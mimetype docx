--- v0 (2025-11-19)
+++ v1 (2026-05-10)
@@ -1,805 +1,299 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00D02A4D">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="0AEF37B0" w14:textId="47C28471" w:rsidR="00A04DDD" w:rsidRDefault="00335051">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DA5357F" wp14:editId="77551559">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>457200</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8195945</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1076325" cy="1564434"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="4" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="yourimagehere.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1076325" cy="1564434"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="667E369C" wp14:editId="1301E33B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20784F7B" wp14:editId="4378F4E7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>283210</wp:posOffset>
+                  <wp:posOffset>1790700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3425825</wp:posOffset>
+                  <wp:posOffset>8191500</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7304405" cy="4813300"/>
-                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:extent cx="2753360" cy="1558290"/>
+                <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="Text Box 3"/>
+                <wp:docPr id="6" name="Text Box 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7304405" cy="4813300"/>
+                          <a:ext cx="2753360" cy="1558290"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00337414" w:rsidRDefault="00337414" w:rsidP="00337414">
-[...543 lines deleted...]
-                          <w:p w:rsidR="00D02A4D" w:rsidRPr="00D02A4D" w:rsidRDefault="00D02A4D">
+                          <w:p w14:paraId="16DA5A7F" w14:textId="77777777" w:rsidR="00D02A4D" w:rsidRPr="00D02A4D" w:rsidRDefault="00D02A4D">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="00D02A4D">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>Your</w:t>
-[...8 lines deleted...]
-                              <w:t xml:space="preserve"> Name</w:t>
+                              <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00D02A4D" w:rsidRDefault="00D02A4D">
-[...14 lines deleted...]
-                              <w:t xml:space="preserve"> #</w:t>
+                          <w:p w14:paraId="51CE836A" w14:textId="7708BD84" w:rsidR="00D02A4D" w:rsidRPr="00335051" w:rsidRDefault="00335051">
+                            <w:r w:rsidRPr="00335051">
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D02A4D" w:rsidRPr="00335051">
+                              <w:t>RE Lic #</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D02A4D" w:rsidRPr="00335051">
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D02A4D" w:rsidRPr="00335051">
+                              <w:br/>
+                              <w:t>youremail@mail.com</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D02A4D" w:rsidRPr="00335051">
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00335051">
+                              <w:br/>
+                              <w:t>Broker Name</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
-                              <w:t>555.555.5555</w:t>
-[...7 lines deleted...]
-                              <w:t>yourwebsite.com</w:t>
+                              <w:t>Broker Lic#</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:132.4pt;margin-top:667pt;width:216.85pt;height:101pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKtz+lggIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wikBVpEqFgrpkmo&#10;rdZOfTaOXaLZPs82JOyv39lJKGJ76bSX5Hz33fl+fOf5TaMV2QvnKzAFHQ2GlAjDoazMa0G/P68+&#10;XVHiAzMlU2BEQQ/C05vFxw/z2s5EDltQpXAEgxg/q21BtyHYWZZ5vhWa+QFYYdAowWkW8Ohes9Kx&#10;GqNrleXD4SSrwZXWARfeo/auNdJFii+l4OFBSi8CUQXF3EL6uvTdxG+2mLPZq2N2W/EuDfYPWWhW&#10;Gbz0GOqOBUZ2rvojlK64Aw8yDDjoDKSsuEg1YDWj4Vk1T1tmRaoFm+PtsU3+/4Xl9/tHR6qyoBNK&#10;DNM4omfRBPIZGjKJ3amtnyHoySIsNKjGKfd6j8pYdCOdjn8sh6Ad+3w49jYG46jMp+OL6WhECUfb&#10;KL/KJ9PrGCd7c7fOhy8CNIlCQR0OL/WU7dc+tNAeEm8zsKqUSgNUhtRYwcV4mByOFgyuTMSKRIUu&#10;TCypTT1J4aBExCjzTUhsRaogKhIJxa1yZM+QPoxzYUIqPsVFdERJTOI9jh3+Lav3OLd19DeDCUdn&#10;XRlwqfqztMsffcqyxWPPT+qOYmg2TeJA3k92A+UBB+6gXRhv+arCoayZD4/M4YbgjHHrwwN+pAJs&#10;PnQSJVtwv/6mj3gkLlopqXHjCup/7pgTlKivBil9Pbq8jCuaDpfjaY4Hd2rZnFrMTt8CTgUZhdkl&#10;MeKD6kXpQL/g47CMt6KJGY53FzT04m1o3wF8XLhYLhMIl9KysDZPlsfQcUiRcs/NC3O242VASt9D&#10;v5tsdkbPFhs9DSx3AWSVuBv73Ha16z8udGJ/9/jEF+P0nFBvT+TiNwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhABETnA7jAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj09Pg0AQxe8mfofNmHizi1AIpSxN&#10;Q9KYGD209uJtYadA3D/Iblv00zue9Djvvbz5vXIzG80uOPnBWQGPiwgY2tapwXYCjm+7hxyYD9Iq&#10;qZ1FAV/oYVPd3pSyUO5q93g5hI5RifWFFNCHMBac+7ZHI/3CjWjJO7nJyEDn1HE1ySuVG83jKMq4&#10;kYOlD70cse6x/TicjYDnevcq901s8m9dP72ctuPn8T0V4v5u3q6BBZzDXxh+8QkdKmJq3Nkqz7SA&#10;OFsSeiAjSZa0iiLZKk+BNSSlSRYBr0r+f0X1AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AIq3P6WCAgAAagUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhABETnA7jAAAADQEAAA8AAAAAAAAAAAAAAAAA3AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="20784F7B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:141pt;margin-top:645pt;width:216.8pt;height:122.7pt;z-index:251674112;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUY1paagIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X52kTdoGcYqsRYYB&#10;RVssHXpWZCkxJouaxMTOfv0o2Xkg26XDLjYlfnx9JDW5ayrDtsqHEmzO+xc9zpSVUJR2lfPvr/NP&#10;N5wFFLYQBqzK+U4Ffjf9+GFSu7EawBpMoTwjJzaMa5fzNaIbZ1mQa1WJcAFOWVJq8JVAOvpVVnhR&#10;k/fKZINeb5TV4AvnQaoQ6PahVfJp8q+1kvisdVDITM4pN0xfn77L+M2mEzFeeeHWpezSEP+QRSVK&#10;S0EPrh4ECrbx5R+uqlJ6CKDxQkKVgdalVKkGqqbfO6tmsRZOpVqInOAONIX/51Y+bRfuxTNsPkND&#10;DYyE1C6MA13Gehrtq/inTBnpicLdgTbVIJN0ObgeXl6OSCVJ1x8Obwa3idjsaO58wC8KKhaFnHvq&#10;S6JLbB8DUkiC7iExmoV5aUzqjbGszvnocthLBgcNWRgbsSp1uXNzTD1JuDMqYoz9pjQri1RBvEjz&#10;pe6NZ1tBkyGkVBZT8ckvoSNKUxLvMezwx6zeY9zWsY8MFg/GVWnBp+rP0i5+7FPWLZ6IPKk7itgs&#10;m66lSyh21GkP7RIEJ+cldeNRBHwRnqaeOkibjM/00QaIdegkztbgf/3tPuJpGEnLWU1blPPwcyO8&#10;4sx8tTSmt/2rq7h26XA1vB7QwZ9qlqcau6nugdrRpzfDySRGPJq9qD1Ub7TwsxiVVMJKip1z3Iv3&#10;2O42PRhSzWYJRIvmBD7ahZPRdexOnLXX5k141w0k0iw/wX7fxPhsLltstLQw2yDoMg1tJLhltSOe&#10;ljTNcvegxFfg9JxQx2dv+hsAAP//AwBQSwMEFAAGAAgAAAAhAMkdyp/kAAAADQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoU0NKmsapqkgVEoJDSy/cnHibRPgnxG4beHqWE9x2&#10;d0az3xTryRp2xjH03kmYzxJg6Bqve9dKOLxt7zJgISqnlfEOJXxhgHV5fVWoXPuL2+F5H1tGIS7k&#10;SkIX45BzHpoOrQozP6Aj7ehHqyKtY8v1qC4Ubg0XSbLgVvWOPnRqwKrD5mN/shKeq+2r2tXCZt+m&#10;eno5bobPw3sq5e3NtFkBizjFPzP84hM6lMRU+5PTgRkJIhPUJZIglglNZHmcpwtgNZ3S+/QBeFnw&#10;/y3KHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDUY1paagIAAD4FAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDJHcqf5AAAAA0BAAAPAAAAAAAA&#10;AAAAAAAAAMQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00D02A4D" w:rsidRPr="00D02A4D" w:rsidRDefault="00D02A4D">
+                    <w:p w14:paraId="16DA5A7F" w14:textId="77777777" w:rsidR="00D02A4D" w:rsidRPr="00D02A4D" w:rsidRDefault="00D02A4D">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00D02A4D">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>Your</w:t>
-[...8 lines deleted...]
-                        <w:t xml:space="preserve"> Name</w:t>
+                        <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00D02A4D" w:rsidRDefault="00D02A4D">
-[...14 lines deleted...]
-                        <w:t xml:space="preserve"> #</w:t>
+                    <w:p w14:paraId="51CE836A" w14:textId="7708BD84" w:rsidR="00D02A4D" w:rsidRPr="00335051" w:rsidRDefault="00335051">
+                      <w:r w:rsidRPr="00335051">
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D02A4D" w:rsidRPr="00335051">
+                        <w:t>RE Lic #</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D02A4D" w:rsidRPr="00335051">
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D02A4D" w:rsidRPr="00335051">
+                        <w:br/>
+                        <w:t>youremail@mail.com</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D02A4D" w:rsidRPr="00335051">
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00335051">
+                        <w:br/>
+                        <w:t>Broker Name</w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
-                        <w:t>555.555.5555</w:t>
-[...7 lines deleted...]
-                        <w:t>yourwebsite.com</w:t>
+                        <w:t>Broker Lic#</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55C73C9C" wp14:editId="576D0D54">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55C73C9C" wp14:editId="4BF80B4A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>5580380</wp:posOffset>
+              <wp:posOffset>5418455</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>9124315</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1729740" cy="634365"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
@@ -807,472 +301,881 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1729740" cy="634365"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-      <w:r w:rsidR="00337414">
+      <w:r w:rsidR="00D02A4D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B2938D7" wp14:editId="17763DD1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="667E369C" wp14:editId="34286890">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>386715</wp:posOffset>
+                  <wp:posOffset>285750</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1385920</wp:posOffset>
+                  <wp:posOffset>3429000</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3856990" cy="1691640"/>
-                <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+                <wp:extent cx="7304405" cy="4591050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Text Box 2"/>
+                <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3856990" cy="1691640"/>
+                          <a:ext cx="7304405" cy="4591050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00337414" w:rsidRPr="00337414" w:rsidRDefault="00337414" w:rsidP="00337414">
+                          <w:p w14:paraId="5359A21C" w14:textId="77777777" w:rsidR="00335051" w:rsidRPr="00335051" w:rsidRDefault="00335051" w:rsidP="00335051">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...13 lines deleted...]
-                                </w14:textOutline>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00337414">
-[...29 lines deleted...]
-                                </w14:textOutline>
+                            <w:r w:rsidRPr="00335051">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:t>While you’re still in the “just looking” phase, you can learn a lot by asking the seller’s agent the right questions at the next open house you attend.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="30ACF24D" w14:textId="77777777" w:rsidR="00335051" w:rsidRPr="00335051" w:rsidRDefault="00335051" w:rsidP="00335051">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00335051">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:t>Why are the sellers moving?</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00335051">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
                               </w:rPr>
                               <w:br/>
-                              <w:t>ask at an</w:t>
+                              <w:t>Their answer will let you know how motivated the sellers are.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00337414" w:rsidRDefault="00337414" w:rsidP="00337414">
+                          <w:p w14:paraId="75D83D8D" w14:textId="77777777" w:rsidR="00335051" w:rsidRPr="00335051" w:rsidRDefault="00335051" w:rsidP="00335051">
                             <w:pPr>
-                              <w:spacing w:line="180" w:lineRule="auto"/>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00335051">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:t>What is the neighborhood like?</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00335051">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>The house may be perfect, but remember a home comes with a neighborhood. Get information on the schools, amenities, things to do in the area, noise level and whether the property is subject to homeowner’s association dues.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="03BE324D" w14:textId="77777777" w:rsidR="00335051" w:rsidRPr="00335051" w:rsidRDefault="00335051" w:rsidP="00335051">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00335051">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:t>Have there been any offers?</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00335051">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t xml:space="preserve">When you know you are competing with other </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00335051">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:t>buyers,</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00335051">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> you might ask about any timeline so your offer can be considered. The number of offers also tells you whether to submit your best offer first or bid competitively.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="329C72FD" w14:textId="77777777" w:rsidR="00335051" w:rsidRPr="00335051" w:rsidRDefault="00335051" w:rsidP="00335051">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00335051">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:t>What do utilities cost at this house?</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00335051">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="00335051">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:t>The cost of utilities is a large chunk of your monthly expenses. But it may come as a pleasant surprise that the home comes with energy-efficient appliances.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="36F42489" w14:textId="77777777" w:rsidR="00335051" w:rsidRPr="00335051" w:rsidRDefault="00335051" w:rsidP="00335051">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00335051">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:t>May I take pictures?</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00335051">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>It’s good etiquette to ask before taking pictures, particularly while the current homeowner is still living there. This is important for the homeowner’s privacy and security. Certainly, the agent will appreciate it, and you’ll be off to a good start should you decide to make an offer!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4F2A6054" w14:textId="77777777" w:rsidR="00335051" w:rsidRPr="00335051" w:rsidRDefault="00335051" w:rsidP="00335051">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00335051">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="23"/>
+                                <w:szCs w:val="23"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Contact me with your questions, or to help you get serious with your home search! </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="46C84BAB" w14:textId="77777777" w:rsidR="00337414" w:rsidRDefault="00337414" w:rsidP="00337414">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:30.45pt;margin-top:109.15pt;width:303.7pt;height:133.2pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQYJJngAIAAGMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hboKMVKepATJMQ&#10;oMHEs+vYNJrt8+xrk+6v5+wkpWJ7YdpLYt99d7777sf5RWsN26oQa3AlHx+NOFNOQlW755L/eLz+&#10;dMZZROEqYcCpku9U5BeLjx/OGz9XE1iDqVRg5MTFeeNLvkb086KIcq2siEfglSOlhmAF0jU8F1UQ&#10;DXm3ppiMRtOigVD5AFLFSNKrTskX2b/WSuKd1lEhMyWn2DB/Q/6u0rdYnIv5cxB+Xcs+DPEPUVhR&#10;O3p07+pKoGCbUP/hytYyQASNRxJsAVrXUuUcKJvx6E02D2vhVc6FyIl+T1P8f27l7fY+sLoq+YQz&#10;JyyV6FG1yL5AyyaJncbHOYEePMGwJTFVeZBHEqakWx1s+lM6jPTE827PbXImSXh8djqdzUglSTee&#10;zsbTk8x+8WruQ8SvCixLh5IHKl7mVGxvIlIoBB0g6TUH17UxuYDGsabk0+PTUTbYa8jCuIRVuRV6&#10;NymlLvR8wp1RCWPcd6WJipxBEuQmVJcmsK2g9hFSKoc5+eyX0AmlKYj3GPb416jeY9zlMbwMDvfG&#10;tnYQcvZvwq5+DiHrDk9EHuSdjtiu2r7UK6h2VOkA3aREL69rqsaNiHgvAo0GVZDGHe/oow0Q69Cf&#10;OFtD+P03ecJTx5KWs4ZGreTx10YExZn55qiXZ+MT6gWG+XJy+nlCl3CoWR1q3MZeApVjTIvFy3xM&#10;eDTDUQewT7QVlulVUgkn6e2S43C8xG4B0FaRarnMIJpGL/DGPXiZXKfqpF57bJ9E8H1DIvXyLQxD&#10;KeZv+rLDJksHyw2CrnPTJoI7VnviaZJzL/dbJ62Kw3tGve7GxQsAAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyjzcj4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLF0ZpZS601Rp&#10;QkLssLELt7Tx2orGKU22FZ6e7AQ3W/70+/vz5WR6caLRdZYR5rMIBHFtdccNwv59fZeCcF6xVr1l&#10;QvgmB8vi+ipXmbZn3tJp5xsRQthlCqH1fsikdHVLRrmZHYjD7WBHo3xYx0bqUZ1DuOllHEWJNKrj&#10;8KFVA5Ut1Z+7o0F4Ldcbta1ik/705cvbYTV87T8eEG9vptUzCE+T/4Phoh/UoQhOlT2ydqJHSKKn&#10;QCLE8/QeRACS5DJUCIt08QiyyOX/CsUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABBg&#10;kmeAAgAAYwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALKPNyPiAAAACgEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="667E369C" id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:22.5pt;margin-top:270pt;width:575.15pt;height:361.5pt;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9VpH6awIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+2kSbsGcYqsRYYB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms26XDLjYlvj9+1PS6rQ3bKh8qsAUfnOWcKSuhrOyq4N+eFx8+&#10;chZQ2FIYsKrgOxX49ez9u2njJmoIazCl8oyC2DBpXMHXiG6SZUGuVS3CGThlSanB1wLp6FdZ6UVD&#10;0WuTDfP8ImvAl86DVCHQ7W2n5LMUX2sl8UHroJCZglNtmL4+fZfxm82mYrLywq0r2Zch/qGKWlSW&#10;kh5C3QoUbOOrP0LVlfQQQOOZhDoDrSupUg/UzSB/1c3TWjiVeiFwgjvAFP5fWHm/fXKPnmH7CVoa&#10;YASkcWES6DL202pfxz9VykhPEO4OsKkWmaTLy/N8NMrHnEnSjcZXg3ycgM2O7s4H/KygZlEouKe5&#10;JLjE9i4gpSTTvUnMZmFRGZNmYyxrCn5xTiF/05CHsfFGpSn3YY6lJwl3RkUbY78qzaoydRAvEr/U&#10;jfFsK4gZQkplMTWf4pJ1tNJUxFsce/tjVW9x7vrYZwaLB+e6suBT96/KLr/vS9adPQF50ncUsV22&#10;1PjJZJdQ7mjgHrpdCE4uKhrKnQj4KDyRn2ZMC40P9NEGCHzoJc7W4H/+7T7aEydJy1lDy1Tw8GMj&#10;vOLMfLHE1qsBEYS2Lx1G48shHfypZnmqsZv6BmgqA3o6nExitEezF7WH+oX2fh6zkkpYSbkLjnvx&#10;BrsVp3dDqvk8GdG+OYF39snJGDoOKVLuuX0R3vW8RKL0PezXTkxe0bOzjZ4W5hsEXSXuRpw7VHv8&#10;aVcTpft3JT4Gp+dkdXz9Zr8AAAD//wMAUEsDBBQABgAIAAAAIQDzjD1Y4wAAAAwBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1lbqrdgEgiDEQSgSqlS1ByiX3px4SaLa6zQ2kPbra07t&#10;bUY7mn2Tb0Zr2AUH3zmSMJ0IYEi10x01Eo7vu6clMB8UaWUcoYRv9LAp7u9ylWl3pT1eDqFhsYR8&#10;piS0IfQZ575u0So/cT1SvJ3cYFWIdmi4HtQ1llvDEyEW3KqO4odW9Vi2WH8ezlbCS7l7U/sqscsf&#10;Uz6/nrb91/EjlfLxYdyugQUcw18YbvgRHYrIVLkzac+MhHkapwQJ6VxEcQtMV+kMWBVVspgJ4EXO&#10;/48ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9VpH6awIAAEUFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDzjD1Y4wAAAAwBAAAPAAAAAAAA&#10;AAAAAAAAAMUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00337414" w:rsidRPr="00337414" w:rsidRDefault="00337414" w:rsidP="00337414">
+                    <w:p w14:paraId="5359A21C" w14:textId="77777777" w:rsidR="00335051" w:rsidRPr="00335051" w:rsidRDefault="00335051" w:rsidP="00335051">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...13 lines deleted...]
-                          </w14:textOutline>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00337414">
-[...29 lines deleted...]
-                          </w14:textOutline>
+                      <w:r w:rsidRPr="00335051">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:t>While you’re still in the “just looking” phase, you can learn a lot by asking the seller’s agent the right questions at the next open house you attend.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="30ACF24D" w14:textId="77777777" w:rsidR="00335051" w:rsidRPr="00335051" w:rsidRDefault="00335051" w:rsidP="00335051">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00335051">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:t>Why are the sellers moving?</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00335051">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
                         </w:rPr>
                         <w:br/>
-                        <w:t>ask at an</w:t>
+                        <w:t>Their answer will let you know how motivated the sellers are.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00337414" w:rsidRDefault="00337414" w:rsidP="00337414">
+                    <w:p w14:paraId="75D83D8D" w14:textId="77777777" w:rsidR="00335051" w:rsidRPr="00335051" w:rsidRDefault="00335051" w:rsidP="00335051">
                       <w:pPr>
-                        <w:spacing w:line="180" w:lineRule="auto"/>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00335051">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:t>What is the neighborhood like?</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00335051">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>The house may be perfect, but remember a home comes with a neighborhood. Get information on the schools, amenities, things to do in the area, noise level and whether the property is subject to homeowner’s association dues.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="03BE324D" w14:textId="77777777" w:rsidR="00335051" w:rsidRPr="00335051" w:rsidRDefault="00335051" w:rsidP="00335051">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00335051">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:t>Have there been any offers?</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00335051">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t xml:space="preserve">When you know you are competing with other </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00335051">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:t>buyers,</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00335051">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> you might ask about any timeline so your offer can be considered. The number of offers also tells you whether to submit your best offer first or bid competitively.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="329C72FD" w14:textId="77777777" w:rsidR="00335051" w:rsidRPr="00335051" w:rsidRDefault="00335051" w:rsidP="00335051">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00335051">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:t>What do utilities cost at this house?</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00335051">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="00335051">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:t>The cost of utilities is a large chunk of your monthly expenses. But it may come as a pleasant surprise that the home comes with energy-efficient appliances.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="36F42489" w14:textId="77777777" w:rsidR="00335051" w:rsidRPr="00335051" w:rsidRDefault="00335051" w:rsidP="00335051">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00335051">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:t>May I take pictures?</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00335051">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>It’s good etiquette to ask before taking pictures, particularly while the current homeowner is still living there. This is important for the homeowner’s privacy and security. Certainly, the agent will appreciate it, and you’ll be off to a good start should you decide to make an offer!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4F2A6054" w14:textId="77777777" w:rsidR="00335051" w:rsidRPr="00335051" w:rsidRDefault="00335051" w:rsidP="00335051">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00335051">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="23"/>
+                          <w:szCs w:val="23"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Contact me with your questions, or to help you get serious with your home search! </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="46C84BAB" w14:textId="77777777" w:rsidR="00337414" w:rsidRDefault="00337414" w:rsidP="00337414">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00337414">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72DD294C" wp14:editId="29862AEB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72DD294C" wp14:editId="52BDE978">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-2255</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7772400" cy="3218180"/>
                 <wp:effectExtent l="0" t="0" r="0" b="1270"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7772400" cy="3218180"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId8">
+                        <a:blipFill>
+                          <a:blip r:embed="rId7">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.2pt;margin-top:0;width:612pt;height:253.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQArENvACgEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7DMBCE&#10;70i8g+UrShx6QAg16YGUIyBUHmBlbxKX+EdeE9q3x07ppSJIHO3dmW/GXm8OZmQTBtLO1vy2rDhD&#10;K53Stq/5++6puOeMIlgFo7NY8yMS3zTXV+vd0SOxpLZU8yFG/yAEyQENUOk82jTpXDAQ0zH0woP8&#10;gB7FqqruhHQ2oo1FzB68WbfYwecY2faQrk9JAo7E2eNpMbNqDt6PWkJMScVk1QWl+CGUSTnv0KA9&#10;3aQYXPxKyJNlwLJu7/sLnTa52d5jn1Ev6TWDVsheIcRnMCm5UIEErlzrZPk3NvcyVLiu0xLLNtB2&#10;Vp1rLHkr92UDTv81b5PsDaezu5j/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDV5UlmKwMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1v2yAUfZ+0/4B4&#10;T21n7pxadaosaadJVVu1nfpMMI6RMDAgX5v233cBO+naapOm5YFc4HI/Dofj84tdJ9CGGcuVrHB2&#10;kmLEJFU1l6sKf328Gk0wso7ImgglWYX3zOKL6ft351tdsrFqlaiZQRBE2nKrK9w6p8sksbRlHbEn&#10;SjMJm40yHXEwNaukNmQL0TuRjNP0Y7JVptZGUWYtrC7iJp6G+E3DqLttGsscEhWG2lwYTRiXfkym&#10;56RcGaJbTvsyyD9U0REuIekh1II4gtaGvwrVcWqUVY07oapLVNNwykIP0E2WvujmoSWahV4AHKsP&#10;MNn/F5bebO4M4jXcHUaSdHBF9wAakSvBUObh2WpbgteDvjP9zILpe901pvP/0AXaBUj3B0jZziEK&#10;i0VRjPMUkKew92GcTbJJAD05HtfGus9MdcgbFTaQPkBJNtfWQUpwHVx8tqXg+ooLgWoN8EJko9wT&#10;d20Ay7cxOPVwwWX/nVTxIhaKrjsmXWSWYYI4oLVtubaQpmTdkgFQ5ksdk0CPUKFP57sNt/1jPJml&#10;6dn402h+ms5HeVpcjmZneTEq0ssiT/NJNs/mP32JWV6uLbtWlIiF5gP1svxVtW8ypn8EkTSBfGhD&#10;AsUjYFBQAG4oETD0uPlaraH+hsEPbGeYo603G4C0Xwfnw0Z/0APuvYT0o1R+HjP5lcRzJLIiWG4v&#10;WPS+Zw2QC3gwDtcSnjWbCxOrJZQC2hFM25KaxeXTFH6eer4QLwT+RJgJCQGP1fax+wCD5++xY5jY&#10;XTjKgiocCkv/VFg8fDgRMivpDoc7LpV5K4CArvrM0X8AKULjUVqqeg9PD9gbWGw1veLwAK6JdXfE&#10;gAgBtUFY3S0MjVDbCqvewqhV5vtb694fCAS7GG1B1Cpsv62JYRiJLxJU4yzLc6+CYZKfFmP/fJ7v&#10;LJ/vyHU3V0AqUAaoLpje34nBbIzqnkB/Zz4rbBFJIXeFqTPDZO6i2IKCUzabBTdQPk3ctXzQdHiv&#10;/oE/7p6I0b0KOGDujRoEkJQvxCD6Ri7O1k41PCjFEdceb1DNQJxe4b0sP58Hr+N3aPoLAAD//wMA&#10;UEsDBBQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SP&#10;ywrCMBBF94L/EGZv07oQkaZuRHAr9QOGZJpGmwdJFPv3BtwoCC7nXu45TLt/2ok9KCbjnYCmqoGR&#10;k14ZpwVc+uNqCyxldAon70jATAn23XLRnmnCXEZpNCGxQnFJwJhz2HGe5EgWU+UDudIMPlrM5Yya&#10;B5Q31MTXdb3h8ZMB3ReTnZSAeFINsH4Oxfyf7YfBSDp4ebfk8g8FN7a4CxCjpizAkjL4DpvqGjTw&#10;ruVfj3UvAAAA//8DAFBLAwQUAAYACAAAACEA8XaKQd4AAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBSE74L/YXmCF2k3xibUmJciokURlLZevG2zz2ww+zZkt038925PehxmmPmmXE22E0ca&#10;fOsY4XqegCCunW65QfjYPc2WIHxQrFXnmBB+yMOqOj8rVaHdyBs6bkMjYgn7QiGYEPpCSl8bssrP&#10;XU8cvS83WBWiHBqpBzXGctvJNElyaVXLccGonh4M1d/bg0VYvKcvo7t91K/P60/zRsnVOssI8fJi&#10;ur8DEWgKf2E44Ud0qCLT3h1Ye9EhzBYxiBD/nMw0vclB7BGyJF+CrEr5n7/6BQAA//8DAFBLAwQK&#10;AAAAAAAAACEAKsFR8pgsDgCYLA4AFAAAAGRycy9tZWRpYS9pbWFnZTEuanBn/9j/4RW/RXhpZgAA&#10;TU0AKgAAAAgADAEAAAMAAAABBQAAAAEBAAMAAAABAswAAAECAAMAAAADAAAAngEGAAMAAAABAAIA&#10;AAESAAMAAAABAAEAAAEVAAMAAAABAAMAAAEaAAUAAAABAAAApAEbAAUAAAABAAAArAEoAAMAAAAB&#10;AAIAAAExAAIAAAAiAAAAtAEyAAIAAAAUAAAA1odpAAQAAAABAAAA7AAAASQACAAIAAgACvyAAAAn&#10;EAAK/IAAACcQQWRvYmUgUGhvdG9zaG9wIENDIDIwMTUgKFdpbmRvd3MpADIwMTU6MDg6MTAgMTE6&#10;MTg6NDgAAAAABJAAAAcAAAAEMDIyMaABAAMAAAAB//8AAKACAAQAAAABAAACZKADAAQAAAABAAAA&#10;/QAAAAAAAAAGAQMAAwAAAAEABgAAARoABQAAAAEAAAFyARsABQAAAAEAAAF6ASgAAwAAAAEAAgAA&#10;AgEABAAAAAEAAAGCAgIABAAAAAEAABQ1AAAAAAAAAEgAAAABAAAASAAAAAH/2P/tAAxBZG9iZV9D&#10;TQAC/+4ADkFkb2JlAGSAAAAAAf/bAIQADAgICAkIDAkJDBELCgsRFQ8MDA8VGBMTFRMTGBEMDAwM&#10;DAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAENCwsNDg0QDg4QFA4ODhQUDg4ODhQRDAwM&#10;DAwREQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgAQgCgAwEiAAIRAQMR&#10;Af/dAAQACv/EAT8AAAEFAQEBAQEBAAAAAAAAAAMAAQIEBQYHCAkKCwEAAQUBAQEBAQEAAAAAAAAA&#10;AQACAwQFBgcICQoLEAABBAEDAgQCBQcGCAUDDDMBAAIRAwQhEjEFQVFhEyJxgTIGFJGhsUIjJBVS&#10;wWIzNHKC0UMHJZJT8OHxY3M1FqKygyZEk1RkRcKjdDYX0lXiZfKzhMPTdePzRieUpIW0lcTU5PSl&#10;tcXV5fVWZnaGlqa2xtbm9jdHV2d3h5ent8fX5/cRAAICAQIEBAMEBQYHBwYFNQEAAhEDITESBEFR&#10;YXEiEwUygZEUobFCI8FS0fAzJGLhcoKSQ1MVY3M08SUGFqKygwcmNcLSRJNUoxdkRVU2dGXi8rOE&#10;w9N14/NGlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vYnN0dXZ3eHl6e3x//aAAwDAQACEQMRAD8A&#10;yaOsVX9Sd0/0XA12WAWOfMGlzmB+z0/a58fvrQy6xbiXNdqDVZIMnhjj4LmunB3/ADlsJB2G3Kg+&#10;Pvf4LpnQa7REforPH/Rv8XKOQXh4DHottY2ATICnVSHZpxHtI2hznOaRPtY672hw/krW6XU30KvH&#10;aED0v+yS0DjbYPL+ivKdW61qY1eLffTSK8hvrPZWHEsgbztDv5tQwKX5r3sY3aWAE8nk7fBWuk4z&#10;f2lgHdRpkY2geSdHfmifpfuov1UZOVeCP8EDrH7/AMUiBqpJidDtdk1h/wBGfcII0hV7svMoaH12&#10;FoYJawaNE/1fdu/lrscSpvq8RDXGdPD4rk8lgdQf6v8ABMq1zp9D+sWTRU63qPvxQWsYGgSxzy7a&#10;f33ep7lpZebg5GVh5mR1BmFjuxzdj0BuR60O9WlmRvxKL6fc5u/Zu9b/AIv9GuYbp02wTt/S0amQ&#10;NHWae2VZzLgynpZdboensGnqmYtyfd+jb/1aIiN1GR2emwupYGLgZV7M4Z1eO6k2MrquY9nrF9X8&#10;7l11/aGPtdVs9vq1fpVo4OSzOxq8yprmMvB9LeYcWhz6t7m/m/pKnLksF9buj9X22zLcM8XaRfX+&#10;8A7/ALbXTdDLT0bB2kuIqsHDtx/T5Haz3/56ZMCrXwJunn+p12jq2WcZofffmCpjC9tboLd1n2cu&#10;cz9O7bXUzZ/N+p/pNj0rOgddxWnMrw7MWvFZuFpcwQ0e+x19l2+v0tv02W+sx6NczZ9asU9z1mpw&#10;+Gytqyvq+z0+p9T3PbrhdQaBuJMlj27dv5vuREQQDa2R1L0uNd1jMz6cbpt1eMzIr9anLoDN9LTU&#10;22ync9j/ALSz1G+kzJ/pX+ktuUun4bcelrQO06aEyNyf6oMc7qfRbNxDfsb2uZMtP6Oza79327Ve&#10;paXVM112DX5JDr5pPTycmj6zdJfijJf9orYXuYGioWOJYxl7z7Lg1nstZ+ehfWK7pVmU3Eyrsr0q&#10;6Sb20UnX1q687H4ur9b27PXa+6v9JV+j/wBKubqY1vRmCxwH6e4jRz+cen/RFq0frH6R6raS7U4+&#10;JP6J7o/Uam/Sa9rU4xBW9HQ6jd9WsN5psOY11tVNzqq2trqsF1bcrH9b1cgsZs/R7msr9Kq9np/p&#10;KlV6bb0veLafULXvNVJyC0OZY/2/vtrdzXu9Cn0qqr/s/wDpvVfPpxrer4dL2tsYMXCNlTWlu8ux&#10;WPcfU3fT3s93q+zZ/OqoOnU4IqqzHC17g6QZc0y36H2Zu3I/nW0fpP5vf/4HDk4SDE2CekeoQX//&#10;0OP6dZP1js8rMjw7vd+8r3U+sZGFlZVL/wCafi7aGtLWkPeC11wc3d9D9JuUcX9jWZBfjNd9oe18&#10;utJhxcD6rfpP+m36f565zKufueWvgWHVrjuPwbZ+dS7+X9NR6S/tTejv9Ksa6isgQCBoeQgtI/50&#10;2iJ9tn/to9Vug32OyhhuG3eNzXHUN/0llh+l9H/qFvXW9CpyC91T35A/w42tcYGxzmvZ727Wfy/+&#10;DQnkETVEkjaKnI6OAOpdOcA58XY4H6HQa/vf1nu96rdEzW4Yy794Y4VBlbiN3vL9PZ+euif1fpZr&#10;aKXZG8vaDuuc4Fv57drNv+f6iyOrsoLHPxq66GVlj6TW1o2iPfZc1sufY7/BM/wf+DQjMHSiCdNV&#10;EvQdE6j9trde5gol1rKmF0lwYGnd7gNzvd+auctePS9xgFsfgl9VSz9pl9rzZb6TxQBLo3fTc76W&#10;z9FvR6ei5WXSxzr6Mdjw0sL3ukz/AOF2WbP7SMpRgPUaSLLXqexjNkteDG5rp2mN20uc392f0f76&#10;sVZtbiGl72l8taQQ1wLRu+jU7Z9H89v/AJNDv+r+RU4OrdReGjcWUWne7bDbNnq+ntt37P0f5/8A&#10;gVl0ZJ3aF5JMsDiJDj7iXfQd7mu/N/PTQIzFg2ggjd6bp9DbsHqDKslh+3No9Lc297mmq2u1/wBp&#10;9Ot+z9HX+jbSuj6VUaOnY+MSLX0Me15a17WkusuuGz1213fQuZ/bXKdFtbi0CkgG1xcdB7jH6Q/R&#10;9zm1/wAldFXdsoNrBbfd6Rvrpol5dWHsp9orFr7PW3XWM2fQqq9X+btQmels2KJN8IvhiZyr9GEf&#10;VKTYGJjDrnTZx2EDLpe5xaXakWj1XPn6bNjPeqjPqnV02jqfVWZ3q2WYOb+g2But1Nv0Hi17/bP7&#10;nvVer6xfWHEuqudi5A2v3isVZDWloO9rHt/NY/8Awjfem6e9lbWF1DG2Ag7nMG4f5rtzXJCZAHpO&#10;i2oyJ1en6LRTV1PD9OhlbW4lO0tr2hpfj1OcN232bnPesfJ6hZhV44bWH+qyWk9iBodv7qPf10YP&#10;V8S7OvspoooxLbmPc/ZAZtc5le5+/c5v53qLBycXIyHOscGY7iBFN9jWPAjU+ld/M743e/07Pf6i&#10;bKWmmlndcISkahEzlW0Bxn/mtaqprMdtbKQC1xcxlkFsub6TX/o/c5z66/pqObnU3ZByLKG3ODaa&#10;nuHtB9Nn2ZrW6ejubV7Xqtl9O6oKrbrCwsbBsbRZVY0MLhUXP9G592z31V/zfv8A8IhUXGhrCyxv&#10;pUlztwBc1jm/4R39j/R/uIcJ3vi+p/NjlGUTwyiYntIcJdejKrvsqa4ivMtrbRU9zg30KGMHpNdu&#10;dVvv20+nX/hP+DQLxmYmXbdN1bLNvqBwaS8uY6n1G6bdj3/ofo7/AOc/4ZZTMv8ATnIrbGQ57nMd&#10;Z7Xh35uyv3VVV/6Wx/8AOfQVjL6pW9rcYU+m3cDdcxzmtuOrA9te5zf8LdZ9PYh7ZEtBYI9VrX//&#10;0fNfXsZaH0uLLmmWOboQfihu2uDQ4DcAdzmySf3f5Ldrf3V0g+r/ANWXHcettd8WOH5FDI6F9Xq6&#10;vUx+osyjLt1TS6s6AlkeoH7t7v8AofvqP3I9j9i7gNbj7XK6dZaOo12Nlwbo9wEe2NrloWPY28NB&#10;ILnE+2DJa3gud+b/AFvYnazp9AIoNkNI0PtdMMPuEt935jv5CLTjdKvc8X5VtRDD762ts0IA9Pbk&#10;Px7PUbu2/T/4ZMlIE3RGlIrs0H4zy79E4MjRknX+v+8xzvo+m9E+0Whge8ODmwAGwTIH0tHHd+et&#10;BnSeknDFw6qz15h+OIL2t4373+nubX/L/S/+jJHA6HTU57eoWW2boDG1sG0mfdd+mtfs+h/N416R&#10;kOuv0VwHwc81e8W0MY9wJs3j2uJ1ZsDj6bPdu/Sfo/8AhFcOTlMe71IIbAbWB7YbwPT/ADWM/kqv&#10;YzBqvuY3KJa0D0y1od9JrnbdlZs/kt9Wv9Gr2Fh9IyQyyzPsxST+laanmxrfziH0BzLt30vpVf8A&#10;Cf4JNlsLFhIB2BAcu/PzMa/0638O3GBEOMyxrZsa3b+a6tBbTVfc59t7q7zYSQRIH0vZt9u5znH6&#10;e9dDi9L+rltLberXZPrcMox2Na4MH0fXfY5lW7b/AIOr9Gz/AEit1n6j4pJb03MySJj1bKmgnwd6&#10;SIyRGw1TwaakBx8DBuyLG0PZY7FEm7LgENYwfpXMLh9Otg20sf7/ALTZX/pF03S8bG6hbn5eXXvZ&#10;hYzsivEa4tBDAK6qt7f0v2fHra1nsd6n82hZnUen3dLqb03AZgY5tc3IbW/e47A19NT7Nvs9T33f&#10;R9/p/wCE9GxbFHRcTDzHZONkZFTacH7ex7bsc2uEepZQ7H2B/pOr9m99Xo71FMmRqtB+12vh8IYO&#10;Wll4iMvMAjHMfowwy9ULj6oe5L91bpfSel5gwMl1Brrz6sgOpbdY0Msxj/O0Pc9z/Rua39Iy59np&#10;KWLgdHvsyBRa9/oYbcmwMyyKq7pLX4v2o+x1Lvb+m/wSnTXnM6lT0+nOsZ1h+IHU2NrpGKyW/afs&#10;ddAr/RMe2v8ASZNX0/8AuOg04/2LLx8TCy3sr6zinLv342PYPTcx97KCx/5u2u/1K2enT/N+mm0N&#10;PT1o/Lv/AOjNgyySMz78tY+5jjxZzH2hOeXjl6Pl9mPBjl/OZfaZYWBiZWXmYjM7Mw7KLGUY7zeT&#10;WclwuZ6c7N1tHr4tnpXfoLLP5FixOrYNGD9mraLmZNtXq5Ndxadji51WxuxjHfTpsf7/AMz0ls5V&#10;Oa/plFl2U0VZ32Z1FrMVoawh7WUVUX4ln6C7Ca97/R9Or/tV6Hqqr9Y8Dqd3URZlX0X5ttleIK62&#10;2V7nRta6sXM9O1m7+kPps/RWWJECtv5S1ZMGU+8Ly3A2OH1/PhjGEvXKEPTxzlx/5ubj24pf0sV7&#10;/SdnWgl4mRRQZ0iNzL83b/hGf0JZdnQrtRVeGMMBoNbi4AaBp/Se727Vr5mSX5JZiw7GpDaaHdzX&#10;X7G2luv89Z6mS72f4ZRYy9w9rjHgB/372tS45R0BAA+rgc3mGfPPLrUj6f7g9MP+a4Lvq3e+w2Oy&#10;g9z5BPpydfg9Qb9WspuoymmexYTM/FdCzGfYf5xx77Z48DtrFql9mZMTMcAkk/50Nb/0Uffn3/Bg&#10;4Q//0uBb6m4kjTuTAj71IHwkjgkkiB3ds9zvooL2lziS8uEcHT/VyfaGnuA0k8kiBpx+b/KUVJNJ&#10;G22O0tB29nTJj6Ia1p9yT7HyXB24DQgGJH/kmpvUIJdAPZvGunP7ysVWse30xW0nbDiTLpn2xZ+Z&#10;++l9FAAo6MpoIa4bi76UcmP3gpMyH1D03glrD7QfA/vfnfmoDq2GwuadjSN7G/8Ak/oex238x6Ez&#10;ZLnSS4mQ7dpHaNPopcITTphxvaXBvEmx7R4naHy0bfpe1u7+ooNZENJBcHQIOp8Axh/k+9Cx+oPp&#10;LQZhvte0/S7/AEv3a37vezapNzbX63tZeC0g1taIcSPe9+jf3v8AB/4RN4Tqmh4toVke7aWlvBIk&#10;/wDScpCsACXRGsDXn/opqsuwFjDjtc4OIDmSCGlrBu9p/nHN/wBf8IrjG0WVtdbVDnD3csjT93f7&#10;f3vT3phBXcAOxRYlwx7Hbt1tFzdltTY3OaDO5mv89Q79LS//AK3/ADNtq6/oNnVerdWGM7NrrcMR&#10;zasgY1L2vx5ZspbWa6/0FjLPo/TZ/M/vrlAzGLDIgn3OO52g/kRtaxrnf9BXsSzBaW15Is9Jlm8l&#10;26eQ6+lvu3+nfP7/AOjt/Sf4e9NIO/7eG27yeYYxLHMjgmDwyMI5jgyH9OMJ/v8Ay5IvfM+qPU2V&#10;NYzqrA+us0V5BxGm5lR9voV5Hrb21/uf4Sv/AAb1B/1R6mMZlLeoUvsppONTkOxYuZSQa/Rrubc7&#10;2+m57N2z1Gb/AGLiGZJ2z6bA0aOO+8AkjbPvvrd9P+QkMq+vdYxgDGjVwsuBDvoj6OT9F7kaj+5/&#10;45Jk+9S/z8v3v9yct/6sezPRPrFUXilnT3VW213ZFbDdV6j6YfR+i/SUU/pGV2W+h6fr+n+lXO9S&#10;6m89Xrbk07MrFzW2WvN5uY2H77qMZjmM9Gl9n6R/uehY3WOv1WP25eRWCJYG2G5rS2B/M3/aLbG2&#10;f8b+i/8AA1RysXLu35L7a7X5Bc8v3QXOcTuO1za9vvTZkaCN/wDSDZ5GeMylLPkx7cMfmwZNf0pe&#10;r2pR4PQitusovvo59F72EPP7j3Vf1vzUzc4Pfo0OHiAHHUT7o3bP7bFp5V+Pdl5FrW1PY6wv3RoS&#10;7bbvdZDn+ox7/p/QQrsiGltTyzbG0Hc/+VH0t+3+2mECzo5Ixaboa/tb3H9WugalzKnFoB/lFpb7&#10;lKxz2a2tczZElzS1oPcbtrdqQve0t3XyXkua73TI3Hf7f3936XYp2dQvAEussFbdwcXSWnU+f0UO&#10;FcIDxf/T8/8Azhz/AN9/sf8Af0rfzvpcrKSUaC6g5s+lw38v56sM+iznt8PzeP5Cw0kCvg62V9H8&#10;36HfjkfS/wC+qJ/pbeOO/H/XllpIjb7Und1Mz6bfo8D48dkKn+cH0v8AX/vqoJI9Pojq7+Lxd/xg&#10;/wBXf6/zqtU/zY/tcfR78/8ACLlklGf2sgewr+n+fwfpc/nf9JEH80P5zl3H83/a/lfvri0k0rg9&#10;lb/Mn+c7/R+B4/4P/wBFKGP9Bn0+fzuPpO+l/K/0X8tcgkkP2q/g9+3+j/n9v6nL/oID/wCes+nw&#10;fo/S/wBf9GuHSTAvL6BTzXz2/nf5nl3/ALL/APohSfzR9L6X+D+hy3+lf8H/AKL/AIJeepJvVL6D&#10;d/Nv+Lueef8Az3/6LSby7j6Xbjj/AKlefJIFL//Z/+0ggFBob3Rvc2hvcCAzLjAAOEJJTQQEAAAA&#10;AAAXHAFaAAMbJUccAVoAAxslRxwCAAACB/4AOEJJTQQlAAAAAAAQRQfTwdzKVGtl6nuc/WV4azhC&#10;SU0EOgAAAAAA5QAAABAAAAABAAAAAAALcHJpbnRPdXRwdXQAAAAFAAAAAFBzdFNib29sAQAAAABJ&#10;bnRlZW51bQAAAABJbnRlAAAAAENscm0AAAAPcHJpbnRTaXh0ZWVuQml0Ym9vbAAAAAALcHJpbnRl&#10;ck5hbWVURVhUAAAAAQAAAAAAD3ByaW50UHJvb2ZTZXR1cE9iamMAAAAMAFAAcgBvAG8AZgAgAFMA&#10;ZQB0AHUAcAAAAAAACnByb29mU2V0dXAAAAABAAAAAEJsdG5lbnVtAAAADGJ1aWx0aW5Qcm9vZgAA&#10;AAlwcm9vZkNNWUsAOEJJTQQ7AAAAAAItAAAAEAAAAAEAAAAAABJwcmludE91dHB1dE9wdGlvbnMA&#10;AAAXAAAAAENwdG5ib29sAAAAAABDbGJyYm9vbAAAAAAAUmdzTWJvb2wAAAAAAENybkNib29sAAAA&#10;AABDbnRDYm9vbAAAAAAATGJsc2Jvb2wAAAAAAE5ndHZib29sAAAAAABFbWxEYm9vbAAAAAAASW50&#10;cmJvb2wAAAAAAEJja2dPYmpjAAAAAQAAAAAAAFJHQkMAAAADAAAAAFJkICBkb3ViQG/gAAAAAAAA&#10;AAAAR3JuIGRvdWJAb+AAAAAAAAAAAABCbCAgZG91YkBv4AAAAAAAAAAAAEJyZFRVbnRGI1JsdAAA&#10;AAAAAAAAAAAAAEJsZCBVbnRGI1JsdAAAAAAAAAAAAAAAAFJzbHRVbnRGI1B4bEBSAAAAAAAAAAAA&#10;CnZlY3RvckRhdGFib29sAQAAAABQZ1BzZW51bQAAAABQZ1BzAAAAAFBnUEMAAAAATGVmdFVudEYj&#10;Umx0AAAAAAAAAAAAAAAAVG9wIFVudEYjUmx0AAAAAAAAAAAAAAAAU2NsIFVudEYjUHJjQFkAAAAA&#10;AAAAAAAQY3JvcFdoZW5QcmludGluZ2Jvb2wAAAAADmNyb3BSZWN0Qm90dG9tbG9uZwAAAAAAAAAM&#10;Y3JvcFJlY3RMZWZ0bG9uZwAAAAAAAAANY3JvcFJlY3RSaWdodGxvbmcAAAAAAAAAC2Nyb3BSZWN0&#10;VG9wbG9uZwAAAAAAOEJJTQPtAAAAAAAQAEgAAAABAAEASAAAAAEAAThCSU0EJgAAAAAADgAAAAAA&#10;AAAAAAA/gAAAOEJJTQPyAAAAAAAKAAD///////8AADhCSU0EDQAAAAAABAAAAB44QklNBBkAAAAA&#10;AAQAAAAeOEJJTQPzAAAAAAAJAAAAAAAAAAABADhCSU0nEAAAAAAACgABAAAAAAAAAAE4QklNA/UA&#10;AAAAAEgAL2ZmAAEAbGZmAAYAAAAAAAEAL2ZmAAEAoZmaAAYAAAAAAAEAMgAAAAEAWgAAAAYAAAAA&#10;AAEANQAAAAEALQAAAAYAAAAAAAE4QklNA/gAAAAAAHAAAP////////////////////////////8D&#10;6AAAAAD/////////////////////////////A+gAAAAA/////////////////////////////wPo&#10;AAAAAP////////////////////////////8D6AAAOEJJTQQIAAAAAAAQAAAAAQAAAkAAAAJAAAAA&#10;ADhCSU0EHgAAAAAABAAAAAA4QklNBBoAAAAAA2EAAAAGAAAAAAAAAAAAAAD9AAACZAAAABYAaABv&#10;AHUAcwBlAC0ANAAwADkANAA1ADEAXwAxADIAOAAwAC0AdwBvAHIAZAAAAAEAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAQAAAAAAAAAAAAACZAAAAP0AAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAAA&#10;AAAQAAAAAQAAAAAAAG51bGwAAAACAAAABmJvdW5kc09iamMAAAABAAAAAAAAUmN0MQAAAAQAAAAA&#10;VG9wIGxvbmcAAAAAAAAAAExlZnRsb25nAAAAAAAAAABCdG9tbG9uZwAAAP0AAAAAUmdodGxvbmcA&#10;AAJkAAAABnNsaWNlc1ZsTHMAAAABT2JqYwAAAAEAAAAAAAVzbGljZQAAABIAAAAHc2xpY2VJRGxv&#10;bmcAAAAAAAAAB2dyb3VwSURsb25nAAAAAAAAAAZvcmlnaW5lbnVtAAAADEVTbGljZU9yaWdpbgAA&#10;AA1hdXRvR2VuZXJhdGVkAAAAAFR5cGVlbnVtAAAACkVTbGljZVR5cGUAAAAASW1nIAAAAAZib3Vu&#10;ZHNPYmpjAAAAAQAAAAAAAFJjdDEAAAAEAAAAAFRvcCBsb25nAAAAAAAAAABMZWZ0bG9uZwAAAAAA&#10;AAAAQnRvbWxvbmcAAAD9AAAAAFJnaHRsb25nAAACZAAAAAN1cmxURVhUAAAAAQAAAAAAAG51bGxU&#10;RVhUAAAAAQAAAAAAAE1zZ2VURVhUAAAAAQAAAAAABmFsdFRhZ1RFWFQAAAABAAAAAAAOY2VsbFRl&#10;eHRJc0hUTUxib29sAQAAAAhjZWxsVGV4dFRFWFQAAAABAAAAAAAJaG9yekFsaWduZW51bQAAAA9F&#10;U2xpY2VIb3J6QWxpZ24AAAAHZGVmYXVsdAAAAAl2ZXJ0QWxpZ25lbnVtAAAAD0VTbGljZVZlcnRB&#10;bGlnbgAAAAdkZWZhdWx0AAAAC2JnQ29sb3JUeXBlZW51bQAAABFFU2xpY2VCR0NvbG9yVHlwZQAA&#10;AABOb25lAAAACXRvcE91dHNldGxvbmcAAAAAAAAACmxlZnRPdXRzZXRsb25nAAAAAAAAAAxib3R0&#10;b21PdXRzZXRsb25nAAAAAAAAAAtyaWdodE91dHNldGxvbmcAAAAAADhCSU0EKAAAAAAADAAAAAI/&#10;8AAAAAAAADhCSU0EFAAAAAAABAAAAAM4QklNBAwAAAAAFFEAAAABAAAAoAAAAEIAAAHgAAB7wAAA&#10;FDUAGAAB/9j/7QAMQWRvYmVfQ00AAv/uAA5BZG9iZQBkgAAAAAH/2wCEAAwICAgJCAwJCQwRCwoL&#10;ERUPDAwPFRgTExUTExgRDAwMDAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwBDQsLDQ4N&#10;EA4OEBQODg4UFA4ODg4UEQwMDAwMEREMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DP/AABEIAEIAoAMBIgACEQEDEQH/3QAEAAr/xAE/AAABBQEBAQEBAQAAAAAAAAADAAECBAUGBwgJ&#10;CgsBAAEFAQEBAQEBAAAAAAAAAAEAAgMEBQYHCAkKCxAAAQQBAwIEAgUHBggFAwwzAQACEQMEIRIx&#10;BUFRYRMicYEyBhSRobFCIyQVUsFiMzRygtFDByWSU/Dh8WNzNRaisoMmRJNUZEXCo3Q2F9JV4mXy&#10;s4TD03Xj80YnlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vY3R1dnd4eXp7fH1+f3EQACAgECBAQD&#10;BAUGBwcGBTUBAAIRAyExEgRBUWFxIhMFMoGRFKGxQiPBUtHwMyRi4XKCkkNTFWNzNPElBhaisoMH&#10;JjXC0kSTVKMXZEVVNnRl4vKzhMPTdePzRpSkhbSVxNTk9KW1xdXl9VZmdoaWprbG1ub2JzdHV2d3&#10;h5ent8f/2gAMAwEAAhEDEQA/AMmjrFV/UndP9FwNdlgFjnzBpc5gfs9P2ufH760MusW4lzXag1WS&#10;DJ4Y4+C5rpwd/wA5bCQdhtyoPj73+C6Z0Gu0RH6Kzx/0b/FyjkF4eAx6LbWNgEyAp1Uh2acR7SNo&#10;c5zmkT7WOu9ocP5K1ul1N9Crx2hA9L/sktA422Dy/orynVutamNXi3300ivIb6z2VhxLIG87Q7+b&#10;UMCl+a97GN2lgBPJ5O3wVrpOM39pYB3UaZGNoHknR35on6X7qL9VGTlXgj/BA6x+/wDFIgaqSYnQ&#10;7XZNYf8ARn3CCNIVe7LzKGh9dhaGCWsGjRP9X3bv5a7HEqb6vEQ1xnTw+K5PJYHUH+r/AATKtc6f&#10;Q/rFk0VOt6j78UFrGBoEsc8u2n993qe5aWXm4ORlYeZkdQZhY7sc3Y9AbketDvVpZkb8Si+n3Obv&#10;2bvW/wCL/RrmG6dNsE7f0tGpkDR1mntlWcy4Mp6WXW6Hp7Bp6pmLcn3fo2/9WiIjdRkdnpsLqWBi&#10;4GVezOGdXjupNjK6rmPZ6xfV/O5ddf2hj7XVbPb6tX6VaODkszsavMqa5jLwfS3mHFoc+re5v5v6&#10;Spy5LBfW7o/V9tsy3DPF2kX1/vAO/wC2103Qy09GwdpLiKrBw7cf0+R2s9/+emTAq18Cbp5/qddo&#10;6tlnGaH335gqYwvbW6C3dZ9nLnM/Tu211M2fzfqf6TY9KzoHXcVpzK8OzFrxWbhaXMENHvsdfZdv&#10;r9Lb9NlvrMejXM2fWrFPc9ZqcPhsrasr6vs9PqfU9z264XUGgbiTJY9u3b+b7kREEA2tkdS9LjXd&#10;YzM+nG6bdXjMyK/Wpy6AzfS01Ntsp3PY/wC0s9RvpMyf6V/pLblLp+G3Hpa0DtOmhMjcn+qDHO6n&#10;0WzcQ37G9rmTLT+js2u/d9u1XqWl1TNddg1+SQ6+aT08nJo+s3SX4oyX/aK2F7mBoqFjiWMZe8+y&#10;4NZ7LWfnoX1iu6VZlNxMq7K9Kukm9tFJ19auvOx+Lq/W9uz12vur/SVfo/8ASrm6mNb0ZgscB+nu&#10;I0c/nHp/0RatH6x+keq2ku1OPiT+ie6P1Gpv0mva1OMQVvR0Oo3fVrDeabDmNdbVTc6qtra6rBdW&#10;3Kx/W9XILGbP0e5rK/SqvZ6f6SpVem29L3i2n1C17zVScgtDmWP9v77a3c17vQp9Kqq/7P8A6b1X&#10;z6ca3q+HS9rbGDFwjZU1pbvLsVj3H1N3097Pd6vs2fzqqDp1OCKqsxwte4OkGXNMt+h9mbtyP51t&#10;H6T+b3/+Bw5OEgxNgnpHqEF//9Dj+nWT9Y7PKzI8O73fvK91PrGRhZWVS/8Amn4u2hrS1pD3gtdc&#10;HN3fQ/SblHF/Y1mQX4zXfaHtfLrSYcXA+q36T/pt+n+eucyrn7nlr4Fh1a47j8G2fnUu/l/TUekv&#10;7U3o7/SrGuorIEAgaHkILSP+dNoifbZ/7aPVboN9jsoYbht3jc1x1Df9JZYfpfR/6hb11vQqcgvd&#10;U9+QP8ONrXGBsc5r2e9u1n8v/g0J5BE1RJI2ipyOjgDqXTnAOfF2OB+h0Gv739Z7veq3RM1uGMu/&#10;eGOFQZW4jd7y/T2fnron9X6Wa2il2RvL2g7rnOBb+e3azb/n+osjq7KCxz8auuhlZY+k1taNoj32&#10;XNbLn2O/wTP8H/g0IzB0ognTVRL0HROo/ba3XuYKJdayphdJcGBp3e4Dc73fmrnLXj0vcYBbH4Jf&#10;VUs/aZfa82W+k8UAS6N303O+ls/Rb0enouVl0sc6+jHY8NLC97pM/wDhdlmz+0jKUYD1Gkiy16ns&#10;YzZLXgxua6dpjdtLnN/dn9H++rFWbW4hpe9pfLWkENcC0bvo1O2fR/Pb/wCTQ7/q/kVODq3UXho3&#10;FlFp3u2w2zZ6vp7bd+z9H+f/AIFZdGSd2heSTLA4iQ4+4l30He5rvzfz00CMxYNoII3em6fQ27B6&#10;gyrJYftzaPS3Nve5pqtrtf8AafTrfs/R1/o20ro+lVGjp2PjEi19DHteWte1pLrLrhs9dtd30Lmf&#10;21ynRbW4tApIBtcXHQe4x+kP0fc5tf8AJXRV3bKDawW33ekb66aJeXVh7KfaKxa+z1t11jNn0Kqv&#10;V/m7UJnpbNiiTfCL4Ymcq/RhH1Sk2BiYw6502cdhAy6XucWl2pFo9Vz5+mzYz3qoz6p1dNo6n1Vm&#10;d6tlmDm/oNgbrdTb9B4te/2z+571Xq+sX1hxLqrnYuQNr94rFWQ1paDvax7fzWP/AMI33punvZW1&#10;hdQxtgIO5zBuH+a7c1yQmQB6TotqMidXp+i0U1dTw/ToZW1uJTtLa9oaX49TnDdt9m5z3rHyeoWY&#10;VeOG1h/qslpPYgaHb+6j39dGD1fEuzr7KaKKMS25j3P2QGbXOZXufv3Ob+d6iwcnFyMhzrHBmO4g&#10;RTfY1jwI1PpXfzO+N3v9Oz3+omylpppZ3XCEpGoRM5VtAcZ/5rWqqazHbWykAtcXMZZBbLm+k1/6&#10;P3Oc+uv6ajm51N2Qciyhtzg2mp7h7QfTZ9ma1uno7m1e16rZfTuqCq26wsLGwbG0WVWNDC4VFz/R&#10;ufds99Vf837/APCIVFxoawssb6VJc7cAXNY5v+Ed/Y/0f7iHCd74vqfzY5RlE8MomJ7SHCXXoyq7&#10;7KmuIrzLa20VPc4N9ChjB6TXbnVb79tPp1/4T/g0C8ZmJl23TdWyzb6gcGkvLmOp9Rum3Y9/6H6O&#10;/wDnP+GWUzL/AE5yK2xkOe5zHWe14d+bsr91VVf+lsf/ADn0FYy+qVva3GFPpt3A3XMc5rbjqwPb&#10;Xuc3/C3WfT2Ie2RLQWCPVa1//9HzX17GWh9Liy5pljm6EH4obtrg0OA3AHc5skn93+S3a391dIPq&#10;/wDVlx3HrbXfFjh+RQyOhfV6ur1MfqLMoy7dU0urOgJZHqB+7e7/AKH76j9yPY/Yu4DW4+1yunWW&#10;jqNdjZcG6PcBHtja5aFj2NvDQSC5xPtgyWt4Lnfm/wBb2J2s6fQCKDZDSND7XTDD7hLfd+Y7+Qi0&#10;43Sr3PF+VbUQw++trbNCAPT25D8ez1G7tv0/+GTJSBN0RpSK7NB+M8u/RODI0ZJ1/r/vMc76PpvR&#10;PtFoYHvDg5sABsEyB9LRx3fnrQZ0npJwxcOqs9eYfjiC9reN+9/p7m1/y/0v/oyRwOh01Oe3qFlt&#10;m6AxtbBtJn3XfprX7PofzeNekZDrr9FcB8HPNXvFtDGPcCbN49ridWbA4+mz3bv0n6P/AIRXDk5T&#10;Hu9SCGwG1ge2G8D0/wA1jP5Kr2Mwar7mNyiWtA9MtaHfSa523ZWbP5LfVr/Rq9hYfSMkMssz7MUk&#10;/pWmp5sa384h9Acy7d9L6VX/AAn+CTZbCxYSAdgQHLvz8zGv9Ot/DtxgRDjMsa2bGt2/murQW01X&#10;3Ofbe6u82EkESB9L2bfbuc5x+nvXQ4vS/q5bS23q12T63DKMdjWuDB9H132OZVu2/wCDq/Rs/wBI&#10;rdZ+o+KSW9NzMkiY9WypoJ8HekiMkRsNU8GmpAcfAwbsixtD2WOxRJuy4BDWMH6VzC4fTrYNtLH+&#10;/wC02V/6RdN0vGxuoW5+Xl172YWM7IrxGuLQQwCuqre39L9nx62tZ7Hep/NoWZ1Hp93S6m9NwGYG&#10;ObXNyG1v3uOwNfTU+zb7PU9930ff6f8AhPRsWxR0XEw8x2TjZGRU2nB+3se27HNrhHqWUOx9gf6T&#10;q/ZvfV6O9RTJkarQftdr4fCGDlpZeIjLzAIxzH6MMMvVC4+qHuS/dW6X0npeYMDJdQa68+rIDqW3&#10;WNDLMY/ztD3Pc/0bmt/SMufZ6Sli4HR77MgUWvf6GG3JsDMsiqu6S1+L9qPsdS72/pv8Ep015zOp&#10;U9PpzrGdYfiB1Nja6Rislv2n7HXQK/0THtr/AEmTV9P/ALjoNOP9iy8fEwst7K+s4py79+Nj2D03&#10;Mfeygsf+btrv9Stnp0/zfpptDT09aPy7/wDozYMskjM+/LWPuY48Wcx9oTnl45ej5fZjwY5fzmX2&#10;mWFgYmVl5mIzOzMOyixlGO83k1nJcLmenOzdbR6+LZ6V36Cyz+RYsTq2DRg/Zq2i5mTbV6uTXcWn&#10;Y4udVsbsYx306bH+/wDM9JbOVTmv6ZRZdlNFWd9mdRazFaGsIe1lFVF+JZ+guwmve/0fTq/7Veh6&#10;qq/WPA6nd1EWZV9F+bbZXiCuttle50bWurFzPTtZu/pD6bP0VliRArb+UtWTBlPvC8twNjh9fz4Y&#10;xhL1yhD08c5cf+bm49uKX9LFe/0nZ1oJeJkUUGdIjcy/N2/4Rn9CWXZ0K7UVXhjDAaDW4uAGgaf0&#10;nu9u1a+Zkl+SWYsOxqQ2mh3c11+xtpbr/PWepku9n+GUWMvcPa4x4Af9+9rUuOUdAQAPq4HN5hnz&#10;zy61I+n+4PTD/muC76t3vsNjsoPc+QT6cnX4PUG/VrKbqMppnsWEzPxXQsxn2H+cce+2ePA7axap&#10;fZmTEzHAJJP+dDW/9FH359/wYOEP/9LgW+puJI07kwI+9SB8JI4JJIgd3bPc76KC9pc4kvLhHB0/&#10;1cn2hp7gNJPJIgacfm/ylFSTSRttjtLQdvZ0yY+iGtafck+x8lwduA0IBiR/5Jqb1CCXQD2bxrpz&#10;+8rFVrHt9MVtJ2w4ky6Z9sWfmfvpfRQAKOjKaCGuG4u+lHJj94KTMh9Q9N4Jaw+0HwP73535qA6t&#10;hsLmnY0jexv/AJP6Hsdt/MehM2S50kuJkO3aR2jT6KXCE06Ycb2lwbxJse0eJ2h8tG36Xtbu/qKD&#10;WRDSQXB0CDqfAMYf5PvQsfqD6S0GYb7XtP0u/wBL92t+73s2qTc21+t7WXgtINbWiHEj3vfo397/&#10;AAf+ETeE6poeLaFZHu2lpbwSJP8A0nKQrAAl0RrA15/6KarLsBYw47XODiA5kghpawbvaf5xzf8A&#10;X/CK4xtFlbXW1Q5w93LI0/d3+397096YQV3ADsUWJcMex27dbRc3ZbU2NzmgzuZr/PUO/S0v/wCt&#10;/wAzbauv6DZ1Xq3VhjOza63DEc2rIGNS9r8eWbKW1muv9BYyz6P02fzP765QMxiwyIJ9zjudoP5E&#10;bWsa53/QV7EswWlteSLPSZZvJdunkOvpb7t/p3z+/wDo7f0n+HvTSDv+3htu8nmGMSxzI4Jg8MjC&#10;OY4Mh/TjCf7/AMuSL3zPqj1NlTWM6qwPrrNFeQcRpuZUfb6FeR629tf7n+Er/wAG9Qf9UepjGZS3&#10;qFL7KaTjU5DsWLmUkGv0a7m3O9vpuezds9Rm/wBi4hmSds+mwNGjjvvAJI2z7763fT/kJDKvr3WM&#10;YAxo1cLLgQ76I+jk/Re5Go/uf+OSZPvUv8/L97/cnLf+rHsz0T6xVF4pZ091Vttd2RWw3Veo+mH0&#10;fov0lFP6Rldlvoen6/p/pVzvUupvPV625NOzKxc1tlrzebmNh++6jGY5jPRpfZ+kf7noWN1jr9Vj&#10;9uXkVgiWBthua0tgfzN/2i2xtn/G/ov/AANUcrFy7t+S+2u1+QXPL90FznE7jtc2vb702ZGgjf8A&#10;0g2eRnjMpSz5Me3DH5sGTX9KXq9qUeD0IrbrKL76OfRe9hDz+491X9b81M3OD36NDh4gBx1E+6N2&#10;z+2xaeVfj3ZeRa1tT2OsL90aEu2273WQ5/qMe/6f0EK7IhpbU8s2xtB3P/lR9Lft/tphAs6OSMWm&#10;6Gv7W9x/VroGpcypxaAf5RaW+5Ssc9mtrXM2RJc0taD3G7a3akL3tLd18l5Lmu90yNx3+39/d+l2&#10;KdnULwBLrLBW3cHF0lp1Pn9FDhXCA8X/0/P/AM4c/wDff7H/AH9K3876XKyklGguoObPpcN/L+er&#10;DPos57fD83j+QsNJAr4OtlfR/N+h345H0v8Avqif6W3jjvx/15ZaSI2+1J3dTM+m36PA+PHZCp/n&#10;B9L/AF/76qCSPT6I6u/i8Xf8YP8AV3+v86rVP82P7XH0e/P/AAi5ZJRn9rIHsK/p/n8H6XP53/SR&#10;B/ND+c5dx/N/2v5X764tJNK4PZW/zJ/nO/0fgeP+D/8ARShj/QZ9Pn87j6Tvpfyv9F/LXIJJD9qv&#10;4Pft/o/5/b+py/6CA/8AnrPp8H6P0v8AX/Rrh0kwLy+gU8189v53+Z5d/wCy/wD6IUn80fS+l/g/&#10;oct/pX/B/wCi/wCCXnqSb1S+g3fzb/i7nnn/AM9/+i0m8u4+l244/wCpXnySBS//2QA4QklNBCEA&#10;AAAAAF0AAAABAQAAAA8AQQBkAG8AYgBlACAAUABoAG8AdABvAHMAaABvAHAAAAAXAEEAZABvAGIA&#10;ZQAgAFAAaABvAHQAbwBzAGgAbwBwACAAQwBDACAAMgAwADEANQAAAAEAOEJJTQQBAAAAAALyAAYA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABoAAAAB&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAH/HydKAEnQ4f8fJ0oASdDh/x8nSgBJ0OEAAf8sETAA3hN5/ywR&#10;MADeE3n/LBEwAN4TeQAB/wniSgD0sSf/CeJKAPSxJ/8J4koA9LEnAAH/DJ7YASJckv8TwlMBLx3W&#10;/xrlzgE73xkAAf8iT0EBNEJg/yzTpQEz1AX/N1gLATNlqgABAAngxwEPtJwACeDHAQ+0nAAJ4McB&#10;D7ScAAEAyyW7ARjpCwDTLdgBGIAnANs19QEYF0IAAQDgzF8BFhNEAN6S0AER538A3FlAAQ27uQAB&#10;ANMt2ADieT0A0y3YAOJ5PQDTLdgA4nk9AAEAs0ZYAM/w7ACzRlgAz/DsALNGWADP8OwAAQC0y0QA&#10;w2BuALTLRADDYG4AtMtEAMNgbgACAMeyGQDFuw0AxYF7ALCHsgDQ+FkAr5LhAAEBA8uQAK6lNwED&#10;y5AArqU3AQPLkACupTcAAQEDy5AArCHsAQPLkACsIewBA8uQAKwh7AABAMS/BACr0YIAxL8EAKvR&#10;ggDEvwQAq9GCAAEAwPKzAH1UfgDA8rMAfVR+AMDyswB9VH4AAQEDCRsAfGNBAQMJGwB8Y0EBAwkb&#10;AHxjQQABAQMJGwB5j4wBAwkbAHmPjAEDCRsAeY+MAAEAwPKzAHieTwDA8rMAeJ5PAMDyswB4nk8A&#10;AgDIwDwAZWrMAKfhYQBnqAsApt6hAFrUggABAKfhYQBT3hMAp+FhAFPeEwCn4WEAU94TAAEAyhBG&#10;AFM9PwDKEEYAUz0/AMoQRgBTPT8AAQDU9+8ATBk8AMS/BABGC+8AtIYcAD/+ogAB/+6IEQAEti7/&#10;7ogRAAS2Lv/uiBEABLYuAAH/AScqADPpTf7z2tMAOXtx/uaOeQA/DZUAAf7jMZ8ASjil/vVfvwBJ&#10;0OH/B43fAElpHjhCSU0EBgAAAAAABwAIAAEAAQEA/+ERsWh0dHA6Ly9ucy5hZG9iZS5jb20veGFw&#10;LzEuMC8APD94cGFja2V0IGJlZ2luPSLvu78iIGlkPSJXNU0wTXBDZWhpSHpyZVN6TlRjemtjOWQi&#10;Pz4gPHg6eG1wbWV0YSB4bWxuczp4PSJhZG9iZTpuczptZXRhLyIgeDp4bXB0az0iQWRvYmUgWE1Q&#10;IENvcmUgNS42LWMwNjcgNzkuMTU3NzQ3LCAyMDE1LzAzLzMwLTIzOjQwOjQyICAgICAgICAiPiA8&#10;cmRmOlJERiB4bWxuczpyZGY9Imh0dHA6Ly93d3cudzMub3JnLzE5OTkvMDIvMjItcmRmLXN5bnRh&#10;eC1ucyMiPiA8cmRmOkRlc2NyaXB0aW9uIHJkZjphYm91dD0iIiB4bWxuczp4bXBNTT0iaHR0cDov&#10;L25zLmFkb2JlLmNvbS94YXAvMS4wL21tLyIgeG1sbnM6c3RFdnQ9Imh0dHA6Ly9ucy5hZG9iZS5j&#10;b20veGFwLzEuMC9zVHlwZS9SZXNvdXJjZUV2ZW50IyIgeG1sbnM6c3RSZWY9Imh0dHA6Ly9ucy5h&#10;ZG9iZS5jb20veGFwLzEuMC9zVHlwZS9SZXNvdXJjZVJlZiMiIHhtbG5zOmRjPSJodHRwOi8vcHVy&#10;bC5vcmcvZGMvZWxlbWVudHMvMS4xLyIgeG1sbnM6cGhvdG9zaG9wPSJodHRwOi8vbnMuYWRvYmUu&#10;Y29tL3Bob3Rvc2hvcC8xLjAvIiB4bWxuczp4bXA9Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEu&#10;MC8iIHhtcE1NOkRvY3VtZW50SUQ9ImFkb2JlOmRvY2lkOnBob3Rvc2hvcDozODgwODEzZi0zZjhj&#10;LTExZTUtOGZlNS1mY2ViN2VlMTY4YmMiIHhtcE1NOkluc3RhbmNlSUQ9InhtcC5paWQ6ZTk4NzA1&#10;ZDMtZGJhOS1mZjRmLWE2MDctNTVkNWZjYmRlOGQ0IiB4bXBNTTpPcmlnaW5hbERvY3VtZW50SUQ9&#10;IjA2RTdGNDU1MjNCNDZEMEFFOEVGQzJCNDVFNEVDMURFIiBkYzpmb3JtYXQ9ImltYWdlL2pwZWci&#10;IHBob3Rvc2hvcDpDb2xvck1vZGU9IjQiIHBob3Rvc2hvcDpJQ0NQcm9maWxlPSJVLlMuIFdlYiBD&#10;b2F0ZWQgKFNXT1ApIHYyIiB4bXA6Q3JlYXRlRGF0ZT0iMjAxNC0wOS0xNVQwOTowODozMC0wNzow&#10;MCIgeG1wOk1vZGlmeURhdGU9IjIwMTUtMDgtMTBUMTE6MTg6NDgtMDc6MDAiIHhtcDpNZXRhZGF0&#10;YURhdGU9IjIwMTUtMDgtMTBUMTE6MTg6NDgtMDc6MDAiIHhtcDpDcmVhdG9yVG9vbD0iQWRvYmUg&#10;UGhvdG9zaG9wIENDIDIwMTQgKFdpbmRvd3MpIj4gPHhtcE1NOkhpc3Rvcnk+IDxyZGY6U2VxPiA8&#10;cmRmOmxpIHN0RXZ0OmFjdGlvbj0iZGVyaXZlZCIgc3RFdnQ6cGFyYW1ldGVycz0iY29udmVydGVk&#10;IGZyb20gaW1hZ2UvanBlZyB0byBhcHBsaWNhdGlvbi92bmQuYWRvYmUucGhvdG9zaG9wIi8+IDxy&#10;ZGY6bGkgc3RFdnQ6YWN0aW9uPSJzYXZlZCIgc3RFdnQ6aW5zdGFuY2VJRD0ieG1wLmlpZDphNDQ3&#10;MmZkYi1jOGVkLTM5NGItYWI3OC0wOTJlZjRhOTQyMWYiIHN0RXZ0OndoZW49IjIwMTUtMDQtMTNU&#10;MTA6NTc6MTEtMDc6MDAiIHN0RXZ0OnNvZnR3YXJlQWdlbnQ9IkFkb2JlIFBob3Rvc2hvcCBDQyAy&#10;MDE0IChXaW5kb3dzKSIgc3RFdnQ6Y2hhbmdlZD0iLyIvPiA8cmRmOmxpIHN0RXZ0OmFjdGlvbj0i&#10;c2F2ZWQiIHN0RXZ0Omluc3RhbmNlSUQ9InhtcC5paWQ6M2Q0ZDdhYzAtOWVhOC0yZjRlLTllMjUt&#10;OWMxZjM3MGIwNjU0IiBzdEV2dDp3aGVuPSIyMDE1LTA4LTEwVDExOjE4OjQ4LTA3OjAwIiBzdEV2&#10;dDpzb2Z0d2FyZUFnZW50PSJBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNSAoV2luZG93cykiIHN0RXZ0&#10;OmNoYW5nZWQ9Ii8iLz4gPHJkZjpsaSBzdEV2dDphY3Rpb249ImNvbnZlcnRlZCIgc3RFdnQ6cGFy&#10;YW1ldGVycz0iZnJvbSBhcHBsaWNhdGlvbi92bmQuYWRvYmUucGhvdG9zaG9wIHRvIGltYWdlL2pw&#10;ZWciLz4gPHJkZjpsaSBzdEV2dDphY3Rpb249ImRlcml2ZWQiIHN0RXZ0OnBhcmFtZXRlcnM9ImNv&#10;bnZlcnRlZCBmcm9tIGFwcGxpY2F0aW9uL3ZuZC5hZG9iZS5waG90b3Nob3AgdG8gaW1hZ2UvanBl&#10;ZyIvPiA8cmRmOmxpIHN0RXZ0OmFjdGlvbj0ic2F2ZWQiIHN0RXZ0Omluc3RhbmNlSUQ9InhtcC5p&#10;aWQ6ZTk4NzA1ZDMtZGJhOS1mZjRmLWE2MDctNTVkNWZjYmRlOGQ0IiBzdEV2dDp3aGVuPSIyMDE1&#10;LTA4LTEwVDExOjE4OjQ4LTA3OjAwIiBzdEV2dDpzb2Z0d2FyZUFnZW50PSJBZG9iZSBQaG90b3No&#10;b3AgQ0MgMjAxNSAoV2luZG93cykiIHN0RXZ0OmNoYW5nZWQ9Ii8iLz4gPC9yZGY6U2VxPiA8L3ht&#10;cE1NOkhpc3Rvcnk+IDx4bXBNTTpEZXJpdmVkRnJvbSBzdFJlZjppbnN0YW5jZUlEPSJ4bXAuaWlk&#10;OjNkNGQ3YWMwLTllYTgtMmY0ZS05ZTI1LTljMWYzNzBiMDY1NCIgc3RSZWY6ZG9jdW1lbnRJRD0i&#10;MDZFN0Y0NTUyM0I0NkQwQUU4RUZDMkI0NUU0RUMxREUiIHN0UmVmOm9yaWdpbmFsRG9jdW1lbnRJ&#10;RD0iMDZFN0Y0NTUyM0I0NkQwQUU4RUZDMkI0NUU0RUMxREUiLz4gPHBob3Rvc2hvcDpEb2N1bWVu&#10;dEFuY2VzdG9ycz4gPHJkZjpCYWc+IDxyZGY6bGk+NEExQUY4MjhDMjA0OUJDRTUyMjg1NzRDNzg3&#10;NkNGNkM8L3JkZjpsaT4gPC9yZGY6QmFnPiA8L3Bob3Rvc2hvcDpEb2N1bWVudEFuY2VzdG9ycz4g&#10;PC9yZGY6RGVzY3JpcHRpb24+IDwvcmRmOlJERj4gPC94OnhtcG1ldGE+ICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgPD94cGFja2V0IGVuZD0idyI/&#10;Pv/i/+JJQ0NfUFJPRklMRQABCQAIgHBBREJFAhAAAHBydHJDTVlLTGFiIAfQAAcAGgAFACkANWFj&#10;c3BBUFBMAAAAAEFEQkUAAAAAAAAAAAAAAAAAAAABAAD21gABAAAAANMtQURCRQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACmRlc2MAAAD8AAAAdGNwcnQAAAFw&#10;AAAAK3d0cHQAAAGcAAAAFEEyQjAAAAGwAACiBkEyQjIAAAGwAACiBkEyQjEAAKO4AACiBkIyQTAA&#10;AUXAAAI4tEIyQTEAA350AAI4tEIyQTIABbcoAAI4tGdhbXQAB+/cAACQkWRlc2MAAAAAAAAAGlUu&#10;Uy4gV2ViIENvYXRlZCAoU1dPUCkgdjIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAdGV4dAAAAABDb3B5&#10;cmlnaHQgMjAwMCBBZG9iZSBTeXN0ZW1zLCBJbmMuAABYWVogAAAAAAAAtVoAALxnAACSMG1mdDIA&#10;AAAABAMJAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAEAAAIAAAIkBB0F2gdp&#10;CNkKNguFDMcN/w8xEF4RixK3E+IVCxYyF1cYeRmYGrUb0hzvHiUfWSCHIbIi2iP/JSMmRCdmKIYp&#10;pyrHK+gtCC4oL0gwaTGJMqYzwjTeNfs3GDg1OVE6bTuJPKU9wj7eP/hBEUIpQ0JEXEV1Ro9HqUjD&#10;Sd1K90wSTSxOQ09ZUG9RhlKcU7JUyVXfVvZYDVkjWjpbUVxmXXheil+bYK1hvmLPY+Bk8WYCZxJo&#10;I2kzakJrUmxebWducW96cINxjHKUc5x0o3WqdrF3t3i9ecN6yHvNfM59zX7Mf8uAyYHHgsWDwoS/&#10;hbuGt4eziK6JqYqki56MmI2RjoaPe5BwkWSSWJNMlECVM5YmlxmYDJj/mfKa5JvWnMidu56tn5+g&#10;jqF8omqjV6RFpTOmIKcOp/yo6qnXqsWrs6yhrY+ufa9rsFmxR7I2syS0ErUAte222rfIuLW5o7qQ&#10;u368a71Zvke/NcAiwRDB/sLsw9rEx8W1xqPHkch+yWzKWctEzC7NGM4BzuvP1dC+0afSkNN51GHV&#10;SdYx1xjYANjm2c3astuY3H3dYt5H3yzgEOD04djiu+Oe5HvlV+Yz5w7n6OjB6ZrqcetI7B3s8O3D&#10;7pbvdvBV8TPyD/Lq88P0nPVz9kn3Hvfz+Mb5lfph+yn76/yn/Vz+C/60/1r//wAAAegDpwUsBoQH&#10;vwjnCgQLFgwcDR4OHA8ZEBcRFBIQEwsUBBT8FfMW5hfYGMwZ1hreG+Ec4R3fHtsf1iDRIcsixCO+&#10;JLglsyauJ6oopimiKqArniydLZoulS+RMI0xiTKGM4M0gTV/Nn83fziAOYI6fzt+PHw9fD58P31A&#10;f0GCQoVDiUSNRZJGmEeaSJtJnUqfS6NMpk2qTq9PtFC6UcBSx1POVNVV11bZV9tY3lngWuNb51zq&#10;Xe1e8V/1YPhh/GMAZANlAWX/Zvxn+mj4afVq82vwbO5t627ob+Vw4XHectpz1nTNdcN2uXeveKV5&#10;m3qQe4V8en1vfmR/WIBNgUGCNYMphByFEIX+hu2H24jKibiKpouVjIONcY5gj06QPZEskhuTCpP6&#10;lOmV2ZbJl7qYp5mTmoCbbZxanUieNp8loBShBKH1ouaj2KTKpb2msaemqJupkaqHq3+sd61vrmev&#10;YLBasVSyT7NMtEm1RrZFt0S4RblGuki7SrxOvVK+V79dwGPBasJyw3vEhMWKxpDHlsidyaXKrcu2&#10;zL/NyM7Sz9zQ5tHx0vvUBtUS1h7XKtg32UTaUdte3Gvded6G35TgnOGi4qjjreSy5bbmuue96MDp&#10;w+rU6+Xs9e4E7xLwIPEs8jjzQ/RO9Vn2Y/dq+G75b/ps+2T8Vv1E/i//F///AAACBQPYBWgGxggG&#10;CTIKUgtlDHINeA56D3oQehF5EnUTcBRoFV4WUhdFGDcZKRo0Gz0cQB0/HjofNCAsISMiGSMPJAQk&#10;+SXuJuMn2CjMKcEqtiurLJ8tky6HL3wwcDFkMlkzTTRBNTY2KzchOBY5CzoAOvY77TzjPds+0z/L&#10;QMRBvUK3Q7JErEWmRqFHnEiXSZRKkEuOTItNik6JT4hQiFGJUohTiFSIVYhWiVeKWItZjVqPW5Fc&#10;k12WXphfm2CdYZ9ioGOhZKNlpGamZ6doqGmpaqprqmyrbatuq2+rcKlxqHKlc6N0oHWddpl3lXiR&#10;eYx6h3uCfHx9dn5vf2mAYYFaglGDSIQ+hTWGK4chiBeJDIoCiveL7YzijdiOzY/DkLmRr5Klk5yU&#10;kpWJloCXeJhwmWqaY5tenFmdVZ5Sn1CgT6FPolCjUqRVpVmmX6dmqG6peKqCq46snK2rrruvzLDf&#10;sfOzCbQgtTi2UbdsuIe5pLrCu+G9Ab4hv0PAZcGHwqrDzsTxxhXHOcheyYLKpsvKzO3OEM8y0FTR&#10;dNKU07LUz9Xr1wbYHtk22kzbYdx03YfemN+n4LPhvuLH483k0eXS5tDnzOjE6brqrOub7Iftb+5Y&#10;71zwW/FW8kzzPfQq9RL19vbW97P4jfli+i/69Pux/Gb9Ef2z/k3+4f9x//8AAAHZA40FCQZUB38I&#10;lgmhCqQLnwyTDYIOcA9fEEwRNxIhEwkT8BTWFbsWnxeDGIEZfRp0G2YcVR1BHiwfFyAAIOoh0yK9&#10;I6YkkCV6JmQnTig5KSUqECr9K+os1y3ELrEvnjCMMXkyZzNVNEQ1MjYiNxE4ATjxOeI60zvEPLU9&#10;pj6YP4pAfUFvQmJDVURJRTxGMEcjSBdJC0n/SvNL6EzcTdBOxU+5UK1RoVKVU4hUelVtVl9XUVhD&#10;WTVaJlsYXAlc+l3rXtxfzGC9Yaxim2OJZHhlZmZUZ0JoMGkeagtq+GvlbNJtvm6qb5ZwgnFsclZz&#10;QHQpdRJ1+3bkd814tnmeeoZ7bnxWfT5+JX8Nf/SA24HCgqiDjYRyhVeGO4cgiAWI6onPirOLmIx9&#10;jWKOR48tkBKQ+JHeksSTqpSRlXiWYJdHmC+ZGJoBmuqb1Jy/naqelp+DoHGhX6JPoz+kMKUiphWn&#10;CKf9qPOp6qriq9us1a3Qrsuvx7DEscKywbPBtMK1xbbIt82407nbuuO77bz4vgS/EcAgwTDCQMNS&#10;xGbFesaPx6bIvsnWyvHMDM0qzkfPY9CA0Z/Sv9Pg1QPWJ9dM2HPZm9rE2+/dGt5G33PgoeHP4wLk&#10;TeWZ5ufoNumG6tjsK+2A7tfwMfGQ8u/0TfWq9wT4Wvmr+vb8Ov17/rv///8AgACAAOW0f81/VMw/&#10;f6V+w7KMf5R+aZh/f55+TH3jf8F+Y2JBf/5+kkRhgH9/BR9kgf6AHPy4fnSLeeQPfleJssrbfk+I&#10;FLE+flyGtJcvfoKFm3yTfr6EumDpfw+D9EMAf5aDeB2igOSD3/qjfSWXCOJIfRyUMclYfSWReq/O&#10;fUuPHpXWfYaNDXtOfdeLPF+0fjeJiUHLfsCILRwEf8+IEfi/fBeisOCCfBeeyceyfCubFK5FfFuX&#10;o5RzfKuUpnoOfQyR5l6VfXePT0C2ff+NLRqMfsSLyfcJe0eudd7ae0SpesYbe12kxKzSe5agZpMQ&#10;e+qcWnjafFuYu12IfM+VTT+5fVKSixk8fcaO8PWFeqq6Xd1Zep+0SMSnerOui6t8evCpPZHie0yk&#10;Tneye8CfulyLfD2bjz7TfLyYdhgXfNuQSfQ4ei/GctwNehu/O8Nieie4c6pNemSyNpDfesmscXbS&#10;e0SnEFuue8CiMD4MfDufDxccfAePoPMdedHSyNrxebTKYcJJebjCjak/efC7YY/nelm0znYGet2u&#10;xlsGe16phz1je9Ck0xZJe1KPEfIqeYzfhNn9eWbV08FVeWDM7qhWeZTE4o8Tef69knVLeoa3B1pp&#10;ewyx3Dzae3qpJRWeesiOne3tiRN+K9Z+iAB9sb7NhwV9V6a1hjB9M44ahYR9SHTQhPx9jFprhJt9&#10;6D2OhJ9+ixiLhnqAAevJh66JCNUAhqOHfb2NhbmGIaV+hPiFA4zQhGSEKnN9g/SDiFkPg6iDBzw5&#10;g7iC4Bb5hXeEA+n7hnCT+NNThXeRdbwQhJyPGaQUg/WNE4uJg3WLVnJVgxeJ1Vf/gtiIfDssguuH&#10;lBWIhHuHqOhShXOe+NGyhIObgbp/g7KYO6Khgw6VOoo4gqCSoXEpglCQQ1b3ghuOHDo0gi6MlhQ4&#10;g4mKyebIhKqqGNAyg7ulrbkGgvGhgqE/glWdpIjugeOaEnALgaOW51YCgXWT/zlTgYaSDBMVgpqM&#10;5+VjhAy1Ys7Wgx2wA7e1glKq6qAFgbmmLofVgU6hxm79gQmdvFUfgOOaMziJgPOYOBIfgbyMQeQv&#10;g4vA2s2sgpy6graSgc60ep70gTau34bogNOpsG4xgJOk7VRcgGWg2DfdgHSeWBFUgQOLt+MpgyTM&#10;lcyvgjbFO7WYgWW+Q54DgMq3y4YJgGmx3W13gDOsjVPGgAioVjdNgAqjXBCugGyLR+JOgtDYu8va&#10;gebQTrTEgRPIYZ01gHTBFIVOgBK6emzVf9+0zVM8f7qwSDbRf7ylEBAqf/SK7t08kmF8mMdrkHp8&#10;Q7FWjrJ8EJrHjRp8EYOXi7d8SWueioJ8sVJ1iYh9MjaOiSd+AREyi9Z/3ttGkS2Gy8YFj0KFhLAq&#10;jYOEb5myi/yDkIKDiq2C8mqMiY2CiFFeiKOCQDV6iEmCYBAEipiDhtmzkACRJMSdjiKO7a79jGOM&#10;35iAivGLJoFVibOJsmlqiKaIfFBKh8uHdjR2h3mHBQ76iVaGu9hHjwibksMujTKYe62Bi4aVl5ce&#10;ihOS/YAXiOiQvmhTh+aOvE9bhxOM/zOdhsKMHQ4UiCiJhNbpjkqmFcHRjHiiJqwkitSec5XSiWib&#10;Cn7miDKX6mdLhz6VLU59hm+SzDLZhhyRwQ1OhyWI/9WnjbGwx8Cbi+KsAKr2ij6nd5S0iNajQX3i&#10;h6SfXGZYhqeb2k21hd2Y+TIshYqX8gyohkuIj9SQjTO7pb+Si2e2BanyicKwppO+iFurpH0KhzCn&#10;CGWehjai500MhV+frzGdhQudPwwehZeIMdOjjMvGx76ziwPASakWiV66FJLnh/S0SXxChsyvBGT2&#10;hdyqd0yHhQWnZTEkhKKhOguuhQSH5tLgjHLSV737irDK8ahdiQ3D4ZIxh6O9U3udhnq3fGRphYuy&#10;x0wNhL2uZzC3hFyg8AtVhI6Hqcz7m/J7W7iTmUd7IaP2lrh7CY7elGB7JnkVkkV7eGJpkGV7+Upy&#10;jtp8ky9jjjV9fgp+kB9/wMs6muKE/bdmmCOD56MBlZmC/I36k02CS3grkUOB2GF8j3WBmkl+jfeB&#10;gS55jVeB4wnPjpuDCMnTmd+OrbYclyWMwqHllJiK+IzhkluJiXchkF6IVGCDjp6HXkiYjSqGoC2n&#10;jIyGnQk1jUeF6MiomOeYjrTjlj2VzqCnk72TNIu7kXKQ7XYDj4aO/19/jdKNUkexjGaL+yzei8yL&#10;zQivjB+F38d8mCyihrPGlYSe+p97kwubrIqEkNKYqnTsjtmV9F6PjTGToEbui8WRxCw7iyeRvgg8&#10;iyGFkcZfl5uspbKylPWoWZ5skn6kSomEkEqgjXQBjlOdI124jJ2aJ0ZBizSX9yuuipSXOwfbikyF&#10;UMVmlya27LHJlICx3p2JkgitDoiqj9WomnNAjeWkj10TjDChE0WxirSe0ys6ihKbyAeLiZuFGsSS&#10;lsPBeLEHlB67pZzJkae2Fofuj3Kw7nKPjYWsVVx9i9qomUU+ilymQSrZiaic+QdKiQuE7sPilm7M&#10;ebBnk8rF2JwokVa/hYdOjyO5s3H+jTa0qlwDi42xE0TVihqsQip8iWmcugcWiJmEy70/pdB6eqoc&#10;omh6TZbRnxx6RYMUnAh6cm6dmTh61FkslrJ7ZEJTlKJ8Cifzk/N8/QSqk39/pruzpOKDlKkqoVqC&#10;nJYVngqB0IJgmv2BPm3bmDqA61hjlcKAzkGCk7yA2yc0kwuBdQRokgOCmrqIo+uMwqgXoGiLAZUk&#10;nRWJboFrmheIKWzxl12HJ1eKlO+GZkC8ku6F6CaOkjiGWwQvkLSC1Ll8oxuV9ab9n6OTepP/nFmR&#10;OYBfmU6PM2v1lp2NkVatlDSMMUACkjSLOSX5kXeL2QP9j5KCsriWolWfaKYKnumcM5L+m6qZP39W&#10;mKaWi2sEldiULlXZk3ySPz9SkX6Q7CVukL+RVgPTjpmClrejocipAqU1nlWlFZIumxGha36CmBGe&#10;GWo5lVabIlUikuuYrD7DkOyXPyUBkCeWCwOvjciCfbbLoVeyvaRtneGuHpFsmp2pxn3Kl6Cl0WmW&#10;lOuiUlSWkoCfgz5PkGyeVCSsj6CYzAORjRqCabYPoP68tqPGnYK3YZDKmj2yXH0slz+tzGkBlI6p&#10;4FQXki2nDT3vkBKkwyRljzCYmwN5jI2CWbVxoK/HLKM8nS3BF5BBmeq7X3yllvC2P2iIlECyElOz&#10;keCvRz2bj9KpqCQfjvSYbANljB2CTK4er/555Jwpq955tooQp955sneKpBd55mRHoJh6UE/5nXN6&#10;5jofmvZ7jSApmph8cQAAldN/yqzOryiCg5toquSBmYl+ptqA4Hb7oxOAY2Oon5uAJk9TnH+AIzl0&#10;mgWATB+hmZaBFwAAlI6AAKvfrj2LLpqKqf6JjYi9pe2IGnYxojCG+2LknryGIE6fm6aFjjjVmSyF&#10;Sx8umKuGRgAAk3CAAKsSrWqT55mqqTeRmofMpTCPhHVQoWiNvWISnfyMUU3omuiLODhBmGqKoh7K&#10;l9eLswAAkniAAKpBrMqctJjaqJiZwobzpJSXF3R1oM+UwGFNnUuSsE1Cmj2RKDe/l7iQax51lxSQ&#10;YQALkZKAB6mQrCylzJgvp/yiMYZIo/me4nPKoDWb72CqnLKZXEyvmY+XazdNlwqW5R4oll+UWAAb&#10;kMSAEqjiq7mvA5eip32quIXCo3Kmw3NAn6yjQ2ApnDagT0xBmRyeOzb2loCdfR3zlciUQAAokBmA&#10;G6hCq2G4dJcZpxuze4VDow2u53LIn0iq5F+7m9anqUvhmMWl4zawliOi6x3MlU+UJgAzj4+AIqe5&#10;qxXCXpampsS8q4TWora3cXJinvay+l9jm4avukucmHWtHzZ7ld2k1h2nlQmUDQA8jyCAKJ+wuoR5&#10;dI7Vtat5On3RsPx5MmxkrIt5Z1o4qGR51EbvpK56ajHroeZ7BxfwonJ7vgAAkSiAAJ6mubaBpI5C&#10;tMKAvX1isAWADWvzq4x/nlm4p2R/ckZso65/gzFsoN5/wRewoTuAugAAkG6AAJ33uMuJ1Y2as96I&#10;SXzPrxqG7mtVqqOF7VkepnqFNEXhosaEzDD6n+yExBeBoByGBAAAj8uAAJ1ot/OSEIz4sw+P53wa&#10;rlKN+2qqqc6MY1h9pauLLUVZofaKVzCVnxOKLBdcnxyKsAAAjz6AAJzVt0aaaYxismGXpnt7raaV&#10;NGoGqSSTGFftpPCRXUThoT+QNTA+nlKQKhc+njaOuAAAjsSAAJw7tr+i7ovZsdGfknr6rQ+cj2mL&#10;qI+Z+Fd5pFqX1kR9oJKWcC/4nZ6WpBcnnWePqAAAjl6AAJvItjaroItwsUSnpXqYrIKkE2kvqASh&#10;BVclo9Sel0Q5oAidSS/EnPCcJxcVnKiPmwAAjgqAAJtKtde0jIsisNSv23pXrAOrq2jpp3moMVbf&#10;o0ulsEP8n5Wkni+cnIagMRcVnBePmwAAjcWAAJrZtYa964rLsHS4g3oOq6Gztmispxuv41ayou+t&#10;oEPfnziqpy+RnC+gKRcfm7aPogAAjY6AAJHzxWN5GIIfv9J4y3IWunx4uWGjtWl46lBxsKd5Uz4L&#10;rHN55CmmqZZ6ag9mq1l7CwAAjUOAAJE3xIuA5oG2vvN/+HHCuZB/SmFKtG1+4lANr55+xD2tq19+&#10;5SldqGZ/Mg+FqcOARAAAjP6AAJDNw5KIqIFHvgiHJ3FeuJ6F3GDbs3WE80+hrp+EWT1SqlqEGSkj&#10;p0qETg+vqE+E7gAAjMGAAJCBwqmQa4DovSOOX3Dpt7yMlWBrsoaLJk86rbKKJT0AqWqJkyj2pkiJ&#10;4w/apwSJAgAAjIyAAJAsweiYT4CUvFuVtXCStvCTdGALsbuRlU7orNaQJjzDqJKPaSjXpWOQGxAE&#10;peGK1AAAjF6AAI/HwVCgYoBCu7WdN3BNtkCac1/PsQmYLE6urCaWcTyVp9CVsijCpJaVvBArpOOK&#10;7gAAjDiAAI9mwNWolH/8uyqk0HAWtaqhh1+isG+e306Jq5OdBzx9pzqcrCi4o+CabhBOpAaLBgAA&#10;jBmAAI8mwFGw9X/MuqGsk2/2tR+oy1+Nr+Ol2E53qwmkGjxvpryi/yizo1ObhRBso0SLGwAAi/+A&#10;AI7Uv/C5yX+uui20m2/ttJuwLV+Hr1Gs+k57qnCrXDyApiCn9SjcosiboBCworiLSAAAi+uAAIS0&#10;0J9483XXyll4g2auxG94W1cRvtZ4fUazuZN42jUHtQh5WCD2snd5rgfrstl7RQAAifmAAIRiz5+A&#10;bnWbyX5/Z2Zww4x+rVbOvdZ+REZxuHR+KTTZs8x+UCD2sP5+nwhnsOp/5wAAihaAAIRKzoWHxXVv&#10;yHyGQWZDwoWE+laZvL2EIUY/t0uDnjS+spGDgSELr5WD+AjmryiD/gAAii+AAIRGzXyPFnVfx2yN&#10;GWYgwXKLZ1Z2u5uKGkYktiiJSDS1sWaI/iEsrkmJ5AldrZuGVQAAikWAAIQ5zJiWhXVYxniUB2Yd&#10;wHCR8FZqupeQSUYhtRWPJDTEsFWO3yFarSCPewnMrEKGoAAAiliAAIQdy9SeIXVQxaSbGmYov46Y&#10;kFaDua+WmUY4tC+VSzTjr12VSiGSrBiUQAo0qxuG5gAAimiAAIP+yyylz3VKxO+iOWY3vsyfO1ah&#10;uOmc/UZcs26buTUOrpqbrSHNqzKW2wqRqh+HJQAAinWAAIPcypqtpnVFxFSpdmZKviimAVbCuD2j&#10;jkaEssKioTU9rfig6SIKqoKXBArnqU+HXwAAioCAAIO+yhK1xXVFw8Ww6mZkvZOs8lbyt6OqZkbC&#10;siWo3zWIrVakMiJlqduXQQtHqLCHoAAAioiAAPKGe0Z5itr3e5x5pcL9e/Z50ap9fFh6HJFwfMN6&#10;ine7fTt7Flz2fcN7qj/Wfnh8XBsWf9F9D/BceZCE79k6egeD6MFxeoCDBKkVev6CTpAde4WByHZ5&#10;fBeBZFu6fLKBCj6XfWeA1Bl1fl+A2+5qeCaQdNdoeKyOUb/XeTeMUaeSecyKn468emmJJXU3exGH&#10;1VqRe7qGlT12fGuFiRf2fO+FGOyYdvicBtWfd4WY074geBqV0aYBeLyTDY1SeW+QpnP1eieOa1l1&#10;etuMTTxse4WKghaae4iI3+rwdgWno9QAdpOjbLyKdy2fb6SFd9ebuYvveJGYRnK+eVqVLFhneheS&#10;OTt1ereP1RVkeleMFOmCdUuzUtKZddWuIrspdmypKKM1dxmkfoq9d9qgInGYeKecE1dseWuYZjqW&#10;egKVrhRWeWeNwOhQdLm/HdFtdT249Ln+dc6y/6ITdnqtZIm5d0OoLHCzeBajTlaReNie6znWeWac&#10;KhNyeKaNJudXdEzLC9B5dMrD6rkGdVK9AKEZdfm2dojMdsSwaG/od56q4VXneGSmHDkzeOOh0RK5&#10;eAiMqOaRdAPXKc+4dHnPDLg6dPbHMaBFdZS/yIf/dly4928vdziy6FVGeACuLTimeHemTRIld4uM&#10;ROHjhC535cwzg6N4O7Xygy54mJ7+gtF5DIdagot5nW7wgl16S1Vggk97Ajkmgpl70xPfhJ18juAf&#10;gqCCvcr3gimB97TdgcWBTZ3fgXmAzIYjgUOAdG2zgSmAQFQegTCAHjfugYOALBJ4gyCApt6EgUqN&#10;q8lOgOGL3rNRgIeKL5xngFGIw4TUgDKHjGyGgC6GgVMMgECFjjbngI2E4hE8gbKEc9zngCqYl8ek&#10;f8WV1bGqf3aTOprqf0aQ1IN8fzyOwmtYf0iM3lIIf2SLJDX6f6yJ4RArgHWHwdtgfz2jksYkftif&#10;6rAyfpCca5mBfmmZJIIvfmGWF2o6fn6TaFEVfqOQ8zUhfuKPSg9Af2WKUNoNfoWurcTafiCqJK7t&#10;fdWlvZhLfbGhj4EVfbCdqWkyfcuaG1A4ffmXCzRefjKVXw57foCJytjzffO56sPIfY60ga3afT6v&#10;MZc8fRiqIIAjfR6lb2hhfT+hJ098fWedjDO4fZmbZg3YfcOJXNgQfYXFWcLrfR+/DqzyfMi415ZQ&#10;fJmy439EfKCtbWedfMuolU7afPek2TMsfRugWA1TfSiJAtdkfTXRF8I8fNDJ56wwfG7CxpWCfDS7&#10;936EfDi1zWb3fGWwl05UfJesljK6fLeiTAzofK2IutHBjVF2kr21i+t3BqkDiql3fpN+iY54CX0x&#10;iJd4smYFh8V5ek2ehyh6STI4hyV7MQzWiSR8edA8i/GAx7x8ipmAPqfaiWN/zpJoiFV/fnwfh25/&#10;V2T7hq5/UUyUhh5/XDE1hhp/mAvsh4uAWs7iiqmLG7shiV+JnKasiCuIN5EvhzCHDXryhliGE2Pi&#10;hamFRkuPhSaEljBEhSGERAsehiSDws1+iY+VdbmxiEmTF6UmhyWQ2o/Nhi6Oz3mxhWyNC2LHhMyL&#10;dkqchFGKFS9uhEaJWQprhOyGt8wmiLCf2rhXh2ycq6POhk6Zno6BhV2WwniEhJiUHmHChAiR0UnA&#10;g5OP0C6vg36O8QnSg+GGpMr2iACqaLcvhr2maqKqhZ6iiI1ohLCe2neCg++bb2DTg1iYXkj7guqV&#10;4y4HgtCVDQlRgwCGTMn5h3K1GbY3hjGwTqGxhQ+rl4x1hCCnGnang2ai92AXgtKfR0hVglicdS17&#10;gjiaSQjmgkaGBMkshwO//7VthcW6Z6DfhJ+03ouhg6mvknXegu+qwl9ngmampEfHge2j+S0Egbqe&#10;cAiPga6FyciRhq7LPbTNhXTE2KAvhEm+eorqg0u4aHU1go6zAF7VggautUdKgZOq1iyXgV6eJghK&#10;gTWFm8IHlr11hK9ZlIp2C5wNkoN2l4fwkK53NnL4jwd3810GjZR4y0W5jHJ5pisDjE56jAapjP98&#10;nMC8lX1/LK5Tk1B+y5sUkVN+focBj4h+U3IJje1+T1wcjIh+bUTOi29+mSoni0N++gYsi2yAF7+O&#10;lFeI2K0YkjSHnZn7kDaGdYXkjniFiXD/jOqExlsoi5KEL0PxioGDuiljik2DuQW+igqDJr5vk0GS&#10;p6vkkSiQmZi5jzeOoYTIjXCM42/ri/SLZlowiqiKHEMZiZ6JESiqiWWI5wVfiNeDob1HkmecharP&#10;kE6ZspeZjmGXA4OVjKqUhW7ZiyiSQVlAieuQUkJTiOSOxygIiKCOygUNh9CDarw8kb+mhqnFj6mi&#10;+JaQjbyfh4KXjAecSm3wioeZUVhtiUCWu0GniDyU3yd8h/CUOwTIhvODPLtbkTmwp6jpjyWsX5W0&#10;jTWoLIHAi36kNG0sigSgmFfGiL2dg0EZh6mblScLh1WYvgSPhjyDFbqkkM+7Aag2jr22AJT5jMqx&#10;D4EEiw6sXmx5iZSoMFcoiFek10Cdh0Ci3CaqhtaaJARghaaC9roakHzFuqenjm3AA5RbjHi6UoBg&#10;ira08mviiTewTlanh/utEkAthuyoxCZIhoGZ4gQ7hS+C3bLDoHp0w6FInYh1To88msd14nxomD12&#10;jGixlel3U1Pok9p4Mj2hkkV5DCNnkkl51AFKkFl8urGwn2B95qB9nGt9mI58max9Y3uqlyR9UWfs&#10;lNh9ZlMkktJ9nTzbkUB94SK5kTN+VAEsjsx/3bC7nkaHDp95m1yF9I2PmJuE+Xq2liCEM2cFk92D&#10;nFJQkeGDMTwdkFOC7iIekDWDOwERjW+Aua+8nVOQMZ5omm2OYIxul7SMtnm3lTCLM2YTkvqJ+lF+&#10;kQWI8ztuj3iIOSGVj0qIswD6jECAqa7VnHCZip12mZOXBItyluKUp3izlGWSc2UxkhuQglC2kDOO&#10;7jrKjqeN3CEXjm2OLwDmiz2AnK3zm8yjCJysmO6f0Yqpljicvnfgk7yZ5WRjkX2XV0//j4qVPTo4&#10;jf6UEiCpjbeS4ADWimOAka0ym02soJvsmG+owYnolbek/nclkzqhfmO6kP+eZk9ujwqb8TnCjWqb&#10;AiBVjRaV3ADIia6Ah6yQmuu2aptQmA2x44lIlVGtdXaFks6pVmMgkJOly07mjqejSjlZjQChWyAM&#10;jJCVqwC9iRuAgKwUmpzAnZrTl767b4i+lQC2VnX3knixomKfkDmtzU56jkyrXTj8jK6mZR++jD6V&#10;dgC0iKWAeqQJqpF0OZOfpux0vIKxo3x1T3EFoEV1/F5znUp2xUq8mqh3ojVXmL54axtAmWt47AAA&#10;jZ5/EaMwqZZ845MLped8m4IkonB8c3B2nzR8cF3anDl8l0oimZt83jS/l619LRrQmDV9mAAAjGyA&#10;AKJzqIqFiJI/pOSEhYFsoWaDpG+ynjGC/l0fmzyCiEl5mKOCRDQslrKCKxptlxmCxgAAi2CAAKGw&#10;p5WOL5Fjo/aMg4B9oICK/m7bnUSJslxVmlmIq0jLl8WH4TOhldGHeBoTlhqIOAAAineAAKDjptSW&#10;5pCXozWUmn+pn8KSf24CnIiQn1ucmYmO9kgslv2NvzMmlQKNLxnIlS2M7QAAia+AAKA6piKf3o/t&#10;oomc8378nxaaNW1Wm9qXtlr4mNqVhkegljmT5TK7lDuTiRmElFaQ6gAAiQeAAJ+dpaGo8o9nogWl&#10;Z353noqiBmzIm0ae81pumE6cW0cqlbKakzJik52aEBlQk6KRHQAAiHyAAJ8WpUOyNI7moaSuEH30&#10;niOqFWxImtqmeln1l+CjlEa+lUyiDjIRky6fdBkmkxCRAQAAiAuAAJ6qpPm73o59oVS3IX2EndCy&#10;i2vXmoOuelmQl4arg0ZslO+pQjHOktihrBj3krWQ4QAAh7CAAJXxtQhzxIZ9sLh0N3aQrKJ0wmXv&#10;qMV1bFRnpSt2MUGiogh3Ayzwn/h3rBJuohx3rAAAiX6AAJVVtCJ8AYYfr8V7tHY0q557kGWOp7J7&#10;llP7pBF7yEE4oOl8GiyPnsl8aRJUoJ18rwAAiMSAAJTVsxmELIWMrsODNHWwqpOCZWT8pqmB2FNv&#10;oweBf0C9n+CBWywvnbSBZxI/nz+CCQAAiCGAAJROsh+MU4Tsrc+KwnT7qaSJYGRZpbGIP1LWohiH&#10;aEA9nvKG2CvSnLqGwRIrngaGygAAh5OAAJO7sVOUkoRUrQSScHRZqNyQiGOypOmO31JKoUCNhD/I&#10;nh+MoSuBm9uMqBIbnO6K4gAAhxmAAJMqsLec+YPLrGaaS3PUqDiX1WMvpEGVrVHOoJST5T9mnVmS&#10;wytAmwuTExIQm/KMNgAAhrOAAJK+sCWlhYNgq9WiS3Nop6WfSmLGo62cp1FuoAGajj8bnL+ZeisQ&#10;mkaYlBIJmwyMMgAAhl6AAJJTr8WuRYMbq2yqeHMmpyym42J4ox+jyVEdn22hjT7OnD2guiramcqc&#10;+RIHml2MMQAAhhmAAJH7r3q3bILKqxezEXLVptCu8WIqor+rfFDcnwmpcz6em9SmzSq8mWSc5RIG&#10;meaMMAAAheKAAIh2v+VzUXnhuvVzrWrZtkN0K1snscp0zEqKrZ51hziTqhR2RiRSqCt2twpYqgd3&#10;FwAAhgyAAIgevwV7Lnm5ugh61GqutTx6rFr0sKt6tkpPrG567jhfqNV7QyQ0psd7gQqfqC58YgAA&#10;hbaAAIfevfKC6XliuP2B9GpetCaBLlqWr4+AtUn2q0yAdDgap6yAbCQTpYGAlArfpoOBJgAAhWuA&#10;AIeXvOeKmHkBt/WJG2nnsyKH1FosroGG10mUqkGGLTfPpp2F1SPypFuGGAsXpQeFUQAAhSmAAIc+&#10;vAqSYHiltxaQYmmEskGOplnArZ6NM0k/qU6MHDePpayLliPXo1aMPgtKo7mHogAAhPGAAIbfu2Ka&#10;U3hQtmeX1mk1sYiVnFl1rN+TvUj5qIySVTddpNORxiPDomuR6At0opSHvwAAhMKAAIaHut6iX3gJ&#10;tdqfZGj1sO+crlk5rD6aa0jCp+yY2zc5pCyYqiO6oZiWowucoZSH2QAAhJqAAIZNumKqlXfVtVqn&#10;HmjGsGuj9lkPq7OhZUiap16f5TcUo6afCiOqoPyYHQvAoLSH8gAAhHuAAIYNuhGzPnfAtPivOWi3&#10;r/Org1j1qyOoqEiIpr2nOTcTov2kDyPCoGCYLQvxoB2IEwAAhGGAAHtuyzFy/W2ZxbZzN19YwH9z&#10;mlBzu4J0J0Cett90yy9FsyF1ZBsGsfh1awNvsE13iQAAgySAAHtoykB6iG2rxMJ6EV9ev2t52VBw&#10;ukl52kCZtYd6DS9Ssah6VhtHsDF6XwQLri98RgAAgyKAAHtyyRKB2W2Xw56A2F9Hvj2AD1BOuQt/&#10;oEB9tDp/bS9QsEd/dxt9rpJ/qwSXrEmAdQAAgyGAAHtwx+iJFG19wnOHnl8XvRGGZ1Alt9SFhUBe&#10;swGFAi9KrwKE3xutrR2FhAUSqpuDbgAAgx+AAHtbxuyQZW1lwXCOgF7+vASM6FACtsKLpUBPsd+K&#10;zy9QrdyKrBvfq9CLMAWBqSSDuQAAgx6AAHs5xiWX5G1UwJqVkF73ux+TjlADtdWR9kBPsO6Q7C9h&#10;rNKRARwVqqaQCwXkp+GD+wAAgx2AAHsXxYSfdW1Hv+qcs173umCaR1AKtQyYZkBbsCWXXS95rACX&#10;eRxLqaOTIQY7ps6ENwAAgx2AAHr2xQanMG0/v1uj/V78ucGhLFAWtGGfFEBnr3WeWS+Nq1ac0xx4&#10;qOCTQAaHpeuEagAAgxyAAHrcxJ2vPm0+vuGrk18JuTioW1Aqs8ymM0CFrtekzi+5qrCgRRyzqDGT&#10;ZwbIpUaElgAAgxyAAOYfdnBzGNAbd0tz8bmAeB90zKIqeOp1r4okebJ2oXFjen93o1eGe094nzsv&#10;fDF5lhadfSF56OQPdId+aM5rdYl+G7f6dnx95aDLd2V9yojdeEt9zXAueTN95FZbehV9+ToHeu9+&#10;EhUge1R9weIxcvCJ0syadAKIZLZfdQqHEp9GdgqF/Yd+dwiFEW7zeAaEQlU+ePaDeTj5ecSCxBPE&#10;edWCC+BpcZOVOMrNcq6Sv7Scc8CQbJ2xdNGOTIYRdeaMdm2ydvaKwlQqd/KJITf+eLKHtxKUeIuF&#10;7N7JcHWgnckycZKdL7MCcquZ55wrc8WW1YSudOWT+Gx8dgeRaVMjdwuO+jcVd7uM/hGPd3GJP91s&#10;b5isDcfZcLSnurGqccujf5rbcuifeoN3dA+btGtYdTWYM1IudkGVDzZCduGSxRC0doSLS9xObuu3&#10;jMbBcASyW7CLcRWtMZm+cjCoPIJyc12jmmpydIqfTFFadZSbdTWPdiWZJQ/+db+K0Ntvbm3DHsXl&#10;b4G9Fa+jcIi3BJjLcZuxI4GFcsmrrGmkc/2mtlCvdQmiezT0dYWetQ9qdR+KbNrLbhvOxsVEbynH&#10;5K7rcCHA85f/cSe6NoC7ck+z/Gjrc4OufVAKdI6qSTRjdP2jKA70dJ+KHNYVfw5xtsHlfxByyqz0&#10;fx1zz5cffzV00YB1f1Z13Wjuf4h29lAxf894CDSagFl5Bw9YgfJ5PNSMfVF8f8CyfXN8eqvOfZd8&#10;fJX+fcB8j39TffN8uWfTfjd8908efo19NDOQfxJ9cg5BgEh9g9MAe9KHUL8HfAKGQqpBfDOFRJSB&#10;fHGEb33+fLuDvWaifRWDJk4LfXaCmDKTfe2CJQ1MftKBg9FueoaSGL1leryQGaiheveOMJMNe0CM&#10;aXyqe6GK3WV4fAyJck0JfHaIITGtfN6HHgx4fY2E/M/zeXKc6bvveaqaC6ctee2XQZGkej+UmHtm&#10;eqWSHGRbeyKP50wZe5ON4TDce+qMfwvCfHeH886zeJun0rqzeNSkH6XyeRWgcZByeWqc5npKedaZ&#10;kWNWelOWhEs+esyT5jAhexWSggspe42Hi82ud/Gy07mweCquTqTqeGWpv49seLmlVHlaeSyhNGKF&#10;ea6dcUqEeiGaSy+DelyYcgqqesuHNszkd3O98bjjd6q4oKQQd9yzNY6LeCet63iBeJupCWHEeSek&#10;t0nleZyhay78ecGdTgpCei2G8MxVdx7JPrhKd1HDI6Nfd3e84I3Ld7W2wnfIeCSxL2EgeLCse0lU&#10;eSeo8i59eUGfbwnwea+GuMZ+iBhwirP8hzNxvqCShnJy2owbhdFz7na3hUd1C2BchNx2NUi0hJ53&#10;VS3FhPR4Ugjchk95YMVGhoB6uLLqhbt66p9zhQx7G4sHhHV7V3Wqg/l7p19bg5x8CUe6g2h8aSzY&#10;g7J8wAgvhKp9dcQShQ6E+bGohFyEMZ5fg7ODconZgyyC0nSHgrqCVF5RgmuB80bHgkSBnyv7goWB&#10;bgeYgzmBC8Ktg8ePKrAxgxaNjZzJgnyL94hxggCKfHNCgaiJNl01gWuIEkXVgUqHEyssgXiGfgcU&#10;gfiEKMFUgr2ZYa7Ygg2W/Zt1gXqUnYcpgQWSUXIbgLCQLVw1gISOVEUAgGiMvCp4gISMCQajgOaE&#10;fcAwge2jvq24gUCglppXgKudZIYUgDiaRXEcf+eXWltRf7aUwkREf6GStCnXf7CSEwZEf/6EPb9E&#10;gUmuN6zLgJ+qTplkgAWmS4Ugf46iW3A9f0SeuFqSfxibgkOmfvaZIilRfviXQgX2fz+ECL6QgM64&#10;2qwQgCa0MpiZf4SvYIROfwKqn29zfremTlnYfpWiqUMMfnegcCjffl6bggW2fqOD3L4UgHjDwauC&#10;f9O+Y5fsfyS4wYOTfpOzNW7GfkCuSVlFfiCqc0KTfgenMCh5feabXgWDfiaDurdckVdvsaY1j55w&#10;7ZQhjhxyEoD0jMlzLmzLi5h0VFeTipV1hkDvieB2pCaBijt3gQMqiiR5vbZYj+F5U6VDjkd5npMe&#10;jNR56X/5i4d6P2vWil96qVaqiWZ7JEAKiLV7mCWyiPp79ALbiIR9abVJjouC6qQMjQKCXZIDi5KB&#10;037XilOBaWrMiTeBGVW7iEqA4z82h56AuiT6h86AuAKVhxaAorQsjU2MlaLUi8uLPpC2imqJ6H25&#10;iSqItGm9iB+HrFTOhz6Gxz5rhpiGDSRQhraF5gJZhdmBlrMFjEuWSaHCisuUOI+ciW+SLXyLiDqQ&#10;N2iwhzGOa1PfhmGM5T2lhb2LryOzhcSLuQIlhMqBc7IGi4WgH6C+igmdWY6YiKyaj3uSh3mX2mfK&#10;hnGVW1MShZiTMTz+hPeRriMshOyRIQH5g+WBVrE1iumqDp/riXGmlo3AiA+jDXq8htmfnWcFhdWc&#10;e1JqhP2Z1Dx1hEqYPiLAhDCVnQHVgyeBPbCSinK0J59AiP6wAo0Jh5arvnoChlanl2ZRhVCj4VHG&#10;hIOg9Dvwg86fXyJhg5SXPwG4go2BKbAgihq+i568iKq5woxuhzu0xnldhe+v7mW5hOKrwFFEhBOo&#10;5jt/g2SlMSH/gyKW/AGgghKBGaibmulvCJiOmHNwQYelljxxaXWwlDxyjGK1kmhzt06SkNV05zjU&#10;j8J19B6jkIZ2hAAAinJ7RafKmZ14J5fSlz14gIbXlQ543XTkkw15R2HrkTt5xU3Qj6x6UDgZjpV6&#10;zB4GjzV7CwAAiNl+k6bvmFeBO5bRlgmAyoXpk9uAZXPtkeWAHGEFkB1/8U0Bjph/3zdjjYF/1h13&#10;jf5/8wAAh3KAAKX1lzaKQJXClOqJH4TGkseIDXL2kM2HD2AbjxOGQUw5jZaFlTbAjH6FGxz8jN2F&#10;ZgAAhjuAAKULli6TcZTOk+yRo4PLkdCP4nH2j9yOM19GjhaMs0t+jKWLfTYqi4yKrhyPi9CK4wAA&#10;hTCAAKQ0lW+cxpQNky+aUYMKkQ6X3nEkjxqVhl53jVqTaErKi9+RrjWYisWQxxwjivKPkQAAhE+A&#10;AKOBlNqmLpNSkp6jGYJKkHqf+nBojoGc/F3JjMOaU0o2i0aYPzUlihaXlBvRiiySzwAAg5WAAKLx&#10;lGmvu5K9kjGsC4GrkAeoRm/HjgSkp10tjEShikmmis+fZDS0iZid2RuLiYeSnwAAgv2AAKKKlBa5&#10;mpJIkeC1W4Ejj66w8284jaGsv1yqi9ipUkk3imCnSDRSiTCi1xs3iRiSZwAAgoSAAJpSpNtuhIs8&#10;obpvr3tZnt1w0mp7nDhx9FiVmcZzG0Vul690PzBylmV1KBX/mE11KAAAhiB+aZmyo7t3Loq0oKR3&#10;hXrDncF36WnkmxF4Xlf8mJt450TdloJ5ei/qlSp57RWmltR53AAAhQCAAJkLooZ/wYnqn31/XnoK&#10;nJZ/DWkfme1+4FdGl3p+0EQ7lWZ+2S9ilAd+6BVUlXh/CAAAhASAAJhKoWWISokNnmOHRHkYm4aG&#10;U2hOmNmFhFaAlnOE40OTlGSEai7ekv+EKxUHlD6EgAAAgyiAAJd+oHyQ3YhDnXyPQnhHmqGNvWd0&#10;l/eMWFXRlYGLGkL8k3uKNS5skgyJ0RTKkxuJQAAAgmyAAJbXn7CZq4eXnLmXeneXmd+VV2bJly+T&#10;U1UvlLeRjUJ7kpuQQC4MkSeQDhSSkhSNRgAAgc6AAJZGnxyij4cYnCifz3cVmUSdDWY5loqadFSd&#10;lBWYQUH/kfyWyS20kG2WhRRhkTiNyAAAgUuAAJXOnrGrl4adm72oTnaSmNKk+WW2lg6h11Qek5Wf&#10;UUGHkYKeEC1Yj+mb4BQ5kISNrAAAgOCAAJV1nmK08IY7m2uxKXYimHitRmVBlaqprlO0kyqnDkEv&#10;kRKlOi0Oj32edhQCkAyNhwAAgIuAAIycrzRuAH5Xq3tvF29dqANwL195pMBxS06MobtyaDxBnzdz&#10;dyfNnfd0JA0voLhzxQAAgn+AAIwsrjl2QX4Gqnp2jm8Apu128l8ao5V3bE4roIN3+zvonfR4jCeE&#10;nJl45A06nuJ40QAAgcWAAIu6rQ1+XX1zqVh9/258pcJ9u16Loml9ok2nn1Z9qDt5nMd9xiczm1d9&#10;3g0/nTZ+OwAAgSGAAIswq+qGZ3zPqDqFd23DpKuEol3roU2D+U0RnkODgTsAm7SDNibgmjWDLQ0/&#10;m7WDEQAAgJOAAIqbqvmOg3w0p02NDW0eo8GLtF1BoGKKgUyJnUyJiTqNmsGI7CaUmTGI/w0/mlyH&#10;PQAAgBqAAIoQqkGWxHuuppaUzWyYowWS7Fy6n6GROUwJnIWP0Toymd2O9CZbmD+PWw1CmSeI9wAA&#10;gACAAImoqZ6fIHtApficq2wmomSaRlxInv2YGEuhm96WXDnjmS6VhiY2l16U3A1KmBGI/AAAgACA&#10;AIlLqTSnp3sFpYqkvWvnoeShzlv4nmKfI0tKmzmdOTmKmJmcrCXzlsuZcg1KlzmI/AAAgACAAIkD&#10;qOiwgnq8pTOtKmuVoYKpwFujnfamvUr/msWk+jlOmB+ixCXIllGZjA1DlqCI9wAAgACAAH9yuf9t&#10;bHHhtcBuaWOxsb1vcVSrrelwgESZqmBxjTMBp5NyeB67ptFywQW9pz9zbQAAgACAAH8zuR91UHHH&#10;tMl1jGORsJ516VSKrKl2YkR2qQl28DLrpiZ3dR7EpTB3kgYgpSF4xQAAgACAAH75t/F8/nFvs598&#10;nWNFr2d8XlQzq2h8VEQqp8J8azK2pNV8lh65o7V8oQZyozZ9owAAgACAAH6qtr+EknEFsnGDsGLG&#10;rj2C8VPKqjiCZkPJppaCFDJyo6SB8B6komKCFga2oX+B5AAAgACAAH5Mtb+MOHCksXKK4WJbrT6J&#10;sFNVqTeIrUN0pYaH8DIxopOHnh6QoTSIKwbxn/qEsQAAgACAAH3wtP6UBnBPsK2SQGIIrHGQl1MC&#10;qGKPJkMlpKqOEjH+oZ2NtR6BoCON4AchnqOE0gAAgACAAH2ftGmb5nALsBKZtmHGq8mXmVK+p6+V&#10;xELio/aUgjHSoN6Ueh5+ny6SpwdOnXiE8QAAgACAAH1qs+mj5W/Yr46hUGGQqz2ezVKGpxucqUKs&#10;o1ybcDGcoEqa4h5mnnyUjQd5nHaFDgAAgACAAH02s5usR2/QryupVmGEqsGmXVJkpoKj60KQoq2i&#10;wzGUn4+f8x52ncmUmQegm8WFKAAAgACAAHKvxUhs3mWlwKxttFgdvDlun0nTt+xvlTp1tAFwgSlT&#10;sTRxLRSWselwuAAAqyl0ewAAgACAAHKixHd0cGXDv7F0i1g6uwR01UnxtoZ1QDqWsnZ1vymNr392&#10;IRUVr8R1uwAPqel45wAAgACAAHKjwzp7uGWqvnJ7RVgmubV6/UnWtSR69zqIsQN7EimerfJ7OBVu&#10;rd57BACjp9N9LgAAgACAAHKVwe2C2mWAvSaB+FfnuGqBQkmos9KAzDpmr62AlimcrIqAkBWvrDCA&#10;zAEhpfiAxAAAgACAAHJ2wNKKC2VfvAeIyFfAt0WHtkl1sqiG2jpRrnOGUSmeq0eGSRXtqq+GkAGR&#10;pFWBDwAAgACAAHJRv/mRaGVKux+Py1eytk6OVElnsaiNIjpBrWyMXimoqiGMhRYnqViLgwHxouqB&#10;UAAAgACAAHIwv1CY02U/umKW4FeutX+VCkljsM+TjTo/rJCSwim2qTiTBxZgqC2PIQJHobSBigAA&#10;gACAAHITvtOgYGU9ucyeGlextNWb7klksBaaOjo6q9KZtim3qH2YeRaFp02POgKNoLOBugAAgACA&#10;AHH+vnaoNmVDuVClole7tEOjKElrr3ehazpFqymgUSnQp8qcRRaopo+PUgK6n/OB2AAAgACAANm1&#10;cYFsqsUOctduN6+/dBtvt5mbdUlxLYKsdmtyo2rrd4p0G1IFeKB1gjZ6eaB2wBICenl2rde3b1d3&#10;3sNwcNx4R65JckF4t5hLc495NIF0dNJ5vmnHdg56UVDrdzR61jVoeCF7PhDOeMJ6rdXibYSDHcGk&#10;bxuCZ6y1cJmBwpbMcgCBSYAcc16A6miTdLKAnE/ZdeWASjRsdrx/7w/Ad0F/ItQZa+qOSr/VbY6M&#10;kKrubxmK8JU6cJeJdX6wcg6IMWdXc3aHBE7MdLSF4jOAdXKE2w7WdfODMNJ6apSZb747bECWzKlU&#10;bdaUP5Oub16R1X1ScOKPlGYlcl6NkU3Oc6SLqDKldEeKGA4OdNSGqNEmaYqknbzrazihI6gCbM+d&#10;qpJhblyaUXwcb+iXKmUKcWiUP0zjcraRpjHgcz+Pzg1lc+OJDtAVaLmv1Lvdameriqbra/mnK5FJ&#10;bYWi53sYbxie5mQmcJ+bM0wZceiX7zE6clqWFAzZcxuIsM9HaB+7FbsQacu2AaYMa1Oww5BebNar&#10;mHovbmqmxmNXb/iibUtwcUOeyDCqcZebkAxncnmIYs65Z7zGYLqAaWHAfaVhatq6Y4+cbE20YHlt&#10;bdquz2Knb2ip70rOcK6mUDAacOuf7gwMcfeIJcpaeeRri7d9emRtS6PBeuZu648Ce2hwdHlVe+5x&#10;+mK1fHxzf0rSfRV07i/hfdB2Hgs5f2R2N8jpd+h2PLZXeJF25KKkeS13g43secR4InhCel14ymGv&#10;ev95eknZe6J6Gi71fEl6kAprfbF6qMdldiqA5LSuduaAh6Ecd5WALIxzeEN/6HbyePV/uWCFea1/&#10;mEjPelp/cy4HeuV/QAm2fDN+1sXTdKWLerMLdWuKM594dieI8osDduSHxHWid66Gv19feHiF0EfV&#10;eS2E7y0weZyENAkZeuiCd8Rbc12WE7GXdCqT9p4EdPCR2YmXdbePzXRldomN4V5Id2aMLUbteCCK&#10;nSxseHKJigiTecyFk8MkclugwrBicyyd15zOc/Ka3ohodL6X9HNKdZeVM11LdnSSrkYbdzSQiyu9&#10;d2uPeggieN2FgMIrcY+rfq9mcmGnzJvNcyOj+Ydoc+6gM3JddM+crFx9dbGZdkVqdmmW0SssdoeV&#10;VwfEeBeFQMFucPi2Ta6kccex2Zr6coGtMYaOc0Sok3GHdCakTVu9dRGgjETOdcmdwCqudceaIwd4&#10;d3aFDcDwcJTBNq4XcV68A5pScgm2iYXWcr6xHnDVc5msK1sedISoCEQ7dTulECoqdSOcggc7dvaE&#10;5LtugpRqnKoxgjhseJfrgfluKoR5gdFvv2/8gblxTVpwgbhy2UOAgd10RykEgoF1UwU8g7t2jbpM&#10;gL10s6kQgI11jZazgGV2VoNPgEt3F27lgEJ33VlwgFB4pkKTgHh5WigugPx5yATIggx60rkcfw5+&#10;zafCfvl+t5WYft9+nIIkfth+hm3Pftx+g1h5fvh+jUG6fyd+kiduf45+fARigJF+kre8fZSI1aZc&#10;fYaH7pQOfXyG/oDJfYGGFWyQfZ+FTFdhfcyEmEDMff+D9iaofkSDhAQJf0iB1LZtfFmS4aULfFCR&#10;OJK/fFCPf3+EfF2NyGt3fICMLVZofL6Kxz/+fPSJkCX/fRiJBgO+fi+CiLVVe2KdDKPze16ao5Go&#10;e16YHn51e26Vm2p5e5WTPFWKe8+RHj9GfAmPdSVofA+PAAN+fUGCXLR1ep6nSaMNep2kJpC8epmg&#10;1X2KeqediGmgetSadVTOexKXvz6sez6VxiTseyqUIANJfH2CObPMeguxoKJYegytxo/4ef+pr3zC&#10;egSlmWjcejGh3VQaenmeuj4ZeqOc5CR/emqYUgMee92CHLNceae8IKHSeae3mI9WeY2yvnwUeYOt&#10;6Wg5eaipl1OMee6mQT2XehqjfCQLec2YXwL8e16CBKzYi71p2pz5ioBru4v9iX5tcHnAiKlvCGZp&#10;h/FwmFHsh2JyJDvohyBzhSGxh/V0TgAAh4F3JKvzigJzZZwHiPh0VYruiAx1Mni5hz92CGVxho12&#10;4lEHhgZ3vDsRhcB4eCD2hmp4xwAAhZV7FarwiGp825rVh3t8+YnZhph9C3edhdp9IWRxhTR9RlAp&#10;hLh9dTpRhHJ9mSBVhPR9kAAAg+Z+iqnRhvaGWpmkhg+Ft4iQhT6FAHaLhIaEU2N5g+2Dw09cg3mD&#10;STmmgziC4x/Gg5iCuAAAgm+AAKilhcOP25iYhOCOioeDhBeNInVig2eLtmJvgtaKZE5rgnWJSjjh&#10;gjKIbh8ygmaIewAAgS6AAKerhNeZfpeWg/qXfoaBgzCVXHRvgoCTM2GMgfGRME2qgYaPeDhFgUWO&#10;Uh61gViN3QAAgCCAAKbihByjMpbIg0WgiIWtgnadrHOZgcKaymDEgTeYJk0AgM2V8jfHgHaUuh5R&#10;gGySVwAAgACAAKZKg4+tCJYjgr6puoT4geemJnLhgSaijGASgJefVkxTgDmc2Tc3f9+btR34f6eU&#10;RAAAgACAAKXjgy23GpWkgmCzM4RegXyu63I8gKmqoF98gBCm70vXf6+kejbNf1iheR2efw2UBwAA&#10;gACAAJ6mlR5pTo/UkyZrI3/ukXls1G7MkANualyNjrBv9kkPjZ1xdDPWjRByshmHjqJy9gAAgxZ6&#10;vJ3sk5RyWo8WkchzTX8UkCd0M236jqx1FFvEjVh1+UhVjEV22TMoi613ihj9jQB3gwAAgaF+H50Y&#10;khN7To4QkGJ7fX4hjsZ7p20AjVh72FrgjA18GEeOiwF8XzJ+imN8kRh+i3x8bAAAgFqAAJwZkLeE&#10;K4z9jwuDs3z2jX6DNWwJjBCCuFn6itaCWEbOidOCCTHliTCBzRgRihKB2QAAgACAAJsmj4SNLIwA&#10;jeKMEHv4jF6K6WsIivaJv1ktibWIskYciL6H3DFZiBeHUBewiMaHWAAAgACAAJpSjqCWUYs/jQaU&#10;mHs3i36SxGo1ihSQ8FheiNWPRkVth9SN8TDLhymNTRdJh6yMBQAAgACAAJmkje+fgoqHjFqdMHp5&#10;is2atWl6iV6YPVetiCGWCkTVhxyUWzBehleT9Bb/hrKPjQAAgACAAJkcjWiozIn1i9il6XncikSi&#10;zWjciMmft1cSh4idD0RAhoubSS/mhb2aKRa+heGPYQAAgACAAJi9jQiyVomEi3uu8XlWidyrOWhO&#10;iFKnkFaRhwaklEPVhgSi9i+GhTifHRZrhUiPKAAAgACAAJDYnuFozILXnExqjXPfmgJsNGPEl+9t&#10;xVKHlgtvST/slIZwsStKk+hxsxBslt5xLwAAgAB90JBAnY1xY4JImxByUXM8mMNzOmMmlqN0IlHw&#10;lLZ1DD9lkyp16SrTknV2ehA4lPV18gAAgACAAI+YnCF52YF1mbp6EnJ9l216TWJglVN6lVE9k2p6&#10;6T7LkeF7QCpZkRx7cRAGky97JQAAgACAAI7PmsyCPYCSmG6B23GEli2BeWGQlBOBJlB7kjeA6j4q&#10;kLOAwinej+KAqQ/SkZKAqgAAgACAAI4AmbSKqH/Gl1mJuXC0lR2Ix2C0kweH3k/WkRyHDD2bj6CG&#10;eil3jsGGPg+tkBaFewAAgACAAI1VmMaTR38XlniRy3ABlDyQQGAKkh+Ouk8zkDONYD0ljp+Maiki&#10;jbaMXQ+LjsCJkQAAgACAAIzGmBib936alc+Z+G+Ck4mX1F96kWCVuU6ej3WT8TyljeKSzSjPjNiS&#10;xQ9pjZ2KawAAgACAAIxVl5mkv34ilVKiQ28AkwOfk172kM2c8U4djtya1DwmjU+Z3ChrjDiYGg9L&#10;jKyKVwAAgACAAIwBlz2txH3DlPSq3G6RkpqnqF6CkFakkU20jluiUTvPjMag9Sgfi6+bIQ8ci/mK&#10;NwAAgACAAIOJqRNoN3Y8pfZp4GgVox5reFjioHhs/kiLng5ucjaynDVvtyJem+NwWghYna9wIAAA&#10;gACAAIMSp/JwZ3XepNZxR2etoedyLFiBnydzFkgwnKtz/jZnmsN0yyIrmkd1HgiAm3R1MQAAgACA&#10;AIKWppZ4aHU/o4h4omcioJN45VfvndJ5PUewm1R5oDYAmWd5/iHrmMx6FQidmWd6pwAAgACAAIIA&#10;pUKAUHSQojqAAGZfn05/tldOnIx/gkccmhh/aTWLmCl/XyGhl3V/WAiul4t/kwAAgACAAIFkpCWI&#10;R3PwoSSHeGW1njyGrVafm3mF8UaWmPqFXDUblw+FAiFalkKFFAi8ld+D0QAAgACAAIDYo0uQX3No&#10;oE6PGWUunWGNy1YVmpiMj0YTmBKLiDTIlgeK8SErlSSLYgjMlGCF8wAAgACAAIBtopCYh3L3n5mW&#10;zmS4nKiVAlWdmdqTTUWml1GR8jR3lTyRWyEVlB6Q6Ajikw6GAgAAgACAAIAUohSg03LDnxueuWR+&#10;nBecbVVRmSyaOEVQlpWYpjQXlI6YYSDGk2+VfwjokgCGBgAAgACAAH/RobypXHJ9nrem7GQum6ak&#10;MlT6mK2hpUUClg2gLTPZk/yefCCZktiWCgjjkTuGAgAAgACAAHa0s8Fnf2n1sDhpCFyArOVqjE4Y&#10;qbxsAj6HpuJtXC09pOtuaxi5pZdubAGJoqpwAgAAgACAAHZastBvUmnKryhwHVxXq6Zw+U35qFRx&#10;3T5wpV5yvC06o0lzahjjo6dzRgH+oDd1YQAAgACAAHYMsXx26Glgrdh3G1wCqkd3YE2gput3wz4o&#10;o+x4LS0Qocd4hBjuoel4VAJenfl6WAAAgACAAHWssB1+XWjprH1+Flt3qPN93U00pZR9wz3Hopl9&#10;xizQoGp90RjnoFp9vAKsm/p+rwAAgACAAHVErvSF4Wh/q1iFLlsFp8+Eh0y3pG2D8z1yoWSDjyyQ&#10;nzKDaxjZnveDvwLtmjuB+wAAgACAAHTkrhONimgoqnWMclqvpuOLWExfo3mKWD0eoGiJmixfnhiJ&#10;aBjSnbaJgwMjmLaCHwAAgACAAHSUrWWVPWfmqcGTylpupiOSQ0wYoq2Q3jzUn5qP7iwwnTuQBxja&#10;nJWOWQNWl2qCQgAAgACAAHRdrNedAmexqS2bO1oypYaZVkvYogaXozyUnuyWtSvrnJOWdhi7m8aQ&#10;uQOJllOCZAAAgACAAHQurH6lF2e0qL6jGVoupPyg0Eu4oV2eyTx7nimd8yvrm76bkxjRmvKQyAOs&#10;lYyCfAAAgACAAGoyvwNmtF3Ou0BoDlDjt5ZpcEMjtAVqxjQqsOhr9CMfrz5sog4hsUhr4wAAnwRz&#10;sAAAgACAAGntvj1uMl3Pujlu2FD1tkJvnENFsndwbjRbry5xMSNzrUpxnA61ruhw5gAAncB4KQAA&#10;gACAAGnNvOd1ZF2duNp1gFDVtM91uEMmsO12GTRRrZB2fCORq4h2rg8crMh2JgAAnIl8IgAAgACA&#10;AGmou3J8a11ht2Z8HlCHs1176ULyr3d73jQtrBR78COTqfJ7+A9nquJ72AAAm2h/oQAAgACAAGl6&#10;ujGDf101tiOC2lBWshWCS0K0riuB1zQUqreBmiOUqIWBng+pqTCBrgAAmmyAAAAAgACAAGlOuTyK&#10;u10etRyJyVBEsQCI3EKerQ2IEDP8qZGHkiOdpzqHwA/mp6uGuAAAmZCAAAAAgACAAGkpuH+R/l0U&#10;tEeQyFA/sBiPgkKUrBuObDPxqJuN4SOnpjKORRAiplmK6QAAmN+AAAAAgACAAGkNt/OZWV0Xs56X&#10;5lBEr1mWVUKSq02VCDPkp8eUtiOcpV6TzBA/pVmK/AAAmEiAAAAAgACAAGj6t4+g610jsxOfSVBR&#10;rrWdfEKWqpucJTPppwubbiOxpJSYIhBWpIOLDAAAl7KAAAAAgACAAM1QbG1mRLnnbjBodaXTb9hq&#10;kJDgcWNslHsOct9ujWRVdE9wfUxsdaRyUDGtdqlz1g3HeDFztstcae5xVLhYa+dyZ6RtbbZzd4+f&#10;b2d0hnnjcQZ1l2M+cpZ2pUthc/p3mzCxdNx4VQzmdnR35cmIZ8l8YLaRadx8XKLha8t8X44mbZl8&#10;fXiRb1Z8qmIScP983kpZcm99BC/Gcyt9BAwhdO58g8e7ZeKHULTCaAqGUKEbaguFYIyaa/KEh3cq&#10;bc2D02Dbb4yDL0lUcQWCjS7pcZmB6wt2c5uAuMYYZEaSNLMpZnyQVJ+DaI2OfosPaoOMu3XXbG6L&#10;F1+ybkOJokhgb8KIQS4ecCuHHwrkcniEUsTFYwCdIbHdZT+acJ44Z1WXtYnKaVOVCnSma0eShV6l&#10;bSGQM0eCbqaOKS1pbuaMxQpocYSHCcO2Yf2oE7DUZECkl50qZlWg+oi7aFSda3OpalKaE13IbDOW&#10;/0bHbbGUVCzSbcuS8woCcLmGxMLtYTyzCbANY3+uxJxTZY2qTIfbZ4Wl23LKaYShuFz/a22eBUYk&#10;bOqa/SxPbNmYXAmvcBSGjMJqYLu9/q+FYvq455uyZPizk4clZuKuTnIXaNqpc1xdasKlPkWLbDei&#10;PivGbACcqAltcBKGX76vdI5lYK0EdYJnvppsdnFp74a+d1pr/XIPeEJt+1xaeSxv7kVTeg9xuysD&#10;et9zGQeAfRZzfb1Gcj1v8Kvpc2ZxO5ladHVycIW2dXZzmHEOdnN0vVtqd3F130R2eF125Co4eQV3&#10;kAb1e1t4FLvAcC56a6o+cXJ6tpfTcpp6+YQ/c7Z7Qm/BdM97lVpEdeR77ENzdtZ8MilYd058PwZ6&#10;edZ8bLopbl2Eyqiab7KEM5YxcOyDloLXchuC/m54c0+CgFkndHiCDkKFdW6BnyiRdbeBLgYPeIWA&#10;MbiubNGPKacnbjKNw5S/b3yMUIFscLiK321GcfeJhFgaczSIUkGodC2HOyfedESGeQW0d2SDbLd4&#10;a5aZmqX0bP+XbZOPbk2VI4BDb5GS2mwwcNmQr1cpchaOt0DicxONEic+cvuMVgVndt6Dp7aCapuk&#10;FKT8bAihJJKSbVSeBX9Jbpqa5mtHb+uX+VZgcS6VVkA+ch+TOCa8cd6SIwUnd0qDfLXLad+ul6Q+&#10;a0yq55HFbJGm+H52bc+jBmp3byKfYVWjcG6cNz+mcV2Z8yZJcOqW4gT0d6GDWbVWaWK5JKO4asm0&#10;t5Eja/6v+H3GbS+rPmnPbnqm8lUPb8WjZz8YcK6hDSXHcBWZiwTKd+eDPbBwfP9krKBNfR1nHY8R&#10;fVRpV3yWfZxrZ2j+ffFtZVREflZvUz4RftVxDyQAf6tyJgH3gWd0Aa9TetFuoJ8zeydwE43fe3px&#10;aHt1e9VyqWfzfDpz41NTfK91FD04fSx2HSNDfcl2nwG2f654ca4deNV4kZ3geU15GYy+ebZ5kXpL&#10;eiZ6AGbkepx6dlJmex967Txwe517TCKcfAJ7VAF9fit8V6y4dxCCZ5xzd5iCJYs3eBaBz3j6eJaB&#10;cmWueSeBJlFaebyA5TuPejqAoyHmemSAVgFLfdF/uqtmdZeMQJsgdiqLQInldrSKJXexdz+JAGSc&#10;d9eH61BmeH2G+zrHePqGKyFJeOiFzAEgfhiAw6pPdGmWMpoJdQOUeIjRdZGSlnakdiOQqWOhdsGO&#10;1k+Sd2ONNzoZd9+L+SC/d5iLtgD9flWAq6lwc3igL5kldBedvofqdKObFnXBdTWYZWLMddqV4k7b&#10;doCTsTmKduuSKCBRdnOQzADffoeAl6jKcsGqOZhzc2KnFocrc+ijrHT/dHKgOWIOdRidE04rdcea&#10;eDj9diyZEB/vdXqU9ADHfrCAhqhcckS0WJfwcuKwioaPc1usYnRac9eoOGFzdHakgU2ldSKhsDh8&#10;dYOfhh93dKiVRgC0ftGAeaJ/hcVkGZOghRZmiYOXhJxownI/hEdq0V+4hAtsykvxg/JurDaBhCBw&#10;SBxlhWFw5gAAgEx2uqGYg7htg5Kng0VvCYKAguhwbXE1gp9xvl7DgmtzBEsXglp0OzXAgn11OBvI&#10;g291ZgAAgAB6uaCLgdl21ZFmgYh3i4FdgTt4K3ASgQN4wF3AgN55VUo4gNd55DUFgPN6Txs3gZp6&#10;LAAAgAB+Op9mgBmAJZAzf92AIoAXf6eAA28Tf3l/3lzbf2R/wkmAf2Z/rTR4f35/lBrKf+F/VwAA&#10;gACAAJ47frCJfY8kfn2Iz38HflCH/23kfiuHHVvWfh6GSkiRfjKFmTOyfkKFDRo5flmFDAAAgACA&#10;AJ1EfZCS7o4kfWWRlX4KfTqQD2zyfRmOd1r1fQ6M+EfXfRmLsTMcfSSK3RnHfPuKZgAAgACAAJx9&#10;fKqcZ41ZfIaaaX09fFeYLmwmfDSV5Fo0fC6TyUc0fDiSCjKlfCuRJhlxe8eO2QAAgACAAJvle/ul&#10;84y2e9yjVXyOe6ega2t3e3mdclmJe3GayUaPe4OYwzIfe22X+RkgesSQ/QAAgACAAJt9e3+vn4w5&#10;e2Ksbnv8eyGo2WreeuSlPFj+etKiHUYZeuCgGjGvesadnxi4efKQtwAAgACAAJTRjwxjkobyjZ1l&#10;8XfwjHloIGefi4lqJ1YbirtsFUM9iipt4S52iilvRxPIjJtvFAAAgAB6QJQQjS1seoYri/dt/ncO&#10;iuVvaGbLifRwwFVZiSVyC0KRiJNzPy3fiH10HhNiin1zrAAAgAB9tpMxi191R4Ucik12DnYYiUh2&#10;xGXUiGR3cFR9h594GkHXhxN4uS1Jhu55HxMDiH94mgAAgACAAJIsibh9+4QLiLJ+JHTyh8F+NWTq&#10;huJ+O1Ophi5+R0Euhal+VSzLhXZ+VBK5hqB+BgAAgACAAJEwiEyGzIMPh1OGV3P8hmuFw2P1hZKF&#10;HVL1hNmEgUCchFyEDCxbhCCDvxJ3hOiDhgAAgACAAJBXhzuPvoJUhkqOsnNDhWCNd2MihIWMJ1Ik&#10;g8yK8D/yg0SKACvSgv2JnhIfg2eIOgAAgACAAI+ohmKYtYGahXiXF3KFhImVOWJng6mTRlFtgvKR&#10;ij9VgmWQQitvgfuQHRHlgh6MGQAAgACAAI8ghbyhvoEJhNmflnHpg+GdG2HMgvSai1DVgjeYWj65&#10;gbKW9CrwgTqWRhGygRGL9wAAgACAAI6+hUWq94CXhGWoV3Fjg2KlRWE/gmKiIVBYgZefmD5WgQqe&#10;ZSqbgI6bNRFxgEWLywAAgACAAId8mJ1jFXpplphlWWxElONneFzhk2RpckxJkg9rTTo2kSBs9SXZ&#10;kThuAQs8k5VtdAAAgAB9RobVlv1rinnPlR9tAmuZk2luZ1xFkdtvv0u8kHtxBjm+j4FyJyV4j3Zy&#10;yAsukRhyRQAAgACAAIYglUhz23juk4h0pWrSkdl1ZFt7kFF2HksMjvV21Dkujfp3dCUOjdR3uwsc&#10;jsh3fQAAgACAAIVIk7B8Fnf+kfx8TGnMkF18c1qmjtp8l0pLjYx8wDiRjJR85SScjFh85gsBjLx9&#10;DAAAgACAAIRvkl2EWXcqkLGEB2j4jxiDoVnGjZqDMUmojEGCyTgFi1GChyQ4iv6CZwrtivGB7gAA&#10;gACAAIO6kUeMyHZyj6iL72g/jg+K9FkYjImJ60kGiy6I/TeciiWIWyPricCIawrZiWeGFAAAgACA&#10;AIMmkHSVRHXxjt2T8Ge8jTuSYliGi6iQxUhrik2PaDcUiUKOmCOeiLKOxgrGiB2HSQAAgACAAIKx&#10;j9adznV2jkKcBWc6jJeZ71gEivaXzEfqiZOWGjaPiIyVayM0h+mUFQq2hxCHPgAAgACAAIJaj2Sm&#10;hHUWjc6kW2bLjBehx1eRimefL0eEiPedUjY8h+WccCLuhzmXngqVhkaHKAAAgACAAHqQoqVicG4T&#10;oCZklWCrne5moFIgm+doikJYmh5qTjDimP5rwxyBmcFsPwPfmKFsvgAAgAB/0Hn8oUFqe22gnsxr&#10;4mA0nH9tQVG5ml1ulUIBmIBv0jCjl0pw1Bxml89xBwQglhBx0gAAgACAAHlrn6JyWGzunUJzIV+d&#10;mvRz5lEhmNF0rEGClvJ1aDBElbF1/hw2lgV1+wRSk8V3TQAAgACAAHjEnhB6HWwym7t6YV7NmXh6&#10;nFB8l1h63EDslYF7HS/TlDx7Txv3lGd7MQR0kcB8TAAAgACAAHgbnL+B72uImnKBuV4emDWBdk/I&#10;lhOBLUBolDSA+C9kku+A3Bu1kvWA2ASOj/2AnQAAgACAAHeGm7qJ32r6mXOJOF2TlzCIdU86lQmH&#10;rT/ikyKHBy8ZkbmGsRuPkZ2HFgSojnaDJgAAgACAAHcRmt2R12qAmJ6QxF0VlliPhk66lCuOSD9t&#10;kkCNTi7EkMqM9BuGkGWMpATHjSmDOwAAgACAAHazmkWZ62pLmAaYg1zdla6Wy05zk2GVDD8ekWWT&#10;1i5jj/uT0hswj4yRPQTVjByDRQAAgACAAHZrmdaiK2oCl42ge1yLlSeeXE4cksycRD7SkMSbGS4n&#10;j0uZ8BsHjs2SRgTYi1KDRgAAgACAAG4GrTlhk2IDql1jklU6p7dlg0dppTtnVzhNox1o9yc2ohdq&#10;GxIqpH9ppwAAmNNuYgAAgACAAG2DrBBpP2G6qRtqj1T9pkZr4UdAo6BtKjg3oWBuUyc/oDFvGxJx&#10;oi1uigAAly1zaQAAgACAAG0XqoFws2E5p5Nxc1SYpLRyN0beogNzATftn7lzuicbnnJ0LhKSoBNz&#10;mAAAlaB4MAAAgACAAGyhqOp4CGCvpgN4U1P9oyx4nEZqoHp47zeJnjN5QSbdnNx5bBKXnjJ49QAA&#10;lDB8YwAAgACAAGwop5B/bGA4pK9/UFOBodl/K0XjnyZ/BDcxnNB+9Cadm3B+8hKSnIZ+4wAAkuiA&#10;AAAAgACAAGu9poeG8l/Zo6WGd1MloMeF5EWFnguFUDbYm6uE5SZvmiiE1RKSmwOEuAAAkcaAAAAA&#10;gACAAGtkpbeOfV+RotKNr1Lfn+eMskU6nR6LuzaGmryLGyY7mSWLShKlmaiJoQAAkNuAAAAAgACA&#10;AGskpQ+WEF9UoiaU9VKcnzOTn0TznF+SWTZAmfSRsyXpmGGRvBKCmK2MgwAAkCeAAAAAgACAAGrw&#10;pKGd419WoaScqFKZnpia90TYm6KZVjYzmReYzyX8l2qW5xKql6mMngALj4qACAAAgACAAGGzuHxg&#10;iVX0tXxiUkmhspBkGDxhr8Nlwy27rYxnJRySrURnuAhcrqRnawAAk1hy2AAAgACAAGEwt5Fn21XH&#10;tE9pAkmSsRVqODxvrgtrZi3lq59sZBzwqwpsugjxrAlsaQAAkhd3bgAAgACAAGDqtgtu7FV3sr9v&#10;kkldr3JwRTxDrFFxBy3Wqc5xpx0UqQVxyQlcqaVxnQAAkOF7gAAAgACAAGCqtGR12FUlsRp2GUj9&#10;rdB2YTwEqqt2ui2qqCB3Cx0XpzJ3Bgmop3p3OAAAj79/FgAAgACAAGBosvV80lTpr6x8v0i+rF18&#10;rTu5qTR8nC2OppV8oh0ZpY58mQnqpYh9GQAAjsGAAAAAgACAAGAusdqD8VTHroGDl0ijqySDKjub&#10;p/GCwS1vpUiCgx0lpBCCoAono8yCOQAAjeOAAAAAgACAAF/9sPyLFFS1rY2KfUiYqh+JvDuLpuGJ&#10;CC1dpDGIth0rot6JIAplokqGiAAAjTOAAAAAgACAAF/ZsFeSRlSyrMuRfkiYqUiQdjuFpfmPiS1L&#10;o0GPZR0YoeyOvAp8oR+HFwAAjJyAAAAAgACAAF/Br92ZoFS7rCyYvUijqJGXgTuHpTSWhC1Som2W&#10;LR0zoQGTTgqSoCKHJgAAjACAAAAAgACAAMETZxVf7a7TaTlitJvtaz5lYIgibSRn7nNpbvhqaV23&#10;cLls0UbHckVvECzPcyZw3QoEdipxFL8gZCVq0a1LZopshZqOaL9uLIboatJvy3JGbM9xYFyobrFy&#10;60XJcEl0UyvocPF1XQltdGh1a71JYZV1p6uGZCB2TpkHZn1284VzaLN3pXD4atJ4XFuBbNB5EUTK&#10;bnB5rysPbtl6Cgjpctx6Lbt3X0uAXam4YfWAD5dDZGx/yIPuZsF/jW+XaQF/aVpSaxh/TUPPbL5/&#10;KSpCbOR+7Qh2cbN+hrnMXVWLBKggYBeJ3JWyYqaItYJpZQyHl25SZ2KGjlk1aZCFp0LnazmEzSmJ&#10;axmEGggUclmCP7hxW8CVs6bUXpKTu5RwYS2RtYExY6KPtm0tZgON1Fg8aDeMHUIaaeOKoCjlaX6J&#10;sQfBcuWFPrdcWnmgY6XMXVadnpNqX/WauoAxYnCX3mw9ZN6VMVdqZxqSwEFxaLuQryhgaBePygd8&#10;c1mFELaOWX+rDqUFXGKnfJKcXv6jvn9fYXagCGtuY+ecmVatZiyZj0DWZ8mXJyfsZuKVIgdEc7iE&#10;6rYKWNS1rKR+W7WxP5IDXkSspX66YLGoIWrPYx2kA1YfZWCgfkBNZvCeHyduZciZXwcYdAOEzLM3&#10;buxfR6KZcE9iMZEOcadk6X5ocvZnd2q0dD9p7VXpdYFsTT+8dqRudyYCd1pv/AQyewlxErHCbCxp&#10;q6F7bc9rjJAAb1BtUH1rcL1u/2nDciBwn1UOc3hyMj74dKBzmiVXdQ90eAPheXJ1ybAxabVz9J/N&#10;a3503457bSB1uHv2bq12jGh6cDB3YFPtcaF4Lj3+csl43CSHcuZ5JgOZeet6Rq6SZ4J+H54maWZ+&#10;LYzaayF+LnqVbMd+KWc4bml+MFLZb+5+Oz0ccRd+PCPScOF+EANbelN+K60QZZ+IR5yzZ5iHi4ts&#10;aWmGunkuayCF4WYTbNGFFVHXbmyEZzxLb5KDxyMwbwaDUwMmeq2BgqvWZBiSfZuAZh+Q/IpBZ/qP&#10;WXgOab+Nr2UFa3qMGlD2bRaKrzuUbjqJiCKgbV2JHwL6evmCA6rcYtyctZqJZOyacolLZsuX/ncf&#10;aJWVhWQlalyTNVA2a/6RJjr/bRKPjyIva+qO3ALVezeB6qojYeym7ZnMY/6j6YiEZdmgqHZWZ5+d&#10;YmNgaWqaYU+AaxSX0TpubCGWFiHJaqqTkAK3e2qB1qmtYUWxH5lGY1StW4foZSKpTXWxZtylRWLF&#10;aKKhpE76akqetjnra0qc+iFPaYqWhQKfe5OBxaWkdxVew5Z6d69huoY0eFxkdHSneRRm+2HwedNp&#10;Z04GeptrtziLe2Ztvx7LfDtu0wAAgAByYKR4dHlojZVadVRqjoUBdiVsaXOLdvZuJ2Dud8tv1U0i&#10;eKNxbDfDeWZyxx4oedhzUQAAgAB3BaM2chdyUJQCcx9zboPkdA50dHJodPh1Zl/sdeB2U0xGdsd3&#10;NjcRd4V37R2dd5J4BwAAgAB7GKHEb/V795KNcRd8T4JYch98jHEZcx58uV64dCV86Us8dR59GDY1&#10;ddV9NhzzdXd9AwAAgAB+oqBsbiaFnJE4b1qFO4EIcHWEt2/UcYOEH120cpSDkEpVc5+DFzV8dE2C&#10;rRxqc4WCbwAAgACAAJ9QbK+PVpAgbe+OPn/4bxOM927NcCyLnVy9cUWKVUmNckyJNjTbcvKIYxvv&#10;ccuISwAAgACAAJ5ta4CZE488bMiXR38Ube6VP23wbwuTJ1vucC6RNEjccTePiDRZccWOcRuQcF2N&#10;WAAAgACAAJ3Eapai046Ka+OgV35YbQWdkW01bh2avFs2b0KYK0gwcFKWGTPRcNSVHxs6bzWRegAA&#10;gACAAJ1UafGsl44Iaz2pcn3BbFSl8myXbV+ia1qlbn2fTUe1b4qdAzNWb/+beBrEbkeSGQAAgACA&#10;AJhQf5deWopJf3BhRnsYf3hj+GqWf55mdljYf9do1UXGgC5rDTDlgL5s3ha1gj1tNAAAgAB2XJdT&#10;fRtnmIlGfTlppHoBfWRrh2mRfZxtTVftfeNu/kT7fkFwjzA5fr1xyRY2f7NxuwAAgAB6Z5Y5etdw&#10;vogBeyByAXjle2JzJ2h4e7B0N1b6fAh1OkQvfHB2KS+XfNt22BXFfUh2hQAAgAB985UFeMR554a8&#10;eSp6cneXeYV622d5eeF7OVYQek57jkNxesB73C8Jext8ChVmex17pgAAgACAAJPTdweDDoWud3+C&#10;83aEd+qCsGZNeFKCUlUfeMeB+0KWeUiBtC5XeZKBdhTpeU2BUwAAgACAAJLUdaSMS4SpdiaLh3WE&#10;dpeKkWVYdwaJg1Q6d36Ig0Hgd/aHri3GeDCHLRSBd8aGpgAAgACAAJIHdIKViYPbdQyUI3S3dX2S&#10;fGSRde6QwVN9dmyPKUFBduKN4S1advyNUxQ5dn6LFgAAgACAAJFqc6CezIM3dDCcynQLdJ6aeGPn&#10;dQiYE1LXdYaV80ChdgCUZizadgeT/hP1dXeNfgAAgACAAJD9cv2oHIK6c4+linN9c/Sik2NVdFGf&#10;j1JTdMac/UAzdTmbaixsdTOZjBOLdLSNNwAAgACAAIssiH5d8H4Rh61gx2/Thx1jamBHhrhl2090&#10;hnFoJz0rhmZqOyi8hu1ruQ4GiP5rRwAAgAB504pRhjRmrX06haRotW7shS1qml9zhM5sYk66hIpu&#10;DzyPhHxvjyhAhN9wjw3Xhklv9QAAgAB9WIlehAdvU3wdg6Rwo23tg0Jx2153gvNy+k3fgrt0CzvY&#10;grF0+iezgvd1hw2eg+d07wAAgACAAIhPghR36Hr6gcV4l2y4gXh5Kl2EgTJ5qE0AgQ16HjsjgQd6&#10;gScsgTJ6qw1mgdF6XQAAgACAAIdKgFaAi3n9gBuAo2vCf9+AllyLf6aAbkxnf3uASTqof32ALSbc&#10;f46AEA1Sf/5/6AAAgACAAIZofweJT3k2ftiI02sCfpuII1vCfl6HVkuNfjeGlzn9fiyGCSZRfiSF&#10;2Q0NfnqEowAAgACAAIWxffOSEXh5fcyRBmpHfY2Pt1sNfU6OUErcfSmNDzlmfRaMLCX1fOOMOgzq&#10;fTKIlgAAgACAAIUifR2a1XfnfPuZRGmwfLeXX1p5fG+VYkpJfEaTsjjTfDSSsSWCe+aSSgzLfCeI&#10;pgAAgACAAIS4fH+jsXd0fGChrGkvfBOfOFn2e7ycsUnWe4earDh2e2uZ4CUmewyXIwyKe1+IegAA&#10;gACAAH5DkfldZnHakJFgGmRpj3FiplW6joNlB0W+jcNnOTQfjXJpGx/SjlZqFwZOjplqFAAAgAB8&#10;y317j+hlqHEqjrBnoGOyjZlpf1UZjKRrQ0U2i9xs5TO1i31uRR+OjCdu4AZqi/Zu8AAAgAB/3nyu&#10;jddt0XA6jMVvI2Lki7xwYlROitBxjkSLig1yozMuialzhh82iiNzzAZ3iZ90KwAAgACAAHvJi+11&#10;6W9Eiu52qmHeifl3VFOFiRN38UPXiF14ezKjh/Z45x7diEZ47QZ8h5J5vwAAgACAAHrpikp+BW54&#10;iVh+RGEZiGt+ZFKwh45+akNRhst+bTI2hmd+dx6dhox+YwaMhcZ+rwAAgACAAHoiiPqGRG25iBaF&#10;+2BehyqFh1ILhkKE+EK6hXyEcTHyhPeEIB5uhPmEOwaRhDyC2wAAgACAAHmDh/SOjG06hxqNzl/j&#10;hieMylF3hTCLp0IZhGmKsjFgg96KMh4pg6OKiQaLgvOEbAAAgACAAHkEhyqW3Wy5hlSVsV9dhVmU&#10;J1D1hFWSfEGag4ORMTDUgviQyB24gpuP1gaJgeWEawAAgACAAHiihpKfTWxShb6dy17qhLibxlCC&#10;g6WZokE2gsKYJTCGgiaXth2Bga+T8wZ9gRSEYwAAgACAAHGvm9hcsmXxmfdfQlk7mGBhtEtOlvxj&#10;+zwKldpmByrilX1nnhYul4VnxwAAkw1pvwAAgAB/SnD3mg5kjGVnmEdmb1i0lqJoQErhlSNp+Du2&#10;k+prgyqvk25sqxYwlRdslAAvkL5utgAAgACAAHBPmBNsQmSilmptjlgOlMtuzEo/k01v+zs0khFx&#10;CSpWkYJxyhYVktxxhQBzjnB0MwAAgACAAG+TljFz42PRlJZ0rVcrkwd1ZUmNkY92EjqZkFt2qCnl&#10;j8F3CRXekNl2rQCijGt5RAAAgACAAG7XlJt7kGMXkwx74lZxkYJ8HUjQkAl8QzoSjs98Zyl1jjF8&#10;fBWcjw58OgDDiqp9pgAAgACAAG4yk1uDWmJ8kdaDPlXckEiC+0g7jsqCoTmEjYaCVikwjL6CNxV2&#10;jWSCaADgiSeAlwAAgACAAG2skk+LJ2H1kNWKoVVUj0WJ5Eezjb+JFTkGjHaIdijPi52IURV1i+OI&#10;BAEDh9+ArwAAgACAAG1CkYuTCmGxkBeSNVUSjnmRAUdpjNOPsTi8i3SO0yhwip6PBBUZiseMoAEa&#10;htGAvgAAgACAAGzvkPibDmFfj32Z+FS5jdSYX0cQjCCWsThyirGV0Sg5icWVJxT8icmOMAEnhgOA&#10;yAAAgACAAGVipldbsFoSpB9eFU3woiNgZUCroFtijTHynwVkaCDnnxNligv7obtlGgAAjZRt0gAA&#10;gACAAGSzpMxjJ1mmoo5k8U2ToG1msEBsnntoVjHSnP9pvyDznNVqigxPnvpp/QAAi/tyzAAAgACA&#10;AGQrouhqdVkMoLhruE0ZnpRs8T/4nJpuHjF/mxFvGiDQmsFvlQx9nGxvBgAAint3ogAAgACAAGOd&#10;oQdxq1hrnuJyekxonMlzPD91mtFz9TERmUh0jSCQmN50wwyOmhl0VQAAiRR75QAAgACAAGMOn254&#10;8FfhnVN5WEvemzt5rT7jmT957DC0l6l6JyBNly16MQyOmAF6KgAAh9F/nAAAgACAAGKQniyAVldx&#10;nBaAYUt1mfiASD58l/OAGjBVlk5/+iAllaJ/+AyVlh6AEQAAhrSAAAAAgACAAGImnS2Hv1cZmxiH&#10;eUskmPCG+D4oltyGZi/6lTKGDh/mlG2GRAyslHSFDQAAhc6AAAAAgACAAGHVnF6PK1bMmkqOm0rT&#10;mByNvj3Ylf2M2y+ulESMdh+Lk36MrwyJkyWIegAAhSGAAAAAgACAAGGVm8uWzVa/ma6WJErFl2yU&#10;7z29lSiTrC+rk0qTZx+xkluR7wy/keyInwAAhJyAAAAAgACAAFkjsa1aZE4ar1JcjUJkrRleqjWc&#10;qxhgnicsqeNiIxWTq2FiaANFqbZjWgAAiOdx/QAAgACAAFhwsGdhfU26reJjG0Ijq2pkuTV/qS5m&#10;Oic6p71nYBXqqM9ncAPSpr9oUQAAh6B2sgAAgACAAFgIrpJoaE1KrAtpkEHQqYlqtDU4pzhrzicY&#10;paxsmhYKpnNsfAQ5o/NteAAAhmd63QAAgACAAFeurKdvOkzfqiZv/UFXp6hwuTTnpVVxbSbfo7xx&#10;7BYKpE5xqwSEoVxy/AAAhUF+igAAgACAAFdSqv12HEyKqIJ2ikEEpf926jSKo6Z3Mya6ofV3bRYJ&#10;ol13KQTCnwZ44QAAhD6AAAAAgACAAFb/qa19I0xQpyp9SkDVpJ19TjReojd9PyaSoHR9MxYboJd9&#10;FgT/nO9+FgAAg16AAAAAgACAAFa6qKCELUwpphKEFkC5o3WDxzRBoQKDbCZ0nzSDRxYdny2DhwU+&#10;myGCegAAgq2AAAAAgACAAFaFp9KLQ0wTpTKK/UCqooOKZzQyn/6JzyZdniGJyhX/nhGJNgVNmauD&#10;lgAAghaAAAAAgACAAFZipzSSfkwMpHqSIkCnobqRVTQunyOQpCZnnS+QmRYmnPaN5AVqmHCDqQAA&#10;gYCAAAAAgACAALUmYVNZsqP+Y9FdA5I2Zi9gN3+GaHFjTGveap9mRlcobK5pJUEqbmJrzyfrbtpt&#10;3Qa5dKNuxbMqXc5kYaJxYJpmrJDUYzZo5n5LZa5rEGq6aA1tKFYeakBvLkA1a/xxBicYbBJyXgZj&#10;dTVzQbFOWrFvAaCqXbNwSo9NYINxjHzWYyZyzmluZax0DVT7Z/51Qz8+abt2ViZRaWV3CgYXdbV4&#10;Iq90V+V5gZ7dWxZ53I2MXgl6OXtZYNJ6l2gUY397AVPUZep7az5OZ6h7xCWXZt176wXVdiR8mq2+&#10;VXiD8p1GWM6DdYwEW+OC9nneXsWCeWbiYYyCCFLIZBGBrz12ZcqBWCTyZISBEQWddoOAbaxSU3aO&#10;Zpv3VumNGIrMWhSLwHi4XQ2KamXOX+SJKFHnYnCICjy+ZCWHGSRiYnWGnQVudtODpqstUc+Y1Zrq&#10;VViWtonQWJGUg3fKW5iSWWTvXoCQVFEkYRSOhTwpYriNDCPwYMiMogVGdxaDkapQUISjNpoeVBug&#10;Q4kKV1qdN3cMWmSaO2Q3XVSXgFB4X/GVHjucYYqTViOOX2yR7AUmd0yDe6nBT5itdZmSUzSpoIh4&#10;VmyluXZ5WXCh+GOwXF6emVAEXvqbxTsoYH+aBSMiXkWWHgUNd3eDaqgXaNtZSZhjaqlcr4fPbGtf&#10;5nYlbh9i8GNlb8pl3E9/cV9opzoicq9rKiDocvFszAFMfc9u86aBZYhjd5c0Z6Vl5Ia9aZpoMXUt&#10;a3ZqY2KAbUJsfU6zbvFufzl0cD5wRSBbcAJxTAEufgFzx6TeYohtjpV/ZNlvDoU3ZvtweHO4aP9x&#10;1GE4au9zJk2WbLh0aTiBbf11fB+dbS51+QEUfi14ZaM0X9d3iJPVYlB4MIOWZJR4x3JfZrh5UV/+&#10;aM153EyMaqp6Yzera+Z6zx76ap164QD9flR8ZqGoXX+BfZJgYBmBXYItYnyBJnD+ZLiA4l7oZuGA&#10;pEuXaNSAdzboagOASx5raHSAHQDqfnV/1KBjW5CLe5ErXkKKloEJYLiJkm/pYwmIg13mZUCHgkrJ&#10;ZzWGozZDaFiF+B3uZquF2gDZfpGAk59fWfmVdJAyXLyTzIAaXz6R+28GYZuQJF0RY+KOb0oTZdyM&#10;8zW/ZuWL4R2PZTOLjADMfqiAip6dWLufYY9zW4ic939ZXg2aW25KYGyXv1xaYriVYUloZLmTaTU3&#10;ZbKSNx06ZASQNgDBfrqAgp4dV9ipNo7qWqWmDH7DXSOip22yX3ufTlvQYcScWEj1Y8KaBzTDZKKY&#10;5RzLYw2TeAC4fsmAfJs2cLJY94zVccxcYH1ncvFfkGy8dBtijFrhdURlZEfBdmdoEzLyd2hqYBle&#10;d81rWgAAgAByHZnhbYdijYujbu5lD3wxcEFnaWujcYxpoVnlctFrvkbmdAdtujI4dPVvYBjSdMlv&#10;3AAAgAB2yJiFaqFsIIo/bEBtx3sRbb1vVWqFbyZwxljucINyKEYYcclzdDGZcqV0fBhjciZ0kwAA&#10;gAB64pcEaAV1mYjBact2fnmDa2d3Rmk6bOx3+Ve+bmx4o0UWb8J5QTDHcIl5txfKb+x5jAAAgAB+&#10;cZWgZcZ/DodnZ6Z/PHgzaV5/Rmf4avl/OVbGbIh/LEQ5be1/KDAabp5/HhdSbgZ+8AAAgACAAJR7&#10;Y+qIkoZMZd+ICncmZ6aHVmb3aVOGjFXWau2FzEN/bE6FKy+IbOeEvxbpbHKEwAAAgACAAJOPYmKS&#10;EoVlZGaQ2HZGZjaPZmYhZ+2N4lUNaZKMfULWavSLVi8Va2qKrBadayOJxwAAgACAAJLeYS6biYSy&#10;YzuZoXWOZQ6XdWVuZsOVOlReaG2TPUIvadKRsi6Tai6RJRZWahWN5QAAgACAAJJmYE2k84QuYl2i&#10;Z3T7ZCmfhGTZZdacnFPYZ3qaF0HBaNmYUy4iaRiXYBXlaUyOzgAAgACAAI58eOdYsYEneVJcCXK3&#10;eeFfKGL+eoRiE1IBezFk1D+de+9nXis8fMVpWxDeflBpYAAAgAB2CY1SdeFhuoAQdplkQHGcd1Jm&#10;m2H9eA9o01EfeM9q6z7deZVs0yqfekduQBCIe4Vt9gAAgAB6H4wdcxtqtX69dAlseXB7dONuHWDl&#10;dbtvolAydo9xEj4ad11yXSoLd+1zRRA9eRByywAAgAB9tYrVcJNzsn1rcah0wG8pcqF1rV/oc412&#10;h09PdHp3Sz1ndU93+ymOdb14aRADdux38AAAgACAAImTbmt8rnxQb5l9Fm4LcKl9V164caV9ek5d&#10;cp59mjyKc319uijdc8Z9ww+hdSV9ngAAgACAAIiJbKSFtntHbeOFem0Obv+FDF3HcAmEgk1/cQeD&#10;/zvjcduDmShbcf+DZQ9ac6GC+gAAgACAAIeyayyOunp1bHmN3mxBbZyMw10CbquLkUzGb7CKeztI&#10;cH6Jpif6cHCJaQ8uclmHcAAAgACAAIcMagKXuXnNa1iWRGuVbHyUgVxdbYmSqUwjbo6RDzqqb1uP&#10;9ieAbyeP7A8AcVCKJQAAgACAAIaXaSSgs3lPan+etGsKa56cUVvQbKGZ3kunbZ2X0jpFbl+WricV&#10;bgmVZQ6ncJGJ6AAAgACAAIHXgYtYXXVYgVhbl2fGgVpeoVjsgX1hd0jBgbhkGzcDgidmcSLRgx1n&#10;+AjnhKRn3wAAgAB5c4DLfrZg4nRofspjX2bUfu1ltVgXfx5n50gLf2Bp8jZwf8pruSJngIRsyQjf&#10;gelsmgAAgAB9Bn+6fA1pXXM5fFZrKWXNfJds2FcZfNxuZkcyfS1v2DW+fZZxEyHmfhhxtgjFf4Zx&#10;mwAAgACAAH6YeaZxynIOeg1y92SWemh0BVYuert090ZbeyB10zUXe4d2iCF0e9R20AiyfXB3CwAA&#10;gACAAH2Ad4l6S3D5eAt63GOMeHl7SVUseNp7mUW0eT974TSLeal8GyEZecB8IAiqe6F8lgAAgACA&#10;AHyPddeC3nAsdmuC32LNduGCrVRfd0aCXETld6yCEDPyeAKB3yCfd+OB1QiDeh+BXAAAgACAAHvL&#10;dHGLam9mdRCK3mIMdYmKEFOldfGJKEQ0dliIXTNcdqCH2SBKdjuIDwhyeNiFVQAAgACAAHsxc1KT&#10;8G7Oc/uS4GFzdHORf1MTdNWQBEOjdTmOzDLLdXqOKx/cdOCODQhjd86FqwAAgACAAHq+cnicfG5X&#10;cyea/WDzc5uZEFKTc/KXDkM1dEmVgTJ0dHqVEh+Bc7aS1ggsdwqFhgAAgACAAHVOirdX2mmAifta&#10;8FyyiXxd3k6kiSdgmz80iP5jGy3ziUplKRl/ivll8wH1ihRnGAAAgAB8X3RYiBtf52izh5liU1vo&#10;hy5knk34htlmxT6phqtouS2OhuJqSxlPiDBquwIsh2xr+gAAgAB/g3NqhZFn52eshT5ps1sLhOlr&#10;Zk0jhKFs+T34hHhuZC0HhKFvfRkAhZlvoAJOhRNxNgAAgACAAHJwgz9v32ahgwhxGVn2gsdyOExK&#10;goxzPj00gnB0Iyxtgo50yhicgzZ0sgJdgwp2zQAAgACAAHF9gUJ34GW5gR14kVkOgOp5IktdgLd5&#10;mDyZgJN5/CvogKl6QhhIgP96EwJugUR7wAAAgACAAHCmf5B/8mTvf3+AI1hSf1WAJ0q1fyGADDwH&#10;fvh/8Cuzful/5RgzfvN/6AKNf71/+AAAgACAAG/2fjmIC2RhfjqHxlfPfg2HPUorfcqGlDtyfZuG&#10;CyspfX2F1Bf3fSqGHQKWfnaBwAAAgACAAG9pfSaQJGPXfS+PcldFfQCOZ0mqfLWNPDr1fHyMYCqk&#10;fFGMPBeQe7SLWwKffWqBxgAAgACAAG79fFOYS2NqfGCXQlbTfCyVv0k7e9aUIjqXe42TEipbe0mS&#10;/xdRenWPjwKQfKCBvAAAgACAAGkDlH9XCl3Qk0hZ91GuklVcxURRkZVfYjV5kSVhsCRykaJjVQ9P&#10;lIxjJwAAiAlpmgAAgAB+1GgdkiNeqF0fkRRg/VEJkCFjOEPMj1FlTjUXjsxnHyQ+jxxoWw9pkW1n&#10;+gAAhiJuZAAAgACAAGdRj7ZmN1xAjsxn/VBQjedprUMcjRtrPTSNjJFslSPijMJtbg9ejoJs6QAA&#10;hF5zpwAAgACAAGZ+jXFtvFtejJ5u/09ii8lwKkJliwVxPDPsioByICNviphynQ83i89yDgAAgrx4&#10;mgAAgACAAGWvi311TFqWirx2FU6bifF2wkGeiS53UDNmiJ93yCMDiKJ3/Q8MiVN3lAAAgU585QAA&#10;gACAAGT3ieJ88FnuiTB9S04AiGd9e0EJh599jTLehwR9mSLZhsx9ow8LhxJ9tQAAgBuAAAAAgACA&#10;AGRaiIiEi1lSh+aEd01ohyCEL0B2hlSD0DJahbCDiiKAhViDiQ8zhSGDRwAAgACAAAAAgACAAGPe&#10;h4CMRVkNhu+L5U0vhh+LJEA/hSyKOzIvhGeJsCI2hAaKAQ7lg6CH8gAAgACAAAAAgACAAGN8hrGU&#10;GVithiGTfEzLhU2SUz/hhE+RBjHjg3OQbiICgu2QKg7bgl2KCwAAgACAAAAAgACAAFzgnvFV31JC&#10;nVlYn0bAnAhbRTn5mvtduCuJmn1fvhpJm81guAaEnEphBAAAg6NtSQAAgACAAFwGnN1dHVGsm1lf&#10;VUY3mfRheTmVmMBjcitRmBRlDBpQmRFltAbfmN1l4wAAghByMQAAgACAAFtfmoVkQ1D1mRtl/EWf&#10;l71nojkFloRpJirqlcVqVhomlodqtQcXlZxq5AAAgJd3FAAAgACAAFq2mEBrWlA4ludsnkTRlZdt&#10;zjhqlGFu4ypqk59vsRndlDNvzgcukrFwIwAAgAB7ZQAAgACAAFoMlkxygU+SlQRzW0Qwk7d0HDfG&#10;knx0tyoCkat1LRmUkhx1IQcxkCp13gAAgAB/LgAAgACAAFlzlLd5yE8Gk316Q0Oxki56lTdRkOl6&#10;wymYkAR63xlxkC16zAc7jfh70QAAgACAAAAAgACAAFjwk2uBE06Wkj6BO0NMkOqBIzbtj5eA7Cku&#10;jqWAzhkgjqmA6wdQjByA4AAAgACAAAAAgACAAFiIklyIYE4vkTqIO0Lnj+aHxDaQjoaHNijcjX6H&#10;Bhi3jXOHRwcriqOE2QAAgACAAAAAgACAAFg3kY6P5U4JkHKPo0LDjxWOzjZvjZCN2yjijFeNwhj5&#10;jAiMoQdyiVSFCQAAgACAAAAAgACAAFCmqmFUTUZiqJhW0jtNpw1ZPS7speRbaSCGpdlc9w6XqKNd&#10;CAAAoAhgfAAAgABxLgAAgACAAE/GqJRbKkXEpsxdNzq/pR5fMi6Fo8Fg9yBbo21iKw7HpbJiBwAA&#10;nWxlFQAAgAB1+AAAgACAAE89plNh70UtpJZjjjpBoutlGC4RoX5meSAToQdnVg7RouFnCgAAmt5p&#10;7gAAgAB6PAAAgACAAE7HpAtop0Sjollp3jmkoLZrAS2hn0lsAB/Anr9skQ7GoD9sKAAAmHdvKwAA&#10;gAB9/wAAgACAAE5LogtvcUQroGtwTjkznsVxES0rnUxxpB+MnKVx9g7AndlxjgA1lgB1CQAAgACA&#10;AAAAgACAAE3XoGp2YEPKntN28DjknSh3VSzrm553kR9Ymtd3nA7Ym6l3XgBxk9p6VAAAgACAAAAA&#10;gACAAE1znxN9VUN/nYN9ojirm899sCy3mjd9nh8mmV19jA7RmeV9tQCwkgl+zgAAgACAAAAAgACA&#10;AE0kngOEWUNKnHOEcTiBmraEMiyZmQiD3x8KmBKD5A6qmHeDewC1kJmAewAAgACAAAAAgACAAEzx&#10;nSmLj0Mom5SLhjhkmdCLCCyGmBCKjh8TlvOKrw7Zlx6IRADdj2eAlgAAgACAAAAAgACAAKnOWupT&#10;qZmtXcdXfIjzYIZbNXdQYyxezGSoZbpiQ1DhaBVllTvCad1ooyMlaXBq6QPneWdsy6fCVqNeIJgU&#10;WeBg/oeHXO5jxnYNX9hmeGOAYp9pEE/WZSJrjTrTZudt0CJlZdhvbAPIeZxxZ6XcUsxojZZHVlVq&#10;c4X7WadsTHSVXMZuHGIyX7tv3062Yl5xkDnlZBhzFSGxYrF0GQOtecp2YqP5T1Ny3ZR6UyBz2oQ8&#10;VqF01HMfWfF1yGDhXRR2u02ZX9B3qDkBYXx4eCEKYAR4+QOVefJ69aIyTEB9HZLgUEh9RIK+U/x9&#10;aHGvV219hl/EWrN9qkyeXYh92Dg6XyF+ASB6Xcl+HQOBehR+36CwSaSHWZGLTd2GsIGRUbmF/3Cd&#10;VU6FTl7DWKmEqUvYW4mEHjeYXQ2DsyABW/SDoANwejCCK592R3GRipB4S9OQDYCeT8+Oh2/EU3+N&#10;Cl33VvGLqksnWdiKdjcaW0CJjx+kWnWJlgNiekiCSZ6ERaybpI+jSi6ZTH/gTj+W8G8aUf+Uq11X&#10;VX+Sn0qOWGyQ3zabWbmPsB9VWUCO1QNWelyCQp3iRF+lho8PSPCiSX9VTQmfFW6bUM6cFlzrVFOZ&#10;cko1Vz+XSDZAWGmWIB7+WESS/wNNemuCPJ2HYiZTgI6kZGVXWH72ZpVbBm46aLdeiFxhasVh5klR&#10;bKllFzSzbgZn7RvXbYJpmwAAgABt8JvEXhBddI1eYLFgZH3aYydjNW1CZX5l5luEZ7dod0iSabZq&#10;5DQXawNtARtnak1uIAAAgABy05oLWlpnWYueXUNpZnxPX/VrXGvMYn5tPFo8ZOJvCUd3ZvtwvDMr&#10;aC1yLhq6Z5FyzwAAgAB3g5hSVv1xJonuWiJyX3quXQNzh2p4X7Z0nVkIYkV1p0Z1ZHF2pDJhZYV3&#10;dhorZTt3tgAAgAB7lpa4VAV67Ih1V117X3lJWmp7vWkeXT58ClgCX+p8VkWOYih8pDGtYxt85Rmw&#10;Y0R87gAAgAB/EpVkUYKEtYc8VQGEZHgrWDGD+mgVWyWDglcMXeODEkTVYCSCuTEaYPSCgRlIYaWC&#10;oQAAgACAAJRRT2iOc4Y/UwaNX3dDVk+MK2c/WVqK8lZCXCuJ1EQrXm6I5jCpXxSIUhj8YE2ISQAA&#10;gACAAJOBTbiYGoV7UW2WRHaIVMWUSWaRV9uSUlWdWreQk0OMXPqPLTAsXXiOfBi5XzmM7QAAgACA&#10;AJL0THehl4TtUDefBHX3U5OcRGYHVquZmVUlWYiXSUMsW8aVjS/JXBOU+xhZXmaQdgAAgACAAJFY&#10;aaxTYoOea0xXL3TzbPBazGUbbpBeN1QQcCNheEGscZhkgC11cqVnCRPRc8ZnxwAAgABx5I/KZcNc&#10;voJTZ8Bft3O2aaFiiWQDa29lN1MZbSdnwEDYbq5qGizHb5JsAhNhcOdsUgAAgAB2lY5LYipmIIDd&#10;ZHJoSXKPZoxqV2LoaIFsQ1IpalZuF0AWa+tvxSw5bKVxFRMSbl1xDwAAgAB6s4y3Xuhvbn9TYWhw&#10;13D+Y6tyJWGhZcZzWFD+Z8N0eD8baWN1gCtxaet2RRKSbEd2DAAAgAB+R4tFXAx4uH3yXrV5aW+t&#10;YSB5/GBgY1l6dVAQZWx65j5HZxd7USrQZ2h7nRI0anp7bwAAgACAAIoRWaCCCHzSXGqCB26iXvKB&#10;319lYUaBoE8nY2eBZD2dZQuBOypNZSSBLBHmaPeBOwAAgACAAIkZV5mLT3vnWn2Knm3FXRiJvF6W&#10;X3+IyE5kYa6H7Tz6Y0uHQinpYyeG/xGzZ7CGQwAAgACAAIhcVfaUgnsxWO2TJ20RW5WRjl3sXgKP&#10;6k2/YDaOezxbYc6NcSlvYW6NSRGCZqqKYgAAgACAAIfZVLqdmXqqV72bn2yCWmeZVl1eXNKXCE1F&#10;XwOVFjv6YI+T0ykJX++TaBEkZe+LlwAAgACAAIUwcZJTQHhqcpZW82qlc7NaeFuldNhdyUtedfdg&#10;5zmXdw5juyWZd/ll1wu6esRmAgAAgAB1woPHbdJcDnc3bzBfA2mBcIRhzlqlcc1kc0qCcwZm7Tjh&#10;dCJpJCULdMhqtguNd/dqqgAAgAB54YJwal1k3XXSbAFnF2hYbYNpMlmNbu5rKUmYcEBs/zgjcV5u&#10;niSCcbxvsgtldYJvigAAgAB9gIEOZzNtsHRwaQxvN2cAarZwoViVbEBx8ki9ba5zIjd9bsx0KyQX&#10;buF0ywtOc150swAAgACAAH+6ZHJ2gHNIZnN3Y2XcaD54Ildgad14wUfPa1p5VDakbHh50yNtbDl6&#10;FQsKcZt6ZQAAgACAAH6gYh1/WXI3ZDl/mmTcZht/rVZwZ9B/o0b0aVR/mDYGal9/mCL3acp/owrf&#10;cBh/xwAAgACAAH28YCiIJnFeYlqHymQPZEyHNFWuZg2GhkY9Z5iF6zVwaJOFgiKkZ6SFigrLbs+E&#10;QwAAgACAAH0KXpGQ5XCzYNSP9mNkYtCOu1UMZJSNa0WfZh6MUDTUZwqLpSIuZdiL6QqzbeqHPAAA&#10;gACAAHyLXVeZknAyX6iYIGLbYaWWSlSEY2SUYUUpZOWS1jR4Zb6SGyHJZGKRUQprbmSHCwAAgACA&#10;AHj9ee5S/m0EemJWj2ANewBZ9lHXe7BdKUJHfGhgHzD/fUFirhzifmxkIwSEgOlk7QAAgAB5IHez&#10;dmBbSGv1dyheL18Od/Jg71D/eLhjhUGUeX1l5jB0ekdn6hyIewVo8QSbfilpsgAAgAB8wHZ9cw1j&#10;l2qwdBdl1F38dQln80/8depp60C5dr9ruC/Fd31tNRwQd8tt1gSce8VuuQAAgAB/73VEcAVr32lz&#10;cTptfVy6ck9u/k8Qc0VwYD/idC5xmi8hdN9ylhumdLpy4gSfebF0KAAAgACAAHQTbVd0N2hLbrB1&#10;Oluib952HU4FcOd23j88cdZ3jC6Zcnt4EhtYce54IgSteBl5swAAgACAAHMOaxh8nmdvbI99E1ra&#10;bc99Wk0ybuJ9fj5qb859nC4AcFJ9vRrhb4h9wgSYeDx+ggAAgACAAHI6aTOE+Wahar6E5FoWbAqE&#10;kUx4bSWEIj26bhCDxC1ubnWDlxqYbYiD3gSaeDiCgwAAgACAAHGSZ6eNRmYAaUOMsVl4apaLzUvk&#10;a7CKzj0obJOKBizcbN+Juhora/aJzASZeDqDHAAAgACAAHEVZnGVjWWEaBqUjlj3aXCTIktlaoOR&#10;njy9a1iQgCyKa4WQXxnQarSOiARseIeC/QAAgACAAGzFgtlSe2GCgs1V51VIgvRZLEfLgzlcPTjW&#10;g6FfASfZhHhhLBL0hrthlQAAgzplrgAAgAB8A2uWf4RaTmCQf8FdIVRmgAdf0EcQgFViUzhDgLlk&#10;kCd0gWtmRBLXgvtmXwAAgQlqYgAAgAB/NmqEfFNiI19vfMtkXlN2fTJmfEYufZBobjeLffhqJybq&#10;foprZxKUf4lrPwAAgABvegAAgACAAGlteWZp+F5OegRroVJReoVtLUVLevdumDa/e2hvziZMe9tw&#10;oRI5fI9wSAAAgAB0/gAAgACAAGhjdtVx011Ud5By9VFdeCVz9URReKJ00TYjeQt1jSXIeWB2AxH1&#10;efh1ngAAgAB54gAAgACAAGdzdKB5xVxwdXh6YlCIdh561UOadp17JTV/dv97ZCV9dx97khHXd7l7&#10;YAAAgAB+CQAAgACAAGaucsiBs1vLc72B20/2dGuBxUMLdOOBjDTpdTmBYyT3dS+BZBGpddqBiQAA&#10;gACAAAAAgACAAGYScUmJmls0ck2JVU9icwGIvUKCc3SIBTRnc7uHiyRyc4mHmxFLdGqGwQAAgACA&#10;AAAAgACAAGWYcBaRhlq+cSiQ6k7rceCP20ITckuOszQLcn6OAiQvciGONhERcz+K8AAAgACAAAAA&#10;gACAAGCmjG9RmFYHi+1U3Ep3i6lX/T2ci5Va5C8ai9ddZR4IjSle+gmAjmpfKQAAgABpaQAAgAB+&#10;cF+PiVJY/lUriRFbu0mqiN5eVTz1iMRgvC6hiO5ixh3Jiflj+Amkiqhj/QAAgABuKQAAgACAAF6f&#10;hkFgY1QthjFimEjXhhdkrzwvhgRmli4FhiRoKR1ihvVo/Qmjh1Fo6wAAgABzZAAAgACAAF2wg2hn&#10;yVMyg3dpekfVg3FrDTtng2psei1Vg4ltnBzjhCRuGAmGhGduDAAAgAB4WwAAgACAAFzGgOhvPVJO&#10;gRJwcUb0gRxxhTqLgRVybyzAgSdzLRxngY5zYwlhgeNzigAAgAB8rAAAgACAAFv0fsd2xFGIfwp3&#10;hUY9fx94HDndfxd4jiwjfxR44hwlfyh48Qlaf7R5mQAAgACAAAAAgACAAFs8fPB+PVDXfU9+kkWZ&#10;fW9+tDlHfWR+tyubfU9+uhvRfSR+xAmNfdJ/MwAAgACAAAAAgACAAFqse3mFy1B0e/mFzkVGfBuF&#10;eDkGe/GE/Stve7aEwxuNe1qFGwlSfFyD3wAAgACAAAAAgACAAFo7ekqNbFAFeteNK0TZev+MbTin&#10;es2LkisnenWLSBtiedmLMglMeyqGSQAAgACAAAAAgACAAFSlltxQPUqMlfFTVT+JlU9WSjMmlQJY&#10;+iTPlXdbFhLvmFJbqAGClKVdjQAAgABtFAAAgACAAFOek/1XP0m8k0RZ4D7FkqdcXTKIkkRemyRn&#10;kohgTxLYlOdgmQHUkQpiaQAAgABx+AAAgACAAFLLkQxeP0jckHlgZz4Kj+xibTHYj4dkOSPkj69l&#10;hxKbkaRljgIGjctnZwAAgAB25AAAgACAAFIAjkJlQEgGjchm8T0ojUtogTEvjOlp4SNUjQFq0BJK&#10;jpNqnQIfivBspAAAgAB7PAAAgACAAFE5i8hsVUdEi2ltljxrivdutTB0io9vniLjiopwPRH+i75v&#10;5gItiHhyWgAAgAB/BgAAgACAAFCCiatzgEaZiWd0XDvSiP11DS/qiIx1jyJpiGh11xHiiR91iAJF&#10;hlV4SgAAgACAAAAAgACAAE/ih+J6qUYMh7h7LTtYh1R7dS+AhtV7lyIEhpN7phGohuV7iwJwhIJ9&#10;VwAAgACAAAAAgACAAE9ghmOBxEWIhlKB8DrYhfaB1y8MhXCBpyGbhRGBphEvhRiBwwJhgxGBdQAA&#10;gACAAAAAgACAAE74hTSJM0VahUaJQDq5hPOIvS8QhDiIFCHtg4OIGhHkgx2HJALXgbSB7AAAgACA&#10;AAAAgACAAEhYonFOXz7foTxRQjRpoGdT9ihZoChWThnDoXNXvwijoxtYZQAAkZRf5AAAgABwegAA&#10;gACAAEdHn+ZU/j34nuxXdzN4nhpZxSePna9bvBlFnqFc2Ainn3NdWQAAjtxkfgAAgAB1UQAAgACA&#10;AEabnQ1bnT00nC1drDLCm29fjibbmvlhJBjDm71h6giXm85iUAAAjENpUQAAgAB5qQAAgACAAEYH&#10;mjxiOjyEmW9j3DH2mLxlViZAmEdmixhHmO1nBgiAmExnXwAAid5ufAAAgAB9gAAAgACAAEVkl7ho&#10;6DvdlwxqKTFellhrQCWoldJsChf7lkxsSwh1lQ9srwAAh8Z0LwAAgACAAAAAgACAAETFlZNvvjtK&#10;lQpwpzDklFtxXyVMk75x0xe4lABx0AiSkilyZAAAhhB5ZwAAgACAAAAAgACAAEQ7k8J2nDrPk1p3&#10;OTCCkq53liT4kgF3vBdokh53mQiCj9J4mwAAhLJ9ygAAgACAAAAAgACAAEPJkkF9kDptkfZ97TAy&#10;kU99+CTDkIh92hdCkHN9yAhSjfB+eAAAg0WAAAAAgACAAAAAgACAAEOAkQSExjolkM6E9C/xkDKE&#10;sySZj1mEZRdKjwWEhwiFjFmDWAAAgnGAAAAAgACAAAAAgACAAJ77U9VN1Y/IVwhSHYAEWiJWUG9c&#10;XSxaY12lYBleUUq/YrViETZxZGNlgR5fY5Zn9AF7fYBrGZzRToVYCI4UUi5bb36EVbJevm4IWRFh&#10;8lxvXENlBkmrXwdn9jWAYJhqnx2tYDJsdgGLfWRvz5raSaxiPow7TcBkuXzvUZxnImyKVUFpe1sg&#10;WKhrvkiNW4pt6DSaXPNv2h0OXUpxJAGafUt04pjoRTxsZIprSbNt+XsyTdRviGsfUblxDVnaVVZy&#10;hUd+WE5z8DPIWYV1NBx/Wtp2BgGmfTZ5i5cKQTZ2eIjLRgp3OHm+Snl39Wm9To94qljYUlx5Xkac&#10;VWh6EDMXVmZ6sxwKWNN7KgGxfSR9iJVnPamAfodrQtSAbHibR4uAXGjDS9yAS1fvT8aAPkX3Ut6A&#10;QzKRU6CAWBurVymAqAG6fRSA5ZQKOpaKcYZKQA+JiHexRQaIp2gBSYmH1Fc7TZOHFUVcUK2GezIu&#10;UTWGIRtnVcqGkgHCfQiBMJL1OAaUP4VlPcCSdnb5Qu2QxGduR5iPNVa5S7uN1kTcTtSMtjHDTxiM&#10;GxsxVK+LywHIfP2BNJIzNg+dtIS+O/KbB3ZxQUKYhmcERgmWS1ZsSj+UY0SlTVmS4zGJTV6SUBr3&#10;U8+P8AHNfPWBOJODWr5N7oVDXWFSIHZbX/1WOWZ9YopaL1WBZPld+0M9Zxdhjy9PaEBksRaqaXVm&#10;VAAAgABt0pF5VZlXmYPVWLta/nUtW7ZeSmV/Xo1hdlSjYTFkeEKAY2pnSi65ZF1ptxZOZmBq2gAA&#10;gABysI+aUORhSYICVG1j13OZV7lmUGQCWs9or1NWXaVq8kFjX/FtEC3RYJ1u2hWxY+BvigAAgAB3&#10;Yo3KTJNq64BHUHNsp3H1VAFuVmK0V1Jv8lIpWllxeEBqXK9y5y0TXQp0GBU4Ybh0cwAAgAB7dowc&#10;SK50hn7FTNt1e3CSUK12Y2FgVCx3PFE0V1x4DT+UWbt41CxxWbp5exTVX+d5rAAAgAB+84qxRUh+&#10;G32ESbh+TW96TcR+cmBmUXZ+jFBOVL9+qT70Vx1+1Cv1VsB/CRSHXmR/WAAAgACAAImIQluHnnx+&#10;RwaHDW6XS0SGbV+eTx6FzU+UUn6FQz5YVNSE3yubVEyExBRVXaKE+gAAgACAAIihP/CQ/3uyRMqP&#10;rW3iSTCOSl8BTSaM808DUJWL0D3LUtyK+SstUkeKxhQqXeuJmwAAgACAAIf/PhGaHnscQwyYFm1W&#10;R4qV9V6GS5KT8k6gTwqSRT2CUUWRHSrhUK2RExPfXmmNQAAAgACAAIgdYexODHrDZAdSHWyxZiZW&#10;F12baDlZ7E1Wai5dkTuka9pg7yfybJhjqQ6TcOtkaAAAgABxtIYnXPlXG3lIX4tad2tjYf5dtlx7&#10;ZFFg00xZZnJjwzrMaClmdSdCaIdolA5DbhFo/wAAgAB2aIRuWGJgRne0W1ti32otXhxlY1tcYKNn&#10;xUtpYuhqAzoLZKFsDSa5ZJJtmQ4Ta4dtxQAAgAB6i4K7VDBpaXYXV3lrQmiVWnRtC1oUXTBuuko/&#10;X6BwSjkUYVVxtCX5YMhyvQ24aXhyzwAAgAB+I4EyUGtyiHSqU/RzqmdBVyl0uVjUWg91sklcXJ92&#10;nThMXkt3cSVnXYN4CQ1+aTF4OgAAgACAAH/rTSF7p3OAUOF8F2Y2VEd8b1ffV1Z8tUh7WfZ8+Tey&#10;W5B9QyT2Wsx9iQ1SaXx+CQAAgACAAH7hSk2EtHKOTjyEeGVbUcqEGVcYVPiDsEfAV6WDWTcZWSaD&#10;KSSmWJGDRA08aaGDEwAAgACAAH4TR/WNpXHSTAqMw2SqT7aLslZ3UviKnEcnVaqJuDaEVwqJKyQ3&#10;VsKJYg0laciHNgAAgACAAH2CRiCWZ3FISlOU8mQfThGTNlXzUVuReka6VAuQFzYxVU+PUSPfVVCP&#10;ZAzhajyItQAAgACAAHyVaXNOE3AGaw1R/GK6bLdV0lRhblhZg0TGb91c+zOPcStgEx/UcaxiOQcz&#10;d7ZjEAAAgAB1hnqzZLJWkW6cZrdZ3GGDaKldC1NYan1gFUPibCFi6jLSbWVlaB9EbU9nCgcfdOpn&#10;vwAAgAB5rXkdYEVfK20XYqZhyWBJZNpkTlI3Ztpmr0LxaJlo5DIQacpqzh66aU1r9wcNdBVspQAA&#10;gAB9UneSXC5n02uaXtppvl7kYURrl1E7Y3JtWEIXZUtu6zFtZmVwRR5YZd5xAQcOdBNxzgAAgACA&#10;AHYjWIdweGpeW29xvV21Xgly7VACYFR0AUEtYkF1ADCaYzt11h24Yvt2PQbndFV3hAAAgACAAHTz&#10;VVN5IWlCWGl5x1ywWyt6Tk8RXZZ6vEBUX4l7IjAHYFh7gx1PYIl7uwbWdHJ86gAAgACAAHP9UpGB&#10;uWhgVc+BxlvhWLGBpk5QWzKBcz+gXSaBTy91XcSBSx0MXn6BiAbYdG+BaQAAgACAAHM9UEOKOWev&#10;U6OJuVs2Vp6I+E2zWSqIJz8HWxaHhi7eW3yHQRydXOSHxQbTdHiEnQAAgACAAHKzTnCSmmctUe2R&#10;olqwVPWQS00vV4KO4j6YWWGN0i6KWZSNeRxAW56NGQaddNOEeQAAgACAAHDRcXNN4mUGcpNRpFh4&#10;c81VVUrRdQZY3jvNdi1cICrnd0Ne2RadeDBgFgCnfuZiWgAAgAB42m8PbOtV3GO7bmpZE1dfb9xc&#10;LknpcTZfITsNcmph0CpSc1pkAxZDdAlk1wDOfqRnIQAAgAB8hG2WaKdd92JSanhgkVY2bCNjEUjY&#10;bZ1laTombt1niCmab59pNxXHcH1prQDgfoZsKgAAgAB/vGw1ZLRmF2D4ZsRoElTiaJxp90feajZr&#10;vTlGa4RtTSjwbBFughVdbW5uqQDzfmVxlgAAgACAAGrjYSNuRl+4Y2ZvpFO7ZWRw7UbKZxdyFjij&#10;aG5zIihtaMNz5xUbaslz2gETfi53HgAAgACAAGnFXgN2gF7IYHZ3UFLnYpZ3/0X0ZFx4kDfNZaN5&#10;ESfZZap5eBSuaJp5ZwESfjB79AAAgACAAGjcW0t+q13tXeN+9FIbYB9/DEU2YfJ/CzcbYyt/EydH&#10;Yt5/LxRxZrt/ZgEkfhN/+gAAgACAAGglWQOGwF1EW7uGj1F5XguGF0SgX+OFiTaJYQiFKSa0YGGF&#10;JhQGZVSFRAEwff6AzgAAgACAAGeeVy2OxlzFWgCOM1D3XF6NNkQiXjKMIjYgXz+LaiZnXmGLiROw&#10;ZDiJ8wEPfjWAuAAAgACAAGTjegxNWlncerhQ+E4He4hUgkEDfGRX3TJ0fUxa2yGUfoBdDQzMgKBd&#10;eAAAgABlnQAAgAB7tGNFdcJU31iodsFYAkz9d7pbBUAqeKRd2DHIeYJgUyEcemdiEQy0fKxiPQAA&#10;gABqSAAAgAB+9GHxcadcg1ddcu5fF0vudBJhkD8vdQ9j1zD6deZl0CCBdnhnHgx8eUFnGgAAgABv&#10;VgAAgACAAGCwbdVkMlYbb1FmNEqwcJdoHT43caxp3zAecn5rWR/VcrNsPwwwdlhsIAAAgAB00QAA&#10;gACAAF+Ealxr6FUDbARtX0mkbWluvD0sbotv8y94b09w+R9Lbx1xiAv+c9BxbgAAgAB5sgAAgACA&#10;AF52Z0ZzslQGaRl0pEi+apx1dDxqa8d2Ii7PbHR2sB8Da9t2/Qv0cZl3HwAAgAB90wAAgACAAF2Y&#10;ZJN7eFNLZpV780gbaDN8OjvSaV98Yi4zaeh8ix56aR18rAvXb8J9PQAAgACAAAAAgACAAFznYkqD&#10;MlKkZG2DQUd9ZiGDBztDZ0yCsy2rZ7OCih3sZuqCtwuKblyCewAAgACAAAAAgACAAFxiYG2K7FIm&#10;YqqKpUb/ZG6J9TrMZZWJLS1LZdiIzB2oZSaJKgtZbT6GqgAAgACAAAAAgACAAFjzg1xMYE6rg5ZP&#10;3UOEhARTPjcKhJpWYSi8hYBZAhdWh4laXARxh9VbogAAgABpNQAAgAB+Gld4f05TfE2Ef9VWikJ5&#10;gGBZcTYsgPFcGygTgbFeSRbxgzNfQwSNhAhgbgAAgABt8QAAgACAAFZIe1pas0xUfB9dQEF7fMlf&#10;qjU+fV9h1ydTfgJjkRZrfvtkLwSKgLZlVgAAgABzJAAAgACAAFUrd6Jh9UsxeJJj/UBWeVVl5DRY&#10;efdnmiaIen9o5hXTevhpLwRzfdxqbwAAgAB4IAAAgACAAFQadDlpR0opdVJqzj9Vdi9sNjNidtBt&#10;bCXidzduWBVHd4RuXgRae2lv4wAAgAB8cgAAgACAAFMmcSxwq0lDcm9xuz6Ec2RypjKhdAZzZyU3&#10;dD1z6xUFdIdz0wRieUN13wAAgACAAAAAgACAAFJRbnd4Ckhzb+d4qT3EcPZ5GjH1cZZ5ayShcZt5&#10;nxSiciZ5gASQeEp7cwAAgACAAAAAgACAAFGmbCd/dEfvbcx/uD1Ybvd/sTGob4l/jSRlb1J/iRRC&#10;cDp/sARceKKAJwAAgACAAAAAgACAAFElaj+G8kdvbAGG6TzcbUGGeDE5bc6F8yQRbWSF2xQQbqSF&#10;uARReLWC6wAAgACAAAAAgACAAEzvjaBK10NgjWpONjjVjYNRaSy9jf9URB5Vj19WVwyAkd1W9gAA&#10;iYpcNAAAgABsrQAAgACAAEuTictRlEI4ieZUize1ihdXUCvFin9Zvh2Zi5hbbAw5jRVb1gAAhk5g&#10;3wAAgABxjgAAgACAAEqFhfpYZ0Echkta6Ta8hpRdPCrXhvNfOxzch9RghAvkiJ5gvwAAg1RlugAA&#10;gAB2iAAAgACAAEmNglRfR0AXgshhTzWrgyNjKyoBg4FkvxwghDFlqwuIhLdlwgAAgKpq3gAAgAB6&#10;6wAAgACAAEibfvFmPD8nf49nzjTCf/5pNykegE9qVxuVgMFq+As7gWBq/QAAgABweQAAgAB+vgAA&#10;gACAAEe6e+JtTD5NfLBucDP+fTZvaChxfX1wIhr7faZwbAsTfoZwhwAAgAB2VQAAgACAAAAAgACA&#10;AEb4eTF0XT2Vei11HTNcest1pyfmewV2Axpyeud2EwrUfDZ2bAAAgAB7RwAAgACAAAAAgACAAEZP&#10;dtB7bDzreAN70DK9eLx7+CddeO18ABn6eIR7+wptem98rQAAgAB/eAAAgACAAAAAgACAAEXTdNuC&#10;vDyHdkSC4DJvdyCCnyc6dzmCSxokdnKCWwrOeLWCBgAAgACAAAAAgACAAAAAgACAAECZmUVIqzey&#10;mK1L5S2jmJRO1CGqmVFROxJ5nDJSUwNSmb5UYAAAhLJfigAAgABwDQAAgACAAD83lbxPBDZUlY5R&#10;2SwslZlUYiBLlkBWZhFumKFXLwMJlRVZPwAAga5kQAAAgAB1AQAAgACAAD5BkhZVeDU6khlX4Sse&#10;kj5aAh86ktdboBCglMNcHwLSkM9eLgAAgABpIwAAgAB5dAAAgACAAD1vjn1b/TRQjp9d9ioYjtVf&#10;qR5nj2Rg6A//kNdhKgKqjQZjOgAAgABuVgAAgAB9WAAAgACAADyaixRimjN0i2lkJilEi61ldB2Z&#10;jCJmSw+njRBmZwKZicVohwAAgAB0BAAAgACAAAAAgACAADvLh/JpXTKmiIdqgSiQiOVrax0GiUJr&#10;8Q8/iaRr1gKmhwNuMAAAgAB5OwAAgACAAAAAgACAADsVhSlwKTH0hf5w7yf4hndxeRyNhr9xtA7n&#10;hq5xhgKWhMV0UwAAgAB9mAAAgACAAAAAgACAADp8grt3CjFdg893fCd2hGV3rhwuhJd3qA6jhEl3&#10;kgJugwJ6KwAAgACAAAAAgACAAAAAgACAADoNgKp+JzDngfZ+TycLgqx+MRvjgsx+AQ6Rglx+LgKJ&#10;gYh+/wAAgACAAAAAgACAAAAAgACAAAAA//8AAP//AAD//wAAbWZ0MgAAAAAEAwkAAAEAAAAAAAAA&#10;AAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAQAAAgAAAiQEHQXaB2kI2Qo2C4UMxw3/DzEQXhGL&#10;ErcT4hULFjIXVxh5GZgatRvSHO8eJR9ZIIchsiLaI/8lIyZEJ2YohimnKscr6C0ILigvSDBpMYky&#10;pjPCNN41+zcYODU5UTptO4k8pT3CPt4/+EERQilDQkRcRXVGj0epSMNJ3Ur3TBJNLE5DT1lQb1GG&#10;UpxTslTJVd9W9lgNWSNaOltRXGZdeF6KX5tgrWG+Ys9j4GTxZgJnEmgjaTNqQmtSbF5tZ25xb3pw&#10;g3GMcpRznHSjdap2sXe3eL15w3rIe818zn3Nfsx/y4DJgceCxYPChL+Fu4a3h7OIrompiqSLnoyY&#10;jZGOho97kHCRZJJYk0yUQJUzliaXGZgMmP+Z8prkm9acyJ27nq2fn6COoXyiaqNXpEWlM6Ygpw6n&#10;/KjqqdeqxauzrKGtj659r2uwWbFHsjazJLQStQC17bbat8i4tbmjupC7frxrvVm+R781wCLBEMH+&#10;wuzD2sTHxbXGo8eRyH7JbMpZy0TMLs0YzgHO68/V0L7Rp9KQ03nUYdVJ1jHXGNgA2ObZzdqy25jc&#10;fd1i3kffLOAQ4PTh2OK7457ke+VX5jPnDufo6MHpmupx60jsHezw7cPulu928FXxM/IP8urzw/Sc&#10;9XP2Sfce9/P4xvmV+mH7Kfvr/Kf9XP4L/rT/Wv//AAAB6AOnBSwGhAe/COcKBAsWDBwNHg4cDxkQ&#10;FxEUEhATCxQEFPwV8xbmF9gYzBnWGt4b4RzhHd8e2x/WINEhyyLEI74kuCWzJq4nqiimKaIqoCue&#10;LJ0tmi6VL5EwjTGJMoYzgzSBNX82fzd/OIA5gjp/O348fD18Pnw/fUB/QYJChUOJRI1FkkaYR5pI&#10;m0mdSp9Lo0ymTapOr0+0ULpRwFLHU85U1VXXVtlX21jeWeBa41vnXOpd7V7xX/Vg+GH8YwBkA2UB&#10;Zf9m/Gf6aPhp9Wrza/Bs7m3rbuhv5XDhcd5y2nPWdM11w3a5d694pXmbepB7hXx6fW9+ZH9YgE2B&#10;QYI1gymEHIUQhf6G7YfbiMqJuIqmi5WMg41xjmCPTpA9kSySG5MKk/qU6ZXZlsmXupinmZOagJtt&#10;nFqdSJ42nyWgFKEEofWi5qPYpMqlvaaxp6aom6mRqoerf6x3rW+uZ69gsFqxVLJPs0y0SbVGtkW3&#10;RLhFuUa6SLtKvE69Ur5Xv13AY8FqwnLDe8SExYrGkMeWyJ3Jpcqty7bMv83IztLP3NDm0fHS+9QG&#10;1RLWHtcq2DfZRNpR217ca9153obflOCc4aLiqOOt5LLltua6573owOnD6tTr5ez17gTvEvAg8Szy&#10;OPND9E71WfZj92r4bvlv+mz7ZPxW/UT+L/8X//8AAAIFA9gFaAbGCAYJMgpSC2UMcg14DnoPehB6&#10;EXkSdRNwFGgVXhZSF0UYNxkpGjQbPRxAHT8eOh80ICwhIyIZIw8kBCT5Je4m4yfYKMwpwSq2K6ss&#10;ny2TLocvfDBwMWQyWTNNNEE1NjYrNyE4FjkLOgA69jvtPOM92z7TP8tAxEG9QrdDskSsRaZGoUec&#10;SJdJlEqQS45Mi02KTolPiFCIUYlSiFOIVIhViFaJV4pYi1mNWo9bkVyTXZZemF+bYJ1hn2KgY6Fk&#10;o2WkZqZnp2ioaalqqmuqbKttq26rb6twqXGocqVzo3SgdZ12mXeVeJF5jHqHe4J8fH12fm9/aYBh&#10;gVqCUYNIhD6FNYYrhyGIF4kMigKK94vtjOKN2I7Nj8OQuZGvkqWTnJSSlYmWgJd4mHCZappjm16c&#10;WZ1VnlKfUKBPoU+iUKNSpFWlWaZfp2aobql4qoKrjqycrauuu6/MsN+x87MJtCC1OLZRt2y4h7mk&#10;usK74b0BviG/Q8BlwYfCqsPOxPHGFcc5yF7Jgsqmy8rM7c4QzzLQVNF00pTTstTP1evXBtge2Tba&#10;TNth3HTdh96Y36fgs+G+4sfjzeTR5dLm0OfM6MTpuuqs65vsh+1v7ljvXPBb8VbyTPM99Cr1EvX2&#10;9tb3s/iN+WL6L/r0+7H8Zv0R/bP+Tf7h/3H//wAAAdkDjQUJBlQHfwiWCaEKpAufDJMNgg5wD18Q&#10;TBE3EiETCRPwFNYVuxafF4MYgRl9GnQbZhxVHUEeLB8XIAAg6iHTIr0jpiSQJXomZCdOKDkpJSoQ&#10;Kv0r6izXLcQusS+eMIwxeTJnM1U0RDUyNiI3ETgBOPE54jrTO8Q8tT2mPpg/ikB9QW9CYkNVRElF&#10;PEYwRyNIF0kLSf9K80voTNxN0E7FT7lQrVGhUpVTiFR6VW1WX1dRWENZNVomWxhcCVz6Xete3F/M&#10;YL1hrGKbY4lkeGVmZlRnQmgwaR5qC2r4a+Vs0m2+bqpvlnCCcWxyVnNAdCl1EnX7duR3zXi2eZ56&#10;hntufFZ9Pn4lfw1/9IDbgcKCqIONhHKFV4Y7hyCIBYjqic+Ks4uYjH2NYo5Hjy2QEpD4kd6SxJOq&#10;lJGVeJZgl0eYL5kYmgGa6pvUnL+dqp6Wn4OgcaFfok+jP6QwpSKmFacIp/2o86nqquKr26zVrdCu&#10;y6/HsMSxwrLBs8G0wrXFtsi3zbjTudu647vtvPi+BL8RwCDBMMJAw1LEZsV6xo/Hpsi+ydbK8cwM&#10;zSrOR89j0IDRn9K/0+DVA9Yn10zYc9mb2sTb790a3kbfc+Ch4c/jAuRN5Znm5+g26Ybq2Owr7YDu&#10;1/Ax8ZDy7/RN9ar3BPha+av69vw6/Xv+u////wCAAIAA5k9/zn9YzZl/qH7NtNp/mX55nBR/o35l&#10;g0x/xn6FaoV//n7AUb+AY389OQCBEoAP/MV+fIs05LV+Y4lszEB+XYfMs5p+boZmmth+mIVDghh+&#10;2YRPaVp/L4NnUK5/r4KhOBSAdoHm+rx9NpZx4vt9MJOSyst9PpDPsjp9aY5emZN9rIwsgO9+B4oi&#10;aE5+dYgTT8F/DIYAN0F/6IOs+ON8LqG34UF8M52/yTN8TZnwsMJ8hZZXmEV835Maf8t9T4/zZ1Z9&#10;0Yy1Tu9+fIlNNod/Z4Vc9zd7Y60D36V7Zqfrx6p7h6MKr2B7yZ5plvh8K5n4frJ8r5W3Zm59Q5FB&#10;Ti59/Yx7NeV+9Ibv9bx6yrhV3i96x7IUxkN65KwUrhl7LKZhldx7maDafaR8JJtZZZV8yJWoTYJ9&#10;kY+BNVt+kYhf9Hd6UsOq3Ox6RrwyxQl6XbUKrPl6p647lOl7H6ebfNl7tqDoZNh8YJndTO19NZJQ&#10;NOh+PYmn82N5988B29h548ZAw/p58r3kq/d6OrXslAJ6uK4kfCB7W6ZAZEh8EJ3lTG986pTjNIl9&#10;94rF8nV5tNpa2ut5l9Ayww95n8aUqxh5471qkzt6ZLRqe3d7DatAY8J7zKGWTAl8r5czND19vou2&#10;7lOI234214aHxH3CwJ+Gw31wqYyF5n1VklKFKn11eweEhn3GY8SD8X41TI+DeH7pNZKDKIAA7D2H&#10;fYjL1hSGcIdAv2uFg4XjqGOEu4TBkR6EG4PfedSDlIMtYpyDHYKNS5KCw4IWNNiCkIHB6nqGR5Nl&#10;1HSFTZDavfyEb45zpwuDxIxYj+2DOYp3eMqCyoi9YbaCaYcDSs2CJoVMNDOCB4Nv6NuFT53+0uCE&#10;X5p0vHqDjpcUpauC55PojrSCcpELd7uCFY5BYNaBx4tkShiBl4hoM6KBi4UE51yEi6ig0WyDnaQV&#10;uxCC1J+6pFuCN5uUjYCBwpeVdrqBeJO7YAiBOY+ySXWBGotlMySBH4Z75gCD8bNL0BuDBK26uc2C&#10;OqhYozKBo6MtjHuBNp4gdciA7pkUX0qAvpPbSOSAr446MrmAwYfP5NWDc734zvqCh7dWuLWBvLDi&#10;oi+BJqqoi5+AxKSKdRGAg55VXqeAVJfRSGmAU5DZMmCAcoj749aDDsilzgWCJMDit8aBV7lToUqA&#10;v7H6itCAYaq7dGuALqNcXimAB5uVSAKAB5M7MheAMIn+4wCCvdNUzTeB1spZtvqBB8GaoIiAbrkT&#10;iiOAEbCic9p/4qgGXbd/xp79R6t/0JVWMdx/+4rX3hKR4nywyO6P8Xxjs7GOGHw6njuMaHxHiI2K&#10;3nyPcsWJaX0KXRGH/H2oR3uGmX6TMlGFOX/x3CqQtIaXx5SOwYVSspKM9IQ8nTaLV4Nbh46J5IK2&#10;cdKIiII9XCuHM4HYRrmF6YGiMcuEooGd2qOPjpCVxjmNqI5XsXKL3Yw+nBWKV4pwhniI+IjZcNCH&#10;tYdoW0iGd4X8RgWFRoSfMVSEGYM02UKOm5qXxNiMv5dssAeLB5RrmsiJgpGkhVKIOY8db9mHBYyo&#10;WoOF2IomRW+EuoePMOyDoISv1+6N4aSUw4eMCaCBrrqKW5ybmY+I3pjkhDqHjZVPbvCGa5HVWc6F&#10;So40ROiEPYpbMJGDNYYL1rWNS66cwlyLd6mdrZmJyqTEmIKIUqAXg0yHCJt+bhqF4ZbiWSuEzpId&#10;RHOD0Iz/MEWC2odE1aeM0LijwVyK/7KwrKGJUazal5uH3acqgoaGm6GKbXeFepvQWKGEYpXQRBKD&#10;c49sMAWCjYhW1MKMasKmwIaKnbuyq8+I8bTUltGHe64Sgc6GPadbbOOFKaCCWDaEFplOQ8GDJ5Gc&#10;L9GCTolB1ASME8ypv9WKTcSgqx+Io7yllieHLbS+gTeF8azebGeE4KTVV9SD2ZxtQ3iC9JOFL6eC&#10;G4oFzk+bG3uAuqKYWXtRpu+VrHtGkwqTJ3tzfuiQxnvaaqiOdXx3VoiMIn05QpaJwn5QL0KHQn/i&#10;zJ2aD4TSuYGXPIO+pgaUl4LVkjSSIIIkfhOP04GtadqNmIFjVcaLWYExQfyJEYE3Lu+GpoF6y0KZ&#10;EY4huESWRYwupPmTnYpakS6RN4jVfSCO+od9aQKM0YZKVQ6KpYUfQXSIcIQKLqWGG4L6yiGYHpeO&#10;txiVY5S5o8uSyZIBkBuQV4+MfB2OLY1RaCCMFIspVFiJ+Yj5QPKH24bBLmWFn4ReyP+XZqD2tgeU&#10;rZ1Eoq+SG5m/jvqPvZZpeyCNiZMzZ1GLf5ARU76JbYzNQIqHXYlhLi6FNIWhx+yW2KpgtP6UIqXX&#10;oa6RkqFwjguPOZ0xekyNCZkCZpeK+JTOUzaI8JB0QDCG74vTLf+E2IbBxvuWZLO/tCCTrq5WoNeR&#10;H6kFjUGOyKPReZ6MoZ6nZgqKk5ljUsaIgpPiP+eGj44NLdiEjIe7xi6WA70Zs2WTTrbEoCGQwLB8&#10;jJKOaapEeP6MRqQRZYmKRJ26UmuINpcWP6qGQZALLbiETIiQxYWVr8Zxss2S/L8cn4mQcrfGi/6O&#10;HbB3eHuL+6koZSCJ/qGyUhqH/ZnsP3CGEZHCLZ+EGolAvyCkh3qtrMmg+nqNmn+dfHqWiBSaH3rY&#10;dXKW3ntWYrSTpXwMUCqQW3zpPeGM7n4gLGqJO3/TvaKjnINwq+Kf8oJ8mc6cc4G1h26ZH4EldMWV&#10;74DSYgqSx4CuT4mPj4CmPW6MNYDcLEmIl4FZvIOiqYw2qtyfBopumOybhYjPhoyYQYd1c/OVHIZQ&#10;YVKSA4VQTvOO2YRbPQqLkIOFLCyIBYLEu4Kh3ZTsqdCeRJJbl9mazI/5hZWXfo3CcxOUZIvNYJiR&#10;VInmTmaONIf6PLKK+4YQLBOHhIQRuqWhGp3DqOmdjppllueaIZc0hKGW2pQmcjyTqZE/X+aQqY5r&#10;TeGNlIt9PGGKb4h2K/2HFYU9ubygj6aaqB6c/aJpliSZjJ5gg9+WSZp/cYiTK5avX02QIpLaTXaN&#10;FY7jPCKJ/oq3K+qGt4ZFuO2gIK9ap2CciqpYlW6ZGqVxgzWV26CqcPeSxJvrXtePv5cVTR6Mp5IL&#10;O/CJm4zAK9uGaIcquDefx7gJpsGcLbInlNaYvKxYgqWVfqaccHOSa6DkXm2PcJsMTNeMWZTzO8eJ&#10;S46MK8+GKIfrt6CfecC0pj6b2bnelFaYarMOgimVMKxKcAiSIKWJXhqPKp6kTJmMIJeBO5+JHJAU&#10;K8WF9IiJsJ2uKHomn4qpzXoJjo6lfnobfYChSHpqbEqdIXr4WwWY8HvASgmUoHyxOWqQEX3/KdCL&#10;HH/Er1ytUoJmntSo2YGCjgakhIDQfP6gUIBaa7+cMoAiWn2YD4AdSY2TyoA2OSGPS4CTKeCKa4E5&#10;rnesa4qfngKn94j3jVKjnYd7fEefc4ZHaxObXYVIWemXRYRzSRqTC4OuOOSOm4MQKe6Jz4KRrbSr&#10;m5LPnS6nNJBqjHOi444ye3uesYw1alyao4pwWVSWkojBSLCSYIcSOK+N/oVuKfqJR4PJrO2q/Zr1&#10;nGqmlpfUi6qiSZTnerSeGZIsabCZ+Y+DWM2V8oz4SFSRxYpWOIKNcYelKgSI0YTgrESqYqM3m8ml&#10;/Z9SiwuhsJuZehqdhJgIaSOZZpSFWFaVUZEFSAKRMI1rOFqM8ImvKg2IboXUq56p76tem0SlgKao&#10;io6hLaIYeZ2dAJ2vaLOY75lUV/2U5pTlR8WQu5BNOD6MiIuHKhSIHIalqwapl7NomsOlH63aihmg&#10;yqhseTGcnqMfaFSYk53bV7CUlZh8R5OQapLsOCqMNY0lKhmH2IdUqoOpTLtkmlekybToibSgda6F&#10;eNWcTahBaAeYRqIJV3iUS5u1R26QL5UzOBeMA46CKh6Ho4fjouG3/HnHkwGyzHmjgzytqnm4c3Wo&#10;lnoRY5mjfXqsU7+eSHuDREaY33yGNUqTHH3nJ3+M2X+2oeS3LYGNknex6ICwgtasvIAMcxGno3+o&#10;YyuijH+HU1idXX+eQ/GX+n/WNSySRIBVJ7yMGYEcoT+2RolCkduxCYewgk+r2IZNcoSmwoU5Yqih&#10;roRcUuuchoOuQ6WXKoMUNRaRg4KoJ/KLcIJioLe1cpDmkUSwPo6lgamrEoyVceyl8orEYiCg54kt&#10;UoGbxoexQ2CWcYY6NQWQ2YTaKCGK3oOIoCy0x5iHkLevkpWUgRmqaZLZcVulTJBPYaagM43pUiOb&#10;HIubQyeVzolANPiQQ4bkKEiKYYSNn5u0QqAlkDevBJx5gKOp1pkCcO6kupW8YUSfpJKJUdWafo9V&#10;QvmVOIwUNO2Pv4jBKGmJ94Vuny6zuqewj9aueqNAgEmpTJ8DcJykNZryYP2fJZbuUaGaApLbQtaU&#10;q46qNOWPRopmKIWJoIYvnrezXK8Zj42uDKnNgA6o0qS0cF6jsZ/NYMKepZr6UXGZmpYRQryUVJEF&#10;NOWO7ovaKJuJWYbPnk2zCrZnjzytrrA0f8uoc6owcCijV6RkYJyeUJ60UVuZSJjvQrSUEJMNNOqO&#10;to0SKK2JIIdRlezB/Xl/hzK78nlQeJG1+Hliafyv/3nCW2ep63poTOyjoXtPPuudDnxiMYWWBX3T&#10;JXSOb3+plTzBJoDYhtG7GH/5eEW1FH9caa6vD38HWxWo8378TKaip38sPr2cE3+AMZOVFoAfJdyN&#10;nYEBlNnAMogPhmu6M4aLd+u0K4U7aU2uIoRBWryoA4OETGKhvIL6PpqbLYKJMaWUQIJLJjaM5oI4&#10;lJG/UI8uhhS5VI0Id4KzT4sZaO2tPIltWminJYgCTCWg5Ya1Pn6aX4V0MbiThIRTJoSMSINOlEK+&#10;k5ZIhca4kpN5dzOyipDqaJmseo6TWiWmWIxlS/igJ4pUPmuZrIg8McuS4oYzJseLwoRCk+S9/Z1d&#10;hXu38JncdvWx4ZabaGar0pOSWfaltZClS9affY3BPl+ZDYrTMd2SVYfmJv6LUoUVk4m9g6ROhTq3&#10;aKAPdsSxUZwQaD+rQZhLWdilL5SiS8Se/JDxPliYg40tMeyR3IllJyyK9YXGk029AasThQ625aYK&#10;dqewzaFGaCyqv5y/Wcmks5hSS7qekZPVPlWYGY9EMfqRcYqvJ1GKqYZakwC8orG1hPK2dKu/dp+w&#10;UaYSaCeqOaC5WcykLJuOS8eeEpZXPm6XupERMhiRMIvGJ2+KbobRiZXMJHlwe/XFNnkobma+aHkv&#10;YOy3jnmPU5CweHo8RmmpCXsuOdqhN3xMLgaY1H3JI6SP4X+ciUnLKoBle7/EYn92bi+9jn7VYLS2&#10;nH6IU1uvcH6LRkmn9n7ROdmgHX88LkOXx3/0JDOO/IDpiTPKGocie5fDaoWgbgi8k4RXYIe1lYNw&#10;UzSuYYLLRjam6oJgOeWfF4ISLoCW1oH8JLCONoITiS/JHY2+e4nCZ4unbei7kInPYGq0iIhAUx+t&#10;XIb6RjCl8IXXOfeeLITFLrmWBYPdJRuNjYMaiSPIQpRQe4LBgJGabea6n48uYF+zmo0CUx2saosF&#10;RjqlEokqOhGdYIdRLu6VUYWVJXWM/YQAiQnHhJrYe3vAtpd3bfC5zZRkYHWyyZGVUy+rpI7nRlCk&#10;TYxJOi+cr4mrLx+UuYcgJcGMhYTFiOzG4aEve3bACp0Ybf25GplUYI6yGJXaU0urAJJ/Rm6jtY8n&#10;OlCcGYvIL0uUOYh5Jf+MIoVqiM3GVKdQe3G/d6J2bg24gp34YKqxgJnKU2uqcJXCRo+jOZG2OnKb&#10;qo2kL3ST0YmhJjKL0oXziLHF0K0ye3G+8aeHbiW3+qI9YNKw+Z1XU5up8JijRsOixZPuOqSbS483&#10;L6GTh4qWJlqLk4Zh8s97Y3mw2917vHnSxKh8HHoHrSV8g3pelXF893rdfa19fHuCZfB+FXw+TkR+&#10;2X00Nst/6X598LJ5uYTP2i16NIPKwyp6s4Loq897O4IylDR70IGqfIh8doFCZOF9LoDjTVV+EICf&#10;NgF/OoBo7sx4WZAC2Gp45Y3awZ95eIvSql56GYoQkup6yYh9e2R7i4cFY+R8X4WGTH19W4P+NUx+&#10;m4I/7QZ3M5sx1q53yJfvv/h4aJTYqOB5GZHykZh54Y9UekF6u4zDYvJ7p4oaS7h8uYdHNK1+DIP9&#10;62l2R6ZV1Rt23qIDvnJ3hZ3ep3d4QZnskE15FpYdeSh6BpJyYg17Bo6WSwJ8LIpvNCR9jYWd6gR1&#10;k7Fv0792J6wRvR52zabXpjd3j6HPjy94bpzmeB95aZf9YTl6fJLrSl97so1tM699H4cX6Np1Bbx7&#10;0p11lbYOu/92N6+6pSR2+6mUjj135KONd1F46p1zYIF6BpcMSdR7S5AzM018woho5+d0nMdx0bB1&#10;J7/uuxB1wrh7pDd2grErjWB3can4dpt4g6KuX/J5qpr8SV569pK7Mvx8dImM5yd0VdJB0PZ02cmb&#10;ukx1asD/o252JLiAjKJ3E7AVdfR4K6eIX2p5W56OSPl6sZT6Mrx8NoqB4pmEEXgbzY2DhXh4uByD&#10;DnjhojiCq3lkjAmCXHoMdbyCH3rZX4CB8HvDSVWB4nzsM3yCBH514OGCjoKpzFyCF4HmtxKBs4E/&#10;oSiBZYDBiumBK4BrdKCBCYA5XnOA/oAZSHWBFYAfMuCBWoBJ31GBQY1BysGA2YtutZaAgom4n8WA&#10;TYg+ibKALobwc5SAKYW+XY+ANYSKR7qAZINYMlaAv4IH3b+AKJfFySV/x5T0tAF/fJJCnlx/UI+5&#10;iHR/S41ucod/XIsxXLd/f4jjRxN/xYZ0Md2ANIOs3ER/QqJBx7N+4p57spp+oJrSnQd+gJdKh0F+&#10;gpPdcYl+qpCTW+9+4I0gRnt/OYltMXR/uoUw2vp+kKy+xnR+MagEsWN97qNYm+N9057Fhj1935pI&#10;cJ5+DJXQWzl+VpE2RfR+wow7MRt/UYaO2eh+ArcyxWx9pLF+sFx9XqvHmuR9Q6YhhV59WqCRb+Z9&#10;kpryWp594ZUXRYF+XI7RMNB++YfD2Q19l8GYxJZ9Orrir3987bQWmgZ8za1NhJF856abbzl9LZ/X&#10;Whp9h5jDRSF+CJErMJN+r4jO2GZ9Ssvuw+587sQnrsV8mLw1mUR8b7Q7g+B8iKxYbqZ81aRgWax9&#10;O5wURNN9yJM9MGN+dImt0u+M63bZv5KLfHdXq72KLXfdl1+I/nh8gqmH5nlDbdGG3no0WRiF3ntG&#10;RHuE8XyhMFqEGn5r0XWLlIDBvmSKNYA8qqOI9H/RllqH1X+Gga+G0n9lbOiF439nWECE/X97Q8yE&#10;LH+6L+6DboAq0CaKVIq5vRaJBYk1qYOHyYfKlTSGv4aTgJuF0IWDa/GE+YSRV22ELIOiQyuDd4K/&#10;L42C1IHSzs6JQpSlu7SH+JI3qBCGzo/ik+mFy42zf3aE9Yu0avqEM4nCVqqDfIfDQp2C24WvLzmC&#10;S4NdzYGIaZ6EumiHIps0psmGAJf6krKFBpTZfmSEMZHOahaDhY7aVfqC3ovEQh+CUIh5LvGB04TG&#10;zFuHvqhpuUyGeqQ2pbSFV6AJkayEYpvtfXmDlZffaUeC6ZPOVV2CVI+cQbKB2IsXLrOBbIYLy2aH&#10;M7JEuF6F8q0npMeEzqf/kMmD2qLffLKDF53KaKSCc5igVNmB3ZM9QVeBco1+LoCBFocnyqCGx7wP&#10;t5yFirYBpACEY6/VkASDaqmhe/yCqqN3aAuCFJ0yVGmBh5alQQuBHo+nLlaAzogaygqGdcXNtwOF&#10;PL7Ao1mEELd9j1mDErAle2KCUajUZ42BwKFoVAaBP5mwQMWA4ZGILjSAlYjkw7uV+HXescqTsnZy&#10;n2+RkHcQjJSPkXfJeVyNqXiqZf6Ly3m4UsuJ63rqP8SIDXxrLWmGJH5gwnyUwX80sNCSg37YnoSQ&#10;bX6Ti7aOen5yeIWMon55ZTWK2X6lUhSJD37nPzuHR39bLSuFdIAMwVmTooh/r6KRb4dAnXuPWoYS&#10;iq+Nd4Ubd5aLsIREZGWJ/IOKUWiIRoLXPsGGlII2LPSE14GdwEWSk5HYrnyQbI+6nEuOZY2qiaeM&#10;fYvHdp6KzIoNY5GJKYhiUMKHh4avPlCF74TyLMWES4MQvyeRvpsmrXSPmJgxmzyNl5VRiIuLwJKJ&#10;daiKDo/XYsWIgI01UCmG7Yp2Pe2FZIeQLJyD0oRivieRG6RzrHaO+KCrmkKM+Jzoh6GLJZk1dNeJ&#10;eJWLYhKH55HcT6aGYo4OPZmE64n+LHmDa4WOvU6QmK2uq6WOeKkNmXOMdqRghtqKpJ+2dCiI/psS&#10;YYWHc5ZYTzmF6ZFsPVWEgow1LFyDFYaSvJ+QMbbZqvqOE7FXmMOMEKu1hi2KOaYHc4iIlqBaYP+H&#10;F5qUTtuFlJSOPRuELI4uLEWCzodwvBmP37/3qnKNxrmGmC6LwLLbhZaJ5awXcwGIQaVTYJOGxp50&#10;ToaFT5dVPOGD84/fLDKClYgntQ6fPXUypGOcKHXOk2KZN3Z6gfGWZXdFcCyTo3g6XkaQ4XleTJ2O&#10;EXqoOzaLLHxEKq2IHn5UtAeeKX38o6ObFH23kq6YJ32OgUSVW32Kb36SpH2yXaOP8n4BTAqNMn5q&#10;OtSKYH8LKp2HZX/usx2dF4a8oq2aDYWgkdGXIISggGSUYoPRbrKRuYMpXPOPGYKfS36MaYIfOn2J&#10;qYG7Ko+GwYFrsimcKY9ioaqZJY1/kMKWQYu8f3uTfooUbd2Q5IicXEWOUYctSv2LsYW8OjGJBIRK&#10;KoOGMYLIsUybS5gfoMWYUZV0j9eVdpLifo+Su5BibReQFI37W6CNlIulSoWLA4k4OeyIbIayKnmF&#10;tIQDsHSaq6DaoAaXsJ1ljx2U0pn6fc6SGZahbGKPgJNSWwqM/I//ShuKd4yRObCH74jyKnCFSoUY&#10;r7uaLql5n1GXNaU6jmmUVaDzfSWRnZyya86PCZh1WpOMiZQmScWJ/Y+sOYKHhIr5KmmE8oYIryGZ&#10;zrH+nr2W1KzrjdST8qe+fJORNqKIa0iOpJ1UWiOMLpgHSXqJpZKHOVuHK4zEKmOEqobSrqqZgbp2&#10;nkaWiLSBjVSTo65ZfBKQ46gcateOUKHhWcuL3ZuOSTaJYZUKOTCG8o5JKl6EcId4pwGounTBl36k&#10;3HVbh7ihHnYMd5uddXbiZzmZznfmVsSWGXkcRqGSRXp4NuCORHwqKC+J/n5IpjKnxH0KlvOj4HzP&#10;hzagHXy3dxqcc3zJZrWY0X0LVkmVJ314RjeRXn4BNqiNbX7IKEuJOH/RpX+mv4U9ljOi5IQ6ho2f&#10;HoNYdmqbfIKsZhSX44IqVcGUR4HKRdGQjIF6NniMq4FMKGSIioE7pMalz41blWah/IuehbGePooA&#10;daqamYiOZWeXDodGVTeTfYYQRXGP0ITbNkyL/4OvKHqH8oKFpASlEZVqlKahP5L4hO6dhZCldOeZ&#10;445xZMiWSoxKVLmSyIo7RR2PJYgYNiiLZIXqKI2HcIOro2OkY52PlAegmJpghE+c3pdDdE6ZPJQ5&#10;ZDyVppE3VEqSGY44RNSOg4snNgiK2Yf1KJyHAYSsos+j5aWWk4qgF6Gkg9ScVp20c8+Yr5nOY8aV&#10;IpXyU+2Rn5IJRJeOAo4ANe+KZ4nPKKmGpoWJok6jiK16kxGft6jAg12b8qP1c12YRp8rY1+Uuppn&#10;U5iRQZWQRGCNp5CWNduKC4tuKLSGW4ZCoeijP7VIkq6faq+4gvaboan/cviX8qQ+YwmUZZ6HU1eQ&#10;7pi/RDONX5LXNcSJz4zKKLyGH4bZmayybHRpizytx3T6fJ2pOnWtbb6ks3aMXrCgGnedT6KbYHji&#10;QP6WdnpPMtyRRHwUJfaLt348mRqxi3w8iuWs3HwBfEqoQnv0bWmjsXwYXlafF3xyT1GaY3z7QL+V&#10;gH2jMtGQW36MJjyK43+2mKGwiYPqil2r4oL2e9KnQoIqbOiitIGdXeGeIIE+TvOZd4EGQIKUn4Di&#10;MsePioDnJnqKKYEQmCKvlot7icmq9Inbey6mWohibFmhx4cbXWKdP4YDTpKYoYUBQEeT1IQGMr+O&#10;0oMfJq+JiIJHl5iuzpMDiTyqL5C6epyll46Xa8ehBoyWXO2cdYqxTjqX5IjhQBOTIYcHMriOLoUv&#10;JtyI/oNblxCuNZqGiL6pk5eQeiOk95S0a1WgZZH0XIeb1I9CTfCXNYyRP+qSfYnYMrONnocQJwKI&#10;ioRLlqutpaHwiFqpBp5FecKkapqoavmf2JcdXDibSpOZTbiWrpALP82R5oxqMrCNHIi6JyGIKoUX&#10;lketRqk3iBqooKTMeYaj9aBZarWfUZvxW/WawpeZTX6WOpM4P6uRg47BMq+Mu4oyJzuH3IXClfSs&#10;/LBhh9CoTaspeT2jnKXUanGe9aCGW7+aZZtRTVqV3pYUP5iRNJDHMq+MeYtsJ0+HnYZMjRG8UnQc&#10;f6K243SgchaxhHVRZGSsF3Y3Vpymf3dUSOugrnirO7yamHoqLzCUI3wCJAGNSX4wjL+7eHuCf322&#10;AXtCcfCwjXs7ZDmrDXtvVm2lbHvfSMafnXyFO6uZi31ML1KTI35XJG6MZH+ejIS6boKyfy60/4HH&#10;camvhIEMY+mqAoCaViakY4BdSJSenIBNO5iYlYBUL3CSP4CMJM2LnYDpjEG5bIm+ftW0AYg1cT+u&#10;iobaY46pAoW6VdejboTQSF+dsoQBO4WXt4M/L4qRdYKcJR+K8YIRi++4lZC+foKzKo6YcOetsoyg&#10;YzKoK4rSVZSikIkoSDGc44eYO3aW9IYGL6KQxoSDJWSKX4MVi5e38Ze4fjSyf5TwcKGtAZJLYvOn&#10;eI/JVVuh3o1eSA6cKYr/O2qWR4icL7aQLYY8JZ+J5IP2i0W3cJ6MffOx95sbcGmsb5e+Yr+m4JR/&#10;VTChTJFWR/SbnI4rO2WVr4r3L8iPqIfDJc6Jf4S0ixC29qUyfcWxfKEPcD+r8Zz2YpumX5jzVRCg&#10;zZUDR9qbKZENO1yVPI0QL9mPNYkTJfWJLYVSitS2pqu9fbGxHqbTcDGrgaHaYoWl25z6VQKgP5hD&#10;R9maoZOQO2qU047eL/CO64ovJhSI64XRgQ3GZHP2dIrANHRkZ/66BXULW2mzrHXzTtytB3caQoKm&#10;C3h/NsOetHoOK8qW5Xv1IkWOtn4lgQfFf3r5dJm/T3qnaAS5BnqeW2eykXrbTtir3HteQouk3Hwd&#10;NuOdh30ALBqVyX4qIteNwH+HgRDEYIGwdIe+O4DBZ/C37IANW0qxbX+xTsOqtn+QQomjvn+lNv6c&#10;dH/WLGCUzYA7I1WM6oDFgQ/DRIg3dHC9IIa6Z8a20oV0WymwUIR0TqypooO0QoWit4MVNxabfYKK&#10;LJ6T8IIlI8CMM4HfgPvCU46vdFu8KoyjZ7C114rPWwyvVoktTqCopoe5QomhzYZlNy+apIUYLNaT&#10;MIPmJByLmILWgNzBlJUfdEu7YJJ+Z6q1BJAJWw2ugY3CTqCn1ouYQpSg/ImDN0qZ5od1LQeSjIV7&#10;JGiLFoOqgL3A+ZtidEC6upgjZ6q0U5UFWxOtzpIQTqmnK481QqSgWoxkN2WZQ4mXLTOSAYbdJKeK&#10;rIRcgJ/AfqFydDm6M52MZ6+zwpm7WxytNZYOTrOml5KBQrKf1476N3yYyot5LViRkIgOJNqKVYTv&#10;gIfAGadQdDi5wKKzZ7qzRJ4eWy2sspm0TsmmFZVyQs+fXZE9N5qYY40TLXiRPYkIJQKKEYVl5rd2&#10;sXNo0VV3k3RLu4Z4cHU0pTp5SHYqjqF6JHc5d+97D3hlYU98D3mqSs99PXsoNK9+u3z/5LV0135z&#10;z7N14X4rug924H36o+13233njXB42330dtp56n4aYFN7Dn5KSfd8X36WNAZ9+3784uVzTYmKzfF0&#10;aYgauIV1f4bEon12lYWojCt3s4Svdb944oPLX2R6JoLiSTR7lYH1M3B9TIDk4Shx/JSNzDNzI5II&#10;ttR0Ro+loP11cY1rith2rItqdKB394lzXn15V4dpSIB64YU8Mux8r4Ky35Rw6J96yqZyE5vztUtz&#10;QZiIn4x0eJVCiY91xJIXc4t3Ko8KXaJ4oovVR9t6Q4hfMnp8JIRe3kFwE6pVyVlxP6XXtAJybqFh&#10;nk5zrJ0GiHB1BJjAcod2d5R8XNd4BpAYR0Z5vItWMhl7rYXj3StvbbUZyEpwmK+lsu9xwqognUFz&#10;AqSph390ZZ9Hcbt15pnVXCd3gZQlRsh5So4VMcl7R4c73FJu87+6x3ZwG7lNshFxPrK2nFxyeawZ&#10;hqRz4aWOcQN1cJ7yW5p3GJgARlx465CUMYZ684hm27NupcojxtpvxsKysWFw3bsCm5xyDrM7hepz&#10;dat+cGB1CqOnWxN2vZt3Rfd4nJLGMVF6r4lh1yB/FXIaw5p/GXM5r4B/KHROmsl/QHVohap/ZHaX&#10;cGJ/lnflWzN/2HlORh6APnr1MX6A3nz91aN9ZnyZwnJ9i3yarmh9s3yjmbh94nzBhJ5+Hnz7b2l+&#10;bX1PWlF+0X2yRWZ/XX43MQCAIX7k1CN784cUwNd8KIYErO18YIUCmFJ8qYQog2V9AYNrblx9cILC&#10;WXF98YIYRLh+mIFwMJF/dYC00p56spF0v0R6749pq2B7NY1ulvV7jIuMgi58AYnUbVV8iYglWJ99&#10;JYZmRB1954SLMC9+3IJn0S55qJvGvd156pjNqf56OZXdlaJ6nZL8gQV7HZAtbFt7wI10V918c4qX&#10;Q5B9TIeBL9p+VYP3z/l42aYSvKx5HaIwqNJ5bZ5ClIN52JpagAJ6ZJZ9a3d7EJKcVy172Y6eQxN8&#10;yIpJL5J94oVhzv14NbBMu7N4eqt9p9d4x6aMk455NKGUfyd5y5ymasF6hJelVph7VpJtQqt8V4zZ&#10;L1d9gYafzjl3vLpouu94ALSqpwh4R66ukrx4r6ibfmF5S6KOahl6E5xtVhh68ZYEQlJ7+o8pLyZ9&#10;MIexza93asReulx3rL2mpl936LaUkgh4Ra9afbl44KgkaYl5r6DWVaR6mpk8Qf97sJEuLv9874iV&#10;yAmH0nEFtjqG6HJGo7eGH3N2kHaFb3SnfMGEznXwaN+EO3dcVSWDsXjqQYeDQ3q8LnuC+Xz5xtyG&#10;R3rltTSFfnsfoqeEyXtaj3SEKXule82Dm3wKaAGDIXyLVF+CtH0gQO6CZn3cLieCOn7LxbOE4YTK&#10;tACELYQCoaKDgYNCjlqC9YKeesWCeYIaZxuCF4GsU5+ByoFEQGGBnYDmLd6BjoCDxFqDpY6OspmC&#10;9IzkoCKCWYs8jQyB3ImneZ+Bf4g2ZieBOIbOUuKBA4VeP96A7oPYLZ2A9oIeww6CpJhAsU6B9pW+&#10;nuCBZZM2i9uA8pCweJWAno42ZUuAcYvTUjuAUYlSP22AU4agLWaAcYOVwfWB26H1sDuBMp6bndKA&#10;opskituANJekd7B/6ZQpZIh/wJCuUal/t40bPwl/zok6LTd//4TkwRKBPaubr1mAmKdinO2ABKL2&#10;ifl/l55xdud/V5nyY+V/OpVlUS5/M5CtPrd/XoudLRB/oIYJwGSAxrUqrqaAJbANnC1/i6qhiTZ/&#10;FqUJdjJ+2Z94Y0d+zJnXULh+0pQAPnB/Ao3CLPB/UYcEv+2AdL6hrh5/1biYm4p/MbIaiIl+r6tf&#10;dZZ+b6SvYsp+aZ3yUFt+fZb8PjJ+u4+dLNd/EofVuXeQrnBGqRKO5nGSl/iNTHLQhh6L1HQRc9GK&#10;aXVuYVqJB3byTxmHpXibPQOGUHqPK6aFB3zzuH6PRHmVqCyNnHnqlwWMFHpDhTeKp3qucveJSns2&#10;YJWH/HvdTmyGsHyaPImFdX2IK36EQ36yt3qN+YLLpwSMY4I/lfuK4YG2hCyJhYFLcguIO4D5X82H&#10;BIC+TcyF0ICMPB2EroBqK1qDk4BUtmiMxYwApduLOYqdlMOJyIk2gyaIcIfpcRqHPYa2XwaGGoWP&#10;TTSE/4RiO7uD+YMsKzqC+YHXtU6LzJUmpNeKQ5L2k7uI2ZDBghKHj46PcCyGZIxoXj6FW4pPTKCE&#10;UogdO2GDXoXIKyCCc4M2tFqLDZ5Jo+CJiZtNksiIIJg5gS2G25Ucb2CFtpIBXZSErY7hTCSDt4up&#10;OxWC2Yg0KwmCAIRts5KKdqdVoxiI96OHkf+HjJ+MgGqGRpt8brKFKZdqXQmEKZNGS7+DMo76OtiC&#10;ZopoKvaBoYV8svaKArBIoneIiKukkVSHGaa5f8CFzKGmbhSEsZyRXICDwJdnS12C0pILOqKCCIxe&#10;KueBUoZisoiJrrkhofqIOLOfkMKGwq2zfymFbKePbY6ETqFqXBaDYZswSwmCgZTEOmuBxI4LKtqB&#10;E4cfq1qZwG+7nCOXK3EKjE6Ux3JRe9KSgXOiauuQQ3URWd+OAnapSRqLtnhmOJqJZHpzKQaHA3zs&#10;qpOYf3iBm3GWAXjni4+Tp3lYexqRZXneajqPL3qEWUGM/ntLSJSKwnwsOEiIhH1CKQeGNX6ZqcOX&#10;Q4Esmn+U2IC+irKSgoBeejqQT4AaaXKOKX/zWJmMC3/lSBKJ43/iN/6Hun/5KQiFf4AnqNWWK4m0&#10;mYCTxYiHiaWReodleVuPSIZPaKeNNoVZV/eLKoRrR56JFoN9N7+HA4KOKQmE34GTp/aVK5JLmJuS&#10;0JBdiL2Qj45xeHSOZoyEZ++MT4qmV2CKWYjVRzWIWIbyN4iGXYT5KQqEVYLcpyqUcprfl+WSGpgx&#10;iAuP15Vwd7eNsJKpZzyLo4/kVtCJrY0dRs+HvIpBN1GF1Ic4KQqD4IP+pn+T4aNTlzaRj5/jh1qP&#10;SZxJdw6NIJidZqeLGZTuVliJKZExRn6HNY1SNyiFXok+KQuDf4T3pfeTdKullqqRJadshseO26Ly&#10;dn2Mq55UZiCKppmyVeWIwZT8Ri+G0pAgNwWE/YsIKQuDL4XKpZWTI7PeljyQ167WhkmOh6lqdfyM&#10;TqPKZa+KRJ4nVY2IYphzReuGgZKZNtuEuYyLKQuC74Z3nc2jC29bj6WftXCjgPmci3HuccKZc3NK&#10;YjSWU3THUpGTI3ZwQ0qP2Hg+NGiMcXpfJqKI4XzknTah9HejjyeeqngOgHCbfXiNcTyYYHknYbOV&#10;QnnmUh+SHHrLQu+O3XvMNEGLhn0GJsuICH6AnJmgyX/Ejmqdjn9pf8eaYH8icI6XTH8AYRmUOn7/&#10;UaKRJH8aQpWN9n9GNB2Ksn+SJvCHSH/7m+KfsofGjZ2cfoa3fuqZW4W4b9WWSYTUYHOTSIQOUSCQ&#10;Q4NYQj6NJoKkM/uJ9YH7Jw+GoYFUmyKez4+0jOGbno35fiyYgIxIbxSVc4qjX9+Sa4kEUKuPeId4&#10;QfSMaYXeM+CJTIQ5JyqGEYKJmoWeCJexjEKa4pVEfY2XxpLObn6Ut5BUX1eRso3dUEiOuItoQbWL&#10;uojnM8mItYZIJ0CFmIOXmfydeZ+Pi8yaVpxufRaXMpkpbf+UHJXUXt2RHpKDT+mOLo8pQXyLLIu4&#10;M7SIOYgjJ1OFM4R+mYydEadEi1qZ76NpfJ+WxZ9QbYuTppsZXnOQqJbkT46NwpKiQUGKxY5HM6KH&#10;1InEJ2KE4YVAmTicxK7aiv+Zn6o8fDmWbqVAbSSTSKAZXhqQRpr1T0qNYZXGQRCKcZCCM4uHjosh&#10;J26EoIXfkO6sjm8Fg7eofnBCdh6kjXGOaBugmnL0WdqcinR/S5iYV3Y5PcqT+XgaMIOPZXpOJIGK&#10;mXzbkIWrm3bag2yniXdDdcqjh3fLZ8mfhXh4WYqbcXlQS1eXRHpSPZ2S73tyMIiOanzQJNCJsX5o&#10;kBuqeX55guamcn4pdVWia332Z02ebH3zWR+aYH4VSwWWQX5aPW2R+n6yMIuNiH8zJRWI5n/Tj5qp&#10;YIXwglClXoT7dK+hX4QdZsSdYYNkWKaZZYLPSqyVVIJNPTuRHYHVMIqMv4FxJVGINoEbjw+odo1Y&#10;gcKkeYvDdBugf4o/ZjGcg4jNWDeYg4dxSlmUg4YlPQ6QWYTUMIqMDoOGJYSHn4I9jo6nw5S5gUej&#10;yZKDc6Sfy5BLZb2bzY4bV9CXzYvyShaTwonMPOyPpoejMIyLcoVsJa6HIYM6ji2nJJv7gOKjMJke&#10;cz6fMZYrZVubMpMyV3yXNZA6Sd2TLY08PNePBIozMI+K54ccJdKGuIQRjdemvaMZgK2ix5+Rcwae&#10;uJvSZReaopf7VzeWoJQuSZ2SrJBfPK+OlYyGMJCKfIiYJe6GY4TFjZOmcqoSgGqicqXVcr6eWaE/&#10;ZM6aPZyHVvqWN5ffSXGSRJM3PJaOOo6KMIyKMYnUJgWGH4VXhLu2Rm6qeGGxg2/aa8asyHEmXumn&#10;73KWUeui33QxRQSdk3X/OKeYDHf1LPSSOHo9IqKMJ3zShIG1bnYWeEqwmXZ4a6urvncIXs2mzXfH&#10;UdChs3i4RPWca3nZOKyW63sbLSWRJ3ydIxWLMH5ThEy0TX07d/qvfXzxa2iqmnzOXoWlpXzoUZSg&#10;kH0vRNCbVX2eOKaV4n4mLU6QM37bI3iKWH+vhAOzKIQud5uuXINNavmpfoKNXi2ki4H8UUqfg4GY&#10;RKKaVoFNOJuU9IERLW+PW4DyI82JnoDng62yMIsRd0OtaImeapyojYhGXcyjmocGUQiekIXnRHaZ&#10;dITeOJCUIIPYLYyOnoLgJBaI/4H7g1mxdZHsdvesq4/malOnyo3lXYai1IvzUMudy4oTRFOYqYhA&#10;OIiTZIZvLaSN+IShJFKIeoLogw+w5ZiedrqsFpYAahqnK5NQXU6iL5CiUJedKo4DRDaYDYtoOIeS&#10;v4jMLbqNaYYvJISIDYOygt6waZ8edoyrmJvhaeump5h8XSChppUNUG6coJGqRBGXkI5GOHqSQorm&#10;Lc+M74eHJK2HtIRZgq6wHKWCdoWrO6GgaeCmNZ1pXQOhG5kZUFicCZTrRAyW/ZDKOIORz4y1LeKM&#10;m4imJM2HbYTheRrAMG5lbX26y2+AYc61SnDHVgqvgHI9SkepXHPmPrii4XXJM8qcF3fUKaiU7Xox&#10;IPqNkXzJeQ6/aXVvbZe55HXBYee0M3ZRViKuR3ceSl+oFHgnPtuhm3lnNAGa2HrLKgaTwnxxIY2M&#10;iH4+eRC+PnwebYG4uXvPYday/3u1VgytCXvpSlWm2HxSPuaganzsNCiZtX2jKlWSuX6LIgyLo3+O&#10;eQO9A4KQbVy3gYG5YaGxyYEPVeer14CiSjylsYBtPuWfUoBYNEWYsIBZKpiRz4B+InmK34C5eOe7&#10;9YjtbT+2c4eVYYCwuoZhVb+qyYVRSi2kpYRrPuaeWYOmNGCXyYLqKtKRAoJIItaKOIG/eMa7Jo9E&#10;bS21mY1nYXSv2IuZVbSp5YnjSiKjxYhHPuydeYbDNHqW/YVLKwWQUoPlIyOJrIKgeKi6hZVsbSS0&#10;6ZMGYXCvHJCWVbCpJY4ySiCjDYvlPvScyommNJOWTodxKzKPvYVRI2KJOoNdeI66DZthbSK0XZhq&#10;YXOugZVQVbGog5I2Shyibo80PvWcO4w/NKSVyYlZK1aPQoaJI5WI3YP6eHu5tKEmbSez6p2RYXyt&#10;/pnAVban+JXoSiSh45IvPwWbuI6JNLSVWYr3K22O6IeJI76Ik4R52qVx8G0qxqZzUW7Esit0pHBX&#10;nSB16nHph7R3MHOJciZ4hXVCXLV583cVR217lHkjMq19inuT2LZv23gZxRdxa3iJsMZy43kFm+R0&#10;T3mShpR1vno0cSJ3PXrrW8x41HuvRq16nnyUMiV8uX2k1u9uGIMFw1tvv4JRr0RxVIGumnty3oE1&#10;hVd0b4DXcBJ2FICKWup30YA9Rf15v3/0Ma17+3+d1TRsj43PwZ1uRYwNrZJv7IpjmQBxkYjWhAlz&#10;Q4d1bvt1CoYcWg926YS2RVp4+IM4MUR7UYF606JrR5h9wBJtCJXFrApuvZMbl4xwcpCFgshyO44F&#10;be10IYucWT92HokURMV4SoZYMOl6vIMy0lhqSaMYvs9sD592qshtyZvIllRviJgjgatxX5SMbPRz&#10;VpD2WIB1b41HRD93tYlKMJx6O4TB0VBpga2XvctrSakNqb9tAqRYlU1uxZ+dgL5wqprubC1yspYy&#10;V9102pFDQ893NowEMFt5z4Yi0Iho77fsvQZqtrJ3qOtsaKy5lHFuJ6bef+lwFKENa3hyK5stV1V0&#10;ZJUIQ292zo57MCd5dYdTz/5okMIDvHxqU7uUqEhr97TEk7ttra3HfzhvmKbNat5xuJ+/VtJz/Zhn&#10;Qw92dpCiL/15LIhTy8R6GWwkuZd6nm3ypr17KG+okyx7tnFUfyJ8THMMaup88XTfVtZ9q3bQQul+&#10;j3kAL5p/t3uYymB4L3aLuH144Hc8pa15iHfpkid6MHidfih64nlkagZ7qXpCVg58iXsyQk59l3xJ&#10;Lzl+532TyOh2goDdtuV3SYCBpDl4B4AqkMd4zH/qfPZ5n3+/aQN6i3+mVTp7jX+QQbJ8vH+DLuN+&#10;K39zx2R1DYsLtVN14Ym8oqt2sIhwj3B3iYcwe8V4fYYQaAR5h4T2VHR6qYPTQSZ7+YKdLph9hIE1&#10;xflz05Uns/B0sJLyoUt1jpC2jh52d459eqZ3e4xPZxR4pIoxU7154Yf3QKl7TYWQLlh88oLSxM5y&#10;3J85ssdzv5wkoCZ0oZjxjQR1lJW2ead2p5J+Zjp33Y9DUxh5NYvwQDp6uohVLiF8dYRGw91yGqky&#10;sddzAKU6nzNz4aELjBZ02JzHeNF1+JiEZYl3PpQwUo54oo+uP956PorgLfR8C4WNwydxibMFsR1y&#10;b64onmtzS6j4i0x0P6OfeBB1Zp5GZOV2vZjaUhR4MZMxP4952I0qLc57tIamwq5xKrylsJZyDLbZ&#10;nc1y3LCciqFzxqond2907aOuZF12TJ0hUaJ3zpZTPz15hY8kLbF7boeQvWCCe2tSrN2CHm0/m4mB&#10;3G8LiV6BrnDIdq2BjHKUY8iBeHR/URGBcnaLPoeBjXjdLLOB2HubvEmAtnUbq8mAh3YAmmOAX3ba&#10;iEuARne2dbKAO3iiYu6ARHmnUFuAXXrBPgSAmnwELHmBBn2AuyZ/F37Zqox/Bn7GmVh+8X6whzZ+&#10;736jdLl++36rYhx/IH7FT7R/Wn7mPZB/vH8ULEaASX9JudN9rYh0qTZ9pYeFl+Z9pIaKhfd9tIWR&#10;c5194YSvYTB+JYPUTv9+e4L0PRp++oIELBl/ooDyuJJ8f5H8p/Z8f5A5lqt8i45ghMx8qox7cqJ8&#10;5IqcYF59RYjITmJ9tYbePLZ+T4TMK/J/EYJ2t4Z7k5uBpux7mpjqlaZ7qZYng9J70JNPccF8FpBz&#10;X6N8gI2STdh9CoqbPF19vIdjK9J+lYPQtq962KTuphJ65KF/lMl68p3Ngvt7G5n3cQB7bpYdXwZ7&#10;5pIxTWV8eI4ePBV9QInCK7d+LYT+tgx6S644pWZ6WqntlBF6ZKVEgkN6iKBmcFN64ZuCXnB7a5aK&#10;TPZ8CpFgO9Z824vgK6B914YBtaF57LdXpOZ5/LIqk3p5+qx9gaR6FKaMb8J6a6CUXfl6+5qITJZ7&#10;qpRGO5N8i42xK499k4bXr2aLO2qyoE6J9GyokFmI4G5+f4OH7nBHbimHB3IjXKCGKXQjS1eFUXZJ&#10;OkCEkHi7KfuD7HucroqJknPqn2qIf3Tpj12HhHXcfpSGn3bUbU+FyHfhW+OFAHkJSrmEQXpKOdmD&#10;nXu7KeeDE31trZOICnz/nkiHE30jjluGJX0+fZGFVn1ibG+ElH2ZWyyD5n3lSi2DRH47OYKCv36k&#10;KdaCUn8grIKGpYYLnSiFuoVgjSmE4YShfJiEHoPna5aDcYNEWoSC24KpSbGCWIINOTWB9oFpKcaB&#10;qICxq2OFf47+nCyEmo2UjC+DzYwLe4yDFopxaq2CeojcWb+CA4dVSSOBloW8OOaBSoQEKbmBFoIc&#10;qnaEnZfxmzmDwJXAiz+C9ZNeeq+CQ5DdaeiBsY5YWSKBPovTSLOA6Yk9OKSAtoZvKa6AmINfqbaD&#10;6qDHmnaDFZ3NinuCSJqKee6Bl5cZaTmBDpOjWJiAp5AiSFmAVIyDOG+AOIiiKaWAMIR3qSWDZKmA&#10;mduClaW4idSBw6GKeUiBCZ0caJ+Ag5iqWAyALpQoR/N/6Y+GOEF/0oqXKZ5/24VlqMSDBrIXmWSC&#10;PK19iUWBYKhVeLOAmKLcaB6ADp1iV6h/vpfdR6h/iZI0OBJ/g4xDKZh/loYpoeWUFGpOk++SAmw/&#10;hS2QLW4YdZyOdm/sZZeMwXHVVW2LCXPmRZaJTHYeNgmHl3imJ3aF6XuboTWSmnMBkz6QtXQIhGWO&#10;7nULdOCNOnYZZOqLjXc/VNqJ5niFRR+IPXnmNceGn3t+J4iFCH1ZoGyRKXuNkkmPYHvFg4aNo3v+&#10;dAGL/3xFZCiKZHyjVDyI1X0YRKqHRH2cNYyFwH48J5eEQH73n3qP24PvkUiOGYNygnSMboLucySK&#10;0oJqY2SJUIH7U6WH2IGWREOGX4E0NVmE94DVJ6SDkYBynpWOtIxYkFyM/4sjgYuLX4nbckCJz4iF&#10;YrWIUIc2UxmG8YXzQ+SFkYSkNSyEQ4NDJ7CC+oHInc2N2pS/j6iMLpLTgNqKjpC9cYWJAI6OYgWH&#10;i4xcUpCGMIoqQ4WE5IfqNP2DrIWCJ7qCeoL1nSmNL50CjvyLippbgC2J6JdycN6IWZRiYXCG7JFM&#10;UhqFmY4rQzyETYryNNuDK4eJJ8KCEIP4nKmMr6UcjnWLEKG2f52JaJ30cFKH0Zn5YO2GZpX1UaaF&#10;IpHiQuyD3422NL6CwYlTJ8iBuYTTnE+MU60TjgyKt6jsfyOJB6RBb9WHZZ9MYIGF9JpRUVOEtJVJ&#10;Qq2DgJAmNJiCc4rWJ82Bc4WHlOOdJGn9h9uaXWvkei2XyG2/a9eVQ2+eXSCSsnGWTlWQEHO4P/GN&#10;W3YBMfmKmXibJSuHyXuXlFWb3XIzh1iZMHM9eZmWnHROa02UEnVwXKSRg3avTe+O7XgSP6aMRnmS&#10;MeKJl3tMJWGG231Fk7eagXo4hpWX63qCeO6VW3rTaqCS3Hs7XBCQW3u+TXyN2XxcP1qLR30MMcyI&#10;r33fJZCGCn7QkvuZOoIXhcSWroG1eA2ULYFTaeuRtYD/W3CPSoDATQOM3YCRPw2KYYBoMbWH4IBM&#10;JbmFVIA4kjqYLInghQmVpojad1KTLYfKaSyQvYa2WuiOUIWmTJiL+YSmPs2JkYOeMaSHKIKPJduE&#10;t4F5kZqXSJGzhGeU0JADdrGSWY40aJiP6YxQWmONgYprTEGLJ4iKPpmI1IaiMZWGhoSiJfmEM4KT&#10;kRWWoZljg/WUMJcLdj+RspR0aByPOpG5WemM2Y79S+KKi4w9PmeIOIlvMYaF/oaAJhGDxoOEkKuW&#10;J6Dmg4aTuJ3fdcqRNJp8Z6qOspbkWYCMUpNKS4SKEI+nPimHxIv2MXmFkIgiJiSDbIRPkF2Vzqg/&#10;gy+TXqSGdWeQ0aBLZ0aORZvLWSqL4JdJS0SJoZLBPfuHY44tMWOFQImAJjSDJYT0iICmbGmnfFGi&#10;+GuBb6OfpW1dYnacSW9HVQWYynFQR5WVKXOFOqGRZnXiLjuNf3iQIyGJgHuTiBKlV3Fse/yh6HJz&#10;b0eegnONYiObFnTDVLyXlHYcR1+T+3edOoSQQ3k+Lk+Mb3scI3mIhH0xh6CkCnjye2ugqnlFbsyd&#10;RHmrYaiZ3XoyVFeWZnrZRxeS3nuiOmCPOHyALlyLen2HI8aHqH6shxaixIBKes2fbIAAbiCcEn+/&#10;YSCYsn+WU+KVTX+IRsaR2H+POjeOR3+jLmWKoH/LJAiG6YAChoWhs4eRejyeY4avbYubEIXLYIyX&#10;s4TrU3mUUYQeRneQ8INeOhCNcYKgLmyJ4IHmJECGRoEyhgWg4Y7OecKdl41UbRWaQYvDYBiW5Ioo&#10;UxKTg4iQRj2QHIb+OfeMr4VtLnOJOIPSJG+FvII7haKgLZXmeVyc65PPbKyZlJGJX7OWNo8qUryS&#10;2YzJRgWPeIplOeqMAof9Ln6IpYWIJJaFS4MchVCftpzXeSycdJopbHqZDpcgX3SVmJPlUnqSNpCw&#10;RcOO6Y1/Ob+LhYpNLoGIMIcIJLWE74PZhRKfYaOceO6cFaBLbDSYo5x3XyuVJJhiUj2RvpRXRZiO&#10;c5BSOaeLH4xPLn6H24hGJM6EpYRyfL6v62k/cUur12sLZYunwmzoWXyjgm7fTUifBHD8QS+aTHNJ&#10;NaeVY3W/Ks6QRHiEIVeLDHuNfG2vA3CdcSWq2HGdZWimnXLBWWKiQnQLTTedu3WBQS2ZCnclNbuU&#10;LHjrKwuPH3ruIc6KAX0ffCWtv3escMipmXgFZR+lWHh8WRqg/HkkTQKcfXnyQRKX3HroNcCTD3v5&#10;Kz2OGn01IjaJGX6Le86scX6EcF6oUX5NZKikGX4qWMKfxH4sTLmbVX5TQOmWxn6TNb2SDX7lK2aN&#10;Mn9UIo+IUH/Se3CrVYVJcACnPISKZEejCIPTWF2etoMnTHqaSoKYQMCVz4IfNbeRKYGsK4eMZ4FJ&#10;ItuHpYDzexmqfowGb7OmZYq+Y/6iLIlkWBad2IgJTDuZb4a7QKGU8oV9NbOQXoRFK6OLtoMRIxqH&#10;FoHtetCp15KWb3mlu5DDY8aheo7BV9ydH4ytTASYu4qjQIOURYiiNbePrIalK72LHYSmI06GoYLB&#10;ep+pT5jvb0ulL5aKY5Og6JPdV6mciJEMS9WYJI5CQFeTvIt8NaiPJYjAK9eKnIYFI3iGQYNxenSo&#10;+Z8mb02kyZw5Y4+gbJjHV46b8pUXS8OXgpGCQFaTH44ANbOOqIqRK+mKQIcpI5qF9YQAcYG5o2jc&#10;Zqu1BGqSW8WwMWxtUMqq/25wRdClaXCiOw2fgXMLMPKZWHWcJ6OS6Xh6H8KMcnuHcUS45G/XZqu0&#10;EnDIW9SvAnHxUOSpqnNORfGkCHTjOz2eJXasMTWYBniZKAqRrnrEIFeLV30NcSi3onZzZoCyynbJ&#10;W7qtsHdMUMyoT3gTReuis3kKO06c3noxMWOW0nt2KF+QlXzoINeKYn5tcQe2Q3zPZkyxb3yiW3ms&#10;W3yZUKOnA3zDRdKhdH0fO0+bsn2bMYWVvH4vKKaPnX7kIUWJkH+ncN61FIMUZiawQoJwW1GrL4Hg&#10;UHSl24FnRcGgU4EYO1CapoDoMaOUxoDDKOOOxIC3IaOI3oC6cLi0LIlSZhOvT4g2W0KqNYcRUGOk&#10;4YX1RbCfYITwO1WZt4QFMb6T64MqKReOCIJeIfCISIGncJezeY9gZguui43IWz6pZowJUFukEIpB&#10;Ramel4iMO1qY+IbpMdmTMIVVKUaNaoPSIjCHzoJvcH6y9ZU3Zg2t8JMhW0KovJDAUFmjX45FRZ+d&#10;6YvcO1SYXImFMeaSoIdDKWuM54USImSHaoMVcG2ylprZZhetcpg9W02oLJUxUFyix5H8RaOdU47c&#10;O2CX0IvUMfCSJ4jlKX2MhIYXIo2HHIObzqFtGGb6u+hu7Gk9qLVwrWtxlOpyXm2cgLV0Em/ObFZ1&#10;2nIXWCB3v3R/RB1533cnMMl8WXo+zL5qtHHFumpswXLkp2BurXQGk75wi3Uwf6RybnZna2J0Z3ez&#10;V0l2fnkSQ3R4z3qbMGJ7eHxiyvlop3x+uLRq0nyBpehs5HyNkl5u5ny2fnBw8nzzalxzF31BVnR1&#10;W32WQtd32n37MAd6rH5syTtm14cNtvhpG4YKpDlrRIUWkOttaIQ1fSlvnIN2aU5x6oK/VaV0WIID&#10;QkV2/4E9L7d594BWx6dlUJF7tXFnpo+LorZp5Y2ej3xsHou7e/Vub4noaExw44goVOJzdYZTQcF2&#10;QIRaL3J5WIIbxl9kHJvWtDJmfZkDoX1oxpYajk1rEJMveuFtdJBMZ2Rv/o1qVDNysop4QUt1nIdJ&#10;Lzh4z4O0xVtjJqYSszVlj6JboH1n3J5yjVFqLpp4ef1spZaGZqVvRJKIU59yDI5kQOp1Eon+Lwh4&#10;XIUdxJlicLAgsnZk3KuBn7JnJaaUjIBpd6GEeTNr+Jx5ZfhurJdiUx9xiZITQJd0oIxvLuB3/YZV&#10;xBph97nrsfRkYLRSnxlmn65Xi9ho6KgteJFra6IHZW1uKZvQUqdxFZVcQD90QI6MLsB3sIdawIJ0&#10;/2Y0r491/mimneV2/2r1i3h4AW0weIp5Dm9zZWt6LnHQUnx7aXRQP8R81ncULdN+kHpLvydyyHB7&#10;roFz/3HUnON1I3MeioR2RnRnd6N3dHW9ZJ14vncqUc96JXiuP0V7xHpiLY59r3xYva9w0XqfrOpy&#10;J3rym3NzantAiSh0r3uZdnh2BXwDY6N3eXx/UQd5Cn0EPrp6032cLVJ85H5IvChvF4SZq1lwgoP+&#10;melx3YNeh9tzPYLBdVB0uoI7YrB2U4G8UFB4C4E8PkF5+4C2LR18MIAYurttn457qfhvG40EmI1w&#10;i4t6ho1yAInodD9zk4heYcx1UYbiT6Z3K4VUPdR5PoOoLO97k4HCuZJsdZhTqNRt/JYAl29vdZOG&#10;hXtw+pD5c0dyoI5sYQF0cYvdTxB2a4k/PXR4nYZqLMl7DYNAuKZriKILp+htFp7cloJukptshJZw&#10;H5fdcnhx2JRNYFdzvJCvTpN1yIzvPSZ4FYjxLKl6nYSPt/dq16uYpzRsZ6eIlcFt4aMcg9RvbZ6C&#10;cb9xMJnlX7lzKpU5TiB1SZBfPOJ3pYs2LI96QIWvt4ZqYbToprNr7a/tlSltXKp8gzJu4KTPcSlw&#10;pZ8gXzxyqplgTbZ02pNsPJV3So0pLHp59YaestV9IWWko3V9RGgskzl9gWqJghx90GzPcHB+Lm8f&#10;XpJ+nXGOTPB/IXQiO41/z3cBKwiAunpVscR7DG9Lomp7aXDPkht7x3I+gRN8MnOnb4R8rXUdXcp9&#10;QHasTE996nhUOyJ+wnotKuZ/1XxMsJx5KHjhoSp5q3lykQ16JHn5gAJ6q3p+bpV7RHsUXQV7+nu8&#10;S7p8y3xyOsN9zX0/Ksh/CX4lr0Z3eoJLn9B4EYIHj6F4pYGufs95RIFRbYV6A4ECXCd63YC8SxV7&#10;0oB3Ol58+IAwKq5+VH/brgR2FYuhno92uoqOjmZ3YIlcfaR4EogXbJV45IbVW1554YWcSoN69YRW&#10;Ogd8PIL2Kpd9t4FrrPp0+JTwnYh1qJMOjWZ2VpD4fLB3Fo7Ga7h3+IyOWrB5BYpSSgR6N4gHObx7&#10;m4WMKoR9MYLQrCZ0FJ4fnLF0zJtrjI91fZhse+F2RJVFav53N5IWWhp4VY7YSZ15lIt8OYB7E4fn&#10;KnV8wYQHq4dzaKcknAl0JKOZi91005+rezJ1mZuFall2lpdWWYt3yZMVSTd5GY6uOUt6pIoBKmh8&#10;ZYUQqx9y8q/xm45zrquJi010VKaiepx1EaF1adJ2D5w+WR53S5b2SNt4rZGCOQt6TIvMKl58HIXs&#10;pYuFfGU7l3+EyGfIiI2ERGoseLaD3mx7aFGDg27YV72DM3FXR3KC8HP+N3KCzHb0KGqC1HpcpK+D&#10;iG5TlpWDEm/vh4yCr3F0d8aCXHL2Z36CGHSIVw2B5XY0RuqBwXf8NyOBwHn5KGuB6Hw+o7CBwHdF&#10;lWiBcHgJhn+BI3i7dsCA6XlvZp+Av3ovVlqArXsDRmiAqnvmNtuAzXzkKGuBFn4BopuAGIAjlEh/&#10;34AghVN/roADddx/h3/iZdp/en/LVcd/hn++RgV/pn+1NqZ/8X+sKGuAXn+goX9+wojvk0t+logv&#10;hFl+c4dJdMx+XYZKZPp+ZIVNVQl+koRYRX1+z4NZNl9/NYJHKGt/v4EYoJZ9spGzklx9kZAxg3F9&#10;dY52c/R9aoyXZDl9foqxVHZ9t4jHRRZ+D4bRNih+k4SxKGt/OIJln9l82ZpSkZ58wpgMgrV8p5V2&#10;cz58oJKxY5V8wo/gU/V9Co0BRMV9a4oLNf5+CYbiKGt+x4OGn0p8NKLIkQZ8JJ+7ghR8BpxDcqJ7&#10;/JiMYwN8JJTIU3N8gJDyRGp88Y0ANdh9mIjUKGt+a4R7nuh7wKsMkJF7s6c0gY57jaLRchp7eZ4e&#10;Yo17oZlfUxd8BJSORB58h4+eNad9Qop5KGt+IYVFmJ2OMWTpi6mMrmdsfd2LaGnQbzqKQWwoYB2J&#10;HG6RUN6H+XEgQfqG13PZM3KFyXbmJf+E1Xphl+iMam15ivCLIW8afRCJ8nCubn+I03JFX3qHvHPv&#10;UFmGr3W5QZiFqHehM0aEuHnFJiGD4HwwlxeKtHXfifWJkna5fDGIdHeKbaaHa3hfXsOGa3lGT8uF&#10;enpEQTaEkXtVMx2DwXyHJj6DB33dliKJI34aiPmIEH5HeyaHDH5fbNmGEH5xXhKFLn6PT0qEW364&#10;QOaDkX7qMv2C438lJliCSX9mlTWHy4ZXiBCGyIXSekeF0oUrbAKE5YRuXXyEDIOxTtuDVoMDQJ6C&#10;q4JQMuCCH4GTJm6BpoDIlGuGyY6Ph2OF0Y1aeaCE3ovsa0mD9opWXM+DKYi8TlqCfIcpQEeB6oWO&#10;MrmBeYPUJoCBHIIAk8eF+5afhreFDZS2ePWEGZJ6aqaDM5AKXDeCcY2TTeOB0IsYQAiBQ4iQMqCA&#10;7IXdJo+AqYMMk0eFX56BhjKEeZvieGiDgZjTah+Ck5V+W7mB1JIhTW6BRo68P7iAxotKMoqAeIep&#10;JpyAS4PvkuyE76Y6hcmEDqLld++DDZ73aaWCE5qvW1OBT5ZkTSOAx5IUP4OAWY21Mm2AHoktJqaA&#10;AISpjCiXA2StgB6U0Gcgc1mS1GmDZd+Q6GvjWASO625XShmM4XD2PKCKzXPAL5yIvHbfI8yGt3pj&#10;i46VeGzCf5GTbm5gcsGRd2/9ZVmPh3GmV5KNj3NnScKLl3VMPGeJmHdTL5WHoXmZJA6FtXwhiuaT&#10;2nSkfsSR8HWJchCQBnZvZKyOJXdhVwWMQHhrSVqKYXmQPCmIfXrNL42Go3wyJEiE0327ih6SV3xd&#10;femQfHyecSeOp3zVY/aM1H0SVmmLC31eSOqJRn28O+eHfn4mL4CFwn6lJHmEDn8xiVWRFoQCfSmP&#10;R4OlcGuNe4MxYzeLtYKxVeeJ8oIzSIWISYHHO62Gm4FYL3eE+oDsJKSDZYB+iK2QD4uqfIKOToqp&#10;b8iMiYl9YqSKw4gyVWaJCYbkSDuHY4WfO4GFzoRaL22ETYMDJMiC1oGiiCWPR5MtfAyNkpGMb1SL&#10;x4+eYieJ+42BVOuISotiR9qGtIlFO1WFI4cjL2SDuoTkJOWCYIKdh7mOs5p+e56NAZg4buGLMZWF&#10;YbqJXpKRVIWHr4+aR3yGJ4yhOxmEoomlL12DQoaJJP2CAINvh2iORqGee0aMlZ6ybn+KvJsyYVmI&#10;35ddVDSHLJOHR0KFqY+xOvGEM4vYL02C54fqJRCBs4QbgEKgDGRbdPadOGa/aSSagmkhXMuXwmuN&#10;UC2U3W4VQ5SR23DLN4COv3OrLAOLlXbeIdiIbnpkf7qeumv9dJCb9G2ZaL2ZMm9BXHaWZHD/T+uT&#10;f3LcQ2qQinTiN3ONgHcKLCSKbXlzIjiHX3wSfzadMnNjc/Gag3RTaDqXx3VOW/iVAnZhT4mSLHeR&#10;QyuPTXjjN1uMW3pOLD6JY3vlIoyGcn2cfp6btXqbc0mZE3rzZ4eWaHtMW3CTsHu1TxeQ8nw0QuCO&#10;K3zJNzuLU31vLE+IeH4wItWFpH7/fgSadoHBcrGX4IGIZu+VPYFCWtySjYD2TrOP2YC7QpaNKoCQ&#10;NxqKaYBqLFyHqYBQIxKE9YA7fX2ZfojdcjSW8YgSZniUT4ciWmiRoIYfTk2O8IUeQmWMQIQoNweJ&#10;l4M4LGmG9YJBI0aEYYFOfRKYro/OcceWKo5sZguTiYzNWgCQ24sMTfWOMolIQi2LjIeGNwKI34XH&#10;LHmGWYP9I3CD54I5fL2YHZaVcZeVnpSoZduS75JOWcaQKo+1TbqNfY0iQe6K7YqYNtiIVYgVLICF&#10;24WBI5KDhIL9fHyXtJ0ocVeVLJqmZZWSc5eMWX+PppQhTYGM9pC+QceKao1lNsOH4ooXLIGFfYbD&#10;I66DNYOddOupUGPoak+l42Y9X2CicmihVB+e0GseSLma7m2+PW+W2XCQMr6Sn3OMKMCOSHbZICKJ&#10;+HpidHWoNWsjahCkuGy6Xy2hJG5uU/+danBESKmZg3JCPXSVeXRuMt2RT3a9KQeNDnlMIJ6I23wD&#10;dBWmvHIUaZ+jSXMNXtmftXQcU7Gb/XVTSHSYI3atPV+ULngwMuuQGnnOKUKL9nubIQqH4n1+c6yl&#10;PHjRaSeh1Hk/XleeTHm5U1aaonpPSC2W3HsFPTqS/nvWMu6PBHy8KXCK/X3BIWeHC37Tc0Cj9n98&#10;aMCgl39nXfCdFn9PUu2Zcn86R+6Vtn9BPRSR739eMuyODn+FKZaKJH++IbWGVX//cuGi+4YeaG6f&#10;oIWFXaOcHYTPUqOYeYQOR6+UwoNaPPiQ/4K4MuyNM4IgKbSJaIGOIfeFvIEEcpKiN4yPaC+e24t1&#10;XWqbUoocUmiXqoimR3aT+oc6PNmQQYXZMvSMdoSDKdKIxoMqIi2FPYHhclmhmZLFZ/uePJEiXTKa&#10;r48kUjGXAoz2R0STVIrPPKmPq4ivMuWL5IahKfCIP4SQIlmE14KZciuhMJjVZ/2dyJa9XS+aJpQE&#10;UhyWYJD8RzuSpo4MPLSPA4s0MvaLXoh1KgSH2oW5InyEhYMvagmy12NqX/yu6GWpVeGquWgNS7Cm&#10;JGqbQYChK21YN4mb6HBNLj2WdHNrJb2Q2XbTHqCLXHpgaZix8mpAX9et0mvLVdapaW2JS7qksW94&#10;QZyfrnGbN7madHPzLoWVD//i/+JJQ0NfUFJPRklMRQACCXZwJiiPjXkoHzaKMHv1aVuwhHDCX5Os&#10;YHG7Vayn8nLbS5mjNXQ3QZKePHXBN8uZFXd6LriTx3lRJoKOY3tWH7eJK31kaSSu+XcIX0+q23eD&#10;VV+mdngaS2uhyHjfQXac4XnQN82X0nrjLt2Sn3wOJsyNXH1bICeIS36qaOqton05Xxypi31BVS2l&#10;KX1USzSggX13QWSbqH3EN86WsH4uLvyRl36nJwuMdn82IIWHjX/KaLesmYNjXwCoeoL5VRekFYJ7&#10;Sx6fb4H+QU+an4GXN9SVsIFMLxmQsIETJ0GLsIDmINOG7oDCaI6ryolbXvGnnoh+VQ6jMIdqSxKe&#10;i4ZFQUOZxIUxN9eU4oQxLzeP6YNEJ3KLCYJiIRSGa4GTaG6rL48bXu+m8I3JVQ+idYwbSw2dyopF&#10;QTiZCIiBN82UOYbQL0GPT4U3J5iKf4OrIUiGAYJBaFqqvpShXvamYpLZVReh2JCISw+dJ439QTyY&#10;Z4uDN9uTo4kkL0yOzYbfJ6qKFIS2IXKFrYLNws9oDmDgsUpqTmO/n1FseWaMjMJumWlNecNww2wT&#10;ZpZzCG7wU591cnHyQOh4IHU8Lwh7LHkCwO5lRWt/r9NnyG1FngZqKm8Hi59sgHDMeLxu43KaZa5x&#10;ZHR/Uth0CnZ8QFV29XixLsF6PXs5vyli2HYEriJlhna3nJVoGHdsikVqm3g2d49tMHkQZLFv5nn8&#10;UhFyxHr3P8x153wRLoF5ZX1TvWlgsIBZrGpjg4AOmupmNn/MiN1o43+WdlJrqX95Y65ukH9nUU5x&#10;oX9ZP0t0+H9TLkp4pX9Mu89e2YqMquZhyYlZmXFkm4glh3ZnZob0dS9qT4XOYrxtZoS7UJtwpYOd&#10;Ptl0KIJvLhp3/oEcuoFdXpSrqalgY5KXmENjSJBshlZmK447dClpMIwPYehsZInnT/5vzIe1PnRz&#10;d4VbLfJ3boK/uXdcLZ6mqK5fQZuul01iMJiJhWtlI5VTc1NoQZIhYTdrkY7nT3xvFIuSPiNy4YgL&#10;LdB29oQwuLFbRKhup/BeYaSMlothU6BohKpkTJwlcptne5fnYJhq5ZOfTwdugo8tPdxyZop2LbV2&#10;koVtuDNapLHqp3Bdwq0LlftgrqfchBJjpKKNcg1m2J1DYCBqUpfrTp9uApJiPZFx/oyOLZ92QoZ3&#10;tX5vrmBepaNxJmNjlRZynWZCg8d0GGkLcfV1o2vaX/R3SW7FTjF5EXHYPLh7FnU4LC19cHkXtBht&#10;E2p5pJRuzmxwlBlwdG5Sgt5yGHAvcR9zz3IVXzt1qHQUTZ53p3YyPFR56XiJLAR8fns2splqv3Ru&#10;ovxspnVmkq1udHZUgYlwRXdGb/xyK3hGXkp0OHlaTOJ2a3p/O9t44HvFK+B7pn02sQxor340oWxq&#10;tn5GkShspn5MgEZumX5Rbt9wsH5lXWVy6n6GTDp1TX6tO3N39H7fK8B65n8Ur5tm6ofhoA1pDIca&#10;j9JrGYY8fv9tKoVSbd5vX4RuXI9xx4OYS6B0VYK6Oxd3JoHPK6V6QIDJrm9lfpF/nupnso/gjrxp&#10;0Y4Yffhr+Yw6bPBuSIpbW9Vwyoh+SxlzgIaZOsZ2d4SPK455soJRrYFkWJr5ngFmmph/jddowpXH&#10;fR9q+ZLwbCxtYZAWWzdv/o00Sqxyyoo6OoZ144cTK3t5O4OorNBjeKRAnU9lwKDnjR1n7J05fGhq&#10;KJlga4BsoJWFWqFvWJGfSkJyPY2YOk51aYlUK2t42YTOrF9i3q0/nNBlJqj+jI1nSqRSe9Jpg59y&#10;avhsApqTWjRux5WnSeNxwpCUOgp1B4tBK194ioXDqId3iGAGmi54MGMbivh472YDeuJ5wmjRaj96&#10;pmunWW17o26eSOV8vXHAOLB+DXU1KX1/pHkpp2p1EWmEmR91/mueidx26G2eeeF332+UaV547HGV&#10;WLN6FnOySFZ7YHXtOFp85HhlKXJ+rXsxpjhy03Ltl9tz8XQciNR1AnU7eNt2HXZTaH93Tnd5WAF4&#10;pXi1R9h6H3oFOBJ713t4KWh90n0ZpNpw03wqln1yEXyIh2ZzQ3zOd610fn0KZ3R1331RVyt3Y32k&#10;Rz15Cn4BN7t67n5qKWB9EH7do5JvI4VOlT1weITihjFxxYRTdolzG4OuZpR0loMLVnJ2RYJyRrt4&#10;FIHWN3R6IYEwKVl8aYB4ooVtx45nlDdvLY0vhTZwiYvDdZ1x9Yo2ZcBziIilVdJ1TYcTRkt3QIV8&#10;Nzd5coPFKVN72oHmoa9srZdbk2FuIJVVhGVvhZMFdNdw/pCMZQ5yqI4LVUV0hYuBRfB2jIjkNwh4&#10;3oYeKU57Y4MloQ9r1KAdkrttT51Eg7hut5oLdDBwNJacZHFx7ZMlVLxz5I+jRZJ2AowGNt14ZIg1&#10;KUp7AYQ2oKVrPKickkJsuaTtgy1uG6DDc6NvlZxXY/VxU5fmVFtzV5NoRT51io7LNqN4BIn8KUd6&#10;s4UXm+h/nV/RjsN/emLjgL5/g2XMcdp/qWifYm1/3mt+UtaAJG6BQ5eAf3GxNLmBBnU3JviBxHk3&#10;mvp9R2i/jdN9a2rpf799n2z6cPN94m8FYaZ+OHEeUjd+pXNUQyN/KnWrNIB/3nhBJwyAxnsqmfB7&#10;JnGHjKR7e3Lgfrx7znQmb/p8MnVnYNl8q3a0UZh9QXgWQrh98XmPNE5+0nsuJx1/5Xz7mM95Nno/&#10;i3d5rXrTfYx6IXtMbxh6n3vBYBR7P3w5UQV7/HzAQlp81X1SNCV94331Jyx/H36ml693mILdinx4&#10;JYK6fJJ4sYJubhB5SIIJX0p6AIGmUF165oFMQeZ75YDxM+59F4CSJzl+dYAplr92TotviYt26oqN&#10;e6p3g4lxbTl4K4gyXop4+IbsT9J58YWnQYh7EYReM8F8ZoL8J0N95IGAlf91QZPYiMx16pI1evF2&#10;ipBFbIp3Po4mXe14Hov9T1h5LInMQUJ6XIeNM6N70IUrJ0x9bIKplWx0cZwPiDV1I5mpelV1xZbe&#10;a/Z2e5PXXWN3aJDFTt54j42mQPB50op2M4V7VYcbJ1N9CYOllQZz2qQGh8F0kqDeedR1MJ0xa3Z1&#10;4pk6XPZ20pU4Tot4BJEqQKl5XI0GM1d694i9J1l8uoR1j5eH71+pg3eHEWKvdoiGaWWWaM2F22hv&#10;WpiFUmtYTEWEz25pPluEV3GmMOWD/XU8JKWDy3lCjsuFyWgQgrKFLmpAdbiEpmxeaBaELG57Wf+D&#10;unCqS9GDWHL6Pg+DA3VsMNCC0XggJNaCw3shjemDwHBRgayDVnHAdNWC63MhZzyCjXSBWU2CO3Xx&#10;S0uB/Xd5PbqBz3kaMLaBxHrlJQGB2nzcjO2B73hwgKKBnnkuc8GBUHnYZmqBCHp5WJiA2nslSsaA&#10;wXvePWmAuHymMJyA1H2DJSeBDn5yi/qAUICBf7uAGYCUcuV/4oCFZZV/s4BeWBx/lIA7Sm1/oIAh&#10;PTl/vIAKMJN//3/1JUaAX3/fiyh/GYiPfwZ+8of1cjp+w4cjZOl+m4YrV2x+kYUuSfB+roQ4POZ+&#10;6INAMHN/TII2JWF/y4Egin9+GpBuflp9/48lcZR91I2LZE59tYvBVt19u4nuSYN96YgXPLB+MYY5&#10;MGN+soQ/JXd/UII1ifp9VJgWfdV9QpYccQ59GJO4Y9B8+JESVmh9CI5iSRl9TIuqPG19pIjqMFV+&#10;NIYJJYl+7IMeiZh8w5+EfWx8tpzccJx8iJmlY2B8Y5YcVgx8c5KISNZ8wY7uPDd9LYtIMDd91IeK&#10;JZd+nIPeg6WQnF9zeFqPCmJjbGeNq2VGX8uMWmgpUtCK/WshRciJmm5EOTuIN3GULTyG5XU+IomF&#10;r3lLgu2OrWdYd7yNT2mEa8eMAWutX0WKuG3fUmWJa3AnRX+IJHKUOReG33UmLUqFsHf9ItaEm3sX&#10;gjGMvm8VduWLi3CQaxOKVHIJXpuJIXOJUeCH73UeRSKGyHbPOOiFpnidLVCEm3qaIxqDqHy/gWCK&#10;9naudgiJ23eIai+IvnhWXfSHoHknUVSGj3oCRMSFinrxOLmEjHvyLVODpn0QI1WC1X5BgJOJcX4w&#10;dVGIaH5yaYOHXH6ZXUKGUn6uUO2FTX7HRHqEa37yOJeDjn8iLVqCzH9cI4eCIH+Zf96IOYWtdKaH&#10;Q4VMaOGGP4S9XLqFOIQNUHmEQoNYREuDaIK1OH+CrIIYLV2CD4FyI7CBiIDHf0yHRo0FdDWGXowK&#10;aHeFWoq/XD+ET4lAT/2DZ4fBQ+mCoYZOOFqB74TfLVqBcYNXI9OBCoHKftiGjJQnc8GFq5KQaAKE&#10;pZCFW9SDl440T5yCs4vmQ4uCAYmeOCCBXodeLVmA7oUBI++Ao4Kjfn+GAZsUc2WFIpjkZ5+EF5YS&#10;W3WDA5LmT0+CHI/BQ1eBcYylOAOA4ImPLVOAiIZmJAWAUYNVeDOZZl8pbb+XMmIIYsGVIWTpVzqT&#10;BWfWS2+QxGreP6+ObG4XNH2MCHF9KemJqnU9IKqHaHlQd46XuGafbUaVpWjFYk6TkGr3VuKRbW08&#10;SzKPM2+fP5CM8XIsNH6Kp3TfKheIaXfaIRKGRnsNdveV4W3hbJmT729lYcKR63DwVmCP1nKRStON&#10;s3RKP1iLjnYoNHKJZXgjKjyHSnpTIW2FSHykdk6UIHT5a+KSQXXpYQKQVHbYVdKOVnfTSmGMUXjg&#10;PxKKS3oHNFmIRHtDKlWGTHyjIbuEbX4TdaaSp3wAa0CQ2XxhYGWO+XyzVTuNB3z9Sf+LFH1XPs2J&#10;L33ENDyHRn49KmaFbn7IIf6DsX9adRORfoL8armPvoLPX+mN44J7VMWL9oIQSZmKDoGqPqKIL4FV&#10;NCuGZIELKnWEroDAIjWDFIB3dJuQhonKakOO1IkLX3eM/YgMVFmLFIbnST2JNoXDPmeHZ4SqNCuF&#10;n4ObKoiECYKBImOCkoFqdDyP0ZBsagiOKY8oXz+MSo10VB6KT4t9SQmIb4mSPi2Gt4e2NAOFBoXp&#10;KpSDgYQLIoiCKII1c/KPSZbWacGNnpUIXvWLuZKaU9mJuY/XSNOH2I0iPguGJYp/M/aEhofsKpuD&#10;GYVSIqaB04LbbUKib16wY3ifpGGAWVqc1mRjTuaZ2mdiREyWomqHOdGTQW3iL/WPyXFpJs+MS3VC&#10;HweI8nlUbKmg/GW9YxyeNGfiWQ+bUGojTraYRGyDRDaVDG8KOdiRvHHBMByOW3SeJx+K+3e+H4iH&#10;wnsCbDGfOmyNYpmchW4dWKyZrG/CTl6WqXGJQ/6ThXNwOcWQT3WBMDGNDHexJ2GJz3oUH/eGuXyK&#10;a7WdfHMwYhGa2HQ5WB2YEXVMTfyVInZ3Q7SSGXe+OaKPAXkjMDmL3nqgJ5WIxXxBIFeF1X3qazic&#10;AHnDYZyZbHpKV62Wr3rMTY2Ty3tQQ3aQ03vuOX6N2nylMDmK1X1qJ72H3n5FIKmFE38iasqa1oBL&#10;YT2YTIBSV1iVkoA6TUCSsoAUQzaPxH/8OWiM03/8MDyJ64AIJ96HFoAbIO2EcIAwam2Z6YakYPOX&#10;ZoYsVxeUqoV0TQGRyYSeQvmO5YPTOUaMA4MZMEeJIYJuJ/6Ga4G/ISWD6YEVaieZKoy/YLKWrIvD&#10;VtaT8IppTMaRDYjfQseOLYdeORWLXYXrMDeIhISOKB6F3YMrIVKDfIHUae+YopKyYKeWIpFJVsuT&#10;WY87TLKQYIzcQsWNdYqZOSqKrYhzMFCH9IZnKDaFb4RaIXaDJYJwYqyryl4aWX2oc2DXUDek42O9&#10;RtGg8WbQPWmcpWoZNDiYHW2dK7WTd3FNI/qOx3VFHZWKVHlVYhWqkGTBWS+nImbhUASjZ2kwRr2f&#10;XGuvPXGbCm5iNF+WjnFLK/yR+3RaJGiNaHejHi2JFnr4Yb2o3mskWNSldGy8T8WhwG54RouduHBq&#10;PV2Zd3KHNG2VE3TVLDGQnHdAJMWMLHnZHrCIAnxzYXCnGnFWWH2jvHJzT2mgFXOpRlOcI3UJPTuX&#10;+naSNG2TtXg9LFePX3oBJRGLFXvmHyCHFX3FYSOlknd4WDiiQXghTymeonjTRhOauXmUPSWWpXp+&#10;NGySfXuGLHaOR3ydJVGKI33KH3+GS37vYN2kXX2SWAqhDn3KTwadcX3tRfSZjX4QPQ2VhH5KNHWR&#10;aX6kLJWNUX8OJYiJUn+CH8+Fo3/wYKOjZoN6V+qgFYNBTvCcdYLRReCYlIJPPPuUloHhNHWQi4GJ&#10;LLSMfoFFJbmIooEGIBCFGIDKYHaiqIkqV9ifT4iATuWbqId4RdaXxIZKPO6TzIUvNGiP14QqLLyL&#10;24M+JeCIEYJXIESEqIF/YFmiGI6kV9Oer42HTuKa/4vhRdOXF4oAPPOTIYg0NHmPN4aDLMqLUITt&#10;JfWHn4NpIG6EToIRt1lit1rppvdlXl5Ylitn9mG5hM5qjWUNcv5tOmhnYQBwDWvbT0ZzDW95Pdx2&#10;W3NoLXF6CnfjtXJfamVUpX5iZGe5lOBlQ2oXg6xoHmx1cftrEW7bYB9uLXFbToxxeHP7PV11E3bg&#10;LUZ5Dnoss6lcgW+ko85fuXEBk3Fi1XJcglZl63PFcNNpG3U8XytsenbITdJwCnhsPOdz7XpALSF4&#10;K3xVseRZ6XnGohldVnorkc1goXqVgPlj63sHb6JnWnuNXjZq9nwjTR5uxnzFPHly6X2CLQB3Y35b&#10;sEFXq4PEoJdbRYNEkGBevILBf59iL4JAbpRlzIHJXVZppIFkTH1trYD+PBlyCICdLOR2tIA3ruVV&#10;042pn1tZj4xIjz1dJorWfpNgvoldbaFkgYfoXJxof4Z7S/RsvYULO8VxSYOHLMx2H4Hjrc5UT5dm&#10;nl1YJ5UfjlNb1JK3fbtfh5BDbN1jbY3TW/tnkItfS4Zr8YjaO4RwqIY0LLl1ooNbrPtTIaDnnZxX&#10;C52yjZpaxppPfQ1eiJbbbDxih5NtW21mzY/2Sx5rUIxjO0xwI4ibLKl1O4SerHNSSaoMnRhWPKXY&#10;jRNZ+KFzfIhdv50Ba8Vhy5iYWw1mJpQiSspqw4+GOw9vtYqtLJx06IWsqtxqDFqsm/pr/V41jHZt&#10;8WGefDxv7mTza4RyBGhQWqF0P2vLSgt2pG90OdJ5U3N1Kq58WngAqVpm8GSTmt1pNGcci3drZGmT&#10;e1ttmWwCarxv6G56WfpyZHEOSYx1D3PGOYV4CnbHKp97Wnowp8xkJW5WmUFmpm/rig1pDXF1egpr&#10;enL/aZ9uBnSXWRJwwnZESN5zrngMOR926XoFKpF6dnw/pjdhqHftl7FkWXihiI1m7nlJeNJpinnt&#10;aI5sUXqfWDpvSHthSEVycXwyOMh16X0fKoV5rH4ppL9fgYFpllNiWoFHhz9lGYEPd5Vn3YDLZ55q&#10;z4COV3Rt/oBgR7txXoA1OH11C4APKnp4/X/po4pdvIrRlTFgs4nYhjJjkIi7dpxmd4eLZr9pjYZb&#10;Vs9s4YUyR0ZwcYQIODx0TYLOKnJ4aIF6opRcSZQPlEhfWJI7hVZiSZA0ddBlSo4TZghogovyVj1r&#10;+YnNRupvqIedOApzrYVPKmt364LYodxbKJ0Rk5VeRZpfhKRhQpdodShkUpRQZWtno5E5VbRrO44c&#10;RotvC4rqN95zKoeMKmV3hYQEoWNaWaW9kxVdfKIohBpgep47dKBjjpopZPVm7JYcVVhqmZIHRjpu&#10;g43WN6ZywIl1KmB3M4T+nqVxmFqOkSJyzV4fgtt0GGGKc8R1d2TfZCh27mg9VGR4h2u/RPl6Rm9y&#10;NfV8SXOBKBZ+mXganWJupWPakAZwLGZ+gb9xr2kKcslzQWuMY1J07m4aU7h2w3DHRHt4wHOZNbN7&#10;BXa0KCF9k3oxnBpr9W0VjrltvG7XgLdvcnCKccxxM3I0YoBzEnPsUxZ1IXW9RA93W3epNX954HnI&#10;KCt8qnwnmrBpj3YmjVZrhHcaf0xtZ3f5cKZvU3jOYX9xbXmsUkxztHqcQ4J2KHudNTh45Hy7KDN7&#10;3X33mWFngH8cjBVpmX9Kfhpron9Xb4lttX9QYK1v9X9NUaBycX9YQw91GH9pNQF4Bn+BKDp7LH+d&#10;mExlz4gCiw5oA4dmfSZqJoabbqZsWoW0X+NuvITKURFxWYPmQq50LYMENNF3SIIVKEB6lYEVl29k&#10;bJC9ijlmtI9VfFpo642sbeprNovfXzttuIoOUI5wdYg7QmJzZYZhNK92p4RtKEV6GIJblsljVZk8&#10;iZNlrJcHe7Nn7pR8bU1qRpHBXqhs348FUA5vvYxEQg1yyol1NI92JIaBKEl5sYNxllliiqFuiRlk&#10;6Z5rey5nLJr3bMlpiZdMXjlsLZOgT7pvHo/wQcNyRowsNF11vYhFKE15X4RYkq55YVqIhk153F4Q&#10;eSJ6f2F3ayp7O2TMXLJ8C2gvThp89Wu6P+h9/W92Mix/QHOSJamAwngvkZd2lGNEhU13YWXzeCN4&#10;OWiLakl5IWseW/d6H22/TYl7PnCBP4Z8f3NrMgZ9/HafJc9/s3owkHh0BmvjhBV1EG3Hdx52FG+b&#10;aVZ3KHFoWzN4VnNDTPd5q3U3Pyl7I3dJMeV82XmPJfB+w3wPj0VxtHRygt5y7XWVde90G3ahaHt1&#10;VXeoWnl2tXizTHJ4PHnRPtx56XsDMct71nxVJgx98X3GjhpvvXzngdtxGH1TdPByaH2dZ3RzxH3Q&#10;WbN1SH4IS853A35NPm944H6aMZ96+X7zJiV9PX9UjSJuIYVIgOlvk4T6dA1w/IR5ZqRydYPYWP90&#10;F4M0S1N17oKYPiB39YH/MX96OoFeJjl8o4CzjFpszo18gCluVIxyc1ZvzYshZftxWomnWGlzGYgo&#10;SuF1DoanPeV3LYUkMWt5l4ONJkp8JIHki8FrwpV2f5BtV5Ovcr1u2pGKZW1wco8vV+VyRozPSm50&#10;WYpsPZt2kogCMVd5EYV7Jlh7vILmi1Rq+p0mfx1smZqmckFuH5eoZPRvu5RnV4Fxl5EiSiRzvI3a&#10;PVt2EIqGMS94rIcbJmN7aYO7hvCBbVqEe4KBOF38b1yBMmFcYn6BRGS1VS+BXmggR86BiGu2OuGB&#10;x29+LoCCMnOmI2yCz3hBhfl+0GK4eql+6GVpbod/DmgLYcl/QWquVJ9/gm1jR2Z/2nA9OqaASnNA&#10;LnyA6naOI6yBtXouhP58YGrSeZd8s2zIbaB9Am60YPN9XHCdU/N9yHKZRul+UXSxOl5+9HboLnB/&#10;xXlVI+OAvXv2g/N6LnLLeIl6qHQUbI97HnVNYC57mHZ+U0t8NHe6RnR87HkKOh99v3puLmd+wXv1&#10;JBN/5H2XgvJ4RHq9d5B44HtZa6Z5dXvYX1V6D3xFUsh6x3y6RhN7rn07Oe18rX3ILmN93X5mJDx/&#10;Kn8OghV2vIKedth3cYKRawB4GYJTXql4yYH1UiZ5nIGYRal6nYFGOap7w4D5LlB9G4CqJF9+jYBY&#10;gWF1eopOdiZ2QYmVald29oiUXg93uIdqUZx4o4Y8RUJ5voUSOXx6+YPqLkh8dYKzJHt+C4F0gNV0&#10;eZHAdZ51T5BbadF2DY6VXZR214yYUSx31IqWRN95CoiUOUB6XIaSLkF77YR8JJJ9oYJkgGxzt5jv&#10;dTR0l5bkaWJ1WZRUXSt2JZF8UNd3KY6gRKR4bovFORB52ojnLiZ7hoX8JKR9TIMpe3mJwVppcOSI&#10;5l3NZbaINGEpWe2HjmSITcqG4GgBQaWGNWupNgWFlG+CKweFEnO5IWSEt3hPepuHXGIecC6GwWTO&#10;ZQqGL2d6WWKFn2ovTWKFEGz9QWOEjG/zNe6EFnMSKyODwnZ8Ib2DkXopecSFC2m3b0aEpWu8ZEyE&#10;Nm2/WLSDx2/HTN6DXXHmQQyDBnQlNcmCvXaFKzWClnkcIgqCj3vdeOGC73E0bluCrHKYY2CCX3Py&#10;WASCEXVOTEyB0na5QKqBpXg8NZqBiXnVKz2Bj3uVIk2Brn1qeAeBInidbY6A+nlkYpuAx3oWV0WA&#10;k3q9S9mAbHttQFWAbHwvNXKAeHz+K0aAp33hIoaA7n7Md0Z/m3/0bN1/j4AeYft/cIAhVr5/TYAK&#10;S21/Pn/0QDN/UH/vNWl/hH/1K1V/3X/8IrWATYADdqd+aIcibGF+c4a0YY1+W4YAVlB+PIUiSwB+&#10;QYRHP9x+b4N5NUx+tYKzK1p/M4HhItx/x4ENdil9co4Xa+h9i40PYRh9eouiVel9Yon6SqV9dIhX&#10;P4l9uoa9NR1+FYUsK19+p4OLIvx/WoHsdch8tpTLa4h815MvYLh8ypEEVZB8tI6NSmB8y4wbP1t9&#10;HYm0NQB9jodVK1d+O4TuIxV/A4KjcHWSXloeZqyQ2l1wXG2Pc2DKUbOOBGQ2RrmMemfEO8+K42uG&#10;MXqJTW94J9mHy3PFH5mGcXhab6mQNGFgZhSO4GQNW+SNiWbGUUyMJGmSRnSKrmx9O7GJOW+XMYaH&#10;yHLZKBSGcHZlIAmFPnojbvaN/miAZVWM12qSW0yLnGysUMSKUW7YRhSI/XEfO3yHr3OMMYGGZ3Yb&#10;KEKFO3jiIGqEMXvGbjuL8G+CZJOK5nEAWomJyXJ/UDeInXQKRaWHb3WpOzqGSndkMW+FLXk5KGKE&#10;K3s1IL6DSH1AbYWKLHZwY+iJPXdeWeaINnhBT5+HH3kgRUmGDXoSOv2FD3sZMVyEGHwwKH2DPX1f&#10;IQWCgX6RbOSIun1NY1mH4n2vWWiG6X3vTy2F4X4eROyE4X5VOuaD8X6iMVyDH378KJeCbn9aIUCB&#10;2n+2bFqHhYPyYtSGwoPAWOyF14NZTr2E2oLWRJKD7IJYOrODEIHmMW6CRoGDKLKBvYEcIXGBUYCw&#10;a+6GmIp1YpqF7InEWL6FAYiqTpSD9IdVRHWDBoYTOoqCSYTnMUuBnoPSKMOBKoKrIZmA4IGCa5iF&#10;4ZC/YkmFOY+KWG2EU426Tk2DSIucREGCW4mYOm2BpoetMUaBD4XXKNGAuIP2IbiAh4ItZd6bMVmh&#10;XOeZCFzlU5mW52BBSe2Un2O/QBmSImdoNmaPiWtMLVeM529fJQOKV3PHHgeH/HhiZSKZR2B9XGuX&#10;P2MpUy6VGmXxSaWSzGjaP/WQWGvpNmqN2W8rLYSLV3KXJVuI7nZKHoyGu3odZJSXJ2csW9SVP2lM&#10;UreTM2uAST2Q+W3WP7SOoXBKNlaMRHLqLZ+J6XWsJaSHrHimHwCFo3uwZASVGm23WziTS29QUhaR&#10;WXD3SM2PPXK1P2SNCnSONjKK1XaHLaqIpHiaJdyGkXrYH2OEsn0bY3OTV3QzWrCRonVJUZqPwHZg&#10;SFiNtnd6PySLoHiwNg+JkXoCLayHh3tkJgeFnHziH7eD5H5bYvCR6nqlWj2QS3s6UTeOdXu4SAWM&#10;d3wrPuKKcHywNf+Icn1ULbCGi34FJiiEyH6/H/2DOH9yYoKQwYDpWeKPNYEAUOmNZ4DfR76LbYCm&#10;PqGJdoB+NdiHjYBuLbuFs4BuJkiEFIBpIDeCqYBfYiqPz4bwWY6OU4aEUJuMjoXBR32KmITXPm6I&#10;qIQANaaG1YM9LamFCYKSJmiDfYHdIGaCNoEkYeWPGIzTWW+Np4v4UH+L44qER2aJ3YjLPnKH5Ic4&#10;NcaGGIXHLcyEbIRxJoWDBoMRIIuB2oHFW5OkXFj5U1ChlFwxSuWepl+RQkibaWMmOZyX4Gb4MSeU&#10;LGsLKV+Qa29MIl6MvXPTHKWJXnhoWtqirF9wUtSf9GIeSn2c9mT6QgSZq2gGOYWWIGtHMT2SfG7A&#10;KaSO03JgIs+LR3Y6HT6ID3oWWmugomW1Ul6d/WfmSiGbFGo4QbiX1my+OV6UZG9tMUGQ4HJNKdeN&#10;WnVLIy2J+Hh3HcKG7HucWgqelmvVUfOcBG2LSa+ZMW9bQXCWE3FSOTGSwnNxMTyPY3W0KfyMB3gO&#10;I3qI0XqLHjSF8nz4WaWcy3HoUZWaU3MmSV6XjnRyQSOUf3XNORaRTHdUMTqOEnj6KhuK3XqtI7uH&#10;0nx2HpSFHn4sWUabVHf0UUuY8Xi+SSWWOHl8QPqTM3o8OPqQD3sYMUWM6HwXKjqJ2H0jI/GG9342&#10;HuSEbH81WPaaIn3QURGXz34nSPyVHX5RQNmSIX5xON+PDH6pMUKL+n77KlyI+H9gJCKGPn/CHyaD&#10;2YAWWLWZL4N6UOeW54NbSN6UOILuQMWRPYJlONCOMYH1MTCLOIGeKl+IS4FfJEqFpYEaH1uDY4DR&#10;WIuYb4j1UM2WKYhhSMmTfodTQLmQhYYZONaNeoT8MUWKjYP9KnSHtoMVJGOFLII0H4WDBIFprH9c&#10;41UrnTJf/VkmjYVjEV0VfUxmMGD7bJ9pdGTnW8Rs6mjvSztwlW0oOxB0mXG7LAd4+nblqotY7V9h&#10;m7Bcb2JgjDNf32VXfCdjV2hMa5xm9GtJWuhqxm5hSoxu0HGiOqVzNHU0K/d38nk+qL1VZ2mAmf1Z&#10;PmuAisRc/21+etFgw2+Danhkr3GWWfxo1XPBSd5tN3YMOkBx9XiWK+p3B3t2pvJSPXNzmEtWY3SC&#10;iSZaZHWUeYBebHaraVNipnfSWRRnG3kNSTprznpdOeVw3nvZK952N32IpUJPd31ClstT4H1uh8VY&#10;In2ZeDRcZH3EaFtg3H34WEllm34+SKtqln6OOZZv7H70K9N1g39uo9RNIIbxlYtRwoY9hq9WOIV/&#10;dz1asYS7Z31fXYP7V6hkUYNFSDhpjYKSOVRvIIHdK8p06YEioqlLKZBzlIlP+47Xhc9Um40qdnpZ&#10;QIt1Zs1eHonEVxpjQ4gRR95orYZWOSJudISHK8N0aYKhocRJl5mwk8JOjpckhSFTTZSCdeJYEJHa&#10;ZkRdE483Vp9iZYyNR4Rn+4nPOPlt5obrK710AIPpoStIcKKBkzdNe573hKBSS5tcdXBXIZfFZedc&#10;O5Q4VlhhqpCdR0RnYozkOMptcoj6K7lzq4T7oNVj81U1ktRmaVk6hElo510ndRlreGEGZXFuLGTu&#10;VaJxEGj5Ri90KG03Nyt3lXHWKVt7WHcKnytgMF7lkaNjD2H7g0Vl4GUCdDxovGgCZLRrvWsKVQpu&#10;9W4xRcNyZXGCNvN2L3UqKWN6S3lJnYpczmh5kAFgAGqlgdtjG2zHcu5mQW7nY5tpj3ETVCptGXNa&#10;RSFw3XXCNp50+HhrKWp5W3tlm+pZxHHljm9dPXM0gF1gl3R6ccBj/XW7YpZnmHcHU19rbXhoRJdv&#10;fnnhNlhz5XuGKW94iX1bmmhXG3s1jQ9a0HuvfxdeZ3wZcI1iBXx5Ybhl23zfUqpp+H1YRB1uTn3c&#10;Nh1y9n52KXR3038lmShU34Rqi+1YxIQPfhNci4Oab6NgXoMVYOhkZoKRUhlotoIYQ7ptSYGmNety&#10;K4E0KXl3OIC+mCZTAY1wiwJXD4w8fT9a+4ribuVe94l0YD5jMIgIUZVnroadQ25sbIUwNcdxgIOz&#10;KXx2t4Ijl2JRhZYxik1VsJQifJVZt5Hebk1d0I+DX7NiLI0sURpm1orTQxtrvYhwNadw84XuKX92&#10;TYNVlt1Qap6PicpUp5ujfBJYvZhzbdNc55UqX09hWpHqUNBmIY6mQtlrKYtPNXpwg4fUKYF1+YRS&#10;lVtrNVVWiJRtBFlWeydu6l09bQRw52EWXmdzA2T7T6l1TGkHQVN3xG1JM3Z6jXHxJtl9oncrk+Zn&#10;o15qh2Jp12GQeghsCWSjbA5uTGewXZlwsWrJTwhzSW4EQON2E3FrM0Z5L3UnJvh8jXlRkoFkYWd4&#10;hglm6mnGeP5pYWwHaxdr5G5CXNNujXCKTnVxcHLuQIh0iHV0MyN38ng8JxN7mHtTkQdhdHBhhJ9k&#10;QHHjd5Rm9HNXaflptHTCW9xsqHY1Tbdv03e/QAlzNHliMut243sxJyp6wX0uj61e6Xkug1th6nnr&#10;dmZk1XqQaONnzHslWxhq93vATRluZ3xsP6RyCX0mMsN19X34Jz56CH7ejo9cxoHkglJf8oHbdXdj&#10;CYGsaAlmMYFnWllpjIEiTJltK4DpP1JxBoC5MqB1KYCLJ095a4Bdjala/oppgXteTYmYdLFhhoiR&#10;Z1dk1IdtWbpoXYZJTCFsKIUpPxRwKoQMMop0fYLiJ1146IGrjPlZkJKsgNRc+pESdBBgTI8vZsRj&#10;tY0nWTNnYIshS6trVYkcPslvfYcUMnRz74T1J2l4fYLGjH9YfJqVgFlb+Zg3c5BfWZV2Zkpi0pKG&#10;WNBmko+bS2RqooyyPopu7InAMktzgoa2J3J4J4OxigdytlWAfkxz3llxced1KV1PZNB2jmEjV0Z4&#10;C2UISaZ5rGkZPHp7dW1hL9d9hXIRJIF/1HdHiLlvT14FfTVw2WEvcOVybGRKY/V0DmdiVpZ1zWqK&#10;SSN3t23XPCd5y3FSL8J8JnUiJLd+tXlWh31sNGZ7e/BuDmjjb95v3ms/Ywdxvm2XVdpzvm/9SJt1&#10;7nKCO9h4SnUqL6967HgTJOZ9uHtAhjZpYm7jerBrfXCNbq5tiHInYjRvnnO+VSxx33VaSCV0UXcO&#10;O5p28XjdL6R51XraJQ983H0ChP1m9XcxeaRpQnglba1rf3j/YS9txnnJVHBwPHqZR4ty8Ht8Ozl1&#10;zHxuL4R46H16JTJ8HX6Zg/pk6n9neK5nXn+kbMxpwn+3YGRsN3+yU8Nu2X+uRxxxt3+3OvZ0yn/L&#10;L3B4G3/lJU97fYAAgyljNodpd+tlyobvbBloTYY4X8Jq5IVfUzNtr4SHRrJwt4O0Oshz7YLoL2d3&#10;bIIUJWh694E3goZh1Y8rd1FkhI37a4NnHox2XzppzYrEUrdsuIkTRkZv54dmOoZzQIW9L1t23IQB&#10;JXt6ioI/ghFgx5abdt1jipS8awtmMpJnXsho74/XUltr7Y1KRgZvNorCOk5ysIg4Lzl2b4WgJYt6&#10;M4MYftJ6fFWfdAR7AVl9aJt7sF1RXI98c2ElUCB9Q2UQQ6h+LGkqN7F/NG17LFeAdXI0IliB53df&#10;faZ3Sl2dcxN4K2DHZ795FmPoW916DWcNT5d7FmpHQ0t8QG2pN4R9i3E6LGJ/EXUfIqSAvXlYfIx0&#10;UmWPcfJ1gGgGZtJ2pmp3Wwh302zoTvB5GG9tQtZ6hHITN0d8EXTeLGN91XfpIud/t3sse3BxpG1n&#10;cNhzCm8zZb10ZXD0WkZ1w3KyTk13SHR8Qmp48XZfNxJ6vnheLGR8vnqKIyF+03zXelxvTHU1b9Jw&#10;4nZUZM5yandgWWxz9nheTdB1qHlnQhF3jXqDNut5knuxLGx7yXz7I1N+D35XeXFtWXzvbxBvF31o&#10;ZCNwwX26WMByc33zTTN0TX4xQa12Wn6BNrF4kH7dLGF6+n9CI3x9an+oeLFrt4R0blptk4RFY3xv&#10;WoPZWCpxLINLTK9zKYLAQU91XIJANo13soHILGJ6SIFMI5584YDLeBpqZIu1bc1sWorhYvVuNom1&#10;V7JwHYhbTENyN4cDQPB0joWyNlh3BIRqLGJ5tYMWI7p8coHBd6lpXJKubWBrZpE7YodtUY9NV0xv&#10;RY0gS/NxcIr1QLxz3ojUNix2dYa3LEt5R4SVI898GYKKc8yCjFWaad+CcVlnX2yCe100VGyCj2EN&#10;SRuCoWUEPdGCv2kwMxaC8W2RKQuDT3JUIGOD1Hdzcr5/kl0caQx/ymBGXq+ABmNvU9mAQ2alSLKA&#10;hGn2PZSA2210MwqBSXEfKTSB43UbIMaCnXlZccp8vmSQaBJ9PGcWXed9rGmdUyd+GWwsSC5+kG7S&#10;PUF/InGeMu1/zHSQKVCAoHe/IRuBjXsYcNN6LWvuZxl63m3VXPR7fW+3UnV8G3GeR558y3OWPON9&#10;l3WrMsV+e3fcKWB/hno6IWWAoXyub+h38nM4ZkF4zXSDXCp5lHXAUbN6W3b2RzB7M3g5PJZ8N3mU&#10;Mqd9UHsBKXJ+jnyJIaR/1n4ZbxR2C3pzZX13DnshW3t393uwUSZ43nwsRr1523ywPGl7AH1LMpp8&#10;SH3zKYR9uH6lIdl/LH9XbmZ0eIF+ZPB1oIGVWwJ2ooFyULd3nYEvRlR4uoD1PBx6A4DMMoZ7aICv&#10;KZB9AoCNIgR+n4BobdxzMohKZG90c4fJWol1iobxUE52l4XsRfp3zITxO895NoQDMlx6toMiKZl8&#10;bII4Iid+LYFNbXJyMI7SZApzhY3AWid0rIwwT/h1xopjRbp3CYihO6h4h4btMkN6JYVFKZN7+4Ob&#10;IkN90YIIaSCK5FVcYAyKI1kcVo2JfVzpTJmI0GDNQmWID2TaOEmHTWkgLsmGlm2bJgmF/3JvHqiF&#10;kXeDaC6IIFxtX1SHql+ZVemHKmLRTB2Gm2YeQhaGAWmOOCmFb20vLtuE63D9Jk2EinUVHx+ETXlY&#10;Z1+FbGNrXn+FM2YDVUGE4mijS4uEfWtXQbGEEm4mN/ODtnEgLtqDaXQ9JoGDP3eVH4aDMnsEZpGC&#10;8GpTXa+C5GxYVHSCvW5gSviChXB3QT6CT3KjN7KCKXTwLsyCEndZJqeCHHnsH9+CPXyIZceAx3Es&#10;XPGA43KgU8KA4HQNSleAynV6QN+AvncAN3OAy3ieLruA5npOJsWBIHwZICqBbH3hZRN+9XfyXE1/&#10;NXjWUzN/T3mjSdl/WHpmQHt/ans3N1J/lHwfLrd/3H0VJuGARX4WIGmAvH8NZHZ9ZH59W7t9y37S&#10;UrJ+AX77SW1+IX8RQCR+UH8wNyh+mH9fLtB+9H+fJwR/iX/cIJ2AK4AOY/t8KITfW2p8tISvUnF8&#10;+4QqST59HIN7QAh9VYLhNwZ9v4JbLrR+PYHqJxd+74FrIMd/tYDlY5p7KosFWw97yopPUh18I4ka&#10;SPl8UYesP9t8lYZVNvB9DoUWLrF9poPqJyR+eIK3IOh/V4GUXuOTiFTZVp6SFViTTgqQqlxmRR2P&#10;JWBhPASNfmSOMxSLyGj6KsuKFm2YI02If3KFHSaHHHeQXgiQ+1uDVfePxl63TXeOdmIDRLGNBmVw&#10;O8iLeWkJMwqJ6mzYKvaIZHDSI6qG/nUMHa+Fy3lVXViOZ2IVVUWNZGTDTOuMPWeDRDqK72piO32J&#10;jW1kMvCILnCVKxCG2XPnI/WFp3dsHiaEpXryXLGL+2iSVJuLIGq4TEOKHmzrQ8iI+282OyuHyHGh&#10;MsyGm3QuKx2FenbWJDCEe3mjHo2DqHxlXA2J2m8DVAKJJnCiS7eIRXJFQ0uHQXPxOuuGNXW+MquF&#10;OHenKySERnmgJGGDd3uwHuOC0H2uW3WIC3VhU3uHfnZ8S0eGuneIQu+F0HiVOqaE4Hm2Mp+D/3r2&#10;KzGDN3xAJImCl32QHyuCG37MWvKGh3uNUw2GH3wnSu2Fc3yYQqmEm3z+Om6Dw313MoWC/n4IK0eC&#10;TX6nJLCB2H88H2eBhX+/WoeFRoFwUqWE/YGBSo+EaIFUQlyDooESOjSC3YDlMlCCN4DKKz+Bk4DE&#10;JNuBMoCwH5eBDICKWjOESIdIUoGEJ4brSnmDpoYJQl+Cz4T0OmKB+4QOMqCBWoNNK3yA34KlJP2A&#10;soHqH72ArIEvVNychlQjTYuaWlfXRfuYIFuvPh+Vrl/ANiaS/mQWLmCQNWixJ0WNbW18IO+KzHKK&#10;G9KIfneaVASaPFpqTN6YU12nRVWWKmEKPaSTuWSeNemRD2hoLmGOXWxsJ4WLtXCVIWGJP3T3HG2H&#10;IHlSU32Xv2CUTEyV/GNaRNmT/WY9PTmRp2lSNayPIWyNLlqMmW/7J7eKH3OFIcKH3Hc7HPKF73rh&#10;UwiVUmajS8mTr2jsRE6R0GtRPNyPqG3aNXKNUHCLLk6K+nNfJ9uIs3ZKIhCGpnlVHWSE6XxGUomT&#10;KWylS06Rs250Q+eP7nBTPION3nJFNU6Ls3RkLkmJi3aiJ/eHd3jrIlCFmntGHcWECn2BUg2RVHKj&#10;SuKQC3P4Q5aOY3VKPE2MaXamNS+KVHgfLleISXm9KBiGYXtkIoWEtH0NHhaDUH6SUaGPynh1SoiO&#10;rHlRQ1SNG3oQPByLNHrPNQuJNnuqLlCHRnyhKDuFc32mIrWD8n6gHliCt395UUqOh34ZSkGNjX56&#10;Qx+MEn6hO/2KNX66NPmIRX70LjiGdX9FKDiEun+qIt2DUH//Ho6COoA5URGNf4ObSg2MoIN9QvSL&#10;PYMAO+WJa4JrNP2Hf4H8LlGFvIGpKFSEG4FpIv2C0YEgHrmB14DVojVWm0+qk+RaKVQjhUJdv1iY&#10;dh1heF0LZodlaGGHVsZpmmYjR2ZuCmr2OHdy2nAtKsd3+3YEoChRylmfkk1V2l0wg+FZ7GC6dOxe&#10;GGRDZX1ifGfUVepnI2uFRr5sDW9nOBpxWHOnKs926nhsnk1NcWOLkJNR+WYogm1Wd2jDc5dbC2ti&#10;ZF5f1W4OVQZk6nDYRh1qRHPKN8hwAHcLKtd1+HqxnHdJg21VjuJOfG8FgNZTWHC6clRYSHJyY0hd&#10;eXQ4VC9i8nYXRYxos3gVN4Bu1HpPKt51InzOmrRF/nb7jWBLYHfJf4JQnHibcRpV4HltYm1bZnpL&#10;U31hP3s8RRNnW3w/N0Rt031qKuN0an69mSpC7oB2jBlIr4BlfnhOQIBUcDxT14BCYahZp4A0Uvxf&#10;yYA0RLdmN4A8NxVs+oBTKuhzzYB5l+JATIm9iw1GYYjCfaRMPofJb5FSG4bRYQ9YMYXcUoNelYTq&#10;RHRlQYP3NvNsQ4L8KuxzSoH+lt8+H5KzijlEepDGfP1Klo7gbw9Qq40DYKJW+osrUh9dmYlMRCxk&#10;fYdiNthrrYVeKu9y3oNLlig8dZshiZ5DAJg7fIFJR5VqbrJPhpKyYGFV/pADUfRcx41DRARj14pr&#10;NrtrNIdqKvJyiIRhl2RdZU/+ihlgYVRpfG1jc1jRbjtmqV03X5xqEGGrUN1ttmZFQolxmWsYNLR1&#10;3HBWKC96Z3YwlXpYx1lqiMdcSVz/e1tfzWCPbVtja2QeXuJnO2e1UExrTmtuQiZvoW9YNIt0WHOo&#10;KEx5T3h9k7pUmmLMhxhYkmWDee5cfGg2bA1gfWrqXcxks22qT3JpMXCKQY9t8HOSNEZzDXbsKGV4&#10;V3qmkghQ0mwQhX9VMm3seHNZd2/Iauld0XGkXNJia3OKTrVnS3WLQRRsbXerNBBx5noIKHt3fXym&#10;kHZNdXU3hBxSMHY/dzNWzndDacFbe3hDXAhgaHlNThNlpHpsQKxrHnufM+Zw6Hz5KI52wX55jyNK&#10;jn48gvVPl35xdjhUg36aaOhZfn69W0petX7lTZpkOH8dQF1p/39iM8RwEH+3KJ52IYAZjg9IFIcL&#10;ggZNY4ZodW1SkIWyaDtXzYT1WrFdR4Q9TSZjCoONQCRpDILjM65vWYI1KKt1nYGEjTlGDI+LgUtL&#10;k44QdMtQ9ox5Z7NWZ4rYWjtcFolATLxiFIerP99oSoYWM5xuw4RuKLV1MIK7jKJEepeWgMFKK5VI&#10;dE5PtJLPZ0lVS5BOWetbIY3bTIZhR4tmP69nqojpM3xuToZRKL502YO8jL5kXVBjgHBmyVS3c7pp&#10;VFkOZn5sAV1oWN5u2GHVSyVx6GZtPeB1MWs/MSV413CAJcB8vXZYiuxf+Fkyfxdi5VzIcpFl22Ba&#10;ZYdo6GPuWBBsJGeRSoZvnmtbPXZzUm9YMQF3X3O2JfF7m3iLiVRb8WINfadfU2TYcX1iqWegZJFm&#10;EWpoV09pqG0/SfpthHA2PSRxnXNXMOt2C3bKJhx6nHqZh8JYUWrOfC9cFGzPcBNfwG7PY3pjfXDN&#10;VmBnd3LVSUhrsnT6PLNwKHc/MMJ063nBJkF5vHx+hlhVGnN0euRZLXSwbuddK3XjYmphOncRVapl&#10;g3hKSLhqF3mYPF1u4Hr8MKhz7XyJJmF4/H42hSpSU3v8eddWrXx0bfxa8nzYYZpfSn0yVPhj2n2S&#10;SEposX4FPBttw36IMJNzFH8dJnt4WX+9hDZP94RNeP1UjIQCbTxZDYOTYPJdpIMUVGRidIKdR91n&#10;iIIyO+1s0IHSMIlyW4FyJpF30YEQg3lOBoxUeFRSzYtGbKBXf4oCYGtcRYinU+thSYdXR3RmloYQ&#10;O61sEITQMH9xxIODJqN3YoIwgvRMgpP0d9dRcpIwbCdWRpAWX/xbL43dU5VgV4uyRzply4mQO3pr&#10;codwMF9xUYVCJrF3CoMfghtrjlDDdrZtbVT+au5vcFlDXqtxj12UUg5zzmH+RWV2PmaXOTx432tq&#10;La170nCvI3t++HZ7gGJnYVkAdXFpuFySad9sG2AlXc5uk2O/UV1xL2duROR0AmtHOO93B29TLaN6&#10;WXPAI8B9zHiWfu9ji2FIdBVmTmQjaM9pCmb+XN5r12ncUKNuzGzORGBx/W/jOKZ1YHMjLZp5CXax&#10;I/x8w3qLfYhgDWmJcsJjLWuoZ5pmO23HXA5pVm/qT/tspHIWQ/JwK3RgOHNz5HbMLZt333l2JDF7&#10;3XxWfDpc/HGxcalgZ3MZZpVjwHR6WwxnJnXWT0lqwHc/Q2RunXjAOB9ypHpYLYh25HwZJF17Fn31&#10;eydaU3m7cK1d/XpwZbVhmHsOWkZlRHugTqRpIXw8QwJtPHztN+pxiX2vLX92CH6FJIJ6b39jekhY&#10;DoGOb+Vb8IGQZQNfwoFoWaljqIEtThxnwID7QqJsFoDYN8dwlYDELYB1TIC0JKF55ICgeZtWLokZ&#10;b0laQIhuZHFeP4d+WSliUYZwTalmm4VuQj5rJ4R5N49v1IOQLX10soKgJLp5c4GteR5UtJBKbtZY&#10;7Y79Y/5dDo1FWL5hQItgTVVlq4mJQgdqXYfBN2BvN4YCLWN0QIQ+JM55GIKKd2xzBlEFbPF0V1Ur&#10;Yhx1zFlkVtV3VV2xS0J48GIdP7J6sWa9NK98mGuYKld+xHDgIWSBE3aZddhvGFi9a89w1VxMYS5y&#10;nl/iVht0c2OFSrZ2YmdDP1Z4fmswNIZ6wW9PKmx9RHPLIb1/2niddIdrcWCCapRtkmNqYDRvrWZW&#10;VUFx0WlLSg50E2xYPuN2hm+MNE95IXLsKnV78naWIgp+yHp7c0xoHmg5aWdqkmp1Xxds+Wy1VHxv&#10;ZG77SWxx/HFTPnt0wnPLNCF3rnZlKn96yXk4Ik192Xwvch9lKW/jaFJn5XFzXiBqkHMAU6JtQnSL&#10;SPZwHnYpPipzMnfhNAR2ZnmwKpB5xHupIoV9DH23cSFinHd2Z4Jll3hhXXBof3k3UvprcHoESF5u&#10;iXrePdFx2HvSM9V1S3zYKpB45n3yIrV8YH8PcFNga37SZsVjnH8ZXMdmuX81UmVp4H9AR99tMX9X&#10;PXlwtX+CM7p0V3+9Kpl4KH/9Itx70YA4b7BemYXlZjRh94WNXEFlQYTvUfBok4QzR3hsEYOEPSFv&#10;yYLnM41zlYJZKqB3ioHHIvx7XYEybzldJIyqZcdgqou/W9ZkFoplUY5niIjbRy5rJYdgPPNvAIX5&#10;M2dy+ISfKo53F4NGIxV7AIH/bNJ6zVEVY0p7h1UuWW18YllgTyl9RV2vRKR+LWIlOjB/LWbVMFWA&#10;Smu+JziBmnEOH4CDBHaya2h3H1hVYkR4PFvlWJV5Xl+DToR6gmM1RC97s2cJOe59BGsPMEp+cm9H&#10;J2iAEnPWH+yBv3iiakBzp1+gYS11H2KXV7t2i2WYTcZ39GioQ6V5cGvWOZp7Em8vMDB80HKyJ4p+&#10;uXZ7IEmAoXpraShwembfYB1yPWk4Vrtz7WuXTQ11nm4EQxF3aHCJOT15V3MxMA17YXX6J6F9jXj4&#10;IJl/qnwKaCRtpG4LXzNvqW/GVeRxmXGCTEZzjHNDQqR1lXUYOPN3zncOL/Z6G3kZJ7p8hntIIN5+&#10;1318ZztrKnUmXl9tbXZEVS1vmXdUS7dxxHhhQjV0B3l9OM12cnq5L/J4+nwGJ9R7oH1mIRd+JX7B&#10;ZnxpB3wRXcNrh3yYVKtt53z4S0ZwQX1LQc5ytX2wOIR1VH4uL+R4BX6+J+d63n9PIUZ9kn/XZeRn&#10;PYK5XTlp7oKsVC9sfIJcSt5u/oHyQXZxnIGcODp0aoFcL8B3QoEuJ/V6P4D7IWx9GoDBZXJly4kc&#10;XNBopIiDU8trWIeASodt+4ZTQThwt4U7OBdzpYQ7L6l2pYNMJ/F5yIJfIYt8uoGAYoSC3FDhWfSC&#10;8VT3URSDIFkqR9ODS12DPluDbmINNQODm2bWLE2D22vYJGKEQ3E1HdWExHbHYUN/ale3WQN/3VtP&#10;UEeASl77RzaAqmLEPfSBCGa2NNWBe2rfLFuCAm84JKqCsXPeHlKDcXilYEN8HV6QWAx84WGeT4R9&#10;kGS5Ro9+LmfsPYB+0GtDNJh/jG7JLFqAXHJ2JOKBT3ZhHr6CSXpbX1R5DmVeVyJ6F2fZTqV7A2pf&#10;RfB75Gz6PQd8zm+yNFR90nKRLE5+6XWPJQ2AHHi7HxyBSXvnXnB2T2wfVk53mG4GTeN4wW/zRUZ5&#10;3HHqPKV7BnQANBd8TnY2LEJ9o3iBJTB/EXrqH2uAbn1HXaVz5HLLVZd1bHQhTUd2znVuRMJ4IXbB&#10;PEF5fngoM/p69HmuLEV8gXtGJVN+KHzpH61/t356XPRxyXlEVPJzj3oITLd1KHqyRE52q3tZO+p4&#10;NXwUM9B52HzmLF17hX3KJXl9X36vH+N/H3+AXGZwAn+MVIhyB3/HTGdz0X/GRBl1c3+yO8d3HH+7&#10;M6Z47H/dLEJ6wYAUJY98vIBAIA9+pIBcW/xukIWaVCRwv4VMTAtytISeQ890eIPRO5d2PIMjM5F4&#10;KYKPLD16IoIPJZt8QoGMIDJ+QoEPWIqLOlBhUPiKlFSBSRqKAFi+QN2JXl0rOHGIp2HTMDKH7mbB&#10;KJ2HQmvkIdiGtnFVHGCGUXbZV3GH/VbXUBWHuFqBSEyHWl5FQD6G4mIuOBCGWGZIMBKF12qeKL+F&#10;Zm8gIjWFG3PiHO2E8XinVpiE1V1JTzuE2GB1R5yEuGOzP6iEdmcTN6+EKGqcL+qD6G5YKNWDuXI2&#10;IoGDr3ZGHWeDvnpMVdKB3WOvTnaCHWZTRtyCN2kHPyOCNGvYN1CCKG7PL7+CLHHsKOCCP3UlIr6C&#10;cniBHdCCtnvHVRF/KWoNTcF/q2wmRjl//m5MPpeAMXCCNwqAYXLhL5uApHVfKOiA9HfuIvGBYHqR&#10;HimB1H0XVF98xHBbTR19inHqRbF+F3N6Pi1+fHUVNr5+3HbNL4h/TXinKPN/0nqLIxyAdHx0HnOB&#10;F347U8V6s3Z5TJR7uHeARUJ8e3h0Pdl9DHluNnt9l3qDL2t+MnuyKQh+1nzuI0R/qn4hHrCAe38z&#10;U0F453xZTBZ6L3zWRNV7Jn0tPYZ74H2CNkB8jH3yLzp9Un54KQN+D38OI29+/3+WHuF//YADUuB3&#10;cYIeS8x49oIXRKB6H4G/PXF67YFYNlV7o4EaL2h8fID4KSd9Y4DoI4p+foDOHwh/mICsTtiT/U+j&#10;SEqShFPSQXGREVgdOj2PhVykMuGN2WF2K7uMI2aTJUGKemvkH5SI9nFvGxmHtHbnTcyQ+lW5R1KP&#10;7Vl9QICOr11fOX2NP2FxMmyLrWXBK5aKHWpPJWyIn28DIACHUnPlG7WGR3inTRSN+FvLRoyNLF8c&#10;P9WMKWKEOOqK6GYcMhGJiWnjK3mIMW3gJZCG7XH3IFuF3XYvHDuFCXo+THiLEWHQReqKfGSkPzGJ&#10;r2ePOHuIrGqfMcmHiW3gK2WGb3FGJa+FanTAIKiEl3hNHK+D+HuqS9qIXmfORVOIEGohPq6He2yI&#10;OBCGqG8IMaKFv3G5K1yE4nSKJc+EF3diIOyDfXpBHRCDEHzsS0GF723HRMaF8W+VPkCFmXFuN8SE&#10;9nNeMXOEOXVwK2ODiXekJfCC8XnaISaCjHwJHWGCTn4DSryD0HOTREyEIHTcPeSEAnYiN4aDi3d7&#10;MUyC9XjyK1qCbXqCJhKB93wXIVuBwH2cHaSBrn7vSkyCAHkvQ+eCl3nyPZWCr3qfN1aCXntYMS2B&#10;6nwyK0WBi30gJhqBMn4WIYSBGX75HdqBLH+0SfuAfH6lQ5eBUn7bPVWBnX7mNzGBbH75MSSBD38w&#10;K1SAyn98JiiAln/RIZqAnoAbHgWAxIBUAAD//wAA//8AAP//AABtZnQxAAAAAAMEIQAAAQAAAAAA&#10;AAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAAAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRob&#10;HB0eHyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNU&#10;VVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yN&#10;jo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXG&#10;x8jJysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/&#10;AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAh&#10;IiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxe&#10;YGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbH&#10;yMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v&#10;8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8Q&#10;EBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4&#10;OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+h&#10;o6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e&#10;39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v//&#10;pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+d&#10;iNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7&#10;vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqo&#10;UJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky&#10;/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNar&#10;movdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeB&#10;wLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbP&#10;plmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JG&#10;Sv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovd&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLql&#10;h8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmm&#10;x6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2g&#10;TWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2&#10;o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6Vk&#10;scSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDx&#10;pExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fL&#10;s6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSn&#10;b7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy&#10;5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH&#10;0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleb/pjky/6JFSv2hTGDypUtx5qlKg9qqTZXPqValyKhhsMWqa7XC&#10;rHW6vqt9v7qqg8W2qIfKsqaH0Kuih9aknoncmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqa&#10;j+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+H/pjgy/6NFSv2iS2Dypklx5qpI&#10;gtutSpPQrFKjyaxdr8avZ7PDsXG4v7N5vbivgcSyqofLrKaG0KWjhtWdn4bak52L3pOdi96TnYve&#10;k52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi97/&#10;pzgy/6NFSv2iSl/yp0hw56xGgdyvR5LSsE6hyrFXrci2YrDFumy1urN4vrKugcWtqofLp6eFz6Ck&#10;hNOYoYXXj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I&#10;2o+fiNqPn4jaj5+I2o+fiNr/pzgy/6NES/6jSV/zqUZv6K5EgN2zQ5DTtkifzLdRqsrAXKy9uGy3&#10;s7J4wK2ugcapqobKoqiEzpulhNGUo4TUjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eM&#10;oYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9f/pzcy/6NES/6lR17zqkRu6bFBf9+4&#10;Po7WvUKbz8NKpMK+XK+2t2y5rrF4wamugcalq4XJnqmEzJing8+RpYTSiqOG1IqjhtSKo4bUiqOG&#10;1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtT/qDcy&#10;/6RES/6mRl70rUJt6rQ+feG9O4vaxjyWysZIpLm8XLKvtm27qbF5waWugsWhrITIm6qDy5Wpg82P&#10;p4TPiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0Ymm&#10;htGJpobRiaaG0YmmhtH/qDcy/6RDS/+oQ131rz9s7Lg6euTDN4fd0zWQwcRJp7G6XrWptW68pLF6&#10;wKKvgsSdrYTHmKyEyZKqhMuNqYXNiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbO&#10;iKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs7/qTYy/6VCS/+qQVz2sjtq7r02d+jLM4DQ&#10;0jOTuMNLqKq5YLaktXC8obJ7wJ6wg8OaroTFla2Ex5CshMmLq4XKh6qGzIeqhsyHqobMh6qGzIeq&#10;hsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsz/qTUy/6VC&#10;S/+sPVr4tzdn8cQxcd/XLHvF0DWVsMJOqaS4Y7eftXK8nbN8v5uxg8GXr4TDkq6ExY6thcaKrIbI&#10;h6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mH&#10;rIfJh6yHyYesh8n/qjQy/6ZAS/+wOVj5vTFi584tadDgJH+5zzeXp8JSqZ66ZrWatXO7mLN9vpey&#10;g8CUsYXBkLCFw42vhcSJrobFhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6H&#10;xoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8b/qzMy/6o7Sf+2MlPwxypa2N4hZsLfJIKtzjyY&#10;n8NWp5m8aLKWt3W4lLR9vZOzg76RsoW/jrKGwIuxhsGIsIfChrCIw4awiMOGsIjDhrCIw4awiMOG&#10;sIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMP/rTEy/7AzRfjA&#10;KUzf1iNNx+ggarPeJoShz0GWl8ZZpJPAaqyQvHWyj7l9to+3g7iMtoS6irWFvIi0hr2Gs4e+hLOI&#10;v4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/&#10;hLOIv4SziL//ry8y/7kpP+jOHj/M5htSt+4hbaXeLIOX0kWSkMtbnYzFa6WLwnWqir98rYe+f7CE&#10;vICxg7yCsoG7g7N/uoS0frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66&#10;hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrX/sioy8cYcM9HiFDq88xtWqO4mbZjhNX+O2EqMiNBd&#10;lYbMa5uEyXSggcd4o37Fe6V8xH2me8R+p3nDgKh4woKpd8KDqnfCg6p3woOqd8KDqnfCg6p3woOq&#10;d8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6r6vhwo1t0OI8DwFD+s&#10;/R5XnPAtao/lPnmG3k6Dgdhfi3/Ua5B60XCUd890l3XOd5hzzXmacs17m3HMfZtwy3+cb8uAnW/L&#10;gJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uA&#10;nW/LgJ3Z0gsYxO0OKbD9FkGf/yRVkfQ1ZYfrRnB/5VR5e+Fhf3bdaIRy226Hb9lxiW3YdItr2HeM&#10;atZ5jWnWeo5o1XyOZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n&#10;1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo//ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMid&#10;cLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl&#10;76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Kt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCM&#10;xbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDF&#10;nHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NR&#10;deSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/&#10;ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiM&#10;j8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1&#10;wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSk&#10;U4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq&#10;/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2&#10;iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyD&#10;ub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4ba&#10;oluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59G&#10;QP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLM&#10;s4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+a&#10;ib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+eT1T6oU5k76RPdeWmUYXapViV&#10;0aJio8mfba/Fn3e1wp6Aub+diL68mYnDuZSLx7aPjcuzipDPsYaW1K6DoNengaHVp4Gh1aeBodWn&#10;gaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodX/ozkq/6BGQP+e&#10;TlT6ok1k8KVOdOWoT4Tbp1WU0qVfocqjaa3FonS0wqF9ub+ghb67nYjDuJiJyLWTi82xjo7TromW&#10;2KeFndqhhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDW&#10;oYWg1qGFoNb/ozkq/6BGQP+fTVT7o0xk8KdMdOapToPcqlOS0qlboMumZqvGpXCzw6V6uL+kgr27&#10;oofDuJ2HybOYic+wlI7Vq5KX2qCKnNybiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJ&#10;n9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9j/ozgq/6BFQP+gTFT7pEtj8ahLc+arTIPdrVCR1KxY&#10;nsyqYqnHqmyxxKp2tsCqfry8qITCuKSGybOhiM+snI3Vo5aU2pqRnNyWjp7Ylo6e2JaOntiWjp7Y&#10;lo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntj/pDgq/6BFQP+gS1P7&#10;pUpj8alJcuetSoHesE2Q1bBVnM6wXqfJsGivxrJzs8OyfLi9sIDBtqyCya6nhc+loYrVnJyR2pWZ&#10;nNyRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe&#10;2ZGUntn/pDgq/6BFQP+hSlP7pkhi8qtIceivSIDfs0qO1rVRmtC2WqTMuGWryr1xrsG5e7a3soDA&#10;rqyEyKaohc6dpIfUlKCO2I6fmduMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmM&#10;m57ZjJue2YybntmMm57ZjJue2Yybntn/pDgq/6FFQP+iSVP8p0dh8q1GcOmyRn/gt0eM2btOl9O/&#10;V5/QxWOkxcBwrbq4ebewsoDAqa2Fx6CohM2XpYXSjqGJ14egktmHoZzYh6Gc2IehnNiHoZzYh6Gc&#10;2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNj/pDcq/6FEQP+jSFL8qUVh&#10;865Eb+q1Q33ivESJ3MJKk9jKVJnKxmKkvL1usLK2eLmqsYDBpK2Fx5uphMyTpoTQiqOH1IOijtaC&#10;opbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKi&#10;ltb/pTcq/6FEQf+kRlL9qkRg9LFCbuu4QXvkwUKG38xGjdPPUpfBxGGns7tts6u1eLulsYDBn66E&#10;xpirhMqQqITOiKaG0YKkjNOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLT&#10;gKSS04CkktOApJLTgKSS04CkktP/pTcq/6FEQf+lRVH+rEJf9bQ/bO28Pnjnx0CB4NZGh8nNUZq4&#10;wmCqrLpttaW1eLygsYDBm66ExZWshMiOqoTLh6iGzoKni89/po/Qf6aP0H+mj9B/po/Qf6aP0H+m&#10;j9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9D/pTYq/6JDQf+nQ1D/rj9d97c8&#10;afDCO3Pm0D9509k/ir7LUZ2vwGGspblutqC1ebycsoHAmK+Ew5KuhMaMrIXIh6qHyoKpisx/qY7N&#10;f6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs3/&#10;pjYq/6JCQf+pQE//sjtb+b04ZezLOG3c3DV4x9Y+jrPJUqCnwGOtn7lwtpq1eryYsoG/lLGFwo+v&#10;hcSLrobFhq2Hx4Ksish/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uN&#10;yX+rjcl/q43Jf6uNyX+rjcn/pzUq/6NCQf+sPE3/tzZX8sUzX+HWNmPN4zF8utM/kanIVKGfwGWt&#10;mbpytZa2e7qUs4K+krKFwI2xhsGJsIfDhq+IxIKuisWArozFgK6MxYCujMWArozFgK6MxYCujMWA&#10;rozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMX/qDQq/6Y+P/+xN0r5vjBS588vVdHi&#10;LGjA4TB/rdJCk6DIV6GYwWerlLxzspK4fLeQtoK6jrSFvIuzhr6IsofAhbGJwYOxisGBsIzCgbCM&#10;woGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjML/qTIq&#10;/6s4Pf+4L0XuyClI1t8lUsPsKWyx3zGCodJFkpfKWp+Rw2mnjr90rY28fLGLuoG0iLmDtoW4hLiD&#10;t4a5gbaHun+1ibt+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61&#10;i7x+tYu8frWLvH61i7z/qzAq/7EvOPbCJjzc2h87xusjV7PsKm+j3zWCltRKkI/NXZqLyGuhicR1&#10;pobCe6qDwH6sgb+Arn++grB9vYOxe7yFsnq7h7N5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4iz&#10;ebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLP/rS4q/rslMOPSGi3J6BtBtvcjWqXsLm+W&#10;4Tx/jNhPi4fSX5OEzWyZgcp0nn7IeKF7x3ujecZ9pHjFf6V2xIGmdcODp3TDhKhzwoapc8KGqXPC&#10;hqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqn/tCQl7MoW&#10;I83lEyy59htGp/omW5juNWyM5UR6hN5Tg4DZYop81WyPeNJxk3XQdZVzz3iXcc56mHDNfJlvzX6a&#10;bsyAm23Mgpxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxs&#10;y4ScbMuEnGzLhJz1wRUZ0d8MGLzzEzGq/x5HmvwsWY7yPGeE6ktyfeVYenngY4B03mqEcNtvh23a&#10;c4lr2XaKath4i2nXeoxo1nyNZ9Z+jmbVgI5l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWB&#10;j2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY/S0goJv+gNHa3/FTOd/yNFkP8zVIX3Q19+8VFo&#10;d+xcb3DpYnRr52d3aOVteWbkcHtl43N9Y+J2fWLheH5i4Xl/YeF7f2DgfYBf4H+BX+B/gV/gf4Ff&#10;4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4H/oDkh/5xGNv+a&#10;UUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGb&#10;w7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bC&#10;j4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxn&#10;ldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/&#10;nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+&#10;oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6&#10;wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZ&#10;cKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ&#10;959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6&#10;fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuS&#10;vL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHM&#10;lnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959U&#10;ae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbG&#10;t3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/&#10;oDkh/51GNv+aUEr/nlFZ96BSaO2hVnjkoVqG255klNKbbqDMmHiqxpWBssSVibbBkY66v4yQvb2I&#10;k8C8hJfDuoGbxbl+oMe4fKfIsnuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuq&#10;yLB7qsiwe6rIsHuqyLB7qsj/oDgi/51GN/+bT0r/n09Z+KJQaO6jU3flpFeF3KJgk9Oeap/Nm3Sp&#10;x5h9scSXhrbBlIy6v4+OvryKksK6hpXFuIKayLd/oMu0fKfMrHypyqp9qcqqfanKqn2pyqp9qcqq&#10;fanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcr/oDgi/51FN/+cTkr/oE5Y+KNPZ++l&#10;UXblplWE3aVdkdSiZp3Nn3CoyJx6sMSagrbBmIq6vpKMv7uNj8S4iJPItoOZzLSAoc+sfaXPpn6n&#10;zKR/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMv/oTgi&#10;/51FN/+dTUn/oUxY+aVNZu+nT3XmqVOD3qhakNWmYpzPo2ymyaB2rsWef7XBnIe6vpeKwLqQjca2&#10;i5LLtIiazrKGpNGmgKTRoIGnzZ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+B&#10;p8yfgafMn4GnzJ+Bp8z/oTgi/55FN/+eTEn/oktX+aZMZvCpTnTnq1GC36tXjteqX5rQqGmky6Vz&#10;rMajfLPCoIS5vpyIwLmWjMa1kZLLr42Yz6qKodKghKPTm4SmzpqEp82ahKfNmoSnzZqEp82ahKfN&#10;moSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp83/oTgi/55FN/+eS0n/o0pX+qdLZfCrTHPo&#10;rU+A4K9UjdmuXJjSrWahzatwqciqebDDp4G3vqGEwLWbicaulY/MqJGVz6KOntKaiaLTloelz5WH&#10;ps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps7/oTci/55E&#10;N/+fSkn/pElW+qhJZPGsS3LpsE1/4bNRi9qzWpXUs2Oez7NupcuzeKvDrHy3uKWBv6+ehsaomYzL&#10;oZWS0JuSm9OVjqLUkYyl0JGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6R&#10;i6bOkYumzpGLps7/oTci/55EN/+gSUj/pUhW+6pIZPKuSXHqskx94rZPidy4V5LWumGa071toMm4&#10;dau+sHq2s6l/v6qihMainYrLm5qQz5WXmdKQlaLUjZCl0IyQps+MkKbPjJCmz4yQps+MkKbPjJCm&#10;z4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps//oTci/55EN/+gSUj/pkdV+6tHY/OwSHDrtUp8&#10;5LpOht6/VY/aw2CV0sRtnMW7c6q5s3i2rq19v6WngsWdoojLlp+Oz4+cltKLnKLTiJWk0ImUpc+J&#10;lKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc//ojci/59EN/+h&#10;SEj/p0ZV/KxFYvSyRm7suEh65r9Mg+HHU4rczWKOzshsm8C/caq0t3e1qbF8vp+sgcWXp4bKkKSM&#10;zoqildGGoqHShJul0IWapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXP&#10;hZqlz4Wapc//ojYi/59DN/+iRkf/qERU/a5DYfW1RGzuvEZ36cRLf+PPVITZ1GWIyMtrmrrCcKmu&#10;une0o7R8vZqvgcOSrIXIi6mKzISnks+AppzQgKOlz4Chps6AoabOgKGmzoChps6AoabOgKGmzoCh&#10;ps6AoabOgKGmzoChps6AoabOgKGmzoChps7/ojYi/59DN/+jRUf/qkJT/rFBX/a4QWrxwURz6sxL&#10;eeDaVnzP1V6NwMxpm7PDcqinu3mznrV/u5exg8KOrYXGh6uIyoGpjc18qJbOe6iizXupps17qabN&#10;e6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps3/ozYi/59DN/+lQ0b/&#10;rEBS/7Q+Xfm9P2buyENt49ZNb9XdToHE01mRtclmn6nBcaugu3mzmbaAupSyhcCMr4bEhq2Ix4Cr&#10;jMl8qpLKequcynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/Keauf&#10;ynmrn8r/ozUi/6BCN/+mQUX/rz1Q/rg7WfPEPGHm0UNk2d9Dc8jcSoW30FeVqsdloqDAcKyZunm0&#10;lLaAupGzhb6LsYbBhbCIw4Gui8V9rZDGeq2XxnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6&#10;rZrGeq2axnqtmsZ6rZrGeq2axnqtmsb/pDQi/6FBN/+pPUP/szlN+b43VerMOlnb3Ttiy+U/d7vZ&#10;SImrzleYoMZlpJjAcayTu3qzkLiBuIy1hLuIs4a+hbKJwIGxi8F+sI/Ce7CUw3qwlsN6sJbDerCW&#10;w3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsP/pDQi/6M+Nv+tOUH/uDRI&#10;8MYzTd/ZNlDN5TZnvuQ7e63XSIygzViZl8ZnpJLBcquOvXuwjLqBtIi4g7eEt4W5grWIu3+0ir18&#10;s42+erORv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qz&#10;k7//pjIi/6Y6NP+yMz33wC5C5NIvQc/kLlW/7zNrr+E7fqDWSo2WzluZkMhpoYzDc6iJwHushr5/&#10;r4K8gbKAu4SzfbqGtXu5iLZ5uIu3d7ePuHe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5&#10;d7eQuXe3kLl3t5C5d7eQuXe3kLn/pzEi/6wzMf+5KzbqzCY20uEmQcHvLFqw7TNuoeE9f5XXTYyN&#10;0F6WictrnYbHdKKDxHqmf8N9qXzBgKt6wIKseb+ErXe+hq91vomwc72MsXO9jbFzvY2xc72NsXO9&#10;jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbH/qS4h/7MqK/LFIizW3hwtw+0j&#10;R7L5K12i7DZvleJCfYvaUoiF1GCQgtBsln7Mc5t7yneeeMl7oHbIfqJ0x4Cjc8aCpHHFhKVwxIem&#10;bsSKp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6f/&#10;rCog+r0fItzZEhvF6xoztPojSqP5Ll6V7jxtiuVJeYPfVoJ+2mSJetZsjnbTcZFz0nWUcdB5lW/P&#10;e5dtzn6YbM6AmWvNgppqzYSbacyHnGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyI&#10;nGjMiJxozIicaMyInGjMiJz/th4Y5NAOE8jpESC1+Rs3pf8mS5f6NFyL8UJogupPcnzlW3p34WR/&#10;ct5qg27ccIZs23SIatl3iWjZeYtn2HyLZtd+jGXWgI1k1oKOY9WFj2LVhY9i1YWPYtWFj2LVhY9i&#10;1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY/pxw0MytoLD7f3EiSn/x05mP8rSYz+&#10;OleD9klhfPBVaXXsXm9u6WN0audpd2flbnll5HJ7Y+N1fGLid31h4nl+YOF7f1/hfX9f4H+AXuCC&#10;gV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4HL0AkD&#10;uuILE6j/FCaa/yE3jf8xRYT/QFB8/E5YdPhXX230XWRn8mJnY/BoamHubGxf7XBtXe1yb1zsdW9b&#10;7HdwWut5cVrrenFZ6nxyWOp/cljqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jq&#10;f3NY6n9zWOp/c1jqf3P/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CE&#10;pMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzs&#10;m1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94&#10;sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pG&#10;Lf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5&#10;wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuO&#10;jKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm196&#10;5Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+X&#10;UUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+e&#10;usF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvI&#10;ipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jln&#10;h9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nTga/5pFLv+XUEH/&#10;m1FP/51UXfWeWGvsnV155JtkhtyYbpLVlXic0JKBpMuPiavHjY+xxYmTtcOFl7jCgpq6wX+eu8B9&#10;or2/e6e+v3mtvrt4sb62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmy&#10;vrZ5sr7/nTga/5pFLv+YT0D/nVBO/59SXPagVWrtoFp45Z9ghd2capHWmHOb0JV9pMuShavHj42x&#10;xIyRtsKHlbnBg5m7v3+dvr59or+9eqjAvHmvwbR5sMGwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCw&#10;erDAsHqwwLB6sMCwerDAsHqwwLB6sMD/nTca/5tFLv+ZTkD/nk5O/6FQW/eiU2nuo1d35qJdg96f&#10;Zo/XnG+a0Zh5o8uVgqvHkomxxI6PtsKJk7q/hJi9vYCdwLx9o8K7e6rEtHqtxK17rsOqe6/Bqnuv&#10;wap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8H/njca/5tELv+aTUD/n01N&#10;/6JOW/ekUWjvpVV156Vagt+jYo3YoGuY0px1ocyZfqnIlYawxJKNtsGMkbu+hpa/vIGcw7p+pMW3&#10;fKvHrXurxqd8rcSkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9&#10;rsP/njca/5tELv+bTED/oExN/6RNWvimT2fwqFN06KhXgOCnXozapGiW06Fxn86deqfJmYOvxZWK&#10;tcGPj7u9iZXBuoWdxLaCpMewgKrIp32qyKJ+rMWff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67D&#10;n3+uw59/rsOff67Dn3+uw59/rsP/njca/5tELv+cSz//oUpM/6VLWfmoTmbxqlFz6atVf+KrW4rb&#10;qWWU1aZunc+jd6XKn4CsxZmGtL+TjLy4jZPBsomZxa6GociqhKnJoYCpypyBrMabga3Em4GtxJuB&#10;rcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcT/njYa/5xELv+cSj//oklM/6ZK&#10;WfmpTGXxrE9x6q5UfeOvWYjdrmKR1q1rmtGqdaLLpX2rwZ2DtLmWibyykZDBrIyWxqeJncijh6bK&#10;m4Ooy5iDq8eWhK3FloStxZaErcWWhK3FloStxZaErcWWhK3FloStxZaErcWWhK3FloStxZaErcX/&#10;njYa/5xDLv+dST//o0hL/6dJWPqrS2Tyrk5w67FSe+SzV4XftGCO2bNqltGxdZ7GqHurvKCBtLOa&#10;h7yslI3CppCUxqCNm8mci6TLloeoy5OHq8iSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoes&#10;xZKHrMWSh6zFkoesxZKHrMX/nzYa/5xDLv+eSD//o0dL/6hIV/utSWPzsExv7LRQeea4VoPhu16L&#10;2rtqks20c57Bq3mqt6R/tK6dhLymmIrBoJSRxpqRmMmWj6HLkYyozI+KqsiOiqzGjoqsxo6KrMaO&#10;iqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMb/nzYa/5xDLv+eRz7/pEZK/6pGVvyu&#10;SGL0s0tt7rhPd+i9VX/hwV6G1sBsjsi3cZ29rneqsqd9tKmhgruhnIjBmpiPxpSWlsmQlJ/LjJKo&#10;zIqPqsmKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMb/nzYa&#10;/5xDLv+fRj7/pUVK/6tFVfywRmH2tklr8LxOdOfCVXvfyGGA0cNqjcS6cJ24snWprat7s6OlgLub&#10;oYbBlJ2NxY6blMiKmZ3Khpmoy4aUqsmGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaS&#10;q8aGkqvGhpKrxoaSq8b/nzUa/51CLv+gRT3/p0RJ/61DVP6zRF/3ukdo78FNcOXJVnXczmR6zMZp&#10;jb6+bpyytnSop7B5sp6rfrqVpoTAjqOLxIihkseEn5rJgJ+nyoGaqsiCmKvGgpirxoKYq8aCmKvG&#10;gpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8b/oDUa/51CLv+hRD3/qEJI/69BU/+2Ql33&#10;vkZl7MdNa+PSWG3W02F6x8pnjLnCbZusvHKnobZ3sZixfbmPrYK+iKqJw4KokMZ9p5nIeqelyXui&#10;q8h9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMb/oDUa/51C&#10;Lv+iQjz/qkBH/7I+Uf26QFnzw0Rg6M9OY9/cWWfP2GB5wM9mirLIa5qmwnCmm7x2r5G4e7eJtYG8&#10;grKHwH2wjsN4rpbFdq2hxnWsrMZ3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3&#10;pq3Fd6atxXemrcX/oDQa/55BLv+kQDv/rD1F/7U7Tve/PlXsy0RZ4dpPWtTfUWzG2lp9uNNii6vO&#10;aZifxnGklcB3rY67frSHt4O5gbSHvXyyjL95sZPBdrCbwnSwpsJysK3CcrCtwnKwrcJysK3CcrCt&#10;wnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcL/oTMa/55BL/+nPTr/sDpD/bo4SvDGO0/j1UVO&#10;1eFGX8jiS3G63VKBrNVbj5/MZpuWxnCkj8B4q4q8f7GEuYO1gLeHuHy2i7t5tJC8d7SXvXa0ob10&#10;s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb7/ojMa/6A+Lv+q&#10;OTf/tDU/9sA1ROfPOUXX3zxQyedBZLvlRnas3E6Fn9NakpXMZ5yOxnGkisJ5qoW/fq6AvIKyfbqG&#10;tHq5irZ3uI64dbeTuXO3mrlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5&#10;c7eguXO3oLn/ozIa/6M6LP+uNDT+ujE67cowO9rdMj/K5zhVvOw9aa3lRHmf206HlNNcko3MaJuI&#10;yHKhhMR5poDCfap8wIGteb6Fr3e9iLB0vIuycruQs3C7lbRvupq0b7qatG+6mrRvupq0b7qatG+6&#10;mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrT/pDAa/6c1Kv+0LzD0wyox3tgrLczmLkW98jVare47&#10;bJ/kRHuT21GHi9RekIbPapiCy3Odfsh4oXrGfKR3xICmdcODqHPChqlxwYmrb8CNrG3Akq1sv5Wt&#10;bL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la3/pS8a/60tJfy8Jyjl&#10;0CEkzuQkM77xLEqu+DNdoO09bZPkR3qK3VSFg9dhjH/SbJJ7z3KXd813mnTLe5xyyn6ecMmBoG7I&#10;hKFtx4eia8aKo2nGjqRoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWR&#10;pWjFkaX/pywa/7UlH+zJGhzQ4hkhv/AiOK/9K02g+DVek+5BbInmTXeB4FiAfdxkhnjYa4tz1XGO&#10;cNN1kW7SeZNs0XyUatB/lmnPgpdoz4WYZs6ImWXNjJpkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppk&#10;zY6aZM2OmmTNjppkzY6aZM2OmmTNjpr/riQW9cEXFNTfDhDA7xgmsP0jPKH/LU6U+TpdifFHaIHr&#10;UnF65l14dOJkfXDfa4Ft3XCEatx0hmjbeIhm2nuJZdl9imTYgIti2IOMYdaFjWDWiY5f1YuOX9WL&#10;jl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi47+uRYN1NILBsLuDhax/Bkq&#10;ov8lPZT/MkyJ/EBZgfZNYnrwWGlz7F9vbOlkc2jnanZm5W95ZORzemLjdnxh43l9YOJ7fl/hfn5e&#10;4YB/XeCDgFzghYFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvf&#10;iIHUyAkDxNcKB7L7EBmj/xwrlf8oO4r/OEiB/0VSevxSWnL3WWBr9F5kZvJkaGLwaWpg7m1sXu1x&#10;bVztdG5b7HZvWux5cFnre3FY631xWOp/clfqgnNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRz&#10;VumEc1bphHNW6YRzVumEc1bphHPEzQgBtN0IC6T/EhqX/x8qi/8uNoH/PUF5/0pJcf9SUGn/WFVj&#10;/V1YX/tjW1z5Z11a+GtfWPduYFf3cWFW9nRhVfZ2YlT1d2NT9XljU/R8ZFL0fmRR9IBlUfSAZVH0&#10;gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGX/ljMU/5VDJf+SUTf/l1NF/5lX&#10;U/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamw&#10;x3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/&#10;ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19&#10;mqnLe56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7&#10;ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO&#10;2oyFltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF/5lXU/2Z&#10;W2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamwx3Su&#10;scdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU&#10;/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnL&#10;e56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1&#10;u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyF&#10;ltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuy&#10;wXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+TUTf/l1NF/5lWUv2ZW2D1&#10;mGBt7ZZneeWTcYTfkHuO2o2EltWIipzRhJCiz4CVpsx9manLe52syXmhrsh3pa/Idqqxx3Sussdz&#10;tLLEdLqyv3W6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91urL/ljMU/5ZD&#10;Jf+VUDf/mVFE/5tUUv6cWF/1m11s7ZlkeOaWbIPfk3aN2o+AltSMiJ3Rh46jzYOTqMuAmKvJfZyu&#10;yHqhscZ4pbLGd6q0xXWwtcV0uLW9d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4&#10;d7i1uHe4tbh3uLX/lzMU/5ZDJf+WTjf/mk9E/51SUf6eVV72nlpq7pxgdueaZ4LglnKM2pJ7ldSO&#10;hJ3QioujzYaRqcqClq3Ifpuwxnugs8V5prXEd6y2w3azt753t7e3eLa4snm2uLJ5triyeba4snm2&#10;uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5trj/mDMU/5dDJf+XTTf/m01D/59QUP+gU133oFhp&#10;759ddeidZIDhmm6L25Z3lNWRgJzQjomjzImPqcmEla7HgJqyxX2gtcN6p7fCeK65wHe1ubh4tbmx&#10;ebW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6tbn/mDMU/5hDJf+Y&#10;TDb/nExD/6BOT/+iUVz4o1Vo8KJbdOmhYX/inmqJ3Jpzk9aVfJvRkYWjzIyMqcmHk6/Ggpmzw36g&#10;t8J6qLnBeLG7uXizvLF5s7urerS7p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6&#10;p3u1uqd7tbr/mTMU/5hDJf+ZSzb/nktC/6FMTv+kT1v5pVNm8aVYcuqkXn3jomaH3Z5wkdeZeJnS&#10;lYGhzY+JqcmKka/Fg5i0wn+fuL18p7u6erC9snqyvqt7sr2mfLO8o320uqN9tLqjfbS6o320uqN9&#10;tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLr/mTMU/5hDJv+ZSjb/n0pC/6NLTv+mTln6qFFl8qhW&#10;cOuoXHvlp2KF36NsjtmfdZfTmn6fzZOGqMWNja+/h5S1uYOcubV/o7yxfay+rHyxv6V8sb+hfrO9&#10;nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u55+tLv/mTMU/5lDJv+aSTX/&#10;oEhB/6RJTf+nTFj6qlBk86tUbu2sWnnmrGCC4Kppi9qmc5TPn3ydxpeDqL6QirC4i5G2soaYuq2D&#10;oL2pgai/pYCwwJ9/sMCcgLK9moGzu5qBs7uagbO7moGzu5qBs7uagbO7moGzu5qBs7uagbO7moGz&#10;u5qBs7v/mjMU/5lDJv+bSDX/oUdB/6VITP+pSlf7rE5i9a9SbO6wWHbosV5/37BoiNWsdJDKo3qd&#10;wJuBqLiUh7Cxj462q4qVu6aHnb6ihaXAn4SvwZmBr8GXgrK+lYOzvJWDs7yVg7O8lYOzvJWDs7yV&#10;g7O8lYOzvJWDs7yVg7O8lYOzvJWDs7z/mjMU/5lDJv+cRzX/okZA/6dHS/+rSVb9r0xg9rJRau60&#10;V3Plt1583bZqg8+vcpDFpnidu55+p7KYhbCrk4u2pY6Tu5+Lmr6biaLBmIiswpOFr8KShrG/kYaz&#10;vJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7z/mjMU/5lCJv+cRjT/o0VA&#10;/6hFSv+tR1X+sUpf9bVQaOu5VnDjvV532btqgMuycJDAqXadtqJ8p62cgq+ll4m2npOQu5mPmL6U&#10;jaDBkYypwo2KrsKNibG/jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvY2J&#10;sr3/mzMU/5pCJv+dRTT/pEQ//6pESf+vRVP8tEld8rlPZem+Vmzhw2By075pgMa1bo+7rXScsKZ6&#10;p6eggK+fm4a1mJeOu5OVlb6Okp3BipKnwoiQrsKIjrDAiI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9&#10;iI2yvYiNsr2IjbK9iI2yvYiNsr3/mzMU/5pCJv+eRDP/pUI+/6tCSP+xRFL6t0ha8L1OYebEVmfe&#10;yWJtzsFnf8G5bY62sXKbq6p4pqKlfq6ZoIS1kp2Luoyak76HmJvAhJekwoKWr8KDk7DAhJGyvoSR&#10;sr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr7/mzMU/5pBJv+fQjP/pkA9/61A&#10;R/+0Qk/3u0dX7cNNXeTMWGDZzWBsycVmfry9a42wtXGapa92pZyqfK2TpoK0jKKJuYagkL2Bnpm/&#10;fZ6iwXuer8F9mbDAf5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr7/&#10;nDMU/5pBJv+gQTL/qD88/7A+Rf+3QU30wEVT6slOVuLVWlfS0V5rxMlkfbbBaoyqu2+Zn7V0pJaw&#10;eqyNrICyhqmHt3+njrt6ppa+d6Wgv3Smrb93obG/ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2y&#10;vnqdsr56nbK+ep2yvnqdsr7/nTMU/5tBJv+iPzH/qjw6/7M8Qvu7PknwxkRN5tJPTdzcV1bM1V1q&#10;vs1je7DHaIukwW2Xmbxzoo+4eKqGtH6wf7KFtXmwjLh0r5W7ca6fvG6vq71xqrO8dKWzvHSls7x0&#10;pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7z/nTMU/5tAJv+kPDD/rTk4/7Y5P/XB&#10;PEPpzkRE3t1NR9LgU1jF21xot9NheqnNZomcyGuVkcRxn4jAdqd/vX2teLuEsXO6i7RvuJS3bLed&#10;uGq3qLlptra4ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2vtbn/njIU&#10;/50+Jf+nOS7/sTY1+7w2Ou3JOjzg2kQ60uJHTMfiTV653lRurNlbfJ/UYoiU0GiTisxvm4LHd6J8&#10;w36odsCErHK+iq9vvJGxbbyYsmu7obNqu62yZ7q2tGe6trRnura0Z7q2tGe6trRnura0Z7q2tGe6&#10;trRnura0Z7q2tGe6trT/nzIU/6A6JP+qNCz/tTIx88MyM+PUODDT4Tw/xuhCUrnlSGOs4k1yn99U&#10;f5PZXYqJ0meTg81wmn3Jd594xn2kdMSDp3DCiKluwY6rbMCUrGq/m61pv6WtaL+urWi/rq1ov66t&#10;aL+urWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq3/oDAU/6M2Iv+vMCj7vC0r6M0sKNXgMDDH&#10;6ThEuew+V6zpRWee50t1kuBTgInZXomC1GiRfNBxlnjMd5t0yn2ecMiCoW7Hh6NrxYulacSQpmjE&#10;lqdmw56oZcOlqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpaj/oS8U/6gv&#10;H/+1KiLwxiQh2N0jIMjpLTW68jVJrPE8Wp7wQ2mS6Ex1iOFVf4HbYYd712qNdtNxkXLRd5Vvz3yX&#10;bM2AmmrMhZtoy4mdZsqNnmXJkp9jyZigYsieoWLInqFiyJ6hYsieoWLInqFiyJ6hYsieoWLInqFi&#10;yJ6hYsieoWLInqH/oy0U/64pGvi/IBre1hgTyegiJbr0Kzqs+DRNnvc8XJLxRmmI6VBzf+NZe3rf&#10;ZIJ03GuGcNlxim3Wdo1q1XuPaNN/kWbSg5Jk0YeUY9GKlWHQj5Zgz5SXXs+ZmF7PmZhez5mYXs+Z&#10;mF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZj/pygS/7cfEubOEQ3L5hUWu/QhKqz+Kz6e/zRO&#10;kvo/XIjySmZ/7FVveehedXLkZHtu4Wt+at9wgWjedYRl3HmFY9t9h2LagYhg2oSJX9mHil3Yi4tc&#10;15CMW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI3/sB4L7cYOCM3b&#10;Cwi78xUarP8hLp7/LD+S/zdNh/1EWH/2T2F48Vloce1fbWrrZHFn6Gp0ZOdvd2LldHlg5Hh6X+N7&#10;e13jfnxc4oF9W+GEflrhiH9Z4IyAWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+B&#10;WOCPgVjgj4HzvQ0EzM8JAb3lDAys/xcenv8kL5L/Lz2H/z1Jf/9JUnj8VFpw+FpfafRfZGTyZWdh&#10;8GppXu9ua1zucm1b7XZuWux5b1jsfHBX635wVuuBcVXqhHJU6ohzU+mLdFPpi3RT6Yt0U+mLdFPp&#10;i3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3TMxggAvdQIA631Dg+f/xofk/8nLYj/NDl+/0JDd/9N&#10;Sm7/U1Bn/1lVYvxeWF77ZFtb+WhdWfhsXlf3cGBW93NhVfZ2YlT1eGJT9XtjUvR9ZFH0gGRQ84Nl&#10;T/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhma9ywYArtsGBJ//EBCT&#10;/x0diP8qKH7/ODJ2/0Q6bf9LQWX/UUZf/1dJW/9dTFj/Yk5V/2ZQU/9qUVL/bVJQ/3BTT/9yVE7/&#10;dVRN/3dVTf95VUz+e1ZL/n5XSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2B&#10;V0r9gVf/jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg9ZFqa++NcnbpiXx/5IWEhuCAi43cfJGS&#10;2nmXlth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLRa8CjzWzFo8huxqLIbsaiyG7GoshuxqLI&#10;bsaiyG7GoshuxqLIbsaiyG7GoshuxqL/jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg9ZFqa++N&#10;cnbpiXx/5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLRa8CjzWzF&#10;o8huxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqL/jS0O/4w+Hf+KTC7/klM7&#10;/5RXSP+VXFT9k2Jg9ZFqa++NcnbpiXx/5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGlndNvqZ/S&#10;bq6g0m2zodFsuaLRa8CjzWzFo8huxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7Goshu&#10;xqL/jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg9ZFqa++NcnbpiXx/5IWEhuCAi43cfJGS2nmX&#10;lth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLRa8CjzWzFo8huxqLIbsaiyG7GoshuxqLIbsai&#10;yG7GoshuxqLIbsaiyG7GoshuxqL/jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg9ZFqa++Ncnbp&#10;iXx/5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLRa8CjzWzFo8hu&#10;xqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqL/jS0O/40+Hf+MTC7/lFM7/5VW&#10;R/+WW1T9lWFg9pJoa++PcHXpi3p/5IeDh9+Cio3cfpCS2XqWl9Z3m5rVdKCd03Kln9JwqaHRbq6i&#10;0G20o9BsuqTQbMKkym7EpMRvxKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRvxKT/&#10;ji0O/44+Hf+OSy7/lVE6/5hUR/+YWFP+mF5f9pVkau+SbHXpjnZ+5IqAh9+Fh47bgI6U2HyUmNV5&#10;mpzTdp+f0XOkotBxqqTPb6+lzm62ps5tvafKbsKnw3DCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHC&#10;p71xwqe9ccKnvXHCp71xwqf/jy0O/44+Hv+QSi3/l086/5lRRv+bVlL+mlte95hhafCVaHTqkXF+&#10;5I58ht+JhI7bg4uU13+SmtR7mJ7Sd56h0HSkpM5yqqbNcLGozW+5qctvwanDccGpvHLAqrdzwKq3&#10;c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKr/jy0O/48+Hv+SSi3/mE05/5tPRf+d&#10;U1H/nVhc+JteaPGZZXLqlW185JF3ht+MgY7bh4mV1oGQmtN9lp/QeZ2jznWjps1yq6nMcLOqy2+9&#10;q8Vyv6u9c7+stnS+rLF1vq2xdb6tsXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6tsXW+rbF1vq3/kC0O&#10;/5A+Hv+TSS3/mUw5/51ORP+fUVD/n1Zb+Z5cZvKcYnHrmGl75ZRzhOCPfY3bioaU1oSNm9J/laDP&#10;epylzXajqMtzq6vKcbWtxnG+rb50va62db2usHa9rqx3va6sd72urHe9rqx3va6sd72urHe9rqx3&#10;va6sd72urHe9rqx3va7/kC0O/5A+Hv+VSSz/m0o4/55MQ/+hT0//olRa+qFZZfOgX2/snWZ55phv&#10;g+CTeYzbjoKT1oeKm9KBkqHPfJqmyniiqsd1q63Dc7Svv3O8sLd1vLCwd7uwqni7sKd5vLCnebyw&#10;p3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sKd5vLD/kS0O/5E+Hv+WSCz/nEg3/6BKQv+jTU3/&#10;pFJY+6VXY/SkXW3uoWN36J5rgOKYdYnckn6S04yHmsyGj6HGgJenwXyerL15pq+5dq+xt3a6sq93&#10;urKqebqypXq6sqJ7u7Gie7uxonu7saJ7u7Gie7uxonu7saJ7u7Gie7uxonu7saJ7u7H/kS0O/5E+&#10;Hv+YRyz/nUc3/6FIQf+lS0z/p1BW/KhVYfWoW2vtp2F05aRpft6fc4fUmH2Qy5GEmsSKjKK+hJOo&#10;uICarbR8orCwequzrXm1tKh6ubSke7m0oH25s519urOdfbqznX26s519urOdfbqznX26s519urOd&#10;fbqznX26s519urP/ki0O/5I+Hv+YRiv/nkY2/6NHQf+nSUv/qk5V+qtTXvKsWWjprGBx4qloetml&#10;c4PNnHqPxZWBmr2OiKK3iJCpsYSXrqyAn7Gofqe0pX2xtaF9uLadfri1mn+5tJmAurOZgLqzmYC6&#10;s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s5mAurP/ki0O/5I+Hv+ZRSv/n0Q1/6RFQP+pSEn/rExT&#10;+K5SXO+wWGXmsV9t3rBpdtKpcYLIoHiPv5h+mreShaKwjIypqoiUrqSFnLKggqS1nYGutpqAt7eX&#10;gbe2lYK5tJSCubOUgrmzlIK5s5SCubOUgrmzlIK5s5SCubOUgrmzlIK5s5SCubP/ky0O/5I9Hv+a&#10;RCr/oEM1/6ZEPv+rRkj/rktR9bJQWey1V2Hkt15p2rRpc82sb4LCpHaPuZx8mbGWg6KqkYqpo4yR&#10;rp6JmbKZh6G1loWrt5OFtreRhLe3kIW4tZCFubSQhbm0kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0&#10;kIW5tJCFubT/ky0O/5M9Hv+bQyr/okI0/6hCPf+tRUb8sUpP8rVPVum6Vl3hvWBk1LhncsivbYG9&#10;p3SOtKB6mauagKKklYepnZGOrpeOlrKSi5+1j4qot4yKs7iLibe3i4i4tYuIubSLiLm0i4i5tIuI&#10;ubSLiLm0i4i5tIuIubSLiLm0i4i5tIuIubT/ky0O/5M9Hv+cQSr/o0Az/6lBPP+vREX6tEhM8LpO&#10;U+e/VlnewmBgz7tmccOzbIG4q3KOrqR4mKWefqGemoSol5aMrpGTlLKMkZy1iI+mt4WPsbiFjra3&#10;ho24toeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLX/lCwO/5Q9Hv+dQCn/&#10;pD4y/6s/O/+xQkL4uEdJ7b5OT+XGV1Paxl5fy75kcb62aoCzr3CNqal2mKCjfKGYn4KokZuJrYqZ&#10;krKFlpq1gZWkt3+Vrrd+lLe3gZG3toKQuLWCkLi1gpC4tYKQuLWCkLi1gpC4tYKQuLWCkLi1gpC4&#10;tYKQuLX/lCwO/5Q9Hv+ePyj/pj0x/60+Of+0QUD0vEZF68RNSeLOWEvTylxexsJjcLm6aH+utG6M&#10;o650l5qpep+SpYCniqGHrISfj7F/nZe0e5yhtnibrLd3m7e2epe4tXyVubR8lbm0fJW5tHyVubR8&#10;lbm0fJW5tHyVubR8lbm0fJW5tHyVubT/lSwO/5U9Hv+gPSf/qDsw/7A8N/24PzzxwURA6MtOQt7T&#10;VUrOzVtdwMZhbrS/Z36ouW2KnbRylZSveJ6Lq36lhKiFqn2mjK94pJWydKOftHGjqrVwo7i1c565&#10;tHabubN2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mzdpu5s3abubP/liwO/5c8Hv+iOib/qjku&#10;/7M6NPm9PDjuyEM549VQN9faUkjI0llcustfba3FZXyhwGuJl7pwk422dpyEs3yifbCDqHeuiqxy&#10;rZOvbqydsWusqLJprbaybKi7sW+ju7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+j&#10;u7H/lywO/5o7Hf+kNyX/rTYr/7c3MPPDOjHm0EMw3N9KNc/fUkfB2Fhas9Fea6bLY3qax2mGj8Ju&#10;kIa/dJh9vHqfdrqBpHC4iahrt5KraLecrWW3p65kt7SuZbO9rmitva5orb2uaK29rmitva5orb2u&#10;aK29rmitva5orb2uaK29rmitva7/mCwO/505HP+nNCP/sTMo+b0yKurLNync3T4p0ONGOsXiTUu4&#10;3lVarNlcaJ7TYneSz2eCiMttjH7Jc5R2x3macMWBn2rEiaJmw5KlYsOcp2DDpqhfw7SoX8HCqGG6&#10;walhusGpYbrBqWG6walhusGpYbrBqWG6walhusGpYbrBqWG6wan/mSwO/6A1Gv+qMSD/ti4j8MUt&#10;It/YMxzQ4zouxOhCQLjlSVCr4U5fnt5VbJLbXHeH2GOBftVqiXbUcY9v0XmUa86AmGfMiJtkypCd&#10;YsmYn2DJoaBfyaugX8m5n1zIw6JcyMOiXMjDolzIw6JcyMOiXMjDolzIw6JcyMOiXMjDolzIw6L/&#10;mywO/6QwGP+vLBv4vicb5NEmF9HiLSDE6zczt+s+RarpRVSe50xikuVSbobjWHh94GB/dtxphnDY&#10;cYtr1XiPaNN/kmXRhpRiz42WYM6UmF7Om5ldzaOaXM2tmlvNt5pbzbeaW823mlvNt5pbzbeaW823&#10;mlvNt5pbzbeaW823mlvNt5r/nSwO/6grFP+3JBXryhwR0+AeE8TrKya38TQ4qvA8SZ3vRFeR7ktj&#10;hu1SbX3oW3V142J8cOBrgWvdcoVo2niIZNl+i2LXhI1f1YqOXtSQkFzTlZFa05ySWdKkk1jSrJNY&#10;0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJP/oSsN/68jD/TCFwzW3RAHxeseGLf2&#10;KSup9zM8nfY8S5H3RFiG9k1iffBWanbrXnFu52R2auRrembicn1k4HeAYd99gl/egoRd3YeFW9yM&#10;hlrbkYdY2paIV9mdiVbZo4pW2aOKVtmjilbZo4pW2aOKVtmjilbZo4pW2aOKVtmjilbZo4r/qCMJ&#10;/bkWB9bRCwPG6hALtvceHan9KS6c/jQ+kP8+S4b+R1Z9+FFedvNZZW7wX2po7WVuZOprcmHpcXRf&#10;53Z2XeZ7eFvlf3lZ5IR6WOOIfFfjjH1W4pF+VOGXf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1Ph&#10;nH9T4Zx/U+Gcf1PhnH//sRUD1McJAcbWCgO29xIPqP8fIJv/KzCQ/zY9hf9ASH3/S1F1/VRYbfla&#10;XWf2YGJj82ZlX/JrZ1zwcGla73RrWO54bFftfG5V7IBvVOyEcFPriHFS64xxUeqRclDplXNQ6ZVz&#10;UOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXPWvgcAxcsIALfbCQWo/xQSm/8iIZD/Li6F&#10;/zk6fP9EQ3T/Tkps/1RQZf9aVGD9X1hd+2VaWvpqXFf5bl5V+HJfVPd2YFL2eWFR9n1iUPWAY0/0&#10;hGRO9IdkTfOMZUzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGbEwgYAttEH&#10;AKjtCwab/xcTkP8lH4X/MSp8/zw0c/9GO2r/TEFj/1NGXv9ZSVr/XkxW/2NOVP9oUFL/bFFQ/29S&#10;T/9yU07/dlRM/3lVS/98VUr+f1ZJ/oJXSP2GWEf9ilhH/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH&#10;/YpYR/2KWEf9ili2yQQAqNkEAZv/DgeP/xoRhf8nG3v/MyRx/zwsaP9DMmH/Sjdb/1A7Vv9WPVP/&#10;XEBQ/2BBTv9kQ0z/aERK/2tFSf9uRkj/cUZH/3RHRv92SEX/eUhE/3xJQ/+ASUL/g0pC/4NKQv+D&#10;SkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0r/gigJ/4I5Fv+BSCX/ik8x/45WPf+PXEn/jmNU&#10;/opqXviFcWjygHpw7nyDd+p4i33ndJKC5HGYheJvnYjhbaKL4Gunjd9prI7eaLGQ3We3kd1mvZHc&#10;ZcWS3GXNktRm0ZLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pL/gigJ/4I5Fv+B&#10;SCX/ik8x/45WPf+PXEn/jmNU/opqXviFcWjygHpw7nyDd+p4i33ndJKC5HGYheJvnYjhbaKL4Gun&#10;jd9prI7eaLGQ3We3kd1mvZHcZcWS3GXNktRm0ZLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS&#10;z2jSks9o0pL/gigJ/4I5Fv+BSCX/ik8x/45WPf+PXEn/jmNU/opqXviFcWjygHpw7nyDd+p4i33n&#10;dJKC5HGYheJvnYjhbaKL4Gunjd9prI7eaLGQ3We3kd1mvZHcZcWS3GXNktRm0ZLPaNKSz2jSks9o&#10;0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pL/gigJ/4I5Fv+BSCX/ik8x/45WPf+PXEn/jmNU/opq&#10;XviFcWjygHpw7nyDd+p4i33ndJKC5HGYheJvnYjhbaKL4Gunjd9prI7eaLGQ3We3kd1mvZHcZcWS&#10;3GXNktRm0ZLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pL/gigJ/4M5Fv+DRyX/&#10;jE4x/5BVPf+RW0j/kGFT/o1oXviIb2jyg3hw7X6CeOl6in7mdpGD5HOXh+JwnYrgbqKM32unjt1q&#10;rJDdaLKR3Ge4k9tmv5PbZseU2WbQlM9o0JPLadCUy2nQlMtp0JTLadCUy2nQlMtp0JTLadCUy2nQ&#10;lMtp0JT/gygJ/4M5F/+GRiT/jk0w/5NUPP+UWEf/kl5T/5BlXfiMbWfyhnVw7YF/eOl9h37leY+E&#10;4nWViOBym4zeb6GP3WynkdxrrJPbabOU2mi6ltlnw5bZZs2X0GnOlshqzpfEa82XxGvNl8RrzZfE&#10;a82XxGvNl8RrzZfEa82XxGvNl8RrzZf/hCgJ/4Q5F/+IRST/kUww/5VRO/+WVkf/lVxS/5NiXPmP&#10;ambzinJw7YV7eOmAhH/le4yF4neTit9zmo7dcKCR222mlNprrZbZabSX2Gi9mNhnyJnRacyZyWvM&#10;mcJszJq9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5r/hSgJ/4U5F/+KRCT/k0sv&#10;/5dPOv+YVEb/l1lQ/5ZgW/mSZ2Xzjm9v7ol4d+mDgX/kfoqF4XmRi951mI/ccZ+T2m6mlthsrpjX&#10;araa1mjBm9Npy5vKa8ubwm3KnLtuyp24b8qduG/Knbhvyp24b8qduG/Knbhvyp24b8qduG/Knbhv&#10;yp3/hSgJ/4Y5F/+MRCP/lUov/5lNOv+aUUT/mlZP/5ldWvqWZGT0kmtu7o10dumHfn7kgYeF4HyP&#10;i913l5Dbc56V2G+mmNZsr5rVarmc1GnGnctsyZ3DbcmevG/In7VwyJ+yccifsnHIn7JxyJ+yccif&#10;snHIn7JxyJ+yccifsnHIn7JxyJ//hicJ/4Y5F/+OQyP/l0ku/5pLOf+cT0P/nVRO/5xaWPuaYGL1&#10;lmhs75FvdeqLeX7lhYOF4H+MjN15lZHZdJ2W1HClmtBurp3NbLefy2vDoMNux6C7b8ehtXHGoa9y&#10;xqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxzxqH/hycJ/4c5F/+QQiP/mEct/5xJ&#10;OP+fTEL/oFFM/6BXVvueXmD0m2Vq7ZZsc+eQdnzhioCE24SJi9N+kZLOeJmYyXShnMZxqZ/CcLKi&#10;wG+9o7pwxaOzcsWkrnPFpKl0xaOmdcWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaP/&#10;hycJ/4g4F/+RQSL/mkUs/55HNv+hSkD/o1BK/qNVVPaiXF3voGJn6JxpcOGWdHnakH2C0YmGi8qC&#10;jZPFfZWZwHmdnrx2paG4c62ktXK4pbJyw6asdMOmp3bDpqN3xKWheMSloXjEpaF4xKWheMSloXjE&#10;paF4xKWheMSloXjEpaF4xKX/iCcJ/4g4F/+TQSL/m0Qs/6BFNf+jST//pU5I+6dUUfOmWlvrpWBk&#10;46Jobdydc3bRlXqCyY2Ci8KHipO8gpGat32Zn7J6oaOvd6mmq3azp6l2wKikd8KooXnCp516w6eb&#10;esOmm3rDppt6w6abesOmm3rDppt6w6abesOmm3rDppt6w6b/iCcJ/4k4F/+VQCH/nUIr/6JENP+l&#10;SD3/qExG+KpST++rWFfnq19g4KhpadShcHXLmXiBwpJ/i7uLhpS1ho6ar4KVoKp+naSme6ano3qw&#10;qaB5vKqdesGpmnzBqZh9wqiWfcKnln3Cp5Z9wqeWfcKnln3Cp5Z9wqeWfcKnln3Cp5Z9wqf/iScJ&#10;/4k4F/+WPyH/nkEq/6NCM/+nRjv+q0tE9a5RTOywV1TksV5c261oZs+lbnXFnXWBvJZ8i7WQg5Su&#10;ioubqIaSoKOCmqWegKKom36sqph+uKuWfsCrlH/AqpOAwaiSgMKokoDCqJKAwqiSgMKokoDCqJKA&#10;wqiSgMKokoDCqJKAwqj/iScJ/4o4F/+YPyD/nz8p/6VBMv+qRTr8rklB8rFPSem1VlDht19X1bFl&#10;ZcqobHTAoXOAt5p6i6+UgZSoj4ibooqPoJyHl6WXhKColIKpqpGCtauPgr+rjoPAqo2DwamNg8Go&#10;jYPBqI2DwaiNg8GojYPBqI2DwaiNg8GojYPBqI2Dwaj/iicJ/4s4F/+ZPiD/oT4o/6ZAMP+sQzj5&#10;sUg/8LVORee6VUveu15U0LRkZcWsa3O7pHGAsZ54iqmYfpOik4Wam4+NoJaMlaWRiZ2ojYenq4qH&#10;sqyIh7+siIfAq4iGwKmIhsGoiIbBqIiGwaiIhsGoiIbBqIiGwaiIhsGoiIbBqIiGwaj/iicJ/4w3&#10;F/+bPR//oj0n/6g/L/+uQjb3tEc87bpNQeTAVkbZv1xTy7djZMCvaXO2qG9/rKJ1iqScfJOcmIOa&#10;lZSKoI+RkqWKjpuoho2kq4OMr6yBjb2sgoy/q4OKwKmDisGpg4rBqYOKwamDisGpg4rBqYOKwamD&#10;isGpg4rBqYOKwan/iycJ/443F/+cPB//ozsm/6o9Lf+xQDP0uEU46r9MPOLHVUDTwlpSx7phY7uz&#10;Z3KwrW1+p6dziZ6hepKWnYCZj5qIn4mXkKSElJiof5OiqnySrat6krqse5HAq32Pwal+jsGofo7B&#10;qH6Owah+jsGofo7BqH6Owah+jsGofo7BqH6Owaj/jCcJ/482Fv+dOh7/pTol/607K/y0PjDxvEM0&#10;58VMNt7LUj/OxllRwr5gYra4ZnCrsWx9oaxyiJineJGQo36YiaCFnoKdjaN9m5aneJmfqXWYqqpz&#10;mberdJjAqneUwal4k8KoeJPCqHiTwqh4k8KoeJPCqHiTwqh4k8KoeJPCqHiTwqj/jCcJ/5E1Fv+f&#10;OB3/pzgj/685KPm4PCzuwkIu5c1MLdjQTz3JyVdQvMNeYLC8ZG+lt2p8m7JwhpKtdo+KqXyWgqaD&#10;nHyki6F2opOlcqGdp2+gqKltoLWpbaDBqHCbwqdymcKncpnCp3KZwqdymcKncpnCp3KZwqdymcKn&#10;cpnCp3KZwqf/jSYJ/5Q0Ff+hNhv/qjYh/7M2JfW+OSfqyUAm4NZJKNHVTjzDzlZOtshcX6rCY22f&#10;vWh6lLhuhIu0dI2DsXqUfK6BmnWsiJ5wq5Gia6mbpGippqZmqbOmZqrDpWmkxKVrocSla6HEpWuh&#10;xKVrocSla6HEpWuhxKVrocSla6HEpWuhxKX/jiYJ/5czFP+jNBr/rTMe/rgyIPDFNSDj0z8c2N5F&#10;JsrbTTq901RMsM5bXaPJYWuYxGd3jcBsgYS9col8uniQdbh/lm+2h5pqtZCdZbSaoGKzpaFhtLGi&#10;YLXCoWKvxqJkq8aiZKvGomSrxqJkq8aiZKvGomSrxqJkq8aiZKvGomSrxqL/kCYJ/5sxEv+mMRf/&#10;sS4a974tGufOMRfZ3jkZzeNEKMLgTTi121NKqNVZWpzQX2iQzGVzhslrfX3GcYV1xHeLbsN+kGnB&#10;hpRkwI+XYMCaml3ApZtbwLGbWsHBm1u8ypxdt8qdXbfKnV23yp1dt8qdXbfKnV23yp1dt8qdXbfK&#10;nV23yp3/kSYJ/58vEf+qLRT/tygV7cgmEtrcKQ7M5DYdweZALrbjSD6q4E5Mnt1WWZLaXWWI1mNv&#10;ftRqeHbScH9u0HeFaM9/iWPOh41fzpCQW82aklnNpZNXzrKTVs/Ck1bL0JRXxc+VV8XPlVfFz5VX&#10;xc+VV8XPlVfFz5VXxc+VV8XPlVfFz5X/kyYJ/6MsDv+wJg/1wB8N39UbB83kJxPB6zQjteo9M6nn&#10;RUKd5UtQkeNSXIbiWGZ84F9udN9mdWzebXpm3nV/Yd19gl3choVa24+IWNmYilbYoYtU2KyLVNi3&#10;jFPYyYtT1taLU9bWi1PW1otT1taLU9bWi1PW1otT1taLU9bWi1PW1ov/lyQJ/6kmCv64HAnmzhEF&#10;zuMXCMDuJhe08DIoqO47OJztQ0aR7EtShuxSXHzrWWRz615raupkcGXobHVh5nR4XuR8e1vig31Z&#10;4It/Vt+SgVXemoNT3qKDUt2qhFHdtoRR3b+EUd2/hFHdv4RR3b+EUd2/hFHdv4RR3b+EUd2/hFHd&#10;v4T/nyEG/7AbBenFDQPQ2QsCwO4YDLP2Jhyn9TEsm/U7OpD1REeF9UxRfPVTWnP1WWBr819mZfBm&#10;amHtbW1d63RwWup6c1jogXRW54d2VOaNeFPllHlR5Jt6UOShe0/jqnxO47B8TuOwfE7jsHxO47B8&#10;TuOwfE7jsHxO47B8TuOwfE7jsHz/qBwC67wMAc3MCQDB4AwEsvoZEKX8JyCa/TIuj/09O4X+RUV7&#10;/01Ocv9UVWv7Wlpk+GBfYPZnYlz0bWVZ8nJnV/F4aVXwfmpT74NsUe6JbVDtj25O7JRvTeuacEzr&#10;oXFL6qZyS+qmckvqpnJL6qZyS+qmckvqpnJL6qZyS+qmckvqpnL3sw0AzMMIAL/RCACx7w4GpP8b&#10;E5n/KSGO/zQuhP8/OXv/R0Fx/05Iav9UTmP/WlJe/mBWWvxmWFf7bFpV+nFcU/l2XlH4el9P939g&#10;TvaEYUz1iWJL9Y5jSvSUZEnzmmVI855mSPOeZkjznmZI855mSPOeZkjznmZI855mSPOeZkjznmbN&#10;uwUAvccGALHYBwGj/xAImP8fFI3/LCCD/zcrev9BNHD/Rzto/01BYf9URVz/WklY/19LVf9lTVL/&#10;ak9Q/25RTv9yUkz/d1NL/3tUSf9/VUj+hFZH/ohXRv2NV0T9k1hE/JZZRPyWWUT8lllE/JZZRPyW&#10;WUT8lllE/JZZRPyWWUT8llm9vwQAsM4EAKLgBgKX/xMIjP8iE4P/Lh15/zglbv8+LWb/RTJf/0w3&#10;Wf9SO1X/WD5R/11AT/9iQkz/ZkNK/2pESf9uRUf/ckZG/3ZHRf96SEP/fkhC/4JJQf+GSkD/i0s/&#10;/49LP/+PSz//j0s//49LP/+PSz//j0s//49LP/+PSz//j0uvxgIAotYCAJb3CgKL/xYHgv8kD3f/&#10;LRds/zMeY/86JFz/QihW/0ksUf9PL07/VTFL/1ozSP9eNUb/YjZE/2Y3Q/9pOEH/bDhA/3A5P/9z&#10;Oj7/dzo9/3s7PP9+PDr/gzw6/4Y9Ov+GPTr/hj06/4Y9Ov+GPTr/hj06/4Y9Ov+GPTr/hj3/dSQG&#10;/3Y1EP93Qxz/gEon/4VSM/+GWT7/hWBI/4FoUv98b1r8d3li93ODaPRvjG7xbJNy72qade1noHjs&#10;ZaV662SqfOpir33pYbV+6GC7f+hfw4DnX8uB5l7VgeBg24HXYt6B1GPfgdRj34HUY9+B1GPfgdRj&#10;34HUY9+B1GPfgdRj34H/dSQG/3Y1EP93Qxz/gEon/4VSM/+GWT7/hWBI/4FoUv98b1r8d3li93OD&#10;aPRvjG7xbJNy72qade1noHjsZaV662SqfOpir33pYbV+6GC7f+hfw4DnX8uB5l7VgeBg24HXYt6B&#10;1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34H/dSQG/3Y1EP93Qxz/gEon/4VSM/+GWT7/&#10;hWBI/4FoUv98b1r8d3li93ODaPRvjG7xbJNy72qade1noHjsZaV662SqfOpir33pYbV+6GC7f+hf&#10;w4DnX8uB5l7VgeBg24HXYt6B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34H/diQG/3c1&#10;EP95Qhz/gkkn/4dRMv+IWD3/h19I/4NmUf9+blr7eXdi93WCafRxim7xbZJz7muZduxon3nrZqR7&#10;6mSqfeljr3/oYrWA52G8gedgxILmX86C41/Xg9xh24PSY92Dz2Tdg89k3YPPZN2Dz2Tdg89k3YPP&#10;ZN2Dz2Tdg89k3YP/dyQG/3g1EP98QRz/hUgn/4pPMv+MVj3/i11H/4dkUf+CbFr7fHRi93h/afN0&#10;iG/wcJB07WyXeOtqnnvpZ6R+6GaqgOdksILmYraD5WG+hOVgx4XlYNOF3WLZhdNk3IXMZduGyWXb&#10;hsll24bJZduGyWXbhsll24bJZduGyWXbhsll24b/eCQG/3g1EP9+QBv/iEcm/41OMf+PVTz/jltG&#10;/4tiUP+GaVn8gHFi93t7afN2hXDvco517G6VeeprnH3oaaOA52apguVlsITkY7eF5GLAh+Nhy4ff&#10;YtWH1WTah81l2YjGZ9mJxGfYicRn2InEZ9iJxGfYicRn2InEZ9iJxGfYicRn2In/eSMG/3k0EP+A&#10;Pxv/ikYm/5BNMP+SUzv/kVpF/49gT/+KZ1n8hG5h9354afJ5gnDvdIt263CTe+ltm3/naqKC5Wep&#10;hORlsIbjZLmI4mLDieJi0IrYZNiKzmbYisdn14vAaNaMvmnWjL5p1oy+adaMvmnWjL5p1oy+adaM&#10;vmnWjL5p1oz/eSMG/3o0EP+DPhv/jUUl/5NML/+VUTr/lFdE/5JdTv+OZVj8iGth94J0afJ8f3Du&#10;d4h263ORfOhvmYDma6GE5Giph+JmsYnhZLuL4GPHjNxj1IzPZtaMx2jVjcBp1I66atSOuGvUjrhr&#10;1I64a9SOuGvUjrhr1I64a9SOuGvUjrhr1I7/eiMG/3s0EP+FPRr/j0Qk/5ZKLv+XTjj/l1RC/5Va&#10;TP+SYVb8jmlf9odwaPKBenDte4V36naOfOZxl4HjbZ+G4Gqoid1nsIzaZruN1mXHjtFm1I/HaNOP&#10;v2rTkLlr0pGzbNKRsm3SkbJt0pGybdKRsm3SkbJt0pGybdKRsm3SkbJt0pH/eyMG/3w0Ef+IPBr/&#10;kkMk/5hILf+aTDf/mlJB/5lYSvyXX1T2k2Zd8I1uZuuHd2/mgIF24XuLfdx1k4PXcZyH0m6ki89r&#10;rI7MabWRyWjAksdoz5O/a9GTuGzQk7Jt0JStb9CTq2/Rk6tv0ZOrb9GTq2/Rk6tv0ZOrb9GTq2/R&#10;k6tv0ZP/fCMG/300Ef+KOxn/lEEj/5pGLP+cSzX/nVA//51WSPibXVHxmGNb65NrZOSNdW3ehn51&#10;2ICHfNF6j4PMdpeJx3KfjcRvp5HAbbCTvmy7lbtryJa2bc+WsG/Olqtwz5amcc+VpXLPlaVyz5Wl&#10;cs+VpXLPlaVyz5Wlcs+VpXLPlaVyz5X/fCMG/300Ef+MOhn/l0Ai/5xFK/+fSTT/oE48+6FURfSg&#10;Wk7snWFY5ZlpYd6Tc2rVjHt0zoWDfch/i4TCepOKvnabj7pzo5O2cauWs2+2mLFvwpitcM2YqHLN&#10;mKRzzZigdM6Xn3TOl590zpefdM6Xn3TOl590zpefdM6Xn3TOl590zpf/fSMG/38zEf+OORj/mT8h&#10;/55DKf+hRzL/o0w6+KVSQ/CkWEvoo19U4Z9oXdeYcGjOkXh0xoqAfcCEiIW6f4+LtXuXkLF3n5St&#10;daeXqnOxmadzvZulc8uboHXLmp12zJqad82ZmXfNmJl3zZiZd82YmXfNmJl3zZiZd82YmXfNmJl3&#10;zZj/fiIG/4AyEP+QOBj/mz8g/6BCKP+kRjD+pks49KhQQOypV0fkqV1Q3KVmWtCdbmjHlXVzv459&#10;fbmJhIWzg4yMrX+Tkal8m5WkeaSZoXetm553uZycd8icmXjKnJd5y5uVesyalHrMmZR6zJmUesyZ&#10;lHrMmZR6zJmUesyZlHrMmZR6zJn/fiIG/4IyEP+SNxf/nD0f/6FAJ/+mRC77qUk18axPPOmuVUPh&#10;r11L1ahkWcuha2fCmXNzuZN6fbKNgYWsiImMpoSQkaGAmJadfaCamXyqnJZ7tp2Ue8SeknzKnZF9&#10;ypyPfcubj33Mmo99zJqPfcyaj33Mmo99zJqPfcyaj33Mmo99zJr/fyIG/4QxEP+TNhf/njwe/6M/&#10;Jf+oQiz4rUcy77BNOea0VD/ds1tJ0KxiWcakama8nXFytJd3fKyRfoWmjIaMoIiNkZqFlZaWgp6a&#10;koCnnY9/sp6NgMGejIDJnouAyp2KgMubioDLm4qAy5uKgMubioDLm4qAy5uKgMubioDLm4qAy5v/&#10;fyIG/4UwD/+VNhb/nzsd/6U9JP+rQSr1sEUv7LVMNOO6VDnYt1lIy69hWMGoaGa3oW9yr5t1fKeV&#10;fISgkYOLmo2LkZSKk5aPh5uai4WlnYiEsJ+GhL6fhYXJnoWEyZ2FhMqchYTLm4WEy5uFhMubhYTL&#10;m4WEy5uFhMubhYTLm4WEy5v/gCIG/4cvD/+XNRb/oDoc/6c8Iv6tPyfzs0Qs6bpLMOG/UjXTulhH&#10;x7NfV7ysZmWypW1xqZ9ze6GaeoSaloGLlJKIkY6PkJaJjJmahIqinYGKrZ9/irufforInn+JyZ2A&#10;iMqcgIjLm4CIy5uAiMubgIjLm4CIy5uAiMubgIjLm4CIy5v/gSIG/4kuD/+ZNRX/ojgb/6k6IPuw&#10;PSTwuEIo5r9KKt3DTzTOvVZGwrZeVrewZWStqWtwpKRxepyfeIOUm36KjpeGkIiVjpWCkpaZfpCg&#10;nHqPq554j7ifd5DJnnmOyp16jMube4zLm3uMy5t7jMube4zLm3uMy5t7jMube4zLm3uMy5v/gSIG&#10;/4stDv+bNBT/pDcZ/6w4Hvi0OiHtvUAj5MZJI9fHTDPJwVVFvbpcVbK0Y2Oormlvn6lveZaldoKO&#10;oXyJh52Dj4Gbi5R8mJSYd5edm3OWqJ1xlrWecJbGnXKUypx0ksubdZHLmnWRy5p1kcuadZHLmnWR&#10;y5p1kcuadZHLmnWRy5r/giIG/40sDf+dNBP/pjQY/681G/S4Nxzpwz4c4M1FH9HLSzLExVRDuL9b&#10;U625YWGitGhtma9ud5CrdICIp3qHgaSBjXuiiZJ1oJGWcJ6bmW2dpptqnbOcaZ7DnGucy5tumMya&#10;b5fMmW+XzJlvl8yZb5fMmW+XzJlvl8yZb5fMmW+XzJn/gyEG/5ArDf+gMxH/qTIV/bMxF/C+NBfl&#10;yzsV2tQ/HcvPSTC+yVJCssRZUae/YF+cumZrkrZsdYmycn6Br3iFeqx/i3Sqh5BvqI+TaqeZlmem&#10;pJhkprGZY6fBmWSlzZhnoM2YaJ/Nl2ifzZdon82XaJ/Nl2ifzZdon82XaJ/Nl2ifzZf/hCEG/5Mp&#10;C/+iMA//rS4S+LgsEuvGLxDg1TgL0to9HMXUSC64z1BArMpYT6DFXl2VwWRoi71qcoO6cHp7t3aB&#10;dLV9h26zhYtoso6PZLGYkmGwo5ResLCVXbG/lV2x0JRgqtCUYajQlGGo0JRhqNCUYajQlGGo0JRh&#10;qNCUYajQlGGo0JT/hiEG/5coCv+mLA3/sSgO8sAmDOPQKAfU3zILyd8+Gb3bRyyx1k89pNFWTJnN&#10;XFmOyWJlhMZobnvEb3Z0wXV8bcB8gmi+hIZjvY2JX7yXjFu8oo5ZvK+PWL2+jle+1I5ZttOPWrTT&#10;kFq005BatNOQWrTTkFq005BatNOQWrTTkFq005D/iCEG/5wnCP+qJwr8uCEJ6cobBdXeIATJ5TAP&#10;vuM9HbThRiyo3k46nNpVSJHWW1WG02FgfNBnaXTObnBtzXV2Z8t8e2LLhH5eyo2CWsqXhFfKo4ZV&#10;yq+GVMu+hlPM1YZUxNmIVcHZiVXB2YlVwdmJVcHZiVXB2YlVwdmJVcHZiVXB2Yn/jR0F/6IlBv+w&#10;HwXywhQD2dsOAcnmIAe96C8Usuc6IqflQzGb40o+kOFQSobfV1R83l5ddN1lZGzbbGpm23RvYdp8&#10;c1zZhHZZ2Y55VdmYe1Pao3xR2rB9UNu+fVDc03xQ1OB+UdDgf1HQ4H9R0OB/UdDgf1HQ4H9R0OB/&#10;UdDgf1HQ4H//lRoD/6kfA/u6EgLUzQsAyeYPArztIAuw7S4Zpew5J5rrQjWP6klBhelQS3voV1Ny&#10;6F1aaudjYGTnamVf53JpW+d6bFfngm5T54txUOeVck7on3RM6Kp1S+i1dkrnw3ZK6N12S+TgdUvk&#10;4HVL5OB1S+TgdUvk4HVL5OB1S+TgdUvk4HX/nRYB/7ESAdPDCQDH0QoAu/IRBK/zIQ+j8y4dmfM5&#10;Ko7zQjaE80pBe/NSSXLzV1Bp81xWY/NjWl3zaV5Z83BhVfN3Y1Lzf2ZP8odnTfCPaUvvmGtK76Bs&#10;Se6pbUjus21H7cBuRu3Hbkbtx25G7cduRu3Hbkbtx25G7cduRu3Hbkbtx27/pw8A07oHAMXHBwC6&#10;1gkArfoTBqL6IhKX+i8fjfs6K4P8QzV6/Uw+cf1RRWj9Vkth/ltPXP5iU1f+aFZU/W9YUft1Wk76&#10;fFxM+YNdSviKX0j3kWBH9plhRvagYkX1p2NE9LFkQ/S1ZEP0tWRD9LVkQ/S1ZEP0tWRD9LVkQ/S1&#10;ZEP0tWTWsgQAxL4GALfMBgCs3AkBoP8WCJX/JRSL/zIfgv88KXn/RTJv/0o5Z/9PP1//VUNa/1tH&#10;Vf9hSlL/Z0xP/2xOTf9yT0v/eFFJ/35SR/+EU0X/i1RD/5FVQv6YVkH9nldA/aZYQPypWED8qVhA&#10;/KlYQPypWED8qVhA/KlYQPypWED8qVjGuAQAtsQEAKrTBQCe8g0ClP8aCYr/KBOB/zQdd/88JW3/&#10;Qixl/0cyXf9NNlf/UzpT/1k9T/9fP0z/ZEFK/2lDSP9uREb/c0VE/3lGQv9+R0H/hEg//4pJPv+Q&#10;Sj3/lUs8/5xMPP+fTDz/n0w8/59MPP+fTDz/n0w8/59MPP+fTDz/n0y3vAMAqcsCAJzbAwCS/xAC&#10;if8dCID/KhB1/zEYa/84H2L/PiRb/0QpVP9KLFD/US9M/1cySf9cM0b/YDVE/2U2Qv9pN0H/bjg/&#10;/3M5Pf93Ojz/fDs7/4I8Of+HPTj/jD03/5M+Nv+VPjb/lT42/5U+Nv+VPjb/lT42/5U+Nv+VPjb/&#10;lT6qxAAAnNIAAI/nAgCG/xECfP8bBXH/JAto/ysRX/8yF1f/ORtR/z8eTP9GIUj/TSNF/1IlQv9X&#10;J0D/Wyg+/18pPP9jKjr/Zys5/2ssN/9vLDb/dC01/3guNP99LjL/gi8x/4gwMf+KMDH/ijAx/4ow&#10;Mf+KMDH/ijAx/4owMf+KMDH/ijD/aiQE/2kyCv9sPhT/dkYe/3tNKf98VTP/el09/3ZmRv9xbk3/&#10;bXlU/2qEWv5mjV/7Y5Vi+WGcZfhfomj3Xqhq9lyta/Vbs2z0Wrlu81nBbvNYyW/yWNRw71jgcOlZ&#10;5HDjWuZw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HD/aiQE/2kyCv9sPhT/dkYe/3tN&#10;Kf98VTP/el09/3ZmRv9xbk3/bXlU/2qEWv5mjV/7Y5Vi+WGcZfhfomj3Xqhq9lyta/Vbs2z0Wrlu&#10;81nBbvNYyW/yWNRw71jgcOlZ5HDjWuZw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HD/&#10;aiME/2kxCv9uPhT/d0Ue/3xNKP9+VDP/fFw8/3lkRf9zbU7/b3hV/2uCWv1oi1/7ZZRj+WKbZvdg&#10;oWn2Xqdr9V2tbPRcs27zWrpv8lnBcPJZynHxWNhx7FnhceZa5HHgXOdx2F3ocdhe6HHYXuhx2F7o&#10;cdhe6HHYXuhx2F7ocdhe6HH/ayME/2oxCv9xPBT/ekMd/4BLKP+BUzL/gFo8/3xiRf93ak7/cXRV&#10;/25/W/1qiWD6ZpJk+GSZaPZhoGv1X6dt816tb/Jcs3DyW7px8VrDcvBZzXPuWd1z6FridOFc5XPZ&#10;XuZz0F/ndNBf53TQX+d00F/ndNBf53TQX+d00F/ndNBf53T/bCME/2sxCv9zOxT/fUId/4JKJ/+E&#10;UTL/g1k7/4BgRf97aE3/dHFV/3B8W/xsh2H5aJBm92WYafVjn2zzYaZv8l+scfFds3LwXLt071vF&#10;de9a0HXqWt924lzidttf5XXRYOZ2ymHld8ph5XfKYeV3ymHld8ph5XfKYeV3ymHld8ph5Xf/bSIE&#10;/2wxC/92OhT/gEEd/4VIJ/+ITzH/h1c7/4ReRP9/Zk3/eG5V/3N5XPxuhGL5ao1n9meWa/Rknm7y&#10;YqVx8WCsc+9etHXuXbx27lvHd+1b1njlXOB43F/jeNJg5HjLYeR5xGPjesRj43rEY+N6xGPjesRj&#10;43rEY+N6xGPjesRj43r/biIE/20xC/94OBP/gz8c/4lHJv+LTjD/i1U5/4hcQ/+DY0z/fWtU/3Z1&#10;XPxygGL4bYpn9WmUbPNmnHDxY6Rz72Gsde5ftHftXb557FzLeuhc3HreX+F60mHje8pi4nzEY+J9&#10;vmXhfb1l4X29ZeF9vWXhfb1l4X29ZeF9vWXhfb1l4X3/biIE/24wC/97NxP/hj4c/4xFJf+PTC7/&#10;j1M4/41aQf+IYUv/g2lT+nxxW/d2fGLzcYdo8G2Qbe1pmXHqZqF16GOpeOZhsnrkYLt74l/HfOBf&#10;2n3UYuF9ymPgfsNk4H+9Zt+At2ffgLdn34C3Z9+At2ffgLdn34C3Z9+At2ffgLdn34D/byEE/28w&#10;C/9+NhL/iTwb/5BEJP+TTC3/k1I2/5JZQP+OYEn5iGZS9IJuWu98eWHrd4No53KMbuRtlXPgap13&#10;3WemetplrnzWY7h+02LDgNFi04HKZN+BwWXegrtn3YK1aN2DsGndg7Bp3YOwad2DsGndg7Bp3YOw&#10;ad2DsGndg7Bp3YP/cCEE/3IvC/+BNBL/jDsa/5NDIv+XSyv/l1E0/5ZXPfqTXUbzjmRP7ohrWOiC&#10;dWDjfH9o3neJbtlykXTTbpl50GuhfcxoqYDJZrKCx2W9g8Vly4TBZtyEuWjbhbNp24Wua9uFqWzb&#10;hals24WpbNuFqWzbhals24WpbNuFqWzbhals24X/cSEE/3QuCv+EMxH/jzoZ/5ZDIf+aSSn/mk4y&#10;/JpUO/WYW0TulGJN549pVeGJc17bgnxm03yFb813jXXJcpV6xW+df8FspYK+aq2Fu2m4h7lpxIi3&#10;adiIsGvZiKts2YinbdmIo2/ah6Nv2oejb9qHo2/ah6Nv2oejb9qHo2/ah6Nv2of/cSAE/3YsCv+G&#10;MhH/kjoY/5lCIP+cRyf/nkwv+J5SOPCdWEDpml9J4pVnUtqPcFzRh3hmyoGBb8V8iXbAd5B8u3SY&#10;gLdxoIS0b6mHsW2zia5sv4qsbM+LqG7Xi6Rv2IqgcNiKnXHZiZ1x2YmdcdmJnXHZiZ1x2YmdcdmJ&#10;nXHZiZ1x2Yn/ciAE/3grCv+IMBD/lDkX/5tBHv+fRSX9oUot9KJQNOyiVjzkoFxF3JtlT9KTbVzK&#10;jHVmw4Z9b72BhXa3fI19s3iUga51nIarc6WJp3Gui6Vwuo2jcMmNoHHVjZxz1oyadNaLl3TYipd0&#10;2IqXdNiKl3TYipd02IqXdNiKl3TYipd02Ir/cyAE/3oqCf+LLw//ljkW/50/HP+hQyP6pEgq8aZO&#10;MeinVDjhp1xA1Z9iTsuYa1vDkXJmvIt6b7aFgnewgYl9q32RgqZ5mYaid6GKn3WrjZx0to6adMWP&#10;mHXUjpV21Y2Td9WNknfWi5J31ouSd9aLknfWi5J31ouSd9aLknfWi5J31ov/cyAE/3wpCf+NLw//&#10;mDgV/589G/+kQSH3qEYn7atMLeWtUjPcqlk/0KNhTcacaVq+lXBlto93b6+Kf3aphYZ9pIGOgp9+&#10;loebe56Ll3mojpR4s4+SeMGQkHnTkI961I+OetWNjHvWjIx71oyMe9aMjHvWjIx71oyMe9aMjHvW&#10;jIx71oz/dB8E/34oCf+OLg7/mzgU/6E8Gf+nPx/0q0Qk6q9KKeKzUS7Wrlc+y6dfTcGgZ1q5mW5l&#10;sZN1bqqOfHajioN9noaLgpmDk4eUgJuLkH6ljo19sJCKfb2RiX7QkYh+04+IftSOh37VjYd+1Y2H&#10;ftWNh37VjYd+1Y2HftWNh37VjYd+1Y3/dB8E/4AnCP+QLg7/nTcT/6M6GPypPRzxr0Ig57RIJN+3&#10;TizRsVU9x6peTL2jZVm0nWxkq5dzbqSTenaejoF8mIuIgpKHkIeOhZmLiYOijoaCrZCDgruRgoLM&#10;kYKC05CCgtSPgoHVjYKB1Y2CgdWNgoHVjYKB1Y2CgdWNgoHVjYKB1Y3/dR8E/4ImCP+SLQ3/nzYS&#10;/6U4FvmsOxrusz8d5blGH9q7SyvNtFQ8wq5cS7inY1ivoWpjppxxbZ+Xd3WYk358kpCGgoyNjoeH&#10;ipaLg4igjn+Hq5B9h7iRe4fJkXyH05B8htSPfYXVjX2F1Y19hdWNfYXVjX2F1Y19hdWNfYXVjX2F&#10;1Y3/dR8E/4QlCP+ULQz/oDUQ/6g2FPavOBfrtz0Y4r9FGdW+SSrIuFM7vbFbSrOrYleqpmhioaFv&#10;bJmcdXSSmHx7jJWDgYaSi4aBkJSLfI6ejnmNqJB2jLWRdI3GkXWN05B2i9SPeInVjXiJ1Y14idWN&#10;eInVjXiJ1Y14idWNeInVjXiJ1Y3/dh4D/4YkB/+XLAv/ojIP/6szEfKzNRPovDoT3sU/F9DBSCnE&#10;u1E5ubVZSK6wYFWlqmdhnKZta5SidHONnnp6hpuBgICYiYV7lpKJdpSbjXKTpo9vk7OQbpPDkG6T&#10;049wkdSOco7VjXKO1Y1yjtWNco7VjXKO1Y1yjtWNco7VjXKO1Y3/dx4D/4kiB/+ZLAr/pTAN/K4v&#10;Du+4MQ7kwzcN2co7FsvFRie/v1A4s7pYR6m1X1SfsGVflqxraY6ocnGGpXh4gKJ/fnqfh4N0nY+I&#10;b5uZi2yapI1pmrCOZ5vAjmeb1Y5pmNWNbJTWjGyU1oxslNaMbJTWjGyU1oxslNaMbJTWjGyU1oz/&#10;eB4D/4whBv+dKwj/qCwK+LMqC+q/KwngzDIG0c45FcXJRSW5xE42rr9WRaO7XVKZtmNdkLJpZ4ev&#10;cG+ArHZ2eal9fHOnhIFupY2FaaSXiGWjoopjo66MYaO+jGCk0otjoNeLZZzYimWc2IplnNiKZZzY&#10;imWc2IplnNiKZZzYimWc2Ir/eh0D/48gBf+gKQf/rCcH8rgkBuXHJATZ1ScFy9M3E7/OQyOzykw0&#10;p8VUQpzBW0+SvWJaibpoZIG3bmx5tHRyc7J7eG2wg31or4uBY66VhF+toIZdra2HW628h1qu0Idc&#10;qtqHX6Xah1+l2odfpdqHX6Xah1+l2odfpdqHX6Xah1+l2of/fhoD/5QfBP+lJgX9sSAE7MEaA9/T&#10;FwHQ3CUExNk1ELjVQSGs0EsxoMxSP5XJWUyLxWBXgsNmYHrAbGdzvnNtbLx6c2e7gndiuop7XrmU&#10;flq4n4BYuKyBVrm7gVW6z4FWtt6CWLDdgliv3YJYr92CWK/dgliv3YJYr92CWK/dgliv3YL/hBcC&#10;/5kcAv+qHwP1uRUC3s0MANDfEgDF4CYFu982DrDdQB2k2UktmNVRO43RWEiDz15Se8xlWnPLa2Fs&#10;yXJnZsh5bGHHgXBdxop0WcaUdlbFn3hTxqx5Usa7elHHz3lRxON6U7zifFO84nxTvOJ8U7zifFO8&#10;4nxTvOJ8U7zifFO84nz/ihQB/58YAf+wFAHYwwoAztEKAMTlFAG55CYIruQ0E6TiPyCZ4Ectj95P&#10;OYXcVkR72l1Mc9lkVGzXa1pm1nJfYdV5ZFzUgmdY1ItqVdSVbVLUoG5Q1K1vTtW8cE3W0G9N1ehw&#10;Tszpck7M6XJOzOlyTszpck7M6XJOzOlyTszpck7M6XL/khEB/6cRANi5CQDLxggAwtUKALfqFgOs&#10;6icMouk0GJjoPiSN50cwg+ZOOnrlVENx5FpKaeRhUGTjaFVf43BZWuN4XFbjgF9T44liUOOTZE3k&#10;nWVL5KlnSuW2Z0nlxmdI5t9nSuDsZ0rf7GdK3+xnSt/sZ0rf7GdK3+xnSt/sZ0rf7Gf/nA0A27EG&#10;AMq9BwC/ygcAtdoKAKrvGQWg8CgPlvA1G4zwPyaC8EcxefBOOXDvVEBo71pGYe9gS13vZ09Y725S&#10;VO91VVHwfVdO8IVZS/CPW0jxmVxG8aNeRPKvX0Pyu19C88xgQfPnYEHz6GBB8+hgQfPoYEHz6GBB&#10;8+hgQfPoYEHz6GDepwIAy7YFAL3BBQCyzwcAp+oNAZ33HAeU+CsSivg2HIH5QCZ4+kgvb/pNNmf6&#10;Uzxg+lhAW/tfRFb7ZUdS+2xJT/xyS0v8eU1I/IFPRf2KUUP9k1JB/pxTP/6mVD3/sVU9/rxWPP7N&#10;Vjz+zlY8/s5WPP7OVjz+zlY8/s5WPP7OVjz+zlbOsAIAvboEALHHBACl1gcAm/0QApH/IAmI/y0S&#10;gP85G3b/PyNt/0UqZf9LMF7/UTVY/1c4U/9dO0//Yz5M/2hASf9uQUb/dUND/3xEQP+ERj3/jEc8&#10;/5RIO/+dSTr/pUo5/61LOP+5Szj/uUs4/7lLOP+5Szj/uUs4/7lLOP+5Szj/uUu+tQIAsMACAKTO&#10;AwCX3gUAj/8UAob/Iwh9/y4Qc/81GGr/PB5i/0IkW/9IKFX/TixQ/1QvTP9aMUj/XzNF/2Q1Qv9q&#10;Nj//cDc9/3Y5O/98Ojn/gzs4/4s8Nv+TPTX/mj40/6E+M/+qPzP/qj8z/6o/M/+qPzP/qj8z/6o/&#10;M/+qPzP/qj+xugEAo8gAAJbWAACL9AkBg/8WAnn/IAZv/ygMZ/8wEl//NxdY/z4bUv9EH0z/SiJI&#10;/1AkRP9VJkH/Wic+/18pO/9kKjr/aSs4/24sNv90LTT/ei4z/4EvMf+IMDD/jzAu/5YxLf+eMi3/&#10;njIt/54yLf+eMi3/njIt/54yLf+eMi3/njKkwgAAls8AAIjfAACA/wwBdf8SAmr/GANi/yEHWv8p&#10;C1P/MQ9N/zgSSP8+FUP/RBc//0oZPP9PGjn/Uxs3/1gcNf9cHTP/YR4x/2UfMP9qIC7/cCAt/3Yh&#10;K/98Iir/giMo/4gjJ/+QJCf/kCQn/5AkJ/+QJCf/kCQn/5AkJ/+QJCf/kCT/YCUE/1swBv9hOg3/&#10;akEW/29KH/9xUin/b1sy/2tkOv9nbkH/ZHpH/2CETP9djlD/WpZT/1ieVv9XpVj/Vata/1SxW/9T&#10;t1z/Ur5d/lHHXvxR0V/7UOBf+FDpX/NR7V/uU/Bf6FTxX+RW8l/kVvJf5FbyX+RW8l/kVvJf5Fby&#10;X+RW8l//YCUE/1swBv9iOQ3/bEAW/3FJH/9yUSn/cVoy/21jOv9obUH/ZXhH/2GDTf9ejVH/W5ZU&#10;/1mdV/9XpFn/Vqpb/1WxXP9Ut13+U79e/VLHX/xR02D6UOJg9lHpYPFS7mDrVO9g5VbxYOFX8mDh&#10;V/Jg4VfyYOFX8mDhV/Jg4VfyYOFX8mD/YSUE/1wwBv9lOA3/bj8V/3RHH/91UCj/dFgx/3BhOv9r&#10;akH/Z3ZI/2OBTf9gi1L/XZRV/1qcWP9Yo1r/V6pc/lawXv1Ut1/9U79g/FPJYfpS1mL4UeRi81Lq&#10;Yu1U7mLmVu9i4FjwYttY8WPbWPFj21jxY9tY8WPbWPFj21jxY9tY8WP/YiUE/10vBv9nNg3/cT4V&#10;/3dGHv94Tij/d1Yx/3RfOv9uaEH/anNI/2Z+Tv9iiVP/X5JW/1ybWv9aolz+WKle/VewYPxVt2H7&#10;VMBi+1PKY/lT2mT1UuZk71TrZOhW7mThWO9k2VnwZdNa8GbTWvBm01rwZtNa8GbTWvBm01rwZtNa&#10;8Gb/YiQE/14vBv9qNQ3/dDwV/3pEHv98TCf/e1Qw/3dcOf9yZUH/bG9I/2h7Tv9khlP/YJBY/12Z&#10;W/5boV79Wahg/FiwYvtWuGP6VcFk+VTNZfdT3mbyVOdm6lbrZuJZ7mbaWu5n0VvvaMxc8GjMXPBo&#10;zFzwaMxc8GjMXPBozFzwaMxc8Gj/YyQE/18uBv9tMwz/dzoU/31CHf+ASib/f1Iw/3xbOP93Y0H/&#10;cGxI/2x3T/9nglT/Y41Z/WCWXPxdn1/6W6di+FmuZPdYtmb1V8Bn9FbLaPFV3WjtVulp41nsaNpb&#10;7WnQXO5qyV3ua8Ve7mvFXu5rxV7ua8Ve7mvFXu5rxV7ua8Ve7mv/ZCME/2EtBv9wMgz/ezgU/4FA&#10;HP+ESSX/hFEu/4FZN/98YUD/dmlI/3BzT/tsf1X4aIla9mSSXvNhm2HxX6Nk8F2rZu5bs2jsWrxq&#10;6lnHa+hZ2GvkWehr2lvrbM9d7W3IXuxuwl/sbr5g7G++YOxvvmDsb75g7G++YOxvvmDsb75g7G//&#10;ZSME/2QrBv9zMAz/fjYT/4U/G/+JSCT/iU8t/4ZXNv+CXj78fGZG+HZwTvRxe1XwbYVa7WmOX+pl&#10;l2PoYp9m5mCnaeNer2vhXbls4FzEbd5c027ZXeZuzl7rb8Zf6nG/YepxumLpcrZj6XK2Y+lytmPp&#10;crZj6XK2Y+lytmPpcrZj6XL/ZiME/2cpBv93Lgv/gjUS/4k+Gv+NRyL/jU4r/4xVM/yIXDz2g2RF&#10;8XxsTex3d1TocoFa5G6KYOFqk2TdZpto2mSja9ZirG7TYLVw0F+/cc5fzXLLX+JzxGHoc71i6HS3&#10;ZOd0smXndK9m53SvZud0r2bndK9m53SvZud0r2bndK9m53T/ZyIE/2onBf96LAr/hjQR/409Gf+R&#10;RSD/kk0o/ZFTMfaOWjrwiWFC6oNpS+V+dFPgeH1a2nOGYNRuj2bQa5dqzGifbslmp3HHZK9zxGO5&#10;dcJixnbAYtp3umTmd7Nl5XeuZuV3qmjld6ho5neoaOZ3qGjmd6ho5neoaOZ3qGjmd6ho5nf/ZyIE&#10;/20mBf99Kgr/iTQQ/5E8F/+VRB7/l0sm+JZSLvGUWDbqkF4/5IpnSN2EcVDVfXlaz3iCYcpzimfG&#10;b5JswmyacL9qonO8aKp2uWe0eLZmwHm0ZtB6sWfjeqto43qnauN6o2vkeaFr5Hmha+R5oWvkeaFr&#10;5Hmha+R5oWvkeaFr5Hn/aCEE/28kBf+AKQn/jDMP/5Q7Fv+ZQxz9m0kj9JtPKuyZVTPlllw73pFl&#10;RdSJbVDMg3Zax31+YcF4hmi9dI5tuHGWcrVunXWxbKZ4rmuve6xqu3yqacp9qGrhfaNs4nyfbeJ8&#10;nG7ie5pu43uabuN7mm7je5pu43uabuN7mm7je5pu43v/aSED/3EjBf+CKAn/jzIO/5c7FP+cQhr5&#10;nkYg8J9MJ+ifUi7gnVo21pVhRM2Oak/GiHJZv4J6Yrl9gmi0eYpusHaSc6xzmneocKJ6pW+rfaJu&#10;tn6gbcV/nm7bf5tv4H6YcOF+lnHhfZRx4nyUceJ8lHHifJRx4nyUceJ8lHHifJRx4nz/aSED/3Qi&#10;BP+FKAj/kTEN/5o6Ev+fPxf1okQd7KRKI+SkUCnboVc1z5pfQ8eTaE+/jHBZuId3YbKCf2itfoZu&#10;qXqOc6R3lnigdZ57nXOofppys4CXccCBlnLTgZNz34CRdOB/kHTgfo904X2PdOF9j3ThfY904X2P&#10;dOF9j3ThfY904X3/aiED/3YgBP+HJwf/lDAM/505Ef2iPRXypUEa6ahHH+CqTSXUpFQ0yp1dQsGX&#10;ZU66kW1Ysot1YayGfGingoNuon+LdJ18k3iZeZt8lXelf5J2r4GQdr2CjnbOgo133oGLd9+Ainjg&#10;f4p44H6KeOB+injgfop44H6KeOB+injgfop44H7/aiAD/3gfBP+JJgf/ljAL/583D/qkOhPvqT8X&#10;5q1FGtyuSiTPqFMzxqFcQb2bZE20lWtYrY9yYKeLeWihh4Fum4OIdJeAkHiSfpl8jnyif4t6rYKI&#10;erqDh3rLg4Z73oKFe96BhXvfgIV74H+Fe+B/hXvgf4V74H+Fe+B/hXvgf4V74H//ayAD/3oeBP+L&#10;Jgb/mC8K/6E1DfenOBDsrTwT47JCFtexRyPLq1IywaVaQLifYkywmWlXqJRwYKGPd2ebi35uloiG&#10;c5GFjniMgpZ8iICfgIR/qoKBf7eDgH/IhH+A3YN/f96Bf3/fgIB+4H+AfuB/gH7gf4B+4H+AfuB/&#10;gH7gf4B+4H//bCAD/3wcA/+NJQb/mi4J/6MzC/SqNA3psTkP37c/EtK0RiLHrlAxvahZP7OiYEur&#10;nWdWo5huX5yUdWeWkHxtkI2Dc4uKi3iGiJR8gYadgH6EqIJ7hLWDeYTFhHiF3YN5hN6BeoPfgHqC&#10;4H96guB/eoLgf3qC4H96guB/eoLgf3qC4H//bR8D/34bA/+PJAX/nSwH/qYwCfCuMQvltjUL27w5&#10;Ec63RSDDsk8wuKxXPq+nX0qmoWVVnp1sXpeZc2aQlXpsipKBcoWQiXeAjZF8e4ubf3eKpYJ0ibKD&#10;conCg3KK2oNzid6BdIffgHWG4H91huB/dYbgf3WG4H91huB/dYbgf3WG4H//bx4D/4AbA/+SIwT/&#10;oCsG+qksB+2yLAfivDEH1cA2EMm7Qx++tk0utLBWPKqrXUmhpmRUmaJqXZGecWWKm3hrhJh/cX+W&#10;hnZ5k496dZGYfnGQo4FukK+CbJC/g2uR1YJtj96Bb43fgHCL4H9wi+B/cIvgf3CL4H9wi+B/cIvg&#10;f3CL4H//cRwD/4MZAv+VIQP/oykF9q0nBei3JgTewyoD0MM1DsS/QR25ukwtrrVUO6WwW0ebrGJS&#10;k6hpW4ulb2OFonZqfp98b3ichHRzmox5b5mWfGuXoX9ol62AZpe8gWWY0YBmlt9/aJPgfmqR4X5q&#10;keF+apHhfmqR4X5qkeF+apHhfmqR4X7/dRoC/4cYAv+YIAP/piUD8rIgA+S+HgLXySICysczDb7D&#10;QByzv0orqbpTOZ+2WkWWsmFQja9nWYWsbWB+qXRneKZ6bXKkgnJtoop2aKGUeWSgn3xhn6t+X6C6&#10;fl+gzn5fn+F9YpvhfWOY4nxjmOJ8Y5jifGOY4nxjmOJ8Y5jifGOY4nz/eBgC/4sXAf+dHQL9qx4C&#10;7LgXAd7IEQDPzR8CxMwwC7jIPhmtxUgoo8FRNpi9WEKPuV9NhrZlVn+za114sXJkcq95aWytgG5n&#10;rIlyYqqSdV+pnXhcqap6Wqm5elmqzHpYqeR6W6Tkel2h5HldoeR5XaHkeV2h5HldoeR5XaHkeV2h&#10;5Hn/fRUC/5AUAf+hGAH2sRQA2cELANLPCwDI0hwBvNEuCbHOOxemy0YlnMhPM5HEVj+IwV1JgL9j&#10;Uni8allxunBfa7l3ZGa3f2lhtodtXbWRcFm1nHJWtKl0VLS4dFO1y3RTteR0VLDndVas53VWrOd1&#10;VqzndVas53VWrOd1VqzndVas53X/gxIB/5YRAP+oEQDZuAoAzsQJAMfSCgC/2RkBtNgrB6nWORSf&#10;00QilNBNL4rNVDuByltEeMhiTXHHaVNrxW9ZZcR2XmDDfmJcwodmWMGRaFXBnGtSwahsUMG3bU/C&#10;ym1PwuRsT73sblC57G9QuexvULnsb1C57G9QuexvULnsb1C57G//iRAB/50OANqvCADNuwgAxMcH&#10;ALzWCwCz3xoBqt8rB6DeORKW3UMejNpLKoLYUzV51Vo/cdNhRmrSaExl0W9SYNB2VlvQflpXz4dd&#10;U8+RX1DPnGFOz6ljTM+4Y0vQy2NM0OViSs7yZUvI8mZLyPJmS8jyZkvI8mZLyPJmS8jyZkvI8mb/&#10;kg0A3qYEAM60BgDCvwYAucwIALDdDACn5R0DnuUtC5TlORaK5EIggeNKKnfiUDNv4Vg7aeBfQWPg&#10;ZkZe325KWt91TlbffVFS34ZTT9+QVk3fm1dL4KdYSeC1WUjhxllI4d9ZR9/wWUbc9VtG3PVbRtz1&#10;W0bc9VtG3PVbRtz1W0bc9VvtnAQA0a0EAMK4BQC3wwUArdEIAKTtEAGb7SAFku0uDonsOhiA7EMh&#10;duxKKm7sUDFm61Y3YOtcPFvrZEBX62tDU+tyRlDreklN7INLSuyMTUjslk5F7aFQQ+2uUULuvFFB&#10;78xSQe/lUkDt8VFA7fFRQO3xUUDt8VFA7fFRQO3xUUDt8VHUpQAAxLIDALa8AwCryQUAoNgIAJf0&#10;EwGP9SQHh/UxD372Oxh09kIgbPZIJ2X2Ty1e91UxWfdbNVX3YjhR92g7TfhvPUr4dj9H+H5BRPmH&#10;Q0L5kUVA+ptGPvqmRzz7sUg7+75JOvzPSTn840k5/ONJOfzjSTn840k5/ONJOfzjSTn840nHrQAA&#10;t7cCAKrDAgCe0AQAk+MJAIz9GAKE/icHe/8xD3L/OBZp/0AcYv9GIlz/TSZW/1MqUv9ZLU7/XzBK&#10;/2UyR/9rNET/cTVB/3k3P/+BODz/ijo6/5M7OP+dPDb/pz01/7E+NP++PjP/yj8z/8o/M//KPzP/&#10;yj8z/8o/M//KPzP/yj+4sgAAqr0AAJ3KAACR2AIAiPsNAX//GQJ2/yQGbv8tDGb/NRJf/zwXWP9D&#10;G1P/SR5O/08hSv9VJEb/WyZD/2AnQP9mKT7/ayo7/3IrOf95LTb/gS40/4ovMf+UMDD/nDEu/6Uy&#10;Lf+vMyz/tzMs/7czLP+3Myz/tzMs/7czLP+3Myz/tzOruAAAnsUAAJDSAACD4AAAff8PAXL/FgJo&#10;/x4EYf8nCFr/LwxU/zcQTv8+E0n/RBZF/0oYQf9PGT7/VRs7/1kcOf9fHTb/ZB40/2kfMv9wIC//&#10;dyEt/38iK/+HIyj/kCQn/5klJv+hJiX/pyYl/6cmJf+nJiX/pyYl/6cmJf+nJiX/pyafwAAAkc0A&#10;AIPbAAB49gIAb/8NAWT/EgJc/xkDVP8gBE7/JwZI/y8IQ/82Cj//PAw8/0IOOP9HDzX/TBAz/1ER&#10;MP9WEi7/WhMs/18UKv9lFCj/axUm/3EWI/95FyL/gRgg/4kYHv+RGR3/lxkd/5cZHf+XGR3/lxkd&#10;/5cZHf+XGR3/lxn/VicE/1EyBf9WNQf/Xz0O/2RFFv9mTh//ZFgn/2FiL/9ebjX/Wnk7/1eEP/9U&#10;j0P/UZhG/0+gSP9Op0r/Ta5L/0y1TP9LvE3/SsRO/0nOT/9J3k//SOlQ/0jyUPxJ9lD3S/lQ8Uz6&#10;T+tO+1DqT/tQ6k/7UOpP+1DqT/tQ6k/7UOpP+1D/VicE/1EyBf9YNAf/YjsO/2dEFv9pTR//Z1Yn&#10;/2NgL/9gazX/XHc7/1iCQP9VjUT/U5ZH/1CfSf9Ppkv/Tq1N/020Tv9MvE//S8VQ/0rPUf9J4FH/&#10;SetR/knyUvlL91LzTflR7U/6UeZQ+lLlUPpS5VD6UuVQ+lLlUPpS5VD6UuVQ+lL/VycD/1IxBf9a&#10;Mgf/ZDoO/2pCFv9sSx//alQn/2deL/9iaDb/XnQ8/1qAQf9Xi0X/VJVI/1KdSv9QpUz/T61O/060&#10;T/9NvFH/TMVR/0vRUv9K4lP/Se1T+0vzU/VM91PuT/hT6FD5U+FS+lTgUvpV4FL6VeBS+lXgUvpV&#10;4FL6VeBS+lX/WCYD/1QwBf9dMQf/ZzgO/21AFv9vSR7/blIn/2pcL/9lZjb/YXE8/119Qf9ZiEb/&#10;VpJJ/1ScTP9SpE7/UKtQ/0+zUf9Ou1L/TcRT/03PVP5M4FX7TOtV+Ez0VfBP91XpUfhV4lL4VttU&#10;+VfZVPlX2VT5V9lU+VfZVPlX2VT5V9lU+Vf/WSYD/1cuBf9gLwf/ajYN/3E+Ff9zSB7/clEm/29a&#10;Lv9qYzb/ZW48/2F6Qv9dhUf/Wo9K/1eYTf9VoFD/VKhS/lKvU/1Rt1X8UMBW+k/LVvhP3Ff1T+lX&#10;8k/zV+pS9lfhU/dY2lX4WdFW+FrPVvhaz1b4Ws9W+FrPVvhaz1b4Ws9W+Fr/WSYD/1osBf9kLQf/&#10;bjMN/3U9Ff94Rh3/d08l/3RYLf9wYDX/amo8/2Z2Qv9igUf+XotL+1uUT/lZnVL4V6RU9lasVvVU&#10;tFfzU7xY8lPHWfBS1VrsUuZa6VPyWeFU9VvXVvZcz1f3XchZ+F3HWfhdx1n4XcdZ+F3HWfhdx1n4&#10;XcdZ+F3/WiUD/10qBf9nKgb/cjIM/3k7FP98RRz/fE0k/3pVLP91XjT/b2c8/GpyQvlmfUj2Y4dM&#10;81+QUPFdmVPvW6FW7VmoWOtYsFrqV7lb6FbDXOZW0VzjVuRc31bwXdVX9V/MWfZgxlr2YMBb9mG+&#10;XPZhvlz2Yb5c9mG+XPZhvlz2Yb5c9mH/WyUD/2AoBf9rKAb/dzAL/346E/+BQxr/gksi/39TKv97&#10;WzP5dmQ69XBuQfFseUjtaINN6mSMUedhlVXlX51Y412lWuFbrVzeWrZe3FnAX9pZzmDVWeJg0Vnv&#10;Ycpa9GLCXPRjvF30ZLde82S2X/Nktl/zZLZf82S2X/Nktl/zZLZf82T/XCQD/2MmBP9vJgX/ey8L&#10;/4I5Ef+GQRj/h0kg/4VRKPiCWTDyfWA47XdqQOhydUfkbn9N4WmIUt1mkVfZY5la1WChXdJfqGDP&#10;XbFizVy7Y8tcx2TJXNtlxV3rZb9d8ma4X/Fns2DxZ69h8WeuYvFnrmLxZ65i8WeuYvFnrmLxZ65i&#10;8Wf/XSQD/2YkBP9yJAX/fi4K/4c3EP+LPxb/jEcd+YtPJfKIVi3sg1025n5nPuB4cUbbc3tN1W6D&#10;U9BqjFjMZ5RdyWWcYMZjo2PDYaxlwWC1Z79fwWi9X9BpumDmabVh72qvYu9qq2Pvaqdk72mmZfBp&#10;pmXwaaZl8GmmZfBppmXwaaZl8Gn/XiMD/2kiBP92IwT/giwJ/4s2Dv+PPhT9kUUb9JFMIu2OUyrm&#10;iloy34VlO9d+bUXQeHZNy3R/VMZwh1rCbI9ev2mXYrtnn2W4ZadotmSwarNju2uxY8psr2PhbKtk&#10;7W2mZu1so2ftbKBo7mufaO5rn2jua59o7mufaO5rn2jua59o7mv/XyMD/2sgA/95IgT/hSsI/440&#10;DP+TPBL4lkMY75ZKHueVUCbgkVgu14phOs6EakXIfnNNwnl7Vb51g1u5cYtgtW6SZLJsmmevaqNq&#10;rGisbKlntm6nZ8RvpWfab6Jo62+eaexvm2rsbplr7W2Ya+1tmGvtbZhr7W2Ya+1tmGvtbZhr7W3/&#10;XyMD/24eA/97IQT/iCoH/5EyC/+XOg/0mkEV65tHGuObTSHallUtz49eOciJZ0TBg29Nu353VbZ5&#10;f1uxdodgrXOPZalwlmimbp9so2yobqBrsnCda8BxnGvScpps6XGXbepwlG3rcJJu7G+Sbuxukm7s&#10;bpJu7G6Sbuxukm7sbpJu7G7/YSED/3AdA/9+IAP/iykG/5UxCfubOA3wnj4R56BEFt+gSh3TmlIr&#10;ypNcOMKNZEO7h21NtIJ0VK9+fFuqeoRhpneLZaJ0k2mecpttmnCkcJdvr3KVb7xzk2/Nc5Jw5nOQ&#10;cOlyjnHqcY1x63CMcetwjHHrcIxx63CMcetwjHHrcIxx63D/YyAD/3IbA/+AHwP/jicF/5cvCPie&#10;NgvtojsO5KVAEtqkRhzOnlEqxZdaN72RYkK1jGpMr4dyVKmCeVukf4Bgn3yIZZt5kGqXd5htk3Wh&#10;cJBzrHONc7h0i3PJdYp04nSJdOhziHXpcod16nGHdepwh3XqcId16nCHdepwh3XqcId16nD/ZR8D&#10;/3QaAv+DHgL/kCYE/5otBvShNAnppjcL4Ko9DtSnRBvJoU8pwJtYNriVYEKwkGhLqYtvU6OHdlqe&#10;g35gmYCFZZR9jWqQe5ZujHmfcYl4qXOGd7V1hHfFdoN433WDeOh0gnjpc4J46nGCeOpxgnjqcYJ4&#10;6nGCeOpxgnjqcYJ46nH/Zx0D/3cZAv+FHAL/kyQD/50rBfGkMAbmqjMI3K43DM+qQxrFpU4ovJ9X&#10;NbOZX0GrlGZKpJBtU56LdFqYiHtgk4WDZY6Ci2qKgJNuhn6ccYJ9p3R/fLN1fXzDdnx923Z8feh0&#10;fXzoc3186XJ9fOpxfXzqcX186nF9fOpxfXzqcX186nH/aRwC/3kYAv+HGwL/lSMD+6ApBO6oLATj&#10;ry8F17I0C8utQRnBqEwnt6NVNK+dXUCnmWRJn5RrUpmQclmTjXlfjoqAZImHiGmEhZFtgIOacXyC&#10;pHR5gbF2d4HAdnaB1nZ2ged0d4Hoc3iA6XJ4f+pxeH/qcXh/6nF4f+pxeH/qcXh/6nH/axsC/3sX&#10;Av+KGgH/mCEC+KMmA+qsJwPftCkD0rUyCsewQBi8rEsms6dTM6qiWz6inWNImplpUZSVcFiOknde&#10;iI9+ZIONhml+io5teomYcXaHonNzhq51cYa9dm+H0nZwh+h0cYXoc3KE6XJzhOpxc4TqcXOE6nFz&#10;hOpxc4TqcXOE6nH/bRkC/34WAf+NGAH/mx4B9KciAuawIAHauiEBzbgxCcK0Phe4sEkkrqtSMaWm&#10;Wj2domFHlZ5oT46bbleImHVdgpV8Y32ThGh4kIxsdI+VcHCNoHJtjKx0aoy7dWmNznVpjeh0a4vp&#10;c22J6nFtiOpxbYjqcW2I6nFtiOpxbYjqcW2I6nH/cBcC/4EVAf+QFgH/nhoB8KsbAeK2FgDTvR0B&#10;yLsvCL24PBWztEcjqbBQMKCrWDuYqF9FkKRmTomhbFWCnnNbfZx6YXeZgWZyl4pqbpaTbmqUnnFm&#10;lKpzZJO4c2OUy3NjlOZyZZLqcWeP6nBnjupwZ47qcGeO6nBnjupwZ47qcGeO6nD/cxUC/4UTAf+U&#10;FAD8oxUA6rASANm+DADNwRsBwsAtB7i9OhOuuUYhpLVPLZqxVjmSrl5DiqtkTIOoalN8pXFZdqN4&#10;X3Ghf2Nsn4doaJ6Ra2SdnG5gnKhwXpy2cV2cyXFdnORwXprrcGCW629hlexvYZXsb2GV7G9hlexv&#10;YZXsb2GV7G//dxIB/4kRAf+ZEQDzqA4A17UKAM/BCgDGxRgAvMQqBbLCOBGnv0QenrtNK5S4VTaL&#10;tVxAhLJiSXyvaVB2rW9WcKt2W2uqfWBmqIZkYqePZ16mmmpbpaZsWKW1bVemx21XpuJsV6TtbFqf&#10;7Wxanu1sWp7tbFqe7Wxanu1sWp7tbFqe7Wz/fBAB/44QAPaeDQDYrQkAzbgJAMfECAC+yhQAtcon&#10;BKvINg+hxUEbl8JLKI2/UzOFvVo8fbphRXa4Z0twt21RarV0VmW0fFtgsoRfXLGOYlixmWVVsKVm&#10;U7CzZ1KxxmdSseFnUa/xaFOq8GhUqfBoVKnwaFSp8GhUqfBoVKnwaFSp8Gj/gg4A/5QMANulBgDO&#10;sQcAxbsHAL3HBwC10BAArNAjA6PPMwyZzT8Yj8pIJP/i/+JJQ0NfUFJPRklMRQADCYbIUS59xlg4&#10;dsRfP2/CZkZpwWxLZMBzUF+/e1RbvoRYV72NW1S9mF1RvKRfT7yzYE29xWBNveBfTLzwYU239WJN&#10;tvViTbb1Yk229WJNtvViTbb1Yk229WL/iQsA4ZwDANCqBQDFtQUAu78EALLLCACr2A0Ao9kgAprY&#10;LwmQ1jwUh9RGH37STyl20FYyb89eOWjNZD9jzGtEXsxzSVrLekxWyoNPUsqNUk/KmFRNyqVWS8qz&#10;V0rLxVdJy+BWScnwWEfH+llIxftaSMX7WkjF+1pIxftaSMX7WkjF+1r3kQQA1KICAMevBAC6uQMA&#10;sMQFAKfQCQCf4RAAmOEhA4/gMAmG4DsSfd9EG3XeTSRu3VUrZ9xcMmLbZDdd22s7WdpyP1XaekNS&#10;2oNFTtqNSEzamEpJ2qVLSNuzTEfcxExG3N5MRtrtTETY+U9D2PtPQ9j7T0PY+09D2PtPQ9j7T0PY&#10;+0/bmgAAyqkCALuzAgCwvQMApckFAJvWCQCU6BQBjOklBIToMwt76DwUc+hEG2voSyJk51IoXudZ&#10;LVnnYDJV52g1UudvOE/ndztM54A9SeeJP0folEFE6J9CQumsQ0HpukRA6s1EQOrkREDo9URA5/hD&#10;QOf4Q0Dn+ENA5/hDQOf4Q0Dn+EPNowAAva4BALC4AQCkxAIAmdAFAI/hCgCJ8RoBgfEoBXjyMgxw&#10;8jsTafJDGWLySh9c81AjVvNXJ1LzXitP82UtTPRsMEn0czJG9Hs0Q/SENkH1jjc+9Zk5PfakOjv2&#10;sDs69788OfjPPDj36Dw49+w8OPfsPDj37Dw49+w8OPfsPDj37Dy/qgAAsbMAAKS/AACYygEAjNgE&#10;AIT6DgB8+xsCdPsmBWz8MApl/DgQXv1AFVj+RxlT/k0dT/9UIEv/WiJI/2ElRf9nJkL/bShA/3Uq&#10;Pf99Kzr/hi04/5EuNv+bLzT/pjAz/7IxMv++MjH/0DIx/9YyMf/WMjH/1jIx/9YyMf/WMjH/1jKy&#10;rwAApboAAJjGAACL0gAAf98CAHn/EQFv/xkCZ/8iBGD/LAda/zQMVP88D0//QxNK/0kVR/9PF0P/&#10;VRlA/1sbPv9hHDv/Zh45/20fNv90IDT/fSEx/4YjL/+RJC3/myUs/6UmK/+vJir/uycp/74nKf++&#10;Jyn/vicp/74nKf++Jyn/viemtgAAmMIAAIvOAAB+2wAAdfkHAGv/DwFi/xYCW/8eA1T/JgVO/y4G&#10;Sf81CEX/PAtB/0MNPv9IDjv/ThA4/1MRNf9YEjP/XhMx/2QULv9qFSz/chYq/3oXJ/+DGCX/jhkk&#10;/5gaI/+gGiL/qhsh/60bIf+tGyH/rRsh/60bIf+tGyH/rRuavgAAi8oAAH7XAABw4wAAZ/8EAF7/&#10;DQBW/xIBT/8ZAkn/IAND/ycEP/8uBTr/NAY3/zoHM/8/BzD/RAgu/0kJLP9OCSn/Uwon/1gKJf9e&#10;CyP/ZAsh/2wMH/90DR3/fQ4b/4cOGf+PDxj/mQ8Y/5sQGP+bEBj/mxAY/5sQGP+bEBj/mxD/TCoD&#10;/0gzBf9PNAb/VDcI/1pBDv9cShb/WlQd/1dgJP9Uayr/UHgv/02EM/9Kjzb/R5k5/0ahO/9FqTz/&#10;RLA+/0O3P/9CwD//QslA/0HVQf9B5EH/Qe5C/0H2Qv9B/UL/Qv9B+UT/QfRG/0LvR/9C70f/Qu9H&#10;/0LvR/9C70f/Qu9H/0L/TSkD/0oyBP9RMgb/VzYI/1w/Dv9eSRb/XVMd/1peJP9XaSr/U3Uv/1CB&#10;NP9NjTf/Spc6/0ifPP9Hpz3/Rq4//0W1QP9EvUH/RMZC/0PRQv9D4kP/Q+xD/0P1Q/9D/EP8RP9D&#10;9Uf/Q+9I/0TrSf9E60n/ROtJ/0TrSf9E60n/ROtJ/0T/TSkD/0wwBP9UMQX/WTQI/189Dv9hRxb/&#10;YFId/11cJP9aZyv/VnMw/1N/NP9Pijj/TZQ7/0udPf9KpD//SKxA/0izQf9Hu0L/RsND/0bORP9F&#10;30T/RepF/UXzRftF+0X3Rv9E8En/RepK/0blS/9H5Uv/R+VL/0flS/9H5Uv/R+VL/0f/TikD/08u&#10;BP9XLgX/XTIH/2M7Dv9lRhb/ZVAd/2FZJP9dZCv/WnAw/1Z8Nf9Thzn/UJE8/06aP/9NokD/S6lC&#10;/0qwQ/9Kt0T/ScBF/0jKRv1I20b6SOdH+EjyR/VI+kbxSf9H6kv/SONM/0neTf9K3k3/St5N/0re&#10;Tf9K3k3/St5N/0r/TygD/1IsBP9aLAX/YS8H/2c6Dv9qRBX/ak4c/2dXJP9iYSv/Xm0x/1t4Nv9X&#10;gzr/VI09/1KWQP9QnkL+T6VE/E6tRftNtEf6TLxI+UzHSPZL1EnzS+VJ8EvwSe1M+UjpTP9K4U7/&#10;S9pP/0zTUP9N01D/TdNQ/03TUP9N01D/TdNQ/03/UCgD/1UqBP9dKQX/ZS0H/2w4Df9vQhT/b0sc&#10;/2xVI/9oXir/Y2kx/190Nv1cfzv7WYk/+VaSQvdUmkT1U6JG9FKpSPJRsUnxULlK70/DS+5Pz0vr&#10;T+JL50/uS+RP+E3fT/5O1VH/T85S/1DJU/9QyVP/UMlT/1DJU/9QyVP/UMlT/1D/UScD/1gnBP9h&#10;JwT/aiwG/3E2DP90QBP/dEka/3JSIv9uWyn9aGQw+WVwNvZhezvzXoVA8FuOQ+5ZlkbsV55I6lWm&#10;SuhUrUznU7VN5VO/TuNTzE7hU99O3VPtT9hS91HRU/1SylT+U8RW/1O/V/9Tv1f/U79X/1O/V/9T&#10;v1f/U79X/1P/UicD/1slA/9lJAT/bioG/3Y0C/96PRH/ekYY/3hPIPt0WCj2b2Ev8WtsNu1ndjzp&#10;Y4BA5mCKReRdkkjhW5pK31miTd1Yqk/aV7JQ2Fa8UdVVyFLSVdtTzlbrU8tW9lXGVv1Wv1j9VrpZ&#10;/Ve2Wv1Xtlr9V7Za/Ve2Wv1Xtlr9V7Za/Vf/UyYD/18iA/9pIQP/cygF/3syCv9/OxD/gEQW+35M&#10;HvR7VCXudl0t6XFoNORtcjvgaXxB3GWFRthijkrUX5ZN0V2dUM5cpVLMWq1UyVm2VsdZwlfGWdBX&#10;wlnmWL9Z81m7WvtZtVv7WrBd+1qtXftZrV37Wa1d+1mtXftZrV37Wa1d+1n/ViQD/2IgA/9tIAP/&#10;dyYE/38wCP+EOQ39hkEU9YVJG+6CUSLnfVoq4XhkMtxzbjrUbndB0GqAR8xmiUzIZJFQxWKYU8Ng&#10;oFXAXqhYvl2xWbtdvFu5XMlct1zgXLRd71ywXvldq1/5Xahg+VylYflcpWH5XKVh+VylYflcpWH5&#10;XKVh+Vz/WCID/2UeA/9xHwP/eyQD/4QuB/+JNgv4iz4R74tGF+iITh7hhFcm2X5hMdF4ajrLc3NC&#10;xm98SMJshE2+aYxRu2aTVbhkm1i1Y6Nas2GsXLBgt16uYMRfrGDYX6lh61+nYfdfomP3X59k91+d&#10;ZPhenWT4Xp1k+F6dZPhenWT4Xp1k+F7/WyAC/2gcAv90HQL/fiMD/4grBf2NNAnzkDsO6pBDFOKP&#10;ShrailQl0INdMMl+ZzrDeG9CvnR4SLlxgE61bohSsmuPVq9pl1qsZ59cqWWoX6ZksmGkZL9iomTQ&#10;YqBk52KeZfVimmb1YZhn9mCWaPZglmj2YJZo9mCWaPZglmj2YJZo9mD/XR8C/2oaAv93HAL/giEC&#10;/4spBPmRMQfvlTgL5pY/EN2URxfSjlEkyohbL8KDZDm8fmxBt3l0SLJ1fE6ucoRTqm+LV6Ztk1uj&#10;a5teoGqkYJ1ormObaLpkmWjLZZdo42SVafNkk2r0Y5Fr9WKQa/VhkGv1YZBr9WGQa/VhkGv1YZBr&#10;9WH/Xx0C/20YAv96GwL/hR8C/44nA/WVLgXrmTUI4Zw7DNaYQxbMk08ixI1YLr2HYTi2gmlBsH5x&#10;SKt6eU6nd4BTo3SIWJ9xkFubb5hfmG6hYpVtq2SSbLdmkGzGZo9s32aObfFljG7zZItu9GOKbvRi&#10;im70Yopu9GKKbvRiim70Yopu9GL/YRwC/28WAv98GgH/iB4B/5EkAvKZKwTnnjEF3aA2CdGcQRXH&#10;l00hv5FWLbeMXzexh2dAq4JuSKV+dk6ge31TnHiFWJh2jVyUdJVfkXKeYo5xqGWLcLRniXDDaIdw&#10;22eGce5mhnLyZYVy82SEcvRjhHL0Y4Ry9GOEcvRjhHL0Y4Ry9GP/YxoC/3EVAf9/GAH/ihwB/JQh&#10;Au6cJwLjoiwD2KQyCMyfQBTDmksgupVVLLOQXTesi2U/pYdsR6CDc02bgHtTln2CV5J6ilyOeJJg&#10;inabY4d1pWaEdLFngnTAaIB01WiAdexnf3byZn9182V/dfNkf3XzZH9182R/dfNkf3XzZH9182T/&#10;ZRkC/3QUAf+BFwH/jRoB+ZceAeugIwHfpiYC0qcwB8ijPhO/nkkftplTK66UWzanj2M/oItqRpuH&#10;cU2VhHhSkIF/V4x/h1yIfZBghHuZY4B6o2Z+ea9oe3m9aXp50Wl5eupoenryZnp58mV6efNkennz&#10;ZHp582R6efNkennzZHp582T/ZxcC/3YUAf+EFgH/kBcB9ZsaAeekHQHbqx8BzqovBsSmPRK6oUge&#10;sp1RKqqYWTSilGE+nJBoRZaMb0yQiXZSi4Z9V4aEhVuCgo1ffoCXY3p/oWZ3fqxodX27aXN+zmlz&#10;fuhodH7xZnR98mV1fPNkdXzzZHV882R1fPNkdXzzZHV882T/aRYB/3gTAf+HFAD/kxUA8Z4VAOOo&#10;FgDVrhsByq0tBsCpOxG2pUYdraFQKaWcWDOemF88l5RmRJCRbUuLjnRRhox7VoGJg1t8h4tfeIaU&#10;YnSEn2Vxg6pnb4O4aW2Dy2ltg+ZoboPyZm+C8mVwgfNkcIHzZHCB82RwgfNkcIHzZHCB82T/axQB&#10;/3sSAf+KEgD/lhIA7aIQAN6tDgDQsRkAxbArBbutOQ+yqUQbqaVOJ6ChVjKZnV47kppkQ4uXa0qG&#10;lHJQgJJ5VXuPgFp3jYlecoySYW6KnGRriahnaYm2aGeJyGhnieNnaInyZmmH82VqhvNkaobzZGqG&#10;82RqhvNkaobzZGqG82T/bhIB/34QAP+NEAD3mg4A26cKANOwCwDKtBYAwLQpBLaxNw6trkMapKpM&#10;JZumVTCTo1w5jKBjQYadaUiAmnBOe5h3U3aWflhxlIZcbJKQYGiRmmNlkKZlY5C0ZmGQxmZhkOFm&#10;YZDyZWOO82RkjPRjZIz0Y2SM9GNkjPRjZIz0Y2SM9GP/cRAB/4IPAP+RDQDenwkA06oJAMyzCQDE&#10;uBMAurgmA7G2NQyns0EYnq9KI5asUy6OqVo3h6ZhP4CkZ0Z6oW5MdZ91UXCdfFVrnIRaZpqOXWOZ&#10;mGBfmKRiXZiyZFuYw2RbmN5jW5jwY1yV9WJek/ViXpP1Yl6T9WJek/ViXpP1Yl6T9WL/dQ4A/4YN&#10;AOuWCADVowcAzK0IAMW2BwC9vBEAtL0jAqu7MgqhuT8VmLZIIJCzUSuIsFg0gK5fPHqrZkN0qWxI&#10;b6hzTmqmelJlpYJWYaOMWl2illxaoqJfV6GwYFahwWBVotxgVaHvYFaf919XnPdfV5z3X1ec919X&#10;nPdfV5z3X1ec91//egwA/YsJANqbBADOpwYAxLAGALy5BAC1wQ4ArMIgAaTBMAiavzwTkb1GHYm6&#10;TyeBuFYwerZdOHO0ZD9usmpEaLFxSWSweU1froFRW62KVFitlVdUrKFZUqyvW1CswFtQrNpaT6vu&#10;W0+q+ltRpvpbUab6W1Gm+ltRpvpbUab6W1Gm+lv/gAkA4ZIBANGgBADGqwUAvLQEALO9AwCrxwsA&#10;pMkcAZzILAaTxzkPisVEGYHDTSN6wVQsc79bM22+YjlnvGk+YrtwQ166d0dauYBLVrmJTlO4lFBQ&#10;uKBSTbiuVEy4v1RLudhUS7ftVEq2+VVKs/5WSrP+Vkqz/lZKs/5WSrP+Vkqz/lb6hwIA1pgAAMml&#10;AwC9rwMAs7gBAKnCBAChzQgAmtAWAJLQKASKzzYMgc5BFXnMSh5yy1ImbMpaLWbJYTJhyGg3XMdv&#10;PFjGdj9Vxn9DUcWJRU7FlEhLxaBKScWuS0jFv0tHxthLR8XtS0bD+U1Fwv9ORcL/TkXC/05Fwv9O&#10;RcL/TkXC/07fkAAAzJ8AAL+qAQCzswEAqb0CAJ/HBQCW0gkAjtoSAIjbJAKA2jIIeNk+EHHYSBhq&#10;11AfZNZYJV/VXypb1GcvV9RuM1PTdjZQ0385TNOIO0rTlD5H06A/RdSuQETUv0FD1dhARNPsQELS&#10;9kJB0f5EQdH+REHR/kRB0f5EQdH+REHR/kTRmAAAw6UAALWuAACpuAAAnsMCAJTNBgCK2QoAhOMY&#10;AX3kJgN15DIIbuM8D2fjRRVh400bXONVIFfjXSRU42QnUOJrKk3icy1K43wwSOOGMkXjkDRD45w1&#10;QeSpNkDkuDc/5cs3P+XkNz/j8zY94vs4PeL7OD3i+zg94vs4PeL7OD3i+zjGoQAAt6sAAKq0AACe&#10;vgAAk8kCAIjUBgB/7g4Aee0bAXHtJwNq7jIIZO47DV7uQxNY7ksXU+5SGlDvWR5M72AgSe9nI0fv&#10;byVE8HcnQfCAKT/wiio98ZUsO/GhLTnyri448r4vN/PQLzfz5y828fMvNvHzLzbx8y828fMvNvHz&#10;Lzbx8y+5pwAAq7AAAJ+7AACSxgAAhtABAHvdBQB09xEAbfccAWb4JgNf+C8GWvk4ClT5QA5Q+kcR&#10;TPpOFEj7VRZF+1sYQvtiGkD8aBw9/HAdOv14Hzj9giA2/Y0iNP6YIzL+pCQx/7ElMP+/Ji//zyYu&#10;/+MmLv/jJi7/4yYu/+MmLv/jJi7/4yatrQAAn7cAAJLCAACGzQAAedoAAHDyCABo/xEAYf8aAVr/&#10;IwNU/ysET/8zBkr/OwhG/0ILQ/9JDUD/Tw49/1UQOv9bETj/YRM1/2gUM/9vFTD/eBYu/4IXLP+N&#10;GSr/mRop/6QaKP+vGyf/uhwm/8ccJv/HHCb/xxwm/8ccJv/HHCb/xxyhtAAAk78AAIbKAAB41gAA&#10;bOIAAGP8BwBc/w8AVf8WAU//HgJJ/yYDRP8uBED/NAU8/zsGOf9BBzb/Rggz/0wIMf9RCS7/Vwos&#10;/10KKv9kCyj/bAwl/3UNI/9/DiH/ig8g/5UQHv+gEB7/qBEd/7ERHf+xER3/sREd/7ERHf+xER3/&#10;sRGVvAAAhscAAHnTAABr4AAAXu0AAFb/AwBP/wwASf8SAUP/GQE+/yACOf8nAzX/LQMy/zMELv84&#10;BCv/PQUo/0IFJv9HBST/TAYi/1EGIP9XBh3/Xgcb/2UHGf9uCBf/eAgV/4MIE/+NCRP/lgkS/54J&#10;Ev+eCRL/ngkS/54JEv+eCRL/ngn/Qi0D/0IyBP9IMgT/TDYG/048CP9QRw7/UFIV/05fGv9Lax//&#10;SHck/0WDJ/9Cjir/QZcs/z+gLv8/py//Pq4w/z21Mf89vDL/PMUy/zzOM/873zP/O+o0/zvzNP87&#10;+zT/PP8z/jz/M/w9/zT2P/819T//NfU//zX1P/819T//NfU//zX/QywD/0QwBP9KMAT/TjQG/1E6&#10;CP9TRg7/UlEV/1FdGv9OaSD/S3Qk/0iAKP9Fiyv/Q5Ut/0KdL/9BpTD/QKwx/z+zMv8/ujP/PsI0&#10;/z7MNP8+3DX/Peg1/z3xNf8++jX9Pv81+z//NPg//zbyQf838EH/N/BB/zfwQf838EH/N/BB/zf/&#10;RCwD/0cuA/9NLgT/UTIF/1Q5CP9XRA7/Vk8V/1RaG/9RZiD/TnIl/0t9Kf9IiCz/RpIu/0WbMP9E&#10;ojL/Q6kz/0KwNP9CtzX/Qb82/0HJNv9A1zf/QOU3/UDwN/pA+Df3Qf829kH/N/JB/zjsQ/856kT/&#10;OepE/znqRP856kT/OepE/zn/RSsD/0ksA/9QLAT/VS8F/1k3CP9cQg7/W00V/1hXG/9WYyD/Um8l&#10;/096Kv9MhS3/So8w/0iYMv9HnzT/RqY1/0WtNv9FtDf/RLw4/kTGOPxE0jn5Q+I59kTuOfNE9znx&#10;RP8570T/OutF/zvkRv8840b/PONG/zzjRv8840b/PONG/zz/RisD/00pA/9UKQT/WSwF/141B/9h&#10;QA3/YUoU/15UGv9aXyD/V2sm/1R2Kv9RgS7/Tosx/kyUNPxLnDX7SqM3+kmqOPhIsTn3SLk69kfC&#10;O/VHzTvyR9877kfsO+tI9jvpR/8950f/PuFI/z/aSv9A2Er/QNhK/0DYSv9A2Er/QNhK/0D/RyoD&#10;/1AnA/9YJgP/XioE/2MzB/9mPQ3/ZkcT/2RRGv9gWyD/XGcm/VlyK/pWfS/4U4cz9lGQNfRQmDfy&#10;Tp858U2mO+9MrTzuTLU97Eu+PetLyj7pS9w+5UzqPeJL9T/fS/5B3Er/QtRM/0PNTf9Dy07/Q8tO&#10;/0PLTv9Dy07/Q8tO/0P/SigD/1QkA/9cIwP/YygE/2gwBv9sOwv/bEQS/2pOGf5mWB/5YWIl9V5t&#10;K/JbeDDvWII07FaLN+pUlDnoU5s75lGjPeVRqj7jULI/4U+7QOBPx0DeT9hB2U/oQdRP9EPQTv5F&#10;zk7/RshQ/0bCUf9HwFH/R8BR/0fAUf9HwFH/R8BR/0f/TSUC/1chAv9gIAP/aCYD/24uBf9yOAr/&#10;ckEQ/XBLF/dtVB3yaF4k7WRpKulhdDDlXn404luHOOBZjzvdV5c+21WfQNhUpkLVU65D0lK3RNBS&#10;wkXOUtBGy1LlRshS8kjFUv1JwlL/SrxU/0q3Vf9KtlX/SrZV/0q2Vf9KtlX/SrZV/0r/UCMC/1se&#10;Av9kHgL/bSQD/3MrBP93NQj+eD4O9ndHFPB0UBvqb1oi5GtlKeBnby/bY3k11mCCOtJdij7PW5JB&#10;zFmaQ8pYoUXIV6lHxlayScRWvErCVclLv1XfS7xW7ky5VvpNt1b/TbJY/02uWf9NrFn/TaxZ/02s&#10;Wf9NrFn/TaxZ/03/UyAC/14cAv9oHAL/cSIC/3goA/98MQf4fjoL8H1DEel6TBjidlcf3HJhKNRt&#10;ay/PaXQ2y2V9O8dihUDEYI1DwV6VRr9dnEi8W6RLulqtTLhZt062WcNPtFnVT7Fa6lCuWvdQrFr/&#10;UKhb/1CkXP9QpF3/T6Rd/0+kXf9PpF3/T6Rd/0//Vh4C/2EZAv9sGgL/dSAC/3wlA/2BLgXzhDcJ&#10;6oQ/DuKBSBXbfVMd0XddJ8tyZzDGbnA3wmp4PL5ngEG6ZYhFt2OQSLRhmEuyX59Nr16oT61dslGr&#10;Xb5SqV3OU6Zd5VOkXvRTol7/U59f/1KcYP9Sm2D/Uptg/1KbYP9Sm2D/Uptg/1L/WBwC/2QXAf9w&#10;GQH/eR0B/4AjAviGKgPtiTIG5Io7CtyIRRLRglAcyn1aJsR4Yy++c2w3uW90PbVsfEKyaoRGrmeM&#10;Sqtlk02oZJtPpWKkUqNhrlShYblVn2HIVp1h4VabYvFVmWL9VZdj/1SVZP9UlGT/U5Rk/1OUZP9T&#10;lGT/U5Rk/1P/WhoC/2cVAf9zFwH/fRsB/4QgAfOKJgLoji4E35A2B9SMQRHLh00bxIJXJr19YC+3&#10;eGk2snRxPa5xeEKqboBHpmyISqNqj06gaJhRnWegU5pmqlWYZbVXlWXEWJRl21iSZu9XkWb8V49n&#10;/laOZ/5VjWj+VY1o/lWNaP5VjWj+VY1o/lX/XBgB/2kTAf92FgH/gBkB/YgdAe+OIgHkkykC2pQx&#10;Bs6QPw/Gi0savoZVJbeBXi6xfWY2rHluPKd2dUKjc31Hn3CES5xujE6YbJRSlWudVJJqp1eQabJZ&#10;jWnAWoxp1VqKauxZimr6WIlr/VeHa/1Wh2v+Vodr/laHa/5Wh2v+Vodr/lb/XhcB/2wSAf94FAH/&#10;gxcA+YsaAOuSHQHgmCMB05gvBcqUPQ7Bj0kZuYpTJLKGWy2sgWQ1pn5rPKF6ckKdd3pHmXWBS5Vz&#10;iU+RcZFSjm+aVYtupFiIba9ahm29W4Rt0FuDbulag274WYJv/FiCb/1Xgm/9V4Jv/VeCb/1Xgm/9&#10;V4Jv/Vf/YBUB/24RAf97EwD/hhQA9o8WAOeWGADbnBwAz5stBMWXOw28k0cYtI5RI62KWSynhmE0&#10;oYJpO5x/cEGXfHdGk3l+S493hk+LdY5SiHOXVYRyoViCcaxaf3G6XH5xzFx9cudbfXL2Wnxy/Fl8&#10;cvxXfHL9V3xy/Vd8cv1XfHL9V3xy/Vf/YhQB/3ERAf99EQD/iBIA8pISAOOaEgDVnxkAyp4rBMGb&#10;OQy4l0UXsJJPIqmOWCuiil8znIZnOpeDbkCSgHVFjX58Sol8hE6FeoxSgniVVn53n1h7dqpbeXW4&#10;XHd1ylx3duVcd3f1Wnd2+1l3dvxYd3b8V3d2/Fd3dvxXd3b8V3d2/Ff/ZBIB/3MQAP+AEAD/ixAA&#10;75UOAN+eDQDQohcAxqEpA72eNwu0mkMWrJZNIKSSViqdjl4yl4tlOZKIbECNhXNFiIN6SoSAgU6A&#10;f4pSfH2TVXh8nVh1e6hbc3q2XHF6x1xxeuJccXvzWnF7+1lyevxYcnr8WHJ6/FhyevxYcnr8WHJ6&#10;/Fj/ZxEB/3UPAP+DDgD0jg0A25kKANShCwDMpBUAwqQnA7iiNgqwnkIVp5pMH6CXVCmZk1wxk5Bj&#10;OI2Naj+IinFEg4h4SX6Gf016hIhRdoKRVXOBm1hvgKZabX+0XGt/xVxrgN9ca4DyWmuA+1lsfvxY&#10;bX78WG1+/FhtfvxYbX78WG1+/Fj/aRAB/3gOAP+FDADikggA1ZsJAM6jCQDHqBIAvaglArSmNAmr&#10;okATo59KHpubUieUmFowjpVhN4iSaD2CkG9Dfo52SHmMfUx1ioVQcYiOVG2HmVdqhqRZZ4WxW2WF&#10;wltlhdxbZYXwWmaF+1lng/xYZ4P8V2eD/Fdng/xXZ4P8V2eD/Ff/bA4A/3sMAPKJCQDZlQYAz54I&#10;AMmmCADBqxAAuKsiAq+qMgimpz4SnqRIHJahUSWPnlguiJtfNYKZZjx9lm1BeJR0RnOSe0tvkINP&#10;a4+MUmeOllVkjaJYYYyvWV+MwFpfjNlZX4zuWV+M+1hhiv1XYYn9V2GJ/Vdhif1XYYn9V2GJ/Vf/&#10;bwwA/38JAN+NAwDSmAYAyqIGAMKpBgC6rw4AsrAgAamuLwahrDwQmKlGGpGnTyOJpFYsg6JdM32f&#10;ZDl3nWs/cptxRG6aeUhpmIFMZZeKUGGVlFNelaBVW5StV1qUvVhZlNRXWZTsV1mT+VZbkf5VW5D+&#10;VVuQ/lVbkP5VW5D+VVuQ/lX/cwkA9YQEANiRAwDMnAUAw6UFALutBACzswwAq7UcAaO0LAWbsjkO&#10;krBEF4qtTSCDq1QpfalcMHenYjZxpWk8bKRvQWiid0VkoX9JX5+ITFyekk9Ynp5SVp2rU1SdvFRT&#10;ndFUU53rU1Oc+FNUmv9TVJn/U1SZ/1NUmf9TVJn/U1SZ/1P/eAYA4YkAANCWAgDGoQMAvKkDALOw&#10;AQCruAgApLoYAJy6KQOUuTYLjLdBFIS1Sh18s1IldrFaLHCvYDJrrmc4Zq1uPGKrdUBeqn1EWqmG&#10;SFaokUpTqJ1NUaeqTk+ouk9OqM9PTqfpT02m909Npf9PTqT/T06k/09OpP9PTqT/T06k/0/6fwAA&#10;2I4AAMmbAQC+pQIAtK0BAKu1AAChvwQAm8EUAJTBJQKMwDMIhL8+EXy9SBl1vFAhb7pYJ2q5Xy1l&#10;uGUyYLdsNly2dDpYtXw+VbSFQVG0kEROs5xGTLOpSEqzuUhJtM5ISbPpSEix9klIsP9KSLD/Skiw&#10;/0pIsP9KSLD/Skiw/0rihgAAzpQAAMKhAAC2qQAAq7EAAKG6AQCYwwUAkMkQAIrJIAGDyS8Fe8g7&#10;DXTHRRRuxk4baMVWIWPEXSdew2QrWsJrL1bBcjNTwXs2T8CEOUzAjzxKwJs+R8CoP0bAuEBFwM1A&#10;RcDoP0S+9kFDvf9CQ7z/Q0O8/0NDvP9DQ7z/Q0O8/0PWjQAAxpsAALilAACtrgAAorYAAJi/AgCN&#10;yAYAg9ELAH/SGgB50ioDctI3CGzRQg9m0UsVYdBTGlzPWx9Yz2IjVM5pJ1HOcSpNznotSs6DMEjO&#10;jjJFzpo0Q86oNULOuDZBz801Qc7oNUDN9Tc/y/45Psv/OT7L/zk+y/85Psv/OT7L/znKlgAAvKIA&#10;AK+qAACjswAAmLwAAI3GAwCCzwcAeNkLAHPeGABu3iYCaN4zBWLePgpd3kgPWd5QFFXeWBdR3mAb&#10;Tt5nHkvdbyBI3ngjRt6BJUPejCdB3pgpP96mKj7ftSo94MgqPd/jKjzd8Ss73PstOtz9Ljrc/S46&#10;3P0uOtz9Ljrc/S7AnwAAsacAAKSwAACYugAAjcMAAIHNAgB21wcAbugPAGnoGwFj6CcCXukyBVjp&#10;OwhU6UQMT+pMD0zqUxJJ6lsVRupiF0TrahlB63IbP+t7HTzrhh467JEgOOyeITftrCI27bsjNe7P&#10;IzTu5iM06/UjNOv4IzTr+CM06/gjNOv4IzTr+COzpQAApq0AAJm3AACNwQAAgMsAAHXVAQBp4QYA&#10;ZPMRAF7zHAFZ9CYCVPQwBE/1OAZL9UAIR/ZHCkT2TgxB91UOP/dcDzz3YxE6+GoTN/hzFDX4fRYz&#10;+YgXMfmUGC/6oRku+q8aLfu+Giz7zxsr++cbK/vrGyv76xsr++sbK/vrGyv76xuoqgAAmrQAAI2/&#10;AACAyQAAdNMAAGfeAABe8ggAWf4RAFP/GgFO/yMCSf8rA0X/MwRB/zoFPv9BBjv/Rwc4/04INf9U&#10;CTP/Wgkx/2EKL/9pCyz/cgwq/30NKP+IDib/lQ8l/6EQJP+uESP/uhIi/8oSIv/QEiL/0BIi/9AS&#10;Iv/QEiL/0BKcsgAAjrwAAIHHAABz0QAAZ90AAFnjAABT/QYATf8OAEj/FgBD/x4BP/8mAjr/LQI3&#10;/zMDM/85AzD/PwQu/0QEK/9KBSn/UAUn/1YGJP9dBiL/ZQcg/24HHf95CBv/hQga/5IJGf+eCRj/&#10;qAkX/7MJF/+3CRf/twkX/7cJF/+3CRf/twmQugAAgsUAAHTQAABn3AAAWOMAAE3wAABH/wIAQv8M&#10;ADz/EQA4/xgBNP8fATD/JQEs/ysCKf8wAiX/NQIj/zoCIP8/Ax7/RAMc/0kDGf9PAxf/VgQV/14E&#10;Ev9oBBH/cgUP/34FDv+KBQ7/lAUN/54FDf+iBQ3/ogUN/6IFDf+iBQ3/ogX/OS8C/zwwA/9BMQP/&#10;RDQE/0Q6Bv9ERQj/RVEM/0NdEf9BaRb/PnYZ/zyBHP86jB7/OZYg/zieIf83pSP/N6sj/zayJP82&#10;uSX/NsAl/zXKJv811yb/NeUm/zXvJv81+Cb/Nv8m/jb/Jvw2/yb8Nv8n+jb/KPo2/yj6Nv8o+jb/&#10;KPo2/yj/OS8C/z4vA/9ELwP/RjIE/0g4Bv9IQwj/SE8N/0dbEv9EZxb/QnMa/z9/Hf89ih//PJMh&#10;/zubI/86oiT/Oakl/zmwJv84tib/OL4n/zjHJ/840yj/OOMo/zjtKP449yj7OP4n+Tn/J/g4/yn4&#10;OP8q9jj/KvY4/yr2OP8q9jj/KvY4/yr/Oi8C/0EsA/9GLAP/Si8E/0w3Bf9NQQj/TEwN/0tYEv9I&#10;ZBf/RnAb/0N8Hv9BhyD/P5Aj/z6YJP89oCX/PaYm/zytJ/88tCj/O7sp/zvEKf87zyn+O+Aq+zvr&#10;Kvg79Sn2PP4p9Dz/KvM7/yvyO/8s7zv/Le87/y3vO/8t7zv/Le87/y3/PC0C/0QpAv9KKQP/TiwE&#10;/1E0Bf9SPgj/UkoN/1BVEv9NYRf/Sm0b/0h4H/9FgyL/Q40k/0KVJv9BnSf/QKMo/0CqKf4/sSr9&#10;P7gr/D/BK/o/yyv3P9ws9T/pLPE/9CvvP/0s7T//Lew+/y/rPv8w5z//MOc//zDnP/8w5z//MOc/&#10;/zD/QCoC/0gmAv9OJgP/UikD/1YyBf9XPAf/V0cM/1VREv9SXRf/UGkc/010IP9KfyP9SIkm+0eR&#10;KPpGmSn4RaAq90SnK/VErSz0Q7Ut80O9LfJDyC7wQ9cu7EPnLulE8y3mQ/ww5EL/MeNC/zLhQv8z&#10;3EP/NNxD/zTcQ/803EP/NNxD/zT/QycC/0sjAv9SIgL/WCcD/1wvBP9dOQf/XkMM/1tOEf9YWBf+&#10;VWQc+lJvIPdQeiT0TYQn8kyNKfBKlSvvSZwt7UmjLuxIqi/qR7Ev6Ue6MOdHxTDmR9Iw4kjlMN9H&#10;8jLbR/s02Eb/NdVG/zbSRv83zUj/N81I/zfNSP83zUj/N81I/zf/RiQC/08gAv9WHwL/XSQD/2Es&#10;BP9jNQb/ZEAL/2JKEPpeVBb1W18c8VhrIO5VdSXrU38o6FGIK+ZPkS3kTpgv4k2gMOFMpzHfTK4y&#10;3Uu3M9tLwjTZSs811UvkNdBL8DbNSvs4ykr/OshK/zrGS/87wUz/O8FM/zvBTP87wUz/O8FM/zv/&#10;SiEC/1MdAv9bHAL/YiIC/2cpA/9pMgX/ajwJ+WhGD/JlUBXtYVsa6F5mIORbcSXhWHsp3laELNtU&#10;jC/YUpQy1FGbNNJQozXQT6o3zk6yOMxOvDnKTsk6yE7dOsRP7TvBTvk9vk7/PbxO/z66T/8+tlD/&#10;PrZQ/z62UP8+tlD/PrZQ/z7/TR4C/1YaAf9fGgH/ZyAC/2wmAv9vLgT5cDgH8m9CDOtsSxLlaVcZ&#10;32ViH9phbCXUXXYq0Ft+L81ZhzLKV481yFaWN8ZUnTnEU6U7wVOtPL9Stz69UsM/vFLTP7lS6D+1&#10;UvZBs1L/QbFT/0GvU/9BrFT/QaxU/0GsVP9BrFT/QaxU/0H/UBwB/1oXAf9kGAH/bB0B/3EjAv11&#10;KgPzdjMF63Y9CuNzRw/cb1MX1GteH85mZybKY3ErxmB5MMJegTS/XIk3vVqROrpZmDy4WKA+tleo&#10;QLRWskKyVr1DsFXMQ61W40SrVvNEqFf+RKdX/0SlWP9Eolj/RKJY/0SiWP9Eolj/RKJY/0T/UxkB&#10;/10UAf9oFgH/cBoB/3YgAfd6JgLtfC4D5Hw4B9x6RA3SdU8Wy3BaHsZsYybBaGwsvWZ1MbljfTW2&#10;YYQ5s1+MPLBdlD+uXJtBq1ukQ6larUWnWrhGpVnHR6Na3kehWu9Hn1v8R51b/0ebXP9Gmlz/Rppc&#10;/0aaXP9Gmlz/Rppc/0b/VRcB/2ASAf9rFAH/dBcA/3ocAfJ/IgHngSkC3oIzBNN/QAzLekwVxHZW&#10;Hr5xYCW5bmgstGtxMrFoeTatZoA6qmSIPadij0ClYJdDol+gRZ9eqUedXrRJm13CSpld1kqXXuxK&#10;ll/6SZVf/0mTYP9IkmD/R5Jg/0eSYP9HkmD/R5Jg/0f/WBUB/2MRAf9uEgD/dxUA+34YAO2DHQDi&#10;hyMB1ocuA8yDPQvFf0kUvXtTHbd2XSWyc2UsrW9tMqltdTemanw7omiEPp9mjEGcZZREmWOcR5di&#10;pkmUYrBLkmG+TJBh0EyPYuhMjmP4S41j/0qMZP9Ji2T/SYtk/0mLZP9Ji2T/SYtk/0n/WhMB/2YQ&#10;AP9xEQD/ehIA94IUAOiHFwDdixwA0IssA8eIOwq/hEcTuH9RHLF7WiSsd2Irp3RqMaNxcjafb3k7&#10;m22AP5hriEKVaZBFkmiZSI9mokqMZq1MimW6TYhlzE6HZuZOhmf2TIZn/0uFaP9LhGj/SoRo/0qE&#10;aP9KhGj/SoRo/0r/XBIB/2gPAP90EAD/fRAA84UQAOSLEQDWjxcAy44qAsKMOAm6iEQSs4RPG6x/&#10;WCOnfGAroXhoMZ11bzaZc3Y7lXF9P5JvhUKObY1Fi2yWSIhroEuFaqpNg2m3ToFpyE+AauNPgGv0&#10;Tn9r/0x/a/9Lf2v/S39r/0t/a/9Lf2v/S39r/0v/XhAB/2sOAP92DgD7gA0A6ogNANuPDADQkhUA&#10;x5InAr6PNgi2jEIRrohNGqiEViKigF4qnH1lMJd6bDWTd3M6j3V7PoxzgkKIcotGhXCTSYJvnUx/&#10;bqhOfW61T3ttxlB6buBQeW/yTnlv/k15b/9MeW//S3lv/0t5b/9LeW//S3lv/0v/YA8A/20NAP95&#10;DADugwsA24sJANSRCgDMlRMAwpUlArmTNAexj0EQqoxLGaOIVCGdhFwpl4FjL5J+ajWOfHE5inp4&#10;PYZ4gEKDdohFf3WRSXxzm0x5cqZOdnKzUHVyw1Bzct1QdHPwT3Rz/U10c/9MdHP/THRz/0x0c/9M&#10;dHP/THRz/0z/Yg4A/28MAPx7CgDehgYA1Y4IAM+UCQDHmBEAvpgjAbWWMgatkz8PppBJGJ+MUiCY&#10;iVook4ZhLo6DaDSJgW85hX92PYF9fkF9e4ZFenmPSXZ4mUxzd6ROcXexUG92wVBud9lQbnfvT253&#10;/E5ud/9Nb3f/TG93/0xvd/9Mb3f/TG93/0z/ZA0A/3IKAPB+BgDaiAUA0JAHAMqXCADCmxAAuZsh&#10;AbGaMAaplz0OoZRHF5qRUB+UjVgnjotfLYmIZjOEhm04gIR0PXuCe0F4gIRFdH+NSHF9l0ttfKJO&#10;a3yvT2l7vlBofNVQaHztT2l8+05pfP9Nanv/TGp7/0xqe/9Manv/TGp7/0z/ZgoA/3UIAOGBAgDU&#10;iwUAy5MGAMSaBgC9ng4AtZ8fAayeLgWkmzsMnZhFFZaVTh6Pk1YliZBdLISOZDJ/i2s3eopyPHaI&#10;eUByhoFEb4WKR2uDlUpogqBNZYGsTmOBvE9igdFPYoHrTmOB+U1jgf9MZID/S2SA/0tkgP9LZID/&#10;S2SA/0v/aQgA+3gEANyEAQDPjwQAxpcFAL+dBQC3oQwAr6McAKeiLASfoDkLmJ5DFJGbTByKmFQj&#10;hJZcKn+UYjB6kmk1dZBwOnGOdz5tjX9CaYuIRmWKkkliiZ5LX4iqTV6Iuk5ciM5OXYjpTV2H+Exd&#10;h/9LXob/S16G/0tehv9LXob/S16G/0v/bQUA6nwAANWIAADKkgMAwZoDALmgAwCxpgkAqacZAKKn&#10;KQOapTYJkqNBEouhShqEn1Ihfp1aKHmbYC50mWczb5duOGuWdTxnlH1AY5OGQ2CRkEZckZxJWpCp&#10;S1iQuExXkMxMV5DnS1eP90pXjv9KWI7/SViO/0lYjv9JWI7/SViO/0n/cQEA4IAAAM+MAADElgIA&#10;u54CALKkAACpqgUAoqwVAJusJgKUqzQHjKo/D4WoSBd+plAeeKRYJXOiXituoWUwap9sNGWeczlh&#10;nXs8XpuEQFqajkNXmZpFVJmnR1KZtkhRmcpIUZjmSFGX9UhRl/9HUZb/R1GW/0dRlv9HUZb/R1GW&#10;/0f2dwAA2IUAAMmRAAC/mwEAtKIAAKuoAAChsAAAmrIRAJSzIgGNsjAFhbE8DH6vRhR4rk4bcqxW&#10;IW2rXCdoqWMsZKhqMGCncTRcpnk4WKWCO1WkjD5Ro5hAT6OlQk2jtENMo8hDTKPkQ0uh9ENLoP9E&#10;S6D/REug/0RLoP9ES6D/REug/0TjfQAAz4sAAMKWAAC3nwAAraYAAKOtAACZtQAAkLkOAIu6HgGE&#10;ui0Dfbk5CXe4QxBxtkwXa7VTHWa0WiJis2EmXrJoK1qxby5WsHcyU7CBNU+vizhMr5c6Sq6kPEiu&#10;sz1Hrsc9R67jPEat8z1Gq/4+Rav/P0Wr/z9Fq/8/Rav/P0Wr/z/agwAAx5EAALucAACvpAAApasA&#10;AJqyAACQugEAhsEJAIHCGAB7wigCdcI1Bm/BQAxpwEkSZL9RF1++WBxbvl8gV71mJFS8bidRvHYq&#10;Tbt/LUq7ijBIu5YyRbujNEO7sjRCu8U1Q7viNEK58zVBuP03QLf/N0C3/zdAt/83QLf/N0C3/zfO&#10;iwAAv5gAALKhAACnqQAAnLAAAJG4AACGwAIAe8gHAHTLEgBwzCIBa8swA2bLPAdhy0UMXMpOEVjK&#10;VhVUyl0ZUclkHE7JbB9LyXQiSMh+JEXIiCdDyJUoQciiKj/IsSs+ycQrPsnhKj7H8is9xvwtPMX/&#10;LjzF/y48xf8uPMX/LjzF/y7EkwAAtp8AAKmmAACdrgAAkrcAAIa/AAB7xwMAcM8HAGfWDQBk1xoA&#10;YNgqAVzYNgNY2EEGVNhKClDYUg1N2FoQStdiE0fXaRZF13IYQtd8GkDYhxw92JMePNihHzrZsCA5&#10;2cMgOdnfIDnX7yA41fkiN9T/IzfU/yM31P8jN9T/IzfU/yO5nAAAq6QAAJ+sAACTtQAAh74AAHvG&#10;AABwzgMAZdYHAF3jDgBa4xsAVuMnAVLkMgJO5DwESuREBkflTQhF5VUKQuVcDEDlZA4+5mwQO+Z2&#10;EjnmgBQ354wVNeeZFjTnqBcy6LgYMujMGDHo5Rgx5vQYMeX8GDHl/Bgx5fwYMeX8GDHl/BiuogAA&#10;oaoAAJSzAACIvQAAe8YAAG/OAABj1gEAWN4FAFTuEABR7xsATe8mAUnwLwJF8DgDQfE/BD7xRwU8&#10;8k4GOvJVBzfyXAg182QJM/NtCjH0dwwv9IINLfSPDiv1nQ8q9qsQKfa8ECj2zhEn9+YRJ/XxESf1&#10;8REn9fERJ/XxESf18RGjqAAAlrIAAIi7AAB7xQAAb84AAGLXAABW3gAATvAHAEr6EABG+xkAQvsi&#10;AT/8KgE7/TICOP05AjX+PwMy/kYDMP9MBC7/UwUr/1oFKf9iBif/awYk/3YHI/+CCCH/kAgg/50J&#10;H/+rCR7/ugkd/8kJHP/dCRz/3Qkc/90JHP/dCRz/3QmYsAAAiroAAHzEAABvzQAAYtgAAFXeAABJ&#10;5AAARPsFAD//DgA7/xUAOP8cADT/JAEx/ysBLf8xASr/NgIn/zwCJf9CAiP/SAIg/04DHv9VAxz/&#10;XQMZ/2cEF/9yBBX/fwQU/4wFE/+aBRL/pgUR/7IFEf+8BRH/vAUR/7wFEf+8BRH/vAWMuAAAfcIA&#10;AG/MAABi2AAAVN8AAEflAAA+8QAAOf8BADT/CwAw/xAALP8WACn/HAAm/yIAIv8nAR//LAEc/zEB&#10;Gv82ARj/PAEV/0EBE/9IAhH/TwIQ/1cCDf9hAgz/bAIK/3kCCf+GAwj/kgMH/50DBv+lAwb/pQMG&#10;/6UDBv+lAwb/pQP/MTEC/zYuAv86LwL/OzID/zs5BP87QwX/OU8H/zhcCv82aA3/NHQQ/zKAEv8x&#10;ixT/MJQW/zCbF/8vohf/L6gY/y6vGf8utRn/LrwZ/y7FGv8uzxr/LuAa/y7rGv8u9Br/Lvwa/C//&#10;Gfsv/xr6Lv8b+i7/HPou/xz6Lv8c+i7/HPou/xz/My8C/zksAv89LQL/PjAD/z82BP8/QQX/PU0H&#10;/zxZCv86ZQ7/OHIR/zZ9E/81iBX/NJEX/zOZGP8zoBn/MqYZ/zKsGv8xsxr/Mbob/zHCG/8xzBv/&#10;Md0b/zHpG/0x8xv6Mvsb+DL/G/cy/xz2Mf8d9TH/HvUx/x71Mf8e9TH/HvUx/x7/NSwC/zwqAv9A&#10;KgL/Qi0D/0M0BP9EPwX/QkoH/0FWCv8/Yg7/PW4R/zt6FP85hBb/OI4Y/zeWGf82nRr/NqQb/zWq&#10;HP81sBz/Nbcd/zW/Hf81yR38Ndgd+jXnHfc18R30Nfod8jX/HvE1/x/wNf8g7zT/Ie80/yHvNP8h&#10;7zT/Ie80/yH/OCoC/z8nAv9DJgL/RikC/0kyA/9JPAX/SEcH/0ZTC/9EXw//QmoS/0B2Ff8+gBj/&#10;PIoZ/zySG/87mhz9OqAd/DqnHfs5rR76ObQf+Tm8H/g5xh/2OdMf8jnkH+858B/sOvof6jn/Iek5&#10;/yPoOf8k5zn/JOc5/yXnOf8l5zn/Jec5/yX/PCcC/0MjAv9IIgL/TCYC/08vA/9QOQX/TkMH/0xP&#10;C/9KWw//SGYT/0VxFvxDfBn6QoYb+EGOHPZAlh71P50f8z+jIPI+qiDxPrEh8D65Ie4+wyHtPs8h&#10;6j7iIeY/7yHjPvkj4T3/Jd89/yfePf8o3D3/KNw9/yjcPf8o3D3/KNw9/yj/PyMB/0cgAf9MHgH/&#10;USQC/1UsA/9WNQT/VT8G/1NKCv5QVg/6TmIT9kttF/NJdxrwR4Ec7kaKHuxFkiDrRJkh6UOgIuhD&#10;pyPmQ64j5UK2JORCwCTiQ8wk30PgJNtD7SXWQvgo00L/KtFC/yvPQf8rzkH/LM5B/yzOQf8szkH/&#10;LM5B/yz/QyAB/0ocAf9QGwH/VyEB/1soAv9cMgP/WzsG/FlGCfZWUQ7xVF0T7VFoF+lPchrmTXwd&#10;5EuFIOJKjiHgSZUj3kicJNxHoybaR6sn2EazKNVGvCjTRsgp0UbcKs1H7CrJRvcsx0b/LsRG/y/D&#10;Rv8vwkb/L8FG/y/BRv8vwUb/L8FG/y//Rh0B/04YAf9WGAH/XB4B/2AlAv9iLQP8YjcF9GBBCO5d&#10;TA3oWlgS41hjF99VbhvbUncf2FCAItRPiSTRTZAnz0yXKM1MnirLS6YryUqtLMdKty3GSsIuxErR&#10;L8FL5y+9SvQxu0r/MrhK/zK3S/8ztkv/M7ZL/zO2S/8ztkv/M7ZL/zP/ShoB/1IVAf9aFgH/YRsB&#10;/2YhAf5oKQL0aDID7Gc8BuVkSAvfYVQQ2V5eF9JbaRzOWHIgy1Z7JMhUgyfFUosqw1GSLMFQmS6/&#10;T6EvvU+oMbtOsTK5Trwzt07KNLVO4TSyTvE1r0/9Nq1P/zasT/82q0//NqtP/zarT/82q0//NqtP&#10;/zb/TRcB/1USAf9fFAD/ZhgA/2sdAfhtJAHtbiwC5W02BN1rQwjUZ08QzWRaF8hgZB3EXW0iwVt2&#10;Jr1Zfim7V4UsuFaNL7ZVlDG0VJwzslOkNLBSrTatUrc3rFLFOKpS2jinUu05pVP6OaNT/zmiU/85&#10;oVT/OKFU/zihVP84oVT/OKFU/zj/TxQB/1kQAP9jEgD/ahQA/28ZAPJyHwDmdCYB3XQxAtNxPwjL&#10;bUsPxWlWF8BmYB27Y2kit2BxJ7ReeSuxXIAurluIMaxZjzOqWJc1p1efN6VXqDmjVrM6oVbAO59W&#10;0jydVuk8m1f4PJpX/zyZWP87mFj/O5hY/zqYWP86mFj/OphY/zr/UhIB/1wOAP9mEAD/bREA+nMU&#10;AOt3GADgeR8A1HktAst2PAfEckgOvm9TFrhrXB2zaGUir2VtJ6xjdSupYXwvpl+EMqNeizWhXZM3&#10;nlybOZxbpDuZWq89l1q7PpZazD+UWuU/klv1PpFb/z6QXP89kFz/PI9c/zyPXP88j1z/PI9c/zz/&#10;VREA/18NAP9pDgD/cQ4A9XcQAOZ7EQDZfRgAzn0qAsV7OQa+d0UOt3RQFbFwWRytbWIiqGppJ6Vo&#10;cSyhZngvnmSAM5tihzaYYY84lmCYO5NfoT2RXqs/j164QI1eyEGLXuFBil/zQIlf/z+JYP8+iGD/&#10;Pohg/z2IYP89iGD/PYhg/z3/Vw8A/2IMAP9sDAD4dAwA6XoMAN5+DADSgRUAyIEnAcB/Nga4fEIN&#10;snhNFax1Vhuncl8iom9mJ55sbiybanUwl2h8M5RnhDaRZYw5jmSVPIxjnj6JYqhAh2K1QoVixUKE&#10;Yt5Dg2PxQoJj/UGCZP9AgmT/P4Jk/z+CZP8/gmT/P4Jk/z//WQ4A/2QLAP9uCgDqdwgA230IANSC&#10;CgDMhBIAw4UkAbuDNAWzgEAMrXxLFKZ5VBuhdlwhnHNkJphxayuUb3IvkW15M45rgTaLaok5iGiS&#10;PIVnmz+CZqZBgGayQ35mwUR9ZtlEfGfvQ3xn/EF8aP9AfGj/QHxo/z98aP8/fGj/P3xo/z//WwwA&#10;/2cJAPdxBwDeegUA1IAHAM6FCQDHhxEAvogiAbaHMQSvhD4LqIFJE6J9Uhqcelogl3dhJpN1aCuP&#10;c28vi3F3M4hvfjaFboY6gm2PPX9rmT98a6NCeWqwQ3hqv0R2atRFdmvtQ3Zr+0J2a/9Bdmz/QHZs&#10;/0B2bP9Admz/QHZs/0D/XQoA/2kHAOx0AwDafAQA0IMGAMmIBwDDig8AuosgAbKKLwSriDwKpIVH&#10;Ep2BUBmYflgfk3xfJY55ZiqKd20uhnV0MoJ0fDZ/coQ5fHGNPXlwlkB2b6FCdG6uRHJuvUVwbtFF&#10;cG/rRHBv+kNxb/9BcW//QHFw/0BxcP9AcXD/QHFw/0D/XwgA/2sEAOF2AADUfwMAy4YFAMWLBgC+&#10;jQ0AtY8eAK6OLQOmjDoJn4lFEZmGThiTg1YejoBdJIl+ZCmFfGstgXpyMn14eTV6d4I5d3aLPHN1&#10;lT9xdJ9CbnOsRGxzu0Vrc85Fa3PpRGtz+ENrc/9CbHP/QWxz/0Bsc/9AbHP/QGxz/0D/YQUA+m4B&#10;AN15AADQggIAx4kEAMCOBAC5kQwAsZIbAKmSKwOikDgIm41DD5SKTBeOiFQdiYVbI4SDYiiAgWkt&#10;fH9wMXh+dzV1fH84cXuIPG56kj9reZ1BaHiqQ2Z4uERleMxFZXjnRGV490NmeP9CZnj/QWZ4/0Bm&#10;eP9AZnj/QGZ4/0D/ZAMA7nEAANh8AADLhQIAw4wDALuRAwCzlAkArJYYAKWWKAKdlDYHlpJBDpCP&#10;ShWKjVIchItaIn+JYCd7h2csd4VuMHODdTRvgn03bIGGO2l/kD5mfptBY36oQ2F9tkRgfclEX33l&#10;Q2B99kJgff9BYX3/QGF9/0Bhff9AYX3/QGF9/0D/ZwAA43QAANJ/AADHiAEAvo8CALaVAQCumAYA&#10;ppoVAJ+aJgKYmTMGkZc/DIuVSBSFk1Aaf5FYIHqPXyV2jWUqcotsLm6KczJqiHs2ZoeEOWOGjjxg&#10;hZk/XYSmQVuEtEJahMdDWoTjQlqD9EFbg/9AW4P/QFuD/z9bg/8/W4P/P1uD/z//agAA3ngAAM2D&#10;AADCjAAAuZMAALCYAACnnQIAoJ8SAJmfIwGTnjEFjJ08C4WbRhJ/mU4YepdWHnWWXSNwlGMobJJq&#10;LGiRcTBlkHk0YY6CN16NjDpajJc9WIykP1aLskBUi8VAVIvhQFSK8z9Viv4/VYn/PlWJ/z5Vif8+&#10;VYn/PlWJ/z7vbwAA1nwAAMiHAAC9kQAAtJgAAKqcAACgogAAmaQQAJOlIAGMpC4DhaM5CX+iQw95&#10;oEwWdJ9TG2+dWiBqnGElZppoKWOZby1fmHcwW5eANFiWijdVlZU5UpWiO1CUsD1PlMM9T5TfPE+T&#10;8jxPkv08T5L/PE+R/zxPkf88T5H/PE+R/zzkdAAAz4EAAMKMAAC4lgAArZwAAKOhAACYqAAAkKoN&#10;AIurGwCFqyoCfqo2BnipQQxyqEkSbadRGGmmWBxkpF8hYKNmJV2ibSlZoXUsVqF+L1OgiDJPn5M1&#10;TZ+gN0uerzhKnsE4SZ7dOEmd8DhJnPw4SZv/OUmb/zlJm/85SZv/OUmb/znbegAAyIcAALySAACx&#10;mgAApqAAAJymAACRrAAAh7EIAIGyFgB8syYBdrIzBHGyPQlrsUcOZrBPE2KvVhherl0cWq1kIFes&#10;ayNUrHMmUKt8KU2qhixKqpIvSKmfMEaprTJFqb8yRKraMkSo7zJDp/szQ6b/M0Ol/zRDpf80Q6X/&#10;NEOl/zTQgQAAwY4AALWYAACpnwAAnqUAAJOsAACIsgAAfLkCAHa6EQByuyEAbrsuAmi7OgZkukMK&#10;X7pMDlu5UxJXuFoWVLhhGVG3aRxOt3EfS7Z6Iki2hCVFtpAnQ7WdKUG1rCpAtr4qP7bYKj+07io+&#10;s/osPbL/LT2x/y09sf8tPbH/LT2x/y3HiQAAuZUAAKydAAChpAAAlqsAAIqyAAB/uAAAc78DAGrE&#10;DABnxRoAY8UoAV/FNQNbxT8FV8VICVTEUAxQxFgPTcRfEkrDZhVIw24XRcN4GkLDghxAw44ePsOc&#10;HzzDqyA7w7whOsPVITvC7iE5wPkiOL//JDi//yQ4v/8kOL//JDi//yS9kQAAsJsAAKSiAACYqgAA&#10;jLEAAIC5AAB1vwAAasYEAF7MCABZzxIAV9AhAFXQLgFR0DkCTtBDBEvQTAZJ0FMIRtBbC0PQYw1B&#10;0GsPPtB1ETzRgBM60YwUONGaFjbRqRc10bsXNNLSFzXQ7BY0z/cYM87/GjPO/xozzv8aM87/GjPO&#10;/xqzmQAApqEAAJqpAACOsQAAgbkAAHXAAABqxwAAXs0DAFTUCABM3Q0ASt0YAEjeJgBG3jIBRN88&#10;AkLfRQM/300EPeBVBTvgXQY54GYIN+BvCTXhegoz4YYMMeGUDTDiow4u4rMOLuPHDi3j4w4t4PIO&#10;LN/7Dyzf/RAs3/0QLN/9ECzf/RCooAAAnKcAAI+wAACDuAAAdsEAAGrJAABezwAAU9UBAEncBgBF&#10;6Q8AQukZAEDqJAA96i4AOus2ATjsPgE27EYCM+1NAzHtVQMv7l0ELe5lBSvucAUp73sGKO+JBybw&#10;lwcl8KcIJPG4CCPxzAgi8uUIIvDzCCLv9Qgi7/UIIu/1CCLv9QiepgAAka8AAIS4AAB3wQAAaskA&#10;AF3QAABR1wAARt0AAD/qBQA89g4AOfYXADb3IAAz9ygAMfgwAC75NgEr+T0BKfpEASf6SgIl+1IC&#10;I/taAiD8YwMe/G4DHP17Axv+iQQZ/pgEGP+oBBf/twQW/8gEFv/gBBb/5AQW/+QEFv/kBBb/5AST&#10;rgAAhbcAAHjAAABqyQAAXdIAAFDZAABE3wAAOuQAADX3AwAy/wwALv8SACv/GgAo/yEAJv8nACP/&#10;LQAg/zMAHv85ARz/PwEZ/0UBF/9NARX/VQET/18BEf9qAhD/eAIO/4cCDv+WAg3/pAIM/7ACDP++&#10;Agz/wgIM/8ICDP/CAgz/wgKHtgAAeb8AAGvJAABe0wAAUNsAAEPgAAA45QAAL/AAACv/AAAn/wgA&#10;JP8OACH/EwAe/xkAG/8eABj/IwAV/ygAE/8tABH/MgAQ/zgADv8/AAz/RgEK/08BB/9ZAQT/ZQEB&#10;/3IBAP+BAQD/jwEA/5sBAP+nAQD/qQEA/6kBAP+pAQD/qQH/LC8B/zAsAf8yLAL/MzAC/zE2A/8w&#10;QQP/L00E/y1aBv8rZgf/KXMI/yh+Cv8niAv/J5EM/yeZDf8mnw3/JqUO/yarDv8msQ//JrgP/ybA&#10;D/8myQ//JtcP/ybmD/8m8A/+JvkP+yf/D/kn/w/5Jv8R+Cb/Efgm/xL4Jv8S+Cb/Evgm/xL/LiwB&#10;/zMpAf81KgL/Ni0C/zY0Av81PwP/M0sE/zJXBv8wZAf/LnAJ/yx7Cv8shQz/K44N/yuWDv8qnQ//&#10;KqMP/yqpEP8qrxD/KbYQ/ym9Ef8pxxH/KdMR/injEfsq7xH4KvgQ9iv/EPQq/xL0Kv8T8yr/FPMp&#10;/xTzKf8U8yn/FPMp/xT/MSkB/zYmAf85JgH/OikC/zsyAv87PQP/OUgF/zdUBv81YAf/M2wJ/zJ3&#10;DP8wgg3/MIsO/y+TD/8vmhD/LqAR/y6mEf8urBL/LrMS/i66Ev0uxBL7Ls8T+C7hEvUu7RLxL/cS&#10;7y//E+4u/xXtLv8W7C7/F+wu/xfsLv8X7C7/F+wu/xf/NCYB/zkjAf89IwH/PiYC/0EvAv9BOQP/&#10;P0UE/z1QBv87XAj/OWgK/zdzDf82fg7/NYcQ/TSPEfw0lhL6M50T+TOjE/gzqRT3M7AU9jO3FPQz&#10;wBTzM8wU8DPeFO0z6xTpNPYV5zP/F+Yz/xjkMv8Z5DP/GuMy/xrjMv8a4zL/GuMy/xr/OCMB/z0g&#10;Af9BHwH/RSMB/0csAv9HNgP/RkAE/0RMBv9BWAj/P2QL+z5vDvk8eRD2O4MR9DqLE/M5kxTxOZkU&#10;8DigFe44phbtOK0W7Di0Fuo4vRbpOMkW5zjbFuM56hbgOPUY3Tj/Gts3/xzZN/8d1zf/HdY3/x7W&#10;N/8e1jf/HtY3/x7/OyAB/0EcAf9FGgH/SyAB/00oAf9OMgL/TTwE/0pHBvpIUwj2Rl8L8kRqDu9C&#10;dBHsQX4T6kCHFOg/jhXmPpYW5T6cF+M9oxjiPaoY4D2yGN89uxndPcYZ2z3YGtY96RrSPfUdzj3+&#10;H8w8/yDLPP8hyTz/Ick8/yHJPP8hyTz/Ick8/yH/PxwB/0UXAf9LFwH/UB0B/1MkAf9ULQL/UzcD&#10;91FCBfFOTQjsTFoL6EplD+VIbxHiR3kU30WCFt1EihfaQ5EZ2EKZGtVCnxvTQaYc0UGuHc9Btx7O&#10;QcEezEHQH8lC5R/FQvMhwkH+I8BB/yS+Qf8kvUH/Jb1B/yW9Qf8lvUH/Jb1B/yX/QhgB/0kTAP9Q&#10;FAD/VhkA/1kgAf9aKAH3WjIC71g9BOhVSQfjU1UK3lFgDtlOahLUTHQW0Et8GM5JhBvMSIwcykeT&#10;HshHmh/GRqEhxEapIsJFsSPBRbwjv0XJJL1G3yW5Ru8mtkb7J7RG/yizRv8oskb/KLFG/yixRv8o&#10;sUb/KLFG/yj/RhUA/00RAP9VEgD/WxYA/14bAPlgIwHvYCwB5l42A99cRAXYWVAK0VdbD8xUZRTI&#10;Um4YxVB3G8NPfx3AToYfvk2OIbxMlSO6S5wkuEqkJrZKrCe0SrYos0nDKbFJ1imuSuoqq0r4K6lK&#10;/yuoS/8rp0v/K6dL/yunS/8rp0v/K6dL/yv/SRIA/1AOAP9ZEAD/XxIA/2MWAPJlHQDnZSUA3mQx&#10;AdRiPwXNYEsKx11WD8JaYBW+WGkZu1ZxHLhUeR+2U4Eis1KIJLFQkCavUJcorU+fKatOqCupTrIs&#10;p06+LaZOzi6jTuYuoU/1Lp9P/y6eT/8unU//Lp1Q/y6dUP8unVD/Lp1Q/y7/TBAA/1QNAP9dDgD/&#10;Yw8A+WcRAOtpFQDfahwA02osActoOwTFZUcJv2JSD7pgXBW2XWUZslttHa9ZdSGsWHwjqlaDJqdV&#10;iyilVJMqo1ObLKFToy6fUq0vnVK5MJtSyTGZUuIxl1PyMZZT/zGVVP8xlFT/MJRU/zCUVP8wlFT/&#10;MJRU/zD/Tw4A/1gLAP9gCwD7ZgwA8GsNAORtDgDWbhYAzG8oAcRtNwS9a0QJt2hPD7JlWBWuYmEa&#10;qmBpHqdecCGkXXgloVt/J59ahyqcWY4smliXLphXoDCVVqoyk1a1M5FWxTSQVt00jlfwNI1X/TOM&#10;WP8zjFj/MoxY/zGMWP8xjFj/MYxY/zH/UQwA/1sJAP9jCADragcA3W4IANhxCgDPchMAxnMlAb5y&#10;NAO3cEEIsW1MDqxqVRSnZ14Zo2VlHqBjbSKcYXQlmmB7KJdegyuUXYstklyTMI9bnDKNWqY0i1qy&#10;NYlawTaHWtY2hlvtNoVb+zWFXP80hFz/M4Rc/zOEXP8zhFz/M4Rc/zP/UwoA/10GAPVmBADfbQMA&#10;1XIGANB1CQDJdhEAwHciALh2MQOxdD4Hq3FJDqZuUhShbFsZnWliHZlnaiKWZnElk2R4KJBjfyuN&#10;YYcuimCQMIhfmTOFX6M1g16vNoFevjiAXtE4f1/qN35f+jZ+YP81fmD/NH5g/zR+YP80fmD/NH5g&#10;/zT/VQgA/2AEAOhpAADacAMA0HUFAMp4BwDDeg8Au3sfALN6LwKseDwHpnVGDaFzUBOccFgYl25g&#10;HZNrZyGQam4ljWh1KIpnfCuHZoQuhGSNMYFjljR/Y6E2fGKtN3piuzl5Ys45eGPoOHhj+Dd4ZP82&#10;eGT/NXhk/zV4ZP81eGT/NXhk/zX/VwUA/2IBAOFsAADUcwIAy3gEAMV7BQC+fQ0Atn4dAK9+LAKo&#10;fDkGoXlEDJx3ThKXdFYYknJdHI5wZCCKbmskh2xyKIRreiuBaoIufmmKMXtolDR4Z582dmaqOHRm&#10;uTlzZss6cmbmOXJn9zhyZ/83cmj/NnJo/zVyaP81cmj/NXJo/zX/WQIA9mUAAN1uAADPdgEAx3sD&#10;AMB/BAC5gAwAsYIaAKqCKgKjgDcFnX1CC5d7SxGSeFQXjXZbG4l0YiCFcmkkgXFwJ35vdyt7bn8u&#10;eG2IMXZskjRza5w2cGqoOG5qtzptask6bGrkOm1r9Thta/83bWv/Nm1r/zZta/82bWv/Nm1r/zb/&#10;WwAA62cAANlxAADMeQAAw34CALuCAwC0hAkArYUYAKaFKAGfhDUFmYJACpN/SRCNfVIWiXtZG4R5&#10;YB+Ad2cjfHVuJ3l0dSp2c30uc3KGMXBxkDRtcJs2a2+nOGlvtTpob8c6Z2/iOmdv9Dhob/83aG//&#10;Nmhv/zZob/82aG//Nmhv/zb/XgAA5GoAANN0AADIfAAAv4EBALeFAQCvhwcAqIkVAKGJJQGbiDME&#10;lIY+CY6ERw+JgVAVhH9XGn9+Xh57fGUieHpsJnR5cypxeHstbneEMGt2jjNodZk2ZnSlOGRzszli&#10;c8Q6YnPgOmJz8zhjc/83Y3P/NmNz/zZjc/82Y3P/NmNz/zb/YQAA4G0AAM93AADEfwAAu4UAALOJ&#10;AACqiwMAo4wTAJyNIwGWjDADkIs8CIqJRQ6Eh04Tf4VVGHuDXB13gmMhc4BqJW9/cSlsfXksaXyC&#10;L2Z7izJjepc1YHmjN155sThdecI5XHndOV158ThdeP43Xnj/Nl54/zVeeP81Xnj/NV54/zX1ZAAA&#10;3HAAAMp6AADAgwAAtokAAK6NAACkjwAAnZEQAJeSIACRkS4DipA5B4SOQwx/jUwSeotTF3WJWhtx&#10;iGEgboZoI2qFbydnhHcrY4N/LmCCiTFdgZQzW4ChNll/rzdXf8A4V3/aN1d/8DdYfv02WH7/NVh+&#10;/zVYfv81WH7/NVh+/zXpaAAA1HQAAMZ+AAC7hwAAso0AAKiRAACelAAAlpYOAJGXHACLlysChZY3&#10;BX+UQQp5k0kQdJJRFXCQWBlsj18daI5mIWWMbSVhi3QoXop9LFuJhy9YiJIxVYefM1OHrTVSh741&#10;UYfWNVGG7jVShfs0UoX/NFKF/zNShf8zUoX/M1KF/zPjbAAAznkAAMGDAAC2iwAArJEAAKKVAACX&#10;mQAAj5sLAIqdGACEnScBfpw0BHmbPghzmkcNb5lPEmqYVhdml10bY5VjHl+UaiJck3IlWZJ7KFWR&#10;hStSkZAuUJCdME6QqzFMkLwyTJDTMkyP7TJMjvoyTI3/MUyM/zFMjP8xTIz/MUyM/zHccQAAyH4A&#10;ALuIAACxkQAAppYAAJyaAACQnwAAh6IGAIGjFAB8pCMBd6QwA3KjOwZtokQLaKFMD2SgVBNgn1oX&#10;XZ5hG1mdaB5WnXAhU5x5JFCbgydNmo4pSpqbLEiaqS1HmbotRprQLUaY6y1Gl/kuRpb/LkaW/y5G&#10;lv8uRpb/LkaW/y7RdwAAwYQAALaOAACqlQAAoJsAAJWfAACKpAAAfakAAHerEABzqx4Ab6wsAWqr&#10;NwRlq0EHYapJC12pUQ9aqVgTV6hfFlOnZhlQp24cTaZ2H0qlgSFIpYwkRaWZJkOkqCdCpLgoQaTO&#10;J0Gj6idAovgoQKH/KUCg/ylAoP8pQKD/KUCg/ynJfgAAuosAAK+UAACjmgAAmKAAAI2lAACCqgAA&#10;dbAAAGyzDABptBgAZbQnAWG0MwJetD0EWrRGB1azTgpTs1UNULNcEE2yYxNKsmsWR7F0GEWxfhpC&#10;sIodQLCXHj6wpiA8sLcgPLDMIDyv6CA7rvchOq3/Ijqs/yM6rP8jOqz/Izqs/yPAhgAAs5IAAKeZ&#10;AACcnwAAkKYAAISsAAB5sQAAbbcAAGG8BQBdvRIAWr4gAFi+LQFUvjgCUb5CBE6+SgZMvlIISb5Z&#10;Cka+YAxEvmgOQb1xET+9fBM8vYgVOr2VFji9pBc3vbUYNr3KGDe85xc1u/YZNbr/GjS5/xs0uf8b&#10;NLn/GzS5/xu4jwAAqpgAAJ+fAACTpgAAh6wAAHuzAABvuQAAY74AAFjEBABQyAwATcgXAEzJJQBK&#10;yjEAR8o7AUXKRAJDykwDQcpUBD7KXAY8ymQHOstuCTjLeAo2y4UMNMuSDTLLog4xy7IPMMzHDzDL&#10;5Q4vyfUPLsj9ES7H/xIux/8SLsf/Ei7H/xKulwAAoZ4AAJWlAACJrQAAfLQAAHC7AABkwQAAWcYA&#10;AE7LAwBF0AgAPtUOAD3VGgA81iYAO9cxADnYOwA42UUBNtlNATXZVgIz2l4CMdpoAzDbcwQu238F&#10;LNuNBSrcnQYp3K0GKN3BBijd3gYn2+8HJtn5CCbY/gkm2P4JJtj+CSbY/gmknQAAmKUAAIutAAB+&#10;tAAAcbwAAGXDAABZyQAATc0AAEPTAQA62QYANeQNADPkFgAx5CAAMOUqAC7mMwAt5jwAK+dEACrn&#10;TAEo6FQBJ+hdASXpZwIj6XMCIuqBAiDqkQMf66EDHeuyAxzsxwMc7OEDG+rxAxvp+QMb6fkDG+n5&#10;Axvp+QOapAAAjawAAH+1AAByvQAAZcUAAFnLAABM0AAAQdUAADjcAAAv4QIALfENACvxEwAo8hwA&#10;JvIkACTzKwAi9DIAIfQ5AB/1QQAd9UkAG/ZRABn3WgEX92UBFfhyART5gQET+ZIBEvqiAhH6swIQ&#10;+8YCEPvdAhD76QIQ++kCEPvpAhD76QKPqwAAgbQAAHO9AABmxgAAWc0AAEvTAABA2QAANd4AACzj&#10;AAAm8QAAJP4KACH/EAAf/xYAHP8cABn/IgAX/ygAFf8uABP/NQAS/zwAEP9DAA7/TAAN/1YAC/9i&#10;AAn/bwAI/38BB/+QAQX/oAEE/64BBP+8AQP/xwED/8cBA//HAQP/xwGDtAAAdb0AAGfGAABazwAA&#10;S9UAAD/cAAAz4QAAKeUAACHsAAAe/QAAGv8FABf/DAAV/xAAEv8UABD/GQAO/x4ADf8jAAv/KAAI&#10;/y4ABv81AAP/PQAA/0YAAP9RAAD/XQAA/2sAAP97AAD/iwAA/5kAAP+lAAD/rAAA/6wAAP+sAAD/&#10;rAD/JywB/yoqAf8rKgH/Ki4B/yY0Av8lPwL/I0sD/yFYA/8gZAT/HnAE/x17BP8dhQX/HY4F/x2W&#10;Bf8dnAb/HaIG/xyoBv8crgf/HLQH/xy7B/8cwwf/HM4H/x3fB/8d6wf8HfUH+R3+Bvce/wf3Hf8I&#10;9h3/CfYd/wn2Hf8J9h3/CfYd/wn/KSoB/ywnAf8uJwH/LSoB/ywyAf8rPQL/KUkD/ydVA/8lYQT/&#10;I20E/yJ4Bf8iggX/IYsG/yGTBv8hmgf/IaAH/yGlB/8hqwj/IbEI/yG4CP8hwQj/IcsI/CHcCPkh&#10;6Qj2IfQI8yL9B/Ii/wnxIv8K8SH/C/Ah/wvwIf8L8CH/C/Ah/wv/LCYB/zAkAf8xIwH/MSYB/zIv&#10;Af8xOgL/L0YD/y1SA/8rXgT/KWkF/yh1Bf8nfwb/J4gH/yaQB/8mlgj/Jp0I/iajCf0mqQn8Jq8J&#10;+ya2Cfomvgn4JsgJ9ibZCfIm6AnvJ/MJ7Sf9Cusm/wvqJv8N6Sb/Degm/w7oJv8O6Cb/Dugm/w7/&#10;LyMB/zMgAf81HwH/NyMB/zgsAf84NwL/NkIC/zROA/8yWgT/MGUF/y5wBv4tewf8LYQI+iyMCfgs&#10;kwn3LJkK9iugCvQrpgrzK6wL8iuzC/EruwvvK8YL7izUC+os5gvmLPIL5Cz8DeIs/w/hLP8Q4Cz/&#10;EN8s/xHfLP8R3yz/Ed8s/xH/Mx8B/zcbAf86GgH/PSAB/z8oAf8/MgH/PT4C/ztJA/85VQT7N2EG&#10;9zVsB/U0dgjyM38J8DKHCu8yjwvtMpYL7DGcDOoxogzpMakM6DGwDeYxuQ3lMcMN4zLRDd8y5Qzc&#10;MvEP2DH8EdUx/xLSMf8T0TH/FNAx/xTQMf8U0DH/FNAx/xT/NxsB/zsXAP8/FgD/QxwA/0YkAf9G&#10;LgH/RDkC/EJEA/Y/UATxPVwG7TxnB+o7cQnoOnoK5TmDC+M4iwziOJIN4DeZDd83nw7dN6YO2zet&#10;D9k2thDXNsEQ1TbOENE34xHNN/ETyjf7Fcg3/xbGN/8XxTf/GMQ3/xjEN/8YxDf/GMQ3/xj/OxcA&#10;/0ATAP9FEwD/SRgA/0wgAP9MKQH6SzMB8kg+AuxGSgTnRFYG40NiCN9BbArcQHUM2T9+DdU+hg/T&#10;PY0Q0T2UEc88mxLNPKITzDypFMo7sRTIO7sVxzvIFsU83BbBPO0Xvjz5Gbs8/xq6PP8buTz/G7g8&#10;/xu4PP8buDz/G7g8/xv/PhQA/0QQAP9KEQD/TxQA/1EbAPtSIwDxUS0B6U84AeJNRQPcS1EF1klc&#10;CNFHZgvORnAOy0V4EMhEgBLGQ4cUxEKOFcNClRbBQZwXv0GkGL1ArBm8QLYaukDCGrhA0hu1Qegb&#10;skH2HbBB/x6uQf8erUH/HqxB/x6sQf8erEH/HqxB/x7/QhEA/0cNAP9PDgD/UxEA/1YVAPNXHADo&#10;ViUA4FUxAddTPwLPUkwFylBXCcZOYQ3DTGoQwEpyEr1JehW7SIIWuUeJGLdHkBm1Rpcbs0afHLFF&#10;px2wRbEerkW8H6xFzB+qReMgp0bzIaVG/yGjRv8iokb/IaJG/yGiRv8hokb/IaJG/yH/RQ4A/0sK&#10;AP9TDAD/Vw0A+VoQAOtbFADfWhwA1ForAMxaOwLGWEgFwVZTCbxUXA25UmURtVBtFLNPdRewTnwZ&#10;rk2EGqxMixyqS5IeqEqaH6ZKoyGkSawio0m4I6FJxiSfSt4knUrwJJtK/SWZS/8kmUv/JJhL/ySY&#10;S/8kmEv/JJhL/yT/SAwA/08IAP9WCAD1WwkA6V4KAOReDQDVXxUAy2AnAMRfNgK+XkMFuFtOCbRZ&#10;WA6wV2ESrFVpFapUcBinU3gapVJ/HKJRhh6gUI4gnk+WIpxOnyOaTqglmE6zJpdOwieVTtYnk07s&#10;J5FP+yeQT/8nkFD/Jo9Q/yaPUP8mj1D/Jo9Q/yb/SgkA/1MFAPhaBADiXwMA2mIGANRjCQDNYxIA&#10;xGUjALxlMgK2Y0AFsWFLCaxeVA6oXF0SpVtlFqFZbBifWHMbnFZ6HppVgiCYVIoilVSSJJNTmyaR&#10;UqUnj1KwKY1SviqMUtAqilPpKolT+SmIVP8ph1T/KIdU/yiHVP8oh1T/KIdU/yj/TAUA/1YBAOld&#10;AADcYwIA0WcFAMxoBwDGaBAAvWogALZpLwGwaDwEqmVHCaVjUQ2hYVoSnV9hFppeaRmXXHAclVt3&#10;HpJafiGQWYYjjViOJYtXlyeJV6EphlatK4VWuiyDVswsglfmLIFX9yuAWP8qgFj/KoBY/ymAWP8p&#10;gFj/KYBY/yn/TwIA/VkAAOJgAADVZwAAzGoDAMZsBQDAbA4At20dALBuLAGqbDkEpWpECKBoTg2b&#10;ZlcRl2ReFZRiZRmRYGwcjl9zHoteeyGJXYIkhlyLJoRblCiBW54qf1qqLH1aty18WskuelrjLnpb&#10;9S16XP8seVz/K3pc/yp6XP8qelz/Knpc/yr/UQAA8lsAAN5kAADPagAAx24CAMBwBAC6cAwAsnEa&#10;AKtxKQGlcDcDn25CB5psSwyWalQRkmhcFY5mYxiLZWkbiGNwHoVieCGCYX8kgGCIJn1fkSl7X5wr&#10;eF6nLXZetS51XsYvdF7hL3Rf8y50X/8sdGD/K3Rg/yt0YP8rdGD/K3Rg/yv/UwAA6F4AANlnAADL&#10;bQAAw3EBALtzAgC1cwkArXUXAKd1JwGhdDQDm3I/B5VwSQuRblIQjGxZFIlqYBiFaWcbgmhuHn9m&#10;dSF9ZX0kemSFJndkjyl1Y5orcmKlLXBisy9vYsQvbmLeL25j8i5uY/4tbmP/LG5j/ytuY/8rbmP/&#10;K25j/yv/VQAA5WAAANNpAADIcAAAv3QAALd3AQCwdwcAqHgVAKJ5JACceDIClnY9BpF0RwuMck8P&#10;iHBXE4RvXheAbWQafWxrHXprcyB3anojdGmDJnJojSlvZ5csbWejLmtmsS9pZsEwaWbbMGln8C9p&#10;Z/0taWf/LGpn/ytqZ/8ramf/K2pn/yv+WAAA4WMAAM9sAADEcwAAu3gAALN6AACregQApHsSAJ58&#10;IgCYfC8Ckno7BYx4RQqHd00Og3VVEn9zXBZ7cmIaeHBpHXVvcCBybngjb22BJm1siylqbJYraGuh&#10;LmZrry9kar8wY2vYMGNr7y9ka/wtZGv/LWVr/yxla/8sZWv/LGVr/yz0WwAA3WYAAMtvAADAdgAA&#10;t3sAAK9+AACmfgEAn38QAJmAHwCTgC0CjX85BYh9QwmDe0sNfnpTEnp4WhZ2d2EZc3VnHHB0bh9t&#10;c3YianJ/JmhxiShlcJQrYnCgLWBvrS9fb70vXm/UL15v7S9fb/stX2//LGBv/yxgb/8sYG//LGBv&#10;/yzrXgAA2GkAAMdyAAC8eQAAs38AAKuCAAChggAAmYMOAJSEHQCOhCsBiIM2BIOCQAh+gEkMeX9R&#10;EHV9WBRyfF8YbntlG2t6bB5oeXQiZXh9JWJ3hydgdpIqXXWeLFt1qy5adLsvWXXRL1l07C5ZdPot&#10;WnT/LFp0/ytadP8rWnT/K1p0/yvmYQAA0W0AAMN2AAC5fQAAr4MAAKaGAACchgAAlIgMAI6JGQCJ&#10;iSgBg4k0A36HPgd5hkcLdIVPD3CEVhNtgl0XaYFjGmaAah1jf3IgYH56I119hCZafI8pWHucK1Z7&#10;qSxUe7ktU3vOLVR66i1UevksVHn/K1V5/ypVef8qVXn/KlV5/yrhZQAAzHEAAL96AAC0ggAAq4cA&#10;AKGKAACViwAAjY0JAIeOFgCCjyQBfY8xAniOOwVzjUQJb4xMDWuKVBFniVoVZIhhGGGHaBtehnAe&#10;W4V4IViEgiRVhI0mUoOaKVCCpypPgrcrToLMK06C6CtOgfgqT4D/Kk+A/ylPgP8pT4D/KU+A/ynb&#10;agAAx3UAALp/AACwhwAApowAAJyPAACPkQAAhpMFAICUEgB7lSEAd5UtAXKVOARtlEIHaZNKC2WS&#10;UQ5ikVgSXpBfFVuPZhhYjm0bVY52HlKNgCFPjIsjTYuYJUuLpSdJi7UoSIvKKEiK5ydJifcoSYj/&#10;J0mH/ydJh/8nSYf/J0mH/yfRbwAAwXsAALWEAACrjAAAoJAAAJWUAACJlwAAfpoAAHebDgBznBwA&#10;b50pAWucNQJmnD8FYptHCF+aTwtcmlYPWJlcElWYYxVTmGsXUJdzGk2WfR1KlYkfR5WVIUWVpCNE&#10;lLMjQ5TII0OU5SNDkvUkQ5H/JEOQ/yRDkP8kQ5D/JEOQ/yTKdQAAu4EAALCLAACkkQAAmpUAAI+Z&#10;AACDnQAAdKIAAG6jCwBqpBcAZqUlAGOlMQFfpDsDW6REBVikSwhVo1MLUqNaDU+iYRBNomgTSqFx&#10;FUegexhEoIYaQp+THECfoh0+n7IePZ/GHj2f4x09nfQePZz/Hzyb/x88m/8gPJv/IDyb/yDCfAAA&#10;tYgAAKmQAACelgAAk5sAAIefAAB7pAAAb6gAAGOsBABfrREAXK0fAFquKwBXrjYBVK5AA1GtSAVO&#10;rU8HS61XCUmtXgtGrGYNRKxuD0GseBE/q4QTPKuRFTqroBY5q7AXOKvDFziq4Rc3qfMYN6f+GTam&#10;/xo2pv8aNqb/Gjam/xq6hAAAro8AAKKWAACXmwAAi6EAAH+mAABzqwAAZ68AAFq0AABTtgwAUbcX&#10;AE+3JABNuDAASrg6AUi4QwJGuEsDRLhSBEG4WgY/uGIHPbhrCTq4dQs4t4EMNreODjS3nQ8zt60P&#10;MrfBDzG33g8xtvIQMLT8ETCz/xIws/8TMLP/EzCz/xOyjgAApZUAAJqbAACOogAAgqgAAHWtAABp&#10;swAAXrcAAFO7AABHwAUAQ8IQAELCGwBAwycAP8MyAD7EPAA8xEQBOsRNATjEVQI2xF0DNcRmBDPF&#10;cAQxxXwGL8WKBi3FmgcrxaoIKsW+CCrF2ggqxPAIKcL7CSjB/woowf8LKMH/CyjB/wuolQAAnZsA&#10;AJGiAACEqQAAeK8AAGu1AABfuwAAVL8AAEnDAAA/yAQANs0JADPOEQAyzxwAMc8nADDQMQAv0DoA&#10;LtFDAC3RTAAr0lUAKtJfASjTaQEn03YBJdOEAiTUlAIi1KYCIdW5AiHV0gIg0+sCINL2Ax/R/wQf&#10;0f8EH9H/BB/R/wSfmwAAlKIAAIepAAB5sQAAbbgAAGC+AABUwwAASccAAD7LAAA10AEALdUGACXb&#10;CwAk3hIAI94cACLfJQAh4C4AIOA3AB/hQAAe4UoAHeJTABzjXgAb42oAGuR4ABjkiAEX5ZoBFuas&#10;ARXmwAEU590BE+XvARPj+gET4/oBE+P6ARPj+gGWogAAiakAAHuxAABuuQAAYcAAAFTGAABIygAA&#10;Pc8AADPTAAAq2QAAIt4CAB7rCgAc7BAAG+0XABntHwAX7iYAFe4tABTvNQAT8D0AEfBGABDxUAAP&#10;8lsADvJpAA3zeAAM9IoAC/WcAAr1rgAJ9sIACfbZAAj17QAI9e0ACPXtAAj17QCLqQAAfbIAAG+6&#10;AABiwgAAVckAAEfOAAA70gAAMdgAACfdAAAf4QAAGegAABb4BgAU+g0AEvsSABD8FwAO/B0ADf0j&#10;AAz9KQAK/jAACP84AAb/QQAD/0wAAP9YAAD/ZgAA/3cAAP+JAAD/mwAA/6sAAP+7AAD/zgAA/88A&#10;AP/PAAD/zwB/sgAAcboAAGPDAABWywAASNEAADrWAAAv3QAAJeEAABzlAAAU6QAAEfcAAA//AQAN&#10;/wkAC/8NAAj/EAAG/xQAA/8YAAD/HgAA/yMAAP8qAAD/MgAA/zwAAP9HAAD/VAAA/2MAAP9zAAD/&#10;hQAA/5cAAP+kAAD/sgAA/7IAAP+yAAD/sgD/IikB/yMnAf8jKAH/ICsB/xwxAf8aPQH/GEkB/xZW&#10;Av8UYgL/E24C/xJ4Av8SggL/EosC/xKSAv8SmQL/Ep4C/xKkAv8SqQL/Eq8C/xK2Av8SvQL/EscC&#10;/xLUAv0S5QL6EvEC9xL6AvUT/wL0E/8D9BP/A/QT/wP0E/8D9BP/A/QT/wP/JCcB/yYkAf8mJAH/&#10;JCcB/yIvAf8gOgH/HkYB/xxTAv8aXwL/GGoC/xd1Av8XfwL/F4gC/xePAv8XlgL/F5wC/xehAv8X&#10;pwL/F60C/xezA/4XuwP9F8UD+hfRA/cX5AL0F+8C8Rj6Au8Y/wPuGP8E7hj/BO0Y/wXtGP8F7Rj/&#10;Be0Y/wX/JyMB/ykgAP8pIAD/KCMA/yktAf8nNwH/JUMB/yNPAv8hWwL/H2YC/x1xAv8dewP/HYQD&#10;/x2MA/4dkwP8HJkD+xyfA/ocpAP5HKoD9xyxA/YcuQP1HcID8x3OA/Ad4QPsHe4D6R75BOge/wXm&#10;Hv8G5R7/BuUe/wflHv8H5R7/B+Ue/wf/Kx8A/y0cAP8tGwD/LiAA/y8pAP8vNAH/LD8B/ypLAv8o&#10;VwL/JmIC/SVtA/okdwP4I4AD9iOIA/UjjwPzI5UE8iObBPEjoQTvI6gE7iOuBO0jtgTrI78E6iPM&#10;BOcj4ATjJO0E4CT5Bt4k/wfcJP8I2yT/Cdok/wnaJP8J2iT/Cdok/wn/LhsA/zEXAP8yFgD/NRwA&#10;/zYlAP82LwH/NDoB/zFGAfsvUgL3LV0C8yxoA/ArcgPuKnsE7CqEBOoqiwToKpIF5ymYBeYpngXk&#10;KaUF4ymsBeEptAXgKr0F3irKBdsq3gXWKu0H0ir4Cc8r/wrNKv8LzCr/DMsq/wzLKv8Myyr/DMsq&#10;/wz/MhcA/zUSAP84EgD/OxgA/z0gAP88KgD+OzUB9zlBAfE2TQLsNFgC6DNjA+UybQTjMnYE4DF/&#10;Bd4xhwXcMI4G2jCVBtgwmwfWL6IH1C+pCNIvsQjQL7oJzzDGCc0w2AnJMeoKxjH3DMMx/w7BMf8P&#10;wDH/D78x/w+/Mf8QvzH/EL8x/xD/NhMA/zkPAP8+EAD/QRQA/0MaAP9CIwD1QS4A7T46Aec9RgHh&#10;PFMC3TpeA9k5aATUOHEG0Th6B883gQjNN4gJyzaPCso2lgrINp0LxjWkDMU1rAzDNbUNwTXADcA2&#10;zw69NuYOuTb0ELc2/xG1Nv8StDb/E7M2/xOzNv8Tszb/E7M2/xP/ORAA/z0LAP9DDQD/RxAA/0gU&#10;APVHHADrRiYA40QyANxEQQHUQ00Cz0FYBMtAYgbIP2sIxT50CcM9ewvBPYMMvzyKDb08kA67PJcP&#10;ujufELg7pxC2O7ARtTu7ErM7yRKxO+ATrjzxFKs8/RWpPP8WqDz/Fqg8/xanPP8Wpzz/Fqc8/xb/&#10;PQ0A/0IIAP9ICgD/SwwA+kwPAOxMFADhSh0A1kosAM5LOwHJSkgCxEhTBMBHXQe8RmYJukRuC7dD&#10;dg21Q30Os0KEELFBixGwQZISrkCaE6xAohSqQKsVqUC2FqdAxBemQNkXo0HtGKBB+xifQf8ZnkH/&#10;GZ1B/xmdQv8YnUL/GJ1C/xj/QAkA/0YFAP9MBQDxTwcA5lAJAONPDQDVTxUAzFEnAMVRNgG/UEMC&#10;uk9OBbZNWAizTGEKsEppDa1JcA+rSHgRqUd/EqdHhhSlRo0Vo0aVFqFFnhifRacZnkWyGpxFvxqa&#10;RdEbmEXpG5ZG+ByVRv8blEb/G5NG/xuTR/8bk0f/G5NH/xv/QgUA/0oBAPJQAADhVAEA2VYFANNV&#10;CQDMVRIAw1YiALxXMgG3Vj8CslRKBa1TVAiqUV0Lp1BkDqRObBCiTXMSn0x6FJ1MgRabS4kXmUqR&#10;GZdKmRqVSaMbk0muHZJJux6QScwejkrlHo1K9h6LS/8ei0v/HYpL/x2KS/8dikv/HYpL/x3/RQAA&#10;/00AAOVUAADZWQAAz1sDAMpbBgDEWg8Au1seALVcLgGvWzsCqlpGBaZYUAiiVlkLn1VgDpxTaBGZ&#10;Um8Tl1F2FZVQfReTUIQZkE+NGo5OlhyMTp8eik6qH4hOtyCHTsghhU7iIYRP8yCDT/8gg0//H4JQ&#10;/x+CUP8eglD/HoJQ/x7/RwAA81EAAN9YAADRXQAAyWACAMNgBAC9Xg0AtWAaAK5hKgCpYDcCpF5D&#10;BJ9dTQibW1ULmFldDpVYZBGSV2sTj1ZyFo1VeRiLVIEaiFOJHIZTkh6EUpwfglKnIYBStCJ/UsQj&#10;fVLeI3xT8SJ8U/4he1T/IXtU/yB7VP8ge1T/IHtU/yD/SgAA6VQAANpcAADMYQAAw2QAALxkAgC2&#10;YwoAr2QXAKllJwCjZDQCnmNABJlhSgeVX1ILkV5aDo5dYRGLW2gTiVpvFoZZdhiEWH0agViGHH9X&#10;jx59Vpkge1akInlWsSN3VsEkdlbaJHVX7yR1V/0jdVj/InVY/yF1WP8hdVj/IXVY/yH/TQAA5VcA&#10;ANNfAADIZAAAv2cAALdoAACxZwcAqWgUAKNpJACeaDIBmWc9BJRlRweQZE8KjGJXDYhhXhCFX2UT&#10;g15sFoBdcxh9XXoae1yDHXlbjB92W5chdFqiI3JaryRxWr8lcFrVJW9b7SVvW/wjb1v/Im9b/yJv&#10;W/8hb1v/IW9b/yH6TwAA4VoAAM9iAADEZwAAu2sAALNsAACsagQApGsSAJ5sIQCZbC8BlGs6A49p&#10;RAaKaE0JhmZVDYNlXBCAZGITfWJpFXpicBh4YXgadWCAHXNfih9wX5Qhbl6gI2xerSVrXrwmal7R&#10;Jmle7CVqX/skal//I2pf/yJqX/8ial//Impf/yLwUgAA3V0AAMtlAADAawAAt24AAK9vAACnbgEA&#10;oG8QAJpwHwCUcCwBj284A4ptQgaGbEsJgmpSDH5pWQ97aGASd2ZmFHVmbhdyZXUacGR+HW1jiB9r&#10;Y5IiaWKeJGdiqyVlYromZGLPJmRi6iZlYvokZWP/I2Vj/yJlY/8iZWP/ImVj/yLrVQAA2GAAAMho&#10;AAC8bgAAs3EAAKtzAACicQAAm3IOAJVzHACQdCoBinM2AoVyQAWBcEgIfW9QC3ltVw52bF4Rc2tk&#10;FHBqbBdtaXMaa2l8HGhohh9mZ5AhZGecI2JmqSVgZrkmX2bNJl9m6CZgZvkkYGb/I2Bm/yNhZv8i&#10;YWb/ImFm/yLoWAAA02MAAMRrAAC5cQAAsHUAAKd3AACedQAAlnYNAJB3GQCLeCcAhnczAoF2PQR8&#10;dUYHeHNOC3VyVQ5xcVwRbnBjFGtvahZpbnEZZm56HGNtgx5hbI4hX2uaI11rpyVba7cmWmvKJlpr&#10;5yVba/ckW2r/I1xq/yJcav8iXGr/Ilxq/yLjWwAAzmYAAMBuAAC2dAAArHkAAKN7AACYeQAAkHoL&#10;AIp7FgCFfCQAgXwxAXx7OwR3ekQGc3lMCnB4Uw1sd1oQaXZhE2d1aBZkdG8YYXN4G15ygR1ccYwg&#10;WnGYIlhwpiRWcLUlVXDIJVVw5SVVcPYkVm//I1Zv/yJXb/8iV2//Ildv/yLfXwAAymkAALxyAACy&#10;eAAAqX0AAJ9/AACSfgAAin8HAISAEwCAgSEAe4EuAXeAOQNygEIFbn9KCGt+UQtofVgOZHxfEWJ7&#10;ZhRfem0XXHl1GVl4fxxXeIoeVHeWIVJ2pCJRdrMjUHbGJFB24yNQdfUjUXX/IlF0/yFRdP8hUXT/&#10;IVF0/yHYYwAAxW0AALh2AACufQAApYIAAJqDAACNgwAAhIQDAH2FEAB5hh4AdYcrAXGHNgJthj8E&#10;aYVHB2WETwpig1YNX4NcD1yCYxJagWsVV4BzGFR/fRpRf4gcT36UH01+oiBLfbEhSn3EIkp94SFL&#10;fPQhS3v/IEt7/yBLe/8gS3v/IEt7/yDQZwAAwHIAALR7AACqggAAoIYAAJWIAACHiAAAfIoAAHaM&#10;DgByjRoAbo4nAGqOMgFmjTwDY41EBWCMTAhci1MKWotaDVeKYRBUiWgSUYhxFU+IehdMh4UaSoaS&#10;HEiGoB1Ghq8eRYXCHkWF3x5FhPIeRYP+HkWC/x5Fgv8eRYL/HkWC/x7KbQAAungAAK+BAAClhwAA&#10;mosAAI+NAACBjgAAdJEAAG6TCgBplBUAZpUiAGOVLgFglTgCXJVBBFmUSQZWlFAIVJNXClGTXgxO&#10;kmYPTJJuEUmReBRGkIMWRJCQGEKPnhlAj60aP4/AGj+P3Bo/jfEaP4z9Gz+L/xs/i/8bP4v/Gz+L&#10;/xvCcwAAtX4AAKqHAACfjAAAlJAAAIiTAAB7lQAAbJkAAGWbBABgnBAAXZ0dAFueKQBYnjQBVZ49&#10;AlKdRQNQnU0FTZ1UB0ucWwlInGMLRpxrDUObdQ9Bm4ARPpqNEzyamxQ6mqsVOZq9FTma2RU5mO8W&#10;OZf8FjiW/xc4lf8XOJX/FziV/xe7egAAr4UAAKSMAACYkQAAjZUAAIGaAAB1nQAAaKAAAFukAABW&#10;pQwAU6YXAFGnIwBPpy8ATKc4AUqnQQFIp0kCRqdQBEOnWAVBp18GP6ZoCD2mcgo6pn0LOKaKDTal&#10;mQ40pakPM6W7DzOl1A8zpO4PMqL7EDKh/xEyof8RMqH/ETKh/xG0ggAAqIwAAJ2SAACSlwAAhpwA&#10;AHmhAABtpQAAYakAAFWsAABLrwUAR7AQAEWwHABEsScAQrEyAEGyOwA/skMBPbJLATuyUwI5slsD&#10;N7JkBDWybgUzsnkGMbKHBy+xlggusqYILbK4CSyy0AgssOwJK6/5Ciuu/wsqrf8LKq3/Cyqt/wut&#10;iwAAoJIAAJWYAACJnQAAfaMAAHGoAABkrQAAWbEAAE20AABCuAAAO7oKADi7EwA3vB4ANbwpADS9&#10;MgAzvTsAMr1EADG+TAAvvlUBLr5eASy+aAEqvnQCKb6CAie/kQMmv6IDJL+0AyO/ywMjvugDI7z3&#10;BCK7/wUiu/8FIrv/BSK7/wWkkgAAmJgAAIyeAACApQAAc6sAAGewAABbtQAAT7kAAES8AAA6wAAA&#10;MMQEACrHCwAoyBMAJ8kdACbJJwAlyTAAJMo5ACPKQgAiy0sAIctVACDMXwAfzGwAHc16ABzNigAb&#10;zZwAGc6uARjOxQAYzeQAGMz0ARjK/AEYyv8CGMr/AhjK/wKbmQAAj58AAIKmAAB1rQAAaLMAAFy5&#10;AABQvQAARMEAADnEAAAwyAAAKMwBACDQBgAZ1QsAFtcQABXYGQAV2SIAFNkrABPaNAAT2j0AEttI&#10;ABHcUwAR3V8AEN1tABDefgAO35EADuCkAA3guAAM4NIAC9/tAAze9wAM3fsADN37AAzd+wCSnwAA&#10;hacAAHeuAABqtQAAXbwAAFDBAABExQAAOMkAAC7NAAAl0QAAHtUAABbaAQAR3gYAEOcNAA7nEgAN&#10;6BkADOghAAvpKQAK6jEACeo7AAfrRQAF61EABOteAAPrbgAB64AAAOqUAADqpwAA67wAAOvSAADr&#10;6QAA7O8AAOzvAADs7wCHpwAAea8AAGu3AABevgAAUcUAAEPJAAA3zQAALdEAACPWAAAb2wAAE98A&#10;AA7jAAAM7gIACvYKAAf2DgAF9hIAA/YYAAD1HgAA9SUAAPUuAAD1NwAA9kIAAPZOAAD2XQAA9m4A&#10;APaBAAD2lQAA96cAAPe3AAD4xwAA+NAAAPjQAAD40AB7rwAAbbgAAGDAAABSyAAARM0AADfRAAAr&#10;1wAAIdwAABjgAAAR5AAADOcAAAfvAAAE+gAAAf8DAAD/CAAA/w0AAP4QAAD+FAAA/xoAAP8hAAD/&#10;KQAA/zMAAP8+AAD/SwAA/1sAAP9sAAD/gAAA/5IAAP+hAAD/rQAA/7MAAP+zAAD/swD/HCYA/xwk&#10;AP8aJQD/FScA/xEuAP8QOgD/DkcB/w1TAf8LXwH/CmsB/wp1Af8KfwH/CocB/wqOAf8KlQH/CpsB&#10;/wmgAf8JpQD/CasA/wmxAP8JuAD/CcEA/gnMAPwJ3gD5CesA9Qn2APMJ/wDyCv8A8Qr/AfEL/wHx&#10;C/8B8Qv/AfEL/wH/HyMA/x8hAP8eIQD/GSQA/xcsAP8VNwD/E0QA/xFQAf8QXAH/DmcB/w5yAf8O&#10;ewH/DoQB/w6LAf8OkgH/DpgB/w6dAf8OowH+DqgB/A6uAfsOtQD6Dr4A+A7JAPUO2wDyDuoA7g71&#10;AOwO/wHrD/8B6g//AeoQ/wHpEP8B6RD/AekQ/wH/Ih8A/yIcAP8hHAD/HyAA/x8pAP8cNAD/GkAA&#10;/xdMAf8VWAH/FGMB/xNuAf8TdwH+E4AB/BOIAfoSjgH5EpUB+BKaAfYSoAH1EqYB9BKsAfMSswHx&#10;ErwB8BLHAe0S2AHpE+gB5hP1AeQU/wHiFP8C4RX/AuEV/wLgFf8C4BX/AuAV/wL/JRsA/yYXAP8k&#10;FgD/JRwA/yYlAP8kMAD/ITsA/x9IAP8dVAH9G18B+RppAfcacwH0GXwB8hmEAfEZiwHvGZEB7hmX&#10;AewZnQHrGaMB6RmqAegZsQHnGboB5RnFAeMZ1QHfGugB3Bv1Atgb/wLVHP8D1Bz/A9Mc/wTSHP8E&#10;0hz/BNIc/wT/KRcA/yoTAP8pEgD/LBgA/ywhAP8sKwD/KTcA/SdDAPclTwHzI1oB7yJkAewhbgHp&#10;IXcB5yF/AeUhhgHkIY0B4iCUAeEgmgHfIKAB3iCnAdwhrwHaIbgC2CHDAtUh0wLRIucCzSL0A8oj&#10;/wTII/8FxyP/BsYj/wbGI/8GxiP/BsYj/wb/LBIA/y4PAP8wEAD/MxQA/zMbAP8yJQD6MDAA8i48&#10;AOwsSQDnKlUB4ypfAeApaQHdKXIB2ih6AdcoggLVKIkC0yiQAtEolgPPKJwDziijA8woqwPKKLMD&#10;ySi+BMcozATFKeIEwSrxBr4q/ge8Kv8Iuir/CLoq/wi5Kv8JuSr/Cbkq/wn/MA8A/zILAP82DQD/&#10;OBAA/zkVAPk3HgDvNSgA5zM1AOAyQgDbMk8A1TFaAdAxZALNMG0CyzB1A8kwfAPHL4MExS+KBMQv&#10;kQXCL5cFwS+eBr8vpga9L68GvC+5B7ovxwe4MN0HtTDuCbIw+wqwMP8LrjD/C64w/wutMP8LrTD/&#10;C60w/wv/MwwA/zYGAP88CQD/PgwA/T0QAO88FQDkOR8A2zktANI6PADNOkkByDlUAcQ5XgLBOGcD&#10;vzdvBL03dgW7Nn0GuTaEB7c2iwe2NZIItDWaCbM1oQmxNaoKrzW0C641wQusNdQLqTbqDKY2+A2l&#10;Nv8Oozf/DqI3/w6iN/8Oojf/DqI3/w7/NwcA/zsCAP9AAwDyQgUA6UIJAOU/DgDYPhYAzkAnAMdB&#10;NgDCQUQBvUFPArlAWQO2P2EEtD5pBrE9cQevPXgIrjx/Caw8hgqqO40LqTuVDKc7nQ2lO6YNozqw&#10;DqI7vA+gO80PnjvmEJs89RGaPP8RmTz/EZg8/xGYPP8RmDz/EZg8/xH/OgEA/0AAAO9FAADhSAAA&#10;2UgFANNGCQDMRRIAxEciAL1IMQC4SD8Bs0dKArBGVASsRV0FqkRkB6dDbAilQnMKo0J6C6FBgQyg&#10;QYgNnkCQD5xAmBCaQKERmECsEpdAuBKVQMgTk0DhE5FB8xSQQf8Uj0H/FI5C/xOOQv8TjkL/E45C&#10;/xP/PAAA+UQAAORKAADYTgAAzk8CAMlNBgDDSw8Au00dALVOLQCvTjoBq01GAqdMTwSkS1gGoUpg&#10;CJ5JZwmcSG4Lmkd1DZhGfA6WRoMPlEWLEZJFlBKQRZ0TjkWoFIxFtBWLRcQWikXcFohG8BaGRv0W&#10;hkb/FoVH/xWFR/8VhUf/FYVH/xX/PwAA7EgAAN1PAADPUwAAxlUAAMBTAwC7UQwAs1IZAK1TKQCo&#10;UzYBo1JCAp9RSwScUFQGmU9cCJZOYwqUTWoMkUxxDo9LeA+NS38Ri0qHEolKkBSHSZoVhUmlF4NJ&#10;sRiCScAYgUrWGX9K7Rh+S/wYfkv/F31L/xd9S/8WfUv/Fn1L/xb/QwAA5kwAANZTAADJWAAAwFkA&#10;ALpYAQC0VgkArFcWAKZYJQChWDIBnVc+AphWSASVVVEGklRYCI9SXwqMUmYMilFtDohQdBCFT3sS&#10;g0+EE4FOjRV/TpcXfU6hGHtNrhl6Tr0aeE7RGndO6xp3T/oZdk//GXZP/xh2T/8Xdk//F3ZP/xf4&#10;RgAA4lAAANBXAADEXAAAu14AALRdAACuWgYAplsTAKBcIgCbXC8Al1s7ApJaRQOPWU0Gi1hVCIhX&#10;XAqGVmMMg1VqDoFUcRB+VHgSfFOAFHpSiRZ4UpQYdlKfGXRSqxpyUrobcVLNHHBS6BtwU/kacFP/&#10;GnBT/xlwU/8YcFP/GHBT/xjvSQAA3VMAAMtaAADAXwAAt2IAAK9hAACoXgIAoV8QAJtgHgCWYCwA&#10;kWA4AY1eQgOJXUsFhVxSB4JbWQqAWmAMfVlnDntYbhB4WHUSdld9FHRXhxZyVpEYb1acGm5WqRts&#10;Vrgca1bLHWpW5hxqV/cbalf/GmpX/xlrV/8Za1f/GWtX/xnrTAAA2FYAAMheAAC8YgAAs2UAAKtl&#10;AACjYgAAnGIOAJZjHACRZCkAjGM1AYhiPwOEYUgFgGBQB31fVwl6Xl0Ld11kDXVcaxBzXHIScFt7&#10;FG5bhBdsWo8YalqaGmhapxxmWrYdZVrIHWVa5B1lWvYcZVr/G2Va/xplWv8ZZVr/GWVa/xnoTwAA&#10;01kAAMRhAAC5ZgAAsGgAAKdpAACeZQAAl2YNAJFnGQCMaCcAh2cyAYNmPQJ/ZUYEe2RNBnhjVAl1&#10;YlsLcmFhDXBhaQ9tYHASa195FGlfghZnXo0ZZV6YGmNepRxhXrQdYF7HHWBe4x1gXvUcYF7/G2Be&#10;/xphXv8aYV7/GmFe/xrkUgAAz1wAAMBkAAC2aQAArGwAAKNsAACZaQAAkmoLAIxqFgCHayQAgmsw&#10;AX5qOgJ6aUMEdmhLBnNnUghwZ1kKbWZgDWtlZg9oZG4RZmR2FGRjgBZiY4sYYGKXGl5ipBxcYrId&#10;W2LFHVti4R1bYvQcW2L/G1xi/xpcYv8aXGL/Glxi/xrgVQAAy18AAL1nAACybAAAqXAAAJ9vAACU&#10;bAAAjG0IAIZuEwCCbyEAfW8tAXlvOAJ1bkEDcm1JBW5sUAdra1cKaWteDGZqZQ5kaWwRYWl0E19o&#10;fhZdZ4kYW2eVGllmohtXZrAcVmbDHVZm3x1WZvMcV2b/G1dm/xpXZv8aV2b/Gldm/xrbWQAAx2IA&#10;ALpqAACvcAAApnMAAJpzAACPcAAAh3EFAIFyEQB8cx4AeHMqAHRzNQFwcz8DbXJHBWpxTgdncVUJ&#10;ZHBcC2JvYw5fb2oQXW5yElptfBVYbYYXVmyTGVRsoBtSa68cUWvBHFFr3BxRa/EbUmv+GlJq/xpS&#10;av8ZUmr/GVJq/xnUXAAAw2YAALZuAACsdAAAoncAAJZ2AACJdQAAgXYBAHp3DwB2eBsAcnknAG95&#10;MgFreDwCaHhEBGV3TAZid1MIX3ZaCl11YQxadWgPWHRwEVVzeRNTc4QWUXKQGE9ynhlNca0aTHG/&#10;G0tx2RtMcfAaTHD9Gk1w/xlNb/8ZTW//GU1v/xnOYAAAvmoAALJyAACoeAAAnXsAAJB6AACEegAA&#10;ensAAHR8DABvfhcAbH4kAGl/LwFmfzkCYn9CA19+SQVdfVAHWn1XCVd8XgtVfGUNUntuD1B6dxJO&#10;eoIUS3mOFkl5nBdIeKsYRni9GUZ41RlGd+8YR3b8GEd2/xhHdf8XR3X/F0d1/xfJZQAAum8AAK53&#10;AACkfQAAmH8AAIt/AAB+fwAAc4EAAGyDCQBohBMAZYUgAGKGLABfhjYBXIY/AlmFRgNXhU4FVIVV&#10;B1KEXAlPg2MLTYNrDUuCdA9Ign8RRoGME0SBmhVCgKkWQYC6FkCA0hZBf+0WQX77FkF9/xZBff8W&#10;QX3/FkF9/xbCagAAtXUAAKp9AACfggAAkoMAAIWEAAB5hQAAaokAAGSKAwBgjBAAXY0bAFuOJwBY&#10;jjIAVY47AVOOQwJQjkoDTo1SBUyNWQZJjGAIR4xoCkWLcgxCi30OQIqJDz6KmBE8iqcSO4q4EjqK&#10;zxI7iOsSO4f6EzuG/xM7hv8TO4b/EzuG/xO8cQAAr3sAAKWDAACZhwAAjIgAAH+JAABzjAAAZZAA&#10;AFyTAABXlQwAVJYWAFKWIgBQly0ATZc2AEuXPwFJl0cCR5dOA0WWVQRDll0FQZZlBj6Vbwg8lXoJ&#10;OpWHCziVlQw2lKUNNZS2DjSUzA00k+kNNJL4DjSQ/w80kP8PNJD/DzSQ/w+1eAAAqoIAAJ6IAACT&#10;jQAAho4AAHmQAABtkwAAYZcAAFWbAABNngYASZ8QAEefGwBGoCYARKAwAEOhOgBBoUIBP6FJAT2h&#10;UQI7oVkCOaFhAzegawQ1oHYFM6CDBjGgkgcwoKIILqCzCC6gyQgun+cILZ33CS2c/wotm/8KLZv/&#10;Ci2b/wqvgAAAo4kAAJeOAACNkwAAf5UAAHKYAABmnAAAW6AAAE+kAABFpwAAPqkMADyqFAA6qh8A&#10;OaopADirMgA3qzsANatDADSsSwAyrFMBMaxcAS+sZgItrHECK6x/AyqsjgMorJ4EJ6ywBCasxQQm&#10;q+QDJan1BCWo/wUlp/8FJaf/BSWn/wWniQAAm48AAJGUAACEmQAAeJ4AAGuiAABfpgAAU6oAAEit&#10;AAA9sAAANLMDAC+1DgAttRYALLUgACu2KQAqtjIAKbc6ACi3QwAnt0wAJrhVACS4XwAjuGsAIrh4&#10;ASC4iAEfuJkBHbmrARy5wAEcuN8BHLbyARu1/AIbtP8CG7T/Ahu0/wKfjwAAlJUAAIibAAB7oQAA&#10;bqYAAGKrAABWsAAASrMAAD+2AAA1uQAALLwAACS/BgAfwg0AHcIUABzCHgAbwyYAGsMvABnEOAAY&#10;xEEAF8RKABbFVQAVxWEAFMZvABPGfwASxpEAEcekABDHuQAPx9QAEMbuABDE+gAQw/8AEMP/ABDD&#10;/wCXlgAAi5wAAH6iAABxqQAAZK8AAFi0AABLuAAAQLsAADW+AAArwQAAI8UAABvJAQAUzAYAENAL&#10;AA7REQAN0RkADdEhAAzRKgAM0TQAC9I+AArSSQAJ01UACdNiAAjTcgAG1IQABdSYAATUqwAD1cAA&#10;AdXcAAHV7QAB1fYAAdX2AAHV9gCOnQAAgKQAAHOrAABmsQAAWbgAAEy9AAA/wAAANMMAACrHAAAh&#10;ygAAGc4AABLSAAAN1gEACdsFAAbcDQAE3BEAA90YAAHeIAAA3igAAN8xAADgPAAA4UcAAOJUAADj&#10;YwAA43QAAOSIAADkmwAA5a4AAOXBAADl1QAA5ucAAObnAADm5wCDpAAAdawAAGizAABauwAATcEA&#10;AEDEAAAzyAAAKMwAAB/QAAAX1AAAENkAAAvdAAAF4QAAAOQAAADlBwAA5g0AAOcRAADoFgAA6R0A&#10;AOolAADrLgAA7TkAAO9FAADwUwAA8WQAAPF2AADyigAA85wAAPOtAAD0uwAA9MgAAPTIAAD0yAB3&#10;rQAAarUAAFy9AABPxAAAQMkAADPNAAAn0QAAHdYAABTcAAAO4AAACOMAAAHmAAAA6gAAAO4AAADu&#10;AAAA7wQAAPAKAADxDgAA8xIAAPQYAAD2IAAA+CoAAPo1AAD9QwAA/lIAAP9jAAD/dgAA/4kAAP+a&#10;AAD/pgAA/7AAAP+wAAD/sAD/FiMA/xUhAP8RIQD/DSQA/wkrAP8GNwD/A0QA/wBRAP8AXQD/AGgA&#10;/wByAP8AewD/AIMA/wCKAP8AkQD/AJYA/wCcAP8AoQD9AKYA+wCsAPkAswD3ALsA9QDFAPMA0QDy&#10;AOQA8QDxAO8A+gDuAP8A7gD/AO0A/wDtAP8A7QD/AO0A/wD/GSAA/xgdAP8VHQD/EB8A/w4pAP8M&#10;NAD/CkEA/wdNAP8FWQD/BGQA/wRuAP8DdwD/A4AA/wOHAP8DjQD9ApMA+wKZAPkCngD3AqQA9QKq&#10;APMBsADxAbgA7wHCAO0BzwDrAeMA6gHvAOgC+wDnBP8A5gX/AOYG/wDmBv8A5gb/AOYG/wD/HBsA&#10;/xsZAP8XGAD/FR0A/xMlAP8RMAD/ED0A/w5JAP8MVQD/C2AA/wtqAP0LcwD7C3wA+QqDAPcKigD1&#10;CpAA9AqWAPMKmwDxCqEA7wmnAO0JrgDrCbYA6AnAAOYJzQDkCeIA4grwAN8L+wDeDP8A3A3/ANwN&#10;/wDbDf8B2w3/AdsN/wH/HxcA/x4TAP8bEgD/HBkA/xsiAP8YLAD/FTgA/xNEAP4SUAD5EVsA9RBm&#10;APMQbwDwEHcA7hB/AOwQhgDqEIwA6RCSAOgQmADmD54A5Q+lAOMPrADhD7QA4A++AN4PzADaEOEA&#10;1RHwANIS+wDPEv8BzhP/Ac0T/wHNE/8BzBP/AcwT/wH/IhIA/yIPAP8hDwD/IhQA/yIcAP8gJwD/&#10;HTIA+Bs+APIZSwDuGFYA6hdgAOcWagDkFnIA4hZ6AOAWggDeFogA3BaPANsWlQDZFpsA1haiANQW&#10;qQDSFrEA0Be7AM4XyQDMGN4AyBnuAcUa+wHDGv8CwRv/AsAb/wLAG/8CwBv/AsAb/wL/Jg4A/yUL&#10;AP8oDAD/KRAA/ygWAP4mIAD0JCsA7CE4AOYgRADhH1AA3R9bANkeZQDVHm0A0h91ANAffQDOH4MA&#10;zB+KAcsfkAHJH5cByB+eAcYfpQHFIK0BwyC3AcEgxAHAIdYBvCLqArki+AO2Iv8DtSP/A7Qj/wSz&#10;I/8EsyP/BLMj/wT/KQsA/yoFAP8uCAD/LwwA/y0QAPMrFwDoKCIA4CYvANkmPQDSJ0oAzSdVAMoo&#10;XwDHKGgBxShvAcMndwHBJ34BvyeEAb4niwK8J5ICuyeZArknoAK3J6kDtiizA7QovwOzKM8DsCnm&#10;BK0p9gSrKv8FqSr/Bqgq/waoKv8GqCr/Bqgq/wb/LQUA/zAAAP8zAgD2NAYA7zIKAOguEADcLBgA&#10;0S4oAMsvNwDGMEQAwTBPAL4wWQG7MGIBuDBqArYvcQK1L3gCsy9/A7EvhgOwL40Dri6UBK0unASr&#10;LqQFqS+uBagvugWmL8oGpDDiBqEw8wefMP8InjH/CJ0x/wicMf8InDH/CJwx/wj/MAAA/zUAAO84&#10;AADiOgAA2zkEANY1CQDONBMAxjYiAL84MQC6OD8AtjhKAbM4VAGwN10CrTdkAqs2bAOpNnMEqDZ5&#10;BKY1gAWkNYcFozWPBqE1lwefNaAHnjWqCJw1tgibNcUJmTXdCZY27wqUNv0Kkzf/CpI3/wqSN/8K&#10;kjf/CpI3/wr/MwAA9joAAOQ/AADYQgAAzkIBAMk+BgDEOw8Auz4dALU/LACxPzoArT9FAak/TwGm&#10;PlgCoz1fA6E9ZwSfPG0FnTx0Bpw7ewaaO4IHmDuKCJY7kwmVOpwKkzqmC5E6sguQO8AMjjvVDIw8&#10;7A2KPPsNiTz/DYk8/wyIPP8MiDz/DIg8/wz/NwAA6j8AANxFAADOSQAAxUkAAL9GAgC6QwwAs0QZ&#10;AK1FJwCoRjUApEVBAaBFSwKdRFMCmkNbA5hDYgWWQmkGlEFwB5JBdgiQQH4JjkCGCo1AjguLQJgM&#10;iUCiDYdArg6FQLwPhEDPD4JB6Q+BQfkPgEH/D4BC/w6AQv8OgEL/DoBC/w76OwAA5UQAANNLAADH&#10;TgAAvk8AALhMAACySQkAq0kVAKVLIwCgSzEAnEs9AZhKRwKVSU8DkklXBJBIXgWOR2UGi0drB4lG&#10;cgmIRnkKhkWCC4RFig2CRZQOgESfD35EqxB8RbkRe0XLEXpF5hF5RvcReEb/EHhG/xB4Rv8PeEb/&#10;D3hG/w/wPwAA30kAAM1PAADBUwAAuFQAALFSAACrTgUApE4RAJ5PIACZUC0AlVA5AZJPQwGOTkwD&#10;i01TBIlNWgWGTGEGhEtoCIJLbgmASnYLfkp+DHxJhw56SZEPeEmcEHZJqBJ0SbYSc0nIE3JK4xNx&#10;SvUScUr/EXFL/xFxS/8QcUv/EHFL/xDsQwAA2UwAAMhTAAC9VwAAtFgAAKxXAAClUgEAnlMPAJhU&#10;HACTVCkAj1Q1AItTQAGIU0gChVJQBIJRVwV/UF4GfVBkCHtPawl5T3ILd057DXVOhA5zTY4QcU2Z&#10;EW9NpRNtTbMUbE3FFGtO4RRrTvQTa07/EmtO/xJrTv8Ra07/EWtO/xHoRgAA01AAAMRWAAC5WgAA&#10;sFwAAKZaAACfVgAAmFYNAJJXGQCOWCYAiVgyAIZYPQGCV0UCf1ZNA3xVVAV5VFsGd1RhCHVTaAlz&#10;U3ALcVJ4DW9SgQ9tUosQa1GXEmlRoxNnUbEUZlHDFWVS3hVlUvIUZVL/E2VS/xJlUv8SZVL/EmVS&#10;/xLkSgAAz1MAAMBaAAC1XgAArGAAAKJeAACaWQAAkloLAI1bFgCIXCMAhFwvAIBbOgF9W0MCeVpL&#10;A3ZZUgR0WFgGcVhfB29XZgltV20La1Z1DWlWfg9nVokRZVWVEmNVoRRiVa8VYVXBFmBV2xZgVvEV&#10;YFb+FGBW/xNhVv8SYVb/EmFW/xLgTQAAy1YAAL1dAACyYQAAqGMAAJ1hAACVXQAAjV4JAIdeEwCD&#10;XyAAf18sAHtfNwF3XkACdF5IA3FdTwRvXFYFbFxcB2pbYwloW2sLZlpzDWRafA9iWocRYFmTEl5Z&#10;oBRdWa4VW1m/FltZ2BZbWe8VW1n9FFxZ/xNcWf8SXFn/ElxZ/xLcUAAAx1kAALpgAACvZAAApGUA&#10;AJlkAACQYAAAiGEGAIJiEQB+Yx0AemMqAHZjNAFzYj0Bb2JGAmxhTQRqYVQFZ2BaB2VgYQhjX2kK&#10;YV9xDF9eeg5dXoUQW16RElldnhRYXawVV129FlZd1RZWXe4VV138FFdd/xNXXf8SV13/Eldd/xLW&#10;UwAAxFwAALdjAACsaAAAoGgAAJVnAACKYwAAg2UCAH1mDwB4ZhoAdGcnAHFnMgBuZzsBa2ZDAmhm&#10;SwNlZVIFY2VZBmFkXwheZGcKXGNvDFpjeA5YY4MQVmKPElRinBNTYqoVUmK7FVFi0hVRYe0VUmH7&#10;FFJh/xNTYf8SU2H/ElNh/xLRVgAAwF8AALNmAACpawAAnGsAAJBqAACFZwAAfWkAAHdqDQBzaxcA&#10;b2skAGxsLwBpbDgBZmtBAmNrSQNha1AEXmpXBlxqXQdaaWUJWGltC1Vodg1TaIEPUWeNEU9nmhJO&#10;Z6kUTWe5FExnzxRMZusUTWb7E01m/xJOZf8STmX/Ek5l/xLMWgAAvGMAALBqAAClbwAAmG4AAIxt&#10;AACAbAAAd20AAHFuCwBtbxQAaXAhAGZxLABkcTYBYXE+AV5xRgJccE0DWXBUBVdwWwZVb2IIU29q&#10;ClBucwxObn4OTG2KEEptmBFJbKcSSGy4E0dszRNHbOoTSGv6Ekhr/xJIav8RSGr/EUhq/xHHXgAA&#10;uGcAAKxuAAChcgAAk3IAAIdxAAB6cQAAcXIAAGt0BwBmdREAY3YdAGB3KABedzMAW3g8AVl3QwJW&#10;d0sDVHdSBFJ2WQVQdmAHTnVoCEt1cQpJdHwMR3SIDkVzlg9Dc6UQQnO2EUFzyxFCcugRQnL4EUJx&#10;/xBDcP8QQ3D/EENw/xDBYwAAs2wAAKhzAACbdgAAjnUAAIF2AAB1dgAAaXgAAGN6AgBefA4AXH0Z&#10;AFl+JABXfy8AVX84AVN/QAFQf0gCTn5PA0x+VgRKfl0FSH1lBkZ9bghDfHkKQXyGCz97lA0+e6MO&#10;PHuzDjx7yA48euYOPHn3Djx4/w48eP8OPXf/Dj13/w68aAAAr3IAAKR5AACWegAAiHoAAHx6AABw&#10;fAAAY38AAFyCAABXhAsAU4UUAFGGIABPhioAToc0AEyHPAFKh0QBSIdLAkaHUwJEhloDQoZiBECG&#10;bAY+hXYHO4WDCDmFkQo4hKALNoSxCzaExgs2g+QLNoL2CzaB/ww2gP8MNoD/DDaA/wy2bwAAqngA&#10;AJ9/AACQfgAAg38AAHeAAABrggAAXocAAFWKAABOjAYASo4QAEiPGgBHjyUARZAvAESQOABCkEAA&#10;QJBHAT+QTwE9kFYCO5BfAjmQaAM3j3MENY+ABTOPjgYxj54HMI6vBy+OwwcvjuEHL4z0CC+L/wgv&#10;iv8IL4r/CS+K/wmwdgAApX8AAJiEAACKhAAAfYUAAHCHAABligAAWo4AAE+SAABGlQAAQZgMAD6Y&#10;FAA9mR8AO5koADqaMQA5mjoAN5pCADaaSgA1mlIBM5paATGaZAEvmm8CLZp7AiyaigMqmpoDKZqs&#10;BCiawAQnmd4DJ5fyBCeW/QUnlf8FJ5X/BSeV/wWpfgAAnoUAAJKJAACEigAAdowAAGqPAABekwAA&#10;VJcAAEmbAABAnwAAN6IEADKjDgAxoxcAMKQhAC6kKgAtpDIALKU6ACulQwAqpUsAKaVUACilXgAm&#10;pWkAJaV2ASOlhQEipZYBIKaoAR+luwEepdcBHqTvAR6i+wIeof8CHqH/Ah6h/wKihgAAl4wAAIuP&#10;AAB9kQAAb5QAAGOYAABXnQAATaEAAEOlAAA4qAAAMKsAACiuBwAkrxAAI68XACGvIQAgsCkAH7Ax&#10;AB6wOgAdsUIAHLFMABuxVgAasWEAGbJvABiyfgAWspAAFbKiABSytgATss4AE7HrABOv+QATrv8B&#10;E67/AROu/wGajQAAkJIAAISXAAB1mgAAaJ8AAFujAABQqAAARawAADuwAAAxsgAAJ7UAACC4AAAY&#10;ugcAFLwOABO8FQASvB4AEb0mABG9LgAQvTcAEL5BAA6+TAAOvlcADb5lAAy/dAALv4YACr6ZAAi+&#10;rAAHvsIAB77fAAi+8AAIvfoACL38AAi9/ACTlAAAh5kAAHqfAABspQAAYKoAAFOvAABHswAAPLYA&#10;ADG4AAAnuwAAH74AABfBAAARxAEADMgIAAjJDgAHyRQABskcAAXJJAAEyiwAA8o2AALKQAAAy0wA&#10;AMtZAADLaAAAy3kAAMyMAADLnwAAy7MAAMvIAADM4gAAzO8AAMzxAADM8QCKmgAAfKEAAG+nAABi&#10;rQAAVbMAAEi4AAA7uwAAML4AACbBAAAdxAAAFcgAAA/LAAAKzgAABNICAADTCgAA0w8AANQUAADV&#10;GgAA1iIAANcqAADZNAAA2j8AANxLAADcWgAA3WoAAN19AADdkQAA3aQAAN62AADeyAAA3t4AAN7i&#10;AADe4gB/ogAAcakAAGSwAABWtwAASbwAADzAAAAvxAAAJMcAABvLAAATzwAADdIAAAfWAAAA2wAA&#10;AN4AAADfAwAA4AkAAOEOAADiEgAA4xcAAOUeAADmJwAA6DEAAOo9AADsSwAA7FoAAO1sAADugAAA&#10;7pQAAO6lAADutAAA7sIAAO7GAADuxgB0qgAAZrIAAFi5AABLwAAAPcUAAC/JAAAkzQAAGdEAABHW&#10;AAAL2wAAA94AAADhAAAA5QAAAOgAAADpAAAA6gAAAOsGAADtCwAA7w8AAPATAADyGgAA9CMAAPcu&#10;AAD5OwAA+0oAAPxbAAD9bQAA/YAAAP6TAAD+ogAA/q0AAP6vAAD+rwD/EB8A/w4dAP8KHQD/ASAA&#10;/wAoAP8ANQD/AEEA/wBOAP8AWgD/AGUA/wBuAP8AdwD/AH8A/gCGAPwAjAD7AJIA+QCXAPgAnAD3&#10;AKIA9gCnAPUArQDzALUA8gC9APEAyQDvANwA7gDrAO0A9wDsAP8A6wD/AOoA/wDqAP8A6gD/AOoA&#10;/wD/ExwA/xEZAP8NGQD/BhwA/wMlAP8AMQD/AD4A/wBKAP8AVgD/AGEA/wBrAP0AcwD6AHsA9wCD&#10;APUAiQD0AI8A8gCUAPEAmQDwAJ8A7gCkAO0AqwDsALIA6gC6AOgAxgDnANYA5QDoAOQA9QDjAP4A&#10;4gD/AOEA/wDhAP8A4QD/AOEA/wD/FRgA/xMUAP8PFAD/DRkA/wsiAP8ILQD/BDkA/wFGAP8AUQD+&#10;AFwA+gBmAPYAbwDyAHcA7wB+AO0AhQDrAIsA6gCRAOgAlgDnAJwA5gChAOQAqADjAK8A4QC4AN8A&#10;wwDdANEA2wDmANkA8wDXAP0A1QL/ANQC/wDUA/8A1AP/ANQD/wD/GBMA/xUQAP8SDwD/EhUA/xEd&#10;AP8OKAD/DDQA/wpBAPkITAD1BlcA8QZhAO0GagDpBXIA5gV6AOQFgQDiBYcA4AaNAN8GkgDdBpgA&#10;2waeANkGpQDXBq0A1Aa1ANIGwADQB88AzgjlAMwJ9ADKC/8AyAz/AMcM/wDHDP8Axgz/AMYM/wD/&#10;Gw4A/xkMAP8YDQD/GBEA/xcYAP8UIgD7ES4A8xA6AO0ORgDoDVIA5Q1cAOENZQDeDW0A2w11ANgN&#10;fADVDYIA0w2JANENjwDQDZUAzg2cAM0OowDLDqsAyQ60AMgOwADGDs8AwxDmAMAR9QC9Ev8AvBL/&#10;ALsS/wC6Ev8BuhL/AboS/wH/HwoA/xwEAP8fCAD/Hw0A/x0SAPgaGwDuFiYA5hQzAOATPwDaE0sA&#10;1BNWANATXwDOFGgAyxRvAMkUdwDHFX0AxhWEAMQVigDDFZEAwRaYAMAWnwC+FqcAvBewALsXvAC5&#10;F8sAtxjiALMZ8gGxGv8Brxv/Aa4b/wGuG/8BrRv/Aa0b/wH/IgQA/yIAAP8lAgD8JAcA9yEMAOwd&#10;EgDhGhwA2BoqANAbOADLHUUAxx1QAMMeWgDAHmIAvh5qALwfcQC6H3gAuR9+ALcfhQC2H4wAtB+T&#10;ALMfmgGxIKMBsCCsAa4gtwGsIcYBqyHdAaci7wKlIv0CoyP/AqIj/wKiI/8CoSP/AqEj/wL/JQAA&#10;/ygAAPIqAADlKwAA3ygFANwhCwDSIRQAySQkAMMlMgC+Jj8AuidKALcnVAC0J10AsidkALAnbACu&#10;J3IBrSd5AasnfwGqJ4YBqCeOAacnlgKlJ54CoyioAqIoswKgKMECnyjVApwp7AOaKvoDmCr/BJcq&#10;/wSXKv8Elir/BJYq/wT/KAAA9S4AAOUzAADaNQAA0DMBAMwtBgDGKhAAvi0eALguLACzLzoAry9F&#10;AKwwTwCpL1gApy9fAaUvZgGjL20BoS9zAqAuegKeLoECnS6JApsukQOZLpoDmC6kBJYvrwSVL70E&#10;ky/PBJEw6AWPMPgFjTH/BY0x/wWMMf8FjDH/BYwx/wX/LQAA6jUAANw6AADOPQAAxjwAAMA3AgC7&#10;Mw0AszQZAK42JwCpNzQApTdAAKI3SgCfN1MBnTZaAZs2YQGZNmgClzVvApU1dQOUNXwDkjWEBJA1&#10;jQSPNZYFjTWgBYs1qwaKNbkGiDXKB4c25QeFNvYHhDf/B4M3/weDN/8Hgjf/B4I3/wf0MgAA4zsA&#10;ANJBAADGRAAAvUMAALc/AACxOwkAqjsUAKU8IgCgPTAAnT07AJk9RQCWPU4BlDxWAZI8XQKQPGMC&#10;jjtqA4w7cQSKO3gEiDqABYc6iAaFOpIGgzqcB4E6qAiAOrUJfjvGCX074Ql7PPMJezz/CXo8/wh6&#10;PP8Iejz/CHo8/wjuNwAA3UEAAMtGAAC/SQAAtkkAAK5GAACpQQQAo0ERAJ1CHgCYQysAlUM3AJFD&#10;QQCOQkoBjEJSAYlBWQKHQV8DhUFmA4NAbQSBQHQFgEB7Bn4/hAd8P44Iej+ZCXg/pQp3QLIKdUDD&#10;C3RA3QtzQfELckH/CnJB/wpyQf8JckH/CXJB/wnpPAAA1UUAAMVLAAC6TgAAsE4AAKdLAACiRgAA&#10;m0YOAJZHGgCRSCcAjkgzAIpIPQCHR0YBhEdOAYJGVQKARlwDfkViBHxFaQR6RXAFeER4BnZEgQh0&#10;RIsJckSWCnBEogtvRK8MbkTADG1F2Q1sRe8Ma0X9C2tG/wtrRv8Ka0b/CmtG/wrlQAAAz0kAAMFP&#10;AAC1UgAAq1IAAKFPAACbSgAAlEoMAI9LFwCLTCQAh0wvAIRMOgCBTEMBfktLAXtLUgJ5SlgDd0pf&#10;BHVJZgVzSW0GcUl1B29JfghtSIgJa0iTC2pInwxoSK0NZ0m9DWZJ1A5lSe0NZUr8DGVK/wtlSv8L&#10;ZUr/C2VK/wvgRAAAy00AAL1SAACyVgAAplUAAJxSAACVTgAAjk4JAIlPFACFUCAAgVAsAH5QNwB7&#10;UEABeFBIAXVPTwJzTlUDcU5cBG9OYwVtTWoGa01yB2lNewhnTYUKZU2RC2RMnQxiTasNYU27DmBN&#10;0Q5gTewOYE37DWBN/wxgTf8LYE3/C2BN/wvcRwAAx1AAALlWAACuWQAAolgAAJhWAACQUQAAiVIG&#10;AINTEQB/Ux0Ae1QpAHhUNAB1VD0BclNFAXBTTAJtUlMCa1JZA2lSYARnUWcGZVFvB2NReAhiUYMK&#10;YFGPC15Qmw1dUKkOW1G5DltRzg9aUeoOW1H6DVtR/wxbUf8MW1H/C1tR/wvWSgAAw1MAALZZAACr&#10;XAAAnloAAJNZAACLVAAAhFYDAH5WEAB6VxoAdlcmAHNYMQBwVzoAbVdCAWpXSQJoVlACZlZXA2RW&#10;XgRiVWUFYFVtB15VdghdVYEKW1WNC1lUmg1YVKcOVlW4D1ZVzA9WVekOVlX5DVZV/w1XVP8MV1T/&#10;DFdU/wzRTQAAwFYAALNcAACnXgAAml0AAI9cAACGWAAAf1kAAHlaDQB0WxcAcVsjAG5bLgBrWzcA&#10;aFtAAWVbRwFjWk4CYVpVA19aXARdWmMFXFprBlpZdAhYWX8KVlmLC1RZmA1TWKYOUlm2DlFZyg9R&#10;WecOUVj4DVJY/w1SWP8MUlj/DFJY/wzNUQAAvFkAALBfAACjYQAAlmAAAItfAACBWwAAeV0AAHNe&#10;DABvXhUAa18gAGhfKwBmYDUAY2A9AWFfRQFfX0wCXV9TA1tfWgRZXmEFV15pBlVecghTXn0JUV2J&#10;C1BdlgxOXaQNTV20DkxdyA5MXeYOTV33DU1c/wxNXP8MTlz/DE5c/wzJVAAAuVwAAK1jAACfYwAA&#10;kmMAAIdiAAB8YAAAdGEAAG5iCQBpYxIAZmMdAGNkKABhZDIAXmQ7AFxkQwFaZEoCWGRRAlZkWANU&#10;ZF8EUmNnBVBjcAdOY3oITGKGCktilAtJYqIMSGKyDUdixw1HYuQNSGH2DEhh/wxIYP8LSWD/C0lg&#10;/wvEWAAAtWAAAKpmAACbZgAAjWYAAIJlAAB2ZAAAbmUAAGhmBQBjZxAAYGgaAF1pJQBbai8AWWo4&#10;AFdqQAFVakcBU2pOAlFqVQNPaV0ETWlkBUtpbQZJaHgHR2iECUZokgpEZ6ELQ2exDEJnxQxCZ+IM&#10;Qmb1DENm/wtDZf8LQ2X/C0Nl/wu/XAAAsWQAAKZqAACWaQAAiWkAAH1pAABxaQAAZ2oAAGJsAQBd&#10;bQ0AWW4WAFdvIQBVcCsAU3A1AFFwPQBQcEUBTnBMAUxwUwJKcFoDSHBiBEZvawVEb3UGQm+CB0Bu&#10;jwk/bp4KPW6vCj1uwgo8buAKPW30Cj1s/wo9a/8KPmv/Cj5r/wq6YAAArWkAAKBuAACRbQAAhG0A&#10;AHhtAABsbgAAYXAAAFtyAABWdAoAUnUSAFB2HQBOdycATHcxAEt4OQBJeEEASHhJAUZ4UAFEd1cC&#10;QndfA0B3aAM+d3MEPHZ/Bjp2jQc5dpwIN3WtCDd1wAg2dd4IN3TyCDdz/gg3cv8IN3L/CDdy/wi1&#10;ZgAAqW8AAJpxAACLcQAAfnEAAHNyAABocwAAXHYAAFR5AABOewUASn0PAEh+GABGfyMARX8sAEOA&#10;NQBCgD0AQYBFAD+ATAE9gFQBPIBcAjp/ZQI4f28DNn98BDR/igQyf5oFMX6qBjB+vQYwftoGMH3w&#10;BjB7/QYwe/8GMHr/BjB6/wawbAAApHUAAJR1AACGdQAAeXYAAG53AABjeQAAV30AAE+BAABHhAAA&#10;QoYMAD+HEwA9iB0APIgnADuJMAA6iTgAOIlAADeJSAA2iU8ANIlYATOJYQExiWwBL4l4Ai2JhwIs&#10;iZcDKoinAymIugMpiNQDKYbuAymF/AQphP8EKYT/BCmE/wSqdAAAnnsAAI56AACAegAAdHsAAGh+&#10;AABdgQAAUoUAAEmJAABBjAAAOZAFADWRDwAzkhcAMpIhADGSKQAwkzIALpM6AC2TQQAsk0oAK5RS&#10;ACqUXAAolGcAJ5RzASWUggEklJMBIpOkASGTtwEgk88BIZLsASCQ+gIgj/8CII//AiCP/wKkfAAA&#10;l4AAAId/AAB7gAAAboIAAGKFAABXiQAATY4AAEKSAAA6lgAAMpkAACqcCQAonREAJp0ZACWdIgAk&#10;nioAI54yACKeOgAhnkIAIJ5LAB+fVQAen2AAHJ9tABuffAAan40AGJ+fABefsgAWn8kAFp7oABac&#10;9wAWm/8BF5v/AReb/wGdgwAAj4YAAIKGAAB0hwAAZ4sAAFuPAABQkwAARpgAADycAAAzoAAAK6MA&#10;ACOmAAAcqAsAGqkRABipGAAXqSEAFqopABWqMQAUqjkAE6pDABOrTQASq1gAEatlABCrdAAOq4YA&#10;DquZAA2rrAAMq8EADKrfAAyp8gANqPwADaj/AA2o/wCWigAAiYwAAHqNAABskQAAYJUAAFSaAABJ&#10;nwAAP6MAADWnAAArqgAAI64AABuwAAAUswEAD7UKAA22EAAMthYAC7YfAAq2JwAJti8ACLY5AAe3&#10;QwAGt08ABLdbAAO3agACt3sAALeOAAC3oQAAtrQAALbLAAC25QAAtfEAALX3AAC19wCPkQAAgZQA&#10;AHKXAABlnAAAWKEAAEymAABBqwAAN68AACyyAAAjtQAAGrgAABO7AAAOvQAACcAFAAPBDQAAwREA&#10;AMEXAADCHgAAwiYAAMIvAADDOQAAxEQAAMRQAADEXgAAxW8AAMWBAADFlQAAxagAAMW8AADE0QAA&#10;xOYAAMTuAADE7gCGmAAAeZ4AAGujAABdqQAAUK4AAESzAAA3tgAALLkAACK8AAAZvwAAEcIAAAzF&#10;AAAGyAAAAMsAAADMBwAAzA0AAM0RAADNFgAAzh0AAM8kAADQLQAA0jgAANREAADUUgAA1WEAANVz&#10;AADWhwAA1psAANatAADXvwAA2M4AANjdAADY3QB7oAAAbqYAAGCtAABTswAARbgAADi8AAArvwAA&#10;IcIAABfGAAAQyQAACswAAALQAAAA1AAAANcAAADYAAAA2gUAANsLAADcDgAA3hMAAN8ZAADhIQAA&#10;4yoAAOU2AADnQwAA51MAAOhkAADpdwAA6YwAAOqfAADqrgAA6roAAOrDAADqwwBwqAAAYq8AAFW2&#10;AABHvAAAOcAAACzEAAAgyAAAFswAAA7QAAAH1AAAANkAAADdAAAA4QAAAOMAAADkAAAA5gAAAOcB&#10;AADpBwAA6wwAAOwQAADuFQAA8B0AAPMnAAD2MwAA90MAAPhUAAD5ZgAA+XoAAPqOAAD6ngAA+6kA&#10;APuwAAD7sAD/CxsA/wcZAP8AGQD/ABwA/wAlAP8AMgD/AD8A/wBLAP8AVwD/AGIA/wBrAP8AcwD9&#10;AHsA+wCCAPoAiAD4AI0A9wCSAPYAmAD1AJ0A9ACiAPMAqQDxALAA7wC4AO4AwwDsANEA6wDmAOkA&#10;8wDoAP4A6AD/AOgA/wDoAP8A6AD/AOgA/wD/DhgA/woVAP8BFAD/ABgA/wAiAP8ALgD/ADsA/wBH&#10;AP8AUwD9AF4A+gBnAPcAbwD1AHcA8wB+APIAhADwAIkA7wCPAO4AlADsAJoA6wCfAOkApQDoAKwA&#10;5gC0AOQAvwDjAMwA4QDiAN8A8ADeAPsA3gD/AN0A/wDdAP8A3AD/ANwA/wD/EBMA/w0RAP8GEAD/&#10;AhUA/wAeAP8AKQD/ADYA/wBCAPoATgD0AFkA8QBiAO4AawDsAHIA6gB5AOgAfwDnAIUA5QCLAOQA&#10;kADiAJYA4QCcAN8AogDdAKkA2gCxANgAuwDVAMgA0gDdANEA7QDQAPkAzwD/AM4A/wDNAP8AzQD/&#10;AM0A/wD/EQ8A/w4NAP8MDQD/CxIA/wcZAP8CJAD/ADAA9gA8AO8ASQDqAFMA5wBdAOQAZgDhAG0A&#10;3wB0AN0AewDbAIEA2QCGANYAjADUAJIA0gCYANAAngDOAKYAzACuAMoAuADIAMQAxgDXAMUA6gDD&#10;APcAwgD/AMEB/wDAAv8AwAL/AMAC/wD/FAsA/xAGAP8QCQD/EA4A/w4UAP8KHgD1BikA6wQ2AOMD&#10;QgDfA04A2wRXANYEYADTBGgA0ARvAM4FdgDMBXwAygWCAMkFiADHBY4AxgWUAMQFmwDCBaMAwAar&#10;AL4GtQC9BsIAuwjUALoJ6QC3C/gAtQz/ALQM/wC0DP8AtAz/ALQM/wD/FwQA/xQAAP8WAwD/FAkA&#10;/xEOAPIOFQDoDCEA3gouANYLOwDQDEcAzAxRAMkMWgDGDWIAxA1qAMINcQDADXcAvw19AL0OgwC8&#10;DooAug6RALkOmAC3DqAAtg6pALQPtACyD8EAsRDUAK4R6wCrEvoAqRL/AKgT/wCnE/8ApxP/AKcT&#10;/wD/GgAA/xsAAPkbAADrGQAA5RQGAOUQDgDZDhcAzxEmAMgSNADEE0AAvxRLALwUVAC5FV0AtxVk&#10;ALUVawC0FXEAshV4ALEWfgCvFoUArhaMAKwWlACrF5wAqRemAKcYsACmGL0ApBjPAKIa5wCfGvcA&#10;nRv/AZwb/wGcG/8Bmxv/AZsb/wH/HQAA9yEAAOgkAADdJQAA1CEBAM8bCADKFxEAwhogALwcLQC3&#10;HToAsx5FALAeTwCtHlcAqx5fAKkfZgCoH2wAph9zAKUfeQCjH4AAoh+HAKAgjwCfIJgAnSCiAJsg&#10;rAGaIbkBmCHKAZYi5AGUI/UBkiP/AZEj/wGQI/8BkCP/AZAj/wH/IgAA6ykAAN0uAADPLwAAxy0A&#10;AMEnAwC9Ig0AtiMaALAlKACsJjQAqCZAAKUnSQCiJ1IAoCdaAJ4nYQCcJ2cAmydtAJkndACYJ3sB&#10;lieCAZUniwGTJ5QBkSieAZAoqQGOKLUCjSnGAosp3wKJKvIChyr/AoYq/wKGKv8Chir/AoYq/wL0&#10;KAAA4zEAANE2AADFOAAAvDYAALYwAACyKwkAqywUAKYtIgCiLi8Ani46AJsuRACYL00Ali9VAJQu&#10;XACSLmIAkC5pAY8ubwGNLnYBjC5+AYouhgKILo8Chy6aAoUvpQODL7IDgi/CA4Ew2gN/MO8DfTH+&#10;A30x/wN8Mf8DfDH/A3wx/wPtLwAA2zcAAMk9AAC+PgAAszwAAKw4AACnMwQAojIRAJ00HQCZNSoA&#10;lTU1AJI1QACPNUkAjTVQAIs1VwCJNV4BhzVkAYU0awGENHICgjR5AoA0ggJ+NIsDfTSWA3s1oQR5&#10;Na4EeDW+BXc21AV2Nu0FdDf8BXQ3/wR0N/8EdDf/BHQ3/wTnNQAA0j0AAMNCAAC4RAAArEIAAKQ+&#10;AACfOQAAmjgOAJQ6GQCQOiYAjTsxAIo7OwCHO0QAhDtMAII7UwGAOloBfjpgAX06ZwJ7Om4CeTp1&#10;Anc6fgN2OogEdDqTBHI6ngVxOqsFbzu7Bm47zwZtO+oGbTz6Bmw8/wVsPP8FbDz/BWw8/wXiOQAA&#10;zEIAAL5HAACxSAAApUYAAJ1DAACXPwAAkj4LAI0/FQCJPyEAhUAtAIJANwB/QEAAfUBIAHtATwF5&#10;QFYBdz9dAXU/YwJzP2oCcT9yA3A/egNuP4QEbD+QBWs/nAZpP6kGaD+4B2dAzAdmQOgHZkD5BmVA&#10;/wZlQP8GZUD/BWVA/wXcPgAAx0YAALlLAACsTAAAoEoAAJdHAACRQwAAi0MIAIZDEgCCRB4AfkQp&#10;AHtFNAB5RT0AdkVFAHRETAFyRFMBcERZAW5EYAJsQ2cCa0NvA2lDdwRnQ4EFZkONBmRDmQZiQ6cH&#10;YUS2CGBEyghgROYIX0X4B19F/wdgRf8GYET/BmBE/wbWQQAAw0kAALZOAACnTwAAm00AAJJLAACM&#10;RwAAhUcEAIBHEAB8SBoAeEgmAHVJMABzSToAcElCAG5JSQFsSFABakhWAWhIXQJmSGQCZUhsA2NI&#10;dQRhR38FYEeKBl5IlwddSKUIW0i0CFtIxwlaSOQIWkn2CFpJ/wdaSP8GWkj/BlpI/wbRRQAAv0wA&#10;ALJSAACjUQAAl1AAAI1OAACGSgAAgEoBAHpLDgB2TBcAckwjAG9MLQBtTTYAakw/AGhMRgBmTE0B&#10;ZExTAWJMWgJhTGECX0xpA15McgRcTHwFWkyIBllMlQdXTKMIVkyyCFVMxglVTOIJVUz1CFVM/wdV&#10;TP8HVkz/BlZM/wbMSAAAvFAAAK9VAACgVAAAk1MAAIlRAACBTQAAek4AAHVPDABwTxUAbVAgAGpQ&#10;KgBnUDMAZVA8AGNQQwBhUEoBX1BRAV1QWAJcUF8CWlBnA1lQcARXUHoFVVCGBlRQkwdSUKEIUVCx&#10;CVBQxAlQUOEJUFD0CFFQ/wdRT/8HUU//BlFP/wbJSwAAuVMAAKtXAACcVgAAj1UAAIVUAAB8UAAA&#10;dVEAAHBSCQBrUxIAaFQdAGVUJwBiVDEAYFQ5AF5UQQBcVEgBWlRPAVlUVgFXVF0CVlRlA1RUbgRS&#10;VHgFUVSEBk9UkQdOVKAITFSvCExUwglLVN8JTFTzCExT/wdMU/8HTVP/Bk1T/wbFTgAAtlYAAKda&#10;AACYWQAAi1gAAIFXAAB3VAAAcFUAAGpWBgBmVxAAYlcaAGBYJABdWC4AW1k3AFlZPwBXWUYAVllN&#10;AVRZVAFTWVsCUVljAk9YbANOWHYETFiCBUpYjwZJWJ4HSFiuCEdYwAhHWN0IR1jyCEdX/wdIV/8H&#10;SFf/BkhX/wbBUQAAslkAAKNcAACUWwAAh1sAAH1aAAByWAAAa1kAAGVaAwBgWw4AXVwXAFpcIQBY&#10;XSsAVl00AFRePABTXkQAUV5LAVBeUgFOXlkCTF5hAktdagNJXXQER12ABUVdjQZEXZwHQ12sB0Jd&#10;vghCXdoIQlzxB0Jc/gdDW/8GQ1v/BkNb/wa9VQAAr10AAJ9fAACQXgAAg14AAHhdAABtXAAAZV0A&#10;AF9fAABaYAwAV2EUAFViHgBSYigAUWMxAE9jOQBOY0EATGNIAEtjTwFJY1YBR2NeAkVjZwJEY3ED&#10;QmN9BEBiiwU/YpoGPmKqBj1ivAc8YtYHPWHvBj1h/QY+YP8GPmD/Bj5g/wa5WQAAq2EAAJphAACL&#10;YQAAf2EAAHRhAABpYQAAX2IAAFlkAABUZgkAUWcRAE5nGgBMaCQAS2ktAElpNgBIaT4ARmpFAEVq&#10;TABDalQBQmpcAUBpZQI+aW8CPGl7AztpiQQ5aZgFOGioBTdougU3adMFN2juBTdn/AU4Zv8FOGb/&#10;BThm/wW0XgAAp2UAAJVlAACGZAAAemUAAG9lAABkZgAAWWgAAFJqAABNbAQASW4OAEduFgBFbyAA&#10;RHApAEJwMgBBcDoAQHFCAD9xSQA9cVEAPHFZATpxYgE4cWwCNnB4AjVwhgMzcJUDMnCmBDFwuAQw&#10;cNAEMW/sBDFu+wQxbf8EMWz/BDFs/wSvZAAAoWkAAI9oAACBaAAAdWkAAGtpAABgawAAVW4AAE1x&#10;AABGcwAAQnULAD92EgA9dxwAPHclADp4LQA5eDUAOHk9ADd5RQA2eU0ANXlVADN5XgAxeWgBMHl0&#10;AS55gwIteZICK3ijAip4tQIqeMwCKnfqAip2+QMqdf8DKnT/Ayp0/wOqagAAmm0AAIlsAAB8bQAA&#10;cG0AAGZuAABbcQAAUHUAAEh4AABBewAAOn4FADZ/DgA0gBYAM4EgADKBKAAwgTAAL4I4AC6CQAAt&#10;gkgALIJQACuCWgAqgmQAKIJwACaCfwElgo8BJIKgASOCsgEigskBIoHnASJ/9wEifv8CIn3/AiJ9&#10;/wKlcQAAk3EAAINxAAB2cQAAbHIAAGB1AABWeAAATHwAAEOAAAA7gwAAM4YAAC2JCgAqihEAKYsZ&#10;ACeLIgAmiyoAJYwxACSMOQAjjEIAIo1KACGNVAAgjV4AH41rAB2NeQAcjYoAG42cABmNrgAYjMQA&#10;GIzjABmK9QAZif8BGYj/ARmI/wGddwAAjHYAAH12AABydwAAZXkAAFp8AABQgAAARoQAADyJAAA0&#10;jAAALZAAACWTAgAflQwAHZYSAByWGgAblyIAGpcqABmXMgAYmDoAF5hDABaYTQAVmFgAFJhkABOY&#10;cwARmIQAEJiWABCYqQAOmL8ADpfdAA+W8gAQlfwAEJT/ABCU/wCVfQAAhXwAAHh8AABrfgAAX4EA&#10;AFSGAABKigAAQI8AADaTAAAtlwAAJpoAAB6dAAAXoAMAEqIMABCjEgAQoxkAD6MhAA6kKQAOpDEA&#10;DaQ6AAykRQALpFAACqRcAAmkagAHpHsABqOOAASjoQACo7QAA6LLAAOi5gADofMAA6H7AAOh+wCN&#10;gwAAf4IAAHGEAABkhwAAWIwAAE2RAABClgAAOJoAAC+eAAAmogAAHqUAABeoAAARqwAADK4HAAev&#10;DQADrxIAAq8ZAAGvIQAArykAALAyAACwPAAAsEcAALBTAACwYQAAsHEAALCDAACvlwAAr6oAAK+/&#10;AACu2QAArusAAK70AACu9ACHiQAAeIoAAGqOAABdkwAAUZgAAEWdAAA7ogAAMKYAACeqAAAergAA&#10;FrEAABC0AAALtgAABbkDAAC6CgAAug4AALoTAAC7GQAAuyEAALwoAAC8MQAAvTwAAL5IAAC+VgAA&#10;vmUAAL53AAC+jAAAvp8AAL2zAAC+xwAAvt4AAL3rAAC96wB/kgAAcJUAAGKaAABVnwAASaUAAD2r&#10;AAAyrwAAKLQAAB62AAAVuQAADrwAAAm/AAACwgAAAMQAAADFBAAAxgoAAMYOAADHEgAAyBgAAMkf&#10;AADKJwAAzDAAAM48AADOSQAAz1kAAM9qAADPfgAAz5MAAM+mAADPuAAAz8gAAM/bAADP2wB3nAAA&#10;aKEAAFunAABOrgAAQbQAADS3AAAougAAHb0AABPAAAANxAAABscAAADKAAAAzgAAANAAAADRAAAA&#10;0gIAANMIAADVDAAA1hAAANkVAADbHAAA3SQAAOAvAADiPAAA40sAAORcAADkbwAA5YMAAOWYAADl&#10;qQAA5bYAAOXDAADlwwBspQAAX6wAAFGyAABEuQAANbwAACjAAAAcxAAAEsgAAAzLAAADzwAAANMA&#10;AADYAAAA3AAAAN8AAADfAAAA4QAAAOMAAADkAwAA5ggAAOgNAADpEQAA7BgAAO4iAADxLgAA8zwA&#10;APRNAAD1XwAA9nMAAPeHAAD3mQAA+KUAAPiwAAD4sAD/AxcA/wAVAP8AFQD/ABgA/wAjAP8ALwD/&#10;ADwA/wBIAP8AVAD/AF4A/wBnAP0AbwD7AHYA+QB9APgAgwD2AIgA9QCOAPQAkwDyAJgA8QCeAPAA&#10;pADuAKsA7QCzAOsAvQDqAMsA6ADhAOcA8QDmAP0A5QD/AOQA/wDkAP8A5AD/AOQA/wD/BxMA/wAR&#10;AP8AEQD/ABUA/wAfAP8AKwD/ADcA/wBEAP4ATwD6AFoA9wBjAPQAawDyAHIA8AB5AO8AfwDtAIQA&#10;6wCKAOoAjwDoAJQA5wCaAOUAoADkAKcA4gCvAOAAuQDeAMYA3ADaANoA7ADYAPkA1gD/ANYA/wDX&#10;AP8A2AD/ANgA/wD/ChAA/wMOAP8ADQD/ABIA/wAaAP8AJgD8ADIA9wA/APQASgDxAFUA7QBeAOoA&#10;ZgDoAG4A5QB0AOMAegDiAIAA4ACFAN4AiwDcAJAA2wCWANgAnADVAKMA0wCrANEAtQDOAMEAzADR&#10;AMsA5wDJAPUAyAD/AMgA/wDIAP8AyAD/AMgA/wD/DAwA/wYIAP8CCgD/AA8A/wAVAPwAIADxACwA&#10;7AA5AOkARQDlAE8A4QBZAN4AYQDbAGgA1wBvANQAdQDSAHsA0ACAAM4AhgDMAIwAywCSAMkAmADH&#10;AKAAxQCoAMMAsQDBALwAvwDLAL0A4wC8APIAuwD9ALsA/wC6AP8AugD/ALoA/wD/DgUA/wkAAP8J&#10;BQD/BgsA/wEQAPAAGQDmACUA4QAyANwAPwDWAEkA0QBTAM4AWwDLAGMAyABqAMYAcADFAHYAwwB7&#10;AMEAgQDAAIcAvgCOALwAlAC7AJwAuQCkALcArgC1ALkAswDIALEA3wCwAe8ArwH7AK4C/wCtA/8A&#10;rQP/AK0D/wD/EAAA/w4AAP8NAAD2CwMA8gcKAOIBEQDbAh0A0gMrAMwDNwDIBEMAxARNAMEEVgC+&#10;BV0AvAVkALoFawC4BXEAtwV2ALUFfACzBoMAsgaJALAGkQCvB5kArQehAKsHqwCpCLcAqAnGAKYK&#10;3QClC/AAowz9AKIN/wChDf8AoQ3/AKAN/wD/EQAA/BIAAOwTAADiEwAA2w8DANYJCwDOCBQAxgoi&#10;AMAMMAC8DTwAuA1GALUNTwCyDlcAsA5fAK4OZQCtDmsAqw5xAKoOeACoDn4Apw+FAKUPjQCkD5YA&#10;ohCfAKAQqQCfELUAnRHFAJsR3gCZEvEAlxP/AJYU/wCVFP8AlRT/AJQU/wD/FQAA7RsAAOAfAADS&#10;HwAAyRsAAMQUBQDBEA4AuhIbALQTKQCwFDUArBVAAKkVSQCmFVIApBZZAKIWYAChFmYAnxZsAJ4W&#10;cgCcFnkAmxeAAJkXiACYF5EAlhibAJQYpgCTGbIAkRnBAJAa2ACNG+4Aixz9AIoc/wCKHP8AiRz/&#10;AIkc/wD0HQAA5CUAANMpAADHKgAAvCYAALYgAAC0GQsArhoVAKgcIwCkHS8AoR46AJ4eRACbHkwA&#10;mR5UAJcfWwCVH2EAlB9nAJIfbQCRH3QAjyB8AI4ghACMII0AiiCXAIkhogCHIa4AhiK9AIUi0QGC&#10;I+sBgST7AYAk/wF/JP8BfyT/AX8k/wHsJQAA2y0AAMkxAAC8MQAAsS4AAKspAACnJAUAoyMRAJ4k&#10;HQCaJSoAliY1AJMmPwCRJkcAjyZPAI0mVgCLJ1wAiSdiAIgnaQCGJ28AhSd3AIMnfwCBJ4kBgCiT&#10;AX4ongF9KasBeym5AXopzQF4KugBdyv5AXYr/wF2K/8BdSv/AXUq/wHlLAAA0DQAAME4AACzOAAA&#10;qDUAAKIxAACdLQAAmSoOAJQrGACQLCQAjS0wAIotOgCHLUMAhS1KAIMtUQCBLlgAgC5eAH4uZAB9&#10;LmsAey5zAXkuewF4LoUBdi6PAXQvmwFzL6gCcS+2AnAwyQJvMOUCbjH3Am0x/wJtMf8CbTH/Am0x&#10;/wLfMgAAyTkAALs+AACsPQAAoToAAJo3AACVMwAAkDEKAIwxFACHMiAAhDMrAIEzNQB/Mz4AfTNG&#10;AHszTQB5M1QAdzNaAHYzYQB0M2cBcjRvAXE0dwFvNIEBbjSMAmw0mAJqNaUCaTWzA2g1xgNnNuID&#10;Zjb1A2Y2/wJmNv8CZjb/AmY2/wLYNwAAxD4AALVCAACmQQAAmz8AAJM8AACNOAAAiDYHAIQ3EQCA&#10;NxwAfDgnAHo4MQB3OToAdTlCAHM5SQBxOVAAcDlXAG45XQBsOWQBazlrAWk5dAFoOX4CZjmJAmQ5&#10;lQNjOqIDYjqxA2E6wwNgO+AEXzvzA187/wNfO/8DXzv/Al87/wLROwAAwEIAALBFAAChRAAAlUMA&#10;AI1AAACHPQAAgjsCAH07DgB5PBgAdT0jAHM9LQBwPTYAbj0/AGw9RgBrPU0AaT1TAGc9WgBmPWEB&#10;ZD1oAWM9cQFhPnsCXz6GAl4+kwNcPqADWz+vBFo/wQRaP90EWT/yBFk//wNZP/8DWT//A1k//wPM&#10;PwAAvEYAAKtIAACcRwAAkUYAAIhEAACCQAAAfD8AAHdADABzQBUAb0EgAGxBKgBqQTMAaEE7AGZC&#10;QwBkQkoAY0FQAGFBVwBgQl4BXkJlAV1CbgJbQngCWkKEA1hCkANXQp4EVkOtBFVDvwRUQ9oEVEPx&#10;BFRD/gNUQ/8DVEP/A1RD/wPIQgAAuEkAAKdLAACYSgAAjUkAAINHAAB9QwAAdkMAAHFECgBtRBIA&#10;akUdAGdFJwBkRTAAYkU4AGBFPwBfRUcAXUVNAFtFVABaRlsBWUZjAVdGbAFWRnYCVEaBA1NGjgNS&#10;R5wEUEerBFBHvQRPR9YFT0fvBE9H/QRPR/8DT0f/A1BH/wPERQAAtU0AAKNNAACVTAAAiUsAAH9K&#10;AAB4RgAAcUcAAGxHBwBoSBAAZEgaAGFJJABfSS0AXUk1AFtJPQBZSUQAV0lKAFZJUQBVSlkBVEph&#10;AVJKaQFRSnQCT0p/A05KjANNSpsETEuqBEtLvARKS9MFSkvuBEtL/QRLSv8DS0r/A0tK/wPBSAAA&#10;slAAAKBPAACRTwAAhU4AAHtNAABzSQAAbEoAAGdLBABiTA4AX0wXAFxNIQBaTSoAWE0yAFZNOgBU&#10;TUEAU05IAFJOTwBQTlcBT05fAU5OZwFMTnICS059AklOiwNITpkER0+oBEZPugRGT9EERk/tBEZO&#10;/ARGTv8DR07/A0dO/wO9TAAArlIAAJxRAACNUQAAgVEAAHdQAABuTAAAZ04AAGJPAABdUA0AWlAU&#10;AFdRHgBVUScAU1EwAFFSOABQUj8ATlJGAE1STQBMU1UASlNdAUlTZQFIU28CRlN7AkVTiQNDU5cD&#10;QlOnBEFTuARBU88EQVPsBEFS+wNCUv8DQlL/A0JR/wO6TwAAqlQAAJhUAACJVAAAfVMAAHNTAABp&#10;UQAAYlIAAFxTAABYVAoAVFUSAFJVGwBPViQATlYtAExXNQBLVzwASldEAEhXSwBHWFIARlhaAURY&#10;YwFDWG0BQVh5AkBYhgI+WJUDPVilAzxYtwQ8WM0EPFfqAzxX+gM9Vv8DPVb/Az1W/wO2UwAApVcA&#10;AJRXAACFVgAAeVYAAG9WAABlVQAAXFYAAFdYAABSWQcATloQAExaGABKWyEASFwqAEdcMgBFXDoA&#10;RF1BAENdSABCXVAAQF1YAD9dYQE9XWsBPF12AjpdhAI5XZMCOF2jAzddtQM2XcsDNlzoAzdc+QM3&#10;W/8DOFv/Azha/wOyVwAAoFoAAI9ZAACBWQAAdVkAAGtZAABgWgAAVlsAAFFdAABMXgIASGANAEVg&#10;FABEYR4AQmImAEBiLgA/YjYAPmM+AD1jRQA8Y00AO2NVADljXgA4Y2gBNmN0ATVjgQEzY5ECMmOh&#10;AjFjswIxY8gCMWLnAjFh+AIxYf8CMmD/AjJg/wKuXAAAm10AAIpdAAB8XQAAcF0AAGZdAABcXgAA&#10;UmAAAExiAABFZQAAQWYKAD5nEQA8aBoAO2giADlpKwA4aTIAN2o6ADZqQQA1akkANGpSADNqWwAx&#10;amUAMGpwAS5qfgEtao4BLGqfAStqsAEqasYBKmnlASpo9gIrZ/8CK2f/Aitn/wKpYQAAlWAAAIRg&#10;AAB3YAAAbGEAAGJhAABYYwAATmYAAEdoAABAawAAOm4FADZvDgA0cBUAM3AeADJxJgAwcS4AL3E1&#10;AC5yPQAtckUALHJNACtyVwAqcmEAKXJtACdyewAmcosAJHKcASNyrgEjcsMBI3HiASNw9AEjb/8B&#10;I27/ASNu/wGhZQAAjmQAAH9kAAByZAAAaGUAAF5mAABUaQAASWwAAEJvAAA7cgAANHUAAC54CgAr&#10;eREAKnkYACl6IQAneigAJnowACV7OAAke0AAI3tIACJ7UgAhe1wAIHtoAB98dgAdfIYAHHuYABt7&#10;qgAae78AGnveABp58gAbeP4AG3f/ARt3/wGZaQAAiGkAAHlpAABtaQAAY2oAAFlsAABPbwAARXMA&#10;AD13AAA1egAALn0AACeBAwAigw0AIIQSAB+EGgAdhCIAHIUqABuFMQAahTkAGYVCABiGTAAXhlYA&#10;FoZjABWGcQAUhoEAEoaTABGGpgARhbsAEIXWABGD7wARgvsAEoL/ABKB/wCRbgAAgW0AAHRuAABp&#10;bgAAXXAAAFNzAABJdwAAQHwAADeAAAAvgwAAJ4cAACGKAAAajQYAFY8NABOQEwASkBoAEpAiABGQ&#10;KgAQkTIAEJE7AA+RRAAOkU8ADZFcAAyRagALkXoACpGNAAiQnwAHkLMAB4/JAAeP5gAHjvQACI38&#10;AAiN/wCJcwAAe3MAAG9zAABjdQAAV3gAAE19AABDgQAAOYYAADCKAAAojgAAIZEAABqVAAATlwAA&#10;DpoIAAucDgAJnBMACJwaAAecIgAGnCoABJwzAAOcPQACnUgAAJ1UAACdYgAAnHIAAJyEAACclwAA&#10;m6oAAJu/AACa2wAAmuwAAJr1AACZ+ACCeQAAdnkAAGh6AABcfgAAUYIAAEaHAAA8jAAAMpEAACmV&#10;AAAhmQAAGZ0AABKgAAAOowAACaYFAAOnDAAApxAAAKcVAACoHAAAqCMAAKgrAACpNAAAqT8AAKlL&#10;AACpWQAAqWgAAKl6AACpjgAAqaEAAKi1AACoywAAp+QAAKfvAACn8wB9gAAAb4EAAGGEAABViQAA&#10;SY4AAD6UAAA0mQAAKp4AACGiAAAZpgAAEqkAAA2sAAAHrwAAALIAAACzBwAAswwAALMQAAC0FQAA&#10;tBsAALUiAAC2KwAAtzUAALdAAAC4TgAAuF0AALhuAAC4ggAAuJcAALiqAAC3vgAAt9IAALfmAAC3&#10;6gB2iAAAZ4sAAFqQAABOlgAAQpwAADeiAAAspwAAIqsAABmvAAARswAAC7YAAAS5AAAAvAAAAL4A&#10;AAC+AAAAvwYAAMALAADBDwAAwhMAAMMZAADEIAAAxSkAAMc0AADIQgAAyVEAAMliAADJdQAAyYoA&#10;AMmfAADKsQAAysEAAMnRAADJ2QBukwAAYJgAAFOeAABGpAAAOqsAAC+wAAAktQAAGbgAABC8AAAK&#10;vwAAAcEAAADEAAAAyAAAAMoAAADKAAAAzAAAAM0DAADOCAAA0A0AANEQAADTFgAA1h4AANooAADd&#10;NAAA3kMAAN9UAADfZwAA4HwAAOCRAADgpAAA4LIAAOC+AADgwwBmnwAAWaYAAEytAAA/tAAAMrgA&#10;ACS8AAAYvwAAEMMAAAjHAAAAygAAAM0AAADRAAAA1QAAANgAAADZAAAA2wAAAN0AAADfAAAA4QQA&#10;AOMKAADlDgAA5xMAAOocAADtJwAA8DUAAPFGAADyWAAA82sAAPOAAAD0lAAA9KMAAPSuAAD0sgD/&#10;ABMA/wARAP8AEQD/ABUA/wAfAP8ALAD/ADkA/wBFAP8AUAD/AFoA/gBjAPsAawD5AHIA9wB4APUA&#10;fgD0AIQA8gCJAPEAjgDwAJMA7gCZAO0AnwDsAKYA6gCuAOgAuADmAMUA5QDbAOMA7QDiAPsA4gD/&#10;AOEA/wDhAP8A4QD/AOEA/wD/ABAA/wAOAP8ADQD/ABIA/wAbAP8AKAD/ADQA/gBBAPsATAD3AFYA&#10;9ABfAPEAZgDvAG0A7AB0AOoAegDpAH8A5wCFAOYAigDlAI8A4wCVAOEAmwDgAKIA3gCqANsAtADZ&#10;AMAA1gDQANMA6ADSAPcA0QD/ANEA/wDQAP8A0AD/ANAA/wD/AA0A/wAJAP8ACgD/AA8A/wAWAPsA&#10;IgD3AC8A9AA7APAARwDtAFEA6QBaAOUAYgDiAGkA4ABvAN4AdQDcAHoA2gCAANgAhQDVAIsA0wCR&#10;ANEAlwDPAJ4AzQCmAMsArwDJALoAxwDJAMUA4gDEAPIAwwD+AMIA/wDBAP8AwgD/AMIA/wD/AwYA&#10;/wABAP8ABgD/AAwA+QARAPEAHQDrACkA5wA2AOMAQQDfAEsA2wBUANUAXADSAGMAzwBqAM0AcADL&#10;AHUAyQB7AMgAgADGAIYAxQCMAMMAkwDBAJoAvwCiAL0AqwC7ALYAuQDEALcA2gC2AO0AtAD6ALQA&#10;/wC0AP8AtAD/ALQA/wD/BAAA/wAAAP8AAAD/AAYA7AANAOUAFgDeACIA1wAvANEAOwDNAEUAygBO&#10;AMYAVwDEAF4AwQBkAL8AagC9AHAAvAB1ALoAewC5AIEAtwCHALUAjgCzAJUAsgCeALAApwCuALIA&#10;rAC/AKoA0QCoAOgAqAD3AKcA/wCnAP8ApgD/AKYA/wD/BgAA/wUAAPEDAADoAAAA4QAHANUAEADN&#10;ABsAxwAnAMMAMwC/AD4AvABIALkAUQC2AFgAtABfALIAZQCwAGoArwBwAK0AdgCsAHwAqgCCAKkA&#10;iQCnAJEApQCaAKMApAChAK4AoAC7AJ4BzQCdAuYAnAT0AJsE/wCaBf8AmgX/AJkF/wD/CgAA8Q4A&#10;AOQQAADZDwAAzgsAAMgDCwDCABMAvAIfALcDLACzBDcAsAVCAK0GSgCqBlIAqAdZAKYHXwClB2UA&#10;owdrAKIIcQCgCHcAnwh+AJ0IhQCbCY4AmgmXAJgKoQCWCqwAlQu6AJMLzACSDOUAkA32AI8O/wCO&#10;Dv8Ajg7/AI0O/wD2EQAA5hcAANYbAADHGQAAvhUAALkQAAC3Cg0AsQsXAKwNJACoDjAApQ47AKIO&#10;RACfD0wAnQ9TAJsPWgCaD2AAmBBmAJcQbACVEHIAkxB5AJIQgQCQEIoAjxGUAI0RnwCLEaoAihK4&#10;AIgSywCGE+YAhRT3AIMV/wCDFf8AghX/AIIV/wDtGgAA3CEAAMolAAC7IgAAsR8AAKsaAACpFAYA&#10;pRIRAKAUHgCcFSoAmRU1AJYWPgCUFkcAkhZOAJAWVQCOF1sAjBdhAIsXZwCJF20AiBd0AIYYfACF&#10;GIYAgxmQAIEZmwCAGqcAfhq1AH0bxwB8HOIAeh31AHkd/wB4Hf8AeB3/AHgd/wDlIgAA0CkAAL8s&#10;AACwKgAApycAAKAjAACdHwAAmhoOAJUcGACRHSQAjh4vAIweOQCJHkEAhx9JAIUfUACDH1YAgh9c&#10;AIAfYgB/H2kAfSBwAHwgeAB6IIEAeSGMAHchlwB1IqQAdCKyAHMjwwByI98AcCTzAG8k/wBvJP8A&#10;biT/AG4k/wDdKQAAyDAAALcyAACoMAAAni4AAJcqAACTJwAAkCMKAIwjEwCIJB8AhCUqAIIlNACA&#10;Jj0AfSZEAHwmSwB6JlIAeCZYAHcmXgB1JmUAdCdsAHIndABxJ30AbyiIAG4olABsKKEAaymvAWop&#10;wAFpKtsBZyrxAWcr/wFmK/8BZir/AWYq/wHULwAAwjYAAK82AAChNQAAljQAAJAwAACKLQAAhyoG&#10;AIMpEAB/KhoAfCslAHkrLwB3LDgAdSxAAHMsRwBxLE0AcCxUAG4sWgBtLGEAay1oAGotcABoLXoA&#10;Zy6FAGUukQFkLp4BYi+sAWEvvQFhMNUBYDDvAV8w/QFfMP8BXzD/AV8w/wHNNAAAvDsAAKk6AACb&#10;OgAAkDgAAIk1AACDMgAAfzABAHsvDgB3MBYAdDAhAHExKwBvMTQAbTE8AGsxQwBqMUoAaDJQAGcy&#10;VwBlMl0AZDJlAGIybQBhM3cAXzOCAV4zjgFdNJwBWzSqAVo1uwFaNdIBWTXtAVk1/AFYNf8BWDX/&#10;AVk1/wHIOAAAtz4AAKQ+AACWPQAAizwAAIM6AAB9NwAAeDQAAHQ0CwBwNRMAbTUdAGo1JwBoNjAA&#10;ZjY4AGQ2PwBjNkYAYTZNAGA2UwBeN1oAXTdiAFw3agBaOHQBWTh/AVc4jAFWOZkBVTmoAlQ5uQJT&#10;Os8CUzrrAlM6+wFTOv8BUzn/AVM5/wHEPAAAskEAAKBAAACSQAAAhj8AAH49AAB4OgAAczgAAG45&#10;CABqOREAZzkaAGQ6JABiOiwAYDo0AF46PABdO0MAWztKAFo7UABYO1cAVztfAFY8ZwBUPHEBUzx8&#10;AVI9iQFRPZcBTz2mAk4+twJOPs0CTj7pAk0++gJOPv8BTj3/AU49/wHAPwAArkMAAJxDAACOQwAA&#10;gkIAAHpAAABzPQAAbTwAAGg9BQBkPQ4AYT4XAF4+IQBcPikAWj4xAFg+OQBXPkAAVT9GAFQ/TQBT&#10;P1UAUkBcAFBAZQBPQG8BTkF6AU1BhwFLQZYBSkGlAklCtQJJQssCSULoAklC+QJJQf8CSUH/AUlB&#10;/wG9QwAAqkUAAJhFAACKRQAAf0UAAHZDAABvQAAAaEAAAGNBAQBfQQ0AXEEUAFlCHQBXQiYAVUIu&#10;AFNCNgBRQj0AT0JDAE9DSwBOQ1IATURaAExEYwBKRG0BSUV4AUhFhQFHRZQBRUWjAkVGtAJERskC&#10;REbnAkRF+AJERf8CRUX/AkVF/wG6RgAApkgAAJRIAACGSAAAe0cAAHJGAABqQgAAY0MAAF5EAABa&#10;RQsAVkUSAFRGGwBRRiMAT0YrAE5GMwBMRzoAS0dBAEpHSQBJSFAASEhYAEdIYQBGSWsAREl2AUNJ&#10;gwFCSZIBQUmiAkBJswI/SscCP0rlAj9J9wJASf8CQEj/AkBI/wG2SQAAokoAAJFKAACDSgAAd0oA&#10;AG5JAABlRQAAXkcAAFlIAABVSQgAUUoQAE9KGABMSiEASkspAElLMQBHSzgARkw/AEVMRgBETE4A&#10;Q01WAEJNXwBBTWgAQE10AT5NgQE9TZABPE2gATtOsQI6TsYCOk7kAjtN9gI7Tf8BO0z/ATxM/wGz&#10;TQAAnkwAAI1MAAB/TAAAdEwAAGpMAABgSgAAWUsAAFRMAABQTQUATE4OAElPFQBHTx4ARU8mAERQ&#10;LgBCUDUAQVA9AEBRRAA/UUsAPlFTAD1SXAA8UmYAOlJyADlSfwE4Uo4BN1KeATZSrwE1UsQBNVLi&#10;ATZS9QE2Uf8BNlD/ATdQ/wGuTwAAmU8AAIlPAAB7TwAAcE8AAGZPAABcTgAAVE8AAE9RAABKUgEA&#10;RlMMAENUEgBBVBsAQFUjAD5VKwA9VjIAPFY6ADtWQQA6VkkAOVdRADhXWgA2V2MANVdvADRXfAEz&#10;V4wBMVecATBXrQEwV8IBMFfgATBW9AExVv8BMVX/ATFV/wGoUgAAlVIAAIRSAAB3UgAAbFIAAGJS&#10;AABYUwAAT1QAAElWAABEVwAAQFkIAD1aEAA7WhcAOVsgADhbJwA3XC8ANlw2ADVcPgA0XEYAM11O&#10;ADFdVwAwXWEAL11sAC5degAsXYkAK12aASpdqwEqXb8BKV3eASpc8gEqW/4BK1v/ASta/wGjVQAA&#10;j1UAAH9VAAByVQAAZ1YAAF5WAABUVwAATFkAAEVbAAA/XQAAOl8EADZgDQA0YRMAMmIcADFiIwAw&#10;YisAL2MyAC5jOgAtY0IALGNKACpkUwApZF0AKGRpACdkdgAmZIYAJWSXACRkqQAjZL0AImTaACNj&#10;8QAjYv0BJGH/ASRh/wGcWAAAiVgAAHpZAABuWQAAY1kAAFpaAABQXAAASF4AAEFgAAA6YwAANGYA&#10;AC9oCgAsaRAAKmkXAClqHwAoaiYAJ2ouACZrNQAlaz0AJGtGACNrTwAibFkAIGxlAB9scgAebIIA&#10;HWyUABxspgAba7oAGmvUABtq7gAcafwAHGj/ABxo/wCVXAAAg1wAAHVcAABpXQAAX10AAFZeAABM&#10;YQAAQ2QAADxnAAA1agAAL20AAChwBAAjcg0AIXISACBzGgAfcyEAHnMoAB10MAAcdDgAG3RAABp0&#10;SgAZdFQAF3VgABZ1bgAVdX4AFHWQABN0ogASdLYAEXTPABJz7AAScvoAE3H/ABNx/wCOYAAAfWAA&#10;AG9hAABlYQAAW2IAAFFkAABIZwAAPmsAADduAAAwcQAAKXUAACJ4AAAcewcAF30OABZ9EwAVfRsA&#10;FH4iABN+KgASfjEAEX46ABF+RAAQf04AD39aAA5/aAANf3gADH+KAAt+nQAKfrAACX3GAAp95AAK&#10;fPQAC3v9AAt6/wCGZQAAd2UAAGplAABhZgAAVmgAAExrAABCbwAAOXMAADF3AAAqegAAI34AAByB&#10;AAAVhAAAEIcIAA2JDgAMiRQADIkbAAuJIwAKiSsACYkzAAiJPQAGiUgABYlUAASJYQACiXEAAYmD&#10;AACJlgAAiKkAAIe+AACH2gAAhuwAAIb1AACG+gB+agAAcWoAAGdrAABbbAAAUHAAAEZ0AAA8eAAA&#10;M30AACqBAAAjhQAAHIgAABWMAAAQjwAADJIGAAaTDAACkxEAAJQWAACUHQAAlCQAAJUsAACVNQAA&#10;lUAAAJVMAACWWQAAlmkAAJV6AACVjgAAlKEAAJS1AACTzAAAkuYAAJLyAACS9wB4cAAAbXAAAGBy&#10;AABUdQAASXkAAD9+AAA1gwAALIgAACONAAAbkQAAFJQAAA+XAAAKmgAABJ0DAACeCQAAnw4AAJ8S&#10;AACgFwAAoB0AAKElAACiLQAAojcAAKNDAACjUAAAo18AAKNxAACjhAAAopkAAKKtAAChwgAAodwA&#10;AKHrAACg8gBzdgAAZncAAFl7AABNgAAAQoUAADiLAAAukAAAJJUAABuaAAAUngAADqEAAAmkAAAC&#10;pwAAAKoAAACrBAAAqwoAAKwNAACtEQAArRYAAK4cAACvJAAAsC0AALE5AACxRgAAslUAALJmAACy&#10;eQAAso4AALGjAACytwAAscoAALHgAACx6QBsfgAAX4IAAFKHAABGjQAAO5MAADCZAAAmngAAHKMA&#10;ABOnAAANqwAAB64AAACyAAAAtQAAALcAAAC4AAAAuQIAALkIAAC6DAAAuxAAALwUAAC9GwAAvyMA&#10;AMEtAADCOgAAwkkAAMNaAADDbAAAxIIAAMSXAADEqwAAxLwAAMTLAADE2gBliQAAWI4AAEuVAAA/&#10;mwAAM6IAACioAAAdrQAAFLEAAA22AAAGuQAAALwAAAC/AAAAwwAAAMQAAADFAAAAxgAAAMcAAADJ&#10;BAAAygkAAMsNAADNEQAAzxgAANIhAADVLQAA1jwAANhNAADZXwAA2nMAANqKAADbngAA264AANu6&#10;AADcwwBelgAAUZwAAESjAAA4qgAALLEAACC3AAAVuwAADb4AAATCAAAAxQAAAMkAAADNAAAA0AAA&#10;ANIAAADSAAAA1QAAANYAAADZAAAA2wAAAN4FAADgCgAA4g8AAOUWAADoIAAA7C0AAO0+AADtUQAA&#10;7mUAAO96AADvjwAA8J8AAPCrAADwswD/ABAA/wAOAP8ADgD/ABIA/wAdAP8AKQD/ADUA/wBBAP8A&#10;TQD+AFYA+wBfAPgAZgD2AG0A9AB0APIAeQDxAH8A8ACEAO4AiQDtAI8A6wCVAOoAmwDoAKIA5gCq&#10;AOUAswDjAMAA4QDSAOAA6gDfAPkA3QD/AN0A/wDdAP8A3gD/AN4A/wD/AA0A/wAKAP8ACQD/AA8A&#10;/wAYAP8AJAD+ADEA+wA9APgASAD0AFIA8ABaAO0AYgDrAGkA6QBvAOcAdQDlAHoA4wB/AOIAhQDg&#10;AIoA3gCQANwAlgDaAJ0A2AClANUArwDSALoA0ADKAM4A4wDNAPQAywD/AMsA/wDLAP8AywD/AMsA&#10;/wD/AAgA/wADAP8ABQD/AAwA/AAUAPcAHwDyACsA7wA3AOsAQgDnAEwA5ABVAOAAXQDdAGQA2gBq&#10;ANgAcADVAHUA0gB6ANAAgADPAIUAzQCLAMsAkgDJAJkAxwChAMUAqgDDALUAwQDDAL8A2gC+AO4A&#10;vQD8ALwA/wC8AP8AvAD/ALwA/wD/AAAA/wAAAP8AAAD5AAcA8QAQAOoAGgDkACUA3wAxANsAPADX&#10;AEcA0gBQAM4AVwDLAF4AyQBlAMYAagDFAHAAwwB1AMEAegDAAIAAvgCGALwAjQC6AJQAuQCcALcA&#10;pQC1ALAAswC9ALEAzwCvAOgArgD4AK4A/wCtAP8ArQD/AK0A/wD/AAAA/wAAAP0AAADuAAEA4wAM&#10;ANoAFADRAB8AzAArAMgANgDFAEAAwgBKAL8AUgC8AFkAugBfALgAZQC2AGoAtABvALMAdQCxAHoA&#10;sACBAK4AiACtAI8AqwCYAKkAoQCnAKsApQC4AKMAyACiAOIAoQDzAKAA/gCgAP8AoAD/AKAA/wD/&#10;AAAA9gAAAOoAAADgAAAA0wAGAMkADwDCABgAvQAkALkALwC2ADoAtABDALEATACuAFMArABZAKoA&#10;XwCpAGQApwBqAKYAbwCkAHUAowB7AKEAggCgAIoAngCTAJwAnQCaAKcAmAC0AJYAwwCVANwAlADv&#10;AJMA+wCTAP8AkwD/AJIA/wD5BQAA6gsAANwNAADLCgAAwgUAALwACgC2ABEAsQAcAK4AKACqADMA&#10;pwA9AKQARQCiAE0AoABTAJ4AWQCcAF8AmwBkAJoAagCYAHAAlwB2AJUAfgCTAIYAkgGPAJABmQCO&#10;AqQAjAKxAIsDwACJBdYAiAbtAIgH+gCHCP8Ahgj/AIYI/wDvDwAA3hQAAMoVAAC8EgAAsxAAAK4M&#10;AACrBg0ApwMVAKIFIACfBywAnAg2AJkIPwCXCUcAlQlOAJMJVACRCloAkApfAI4KZQCNCmsAiwpy&#10;AIoLeQCIC4IAhwuMAIUMlwCDDKIAgQ2wAIANwAB/DdgAfQ7vAHwP/QB7D/8AexD/AHsQ/wDmFwAA&#10;0R4AAL0dAACvHAAAphkAAKEVAACeEAQAnQ0PAJgOGQCUDiUAkQ8vAI8QOQCMEEEAihBIAIgQTwCH&#10;EFUAhRBbAIQRYQCCEWcAgBFuAH8RdQB9EX4AfBKIAHoSlAB4EqAAdxOuAHUTvgB0FNUAcxXuAHEW&#10;/QBxFv8AcRb/AHAW/wDcHwAAxiUAALMlAAClIwAAnCEAAJYeAACSGQAAkRQLAI0UFACJFR8AhhYp&#10;AIMWMwCBFzwAgBdDAH4XSgB8F1AAehdWAHkYXAB3GGIAdhhpAHQYcQBzGXoAcRmEAG8akABuGp0A&#10;bBurAGscuwBqHNAAaR3sAGge+wBoHv8AZx7/AGce/wDRJgAAvSoAAKsqAACdKgAAkygAAI0lAACI&#10;IgAAhh0GAIMbEAB/HBoAfB0kAHodLgB3HjYAdh4+AHQeRQByH0sAcR9RAG8fWABuH14AbB9lAGsg&#10;bQBpIHYAaCGBAGYhjQBlIpoAYyKoAGIjuABhI80AYCTpAGAk+gBfJP8AXyT/AF8k/wDKLAAAti8A&#10;AKQvAACWLwAAjC0AAIUqAACAKAAAfSQAAHoiDQB2IxUAcyMgAHEkKQBvJDIAbSQ6AGslQQBqJUcA&#10;aCVNAGYlVABlJVoAZCZhAGImaQBhJnIAXyd9AF4nigBdKJcAWymlAFoptQBaKsoAWSrnAFgq+ABY&#10;Kv8AWCr/AFgq/wDFMQAArzMAAJ4zAACQMwAAhjIAAH8vAAB5LQAAdSoAAHIoCgBvKBIAaykbAGkp&#10;JQBnKi0AZSo1AGMqPQBiKkMAYCpKAF8rUABeK1cAXCteAFssZgBZLG8AWC16AFcthwBWLpUAVC6j&#10;AFMvswBTL8cAUi/lAFIv9wBSL/8AUi//AFIv/wDBNgAAqjYAAJk2AACLNgAAgTUAAHkzAABzMQAA&#10;by8AAGsuBgBoLRAAZC4YAGIuIQBgLyoAXi8xAFwvOQBbL0AAWS9GAFgvTQBXMFMAVjBbAFQxYwBT&#10;MWwAUjJ3AFEyhABPM5IATjOhAE0zsQBNNMUBTDTjAUw09gBMNP8ATDT/AEwz/wC7OQAApjkAAJU5&#10;AACHOQAAfDkAAHQ3AABuNAAAaTMAAGUyAgBhMg0AXjIUAFwzHgBaMyYAWDMuAFYzNQBVNDwAUzRD&#10;AFI0SgBRNFAAUDVYAE41YABNNmoATDZ1AEs3ggBKN5AASTifAEg4sAFHOMMBRzjhAUc49QFHOP8B&#10;Rzj/AUc4/wG3OwAAojwAAJE8AACDPAAAeDwAAHA6AABqNwAAZDYAAGA2AABcNgsAWTcSAFY3GgBU&#10;NyMAUjcrAFA3MgBPODkATThAAEw4RwBLOE4ASjlVAEk5XgBIOmgARzpzAEY7gABFO44ARDyeAEM8&#10;rgFCPMIBQj3fAUI88wFCPP8BQjz/AUI7/wGzPQAAnj4AAI0+AAB/PgAAdT4AAGw9AABmOgAAYDkA&#10;AFs6AABXOggAUzsQAFE7GABOOyAATDsoAEs7LwBJPDYARzw9AEc8RABGPUsART1TAEQ+XABDPmYA&#10;Qj9xAEE/fgBAP40AP0CcAD5ArQE9QMABPUDdAT1A8gE9QP8BPj//AT4//wGuQAAAmkAAAIlBAAB8&#10;QQAAcUEAAGhAAABhPAAAWz0AAFY+AABSPgUATj8OAEw/FQBJPx0AR0AlAEZALABEQDMAQ0A6AEJB&#10;QgBBQUkAQEFRAD9CWgA+QmMAPUNvADxDfAA7Q4sAOkSbADlEqwE5RL4BOETbATlE8QE5Q/4BOUP/&#10;ATlD/wGqQgAAlkMAAIZDAAB4QwAAbkMAAGVDAABdQAAAVkAAAFFCAABNQgIASUMMAEZDEgBERBoA&#10;QkQiAEFEKgA/RTEAPkU4AD1FPwA8RkcAO0ZPADpGVwA5R2EAOEdsADdHegA2SIkANUiZADRIqgA0&#10;SL0AM0jZADRI8AA0R/0ANEf/ADVG/wCmRAAAkkUAAIJGAAB1RgAAakYAAGFFAABZRAAAUUQAAExG&#10;AABIRwAAREcKAEFIEAA/SRgAPUkgADxJJwA6Si4AOUo2ADhKPQA3S0QANktMADVLVQA0TF8AM0xq&#10;ADJMdwAxTIYAMEyXAC9NqAAuTbsALk3VAC5M7wAvTP0AL0v/ADBL/wChRwAAjkgAAH5IAABxSAAA&#10;ZkkAAF1IAABVSAAATEkAAEdKAABCSwAAP0wGADtNDgA5ThUAN04dADZPJAA1TysAM08zADJQOgAx&#10;UEIAMFBKAC9RUgAuUVwALVFnACxRdQArUYQAKlKVAClSpgApUrkAKFLSAClR7gApUPwAKlD/ACpP&#10;/wCcSgAAiUoAAHpLAABtSwAAY0wAAFpMAABRTAAASE0AAENPAAA9UAAAOVICADVTDAAzVBIAMVQZ&#10;ADBVIQAuVSgALVUvACxWNwArVj4AKlZGAClWTwAoV1kAJ1dkACZXcgAlV4EAJFeSACNXpAAiV7cA&#10;IlfPACJX7AAjVvoAI1X/ACRV/wCWTQAAhE4AAHVOAABpTgAAX08AAFZPAABNUAAARVIAAD9TAAA5&#10;VgAAM1gAAC9aCAArWw8AKlsVAChcHQAnXCQAJlwrACVcMwAkXToAI11DACJdTAAhXVYAIF5hAB9e&#10;bgAeXn4AHV6PABxeoQAbXrQAGl3MABtd6QAbXPkAHFv/ABxb/wCQUQAAflEAAHBRAABkUgAAW1IA&#10;AFJTAABKVAAAQVcAADtZAAA1WwAALl4AAChgAwAkYgwAImMRACFjGAAfZCAAHmQnAB1kLgAcZDYA&#10;G2U+ABplRwAZZVEAGGVdABdlagAWZXoAFWWLABRlngATZbEAEmXIABJk5wATY/cAFGL/ABRi/wCJ&#10;VAAAeFUAAGtVAABgVgAAV1YAAE9XAABGWQAAPVwAADZfAAAwYgAAKWQAACNnAAAdagcAGWwOABhs&#10;EwAWbRoAFW0hABRtKQAUbTAAE205ABJuQgARbkwAEG5YAA9uZQAObnUADW6HAA1umgAMba0AC23C&#10;AAts4AAMa/MADWv9AA1q/wCCWQAAclkAAGZZAABcWgAAVFoAAEpcAABBXwAAOWMAADFmAAAqaQAA&#10;JGwAAB1vAAAXcgAAEnUJAA93DwAOdxQADncbAA13IwAMdyoAC3czAAp3PAAJd0cACHdSAAd3XwAF&#10;d28ABHeAAAN3lAABdqcAAHa7AAF11QABdOsAAnT2AAJ0/AB7XQAAbV0AAGJeAABZXgAATmAAAEVj&#10;AAA8ZwAAM2sAACtuAAAkcgAAHnUAABd5AAASfAAADX8GAAmBDAAFgREAA4EWAAKBHQABgSQAAIEt&#10;AACCNgAAgkAAAIJMAACCWQAAgmgAAIJ5AACCjQAAgaAAAIC0AACAywAAf+cAAH7yAAB++QB0YgAA&#10;aGIAAF5iAABTZAAASWcAAD9rAAA2cAAALXQAACV4AAAefAAAF4AAABGDAAANhgAACIkEAAKLCgAA&#10;iw4AAIsTAACMGAAAjB8AAI0mAACNLwAAjjkAAI5EAACOUQAAjmAAAI5xAACOhQAAjpkAAI2tAACM&#10;wwAAjN8AAIvuAACL9gBuaAAAZGcAAFhpAABNbAAAQnEAADh2AAAvewAAJn8AAB6EAAAWiAAAEIwA&#10;AAyPAAAGkgAAAJUAAACWBwAAlwwAAJcPAACYEwAAmRgAAJofAACbJgAAmzAAAJw7AACcSAAAnFcA&#10;AJxoAACcewAAnJAAAJulAACbugAAmtAAAJrnAACa8QBqbQAAXm8AAFFyAABGdwAAO3wAADGCAAAn&#10;hwAAHowAABaRAAAQlQAACpkAAAScAAAAoAAAAKIAAACjAQAAowYAAKQLAAClDgAAphIAAKcXAACo&#10;HgAAqiYAAKsxAACrPgAArE0AAKxdAACscAAArIUAAKybAACrrwAAq8MAAKvZAACq6ABkdQAAV3kA&#10;AEt+AAA/hAAANIoAACmQAAAflgAAFpsAABCfAAAJowAAAacAAACqAAAArgAAALAAAACwAAAAsQAA&#10;ALIDAAC0CAAAtQ0AALYQAAC3FQAAuR0AALsmAAC8MwAAvUEAAL1SAAC9ZAAAvnkAAL6QAAC9pAAA&#10;vbcAAL3GAAC91wBcfwAAUIUAAESLAAA4kgAALJkAACGfAAAXpAAAEKkAAAmuAAAAsgAAALYAAAC5&#10;AAAAvQAAAL8AAAC/AAAAwAAAAMEAAADDAAAAxAUAAMYKAADHDgAAyRMAAMscAADOJgAA0DUAANFF&#10;AADSVwAA0msAANOCAADTlwAA06kAANK4AADSxABVjAAASZMAAD2aAAAwogAAJagAABquAAARtAAA&#10;CbkAAAC9AAAAwQAAAMQAAADIAAAAywAAAM0AAADNAAAAzwAAANAAAADSAAAA1AAAANgAAADaBgAA&#10;3QwAAOARAADjGgAA5icAAOc4AADoSgAA6V0AAOpyAADriAAA65sAAOyoAADssgD/AA0A/wALAP8A&#10;CwD/ABAA/wAaAP8AJgD/ADIA/wA9AP8ASAD7AFIA+ABaAPYAYgDzAGkA8QBvAPAAdQDuAHoA7AB/&#10;AOsAhADpAIoA6ACQAOYAlgDkAJ0A4gClAOEArwDfALsA3QDLANsA5gDZAPcA2AD/ANgA/wDXAP8A&#10;1wD/ANQA/wD/AAgA/wAEAP8ABAD/AA0A/wAVAP4AIQD6ACwA9wA4APQAQwDwAE0A7QBVAOoAXQDn&#10;AGQA5ABqAOIAcADgAHUA3gB6AN0AfwDbAIUA2QCLANUAkQDTAJkA0QCgAM8AqgDNALUAywDEAMkA&#10;3QDIAPEAxwD/AMYA/wDGAP8AxgD/AMcA/wD/AAAA/wAAAP8AAAD/AAoA+AARAPEAHADsACcA6QAy&#10;AOYAPQDiAEcA3QBQANkAWADVAF8A0gBlANAAagDOAHAAzAB1AMoAegDJAH8AxwCFAMUAjADDAJQA&#10;wQCcAL8ApQC9ALAAuwC9ALoA0AC4AOsAtwD7ALYA/wC2AP8AtgD/ALYA/wD/AAAA/wAAAP0AAADz&#10;AAUA6QAOAOEAFgDbACEA1QAtANEANwDOAEEAygBKAMcAUgDEAFkAwgBfAMAAZQC+AGoAvABvALsA&#10;dAC5AHoAtwCAALYAhwC0AI4AsgCXALAAoACuAKoArQC3AKsAyACpAOMAqAD1AKcA/wCnAP8ApwD/&#10;AKYA/wD/AAAA/gAAAPEAAADlAAAA1wAKAM0AEQDHABwAwgAmAL8AMQC8ADsAugBEALcATAC0AFMA&#10;sgBZALEAXwCvAGQArQBpAKwAbwCqAHQAqQB6AKcAgQCmAIkApACRAKIAmwCgAKUAngCyAJ0AwQCb&#10;ANoAmgDvAJkA/QCYAP8AmAD/AJgA/wD9AAAA8AAAAOEAAADRAAAAxgAEAL0ADQC3ABUAswAgALAA&#10;KwCtADUAqwA+AKgARgCmAE0ApABUAKMAWQChAF8AoABkAJ4AaQCdAG4AmwB1AJoAewCYAIMAlgCM&#10;AJUAlgCTAKEAkQCtAI8AuwCNAM8AjADpAIsA+ACMAP8AjAD/AIwA/wDzAgAA4gcAAMwHAAC/BAAA&#10;twAAALEACACrABAApwAZAKQAJACgAC4AngA3AJwAQACaAEcAmABOAJYAVACVAFkAkwBeAJIAZACQ&#10;AGkAjwBvAI0AdgCLAH4AigCIAIgAkgCGAJ0AhQCpAIMAuACBAMoAgADlAIAA9QB/AP8AfwD/AH8A&#10;/wDoDQAA0BAAAL4QAACxDgAAqA0AAKMIAACgAgwAnAATAJgAHQCVACcAkgAxAJAAOQCOAUEAjAFI&#10;AIoCTgCJAlQAhwJZAIYCXwCEA2QAgwNrAIEDcgCABHoAfgSEAH0FjgB7BZoAeQanAHgGtQB2B8gA&#10;dQjjAHUJ9AB0Cv8Acwr/AHMK/wDdFQAAxBcAALEXAAClFgAAnBMAAJYRAACUDQQAkwgNAI4HFQCL&#10;CSAAiAkqAIUKMwCDCzsAgQtCAIALSQB+C08AfQxUAHsMWgB6DGAAeAxnAHcMbgB1DXYAdA2AAHIN&#10;jABwDZkAbw6mAG0OtQBsDskAaw/mAGoQ9wBpEP8AaRD/AGkQ/wDQHQAAuR4AAKgeAACbHQAAkhsA&#10;AIsZAACIFQAAhxEHAIUOEACBDxoAfhAkAHsQLQB5EDYAdxE9AHYRRAB0EUoAcxFQAHERVgBwEVwA&#10;bhJiAG0SagBrEnMAaRN9AGgTiQBmE5YAZRSjAGMVswBiFcYAYhbjAGEW9gBgF/8AYBf/AGAX/wDH&#10;IgAAsCMAAJ8kAACSIwAAiSIAAIIgAAB+HQAAfBkAAHoVDQB3FRUAdBYfAHEWKABvFzAAbhc4AGwX&#10;PwBrF0UAaRhLAGgYUQBmGFgAZRheAGMZZgBiGW8AYBl5AF8ahQBdG5IAXBuhAFscsABaHMMAWR3g&#10;AFge9ABYHv8AWB7/AFge/wC/JwAAqSgAAJkoAACLKAAAgicAAHslAAB2IwAAcyAAAHEcCQBuHBEA&#10;axwaAGkdIwBnHSwAZR0zAGMeOgBiHkEAYB5HAF8eTQBeHlQAXB9bAFsfYgBZIGsAWCB2AFYhggBV&#10;IZAAVCKeAFMirgBSI8AAUSPdAFEk8gBRJP8AUST/AFEj/wC5KwAAoywAAJMsAACGLQAAfCwAAHQq&#10;AABvKAAAayUAAGkiBQBmIQ4AYyIWAGEiHwBfIycAXSMvAFwjNgBaIz0AWSRDAFckSgBWJFAAVSRX&#10;AFMlXwBSJWgAUSZzAE8mfwBOJ40ATSicAEworABLKb4ASynaAEop8QBKKf8ASyn/AEsp/wCzLgAA&#10;ni8AAI4wAACBMAAAdy8AAG8uAABqKwAAZSoAAGMnAQBfJwwAXCcTAFonGwBYKCQAVigrAFUoMgBT&#10;KDkAUilAAFApRgBPKU0ATilUAE0qXABMKmUASitwAEkrfABILIsARy2aAEYtqgBFLrwARS7WAEUu&#10;7wBFLv4ARS7/AEUt/wCuMQAAmjIAAIkzAAB8MwAAcjMAAGsxAABlLwAAYC0AAF0sAABZLAkAViwQ&#10;AFQsGABSLCAAUCwoAE4tLwBNLTYATC08AEotQwBJLUoASC5RAEcuWQBGL2MARTBtAEMwegBCMYkA&#10;QTGYAEEyqABAMrsAPzLTAD8y7gBAMv0AQDL/AEAy/wCqMwAAljUAAIY1AAB5NgAAbjUAAGY1AABh&#10;MgAAXDAAAFcwAABUMAYAUTAOAE4wFQBMMR0ASjElAEgxLABHMTIARjE5AEQxQABDMkcAQjJPAEEz&#10;VwBAM2AAPzRrAD41eAA9NYcAPDaWADs2pwA7NrkAOjbRADo27QA7NvwAOzb/ADs2/wCmNgAAkjcA&#10;AII4AAB1OAAAazgAAGM3AABdNgAAVzMAAFM0AABPNAMASzQMAEk0EgBGNRoARTUiAEM1KQBBNS8A&#10;QDU2AD82PQA+NkQAPTdMADw3VQA7OF4AOjhpADk5dgA4OYUANzqVADc6pQA2OrgANTrPADY67AA2&#10;OvsANjn/ADc5/wCiOAAAjjkAAH46AAByOwAAaDsAAF86AABZOQAAUzYAAE43AABKOAAARjgKAEQ5&#10;EABBORcAPzkfAD45JgA8OS0AOzo0ADo6OwA5O0IAODtKADc7UwA2PFwANTxnADQ9dAAzPYMAMz6T&#10;ADI+pAAxPrYAMT7NADE+6gAxPvoAMj3/ADI9/wCeOwAAizwAAHs8AABuPQAAZD0AAFw9AABVPAAA&#10;TjoAAEk7AABFPAAAQT0HAD49DgA8PRUAOj4cADk+IwA3PioANj8xADU/OAA0P0AAM0BIADJAUAAx&#10;QFoAMEFlAC9BcgAuQoEALUKRAC1CogAsQrUAK0LLACxC6QAsQvkALUH/AC1B/wCZPQAAhz4AAHc/&#10;AABrPwAAYUAAAFk/AABSPwAAST4AAEQ/AABAQAAAPEEEADlCDQA3QhIANUMZADNDIQAyQygAMUQv&#10;ADBENgAvRD0ALkVFAC1FTgAsRVgAK0ZjACpGbwApRn4AKEaPACdHoQAmR7MAJkfJACZG5wAnRvgA&#10;KEX/AChF/wCVQAAAgkEAAHNCAABnQgAAXkIAAFVCAABOQgAARUIAAD9EAAA7RQAAN0YAADRHCgAx&#10;SBAAL0gWAC5JHgAsSSUAK0ksACpJMwApSjoAKEpCACdKSwAmS1UAJUtgACRLbQAjS3wAIkuNACFM&#10;nwAhTLEAIEzHACBL5gAhS/cAIkr/ACJK/wCQQwAAfkQAAG9EAABkRQAAWkUAAFJFAABKRgAAQUcA&#10;ADxIAAA3SQAAMksAAC5NBwArTg4AKU4TACdPGgAmTyEAJU8oACRPMAAjUDcAIlA/ACFQSAAgUFIA&#10;H1FdAB5RagAdUXkAHFGKABtRnAAaUa8AGVHFABlR5AAaUPYAG0//ABxP/wCKRgAAeUcAAGtHAABg&#10;SAAAVkgAAE5IAABHSQAAPksAADlMAAAzTgAALlAAAChTAgAkVAsAIlUQACBVFgAfVh4AHlYkAB1W&#10;LAAcVjMAG1c7ABpXRAAZV04AGFdZABdYZgAVWHUAFFiHABRYmgATV6wAElfCABJX4QATVvQAFFX/&#10;ABRV/wCESQAAdEoAAGZLAABcSwAAU0sAAEtMAABETQAAPE8AADVRAAAvVAAAKVYAACRZAAAeWwcA&#10;Gl0NABhdEgAXXRkAFl4gABVeJwAUXi4AE143ABJeQAARX0oAEV9VABBfYgAPX3EADl+DAA1flgAN&#10;X6kADF6+AAxe2gANXfAADVz8AA5c/wB+TQAAbk4AAGJOAABYTwAAT08AAEhQAABAUgAAOFQAADBX&#10;AAAqWgAAJF0AAB9fAAAZYgEAE2UJABFmDwAQZhQAD2YbAA5nIgANZykADWcyAAxnOwALZ0UACmdQ&#10;AAlnXQAHZ2wABmd9AAVnkAAEZqMAAma3AANlzwAEZekABGT1AARk/AB3UQAAaVIAAF1SAABUUgAA&#10;TFMAAENVAAA7WAAAM1sAACteAAAlYQAAH2QAABlnAAATagAAD20GAAtwDAAIcP/i/+JJQ0NfUFJP&#10;RklMRQAECREAB3AWAAVwHQAEcCQAA3AsAAJwNQAAcD8AAHBKAABwVwAAcGUAAHB2AABwigAAb54A&#10;AG+yAABuyAAAbeUAAG3yAABt+QBwVgAAY1YAAFlWAABRVwAAR1gAAD5bAAA2XwAALmIAACZmAAAf&#10;agAAGW0AABNwAAAOcwAAC3YEAAV4CwABeA8AAHkTAAB5GQAAeR8AAHomAAB6LwAAejkAAHpEAAB6&#10;UAAAel8AAHpwAAB6gwAAepgAAHqsAAB5wgAAeN8AAHjvAAB39wBqWwAAX1sAAFZbAABMXAAAQmAA&#10;ADljAAAwaAAAKGwAACBwAAAZdAAAE3cAAA57AAAJfgAABIECAACCCAAAgw0AAIMQAACEFAAAhRkA&#10;AIYgAACGKAAAhzEAAIc8AACHSQAAh1cAAIdoAACHewAAh5AAAIalAACFugAAhdMAAITqAACE9ABl&#10;YAAAXGAAAFFhAABGZAAAPGkAADJtAAApcgAAIXcAABl7AAASgAAADYMAAAiHAAACigAAAI0AAACO&#10;BAAAjgkAAI8NAACQEAAAkRQAAJIZAACTIAAAlCkAAJUzAACVQAAAlk4AAJZfAACVcgAAlYgAAJWd&#10;AACUsgAAlMgAAJPiAACT7gBhZQAAVmYAAEpqAAA/bgAANXQAACt5AAAhfwAAGYQAABGJAAAMjQAA&#10;BpEAAACUAAAAmAAAAJoAAACbAAAAnAIAAJ0HAACeCwAAnw4AAKESAACiGAAAoyAAAKUpAACmNgAA&#10;pkQAAKZVAACmaAAApn0AAKaUAAClqQAApL0AAKTRAACk5ABbbAAAT3AAAEN1AAA4ewAALYEAACOH&#10;AAAZjQAAEZIAAAuXAAAEnAAAAKAAAACjAAAApgAAAKgAAACpAAAAqgAAAKwAAACtBAAArgkAALAN&#10;AACxEQAAsxcAALUgAAC2KwAAtzoAALdLAAC4XAAAuHEAALiIAAC4nQAAuLEAALfCAAC30ABUdgAA&#10;SHwAADyCAAAxiQAAJpAAABuXAAASnQAADKIAAAOnAAAAqwAAAK4AAACyAAAAtgAAALgAAAC4AAAA&#10;ugAAALsAAAC9AAAAvgAAAMAFAADBCwAAwxAAAMYWAADJIAAAyi4AAMs+AADMUAAAzGQAAM16AADN&#10;kQAAzaQAAM20AADNwABNgwAAQYoAADWRAAApmQAAHqAAABOmAAAMrAAAA7EAAAC2AAAAugAAAL4A&#10;AADCAAAAxgAAAMgAAADIAAAAygAAAMsAAADNAAAAzgAAANAAAADSAQAA1QgAANkOAADdFQAA4SEA&#10;AOIxAADkQwAA5VYAAOZrAADmggAA55YAAOelAADmsAD/AAkA/wAFAP8ABgD/AA4A/wAWAP8AIQD/&#10;AC0A/wA4AP0AQwD5AE0A9QBVAPIAXQDwAGMA7gBpAOwAbwDqAHQA6QB6AOcAfwDmAIUA5ACLAOMA&#10;kQDhAJkA3wChANwAqgDaALYA1wDGANUA4QDTAPQA0gD/ANEA/wDRAP8AzwD/AMoA/wD/AAEA/wAA&#10;AP8AAQD/AAwA/wASAPoAHQD2ACgA8wAzAPAAPgDsAEgA6ABQAOUAWADiAF4A3wBkAN0AagDbAG8A&#10;2QB0ANYAegDUAH8A0gCFANAAjADOAJMAzACcAMkApQDHALAAxgC+AMQA1ADCAO4AwQD+AMAA/wDA&#10;AP8AvwD/AL4A/wD/AAAA/wAAAP8AAAD6AAcA8QAPAOsAGADmACMA4gAuAOAAOADbAEIA1QBLANEA&#10;UgDOAFkAywBfAMkAZQDHAGoAxgBvAMQAdADCAHoAwQCAAL8AhgC9AI4AuwCWALkAoAC3AKoAtgC3&#10;ALQAygCyAOYAsQD4ALAA/wCvAP8ArwD/ALAA/wD/AAAA/wAAAPcAAADqAAIA4QAMANcAEwDQAB0A&#10;zAAoAMkAMgDGADwAwgBFAL8ATQC8AFMAugBZALgAXwC3AGQAtQBpALQAbgCyAHQAsQB6AK8AgACt&#10;AIgArACRAKoAmgCoAKUApgCxAKQAwQCjANwAoQDyAKEA/wCgAP8AoAD/AKEA/wD/AAAA9wAAAOgA&#10;AADZAAAAywAIAMMAEAC9ABgAuQAiALYALAC0ADYAsgA/AK8ARwCsAE0AqwBUAKkAWQCnAF4ApgBj&#10;AKUAaACjAG4AogB0AKAAegCeAIIAnACLAJsAlQCZAJ8AmACsAJYAugCUAM8AkwDrAJIA+wCSAP8A&#10;kgD/AJEA/wD3AAAA5wAAANMAAADGAAAAuwACALMADACtABIAqgAcAKcAJgCkADAAowA4AKAAQACe&#10;AEcAnABOAJoAUwCZAFgAlwBdAJYAYwCVAGgAkwBuAJIAdACQAHwAjwCFAI0AjwCLAJoAigCnAIgA&#10;tQCGAMcAhQDkAIQA9QCEAP8AgwD/AIMA/wDsAAAA0wAAAMEBAAC0AAAArAAAAKYABwCgAA4AnQAW&#10;AJoAIACXACkAlQAyAJMAOgCRAEEAjwBIAI0ATQCMAFMAiwBYAIkAXQCIAGMAhwBpAIUAbwCDAHcA&#10;ggCAAIAAigB+AJYAfQCjAHsAsAB6AMIAeQDdAHgA8QB3AP0AeAD/AHgA/wDeCgAAxAsAALIMAACm&#10;CwAAnQgAAJkEAACVAAoAkQARAI4AGQCLACMAiQAsAIcANACFADsAgwBCAIIASACAAE4AfwBTAH0A&#10;WAB8AF4AewBkAHkAagB4AHIAdgB7AHQAhgBzAJIAcQCfAHAArQBuAL4AbQHWAG0C7QBsA/oAbAP/&#10;AGwD/wDOEAAAtxEAAKYSAACaEQAAkRAAAIsOAACJCwMAhwUMAIQBEwCBARwAfgIlAHwDLgB6AzYA&#10;eAQ8AHcEQwB1BUgAdAVOAHMFVABxBVkAcAZfAG4GZgBtBm4Aawd4AGoHgwBoCJAAZwmdAGUJrABk&#10;CbwAYwrUAGML7ABiDPoAYgz/AGIM/wDDFgAArRcAAJ0YAACQGAAAhxYAAIEUAAB9EQAAfA4GAHwK&#10;DgB4ChYAdQsfAHILKABwDDAAbww3AG0MPgBsDEQAaw1KAGkNTwBoDVUAZw1cAGUNYwBjDmsAYg51&#10;AGAOgQBfDo4AXQ+cAFwQqwBbEL0AWhDWAFkR8ABZEf0AWRH/AFkR/wC5GwAApR0AAJQeAACIHgAA&#10;fh0AAHgbAAB0GAAAcRUAAHERCQBvEBEAbBAZAGkQIgBnESoAZhEyAGQROQBjET8AYhFFAGASSwBf&#10;ElEAXRJYAFwSXwBaE2gAWRNyAFcUfQBWFIsAVBWZAFMVqQBSFroAURbSAFEX7QBRF/0AURf/AFEX&#10;/wCyIAAAniIAAI4iAACBIwAAdyIAAHAhAABsHgAAaRsAAGcYBABmFQ4AYxYVAGEWHgBfFiYAXRYt&#10;AFwXNABaFzsAWRdBAFgYRwBWGE0AVRhUAFMYXABSGWQAURluAE8aegBOG4gATRuXAEscpgBKHLgA&#10;Sh3PAEkd6wBJHfsASR3/AEod/wCsJAAAmCUAAIgmAAB7JwAAcSYAAGolAABmIwAAYiEAAGAeAABe&#10;HAsAWxsSAFkcGgBXHCIAVRwpAFQcMABTHTcAUR09AFAdQwBPHUoATR5RAEweWABLH2EASR9rAEgg&#10;dwBHIIUARiGUAEQipABEIrYAQyLMAEMj6QBDI/oAQyP/AEMi/wCmJwAAkykAAIMqAAB2KgAAbSoA&#10;AGUpAABgJwAAXCUAAFkjAABXIQcAVSEPAFIhFgBQIR4ATiElAE0iLABMIjMASiI5AEkiQABIIkYA&#10;RyNNAEUjVQBEJF4AQyRpAEIldQBAJoMAPyaSAD4nowA+J7QAPSfKAD0o6AA9KPkAPSf/AD4n/wCi&#10;KgAAjisAAH8tAAByLQAAaC0AAGEsAABcKwAAWCgAAFQmAABRJgQATiUNAEwlEwBKJhoASCYiAEcm&#10;KQBFJi8ARCY2AEMnPABBJ0MAQCdLAD8oUwA+KVwAPSlmADwqcgA7KoEAOiuQADkroQA4LLIANyzI&#10;ADcs5gA4LPgAOCz/ADgs/wCdLAAAii4AAHsvAABvMAAAZTAAAF0vAABYLgAAUysAAFAqAABMKgAA&#10;SSoLAEYqEQBEKhcAQiofAEEqJQA/KiwAPiszAD0rOQA8K0AAOyxIADosUAA5LVkAOC5kADcucAA2&#10;L38ANS+PADQwnwAzMLEAMjDHADIw5QAzMPcAMzD/ADQv/wCZLwAAhzEAAHcyAABrMgAAYjIAAFoy&#10;AABUMQAATy8AAEstAABHLgAARC4IAEEuDgA/LhQAPS4cADsuIgA5LykAOC8vADcvNgA2MD4ANTBG&#10;ADUxTgA0MVcAMzJiADIybgAxM30AMDONAC80ngAuNLAALTTFAC004wAuNPYALzP/AC8z/wCVMQAA&#10;gzMAAHQ0AABoNQAAXjUAAFc0AABRNAAASzIAAEYxAABCMgAAPzIFADwyDQA5MxIAODMZADYzIAA0&#10;MyYAMzMtADI0NAAxNDsAMDVDADA1TAAvNlUALjZgAC03bAAsN3sAKzeLACo4nAApOK4AKDjDACg4&#10;4gApOPUAKjf/ACo3/wCSNAAAfzUAAHE2AABlNwAAWzcAAFQ3AABNNgAARzYAAEI1AAA9NgAAOjYC&#10;ADc3CwA0NxAAMjcWADE4HQAvOCQALjgrAC05MgAsOTkAKzlBACo6SQAqOlMAKTteACg7agAnO3kA&#10;JjyJACU8mwAkPK0AIzzCACM84AAkPPQAJTv/ACU7/wCNNgAAfDgAAG05AABiOQAAWDoAAFE5AABK&#10;OQAARDkAAD05AAA5OgAANTsAADI7CAAvPA4ALT0UACw9GgAqPSEAKT0oACg+LwAnPjYAJj4+ACU/&#10;RwAkP1AAI0BbACJAaAAhQHYAIECHAB9BmQAfQasAHkHAAB5B3gAfQPMAH0D+ACA//wCJOQAAeDoA&#10;AGk7AABePAAAVTwAAE08AABHPAAAQDwAADg9AAA0PgAAMEAAAC1BBQAqQgwAJ0IRACZDGAAkQx4A&#10;I0MlACJDLAAhRDMAIEQ7AB9ERAAeRU4AHUVZABxFZQAbRXQAGkWFABlGlwAZRqkAGEa+ABdF3AAY&#10;RfEAGUT9ABpE/wCEPAAAcz0AAGY+AABbPwAAUj8AAEo/AABEPwAAPUAAADZBAAAxQwAALEQAACdG&#10;AQAkRwoAIUgPACBJFAAeSRsAHUkiABxJKQAbSjAAGko4ABlKQQAYSksAF0tVABZLYgAVS3EAFEuC&#10;ABNLlAASS6cAEku8ABFL2QASSvAAE0r8ABRJ/wB/PwAAb0AAAGFBAABXQgAATkIAAEdCAABBQgAA&#10;OkMAADJFAAAtRwAAKEkAACNLAAAeTQYAG08NABhQEQAXUBcAFlAeABVQJQAUUCwAE1E0ABJRPQAR&#10;UUcAEVFSABBRXwAPUm0ADlJ+AA1RkQANUaQADFG4AAxR0QANUOwADVD6AA5P/wB5QwAAakQAAF1E&#10;AABTRQAAS0UAAERFAAA+RgAANkgAAC9KAAApTAAAJE8AAB9RAAAaUwAAFFYJABFXDgAQWBMAEFgZ&#10;AA9YIAAOWCgADVgwAA1YOQAMWEMAC1hOAApYWgAIWGgAB1h5AAZYjAAFWJ8ABFizAARXygAFV+YA&#10;BVfzAAZW/ABzRgAAZEcAAFlIAABQSAAASEgAAEFJAAA6SgAAMk0AACtQAAAlUgAAIFUAABpYAAAV&#10;WgAAEF0GAAxgDAAKYBAACWAVAAhgHAAHYCMABWArAARgNAADYD0AAWBJAABgVQAAYGMAAGBzAABg&#10;hgAAX5oAAF+uAABfxAAAXuIAAF7wAABe+ABsSgAAX0sAAFVLAABMTAAARUwAAD1OAAA1UAAALlMA&#10;ACdWAAAgWQAAGlwAABVfAAAQYgAADWUEAAhnCwADZw4AAGgTAABoGAAAaB8AAGkmAABpLgAAaTgA&#10;AGlDAABpTwAAaV0AAGltAABpgAAAaZQAAGipAABovwAAZ9wAAGbuAABm9wBmTwAAWk8AAFFPAABK&#10;TwAAQVEAADhUAAAwVwAAKFsAACFeAAAaYgAAFGUAABBoAAAMawAAB24DAAFwCQAAcA0AAHEQAABx&#10;FAAAchoAAHMhAABzKAAAczEAAHM8AAB0SAAAc1YAAHNmAABzeQAAc44AAHOjAAByuQAAcdIAAHHr&#10;AABw9ABhUwAAVlMAAE9TAABFVQAAO1gAADJcAAAqYAAAImQAABtoAAAUbAAAD28AAAtyAAAGdgAA&#10;AHkAAAB6BgAAegoAAHsOAAB8EQAAfRUAAH4bAAB/IgAAgCoAAIA1AACAQQAAgE8AAIBfAACAcQAA&#10;gIYAAICdAAB/sgAAfsoAAH7lAAB98QBcWAAAVFgAAElaAAA/XQAANWEAACxlAAAjagAAG28AABRz&#10;AAAOdwAACXsAAAN/AAAAggAAAIQAAACGAQAAhgYAAIgKAACJDQAAihAAAIsVAACMGwAAjiIAAI8s&#10;AACPOAAAj0YAAI9WAACPaAAAj34AAI+VAACOqwAAjcEAAI3cAACM6wBZXQAATl8AAENiAAA4ZgAA&#10;LmwAACRxAAAcdwAAFHwAAA6BAAAIhQAAAIkAAACNAAAAkAAAAJIAAACTAAAAlAAAAJYDAACXCAAA&#10;mAwAAJoPAACbEwAAnRoAAJ8jAACgLgAAoDwAAKBMAACgXgAAoHQAAJ+MAACfogAAn7cAAJ7LAACe&#10;4ABTZAAAR2gAADxtAAAxcwAAJ3kAAB1/AAAUhQAADYsAAAaQAAAAlAAAAJgAAACcAAAAnwAAAKEA&#10;AACiAAAApAAAAKUAAACnAAAAqAQAAKoJAACsDQAArRIAALAZAACyIwAAsjEAALJCAACyVAAAsmkA&#10;ALKAAACymAAAsawAALK/AACxzgBMbgAAQHMAADV6AAAqgQAAH4gAABWOAAAOlQAABpoAAACfAAAA&#10;pAAAAKgAAACsAAAArwAAALEAAACxAAAAswAAALUAAAC2AAAAuAAAALoAAAC8BgAAvgwAAMARAADD&#10;GQAAxSYAAMU3AADGSQAAxl0AAMdyAADHigAAyJ8AAMivAADIvABGegAAOYEAAC6JAAAikAAAF5gA&#10;AA+fAAAHpQAAAKoAAACvAAAAswAAALcAAAC8AAAAvwAAAMEAAADCAAAAxAAAAMUAAADHAAAAyQAA&#10;AMsAAADNAAAAzwMAANIKAADWEAAA3BoAAN0qAADePAAA31AAAOBlAADhewAA4ZEAAOKiAADirQD/&#10;AAIA/wAAAP8AAwD/AAwA/wATAP8AHQD/ACgA/gAzAPsAPgD3AEgA8wBQAPAAVwDtAF4A6wBkAOgA&#10;aQDnAG8A5QB0AOMAeQDiAH8A4ACFAN4AjADcAJMA2QCcANYApgDTALEA0QDAAM8A2gDOAPEAzAD/&#10;AMsA/wDLAP8AxgD/AMEA/wD/AAAA/wAAAP8AAAD/AAgA+wAQAPYAGQDyACQA7wAuAO0AOQDoAEIA&#10;4wBLAOAAUgDdAFkA2QBfANYAZADTAGkA0QBuAM8AdADOAHkAzAB/AMoAhgDIAI4AxgCWAMQAoADC&#10;AKsAwAC5AL4AzQC8AOoAuwD8ALoA/wC6AP8AugD/ALYA/wD/AAAA/wAAAP4AAAD0AAQA6wANAOQA&#10;FADfAB8A2wApANgAMwDTAD0AzgBFAMoATQDHAFMAxQBZAMMAXwDBAGQAvwBpAL0AbgC7AHMAugB5&#10;ALgAgAC2AIgAtACQALIAmgCxAKUArwCyAK0AxACsAOEAqwD2AKoA/wCqAP8AqgD/AKoA/wD/AAAA&#10;/QAAAO4AAADiAAAA1QAKAM0AEQDHABkAxAAjAMEALQC/ADcAuwA/ALcARwC1AE4AsgBTALAAWQCv&#10;AF4ArQBjAKwAaACrAG0AqQBzAKgAegCmAIEApACKAKMAlAChAJ8AnwCsAJ4AuwCcANIAmwDuAJoA&#10;/wCaAP8AmQD/AJkA/wD+AAAA7gAAAN4AAADLAAAAwQAFALkADQC0ABQAsQAeAK4AJwCrADAAqgA5&#10;AKcAQQCkAEgAogBNAKEAUwCfAFgAngBdAJ0AYgCbAGcAmgBtAJgAcwCXAHsAlQCEAJQAjgCSAJkA&#10;kACmAI4AtACNAMgAjADmAIsA+QCKAP8AigD/AIsA/wDwAAAA2wAAAMcAAAC6AAAAsAAAAKgACgCk&#10;ABAAoAAYAJ0AIQCbACoAmgAzAJgAOwCWAEEAlABIAJIATQCRAFIAjwBXAI4AXACMAGEAiwBnAIoA&#10;bgCIAHUAhwB+AIUAiACDAJQAggCgAIAArwB/AMAAfgDdAH0A8gB9AP8AfQD/AH0A/wDgAAAAxgAA&#10;ALUAAACqAAAAogAAAJsABQCVAA0AkgATAJAAHACNACQAiwAtAIoANACIADsAhgBCAIUARwCDAE0A&#10;ggBSAIEAVwB/AFwAfgBiAH0AaAB7AHAAegB5AHgAgwB2AI8AdQCcAHQAqgByALoAcQDRAHAA7ABw&#10;APsAcAD/AHAA/wDNBAAAtwYAAKcHAACbBgAAkwQAAI4AAACKAAgAhgAPAIQAFgCBAB4AfwAnAH0A&#10;LgB8ADYAegA8AHkAQgB3AEcAdgBMAHUAUgBzAFcAcgBdAHEAYwBvAGsAbgB0AGwAfgBrAIoAaQCY&#10;AGgApgBnALYAZgDLAGUA5wBlAPcAZQD/AGUA/wDADAAAqw0AAJsOAACPDgAAhg0AAIELAAB+BwEA&#10;fAELAHkAEQB3ABgAdQAhAHMAKQBxADAAbwA2AG4APABsAEIAawBHAGoATQBpAFIAaABYAGYAXwBl&#10;AGcAYwBwAGIBegBgAYcAXwKVAF4CowBcA7MAXAPHAFsE5ABbBfQAWwb+AFsG/wC1EAAAoRIAAJET&#10;AACFEwAAfBIAAHYRAABzDgAAcgwEAHEHDQBuBBIAbAQbAGkFIwBnBSoAZgYxAGQGNwBjBj0AYgdD&#10;AGEHSQBfB04AXghVAF0IXABbCWMAWgltAFgKeABXCoUAVguTAFQLogBTC7MAUgzHAFIM5ABRDfUA&#10;UQ3/AFEN/wCtFQAAmRcAAIkYAAB9GQAAdBgAAG0XAABqFAAAZxEAAGcOBwBmDA4AYwwVAGEMHQBf&#10;DCUAXQ0sAFwNMwBbDTkAWg0/AFgNRQBXDUsAVg5RAFUOWQBTDmEAUg5rAFAPdgBOEIMATRCSAEwQ&#10;ogBLELIAShHIAEkR5QBJEfcASRL/AEkR/wClGQAAkhwAAIMdAAB2HgAAbR0AAGYcAABiGgAAXxcA&#10;AF4UAQBeEQoAWxARAFkRGABXESAAVREnAFQRLgBTETQAURE7AFASQQBPEkcAThJOAEwSVQBLE14A&#10;SRNnAEgUcwBGFIAARRWPAEQVnwBDFrAAQhbFAEIX4wBCF/YAQhf/AEIX/wCfHQAAjCAAAH0hAABx&#10;IgAAaCIAAGEhAABcHwAAWRwAAFcZAABVFgYAVBUOAFEVFABPFhwAThYjAEwWKgBLFjAAShY3AEkX&#10;PQBHF0MARhdKAEUYUgBDGFoAQhlkAEEZcAA/Gn0APhuNAD0bnQA8HK4AOxzDADsc4QA7HfUAOxz/&#10;ADwc/wCaIQAAhyMAAHgkAABsJQAAYyUAAFwkAABXIwAAUyAAAFEeAABPHAIATRsMAEsaEQBIGxgA&#10;RxsgAEUbJgBEGy0AQxwzAEIcOQBAHEAAPx1HAD4dTwA9HlgAPB5iADofbQA5H3sAOCCLADchmwA2&#10;Ia0ANSHBADUh3wA1IfMANiH/ADYh/wCWIwAAgyYAAHQnAABoKAAAXygAAFgnAABTJgAATyQAAEwi&#10;AABJIAAARyAJAEQfDwBCHxUAQCAcAD8gIwA+ICkAPCAvADshNgA6IT0AOSFEADgiTAA3IlUANiNf&#10;ADQjawAzJHkAMiWJADElmgAwJasAMCa/AC8m3AAwJvIAMCb/ADEl/wCRJgAAfygAAHEqAABlKgAA&#10;XCoAAFUqAABPKQAASygAAEglAABEJAAAQSQFAD8kDQA9JBIAOyQZADkkHwA3JCYANiQsADUlMwA0&#10;JToAMyZBADImSgAxJ1MAMCddAC8oaQAuKXcALSmHACwpmAArKqoAKiq9ACoq2gArKvEAKyr+ACwp&#10;/wCNKAAAfCoAAG0sAABiLQAAWS0AAFEtAABMLAAARysAAEMoAAA/KAAAPCgCADkoCwA3KBAANSgW&#10;ADMoHAAyKCMAMCgpAC8pMAAvKjcALio/AC0rRwAsK1EAKyxbACosZwApLXUAKC2FACctlwAmLqgA&#10;JS68ACUu2AAmLvAAJi79ACct/wCKKwAAeC0AAGouAABfLwAAVi8AAE4vAABILgAAQy0AAD8sAAA7&#10;LAAANywAADQsCQAyLA4AMC0TAC4tGgAtLSAAKy0nACouLQAqLjUAKS89ACgvRQAnME4AJjBZACUx&#10;ZQAkMXMAIzGDACIylQAhMqcAITK7ACAy1AAhMu8AIjH8ACIx/wCGLQAAdS8AAGcwAABcMQAAUzEA&#10;AEsxAABFMQAAQDAAADswAAA2MAAAMzAAADAxBgAtMQ0AKzERACkyFwAoMh4AJzIkACUzKwAlMzIA&#10;JDM6ACM0QwAiNEwAITVXACA1YwAfNXEAHjaBAB02kwAcNqUAGza5ABs20gAcNu0AHTb7AB01/wCC&#10;MAAAcTIAAGMzAABZNAAAUDQAAEk0AABCMwAAPTMAADczAAAxNAAALjUAACs1AgAoNgsAJTcQACQ3&#10;FQAiNxsAITgiACA4KAAfODAAHjg3AB05QAAcOUkAGzpUABo6YAAZOm4AGDp/ABc7kQAXO6QAFju3&#10;ABU70AAWOuwAFzr6ABg5/wB9MgAAbTQAAGA1AABVNgAATTYAAEY2AABANgAAOjYAADQ2AAAuOAAA&#10;KjkAACY6AAAjOwgAIDwOAB49EgAdPRgAHD0fABs+JQAaPi0AGT40ABc+PQAWP0cAFT9RABQ/XgAU&#10;P2wAE0B8ABJAjwARQKIAEUC2ABBAzgARP+sAEj/5ABI+/wB5NQAAaTcAAFw4AABSOQAASjkAAEM5&#10;AAA9OQAANzkAADE6AAArPAAAJz0AACI/AAAeQQQAGkILABhDEAAXQxUAFUQbABREIgATRCkAE0Qx&#10;ABJEOgARRUMAEEVOABBFWwAORWkADkV5AA1FjAANRZ8ADEWyAAtFyQAMReUADUT2AA1E/wB0OQAA&#10;ZToAAFg7AABPOwAARzwAAEA8AAA6PAAANDwAAC4+AAAoQAAAI0IAAB9EAAAaRgAAFUgIABJKDQAR&#10;ShIAEEoYAA9LHgAOSyUADUstAA1LNgAMS0AAC0tKAApLVgAJS2QACEt0AAdLhwAFS5oABEuuAARK&#10;xAAFSuAABUrwAAZJ+gBuPAAAYD0AAFQ+AABLPgAARD4AAD0+AAA3PwAAMUAAACpCAAAkRQAAH0cA&#10;ABpJAAAVTAAAEU4FAA5RCwALURAAClEUAAlRGwAIUSIAB1EpAAVRMgAEUjsAA1JGAAFSUgAAUl8A&#10;AFJvAABSgQAAUZYAAFGpAABRvwAAUNwAAFDuAABQ9wBoQAAAW0EAAFBBAABIQQAAQUEAADtCAAA0&#10;QwAALUUAACZIAAAgSwAAG00AABZQAAARUwAADlUEAApYCgAGWA4AAlgSAABZFwAAWR0AAFklAABZ&#10;LQAAWTYAAFlBAABZTQAAWloAAFppAABZfAAAWZAAAFmlAABYugAAWNUAAFfsAABX9gBjRAAAVkUA&#10;AE1FAABFRQAAP0UAADdHAAAvSQAAKEwAACJPAAAbUgAAFlUAABFYAAANWgAACV0DAARfCQAAYA0A&#10;AGAQAABhFAAAYRkAAGIgAABiJwAAYjEAAGI7AABiRwAAYlUAAGNkAABidgAAYosAAGKgAABhtgAA&#10;Yc8AAGDqAABg9QBdSAAAUkkAAEpIAABDSAAAOkoAADJNAAAqUAAAI1MAABxXAAAWWgAAEV0AAA1g&#10;AAAIYwAAA2YBAABnBgAAaAsAAGkOAABqEQAAaxUAAGwbAABtIgAAbSoAAG00AABtQAAAbU4AAG1d&#10;AABtbwAAbYQAAGyaAABssAAAa8gAAGvmAABq8wBYTQAATk0AAEhMAAA+TgAANVEAACxUAAAkWAAA&#10;HVwAABZgAAAQZAAADGcAAAdrAAABbgAAAHAAAAByAwAAcgcAAHMLAAB1DgAAdhEAAHcWAAB4HAAA&#10;eSMAAHotAAB6OQAAekcAAHpWAAB5aAAAenwAAHmUAAB4qgAAeMEAAHffAAB37wBUUQAATFEAAEJS&#10;AAA4VQAAL1kAACZeAAAeYgAAFmcAABBrAAALbwAABXMAAAB3AAAAegAAAHwAAAB+AAAAfwIAAIAG&#10;AACBCgAAgw0AAIQRAACGFQAAiBwAAIklAACKMAAAij4AAIlNAACJXwAAiXMAAIiLAACIogAAh7kA&#10;AIfRAACG6ABSVgAAR1cAADxaAAAyXwAAKGQAAB9pAAAWbwAAEHQAAAp5AAACfQAAAIEAAACFAAAA&#10;iAAAAIoAAACMAAAAjQAAAI8AAACQBAAAkggAAJMMAACVEAAAlxUAAJkdAACbJwAAmzQAAJtEAACa&#10;VgAAmmoAAJmCAACamgAAmLAAAJjHAACX3gBLXAAAQGAAADVlAAAragAAIXEAABd3AAAQfQAACYMA&#10;AAGIAAAAjAAAAJEAAACVAAAAmAAAAJoAAACbAAAAnQAAAJ8AAACgAAAAogAAAKQFAACmCgAAqA4A&#10;AKoUAACtHQAArSoAAK05AACtSwAArV8AAK13AACskAAAq6cAAKu6AACrywBFZgAAOWsAAC5xAAAj&#10;eAAAGX8AABCGAAAJjQAAAJMAAACYAAAAnQAAAKEAAAClAAAAqAAAAKsAAACrAAAArgAAAK8AAACx&#10;AAAAswAAALUAAAC3AQAAuQcAALwNAAC/EwAAwh8AAMIuAADCQAAAwlQAAMFrAADBgwAAwJsAAMGt&#10;AADBvAA+cgAAMngAACeAAAAciAAAEpAAAAqXAAAAnQAAAKMAAACoAAAArQAAALIAAAC2AAAAuQAA&#10;ALsAAAC8AAAAvgAAAMAAAADCAAAAxAAAAMYAAADIAAAAywAAAM4FAADRDQAA1hQAANcjAADYNQAA&#10;2UkAANpeAADbdQAA24wAANyfAADcqwD/AAAA/wAAAP8AAAD/AAkA/wAQAP8AGQD+ACQA/AAvAPkA&#10;OQD0AEMA8ABLAO0AUgDqAFkA5wBfAOQAZADiAGkA4ABuAN4AcwDcAHkA2gB/ANcAhgDUAI4A0QCW&#10;AM8AoQDMAKwAygC7AMgA0gDGAO4AxgD/AMUA/wDFAP8AvwD/ALoA/wD/AAAA/wAAAP8AAAD+AAUA&#10;9wAOAPIAFQDuAB8A6wAqAOkANADjAD0A3gBFANkATQDUAFMA0QBZAM4AXgDMAGMAygBoAMkAbQDH&#10;AHMAxQB5AMMAgADBAIgAvwCQAL0AmwC7AKYAuQC0ALcAyAC2AOYAtQD7ALQA/wC0AP8AswD/AK4A&#10;/wD/AAAA/wAAAPgAAADtAAAA5QALAN0AEQDXABoA0gAkAM8ALgDLADcAxwBAAMMARwDAAE4AvgBT&#10;ALwAWQC6AF4AuABjALYAaAC1AG0AswBzALEAeQCvAIEArQCKAKsAlACpAKAAqACtAKYAvgClANsA&#10;pAD0AKQA/wCjAP8AowD/AKIA/wD/AAAA9gAAAOYAAADXAAAAywAGAMQADgC+ABUAuwAfALkAKAC3&#10;ADEAtAA6ALAAQQCtAEgAqwBOAKkAUwCnAFgApgBcAKQAYQCjAGcAoQBsAKAAcwCeAHoAnQCDAJsA&#10;jgCZAJkAlwCmAJYAtgCVAMwAlADrAJMA/QCTAP8AkwD/AJMA/wD3AAAA5AAAANAAAADBAAAAtwAC&#10;AK8ACwCrABEApwAZAKUAIgCjACsAogAzAJ8AOwCcAEIAmwBIAJkATQCXAFIAlgBXAJUAWwCTAGEA&#10;kgBmAJAAbQCPAHQAjQB9AIwAhwCKAJMAiACgAIcArwCFAMIAhQDiAIQA9wCEAP8AhAD/AIQA/wDl&#10;AAAAzQAAALwAAACvAAAApgAAAJ4ABwCaAA4AlgAUAJQAHQCSACUAkQAtAJAANQCNADwAjABCAIoA&#10;RwCIAEwAhwBRAIYAVgCEAFsAgwBgAIEAZwCAAG4AfgB3AH0AgQB7AI0AegCaAHgAqQB3ALoAdgDT&#10;AHYA7wB2AP4AdQD/AHUA/wDQAAAAuwAAAKsAAACfAAAAlwAAAJAAAgCLAAsAiAAQAIYAFwCEACAA&#10;ggAnAIEALwB/ADUAfQA8AHwAQQB7AEYAeQBLAHgAUAB3AFUAdgBbAHQAYQBzAGkAcQBxAHAAewBu&#10;AIcAbQCVAGsAowBqALQAagDJAGkA6ABpAPkAaQD/AGkA/wDAAAAArAAAAJwCAACQAgAAiAAAAIMA&#10;AAB/AAYAewANAHkAEgB3ABoAdgAiAHQAKQBzADAAcQA2AHAAPABvAEEAbQBGAGwASwBrAFAAagBW&#10;AGgAXABnAGQAZQBsAGQAdgBjAIIAYQCQAGAAnwBfAK8AXgDDAF4A4QBeAPQAXQD/AF0A/wC0BwAA&#10;oAkAAJALAACECwAAfAoAAHcHAAB0BAAAcQAJAG8ADwBtABUAawAcAGkAIwBoACoAZwAxAGUANgBk&#10;ADwAYwBBAGIARgBgAEwAXwBSAF4AWABdAF8AWwBoAFoAcgBYAH4AVwCMAFYAmwBVAKsAVAC+AFQA&#10;2gBTAO8AVAD7AFQA/wCpDQAAlg4AAIcQAAB6EAAAchAAAGwOAABpDAAAZwkDAGYECwBkABAAYgAX&#10;AGAAHgBeACUAXQArAFwAMQBaADcAWQA8AFgAQgBXAUcAVgFOAFUCVABTAlwAUgNlAFEDbwBPBHsA&#10;TgSKAE0FmQBMBakASwW8AEoG1ABKB+0ASgf5AEoH/wChEAAAjhIAAH4UAABzFAAAahQAAGQTAABg&#10;EQAAXg8AAF0NBQBdCQ0AWgYSAFgHGQBWByAAVQcnAFMHLQBSCDMAUQg4AFAIPgBPCUQATglKAEwJ&#10;UQBLClkASgpiAEgLbQBHC3oARgyIAEQMmABDDKkAQg28AEIN1QBCDe4AQg37AEIN/wCaFAAAhxYA&#10;AHgYAABsGQAAYxkAAF0YAABZFgAAVhMAAFQRAABUDggAUw0OAFENFABPDRsATQ0iAEwNKABLDS4A&#10;Sg00AEkNOgBHDkEARg5HAEUOTwBEDlcAQg9hAEEQbAA/EHkAPhCIAD0RmAA7EakAOxG8ADoR1gA6&#10;EfAAOhL9ADsR/wCTGAAAgRoAAHMcAABnHQAAXh0AAFgcAABTGwAAUBgAAE4WAABMEwMATBELAEoQ&#10;EABIERcARhEeAEURJABEESoAQhEwAEERNwBAEj0APxJEAD0STAA8E1QAOxNeADkUaQA4FHYANxWF&#10;ADYVlgA0FqcANBa6ADMW0wAzFu4ANBb8ADQW/wCOGwAAfB0AAG4fAABjIAAAWiAAAFMgAABOHgAA&#10;Sh0AAEgaAABGGAAARRYHAEMVDgBBFRMAPxUaAD4VIAA9FScAOxUtADoWMwA5FjoAOBZBADcXSQA1&#10;F1EANBhbADMZZgAyGXMAMBqDAC8alAAuG6UALRu4AC0b0AAtG+wALhv7AC4b/wCKHgAAeCAAAGoi&#10;AABfIwAAViMAAE8iAABKIQAARiAAAEMeAABBGwAAPxoDAD0aDAA7GREAORkWADcaHQA2GiMANRop&#10;ADQaMAAzGzYAMRs+ADAcRgAvHE8ALh1ZAC0dZAAsHnEAKx+BACofkgApH6QAKCC3ACcgzgAnIOsA&#10;KCD6ACkf/wCGIAAAdCMAAGckAABcJQAAUyUAAEwlAABHJAAAQiMAAD8hAAA9HwAAOh4AADceCQA1&#10;Hg4AMx4TADEeGgAwHiAALx4mAC4fLQAtHzMALCA7ACsgQwAqIUwAKSFWACgiYgAmIm8AJSN/ACQj&#10;kAAjI6IAIiS1ACIkzAAiJOkAIyT5ACQj/wCCIwAAcSUAAGMmAABZJwAAUCgAAEknAABDJwAAPyYA&#10;ADskAAA4IgAANSIAADIiBgAwIg0ALiIRACwiFwAqIh0AKSIjACgjKgAnIzEAJiQ4ACUlQQAkJUoA&#10;IyZUACImYAAhJ20AICd9AB8njwAeKKEAHii0AB0oygAdKOgAHij4AB8n/wB+JQAAbicAAGApAABW&#10;KQAATSoAAEYqAABBKQAAPCgAADcnAAA0JgAAMCYAAC0mAwArJwsAKCcQACcnFAAlJxoAJCchACMo&#10;JwAiKC4AISk2ACApPgAfKkgAHipSAB0rXgAcK2sAGyt7ABosjQAZLJ8AGCyyABgsyQAYLOcAGSv3&#10;ABor/wB6JwAAaioAAF0rAABTLAAASiwAAEMsAAA+KwAAOSsAADQqAAAwKgAAKyoAACkrAAAmKwgA&#10;IywOACIsEgAgLBgAHyweAB4tJQAdLSwAHC0zABsuPAAaLkUAGS9QABgvXAAXL2kAFjB5ABUwiwAU&#10;MJ4AFDCxABMwxwATMOUAFDD2ABUv/wB2KgAAZywAAFotAABQLgAASC4AAEEuAAA7LgAANi0AADEt&#10;AAAsLQAAJy8AACQvAAAhMAUAHzEMABwxEAAbMhUAGjIcABkyIgAYMikAFzMxABYzOQAVM0MAFDRN&#10;ABM0WQASNGcAETV3ABE1iQAQNZwAEDWwAA41xgAPNOQAEDT1ABA0/wByLAAAYy4AAFcwAABNMAAA&#10;RTAAAD4wAAA4MAAAMzAAAC8wAAApMQAAJDIAACEzAAAdNQIAGjYJABc3DgAVNxMAFDgZABM4HwAS&#10;OCYAEjguABE5NgAQOUAAEDlLAA45VwAOOmQADTp0AAw6hgAMOpkACzmsAAo5wQAKOd4ACznxAAw4&#10;/ABuLwAAXzEAAFMyAABKMwAAQjMAADszAAA2MwAAMTIAACwzAAAnNAAAITYAAB04AAAZOQAAFTsG&#10;ABI9DAAQPhAAED4VAA4+HAAOPiMADT4qAAw+MwAMPjwACz9HAAo/UgAIP2AABz9vAAY/gQAFP5QA&#10;BD+oAAM+vAAEPtcABT7sAAU+9wBpMwAAWzQAAFA1AABHNQAAPzUAADk1AAA0NQAALjUAACk3AAAj&#10;OAAAHjsAABo8AAAWPwAAEkEEAA5DCgAMRA4ACkQTAAlEGQAIRCAAB0QnAAZELwAFRDgAA0VCAAJF&#10;TgAARVsAAEVqAABFfAAARZAAAESkAABEuQAARNEAAETqAABD9QBkNgAAVzcAAEw4AABDOAAAPDgA&#10;ADc4AAAxOAAAKzkAACU7AAAgPQAAGkAAABZCAAASRAAADkcEAAtJCQAHSg0ABEsRAAFLFgAASxwA&#10;AEsjAABLKwAASzQAAEs+AABMSQAATFcAAExmAABMdwAAS4wAAEuhAABLtQAASs4AAErpAABK9QBf&#10;OgAAUjsAAEg7AABAOwAAOjsAADQ7AAAuPAAAJz4AACJBAAAcQwAAFkYAABJJAAAOSwAAC04DAAdQ&#10;CAACUQwAAFEQAABSEwAAUxgAAFMfAABTJgAAUy8AAFM5AABTRQAAU1IAAFNhAABTcgAAU4cAAFKc&#10;AABSsQAAUcoAAFHnAABR9ABZPgAATj4AAEU+AAA+PgAAOD4AADBAAAApQgAAI0QAAB1HAAAXSgAA&#10;Ek0AAA5QAAALUwAABlUCAABXBwAAWAsAAFkOAABaEQAAWhUAAFsaAABcIQAAXCoAAFw0AABcPwAA&#10;XE0AAFxbAABcbAAAXIEAAFuXAABbrQAAWsUAAFrkAABZ8wBUQgAASkIAAEJCAAA8QgAANEMAACxG&#10;AAAlSQAAHkwAABdPAAASUwAADlYAAApZAAAFWwAAAF4AAABgBAAAYQgAAGIMAABjDgAAZBEAAGUW&#10;AABmHAAAZyMAAGctAABnOQAAZ0YAAGdVAABnZgAAZ3oAAGaRAABlqAAAZcAAAGTeAABk8ABPRgAA&#10;R0YAAEBFAAA3RwAAL0oAACZNAAAfUQAAGFUAABJZAAANXAAACGAAAAJjAAAAZgAAAGgAAABqAAAA&#10;awQAAGwIAABtDAAAbw4AAHASAAByFwAAcx0AAHQmAAB0MgAAdD8AAHROAABzXwAAdHIAAHOKAABy&#10;oQAAcbgAAHHUAABw7ABMSgAARUoAADtLAAAyTgAAKVIAACBWAAAYWwAAEl8AAA1kAAAHaAAAAGsA&#10;AABvAAAAcgAAAHUAAAB2AAAAdwAAAHkCAAB6BgAAfAoAAH4OAACAEQAAghYAAIQeAACEKQAAhDYA&#10;AIRFAACEVgAAg2oAAIOBAACCmQAAgbEAAIDJAACA5QBKTgAAP1AAADVTAAArVwAAIlwAABliAAAS&#10;ZwAADGwAAAVxAAAAdQAAAHkAAAB9AAAAgQAAAIMAAACFAAAAhgAAAIgAAACJAAAAiwQAAI0IAACP&#10;DQAAkhAAAJQWAACWIAAAliwAAJY7AACWTAAAlWAAAJV2AACUkAAAk6cAAJK9AACS1QBEVQAAOVkA&#10;AC9dAAAkYwAAGmkAABJvAAAMdQAABHsAAACAAAAAhQAAAIkAAACNAAAAkQAAAJMAAACUAAAAlgAA&#10;AJgAAACaAAAAnAAAAJ4AAACgBgAAogsAAKUQAACoFwAAqSMAAKkxAACpQwAAqVYAAKhtAACmhwAA&#10;p54AAKazAAClxwA+XgAAMmMAACdqAAAdcAAAE3gAAAx/AAADhQAAAIsAAACRAAAAlgAAAJsAAACf&#10;AAAAogAAAKQAAAClAAAApwAAAKkAAACrAAAArQAAALAAAACyAAAAtQIAALcJAAC7EAAAvhgAAL4m&#10;AAC+OAAAvksAAL1hAAC8egAAu5QAALqpAAC6uQA3agAAK3AAACB4AAAWgAAADYgAAAWPAAAAlgAA&#10;AJwAAACiAAAApwAAAKwAAACwAAAAswAAALYAAAC3AAAAuQAAALsAAAC9AAAAvwAAAMIAAADFAAAA&#10;yAAAAMoAAADOCAAA0hAAANUbAADVLAAA1EAAANRXAADTbgAA1IYAANSbAADTqwD/AAAA/wAAAP8A&#10;AAD/AAUA/wAOAP8AFQD8ACAA+QAqAPYANADxAD0A7QBGAOkATQDmAFMA5ABZAOEAXgDeAGMA3ABo&#10;ANkAbgDVAHMA0wB5ANAAgADOAIgAywCRAMkAnADGAKcAxAC3AMIAzADAAOwAvwD/AL4A/wC9AP8A&#10;twD/ALIA/wD/AAAA/wAAAP8AAAD6AAEA8wALAO0AEgDoABsA5QAlAOQALgDfADgA2ABAANIARwDO&#10;AE4AywBUAMgAWQDGAF4AxABjAMIAZwDAAG0AvwBzAL0AegC7AIEAuQCLALYAlQC0AKEAsgCvALAA&#10;wgCuAOMArgD6AKwA/wCtAP8AqQD/AKYA/wD/AAAA/wAAAPIAAADmAAAA3QAHANIADgDNABYAygAg&#10;AMgAKQDFADIAwAA6ALwAQgC5AEgAtwBOALUAUwCzAFgAsQBdALAAYgCuAGcArABsAKoAcwCpAHsA&#10;pwCEAKUAjgCjAJoAoQCoAJ8AuQCeANIAnQDyAJwA/wCdAP8AnAD/AJkA/wD8AAAA7gAAAN0AAADM&#10;AAAAwQACALoADAC2ABIAsgAaALAAIwCvACwArQA0AKkAPACmAEIApABIAKIATQCgAFIAngBXAJ0A&#10;WwCcAGAAmgBmAJkAbACXAHQAlQB9AJMAhwCRAJMAkAChAI4AsQCNAMYAjADoAIsA/QCMAP8AjAD/&#10;AIwA/wDtAAAA2AAAAMUAAAC3AAAArAAAAKYACAChAA4AnwAVAJ0AHgCbACYAmgAuAJcANQCVADwA&#10;kwBCAJEARwCQAEwAjgBRAI0AVQCLAFoAigBgAIkAZgCHAG0AhQB2AIQAgACCAIwAgACaAH8AqQB9&#10;ALwAfADcAHwA9QB8AP8AfAD/AHwA/wDZAAAAwQAAALEAAACkAAAAnAAAAJQAAwCQAAwAjQARAIsA&#10;GACJACAAiQAoAIcALwCFADYAgwA8AIIAQQCAAEYAfwBLAH0ATwB8AFQAewBaAHkAYAB4AGcAdgBw&#10;AHUAegBzAIYAcQCTAHAAogBvALQAbgDMAG4A7QBuAP4AbgD/AG4A/wDEAAAArwAAAKAAAACUAAAA&#10;jAAAAIYAAACBAAgAfgAOAHwAFAB7ABsAeQAiAHgAKQB3ADAAdQA2AHQAOwByAEAAcQBFAHAASgBv&#10;AE8AbQBUAGwAWwBrAGIAaQBqAGgAdABmAIAAZQCOAGMAnQBiAK0AYQDCAGEA5ABhAPgAYQD/AGEA&#10;/wC0AAAAoAAAAJEAAACGAAAAfgAAAHkAAAB1AAMAcQALAG8AEABtABYAbAAdAGsAJABrACoAaQAw&#10;AGgANgBmADsAZQBAAGQARQBjAEoAYQBPAGAAVgBfAF0AXQBlAFwAbwBaAHoAWQCIAFgAmABXAKgA&#10;VgC7AFYA2ABWAPEAVgD/AFYA/wCoAQAAlAUAAIUHAAB6BwAAcgYAAGwEAABpAQAAZwAHAGQADQBj&#10;ABEAYQAYAGAAHwBfACUAXgArAF0AMABbADYAWgA7AFkAQABYAEUAVwBLAFYAUQBVAFgAUwBhAFIA&#10;agBQAHYATwCEAE4AkwBNAKQATAC2AEwAzQBMAOsATAD6AEwA/wCdCQAAiwsAAHwNAABwDQAAaA0A&#10;AGIMAABfCgAAXQYBAFwBCQBaAA4AWAATAFcAGQBWACAAVQAmAFMAKwBSADEAUQA2AFAAOwBPAEEA&#10;TgBHAE0ATQBLAFUASgBdAEkAZwBHAHMARgCAAEUAkABEAKEAQwCyAEMAyABDAOYAQwD1AEMA/wCV&#10;DQAAgw8AAHQQAABpEQAAYBEAAFoQAABWDgAAVA0AAFMKBABTBgsAUQMQAE8BFQBOARsATAEhAEsB&#10;JwBKAiwASQIyAEgCNwBHAz0ARQNDAEQDSgBDBFEAQgRaAEAFZAA/BXAAPgZ+AD0GjgA8B58AOwex&#10;ADoHxgA6B+MAOgfzADoI/ACOEAAAfBIAAG4UAABiFQAAWhUAAFQUAABQEwAATREAAEsOAABLDQYA&#10;SgoMAEkIEQBHCBYARQgdAEQIIwBCCCgAQQkuAEAJMwA/CTkAPgpAAD0KRwA8Ck8AOgtYADkLYwA4&#10;DG8ANgx+ADUMjgA0DZ8AMw2xADINxwAyDeMAMg30ADIN/gCIEwAAdxUAAGkXAABeGAAAVRgAAE8Y&#10;AABKFgAARxUAAEUTAABDEAIAQw4IAEINDgBADRIAPw0YAD0NHwA8DSQAOw0qADkNMAA4DjcANw49&#10;ADYORQA1Dk0AMw9XADIPYgAxEG4ALxB9AC4QjgAtEaAALBGyACsRyAArEeYAKxH2ACwR/wCDFgAA&#10;chkAAGQaAABZGwAAURsAAEsbAABGGgAAQhgAAD8XAAA+FAAAPBIEADsRCgA6EBAAOBAVADcQGwA1&#10;ESEANBEnADMRLQAyETMAMBE6AC8SQgAuEksALRNUACsTXwAqFGwAKRR7ACgUjAAnFZ4AJhWwACUV&#10;xgAlFeQAJRX2ACYV/wB+GQAAbhsAAGAdAABWHgAATR4AAEceAABCHQAAPhwAADoaAAA4GAAANxYA&#10;ADUVBwA0FA0AMhQSADAUFwAvFB0ALRQjACwVKgArFTAAKhU3ACkWPwAoFkgAJxdSACYYXQAkGGoA&#10;Ixl5ACIZigAhGZwAIBmvAB8ZxAAfGeIAIBn0ACAZ/wB6GwAAah4AAF0fAABTIAAASiAAAEQgAAA+&#10;HwAAOh4AADcdAAA0HAAAMhkAADAZBAAuGAsALBgQACoYFAApGBoAJxggACYZJgAlGS0AJBo1ACMa&#10;PQAiG0YAIRtQACAcWwAfHWgAHh13AB0diAAcHpsAGx6tABoewwAaHuAAGh3zABsd/wB3HQAAZyAA&#10;AFohAABQIgAASCIAAEEiAAA7IgAANyEAADMgAAAwHwAALR0AACsdAAAoHQgAJh0OACUdEgAjHRcA&#10;IR0dACEdJAAgHioAHx4yAB4fOgAdH0MAHCBNABshWQAaIWYAGSF1ABgihwAXIpkAFiKsABUiwQAV&#10;It8AFSHyABYh/gBzIAAAZCIAAFcjAABNJAAARSUAAD4kAAA5JAAANCMAADAiAAAsIgAAKSEAACYh&#10;AAAkIQYAIiEMACAhEAAeIRUAHSIbABsiIQAbIigAGiMvABkjOAAYJEEAFyRLABYlVwAVJWQAFCZz&#10;ABMmhQASJpgAESarABEmwAAQJt0AESXxABIl/QBwIgAAYSQAAFQmAABKJgAAQicAADwmAAA2JgAA&#10;MSUAAC0lAAApJAAAJiQAACIlAAAfJQMAHSYKABsmDgAZJxIAGCcYABcnHwAWJyUAFSgtABQoNQAT&#10;KT4AEilJABEpVQARKmIAECpxAA8qgwAOKpYADiqpAA0qvQANKtcADSruAA4p+wBsJAAAXSYAAFEo&#10;AABIKAAAQCkAADkoAAA0KAAALygAACsnAAAnJwAAIigAAB4pAAAbKgAAGCsHABYrDQAULBEAEywW&#10;ABIsHAARLSMAEC0qABAtMgAPLjwADi5GAA0uUgANLl8ADC9uAAsvfwAKL5IACS+lAAkuuQAILtAA&#10;CS7pAAou9wBoJwAAWikAAE4qAABFKwAAPSsAADcrAAAxKgAALSoAACkqAAAkKgAAICsAABstAAAY&#10;LgAAFS8EABIxCgAQMg4ADzITAA4yGQANMiAADTInAAwyLwALMzgACjNCAAkzTgAIM1sABjRqAAU0&#10;ewAEM44AAzOiAAIztgACM80AAzPnAAQy8wBkKgAAViwAAEstAABCLQAAOi0AADQtAAAvLAAAKywA&#10;ACYsAAAiLQAAHS8AABkxAAAVMgAAEjQDAA82CQAMOA0ACjgRAAk4FgAIOB0ABzgkAAY4LAAEODQA&#10;Azg+AAI5SgAAOVcAADllAAA5dwAAOYsAADifAAA4swAAOMoAADjmAAA38gBfLQAAUi4AAEgvAAA/&#10;MAAAOC8AADIvAAAtLwAAKS8AACQwAAAfMQAAGjMAABU1AAASNwAADzkDAAw7CAAIPQ0ABT4QAAM+&#10;FAAAPhoAAD4hAAA+KAAAPjEAAD87AAA/RgAAP1MAAD9hAAA/cwAAP4cAAD6cAAA+sAAAPccAAD3k&#10;AAA98gBaMAAATjIAAEQyAAA8MgAANTIAADAxAAArMQAAJjIAACA0AAAbNgAAFjgAABI7AAAPPQAA&#10;DD8DAAhBCAAEQwwAAEMOAABEEgAARRYAAEUdAABFJAAARS0AAEY2AABGQgAARk4AAEZdAABGbgAA&#10;RYIAAEWYAABErQAARMQAAEPjAABD8gBVNAAASjUAAEE1AAA5NQAAMzQAAC40AAAoNQAAIjcAAB06&#10;AAAXPAAAEj8AAA9BAAAMRAAACEYBAANIBgAASQoAAEoNAABLEAAATBQAAE0ZAABOIAAATigAAE4y&#10;AABNPQAATkoAAE5YAABNaQAATX0AAEyUAABMqgAAS8EAAEvhAABK8gBQOAAARjgAAD04AAA3OAAA&#10;MTcAACo5AAAkOwAAHj0AABhAAAATQwAAD0YAAAtJAAAHSwAAAk4AAABQBAAAUQgAAFILAABTDgAA&#10;VBEAAFUVAABWGwAAVyMAAFcsAABXOAAAV0QAAFdSAABWYwAAVncAAFaOAABVpQAAVL0AAFPdAABT&#10;8ABLPAAAQjwAADs7AAA1OwAALTwAACY/AAAfQgAAGUUAABNIAAAOSwAAC08AAAVRAAAAVAAAAFcA&#10;AABYAQAAWgUAAFsIAABcDAAAXQ4AAF8RAABgFgAAYh0AAGImAABiMQAAYj4AAGFMAABhXQAAYXAA&#10;AGCIAABgoAAAX7cAAF7UAABd7gBHQAAAPz8AADo/AAAxQAAAKUMAACFGAAAaSgAAE04AAA5RAAAK&#10;VQAABFgAAABbAAAAXgAAAGEAAABjAAAAZAEAAGUEAABnCAAAaAsAAGoOAABsEgAAbhcAAG8gAABv&#10;KgAAbzYAAG5FAABuVQAAbmgAAG1/AABtmAAAbLAAAGvKAABq6ABERAAAPkMAADVEAAArRwAAI0sA&#10;ABtPAAATVAAADlgAAAhcAAACYAAAAGQAAABnAAAAawAAAG0AAABvAAAAcAAAAHIAAAB0AgAAdQYA&#10;AHcKAAB5DgAAfBIAAH4YAAB/IgAAfy4AAH89AAB+TQAAfWEAAH13AAB8kAAAe6gAAHrAAAB53wBD&#10;RwAAOUkAAC9MAAAlUAAAHFUAABRbAAAOYAAAB2UAAABqAAAAbgAAAHIAAAB2AAAAeQAAAHwAAAB+&#10;AAAAfwAAAIEAAACDAAAAhQAAAIcDAACKCAAAjA0AAI8RAACSGQAAkiUAAJIzAACSRAAAkVcAAJBt&#10;AACPhgAAjp8AAI21AACMzQA9TgAAMlEAAChWAAAeXAAAFWIAAA5oAAAHbgAAAHQAAAB5AAAAfgAA&#10;AIIAAACGAAAAiQAAAIwAAACOAAAAkAAAAJIAAACUAAAAlgAAAJgAAACbAAAAngYAAKEMAACkEQAA&#10;phsAAKYpAACmOgAApU0AAKViAACkewAAo5QAAKGrAAChvwA2VwAALFwAACFiAAAXaQAAD3AAAAd3&#10;AAAAfgAAAIQAAACKAAAAjwAAAJQAAACYAAAAmwAAAJ4AAACfAAAAogAAAKQAAACmAAAAqAAAAKsA&#10;AACtAAAAsAAAALMEAAC3DAAAuxIAALsfAAC7MAAAu0MAALpYAAC5cAAAt4sAALehAAC3swAwYgAA&#10;JWkAABpwAAAQeAAACYAAAACIAAAAjwAAAJYAAACbAAAAoQAAAKYAAACqAAAArgAAALAAAACxAAAA&#10;tAAAALYAAAC4AAAAuwAAAL0AAADAAAAAwwAAAMcAAADLAwAAzwwAANMVAADSJQAA0jgAANFOAADQ&#10;ZQAAz34AAM2WAADMqQD/AAAA/wAAAP8AAAD/AAMA/wALAPwAEQD5ABsA9wAlAPMALwDuADgA6QBA&#10;AOYASADiAE4A3wBUANwAWQDZAF4A1QBjANMAaADQAG0AzgBzAMsAegDIAIIAxgCMAMMAlwDAAKMA&#10;vgCyALwAyAC6AOoAuQD/ALgA/wCxAP8AqgD/AKcA/wD/AAAA/wAAAPsAAAD2AAAA7QAHAOcADwDi&#10;ABYA3wAgAN4AKQDZADMA0QA7AMwAQgDIAEgAxQBOAMIAUwDAAFgAvgBdALwAYgC6AGcAuQBtALcA&#10;dAC1AHsAsgCFALAAkACuAJwArACqAKkAvQCnAN4ApgD5AKUA/wCjAP8AnQD/AJsA/wD9AAAA9gAA&#10;AOsAAADfAAAA0QADAMoADADFABIAwwAbAMAAJAC+ACwAuQA1ALYAPACzAEMAsABIAK4ATgCsAFIA&#10;qwBXAKkAXACnAGEApgBnAKQAbQCiAHQAoAB9AJ4AiACcAJUAmgCjAJgAtACWAM0AlQDxAJQA/wCV&#10;AP8AkAD/AI4A/wDzAAAA5gAAANEAAADCAAAAuAAAALEACACtAA8AqgAWAKgAHgCoACcApgAvAKIA&#10;NgCfADwAnQBCAJsARwCZAEwAlwBRAJYAVQCUAFoAkwBgAJEAZgCQAG4AjgB2AIwAgQCKAI0AiACb&#10;AIYArACFAMEAhADmAIMA/QCEAP8AgwD/AIEA/wDkAAAAywAAALoAAACsAAAAogAAAJwABACYAAwA&#10;lgARAJQAGQCTACEAkgAoAI8AMACNADYAiwA8AIkAQQCIAEYAhgBLAIUATwCEAFQAggBaAIEAYAB/&#10;AGcAfgBvAHwAegB6AIYAeACUAHcApAB1ALcAdADUAHMA9AB0AP8AdAD/AHQA/wDLAAAAtgAAAKYA&#10;AACaAAAAkgAAAIoAAACGAAgAgwAOAIEAFACBABsAgAAjAH8AKgB9ADAAewA2AHoAOwB4AEAAdwBF&#10;AHUASQB0AE4AcwBUAHEAWgBwAGEAbgBpAG0AcwBrAH8AaQCNAGgAnQBnAK4AZgDHAGUA6gBmAP8A&#10;ZgD/AGcA/wC4AAAApAAAAJUAAACKAAAAgQAAAHwAAAB2AAQAdAAMAHIAEABxABYAcAAdAHAAJABu&#10;ACoAbQAwAGsANQBqADoAaQA/AGgARABnAEkAZQBOAGQAVABjAFsAYQBjAGAAbQBeAHkAXQCHAFsA&#10;lgBaAKgAWQC9AFkA3wBZAPgAWgD/AFoA/wCoAAAAlQAAAIcAAAB7AAAAcwAAAG4AAABqAAEAZwAI&#10;AGUADgBkABIAYwAYAGMAHwBiACUAYQAqAF8AMABeADUAXQA6AFwAPgBbAEQAWQBJAFgATwBXAFYA&#10;VgBeAFQAaABTAHMAUQCBAFAAkQBPAKIATgC1AE4A0ABOAPAATgD/AE8A/wCcAAAAiQAAAHsDAABw&#10;AwAAaAMAAGIBAABfAAAAXQAEAFsACwBZAA8AWAAUAFcAGQBXACAAVgAlAFUAKgBTADAAUgA0AFEA&#10;OQBQAD8ATwBEAE4ASwBNAFIASwBaAEoAYwBJAG8ARwB8AEYAjABFAJ0ARQCwAEQAxwBEAOgARAD6&#10;AEUA/wCSBAAAgAcAAHEKAABmCgAAXgoAAFkJAABVBwAAVAQAAFIABwBQAAwATwAQAE4AFQBNABsA&#10;TAAgAEsAJgBKACsASQAwAEgANQBHADoARgBAAEUARgBDAE4AQgBWAEEAXwBAAGsAPgB4AD0AiAA8&#10;AJkAPACrADwAwQA7AOAAOwD0ADsA/wCJCgAAeAwAAGoOAABfDgAAVw4AAFEOAABNDAAASwsAAEoI&#10;AgBJBAkASAANAEYAEQBFABYARAAcAEMAIQBCACYAQQArAD8AMQA+ADYAPQA8ADwAQwA7AEoAOgBS&#10;ADkAXAA4AGgANgB1ADUAhQA0AJYANACoADMAvAAzANgAMwDvADMA+wCCDQAAcQ8AAGQQAABZEQAA&#10;UREAAEsRAABHEAAARA4AAEINAABBCwUAQQcLAD8FDgA+AxIAPAIYADsCHQA6AyIAOQMoADgDLQA3&#10;AzIANgQ5ADUEPwA0BUcAMwVQADEGWgAwBmYALwdzAC4HgwAtB5UALAenACsHugArB9IAKwfrACsH&#10;9wB9EAAAbBEAAF8TAABUFAAATBQAAEYUAABCEwAAPhIAADwQAAA6DgEAOg0GADoKDAA4CRAANggU&#10;ADUIGQA0CR8AMgkkADEJKQAwCS8ALwo2AC4KPQAtCkUALAtOACsLWQApDGUAKAxzACcMgwAmDZUA&#10;JQ2nACQNuwAjDdIAIw3rACMN9wB4EgAAaBQAAFsWAABRFwAASBcAAEIWAAA9FgAAORUAADcTAAA1&#10;EQAAMxADADMOCAAyDQ0AMA0RAC8NFgAtDRsALA0hACsNJwAqDS0AKQ40ACgOOwAnDkQAJQ5OACQP&#10;WQAjEGUAIRBzACAQhAAfEJYAHhCpAB0QvQAcENgAHRDuAB0Q+QBzFAAAZBYAAFcYAABNGQAARRkA&#10;AD8ZAAA6GAAANRcAADIWAAAwFQAALhMAAC0RBAAsEAoAKxAOACkQEgAoEBgAJhAeACUQJAAkECoA&#10;IxExACIROQAhEUIAIBJLAB4SVgAdE2MAHBNxABoTggAZFJUAGBSnABcUuwAXE9QAFxPuABgT+gBw&#10;FgAAYBkAAFQaAABKGwAAQhwAADwbAAA2GwAAMhoAAC8ZAAAsGAAAKhYAACgUAQAmEwcAJRMMACMT&#10;EAAiExUAIBMaAB8TIQAeFCcAHRQuABwVNgAbFT8AGhZJABkWVAAYF2EAFhdwABUYgQAUGJMAExim&#10;ABIYugASF9IAEhfsABMX+gBsGQAAXRsAAFEdAABHHQAAPx4AADkdAAA0HQAALxwAACsbAAAoGgAA&#10;JhkAACQYAAAiFwQAIBcKAB4XDgAcFxIAGhcXABkYHgAZGCQAGBksABcZNAAWGj0AFRpHABQbUgAT&#10;G18AEhxuABEcfwAQHJIAEBylAA8cuQAOHNAADhvqAA8b+ABpGwAAWh0AAE4fAABFHwAAPSAAADYf&#10;AAAxHwAALR4AACkdAAAlHQAAIxwAACAbAAAdGwEAGxsHABkcDQAXHBAAFhwVABUcGwAUHSIAEx0p&#10;ABIeMQARHjoAER9FABAfUAAPIF0ADiBsAA0gfAANII8ADCCiAAsgtQALIMoACyDlAAwf9ABlHQAA&#10;Vx8AAEwhAABCIQAAOiEAADQhAAAvIQAAKiAAACYfAAAjHwAAIB4AAB0eAAAZIAAAFiAEABQgCwAS&#10;IQ4AESETABEiGQAQIh8ADyImAA4jLwAOIzcADSNBAAwkTQALJFkACiRnAAkkeAAIJIsABySeAAck&#10;sQAGJMcABiPjAAcj8QBiHwAAVCEAAEkjAABAIwAAOCMAADIjAAAsIwAAKCIAACQhAAAhIQAAHiEA&#10;ABohAAAWIwAAEyQDABElCAAPJg0ADicRAA0nFgAMJx0ACycjAAonKwAJKDQACCg+AAcoSQAGKFUA&#10;BSlkAAQpdAADKYcAAimbAAEorwAAKMUAASjhAAEn8ABeIgAAUSQAAEYlAAA9JQAANSUAAC8lAAAq&#10;JAAAJiQAACIjAAAfIwAAGyQAABglAAAUJgAAESgDAA8pCAAMLAwACiwQAAgsFAAHLBoABiwhAAUs&#10;KAADLTAAAi06AAEtRQAALVIAAC5gAAAucQAALYQAAC2ZAAAtrQAALMIAACzgAAAs8ABaJAAATSYA&#10;AEMnAAA6JwAAMycAAC0nAAAoJgAAJCYAACEmAAAdJgAAGScAABUpAAARKwAADywDAA0uBwAJMAwA&#10;BjEOAAMxEgABMhcAADIeAAAyJQAAMi0AADI2AAAzQgAAM04AADNdAAAzbQAAM4EAADKWAAAyqwAA&#10;McEAADHfAAAx8ABWJwAASikAAD8qAAA3KgAAMCoAACspAAAnKAAAIygAAB4pAAAaKgAAFiwAABIu&#10;AAAPMAAADTECAAo0BwAFNQsAAjYOAAA3EAAAOBQAADgaAAA4IgAAOCoAADkzAAA5PgAAOUoAADlZ&#10;AAA5aQAAOX0AADiTAAA4qAAAN78AADfeAAA28ABRKwAARiwAADwsAAA0LAAALiwAACorAAAlKwAA&#10;ICwAABstAAAXLwAAEzEAABAzAAANNQAACTcCAAU6BgABOwoAADwNAAA9DwAAPhIAAD8XAABAHgAA&#10;QCUAAEAvAABAOgAAQEYAAEBUAABAZQAAP3gAAD+PAAA+pgAAPr0AAD3cAAA98ABNLgAAQi8AADkv&#10;AAAyLwAALS4AACguAAAiLwAAHTAAABgyAAATNQAAEDcAAAw6AAAJPAAABT4AAABBBAAAQggAAEML&#10;AABEDQAARhAAAEcUAABIGQAASCEAAEgqAABINQAASEEAAEhPAABIYAAAR3MAAEeKAABGogAARbkA&#10;AEXZAABE8ABIMgAAPjIAADYyAAAwMQAAKzEAACUyAAAfNAAAGTYAABM5AAAQPAAADD8AAAhCAAAD&#10;RAAAAEYAAABIAgAASgUAAEsIAABMCwAATg4AAE8RAABRFQAAUhwAAFIlAABSMAAAUjwAAFFKAABR&#10;WgAAUW0AAFCEAABPnQAATrUAAE3SAABN7gBDNgAAOzYAADQ1AAAvNAAAJzUAACE4AAAaOwAAFD4A&#10;ABBBAAAMRAAAB0cAAAJKAAAATQAAAE8AAABRAAAAUwIAAFQFAABVCAAAVwsAAFkOAABbEQAAXRcA&#10;AF0fAABdKgAAXTYAAFxEAABcVAAAW2cAAFt+AABalwAAWa8AAFjLAABX6gA/OQAAODkAADM4AAAr&#10;OQAAIzwAABw/AAAVQwAAEEcAAAtKAAAFTgAAAFEAAABUAAAAVwAAAFoAAABcAAAAXQAAAF8AAABg&#10;BAAAYgcAAGQLAABmDgAAaBIAAGsZAABrIwAAai4AAGo8AABqTQAAaV8AAGh1AABnjwAAZqgAAGXC&#10;AABk4wA9PQAANzwAAC49AAAlQAAAHUQAABZJAAAQTQAAClEAAARVAAAAWgAAAF0AAABgAAAAYwAA&#10;AGYAAABoAAAAagAAAGsAAABtAAAAbwIAAHEGAAB0CgAAdg4AAHkTAAB7GwAAeycAAHo1AAB5RQAA&#10;eFkAAHhtAAB3hgAAdp8AAHW3AAB00gA8QQAAMkIAAChFAAAgSgAAF04AABBUAAAKWQAAAl4AAABj&#10;AAAAZwAAAGsAAABvAAAAcgAAAHUAAAB3AAAAeQAAAHsAAAB9AAAAfwAAAIIAAACEAwAAhwkAAIoO&#10;AACOEwAAjx4AAI4rAACOOwAAjU4AAItjAACKfAAAipUAAIitAACHxQA2RwAALEsAACJPAAAZVQAA&#10;EFsAAAphAAABZwAAAG0AAAByAAAAdwAAAHsAAAB/AAAAgwAAAIYAAACIAAAAigAAAI0AAACPAAAA&#10;kQAAAJQAAACXAAAAmgEAAJ0HAAChDQAApRQAAKQhAACkMQAAo0QAAKJZAACgcAAAn4sAAJ2iAACd&#10;twAwUAAAJVUAABtbAAASYgAAC2kAAAFwAAAAdwAAAH0AAACDAAAAiAAAAI0AAACRAAAAlQAAAJgA&#10;AACaAAAAnAAAAJ8AAAChAAAAowAAAKYAAACpAAAArAAAALAAAAC0BwAAuA4AALoYAAC6JwAAuTkA&#10;ALhOAAC3ZQAAtn4AALWWAACzqwApWwAAHmIAABRpAAAMcQAAAnkAAACBAAAAiQAAAI8AAACWAAAA&#10;mwAAAKAAAACkAAAAqAAAAKsAAACsAAAArwAAALIAAAC0AAAAtgAAALkAAAC8AAAAwAAAAMQAAADI&#10;AAAAzQcAANIQAADSHQAA0S8AANBEAADPWwAAzXMAAMuNAADKoQD/AAAA/wAAAPsAAAD6AAAA/AAI&#10;APgADwD1ABcA9AAgAPEAKgDrADMA5gA7AOIAQwDeAEkA2gBPANYAVADTAFkA0ABeAM4AYwDLAGgA&#10;yQBuAMYAdQDDAH0AwQCGAL4AkgC7AJ4AuQCuALYAwwC0AOgAswD/AK8A/wClAP8AngD/AJsA/wD9&#10;AAAA9wAAAPIAAADwAAAA5wADAOEADADcABIA2AAbANYAJADSAC0AzAA2AMYAPQDCAEMAvwBJALwA&#10;TgC6AFMAuABYALYAXQC1AGIAswBnALEAbgCvAHYArAB/AKoAigCoAJcApQCmAKMAuQChANkAoAD5&#10;AJ4A/wCYAP8AkgD/AI8A/wDzAAAA7AAAAOMAAADTAAAAyAAAAMEACQC9AA8AuwAWALkAHwC3ACcA&#10;swAvAK8ANwCsAD0AqgBDAKgASACmAE0ApABSAKMAVgChAFsAnwBhAJ4AZwCcAG8AmgB4AJcAgwCV&#10;AJAAkwCeAJEAsACQAMgAjgDwAI0A/wCKAP8AhQD/AIIA/wDnAAAA3QAAAMYAAAC4AAAArgAAAKgA&#10;BAClAAwAoQASAKEAGQCgACIAnwApAJsAMACYADcAlgA9AJMAQgCSAEcAkABLAI8AUACNAFUAjABa&#10;AIoAYQCIAGgAhwBwAIUAewCDAIgAgQCWAH8ApwB9ALwAfADjAHwA/QB8AP8AeAD/AHYA/wDWAAAA&#10;wAAAAK8AAACjAAAAmQAAAJMAAACPAAkAjQAOAIsAFACKABwAigAjAIgAKgCFADAAgwA2AIIAOwCA&#10;AEAAfwBFAH4ASgB8AE8AewBUAHoAWgB4AGEAdgBpAHUAcwBzAIAAcQCOAG8AnwBuALIAbQDPAGwA&#10;9ABsAP8AawD/AGkA/wDAAAAAqwAAAJsAAACPAAAAhwAAAIAAAAB8AAQAegAMAHgAEQB4ABcAeAAe&#10;AHcAJAB1ACoAcwAwAHEANQBwADoAbgA/AG0ARABsAEkAawBOAGoAVABoAFsAZwBjAGUAbQBkAHgA&#10;YgCHAGAAlwBfAKoAXgDCAF4A6QBeAP8AXgD/AF0A/wCsAAAAmQAAAIoAAAB/AAAAdwAAAHEAAABt&#10;AAAAagAIAGkADgBoABIAZwAYAGcAHwBnACUAZQAqAGMALwBiADQAYQA5AGAAPgBfAEMAXgBIAF0A&#10;TgBbAFUAWgBdAFgAZwBXAHIAVQCBAFQAkQBTAKMAUgC4AFEA3ABRAPkAUgD/AFIA/wCdAAAAiwAA&#10;AHwAAABxAAAAaQAAAGQAAABgAAAAXgAFAFwACwBbAA8AWwAUAFoAGQBaAB8AWQAlAFcAKgBWAC8A&#10;VQA0AFQAOABTAD0AUgBDAFAASQBPAFAATgBYAE0AYgBLAG0ASgB6AEkAiwBIAJ0ARwCxAEcAzABG&#10;APAARwD/AEcA/wCQAAAAfgAAAHAAAABmAAAAXgAAAFkAAABWAAAAUwABAFIACABQAA0ATwAQAE8A&#10;FQBOABoATgAgAE0AJQBMACoASgAuAEkAMwBIADgARwA+AEYARABFAEsARABTAEMAXQBBAGgAQAB1&#10;AD8AhQA+AJcAPQCrAD0AwwA9AOYAPQD7AD4A/wCHAAAAdQMAAGgGAABdBwAAVQYAAFAGAABMBAAA&#10;SgEAAEkABABHAAoARgAOAEUAEQBFABYARAAbAEMAIABCACUAQQAqAEAALwA/ADQAPgA6AD0AQAA7&#10;AEcAOgBPADkAWQA4AGQANwBxADYAgQA1AJMANACmADQAuwA0AN0ANAD1ADUA/wB+BgAAbQkAAGAL&#10;AABWDAAATgwAAEgLAABECgAAQggAAEAFAQA/AQcAPgALAD0ADgA8ABIAOwAXADsAHAA6ACEAOQAl&#10;ADcAKgA2ADAANQA1ADQAPAAzAEMAMgBMADEAVQAwAGAALwBtAC4AfQAtAI8ALACiACwAtgAsANAA&#10;LADuACwA/AB3CgAAZwwAAFoOAABQDgAASQ4AAEMOAAA+DQAAOwwAADkLAAA4CQMANwUIADYCDQA1&#10;ARAANAATADMAGAAyAB0AMQAiADAAJwAvACwALgAyAC0AOAAsAEAAKwBJACoAUgApAF0AKABrACcB&#10;egAmAYwAJQCfACUAsgAlAMoAJQDoACUA9wByDQAAYg4AAFYQAABMEQAARBEAAD4RAAA5EAAANg8A&#10;ADMOAAAxDQEAMAsFADAICgAvBg0ALgURACwEFAArAxkAKgMeACkDIwAoBCkAJwQvACYFNQAlBT0A&#10;JAVGACMGUAAiBlwAIQdpACAHeQAfB4sAHgedAB4HsAAdBsYAHQbjAB0F8wBtDgAAXhEAAFISAABI&#10;EwAAQBMAADoTAAA1EgAAMREAAC4QAAAsDwAAKg4DACoNBwApCwsAKAkOACcJEQAlCBYAJAgbACMJ&#10;IAAiCSYAIQksACAKMwAfCjsAHgtEAB0LTwAcDFsAGwxpABoMeQAYDIsAGAyeABcMsAAWDMUAFgzh&#10;ABYL8ABpEAAAWhIAAE4UAABFFQAAPRUAADcVAAAxFAAALRMAACoSAAAoEQAAJhABACQQBAAjDggA&#10;Iw0MACIMDwAgDBMAHwwYAB4NHQAdDSMAHA0qABsNMgAaDjoAGA5EABcOUAAWD1wAFQ9qABMQewAS&#10;EI0AERCgABEQswAQD8kAEA/kABEP8gBlEgAAVxQAAEsWAABCFwAAOhcAADQXAAAvFgAAKhUAACcU&#10;AAAkEwAAIhMAACASAwAeEQYAHRAJABwQDQAbDxAAGRAVABgQGwAXECEAFhAoABURMAAUETkAExFD&#10;ABISTgAREloAEBJpABATeQAOE4wADhOeAA0TsQANEsUADBLhAA0S8QBiFAAAVBYAAEkYAAA/GQAA&#10;NxkAADEZAAAsGAAAKBcAACQWAAAhFgAAHxUAABwUAgAaEwQAGRIGABcSCwAVEg4AFBISABMTGAAS&#10;Ex8AERMmABEULQAQFDYADxVBAA4VTAAOFlcADRZlAAwXdQALF4cACheaAAkWrQAIFsEACBbdAAkV&#10;7gBfFgAAURgAAEYaAAA9GgAANRsAAC8aAAAqGgAAJRkAACIYAAAfGAAAHBcAABkWAQAXFgMAFRYE&#10;ABMWCQARFg0AEBcRAA8XFgAOFxwADhgjAA0YKgAMGTMADBk8AAsaRwAKGlMACRphAAcbcQAGG4MA&#10;BRuXAAQaqgADGr8AAxnaAAQZ7ABcGAAAThoAAEMcAAA6HAAAMxwAACwcAAAnHAAAIxsAACAaAAAd&#10;GQAAGhkAABcYAQAVGAIAEhkEABAbBwAOGwwADRwQAAwcEwALHBkAChwfAAkdJwAIHS8ABx45AAYe&#10;QwAEHlAAAx9eAAIfbgABH4AAAB+VAAAeqQAAHr0AAB3YAAAd7ABYGgAASxwAAEEeAAA4HgAAMB4A&#10;ACoeAAAlHQAAIRwAAB4cAAAbGwAAGBsAABYbAQATGwIAERwEAA4eBwAMHwsACiAOAAggEgAGIRcA&#10;BSEdAAQhJAACIiwAASI1AAAiQAAAI00AACNaAAAjawAAI34AACOTAAAipwAAIrwAACHXAAAh7QBV&#10;HQAASB8AAD4gAAA1IAAALiAAACggAAAjHwAAIB4AAB0dAAAaHQAAFh0AABMeAAARHwIADiAEAA0i&#10;BwAKJAsABiUNAAQlEAACJhQAACYaAAAmIQAAJykAACcyAAAnPQAAJ0kAAChXAAAoZwAAJ3sAACeQ&#10;AAAnpQAAJrsAACbWAAAl7QBRIAAARSEAADsiAAAyIgAALCIAACYhAAAiIQAAHiAAABsfAAAYIAAA&#10;FCAAABEiAAAPIwAADSUDAAomBgAGKAoAAykNAAArDwAALBIAACwXAAAsHgAALCYAAC0vAAAtOQAA&#10;LUYAAC1UAAAtZAAALXcAACyNAAAspAAAK7oAACvWAAAq7gBNIgAAQSQAADgkAAAwJAAAKSQAACQj&#10;AAAhIgAAHSIAABkiAAAVIwAAEiQAAA8mAAANKAAACioCAAYsBQACLgkAAC8LAAAwDgAAMhAAADMV&#10;AAAzGwAAMyIAADMrAAAzNgAAM0IAADNQAAAzYAAAM3MAADKKAAAyoQAAMbgAADDWAAAw7wBJJQAA&#10;PiYAADQnAAAtJwAAKCYAACMlAAAfJAAAGyUAABYmAAASKAAAECoAAA0sAAAKLgAABjABAAIyBAAA&#10;NAcAADUKAAA3DAAAOA4AADoSAAA6FwAAOh8AADonAAA6MgAAOj4AADpMAAA6XAAAOm8AADmGAAA4&#10;ngAAOLYAADfUAAA27wBEKQAAOikAADEpAAArKQAAJigAACInAAAdKAAAGCkAABMrAAAQLgAADTAA&#10;AAkyAAAFNQAAATcAAAA5AgAAOwUAADwIAAA+CwAAPw0AAEEQAABDFAAAQxsAAEMjAABDLgAAQzkA&#10;AENHAABCVwAAQmoAAEGBAABAmgAAP7IAAD7PAAA+7wA/LAAANiwAAC8sAAAqKwAAJSoAAB8rAAAZ&#10;LQAAFC8AABAyAAANNQAACDgAAAQ6AAAAPAAAAD8AAABBAAAAQwIAAEUFAABGCAAASAsAAEoOAABM&#10;EQAATRYAAE0eAABNKAAATTQAAExCAABMUQAAS2QAAEt7AABKlAAASa0AAEjKAABH7AA7MAAAMy8A&#10;AC0vAAAoLQAAIi8AABsxAAAVNAAAEDcAAA06AAAIPQAAAkAAAABDAAAARgAAAEgAAABKAAAATAAA&#10;AE4BAABPBAAAUQcAAFMLAABVDgAAWBIAAFkZAABYIgAAWC4AAFc8AABXSwAAVl4AAFZzAABVjQAA&#10;VKcAAFLCAABS5gA4MwAAMTIAACwxAAAlMgAAHTUAABY4AAARPAAADEAAAAdEAAAARwAAAEoAAABN&#10;AAAAUAAAAFMAAABVAAAAVwAAAFkAAABaAAAAXAMAAF4HAABhCwAAZA4AAGYTAABnHAAAZicAAGY0&#10;AABlRAAAZFcAAGRrAABihQAAYZ8AAGC5AABe3AA1NwAAMDUAACg3AAAgOgAAGD0AABFCAAAMRgAA&#10;BkoAAABPAAAAUwAAAFYAAABZAAAAXAAAAF8AAABhAAAAZAAAAGUAAABnAAAAaQAAAGwBAABuBgAA&#10;cQsAAHQPAAB3FQAAdyAAAHYtAAB2PQAAdU8AAHRjAABzewAAcpUAAHCvAABvyQA1OgAAKzsAACI/&#10;AAAaQwAAEkgAAAxNAAAFUgAAAFcAAABcAAAAYAAAAGQAAABoAAAAawAAAG4AAABxAAAAcwAAAHUA&#10;AAB3AAAAegAAAHwAAAB/AAAAggQAAIYKAACKDwAAjBcAAIskAACKMwAAiUUAAIdbAACGcgAAhYsA&#10;AIOlAACCvAAvQAAAJUQAABxJAAATTgAADVQAAARaAAAAYQAAAGYAAABrAAAAbwAAAHQAAAB5AAAA&#10;fQAAAIAAAACDAAAAhQAAAIcAAACKAAAAjAAAAI8AAACSAAAAlgAAAJkCAACeCQAAohAAAKIaAACh&#10;KQAAoDsAAJ9QAACdZwAAmoEAAJqZAACZrwApSQAAH04AABVUAAAOWwAABWIAAABpAAAAcAAAAHcA&#10;AAB9AAAAggAAAIYAAACLAAAAjwAAAJMAAACVAAAAlwAAAJoAAACdAAAAoAAAAKMAAACmAAAAqgAA&#10;AK4AAACyAAAAtwoAALsRAAC6HwAAuTAAALdFAAC1XAAAtHQAALGOAACvpAAiVAAAGFsAABBiAAAH&#10;agAAAHMAAAB7AAAAggAAAIkAAACQAAAAlQAAAJoAAACfAAAAowAAAKYAAACoAAAAqwAAAK4AAACw&#10;AAAAswAAALYAAAC6AAAAvQAAAMIAAADHAAAAzAEAANMLAADUFQAA0yYAANE6AADQUQAAzWgAAMuB&#10;AADKlgD8AAAA9gAAAPIAAADxAAAA8wAFAPQADADyABMA8AAcAO0AJQDoAC4A4gA2AN4APgDZAEQA&#10;1ABKANEATwDOAFQAywBZAMkAXgDGAGMAxABpAMEAcAC+AHgAvACBALkAjQC2AJoAswCrALEAwACv&#10;AOYArgD/AKUA/wCaAP8AlAD/AI8A/wD0AAAA7AAAAOgAAADnAAAA3wAAANkACQDSABAAzwAXAM8A&#10;IADMACgAxgAwAMAANwC8AD4AuQBEALcASQC1AE4AswBTALEAVwCvAF0ArQBiAKsAaQCpAHEApwB6&#10;AKUAhQCiAJMAoACiAJ0AtgCbANQAmQD5AJYA/wCNAP8AiAD/AIQA/wDoAAAA3wAAANkAAADJAAAA&#10;vwAAALgABAC1AA0AswASALEAGgCwACIArQAqAKkAMQCmADgApAA9AKIAQwCgAEgAngBMAJwAUQCb&#10;AFYAmQBcAJcAYgCVAGkAkwByAJEAfQCPAIsAjQCaAIsArACJAMUAiADuAIYA/wB/AP8AegD/AHgA&#10;/wDZAAAAzQAAALsAAACuAAAApQAAAJ8AAACcAAkAmQAPAJkAFQCZAB0AmAAkAJQAKwCRADEAjgA3&#10;AIwAPACLAEEAiQBGAIgASwCGAFAAhQBVAIMAWwCCAGIAgABrAH4AdQB8AIIAegCSAHgAowB3ALkA&#10;dgDgAHUA/wByAP8AbgD/AGwA/wDHAAAAtQAAAKUAAACZAAAAjwAAAIkAAACFAAQAhAAMAIIAEQCC&#10;ABcAggAeAIAAJQB+ACsAfAAxAHoANgB5ADsAdwBAAHYARAB1AEkAcwBPAHIAVQBwAFwAbwBkAG0A&#10;bgBsAHoAagCKAGgAmwBnAK8AZgDMAGUA9QBkAP8AYQD/AGAA/wC0AAAAoAAAAJAAAACFAAAAfQAA&#10;AHcAAABzAAAAcAAIAG8ADgBvABIAbwAYAG8AHwBtACUAawAqAGkAMABoADQAZwA5AGYAPgBlAEMA&#10;YwBIAGIATgBhAFUAXwBeAF4AZwBcAHMAWwCCAFkAkwBYAKYAVwC/AFcA6gBXAP8AVgD/AFQA/wCh&#10;AAAAjgAAAH8AAAB1AAAAbAAAAGgAAABkAAAAYQAEAGAACwBfAA8AXwATAF8AGQBfAB8AXQAlAFwA&#10;KgBbAC8AWQAzAFgAOABXAD0AVgBDAFUASQBTAFAAUgBYAFEAYQBQAG0ATgB7AE0AjABMAJ8ASwC1&#10;AEoA3ABKAPoASgD/AEoA/wCSAAAAgAAAAHIAAABnAAAAXwAAAFoAAABXAAAAVQABAFMABwBSAAwA&#10;UgAQAFIAFABSABoAUQAfAE8AJABOACkATQAuAEwAMwBLADgASgA9AEkAQwBIAEoARgBSAEUAXABE&#10;AGcAQwB1AEIAhgBBAJgAQACuAEAAywA/APIAQAD/AEAA/wCFAAAAdAAAAGcAAABdAAAAVQAAAE8A&#10;AABMAAAASgAAAEgABABHAAoARwANAEYAEQBGABUARgAaAEUAHwBEACQAQwApAEIALQBBADMAPwA4&#10;AD4APgA9AEUAPABOADsAVwA6AGIAOQBvADgAgAA3AJMANgCnADYAwAA2AOgANgD+ADYA/wB8AAAA&#10;awAAAF4CAABUAwAATQMAAEcDAABDAQAAQQAAAD8AAQA+AAcAPQALAD0ADgA8ABEAPAAWADwAGgA6&#10;AB8AOQAkADgAKQA3AC4ANgAzADUAOgA0AEEAMwBJADIAUwAxAF4AMABrAC8AewAuAI4ALQCiAC0A&#10;uAAtAN0ALQD4AC4A/wBzAQAAZAUAAFcHAABNCAAARggAAEAIAAA7BwAAOAUAADcDAAA2AAQANQAI&#10;ADQADAA0AA8ANAASADMAFgAyABsAMQAgADAAJAAvACkALgAvAC0ANgAsAD0AKwBFACoATwApAFoA&#10;KABnACcAdwAmAIkAJgCdACUAswAlAM8AJQDwACYA/wBtBgAAXgkAAFILAABIDAAAQAwAADoLAAA2&#10;CwAAMgoAADAIAAAuBgIALgMGAC0ACgAsAA0ALAAQACsAEwAqABcAKQAcACgAIAAnACUAJgArACUA&#10;MgAkADkAIwBCACIASwAiAFcAIQBkACAAcwAfAIUAHwCZAB4ArgAeAMcAHgDpAB8A+gBoCQAAWQwA&#10;AE0NAABDDgAAPA4AADYOAAAxDQAALQ0AACoMAAAoCwAAJwkEACYGCAAmBAsAJQMOACQBEAAkARQA&#10;IgEYACEBHQAhACIAIAAoAB8ALgAeATYAHQE/ABwBSQAbAVQAGgFhABoBcAAZAYIAGACWABgAqgAY&#10;AMEAGADhABgA9ABjDAAAVQ4AAEkPAABAEAAAOBAAADIQAAAtDwAAKQ4AACYOAAAjDQAAIgwDACAL&#10;BgAgCQkAHwcMAB4GDgAeBREAHAUVABsFGgAaBR8AGgUlABkFKwAYBTMAFwY8ABYGRgAWBlIAFQdf&#10;ABQHbgATB4AAEgeUABIGpwASBbwAEgTZABID7wBfDgAAUQ8AAEYQAAA8EQAANREAAC8RAAAqEQAA&#10;JhAAACIQAAAgDwAAHQ4CABwNBQAaDQcAGgsKABkKDQAYCRAAFwkSABYJFwAVCRwAFAkiABQKKQAT&#10;CjEAEgo6ABILRQARC1EAEAxfAA8MbgAODIAADgyUAA0LpwANC7oADQrSAA0K6gBcDwAAThEAAEMS&#10;AAA6EwAAMhMAACwTAAAnEgAAIxEAAB8RAAAcEAAAGhACABgPBAAWDgcAFQ4JABQNCwATDA0AEgwQ&#10;ABIMFAARDBoAEQ0gABANKAAPDTAADg47AA0ORgANDlEADA9eAAsPbQAKD38ACQ+TAAkPpgAIDrkA&#10;CA7QAAcO6ABYEQAASxIAAEATAAA3FAAAMBQAACkUAAAlFAAAIRMAAB0SAAAaEgAAFxECABURBQAT&#10;EAcAEhAJABEPCgAQDgwADg4OAA4PEgANEBgADRAeAAwQJQAMEC0ACxE2AAoRQQAJEU0ACBJaAAcS&#10;agAGEnwABRKQAAQSpAADEbgAAxHPAAIR6ABVEgAASRQAAD4VAAA1FgAALRYAACcWAAAiFQAAHhQA&#10;ABsUAAAYEwAAFRIDABMSBQASEQcAEBEJAA8RCgANEQsADBIOAAsSEQAKEhUACRMbAAkTIgAIEyoA&#10;BxQzAAUUPgAEFUoAAxVYAAIVZwABFXoAABWOAAAVowAAFLcAABTPAAAT6QBSFAAARhYAADsXAAAy&#10;FwAAKxcAACUXAAAhFgAAHBYAABkVAAAWFAEAFBMEABITBgAREggADxIIAA4TCQAMFAoAChUNAAgW&#10;EAAGFhMABRYZAAQXHwADFycAAhgwAAEYOwAAGUcAABlVAAAZZAAAGXcAABmMAAAYogAAGLcAABfP&#10;AAAX6gBPFgAAQxgAADkZAAAwGQAAKRkAACMZAAAfGAAAGxcAABgWAAAVFQIAExUFABEUBgAQFAYA&#10;DhUHAAwWCAAKFwoABxkMAAQaDgACGxIAARsWAAAbHQAAHCQAABwtAAAcOAAAHUQAAB1SAAAdYgAA&#10;HXUAAB2KAAAcoAAAHLYAABvQAAAa6wBMGAAAQBoAADYbAAAtGwAAJhsAACEaAAAdGQAAGRkAABcY&#10;AAAUFwMAEhYEABAXBAAOFwQADBkFAAoaBwAHHAkAAx0LAAAfDQAAIBAAACAUAAAhGgAAISIAACEq&#10;AAAhNQAAIkEAACJPAAAiXwAAInIAACGIAAAhnwAAILYAAB/RAAAf7QBIGgAAPRwAADMdAAArHQAA&#10;JB0AACAcAAAcGwAAGBoAABYZAQATGQEAERkBAA4aAQAMHAIACh0DAAcfBQADIQgAACIKAAAkDAAA&#10;Jg4AACYSAAAmGAAAJx8AACcnAAAnMgAAJz4AACdLAAAnXAAAJ24AACaFAAAmnQAAJbQAACTRAAAj&#10;7gBEHQAAOR8AADAfAAAoHwAAIx4AAB4dAAAbHAAAGBsAABQcAAARHAAADh0AAA0fAAAKIQAABiIB&#10;AAMkBAAAJgYAACgIAAAqCwAAKw0AAC0QAAAtFQAALRwAAC0kAAAuLgAALjoAAC5IAAAtWAAALWoA&#10;AC2BAAAsmgAAK7IAACrQAAAp7wBAIAAANiEAAC0hAAAmIQAAISAAAB0fAAAaHgAAFh4AABIfAAAP&#10;IQAADSIAAAokAAAGJgAAAigAAAArAgAALQQAAC8GAAAwCQAAMgwAADQOAAA1EgAANRgAADUgAAA1&#10;KgAANTYAADVDAAA1UwAANGYAADR8AAAzlgAAMq8AADHNAAAw7wA8IwAAMiQAACokAAAkIwAAICIA&#10;ABwhAAAXIQAAEyMAABAlAAANJwAACSkAAAUrAAABLgAAADAAAAAyAAAANAEAADYEAAA4BgAAOgkA&#10;ADwNAAA+EAAAPhQAAD4cAAA+JgAAPjEAAD4/AAA9TgAAPWEAADx3AAA7kQAAOqsAADnJAAA47QA3&#10;JwAALycAACgmAAAjJQAAHyQAABklAAAUJgAAECgAAA0rAAAJLgAABTAAAAAzAAAANQAAADgAAAA6&#10;AAAAPAAAAD4BAABAAwAAQgcAAEQKAABGDQAASREAAEkXAABIIQAASCwAAEc6AABHSQAARlsAAEVx&#10;AABEiwAAQ6UAAELDAABB6AA0KgAALCoAACcoAAAiJwAAHCgAABYqAAARLQAADTAAAAkzAAADNgAA&#10;ADkAAAA8AAAAPgAAAEEAAABDAAAARgAAAEgAAABKAAAATAMAAE4GAABQCgAAUw4AAFQTAABUHAAA&#10;UycAAFM0AABTQwAAUlUAAFFqAABQgwAAT54AAE25AABM4AAwLQAAKywAACYrAAAfLAAAGC4AABIy&#10;AAANNQAACDkAAAI9AAAAQAAAAEMAAABGAAAASQAAAEwAAABOAAAAUQAAAFMAAABVAAAAVwAAAFkB&#10;AABcBgAAXwoAAGIOAABjFQAAYx8AAGIsAABhPAAAYE4AAF9iAABeewAAXJYAAFuwAABZzwAvMAAA&#10;Ki8AACIwAAAaMwAAEzcAAA47AAAIPwAAAUQAAABIAAAATAAAAE8AAABSAAAAVQAAAFgAAABbAAAA&#10;XQAAAGAAAABiAAAAZAAAAGYAAABpAAAAbQUAAHALAAB0EAAAdBgAAHMlAAByNAAAckUAAHBZAABv&#10;cQAAbYsAAGumAABqwAAuMwAAJTUAAB04AAAUPAAADkEAAAdHAAAATAAAAFEAAABVAAAAWQAAAF0A&#10;AABhAAAAZQAAAGgAAABrAAAAbQAAAG8AAAByAAAAdAAAAHcAAAB6AAAAfgAAAIIEAACGCwAAihEA&#10;AIkcAACIKwAAhj0AAIRSAACDZwAAgYEAAH+bAAB+sgApOgAAID0AABZCAAAPSAAACE4AAABUAAAA&#10;WgAAAGAAAABkAAAAaQAAAG4AAAByAAAAdgAAAHoAAAB9AAAAgAAAAIIAAACFAAAAiAAAAIsAAACO&#10;AAAAkgAAAJYAAACbAwAAoAwAAKITAACgIQAAnzMAAJ1HAACaXgAAmHcAAJePAACVpwAjQwAAGUgA&#10;ABFOAAAJVQAAAFwAAABjAAAAagAAAHEAAAB2AAAAewAAAIAAAACGAAAAigAAAI4AAACRAAAAkwAA&#10;AJYAAACZAAAAnAAAAKAAAACjAAAApwAAAKsAAACwAAAAtgQAALwNAAC6FwAAuSgAALc8AAC0UgAA&#10;smoAAK+FAACtnAAcTgAAE1QAAAtcAAABZAAAAGwAAAB0AAAAfAAAAIMAAACJAAAAjwAAAJQAAACa&#10;AAAAnwAAAKIAAACkAAAApwAAAKoAAACuAAAAsQAAALQAAAC4AAAAvAAAAMEAAADHAAAAzQAAANQF&#10;AADYEAAA1R4AANMxAADQSAAAzV8AAMt2AADIjgAAAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4P&#10;ERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdY&#10;WVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+h&#10;oqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp&#10;6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////////////////////&#10;AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0&#10;Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9&#10;foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TG&#10;x8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////&#10;/////////////////////////////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8R&#10;EhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZ&#10;W1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gi&#10;o6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr&#10;7O3u8PHy9PX29/n6+/z+//////////////////////////////////////////////////////8A&#10;AQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5&#10;Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFy&#10;c3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6Slpqeoqaqr&#10;rK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk&#10;5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/bWZ0MQAAAAADBCEAAAEAAAAAAAAAAAAAAAAAAAAB&#10;AAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICAkKCwwNDg8QERITFBUWFxgZGhobHB0eHyAhIiMk&#10;JSYnKCkqKywtLi8wMTEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltc&#10;XV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SV&#10;lpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrrCxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P&#10;0NHT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Hy8/T19vf4+fr7/P3+/wABAQICAwMEBAUG&#10;BgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygp&#10;KSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2&#10;eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR&#10;0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX2&#10;9vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYW&#10;FxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNE&#10;RUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKz&#10;tba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl&#10;5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/2ssJG+jNDjrpzBBg&#10;3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J&#10;3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1&#10;qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgO&#10;ksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqc&#10;i96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjL&#10;s6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6&#10;MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96o&#10;mo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH&#10;0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzG&#10;t1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJ&#10;G+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3h&#10;p5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCi&#10;h9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0&#10;wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jN&#10;DjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP&#10;46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wt&#10;n4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNo&#10;vLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrp&#10;zBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5Lm2csJG+fODTnozRBg3MkNksu7MKvGuE+0wLNnvbuue8S1qYjLsqaH0a+jh9WtoIjZ&#10;q56J3Kmcit6nm4zgpZmP46GYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOSh&#10;mJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDk2csJGuTODTnnzg5g2soMksu8LqvFuU20wLRmvbqu&#10;esW1qYfLsaaH0a6jh9WsoIjZqp6J3Kecit6lm4vgopqN4p6Zj+OemY/jnpmP456Zj+OemY/jnpmP&#10;456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/j2MsJGuHPDDnlzw5g&#10;2coMkcu+LKvFuUy1vrRnvbmue8W0qofMsKaH0a2jh9WroIjZqJ6I26Wdid2jnIrfn5qL4ZuZjuKb&#10;mY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZ&#10;juKbmY7i2MsJGtzQCznj0A1g2MsLkcu/K6vEuky1vbNnvriue8W0qYfMsKaH0ayjh9WpoIfYpp+I&#10;26OdiN2gnInenZuK4JiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3h&#10;mJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3h18wJGtrRCzje0Qxf1ssLkcvAKazCuU22vLNovreue8az&#10;qYfMr6aH0aqjhtWnoYfYpJ+H2qGeh9yenYjdmpyJ3pWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWb&#10;jOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zg1swJGdnRCzja0wxf1MwL&#10;kcnAKa3AuU62urNpv7WufMayqYfMraaG0amjhtSloYbXoqCG2Z+fhtqbnofcl52I3ZOci96TnIve&#10;k5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96T&#10;nIve1cwJGdjSCzfY0wte0swLk8e/K62+uFC3ubJqv7StfMawqYfMq6aG0KekhdSjooXWn6GF2Jyg&#10;hdmYn4balJ6H3JCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K&#10;3ZCdit2QnYrdkJ2K3ZCdit2QnYrd1M0JGdbSCzfW1Ate0MsKlcS+La68uFG4t7JqwLOtfMauqYfM&#10;qaaG0KWkhdOgo4TVnaKE1pmhhdiVoIXZkZ+H2o6eiduOnonbjp6J246eiduOnonbjp6J246eiduO&#10;nonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonb080KGNXTCzbU1AtfzssJl8G+&#10;MK+6t1O4tbJswLCtfcesqobLp6eFz6KlhNGepITTmqOE1ZaihNaToYXXj6CG2IugidmLoInZi6CJ&#10;2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZ&#10;0s4KF9PUCzXR0wpiy8wJmb69M7G3t1W5srFtwa2tfcaqqobLpKiEzp+nhNCbpYPSl6SD05OjhNSQ&#10;o4XVjKKG1omhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mh&#10;iNeJoYjXiaGI14mhiNeJoYjX0M8KFtHUCzfO0wplxsoLnbm8OLK0tli6rbFuwaqufcanq4XJoamE&#10;zJyog86Xp4PPk6aD0ZClhNKNpYXTiqSG04ejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jU&#10;h6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUztAKFc7UCjrK0wpowMgPobW7PrSt&#10;tVu7qbFvwaavfcSjrYTHnauDypiqg8uTqYPNkKiEzo2nhM+Kp4XPh6aH0IWmiNGFpojRhaaI0YWm&#10;iNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRzNAJ&#10;GMrUCj7F0wptuMUWpa65RLWntV67o7JwwKGwfcOfroTFma2Dx5SshMmQq4TKjaqFy4qqhcuIqYbM&#10;hamHzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2D&#10;qInNg6iJzYOoic2DqInNyNEJG8XVCkK/0wpyscQep6W5SbahtmC7nrNwvp2xfcGbsITDla+ExJGu&#10;hMaNrYXHiq2Gx4ishsiGrIfIhKuJyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquK&#10;yYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJxNIIIMDWCUi41Ap4qc8XmJ6+R66atmK6&#10;mLVxvJezfL6XsoTAkrGFwo2whcOKr4bEiK+HxIaviMWEronFg66KxYGui8WBrovFga6LxYGui8WB&#10;rovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFv9QHJbrX&#10;CU6u2gtwoNsTh5fNOZqSw1iokbxsspG3ermStIO9jrOGv4uyh8CIsYfAhrGIwYSxicGDsYrBgrGL&#10;woCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzC&#10;gLCMwoCwjMKAsIzC98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1&#10;lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNw&#10;ur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5&#10;vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6I&#10;k9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnN&#10;s5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6i&#10;f7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT&#10;6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9it&#10;hpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK&#10;0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8&#10;oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rco&#10;fMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZ&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGP&#10;i9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjD&#10;uZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyo&#10;RKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;98APFfjAFjD5vSBT6rgnfMyoRKvGpV20wqRwur6if7+8oIjDuZuIx7eYiMq1lYnOs5KK0LGPi9Ow&#10;jY3Vr4qP162Ik9mthpjaq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quG&#10;ndqrhp3aq4ad2quGndqrhp3a98EPFffBFjD4vh9T6rgmfMupQ6vGply0wqRvur6ifr+7oIjDuZ2H&#10;yLaah8yzl4jPsZSJ0rCSitWuj4zXrY2O2ayKktyriZndp4ic26eInNuniJzbp4ic26eInNuniJzb&#10;p4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzb9sEOFPfBFTD4vx5T6rklfMupQqvG&#10;p1uzwqVuur6jfr+7oYjEuJ6HybWch82ymYfRsJaI1K6Uidetkovaq5CN3KmNkt+ojZrfo4uc3KOL&#10;nNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zc9sEO&#10;FPbCFTD3vx5T6rokfMupQazGp1qzwqVtur6jfb+7o4jEt6CHybSdh86xm4fTr5mI1q2XidqrlYrc&#10;qZON36eSkeKkkZngoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNyg&#10;jpzcoI6c3KCOnNygjpzc9cIOFPXCFDD2wB1T6rojfMuqQazGqFmzwqZtur6kfb+6pIfFt6GHyrOf&#10;h8+wnYfUrpuI2KuZidypmIvfp5iO4qWXkuaglpngnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb&#10;3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vd9MINFPXDFDD2wBxT6rsifMqqQKzGqFiz&#10;wqZsur6kfL+6pYXFtqOHy7Ohh9Cwn4fVrZ2I2qqdit2nm4zgpJqO4p+Yj+OdmpjhmZeb3ZmXm92Z&#10;l5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vd8sMNFPTD&#10;EzD1wRtT6rwhfMqrP63GqVezwqdrur6le7+6poTFtqWHy7Kjh9GvoYfWq5+I2qedid2knIrfoJuL&#10;4JuajeKXmpPhl5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJve&#10;l5yb3pecm96XnJve8MMNFPTEEy/1whpS6r0gfMqrPqzGqlazwqhrur6neb+6qIPFtqeHzLKlh9Gs&#10;oofWqKCH2aSeiNyhnYjdnJyJ3pebi+CTm4/gkp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKd&#10;l96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfe7cQME/PFEi/0whlS6r0ffMqsPKzGq1Wzwqhq&#10;ub6pd7+6qoDFtamHzK+lh9KqoofWpaCG2KGfhtqdnofbmZ2H3ZSdid6QnI3ejp2T3Y6dk92OnZPd&#10;jp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPd6sUME/LFES/z&#10;wxhS6r4dfMutOqzGrFSzwqlpub6sc7+6rX7FsqmHzKylhtGno4bVoqGF156ghdiaoIXalp+G25Ge&#10;iNyNnovci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P&#10;3Iuej9yLno/c5sULE/HGES/yxBdS6sAbfMuvOKzGrVKywqtmub+wb763rX7GsKmHzaqmhtGkpIXT&#10;n6OE1ZuihNaXoYXYk6CF2Y+gh9mLn4raiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqI&#10;n43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43a4cYKE/DHEC7wxhZR6sEZfMuwNavHr0+yw7BguLyy&#10;bL+yrX7HramGzKenhc+hpYTSnKSE05ijhNSUo4TVkKKF1o2hhteJoYjYh6GL2Iehi9iHoYvYh6GL&#10;2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvY28cJEu7JDy7uyBRR&#10;68QWfMyzMKvHsUyxxLhWt7axbsGurX/HqaqGy6OohM6ep4PPmaaD0ZWlg9KRpITTjqSF1IujhtSI&#10;o4jVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWj&#10;itWFo4rV2sgJEuvLDS3ryhFQ68cSfMy2KqrIt0SwurZZuq+xcMKqrX/HpquFyqCqhMyaqIPNlqiD&#10;zpKng8+PpoTQjKaF0YmlhtGHpYfShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnS&#10;haWJ0oWlidKFpYnShaWJ0oWlidKFpYnS2MkJEd/NCyznzQ9P6MsOe828IqjCvDyxsbVevKmxcsKm&#10;rn/Foq2Ex5yrg8mXqoPKk6qEy5CphMyNqYTNi6iFzYiohs6Gp4fOhKeJz4Snic+Ep4nPhKeJz4Sn&#10;ic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nP1ckJENjPCiva0wtO2NAL&#10;es3DFqizuka1qbRivaSxdMGhsH/Dnq6ExZmthMeUrITIkKuEyY6rhMqLqoXLiaqGy4eph8yFqYjM&#10;g6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyD&#10;qYnM0ssJD9TRCinV1QtM0NAKfri/Ja6ouE+4obRmvJ6ydb+dsX/Bm7CEw5auhMWRroTGjq2Fx4us&#10;hceJrIbIh6yHyYarh8mEq4nJgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquK&#10;yoKrisqCq4rKgquKyoKrisqCq4rKz8wJDdDSCijO1ApSxdEKg6rDLaiet1e4m7Vou5q0db6Zsn+/&#10;l7GEwZOwhcKPr4XDjK+FxIquhsWIrofFhq6IxoStiMaDrYrGga2Lx4Gti8eBrYvHga2Lx4Gti8eB&#10;rYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHzM0JDMvTCi3H1ApZstgLgJ7N&#10;K5qYwVCrlrhnt5W1dbyUtH6+lLOFv5CyhcCMsYbBirGHwoiwh8KGsIjChbCJw4OwisOCr4vDga+M&#10;w4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zD&#10;x88IEMXUCTS42QpboucSdpfaJYmQz0WYjsddo43BbquNvXmxjLqBtIm4g7eGt4W5hLaGuoO1h7uC&#10;tYi8gbSJvYC0ir1/tIu+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6z&#10;jL5+s4y+frOMvn6zjL5+s4y+wtEHFr3WCDqn8Q5Vm/EbaJHmLXiJ3UCFhdVWj4PPZ5eCy3Odfsh4&#10;oXvGfKR5xH+md8OCqHXChKl0woWqc8GHq3LBiKtywIqsccCLrHHAi6xxwIusccCLrHHAi6xxwIus&#10;ccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIus/7gUDv+4Hif/tCpG9682ad6nQo/H&#10;m2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/&#10;o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gU&#10;Dv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHM&#10;tYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyV&#10;isO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2Kx&#10;xJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9Gw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4&#10;Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWT&#10;zbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6&#10;kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJty&#10;tsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/&#10;tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSD&#10;ls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvG&#10;uI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKb&#10;f7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4HSf/tSlG&#10;97A1ad6oQZDHnGGxxJxxtsKbfrm/nYa9vZqJwbuXicS5k4rHt4+MyrWMjsy0iZDOs4eS0LKEldKx&#10;gpnTsYGe1K6AotSsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyA&#10;o9KsgKPS/7kTDv+5HCf/tihG97A0at2oQJDHnWCxxJxxtsKcfLq/noW+vJyIwrqZiMW4lYnJtpGK&#10;zLSOjM+yi47RsYiR07CGlNWvhJnWr4Of16qCodWngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLT&#10;p4Ki06eCotOngqLTp4Ki06eCotOngqLT/7kTDv+5HCf/tihG97Ezat2pP5HHnWCxxJ1wtsKee7q/&#10;n4O+vJ6IwrmbiMe3l4jKtZSJzrOQi9GxjY3Tr4qQ1q6Ik9ithpnZqoWe2aWEodWkhKLUpISi1KSE&#10;otSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLU/7oSDv+6Gyf/tydG97Ey&#10;at2pPpHHnl+xxJ1vtsGfebq+oIK/u6CIw7ich8i2mYjMs5aI0LGSitOvj4zWroyO2KyKk9uriZnc&#10;poed2qKGoNaghqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSg&#10;hqLU/7oSDv+6Gyb/tyZG9rIxat2qPZHHnl6xxJ1vtsGgeLq+oYG/u6GIxLieh8m1m4fNspiI0bCV&#10;idWukovYrI+N26qNkt6ojJrfooqd2p6JoNaciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh&#10;1JyJodSciaHUnImh1JyJodSciaHU/roRDv+7Gib/uCZG9rIwat2qPJHHnl2xxJ5utsGhdrq+on+/&#10;u6OIxLegh8q0nYfPsZqH066YiNeslYrbqpON3qiRkuKkkJngno2d25qMoNeZi6HVmYuh1ZmLodWZ&#10;i6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HV/rsRDv67Gib/uCVG9rMwatyr&#10;O5LHn12xxJ9stsGidLq+pH6/uqSHxbeih8qzn4fQsJyH1a2aiNmqmYreqJiO4qWXk+aflZngmpGc&#10;25ePn9eWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHV&#10;/bsRDv67Gib/uSVG9rMvatyrOpLHn1yxxKBqtsGjc7q+pXzAuqWFxbajh8uzoYfRr5+H1qyeiduo&#10;nIvfpJqN4Z+Zj+Ocmpjhl5ac3JSTn9iTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOS&#10;oNaTkqDWk5Kg1pOSoNaTkqDW/bsRDf28GSb+uSRG9rQuatyrOpLHoFyxxKFotsGlcbq+p3rAuqeE&#10;xbamh8yypIfRrqKH16mfiNuknYneoJuK4JqajOGWm5PhlZub3ZKXntiRlaDXkZWg15GVoNeRlaDX&#10;kZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDX/LwQDf28GSb+uiNG9rQtatysOZLH&#10;oFuxxKNmtcGmbrq+qXjAuqmCxbaoiMywpYfSqqKH16afh9qhnofcm52I3pacit+Rm5DfkZ2Z3Y+b&#10;ntmPmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/X/LwQ&#10;Dfy8GCb9uiJF9rUsatytN5PHoVqxxaVjtcKpa7q+rHW/uq1/xbOph8ytpYbSp6KG1qKhhtidn4ba&#10;mJ6H25Kdid2OnY3djJ6U3I2gntmMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eM&#10;np/XjJ6f14yen9eMnp/X+70QDfu9FyX9uyJF9rYratutNpPHolmxxadftcKtZrm/sXC+t61+xrCp&#10;h82qpobRpKSF1J6ihdaZoYXYlKCG2Y+fh9qLn4vbiJ+Q24igmNiIoZ3XiKGd14ihndeIoZ3XiKGd&#10;14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3X+r0ODfq+FiX8vCBF9rcqatuvNJTIpFWx&#10;xqtYtMOzX7e7sm6/sq1+x6yphsymp4XQoKWE0pukhNSWo4TVkaKF1o2hhteJoYnYhqGN2IShk9eE&#10;opfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfW+b4ODPm/&#10;FSX6vR9F9rgnatuwMZTIqE2vx7JOssG4WLi0sXDBra1/x6mqhcuiqITOnaeD0Jemg9GSpYTSjqSF&#10;04ujhtSIo4jVhKOL1YKjkNWBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PV&#10;gaOT1YGjk9WBo5PV9MANDPfAEyT5vx1E9rolatqyLpXKr0CtyL09r7e2XbqusXLCqa1/xqWrhcmf&#10;qoPLmamDzZSog86Qp4TPjKaF0ImmhtGGpYfShKWK0oGljdKApY/SgKWP0oClj9KApY/SgKWP0oCl&#10;j9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/S7MELDPXCEiT2wRpE970hatq0KZbNvCipu7tD&#10;s661YbyosXPBpa5/xaGthMebrIPJlquDypGqhMuOqYTMi6mFzYiohs6GqIfOg6iJzoGnjM+Ap43P&#10;gKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43P38QJC/LFECPz&#10;xBZD9MEcad7CFY/BwCOsr7lMtqa0Zb2isnXAoLCAw52uhMWXrYTGk62Ex4+shMiMq4XJiauGyoer&#10;hsqFqojKg6qJy4Gqi8uAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqM&#10;y4CqjMuAqozL2sUICuvJDSLuyBJC78YVaNDSCoexvi+upbhUuJ+1aLyds3a/m7F/wZmwhMKUr4TD&#10;kK+FxI2uhcWKrobGiK2Gxoeth8aFrYjHg62Jx4Gti8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eA&#10;rIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvH1cYICdnMCiDlzw1A2NULX73WC4ilxDSmnLdauJm1&#10;a7uXtHe9lrN/vpWyhcCRsYXBjrGFwYuwhsKJsIfCiLCHw4awiMOFr4nDg6+KxIKvi8SBr4vEga+L&#10;xIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vE0sgIB9PPCh3V1As9&#10;wtkLY6veEIObzjOZlMRTppG+Z6+QunS0kLd9uZG1hLyOs4a+jLKGv4qyh8CIsojAhrGIwYWxicGE&#10;sYrBgrGLwYGxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCx&#10;jMKAsYzCzsoIBs7RChzG1wpBr+oOYZ3mHHiQ2jKIi9JMlInLX5yIxm6jiMN4qIXAfKuDv3+ugL2B&#10;sH+8g7F9vISyfLuGs3u7h7R6uoi0ebqJtXi5i7V4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2&#10;eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2ycsIBsjSCSKz3wlCoPwVWpPwKGqL5jl3hN9JgoHYW4uA&#10;02mRfNBxlnnNdpp2y3qddMp9nnLJf6BxyIGhcMeDom/HhaNuxoajbcaIpGzFiqVsxYulbMWLpWzF&#10;i6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulxM4HCrfZByaj+w49lv8e&#10;To36L1uG8j9ngOtOcXvlW3l24GWAcd1shG7acohr2XeLadd6jWfWfo5m1YCPZdSCkGTUhJFj04aR&#10;YtOJkmHSi5Nh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh&#10;0oyT/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJ&#10;ksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4&#10;wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2i&#10;S3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6e&#10;ybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6&#10;hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeL&#10;u7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZ&#10;mlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9&#10;osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EY&#10;Cf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTF&#10;uYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+T&#10;jL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EXCf+yIh7/rjA6/6k9WeyjSnnYm1uY&#10;x5VyscWXe7XDmIO4wZmKu7+Vi769kYzBu46Ow7qKkMW5h5LHuISVybeCmMq2gJvLtn6ezLV9o8yz&#10;fKfNr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjL/7IXCf+y&#10;IR7/ry86/6o8WeykSXrYm1qZxpZxssSYeLXCmYG5wJuIvL6Xir+8lIvCupCNxbmMjse3iJHJtoWU&#10;y7WDl820gZrOtH+fz7N+pM+ufabOq32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMyrfajM&#10;q32ozKt9qMyrfajM/7IWCf+zIR7/sC46/6s7WeykSHrXnFmaxpdvssSZdrbCm3+5wJyHvb2aicC7&#10;lorDuZKLxreOjcm2io/MtIeSzrOEltCygZrRsoCf0q5/o9Kqf6XPpn+nzaZ/p82mf6fNpn+nzaZ/&#10;p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fN/7MWCf+zIB7/sC06/6s6WeylR3rWnFmaxpht&#10;ssSadLbCnH25v52Fvb2ciMG7mInFuJSKyLaQi8u0jI7Os4iR0bGFldOwg5rUsIKg1aqBotOmgaXQ&#10;o4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafN/7MVCP+0IB7/&#10;sS06/6w5WeulRnvWnFibxplrssSccrbCnXu5v5+DvryeiMK6mojGt5aJyrWSis2zjozQsYqP06+H&#10;lNauhZrYq4Of16aDotSig6TQn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4Om&#10;zZ+Dps2fg6bN/7QVCP+0Hx7/sSw6/6w5WeumRXvVnVibx5ppssSdcLbCn3m6v6CCvryfiMK5nIjH&#10;tpiIy7SUic+xkIvTr4yO1q2Jk9msh5vbpoae2aKFodWehaTRnIWmzpyFps6chabOnIWmzpyFps6c&#10;habOnIWmzpyFps6chabOnIWmzpyFps6chabO/7QUCP+0Hx3/sSw6/604WeumRXvVnVecx5tnssSe&#10;brbCoHe6v6GAvruhiMO4nofItZqHzbKXiNGwk4rVrY+N2auMk92oipveooie2Z6IodWbh6TRmYem&#10;zpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bO/7QUCP+1Hh3/sis6&#10;/604WuumRHvVnVecx5xlssSfbLXCoXW6vqJ+v7ujh8S4oIfJtJ2HzrGZiNOulonYq5OM3KiQkuGj&#10;jprfnoye2pqLodWXiqTRlommzpaJps6WiabOlommzpaJps6WiabOlommzpaJps6WiabOlommzpaJ&#10;ps6WiabO/7QUCP+1Hh3/sio6/603WuunQ3zVnlWdx51jssSgarXCo3O6vqR8v7ukhcS3oofKs5+H&#10;0LCdh9WsmonbqZiM4KWXk+aelJrfmZGd2paPoNaUjaPSk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXP&#10;k4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXP/7UTCP+1Hh3/syo6/642WuunQ3zVn1Odx55gssWiaLXC&#10;pXC6vqZ6v7umg8W3pYfLs6KH0a+gh9eqnoncpJuL4J2ZjuOam5nglZac25OToNeRkaPTkI+lz5CP&#10;pc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XP/7UTCP+2HR3/syk6/642&#10;WuuoQnzVoFGdx59escWkZLXCp225vql3v7upgcS2qIjLsaWH0auih9eln4jbnp2I3Zebi+CSm5Pf&#10;kpyc3I+Yn9eOlaLTjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCN&#10;k6TQ/7UTCP+2HR3/tCk6/681WuqoQXzVok6cx6FascWmYLTCqmm5v61zvruufcS0qofLraWG0aei&#10;htWgoIbYmZ+G25Kdid2NnY7djJ6Y24yen9iLmqLUipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek&#10;0YqXpNGKl6TRipek0YqXpNGKl6TR/7YSCP+3HB3/tCg5/7A0WuqpQH3VpEmcyKRVsMaqW7PDr2O3&#10;wLNsvbaufMWwqYfMqaaG0KOkhdScooTWlaGF2I+fh9qKn4vbh5+S2oihnNeIn6HUh5yk0YecpNGH&#10;nKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTR/7YSCP+3Gx3/tSc5/7AzWuqq&#10;Pn3WqESbyahPr8ewU7LFuFm1ubNtv7GtfcasqobLpaeFz5+mhNGYpITTkqOE1YyihteIoYrXhaGO&#10;14OiltaEpJ/UhKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPR&#10;/7cRB/+4Ghz/tiU5/7ExWuqrPH7XrDuZyq1Ercm5Ra69uFm4srJvwKyufsaoq4XKoamEzZung8+V&#10;poPQj6WE0oqkhtOGo4jUg6OM1IGjkdSApJnTgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0YCm&#10;odGApqHRgKah0YCmodGApqHR/7gQB/+5GRz/tyQ5/7MvWumtOX7ZtC+WzLgyqcK9QLCztl26rLFx&#10;waeufsWkrIXInauDypepg8ySqITOjaeEz4mnhtCFpojQgqaL0YCmjtF+ppTQfaeaz32nms99p5rP&#10;faeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rP/7kPB/+6Fxz/uSI5/7UtWuyzMHrd&#10;wB+QycMhqLW6SLSrtWK8prJzwKOvfsOgroTGmayDyJSrhMmPqoTKi6qFy4iphsyFqYjNgqiKzYCo&#10;jc5+qJHNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbN/LsO&#10;B/y8FRv+ux84/7cpWvC9JHTf0w6GucEqqqq5T7aktWW8oLJ0v56xf8Kbr4TDlq6ExZGthMaNrYXH&#10;iqyGyIesh8mFq4jJgquKyoCrjMp+q4/KfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksp8&#10;q5LKfKuSynyrksp8q5LK8b0MBvm+Ehr6vhs3/LolWufOE2jI2QuJrcMyp6G4VridtWi7m7N1vpmy&#10;f8CYsYTBk7CFwo+vhcOMr4bEia6GxYauh8WErojGg62KxoGti8Z/rY7Hfa2Qx32tkMd9rZDHfa2Q&#10;x32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDH38AIBfXCDxn2whY27sgVUM3cDGa12g+I&#10;osk2oJq+VrCXt2q5lbV2vJS0fr6Us4S/kLKFwI2xhsGKsYbBiLGHwoawiMKEsInCg7CKw4Gwi8OA&#10;r43Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/D2cIHBeTH&#10;CxjvyBA00doLRbrpDmim3hiCmNE3lZHIU6GPwmWpjr5yro28e7KMuoG1ibiCt4e4hLiFt4W5g7aG&#10;uoK2h7qBtYi7gLWJu361irx9tIy8fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI29&#10;fLSNvXy0jb18tI291MQHBNbLCRXT1AsnveIMSan0FGWZ5iV4jtw5hojUT5CGz2CXhMxtnIPJdaB/&#10;x3iifcZ7pHrFfaZ5xICnd8OBqHbCg6l1woSqdMGGq3PBh6tywImscb+LrXG/i61xv4utcb+LrXG/&#10;i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utz8YHAtDNCRLA2QksrPcPSJv6HlyP7zFrhudC&#10;doDiUH5+3V+Fe9lpinfVbo9003OScdF3lHDQepZuz32Xbc5/mWzNgZlrzYOaasyFm2nMh5xoy4md&#10;Z8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydysgIAcLSBxOu&#10;5gktnf8VQZH/KFCH+jlcgfNIZnztVG536F51ceRlem3ha35q33CBaN51hGbceIVl23uHY9p+iGLa&#10;gYlh2YOKYNmFimDYh4te2IqMXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaN&#10;jV7WjY1e1o2NxMoHA7HaBBWf/w0okv8dN4n/LkOC/z1OfP1LV3f4Vl9v811laPBiamTtaW5h629x&#10;X+lzc13od3Vc53t2W+Z+d1rmgHhZ5YN5WOWFeljkiHpX5It7VuOOfFbjjnxW4458VuOOfFbjjnxW&#10;4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+S&#10;eKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmt&#10;w7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C/6ocBf+qJxf/pzYv&#10;/6JESvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9&#10;fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5&#10;r8K4ea/C/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqS&#10;vL+HlL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXG&#10;koK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5&#10;r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C/6ocBf+qJxf/pzYv/6JE&#10;SvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7B&#10;vH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4&#10;ea/C/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+H&#10;lL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmv&#10;wrh5r8K4ea/CuHmvwrh5r8K4ea/C/6obBf+qJxf/pzUv/6NESvqdUWXpl15+25RtlM+Sd6bFkoG0&#10;xJOItsOSjbjBj4+6wIuRvL+Ik76+hZa/vYKYwbyAm8K8fp7CvH2hw7t7pMS7eqnEunmtxLV5rsO1&#10;ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7D/6sbBf+rJhf/qDQv/6RDSvme&#10;UGXpmF1/2pVplc2UdKjFlH60xJWGtsKVjLnBkY67v42Qvb6Jkr+9hpTBvIOXw7uBmsS6fp3Fun2h&#10;xrp7pca5eqrGtXqsxrF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3E&#10;/6saBf+rJRf/qTQv/6RCSvmfT2bomVyA2pZmlsyVcanFlXy0xJaDt8KXi7rAk4y8vo+Ov72LkMG8&#10;h5PDuoSWxbmBmca5f53HuH2hyLh8psm1eqrJsHurx6x7rcWse63FrHutxax7rcWse63FrHutxax7&#10;rcWse63FrHutxax7rcWse63F/6wZBf+sJBb/qTMv/6VBSvmfT2bomVuB2ZhjlsyWb6rFlnm0w5eB&#10;t8GYibq/lYu9vpGNwLyNj8K6iJLFuYWVx7iCmMm3f53Ktn2iy7Z8qMuwe6nKrHyqyKh9rMWofazF&#10;qH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9rMWofazF/6wZBf+sJBb/qjIv/6VBS/mgTmfn&#10;mlmB2Zlhl8uXbavFl3e0w5l/t8Gah7u/l4q+vZOMwbuOjsS5ipDHuIaTybaCmMu1f53NtH6jzrF8&#10;ps6sfajLqH2qyaV+rMalfqzGpX6sxqV+rMalfqzGpX6sxqV+rMalfqzGpX6sxqV+rMalfqzG/6wZ&#10;Bf+tIxb/qjIv/6ZAS/igTWfnnFeB2Zpel8uYaqzFmXS0w5p9t8Gbhbu+mYm/vJWKwrqQjMW4jI/I&#10;toeSy7SDl86zgJ3Qsn+k0ax+pc+ofqfMpH+pyaGArMahgKzGoYCsxqGArMahgKzGoYCsxqGArMah&#10;gKzGoYCsxqGArMahgKzG/60YBf+tIxb/qzEv/6Y/S/igTWfnnVWB2Zxcl8qZaKzFmnK0w5x6uMCc&#10;g7u+nIm/u5eJw7mTi8e3jo3LtImQzrKEltGxgZ3TrICi06eApdCkgKfNoIGpyp6Bq8aegavGnoGr&#10;xp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavG/60YBf+tIhb/qzEv/6c/S/ihTGfnnlOB&#10;2Z1Zl8qbZazFnG+0w514uMCegby9nojAu5qIxLiVicm1kIvNsouP0bCGldWuhJ7Xp4Kh1KOCpNGf&#10;gqfNnIOpypqDq8eag6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vH/60XBf+u&#10;Ihb/qzAv/6c+S/ihS2jnn1GB2Z9Wl8qcYqzFnWy0w591uMCgfry9oIfBup2IxreYiMuzk4nPsI6N&#10;1K2JlNmohp3aooWh1Z6FpNGbhabOmYWpypeFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavH&#10;l4Wrx5eFq8eXhavH/64XBP+uIhb/rDAv/6c+S/iiS2jooU+B2aBTl8qeX6zGn2m0w6FyuMCifLy9&#10;ooTBuaCHx7Wch82yl4jSrpOL2KqOk9+ii5zcnImg1pmIo9KXiKbOlYipypSIq8eUiKvHlIirx5SI&#10;q8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvH/64XBP+uIRb/rC8v/6g9S/iiSmjook2A2aJQ&#10;l8ugXKzGoWWzw6Rut8CleLy8pYLCuKSHyLSgh86wnYjVq5mK3aWXk+abkZvdlo+g15SNo9OSjKbP&#10;kYuoy5CKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvI/64WBP+vIRb/&#10;rS8v/6g8S/eiSWjopEqA2aRNlsuiWKvGpGGzxKdqt8CpdLy8qX7CuKiHyLOmh8+soofXpJ2J3Zqa&#10;jeGVmpvekZWf2I+TotOOkKXQjo+ozI2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6q&#10;yY2OqsmNjqrJ/68WBP+vIRb/rS4v/6k8S/ejSWnopkh/2qdIlcylU6rHqFyyxKxktsGubru9r3jA&#10;tqyEya6nh9Cmo4bVnaCG2ZOdid2NnZTdjZ2f2IuZodSLlqTQipOnzYqRqcmKkanJipGpyYqRqcmK&#10;kanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJ/68VBP+wIBb/ri4v/6k7S/ekR2npqER+26tDlM2p&#10;TKnIrVSwxrNcs8K3Zrm3sHfCsKuEyamnhs+hpITTl6KE1o6gh9mIn4/ah6Ga2IegodSHm6TRh5im&#10;zoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanK/7AVBP+wIBX/ri0v&#10;/6o6S/imRGjqq0B93K88ks+vQqbKtUmtxrxSsbm1Z7uwsHjDq6yEyaSphM2cpoPQk6SE04ujhtWF&#10;oozWgqKU1oOkndSDoqTRg56mzoSaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy4Sa&#10;qMuEmqjL/7AUBP+xHxX/rywu/6s5S/ipQGfrrzt73rYzj9K6NKHMwjmqu7pVtbC0ar2qsHnDp62E&#10;x5+qhMuYqIPNkKeE0ImlhtKEpIrTgKSQ03+ll9J/pqDQf6WmzoCgqMuAoKjLgKCoy4CgqMuAoKjL&#10;gKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjL/7ETBP+yHhX/sCsu/6w3TPqsO2XttTR44r8pidjMIJi+&#10;vz2usLhZuKmzbL6lsHrCoq6ExZusg8iUqoTKjqmEzIiohs6Dp4nPgKeNz36nk898qJrOfKmizXyn&#10;qMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jL/7ISBP+zHRX/sSku/602&#10;TPyxNWLxvSpy5s0fgMjMIZuxvEWyqLdeuaOzb76gsXvBnq+Ew5euhMaRrITHjKuFyYeqh8qDqonL&#10;gKqMzH2pkMx8qpXLeqqcynmrpMp5q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TKeaukynmrpMp5&#10;q6TK/7MRBP+0GxT/syYu/68zTP25K13ryh9p0t8Rf7nMJ5ynvUyxoLdiuZ20cb2bsny/mrGEwZSw&#10;hMOPr4XFiq6Gxoath8eDrInHgKyLyH6sjsh8rJLIe6yXyHmtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2e&#10;x3mtnsd5rZ7Hea2ex3mtnsd5rZ7H/7UQA/+2GRT/tSQt/7QsSfLFH1TW3RJiwd8TgazNLpqfwE+r&#10;mrhlt5e1cruWtHy9lbKDv5GxhcGNsYbCibCHw4aviMODr4nEga+LxH+ujcV9rpDFe66UxXqvmcR6&#10;r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nE/7cOA/+4FhP/tyAt+b8fQdzZ&#10;EUTE6xJmsd8YgaDQM5WXxlCjk8BjrZG7cbORuHu4kLaCu460hb2Ls4a/iLKHwIayicCEsYrBgrGL&#10;wYCxjcF+sY/CfLGSwnuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXB&#10;9LoLA/27EhL+uxss5dAPMsjpD0q08hVnouIifZbWN42Pzk+YjMhhoIrEbqaKwXiqh799rYS+gLCB&#10;vIKxf7uEs327hbR7uoe1ermJtXm5i7Z3uY22driPt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4&#10;k7d0uJO3dLiTt3S4k7d0uJO33L4GAvjADhHuyA4iy9sLLrb4EUyl9R1jl+gsdY3fPYGH2FCLg9Ng&#10;koLPbJd/zXObfMt3nXnJeqB3yH2hdcd/o3PGgqRyxYSlcMWGpW/EiKZuxIqnbcONp2vDkKhrw5Co&#10;a8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Co18AGAdvGCA7L0woVuOgMMqb/FUqY&#10;+iZcjfA3aYXpRnR/5FN7fN9ggXjcaIV02m2JcNhxi27WdY1s1XiPatR7kGnTfpFn04CSZtKDk2XS&#10;hZRk0YeUY9CKlWLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6W0cIG&#10;Ac3LCQW62gcZqP4OMZn/HUOO/y9Rhfo/XH70TWR58Fhqc+xfb23qY3Np52l2Z+VueWXkcntj43Z9&#10;YuJ5fmDhfH9f4H6AXt+BgV3fg4Jc3oaDW92JhFrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa&#10;3Y2FWt2NhVrdjYVa3Y2Fy8QGALvRBgep5wYamv8TK47/JDmF/zZEfv9ETXn/UVVx+1dba/ddYGX0&#10;YmRi8mhnX/Btal3vcWxb7XVtWu14b1nse3BY635xV+qBclbqhHJV6YdzVOmKdFPojnVT6I51U+iO&#10;dVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51vMkFAKvbAQia/wsWj/8ZI4X/Ky1+/zk3&#10;eP9GQHD/Tkdp/1RNYv9aUl7+YVZa/GZZWPtrW1X5cF1U+HReUvd4X1H3e2BQ9n5hT/WBYk/1hGNO&#10;9IdkTfSLZUzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85Bm/6AYA/+i&#10;LBD/oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2HosyMjarHipGxxIiUtsOFlrjCg5m5woGb&#10;ucF/nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7&#10;vHi0u7x4tLu8eLS7/6AYA/+iLBD/oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2HosyMjarH&#10;ipGxxIiUtsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7vHi0u7x4&#10;tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6AYA/+iLBD/oDsl/5xJPP+XV1P4kmRn7JBs&#10;eeKPdYnZjn6X0Y2HosyMjarHipGxxIiUtsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6p7vAeaq8&#10;wHiuvMB3tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6AYA/+iLBD/&#10;oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2HosyMjarHipGxxIiUtsOFlrjCg5m5woGbucF/&#10;nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0&#10;u7x4tLu8eLS7/6AYA/+iLBD/oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2HosyMjarHipGx&#10;xIiUtsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7vHi0u7x4tLu8&#10;eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6EYA/+jKxD/oDol/5xIPP+XVlP4k2No7JJpeuGR&#10;c4rYj3yY0I6EpMqOjK3GjZC0xIqTt8OGlbjChJi5wYGbusF/nbvAfaC8wHukvMB6p73Aeay9wHiw&#10;vb14s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8/6EYA/+jKhD/oTkl&#10;/51IPf+YVVT3lGFp65Rme+CSb4zWkXiazpCCpsiPibDEj4+2w4uRt8KIlLnBhJe6wIKavMB/nb2/&#10;faC+v3ukvr56qL++eK2/vXixvrh4sr60ebO9tHmzvbR5s720ebO9tHmzvbR5s720ebO9tHmzvbR5&#10;s720ebO9/6IYA/+kKRD/oTgl/51HPf+ZVVT3ll5p65Vje+CUbI3VknWczZF/qMeRh7LEkY62w42Q&#10;uMGJk7rAhpa8v4KZvb9/nL6+faC/vXulwL15qsC9eLDAuHmwwLR5sb+verK9r3qyva96sr2verK9&#10;r3qyva96sr2verK9r3qyva96sr2verK9/6MYA/+kKRD/ojgl/55GPf+ZVFX3l1xp65dgfN+WaY3V&#10;k3KdzJJ8qsWShbTEkoy2wo+PucGLkrvAh5W9voOYv72AnMC9faDBvHulwrx5q8K5ea/CtHmvwbB6&#10;sMCse7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+/6MYAv+lKBD/ojcl/59G&#10;Pf+aU1X3mVpp65lefN+XZY7UlW+dy5R5q8WTgrTElIq3wpGOucCMkLy/iJO+vYSXwLyAm8K7faDD&#10;u3umxLp6rcW0eq7Er3qvwqx7sMCofLG/qHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG/qHyxv6h8sb+o&#10;fLG//6QYAv+lKBD/ozYl/59FPf+aU1X3mldp65tbfN+ZYo7Ul2uey5V2rMWUgLTDlYi3wZONusCO&#10;j72+iZLAvIWVwruBmsS5faDGuXuox7R6q8eve63Fq3uuw6d8r8GkfbG/pH2xv6R9sb+kfbG/pH2x&#10;v6R9sb+kfbG/pH2xv6R9sb+kfbG//6QYAv+mJxD/ozYl/6BEPf+bUlb3nFVp65xYfN+bXo7UmWee&#10;ypdzrMWWfLTDl4W3wZaLu7+Rjb69i5DBu4aUxLmBmce3fqDJtnypyq57qsiqfKzGpn2txKN+r8Gg&#10;frG/oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG//6UYAv+mJg//pDUl/6BEPf+c&#10;UVb3nlNp655Ve9+eWo3Um2SeyplvrMWYebTDmYK4wZmKu76UjL+8jo7DuYiSx7eCmMu1fqHNr3yn&#10;zal9qcqlfqvHon+txJ9/r8KdgLG/nYCxv52Asb+dgLG/nYCxv52Asb+dgLG/nYCxv52Asb+dgLG/&#10;/6YYAv+nJg//pDUl/6BDPv+dUFX3n1Fo66BTe+CgV43Unl+eyptrrMWbdbTDm364wJuHvL2XisC6&#10;kYzFt4qQyrSEl8+ygKPSqH+lz6OAqMuggKvHnYGtxZuBr8KZgrG/mYKxv5mCsb+ZgrG/mYKxv5mC&#10;sb+ZgrG/mYKxv5mCsb+ZgrG//6YYAv+nJQ//pTQl/6FDPv+eTlX4oU5o7KJQeuCjUozVoVudy55m&#10;rMadcbTDnnq4wJ6EvLybiMK5lYrHtY2NzrCGltSpgqDWoYKk0J2CqMuag6rImYOtxZeEr8KWhLDA&#10;loSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaEsMCWhLDA/6YYAv+nJQ//pTQl/6FCPv+fTFX4&#10;okxn7KVNeeGmTovVpFaczKFhqsahbLPDona3wKKAvbygh8O3mojKspOK0qyLlNugh5/Ymoak0ZeG&#10;p8yVhqrIlIesxZOHrsOSh7DAkoewwJKHsMCSh7DAkoewwJKHsMCSh7DAkoewwJKHsMCSh7DA/6cY&#10;Av+oJA//pjMl/6JCPv+gSlT5pEpm7adKeOKpS4rWqFGazaZbqcelZbLEp3C2wKd6vLymg8O2oofL&#10;r52I1qWXleaXj57ak42j0pGLp82Qi6rJkIqsxo+KrsOPibDBj4mwwY+JsMGPibDBj4mwwY+JsMGP&#10;ibDBj4mwwY+JsMGPibDB/6cYAv+oJA//pjMl/6JBPv+iSFT5pkdm7qpHd+OtR4jZrUuYz6xUpsis&#10;Xq/Gr2izwrFzub6yfcCyqofLpaKG1ZSci96Pmp3ajZWi04ySps6LkKnKi46rx4uNrcSMjK/BjIyv&#10;wYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/B/6gYAv+pJA//pzIl/6NBPv+kRlP6qURk&#10;761DdeSxQoXbtESU0rVKocu3U6vKvl+tvbduuLKwfMKpqobLnKWE0o2gh9iGoJfZh56i04eYpc+H&#10;lajLh5OqyIiRrcWIkK/CiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/C/6gYAv+p&#10;Iw//pzIl/6NAPv+mQ1L7q0Fj8LE/c+e3PYLevjuP1sQ/mszFSqa8vF2ysbVvu6qwfcOjq4TJlqeD&#10;zoqkhtOBo5DVgaWf0oKhpc+CnKjMg5mqyYSWrMaFlK7DhZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7D&#10;hZSuw4WUrsOFlK7D/6kYAv+qIw//qDEl/6Q/Pv+oQFH8rzxh87Y5cOq/N33jyjWH1NE3lb7CS6mw&#10;uWC1qLRwvaOwfsKdrYTHkqqEy4inhs6Apo3QfaeY0H2opM5+pKjLf5+qyYCbq8aBmK3EgZitxIGY&#10;rcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcSBmK3E/6oXAv+qIg//qDAl/6U+Pv+rO0//tDdd9r0z&#10;auvKMXXc2imCxM44mbLBT6unuGO3obRzvJ6xf8GYr4TEj6yEyIeqh8qAqYzMfKmTzHqqnMt5q6bK&#10;eqeqyHyiq8d9nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9nq3E/6oWAv+rIQ7/&#10;qS4l/6c8Pv+wNkz8ujBZ78gsYt7ZJ23L3CaGtsw8m6jBVKufuWa2m7V0vJmyf7+VsITCja+FxIat&#10;h8aBrIvIfayQyHusmMh5rZ/Hd62nx3eqrMZ5pa3EeaWtxHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWt&#10;xHmlrcR5pa3E/6sVAv+sIA7/qy0k/6s2O/+2L0jzxChR4NYmVszkInG72iiIqsxBm5/DV6mZvGmy&#10;lrd2uZS0gL2RsoXAi7GGwYawiMOBr4vEfq6PxXuulMV6r5rEeK+gxHWvp8R0ra7DdK2uw3StrsN0&#10;ra7DdK2uw3StrsN0ra7DdK2uw3StrsN0ra7D/6wUAv+tHw7/rCsk/7AvN/q/JUHk0SBFzuQdW73p&#10;InSt2iyJn85FmZfGWqSTwGqtkbt2s5C4f7eNtoS7ibSGvYWyiL+CsYvBf7GOwXyxksJ6sZbBebGb&#10;wXiyocB0safBdLGnwXSxp8F0safBdLGnwXSxp8F0safBdLGnwXSxp8F0safB/64SAf+vHQ3/rigk&#10;/7gkMerLGjXQ4hdDv/AdXq/oJXWg2zGHltFIlJDKXJ6NxWqli8F2qom+fa+FvICygrqDtH65hrZ8&#10;uIm3ebeMuHe3j7l2tpO6dbaXunS2nbpzt6S5c7ekuXO3pLlzt6S5c7ekuXO3pLlzt6S5c7ekuXO3&#10;pLlzt6S5/7AQAf+xGg3/sSUj88QXJ9TfECvB7xdIsPcgYKHqK3OV3zmCjddMjYjRXZWGzGqbhMl0&#10;oIDGeaR9xH2mesKAqXfBg6p1wIasc7+KrXG/ja5vvpCvbr6Ur2y+ma9rvqCva76gr2u+oK9rvqCv&#10;a76gr2u+oK9rvqCva76gr2u+oK9rvqCv/7MOAf+0Fgz8vBca1tYLFsPtEDCy/BlKovklXpbtM26M&#10;5UF6hd5Pg4HZXop/1WqPetJwk3bPdZdzznmZccx9m2/LgJ1tyoSea8mHn2nJiqBoyI6hZ8eSomXH&#10;lqJkx5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yj9LYKAf+4EgvVzAoLxNsK&#10;GbL8ETOj/x1IlvwsWIzzO2WE7ElvfudVdnrjYHx132eBcd1thG3bcodq2XaJaNh6i2bXfY1k1oGO&#10;Y9WEj2HUiJBg04uRX9OPkl7SlJJc0pmTXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmTXNKZk1zSmZNc&#10;0pmT3LsEANjDBwTE0QgHs+gKHKP/FDGW/yRDjP80UIT7Qlp99k9iePFaaHHuX21r62RxZ+lpdGTn&#10;bnZi5nN4YOV3eV/kentd4358XOKBfVvihX5a4Yh/WeCLgFfgkIBW35WBVt+VgVbflYFW35WBVt+V&#10;gVbflYFW35WBVt+VgVbflYFW35WB1L0FAMTIBwC02QUKo/4NHJb/GiyL/ys6g/86RHz/SE11/1JT&#10;bv1XWGf6XVxj92JfYPZnYl30a2Rb829lWfJzZ1fxd2hW8XppVfB9alTvgGtT74RrUu6HbFDui21P&#10;7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuxsAFALTQBAGj4wIKlv8QGIv/&#10;ICSC/zAvev8/N3L/SD5q/05DZP9USF7/WUxb/19PWP9kUlX/aVRT/21VUv5xV1D9dFhP/HhZTvt7&#10;Wk37f1tM+oNcS/mGXUn5i15I+JBfSPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBf&#10;tccCAKTaAAGW/wYHiv8UEYH/JBp5/zMicP87Kmj/QjFh/0o2XP9RO1f/Vz9T/11CUP9iRE7/Z0ZM&#10;/2xISv9wSUn/dEpI/3dLRv97TEX/f01E/4NOQ/+HTkL/i09B/5FQQf+RUEH/kVBB/5FQQf+RUEH/&#10;kVBB/5FQQf+RUEH/kVBB/5FQ/5ESAf+VJwv/lTsc/5NLL/+PWUP/jGRU+4xrY/KKcnHqiHx944aE&#10;h96Cio/af4+W1n2Um9N6mJ/ReJyi0HefpM51oqbNdKaozXKpqcxxrarMcLKry3C2q8tvvKvIcMCr&#10;xHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq/5ESAf+VJwv/lTsc/5NLL/+PWUP/&#10;jGRU+4xrY/KKcnHqiHx944aEh96Cio/af4+W1n2Um9N6mJ/ReJyi0HefpM51oqbNdKaozXKpqcxx&#10;rarMcLKry3C2q8tvvKvIcMCrxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq/5ES&#10;Af+VJwv/lTsc/5NLL/+PWUP/jGRU+4xrY/KKcnHqiHx944aEh96Cio/af4+W1n2Um9N6mJ/ReJyi&#10;0HefpM51oqbNdKaozXKpqcxxrarMcLKry3C2q8tvvKvIcMCrxHHAqsRxwKrEccCqxHHAqsRxwKrE&#10;ccCqxHHAqsRxwKrEccCq/5ESAf+VJwv/lTsc/5NLL/+PWUP/jGRU+4xrY/KKcnHqiHx944aEh96C&#10;io/af4+W1n2Um9N6mJ/ReJyi0HefpM51oqbNdKaozXKpqcxxrarMcLKry3C2q8tvvKvIcMCrxHHA&#10;qsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq/5ISAf+WJwr/ljsc/5RLMP+QWUP/j2NU&#10;+o5pZPGNcHLpi3p+4omCidyFiZLYgo6Z1H+TntF9l6LPe5umzXmeqMx3oqrLdqWsynSprclzra7J&#10;crKvyXG3r8hxvK/Cc72uvnS9r750va++dL2vvnS9r750va++dL2vvnS9r750va++dL2v/5MSAf+X&#10;Jwr/mDsc/5VLMP+RWUT/kWBV+pBmZPCPbXPojXeA4YyAi9uIh5TVhY2c0oKRoc9/lqbMfZmpy3ud&#10;rMl5oa7Id6Wwx3apscZ1rbLGdLKzxnO5s8J1urO8dbqzuHa6s7h2urO4drqzuHa6s7h2urO4drqz&#10;uHa6s7h2urO4drqz/5QRAf+YJwr/mTsc/5ZLMP+SWUT/kl5V+pJkZfCRanTnj3OB4I59jNmLhZbU&#10;iIue0IWQpM2ClKnKf5ityH2csMd7oLLGeaS0xXiotcR2rrbEdbS2wXa3trx3t7a3d7e2s3i3trN4&#10;t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7azeLe2/5URAf+ZJwr/mTsc/5dKMP+TWET/lFxV+pRh&#10;ZfCTZ3TnkXCC3496jtiNg5jSi4qgzoePp8uEk6zIgZewxn+bs8R9n7XDe6S3wnmpucJ3r7nCdrW5&#10;vHi2uLh4trizeLa3sHm3t7B5t7ewebe3sHm3t7B5t7ewebe3sHm3t7B5t7ewebe3/5YRAf+aJwr/&#10;mjsc/5dKMf+UVUT/lllV+pZeZfCVZHTnk2yC3pF2jtiPf5nRjYiizYqOqcmHkq7GhJazxIGatsJ+&#10;n7nCe6S6wXmqusF3sbq9eLW6t3i1ubN5tbmveba4rHq2t6x6tresera3rHq2t6x6tresera3rHq2&#10;t6x6tresera3/5cRAf+bJgr/mzsc/5hJMf+WU0T/mFdV+phbZfCXYXTnlmiC3pNyj9aRe5rQj4Sj&#10;y42Mq8eKkbHEhpW2w4OZuMF/nrrBe6S7wHmrvL93s7y4eLO7snm0u655tbqrerW5qHu2uKh7trio&#10;e7a4qHu2uKh7trioe7a4qHu2uKh7trioe7a4/5cRAf+bJgr/nDoc/5hJMf+YUUT/mlRU+ptYZPCa&#10;XXTnmGOC3pZtj9aTd5rQkYCkyo+JrMaNj7PDiZS3woSYusB/nry/e6W+v3muvrl4sr6yebK9rXqz&#10;vKl7tLqme7W5pHy2uKR8trikfLa4pHy2uKR8trikfLa4pHy2uKR8trikfLa4/5gRAf+cJgr/nDkc&#10;/5lIMf+ZT0T/nFJU+51VY/GdWnPnm1+B3plpj9aWcprPk3ylypGFrcWQjbTDi5K4wYWWu7+Anb69&#10;e6XBu3mvwbJ6sMCse7G+qHuzvaV8tLuifbW5oH22uKB9trigfba4oH22uKB9trigfba4oH22uKB9&#10;trigfba4/5kRAf+dJgr/nTkc/5lHMf+bTUP/nk9T+59SY/GgVnLon1uA351kjteabZrQl3ekypSB&#10;rcWSirXCjpC5v4eVvb2AnMG7e6fEs3qtxKt7r8KmfLG/o32yvaB+tLuef7W5nH+2uJx/tricf7a4&#10;nH+2uJx/tricf7a4nH+2uJx/tricf7a4/5kRAf+eJgr/nTgc/5pHMf+cS0L/oE1S/KJQYvKjU3Hp&#10;o1d/4KFejNieZ5jQm3Gjyph7rcWVhbTCko26voqSv7qBm8W3fKnJq3yrx6R9rsOgfrDAnX+yvZuA&#10;s7uZgbW6mIG2uJiBtriYgba4mIG2uJiBtriYgba4mIG2uJiBtriYgba4/5oRAf+eJgr/njgc/5pG&#10;Mv+eSUL/okpR/aRNYPOmUG/qp1R94aZYitqkYpbSoWuhy511q8aagLPCmIq6vI6PwraDmcusfabO&#10;on+qyZ2ArcSagbDAmIKyvpeDs7yVg7W6lIO2uJSDtriUg7a4lIO2uJSDtriUg7a4lIO2uJSDtriU&#10;g7a4/5oRAf+fJgr/njcc/5tGMv+fR0H/pEhQ/qdKX/SpTG3rq1B746xUh9yrXJPUqWWdzqZvp8ij&#10;erDDn4S4u5aLxLCMmc6gg6TRmYSpypaFrcWUha/Bk4WxvpKFs7yRhbS6kYW1uZGFtbmRhbW5kYW1&#10;uZGFtbmRhbW5kYW1uZGFtbmRhbW5/5sRAf+fJgr/nzcc/5tFMv+hRUD/pkZP/6pHXfatSWvtsEx4&#10;5rNPg9+0VY7ZtV+X07VpoM61dqfBq3y2sJ+FxKGVks6UjqPSkIuoy4+KrMaOiq/Cjomxv46Jsr2O&#10;iLS7joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5/5sRAf+gJgr/nzYc/5xEMf+j&#10;Qz//qENO/61EW/ixRWjwtkh06btMfuPAUYffxluO1shrlMa9caa1s3i1paiBw5Sfjc2JnKLSh5Sn&#10;zIiRq8eJj67DiY6wwImNsr6KjLO8iou0uoqLtLqKi7S6iou0uoqLtLqKi7S6iou0uoqLtLqKi7S6&#10;/5wQAf+hJgr/oDYc/55CMf+lQD7/q0BM/7FAWfq3QWTzvURv7sVJd+XOUnzd1mJ/zM5okrzFbqSr&#10;u3a0mrF/wYqqist/p53PgJ+ozIKZq8eDla3EhJOvwYWRsb+Gj7O9h460u4eOtLuHjrS7h460u4eO&#10;tLuHjrS7h460u4eOtLuHjrS7/50QAf+iJgr/oDUc/6A/MP+nPT3/rjxK/7U8Vfq9PWDwxkJn5tFK&#10;bN7eTnbN2leHvtBilq7FbqWhvHmylbSDvYatiMZ7qpTKeKuoyXuiq8d+nK3EgJmvwoGWsMCClLK+&#10;g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8/54QAf+iJgr/oTQc/6I8Lv+qOjv/&#10;sjhH/Ls3UfLFOljm0UFc295Cac3iRny+11GMrsxfm6HDbaiYvHmykbWEu4WxicJ8rpHFeK6fxXWt&#10;rMV4pa7EeqCvwnycsMB+mbG+f5ayvX+Wsr1/lrK9f5ayvX+Wsr1/lrK9f5ayvX+Wsr1/lrK9/54Q&#10;Af+jJQn/ojQc/6U5Lf+uNTj/uDNC9MMzSufQOE7Z3jlay+Y9br7gQoCu1FCQoctfnZjDbaiRvXmx&#10;i7iDuIO0iL19sZDBebGawXWxpcFyr6/CdaivwXejsMB5n7G/e5yyvXucsr17nLK9e5yyvXucsr17&#10;nLK9e5yyvXucsr17nLK9/6AQAf+kJAn/ozIc/6g0K/+zLzT5vy086c0vQNneL0rK5zRfveo6c6/e&#10;QYOh01GRl8tgnZDEbqaMv3qthruBs3+4h7h6to27d7WVvHW1n7xytKi9brOyvnGssr50p7K+dqOy&#10;vXajsr12o7K9dqOyvXajsr12o7K9dqOyvXajsr12o7K9/6EQAf+lIwn/pDEc/60uJ/+5KS/uyCYz&#10;2twmN8rnLE+98jJjr+g5daHdQoSW1FOQj81imorHcKKGw3qogL+ArXu9hbF2u4u0c7mStXG5mrZw&#10;uaO1bbmrtmq4tLhrsra4bqy2uG6strhurLa4bqy2uG6strhurLa4bqy2uG6strhurLa4/6MQAf+n&#10;Ign/pS8b/7MnIvTCISbd2B0ky+cjPL3yKlOv8zJmoec7dpXeRoON1laNh9BkloTLcZx/yHihesV+&#10;pXbCg6lywYmrb7+PrWy/lq5rvp2uar+mrmi/rq5lvbiwZbm7sGW5u7BlubuwZbm7sGW5u7Blubuw&#10;Zbm7sGW5u7Blubuw/6UQAf+oIAj/rCYX/LsdGuPRExnM5RkpvfIiQa/9KlWh8zRmluk/dIzhS3+F&#10;21mIgNVmj3zRb5R3znaZc8t8nHDJgZ9tyIehaseMo2jGkqRmxZmlZMWgpWTFqKVjxrKkYMS7pmDE&#10;u6ZgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLum/6gQAP+qHgj/sx0R7MkOD87jDhW+8hgtr/4i&#10;Q6H/LVWW9DlkjOxFb4TlUXl+4FyAedxnhnTZbopw1nSObNN5kWnSf5Nn0ISVZM+Kl2LOj5hgzZWZ&#10;X82cml7NoptdzaubXM20mlzNtJpczbSaXM20mlzNtJpczbSaXM20mlzNtJpczbSa/6sPAP+tGgfy&#10;wA0IztMKBr7wDhqv/hkwof8kQ5X/MlKL+D9eg/FLaH3sVnB36F92ceRlemzhbH5p33KBZt14hGPc&#10;fYZh24KIX9qHiV3ZjItb2JKMWdeYjVjWno1X1qWOVtWsjlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWs&#10;jlbVrI5W1ayO/68NAP+3DgPNyQgBvtgJCa79EByh/xwvlf8pP4v/N0yC/kVWfPlQXnX0WWRu8V9p&#10;aO5kbWTranBh6nBzX+h1dV3nendb5n94WeWEeVjkiXtW4458VeKTfVTimH5S4Z5+UeGlf1HhpX9R&#10;4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/8bQIAM7ABgC9zgcBruAHC6D/EhyU/yAriv8vOIH/&#10;PUN6/0lLc/9SUWz+V1dl+11bYfljXl73aGBb9W1iWPRyZFbzd2ZV8ntnU/GAaFHwhGlQ8IlqT++O&#10;a07uk2xM7pltS+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9u0bkDALzFBQCt1gMB&#10;n/gLC5P/FhiJ/yQkgP80L3n/QTdw/0g+aP9PQ2L/VUdd/1pLWf9gTVb/ZVBT/2pRUf9uU0//clRO&#10;/3ZVTP57Vkv9f1dJ/YRYSPyIWUf7jVpG+5NbRfqYXEX6mFxF+phcRfqYXEX6mFxF+phcRfqYXEX6&#10;mFxF+phcvb0DAK3NAQCe3wABkv8NCIf/GRJ+/ykbdf81I2z/PCpk/0MvXv9KNFj/UDdU/1Y6Uf9b&#10;PE7/YD5L/2RASv9oQUj/bEJG/3BDRf90RET/eEVC/31GQf+BR0D/hkg//4xJPf+RSj3/kUo9/5FK&#10;Pf+RSj3/kUo9/5FKPf+RSj3/kUo9/5FKrsUAAJ7XAACP9QABhv8PBHz/Gwtx/yQRZ/8sF1//NRxZ&#10;/z0hVP9FJk//SylM/1IsSP9XL0b/XTBE/2EyQv9mM0D/ajU//242Pf9zNzz/dzg7/3w5Ov+BOjj/&#10;hjo3/4w7Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8/4MTAf+EIgb/hTUU/4NG&#10;JP9/VTT/gV5C/4FmUP9/blz5fHdm83qAb+53iHfqdY9953KVguRwmoXjbp6I4Wyii+Brp43faauO&#10;3mivkN1ntJHdZrqR3GXBktxlyZLbZdCS0mfSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHO&#10;aNKR/4MTAf+EIgb/hTUU/4NGJP9/VTT/gV5C/4FmUP9/blz5fHdm83qAb+53iHfqdY9953KVguRw&#10;moXjbp6I4Wyii+Brp43faauO3mivkN1ntJHdZrqR3GXBktxlyZLbZdCS0mfSkc5o0pHOaNKRzmjS&#10;kc5o0pHOaNKRzmjSkc5o0pHOaNKR/4MTAf+EIgb/hTUU/4NGJP9/VTT/gV5C/4FmUP9/blz5fHdm&#10;83qAb+53iHfqdY9953KVguRwmoXjbp6I4Wyii+Brp43faauO3mivkN1ntJHdZrqR3GXBktxlyZLb&#10;ZdCS0mfSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKR/4QTAf+FIgb/hjUU/4RGJP+A&#10;VTT/hF1D/4VlUP+DbV34gHVo8n1+cex6hnnod41/5XWTheJymIngcJ2M326ijt1sppDca6uS22mv&#10;lNpotZXaZ7uV2mbDltpmzJbTaM+WzGnPlchqz5bIas+WyGrPlshqz5bIas+WyGrPlshqz5bIas+W&#10;/4USAf+HIgb/hzUU/4VGJP+EVDX/iFxD/4hkUf6Ha173g3Jp8YB8c+t9hXvneoyC43eSh+B0l4ze&#10;cpyP3HChkttuppTZbKqW2WqwmNhptpnXaL2Z12jGmtNozJrMasyZxmvMmsJszJrCbMyawmzMmsJs&#10;zJrCbMyawmzMmsJszJrCbMya/4YSAf+IIQb/iDUU/4ZGJf+HUzX/i1tD/4xiUf6Kal72h3Fq8IR6&#10;dOqAg33lfYqE4nqQit52lo/cdJuS2nGgldhvpZjWbaua1Wuwm9Vqt5zUab+d1GnJncxryp3GbMmd&#10;wG3Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmd/4cSAf+JIQb/ijUU/4hGJf+KUjX/&#10;jlpD/49hUf6OaF72i29q74d4demEgX7kgIiG4HyPjN15lJHadpqV2HOfmdVwpZvUbqqe022xn9Jr&#10;uKDSa8KhzWzHocZux6HAbsehu2/Hobhwx6G4cMehuHDHobhwx6G4cMehuHDHobhwx6G4cMeh/4gR&#10;Af+KIQb/izUU/4lGJf+NUTX/klhD/5JeUf6QZV72jmxr74t1duiHfoDjhIaI3n+Nj9t7k5TYeJmZ&#10;1XWenNNypJ/RcKqi0G6yo9BtuqTObMSlxm/EpL9wxKW6ccSltXHEpbJyxKSycsSksnLEpLJyxKSy&#10;csSksnLEpLJyxKSycsSk/4kRAf+LIQb/jDQU/4pGJf+QTzT/lFZD/5RbUf6TYV72kWhr7o5wduiL&#10;e4Dih4OJ3YOKkdl+kZfVepec03edoNB0pKPPcaqmzm+zp81uvajHcMKovnHBqbhywam0c8Gpr3TC&#10;qK10wqetdMKnrXTCp610wqetdMKnrXTCp610wqetdMKn/4oRAf+MIQb/jTQU/4tGJv+TTjT/llNC&#10;/5dYUP6WXl72lGRq7pJsduePdoHhjICK3IeIktiCj5nTfZWf0Hmco851o6fMcquqy3C0q8hwv6y/&#10;c76st3S+rbJ1vqyudr+sqna/q6h3wKqod8CqqHfAqqh3wKqod8CqqHfAqqh3wKqod8Cq/4sRAf+N&#10;IAb/jjQU/41FJv+WTTP/mVBB/5pVT/+aWl33mGBp75VodeiScIDhj3uK3IuEk9aGjJrSgJOhznua&#10;psx3oqrKdKuuyHK4r8B0vK+3dbywsHa8sKt3vK+oeL2vpXm+raN5vq2jeb6to3m+raN5vq2jeb6t&#10;o3m+raN5vq2jeb6t/4sQAf+OIAb/jzQU/49EJf+YSjP/m01A/51RTv+dV1v4nFxo8JpjdOiXan/i&#10;k3WK3I+Ak9aKiZvRhJCjzX6Yqcl5oq7Hda2xxHS6s7d2ubOveLmzqnm6s6Z6urKje7uxoHu8sJ98&#10;va6ffL2un3y9rp98va6ffL2un3y9rp98va6ffL2u/4wQAf+PIAb/kDQU/5JDJf+aSDL/nUo//59O&#10;Tf+gU1r5oFhm8Z9fcuqcZX3jmG+I3JN6ktaPhJvQiI2jy4GWq8d7obHFdrC1une3tq95t7aoeri2&#10;o3y4tP/i/+JJQ0NfUFJPRklMRQAFCaB8ubOefbqynH67sZt+vLCbfrywm368sJt+vLCbfrywm368&#10;sJt+vLCbfryw/40QAf+PIAb/kTQU/5RDJP+bRjH/oEg+/6JLS/+kUFj6pFVk86RacOuiYXvkn2mF&#10;3ppzkNeVfpnQjoijyoWTrMR9oLS9eLC5r3m1uaZ7trihfbe2nX64tZt/ubSZf7qzmIC6speAu7GX&#10;gLuxl4C7sZeAu7GXgLuxl4C7sZeAu7GXgLux/40QAf+QIAb/kTQU/5dCJP+dQzD/okU9/6VISf+o&#10;TFX8qVFh9apXbO6pXXfnqGOB4aRti9aeeZbLlYOiwIuOrbaDmraufqq7pHyzvJ5+tbqagLe3mIG4&#10;tZaBubSVgrqzlIK6spOCu7GTgruxk4K7sZOCu7GTgruxk4K7sZOCu7GTgrux/44QAf+RIAb/kjQU&#10;/5lBI/+fQS//pEI7/6hFR/+sSVP+rk5e9bBTaOyyWnLks2F7269uhMymdpTAnH6itJKIrqmKlLeg&#10;haS9mYKxvpWDtLuThLa4koS4tpGEubSQhLmzkIS6spCEurKQhLqykIS6spCEurKQhLqykIS6spCE&#10;urKQhLqy/48PAf+SIAb/kzQU/5o/Iv+hPy7/p0A6/6xCRf+wRlD5s0ta8LdSY+i7WWvfvWRy0bZs&#10;gsSsc5O2o3qhqpmDrp6SkLeUjZ++jouxv4yJs7yMibW5jIi3toyIuLWMh7m0jIe6s4yHurKMh7qy&#10;jIe6soyHurKMh7qyjIe6soyHurKMh7qy/48PAf+SHwb/lDQU/5w9If+jPC3/qj04/69AQv+0REz1&#10;uklV7L9RXOTGWmHYxWJvybxpgbuycJKtqnegoKGArZObi7eJlpu9g5Wvv4SRs7yGjrW5h422t4eM&#10;t7aIi7i1iYq5tImKurKJirqyiYq6somKurKJirqyiYq6somKurKJirqy/5APAf+THwb/lTQV/547&#10;IP+lOSv/rDo1/7M9P/u6QkfxwUhO6MlRUt/RW1nPymBtwcJngLK5bZCksXSfl6p9q4qkiLV/oJe7&#10;eJ+svnyas7x/lbS6gZK2uIOQt7eEj7i1hI25s4WNurKFjbqyhY26soWNurKFjbqyhY26soWNurKF&#10;jbqy/5EOAf+UHwb/ljMV/6A4H/+oNin/sDgy/7g6O/bAP0HsykdF49ZURdbZV1jH0F5ruMhkfqrB&#10;a46cunKcjrR6qICuhbJ2q5S4b6upunKltbp3nbW5epm2t32Wt7Z+k7m0f5G6soCQu7GAkLuxgJC7&#10;sYCQu7GAkLuxgJC7sYCQu7GAkLux/5IOAf+VHwb/lzMV/6I1Hv+rMyf/tDQv+b42Ne3JPTji1kg4&#10;2eBNRc3fVla/2FxpsNBie6HJaIuTw2+Zhb53pHi6g61uuJOzaLiotmmyuLZvp7e2c6G4tXacubR4&#10;mbqzepa7sXuVvLB7lbywe5W8sHuVvLB7lbywe5W8sHuVvLB7lbyw/5MOAf+WHwX/mTMU/6UwHP+v&#10;MCP9ui8p8MYyLePUOyzW4EA6y+VITMDhTlyz3VZspdhdepjSZYiKzm2Ufcl2n3PEg6dswJGsZ76h&#10;r2W+tq9mtLuxa6u7sW6lu7FxoLywc529r3Sava50mr2udJq9rnSava50mr2udJq9rnSava50mr2u&#10;/5QOAf+YHgX/nTES/6ktGf+0Kh71wiki5NEtIdXgMyzJ6Dw/vuhDUbHlSWGk4k9wl99WfYraYIiA&#10;02uSeM13mnDIgqFqxY6lZsObqGXDrKdhwr2qY7i/q2awv6xpqr+sbKW/q22iwKptosCqbaLAqm2i&#10;wKptosCqbaLAqm2iwKptosCq/5UNAP+aHgX/oiwQ/60oFfu7IxjozSAX1d8lHcjoMDG87zlEsOxA&#10;VaPqRmSX6E1xi+NVfYHcYYZ51WyOctF3lWzNgZpnyoueZMiWoGHIo6FgyLOhXcfDo1++xKVhtsOl&#10;ZLDDpWWsw6VlrMOlZazDpWWsw6VlrMOlZazDpWWsw6VlrMOl/5cNAP+cHgX/piYN/7QgD+/GFw/W&#10;3RYOyOkjIrvzLjav9DZIovI+WJfxRmWL609wgeVYenrfZIJz2m2IbdZ2jWjTf5Jk0IiVYM+SmF7O&#10;nZlczamaW865mVnNyJpaxcqcXL3JnV64yZ5euMmeXrjJnl64yZ5euMmeXrjJnl64yZ5euMme/5oM&#10;AP+fHQX/rB8I+L4TCNjWCwTI6BUTuvQiJ676LTmi+jZKlvo/WIv1SGOC7lJteuhcdXLkZHtt4G2A&#10;aN11hWTafohg2IaLXdaPjVrVmI9Y1KKQV9SukVbUvJBW1M2QVs3RklfI0ZNXyNGTV8jRk1fI0ZNX&#10;yNGTV8jRk1fI0ZNXyNGT/5wLAP+jHQT/tRID1MkKAsjaCwa59BYXrP8jKqH/LjuV/zhJi/9CVYL4&#10;TF968lZnc+5ebWvqZHJm52x3YuR0el/ifH1c4YN/Wt+Lglfek4NV3ZyFVNylhlLcr4ZS3LuGUdzM&#10;hVLa2oVS2tqFUtrahVLa2oVS2tqFUtrahVLa2oVS2tqF/6AKAP+tEwHUwAgAxs4IALnjCwir/xcZ&#10;n/8kKpT/MDmK/zpFgf9GT3r9UVhy+Fhea/VeY2XyZWhg72xrXe1yblrreXBX6oByVemHdFPnj3ZR&#10;5pZ3UOaeeE7lp3lN5a96TeS7ekzkxXpM5MV6TOTFekzkxXpM5MV6TOTFekzkxXpM5MV6/6QHANi4&#10;BADExAYAt9MHAarzDQue/xoak/8nKIn/MzWA/z8/ef9KR3D/UU5p/1dTYv1dV177ZFta+WpeV/dw&#10;YFT2dmJS9HxkUPODZU7yimdM8ZFoS/CYaUrwn2pJ76drSO+wbEfut2xH7rdsR+63bEfut2xH7rds&#10;R+63bEfut2xH7rds3a8AAMW8BAC1ygQAqNsFApz/EAuR/x0Xh/8qI37/Ni12/0E2bf9IPGb/T0Jg&#10;/1VGW/9bSlf/YUxT/2dPUf9tUU7/clJM/3hUSv9+VUj+hFZH/YtYRfySWUT7mFpD+59bQvqnXEH6&#10;rFxB+qxcQfqsXEH6rFxB+qxcQfqsXEH6rFxB+qxcyLYBALXBAwCn0QEAmesFAo//EgmF/yASfP8s&#10;G3P/NSNq/z0qYv9EMFz/SzRX/1I4U/9YO0//Xj1M/2M/Sv9oQEf/bUJF/3JDRP93REL/fUVA/4NG&#10;P/+KSD3/kEk8/5dJO/+eSjv/o0s7/6NLO/+jSzv/o0s7/6NLO/+jSzv/o0s7/6NLtroCAKbKAACY&#10;3AAAjP8IAYP/FAV4/x4Mbv8mEmX/Lxld/zceV/8/IlL/RiZN/0woSv9SK0b/WC1E/10uQv9hL0D/&#10;ZjE+/2syPP9wMzr/dTQ5/3o1N/+ANjb/hjc1/4w4M/+UODP/mDkz/5g5M/+YOTP/mDkz/5g5M/+Y&#10;OTP/mDkz/5g5p8MAAJfUAACI5AAAgP8KAXL/DgJn/xMFX/8dCVf/Jg1R/y8RTP83FUf/PhdD/0UZ&#10;QP9LGz3/UB07/1UeOf9ZHzf/XiE1/2IiNP9nIzL/bCQx/3IlL/93Ji7/fSct/4QoK/+LKSv/kSkr&#10;/5EpK/+RKSv/kSkr/5EpK/+RKSv/kSkr/5Ep/3YVAv9zIAT/cjEM/3FDGf9xUCb/dVkz/3ViP/9z&#10;akn/cHRT/25+W/xrh2H5aY9n9meWa/RlnG7yY6Fx8WKmc+9hq3XuYLB27l61d+1eu3jsXcN57FzL&#10;eutb2HrmXd56317hedhg43nVYON51WDjedVg43nVYON51WDjedVg43nVYON5/3YVAv9zIAT/cjEM&#10;/3FDGf9xUCb/dVkz/3ViP/9zakn/cHRT/25+W/xrh2H5aY9n9meWa/RlnG7yY6Fx8WKmc+9hq3Xu&#10;YLB27l61d+1eu3jsXcN57FzLeutb2HrmXd56317hedhg43nVYON51WDjedVg43nVYON51WDjedVg&#10;43nVYON5/3YVAv9zHwT/dDEN/3JCGf90Tyf/eFgz/3lgP/93aUr/c3FU/3F8XPtuhmP3a45p9GmU&#10;bfJnm3HwZaB072Sldu1iqnjsYbB562C1e+tfvHzqXsR96l3Nfedd2X3hX9592mDgfNFi4X3PYuF9&#10;z2Lhfc9i4X3PYuF9z2Lhfc9i4X3PYuF9/3cVAv90HwT/dTEN/3NCGv93TSf/e1Y0/3xfQP96Z0v/&#10;d29V/nN6Xvpxg2X2boxr82uTcPBpmXPuZ5937GWleetkqnvqYq996WG1fuhgvX/oX8WA6F7QgeJf&#10;2oDbYd6A0mLfgMtj34HKZN+BymTfgcpk34HKZN+BymTfgcpk34HKZN+B/3gUAv91HwT/djEN/3RC&#10;Gv96TCf/f1U0/4BdQP9+ZUz/em5W/nZ3X/l0gWb1cIpt8W2Rcu5rmHbsaZ5562ekfOllqX7oY6+A&#10;52K2guZhvYPmYMeE5V/ThN1h2oTTY92DzGTchMZl3ITFZdyExWXchMVl3ITFZdyExWXchMVl3ITF&#10;ZdyE/3kUAf92HgP/dzAN/3ZCGv9+Syf/glM0/4NcQP+CZEz/f2xW/Xp0YPh3f2jzc4hv8HCPdO1t&#10;lnnqa5186Gijf+dmqYLlZa+E5GO2heRiv4fjYcmH4GHVh9Vk2ofNZdqIx2bZiMFn2Yi/Z9mIv2fZ&#10;iL9n2Yi/Z9mIv2fZiL9n2Yi/Z9mI/3oUAf94HgP/eTAN/3hBGv+BSSf/hlIz/4haQP+HYkz/g2lX&#10;/H5xYfd7e2nyd4Vx7nONd+twlHzobZuA5mqig+RoqIbjZq+I4mS3iuFjwYvhYs6L2GTWi81m1ovG&#10;Z9aMwGjWjLtp1oy6adaMumnWjLpp1oy6adaMumnWjLpp1oy6adaM/3sTAf95HQP/ejAN/3w/Gv+F&#10;SCb/ilAz/4xYQP+LX0z/iGdX/IRuYfZ/eGrxe4Jy7XeKeelzkn7mb5mD5Gyhh+JqqIrgZ6+M32W4&#10;jt5kxI/bZNKPzmfTj8Zo05C/atOQumvTkLVs05C0bNOPtGzTj7Rs04+0bNOPtGzTj7Rs04+0bNOP&#10;/3wTAf96HQP/ezAN/38+Gv+JRib/j04y/5FWP/+QXUv/jmRW/IlrYfaEc2vwf35z7HuHeuh2kIHk&#10;cpeG4W6fit9rp47daLCQ3Ga7kttlypPQaNGTxmrQlL5r0JS4bNCUs23QlK9u0ZOubtGTrm7Rk65u&#10;0ZOubtGTrm7Rk65u0ZOubtGT/30SAf97HAP/fC8N/4M8Gf+NRSX/k00x/5VTPv+UWUr/kmBV/Y9o&#10;YPaKcGrwhHl063+DfOZ6jIPidZWI33Gejd1tp5HbabGU2We/ltRnzpfHa82YvWzNmLZuzZiwb82Y&#10;rHDOl6lxzpaocc+WqHHPlqhxz5aocc+WqHHPlqhxz5aocc+W/34SAf98HAP/fi8N/4Y7Gf+RQyT/&#10;lksw/5hQPP+YVUj/llxU/ZNjX/ePa2nwinRz64R/fOZ+iYTheJKL3XOckNpuppXYarOZ1mjFm8lr&#10;y5u9bsqctG/KnK5xypyqcsubpnPLmqNzzJmidM2YonTNmKJ0zZiidM2YonTNmKJ0zZiidM2Y/38S&#10;Af99GwP/fy8N/4k6GP+UQiP/mUcv/5tMO/+cUkb/m1hS/5lfXfiVZmjxkG5y64p5e+WDhITgfI+M&#10;3Haak9hvppnSa7WdzmrIn75uyJ+zccegrHLHoKd0yJ+jdcmeoHbKnZ52y5uddsuanXbLmp12y5qd&#10;dsuanXbLmp12y5qddsua/4ARAf9+GwP/gC8N/4w4GP+XQCL/nEQt/59JOf+gTkT/oFVP/J5bWvWc&#10;YmXul2pv6JF0eeGKf4PZg4qMz3uVlch1oJzDcK6hvm+/o7NyxaOqdMWjpHbFo6B3xqGdeMegm3jI&#10;npl5yp2YecqcmHnKnJh5ypyYecqcmHnKnJh5ypyYecqc/4ARAf9/GwP/gS8N/483F/+aPyH/n0Is&#10;/6JGN/+kTEL/pFJM96RYV++jX2HnoGZr4JpxddWTfIHLioWNw4KPlrt7mp61dqeksHS4p6h2wqeh&#10;eMOmnXnEpZp6xaOYe8ailnvHoJR7yZ6UfMmdlHzJnZR8yZ2UfMmdlHzJnZR8yZ2UfMmd/4ERAf+A&#10;GwP/gi4O/5E2Fv+cPCD/oUAq/6VENP+oSj/6qVBJ8qpWUuqqXVziqWZm16JvcsuZeIHBkIGNuIiK&#10;l6+BlaCofKKmo3qyqZ56wamZfMGoln3DppR+xKSSfsWjkX7HoZB+yJ+QfsmekH7JnpB+yZ6Qfsme&#10;kH7JnpB+yZ6Qfsme/4IRAf+BGwP/hC4N/5Q1Fv+eOh7/pD4o/6hCMv+sRzv2r01E7bFUTeWzW1Xc&#10;sGVhzqhsccOfdIC4lnyNro+GmKWIkaGdg52nl4Ctq5OAv6uRgcGpj4HCp46Bw6WNgcWjjYHGooyB&#10;yJ+MgcifjIHIn4yByJ+MgcifjIHIn4yByJ+Mgcif/4IRAf+BGgP/hi0N/5Y0Ff+gOR3/pjwm/6tA&#10;L/uwRTjytEs/6blTRuG9XE3TtmJgxq1pcLulcX+wnXmMpZWCl5uPjaGTipmnjIepq4iHv6yIh8Cq&#10;iIbCqIiFw6aIhcWkiITGooiEyKCIhMifiITIn4iEyJ+IhMifiITIn4iEyJ+IhMif/4MQAf+CGgP/&#10;iCsM/5kyFP+iNxv/qTkk/689LPe1QjPtu0k55cJSPtrCWEzMumBfv7Jnb7Orbn6oo3aLnZx+l5KX&#10;iaCJkpango+lq36PuqyAjcCqgYvCqIKKw6aDicWkg4jGooSHyKCEh8ifhIfIn4SHyJ+Eh8ifhIfI&#10;n4SHyJ+Eh8if/4QQAf+DGgP/iyoM/5wxEv+lNBr/rDYh/rM6KPO7QC3pw0gx4ctRN9LHVkvFwF5d&#10;uLhlbqyxbH2gqnOKlKR7lYqfhp6Am5KleZiiqnSYt6t3lcGpepHCp3yPw6V9jcWjfozGoX+KyJ9/&#10;isiff4rIn3+KyJ9/isiff4rIn3+KyJ9/isif/4UQAf+EGgP/jigL/58xEf+nMhf/sDMd+bk2Iu7C&#10;PSbmzUcm29NMNcvMVEm+xVxbsb5jbKS4anqYsnGHjKx5k4Gogpx3pI+jcKKfp2yitKhun8KncpnD&#10;pnWVxKR3ksaieJDHoXqOyJ96jsmeeo7JnnqOyZ56jsmeeo7JnnqOyZ56jsme/4YQAf+FGQP/kSYK&#10;/6EvD/+rLhX/tS8Z9L8yHOnLOhzf2UQd0dpKM8TSUke3y1pZqcZhaZzAZ3iQum6EhLZ2j3mygJhv&#10;r42faK2do2StsqRlqsWkaqLFo22dxqJwmcehcpbIn3STyZ11k8qddZPKnXWTyp11k8qddZPKnXWT&#10;yp11k8qd/4cPAf+HGQP/lSQJ/6QrDf+vKRH6uykT7MgsE97YNxDT4UEeyd9JMLzaUUSv01hWoc1f&#10;ZpTIZXSIxGyAfMB0inG9f5Npu4yZYrmcnV66sZ5duMmeYq7In2amyJ9pocmea53KnW6ay5tumcub&#10;bpnLm26Zy5tumcubbpnLm26Zy5tumcub/4gPAf+JGQP/miMH/6gnCv+1IgzxxCAM4NUkCdHhMBTH&#10;5j0kveNGNLLgTkSm3FZSmdddYYzSY2+Az2t6dMxzhGvKfotiyIyRXMiclVnIsZZXyM6WW7vNmF6y&#10;zJlhq8yZZKbNmWeizZhnoM2XZ6DNl2egzZdnoM2XZ6DNl2egzZdnoM2X/4oOAf+LGAP/nyEF/64g&#10;Bvi9GAbj0RME0OEeCcXqLhm66TopsOdDOaTkSkiY4lBWjOBXYoDdX2x222h1bNpyfWPYfoNc2IyI&#10;V9idi1TXsI1U2M2MVcvTj1fA0pFauNGTXLLRk1+s0ZNgqtGTYKrRk2Cq0ZNgqtGTYKrRk2Cq0ZNg&#10;qtGT/4wOAf+PFgL/pR4D/7UVA9rKCwLQ4Q4CxOseDbjvLB2t7jcuouxAPZfrSEqM6U9WgehWYHbn&#10;Xmls52VwZOZwd17jfHxZ4ImAVt6Xg1PdpoRR3LiFUd3UhFPQ2odUxtiJVr/Xili41otZttaLWbbW&#10;i1m21otZttaLWbbWi1m21otZttaL/44NAP+XEgH/rRUB2b8JAMzOCQDD6w4EtvUeEav1LCGh9Dcw&#10;lvNAPovzSEqB81BUd/NXXW3zXWRl8GZqX+1wblrqenJW54V2U+WReVHknntP46x8TeO9fE3j2XxQ&#10;2OB8Uc7gf1LG3oFTxN6BU8TegVPE3oFTxN6BU8TegVPE3oFTxN6B/5IMAP+gDQDbtwYAysMHAMDS&#10;CQC19BAGqfsfFJ/8LCOU/DcxivxBPYH9SUd4/VFQbv1XV2X6Xlxg9mZhW/RvZVbxeGhT74JrUO6M&#10;bU7sl29M66NxSuqwcknqwXJI6thyS+Pkck7Y5nNO1ed0TtXndE7V53RO1ed0TtXndE7V53RO1ed0&#10;/5YKAN6sAgDLugUAvccGALLYCAGn/xIInP8hFpL/LiOJ/zkvgP9COXf/SkJt/1BJZf9WTl//XlNa&#10;/mVWVfxtWlL6dVxP+H5fTPeHYUr1kWJI9JxkRvOmZUXys2ZE8sFnQ/LUZ0Xu52dG6+hnRuvoZ0br&#10;6GdG6+hnRuvoZ0br6GdG6+hn7qIAAM20AgC8vgQAr80EAKTeBwGa/xUJkP8kFYf/MCB+/zsqdP9C&#10;Mmv/SDlj/04/Xf9VQ1j/XUdT/2RKUP9rTU3/ck9K/3lRR/+CU0X/i1RD/pRWQf2eV0D9qFg//LNZ&#10;Pvy/Wj770Vo9+9taPfvbWj3721o9+9taPfvbWj3721o9+9ta0q0AAL24AgCuxQIAodUCAJb3CwKN&#10;/xgIhP8mEXz/MRpx/zgiaP8+KWD/RS9a/0wzVP9TN1D/WjpM/2A8Sf9mPkb/bUBE/3RCQf97Qz//&#10;g0U9/4xGO/+VRzr/nkk5/6dKOP+xSjf/vks3/8JLN//CSzf/wks3/8JLN//CSzf/wks3/8JLv7MA&#10;AK6+AACgzQAAkt4AAIn/DQGB/xoFd/8jDG3/KhNk/zEZXP84HlX/QCJQ/0gmTP9PKUj/VStE/1st&#10;Qv9hLz//ZzE9/20yO/9zMzn/ejU3/4I2Nf+LNzP/lDgy/5w5Mf+kOjD/rzsw/7I7MP+yOzD/sjsw&#10;/7I7MP+yOzD/sjsw/7I7sLgAAKDHAACR2AAAhO8AAHz/DQFv/xEDZv8ZBl7/IQpW/ykPUP8yE0v/&#10;OhZG/0EZQv9IGz//Th08/1MeOf9ZIDf/XiE1/2QiM/9pIzH/cCQv/3clLf9+Jiz/hycq/48oKf+X&#10;KSj/oCoo/6MqKP+jKij/oyoo/6MqKP+jKij/oyoo/6MqocIAAJHRAACC4QAAeP8AAGz/CAFg/w0C&#10;V/8RA0//GAVI/yAGQ/8pCD//MQo7/zgMOP8+DjX/RA8y/0kQMP9OES7/UxIs/1gTKv9dFCn/YxUn&#10;/2kWJf9vFyT/dxci/34YIf+FGR//jxof/5EaH/+RGh//kRof/5EaH/+RGh//kRof/5Ea/2gZAv9k&#10;IwT/Xy8G/15AEP9jSxr/Z1Ql/2hdL/9mZzn/ZHJB/2J9SP9gh07/XZBS/1uYVv9anln/WKRb/1eq&#10;Xf5WsF/9VbVg/FS8YfxUxGL7U81j+VLcY/ZS5mPxU+pj7FTtY+ZW72LgV/Bj4FfwY+BX8GPgV/Bj&#10;4FfwY+BX8GPgV/Bj/2kYAv9lIwT/YC4G/19AEP9mSRr/alMl/2tcMP9pZTr/Z3BC/2R7Sf9ihU//&#10;X45U/12WWP9bnVv/WqNd/VipX/xXr2H7VrVi+lW8ZPpVxGX5VM5l91PdZvNT5mbuVepm51btZeFY&#10;7mXbWe9m21nvZttZ72bbWe9m21nvZttZ72bbWe9m/2oYAv9mIgT/YS4H/2A/EP9pSBv/bVEm/25b&#10;MP9sZDr/aW5D/2d5S/9kg1H/YYxW/1+VWv9dnF39W6Jg+1qpYvpZr2T5WLVl+Ve8Z/hWxWj3Vc9o&#10;9VTgafBV5mnpV+po4lnsaNta7WnTW+5p01vuadNb7mnTW+5p01vuadNb7mnTW+5p/2oYAv9nIgT/&#10;Yi4H/2M+EP9sRhv/cVAm/3JZMf9wYjv/bGtE/2l2TP9ngVL/ZItY/2GTXP1fm2D7XaFi+luoZfla&#10;rmf4WbVo91i8afZXxmr1VtFr8lXhbOxX52zkWelr3Fvra9Rc7GzNXe1szV3tbM1d7WzNXe1szV3t&#10;bM1d7WzNXe1s/2sXAv9oIQP/Yy0H/2c8EP9wRRv/dE4m/3ZXMf90YDv/cGlF/21zTf9qflT/Zoha&#10;/mORXvthmWL5X6Bl+F2naPZcrWr1WrRs9Fm9bfRYx27yV9Rv7lfib+ZZ5m/dXOlu013qb81e63DH&#10;X+twx1/rcMdf63DHX+twx1/rcMdf63DHX+tw/2wXAv9pIQP/ZS0H/2s6EP90Qxv/eUwm/3pVMf95&#10;XTz/dWZF/3BwTv9te1b/aoVc/GaPYfpkl2X3YZ9o9l+ma/RdrW3zXLRv8lq9cfFZyXLvWNpz6Frj&#10;c95d5nLTXuhzy1/odMZg6HTBYeh0wWHodMFh6HTBYeh0wWHodMFh6HTBYeh0/20WAv9qIAP/Zi0H&#10;/284EP94QRr/fUol/39SMf9+Wzz/e2NG/3ZsT/9xd1f+bYJe+2qMY/hmlWj1ZJ1s82Gkb/JfrHHw&#10;XbRz71y/de5by3bqW9134F3jdtNg5XfKYeV4xGLleL5j5Xi6ZOV4umTleLpk5Xi6ZOV4umTleLpk&#10;5Xi6ZOV4/24WAv9rIAP/aCwH/3M2EP99Pxr/gkcl/4RQMP+EWDv/gWBF/3xpT/92clf+cX1f+W2I&#10;ZfZqkmrzZptv8WOjcu9hq3XtX7V47F3Beexc0HrjXd971GHie8pi4nzCZOF9vGXhfbdm4nyzZ+J8&#10;s2fifLNn4nyzZ+J8s2fifLNn4nyzZ+J8/3AVAf9sHwP/aSwH/3c0D/+BPBn/h0Uk/4pNL/+JVTr/&#10;h11F/4JlT/98blj9dnhg+HKEZ/Vtjm3xaZhy72ahduxjq3nrYLZ86V7Efude2H/YYd9+ymPfgMFl&#10;3oG5Z96BtGjegbBp34Csad9/rGnff6xp33+sad9/rGnff6xp33+sad9//3EVAf9tHwP/aysH/3sy&#10;D/+GOhj/jEMi/49LLf+PUzj/jVpD/4liTf+DaVf9fHJg+HZ/Z/Rxim7wbJV07Wifeepkqn3oYbeA&#10;5l/Igt1h24PMZNyEwGbchbho24WxatuFrWvchKls3YOmbN2CpmzdgqZs3YKmbN2CpmzdgqZs3YKm&#10;bN2C/3IUAf9vHgP/bykH/38wDv+KOBf/kUEh/5RKLP+VUTb/k1hB/5BgS/uLZ1X1hG9f8H16Z+t3&#10;hW/ncpB2422bfN5opoHaZbOE1WPEhs9k2ofBZ9mIt2nYia9r2ImqbdmIpm7ah6Nu2oagb9uFoG/b&#10;haBv24Wgb9uFoG/bhaBv24Wgb9uF/3IUAf9wHgP/cigH/4IuDf+ONhb/lUAf/5lIKf+ZTzT/mFU+&#10;+pZcSfSSZFPtjGtd54V2ZuF/gW/beIx303KWfs1toYTJaq2JxWi7i8Fo0Iy2a9WNrm3Vjadv1oyj&#10;cNaLn3HYip1x2YmbctqHm3Lah5ty2oebctqHm3Lah5ty2oebctqH/3MUAf9wHQP/dSYG/4YsDf+R&#10;NhX/mUAd/5xGJ/+dTDH8nVI79JxZRe2ZYE/mlGhZ345zY9WGfW7Nf4d4xniRgMBzm4e7b6eMtm20&#10;j7NsyJGsbtKRpXDTkKBy1I+cc9WNmXTWjJd02IqWddmJlnXZiZZ12YmWddmJlnXZiZZ12YmWddmJ&#10;/3QTAf9xHQP/eCQG/4krDP+VNRP/nD4b/6BDJP+iSS73o1A376JWQeehXUrfnWdU1JVvYsuNeG7D&#10;hYJ5u3+MgrV5lomvdaGOqnKvkqZxwZShc9CUnHTRkph20pGWd9OPlHfVjZJ31oyReNiKkXjYipF4&#10;2IqReNiKkXjYipF42IqReNiK/3UTAf9yHAP/eyMG/4wpC/+YNBL/nzwZ/6NBIvumRiryqE0z6qlU&#10;POKpW0TXo2NTzJpsYsKTdW66i355soWHg6p/kYqke5yQnniqlJp2u5aXd8+WlHnQlJF60ZKPetOQ&#10;jnrUj4161Y2MeteLjHrXi4x614uMeteLjHrXi4x614uMeteL/3UTAf9zHAP/fSEF/44pCv+bNBD/&#10;ojkX/6Y+H/eqRCburkou5bFSNdyvWUHPqGFSxaBpYbuYcm6xkXp5qYuDg6GFjYuagZiRlH6llpB8&#10;tpiNfc2XjH7PlYp+0JOKftKRiX7Tj4l91Y2IfdaLiH3Wi4h91ouIfdaLiH3Wi4h91ouIfdaL/3YS&#10;Af90HAP/gCAF/5EoCf+eMw//pDcV/qo7G/OvQSLqtEgo4rlQLtS0VkDJrV9RvqVnYLSeb22ql3d4&#10;oZGAgpmMiouRh5WRi4SiloaDspmDhMuYhIPOloSD0JSEgtKShIHTkISB1I6EgNaMhIDWjISA1oyE&#10;gNaMhIDWjISA1oyEgNaM/3cSAf90GwP/gh4E/5QnCP+gMg3/pzQT+q44GO+1PRzmvEYh3L9MLM65&#10;VD/DsV1Qt6plX62kbGyjnXR3mZh8gZGThoqJj5KRgoyfln2Kr5h6i8eYfInOln2I0JR+htKSf4XT&#10;kH+E1I6Ag9aMgIPWjICD1oyAg9aMgIPWjICD1oyAg9aM/3gSAf91GwP/hRwE/5cmB/+jLwv/qzAQ&#10;9bM0FOu7OhfixEQY1cRIK8i9Uz28tltOsbBjXaaqamqcpHF2kp96gImag4mBlo6QeZOclXSSrJdx&#10;ksOYc5HPlnaO0JR4i9KReYrTkHqI1Y57h9aMe4fWjHuH1ox7h9aMe4fWjHuH1ox7h9aM/3gSAf92&#10;GwP/iBsD/5olBv+mKwn+rywM8bkvDubDNg/dzTwWzshHKcLCUTu2vFlMqrZhW5+waGiVq290i6Z3&#10;foGigIZ5n4uNcZyZkmybqZVpm7+Wa5nQlG6U0ZJxkdKRc4/Uj3WN1Y12i9aLdovWi3aL1ot2i9aL&#10;dovWi3aL1ot2i9aL/3kRAf94GgL/jBkD/54jBP+qJgb4tCUI68AoCOHNMAfU0jcUyM1FJ7vITzmv&#10;wldKo71fWJi4ZmWNs21xg691e3qrfoNxqImKaqaWj2Wlp5Jipr2SY6PSkWed05BqmNSPbZXVjW6S&#10;1oxwkNiKcJDYinCQ2IpwkNiKcJDYinCQ2IpwkNiK/3sRAf98FwL/kBcC/6IhA/+uIATyux0E5coe&#10;A9rbJAPM2TUSwNNDJLTOTTaoyVVHnMRdVZHAZGKGvGtte7hzdnK1fH5qs4eFY7GVil6wpYxbsbyN&#10;W6/VjV+n1Y1jodaMZpzXi2iZ2IpqltmIapbZiGqW2YhqltmIapbZiGqW2YhqltmI/3wQAf+BFAL/&#10;lRUB/6cdAvy1FgLrxhAB2tsPAM3gJQTD3zYPuNtBIazVSzOg0VNDlM1aUYnJYl1+xmlndMNxcGvB&#10;e3hkv4Z+Xb6Ugli9pYVWvruGVb3bhliz2odcq9qHX6bah2Gh24ZjnduFY53bhWOd24VjnduFY53b&#10;hWOd24VjnduF/34QAf+HEQH/mhEA/60UANq+CgDRzQoAy+QQAcHkJQe34zUTreFAIaPeSS+X21I+&#10;i9dZS4DUYFd20Whhbc9waWXNenBezIZ1WMyVeVTMpntRzbx8UMzifFPB4H9Vt9+AWLHegVqr3oFc&#10;pt+BXKbfgVym34Fcpt+BXKbfgVym34Fcpt+B/4APAf+ODgH/og0A27UIAM7BCADG0AkAvukSArTp&#10;JQqq6DMXoOY+JZblRzKL404/gOFVSXbgXVNt3mZbZd1vYV7demdY3IZrU9yVb1DdpnFN3rtyTd/h&#10;cU7R53RQxuZ3Ur7keFO45HlVsuN6VbLjelWy43pVsuN6VbLjelWy43pVsuN6/4MOAf+WCwDdqwQA&#10;zbgGAMLEBgC61AkAse8UA6fuJQ2e7jMalO09J4rsRjOA604+dutVR2zqW05k6mNVXeptWljqd15T&#10;6oNiTuqRZUrroWdH7LNpRu3QaUjm6GlL2etqTM/sbU7H629PwOpwT8DqcE/A6nBPwOpwT8DqcE/A&#10;6nBPwOpw/4kLAOmgAQDQsQQAwbwFALfJBgCu2gkApPUXBZv1JxCS9TQciPY+J3/2RzJ29k47bPZU&#10;QmT2Wkhd9mJNV/ZrUVL2dVVN94BYSPiNWkX4m1xC+KteQfe+X0D332BD7uxgR+PxX0jb8WFJ0vJj&#10;SdLyY0nS8mNJ0vJjSdLyY0nS8mNJ0vJj/pUAANSpAADCtQMAtcEDAKrPBQCg5wsBmP0aBo/+KRCG&#10;/zUbfv9AJXT/Ri1r/0w1Y/9SOlz/WT9W/2BDUP9oR0z/cUpH/3tMQ/+HTkD/lFA+/6FSPf+wVDv/&#10;w1U7/uFVPPnwVUDw9FVD5/dUQ+f3VEPn91RD5/dUQ+f3VEPn91RD5/dU26EAAMWwAAC1ugIAqMcC&#10;AJ3WBACT/A4Bi/8dBoP/Kw96/zUXcf88H2j/QiZg/0ksWf9PMVP/VjVO/104Sf9lO0X/bT1B/3Y/&#10;Pv+AQTv/i0M5/5hFOP+kRjb/skc1/8RINf/dSTT/8Ek3/vhJN/74STf++Ek3/vhJN/74STf++Ek3&#10;/vhJyasAALa0AACowQAAm88AAI7fAQCH/xEBfv8dBHX/Jwts/y8SZP83GFz/Ph1W/0UiUP9LJUv/&#10;UihG/1grQf9fLT7/Zy87/28xOP94Mzb/gjQz/402Mf+ZNzD/pTgv/7I6Lv/AOy7/0zst/+s8Lf/r&#10;PC3/6zwt/+s8Lf/rPC3/6zwt/+s8uLAAAKi8AACayQAAjNkAAIH1AwB5/xABbv8WA2X/HwZe/ycL&#10;V/8wD1H/NxNL/z4XRv9FGUH/TBs9/1IdOf9YHzb/XyE0/2YiMf9uJC//dyUt/4AmK/+MKCn/lyko&#10;/6IqJ/+tKyb/uSwm/8ktJv/JLSb/yS0m/8ktJv/JLSb/yS0m/8ktqrcAAJrFAACL0wAAfeIAAHX/&#10;BQBp/wwBX/8RAlf/FwNQ/x8FSf8mB0T/Lgk//zYLO/89DTf/Qw8z/0kRMP9PEi7/VRMs/1sUKv9i&#10;FSf/aRYl/3IXI/97GCH/hhkf/5EaHv+cGx7/pRwd/7AdHf+wHR3/sB0d/7AdHf+wHR3/sB0d/7Ad&#10;nMAAAIzOAAB83gAAcPUAAGX/AABa/wYBUf8NAUn/EQJD/xcDPf8fBDj/JgU0/y0GMP8zBy3/OQcq&#10;/z4IJ/9DCCX/SQkj/04JIf9UCR//Wgod/2EKG/9pCxn/cgwX/3wNFv+GDRT/jw4U/5oPFP+aDxT/&#10;mg8U/5oPFP+aDxT/mg8U/5oP/1wcAv9XJgP/UTIG/048CP9XRRD/W04Z/1xYIv9bYyv/WW8y/1d6&#10;OP9UhT3/UpBB/1CZRf9PoEf/TqdJ/02uS/9MtEz/S7tN/0rDTv9JzU//Sd1Q/0jpUP9I8lD7SfZQ&#10;9kv5UPBN+0/qT/tQ50/8UOdP/FDnT/xQ50/8UOdP/FDnT/xQ/1wcAv9YJgP/UjIG/1E6CP9aQxD/&#10;X00Z/19XI/9eYSv/XG0z/1l5Ov9XhD//VI5D/1KXR/9Qn0n/T6ZL/06tTf9NtE//TLtQ/0vDUf9L&#10;zlL/St9S/0nqU/1K8lP4S/ZT8U34UutP+lLlUPpT4lH6U+JR+lPiUfpT4lH6U+JR+lPiUfpT/10b&#10;Av9ZJgP/UzEG/1Q5CP9dQhD/Yksa/2JVI/9gXyz/X2s0/1x3O/9ZgkD/VoxF/1SVSP9Snkv/UaVO&#10;/1CsT/9Ps1H/TrtS/03EU/9Mz1T/S+BV/0vrVfpM8lX0TfZV7FD4VOZR+FXfUvlW3FP5VtxT+Vbc&#10;U/lW3FP5VtxT+VbcU/lW/14bAv9aJQP/VDEG/1g3CP9hQBH/ZUka/2ZTI/9kXS3/Ymg1/190PP9c&#10;f0L/WYpH/1aTS/9UnE7/U6RQ/1GrUv9Qs1T/T7pV/07EVv9N0Ff/TeJY/EztWPZO8ljuUPVY5lP2&#10;WN9U91nXVfhZ01X4WdNV+FnTVfhZ01X4WdNV+FnTVfhZ/18aAv9bJQP/VTAG/1w0CP9lPRH/akca&#10;/2tRJP9pWi3/ZmQ2/2NwPf9ffEP/XIdJ/1mRTf9XmlD/VaJT/1OqVf9Sslf/UbpZ/1DFWv9P0lv8&#10;TuRb+E/tXPBR8lvnVPRb3lX1XNVW9l3OWPddy1j3XctY913LWPddy1j3XctY913LWPdd/2AaAv9c&#10;JAP/Vi8F/2AyCP9qOxD/b0Qa/3BOI/9vVy3/a2E2/2dsPv9jeEX/YINL/1yOT/9amFP/V6BW/1ap&#10;Wf9UsVv/U7pc/lHGXvxQ1l/5UOdf8lLuX+dV8V/dV/Jg0ljzYctZ9WLFW/Viw1v1YsNb9WLDW/Vi&#10;w1v1YsNb9WLDW/Vi/2EZAv9dIwP/Wi0F/2UvCP9vOBD/dEEZ/3ZLI/91VC3/cV02/2xnP/9oc0b/&#10;ZH9M/2CKUv9dlVb/Wp5Z/1inXP5WsF/9VLpg/FPHYvlS3GPzU+hj6VXuY95Y8GTQWvFlyFzyZsJd&#10;8ma9XvJmu17yZrte8ma7XvJmu17yZrte8ma7XvJm/2IZAv9eIwP/XioF/2ktCP90NQ//ej4Y/3xI&#10;Iv97USz/eFo2/3NjP/9tbUf/aXpO/2SGVP9gkVj/XZxc/VqlYPtYsGL6Vrtl+FXKZvVU4GfsVupn&#10;31rtZ9Bc72nGXe9qv1/varlg72q1Ye9qs2HvarNh72qzYe9qs2HvarNh72qzYe9q/2MYAv9gIgP/&#10;YicF/24qB/95Mg7/fzwX/4JGIf+CTyv/f1g1/3tgPv91aUf/b3RO+2qBVfhmjFv1Ypdf81+hY/Bc&#10;q2buWrZp7FnEaulY2mvhWupr0F3sbcVf7G68YetvtmLsb7Fj7G6tZOxuq2Ttbatk7W2rZO1tq2Tt&#10;batk7W2rZO1t/2QYAv9hIgP/ZiUE/3InB/9+MA3/hTsW/4hFH/+ITSn/hlUz/4JePft9Zkb2dnBO&#10;8nJ8Ve5th1zqaJJi5mScZuNhpmrgX7Jt3V2/b9pd03DSXupwxGDpcrpi6HOzZOhzrWXpc6lm6XKm&#10;Z+pxpGfqcKRn6nCkZ+pwpGfqcKRn6nCkZ+pw/2UXAv9iIQP/aSME/3clBv+CLwz/ijkU/45DHf+P&#10;TCb/jVMw+YpbOvOFY0Ttf2xN6Hl3VeN0gl3ebo1j2WmXadNmoW7PY6xxy2G5dMhhynXFYeV2uWTm&#10;d7Bm5XeqaOZ3pWnmdqJq53Wfauhznmvpc55r6XOea+lznmvpc55r6XOea+lz/2YXAf9jIQP/bSAE&#10;/3sjBf+HLgv/jzgS/5NBGv+VSiP6lFEt85FZN+yNYEHlh2lK34F0U9Z6fl3PdIhlym+RbMVrm3HB&#10;aKZ1vWayeLplwnq3Zd17rmjje6dq43uia+R6nmzleJtt5XeZbed2mG7ndZhu53WYbud1mG7ndZhu&#10;53WYbud1/2cWAf9kIAP/cB4D/34iBf+LLAn/kzcQ/5hAGP2aSCD0mk4p7JhVM+WVXTzdj2ZH04hv&#10;U8uBeV7Fe4Nmv3WMbrlxlnS1bqF4sGusfK1qu36qatJ/pGzgfp5t4X2ab+J8l3DjepVw5HmTcOV3&#10;k3Hmd5Nx5neTceZ3k3Hmd5Nx5neTceZ3/2gWAf9kIAP/cxwD/4EgBP+OKwj/lzUO/50+FfifRBzv&#10;oEsl559SLd+dWjfTlWNGyo5sU8OHdV67gX5ntXuIb693kXWqc5x6pXCofqFvtoGeb8qCm3DegZZx&#10;34CTcuF+kXPifJBz43qOc+R5jnPleI5z5XiOc+V4jnPleI5z5XiOc+V4/2kWAf9mHgP/dhoD/4Qf&#10;A/+SKgf/mzQM/qA7EvOjQRjqpkgg4qdPJ9iiVjbMmmBFw5NpUruNcl6zhnpnrIGEb6Z9jXageZh8&#10;m3ajgJd0sYOUdMWEkXXdg4923oGNduB/i3fhfYp34nuJduR6iXbkeYl25HmJduR5iXbkeYl25HmJ&#10;duR5/2kVAf9pHQP/eBkC/4ceA/+VKAb/njIK+qQ3D++oPRTmrEQa3a1LJNCmVDXGn15EvJlmUrSS&#10;b12sjHdnpIeAb56CineYfpR9knuggY16rYSKecCFiHrchId63YKGet+AhnrgfoV64nyFeeN6hXnk&#10;eYV55HmFeeR5hXnkeYV55HmFeeR5/2oVAf9rGwL/excC/4ocAv+YJgX/ojAI9agzDOuuORDis0EU&#10;1rFHI8qrUjTApFxDtp5kUa2YbFylknRmnY19b5aIhnaPhZF9ioKcgoWAqoWBf7yGgIDbhYCA3YOA&#10;f96BgH7gf4B94X2AfeN7gHzkeoB85HqAfOR6gHzkeoB85HqAfOR6/2sVAf9tGQL/fhUC/40bAv+b&#10;JAP+pSwG8awvCOezNAvdujoQ0LVGIcWvUTK6qVpCsKNiT6edaluemHJllpN6bo+Pg3aIi458goiZ&#10;gXyGp4V5hrmGd4fXhXiF3YN6g96BeoLgf3uB4X18gON7fH/jenx/43p8f+N6fH/jenx/43p8f+N6&#10;/2sUAf9wGAL/gRQB/5AZAf+fIgL6qSYE7bEpBeK6LwbWvzYPyrpEIL+0TzG0rlhAqqhgTqGjZ1qY&#10;nm9kj5p3bYiWgHWAkot7eo+WgHSOpIRxjbaFb47RhXGL3YNzid+BdYfgfnaF4X13hON7d4PkeneD&#10;5Hp3g+R6d4PkeneD5Hp3g+R6/2wUAf9zFgL/hRMB/5QWAf+iHgH1rSAC57ghAt3DJgLQwzQNxL5C&#10;Hrm5TS+us1Y+pK5eTJqpZVeRpW1iiaF1a4CdfnJ5moh5cpeUfm2WooJplbOEZ5bNg2mT3oJsj9+A&#10;b4zhfnCK4nxyiON6cofkeXKH5Hlyh+R5cofkeXKH5Hlyh+R5/20TAf92EwH/iBIB/5gTAP+nGQHv&#10;sxYB4sAVANXKHgHJxzIMvsNAHLO+SyyoulQ8nrVcSZSwY1WKrGtfgalyaHmle29yo4V2a6CRe2af&#10;n39in7GBYJ/KgGKc4H9ll+F+aJPifGqQ43tsjeR5bYzleG2M5XhtjOV4bYzleG2M5XhtjOV4/24T&#10;Af97EQH/jRAA/50QAPqsEQDauwsA1ckLAM3OGwHCzC8Kt8k9GazFSSmhwFI4l7xaRo24YVGDtWhb&#10;erJwZHKveWtrrINxZKuPdl+pnnpbqa98WarJfFqn4nteoON7YZvjemOX5HlmlOV3ZpLmd2aS5ndm&#10;kuZ3ZpLmd2aS5ndmkuZ3/3ASAf+ADgH/kg4A8qMLANmzCQDPvgkAy8wJAMTTFwC60iwHsM87FqXM&#10;RiaayFA1j8RYQYXBX018vmdWc7xvXmu5d2VkuIJrXraOcFm1nXNVta51VLbIdVOz53ZXq+Z2WqTm&#10;dlyg53VfnOd0YJrodGCa6HRgmuh0YJrodGCa6HRgmuh0/3ISAf+GDAD7mAkA2akGAM61BwDGwQcA&#10;wM8JALrbEwCx2ikFp9g3EpzURCGS0U0wh85VPH3LXUd0yWVQbMdtV2XFdl5exIFjWcOOaFTDnWtR&#10;w65sT8TIbU7C7W1QuOtvU7DrcFWr6nBYputwWaPrcFmj63BZo+twWaPrcFmj63BZo+tw/3cPAf+N&#10;CADeoAIAz64FAMS5BQC7xQYAtdMKAK7hFgGm4SkGneA3EZPeQh2J3Ewpf9pUNXXXXD9t1WRIZdNs&#10;T1/SdlRZ0oFZVNGOXVDRnWBN0rBiS9PJYkrS7WJLyPJmTb/xaE+48GlRsvBpUq/vaVKv72lSr+9p&#10;Uq/vaVKv72lSr+9p/38KAO2WAADSpgEAxLIDALm8AwCwyQYAqdgKAKHnGQKZ5yoJkOc3FIfmQh99&#10;5UopdORRM2vjWTpk4mFBXuJrR1jidUtT4YBPT+KNU0vim1VJ46xXR+TEV0bj6VdG3fZZR9D3XEnI&#10;915KwfZgS732YEu99mBLvfZgS732YEu99mBLvfZg/4kAANmeAADHrAEAubYCAK7BAwClzgYAnOQM&#10;AJXvHQON7ywLhe85FXzvQR5z70knau5QL2LuVzVc7l86Vu5oP1LucUJN73xGSe+JSUbwlktD8KZN&#10;QPG5Tj/y208+8PdOQub7T0Pd+1FE1PxTRc/8VEXP/FRFz/xURc/8VEXP/FRFz/xU4ZUAAMumAAC7&#10;sAAArrsBAKLIAgCY1QUAkPgPAYn4IASC+C4Lefk3E3D5Pxto+UYiYPpNKFr6VC1U+lwxT/tlNUv7&#10;bThH/Hc7Q/yDPT/9kD88/Z9BOv6vQzj/xkQ3/+pFNvz9RTvy/0Q+6v9EPub/Rj7m/0Y+5v9GPub/&#10;Rj7m/0Y+5v9G0J8AAL2sAACutQAAosIAAJXPAACK3QMAhP8SAXv/HgN0/yoJbP8zD2T/OxZd/0Mb&#10;V/9KIFH/USRM/1gnSP9gKkT/aCxA/3EuPP97MTn/iDI1/5Y0M/+kNjH/tjcv/9A4Lv/vOS3//zkx&#10;//85M/z/OTP8/zkz/P85M/z/OTP8/zkz/P85wagAAK+xAACivQAAlMoAAIfYAAB98wcAdv8SAW3/&#10;GgNl/yQFXv8tClj/Ng9S/z0TTP9FFkj/TBlD/1MbP/9aHjz/YSA4/2khNf9yIzH/fSUu/4omK/+Z&#10;KCn/pykn/7krJv/SLCX/7ywk//8tJP//LST//y0k//8tJP//LST//y0k//8tsa4AAKO5AACUxgAA&#10;htMAAHnhAABx/wgAZ/8PAV//FQJX/x4DUf8mBUv/LgdG/zYKQf89DD3/RA45/0sQNv9REjL/WBMv&#10;/18VLP9nFin/cRcm/3wYI/+JGiD/mBsf/6YcHf+3HRz/yh4c/+YfG//wHxv/8B8b//AfG//wHxv/&#10;8B8b//AfpLUAAJXCAACGzwAAd94AAGv0AABi/wMAWf8LAVH/EQFK/xcCRP8fAz//JgQ6/y0FNv80&#10;BjL/Ogcu/0AIK/9GCCj/TAkl/1IJIv9ZCiD/Ygsd/2sMGv92DRf/hA4V/5IPFP+gEBP/rRET/7oR&#10;E//DEhP/wxIT/8MSE//DEhP/wxIT/8MSl74AAIbMAAB32wAAaecAAFz9AABU/wAAS/8FAEP/DAE9&#10;/xECN/8XAjL/HgMu/yQDKv8qBCX/LwQi/zUFH/86BR3/PwUa/0UGGP9LBhb/UgYU/1oHEv9iBxD/&#10;bAcP/3cIDf+ECAz/kAgM/5wIDP+iCAz/oggM/6IIDP+iCAz/oggM/6II/1AgAv9LKgP/RDYF/0c6&#10;Bv9KPwj/TkkP/09UF/9PYB7/TWwk/0p5Kv9IhS7/RpAy/0SaNP9Dojf/Qqo4/0GxOv9AuTv/QME8&#10;/z/LPf8+3D7/Pug+/z3zPv89+z//Pv8+/0D/PvpD/z30RP8+7kb/P+5G/z/uRv8/7kb/P+5G/z/u&#10;Rv8//1AgAv9LKgP/RTUF/0o4Bv9NPQj/UUgP/1JSF/9RXh7/T2ol/013K/9Kgy//SI4z/0aYNv9E&#10;oTj/Q6k6/0KwPP9CuD3/QcE+/0DLP/9A3ED/P+lA/z/0QP8+/UH/QP9A/UL/QPZF/0DwRv9B6Uj/&#10;QelI/0HpSP9B6Uj/QelI/0HpSP9B/1EfAv9MKQP/RzQF/002Bv9ROwj/VUYQ/1ZQGP9VXB//Umgm&#10;/1B0LP9NgDH/Sow1/0iXOP9GoDv/Rag8/0SwPv9DuD//Q8FB/0LMQf9B3kL/QetD/0D1Q/9A/UP/&#10;Q/9D+Eb/QvBI/0PqSf9E40r/ReNK/0XjSv9F40r/ReNK/0XjSv9F/1IfAv9NKQP/SjIE/1AzBv9V&#10;OQj/WUMQ/1pNGP9ZWCD/VmQn/1NxLf9QfTP/TYk3/0uUOv9Jnj3/R6Y//0auQf9Ft0L/RMFE/0TM&#10;Rf9D30X/Qu1G/0L3Rv9D/Ub5Rv9G8En/RulL/0fiTP9I203/SNtN/0jbTf9I203/SNtN/0jbTf9I&#10;/1MeAv9OKAP/Ti8E/1QwBv9aNgj/XkAQ/2BKGP9eVSD/W2Ao/1htL/9UeTT/UYU5/06RPf9Mm0D/&#10;SqRC/0mtRP9Itkb/R8FH/0bNSP9F4Un/RO9K/0X4SvtH/UrxSv9J6E3/S99O/0zXT/9Mz1H/TM9R&#10;/0zPUf9Mz1H/TM9R/0zPUf9M/1QdAv9QJwP/UiwE/1ktBf9fMgj/ZDwQ/2ZHGP9kUiD/YVwo/11o&#10;MP9adTb/VoE7/1KNP/9PmEP/TaJF/0yrSP9KtUn/Sb9L/0jMTP9I4U3/SO5N/Ej5TvJL/E3nTv1P&#10;3VD9UNJS/lDMU/9RxlT/UcZU/1HGVP9RxlT/UcZU/1HGVP9R/1UdAv9RJwP/VikE/14qBf9kLwj/&#10;ajoP/2xFF/9sTyD/aFko/2RjMP9gcDf/XHw9/1iIQv9Vk0b/U51J/1GmS/9PsE3/TrpP/U3GUPpN&#10;2VH2TOpR8k33UedQ+lLbUvtUzlT8VcdW/VXBV/5VvFj+VbxY/lW8WP5VvFj+VbxY/lW8WP5V/1cc&#10;Av9SJgP/WiYE/2ImBP9qLAf/cTcO/3NCFv9zTB//cFYo/2tgMP9mazj/Y3c+/l+DRPtbjkj5WJhM&#10;91ahT/VVq1HzU7VT8VLBVO9R0FXrUedV5lL2VtpU+VjMVvpZw1j7Wrxa+1q3W/tZs1z7WbNc+1mz&#10;XPtZs1z7WbNc+1mzXPtZ/1gbAv9TJQP/XiMD/2cjBP9wKgb/dzUN/3pAFf96Sh3/eFMm/3NcL/xu&#10;Zjf4aXI/9GV+RfFhiUruXpNO61ydUuhZplXmWLBX5Fe8WOJWzFneVuRZ2Fb0W8pY913AWvheuFz4&#10;XrNd+F6uXvhdq1/5XKtf+VyrX/lcq1/5XKtf+VyrX/lc/1kbAv9WIwP/YiAD/2wgA/91KAX/fTML&#10;/4A9E/+BRxv/f1Ak+XtZLfR2YjbucW0+6mx5ReZohEviZI5R3mGYVdteolnWXKxb01u4XtBaxl/N&#10;Wt9gyFryYb5c9WK1XvRirmD1Yqph9WGmYvZho2P3X6Nj91+jY/dfo2P3X6Nj91+jY/df/1oaAv9Z&#10;IQL/Zh0C/3AeA/96JgT/gjEJ/4Y7EP+IRBn5hk0h8oNWK+t+XjTleWk94HR0Rdpvf0zTaolTz2aS&#10;WMtjnF3HYaZgxF+xY8Fev2S+XtJlul/sZrJg8marYvJmpWTyZaFl82SfZfRjnGb1Ypxm9WKcZvVi&#10;nGb1Ypxm9WKcZvVi/1saAv9cHwL/aRsC/3UcAv9+JAP/hy4I/4w4DvuOQhbyjkoe64tSJ+SHWzDd&#10;gWY603pwRc11ek7IcINVw2yNW75plmC6ZqBkt2SrZ7RjuGmxYspqrmPmaqhk72qiZu9pnWfwaJpo&#10;8WeYafJmlmnzZJZp82SWafNklmnzZJZp82SWafNk/1sZAv9fHAL/bBgC/3kbAv+DIQP/jCwG/5E2&#10;C/WUPxLslUcZ5JNPItyOWC3Sh2I6yoFsRcN7dU6+dn9WuHKIXbRukWKva5tmq2mmaqhns2ylZ8Nu&#10;omfgbp5p7W2Zau5slmvvapNs8GmSbPFnkGzyZpBs8maQbPJmkGzyZpBs8maQbPJm/1wZAf9iGgL/&#10;cBYC/3wZAv+GHwL/kCkE+pYzCfCaPA7nm0QV35pLHdOUVSzKjV85wodpRbuBcU+1fHtXr3iEXqp0&#10;jWOlcZdooW6ibJ1srm+abL5wmGzZcZVt62+Rbuxuj2/tbI1v72qMb/Bpi2/xZ4tv8WeLb/Fni2/x&#10;Z4tv8WeLb/Fn/10ZAf9kGQL/chQB/38YAf+KHQH/lCYD9pswBuufOArioj8Q2J9HHM2ZUivEkl05&#10;u4xmRLSHbk6tgndXp32AXqJ5iWSddpNpmHOebZRxqnGQcbpyjnHRc4xy6nGKc+tviHPtbYdz7muH&#10;c+9qhnLwaIZy8GiGcvBohnLwaIZy8GiGcvBo/14YAf9nFwH/dRMB/4MWAf+OGgH+mCMC8Z8sBOel&#10;MwfdqDkM0aNFG8edUCq+l1o4tZJjRK2MbE6mh3RXoIN8Xpp/hmSVfI9qkHmabot3pnKIdrZ0hXbM&#10;dIR36XKDd+pwgnfsboJ27WyCdu9qgXbwaYF28GmBdvBpgXbwaYF28GmBdvBp/14YAf9pFQH/eBIB&#10;/4YUAf+RGAH6nB8B7aQnAuKqLATWrDQLy6dDGsGiTim4nFg2r5dhQ6eRaU2gjXFWmYh5XpOFgmSN&#10;gYxqiH+Xb4N9pHJ/fLN0fXzIdXx96HN8fOpxfHvsb3167W19ee5rfXnwaX158Gl9efBpfXnwaX15&#10;8Gl9efBp/18YAf9rEwH/exEB/4kTAP+VFQD1oBoB6KkgAd2wJAHQsDIKxqxBGLymTCezoVY1qpxf&#10;QaKXZ0yakm9Vk453XYyLgGSGiIppgYWVbnyDoXJ3grB0dYLFdXSD53N1gepxdn/rb3d+7W14fe5r&#10;eHzwaXh88Gl4fPBpeHzwaXh88Gl4fPBp/2AXAf9uEgH/fhAA/4wRAP+ZEQDxpBMA464WANa2HAHL&#10;tDAIwbA/F7erSyWtplQzpKFdQJydZUqUmGxTjJV0W4aRfWJ/jodoeYySbXSKnnFwiK10bYjBdG2J&#10;5HNvh+pxcITsb3KD7W1zge5rdIDwaXSA8Gl0gPBpdIDwaXSA8Gl0gPBp/2EXAf9xEAH/gg4A/5AO&#10;APWdDQDjqQwA2bUMAM+5GgDFuC4Hu7Q9FbGwSSOnq1IxnqdbPpajY0iOn2pRhptyWX+YemB4lYRm&#10;cpOPbG2RnG9pkKpyZpC+c2WR4XJojutwaorsbmyI7Wxthu9rboTwaW6E8GluhPBpboTwaW6E8Glu&#10;hPBp/2MVAf91DgH/hg0A+JQLANyiCADUrQkAz7gKAMm9FwC/vCsGtbk7E6u2RyGhsVAvmK1ZO4+q&#10;YUaHpmhPf6NwV3igeF5ynoFka5uMaWaamW1imahvX5m8cF6Z329gluxuY5HtbWaO7mtni+9qaYnw&#10;aGmJ8GhpifBoaYnwaGmJ8GhpifBo/2cSAf95DAD/igoA35oEANOmBwDMsQgAx7sIAMHCEwC4wigE&#10;rr84EKW8RB6buE4skbVXOIixXkKArmZLeKttU3Gpdlprp39gZaWKZGCjl2hbo6ZrWaO6bFij3GtZ&#10;oO5rXJrval+W8GlhkvFoY4/xZmOP8WZjj/FmY4/xZmOP8WZjj/Fm/2sQAf9+CQDxkAQA1p4DAMyq&#10;BgDEtAYAvr4FALjIEACwyCQDp8Y1DZ3DQhuTwEwoir1UM4G6XD55t2RGcbVrTmuzdFRksX5aX7CJ&#10;X1qvlmJWrqVlU665ZlKv22VSq/JmVaTyZlif8mZam/NlXJfzZFyX82Rcl/NkXJfzZFyX82Rcl/Nk&#10;/3ANAP+EBADdlgAAzqMDAMSuBAC7twQAtMIFAK7NDACnziACns0xCpXLPhaLyEkjgsZSLnrDWjhy&#10;wWJAa8BqR2S+c01evXxTWbyIV1S7lVtQu6VdTru5Xk28211LufdfTrH2YFGq9mBTpfZgVaH2YFWh&#10;9mBVofZgVaH2YFWh9mBVofZg/3cIAOuMAADTmwAAxqgCALuxAgCyuwIAqscGAKLTCgCd1hoBldYs&#10;BozUOhGD0kYdetBPJ3LOWDFqzWA4ZMtoP17KckVYynxJVMmITU/JlVFMyaVTSsm5VEnK3FNHyPdV&#10;SMD8WEq4+1lMsvtaTq36Wk6t+lpOrfpaTq36Wk6t+lpOrfpa/38AANyTAADKogAAvKwBALG1AACo&#10;wAMAn8sGAJbZCwCR4BsBit8sBoLfOQ553kMXcd1NIGrcVihj218vXdpnNVjZcTpT2Xs+T9mIQkvZ&#10;lkVI2aZHRtq6SEXb20dE2PRJQtP/TUTJ/09Fwv9QR7v/Uke7/1JHu/9SR7v/Uke7/1JHu/9S5ooA&#10;AM+bAAC/pwAAsrAAAKe7AACcxgMAk9EGAIvqDgCF6B8CfugtBnboOA5u6EEWZudKHV/nUiNZ51sp&#10;VedkLVDnbTFM53g1SeeEOEbokTpD6KA8QOmyPj/qyz4+6O8+Peb/Pz3g/0I/1/9EQM7/RkDO/0ZA&#10;zv9GQM7/RkDO/0ZAzv9G1pMAAMSjAAC0rAAAp7YAAJvBAACQzAIAhtkGAIDyEgB58h8CcfIrBmry&#10;Ngxj8z8SXfNHGFfzTx1S81chTfRgJEn0aShG9HMqQvV+LT/1iy889pkxOvapMzj3vjQ2+OE1NvX5&#10;NTXz/zQ37P82OeX/ODnl/zg55f84OeX/ODnl/zg55f84yJ4AALapAACosgAAm70AAI/IAACD1AAA&#10;eegHAHP8EgFr/R0CZP0nBF7+MQhY/jsNU/9DEU3/SxVJ/1MYRf9aGkH/Yx0+/2wfO/92ITf/giM0&#10;/5AlMv+fJzD/sCgu/8gpLf/qKiz//yos//8qL/n/Ki/5/yov+f8qL/n/Ki/5/yov+f8quaYAAKqu&#10;AACcuQAAjsUAAIHRAAB13gAAbfoJAGX/EQFe/xoCV/8jA1L/LAVM/zQHSP88CkP/RAw//0wOPP9T&#10;EDj/WxI1/2MUMv9sFi//dxcs/4QZKf+TGif/ohwl/7QdJP/MHiP/7R4i//0fIv//HyL//x8i//8f&#10;Iv//HyL//x8i//8frKsAAJ22AACPwgAAgM4AAHPcAABn6QAAX/8GAFj/DgBR/xUBS/8dAkb/JgNB&#10;/y0EPP81BTj/PAY0/0IHMf9JCC7/UAkr/1cKKP9fCiX/aQwj/3QNIP+CDh3/kg8b/6IQGv+yERn/&#10;yBIY/+UTF//6FBf/+hQX//oUF//6FBf/+hQX//oUn7MAAJC/AACAzAAActoAAGTkAABY9QAAUf8B&#10;AEr/CwBE/xABPv8XATn/HgI0/yUCMP8sAyz/MgQo/zgEJf8+BSL/RAUf/0oFHP9RBhr/WQYX/2MH&#10;FP9uBxL/fAgQ/4wID/+cCA7/rAkO/7sJDf/TCQ3/0wkN/9MJDf/TCQ3/0wkN/9MJkbwAAIHJAABy&#10;1wAAZOQAAFTrAABL/wAARP8AAD3/BAA3/wwAMf8QASz/FgEo/xwBJP8iAiD/JwIc/ywCGf8xAxb/&#10;NgMT/zwDEf9CAw//SQQN/1EEC/9aBAn/ZgQG/3MFA/+BBQL/kAUB/5wFAf+rBQH/qwUB/6sFAf+r&#10;BQH/qwUB/6sF/0QkAv8/LgP/PDYE/0A4BP9BPQb/QUUI/0FRDf9AXRP/P2oY/zx3HP86hCD/N5Ej&#10;/zabJf81pCf/NKwo/zS1Kv8zviv/Msgr/zLVLP8x5S3/MfEt/zH7Lf8w/y3/MP8t/zP/Lf82/yz+&#10;OP8t+Tr/LvY7/y72O/8u9jv/LvY7/y72O/8u/0UjAv8/LgP/PjQD/0I2BP9EOwb/REMI/0VPDf9E&#10;WxP/QWgZ/z91Hf88giH/Oo8k/ziaJ/83oyn/Nqwq/za0LP81vS3/NMgu/zTWLv8z5i//M/Iv/zL8&#10;MP8y/zD/M/8v/zb/L/85/y/5O/8w9D3/MfE9/zHxPf8x8T3/MfE9/zHxPf8x/0YjAv9ALQP/QTID&#10;/0YzBP9IOAb/SEAI/0lMDv9IWBT/RWUa/0JyH/9AfyP/PYwm/zuYKf86oSv/Oaot/zizLv83vS//&#10;Nscw/zbVMf825jL/NfEy/zX7Mv81/zL/Nv8y/zr/Mfo9/zPzPv807UD/NOpB/zTqQf806kH/NOpB&#10;/zTqQf80/0ciAv9BLAP/RS8D/0kwBP9MNQb/TT0I/05IDv9NVBX/S2Eb/0huIP9FeyX/Qogo/z+U&#10;K/8+ni7/Pacv/zyvMf88uDL/O8Mz/zrPNP864TX/Ou41/zr4Nf86/zX/Ov81+z7/NfJB/zfrQv84&#10;5UT/OOFF/zjhRf844UX/OOFF/zjhRf84/0giAv9DLAP/SCwD/04tBP9RMQX/UzkI/1VFDv9TURX/&#10;UV0c/05qIf9Ldyb/SIMr/0WPLv9EmTD/QqIz/0GrNP9BtDb/QL03/z/JOP8/2zj/P+o5/z/1Of8/&#10;/zn7QP848UP/OuhF/zzhR/882kj/PdVJ/z3VSf891Un/PdVJ/z3VSf89/0khAv9EKgP/TSgD/1Mp&#10;BP9XLQX/WTYI/1xCDv9bThX/WFkc/1VlIv9Scij/T34t/0yKMP9KlDP/SJ42/0emOP9Grzn/Rbg7&#10;/0XEPP9E0jz8ROU9+ETyPfVF/jzxRf8+5kj/QNxK/0HSS/9BzE3/QclN/0HJTf9ByU3/QclN/0HJ&#10;Tf9B/0ogAv9IJwL/USUD/1glA/9dKgT/YDMH/2M/Dv9iShX/YFUc/1xhI/9ZbSn/VXku/1KEM/9Q&#10;jzb9Tpk5+0yiO/pLqj34SrQ/90q+QPVJzEDxSeFB7UrwQepK/ELkSv9E2Ez/RcxP/0bGUP9GwFH/&#10;Rr5R/0a+Uf9GvlH/Rr5R/0a+Uf9G/0wgAv9MJAL/VSEC/10hA/9jJwT/ZzEG/2o8DP9qRxT/Z1Ib&#10;/2NcI/9faCr7XHQw91l/NfVWijnyVJQ88FKdP+5RpkHsUK9D6k+6ROhOx0TmT91F4U/uRd1O+0jU&#10;T/9JyFH/SsBT/0q6VP9KtlX/SrRW/0q0Vv9KtFb/SrRW/0q0Vv9K/00fAv9QIQL/Wh4C/2IeAv9p&#10;JQP/bS0F/3E5C/9xRBL/b04a+2tYIvVmYynxY28w7WB6NulchTvmWo8/5FiYQuFWokTfVatG3FO2&#10;SNpSw0rWUthK0VPsS8xT+k3FVP9OvFb/T7VX/0+wWP9OrFn/Tapa/02qWv9Nqlr/Tapa/02qWv9N&#10;/04eAv9THgL/XhsC/2cbAv9uIgP/cyoE/3c1Cf94QBD5d0oY8nNUIOxvXijna2ow4md1Nt5jgDzZ&#10;X4pB1F2TRtFbnUnOWaZMy1iwTshXvFDGVs1Rw1fmUb5X91K4WP9TsFr/U6tc/1KnXf9So13/UaJd&#10;/1CiXf9Qol3/UKJd/1CiXf9Q/08eAv9XGwL/YhcB/2wZAv90IAL/eScD/34yB/mAPA3xf0YV6ntQ&#10;HeR3Wybdc2Yu1W1wN9Bpej7LZYREx2KOScRgl03AXqBQvV2qU7tbtlW4W8VWtVvfVrJc81esXf1X&#10;pl79VqFg/lWeYP9UnGH/U5ph/1OaYf9TmmH/U5ph/1OaYf9T/1AdAv9aGQH/ZRUB/3AXAf94HQH/&#10;fyQC/YQuBfOGOArqhkIR44RLGdt/VyPReWIvy3RsOMVvdkDAbH9GvGiIS7hmkVC1Y5tTsWGlVq5g&#10;sFmrX79aqV/UW6Zg71uiYfpanWP7WZlk/FiWZP1XlWX+VZRl/lWUZf5VlGX+VZRl/lWUZf5V/1Ad&#10;Av9dFwH/aRIB/3QVAf99GgH/hCEB94kqA+2NNAfkjT0N3ItIFtGFVCPJf14uwnpoOLx1cUC3cXpH&#10;sm6ETa5rjVKqaJZWp2agWaNlq1ygZLlenmTNXptk6l6YZvhdlGf5XJJo+1qQaPxZjmj9V45o/VaO&#10;aP1Wjmj9Vo5o/VaOaP1W/1IcAf9fFAH/bBEB/3gTAf+BFwH/iB0B8o8lAueTLwTelTgJ05BFFcqL&#10;USLChVsuu4BlOLR7bkGvd3dIqnR/TqVwiFOhbpJXnWucW5lqp16WabVglGjIYZJp5mCPavdfjWv4&#10;XYtr+VyJbPtaiGz8WIhr/FiIa/xYiGv8WIhr/FiIa/xY/1QaAf9iEwH/bxAB/3sSAP+FFAD6jRkA&#10;7ZMfAeKZKALYmTMIzJVCFMSQTiG8i1kttIViN66Ba0CofHNIonl8Tp12hVSZc45YlXGYXJFvpGCN&#10;brFii23DY4lu4mKHb/Zhhm/3X4Vv+V2Eb/pbg2/7WYNv/FiDb/xYg2/8WINv/FiDb/xY/1YYAf9k&#10;EQH/cg4A/34QAP+IEQD1kRQA6JgZAN2eIAHRnjEHx5pAE76VTCC2kFYsrotgN6eGaEChgnBInH55&#10;TpZ7glSSeItZjXaVXYl0oGGFc65jgnK/ZIBz3mSAdPVif3T2YH9z+F5+c/lcfnL6Wn5y+1l+cvtZ&#10;fnL7WX5y+1l+cvtZ/1gXAf9nEAH/dQ4A/4EOAP+MDgDxlRAA450RANajGwDLoS8Gwp4+ErmZSh6w&#10;lFQrqZBdNqKLZj+bh25HlYR2TpCAf1SLfohZhnuSXYF5nmF9eKtkeni8ZXl42WV4efRieXj2YHl3&#10;+F55dvlceXX6Wnl1+1p5dftaeXX7Wnl1+1p5dfta/1oVAf9pDgD/eAwA/4QMAO+QCwDdmgoA2aIL&#10;ANCmGADGpSwFvaI8ELSeSB2rmVIpo5VbNJyRYz6VjWtGj4lzTYmGfFOEhIVYf4GQXXp/m2F2fqhk&#10;c325ZXF+02VxfvJjcn32YHN79150evlcdHn6W3V5+1p1eftadXn7WnV5+1p1efta/10TAf9sDQD/&#10;ewsA9ogJANyTBgDVnQkA0aUKAMqqFQDBqSoEt6Y6D66iRhumnlAonppZM5aWYTyPk2lEiY9xTION&#10;eVJ9ioNXeIiNXHOGmWBvhKZjbIS3ZGqEz2RqhPBibIL2YG2A915vf/lcb336W3B8+1pwfPtacHz7&#10;WnB8+1pwfPta/18RAf9vCgD/fggA44wDANaXBQDPoAcAyqgIAMSuEwC7rScDsqs3DamnRBmgpE4m&#10;mKBXMZGcXzqKmWdDg5ZvSn2Td1B3kYBWco+KWm2Nll5oi6NhZYu0Y2OLzGNji+5hZYn3X2eG+F5p&#10;hPlcaoL6WmuB+1prgftaa4H7WmuB+1prgfta/2IQAP9yBwD4ggMA248CAM+aBQDJowYAw6wGAL2y&#10;EAC1siQCrLA1C6OtQhebqkwjkqZVLoqjXTiDoGVAfZ1sR3abdE1wmX1Ta5aIWGaVlFxilKFfX5Oy&#10;YF2TyWBdk+1fXpD4XmGM+VxjivpbZIf7WmWG+1llhvtZZYb7WWWG+1llhvtZ/2YNAP93AwDjhwAA&#10;05MBAMqeBADCpwQAu68EALW2DQCutyECpbYyCZ2zPxWUsEogjK1TK4SqWzR9qGM8dqVqQ3Cjckpq&#10;oXtPZaCGVGCekVhbnZ9bWJ2wXVadx11WnetcV5r6W1qV+lpckftZXo78WF+N/FdfjfxXX438V1+N&#10;/FdfjfxX/2oKAP98AADcjAAAzZgAAMOjAwC6qgIAs7MBAKy8CgCmvR0BnrwvBpa6PBGNuEcchbVQ&#10;J32zWTB2sWA4b69oP2mtcEVjq3lKXqqET1qpkFJVqJ5VUqevV1GoxldQp+pXUKX8V1Of/VdVmv1W&#10;V5b+VliV/lVYlf5VWJX+VViV/lVYlf5V/28EAOaCAADSkQAAxp0AALumAQCyrgAAqrcBAKLCBQCc&#10;xBgAlcMqBI3COQ2FwEQYfb5OIXW8Vipuul4yaLlmOGK3bj5dtnhDWLWCR1S0j0tQtJ1OTbOuUEu0&#10;xVBLs+pQSrH/UUyr/1JOpf9SUKH/UlGe/1FRnv9RUZ7/UVGe/1FRnv9R/3YAAN2JAADKlwAAvqIA&#10;ALOqAACpswAAoLwCAJjGBgCRzBIAi8wlAoTLNAl8yUASdchKG23HUyNnxVwqYcRkMFzDbTZXwnY6&#10;U8KBP0/BjkJLwZ1FSMGuRkfBxUZHwepGRL7/SUW5/0pHs/9LSa3/TEqr/0xKq/9MSqv/TEqr/0xK&#10;q/9M6X8AANGQAADCngAAtacAAKqvAACguAAAlsECAIzLBwCE1Q0AgNUeAXnVLgVy1DwMbNNHFGXS&#10;UBtf0VkhWtFiJ1XQayxR0HUwTc+BNEnPjjdGz505RNCuO0LQxjtD0Oo6QM39Pj7L/0BAw/9CQb3/&#10;Q0K5/0RCuf9EQrn/REK5/0RCuf9E3YgAAMeYAAC4owAAq6sAAKC0AACVvgAAi8gDAIDRBwB44Q0A&#10;dOEdAW7hKwNo4DcIYeBCDlzgTRRX4FYZU+BfHU/gaSJL4HMlR+B+KETgiytC4JotP+GrLz7iwS8+&#10;4uUvPN/6MTne/zQ52f82OtD/ODvM/zk7zP85O8z/OTvM/zk7zP85zZIAALygAACtqAAAobEAAJW7&#10;AACJxQAAfs8CAHTaBgBu6xEAaOseAWLrKgNd7DUGV+w/C1LsSA9N7FETSu1aFkbtYxlD7W0cQO14&#10;Hj3uhSE67pMjOO+jJDbwtiY18dImNO/zJjTs/yYy6/8oMuf/KzPk/ywz5P8sM+T/LDPk/ywz5P8s&#10;wZwAALCmAACjrgAAlrgAAInDAAB9zQAAcdgAAGfmBgBi9hEAXPcdAVf3JwJS9zEETfg6Bkj5QglE&#10;+UsLQfpUDj76XBA7+2USOPtvFDX7exYy/IkYMP2YGS79qhss/r8cK//jHSr8+h0q+v8dKvf/HCr3&#10;/x0q9/8dKvf/HSr3/x0q9/8ds6MAAKSrAACXtgAAicEAAHvLAABv1gAAY98AAFv1BgBV/xAAUP8Z&#10;AUv/IwJG/ywDQv80BD7/PAU6/0MGN/9LBzT/Uwgx/1sJLv9kCiv/bwwo/3wNJv+LDiT/nBAi/64R&#10;If/FEiD/6RMf//wTHv//Ex7//xMe//8THv//Ex7//xMe//8TpqkAAJizAACKvwAAe8oAAG7VAABg&#10;3wAAVOcAAE7/BABJ/w4AQ/8UAD//HQE6/yUCNv8sAjL/MwMv/zoDK/9BBCj/SAQl/08FIv9XBSD/&#10;YAYd/2wHGv95Bxj/iggW/5sIFf+tCRT/wwkT/+MJE//4CRP//woT//8KE///ChP//woT//8KmrEA&#10;AIu9AAB8yAAAbdQAAF/gAABR5gAAR/UAAEH/AAA8/wkAN/8QADL/FQEu/x0BKv8jASb/KQEi/y8C&#10;H/81Ahz/OwIZ/0IDFv9JAxP/UQMR/1oDD/9mBA3/dAQL/4UECv+WBQn/qAUI/7kFB//QBQf/4wUH&#10;/+MFB//jBQf/4wUH/+MFjboAAH3HAABt0wAAX+AAAFDnAABC7QAAOv8AADX/AAAv/wIAKv8KACb/&#10;DwAi/xQAHv8aARr/HwEW/yMBE/8oARD/LQEO/zMBDP85Agr/QQIH/0kCA/9TAgD/XgIA/2wCAP98&#10;AwD/jQMA/50DAP+sAwD/tQMA/7UDAP+1AwD/tQMA/7UD/zknAv8zMgL/NTQD/zg2A/84OwT/NkMF&#10;/zNOB/8xWwn/L2gN/y12Ef8rhBT/KZEW/ymbGP8opBn/KK0a/yi1G/8nvhz/J8gc/yfUHf8n5B3/&#10;J+8e/yf5Hv8n/x7/J/8e/yf/Hf8o/x3/K/8e/y3/H/wv/x/8L/8f/C//H/wv/x/8L/8f/zonAv80&#10;MQL/ODED/zs0A/87OQT/OkEF/zdLB/81WAr/M2UO/zFzEv8vgRX/LY4X/y2YGf8soRv/LKoc/yuy&#10;Hf8rux7/K8Qf/yvQH/8q4SD/Ku0g/yr3IP8q/yD/K/8g/yv/H/8s/x//L/8h/DH/Ivcz/yL3M/8i&#10;9zP/Ivcz/yL3M/8i/zsmAv81MAL/Oy8C/z4xA/8/NgT/Pj0F/zxIB/87VQv/OWIP/zdvE/81fRf/&#10;M4oZ/zKVG/8xnh3/MKce/zCvH/8wtyD/L8Ah/y/LIv8v3CL/L+oj/y/1I/8v/iP/L/8i/zD/Iv8w&#10;/yP7M/8l9TX/JfA3/ybwN/8m8Df/JvA3/ybwN/8m/zwmAv85LQL/PywC/0MtA/9EMgT/QzkF/0NF&#10;B/9CUgv/QF8Q/z5rFf87eBj/OYUb/zeQHv83miD/NqMh/zWrIv81syP/NLwk/zTGJf801CX/NOYm&#10;/zTxJv80+yb/Nf8l/jX/Jvo2/yjzOP8p7Dr/KeY8/yrmPP8q5jz/KuY8/yrmPP8q/z0lAv89KgL/&#10;QygC/0cpA/9JLQT/SjYF/0pBB/9JTQz/R1oR/0VnFv9CdBr/QIAd/z6MIP89lSL/PJ4k/zumJv87&#10;rif/Orco/zrBKP86zSn/OuEp/jruKfs6+Sn3O/8p9jr/K/A7/y3oPf8u4T//LttB/y7bQf8u20H/&#10;LttB/y7bQf8u/z4lAv9BJgL/SCQC/0wlAv9PKQP/UjMF/1E+B/9RSQz/T1YS/0xiF/9Kbxz/R3sg&#10;/0WGI/9DkSX/Qpon/0GiKf9Bqir9QLIr/EC8LPs/yC34P9st9EDrLfBA9y3tQP8v6z//MeRB/zLb&#10;Q/8z0UT/M8tG/zPLRv8zy0b/M8tG/zPLRv8z/0AkAv9FIwL/TCAC/1IhAv9WJgP/WS8E/1k6B/9Z&#10;Rgz/VlES/1RdGP9Rah3+TnUh/EyBJflKiyj3SZUr9UedLPNHpi7yRq4v8EW4MO9FxDHtRdMx6Ebo&#10;MeVG9jLiRf8130T/NtNH/zfKSP84xEr/OL9L/ze/S/83v0v/N79L/ze/S/83/0EjAf9JHwH/URwB&#10;/1ccAv9cIwL/YCwD/2A2Bv9gQQv/Xk0R/VtYGPhYZB30VXAj8VN8J+5QhivrT5Au6U2ZMOdMoTLl&#10;TKoz40u0NOJLwDXgS88120vmNtVK9DjRSv86zkr/PMRM/zy9Tf88uE//PLRP/zu0T/87tE//O7RP&#10;/zu0T/87/0IiAf9MHAH/VRgB/1wZAf9jIAL/ZigD/2gyBf9oPQn6ZkgQ9GNTF+5gXx3qXWsj5lp2&#10;KOJXgS3fVYsw3FOUM9lRnTbVUKY400+vOtBPuzvOTsk8y0/hPcdP8j7DT/9AwE//QbdR/0GxUv9A&#10;rVP/QKpU/z+qVP8/qlT/P6pU/z+qVP8//0YfAf9QGQH/WRUB/2IXAf9oHQH/bCQC/28uA/lvOAfx&#10;bkQO62tOFeVoWxzfZGcj2mBxKtRdey/QW4U0zFiOOMlXlzvHVaA9xFSpP8JTtEG/U8JCvVPWQ7lT&#10;7US2U/1Fs1T/RaxW/0SnV/9EpFj/Q6FY/0KhWP9CoVj/QqFY/0KhWP9C/0gdAf9TFgH/XRIB/2YU&#10;Af9tGQH/ciEB+3UpAvJ2MwXpdj4L4nNKEttvVxrSa2IjzWdsK8hkdjHEYX83wF6JO71ckj66W5pB&#10;t1mkRLVYrkayV7tHsFfNSK1Y6EiqWPpJp1n/SKFa/0idW/9Hm1z/Rplc/0WZXP9FmVz/RZlc/0WZ&#10;XP9F/0saAf9XEwH/YRAA/2sSAP9yFgD/eBwB9XskAet9LQPifjkH2XtGENB2UxrJcV4kw21oLL5q&#10;cTO6Z3s4tmSDPbJijEGvYJVFrF6fR6ldqUqmXLZLpFzHTKJc4k2fXfdMnF7/TJhf/0qVYP9Jk2D/&#10;SJFg/0eRYP9HkWD/R5Fg/0eRYP9H/04YAf9aEQH/ZA4A/28QAP92EwD8fRcA74EeAeSEJwLbhDQF&#10;0IFDD8h8TxnBeFoju3NkLLVwbTOxbHY6rWp/P6lniEOlZZFHomObSp9ipU2cYbFPmWDBUJdg3FCV&#10;YfNPk2L/TpBj/0yOZP9LjGT/Sotk/0iLZP9Ii2T/SItk/0iLZP9I/1AWAf9cEAD/aA0A/3IOAP96&#10;EAD2gRIA6YYXAN6KIAHSijAEyYZADsGCTRm6fVcjtHlhLK51ajSpcnI6pG97QKBshESdao1ImWiX&#10;TJVnoU+SZq1RkGW9Uo5l1FOMZvBRi2f/UIhn/06HaP9Mhmj/S4Vn/0mFZ/9JhWf/SYVn/0mFZ/9J&#10;/1IUAf9fDgD/awsA/3UMAPl+DQDwhQ4A44sQANaPGgDMji4Ew4s9DbuHShi0g1UirX5eK6d7ZzOi&#10;d286nXR4QJlygEWVb4lJkW2TTY1snlCKaqpTh2q5VIVqz1SEa+5Tg2z/UYJs/0+Ba/9NgGv/TIBr&#10;/0qAa/9KgGv/SoBr/0qAa/9K/1QSAf9hDAD/bgoA/XgJAOiCCADciQkA2I8LANCTFwDGkysDvpA7&#10;DLaMSBeuiFIhp4RcK6GAZDOcfG06l3l1QJJ3fUWOdYZKinKQToZxm1GCb6dUf2+2VX1vy1Z8b+tU&#10;fHD/Untw/1B7b/9Oe2//TXtu/0t7bv9Le27/S3tu/0t7bv9L/1cRAP9jCgD/cAcA8HwFANyFBQDU&#10;jAgA0JMJAMqWFADBlykDuZQ5C7GQRhapjVAgoolaKpyFYjKWgmo5kX9yP4x8ekWHeoNKg3iNTn92&#10;mFF7daRUeHSzVnZ0yFZ1dOhVdXX9U3V0/1F1c/9PdnL/TXZx/0x2cf9MdnH/THZx/0x2cf9M/1kQ&#10;AP9mBwD/cwQA4X8BANaIBADPkAYAypYIAMSaEgC8myYCtJg3CayVRBSkkU4fnY5XKJaKYDGQh2g4&#10;i4RwP4aCeESBf4FJfX2LTXh7llF0eqJUcXmxVm95xVZueuZVbnr8U295/1Fwd/9PcXb/TXF1/0xx&#10;df9McXX/THF1/0xxdf9M/1sOAP9pBAD2dwAA3YIAANCLAwDJkwUAxJkGAL6eEAC2nyQCrp00CKaa&#10;QROflkwdmJNVJ5GQXi+LjWU3hYptPYCIdUN7hX5IdoOITHKCk1BugKBTa3+uVWh/wlZnf+NVaID6&#10;U2l+/1FqfP9Pa3v/TWx5/0xsef9MbHn/TGx5/0xsef9M/14MAP9sAQDmegAA1oYAAMuPAgDElwQA&#10;vp0EALiiDgCxoyEBqaIyB6GfPxGZnEobkplTJYuWXC2Fk2M1f5FrO3qOc0F1jHxGcIqFS2uIkU9n&#10;h51SZIasVGKGv1VhhuFUYYb5UmOE/1Blgf9PZn//TWd+/0xnfv9MZ37/TGd+/0xnfv9M/2EKAP9v&#10;AADgfgAA0IkAAMaTAQC/mwMAuKECALGmCwCqqB4Bo6cvBZulPQ+UokgZjJ9RIoWcWSt/mmEyeZhp&#10;OXSVcT9vk3lEapKDSGWQjkxhj5tPXo6qUluOvVJajt5SW434UFyL/09eiP9OYIX/TGGD/0thg/9L&#10;YYP/S2GD/0thg/9L/2QFAPV0AADaggAAy44AAMGXAAC4ngEAsaUAAKmrBwCjrRoAnKwsBJWrOgyN&#10;qEUWhqZPH3+kVyh5ol8vc6BmNW2ebjtonHdAY5qBRV+ZjElbmJlMV5eoTlWXu09Ul9xOVJb2TlWU&#10;/01YkP9MWY3/S1uK/0pbiv9KW4r/SluK/0pbiv9K/2gAAOV5AADRhwAAxZIAALucAACxogAAqakA&#10;AKGxAgCbsxUAlbMoAo6yNgmGsEISf65MG3isVCNyqlwqbKhkMWenbDZipXU7XaR/QFmjikNVopdH&#10;UaGnSU+hukpOotlJTqD1SU6f/0lQmf9JUpb/SFSS/0dUkv9HVJL/R1SS/0dUkv9H/24AAN5/AADK&#10;jQAAvpgAALOgAACqpwAAoa4AAJe2AACRuhAAjLojAYW5MgZ+uD4Od7ZJF3G1Uh5rs1olZbJiK2Cx&#10;ajBbsHM1V699OVOuiT1PrZZATK2lQkqtuUNJrthCSKv1Q0eq/0RJpf9ES6D/RE2c/0RNnP9ETZz/&#10;RE2c/0RNnP9E6nUAANKGAADDkwAAt50AAKykAACiqwAAmLMAAI67AQCFwQwAgcIdAHvCLQN1wToJ&#10;b8BFEWm/TxhjvlceXr1fI1m8aChVu3EtUbt7ME26hzRKupU3R7qlOUW6uDpEutc5Q7j1O0K2/z1C&#10;s/8+RK7/PkWp/z5Fqf8+Ran/PkWp/z5Fqf8+4H0AAMmNAAC7mgAArqIAAKOpAACYsQAAjrkAAITB&#10;AgB5yQcAdMsUAHDMJgFryzUFZctACmDKSxBbylQWV8ldGlLJZR9OyG8jS8h6JkfIhilEyJQsQsik&#10;LkDIuC8/ydcvP8f1MD3E/zM7w/81PL7/Nj24/zc9uP83Pbj/Nz24/zc9uP830YYAAMCVAACynwAA&#10;pacAAJqvAACOtwAAg78AAHjHAwBuzwcAZdcNAGPYHQBg2C0CW9g6BFfYRglT2FANT9hZEUvXYhVH&#10;12wYRNd3G0HXhB4+2JMgPNijITvZtyI62tUiOtbyIzfU/yc20v8pNNH/KzbK/y02yv8tNsr/LTbK&#10;/y02yv8txZAAALadAACopQAAnK0AAI+2AACDvgAAd8cAAGzPAgBi1gcAWuQOAFjkHABU5CkBUOQ1&#10;A0zlPwVI5UkHReVTCkLmXA0/5mYPPOZxEjrnfhQ354wWNeecFzPorhky6cYZMujqGTHl/hkv5P8c&#10;LuT/Hi3i/yAt4v8gLeL/IC3i/yAt4v8gupoAAKqjAACdqwAAkLQAAIO9AAB3xgAAa88AAF/WAABU&#10;3gQAUfAQAE3wGwBK8CYBRvEwAkLyOgM+8kMEO/NLBTjzVAc29F0IM/RoCTD1dAsu9YEMLPaRDir2&#10;og8o97cQJ/jWESf29BEm8/8RJvH/ESXx/xMl8f8TJfH/EyXx/xMl8f8TraEAAKCpAACSswAAhLwA&#10;AHbGAABpzwAAXdgAAFHfAABJ7gQARvwOAEL9FwA+/iEAO/4qATf/MwI0/zoCMP9CAy3/SgMr/1ME&#10;KP9cBSX/ZgUi/3MGIP+DBx//lAgd/6YIHP+8CBv/4gka//kJGv//CRn//wkZ//8JGf//CRn//wkZ&#10;//8JoqcAAJOxAACFuwAAdsYAAGnQAABb2gAATuAAAEPlAAA++wEAOv8MADb/EwAy/xsAL/8jACv/&#10;KgEo/zEBJP83ASH/PwIf/0YCHP9OAhn/WAMW/2MDE/9wAxL/gQQR/5MEEP+nBA//vQUO/+AFDv/2&#10;BQ7//wUO//8FDv//BQ7//wUO//8Fla8AAIa6AAB3xQAAaNAAAFrbAABM4QAAQOcAADfzAAAy/wAA&#10;Lv8HACr/DgAm/xMAI/8aAB//IAAb/yYAGP8rARX/MgES/zgBEP9AAQ7/SAEM/1IBCf9dAgb/awIE&#10;/30CAv+QAgH/owIA/7YCAP/NAwD/7AMA/+wDAP/sAwD/7AMA/+wDiLkAAHjEAABp0AAAW90AAEvj&#10;AAA+6QAAMu4AACv/AAAm/wAAIf8AAB3/CAAa/w0AFv8RABP/FgAQ/xoADv8fAAv/JAAJ/yoABv8w&#10;AAL/NwEA/0ABAP9KAQD/VgEA/2QBAP91AQD/iAEA/5oBAP+qAQD/uwEA/7sBAP+7AQD/uwEA/7sB&#10;/y8rAf8rMgL/LzEC/zA0Av8vOQP/K0ED/ydMBP8jWAX/IWYG/yB0B/8eggn/Ho4L/x6YDP8eoQ3/&#10;HqkO/x6wD/8duA//HcEQ/x3LEP8d2xH/HegR/x3yEf8d/BH/Hv8R/x7/EP8e/xD/H/8R/x//Ev8h&#10;/xP/Iv8T/yL/E/8i/xP/Iv8T/y8rAf8uMAL/Mi8C/zMxAv8yNgP/Lz4D/ytJBf8pVgb/J2MH/yVx&#10;CP8kfgv/I4oM/yOVDv8ing//IqYQ/yKtEf8itRH/Ir0S/yLHEv8i1BP/IuUT/yLwE/8i+hP/Iv8T&#10;/yP/Ev8j/xL/I/8U/yT/Ff4m/xb8J/8W/Cf/Fvwn/xb8J/8W/zAqAf8xLQL/NSsC/zctAv82MgP/&#10;NDoD/zJFBf8vUgb/LWAH/yxtCv8qegz/KYYO/yiREP8omhH/KKIS/yeqE/8nsRT/J7kU/yfDFf8n&#10;zxX/J+EV/yftFf8n+BX/KP8V/yj/Ff8o/xb/J/8X/Cn/GPYr/xn0LP8Z9Cz/GfQs/xn0LP8Z/zEp&#10;Af80KQH/OSgC/zsqAv88LgL/OjYD/zlCBf83Twb/NVwI/zNpC/8xdg7/MIIQ/y+NEv8ulhT/Lp4V&#10;/y2mFv8trRb/LbUX/y2+GP8tyhj/LdwY/y3qGP8t9Rj9Lv8Y+i7/GPkt/xr5Lf8c8y//HO0x/x3q&#10;Mv8d6jL/Heoy/x3qMv8d/zMpAf84JgH/PSQB/0AlAv9BKQL/QjMD/0E+Bf8/Sgb/PVcJ/ztkDP85&#10;cA//N30S/zaIFP81kRb/NZoX/zSiGf80qRn/M7Ea/zO6G/8zxRv9M9Mb+jPmG/c08xvzNf4b8TT/&#10;HfAz/x/uM/8g5zb/IeE3/yHeOP8h3jj/Id44/yHeOP8h/zUnAf89IgH/QiAB/0YgAf9IJQL/Si8D&#10;/0k6BP9HRgb/RVIJ/0NfDf9BaxH/P3cU/z2CF/48jBn8PJUa+zudHPk7pR34Oq0e9jq2HvU6wB/z&#10;Os4f8DrjH+s78R/oOv0h5jr/I+Q6/yXhOv8l2Dz/JtA9/ybNPv8mzT7/Js0+/ybNPv8m/zkkAf9B&#10;HgH/RxsB/0sbAf9PIgH/USsC/1E2BP9PQQb/TE0J/0taDvxJZhL4R3IW9UV9GfNDhxvxQpEd70KZ&#10;H+1BoSDsQakh6kCyIuhAvCLnQMoj5EHfI+BB7yTcQPwn2ED/KdQ//yrPQP8qx0L/KsJD/yrAQ/8q&#10;wEP/KsBD/yrAQ/8q/zwgAf9FGgH/SxcB/1EXAf9WHwH/WCcC/1gxA/9XPAX8VUgJ9lJUDvJQYRPu&#10;Tm0X6kx4G+dKgh7lSYwg4kiVIuBHnSTeR6Ul3EauJtpFuSfYRcYo1EXcKc9G7irLRfstyEX/LsVF&#10;/y/ARv8vukj/L7VJ/y60Sf8utEn/LrRJ/y60Sf8u/0AdAf9JFgH/UBMB/1YUAP9cGwH/XyMB/2As&#10;AvpfNwTzXUII7VpPDedYXBPiVmgY3lNyHNpRfSDWT4Yk0k6PJ9BNmCnNTKAry0upLclKsy7HSr8v&#10;xUrQMMJL6DC9S/gyukr/M7hL/zOzTP8zrk3/M6pO/zKpTv8yqU7/MqlO/zKpTv8y/0MaAf9MEwD/&#10;VBAA/1wSAP9hFwD/ZR4B+2YnAfJmMQPqZT0G42NKC9xgVxLVXWIZ0FptH8xXdyPIVYAnxVSJK8JS&#10;ki7AUZowvlCjMrtPrTS5T7k1t0/INrRP4jaxT/Q3rlD/OKxQ/zinUf83o1L/NqBT/zWfU/81n1P/&#10;NZ9T/zWfU/81/0YXAf9QEQD/WA0A/2AQAP9mEwD/ahkA9GwhAeptKwLhbDcE2WpFCtBnUhLKY14a&#10;xWBoIMFecia9XHsqulqELrdYjDG0V5U0sVWeNq9UqDitVLM6qlPCO6hT2julVPA8olX/PKFV/zud&#10;Vv86mlf/OZdX/ziXV/83l1f/N5dX/zeXV/83/0kUAP9TDgD/XAwA/2UNAP9rDwD6bxMA7HIZAOJ0&#10;IwHYczIDznFCCcdtTxLBaloau2dkIbdkbSezYnYsr19/MKxehzSpXJA3p1uZOqRZozyhWa4+n1i9&#10;P51Y0UCaWew/mFn+P5da/z6UW/88kVv/O49b/zqPW/86j1v/Oo9b/zqPW/86/0wSAP9WDQD/YAkA&#10;/2gKAPpvDADzcw4A5XcRANp5GwDPeS4Cx3c+Cb90SxG5cFYas21gIa9qaSiqZ3Itp2V6MqNjgzag&#10;YYw5nWCVPJpenz+XXapBlV24QpNdy0OQXehDj178QY5f/0CLX/8+il//PYhf/zyIX/87iF//O4hf&#10;/zuIX/87/04RAP9YCgD/YwcA+mwGAOdzBgDdeAgA2nsLANF+FwDIfisCwHw7CLl5SBGydlMZrHJd&#10;IadvZiijbW4un2p3M5tofzeYZog7lWWRPpFjm0GOYqdDjGG0RYlhx0WIYuVFhmL6Q4Zj/0KEY/9A&#10;g2P/PoJj/z2CY/88gmP/PIJj/zyCY/88/1APAP9bBwD/ZgMA7G8CANx2AwDUfAcA0YAJAMqCFADC&#10;gygCuoE5B7N+RhCse1EZpndaIaF0YyiccmsumG9zM5RtfDeRa4Q7jWqOP4pomEKGZ6NEhGaxRoFm&#10;w0d/ZuFHf2f4RX5o/0N+aP9BfWf/P3xn/z58Z/89fGf/PXxn/z18Z/89/1IOAP9dAwD9aQAA4XIA&#10;ANZ6AgDOfwUAyoMIAMWGEgC8hyYBtYY2Bq6DQw+ngE4YoXxYIJt5YCeWd2ktknRwM45yeTeKcIE8&#10;hm6LP4NtlUN/bKFFfGuuR3prv0h4a91IeGz2Rnhs/0R3bP9Cd2v/QHdq/z93av8+d2r/Pndq/z53&#10;av8+/1QMAP9fAADybAAA3XYAANB9AgDJgwQAxIcGAL+KEAC3jCMBsIo0BamIQQ6ihUwXnIFVH5Z/&#10;XiaRfGYtjHluMoh3djeEdX87gHSIP3xykkN4cZ5GdXCsSHNvvUlxcNlJcXD0R3Fx/0RycP9Ccm//&#10;QXJu/z9ybv8+cm7/PnJu/z5ybv8+/1YKAP9iAADmbwAA13kAAMyBAQDFhwMAv4sEALmODgCykCAB&#10;q48xBaSMPw2dikoWlodTHpGEXCWLgWQshn9rMYJ9czZ+e3w7enmGP3Z3kEJydpxFb3WpSGx1uklr&#10;ddRJa3XyR2t1/0Vsdf9DbXP/QW1y/z9tcv8/bXL/P21y/z9tcv8//1kHAP9lAADicgAA0XwAAMeE&#10;AADAigIAuY8CALOSDACslB0AppMvBJ6RPAuYj0gUkYxRHIuJWiSGh2IqgYVpMHyCcTV4gXo6dH+D&#10;PnB9jkJsfJpFaXunR2Z6uEhke9BIZHvwR2V7/0Rmev9DZ3j/QWh2/z9odv8/aHb/P2h2/z9odv8/&#10;/1sEAPdpAADddgAAzYAAAMOIAAC7jgAAtJMBAK2XCQCnmBoAoJgsA5mWOgqSlEUSjJJPGoaPVyKA&#10;jV8oe4tnLnaJbzNyh3c4bYWBPGmEi0BmgpdDYoGlRmCBtkdegc1HXoHvRl+B/0Rgf/9CYX3/QWJ7&#10;/z9jev8/Y3r/P2N6/z9jev8//14AAOltAADWeQAAyIQAAL6MAAC2kwAArpcAAKabBACgnRcAmp0p&#10;ApOcNwiMmkMQhphNGICWVR96lF0mdZJlLHCQbDFsjnU2Z41+OmOLiT5fipVBXImjRFqJtEVYictF&#10;WIjtRFiI/0NZhv9BW4P/QF2B/z5dgP8+XYD/Pl2A/z5dgP8+/2IAAORxAADPfgAAw4gAALmRAACw&#10;lwAAp5sAAJ6hAACYoxMAk6MlAY2iNAaGoUANgJ9KFXmdUxx0m1ojb5liKGqYai5mlnIyYZV8N12U&#10;hjpZkpM+VpKhQFORskFSkslCUpHrQVKQ/0BSj/8/VYv/PlaI/z1Xh/89V4f/PVeH/z1Xh/89+WcA&#10;AN12AADJgwAAvY0AALOVAACpmwAAoKAAAJanAACPqQ8Ai6ohAYWpMAR/qDwKeKdHEnOlUBhto1ge&#10;aKJgJGShZylfoHAuW555MledhDZTnJE5UJyfO06bsD1MnMc9TJvqPEyZ/zxMmP88TZX/PE+R/ztQ&#10;j/87UI//O1CP/ztQj/87620AANN8AADDiQAAt5MAAKyaAACinwAAmaUAAI6rAACFsAsAgbEbAHyx&#10;KwJ3sDgHca9DDWuuTRRmrVUZYaxdHl2rZSNZqm4nVal3K1Gogi9Np48ySqeeNUinrzZHp8Y2Rqbp&#10;NkWk/jdFo/83RqD/N0ic/zdJmv83SZr/N0ma/zdJmv834nQAAMqDAAC8jwAAsJgAAKWeAACbpAAA&#10;kKsAAIWxAAB6uAQAdrkUAHK5JQFtuTMEaLg/CGO4SQ5et1ITWrZaGFa2YhxStWsgTrR1JEu0gCdI&#10;s44qRbOdLEKzri1Bs8UuQbPpLUCw/i8/r/8xPq3/MkCo/zJBpv8yQab/MkGm/zJBpv8y1XwAAMKK&#10;AAC1lgAAqJ0AAJ2jAACSqgAAh7EAAHy3AABwvgMAaMIOAGbDHQBjwy0BXsM5BFrDRAhWwk4MUsJX&#10;EE/BXxRLwWkXSMFzGkXAfh1CwIwgP8CbIj3ArSM8wcQjPMDpIzq+/iY4vP8oN7v/KTi4/yo4tv8r&#10;OLb/Kzi2/ys4tv8ryYUAALmTAACsnAAAoKIAAJSqAACIsQAAfLgAAHG+AABmxQMAW8sIAFfNEwBW&#10;ziMAU84yAVDOPgNNz0gFSc9SCEbPWwtDz2UOQM9vED7PexM7z4kVOc+ZFzfPqxg20MMYNs/oGDTN&#10;+xsyy/8dMcr/HzDJ/yEvyP8hL8j/IS/I/yEvyP8hvo8AAK+aAACioQAAlqkAAIqwAAB9uAAAcb8A&#10;AGbGAABbzAIAUNIHAEfaDABG3BgARdwnAETdNQFB3UACP95LAz3eVQQ6318GON9pBzXfdgkz4IQL&#10;MeCUDC/hpg0u4bwOLeLgDi3e+A8r3f8SKtz/FCna/xYo2v8WKNr/Fija/xYo2v8Ws5gAAKWgAACZ&#10;pwAAi7AAAH64AABxwAAAZcgAAFnOAABO0wAARNsEAD/pDQA96RcAO+ojADnqLgA26zgBNOtCATHs&#10;SwIv7VUDLe1fAyruawQo7ngFJu+IBiXvmgcj8K4HIvHIByLw7Qch7P8HIev/CCDr/wof6v8LH+r/&#10;Cx/q/wsf6v8LqJ8AAJumAACNrwAAf7gAAHHBAABkygAAWNAAAEzWAABB3QAAOOQAADX2DAAz9xQA&#10;MPceAC74JwAr+TAAKPk4ASb6QAEj+0kBIftSAR78XQIc/WkCGv15Axj+iwMX/54DFf+zBBT/0wQU&#10;/vQEE/z/AxP6/wMT+f8DE/n/AxP5/wMT+f8DnaUAAI+uAACAuAAAcsIAAGTLAABW0wAASdoAAD7f&#10;AAA05AAALvQAACv/CgAo/xAAJf8XACL/HwAf/yYAHP8tABn/NAAX/zwAFP9EARL/TgEQ/1kBDv9n&#10;AQz/dwEL/4oCCv+fAgn/tQII/9UCB//0Agf//wIH//8CB///Agf//wIH//8Cka0AAIK4AABzwgAA&#10;ZMwAAFbVAABI3QAAO+IAADDnAAAn7gAAI/8AACD/BAAc/wwAGf8RABb/FgAT/xsAEf8hAA7/JwAN&#10;/y4ACv82AAf/PgAE/0gAAP9UAAD/YgEA/3MBAP+HAQD/nQEA/7IBAP/KAQD/6gEA//MBAP/zAQD/&#10;8wEA//MBhLcAAHTBAABlzAAAVtgAAEffAAA55QAALeoAACPuAAAc/QAAGP8AABX/AAAR/wQAD/8L&#10;AA3/DgAJ/xEABv8VAAP/GgAA/yAAAP8mAAD/LgAA/zcAAP9BAAD/TQAA/1wAAP9tAAD/ggAA/5YA&#10;AP+oAAD/ugAA/8MAAP/DAAD/wwAA/8MA/yQvAf8lLwH/KC8B/ycxAf8kNgL/ID4C/xpJA/8XVgP/&#10;FWQD/xNyBP8SfwT/EooE/xKUBP8SnQX/EqQF/xKsBv8Sswb/EroG/xLDBv8Tzgf/E98H/xPrB/8T&#10;9gf/E/8H/xP/Bv8T/wb/FP8H/xT/CP8T/wj/Ff8J/xX/Cf8V/wn/Ff8J/yUuAf8pLQH/KywB/ysu&#10;Af8pMwL/JDsC/x9GA/8dUwP/G2EE/xluBP8XewT/F4cF/xeRBf8Xmgb/F6EG/xepB/8XsAf/F7cI&#10;/xfACP8Yygj/GNsI/xjoCP8Y9Aj/GP0I/xn/CP8Z/wj/Gf8J/xn/Cv8Y/wv/Gv8L/xr/C/8a/wv/&#10;Gv8L/yYtAf8sKQH/LigB/y8qAf8tLwL/KTcC/ydDA/8kUAP/Il0E/yBqBf8edwX/HoMG/x6NB/8e&#10;lgf/Hp4I/x6lCf8erAn/HrMJ/x68Cv8exgr/HtMK/x7lCv8e8Qr/H/wK/h//Cv0f/wv8H/8M/B7/&#10;Dfwf/w73If8O9yH/Dvch/w73If8O/yoqAf8vJgH/MiQB/zMlAf8yKgH/MTQC/y8/A/8tTAP/KlkE&#10;/yhmBf8mcgb/JX4H/yWJCP8lkgn/JZoK/yWhC/8lqAv/JLAM/yS4DP8lwQz/Jc4N/yXhDfwl7w35&#10;JvoM9ib/DfUm/w/0Jf8Q9CX/EfIm/xLtJ/8S7Sf/Eu0n/xLtJ/8S/y4mAf80IgH/NyAB/zkhAf84&#10;JQH/OS8C/zg7Av81RwP/M1QF/zFhBv8vbQf/LnkJ/y2ECv8tjQz/LJYN/yydDf8spQ79LKwP/Cy0&#10;D/ssvQ/5LMkQ9izdEPMt7A/vLfgP7S3/Euss/xTqLP8V6Sz/FuUt/xbgLv8W4C7/FuAu/xbgLv8W&#10;/zIjAf84HQH/PBsB/z4bAf9AIgH/QSsB/0A2Av8+QgP/PE8F/zlcBv84aAj9NnML+zV+DPg1iA73&#10;NJEP9TSZEPM0oBHyM6gS8DOwEu8zuRPuM8UT6zTXE+c06hLjNPcU4TT/F94z/xncM/8a2zP/GtQ0&#10;/xrONf8azjX/Gs41/xrONf8a/zYfAf88GQH/QRYA/0QWAP9HHgH/SScB/0gyAv9GPQP/REkF+kJW&#10;B/ZAYgnyP24M7z15D+08gxDqPIwS6DuUE+c7nBTlO6QV4zqtFeI6thbgO8IW3zvSFto76BfUOvYa&#10;0Dr/HM06/x7LOv8eyjr/H8Q7/x/APP8ewDz/HsA8/x7APP8e/zkbAf9AFQD/RREA/0oTAP9OGQD/&#10;UCIB/1AsAf1ONwL2S0ME8ElQB+tIXQrnRmkN40V0EOBEfhPdQ4cV20KQF9hBmBjVQKAZ00CpG9FA&#10;shzPQL0dzUDMHcpB5B7GQPQgwkD/Ir9A/yO9QP8ju0D/I7ZB/yOzQv8is0L/IrNC/yKzQv8i/z0X&#10;AP9EEQD/Sg4A/1AQAP9UFQD/Vh0A/VYmAfNVMQHrUz0D5VJLBt9QWAraTmMO1ExuE9BKeBbNSYEZ&#10;y0iKG8hHkh3GR5ofxEajIcJGrCLARbcjvkXFJLxF3CS4RvAltUb/J7JG/yewRv8nrkb/J6pH/yan&#10;SP8mp0j/JqdI/yanSP8m/0AUAP9IDgD/TgsA/1UOAP9ZEQD/XBYA9F0fAOpcKgHiWzcC2lpGBdJX&#10;UwvMVV4QyFNoFcRRchnBUHscvk+EH7xNjCK5TZUkt0ydJrVLpyezS7EpsUq/Kq9K0SqsS+srqUv8&#10;LKZL/yylTP8ro0z/Kp9N/yqdTf8pnU3/KZ1N/ymdTf8p/0MRAP9LDAD/UwgA/1oLAP9eDQD5YBAA&#10;62EWAOFiIQDWYjEBzmFBBcdfTgvCXFkRvVpkF7lYbRu2VnYfs1V+IrBThyWuUo8oq1GYKqlQoiyn&#10;UKwtpU+5L6NPyy+gUOYvnlD5MJxQ/y+aUf8umFH/LZZS/yyUUv8rlFL/K5RS/yuUUv8r/0YQAP9O&#10;CQD/VgUA/l4GAO9iBwDnZQoA5GYOANZnGQDNaC0BxWc9Bb9lSgu5Y1UStGBfF7BeaRysXHEhqVp6&#10;JKZZgiikWIsroVaULZ9VnS+cVagxmlS0M5hUxTOWVOE0k1X2M5JV/zKRVv8xj1b/MI1W/y6MV/8t&#10;jFf/LYxX/y2MV/8t/0kOAP9RBQD/WgEA7mIAAN9nAwDYagYA1WsKAM1tFQDFbikBvm05BLdrRwux&#10;aFIRrGZcGKhkZR2kYm0ioWB1Jp5efimbXYYtmFyPL5VamTKTWaQ0kFmwNo5ZwDaMWds3ilnzNola&#10;/zSIW/8zh1v/MYZb/zCFW/8vhVv/L4Vb/y+FW/8v/0sMAP9UAAD7XgAA4mUAANhrAQDPbgUAzHAI&#10;AMZyEgC+cyYBt3M2BLFwRAqrbk8RpmtZGKFpYR2dZ2oimWVyJ5ZjeiqTYoMukGCMMY1flTSKXqA2&#10;h16tOIVdvDmDXdQ5gl7wOIFf/zaAX/80gF//M39f/zF+X/8wfl//MH5f/zB+X/8w/00JAP9WAADu&#10;YQAA3WkAANFvAADKcwMAxXUGAMB2EAC4eCMAsXgzA6t2QQmlc0wQn3BWF5tuXx2WbGcik2pvJ49o&#10;dyuMZ38viWWIMoVkkjWCY503gGKqOX1iuTp7Ys87emLuOXpj/zh6Y/82eWP/NHlj/zJ5Yv8xeWL/&#10;MXli/zF5Yv8x/08HAP9ZAADmZAAA12wAAMxzAADEdwIAv3kEALl6DgCyfCAArHwxA6V6PgmfeEoQ&#10;mnVTF5VzXB2RcWQijW9sJ4ltdCuFbHwvgmqFMn9pjzV8aJs4eWenOnZmtjt0Zsw8c2frO3Nn/zhz&#10;aP82c2j/NXNn/zNzZv8yc2b/MnNm/zJzZv8y/1EEAP9cAADiZwAA0nAAAMd2AADAegAAun0CALR/&#10;DACtgR0Ap4EuAqB/PAiafUcPlXpRFpB4WhyLdmIhh3RpJoNycSt/cXovfG+DMnhujTV1bZg4cmyl&#10;O3BrtDxua8k8bWvpO21s/jltbP83bmz/NW5r/zRuav8ybmr/Mm5q/zJuav8y/1MAAPRfAADeagAA&#10;zXMAAMN6AAC7fgAAtYEAAK6DCQCohRoAooUrApuEOgeVgkUOkH9PFYp9WBuGe18ggXlnJX13byp6&#10;dncudnSAMnNzizVvcpY4bHGjOmlwsjxocMY8Z3DnO2dx/Dlocf83aHD/NWlv/zRpbv8zaW7/M2lu&#10;/zNpbv8z/1YAAOtiAADYbgAAyXYAAL99AAC3ggAAsIUAAKiHBgCiiRcAnIopAZaJNwaQh0MMi4VN&#10;E4WCVRmAgF0ffH9lJHh9bSl0e3UtcHp+MW15iDRpd5Q3ZnahOmN2sDthdsQ8YXblO2F2+zlidv83&#10;Y3X/NWNz/zRkcv8zZHL/M2Ry/zNkcv8z/1gAAOZmAADScQAAxXoAALuBAACyhwAAq4oAAKKMAgCc&#10;jhQAl48mAZGONAWLjEALhYpKEYCIUxh7hlsddoVjInKDaidugnIraoB7L2d/hjNjfpE2YH2eOV18&#10;rjpbfME7W3zjOlt8+jhce/83XXv/NV55/zRfd/8zX3f/M193/zNfd/8z/lwAAOFqAADNdQAAwH4A&#10;ALaGAACuiwAApY4AAJuRAACVkxEAkJQiAYuTMQOFkj0Jf5FID3qPURZ1jVkbcYxgIGyKaCVoiXAp&#10;ZId5LWGGgzFdhY80WoScNleDrDhVg785VYPhOFWC+TdWgv81VoH/NFh//zNZff8yWX3/Mll9/zJZ&#10;ff8y72AAANtuAADHegAAu4MAALKLAACokAAAn5MAAJSWAACNmQ4AiZoeAISaLgJ+mToHeZdFDXSW&#10;ThNvlVYYapNeHWaSZSFikW0mXo92KluOgS1XjY0wVIyaM1GMqjVPjL01T4zeNU+L9zRPiv8zUIn/&#10;MlGG/zFShP8xUoT/MVKE/zFShP8x6mUAANJzAADCfwAAtogAAKyQAACilAAAmJgAAIycAACEnwoA&#10;gKAZAHyhKQF3oDYFcp9BCm2eSw9onVMUZJxbGWCbYx1cmmshWJl0JVWYfilRl4osTpaYLkuWqDBK&#10;lrwxSZbcMEmU9jBJk/8wSZL/MEqQ/y9Ljf8vS43/L0uN/y9Ljf8v4msAAMp5AAC8hQAAsY8AAKaU&#10;AACbmQAAkZ0AAIaiAAB6pgMAdqcTAHOoJABuqDIDaqg9BmWnRwthplAPXaVYFFmkYBhVo2gcUqNx&#10;H06ifCNLoYgmSKGWKEWgpipEoborQ6HaKkOf9StCnf8rQpz/LEKb/yxEl/8rRJf/K0SX/ytEl/8r&#10;13IAAMOAAAC2jAAAqpQAAJ+ZAACUngAAiaMAAH6oAABwrgAAarAOAGixHQBlsSwBYbE4A12wQwZZ&#10;sEwKVa9UDlKvXRFOrmUVS65vGEiteRtFrYYeQqyVID+spSI+rbkjPa3YIj2r9SM8qf8lO6f/Jjum&#10;/yY7pP8mO6T/Jjuk/yY7pP8mzHoAALuIAACukgAAopkAAJeeAACMpAAAgKoAAHWvAABptAAAXrkG&#10;AFu6FABZuyQAVrsxAVO7PQNQu0cFTbtQB0q6WQpHumINRLpsEEG6dxM+uYQVPLmTFzm5oxg4ubcZ&#10;N7rWGTe49Bo1tv8cNLT/HjOz/x8zsv8gM7L/IDOy/yAzsv8gwYMAALSRAACmmAAAm54AAI+lAACC&#10;qwAAdrEAAGu2AABfvAAAVMEDAEzFDQBLxRkAScYoAEjGNQBFx0ABQ8dKA0DHUwQ+x10GO8dnCDnH&#10;cwo3x4AMNMeQDTLHoQ4xyLUPMMjTDzDG9BAuxP8TLcL/FSzB/xYrwP8XK8D/FyvA/xcrwP8XuI0A&#10;AKqXAACengAAkaUAAISsAAB4sgAAa7kAAGC/AABUwwAASsgCAEDNBwA60g4AOdIbADjTKAA30zUA&#10;NtRAADTVSwEz1VUBMdZgAi/WbAMt13oEK9iLBSrYnQUo2bEGJ9rNBifX7wYm1P8JJdL/CyTR/wwj&#10;0P8NI9D/DSPQ/w0j0P8NrpYAAKCdAACUpAAAhqwAAHm0AABsuwAAYMIAAFTGAABIywAAPtAAADXV&#10;BAAt3QoALOETACviHwAp4yoAKOQ1ACfkPwAm5UoAJOZVACPmYQEh524BIOd+Ah7okAId6aQCG+m8&#10;Ahrq4gIa5vwCGeX/Axnk/wQY4/8FGOP/BRjj/wUY4/8Fo50AAJakAACIrAAAerUAAGy9AABfxAAA&#10;U8oAAEfOAAA80wAAMtoAACrfAAAl7gkAI/ARACHxGQAf8SIAHfIrABvzNAAZ9D4AF/RIABX1UgAT&#10;9l8AEvZuARH3gAEQ+JQBD/mqAQ75xgEO+e0BDfb/AQ30/wEN8/8BDfP/AQ3z/wEN8/8BmaMAAIus&#10;AAB8tQAAbb4AAF/GAABSzQAARdIAADnYAAAv3gAAJuIAAB/qAAAc+wYAGf8OABf/EwAU/xoAEv8h&#10;ABD/KAAO/zAADf85AAv/QwAJ/04ABv9cAAT/bAAC/4AAAf+WAAD/rQAA/8oAAP/wAAD//wAA//8A&#10;AP//AAD//wAA//8AjasAAH21AABuvwAAYMgAAFLQAABD1wAAN90AACviAAAi5gAAGeoAABX5AAAS&#10;/wAAEP8IAA7/DgAM/xEACf8WAAb/HAAD/yIAAP8qAAD/MwAA/z0AAP9JAAD/VwAA/2kAAP9+AAD/&#10;lQAA/6wAAP/HAAD/6AAA//oAAP/6AAD/+gAA//oAgLUAAHC/AABhyQAAUtMAAEPbAAA14QAAKeYA&#10;AB7qAAAV7gAAEPgAAA7/AAAL/wAACP8AAAT/BgAA/woAAP8OAAD/EQAA/xUAAP8bAAD/IwAA/ysA&#10;AP82AAD/QwAA/1MAAP9lAAD/egAA/5EAAP+mAAD/uAAA/88AAP/PAAD/zwAA/88A/xwvAf8gLAH/&#10;ISwB/x4uAf8aMwH/FDwB/w9GAf8NVAL/C2EC/wlvAv8JewL/CYYC/wmQAv8JmQL/CaAC/wmnAv8J&#10;rQL/CbQC/wm8Af8JxQH/CdEC/wnjAv8J7wL/CfkB/wr/Af8K/wH/Cv8C/wr/Av8K/wL/C/8D/wv/&#10;A/8L/wP/C/8D/x8tAf8jKQH/JCkB/yIrAf8eMAH/GDgB/xRDAf8RUAL/EF4C/w5rAv8OdwL/DoMC&#10;/w6NAv8OlQL/Dp0C/w6kAv8OqgL/DrEC/w65Av8OwQL/Ds0C/w7fAv8O7AL/DvgC/w7/Av8O/wL/&#10;D/8D/w//A/8P/wT/EP8E/xD/BP8Q/wT/EP8E/yMqAf8mJgH/KCUB/ycnAf8jKwH/HjMB/xtAAf8Z&#10;TQL/FloC/xRnAv8TcwL/E34C/xOJA/8TkQP/E5kD/xOgAv8TpwP/E64D/xO1A/8TvgP/E8kD/xPa&#10;A/8U6QP+FPYD+xT/A/kV/wP5Ff8E+BX/BfgV/wb4Ff8G+BX/BvgV/wb4Ff8G/yYmAf8qIgH/LCAA&#10;/ysiAf8oJgH/JzAB/yQ8Af8iSQL/H1UC/x1iAv8bbgP/G3oD/xqEA/8ajQP/GpUD/xqcBP8aowT/&#10;G6oE/xuyBP8bugT/G8UE/BvTBPkb5wT1HPQE8hz/BfEc/wbwHP8H7x3/CO8d/wnvHP8J7hz/Ce4c&#10;/wnuHP8J/yoiAf8uHQD/MBsA/zAcAP8wIgD/MCwB/y43Af8rRAL/KFEC/yZdA/8kaQP/I3UE/yN/&#10;BP4jiAT9I5EF+yOYBfojoAX4I6cG9yOuBvUjtwb0I8EG8iTPBu4k5AbqJfIG6CX+COYk/wrkJf8L&#10;4yX/DOMk/wziJP8M4ST/DeEk/w3hJP8N/y4eAP8zGAD/NRYA/zUVAP84HQD/OCcB/zczAf80PwH/&#10;MksC/y9YA/suZAT4LW8E9Sx6BfMsgwbxLIwG7yyUB+0snAjsLKMI6iyrCOksswjnLL4J5izMCeIt&#10;4gjeLfEK2yz+DNYt/w7ULP8P0iz/ENEs/xDPLP8Qzi3/EM4t/xDOLf8Q/zIZAP83FAD/OhEA/zwS&#10;AP8/GQD/QCIA/z4tAf88OQH6OkUC9DhSA/A3XgTsNmoF6TV0BuY1fgjkNIcI4jSQCeA0mAreNJ8K&#10;3DOnC9ozsAzYM7sM1TPJDdI03w3ONPAPyjT9Esc0/xPFNP8UwzT/FcMz/xXANP8VvzT/FL80/xS/&#10;NP8U/zYVAP87EAD/Pg0A/0MPAP9GFAD/RhwA/0YmAPZEMgHvQj8B6UBMA+Q/WQTfPmQG2z1vCNg8&#10;eQrUPIIM0TuLDc87kw/NOpoQyzqiEck6qxLIOrUTxjrCE8Q61RTAO+sVvDr7F7k6/xi3Ov8Ztjr/&#10;GbU6/xiyO/8YsTv/GLE7/xixO/8Y/zkSAP8/DQD/QwkA/0gMAP9LEAD/TBUA9UwfAOtKKgDkSTcB&#10;3UlGAtVHUwTQRl8IzEVpC8lEcw3GQ3wQw0KEEsFCjBO/QZUVvUGdFrtAphe6QLAYuEC8GbZAzBqz&#10;QeYar0H3HK1B/x2rQf8dqUH/HKlB/xymQf8bpUH/G6VB/xulQf8b/z0QAP9CCQD/SAUA/00IAP9Q&#10;CwD5UQ8A61AVAOFPIADYUDEAz1BBAslPTgXETloJwExkDb1LbRC6SnYTt0l+FbVIhxezR48ZsUeX&#10;G69GoBytRqoeq0W2H6lFxh+nRuAgpEb0IKFG/yGfR/8gnkf/IJ5H/x+bR/8emkf/HppH/x6aR/8e&#10;/0ANAP9GBAD/TAAA+FICAOhVBADhVQgA4lUNANVVGQDMVywAxVc8Ar9WSga6VVUKtlNfDrJSaBKv&#10;UHEVrE95GKpOgRqoTYodpUySH6NMnCChS6Yin0uxI51LwCSbS9glmUvwJZZM/ySVTP8klEz/I5NM&#10;/yKRTf8hkU3/IZFN/yGRTf8h/0IKAP9JAAD/UQAA5lcAAN1bAQDVXAUA0lsJAMtcFADDXigAvF44&#10;ArZdRgaxW1EKrVlbD6lYZBOmVmwXo1V0GqBUfR2eU4Ufm1KOIplRlySXUKEmlVCtJ5JQvCiRUNAo&#10;jlDsKI1R/ieLUf8mi1H/JYpS/ySJUv8jiFL/I4hS/yOIUv8j/0UHAP9LAADwVQAA31sAANNgAADM&#10;YQMAyGEGAMNhEQC7ZCQAtWQ0Aq9jQgWqYU4KpV9XD6FdYBSeXGgYm1twG5hZeB6VWIEhk1eKJJBW&#10;kyaOVZ4oi1WpKolUtyuHVMsrhVXpK4RV/CqDVv8og1b/J4JW/yWBVv8kgVb/JIFW/ySBVv8k/0cD&#10;AP9PAADnWAAA2WAAAM1kAADGZgEAwWYEALtmDgC0aSAArmkxAqhoPwWjZkoKn2VUD5pjXRSXYWUY&#10;k2BtHJBedR+OXX0ii1yGJYhbkCiFWpoqg1mmLIBZtC1/WccufVnmLXxa+ix7Wv8qe1v/KHtb/yd7&#10;Wv8melr/JXpa/yV6Wv8l/0kAAPtSAADjXAAA0mMAAMdoAADAawAAumsCALVrDQCubR0AqG4uAaNt&#10;PAWda0gKmWpRD5RoWhSQZmIYjWVqHIpjciCHYnojhGGDJoFgjCl+X5cre16jLXlesS93XcQvdV7i&#10;L3Ve+S11X/8rdV//KXVf/yh1Xv8mdV7/JnVe/yZ1Xv8m/0sAAPBVAADeXwAAzWcAAMNsAAC7bwAA&#10;tXAAAK9vCgCocRoAo3IrAZ1yOQSYcEUJk25PDo9tWBSLa2AYh2lnHIRobyCBZ3cjfWaAJnpkiil3&#10;Y5QsdWOhLnJiry9wYsEwb2LfMG5j9y5vY/8sb2P/Km9j/yhvYv8nb2L/J29i/ydvYv8n/00AAOtY&#10;AADZYwAAyWoAAL9wAAC3cwAAsHQAAKl0BwCjdhcAnncoAZh2NwSTdUIIjnNMDolxVROFcF0YgW5l&#10;HH5tbB97bHQjeGp9JnRphylxaJIsbmeeLmxnrDBqZ74xaWfcMGln9S5pZ/8saWf/Kmpn/ylqZv8o&#10;amb/J2pm/ydqZv8n/1AAAOdbAADTZgAAxW4AALtzAACzdwAAq3kAAKR4AwCdehQAmHslAZN7NAOO&#10;ekAHiXhKDYR2UxKAdVsXfHNiG3hyah91cXIicm97Jm9uhSlsbZAsaWycLmZsqjBkbLwxY2zZMGNs&#10;9C9jbP8tZGz/K2Rr/yllav8oZWr/KGVq/yhlav8o/VMAAONfAADOaQAAwXEAALd3AACvewAAp30A&#10;AJ59AACYfhEAk4AiAI6AMQKJfz4GhH1IDH98URF7elkWd3lgGnN3aB5vdnAhbHV4JWl0gihmc44r&#10;Y3KaLmBxqC9ecbowXXHUMF1x8i5ecf8sXnD/K19w/ylgb/8oYG7/KGBu/yhgbv8o8VUAAN5iAADK&#10;bQAAvXUAALN7AACrgAAAooIAAJiBAACRgw8AjYUfAIiFLgKDhDsFfoNFCnqBTg91gFYUcX9eGG59&#10;ZhxqfG0gZ3t2I2N6gCdgeYsqXXiYLFp3pi5Yd7gvV3fRL1d38S5Ydv8sWHb/Kll1/yladP8oWnT/&#10;J1p0/ydadP8n7VkAANdmAADFcQAAuXoAAK+AAACmhAAAnYYAAJGHAACKiQwAhoobAIKLKwF9ijgE&#10;eIlCCHSITA1vh1QSbIVbFmiEYxpkg2seYYJ0IV2BfSRagIkoV3+WKlV+pCxSfrYtUX7OLVF97yxS&#10;ff8rUnz/KVN7/yhUev8nVHr/J1R6/ydUev8n6F4AANBrAADAdgAAtH4AAKuFAAChiQAAl4sAAImN&#10;AACDjwgAfpAXAHuRJwF2kTQDcpA/Bm2PSQtpjlEPZY1ZE2KMYBdei2gbW4pxHleJeyFUiIYkUYeU&#10;J0+GoilNhrQqS4bMKkuF7ilMhP8pTIP/KEyD/ydNgf8mToH/Jk6B/yZOgf8m4WMAAMlwAAC7ewAA&#10;sIQAAKaKAACbjgAAkZEAAISTAAB6lQIAdZcSAHKYIgBvmDACapc7BGaXRQhilk4MX5VWD1uUXRNY&#10;k2UXVZNuGlGSeB1OkYQgS5CRI0mQoSRHkLImRZDKJkWP7SVFjf8lRYz/JUaL/yRGiv8kRor/JEaK&#10;/yRGiv8k2GkAAMN2AAC1gQAAq4oAAJ+PAACVkwAAipYAAH6aAABwnQAAa58OAGifHABmoCoBYqA3&#10;Al+fQQVbn0oIWJ5SC1SeWg5RnWISTpxrFUucdRhIm4EaRZuPHUKanx9AmrAgP5rIID+Z6x8/mP8g&#10;Ppb/IT6V/yE/lP8hP5T/IT+U/yE/lP8hzXAAALx9AACwiAAApI8AAJmUAACOmAAAg50AAHegAABp&#10;pAAAYKcIAF2oFABbqSQAWakxAVapPAJTqUUEUKhOBk2oVwlKqF8MR6doDkSncxFBpn8UPqaNFjym&#10;nRc6pq8YOabHGDml6hg4o/8aN6H/Gzeg/xw3n/8cN5//HDef/xw3n/8cxHgAALWFAACpjwAAnZUA&#10;AJKaAACGnwAAeqMAAG6oAABirAAAVbAAAFCyDgBOshsATbMoAEuzNQBJsz8BRrNJAkSzUgRBs1sG&#10;P7NkCDyzbwo6s3sMN7OKDjWymg8zs60QMrPFEDKy6RAxsP4SMK7/FC+t/xUvrP8WL6z/Fi+s/xYv&#10;rP8Wu4EAAK6OAAChlQAAlpoAAImgAAB9pgAAcasAAGWvAABZtAAATrcAAEO8BQBAvREAP70eAD6+&#10;KwA8vjYAO79BADm/SwE3v1QCNcBfAjPAagQxwHcFL8CGBi3AlwcrwKoIKsHCCCrA5wcpvf0KKLz/&#10;DCe6/w0nuf8OJ7n/Die5/w4nuf8OsowAAKWUAACZmgAAjaEAAH+nAAByrQAAZrMAAFq4AABPuwAA&#10;RL8AADrEAgAwyQgALsoRAC3KHQAsyykAK8s1ACvMQAAqzUoAKM1WACfOYQAmzm8BJM5/ASPPkQIh&#10;z6UCINC9AiDP5AIfzfoDHsv/BB7K/wUdyf8GHcn/Bh3J/wYdyf8GqJQAAJyaAACQoQAAgqgAAHSv&#10;AABntgAAW7wAAE7AAABDwwAAOccAAC/MAAAn0AQAH9YKABvaEAAb2xoAGtsmABrcMQAZ3TwAGN1I&#10;ABjeVQAX32IAFuByABXghQAU4ZoAE+KxABLjzwAS4PQAEt7/ARHd/wER2/8CEdv/AhHb/wIR2/8C&#10;npoAAJKhAACEqQAAdrEAAGi4AABbvwAATsQAAELIAAA3zAAALdAAACTVAAAc2wAAFd8FABTpDgAS&#10;6hQAEesdABDrJgAO7DAADu06AA3uRgAL7lMACu9iAAnwdAAI8YkAB/KgAAXyugAE8eQAAvH9AALv&#10;/wAD7f8AA+3/AAPt/wAD7f8AlaEAAIapAAB4sgAAaboAAFvCAABNyAAAQMwAADTRAAAq1gAAIdsA&#10;ABngAAAS5AAAD/ABAA35CgAL+g8ACfsVAAf7HAAE/CQAAfwsAAD8NwAA/EIAAPxQAAD8YQAA/XUA&#10;APyMAAD8pAAA/MEAAPzrAAD8/wAA/f8AAP3/AAD9/wAA/f8AiakAAHmyAABquwAAXMQAAE7MAAA/&#10;0QAAMtcAACfdAAAd4QAAFeUAAA7oAAAK8QAACP0AAAX/AwAB/wkAAP8OAAD/EgAA/xcAAP8fAAD/&#10;JwAA/zEAAP8+AAD/TQAA/18AAP91AAD/jQAA/6YAAP/CAAD/5wAA//wAAP//AAD//wAA//8AfLMA&#10;AGy8AABdxgAATs8AAD/WAAAx3QAAJeIAABrmAAAR6gAADO4AAAXyAAAA/wAAAP8AAAD/AAAA/wAA&#10;AP8FAAD/CgAA/w4AAP8SAAD/GAAA/yEAAP8rAAD/OQAA/0oAAP9dAAD/cwAA/4wAAP+kAAD/uQAA&#10;/9QAAP/eAAD/3gAA/94A/xgsAP8ZKQD/GSgA/xUrAP8QMAD/CzgB/wNEAf8AUQH/AF4B/wBsAf8A&#10;eAH/AIIB/wCMAf8AlAH/AJwA/wCiAP8AqAD/AK8A/wC2AP8AvgD/AMgA/wDXAP8A5wD/APMA/wD9&#10;AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/xspAP8dJgD/HCUA/xknAP8TLAD/DjQA&#10;/wtAAf8ITgH/BVsB/wNoAf8CdAH/An8B/wKIAf8CkQH/ApgB/wKfAf8BpQD/AawA/wGyAP8BugD/&#10;AcQA/wHRAP8A5AD/APEA/wD8APwB/wD8Av8A/AP/APwE/wH8Bf8B/AX/AfwF/wH8Bf8B/x8mAP8h&#10;IgD/ICEA/x4jAP8YJwD/EzAA/xE8Af8OSgH/DVcB/wtjAf8KbwH/CnoB/wqEAf8KjQH/CpQB/wqb&#10;Af8KogH/CqgB/wqvAf8KtwH/CsAA/wrMAP8K4AD7Cu8A9wr6APUL/wH1DP8B9A3/AfQN/wL0Df8C&#10;9A3/AvQN/wL0Df8C/yIiAP8kHQD/JBwA/yIdAP8eIgD/HCwA/xk4AP8WRQH/E1IB/xJeAf8QagH/&#10;EHUB/xB/Af8QiAH/EJAB/xCXAf8QngH/EKUB/RCsAfwQswH6EL0B+RHJAfUR3QHxEe0B7hH5AewS&#10;/wLrE/8C6hP/A+kT/wPpE/8D6RP/A+kT/wPpE/8D/yYdAP8oGAD/KBYA/yYWAP8mHQD/JigA/yM0&#10;AP8gQAD/HU0B/xtZAf8ZZQH+GXAB/Bh6AfkYgwH3GIwB9hiTAfQYmgHzGKEB8RmoAfAZsALuGboC&#10;7RnGAuoa2QLmGusB4hv5AuAb/wPeHP8E3Rz/Bdwc/wXcHP8F2xz/Bdsc/wXbHP8F/yoZAP8tEwD/&#10;LREA/y0RAP8uGQD/LSIA/ywuAP8pOgD/JkcB+iRUAfYjYAHyImsB7yJ1Au0ifgLrIocC6SKPAuci&#10;lgLlIp4C5CKlAuIirQLhI7cC3yPDAt0j1gLYJOoD0iT5Bc8l/wbNJf8HyyX/CMol/wjKJP8IyiT/&#10;CMok/wjKJP8I/y4UAP8xEAD/Mg0A/zQOAP81FAD/NRwA/zMnAPoxNADzL0EA7i1OAeksWgHlLGUC&#10;4ixwAt8reQLdK4ID2iuLA9grkgTVK5oE0yuiBNErqgXPK7MFzSu/BswszwbILecHxC33CcEt/wq/&#10;Lf8LvS3/DLwt/wy8LP8Muyz/DLss/wy7LP8M/zERAP81DAD/NgcA/zoLAP88EAD/OxUA+DkfAO83&#10;KwDnNjkA4TVHANw1VAHVNWAC0TVqA840cwTMNHwFyjSFBsg0jQfGM5QIxDOcCcIzpQnBM64KvzO5&#10;C70zyAu7NOELtzTzDbQ0/w+xNP8PsDT/EK80/xCuNP8PrjT/D640/w+uNP8P/zUOAP84BwD/PAIA&#10;/0AGAP9BCwD6QQ8A7T8WAOM8IgDaPTEA0j5BAMw+TwLIPloDxD1kBcE9bge/PHYIvDx+Cro7hwu4&#10;O48MtzuXDbU6nw6zOqkPsTq0EK86whGuOtkRqjvvEqc7/xOlO/8UpDv/E6M7/xOiO/8Tojv/EqI7&#10;/xKiO/8S/zgKAP88AAD/QQAA9UUAAOZGAgDhRQcA40INANVDGQDMRSwAxkc8AcFHSQK8RlUEuUVf&#10;BrVEaAmzQ3ELsEN5Da5CgQ+sQokQqkGREqhBmhOnQKQUpUCvFaNAvBahQNAWnkHqF5xB/BeaQf8X&#10;mEH/F5hB/xaXQf8Vl0H/FZdB/xWXQf8V/zsGAP8/AAD5RgAA5UsAANxOAADTTQQA0UoJAMpKFADC&#10;TScAvE43AbdORQKyTVAFr0xaCKtLYwqoSmwNpkl0D6RJfBGhSIQTn0eMFZ1HlRebRp8YmUaqGZdG&#10;uBqWRsobk0bmG5FH+RuPR/8ajkf/GY5H/xiNR/8YjUf/F41H/xeNR/8X/z4CAP9DAADrSwAA3VEA&#10;ANFUAADKVAEAxlIFAMFREQC5UyIAs1UzAa5UQQKqVEwFplNWCKJRXwyfUGcPnU9vEZpOdxSYTn8W&#10;lk2IGJNMkRmRTJsbj0umHY1Lsx6LS8UeiUviHodM9x6GTP8dhUz/HIVN/xqFTP8ZhUz/GYVM/xmF&#10;TP8Z/0AAAPxHAADlUAAA1VYAAMpZAADCWgAAvVgDALhXDgCxWR4ArFovAadaPQKiWUkFnlhTCZtX&#10;WwyXVmQQlVVrEpJUcxWPU3sXjVKEGotRjRyIUZcehlCjH4RQsCCCUMEhgFDdIX5R9CB9Uf8ffVH/&#10;HX1R/xx9Uf8bfVH/Gn1R/xp9Uf8a/0IAAPBKAADfVAAAzloAAMReAAC8XwAAtl4AALFcCwCrXhoA&#10;pWArAKBgOgKcX0UFl15QCZRcWAyQW2AQjVpoE4tZcBaIWHcYhVeAG4NWiR2AVpQfflWfIXtVrSJ5&#10;VL0jeFXXI3dV8iJ2Vv8gdlb/H3ZW/x12Vv8cdlb/G3ZW/xt2Vv8b/0UAAOxOAADaWAAAyV4AAL9i&#10;AAC3ZAAAsWMAAKthCACkYxcAn2QoAJplNwKWZEMFkWNNCI5hVQyKYF0Qh19lE4RebBaBXXQZflx9&#10;HHxbhh55WpEgd1qdInRZqiRyWbolcVnSJXBa8CNvWv8ib1r/IHBa/x5wWv8dcFr/HHBa/xxwWv8c&#10;/0gAAOdSAADTWwAAxWIAALtmAACzaAAArGgAAKVmBQCfZxQAmmklAJVpNAKQaEAEjGdKCIhmUwyE&#10;ZVsQgWRiE35jahZ7YnIZeGF6HHZghB5zX44hcF6aI25eqCVsXbglal7OJmle7iRpXv8ial7/IGpe&#10;/x9qXv8eal7/HWpe/x1qXv8d+UoAAONVAADPXwAAwWUAALdqAACvbAAAp2wAAJ9qAQCZaxEAlG0i&#10;AJBuMQGLbT0Eh2xHB4NrUAt/algPfGhgE3hnZxZ2Z28Zc2Z4HHBlgR5tZIwhamOYI2hipiVmYrYm&#10;ZGLMJmRi7CVkYv8jZGL/IWVi/x9lYv8eZWL/HWVi/x1lYv8d8kwAAN9YAADKYgAAvWkAALNuAACr&#10;cAAAonAAAJluAACTcBAAj3IfAIpyLgGGcjsDgnFFB31wTgt6blYOdm1eEnNsZRVwa20YbWp1G2pp&#10;fx5naYohZWiWI2JnpCVgZ7QmX2fJJl5n6iVeZ/4jX2f/IV9m/x9gZv8eYGb/HmBm/x5gZv8e708A&#10;ANpcAADGZQAAum0AALByAACndQAAnXQAAJRzAACNdA0AiXYcAIV3KwGBdzgDfHZDBnh1TAl0dFQN&#10;cXNbEW5yYxRrcWsXaHBzGmVvfB1ibocgX22UIl1soiRabLIlWWzHJVhs6CVZbP0jWWv/IVpr/x9b&#10;a/8eW2r/Hltq/x5bav8e61MAANNgAADCaQAAtnEAAKx2AACjeQAAmXkAAI13AACHeQsAg3sYAH98&#10;KAB7fDUCd3tABXN6SQhveVEMbHhZD2h3YRNldmgWYnVwGV90ehxcdIUfWnORIVdyoCNVcrAkU3LF&#10;JFNy5yRTcfwiVHH/IFRw/x9VcP8eVW//HVVv/x1Vb/8d5VcAAM1kAAC+bQAAsnUAAKh7AACffgAA&#10;k30AAId9AACAfwcAfIAVAHiBJAB1gjIBcYE9BG2ARgdpgE8KZn9WDWN+XhFgfWYUXXxuF1p7dxpX&#10;eoIdVHqPH1F5nSFPea4iTnnDIk145SJNd/shTnf/H052/x5Pdf8dT3X/HU91/x1Pdf8d31wAAMho&#10;AAC5cgAArnoAAKWAAACaggAAjoIAAICDAAB5hQIAdIYRAHGIIABuiC4Baog5AmeHQwVjh0wIYIZT&#10;C12FWw5ahGMRV4RrFFSDdRdRgoAaToGNHEuBmx5JgawfSIDBIEeA4x9Hf/oeSH7/Hkh9/x1JfP8c&#10;SXz/HEl8/xxJfP8c1mEAAMJuAAC0eAAAqoAAAJ+FAACUhwAAiIcAAHuJAABwjAAAa44NAGiPGgBm&#10;jykAYpA1AV+PPwNcj0gFWY5QCFaOWAtTjWAOUIxoEE2MchNKi30WSIqKGEWKmRpDiqobQoq/G0GK&#10;4RtBiPkbQYb/G0GF/xtChf8aQoT/GkKE/xpChP8azWcAALx0AACvfgAApYYAAJqKAACOjAAAgo0A&#10;AHWQAABnlAAAYZUIAF6XFABclyMAWpgvAFeYOgFUmEQDUpdMBU+XVAdMl1wJSZZlDEeWbw5ElXoR&#10;QZWIEz+UlxU9lKgWO5S9FjuU3xY6kvgXOpD/FzqP/xc6jv8XOo7/FzqO/xc6jv8XxW4AALZ7AACq&#10;hQAAnosAAJSPAACIkgAAe5QAAG6XAABimwAAV54AAFKgDgBRoBsAT6EoAE2hNABLoT4BSaFHAkeh&#10;UANEoVgFQqFhBz+gawk9oHcLOqCFDTiglA42oKYPNaC7EDSg3Q80nfcQM5z/EjOa/xIzmf8TM5n/&#10;EzOZ/xMzmf8TvXcAAK+DAACjiwAAmJEAAI2VAACBmQAAc5wAAGefAABbogAAT6YAAEepCABEqhIA&#10;Q6ofAEGrKwBAqzcAP6xBAD2sSgE7rFMCOaxcAzesZwQ1rHMFMqyBBjCskQcurKMILay4CSys2Qgs&#10;qvUKK6j/Cyqm/wwqpf8NKqX/DSql/w0qpf8NtYAAAKiLAACckQAAkZYAAIWcAAB4oAAAa6UAAF+o&#10;AABTrAAASK8AAD2yAAA2tQsANLUVADO2IQAytiwAMbc3ADC3QQAvuEsALrhVACy4YAEquG0BKbl7&#10;Aie5jQIluZ8DJLm0AyO50gMjt/QEIrX/BSG0/wYhs/8HIbL/ByGy/wchsv8HrYoAAKCRAACVlwAA&#10;iJ0AAHujAABuqAAAYa0AAFWxAABKtAAAP7cAADS7AAArvgMAJMIMACLCFAAiwx8AIcMqACDENAAf&#10;xD8AHsVKAB3GVgAcxmMAG8dzABrHhQAZx5kAGMiuABfIywAXxvEBF8T/ARbD/wIWwf8DFsH/AxbB&#10;/wMWwf8Do5EAAJiYAACLngAAfaUAAHCrAABisQAAVrYAAEq5AAA+vQAANMAAACrEAAAiyAAAGcwE&#10;ABPQCgAR0hEAENIaABDTJQAP0zAADtQ8AA7USAAN1VYADdVlAAzWeAAM1o0AC9ikAArYvgAJ2eYA&#10;Ctb+AAvU/wAL0v8AC9L/AQvS/wEL0v8BmpgAAI6fAACApgAAcq0AAGS0AABXugAASb8AAD3CAAAy&#10;xgAAKMkAAB/NAAAX0QAAEdYAAAzbBQAI3gsABt8RAAXfGgAE4CQAAuEuAAHiOgAA40cAAORWAADk&#10;ZwAA5XsAAOaSAADmqgAA58gAAOfwAADo/wAA6P8AAOj/AADo/wAA6P8AkZ8AAIKnAAB0rwAAZbcA&#10;AFe+AABJwwAAPMcAADDLAAAlzwAAHNQAABTZAAAO3QAACeEAAALlAAAA6QYAAOkNAADpEQAA6hgA&#10;AOshAADtKwAA7zcAAPFFAADyVgAA82gAAPN+AAD0lwAA9bAAAPbQAAD38wAA9/8AAPf/AAD3/wAA&#10;9/8AhacAAHawAABmuAAAWMEAAErIAAA7zAAALtEAACPWAAAZ3AAAEeAAAAzjAAAE5wAAAOoAAAD1&#10;AAAA9AAAAPUFAAD1CwAA9g8AAPYUAAD4HQAA+icAAPw0AAD/QwAA/1UAAP9pAAD/gQAA/5oAAP+y&#10;AAD/zwAA/+0AAP/5AAD/+QAA//kAeLAAAGi6AABZwwAAS8sAADvRAAAt2AAAId0AABbiAAAO5gAA&#10;COoAAADtAAAA8AAAAPgAAAD/AAAA/wAAAP8AAAD/AAAA/wYAAP8MAAD/EAAA/xgAAP8iAAD/MAAA&#10;/0AAAP9TAAD/aQAA/4EAAP+ZAAD/rwAA/8MAAP/VAAD/1QAA/9UA/xMoAP8TJQD/ESUA/w0nAP8G&#10;LQD/ADUA/wBBAP8ATwD/AFwA/wBpAP8AdAD/AH4A/wCIAP8AkAD/AJcA/wCdAP8ApAD/AKoA/wCw&#10;AP8AtwD/AMAA/wDMAP8A3wD/AOwA/wD4AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A&#10;/xYlAP8WIgD/FCEA/xAjAP8KKAD/ADAA/wA9AP8ASwD/AFgA/wBkAP8AcAD/AHoA/wCEAP8AjAD/&#10;AJMA/wCaAP8AoAD/AKYA/wCtAP8AtAD/ALwA/gDIAP0A2QD7AOkA+gD2APkA/wD4AP8A+AD/APgA&#10;/wD4AP8A+QD/APkA/wD5AP8A/xoiAP8aHgD/GB0A/xMeAP8OIgD/CiwA/wc5AP8DRgD/AFMA/wBg&#10;AP8AawD/AHYA/wB/AP8AiAD/AI8A/wCWAP8AnQD/AKMA/gCpAPwAsAD6ALkA9wDEAPUA0gDzAOYA&#10;8gD0APEA/wDwAP8A7wD/AO8A/wDvAP8A8AD/APAA/wDwAP8A/x4dAP8eGQD/HBcA/xcYAP8THgD/&#10;ESgA/w40AP8MQQD/Ck4A/whbAP8HZgD/BnEA/wZ6AP8GgwD+BosA/AaSAPoGmQD4Bp8A9gamAPQG&#10;rQDyBrUA8AXAAO0FzgDrBeQA6QbzAOYI/wDlCv8A5Av/AOQL/wHkC/8B5Av/AeQL/wHkC/8B/yEY&#10;AP8hEwD/IBEA/xsSAP8cGgD/GiQA/xYvAP8TPAD/EUkA/xBVAPwOYQD5DmsA9g51APQOfgDyDoYA&#10;8A6OAO4OlQDtDpsA6w6iAOoOqgDoDrMA5g+9AOUPzADhD+MA3RDzANkR/wHWEv8B1BP/AdMT/wLS&#10;E/8C0hP/AtIT/wLSE/8C/yUTAP8lEAD/JA0A/yMOAP8jFAD/Ih4A/x8pAP8cNQD5GUMA9BhPAO8X&#10;WwDsF2YA6RdwAOYXeQDkF4EA4heJAOAXkQDfF5gA3RefANsXpwDZGLEA1hi7ANQZygDQGuEBzBvz&#10;Ackc/wLGHP8CxBz/A8Mc/wPDHP8Dwxz/A8Mc/wPDHP8D/ygQAP8pCwD/KAYA/ysLAP8rEAD/KRcA&#10;/SYiAPQjLgDsITsA5iBJAOIgVQDeIGAA2iFqANYhdADTIXwB0CGEAc8ijAHNIpMByyKbAckiowHI&#10;I6wCxiO2AsQjxALCJNsCviXuA7sl/gS4Jf8FtiX/BbUl/wa1Jf8GtSX/BbUl/wW1Jf8F/ywNAP8t&#10;BQD/LgEA/zEFAP8xCwD9LxAA8SsYAOcpJQDfKDMA2ChCANEqTwDNK1oAyStlAccrbgHELHYCwix+&#10;AsAshgO+LI4DvSyWA7ssngS5LKcEuCyxBbYsvwW1LdEFsS3qBq4u+werLv8IqS7/CKgu/wioLf8I&#10;qC3/CKgt/wioLf8I/y8IAP8xAAD/NQAA9jcAAOo2AgDnMwgA5C8PANkuGwDPMSwAyTM8AMQ0SQDA&#10;NVUBvDVfAro1aAK3NXADtTR4BLM0gAWxNIgGsDSQBq40mQesNKIIqzSsCak0uQmnNMoKpTXlCqE1&#10;+AufNf8MnTX/DJ01/wucNf8LnDX/C5w1/wucNf8L/zMCAP81AAD2OgAA5T4AANxAAADUPQQA0jcJ&#10;AMs4FQDDOiYAvT02ALg+RAG0PlABsT1aA649YwSsPWsFqTxzBqc8ewimPIMJpDuLCqI7lAugO50M&#10;njuoDZ07tA6bO8UOmTvgDpY79A+UPP8Pkjz/D5I8/w6RPP8NkTz/DZE8/w2RPP8N/zUAAP85AADq&#10;QQAA3UYAANBHAADJRgAAxkEFAMBAEQC5QiEAs0QyAK9FQAGrRUsCp0VVA6REXgWhRGYHn0NuCJ1D&#10;dgqbQn4LmUKGDZdBjw6VQZkPk0GkEZFBsBKQQcASjkHZEotB8RKJQv8SiEL/EYhC/xCHQv8Qh0L/&#10;D4dC/w+HQv8P/zgAAPM9AADjRwAA0kwAAMhOAADATQAAu0oCALZHDgCwSR0Aq0stAKZMOwGiTEcC&#10;nktRBJtLWgaZSmIIlklqCpRJcQySSHkOj0iCD41HixGLR5USiUagFIdGrBWFRrsWhEbRFoJH7haA&#10;R/8Vf0f/FH9H/xJ/R/8Rf0f/EX9H/xF/R/8R/zsAAO5DAADcTAAAzFEAAMFUAAC5VAAAtFEAAK5N&#10;CwCoTxkAo1EpAJ5SNwGaUkMCl1FOBJRRVgaRUF4Jjk9mC4xObQ2JTnUPh01+EYVNhxOCTJEVgEyc&#10;Fn5LqRd8S7gYe0vNGHlM6xh4TP4Xd0z/FXdM/xR3TP8Td0z/EndM/xJ3TP8S/z4AAOhHAADVUAAA&#10;xlYAALxYAAC0WQAArVYAAKdTBwChVBUAnFYlAJhXNAGUV0ACkFdKBI1WUwaKVVsJh1RjC4RUag6C&#10;U3IQgFJ6En1SgxR7UY4WeFCZGHZQphl0ULUac1DJGnFQ6BpwUfwYcFH/F3BR/xVwUf8UcVD/E3FQ&#10;/xNxUP8T9UAAAORLAADPVAAAwVoAALddAACvXgAAp1sAAKFYAwCbWRIAllsiAJJcMQGOXD0CilxH&#10;BIdbUAaDWlgJgVlgDH5ZZw57WG8QeVd3E3ZWgBV0VosXclWWGW9VoxptVLIbbFTGG2pV5htqVfsZ&#10;alX/F2pV/xZqVf8Va1X/FGtV/xRrVf8U8kMAAN9PAADLWAAAvV0AALNhAACrYgAAomAAAJtcAACV&#10;XhAAkGAfAIxhLgCIYToChGBFBIFgTgZ+X1YJe15dC3hdZQ52XGwQc1x0E3BbfRVuWogXa1qUGWlZ&#10;oRtnWbAcZVnDHGRZ4xxkWfoaZFn/GGRZ/xdlWf8VZVn/FGVZ/xRlWf8U70YAANpSAADGWwAAumEA&#10;ALBlAACmZgAAnWMAAJVhAACPYg4Ai2QcAIdlKwCDZTcBf2VCA3xkSwZ4Y1MIdWNbC3NiYg5wYWoQ&#10;bWByE2tgexVoX4YXZl6RGWNenxthXa4cYF3BHF9d4RxfXfgaX13/GF9d/xdgXf8WYF3/FWBd/xVg&#10;Xf8V60oAANRWAADDXgAAtmUAAKxpAACiaQAAmGcAAI9lAACJZgwAhWgZAIFpKAB+ajUBemk/A3Zp&#10;SQVzaFEIcGdZCm1nYA1rZmcQaGVwEmVkeRVjZIMXYGOPGV5inRtcYqwcWmK/HFli3xxZYvcaWmL/&#10;GVph/xdbYf8WW2H/FVth/xVbYf8V500AAM9ZAAC/YgAAs2gAAKltAACebQAAk2sAAIlpAACDawkA&#10;f20VAHxuJQB4bjIBdW49AnFuRgRubU8Ha2xWCWhsXgxla2UPY2ptEWBpdhRdaYEWW2iNGFhnmxpW&#10;Z6obVWe9HFRn3BxUZ/YaVGb/GFVm/xdVZf8WVmX/FVZl/xVWZf8V4lEAAMpdAAC7ZgAAr2wAAKZx&#10;AACZcAAAjm8AAINuAAB9cAUAeHISAHVzIQBycy8Bb3M6AmxzRARpckwGZnJUCGNxWwtgcGMNXXBr&#10;EFtvdBNYbn8VVW6LF1NtmRlRbagaT227G05t2RpObPQZT2v/GE9r/xdQav8WUGr/FVBq/xVQav8V&#10;3VUAAMVhAAC3agAArHEAAKJ1AACUdAAAiXQAAHxzAAB2dQAAcXcQAG94HQBseSsAaXk3AWZ5QANj&#10;eUkFYHhRB113WAlbd2AMWHZoDlV1cRFSdXwTUHSIFk10lxdLc6YYSXO5GUhz1RlJcvMYSXH/F0px&#10;/xZKcP8VS3D/FEtw/xRLcP8U1FoAAMBmAACzbwAAqHYAAJ15AACPeAAAhHgAAHd5AABvfAAAan0N&#10;AGd+GQBkfyYAYoAyAV+APQJcgEYDWn9OBVd/VQdUfl0JUn1lDE99bw5MfHkRSnyGE0d7lBVFe6QW&#10;RHu3FkN70hZDevIWQ3n/FUN4/xREd/8URHb/E0R2/xNEdv8TzV8AALtrAACudAAApHwAAJd+AACK&#10;fQAAf34AAHJ/AABmgwAAYYQIAF6GEwBchyEAWocuAFiHOAFVh0ICU4dKA1CHUgVOhloHS4ZiCUmF&#10;bAtGhXcNQ4SDD0GEkhE/hKISPYS1EzyEzxM8gvASPIH/Ej2A/xI9f/8SPX7/ET1+/xE9fv8RxWYA&#10;ALVxAACqewAAn4IAAJKCAACFggAAeYMAAG2GAABfigAAWI0BAFSODwBSjxsAUI8nAE+QMwBNkD0B&#10;S5BFAkmQTgNGkFYERI9fBUKPaAc/j3MJPY6ACzqOjww4jqANN46zDjaOzA42je8ONYv/DjWJ/w81&#10;iP8PNof/DzaH/w82h/8Pvm0AALB5AAClggAAmYcAAIyIAAB/iAAAcooAAGaNAABakQAAUJUAAEmX&#10;CQBHmBMARZggAESZKwBDmTYAQZpAAECaSAE+mlECPJpaAjqaZAM3mm8FNZl9BjOZjAcxmZ0IL5mw&#10;CC6ZyggumO0ILpb/Ci2U/wotk/8LLZL/Cy2S/wstkv8LtnUAAKqBAACeiAAAk40AAIaOAAB4jwAA&#10;a5IAAF+VAABUmQAASZ0AAECgAAA6og0AOKMXADejIgA2pC0ANaQ3ADSkQQAzpUsAMaVUATClXgEu&#10;pWoBLKV4AiqliAMopZoDJ6WtBCalxgMmpOsEJaL/BSWg/wYkn/8GJJ7/BySe/wcknv8Hr34AAKOI&#10;AACXjgAAjZMAAH6VAABwmAAAY5sAAFefAABMogAAQqYAADipAAAvrAMAKq4OACmuGAAoryMAJ68t&#10;ACawNwAlsEEAJLBLACOxVgAisWMAIbFxAB+xggAespQBHLKpARuywQEbsecBG6/+Ahqt/wIarP8D&#10;Gqv/Axqr/wMaq/8DqIgAAJuPAACRlAAAhJoAAHafAABoogAAW6UAAE+pAABErQAAObAAAC+zAAAm&#10;tgAAHrkFABi7DgAXuxYAF7wgABa8KgAVvTUAFL1AABO+SwASvlgAEr5nABG/eAAQv4wAEMCiAA7A&#10;ugAOwOEAD737AA+8/wAQuv8BELr/ARC6/wEQuv8Bn48AAJSVAACHmwAAeaEAAGunAABerAAAUrEA&#10;AEW0AAA6tgAAL7kAACW8AAAdvwAAFcMAAA/GBQALyg0ACcoUAAjKHQAHyicAB8oyAAbLPgAFy0sA&#10;BMxaAAPMagACzH4AAcyUAADMqwAAzcgAAMztAADM/wAAy/8AAcr/AAHK/wAByv8Al5YAAIqcAAB8&#10;owAAbqoAAGCwAABStgAARbkAADm8AAAuvwAAI8MAABvGAAATygAADc0AAAjRAAAB1AkAANQOAADV&#10;FQAA1h4AANgnAADZMQAA2z4AANxLAADdWwAA3m4AAN6EAADfmwAA37QAAN7ZAADf9wAA3/8AAN//&#10;AADf/wAA3/8AjZ0AAH+lAABwrAAAYbMAAFO6AABFvwAAOMIAACzGAAAhyQAAGM0AABDRAAAL1QAA&#10;BNoAAADeAAAA4AEAAOEJAADiDgAA5BMAAOUbAADnJAAA6S8AAOs8AADtSwAA7l0AAO5xAADviQAA&#10;8KIAAPC8AADw4wAA7/kAAPD/AADw/wAA8P8AgaUAAHKtAABjtQAAVL0AAEbEAAA3yAAAKswAAB/Q&#10;AAAV1QAADtoAAAfeAAAA4gAAAOYAAADpAAAA6gAAAOwAAADuBQAA7wwAAPEQAADzFwAA9SAAAPgr&#10;AAD7OQAA/UoAAP5eAAD/dAAA/40AAP+mAAD/wAAA/+EAAP/1AAD/9QAA//UAdK4AAGW3AABWwAAA&#10;R8gAADjNAAAq0gAAHdgAABPdAAAM4gAAA+YAAADpAAAA7AAAAPAAAADzAAAA9AAAAPYAAAD4AAAA&#10;+gAAAP0HAAD/DQAA/xIAAP8bAAD/KAAA/zcAAP9KAAD/XgAA/3YAAP+PAAD/pgAA/7oAAP/RAAD/&#10;0QAA/9EA/w8kAP8OIgD/CyEA/wMkAP8AKQD/ADIA/wA+AP8ATAD/AFkA/wBlAP8AcAD/AHoA/wCE&#10;AP8AjAD/AJIA/wCZAP8AnwD/AKUA/wCrAP8AsgD/ALoA/wDFAP8A0wD/AOcA/wD0AP8A/wD+AP8A&#10;/wD/AP4A/wD+AP8A/gD/AP4A/wD+AP8A/xEhAP8QHgD/DR0A/wcfAP8AIwD/AC0A/wA6AP8ASAD/&#10;AFUA/wBhAP8AbAD/AHYA/wB/AP8AhwD/AI4A/wCVAP8AmwD/AKEA/wCnAP4ArgD9ALYA/ADAAPsA&#10;zQD5AOIA+ADwAPcA/AD2AP8A9QD/APUA/wD1AP8A9QD/APUA/wD1AP8A/xUdAP8TGgD/EBkA/wsZ&#10;AP8AHQD/ACkA/wA2AP8AQwD/AFAA/wBcAP8AZwD/AHEA/wB6AP4AgwD8AIoA+gCRAPkAlwD4AJ0A&#10;9wCjAPUAqgD0ALIA8gC7APEAyADvANwA7gDsAO0A+gDrAP8A6gD/AOoA/wDqAP8A6gD/AOoA/wDq&#10;AP8A/xgZAP8WFQD/ExMA/w4TAP8LGgD/ByQA/wIwAP8APgD/AEsA/wBXAP8AYgD8AGwA+AB1APUA&#10;fgDyAIUA8QCMAO8AkwDuAJkA7ACgAOsApgDpAK4A5wC3AOYAwwDkANQA4gDpAOEA9wDfAP8A3QD/&#10;AN0A/wDdAP8A3QD/AN0A/wDdAP8A/xsTAP8aEAD/Fg4A/xIOAP8SFQD/Dx8A/wwrAP8JOAD/BkUA&#10;+wNRAPcCXADyAmYA7gJwAOoCeADnAoAA5gOHAOQDjgDiA5UA4QOcAN8EowDdBKsA2wS0ANgFwADW&#10;BdAA0wbnANAI+ADOCv8AzAv/AMsM/wDLDP8Aywv/AMsL/wDLC/8A/x8QAP8eCwD/GgcA/xkLAP8Y&#10;EQD/FhkA/xIkAPoQMADzDj4A7g1KAOkMVgDlDGEA4gxqAN4NcwDbDXsA2Q2DANYNigDUDZEA0g2Z&#10;ANAOoADPDqkAzQ6zAMsOvwDKD9AAxhHpAMIS+QC/E/8AvRP/AbwT/wG8E/8BvBP/AbsT/wG7E/8B&#10;/yIMAP8hBAD/IAAA/yEFAP8fDAD/HBEA9hgcAOwVKADlEzYA3xJDANkTTwDTFFoA0BVkAM0WbQDL&#10;FnUAyRd9AMcXhQDFGIwAxBiUAMIZnADAGaUAvhmvAL0auwC7GssAuBvlAbQc9gGyHf8CsB3/Aq8d&#10;/wKuHf8Crh3/Aq4d/wKuHf8C/yYGAP8lAAD/JgAA+ycAAPElAwDwIQsA6BwSAN4ZHQDUGy0AzR08&#10;AMgfSQDFIFUAwSFfAL8iaAC8InAAuiN4ALkjfwG3I4cBtSOPAbQklwGyJKABsSSqAq8ktgKtJcYC&#10;qyXfAqgm8wOlJv8Doyb/A6Im/wShJv8DoSb/A6Em/wOhJv8D/ykAAP8oAAD2LQAA5zAAAN8vAADZ&#10;KwQA1iIKAM4jFgDGJicAwCg2ALsqRAC4K08AtSxZALIsYgGwLGoBri1yAawtegKqLYECqS2KAqct&#10;kgOlLZsDpC2lBKItsQSgLcAEny3YBJwu7wWZLv8Gly//BpYv/waVLv8FlS7/BZUu/wWVLv8F/ywA&#10;AP8uAADqNQAA3TkAANE5AADKNgAAxy8GAMEtEQC6MCEAtDIxALA0PgCsNUoAqTVUAac1XQGkNWUC&#10;ojVtAqA1dAOfNXwEnTWEBJs1jQWaNJcGmDShBpY0rQeUNbsIkzXQCJA17AiONv4IjDb/CIs2/wiL&#10;Nv8HijX/B4o1/weKNf8H/y8AAPI0AADiPAAA0kEAAMdCAADAQAAAuzoBALY2DgCwORwAqjssAKY8&#10;OgCjPUYAnz1QAZ09WQKaPWEDmD1oBJY8cAWUPHcGkjyAB5E8iAePO5IIjTudCYs7qQqJO7cLiDvK&#10;C4U86AuDPPsLgjz/CoE8/wqBPP8JgTz/CIE8/wiBPP8I/zMAAOw6AADaQwAAykcAAL9JAAC3RwAA&#10;sUIAAK0+CgCmQBcAokInAJ5DNQCaREIBl0RMAZREVQKRQ10Dj0NkBY1DawaLQnMHiUJ7CIdChAqF&#10;QY4Lg0GZDIFBpQ1/QbMOfkHGDnxB5A56QvkNeUL/DHhC/wt4Qv8LeEL/CnhB/wp4Qf8K9jYAAOZA&#10;AADRSAAAw00AALlOAACxTQAAqUkAAKRFBgCfRhMAmkgjAJZJMgCSSj4Bj0pIAoxKUQOKSVkEh0lg&#10;BYVJaAeDSG8IgUh3Cn9HgAt9R4oNekeVDnhGog92RrAQdUbCEHNG4BByR/cPcUf/DnFH/w1xR/8M&#10;cUf/C3FG/wtxRv8L8zkAAOBEAADMTAAAvlEAALRTAACqUgAAok4AAJ1KAQCXSxEAk00gAI9PLgCM&#10;TzoBiE9FAoVPTgODT1YEgE5dBn5OZAd8TWwJeU10C3dMfQx1TIcOc0ySD3FLnxFvS60SbUu/EmxL&#10;3BJrTPURakz/D2pM/w5qS/8Nakv/DGpL/wxqS/8M8D0AANtIAADHUAAAulUAALBYAAClVgAAnFMA&#10;AJdPAACRUA4AjFIcAIlUKwCFVDcAglRCAX9USwN8VFMEelNaBnhTYgh1UmkJc1JxC3FReg1uUYQP&#10;bFCQEGpQnBJoUKsTZlC8E2VQ2BNkUPMSZFD/EGRQ/w9kUP8OZU//DWVP/wxlT/8M7EEAANRMAADD&#10;VAAAtlkAAKxcAACgWgAAl1cAAJFUAACLVQwAhlcZAINYJwCAWTQAfVk/AXpZSAN3WFAEdFhYBnJX&#10;XwdvV2YJbVZuC2tWdw1oVYEPZlWNEWRUmhJiVKkTYFS6FF9U0xReVPITXlT/EV9U/w9fVP8OX1P/&#10;DV9T/w1fU/8N50QAAM9QAAC/WAAAs10AAKhfAACcXQAAklsAAItYAACFWgoAgVsWAH1cJAB6XTEA&#10;d108AXRdRgJxXU4Eb1xVBWxcXQdqXGQJaFtsC2VadQ1jWn8PYVmLEV5ZmBJcWKcUW1i4FFlZ0BRZ&#10;WPATWVj/EVpY/xBaWP8OWlf/DVpX/w1aV/8N40gAAMtTAAC7WwAAsGEAAKRiAACXYQAAjl8AAIVc&#10;AAB/XgcAe18TAHhhIQB1Yi4AcmI5AW9iQwJsYUsDamFTBWdhWgdlYGIJY2BqC2Bfcw1eXn0PW16J&#10;EVldlhJXXaUTVV22FFRdzhRUXe4TVF3/EVVc/xBVXP8OVVv/DlZb/w1WW/8N3kwAAMdWAAC4XwAA&#10;rWQAAKBlAACTZAAAiWMAAH9hAAB5YgMAdWQRAHJlHgBvZisAbGc3AWpnQAJnZkkDZWZRBGJlWAZg&#10;ZWAIXWRnCltkcAxZY3sOVmOGEFRilBJSYqMTUGK0E09izBNPYu0ST2H/EU9h/xBQYP8OUGD/DlBg&#10;/w1QYP8N2U8AAMNaAAC0YwAAqWkAAJtoAACPZwAAhGcAAHllAABzZwAAb2kOAGxqGwBpaygAZ2w0&#10;AGRsPQFibEYCX2tOBF1rVgVaal0HWGplCVZpbgtTaXgNUWiED05okhBMZ6ESS2eyEklnyRJJZ+sS&#10;SWb/EEpm/w9KZf8OS2X/DUtk/w1LZP8N0VQAAL5eAACxZwAApm0AAJdsAACKawAAf2sAAHNrAABt&#10;bQAAaG4MAGVwFwBicSQAYHEwAF5xOgFccUMCWXFLA1dxUwRVcFoGUnBiB1BwawlOb3ULS2+CDUlu&#10;jw9Hbp8QRW6wEURuxxFDbeoQRGz/D0Rr/w5Fa/8NRWr/DUVq/w1Fav8Ny1gAALpjAACtbAAAoXEA&#10;AJJwAACFbwAAem8AAG5wAABlcwAAYHUHAF12EgBbdx8AWXgrAFd4NgBVeD8BU3hIAlF4TwNPd1cE&#10;THdfBUp3aAdIdnMJRXZ/C0N1jQxBdZ0OP3WuDj51xQ49degOPnP9DT5y/w0+cf8MP3H/DD9w/ww/&#10;cP8MxV4AALVpAACpcQAAnHUAAI10AACAdAAAdXQAAGl2AABeeQAAWHwBAFR9DgBSfhoAUX8mAE9/&#10;MQBNgDsATIBDAUqASwJIf1QCRn9cBEN/ZQVBf3AGP358CDx+igk6fpoKOX6sCzd+wws3feYLN3v8&#10;Czd6/ws3ef8KOHj/Cjh4/wo4eP8KvmQAALBvAACleAAAlnkAAId5AAB7eQAAcHoAAGR8AABYgAAA&#10;UIMAAEuFCgBIhhQAR4cgAEWIKwBEiDUAQ4g+AEGJRwFAiU8BPohYAjyIYQM6iGwEN4h4BTWIhwYz&#10;iJgHMoeqBzCIwAcwh+QHMIX7CDCD/wgwgv8IMIH/CDCB/wgwgf8It2sAAKp2AACgfwAAkH4AAIJ+&#10;AAB2fwAAaoAAAF6DAABThwAASosAAEGOAgA9kA4AO5AYADqRIwA5kS0AOJI3ADeSQAA2kkkANJNS&#10;ADOTXAExk2cBL5N0Ai2SgwMrkpQDKpKnAyiSvQQokuEDJ5D6BCeO/wUnjf8FJ4z/BSeM/wUnjP8F&#10;sXQAAKV+AACZhQAAioQAAH2EAABvhQAAY4gAAFiLAABNjwAAQ5MAADqXAAAymgcALpsQAC2bGgAs&#10;nCQAK5wuACqdOAApnUEAKJ1LACeeVQAmnmEAJZ5uACOefgEinpABIJ6jAR+euQEent0BHpz4Ah6a&#10;/wIemf8DHpf/Ax6X/wMel/8Dqn0AAJ6FAACTiwAAhYoAAHWLAABojgAAW5EAAFCVAABGmQAAO50A&#10;ADKgAAAqowAAIqYJAB+nEQAepxoAHagkAByoLQAbqDcAGqlBABmpTAAYqVgAF6pmABaqdgAVqokA&#10;FKqeABOrtAASq9MAEqj1ABOn/wETpf8BE6X/AROk/wETpP8Bo4YAAJeMAACNkQAAfZIAAG2VAABg&#10;mAAAVJwAAEigAAA+pAAANKcAACqrAAAhrgAAGbEAABKzBwAPtRAADrUXAA61IQANtSsADbU2AAy2&#10;QQALtk4ACrZcAAm2bAAItn8AB7aUAAa2qgAFtsUABrbqAAe1/wAItP8ACLP/AAmy/wAJsv8Amo0A&#10;AJCTAACEmAAAdJwAAGWgAABXpAAAS6gAAECsAAA1sAAAKrMAACG1AAAYuAAAEbsAAAy+AgAGwAsA&#10;AsARAAHBGQAAwSIAAMIrAADCNgAAw0IAAMNQAADEXwAAxHEAAMSHAADEnQAAxLUAAMTaAADE9gAA&#10;w/8AAMP/AADD/wAAw/8Ak5QAAIeaAAB4oAAAaqYAAFysAABPsQAAQbUAADW3AAApugAAH70AABbA&#10;AAAQwwAACsYAAAPKAAAAzAUAAMwMAADNEQAAzhgAAM4hAADQKgAA0TUAANNDAADUUgAA1GMAANV4&#10;AADVjwAA1acAANbCAADW6QAA1v0AANb/AADW/wAA1v8AipsAAHuiAABsqQAAXrAAAFC2AABCugAA&#10;NL0AACjBAAAdxAAAFMcAAA3LAAAGzgAAANIAAADXAAAA2QAAANoFAADcCwAA3RAAAN8VAADhHQAA&#10;4ycAAOUzAADnQgAA6FQAAOhnAADpfgAA6ZcAAOqvAADqzgAA6+8AAOv+AADr/wAA6/8AfaMAAG6r&#10;AABfsgAAUboAAELAAAA0wwAAJ8cAABvLAAASzwAAC9MAAALYAAAA3QAAAOEAAADkAAAA5QAAAOcA&#10;AADpAAAA6wcAAO0NAADvEQAA8RkAAPQkAAD3MQAA+UEAAPpVAAD6agAA+4QAAPudAAD8tgAA/NIA&#10;AP3tAAD99AAA/fQAcawAAGG1AABSvQAARMQAADTJAAAmzQAAGtIAABDYAAAI3QAAAOEAAADlAAAA&#10;6AAAAOwAAADvAAAA8QAAAPMAAAD1AAAA9wAAAPkBAAD7CAAA/g4AAP8VAAD/IQAA/y8AAP9BAAD/&#10;VgAA/20AAP+HAAD/oAAA/7YAAP/KAAD/1AAA/9QA/wsgAP8HHgD/AB0A/wAgAP8AJQD/AC4A/wA7&#10;AP8ASQD/AFYA/wBiAP8AbQD/AHYA/wB/AP8AhwD/AI4A/wCUAP8AmgD/AKAA/wCmAP8ArQD/ALUA&#10;/wC+AP8AywD/AOEA/wDwAP4A/QD9AP8A/QD/AP0A/wD9AP8A/AD/APkA/wD5AP8A/w0dAP8LGgD/&#10;BBkA/wAaAP8AHwD/ACoA/wA3AP8ARQD/AFEA/wBeAP8AaAD/AHIA/wB6AP8AggD/AIkA/wCQAP8A&#10;lgD/AJwA/gCiAPwAqQD7ALAA+QC5APgAxgD2ANkA9QDrAPQA+QDzAP8A8gD/APMA/wDzAP8A8wD/&#10;APMA/wDzAP8A/xAZAP8OFQD/CBQA/wAUAP8AGQD/ACUA/wAyAP8AQAD/AEwA/wBZAP8AYwD+AG0A&#10;/AB1APoAfQD5AIQA9wCLAPYAkQD0AJcA8wCeAPIApADwAKwA7gC0AO0AwADrAM8A6QDmAOgA9QDm&#10;AP8A5wD/AOYA/wDlAP8A5QD/AOUA/wDlAP8A/xIUAP8QEAD/DA8A/wMQAP8AFQD/ACAA/wAsAP8A&#10;OgD/AEcA+gBTAPcAXgD0AGcA8QBwAO8AeADtAH8A6wCGAOoAjADoAJMA5wCZAOUAoADjAKcA4QCw&#10;AN8AugDdAMkA2wDgANgA8ADXAP4A1QD/ANQA/wDTAP8A0wD/ANMA/wDTAP8A/xUQAP8SDAD/DgkA&#10;/wsMAP8JEgD/AxoA/wAmAP0AMwD0AEAA7wBNAOsAWADoAGEA5QBqAOIAcgDgAHoA3gCAANwAhwDa&#10;AI4A2ACVANQAnADSAKMA0ACsAM4AtgDMAMQAygDZAMgA7QDHAPsAxQD/AMQB/wDDAf8AxAH/AMQB&#10;/wDEAf8A/xgLAP8VBQD/EAAA/xAGAP8PDQD/DBQA/AcfAPEDKwDnADkA4gBGAN4BUQDaAlsA1QJk&#10;ANIDbADPA3QAzQR7AMsEggDKBIkAyAWQAMYFmADEBaAAwgapAMEGtAC/BsEAvQjVALsJ7AC4C/0A&#10;tgz/ALUN/wC0Df8AtA3/ALQN/wC0Df8A/xsFAP8YAAD/FwAA/xYAAPsTBgD6EA4A7gwWAOMJIgDa&#10;CTAA0wo+AM4LSgDKDFUAxw1eAMUNZwDCDm8AwQ52AL8OfgC9D4UAvA+NALoQlQC4EJ0AtxCnALUR&#10;sgCzEcAAshHVAK4T7gCrFP4AqRX/AKcV/wCnFf8AphT/AaYU/wGmFP8B/x8AAP8cAAD6HgAA6x4A&#10;AOMcAADfFQUA3g4NANMOGADLESgAxRM3AMAURAC8Fk8AuRdZALcXYQC0GGkAsxlxALEZeACvGoAA&#10;rhqIAKwbkACrG5kAqRujAKccrgCmHLwApB3PAKEe6gGeHvwBnB//AZsf/wGaH/8Bmh7/AZke/wGZ&#10;Hv8B/yIAAP8hAADsJwAA4CoAANQpAADNJAAAyhwIAMQZEgC9HCIAtx4xALMgPgCvIUkArSJTAKoj&#10;XACoJGQApiRsAKQkcwCjJHoAoSWCAaAliwGeJZQBnSWeAZsmqgGZJrcBmCbJApUn5gKSJ/kCkCj/&#10;Ao8o/wKOJ/8Cjif/Ao4n/wKOJ/8C/yYAAPIpAADjMQAA0jQAAMg0AADAMAAAuykCALgjDgCxJhwA&#10;rCgrAKgqOACkK0QAoSxOAJ8tVwCdLV8Amy1nAZktbgGYLnUBli59ApQuhgKTLpACkS6aA48upgON&#10;LrMDjC7FA4ov4QSHL/YEhS//BIQv/wOEL/8Dgy//A4Mv/wODL/8D+ykAAOsxAADZOAAAyTwAAL88&#10;AAC2OQAAsDIAAKwtCwCnLxcAojEmAJ4zNACaNEAAmDVKAJU1UwCTNVsBkTViAY81aQKNNXECjDV5&#10;A4o1ggOINYsEhjWWBIQ1ogWCNa8FgTXABn823AZ9NvQGezb/BXs2/wV6Nv8Eejb/BHo1/wR6Nf8E&#10;9S0AAOQ3AADQPwAAwkMAALdEAACtQAAApzoAAKM2BgCdNxMAmTkiAJU6LwCSPDsAjzxGAIw8TwGK&#10;PFcBiDxeAoY8ZQKEPG0Dgjx1BIA8fQR/PIcFfTySBns7ngd5O6wHdzu8CHY81Qh0PPEIczz/B3I8&#10;/wZyPP8Fcjz/BXI7/wVyO/8F8TIAAN49AADJRAAAvEgAALBJAACmRgAAn0EAAJs9AQCVPRAAkT8d&#10;AI1BKwCKQjgAh0NCAIRDSwGCQ1MBgENbAn5CYgN8QmkEekJxBXhCegZ2QYQHdEGPCHJBmwhwQakJ&#10;b0G5Cm1B0ApsQe4Ja0L/CGpC/wdqQf8GakH/BmpB/wVqQf8F7TcAANZCAADESQAAt00AAKtNAACg&#10;SgAAmEcAAJNCAACOQw0AiUUaAIZGKACDRzQAgEg/AH5ISAF7SFACeUhXAndIXwN1SGYEc0duBXFH&#10;dgZvR4AHbUaMCWtGmAppRqYLZ0a2C2ZGzAtlRuwLZEf/CWRG/whkRv8HZEb/BmRF/wZkRf8G6DsA&#10;ANBGAAC/TQAAs1EAAKVRAACaTgAAkksAAI1HAACHSAsAg0oWAH9LJAB9TDEAek08AHdNRQF1TU0C&#10;c01VAnFNXANvTWMEbUxrBWtMcwdpS30IZkuJCWRLlgpiS6QLYUu0DF9LygxeS+oLXkv+Cl5L/wle&#10;Sv8IXkr/B15K/wdeSv8H4z8AAMtJAAC8UQAAsFUAAKFUAACWUgAAjVAAAIdMAACBTQgAfU8TAHpQ&#10;IQB3US4AdFI5AHJSQgFvUksBbVJSAmtRWQNpUWEEZ1FoBmVQcQdjUHsIYVCGCl9PkwtdT6EMW0+y&#10;DVlPxw1ZT+gMWE/9C1hP/wlZT/8IWU7/B1lO/wdZTv8H30MAAMdNAAC4VAAArFkAAJ1XAACRVQAA&#10;iFQAAIFQAAB7UgQAd1MRAHRUHgBxVSsAb1Y2AGxWQAFqVkgBaFZQAmZWVwNkVl4EYlVmBWBVbwdd&#10;VXgIW1SECllUkQtXVKAMVVOwDVRTxQ1TU+YMU1P8C1NT/wlUUv8IVFL/CFRS/wdUUv8H2kYAAMNQ&#10;AAC1WAAAqFsAAJlaAACNWAAAhFcAAHtUAAB2VgEAcVcPAG5ZGwBsWigAaVozAGdbPQFlW0UBY1tN&#10;AmFaVQNfWlwEXVpkBVtZbAZYWXYIVlmCCVRYjwtSWJ4MUFiuDU9Yww1OWOQMTlj7C09X/wlPV/8I&#10;T1b/CFBW/wdQVv8H00oAAMBUAACyXAAAo14AAJVdAACJXAAAf1sAAHZZAABwWgAAa1wNAGhdGABm&#10;XiQAZF8wAGJfOgBgX0MBXl9LAlxfUgJaX1oDWF9hBVVeagZTXnQHUV1/CU9djQpNXZwLS12sDEpd&#10;wQxJXeMMSVz6Cklb/wlKW/8ISlr/CEpa/wdKWv8Hzk4AALxYAACuYAAAn2EAAJFgAACFXwAAe18A&#10;AHBdAABqXwAAZWEKAGJiFABgYyEAXmQtAFxkNwBaZEABWGRIAVZkUAJUZFcDUmRfBFBkZwVOY3EG&#10;TGN9CEliiwlHYpoKRmKqC0RivwtEYuELRGH5CkRg/wlEYP8IRV//B0Vf/wdFX/8HyFIAALhcAACr&#10;ZAAAm2QAAIxjAACAYwAAdmMAAGpiAABjZAAAX2YGAFtnEQBZaB0AV2kpAFZqMwBUajwAUmpFAVBq&#10;TAFOalQCTGpcA0pqZQRIaW8FRml6B0RpiAhCaJgJQGipCj9ovQo+aN4JPmf3CT5m/wg/Zf8HP2X/&#10;Bz9k/wc/ZP8Hw1cAALNhAACnaQAAlmgAAIdnAAB7ZwAAcWcAAGVoAABcagAAWGwBAFRuDgBSbxgA&#10;UG8kAE5wLgBNcDgAS3FBAEpxSQFIcVEBRnFZAkRwYgNCcGwEQHB4BT5whgY8b5UHOm+mCDhvuwg4&#10;b9sHOG72Bzht/wc4bP8GOWv/Bjlq/wY5av8GvVwAAK9mAACibQAAkWwAAIJrAAB3awAAbGwAAGFu&#10;AABXcAAAUHMAAEx1CgBJdhMAR3cfAEZ3KQBFeDMAQ3g8AEJ4RABBeE0BP3hVAT14XgI7eGgCOXh0&#10;Azd4ggQ1eJMFM3ekBTJ3uQUxeNcFMXb1BTF0/wUxc/8FMXL/BTJy/wUycv8Ft2MAAKptAACccQAA&#10;i3AAAH1wAABycAAAZ3EAAFxzAABRdwAASnoAAEJ9AwA/fg4APX8YADx/IwA7gC0AOoA2ADmBPwA4&#10;gUgANoFQADWBWgEzgWQBMYFwAS+BfwItgY8DLIGhAyqBtgMpgdIDKX/zAyl9/wMpfP8DKXv/Ayl7&#10;/wMpe/8DsWoAAKV0AACVdgAAhXUAAHh1AABtdQAAYXcAAFd6AABMfgAAQ4EAADuFAAA1iAkAMokR&#10;ADGJGwAwiSUAL4ovAC6KOAAti0EALItKACqLVAApi18AKItrACaLegEki4sBI4ueASKLswEhjM4B&#10;IYrxASCI/wIghv8CIIX/AiGF/wIhhf8Cq3IAAKF8AACPewAAgHoAAHN6AABmfAAAW38AAFCCAABG&#10;hgAAPIoAADSNAAAskQAAJpMMACSUEwAjlBwAIpUmACGVLwAglTgAH5ZCAB6WTAAdllgAHJZkABqX&#10;dAAZl4YAGJeZABeXrgAVl8kAFpXuABaT/wEWkv8BFpH/ARaQ/wEWkP8BpXsAAJmDAACJgQAAe4AA&#10;AGyCAABfhAAAVIgAAEmLAAA/kAAANZQAAC2XAAAlmgAAHZ4BABagDAAUoRIAFKEbABOhJQASoS4A&#10;EaI4ABGiQwAQok8AD6JcAA6jawANo30ADaOSAAyjpwAKosAAC6LmAAyg/gANn/8ADZ7/AA2d/wAN&#10;nf8AnoQAAJKJAACDiAAAc4gAAGWLAABYjgAATJIAAEGXAAA3mwAALp4AACSiAAAcpQAAFagAAA+r&#10;BAAKrgwAB60SAAatGwAFrSQABK4uAAKuOQABrkUAAK5SAACuYQAArnMAAK6HAACunQAArrQAAK7V&#10;AACt9AAArf8AAKz/AACr/wAAq/8AlosAAIyQAAB7kAAAa5IAAF2WAABQmgAARJ8AADmjAAAvpwAA&#10;JasAAByuAAAUsQAADrQAAAm3AAABuAkAALgOAAC5FAAAuRwAALolAAC6LwAAuzoAALxHAAC8VgAA&#10;vGcAALx7AAC8kQAAvKkAALzEAAC86wAAu/4AALv/AAC7/wAAu/8AkJIAAIOYAABzmwAAY58AAFWj&#10;AABHqAAAO60AADCxAAAltAAAG7cAABK6AAAMvQAABb8AAADDAAAAxAIAAMUKAADFDgAAxhQAAMcb&#10;AADIJAAAyi4AAMw6AADNSQAAzVkAAM1sAADOgwAAzpsAAM21AADO2gAAzvYAAM3/AADN/wAAzf8A&#10;hpkAAHegAABppgAAWqwAAEyyAAA+tgAAMLkAACS8AAAZvwAAEcIAAArFAAACyQAAAMwAAADQAAAA&#10;0QAAANIBAADTCAAA1Q0AANcRAADaGAAA3CEAAN8sAADhOgAA4koAAONdAADkcgAA5IsAAOWlAADl&#10;wAAA5eYAAOX4AADl/wAA5f8AeqEAAGupAABcrwAATbYAAD+8AAAwvwAAI8MAABfHAAAPygAAB84A&#10;AADRAAAA1gAAANwAAADfAAAA4AAAAOIAAADkAAAA5gMAAOgJAADpDgAA7BUAAO4eAADxKwAA9DoA&#10;APVNAAD2YQAA93kAAPiTAAD4rQAA+cYAAPnkAAD58wAA+fMAbaoAAF6yAABPugAAQMEAADHFAAAi&#10;yQAAFs4AAA3SAAAE2AAAAN0AAADhAAAA5AAAAOgAAADrAAAA7QAAAO8AAADxAAAA8wAAAPYAAAD4&#10;AwAA+gsAAP0RAAD/GwAA/ykAAP87AAD/TwAA/2YAAP9/AAD/mQAA/68AAP/DAAD/1gAA/9YA/wQc&#10;AP8AGQD/ABkA/wAcAP8AIgD/ACsA/wA4AP8ARgD/AFMA/wBeAP8AaQD/AHIA/wB6AP8AggD/AIkA&#10;/wCPAP8AlQD/AJsA/wChAP8AqAD/AK8A/wC5AP8AxQD/ANkA/gDsAP0A+wD7AP8A+wD/APsA/wD6&#10;AP8A9AD/APAA/wDwAP8A/wcYAP8BFQD/ABQA/wAWAP8AGwD/ACYA/wA0AP8AQgD/AE4A/wBaAP8A&#10;ZAD/AG0A/wB1AP8AfQD/AIQA/wCKAP0AkAD8AJYA+gCdAPkAowD4AKsA9wC0APUAvwD0AM4A8wDm&#10;APEA9gDwAP8A7wD/AO8A/wDuAP8A7gD/AOoA/wDqAP8A/wsUAP8GEQD/ABAA/wAQAP8AFgD/ACIA&#10;/wAuAP8APAD/AEkA/wBUAP4AXwD7AGgA+QBwAPcAeAD1AH8A8wCFAPIAiwDwAJIA7wCYAO0AnwDs&#10;AKYA6gCuAOgAuQDnAMcA5QDeAOMA8ADiAP4A4AD/AOAA/wDhAP8A4QD/AOEA/wDhAP8A/w0QAP8J&#10;DQD/AQwA/wAMAP8AEgD/ABwA/wAoAPwANgD5AEMA9gBOAPIAWQDvAGIA7ABrAOoAcgDoAHkA5gCA&#10;AOQAhgDiAIwA4QCTAN8AmgDdAKEA2wCqANgAtADVAMAA0gDTANAA6gDOAPoAzQD/AM0A/wDNAP8A&#10;zAD/AMwA/wDMAP8A/xAMAP8MBwD/AwIA/wAIAP8ADgD/ABYA9gAiAPAALwDsADwA6QBIAOUAUwDh&#10;AFwA3gBlANsAbADXAHMA1AB6ANIAgADQAIcAzgCOAMwAlQDKAJ0AyAClAMYArwDEALsAwgDLAMAA&#10;5QC+APUAvQD/ALwA/wC8AP8AvAD/ALwA/wC8AP8A/xEFAP8OAAD/CgAA/wgBAP8ECgD4ABAA6QAa&#10;AOMAKADeADUA2QBBANMATADPAFYAywBfAMkAZgDGAG4AxAB0AMIAewDBAIIAvwCJAL0AkAC8AJgA&#10;ugChALgAqwC2ALcAtADHALIA4ACxAfIArwL/AK4D/wCtBP8ArQT/AK0E/wCtBP8A/xQAAP8QAAD/&#10;DwAA8g0AAOoKAADpAwkA3QASANQAHwDNAS0AyAI6AMQDRQDAA1AAvQRZALsFYQC5BWgAtwZvALUG&#10;dgC0B30AsgeEALEIjACvCJUArQmeAKsJqACqCrUAqArFAKYL3wCkDfQAog7/AKAO/wCfDv8Anw7/&#10;AJ8O/wCfDv8A/xcAAP8TAADvGAAA5BkAANsWAADSEAIAzwkLAMgIFgDBCiQAvAwyALcNPgC0DkkA&#10;sQ5TAK8QWwCtEGMAqxBqAKkRcQCoEXgAphGAAKURiACjEpEAoRKbAKATpgCeE7MAnBPDAJsU3gCX&#10;FvQAlRb/AJQX/wCTF/8Akhf/AJIW/wCSFv8A/xoAAPQdAADlIwAA1SUAAMokAADCHQAAvhYEALsQ&#10;EAC0Ex0ArxUrAKsWOACnGEMApRlNAKIZVgCgGl0AnhtlAJ0bbACbHHMAmhx7AJgcgwCXHY0AlR2X&#10;AJMeogCSHq8AkB6/AI8f2ACMIPEBiSD/AYgg/wGHIP8BhyD/AYYg/wGGIP8B+h4AAOsmAADaLQAA&#10;yjAAAL4uAAC1KAAAsCIAAK4bDACoHRcAox8mAJ8hMwCcIj4AmSNIAJckUQCVJFkAkyVgAJIlZwCQ&#10;Jm4AjiZ2AI0mfwCLJogBiieTAYgnngGGJ6sBhCe7AYMo0QGAKO4Bfin/AX0p/wF8KP8BfCj/AXwo&#10;/wF8KP8B9SQAAOMuAADPNQAAwTgAALQ2AACrMQAApSwAAKImBgCeJhMAmSghAJUqLgCSKzkAjyxE&#10;AI0tTACLLVQAiS5cAIcuYwCGLmoBhC5yAYIuegGBL4QBfy+PAn0vmgJ7L6cCei+3AngvzAJ2MOoC&#10;dTD+AnMw/wJzMP8Ccy//AnMv/wJzL/8C8CoAANw1AADHOwAAuj8AAKw8AACiOAAAnDMAAJgvAACV&#10;LhAAkDAcAIwyKQCJMzUAhjQ/AIQ1SQCCNVEAgDVYAH41XwF9NWYBezZuAXk1dgJ4NYACdjWLA3Q1&#10;lwNyNqQDcDa0BG82yARtNucEbDb8A2s2/wNrNv8Cajb/Amo1/wJqNf8C6jAAANM6AADCQQAAs0MA&#10;AKVBAACbPgAAlToAAJA2AACMNQ0AiDcYAIQ4JQCBOjEAfzs8AHw7RQB6PE0AeDxVAXc8XAF1PGMB&#10;czxqAnE8cwJwPHwDbjuHA2w7lARqO6EEaDuxBWc8xQVlPOUFZDz6BGQ8/wNjO/8DYzv/A2M7/wJj&#10;O/8C5TUAAM0/AAC9RgAArkcAAJ9FAACVQwAAjkAAAIk8AACEPAoAgD0UAH0+IgB6Py4AeEA4AHVB&#10;QgBzQUoAckFRAXBBWQFuQWACbEFnAmpBcANoQXkDZ0GEBGVBkQVjQZ8FYUGuBmBBwgZeQeIGXkH5&#10;BV1B/wRdQP8DXUD/A11A/wNdQP8D3zkAAMhDAAC5SgAAqUsAAJtJAACQRwAAiEQAAINBAAB+QQYA&#10;ekIRAHZDHgB0RSoAcUU1AG9GPwBtRkcAa0ZPAWpGVgFoRl0CZkZlAmRGbQNiRnYEYEaCBF5GjgVc&#10;RZwGW0WsBllGvwdYRt8GWEb3BVdF/wRXRf8EV0T/A1hE/wNYRP8D2j0AAMRHAAC1TgAApE4AAJZM&#10;AACLSwAAg0kAAH1FAAB4RgIAdEcQAHBIGwBuSScAa0oyAGpLPABoS0QAZktMAWRLUwFiS1oCYEti&#10;Al9LagNdS3QEW0p/BVlKjAVXSpoGVUqqB1RKvQdTStwHUkr2BlJK/wVSSf8EUkn/A1JI/wNTSP8D&#10;1EEAAMBLAACyUQAAoFAAAJJPAACHTgAAfkwAAHhIAABySgAAbksNAGtNGABoTiQAZk4vAGRPOQBi&#10;T0IAYVBJAV9QUQFdUFgCW09gAllPaANXT3IEVU99BVNPigVSTpgGUE6oB05OuwdNTtkHTU71Bk1O&#10;/wVNTf8ETU3/BE5M/wNOTP8DzkQAALxOAACuVAAAnFMAAI5SAACDUQAAelAAAHJNAABsTwAAaFAL&#10;AGVRFQBjUiEAYVMsAF9TNgBdVD8AW1RHAFpUTgFYVFYBVlRdAlRUZgNSU28DUFN7BE5TiAVMU5cG&#10;S1OnB0lTugdIU9UHSFLzBkhS/wVIUf8ESVH/BElQ/wNJUP8DykgAALlSAACqVwAAmFYAAIpVAAB/&#10;VAAAdlMAAGxRAABnUwAAYlQIAF9WEgBdVx4AW1cpAFlYMwBYWDwAVllEAFVZTAFTWVMBUVlbAk9Y&#10;ZAJNWG0DS1h4BElYhgVHV5UGRVelBkRXuAZDWNIGQ1fyBkNW/wVDVf8ERFX/BERU/wNEVP8DxkwA&#10;ALVWAAClWgAAlFkAAIZYAAB7WAAAcVcAAGZWAABhWAAAXVkEAFlaEABXWxsAVVwmAFNdMABSXTkA&#10;UV5BAE9eSQBNXlEBTF5YAUpeYQJIXWsDRl12A0RdgwRCXZIFQF2jBj9dtgY+XdAGPVzxBT5b/wQ+&#10;Wv8EPlr/Az5Z/wM/Wf8DwVAAALFaAAChXQAAkFwAAIJbAAB2WwAAbVsAAGFbAABbXQAAVl4AAFJg&#10;DQBQYRcATmIiAE1iLABMYzUASmM+AEljRgBHY04ARmNWAURjXgFCY2gCQGNzAz5jgQM8Y5AEOmKh&#10;BDlitAU4Y80FOGLvBDhh/wQ4YP8DOF//Azle/wM5Xv8DvFUAAK1fAACcYAAAi18AAH1fAAByXwAA&#10;aF8AAF1gAABVYgAAT2QAAEtmCgBJZxIAR2gdAEVoJwBEaTEAQ2k5AEJqQgBAakoAP2pSAD1qWwE8&#10;amUBOmpwAjhqfgI2aY0DNGmfAzNpsgMxacsDMWjtAzFn/wMxZv8DMmX/AzJk/wMyZP8Dt1sAAKlk&#10;AACWZAAAhmMAAHhjAABtYwAAZGQAAFllAABQaAAASWsAAENtBABAbg4APm8YAD1vIgA8cCsAOnA0&#10;ADlxPQA4cUUAN3FOADZxVwA0cWEBMnFtATFxegEvcYoCLXGcAitxrwIqccgCKnDrAipv/wIqbf8C&#10;Kmz/Aits/wIrbP8CsWEAAKRpAACQaAAAgGcAAHRnAABpZwAAX2gAAFVrAABLbgAAQ3EAADx0AAA3&#10;dgoANHcSADN4HAAyeCUAMXkuADB5NwAveT8ALnlIACx6UgArelwAKnpoACh6dgAmeocBJXqZASN6&#10;rAEiesUBInnpASJ3/wEidv8BInX/AiJ0/wIjdP8CrGgAAJ1uAACKbQAAe2wAAG9sAABlbAAAWm4A&#10;AFBxAABFdQAAPXgAADZ8AAAufwIAKYENACeCFAAmgh4AJYInACSCLwAjgzgAIoNCACGDSwAghFYA&#10;H4RiAB6EcQAchIIAG4SVABqEqQAYhMEAGIPmABiB/QAZgP8BGX//ARl+/wEZfv8BpnAAAJVzAACE&#10;cgAAdnEAAGtxAABecwAAVHYAAEl5AAA/fQAAN4EAAC+EAAAniAAAIIsFABuNDgAajRUAGY0eABiO&#10;JwAXjjAAFo45ABWOQwAUj08AE49bABKPagARj3sAEI+PAA+PpAAOj7sADY/gAA6N+gAPi/8AEIr/&#10;ABCJ/wAQif8AoXoAAI55AAB+dwAAcncAAGR4AABYewAATX4AAEKCAAA5hgAAL4oAACeOAAAgkQAA&#10;GJUAABKYBQAOmg4ADZoUAAyaHQALmiYAC5owAAqaOwAJmkYACJpTAAabYQAFmnIABJqGAAKamwAA&#10;mrEAAZnPAAKZ8AACmP8ABJf/AAWW/wAFlv8AmYEAAId/AAB6fgAAa34AAF2BAABQhQAARYkAADuN&#10;AAAxkgAAKJYAAB+ZAAAYnQAAEaAAAAyjAgAGpQoAAaUQAAClFgAAph8AAKYoAACmMgAApz0AAKdK&#10;AACnWAAAp2gAAKd8AACnkQAApqgAAKbDAACl6QAApfwAAKX/AACk/wAApP8AkYcAAIKGAAByhgAA&#10;Y4gAAFWMAABJkQAAPZYAADKaAAAongAAH6IAABemAAAQqQAAC6wAAASvAAAAsQYAALEMAACyEQAA&#10;shcAALMfAACzKAAAtDIAALU/AAC1TQAAtV0AALVwAAC1hgAAtZ0AALW2AAC13AAAtPcAALT/AAC0&#10;/wAAtP8Ai48AAHqOAABqkQAAW5UAAE2aAABAnwAANaQAACqoAAAgrAAAFrAAAA+0AAAJtwAAAbkA&#10;AAC9AAAAvgAAAL4GAAC/DAAAwBAAAMEWAADCHQAAwycAAMUyAADGQAAAxlEAAMdjAADHeAAAx5EA&#10;AMepAADHxwAAx+wAAMf+AADH/wAAx/8Ag5cAAHGaAABhngAAUqMAAEWpAAA4rgAALLMAACC3AAAW&#10;ugAADr0AAAbAAAAAwwAAAMcAAADJAAAAygAAAMwAAADNAwAAzgkAANAOAADSEwAA1BsAANglAADb&#10;MgAA3UIAAN1UAADeaQAA3oEAAN6cAADftQAA39kAAN/zAADf/wAA3/8Ad58AAGimAABZrQAASrMA&#10;ADu4AAAtuwAAH78AABTCAAAMxgAAA8kAAADMAAAA0AAAANUAAADZAAAA2gAAANwAAADeAAAA4AAA&#10;AOIFAADkCwAA5xAAAOoYAADtJAAA8DIAAPFEAADyWAAA828AAPSKAAD0pAAA9L8AAPTfAAD08wAA&#10;9PQAaqgAAFuvAABMtwAAPb0AAC3BAAAfxgAAE8oAAAvOAAAA0gAAANcAAADcAAAA4AAAAOUAAADn&#10;AAAA6QAAAOsAAADtAAAA7wAAAPEAAADzAAAA9gcAAPkOAAD8FgAA/yIAAP8zAAD/RwAA/10AAP92&#10;AAD/kQAA/6kAAP++AAD/2AAA/9sA/wAYAP8AFgD/ABUA/wAYAP8AHgD/ACcA/wA2AP8AQwD/AE8A&#10;/wBaAP8AZAD/AG0A/wB1AP8AfQD/AIQA/wCKAP8AkAD/AJYA/wCcAP8AowD/AKsA/wC0AP4AvwD9&#10;AM8A+wDnAPoA+AD5AP8A+QD/APkA/wD1AP8A7gD/AOkA/wDnAP8A/wAUAP8AEQD/ABEA/wASAP8A&#10;FwD/ACMA/wAxAP8APgD/AEoA/wBWAP8AYAD/AGgA/wBwAP8AeAD9AH4A/ACFAPoAiwD5AJEA+ACY&#10;APcAngD1AKYA9ACuAPIAuQDxAMcA7wDgAO4A8gDsAP8A7AD/AOwA/wDrAP8A5QD/AOAA/wDeAP8A&#10;/wMQAP8ADgD/AA0A/wANAP8AEwD/AB4A/wArAP8AOAD/AEUA/gBQAPsAWgD4AGMA9QBrAPMAcgDx&#10;AHkA7wB/AO4AhgDsAIwA6gCSAOkAmQDnAKAA5gCpAOQAswDhAMAA4ADTAN4A6wDcAPsA2wD/ANoA&#10;/wDaAP8A2QD/ANQA/wDSAP8A/wcNAP8ACQD/AAYA/wAJAP8ADwD/ABgA+wAlAPgAMgD1AD8A8gBK&#10;AO0AVADqAF0A5wBlAOQAbADiAHMA4AB6AN4AgADcAIYA2gCNANcAlADUAJsA0gCkAM8ArQDNALkA&#10;ywDJAMkA5ADIAPYAxgD/AMUA/wDGAP8AxwD/AMcA/wDHAP8A/woGAP8BAAD/AAAA/wAEAP8ACwD0&#10;ABIA7wAfAOoALADlADgA4gBDAN0ATgDZAFcA1ABfANEAZwDOAG0AzAB0AMoAegDIAIAAxgCHAMUA&#10;jgDDAJYAwQCeAL8AqAC9ALMAugDCALkA2wC3APAAtQD/ALYA/wC1AP8AtQD/ALUA/wC1AP8A/wwA&#10;AP8EAAD/AAAA/gAAAPYAAwDoAA0A4AAXANkAJADRADEAzQA8AMoARwDGAFEAwwBZAMAAYAC+AGcA&#10;vABuALoAdAC5AHsAtwCCALUAiQCzAJEAsgCaALAApACuAK8ArAC9AKoA0ACoAOsApwD7AKYA/wCm&#10;AP8ApQD/AKUA/wClAP8A/w0AAP8HAAD0CQAA6gkAAOIEAADaAAcAzwARAMgAHADCACkAvgA1ALsA&#10;QAC3AEoAtABTALIAWwCwAGIArgBoAKwAbwCrAHUAqQB9AKgAhACmAI0ApACWAKMAoAChAKsAnwG5&#10;AJ0DzACcBOgAmgb5AJkH/wCYCP8Alwj/AJcI/wCXCP8A/xAAAPcQAADoFAAA3BUAAM4RAADGDQAA&#10;wgQLALwAFAC3ASEAsgMuAK4FOgCrBkQAqAhNAKYIVQCkCVwAogpjAKAKagCfC3EAnQt4AJwLgACa&#10;DIkAmQyTAJcMngCVDaoAlA24AJINzACQDuoAjhD8AIwQ/wCLEP8AixD/AIsQ/wCKEP8A+xMAAO0a&#10;AADdIAAAzCEAAL8dAAC3FwAAsxEAALILDQCrDRkApw4mAKMPMwCfED4AnRFHAJoRUACYElcAlhJe&#10;AJUTZQCTE2wAkhNzAJAUfACPFIUAjRWPAIsVmgCKFacAiBa1AIYWyQCEF+cAghj7AIAZ/wB/Gf8A&#10;fxn/AH8Y/wB/GP8A9RoAAOQjAADPKQAAwCoAALMmAACqIgAApRwAAKQVCACgFBMAmxYhAJcYLQCU&#10;GTgAkRpCAI8bSwCNHFIAixxZAIkdYACIHWcAhh5vAIUedwCDH4AAgh+LAIAflwB+IKMAfSCyAHsg&#10;xQB5IeQAdyL5AHYi/wB1Iv8AdCH/AHQh/wB0If8A7yEAANsrAADHMQAAtjEAAKkuAACgKgAAmyYA&#10;AJghAQCVHhAAkCAbAI0hKACJIzMAhyQ9AIUkRgCDJU4AgSZVAH8mXAB+JmMAfCdrAHsncwB5J3wA&#10;eCiHAHYokwB0KKABciivAXEpwQFvKeABbSn3AWwp/wFrKf8Bayn/AWso/wFrKP8B6CgAANAyAADA&#10;OAAArjcAAKE1AACYMgAAki0AAI4pAACLJwwAhygXAIMqIwCAKy8Afiw5AHwsQgB6LUoAeC5RAHcu&#10;WAB1LmAAcy9nAHIvbwBwL3kBby+DAW0vkAFrL50BaS+sAWgwvgFnMNsBZTD1AWQw/wFjMP8BYy//&#10;AWMv/wFjL/8B4i4AAMo4AAC6PQAAqDwAAJo6AACRNwAAijMAAIYwAACDLgkAfy8TAHswHwB4MisA&#10;djM1AHQzPgByNEYAcDROAG81VQBtNVwAbDVkAGo1bAFoNXUBZzWAAWU1jAFjNZoCYTapAmA2uwJf&#10;NtYCXTbzAl02/wJcNv8BXDX/AVw1/wFcNP8B3DMAAMU8AAC0QQAAokAAAJU+AACLPAAAhDkAAH82&#10;AAB7NAQAdzUQAHQ3HABxOCcAbzkyAG05OwBrOkMAajpLAGg7UgBnO1kAZTthAWM7aQFiO3IBYDt9&#10;AV47igJcO5cCWzunAlk7uANYO//i/+JJQ0NfUFJPRklMRQAGCdIDVzvxAlY7/wJWO/8CVjr/AVY6&#10;/wFWOf8B1DcAAMBBAACvRAAAnUMAAJBCAACFQAAAfj4AAHk7AAB0OgAAcToOAG08GABrPSQAaT4v&#10;AGc/OABlP0AAZEBIAGJATwBhQFcAX0BeAV1AZgFcQG8BWkB6AlhAhwJWQJUCVECkA1NAtgNSQM8D&#10;UUDvA1BA/wJQP/8CUD//AlE+/wFRPv8BzzsAAL1FAACqRwAAmUYAAItFAACBRAAAeUIAAHQ+AABv&#10;PwAAa0AMAGdBFQBlQiEAY0MrAGFDNQBfRD4AXkRFAF1FTQBbRVQAWUVcAVhFZAFWRW0BVEV4AlJF&#10;hQJRRJMDT0SjA01FtANMRcwDS0XtA0tE/wJLRP8CS0P/AkxC/wJMQv8Cyj8AALlIAACmSgAAlUkA&#10;AIdIAAB9RwAAdUUAAG5CAABpQwAAZUQJAGJFEwBfRh4AXUcoAFxIMgBaSDsAWUlDAFdJSgBWSVIA&#10;VElZAVNJYQFRSWsBT0l2Ak1JggJLSZEDSkmhA0hJswNHScoDRknsA0ZI/wJGSP8CR0f/AkdG/wJH&#10;Rv8CxkMAALZMAACiTAAAkUwAAIRLAAB5SgAAcEkAAGlGAABkRwAAX0kGAFxKEABaSxsAWEwlAFZM&#10;LwBVTTgAU01AAFJNSABRTk8AT05XAE5OXwFMTmkBSk5zAkhNgAJGTY8DRU2fA0NNsQNCTcgDQU3q&#10;A0FM/wJBTP8CQkv/AkJK/wJCSv8CwkcAALNPAACeTwAAjU4AAIBOAAB1TQAAbEwAAGNKAABeTAAA&#10;Wk0CAFZODgBUTxgAUlAiAFFRLABPUTUATlI9AE1SRQBMUk0ASlJUAElSXQFHUmYBRVJxAUNSfgJB&#10;Uo0CP1KdAz5SrwM9UsYDPFLpAjxR/gI8UP8CPU//Aj1P/wI9Tv8CvksAAK5TAACaUgAAiVEAAHxR&#10;AABxUAAAaFAAAF5OAABYUQAAVFIAAFFTDABOVBQATFUfAEtWKQBJVjIASFY6AEdXQgBGV0oARFdS&#10;AENXWgBBV2QBQFduAT5XewI8V4sCOlebAjhXrQI3V8QCN1fnAjdW/QI3Vf8CN1T/AjdT/wI4U/8C&#10;uk8AAKlWAACVVQAAhVQAAHhUAABtVAAAZFQAAFhUAABSVgAATlcAAEpZCQBHWhEARlobAERbJQBD&#10;Wy4AQlw2AEFcPgA/XEYAPl1PAD1dVwA7XWEAOl1sAThdeQE2XYgBNF2ZAjNdqwIxXcICMVzlAjFb&#10;/AIxWv8CMVn/AjJZ/wEyWP8BtlQAAKRZAACQWAAAgFgAAHNXAABpVwAAYFgAAFRZAABOWwAASF0A&#10;AENfBABAYA4APmEXAD1hIAA7YikAOmIyADliOgA4Y0IAN2NLADZjVAA0Y10AM2NoADFjdgEvY4UB&#10;LmOWASxjqQErY78BKmPjASpi+wEqYP8BK1//AStf/wErXv8BsVkAAJ5cAACLXAAAe1sAAG9bAABl&#10;WwAAXFwAAFFeAABJYAAAQ2IAADxlAAA4ZwoANWgSADRoGwAzaSQAMmktADFpNQAvaj0ALmpGAC1q&#10;TwAsalkAK2tlAClrcgAoa4IAJmuTACRrpwAja70AImrgACNp+QEjZ/8BI2b/ASNm/wEkZf8BrGAA&#10;AJhgAACFYAAAdl8AAGpfAABhYAAAV2AAAE1jAABEZgAAPWgAADZrAAAwbgQALHAOACpxFQApcR4A&#10;KHEmACdyLwAmcjcAJXJAACRySgAiclQAIXNgACBzbQAec30AHXOQABtzowAac7kAGXPcABpx9wAa&#10;cP8AG2//ABtu/wEbbf8BpmYAAJFlAAB/ZAAAcWQAAGZkAABdZAAAUmYAAEhpAAA/bAAAN28AADBz&#10;AAApdgAAInkIAB97EAAeexcAHHsfABt7KAAaezAAGXw5ABh8QwAXfE4AFnxaABV8ZwAUfXgAEn2L&#10;ABF9nwAQfbUAD33VABB79QARef8AEXj/ABJ3/wASd/8AnmsAAIpqAAB6aQAAbWkAAGJpAABXagAA&#10;TG0AAENwAAA5dAAAMXgAACl7AAAifwAAG4IAABSFCQARhhAAEYYXABCHHwAQhygADocxAA6HOwAN&#10;h0YADIdTAAuHYQAKh3EACYeEAAeHmAAGhq4ABYbJAAaF7AAHhP8ACIP/AAmC/wAJgv8AlXEAAINv&#10;AAB0bgAAaW4AAFxvAABQcgAARnUAADx5AAAyfQAAKoEAACKFAAAbiQAAFIwAAA+PAwAKkgsABpIR&#10;AASSGAACkiAAAZIpAACSMwAAkz4AAJNLAACTWQAAk2kAAJN7AACSkAAAkqYAAJG/AACR5QAAkPoA&#10;AI//AACP/wAAj/8AjXcAAH11AABwdAAAYnUAAFV4AABJfAAAP4AAADSEAAAriQAAIo0AABqRAAAT&#10;lAAADpcAAAmbAAABnQgAAJ0OAACdEwAAnhoAAJ4iAACfKwAAnzUAAKBCAACgUAAAoF8AAKBxAACg&#10;hwAAn50AAJ+1AACe2gAAnfYAAJ3/AACc/wAAnP8Ahn0AAHh8AABpfAAAW38AAE6DAABBiAAANowA&#10;ACyRAAAjlgAAGpoAABKeAAANoQAABqQAAACnAAAAqQMAAKkKAACqDgAAqxMAAKwZAACtIgAArisA&#10;AK83AACvRQAAr1QAAK9mAACvewAArpQAAK6rAACuyQAAru8AAK3/AACt/wAArf8AgYQAAHGEAABh&#10;hwAAU4sAAEaQAAA5lgAALpsAACOgAAAapAAAEqgAAAysAAAErwAAALIAAAC2AAAAtwAAALcCAAC4&#10;CAAAuQ0AALoSAAC7GAAAvSEAAL4rAADAOAAAwEgAAMBaAADBbgAAwYYAAMGgAADBugAAweMAAMD5&#10;AADA/wAAwP8AeY0AAGiQAABZlAAAS5oAAD2gAAAxpQAAJasAABqvAAARswAAC7gAAAK7AAAAvgAA&#10;AMEAAADEAAAAxQAAAMYAAADHAAAAyAUAAMoLAADMDwAAzhUAANAfAADTKwAA1ToAANVMAADWYAAA&#10;2HcAANiSAADYrAAA2ckAANnsAADZ+wAA2P8AcJkAAGCeAABRpAAAQ6oAADWwAAAotgAAHLoAABG+&#10;AAAJwQAAAMUAAADIAAAAywAAAM8AAADSAAAA0wAAANYAAADYAAAA2wAAAN0AAADfBwAA4g0AAOUT&#10;AADoHQAA7CoAAO08AADtUQAA7mcAAO+BAADvnAAA8LcAAPDTAADw7AAA8PQAZ6YAAFitAABJtAAA&#10;OroAACq+AAAcwgAAEMYAAAfKAAAAzgAAANIAAADWAAAA3AAAAOAAAADjAAAA5AAAAOYAAADoAAAA&#10;6wAAAO0AAADvAAAA8gIAAPUKAAD4EQAA/BwAAP8sAAD/PwAA/1UAAP9uAAD/igAA/6QAAP+6AAD/&#10;0QAA/+EA/wAUAP8AEgD/ABIA/wAUAP8AGQD/ACUA/wAyAP8APwD/AEsA/wBWAP8AYAD/AGgA/wBw&#10;AP8AeAD/AH8A/wCFAP8AiwD/AJEA/wCYAP8AngD+AKYA/QCuAPwAuQD6AMgA+QDiAPgA9AD3AP8A&#10;9gD/APYA/wDvAP8A5wD/AOIA/wDeAP8A/wARAP8ADgD/AA4A/wAPAP8AFAD/ACAA/wAtAP8AOgD/&#10;AEYA/wBRAP8AWwD/AGMA/gBrAPwAcwD6AHkA+QCAAPcAhgD2AIwA9QCSAPMAmQDyAKAA8ACpAO4A&#10;swDtAMEA6wDWAOoA7gDpAP4A5wD/AOcA/wDlAP8A3QD/ANUA/wDRAP8A/wANAP8ACgD/AAgA/wAJ&#10;AP8AEAD/ABsA/wAoAP8ANQD/AEAA+gBLAPYAVQDzAF4A8QBmAO4AbQDsAHQA6wB6AOkAgADnAIYA&#10;5gCNAOQAkwDiAJsA4ACjAN4ArQDcALkA2gDKANcA5gDUAPgA0gD/ANIA/wDSAP8AzgD/AMkA/wDG&#10;AP8A/wAIAP8AAwD/AAAA/wADAP8ADQD8ABYA9wAiAPMALgDvADoA7ABFAOgATwDkAFgA4QBgAN4A&#10;ZwDbAG0A2QB0ANUAegDTAIAA0QCHAM8AjgDNAJUAywCeAMkApwDHALMAxQDCAMMA3ADBAPEAvwD/&#10;AL8A/wC+AP8AvgD/AL0A/wC7AP8A/wAAAP8AAAD/AAAA/wAAAPYACADuABEA5wAbAOEAJwDdADMA&#10;2QA+ANMASQDPAFIAywBZAMgAYQDGAGcAxABtAMIAcwDAAHoAvwCAAL0AiAC7AJAAuQCYALgAogC1&#10;AK0AswC7ALEAzgCwAOoArwD8AK0A/wCtAP8ArgD/AK4A/wCuAP8A/wIAAP8AAAD9AAAA8gAAAOgA&#10;AADeAAwA0wAVAMwAIQDIACwAxAA4AMEAQgC9AEsAugBTALgAWgC2AGEAtABnALIAbQCwAHQArwB6&#10;AK0AggCsAIoAqgCTAKgAnQCmAKgApAC1AKIAxgChAOMAnwD2AJ4A/wCeAP8AngD/AJ4A/wCeAP8A&#10;/wYAAPsAAADuBQAA4gQAANUAAADLAAYAwwAPAL0AGQC4ACUAtAAxALEAOwCuAEUArABNAKkAVQCn&#10;AFsApQBiAKQAaACiAG4AoQB1AJ8AfACeAIUAnACOAJoAmACYAKQAlgCwAJUAwQCTANwAkgDyAJEA&#10;/wCQAP8AkAD/AI8A/wCPAP8A/QoAAPAOAADhEQAAzhAAAMINAAC7BwAAtwAKALEAEgCsAB4AqAAp&#10;AKUANACiAD4AnwBHAJ0ATwCbAFYAmQFcAJcBYwCWAmkAlAJwAJMDeACRA4AAkASKAI4ElQCMBaEA&#10;igWuAIkGvgCHCNgAhgnwAIQK/wCDC/8Agwv/AIML/wCDC/8A9hAAAOYXAADSHAAAwBoAALMWAACs&#10;EgAAqA0AAKYHDQCiBRYAnQciAJkJLgCWCjgAlAtBAJIMSgCQDFEAjg1YAIwNXgCLDWUAiQ1sAIgO&#10;dACGDn0AhQ6HAIMOkwCBD58AgBCtAH4QvgB9ENsAehH0AHgS/wB3Ev8AdxL/AHcS/wB3Ev8A7xcA&#10;ANshAADGJAAAtCMAAKggAACgHAAAmxcAAJkRBACYDhAAkxAbAI8RJwCMEjIAiRM8AIcTRACFFEwA&#10;gxRTAIEVWgCAFWAAfhZoAH0WbwB7FngAeReDAHgXjwB2GJwAdBiqAHMZuwByGdQAbxrxAG4b/wBt&#10;G/8AbRr/AG0a/wBtGv8A5yAAANApAAC8KwAAqyoAAJ4oAACWJAAAkCAAAI0cAACMFwwAiBgWAIQa&#10;IgCBGy0Afhw3AHwdQAB6HUgAeR5PAHceVQB2H1wAdB9jAHMfawBxIHQAcCB/AG4hiwBsIZgAayGn&#10;AGkiuABoIs8AZiLuAGUj/wBkI/8AZCL/AGQi/wBkIf8A4CYAAMgvAAC0MQAAozAAAJYuAACNKwAA&#10;hygAAIQkAACCIAgAfiASAHsiHgB4IykAdSQzAHMlPABxJUMAcCZLAG4mUgBtJ1kAaydgAGonaABp&#10;KHEAZyh7AGUoiABkKZUAYimkAGAptQBfKcsAXirsAFwq/wBcKf8AXCn/AFwp/wBcKP8A2CwAAMM1&#10;AACtNQAAnTQAAJAzAACGMQAAgC0AAHwrAAB5KAMAdicQAHIpGgBwKiUAbSsvAGssOABqLEAAaC1H&#10;AGctTgBlLlUAZC5dAGMuZQBhL24AXy94AF4vhABcL5IAWi+hAVkvsgFYMMgBVjDpAVUw/gFVL/8A&#10;VS//AFUu/wBVLv8A0DEAAL06AACoOQAAlzgAAIo3AACANgAAejIAAHUwAAByLgAAbi4NAGsvFgBp&#10;MCEAZjErAGQyNABjMj0AYTNEAGAzSwBfNFIAXTRaAFw0YgBaNGsAWTV1AFc1ggBVNZABVDWfAVI1&#10;sAFRNcYBUDXnAU81/QFPNf8BTzT/AU80/wFPM/8ByzYAALg9AACjPAAAkjwAAIU7AAB7OgAAdDcA&#10;AG81AABsMwAAaDQKAGU1EwBiNh4AYDcoAF43MQBdODoAWzhBAFo5SABZOVAAVzlXAFY6XwBUOmgA&#10;UzpzAFE6fwFPOo0BTjqdAUw6rgFLOsMBSjrlAUk6/AFJOf8BSTn/AUk4/wFKOP8BxzoAALNAAACe&#10;PwAAjj8AAIE+AAB3PQAAcDsAAGo4AABmOAAAYjkHAF86EQBcOxsAWjslAFk8LgBXPTcAVj0+AFQ+&#10;RgBTPk0AUj5VAFE+XQBPP2YATT9wAEw/fQFKP4sBSD+bAUc/rAFFP8EBRD/jAUQ++wFEPv8BRD3/&#10;AUQ9/wFFPP8Bwz4AAK9DAACaQgAAikIAAH1BAABzQAAAaz8AAGU8AABgPAAAXD4EAFk+DwBXPxgA&#10;VUAiAFNBKwBSQTQAUEI8AE9CQwBOQksATUNSAEtDWgBKQ2QASENuAEdDewFFQ4kBQ0OZAUJDqwFA&#10;Q8ABP0PhAT9D+QE/Qv8BP0H/AUBB/wFAQP8Bv0EAAKpFAACWRQAAhkUAAHlEAABvRAAAZ0IAAGA/&#10;AABbQQAAV0IAAFRDDQBRRBUAT0UfAE5FKABMRjEAS0Y5AEpHQQBJR0gASEdQAEZHWABFR2EAQ0hs&#10;AEJIeAFASIcBPkiXATxIqQE7SL4BOkjfATpH+AE6Rv8BOkX/ATtF/wE7RP8Bu0UAAKZIAACSRwAA&#10;gkcAAHZHAABrRwAAY0YAAFtDAABWRQAAUkcAAE5ICgBMSRIASkkcAEhKJQBHSi4ARks2AEVLPgBD&#10;S0YAQkxNAEFMVgBATF8APkxqADxMdgA7TIUBOUyVATdMpwE2TLwBNUzdATVL9wE1S/8BNUr/ATZJ&#10;/wE2Sf8BuEkAAKJLAACOSgAAfkoAAHJKAABoSgAAX0kAAFVIAABQSgAATEsAAElMBwBGTRAARE4Z&#10;AEJPIgBBTysAQFAzAD9QOwA+UEMAPFFKADtRUwA6UVwAOFFnADdRcwA1UYIAM1GTATJRpQEwUboB&#10;L1HaAS9Q9gEvT/8BME7/ATBO/wEwTf8BtE0AAJ1NAACKTQAAek0AAG5NAABkTQAAW00AAFFNAABL&#10;TwAARlAAAEJSAwA/Uw0APVQVADxUHgA6VScAOVUvADhVNwA3Vj8ANlZHADVWUAAzVlkAMldkADBX&#10;cQAvV4AALVeRACtXowAqV7gAKVfWAClW9QApVf8AKlT/ASpT/wEqUv8Br1EAAJhRAACFUQAAdlAA&#10;AGpQAABgUAAAWFEAAE5SAABHUwAAQVUAADtYAAA4WQoANVoRADRaGgAzWyIAMlsrADFbMwAvXDsA&#10;LlxDAC1cTAAsXFYAK11gACldbQAoXXwAJl2OACRdoQAjXbUAIl3SACJc8wAiW/8AI1r/ACNZ/wAk&#10;WP8AqFUAAJJUAACAVAAAcVQAAGZUAABcVAAAVFUAAEpWAABDWAAAPFsAADZdAAAwYAUALWEOACth&#10;FQAqYh0AKWIlAChiLgAnYzYAJmM+ACVjRwAjY1EAImRcACFkaQAfZHkAHmSKABxkngAbZLMAGWTO&#10;ABpj8QAbYf8AG2D/ABxg/wAcX/8AoVkAAIxYAAB7WAAAbVgAAGJYAABZWAAAUFkAAEdbAAA+XgAA&#10;N2AAADFjAAAqZgAAJGkJACFqEAAgahcAH2ogAB5rKAAdazAAHGs5ABtrQgAabEwAGWxYABdsZQAW&#10;bHQAFGyGABNsmgASbK8AEWzKABFr7wASaf8AE2j/ABNo/wATZ/8AmV0AAIVdAAB1XAAAaFwAAF5c&#10;AABVXAAAS14AAEJhAAA5ZAAAMmcAACtqAAAkbQAAHnABABdzCwAVdBEAFHQYABN0IQASdSkAEXUy&#10;ABF1OwAQdUYAD3VSAA51XwANdW4ADHWBAAt1lQAKdaoACHTDAAl05wAKc/0AC3H/AAxx/wAMcP8A&#10;kWIAAH9hAABwYQAAZGEAAFphAABPYgAARWUAADxoAAAzbAAAK28AACRyAAAddgAAF3kAABF8BAAN&#10;fwwAC38SAAp/GQAJfyIACH8qAAZ/NAAFfz8ABH9LAAJ/WAABf2cAAH95AAB/jgAAf6MAAH67AAB9&#10;4AAAffcAAHz/AAB7/wAAe/8AiWcAAHhnAABrZgAAYWYAAFRnAABJaQAAP20AADVxAAAsdQAAJHkA&#10;AB18AAAWgAAAEIMAAAyGAgAGiQoAAYkPAACJFAAAihsAAIojAACLLAAAizcAAItDAACLUAAAi18A&#10;AItxAACLhgAAi5wAAIqzAACJ0wAAiPMAAIj/AACH/wAAh/8Agm0AAHNsAABobAAAWm0AAE5vAABC&#10;cwAAOHcAAC57AAAlgAAAHYQAABWIAAAQjAAAC48AAASSAAAAlAYAAJUMAACVEAAAlhUAAJccAACY&#10;JAAAmC4AAJk5AACZRwAAmVYAAJloAACZfQAAmZQAAJirAACXyAAAlu4AAJb/AACV/wAAlf8Ae3QA&#10;AG9zAABhcwAAU3YAAEZ6AAA7fwAAMIQAACaIAAAdjQAAFJIAAA6WAAAJmQAAAZwAAACgAAAAoQAA&#10;AKIGAACiDAAApBAAAKUUAAClHAAApyQAAKgvAACoPQAAqUwAAKleAACpcgAAqIkAAKiiAACovAAA&#10;p+UAAKb7AACm/wAApf8Ad3sAAGh7AABZfgAAS4IAAD6HAAAyjQAAJ5IAAB2XAAAUnAAADqAAAAek&#10;AAAAqAAAAKsAAACuAAAArwAAALAAAACxBAAAswoAALQOAAC1EwAAthsAALgkAAC6MQAAukAAALpS&#10;AAC7ZQAAu30AALqXAAC6sQAAutIAALrzAAC5/wAAuf8Ab4MAAF+GAABRiwAAQ5AAADaXAAAqnQAA&#10;H6IAABWnAAANrAAABbAAAAC0AAAAtwAAALsAAAC+AAAAvwAAAMAAAADBAAAAwwEAAMQHAADFDQAA&#10;xxEAAMoZAADNJAAAzjMAAM9EAADQWAAA0G4AANGIAADQpAAA0MEAANHmAADR+AAA0f8AZ48AAFeU&#10;AABJmgAAO6EAAC6nAAAhrQAAFrMAAA64AAAGvAAAAMAAAADDAAAAxgAAAMsAAADNAAAAzgAAANAA&#10;AADRAAAA1AAAANYAAADaAgAA3AkAAN8PAADjFwAA5iQAAOc2AADoSQAA6V8AAOp4AADrlAAA668A&#10;AOvMAADs6AAA7PYAX54AAFCkAABCqwAANLIAACa5AAAZvgAADsIAAATFAAAAygAAAM0AAADRAAAA&#10;2AAAANsAAADfAAAA4AAAAOIAAADkAAAA5gAAAOkAAADrAAAA7gAAAPEFAAD1DQAA+RYAAPwlAAD9&#10;OQAA/k8AAP9nAAD/ggAA/50AAP+1AAD/ywAA/+QA/wARAP8ADwD/AA8A/wARAP8AFgD/ACIA/wAv&#10;AP8AOwD/AEcA/wBSAP8AWwD/AGQA/wBsAP8AcwD/AHoA/wCAAP8AhgD/AIwA/gCTAP0AmQD7AKEA&#10;+gCpAPgAtAD3AMIA9gDaAPUA8QD0AP8A8wD/APMA/wDpAP8A4AD/ANgA/wDTAP8A/wAOAP8ACwD/&#10;AAoA/wALAP8AEQD/AB0A/wAqAP8ANgD/AEEA/wBMAP8AVgD+AF8A+wBmAPkAbQD3AHQA9QB6APQA&#10;gADyAIYA8ACNAO8AlADtAJsA7ACkAOoArgDpALoA5wDNAOUA6QDkAPsA4wD/AOIA/wDeAP8A0QD/&#10;AMwA/wDIAP8A/wAJAP8ABAD/AAEA/wAEAP8ADgD/ABgA/wAkAP0AMAD7ADsA9wBGAPMAUADvAFkA&#10;7ABgAOoAZwDnAG4A5gB0AOQAegDiAIAA4ACHAN4AjgDcAJUA2gCeANYAqADUALMA0QDDAM8A3wDO&#10;APQAzAD/AMsA/wDLAP8AxQD/AL8A/wC8AP8A/wACAP8AAAD/AAAA/wAAAP0ACwD3ABMA8QAeAO0A&#10;KgDqADUA5wBAAOIASgDdAFIA2QBaANUAYQDSAGcA0ABtAM4AcwDMAHoAygCAAMgAhwDGAI8AxACY&#10;AMIAoQDAAK0AvgC7ALwA0AC6AO0AuQD+ALgA/wC4AP8AtwD/ALMA/wCwAP8A/wAAAP8AAAD/AAAA&#10;+QAAAO4ABQDlAA4A3gAYANgAIwDSAC4AzwA5AMsAQwDHAEwAxABUAMEAWwC/AGEAvABnALsAbQC5&#10;AHMAtwB6ALUAgQC0AIkAsgCSALAAmwCvAKcArAC0AKsAxgCpAOQApwD4AKYA/wCmAP8ApQD/AKUA&#10;/wCkAP8A/wAAAP8AAAD1AAAA6gAAAN4AAADQAAoAyAASAMIAHQC+ACgAuwAzALkAPQC1AEYAsgBN&#10;ALAAVQCtAFsArABhAKoAZwCoAG0ApwBzAKUAegCkAIIAogCMAKAAlgCfAKEAnQCuAJsAvgCZANgA&#10;lwDxAJYA/wCWAP8AlwD/AJcA/wCXAP8A/wAAAPUAAADnAQAA1AAAAMkAAADAAAQAuAAOALMAFgCv&#10;ACEAqwAsAKgANgCmAD8AowBHAKEATwCfAFUAnQBbAJsAYQCaAGcAmABuAJcAdQCVAH0AlACGAJIA&#10;kQCQAJwAjgCpAIwAuACLAM0AiQDrAIgA/QCIAP8AiAD/AIgA/wCIAP8A+QYAAOkMAADUDgAAwwwA&#10;ALcJAACwAgAAqwAJAKYAEACiABoAngAlAJsAMACYADkAlgBBAJQASQCSAFAAkABWAI4AXACNAGIA&#10;iwBpAIoAcACIAHgAhwCBAIUAjACEAJgAggClAIAAtAB+AMgAfQHnAHwC+QB7A/8AewT/AHsE/wB7&#10;BP8A8Q4AAN4VAADFFQAAtBQAAKkRAAChDgAAngoAAJsDDACXABMAkwAeAJABKQCNAjMAigM8AIgE&#10;QwCGBUsAhQZRAIMGVwCCB14AgAdkAH8IbAB9CHQAfAh+AHoJiQB4CZYAdwqjAHUKswBzC8cAcgzm&#10;AHAN+wBwDf8Abw3/AG8N/wBvDf8A6BYAANAeAAC5HQAAqRwAAJ0aAACVFgAAkBMAAI8OAwCOCg4A&#10;iQsXAIYMIwCDDS0AgA02AH4OPgB8DkYAew5NAHkPUwB4EFoAdhBhAHUQaABzEHEAcRF7AHARhwBu&#10;EZQAbBGiAGsSsgBpEscAaBPnAGYT/QBlFP8AZRT/AGUT/wBlE/8A3x4AAMYkAACwJAAAoCMAAJQh&#10;AACLHwAAhhsAAIMXAACCEggAfxESAHwSHQB5FCgAdhQxAHQVOgByFkEAcRZIAG8XTwBuF1YAbBdd&#10;AGsYZABpGG0AaBl3AGYZgwBkGZAAYxqfAGEarwBgGsQAXhvkAF0c+wBcHP8AXBv/AFwb/wBcG/8A&#10;1SUAAL0qAACoKQAAmCkAAIwoAACDJQAAfSIAAHkfAAB4GwMAdhkPAHIaGABvHCMAbR0tAGsdNQBp&#10;Hj0AaB5EAGYfSwBlH1IAYyBZAGIgYQBhIGkAXyFzAF0hfwBcIY0AWiKcAFkirABXIsAAViPhAFUj&#10;+QBUI/8AVCL/AFQi/wBUIv8AzSsAALYuAACiLgAAki4AAIUtAAB8KwAAdigAAHImAABvIwAAbSEM&#10;AGoiFQBnIx8AZSQpAGMkMQBiJTkAYCZBAF8mSABdJk8AXCdWAFsnXQBZJ2YAWChwAFYofABUKIoA&#10;UymZAFEpqgBQKb4ATyneAE4p9wBNKf8ATSn/AE0o/wBOKP8AyDAAALAyAACcMgAAjDIAAIAxAAB2&#10;MAAAcC0AAGsrAABoKQAAZigJAGMoEQBgKRwAXiolAFwrLgBbKzYAWSw9AFgsRABXLUwAVS1TAFQt&#10;WwBTLWMAUS5uAFAuegBOLogATC+XAEsvqABJL7sASC/bAEgv9gBHL/8ARy7/AEct/wBILf8AxDQA&#10;AKs1AACXNQAAhzUAAHs1AAByNAAAazIAAGYvAABiLgAAXy0FAFwuEABaLxgAWDAiAFYwKwBVMTMA&#10;UzE6AFIyQgBRMkkAUDJQAE4zWABNM2EASzNrAEozdwBINIUARzSVAEU0pgBDNLkAQjTWAEI09ABC&#10;NP8AQjP/AEIy/wBCMv8AwDgAAKc4AACTOAAAgzgAAHc4AABtNwAAZjYAAGEzAABdMgAAWTICAFcz&#10;DQBUNBUAUjUfAFE1KABPNjAATjY4AEw3PwBLN0YASjdOAEk4VgBHOF8ARjhpAEQ4dQBDOIMAQTmT&#10;AEA5pAA+ObgAPTnTADw58wA8OP8APTf/AD03/wA9Nv8AuzsAAKI7AACPOwAAfzsAAHM7AABqOgAA&#10;YjkAAF03AABYNgAAVDcAAFE4CwBPORMATTkcAEs6JQBKOi0ASDs1AEc7PABGPEQARTxLAEQ8UwBC&#10;PFwAQT1nAD89cwA+PYEAPD2RADo9owA5PbYAOD3RADc98gA3PP8AODv/ADg7/wA4Ov8Atj0AAJ4+&#10;AACLPgAAfD4AAG8+AABmPQAAXj0AAFg7AABTOgAATzsAAEw8CABJPREARz4ZAEY/IgBEPyoAQz8y&#10;AEJAOgBBQEEAQEBJAD5BUQA9QVoAPEFkADpBcAA4QX8AN0GPADVCoQA0QrQAMkLOADJB8AAyQP8A&#10;M0D/ADM//wA0Pv8AsUAAAJpAAACHQAAAeEEAAGxBAABiQAAAW0AAAFQ/AABOPwAASkAAAEZBBQBE&#10;Qg4AQkMWAEBDHwA/RCcAPkQvADxENwA7RT4AOkVGADlFTgA4RlgANkZiADVGbgAzRnwAMUaNADBG&#10;nwAuRrMALUbMAC1G7wAtRf8ALkT/AC5D/wAuQ/8ArEMAAJZDAACDQwAAdEMAAGhDAABfQwAAV0MA&#10;AFBDAABIQwAAREUAAEFGAQA+RwwAPEgTADpIHAA5SSQAOEksADZJNAA1SjsANEpDADNKTAAySlUA&#10;MEtfAC9LawAtS3oALEuLACpLnQAoS7EAJ0vKACdL7QAnSv8AKEn/AChI/wApR/8Ap0YAAJFGAAB/&#10;RgAAcEYAAGVGAABbRgAAVEYAAExHAABESAAAP0oAADtLAAA3TAkANU0QADNOGAAyTiAAMU8oADBP&#10;MAAvTzgALk9AACxQSAArUFIAKlBcAChQaAAnUHcAJVCIACRQmwAiUK8AIVDIACBQ6wAhT/8AIk7/&#10;ACJN/wAjTf8AoUkAAIxJAAB6SQAAbEoAAGFKAABYSgAAUEoAAElLAABATAAAO04AADVQAAAxUgQA&#10;LVMNACxUFAAqVBwAKVUkAChVLAAnVTMAJlU8ACVWRQAkVk4AIlZZACFWZQAfVnQAHlaFABxWmAAb&#10;VqwAGVbFABlW6QAaVf8AG1T/ABtT/wAcUv8Am00AAIZNAAB1TQAAaE0AAF1NAABUTQAATU4AAEVP&#10;AAA8UQAANlMAADFVAAArWAAAJloJACNbEAAiWxcAIVwfACBcJwAfXC4AHVw3ABxdQAAbXUoAGl1V&#10;ABhdYQAXXXAAFV2BABRdlQATXaoAEV3CABFd5wASW/4AE1r/ABNa/wAUWf8AlFEAAIBRAABwUQAA&#10;ZFEAAFlRAABRUQAASVIAAEFTAAA4VgAAMlkAACtbAAAlXgAAH2EDABpjDAAYZBEAF2QZABZkIQAV&#10;ZCkAFGUxABNlOgASZUQAEWVQABBlXQAPZWsADmV9AA1lkQAMZaUACmS8AApk4AALY/kADGL/AA1h&#10;/wANYf8AjVUAAHpVAABrVQAAX1UAAFZVAABOVQAARFcAADxZAAA0XAAALF8AACZiAAAfZQAAGWgA&#10;ABNrBQAQbQ0ADm4SAA1uGgAMbiIADG4rAAtuNAAKbj4ACG5KAAduVwAGbmUABG52AAJuigAAbZ8A&#10;AG22AABs1gAAbPMAAWv/AAJq/wADav8AhVoAAHRaAABmWgAAXFkAAFNZAABIWgAAP10AADZgAAAu&#10;YwAAJmcAAB9qAAAZbQAAE3EAAA50AwAKdwoABXcQAAF3FQAAdxwAAHckAAB4LQAAeDcAAHhDAAB4&#10;UAAAeF4AAHhvAAB4hAAAeJkAAHewAAB2zQAAdfAAAHX/AAB0/wAAdP8Afl8AAG5fAABiXgAAWV4A&#10;AE1fAABCYgAAOWUAADBoAAAnbAAAH3AAABh0AAASdwAADXsAAAh+AAACgAgAAIENAACBEQAAghcA&#10;AIMeAACDJgAAhDAAAIQ7AACESAAAhFcAAIRoAACEfAAAhJMAAIOqAACCxQAAgesAAIH+AACA/wAA&#10;gP8Ad2UAAGlkAABfYwAAUmQAAEdnAAA8awAAMW8AAChzAAAgdwAAGHwAABF/AAAMgwAABocAAACK&#10;AAAAjAMAAIwJAACNDgAAjhEAAI8XAACQHgAAkScAAJIyAACSPwAAkk4AAJJfAACScwAAkosAAJGi&#10;AACRvAAAkOUAAI/8AACO/wAAjv8AcWsAAGZqAABYawAAS20AAD9xAAA0dgAAKnsAACCAAAAXhQAA&#10;EIkAAAuNAAAEkQAAAJUAAACYAAAAmQAAAJoDAACbCAAAnA0AAJ4RAACfFgAAoB4AAKIoAACiNQAA&#10;o0QAAKNVAACjaQAAooAAAKKaAAChswAAoNgAAKD2AACf/wAAn/8AbnEAAF9yAABRdQAARHkAADd+&#10;AAAshAAAIYoAABePAAAQlAAACpkAAAGdAAAAoAAAAKQAAACnAAAAqAAAAKkAAACqAAAArAYAAK0L&#10;AACvEAAAsBUAALIeAAC0KQAAtDkAALRKAAC1XQAAtXMAALWOAAC1qAAAtMYAALPtAACy/wAAsv8A&#10;ZnoAAFd9AABJggAAPIcAAC+OAAAjlAAAGJoAABCfAAAJpAAAAKkAAACtAAAAsAAAALQAAAC3AAAA&#10;uAAAALkAAAC7AAAAvAAAAL4CAADACAAAwg4AAMQUAADHHgAAyCwAAMk9AADKUAAAymYAAMp/AADK&#10;mwAAyrgAAMrdAADK9QAAyv8AXoYAAE+LAABBkQAAM5gAACefAAAbpQAAEasAAAmwAAAAtQAAALkA&#10;AAC9AAAAwQAAAMYAAADIAAAAyQAAAMsAAADMAAAAzgAAANAAAADSAAAA1AUAANkMAADdEgAA4R4A&#10;AOIuAADjQgAA5FcAAOVvAADmjAAA5qgAAOXFAADl5wAA5vYAVpQAAEibAAA6ogAALKkAAB+wAAAT&#10;tgAAC7wAAADBAAAAxQAAAMkAAADNAAAA0gAAANYAAADaAAAA2wAAAN4AAADgAAAA4gAAAOQAAADn&#10;AAAA6QAAAO0AAADwCgAA9BEAAPgfAAD5MgAA+kgAAPtfAAD8egAA/ZcAAP2vAAD9xwAA/eQA/wAO&#10;AP8ADQD/AAwA/wAOAP8AEwD/AB4A/wAqAP8ANgD/AEIA/wBNAP8AVwD/AF8A/wBnAP8AbgD/AHQA&#10;/wB6AP8AgQD9AIcA/ACNAPoAlAD5AJwA9wClAPUArwD0ALwA8wDPAPEA7ADwAP4A7wD/AO8A/wDj&#10;AP8A1wD/AM4A/wDKAP8A/wAKAP8ABgD/AAQA/wAIAP8AEAD/ABkA/wAlAP8AMQD/AD0A/wBHAP4A&#10;UQD7AFkA+QBhAPYAaAD0AG4A8wB0APEAegDvAIEA7gCHAOwAjgDqAJYA6ACfAOYAqQDjALUA4gDG&#10;AOAA4wDfAPgA3QD/AN0A/wDUAP8AyQD/AMIA/wC+AP8A/wADAP8AAAD/AAAA/wABAP8ADQD/ABQA&#10;/QAgAPoAKwD3ADYA8wBBAO8ASwDsAFQA6ABbAOYAYgDjAGgA4QBuAN8AdADcAHoA2gCBANgAiADU&#10;AJAA0gCYAM8AogDNAK4AywC8AMkA0wDHAPAAxgD/AMQA/wDEAP8AuwD/ALYA/wCzAP8A/wAAAP8A&#10;AAD/AAAA/wAAAPcACADwABAA6wAaAOcAJQDkADAA4QA7ANwARQDVAE0A0QBVAM4AWwDLAGIAyQBn&#10;AMcAbQDFAHMAwwB6AMEAgQC/AIkAvQCSALsAnAC5AKcAtwC1ALUAyACzAOYAsgD7ALEA/wCwAP8A&#10;rgD/AKoA/wCnAP8A/wAAAP8AAAD+AAAA8QAAAOUAAgDcAA0A0wAUAM0AHwDKACoAxwA0AMQAPgDA&#10;AEcAvABOALoAVQC3AFsAtQBhALMAZwCyAG0AsABzAK4AegCsAIIAqgCLAKgAlQCnAKAApQCtAKMA&#10;vgChANsAoAD0AJ8A/wCeAP8AnwD/AJ0A/wCbAP8A/wAAAPwAAADuAAAA4AAAANAAAADFAAgAvgAQ&#10;ALkAGQC1ACMAswAuALAANwCtAEAAqgBIAKgATwClAFUAowBbAKIAYACgAGYAnwBsAJ0AcwCbAHsA&#10;mgCEAJgAjgCWAJoAlQCnAJMAtwCRAMwAkADsAI8A/wCOAP8AjgD/AI4A/wCPAP8A/AAAAO8AAADb&#10;AAAAyQAAAL0AAAC1AAIArgAMAKkAEwClAB0AogAnAKAAMQCdADoAmgBCAJgASQCWAE8AlABVAJMA&#10;WwCRAGAAkABnAI4AbQCNAHUAiwB+AIkAiQCIAJUAhgCiAIUAsQCDAMQAgQDkAIAA+QB/AP8AgAD/&#10;AIAA/wCAAP8A9AIAAOAJAADHCAAAtwcAAKwDAACmAAAAoAAHAJsADwCYABcAlQAhAJIAKgCPADMA&#10;jQA8AIsAQwCJAEkAhwBQAIYAVQCEAFsAgwBhAIEAaACAAHAAfgB5AHwAhAB7AJAAeQCdAHgArAB2&#10;AL4AdQDdAHMA9ABzAP8AcwD/AHMA/wBzAP8A6Q0AAM8QAAC5EAAAqRAAAJ4OAACXCwAAkwYAAJAA&#10;CwCMABEAiQAaAIYAJACDAC4AgQA2AH8APgB9AEQAfABLAHoAUQB5AFcAdwBdAHYAZAB0AGwAcwF1&#10;AHEBgABvAo0AbgKaAGwDqgBrA7sAaQTWAGgG8QBoB/8AZwf/AGcH/wBnB/8A3xQAAMMXAACuFwAA&#10;nhYAAJMVAACLEgAAhhAAAIQMAgCDBg0AgAMUAHwFHgB5BygAdwgwAHUIOABzCUAAcglGAHAKTABv&#10;ClMAbQtZAGwLYQBqC2kAaQxyAGcMfgBmDIsAZA2ZAGINqQBhDbsAYA3YAF4O8wBdDv8AXQ7/AF0O&#10;/wBdDv8A1BwAALkdAACkHgAAlR0AAIkcAACBGgAAexcAAHgTAAB4EAYAdw0PAHMOGABwDiIAbg8r&#10;AGwQMwBqEDsAaRBCAGcRSQBmEU8AZBFWAGMSXQBhEmYAYBJvAF4SewBcE4gAWxOXAFkTpwBXFLoA&#10;VhTVAFUV8wBUFf8AVBX/AFQV/wBUFP8AyiIAALAiAACdIwAAjSMAAIEiAAB5IQAAcx4AAG8bAABu&#10;FwAAbRMMAGoUFABnFR4AZRYnAGMWLwBhFzcAYBc+AF4YRQBdGEsAXBlSAFoZWgBZGWIAVxpsAFYa&#10;dwBUGoUAUhuUAFEbpABPG7cAThvQAE0c8QBMHP8ATBz/AE0c/wBNG/8AwyYAAKonAACWJwAAhygA&#10;AHsnAAByJgAAbCQAAGghAABmHgAAZBsIAGIbEQBfHBoAXR0jAFseKwBaHjMAWB86AFcfQQBWIEgA&#10;VCBPAFMgVwBRIV8AUCFpAE4hdABNIYIASyKRAEkiogBIIrQARyLNAEYj7wBFI/8ARSL/AEYi/wBG&#10;If8AvCoAAKQrAACRKwAAgiwAAHYrAABtKgAAZikAAGImAABfJAAAXSIEAFshDgBYIhYAViMfAFQk&#10;KABTJDAAUiU3AFAlPgBPJkUATiZMAEwmVABLJ1wASSdmAEgncQBGJ38ARSiPAEMooABBKLIAQCjL&#10;AD8o7QA/KP8APyj/AEAn/wBAJ/8Aty0AAJ8uAACMLwAAfS8AAHEvAABoLgAAYS0AAF0rAABaKAAA&#10;VycAAFQnDABSKBMAUCkcAE4pJQBNKiwASyo0AEorOwBJK0IASCxJAEYsUQBFLFoARCxkAEItbwBA&#10;LX0APy2NAD0tngA8LbAAOi3IADot6wA6Lf8AOi3/ADos/wA6LP8AsjAAAJsxAACIMgAAeTIAAG0y&#10;AABkMgAAXTEAAFgvAABVLAAAUSwAAE8tCQBMLREASi4ZAEkvIgBHLyoARjAxAEUwOABDMD8AQjFH&#10;AEExTwBAMVcAPjFhAD0ybQA7MnsAOTKLADgynAA2Mq8ANTLHADQy6QA0Mv8ANTH/ADUx/wA1MP8A&#10;rTMAAJY0AACENQAAdTUAAGk1AABgNQAAWTQAAFQzAABQMAAATDEAAEkxBgBHMg8ARTMWAEMzHwBC&#10;NCcAQDQuAD81NgA+NT0APTVEADw2TAA6NlUAOTZfADc2awA2NngANDeJADI3mgAxN60ALzfFAC83&#10;6AAvNv4AMDX/ADA1/wAwNP8AqTYAAJI2AACANwAAcjgAAGY4AABdNwAAVjcAAFA2AABLNAAARzUA&#10;AEQ2AwBBNw0APzgUAD44HAA8OSQAOzksADo5MwA5OjoAODpCADY6SgA1OlMANDtdADI7aAAwO3YA&#10;LzuHAC07mQAsO6wAKjvDACk75gAqOv0AKjr/ACs5/wAsOP8ApDgAAI45AAB8OgAAbjoAAGM6AABa&#10;OgAAUzoAAE06AABGOAAAQjoAAD87AAA8PAsAOjwRADg9GQA3PSEANj4pADQ+MAAzPjcAMj8/ADE/&#10;RwAwP1AALj9aAC1AZgArQHQAKUCEAChAlwAmQKoAJUDBACRA5QAkP/wAJT7/ACY9/wAmPf8AnzsA&#10;AIo8AAB4PQAAaj0AAF89AABWPQAATz0AAEk9AABCPQAAPD4AADk/AAA2QQgANEEPADJCFgAxQh4A&#10;L0MlAC5DLQAtQzQALEQ8ACtERAAqRE0AKERYACdFYwAlRXEAI0WCACJFlQAgRagAH0W/AB5E4wAf&#10;RPsAH0P/ACBC/wAhQf8Amj4AAIU/AAB0QAAAZ0AAAFxAAABTQAAATEAAAEZAAAA+QQAAOEMAADRF&#10;AAAwRgMALUcNACtIEgAqSBoAKUgiAChJKQAnSTEAJUk5ACRJQQAjSkoAIkpVACBKYQAfSm8AHUp/&#10;ABtKkgAaSqYAGEq9ABdK4AAYSfoAGUj/ABpH/wAaR/8AlUIAAIBCAABwQwAAY0MAAFhDAABQQwAA&#10;SUMAAEJEAAA7RQAANUcAADBJAAArSwAAJk0JACROEAAiThYAIU8dACBPJQAfTywAHk81AB1PPQAc&#10;UEcAGlBRABlQXQAXUGsAFlB8ABRQjwATUKQAEVC6ABFQ3gART/gAEk7/ABNN/wAUTf8Aj0UAAHtG&#10;AABrRgAAX0cAAFVHAABNRwAARkcAAD9HAAA3SgAAMUwAACtOAAAmUAAAIFMDABxVDAAaVhEAGVYY&#10;ABdWIAAWVicAFVYwABRWOQATV0IAEldNABFXWQAQV2gAD1d5AA5XjAANV6AAC1e2AAtW1AALVvQA&#10;DFX/AA1U/wAOU/8AiEkAAHZKAABnSgAAW0oAAFFKAABKSgAAQ0oAADtMAAAzTgAALFEAACZUAAAh&#10;VgAAG1kAABVcBwARXg0AEF4TABBeGgAOXiIADl4qAA1eMwAMXj0AC15IAApeVAAIXmIAB15zAAVe&#10;hgADXpsAAl6xAAJdzAACXe4AA1z/AARb/wAFW/8AgU4AAHBOAABiTgAAV04AAE5OAABHTgAAPk8A&#10;ADZRAAAuVAAAJ1cAACFaAAAbXQAAFWAAABBjAwAMZgsACGcQAAZnFQAFZxwABGckAAJnLQABZzcA&#10;AGdCAABnTgAAZ1wAAGdtAABngAAAZpUAAGasAABlxwAAZesAAGT8AABk/wAAY/8AelIAAGpTAABd&#10;UgAAVFIAAEtSAABCUwAAOVUAADBYAAAoWwAAIV8AABpiAAAUZQAAEGgAAAxrAQAGbgkAAG8OAABv&#10;EgAAbxgAAHAfAABwJwAAcTAAAHE7AABxSAAAcVYAAHFmAABxeQAAcY8AAHCnAABvwQAAb+cAAG78&#10;AABt/wAAbf8Ac1gAAGVXAABaVwAAUVYAAEZXAAA8WgAAMl0AACphAAAiZAAAGmgAABRsAAAObwAA&#10;CnIAAAR2AAAAeAUAAHgLAAB5DgAAehMAAHsZAAB8IAAAfSkAAH0zAAB9QAAAfU4AAH1eAAB9cgAA&#10;fYgAAHyhAAB8ugAAe+IAAHr6AAB5/wAAeP8AbV0AAGBcAABXXAAAS10AAEBfAAA1YwAAK2cAACNr&#10;AAAabwAAE3MAAA53AAAIewAAAn4AAACCAAAAgwEAAIQGAACFCwAAhg8AAIgTAACJGQAAiiEAAIsr&#10;AACLNwAAjEYAAItWAACLaQAAi4AAAIuZAACKswAAidgAAIj3AACI/wAAh/8AaGMAAF5iAABRYgAA&#10;RGUAADhpAAAubgAAJHMAABp4AAATfQAADYEAAAaFAAAAiQAAAI0AAACQAAAAkgAAAJIAAACUBQAA&#10;lQoAAJcOAACYEgAAmhgAAJshAACcLQAAnTwAAJ1MAACcXwAAnHYAAJuRAACbqwAAmskAAJrwAACZ&#10;/wAAmP8AZWkAAFdpAABJbAAAPXEAADB2AAAlfAAAG4EAABKHAAAMjAAABJEAAACVAAAAmQAAAJ0A&#10;AACgAAAAoQAAAKIAAACkAAAApQEAAKcHAACpDAAAqhEAAK0YAACvIgAArzAAAK9BAACvVAAAr2sA&#10;AK6FAACuoQAArr4AAK3mAACs/AAArP8AXnEAAE90AABCeQAANX8AACiFAAAdjAAAE5IAAAyYAAAD&#10;nQAAAKIAAACmAAAAqgAAAK4AAACwAAAAsQAAALMAAAC0AAAAtgAAALgAAAC6BAAAvAoAAL4QAADB&#10;FwAAwyQAAMM1AADESQAAxF4AAMV3AADFkwAAxa8AAMXRAADD8gAAw/8AVnwAAEeCAAA6iAAALI8A&#10;ACCWAAAUnQAADaMAAAOpAAAArgAAALIAAAC3AAAAuwAAAL8AAADCAAAAwgAAAMUAAADGAAAAyAAA&#10;AMoAAADNAAAAzwAAANIIAADVDgAA2xgAAN0nAADeOgAA31AAAOBoAADghAAA4aEAAOG9AADh4gAA&#10;4PQATosAAECSAAAymQAAJaEAABioAAAOrwAABbUAAAC6AAAAvwAAAMQAAADIAAAAzgAAANEAAADU&#10;AAAA1QAAANgAAADaAAAA3QAAAN8AAADiAAAA5AAAAOcAAADrBQAA7w4AAPQZAAD1KwAA9kEAAPdY&#10;AAD4cgAA+ZAAAPmrAAD4xAAA+OEA/wALAP8ACAD/AAkA/wAMAP8AEgD/ABoA/wAmAP8AMgD/AD4A&#10;/wBIAP8AUgD/AFoA/wBiAP8AaQD/AG8A/wB1AP4AewD8AIEA+wCIAPkAjwD3AJcA9QCgAPMAqgDy&#10;ALcA7wDJAO0A5gDsAPsA6wD/AOsA/wDdAP8AzgD/AMYA/wDCAP8A/wAEAP8AAAD/AAAA/wAFAP8A&#10;DQD/ABUA/wAhAP8ALAD/ADgA/wBDAP0ATAD5AFQA9wBcAPQAYwDyAGkA8ABvAO4AdQDsAHsA6gCC&#10;AOgAiQDnAJEA5ACaAOIApADgALAA3QDAANoA3ADYAPQA1QD/ANMA/wDLAP8AwQD/ALsA/wC3AP8A&#10;/wAAAP8AAAD/AAAA/wAAAP8ACgD9ABEA+QAbAPYAJwD0ADIA8AA8AOwARgDoAE4A5ABWAOEAXADe&#10;AGMA3ABoANkAbgDVAHQA0gB7ANAAggDNAIoAywCTAMgAnQDGAKgAxAC3AMEAzADAAOsAvgD/AL0A&#10;/wC9AP8AtAD/AK4A/wCrAP8A/wAAAP8AAAD/AAAA+gAAAPIABQDqAA4A5QAWAOAAIQDdACsA2wA2&#10;ANMAPwDOAEgAygBPAMcAVgDEAFwAwgBhAMAAZwC+AG0AvABzALoAegC4AIIAtgCLALQAlgCyAKEA&#10;sACvAK4AwQCtAOAAqwD3AKoA/wCpAP8ApgD/AKEA/wCfAP8A/wAAAP8AAAD3AAAA6AAAANwAAADQ&#10;AAoAygARAMUAGwDCACUAvwAvALwAOAC4AEEAtQBIALIATwCwAFUArgBbAKwAYQCqAGYAqABsAKcA&#10;cwClAHsAowCEAKEAjgCfAJoAnQCnAJsAuACaANAAmQDvAJgA/wCXAP8AlgD/AJQA/wCSAP8A/wAA&#10;APYAAADkAAAA0gAAAMUAAAC7AAUAtQAOALAAFQCsAB8AqgApAKgAMgClADoAogBCAKAASQCeAE8A&#10;nABVAJoAWgCYAGAAlgBmAJUAbACTAHQAkgB9AJAAhwCOAJMAjAChAIsAsACKAMUAiADmAIcA+wCG&#10;AP8AhwD/AIcA/wCGAP8A+AAAAOUAAADNAAAAvQAAALMAAACqAAAAowAKAJ8AEQCbABkAmQAjAJcA&#10;LACVADQAkgA8AJAAQwCOAEkAjABPAIoAVACJAFoAhwBgAIYAZgCEAG4AgwB3AIEAgQB/AI0AfgCb&#10;AHwAqgB7ALwAegDbAHgA9QB4AP8AeAD/AHgA/wB4AP8A7QAAANECAAC7AgAArAEAAKIAAACbAAAA&#10;lgAFAJEADQCNABQAiwAdAIgAJgCGAC4AhAA2AIIAPQCAAEMAfgBJAH0ATwB8AFUAegBbAHkAYQB3&#10;AGkAdQBxAHQAfAByAIgAcQCWAG8ApQBuALYAbQDOAGwA7gBrAP8AawD/AGsA/wBrAP8A3wsAAMIM&#10;AACuDAAAngwAAJMLAACMBwAAiAIAAIUACQCBABAAfwAXAHwAIAB6ACgAeAAwAHYAOAB0AD4AcwBE&#10;AHEASgBwAFAAbgBWAG0AXQBsAGQAagBtAGgAdwBnAIQAZQCSAGQAoQBjALIAYQDJAGAA6QBgAPwA&#10;YAD/AGAA/wBgAP8A0BAAALYRAACiEgAAkxIAAIgRAACADwAAfA0AAHkJAQB4AwsAdQARAHMAGgBw&#10;ACMAbgErAGwBMwBqAjkAaQNAAGcDRgBmBEwAZQRSAGMFWQBiBWEAYAVqAF8GdABdBoEAXAePAFoH&#10;nwBZB7AAVwfGAFYJ5wBWCvsAVQr/AFUK/wBWCv8AxhUAAK0XAACZGAAAihgAAH8XAAB2FgAAcRMA&#10;AG4QAABtDQUAbQkNAGoJFABnCh0AZQomAGMLLgBiDDUAYAw8AF8MQgBeDUgAXA1PAFsNVgBZDV4A&#10;WA5oAFYOcwBVDoAAUw6PAFEOnwBQDrEATg7IAE0Q6gBNEP0ATRD/AE0Q/wBNEP8AvBsAAKUcAACS&#10;HQAAgx4AAHcdAABvHAAAaRoAAGYXAABkFAAAZBAIAGIPEABfEBgAXRAhAFsRKQBaETEAWBI4AFcS&#10;PgBWEkUAVBJMAFMTUwBRE1sAUBNlAE4UcABMFH0ASxSMAEkUnABHFa4ARhXFAEUV6ABFFv4ARRb/&#10;AEUV/wBFFf8AtR8AAJ4hAACLIgAAfCIAAHEiAABoIQAAYh8AAF8dAABcGgAAWxcCAFoVDQBXFhQA&#10;VRYdAFQXJQBSGC0AURg0AE8YOwBOGUIATRlIAEsaUABKGlgASBpiAEcabQBFG3oAQxuJAEIbmgBA&#10;G6wAPxvCAD4c5QA9HPwAPhz/AD4b/wA+G/8AryMAAJgkAACGJQAAdyYAAGwmAABjJQAAXSQAAFki&#10;AABWHwAAVB0AAFMcCwBRHBIATh0aAE0dIgBLHikASh4xAEkfNwBHHz4ARiBFAEUgTQBDIFUAQiBf&#10;AEAhagA/IXcAPSGHADshmAA5IaoAOCLAADci4wA3IvsANyL/ADgh/wA4If8AqiYAAJQnAACBKQAA&#10;cykAAGcpAABfKQAAWCgAAFQmAABRIwAATyIAAEwiBwBKIhAASCIXAEcjHwBFJCYARCQuAEIkNABB&#10;JTsAQCVDAD8lSgA9JlMAPCZcADomZwA5JnUANyeEADUnlgA0J6gAMie+ADEn4QAxJ/kAMib/ADIm&#10;/wAzJf8ApSkAAI8qAAB9LAAAbywAAGQtAABbLAAAVSsAAFAqAABMKAAASiYAAEcnBABEJw0AQigU&#10;AEEoHAA/KSMAPikrAD0pMgA8KjkAOypAADkqSAA4K1AANitaADUrZQAzK3IAMSuCADAslAAuLKcA&#10;LCy8ACss3gAsLPgALCv/AC0q/wAtKv8AoSwAAIstAAB5LgAAay8AAGAvAABYLwAAUS4AAEwuAABI&#10;LAAARSsAAEErAAA/LAsAPSwRADstGQA6LiEAOS4oADcuLwA2LzYANS8+ADQvRQAzL04AMTBYADAw&#10;YwAuMHAALDCAACowkgApMKUAJzC6ACYw3AAmMPcAJy//ACgv/wAoLv8AnC4AAIcwAAB2MQAAaDIA&#10;AF0yAABVMgAATjEAAEgxAABEMAAAQC8AADwwAAA6MQkANzEQADYyFgA1Mh4AMzMlADIzLAAxMzMA&#10;MDQ7AC80QwAtNEwALDRWACo1YQApNW4AJzV+ACU1kAAjNaMAIjW5ACE12QAhNPYAIjT/ACMz/wAj&#10;Mv8AmDEAAIMzAAByNAAAZTQAAFo1AABRNQAASzQAAEU0AABANAAAOjMAADc0AAA0NQYAMjYOADA3&#10;EwAvNxsALjciAC04KQArODEAKjg4ACk5QAAoOUkAJjlTACU5XwAjOWwAITp8ACA6jgAeOqIAHDq3&#10;ABs51QAcOfUAHTj/AB04/wAeN/8AkzQAAH82AABuNwAAYTcAAFc3AABONwAASDcAAEI3AAA8NwAA&#10;NTgAADI5AAAvOgIALDsLACo8EQApPBgAKD0fACY9JgAlPS4AJD01ACM+PQAiPkYAID5QAB8+XAAd&#10;P2kAGz95ABo/jAAYP6AAFj+1ABU+0gAWPvMAFz3/ABg8/wAYPP8AjjcAAHo4AABqOQAAXjoAAFM6&#10;AABLOgAARToAAD86AAA5OgAAMjwAAC4+AAApQAAAJkEIACRCDgAiQhQAIUIbACBDIwAfQyoAHkMy&#10;ABxDOgAbREMAGkRNABhEWQAXRGcAFUR3ABNEigASRJ4AEUSzABBE0AAQQ/IAEUL/ABJC/wATQf8A&#10;iTsAAHY8AABmPQAAWj0AAFA9AABIPQAAQj0AADw9AAA2PgAAL0AAACpCAAAlRAAAIUYDAB1IDAAb&#10;SREAGUkXABhJHgAXSSYAFkkuABVKNgAUSkAAE0pKABFKVgAQSmQAD0p0AA5KhwANSpsADEqwAApK&#10;ygALSewADEj/AA1H/wANR/8Agz4AAHE/AABiQAAAVkAAAE1AAABFQAAAP0AAADlBAAAyQgAAK0UA&#10;ACZHAAAhSQAAHEsAABZOBwATUA4AElATABFQGQAQUCEAD1ApAA5QMQANUDsADVFGAAtRUQAKUV8A&#10;CVFvAAdQgQAFUJYAA1CrAAJQxQADT+gAA0/7AAVO/wAGTf8AfUIAAGtDAABdRAAAUkQAAEpEAABD&#10;QwAAPEQAADVFAAAuRwAAJ0oAACFMAAAcTwAAF1EAABJUAwAOVwoAC1gQAApYFQAIWBwAB1gkAAZY&#10;LAAFWDYAA1hAAAFYTAAAWFoAAFhpAABYfAAAWJEAAFenAABXwAAAVuUAAFb5AABV/wAAVf8AdkcA&#10;AGZHAABZSAAAT0cAAEdHAABARwAAOEgAADBKAAApTQAAIlAAABxTAAAWVQAAEVgAAA1bAgAJXgkA&#10;BF8OAABfEgAAXxgAAGAfAABgJwAAYDAAAGA7AABgRwAAYFQAAGBjAABgdgAAYIsAAF+iAABfuwAA&#10;X+IAAF75AABd/wAAXf8Ab0sAAGFMAABVTAAATEsAAERLAAA7TAAAMk4AACtRAAAjVAAAHFcAABZb&#10;AAARXgAADWAAAAhjAAACZgcAAGcMAABnDwAAaBMAAGkZAABqIQAAaikAAGo0AABqQAAAak0AAGpd&#10;AABqbwAAaoUAAGqdAABptgAAaN0AAGj3AABn/wAAZv8AaVEAAFxQAABSUAAASk8AAD9QAAA1UwAA&#10;LVYAACRZAAAdXQAAFmAAABBkAAAMZwAABmoAAABuAAAAbwMAAHAIAABxDQAAchAAAHQUAAB1GwAA&#10;diMAAHcsAAB3OAAAdkYAAHZWAAB2aAAAdn4AAHaXAAB1sQAAdNMAAHP1AABz/wAAcv8AY1YAAFhV&#10;AABQVAAARFUAADlYAAAvWwAAJl8AAB1jAAAVZwAAEGwAAApwAAAEcwAAAHYAAAB6AAAAfAAAAHwD&#10;AAB+CAAAfwwAAIEQAACCFAAAhBsAAIUkAACGLwAAhj0AAIZNAACFXwAAhXUAAIWPAACEqQAAg8kA&#10;AILxAACB/wAAgP8AX1sAAFZaAABJWwAAPV4AADJhAAAnZgAAHmsAABVwAAAOdQAACXkAAAF+AAAA&#10;gQAAAIUAAACIAAAAigAAAIsAAACNAQAAjgYAAJALAACRDwAAkxQAAJUbAACXJgAAlzQAAJdEAACX&#10;VgAAlmwAAJWGAACVogAAlMEAAJPqAACS/wAAkv8AXWEAAE9hAABCZAAANmkAACpuAAAfdAAAFXkA&#10;AA5/AAAHhAAAAIkAAACOAAAAkgAAAJYAAACYAAAAmgAAAJsAAACdAAAAnwAAAKEDAACjCAAApQ0A&#10;AKcTAACpHAAAqigAAKo5AACqSwAAqmEAAKl6AAComQAAqLUAAKfdAACn+AAApv8AVmgAAEhsAAA6&#10;cAAALnYAACJ9AAAXhAAADooAAAeQAAAAlgAAAJoAAACfAAAAowAAAKcAAACqAAAAqwAAAK0AAACv&#10;AAAAsQAAALMAAAC1AAAAuAUAALoMAAC9EgAAwBwAAMAtAADAQAAAv1UAAL9uAAC+iwAAvqgAAL7J&#10;AAC97wAAvP4ATnQAAEB5AAAyfwAAJYcAABmOAAAQlQAAB5wAAACiAAAApwAAAKwAAACwAAAAtQAA&#10;ALkAAAC8AAAAvQAAAL8AAADBAAAAwwAAAMYAAADIAAAAygAAAM0CAADQCwAA1RIAANYhAADXNAAA&#10;2EkAANlgAADafAAA2poAANu1AADb2QAA2/IARoIAADiJAAArkAAAHZgAABKgAAAKpwAAAK4AAAC0&#10;AAAAuQAAAL4AAADCAAAAyAAAAMsAAADOAAAAzwAAANIAAADUAAAA1gAAANoAAADdAAAA3wAAAOIA&#10;AADmAAAA6goAAO8TAADwJQAA8joAAPNRAAD0awAA9IkAAPWlAAD1vwAA9d0A/wAGAP8AAwD/AAUA&#10;/wALAP8AEAD/ABcA/wAiAP8ALQD/ADkA/wBEAP8ATQD/AFUA/wBdAP8AZAD/AGoA/wBwAP0AdgD7&#10;AHwA+QCDAPcAigD1AJIA8wCbAPAApgDuALMA6wDEAOkA5ADnAPkA5gD/AOUA/wDTAP8AxwD/AL8A&#10;/wC7AP8A/wAAAP8AAAD/AAAA/wACAP8ACwD/ABIA/wAdAP8AKAD/ADMA/wA+APwARwD4AE8A9ABX&#10;APEAXQDuAGMA7ABpAOoAbwDoAHUA5gB8AOQAgwDiAIsA3wCVANwAnwDZAKsA1QC7ANIA1ADPAPIA&#10;zQD/AMwA/wDFAP8AugD/ALQA/wCwAP8A/wAAAP8AAAD/AAAA/wAAAP8ABgD5AA8A9QAXAPMAIgDx&#10;AC0A7QA3AOcAQADiAEkA3wBQANsAVwDXAF0A1ABjANEAaADPAG4AzAB1AMoAfADIAIQAxQCNAMIA&#10;mADAAKQAvQCyALsAxgC5AOgAuAD9ALcA/wC2AP8ArQD/AKcA/wCjAP8A/wAAAP8AAAD/AAAA9QAA&#10;AOsAAQDkAAwA3gATANkAHADTACYA0QAwAMwAOgDIAEIAxABKAMAAUAC9AFYAuwBcALkAYQC3AGcA&#10;tQBtALMAdACxAHwArwCFAK0AkACqAJwAqACqAKYAuwClANoAowD1AKMA/wCiAP8AngD/AJoA/wCX&#10;AP8A/wAAAP4AAADvAAAA3wAAANAAAADHAAcAwQAPALwAFwC5ACAAtwAqALUAMwCwADsArQBDAKsA&#10;SQCoAE8ApgBVAKQAWgCjAGAAoQBmAJ8AbQCdAHQAnAB9AJoAiACYAJQAlgCiAJQAsgCSAMkAkQDr&#10;AJEA/wCQAP8AkAD/AIwA/wCKAP8A/AAAAOwAAADZAAAAxwAAALoAAACxAAIAqwAMAKcAEgCkABsA&#10;oQAkAKAALACeADUAmwA8AJgAQwCWAEkAlABPAJIAVACQAFoAjwBfAI0AZgCLAG0AiQB2AIgAgACG&#10;AIwAhACaAIIAqgCBAL4AgADgAIAA+QB/AP8AfwD/AH8A/wB+AP8A8QAAANgAAADCAAAAswAAAKgA&#10;AACgAAAAmQAHAJUADgCSABUAkAAeAI4AJgCNAC4AigA2AIcAPQCFAEMAhABJAIIATgCBAFQAfwBZ&#10;AH4AYAB8AGcAegBvAHkAegB3AIYAdQCUAHQAowByALUAcgDPAHEA8QBwAP8AcAD/AHAA/wBxAP8A&#10;4QAAAMQAAACwAAAAogAAAJcAAACRAAAAiwACAIYACwCDABEAgQAYAH8AIQB9ACkAfAAwAHkANwB4&#10;AD0AdgBDAHQASQBzAE4AcgBUAHAAWgBvAGIAbQBqAGsAdABqAIAAaACOAGcAnQBlAK8AZQDGAGQA&#10;6ABkAP0AYwD/AGMA/wBkAP8AzwUAALYHAACjCAAAlAgAAIkHAACCAwAAfgAAAHsABgB3AA4AdQAT&#10;AHIAGwBxACMAbwArAG0AMgBsADgAagA+AGkARABnAEkAZgBPAGUAVgBjAF0AYgBlAGAAbwBfAHsA&#10;XQCJAFwAmQBbAKoAWQC/AFkA4QBYAPgAWAD/AFgA/wBZAP8AwgwAAKoNAACXDgAAiQ4AAH0OAAB2&#10;DQAAcQoAAG8GAABtAAoAawAQAGkAFgBnAB4AZQAmAGMALQBhADMAYAA5AF8APwBdAEUAXABLAFsA&#10;UgBaAFkAWABiAFcAbABVAHgAUwCGAFIAlgBRAKcAUAC7AE8B2wBOAvQATgP/AE4E/wBOA/8AuBAA&#10;AKESAACOEwAAfxMAAHQTAABsEgAAZxAAAGUOAABjCwMAYwYMAGEEEQBeAxkAXAQhAFsFKABZBi8A&#10;WAY1AFYHOwBVB0IAVAdIAFMITwBRCFYAUAlfAE4JaQBNCXYASwqEAEkKlABICqYARwq6AEYK2ABF&#10;C/MARQz/AEUM/wBFDP8AsBQAAJkWAACHGAAAeBkAAG0YAABlFwAAXxYAAFwTAABaEQAAWg4GAFoM&#10;DQBXDBQAVQwcAFMNJABSDSsAUA0xAE8OOABODj4ATQ5FAEsOTQBKDlUASA9eAEcPaABFD3UAQxCE&#10;AEEQlQBAEKYAPhC7AD0Q3AA9EfYAPRH/AD0Q/wA+EP8AqRkAAJIbAACBHAAAch0AAGcdAABfHAAA&#10;WRsAAFUZAABTFgAAUhMAAFIRCgBQEBAAThEYAEwRIABKEicASRIuAEgTNABHEzsARRNCAEQTSQBD&#10;FFIAQRRbAD8UZQA+FXIAPBWBADoVkgA4FaQANxW5ADUV2AA1FvUANhb/ADYW/wA3Ff8AoxwAAI0e&#10;AAB7IAAAbSEAAGIhAABaIQAAVB8AAFAeAABNGwAATBkAAEsWBgBJFg4ARxcVAEUXHABEGCQAQhgq&#10;AEEYMQBAGTgAPxk/AD0ZRgA8Gk8AOhpYADkaYwA3G28ANRt+ADMbkAAyG6IAMBu3AC8b0wAvHPMA&#10;Lxv/ADAb/wAwG/8AnR8AAIgiAAB3IwAAaSQAAF4kAABWJAAAUCMAAEsiAABIIAAARh0AAEUcAgBD&#10;HAwAQRwSAD8dGQA+HSEAPB4nADseLgA6HzUAOR88ADcfRAA2H0wANCBWADMgYAAxIG0ALyB8AC0h&#10;jgAsIaAAKiG1ACkh0AApIfIAKSH/ACog/wArIP8AmSIAAIQlAABzJgAAZScAAFsnAABTJwAATCYA&#10;AEclAABEJAAAQiEAAD8hAAA9IQkAOyEQADkiFgA4Ih4ANiMlADUjKwA0JDIAMyQ5ADIkQQAwJEoA&#10;LyVTAC0lXgArJWsAKiV6ACgljAAmJZ8AJCWzACMlzgAjJfAAJCX/ACUk/wAlJP8AlCUAAIAnAABv&#10;KQAAYioAAFcqAABPKgAASSkAAEQoAABAJwAAPSYAADolAAA3JgYANSYOADQnFAAyJxsAMSgiADAo&#10;KQAvKDAALSk3ACwpPwArKUcAKSlRACgqXAAmKmkAJCp4ACMqigAhKp0AHyqyAB4qzAAeKu8AHyn/&#10;ACAp/wAhKP8AkCgAAHwqAABsKwAAXywAAFQsAABMLAAARiwAAEErAAA8KwAAOCoAADUqAAAyKwMA&#10;MCsMAC4sEQAtLBgALCwfACotJgApLS0AKC00ACcuPAAmLkUAJC5PACMuWgAhL2cAHy92AB0viAAc&#10;L5sAGi+wABgvygAYLu0AGS7/ABst/wAbLf8AjCsAAHgtAABoLgAAWy8AAFEvAABJLwAAQy8AAD4u&#10;AAA5LgAANC4AADAuAAAtLwAAKzAKACkxEAAnMRUAJjEcACUyIwAkMioAIzIxACEzOQAgM0IAHzNM&#10;AB0zVwAbM2QAGjR0ABg0hgAWNJoAFDOuABMzyAATM+wAFDP/ABUy/wAWMf8Ahy4AAHQvAABlMQAA&#10;WDEAAE4yAABGMgAAQDEAADsxAAA2MQAAMTEAACszAAAoNAAAJTUGACM2DQAhNhIAIDcZAB83IAAe&#10;NycAHTguABs4NgAaOD8AGThJABc5VQAVOWIAFDlxABI5hAAROZgAEDmtAA44xwAOOOsAEDj/ABA3&#10;/wARNv8AgzEAAHAyAABhNAAAVTQAAEs0AABENAAAPTQAADg0AAAzNAAALTUAACg3AAAkOQAAIDoC&#10;AB07CwAbPBAAGT0VABg9HAAXPSMAFj0rABU+MwAUPjwAEj5GABE+UgAQPl8ADz5vAA4+gQAMPpUA&#10;Cz6pAAo+wQAKPeQACz37AAw8/wANO/8AfTQAAGs2AABdNwAAUTcAAEg3AABBNwAAOzcAADU3AAAw&#10;NwAAKjkAACU7AAAgPQAAHD8AABdBBgAUQw0AEkMSABFDGAARQx8AEEQnAA9ELwAORDkADURDAAxE&#10;TgALRFsACURqAAdEfAAGRJAABEOlAAJDvQADQ+AAA0P2AARC/wAGQf8AeDgAAGc5AABZOgAATjoA&#10;AEU6AAA+OgAAODoAADM6AAAtOwAAJz0AACFAAAAcQgAAF0QAABNGAwAPSQoADUoPAAxKFAALShsA&#10;CUojAAhKKwAHSjQABUo+AARKSQACSlYAAEplAABKdwAASosAAEqhAABJuQAASd0AAEn1AABI/wAA&#10;SP8AcjwAAGI9AABVPgAASj4AAEI9AAA8PQAANj0AAC8+AAApQAAAI0IAAB1FAAAXRwAAE0oAAA9M&#10;AgALTwkAB1ANAANREQAAURcAAFEeAABRJgAAUS8AAFE5AABRRAAAUlEAAFJgAABRcgAAUYcAAFGd&#10;AABRtQAAUNgAAFD1AABP/wAAT/8AbEAAAF1BAABRQQAAR0EAAEBAAAA5QAAAMkEAACpDAAAkRgAA&#10;HkgAABdLAAASTgAADlEAAAtTAQAGVgcAAFcMAABYEAAAWBMAAFkZAABaIQAAWikAAFozAABaPwAA&#10;WkwAAFpaAABabAAAWoEAAFmZAABZsQAAWNEAAFj0AABX/wAAV/8AZUUAAFhFAABNRQAARUQAAD5E&#10;AAA1RQAALUcAACVKAAAeTQAAGFAAABJTAAAOVgAAClkAAARcAAAAXgQAAF8JAABgDQAAYRAAAGIV&#10;AABjGwAAZCMAAGQtAABkOAAAZEUAAGRUAABkZgAAZHsAAGOTAABjrQAAYswAAGHyAABh/wAAYP8A&#10;X0oAAFNKAABKSQAAQ0gAADlJAAAvTAAAJ08AAB9SAAAYVQAAElkAAA1dAAAIYAAAAmMAAABmAAAA&#10;aAEAAGkFAABqCgAAaw0AAG0RAABuFgAAcB0AAHEmAABxMQAAcD4AAHBOAABwXwAAcHMAAG+NAABv&#10;pwAAbsYAAG3vAABs/wAAbP8AWk8AAFBOAABITQAAPU4AADNRAAApVAAAIFgAABhcAAARYAAADGQA&#10;AAZoAAAAawAAAG8AAAByAAAAdAAAAHUAAAB3BAAAeAkAAHoNAAB8EAAAfRYAAH8eAACAKAAAgDUA&#10;AIBFAAB/VgAAf2sAAH+EAAB+oAAAfb4AAHzpAAB7/wAAev8AVlQAAE5TAABCVAAAN1YAACxaAAAi&#10;XwAAGGMAABFoAAALbQAAA3IAAAB2AAAAegAAAH0AAACAAAAAgwAAAIQAAACGAAAAhwIAAIkHAACL&#10;DAAAjRAAAJAWAACSHwAAkiwAAJI7AACSTQAAkWIAAJF6AACPlwAAj7QAAI7hAACM+wAAjP8AVVkA&#10;AEhaAAA7XQAAL2EAACRmAAAZbAAAEXIAAAp3AAACfQAAAIIAAACGAAAAiwAAAI4AAACRAAAAkwAA&#10;AJUAAACXAAAAmQAAAJsAAACdBAAAnwoAAKIPAACkFgAApiEAAKYxAACmQwAApVcAAKRwAACjjgAA&#10;o6sAAKHQAACg9QAAn/8ATmEAAEBkAAAzaQAAJ24AABt1AAARfAAAC4MAAACJAAAAjgAAAJMAAACY&#10;AAAAnQAAAKEAAACkAAAApQAAAKcAAACpAAAAqwAAAK0AAACwAAAAsgAAALUIAAC4DgAAvBYAALwl&#10;AAC8NwAAu0wAALpkAAC5gQAAt6IAALfAAAC36gAAt/wARmsAADlwAAArdwAAH38AABOGAAALjgAA&#10;AZUAAACbAAAAoQAAAKYAAACrAAAAsAAAALMAAAC3AAAAtwAAALoAAAC8AAAAvwAAAMEAAADEAAAA&#10;xwAAAMoAAADNBQAA0Q4AANQZAADUKwAA1EAAANNYAADTdAAA05IAANKwAADS0wAA0vIAPnkAADGA&#10;AAAjiAAAF5EAAA2ZAAADoAAAAKcAAACuAAAAswAAALgAAAC9AAAAwgAAAMYAAADKAAAAygAAAM0A&#10;AADPAAAA0gAAANUAAADZAAAA3QAAAN8AAADjAAAA5wUAAOsPAADsHwAA7TMAAO5LAADvZAAA74IA&#10;APCfAADxuQAA8dgA/wAAAP8AAAD/AAQA/wAJAP8ADgD/ABUA/wAeAP8AKQD/ADQA/wA/AP8ASAD/&#10;AFAA/wBYAP8AXgD/AGUA/QBrAPsAcQD5AHcA+AB+APYAhQDzAI0A8QCXAO4AogDrAK8A6ADAAOYA&#10;4ADjAPgA4gD/ANsA/wDLAP8AwQD/ALkA/wC0AP8A/wAAAP8AAAD/AAAA/wAAAP8ACQD/ABAA/wAZ&#10;AP8AIwD/AC4A/QA5APkAQgD1AEoA8gBSAO4AWADrAF4A6QBkAOYAagDkAHAA4gB2AN8AfQDdAIYA&#10;2QCPANUAmgDRAKcAzgC2AMsAzgDJAPAAxwD/AMUA/wC7AP8AtAD/AK0A/wCpAP8A/wAAAP8AAAD/&#10;AAAA/wAAAPsAAgD2AA0A8QATAO0AHgDsACgA6QAyAOMAOwDdAEQA2ABLANMAUQDQAFgAzQBdAMsA&#10;YwDJAGgAxgBvAMQAdgDCAH4AvwCHALwAkgC6AJ8AtwCtALUAwQCyAOQAsQD9AK8A/wCsAP8ApQD/&#10;AKAA/wCcAP8A/wAAAP8AAAD7AAAA7gAAAOQAAADcAAgA0wAQAM8AGADLACIAyQArAMYANADBAD0A&#10;vQBEALoASwC3AFEAtQBWALIAXACwAGEArgBnAKwAbgCqAHYAqAB/AKYAigCjAJYAoQClAJ8AtgCd&#10;ANEAnADzAJsA/wCcAP8AlgD/AJMA/wCQAP8A/wAAAPYAAADnAAAA0wAAAMYAAAC9AAMAuAANALMA&#10;EwCxABwArwAlAK4ALgCpADYApgA9AKMARAChAEoAnwBPAJ0AVQCbAFoAmgBgAJgAZgCWAG4AlAB3&#10;AJIAgQCQAI4AjgCcAIwArQCKAMMAiQDoAIgA/wCJAP8AhwD/AIUA/wCCAP8A8wAAAOMAAADMAAAA&#10;vAAAALAAAACnAAAAoQAIAJ4ADwCbABYAmQAfAJgAJwCWAC8AkwA3AJEAPQCOAEMAjABJAIsATgCJ&#10;AFQAhwBZAIUAYACEAGcAggBvAIAAegB+AIYAfACUAHoApAB5ALgAeADYAHcA9wB4AP8AeAD/AHcA&#10;/wB1AP8A5gAAAMsAAAC3AAAAqAAAAJ4AAACWAAAAjwAEAIsADACIABIAhwAZAIUAIQCEACkAggAw&#10;AH8ANwB9AD0AfABDAHoASAB5AE0AdwBTAHYAWQB0AGEAcgBpAHEAcwBvAH8AbQCNAGwAnQBqAK8A&#10;aQDIAGgA7QBpAP8AaQD/AGkA/wBpAP8A0gAAALgAAAClAAAAlwAAAI0AAACGAAAAgQAAAHwACAB5&#10;AA4AdwAUAHYAHAB0ACMAcwArAHEAMQBvADcAbgA9AGwAQwBrAEgAagBOAGgAVABnAFsAZQBjAGMA&#10;bQBiAHgAYACHAF8AlgBdAKgAXQC+AFwA5ABcAPsAXAD/AFwA/wBcAP8AwgAAAKoBAACYAwAAiQQA&#10;AH8CAAB4AAAAdAAAAHAABABtAAwAawARAGkAFwBoAB4AZgAlAGUALABjADIAYgA4AGAAPQBfAEMA&#10;XgBJAFwATwBbAFYAWgBeAFgAaABXAHMAVQCBAFQAkQBSAKMAUQC3AFEA1gBRAPUAUQD/AFEA/wBS&#10;AP8AtgcAAJ8JAACNCwAAfgwAAHMLAABsCgAAaAcAAGUDAABjAAcAYQANAF8AEwBdABoAXAAhAFsA&#10;JwBZAC0AWAAzAFYAOQBVAD8AVABFAFMASwBRAFIAUABaAE8AZABNAG8ATAB9AEoAjQBJAJ8ASACy&#10;AEcAzABHAO8ARgD/AEcA/wBHAP8ArAwAAJUOAACDEAAAdRAAAGsQAABjDwAAXg4AAFsMAABaCQIA&#10;WQQKAFcADwBVABUAUwAcAFIAIwBRACkATwAvAE4ANQBNATsATAFBAEoCSABJAk8ASAJXAEYDYQBF&#10;A20AQwN6AEIDiwBAA5wAPwOvAD4DyAA9BOoAPQX8AD0G/wA+Bv8ApBAAAI4SAAB8EwAAbhQAAGQU&#10;AABcEwAAVhIAAFMRAABRDgAAUAwFAFAJDABPBxEATQcXAEsIHwBJCCUASAkrAEcJMQBGCTgARAo+&#10;AEMKRQBCCk0AQAtVAD8LXwA9C2sAPAt5ADoMigA4DJwANwyvADUMxwA1DOkANQ39ADUN/wA2DP8A&#10;nRMAAIcVAAB2FwAAaRgAAF4YAABWGAAAUBcAAE0VAABKEwAASREAAEkOBwBIDQ4ARg0TAEQNGgBD&#10;DiEAQg4oAEAOLgA/DjUAPg88AD0PQwA7EEsAOhBUADgQXgA2EGsANBB5ADIQigAxEJwALxCwAC0Q&#10;yQAtEewALRH/AC4R/wAvEP8AlxYAAIIZAABxGwAAZBwAAFkcAABRHAAATBsAAEcaAABEGAAAQxUA&#10;AEITAgBBEgsAQBEQAD4SFwA8Eh4AOxMlADoTKwA4EzIANxM5ADYUQAA0FEgAMxRRADEUXAAwFWgA&#10;LhV3ACwViAAqFZoAKBWuACcVxwAmFeoAJxX/ACgV/wApFf8AkRoAAH0cAABtHgAAYB8AAFYfAABO&#10;HwAASB4AAEMdAABAHAAAPhoAAD0YAAA7FwcAORYOADgXFAA2FxsANRgiADMYKAAyGC8AMRk2ADAZ&#10;PQAuGUYALRpPACsaWQAqGmYAKBp0ACYahgAkGpkAIhqtACEaxQAgGugAIRr+ACIa/wAjGv8AjR0A&#10;AHkfAABpIQAAXCIAAFIiAABKIgAARCEAAD8hAAA8IAAAOR4AADgbAAA1HAQANBwNADIcEgAwHRgA&#10;Lx0fAC4dJQAtHiwAKx4zACoeOwApH0MAJx9NACYfVwAkH2QAIh9yACAfhAAfH5cAHR+rABsfwwAb&#10;H+cAGx/9AB0f/wAeHv8AiSAAAHUiAABlIwAAWSQAAE8lAABHJQAAQSQAADwjAAA4IwAANSIAADMg&#10;AAAwIAEALiEKACwhEAArIRUAKiIcACgiIwAnIikAJiMwACUjOAAjI0EAIiRKACEkVQAfJGEAHSRw&#10;ABskggAZJJUAFySqABYkwQAVJOUAFiT8ABcj/wAZI/8AhSIAAHEkAABiJgAAVicAAEwnAABEJwAA&#10;PicAADkmAAA1JgAAMSUAAC4kAAArJQAAKSUHACcmDgAlJhMAJCcZACMnIAAiJycAISguACAoNgAe&#10;KD4AHShIABspUwAZKV8AGCluABYpgAAUKZQAEimoABEpwAARKOQAESj7ABMo/wAUJ/8AgCUAAG4n&#10;AABfKAAAUykAAEkqAABCKQAAOykAADYpAAAyKAAALigAACooAAAmKQAAJCoEACIrDAAgKxEAHywW&#10;AB0sHQAcLCQAGy0rABotMwAYLTwAFy1FABYuUAAULl0AEi5sABEufgAQLpIADi6nAA0tvQANLd8A&#10;DS35AA4s/wAQLP8AfCgAAGoqAABbKwAAUCwAAEYsAAA/LAAAOSwAADQrAAAvKwAAKysAACYsAAAi&#10;LgAAHy8AABwwCQAaMQ4AGTETABcxGgAWMiEAFTIoABQyMAATMjkAEjNDABEzTgAQM1sADjNpAA0z&#10;egAMM44ACjOiAAgyuQAIMtkACDL0AAox/wALMf8AdysAAGYtAABYLgAATS8AAEMvAAA8LgAANi4A&#10;ADEuAAAtLgAAKS4AACMwAAAfMgAAGzMAABc1BQAUNgwAEjcRABE3FgARNx0AEDgkAA84LAAOODUA&#10;DTg/AAw4SgALOFcACThlAAc4dgAFOIoAAzifAAE3tQABN9MAAjfxAAM2/wAFNv8Acy4AAGIwAABU&#10;MQAASTEAAEExAAA5MQAANDEAAC8wAAArMAAAJTIAACAzAAAbNgAAFzgAABM6AgAQPAkADT0OAAw9&#10;EwALPRkACj0hAAk9KQAIPTEABj47AAU+RgADPlIAAT5hAAA+cgAAPoYAAD2cAAA9sgAAPdAAADzw&#10;AAA8/wAAPP8AbTIAAF0zAABQNAAARjQAAD40AAA3NAAAMjMAAC0zAAAnNAAAIjYAAB04AAAYOgAA&#10;FD0AABA/AgANQQgACUMNAAZEEQADRBYAAkQdAABEJAAARC0AAEQ2AABEQQAARE4AAERcAABEbQAA&#10;RIEAAESYAABDrwAAQ80AAELwAABC/wAAQv8AaDYAAFg3AABMOAAAQzgAADs3AAA1NgAAMDYAACk3&#10;AAAjOQAAHjsAABg9AAATQAAAEEIAAA1FAQAIRwcAA0kMAABJDwAAShMAAEsZAABLIAAASygAAEsy&#10;AABLPQAATEkAAExXAABLaAAAS30AAEuUAABKrAAASsoAAEnvAABJ/wAASf8AYjoAAFQ7AABJOwAA&#10;QDsAADk6AAAzOQAALDoAACU8AAAfPwAAGUEAABNEAAAQRwAADEkAAAhMAAACTwUAAFAKAABQDQAA&#10;URAAAFIVAABUGwAAVCMAAFQsAABUNwAAVEQAAFRSAABUYwAAVHcAAFSPAABTqAAAUsYAAFLtAABR&#10;/wAAUf8AXD8AAE8/AABFPwAAPj4AADc9AAAvPgAAJ0AAACBDAAAZRgAAE0kAAA9MAAALTwAABlIA&#10;AABUAAAAVwIAAFgHAABZCwAAWg4AAFsRAABdFgAAXh0AAF8mAABfMQAAXj0AAF5MAABeXQAAXnEA&#10;AF2JAABdowAAXMEAAFvrAABa/wAAWv8AVkQAAEtDAABDQgAAPEEAADJCAAApRQAAIUgAABpLAAAT&#10;TgAADlIAAApVAAADWQAAAFsAAABeAAAAYAAAAGICAABjBgAAZQoAAGYOAABoEQAAahcAAGsfAABr&#10;KQAAazYAAGtFAABrVgAAamoAAGqCAABpnQAAaLsAAGfnAABm/wAAZf8AUUgAAEhIAABBRgAAN0cA&#10;ACxKAAAjTQAAG1EAABNVAAAOWQAACF0AAAFhAAAAZAAAAGcAAABqAAAAbAAAAG4AAABwAAAAcgUA&#10;AHMJAAB1DQAAdxEAAHoYAAB7IQAAey4AAHo9AAB6TgAAeWIAAHl5AAB4lgAAd7MAAHXgAAB0/AAA&#10;c/8ATk0AAEdMAAA7TQAAME8AACZTAAAcWAAAE1wAAA1hAAAGZgAAAGoAAABvAAAAcgAAAHYAAAB5&#10;AAAAfAAAAH0AAAB/AAAAgQAAAIMCAACGBwAAiAwAAIsRAACOGAAAjiQAAI4zAACNRAAAjFgAAItv&#10;AACKjAAAiaoAAIjPAACG9wAAhf8ATVEAAEFTAAA0VQAAKVoAAB5fAAAUZQAADWoAAAVwAAAAdgAA&#10;AHsAAAB/AAAAgwAAAIcAAACKAAAAjQAAAI4AAACRAAAAkwAAAJUAAACYAAAAmgUAAJ0MAACgEQAA&#10;oxoAAKMoAACiOgAAoU4AAKBlAACggQAAnqAAAJ3BAACb7gAAmv8ARlkAADlcAAAtYQAAIWcAABZu&#10;AAAOdQAABXsAAACBAAAAhwAAAI0AAACSAAAAlgAAAJoAAACdAAAAnwAAAKEAAACkAAAApgAAAKgA&#10;AACrAAAArgAAALEDAAC0CwAAuBEAALkeAAC5LwAAuEMAALdaAAC1dgAAtJcAALS1AACx4gAAsPwA&#10;P2QAADFpAAAlbwAAGHcAAA9/AAAGhwAAAI4AAACUAAAAmgAAAKAAAAClAAAAqgAAAK4AAACxAAAA&#10;sgAAALUAAAC3AAAAugAAALwAAAC/AAAAwwAAAMYAAADJAAAAzgoAANITAADSIwAA0TcAANBPAADO&#10;agAAzYoAAMqrAADLywAAy+8AN3EAACl4AAAdgAAAEYkAAAiRAAAAmgAAAKEAAACnAAAArQAAALMA&#10;AAC5AAAAvgAAAMIAAADFAAAAxgAAAMkAAADMAAAAzgAAANIAAADVAAAA2gAAAN4AAADhAAAA5QAA&#10;AOoLAADrFwAA6isAAOpDAADqXgAA6noAAOuZAADrtQAA69UA/wAAAP8AAAD/AAEA/wAHAP8ADQD/&#10;ABIA/wAbAP8AJQD/AC8A/wA6AP8AQwD/AEsA/wBTAP8AWgD9AGAA+wBmAPoAawD4AHIA9gB4APQA&#10;gADxAIkA7wCSAOwAnQDpAKoA5gC8AOMA3ADfAPcA3QD/AMwA/wC+AP8AtQD/ALAA/wCtAP8A/wAA&#10;AP8AAAD/AAAA/wAAAP8ABgD/AA0A/wAUAP8AHwD/ACkA+wAzAPcAPQDzAEUA7wBNAOwAUwDoAFkA&#10;5QBfAOMAZQDgAGoA3QBxANoAeADWAIAA0gCKAM8AlQDMAKIAyACyAMUAyQDCAO0AwAD/ALsA/wCw&#10;AP8AqAD/AKQA/wChAP8A/wAAAP8AAAD9AAAA+gAAAPgAAADwAAkA7AARAOgAGQDnACMA5QAtAN4A&#10;NgDWAD4A0QBGAM0ATADKAFIAyABYAMUAXQDDAGMAwABpAL4AcAC8AHgAuQCBALcAjQC0AJoAsQCp&#10;AK4AvACsAOEAqgD8AKgA/wCgAP8AmQD/AJYA/wCUAP8A/wAAAPkAAADyAAAA5wAAANsAAADRAAQA&#10;ygANAMcAFADEAB0AwgAmAL8ALwC7ADcAtwA/ALQARQCxAEsArgBRAKwAVgCqAFwAqABhAKYAaACj&#10;AHAAoQB5AJ8AhACdAJEAmgCgAJgAsQCWAMwAlQDxAJQA/wCRAP8AiwD/AIgA/wCGAP8A9wAAAOwA&#10;AADeAAAAyQAAALwAAAC0AAAArwAKAKsAEACpABcAqAAgAKcAKACiADAAnwA4AJwAPgCaAEQAmABK&#10;AJYATwCUAFUAkwBaAJEAYQCPAGgAjQBxAIsAewCJAIgAhwCXAIUAqACDAL4AgQDkAIAA/wCAAP8A&#10;fAD/AHsA/wB5AP8A6QAAANcAAADBAAAAsQAAAKYAAACdAAAAlwAFAJQADQCSABIAkAAaAI8AIgCO&#10;ACoAiwAxAIkAOACHAD4AhQBDAIMASACBAE4AfwBUAH4AWgB8AGEAegBpAHgAcwB2AH8AdQCOAHMA&#10;nwBxALMAcADQAG8A9gBvAP8AbwD/AG0A/wBsAP8A2gAAAL8AAACsAAAAngAAAJMAAACMAAAAhQAA&#10;AIIACQB/AA8AfgAVAH0AHAB8ACQAegArAHcAMQB1ADcAdAA9AHIAQgBxAEgAbwBNAG4AUwBsAFoA&#10;awBiAGkAbABnAHgAZgCGAGQAlwBiAKoAYQDCAGAA6wBhAP8AYQD/AGEA/wBgAP8AxQAAAK0AAACb&#10;AAAAjQAAAIMAAAB8AAAAdwAAAHIABQBwAAwAbgARAGwAFwBsAB4AawAlAGkALABnADEAZgA3AGQA&#10;PQBjAEIAYgBIAGAATgBfAFUAXQBdAFwAZgBaAHIAWQCAAFcAkABWAKMAVQC5AFQA3gBUAPsAVAD/&#10;AFUA/wBVAP8AtgAAAJ8AAACNAAAAfwAAAHUAAABuAAAAaQAAAGYAAQBjAAkAYQAOAGAAEwBfABkA&#10;XgAgAF0AJgBbACwAWgAyAFgANwBXAD0AVgBDAFUASQBTAFAAUgBYAFEAYQBPAGwATgB6AEwAigBL&#10;AJwASgCxAEkAzgBJAPMASQD/AEkA/wBKAP8AqgEAAJQFAACCBwAAdAgAAGoIAABjBgAAXgQAAFsA&#10;AABZAAUAVwAMAFYAEABUABUAUwAbAFIAIgBRACgAUAAtAE4AMwBNADgATAA+AEsARQBKAEwASABU&#10;AEcAXQBGAGgARAB1AEMAhQBBAJgAQACrAEAAxQA/AOoAPwD/AEAA/wBAAP8AoAgAAIoLAAB5DQAA&#10;bA0AAGENAABaDQAAVQsAAFIJAABQBgAATwIIAE4ADQBMABIASwAXAEoAHgBJACMARwApAEYALwBF&#10;ADQARAA6AEIAQQBBAEgAQABQAD4AWgA9AGQAPAByADoAggA5AJQAOACnADcAvgA2AOMANgD5ADYA&#10;/wA3AP8AmA0AAIMOAAByEAAAZREAAFsRAABTEAAAThAAAEoOAABIDQAARwoDAEcHCgBFBA4ARAIT&#10;AEICGgBBAiAAQAMlAD4DKwA9BDEAPAQ3ADsEPgA6BUUAOQVOADcFVwA2BWIANAZwADIGgAAxBpIA&#10;MAalAC8FuwAuBd0ALgb1AC0H/wAuB/8AkRAAAH0RAABsEwAAXxQAAFUUAABOFAAASBMAAEQSAABB&#10;EAAAQA4AAEANBgBACgwAPgkQADwJFgA7ChwAOQoiADgKKAA3Cy4ANgs1ADULOwAzC0MAMgxMADAM&#10;VgAvDGEALQxvACsMfwAqDJIAKAylACcMuwAlDN0AJQ31ACYN/wAnDf8AixIAAHcUAABnFgAAWxcA&#10;AFEYAABJFwAAQxcAAD8VAAA8FAAAOhIAADkRAQA5DwgAOA4NADcOEgA1DhgANA4fADIOJQAxDywA&#10;MA8yAC8QOgAtEEIALBBLACoQVQAoEGEAJhBvACQQgAAjEJMAIRCnAB8QvQAeEOAAHhH3AB8Q/wAg&#10;EP8AhhQAAHMXAABjGQAAVxoAAE0bAABFGgAAQBoAADsZAAA4GAAANRYAADQUAAAzEgQAMhILADES&#10;EAAvEhUALRIcACwTIgArEykAKhMwACgTNwAnFD8AJhRIACQUUwAiFF8AIBVtAB8VfgAdFZEAGxWl&#10;ABkVuwAYFd4AGBX4ABkU/wAaFP8AghcAAG8aAABfHAAAUx0AAEodAABCHQAAPB0AADccAAA0GwAA&#10;MRoAAC8ZAAAuFgAALBcIACsWDgApFxMAKBcZACcYIAAlGCYAJBgtACMYNAAiGT0AIBlGAB4ZUQAd&#10;GV0AGxprABkafAAXGo8AFRqjABQZugASGdsAExn2ABQZ/wAVGP8AfRoAAGsdAABcHwAAUCAAAEcg&#10;AAA/IAAAOR8AADQfAAAxHgAALR0AACscAAApGwAAJxsFACUbDAAkHBEAIhwWACEcHQAgHSMAHx0q&#10;AB4dMgAcHjoAGx5EABkeTgAXHlsAFh5pABQfegASHo0AER6iABAeuAAOHtgADx71ABAd/wARHf8A&#10;eh0AAGcfAABZIQAATSIAAEQiAAA8IgAANiIAADIhAAAuIQAAKiAAACcgAAAkHwAAIiACACAgCgAe&#10;IQ8AHSEUABwhGgAbIiEAGSInABgiLwAXIjgAFSNBABQjTAASI1gAESNnABAjeAAOI4sADSOfAAwj&#10;tAALI9AACyLwAAwi/wANIf8Adh8AAGQiAABWIwAASyQAAEEkAAA6JAAANCQAAC8jAAArIwAAKCMA&#10;ACQjAAAgIwAAHSQAABslBwAZJg0AFyYRABYmFwAVJx4AFCclABMnLAASJzUAESg/ABAoSgAOKFYA&#10;DShkAAwodAAKKIcACSibAAcnsQAFJ8wABifsAAcm/gAIJv8AcSIAAGAkAABTJgAASCcAAD8nAAA3&#10;JgAAMSYAAC0mAAApJQAAJSUAACIlAAAdJwAAGSgAABYqBAAUKwsAEiwQABEsFAAQLBsAECwiAA4s&#10;KQAOLTIADS07AAstRgAKLVIACC1gAAYtcAAELYMAAi2YAAAsrgAALMkAACzrAAEr/AACK/8AbSUA&#10;AF0nAABPKAAARSkAADwpAAA1KQAALygAACsoAAAnJwAAIycAAB8oAAAbKgAAFywAABMuAgAQMAgA&#10;DjENAA0xEgAMMRcACzEeAAoxJgAIMi4ABzI3AAUyQgADMk4AATJcAAAybAAAMn8AADKVAAAxrAAA&#10;MccAADDqAAAw/AAAMP8AaCkAAFgqAABMKwAAQSwAADksAAAyKwAALSsAACkqAAAlKgAAICsAABws&#10;AAAXLgAAEzAAABAyAgAONAcACjcMAAc3EAAFNxQAAzcbAAI3IgAANyoAADgzAAA4PgAAOEoAADhY&#10;AAA4aAAAOHwAADeSAAA3qQAANsUAADbqAAA2/QAANf8AYywAAFQuAABILwAAPi8AADYuAAAwLgAA&#10;Ky0AACctAAAiLQAAHS8AABgxAAAUMwAAEDUAAA43AQAKOgcABjsLAAI8DgAAPRIAAD4XAAA+HgAA&#10;PiYAAD4vAAA+OgAAPkYAAD5UAAA+ZAAAPncAAD6PAAA9pwAAPcMAADzpAAA8/QAAO/8AXjAAAFAx&#10;AABEMgAAOzIAADQxAAAuMAAAKS8AACQwAAAeMgAAGTQAABQ2AAAQOQAADTsAAAo9AAAFQAUAAEEK&#10;AABCDQAAQxAAAEQUAABFGgAARiIAAEYrAABGNQAARkEAAEZPAABGXwAARnMAAEWKAABFpAAARMAA&#10;AEPoAABD/gAAQv8AWDQAAEs1AABBNQAAOTUAADI0AAAtMwAAJjQAACA1AAAaOAAAFDoAABA9AAAN&#10;QAAACUIAAARFAAAARwMAAEgHAABKCwAASw4AAEwRAABOFQAATxwAAE8lAABPLwAATzwAAE9KAABP&#10;WgAATm0AAE6FAABNoAAATLwAAEvnAABL/gAASv8AUzkAAEc5AAA+OQAANzgAADE3AAApNwAAITkA&#10;ABs8AAAVPwAAEEIAAAxFAAAHSAAAAkoAAABNAAAATwAAAFEEAABSBwAAVAsAAFUOAABXEQAAWRcA&#10;AFofAABZKQAAWTYAAFlEAABZVAAAWGcAAFh/AABXmgAAVrcAAFXjAABU/QAAVP8ATj0AAEM9AAA8&#10;PAAANTsAACw8AAAkPgAAHEEAABVEAAAQSAAAC0sAAAVOAAAAUQAAAFQAAABXAAAAWQAAAFsAAABd&#10;AgAAXgYAAGALAABiDgAAZBIAAGcYAABnIgAAZi4AAGY8AABmTQAAZWAAAGV3AABkkwAAY7EAAGHd&#10;AABg/AAAX/8ASUIAAEFBAAA6PwAAMEAAACZDAAAeRgAAFUoAABBOAAAKUgAAA1YAAABaAAAAXQAA&#10;AGAAAABjAAAAZQAAAGcAAABpAAAAawEAAG0FAABvCgAAcg4AAHUSAAB3GwAAdiYAAHY1AAB1RgAA&#10;dFkAAHRvAABziwAAcqkAAHDNAABv9wAAbv8ARkYAAEBFAAA1RgAAKkgAACBMAAAXUQAAEFYAAAla&#10;AAABXwAAAGMAAABoAAAAawAAAG8AAAByAAAAdQAAAHcAAAB5AAAAewAAAH0AAACAAwAAgwgAAIYN&#10;AACJEwAAih0AAIorAACJPAAAiE8AAIZmAACFgQAAhKAAAILCAACB8AAAf/8ARksAADpMAAAuTwAA&#10;I1MAABhYAAAQXgAACWQAAABpAAAAbwAAAHQAAAB4AAAAfAAAAIEAAACEAAAAhwAAAIgAAACLAAAA&#10;jgAAAJAAAACTAAAAlgAAAJkHAACdDQAAoRQAAKAhAACgMQAAnkQAAJ1bAACcdgAAmZYAAJm1AACW&#10;5QAAlf4AP1IAADJVAAAmWgAAG2AAABFnAAAJbQAAAHQAAAB7AAAAgQAAAIYAAACLAAAAkAAAAJQA&#10;AACXAAAAmQAAAJwAAACfAAAAoQAAAKQAAACnAAAAqgAAAK0AAACxBgAAtQ0AALgWAAC3JgAAtjkA&#10;ALVQAAC0agAAsokAALCqAACuzwAArfUAN1wAACthAAAeaAAAE3AAAAt4AAAAgAAAAIcAAACOAAAA&#10;lQAAAJoAAACfAAAApAAAAKgAAACsAAAArQAAALAAAACzAAAAtQAAALgAAAC7AAAAvwAAAMMAAADH&#10;AAAAywUAANEOAADRGwAA0C4AAM9FAADNXwAAy34AAMmeAADIvgAAxekAL2kAACNwAAAWeQAADYEA&#10;AAGLAAAAkwAAAJsAAACiAAAAqAAAAK4AAAC0AAAAuAAAAL0AAADAAAAAwgAAAMUAAADIAAAAywAA&#10;AM4AAADRAAAA1gAAANsAAADfAAAA5AAAAOgGAADrEQAA6iMAAOo6AADpVAAA53IAAOWTAADjswAA&#10;49QA/wAAAP8AAAD/AAAA/wAEAP8ACwD/ABAA/wAXAP8AIQD/ACsA/wA1AP8APgD/AEcA/wBOAP8A&#10;VQD8AFsA+gBhAPgAZgD2AG0A9ABzAPIAewDvAIQA7QCOAOoAmQDmAKcA4wC5AN8A1QDbAPcA1gD/&#10;AMAA/wCyAP8AqgD/AKUA/wCiAP8A/wAAAP8AAAD+AAAA/AAAAPwAAwD+AAsA/wARAP8AGgD9ACQA&#10;+QAuAPQAOADwAEAA7ABIAOkATgDmAFQA4gBaAN8AXwDcAGUA2ABrANQAcgDQAHsAzQCFAMoAkQDH&#10;AJ4AwwCuAMAAxQC9AOsAuwD/ALAA/wCkAP8AnAD/AJgA/wCVAP8A/wAAAPoAAAD0AAAA8QAAAPIA&#10;AADqAAUA5wAOAOIAFQDhAB4A4QAoANgAMQDQADkAywBAAMgARwDFAE0AwgBTAL8AWAC9AF4AuwBk&#10;ALkAawC2AHMAtAB8ALEAiACuAJUAqwCkAKgAuACmANwAowD7AJ8A/wCVAP8AjwD/AIsA/wCJAP8A&#10;+QAAAO8AAADnAAAA3wAAAM8AAADIAAAAwQAKAL8AEQC8ABgAuwAhALkAKgC0ADIAsQA6AK4AQACr&#10;AEYAqABMAKYAUQCjAFYAoQBcAJ8AYwCdAGoAmwBzAJkAfgCWAIwAlACbAJIArQCQAMcAjgDwAI0A&#10;/wCGAP8AgAD/AH0A/wB8AP8A7QAAAOAAAADRAAAAvwAAALMAAACqAAAApgAFAKIADQChABMAoAAb&#10;AJ8AIwCbACsAmAAyAJUAOQCTAD8AkQBEAI8ASgCOAE8AjABVAIoAWwCIAGMAhgBrAIQAdgCCAIIA&#10;gACSAH4AowB8ALoAegDhAHkA/wB3AP8AcgD/AHAA/wBvAP8A3QAAAMsAAAC2AAAApwAAAJ0AAACU&#10;AAAAjgABAIsACgCJABAAiAAVAIcAHQCHACUAhAAsAIIAMgB/ADgAfQA9AHsAQwB5AEgAeABOAHYA&#10;VAB1AFsAcwBjAHEAbgBvAHoAbQCJAGwAmgBqAK4AaQDMAGgA9gBnAP8AZQD/AGQA/wBjAP8AygAA&#10;ALQAAAChAAAAkwAAAIkAAACCAAAAewAAAHgABQB2AAwAdQARAHQAGABzAB8AcgAlAHAALABuADIA&#10;bAA3AGoAPABpAEIAaABIAGYATgBlAFUAYwBdAGIAZgBgAHIAXgCAAF0AkgBbAKUAWgC+AFkA6QBZ&#10;AP8AWQD/AFgA/wBYAP8AuQAAAKIAAACQAAAAgwAAAHkAAABxAAAAbQAAAGkAAQBmAAkAZQAOAGQA&#10;EwBjABkAYwAgAGEAJgBgACwAXgAxAFwANwBbADwAWgBCAFgASABXAE8AVgBXAFQAYABTAGwAUQB5&#10;AFAAigBPAJ4ATgC0AE0A2gBNAPsATQD/AE0A/wBNAP8AqgAAAJQAAACCAAAAdQAAAGsAAABkAAAA&#10;YAAAAF0AAABaAAUAWAAMAFcAEABWABUAVgAbAFUAIQBTACcAUgAsAFEAMQBPADcATgA9AE0AQwBM&#10;AEoASgBSAEkAWwBIAGYARgBzAEUAhABEAJcAQwCsAEIAyQBCAPEAQgD/AEMA/wBDAP8AngAAAIkA&#10;AAB4AwAAagQAAGEEAABaAwAAVQEAAFIAAABQAAIATgAJAE0ADQBMABEASwAXAEoAHABJACIASAAn&#10;AEcALQBFADIARAA4AEMAPgBCAEUAQQBNAD8AVgA+AGEAPQBuADsAfgA6AJEAOQCmADgAvwA4AOgA&#10;OAD/ADkA/wA5AP8AlQMAAIAHAABvCQAAYgoAAFgLAABRCgAATAgAAEkGAABHAwAARgAGAEQACwBD&#10;AA8AQgATAEEAGABBAB4APwAjAD4AKQA9AC4AOwA0ADoAOgA5AEEAOABJADcAUgA2AF0ANABqADMA&#10;egAyAIwAMQChADAAuAAvAN4ALwD5AC8A/wAwAP8AjAkAAHgMAABoDQAAXA4AAFIOAABLDgAARQ0A&#10;AEEMAAA/CgAAPggCAD0ECAA8AQ0AOwAQADoAFQA5ABoAOAAgADYAJQA1ACsANAAwADMANwAyAD4A&#10;MQBGAC8AUAAuAFoALQBnACsAdwAqAIkAKQCdACgAswAnANEAJwDyACcA/wAnAP8AhgwAAHIOAABj&#10;EAAAVhEAAE0RAABFEQAAQBAAADwPAAA5DgAANw0AADYLBAA2CAoANQYOADQFEgAyBBcAMQUcADAF&#10;IgAvBSgALgYuAC0GNAArBjwAKgZEACkHTgAnB1kAJgdlACQHdQAjB4cAIgebACAGsAAgBssAHwXt&#10;AB8G/gAfB/8AgA4AAG0RAABeEgAAUhMAAEgTAABBEwAAOxMAADcSAAA0EQAAMhAAADAPAQAwDQYA&#10;MAsLAC8KEAAtChQALAsZACoLHwApCyUAKAwrACcMMgAmDDoAJAxDACMMTQAhDVgAIA1lAB4NdQAc&#10;DYgAGg2cABkNsQAYDMoAFwzrABcN/AAYDP8AexEAAGkTAABaFQAAThYAAEUWAAA9FgAAOBUAADMV&#10;AAAwFAAALRMAACsSAAAqEAMAKg8IACkODQAoDhEAJg4WACUPHQAkDyMAIw8pACEQMQAgEDkAHhBC&#10;AB0QTAAbEFgAGRBmABcQdgAVEIkAFBCeABIQswAREM4AERDuABIQ/gASEP8AdxMAAGUVAABXFwAA&#10;SxgAAEIZAAA6GQAANBgAADAXAAAsFwAAKRYAACcVAAAmFAEAJRIEACMSCwAiEg8AIRIUACASGgAe&#10;EyAAHRMnABwTLgAaEzYAGRRAABcUSgAWFFYAFBRkABIUdAARFIcAEBScAA4UsQANFMoADRTrAA4T&#10;/gAOE/8AcxUAAGEYAABTGgAASBsAAD8bAAA3GwAAMhoAAC0aAAApGQAAJhgAACQYAAAiFwAAIBYB&#10;AB4WCAAdFg0AGxcSABoXFwAZFx0AGBgkABYYKwAVGDQAFBg9ABIZSAARGVQAEBliAA4ZcgANGYQA&#10;DBmYAAoZrQAJGMYACRjnAAkY+gAKF/8AbxgAAF4aAABQHAAARR0AADwdAAA1HQAALx0AACocAAAm&#10;GwAAIxsAACEaAAAeGgAAHBoAABobBQAYGwwAFhwQABUcFQAUHBsAExwiABIdKQARHTEAEB07AA4d&#10;RQANHlEADB5eAAoebQAJHoAABx6UAAUdqgADHcIAAx3mAAQc+AAFHP8AaxoAAFsdAABNHgAAQh8A&#10;ADofAAAyHwAALR8AACgeAAAkHgAAIR0AAB4dAAAcHQAAGB4AABUfAgATIAkAEiEOABAhEgAQIRgA&#10;DiEfAA4iJgANIi4ADCI3AAoiQQAJIk0AByJaAAUiaQADInwAASKRAAAiqAAAIcAAACHlAAAg+AAA&#10;IP8AZx0AAFcfAABKIQAAQCEAADciAAAwIQAAKiEAACYgAAAiIAAAHx8AABwfAAAZIAAAFiEAABIj&#10;AgAQJAcADiYMAAwmEAALJhUACiYcAAkmIgAIJioABiczAAQnPQADJ0kAASdWAAAnZgAAJ3kAACeP&#10;AAAmpgAAJr8AACXkAAAl+QAAJP8AYyAAAFQiAABHIwAAPSQAADQkAAAuIwAAKCMAACQiAAAhIgAA&#10;HiEAABoiAAAXIwAAEyQAABAmAgAOKAcACyoLAAgrDgAGKxMABCsYAAIrHwABLCcAACwwAAAsOgAA&#10;LEUAACxTAAAsYwAALHYAACyMAAArpAAAK74AACrkAAAq+gAAKf8AXyMAAFAlAABEJgAAOiYAADIm&#10;AAArJgAAJiUAACMkAAAfJAAAGyQAABclAAAUJwAAESkAAA4rAgALLQYABy8LAAQwDgAAMBEAADEV&#10;AAAxHAAAMSMAADIsAAAyNgAAMkIAADJPAAAyXwAAMnIAADGJAAAxogAAMLwAADDkAAAv+wAAL/8A&#10;WicAAEwoAABAKQAANykAAC8pAAApKAAAJScAACEmAAAcJwAAGCgAABQqAAARLAAADi4AAAswAQAH&#10;MgUAAzQJAAA1DAAANg8AADcSAAA4GAAAOCAAADgoAAA4MgAAOT0AADlLAAA5WwAAOG4AADiFAAA3&#10;nwAAN7oAADbkAAA1/AAANf8AVSoAAEgsAAA9LAAANCwAAC0rAAAoKgAAJCkAAB4qAAAZKwAAFC0A&#10;ABEvAAANMQAACjQAAAc2AAACOAQAADoHAAA7CgAAPQ0AAD4QAABAFAAAQBsAAEAkAABALgAAQDkA&#10;AEBHAABAVgAAQGkAAECAAAA/mwAAPrcAAD3jAAA8/AAAPP8AUC8AAEMvAAA5LwAAMi8AACwtAAAn&#10;LAAAIC0AABovAAAVMQAAETMAAA02AAAJOAAABTsAAAA9AAAAQAEAAEEEAABDBwAARQsAAEYOAABI&#10;EQAAShYAAEoeAABKKAAASjQAAElCAABJUQAASWQAAEh7AABIlwAAR7QAAEbgAABF/AAARP8ASjMA&#10;AD8zAAA2MwAAMDEAACowAAAjMQAAHDMAABY1AAAROAAADTsAAAg+AAADQQAAAEMAAABGAAAASAAA&#10;AEoAAABMBAAATgcAAE8LAABRDgAAVBIAAFUZAABVIgAAVC4AAFQ8AABUSwAAU14AAFN0AABSkAAA&#10;Ua4AAFDXAABP+wAATv8ARTcAADw3AAA1NgAALzQAACY1AAAeNwAAFzoAABE9AAAMQQAAB0QAAABI&#10;AAAASgAAAE0AAABQAAAAUwAAAFUAAABXAAAAWAIAAFsGAABdCwAAXw4AAGITAABiGwAAYicAAGI0&#10;AABhRQAAYFcAAGBtAABfiQAAXacAAFzMAABa+AAAWf8AQTwAADo7AAA0OQAAKjoAACE8AAAYQAAA&#10;EUMAAAxHAAAGSwAAAE8AAABTAAAAVgAAAFkAAABcAAAAXwAAAGEAAABjAAAAZQAAAGcBAABqBQAA&#10;bQoAAHAOAABzFQAAciAAAHItAABxPQAAcE8AAG9lAABugAAAbZ8AAGvBAABp8QAAaP8AP0AAADk+&#10;AAAuPwAAJEIAABpGAAASSgAADE8AAARUAAAAWAAAAF0AAABhAAAAZQAAAGgAAABrAAAAbgAAAHEA&#10;AABzAAAAdQAAAHgAAAB7AAAAfgMAAIEKAACFDwAAhxcAAIYkAACFNAAAhEYAAIJdAACBdgAAf5YA&#10;AH62AAB85wAAev8AP0QAADNFAAAoSAAAHUwAABNSAAAMVwAAA10AAABjAAAAaAAAAG0AAABxAAAA&#10;dgAAAHoAAAB+AAAAgQAAAIMAAACGAAAAiQAAAIsAAACOAAAAkgAAAJUBAACZCQAAnhAAAJ4aAACd&#10;KQAAnDwAAJpSAACYbAAAlosAAJSqAACS1AAAkPoAOEsAACxOAAAgUwAAFVkAAA1gAAADZwAAAG4A&#10;AAB0AAAAegAAAIAAAACEAAAAigAAAI4AAACSAAAAlQAAAJcAAACaAAAAnQAAAKAAAACjAAAApwAA&#10;AKsAAACvAAAAtAkAALgQAAC3HgAAtTAAALNGAACxYAAAr34AAKygAACrwQAAqe4AMVUAACRbAAAY&#10;YQAADmkAAAVxAAAAeQAAAIEAAACIAAAAjwAAAJQAAACaAAAAnwAAAKQAAACoAAAAqQAAAKwAAACv&#10;AAAAswAAALUAAAC5AAAAvQAAAMEAAADGAAAAywAAANEKAADTFAAA0SUAANA7AADNVAAAynEAAMiS&#10;AADFswAAw94AKWIAABxpAAARcQAAB3sAAACEAAAAjQAAAJUAAACdAAAAowAAAKkAAACvAAAAtAAA&#10;ALkAAAC8AAAAvgAAAMIAAADFAAAAyAAAAMwAAADQAAAA1AAAANoAAADfAAAA5AAAAOoAAADuDAAA&#10;7RoAAOwvAADqSQAA6GUAAOaGAADkpQAA4sYA/wAAAP8AAAD/AAAA/AABAPwACAD+AA4A/wAUAP8A&#10;HQD/ACYA/wAwAP8AOgD/AEIA/wBJAP4AUAD7AFYA+QBcAPYAYgD0AGgA8gBvAPAAdgDtAH8A6gCJ&#10;AOcAlQDkAKMA4AC1ANsA0ADVAPYAygD/ALYA/wCoAP8AnwD/AJoA/wCWAP8A/wAAAPsAAAD2AAAA&#10;8wAAAPMAAAD2AAkA+gAOAP0AFgD7ACAA9wAqAPIAMwDtADsA6QBDAOYASQDiAE8A3gBVANsAWwDW&#10;AGAA0gBnAM8AbgDMAHYAyQCAAMYAjADCAJoAvwCqALsAwQC4AOkAtgD/AKcA/wCaAP8AkgD/AI0A&#10;/wCKAP8A+gAAAPEAAADqAAAA5wAAAOcAAADkAAEA4AALANsAEQDaABoA2wAjANEALADKADQAxgA7&#10;AMIAQgC/AEgAvABOALoAUwC4AFkAtgBfALMAZgCxAG4ArgB3AKwAgwCpAJEApgChAKMAtQCgANgA&#10;ngD7AJUA/wCLAP8AhQD/AIAA/wB+AP8A7wAAAOMAAADaAAAA0wAAAMYAAAC/AAAAuQAGALcADgC0&#10;ABQAtAAdALMAJQCuAC0AqwA0AKcAOwCkAEEAoQBGAJ8ATACdAFEAmwBXAJkAXgCXAGUAlQBuAJMA&#10;eQCQAIcAjgCXAIwAqQCJAMQAiADvAIUA/wB8AP8AdgD/AHMA/wByAP8A4AAAANAAAADGAAAAtgAA&#10;AKkAAAChAAAAnQABAJkACgCYABAAmAAWAJcAHgCUACYAkQAtAI8ANACMADoAigA/AIgARQCHAEoA&#10;hQBQAIMAVgCBAF4AgABmAH4AcQB8AH0AeQCNAHcAoAB1ALYAcwDfAHIA/wBuAP8AaQD/AGcA/wBl&#10;AP8AzAAAAL4AAACrAAAAnQAAAJMAAACKAAAAhQAAAIIABQCAAA0AfwARAH8AGACAACAAfQAmAHoA&#10;LQB3ADMAdQA4AHQAPgByAEMAcABJAG8ATwBtAFYAbABeAGoAaABoAHUAZwCEAGUAlgBkAKsAYgDJ&#10;AGEA9gBgAP8AXAD/AFsA/wBaAP8AvQAAAKkAAACXAAAAiQAAAH4AAAB4AAAAcwAAAG8AAQBtAAkA&#10;bAAOAGsAEwBrABkAagAgAGgAJgBmACwAZQAyAGMANwBiADwAYABCAF8ASABdAE8AXABXAFoAYQBZ&#10;AG0AVwB7AFYAjgBVAKIAUwC7AFIA6QBSAP8AUAD/AE8A/wBPAP8ArQAAAJgAAACGAAAAeAAAAG4A&#10;AABnAAAAYwAAAGAAAABdAAUAXAALAFsAEABbABUAWwAbAFoAIQBYACYAVgAsAFQAMQBTADYAUgA8&#10;AFEAQgBPAEkATgBRAE0AWwBLAGYASgB0AEkAhQBIAJkARwCxAEYA2ABGAPwARQD/AEUA/wBFAP8A&#10;nwAAAIkAAAB4AAAAbAAAAGIAAABbAAAAVgAAAFMAAABRAAIATwAIAE8ADQBOABEATgAWAE0AHABM&#10;ACEASgAmAEkALABIADEARwA3AEUAPQBEAEQAQwBMAEIAVQBAAGAAPwBuAD4AfgA9AJIAPACpADsA&#10;xwA7APMAOwD/ADsA/wA8AP8AkwAAAH4AAABuAAAAYQAAAFgAAABRAAAATAAAAEkAAABHAAAARQAF&#10;AEQACwBDAA4AQwASAEMAFwBCAB0AQAAiAD8AJwA+ACwAPQAyADsAOAA6AD8AOQBHADgAUAA3AFsA&#10;NQBoADQAeAAzAIwAMgCiADEAvAAxAOcAMQD/ADIA/wAzAP8AiQAAAHYDAABmBQAAWQcAAFAHAABJ&#10;BgAAQwUAAEADAAA+AQAAPAADADsACAA6AA0AOgAQADkAFAA5ABkANwAeADYAIwA1ACgANAAuADMA&#10;NAAyADsAMABDAC8ATAAuAFcALQBkACwAcwArAIcAKgCcACkAtQApANwAKQD7ACkA/wAqAP8AgQQA&#10;AG4IAABfCgAAUwsAAEoLAABCCwAAPQoAADkJAAA2CAAANQUAADQCBgAzAAoAMgAOADEAEQAxABUA&#10;MAAaAC8AHwAuACQALAAqACsAMAAqADcAKQA/ACgASQAnAFQAJgBgACQAbwAjAIIAIgCXACEArgAh&#10;AMwAIQDzACEA/wAiAP8AewkAAGgMAABaDQAATg4AAEUOAAA9DgAAOA0AADMNAAAwDAAALgsAAC0J&#10;AwAtBggALAQMACsCDwAqARIAKQEXACgBHAAnACEAJgAnACUALQAkADQAIwE9ACIBRgAhAVEAHwFd&#10;AB4BbAAcAX8AGwCUABoAqgAaAMUAGgDrABkA/wAaAP8AdQwAAGQOAABVDwAAShAAAEAQAAA5EAAA&#10;MxAAAC8PAAAsDgAAKQ4AACcNAQAnDAUAJwoKACYIDQAlBxAAJAYUACIGGQAhBh8AIAckAB8HKwAe&#10;BzIAHQc6ABwIRAAaCE8AGQhcABcIawAWCH0AFQeRABQHpwATBr8AEgXkABIF+gASBf8AcQ4AAF8Q&#10;AABREQAARhIAAD0SAAA2EgAAMBIAACsRAAAoEQAAJRAAACMQAAAiDgQAIQ0HACEMCwAgCw4AHwsS&#10;AB0LFwAcDBwAGwwiABoMKQAZDDEAGAw5ABYNQwAVDU8AEw1cABINawAQDX4ADw2SAA4NpwANDL4A&#10;DQzgAA0M9QANDP8AbRAAAFwRAABOEwAAQxQAADoUAAAyFAAALRQAACgTAAAlEwAAIhIAACARAAAe&#10;EQMAHBAFABwPCAAbDwwAGg4QABkPFAAXDxoAFg8hABUQKAAUEDAAEhA5ABEQRAAQEFAADhBdAA0Q&#10;awAMEHwACxCQAAkQpQAIELwABxDfAAcQ9AAHD/8AaREAAFgUAABLFQAAQBYAADcWAAAwFgAAKhYA&#10;ACYVAAAiFQAAHxQAAB0TAAAaEwIAGRIEABcSBgAWEgoAFRIOABQSEgASEhgAERMeABETJQAQEy4A&#10;DhM3AA0UQAAMFEsACxRYAAkUZwAHFHgABhSNAAQUowADE7sAAhPdAAES9AACEv8AZRMAAFUWAABI&#10;FwAAPRgAADQYAAAtGAAAKBgAACMXAAAgFwAAHRYAABoVAAAYFQIAFhUEABQVBQASFggAERYNABAX&#10;EAAOFxUADhcbAA0XIgAMFykACxgyAAkYPAAHGEcABRhUAAQYYwACGHUAARiLAAAXoQAAF7kAABfd&#10;AAAW9QAAFv8AYRYAAFIYAABFGgAAOxoAADIaAAArGgAAJRoAACEZAAAeGAAAGxgAABgXAAAWFwIA&#10;FBcDABIYBQAQGQcADhsLAAwbDwALGxMAChsYAAgcHwAHHCYABRwvAAQcOAACHEQAAB1RAAAdYAAA&#10;HXIAAByIAAAcoAAAG7kAABveAAAa9gAAGv8AXhgAAE8aAABCHAAAOBwAAC8dAAApHAAAIxwAAB8b&#10;AAAcGgAAGRkAABcZAQAUGQIAEhoDABAbBAAOHQcADB4LAAkfDgAGIBEABSAWAAMgHAABISMAACEr&#10;AAAhNQAAIUAAACFOAAAhXQAAIW8AACGGAAAgngAAILgAAB/eAAAe+AAAHv8AWhsAAEsdAAA/HgAA&#10;NR8AAC0fAAAnHgAAIh0AAB4dAAAbHAAAGBsAABUbAAASHAAAEB0CAA4fBAAMIQYACSIKAAUjDQAC&#10;JBAAACUTAAAlGQAAJiAAACYoAAAmMgAAJj0AACZKAAAmWgAAJmwAACaDAAAlnAAAJbcAACTfAAAj&#10;+QAAI/8AVR4AAEcgAAA8IQAAMiEAACshAAAlIAAAIB8AAB0eAAAaHQAAFh4AABMeAAAQIAAADiEA&#10;AAwjAgAIJQUABScJAAAoCwAAKg4AACsRAAAsFgAALB0AACwlAAAsLgAALDoAACxHAAAsVgAALGkA&#10;ACyAAAArmgAAKrUAACnfAAAp+wAAKP8AUSIAAEQjAAA4JAAALyQAACgjAAAjIgAAHyEAABwgAAAX&#10;IAAAEyEAABAjAAAOJAAACyYAAAgoAAAEKgQAACwHAAAuCQAAMAwAADEPAAAzEwAAMxkAADMhAAAz&#10;KgAAMzUAADNDAAAzUgAAM2UAADJ7AAAylwAAMbMAADDeAAAv+wAALv8ATCUAAD8mAAA1JwAALSYA&#10;ACclAAAiJAAAHiMAABkjAAAUJAAAESYAAA4oAAALKgAABywAAAMvAAAAMQIAADMEAAA1BwAANwoA&#10;ADkNAAA6EAAAOxUAADsdAAA7JgAAOzEAADs+AAA7TgAAO2AAADp3AAA5kgAAOLAAADfbAAA2/AAA&#10;Nf8ARykAADsqAAAyKgAAKykAACUnAAAhJgAAGycAABUoAAARKgAADiwAAAovAAAGMQAAATQAAAA2&#10;AAAAOAAAADsBAAA9BAAAPwcAAEEKAABDDgAARREAAEUYAABFIQAARSwAAEQ5AABESAAARFsAAENx&#10;AABCjQAAQasAAEDSAAA/+gAAPv8AQi0AADguAAAvLQAAKSsAACQqAAAdKgAAFywAABEuAAANMQAA&#10;CTQAAAQ3AAAAOgAAADwAAAA/AAAAQQAAAEQAAABGAAAASAMAAEoHAABMCwAATg4AAFATAABQHAAA&#10;UCcAAE80AABPQwAAT1UAAE5qAABNhgAATKQAAErKAABJ+AAASP8APjIAADUxAAAuLwAAKS4AACAu&#10;AAAZMQAAEjMAAA43AAAJOgAAAj0AAABAAAAARAAAAEcAAABJAAAATAAAAE8AAABRAAAAUwAAAFUB&#10;AABYBgAAWgsAAF0OAABfFQAAXiAAAF4sAABdPAAAXE4AAFtjAABafgAAWJ0AAFfAAABV8gAAVP8A&#10;OjYAADM0AAAtMgAAJDMAABs2AAATOQAADj0AAAhBAAAARQAAAEkAAABMAAAAUAAAAFMAAABWAAAA&#10;WQAAAFsAAABdAAAAYAAAAGIAAABlAAAAaAUAAGsLAABvEAAAbxgAAG4lAABtNAAAbUYAAGtbAABq&#10;dQAAaJQAAGa2AABk6QAAYv8AODkAADI3AAAoOQAAHjsAABU/AAAORAAAB0kAAABNAAAAUgAAAFYA&#10;AABaAAAAXgAAAGIAAABlAAAAaAAAAGsAAABtAAAAcAAAAHMAAAB2AAAAeQAAAH0EAACBCwAAhREA&#10;AIQdAACCLAAAgD4AAH5UAAB+awAAe4oAAHqqAAB31gAAdf0AOD0AACw+AAAiQQAAF0YAAA9LAAAH&#10;UQAAAFcAAABcAAAAYgAAAGYAAABrAAAAbwAAAHQAAAB4AAAAewAAAH4AAACAAAAAgwAAAIYAAACK&#10;AAAAjQAAAJEAAACWAwAAmwwAAJ0TAACbIQAAmjMAAJdJAACUYgAAk38AAJCgAACOxQAAjPMAMUQA&#10;ACVIAAAaTQAAEFMAAAhaAAAAYQAAAGgAAABuAAAAdAAAAHkAAAB/AAAAhAAAAIkAAACNAAAAkQAA&#10;AJMAAACWAAAAmQAAAJ0AAACgAAAApAAAAKgAAACsAAAAsgMAALcNAAC3FwAAtSgAALI+AACwVgAA&#10;rHMAAKqUAACptAAApeUAKk8AAB5UAAASWwAACmIAAABqAAAAcwAAAHsAAACCAAAAiQAAAI4AAACU&#10;AAAAmgAAAJ8AAACkAAAApgAAAKkAAACtAAAAsAAAALMAAAC3AAAAuwAAAMAAAADFAAAAywAAANEE&#10;AADVDgAA0x0AANAyAADNSwAAymYAAMaHAADCqQAAwcsAIlsAABZiAAAMawAAAXQAAAB9AAAAhwAA&#10;AJAAAACXAAAAngAAAKQAAACrAAAAsQAAALYAAAC6AAAAvAAAAMAAAADEAAAAyAAAAMsAAADPAAAA&#10;1AAAANoAAADgAAAA5gAAAOsAAADxBgAA8BMAAO4nAADsPwAA6lsAAOd6AADkmwAA4LsA/wAAAPsA&#10;AAD2AAAA8wAAAPQABQD2AAwA+gARAP8AGQD/ACIA/wAsAP8ANQD/AD0A/wBFAPwATAD6AFIA9wBY&#10;APUAXgDzAGQA8QBqAO4AcgDsAHoA6QCFAOUAkQDhAKAA3QCyANgAzgDSAPYAwQD/AK0A/wCeAP8A&#10;lgD/AJAA/wCMAP8A+gAAAPIAAADsAAAA6QAAAOkAAADsAAUA8gAMAPgAEgD3ABsA9QAlAPAALgDr&#10;ADcA5gA+AOIARQDdAEsA2ABQANMAVgDQAFwAzQBiAMoAagDIAHIAxQB8AMIAiAC+AJYAugCoALcA&#10;vwC0AOgArgD/AJ0A/wCQAP8AiAD/AIMA/wCAAP8A8AAAAOUAAADeAAAA2gAAANsAAADcAAAA2AAH&#10;ANEADgDRABUA0gAeAMsAJwDFAC8AwAA3AL0APQC6AEQAtwBJALUATwCyAFUAsABbAK4AYQCsAGkA&#10;qQBzAKcAfwCkAI0AoQCeAJ4AsgCbANUAmQD8AIwA/wCCAP8AewD/AHYA/wB0AP8A4gAAANMAAADK&#10;AAAAxwAAALwAAAC2AAAAsAABAK8ACwCsABEArQAYAK0AIACoACgApAAvAKAANgCdADwAmwBCAJkA&#10;RwCXAE0AlQBTAJMAWQCRAGEAjwBqAIwAdQCKAIMAiACUAIYApwCDAMIAggDwAHwA/wBzAP8AbQD/&#10;AGoA/wBoAP8AzwAAAMEAAAC5AAAArQAAAKAAAACYAAAAlAAAAJEABgCQAA0AkAASAI8AGQCOACEA&#10;iwAoAIgALwCGADUAhAA6AIIAQACAAEUAfgBLAHwAUgB6AFkAeABiAHYAbAB0AHkAcgCJAHEAnQBv&#10;ALQAbQDfAGwA/wBlAP8AYAD/AF4A/wBcAP8AvgAAALEAAACgAAAAkgAAAIkAAACCAAAAfAAAAHoA&#10;AQB4AAkAdwAOAHgAFAB3ABoAdAAhAHIAJwBwAC0AbgAzAGwAOABrAD4AaQBEAGgASgBmAFEAZABa&#10;AGMAZABhAHAAXwB/AF4AkwBdAKkAXADIAFsA9wBXAP8AVAD/AFIA/wBRAP8AsAAAAJ8AAACNAAAA&#10;fwAAAHQAAABuAAAAagAAAGYAAABlAAQAYwALAGMAEABjABUAYwAbAGEAIQBfACcAXQAsAFwAMgBa&#10;ADcAWQA9AFcAQwBWAEsAVQBTAFMAXABSAGgAUAB3AE8AiQBOAJ8ATQC6AEwA6QBLAP8ASQD/AEcA&#10;/wBHAP8AogAAAI0AAAB8AAAAbgAAAGUAAABeAAAAWQAAAFcAAABVAAEAVAAHAFMADQBTABEAVAAW&#10;AFIAGwBRACEATwAmAE4AKwBMADEASwA3AEoAPQBJAEQARwBMAEYAVgBEAGEAQwBwAEIAgQBBAJcA&#10;QACvAD8A1wA/AP8APgD/AD0A/wA+AP8AlAAAAH8AAABvAAAAYwAAAFkAAABRAAAATQAAAEoAAABI&#10;AAAARwAEAEcACgBGAA4ARgARAEcAFgBFABwARAAhAEIAJgBBACsAQAAxAD4ANwA9AD4APABHADoA&#10;UAA5AFsAOABpADcAegA2AI8ANQCnADUAxgA0APUANAD/ADQA/wA1AP8AiAAAAHQAAABlAAAAWAAA&#10;AE8AAABIAAAAQwAAAD8AAAA9AAAAPAACADwABwA7AAwAOwAPADsAEgA6ABcAOQAcADcAIQA2ACYA&#10;NQAsADQAMgAzADkAMQBBADAASwAvAFYALgBjAC0AcwAsAIgALACgACsAuwArAOoAKwD/ACsA/wAs&#10;AP8AfwAAAGwAAABdAQAAUQIAAEgDAABAAwAAOwIAADcAAAA0AAAAMwAAADIABQAyAAkAMgANADEA&#10;EAAxABMAMAAYAC8AHQAtACIALAAoACsALgAqADUAKQA9ACgARgAnAFEAJgBeACUAbgAkAIIAIwCZ&#10;ACMAswAiAN4AIgD/ACMA/wAkAP8AdwAAAGUEAABWBgAASwcAAEIIAAA6CAAANQcAADAGAAAtBQAA&#10;LAMAACsAAwAqAAcAKQALACkADgApABEAKAAVACcAGQAmAB4AJQAkACQAKgAjADEAIgA5ACEAQwAg&#10;AE4AHwBaAB4AaQAdAHwAHACTABsArAAbAM0AGwD2ABsA/wAcAP8AcAUAAF8IAABRCgAARgsAAD0L&#10;AAA1CwAAMAsAACsKAAAoCQAAJQgAACQHAgAjBAYAIwIJACIBDAAiAA8AIQASACAAFgAfABsAHgAg&#10;AB0AJgAcAC4AGwA2ABoAPwAZAEoAGABXABcAZgAWAHgAFQCPABUApgAUAMMAFADuABQA/wAVAP8A&#10;awgAAFsLAABNDAAAQg0AADkNAAAxDQAALA0AACcNAAAjDAAAIQwAAB8LAQAeCgUAHQgIAB0GCwAc&#10;BQ0AHAQQABsEFAAZBBgAGQQeABgEIwAXBCsAFgQzABUEPAAUBEcAEwNUABIDYwARA3UAEAKKABAB&#10;ogAPALwADwDlAA8A/gAQAP8AZwsAAFcNAABJDgAAPg8AADUPAAAuDwAAKA8AACQOAAAgDgAAHQ4A&#10;ABsNAQAZDQQAGAwHABgLCQAXCQwAFwkOABYJEgAVCRYAFAkbABMJIQASCSgAEgkwABEJOgAQCUUA&#10;DwlSAA4JYQANCXMADAiIAAsInwAKB7cACgbbAAoF9gAKBP8AYw0AAFMOAABGEAAAOxEAADIRAAAr&#10;EQAAJRAAACEQAAAdEAAAGg8AABgPAQAWDgQAFQ4HABQNCQATDQsAEwwNABIMEAARDBQAEAwZABAM&#10;HwAPDCcADg0vAA0NOQAMDUUACw1RAAkNYAAIDXEABg2GAAUNnQAEDLQAAwzSAAIM8QACC/8AXw4A&#10;AFAQAABDEQAAOBIAAC8SAAAoEgAAIxIAAB4RAAAbEQAAGBEAABUQAgAUEAUAEhAHABEPCQAQDwoA&#10;EA4MAA4ODgAODxIADQ8XAAwQHQAMECQAChAsAAkQNgAIEEEABhBOAAUQXQADEG8AARCEAAAQnAAA&#10;D7QAAA7UAAAO8wAADv8AXBAAAE0SAABAEwAANhQAAC0UAAAmFAAAIRMAABwTAAAZEgAAFhIAABQR&#10;AwASEQYAEREIABAQCgAOEAsADRELAAwRDQALEhEAChIVAAkSGgAIEiEABhMpAAUTMwADEz4AAhNL&#10;AAATWgAAE2wAABOCAAASmwAAErQAABHXAAAR9QAAEf8AWBIAAEkUAAA9FQAAMxYAACsWAAAkFQAA&#10;HxUAABoUAAAXFAAAFBMBABMSBAAREgcAEBIJAA4SCQANEgkACxMKAAkUDQAHFQ8ABhYTAAQWGAAD&#10;Fh8AAhYnAAAXMAAAFzsAABdIAAAXWAAAF2oAABaAAAAWmQAAFbQAABXZAAAU9wAAE/8AVRQAAEYW&#10;AAA6FwAAMBgAACgYAAAiFwAAHRYAABkWAAAWFQAAExQDABITBgAQEwcADxMHAA0UBwALFQgACRYJ&#10;AAYYDAADGg4AARoRAAAaFgAAGxwAABskAAAbLQAAGzgAABtGAAAcVQAAG2cAABt9AAAblwAAGrMA&#10;ABnbAAAY+QAAF/8AURYAAEMYAAA3GQAALhoAACYaAAAgGQAAGxgAABgXAAAVFgEAExUFABEVBAAP&#10;FQQADRYEAAsXBQAJGQYABhoIAAIcCgAAHg0AACAQAAAgEwAAIBkAACAhAAAhKgAAITUAACFCAAAh&#10;UgAAIGQAACB6AAAflQAAH7EAAB7bAAAd+gAAHP8ATRkAAD8bAAA0HAAAKxwAACQcAAAeGwAAGhoA&#10;ABcYAAAUFwIAEhcCABAYAQANGQEACxoCAAgcAwAFHQQAAh8GAAAhCAAAIwsAACUOAAAmEQAAJhYA&#10;ACYeAAAnJwAAJzIAACc/AAAmTgAAJmAAACZ3AAAlkgAAJK8AACPaAAAi+wAAIf8ASB0AADweAAAx&#10;HwAAKB4AACIeAAAdHAAAGRsAABYaAAASGgAAEBsAAA0cAAALHQAACB8AAAQhAAABIwIAACUEAAAn&#10;BgAAKQkAACwMAAAuDwAALhMAAC4aAAAuIwAALi4AAC47AAAuSgAALVwAAC1yAAAsjgAAK6wAACrU&#10;AAAp+wAAKP8ARCAAADghAAAuIQAAJiEAACAgAAAcHgAAGB0AABQdAAAQHgAADh8AAAshAAAHIwAA&#10;AyUAAAAnAAAAKQAAACwBAAAuAwAAMAYAADMKAAA1DQAANhEAADYXAAA2HwAANikAADY2AAA2RQAA&#10;NVcAADVtAAA0iQAAMqgAADHPAAAw+gAAL/8APyQAADQkAAArJAAAJCMAAB8hAAAbIAAAFiAAABEh&#10;AAAOIwAACiUAAAYoAAACKgAAAC0AAAAvAAAAMgAAADQAAAA3AAAAOQMAADsGAAA+CgAAQA4AAEES&#10;AABBGgAAQCUAAEAxAABAQAAAP1IAAD5nAAA9ggAAPKIAADrHAAA5+AAAOP8AOigAADAoAAApJwAA&#10;IyUAAB8jAAAYJAAAEiUAAA4oAAAKKgAABS0AAAAwAAAAMwAAADYAAAA4AAAAOwAAAD4AAABAAAAA&#10;QgAAAEUCAABHBgAASgoAAE0OAABNFQAATB8AAEwrAABLOgAASkwAAElhAABIfAAAR5sAAEW/AABD&#10;8wAAQv8ANiwAAC0rAAAnKQAAIycAABsoAAAUKgAADi0AAAowAAAEMwAAADcAAAA6AAAAPQAAAEAA&#10;AABDAAAARgAAAEgAAABLAAAATQAAAFAAAABTAQAAVgYAAFkLAABbEAAAWxkAAFolAABZNAAAWEYA&#10;AFdaAABVdAAAVJMAAFK1AABQ6gAAT/8AMzAAACwuAAAnLAAAHi0AABYvAAAQMgAACjYAAAM6AAAA&#10;PwAAAEIAAABGAAAASQAAAEwAAABPAAAAUgAAAFUAAABYAAAAWgAAAF0AAABgAAAAYwAAAGcGAABr&#10;DAAAbBIAAGseAABrLAAAaT0AAGdSAABmagAAZIkAAGGrAABf3AAAXf8AMTMAACwxAAAiMgAAGTUA&#10;ABE5AAAKPQAAAkIAAABHAAAATAAAAFAAAABUAAAAWAAAAFsAAABfAAAAYgAAAGUAAABoAAAAawAA&#10;AG4AAABxAAAAdQAAAHkAAAB9BgAAgg0AAIIWAACAJAAAfjUAAHxJAAB7YQAAeH8AAHafAABzxgAA&#10;cPcAMTYAACY4AAAcOwAAEkAAAAtFAAACSwAAAFEAAABWAAAAWwAAAGAAAABlAAAAaQAAAG4AAABy&#10;AAAAdgAAAHkAAAB8AAAAfgAAAIIAAACFAAAAiQAAAI4AAACTAAAAmAYAAJwOAACbGgAAmCsAAJZA&#10;AACSWQAAkXMAAI2VAACLtQAAiOgAKz4AACBBAAAVRwAADU0AAAJUAAAAWwAAAGEAAABoAAAAbgAA&#10;AHMAAAB5AAAAfgAAAIMAAACIAAAAjAAAAI8AAACSAAAAlQAAAJkAAACdAAAAoQAAAKUAAACqAAAA&#10;sAAAALcHAAC4EQAAtSEAALI1AACvTQAAqmkAAKiIAACmqAAAotEAI0gAABhOAAAOVAAABFwAAABk&#10;AAAAbQAAAHUAAAB8AAAAgwAAAIkAAACPAAAAlQAAAJsAAACgAAAAowAAAKYAAACpAAAArQAAALEA&#10;AAC1AAAAuQAAAL4AAADEAAAAygAAANIAAADaCgAA1hYAANIpAADOQQAAylwAAMV8AADCnQAAwb0A&#10;HFUAABFcAAAHZQAAAG4AAAB3AAAAfwAAAIgAAACQAAAAmAAAAJ8AAAClAAAArQAAALMAAAC4AAAA&#10;ugAAAL4AAADCAAAAxgAAAMoAAADOAAAA0wAAANoAAADgAAAA5wAAAO0AAADzAAAA9A4AAPIeAADv&#10;NgAA7FEAAOhuAADkkAAA37EAAAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwd&#10;HyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2Vm&#10;Z2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2v&#10;sLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3&#10;+fr7/P7//////////////////////////////////////////////////////wAAAAAAAAAAAAAA&#10;AAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFC&#10;REVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqL&#10;jI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU&#10;1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////&#10;//////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0f&#10;ICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZn&#10;aWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+w&#10;sbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5&#10;+vv8/v//////////////////////////////////////////////////////AAECAwQFBgcICQoL&#10;DA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNE&#10;RUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9&#10;fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2&#10;t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v&#10;8PHy8/T19vf4+fr7/P3+/21mdDEAAAAAAwQhAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAA&#10;AAAAAAEAAAABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0uLzAx&#10;MjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlq&#10;a2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKj&#10;pKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc&#10;3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQFBgYHBwgICQkKCwsM&#10;DA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEy&#10;MjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCS&#10;lZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ&#10;2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8&#10;/P39/v7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwd&#10;Hh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJT&#10;VVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DB&#10;wsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs&#10;7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+//+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FV&#10;Rf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/&#10;pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06ua&#10;idyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSq&#10;w6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7D&#10;XlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO&#10;/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyl&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2&#10;t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlry&#10;xGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6&#10;GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72m&#10;ecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw&#10;5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+x&#10;QyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3&#10;oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJs&#10;hte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/&#10;u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3L&#10;sZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6&#10;cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy&#10;/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+m&#10;JQb/pDAO/6c6GP+yQyL/vEsy/8NURfzGXVrxyGRx48Zqh9bAb5vLuHKswrF0urutd8S0qXvNq6N/&#10;1KKehduZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7h&#10;mZqO4ZmajuGZmo7hmZqO4f+mJQb/pTAO/6g6F/+zQyL/vksx/8VURfnJXFvvzWNx48xpiNXGbZzJ&#10;v3CuvbZyurSwdcOrqnjKoqV80ZmhgdiQnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCd&#10;id2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3f+mJQb/pTAO/6o6F/+1QyL/wEsx/chT&#10;RfbNW1vt0WFy4dBnidHLa53CwG6ttrdxuKyxc8GjrHbImqh5zpKkftSJoIXYiaCF2ImghdiJoIXY&#10;iaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2P+nJQb/&#10;pTAO/6s6F/+2QyH/wUsx+stSRPPRWlrq2WBy3tZlicvMapy7wW2rr7lwtqW0cr6cr3TElKt3youn&#10;e8+EpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB&#10;1ISkgdSEpIHUhKSB1P+nJQb/pjAO/606Fv+4QiH+xEow985SRPDWWFrn4F5y1tpkiMTNaZq0w2yo&#10;qLtvsp62cLqWsnLAjq52xoaqesp/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/&#10;p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zv+oJQb/pzAO/645Fv+6QiD7xkov9NNRQ+vd&#10;V1rj5lxxzttkh73PaZiuxWulor5ur5i5b7aQtXG8iLF0wYGueMV7rH3Je6x9yXusfcl7rH3Je6x9&#10;yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yf+oJAb/pzAN&#10;/7A5Ff+9Qh/3yUov79hQQubjVVnc6Ftwxt1jhbbRaJWnyGuhnMFtqpO8b7GKuXG2hLV0u32yd793&#10;sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnew&#10;fMJ3sHzCd7B8wv+pJAX/qDAN/7M5FP7AQh7zzUot6d1PQOHpU1nT6ltvv99jgq/TZ5Ghy2qdlsVt&#10;pY3Ab6uGvXGwf7pztXq3d7h0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7&#10;dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u/+qJAX/qS8N/7Y4E/nEQR3t0kkr4uNNQNvvUljK&#10;7Vptt+Fif6jWZ42bz2qXkcltn4jFb6WCwnGpe790rXa9d7Bxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7&#10;e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s/+rJAX/qy8N/7o4&#10;EvPJQRvk2kko2OhMQM7zUVfA71lrruRheqDcZ4aU1GuQi89ul4TMcJx9yXOgeMZ1o3PEeKZuwnyp&#10;bsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKlu&#10;wnypbsJ8qf+tJAX/sC8L+8A4D+rQQRfa4kYozO5MQcP5UFW181hmpelhdJfhZ36N22uGhddvjH/U&#10;cpF60XWUdc94l3HNe5pszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+&#10;nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nP+vIwT/ti0J8cg2DN3cPRPN6kYqwfZLQLb/T1Gq91hg&#10;m+9ha4/oaHSF5G17f+BxgHnedIN13HiGctp7iW7Yfotr1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r&#10;1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjf+xIwT6vywG49QvB87m&#10;OxbB80UrtP9JPaj/Tkye/VdYkfZhYYbxaWl/7W9ueep0cnXod3Vx53p3buV9eWvkgHtp44R8aeOE&#10;fGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8&#10;aeOEfP+1IgPryyIC0OMnB8LxOhm0/kIqpv9GOZv/TUWS/1ZPhv5iVn76alx393Bgc/V1Y2/zeGVt&#10;8nxnavF/aGjwgmpm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bv&#10;hWtm74VrZu+Fa2bvhWtm74VrZu+Fa/bCGwHU3xEBwu8mC7X8Ohqn/z4nmf9EM43/Sz2F/1VFfP9h&#10;S3X/ak9w/3BSbP91VGr+eVZo/XxXZvx/WGT8glpj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4Zb&#10;Y/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW9TPCgDE7RICtfsmDaj/NhmZ&#10;/zsjjP9BLID/SjR4/1M6cf9fP2z/aUNo/29FZf90R2P/d0hi/3tJYf9+Sl//gUpe/4RLXv+ES17/&#10;hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+E&#10;S/+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5&#10;voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+Ks&#10;dYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr&#10;/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+f&#10;IgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiM&#10;v7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnY&#10;pHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZT&#10;PP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/&#10;nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qD&#10;kcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZ&#10;zpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4&#10;XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M&#10;/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3&#10;f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/&#10;psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7&#10;tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544&#10;Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fL&#10;tH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0f+fIgX/nS0M/584Ff+qQB7/s0kr/7lSPP+7XE/6umVk7bhteOGwc4vVqHmczJ99qsWX&#10;gbW/kYW+uoyJxbaHj8yyg5bSr4Gg1qd+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i&#10;06d+otOnfqLTp36i06d+otOnfqLTp36i0/+fIgX/ni0M/6A3FP+rQB7/tEkr/7tSPP+9W1D6vmRk&#10;7LxseeC1co3TrXeeyqR6rcKcfrm8loLDt5CHyrKLjNKuh5XYpoOd2qGCodWhgqHVoYKh1aGCodWh&#10;gqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1f+gIgX/ni0M/6E3FP+s&#10;QB3/tkgr/71RPP/AWlD6wWNl7MFqet65cI/SsXWhyKh4sMChe7y5m3/HtJaEz7CUjdWrkZfaoImc&#10;3JqIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDX&#10;moig1/+gIgX/ni0M/6I3FP+tQB3/t0gq/79RPP/CWlD5xGJl68Vpe96+bpDRtnOjxq52s76necC4&#10;o3/JtKGGz6ycjdWjlpTampGc3JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWO&#10;n9iVjp/YlY6f2JWOn9iVjp/YlY6f2P+gIgX/ny0M/6M3FP+uQB3/uEgq/8FQPP7FWVD3yGBm68pn&#10;fN3DbZHPvHGlxbR0tb2wecC2rH/IrqeFz6WhitWcnJHalZmc3I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Y&#10;j5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2P+hIgX/ny0M/6Q3FP+wPxz/&#10;ukgq/8NQO/vIWFD1y19m6c9mfNzJa5LOw2+mwbpytbaydsCsrHvIpKh/zpykhdSUoI3YjZ+Z24qc&#10;n9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf&#10;2P+hIgX/oC0M/6Y2E/+xPxz/u0gp/sZPO/jLV1Dy0F5m59RkfdrPaZPIxW2murtwtK2zc7+jrXbH&#10;mqh6zZKlf9KKoobXhKCR2YSinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeE&#10;opzXhKKc14SinNeEopzXhKKc1/+hIgX/oC0M/6c2E/+zPxz/vUcp/MhOO/XOVk/u1V1m5NpifdPS&#10;aJLBxmyks7xvsaa1crycr3TEk6t3youne8+DpIHUfaKL1nujldV7o5XVe6OV1XujldV7o5XVe6OV&#10;1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1f+iIQX/oC0M/6g2Ev+0Pxv/v0co&#10;+ctOOvLTVU/q3Ftm4OBhfczTZ5G7yGuirL5ur6C3cLiVsnPAja52xYWqesp+qH/OeKaH0XWlj9J1&#10;pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0v+i&#10;IQX/oSwL/6o2Ev+2Phv9wkco9c1OOe7ZVE7m41ll2OJge8XVZo+0ymqfpcFtq5m6b7SQtXK7iLF1&#10;wIGueMV6rH3JdKqEy3Gpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvM&#10;camLzHGpi8xxqYvMcamLzP+jIQX/oiwL/6w1Ef+5Phr5xUcn8NFNOOngUkzi6VdkzuRfer3XZoyt&#10;zGqbn8Rsp5O+b6+KuXG1g7Z0unyzd752sXzCca+CxG6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6u&#10;h8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxv+kIQX/oywL/681EP+8Phj0yUYl6thN&#10;NuLnT0zc71VjxuZfeLTaZYml0GmWmMhsoY3Db6iFv3Gufrt0sni5d7Zzt3u5brWAvGu0hb5rtIW+&#10;a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvv+lIQT/&#10;pCwL/7M1D/vBPhftz0Yi4d9LNNjrT0zP81RivOhedKveZISd1GmQkc5tmYfJb6CAxXKlesJ0qXTA&#10;eKxwvnuva7yAsmi7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuE&#10;s2i7hLNou4SzaLuEs/+mIQT/qCsK/7g0DfPHPRTk2EUe1uZJNcvxTkzE91NfsexdcKHiZH2V22mH&#10;itVuj4LQcZV7zXSadst3nXHJeaBtx32iacWBpWbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZm&#10;xIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpv+oIAT/rioI/L8zC+nPPBDX4UIeyu1JNb/4&#10;TUq3+1JbpvFdaZjpZXSM4mp9g91vhHzac4l313eMc9V6j2/TfZFs0YCUaNCElmXPh5dlz4eXZc+H&#10;l2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl/+qIAP/tSkG&#10;8MgxB9rdMwzL6kIhvvZINbL/TEap/1FVm/ddYI7wZWqF62xxfedxdnfkdnpz4nl9b+F8f2zfgIFp&#10;3oODZ92HhWXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXc&#10;iYZl3ImGZdyJhv+tHwP5vyUD39YiAsvoMg++9EEisP9FM6T/SkGc/1FNj/5dVoX5Zl599G5kdvJz&#10;aHLveGtu7nxtbO1/b2rsgnBn6oVyZeqJc2PpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0&#10;Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdP+2HALozRQBzOYdBL7zMRKx/z4io/9CL5b/SDqN&#10;/1BEhP9cS3v/Z1F0/m5Wb/xzWWz7eFtp+XxdZ/h/Xmb4g19k94ZgYvaJYWH2jGJh9oxiYfaMYmH2&#10;jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYvPEDwDO2gsAvfMd&#10;B7H/MhSj/zoflf8/Kon/RjOA/086eP9bQHH/ZkVs/21IaP9zSmb/d0xk/3tNYv9/TmH/gk9g/4VQ&#10;Xv+JUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe&#10;/4tRXv+LUczLCQC+5gwBr/8eCaT/MBOV/zUch/88JHz/RCtz/00xbP9YNWf/Yzlj/2s7Yf9xPV//&#10;dT5d/3k/XP98QFv/f0Fa/4JBWf+GQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+I&#10;Qlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQv+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX&#10;+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+g&#10;Phr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnaj&#10;ucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7P&#10;hZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+Klv&#10;aO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/&#10;qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0&#10;qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGm&#10;y4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2j&#10;eHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm&#10;/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9&#10;cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+Z&#10;HwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CV&#10;rMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnj&#10;m3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lysL/5c2Ev+hPhr/qkYl/7BQ&#10;NP+xWkX/sGRX96xtaeynd3vhnn2K2ZaDl9GOiaLLiI6rx4KTscR+l7fBepy7vneiv7x1qsK1ca7D&#10;s3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3Kvwf+ZHwX/&#10;lyoK/5g1Ev+jPRr/rEYl/7NPNP+0WUb/tGNY9rFsa+qtdX3fo3uN1ZuBnM2ShqjHi4qxwoWPub+A&#10;lL67fJrDuXmhx7V2qcqtdazGq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3at&#10;xKt2rcSrdq3Eq3atxP+aHwT/mCoK/5o0Ev+lPRn/rkYl/7VONP+3WEb/t2FZ9bVqbOmyc3/dqHiQ&#10;059+oMqWgqzEjoe3voiMv7qDkcW3f5jLtHyhz6t4pc+learIpHmsxqR5rMakeazGpHmsxqR5rMak&#10;eazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxv+aHwT/mCoK/5s0Ef+mPRn/r0Ul/7dONP+6&#10;V0b/u2BZ9Llpbee2cYHcrHaT0KR7o8iaf7HAk4S8u4yJxbeIkMu0hpnOsoak0aR8pNGffanKnn2q&#10;yJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyP+bHwT/mSoK&#10;/5w0Ef+nPBn/sUUk/7lNNP+8V0b+vl9Z9L1nbue6b4LasXSVz6h5psWffbS+l4HAuZSKxrWRksuv&#10;jZjPqoqh0p6Co9OZgajMmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiC&#10;qcqYgqnKmIKpyv+bHwT/mSoK/500Ef+pPBj/skUk/7tNM/+/Vkb9wV5a88Fmb+a/bYPZtnOXza13&#10;qMSle7e+oYPAtpuJxq6Vj8yokZXPoo6e0pmHotOUhqfNk4aoy5OGqMuThqjLk4aoy5OGqMuThqjL&#10;k4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy/+bHwT/mSoK/54zEf+qPBj/s0Uk/7xMM//BVUb7&#10;xF1a88Vlb+XDbITYu3GYzLJ1q8OtfLa5pYG/sJ6GxqiZjMuhlZLQm5Kb05SOotSPiqbOj4qoy4+K&#10;qMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy/+bHwT/mioK/58z&#10;EP+rPBj/tUQj/75MM/7DVUX5x1xa8clkb+XIaoXWwW+ayrl0qr6werazqX+/qqKExqKdisubmpDP&#10;lZeZ0o+UotSKkKbOio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyK&#10;j6jMio+ozP+cHwT/mioK/6AzEP+sPBj/tkQj/79MMvzGVEX2ylxa781icOTNaIbTxW2axbxzqrm0&#10;eLWurX2+paeCxZ2iiMuVn47Pj5yW0oucotOGlabOhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSn&#10;zIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzP+cHwT/mikK/6IzEP+tOxf/t0Qj/8FMMvnJU0XzzVpa&#10;7NJgcODQZobOyGyawL9xqbS4d7WpsXy+n6yBxZeohsqQpIzOiqKV0YWiodKBnKbOgZqnzIGap8yB&#10;mqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzP+cHgT/mykK/6MzEP+v&#10;Oxf/uUQi/cNLMfbMUkTw0llZ6NpfcNvVZIbJzGqZusNvqK27dLSitHm9mK99w5Csg8iJqYnMg6eR&#10;z36mnNB9pKbNfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjL&#10;fKKoy/+dHgT/mykK/6UyD/+xOxb/vEQh+sZLMfPRUUPr2ldZ499db9PbY4XCz2mXscRtp6S8cLKY&#10;tXS7jrF4woatfcaAq4LKeqmKzXaolM52qaPMd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoyner&#10;qMp3q6jKd6uoynerqMp3q6jKd6uoyv+dHgT/nCkK/6cyD/+zOxb/vkMg9cpLL+7WUELm4VZX3ORb&#10;bsveY4O60WiUqcdso5u+bq6QuHG3hrR0vX6weMJ3rnzGcqyDyW2rjMptq5nJbqyfx26sn8durJ/H&#10;bqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx/+eHgT/nSkJ/6kyDv+2OhT6&#10;wkMf8M5KLufdT0Di6VJX0uhabcHgYoCx1GeRocprnpTDbqiJvXGwgLl0tnm2d7p0tHu9brKBwGqw&#10;iMJnsJLDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCW&#10;w/+fHgT/nikJ/60xDf+6OhP0x0Id6NVKK9/kTD/X7FFWye5Za7fjYXyo2GeLms9rl43JbqCDxHGn&#10;e8B0rHW9eLBwu3uzbLmAtmi4hrhkt4+5Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpj&#10;tpG6Y7aRumO2kbpjtpG6Y7aRuv+gHgT/oSgI/7EwC/vAORHszkIZ399HKNPpTEDK8VFVvvJYaK3m&#10;YXee3WeEktVsj4fPb5Z+y3OceMh2oXLGeaRuxHynacKBqWbAhqxiv42tYb+PrmG/j65hv4+uYb+P&#10;rmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+Prv+iHQP/picH/7cvCfLHOA3h2EEU&#10;0uZGKsfwTEC++FBTsvVXY6LrYXCV42d7it1thIHYcYt61HWQdNJ5k3DQfJZszn+ZaMyDm2TLiJ1h&#10;yo2fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn/+k&#10;HQP/rSYF+74tBubQNAjT4jwWx+5GK7v5Sj6w/k9PpvpXXJjxYWiM62hxg+ZueHvic31133iBcd17&#10;hG3bf4dq2oOJZ9mGimTXi4xh1pCOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGO&#10;YNWRjmDVkY5g1ZGOYNWRjv+nHAP/tSMD7skmA9XfKQfH7DwZuvhEK63/SDuj/01Jmv9XVI35YV2E&#10;9GplfPBwanbtdm5x63pxbel+dGvognZo5oV3ZuWIeWPkjHph45F8YOOSfGDjknxg45J8YOOSfGDj&#10;knxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfP+rGwL3wB0B2dwSAcfrKAq69zsarP9B&#10;KaD/RjaV/0xBjf9WS4P/YVJ7/WtXdPpxXG/4dl9s9nthafV/Y2f0g2Rl84ZmY/KKZ2Hxjmhf8JJp&#10;X/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTav+3FQHW&#10;zwsAx+oTArn3KQ2s/zkanv8+JpL/RDCH/0s5gP9UQHj/YUZy/2pKbP9wTWn/dlBm/3tRZP9/U2P/&#10;g1Rh/4ZVYP6JVl7+jVdd/ZJYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2T&#10;WFz9k1hc/ZNYXP2TWNbECADG1AkAuPcUBKv/KQ6e/zQYkP86IYT/QSl6/0kwcv9SNmz/Xjpo/2g9&#10;ZP9vQGH/dEFf/3lDXv99RF3/gEVc/4RFW/+HRlr/ikdY/49HWP+QSFj/kEhY/5BIWP+QSFj/kEhY&#10;/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSMTHBwC32wcBqf8WBp//Kg2Q/zAVg/82HHf/&#10;PiJu/0coZv9QLGH/Wi9d/2QxW/9sM1n/cTVY/3U2Vv95Nlb/fDdV/383VP+COFP/hTlS/4k5Uv+K&#10;OVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOf+SHQT/kCkJ&#10;/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7R&#10;daSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546J&#10;guGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/&#10;pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401&#10;EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSi&#10;z3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7D&#10;ab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGG&#10;j4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM&#10;/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+Y&#10;Oxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Op&#10;pc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vc&#10;gJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rv+THQT/kCkJ/480EP+aOxf/okQg/6lNLf+qWDz/qGJM/6Rs&#10;XPWfdmzsmX965JGHht6JjZDYg5OY036Zn9B6naTNdqKpy3SnrMlxra/Hb7SywWy5tLxsu7G8bLux&#10;vGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sf+UHQT/kSgJ/5EzEP+cOhb/&#10;pEMg/6xMLf+tVj3/rWBN/qlqXvSldG7qn3194ZaDi9mOipbTh5CgzoGVp8p8mq3HeJ+yxHWltsJy&#10;q7nAcLS7t261ubNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4&#10;tf+UHQT/kigJ/5MyD/+eOhb/p0Mg/65LLf+xVT3/sF9O/a5oX/KqcnDnpHqB3pqAj9WSh5zOi4ym&#10;yYSRr8R+l7XBeZy7vnajv7x0q8K0b67DrnKzvKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrir&#10;c7a4q3O2uKtztrirc7a4q3O2uP+VHAT/kigJ/5UyD/+gOhb/qUIf/7BKLf+0VD3/tF5O/bNnYPGv&#10;cHLmqXiD259+k9KXg6HLjomsxIaOtcCAlL28e5rDunqjxbd5q8esc6zGp3Wxv6V3tbqld7W6pXe1&#10;uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uv+VHAT/kygJ/5YxD/+hORX/qkIf&#10;/7JKLP+2Uzz/t11O+7ZlYfC0bnTkrXWG2aR7ls+bgKXHkoWxwYqLu72HlMC7hZ3EtoKkx7B+qsil&#10;d6rIoXmwwZ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvP+V&#10;HAT/kygJ/5cxD/+jORX/rEIf/7RKLP+5Uzz/ulxO+LpkYu+4bHXjsnOI2Kl5mc2ffqnFmIS0v5OM&#10;vLiNk8GziZnFroahyKqEqcmffKnKm32uwpl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9&#10;mX6yvZl+sr2ZfrK9mX6yvf+WHAT/kygJ/5gwDv+kORX/rUEe/7VJLP+7Ujz9vVtO9r1jYu69a3bi&#10;tnGJ1a53m8ulfKrCnYO0uZaJvLKRkMGsjJbGp4mdyKOHpsqZgKjLloGuxJWBsb6VgbG+lYGxvpWB&#10;sb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvv+WHAT/lCcJ/5kwDv+lORT/rkEe/7dJ&#10;K/+9UTz8v1pO9MFiYuzBaXfhu3CL0rF0nceoe6q8oIG0tJqHvKyUjcKmkJTGoI2byZyLpMuVhqjL&#10;kYWtxZCFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv/+WHAT/&#10;lCcI/5owDv+mOBT/sEEd/7hJK/+/UTz6wllO8sRhY+nFaHfdvm2MzbRzncKreaq3pH60rp2EvKaY&#10;isGglJHGmpGYyZaPocuQi6jMjImsxYyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDAjImw&#10;wIyJsMCMibDAjImwwP+XHAT/lScI/5swDv+nOBT/sUEd/7pJK//CUDv4xlhO8MhfY+bIZnjYwWuN&#10;ybdxnb2vd6myp3yzqaGCu6GciMGamI/GlJaWyZCUn8uLkajMh46sxoeNsMGHjbDBh42wwYeNsMGH&#10;jbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwf+XGwP/lScI/50vDf+pOBP/s0Ad/7xIKvzF&#10;Tzv2yVdO7c1eY+LLZHjSxGqMxLtvnLiydamtq3uzo6aAu5uhhsGUnY3FjpuUyIqZncqGmajLgpOs&#10;xoKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwf+XGwP/lScI&#10;/54vDf+qOBP/tUAc/75IKfnITjrzzVZN6tNcYt7PYnjNx2iLv75um7K3c6insHmynqt+upWnhMCO&#10;o4vEiKGSx4OfmsmAoKfKfZqsxn2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Y&#10;r8F9mK/BfZivwf+YGwP/licI/6AvDf+sNxL/t0Ab/cFIKPbLTjnv01RM5tlaYtjUYXfHy2eKucNs&#10;mq28cqehtnexmLF9uI+tgr6IqonDgqiQxn2nmch6p6XJd6KsxXifsMF4n7DBeJ+wwXifsMF4n7DB&#10;eJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwf+YGwP/lyYI/6IvDP+uNxL/uT8a+cRHJ/HOTTjq&#10;21NL4N9ZYNDaX3bB0GWJs8lrmabCcKWbvXWvkbh7toi1gLyBsobAe7CNw3aulsVzrqHGcq2txHKp&#10;sMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwP+ZGwP/mCYI/6Qu&#10;C/+xNhH+vT8Z9MhHJevUTTbl41BJ2eNXX8nfXnS612SGrM9plp3HbaORwHGshrt1s363erl3tH+9&#10;crKFv22xjcFqsJfCabGlwWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr1s&#10;tLK9bLSyvf+aGwP/mSYI/6ctCv+1Ng/5wT8X7s5GI+TcTDLd509Jz+hWXsDkXXKy3mSCo9RpkZXL&#10;bZyJxXClf8BzrHe8d7FwuXy1a7eBuGe2h7pjtZC7YbWbvGO3prljt6a5Y7emuWO3prljt6a5Y7em&#10;uWO3prljt6a5Y7emuWO3prljt6a5Y7emuf+bGwP/myUH/6stCf+5NQ3yxz4V5dVGH9rjSTPP605J&#10;xu1UXbfqXG6o4mN9mtlpio7SbZSEzHGbe8h1oXPEeKZuwnypacCBrGW+h65ivY6wX72XsV68nrFe&#10;vJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesf+cGgP/oCQG/7AsCPnA&#10;NAvpzz0Q2t9CHc7pSTPE8U5Iu/JSWq3wW2me52N2kuBpgYfab4l+1HOQd9F3lXHOe5lszH+caMqD&#10;nmTJiKBhx46iXsaVpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzGm6Rcxpuk&#10;XMabpP+eGgP/pSMF/7cqBfDIMgfc2zUMzudCH8LxSDS4+UxGr/dRVaL1W2KV7WRtiudrdoDicH15&#10;3nWCc9t6h27Zfopr14KMZ9WGjmTUi5Bh05CSXtGWlFzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzR&#10;m5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblf+hGQL/rSED+L8mA+LUJQPO5TMPwvBCIbb6RzOr/ktCov5Q&#10;T5f7W1qL9WVjgvBsanrscnB06Xh0b+d8d2zlgXpo44R8ZuKIfWPhjH9g4JGBXt+WglzemoNc3pqD&#10;XN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag/+jGQL/th0B6cwXAc/jHgPC&#10;8DMStfpAIqn/RDCd/0k9lf9QSIv/W1CC/WVXevltXXT2c2Fv9Hlka/J+Z2jxgmlm8IZqZO+KbGLu&#10;jm1g7ZJuXeyXcFzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOub&#10;cf+sFQHzwxAA0doLAMHvHwa0+zMTqP88IJv/QiyQ/0g2h/9PP3//WkZ4/2VLcf9tT2z/c1Jp/3lV&#10;Zv5+V2T9glhi/IZZYfuKWl/6jlte+pJcXPmXXVv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b&#10;+JteW/ibXlv4m15b+JteW/ibXvq5DgDNywkAwOYNAbL8IAin/zMTmv85HY3/PyaC/0Yuev9ONXP/&#10;WDpt/2M/af9sQmX/ckRi/3dGYP98R1//gUhd/4VJXP+ISlv/jEta/5BMWP+VTVf/mU1X/5lNV/+Z&#10;TVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTc3BBgC+0AcAsfYOAqX/IQmZ/y4S&#10;jP80GYD/OyB2/0Mnbf9MLGb/VDBi/2AzXv9pNVz/bzda/3Q4Wf95OVj/fTpX/4A7Vv+EO1X/hzxU&#10;/4s9U/+QPVL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPr3F&#10;BQCw1wUAo/8QA5n/IgmL/ykPfv8wFXP/OBpp/0AfYv9JI1v/USZX/1ooVf9iKlL/aStR/28sUP9z&#10;LU//dy5O/3ouTv99L03/gC9M/4QwS/+IMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4sw&#10;S/+LMEv/izBL/4swS/+LMP+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4&#10;jYJn8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xl&#10;y5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm//i/+JJQ0NfUFJPRklMRQAHCf+LHAT/&#10;iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5HiehuF0&#10;o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXL&#10;m8xly5vMZcubzGXLm/+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn&#10;8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vM&#10;ZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+e&#10;VzT/nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvC&#10;mNVpzJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+LHAT/iCgI&#10;/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5HiehuF0o4rf&#10;caiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xl&#10;y5vMZcubzGXLm/+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiL&#10;ceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vMZcub&#10;zGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+LHAT/iSgI/4UzDv+QORT/mEIc/55LJ/+fVjT/&#10;nmFC/5ptUP+Vd133j4Fo8YmLcuuDknvnfZiC43idiOB0o4zdcqiQ22+tk9pus5bYbLqY1mvCm9Fp&#10;ypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnP+MHAP/iScI/4gy&#10;Dv+TOBT/m0Ec/6JKJ/+kVDT/ol9D/59qUf2adF/1lH5s7Y6IeOeHj4HigJWK3XuakNp3oJbWdKaa&#10;1HGsntJvsqHQbbmjz2zDpsVnw6bAacehwGnHocBpx6HAacehwGnHocBpx6HAacehwGnHocBpx6HA&#10;acehwGnHof+NHAP/iicI/4oxDf+WNxP/nkAb/6VJJ/+nUzT/p11D/6RoU/ygcmLymnxw6pSFfeOL&#10;i4jdhJKR2H6YmNN6np/QdaSkzXKqqMtvsKvJbbiuwmm8sLxrwKq3bcSlt23EpbdtxKW3bcSlt23E&#10;pbdtxKW3bcSlt23EpbdtxKW3bcSlt23Epf+NGwP/iycI/4wwDf+YNxP/oEAb/6dIJv+rUjT/q1xE&#10;/6lmVPqlcGTwn3lz55iCgd+PiI3ZiI+X0oGVoM57m6fKdqGtx3OoscVwr7XBbbe3uWu4tbNuva6w&#10;cMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqP+OGwP/iyYI/44wDf+a&#10;NhL/oj8a/6lIJv+uUTT/rltE/6xkVfmqbmXvpXd25Z1/hdyUhZLUjIydzoSSp8l9mK/EeJ61wnWn&#10;ucF0sbu4cLO7sW+2uKxxu7Gpc7+rqXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/q6lzv6upc7+r&#10;qXO/q/+OGwP/jCYI/5AvDf+bNhL/pD8a/6tHJv+xUDT/sVlE/LBjVfaubGftqnV446F8iNmYg5bR&#10;kImjyoePrcWCl7TCf6C4vnyou7t6sL2xdLK9qXK0u6Z0ubOjdr6to3a+raN2vq2jdr6to3a+raN2&#10;vq2jdr6to3a+raN2vq2jdr6to3a+rf+PGwP/jCYH/5EuDP+dNhL/pj4a/61HJf+zTzT/tFhE+rRh&#10;VvOyamjsr3N64aZ6i9adgJrNlIanxo2Nr7+HlLW6gpy5tX+kvLJ9rL6rebG/o3ayvaB4uLWeeb2v&#10;nnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r/+PGwP/jSYH/5MuDP+eNRH/&#10;qD4Z/69GJf+2TjP+t1dE97dgVvC2aGnos3B73qp3jdCffJ3Hl4Onv5CKr7iLkbayhpi6rYOgvamB&#10;qb+lfrDAnHmxv5p7t7eYfbuwmH27sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27&#10;sP+QGgP/jSYH/5QtDP+gNRH/qT4Z/7FGJP+4TTP8u1ZE9btfVu27Z2njtW591qxzj8qjep3Bm4Cn&#10;uJSHsLGPjraripW7poedvqKFpcCfhK/Bln6wwZR/triTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KT&#10;gLuyk4C7spOAu7KTgLuyk4C7sv+QGgP/jiYH/5UtDP+hNRH/qz0Y/7NGJP+6TTP6vlVE879dVuq/&#10;ZWrfuGt+0K9xj8WmeJy7n36nspiFr6uTi7aljpO7n4uavpuJosGYiKzCkIKvwo+DtbmPhLqzj4S6&#10;s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s/+QGgP/jiUH/5YsC/+iNRD/rD0Y&#10;/7VFI/+8TDL4wVRD8MNcVufDY2rau2l+zLJwj8Cqdpy2onynrZyCr6WXibaek5C7mY+YvpSNoMGR&#10;jKnCi4iuwoqItLqKiLm0ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5tP+R&#10;GgP/jyUH/5gsC/+kNBD/rj0Y/7dFI/+/TDL2xVND7shbVuPGYWrUv2h+x7ZujrutdJyxpnqmp6CA&#10;r5+bhrWYl467k5WVvo6SncGKkqfCho6uwoSNtLuFjLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0&#10;hYy5tIWMubSFjLm0hYy5tP+RGgP/jyUH/5ksC/+mNA//sDwX/7lEIvzBSzH0yVJC681ZVd/JYGrP&#10;wmZ9wrlsjbaxcpurq3imoqV+rpmghLWSnYu6jJqTvoeYm8CEl6XCgJavwn+Ss7yAkbi1gJG4tYCR&#10;uLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tf+SGgP/kCUH/5ssCv+nNA//sjwW/7tE&#10;IfnFSzDxzlFB59JYVNrOXmnKxmV8vb1rjLC2cJqlsHalnKp8rZOmgrSMo4m5hqCQvYGemb99nqLB&#10;e56vwXmZs7x6l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4tf+SGQP/&#10;kCUH/50rCv+qMw7/tTwV/L9EIPTISi7t01A/49hWU9PSXWjFymN7t8Jpi6q7b5iftnSjlbF6rI2t&#10;gLKFqoe3f6eOu3qml753pqC/dKatv3OhtLt0nri1dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64&#10;tXSeuLV0nri1dJ64tf+TGQP/kSQH/58rCf+sMw3/uDsU+MNDHu/NSizn2k893d5VUc3YW2e+z2J6&#10;sMhniaTCbZeZvHKhj7h4qYa1frB/soW1ebCMuHSvlbtwr5+8bq+svG2rtblup7m0bqe5tG6nubRu&#10;p7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tP+UGQP/kiQH/6IqCP+wMgz+vDoS8sdCHOjT&#10;SSnh4Uw71ONTUcbdWmW31WB4qc9mh53Ja5SRxXCeh8F2pn++fKx4vISxcrqLtG25k7ZquJy4Z7en&#10;uGe3t7ZosruxaLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7sf+VGAP/lSMG&#10;/6UpB/+0MQr4wToQ685CGODdRyXV5Us7y+dRUL3jWWOv3l90othlg5bTao+Kzm+Zf8hzoXXEeKdu&#10;wX2rab6ErmW9i7FhvJOyX7ydsl+8rLFiv76tYr++rWK/vq1iv76tYr++rWK/vq1iv76tYr++rWK/&#10;vq1iv76tYr++rf+WGAP/mSEF/6ooBv+5MAjwyDgN4dhAE9TjRSbK60s7wexPT7PoV2Cm5V9vmuJm&#10;fI7cbIaE1XGPetB1lXPNeptsyn+fZ8eEomPGiqRfxJGmXMSZp1rDpKdaxLCnWsSwp1rEsKdaxLCn&#10;WsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp/+YFwL/niAE/68mBfjALgbm0DMI1eE8FMnqRSi/&#10;8ko7tfFOTKnvVlud7V9okupnc4fjbXx+3nKCdtp4iHDXfYxr1IKQZtKHkmPRjJVfz5KWXM6ZmFnO&#10;oplYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2rmv+aFwL/pR4D/7cj&#10;A+3JJgPW3ikGyek7F77zRCmz+Ek6qPdNSJ/2VVWU9V9gifFoaIDsb3B46HV1cuV6eW3if31p4ISA&#10;Zd+JgmLdjoRf3JOGXduZh1raoYlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIlY&#10;2aiJWNmoif+cFgL/rRsC9sEdAdvaEwHJ6CkJvfM7GbL9Qyim/kc2nP1MQ5P9VU2K/V9WgflpXXn1&#10;cGJz8nZnbvB8amrugW1n7IZvZOuLcWHqj3Jf6ZR0XeiZdVrnoHdY5qZ4WOameFjmpnhY5qZ4WOam&#10;eFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameP+iFQH/txUA2M8LAMrnEwK88ykLsf07GaT/QCaZ/0Uy&#10;j/9LPIf/VER//19LeP9pUHH/cFRs/XZYaft8Wmb6gVxj+IZeYfeLX1/2kGFe9pViXPWaY1r0oGRY&#10;86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZf+tEADWwwgAyNMKALv0&#10;FQOv/yoNo/83GJf/PSKL/0Msgf9KNHr/Ujpz/14/bv9oQ2n/b0dm/3VJY/97S2H/gUxf/4VOXf+K&#10;T1z/j1Ba/5NRWf+YUlf/nlNW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NU&#10;Vv+jVNm6BQDFxwcAudkIAKz/FwWi/ysNlf8zFon/OR5+/0Aldf9IK23/UDBn/1o0Y/9lN2D/bTle&#10;/3M7XP94PVr/fT5Y/4I/V/+GQFb/i0BV/49BVP+UQlP/mkNR/59DUf+fQ1H/n0NR/59DUf+fQ1H/&#10;n0NR/59DUf+fQ1H/n0NR/59DUf+fQ8a+BQC3zQUAquQIAZ//GQaU/ygMh/8uE3v/NRlx/z0eaf9F&#10;I2L/TSZb/1YpWP9fLFb/aC1U/24vU/9zMFL/eDFR/3wxUP+AMk//hDNO/4gzTf+MNEz/kjRL/5Y1&#10;S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNbfEAwCp1AIAnPkLApP/GwWF&#10;/yMKef8pD27/MRRl/zkYXf9BG1f/Sh5T/1IgUP9ZIk3/YCNL/2YkSv9rJUn/byVI/3MmR/93Jkb/&#10;eydF/34nRf+CKET/hyhD/4spQ/+LKUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKUP/iylD/4spQ/+L&#10;Kf+DHAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5/5BtRf+LeE//hoRZ/IKOYfd9lmj0eJ1u&#10;8XSjc+5xqXfsbq566myzfelquX/naMCB5mfHg+Nlz4XdY9iG02Dah9Ng2ofTYNqH02Dah9Ng2ofT&#10;YNqH02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5/5BtRf+L&#10;eE//hoRZ/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myzfelquX/naMCB5mfHg+Nlz4XdY9iG02Da&#10;h9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH/3szDf+GOBH/jkAZ&#10;/5NJIv+VVS3/k2E5/5BtRf+LeE//hoRZ/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myzfelquX/n&#10;aMCB5mfHg+Nlz4XdY9iG02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah/+D&#10;HAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5/5BtRf+LeE//hoRZ/IKOYfd9lmj0eJ1u8XSj&#10;c+5xqXfsbq566myzfelquX/naMCB5mfHg+Nlz4XdY9iG02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH&#10;02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5/5BtRf+LeE//&#10;hoRZ/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myzfelquX/naMCB5mfHg+Nlz4XdY9iG02Dah9Ng&#10;2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH/30yDP+INxH/kD8Y/5VJ&#10;Iv+XVC3/ll85/5NrRf+Od1H/iIJb+oSMZPV/lGvxepty7naid+typ3vpb61/52yyguVquITkab+H&#10;4mjHieBmz4rWY9aMz2LYis9i2IrPYtiKz2LYis9i2IrPYtiKz2LYis9i2IrPYtiKz2LYiv+EGwP/&#10;gScH/4AxDP+LNhH/kz4Y/5lHIv+cUi3/ml06/5hpR/+TdFP+jn5f94iJafGCkXLtfZh56Xiff+V0&#10;pITjcKqI4G2wjN5rt4/dar+R22nIk9Vmz5XLZNGTxmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSOxmXU&#10;jsZl1I7GZdSOxmXUjv+FGwP/giYH/4IwDP+ONRD/lj0Y/5xGIf+gUC3/n1s7/5xmSP+YcVb7k3xi&#10;9I2Gbe6HjnfogJWA5Hqch+B1oozdcqiR2m+vldhtt5nVa8Cc0mnJnsllyZ7CZ82YvmnRk75p0ZO+&#10;adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGTvmnRk/+GGwP/gyYH/4UvC/+QNBD/mT0X/59GIf+j&#10;Ty3/o1o7/6BkSf+db1j6mHll8ZKDceqLjHzkg5KG332Zjtp4oJXWdKea03Cun9FttqPPa8Clx2bC&#10;p8BoxqK7asubt2zOlrdszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlv+GGwP/gyYH&#10;/4cuC/+TNBD/mzwX/6FFIP+nTS3/plg7/6RiSvyhbFn3nHZo75aAdeePiYHgh5CM2oCWldV6np3R&#10;daWjzXCsqMtttazHa76tvWi/rLhrw6azbcifsG/MmbBvzJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBv&#10;zJmwb8yZsG/Mmf+HGgP/hCUH/4ktC/+VMw//nTwW/6REIP+qTC3/qlc7/qhgS/ilalrzoXRq7Zx+&#10;eeSThobci42S1YOUnM98m6XLd6Oqx3SrrcRzta+/cLywtWu8sLBuwamscMaiqXLKnKlyypypcsqc&#10;qXLKnKlyypypcsqcqXLKnKlyypypcsqcqXLKnP+HGgP/hCUH/4ssCv+XMw//nzsW/6ZEH/+sSyz/&#10;rlU7+6xfS/WqaFzupnFs56B6fN+XgorVjoiYzYWPoceAl6fCe56svXinr7p2sLG3dbqyrXC6sqlx&#10;v6yldMSko3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnv+IGgP/hSUH/4wr&#10;Cv+YMg7/oTsV/6lDH/+vSyz/sVQ7+LFdS/GvZlzqq29u4aN2f9WZfY/MkYSZxYqMor6Ek6i5f5qt&#10;tHyjsLB6q7Oteba0pnS5tKJ1va+fd8OmnXnHoJ15x6CdecegnXnHoJ15x6CdecegnXnHoJ15x6Cd&#10;ecegnXnHoP+IGgP/hSUH/44qCv+aMg7/ozoV/6tCHv+xSiv9tVM79rVcS+6zZF3lrmxv26Vzgc6d&#10;eo/FlYGZvo6IoreIkKmxhJeurICfsah+qLSlfbK1n3q4tpt5u7GZe8GomHzGoph8xqKYfMaimHzG&#10;oph8xqKYfMaimHzGoph8xqKYfMaimHzGov+JGgP/hiUG/5AqCv+cMQ3/pToU/61CHv+0Siv7uFI6&#10;87laS+q4Yl7hsWpw06lwgcigd4+/mX6Zt5KForCMjKmqiJSupYScsqCCpLWdga62mX+3t5R9urOT&#10;f8Cqkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo/+JGQP/hiQG/5EpCf+d&#10;MQ3/pzkU/69CHf+2SSr4vFA68L1ZS+e8YV7ctWdxzqxvgcOkdY65nHyZsZaCoqqRiqmjjJGunomZ&#10;spmGobWWhau3k4W2t46BubSOg7+rjYPEpY2DxKWNg8SljYPEpY2DxKWNg8SljYPEpY2DxKWNg8Sl&#10;jYPEpf+JGQP/hyQG/5MpCf+fMQ3/qTkT/7FBHP+5SSn2wE857cJXSuS/X13WuWZwybBtgL6oc460&#10;oHqZq5qAoqSVh6mdkY6ul46WspKLn7WPiqm3jIq0uIiGuLWIh76siIfDpoiHw6aIh8OmiIfDpoiH&#10;w6aIh8OmiIfDpoiHw6aIh8OmiIfDpv+KGQP/hyQG/5QpCf+hMAz/qzkS/7RBHPy7SCj0w04468dW&#10;SuDDXl3RvGVvxLNrgLmrcY2vpHeYpp5+oZ6ahKiXloyukZOUsoyRnLWIj6a3hY+xuIKMt7aCjL6t&#10;g4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpv+KGQP/iCQG/5YoCP+jMAz/&#10;rTgS/7ZAG/q+SCfxx04358xVSNzHXFzMv2Nvv7dpf7SwcIypqXWXoKN7oJifgqiRm4mtipmSsoWW&#10;mrWBlaS3fpWvt3uSt7Z9kb2ufZDCp32Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp32Qwqd9kMKnfZDC&#10;p/+LGQP/iSQG/5goCP+lLwv/sDgR/7lAGfjCRybuy0015NBURtXLW1vHw2Juurtofq60boujrnOW&#10;mql6n5KlgKaKoYeshJ+PsX6dmLR6nKG2eJustnWat7Z3mL2ueJbCp3iWwqd4lsKneJbCp3iWwqd4&#10;lsKneJbCp3iWwqd4lsKneJbCp/+MGAP/iiMG/5onB/+nLwr/szcP/L0/GPPGRiPq0Ewy4NVSRc/P&#10;WVrByGBstMBmfKi6bIqdtHKVlLB4nousfqWDqIWqfaaMr3iklbJ0o5+0caOqtW+kubRwoL6tcp3C&#10;p3KdwqdyncKncp3Cp3KdwqdyncKncp3Cp3KdwqdyncKncp3Cp/+MGAP/jCIG/50nB/+qLgn/tjYO&#10;98E+Fu3MRiDk2Esu2dxQRMnUWFi7zV5rrsZleqLAaoiXu3CSjbd1m4SzfKJ9sYOodq+KrHGtk69t&#10;rZ2xaq2psmmtt7Fqqb+sa6bDpmumw6ZrpsOma6bDpmumw6ZrpsOma6bDpmumw6ZrpsOma6bDpv+N&#10;GAL/jyAF/6AmBv+uLQj9uzUM8cc9E+XTRBzd4Egt0OFPQsLbVla0011op81jeJrIaIWPw26PhcB0&#10;mH29ep52uoGkcLmJqGu4kqpnt5ysZbiorWO4tq1ktcGpZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWk&#10;ZbDFpGWwxaRlsMWkZbDFpP+OFwL/kx8E/6QlBf+zLAb3wTMJ6M48D9zeQBnQ5Ugux+VNQrngVVSs&#10;21tln9VhdJLQZoGHzWyLfspyk3bIeZlvxoGeasWJomXFkqRixJ2mX8Snp13EtKdew8SkX73IoF+9&#10;yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcigX73IoP+QFwL/mB0E/6kjBP+5KQTuyDEG3do0&#10;CtDkQRvG60cuvOpMQbDmU1Kj41phl+BhbozdaHmC226Cetl1iXLVfI9r0oKTZc+Il2DNj5pczJec&#10;WsugnVjLq51Xy7qdWczMmVnMzJlZzMyZWczMmVnMzJlZzMyZWczMmVnMzJlZzMyZWczMmf+SFgL/&#10;nRwD/68gAvbAJQLi0yQD0OMyDMXsQB268UcvsO9LP6XtUU6a61paj+piZYXoam5953J1deN4e2/g&#10;foBp3YSEZNuKh2DZkYld2JiLWtagjVjWqI5W1bSOVNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXB&#10;jlTVwY5U1cGOVNXBjv+UFQL/pBkC/7ccAenLFgHR4R0CxewxDrr1QB6u90Uuo/VKPJr0UEiQ81pT&#10;hvNjW37ybGJ38XNoce56bWzrgHBn6YZzY+eMdmDmknhd5Jh6WuOee1jjpX1W4q9+VOG4flThuH5U&#10;4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+VOG4fv+YEwH/rRQB88MPANLYCwDE7B4EuPYxEa39&#10;Ph6i/UMrl/xIN478T0GF/FlJffxjUHf8bVZw+3Raa/l6Xmj3gWFk9YdjYfONZV/yk2dd8ZloWvCe&#10;aVjvpWtW761sVO60bVTutG1U7rRtVO60bVTutG1U7rRtVO60bVTutG1U7rRtVO60bf+jEADxuQwA&#10;zskJAMTfCwC29x8GrP8yEqD/Ox2U/0Eniv9HMYH/Tjl6/1g/c/9iRW7/bElp/3NMZv96T2P/gFFg&#10;/4ZTXv+MVFz/klVa/phXWf2dWFf8pFlV+6taVPuxW1T7sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7&#10;sVtU+7FbVPuxW/CvCADNvwcAwM0IALTuDgKp/yEIn/8xEZL/NxqH/z4iff9FKXX/TTBu/1U1af9g&#10;OWX/ajxh/3E+X/93QFz/fkJa/4RDWf+JRFf/j0VW/5RGVf+aR1P/oEhS/6dJUf+tSlH/rUpR/61K&#10;Uf+tSlH/rUpR/61KUf+tSlH/rUpR/61KUf+tSs+4BAC+wwUAstQGAKb+EAOc/yMIkP8tD4T/MxZ5&#10;/zsccP9DImn/Sidi/1IqXf9cLVr/ZTBY/20xVv9zM1T/eTRT/341Uv+ENlD/iTdP/444Tv+TOE3/&#10;mTlM/6A6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOr+8AwCwygMAo9wD&#10;AZn/EgOP/yIIgv8oDXb/LxJt/zcXZf8/G17/Rx5Y/04hVP9XI1H/XyVO/2UmTf9sJ0v/cShK/3Yp&#10;Sf97Kkj/gCpH/4UrRv+JK0X/jixE/5QsQ/+aLUP/mi1D/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi1D&#10;/5otQ/+aLbHCAQCj0gAAlesDAYz/EwOA/xwGdP8jCmn/Kg5g/zISWf86FVP/QhdO/0kZS/9RGkj/&#10;WBxG/10dRP9jHUP/Zx5B/2wfQP9wHz//dCA+/3ggPf98IDz/gSE7/4chO/+MIjv/jCI7/4wiO/+M&#10;Ijv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIv96HQP/digG/3IzC/98Nw//hD8V/4hIHf+LUyf/iWAx&#10;/4ZtO/+CeUT/foZM/3uRU/93mlj/dKJd/HGoYfpurmT4a7Rn92m6afVowWvzZsht72PNb+xh03Dn&#10;X91x4l3lc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc/96HQP/digG/3IzC/98&#10;Nw//hD8V/4hIHf+LUyf/iWAx/4ZtO/+CeUT/foZM/3uRU/93mlj/dKJd/HGoYfpurmT4a7Rn92m6&#10;afVowWvzZsht72PNb+xh03DnX91x4l3lc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz&#10;3Vvmc/96HQP/digG/3IzC/98Nw//hD8V/4hIHf+LUyf/iWAx/4ZtO/+CeUT/foZM/3uRU/93mlj/&#10;dKJd/HGoYfpurmT4a7Rn92m6afVowWvzZsht72PNb+xh03DnX91x4l3lc91b5nPdW+Zz3Vvmc91b&#10;5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc/96HQP/digG/3IzC/98Nw//hD8V/4hIHf+LUyf/iWAx/4Zt&#10;O/+CeUT/foZM/3uRU/93mlj/dKJd/HGoYfpurmT4a7Rn92m6afVowWvzZsht72PNb+xh03DnX91x&#10;4l3lc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc/96HAP/dycG/3QyC/9/Ng//&#10;hj0V/4tHHf+OUSf/jF4x/4lrPP+Fd0b/gYNO/32PVv95mFz8daBh+XKmZfdvrWn1bLNs82q5b/Jo&#10;wHHwZshz7GTNdehh1HbjX953213jedVd5XbVXeV21V3ldtVd5XbVXeV21V3ldtVd5XbVXeV21V3l&#10;dv97HAP/dycG/3cwCv+CNQ7/ijwV/49GHf+STyf/kVwy/45oPf+KdEj/hoBS/4GLWvx9lWH4eJ1n&#10;9XSkbfJxqnHwbrB07mu2d+xpvnrqZ8d952XOf+Ji1oDZX92B0F/gfsxg43vMYON7zGDje8xg43vM&#10;YON7zGDje8xg43vMYON7zGDje/98HAP/eCYG/3ovCv+FMw7/jTsU/5JEHP+WTif/lVoy/5JlPv+O&#10;cUr/in1V/oWIXvmAkmf0e5pu8Hahc+1yp3jqb6596Gy0gOZpvIPkZ8aG4WXPiNli14rPYdmIyGLd&#10;gsRj4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf/99GwP/eSYG/3wuCv+IMg7/kDoU&#10;/5VDHP+aTCf/mVgz/5ZjP/+Sbkz/jnpX/ImFYvWEj2vwfpdz7Hmeeuh0pYDlcKuF4myzieBqu4ze&#10;aMaP2mbRks5i0ZLHZNWMwWXbhr1m3YK9Zt2CvWbdgr1m3YK9Zt2CvWbdgr1m3YK9Zt2CvWbdgv99&#10;GwP/eiYG/38sCv+LMQ3/kzoT/5hCHP+dSyb/nVYz/5thQP+XbE37knZa942BZvKIjHDsgpR553ub&#10;geN1oojfcamO3G2xktlru5bXaciZzGTLm8VlzpfAZ9KRumjYirZp24a2aduGtmnbhrZp24a2aduG&#10;tmnbhrZp24a2aduGtmnbhv9+GwP/eyYG/4ErCf+NMQ3/lTkT/5tCG/+gSib/oVQz/59fQfucaU/2&#10;l3Nd8ZJ+auyMiHXnhZGA4n6Yid14oJHYcqeX0m2vnc9suZ/Ma8Wgw2fHoLxoy5u3atCUsmzVja9s&#10;2YmvbNmJr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJr2zZif9+GgP/eyUG/4MqCf+PMAz/mDgS/55B&#10;G/+jSSb/plIz/aRdQfehZ1DxnHFf65d7beWPg3reh4uG1X6Skc94mZfKdKGcx3Gqn8Nvs6HBbr+j&#10;umvFo7NryJ+vbc2Yq2/Skalw1oypcNaMqXDWjKlw1oypcNaMqXDWjKlw1oypcNaMqXDWjP9/GgP/&#10;fCUG/4YpCP+SLwz/mzgS/6FAGv+nSCX/qlEy+albQfOmZFHsom5h5Zp2cNyRfn/SiYaLy4KNk8V9&#10;lZnAeJ2evHWloblzrqS2crmlsnDDpqtvxqKoccubpHPQk6J01I6idNSOonTUjqJ01I6idNSOonTU&#10;jqJ01I6idNSOonTUjv+AGgP/fCUG/4goCP+ULwv/nTcR/6Q/Gf+qRyT9rk8y9q1ZQe+rYlLnpmti&#10;3p5yc9KVeoHKjYKLw4eKk72BkZq3fZmfs3mho693qqasdrSnqnbBqKNzw6WgdcmennfPlpx30pGc&#10;d9KRnHfSkZx30pGcd9KRnHfSkZx30pGcd9KRnHfSkf+AGgP/fSUG/4onCP+WLgv/nzYQ/6c/GP+t&#10;RyP7sk4x87JXQeuxYFLiqmhk1qJwdMyZd4HDkn+LvIuGlLWGjpqvgZWgqn6dpKZ7pqejerCpoXm8&#10;qZt3waiZecegmHrNmJd70ZOXe9GTl3vRk5d70ZOXe9GTl3vRk5d70ZOXe9GTl3vRk/+BGgP/fiQG&#10;/4wmB/+YLgr/ojYQ/6k+GP+vRiP4tU0w8LdWQOe1XlLdrmZk0KVuc8addYC9lnyLtZCDlK6Ki5uo&#10;hpKgo4KapZ9/o6ibfq2qmH25q5R7wKqTfcaikn7MmZF/0JSRf9CUkX/QlJF/0JSRf9CUkX/QlJF/&#10;0JSRf9CUkX/QlP+BGQP/fiQG/40mB/+aLQr/pDUP/6w9F/6yRSL2uEww7bxUQOS4XVHXsmRjy6ls&#10;c8Chc4C3mnqLr5SAk6iPiJuiio+gnIeXpZeEoKiUgqmqkYK1q42Bv6uNgcWkjILLm4yCz5WMgs+V&#10;jILPlYyCz5WMgs+VjILPlYyCz5WMgs+VjILPlf+CGQP/fyQG/48lB/+cLQn/pjUO/649Fvy1RSHz&#10;vEsu6sFSP+C8W1HRtWNjxq1qcrulcX+ynneKqZh+k6KThZqbj42gloyVpZGJnaiNh6erioeyrIeH&#10;v6yGhsSlh4bKnIeGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bOl/+CGQP/gCMF/5El&#10;Bv+eLAn/qDQN/7E8Ffq4RB/wv0st58VRPdzAWlDNuGFiwbBocbapb36sonWJpJ18kpyYgpqVlIqg&#10;j5GSpYqOm6iGjaWrg4ywrIGNvqyAi8OmgYvJnYGLzZiBi82YgYvNmIGLzZiBi82YgYvNmIGLzZiB&#10;i82YgYvNmP+DGQP/giIF/5MkBv+gLAj/qzMN/7Q8FPe8Qx7uxEor5MlRO9XEWE/IvGBhvLRncLGt&#10;bX2np3OJnqJ5kpadgJmPmoifiZeQpIOUmKh/k6KqfJKtq3qSu6x6kcOme5DJnnyPzZh8j82YfI/N&#10;mHyPzZh8j82YfI/NmHyPzZh8j82YfI/NmP+DGAL/hCEF/5UkBv+iKwj/rTML/rc7EvTAQhzqyUko&#10;4M1POdDHV07DwF5gt7hlb6uya3yhrHGHmKd4kJCjfpiJoIWegp2No32blqd4maCpdZmrqnOZuKtz&#10;mMOmdZbJnnaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmf+EGAL/hyAF/5cjBf+l&#10;Kgf/sTIK+7s6EPHFQRnnz0gl29JNOMvLVUy9xF1esb5jbqW4anubsm+Gkq52j4mqfJaCp4Oce6SL&#10;oXailKVxoZ2nbqCpqWyhtqltocOmb53JnnCczZhwnM2YcJzNmHCczZhwnM2YcJzNmHCczZhwnM2Y&#10;cJzNmP+FGAL/ih4E/5oiBP+oKQb/tTAI9sA4DuvLQBXh2EYg09hLNsXQVEu3yVtcq8NibJ++aHiU&#10;uW6Di7VzjIOyepN7r4GZda2Jnm+rkqJrqpykaKqnpWaqtKZmq8WkaKbKnGmkzZdppM2XaaTNl2mk&#10;zZdppM2XaaTNl2mkzZdppM2XaaTNl/+GFwL/jRwE/54hBP+sJwX9ui8G78c2CuPUPhDY30Mfy95K&#10;NL7WUkiw0FpapMpgaZjGZnaNwWyAhL5yiXu7eJB0uX+VbreHmmm2kJ1ltZugYrSmoWC1s6FftsWg&#10;YbHMmmKuz5Virs+VYq7PlWKuz5Virs+VYq7PlWKuz5Virs+VYq7Plf+HFwL/kRoD/6IgA/+yJQP1&#10;wCsE5s8xBtjeOA/M5UMgw+JJM7beUUap2FhXnNJeZZDOZHKGy2p8fMhwhHTGd4puxH6PaMOHlGPC&#10;kJdfwZuZXMGmmlvCs5taw8WaW77PlVy60pFcutKRXLrSkVy60pFcutKRXLrSkVy60pFcutKRXLrS&#10;kf+JFgL/lhkC/6gdAv64IQLsySIC2d0lBMzlNxHC6kMit+dIM6zkT0Sg4FZTlN1dYIjaY2t+1mp1&#10;ddRwfW7Sd4Nn0X+IYtCHi17QkY5a0JyQWNCnkVbQtZJV0seRVs3UjlbI1otWyNaLVsjWi1bI1otW&#10;yNaLVsjWi1bI1otWyNaLVsjWi/+LFQL/nRcB/68ZAfTBGAHd2BEAzOUmBcHuNxO270Ijq+1HMqHr&#10;TECW6VVNi+ddWILmZWF55GxpcuR0b2zjfHRn4oR4YuKNe17ilX5b4J6AWN+nglXesYNT3r6DUt7S&#10;g1HZ3IJR2dyCUdncglHZ3IJR2dyCUdncglHZ3IJR2dyCUdncgv+PEwL/pBMB/rgSANbMCwDM5BEB&#10;wO8mB7X1OBWq9EAin/NGMJXySzyM8VRGgvBdT3rwZlZ08G5cbu92YWnvfmRl74ZoYe+Oal7ulm1b&#10;7Z5vWOulcFbrrnFU6rhyUurHc1Hp1XNR6dVzUenVc1Hp1XNR6dVzUenVc1Hp1XNR6dVzUenVc/+Y&#10;EAH/rg4A1MEJAMnPCQC+8BICs/knCqn7OBWe+z4hk/tELIn6SjWB+lM+efpdRXL6Zkpt+m9OaPp2&#10;UmT6flVh+oZXX/uOWlz6llta+Z1dV/ilXlX3rGBT97VhUvbBYVD2ymJQ9spiUPbKYlD2ymJQ9spi&#10;UPbKYlD2ymJQ9spiUPbKYv+jCwDWuAYAxsQHALvUCQCw/BQDpv8pC5z/NRWQ/zsehv9CJn3/SS51&#10;/1E0b/9bOmn/ZT5l/25BYv91RF//fEZc/4NIWv+LSVj/k0tW/5tMVf+iTVP/qU5R/7FPUP+7UE//&#10;w1FP/8NRT//DUU//w1FP/8NRT//DUU//w1FP/8NRT//DUdqvAgDGvAUAuckFAK3bCACj/xcEmv8r&#10;C47/MRKD/zgaef9AIHD/RyZp/08rY/9YL1//YjJc/2s0Wv9yNlj/eDhW/385VP+GO1L/jTxR/5U9&#10;T/+cPk7/oz5N/6o/S/+zQEr/uUFK/7lBSv+5QUr/uUFK/7lBSv+5QUr/uUFK/7lBSv+5Qci1AgC4&#10;wQQAq9ADAJ/rCQGW/xoFi/8mCn//LQ91/zUVbP89GmX/RB5e/0wiWP9UJVX/XSdS/2UpUP9sKk7/&#10;cytN/3ksTP9/LUr/hS5J/4wvSP+SMEf/mTBF/6AxRP+pMkP/rjJD/64yQ/+uMkP/rjJD/64yQ/+u&#10;MkP/rjJD/64yQ/+uMri6AgCqyAAAndkAAJL/DAKJ/xoEff8hCHL/KAxo/zAQYP84FFr/QBdU/0ga&#10;T/9PHEz/Vx1J/10eR/9jIEX/aSBE/28hQv90IkH/eiJA/4AjP/+GJD7/jCQ9/5IlPP+ZJTv/niY7&#10;/54mO/+eJjv/niY7/54mO/+eJjv/niY7/54mO/+eJqvBAACd0AAAj+EAAIb/DgJ6/xUDbv8cBmT/&#10;Iwlc/ysMVf8zD0//OxFJ/0ITRv9JFEL/TxZA/1UWPv9aFzz/Xxg7/2QYOf9oGTj/bRk3/3IaNv93&#10;GjX/fBo0/4EbM/+IGzL/jRsy/40bMv+NGzL/jRsy/40bMv+NGzL/jRsy/40bMv+NG/9wHgP/bCkG&#10;/2kzCf9yNw3/eT4S/31HGf+AUSH/fl8p/3xtMv95ezn/dohA/3OTRf9wnUr/bqZO/2utUf9ptFP/&#10;aLtV/2bDV/9jx1n7Ycxb91/TXPNe3V3wXONe61vpX+dZ72DlWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ&#10;8V/lWfFf5VnxX/9wHgP/bCkG/2kzCf9yNw3/eT4S/31HGf+AUSH/fl8p/3xtMv95ezn/dohA/3OT&#10;Rf9wnUr/bqZO/2utUf9ptFP/aLtV/2bDV/9jx1n7Ycxb91/TXPNe3V3wXONe61vpX+dZ72DlWfFf&#10;5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX/9wHgP/bCkG/2kzCf9yNw3/eT4S/31HGf+AUSH/&#10;fl8p/3xtMv95ezn/dohA/3OTRf9wnUr/bqZO/2utUf9ptFP/aLtV/2bDV/9jx1n7Ycxb91/TXPNe&#10;3V3wXONe61vpX+dZ72DlWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX/9wHgP/bCgG/2sx&#10;Cf91Ng3/ezwS/39GGf+DUCH/gV4q/35rM/97eDv/eIZC/3WSSP9ym03/cKRR/22sVP9rslf/abla&#10;/2fBXPxlx174Ysxf9WDTYfBe3WLsXORj6FvpZOJa72TgWvBi4FrwYuBa8GLgWvBi4FrwYuBa8GLg&#10;WvBi4FrwYv9xHQP/bSgG/24wCf94NAz/fzsS/4NEGf+HTiH/hlsr/4NoNP9/dT3/fIJF/3mOTP92&#10;mVL/cqFW/2+pWv5tsF78ardh+2i+Y/lmxmX0Y8xn8GHTaetf3mvmXeVs4Fvpbdlc7mjWXO9n1lzv&#10;Z9Zc72fWXO9n1lzvZ9Zc72fWXO9n1lzvZ/9yHQP/bigG/3EuCf97Mgz/gzoR/4dDGP+KTCH/ilkr&#10;/4dlNf+Dcj//f35I/3yLUP95llb/dZ9c/XKmYPpurWT4bLRo9mm8a/RnxW3wZMxw62HTcuVf33Pe&#10;XOV01lzocc9e7WzNXu5rzV7ua81e7mvNXu5rzV7ua81e7mvNXu5rzV7ua/9zHAP/bycG/3QtCP9+&#10;MQz/hjkR/4tCGP+OSyH/jlYr/4tjNv+Hb0H/g3tL/3+HU/58klv8eJxh+XSkZ/Zwq2vzbbJv8Wq6&#10;c+9ow3brZcx45mLVet5f33zTXeN7zV/mdsdg6nDGYOxuxmDsbsZg7G7GYOxuxmDsbsZg7G7GYOxu&#10;xmDsbv90HAP/cCcG/3YrCP+BLwv/iTgQ/45AGP+SSSH/k1Qs/5BgN/+MbEP/h3dN+4ODV/h/jmD2&#10;epdn83agbvByqHPtbq9462u4fOhown/mZs2C32LYhNFf3IXKYOB/xWHjer9j6HS+Y+lyvmPpcr5j&#10;6XK+Y+lyvmPpcr5j6XK+Y+lyvmPpcv90HAP/cCYG/3kqCP+FLgv/jTcQ/5I/F/+WSCD/l1Is/5Ve&#10;OP6RaUT6jHRQ9Yd/W/KCiWXufZNu6nebdedyo3zkbquB4Wqzht5nvYraZcqN0mLUjshi2IrCY9yE&#10;vGXgfrdm5Xi2ZuZ2tmbmdrZm5na2ZuZ2tmbmdrZm5na2ZuZ2tmbmdv91GwP/cSYG/3woB/+ILQr/&#10;kDYP/5Y+Fv+aRyD/nFAr/5pbOPmXZkX0knBS74x7X+qFhWrlfo104HiVfdtynYXUbaSL0Gqtjs1o&#10;t5DLaMORyGfRkr9l1I+5Z9mJtGjdgrBp4nyuauR5rmrkea5q5HmuauR5rmrkea5q5HmuauR5rmrk&#10;ef92GwP/ciYF/38nB/+KLAr/kzUO/5k9Fv+eRh//oU4r+6BZOPWcY0bvmG1U6JB3YuKIf2/agId7&#10;0nqPg811l4nJcZ+NxW6okcJssZO/a7yVvWvLlbZp0JSxa9WNrGzbhqht4H+nbeJ8p23ifKdt4nyn&#10;beJ8p23ifKdt4nynbeJ8p23ifP92GwP/cyUF/4EmB/+NLAn/ljQO/508Ff+hRB7+pUwq96VXOPCi&#10;YUfpnGpW4ZRyZdiMe3PPhYN8yX+LhMN6k4q/dpuPunOjk7dwrJa0b7eXsW/EmKxtzZipb9OQpXDY&#10;iaFx3oKgceB/oHHgf6Bx4H+gceB/oHHgf6Bx4H+gceB/oHHgf/93GwP/dCUF/4MlBv+QKwn/mTMN&#10;/6A7FP+lQx37qUsp86pUOOyoXkfjoWdX2plvZ8+ReHPHioB9wYSIhbt/j4u1epeQsXeflK10qJeq&#10;c7KZp3K/mqRyy5qhc9CTnnTWjJt13ISadd6BmnXegZp13oGadd6BmnXegZp13oGadd6BmnXegf94&#10;GgP/diQF/4YjBv+SKgj/mzIM/6M6E/+oQhz4rUoo8K9SN+esXEfepWRY0Z1tZsiVdXPAjnx9uYmE&#10;hbODjIytf5ORqXublaV5pJmhd66bnna6nJ13ypyZd8+Wl3jUjpV424aUeN2DlHjdg5R43YOUeN2D&#10;lHjdg5R43YOUeN2DlHjdg/94GgP/eCMF/4gjBv+UKgj/njEL/6Y6Ev6rQhv1sEkn7LVQNuOwWkbY&#10;qWNXzKFrZsKacnK6k3p8s42BhayIiYymhJCRoYCYlp19oZqZe6qclnu2nZR7xp6Se82YkXzTkI98&#10;2YiPfNyFj3zchY983IWPfNyFj3zchY983IWPfNyFj3zchf95GgP/eiIF/4oiBf+WKQf/oDEL/6g5&#10;EfuvQRrytEgm6blPNN+0WUXSrWFWx6VpZb2ecHK0l3d8rZF+haaMhoygiI2RmoWVlpaCnpqSgKed&#10;j3+zno2Awp6LgMyai4HSkoqA2ImJgNuGiYDbhomA24aJgNuGiYDbhomA24aJgNuGiYDbhv95GgL/&#10;eyEE/4siBf+YKAf/ozAK/6s4EPmyQBjvuEck5r1OM9u4V0TNsGBWwqlnZLiibnGvm3V7p5Z8hKCR&#10;g4uajYuRlIqTlo+Hm5qLhaWdiISwn4WEv5+FhcubhYXRk4WF2IqEhNqHhITah4SE2oeEhNqHhITa&#10;h4SE2oeEhNqHhITah/96GQL/fSAE/40hBf+bKAb/pS8J/643Dva2PxfsvEYi48FOMNW8VkPItF5V&#10;vaxmY7OmbHCqn3N7oZp6hJqWgYuUkoiRjo+QlomMmZqEiqOdgYqun36KvJ9+isqcf4rQlH+J1ot/&#10;iNmIf4jZiH+I2Yh/iNmIf4jZiH+I2Yh/iNmIf4jZiP96GQL/fx4E/5AhBP+dJwX/qC4I/rI2DfO6&#10;PhXpwUUf38VML9C/VELEt11TuLBkYq6qam+kpHF6nJ93g5SbfoqOmIaQh5WOlYKSl5l9kKCceo+r&#10;nniPuZ93kcqdeZDPlXmO1ox5jdiJeY3YiXmN2Il5jdiJeY3YiXmN2Il5jdiJeY3Yif97GQL/gR0E&#10;/5IgBP+gJgX/qy0H+7U1C/C+PRLmx0Qc2slJLsvDU0G+vFtSs7ViYaivaW6fqm94lqV1gY6hfImH&#10;noOPgZuLlHuZlJh3l56bc5apnXGWtp5wl8idcpbPlXOU1Yx0k9iJdJPYiXST2Il0k9iJdJPYiXST&#10;2Il0k9iJdJPYif98GAL/hBwD/5UfA/+jJQT/rywG97ozCezEOw/izkIY085ILMbHUkC5wFpRrbph&#10;X6O0Z2yZsG13kKt0gIioeoeBpYGNeqKJknWgkpZwnpuZbJ6nm2qetJxpn8WbbJ7QlG2a1oxtmdiJ&#10;bZnYiW2Z2IltmdiJbZnYiW2Z2IltmdiJbZnYif99GAL/hxoD/5geA/+mIwP/sykE88AxB+fLOAvd&#10;2DoWzdJGKsDMUD6zxlhPp8BfXZy7ZWqSt2t0ibNxfYGveIR6rX+KdKqHj26pj5Npp5qWZqelmGOn&#10;spliqMOYZafRk2aj1otnodmJZ6HZiWeh2YlnodmJZ6HZiWeh2YlnodmJZ6HZif9+FwL/ixgC/5wc&#10;Av+rIQL7uSYD7ccsBN/VMQbT3jkUxthEKLnRTjuszFZMoMddWpXCY2eLv2lxgrtveXq4doBztn2G&#10;bbSFi2izjo9jspiSYLGkk16ysZRcssKUXrLTkF+s2YlgqtqGYKrahmCq2oZgqtqGYKrahmCq2oZg&#10;qtqGYKrahv9/FwL/kBYC/6EaAf+xHQH0wCAB49EgAdPfLAbJ4jsUvt9EJbLZTDil01RJmc9bV47L&#10;YWOEyGhse8VudXPDdXtswXyBZ8CEhWK/jolevpiLWr6kjVi+sY5Xv8KNWL/Xi1m43IVZtt2DWbbd&#10;g1m23YNZtt2DWbbdg1m23YNZtt2DWbbdg/+BFgL/lRQB/6cWAf24FwDpyxEA098WAcjnLAe+5jsW&#10;s+REJajhSzWc3VJEkdlZUobVYF1802ZmdNFtbmzPdHRmznx5Yc2FfVzMjoBZzJmDVsylhFTMs4VT&#10;zcSFU83dg1PG4H5Uw+F9VMPhfVTD4X1Uw+F9VMPhfVTD4X1Uw+F9VMPhff+HEwH/nBIB/64RANrC&#10;CgDQ0goAx+gYAbzsLAqy6zwXqOpDJZ3oSDOS5lBAiORZS37iYFR24Whcb+BvYmjfd2hj3n9sXt6I&#10;cFrekXNX3pt1VN6nd1LftHhQ38R4T+DeeE/W5XVP0+d0T9PndE/T53RP0+d0T9PndE/T53RP0+d0&#10;T9PndP+PDwH/pA4A27gIAM3FCQDF1QoAuvEaA7DyLQym8TsYm/BBJJHvRy+H7k46fu5YQ3ftYUpw&#10;7WlQauxxVWXseVlh7IFcXeyKX1rsk2FX7Z1jVe2nZVLts2ZR7sBnT+/UaE7r5mhN6OhoTejoaE3o&#10;6GhN6OhoTejoaE3o6GhN6OhoTejoaP+ZCwDdrgQAzLwGAMHJBwC42woArfgcBKT4Lw2Z+DkXj/g/&#10;IYX4Rip8+E0ydfdXOW73YD9p92lDZPhxR2H4eUpd+IFMWviJT1j4klFW+ZtSU/mlVFH6r1VQ+rtW&#10;TvrKV03741dM++lXTPvpV0z76VdM++lXTPvpV0z76VdM++lXTPvpV+WlAADOtAQAv78FALTOBgCq&#10;6w0BoP8fBpf/Lw2M/zYVgv89HXj/RCRw/0wqav9UL2X/XjNh/2c3Xf9vOVr/djxY/34+Vv+GP1P/&#10;jkFR/5dCUP+gQ07/qUVN/7NFS/++Rkr/0EdJ/9xHSf/cR0n/3EdJ/9xHSf/cR0n/3EdJ/9xHSf/c&#10;R9GuAAC/uQMAssUDAKfVBQCc/Q8ClP8iBon/Kwx+/zISdf86GGz/Qh1l/0kiX/9RJVr/WihX/2Mr&#10;VP9rLVL/ci9Q/3kwT/+AMU3/iDJL/5A0Sv+YNUj/oTVH/6o2Rv+zN0T/vzhE/8U4RP/FOET/xThE&#10;/8U4RP/FOET/xThE/8U4RP/FOMGzAACyvgIApcwBAJndAwCQ/xIChv8fBXv/Jwpx/y4OaP82E2H/&#10;Phda/0YaVf9NHVH/VR9O/10gS/9kIkn/ayNH/3EkRv94JUT/fyZD/4YnQf+OKED/lig//54pPf+n&#10;KTz/sCo8/7QqPP+0Kjz/tCo8/7QqPP+0Kjz/tCo8/7QqPP+0KrO4AQClxgAAl9UAAIvvBAGE/xMC&#10;d/8aBG3/Igdk/yoLXP8yDlX/ORFQ/0ETS/9IFUj/TxdF/1YYQv9cGUD/YRo+/2caPP9tGzv/cxw5&#10;/3kcOP+AHTb/iB01/48eNP+XHjL/oB8y/6QfMv+kHzL/pB8y/6QfMv+kHzL/pB8y/6QfMv+kH6bA&#10;AACXzgAAid4AAH//BwF0/xACaf8VA1//HAVX/yQIUP8sCkr/MwxF/zsOQf9BDz3/RxA6/00ROP9S&#10;ETb/VxI0/1wTMv9hEzH/ZhQv/2sULv9xFS3/dxUs/30VKv+DFin/ixYp/44WKf+OFin/jhYp/44W&#10;Kf+OFin/jhYp/44WKf+OFv9mIAP/YSoF/2EzCP9pNgv/bj0P/3FGFf9zURz/c14j/3BtKf9ufDD/&#10;a4k1/2mWOf9noT3/ZqpA/2SyQv9juUT/YcJG/2DIR/9ezUj/XNRK/1veS/tZ5Ez3WOpM9FfvTfBW&#10;803sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4Tf9mIAP/YSoF/2EzCP9pNgv/bj0P/3FG&#10;Ff9zURz/c14j/3BtKf9ufDD/a4k1/2mWOf9noT3/ZqpA/2SyQv9juUT/YcJG/2DIR/9ezUj/XNRK&#10;/1veS/tZ5Ez3WOpM9FfvTfBW803sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4Tf9mIAP/&#10;YioF/2MxCP9rNQv/cDwP/3NFFf91Txz/dl0j/3NsKv9wejH/bYc2/2uUO/9pnz//aKhC/2awRf9k&#10;uEf/Y8BJ/2HHSv9fzEz/XdNN/FzeTvla5E/1WepQ8VjvUe1X9FHpV/lQ6Vf5UOlX+VDpV/lQ6Vf5&#10;UOlX+VDpV/lQ6Vf5UP9nHwP/YyoF/2UwCP9uMwv/dDoP/3dDFf95Thz/elok/3doK/90djP/cYQ5&#10;/26QP/9sm0P/aqVH/2itSv9ntkz/Zb5O/2PFUP9hy1L9X9JU+V3dVfRb5FbwWupX61jwWOdY9Vfj&#10;WfpU41n6VONZ+lTjWfpU41n6VONZ+lTjWfpU41n6VP9oHwP/YykF/2guB/9xMgr/dzgP/3tCFf99&#10;TBz/flgk/3tmLf93czX/dIA8/3GMQv9vl0f/bKFL/2qqT/9oslL/Z7tU/2XEVv5iylj5YNFa9V7c&#10;XPBc5F3qWute5lnxX+Ja9VvcW/lX3Fv5V9xb+VfcW/lX3Fv5V9xb+VfcW/lX3Fv5V/9pHgP/ZCkF&#10;/2stB/90MAr/ezcO/39BFf+BShz/glUl/39jLv97cDb/eHw+/3WJRf9xlEv/b55Q/2ymVP9qrlj9&#10;aLdb/GbAXfpkyWD1YdBi8F7cY+pc5WXlW+xm3lrwY9hb9GDRXfhb0V34W9Fd+FvRXfhb0V34W9Fd&#10;+FvRXfhb0V34W/9pHgP/ZSgF/24rB/94Lgr/fzYO/4M/FP+FSBz/h1Ml/4RgL/+AbDj/fHlB/3iF&#10;Sf50kFD7cZlW+W6iWvhrql/2aLJi9Ga7ZfNkxWjwYtBr6l/dbeNd527bW+pt01zvaM1e82TIX/df&#10;yF/3X8hf91/IX/dfyF/3X8hf91/IX/dfyF/3X/9qHgP/ZigF/3EpB/97LAn/gzUN/4c+FP+KRxv/&#10;jFAl/4ldL/+FaTr9gXVE+nyATfd4i1X0c5Vc8W+dYu9spWftaa1r62a2b+hjwHLmYcx142Dfd9Zc&#10;5HjOXulyyV/tbcRg8Gi/YvRjv2L0Y79i9GO/YvRjv2L0Y79i9GO/YvRjv2L0Y/9rHQP/ZycF/3Qn&#10;Bv9/Kwj/hzMN/4w8E/+PRRv/kU4l/49aMPyLZjv4hnFG84F8Ue98h1rsdpBi6HGYaeVsoHDhaKh1&#10;3mSwettiun7YYcd/1GHaf8tf4X7EYeV3v2Lpcrtj7W22ZPFntmTxZ7Zk8We2ZPFntmTxZ7Zk8We2&#10;ZPFntmTxZ/9sHQP/aiYF/3cmBv+CKgj/ijIM/5A7Ev+TQxr/lkwk/ZVXMPeRYjzyjG1J7IZ4VOd/&#10;gV/ieIpp3HKSctZtmnjSaqJ8zmerf8tmtIHJZb+Dx2TOhMFj3YO6ZOJ8tmbmdrJn6nGuaO9qrmjv&#10;aq5o72quaO9qrmjvaq5o72quaO9qrmjvav9tHAP/bCQF/3okBf+FKQf/jjEL/5Q5Ef+YQhn/m0ok&#10;+JtUMPKXXz3rkmpL5YpzWN6CfGTVfIVuz3aNdcpylXrGbp1+w2ylgr9qr4S9abmGumjHh7do2oex&#10;aN6BrWnjeqlr6HSma+xtpmztbaZs7W2mbO1tpmztbaZs7W2mbO1tpmztbf9tHAP/biME/30iBf+I&#10;KAf/kTAK/5g4EP+cQBj7n0kj9KFSL+2dXD3llmZM3Y5vWtOHeGXMgYFuxnuJdsF3kXu8c5mAuHCh&#10;hLVuqoeybbSJr2zBiq1s0oqobNyFpW3hfqJu5Xefb+twn2/rcJ9v63Cfb+twn2/rcJ9v63Cfb+tw&#10;n2/rcP9uHAP/cSIE/38hBf+LJwb/lC8J/5s3D/+gPxf4pEch8KdPLuiiWj3fm2NN1JRsWsuMdWXE&#10;hn1vvoCFdrh8jXyzeJWBr3WdhatypYmoca+LpXC7jKNwy42gcdmInXHfgZty5HqZc+lymXPpcplz&#10;6XKZc+lymXPpcplz6XKZc+lymXPpcv9vGwP/cyAE/4IgBP+OJgb/ly4I/582Dv2kPhX0qEYg7KxN&#10;LeOnWDzZoGFMzZhqWcWRcmW9i3putoWCdrCAiX2rfZGCp3mZhqN3ooqfdauNnHS3jpp0xo+YddaL&#10;lnbdg5R24nyTdud0knbodJJ26HSSduh0knbodJJ26HSSduh0knbodP9vGwL/dR8E/4QfBP+QJQX/&#10;mi0I/6I1DPqoPRTxrEUe6LBMK9+rVzvSpF9LyJxoWb+Vb2S3j3dusIp/dqqFhn2kgY6Cn36Wh5t7&#10;nouXeaiOlHizj5J4wpCRetWNj3rbhY564X6NeuZ2jXrmdo165naNeuZ2jXrmdo165naNeuZ2jXrm&#10;dv9wGwL/dh4D/4YeBP+TJQX/nSwH/6U0C/erPBLusUMc5bRLKdqvVTrNqF5KwqBmWLmabWSxk3Vu&#10;qo58dqOKg32ehouCmYKTh5SAm4uQfqWOjX2wkIp9vpGKf9OPiX7ah4h+33+HfuV3h37ld4d+5XeH&#10;fuV3h37ld4d+5XeHfuV3h37ld/9wGwL/eB0D/4geA/+VJAT/oCsG/6gyCvSvOhHrtUIa4bhKJ9Sz&#10;UznIq1xJvqRkV7Sea2OsmHJtpJN5dZ6OgXyYi4iCkoeQh42FmYuJg6KOhoKukYOCvJGCg86Rg4PZ&#10;iIKC34GCguR5goLkeIKC5HiCguR4goLkeIKC5HiCguR4goLkeP9xGgL/ehwD/4odA/+XIwT/oikF&#10;/KwxCfGzOQ/oukAX3bxIJc+2UjjDr1tIuahiVq+iamKnnHBsn5d3dZiTfnySkIaCjI2Oh4eKl4uD&#10;iKCOf4erkXyHuZF7h8uRfIjYiX2H3oJ9huR6fYbkeX2G5Hl9huR5fYbkeX2G5Hl9huR5fYbkef9x&#10;GgL/fBoD/40cA/+aIgP/pSgE+a8vB+64Nwzkvz8U2MBGJMq6UDe/s1lHtKxhVaqmaGGhoW5rmZx1&#10;dJKYfHuMlYOBhpKLhoGQlIt8jp6OeI2pkHaMtpF0jciRdo7YineM3YJ3iuN6d4rjeneK43p3iuN6&#10;d4rjeneK43p3iuN6d4rjev9yGgL/fxkC/48bAv+dIAP/qSYD9rMtBeq9NQngxjwQ0sREI8W9TzW6&#10;t1hGr7FfVKWrZmCcpm1qlKJzc4yeenqGm4GAgJiJhXqWkol1lJuNcpOmj2+TtJBtlMWQcJXYinCS&#10;3YNxkON7cZDje3GQ43txkON7cZDje3GQ43txkON7cZDje/9zGQL/ghcC/5IaAv+gHwL/rSQC8rgq&#10;BObDMQbbzDUPzMhCIcDCTTS0vFZEqbZeUp+xZF6WrGtojqlxcYaleHh/on9+eaCHg3Sdj4hvnJmL&#10;a5ukjWibso5nm8KOaZ3YimqZ3YJrluN7a5bje2uW43trluN7a5bje2uW43trluN7a5bje/90GQL/&#10;hRUC/5YYAf+kHAH7siAB7b8lAuHMKgPU0TINx8xBH7rHTDGuwVRCo7xcUJm3YlyQs2lmh7BvboCt&#10;dnV5qn17c6iEgG2mjYVopZeIZaSjimKksItgpMGLYqbZiGOi3oFlnuN6ZZ7jemWe43plnuN6ZZ7j&#10;emWe43plnuN6ZZ7jev92GAL/iRMB/5oWAf+pGAH2uBsB58caAdvZHAHN1jALwNI/HbTNSi+oyFI/&#10;ncNaTZK/YViJu2digLhta3m2dHFys3t3bLGDfGewjIBir5aDXq6hhlyur4dar7+HW7DahF2s4H9e&#10;p+V4XqfleF6n5Xhep+V4XqfleF6n5Xhep+V4XqfleP96FQL/jhIB/58TAP+wEwDvwBAA2dQMAM7f&#10;HAHE3S8Judk9Gq3TSCyhz1A7lctYSYvHX1SCxGVeecJsZnLAcmxrvnpyZr2CdmG7i3pcu5V9Wbqh&#10;f1e6r4BVu7+AVbzZf1a443pYsud1WLLndFiy53RYsud0WLLndFiy53RYsud0WLLndP+AEgH/lBAA&#10;/6YPAOO4CwDSxgoAzNcLAMPjHgK54jEKr+A9GKTdRieZ2U43jdRWRIPRXU96z2RYcs1qX2vLcmVl&#10;ynlqYMmCb1vJi3JXyJZ1VMiid1LIr3hRycB4UMrbd1HG6HNSwOtvUr/sb1K/7G9Sv+xvUr/sb1K/&#10;7G9Sv+xvUr/sb/+HDgH/mw0A364HANC8CADHyQgAwdsLALfoIAOt5zENpOY9GZnkRCaO4kwzhOBU&#10;PnveXEdz3WNPa9xqVmXaclxg2npgW9mDZFfZjGdT2ZdqUNmjbE7ZsW1N2sJtTNvcbE3Y7GpOz/Bn&#10;Ts/wZ07P8GdOz/BnTs/wZ07P8GdOz/BnTs/wZ/+PCwDppAQA0bQGAMW/BgC8zQgAtOkOAaruIgWi&#10;7jMOl+07GY3sQiSD60kue+pTNnPpXD5s6WREZ+lsSWLodE1e6HxRWuiFVFbojlZT6ZhZUemjWk7p&#10;sFxN6r5cTOvSXUvq6V1K4/NcSuPzXErj81xK4/NcSuPzXErj81xK4/NcSuPzXPmZAwDUrAIAxbcE&#10;ALnDBQCw0ggAp/YRAZ71JAaV9TIOivU6F4H1QSB49UgncPVQLmr0WjRl9GM4YPRrPF31dD9Z9XxC&#10;V/WERFT1jUZR9pdIT/ahSk32rEtL97lMSvfITUn44E1I9/NNSPf0TUj39E1I9/RNSPf0TUj39E1I&#10;9/RNSPf0TdqjAADHsQIAuLsDAK3JBACj2QcAmv0UApL9JweH/i8Nff43FHT/Pxts/0cgZv9OJWD/&#10;Vylc/2AtWf9pMFb/cTJT/3g0Uf+ANk//iTdN/5I5S/+cOkn/pjtI/7E8Rv+9PUX/zD1E/+Y+RP/n&#10;PkT/5z5E/+c+RP/nPkT/5z5E/+c+RP/nPsusAAC5tgEArMIBAKDQAgCV5QcAjv8YA4T/JAZ6/ywL&#10;cP80EGj/PBVh/0QZW/9LHVb/UyBT/1siUP9jJE3/ayZL/3MnSf96KUj/gipG/4orRP+ULEL/ni1B&#10;/6cuQP+xLj//vC8+/80wPv/NMD7/zTA+/80wPv/NMD7/zTA+/80wPv/NMLuxAACsvAAAn8kAAJPZ&#10;AACJ/AsBgP8XAnb/IAVs/ygJZP8wDV3/OBBX/0ATUf9HFk3/ThhK/1YZR/9cGkT/YxxC/2kdQP9w&#10;Hj//eB49/4AfO/+IIDr/kSE4/5siN/+kIjb/rSM1/7gjNf+5IzX/uSM1/7kjNf+5IzX/uSM1/7kj&#10;Nf+5I622AACfxAAAktIAAIThAAB9/w0Bcv8TAmj/GwRf/yMGWP8rCVH/MwtM/zoNR/9BD0P/SBFA&#10;/04SPf9UEzv/WhQ5/18UN/9lFTX/axYz/3IWMf96Fy//ghcu/4sYLP+TGCv/nBkq/6cZKv+nGSr/&#10;pxkq/6cZKv+nGSr/pxkq/6cZKv+nGaG/AACSzAAAhNwAAHj3AABu/woBY/8QAlr/FQNS/x0ES/8k&#10;Bkb/LAhB/zMJPP86Cjn/QAs1/0UMMv9KDTD/UA0u/1QOLP9ZDir/Xg8o/2QPJv9qDyX/cRAj/3gQ&#10;Iv+AESD/iBEf/5ERH/+RER//kREf/5ERH/+RER//kREf/5ERH/+REf9cIgP/Vy0F/1gzB/9fNgn/&#10;Yz0N/2VGEv9mUBf/ZV4c/2RuIv9hfCf/X4or/16WLv9coTH/W6oz/1qyNf9Zujb/WMM3/1jNOf9X&#10;2Dn/VuA6/1XmO/9U7Dz/U/E8/FL1PfhS+T31Uf0981H/PfNR/z3zUf8981H/PfNR/z3zUf8981H/&#10;Pf9cIgP/VywF/1oyB/9hNQn/ZTwN/2dFEv9oTxf/aFwd/2ZtIv9jeyj/YYgs/1+UL/9enzL/Xak1&#10;/1uxN/9auTj/WsE6/1nLO/9Y1Tz/V989/1bmPv9V6z79VPA/+VP1P/ZS+UDzUv1A8FL/PvBS/z7w&#10;Uv8+8FL/PvBS/z7wUv8+8FL/Pv9dIQP/WCwF/1wwB/9kMwn/aDoN/2tDEv9sThf/bFod/2pqJP9n&#10;eCn/ZIUu/2KRMv9hnDb/X6Y4/16uOv9dtjz/XL4+/1vIP/9a0kH/Wd1C/1flQ/1W6kT5VfBE9VT1&#10;RfFU+kXuVP5E7FT/QuxU/0LsVP9C7FT/QuxU/0LsVP9C7FT/Qv9eIQP/WSwF/18uBv9mMgn/bDgM&#10;/29BEf9vTBf/cVce/25nJf9rdSv/aIIw/2WONf9kmTn/YqM8/2CrPv9fs0H/XrtC/13ERP9czkb/&#10;WtxH/lnkSPpX6kn1VvBK8FX2Su1V+krpVv5H51b/RedW/0XnVv9F51b/RedW/0XnVv9F51b/Rf9e&#10;IQP/WSsF/2ItBv9qMAj/bzYM/3JAEf90Shj/dVUe/3JkJv9vci3/bH8z/2mLOP9mljz/ZaBA/2Oo&#10;Q/9hsEb/YLhI/17BSv9dy0v/XNpN+lrjTvVZ6k/wV/FQ61b2UedX+07kWP9L4Vn/SeFZ/0nhWf9J&#10;4Vn/SeFZ/0nhWf9J4Vn/Sf9fIAP/WisF/2UrBv9tLgj/czUM/3c+Ef94SBf/eVIf/3dgJ/90bi7/&#10;cHs1/22HO/9qkkH/Z5tF/2WkSf5jrEz9YbRO+2C8UfpexlP5XdRV9VvjVu9a6ljpWPJZ5Vn3VuBa&#10;+1PbW/9P11v/Tddb/03XW/9N11v/Tddb/03XW/9N11v/Tf9gIAP/XSkF/2gpBv9xKwf/eDML/3w8&#10;EP99Rhf/flAf/31dKP95ajD/dXY4/3GCP/xtjUX6apdL+GefT/Zlp1P0Yq9W82C4WfFfwVzwXc1e&#10;7VzgYOha7GHhWvJg2lv2W9Nc+lfPXf1TzF7/Ucxe/1HMXv9RzF7/Ucxe/1HMXv9RzF7/Uf9hHwP/&#10;YCcE/2smBf91KQf/fDEK/4E6EP+DRBf/hE0f/4NZKP9/ZjL8enI7+HV+Q/VxiEvybZJR72maVu1m&#10;olvqY6pf6GCyY+ZevGbkXMhp4Vvaa91a6mvTXPBmzV71Ychf+VzEYPxYwWH+VcFh/lXBYf5VwWH+&#10;VcFh/lXBYf5VwWH+Vf9iHwP/YyUE/28kBf95KAb/gTAK/4U5D/+IQhb/iUse/4lWKPqFYjP1gG49&#10;8Hp5R+x1g1DpcIxY5WuVXuFmnWTeY6Rp22Ctbddft2/UXsNw0V7Scc1d53HHX+5rwmHyZr5i9mG6&#10;Y/lct2P8WLdj/Fi3Y/xYt2P8WLdj/Fi3Y/xYt2P8WP9jHwP/ZiME/3IiBP99Jwb/hS4J/4o3Dv+N&#10;QBX/j0ke+o9TKPSMXzTuhmo/6X90S+N4flXecoZe2G2PZdNqmGrPZ6BtzGWocMljsXPGYrx0xGHJ&#10;dcFh4Ha8Y+pxt2TvarRl82WwZvZgrmf5XK5n+VyuZ/lcrmf5XK5n+VyuZ/lcrmf5XP9jHgP/aCEE&#10;/3UgBP+BJQX/iS0I/481DP+SPhT8lEcd9ZZPKO6RWzTni2ZB4IRvTtl9eVjRd4JgzHOKZ8dvk2zE&#10;bJtwwGmjc71nrHa6ZrZ4uGXCebZl1XmyZuZ2rmjsb6pp8GmoafRjpmr3X6Zq91+mavdfpmr3X6Zq&#10;91+mavdfpmr3X/9kHgP/ayAD/3geBP+EJAX/jSwH/5M0C/+XPBL4mUUb8JtNJ+iXWTThkGJC14ls&#10;Ts6DdVjIfX5hw3iGaL50jm25cJZytm6edbJsp3ivarF7rWm9fKppzX2oauN6pWzpcqJs7WygbfJm&#10;nm71Yp5u9WKebvVinm71Yp5u9WKebvVinm71Yv9lHQL/bR4D/3sdA/+HIwT/kCoG/5cyCv2cOxD0&#10;n0MZ7KFLJeOcVjPalmBBz45pTseIcljAgnphun2CaLV5im6xdZJzrHKad6lwo3qmbqx9o224fqFt&#10;x3+fbuB+nHDndZpw62+ZcfBol3HzZJdx82SXcfNkl3HzZJdx82SXcfNkl3HzZP9lHQL/bx0D/34c&#10;A/+KIgT/kykF/5sxCfmgOQ/wo0EY56ZJI96hVDHSml5AyJNnTcCMb1i5h3dhs4J/aK59h26peo5z&#10;pHeWeKB0n3udc6h+mnG0gJhxwoGWctiBlXTleJN06nGSde9rkXXyZpF18maRdfJmkXXyZpF18maR&#10;dfJmkXXyZv9mHQL/cRsD/4AbA/+MIQP/ligF/54vCPakNw3sqD8V46tIINimUjDMnlxAw5dlTbuR&#10;bVezi3RhrYZ8aKeCg26ifot0nXuTeJl5nHyVd6V/knawgZB1voKOdtGCjnjjeo146HOMeO1si3jx&#10;aIt48WiLePFoi3jxaIt48WiLePFoi3jxaP9nHAL/cxoC/4IaAv+PIAP/mSYE/qIuBvOoNQvprT0T&#10;369GHtKpUS/Holo/vptjTLWValeuj3Jgp4t5aKGHgW6cg4h0l4CQeJJ9mXyOfKKAi3qtgoh6u4OH&#10;es2Dh3zifId853WGfOxuhnzwaYZ88GmGfPBphnzwaYZ88GmGfPBphnzwaf9nHAL/dRkC/4UZAv+S&#10;HwL/nCUD+6UsBfCsNAnmsjsQ27NEHc2tTy7Dplk+uZ9hS7CZaFaolHBfoY93Z5uLfm6WiIZzkIWO&#10;eIyClnyIgKCAhH+rgoF/uIN/f8qEgYHhfYGB5naBgOtvgIDvaoCA72qAgO9qgIDvaoCA72qAgO9q&#10;gIDvav9oHAL/eBcC/4cYAv+UHQL/nyMD+KkqBOyxMQfitzkN1bdCHMmwTi2+qlc9tKNfSqueZ1Wj&#10;mG5fnJR1ZpaQfG2QjYNzi4qLeIaIlHyBhp6AfYSognuEtYR5hMeEeobgf3uF5nd7hetwe4Tua3uE&#10;7mt7hO5re4Tua3uE7mt7hO5re4Tua/9pGwL/ehYC/4oXAv+XHAL/oyEC9K0nA+i1LgXevTUK0LpA&#10;G8S0TCy6rlY7r6heSaaiZVSenWxdl5lzZpCVeWyKkoFyhZCJd3+Nknx7i5t/d4qmgnSJs4NyisSD&#10;dIzgf3SL5Xh1iepxdojtbHaI7Wx2iO1sdojtbHaI7Wx2iO1sdojtbP9rGgL/fRQC/40WAf+aGgH/&#10;ph4B8LEjAuS7KQPZwjAJy70/GcC4Siq1slQ6qqxcR6GnY1KZo2pckZ9xZIqbd2uEmH9xfpaGdnmT&#10;j3t0kpl+cJCkgW2QsYJrkMGCbZLdf26R5Xhvj+pxcI7tbHCO7Wxwju1scI7tbHCO7Wxwju1scI7t&#10;bP9uGAL/gBIB/5AVAf+eFwH7qxoB7LceAeDDIQHSxi0IxsE9GLq8SSivt1I4pbJaRZytYVGTqWha&#10;i6VvYoSidWl+n3xveJ2EdHObjXlumZZ8apiif2eXroBlmL+BZZnYf2iY5XhplupxapTtbGqU7Wxq&#10;lO1sapTtbGqU7WxqlO1sapTtbP9xFgL/gxEB/5QTAf+iFAD1sBQA5r4UANnMFQDMyisHwMY7FrXB&#10;RyaqvFE2n7hYQ5azYE6NsGZYhaxtYH6qc2d3p3pscqWCcmyji3ZoopR5ZKGgfGCgrX1fob1+XqLU&#10;fWGh5nZinetwY5vubGOb7mxjm+5sY5vubGOb7mxjm+5sY5vubP90EwH/hxAB/5gQAP6nEADntw0A&#10;1sULANDQEQDFzygFucs5FK7HRSOjw08zmb9XQI+7XkuGuGRUfrVrXHeycWNxsHhpa66AbWatiXJh&#10;q5N1XaueeFuqrHlZq7x5WKzSeVqr6HNcp+xuXaTval2k72pdpO9qXaTval2k72pdpO9qXaTvav95&#10;EQH/jA4A/54NANyuCADSuwkAzMgJAMfWDgC91SUEstI2EafOQiCcykwvksdUPIjDXEd/wWJQd75p&#10;V3C8cF5qu3djZbl/aGC4iGxct5JvWLaecVW2q3NTt7tzUrfSc1S3629Wsu9qV6/xZ1ev8WdXr/Fn&#10;V6/xZ1ev8WdXr/FnV6/xZ/9/DgH/kwsA4aUFANKzBwDJvgcAwssIALzdDgC03SMDqtozDZ/WQByU&#10;00oqitBSN4DNWkF4y2FKcMloUWrIb1dkxnZcX8V/YFrFiGRWxJJnU8SeaVDErGpPxLxrTsXTak/F&#10;7WhQwPNkUb31YVG99WFRvfVhUb31YVG99WFRvfVhUb31Yf+GCgDwmgQA1KoEAMi2BgC+wQUAt88J&#10;ALDjEQCo4yUEn+I1DZXgPhmL3kglgdxQMHjaWDpw2F9CadZnSWPVbk9e1HZTWdN/V1XTiVpS05Nd&#10;T9OgX03TrWBL1L5gStXYYEvU7V5M0fdcTMz5WkzM+VpMzPlaTMz5WkzM+VpMzPlaTMz5Wv+PAwDa&#10;ogAAyq8DAL25BAC0xgUAq9QJAKTqFAGc6SgGk+k0DonoPRh/50Qid+ZOKm/mVzJp5V84Y+VnPV/k&#10;b0Ja5HdFVuSASVPkiktQ5JROTeSfUEvlrFFJ5btSSObPUkjm6FJI5PhRSOH8T0jh/E9I4fxPSOH8&#10;T0jh/E9I4fxPSOH8T+GZAADNqQAAvrMCALO+AwCoywUAn9oJAJjyGAKQ8ioHhvIzDnzxOxZ08UMd&#10;bPFLI2bxVClh8V0tXfFmMVnxbjVW8XY3U/F/OlDyiDxN8pI+S/KdQEnzqUFH87ZCRvTHQ0X030NE&#10;9PBDRPL6QkTy+kJE8vpCRPL6QkTy+kJE8vpCRPL6QtGiAADArgAAsrgBAKfEAgCc0gQAku0MAIz7&#10;HAOC+ygHefsxDHD8ORJp/EEXYvxJHFz8UCBX/FkjVP1iJlH9aihP/XMqTP57LEr+gy5I/o0vRv+Y&#10;MUT/ojJD/64zQf+7NED/yzQ//+M0P//vNT//7zU//+81P//vNT//7zU//+81P//vNcSqAACzswAA&#10;p78AAJrLAACP2gIAhv8PAX7/HAN1/yUGbP8tCmT/Ng5d/z4SWP9FFVL/TRhP/1UaTP9cHEn/ZB5H&#10;/2sfRP9zIEL/fCJB/4UjP/+PJD3/miU7/6QmOv+vJjn/uic4/8onOP/cKDj/3Cg4/9woOP/cKDj/&#10;3Cg4/9woOP/cKLWvAACnugAAmsYAAI3UAACB5gEAev8QAXD/GAJn/yEFX/8pB1j/MQpS/zkNTf9B&#10;D0n/SBFF/08TQv9VFED/XBU9/2IWO/9pFzn/cBg3/3kZNf+CGTP/jBoy/5cbMP+hGy//qhwv/7Uc&#10;Lv+/HC7/vxwu/78cLv+/HC7/vxwu/78cLv+/HKm1AACawgAAjM8AAH/eAAB2/wUAbP8OAWL/FAJa&#10;/xsDU/8kBU3/KwdH/zMJQ/86Cj//QQs7/0cMOP9NDTX/Uw4z/1gPMf9eDy//ZBAt/2sRK/9zESn/&#10;fBIn/4YSJf+QEyT/mRMj/6MUIv+rFCL/qxQi/6sUIv+rFCL/qxQi/6sUIv+rFJy+AACNywAAftoA&#10;AHDmAABn/wAAXf8KAVT/EAFN/xUCR/8dA0H/JAQ8/ysFN/8yBjT/OAcw/z0ILf9DCCr/SAko/00J&#10;Jv9SCiT/Vwoi/10LIP9jCx7/awsc/3MMGv98DBj/hAwX/44NFf+VDRX/lQ0V/5UNFf+VDRX/lQ0V&#10;/5UNFf+VDf9SJQP/TS8E/1EyBv9XNQf/WjwK/1tFDv9aTxP/WV0X/1htG/9Wex//VYki/1OVJf9S&#10;oCf/Uagp/1CxKv9QuCv/T8Es/0/KLf9O1i7/TuQu/07tL/9O8y//Tfgw/038MP9M/zD8TP8w+Uz/&#10;L/hM/y/4TP8v+Ez/L/hM/y/4TP8v+Ez/L/9TJAP/TS8E/1QwBf9ZNAf/XToK/19DDv9eThP/XVoY&#10;/1tqHP9aeSH/WIYk/1aSJ/9VnSn/VKYr/1OuLf9Sti7/Ur4v/1HHMP9R0jH/UOEy/1DrMv9P8jP/&#10;T/cz/078NPtO/zT4Tf809U7/MvRO/zL0Tv8y9E7/MvRO/zL0Tv8y9E7/Mv9TJAP/Ti4E/1YvBf9c&#10;Mgf/YDgK/2JBDv9iTBP/YFgY/19oHf9ddiL/W4Mm/1mPKf9Ymiz/VqMu/1WsMP9VszH/VLsz/1PE&#10;NP9TzjX/Ut42/1LpN/9R8Tf/UfY4+1D7OPdP/zj0T/838VD/NfBQ/zTwUP808FD/NPBQ/zTwUP80&#10;8FD/NP9UIwP/UC0E/1ktBf9fMAf/YzYK/2ZADv9mShP/ZVUZ/2NlHv9hcyP/XoAo/1yMLP9bly//&#10;WaEx/1ipNP9XsDX/Vrg3/1XBOP9Vyzn/VNo6/1TnO/9T8Dz7UvY99lH7PfJR/z3vUv877FL/OOtS&#10;/zjrUv8461L/OOtS/zjrUv8461L/OP9VIwP/UisE/1wrBf9jLgf/ZzQK/2o+Dv9rSBP/alMZ/2hh&#10;H/9mcCX/Y30q/2CIL/9ekzP/XJ02/1ulOP9arTr/WLU8/1e9Pv9Xxz//VtNB/FXkQvlV7kP1VPZE&#10;8FP8ROxU/0HpVf8/5lX/POVV/zvlVf875VX/O+VV/zvlVf875VX/O/9WIgP/VSkE/18oBf9nKwb/&#10;bDIJ/288Df9wRhP/cFAZ/25dIP9rayf/aHkt/2WEMv9ijzf/YJk7/l6hPv1cqUH7W7FD+lm5RflY&#10;wkf3V85I9VbgSvFW7EvuVfZM6Vb8SuVX/0biWP9D3ln/QN1Z/z/dWf8/3Vn/P91Z/z/dWf8/3Vn/&#10;P/9XIgP/WScE/2MmBP9rKAb/cTAI/3Q5Df91QxP/dU0Z/3VZIf9xZyn/bXQw/WqANvpmijz4Y5RA&#10;9mGcRPRepEjyXKxL8Vu0Te9ZvVDtWMlS61faU+dW6VXkV/VU4Vn9T9ta/0vVW/9I0Fz/RM9c/0TP&#10;XP9Ez1z/RM9c/0TPXP9Ez1z/RP9YIgP/XCQD/2YjBP9vJgX/di4I/3o3DP97QRL/e0sZ/3tVIf53&#10;Yyr5c28y9m57OvJqhUHvZo9H7GOXTOpgn1DoXadU5VuvV+NZuFrhV8Nd31fSXtpW5l7WWfNa0lz8&#10;Vc1e/1DJXv9MxV//ScRf/0jEX/9IxF//SMRf/0jEX/9IxF//SP9ZIQL/XyID/2ohBP90JAX/eywH&#10;/381C/+BPhH/gkgZ/YJSIfd+XyvyeWs17XN1PulugEblaYlN4WWRVN5hmVnaX6Jc1l2qX9Ncs2HQ&#10;W75izlvMY8ta4mPIXPFgxl/6WsFg/lW9Yf9RumL/Tbli/0u5Yv9LuWL/S7li/0u5Yv9LuWL/S/9Z&#10;IQL/YiAD/24fA/94IwT/fysG/4QzCv+HPBD+iEUX94hOIfCEWyvqfmY25HhwQd9yekvZbYNS02mM&#10;WM9mlVzMZJ1fyWKlYsZgrmTDX7hmwV7EZ79e2Gi8X+tmumP3X7Zk+1mzZf5VsGX/UK9l/0+vZf9P&#10;r2X/T69l/0+vZf9Pr2X/T/9aIAL/ZR4D/3EcA/98IgP/hCkF/4kxCf+MOg75jkMW8Y5MIOqKWCvj&#10;hGI3235sQ9N4dkzNc39TyG+HWcRrkF7AaZhivWagZbplqGi3Y7JqtWK+a7NizmywYuVrr2b0ZKxn&#10;+F2paPxYp2n/U6Zp/1Kmaf9Spmn/UqZp/1Kmaf9Spmn/Uv9bIAL/ZxwC/3QaAv9/IAP/iCcE/44v&#10;B/2SNwz0lEAU7JVJHuSQVSrbil830YRpQ8p9ckzEeHtUv3SDWrpxi1+2bpNks2ubZ69ppGqtZ61s&#10;qma4bqhmx2+lZt9vpWrxaKJr9mGgbPlbnmz9Vp5s/lWebP5Vnmz+VZ5s/lWebP5Vnmz+Vf9cHwL/&#10;ahoC/3cZAv+DHwP/jCUE/5ItBvmXNQvvmT4S55tGHN6WUinSkFw3yolmQsODb0y8fndUt3l/W7J1&#10;h2Cuco9lqnCXaKZtn2yjbKluoGu0cJ5qwnGcatdxnG7ua5pv82SZb/hel3D8WJdw/VeXcP1Xl3D9&#10;V5dw/VeXcP1Xl3D9V/9eHgL/bBkC/3oYAv+GHQL/jyMD/5YrBfWbMwnrnzsQ4qBFGdebUCjMlFo2&#10;xI1jQryIbEy1gnRUsH58W6t6hGCmd4tlonSTaZ5ynG2bcKVwmG+wcpVuvXOTb9BzlHLrbpNz8maS&#10;c/ZgkHP6WpBz+1mQc/tZkHP7WZBz+1mQc/tZkHP7Wf9fHQL/bhcC/30XAv+JHAL/kiIC/ZopBPGg&#10;MAfnpDkN3qVDF9GfTifHmFg1vpJhQbaMaUuvh3FUqYJ5W6R/gGCffIhlm3mQapd2mW2TdaJxkHOs&#10;c41zunSLc8t1jHbncIx38GiLd/Viinf5XIp3+lqKd/painf6Wop3+lqKd/painf6Wv9hGwL/cRYC&#10;/38WAf+LGgH/lSAC+Z4mA+2kLgXjqTYK2KlAFsyjTCbCnFY0uZZfQLGQZ0qqi29TpId2Wp6DfmCZ&#10;gIVllH2NapB7lm6MeZ9xiXiqdIZ3tnWEd8d2hXrkcoZ772qFe/RkhXv4XYV7+VyFe/lchXv5XIV7&#10;+VyFe/lchXv5XP9jGgL/cxQB/4EVAf+OGQH/mR4B9qEjAuqpKgTgrzIH0qw+FcemSyS9oFUztJpe&#10;P6yVZUqlkG1Snox0WZiIe2CThYNljoKLaoqAk26Gfp1xgn2ndH98tHZ9fMV2fX7gc39/7mt/f/Nl&#10;f373Xn9++F1/fvhdf374XX9++F1/fvhdf374Xf9lGAL/dRMB/4QUAf+RFwH/nBsB8qUgAeauJgLb&#10;tC4Gzq89FMOqSSO5pFMxr55cPqeZZEmglGtRmZByWZONeV+OioBkiYeIaYSFkW6Ag5pxfIKldHmB&#10;snZ3gcJ2doLddHmE7Wx5g/JmeoL3X3qC+F56gvheeoL4XnqC+F56gvheeoL4Xv9nFwL/dxEB/4cT&#10;Af+UFQD+nxgA7qocAeKzIQHVtyoFybM7E76uSCK0qFIwq6NaPaKeYkebmWlQlJVwWI6Sd16Ij35k&#10;g42GaX6Lj215iZhxdoejc3KGr3Vwhr92b4fXdXOJ7W1ziPJmdIf2YHSH9190h/dfdIf3X3SH9190&#10;h/dfdIf3X/9pFQH/ehAB/4oRAP+XEgD5oxQA6q4VAN25FwDPuigExLc5EbmyRiCvrFAvpqdYO52j&#10;YEaVn2dPjptuVoiYdV2ClXxjfZOEaHiRjGxzj5Zwb46gcmyNrXRqjb11aY3SdWyQ7W1tjvFnboz2&#10;YG6M919ujPdfboz3X26M919ujPdfboz3X/9sEwH/fQ8B/40QAP+bEAD0qA8A5bUNANW/EADKviYD&#10;v7s3ELS2RB6qsU4toa1XOZipXkSQpWVNiaJsVYKfc1t8nHphd5qBZnKYimptlpRuaZWecWaUq3Nj&#10;lLpzYpXPc2aX7GxnlfFmaJP2YGiS919okvdfaJL3X2iS919okvdfaJL3X/9vEQH/gQ4A/5EOAPKg&#10;DADarQkA07gKAM7DDgDEwiMDub81Dq+7Qhykt0wqm7NVN5KvXEGKrGNKg6lqUnymcVl2pHhecKJ/&#10;Y2ugiGdnnpFrY52dbl+dqXBdnblwXJ3NcF+f62thnfJlYpr2YGKZ915imfdeYpn3XmKZ915imfde&#10;Ypn3Xv9zEAH/hQwA+pYKANulBgDRsQgAy7sIAMbHCwC9xyACssUyC6jBQBmevkonlLpTNIu2Wj6D&#10;tGFHfLFoT3Wvb1VvrXZaaqt9X2WphmNhqJBnXaebalmnqGtXp7hsVqfMbFio6Whap/RjW6P4Xlyj&#10;+V1co/ldXKP5XVyj+V1co/ldXKP5Xf94DQD/iwkA35wDANKpBgDJtAcAwr4GALzMCAC1zRwBq8sv&#10;CaHIPRaXxUgjjcJRL4S/WDp8vF9DdbpmSm+4bVBpt3RVZLV8Wl+0hV5bs49hV7OaZFSyp2VSsrdm&#10;UbPMZlKz6WNUsvdfVa76W1at+1pWrftaVq37Wlat+1pWrftaVq37Wv9+CQDykQIA1qECAMqtBQDA&#10;twUAuMIFALLPCQCr1BcAo9MrBpnQOhKPzkUfhctOKn3JVjR1x109bsVlRGjEbEljwnNOXsF7U1nB&#10;hFZVwI9ZUr+bXE+/qF1Nv7heTMDNXkzA6lxOv/lZT7z+VVC6/lVQuv5VULr+VVC6/lVQuv5VULr+&#10;Vf+FAgDdmAAAzaYCAMGxAwC3ugMArsYGAKfTCgCg3RUAmd0oBJDbNw6G2UIZfdZLJHXUVC1t0lw1&#10;Z9FjPGHQa0Fcz3JGWM97SVTOhE1Qzo9QTc6bUkvOqVNJzrlUSM/PVEjO61NJzvhQSsv/TkrK/01K&#10;yv9NSsr/TUrK/01Kyv9NSsr/TeePAADRnwAAw6sBALe0AgCtvwMAo8sGAJvZCgCU5RoBjeUrBoTk&#10;NQ174z8Wc+JIHmzhUiZm4VosYOBiMlvgajZX4HI6U997PVDfhUBN349DSuCbRUjgqEZG4LhHReHM&#10;R0Xg6EdF3/ZGRd7/REXe/0RF3v9ERd7/REXe/0RF3v9ERd7/RNmXAADHpgAAuLAAAKy5AQCixQIA&#10;mNEGAI/rDQCJ7h8CgO4rBnjtNAxw7T0TaO1GGWLtTh5d7VcjWe1gJ1XtaCpS7XEtT+15L0ztgzJK&#10;7o00R+6YNUXupTdD77M4QvDEOEHw3zlB7+84QO39OEDs/zhA7P84QOz/OEDs/zhA7P84QOz/OMug&#10;AAC6qwAArbQAAKHAAACWzAEAi9kFAIT4EQF8+B8CdPgpBmz4Mgpk+DsPXvlDE1j5SxdT+VMaUPlb&#10;HU36ZB9K+mwhSPp0I0b6fiVE+4gmQfuTKED7nik+/KsqPfy5Kzv9yys7/eIrOvz0Kzr89ys6/Pcr&#10;Ovz3Kzr89ys6/PcrOvz3K72oAACusAAAobwAAJXIAACJ1AAAfugFAHf/EgFv/xwCZ/8mBWD/LwhZ&#10;/zcLVP8/Dk//RxFL/04TR/9WFUT/XRZC/2QYQP9sGT3/dRo7/34bOf+JHDf/lB02/6AeNf+sHzP/&#10;uR8z/8gfMv/iIDL/5yAy/+cgMv/nIDL/5yAy/+cgMv/nILCtAACitwAAlcQAAIfQAAB73QAAcv0J&#10;AGr/EQFh/xkCWv8iA1T/KgVO/zIHSf86CUX/QQtB/0gMPv9ODjv/VQ84/1sQNv9iETT/aREy/3IS&#10;L/97Ey3/hhQr/5IVKv+eFSn/qRYo/7MWJ//CFif/xxYn/8cWJ//HFif/xxYn/8cWJ//HFqS0AACW&#10;wAAAh8wAAHraAABt6wAAZP8FAFz/DgFU/xQBTf8cAkj/JARC/ywFPv8zBjr/OQc2/0AIM/9FCDD/&#10;Swku/1EKK/9XCin/XQsn/2QLJP9sDCL/dg0g/4ANHv+MDh3/lw4c/6EOG/+sDxv/rg8b/64PG/+u&#10;Dxv/rg8b/64PG/+uD5e8AACIyQAAedYAAGvjAABf9gAAVv8AAE7/CgBH/xABQf8WAjz/HQI3/yQD&#10;Mv8qAy//MAQr/zYFJ/87BSX/QAUi/0UGIP9KBh7/UAYb/1YHGf9cBxf/ZAgV/20IE/93CBH/gQkQ&#10;/4sJEP+VCQ//mAkP/5gJD/+YCQ//mAkP/5gJD/+YCf9JJwL/RDEE/0sxBP9QNAb/UjoI/1JDC/9R&#10;Tg//T1wT/01rFv9MeRn/S4cb/0mTHf9InR//SKYg/0euIf9HtSL/Rr0j/0bGI/9G0CT/RuAk/0bq&#10;Jf9G8yX/Rvol/0b/Jf9G/yX/Rv8l/0b/JP1G/yP9Rv8j/Ub/I/1G/yP9Rv8j/Ub/I/9JJwL/Ri8D&#10;/00vBP9SMgb/VTkI/1VCC/9UTQ//UlkT/1BoF/9Pdxr/ToQd/0yRH/9LmyH/SqQi/0qsI/9JsyT/&#10;Sbsl/0jEJv9IzSb/SN0n/0joJ/9I8Sj/SPko/0j/KP9I/yj+SP8o+0j/J/lI/yb5SP8m+Uj/JvlI&#10;/yb5SP8m+Uj/Jv9KJwL/SC0D/1AtBP9VMAb/WDYI/1lAC/9YSw//VVYT/1RmGP9SdBv/UYEe/0+O&#10;If9OmCP/TaEl/02pJv9MsSf/S7go/0vBKf9Lyir/Stkq/0rmK/9K8Cv/Svgs/0r/LP1K/yz6Sv8r&#10;90r/KfVK/yj1Sv8o9Ur/KPVK/yj1Sv8o9Ur/KP9LJgL/SysD/1IrBP9YLgX/WzQI/10+C/9dSQ//&#10;WlQU/1liGP9XcR3/VX4g/1OKI/9SlSb/UZ4o/1CmKv9Priv/TrUs/069Lf9Nxy7/TdMv/0zjMP9M&#10;7TD8TPYx+kz+MfdM/zH1Tf8v8k3/LfBN/yvwTf8r8E3/K/BN/yvwTf8r8E3/K/9LJgL/TikD/1Yp&#10;BP9cKwX/YDEH/2I7C/9iRg//YFEU/15fGf9cbR7/Wnoj/1iGJv9WkSn/VZos/1OiLv9SqjD/UbEx&#10;/1G5M/9QwzT+T841+0/fNvhO6zf1TvU48k79OPBP/zXuUP8z61H/MelR/y/pUf8v6VH/L+lR/y/p&#10;Uf8v6VH/L/9MJQL/UScD/1omA/9gKAX/ZS8H/2g5Cv9oQw//Z04V/2VaGv9iaCD/X3Yl/12BKv9a&#10;jC7+WJYx/FeeNPtVpjb5VK04+FO1OvdSvjv1Uck981HaPvBQ6D/sUPNA6VH9PuhT/zvmVP8441X/&#10;NeFV/zPhVf8z4VX/M+FV/zPhVf8z4VX/M/9NJAL/VCQD/10jA/9lJQT/ai0G/202Cv9uQA7/bUsU&#10;/2tWG/9oZCH+ZXEo+2J9LfhfhzL2XJE281qZOvJYoT3wV6lA7lWxQuxUuUTrU8RG6VLSSOVR5Uni&#10;UvJI31T8RN1W/0DbWP891ln/OtJZ/zjSWf840ln/ONJZ/zjSWf840ln/OP9OJAL/WCED/2EgA/9q&#10;IwT/cCsF/3M0Cf90Pg7/dEgU/3JSG/tvXyP2a2wq8md3Me9jgjfsYIs96V2UQeZanEXkWKRJ4las&#10;TOBUtE7dVL9Q21TNUNdT4lHSVPBO0Ff7Ss5a/0XNXP9CyVz/PsVc/zzFXP88xVz/PMVc/zzFXP88&#10;xVz/PP9PIwL/Wx8C/2UdAv9uIQP/dSkF/3kxCP96Owz/ekQT+nlOG/R2WyPucWcs6WxyNeVofDzh&#10;Y4VD3WCOSNldl0zVXJ9P0lqnUc9ZsFPNWLpUy1jGVclX2lbFV+xVw1v5T8Je/0rAX/9GvWD/Qrpg&#10;/0C6YP9AumD/QLpg/0C6YP9AumD/QP9SIQL/Xh0C/2kaAv9zHwP/eiYE/34vBv+BOAv7gUES84BL&#10;Gux8VyPmd2Mt4HFtONptd0DTaYBGz2WJS8tjkU/IYJlSxV+hVcJdqlfAXLNZvly/Wrxbzlu4W+Vb&#10;t171Vbdi/0+1Y/9KsmT/RrBk/0OwZP9DsGT/Q7Bk/0OwZP9DsGT/Q/9VHwL/YRoC/20YAv93HQL/&#10;fiQD/4QsBf6HNQn1iD4Q7YdIGOWDVCLefl8u1HhpOM5zc0DJbnxHxGuETMBojFG9ZZRUumOcV7di&#10;pVq0YK5csmC5XrBfx16tX99frGLxWaxl/lOqZ/9OqGf/SqZn/0amZ/9Gpmf/RqZn/0amZ/9Gpmf/&#10;Rv9XHQL/ZBgC/3AWAv97HAL/gyIC/4kqBPmMMgfvjjsN545EFt6KUSHUhFwtzH5mOMV4b0HAdHdI&#10;u3CATbdtiFKzapBWsGiYWaxmoFyqZalfp2S0YKVjwmGjY9ViomXtXaJp+1ehav9Rn2v/TJ5r/0me&#10;a/9Jnmv/SZ5r/0mea/9Jnmv/Sf9ZHAL/ZxYB/3MVAf9+GgH/hyAC/40nA/SSLwbqlDgL4ZRCE9aP&#10;TiDMiVktxYNjN759a0C4eXRIs3V8Tq5yhFOqb4xXp22UW6NrnF6gaaVgnmiwY5tnvWSZZ85kmGno&#10;YZpt+VqZbv9Ul27/T5Zu/0uWbv9Llm7/S5Zu/0uWbv9Llm7/S/9bGgL/aRQB/3YUAf+BGAH/ih0B&#10;/JEkAvCXLATlmjQI3Jo/Ec+UTB/GjlcsvohgN7eCaUCxfnFIrHp5Tqd3gFOjdIhYn3GQXJtvmF+Y&#10;baFilWysZJNsuWaRa8lmkG3kZJFx9lyRcv5WkHL/UZBy/02Qcv9NkHL/TZBy/02Qcv9NkHL/Tf9d&#10;GAH/axMB/3kTAf+EFgH/jhsB+JUhAeubKAPhoDAG1Z49EMqYSh7BklQruYxeNrGHZj+rgm5Hpn52&#10;TqF7fVOceIVYmHaNXJR0lV+Rcp5jjnGpZYtwtWeJcMVniHDgZop09F6LdvxYinb/Uol2/06Jdv9O&#10;iXb/Tol2/06Jdv9OiXb/Tv9fFwH/bhEB/3sSAf+HFAD/kRgB9JkdAeegIwLdpSsEz6E7D8WcSB28&#10;llMqtJBcNayLZD+mh2xHoINzTZuAelOWfYJXknqKXI54kmCKdpxjh3WmZoR0smiCdMJogHTbaIN4&#10;8mCEevtZhHn/VIR5/0+Eef9PhHn/T4R5/0+Eef9PhHn/T/9hFQH/cBAB/34RAP+KEgD/lBUA8J0Z&#10;AOOlHgHXqCgDy6U5DsGfRhu3mlEpr5VaNKeQYj6hi2pGm4dxTJWEeFKQgX9XjH+HXIh9kGCEe5lj&#10;gHqjZn15sGh7eb9pennWaXx88GF+fvpafn3+VX59/1F+ff9Rfn3/UX59/1F+ff9Rfn3/Uf9jFAH/&#10;cg8B/4EQAP+NEQD8mBIA7KETAN+qFgDRrCYDx6g3DbyjRBqznk8nqplYM6OUYD2ckGhFloxvTJCJ&#10;dlKLhn1XhoSFW4KCjl9+gJdjen+hZnd+rWh1fr1pc37SaXaB7mJ4gvpbeIL+VnmB/1F5gf9ReYH/&#10;UXmB/1F5gf9ReYH/Uf9lEwH/dQ4A/4MOAP+QDgD1mw4A6KYOANmvDwDMryQCwqs1DLinQxmuok4m&#10;pp1WMZ6ZXjuXlWZEkJFtS4uOdFGGjHtWgYmDW3yHi194hpVidISfZXGDq2hug7ppbYPOaW+G62Ny&#10;h/lcc4b9VnOF/1Jzhf9Sc4X/UnOF/1Jzhf9Sc4X/Uv9oEQH/eA0A/4YNAPaTDADeoAkA1qkKANKy&#10;DQDHsiICva8zCrOrQReqp0wkoaJVMJmeXTqSmmRCi5drSYWUclCAknlVe4+BWnaNiV5yjJJiboqd&#10;ZWuJqWdoibhoZ4nLaGmL6WNsjflcbYz9V22K/1Jtiv9SbYr/Um2K/1Jtiv9SbYr/Uv9rEAH/ewsA&#10;/4oKAOKYBgDWowgA0KwJAMu1CwDBth8BuLQxCa6wPxakrEoinKhTLpSkWziMoGJAhp5pSICbcE56&#10;mXdTdZZ+WHCUh1xsk5BgaJKbY2SRp2VikLZmYJHJZmKS52JllPhcZ5L9V2eR/1Jnkf9SZ5H/UmeR&#10;/1Jnkf9SZ5H/Uv9uDgD/fwkA8Y4FANmbBQDPpgcAya8HAMS5CAC7uhwBsrgvB6i1PROfsUgglq5R&#10;K46qWTWGp2A+gKVnRXqibkt0oHVRb558VWqchVlmm45dYpqZYF6ZpmJcmbRjWpnHY1ua5WBfm/db&#10;YJr+VmGY/1JhmP9SYZj/UmGY/1JhmP9SYZj/Uv9yCwD/gwUA35MBANGfBADJqgYAwbIFALu9BAC0&#10;vxgAq74sBaK7OhGZuEUdkLVPKIeyVzKAr146ea1lQnOrbEhuqXNNaad6UWSmg1ZfpI1ZXKOYXFij&#10;pF5Wo7NfVaPGX1Wk5F1YpPZYWqP/VFuh/1Bbof9QW6H/UFuh/1Bbof9QW6H/UP93BwDwiQAA1pgA&#10;AMukAwDBrQQAubYDALLABACrxRQAo8UoBJvCNw6RwEMZib1MJIC6VS55uFw2crZjPW20akNns3FI&#10;YrF5TF6wgVBar4tUVq+XVlOuo1hQrrJZT67GWU+u5FhRrvZUU67/UFSs/01UrP9NVKz/TVSs/01U&#10;rP9NVKz/Tf99AADfjwAAzp0AAMOoAgC5sAIAsLoCAKjEBQChzA8Am8wjApLKMwqJyD8VgcZJH3nE&#10;Uihywlowa8FhN2a/aDxhvnBBXL14RVi8gUlUvItMUbuWT067o1FMu7NSSrvGUkq75FFMu/ZOTbr/&#10;S065/0lOuf9JTrn/SU65/0lOuf9JTrn/Se+FAADUlQAAx6MAALqsAQCwtAAAp78DAJ7JBgCV1AsA&#10;kNUdAYnULgaA0jwQeNBGGXHPTyFqzlgpZM1fL1/MZzRay245Vsp3PVLKgEBPyYtDTMmXRUnJpEdH&#10;ybNIRsrISEbK5kdHyfdFR8j/Q0jH/0JIx/9CSMf/QkjH/0JIx/9CSMf/Qt6NAADLnAAAvacAALGw&#10;AACmugAAnMQDAJPPBwCK3QwAhd8dAX7fLAV23jcLb95DE2jdTRpi3FUgXdtdJljbZSpU2m0uUNp2&#10;Mk3agDVK2os3R9qXOUXapDtD27Q8QtzIPELb5TtC2vQ6Qtn+OkPY/zlD2P85Q9j/OUPY/zlD2P85&#10;Q9j/OdCWAADBowAAsqwAAKe1AACcwAAAkcoDAIfWBwCA6REAeekgAnLpLAVr6TYKZOk/D17pSBRZ&#10;6VEZVehaHFHpYiBO6WsjS+l0JUjpfSdG6YgqQ+mTK0HqoC1A6q8uPuvALj3s2y496u8uPej8Lj3n&#10;/y095/8tPef/LT3n/y095/8tPef/LcWfAAC1qQAAqLEAAJy8AACQxwAAhNIBAHrfBgB09BMAbfQg&#10;Amb0KgRf9DQIWvU9C1T1RQ9P9UwSTPVVFEn2XRdG9mUYRPZuGkH2dxw/94EdPfeNHzv3mSA5+KYh&#10;OPi1Ijf5yCI2+eMiNvjzIjb3/CI29/wiNvf8Ijb3/CI29/wiNvf8IremAACprgAAnLkAAJDEAACD&#10;zwAAd9sAAG/2CgBn/xMBYP8dAlr/JwNU/zAFT/84CEr/QApG/0gMQ/9PDkD/Vg89/14QO/9lEjj/&#10;bhM2/3cUNP+CFTL/jxYw/5sXL/+pFy7/txgt/8gYLP/hGCz/7xgs/+8YLP/vGCz/7xgs/+8YLP/v&#10;GKurAACetQAAkMEAAILMAAB12QAAaeQAAGH/CQBb/xEAVP8ZAU7/IgJJ/ysERP8yBUD/OgY8/0EH&#10;Of9HCDb/Tgkz/1QKMf9bCy7/Ygws/2sMKf91DSf/gA4l/40OJP+aDyP/phAi/7MQIf/BECH/0BAh&#10;/9AQIf/QECH/0BAh/9AQIf/QEJ+yAACRvgAAg8oAAHXWAABn4gAAW/EAAFT/BgBO/w4ASP8UAUL/&#10;HAI9/yQCOf8rAzX/MgQx/zgELv8+BSv/QwUo/0kGJf9PBiP/Vgch/10HHv9lCBz/bwgZ/3oJF/+H&#10;CRb/lAkV/58KFP+qChT/swoU/7MKFP+zChT/swoU/7MKFP+zCpO7AACExwAAddMAAGfhAABY6AAA&#10;TvsAAEj/AABB/woAO/8QATb/FQEx/xwBLf8iAin/KAIl/y0CIv8yAx//OAMc/z0DGv9CAxf/SAQV&#10;/04EE/9VBBH/XQUP/2cFDf9yBQz/fQUK/4kGCv+TBgn/nAYJ/5wGCf+cBgn/nAYJ/5wGCf+cBv8/&#10;KgL/PzAD/0QwA/9IMwT/STkG/0hCCP9GTQv/RVsO/0NpEf9BdxP/QIUV/z+RFv8+mxj/PqQY/z2r&#10;Gf89sxr/Pboa/z3DGv88zBv/PNsb/zznG/888Bv/PPgb/z3/G/89/xv/Pf8b/z3/Gv89/xn/Pf8Z&#10;/z3/Gf89/xn/Pf8Z/z3/Gf9AKgL/QS4D/0cuA/9KMQT/TDcG/0tACP9KSwv/SFkP/0ZnEf9EdRT/&#10;Q4IW/0KPGP9BmRn/QaIa/0CpG/9AsRv/P7gc/z/AHP8/yR3/P9Yd/z/lHf8/7x3/P/ce/z/+Hf8/&#10;/x3/P/8d/0D/HP5A/xv+QP8b/kD/G/5A/xv+QP8b/kD/G/9AKgL/QywD/0ksA/9NLwT/TzUG/1A+&#10;CP9OSQz/TFYP/0pkEv9IchX/R38Y/0aLGf9Flhv/RJ8c/0SnHf9Drh7/Q7Uf/0K9H/9CxiD/QtEg&#10;/0LiIf9C7SH/QvUh/0L9If1C/yH7Q/8g+kP/H/lD/x75Q/8e+UP/HvlD/x75Q/8e+UP/Hv9BKQL/&#10;RioD/0wpA/9RLAT/UzIG/1Q8CP9URwz/UVIP/09gE/9Nbxf/THwZ/0qIHP9Jkh7/SJsf/0ejIf9H&#10;qyL/RrIj/0a6I/9GwyT/Rc0l/0XeJf9F6ib8RfQm+UX8JvZF/yb1Rv8k9Eb/I/NH/yHzR/8h80f/&#10;IfNH/yHzR/8h80f/If9CKAL/SScC/1AmA/9VKAT/WC8F/1o5CP9aRAz/V08Q/1VcFP9Tahj/UXcb&#10;/0+DH/9OjiH/TZcj/0yfJf9Lpyb/Sq4n/0q2Kf5Jvir9Sckq+kjZK/dI5yz0SPIs8Uj7LO9J/yrt&#10;Sv8o7Er/J+tL/yXrTP8l60z/JetM/yXrTP8l60z/Jf9DKAL/TSQC/1QjA/9aJQP/XiwF/2A2B/9g&#10;QQv/XkwQ/1tXFf9ZZhn/V3Ie/1V+Iv5TiSX8UZMo+lCbKvlPoyz3Tqou9k2yL/RMujDzTMQy8kvR&#10;M+5L5DTqSvA050v6M+VN/zDkTv8t4k//K+FQ/ynhUP8p4VD/KeFQ/ynhUP8p4VD/Kf9GJQL/UCEC&#10;/1ggAv9fIQP/ZCoE/2YzB/9mPQv/ZUgQ/2JTFf9gYRv8XW0g+Fp5JfVYhCnzVo0t8FSWMO5SnjPt&#10;UaU161CtN+lOtTnnTr875k3MPONM4D3fTe483E/5OdlR/zXWUv8y1FP/MNNU/y3TVf8t01X/LdNV&#10;/y3TVf8t01X/Lf9KIwL/VB4C/1wcAv9kHwL/aScE/2wwBv9tOgr/bEQP/WpPFfhnXBzzY2gi72B0&#10;KOtdfi7oWogz5VeRN+NVmTrgU6A+3lKoQNxRsUHZULtC1lDIQ9NQ3ETPUOxDzFL4P8tV/zvJV/83&#10;yFj/NMdZ/zLGWf8xxln/McZZ/zHGWf8xxln/Mf9NIAL/VxsC/2AZAv9pHQL/byUD/3ItBf90Nwj9&#10;c0EO9nFLFPBuWBzqamQk5WVuK+BheTPcXoI42FyLPNNalD/QWJxCzlejRMtVrEbJVbVHx1TAScVU&#10;0EnCU+ZJwFb1Rb5Z/0C9W/88vFz/Obtd/zW6Xf81ul3/Nbpd/zW6Xf81ul3/Nf9QHgL/WxkB/2QW&#10;Af9tGwL/dCIC/3gqBP96Mwf2ej0M73hHE+d1VBvhcF8l2mtqLdNndDTOZH06ymGGP8dfjkLEXZZF&#10;wVueSL9apkq8Wa9Muli6TbhYyE62WN9OtFnwS7Nc/UWyX/9AsmD/PLBh/zmwYf84sGH/OLBh/ziw&#10;Yf84sGH/OP9SGwH/XhYB/2gUAf9yGQH/eR8C/34nA/mAMAXwgTkK54BDEeB8UBrWd1skz3JmLslt&#10;bzXEang7wGeBQLxkiUS5YpFItmCZSrNfoU2xXapPrly0UaxcwVKqXNRSqF3rUKhg+kmoY/9EqGT/&#10;QKZl/zymZf87pmX/O6Zl/zumZf87pmX/O/9VGQH/YRQB/2wSAf92FwH/fRwB/4MjAvSGLATqiDUH&#10;4YdADtaCTBnNfVgkxndiLcBzazW7b3Q8t2x8QbNphEavZ4xJrGWUTKljnE+mYqVRpGGvU6JgvFWg&#10;YM1VnmDmVJ5k902fZ/9Hn2n/Q55p/z+daf89nWn/PZ1p/z2daf89nWn/Pf9XFwH/YxIB/28RAf95&#10;FAH/gRkB+4cgAe+MJwLkjjAF2o09DM+HShjHglUjv31fLbl4aDWzdHA8r3F4QqtugEanbIhKpGmQ&#10;TqBomFGdZqFTm2WrVZhkuFeWZMhYlGThWJVo9FCWa/9Kl2z/RZZt/0GWbf9Alm3/QJZt/0CWbf9A&#10;lm3/QP9ZFQH/ZhAB/3IQAP99EgD/hRYA9owbAeqRIgHflCsD05E6C8mMRxfAh1MiuYJcLLJ9ZTWt&#10;eW08qHV1QqNzfUegcIRLnG6MTplslVKVa55UkmmoV5BptFmOaMNZjGjcWo1s8lOPbv9MkHD/R49x&#10;/0OPcf9Bj3H/QY9x/0GPcf9Bj3H/Qf9bFAH/aA8A/3UPAP+AEQD/iRMA8pAXAOWWHADZmSYCzZU4&#10;CsSQRRa7i1Ehs4ZaLK2CYzSnfms7oXpyQZ13ekaZdYFLlXOJT5JxkVKOb5tVi26lWIhtsFqGbL9b&#10;hG3VW4Zv71WIcv1OiXT/SYl0/0SIdP9DiHT/Q4h0/0OIdP9DiHT/Q/9dEgH/aw4A/3gOAP+DDwD9&#10;jBAA7ZQSAOCaFQDTnCQCyJk2Cb+UQxW2j08gropYK6eGYTOhgmg7nH9wQZd8d0aTeX5Lj3eGT4t1&#10;j1KIc5hWhHKiWIFxrlp/cbxcfXHQXH9z7FaBdvtPg3j/SoN4/0WCeP9Egnj/RIJ4/0SCeP9Egnj/&#10;RP9fEQH/bQwA/3oNAP+FDQDyjw0A55gNANufDgDOnyIBxJ00CLqYQhSyk00fqo9WKqOKXzKchmY6&#10;l4NtQJKAdUWNfnxKiXyEToV6jFKCeJVWfnegWXt2q1t5dbpcd3bNXHh36lh7evpRfXz/S318/0Z9&#10;fP9FfXz/RX18/0V9fP9FfXz/Rf9hEAH/bwsA/30LAPWICgDfkwgA2JsKANOiDADJox8Bv6AyB7ac&#10;QBOtl0sepZNUKJ6PXTGYi2Q5kohrP42FckWIg3pKhICBToB/ilJ8fZNVeHydWHV7qVtyerhccXrK&#10;XHJ86Fh1fvlRd4D/THeA/0d3gP9Gd4D/RneA/0Z3gP9Gd4D/Rv9kDwD/cgkA/38IAOWMBQDYlgcA&#10;0Z4JAM6lCgDEph0BuqQvBrGgPhGonEkdoJhTJ5mUWzCTkGI4jY1pPoiKcESDiHhJfoZ/TXqEiFF2&#10;gpFVcoGbWG+Ap1psf7Vca4DIXGuB5Vlug/dScYT/TXKE/0hyhP9HcoT/R3KE/0dyhP9HcoT/R/9m&#10;DQD/dQcA9oMFANyPAwDSmAYAzKEHAMioCAC/qRoAtagtBaykPBCkoEcbnJ1RJZSZWS+OlmA2iJNn&#10;PYKQbkN9jnZIeYx9THSKhVBwiI9UbIeZV2mGpVlmhrNbZYbFW2WG41loiPZSa4r/TWyK/0hsif9H&#10;bIn/R2yJ/0dsif9HbIn/R/9pCwD/eAQA5YcAANaSAwDNnAUAxqQGAMGrBgC5rRcAsKwrBKepOg6f&#10;pkUZlqJPI4+fVy2InF81gplmO32XbEF4lXNGc5N7S26Rg09qj41SZo6XVWONo1hgjbFZX43DWl6N&#10;4Fhij/VSZJD/TWaQ/0hmj/9HZo//R2aP/0dmj/9HZo//R/9sCAD+fAAA3ooAANCWAgDInwQAwKcE&#10;ALmuAwCyshQAqrEoA6GvNwyZrEMXkahNIYmlVSqCo1wyfKBjOXeeaj5ynHFEbZp5SGiZgUxkl4tQ&#10;YJaVU12WolValbBXWZXBV1iV3lZblvNQXZf/TF+X/0dglv9GYJb/RmCW/0Zglv9GYJb/Rv9wAwDr&#10;gQAA1o8AAMqaAQDBowMAuaoCALGyAQCqtxEAo7ckApu1NAqTskAUiq9KHoOtUyd8q1oudqhhNXCn&#10;aDtrpW9AZ6N3RGKif0heoYlMWqCUT1efoFFUn65TU5/AU1Kf3VJVn/NOV6D/Slmg/0ZZn/9FWZ//&#10;RVmf/0VZn/9FWZ//Rf91AADghgAAz5MAAMSfAQC6pwEAsa4AAKm2AAChvQ0Am70gAZS8MQeLuj0Q&#10;g7dIGny1UCJ1s1gqb7JfMGqwZjZlr207YK11P1ysfkNYq4dHVaqTSlGqn0xPqq5NTarATU2q3E1O&#10;qvJJUKr+RlKp/0NSqf9CUqn/QlKp/0JSqf9CUqn/QvJ8AADXjAAAyJkAAL2jAACyqwAAqbIAAKC7&#10;AgCXxAkAksUbAIvELASDwjoMe8FEFXS/Th1uvVYkaLxdKmO7ZDBfumw0Wrl0OVa4fDxTt4c/T7eS&#10;Qky2n0RKtq1GSLbARki33UVJtvJDSrX/QUu1/z5LtP89S7T/PUu0/z1LtP89S7T/PeKDAADNkgAA&#10;wZ8AALSnAACqrwAAoLgAAJbAAwCMygcAhs0UAIHNJgJ6zDUIc8tBD2zKShdmyVMdYchbI1zHYihY&#10;xmosVMZyMFDFfDNNxYY2SsSSOUfEnztFxK48RMXBPEPF3zxExPM7RMP/OUXC/zdFwf83RcH/N0XB&#10;/zdFwf83RcH/N9WLAADFmgAAt6QAAKusAACgtAAAlr4AAIvHBACB0AgAeNkOAHXZIAFv2C8Eadg8&#10;CWPWRhBe1lAVWdVYGlXUYB9R1GgiTtRxJkvTeylI04UrRdOSLkLUny9B1K8wP9XCMT/V4TA/0/Iw&#10;P9L9Lz/R/y4/0P8uP9D/Lj/Q/y4/0P8uP9D/LsqUAAC7oQAArakAAKKxAACWuwAAi8QAAIDNAwB1&#10;2AgAb+QRAGrkIAFk5C0DXuQ4B1nkQQtV5EsPUeRUEk3kXRZK5GUYR+RuG0Xkdx1C5IIfQOSOIT7l&#10;myM85aokO+a8JDrm0yQ55e4kOeP6Izni/yQ54v8kOeL/JDni/yQ54v8kOeL/JL+eAACvpgAAo64A&#10;AJe4AACKwgAAfswAAHPWAgBp5QkAZO8UAF/wIAFZ8CsDVPA1BU/wPgdL8UYKR/FODETxVw5C8V8Q&#10;P/JnEj3ycBQ68nsVOPOHFjbzlBg19KIZM/SxGTL1xRox9eIaMfTxGTHx/hkx8f8ZMfH/GTHx/xkx&#10;8f8ZMfH/GbKkAAClqwAAmLYAAIvAAAB+ygAAcdUAAGXeAABe9QoAWfwTAFP8HgFO/CcCSv0wA0X9&#10;OQVB/UAGPv5IBzv+Twk4/1cKNv9eCzP/Zwwx/3ANLv98Diz/iQ8r/5YQKf+kECj/tBEn/8cRJ//h&#10;ESb/8hEm//YRJv/2ESb/9hEm//YRJv/2EaepAACZswAAi74AAH7JAABw0wAAZN4AAFjnAABS/wkA&#10;Tf8RAEf/GQFD/yIBPv8qAjr/MgM3/zkDM/8/BDD/RgUt/00FK/9UBij/Wwcm/2MHI/9tCCH/eQkf&#10;/4cJHv+VCh3/owoc/7EKG//ACxr/1gsa/98LGv/fCxr/3wsa/98LGv/fC5uxAACNvAAAfscAAHDS&#10;AABj3gAAVeQAAEv1AABG/wUAQP8OADv/FAA3/xsBM/8jAS//KQIr/zACKP81AiX/OwMi/0EDH/9H&#10;Ax3/TgMa/1UEGP9eBBX/aAUT/3QFEf+CBRD/kAYQ/50GD/+pBg7/tQYO/7oGDv+6Bg7/ugYO/7oG&#10;Dv+6Bo66AAB/xQAAcNEAAGLeAABU5QAARusAAD/+AAA5/wAANP8JAC//DgAr/xQAJ/8aASP/IQEf&#10;/yUBHP8qARn/LwEW/zQCFP86AhH/QAIQ/0YCDv9OAgz/VgIJ/2ADB/9sAwT/eAMD/4YDAv+RAwH/&#10;nQMB/6EDAf+hAwH/oQMB/6EDAf+hA/82LQL/OS4C/z4uA/9AMgP/QDgE/z5BBv88TAj/OloK/zho&#10;DP82dg7/NYMP/zSPEP8zmRH/M6ER/zOpEv8ysBL/MrcS/zK/Ev8yyBP/MtMT/zLjE/8y7RP/MvYS&#10;/zP+Ev8z/xL/M/8S/zP/Ef8z/xH/M/8Q/zP/EP8z/xD/M/8Q/zP/EP82LQL/OywC/0AsA/9DLwP/&#10;QzUE/0I+Bv9ASgj/PlcL/zxlDf86cw//OIAQ/zeMEf83lhL/Np8T/zanE/82rhT/NrUU/za8FP81&#10;xRX/NdAV/zXgFf826xX/NvQV/zb9FP82/xT/Nv8U/jf/E/42/xP9Nv8S/Tb/Ev02/xL9Nv8S/Tb/&#10;Ev83LAL/PioC/0MqAv9GLQP/RzIE/0Y8Bv9FSAj/Q1UL/0FiDf8/cBD/PX0R/zyJE/87kxT/O5wV&#10;/zqkFv86qxb/OrIX/zq5F/85whf/OcwX/zndGP856Rj/OfMY/zr7GPw6/xf6Ov8X+Tr/Fvg6/xb4&#10;Ov8V+Dr/Ffg6/xX4Ov8V+Dr/Ff85KwL/QScC/0YnAv9KKQP/Sy8E/0w5Bv9LRQj/SFEL/0ZeDv9E&#10;bBH/QnkT/0GFFf9Ajxf/QJgY/z+gGP8/pxn/Pq4a/z62Gv8+vhv/Psgb/z3WHP495hz7PvEc+D76&#10;HPU+/xzzPv8a8j//GfE//xnxP/8Y8T//GPE//xjxP/8Y8T//GP89KAL/RSQC/0ojAv9OJQP/USwE&#10;/1I2Bv9RQQj/T00M/0xaD/9KZxL/SHQV/0eAF/9Gixn/RZQb/0ScHP9DpB3+Q6se/UKyH/xCuiD6&#10;QsQg+ULQIfZB4iHyQu4i70L5Iu1C/yDrQ/8f6kP/HelE/xzoRP8b6ET/G+hE/xvoRP8b6ET/G/9A&#10;JQL/SCEC/08gAv9TIQL/VykD/1kzBf9YPgj/VkkM/1JVEP9RYxT/T28X/k17GvtLhh35So8f90mY&#10;IfZInyL0R6Yk80euJfFGtibwRr8n70XLKOxF3inoRewp5Ub4KOJH/ybhSP8k30n/It5J/yDdSf8f&#10;3Un/H91J/x/dSf8f3Un/H/9DIgL/TB4B/1McAv9ZHgL/XSYD/18wBP9fOgf/XUUL/1pQEP1YXhX4&#10;VWoZ9VN2HfJRgCHvT4ok7U2TJutMminpS6Ir50qpLOVJsS7kSLsv4kjHMeBI2THcSOox2En2LtRL&#10;/yvSTP8p0E3/Js9O/yXOTv8jzk7/I85O/yPOTv8jzk7/I/9HHwH/UBoB/1cYAf9eHAH/YyMC/2Ys&#10;BP9mNgb/ZEEK+mJMD/RfWRXvXGUb61lwIOdWeyXkVIQp4VGNLd5QlTDcT50y2U6lM9ZNrTXTTbc2&#10;0UzCN89M0TjMTOY4yU30NcdP/zHFUf8uxFL/K8NT/ynCU/8nwlP/J8JT/yfCU/8nwlP/J/9KHAH/&#10;VBcB/1wVAf9jGQH/aSAC/2wpA/9tMgX5bD0J8mlHDutmVBXlY2Ac4F9rIttcdSjWWX8t0leIMM9V&#10;kDPMVJg2ylOgOMdSpzrFUbA7w1C7PMFQyT2/UN89vFHwO7pT/De5Vf8zuFf/L7dY/y23WP8rt1j/&#10;K7dY/yu3WP8rt1j/K/9NGgH/VxQB/2ASAf9oFwH/bh0B/3IlAvtzLgPyczgH6XFDDeJuUBTbaVwc&#10;02VmJM5icCrJX3ovxlyCM8NbijbAWZI5vViaO7tWoj64Vas/tlW1QbRUwkKyVNRCsFXqQa5X+Tyu&#10;Wf83rVv/M61c/zCtXf8urV3/Lq1d/y6tXf8urV3/Lv9QFwH/WhIB/2QQAP9tFAD/cxoB/3chAfR5&#10;KQLqejMF4ng/Ctl0TBPPcFgcyWtiJMRobCu/ZXUwu2J9NbhghTi1Xo08slyVPq9bnUGtWqZDq1mv&#10;RKlZvEWnWMxGpFjlRqRb9kCjXv87o1//N6Ng/zOjYf8xo2H/MaNh/zGjYf8xo2H/Mf9TFQH/XRAA&#10;/2gPAP9wEgD/dxYA+3wcAe5/JAHkgC0D2n87CM96SRLHdVQbwXFfJLttaCu2anAxsmd5Nq9lgDqr&#10;Y4g9qGGQQKZgmEOjXqFFoF6rR55dt0icXcZJmlzfSZpf8kSaYv8+mmP/OZtl/zabZf8zm2X/M5tl&#10;/zObZf8zm2X/M/9VEwH/YA4A/2sOAP90EAD/exIA9YEXAOiEHgDehycB0YQ3B8h/RhHAe1EbuXZb&#10;I7RyZSuvb20xqmx1NqdqfDqjaIQ+oGaMQZ1klESaY51Hl2KnSZVhskuTYcFMkWHYTJFj70eSZf1B&#10;kmf/PJNp/ziTav81k2r/NZNq/zWTav81k2r/Nf9XEQH/Yw0A/24MAP93DgD/fw8A8IURAOOJFgDW&#10;iyMBy4g1BsKEQxC6gE8as3tZI613YiqodGoxo3FxNp9ueTucbIE/mGqIQpVpkUWSZ5pIj2ajSo1l&#10;r0yKZb1NiWXRToln7EqKaftDi2v/Poxt/zqMbv83jG7/N4xu/zeMbv83jG7/N/9ZEAD/ZQsA/3EL&#10;AP96CwDxggwA6IkNAN2ODgDPjyABxo0yBr2JQQ+1hE0ZroBWIqd8XyqieGcwnXVvNplzdjqVcX0/&#10;km+FQo5tjkaLbJZJiGqgS4VqrE2DabpPgWnMT4Fq6EyDbflFhG//P4Vw/zuGcf84hnH/OIZx/ziG&#10;cf84hnH/OP9bDwD/ZwgA/3MIAPN9CADehgcA2YwJANWRCwDKkh4AwZAwBbiNPw6wiEoYqYRUIaKA&#10;XSmdfWUwmHpsNZN3czqPdXs+jHOCQohyi0aFcJRJgm+eTH9uqU58bbdPe23JUHpu5k18cfhGfnP/&#10;QX90/z2Adf86gHX/OoB1/zqAdf86gHX/Ov9dDgD/agYA/3YGAOSAAwDZiQYA0o8IAM+UCgDFlhsA&#10;vJQuBLORPQ2rjUgXpIhSIJ6FWyiYgWMvk35qNY58cTmKeng9hniAQoN2iEV/dZFJfHObTHlyp052&#10;crVQdHLGUHRy4092dfZHeHf/Qnp4/z57ef86e3n/Ont5/zp7ef86e3n/Ov9fDAD/bAQA9XkCAN6D&#10;AgDTiwUAzZIHAMmXCADAmRkAt5gsA6+VOwynkUcWn41QH5mJWSeThmEujoNoNImBbzmFf3Y9gX1+&#10;QX17hkV5eo9JdniZTHN3pU5wd7JQbnfEUG134E9wefVIcnv/Q3R8/z51ff87dX3/O3V9/zt1ff87&#10;dX3/O/9hCgD/bwIA6HwAANmGAQDPjgQAyJUGAMOaBgC7nBYAs5wqA6qZOQuilUUUm5FOHZSOVyaO&#10;i18tiYhmM4SGbTiAhHQ9e4J7QXeAhEV0f41IcH2XS218o05qfLBPaHzBUGd83VBqfvNJbYD/Q26B&#10;/z9vgf88b4H/PG+B/zxvgf88b4H/PP9kCAD/cgAA4X8AANOJAQDKkgMAw5gEAL2eBAC2oBMArqAn&#10;AqWdNgmdmkMTlpdNHI+TVSSJkV0rhI5kMX+Mazd6inI7doh5QHKGgkRuhYtHaoOVSmeCoU1kgq5P&#10;YoK/T2GC2k9khPJJZoX/Q2iG/z9qhv88aob/PGqG/zxqhv88aob/PP9nBAD2dgAA3IIAAM6NAADF&#10;lQIAvpwDALehAgCvpBEAqKQkAqCiNAiYn0ARkZxKGoqZUyKEl1spfpViMHmSaTV1kHA6cI93PmyN&#10;f0JojIlGZYqTSWGJn0teiaxNXYm9TlyJ1k1eivBIYIv+Q2KL/z9jjP88Y4z/PGOM/zxjjP88Y4z/&#10;PP9qAADmegAA1YYAAMmRAADAmQEAuJ8BALClAACoqQ4AoqkhAZqoMQaTpT4Pi6NIGISgUSB+nlkn&#10;eJxgLXOaZzJvmG43apZ1PGaVfT9ilIdDX5KRRluSnUlZkatKV5G7S1aR00tXku9HWpL9QlyT/z5d&#10;k/87XZP/O12T/ztdk/87XZP/O/9uAADgfgAAzosAAMSVAAC6nQAAsaMAAKmpAAChrgsAm68dAZSu&#10;LgSMrDsMhapGFX6oThx4plYjcqRdKm2iZC9poWs0ZJ9zOGCeezxcnYU/WZyPQlWbnEVTm6pHUZu6&#10;R1Cb0UdRm+5EU5v8QFWb/zxWm/86Vpv/Olab/zpWm/86Vpv/OvF0AADZgwAAyJAAAL6aAACzoQAA&#10;qqcAAKGuAACXtQYAkrYYAIy1KgOFtDcJfrJCEXewTBhxrlQfbK1bJWerYipiqmkvXqlxM1qoejdW&#10;p4M6U6aOPVCmm0BNpalBS6W6Qkum0UJLpe0/TaX8PE6k/zlPpP83T6T/N0+k/zdPpP83T6T/N+R6&#10;AADPiQAAwpUAALafAACspQAAoqwAAJizAACOuwIAiL0SAIO9JQF8vDMGdrs/DW+6SRRquFEaZbdZ&#10;H2C2YCRctWcpWLRvLFSzeDBRs4IzTbKNNkqymjhIsag6RrK5OkWy0TpGse05R7D8Nkew/zRIr/8z&#10;SK//M0iv/zNIr/8zSK//M9uCAADHkAAAu5wAAK6jAACkqgAAmbEAAI+5AACEwAMAe8YNAHjGHgBz&#10;xi4DbcU6CGfERQ5iw04TXcNWGFnCXh1VwWYhUcFuJE7AdyhLwIErSL+MLUW/mi9Dv6gxQb+6MUHA&#10;0jFBvu4wQb39L0G8/y5BvP8tQbz/LUG8/y1BvP8tQbz/Lc6KAAC/mAAAsaAAAKaoAACbsAAAkLgA&#10;AIW/AAB6xwQAb88JAGvRFQBn0SYBY9E0BF7QQAhZ0EoMVc9TEFHPWxROz2MYS85rG0jOdR5Fzn8g&#10;Qs6MIkDOmSQ+zqgmPM66JjzP1CY8ze8lO8z7JTvL/yU7yv8lO8r/JTvK/yU7yv8lO8r/JcOTAAC1&#10;ngAAqKYAAJ2uAACRtgAAhb8AAHnHAABvzgQAZNYJAF7eEQBb3iAAV94tAlPfOgRQ30QGTN9OCUnf&#10;VwxG318PQ99oEUHfcRM+33wVPN+JFzrglhk44KUaN+C3GjbhzRo23+waNd75GjTd/xs03P8bNNz/&#10;GzTc/xs03P8bNNz/G7mcAACqpAAAnqsAAJK1AACFvgAAeccAAG3PAABi1gMAWOEIAFXqEwBR6yAA&#10;TesrAUnrNQJF7D4EQuxHBT/sTwc97VgJOu1gCjjtagw27nQNM+6ADjLujg8w750QLu+tES3wwBEt&#10;8N4RLO7xESzs/hEs6/8QLOv/ECzr/xAs6/8QLOv/EK2iAACgqQAAk7MAAIa9AAB5xgAAbM8AAGDY&#10;AABV3gAATvMKAEr3EwBG+B0AQ/gnAT/4MAI7+TgCOPlAAzX6RwQz+k8FMPtXBS77XwYr/GkHKfx0&#10;CCf8ggkl/ZAJJP2gCiP+sAoi/sQLIf/gCyH98gog/PwKIPz8CiD8/Aog/PwKIPz8CqKnAACVsQAA&#10;h7sAAHnGAABszwAAX9kAAFLfAABI6AAAQ/8IAD//EAA7/xkAN/8hADT/KQEw/zABLf83Air/PgIn&#10;/0QCJf9LAyL/UwMg/1wDHf9mBBv/cgQZ/4AFF/+PBRb/nwYV/68GFP/ABhT/1gYT/+kGE//pBhP/&#10;6QYT/+kGE//pBpevAACIugAAesUAAGzPAABe2gAAUOAAAETmAAA89QAAN/8EADP/DQAv/xMAK/8a&#10;ACj/IQAl/ycBIf8tAR7/MgEb/zgBGf8/ARb/RgIU/00CEf9WAhD/YAIO/2wCDP97Awv/iwMK/5oD&#10;Cv+oAwn/tQMI/8IDCP/CAwj/wgMI/8IDCP/CA4q4AAB7wwAAbM4AAF7bAABP4gAAQucAADbsAAAx&#10;/wAALP8AACf/BwAj/w4AIP8SABz/GAAY/x0AFf8hABL/JgAQ/ywBDv8xAQ3/NwEK/z4BCP9GAQX/&#10;TwEB/1kBAP9mAQD/dAEA/4ICAP+QAgD/nAIA/6YCAP+mAgD/pgIA/6YCAP+mAv8uLwL/MywC/zct&#10;Av84MAL/NzYD/zQ/BP8xSwb/L1gH/yxmCP8qdAn/KYEK/yiNC/8olwv/KJ8L/yimDP8nrQz/J7QM&#10;/ye7DP8nxAz/J84M/yjeC/8o6Qv/KPML/yj7C/8o/wr/Kf8K/yn/Cv8p/wr/KP8K/yj/Cv8o/wr/&#10;KP8K/yj/Cv8wLQL/NioC/zkqAv87LgL/OjQD/zg8BP82SQb/M1YH/zFjCf8vcQr/LX4L/y2KDP8s&#10;lAz/LJwN/yykDf8sqw3/LLEN/yy5Df8rwQ3/LMsN/yzaDf8s5w3/LPEN/yz6Df8s/wz+Lf8M/S3/&#10;DP0t/wz9LP8L/Sz/C/0s/wv9LP8L/Sz/C/8yKwH/OSgC/z0oAv8/KgL/PjAD/z06BP88Rgb/OVMI&#10;/zdgCf81bQv/M3oM/zKGDf8xkA7/MZkO/zGhD/8xqA//MK4P/zC1D/8wvRD/MMcQ/zDUEP8w5BD/&#10;Me8Q/jH5D/sx/w/5Mf8P+DH/Dvcx/w73Mf8O9jH/DvYx/w72Mf8O9jH/Dv81KAH/PCUB/0AkAv9D&#10;JwL/QywD/0Q3BP9CQwb/QE8I/z1cCv87aQz/OXYN/ziCD/83jBD/N5UR/zadEf82pBL/NqsS/zay&#10;E/81uhP/NcMT/zXPE/w14RP5Nu0T9jb3E/M2/xPxNv8S8Db/EvA3/xHvN/8R7zf/EO83/xDvN/8Q&#10;7zf/EP85JQH/QCEB/0UgAf9HIgL/SSkC/0o0BP9JPwX/RksI/0RYCv9CZQ3/QHEP/z59Ef89hxL/&#10;PZEU/jyZFf08oBX8O6cW+juuF/k7thf4O78X9jvKGPQ73BjwO+oY7Tv2GOo7/xfoPP8X5zz/FuY9&#10;/xXlPf8U5T3/FOU9/xTlPf8U5T3/FP89IgH/RB4B/0kcAf9NHgH/UCYC/1EwA/9QOwX/TkYI/0tT&#10;C/9IYA7/RmwR+0V4E/hEghX2Q4wX9EKUGPNBnBnxQaMb70CqG+5AshztP7sd6z/GHuk/1R7lP+gf&#10;4kD0Ht9A/h3dQf8b20L/GtlC/xjYQv8X2EL/F9hC/xfYQv8X2EL/F/9AHwH/SBoB/04YAf9SGwH/&#10;ViMC/1gsA/9XNwT/VUIH/1JNC/lQWg71TWcS8UxyFu5KfRjrSIYb6UePHedGlx/lRZ4g40SmIuFE&#10;riPgQ7ck3kPCJdxD0CbXQ+Um00TzJNBF/iLNRv8gzEf/HspH/xzJSP8byUj/G8lI/xvJSP8byUj/&#10;G/9EGwH/TBYB/1IUAf9YGAH/XR8B/18oAv9eMgP9XT0G9lpJCvBXVQ/qVWIT5lJtGOJQdxzfToEf&#10;3EyKItlLkiTVSpom00mhKNFJqSnPSLIqzUi8K8tIySzISN8sxUjvK8JK/CjAS/8lv0z/Ir5N/yC9&#10;Tf8fvU3/Hr1N/x69Tf8evU3/Hv9HGAH/TxMB/1YRAP9eFQD/YhwB/2UkAf5lLQL0ZDgF7WFDCeZf&#10;UQ7gXF0U2lhoGtRWch7QVHsizFKEJspQjCjHT5QqxU6bLMNOoy7BTawvv0y2ML1MwjG7TNMyuEzp&#10;MbZO+C20UP8qs1H/J7NS/ySyUv8islL/IrJS/yKyUv8islL/Iv9KFQH/UxEA/1sPAP9iEgD/aBcA&#10;/2ofAfZrKAHsazID5Gk+B9xmTA3TYlgUzV9jG8hcbSDEWnYkwVh+KL5Whiu7VY4uuVOWMLZSnjK0&#10;UqYzslGwNbBRvDauUMs3rFDjN6pS9DOpVP8uqFb/K6hX/yioV/8lqFf/JahX/yWoV/8lqFf/Jf9N&#10;EwD/Vg4A/18NAP9nEAD/bBMA+3AZAO9xIgHkcSwC23A6BdFsSAzJaFQUw2VfG75iaCG6X3Emtl15&#10;KrNbgS2wWokwrliRM6tXmTWpVqE3p1arOKVVtjqjVcU7oVXdO59W8DefWP4yn1r/Lp5b/yueXP8o&#10;nlz/KJ5c/yieXP8onlz/KP9QEQD/WQwA/2MMAP9rDQD/cBAA9XQTAOh2GgDddyUB0XY2BMhyRAzB&#10;blAUu2tbG7ZnZCGxZW0nrWJ1K6pgfC+nX4QypF2MNKJclDefW505nVqmO5pZsT2YWb8+l1nTPpVa&#10;7DuVXfs1ll7/MZZf/y2WYP8qlmD/KpZg/yqWYP8qlmD/Kv9SDwD/XAoA/2YJAP9uCgD2dAwA73gO&#10;AOF7EgDUfCAAynszBMF3QQu6dE0TtHBYG65sYSGpamknpmdxK6JleC+fZIAznGKINplhkDiWX5k7&#10;lF6iPZFerT+PXbtAjV3NQYxe6D+NYfk4jWL/M45k/zCOZP8sjmX/LI5l/yyOZf8sjmX/LP9VDgD/&#10;XwYA/2kGAPRyBgDieAYA23wJANl/DADNgR0AxH8wA7t8Pwq0eEsSrXVVGqhxXiGjbmYmn2xuK5tq&#10;dS+YaH0zlWeENpJljDmPZJU8jGOfPoliqkCHYbdChWHJQoRi5EGFZPc7hmb/NYdn/zGHaP8uh2n/&#10;LYdp/y2Haf8th2n/Lf9XDAD/YQQA/mwDAOR1AQDbewUA04AIANCDCgDHhRoAvoQtA7aBPAmvfUgS&#10;qHlSGaJ2WyCdc2MmmXBrK5Vuci+RbXkzjmuBNotpiTqIaJI8hWecP4Jmp0GAZrRDfmbFRHxm4UN+&#10;aPU8f2r/N4Br/zOBbP8vgWz/L4Fs/y+BbP8vgWz/L/9ZCwD/YwEA9G8AAN94AADUfwQAzoMGAMqH&#10;CADCiBgAuYcrArGFOgiqgUYRo35QGJ16WR+Yd2Elk3VoKo9zby+LcXcziG9+NoVuhjqCbI89f2uZ&#10;QHxqpUJ5arFEd2rCRHZq3UR4bPM+eW7/OHpv/zR7cP8wfHD/MHxw/zB8cP8wfHD/MP9bCAD/ZgAA&#10;53IAANp7AADPggMAyYcFAMSKBgC8jBUAtIsoAqyJOAelhUQQnoJOGJh/Vx6TfF8kjnlmKop3bS6G&#10;dXQygnR8Nn9yhDl8cY09eXCXQHZvokJzbq9EcW7ARXBu2UVycPE/c3L/OXVz/zV2dP8xdnT/MXZ0&#10;/zF2dP8xdnT/Mf9dBgD/aQAA4nQAANR9AADLhQIAxIoEAL+NBQC3jxMAsI8mAaiNNQegikIOmoZM&#10;FpODVR2OgV0kiX5kKYV8ay2BenIyfXh5NXp3gjl2dos8c3WVQHB0oEJtc61Ea3O9RWpz1UVsdO9A&#10;bnb+Om93/zZxeP8ycXj/MXF4/zFxeP8xcXj/Mf9fAgD3bAAA3ncAANCBAADHiAEAwI0DALmRAwCy&#10;kxEAq5MjAaORMwacjkANlYtKFY+IUxyJhlsihINiKICBaS18f3AxeH53NXR8gDhxe4k8bnqTP2t5&#10;nkJoeKtEZni7RWR40UVmee5AaHv9Omp7/zZrfP8ya3z/Mmt8/zJrfP8ya3z/Mv9hAADqbwAA2XoA&#10;AMyEAADDiwAAu5EBALSVAQCslw4ApZchAZ6WMQWXkz4MkJBIFIqOURuEi1khf4lgJ3uHZyt3hW4w&#10;c4R1NG+CfTdrgYc7aICRPmV/nEFifqlDYH65RF9+z0Rgf+xAYoD8OmSA/zZlgf8zZoH/MmaB/zJm&#10;gf8yZoH/Mv9kAADlcgAA034AAMeHAAC+jwAAtpUAAK6ZAACmmwwAoJweAJmbLgSSmTsKi5ZGEoWU&#10;Txl/kVcfeo9eJXWOZSpxjGwubYpzMmmJezZmiIQ5YoaPPV+Fmj9chahBWoW3QlmFzEJaheo/XIb7&#10;Ol6G/zZfh/8yX4f/Ml+H/zJfh/8yX4f/Mv1oAADgdgAAzYIAAMKMAAC5kwAAsJkAAKidAACfoAkA&#10;maEaAJOgKwOMnzgIhZ1DEH+aTBd5mFQddJdcInCVYydrk2osZ5JxMGSReTNgj4I3XI6NOlmNmT1X&#10;jaY/VI22QFONy0BUjek9Vo36OVeN/zVZjv8yWY7/MVmO/zFZjv8xWY7/Me1tAADZewAAyIcAAL2Q&#10;AAC0mAAAqp0AAKGhAACXpgQAkacVAIynJwKFpjUGf6RADXmiShRzoFIabp9ZH2mdYCRlnGcoYZtv&#10;LF6adzBamIAzVpeLNlOXlzlRlqU7T5a0PE6WyTxOlug6T5b5NlGW/zNSlv8wUpb/MFKW/zBSlv8w&#10;Upb/MOZyAADQgAAAwowAALiWAACtnAAAo6EAAJmmAACOrQAAiK4RAIOuIgF9rTEEd6w9CnKqRxBs&#10;qU8WZ6hXG2OnXh9fpmUkW6RtJ1ikdStUo38uUaKJMU6hljRLoaQ2SaG0NkihyDdIoOc1SaD5Mkqf&#10;/zBLn/8uS5//LUuf/y1Ln/8tS5//Ld15AADJhgAAvJIAALGaAACmoAAAnKYAAJGsAACGsgAAfbYN&#10;AHm2HQB1tiwCb7U5Bmq0Qwtls0wRYLJUFlyxWxpYsGMeVa9rIVGvcyVOrn0oS62IKkitlS1FraMu&#10;RK2zL0OtyC9CrOcvQ6v5LUSr/ytEqv8pRKr/KUSq/ylEqv8pRKr/KdGAAADBjQAAtZgAAKmfAACe&#10;pQAAk6wAAIiyAAB9uAAAcb4GAG6/FQBqvyYBZr8zA2G+PwddvkgLWb1RD1W9WRNRvGAXTrxoGku7&#10;cR1Iu3sfRbqHIkK6lCRAuqImPrqzJj26yCY9uugmPbj5JT23/yQ9tv8jPbb/Iz22/yM9tv8jPbb/&#10;I8eIAAC5lQAArJ0AAKGkAACWqwAAirIAAH+5AABzvwEAaMYFAGDKDgBeyh0AW8osAVfKOANUykMF&#10;UMpMCE3JVQtKyV0OR8lmEUTJbxRByXkWP8iFGDzIkxo6yKIbOcmzHDjJyRw4yOgcN8f5HDfF/xw2&#10;xP8cNsT/HDbE/xw2xP8cNsT/HL6RAACwmwAApKMAAJiqAACMsgAAgLkAAHTAAABoxwAAXc0FAFPT&#10;CgBP1xIATdgiAEvYMABJ2DwCRthGA0TZTwRB2VgGP9lhCDzZawo62XYMN9mCDjXakA802qAQMtqx&#10;ETHbxxEx2ucRMNj2EjDW/xMv1P8TL9T/Ey/U/xMv1P8TL9T/E7OaAACmoQAAmqkAAI2xAACAugAA&#10;dMEAAGjJAABczwAAUtUDAEjcCABF5RIAQ+UeAEHmKgA+5jUBO+c+ATnnRwI351ADNOhZBDLoYgUw&#10;6G0GLul5Byzphwgr6pYJKeqnCijqugon69YKJ+nwCifn/Qkm5v8KJub/Cibm/wom5v8KJub/Cqig&#10;AACcpwAAj7AAAIK5AAB0wgAAaMoAAFvRAABP1wAARd0AAD7uCQA88hEAOfMbADbzJQA09C4AMfQ3&#10;AS71PwEs9UcBKfZPAif2VwIl92EDI/dsAyH4egQf+IkEHvmaBRz5qwUb+sAFGvreBRr58gUa9/0F&#10;Gfb/BRn2/wUZ9v8FGfb/BZ6mAACRrwAAg7kAAHXCAABnywAAWtMAAE3aAABC3wAAOOUAADX7BwAx&#10;/w8ALv8WACv/HwAp/yYAJf8tACP/NAAg/zsBHv9DARv/SwEZ/1MBFv9dAhT/agIS/3gCEf+IAhD/&#10;mgIQ/6sDDv++Aw7/1QMO/+0DDv/wAw7/8AMO//ADDv/wA5OuAACEuAAAdsIAAGfMAABa1QAATNwA&#10;AD/hAAA15gAALfQAACr/AgAm/wsAI/8RACD/FwAd/x0AGf8jABb/KQAU/y8AEv81ABD/PQAO/0UB&#10;DP9OAQr/WAEH/2UBBf90AQP/hQEC/5YBAf+mAQD/tQEA/8YBAP/KAQD/ygEA/8oBAP/KAYa3AAB3&#10;wQAAaMwAAFrXAABL3gAAPuQAADLpAAAn7QAAI/8AAB//AAAb/wUAF/8MABT/EAAR/xQAD/8YAA3/&#10;HQAL/yIACP8oAAX/LgAC/zUAAP89AAD/RwAA/1IAAP9eAAD/bQAA/34BAP+OAQD/mwEA/6kBAP+r&#10;AQD/qwEA/6sBAP+rAf8qLQH/LisB/zArAf8wLgL/LjUC/yk9A/8lSQT/I1cE/yFkBf8fcgb/HX8G&#10;/x2KBv8dlAb/HZwH/xyjB/8cqgf/HLEH/xy4Bv8cvwb/HMkG/xzWBv8d5Qb/He8G/x35Bf8d/wX/&#10;Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8sKwH/MCgB/zMoAf8zKwL/MTEC/y06A/8r&#10;RwT/KFQF/yZhBf8kbwb/InwH/yKHB/8ikQf/IZkH/yGhCP8hpwj/Ia4I/yG1CP8hvAj/IcYH/yHR&#10;B/8h4gf/Iu0H/yL3B/8i/wb9Iv8G/CL/Bvwi/wb8Iv8G+yL/Bvsi/wb7Iv8G+yL/Bv8uKAH/MyUB&#10;/zYlAf83JwH/NS0C/zQ4A/8yRAT/L1EF/yxeBv8qawf/KXcH/yiDCP8njQj/J5YJ/yedCf8npAn/&#10;J6sJ/yeyCf8nuQn/J8IJ/yfNCf8n3gn/J+sJ/Cf2CPko/gj3KP8I9ij/CPUo/wj1KP8I9Sj/CPUo&#10;/wj1KP8I9Sj/CP8yJQH/NyIB/zohAf87IwH/OykC/zs0Av85QAT/Nk0F/zRaBv8xZgf/MHMI/y5/&#10;Cf8uiQr/LpIK/y2ZC/8toQv/LacL/y2uC/8ttQz/Lb4M/i3JDPst2Qz4LegL9C70C/Eu/gvvLv8L&#10;7i7/C+0u/wvsLv8K7C7/Cuwu/wrsLv8K7C7/Cv81IgH/Ox4B/z8dAf9AHwH/QiYB/0IxAv9APAP/&#10;PkgF/ztVBv85Ygj/N24K/zZ5C/81hAz9NI0N/DSVDfo0nA75M6MO9zOqD/Yzsg/1M7oP8zPFD/Iz&#10;0g/uM+UP6jTyD+c0/Q/lNP8P5DT/DuI1/w7iNf8N4TX/DeE1/w3hNf8N4TX/Df85HgH/PxoB/0MY&#10;Af9GGgH/SSMB/0ktAv9IOAP/RUQF/0NQB/9AXQn7PmkL+D10DfU8fw7zO4gP8TuQEO86mBHtOp8S&#10;7DmmE+o5rhPpObYU5znBFOY5zhXiOeMV3jnxFds6/BTYOv8T1Tv/EtM7/xLSO/8R0jv/ENI7/xDS&#10;O/8Q0jv/EP89GwH/QxYA/0gUAP9MFwH/Tx8B/1AoAf9PMwL/TT8E+0pKBvVHVwnxRmQM7URvDulD&#10;eRHnQoMT5EGLFOJAkxbgP5sX3z+iGN0+qhnbPrMa2D69GtY+yhvSPt8bzj7vG8s/+xrJQP8Yx0D/&#10;F8ZB/xXFQf8UxEH/FMRB/xTEQf8UxEH/FP9BFwD/RxIA/0wQAP9SFAD/VhsA/1ckAf9WLgL4VDkD&#10;8VFFButPUgnmTV4M4UtpEN1JdBPZSH0W1UaGGNJFjhrQRZYczkSdHcxEpR7KQ60fyEO2IMZDwyHF&#10;Q9MhwUPpIb5E9x+8Rf8dukb/G7lH/xm4R/8YuEf/F7hH/xe4R/8XuEf/F/9EFAD/SxAA/1EOAP9X&#10;EQD/WxYA/10eAPldKAHvWzMC51k/BOBXTQjaVFkN01JkEs5QbhbKTncZx0yAHMVLiB7CSpAgwEqX&#10;Ib5JnyO8SKckukiwJbhIvCa3SMsntEfjJ7JJ8yWwSv8irkv/H65M/x2tTP8brU3/Gq1N/xqtTf8a&#10;rU3/Gv9HEQD/Tw0A/1YMAP9cDgD/YBIA/WIYAPBjIQDmYiwB3mA6A9ReSAfNW1QNx1hfE8NWaRe/&#10;VHIbvFJ6HrlRgiG2UIojtE+RJbJOmSewTaIork2rKqxMtiuqTMQsqEzbLKZN7yqkT/0mpFD/I6NR&#10;/yCjUv8eolL/HaJS/x2iUv8dolL/Hf9KDwD/UgoA/1oJAP9gCwD/ZQ4A9WcRAOhoGADdZyQA0mY1&#10;AspkRAfDYVANvV5bE7lcZBi1Wm0csVh1IK5XfSOsVYQlqVSMKKdTlCqlUp0so1KmLaFRsS+fUb4w&#10;nVHRMJtR6i+aU/oqmlX/JplW/yOZVv8hmVf/H5lX/x+ZV/8fmVf/H/9NDQD/VQYA/10FAPtkBwDv&#10;aQkA6WsMAOFsEADTbR4AyWwxAsJqQAe7Z0wNtWRXE7BhYBmsX2kdqF1xIaVceCSiWoAnoFmHKp1Y&#10;kCybV5gumVaiMJZVrDKUVbkzk1XKM5FV5TORV/ctkVn/KZFa/yWRW/8jkVv/IZFb/yGRW/8hkVv/&#10;If9PCwD/VwIA/2ECAOpoAQDebQQA2HAIANVwCwDLchsAwnEuArpvPQa0bEkNrmlUE6lnXRmkZGUd&#10;oWJtIZ1hdCWaX3womF6DK5Vdiy2SW5QwkFueMo1aqDSLWbU1ilnGNohZ4TaIXPQwiF3/K4le/yiJ&#10;X/8liV//I4lf/yOJX/8jiV//I/9RCQD/WgAA9WQAAOBsAADXcQMA0HQGAM11CQDEdhcAvHYqAbR0&#10;OgWucUYMp25REqJrWhieaWIdmmdpIZZlcSWTZHgokGKAK41hiC6LYJExiF+aM4ZepTWDXrI3gl7C&#10;N4Be3DiAX/IzgWH/LYJi/ymCY/8mgmT/JYJk/yWCZP8lgmT/Jf9TBgD/XQAA52cAANtvAADQdAIA&#10;yngFAMZ5BwC+ehUAtnooAa94NwWodkQLonNOEpxwVxiYbV8dlGtnIZBqbiWNaHUoimd9K4dlhS6E&#10;ZI4xgWOXNH9iojZ8Yq84emK+OXli1Tl5Y+80emX+L3tm/yt8Z/8ofGf/Jnxn/yZ8Z/8mfGf/Jv9V&#10;AwD/YAAA42oAANVyAADMeAEAxXsDAMB9BQC5fhIAsX4lAap9NQSjekEKnXdMEZd0VReScl0cjnBk&#10;IIpuaySHbHIohGt6K4Fqgi5+aYsxe2eVNHhnoDZ2Zqw4dGa8OXNm0TpzZ+02dGn9MHVq/yx2a/8p&#10;d2v/J3dr/yd3a/8nd2v/J/9XAAD2YwAA320AANF1AADIewAAwX8CALuAAwC0gRAArIIjAaWBMgSe&#10;fj8JmHtKEJJ5UxaNdlsbiXRiIIVyaSSBcXAnfm93K3tufy54bYgxdWySNHNrnjdwaqo5bmq5Om1q&#10;zjpta+s3b238MXBu/y1xbv8qcW//KHFv/yhxb/8ocW//KP9ZAADrZQAA23AAAM14AADEfgAAvIIB&#10;ALaEAQCuhQ4Ap4YgAKCFMAOagj0Ik4BID459URWJe1kahHlgH4B3ZyN8dW4neXR1KnZzfS5zcoYx&#10;cHGQNG1wnDdqb6g5aG+3OmdvyzpncOk3aXH6Mmty/y1sc/8qbHP/KGxz/yhsc/8obHP/KP9cAADn&#10;aAAA1XMAAMl7AADAggAAuIYAALGIAACpiQ0AooodAJyJLgKVhzsHj4VFDomCTxSEgFcZf35eHnt8&#10;ZSJ4e2wmdHlzKnF4ey1ud4Qwa3aOM2h1mjZldKY4Y3S1OWF0yTphdOc4Y3b5MmV2/y5md/8rZ3f/&#10;KWd3/ylnd/8pZ3f/Kf9fAADjbAAA0HYAAMV/AAC8hQAAtIoAAKyMAACjjgoAnY4aAJeOKwKQjDgG&#10;iopDDISHTBJ/hVUYeoRcHXaCYyFzgGolb39xKWx+eSxofYIvZXyMMmJ7mDVfeqQ3XXqzOFx6xzlc&#10;euU3Xnv4Ml97/y5gfP8rYXz/KWF8/ylhfP8pYXz/KfViAADebwAAzHoAAMCDAAC3iQAAr44AAKaR&#10;AACdkgYAl5MXAJGTKAGLkjYFhZBBC3+OShF6jFIWdYpaG3GIYR9th2gjaoZvJ2aEdytjg4AuYIKK&#10;MV2BljRagaM2WICyN1aAxTdWgOM2WIH3MVmB/y1bgv8qW4L/KVuC/ylbgv8pW4L/KexmAADYcwAA&#10;x34AALyHAACzjgAAqZIAAKCVAACWmAEAkJkTAIqZJAGFmDIEf5Y+CXmUSA50k1AUb5FXGWuQXh1o&#10;jmUhZI1tJWCMdShdi34rWoqILleJlDFUiaEzUoiwNFGIwzVQiOI0Uoj2MFOI/yxUiP8pVYj/KFWI&#10;/yhViP8oVYj/KOZrAADQeAAAwoMAALeMAACtkgAAo5YAAJqaAACOngAAh58QAIOfIAB+ny8CeJ07&#10;B3OcRQxum00RaZlVFmWYXBphl2MeXpZqIVuVciVXlHwoVJOGK1GSki5OkqAwTJKvMUuSwjFKkeAx&#10;TJH1LU2R/ypOkP8oTpD/Jk6Q/yZOkP8mTpD/Jt5wAADJfQAAvIkAALKSAACnlwAAnZsAAJOfAACG&#10;pAAAfqYMAHqmGwB1pioBcKY3BGylQQlno0oNY6JSEl+hWRZboWEZWKBoHVSfcCBRnnojTp2EJkud&#10;kSlInJ4qRpyuLEWcwSxFnN8rRZv0KUaa/ydHmv8lR5r/JEea/yRHmv8kR5r/JNR3AADChAAAto8A&#10;AKuWAAChnAAAlqAAAIulAAB/qgAAdK4FAG+vFABsryQAaK8yAmSuPQVfrUYJW6xPDVisVhFUq14U&#10;UapmF06qbhpLqXgdSKmDIEWojyJDqJ0kQaitJUCowCU/qN8lP6b0I0Cl/yJApf8hQKT/IECk/yBA&#10;pP8gQKT/IMp+AAC7iwAAr5UAAKSbAACZoQAAjqYAAIKsAAB3sQAAarYAAGO4DgBhuB0AXrgsAVq4&#10;OAJXuEIFU7hLCFC3UwtNt1sOSrZjEEe2axNEtXUWQrWBGD+1jho9tZwcO7WsHDq1wB05td8cObP0&#10;HDmy/xw5sf8bObD/Gzmw/xs5sP8bObD/G8GGAAC0kwAAp5oAAJygAACRpwAAha0AAHmzAABtuAAA&#10;Yr0BAFbCBwBTwxQAUsMjAFDEMAFNxDsCSsRFA0fETgVFxFcHQsNfCUDDaAs9w3INO8N+DzjDjBE2&#10;w5sSNcOrEzPDwBMzw+ATM8H1EzLA/xQyv/8UMb7/FDG+/xQxvv8UMb7/FLiQAACrmQAAn6AAAJOn&#10;AACHrgAAe7QAAG67AABjwAAAWMUBAE3KBQBEzwwAQ9AXAELQJQBA0DIAP9E9AT3RRwE70VACOdJZ&#10;AzbSYwQ00m4FMtJ6BzDSiAgu0pgJLdOpCSzTvgos098JK9HzCirP/gspzv8MKc3/DSnN/w0pzf8N&#10;Kc3/Da6YAACinwAAlqYAAImuAAB8tgAAb70AAGPDAABXyAAATM0AAELSAwA52QkANd8QADTfGwAy&#10;4CcAMeEyADDhPQAu4kcALeJQASviWgEq42UCKONxAibkfwMl5I8DI+WhBCLltAQh5c0EIOTsBCDi&#10;+wQf4f8FH+D/BR/g/wUf4P8FH+D/BaSeAACYpQAAi64AAH22AABwvgAAY8YAAFbLAABL0AAAQNUA&#10;ADbcAAAv5QcALe0QACvuGAAp7iIAJ+8rACXvNAAj8DwAIfBFAB/xTgAd8lgBG/JkARnzcQEY84EB&#10;F/SSAhX0pQIU9boCE/XWAhP07wIS8vwCEvD/AhLw/wIS8P8CEvD/ApqkAACNrQAAf7YAAHG/AABj&#10;xwAAVs4AAEnTAAA92gAAM98AACrjAAAm9AUAJPsNACH8EwAe/RsAHP0iABn+KQAX/jEAFf85ABP/&#10;QQAR/0oAEP9VAA7/YQAM/28BDP+AAQr/kwEJ/6YBCP+6AQf/1AEH/+sBBv/2AQb/9gEG//YBBv/2&#10;AY+sAACAtgAAcr8AAGPJAABW0QAASNgAADvdAAAw4gAAJuYAAB/wAAAc/wAAGf8JABb/DgAU/xMA&#10;Ef8ZAA//HgAN/yQAC/8rAAn/MgAG/zsAA/9EAAD/TwAA/1wAAP9rAAD/fQAA/5AAAP+jAAD/tAAA&#10;/8YAAP/WAAD/1gAA/9YAAP/WAIK1AABzvwAAZMkAAFbTAABH2wAAOuAAAC7lAAAj6QAAGu0AABX9&#10;AAAS/wAAEP8CAA7/CQAL/w0ACP8QAAT/EwAB/xgAAP8eAAD/JAAA/ysAAP8zAAD/PQAA/0kAAP9W&#10;AAD/ZgAA/3gAAP+KAAD/mwAA/6gAAP+xAAD/sQAA/7EAAP+xAP8lKwH/KCkB/ykpAf8oLAH/IzIB&#10;/x47Av8aRwL/F1UD/xViA/8TcAP/EnwD/xKHA/8SkQP/EpkD/xKgA/8SpwP/Eq0D/xG0A/8RuwP/&#10;EcQD/xHOA/8R3wP/EesC/xL2Av8S/gL/Ev8C/xL/Av8S/wL/Ev8C/xL/Av8S/wL/Ev8C/xL/Av8o&#10;KQH/KyYB/ywmAf8rKQH/KC8B/yI4Av8gRAL/HVID/xtfA/8YbAP/F3kE/xeEBP8XjgT/F5YE/xad&#10;BP8WpAT/FqoE/xaxBP8WuAT/FsAD/xbKA/8W2wP/FugD/xf0A/8X/QP8F/8C+xf/A/sX/wP6F/8D&#10;+hf/A/oX/wP6F/8D+hf/A/8qJgH/LiMB/y8iAf8vJQH/LCsB/yo1Av8nQQL/JE4D/yJbA/8gaAT/&#10;HnQE/x2ABP8digT/HZIF/x2aBf8doQX/HacF/x2tBf8dtAT/Hb0E/x3HBP8d1AT+HeYE+x3yBPce&#10;+wP1Hv8E9B7/BPMe/wTzHv8E8h7/BPIe/wTyHv8E8h7/BP8uIgH/Mh8B/zQeAf8zIAH/MiYB/zIy&#10;Af8vPgL/LEoD/ypXA/8nZAT/JnAF/yV7Bf8khQX/JI4G/ySWBv8knQb/JKMG/ySqBv0ksQb8JLkG&#10;+yTDBvkkzwb2JOMG8iTwBe4l+gXtJf8G6yX/Buol/wbpJf8G6SX/Bukl/wbpJf8G6SX/Bv8yHgH/&#10;NhsA/zgZAP84GwH/OiMB/zktAf84OgL/NUYD/zJSBP8wXwT/LmsF/y12Bv0sgAf6LIkH+SuRB/cr&#10;mQj1K58I9CumCPMrrQjxK7UI8Cu/CO4rywjrK98I5yzuCOQs+gjiLP8J4Cz/Cd4s/wjeLP8I3Sz/&#10;CN0s/wjdLP8I3Sz/CP81GgD/OhYA/z0UAP8/FwD/QR8A/0EpAf9ANAH/PUEC/zpNA/w4WgX4NmUG&#10;9DVxB/E0ewjvM4QJ7TONCesylArpMpsK6DKiC+YyqgvkMrIM4zK7DOEyyAzfMtwM2jLsDdUz+A3S&#10;M/8N0DP/DM4z/wzNNP8LzDT/C8w0/wvMNP8LzDT/C/85FgD/PhIA/0EQAP9FEwD/SBsA/0gkAP9H&#10;LwH+RDsC90JHA/E/VAXsPmAG6DxrCOU7dgniO38L4DqIDN05kA3bOZcO2TieD9Y4phDUOK4R0ji3&#10;EdA4wxLOONMSyjjoEsc59xLEOf8Rwjr/EME6/w/AOv8Ovzr/Dr86/w6/Ov8Ovzr/Dv89EwD/Qg8A&#10;/0YNAP9LEAD/ThYA/08fAP1OKQH0TDQB7EhBAuZHTgTgRVsG20RmCdZCcAzSQXkOz0CCEM1AihHK&#10;P5ETyT+ZFMc+oBXFPqgWwz6xF8E+vBfAPssYvT7iGLo+8he3P/8WtUD/FLRA/xOzQf8Rs0H/ELNB&#10;/xCzQf8Qs0H/EP9AEAD/RgwA/0sKAP9RDQD/UxEA/1QYAPNUIgDpUi0B4VA7AdpPSQPSTVUHzEtg&#10;C8hJag7FSHMRwkd7E79GgxW9RYsXu0WTGLlEmhm3Q6IatUOrG7RDthyyQ8QdsEPZHq1D7R2rRfwa&#10;qUX/GKhG/xaoRv8Vp0f/E6dH/xOnR/8Tp0f/E/9EDgD/SggA/1AGAP9VCgD/WA0A91kRAOpYGADf&#10;VyQA1Fc1AcxVRATGVFAIwVJbDL1QZRC5Tm0Ttk12FrRMfRixS4Uar0qNG61JlR2rSZ0eqUimIKdI&#10;sCGlSL0ipEjPIqFI6CKgSfgen0v/G55L/xmdTP8XnUz/Fp1M/xadTP8WnUz/Fv9HCwD/TQIA/1QC&#10;APdaBADrXQcA510LAOFcEADTXR4Ayl0wAcNcPwS9WkwIt1hXDLNWYBGvVGkUrFNxF6lReBqnUIAc&#10;pE+HHqJPjyCgTpghnk2hI5xNqySaTbglmUzIJpZM4iaVTvUilE//H5RQ/xyUUf8alFH/GJRR/xiU&#10;Uf8YlFH/GP9JCAD/UAAA+1gAAOVeAADdYgMA1mMHANRhCgDKYhkAwmMsAbtiOwO0YEgIr11TDKpb&#10;XBGmWmQVo1hsGKBXdBudVXsdm1SDIJlUiyKWU5MklFKdJZJRpyeQUbMojlHDKY1R3SqMUvImi1T/&#10;IotV/x6LVv8ci1b/GotW/xqLVv8ai1b/Gv9MBAD/UwAA7FwAAN9iAADUZgEAzmgFAMtnCADCZxYA&#10;umgoAbNnOAOtZUUHqGNQDKNhWRGfX2EVm11oGJhccBuVWncek1l/IZBYhyOOV48ljFeZJ4lWoymH&#10;Vq8qhVW/K4RW1SyDV+8pg1j+JINZ/yCEWv8ehFr/HIRa/xyEWv8chFr/HP9OAQD/VwAA5V8AANhm&#10;AADOagAAx2wDAMNrBQC8bBIAtG0lAK1sNQOnakIHoWdNDJxlVhGYY14VlGJlGJFgbBuOX3QejF57&#10;IYldgySGXIwmhFuVKIFaoCp/WqwsfVq7LXxazy57W+wrfFz8Jnxd/yJ9Xv8ffV7/HX1e/x19Xv8d&#10;fV7/Hf9QAAD1WQAA4WMAANJqAADJbgAAwnABAL1wAwC2cBAArnEiAKhwMgKhbj8GnGxKC5dqUxCS&#10;aFsUjmZiGItlaRuIY3AehWJ4IYJhgCSAYIkmfV+SKXtenSt4Xqktdl64LnVezC90XuktdWD6J3Zh&#10;/yN3Yv8gd2L/Hndi/x53Yv8ed2L/Hv9SAADsXAAA3GYAAM5tAADEcgAAvXQAALd0AQCwdA4AqXUf&#10;AKJ0LwKccj0Fl3BHCpFuUQ+NbFkUiWpgF4VpZxuCaG4ef2Z1IX1lfSR6ZIYnd2OQKXVjmyxyYqcu&#10;cGK2L29iyS9uYuYub2T5KHBl/yRxZv8hcWb/H3Fm/x9xZv8fcWb/H/9UAADoXwAA12kAAMpwAADA&#10;dQAAuXgAALJ4AACreA0ApHkdAJ54LQGXdzoFknVFCoxyTg6IcFYThG9eF4BtZBp9bGsdemtzIHdq&#10;eyN0aYMmcmiNKW9nmSxsZqUuamazL2lmxjBoZuQvamj3KWtp/yVsaf8ibGr/IGxq/yBsav8gbGr/&#10;IP9XAADkYgAA0mwAAMZzAAC9eAAAtXsAAK18AAClfAoAn30aAJl8KgGTezgEjXlDCYh3TA6DdVQS&#10;f3NbFntyYhl4cGkddW9wIHJueCNvbYEmbGyLKWpslyxna6MuZWuyL2RrxDBia+EvZGz2KmZt/yZm&#10;bf8jZ27/IGdu/yBnbv8gZ27/IPZZAADgZQAAzm8AAMJ2AAC5fAAAsX8AAKmAAACggAcAmYEXAJSB&#10;KAGOgDUDiH5BCIN8Sg1+elIRenhZFXZ3YBlzdmcccHRuH21zdiNqcn8mZ3GJKWRxlSticKEtYHCw&#10;L15wwi9dcN8vX3H1KmBx/yZhcv8jYnL/IGJy/yBicv8gYnL/IO9cAADcaQAAynIAAL56AAC1gAAA&#10;rYQAAKSFAACahQMAlIUUAI6GJQGJhDMDg4M+B36BSAt5f1AQdX5XFHF9Xhhue2Uba3psHmh5dCJl&#10;eH0lYneHKF92kypcdp8sWnWuLll1wC5Ydd0uWXbzKlt2/yZcd/8jXHf/IFx3/yBcd/8gXHf/IOpg&#10;AADVbAAAxXYAALp+AACxhAAAqIgAAJ+JAACUigAAjYoRAIiLIQCDijACfok7BXmHRQp0hk4OcIRV&#10;EmyDXBZpgmMaZoFqHWKAciBff3sjXH6FJll9kSlXfJ4rVXysLFN8vi1SfNotU3zyKVV8/yVWfP8i&#10;V3z/IFd8/yBXfP8gV3z/IOVkAADPcAAAwXoAALaDAACtiQAAo4wAAJmOAACNjwAAhpAOAIGRHQB9&#10;kCwBeI84BHOOQghujUsMaoxTEGeKWhRjiWEXYIhoG12HcB5ahnkhVoWDJFSFjyZRhJwoT4SqKk2E&#10;vCpNhNcqTYPxJ0+D/yRQg/8iUIP/H1CD/x9Qg/8fUIP/H95pAADJdQAAvIAAALKIAACojQAAnZEA&#10;AJOTAACFlgAAfpcLAHmXGQB1lygBcZc1A2yWPwZolUgKZJRQDWGTVxFdkl4VWpFmGFeQbhtUj3ce&#10;UY6BIE6OjSNLjZolSY2pJkiNuydHjdQnR4zwJEiM/yJJi/8gSov/HkqL/x5Ki/8eSov/HtVuAADD&#10;ewAAt4UAAKyNAACikgAAl5YAAIyZAAB/nAAAdZ4FAHCfEwBtnyMAaZ8wAWWeOwRhnkUHXZ1NClqc&#10;VA1Xm1wRVJpjFFGaaxdOmXQZS5h/HEiYix5Fl5kgQ5eoIUKXuiJBl9MiQZbvIEKV/h5Clf8dQ5T/&#10;HEOU/xxDlP8cQ5T/HMx1AAC8gQAAsYwAAKaSAACblwAAkZsAAIWfAAB5owAAaqcAAGWnDgBjqBwA&#10;YKgrAV2oNgJZp0AEVqdJBlOmUQlQplkMTaVgDkqlaRFHpHIURKR9FkKjiRg/o5caPaOnGzyjuRw7&#10;o9IbO6LvGzug/ho7n/8ZPJ//GDyf/xg8n/8YPJ//GMR8AAC2iQAAqpIAAJ+XAACVnAAAiaEAAH2m&#10;AABxqgAAZK4AAFqxCABXsRQAVbIjAFOyMAFQsjsCTbJEA0uxTQVIsVUHRbFdCUOxZQtAsG8NPrB6&#10;DzuwhxE5r5YTN6+mFDavuBQ1sNEUNa7vFDSt/hQ0rP8UNKv/FDSr/xQ0q/8UNKv/FLuFAACvkAAA&#10;o5cAAJidAACMowAAgKgAAHStAABosgAAXLYAAFC6AQBJvA0ASLwZAEa9JwBFvTMAQ709AUG9RwE/&#10;vVACPb1YAzq9YQU4vWsGNr13CDS9hAkyvZMKML2kCy+9twwuvtALLrzuDC26/g0suf8NLLj/Diy4&#10;/w4suP8OLLj/DrOPAACmlwAAm50AAI+jAACDqgAAdrAAAGq1AABeugAAUr4AAEfCAQA9xwYAOMkQ&#10;ADfJGwA2yicANcozADTLPQAzy0cAMctRATDLWwEuzGUCLMxxAirMfwMpzJAEJ8yhBCbNtAQlzc4E&#10;JcvuBCTJ/AYjyP8HI8f/ByPH/wcjx/8HI8f/B6mWAACenQAAkqMAAIWrAAB4sgAAa7gAAF++AABS&#10;wgAAR8YAAD3KAAA0zwQAK9QJACbZDwAl2RkAJdolACTaMAAj2zsAI9tFACLcUAAh3VsAIN1oAB7e&#10;dgAd3ocBHN+ZARrfrAEZ38QBGN7nARjc+AEY2/8CF9r/Ahfa/wIX2v8CF9r/AqCcAACUowAAh6sA&#10;AHmzAABsugAAX8EAAFLGAABGygAAO84AADHTAAAp2QAAId4FAB7oDgAd6BUAG+keABnpJwAY6jAA&#10;Fuo5ABXrQwAU7E4AEuxaABHtZwAQ7ncAEO6KAA7vngAO8LMADfDNAAzv7AAM7fwADOv/AAzr/wAM&#10;6/8ADOv/AJejAACJqwAAe7QAAG28AABfxAAAUsoAAEXOAAA50wAAL9gAACXdAAAd4QAAGOwCABb3&#10;CwAU9xEAEfgXABD4HgAO+SUADfktAAv6NQAJ+z8AB/tKAAT8VwAD/WYAAv53AAD9iwAA/Z8AAPy1&#10;AAD80QAA/O0AAPz8AAD8/QAA/P0AAPz9AIurAAB9tAAAbr0AAGDGAABSzQAARNIAADfYAAAs3QAA&#10;IuEAABnlAAAT6gAAEPoAAA7/BgAN/wwACv8QAAf/FAAE/xoAAf8gAAD/JwAA/zAAAP86AAD/RQAA&#10;/1MAAP9iAAD/dQAA/4oAAP+fAAD/swAA/8cAAP/lAAD/5QAA/+UAAP/lAH+0AABwvQAAYccAAFPQ&#10;AABD1gAANt0AACriAAAf5gAAFuoAABDtAAAM+gAACf8AAAb/AAAC/wQAAP8JAAD/DQAA/xAAAP8U&#10;AAD/GgAA/yEAAP8pAAD/NAAA/0AAAP9OAAD/XgAA/3IAAP+HAAD/mgAA/6oAAP+5AAD/uQAA/7kA&#10;AP+5AP8gKQH/IicB/yInAf8fKgH/GTAB/xI5Af8QRQH/DVMB/wxgAf8KbQL/CXkC/wmEAv8JjgH/&#10;CZYB/wmdAf8JowH/CakB/wmwAf8ItwH/CL4B/wjIAf8I1gH/COYB/wjxAf8I+wD/CP8A/wj/AP8J&#10;/wH/Cf8B/wn/Af8J/wH/Cf8B/wn/Af8jJgH/JSQA/yUkAP8jJwH/HSwB/xg1Af8VQgH/ElAB/xBd&#10;Av8OagL/DnYC/w6AAv8OigL/DpIC/w6aAv8OoAL/DqYB/w2tAf8NswH/DbsB/w3FAf8N0QH/DeMB&#10;/w3vAf4N+gH6Df8B+Q7/AfkO/wH5Dv8B+A7/AfgO/wH4Dv8B+A7/Af8mIwD/KCAA/yggAP8mIgD/&#10;IigB/yAyAf8cPwH/GUwB/xdZAv8VZQL/E3EC/xN8Av8ThgL/E44C/xKWAv8SnQL/EqMC/xKpAv8S&#10;sAL/ErcC/xLBAv8SzAH9Et8B+RPtAfUT+AHzE/8B8hP/AfET/wLwFP8C8BT/AvAU/wLwFP8C8BT/&#10;Av8qHwD/LBwA/ywbAP8rHQD/KSQA/ygvAf8lOwH/IkgB/x9UAv8dYQL/G20C/xp3Av8agQL/GooC&#10;/xqSAv8amQL9Gp8C/BqmAvsarAL5GrQC+Bq9AvYayALzGtsC7xrqAuwb9wLpG/8C6Bv/A+cc/wPm&#10;HP8D5Rz/A+Ub/wPlG/8D5Rv/A/8tGwD/MBcA/zEVAP8wFgD/MSAA/zAqAP8uNgH/K0MB/yhPAv8m&#10;XAL/JGcC/CNyA/kjfAP3IoUD9SKNA/MilQPyIpsD8CKiA+8iqQPtIrED7CK5A+oixQPoItUD5CPp&#10;A+Aj9gTeI/8E2yT/BNkk/wTYJP8E1yT/BNYk/wTWJP8E1iT/BP8xFgD/NBIA/zYRAP83EwD/ORsA&#10;/zglAP82MQH/Mz0B/TFKAfguVgL0LWID8CxtA+0rdwPqK4AE6CqIBOYqkATlKpcE4yqeBeEqpQXg&#10;Kq0F3iq2BdwqwgXaKtIG1SvnBtAr9QfNLP8Hyyz/B8ks/wfILP8Hxyz/Bscs/wbHLP8Gxyz/Bv81&#10;EgD/OQ4A/zoNAP8+EAD/QBYA/z8gAP89KgD5OzcB8jhEAew2UQLnNVwD4zRnA+AzcgTdM3sF2jKD&#10;BtYyiwbUMpMH0jGaCNAxoQjOMakJzDGyCcsxvArJMcoKxjLhC8Iy8Qu/M/4LvTP/Crsz/wq6M/8J&#10;ujP/Cboz/wm6M/8JujP/Cf85EAD/PQsA/0AJAP9EDQD/RhEA/0UZAPdEIwDuQS8A5j88AeA+SgHa&#10;PVcC0zxiBM87bAbMOnUHyTp9Ccc5hQrFOYwLwziUDME4mw3AOKMNvjisDrw4tg+6OMMPuTjXELU4&#10;7BCyOfsPsDr/Dq86/w2uOv8MrTr/C606/wutOv8LrTr/C/88DQD/QAYA/0UEAP9JCQD/Sw0A+UoR&#10;AO1JGgDjRiYA2kY2ANFGRQHLRVEDxkRcBcJCZgi/Qm8KvEF3C7pAfw24P4YOtj+OELQ+lRGyPp0S&#10;sD6mE68+sBStPr0Uqz7NFak+5hWmP/cTpED/EqNA/xCiQP8PokD/DqJB/w6iQf8OokH/Dv8/CQD/&#10;RAAA/0oAAPdOAgDsUAYA6k8LAONMEADWTB4AzU0wAMZNPwHATEwEu0tXBrdJYQm0SGkMsUdxDq5G&#10;eRCsRoARqkWIE6hEkBSmRJgWpEOhF6JDqxigQ7cZn0PHGZ1D4BqbRPMXmUX/FZhG/xOYRv8RmEb/&#10;EJdG/xCXRv8Ql0b/EP9CBQD/RwAA908AAOVTAADdVQEA11UGANVSCwDLUxkAw1QrALxUOwG2UkgE&#10;sVFSB61QXAqpTmQNpk1sD6RMdBGhS3sTn0qCFZ1KihebSZMYmUmcGpdIphuVSLIclEjBHZJI2B2Q&#10;Se8bj0r+GI9L/xaOS/8Ujkz/Eo5M/xKOTP8Sjkz/Ev9FAAD/SwAA6VMAAN5YAADTWwAAzVsEAMpY&#10;BwDCWBUAulonALNaNwGuWEQEqVdPB6RVWAqhVGANnlNoEJtRbxOYUHYVllB+F5RPhhmSTo4aj06Y&#10;HI1Noh2LTa4fik28IIhN0CCHTesfhk/8G4ZQ/xiGUP8WhlD/FIZR/xSGUf8UhlH/FP9HAAD4TwAA&#10;5FcAANVdAADMYAAAxWACAMFeBQC6XREAs18jAKxfMwGmXkADoVxLB51aVAqZWVwOllhkEZNWaxOQ&#10;VXIWjlR6GItUghqJU4och1KUHoVSnh+DUaohgVG4In9RyyJ+UuchflP5HX5U/xp+Vf8XflX/Fn5V&#10;/xV+Vf8VflX/Ff9KAADuUgAA3lsAAM9hAADGZAAAv2UAALpjAgCzYg8ArGMgAKZjMAGgYj0Dm2FI&#10;BpZfUQqSXlkNj1xhEYxbaBOJWm8Whll2GIRYfhqCV4ccf1eQH31WmyF7VqcieVa1I3dWxyR2VuQk&#10;dlf3H3dY/xt3Wf8Zd1n/F3dZ/xZ3Wf8Wd1n/Fv9MAADpVgAA2V8AAMtlAADBaAAAumkAALRoAACt&#10;Zw0ApmgcAKBoLQGaZzoDlWVFBpBjTgqMYlcNiWFeEIZfZRODXmwWgF1zGH5cexp7XIMdeVuNH3Za&#10;mCF0WqQjclqyJHFaxCVvWuElcFv2IHFc/xxxXf8acV3/GHFd/xdxXf8XcV3/F/1PAADlWQAA02IA&#10;AMdoAAC9bAAAtm0AAK9sAACnawsAoGwZAJtsKgGVazcCkGlDBYtoTAmHZlQMg2VbEIBjYhN9YmkV&#10;emFwGHhheBp1YIEdc1+LH3BeliJuXqIkbF6wJWtewSZpXt4mal/0IWtg/x1rYf8bbGH/GWxh/xhs&#10;Yf8YbGH/GPVRAADiXAAAz2UAAMNrAAC5bwAAsXEAAKpxAACibwgAm28XAJZwJwCQbzUCi25ABYZs&#10;SQiCalIMfmlZD3toYBJ3ZmYUdWZuF3JldhpwZH4dbWOIH2tjkyJpYqAkZmKuJWVivyZkYtomZGPy&#10;ImVk/x5mZP8bZ2T/GWdl/xhnZf8YZ2X/GPBTAADdXwAAy2gAAL9vAAC2cwAArnUAAKZ1AACdcwUA&#10;lnMUAJF0JACLczIChnI+BIFwRwh9b08LeW1XDnZsXhFza2QUcGpsF21qcxpraXwcaGiGH2ZnkSJj&#10;Z54kYWasJWBmvSZfZ9YmX2fxImBo/x5haP8cYmj/GmJo/xliaP8ZYmj/GexXAADZYgAAx2sAALxy&#10;AACzdwAAqnkAAKF5AACXdwEAkHgRAIt4IQCGeC8BgXc7BHx1RQd4dE0KdHJVDnFxXBFucGMUa29q&#10;FmhucRlmbnocY22EHmBsjyFebJwjXGuqJVpruyZZbNMmWmzvI1ts/x9cbf8cXW3/Gl1t/xldbf8Z&#10;XW3/GehaAADSZgAAw28AALh2AACvewAApn4AAJ1+AACRfAAAinwPAIV9HgCBfS0BfHw5A3d6QwZz&#10;eUsJcHhTDGx3WhBpdmETZnVoFmN0bxhhc3gbXnKCHltyjSBZcZoiV3GoJFVxuSVUcdAlVHHuIlZx&#10;/h5Xcf8cV3H/Glhx/xlYcf8ZWHH/GeNeAADNaQAAv3MAALR6AACrfwAAooIAAJiDAACLgQAAhIEN&#10;AH+CGgB7gikBdoE2AnKBQAVuf0kIan5QC2d9Vw5kfF4RYXtmFF56bRdbenYZWXmAHFZ4ix9TeJgh&#10;UXemIlB3tyNPd84jT3fsIVB3/R5Rd/8bUnf/GVJ3/xlSd/8ZUnf/Gd5iAADIbgAAu3cAALB/AACn&#10;hAAAnYcAAJKHAACEhwAAfYcJAHiIFgB0iCYAcIgyAmyHPQRohkYGZYVOCWGFVQxehFwPW4NjElmC&#10;axVWgXQXU4B+GlCAiRxOf5YeTH+lIEp/tiFJf8whSX7rH0p+/BxLfv8aS37/GUx+/xhMfv8YTH7/&#10;GNVnAADDcwAAtnwAAKyEAACiiQAAmIsAAI2NAAB8jQAAdY4EAG+PEgBtkCEAaZAuAWWPOQJijkIE&#10;Xo5LB1uNUgpYjFkMVothD1OLaBJQinEUTYl7F0qJhxlIiJUbRoijHUSItB1DiModQ4fqHESG+xpE&#10;hv8YRYb/F0WF/xdFhf8XRYX/F81tAAC9eAAAsYIAAKeKAACcjgAAkpAAAIaTAAB5lQAAbJcAAGaX&#10;DgBjmBsAYZgpAF6YNQFalz4DV5dHBVWWTwdSllYJT5VeDEyUZg5KlG8QR5N5E0SThRVCkpMXQJKi&#10;GD6Ssxk9kskZPZHpGD2Q+hc+j/8WPo//FT6P/xU+j/8VPo//FcVzAAC3fwAArIkAAKGPAACWkwAA&#10;i5YAAH+ZAABznAAAZJ8AAFygCQBZoBQAV6EiAFWhLwBSoTkBUKFDAk2gSwRKoFMFSKBaB0WfYwlD&#10;n2wLQJ52Dj6egxA7npEROZ2gEjidshM3nsgTN53oEjab+hI2mv8SNpn/ETeZ/xE3mf8RN5n/Eb57&#10;AACxhwAApY8AAJuUAACQmAAAhJwAAHegAABrpAAAX6cAAFKqAABNqw4AS6saAEqrJwBIqzMARqs9&#10;AUSrRgFCq04CQKtWAz6rXwU7q2gGOapzCDeqgAk0qo8LMqqfDDGqsAwwqscMMKnnDC+n+g0vpv8N&#10;L6X/DS+l/w0vpf8NL6X/DbaEAACqjgAAnpQAAJSZAACHngAAe6MAAG+oAABjrAAAV68AAEuyAABB&#10;tQYAPrYRAD22HgA7tikAOrc0ADm3PgA3t0cANrdQATS3WgEyt2QCMLdvAy63fAQst4sFKrecBSm3&#10;rgYouMUFKLfmBSe1+Qcms/8HJrL/CCay/wgmsv8IJrL/CK+NAACilAAAl5oAAIugAAB+pgAAcasA&#10;AGWwAABZtAAATbcAAEK7AAA4vgEAL8IJAC3DEgAswx4AK8MpACrEMwApxD0AKMVHACfFUQAmxVwA&#10;JcZoACPGdgEixoYBIMaYAR/GqwEex8EBHsbkAR3E+AIcwv8DHMH/AxzB/wQcwf8EHMH/BKWUAACa&#10;mgAAjqEAAIGnAABzrgAAZ7QAAFq5AABOvQAAQsAAADjDAAAvxwAAJssEAB7QCgAb0REAGtIaABnS&#10;JQAY0y8AGNM6ABfURAAW1FAAFdVdABTVawAT1nwAEtePABHYpAAQ2bsAENneABDV8wAQ0/8AENL/&#10;ARDR/wEQ0f8BENH/AZyaAACRoQAAg6gAAHWwAABotwAAW70AAE7BAABCxQAAN8gAAC3MAAAk0AAA&#10;HNUAABXaBQAQ4gsAEOMRAA7kGgAO5CMADeUtAAzlNwAL5kIACuZPAAnnXQAI520ABuaAAAXmlQAE&#10;5qsAAubEAAHm5gAA5/kAAOf/AADm/wAA5v8AAOb/AJOhAACFqQAAd7EAAGm5AABbwAAATsYAAEHK&#10;AAA1zgAAKtIAACHWAAAZ2wAAEt8AAA3jAAAL8QgACfMOAAfzEwAE8hoAAvIiAADyKgAA8jQAAPI/&#10;AADyTAAA8lwAAPJtAADyggAA8pgAAPOtAADzxgAA9OUAAPT2AAD0+wAA9PsAAPT7AIepAAB5sgAA&#10;aroAAFzCAABOyQAAQM4AADPTAAAo2AAAHt0AABXhAAAP5AAACugAAAXzAAAD/QEAAPwIAAD7DQAA&#10;+xEAAPsWAAD8HgAA/CYAAPwwAAD9PAAA/kkAAP5aAAD+bQAA/4IAAP+YAAD/rAAA/8AAAP/YAAD/&#10;5AAA/+QAAP/kAHuyAABsuwAAXcQAAE/NAABA0gAAMtkAACbeAAAb4gAAEuYAAAzqAAAF7QAAAPQA&#10;AAD/AAAA/wAAAP8AAAD/BAAA/wkAAP8OAAD/EgAA/xgAAP8hAAD/KwAA/zcAAP9GAAD/WAAA/2sA&#10;AP+AAAD/lQAA/6YAAP+zAAD/uwAA/7sAAP+7AP8bJgD/HCQA/xokAP8VJwD/EC0A/wo2AP8FQwD/&#10;AVAB/wBeAf8AawH/AHYB/wCBAP8AigD/AJIA/wCaAP8AoAD/AKYA/wCsAP8AsgD/ALkA/wDCAP8A&#10;zQD/AN8A/wDsAP8A+AD/AP8A/QD/AP0A/wD9AP8A/QD/AP0A/wD9AP8A/QD/AP8fIwD/HyEA/x4h&#10;AP8ZIwD/EykA/w4yAP8MQAD/CU0B/wdaAf8EZwH/A3MB/wN9Af8DhwH/A48A/wKWAP8CnAD/AqIA&#10;/wKoAP8CrwD/AbYA/wG+AP8ByQD/AdsA/wDqAPwA9gD4AP8A9wL/APcD/wD2BP8A9gT/APYF/wD2&#10;Bf8A9gX/AP8iHwD/IhwA/yEcAP8eHwD/GCQA/xUvAP8SPAD/EEkA/w5WAf8MYgH/C24B/wt5Af8L&#10;ggH/C4sB/wuSAf8KmQH/Cp8A/wqlAP8KqwD/CrIA/wq7AP0KxgD7CtQA9wrnAPMK9ADwCv8A7wv/&#10;AO4M/wDtDP8B7Qz/Ae0M/wHtDP8B7Qz/Af8lGwD/JhgA/yUXAP8hGAD/ICEA/x4rAP8aNwD/F0UA&#10;/xRRAf8SXgH/EWkB/xF0Af8RfQH/EIYB/RCOAfwQlQH6EJsB+RChAfcQqAH2EK8B9BC3APMQwgDx&#10;ENAA7RDlAOgR8gDmEf4B5BL/AeMS/wHiEv8B4hL/AeES/wHhEv8B4RL/Af8pFgD/KhMA/ykSAP8n&#10;EwD/KBwA/ycnAP8jMwD/ID8A/x1MAP8bWAH8GWQB+BluAfYYeAHzGIEB8RiJAe8YkAHuGJcB7Bie&#10;AeoYpAHpGKwB5xi0AeYYvwHkGM0B4BnjAdwa8QHYGv4C1Bv/AtIb/wLRG/8C0Bv/AtAb/wLQG/8C&#10;0Bv/Av8tEgD/Lg8A/y4NAP8vEAD/LxcA/y4hAP8sLQD/KTkA+SZGAPQkUwHvIl4B6yJpAeghcwHm&#10;IXwB4yGEAeEhjAHgIZMB3iGaAdwhoQHaIakB2CGxAtUhvALTIskC0CLfAswj8APII/0DxiT/A8Qk&#10;/wPDJP8DwiT/A8Ek/wPBJP8DwST/A/8wDwD/MgsA/zMIAP82DQD/NhIA/zUaAP0yJQD0MDIA7S0/&#10;AOcsTADiK1gB3StjAdkqbQHVKnYC0ip/AtAqhgLOKo4DzCqVA8oqnAPJKqMExyqsBMUqtgTDKsMF&#10;wirVBb4r6wW6K/kGuCz/BrYs/wW1LP8FtCz/BbQs/wW0LP8FtCz/Bf80DAD/NgUA/zkDAP88CAD/&#10;PA0A/TsTAPE4HQDoNSkA4DQ3ANkzRgDRNFIBzTNdAckzZwLGM3ADxDJ4BMEygAS/MocFvjKPBrwy&#10;lga6MZ4HuDGmB7cxsAi1MrwIszLMCbEy5QmtM/UJqzP/Caoz/wioM/8HqDP/B6cz/wenM/8HpzP/&#10;B/83BwD/OgAA/z4AAPpBAQDxQQYA8T8NAOY8EgDbOh8A0DsxAMo8QADEPE0BwDxYArw7YQO5O2oF&#10;tjpyBrQ6egeyOYEIsDmICa85kAqtOJgKqzihC6k4qgyoOLYNpjjFDaQ43g6hOfENnzr/DJ46/wud&#10;Ov8KnDr/CZw6/wmcOv8JnDr/Cf87AgD/PgAA90QAAOZHAADfSAEA2kYGANlACwDNQhkAxUQrAL5E&#10;OwC5REgBtUNTA7FCXASuQmUGq0FsB6lAdAmmQHsKpD+DC6M/ig2hPpMOnz6cD50+pRCbPrERmj6/&#10;EZg+1BKWP+0RlD/8D5NA/w6SQP8MkkH/C5JB/wuSQf8LkkH/C/89AAD/QwAA6UkAAN5OAADTTwAA&#10;zU4DAMpJCADCSRQAu0omALVLNgCvS0MCq0pOA6dJVwWkSGAHoUdnCZ5GbwqcRnYMmkV9DphFhQ+W&#10;RI4QlESXEpJDoROQQ6wUj0O6FY1DzRWLROgVikX6EolG/xCJRv8OiEb/DYhG/w2IRv8NiEb/Df9A&#10;AADyRwAA408AANRTAADLVQAAxFQAAMBQBAC5TxEAslAiAKxRMgCnUT8ColBKA55PUwWbTlwImE1j&#10;CpVMagyTS3ENkUp5D45KgBGMSYkSikmSFIhInBWGSKgWhUi1F4NIxxiBSOQYgUr3FYBK/xKAS/8Q&#10;gEv/D4BL/w6AS/8OgEv/Dv9DAADsSwAA3VMAAM5YAADEWgAAvVoAALhXAQCxVA4AqlYeAKVWLgCf&#10;VjsBm1VGA5dUUAWTU1gIkFJfCo1RZgyLUG0OiE90EIZPfBKEToUTgk6OFYBNmRd+TaQYfE2yGXpN&#10;wxp5Td8aeE70F3hP/xR4T/8SeFD/EHhQ/w94UP8PeFD/D/1GAADnTwAA1lcAAMhcAAC/XwAAt18A&#10;ALFcAACqWQwApFoaAJ5bKgCZWzgBlFpDA5BZTAWMWFUIiVdcCoZWYwyDVWoOgVRxEH9TeRJ9U4EU&#10;elKLFnhSlRh2UaEZdFGvG3NRwBtxUdsccVLyGXFT/xVxVP8TclT/EXJU/xByVP8QclT/EPNIAADj&#10;UwAA0FsAAMRgAAC6YwAAs2MAAKxhAACkXgkAnV8XAJhfJwCTXzUBjl5AA4pdSgWGXFIHg1tZCoBa&#10;YAx9WWcOe1huEHhYdRJ2V34UdFaIF3JWkxhvVp8ablWsG2xVvRxrVtUda1bwGmtX/xdrWP8UbFj/&#10;EmxY/xFsWP8RbFj/EfFLAADfVgAAzF4AAMBkAAC3ZwAArmgAAKdmAACfYgYAmGMUAJJkJACNYzIB&#10;iWI9AoRhRwSBYE8HfV9WCXpeXQt3XWQNdVxrEHNccxJwW3sUbluFF2xakBlqWpwbaFmqHGZauh1l&#10;WtEdZVruG2Vb/hdmW/8VZlz/E2dc/xJnXP8SZ1z/Eu1OAADaWQAAyGEAALxnAACzagAAq2wAAKJq&#10;AACZZwIAkmcRAI1nIQCIZy8BhGY7An9lRAR7ZE0GeGNUCXViWwtyYWENcGFpD21gcBJrX3kUaV+D&#10;F2ZejhlkXpobYl6oHGFeuB1fXs4dX17sG2Bf/RhhX/8VYV//E2Jf/xJiX/8SYl//EupRAADUXAAA&#10;xGQAALlqAACwbgAAp3AAAJ5uAACUawAAjWoQAIdrHgCDaywAfms4AnpqQgN2aUoGc2hSCHBnWQpt&#10;ZmANa2VnD2hkbhFmZHcUZGOBFmFjjBhfYpgaXWKmHFtith1aYswdWmLqHFtj/BhcY/8WXGP/FF1j&#10;/xNdY/8TXWP/E+ZVAADPXwAAwWgAALZuAACscgAApHQAAJpzAACObwAAh28NAIJvGwB9cCkAeW81&#10;AXVuPwNybUgFbmxQB2tsVwppa14MZmplDmRpbBFhaXUTX2h/FlxoihhaZ5YaWGekHFZntB1VZ8od&#10;VWfoG1Zn+xhXZ/8WV2j/FFhn/xNYZ/8TWGf/E+FYAADLYwAAvWsAALJyAACpdgAAoHgAAJZ3AACI&#10;cwAAgXMLAHx0FwB4dCYAdHQyAXBzPQJtc0YEanJOB2dxVQlkcFwLYXBjDl9vahBcbnMSWm58FVdt&#10;iBdVbJQZU2yjG1FssxxQbMgcT2znG1Fs+hhRbP8VUmz/FFJs/xNSbP8TUmz/E9xcAADHZwAAuW8A&#10;AK92AAClewAAnHwAAJF8AACCeAAAenkHAHV5FAByeiMAbnovAWt5OgJoeUMDZHhLBWF3Ughfd1kK&#10;XHZgDFl1aA9XdHARVHR6E1JzhhZPc5MYTXKhGUxysRpKcsYaSnLlGkty+RdMcv8VTHL/E01y/xJN&#10;cv8STXL/EtRgAADCawAAtXQAAKt7AACifwAAl4EAAIyBAAB6fgAAc38CAG5/EQBrgB4AaIAsAGWA&#10;NwFigEADX39IBFx+UAZZflcIV31eC1R8Zg1RfG4PT3t4EUx7gxRKepEWSHqfF0Z6rxhFesQYRHrk&#10;GEV5+BZGef8URnj/Ekd4/xFHeP8RR3j/Ec1lAAC9cAAAsXkAAKeAAACchAAAkoYAAIaGAAB3hgAA&#10;a4YAAGaHDQBjhxkAYIgnAF6IMwFbiDwCWIdFA1aHTQRThlQGUIZbCE6FYwpLhGwMSYR2D0aDgRFE&#10;g48TQoOdFECCrhU/g8IVPoLiFT+B9xM/gf8SQID/EUCA/xBAgP8QQID/EMZrAAC3dgAArH8AAKKF&#10;AACXiQAAjIsAAIGNAABzjgAAZY8AAF2PCQBakBQAWJAhAFaRLQBTkDgBUZBBAk6QSQNMkFAESo9Y&#10;BUePYAdFjmkJQo5zC0CNfw0+jY0PPI2cEDqNrBE5jcEROI3hEDiL9hA4iv8POYn/DzmJ/w45if8O&#10;OYn/Dr9yAACyfQAAp4YAAJyKAACRjgAAhpEAAHqTAABtlQAAX5cAAFSZAQBPmQ8ATpoaAEyaJwBK&#10;mjIASJo8AUaaRAFEmkwCQppUA0CZXAQ+mWYFO5lwBzmYfAg3mIoKNZiaCzOYqwsymL8MMpjfCzGW&#10;9Qsxlf8LMZT/CzGT/wsxk/8LMZP/C7h6AACshQAAoYsAAJaQAACLlAAAf5cAAHKbAABmnQAAWqAA&#10;AE6iAABFpAkAQqQTAECkHwA/pCoAPqU0ADylPgA7pUcBOaVPATelWAI1pWECM6VsAzGleQQvpIcF&#10;LaSXBiykqQYrpL0GKqTeBiqi9Qcpof8HKaD/CCmf/wgpn/8IKZ//CLGCAACliwAAmpEAAJCWAACD&#10;mgAAdp8AAGqiAABepgAAUqkAAEarAAA8rQAANa8MADOwFQAysCEAMbArAC+wNQAusT4ALbFIACyx&#10;UQArsVsAKbFnASexdAEmsYMBJLGUAiOxpgIisrsCIbLbAiGv8wMgrv8DIK3/BB+s/wQfrP8EH6z/&#10;BKqLAACdkQAAk5cAAIecAAB6ogAAbacAAGCrAABVrwAASbEAAD60AAAztwAAKroDACS8DQAivRUA&#10;Ib0gACG9KgAgvTMAH749AB6+RwAdvlIAHL9eABq/bAAZv3wAGL+OABfAoQAWwLYAFMDTABW+8QAV&#10;vP8BFbv/ARS6/wIUuv8CFLr/AqGSAACWmAAAip4AAH2kAABvqgAAYq8AAFa0AABKtwAAProAADO9&#10;AAAqwAAAIcQAABnHBQATywsAEcwSABHMGwAQzCUAD80vAA7NOgAOzUYADc1SAA3OYAAMznAAC86D&#10;AArOlwAJzqwACM7GAAjO6AAIzfsACcv/AAnL/wAJy/8ACcv/AJiYAACNngAAf6UAAHGsAABkswAA&#10;V7kAAEq9AAA+wAAAMsMAACjGAAAfygAAF80AABHRAAAM1gUACNkMAAbZEgAF2hsABNokAAPbLgAB&#10;2zkAANxFAADdUgAA3mIAAN5zAADeiAAA350AAN+zAADfzgAA4O4AAN/6AADf/wAA3/8AAN//AI+f&#10;AACBpgAAc64AAGW1AABYvQAASsIAAD3FAAAxyQAAJswAAB3QAAAU1AAADtkAAAndAAAD4QAAAOMH&#10;AADjDQAA5BIAAOUZAADmIgAA5ysAAOk2AADrQwAA7FIAAOxiAADtdgAA7owAAO6hAADvtwAA79EA&#10;AO/rAADw9gAA8PYAAPD2AISnAAB1rwAAZ7cAAFm/AABLxgAAPMoAAC/OAAAk0gAAGtgAABLcAAAM&#10;4AAABeMAAADnAAAA6wAAAOsAAADtBQAA7gsAAPAQAADxFQAA8x4AAPQnAAD3MwAA+UAAAPpRAAD7&#10;YwAA/HcAAP2NAAD9owAA/rYAAP7JAAD/3wAA/98AAP/fAHewAABouQAAWsEAAEzKAAA8zwAALtQA&#10;ACLaAAAX3gAAEOIAAAnmAAAA6QAAAOwAAADwAAAA9gAAAPYAAAD3AAAA+AAAAPoHAAD7DQAA/REA&#10;AP8ZAAD/IwAA/y8AAP8+AAD/TwAA/2IAAP93AAD/jQAA/58AAP+uAAD/ugAA/7oAAP+6AP8WIwD/&#10;FSEA/xIhAP8OJAD/BioA/wAzAP8AQQD/AE4A/wBcAP8AaAD/AHQA/wB+AP8AhwD/AI8A/wCWAP8A&#10;nAD/AKIA/wCoAP8ArgD/ALUA/wC9AP8AxwD/ANYA/wDnAP4A8wD+AP4A/QD/APwA/wD7AP8A+wD/&#10;APsA/wD7AP8A+wD/AP8aIAD/GR4A/xYeAP8QIAD/CiUA/wQwAP8APQD/AEsA/wBYAP8AZAD/AHAA&#10;/wB6AP8AgwD/AIsA/wCSAP8AmAD/AJ4A/wCkAP8AqgD/ALEA/QC5APsAwwD6ANAA+ADjAPcA8QD2&#10;APwA9AD/APQA/wDzAP8A8wD/APMA/wDzAP8A8wD/AP8dHAD/HBkA/xkZAP8UGwD/Dv/i/+JJQ0Nf&#10;UFJPRklMRQAICSEA/wwsAP8JOQD/BUYA/wJTAP8AXwD/AGsA/wB1AP8AfgD/AIYA/wCOAP8AlAD+&#10;AJsA/AChAPoApwD4AK4A9QC1APMAvwDxAMsA8ADfAO4A7gDsAPkA6wD/AOoA/wDqAf8A6QH/AOkB&#10;/wDpAf8A6QH/AP8gFwD/HxQA/xwTAP8XFQD/Fh0A/xMoAP8QNAD/DUEA/wxOAP8JWgD/CGYA/whw&#10;AP4HeQD8B4EA+geJAPgHkAD2BpYA8wadAPEGowDvBqoA7QayAOoGuwDoBsgA5gbcAOQG7ADiCPoA&#10;4Ar/AN4L/wDdC/8A3Qz/ANwM/wDcDP8A3Az/AP8jEgD/IxAA/yEOAP8eEAD/HhgA/xwjAP8YLwD/&#10;FDsA/xJJAPwQVQD4D2AA9A9qAPEPdADvDnwA7Q6EAOsOiwDpDpIA5w6ZAOYOoADkDqcA4g6vAOAO&#10;uADeDsUA3A7aANYQ7ADSEfoAzxL/AM0S/wHMEv8ByxP/AcoT/wHKEv8ByhL/Af8nDwD/JwwA/yUJ&#10;AP8mDQD/JRMA/yMcAP8gKAD7HDUA9RpCAO8YTwDqF1oA5hZlAOMWbgDgFncA3hZ/ANwWhwDZFo4A&#10;1haVANQWnADSF6MA0BerAM4YtQDMGMEAyxjSAMca6AHDG/gBwBv/Ab4c/wG9HP8CvBz/Arwb/wK8&#10;G/8CvBv/Av8rDAD/KwUA/ysDAP8tCQD/LA4A/ykVAPcmIADuIy0A5yE6AOEfSADbH1QA1SBfANEg&#10;aADOIHEAzCF5AMohgQHIIYgBxiGPAcQhlgHDIZ4BwSKmAb8irwG9IrsCvCPKArkj4wK1JPQCsyT/&#10;A7Ek/wOvJP8DryT/A64k/wOuJP8DriT/A/8vBgD/LwAA/zIAAP8zAgD5MggA9y8OAOsrFgDhJyIA&#10;2CcyANApQQDLKk4AxipZAMMqYgHAKmsBvSpzAbsqegK5KoICuCqJArYqkAK0KpgDsyqhA7EqqgOv&#10;K7UErivEBKwr2wSoLO8Epiz+BaQs/wSjLf8Eoi3/BKIs/wSiLP8Eoiz/BP8yAAD/MwAA+TgAAOk5&#10;AADiOQAA3jUHAN4uDQDRLxsAyTEsAMMzOwC9M0gAuTRTAbYzXAGzM2UCsDNtAq4zdAOsMnsDqzKD&#10;BKkyigSnMpMFpTKbBqQypQaiMrAHoDK+B58y0QecM+oHmjP7B5g0/weXNP8GljT/BpY0/wWWNP8F&#10;ljT/Bf81AAD/OAAA6j4AAN9CAADVQgAAzz8DAM04CADFOBUAvTomALc7NgCyPEMArjxOAao7VwKn&#10;O2ADpTpnA6M6bwShOnYFnzl9Bp05hQebOY0HmTiWCJg4oAmWOKsKlDi4CpM5yguROeULjzr3Co06&#10;/wmMO/8IjDv/B4w7/weMO/8HjDv/B/84AADxPgAA40UAANRJAADLSgAAxUcAAMFBBAC6PxEAs0Eh&#10;AK1CMQCoQz4ApENJAaBCUwKdQVsDm0FiBJhAagWWQHEGlD94B5I/fwiQP4gKjz6RC40+mwyLPqYN&#10;iT6zDYg+xA6GP+AOhD/0DYNA/wuDQP8KgkD/CYJB/wiCQf8IgkH/CP88AADrQwAA3EoAAMxPAADD&#10;UAAAvE4AALdJAQCxRg4AqkgcAKRJLACgSToAm0lFAZhITgKUR1cDkkdeBY9GZQaNRmwHi0VzCYlF&#10;ewqHRIMLhUSNDINElw6BQ6IPf0OvEH5DwBB8RNoRe0TxD3pF/w16Rv8Lekb/CnpG/wl6Rv8Jekb/&#10;CfU+AADmSAAA008AAMdUAAC9VQAAtlQAALBQAACpTAsAok0YAJ1OKACYTjYAlE5BAZBNSwKNTVME&#10;ikxaBYdLYQaFS2gIg0pvCYBKdwt+SX8MfEmJDnpIkw94SJ8Qd0isEnVIvBJ0SdITc0nuEXJK/w9y&#10;Sv8Nckr/C3JK/wtySv8Kckr/CvJCAADgTAAAzlMAAMFYAAC4WgAAsFkAAKlWAACiUgcAm1IVAJZT&#10;JACRUzIAjVM+AYlSRwKGUVAEg1FXBYBQXgZ+T2UIe09sCXlOcwt3TnsNdU2FDnNNkBBxTZwSb02p&#10;E25NuRRsTc4UbE3rE2xO/RBsT/8ObE//DGxP/wtsT/8LbE//C+5FAADcUAAAyVcAAL1cAAC0XgAA&#10;rF4AAKRbAACcVgQAlVYSAJBXIQCLWC8Ah1c7AYNWRAJ/Vk0DfFVUBXpUWwZ3VGIIdVNoCXNTcAtx&#10;UngNb1KCD21RjRFrUZkSaVGmFGdRthVmUcsVZVLpFGVS+xFmU/8PZlP/DWZT/wxmU/8MZlP/DOpJ&#10;AADVUwAAxVoAALpfAACwYgAAqGIAAJ9fAACWWgAAj1oQAIpbHgCFWywAgVs4AX1bQQJ6WkoDd1lR&#10;BHRYWAZxWF8Hb1dmCW1XbQtrVnYNaVZ/D2dVihFlVZcTY1WkFGFVtBVgVcgWX1XnFWBW+hJgVv8P&#10;YVf/DmFX/w1hV/8MYVf/DOdMAADRVgAAwV4AALZjAACtZgAApGYAAJtkAACQXgAAiV4OAIRfGwCA&#10;XykAfF81AXhfPwJ0XkcDcV1PBG9cVgVsXFwHaltjCWhbawtmWnMNZFp9D2JaiBFfWZQTXlmiFFxZ&#10;shVbWcYWWlnlFVta+RJbWv8QXFr/Dlxa/w1cWv8NXFr/DeNPAADNWQAAvmEAALNmAACpaQAAoGoA&#10;AJdoAACLYgAAg2IMAH5jGAB6YyYAdmMyAHNjPAFvYkUCbGFMBGphVAVnYFoHZWBhCGNfaQphX3EM&#10;X157Dl1ehhFaXpMSWF2gFFddsBVWXsQWVV7jFVZe9xJWXv8QV17/Dlde/w1XXv8NV17/Dd5TAADI&#10;XQAAu2QAALBqAACmbQAAnW4AAJNtAACFZwAAfmcJAHhnFQB0ZyMAcWgvAG5nOQFrZ0ICaGZKA2Vm&#10;UgVjZVgGYGVfCF5kZwpcZG8MWmN5DlhjhBBVYpESU2KfE1JirhVRYsIVUGLhFVFi9hJRYv8QUmL/&#10;DlJi/w1SYv8NUmL/DdlWAADEYAAAt2gAAKxuAACjcQAAmnMAAI9xAAB/awAAeGsFAHJrEgBubB8A&#10;a2wsAGhsNwFmbEACY2tIA2BrTwRealYGXGpdB1lpZQlXaW0LVWl3DVNogg9QaI8RTmedE01nrBRL&#10;aMAUS2jeFEtn9RJMZ/8PTGf/Dk1n/w1NZ/8NTWf/DdJaAADAZAAAs2wAAKlyAACgdgAAlncAAIp2&#10;AAB5cQAAcXEAAGtxDwBocRwAZnIoAGNyNABgcj0BXnJFAltxTQNZcVQFV3BbBlRwYwhSb2sKUG90&#10;DE1ugA5Lbo0QSW6bEUdtqxJGbr4TRW7cEkZt9BFGbf8PR23/Dkds/w1HbP8NR2z/DcxfAAC8aQAA&#10;sHEAAKV3AACcewAAkXwAAIZ7AAB1eAAAa3cAAGV3DABheBcAX3gkAF15MABaeToBWHlCAlZ4SgJT&#10;eFEEUXdYBU93YAdMdmgISnZyCkh1fQxFdYoOQ3WZD0J1qRBAdbwQQHXZEEB08w9AdP8OQXP/DUFz&#10;/wxBc/8MQXP/DMZkAAC3bgAAq3YAAKJ8AACXfwAAjIEAAIGBAABygAAAZX8AAF1/CABZfxMAV4Ag&#10;AFWAKwBTgTYAUYA+AU+ARgJNgE4CS39VA0l/XQVGf2YGRH5wCEJ+ewk/fogLPX2XDDx9pw06fboO&#10;On7WDTp88Q06e/8MOnv/Czp6/ws6ev8LOnr/C8BpAACydAAAp3wAAJ2BAACShAAAh4YAAHuHAABu&#10;hwAAYIcAAFWHAQBQiA4ATogaAE2JJgBLiTAASYk6AEiJQgFGiUoBRIlSAkKJWgNAiGMEPYhtBTuI&#10;eAY5h4YIN4eVCTWHpgo0h7kKM4fTCjOG8Akzhf8JM4T/CTOD/wkzg/8JM4P/CblwAACtegAAooIA&#10;AJeHAACNigAAgYwAAHWOAABojwAAWpAAAE+RAABHkgoARJITAEOTHwBBkyoAQJM0AD+TPQA9k0UA&#10;O5NNATqTVgE4k18CNpNpAzSTdQMykoMEMJKTBS6SpAYtkrcGLJLRBiyR7wYrj/8GK47/BiuN/wcr&#10;jf8HK43/B7N4AACnggAAnIgAAJGMAACHkAAAepMAAG2VAABhlwAAVZkAAEmbAAA/nAEAOZ0OADed&#10;FwA2niIANJ4sADOeNQAynj4AMZ5HADCfUAAun1oALZ9kASufcQEpnn8CJ56QAiaeoQIknrUCI57O&#10;AiOd7gMjm/4DIpr/BCKZ/wQimf8EIpn/BKyBAACgiAAAlY4AAIuSAAB/lgAAcpoAAGWdAABZoAAA&#10;TqMAAEKkAAA3pgAALqgFACmpDwAoqRgAJ6oiACaqLAAlqjUAJKo/ACOqSAAiq1MAIateACCragAe&#10;q3kAHauLABurnQAaq7EAGavKABmq7AEZqP0BGKf/Ahim/wIYpv8CGKb/AqWJAACZjwAAj5QAAIOZ&#10;AAB1ngAAaKIAAFymAABQqQAARKwAADmuAAAvsAAAJrMAAB61BgAZtw8AGLcXABe3IQAWtyoAFbc0&#10;ABS4PgATuEkAErhUABK5YgARuXEAELmDAA+5lwAOuawADbnEAA245wAOtvsADrX/AA60/wAOtP8A&#10;DrT/AJyQAACSlQAAhpsAAHmgAABrpgAAXqsAAFKvAABGsgAAOrUAAC+3AAAlugAAHb0AABXAAAAQ&#10;wwYAC8YOAArFFQAJxR4ACMUoAAfFMgAGxj0ABcZJAAXGVwADxmYAAsZ3AAHGiwAAxqAAAMW2AADG&#10;0gAAxe8AAMX8AADF/wAAxf8AAMX/AJWWAACJnAAAe6MAAG2pAABgrwAAU7QAAEa4AAA6uwAALr4A&#10;ACTBAAAbxAAAE8cAAA7KAAAIzgEAAdAKAADQEAAA0BYAANEeAADSJwAA0zEAANQ8AADVSQAA1lgA&#10;ANZpAADWfAAA1pIAANanAADWvwAA1uAAANbzAADW/gAA1v8AANb/AIydAAB+pAAAb6sAAGGyAABU&#10;uQAARr0AADnBAAAtxAAAIscAABnLAAARzgAADNIAAAXVAAAA2wAAANwDAADdCgAA3g8AAN8UAADh&#10;HAAA4iQAAOQuAADmOgAA50kAAOhZAADoawAA6YEAAOmYAADprQAA6cUAAOniAADp8gAA6fUAAOn1&#10;AIClAABxrQAAY7UAAFW8AABHwgAAOcYAACzKAAAgzgAAFtIAAA/WAAAI2wAAAN8AAADjAAAA5QAA&#10;AOcAAADoAQAA6gcAAOsNAADtEQAA7xgAAPEhAADzKwAA9jgAAPdIAAD4WgAA+W0AAPqEAAD6mwAA&#10;+q8AAPrCAAD62gAA+t8AAPrfAHSuAABltgAAVr4AAEjGAAA5ywAAK9AAAB/UAAAU2gAADd8AAAXj&#10;AAAA5gAAAOkAAADtAAAA7wAAAPEAAADzAAAA9QAAAPYCAAD4CQAA+g4AAP0TAAD/HAAA/ygAAP82&#10;AAD/RwAA/1oAAP9uAAD/hQAA/5oAAP+rAAD/uQAA/7wAAP+8AP8RIAD/EB4A/wweAP8EIQD/ACcA&#10;/wAwAP8APgD/AEwA/wBZAP8AZQD/AHAA/wB6AP8AgwD/AIsA/wCSAP8AmAD/AJ4A/wCkAP8AqgD/&#10;ALAA/wC4AP8AwgD/AM4A/wDiAP4A8AD9APsA+wD/APsA/wD7AP8A+gD/APoA/wD6AP8A+gD/AP8U&#10;HAD/EhoA/w4aAP8IHAD/ACEA/wAtAP8AOgD/AEgA/wBVAP8AYQD/AGwA/wB2AP8AfwD/AIcA/wCO&#10;AP8AlAD/AJoA/gCgAP0ApgD8AKwA+wC0APkAvQD4AMkA9wDcAPUA7ADzAPgA8wD/APIA/wDxAP8A&#10;8AD/APAA/wDwAP8A8AD/AP8XGAD/FRYA/xEVAP8MFwD/BR0A/wAoAP8ANgD/AEMA/wBQAP8AXAD/&#10;AGcA/wBxAP8AegD8AIIA+gCJAPgAkAD3AJYA9QCcAPQAogDzAKgA8QCwAPAAuADuAMMA7ADTAOoA&#10;5wDpAPUA5wD/AOYA/wDlAP8A5QD/AOUA/wDlAP8A5QD/AP8aEwD/GBEA/xQQAP8PEQD/DRkA/wok&#10;AP8FMAD/AT4A/wBLAP8AVwD+AGIA+gBsAPUAdQDyAH0A8ACEAO4AiwDsAJEA6wCXAOkAngDnAKQA&#10;5gCsAOQAtADiAL8A4ADNAN4A4wDcAPIA2gD9ANgA/wDWAP8A1QH/ANUB/wDVAv8A1QL/AP8eEAD/&#10;HA0A/xcLAP8VDgD/FBUA/xEfAP8OKgD/CzgA/QhFAPgGUQD0BFwA7gRmAOoEbwDmA3cA5AR/AOIE&#10;hgDgBIwA3gSTAN0FmgDbBaAA2AWoANUFsQDSBbsA0AbJAM4H4ADMCPEAyQr/AMcL/wDGDP8AxQz/&#10;AMUM/wDFDP8AxQz/AP8hDAD/IAYA/xwDAP8dCgD/GxAA/xgYAP8UIwD2ETAA7w4+AOoOSgDlDVYA&#10;4Q1gAN0NaQDZDXEA1Q15ANMNgQDRDYgAzw2PAM0OlgDLDp0Ayg6lAMgOrgDGD7kAxBDIAMIQ3wC+&#10;EfIAuxL/ALkT/wC3E/8BthP/AbYT/wG2E/8BthP/Af8lBgD/IwAA/yMAAP8kAwD/IQoA/R0RAPEa&#10;GwDoFicA4RQ1ANoTQwDTFE8AzhVZAMsVYwDIFmsAxRZzAMMXewDBF4IAwBiJAL4YkAC8GJgAuxmg&#10;ALkZqQC3GbQAtRrCALQa1gCwG+0BrRz8Aasd/wGpHf8BqR3/Aagd/wGoHf8BqB3/Af8oAAD/JwAA&#10;/ioAAO8qAADnJwEA5yIJAOQdEADZGx0Azx0tAMkePADEIEkAvyBTALwhXQC5IWUAtyJtALUidACz&#10;InwAsSKDAbAiigGuIpIBrCObAasjpAGpI68BpyO8AaYkzgGjJOgCoCX5Ap4l/wKdJf8CnCX/Apsl&#10;/wKbJf8CmyX/Av8sAAD/LQAA7TIAAOI0AADaMwAA0y4DANIlCgDJJRcAwScnALspNgC2KkMAsitO&#10;AK8rVwCsK2AAqitnAagrbwGmK3YBpCt9AaMrhAKhK40CnyuVAp4rnwKcK6oDmiu2A5ksxwOXLOID&#10;lC31BJIt/wORLf8DkC7/A5At/wOQLf8DkC3/A/8wAADyMwAA5DoAANY9AADMPAAAxzkAAMMxBQC9&#10;LhEAtTAhALAyMACrMz0ApzNJAKQzUgChM1oBnzNiAZwzaQKaM3ACmTN3ApcyfwOVMocDkzKQBJIy&#10;mgSQMqUFjjKxBY0zwgaLM9wGiTTyBoc0/wWGNP8FhjT/BIU0/wSFNP8EhTT/BPwzAADrOgAA3EEA&#10;AM1EAADDRAAAvUEAALg7AQCyNw4AqzgcAKU5KwChOjgAnTtEAJo7TQGXOlYBlDpdApI6ZAKQOmsD&#10;jjlyA4w5egSKOYIFiTmLBYc5lQaFOaAHgzmtB4I5vAiBOdMIfzruCH06/gd8O/8GfDv/BXw7/wV8&#10;O/8FfDv/BfQ3AADlQAAA0kcAAMVKAAC8SwAAtUkAAK9DAACpPgsAoj8XAJ1AJgCYQTQAlEE/AJFB&#10;SQGOQVEBi0BZAolAYAOHQGcDhT9tBIM/dQWBP30Gfz6HB30+kQh7PpwJej6pCXg+uAp3P80KdT/q&#10;CnRA/Ah0QP8HdED/BnNA/wZzQP8Gc0D/BvE7AADfRQAAzEwAAL9PAAC2UAAArk8AAKdKAACgRAcA&#10;mkUUAJVGIgCQRjAAjEc8AIlGRQGGRk4Bg0ZVAoFFXAN+RWMEfERqBHpEcQV5RHkGd0SCCHVDjQlz&#10;Q5kKcUOmC3BDtQxuRMkMbUTnDG1F+gpsRf8IbEX/B2xF/wdsRf8HbEX/B+w/AADYSQAAx1AAALtU&#10;AACxVQAAqVQAAKFQAACZSgIAkkkRAI1KHwCJSywAhUw4AIJLQgF/S0oBfEpSAnlKWAN3Sl8EdUlm&#10;BXNJbQZxSXYHb0h/CG1IiglsSJYLakijDGhIsg1nSMUNZknkDWZJ+AtmSf8JZkr/CGZJ/wdmSf8H&#10;Zkn/B+hDAADSTQAAwlMAALdYAACtWQAApFgAAJxVAACTTgAAjE4OAIdPGwCCTykAf1A1AHtQPwF4&#10;T0cBdk9PAnNOVQNxTlwEb01jBW1NagZrTXIHaU18CGdMhwplTJMLY0ygDWJMrw5hTcIOYE3hDmBN&#10;9gxgTv8KYE7/CWBO/whgTv8IYE7/CONHAADNUAAAvlcAALNbAACqXQAAoV0AAJhaAACNUwAAhlIM&#10;AIBTGAB8UyUAeVQxAHVUPABzU0QBcFNMAm1SUwJrUlkDaVJgBGdRaAZlUXAHY1F5CGFRhApgUJEM&#10;XlCeDVxQrQ5bUcAOWlHeD1pR9QxaUv8KW1L/CVtR/whbUf8IW1H/CN9KAADJUwAAu1oAALBfAACm&#10;YQAAnWEAAJReAACIVwAAgFYKAHpXFQB2VyIAc1guAHBXOQBtV0EBaldJAmhWUAJmVlcDZFZeBGJV&#10;ZQVgVW0HXlV3CFxVggpaVY4MWVWcDVdVqw5WVb4PVVXbD1VV8w1VVf8LVlX/CVZV/wlWVf8IVlX/&#10;CNtNAADFVwAAuF4AAK1iAACjZQAAmmUAAJBjAACDXAAAe1sGAHVbEgBxWx8AblwrAGtcNgBoWz8B&#10;ZVtHAWNbTgJhWlUDX1pcBF1aYwVbWmsGWVl1CFdZgApVWYwLVFmaDVJZqg5RWbwOUFnYDlBZ8g1R&#10;Wf8LUVn/ClFZ/wlRWf8IUVn/CNRRAADCWgAAtGEAAKpmAACgaAAAl2kAAIxnAAB9YAAAdV8DAG9f&#10;EABrXxwAaGAoAGZgMwBjYDwBYWBEAV9fTAJcX1MDW19aBFlfYQVXXmkGVV5zCFNefglRXYoLT12Z&#10;DE1dqA1MXroOS17UDkte8QxMXv8LTF3/Ckxd/wlMXf8ITF3/CM9UAAC+XgAAsWUAAKdqAACdbQAA&#10;lG0AAIlsAAB4ZQAAb2QAAGlkDgBlZBkAYmQlAGBlMABeZToAXGVCAVplSgJYZFECVmRYA1RkXwRS&#10;ZGcFUGNxB05jewlMY4gKSmOXC0hjpgxHY7gNRmPRDUZj7wxGYv8KR2L/CUdi/wlHYv8IR2L/CMpY&#10;AAC6YgAArmkAAKNuAACacQAAkHIAAIRxAAB0awAAaWkAAGNpCwBfaRUAXGohAFpqLQBYazYAVms/&#10;AVVrRwFTak4CUWpVA09qXQRNamUFSmluBkhpeQdGaYYJRGmVCkNopQtBabcMQGnPDEBo7gtBaP8K&#10;QWf/CUFn/whCZ/8IQmf/CMVdAAC2ZgAAqm0AAKBzAACWdgAAi3cAAIB2AABwcgAAZXEAAFxwBwBY&#10;cBEAVnAdAFRxKABScTMAUHE8AE9yRAFNcUsBS3FTAklxWgNHcWIERXBsBUNwdwZBcIQHP3CTCD1v&#10;owk7cLUKO3DNCjpv7Ak7bv4IO27/CDtt/wc7bf8HO23/B79iAACxawAApnMAAJ15AACSewAAh3wA&#10;AHt8AABtegAAYHgAAFZ3AQBQdw4ATngYAEx4JABLeS4ASXk3AEh5QABGeUgBRHlPAUJ5VwJBeWAC&#10;P3hpAzx4dAQ6eIIFOHiRBjd4oQc1eLMHNHjLBzR36wc0dv0HNHX/BzV1/wY1dP8GNXT/BrloAACt&#10;cQAAonkAAJh+AACNgAAAgoEAAHaCAABpgQAAW4EAAFGBAABIgAoARYETAEOBHgBCgikAQYIyAECC&#10;OwA+gkMAPYJLADuCUwE5glwBN4JmAjWCcQMzgn8DMYGOBDCBnwQugbEFLYHIBS2B6QQtf/wFLX7/&#10;BS19/wUtff8FLX3/BbNuAACoeAAAnX8AAJKDAACIhgAAfYcAAHCIAABjiQAAVYoAAEuKAABBigIA&#10;O4sOADmLFwA4jCIAN4wsADaMNQA0jD0AM4xGADKNTwAxjVgAL41iAS2MbgErjHsBKoyLAiiMnAIm&#10;jK8CJYzGAiWL6AIlivsDJYj/AyWI/wMlh/8DJYf/A612AACjgAAAl4UAAI2JAACCjAAAdo4AAGmQ&#10;AABckgAAUJMAAESUAAA6lQAAMZYIAC2XEQAslxoAK5ckACqXLQAplzYAKJg/ACeYSAAmmFIAJZhc&#10;ACOYaAAimHcAIJiHAB+YmQEdmKwBHJjDARyX5QEclfoBG5T/ARuT/wIbk/8CG5P/Aqd/AACchgAA&#10;kYsAAIePAAB6kgAAbZUAAGGYAABVmwAASZ0AAD2eAAAznwAAKqEAACGjCgAfoxEAHqMaAB2kJAAc&#10;pC0AG6Q2ABqkPwAZpEoAGKRVABalYQAVpXAAFKWBABOllAASpagAEaW/ABCk4gARovgAEaH/ABGg&#10;/wERoP8BEaD/AaCGAACVjAAAjJEAAH+VAABxmgAAZJ4AAFihAABMpAAAQKYAADWnAAAqqQAAIqwA&#10;ABmuAAASsAkAELEQABCxGAAOsSIADrErAA2xNQANsUAADLFLAAuxWAAKsWcACLF4AAexiwAFsaAA&#10;BLC1AASw0AAEsO8ABa/+AAau/wAGrv8ABq7/AJiOAACPkwAAgpgAAHWdAABnogAAWqcAAE6rAABB&#10;rQAANa8AACuxAAAhtAAAGLYAABG5AAANvAMAB74MAAO9EgABvRkAAL4iAAC+KwAAvjYAAL5BAAC/&#10;TgAAv1wAAL9tAAC/gAAAvpUAAL6qAAC+wgAAveQAAL32AAC9/wAAvf8AAL3/AJKUAACFmgAAeKAA&#10;AGqmAABcqwAAT7AAAEKzAAA1tgAAKrgAACC7AAAXvgAAEMEAAAvEAAAExwAAAMkHAADJDQAAyRIA&#10;AMoZAADLIgAAyysAAM01AADOQQAAzlAAAM9gAADPcgAAz4cAAM+dAADPswAAz84AAM/rAADO+AAA&#10;zv4AAM7+AIibAAB6ogAAbKgAAF6vAABQtQAAQrkAADW8AAApvwAAHsIAABXGAAAOyQAACMwAAADQ&#10;AAAA0wAAANUAAADWBgAA2AwAANkRAADbFgAA3B8AAN4oAADgNAAA4kEAAOJRAADjYwAA43cAAOSO&#10;AADkpAAA5LoAAOXUAADl6gAA5fMAAOXzAHyjAABuqgAAYLIAAFG5AABDvgAANcIAACjGAAAcyQAA&#10;E80AAAzRAAAE1QAAANoAAADeAAAA4QAAAOIAAADkAAAA5QMAAOcJAADpDgAA6xIAAO0aAADvJAAA&#10;8jEAAPRBAAD0UwAA9WYAAPV8AAD2kwAA9qkAAPe8AAD3zgAA998AAPffAHCsAABhtAAAU7sAAEXD&#10;AAA2xwAAJ8wAABvQAAAR1QAACtsAAADfAAAA4gAAAOUAAADpAAAA7AAAAO0AAADwAAAA8QAAAPMA&#10;AAD1BAAA9woAAPoQAAD8FgAA/yEAAP8uAAD/QAAA/1MAAP9oAAD/gAAA/5YAAP+oAAD/tgAA/78A&#10;AP+/AP8NHAD/ChsA/wIbAP8AHgD/ACQA/wAuAP8APAD/AEoA/wBWAP8AYwD/AG0A/wB3AP8AfwD/&#10;AIcA/wCOAP8AlAD/AJoA/wCgAP8ApgD/AKwA/wC0AP8AvQD/AMkA/gDdAP0A7QD8APoA+wD/APoA&#10;/wD5AP8A+gD/APoA/wD6AP8A+gD/AP8QGQD/DRcA/wYWAP8AGAD/AB4A/wAqAP8ANwD/AEUA/wBS&#10;AP8AXgD/AGkA/wByAP8AewD/AIIA/wCJAP8AkAD+AJYA/QCcAPwAoQD7AKgA+QCvAPgAuAD2AMMA&#10;9ADSAPMA5wDyAPYA8AD/AO8A/wDwAP8A7wD/AO8A/wDuAP8A7gD/AP8SFAD/DxIA/wsSAP8AEgD/&#10;ABoA/wAlAP8AMwD/AEAA/wBNAP8AWQD/AGQA/QBtAPsAdgD5AH0A9wCEAPUAiwD0AJEA8wCXAPEA&#10;nQDwAKMA7gCqAOwAswDqAL0A6ADLAOcA4QDlAPEA4wD9AOMA/wDiAP8A4QD/AOEA/wDgAP8A4AD/&#10;AP8UEAD/EQ4A/w0NAP8HDwD/AhUA/wAgAP8ALQD/ADoA/wBHAPkAUwD1AF4A8gBoAPAAcADtAHgA&#10;6wB/AOkAhQDoAIwA5gCSAOUAmADjAJ8A4QCmAN8ArgDcALgA2gDFANYA2QDUAOwA0gD5ANEA/wDP&#10;AP8AzgD/AM4A/wDOAP8AzgD/AP8XDAD/FAgA/w8FAP8OCwD/DBEA/wcaAP8BJgD8ADQA9ABBAO0A&#10;TQDpAFgA5gBiAOMAagDgAHIA3gB5ANsAgADZAIYA1gCNANMAkwDRAJoAzwChAM0AqgDLALMAyQC/&#10;AMYA0ADFAOgAwwD2AMEA/wDAAv8AvwP/AL8D/wC/A/8AvwP/AP8bBgD/FwAA/xQAAP8TBQD/EQ0A&#10;/w4UAPkKHwDwBiwA5gM5AOADRgDcA1EA1gRbANIEZADPBWwAzAVzAMoFegDIBYEAxgWHAMUGjgDD&#10;BpYAwQadAL8GpgC9BrAAuwe8ALkIzQC4CuUAtQv3ALMN/wCxDf8AsA3/ALAO/wCvDv8Arw7/AP8e&#10;AAD/GwAA/xsAAPoaAAD1FgUA9hENAOsOFQDiCyIA2AsxANAMPgDLDUoAxw1VAMQOXgDBDmYAvw5t&#10;AL0OdAC7D3sAuQ+CALcQigC2EJEAtBCaALIQowCwEa0ArxG6AK0RygCqEuUApxT3AKUV/wCjFf8A&#10;ohX/AKIV/wCiFf8AohX/AP8iAAD/IAAA8CMAAOYkAADgIQAA3BkFANsQDADQERkAyBMpAMIVNwC9&#10;FkQAuRdOALUXVwCzGGAAsBhnAK4YbgCsGXUAqxl8AKkZhACoGowAphqUAKQangCjG6gAoRu0AJ8c&#10;xQCeHN8Amh3zAZge/wGXHv8Blh//AZUf/wGVH/8BlR//Af8mAAD0JwAA5i0AANovAADPLQAAyicA&#10;AMcfCADBHBMAuh4iALQfMQCvID0AqyFIAKgiUgCmIloAoyNiAKEjaQCgI28AniN3AJwjfgCbI4YA&#10;mSSPAZckmQGWJKMBlCSwAZIlvwGRJdYBjibvAYwn/wKLJ/8Ciif/Aokn/wKJJ/8BiSf/AfopAADs&#10;MAAA3TYAAM04AADENwAAvjIAALorAgC1JQ4AricdAKgpKwCkKjgAoCpDAJ0rTACaK1UAmCtcAJYr&#10;YwCUK2oBkitxAZAseAGPLIEBjSyKAYsslAKKLJ8CiCyrAoYsugKFLc4Dgy7qA4Eu/AOALv8Cfy7/&#10;An8u/wJ+Lv8Cfi7/AvQuAADkNwAA0j0AAMU/AAC7PwAAtDwAAK81AACpLwsAoy8XAJ4xJgCZMjMA&#10;ljI+AJIzSACQM1AAjTNYAIszXgGJM2UBhzNsAYYzcwGEM3wCgjOFAoAzjwN/M5oDfTOnA3wztQR6&#10;M8kEeTTmBHc1+QR2Nf8DdTX/A3U1/wN1Nf8DdTX/A/AzAADdPQAAykMAAL5FAAC1RgAArUMAAKY9&#10;AACgNgYAmTYTAJQ4IQCQOS4AjDk5AIk5QwCHOUwAhDlTAYI5WgGAOWEBfjloAnw5bwJ6OXcCeTmA&#10;A3c5iwR1OZYEdDmjBXI5sQVxOcQGbzriBm469wVuO/8EbTv/BG07/wNtOv8DbTr/A+o5AADVQgAA&#10;xEgAALlLAACvSwAAp0kAAJ9EAACYPgEAkTwQAIw9HQCIPioAhD81AIE/PwB+P0gAfD9PAXo/VgF4&#10;P10Bdj5kAnQ+awJyPnMDcD58A28+hwRtPpMFaz6gBmo+rgZpP8AHZz/eB2c/9QZmQP8FZkD/BGZA&#10;/wRmP/8EZj//BOU9AADPRgAAv0wAALRPAACqUAAAok8AAJlKAACRRAAAikENAIRCGQCAQyYAfUQy&#10;AHpEPAB3REQAdURMAXJEUwFwQ1kBb0NgAm1DZwJrQ28DaUN5BGhDgwVmQ48GZEOdB2NDqwdhQ70I&#10;YETZCGBE8wdgRP8GX0T/BV9E/wRgRP8EYET/BOBBAADKSgAAu1AAALBTAACnVQAAnlMAAJVPAACL&#10;SQAAg0cLAH1HFQB5RyIAdkguAHNIOABxSEEAbkhJAWxIUAFqSFYBaEhdAmZHZAJlR2wDY0d2BGFH&#10;gAVgR40GXkeaB1xHqQhbSLsIWkjUCFpI8QdaSf8GWkn/BVpI/wVaSP8EWkj/BNtEAADGTQAAuFMA&#10;AK1XAACjWQAAmlgAAJFUAACGTgAAfUsIAHdLEgBzTB8AcEwrAG1MNQBrTD4AaExGAGZMTQFkTFMB&#10;YkxaAmFMYgJfTGoDXkxzBFxLfgVaS4oGWEuYB1dMpwhWTLkJVUzRCVRM7whUTf8GVUz/BlVM/wVV&#10;TP8FVUz/BdVIAADCUQAAtVcAAKpbAACgXAAAl1wAAI1ZAACBUwAAd08EAHFPEABuUBwAalAoAGhQ&#10;MgBlUDsAY1BDAGFQSgFfUFEBXVBYAlxQXwJaUGcDWFBxBFdQewVVUIgGU1CWB1JQpQhQULcJUFDO&#10;CU9Q7QhQUP8HUFD/BlBQ/wVQUP8FUFD/BdBLAAC/VAAAsloAAKdeAACdYAAAlGAAAIldAAB8VwAA&#10;clQAAGxTDgBoVBkAZVQkAGJULwBgVDgAXlRAAFxUSAFaVE8BWVRWAVdUXQJVVGUDVFRuBFJUeQVQ&#10;VIYGTlSUB01UpAhLVLUIS1TMCUpU6whLVP4HS1T/BktU/wVLVP8FS1T/BcxOAAC7VwAArl4AAKRi&#10;AACaZAAAkWQAAIZiAAB3WwAAbVgAAGZYDABiWBYAX1giAF1ZLABbWTYAWVk+AFdZRgBWWU0BVFlU&#10;AVJZWwJRWWMDT1lsA01ZdwRLWIQFSViSB0hYogdHWbMIRlnKCEVZ6ghGWf0GRlj/BkZY/wVHWP8F&#10;R1j/BcdSAAC4WwAAq2EAAKFmAACYaAAAjmkAAINnAAByYAAAaF4AAGFdCQBcXRMAWl0eAFddKQBW&#10;XjMAVF47AFJeQwBRXkoBT15SAU5eWQJMXmECSl5qA0hedQRGXoIFRF2QBkNeoAdBXrEHQF7IB0Be&#10;6AdAXfwGQV3/BUFd/wVBXP8FQVz/BcNWAAC0XwAAqGYAAJ5qAACVbQAAim0AAH9sAABvZwAAZGQA&#10;AFtiBQBWYhAAVGIbAFJjJQBQYy8ATmQ4AE1kQABLZEgASmRPAUhkVwFGZF8CRWRoAkNkcwNBY38E&#10;P2OOBT1jngY8Y7AGO2TGBjtk5gY7Y/oFO2L/BTti/wU8Yf8EPGH/BL5bAACwYwAApWoAAJtvAACR&#10;cgAAhnIAAHtxAABsbQAAYGsAAFVpAABPaA0ATWkXAEtpIQBJaisASGo0AEdqPQBFa0QARGtMAEJr&#10;VAFBa1wBP2plAj1qcAI7an0DOWqMBDdqnAQ2aq4FNWrEBTVq5QU1afkENWn/BDVo/wQ1aP8ENWj/&#10;BLlgAACsaQAAoXAAAJh1AACNdwAAgncAAHd3AABpdAAAXHMAAFFxAABIcAoARXASAENxHQBCcScA&#10;QHIwAD9yOAA+ckAAPXJIADtyUAA6clkBOHJjATZybQI0cnoCM3KJAzFymgMvcqwDLnLBAy5y4wMu&#10;cfgDLnD/Ay5v/wMub/8DLm//A7NmAACnbwAAnXYAAJN6AACIfAAAfn0AAHJ9AABkfAAAV3sAAEx6&#10;AABCeQMAPHkOADp6FwA5eiEAOHoqADd7MwA2ezsANHtEADN7TAAye1UAMHtfAC97agEte3cBK3uH&#10;ASp7mAIoe6oCJ3u/AiZ74QImevcCJnj/AiZ4/wInd/8CJ3f/Aq5sAACjdgAAmXwAAI5/AACEggAA&#10;eIMAAGyEAABfhAAAUYQAAEeEAAA8hAAAM4QJADCEEQAvhBoALYQkACyFLQArhTUAKoU+ACmFRwAo&#10;hlAAJ4ZaACaGZgAkhnMAI4aDACGGlQAghqcBHoa8AR6G3gAehPUBHoL/AR6C/wEegf8BHoH/Aah0&#10;AACefQAAk4IAAImFAAB+iAAAcYoAAGWLAABYjAAATI0AAECOAAA2jgAALI8AACWQDAAjkBMAIpAc&#10;ACGQJQAgkS4AH5E2AB6RQAAdkUkAHJFUABqRYAAZkW4AGJF+ABaSkAAVkqQAFJG5ABOR2AATj/QA&#10;FI7/ABSN/wAUjP8BFIz/AaN9AACYgwAAjogAAISMAAB3jwAAaZEAAF2TAABQlQAARZcAADmYAAAu&#10;mQAAJZoAAB2bAgAWnQwAFZ0TABSdGwATnSQAEp0tABGeNwARnkEAEJ5MAA+eWAAOnmcADZ53AAye&#10;igALnZ4ACp2yAAmdzAAJnOwACpv+AAua/wALmf8AC5n/AJyEAACRigAAiI4AAHuSAABtlgAAYJkA&#10;AFScAABInwAAPKAAADChAAAmowAAHaUAABWnAAAQqQUAC6sNAAiqEwAHqhsABqokAAWqLgAEqjgA&#10;AqpEAAGqUAAAql4AAKpuAACqgQAAqpUAAKmqAACpwQAAqOQAAKj2AACn/wAAp/8AAKf/AJWLAACM&#10;kAAAf5UAAHGaAABjngAAVqIAAEqmAAA9qAAAMaoAACarAAAdrQAAFLAAAA6yAAAJtQEAArYKAAC2&#10;DwAAthUAALcdAAC3JQAAty8AALg5AAC4RgAAuFQAALhkAAC4dgAAuIsAALegAAC3tgAAt9MAALbv&#10;AAC2/AAAtv8AALb/AI+SAACClwAAdJ0AAGaiAABYpwAAS6wAAD6vAAAxsQAAJrMAABy2AAATuAAA&#10;DbsAAAa+AAAAwQAAAMIEAADCCwAAwxAAAMQVAADEHAAAxSQAAMYuAADIOgAAyUcAAMlXAADJaQAA&#10;yX0AAMmUAADIqgAAyMMAAMjkAADI9AAAyP0AAMj9AIWZAAB3nwAAaKYAAFqrAABNsQAAP7UAADG4&#10;AAAlugAAGr0AABHAAAALwwAAA8cAAADKAAAAzQAAAM4AAADPAwAA0AkAANEOAADTEgAA1RkAANci&#10;AADaLQAA3TkAAN5JAADeWgAA324AAN+FAADfnAAA37IAAN7LAADe5gAA3/QAAN/0AHmhAABrqAAA&#10;XK8AAE61AABAuwAAMb4AACTBAAAZxQAAEMgAAAnMAAAAzwAAANMAAADZAAAA3AAAAN0AAADfAAAA&#10;4QAAAOIFAADkCwAA5hAAAOgWAADqIAAA7SsAAPA6AADxSwAA8V4AAPJzAADziwAA86IAAPO2AADz&#10;yQAA8+EAAPPhAG2qAABesQAAULkAAEG/AAAyxAAAJMgAABfMAAAO0AAABtUAAADaAAAA3gAAAOIA&#10;AADmAAAA6QAAAOoAAADsAAAA7gAAAPAAAADyAAAA9AYAAPYMAAD5EgAA/BwAAP8pAAD/OgAA/00A&#10;AP9iAAD/eAAA/5AAAP+jAAD/swAA/8EAAP/BAP8HGQD/ARcA/wAXAP8AGgD/ACEA/wArAP8AOQD/&#10;AEcA/wBUAP8AXwD/AGoA/wBzAP8AewD/AIMA/wCKAP8AkAD/AJYA/wCbAP8AoQD/AKgA/wCvAP8A&#10;uAD/AMQA/gDVAPwA6gD7APgA+gD/APkA/wD4AP8A+AD/APYA/wDzAP8A8QD/AP8LFQD/BRMA/wAT&#10;AP8AFAD/ABoA/wAnAP8ANAD/AEIA/wBPAP8AWwD/AGUA/wBuAP8AdgD/AH4A/wCFAP4AiwD9AJEA&#10;+wCXAPoAnQD4AKMA9wCrAPYAswD0AL4A8wDMAPEA4wDvAPMA7gD/AO0A/wDsAP8A6wD/AOwA/wDs&#10;AP8A6wD/AP8NEQD/CRAA/wAPAP8AEAD/ABYA/wAiAP8ALwD/AD0A/wBKAP8AVQD9AGAA+gBpAPgA&#10;cQD2AHkA9AB/APMAhgDxAIwA7wCSAO4AmADsAJ8A6wCmAOkArgDnALgA5QDFAOMA2gDhAO0A3wD7&#10;AN4A/wDdAP8A3QD/AN0A/wDdAP8A3QD/AP8PDQD/DAsA/wMJAP8ADAD/ABIA/wAdAP8AKQD7ADcA&#10;+ABEAPUAUADyAFoA7gBjAOwAawDpAHMA5wB6AOUAgADjAIYA4QCMAN8AkwDdAJkA2wChANkAqQDV&#10;ALIA0gC+ANAAzgDOAOYAzAD2AMoA/wDKAP8AyQD/AMgA/wDIAP8AyAD/AP8RCAD/DQIA/wcAAP8F&#10;CAD/AA4A/wAWAPcAIgDvADAA6wA9AOgASQDkAFQA4ABdAN0AZQDZAG0A1QBzANIAegDQAIAAzgCH&#10;AMwAjQDKAJQAyACbAMYApADEAK0AwgC4AMAAxwC9AN8AvADxALsA/gC5AP8AuAD/ALgA/wC4AP8A&#10;uAD/AP8UAAD/DwAA/w0AAP8MAAD/BwkA+AEQAOgAGgDjACgA3QA2ANgAQgDSAE0AzgBXAMoAXwDH&#10;AGYAxQBtAMMAdADBAHoAvwCBAL0AiAC7AI8AuQCXALcAnwC1AKgAswCzALEAwgCvANgArgLtAKwD&#10;+wCrBf8Aqgb/AKkG/wCpBv8AqQb/AP8WAAD/EgAA9xIAAOwRAADmDgAA5QYIAN0DEgDUAyAAzQQt&#10;AMgEOgDDBUYAvwVQALwGWAC5BmAAtwdnALUHbgCzB3UAsQh7AK8IggCuCYoArAmSAKoJmwCoCqUA&#10;pgqwAKULvwCjDNQAoQ3tAJ8O/gCdDv8AnA//AJsP/wCbD/8Amw//AP8aAAD3GQAA6h4AAN8eAADV&#10;GgAA0BMCAM4MCwDHCxYAwA0lALoOMgC2Dj8Asg9JAK8QUgCsEFoAqhBhAKgRaACmEW8ApBF2AKIR&#10;fQChEYUAnxKOAJ0SlwCcEqIAmhOtAJgTvACXFNAAlBXsAJIW/QCQF/8Ajxf/AI4X/wCOF/8Ajhf/&#10;APodAADuIwAA3ygAANAqAADHJwAAwSEAAL0ZBQC5EhAAshUeAK0WLACoFzgApBhDAKEZTACfGVQA&#10;nBpcAJoaYgCZGmkAlxtwAJUbdwCUG38AkhyIAJAckgCPHJ0AjR2pAIsdtwCKHsoAiB/nAIYg+gCE&#10;IP8BgyD/AYMg/wGCIP8BgiD/AfUkAADlLAAA0zEAAMYzAAC8MQAAti0AALAlAACsHQwAph4YAKEg&#10;JgCcITIAmSI9AJUiRwCTI08AkSNWAI8jXQCNJGQAiyRrAIkkcgCIJHoAhiSDAIQljQCDJZgBgSWk&#10;AYAmsgF+JsUBfSfiAXsn9wF5KP8BeCj/AXgo/wF4KP8BeCj/Ae8rAADdMwAAyjkAAL47AAC0OgAA&#10;rTYAAKYvAAChKAcAmycTAJYoIACRKS0Ajio4AIsrQgCIK0oAhitSAIQrWACCLF8AgCxmAH8sbQB9&#10;LHUAeyx+AXosiAF4LJQBdi2gAXUtrgJ0LcACci7dAnEu9AJwL/8Cby//Am8v/wFuL/8Bbi//Aegx&#10;AADTOgAAwz8AALdBAACuQQAApj4AAJ44AACXMQEAkS4QAIwvHACIMCgAhDEzAIEyPQB/MkYAfTJN&#10;AHsyVAB5MlsAdzJhAHUyaQF0MnABcjJ5AXAzhAFvM5ACbTOdAmwzqwJqNLwCaTTVA2g18QJnNf8C&#10;ZzX/AmY1/wJmNf8CZjT/AuI2AADMPwAAvUQAALJHAACoRwAAoEQAAJg/AACQOQAAiDQNAIM1FwB/&#10;NiQAfDcvAHk3OQB3OEIAdDhJAHI4UABxOFcAbzheAG04ZQFsOG0Bajh1AWg4gAJnOIwCZTiZA2Q5&#10;qANiObkDYTrQA2A67gNgOv8DXzr/Al86/wJfOv8CXzr/At07AADHQwAAuUkAAK5LAACkTAAAm0oA&#10;AJJFAACJPwAAgToJAHs6FAB3OyAAdDwrAHI8NQBvPT4AbT1GAGs9TQBpPVMAaD1aAGY9YQFkPWkB&#10;Yz1yAWE9fQJgPYkCXj2WA10+pQNbPrYEWj7MBFo/7ARZP/4DWT//A1k//wJZP/8CWT7/AtY/AADD&#10;RwAAtUwAAKpQAACgUAAAl08AAI5LAACERQAAekAGAHU/EQBxQBwAbUAoAGtBMgBpQTsAZ0FCAGVB&#10;SQBjQVAAYUFXAGBBXgFeQWYBXUJvAltCegJaQoYDWEKUA1dCowRVQ7MEVEPJBFRD6QRTQ/0DU0P/&#10;A1RD/wNUQ/8CVEP/AtBCAAC/SgAAslAAAKdTAACdVAAAlFMAAIpQAAB/SgAAdUUCAG5DDgBrRBkA&#10;Z0UkAGVFLgBiRTcAYUU/AF9FRgBdRU0AW0VUAFpGWwFZRmMBV0ZsAlZGdwJURoMDU0aRA1FGoQRQ&#10;R7EET0fHBE5H5wROR/sETkf/A05H/wNPR/8DT0f/A8xGAAC7TgAAr1QAAKRXAACaWAAAkVcAAIZU&#10;AAB7TgAAcEoAAGlIDQBlSBYAYkkhAF9JKwBdSTQAW0k8AFlJQwBXSUoAVklSAFVKWQFUSmEBUkpq&#10;AVFKdQJPSoEDTkqPA0xLnwRLS7AESkvFBElL5gRJS/oESUv/A0pL/wNKS/8DSkv/A8hJAAC4UQAA&#10;rFcAAKFbAACYXAAAjlwAAINZAAB2UwAAa04AAGRNCgBfTBMAXE0eAFpNKABYTTEAVk06AFRNQQBT&#10;TkgAUk5PAFBOVwFPTl8BTU5oAUxOcwJKT38CSU+NA0dPnQRGT64ERU/DBERQ5ARET/kERU//A0VP&#10;/wNFTv8DRU7/A8RMAAC1VQAAqVsAAJ9eAACVYAAAi2AAAIBeAAByVwAAZ1MAAF5RBwBZUREAV1Eb&#10;AFRRJQBSUi8AUVI3AE9SPwBOUkYATVNNAExTVQBKU10BSVNmAUdTcAJFU30CRFOLA0JTmwNBVKwE&#10;QFTBBD9U4gQ/VPgDQFP/A0BT/wNAU/8DQFL/A8BQAACyWAAApl4AAJxiAACSZQAAiGUAAH1iAABu&#10;XAAAY1kAAFlWAwBUVg4AUVYYAE9WIgBNVywATFc0AEpXPABJWEQASFhLAEdYUwBFWFsBRFhkAUJY&#10;bgFAWHsCP1iJAj1YmQM8WKoDO1m/AzpZ4AM6WPcDOlj/AztX/wM7V/8DO1f/A7xUAACuXAAAo2MA&#10;AJlnAACQaQAAhWkAAHlnAABrYgAAYGAAAFVdAABOWwwAS1sUAElcHwBHXCgARl0xAEVdOQBDXUEA&#10;Ql1IAEFeUABAXlgAPl5hATxebAE7XngCOV6HAjdelwI2XqkDNV69AzRf3QM0XvUDNV3/AjVd/wI1&#10;XP8CNVz/ArhZAACqYQAAoGcAAJZsAACMbgAAgW4AAHZsAABnaQAAXGYAAFFkAABIYgkARGIRAEJi&#10;GwBBYyQAP2MtAD5jNQA9ZD0APGRFADtkTQA5ZFUAOGRfADZkaQE1ZHYBM2SFATFllQIwZacCL2W7&#10;Ai5l2gIuZPQCLmP/Ai9j/wIvYv8CL2L/ArNeAACnZgAAnG0AAJNxAACIcwAAfXMAAHJyAABkcAAA&#10;WG4AAE1sAABCagMAPGkOADpqFgA5aiAAOGooADZrMQA1azkANGtBADNsSQAybFIAMWxcAC9sZgAu&#10;bHMALGyCASpskwEpbKUBKGy5ASdt1gEna/IBJ2r/ASdq/wEoaf8CKGn/Aq5kAACjbAAAmXMAAI52&#10;AACEeAAAeXkAAG14AABgdwAAU3YAAEh1AAA+cwAANHIKADFzEQAwcxoAL3MjAC5zKwAtdDQALHQ8&#10;ACt0RAApdE0AKHVXACd1YwAldW8AJHV/ACJ1kAAhdaIAIHW3AB910gAfdPEAH3P/AR9y/wEgcf8B&#10;IHH/AalrAACecwAAlHkAAIp8AACAfgAAdH8AAGd/AABafwAATX4AAEN+AAA4fQAAL30CACh9DQAm&#10;fRQAJH0cACN+JQAifi0AIX42ACF+PwAff0gAHn9SAB1/XgAcf2sAGn96ABl/jAAXf58AFn+zABV/&#10;zgAVfu8AFnz/ABZ7/wAWe/8AF3v/AKRyAACaegAAj38AAIWCAAB7hAAAbYYAAGCHAABUhwAASIgA&#10;ADyIAAAyiAAAKIgAACCIBQAaiQ4AGYkVABiJHQAXiiYAFoouABWKNwAUikEAE4pMABKLWAARi2UA&#10;EIt1AA+LhwAOipsADYqvAAyKyAAMieoADYf8AA6H/wAOhv8ADob/AJ97AACUgQAAioUAAICIAABz&#10;iwAAZY0AAFmPAABMkAAAQZIAADSSAAAqkgAAIZMAABmUAAASlgYADpcOAA2XFQAMlx0ADJcmAAuX&#10;LwAKlzkACZdEAAiXUAAGl14ABZduAAOWgAABlpQAAJWoAACVvgAAlOAAAJT0AACT/wABkv8AAZL/&#10;AJiCAACOiAAAhYwAAHePAABqkgAAXZUAAFCYAABEmgAAOJsAACycAAAinQAAGZ4AABKgAAANogIA&#10;B6MLAAGjEAAAoxcAAKMfAACjJwAAozEAAKQ8AACkSAAApFYAAKRlAACjdwAAo4sAAKOgAACitgAA&#10;odIAAKHwAACg+wAAoP8AAKD/AJGKAACJjgAAe5IAAG2XAABgmwAAU54AAEahAAA5owAALaQAACOm&#10;AAAZqAAAEaoAAAysAAAFrgAAAK8HAACvDQAArxEAALAYAACwIAAAsSgAALEyAACyPgAAskwAALJb&#10;AACybAAAsoEAALGXAACxrAAAsMYAALDoAACv9wAAr/8AAK//AIyQAAB/lQAAcZoAAGOfAABVpAAA&#10;R6gAADqqAAAtrAAAIq4AABiwAAAQswAACrUAAAK4AAAAuwAAALsAAAC8BwAAvA0AAL0RAAC+FgAA&#10;vx4AAMAnAADBMgAAwkAAAMNPAADDYAAAw3QAAMOLAADDoQAAw7gAAMLXAADC7wAAwvoAAMH+AIGX&#10;AABznQAAZaMAAFeoAABJrQAAO7EAAC2zAAAhtgAAFrkAAA67AAAHvgAAAMEAAADFAAAAxwAAAMgA&#10;AADJAAAAygUAAMsLAADNDwAAzhQAANAcAADTJgAA1jIAANhBAADYUwAA2WYAANl8AADZlAAA2asA&#10;ANnDAADZ4QAA2fAAANn0AHafAABnpgAAWawAAEuyAAA8twAALroAACG9AAAVwAAADcQAAAXHAAAA&#10;ygAAAM4AAADSAAAA1QAAANYAAADZAAAA2wAAAN0AAADfBwAA4QwAAOMRAADmGQAA6SQAAOwyAADt&#10;QwAA7lYAAO9rAADvhAAA75wAAO+yAADvxgAA790AAO/kAGqoAABbrwAATLYAAD68AAAvwAAAIMQA&#10;ABTIAAAMzAAAAtAAAADUAAAA2QAAAN4AAADiAAAA5QAAAOYAAADoAAAA6QAAAOwAAADuAAAA8AIA&#10;APIJAAD1DwAA+BcAAPwjAAD/MwAA/0YAAP9aAAD/cQAA/4kAAP+fAAD/sQAA/8AAAP/GAP8AFQD/&#10;ABQA/wAUAP8AFwD/AB0A/wAoAP8ANwD/AEQA/wBRAP8AXAD/AGYA/wBvAP8AdwD/AH4A/wCFAP8A&#10;iwD/AJEA/wCXAP8AnQD/AKQA/wCrAP8AtAD+AL8A/QDOAPsA5gD5APYA+AD/APcA/wD3AP8A9wD/&#10;APAA/wDsAP8A6QD/AP8DEgD/ABAA/wAQAP8AEQD/ABcA/wAkAP8AMgD/AD8A/wBMAP8AVwD/AGEA&#10;/wBqAP8AcgD/AHkA/QCAAPwAhgD6AIwA+QCSAPgAmAD2AJ8A9QCmAPQArgDyALkA8ADGAO4A3gDt&#10;APAA6wD+AOoA/wDpAP8A6QD/AOcA/wDjAP8A4AD/AP8HDgD/AA0A/wALAP8ADAD/ABMA/wAfAP8A&#10;LAD/ADoA/wBGAP4AUgD7AFwA+ABlAPUAbADzAHQA8QB6AO8AgQDuAIcA7ACNAOoAkwDpAJoA5wCh&#10;AOYAqQDjALMA4QC/AN8A0ADdAOkA2gD5ANkA/wDXAP8A1QD/ANUA/wDVAP8A1AD/AP8JCgD/AQUA&#10;/wADAP8ACQD/ABAA/wAZAPsAJgD3ADQA9ABAAPIATADuAFYA6gBfAOcAZwDkAG4A4gB0AOAAewDe&#10;AIEA3ACHANoAjQDWAJQA1ACbANEAowDPAK0AzAC4AMoAxwDIAOAAxgDzAMUA/wDDAP8AwwD/AMMA&#10;/wDDAP8AwwD/AP8LAQD/AwAA/wAAAP8AAwD/AAsA8wASAO4AHwDqAC0A5gA6AOIARQDeAE8A2QBY&#10;ANQAYADRAGgAzgBuAMwAdADKAHsAyACBAMYAhwDEAI4AwgCWAMAAngC+AKcAuwCyALkAwAC3ANQA&#10;tQDsALMA+wCzAP8AsgD/ALIA/wCxAP8AsQD/AP8NAAD/BgAA/wMAAPcAAAD0AAMA5wANAOAAGADa&#10;ACUA0wAyAM4APgDKAEkAxgBSAMMAWgDAAGEAvgBoALwAbgC6AHQAuAB7ALYAgQC0AIgAsgCQALAA&#10;mQCuAKIArACtAKoAugCoAMsApgDmAKUA9wCkAP8AowD/AKIA/wCiAP8AogD/AP8QAAD7DAAA7w4A&#10;AOYNAADfCQAA2gAGANAAEQDJAB0AxAAqAL8ANwC7AEIAtwBLALQAVACyAFsArwBiAK0AaACrAG4A&#10;qQB1AKgAewCmAIMApACLAKIAlACgAJ4AngGoAJwCtQCbA8YAmQXiAJgG9ACWCP8AlQn/AJQJ/wCU&#10;Cf8AlAn/APwRAADxFQAA4xkAANYZAADMFQAAxxAAAMQHCgC9AxQAtwQhALIGLgCuCDoAqglEAKcJ&#10;TQCkClUAogpcAKAKYgCeC2kAnAtvAJsLdgCZDH4AlwyGAJYMkACUDJoAkg2mAJENswCPDcUAjQ7i&#10;AIsQ9gCJEP8AiBH/AIcR/wCHEf8AhxH/APYZAADnIAAA1iQAAMglAAC/IgAAuRwAALQUAQCxDQ4A&#10;qg4ZAKUPJwChEDMAnRE+AJoRRwCYEk8AlRJWAJMSXACREmMAkBNpAI4TcACME3gAixOBAIkUiwCH&#10;FJYAhhWiAIQVsACDFsEAgRfdAH8Y9AB9Gf8AfBn/AHwZ/wB7Gf8Aexn/AO8hAADdKQAAyi0AAL4v&#10;AAC1LAAAricAAKggAACjFwgAnhYTAJkXIQCUGS0AkRo4AI4aQQCLG0kAiRtQAIcbVwCFHF4AhBxk&#10;AIIcawCAHHMAfx18AH0dhgB8HpEAeh6eAHgfqwB3H7wAdiDUAHQh8AByIf8AcSL/AHEh/wBxIf8A&#10;cSH/AOgoAADSMAAAwjUAALc3AACtNQAApTEAAJ4rAACYIwIAkh4QAI0gGwCJIScAhiIyAIMjPACB&#10;I0QAfiNLAHwkUgB7JFkAeSRfAHckZgB2JW4AdCV3AHMlgQBxJo0AbyaZAG4mpwBtJ7gAbCfOAWoo&#10;7QFpKf8BaCn/AWgp/wFoKP8BaCj/AeEuAADLNgAAvDsAALE9AACnPQAAnzkAAJczAACPLQAAiCcM&#10;AIMnFgB/KCIAfCktAHkqNwB3Kj8AdSpHAHMrTgBxK1QAcCtbAG4rYgBsK2oAayxyAGksfQBoLIkA&#10;Zi2WAWUtpAFkLrQBYy7KAWEv6QFgL/0BYC//AWAv/wFgL/8BYC7/Ado0AADFPAAAt0EAAKxDAACi&#10;QwAAmUAAAJA6AACINAAAgC4IAHotEgB3Lh4Acy8pAHEwMwBvMDsAbTBDAGsxSgBpMVEAZzFXAGYx&#10;XgBkMWYAYzJvAGEyeQBgMoUBXzKSAV0zoQFcM7EBWzTGAVo05gFZNfsBWTX/AVk0/wFZNP8BWTT/&#10;AdI4AADAQAAAs0UAAKhIAACeSAAAlUYAAItAAACCOwAAeTUEAHMzEABvNBoAbDQlAGk1LwBnNTcA&#10;ZTY/AGM2RgBiNk0AYDZUAF82WwBdN2MAXDdrAFs3dgFZN4IBWDiPAVY4ngFVOK8CVDnDAlM55AJT&#10;OvkBUzn/AVI5/wFTOf8BUzn/Ac08AAC8RAAAr0kAAKRMAACaTAAAkUsAAIdGAAB9QAAAczsAAGw4&#10;DQBoORcAZTkiAGM6KwBgOjQAXjo8AF06QwBbOkoAWjtQAFg7WABXO2AAVjtoAFU8cwFTPH8BUjyN&#10;AVA9nAFPPawCTj7BAk0+4QJNPvgCTT7/AU0+/wFNPf8BTT3/AclAAAC4SAAArE0AAKFQAACXUQAA&#10;jk8AAIRLAAB5RQAAbkAAAGY9CwBiPRQAXz0eAFw+KABaPjEAWD44AFc+QABVP0YAVD9NAFM/VQBS&#10;QF0AUEBmAE9AcAFOQHwBTEGKAUtBmgJKQasCSUK+AkhC3gJIQvYCSEL/AkhC/wFIQf8BSEH/AcVE&#10;AAC1SwAAqVAAAJ5UAACVVAAAi1MAAIBQAAB1SgAAakYAAGFCCABcQREAWUIbAFdCJQBVQi4AU0I1&#10;AFFCPQBPQkMAT0NLAE5DUgBNRFoAS0RjAEpEbgFJRXoBR0WIAUZFmAJFRqkCREa9AkNG3AJDRvUC&#10;Q0b/AkNG/wFDRf8BQ0X/AcFHAACyTwAAplQAAJxXAACSWAAAiFgAAH5VAABxTwAAZkoAAFxGBQBX&#10;Rg8AVEYYAFFGIgBPRisATkYzAExHOgBLR0EASkdJAElIUABISFgAR0hhAEVJbABESXgBQkmGAUFJ&#10;lgFASqcCP0q7Aj5L2AI+SvMCPkr/Aj5J/wE/Sf8BP0n/Ab1KAACvUgAAo1gAAJlbAACQXQAAhlwA&#10;AHtZAABtUwAAYk8AAFdMAQBRSg0ATkoVAExLHwBKSygASUswAEdLOABGTD8ARUxGAERMTgBDTVYA&#10;Qk1fAEBNagA/TXYBPU6EATxOlAE7TqUBOU+5AjlP1AI5T/IBOU7/ATlO/wE5Tf8BOk3/AbpOAACs&#10;VgAAoVsAAJdfAACNYQAAg2EAAHheAABpWAAAX1YAAFRSAABMTwsASU8SAEdQHABFUCUAQ1AtAEJQ&#10;NQBBUTwAQFFEAD9RTAA+UlQAPFJdADtSZwA6UnMAOFOCATdTkgE1U6QBNFO3ATNU0QEzU/EBNFP/&#10;ATRS/wE0Uv8BNFL/AbZSAACpWgAAnmAAAJRkAACLZgAAgGUAAHRjAABmXgAAXFwAAFFYAABHVQcA&#10;QlUQAEBVGAA/ViEAPVYqADxWMgA7VjkAOldBADlXSQA4V1EAN1haADVYZQA0WHEAMliAATFYkAEv&#10;WaIBLlm1AS1ZzwEtWe8BLlj/AS5X/wEuV/8BLlb/AbJXAAClXwAAm2UAAJFpAACHagAAfGoAAHFo&#10;AABjZQAAWGIAAE1fAABDXQIAPFsNADpcFAA4XB0AN1wmADVdLgA0XTYAM10+ADJdRgAxXk4AMF5X&#10;AC9eYgAtXm4ALF99ACpfjgApX6AAKF+zASdfzAAnX+0BJ17/ASdd/wEoXf8BKFz/Aa1cAACiZAAA&#10;mGoAAI5uAACDbwAAeW8AAG5uAABgawAAVGkAAElnAAA/ZQAANWMJADJjEQAwYxkAL2QhAC5kKQAt&#10;ZDEALGQ5ACtlQgAqZUoAKGVUACdlXwAmZmsAJGZ6ACNmiwAiZp0AIGaxAB9myQAfZusAIGX+ACBk&#10;/wAgY/8BIWP/AaliAACeagAAlXAAAIpzAACAdQAAdXUAAGl0AABccgAAT3EAAERvAAA6bgAAMG0D&#10;AClsDQAnbBQAJmwcACVtJAAkbSwAI200ACJtPQAhbkYAIG5QAB5uWwAdbmcAHG52ABpuhwAZb5oA&#10;GG+uABZvxgAWbukAF238ABhs/wAYa/8AGGv/AKRpAACacQAAkHYAAIZ5AAB8ewAAcXsAAGR7AABX&#10;egAASnkAAD94AAA1eAAAK3cAACJ2BwAddg8AHHcWABt3HgAadyYAGXcuABh3NwAXeEAAFXhKABR4&#10;VgATeGMAEnhyABF4gwAQeJcAD3irAA54wwAOd+YADnb6AA91/wAQdf8AEHT/AJ9xAACVeAAAi3wA&#10;AIJ/AAB3gQAAaoIAAF2CAABQggAARIIAADiCAAAuggAAJIIAAByCAAAUggkAEYMQABCDFgAQgx4A&#10;DoMnAA6DMAANgzkADYNEAAyDUAALg10ACYNsAAiDfgAGg5EABYKlAAOCuwAEgdsABIHyAAWA/wAG&#10;f/8ABn//AJp5AACQfgAAhoMAAH2FAABvhwAAYokAAFWKAABJiwAAPYwAADGMAAAmjAAAHY0AABWO&#10;AAAPjwMACpAMAAaQEQAEjxgAA48gAAGPKQAAjzIAAJA9AACQSQAAj1YAAI9lAACPdgAAj4oAAI6f&#10;AACOtAAAjc8AAIzuAACM+wAAi/8AAIv/AJSAAACLhQAAgokAAHSMAABmjwAAWZEAAEyTAABAlQAA&#10;NJYAACiWAAAelwAAFZgAAA+aAAAKmwAAApwJAACcDgAAnBMAAJwaAACcIgAAnSsAAJ01AACdQAAA&#10;nU4AAJ1cAACdbgAAnIEAAJyXAACcrAAAm8YAAJroAACZ+QAAmf8AAJj/AI6IAACGjAAAeJAAAGqU&#10;AABclwAAT5oAAEKdAAA2ngAAKZ8AAB+hAAAVogAADqQAAAimAAAAqAAAAKkEAACpCgAAqQ4AAKkT&#10;AACqGgAAqiIAAKsrAACsNgAArEQAAKxTAACsYwAArHcAAKuOAACrpAAAq7wAAKreAACp9AAAqf0A&#10;AKn/AImOAAB7kwAAbZcAAF+cAABRoAAARKQAADamAAAqqAAAHqkAABSrAAANrgAABrAAAACyAAAA&#10;tQAAALUAAAC1AwAAtgkAALcOAAC4EgAAuBkAALohAAC7KwAAvDgAAL1HAAC9WAAAvWsAAL2BAAC9&#10;mQAAvbAAAL3MAAC86gAAvPcAALv+AH6VAABwmwAAYqAAAFOlAABGqgAAOK0AACqvAAAesQAAE7QA&#10;AAy3AAADuQAAALwAAAC/AAAAwgAAAMIAAADDAAAAxAAAAMYGAADHDAAAyBAAAMoWAADMIAAAzysA&#10;ANA6AADRSwAA0V4AANJzAADSiwAA0qQAANO7AADT2AAA0+0AANP2AHOdAABkowAAVqkAAEevAAA5&#10;swAAKrYAAB25AAASvAAACr8AAADDAAAAxgAAAMkAAADNAAAAzwAAANAAAADSAAAA1AAAANYAAADZ&#10;AgAA2wgAAN4OAADhEwAA5B0AAOgqAADoPAAA6U8AAOlkAADqfAAA65UAAOusAADrwgAA7NUAAOzl&#10;AGamAABYrAAASbMAADu5AAArvAAAHcAAABHEAAAJyAAAAMwAAADPAAAA0wAAANkAAADdAAAA4AAA&#10;AOEAAADjAAAA5QAAAOcAAADqAAAA7AAAAO4EAADxCwAA9RIAAPgcAAD7KwAA/T4AAP5TAAD+agAA&#10;/4MAAP+bAAD/rgAA/74AAP/KAP8AEgD/ABAA/wARAP8AEwD/ABkA/wAmAP8ANAD/AEEA/wBNAP8A&#10;WAD/AGIA/wBrAP8AcwD/AHoA/wCBAP8AhwD/AI0A/wCTAP8AmQD/AKAA/wCnAP4ArwD8ALoA+gDJ&#10;APkA4QD4APMA9wD/APYA/wD1AP8A8QD/AOkA/wDkAP8A4QD/AP8ADwD/AA0A/wANAP8ADgD/ABQA&#10;/wAhAP8ALgD/ADwA/wBIAP8AUwD/AF0A/wBmAP4AbQD8AHUA+wB7APkAggD4AIgA9wCOAPYAlAD0&#10;AJsA8wCiAPEAqgDvALQA7QDBAOsA1QDqAOwA6AD8AOcA/wDlAP8A5gD/AOAA/wDZAP8A1AD/AP8A&#10;CwD/AAgA/wAGAP8ACQD/ABAA/wAcAP8AKQD/ADYA/wBCAPsATgD3AFcA9ABgAPIAaADvAG8A7QB2&#10;AOwAfADqAIIA6ACIAOcAjgDlAJUA4wCcAOEApADfAK4A3QC5ANoAygDXAOQA1AD2ANEA/wDQAP8A&#10;0AD/AM8A/wDLAP8AxwD/AP8AAwD/AAAA/wAAAP8ABAD/AA0A+gAWAPYAIwDzADAA8AA8AO0ARwDp&#10;AFEA5QBaAOIAYgDfAGkA3QBvANoAdgDYAHwA1ACCANIAiADQAI8AzQCWAMsAngDJAKgAxwCzAMUA&#10;wQDCANgAwADvAL8A/gC+AP8AvQD/ALwA/wC8AP8AvAD/AP8CAAD/AAAA/wAAAP8AAAD0AAcA7QAR&#10;AOgAHADjACkA3wA1ANsAQQDWAEsA0QBUAM0AXADKAGMAyABpAMYAbwDDAHUAwQB7AL8AggC+AIgA&#10;vACQALoAmAC4AKIAtQCsALMAuQCxAMsArwDnAK4A+ACsAP8AqwD/AKwA/wCsAP8AqwD/AP8EAAD/&#10;AAAA9gAAAO4AAADnAAAA3wAMANYAFQDPACIAygAuAMcAOgDDAEQAwABNALwAVQC5AFwAtwBjALUA&#10;aQCzAG8AsQB1AK8AewCtAIIAqwCKAKkAkgCnAJwApQCmAKMAswChAMMAnwDeAJ4A8gCdAP8AnAD/&#10;AJwA/wCbAP8AmwD/AP8HAAD2CQAA6QsAAN8KAADVBAAAzgAFAMYAEADAABoAuwAnALcAMgCzAD0A&#10;sABGAK0ATwCqAFYAqABcAKYAYwCkAGgAogBvAKEAdQCfAHwAnQCEAJsAjQCZAJcAlwCiAJUArgCT&#10;AL0AkQDTAJAA7QCPAPwAjgD/AI0B/wCNAf8AjQH/APkOAADqEgAA3BUAAM0VAADEEQAAvgwAALoC&#10;CgC0ABIArgAeAKoAKgCmADUAogA/AKAASACdAVAAmwJWAJkCXACXA2MAlQNpAJMDbwCRBHYAkAR/&#10;AI4FiACMBZIAigaeAIgGqgCGB7oAhQjPAIQK6wCCC/wAgQz/AIAM/wCADP8AgAz/APEVAADgHQAA&#10;zSAAAMEhAAC4HQAAsRcAAKwQAACoCQ0AogcWAJ0JIwCZCi4AlQs4AJMMQQCQDEkAjg1QAIwNVwCK&#10;DV0AiA1jAIcNagCFDnEAgw56AIIOhACADo8Afg+bAHwPqAB7ELgAehDOAHgR7AB2Ev8AdRL/AHQT&#10;/wB0E/8AdBP/AOgeAADTJgAAwyoAALgqAACuKAAApyMAAKAcAACbEwMAlg8QAJAQGwCMEScAiRIy&#10;AIYTOwCEE0MAghRLAIAUUQB+FFcAfBReAHsVZQB5FWwAdxV0AHYWfgB0FooAcheWAHEXpABvGLQA&#10;bhjJAG0Z6ABrGvwAahv/AGob/wBqG/8Aahv/AOAmAADKLQAAvDEAALAzAACnMQAAnywAAJcmAACQ&#10;HwAAihcMAIUYFgCBGSIAfhosAHsbNgB5Gz4AdxxFAHUcTABzHFMAcR1ZAHAdYABuHWcAbR5wAGse&#10;egBqHoUAaB+SAGcfoABlILAAZCHFAGMh5ABiIvoAYSL/AGEi/wBhIv8AYSL/ANcsAADDNAAAtjgA&#10;AKo5AAChOAAAmDUAAJAvAACIKAAAgCEIAHsgEgB3IR0AdCInAHEiMQBvIzkAbSNBAGsjSABpI04A&#10;aCRVAGYkWwBlJGMAYyVrAGIldQBhJYEAXyaOAF4mnQBdJ60AWyjBAFso4ABaKfcAWSn/AFkp/wBZ&#10;Kf8AWSj/AM8yAAC+OQAAsT0AAKY/AACcPwAAkzwAAIo2AACBMAAAeSoDAHImDwBuJxkAaygjAGko&#10;LABmKTUAZSk8AGMpQwBhKkoAYCpRAF4qVwBdKl8AXCtoAForcgBZLH0AWCyLAFYtmgBVLaoAVC69&#10;AFMu3ABSL/UAUi//AFIu/wBSLv8AUi7/AMo2AAC6PQAArUIAAKJEAACYRAAAj0EAAIU8AAB7NwAA&#10;cjEAAGssDABnLRUAZC0fAGEuKABfLjEAXS45AFwvQABaL0YAWC9NAFcvVABWMFwAVTBkAFMxbgBS&#10;MXoAUTGIAFAylwBOMqgATTO7AE002ABMNPMATDT/AEw0/wBMM/8ATDP/AMY6AAC2QgAAqUYAAJ5J&#10;AACVSQAAi0cAAIFCAAB3PQAAbTcAAGQyCQBgMhIAXTIcAFoyJQBYMy0AVjM1AFUzPABTNEMAUjRK&#10;AFE0UQBQNFkATzVhAE01bABMNncASzaFAEo3lQBIN6YARzi4AUc40wFGOPEBRjj/AUY4/wBGOP8A&#10;Rjf/AME+AACyRQAApkoAAJxNAACSTQAAiEsAAH5HAABzQgAAaT0AAF83BgBaNhAAVzcYAFQ3IgBS&#10;NyoAUDcyAE84OQBNOEAATDhHAEs4TgBKOVYASTlfAEg6aQBHOnUARTuDAEQ7kwBDPKQBQjy2AUE9&#10;0AFBPfABQT3/AUE8/wFBPP8BQTz/AL5CAACvSQAAo04AAJlQAACPUQAAhVAAAHtMAABvRgAAZUIA&#10;AFo9AgBUOw4AUTsVAE87HwBNOycASzsvAEk8NgBHPD0ARzxEAEY9SwBFPVQARD5cAEM+ZwBCP3MA&#10;QD+BAD8/kQA+QKIAPUC1ATxBzgE8Qe4BPEH/ATxA/wE8QP8BPT//AbpFAACsTAAAoVEAAJdUAACN&#10;VQAAg1QAAHhRAABsSwAAYUcAAFZCAABPQAwATD8TAElAHABHQCQARkAsAERAMwBDQDoAQkFCAEFB&#10;SQBAQlEAP0JaAD5DZQA9Q3EAO0N/ADpEjwA5RKAAOEWzATdFywE3RewBN0X/ATdE/wE4RP8BOEP/&#10;ALdJAACpUAAAnlUAAJRYAACLWQAAgFgAAHZWAABoUAAAXUwAAFNIAABKRQkARkQRAEREGQBCRCIA&#10;QUUpAD9FMQA+RTgAPUU/ADxGRwA7Rk8AOkdYADlHYgA4SG4ANkh8ADVIjQA0SZ4AM0mxADJJyQAx&#10;SesAMkn+ADJI/wAySP8AM0j/ALRMAACnVAAAnFkAAJJcAACIXQAAfl0AAHNaAABlVQAAW1IAAFBO&#10;AABGSgUAQEkOAD5JFgA9SR4AO0omADpKLgA5SjUAOEs9ADdLRAA2S00ANExWADNMYAAyTGwAMU16&#10;ADBNiwAuTZwALU6vACxOxwAsTukALE39AC1N/wAtTP8ALUz/ALBQAACkWAAAmV0AAI9hAACGYgAA&#10;e2EAAHBfAABiWwAAWFgAAE5VAABDUQEAO08MADhPEwA2TxsANU8jADRQKwAzUDIAMlA6ADFQQgAw&#10;UUoALlFTAC1SXQAsUmkAK1J4AClSiAAoU5oAJ1OtACZTxQAmU+cAJlP8ACdS/wAnUf8AJ1H/AKxV&#10;AACgXAAAlmIAAI1mAACDZwAAeGYAAG1lAABgYQAAVV4AAEpbAAA/WAAANVYIADFVEAAwVhcALlYf&#10;AC1WJwAsVi8AK1c2ACpXPgApV0cAKFdQACZYWgAlWGcAJFh1ACNZhgAhWZgAIFmrAB9ZwgAfWeUA&#10;H1j6ACBY/wAgV/8AIVf/AKhaAACdYgAAk2cAAIprAAB/bAAAdWwAAGprAABdaAAAUWUAAEZjAAA7&#10;YAAAMV4DACpdDQAoXRMAJl0bACVeIwAkXioAI14yACJeOgAhXkMAIF9MAB9fVwAeX2MAHGBxABtg&#10;ggAZYJUAGGCpABdgwAAWYOIAF1/5ABhe/wAZXv8AGV3/AKRgAACZaAAAkG4AAIZwAAB8cgAAcnIA&#10;AGZxAABYbgAATGwAAEFrAAA2aQAALWcAACNmCAAfZg8AHWYVABxmHQAbZiUAGmYtABlnNQAYZz4A&#10;F2dIABZnUwAVaF8AE2huABJofwARaJIAEGimAA9ovQAOaOAAEGf3ABBm/wARZf8AEWX/AJ9nAACW&#10;bwAAjHMAAIJ2AAB4eAAAbXgAAGB3AABTdgAARnQAADtzAAAxcgAAJ3EAAB5xAAAWcAoAE3AQABNw&#10;FwAScB8AEXEnABBxLwAQcTgADnFCAA5xTgANcVsADHFpAAtxegAKcY0ACHGhAAZxtgAGcNIAB3Dv&#10;AAhv/wAJbv8ACW7/AJtvAACRdQAAh3kAAH58AAB0fgAAZn4AAFl+AABNfgAAQH0AADV9AAAqfAAA&#10;IXwAABh8AAARfAQADHwMAAp8EQAJfBkACHwhAAd8KQAGfDIABHw9AAN8SAABfFUAAHxjAAB8dAAA&#10;fIcAAHucAAB7sQAAessAAHnrAAB5+gAAef8AAHj/AJZ3AACMfAAAg4AAAHmDAABshAAAXoUAAFGG&#10;AABFhwAAOYcAAC2HAAAjhwAAGocAABKHAAANiAEABokKAAGJDwAAiRQAAIgbAACIIwAAiSwAAIk2&#10;AACJQgAAiE4AAIhdAACIbQAAiIEAAIeVAACHqwAAhsQAAIXmAACE+AAAhP8AAIT/AJB+AACHgwAA&#10;focAAHGJAABjiwAAVo0AAEmPAAA8kQAAMJEAACSRAAAakgAAEpMAAA2UAAAGlQAAAJYGAACWDAAA&#10;lRAAAJYVAACWHQAAliQAAJYuAACWOQAAlkYAAJZVAACWZQAAlngAAJWOAACVpAAAlLwAAJPfAACT&#10;9QAAkv8AAJL/AIuGAACDigAAdY0AAGeQAABZlAAATJcAAD+ZAAAymgAAJpsAABucAAASnQAADJ8A&#10;AASgAAAAogAAAKMBAACjBwAAowwAAKMQAACkFQAApBwAAKUlAACmLwAApjwAAKZLAACmWwAApm4A&#10;AKWEAAClmwAApLMAAKPQAACj7wAAovwAAKL/AIaNAAB4kQAAapUAAFyZAABOnQAAQaAAADOiAAAm&#10;owAAG6UAABGnAAAKqQAAAasAAACtAAAArwAAALAAAACwAAAAsAUAALELAACyDwAAsxQAALQbAAC1&#10;JAAAtzAAALc/AAC3UAAAt2IAALd4AAC3kAAAtqkAALbCAAC25AAAtvUAALX+AHuTAABtmAAAX50A&#10;AFCiAABCpgAANKkAACarAAAarQAAEK8AAAmyAAAAtAAAALcAAAC6AAAAvAAAAL0AAAC+AAAAvgAA&#10;AMACAADBCAAAwg0AAMQSAADGGQAAySQAAMoyAADLQwAAy1UAAMxqAADMgwAAzJwAAMu1AADMzgAA&#10;zOkAAMz2AHCbAABhoQAAUqYAAESrAAA2sAAAJ7IAABq1AAAQuAAAB7sAAAC+AAAAwQAAAMQAAADI&#10;AAAAywAAAMsAAADNAAAAzgAAANAAAADSAAAA1QMAANgKAADbEAAA3hgAAOIkAADjNQAA5EgAAOVc&#10;AADmcwAA5o0AAOalAADmvAAA5tMAAOfnAGOkAABVqgAARrAAADi1AAAouQAAGrwAAA/AAAAFxAAA&#10;AMcAAADLAAAAzwAAANQAAADYAAAA3AAAAN0AAADfAAAA4QAAAOMAAADlAAAA6AAAAOoAAADtBgAA&#10;8Q4AAPUWAAD4JQAA+TgAAPlNAAD6YwAA+3wAAPyVAAD8qgAA/LsAAP3LAP8ADwD/AA4A/wAOAP8A&#10;EAD/ABYA/wAjAP8AMAD/AD0A/wBJAP8AVAD/AF4A/wBmAP8AbgD/AHYA/wB8AP8AggD/AIkA/wCP&#10;AP8AlQD+AJsA/QCjAPsAqwD6ALUA+QDDAPcA2wD2APAA9AD/APMA/wDyAP8A7AD/AOIA/wDcAP8A&#10;1gD/AP8ADAD/AAkA/wAIAP8ACgD/ABIA/wAeAP8AKwD/ADgA/wBEAP8ATwD/AFkA/gBhAPwAaQD6&#10;AHAA+AB3APcAfQD2AIMA9ACJAPIAjwDxAJYA7wCdAO0ApQDsAK8A6gC8AOgAzQDmAOgA5AD6AOMA&#10;/wDiAP8A4AD/ANUA/wDOAP8AywD/AP8ABgD/AAEA/wAAAP8ABAD/AA4A/wAZAP8AJQD9ADIA+wA+&#10;APcASQDzAFMA8ABcAO4AYwDsAGoA6gBxAOgAdwDmAH0A5ACDAOIAiQDgAJAA3gCXANwAnwDZAKkA&#10;1gC0ANMAxADQAN4AzgDzAMwA/wDLAP8AygD/AMgA/wDCAP8AvgD/AP8AAAD/AAAA/wAAAP8AAAD7&#10;AAsA9gATAPEAIADtACwA6gA4AOcAQwDjAE0A4ABWANwAXQDZAGQA1QBrANIAcQDQAHYAzgB8AMwA&#10;gwDKAIkAyACRAMYAmQDEAKMAwQCtAL8AuwC9AM8AuwDrALkA/AC3AP8AtwD/ALYA/wC0AP8AsQD/&#10;AP8AAAD/AAAA/wAAAPYAAADuAAUA5wAPAOEAGQDbACUA1QAxANIAPADOAEYAygBPAMcAVwDEAF4A&#10;wQBkAL8AagC9AHAAuwB2ALkAfAC4AIMAtgCKALMAkwCxAJwArwCnAK0AswCrAMUAqQDhAKcA9QCm&#10;AP8ApQD/AKQA/wCkAP8ApAD/AP8AAAD8AAAA8QAAAOgAAADgAAAA1AALAMwAEwDHAB8AwgAqAL8A&#10;NQC8AD8AuABIALUAUACzAFcAsABeAK4AZACsAGkAqwBvAKkAdQCnAHwApQCEAKMAjAChAJYAnwCh&#10;AJ0ArQCaALwAmADSAJcA7gCVAP4AlAD/AJUA/wCVAP8AlQD/APwBAADwBQAA4wcAANUFAADMAAAA&#10;xQAEAL4ADgC4ABcAswAjAK8ALgCrADgAqQBBAKYASgCjAFEAoQBXAJ8AXQCdAGMAmwBpAJoAbwCY&#10;AHYAlgB9AJQAhgCSAJAAkACbAI4ApwCMALYAigDJAIgA5wCHAPkAhwD/AIYA/wCGAP8AhgD/APQM&#10;AADkEAAA0RIAAMURAAC9DgAAtggAALEACACrABEApgAbAKEAJgCeADEAmgA6AJgAQwCVAEoAkwBR&#10;AJEAVwCPAF0AjgBjAIwAaQCKAHAAiAB3AIYAgACEAIsAggCWAIAAowB+ALEAfQDEAHsC4QB6A/UA&#10;egX/AHkF/wB4Bv8AeAb/AOoTAADWGgAAxh0AALocAACxGQAAqhMAAKQNAACfBQwAmQAUAJUAHwCR&#10;AikAjQMzAIsEPACIBUQAhgZLAIQGUQCCB1cAgQddAH8HYwB9CGoAewhyAHoIfAB4CYYAdgmSAHQK&#10;oABzCq8AcQvBAHAM3wBvDfYAbg7/AG0O/wBtDv8AbQ7/AOEcAADLIwAAvCYAALEmAACoJAAAoB4A&#10;AJkYAACTEAIAjgsOAIgLFwCEDCIAgQ0sAH4NNQB8Dj0Aeg5FAHgOSwB3DlEAdQ9YAHMPXgBxEGUA&#10;cBBuAG4QdwBsEIIAaxCPAGkRnQBoEa0AZhLAAGUS3wBkE/YAYxT/AGMU/wBiFP8AYhT/ANYkAADD&#10;KgAAtS4AAKovAACgLQAAmCgAAJAiAACJGwAAghMIAH0REgB5EhwAdhMnAHMUMABxFDgAbxU/AG0V&#10;RgBsFUwAahZTAGgWWQBnFmEAZRZpAGQXcgBiF34AYRiLAF8YmQBeGakAXBm8AFwa2ABaG/MAWhz/&#10;AFkc/wBZHP8AWRz/AM0qAAC9MQAArzUAAKQ2AACbNAAAkjEAAIkrAACBJQAAeR0DAHMYDgBvGRgA&#10;bBoiAGkbKwBnGzMAZRw7AGQcQQBiHUgAYB1OAF8dVQBdHVwAXB5kAFsebgBZH3kAWB+HAFYglgBV&#10;IKYAVCG4AFMh0gBSIvEAUiP/AFIj/wBSIv8AUiL/AMgvAAC4NgAAqzoAAKA8AACWOwAAjTgAAIMy&#10;AAB6LQAAciYAAGogDABmIBMAYyEdAGEhJgBfIi8AXSI2AFsiPQBaI0QAWCNKAFcjUQBVI1gAVCRh&#10;AFMkagBRJXYAUCWDAE8mkwBOJ6MATCe1AEwozgBLKO4ASyn/AEso/wBLKP8ASyj/AMM0AACzOwAA&#10;pz8AAJxBAACSQAAAiT4AAH85AAB1MwAAbC0AAGMnCABeJhEAXCYZAFknIgBXJysAVSgyAFQoOQBS&#10;KEAAUShGAFApTQBOKVUATSldAEwqZwBLKnMASSuAAEgrkABHLKEARi2zAEUtywBFLuwARC7/AEQu&#10;/wBFLf8ARS3/AL44AACwPwAApEMAAJlFAACPRQAAhUMAAHs+AABxOQAAZzQAAF4uBABYKw4AVSsW&#10;AFIsHwBQLCcATywvAE0tNgBMLTwASi1DAEktSgBILlIARy5aAEYvZABFL3AAQzB+AEIwjQBBMZ4A&#10;QDKxAD8yyAA/M+oAPzP+AD8y/wA/Mv8APzL/ALs8AACtQwAAoUcAAJZJAACMSQAAg0gAAHhEAABt&#10;PgAAYzkAAFo0AABSMAwATzATAEwwHABKMCQASTErAEcxMgBGMTkARDFAAEMyRwBCMk8AQTNYAEAz&#10;YgA/NG0APjR7AD01iwA8NpwAOzavADo3xgA5N+gAOTf8ADo3/wA6Nv8AOjb/ALdAAACqRgAAnksA&#10;AJRNAACKTgAAgEwAAHVIAABqQwAAYD4AAFY5AABNNQkASTQRAEc1GQBFNSEAQzUoAEE1LwBANTYA&#10;PzY9AD42RQA9N00APDdVADs4YAA6OGsAOTl5ADg5iQA3OpsANTqtADU7xAA0O+YANDv7ADU7/wA1&#10;Ov8ANTr/ALRDAACnSgAAnE4AAJJRAACIUgAAflAAAHNNAABnSAAAXEQAAFI/AABIOgYARDkPAEE5&#10;FgA/OR4APjkmADw5LQA7OjQAOjo7ADk7QgA4O0oANzxTADY8XQA1PWkAND13ADM+hwAxPpkAMD+r&#10;AC8/wgAvP+QALz/6ADA//wAwPv8AMD7/ALFHAACkTQAAmVIAAI9VAACGVgAAfFUAAHFSAABkTAAA&#10;WUkAAE9FAABFQAMAPz4NADw+EwA6PhsAOT4jADc+KgA2PzEANT84ADQ/QAAzQEgAMkBRADFBWwAw&#10;QWcALkJ1AC1ChQAsQ5cAK0OqACpDwAApROIAKkP5ACpD/wArQv8AK0L/AK5KAAChUQAAl1YAAI1Z&#10;AACDWgAAeVoAAG5XAABhUgAAV04AAE1LAABDRwAAOkMKADZDEQA0QxgAM0MgADJEJwAxRC8AMEQ2&#10;AC9FPQAtRUYALEVPACtGWQAqRmQAKUdyAChHgwAmR5UAJUioACRIvgAjSOAAJEj3ACVH/wAlR/8A&#10;Jkf/AKpPAACfVQAAlFoAAIteAACBXwAAd14AAGtcAABfWAAAVVUAAEtRAABATQAANUoHADBJDgAu&#10;SRUALUkdACxJJAArSisAKkozAChKOwAnS0MAJktMACVLVgAkTGIAI0xwACFMgAAgTZMAH02mAB5N&#10;uwAdTt0AHk32AB5M/wAfTP8AIEv/AKdTAACcWgAAkl8AAIhjAAB+ZAAAdGMAAGlhAABcXgAAUlsA&#10;AEdYAAA8VQAAMlICACpQDAAnTxIAJlAZACVQIAAkUCgAI1AvACJRNwAhUUAAIFFJAB5SUwAdUl8A&#10;HFJtABpTfQAZU5AAGFOkABZTuQAVU9kAFlP0ABdS/wAYUf8AGVH/AKNZAACYYAAAj2UAAIVoAAB7&#10;aQAAcWkAAGZnAABZZAAATWEAAEJfAAA4XAAALloAACVYCAAgVw4AHlcUAB1XHAAcWCMAG1grABpY&#10;MwAZWDwAGFhFABZZUAAVWVsAFFlpABNaegASWo0AEVqhABBatwAOWtUAEFnzABBZ/wARWP8AEVj/&#10;AJ9fAACVZgAAjGsAAIJtAAB4bgAAbm8AAGJtAABVagAASGgAAD5mAAAzZQAAKWMAACBhAQAYYAsA&#10;FWAQABRgFwATYB4AEmAmABJgLgARYTcAEGFAAA9hSwAOYVgADWFmAAxidgALYokACmGdAAlhsgAI&#10;YcsACGHrAAlg/QAKX/8AC1//AJtmAACSbQAAiHEAAH5zAAB1dQAAanQAAFxzAABPcgAAQ3AAADhv&#10;AAAtbgAAJGwAABtrAAATawQADmoMAA1qEgAMahkAC2ohAApqKQAJajIACGo8AAdrRwAFa1MABGth&#10;AAJrcQAAaoQAAGqYAABqrQAAacYAAGnnAABp+AAAaP8AAGj/AJdtAACNcwAAhHcAAHt6AABwewAA&#10;Y3sAAFZ6AABJegAAPXkAADF4AAAndwAAHXYAABV2AAAPdgIACXYKAAR2DwAAdhUAAHYcAAB2JAAA&#10;dSwAAHU2AAB1QQAAdU4AAHVcAAB1bAAAdX4AAHSTAAB0qAAAc8AAAHPjAABy9wAAcv8AAHH/AJJ1&#10;AACJegAAgH4AAHaAAABpgQAAW4IAAE6CAABBggAANYMAACmCAAAfgQAAFoEAABCCAAAKggAAAoMH&#10;AACCDQAAghEAAIIXAACCHgAAgiYAAIIvAACCOwAAgkcAAIJVAACBZQAAgXgAAIGNAACAogAAf7oA&#10;AH/dAAB+9AAAff8AAH3/AI18AACEgQAAe4QAAG6GAABgiAAAUooAAEWLAAA5jAAALIwAACGMAAAX&#10;jAAAEI0AAAmOAAACjwAAAJADAACPCQAAjw4AAI8SAACQGAAAkB8AAJAoAACQMgAAkD8AAJBNAACQ&#10;XQAAj3AAAI+FAACOnAAAjrMAAI3QAACM8AAAi/4AAIv/AIiEAACAiAAAcosAAGSNAABWkAAASJMA&#10;ADuVAAAulgAAIpYAABeXAAAPmAAACJkAAACbAAAAnQAAAJ0AAACdAwAAnQkAAJ0NAACeEQAAnhcA&#10;AJ8fAACfKQAAoDUAAKBDAACgVAAAoGYAAJ97AACekwAAnqsAAJ3GAACd6QAAnPkAAJz/AIOLAAB1&#10;jgAAZ5IAAFmWAABLmQAAPZwAADCeAAAjnwAAF6AAAA6iAAAHpAAAAKYAAACoAAAAqgAAAKoAAACq&#10;AAAAqwEAAKsHAACsDAAArRAAAK4WAACvHgAAsSkAALE4AACxSAAAsVoAALFvAACxiAAAsaAAALC6&#10;AACv3QAAr/IAAK/9AHiRAABqlgAAXJoAAE2fAAA/owAAMaYAACOnAAAXqQAADqsAAAWuAAAAsAAA&#10;ALIAAAC1AAAAtwAAALcAAAC4AAAAuQAAALoAAAC8AwAAvQkAAL4OAADAFAAAwx4AAMUrAADFPAAA&#10;xk4AAMZiAADGegAAxpQAAMatAADGyAAAxeUAAMXzAGyZAABengAAT6QAAEGoAAAyrAAAJK8AABax&#10;AAANtAAAA7cAAAC6AAAAvQAAAMAAAADEAAAAxgAAAMYAAADIAAAAyQAAAMsAAADMAAAAzgAAANAG&#10;AADTDQAA2BMAANweAADeLQAA30AAAOBUAADhawAA4YUAAOGfAADhtwAA4c8AAOHmAGChAABSpwAA&#10;Q60AADSyAAAltQAAF7kAAA28AAABvwAAAMMAAADHAAAAygAAAM8AAADTAAAA1gAAANcAAADaAAAA&#10;3AAAAN8AAADhAAAA4wAAAOYAAADpAQAA7AsAAPASAADzHwAA9DEAAPZGAAD3XAAA+HQAAPiPAAD5&#10;pgAA+bgAAPjJAP8ADQD/AAsA/wALAP8ADgD/ABMA/wAfAP8ALAD/ADkA/wBFAP8AUAD/AFkA/wBi&#10;AP8AagD/AHEA/wB3AP8AfgD/AIQA/gCKAP0AkAD8AJcA+gCeAPkApwD3ALEA9gC+APUA0gDzAOwA&#10;8QD+APAA/wDwAP8A5gD/ANwA/wDSAP8AzQD/AP8ABwD/AAQA/wACAP8ABgD/ABAA/wAbAP8AJwD/&#10;ADMA/wA/AP8ASgD+AFQA+wBdAPkAZAD3AGsA9QByAPMAeADyAH4A8ACEAO8AigDtAJEA7ACZAOoA&#10;oQDoAKsA5gC2AOQAxwDiAOMA4AD3AN4A/wDdAP8A2QD/AMwA/wDFAP8AwQD/AP8AAAD/AAAA/wAA&#10;AP8AAQD/AA0A/wAWAPwAIgD5AC4A9gA5APMARQDvAE4A7ABXAOkAXgDmAGUA5ABsAOIAcgDgAHcA&#10;3wB+AN0AhADbAIsA2ACSANUAmwDSAKQAzwCvAM0AvgDLANUAyQDvAMcA/wDFAP8AxAD/AL4A/wC4&#10;AP8AtQD/AP8AAAD/AAAA/wAAAP4AAAD3AAkA8QARAOsAHADnACgA5AAzAOEAPgDdAEgA2ABRANMA&#10;WADQAF8AzgBlAMwAawDKAHEAyAB3AMYAfQDEAIQAwgCMAMAAlAC+AJ4AuwCoALkAtgC3AMgAtQDm&#10;ALMA+gCxAP8AsAD/ALAA/wCsAP8AqQD/AP8AAAD/AAAA+gAAAPEAAADoAAMA4AANANgAFgDRACIA&#10;zQAtAMoANwDGAEEAwgBKAL8AUgC9AFkAugBfALgAZQC3AGoAtQBwALMAdgCxAH0ArwCFAK0AjQCr&#10;AJcAqQChAKcArgClAL4AogDYAKAA8gCfAP8AngD/AJ4A/wCeAP8AnAD/AP8AAAD3AAAA6wAAAOEA&#10;AADWAAAAywAJAMUAEQC/ABsAuwAmALcAMQC0ADoAsQBDAK4ASwCrAFIAqQBYAKcAXgCmAGQApABp&#10;AKIAcACgAHYAngB+AJwAhgCaAJAAmACbAJYApwCUALYAkgDKAJAA6QCPAPwAjgD/AI0A/wCMAP8A&#10;jQD/APgAAADpAgAA2wMAAMwBAADEAAAAvQACALYADQCwABUAqwAgAKcAKgCkADQAoQA8AJ4ARACc&#10;AEsAmgBSAJgAWACWAF0AlQBjAJMAaQCRAHAAjwB3AI0AgACLAIoAiQCVAIcAoQCFAK8AgwDBAIEA&#10;4ACAAPUAfwD/AH8A/wB/AP8AfwD/AO4KAADcDgAAyhAAAL4OAAC1CwAArwMAAKkABwCjABAAngAY&#10;AJkAIwCWACwAkwA1AJAAPgCOAEUAjABLAIoAUQCIAFcAhgBdAIUAYwCDAGoAgQBxAH8AegB9AIQA&#10;ewCPAHkAnAB3AKoAdQC7AHQA1AByAPAAcgD/AHIA/wBxAP8AcQD/AOMRAADNFwAAvxkAALMZAACq&#10;FQAAoxAAAJ0KAACXAQoAkQASAI0AGwCJACUAhQAvAIMANwCAAD4AfgBFAH0ASwB7AFEAeQBXAHgA&#10;XQB2AGQAdAFrAHIBdABwAn8AbgKLAGwDmABrA6YAaQS3AGgFzgBnB+wAZgj9AGYJ/wBlCf8AZQn/&#10;ANYaAADEIAAAtiMAAKsjAAChIAAAmRsAAJIUAACMDgEAhgcNAIAEFAB8Bh4AeQcoAHYIMAB0CDgA&#10;cgk/AHAJRQBvCkwAbQpSAGwKWABqC18AaAtnAGcLcABlDHoAYwyHAGIMlQBgDaQAXw22AF4NzgBc&#10;Du0AXA//AFsQ/wBbEP8AWxD/AM0hAAC8KAAArysAAKQrAACaKQAAkiQAAIkfAACCGAAAexEFAHUN&#10;DwBxDRcAbg4hAGsOKgBpDzIAZxA5AGUQQABkEEYAYxBNAGEQUwBfEVoAXhFiAFwRawBbEXYAWRKD&#10;AFgSkgBWE6IAVRO0AFQTywBTFOwAUhX/AFIW/wBSFf8AUhX/AMYoAAC2LgAAqTIAAJ8yAACVMQAA&#10;jC0AAIMnAAB6IQAAchoAAGsTCwBnExMAZBQcAGEUJQBfFS0AXRU0AFwVOwBbFkIAWRZIAFgWTwBW&#10;F1YAVRdeAFMXZwBSGHIAUBh/AE8ZjgBOGp8ATBqwAEsbxwBLG+kAShz9AEoc/wBKHP8AShz/AMEt&#10;AACxNAAApTcAAJo4AACQNwAAhzQAAH0vAAB0KQAAbCMAAGQcBwBeGRAAWxoYAFkbIQBXGykAVRsw&#10;AFQcNwBSHD0AURxEAE8dSwBOHVIATR1aAEseYwBKHm4ASR98AEcfiwBGIJwARSGuAEQhxABDIuYA&#10;QyL8AEMi/wBDIv8AQyL/ALwyAACtOAAAoTwAAJc+AACNPQAAgzoAAHk1AABvMAAAZioAAF4kAgBX&#10;IA0AVCAUAFEgHQBPISUATiEsAEwhMwBLIjoASSJAAEgiRwBHIk4ARiNXAEQjYABDJGsAQiR5AEEl&#10;iAA/JpkAPiarAD0nwQA9J+MAPSj6AD0o/wA9J/8APSf/ALg2AACqPQAAnkAAAJRCAACKQgAAgD8A&#10;AHY7AABsNgAAYjAAAFkqAABRJQsATSURAEslGQBJJSEARyYoAEUmLwBEJjYAQyY9AEInRABBJ0sA&#10;PyhUAD4oXQA9KWkAPCl2ADsqhgA5K5cAOCupADcsvwA3LOAANyz4ADcs/wA3LP8AOCz/ALU6AACn&#10;QAAAnEQAAJFGAACHRgAAfUQAAHNAAABoOwAAXzYAAFUxAABMKwcARykPAEUqFgBDKh4AQSolAD8q&#10;LAA+KzMAPSs5ADwrQQA7LEgAOixRADktWwA4LmYANi5zADUvgwA0L5UAMzCnADIwvQAxMd4AMTH3&#10;ADIx/wAyMP8AMzD/ALE+AACkRAAAmUgAAI9KAACFSgAAe0kAAHBFAABlQAAAWzsAAFI2AABIMQQA&#10;Qi4NAD8uEwA9LhsAOy4iADkvKQA4Ly8ANy82ADYwPgA1MEYANDFPADMxWQAyMmQAMTJxADAzgQAv&#10;NJMALjSmACw1uwAsNdsALDX1AC01/wAtNP8ALjT/AK5BAACiSAAAl0wAAI1OAACDTgAAeU0AAG5K&#10;AABiRQAAWEAAAE48AABFNwAAPTMLADkzEQA3MxgANjMfADQzJgAzMy0AMjQ0ADE0PAAwNUQALzVM&#10;AC42VgAtNmIALDdvACs3fwAqOJEAKDikACc5uQAmOdgAJzn0ACg5/wAoOP8AKTj/AKtFAACfSwAA&#10;lE8AAItSAACBUwAAd1IAAGxPAABfSQAAVkYAAExCAABCPQAAODgIADQ4DwAyOBUAMTgdAC84JAAu&#10;OCsALTkyACw5OQArOkEAKjpKACk7VAAoO18AJzxtACU8fQAkPY8AIz2iACI9twAhPtQAIT7zACI9&#10;/wAjPf8AIzz/AKhJAACdTwAAklMAAIlWAAB/VwAAdVYAAGpTAABdTwAAU0wAAEpIAABARAAANkAF&#10;AC89DQAtPRMAKz0aACo+IQApPigAKD4vACc+NwAmPz8AJD9IACNAUgAiQF0AIUFqACBBegAeQY0A&#10;HUKgABxCtQAbQtEAG0LxABxC/wAdQf8AHkH/AKVNAACaUwAAkFgAAIZbAAB9XAAAclsAAGdYAABb&#10;VAAAUVIAAEhOAAA9SgAAM0cAACpDCwAmQxAAJUMWACRDHgAjRCUAIkQsACFENAAgRTwAHkVFAB1F&#10;TwAcRloAG0ZoABlGeAAYR4oAF0eeABZHswAUSM4AFUfvABZH/wAXRv8AF0b/AKJSAACXWAAAjV0A&#10;AIRgAAB6YQAAcGAAAGVeAABZWgAAT1gAAERUAAA5UQAAL04AACZLBgAgSg4AHkoTAB1KGgAcSiEA&#10;G0soABpLMAAZSzgAF0tCABZMTAAVTFcAFExlABNNdQASTYgAEU2cABBNsQAOTswAD03uABBN/wAR&#10;TP8AEUz/AJ5XAACUXQAAi2IAAIFlAAB3ZgAAbWYAAGNkAABWYQAASl4AAD9bAAA1WAAAK1YAACJU&#10;AQAaUgoAFlIQABVSFgAUUh0AE1IkABJSLAARUjQAEVI+ABBTSAAPU1QADlNiAA1UcgAMVIQAC1SY&#10;AAlUrQAIVMUACVTnAApT+wALUv8AC1L/AJtdAACRZAAAiGgAAH5rAAB0bAAAa2wAAF9qAABSZwAA&#10;RWQAADpiAAAwYAAAJl4AAB1dAAAVWwUAEFoMAA5aEQAOWhgADVsgAAxbJwALWzAACls6AAlbRQAH&#10;W1EABlteAARbbQADW4AAAVuUAABbqAAAW8AAAFriAABa9gABWv8AAln/AJdkAACOawAAhG4AAHtw&#10;AABycgAAZ3EAAFlwAABMbgAAQGwAADVrAAAqaQAAIWcAABhmAAARZgEADGUKAAdlDwAEZRQAA2Qb&#10;AAJkIwAAZCwAAGQ1AABkQAAAZEwAAGRaAABkaQAAZHsAAGSPAABjpAAAY7sAAGLdAABi9AAAYv8A&#10;AGH/AJNsAACJcQAAgHUAAHh3AABteAAAYHcAAFJ2AABGdQAAOXQAAC50AAAjcgAAGnEAABJxAAAN&#10;cQAABnEIAABwDQAAcBIAAHAXAABvHwAAbyYAAG8wAABvOwAAb0cAAG9UAABvZAAAb3UAAG6KAABt&#10;oAAAbbYAAGzWAABr8gAAa/8AAGv/AI5zAACFeAAAfXsAAHN9AABlfgAAWH4AAEt+AAA+fgAAMn4A&#10;ACZ9AAAcfAAAE3wAAA18AAAGfQAAAH0FAAB8CwAAfA8AAHwTAAB8GQAAfCEAAHwpAAB8NAAAe0AA&#10;AHtOAAB7XgAAe28AAHqEAAB6mgAAebEAAHjOAAB37wAAdv4AAHb/AIl6AACBfwAAeIIAAGuDAABd&#10;hQAAT4YAAEKHAAA1iAAAKYcAAB2HAAAUhwAADYgAAAaJAAAAigAAAIoAAACJBgAAiQwAAIkPAACJ&#10;EwAAiRoAAIoiAACKLAAAijgAAIpGAACJVgAAiWgAAIl8AACIlAAAh6sAAIbGAACF6gAAhfsAAIT/&#10;AIWCAAB9hgAAb4gAAGGLAABTjQAARY8AADiRAAArkQAAH5IAABSSAAANkwAABJQAAACWAAAAlwAA&#10;AJgAAACXAAAAlwUAAJcLAACYDgAAmBMAAJkaAACZIgAAmi4AAJo9AACZTQAAmV4AAJlzAACYiwAA&#10;mKMAAJe8AACW4gAAlvcAAJX/AICJAAByjAAAZI8AAFaTAABIlgAAOpkAACyaAAAfmwAAFJwAAAye&#10;AAADnwAAAKEAAACjAAAApQAAAKUAAAClAAAApQAAAKYCAACnCAAApw0AAKgRAACpGQAAqyMAAKsx&#10;AACrQQAArFMAAKxnAACrgAAAqpoAAKqzAACq0AAAqe8AAKn7AHWPAABnlAAAWZgAAEqcAAA8nwAA&#10;LaIAACCjAAATpQAAC6cAAAGpAAAAqwAAAK4AAACxAAAAsgAAALIAAACzAAAAtAAAALUAAAC2AAAA&#10;uAQAALkLAAC7EAAAvRgAAL8kAAC/NQAAwEcAAMBbAADAcgAAwI0AAMGmAADAwQAAv+MAAL7zAGqX&#10;AABbnAAATaEAAD6lAAAvqQAAIasAABOtAAALsAAAALMAAAC1AAAAuAAAALwAAAC/AAAAwQAAAMEA&#10;AADDAAAAxAAAAMYAAADHAAAAyQAAAMsAAADOCAAA0Q8AANUYAADYJwAA2TkAANpNAADbZAAA234A&#10;ANyZAADcsAAA3MkAANzjAF2fAABPpQAAQKoAADKvAAAisgAAFLUAAAq4AAAAuwAAAL8AAADDAAAA&#10;xgAAAMsAAADOAAAA0QAAANEAAADUAAAA1gAAANkAAADbAAAA3gAAAOAAAADkAAAA5wYAAOsOAADv&#10;GQAA8CoAAPI/AADzVQAA9G0AAPSIAAD0oQAA9LYAAPTHAP8ACQD/AAYA/wAHAP8ADAD/ABEA/wAc&#10;AP8AKAD/ADQA/wBBAP8ATAD/AFUA/wBdAP8AZQD/AGwA/wByAP4AeAD8AH4A+wCEAPoAiwD5AJIA&#10;9wCZAPYAogD0AKwA8wC5APEAywDwAOgA7gD7AO0A/wDsAP8A4QD/ANIA/wDJAP8AxAD/AP8AAQD/&#10;AAAA/wAAAP8ABAD/AA4A/wAXAP8AIwD/AC8A/wA7AP0ARgD6AFAA9wBYAPQAXwDyAGYA8ABsAO8A&#10;cgDtAHgA7AB+AOoAhQDpAIwA5wCTAOUAnADjAKYA4QCxAN8AwQDdAN0A2wD0ANkA/wDWAP8AzwD/&#10;AMQA/wC9AP8AuQD/AP8AAAD/AAAA/wAAAP8AAAD/AAsA/AATAPcAHgD0ACoA8gA1AO4AQADpAEoA&#10;5gBSAOMAWQDgAGAA3gBmANwAbADaAHIA1wB4ANQAfgDSAIUA0ACNAM4AlQDMAJ8AyQCqAMcAuADF&#10;AM0AwwDrAMAA/gC/AP8AvgD/ALYA/wCwAP8ArQD/AP8AAAD/AAAA/wAAAPkAAADyAAYA6wAPAOYA&#10;GQDhACQA3gAvANoAOQDTAEMAzwBMAMwAUwDJAFoAxwBgAMUAZgDDAGsAwQBxAL8AdwC9AH4AuwCG&#10;ALkAjgC3AJgAtQCjALMAsACxAMIArgDgAKwA9wCrAP8AqgD/AKgA/wCjAP8AoAD/AP8AAAD/AAAA&#10;9QAAAOsAAADhAAAA1gAMAM8AEwDKAB4AxgApAMIAMwC/AD0AuwBFALgATQC2AFQAswBaALEAXwCw&#10;AGUArgBqAKwAcACrAHcAqQB/AKcAhwClAJEAowCcAKAAqQCeALgAnADOAJoA7gCZAP8AlwD/AJYA&#10;/wCWAP8AkwD/AP0AAADxAAAA5QAAANkAAADNAAAAxAAGAL0ADwC3ABgAswAiALAALACtADYAqQA+&#10;AKcARgCkAE0AogBTAKAAWQCfAF4AnQBkAJsAagCaAHAAmAB3AJYAgACUAIoAkQCVAI8AogCNALAA&#10;iwDDAIkA4wCIAPkAhgD/AIYA/wCGAP8AhgD/APMAAADjAAAA0QAAAMUAAAC9AAAAtgAAAK4ACwCo&#10;ABIApAAcAKAAJgCcAC8AmgA3AJcAPwCVAEYAkgBMAJEAUgCPAFgAjQBdAIsAYwCKAGoAiABxAIYA&#10;eQCEAIMAggCPAH8AmwB+AKkAfAC7AHoA1QB4APIAeAD/AHcA/wB3AP8AdwD/AOcHAADRDAAAww0A&#10;ALgMAACuCAAAqAAAAKIABQCbAA4AlgAVAJIAHwCOACgAiwAxAIgAOQCGAEAAhABGAIIATACAAFIA&#10;fwBXAH0AXQB7AGMAegBrAHgAcwB2AH0AdACIAHEAlQBwAKQAbgC0AGwAygBrAOoAagD8AGoA/wBq&#10;AP8AagD/ANoQAADGFAAAuBYAAK0VAACkEgAAnA4AAJYHAACQAAkAigAQAIUAGACBACEAfgAqAHsA&#10;MgB5ADkAdwBAAHUARgBzAEwAcgBRAHAAVwBuAF4AbQBlAGsAbgBpAHcAZwCDAGUAkQBjAJ8AYgCv&#10;AGAAxABfAOQAXwH4AF4C/wBeAv8AXgL/AM4YAAC9HQAAsCAAAKUfAACbHAAAkxcAAIsRAACEDAAA&#10;fgQLAHkAEgB1ABsAcgAjAG8AKwBtATMAawE6AGkCQABnA0YAZgNMAGQEUgBjBFkAYQRgAF8FaQBe&#10;BXMAXAZ/AFoGjQBZB5wAVwitAFYIwQBVCeEAVAv2AFQL/wBUC/8AVAv/AMYfAAC2JQAAqSgAAJ4o&#10;AACUJQAAiyEAAIMbAAB7FAAAdA4DAG4JDQBpCBQAZgkdAGQKJQBiCi0AYAs0AF4LOgBdC0AAWwxH&#10;AFoMTQBYDFQAVw1cAFUNZABUDW8AUg17AFAOigBPDpoATg6sAEwPwgBMEOMASxD5AEsQ/wBLEf8A&#10;SxD/AL8mAACwKwAApC8AAJkvAACPLQAAhikAAH0kAAB0HgAAbBcAAGURBwBfDhAAXA8XAFoQHwBY&#10;ECcAVhAuAFQQNQBTEDsAUhFCAFARSABPEVAAThFXAEwSYABLEmsASRJ4AEgThwBGE5cARRSpAEQU&#10;vgBDFd8AQxb4AEMW/wBDFv8AQxb/ALorAACrMQAAoDQAAJU1AACLNAAAgTEAAHgrAABvJgAAZiAA&#10;AF4ZAQBXFA0AVBQTAFEUGwBPFSMAThUqAEwVMQBLFjcASRY+AEgWRABHF0wARRdUAEQXXQBDGGcA&#10;QRh0AEAZgwA/GpQAPRqmADwbuwA7G9sAOxz2ADwc/wA8HP8APBz/ALUwAACoNgAAnDkAAJE7AACH&#10;OgAAfjcAAHMyAABqLQAAYScAAFkhAABRGwkATBkQAEoaFwBIGh8ARhomAEUbLQBDGzMAQhs6AEEc&#10;QQBAHEgAPhxQAD0dWQA8HmQAOx5xADkfgAA4H5IANyCkADYguAA1IdYANSH0ADUi/wA1If8ANiH/&#10;ALI0AACkOgAAmT4AAI8/AACFPwAAezwAAHA4AABnMgAAXS0AAFQoAABMIgUARh8OAEMfFABBHxsA&#10;Px8iAD4gKQA9IDAAOyA2ADohPQA5IUUAOCJNADciVwA2I2IANCNuADMkfgAyJI8AMSWiAC8ltgAv&#10;JtIALybyAC8m/wAwJv8AMCb/AK84AACiPgAAlkIAAIxDAACCQwAAeEEAAG49AABjOAAAWjMAAFEu&#10;AABIKAEAQCQMAD0jEQA7JBgAOSQfADgkJgA2JCwANSUzADQlOgAzJkIAMiZKADEnVAAwJ18ALyhs&#10;AC4oewAsKY0AKyqgACoqtAApKs8AKSvwACor/wAqKv8AKyr/AKw8AACfQgAAlEYAAIpHAACARwAA&#10;dkUAAGxCAABhPQAAVzgAAE4zAABELgAAPCkJADcoEAA1KBUAMygcADIoIwAwKCkALykwAC8qNwAu&#10;Kj8ALStIACwrUgArLF0AKixqACgteQAnLYsAJi6eACUuswAkL80AJC/uACUv/wAlL/8AJi7/AKk/&#10;AACdRQAAkkkAAIhLAAB+TAAAdEoAAGpHAABeQgAAVD0AAEs5AABBNAAAOC8GADItDQAwLRMALi0Z&#10;AC0tIAArLScAKi4uACkuNQApLz0AKC9GACcwTwAlMFsAJDFoACMxdwAiMokAITKdAB8zsQAeM8sA&#10;HjPtAB8z/wAgM/8AITL/AKZDAACaSQAAkE0AAIZPAAB8UAAAc08AAGhMAABcRgAAUkMAAEk/AAA/&#10;OwAANjYCAC4yDAArMhEAKTIXACgyHgAmMiQAJTMrACQzMgAjNDoAIjRDACE1TQAgNVgAHzZlAB42&#10;dQAcN4cAGzebABo3rwAZOMgAGTjrABo4/wAbN/8AGzf/AKNHAACYTQAAjlEAAIRTAAB7VAAAcVMA&#10;AGZQAABaTAAAUEkAAEdFAAA9QQAAMz0AACo5CQAlNw4AIzcUACI4GwAhOCIAIDgoAB84MAAeOTgA&#10;HTlBABw6SwAaOlYAGTtjABg7cgAWO4UAFTyZABQ8rQATPcYAEz3pABQ8/QAVPP8AFjv/AKBLAACV&#10;UQAAi1UAAIJYAAB5WQAAblgAAGRWAABYUQAATk8AAEVLAAA6RwAAMEMAACdABQAgPg0AHT4RABw+&#10;FwAbPh4AGj4lABk+LQAYPzUAFj8+ABU/SAAUQFMAE0BgABJBcAARQYIAEEGXAA9BrAAOQsQADkLn&#10;AA9B/AAQQf8AEED/AJ1QAACTVgAAiVoAAIBdAAB2XgAAbF0AAGJbAABWVwAATFUAAEFRAAA2TgAA&#10;LEsAACNIAAAbRQkAF0QPABVEFAAURRsAE0UiABJFKQARRTEAEUU7ABBGRQAPRlAADkdeAA1HbQAM&#10;R38AC0eTAAlHpwAIR74ACEfgAAlH9gAKRv8AC0b/AJpVAACQWwAAh2AAAH1iAABzYwAAamIAAGBh&#10;AABTXgAAR1oAADxXAAAyVQAAKFIAAB9QAAAXTgQAEUwMAA9MEQAOTBcADkweAA1NJQAMTS4AC003&#10;AApNQgAJTU0AB05aAAZOaQAETnsAAk6PAAFOpAAATboAAE3bAAFN8gABTf8AAkz/AJZbAACNYgAA&#10;hGYAAHpoAABxaQAAaGkAAFxnAABPZAAAQmEAADdfAAAtXAAAI1oAABpYAAASVwEADVYJAAlVDgAH&#10;VRMABlUaAARVIgADVSoAAlU0AABVPgAAVUoAAFZXAABWZQAAVXcAAFWLAABVoAAAVbYAAFTUAABU&#10;8QAAU/0AAFP/AJNiAACKaAAAgGwAAHduAABvbwAAY24AAFZsAABJagAAPWgAADJmAAAnZQAAHWMA&#10;ABViAAAOYQAACWAIAANgDQAAXxEAAF8XAABfHgAAXyYAAF8vAABfOgAAX0UAAF9TAABfYQAAXnIA&#10;AF6HAABdnAAAXbIAAFzPAABc7wAAW/0AAFv/AJBqAACGbwAAfXIAAHV0AABqdQAAXXQAAE9zAABC&#10;cgAANnAAACtvAAAgbgAAF20AABBsAAAKbAAAAmsGAABrCwAAag8AAGoUAABqGgAAaiEAAGkqAABp&#10;NAAAaUAAAGlOAABpXAAAaW0AAGiCAABomAAAZ64AAGbKAABl7QAAZfwAAGT/AItxAACCdgAAenkA&#10;AHB7AABiewAAVXsAAEh6AAA7egAAL3oAACN5AAAZeAAAEXcAAAp3AAADdwAAAHcCAAB3CAAAdg0A&#10;AHYQAAB2FQAAdhsAAHYjAAB2LgAAdToAAHVHAAB1VgAAdWgAAHR8AAB0kgAAc6oAAHLEAABx6QAA&#10;cPsAAHD/AIZ5AAB/fQAAdn8AAGiBAABaggAATIIAAD+DAAAyhAAAJYMAABqDAAARgwAACoMAAAKD&#10;AAAAhAAAAIUAAACEAwAAgwgAAIMNAACDEAAAgxUAAIQcAACEJgAAhDIAAIQ/AACDTwAAg2AAAIJ1&#10;AACCjAAAgaQAAIC9AAB/4wAAfvkAAH7/AIKAAAB6hAAAbIYAAF6IAABQigAAQosAADWNAAAnjQAA&#10;G40AABGOAAAKjgAAAI8AAACRAAAAkgAAAJIAAACSAAAAkgEAAJIHAACSDAAAkhAAAJMVAACTHQAA&#10;lCgAAJQ2AACURQAAk1cAAJNrAACTggAAkpwAAJG2AACQ2AAAj/MAAI//AH6HAABwigAAYY0AAFOQ&#10;AABFkwAAN5UAACmWAAAclwAAEZgAAAmZAAAAmwAAAJwAAACeAAAAoAAAAKAAAACgAAAAoAAAAKEA&#10;AAChBAAAogkAAKMOAACkFAAApR0AAKYqAACmOgAApkwAAKVgAACleAAApZIAAKSsAACkyQAAo+sA&#10;AKL6AHOOAABkkQAAVpUAAEeZAAA5nAAAKp4AAB2gAAARoQAACKMAAAClAAAApwAAAKkAAACsAAAA&#10;rgAAAK4AAACuAAAArwAAALAAAACxAAAAsgAAALMGAAC1DQAAtxMAALkeAAC5LgAAukAAALpUAAC7&#10;agAAuoUAALmhAAC5uwAAut4AALnyAGeVAABYmQAASp4AADuiAAAspgAAHagAABGqAAAHrAAAAK8A&#10;AACxAAAAtAAAALgAAAC7AAAAvAAAALwAAAC+AAAAvwAAAMAAAADCAAAAxAAAAMYAAADIAwAAywsA&#10;AM8SAADRIAAA0TIAANJGAADTXQAA1HYAANSSAADVqwAA1cQAANTiAFudAABMogAAPacAAC+sAAAf&#10;rwAAEbEAAAe1AAAAuAAAALsAAAC+AAAAwgAAAMcAAADKAAAAzAAAAMwAAADOAAAA0AAAANIAAADV&#10;AAAA2AAAANsAAADfAAAA4gAAAOYLAADrEwAA7CQAAO04AADuTgAA72cAAPCCAADwnAAA8LIAAPHF&#10;AP8AAwD/AAEA/wAEAP8ACQD/AA8A/wAYAP8AJAD/ADAA/wA8AP8ARwD/AFEA/wBZAP8AYAD9AGcA&#10;/ABtAPoAcwD5AHkA+AB/APYAhQD1AIwA8wCUAPIAnQDwAKcA7gCzAOwAxADrAOEA6gD4AOkA/wDn&#10;AP8A2QD/AMsA/wDCAP8AvQD/AP8AAAD/AAAA/wAAAP8AAAD/AAwA/wAUAP8AIAD/ACsA/gA3APoA&#10;QgD2AEsA8gBTAPAAWwDuAGEA7ABnAOoAbQDoAHMA5wB5AOUAfwDjAIYA4QCOAN8AlgDdAKAA2wCs&#10;ANgAuwDUANEA0wDwANAA/wDOAP8AyAD/AL0A/wC2AP8AsgD/AP8AAAD/AAAA/wAAAP8AAAD9AAgA&#10;9wAQAPMAGgDvACYA7QAxAOgAOwDjAEUA4ABNANwAVQDZAFsA1gBhANMAZwDRAGwAzwByAM0AeADL&#10;AH8AyQCHAMcAkADFAJoAwwClAMAAsgC+AMUAvADlALoA+wC4AP8AtwD/ALAA/wCpAP8ApQD/AP8A&#10;AAD/AAAA/gAAAPUAAADsAAMA5QANAN8AFQDaACAA1AAqANAANQDLAD4AyABHAMUATgDCAFUAwABb&#10;AL4AYQC8AGYAugBsALgAcgC2AHgAtQCAALMAiACxAJIArgCeAKwAqgCpALsAqADVAKYA8wCkAP8A&#10;owD/AKEA/wCbAP8AmAD/AP8AAAD7AAAA8AAAAOUAAADYAAAAzgAJAMcAEQDCABoAvgAkALsALgC3&#10;ADgAtABAALEASACuAE4ArABUAKoAWgCpAF8ApwBlAKUAawCkAHEAogB4AKAAgQCeAIsAnACWAJkA&#10;owCXALIAlgDHAJMA6ACSAP4AkQD/AJAA/wCNAP8AiwD/APkAAADrAAAA3QAAAM8AAADGAAAAvAAE&#10;ALUADQCwABUArAAeAKgAKAClADEAogA5AJ8AQQCdAEgAmwBOAJkAUwCXAFkAlgBeAJQAZACSAGoA&#10;kABxAI4AegCMAIMAigCPAIgAnACGAKoAhAC8AIIA3ACBAPYAgAD/AH8A/wB/AP8AfgD/AOwAAADa&#10;AAAAyQAAAL4AAAC2AAAArgAAAKcACQChABAAnAAYAJgAIgCVACoAkgAyAJAAOgCNAEEAiwBHAIkA&#10;TQCHAFIAhgBYAIQAXQCCAGQAgQBrAH8AcwB9AH0AewCIAHgAlQB2AKMAdQC0AHMAzABxAO0AcAD/&#10;AHAA/wBwAP8AcAD/AN8FAADKCgAAvAsAALEJAACoBAAAoQAAAJsAAwCUAAwAjwATAIoAGwCHACQA&#10;hAAsAIEAMwB/ADoAfQBBAHsARwB5AEwAdwBSAHYAVwB0AF0AcgBkAHAAbQBvAHYAbACCAGoAjwBp&#10;AJ0AZwCuAGUAwwBkAOQAYwD6AGMA/wBiAP8AYwD/ANAOAAC/EgAAshMAAKcSAACdEAAAlQsAAI8D&#10;AACJAAcAggAOAH4AFQB6AB4AdgAlAHQALQBxADQAbwA6AG4AQABsAEYAagBMAGkAUgBnAFgAZgBf&#10;AGQAZwBiAHEAYAB8AF4AiQBcAJgAWwCpAFkAvABYANwAWAD0AFgA/wBXAP8AVwD/AMYWAAC2GgAA&#10;qh0AAJ8cAACVGQAAjRQAAIUPAAB+CQAAdwEKAHIAEABuABcAagAfAGgAJwBlAC4AZAA0AGIAOwBg&#10;AEAAXwBGAF0ATABcAFMAWgBaAFgAYgBXAGwAVQB3AFMAhQBSAJQAUAGlAE8BuABOAtIATQTwAE0F&#10;/wBNBf8ATQX/AL8dAACwIgAAoyUAAJklAACPIgAAhR0AAH0YAAB1EgAAbg0CAGcGDABjAxEAXwIZ&#10;AF0DIQBbBCgAWQQvAFcFNQBWBTsAVAZBAFMGRwBRBk4AUAdVAE4HXgBNCGcASwhzAEkJgQBICZIA&#10;RwqjAEUKtgBEC9AARAzvAEMN/wBDDf8ARA3/ALkkAACqKQAAniwAAJQsAACKKgAAgCYAAHchAABu&#10;GwAAZhQAAF8PBQBZCw0AVQoTAFMLGwBRCyIATwwpAE0MLwBMDDYASw08AEkNQgBIDUkARg1RAEUO&#10;WgBEDmQAQg5wAEAOfwA/D5AAPhCiADwQtgA7ENEAOxHxADsR/wA7Ef8APBH/ALQpAACmLwAAmjIA&#10;AJAyAACGMQAAfC0AAHIoAABpIwAAYR0AAFkWAABREQgATA8QAEoQFgBIEB0ARhAkAEUQKwBDETEA&#10;QhE3AEERPgBAEUUAPhJNAD0SVgA8EmEAOhNtADkTfAA3FI0ANhSfADUVswA0Fc0AMxbuADQW/wA0&#10;Fv8ANBb/AK8uAACiNAAAlzcAAIw4AACCNgAAeDQAAG4uAABlKgAAXCQAAFQeAABMGAQARhQNAEIU&#10;EgBAFBkAPxQgAD0VJwA8FS0AOxU0ADkWOgA4FkIANxZKADYXUwA1F14AMxhqADIZeQAwGYoALxqd&#10;AC4asQAtG8oALRvsAC0c/wAuG/8ALhv/AKwyAACfOAAAlDsAAIo8AACAPAAAdjkAAGs0AABiLwAA&#10;WSoAAFAlAABHHwAAQBoKADwZEAA6GRYAOBkdADYaIwA1GikANBowADMaNwAyGz4AMRtHAC8cUAAu&#10;HVsALR1nACwedgAqHogAKR+bACgfrgAnIMcAJiDqACcg/gAoIP8AKCD/AKk2AACdPAAAkj8AAIdB&#10;AAB9QAAAdD4AAGk6AABfNQAAVjAAAE0rAABEJQAAOyAHADYeDgAzHhMAMh4ZADAeIAAvHiYALh8t&#10;AC0fNAAsIDsAKyBEACohTgApIVgAJyJlACYidAAlI4UAIyOZACIkrQAhJMUAISXoACIl/QAiJP8A&#10;IyT/AKY6AACaPwAAj0MAAIVFAAB7RAAAckMAAGc/AABdOgAAUzYAAEoxAABBLAAAOCYDADEjDAAu&#10;IhEALCIWACoiHQApIiMAKCMqACcjMQAmJDkAJSVBACQlSwAjJlYAIiZjACEncgAfJ4MAHiiXAB0o&#10;qwAbKcMAGynmABwp+wAdKf8AHij/AKM+AACYQwAAjUcAAINJAAB6SQAAcEcAAGZEAABaPwAAUTsA&#10;AEc3AAA+MgAANS0AACwoCQAoJw8AJycUACUnGgAkJyEAIygnACIoLgAhKTYAICk/AB8qSQAeKlQA&#10;HStgABsrbwAaLIEAGSyVABctqQAWLcEAFi3kABct+gAYLf8AGS3/AKFBAACVRwAAi0sAAIJNAAB4&#10;TQAAbkwAAGRJAABYRAAAT0AAAEY9AAA9OAAAMzQAACovBgAkLA0AISwSACAsGAAfLR4AHi0lAB0t&#10;LAAcLjQAGy48ABovRgAYL1EAFzBeABYwbQAVMX8AEzGTABIxqAARMr8AETLiABIy+QATMf8AEzH/&#10;AJ5FAACTSwAAiU8AAIBRAAB2UgAAbVAAAGJOAABWSQAATUYAAERDAAA7PwAAMToAACc2AwAfMgsA&#10;HDIQABsyFQAZMhsAGDIiABczKQAWMzEAFTQ6ABQ0RAATNE8AEjVcABE1awAQNn0ADzaRAA42pgAN&#10;N7wADTfdAA029gAONv8ADzb/AJtJAACRTwAAh1MAAH5WAAB1VgAAalUAAGBTAABVTwAATEwAAEJJ&#10;AAA4RQAALkEAACQ9AAAcOggAFjgOABU4EgAUOBgAEzkfABI5JgAROS4AEDk3AA86QQAOOkwADTtZ&#10;AA07aAALO3oACjuNAAk8ogAHPLgABzzVAAg88AAJO/8ACjv/AJhOAACOVAAAhVgAAHxbAAByWwAA&#10;aFoAAF5YAABTVQAASVIAAD5OAAA0SwAAKkcAACFEAAAYQgMAEkALABA/EAAOPxUADj8cAA1AIwAM&#10;QCsAC0A0AApAPgAJQUoAB0FWAAZBZQAEQXYAA0GKAAFBnwAAQbQAAEHQAAFB7gABQfwAAkD/AJVU&#10;AACMWQAAg14AAHlgAABwYAAAZmAAAF1eAABRWwAARVcAADpUAAAvUQAAJU8AABxMAAAUSgAADkgI&#10;AAtHDgAIRxIAB0cZAAZHIAAFSCgAA0gxAAJIOwAASEcAAEhTAABIYgAASHMAAEiGAABImwAASLEA&#10;AEfMAABH7QAAR/sAAEf/AJJaAACJYAAAgGMAAHdlAABuZgAAZWYAAFlkAABMYAAAQF0AADVbAAAq&#10;WQAAIFcAABdVAAAQUwAAC1IHAAVRDQABUBEAAFAWAABQHQAAUCUAAFAuAABQOAAAUEMAAFBQAABQ&#10;XgAAUG8AAFCDAABPmAAAT64AAE7JAABO6wAATfsAAE3/AI9hAACGZgAAfWkAAHRsAABsbQAAYWsA&#10;AFNpAABGZwAAOmQAAC9jAAAkYQAAGl8AABJeAAAMXAAABlwGAABbCwAAWg8AAFoTAABaGQAAWSEA&#10;AFkpAABZMwAAWT8AAFlMAABZWgAAWWsAAFh+AABYlAAAV6sAAFfFAABW6QAAVfsAAFX/AIxoAACC&#10;bQAAenAAAHJyAABncgAAWnEAAExwAAA/bgAAM20AAChrAAAdagAAFGgAAA1nAAAHZwAAAGYDAABm&#10;CQAAZQ0AAGURAABkFQAAZBwAAGQkAABkLgAAZDoAAGNHAABjVQAAY2YAAGN6AABikAAAYacAAGDB&#10;AABf5gAAX/oAAF7/AIdvAAB/dAAAeHcAAG54AABgeAAAUncAAEV3AAA4dgAAK3YAACB0AAAWcwAA&#10;DnMAAAdyAAAAcgAAAHIAAABxBQAAcQoAAHEOAABwEQAAcBcAAHAeAABwJwAAcDMAAG9AAABvUAAA&#10;b2AAAG50AABuiwAAbaIAAGy8AABr4gAAavgAAGn/AIN3AAB8ewAAc30AAGV+AABXfwAASX8AADx/&#10;AAAvgAAAIn8AABd+AAAPfgAAB34AAAB/AAAAfwAAAH8AAAB+AAAAfgUAAH4KAAB+DQAAfhEAAH4X&#10;AAB+IAAAfisAAH05AAB9SAAAfVkAAHxtAAB8hAAAe5wAAHq2AAB52gAAePUAAHf/AIB/AAB3ggAA&#10;aYMAAFuFAABNhgAAP4gAADKJAAAkiQAAGIkAAA+JAAAHigAAAIsAAACMAAAAjQAAAI0AAACMAAAA&#10;jAAAAIwDAACMCAAAjQ0AAI0RAACNFwAAjiIAAI4vAACOPwAAjVAAAI1kAACMewAAjJUAAIuuAACK&#10;zQAAie8AAIn/AHuFAABtiAAAXooAAFCNAABCjwAANJEAACaSAAAZkwAADpQAAAaVAAAAlgAAAJgA&#10;AACaAAAAmwAAAJsAAACbAAAAmwAAAJsAAACcAAAAnQUAAJ0LAACeEAAAnxcAAKAkAACgNAAAoEYA&#10;AKBZAACfcAAAn4oAAJ6lAACewgAAnegAAJz5AHCMAABhjwAAU5IAAESWAAA2mQAAJ5sAABmcAAAP&#10;nQAABZ8AAAChAAAAowAAAKUAAACoAAAAqQAAAKkAAACpAAAAqgAAAKsAAACsAAAArQAAAK4BAACw&#10;CQAAsg8AALMYAAC0JwAAtDkAALVNAAC0ZAAAtH4AALOaAACztAAAs9UAALPwAGSTAABVlwAAR5sA&#10;ADifAAApogAAGqQAAA6mAAAEqAAAAKsAAACtAAAAsAAAALQAAAC2AAAAuAAAALgAAAC5AAAAugAA&#10;ALwAAAC9AAAAvwAAAMAAAADDAAAAxQcAAMkPAADKGgAAyywAAMxAAADNVgAAzm8AAM2LAADMqAAA&#10;zMIAAMziAFibAABJoAAAOqUAACypAAAcqwAAD64AAASxAAAAtAAAALcAAAC6AAAAvgAAAMMAAADG&#10;AAAAyAAAAMgAAADKAAAAywAAAM0AAADPAAAA0gAAANUAAADZAAAA3QAAAOEFAADmDwAA5x4AAOgy&#10;AADpSAAA6mAAAOt7AADrlwAA7K4AAOzCAP8AAAD/AAAA/wAAAP8ABgD/AA0A/wAVAP8AIQD/ACwA&#10;/wA4AP8AQwD/AEwA/gBUAPsAWwD6AGIA+ABoAPYAbgD1AHQA9AB6APIAgADxAIcA7wCPAO0AlwDr&#10;AKEA6QCtAOcAvQDlANgA5ADzAOIA/wDgAP8A0AD/AMQA/wC8AP8AtgD/AP8AAAD/AAAA/wAAAP8A&#10;AAD/AAkA/wARAP8AHAD9ACcA+QAyAPUAPQDxAEYA7QBPAOsAVgDoAFwA5gBiAOQAaADjAG4A4QBz&#10;AN8AeQDdAIAA2gCIANgAkQDUAJsA0gCmAM8AtADMAMkAyQDpAMgA/wDHAP8AwQD/ALcA/wCvAP8A&#10;qwD/AP8AAAD/AAAA/wAAAP8AAAD4AAUA8gAOAO4AFwDqACIA5gAsAOEANwDdAEAA2ABJANMAUADQ&#10;AFYAzgBcAMwAYgDKAGcAyABtAMYAcwDEAHkAwgCBAMAAigC+AJQAvACfALkArAC2AL4AtADdALMA&#10;9wCxAP8AsAD/AKgA/wCiAP8AngD/AP8AAAD/AAAA+QAAAO8AAADmAAAA3wALANYAEgDQABwAzAAm&#10;AMgAMADEADoAwABCAL0ASgC7AFAAuABWALYAWwC1AGEAswBmALEAbACwAHIArgB6AKwAggCpAIwA&#10;pwCYAKUApQCjALQAoADLAJ8A7gCdAP8AnAD/AJkA/wCUAP8AkQD/AP8AAAD2AAAA6gAAAN0AAADP&#10;AAAAxwAGAMAADwC7ABcAtwAgALMAKgCwADMArQA7AKoAQwCnAEkApQBPAKMAVQCiAFoAoABfAJ4A&#10;ZQCdAGsAmwByAJkAewCXAIUAlACQAJIAnQCQAKwAjgC/AIwA4gCLAPoAiQD/AIkA/wCGAP8AgwD/&#10;APQAAADkAAAA1AAAAMgAAAC/AAAAtQABAK4ACwCpABIApQAbAKEAIwCeACwAmwA0AJgAPACWAEMA&#10;lABJAJIATgCQAFMAjgBZAI0AXgCLAGQAiQBrAIcAcwCFAH0AgwCIAIEAlQB/AKQAfQC1AHsAzwB5&#10;APEAeAD/AHcA/wB3AP8AdQD/AOUAAADRAAAAwwAAALgAAACvAAAAqAAAAKAABgCaAA4AlQAVAJEA&#10;HgCOACYAiwAtAIgANQCGADwAhABCAIIARwCAAE0AfwBSAH0AWAB7AF4AeQBlAHgAbQB2AHYAcwCB&#10;AHEAjgBvAJ0AbQCuAGwAxABqAOcAaQD9AGgA/wBoAP8AaQD/ANUDAADDBwAAtggAAKsGAACiAAAA&#10;mwAAAJQAAACNAAoAiAAQAIMAGAB/ACAAfAAnAHoALgB3ADUAdQA7AHQAQQByAEcAcABMAG8AUgBt&#10;AFgAawBfAGkAZgBnAHAAZQB7AGMAiABiAJcAYACnAF4AuwBdANwAXAD2AFwA/wBbAP8AWwD/AMkN&#10;AAC5EAAArBEAAKEQAACXDQAAjwgAAIgAAACCAAUAewANAHcAEgBzABoAbwAhAGwAKABqAC8AaAA1&#10;AGcAOwBlAEEAYwBGAGIATABgAFIAXwBZAF0AYQBbAGoAWQB1AFcAggBVAJEAVACiAFMAtQBRAM8A&#10;UADvAFAA/wBQAP8AUAD/AL8UAACwGAAApBoAAJkZAACPFgAAhxEAAH8NAAB3BgAAcQAIAGsADgBn&#10;ABQAZAAbAGEAIgBeACkAXQAvAFsANQBZADsAWABBAFYARgBVAE0AUwBUAFIAXABQAGUATgBwAEwA&#10;fQBLAI0ASQCeAEgAsABHAMcARgDpAEYA+wBGAP8ARQD/ALgbAACqIAAAniIAAJMiAACJHwAAgBoA&#10;AHcVAABvEAAAaAsAAGEECgBdABAAWQAWAFYAHQBUACMAUgAqAFAAMABPADUATgA7AEwAQQBLAEgA&#10;SQBPAEcBVwBGAWEARAJsAEMCeQBBA4kAQAOaAD4ErQA9BMQAPAXlADwH+AA8B/8APAf/ALIiAACl&#10;JwAAmSkAAI4pAACEJwAAeyMAAHEeAABpGAAAYRIAAFoNAwBTCAwATwURAEwFFwBKBh4ASAYkAEcG&#10;KgBFBzAARAc2AEMIPQBBCEMAQAhLAD4JUwA9CV0AOwpoADoKdgA4C4cANwuZADULrAA0DMIAMwzk&#10;ADMN+QAzDf8ANA3/AK0nAACgLAAAlS8AAIsvAACALgAAdyoAAG0lAABkIAAAXBoAAFQUAABMDwYA&#10;RgwNAEMMEgBBDBgAPwwfAD4MJQA8DSsAOw0yADoNOAA4DT8ANw5HADYOUAA0DloAMw5mADEPdAAw&#10;D4UALhCYAC0QqwAsEMMAKxHlACwR+gAsEf8ALRH/AKosAACdMQAAkjQAAIc1AAB9NAAAdDEAAGor&#10;AABgJwAAWCEAAE8bAABHFgAAQBEJADsQDwA5EBQANxAbADYQIQA0ECcAMxEtADIRNAAxETsAMBFD&#10;AC4STQAtElcALBJjACoTcQApE4IAJxSVACYUqQAlFcAAJBXjACUW+gAmFv8AJhX/AKYxAACaNgAA&#10;jzkAAIU6AAB7OQAAcTYAAGcxAABdLQAAVCgAAEwiAABDHQAAOxcFADUUDQAyExEAMRQXAC8UHQAu&#10;FCQALBQqACsVMQAqFTgAKRZAACgWSgAnF1QAJhdgACQYbwAjGIAAIRmTACAZpwAfGb4AHhrgAB8a&#10;+AAgGv8AIBr/AKM0AACYOgAAjT0AAIM+AAB5PQAAbzsAAGU3AABbMgAAUi0AAEkoAABAIwAAOB4B&#10;ADAZCgAsGA8AKhgUACkYGgAnGCAAJhknACUZLQAkGjUAIxo+ACIbRwAhG1IAIBxeAB8dbAAdHX4A&#10;HB2RABoepQAZHrwAGB/dABkf9gAaH/8AGx7/AKE4AACVPQAAi0EAAIFCAAB3QgAAbUAAAGM8AABZ&#10;NwAATzMAAEYuAAA9KQAANSQAAC0gBwAnHQ0AJR0SACMdFwAhHR0AIR0kACAeKwAfHjIAHh87AB0f&#10;RQAcIE8AGiFcABkhagAYInsAFiKPABUiowAUI7oAEyPaABQj9QAVI/8AFiP/AJ48AACTQQAAiUQA&#10;AH9GAAB1RgAAbEQAAGJBAABXPAAATTgAAEQ0AAA8MAAAMysAAComAwAjIgsAICEQAB4hFQAcIhsA&#10;GyIhABoiKAAaIzAAGSM4ABgkQgAWJU0AFSVZABQmaAATJnkAEiaNABEnogAQJ7gADifWABAo9AAR&#10;J/8AESf/AJxAAACRRQAAh0gAAH1KAAB0SgAAakkAAGBGAABVQQAATD4AAEM6AAA6NgAAMTIAACgt&#10;AAAgKQkAGycOABknEgAYJxgAFicfABUoJQAUKC0AEyg2ABIpQAASKUsAESpXABAqZgAOK3cADiuL&#10;AA0snwAMLLUACyzPAAws7wANLP8ADSv/AJlEAACPSQAAhUwAAHxOAABzTwAAaU4AAF5LAABTRwAA&#10;SkQAAEJAAAA5PQAALzgAACU0AAAdMAUAFi0MABQsEAATLRUAEi0cABEtIwAQLSoADy4zAA4uPQAN&#10;L0gADS9VAAwwYwAKMHQACTCIAAgxnAAGMbEABjHLAAYx6wAHMPwACDD/AJdIAACNTQAAg1EAAHpT&#10;AABxVAAAZ1IAAF1QAABSTAAASUoAAEBGAAA1QgAAKz4AACI6AAAaNwEAEjQJAA8zDgAOMxMADTMZ&#10;AA0zIAAMNCgACzQxAAo1OwAINUYABzVSAAU2YAAENnEAAjaEAAA2mQAANq8AADbIAAA26AAANvkA&#10;ATX/AJRNAACKUgAAgVYAAHhYAABvWQAAZVgAAFtVAABRUgAAR08AADxMAAAxSAAAJ0QAAB5BAAAW&#10;PwAAEDwHAAs6DQAJOhEACDsXAAY7HgAFOyYABDsuAAI7OAABPEMAADxPAAA8XgAAPG4AADyBAAA8&#10;lwAAPKwAADvFAAA75wAAO/gAADv/AJFSAACIWAAAf1wAAHZdAABtXgAAY10AAFpcAABOWAAAQlQA&#10;ADdRAAAtTgAAI0sAABpJAAASRgAADUQGAAdDDAADQxAAAEMVAABDGwAAQyMAAEMrAABDNQAAQ0AA&#10;AENNAABDWwAAQ2sAAEN+AABDlAAAQqoAAELDAABB5gAAQfkAAEH/AI5YAACGXgAAfWEAAHNjAABr&#10;ZAAAYmMAAFdhAABJXQAAPVoAADJYAAAnVQAAHlMAABVRAAAOTwAACU0FAAJNCwAATA4AAEwTAABL&#10;GAAASx8AAEsoAABLMgAASz0AAEtJAABLVwAAS2cAAEp7AABKkAAASacAAEnAAABI5AAASPgAAEf/&#10;AItfAACDZAAAemcAAHFpAABpagAAXmkAAFBmAABDZAAAN2EAACxfAAAhXQAAGFsAABBZAAAKWAAA&#10;A1cDAABXCQAAVg0AAFUQAABVFQAAVBsAAFQjAABULQAAVDkAAFRFAABUUwAAVGQAAFN3AABTjQAA&#10;UqQAAFG9AABQ4gAAUPgAAE//AIhnAAB/awAAd24AAG9wAABlcAAAV24AAEpsAAA9awAAMGkAACVo&#10;AAAaZgAAEWQAAAtjAAAEYgAAAGIBAABhBgAAYAsAAGAOAABfEgAAXxcAAF8eAABeKAAAXjMAAF5A&#10;AABeTwAAXl8AAF1yAABdiAAAXKAAAFu5AABa3wAAWfcAAFj/AIRuAAB8cgAAdXUAAGt2AABddQAA&#10;T3QAAEJzAAA1cwAAKHIAAB1wAAATbwAADG4AAARuAAAAbgAAAG4AAABsAgAAbAcAAGsLAABrDgAA&#10;axIAAGoZAABqIgAAai0AAGo6AABpSQAAaVoAAGlsAABogwAAZ5sAAGa1AABl2AAAZPUAAGT/AIB1&#10;AAB6eQAAcHsAAGJ7AABUfAAARnwAADl8AAAsfAAAH3sAABR6AAANegAABHoAAAB6AAAAegAAAHoA&#10;AAB5AAAAeQEAAHgGAAB4CwAAeA4AAHgTAAB4GgAAeCUAAHgyAAB3QQAAd1IAAHdlAAB2fAAAdZUA&#10;AHSvAABzzgAAcvEAAHH/AH59AAB1gAAAZ4EAAFiCAABKgwAAPIQAAC6FAAAhhQAAFYUAAA2FAAAD&#10;hQAAAIYAAACHAAAAiAAAAIgAAACHAAAAhwAAAIcAAACHBAAAhwkAAIcOAACIEwAAiBwAAIgpAACI&#10;OAAAh0oAAIddAACGcwAAho0AAIWnAACExQAAg+wAAIL+AHiEAABqhgAAXIgAAE2KAAA/jAAAMY4A&#10;ACOPAAAWjwAADZAAAAKRAAAAkgAAAJMAAACVAAAAlgAAAJYAAACWAAAAlgAAAJYAAACXAAAAlwAA&#10;AJcHAACYDQAAmRMAAJofAACaLQAAmj8AAJpSAACaaAAAmYMAAJmfAACYugAAl+IAAJb4AG2KAABf&#10;jQAAUJAAAEGTAAAzlgAAJJcAABaYAAANmQAAAZsAAACdAAAAnwAAAKEAAACkAAAApQAAAKQAAACl&#10;AAAApQAAAKYAAACnAAAAqAAAAKkAAACqBAAArAwAAK4TAACuIQAArjMAAK5HAACuXQAArnYAAK6T&#10;AACurgAArc0AAKzvAGGRAABTlQAARJgAADWcAAAmnwAAF6EAAA2jAAAApQAAAKcAAACqAAAArAAA&#10;ALAAAACyAAAAtAAAALMAAAC0AAAAtQAAALcAAAC4AAAAuQAAALsAAAC9AAAAvwEAAMMLAADFFQAA&#10;xSUAAMY5AADHTwAAx2gAAMaFAADGogAAxrwAAMbeAFWZAABHnQAAOKIAACmmAAAZqAAADasAAACt&#10;AAAAsQAAALQAAAC3AAAAugAAAL8AAADBAAAAxAAAAMMAAADFAAAAxgAAAMgAAADKAAAAzQAAAM8A&#10;AADSAAAA1gAAANsAAADgDAAA4RgAAOMrAADkQQAA5VoAAOZ0AADmkQAA5awAAOXEAP8AAAD/AAAA&#10;/wAAAP8AAQD/AAoA/wASAP8AHQD/ACgA/wA0AP8APgD9AEgA+gBQAPcAVwD1AF0A9ABjAPIAaQDw&#10;AG8A7wB0AO0AewDrAIEA6QCJAOgAkgDmAJwA5ACoAOIAtwDfAM0A3ADuANkA/wDZAP8AygD/AL4A&#10;/wC1AP8AsAD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA/wAPAPwAGAD4ACMA9AAuAPAAOADrAEIA6ABK&#10;AOUAUQDiAFgA4ABdAN4AYwDcAGgA2QBuANYAdADUAHsA0QCCAM8AiwDNAJUAygChAMgArwDFAMEA&#10;wgDjAMAA+wDAAP8AuwD/ALAA/wCoAP8ApAD/AP8AAAD/AAAA/wAAAPsAAADzAAEA7QAMAOgAEwDj&#10;AB4A4AAoANoAMgDTADwAzwBEAMwASwDJAFEAxgBXAMQAXQDCAGIAwQBnAL8AbQC9AHQAuwB7ALkA&#10;hAC3AI4AtACZALIApwCvALcArQDQAKsA8gCqAP8AqQD/AKEA/wCbAP8AlwD/AP8AAAD/AAAA9AAA&#10;AOkAAADgAAAA1QAIAM4AEADJABgAxQAiAMEAKwC8ADUAuQA9ALYARQCzAEsAsQBRAK8AVgCuAFsA&#10;rABhAKoAZgCpAG0ApgB0AKQAfACiAIYAoACSAJ4AnwCcAK4AmQDDAJcA5wCWAP8AlQD/AJIA/wCN&#10;AP8AigD/APwAAADwAAAA4wAAANQAAADIAAAAvwADALkADQCzABMArwAcAKwAJQCpAC4ApQA2AKMA&#10;PgCgAEQAngBKAJ0AUACbAFUAmQBaAJcAXwCWAGYAlABsAJIAdQCQAH4AjgCKAIsAlwCJAKYAhwC4&#10;AIUA1gCEAPYAggD/AIEA/wB+AP8AfAD/AO0AAADdAAAAzAAAAMEAAAC4AAAArgAAAKcACQCiABAA&#10;ngAXAJoAHwCXACcAlAAvAJEANwCPAD0AjQBDAIsASQCJAE4AiABTAIYAWQCEAF8AggBlAIAAbQB+&#10;AHcAfACCAHoAjwB4AJ4AdQCvAHMAxwByAOwAcQD/AHAA/wBwAP8AbgD/AN0AAADJAAAAvAAAALEA&#10;AACpAAAAoQAAAJkAAwCTAAwAjgASAIoAGQCHACEAhAApAIEAMAB/ADcAfQA9AHsAQgB5AEgAeABN&#10;AHYAUgB0AFgAcgBfAHEAZwBvAHAAbAB7AGoAiABoAJcAZgCoAGUAvABjAOEAYgD6AGEA/wBhAP8A&#10;YQD/AM0BAAC8BQAArwUAAKUCAACcAAAAlAAAAI0AAACGAAgAgQAOAHwAFAB4ABsAdQAjAHIAKQBw&#10;ADAAbgA2AG0APABrAEEAaQBHAGgATABmAFIAZABZAGMAYABhAGkAXwB0AF0AgQBbAJAAWQChAFcA&#10;tABWANAAVQDyAFUA/wBUAP8AVQD/AMEMAACyDgAApg8AAJsOAACSCwAAiQUAAIIAAAB7AAIAdQAL&#10;AHAAEABsABYAaAAdAGYAIwBjACoAYQAwAGAANgBeADsAXQBBAFsARgBaAEwAWABTAFYAWwBUAGQA&#10;UgBuAFEAewBPAIoATQCbAEwArgBLAMYASgDqAEkA/gBJAP8ASQD/ALkSAACqFgAAnhcAAJQWAACK&#10;EwAAgRAAAHkLAABxAwAAawAGAGUADQBhABEAXQAYAFoAHgBYACQAVgAqAFQAMABTADYAUQA7AFAA&#10;QQBOAEcATQBOAEsAVgBJAF8ARwBpAEYAdgBEAIUAQwCXAEEAqQBAAL8APwDiAD8A+AA+AP8APwD/&#10;ALIZAACkHgAAmB8AAI4fAACEHAAAehgAAHISAABqDgAAYggAAFwBCABXAA4AUwATAFAAGQBOAB8A&#10;TAAlAEoAKwBIADAARwA2AEYAPABEAEIAQwBJAEEAUQA/AFoAPgBlADwAcgA6AIEAOQCTADgApQA2&#10;ALoANgDbADUA9AA1AP8ANQD/AKwgAACfJAAAlCYAAIkmAAB/JAAAdSAAAGwbAABkFQAAXBAAAFQM&#10;AQBOBgoASgIPAEcAFABEABoAQgAgAEAAJQA/ACsAPgExADwBNwA7Aj4AOQJFADgDTQA2A1YANQRh&#10;ADMEbgAxBX4AMAWQAC8FowAtBrgALAbUACwH8AAsCP8ALAj/AKglAACbKgAAkCwAAIYtAAB7KwAA&#10;cicAAGgiAABfHQAAVxcAAE8SAABIDgQAQQoLAD4HEAA7BhUAOQcbADgHIQA2CCYANQgsADMIMgAy&#10;CTkAMQlBAC8JSQAuClMALApeACsLbAApC3wAKAyPACYMogAlDLcAJAzTACMN8AAkDf8AJQ3/AKQq&#10;AACYLwAAjTIAAIMyAAB5MQAAby4AAGUpAABcJAAAUx8AAEsZAABDEwAAPBAGADUNDAAzDBEAMQwW&#10;AC8MHAAuDSIALQ0oACsNLgAqDTUAKQ09ACcORgAmDlAAJA5cACMPagAiD3sAIBCOAB8QogAdELcA&#10;HBDUAB0R8gAdEf8AHhH/AKEvAACVMwAAijYAAIA3AAB2NgAAbTMAAGMvAABZKgAAUCUAAEggAAA/&#10;GgAAOBUAADARCAAsEA4AKhASACgQGAAnEB4AJRAkACQQKgAjETIAIhE6ACERQwAgEk4AHhJaAB0T&#10;aAAbE3gAGhOLABgUoAAXFLUAFhTRABYV8QAXFf8AGBT/AJ4zAACTNwAAiDoAAH47AAB0OwAAazgA&#10;AGE0AABXLwAATisAAEUmAAA9IQAANBwAAC0XBQAmEwwAIxMQACITFQAgExoAHxMhAB4UJwAdFC8A&#10;HBU3ABsVQQAaFksAGRZXABcXZQAWF3YAFBiJABMYngASGLMAERnOABEZ7wASGf8AExn/AJw2AACR&#10;OwAAhj4AAHw/AABzPwAAaT0AAF85AABVNQAATDAAAEMsAAA6JwAAMiIAACoeAQAiGQkAHhcOABwX&#10;EgAaFxcAGRgeABkYJAAYGSwAFxk0ABYaPgAVGkkAExtVABIbYwARHHQAEByHAA8dnAAOHbEADR3L&#10;AA0d7AAOHf8ADx3/AJk6AACPPwAAhEIAAHtEAABxQwAAaEIAAF4+AABTOgAASjYAAEEyAAA5LQAA&#10;MSkAACglAAAgIAYAGh0MABccEAAVHBUAFB0bABQdIgATHSkAEh4yABEfPAAQH0YAECBTAA4gYQAN&#10;IXEADCGFAAsimQAKIq4ACSLHAAki5wAKIvsACyH/AJc+AACMQwAAg0YAAHlIAABwSAAAZ0YAAFxE&#10;AABSPwAASTsAAEA4AAA4NAAALzAAACcsAAAeJwMAFiMKABIhDgARIRMAECIZABAiIAAPIicADiMv&#10;AA0kOQAMJEQACyVQAAolXgAJJm8AByaCAAYmlgAEJqwAAybEAAQm5QAEJvcABib/AJVCAACKRwAA&#10;gUoAAHhMAABvTAAAZUsAAFtIAABQRAAAR0EAAD8+AAA3OwAALTYAACQxAAAbLQAAEyoHAA8oDQAN&#10;JxEADSgWAAwoHQALKCUACiktAAkpNwAHKkIABipOAAQrXAADK2wAASt/AAArlAAAK6kAACvBAAAr&#10;4wAAK/YAACr/AJJGAACISwAAf08AAHZRAABtUQAAY1AAAFpNAABPSgAAR0cAAD5EAAAzQAAAKTwA&#10;ACA4AAAXNAAAETEFAAwvDAAJLhAABy4VAAYvGwAFLyMAAy8rAAIwNQAAMD8AADBMAAAxWQAAMWkA&#10;ADF8AAAxkQAAMacAADC/AAAw4QAAMPUAAC//AJBLAACGUAAAfVQAAHVWAABrVgAAYlUAAFhTAABO&#10;UAAARU0AADpJAAAvRQAAJUIAABw+AAAUOwAADjkFAAk3CwAENg8AATYTAAA2GQAANiAAADYpAAA2&#10;MgAANz0AADdJAAA3VwAAN2cAADd5AAA3jwAANqUAADa9AAA24AAANfUAADX/AI1QAACEVgAAfFoA&#10;AHJbAABpWwAAYFsAAFdZAABMVgAAQFIAADVOAAAqSwAAIEgAABdGAAAQQwAAC0EEAARACgAAPw4A&#10;AD4RAAA+FgAAPh0AAD4mAAA+LwAAPjoAAD5GAAA+VAAAPmQAAD52AAA9jAAAPaMAADy7AAA83gAA&#10;O/UAADv/AIpXAACCXAAAeV8AAHBhAABoYQAAX2EAAFReAABHWwAAOlcAAC9VAAAlUgAAG1AAABJN&#10;AAAMSwAABkoDAABJCQAASA0AAEcQAABHFAAARhoAAEYiAABGLAAARjcAAEZDAABGUQAARmAAAEVz&#10;AABFiQAARKAAAES4AABD3AAAQvUAAEL/AIhdAAB/YgAAd2UAAG5nAABnaAAAW2YAAE5jAABBYQAA&#10;NF4AAClcAAAfWgAAFVcAAA5WAAAHVAAAAFMBAABSBgAAUQsAAFEOAABQEQAATxYAAE8eAABPJwAA&#10;TzIAAE8/AABPTQAATl0AAE5vAABOhQAATZ0AAEy1AABL2AAASvUAAEr/AIVlAAB8aQAAdGwAAG1u&#10;AABibQAAVGsAAEdpAAA6ZwAALWUAACJkAAAYYgAAEGAAAAlfAAAAXgAAAF4AAABdAwAAXAgAAFsM&#10;AABaDwAAWhMAAFkZAABZIgAAWS0AAFk6AABZSAAAWFgAAFhrAABXgQAAV5kAAFayAABV0gAAVPQA&#10;AFP/AIFsAAB5cAAAc3MAAGhzAABacgAATHEAAD9wAAAybwAAJW4AABpsAAARawAACWoAAABqAAAA&#10;aQAAAGkAAABoAAAAZwMAAGYIAABmDAAAZg8AAGUUAABlHAAAZScAAGQ0AABkQwAAZFMAAGRlAABj&#10;ewAAYpQAAGGtAABgzQAAX/EAAF7/AH10AAB3dwAAbnkAAF95AABReQAAQ3kAADZ4AAApeAAAHHcA&#10;ABF2AAAKdQAAAHUAAAB1AAAAdgAAAHUAAAB0AAAAdAAAAHMCAABzBwAAcwwAAHIQAAByFQAAciAA&#10;AHIsAAByOwAAcUwAAHFfAABxdAAAcI4AAG+oAABuxgAAbO0AAGv/AHt7AAByfgAAZH4AAFV/AABH&#10;gAAAOYEAACuCAAAegQAAEoEAAAqBAAAAgQAAAIIAAACDAAAAgwAAAIMAAACCAAAAggAAAIIAAACC&#10;AAAAggUAAIIKAACCDwAAghcAAIIjAACCMgAAgkMAAIFWAACBbAAAgIYAAH+hAAB+vQAAfeYAAHz8&#10;AHaCAABogwAAWYUAAEuHAAA8iQAALooAACCLAAATiwAACosAAACMAAAAjQAAAI8AAACRAAAAkgAA&#10;AJEAAACRAAAAkQAAAJEAAACRAAAAkgAAAJICAACTCQAAlA8AAJQZAACUJwAAlDgAAJRMAACTYgAA&#10;k3wAAJOYAACSswAAkdgAAJD2AGqIAABcigAATY0AAD+QAAAwkgAAIZQAABSVAAAKlgAAAJcAAACZ&#10;AAAAmwAAAJ0AAACfAAAAoAAAAKAAAACgAAAAoAAAAKEAAACiAAAAowAAAKQAAAClAAAApgcAAKgQ&#10;AACoHAAAqC0AAKlAAACpVgAAqW8AAKmLAACoqAAAp8cAAKbsAF+PAABQkgAAQZYAADOZAAAjnAAA&#10;FJ0AAAqfAAAAoQAAAKMAAACmAAAAqAAAAKwAAACuAAAArwAAAK8AAACwAAAAsAAAALIAAACzAAAA&#10;tAAAALYAAAC3AAAAugAAAL0HAAC/EAAAvx8AAMAzAADASQAAwGIAAMB+AADAmwAAwLcAAL/YAFOX&#10;AABEmwAANZ8AACajAAAWpQAAC6cAAACqAAAArQAAALAAAACzAAAAtgAAALsAAAC9AAAAwAAAAL8A&#10;AADBAAAAwgAAAMQAAADGAAAAyAAAAMoAAADMAAAAzwAAANMAAADaBwAA2xMAAN0lAADeOwAA31MA&#10;AOBuAADfjAAA3akAAN3CAP8AAAD/AAAA/wAAAP8AAAD/AAcA/wAQAP8AGQD/ACQA/wAvAPwAOgD5&#10;AEMA9QBLAPMAUgDxAFkA7wBeAO0AZADrAGkA6QBvAOcAdQDmAHwA5ACEAOIAjQDgAJcA3QCiANoA&#10;sQDVAMUA0gDoANAA/wDPAP8AxAD/ALgA/wCvAP8AqQD/AP8AAAD/AAAA/wAAAP8AAAD/AAIA+wAN&#10;APcAFQDzAB8A7wApAOoANADmAD0A4gBFAN4ATADbAFMA2ABYANQAXgDSAGMA0ABpAM4AbgDMAHUA&#10;ygB9AMgAhQDGAJAAwgCbAMAAqQC+ALoAuwDZALkA9wC4AP8AtAD/AKkA/wCiAP8AnQD/AP8AAAD/&#10;AAAA/wAAAPYAAADuAAAA5wAKAOEAEQDcABoA1wAjANAALgDLADcAxwA/AMQARgDBAE0AvwBSAL0A&#10;WAC7AF0AuQBiALgAaAC2AG4AtAB1ALEAfgCvAIgArQCTAKoAoQCoALEApgDIAKQA7QCiAP8AogD/&#10;AJsA/wCVAP8AkQD/AP8AAAD8AAAA7gAAAOMAAADYAAAAzQAFAMYADgDBABUAvQAeALkAJwC1ADAA&#10;sgA4AK8AQACsAEYAqgBMAKgAUQCnAFYApQBbAKMAYQChAGcAnwBuAJ4AdgCbAIAAmQCMAJcAmQCU&#10;AKgAkgC8AJAA3wCOAPsAjgD/AIsA/wCGAP8AgwD/APgAAADpAAAA3AAAAMwAAADBAAAAuAAAALIA&#10;CgCsABEAqAAYAKUAIQCiACkAngAyAJwAOQCZAD8AlwBFAJUASgCUAFAAkgBVAJAAWgCPAGAAjQBn&#10;AIsAbwCJAHgAhgCEAIQAkQCCAKAAgACyAH0AzAB8APEAewD/AHoA/wB3AP8AdQD/AOYAAADTAAAA&#10;xgAAALsAAACxAAAApwAAAKEABQCbAA0AlwATAJMAGwCQACMAjAArAIoAMgCIADgAhgA+AIQARACC&#10;AEkAgQBOAH8AUwB9AFkAewBgAHkAaAB3AHEAdQB8AHMAiQBwAJgAbwCpAG0AvwBrAOYAagD/AGkA&#10;/wBpAP8AZwD/ANMAAADDAAAAtQAAAKsAAACjAAAAmwAAAJIAAACMAAoAhwAQAIMAFgB/AB0AfQAk&#10;AHoAKwB4ADIAdgA4AHQAPQByAEIAcQBIAG8ATQBtAFMAbABZAGoAYQBoAGoAZgB0AGQAgQBhAJEA&#10;XwCiAF4AtgBcANUAWwD3AFsA/wBaAP8AWgD/AMUAAAC2AgAAqQIAAJ8AAACWAAAAjgAAAIcAAACA&#10;AAUAegAMAHUAEQBxABgAbgAeAGsAJQBpACsAZwAxAGYANwBkADwAYwBBAGEARwBfAE0AXgBTAFwA&#10;WwBaAGQAWABuAFYAewBUAIoAUgCbAFEArgBQAMgATwDuAE4A/wBOAP8ATQD/ALsKAACsDQAAoA0A&#10;AJUMAACMCAAAgwIAAHwAAAB1AAAAbgAIAGkADgBlABMAYgAZAF8AHwBdACUAWwArAFkAMQBYADYA&#10;VgA7AFUAQQBTAEcAUQBOAFAAVQBOAF4ATABoAEoAdQBIAIQARwCVAEUAqABEAL8AQwDkAEIA/ABC&#10;AP8AQgD/ALIRAAClFAAAmRUAAI4TAACEEQAAew0AAHMIAABsAAAAZQADAF8ACwBbAA8AVwAUAFQA&#10;GgBRAB8ATwAlAE4AKwBMADAASwA2AEkAPABIAEIARgBIAEUAUABDAFkAQQBjAD8AbwA+AH4APACQ&#10;ADsAowA6ALgAOQDZADgA9QA4AP8AOAD/AKwXAACfGwAAkx0AAIkcAAB/GQAAdRUAAGwQAABkDAAA&#10;XQYAAFYABgBRAAwATQAQAEoAFQBHABoARQAgAEQAJgBCACsAQQAxAD8ANgA+AD0APABEADsASwA5&#10;AFQANwBfADYAawA0AHoAMgCMADEAngAwALMALwDOAC8A7wAuAP8ALgD/AKceAACaIgAAjyQAAIQk&#10;AAB6IQAAcR0AAGcYAABfEwAAVw4AAFAKAABJAwgARQANAEEAEQA+ABYAPAAbADoAIQA5ACYANwAs&#10;ADYAMgA0ADgAMwA/ADEARwAwAFAALgBbAC0AZwArAHYAKgCIACgAnAAnALAAJgDJACUA6gAlAfsA&#10;JQH/AKIjAACWKAAAiyoAAIEqAAB3KAAAbSUAAGQgAABbGwAAUhUAAEsQAABDDAIAPQcJADkDDgA2&#10;ARIAMwEXADEBHAAwASIALwInAC0CLQAsAzQAKgM7ACkEQwAoBE0AJgVYACUFZQAjBnQAIgaGACAG&#10;mgAfB64AHgfGAB0H5wAdCPgAHQn/AJ8oAACTLQAAiC8AAH4vAAB0LgAAaisAAGEmAABYIQAATxwA&#10;AEcXAAA/EgAAOA4EADELCgAuCA4AKwcSACkHFwAoCB0AJwgjACUIKQAkCTAAIwk3ACEKQAAgCkoA&#10;HwtVAB0LYgAbDHIAGgyFABgMmQAXDK0AFgzGABUN5gAVDfkAFg3/AJwtAACQMQAAhjQAAHw0AABy&#10;MwAAaDEAAF8sAABVJwAATCMAAEQdAAA8GAAANBMAAC0QBgAmDQsAJAwPACIMEwAhDBkAHwwfAB4N&#10;JQAdDSwAGw00ABoOPQAZDkcAFw5TABYOYQAUD3EAExCEABIQmAAREK4AEBDGABAQ6AAQEPsAERD/&#10;AJkxAACONQAAhDgAAHo5AABwOAAAZzYAAF0yAABTLQAASigAAEIkAAA5HwAAMRoAACoVAQAjEQcA&#10;HRANABsPEAAZDxUAGBAbABcQIQAWECkAFRAxABQROgATEUUAEhJRABESXwAQEm8ADhOCAA4TlgAN&#10;E6sACxPCAAsU4wAMFPoADRP/AJc1AACMOQAAgjwAAHg9AABvPQAAZToAAFs3AABSMgAASS4AAEAq&#10;AAA3JQAALyEAACgcAAAgGAMAGRQKABUSDgAUEhIAExMYABITHwARFCYAERQuABAUOAAPFUIADhZP&#10;AA0WXAAMF2wACxd/AAkYkwAIGKgABhi/AAcY4AAHGPUACRj/AJU4AACKPQAAgEAAAHdBAABtQQAA&#10;ZD8AAFo8AABQOAAARzMAAD4wAAA2KwAALicAACcjAAAfHwAAFxoIABIXDQAQFxEADxcWAA4YHAAO&#10;GCMADRksAAwaNQALGkAAChtMAAkbWgAHHGkABRx8AAQdkQACHaYAAR28AAIc3QACHPIAAxz/AJM8&#10;AACIQQAAf0QAAHVFAABsRQAAY0QAAFlBAABPPQAARjkAAD42AAA1MgAALi4AACUqAAAdJQAAFCEE&#10;AA8dCwANHRAADB0UAAsdGgAKHiIACB4qAAcfMwAGID4ABCBKAAMhVwABIWcAACF5AAAhjgAAIaQA&#10;ACG6AAAh2wAAIfIAACD+AJBAAACGRQAAfUgAAHRKAABrSgAAYkkAAFhGAABOQgAART8AAD08AAA1&#10;OQAAKzQAACIvAAAZKwAAEigEAA0kCgAJIw4ABiMSAAUjGQAEJCAAAiQoAAElMQAAJTwAACVIAAAm&#10;VQAAJmUAACZ3AAAmjAAAJqIAACa5AAAm2QAAJfIAACX+AI5FAACESQAAe00AAHNPAABqTwAAYE4A&#10;AFdLAABNSAAAREUAADxCAAAxPQAAJzkAAB41AAAVMgAADy4DAAosCgAFKw4AASoRAAAqFgAAKh4A&#10;AComAAArLwAAKzkAACtFAAAsUwAALGIAACx1AAAsigAAK6AAACu3AAAr1gAAKvIAACr/AIxJAACC&#10;TgAAelIAAHFUAABoVAAAX1MAAFZRAABMTgAAQ0sAADdHAAAtQwAAIz8AABo8AAASOAAADDYDAAYz&#10;CQAAMg0AADIQAAAxFAAAMRsAADEjAAAxLAAAMjcAADJDAAAyUAAAMmAAADJyAAAyhwAAMZ4AADG1&#10;AAAw1AAAMPIAAC//AIlPAACAVAAAeFcAAG9ZAABmWQAAXlkAAFVXAABJUwAAPk8AADJMAAAoSAAA&#10;HkUAABVCAAAOQAAACD0CAAE8CAAAOwwAADoPAAA5EgAAORgAADkgAAA5KQAAOTQAADlAAAA5TgAA&#10;OV0AADlvAAA4hQAAOJwAADezAAA30gAANvIAADX/AIdVAAB/WgAAdl0AAG1fAABlXwAAXV8AAFJc&#10;AABEWAAAOFUAAC1SAAAiTwAAGEwAABBKAAAKSAAAA0YBAABFBgAARAoAAEMNAABCEAAAQRUAAEEd&#10;AABBJgAAQTEAAEE9AABBSgAAQVoAAEFsAABAgQAAP5kAAD+xAAA+0AAAPfIAADz/AIRcAAB8YAAA&#10;c2MAAGxlAABkZgAAWWQAAEthAAA+XgAAMlsAACZZAAAcVgAAElQAAAxSAAAEUQAAAE8AAABOAwAA&#10;TQgAAEwMAABLDgAASxIAAEoZAABKIgAASiwAAEo5AABKRwAASlYAAEloAABJfgAASJYAAEevAABG&#10;zQAARfEAAET/AIFjAAB5ZwAAcmoAAGtsAABgawAAUmkAAERmAAA3ZAAAKmIAAB9gAAAVXgAADV0A&#10;AAZbAAAAWgAAAFkAAABYAAAAVwQAAFYIAABWDAAAVRAAAFQUAABUHQAAVCcAAFQ0AABUQgAAU1IA&#10;AFNkAABSeQAAUpIAAFGrAABQygAAT+8AAE7/AH5qAAB3bgAAcHEAAGZxAABYcAAASm8AADxtAAAv&#10;bAAAImoAABdpAAAOZwAABmYAAABlAAAAZQAAAGUAAABjAAAAYgAAAGIEAABhCAAAYQ0AAGAQAABg&#10;FwAAYCEAAF8uAABfPAAAX00AAF5eAABedAAAXY0AAFynAABbxQAAWu0AAFn/AHtyAAB1dgAAa3cA&#10;AF12AABPdgAAQXUAADN1AAAmdAAAGXMAABByAAAHcQAAAHEAAABxAAAAcQAAAHEAAABvAAAAbwAA&#10;AG4AAABuAgAAbggAAG0MAABtEQAAbRoAAG0mAABsNQAAbEYAAGtYAABrbQAAaoYAAGmhAABovgAA&#10;Z+gAAGb+AHl6AABwfAAAYXwAAFN9AABEfQAANn4AACh+AAAbfQAAEH0AAAd9AAAAfQAAAH0AAAB+&#10;AAAAfwAAAH4AAAB9AAAAfQAAAHwAAAB8AAAAfAAAAHwGAAB8DAAAfBIAAHwdAAB8LAAAfDwAAHxP&#10;AAB7ZQAAe34AAHqaAAB5tgAAeN8AAHf6AHOAAABlgQAAVoMAAEiEAAA5hgAAK4cAAB2HAAARhwAA&#10;B4gAAACIAAAAiQAAAIoAAACMAAAAjQAAAI0AAACMAAAAjAAAAIwAAACMAAAAjAAAAI0AAACNBAAA&#10;jgwAAI4TAACPIQAAjjIAAI5GAACOWwAAjXQAAI2QAACMrQAAi84AAIrzAGiGAABaiAAAS4sAADyN&#10;AAAtjwAAHpAAABGRAAAHkgAAAJMAAACVAAAAlwAAAJkAAACbAAAAnAAAAJsAAACbAAAAnAAAAJwA&#10;AACdAAAAngAAAJ4AAACfAAAAoQMAAKIMAACiFgAAoyYAAKM6AACjTwAAo2gAAKKGAACiogAAosAA&#10;AKHoAFyNAABNkAAAP5MAADCWAAAhmQAAEpoAAAebAAAAnQAAAKAAAACiAAAApAAAAKgAAACqAAAA&#10;qwAAAKoAAACrAAAArAAAAK0AAACuAAAArwAAALEAAACyAAAAtAAAALcBAAC5DQAAuRoAALotAAC6&#10;QwAAulsAALp3AAC7lAAAu7EAALnSAFCVAABBmAAAMpwAACOgAAATogAACKQAAACnAAAAqgAAAKwA&#10;AACvAAAAsgAAALcAAAC5AAAAuwAAALoAAAC8AAAAvQAAAL8AAADAAAAAwgAAAMQAAADGAAAAyQAA&#10;AM0AAADSAQAA1A8AANUfAADXNQAA2E0AANhpAADXhgAA16MAANa9AP8AAAD/AAAA/wAAAP8AAAD/&#10;AAMA/wANAP8AFQD/ACAA/AArAPgANQD0AD8A8ABHAO4ATgDrAFQA6QBaAOcAXwDlAGQA4wBqAOEA&#10;cADfAHYA3QB+ANsAhwDYAJEA0wCdAM8AqwDNAL0AywDgAMkA+wDHAP8AvQD/ALEA/wCpAP8AowD/&#10;AP8AAAD/AAAA/wAAAP8AAAD8AAAA9gALAPEAEQDtABsA6QAlAOQAMADfADkA2gBBANUASADRAE4A&#10;zwBUAM0AWQDLAF4AyQBjAMcAaQDFAG8AwwB3AMAAfwC+AIoAuwCVALgAowC2ALQAtADNALIA8gCw&#10;AP8ArAD/AKMA/wCcAP8AlwD/AP8AAAD/AAAA+gAAAPEAAADoAAAA4AAGANkADgDSABYAzgAfAMgA&#10;KQDEADIAwAA6AL0AQQC6AEgAuABNALYAUwC0AFgAsgBdALAAYgCuAGkArABvAKoAeACoAIIApgCO&#10;AKQAmwChAKsAnwDAAJ0A5gCbAP8AmgD/AJQA/wCOAP8AigD/AP8AAAD2AAAA6AAAANwAAADOAAAA&#10;xgABAL8ACwC6ABEAtgAaALIAIgCuACsAqgA0AKgAOwClAEEAowBHAKEATACfAFEAngBWAJwAXACa&#10;AGIAmQBoAJcAcACVAHoAkgCGAJAAkwCNAKIAiwC1AIkA0wCHAPcAhgD/AIQA/wB/AP8AfAD/APIA&#10;AADjAAAA0gAAAMUAAAC6AAAAsQAAAKsABwClAA4AoQAUAJ4AHACaACUAlwAtAJQANACSADoAkABA&#10;AI4ARQCNAEoAiwBQAIkAVQCIAFsAhgBhAIQAaQCCAHIAfwB9AH0AiwB7AJoAeACrAHYAxAB0AOsA&#10;cwD/AHMA/wBwAP8AbgD/AN8AAADMAAAAvwAAALQAAACrAAAAoQAAAJoAAgCUAAsAkAAQAIwAFwCI&#10;AB4AhQAmAIMALQCBADMAfwA5AH0APwB7AEQAeQBJAHgATgB2AFQAdABaAHMAYgBwAGsAbgB1AGwA&#10;gwBqAJIAaACjAGYAuABkAN4AYwD7AGIA/wBiAP8AYAD/AMwAAAC8AAAArwAAAKUAAACdAAAAlAAA&#10;AIwAAACGAAcAgQANAHwAEgB4ABkAdQAfAHMAJgBxAC0AbwAyAG0AOABrAD0AagBCAGgASABnAE4A&#10;ZQBUAGMAWwBhAGQAXwBuAF0AewBbAIoAWQCbAFcArwBWAMsAVQDyAFQA/wBUAP8AVAD/AL4AAACw&#10;AAAApAAAAJkAAACQAAAAiAAAAIEAAAB5AAIAcwAKAG8ADwBrABQAZwAaAGUAIABjACYAYQAsAF8A&#10;MgBeADcAXAA8AFsAQgBZAEcAVwBOAFYAVQBUAF4AUgBoAFAAdABOAIMATACVAEoAqABJAMAASADo&#10;AEcA/wBHAP8ARwD/ALQJAACmCwAAmwwAAJAKAACGBQAAfgAAAHYAAABvAAAAaAAFAGMADABfABAA&#10;WwAVAFgAGgBWACEAVAAmAFMALABRADEAUAA2AE4APABNAEIASwBIAEkAUABIAFgARgBiAEQAbgBC&#10;AH0AQACOAD8AogA9ALgAPQDdADwA+AA8AP8APAD/AKwQAACfEgAAlBIAAIkRAAB/DwAAdgwAAG4F&#10;AABmAAAAYAABAFkACABVAA0AUQARAE4AFgBLABsASQAhAEgAJgBGACsARQAxAEMANgBCADwAQABD&#10;AD4ASwA9AFMAOwBdADkAaQA3AHgANgCJADQAnAAzALEAMgDOADIA8QAxAP8AMQD/AKYWAACaGQAA&#10;jhoAAIQaAAB6FgAAcBIAAGgOAABfCgAAWAMAAFEABABMAAoASAAOAEQAEgBBABYAPwAbAD0AIQA8&#10;ACYAOgAsADkAMQA3ADcANgA+ADQARgAzAE8AMQBZAC8AZQAuAHMALACFACsAmAAqAK0AKQDGACgA&#10;6gAoAP4AKAD/AKEcAACVIAAAiiEAAH8hAAB1HwAAbBoAAGMWAABaEQAAUg0AAEsHAABEAAYAQAAL&#10;ADwADwA4ABIANgAXADQAHAAzACEAMQAnADAALAAuADMALQA6ACsAQgAqAEsAKABVACYAYQAlAHAA&#10;JACBACIAlQAhAKkAIADBACAA5AAfAPkAHwD/AJ0iAACRJgAAhigAAHwnAAByJQAAaSIAAF8dAABX&#10;GAAAThMAAEYOAAA/CwAAOAUHADQADAAxABAALgATACwAGAAqAB0AKQAiACcAKAAmAC4AJAA2ACMA&#10;PgAiAEcAIABSAB8AXgAdAG0AHAB+ABoAkgAZAKcAGAC9ABcA3wAXAfUAFwL/AJonAACOKwAAhC0A&#10;AHktAABwKwAAZigAAF0kAABUHwAASxoAAEMUAAA7EAAANA0CAC0JCQApBQ0AJgMQACQBEwAiAhkA&#10;IQIeACACJAAeAyoAHQMyABsEOgAaBUQAGQVPABcGXAAWBmoAFAd8ABMHkAASB6UAEQe7ABAH2wAQ&#10;CPIAEAn/AJcrAACMLwAAgTEAAHcyAABuMQAAZC4AAFsqAABRJQAASSAAAEAbAAA4FgAAMRIAACkO&#10;BAAjDAkAHwkNAB0HEAAbBxUAGQgaABgIIAAXCScAFgkuABUKNwATCkEAEgtNABELWgAQC2kADgx7&#10;AA4MkAANDKUADA27AAsN2QALDfEADA3/AJUvAACKMwAAfzYAAHY2AABsNQAAYzMAAFkvAABQKwAA&#10;RyYAAD4hAAA2HQAALhgAACcTAAAgEAUAGQ4KABUMDgAUDBEAEwwWABIMHAARDSMAEA0rAA8NNAAO&#10;Dj8ADQ5KAAwPWAALD2cAChB5AAgQjQAHEKIABhC4AAUQ1AAFEO8ABhD/AJIzAACINwAAfjoAAHQ7&#10;AABrOgAAYTgAAFg1AABOMAAARSwAAD0nAAA1IwAALR8AACYaAAAeFgEAFxMGABEQCwAODg4ADg8T&#10;AA0QGQANECAADBAoAAsRMgAKETwACBJIAAcSVQAGE2UABBN2AAMTiwABFKAAABO2AAAT0QAAE+4A&#10;ABP7AJA2AACGOwAAfD4AAHM/AABqPwAAYD0AAFc5AABNNgAARDEAADwuAAA0KgAALCYAACUiAAAe&#10;HgAAFhoCABAVCQAMEw4AChMSAAkUFwAIFB8ABxUmAAYVLwAEFjoAAxZGAAEXUwAAF2IAABh0AAAY&#10;iQAAGJ8AABi1AAAX0AAAF+0AABf7AI46AACEPwAAe0IAAHJDAABoQwAAX0IAAFY/AABMOwAAQzcA&#10;ADs0AAAzMAAALCwAACQpAAAbJAAAEx8CAA0bCQAJGQ0ABhkRAAQZFgACGR0AARokAAAaLQAAGzgA&#10;ABtEAAAcUQAAHGAAAB1yAAAdhwAAHJ0AAByzAAAczgAAG+0AABv8AIw+AACCQwAAeUYAAHBIAABo&#10;SAAAXkYAAFVEAABLQAAAQz0AADs6AAAzNwAAKjIAACAtAAAXKQAAECUCAAsiCQAFIA0AAR8QAAAf&#10;FAAAHxsAACAiAAAgKwAAITYAACFBAAAhTwAAIV4AACJwAAAihQAAIZsAACGyAAAhzQAAIO0AAB/8&#10;AIpDAACASAAAeEsAAG9MAABmTQAAXUsAAFRJAABKRgAAQkMAADpAAAAvOwAAJTcAABwzAAATLwAA&#10;DSwCAAcpCAABJwwAACYOAAAlEgAAJhkAACYhAAAmKQAAJjMAACc/AAAnTQAAJ1wAACdtAAAnggAA&#10;J5kAACawAAAlzAAAJe4AACT9AIhIAAB/TAAAdlAAAG5RAABlUgAAXFEAAFNPAABKTAAAQUkAADVE&#10;AAArQAAAITwAABc5AAAQNgAACjIBAAMwBwAALwsAAC4OAAAtEQAALRYAAC0eAAAtJwAALTEAAC09&#10;AAAtSgAALVkAAC1rAAAtgAAALJcAACyvAAArywAAKu4AACr+AIVNAAB9UgAAdVUAAGxXAABjVwAA&#10;W1YAAFNVAABHUQAAO00AADBJAAAlRgAAHEMAABM/AAANPQAABjoAAAA4BQAANwkAADYNAAA1DwAA&#10;NBQAADQbAAA0JAAANC4AADQ6AAA0RwAANFcAADRoAAA0fQAAM5UAADKtAAAxygAAMe4AADD/AINT&#10;AAB7WAAAc1sAAGpdAABiXQAAW10AAE9aAABCVgAANlIAACpPAAAgTAAAFkkAAA5HAAAIRAAAAEIA&#10;AABBAwAAPwcAAD4LAAA9DgAAPREAADwYAAA8IQAAPCsAADw3AAA8RAAAPFMAADxlAAA7egAAOpIA&#10;ADqrAAA5yAAAOO0AADf/AIFaAAB5XgAAcWEAAGljAABiZAAAV2IAAEleAAA8WwAAL1gAACRVAAAZ&#10;UwAAEFEAAApPAAABTQAAAEwAAABKAAAASQQAAEgIAABHDAAARg8AAEYUAABFHAAARScAAEUzAABF&#10;QAAARVAAAERhAABEdgAAQ48AAEKoAABBxgAAQOwAAD//AH5hAAB2ZQAAb2gAAGhqAABdaQAAT2YA&#10;AEJkAAA0YQAAKF8AAB1dAAASWwAAC1kAAAJYAAAAVgAAAFYAAABUAAAAUwAAAFIEAABRCQAAUA0A&#10;AFAQAABPGAAATyIAAE8uAABPPAAAT0sAAE5dAABOcgAATYsAAEylAABLwgAASeoAAEj/AHtpAAB0&#10;bAAAbm8AAGRvAABVbQAAR2wAADlqAAAsaQAAIGcAABRlAAANZAAAA2IAAABiAAAAYQAAAGAAAABf&#10;AAAAXgAAAF0AAABcBAAAXAkAAFsNAABbEgAAWxwAAFooAABaNgAAWkYAAFlYAABZbQAAWIUAAFeg&#10;AABWvQAAVegAAFP+AHlwAABzdAAAaXUAAFt0AABMcwAAPnMAADByAAAjcQAAFm8AAA1uAAAEbQAA&#10;AG0AAABtAAAAbQAAAGwAAABrAAAAagAAAGkAAABpAAAAaQMAAGgJAABoDgAAaBUAAGchAABnLwAA&#10;Zz8AAGZSAABmZgAAZX8AAGSaAABjtwAAYuEAAGH8AHd4AABtegAAX3oAAFB6AABCegAAM3sAACV7&#10;AAAYegAADnkAAAR5AAAAeQAAAHkAAAB6AAAAegAAAHoAAAB4AAAAeAAAAHcAAAB3AAAAdwAAAHcB&#10;AAB3CAAAdw4AAHcYAAB3JgAAdjYAAHZJAAB1XwAAdXcAAHSTAABzrwAActMAAHH3AHF+AABjfwAA&#10;VIAAAEWCAAA2gwAAKIQAABqEAAAOgwAABIQAAACEAAAAhQAAAIYAAACIAAAAiQAAAIgAAACHAAAA&#10;hwAAAIcAAACHAAAAhwAAAIgAAACIAAAAiAcAAIkQAACJHAAAiSwAAIg/AACIVQAAiG0AAIeJAACG&#10;pwAAhccAAITvAGaEAABXhgAASIgAADmKAAAqjAAAG40AAA+NAAAEjgAAAJAAAACRAAAAkwAAAJUA&#10;AACXAAAAmAAAAJYAAACXAAAAlwAAAJcAAACYAAAAmAAAAJkAAACaAAAAmwAAAJ0HAACdEQAAnSEA&#10;AJ0zAACdSQAAnGIAAJx/AACcnAAAnLkAAJviAFqLAABLjgAAPJEAAC2TAAAelQAAEJYAAASYAAAA&#10;mgAAAJwAAACeAAAAoQAAAKQAAACmAAAApwAAAKYAAACnAAAApwAAAKgAAACpAAAAqgAAAKwAAACt&#10;AAAArwAAALEAAACzCQAAsxUAALQnAAC0PQAAtVUAALVwAAC0jgAAtKwAALTMAE2SAAA/lgAAL5oA&#10;ACCdAAARnwAABaEAAACjAAAApgAAAKkAAACsAAAArwAAALMAAAC1AAAAtwAAALYAAAC3AAAAuAAA&#10;ALoAAAC7AAAAvQAAAL8AAADBAAAAxAAAAMcAAADLAAAAzQwAAM4aAADPLwAAz0gAANBiAADQgAAA&#10;0J0AANC4AAAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSor&#10;LS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0&#10;dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9&#10;vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////&#10;//////////////////////////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYI&#10;CQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9Q&#10;UlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZ&#10;mpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di&#10;4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////////////&#10;////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKist&#10;Li8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1&#10;d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+&#10;v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////&#10;/////////////////////////////////////////////wABAgMEBQYHCAkKCwwNDg8QERITFBUW&#10;FxgZGhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5P&#10;UFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeI&#10;iYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+v8DB&#10;wsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6&#10;+/z9/v9tZnQxAAAAAAMBIQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAAAQID&#10;BAUGBwgICQoLDA0ODxAREhMUFRYXGBkaGhscHR4fICEiIyQlJicoKSorLC0uLzAxMTIzNDU2Nzg5&#10;Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFy&#10;c3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6Slpqeoqaqr&#10;rK2usLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dPU1dbX2Nna29zd3t/g4eLj5OXm&#10;5+jp6uvs7e7v8fLz9PX29/j5+vv8/f7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERES&#10;ExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8&#10;PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeo&#10;qqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh&#10;4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wABAQIC&#10;AwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQk&#10;JSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZo&#10;am1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvM&#10;zc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy&#10;8/P09PX29vf3+Pj5+fr7+/z8/f3+/v//////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////igfBJQ0NfUFJPRklMRQAJCf//////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;9P/////////////////////////////////////////r0f//////////////////////////////&#10;///////////36f7/////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////hzdf/////////////////////////////////&#10;/////92vlrf0/////////////////////////////////////8WMaKfn////////////////////&#10;/////////////////8yciaTn//////////////////////////////////////rOu8b1////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///cxb31/////////////////////////////////////7+TeoXF////////////////////////&#10;////////////25BbPWWo9v/////////////////////////////////+vHU0AFSb6///////////&#10;///////////////////////TlH5JLE6a7P///////////////////////////////9jUyrN+ZW2l&#10;+f////////////////////////////////////TFrq/J////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////w1sbs////////////////////////////&#10;////////5ruRdGOr9/////////////////////////////////bEmnNFJjR9zP//////////////&#10;/////////////////7WAVTAKABlgsv//////////////////////////////z3Q1CwAAAApSp///&#10;////////////////////////////ljQAAAAAAABPp//////////////////////////////2aR0A&#10;AAkMBglSsf/////////////////////////////LOw4TNUxbTUxew///////////////////////&#10;//////+pYDZghp+2rKm42f/////////////////////////////gl42+5f//////////////////&#10;////////////////////7fn/////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////+vZyrzH///////////////////////////////////PmoFtWkaI6v//////////////////&#10;/////////////8R8PiYQAABUsP//////////////////////////////4IM8AAAAAAAuh+3/////&#10;////////////////////////rFMQAAAAAAAXbdb////////////////////////////7gDEAAAAA&#10;AAAJYcz////////////////////////////SWgIAAAAAAAAAXcz/////////////////////////&#10;//+oNQAAAAAAAAAAXNP///////////////////////////99DQAAAAAAAAAAVNb/////////////&#10;/////////////+59RQAAAAAAAAAARNT///////////////////////////yqZC8CAAAEIjdJWM7/&#10;///////////////////////////ppGtBKD9jf5Wnutr//////////////////////////////9Wy&#10;rLLM5Pr/////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////+W7l3diyP//////////////////////&#10;///////////bnmc2CgACjP///////////////////////////////8h/PwUAAAAAXs//////////&#10;////////////////////2YE5AAAAAAAAPKr/////////////////////////////nkwAAAAAAAAA&#10;I5D////////////////////////////cbxoAAAAAAAAAEH35//////////////////////////+v&#10;SAAAAAAAAAAAAG/u//////////////////////////+EEwAAAAAAAAAAAGTm////////////////&#10;/////////+xRAAAAAAAAAAAAAFfe/////////////////////////7gVAAAAAAAAAAAAAEjW////&#10;/////////////////////3QUAAAAAAAAAAAAADjP////////////////////////+aJaEwAAAAAA&#10;AAAAACPF/////////////////////////9+bXCwAAAAAAAAAAA26////////////////////////&#10;///vsX1VOSIRBwECESKy///////////////////////////////fv6WZmJqgrL3a////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////jvp2AfPv////////////////////////////////yt4RXMA4AHaz/////////////&#10;/////////////////9KKTBUAAAAAAHLz////////////////////////////1n82AAAAAAAAAEvJ&#10;///////////////////////////6kT4AAAAAAAAAAC+r///////////////////////////AWgAA&#10;AAAAAAAAABqV//////////////////////////+NJAAAAAAAAAAAAAiE////////////////////&#10;/////+deAAAAAAAAAAAAAAB3/////////////////////////7QlAAAAAAAAAAAAAABq////////&#10;/////////////////30AAAAAAAAAAAAAAABb9P///////////////////////SsAAAAAAAAAAAAA&#10;AABM6///////////////////////pQAAAAAAAAAAAAAAAAA84f//////////////////////MAwA&#10;AAAAAAAAAAAAAAAt2f////////////////////+ZimEnAAAAAAAAAAAAAAAn1///////////////&#10;////////7b6JVScAAAAAAAAAAAAl3P/////////////////////////+yp12XUo8Mi0sMDlH3v//&#10;/////////////////////////////ebd1tLQ09nk////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////+/Uu9b/////////////////&#10;////////////////57iPaksvFW///////////////////////////////+ShZzQHAAAAADzJ////&#10;////////////////////////1oI7AAAAAAAAABKX///////////////////////////thTEAAAAA&#10;AAAAAABv//////////////////////////+mQgAAAAAAAAAAAABQ4f//////////////////////&#10;/+xpAAAAAAAAAAAAAAA3yf///////////////////////7MvAAAAAAAAAAAAAAAitv//////////&#10;/////////////3kAAAAAAAAAAAAAAAAQp///////////////////////8jQAAAAAAAAAAAAAAAAA&#10;mf//////////////////////qQAAAAAAAAAAAAAAAAAAjP//////////////////////RgAAAAAA&#10;AAAAAAAAAAAAf//////////////////////fAAAAAAAAAAAAAAAAAAAAdP//////////////////&#10;//+XAAAAAAAAAAAAAAAAAAAAav/////////////////////OAAAAAAAAAAAAAAAAAAAAY///////&#10;////////////////KSIBAAAAAAAAAAAAAAAAYf//////////////////////uaOAVzcXAAAAAAAA&#10;AAAAaP//////////////////////////+tOulIZ8dXFwcneBlP//////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////bup2CaWnT////////&#10;///////////////////////Ik2U9GQAAAB2e////////////////////////////245MEwAAAAAA&#10;AABu///////////////////////////bfCwAAAAAAAAAAABF1/////////////////////////+L&#10;KgAAAAAAAAAAAAAitP///////////////////////8JEAAAAAAAAAAAAAAADl///////////////&#10;/////////30BAAAAAAAAAAAAAAAAf///////////////////////5zYAAAAAAAAAAAAAAAAAav//&#10;////////////////////nQAAAAAAAAAAAAAAAAAAWP//////////////////////RgAAAAAAAAAA&#10;AAAAAAAAR/j////////////////////pAAAAAAAAAAAAAAAAAAAANen///////////////////+W&#10;AAAAAAAAAAAAAAAAAAAAJdv///////////////////+8AAAAAAAAAAAAAAAAAAAAGM7/////////&#10;///////////rAAAAAAAAAAAAAAAAAAAAD8L/////////////////////AAAAAAAAAAAAAAAAAAAA&#10;Crn/////////////////////JwAAAAAAAAAAAAAAAAAACrX/////////////////////cAAAAAAA&#10;AAAAAAAAAAAADbn/////////////////////4JyMcFVCMyYbFA8NDhIaJr//////////////////&#10;///////////55NjSzszLzM/W4Pz/////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////r07zj////////////////////////////////0qmFZUgsEgGF&#10;////////////////////////////8atxPA8AAAAAAABP4P/////////////////////////VfzUA&#10;AAAAAAAAAAAfsv///////////////////////+N1HQAAAAAAAAAAAAAAif//////////////////&#10;/////5AjAAAAAAAAAAAAAAAAZ///////////////////////1UMAAAAAAAAAAAAAAAAASPb/////&#10;////////////////igAAAAAAAAAAAAAAAAAALt3/////////////////////OAAAAAAAAAAAAAAA&#10;AAAAF8j///////////////////++AAAAAAAAAAAAAAAAAAAABLb///////////////////+cAAAA&#10;AAAAAAAAAAAAAAAAAKX///////////////////+6AAAAAAAAAAAAAAAAAAAAAJP/////////////&#10;///////cAAAAAAAAAAAAAAAAAAAAAIL/////////////////////AAAAAAAAAAAAAAAAAAAAAHT/&#10;////////////////////EwAAAAAAAAAAAAAAAAAAAGj/////////////////////QgAAAAAAAAAA&#10;AAAAAAAAAGD/////////////////////egAAAAAAAAAAAAAAAAAAAF3/////////////////////&#10;0QAAAAAAAAAAAAAAAAAAAGH//////////////////////yQAAAAAAAAAAAAAAAAAAGb/////////&#10;/////////////8msmYl9dnFsaWdmZ2tweoz/////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////ixaqReWF3/////////////////////////////92md1As&#10;DAAAAAAxxP/////////////////////////gkk4TAAAAAAAAAAAAj///////////////////////&#10;/9JwHQAAAAAAAAAAAAAAYP//////////////////////7m8PAAAAAAAAAAAAAAAAN+L/////////&#10;////////////lhwAAAAAAAAAAAAAAAAAFMD/////////////////////QAAAAAAAAAAAAAAAAAAA&#10;AKP///////////////////+uAAAAAAAAAAAAAAAAAAAAAIn///////////////////+eAAAAAAAA&#10;AAAAAAAAAAAAAHL///////////////////+8AAAAAAAAAAAAAAAAAAAAAF//////////////////&#10;///aAAAAAAAAAAAAAAAAAAAAAE3////////////////////6AAAAAAAAAAAAAAAAAAAAADv/////&#10;////////////////DgAAAAAAAAAAAAAAAAAAACr5////////////////////MwAAAAAAAAAAAAAA&#10;AAAAABvp////////////////////XgAAAAAAAAAAAAAAAAAAAA/b////////////////////jwAA&#10;AAAAAAAAAAAAAAAAAAbQ////////////////////0AAAAAAAAAAAAAAAAAAAAADK////////////&#10;/////////ysAAAAAAAAAAAAAAAAAAADI/////////////////////4AAAAAAAAAAAAAAAAAAAADL&#10;//////////////////////cWAQUFAwEAAAAAAAEGDRjL///////////////////////86+HYz8zN&#10;z9DS1Nfc4ur/////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;8drG///////////////////////////////xxqOEaE0yGAAVq///////////////////////////&#10;uXxGGAAAAAAAAAAAcf///////////////////////9d8LwAAAAAAAAAAAAAAO+P/////////////&#10;////////32QJAAAAAAAAAAAAAAAADLX/////////////////////dAMAAAAAAAAAAAAAAAAAAI3/&#10;///////////////////FFQAAAAAAAAAAAAAAAAAAAGr///////////////////+ZAAAAAAAAAAAA&#10;AAAAAAAAAEv///////////////////+2AAAAAAAAAAAAAAAAAAAAADD9///////////////////X&#10;AAAAAAAAAAAAAAAAAAAAABnn///////////////////2AAAAAAAAAAAAAAAAAAAAAAXT////////&#10;////////////DgAAAAAAAAAAAAAAAAAAAADB////////////////////LwAAAAAAAAAAAAAAAAAA&#10;AACv////////////////////UgAAAAAAAAAAAAAAAAAAAACe////////////////////eQAAAAAA&#10;AAAAAAAAAAAAAACO////////////////////pQAAAAAAAAAAAAAAAAAAAACA////////////////&#10;////2AAAAAAAAAAAAAAAAAAAAAB0/////////////////////zYAAAAAAAAAAAAAAAAAAABt////&#10;/////////////////3wAAAAAAAAAAAAAAAAAAABp/////////////////////9cNAAAAAAAAAAAA&#10;AAAAAABo//////////////////////9wAAAAAAAAAAAAAAAAAABh////////////////////////&#10;UDxGTlRZXWFkaGxwdn6J////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///v1buji3Nalf//////////////////////////+L+OZEEhBQAAAAAAUvz/////////////////&#10;//////edVhgAAAAAAAAAAAAAF8H/////////////////////5WwWAAAAAAAAAAAAAAAAAI3/////&#10;////////////////YwAAAAAAAAAAAAAAAAAAAF7///////////////////+dAAAAAAAAAAAAAAAA&#10;AAAAADX8//////////////////+hAAAAAAAAAAAAAAAAAAAAABHZ///////////////////KAAAA&#10;AAAAAAAAAAAAAAAAAAC7///////////////////uAAAAAAAAAAAAAAAAAAAAAACh////////////&#10;////////DAAAAAAAAAAAAAAAAAAAAACK////////////////////LQAAAAAAAAAAAAAAAAAAAAB2&#10;////////////////////TQAAAAAAAAAAAAAAAAAAAABk////////////////////bwAAAAAAAAAA&#10;AAAAAAAAAABS////////////////////lAAAAAAAAAAAAAAAAAAAAABA////////////////////&#10;vAAAAAAAAAAAAAAAAAAAAAAw////////////////////6g4AAAAAAAAAAAAAAAAAAAAi////////&#10;/////////////0QAAAAAAAAAAAAAAAAAAAAV/////////////////////4EAAAAAAAAAAAAAAAAA&#10;AAAL9f///////////////////8gLAAAAAAAAAAAAAAAAAAAC7P////////////////////9eAAAA&#10;AAAAAAAAAAAAAAAA5f/////////////////////JHAAAAAAAAAAAAAAAAAAA2v//////////////&#10;////////nQEAAAAAAAAAAAAABw4Xxf///////////////////////9W5vMHHztXb4ebt9Pv/////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////jfz///////////////////////&#10;///////sxqWIbVQ7IQcAMt7////////////////////////XklkpAAAAAAAAAAAAAKD/////////&#10;/////////////4k2AAAAAAAAAAAAAAAAAGf/////////////////////ZgAAAAAAAAAAAAAAAAAA&#10;ADL2//////////////////+VAAAAAAAAAAAAAAAAAAAAAAPI//////////////////+nAAAAAAAA&#10;AAAAAAAAAAAAAACg///////////////////XAAAAAAAAAAAAAAAAAAAAAAB8////////////////&#10;////AAAAAAAAAAAAAAAAAAAAAABe////////////////////JQAAAAAAAAAAAAAAAAAAAABD////&#10;////////////////SAAAAAAAAAAAAAAAAAAAAAAs////////////////////agAAAAAAAAAAAAAA&#10;AAAAAAAY////////////////////iwAAAAAAAAAAAAAAAAAAAAAF8///////////////////rwAA&#10;AAAAAAAAAAAAAAAAAAAA4f//////////////////1QAAAAAAAAAAAAAAAAAAAAAAz///////////&#10;/////////yQAAAAAAAAAAAAAAAAAAAAAvv///////////////////1QAAAAAAAAAAAAAAAAAAAAA&#10;rv///////////////////4sAAAAAAAAAAAAAAAAAAAAAn////////////////////8sOAAAAAAAA&#10;AAAAAAAAAAAAkv////////////////////9XAAAAAAAAAAAAAAAAAAAAhv//////////////////&#10;//+qCgAAAAAAAAAAAAAAAAAAef//////////////////////bQAAAAAAAAAAAAAAAAAAZv//////&#10;////////////////91UAAAAAAAAAAAAAAAAARf////////////////////////9qIys1P0pVYGp1&#10;foeRnP//////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////6M+2nYNpTrn/////////////&#10;////////////7LKDXDodAgAAAAAAAHv//////////////////////8VtKQAAAAAAAAAAAAAAAED/&#10;////////////////////gxsAAAAAAAAAAAAAAAAAAAfL//////////////////+SAAAAAAAAAAAA&#10;AAAAAAAAAACY//////////////////+kAAAAAAAAAAAAAAAAAAAAAABq///////////////////d&#10;AAAAAAAAAAAAAAAAAAAAAABB////////////////////DgAAAAAAAAAAAAAAAAAAAAAd////////&#10;////////////OQAAAAAAAAAAAAAAAAAAAAAA6P//////////////////YAAAAAAAAAAAAAAAAAAA&#10;AAAAzv//////////////////hQAAAAAAAAAAAAAAAAAAAAAAt///////////////////qAAAAAAA&#10;AAAAAAAAAAAAAAAAo///////////////////ywAAAAAAAAAAAAAAAAAAAAAAkP//////////////&#10;////7xYAAAAAAAAAAAAAAAAAAAAAff///////////////////z4AAAAAAAAAAAAAAAAAAAAAbP//&#10;/////////////////2kAAAAAAAAAAAAAAAAAAAAAWv///////////////////5kAAAAAAAAAAAAA&#10;AAAAAAAASf///////////////////9IWAAAAAAAAAAAAAAAAAAAAOf////////////////////9Y&#10;AAAAAAAAAAAAAAAAAAAAKf////////////////////+iAAAAAAAAAAAAAAAAAAAAGf//////////&#10;///////////1VgAAAAAAAAAAAAAAAAAABP//////////////////////uy8AAAAAAAAAAAAAAAAA&#10;APj//////////////////////6spAAAAAAAAAAAAAAAAAM/////////////////////////JRwAA&#10;AAAHEyAuPlJohO3/////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////01cn////////////////////////////60rCSd11CKAwAAEr/////&#10;///////////////////FfUUXAAAAAAAAAAAAABHY////////////////////xFAAAAAAAAAAAAAA&#10;AAAAAACf//////////////////+iDAAAAAAAAAAAAAAAAAAAAABo//////////////////+UAAAA&#10;AAAAAAAAAAAAAAAAAAA2///////////////////aAAAAAAAAAAAAAAAAAAAAAAAH7P//////////&#10;////////FQAAAAAAAAAAAAAAAAAAAAAAxP//////////////////SAAAAAAAAAAAAAAAAAAAAAAA&#10;ov//////////////////dQAAAAAAAAAAAAAAAAAAAAAAg///////////////////nQAAAAAAAAAA&#10;AAAAAAAAAAAAaf//////////////////wwAAAAAAAAAAAAAAAAAAAAAAUv//////////////////&#10;5w8AAAAAAAAAAAAAAAAAAAAAPv///////////////////zMAAAAAAAAAAAAAAAAAAAAAK///////&#10;/////////////1gAAAAAAAAAAAAAAAAAAAAAGP///////////////////4EAAAAAAAAAAAAAAAAA&#10;AAAABf///////////////////6wAAAAAAAAAAAAAAAAAAAAAAP///////////////////94iAAAA&#10;AAAAAAAAAAAAAAAAAPL///////////////////9cAAAAAAAAAAAAAAAAAAAAAN//////////////&#10;//////+fAAAAAAAAAAAAAAAAAAAAAMz////////////////////oSgAAAAAAAAAAAAAAAAAAALf/&#10;////////////////////oBYAAAAAAAAAAAAAAAAAAJz//////////////////////3oCAAAAAAAA&#10;AAAAAAAAAHf///////////////////////96CwAAAAAAAAAAAAAABUz/////////////////////&#10;////oldodICNnKu80Of/////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////7eP//////////////////////////9Kjelg6KSMcFg4G&#10;AACf/////////////////////6xSDgAAAAAAAAAAAAAAAABp///////////////////kQwAAAAAA&#10;AAAAAAAAAAAAAAA0//////////////////95AAAAAAAAAAAAAAAAAAAAAAAA4///////////////&#10;///NAAAAAAAAAAAAAAAAAAAAAAAAsv//////////////////EwAAAAAAAAAAAAAAAAAAAAAAhf//&#10;////////////////TwAAAAAAAAAAAAAAAAAAAAAAXf//////////////////gwAAAAAAAAAAAAAA&#10;AAAAAAAAOv//////////////////sgAAAAAAAAAAAAAAAAAAAAAAHP//////////////////2wMA&#10;AAAAAAAAAAAAAAAAAAAAAv///////////////////yoAAAAAAAAAAAAAAAAAAAAAAPv/////////&#10;/////////08AAAAAAAAAAAAAAAAAAAAAAOf//////////////////3QAAAAAAAAAAAAAAAAAAAAA&#10;ANT//////////////////5sAAAAAAAAAAAAAAAAAAAAAAMD//////////////////8QHAAAAAAAA&#10;AAAAAAAAAAAAAK3///////////////////AzAAAAAAAAAAAAAAAAAAAAAJr/////////////////&#10;//9nAAAAAAAAAAAAAAAAAAAAAIb///////////////////+jAAAAAAAAAAAAAAAAAAAAAHL/////&#10;///////////////jRAAAAAAAAAAAAAAAAAAAAFz/////////////////////kQYAAAAAAAAAAAAA&#10;AAAAAEH/////////////////////618AAAAAAAAAAAAAAAAAAB3//////////////////////8pL&#10;AAAAAAAAAAAAAAAAAAD////////////////////////LVwAADBgkMT9OYHSLp8f/////////////&#10;/////////////9fn8v//////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////////+vUzcfC&#10;vrq3s7Ctqail////////////////////3X5TPzAjGREJAgAAAAAAAAAA2/////////////////92&#10;AAAAAAAAAAAAAAAAAAAAAAAAp/////////////////+6AAAAAAAAAAAAAAAAAAAAAAAAdf//////&#10;////////////BwAAAAAAAAAAAAAAAAAAAAAARv//////////////////TgAAAAAAAAAAAAAAAAAA&#10;AAAAGv//////////////////jAAAAAAAAAAAAAAAAAAAAAAAAP3/////////////////wQAAAAAA&#10;AAAAAAAAAAAAAAAAANv/////////////////8RkAAAAAAAAAAAAAAAAAAAAAAL7/////////////&#10;/////0QAAAAAAAAAAAAAAAAAAAAAAKT//////////////////2sAAAAAAAAAAAAAAAAAAAAAAI3/&#10;/////////////////5EAAAAAAAAAAAAAAAAAAAAAAHn//////////////////7cAAAAAAAAAAAAA&#10;AAAAAAAAAGb//////////////////94hAAAAAAAAAAAAAAAAAAAAAFP///////////////////9K&#10;AAAAAAAAAAAAAAAAAAAAAD////////////////////93AAAAAAAAAAAAAAAAAAAAACv/////////&#10;//////////+sCgAAAAAAAAAAAAAAAAAAABb////////////////////nRQAAAAAAAAAAAAAAAAAA&#10;AAD/////////////////////igAAAAAAAAAAAAAAAAAAAAD/////////////////////1k0AAAAA&#10;AAAAAAAAAAAAAAD9/////////////////////6cuAAAAAAAAAAAAAAAAAADV////////////////&#10;//////+YKgAAAAAAAAAABhgtRWDg////////////////////////qGN0gY+cq7vN4vr/////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////+fLt6mdlY6JhIB8eHRwbGhlkP//////////&#10;//////+8akgtGQoAAAAAAAAAAAAAAAAAMf//////////////////AAAAAAAAAAAAAAAAAAAAAAAA&#10;A///////////////////QgAAAAAAAAAAAAAAAAAAAAAAANz/////////////////jgAAAAAAAAAA&#10;AAAAAAAAAAAAALL/////////////////zgAAAAAAAAAAAAAAAAAAAAAAAI3/////////////////&#10;/ykAAAAAAAAAAAAAAAAAAAAAAGv//////////////////1oAAAAAAAAAAAAAAAAAAAAAAE7/////&#10;/////////////4YAAAAAAAAAAAAAAAAAAAAAADT//////////////////64AAAAAAAAAAAAAAAAA&#10;AAAAAB7//////////////////9QXAAAAAAAAAAAAAAAAAAAAAAr///////////////////o9AAAA&#10;AAAAAAAAAAAAAAAAAAD///////////////////9lAAAAAAAAAAAAAAAAAAAAAAD/////////////&#10;//////+OAAAAAAAAAAAAAAAAAAAAAAD///////////////////+8GQAAAAAAAAAAAAAAAAAAAADv&#10;///////////////////xTgAAAAAAAAAAAAAAAAAAAADY////////////////////iwAAAAAAAAAA&#10;AAAAAAAAAAC/////////////////////zEMAAAAAAAAAAAAAAAAAAACh////////////////////&#10;/5EZAAAAAAAAAAAAAAAAAAB6//////////////////////J0CgAAAAAAAAAAAAAAABFf////////&#10;///////////////odBMfLDhFU2JyhZu00vX//////////////////////////9fo9P//////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////+/fz8e7s6+vs8f//&#10;////////////////2bKZh3ltZF1WUUtGQTw4Mi0oI8T/////////////////SyULAAAAAAAAAAAA&#10;AAAAAAAAAJL/////////////////iAAAAAAAAAAAAAAAAAAAAAAAAGb/////////////////1wAA&#10;AAAAAAAAAAAAAAAAAAAAAD3//////////////////zMAAAAAAAAAAAAAAAAAAAAAABj/////////&#10;/////////2wAAAAAAAAAAAAAAAAAAAAAAAD//////////////////50AAAAAAAAAAAAAAAAAAAAA&#10;AAD//////////////////8kMAAAAAAAAAAAAAAAAAAAAAAD2//////////////////E1AAAAAAAA&#10;AAAAAAAAAAAAAADf//////////////////9bAAAAAAAAAAAAAAAAAAAAAADL////////////////&#10;//+CAAAAAAAAAAAAAAAAAAAAAAC3//////////////////+pBgAAAAAAAAAAAAAAAAAAAACj////&#10;///////////////TLwAAAAAAAAAAAAAAAAAAAACN////////////////////XgAAAAAAAAAAAAAA&#10;AAAAAAB3////////////////////kwcAAAAAAAAAAAAAAAAAAABe////////////////////zUMA&#10;AAAAAAAAAAAAAAAAAABA/////////////////////4cQAAAAAAAAAAAAAAAAAAAc////////////&#10;/////////9heAAAAAAAAAAAAAAAAAAAA//////////////////////+/TgAAAAAADhwsPlJqhqXI&#10;////////////////////////wnyMmqe2xdbo/f//////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////7uHXz8nDvrq2sa2pp6amp67/////////////////voZtW0xA&#10;Ny8oIhwWEAsEAAAAABT/////////////////1wUAAAAAAAAAAAAAAAAAAAAAAAD/////////////&#10;/////zQAAAAAAAAAAAAAAAAAAAAAAAD2/////////////////3YAAAAAAAAAAAAAAAAAAAAAAADS&#10;/////////////////7AAAAAAAAAAAAAAAAAAAAAAAACy/////////////////+EkAAAAAAAAAAAA&#10;AAAAAAAAAACW//////////////////9RAAAAAAAAAAAAAAAAAAAAAAB8//////////////////95&#10;AAAAAAAAAAAAAAAAAAAAAABm//////////////////+gAAAAAAAAAAAAAAAAAAAAAABR////////&#10;///////////HIwAAAAAAAAAAAAAAAAAAAAA8///////////////////uSwAAAAAAAAAAAAAAAAAA&#10;AAAn////////////////////dAAAAAAAAAAAAAAAAAAAAAAQ////////////////////oxYAAAAA&#10;AAAAAAAAAAAAAAAA////////////////////2EwAAAAAAAAAAAAAAAAAAAAA////////////////&#10;/////4gPAAAAAAAAAAAAAAAAAAAA/////////////////////8tTAAAAAAAAAAAAAAAAAAAA////&#10;//////////////////+lOAAAAAAAAAAACR00TmuM////////////////////////mTlDUV9ufY6g&#10;tcvl/////////////////////////////+v5////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/+vMuayhmZGLhoF8eHRwa2hmZmjx/////////////////2FFMiMYDgYAAAAAAAAAAAAAAACe////&#10;/////////////34AAAAAAAAAAAAAAAAAAAAAAAB1/////////////////8MAAAAAAAAAAAAAAAAA&#10;AAAAAABS//////////////////s3AAAAAAAAAAAAAAAAAAAAAAAy//////////////////9qAAAA&#10;AAAAAAAAAAAAAAAAAAAW//////////////////+WAAAAAAAAAAAAAAAAAAAAAAAA////////////&#10;//////+/GwAAAAAAAAAAAAAAAAAAAAAA///////////////////mQgAAAAAAAAAAAAAAAAAAAAAA&#10;////////////////////aQAAAAAAAAAAAAAAAAAAAAAA////////////////////kAIAAAAAAAAA&#10;AAAAAAAAAAAA////////////////////uSwAAAAAAAAAAAAAAAAAAAAA9P//////////////////&#10;6FwAAAAAAAAAAAAAAAAAAAAA2f///////////////////5EYAAAAAAAAAAAAAAAAAAAAvP//////&#10;/////////////8pTAAAAAAAAAAAAAAAAAAAAnf////////////////////+YLgAAAAAAAAAAAAAQ&#10;KUZmxP/////////////////////ufx0MGig3RldpfpWvzO7/////////////////////////56Cq&#10;ucjY6fz/////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////99fDr5uLf29jU0tHQ0tfg/////////////////86einxxaWFbVlFMSEM+OjYy&#10;Ly4x/////////////////9IlEQMAAAAAAAAAAAAAAAAAAAAA//////////////////9CAAAAAAAA&#10;AAAAAAAAAAAAAAAA//////////////////99AAAAAAAAAAAAAAAAAAAAAAAA////////////////&#10;//+wCwAAAAAAAAAAAAAAAAAAAAAA9v/////////////////dOQAAAAAAAAAAAAAAAAAAAAAA3P//&#10;////////////////YgAAAAAAAAAAAAAAAAAAAAAAxf//////////////////iQAAAAAAAAAAAAAA&#10;AAAAAAAAr///////////////////ryIAAAAAAAAAAAAAAAAAAAAAmf//////////////////1kgA&#10;AAAAAAAAAAAAAAAAAAAAgv///////////////////3IAAAAAAAAAAAAAAAAAAAAAaf//////////&#10;/////////6EoAAAAAAAAAAAAAAAAAAAATv///////////////////9NcAAAAAAAAAAAAAAAAAAAA&#10;M/////////////////////+WLgAAAAAAAAAAAAAAFTJSd//////////////////////gchMAAAEP&#10;Hy9CWHCLqMjs////////////////////////ym9ufo6esMPY7///////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////54NLIwLq1sKyo&#10;paKfnZubnKCn//////////////////+CZFZLQzw2MCsnIh0YEw4JBAAA1P////////////////+S&#10;AAAAAAAAAAAAAAAAAAAAAAAArf/////////////////MHgAAAAAAAAAAAAAAAAAAAAAAi///////&#10;///////////7UgAAAAAAAAAAAAAAAAAAAAAAbf//////////////////gAAAAAAAAAAAAAAAAAAA&#10;AAAAUf//////////////////qRsAAAAAAAAAAAAAAAAAAAAAOv//////////////////0EIAAAAA&#10;AAAAAAAAAAAAAAAAI///////////////////9WgAAAAAAAAAAAAAAAAAAAAADP//////////////&#10;/////48UAAAAAAAAAAAAAAAAAAAAAP///////////////////7g+AAAAAAAAAAAAAAAAAAAAAP//&#10;/////////////////+VtAwAAAAAAAAAAAAAAAAAAAP////////////////////+fNwAAAAAAAAAA&#10;AAAAEC9QdP/////////////////////dchQAAAAABhcqQVp1lLba////////////////////////&#10;vFhEVGR1hpqvyOP//////////////////////////////9LN4fH/////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////z7+vv9///////////////////////uuaidlo+KhoJ/e3h2dHJzdXh/kP//////////&#10;///////rTzowKCEbFRALBwIAAAAAAAAAI///////////////////aQAAAAAAAAAAAAAAAAAAAAAA&#10;AP//////////////////mwoAAAAAAAAAAAAAAAAAAAAAAP//////////////////yDkAAAAAAAAA&#10;AAAAAAAAAAAAAP//////////////////8GMAAAAAAAAAAAAAAAAAAAAAAP//////////////////&#10;/4oOAAAAAAAAAAAAAAAAAAAAAP///////////////////7A0AAAAAAAAAAAAAAAAAAAAAP//////&#10;/////////////9VbAAAAAAAAAAAAAAAAAAAAAP////////////////////+FGgAAAAAAAAAAAAAA&#10;AAAAA+z///////////////////+xSQAAAAAAAAAAAAAAGDldgf/////////////////////lex4A&#10;AAAAAAwhOFJvj7PZ////////////////////////u1gpOUlabICXsM3t////////////////////&#10;/////////7OetMXX6///////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////rv5+Hc2dbU0tDQ0NHT2eDr9///&#10;////////////////uIp+d3FsaGRhXltZWFdXWV5lcf//////////////////vzEfFhAKBQAAAAAA&#10;AAAAAAAAAP//////////////////7VYAAAAAAAAAAAAAAAAAAAAAAOj//////////////////4IE&#10;AAAAAAAAAAAAAAAAAAAAAMz//////////////////6svAAAAAAAAAAAAAAAAAAAAALP/////////&#10;/////////9JXAAAAAAAAAAAAAAAAAAAAAJv///////////////////d8EAAAAAAAAAAAAAAAAAAA&#10;AIX///////////////////+iNwAAAAAAAAAAAAAAAAAFK5T////////////////////LYQIAAAAA&#10;AAAAAAAMLFB2ntH////////////////////1jTAAAAAAAA0jO1d2mb7l////////////////////&#10;////w2MYKjtMX3SNp8bn/////////////////////////////6h/lqi70Of/////////////////&#10;///////////////////9////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////93Oxb+8uba0s7GysrW5wMnV4////////////////////5dsZF5Z&#10;VVFPTEpIR0ZIS1BZZqH//////////////////6cmDgcCAAAAAAAAAAAAAAAAAFb/////////////&#10;/////85QAAAAAAAAAAAAAAAAAAAAADr///////////////////R5CwAAAAAAAAAAAAAAAAAAACH/&#10;//////////////////+fMgAAAAAAAAAAAAAAAAAAAA7////////////////////EWAAAAAAAAAAA&#10;AAAAAAgxWoT////////////////////pfx8AAAAAAAAAAAYnS3Gawun/////////////////////&#10;p0kAAAAAAhcvSmiKrtX8////////////////////////03UeJjhKXnWPq8vv////////////////&#10;/////////////65yhZiswtv2///////////////////////////////////f7///////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//+/sqqmo6Ggn5+ho6astMDN3ez///////////////////+KWlNPS0hGRENCQUJDR05ZaX3/////&#10;//////////////+eLgYAAAAAAAAAAAAAAAAAAAD////////////////////DVgAAAAAAAAAAAAAA&#10;AAAAFUH////////////////////nexoAAAAAAAAAAAAACTRgi7T/////////////////////nz8A&#10;AAAAAAAABCVKcZnC6///////////////////////xmYPAAAAEypEYoOnzfX/////////////////&#10;////////6441Kz5RaIGdvN7//////////////////////////////752f5Spwdz5////////////&#10;///////////////////////S2PP/////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////by8O/v7/Hz+P3////////////////////////////4sJ+al5aWlpibn6SstsLR&#10;4e7////////////////////+jlBKR0VERERFRkdLUVpog6n/////////////////////pkEBAAAA&#10;AAAAAAAHNmOPuuH/////////////////////xmUKAAAAAAAEJ0xznMTs////////////////////&#10;////5YgvAAATKkRigqbM9P///////////////////////////6tQNkphe5a01vr/////////////&#10;/////////////////9KHfJixy+n////////////////////////////////////Uzu3/////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////+3l4+Pk5ujt&#10;8fn//////////////////////////////bGUkpKVmZ2jqbK80O3/////////////////////////&#10;/51TR0lNUVZgc4qv1vz//////////////////////////7JWABo1UG2LrtL3////////////////&#10;/////////////81vPl97mbfX+f///////////////////////////////+6fg6bC4f//////////&#10;///////////////////////////jzuv/////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////8AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP//////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////AAAA/+4ADkFkb2JlAGRAAAAA&#10;Av/bAIQAAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQICAgICAgIC&#10;AgICAwMDAwMDAwMDAwEBAQEBAQEBAQEBAgIBAgIDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMDAwMDAwMDAwMDAwMD/8AAFAgA/QJkBAERAAIRAQMRAQQRAP/dAAQATf/EAOIAAAAG&#10;AwEBAQAAAAAAAAAAAAQFBgcICQIDCgEACwEAAQQDAQEBAAAAAAAAAAAABQMEBgcBAggJAAoQAAEE&#10;AgEDAwMDAgMFBAYAFwMBAgQFBgcREhMIACEUMRUJQSIWUSNhMhdxgSQYCpFCMyXwobHB0TQm8VJi&#10;NRnhQ2NENidygpJTN6KzVHRFKBEAAgECBAQEAwUECAIGBwERAQIDEQQAIRIFMUETBlEiFAdhMghx&#10;gZEjFaGxQgnwwdHhUjMkFvFicoKS0kMXorLCU4M0JeJzs8NEY5OjVCcY8tNktDVlhf/aAA4EAQAC&#10;EQMRBAAAPwBjouq7p8WM934/JZyKxitMuWZdyRvZanXyTOQ88/7EX+nqwHubf1TzOq6jCoNeWZ+H&#10;HD55R16xTkhkAqKHmcdBkjy6040pEJ+dGYPtkejxA1B4tqjF56VYjm6IK7hi+3uq8fr61G1ZkjEd&#10;2vx4d5yNajFJl+W8/ovKtXY7HKrV/T/MnHpx1dvkQH1MIP2+P3fj4Y1nTUuU5rn/AIcB/wDm30eq&#10;8k/Ofk7mq7hVDqfxkG1U9+EaRPHgjW88/X3RfShwQO39W3U20wrwGPSR7msJQZbBr8tuTiybFpfI&#10;rSksK692JYU8kxob3sjGKB7gPIvDmsVyKa2ffrO0Vo+pERXI1FQa5EV5jkODCoaoJGNIop3jKTdQ&#10;EcCQB/VwOI9+TDfCfyswaJje2PzAZLl15ht1X7E0zlkrWuiai91Xt3FziucHzrGslxPQVFlNYGsy&#10;GDELYQothFDbRArGkKrFRWoLIdM2EW0tYND+ObF7SnhWs6NSTZ2V5BGPOpwHelRLKx222NjnWtUa&#10;PaqJ/fa9ETp442WWxa9ubmOKFkcUBJpVQag0DAA/DAtrO/eVmMk6JTiAKH7CRwrww9uJeUeoZOKY&#10;ufPvzS7LXNX0FAbMQ4hr3TQ8cbli1kVmTjx1pfGAdi7HXXjZCw0M1DMiqPrVV/cqRladzDr4H+M3&#10;WytVepVm5lZOT3916lNukLVci+6/4+iMb2xXy2dqR/0mJ/DXzw3uNvuinlv7gsPDST9lNOD1fJPx&#10;kO1VP+ZHySlOVqN6qzC9cBXnlyorB1/i0VOeP8F5RPW4OlswReF/GPql7HKP9z81Jx1Kqq9V7u7l&#10;XoX9ETn0TgvrmD5Y9kPgGda/Yc618cNp4r/pnWjVpx0rU/8A6L8fjhNzfIzxWe7hfzJeYwlahFc2&#10;DgmOk5TjjhUj+I5XcsVP0VF9OxieuclojRbSX4C6615HqZsWe/M6XM40mww5gTDefJ4kNu0rUsiR&#10;WMZ3GMQBnOVqJ0O+novbX8l0Ylng2laGuqGRdQP+KgbkMxkc+WBCtdRzwRSXE48/AKKNX+FyIx5f&#10;hWlcJKr3P415PmmJ41jv5cfMraV/lFslDR6fzXXSBwPa9laR5MSNgGUz3eLeNQ4tHkLi/HlOdYw+&#10;BOX+6PlV9W1ayu5mTYtBn2MyTOM10kKnMVxDvEATFE8zlcriETrRFcvv7fX1He6by/2zom2ujG8l&#10;ODEKTrAIyoOFc+ZxMdqsS7OBBqgA8OBoeHgKjHGH+VnT2G+Ovl1lWE6zxqtwOjt8fx7KyUVAD7bT&#10;AtL6fYjtmVsKMgg11cYsTujjj4EPq5a1vKojjrFRGtVYwDciYjuX8q5qtTlruRqip/h6hS9zbtI8&#10;0f8AuC+iBdv43AGZpT8zlghJb2BCj04J0gZD9+K42X92E5OzfXcXommMzsWtgLtFQr1aQPRLRwyN&#10;ReepOF9/Wh/bc1qDrY8dWr+5elvD044RiIokT2+vrZLrcmd2ve6Lq4jPAM7HSa/Nm5NeWNHstuKK&#10;UhDODmBnQePL7MCyZBkMleZWT5FJV7+e4e8tju6+VXrVSTSfu9/r61N/bz/Yj/146Won6/p2+Pb0&#10;uwd6Fr2crw4k/t1V/fhLp2YyFvRh8MBlkzCL1FtbQyu5b1PmSSKqNVF46nm92tX3/X151vb9ARkT&#10;n/6hn6+//wBR/T18YUY1a7nJp/iY8MvHC6rYsBpjBp8fx549epSKqkm2JXK337kmQ9EQfDWI1zn/&#10;AEROPb9PWKmIq8KMCr+vCNReET254bzwiet1t0Ir6mYL8SeP48a42020Q1CAmv3/ALzjBAMI3lxp&#10;CMZz0+5FRH8/vanuqI5zvqn6r6+aYjeOewicr9Xce3+H7f09KNaxPqAmlJp9v4588NpOg+Qs3JHg&#10;Mv2HAh0GO9HsXvud0o5UUSrz7dS9auaq8qv0RU/T1g4hkXlVGiKruF9vdOfbhf19vThbeBqAdQtl&#10;zOMB7P5eidQxsSshPTlAveqqNOFaqr1qiLx7tRG8/p/j9PWHU9/PX0ub7cdPHUi/48J7e3rcwxRU&#10;prDfGvD8cbR3CRk+kKrIRnrpSnwrXOuNyVcdnskc6ORydxrQq1FH1fuTq/airzx7J78+ve70eyM5&#10;49vdqL9Pb35+qek/RRTEVdqn4kfhTh9mFPV3XET2w/7P9mNoqYJHNRQE6+H9KqJy9SKv7UZ0LwMi&#10;N9kReeV9edyM76ukov6o1nsir9eP7n0Rf/V63Fncj5YoivIk5/flxP78atPuSjUTaha8Tp/7mM20&#10;iK5ypHY5qsc5jntRvS5y8Ii/t55VvHH+PrB5hsT+08nUvKO77f28ce3Tyr06uf8A1el4tvllNJYR&#10;pHDpk1rzrSmX9eMxSXMxZbjoMgFRooTX40UZU/bgUCkVy9SxyKnV0sUDX9SOYioVVcj2KrOOU+v1&#10;9YIUr05RwnJ7/RqfX9fbp9Kmyt4XEUkcqyeBJr+/Gs8sFvUsun48B+PwwOZTjarQuiTEKqo3pe5z&#10;XsaqdTW8OMip1onP+PrJTc+yEfyiccI1HJ+n09/p6+FnpzaCMV8WofvwyCLlI8Q6ZPPLjnXhz/bj&#10;Y2oRjuTQRcu7fS/vNZ7OY5OHMc//ADJwiqqfr6+aQjuU7r28Jz7t6ef8PZff+vrR4Y49DNboamnz&#10;V/qywpIlv5OnErEnlnT4nLLHz4Ag9Cuhs4enTx3GdSq93UjVc96o1vt+i/X29aWEeipydzf1Xnn/&#10;ALV919PJYVZWCWKtw4U/qwrPHbqh0xDV4c6YEmiIvcGysaT3GnLCjciPT34RWO4Tp449vW9HvT3S&#10;S/8A28Lwv/rTlPTUxKcjYLX7f2cMMqRkZxCmNCw1Vqp9sY1/P7O2QKERUeqvG9URXdfH6es0NynB&#10;TmVE+iNRzuF5/X9yInKekjYuDqt7OFXPNiBUfDLGAqngq8fDHjq0rXfsrwjR6P4e+QNnU1U4/Y1/&#10;unDvflPb1pkEG4XPWdydBFTlqoqcN9uE6/ZF/T+vp/tUF4LohYrcPrSvmFOP/R5c/DjjSaF1oOit&#10;TXP+gwcY3DM24RvajgRZlShlR7Hp0vlD4J1onC9CtVV/oiqvpHmm14wt+ceIcJekbBlZyd7+lP2N&#10;GjFI96Ki/pwnHq8dr2zetzmEW2WM8chbMxgtG3GtAfLQnMUoSPDEOnn62tHjAXUczlkDTI+H34sO&#10;xvXGyLK+MPWlDm1JkFUpp8yXRSOMdBEfIK5syVKkyUgRI5+truWEaQrl9+lF9NfeZFijn/EpaSdb&#10;WTkd2oMPqXrf78jWMJhHB4V3P9xRovH+PqfWGwXu0Uu+4d8twhGlY9bqdXGjljRW+FKHxwOh2y8a&#10;dnWUiEniaH45HKuQ5Vxa9pfRnlPT1S5NvfdmCa8weEoXz8lvehsiLERjXfNPkttKrYM0ytG1iNhN&#10;nPYj1VE4avpH41qK7Lltzs7LIgh3Vtjw8SraToHLFVY221W5P81jOWNnTZrR8NG7qCMfHVz6jNpv&#10;9gnctzuE2/Wx/hAJqgWtWpXiRTIjLwNeElkKJBbxRx6Yk8xY5VPwPwzJrxwvd5fko8eIuF668WPH&#10;fLZt1jmtMrkZ5lG2R2M/Hm5tsUtJIx+ILDpMpgzWFJTQJkwkubKD8ewkSGtEJzU6kUtliYjwywWx&#10;or4zmdp1ZagHY1MvjlUZJSWM7mtTlf2vYVET6Knqbw39ldRzaLFWikJzZAyFWJIY1BoGrVcjl4YE&#10;nbZVkadSzqxLVXIgHPgMsxzFMEmE+VMd9qC8t7C1kS3GJOdlmISyYxm1KhBtASXTxaqRX188hxJw&#10;4gDQXkc7hzHoq+mlnadbBL91xm2n4bYC6HRxpKkT6cckiv61p5opQ7ikaRWqrmRpggt6muWO7p6V&#10;rTfOw+2b2aa5spIo7iRaFKhgOI1eKitBkQBUZYVt98vLGcCNC9R5uTBfEjgc+ZBz58MTlxTzuh5A&#10;FcIzikpd441M+d9yimqKury77UNwCOXMsRu6mTjWXm7cwi/JnVE2SSQNUbPRij4j3vrXWaZiB9xJ&#10;q4FFlrOAXmZwLWZV1WUU8eJIHGW2lVUFa2ZfR5JGtBKs41YVwHkYUxl6FSjN39qr7Z53vbGShOeR&#10;JU1rzHx/xBR8TiV2vdVvKqo9o0wy8oWrD7jmR8AWp4csWB+EW89Pa2so+E6/ze9yLTtpGGuJaFtK&#10;6JaZPqHI5UsRpTtd1GR3BMog4NIjhIQ9DR2GURIZ+06BGgI80f0wN7UZhj5K806olveGvdY3Eb74&#10;kCHXUzII4sK5jzEjnBahKozlQjJDmDVitaxFVHepJbw3VvHb+uRlk0DVU0GSgageBBNTxxB90FJr&#10;iVIikbyNSopSp+WnIitKYs7xXOtd5uKyTFcnoLaAG5dj4JkaEKZZMyhlg6Rb4tbU5Cgs6S1iNJHY&#10;WPKiAL0va57nJ7ekRa3disqRWQJBpsifBdLyCW3ILxSVxQH7qfAlqwXx4ogtEhCpyV/KsRqIickF&#10;QEv031OVqSCcjXkf6eGBOrR5tNPuw4tfSQHgjyJ1bGgQ4J0j00H7RVhHLEcbhKsqMNCMIchnEc1i&#10;dDGctd7uVyom0uwmE6spbafYVsENXZWckl1efcq55kf3a1AsaJvXLIU3a4VXOaJrnPTly+m6GQuY&#10;mJ6YpU1Nfs+OPuu5r5RXPBs2rb3fkzq+tjzXFsokeKKurvjSRqrGxZxiva87kHHE3r904V7kRqoj&#10;UQirsjJlWe0mv8VjZDeXQbaFBhx4r582wkZBbNDZxxGmnEQAmSoYUeNDIyGBschilQY2tcrNMqEJ&#10;HJ5hwz5/Hl+OWRJOHfp2ZlS4uBGCoOfgaUy+PLxwSZrkmJ6wwTLdgbBvKXE8OxyknWuTXc6OwFZV&#10;UkEBkVHRAOJImmI4qjEELXSJZSsAJjiPai2eaewORPn2cXVJaScbHbZ1Bm3knlNSy8xynvqtEWxw&#10;PSOJFUVfmeX4++W4djeyyMDGM5O8RSKgEhe4d2+iku4rSVZp1X5xnT/orXx4PxJGLG2LsTqPHc7l&#10;DI0Jj/yF4g1B6kjeFKDSMhUg1OOY38gvmM6OtZTeR1dn6xM4rIWWaw/GJqbYFpr7KLPCJc6YOj3N&#10;+QTdtBzkGusKyZatyQcBphuYvadFYGxkAlkjJvyB0X/MtoYPrW02Hs2w/wBQqO5n12zrzN58uygZ&#10;VgU2osZ+M1+LRq1cQlV+QOnQPkBbHgxItEawA1zyuY8YbYu4JurNNut6YLaQGjyuVUUocx8tOFf+&#10;XVhPuTbD1hBs8KrIhWqRgKSpyNCMwRnlQ1NMKHwW8zbXDPFTZu1aPQOjMDt9J5Jit/mWmfHLXlTr&#10;6NZ6V2bNPXxb77/Y5BM2LJyvFGU91GcspbOTcXi0shnZYYkZU9R+N2DUudY/FuLvO8AyK3wp2TZ1&#10;/pts7NcTiavssVltwqtNrWxrbJ5EftjYmWwvkxrOLKGAFa5AjaPrZ6d3G+2m77tZRWLssJC1kR2M&#10;dR5dSsDwckHOtDwywvtuyXNhtm4ndHV5yzdNWFCVpUChGZUVqP4hmcLjyC8z99bBx7NIOB4tq7c+&#10;PStiVGL+PzNoasxHLm7KxvJoDN3Z5Nz7Esup6OPY2PjXoDAL0UuFU29Ue2TIYMosh5WLxGfbM/yM&#10;0piZ8w8tMfxfbOnK7Iy4/k2zsQmUtnuTRFTb3pavBLLbTqmsoaTYuLZPGlBe+a2LHlRZJFB/aerD&#10;POz7huWzXCNulzHLaadOoMCyNWoqeBqBkpFaVpQ4iX6XYbjbl7WJopA5ehBUMACGovKlRVlyrQEE&#10;CuJgeMO6PGK02LXYd4e3eU6yuNjYobOsR1zkNNlGK+O/kHMxiGB+0Y+oMayCZci1nl2u1cAc5MfM&#10;CuE041KC0CE7hMzYVNLEu6zOK+jh2WC5AjS4bZ1SxrGunBcA0ihllkW0gY21VsCvI7oPyUBgvERU&#10;4aqm4d2N6VaBFeI8Auf2HPkfA+FMR64aS3nFm4IHInn4n+rFuNNaOtKj7QSz676MFY901SIOZFlB&#10;7X3WI10FrWLNr/ktZ3QIoydTSM5R3sWSsfr5OQhsZMNYmSyJLJ6GJY2drF+TYvVwp5LWLIjCgGar&#10;ClZIG8TWq9isX6L6dxsIX1XD9KU/4ifxPh41/DG0ccepldgB8cHSKJa747Q/NrewsZ4HgGjkGFrm&#10;OC6IQZfk/t4Y5itVeUXqTn0KBUY/W3MOLQUcWiu4sSwC63muPIjm7kIimSEMPAWiND5ErXkIaQV3&#10;VzynuxlYdVmtoq5HzDh+zl+NcaFBrIFCOVMZp8jsnJMK2XDeSO6HFjgVhgj6mIiyDEe95Hofl3Uj&#10;RtYxOF5919LShi4pLalYQtnJRCR7HJHEytuOw5RYMwrhNjRiOVw3jK7uja9WfTqf1ORqo72yS3eT&#10;QSa1GoatOdeWEJlalaZ1y50wnb1t0Nz5zFhDMxpgUBEpTXBq08mKMT5BnCcNUGZOWP6erqaqNTj3&#10;5ESa7FxijDbRfEx96WhSSYWeDyC4JN+MNJMg0JHtPFiyV7TP2ETqdyqp6dTiBWNUpHqP8VTXCK6w&#10;StfN9mA9YXImvnBkWiz7ZiwnI6VQLWwBxHnKrIopDBNQslg2EeqOaqtVU9+OF9Js9LKSHGnOSMbG&#10;AwiDiQrY9XVSI0Y0ooXAsrToKRJcSURZCM6jEcNUarmo71pbSKHPTIZNNKClQK8/sOHaGmskUNMH&#10;7Z4kNIjNQwrZ5xvM8A5EkRniAIjixBEcrPjPjp2lVUG3uc8Iqp6mt4Tzrgu7ZjbSe+1bD1nk9WWU&#10;JzzVblBJx6VEj1svqaKW0ASuQita1WuXpfz0p6dqkk98ySOf/l2FeWTJlX4c6Z4a0ANqooGNzHlz&#10;4nFFP/UF1cR3gFTNqon2lDeTWorBwkC0E0JzQc4jrKljej5Edzye7Hp1L7csRF9WYWz+lid1wXBY&#10;iva1RezP3IjkaxelVK5yp0foq+m80VxN5EhLBchQV4ZfefDBHcFc3BYK1dRFf7fh445dtGxAkkK2&#10;pFbw72wdGimP92G404boZnxizJQ3SQBposbrSarf7g2cq76LwyGztiC106rrokGVlezcvlLVYNg1&#10;exZMyQ+SVwWjKDqVn2xrm9bjOcxXua57nNENy+nNzdQbOhkvrMyT6KohFAn/ADHwHx4k/DBDadsm&#10;3dGWKJhYoQzsOLUGZHxHA8lHxOLLPF7RsHyNpcvy/KMigaR8LtI1Q8t8gt/XE0VImS2tLWR7h8+m&#10;s3MAaHlsWJ1iNG7b4FTXvG3svnymNTbimnapuQjN5BXjc52QejFl7sNQ0lNcYpWvsvtUaD1x+zHy&#10;i3FJThGyFYIiDeQAHiY5/qP2Vh3V32ZF2bbri4iHzCJddBwBzoEGYzoSp/wgVMr2+57et1MCX1vb&#10;RqaAswBrzBr+PHnnxxHTyI/Jr5N5xq6Rj34hdLXXjx4iVeyLHS0fe+L43X2HkvtPJIWMxM0sL5v3&#10;6JNNqXDrCDJab5o2SrZFOP7geuNJbF9OldXFHAI+pqpZKoJITWQINVA+31MCUczRQmBgVwoLI/CN&#10;57iMVjWcue5v7err/wBn+y952DboHvOyoLa7R0VpDpMksQ/zS7M0w1MxLFVKVK0X5st72SwPSe3j&#10;S4hH8YowbSMjWmeVKccNZ4raP8hbWvh7I21qyryjKQZjGZmWb5/mEbNdnZzh9XXHm5k66zDMrXPj&#10;2aIaW9ft6yYbnnCKPCETkiBNaG6mvimpijSxFXFDXyiuApY5FSEE0opoUv5MYphmP7Ma4jehzWuV&#10;X9Sem/uD7ebNvM03cG63sMU8hYqiMENWYCOISeV0jkjUmZia11SRhRShaza3nhj07ayxV1VUZ1FQ&#10;CaU+6uGq8nvHrECZQHeDsvDgl5m8S2zHHqOJfNrLSJOdlsmtxCkpcrqVx+9o6m1x6m65FgQMeU2S&#10;GRKiMFHcB3pgdteN2C5Y4uR4Rc2WidqDEsiBmGuIhGwpBxhRI48ywyuLHprSMeS9qF7TQmQSuROv&#10;3Racsfa/e9wmkvuzUDWILBLidgkJYSEEIZQ7SRIg0qxUh6alrU4zuPougBJArRg/K9DXmKV4GvHE&#10;svBj8h3mxgfVgGaAi+dHiDIkrRS6XyXzCBUTac7LmShLHTu5M6iWuZXtfjmP172x/vS2YZDx90Mm&#10;Ir2kbBaqybJLbZf/AC876rKnV/kVXOWxwrMqoZJGHbEBPhkgxsuwcLESPPsJkMDhmqutkGeNhR9A&#10;JQVH6gMsl7tG7Xm1b3EsO6iaSjqumNzUqGiWi5NyWiqwyopGIBu21m0Vb23QtbMakZeXnQnwHGvz&#10;D4g46WNW7R13kmoA+RXjhlFhuXxxsBmo8gwy1P8ACzbVsqqlul3evdjGu3MuKenx2zOsp1hKEe+q&#10;HKErCTq2Q0rIoA8otpZdMusQwvSM4u3UzbJ8MoaxXMtQyMaxewjY1H2KWHKDWxQQMlvWSXBfYOhU&#10;kOMNvQayIix31nc7Q29by8rbeZLtflQ5jymnUPgpPDKlCOOJbtO428FjEHVTKVAzPAEA1z5rwPIG&#10;uJyRMWqKrFI0+3zNabDSVK5JZXBX/Y5cWNZsLYgjskGPKDAlQYBWKV6FNLKRVcNoupqsU+ms3827&#10;C2qd3yMn8cNh4RDw7YmD4tExe2raHYZ9hRiJSOiZPS2FXUTqJ2FX9eQU1v8A5dDkIjJXxVUqItib&#10;fZd4+iiupYtputv0ugjQp1xlpoVEQK6Dx83MZZ4RcbYZJ47yZNJ8xX5dWeQJOZB4ZUyHClMRyzvB&#10;vHLM5+beM1th+8KLG5Ntiuxs9uBY9l0/WGU18ezSxjUjczmLbDv4uatCaP2AqeQwIFE1wBCG1Ir5&#10;141ebe4cut7mRgE3MMguTk+45F/OMKdLlRiP6ftNHCLkbFqMcaj1RxHdo8rhO4jBo0XqE7z2z3Pf&#10;PqbbJ44BXTqFBpHAVrTSOHhTD8bhCQFjkQQqtBmAKcgvw/acSQuvI/xj0LhY1vMtpta4Li0FsUHy&#10;McyGrpq6LED1NixmipVSRJUbFVBjQhyryvDlVVWzb8amgN4+M673Zu7CIuux5dB1u3F23eQY3eMt&#10;CUbskW2YMWL2ty6GkQc8KucdBdbn8M6kRfSGxxXeyPcpdzKvUjyqwIyPwJ/bjESG5lURI7rmTpHw&#10;GOev8nfkL42/kij+MR/F3KNi71qtaZrtJcunaix3JMan0aXtBjFfXqaRsGsw+FYwp8uERifGedWv&#10;CvUjU9/Utc/z+raWQORkWqA9C9XNoG2kdKJ9UcNkAjHL0/05X2+nrDXXWkkZng0/EE8/sxIIoDGA&#10;NEwPPMD+vDxeNvjXfYxj1T8DXX5FYiIBUJ9mzrWmPDe5yvd3EOLPo52MUi8p1cIqKnK+oj5hn9Gr&#10;nI3PfGKKvLlRLLE7+U5OelOEcmOlR/KL/TlefTCW5i1unWtcjSuk/j8uMNIwJXTNThUsP7cWF49h&#10;OTQRja/CfyWua4TG9M3fmvXiY5yKqqoWbkjKHpX29kXhOOOfUeLjLcdMR6rtPwvEzlXOcTU97Oej&#10;eXdLVRcRX6u/X/D0gkltqZepaPUcDqX76hTn8MaqQjVWRyQPEf24cWHQZGNjXJgnns57FaiMm7rw&#10;MnUnHurlTcZGv/x5+vpJS8txrlOnc/g+Dj/MhNC20l7nKxOHJ1YS9qKiKqc/X0kltbRSmUrYn4dW&#10;Q/s6ePjIa8G++n9uDUVXlLm8N115sdLXp7y91YOIrl6l+nZ24VVHwvPuqf049EMnMsdarxf65eCb&#10;G8sG1HeNticyo7nljXf6ftV3Cf50VeOPSci7dNNaXBKvf6p0KSBhbohCgHV5qhhXQdAOR4Y+nVSi&#10;FXUuRmPDBoCoy/oJxrryzRru0Vvy964whlc1V/tcD2YRBfT9yI7pdz9V9Eh82xkLjf8A5+fBVyOR&#10;GqgvFiWrGuRvKNY5+vm8PH08Lx/X1tt0/V/RJtwvY0tNullcRNCJC/nJCBTlIjg1BNKZCmEuo8qL&#10;G+kIp5gfsywOZQZoZHBZrvyRRDIjVJN8hKuP0jVv7lc8GeSHicirxw1OV+vP9QB86w5iFeTyG8LQ&#10;Ga1G8g8QCGa9CIiowaswlOXN/oqInHrFvuW9SDbtvjTbDtcTvIZ57SBLqQFWGgt03khKk6ljSQq5&#10;AUkajTUySeU6Yz92f/q/uxvdiWcBYIrdY7jnle5WPBK8lE6AtZ7MI5XZN0PY9PdelFdz9U9F8fbV&#10;NUyY9lU+Tni9U2sB7zUV3Q+H1nX22K3LmIjL2hnVmLwJcefGRXKPoI0JFeqkY5yJ6lew+5Xd3ZW8&#10;7bufbG5WbX9tbzC1huFBRxdpomkaBlZLOWZVUXEcQYCgVnkAwhHc3EVx1omiDgELUVpqGZoVoG+z&#10;hjabC8qnDJAstJ5PaVkqEWrsIl35BybKBY1sl3fmQp9bJky404Mkq9D+43qUacIqNVW+lrgefWu3&#10;NxYJU0W6tXbNmW2YYdKn4JR+JOVZJkd5U41IryZOePkmSU060qIRa9Zc0x3m+PUjO9WcMbytydye&#10;9HuN7u9+7R6XcXj2+O0t4fSRkm0hARDezSOFjUnrh3V3hLJGdIbSM3N0s+6XaTydPyKp0gkA6FA8&#10;OJOY8CcsM/5F3VzrnRO1sqyrAKDVdNSatzOsj7AyTyRi4pRY7Pn0dhAxdEHGhV9R9ykX0uLFgog2&#10;yDSXhGiuI5Obos28e852HsDOMxyXbcagwE9dicXFoNXUVlvkEerxCUazyCPso9xBhVVm63sVJKAU&#10;JixIEZUC4DkT11RtfvHN7cbbe9jbB25Ed9uNyV4bgRenggtpbW3jee2dTKZZS4mRjIikI6SJNqSh&#10;lMTODNdSwGK7jlGgyLoCrooWU56mJqo4UGda45ndQ/lR1x4aaq1v4yaJ8WJGwd5XewLM985RWGtd&#10;bxLDa2IVNHT5l4y3NJL2Tm6kqrSSyrbHnwoVndEISck9Skb1SryW5xSgxe6y5KxMqfiuNyb02PY1&#10;RRb7IZNNFjyLCuhYhWtTu2Mi0dGI2vjjcxpDonSvUqO9cfOfcy67on261tN422z3OWW5tWgmuCZ2&#10;UBpXlCSIZ5Qhh6zO7PJ1VBorUwSa/hjt4CszVZQaqxOokZ8xqLfxV488c/8AgOvfMPYe8MS1fW5X&#10;tnx6i+RW3Mio6/Psy2LsDEMCFm0AMIGbZNtq+h3PzLq6x6ln178llyxyJqhmjE5jhv7aQo8e946b&#10;8kdk7FrMeyGFndbVUVZkuL41eavtoA8YwG4hU0W9gZva5mKbRFyhuaM6WRKtgDxo8BzJjXdthX3d&#10;uPunvneKN2Zb3VhGbNLaS+e0vJtXqEXzC7VI41HTcujQuWEE7aaMwDYjn67Jc3s+3NDHDbvHTXWg&#10;WXIK5NBmPNWvAmg4Y6F/yD6k83fFzxb8eot/i1Zqu6trvCabcW0NSb5ymlyLMfIeFNycGMSsKi65&#10;hYrcZBh9licKb8tMpe5gLfIIyV0bu9xwQ2GtwLyKh7N2Zp+hlZViWKNfqrB9fZ7q6viaQbtvF7az&#10;obreFHgloOorc0pKOluIaFsK+RFlEiwyBErimYJK17k3naJSu3bLZM1jaSOkcVxEZrSBWZmCW8c4&#10;kVEe41Mkkarq0yEAaicfXt3tczxSMqmKNTH0znqavzhTlTOuqlfjlht9xbB2x4QL45ePHkdsQess&#10;hzzMLnbe091YJtPY2Z+U2D+P+WQqPZmL+G9nse4+4ZJrO823uDD5sOAKZGn04QIQ6GjiiSpL250l&#10;407/AAZJEuc58pG57jGPXlDtLA9sAwihbjFzd28slXf11Hi1hNCfH0SiBLjTbCYxZIFniMBHnCrk&#10;v3sP3Ps+2PZzuDsjetvuO4+/t4a5iupLlpbZYtsZIpbezj6ZkadYZBqSJUijmBcuzxtpxnbbHd7d&#10;4R+pRuKUBd9CrEB5EUgNU5moPwzOJf8AlZ+Tnxdv9D2eitd+BuVj8ntw47k/jJvHxgziyk4XtTWm&#10;u6ao/ltRUEyXFQZTGz5s2+yUUjHa2JJdXWSNmtMUMVeTydj7WyHZU2Tl+m23dfSYHHsIezY+e6/s&#10;cRpsotqG0uoJKrGJ10dbqRJixoZLd8oUWX2qZAAH1SJzGtrnsPde1V2C67V7+7fe8in3D8q5jeRX&#10;26xnhWO7keJUCwmKeOIRQ6tN0zvckKserD62v59zeP8AVCglW4REZM5BC2rUwUBaKKKSK6Wr5qZY&#10;rd1rofxV0jgcfxq88I1JltnvnYoMt8Wsm0nuGTtrM9B6W2zgOOjLP2bT4tVYvheDTzZy6oxiLDeU&#10;ELIMwWwuDhFTVaz3vKbFzZcDH8qp84yqqllrIlzTDrZSOx2S22jjnRAS6eVChzJtKVkpqvhmUb3u&#10;Rj3taZjekXsXuds+2311tje2mxbzs8100fqZrYR7hJHApiMolUyqlwVhymQBVXUtNDE4lt504YRr&#10;WOS2Y0q2TUHOuZBy5HhlwxDDGvMKi8ccp2r415t4WeNu38Ei7MuMB2Xf5Njcql39fQdULY4XaZCm&#10;fYtlmbYnTbMjAx8rxXtayVAhs74AudXnK5yLj0P8kn5uXOH0F5j8Gtx+mPc2Diw6K+i1oCSisdO6&#10;xMjBqZwnFntARGxij4Ly9qdPQll3Ftnb+1dp9udj7TuW39y7tPeXklpDokuduadvNKyVyEwpHYl0&#10;pMrBo6KCCo00cG32e2wa0t7gtKGz0qz0/i5h9IVCeJ8MWVWe8cS0nqbxY1x4j4luvR24ttZxvrdx&#10;9KYoGmyXbXjraZ1fwYczKz43MbMg2JczoxgrsNl2kZVtK6SGRDUcRSoeMO0dnm3VFn1kGdABQVka&#10;3nU9hXxciFAfgpMhpqesHLsbeJExOFm2VVwJMsrIz5UwdEYCjcEhXoS1PZT227R9r+4t5iitp5e/&#10;45bd7/r9KSeO8vLWS5KLKmqeW1gcaACUjN2rmRDGIioRNnber+52+2kIuLPQ9WJjrVMwGFS1B8yH&#10;ynLiRi0X8bXhBivhJcS7VA53H3pmv8HkbUn2xMAsMjXcGa6oyPLrUEVKQ5c9utT63ulDVAr7YESn&#10;lZmGwlPZKCGPIjtB93z7/U7n7xQfae79g7H8Wsf4D8f4X3f/AEk+8fO6/tv2v+709Py/lf3OO/8A&#10;t9X96Ttj9N6Xo5/1H0nX/wDmI/W163S/Uulo+fqeTV/ldPyV6eeNNNl6L0X6afVcNVT82qnU1/NW&#10;nlrx05cMsWc/xjRP+mv8U7dv/qP9r/n/AML+S0/+u33P538Q/wCZX7J8T533z5//AAv3Lj7Z9v8A&#10;+D6vift9f//QhXiuY+NGX45ByKks/LG3oZqvhxbCBaVrRyZUWPGMdBjXFPkdtkeUNzHORGva9qpy&#10;i8+rBEbqxez3BIjwLODRgM6DjnX7MsKkXLxxywlMzmRUZfCv9K464baV+QmnlLCnbY/HRUzGsZKZ&#10;CttbbuhSmRZJDMBIURt5BL0HfHIiPRiNc4bkTnpXgSeT47OVEVfMpzul6I0VnVI5zPZ37f8A6D+V&#10;4d7e/wBPT+Fb1lP/ANeh1fYcv/RwrHHc1OuRKZceWAKZN+QNiO53d+NpiIiKnGDbranWq8N6k/12&#10;RERWfT3559Eclvj85jnMieashrkVWvi20VyIiO46kUOEkeNzV+qKnsn9fRNobOgK3sev78zzOEJb&#10;UKC3pZCa+J/H5uGPX5t52xV6rDyC/G3CDzx3H4TuJqoqJ7p/f8go7OUX/H0nJcjRDf2sxjz2kdSq&#10;j3MyAgWPYiL+3oZrwi8I5P09/Sas1SPUpoUeXM/2YZCULrAt5QKfH/v0xmHY3mH7fK8n/wAbwk6e&#10;XdnA9ol4X+qdzybBy1f93oklA0a9W9vWnn3K54RO3mM0XUvKKiucms3o3/FFdz/h6cQThWA641fA&#10;n+zDNZI+rpMc9anx/wC9jJdk+VvSqF8tfxyx3ey/29cbDdw335X+95Vp9f8AZx6Ex6vSJV6k1D5+&#10;EROFRUzazX9z+UVE7esGO9l+q8L9fSqXduCS1CakVBOefxGEWmBL61mH2V/rbBdI2b5UsaqL5m/j&#10;kjqnK8u1tmrOG8/Ve75VkRFRP8OPTlYtX6lg2VWWo1X5t09l8yGyvscryq6lYfBmKRrwy8vjFwGB&#10;Hk4yJ7U+U0hhNVvsrkRV9PI5oZJLcIhLB65E1GXPgCPhnhW3Ost0HYEU1BhxFeWZzwn4uw/Jm3v6&#10;SsyDzP8Ax95XjM22HFyDCsKwHIIWd5VSlGRJtJhs+V5HZEOFlUoXLYhFgTEaReVE/wCnq53xsmfL&#10;1+r3uXpBe3EVrkVHp0sjxSInPK/VX8f7PTXuucXcdoIlBZWzFfGQU/DEp26QRxOoahKaj8Mj+/HE&#10;b/1FWOPo/PWieIQ//OtB6vsSorEjuedt5k0Rz/2onUjEEi8dPPPPK/oki+tEGz689A+Pf9ehv9fV&#10;fdNmnmAH8bfvOFyy6FJGdBihscZ/yTNTpRVMfq9neydb2+6e3ui+68eisr+OnjrX6+3t/wDBfUjt&#10;4cjXQOHjy+/CKEOXXOlP6csGoo73N5VQN46Wr7vTqRF4+nUvH059BVev0RHc8J+nH+C88ovt6LBF&#10;pqZ10f0+OGYiCymRhWPj/Tnlg5FF5YilMBjep7Fc/nlqI39qN4Mnsv6eyesEeq+3S7n/AB5X3avC&#10;+6J+nrfoqalnUKPs4H7Tje7ijthqQHWRxHxzwYhr+45WPlQGM5Rj0c6O1UYRnLP2LIROonTxzz9f&#10;rx62MAZ/KsjHcicf5WPcnH+3pX/4+kbi9sLcRpLexhj4kD+v+7CaxXsqgrU/dw/ZgV2qsThjkXdM&#10;JHdXHfkwRNc5qORXojpfUjk6fqvsq/T1l8SXz/8AJSeF9vYZF/8AYi8c+tF3faBWu5wk/ao/ecbG&#10;33HOiNX7P7sZqXHBtVzsnoXINiPc10uCq9LuerpVshyvVnHv7/7PSUybJ63DFhNyEdkBLL5CxUjw&#10;Cyufj9vuI9WvGgVRDN45X359SHaLKLue3uLrZLlJFhbS5WnlNK58eNDTxocZnaRAFFtSQAccq+NP&#10;vxKbxs8Pds+YBc3boSdri3Lr9+PNyn+R5zUYm8X8jHNdTEgjNEsyXA3LWmQijajRqz931T0lCbkw&#10;t7UZ0XqDYqry2odz18L7Kiy+r6ej9j7f7nJAL+K/jdpPKRUHSBnWgAp/QccJpHLGvVjgTUcuJ4ce&#10;eJaB/C75tsVWSW6XBIeqJ2n7ZjqjR9TU62nHiXbXl6oqo1fdnt9fQN248N+jY+SO/wAftLW8fqvK&#10;umJ+ifX07HZm8RkFZY2+wf2jGxN2a/kRj78KOJ+FbzLcrVPe6EjKjka9U2dJN7NfxyJg8Mf0+7v8&#10;qKv0/wAfWpdz4qn0gZEqf1+2Mb7KvCKvMvlU/wBnrJ7Hfnuil6CozyPMfJ4/bwxmfcitFNoDIKA/&#10;dl4/hg3jfhC8tf3KfOtDRndHCDdndwVHdKdb+CBwtGI5rVb7coq88fXn1qJu7FwsI99RkTmIxVcr&#10;4ccfbRvCq798tERXfROV91X+vpSDsO6lYtDuI/LGpjUgAfHyZCv38s8M2llvpIkjURuDX7R4ZHlx&#10;wdQfwdeUcgkeN/qz4/iOaQIEUAspy+W6VJKrlQY1iYWQnDeFcqNTkbGr+nPp46oFhbVUK1i1ckQL&#10;KFHnR2FaNp2glDaUaEa0zmte1rvdEVU59Vzum/7Bs+8tt1zugkkhcrJmfK65FSdI/Zh2+2bhchAF&#10;1oTWtBQj4f3/AHYqU2JCwnVWxM91nk2yKGbkOt8xvcKu5tUe1LTTrvHJ5qufIrDlpwyJFc8wVUTi&#10;MYRWrw5qORfQ5lLbp9K8n091V4UXn6//AL3hPTW97x7Wehh3YMa8KNl8Pl5ftxmPa9zmJEsBCLUD&#10;h/b/AE5YRBs31erW9edA5R6IiNiWx29HP0a1tf8A3Goi+3PHPoslIeKVwZI2RysX9zXkH1I3hFRf&#10;Z6+3v6kO1Pte5WaXVvdSSQMeKhqVrQjMcvHCWlbG4eOfjo+HGv8AZhW0sGiyGA2woJ1zeQHFQTDQ&#10;a+0QDj9atdHXriojVa3l3KL/AIeg3eb79Tgpxx9SD91/7fb0REVtGaQmbTTOgbPwwrlKFJ0nwzwa&#10;sxZrXsDGj5I7q7rTNDW2yr22c9D+pQo0rUdynH15T1s77fZOoP059ys549ZSxjI1FZg3wBGZ58cB&#10;3kOuQClATjaLEXKJxVh5INeRsG8VZYsa5z2K9HuRzvqqJwqe3uv9PWPymqvu8TU9/wD74z/1onPr&#10;dtuiVaiKav2H+3DiRGiWNiwLE/d+7GX8OK5v9iryRz16WtV1ZPb1dT+rhHPI3qf/AIIvoHOsBAGF&#10;FeN3d5a3oe1U9uOE9kX6qv09K7HaoLq7+ZQTlqGdQD8cLXZYhCeRav4DC61xqyyvLDISxa+3jBrI&#10;tZLOK1gnGVFVZaK8TSl6HgY0aqr1VGtXjn6+mJi2MXK85yassAmlQKWuhSxw4xiAE50yylw0JIUP&#10;S9zADh8IPqaiucqr66KuO4dv2vbbKxtAFK2cRZjUlmK0Yk1GdefIcsRG9he2t4W6YDyMfuyBFPtx&#10;0FXuO3vjD4fePmSa8vKrEs02ZkdrQz8uyaqgXlub7LgNBk8uNTLaq+KGxuJ16r3TlDJeKOFgmJ7e&#10;nXqnxIwVi1o4sQSoiOiujDi/p7dRgtb1qqfqrlXn6+qzvby/u7ya+vHkNoRRdJrRq1rpPlpTkBxw&#10;3hhcKlxI5Zhx4fZ+z8cVTbig5XlFyuSbIl5Lk9ihZJg5ZX5PNydEUZEcvaoLo0hsVjSKiI0UUQkb&#10;/k4T0oY5VErVchAc8L78PCvH9HJzx/tVF9Ry/t47xmaRVkFcuT0P9PHCzTdUGFDSmWXHPL7MRqyG&#10;iFaiO5q1uSKFyjTpY+Bexhqiv/uMe7rVGda9LGEaiO55Tj0MlQ4E5G9YGoVW/wDjAd0qqv8A8zl+&#10;qKnv6A2+8772+zvFuOqCppHJWqgHygE58MuNME9rhnmGidCFU0qPAZCuG2h7CzfXEiQTHckOWE1z&#10;XLjmTB7gwIFzHMGDqUchFR7OE6SInHHHrJuAtcJpRzSDYVqdTWiY9FZ+iKirw5ePqioqehc/vpIl&#10;xNb/AKMglUUJ6hGY4/wnKvDicFLjtWOXTI0nmbhRcwPxwpo/nzlIj/HssJprCTXFI9HPuJ0MrZCu&#10;TvKJ4gKQKdS/seN7SNT2RfRQusoUc/zPmKNiK9xYqxxrCld5RobvxSEcJivYNE5H0cL+i+vl95Li&#10;+/Ih20CVgR85IFRxpozIIBHLxwge30swzySEqDUEgA1+BB5/Gvww65fyc7OusePibMLASXJjR49R&#10;kocpsG53ihKsFg6mNR5JErg2MkUSZPcQoLD5aEa1OHs9MfunC6S4x9KSDDHTxq2ca1hNrjx4bQ2H&#10;Za39jT8xWhIrEa4at7fHv08+66wbzPeLHDduDNx1UC1P2DyjjkOdSSMR3c7aOSYzIaqVoQdTUzqT&#10;/T7MXffh38gdx43mcvZe1M+vtrZHn2I4tg95MymltrcpcXrrGXKgmctSz7lIsY7Z8h7Zy9ySReGd&#10;1GdLGVCZ9iGw417JoreHZY7FGIp1v6/JqVq3BozxEre8rxEAAywXIcr160N0Jwn6ejq3EzIsa1V6&#10;VJDDPwwAa2jddURBXkaH+vPHZ7rjYWvM1xaDk+F3UHIK2VwkP/yK2aascsgkG0gthShR5zGx7ITw&#10;oJzWqBeWu5+qpoPTHmV5or7C6HIcoJUCLa08mFxCcxo3FjtEEZ22ElyNazj3fyvt7L6ewTRVjaSr&#10;L4VFP6Vw3MejiMsOCXrKGU0jAxCtEjxS3wJ4ZLUKxXPVr+68rTgCjl5Z/l449KrV2v8AIMBoQVNC&#10;2mr93eR+wK7T+LZKmHGxvMcKj5u5tts2xsyEmyT2X8OxlexCM5OoYwFRfdy+ob31usm0wwQQ0W5n&#10;XTwoyqaFhz41Cg+FaYlHZ+2/re4JPdj8m3NeWdMo6+IWhb7QMQK8vdpYnTV2T7TzxJ9npHxG1lkn&#10;lTnlRCuIdlQ7IybEI1yLSeLHAERu8wdrQz7pkdF6XWoq9StL22I23Gx0wHBqymFoCzFriVh1DVYz&#10;XVNyKwv9c53R0YnAixdo4vHMOxfdSush1ySmJGvY8oz3vWYN3Y9V84ktNEjmk70Okj5gAOI4DPnX&#10;h44ufzX7JBYXgQjnXOngDTx8ccc2tfKe78iZtuHzJkWG7pew8qyTNrHIKo2O41tzSeR5zOLZTqrx&#10;629JhHCPBqFF+GzAMnZMwyfGjp2EqSosj1WLvrcHmRTbtpp+G6fxCdh+CZjrWXl1HkRcgtI+p7/O&#10;a++wiZet2VjxmUOWap2FV30i2Ioo0WZBgwBpMFCm9gZpJbKs9ktbJDbErqqCRHrqubVzRq1yAIpn&#10;Q0xBd4d9m3GKWdhJcUrkaFqGooOZFDStSDXHQ34yai8SMt8c41Jkewsotdk5vqnZ2B4jeYilfq7a&#10;G8ca1hmWN5fVtbqi3SwNC3Tpi3xONQ17LElhHbMLPWDInRTq8L0lyDcOB5LJsclrq3yHleSe167E&#10;sCzTUdlEpsQqcNxejyqTQaOPYXQ6ObiFy3KG21q3LLZZkOVGbKZwaxBGhv8ArSW2RhHbQiRWkCAo&#10;dICrXyCtKGo+Y1qKnM0GHMgeWl7I2lGXUFOZGqhzplkK18MxkOEfpUXS86XZNHCynw4J4e+PeVZP&#10;K1J5F65ssnySTsPPsl17VZD5FzSawyTNcc2BXU+Bjhwp+MVjKmRVFmshOJCpp5JMV4cc1/ilxc3V&#10;5u6Ximz84soduNMDhlY7XVRW3MKXX31drTC7uSy82FbmrbQ0GzzC5CSwd1PBDFWxh9n1Il2fWDd3&#10;s6yDkARxbOig5uaGhc/YKAY2j3OwkMVl09MhyrSigcKHKgrStOfE8cMnn+Ub8DjGscV1DFzrSGrY&#10;hMfjVVtawbClv6uDiU2K+lt9/wCf41VpiuhsTknw2Pe1esMYKykI1RT7YlxKnc+qY9Za7t9T728n&#10;vBQtzPsKvCjLsTxzPaOgywxaC1PUX1Wy0dauZGdXQqe3rjS/7nW88Q/QvUQnKfbiPa71NtatXS3k&#10;OVDmCK1NKAEE/YcQHuPbxBdmRKFcjzNAc/D7Mq+OOjbQPkfX7v8AG7Svk38CvqlzegiQtoxngsDz&#10;qS8qR2NJk1RHh1IjSW2EPJoMmOwb2vaNj2ovUqNd6c5mW3v2GTaPoa6Q2rCJ8uZJr0GKLc3IZXVX&#10;PaCc+Z8GVOhm+I16qNoRqrk4a1Fmd8JLjqOYwQDmacCa0HHnQ0wCKLrPmIY8vsxK1saoZZQYTLaU&#10;CfbxXyIkFsxzHza2qWIhZgBGDwhAilhU7k/uck+qK5fWIJk7J4FfZSAxB1UX5QgEjulQnfGhxmtH&#10;CjimSQoyAyw6Uf0o4bmp1DdyvPre1gTQRLlFpNPhTkP6fZjKIqsSDmcDBjh1hpUeGXmZIksLIY5q&#10;P7sySqdyQVRhVxJhIo/ZVXleERU4T0cVMCzDFAOWZ44jPi2Ne2ABCye/G60rWzGWL1CcZmMVhmPd&#10;1I1UX6oqqjbwLBNrYDRWopxryJrl9uEpKFmBHPGmwfEkuO0QRvIVDV875BHjESKZW/OYwkdryMIz&#10;rVzHtT3d+qIvpJjto47SdWV0B7sobMtAkkhojvhR5tpyk2PZ9mcQck0kkhrFkN7YBNRzG9XPp+yR&#10;SFgADIa50y83H7/jjRVGo51wLWK1scXWXop2Ci9sT5CdSMhtG6O8KPAxRgGwfV0r1EevCrxx7m1X&#10;RGh4/ZR408VbajgMdPtGTUZEfAjHEWPSgr7WSSZMkB+KZzxsQZncMYqonSnpGG3W1ZmRwARQmvLj&#10;T4nLGKioFa4CWEoBptesoD5kV0xnwYg4hjPHNYN6fcDyI7FBHB1ymI1716URyr/XiWvhhkDRblBB&#10;kyrexnSdZZjLfMlgd3LIg1o3ypD3MasOF+1U4YiNeRGL18ub6W6lbzSzHWYJDmOJGk/YOGX7cNJ2&#10;CXFkpYV9THx+0jl9uKgvzgYX/JvCiqqRNp4YReROnyhJJ4bErQxzZGGO9Xs7Zyn7s5rGIiqjXE5Z&#10;7e/qyuyyenrUmWtqhmVGO08nIrc0WTEIUcevBJkoRgJDVSRwyMqdKJyj+OPfhUzeWc1nGLz1FIdH&#10;UOY4HMZUzy44JEXFxdSwa/8AMuGRQwPDVQ5jhx445pMR0Dn1ljELFcQl0y55tjN6zT2CR8ixrLYU&#10;FzsmPT1dvEJb0MwL6SwK+0a8JyOQZAorCdI+tj2H8VsTstlPyDyfyqaSuzXYEyyh66YKFDsIuJ60&#10;iHdVi+FCsUcLvX5I5AdTXM/4UKLz/ddzXUtzfSTNf3h1QSyAVrnQZlBUNpAFCW0kg0oDXFrrtjQ2&#10;UdpY3ZgijXzMBUsKVIOTcTmch9uFz+aTyywzxpXV34rNZ6ro9o+M+gqXD52+33+UZjh9ttnyBnCr&#10;89FAs8kwy5iyzPqayyi3trIOGW1lpcCQbHEhDUC6isNHtsiBd5tlmR2mKW9zVZXk2dgDTCqvvYYW&#10;VVeM1trWQqLHLeipKS0CyO4DZTYomlY86SO/67+9mF7Btdkmse0pY7m8VleSgZpWY51IaNdQSmlW&#10;UVJCgitcQubcF264WNr52ds0HTU+IJp0yQSa5H4cqYeLR59av1HiEPTmktSYhQbPoMJ2trPWmki2&#10;uaXuZgo5N3hlzs+xwzM/5LsCht5WS00iMU0l0WfaShQmmjFaGOjPadp8je+dUSjXER0yFIoS17QQ&#10;4wapgeuPYXIXdg6ucjun4xyk7iMa9RvarV9Xlul7Z7Nbw/qyLauFIm1sWPVY0KRsCVp/zqooSRqB&#10;rh8sitInqIyvUFSacSeOXAeOSimJA7KyPGNK0lbUbVrq3VVr/H7+v2hBy6yuMjtbHPLKT0zca1na&#10;wlsa90Trahfu9dXQkivklAkoB2kajq00aIGKo7MNk2WpUmzVAyQOOQyKjO60SqiggBXpa3jpQjmu&#10;crVTnmmu773uW6u4G7V3XafQzHpR9ZlMitT5Y2AdZZWUlypB0qQmRIxKoxMsMa29wqxGgFefHLIY&#10;qi31k+y8jy2PP01k+nJWLT4hMHwgeSWWPWeQ1wDgdKbWxLfplAybOryJ3pkhhGndXxTiioYZVHwF&#10;h5PjbY8qVRQzXLfl9kklHuGPmWUrDGfOkdU2SJCjeJomDUrlTpYipx6Fbt7ee4G/R7dtfcHdEdjZ&#10;9HU9FHUJjzjCW8eiCNlBVnkDrGBTUmvUxHXW6mKQW+5w6guYy+7l+Of3nG7MPEfyyzOdhmM7q2tQ&#10;6ZhCxVtkOmjwocucqYbEgEp66t1rQth4LittEhSYs+ysy2IaxgnoSSjDqZ3qC/nZrfKfIXBhYzSY&#10;q3Gdv6jx242/rDL66SsKz+RjwR2Njh+PzykBNnxLyHXuV4WjRI9kGLKd2xpybmr3O7I7P2UPfdq9&#10;13G6dxRM7NrZa6w35gIVQOpqBpRmKg1YiuAc297dBIYify5XAUEZjVWmo5ChGQ8aZVpi0n8UtNoL&#10;wPPn++KPyjyreGnd/wC0cG8ddj4lZArLCqpcwuLWZWxdj7HgVkdKShtQ2ll8aPIkzZbpFEeXG4kS&#10;ROSKY+E+c6y3ppGs2oOko8L2ZsK9HH2pmdHHrB2OU7GpY0OvNaSq+c8p2paVvwpQ0eJgguk9A2NR&#10;nT6Dds+k3ewk3+N1j7hkXpulACxBBZxxGYCilKVOXPEV3LcJdv3u2sYkLWIQuEo2kDwLCledBqqB&#10;xwsPyBRfL7xa3XZU2sb6dvXx21Hgb8x11415TV5ZV4vhmFyyS5xLCXsPEIFTMyGVjyx7CuiQ5lke&#10;YGphNQhODI9WojeE++PHbMMznaGg4JvbS+V5zfbEXXWZqlTsyqs8qlksL6ihXsaTUQTjZPkldFnC&#10;e9Xx0EE0RXM63a2F83bpuzIFNoWLESjgedGypTMnVQUArlg5JLBuxiUTNHcc9OYr4Cta/ePs8cKD&#10;S/5z/FbfGrKTCvLTP828C/ICloS4+HZuMUVtkWkbdsZ0dtHbQJU6uy5kYbmuQhKvI4gHRX91RzTC&#10;VDepj6/3PhAZFZhF3rW80llh2ja2jyqB0x58wKJ3YwbntCLYSOfZrk6hOcqJ1JyiKciguNxh6k99&#10;ojmHUjqoAdWzAOkUrTwAGGC7LfwXslz631ECkggGjJnwA4UHOhJ44iN5MeCXlFsqhynyRwjzNwv8&#10;hmphgOUl9rC8hV2VYXT2/KhMzAaS7vcKqKyta9pJSQzJMZHY8ihRGOVp9kuzaU8AlitySraeacQm&#10;gx1b95UCATnv/Y5Oy1jXo1EVU5X1U2/bpE0z2MTFXXMnRq4ZccWFbW726I3SDeUDN9NK/v4YUXj/&#10;APj6zrWV7Q41Z66oNksqsRgHk2N95FSNHw66ZNuLHuQYtYnC35zGY+SaS32Z1o39UT1EjNdkQ2PO&#10;Yeyb6IzoXjsaSbOanTyvLlfIZ1Obz9fqvqKPdug09aQ51/yx9n24IancCkC0rzkxc9rrTkSkrogJ&#10;vjxqKO8Lnd1ZvnHk1mrUVG8qIkSOdr2P4/yO4RFRf6+oxZDtZ3ccjd05mByKqtUHjTDl9aOTpT97&#10;7JE5Tj2X29bytE0cZ68hJGY6YFD9uNiQKZoD/wBInEgKzCKWOzoZpnRkUK8MXueV2WS06GucqKiO&#10;oTN4RrueOf6+mxlbbld3t/69bKEjiMYnb8VKYqDaj06nq51pzwiL/tX0wZkX5Z5Cf+gOGPlkCNXV&#10;HTCm/iOOtRVZrXx8RyCKRGG8kcpVqk6PZn/5KEajX9KJ18cN+vHouNtSe4rvj773PLY1zms+N4fV&#10;vQTlVRvPcsOrpbxyi8Jz/s9bhyf/ABZv+wMLq2uml48/hgkjY/jasapdbeKcIpHu7wz+TOSyFY5E&#10;byndHgT1c7n9ERET0BdsXJHqqi3V5EFdwnHwvD+h7auVVRyLzKVzOeFRP6+s6pAPnnp/0P78bMpU&#10;irJ/2f7sDkxLGyqjB6+8QCvVFc9r/ILLDPThqvarv/zakc9HL7rz+n9fXzM3zOQiqm2PKUjf8iLH&#10;8RKRf3cL1IrRSUf+iek2mflLOP8AqD+3DVpCcl0f9n/7ONK4XTovH+lvhY9Vd1cG3vlJPZqqg3oh&#10;NSk/d7r/ALP6+g8jJs5KIjW7W8vyK5RuUULxDqobmNT2T+8+Qzqeq/o1VXj0/E70znuP+wP7cI1m&#10;zpo/7J/7mAzsAA44zRtLeDMnoQjGlkbvykr2o/lXMa1dJyGqjufdOfb0XFudjkbw3Z/nS8adPLI3&#10;i1WM6upyeyK2w4RVX9PbhPWbK3iuLi7uJpbj1SRnR5BwoafxVGNDGT5iAWpn5f8A7GNSa7hpykrR&#10;ngWwLnOVFTcV+9VK1U/QmjhtVUb9V55T0+eh9qZVqnLHXNrM8u86PltnjeAwk2foiXj9fikK5nKW&#10;0zAFlDNIp6OtrEeMcmZOVqr3GoxXNG5idNfStunbUDRQb7Z3d5um67qm3xRxoCsbyCSVZpm1ArAB&#10;HplIGqrAKDnQlslxDHcJFd2pkWVhGoAORJrU5Ci5ZmuG32142a03ZiVlg+Z648bKSuro8rMYkLUm&#10;yLC6scrtcYiPl02JX1UmC4jYz6W0Ly44IpnlcwaNb09fV6s23Xmt/rrUmXXZKPKMkr2VsasZV6ye&#10;bKMvurCe4QIgsXh10Ak1s8x5BFVxRpEIALnFewTufXVfd24dmbJBe9+d1Wk0cW2QFtLJpLpKyIY6&#10;KxGrqGONfONLlTXQGbE2vLqze0uproFHUVCUrqoaU58vj9uKZPG/Ueht1+WmCW744K3aGBWORZtS&#10;1+2tay8ZxwOLQygTIqnLa6ZbzqG6rauHXQBx3Nlts6exmicJjyBfxGD/AF2qdm6xziMHE/NTT8zT&#10;sHGthYfLg61yaHsLJomHSQQ6WPiQbGtnQc7aS/shDusdnn7k+v6iKrI6kcyr/wDzJ7Q9yti7gl7f&#10;2q5tt22cmcIEUSm4X8wx0Ejqw/JWJgH0urKj1U6hGDulrf2sltFHoEVCBQ1JrmBlw4ZDliW+V+Oz&#10;9bbexOxiQfDjbULd1pmOH7KBbDixMABZbXksuc0kZRFjlWdh8SZiuIdilt6yA0YZQxRjR5T2De6H&#10;WeZvsrOtim2rWQ/yXYNaXESIWxwbDtW4tEwKsunYuzF8knU9Jcjkwo1dmLO5PfDB0x4Z5DmDRFGx&#10;/rkjuHvGHct+bf8AtRbqOd7URXaihCT6QpRyS2tpKFjWoBU0C0GIpeXmhy3UIFeGnL9o4/ZiWuus&#10;H05q3TlX4/ZTmvhZnWD4xNfHxSbsvKLvK8wtsUx/LWZTgL8zubMceZc5hhRPjxvuqlIaQWEGXyN7&#10;3CYQRrncdbjGPY1T2X5WoUjGbbLLOkyd2K60TII0TMsVrcTtKB0uxhSWnoo4K10mMJze4CbIIYb2&#10;PRrkh9ruG/8AqRJPNdVNcxQn4fOrL5TmKg0OeGXr5CWPWqxpUla1pwrn92BWR4Z4x7EzXPsvy+w/&#10;HdmFns+l1nU7Ar8goz5JVZMmosjyXJ8DsrenmX7K+dcUc3JzNZLKN5nAGIDlUImMR+c88jN7Z1hG&#10;e6xi6n86MfwbKsXxjD6h1Ri2pY+b4jWUEGprbywg55dRpWSTrHYkOtMS1+cSS+OScZYxWL0qk2uO&#10;9rmJXiW2uEuJU0hlI1Cp89CwJOrPjUrWgagABCHcrgxpEspOlaV0gf8AtDPkPDEPNQfji8UtbbM1&#10;b5Df6veIuQeQeA5zsPZF3m6QcvrsQzHIc5uMmuaQNjrCr2xDwiHF1OW8ixsbPCiQigDWBUjVdx0D&#10;8C8gfJXEbHAejT/nNmFLh2sZerj1exj6kn0l2K0tn2Dtp5dKhPDfWGbY05QDCeKUbHwIqR2sTvEc&#10;4v7ed7ptXuJ2Pb9yif8ASrnc4I26h1As3lQqFCkuEUqmtjGPMSKkYdWd89pe2lzKhKKwrkBX411f&#10;jlnhT5/+P3wt2LkGUZJbZ54a4jkmV7s1nv7ILrWGGWGM5AI2sKytxsuH4y7/AFMNXUmGZnRsmts4&#10;jo0iGa1tCWJQHOIKNkNT7Z2Z5Th2Xq3OtUZ/pXBrbHMZZL2Bl+W4dr60wWHWZBJk/wA4pRwL+9us&#10;hzmwuIVeWHEEg60CEG2S5vSRC2j3Fu3Ym47VtcWzdu7zt+0O1xc3N3dNaiUtLO8YhgMUk2mNQsbI&#10;ZFoQGU+ZyCem7iM0KQ0kS3NSdVCa5gEaa0FPH4nEHM78NvFr8edr45bp8Z86sN4bhodo78umafxP&#10;WMvct1vGw2tg9hQx9HlyiHGZh+mtRYng0maSZcW/VZFijlvhOJJOgxjcwmYi90vBc/3b5L5FiVUf&#10;7s3ZlHjlJjU3Ys1by6PPxSlmYbQApc0xpkdZAD2gYMSDKYkdzZEgqFVewPajYO+9+9sNs3PZYtrf&#10;vN55I1nknt0uY4NK9C8uBoMUJVWgEVuFaQxxajGqslTG1SR7pYSBb0CRJTRhWoryNQaqOQAqKZ4f&#10;zxaxzyqt9AVG1tF+GPgrrvyNPdSceXBbvZlpkh9Q4pZYPSuwnI9lxc9l3GYa82BiNYPGy/wyRLm2&#10;cWPGeMjYYjAY2KVvGNFiYw7CanJ5mF4bcvxiE3M8lj3j8mjx7GXkEbHbC0ddEPJyeG2xMe3smRiO&#10;LKkK5xBoMXR197f9vbN2lsB7Ylv4BuElq0zvCsrSRzSeW4uy0iFmSebUYonlXSAVVCGZS6to7DbL&#10;sbbtu6s9wwHUIqSFOcrEstM2zAzIBoAMXnanoo2Lwz43lmSYl/rBlWucdyvNrzC8bsoIQ5A3Hg4z&#10;kGZ4825iTyV+EysgikZj9TJkjbDgiSOwZVcXmRv8eyL+G/6cf6hYp/GPtPb/AIj9t/8AoO/mH8g/&#10;mv2v/UHr733fu/2urvcd3+39PVd6tg/37/vb/ad3/uHTX1fUPqvTdL0ev0fy9LTnTR8vn+bPBLoJ&#10;+qfqnRPpuOvKtNPT+Wunjn8vxpiC3z9J/wDMp/zZ/wDLZsP/AFc+d9s/1O+7SP8AWD/Tn+Gf6N/z&#10;H/Qfnn+Cdv8A4ztfD/8Ak/8AzHo7n7PX/9F9vxxSTN8WKeU2RLYbtUkgjo0hoTynrg+HKiOI9Wi6&#10;iud7OXhET0S3aVyNuV40kVwTRxUA1pUfcBiTWcMU9jFLKoLmIcuNDzwmv+pqq2235SvHWAYdO8d3&#10;474HQulZBBsrOoqAvzfcFga3PXUoz3Ng2AwTlUIUc53UqNROfUzPm2RXN5Beo9Xoqo3I4Af3tVF4&#10;VWdSLyi8rwnv6YvLLEAfSwECgppNKfZXlgStnbXUzJMDpNBkoB+I4GlMVKQMYwiBFmtTbek0gtg2&#10;D3yz+Mu3sjkNhTY6jU4nTnRuhVezoD3Hp2nu54Y3n01u/rWVDwG1YPZVnrXszXC/kwhTJ8ljiQVe&#10;5gRxZ9e9xQOXli9XCr9E9HNvupUKytDCSyDiuQGfDjx5/ZTBmRLiCsZld0AyzyAAAzPA0xLr8MOr&#10;4WbeU1XeR/CrXXmlPu9LTrdmucmvsRw3FsLBB2ESmh5baNzHCc+hK65iCY0kZBd0XQ/rLx7eqZ7z&#10;cVvQTXQ7b8meVRS8q5kYWpbeQZALy1veVmYu/uMRqcqvCqv6cepxBK01tGRDCzHkAAf2rw/HxxGb&#10;i4KsyveGOvjn9w/fjsCieLhupHr+CjwXiO938m29o0iI5HqqNagfG2Qicq5VT2RET/cnpJzN+x+U&#10;6/ya7HeqOc13xdO2Q2q7hOEVSZknDERfXwibi1oAfhQ/+yMNNcYIP6vXPmP7jhXV/jdYDajf/tJ/&#10;gTCRE/ahdnaZPx788cj8VjKi8+i9N81HPUb8lm5CdKcf2dSo1FVfbqXvZw3rYi/ROPT0SQjSPQ5j&#10;/lFf3YbyXrPVTua0r/hP9mD4Pjrao1UZ+Gz8fYEXlXNJsjVTepVX3T+x4gnRVXn9fb0bVm56K4sK&#10;2oZ567rziTaT40GJhVrrCsq6TNDyCon8ZtbFmYzZEGstUarHlaIjmJx+1fTiF0WaNo4zG5PEoueX&#10;CopSvOnI/djKFi8ardpKWI1A8gOYy44OsY0Nf0WWY1dm/Fr4I6sgVFzHsZOysHzzB7DO9fijDO5M&#10;uxGHA8V8SlS8ipXqhAMFZwCOcq9J2L7rbz4lyO5rCxVxUVW5dkjU/wC9z0xoKNYq8qvKf+r6e309&#10;Dd3rLNBRNVJlz8AWXP44kKRxK+gMaNDQ/gfw+3HIJ/1NNS5nnZrMw4LlYXxx1Wqmby1BKuVZUj3N&#10;ThGE6nf91elVVOrleefUoDGYNgv7yt5EP2RrncL0N59+UTj1H7aB5ZbmtsCwkbOoGWo8s8PXt5Qq&#10;Co00FPwxzuRKyQWVM4rVIvzZjXK5WNXhskvKcNYROp3H6c+iksho05dJdx/inCL/ALP7nqRQQPcM&#10;FFqgK58QMuH+HGA1mocK7ebLnheUuG29qUY4+OIZnHKq1ydPQi/TuNhk6XO49Fp7SKNq9cv2Tjle&#10;EX3X/Due/PovFaBKNJbKKeDU+z+HDF4XLaoK/CvI8vu+GHfxbSeb2siOKJr75RScvGNx5A0f7q3p&#10;egqcyNRrf1Xj/H0VuvorHJ1TVaie/LWCXjhf8JHPKovp5OduWBtEKiUrSpeo4eGgc/jljSaGG40i&#10;RnDU4Vpnzpl48MPbTeMuzpTSJD1ZXyCo5AuHJl3iKQJmL79TsWVjxjK3/MiJ7/T062JyRyqvvMMp&#10;Wd8idaojVVzWsXjhryeyIv8AX6+qE7m824kquVKZmvM86AfZ8MS7b1iitwkVcvHjwxXn5YYZc4Nt&#10;MNBfUMDHp64xRSkrICyzRPjS0ko06PmwK43yDEEvWnb45T2X0pV7fDuXL+5F5/ze/wDj9Pr6jq9c&#10;FfKMsO1lYmhApiOnYd7dCMVWoiNRWs4Zwq8InLk9l/3+o3b7ltHlun2uajmSL80Zw+lrhuEjq9qo&#10;QZGuR6OR3v8A4+ri9ot0u9osd7sraUCKedWcn5qlXGRypQHLLLAbdH1SNBoUoY61pmM+Rrjod/Cz&#10;jrr/AMW/yzWEd7oFnUaFxWRXy4RpUE8OcyozJw5kOVBMKXFkjdHRWuaRHIvuip6fUNDQOjCK6go1&#10;erUVVSqhoqqo2qn0Gnuqr6gM/cXcMF5cQQb/AHaxBzkJCMtRHhwwRjtLVI0RYFpQYo3sd17udOkx&#10;H7r3IYI5JQtUu0s1eNggyiM/71y7qVrWIicoqJx7etEaqo39xfsNFw2VKFytVEReBP6WIn9v6pz+&#10;v19bXO8b/RR/uC+qY0P+aeYz+7LLGRa2or+QlKnlg/yvYm2auTSi/wBV9suWdhWIW/Q7Z+buY41n&#10;XKc0v3u/2OMo0VUThqceyesfttQkuQNlRUsRkeM9E+3xEa1SkkscrU7PKezPWo3PdGgj6m5XBOts&#10;9bVPlU50ONViiLkCBNNPD4nH0vMdlNwXFbuRs/aJT22UZlWGVNj5q8pR08DGZUdpUdfKJRNfZr08&#10;cKv6+mV8iWQ4GpchPHjRYznSqkKqGMESuYWziNVHPGNrulefU17E3LcV3m6jN9NpktSjHW3AstQK&#10;kiuXMHAzdLeHXt7JEAesSaCn8BpU/wBK4tj/AAKzcqyv8n+kIV9kuU5HGqcX2bejjXWTX9xDBMh4&#10;RcMFIZCsrI8ZZA+6vC9PPC/X08mESlXA8JM1G/8AGY3SKRVRVVea6O1OlUVFb7+q+7gT1XcvcErz&#10;MxjmkKmvHMk6ss8FrTQlj1E8Mv8AhitLzRo0qfNDy/oujhKnyO3AEY/2o4aCze3eo1R3Ll6Wu5X3&#10;X/b6VbCq4Tkc0a9PLU/avPsqoiqvPuvt6DPCFljZZH8wBIrlnnQDw+GFo5CVqQPwxGQkdgVaMI16&#10;nIid1Gjc5etOVTqRFXq/d7KiemDzuwOC9OgqqfNVWA5MFk7sKiCa/hqhYovbnpXhVXn1efZlwY9r&#10;sbQP+X5jTwJJ4048MQbc7QXe53AeQLmDyrw+OeLxfA/V2KZHoCqtb7dWs8BUlrkgxUd3L1t/IGKt&#10;wSCj5EfIrEdy1Xq3vC6wtH2nIrFVEX0g3XNir1/+hizVF914bZqqp78cuc9vCrz9PU+knMcQaGJm&#10;lpU6qmnhThhtNt4hQNHcZg8TQ/1YnJA0bqRIzmn8t9VCRH9kSCbp/oa7lqv6IwIkt5W/tXh/UvUv&#10;Pt7etTre1Vyf/QpYL+325Wei+/6+8lnCL/X0x/V9xOn/AE3LwP8AbjVLFKFjcrU5nMf2YUcbSeho&#10;seS1PMnBOO+5qjj1OvDARGPTpG8YcQmfIINXqrmNVvKcJ7cesFsbfp5/i8tPryjjGXj6/wCbqsm+&#10;3H9fScm77kRQqR939+HnQjkossy6Rwp4/hgwBqjx+WQrX+XNJMbzy34mNY8x6r+3pSOkPU05epr/&#10;AKo1XL0+ia4vZIBVvyYTqp5TkYMal7neRCR07nLZUnhRq7jjqbzz9PS22bhMJH1mhJJz8Tlhz6SO&#10;fUGaoHhlx+7Dyaa8fcGt7PZr8Q2A3b0KDT0zrGW6j+zvx0ywshMyCwJsNxBTpbRxdxCtjyWj7S/3&#10;G88emD1VlLLPcm4IZCyRJU1mPtHKjNc5w3lyC9G8RXOINeOBpw1rmrz78L6nN7vce6deCZVAjgjU&#10;FBpNRlnWv3+PEYB7vaGW2toBGCoJyJ4gD78WGecOrrCh8NvByqqKbE7xbSRkVlZUGVr2odmE+pMV&#10;I09d2ayzjfJGWN7uNHK3tO6epi8epZQZpiuRzZUSev0cyW3451RUT6EIg3Od/j1uT02S+hEAia4b&#10;o6ss+fjQ5YjUttPbxhI4iAcv8VB8KfHHP3sTXldVdQpuG5nrtPY45mFy25BjrCMK5G9+urCWkYAB&#10;oquUbYUZzW/ucqcelGEitVqoM0LlOl37u/Hev1VP0+n+CL/j6ctM8ihXVJAOH8LfDx/DCMEVvGxa&#10;Zn1k5+H3CmIt5JCJLCeM2xoM8QTnEiq8C43kkNU/aMnLHHY573IqNQqiV3H7U9H8dUejejtuTlE5&#10;A7jn6cq9ionCqvqJbqiiGTrTNqHDWKj7FYcKcKHBbbbqeN3YBCKnOmdOXPw44i5ncJoWmZPHYRSI&#10;JHOFkEF7uCL1dLItkJ73KjOOOXqie3KqnpbsIqRI/JeG8NajUVGfRq9SqnuqPVf8fdP09UVPbq24&#10;3oWCsmompqeJyFeFKfDnxxYCMHt43dsqD4fsxD4kdrrSd0RVUqGcvdd1mc3lyIxg3p0scJqe6eyq&#10;n9efRHbyx9tyJKVvTyqNV7F6lT2+i/RXO9vovqX9s2EkUqSSWK1oMyCKDw/szxFd2vnY9FWDR8Dl&#10;wI/fh9NT4lKmXUUv8dlzWPVoVP27FgmIZGq+R3YzWorQD5fwpERUavVwnpisvtcfDEsZN5axKSlr&#10;o6yJ9+1izCRmsG15QjiyWIAxTke0T/f255Thfb1M7qF7J3nuFRbc0II8pzz51qQDwp+GI1Bt0895&#10;FBqd1kNdNacf+YHLxH9eOgvxOw7etYzCv9IMBybbW28ssi02M6Iye2iYRi1mA06RErsjyHNaCaa6&#10;x2ipamtk2sFXCapnNUZUcxUcscso1dh+T1rWmFuc8KSNkiMSo0fKnDJEkq043xTCkDaeOUSNVvT+&#10;1f8AN6bRdybDYTSqZ2aq0KnTkcjwKjPBm67TvmcLbxoRxJZz4U4f14uAwH8hfljrm7nQLHGfxWVF&#10;1SyZVLcV2UflYxmruIl3TKSvlQ7qsmVB5dbPhTO6wwysaYPsJyJx7MzL8f8AXhqvI6s+P+StmbIa&#10;Z9EGxneKS2T6cB3oyTIo1bbxeixPEc8IyKRFYru4nLm8elP92bCerGZSWYUIYJVfiDTj+7Am57K3&#10;qXTSOICtTR3Fft8QeYw8Mz8m3lhYT6GTNvfxEY1Dxm3dkUqvpfy2Q6t1k4UQ6Br8jC3BjpY0KFMw&#10;54xB9BGj4T2X90IN8ZdlOP7f1zgPhtUbJyba+nX5seqxF+O1VRn2LW0+vc3KZAsdycWQ09glTQWL&#10;IjVf1yQOeUnTynV6hvc+5w313a3NuxLQDy1FKZ14Z6svxxJ9g2y52y0e3eNRMeIVqkACldRAxYNi&#10;GLYjvLw22TlH5IoXjnSaw3o/Aj5cXXO7b+30Zda1xY2MG1tbk27Mh64sGQcjyGE2WTpIyCUZ2CQx&#10;RGexU3O2/wDmZ+OiM1P5GkIrfZG47p8a8Jyjk5XDEKr1b/T26vr7egDT3+5Sm7uC7S0CnStMgcqi&#10;mNntTDoW36isDqykXM8M8MHQeNv4AsZVwaO68PY6MkJKcBvkoCaJh3dPbeoTbSkDb08p0IqdKc+y&#10;e/pi7Wt/LVf5DBySdofyDlXlblJswh2TSa5hyY+RS8eq8ZknkCrsXjRJEI+PU0QDoUkRobkjsIgk&#10;J+/0ds9z3e3iSGGKqo+oakqanLPhXlkfhlhjeWdxeNW5hZgeNXXP7f7R9+JNY7m34n9cY3Y4zj25&#10;fGfHcUyTF4WOzKsW8qlayyx+qyPIbgL4bz5kbiS3JsjsXSJ0V7ZRzmew5XqxrWG9un5kLmkhUM/U&#10;HkilLAsKSxhRS3uu6scWzobKPZ0UsR4OHQpMewi2oWlaVj+ojl4crutyKiDesQdL8eVAK1rx+B4Y&#10;UgtHOSwDVSh868ByqQcsqEcxhL1mZfhnZm93l9bn/hza53klXl0fILRue4lkttdUOR1RAZnAshGu&#10;rNJlBPo4bmTIz2OipECqOYg2eyEsdP8A5dLHKsYzl2kd8/zTCIk+DhuUyc1xdLvFo9wB0W4i004M&#10;CG6GG1CqumoqP+S9e4Tl6dXpdL3fJHQIrkx8PLwHDDeSxkkmEvTFVOo+cZgZcKZjxA4nPCzn+YX4&#10;opGL5li07f3ivYYjssYX5rj/APMcatKfLgfGjQY6WVYGRJBOj/EjhCxqM6O2xjEThqIjcVln5Kan&#10;8uNbZb5uYfnFnlWQRKPB59FkGbUdjse6xTYgbbCMVIlnaJNxuqp6K1V8hoJrE7zGq1FZ1Ne1xtO4&#10;C13SG4ukd5RQEEiorkOOVB4eGM7jZm+RBCfzuC+YkEkniBQ0rxFeeHk1zY6izTxnvZf4/cj0zXY3&#10;DuchlYdbUNLbTdTMzetvGW2VRrerwuZQXEoU6e4zJrq87TtkFV6IRzXCfe1TeMlNTKpIvip5LvDE&#10;UhRFs8l0LEhPApPkuO8D7NI3x+01vu/r6R8I1URPU5fvbYbKVlFlK0yvQg0zatOFKZn7qc8Ax21I&#10;VYzXSA86VpXnTnTwxR1b/mQyOys1xqP+Tj8R1fZzbVKAdFU4J5S5DkA7hZaVH2SMyJfxbCVcLZ9Q&#10;GsaIRnG/ajOV6fR4zxuF80F4Xxz8kyrDkpbxPuG19I/CrGgikTri/NNLSHDDFcr2ua9VaiI5q8on&#10;pab3A2WVI1gtpFmVgRV6gHhkNNKZ04/HhhW47VrGqx3Kgk0oc6/tGfwwmCfl4uLyY7Bg/lN/FGS4&#10;u7MWJrQQPFXyuvLSdkU65DSxastdBz+vLJtX3BUA+L0McslehyN9+IOpa4Bl5YVhpKn2hJw+8iEq&#10;ZIMvWpyu4jWxjyI+ZCpbcZ4tdJLCjxBlilRrWjcwjB/51d6NWRs91t+vZmclga1oaV4geJA58zWg&#10;GIjuds+3zmKRwx1E1FQKcBX76+OOgjTA/ILGtdzY/lrmOlcm2hS5VdWVZkWm6TL9fYZZ4k14B4I+&#10;7xjILnK7WrsPlHMCcJs+XGciDI1VXliILHYmSzI9tUQsWyCXRRxulz7KLHH91j0VRLNEryiNJtI4&#10;Y0iUeT0yBMV5f3Iip0qrvTm3tbrp0hicqFBJHHSMgePPnhsxVdJFQx/DEgLmwqa6RSyLKziQbSYc&#10;lZXQ5Ekja2dbTIySixyq2MrjKIERzxOd0o1GqvoFIi3rjlFLxiRXVEUZwfKLHhyZtrOl8A4G9bNs&#10;UbvucZgimM93x2te9qO9uUZobxWhDxkRlqHhnx+Pj+GG8jOjR6AKE0NfiK5YMBTopUe6FNEeWro7&#10;+0pnoAQUGhOWIMLlVqRSq5ERE7i9KLxz6mz4YwbaPs77nZw5T63+D5ZBh2IVixgDbGh00RQkFL4s&#10;RiU4nMYg2sG7jre13Ui+iLpJDIZwMui4ry/hy8R/SuG17HG0lodXn9THlx5nl9uKgvzStFaeHjaW&#10;ik1o7xu99NWJK6wDMnoT5F/amKscUJrhGnPjuU417nDFYvuitanqRXl/blxzxm3LaQClHa20XHcc&#10;ivGUJFUVvb1kF7WjC1DqrWOKnLVRP3Lz+vqF90b0ZLCeL0l1qIVa1otMqn5OB8K8KDEt2S36m8wd&#10;QfloXYChrUk51rThTLjirL8eNLLyfzh8R8akiqi4zhOM7h2CUKUWQRp0bK4lRcggG+ZMmmrmOOOw&#10;jFURmkMihR7HJwnqTWI53pnA8CwjD2bV1PEiYvhuL0aCbn2HRWiLCo4TJfA1uF7b3TO696e68uX/&#10;AB9M9uSylS3uVikiCRqdMrhqMOOr5agkjSoIIpnliytvu76Np0gmMclTVwDQrXgOH21xzdeRvjL5&#10;tb/8pfIfc07ww8qJtxsvee2cnVA6E2w+umufnl8CrtIpTY2OM+olU0SGWGMRGDRiIqIrFanogybc&#10;+gZgEHY720XKhROgjKu52Ngk6OGWNhRR5Q//ADVz46jZJf1J0v7vPSit5X1cXY/uL212/vEF1e3Y&#10;trks2uW18jBXzdQC5zJA0kEBKsTWpqyvIZC5kS9m6xzrr+NSP2DEoPFPx086NbZIK3qPA7zSwnKr&#10;wlhDsdpao1hsTBr8mI3M2BPyHG7iLYlBFtR2ltSxGw5Ckhjq/wC5II2U9UaqGf5JeM9bIO1fI3RV&#10;Qz/hXNdTZ/hTOZCKNDPON9i9xXkYPpI326E4bz7erqm90uz962g2u39z29xcvJKHXcp9YVKEqq6G&#10;UaQwHSbNhUn5qDCLQ3OnqI/ULUJLkMTXjTMU45jE27DxS82swxaujyvC7yd2LaPn5nX3FZ5Fxcpk&#10;jj0jY1katr6SdSWEaLCh19kdhKqUjDFMVXlc3re1rQV/5geMr4E4EPyf8cgCLGUTlmbRoBTLAMhz&#10;GyGjLX2kVa4jIzFEn7uVVycqic+opsHc3s3tW77bLvXdbyX0EgmCrMr2sLxBtOU2tpNUrlwaipGo&#10;jygYRkidUTrrwYEBSoz5VFSCPEcsIPRf43t34fnOE3+x/DfzatLisvxX0QVFiONWet9c2uLMkyKI&#10;kmv2AbKJufxbDJ7FbNz+gbUcFXKIj2iZ6I6ry/8ACmu7B7Dyj0Wk5VV4xD2ZVS2RkYjekQ0ikdFC&#10;oHPVrW/uViM5a739SDvL3s2Ld4ZbTtvuywSDo0LS9MMxckPkwZ9ShQarkzOAykCoXsnjaatzApjO&#10;RGWfx45154cbyF8a/wAnuw49tjeqvFLckTD21/wpVpea6xGmtL+TZGkstZk77xezMrspEkFcyQcw&#10;uwKYeY1kiOjR8M2XPmf4VS8mwjMl8rdIjuNfy749Sw+XglV8yDk1YCqu4k5BwyIxhQQxqNWr/nZw&#10;qK1yeqEurXsq3theR9y2CzNCyuwDE1YklAVarltRLOKHMAkkUwF70sze2iXe12a+pWZRRQKDQao9&#10;K5kHjnSnIYZXx9/Ht+QPV+ud66RyTwu3tY628isVwN2Y2FBDx+jy3Cc71Tkl/f61yXG7AmWkbevh&#10;zMvsUmgXsuUUpCNKpAKN1a34/suo4OaecuGa4vazINd0O2gZ1rm6q7WrkVdhRWeQ5TFhPo5EqGUs&#10;4cgMSN2WsQadAWIiIqJyF7Fv7aC43m0sb2GQ9PqDy0JXXTImuWYouX7MRPvGOPXsnUWl6BU0DUAI&#10;Fa0OQJJNTXwGOofyXwZ+YY/4S2G1KLLS5jkOvLHXmx2XtZlNnPjHssNxseSuy3+N38GppynsjTEl&#10;zTtkdTTORn7OtfV0uvdhsnCCGVMa15ZD0YsmWMhV6mMeRiIxqKSQ9yqiM6UVOFb7KnqXb12/b7hZ&#10;TuQzSvn5nBzAr4DnmPDwNMCdr3GS1vElmC9JR/CtKVy4EnLx/HHL1+RD8e8evZc5DhWIvMyJj0d8&#10;mvx/HZcWs7kOVLiwpcl55aCrauCBo3lm957eXMK9HsdwlPv5afIx+HwNDNx29hrfUW9JU6wohWwp&#10;WQmoh4NkwJA7CqrCGkU1OWQg1UZFYZ5RsVW/tT1Ge6JH2TYLAR3J6kUkFF1AmkilXJCj7KEnUaCo&#10;xMLG7inv90nsyxaOp4HQdQJNDTzUI4DIDIE1xfp+DPxBdozG7bMp1USMmc6opaqxSkxSfWa9sSSJ&#10;1XY9CZTcx40nY+Qxu0Vr54mFgsGQvZeqFXlU4DtKyyXWsezp7HdjHkyIKyoGpaRlqxq2GK1VgM99&#10;OKN6geqE4js4Yj2qruOUXiqdxmna5sJUEhjmhkZygz1K4Vc+Q0k1BzJzHhia9djb2BlFuZXUk6xy&#10;B/hFch4/HE+/IHBsIqNt00q3rfCdqm112K6y8opUQ2UDZGyucY1bh1LJkRBhx0LZQySpbep6yntE&#10;q9PHoLYZJmclrkZO83QOTn90PHYjXKqc8InLUTn3/wAPr6bShmYMRdk0wTjMZWoMBPwGX78ICODC&#10;BN7Q5P4mmM6uprAwKr3G9E91T7n7ucv+5U9N5ZS9hPe14LX8gvHuvESqrmIiNTn36iJ+npFtZFHa&#10;7+yoxtSE/MY9Z40pxwoAOxVw+iPZ/i4RU4R7QV1aQfLv2u/ay6Yrer6e/PpNkLs5BkIy4/JN/bc0&#10;3RHq6Xqf0qr+2iFlI1zX9PCqvHCf9nrMcSMzljefKTkR/ZjASAkVZf2fux8VKMhWMZa/i4c969tE&#10;LUQyFUfU1hGsYl+ivVGqqdPsirwi8erMcR8G6PJ8PxPJ7fyR8uqyZkePVV1Kq7XZ0GtnV0mwggmS&#10;K2wgLWlSNLgmkqIzE5Qb2q1FXj1FNx3q/s7poIZz0woPm1Vz8fMP3YK20VmUrTPhxA/ZpxzmbI/N&#10;Ps7DN0bq1Pj34/8AwkzsGo9n5HgQsnxHVOcZHWZJX1FlMhwskhzKqrJWjDexYTjxx99Vcz3Venhz&#10;mH8wPESv0r4t763FhvkH5KWWYa61zc5JjQLXbT30hLavkV5BjshVEOvnPjpGe93SM4/dfr6ebb3B&#10;e3cqwy3J0BeA1DP4HVw/dhjuL9FQsUY0twNa8BXwGH48Jvyw7G8kPMfRfj1mngn4ma+xfZ2RTIOS&#10;XUbVGU0uXQMaDjOUSotvSfyAC1JFLkdKKF0na5VG9yo33RUivrP8aXl/tvXeC7Mr/PXK4FNn+J0W&#10;V18CysNlttq0F9XhmrCsGBydAfJhkIrVVrla9qIqKi+jdyXSaOMzuYmQMPMa1P8AQjh+zAZPTvNJ&#10;C10wkAqfKOP3nPEr/Jz83347PFLfG2PH3PfDvPrTM9P5RKxW6tMY1Vo6VjduaLX19oCdQTZ2X19i&#10;eGePZj/aaKAw38o5ntyqijfiO8orwMyS38gWRFSFaWNJKXq2s1w51OZI9gP/APLVj3NQi+y8K1UX&#10;lOfWI545yQlw5PDPUM6V4nL+o43nt44Dpe6bUQCPlAp9uqmETnf/AFB/hBqy9xfG7zwm2TBsMt1l&#10;rPb1EyHQaKcAuHbbx9mTYVJeaJlJBBsJlSRrjR+VJHJ+x3ui+q1vIfRm2dA+ROLeO1p5NbMy+TkW&#10;W6yxy5zquvc/rg07dgSJwZTaGosMzI+xfTvCFxCHXoP1PYNGqiL6b1uorsTmasijSCK6aHhlXM0P&#10;Gv3YZpbBlMhnclmpx+JGQr8MXW+J28tbeVXiphvlXjGkoeE47n+O5LluMYjkcPECX5ailsbmthnt&#10;JVIGdVV8m6WncRGNIbsDI3rVXctS1DBvxS7w0tsrA9iSPLHK9uipMnFHbiUkOakBLSTGmu+TYQsi&#10;yuTjk6mYOO75YJrHC7b04/c1nN+/TjdbZ2j39uHdHcPdn6bslhtV1c3Da5FWREMadECMiQsxlqqo&#10;Hbymi5Flx25feouRcJetC0QLVYFqhciAoYVbPLjw4cMU2a//AD6+H+9WbU19e6SyXQVfT6jy/KZG&#10;d5FeYm1qToE3HsbBjeNA12s/NJebW1plIG04q4BTyTiVG9PS5WyZ2z4e7r8q9Xv19a7eq9ZQ8my7&#10;FtuU+Z4tT5ASfjlDEly41JrKUBt7A+fkXwpayZdhEMKMUCoz4/Koq3T7ze83t/312Hu+07duXWt5&#10;t5NrZ9GNllns4rOK59dIuppEikvQ9uJHRUp5KBgzGc7zdR3+1PA0sYjScomkaJDHp1amJPHUxHDk&#10;KYj7nf5mfDjwxyrLctxfS2wM5y7Re29i+KMjEBZFiuL3ea0eG4fTZdnm/JprStNZRMYkZmpaCLVT&#10;hvlGsY/yGEQSP6YbV/4UsmyGvBaA859hTa+Y2SKNJJjuTAOcIZUmAZpAyMuK4ISPC725V3Cqi/X1&#10;xbs1ncz2m0bil16LdEt9LdJhqUsoDqXU0enAMKA8aYgTxwbfM6CWbqLz1jPL7MPJtn/qU8W01srJ&#10;dT5T4Q5i/JMSLQSpy1+58HNWPFkGH47m9RMinfignqdKjI46Ea4bXiIjk5XhOayt0eL7dPeVOL+M&#10;P+s+xsrrLraOudf5FsSVIkxLqKmZV1uWe7HqctxIigFV2UMTuDOc+U1rk5Zyi+mFxCdtkW3gChBI&#10;dZVSDM7nV1JMzrkWtFbKgJFM8ZcKEt5dcgWSnFs86nPly40xef42+VEjyK8L8E8vI2vCYX/qBqiy&#10;2tVa6sMqg3JodeCLaT6isnZXBrYtf3bWDAE95mRnMjd/hUf0L1Wk2f4NaWirraxsvL/a0oFPEnz5&#10;boGOhR5IsABZB2gDIvXp1uaNelFXhF559FbiyheJiLh7dhQFnrpzIzpRa5GvEA8Kg41tpLa7MaJ6&#10;gOxoPOKfZw/big/WP/U7wNrbL1hqrHvB3IYeTbWzrCteUTrfyExsMCDfZzkUHGq4loeLrWW5lfGm&#10;T2vI8aPc4fuxrufY4j/gl1926mddeV22rSBYJGllqYFTVVVtLgyI45IogLQthYCqJphHaxCuCRon&#10;e7mqnt6U7X2a47q7gtbOx2+c7XZ9Bbi4YMsTBpNMskZ0V0BQSlNdcgpJIwStbASTojJOeWTD+zCH&#10;sf8AqlpkmzyfFaHwPu4t5RXmQ4rLyGy3vV3OM41YUt7YY0bIr+BVa3g2U6jgT698h8MBwTJYmoET&#10;mFejmyGw38ZXgxdYNjS0GL5tJDVVcmpPlUPOs/xa8za0g2kisn3WVwythfLto86EUQzChQYpWDQg&#10;GIJzVW3O6vbzZru62rbtqjmitZruS2unaRV0QqKsayhNMp8tAwBBqrJqGJJLtVoUgSJGClwSdR4Z&#10;18M6+NT4ZYjDsn83/wCTHUm5croMlt9PVsHJcik28PEJmJYPm9RrOoNhdNf4tQVWT4/nuMIOuu6y&#10;YGZPi21ha3lVPkvgHcM41Yiq2F4LaDxnXNZr3WfilQ52IltIvrW7trGLZZJ3HMVkSLLzXML1bkz3&#10;3TgzmjekmHESL1sB1qxvq6PZKw9l4O6L7eu/9923attt4Ejt7e6glkSWSNxLJL0kRo3RY0KCIyFn&#10;kcnygVw4ew265iZGuOl01IC6S4dqg5gUJFOGfHGvwF/LtnWx997A3p56fkug6TxCgxiLiGttKTMc&#10;saTEsjyB+RVmT5Fl59e4DhUmnsaCjxSCeriEl2z7iVOk9tTK1jlIMlaS0PqnVD1zi3pZs/X+KY3j&#10;2Wz0zfpq6avx+QZ4tYkqococCHiNPcXiIOAsSJGUspCGc1pFVekvb/3h2vurvuWT2ug2/YbKSe6H&#10;pTawxXJtYIurHuDBmVrYiASyPOzSPHGgQKNICuLR9ujigkjsY7eVkYMUGg6VGrqEHMHmTlU58cTF&#10;095/+UnlL5Y41L0Hr+y0dpPe+Z7QLrrGL/QdZjmRbYwaRj1ffY75Lw81uRU0SsybNcHxmZKk2bbe&#10;1sPhwGRxwFKJiM8rtR4tkehabK5MHEhvyLELK4qZuIzYBcGxHEbg3y8fh06Y88VJcRIdewb59inW&#10;+xkoRz3K1GtS4tl9zmue+r2DtzcpbjYlu4SjMtZb6UA9e46rlmImkLGBUpHFGU0EsWbC+wT7fJNJ&#10;LbCQQ9cJT5WcsCWatPMSRVaA5ZZ8cPxr7zqy6r88dgaNo8iyY2E4vs3H8VBi+VYlMh7B2vn9dXyh&#10;bHt5t5mBrHIo7rW8J2aKtD8Wvra347IokVxHqwH8q1z0/wAQ+9v+8/x7ufxf+c13b+0fM+F8b+D/&#10;AHX7z9t+0f8AmHV8T4vyP3c8+/qbfrUf+/8A9E/Vtv8A9w9DrdHSnrKV1dbVTV/mflauPT50wX9N&#10;Yeq/S/W/mfPSv51K8K8dXw0/LnSmeLSf4zsj/VL7j3MH+L8/5v3P+FH/AJx90+w937l/L/g/avkf&#10;yb/yrtd/vfavb/H1/9J8Pxxt48V6Rz0aiOhY85URET3XCsOTp5RVR7+OP8PRjeETTshjzJB/Cv7u&#10;OeJXtkkfooF1j/IVv+qTQH7OVcJ3/qZphmfk98cRDJ2iD0RirwkeiORkhbvciMV3Xx2wJz9P1cqL&#10;zx6nANOXj5H7I9qOVUVeHdTUbyvC/wC702vjCIZKSrqJyHw5/hzwsBblh0ZVMh8KVz+OKFK19i9t&#10;k4c6SLqpprRIHgQ1E6DJcVo2K9OhV4XqVU6XIqemr3aO2TELdaiHgUmWyye5E2M6vbQiYkNr+49L&#10;Wrto7iKq8Knb56f19L7ZMlyYUTQxCAZ8B4/fhpfTLKrxOJNINNK1DH+umLBvxSV2vJW7sHDsyu81&#10;L+qsNEhWuxrwnkZrX5tfWH+oM+KMOS2et9ga+tIGMRgDVzHyDyBvkEVe01eHeqkckm7tZZGdXm/H&#10;ZWBJ+9rr0mty2J+OW9x7RayCvbYnsnLnL+nPqzbaApaxAy2wNP4SNX/WpTLwxCpIYkmkKWcrvzEh&#10;OQ5UzOfLHWFXa48XuEYnhV+cWWip0o6z2h5TNTlFRqv6pHlcBEc76qv09Jgt1v8ACiozOvxtRF9l&#10;/txMIXjn/MioLXnC9CJ7etyhHBx93/HCmkgCu2xj7WwroGsvGV6KjfBD8xpuOB82W3vIUa/sei9S&#10;LK8yA89f9f1Tn1kzLfIEat6dxfjzidLfZAV2NuRvHt1K8OuuW/7PTdkmB80r0Ph//FhEQODU2UIH&#10;/SwfJq/xmIwiv/Hj+V+SiKqOSTuLciuf78/tYbzcY5zf9iehC5fuuWiwrjeXhXcUshOxd45hVPDb&#10;mV5XEc35VbiZgYPXqDIZQ2/8M5pwKjk5609LWy/6iKhLHP5jkMjmKuczwGRzPhmHPkrGTHACGGaH&#10;M/bSmXPC211q/wAdoOxcCtsd8CvyIa+yStymtmUWwdkbO2DZ4FhtqBh3w8gzqus/LzM4tjite9eZ&#10;QT1FmF7eEfHInslk/iA9zdV2jUIJXJl+TdTXqjnKnxYK9LOpF/e3hfpwi+3Ht7+kL2NmuI2ljkEY&#10;nWjCtPmXjmKgc+OWDVqssl2JCgEPSHmPy0zrn4jHMx/1NMMBvOHT0h0ey4/0C1gxkmE13YEZ2YZE&#10;xj5zRlYjQE62tRz0J0IrvZF5T1KeRI7YhKsiEz+0JV61avCqNq8KvZeqO/qn6eoyziOac9GX/Mfi&#10;SKjUf+bh4fccKybhcF2iqAvAZch4GmKC8QwQdzZzhBos5sXrY2ScVkUrxr0zJDUeitvYaEEJP8rv&#10;brbwvCc8ekrPsys6uJ9SxEVydT2vf0onsn/4m5eff/Z6MWVzAia5LVyTkMz+OTfdjMXp52Cm5WtM&#10;uHHwxLzX2g6yYQIP9NN6TnOYGQ+PFPWRUM9yf3u04+ew2MEjR+yf50V3v6R064kja5v3imY5efd0&#10;aQ7j9VVOiud/7PRiO6jdSwiAYHMVY08DWvPC5qv/AITMB4U/Z44mTg3jhh5pgCl8evIyyjOaj29v&#10;MMVgtM5eB/FIw+3I6K0a8q5Ucir6KlyiYio1MmpWM4Rq9MGe5UVE4VOWVSLynH9U9MHiiU09SokJ&#10;4VelTnw8MMWt0llEwhbUp4VX+3LD7R/FfBCCId/hdvmaUKkVpZWw9dxmOC3/AMNWvlbkkIoyPcqN&#10;/a/2/T1IDXkstjQrILOBPf8AIOz5MYJgiVOB9LEHIEAjVaie/tx6qruIiK80MPzByz+Pjn4Yku3q&#10;ixuqNn4VBI4ccUB/khwSo1x5FQsdpNbZDqytdhGNTWYnkt5RZBYhOY1qh5/3TG7u+rjAkEThjVM0&#10;jeFRWInv6XXb/wDrvbj+nP8A2e/qPC4NQDHh0oaoqMQaExXezmK3pcqORV4/d9fdye6+yp7eoi+R&#10;spY+caHC7nmRlVi1Ofr0DNVuc5EX3ThnqyezJFSC6KUqZl/9Rq4Y36B5hpFW0Ux1C/gEom2XiV+Y&#10;ojE4aHSeBs//AAffPjuwOyj/AP8AB9xU5T6L/hz6lAM1p8cSDrgPY0Q3Netq1iq3oYrX/wDyiqxf&#10;pynqHXK24vrjU7Al2/hHGpqKavtw8UzeXy+YKP6cMc5hMb0sss77LcWVQp5rGc2ZXRdI2M4Uc6yD&#10;oeMyYmagFOGMiORr0YznlF49F9cWycOXxXw16bWwT91m5VY9Dp1M5bEXqajvov6p6XuOgeies4PR&#10;QfIMwAaE+YUNOI5eJxkGfzDQOJ/p9nxw5e1cc07GtsGbN2bn8ZDae1icag1EFzZkGRjzyQ5zRmzY&#10;aiJLCqOcLnkblVP049YMfcvtp6MhVqk+DA6kfYyOlqKabwrXshu6urhef6J/T1jVaLbRDrOFDk/I&#10;K10jiNQy8DXM/ZhxRuJXlywZ2VHoOPpDWkix2Ht37W/ZW02QZNXqfG1lSjho8CWQCTHn52FsZI7S&#10;Dczn/Mrl9149mC8qpU6Jpa8NKDAA1bXGhsdElSJRFeS/rWfuGWMFqsRHKq+/PHqRdpOU3SSRJGKr&#10;H5iV0gAsADWp4mg+/Am9Ac26SMFOo0+ORypli3X/AKean1RN/J5r5mDZJtG/sAa02yaRHzfDsXxm&#10;tZG/iFixxIcykym8lvmdbmta1w2jRPdVVfb09OtTIfVOtTt/dzi1A8qpxy1Phh5cTp5RE/X/AGeo&#10;leF27i3/AKnlEmrR/wA2X8Pj4YeWYPptD1BqcVjfkarmQvyMedcJrWtWN5QbnAjWcs6UdmFi4beV&#10;4eirxx7/AFX/AA9LlhGtaRFVE6utW8/97lVVrk5+qORefTNkdmiKqTpABpyoACD9mFEyUr/FiGJI&#10;TlcH24a8g2vRjnKrW9TWu5ciL0q3jjn1DXd+S1FTkxQT7W3AVBQ+uHAbUtRqvjcsXrmkQqq5P3Kn&#10;T/8AH1bfb11BHYInWXWIhwpUeYkcefj8OGI+6S/qN0ViBrTjWvLkOWOwH8LXj3uLNfETFckwzVGk&#10;rCkn5ZsN0HLNiyNtvs7cUXIiRzPdBw7H5NUyJFOLsCe2S5VROeeURPTDEzjGEX9s3LXvVOHo0mPO&#10;Xn3+n9kyc/7F49HPVglWczaa8aih8cLXAuigCrHX4av7uOLpYfjF5IMGrSYj4mwgsVHBUddvjraq&#10;on17gqxyNR3snKNVfdV+vouJnOOct/bmb+fZOl9J1ORF90VBU5E4en09/r6SaaAsaLJSvw/swmq3&#10;GlQUjBp/zf24VEfx68ggMews/wAT654m9aNfTbcOML3tRRF7tjm9e9rxvRVciiRFbwnPHoObM8fc&#10;io2vzcnDupqoSv49vqioPHX+/K/4+nFs1s7Sq8MpXT4jx/6OFF6gP5kkSj7/AO3G4Ond3wlCQm1/&#10;Eqq/b0na3Gsw6mkcnsRhJu7YLVAg0592t9/19aJmUQDiqkhgu4vRZKihuFaRz3EPEQZYqirKtOli&#10;I5Fb0kVV+iovHpOGdYpoy2pFB/i8fwGF41rqPUVgRxX/AInCrwvWOWKXYR8mzPUewHSsbixgWmqa&#10;91WKuDGq7xZlTkvf2JsVCypRCsIAnehK0PPUwic+m48crx5PILyRCtmSvWLGxsbOkTyjI9Mmv2qI&#10;zBPeqIiLynLX+jkE4e6vCtxpBCkEE55mvDATcIAwiVodQ/DlxGEH+SrCRXPir4Q179WVm0YcOsMa&#10;VBl29XTT6UL9SV//AJrTzLYIRrNc4LRqjDxCOR3KP9T8rzkO/qK2mnOVrVR4HshyCKir1cp/wTuU&#10;/wBjv9vpzcSBbeNEdWlD5gGhGXGmVPv8cCHtmiBKQS6eGYJA/fjnY2DjdZSRSBgSN86ygsU7HAyG&#10;tm57icJpu12mjKjs/jPAqNc1eiRGb08p0NReUUYntjuaqgtK/hE4eP8A4uN7/VruGh54/VVV319P&#10;bK9uVjVenrJPA8fu41r48MCJLdpyUQB3H4/0+HLEUchqS5EOUg8n09s1HkM58SxI/CskQCI5AkCN&#10;Zl2IBSoxvZGwYFRGrwjfp6PYMphCN6TxZK/tTlOqMdEXlF5b0ohHJ+vuvra8aboypOskdRwoGWvE&#10;CnGp8aYf21m0egulABWpHH4YijsnFZ9fXTVJQ5hjQXMldTWoDL8cVwOhWqFWSDGihe7npVRsVW+l&#10;28zFiMR/PWjWK1CKnUvDWpwi+3/d+ip+nqpY7aUbnI0Q/L1tXTWnEmp+/iDwOJBNOotkWnmAHH7P&#10;7eGIGQ6tVtZaNMBYzpchifEERg3P7r1Ug2PXuDa7p/cxU/avpGWZGNVyq0XW3l7XlGLpY1qezmdf&#10;+dyP4X6pwqc+rGtVeO1iWONjKRWnGp4/s5/DEJvZGdzVvO3h48+HDE9NLUsh8SuEKXbJVlYKGaBX&#10;z7v5Ex81zWOBNdC7bq8R4ilai9DmvaRGrz9PUPPJwTI+ktmSguG7rqopFKxzY7mvW5re4VrlV3cV&#10;7XcPRvCqnKe/pt3Vucl1t6f6eipGA2QABGkE1/xV5c/HD7Z7ym8WcXMZEca5fspxGOnH8V9jOJ5Z&#10;+ONXaGt4Eiuv8ljQ68kqZZjJV/6aZ06FVzhDZDbCg16RnHikkNIn7mcNaq8+pz6xnlfrvWzHvc1S&#10;YpjPT/c4RUSpjO5by5P2K1OUT6ceqVubQte3d0j610ipGY/h+GZ8eeLJWeaWZ16RBCknL4/vxyI/&#10;ktw+kZ5ueeLo9dEc6JvDa803arGvkK+fdEVVM5kUrnF+TJd1O56lcvv6GY/OkBx+reaVw9vyermU&#10;1vuy1mInH91OF6fTu1it57lVpQZDzDPgONeXhgX6i8e4dek2rUf35Zf14AeT+vYdn5Gbfg1mJFkA&#10;mOwswyQsRmyk6JupMGeRVJFqHq4amcqft9uv9efXO1qljoH5g7yQqdClyTdMmRJcRAtE9Y9M9hDE&#10;e5GNE8R+Vfzwv159OkiD3lJJh0+oQfgAT+7lhKaZhLMqgtJobgKknLKnPPH6MvkxBFcfgCuKuDWm&#10;nMkeBuroESojVsixlSXxsLwsAoEWoBHPMkyleDoHHYJxUeiNRvUnHq+ouSVLnSBkvqBiikvE1j8i&#10;p0VEQbHqqNJO5Vqq739vb1M7V7ZAkQuF+XJsqNn9vH+oYDXAa20StC2s5cCPj4cccMEfR+bR34xY&#10;RtX7SO+0xeFaynB03shkgcks+whtAdI2JI6PJCCOxzeXMc5qt9+FT0hsZyegFe7D+RkeMowmV1jg&#10;NLktKiqFMIxZj1Y509O41CNcidPKdXKfX1pJAZXldJyDXk2RGkfEfecOgGmjgKI/A/wmvzHEmNv6&#10;c2ZK1N4hCqtabVPJrtGbEDOWBp3Pyli2B/KLc06G2ZDHjBCwZJ40kRVYdWFWOrScKxzVUFm2X41K&#10;xiGQeUYs55r/AAkysHlNH1INmbUSk6h/Oc5GIxqq724an19vWUOuBAxAzWpqPEVP9OOErMsk06GJ&#10;gql8yDTgef7vHC78fvHDamH+SWQ1rtU7jFAqMA8jqeFZF01njYsuRN8WdqChEhXCUg4b5XzLMQAt&#10;QquPIewbOoioiqexzHD2xZpUy7Df7LTnV6ZfQcIrHKnCIk9epV+irzz+nog9xHZOHMgOoaeI+3x+&#10;H9eGa3EpukjWB9TjSPKc6mv3YZXUfjFv62yLBKwukfIUEawPjlSQUrQmymgYCRHawhpkqVjoGVkW&#10;K9iv6FRROIic8L7+ubL8qcqBZeauqJ0GdAsIZI/jt2JddNiT4Rng2DYDIIcqGYwCOaRyJ0tciov+&#10;ZPf1FrxYLe/llhuFZaA5GoA+3C9qnpWhKtrkWSrDiR5zxrjuI/Cbj2VYn4AYjSZzi+T4VkEPYm4y&#10;TqbM8du8TvgBkZ3cSosyZT5BEhWUYcuGVhRuc1WOErVY5W8eulC7zrGouL5TGPlmOCkAxa9jvjPt&#10;4fdGYeNmRBPH1r2yNKqtVqp7KnHped7W6aeVYyWrUcc+JqKceWf34c7g04a2mt7VjrIY5cM6mnj/&#10;AFY4p6PwP8lS+VumsxrPF/yHJjv/ADH6/wAxm5TH1LmH2UdWHf7bGXaGtVhNG+AKljMmPlI9zew5&#10;CdS/X0UF2jh/8JjQ0y3HSyj6yZ/YZZheV53YoISDRjUVEI57un+iO9J29nbzyLbeaMFKrxBLAfID&#10;xJ4mngDhJ3uqQzm2IrOMyBwqc8KbAPxv+UUDyfdtCf41b9iVkDz3g262Z9ZX8aqFiLt8y8qPl3zZ&#10;DVG7HRhYwqSkc1jxP6k9cwHixCjTtXGvSgyAlkuV5DAEWkojTWjWNIAQQrCxLNiAjxytO9jnR3Oe&#10;z6va5jl4tftCKKLZ+qJSVDaQQKjVllWvxplnnnisO4pka7BqKFj+/H6PFzZSh2Aa4MauOErIz5qz&#10;bUUUg4ZinEWRGiKA7zFiOG16Nd0oXnhrkc308qa5iU5YoRjkhUTGDPDnxJNjXXB+HPKaTBSVWikV&#10;0z9vUNxkY0zulrFcjeZJrSFlVzpYZENwJ+Iyy+3Ee6iL5epT7f6sZFnDsoZRsM0gyKqDlRJXx5MJ&#10;FRG+x2tOQUxjVcqKjeFb7qqcrwQfx6HUzTjiUjMikyWyRLW2MCdWzYMYRVbJkRYqknN6Y8NxkaR6&#10;9YO37Iiu9bh7cktVWVak1yoOFfhx+7DpDFKFKsGp+zA1snrjRiGMkQfXGQUhhRyRyXl/YJj3oMbl&#10;V5Eaq8IiOVfrx6nV4Y9qLtJ4bGTJi2N9hmXTjY02jnHHGDADUKKWHKpRQghIsZw3OhDE75DlVF6U&#10;Zz6WvRFGbghjoELaxx01KgVY8K1AoOJOGNyty91ZiCOqCeOp4j5qYqK/Mme4f4oQX0oa4aVe6dUN&#10;h3NlLb8STMmWNzAJBSsEKQwj+ZDmJIIonRutXsVyo5Fkl5iTDwdI3XSw4TRcx1d3klxI8iC+MTNq&#10;lCxjgkifFLElwzq17Xp9HcoqO49Q/uEb7+mI6XkLw9SFAPL/ABtSNK6ciaUpxJB8MTHY3li3aZCo&#10;VvzaeJy45/0zxV1+McNPN8g8eynHbGiKtprHe5qmzobJ5riPbR8RBXXM5z5cw722FZcwDAQwWq1n&#10;+RW9KI71LhfFXxE+6sp10RrkjiWI4qwVxxZPHeI1ehqEM7gfbd9eeET1XYHe09nNfvtdoNpUM3Ua&#10;KNUAUlTmVOYIpSla4skRs9vo9W6zgAkFqeHh9vLHMLYflo/NUTBLLNW+cG5o9FAxe4tgX6M1VEC6&#10;NUfNjd4gnYuJTWKlC1VF21MRy8ozp49UO7fzLH8ZzbJqHEdE6LNGrLO9iQYKaWwm2nvFAyq3pY8K&#10;M6fCMabPeKOFrWud1vVfZFVePSabjPENK7Zt0syqWoEQmmdTTRwphEbOZEjBvGZ9IJo+eYzx+iN4&#10;26nfnvjbozZ+f728iJmQZjpPVGd5ddv3ZlNFXHuL3WmM3+QWnxK49dW1MCRPknO8bGsCLqdwjWoi&#10;Na8mRbY7zxx/E3DRGRXNVr/EnCWkYqK5jmuSViz0V73NVOP0VOPS53DftxiibZ9s26JQuZFlATw5&#10;toqfEsePE4djaDRVDgAZVJGWFMOF4vShtcvlvkM8JWqVqr5h3TxEH0IXqYsfOxtcNBqjuU9ulefR&#10;FMvfIlykdA8UcUGnCKiD8QNaEd1rynv3MFIqud+qIvPr5Zd7Cgy7PZST5VIsoDx/+Hz5ePLCn6TG&#10;GUAK7nIAaSTgO+p8N/8A8c8kmynDa1XOmeYWU9SNOqdvr6NnCTpIv+XlPf8AT0gJW4Nw4/fwKTLt&#10;U6pw6aWwgpJpbrxt03SW74UsQpASkhvwsc6IGZFe14SL0ucnDmr9F9Jy7vvsZEcVtt8ZHEGztwfv&#10;/LwjJt9uZGVYk1qcxQEj7aHLDi4roLx1zCuh5RiF1keaVD5JGwr+j8g9r5JUml1ktwJLAz63ZEqu&#10;OaHNjuEVqK5Wva5jk5RU9dKOtdTeM91rrWlvbaI1Oy4yDW+G5FaFBq3He2eXc0UCVKlo0dW0TGml&#10;ndz9E6l9/S+zdvd2bhtB3u2u7B7e4uJAiGSNNTK5DqqBD8tR5FHlUjLCEy+nsZliQPJ1clUam0mh&#10;rTkD48McA3ll5TflgoPKHywrNTeb/kLRacwHyq37q7Caou9K6pShqcK2DksStxqHDs3rbyAVVBAG&#10;gHE7hHhFwjnO9lrrqB02Lea3m5hdXCr6DFKGHpIOPYrRwa2ipamrjVzJZYtHSQ48WEMssk8hHmT+&#10;64hXOVV5RPU39vL83l5OssUAQ2qKzoVLakcVVqKvm41z4jED7/iL3NlcqwBWLSR4EgcacOf28OWO&#10;p/whyHZG4Pxt/jm2lmWXZVsXY+W6vz/IsvzzOJlpkd7e5bkyzwkv8lvXFJNFFZLTnsdtQqJjA9I2&#10;MTiWFTNqKibVSItfJGWecp4hyzYoWgSLJIGSUJwlK8R3ySN7T3Na1HO6l/X1fotZLaNZn26XpNwL&#10;ZD7a+OYINMVVA080kq+oBCgAgAmtRUChyOVajALOsfzPPqHMqK4yirNX49BjVt/ArMYtreVYOuqi&#10;JYVUSVTWMCNEta8VMEnzYgymeUbOyicuT1zR/kJyCvJR43XVdvrxB12750uZQa1xC9lwoMz4eTRz&#10;zMr3TfAbJy3IFfyjo4SmjveryN6Uanqk+/riCTZhDHNCoFxB5Y1P8LOSTK2bsB8344svt20MEm4P&#10;qdnliUjUc+DEgKMgBXIDIcMsXD6Oi2golRKn0+YijzMKqSQ7jNbqnrppemPVMLBqNZY8UtPh9K4b&#10;RlYNiCJGX+w8bF9lmtpgc250lbkjYvsPL3Qszw6U+Hg2yqXXTgpYa5iq19mW86WWpprgcD6Hf2GI&#10;TlU6k5gDKbkbanpneJIpKlW0gEuCAcuJGY+GJx1kkW0kDqqLEVOWYaoIFagCoBNOeeERu67HUbYx&#10;4bdkaqwSTN11aokbNtPXGxr+zFGySC9JEG6r8txeNUUsEhOCRCd50k5WvarO2vUuo2OTJ8Xqdo/a&#10;kF6PcvasfKzDQOT9q8ojvnK5yK5VRPfhfSS2k6tRrGXp/wDTH9mHFnOWNScvgP8A7WED/LZYnqhN&#10;/adk/tY5G1/illUlURUavu6Lsab9UX6cctT6/T0Hk4QTpR79I505y8IjS+YGIx+pVTlf/wDYNb+7&#10;9Pf0zMKmSRVgJYE5dTh+zBIJG/B1Lfb/APawOZk9orEeLdeAkarFJ1RfEfNHpwvPC/ty8nHH6ovv&#10;6Jj4G18eQL/QjMi92OcfL/NnDho5z2KiNK59qvbC36qvC9PH09KrauokZrRguk59T+7GjxgZj9h/&#10;vxqTKr8Z2EZuXF1Rrkc1Q+HGev4VvCqqmFk73cKqe/Tw739uF9dFekBdnTWoAEgSat4NcYsF1bNu&#10;o+SzK3sVVeH4cnIobixb88fo6HTBuVklU7iL+71Xe8R67zWDRdAHj45Vw8toEnSQxyV0tTxzpjgE&#10;80rCfD8yvOUDLKHaud5N5CYs+FjsnDYNy6RVzymkBxOzM6bj4RvVUWMYhHNexV6nI5FVjPyAB+T4&#10;T+UsVRq4btN5/wADdy5ioCpHI7iqjVdx0j449PtnhhEy1mGvp1+w0zGN9xULaRhmA0KTXlUKaj+3&#10;Eh/xFS5RPyS+LM0gY4CmyLHGzJiIo5EgUus2JEDAdHaX468yE7vXwr04VE+vrf4g5aCJ4peN4XVO&#10;VS1XTuCOYeqxq0toBGvpwcIGfHG4JlYjeHIi/tX6+ptOYY7m1LK0lLccFJA4cwDw+GIXd2ct1O7x&#10;XESoQPMXCitBl9p/bQ4+/LJ44Ts5/I75l5ELbPixigLPZsIrqLZPkdhmvsxitFgeLC71riVoJ86t&#10;jTHclCZ69Rxqjm+y+nOxPMhRoeWtfjubue7ZOdla6PiFoZRDNNjuYMrf2qMrUX9zHe7VVEX3X082&#10;9bdVcPZySKWBoAeBVSDXT/QcQMN9z22aYxAbrAqdMDNwK040NakVw2fkX4wTcpzvQtoDyC8MocWv&#10;8IvDmg+JkvlHhdTIsZWMa/JVTLaqZ9nmvsaCYSK51fYBVopghucxOlvK8635CStN594fc9iZGQ2z&#10;vGiY6LZRC182Owt3ZRUSRFIryR39Ter93Cqx/snppuTAXLwdLpA6dIbI8BTiP2/GuHtojwWNvA7h&#10;mFAGBqD5mzU8xjtn/FNQrjf4tNAYquQYflzqDWOc0zsg17lMTN8OtVj5XmadWP5NDjQodvGChOy5&#10;zGNaww3j/wC7z66YzZVJEeWjMNzaUxjTDc5lPACh2oPp64ZnXjStc76tVEa5W/Tj19cotwbe3PWi&#10;uOuuhgiSxq4Jo08bsEe349RZAUNQGU4AWMAhQI19As2qpGok0JJ8P244GDeNtI6eG0leUnhVDDHt&#10;hW7a+RvzI1nQ1BkaTSV0pkTT7u3aB7at/a96iO1UXqa3lUPrTKrSDg+ACLg+eTxfxnGytfGr6UwU&#10;eOFDGpkMfJQkccjGqiNe1julE+nsnp+b3a9zkVrTbbm3ubb8oyLDFF1xTVoij1KkdoHbqBo8lOry&#10;8SSm4SR3Dyqu8wrKWI4muXLSBTKmHN80vGfFrjyL8rbknlJ4d1M262xuyelfe7hzoV3RNtMlyGU2&#10;Bf1tbpqyi11nW/J6TIwshjXucrXE6ur0U4DlsyLh9VEbgexpSRpV8JSxqfHEY5G5Dcrx/dy8CoRG&#10;u4VFRE6kX9OOftqhvLaNVkslMgbPpuroaU+RjQsK/K1BUUNMaXukXLGa6jDFEGeqtaD/AJeB/pnh&#10;4fO/RVFkXldsrJB+SXinTJaYzpIwavJNhbFjXIVF476bjDkT4MHSV2IcaY+KkiM4ZjK6IYSq1j1I&#10;xnOr5cV1zkv5O8NhUeNX029NvvTGVGoAQGSL6vpKoeRzMitbWNXyJ0aJWUcBvdmyXSFBGEqK56Kq&#10;Iqy7Tvu+byu27Ts1zPdzzgKqR6mBPFjSuS0JJ4AZ4MLCZ4duhTzjyU088nGXCvHHZb4ESccwX8Qf&#10;j+yxzTC7aipvFsNM3MqC2nOwy6M+psqiCais7ulx2zlRrWeUYYvcgAOcpGtaJXOai9Mcq/g5jCtI&#10;jam0r6+w+41c4Fo2PDPLhTBECcimizZDQAPGIqtcj0J0/VG+uhNq9lp+07aTce+9yiu0ZA624BeY&#10;eYURYYg+tncaAT5VJzzywU7d2eK2kR72ZQOIFfj8aHHCVI0Vm3ifsHB9lXOd66sMqwKyxPZ+DJrW&#10;2yTOpFVleKZCGyxgETGp+KVcu6tQ5DAHHRhQEgKVVRXvVyIgyujx3RgjVElxgQ2gY1pSGasONGZH&#10;C1xupCdtscSIr0Xqcic8/r6z3nu1x2yI9t7dtZdntl6KxiSNIpEKnVQL5+owOmgaoUgVOrLE3lWG&#10;3JCxhFJFGOQIrxr8cRv3XmeR4xlNsmP19trW2vclDcS1uqKuor8eXWl/KyW1Itcny0my5F9Pa7sm&#10;RwoxFRi/uTo9aoMSkKJl1RMiqO9jVKuswvKprSvroLolX3ZMhHypCQI/9oXcVXMYvT+qr6i9j3Bu&#10;i3+5xdxB57uzE7nVEsv57zLqZ6MgKyLqYMf4lLLWunCojfpuT5gOJABpXP8ADBZl2wNzQMsyPW3k&#10;K/KZuWaUtdgmHhWQ01PYRcI2Ln+Y1uS7FeSppS1dJXtzCxetlJIFEG+WNSsb/lY0yYX/AIKW8cdj&#10;SxRvMRxJao87UcMTIrWDY9Vej3o/+vT7/wCHoXvcttBuULXvcZntZJKLAlqE6K6TK91oZ/kKL0gx&#10;yMh6a554G3EcFkJLnVqccqcOeXx5ffggn4Ua7yTAK6VlCnqM0yWsx+tPAxGRGq6+RaslW1hkaV11&#10;Ng1zGBq4vaejXqFSMcxi8o5/quW90tjG2d+7Jq8b0F4/LRgzoot3bzlYteZNnXygRAPoqaBVZ5iE&#10;rV+eW0u4ikdaRRnPDGIoDSAkcNiKP7Q76TbBum+bfuCHuG7thSWaZrCZLC6IVhJaLHIbh2jWWOW3&#10;kn6KIxUiTVkCuLaXd7hGeCRYZFzJFKKRwJ4FTzBp48cdOsPeuR+APg5pnL9reYvlHkW1tmeHddA8&#10;afDy3znBNe64yqxA375b59S3GprK03LhOu4GGvro1TKsD0p4sSBJDFN8mY9wnlxnFdDZRujfuuoG&#10;SUt5aw4OtZ+2tN1sQwy0ESLU/AxouWXsZY7pNbaw5LUhU7HiFF+P+xqt7jW3Js3ur3P201zNtG5r&#10;P3Lf2kdJEhFubFYqxRLbQoxVA0IQ+oIQujszAEVJqCFLe5/SbW4VpDAW1CnkKAeYKPlahrXI4hps&#10;vza87NTeE3hTvmNrpKXIs/pdn0GnvLO7ucbkSbCxyq7schmrqTx+LItf4NcyaPHmSrLO7GL15BHm&#10;EI4QiNYU0P8A/k021/zBf6m/ZvCnj7v9u+wf6TWH+oP+mP8A9iv5j/r19s/lH+t/w/7nb+J9r7H/&#10;AA/Xx+71KfS+4P8A5zf/ALwOo/pWrV0tZ9T6f0fQ01pq9Pr/APxT/L0ZV/jwh+mbp+ufq3pn6ev5&#10;9J/w6dWqldXxrSuLdf8A7a3qP/Sb/Ub5fnj2Oz/qN/MP5RSfbf8AWn+N9j/S/wD0P++/C/5cPnfp&#10;8ztfJ/b2+f8AivX/05B/jzGrfFjGmIqpxXYy5P2onSq4Xhyr7oidX1+v19G9zAH+36DjEf8A2sSi&#10;zhRLazK8TZRg/wDaOGs/6muY0f5PtGlKEZxC0FjSEY4qopWpkW3x9HKr1iYiN9+FRPb2T1NYTOsr&#10;UVV4U4uU/p+9F5XlOP09B9xj0Q6uehv3YWjtVt26gOZ/Z8MUYVd+xsE6tix+uJRS46GcReZH/AGC&#10;qcDJ3e4ryNa3lOOE5/x9NJv+oFaYdYRzYFZbIGWe9/2GtnTa8zVbBREcpq+3pJCjMqI3/wAbhF/T&#10;047VKmaJWQMaHI88z8R+/GLpokWRpJhGTUaqZ0/A/wBPhiyH8QW0Q4fvGoQnmnB8E2Q9HV1VLz9+&#10;IYhmtpnSuzyVLHRwYea4HsCorplE3ulcVgYzpDSMa5/14p4ynVIpFqUw/wAZWR5ORzX9y1k7CyUQ&#10;evq47QWzNuf5ePdeljE5/T1c8NnLNHEIu2klp4uR/wDhBiv52tZ7ySM3sk2kfKQBpz41GmteHE5f&#10;HHV4DyB169oWk/PzuCapWMInwfHzQKEMzp61UaRvHWQ5qvb9OEVUT+vpHyNTyV9m/itH09aN4sNl&#10;S2NTlU5er37fGrFT9U/X9fTw7bcBfzO0YRl/701/++8PDGtzBZ0r0HGQ5nlxpmfuwLFvPVBAuUn5&#10;wvLee53BRmqPHfXb+BNR3cRBw/Eic0jXfovHtx7esWarsR/5fxcYoLlVVEmbVExUTn/vdzb5Opv+&#10;HPHpnLZE11dv6T8JWy/9I41EFsyqVtj+Jr+/Gbd06aN0u/8At0XnmZOpGE+J45Y8jXLx9G9nwnJ2&#10;3O/qir6FhwG9gyY08n49tda8iQJUaYTYcbZFdYXGBtCYaJlVbXLsi1fYz6pF5GFsc7n9SojF+npu&#10;LNoJUkG1shzzMhIGRzpXOnH7afZhT08NtJG3R6ZdqeOrnQ8afbl9uHX1TsXU9xsjA62l/KB5wbft&#10;52RRQQtX7B0vXUOBbGO6JMd/E8ruB+IGFkp6W06eSHZc1rx9CIh2crzZ74bOG/Vd4qtaRo8zylHK&#10;qtb2+kENvcGiK3npX6/X+v8Ah6BbtLdiW3EakKZRShOZquR+B8cvtxLY1ZrBtKg/lZft4456/wDq&#10;WGNb5taSclvJqZJtIarBEAKG48e6c7Mboj6+cZ8SUICqif2lVRp7Kir+vqSlqOSwY1ZUwz8iE5HS&#10;JYmIrehOHuR04So53+z0E/UYXd42aVjqINORrw+Xh+3BZprToLSIE6BWlPAcMVGaOrcYkWE50rf2&#10;eYr2bW1H8TGcCvpCscswyPiRJMHWt408eGrV6yd1PZP2qvpCy3y1UnFDj3P6IWxhcIqcdTXc26fX&#10;9P8AH08FyiwxEdSn28v+zgagE00gEWkAV4cq0xYZilLhQyx0N5ReVDxtdyj6nVedsedXjXsljvZo&#10;iQ5Gt46ndK+7PpyvpG2fzeHr/F8Kc9vCqsi1qm9LVX6uV9zx7+lYpqqXickHkWHEeOXLC5kXzLrY&#10;fccS1whmvmrFHJ8r/P5A9pWMSk1ltpVMVUVUHFUGgOVa3j+iL7+kkU9kjXubj2rmORXIiGtscV6M&#10;by5F5fbKqtbxz/7fTiSRhfW8fkKlAc2Xjl/bj5vTxFAzzZ+Ab+zD7woWpjRUWZ5EflYmo3pQn2vA&#10;t/xhKQzmjRiCiaTjMYU3+VeOUanunv6lRpUxzYa5ZEWihEbZTWoLHZVfMrlana4J3K0po7Srzwre&#10;epOPf6+q/wC8kVd01ALVkHDhw+GX20wUs441DPGWIYA+atf2545evzEwqGJ5a48HG8o8g8wqiavx&#10;AjLHyVo84odhhMOXfd+LHFsGopbyfRO47gjsA2OpXvY1VVq+nYXnhEXhE5/T/H/Ffb29RLD3FYg0&#10;5cQiJy5GK7930XoanP7Woq+6J/T1CfyskfF2J43tcqNQ2Y2Q/qvurvt3CIn9f2+/Pt6sDspwYLgj&#10;/wB8P/VbDGQf6k+OkY6wf+nMrfm+JH5jWsRryl1XrgbeGIv9tMT2DKVq+6cqnT7J/h6mLHe9sUKf&#10;VXRw9Lf/AK3tN55/3egF5ErXtwaUAlap/wCscPD8xzz045QLUKLdW72Cd0ivrRpSIwr3da2crhGs&#10;axzuU4VFRE59vRNVEVw7DhzeW3ly1FVzUavElqKiO6k9v/b6XmiCiEutFMMZz+w50xknww/W8YCs&#10;vNWMZDlykd43aKOYcaDNlPEYuJmd0FAyM5e6iI1XfRw1dwvui8CWGF96sR94DVSqqeV7ok91PP56&#10;V60RXIqe/pgq0jWU8Oo1PwH7Mbg1XT9uNNzUWq+NOoCjxvIZL03bvE6iZR3JCJHXF9YtY2QIUJ5w&#10;Cc9V6XqiNcqLwqqi+oxeZkoQ9E3RWlERyX+KNewZRPcjCZHUsV3SxyrwiO59SLt+Tpy3oBOcagf9&#10;sccBNyVhNZOcj1D/AOri7H/pmqK3B+TrG2y6O5roTNM7JICVbUlrXsed9TIakUcudCjgedVVepnV&#10;7tTn09+myKbTuuff64XQLz+vKV419A99jWPfC/Kv7yMFFNVb/pHFaP5MxOj/AJNvP8aja5F8qdvu&#10;XqXhyIuaWDPZP9q/VP6e3pwOEI9iLyioJFX/AGta1F/9vPpmCYo5nyILn9pJx8hBnUYhi9HCGNze&#10;CIs0A2I1idSdZHK1EReEX3bx7/X1DTyByK0qMkKGLn1PisVsaDwGTVXE+axXg/e/qg1coSOe537V&#10;6+eE9+PU42FWSyWbqBS/wrwPHhzxHLqv6ncstuzNQZ1AH2Zn+rHXZ+FjRuv9ieJOKW974G5b5HXT&#10;8s2A6XnBdr6jwvHLEkfIitDDgVWZZ/T2zYFYIKDe18MQ1MrlYjkXq9RnNsCxYv7t4ib1Iqf2Mayz&#10;lWsThejoBH5VF9+eU9SsuOmo6g+Y8j8MKHXwNrl9q4umheJOBP8A3C/EFRdTVGqJYb/8YiNa4rnO&#10;RxVPkk9Uaqfp0u4T0TF2YYTv3b+tRoq9LUFi+Yv/AMOF5t4zef6cIn+/1hZAKf6wr/1Wx8WIGW3q&#10;f+suFMLxCxF7F7f4d9VvfwrkdN3j4xqnX+j3vDV2RVYn1XlXr/RET29FcjZqu573kJkw3cvVUHi2&#10;YonPHDeFflgURGM/T29btdyoKJuL1ORybh+OEZFLaV/To+PiuFRXeJtIIjWwvxA6AGNjGIwszbvj&#10;kXpTlHP6xxddz1VxiJ9eVRfSbnZiO6dSObn9nnyhtmjQ9rWWlaamcaRBcSONlnd3TzBltH3Oobxc&#10;dPCovPPrOuOWSMSXbuAeYPjwzJyPww8tiEDK8Kxj4EGo+NBy4DEitS6eLgNdspn/ACp628V/u1NH&#10;J9s1lk2FZHD2EKvprkYbi5dhmG4eCBY0BJCxBMlClqVhupjmo1WqS+KM4r/Ijyma2TXR2qPG+fuT&#10;UIGQjcqyBEYxSQpTBdPH0RW8/wBV9PNrkIuNwUSKoHDVwI1H4HhgdfrLMq6FYhTxXkKceIxGj8oF&#10;NXT/AB58L2WGHbPyocET1BJ1VYzYN9QHJqaJHZYHbAzTD5EmOfrUae8xrHqjlEn+dLHIrHkYPqqa&#10;KX1Lx1VtgOM/2ReekYZg2vVXf/gv93pZZXmuZAyIWpxBHiOAqBw8RgWlzIHeMySKoH8QJ++tP68U&#10;AZeauo/lur91+SWAOiOI9sTa+sp+YVPBERzWzLS4we2PHAITlRFZcJ9OEfwvPo+jx3CdykPIIHTw&#10;qdp7ZI/0556Rs5Tn6e/v6eR33piWRSfD+8/HCR/K0ygpVufCuI0ZRcAyWKsaXsDxY2Q96GR6X1dK&#10;xG4Yr1ekYgvk21q4BVA1GuT4/S1/PSn19HUOWzuDa+e1yt6kVtjXuC7hFXlEO1Hr1f7/AE5mvDOg&#10;CqQpUfKef2HLL7MPWqyhtAoQDkfH+rEYs41taxoVtIrtZThjIwJUn6j2tEyGMNzmh7T347MfXjcB&#10;WqjlaguOlff29L1pEfHA3+309LXorHK9i8s9u29VRXN4X/DhfUaRGju5p11a2qMxQ8eY4V8DnUYb&#10;3TH07rXIDFbBK18LKr0qPs2yhWs+A5LKAyHYK98lyFFZwWieKPNa5vCKzlpOeUXpVF9JixCrmkXt&#10;CJGZ0q9FVVIqv605Xqfw/raioqp6OpLOempFak5eIoKn4fZiJ3J81SSG1HPE3dX20eNJrmEurqny&#10;qwV44pxRgjrI7K1kU6xwiDF7sJYlgoysaRHN454T3X1FDygaI+kNgteqNM2nhojBsYwX9u5q+lCP&#10;I7ueyL+n0X+vpvvoT9EuTXz0/wDaGHWzBRvloOVefH5TXhl+OOg78TKXULzN0ayE10nG52Z5ZKdP&#10;u7I8myX52tNgkR0CNXR2Vg3lOFrVcRxEeHleWu/b6mDrWtrJGAa2LIgwzFXE8XV5CxxkeRyVAG/v&#10;VU/pyn+71TqPKsMo1NUr4kU4Zin9M8WarTLcSmnm05/9r93DHOP+Rzbm3sU82/POlxPZmdY5V1+3&#10;9pMg19NkljAiV8d9tDMrIYwvc0SLKc1/v7Iv6fp6FVdDSEpoqPp6wjuuciufCjvVyJZTE5VFYqdT&#10;W/149GLOEwzIzk56CczzVWoeGWZ4VrzwK69z6qWhIArkPtIGfH91MJ7e3k55BVu8svi0m9dvU8AU&#10;TXiQoFbsHKYEQJC6rwl0hgWR7IbxhlS3Pe7hV5c5fZE9vVFOv6qOn5cb6OQAiBW62SF8cgRlA6NI&#10;p6RHBUTmPGonsa1FYqcKntx6aSEG6fT8vUr8MzUfhhxEjCSeRhRijH4gmmO9DeGaX8b/AKeyfn8C&#10;9uq/K43gzgWSR8miXE6FkUPIA49jMwl3HyCNKDZRrls1ry/LYZpkKqv6+ff1dj/E6AZrB38XoOUl&#10;uVq/x6qe9EQQP8qrBVfZOeE5549TK06Mq25RFJDeA8DiO71LMUt1WV9VSMieNPtxxWl8sd32VZro&#10;czyU3Urpuv4JJrn732QOKaS6+yIBCzHPzRWElnVAtIZrEGvSnK8fVHY5itH97zxP41QORmUVnQjc&#10;cq1G3rw/HOVZzBVWs5RV4/X6+ja1RJAUUV+A/wAIw0F1dRx2pLuKqamvgx454fXdO/8AZLNX+J0l&#10;d2bTbIudHbEly5J915gy2snQfJfb0AK2MkWUjFKsuyIQFkORVGNjRtajWo1pdkVBUJh1c4OO0zXf&#10;esSarlxyra5Gpm9M16csgc8EavCp9FT/AGemwiYWkbPGoU6OQqakfs8cfPPcJdzsalSHIzPNSfHl&#10;+OHmwPaGWyfM/YFZY7XzKSJmJeQHagj21lU6E5pPEnYkqOiV8jJDRglgSIzTjejeoJmIRFa5W8LW&#10;+x6tHUW7h4tU9TYslf7eN1jeBqjlXhUrkRrvflFRPTtbeGeWIzKnTNeA5gGlMMdhkL73ZGeY9Emh&#10;BJzPL7vvxFPQOz8hkbW09Ek7kyiSM2UYcLon7ayiYp5KyoYhrNiHyuSkiI54kY4b3O6levUvuipz&#10;Z/liiCgeYmp+mGOvZ9j8e3sDHijgiY5Njy//AA48cYRsIQi+6q1Fc5E+vPqN7zAn6luCoFA0DIcB&#10;X+n9DgzaamvdzKmp6rf/AHw0/Zjt0/BHarcfj9x+U67mZCrNybzjLaT7qRfnOgNhWrWN+5yZ1kQo&#10;BjVEGzvOQY+Gp9PXS/Yw3kxXKOYDOCY3d/3VhiR6q/F3ORVIgVXq5VV55559/RKyhBh0hFJEWRA8&#10;F44DX5m6lkpY6qJkCfEf0OOF26yKLC8sdPyBZlZq4e/sJI+sXKrZRqsXydtYcgZYaWgxOR6x2B6V&#10;YrFb+xU49vSdaI6YnAY0Dm93UnCuaJjE6HY5FRyK7tovK8/XlOOPdfRa1RGvNuGgUBH49MjG1wZB&#10;HaGp0+vHj4N+z+vD4YYWvTdedSC20g7an8mlPFbHfa2U1zDB2zk3x2R1dPaxscLgqvZUatIj14Yv&#10;DfXLj4eSWg1TIXvV4mMzXJRPDMn2MUrHPlQmwZaMikQbCCldSN7jVA73QiL7epF2iBH24zMRUXme&#10;Zy80dPx/DxxCt+iLzgjjrP4VOX34/SYuRPLM6UbKbwEJEIGHDlIUI/k/Lir8hEe1hRq1HK1e4nKd&#10;Cp7+pGWUl9kCtfXzbSCZJYBgnQZcAcWOExCDV8ok5z1iFjFH32DaJCq1vKceyephcz28kjUtiDq4&#10;1+PPPLAZ4EkBFKH9uX7MaIzFjpKaUYiMcIynjPjlU5Ctaz2Y0bFSQJ7HIxXdbkRV49/f0XV1XIr5&#10;LRsfJvXRTTmSsrmT4Ik7To7Zg44Xw4z3jAwqq1oRtQjil4dx/m9N5DC9nfpFABIIydVfiv2/hjYB&#10;bdHpxpyxvJJcQTXL/bUzQIKtbGepkf3HBIrup42ORrU/zL+3pbynKKiepoeEZBF3jWU78ckRzFw3&#10;PD/yVsGw6Jqvi0kibHsLuaZIj0VGjaALBOIiF6lVnC8pbhdSW0G/fkMaJGMhU5yxVJqRUDI0xm1/&#10;OoWmA/OjIrwyJIApwJ/bTlijL/qFbT+N/jrzfJQXT5Mms2zowwqN3RLZWuXIraujy6quhICQGaz5&#10;T5T+6ZRSWQXDajl4Y59/OObJXx3y+yszUjLBcnw8B41A+UkVKiu2dVfaZMps1qPWc8LGikdDv3HY&#10;rmf2/UT3yC7bZon65qbuxpUk5GRiKk51HPw5ZYlm2wsO4TRWKUZgTT5mRdSgDkOIr9+eKzvwqY5T&#10;Uvk7hGusWrNxGwKk1Vc5XX5VuqJRMyCVsLPtK0JNi4xjRaGcZExUUualpTsksR4a2a0UlWS0Vnqy&#10;sU465BEC0blC67qzPY5g0M5VZE5UT+eFjOc7rXlUdw3hE4X1Dotut12C73GVmN4LK5UEMdGc8hqV&#10;/wAYFVX+Eg1OYGLSfWqSxkjRq8M61GONTMMaxsNPlji2EYFkHA9kQYs4NlOLRQXxp+ZhSPdViR3m&#10;Flox1jYjWiR8NxJSEe/lieuaTZMJB71nHGiIRm1SkY9V6eVFuk6uMrm9D+4NwkRF59uG/wBPcBYZ&#10;3/iDat/7WPrcUIyz6X9WP1TdTsZYfi8wGIRjCMk+BmHRigkN7wnMk+NVT1BILlEeJzSfuan+ZFX1&#10;05XhpU66nuWXM6vuEzrVJpXe3yiKqvarunqR3v8A7V9ONv3e92ewkQS/llcgV8Vpk3HMUB+ApgwL&#10;SKSOIsK1Ufu54/JYx2op6bHq8MeuoHsfTV7Cd3G4nW6SevAKSsWR2XSmtOFvbeqrwo0VF5559Jqa&#10;Z8c7hOlSX9IejhDl54VW+zF6l6Udxyv9V9SjZ9x3O8sfUoStZq6icgaHiOdOAyoAMqE4aSWSRXVi&#10;yH/xhQfGh/44cWlrSW0CYWLSUQEFZJayrGRXVbYkZ7UT/iZo3D/vPjjeoQf20aIKORnD3Kqc3H5J&#10;YXyfMSzkI1zSHDqTlzyKR6o/Cq8XbRV5c7jtonv/ALvQC+aRtyu+rJrbSKtSlTTM0/qGBlqwW63Q&#10;lcurJ+/H6S//AE4aNF+JvRsRhwSmQc88gIbJMaGOBHktHvDO3ocMQTWsEIvc6kT3VUXlVVV9Xda0&#10;kXRNMakj10slbHfqrWB5RBrFIe0ix8SikLVCadysrvkFG0RTuRzmi6u3wq9SdAe0+z7Dfdldp319&#10;aBr603G+ZWbgAZ4wSBzJBOkU40BIBoRVpNJ6+RaExufuoFFD9nwxyZ+QmJ6Pl+ZflJluxcaFnWUU&#10;/mN5rVuOQJ8fI4lJr61tvIGZUQM1uSUbGy85kUldOk2NbTRigCW1bGbMerEQBqzpBRp+QPzzrpSI&#10;oLCm0qHkhAsjL8vH8ebHWarmLxEYciKruW8Ma5Pfn1V3YNyj7ruttbRUVS5PIVExGdcxmQT9+Iz3&#10;jGs1yQeCyA/HJeX4ZVx0/fjSbJf+JT8al9DR752KYTmljFYOLIPcmh0t3m7JLKkQz8/eJFbCVghP&#10;a9O+9vKNVnqwvE8TxkrZOJ46sYjMciV8yKZJFko1ZkbVlFRZNjXsLNBazgGRUceR2QDGNva6GtXp&#10;Hc+4rePaW223r1Ag4liCSBU1pQKRkQONAeNawOy2ORmjvrkMC7EEUWvk4cDlpBFDlmTWoxV3v7yn&#10;3DrlMV3XuCuymsjbayvNcYvqY8PGJtvDlajmkg90cfG82sYeN2WA4xd1rx/HhVrZthKkyiNltIZ7&#10;OZ38sVZdwqPFPkH29LpI21XMjff6TG8M1ZGMUd+EDcbxeH03Eqze1qoGSVqMHGarnKqvbzz33zcy&#10;3O3WKs8xXqeXUoVOB+VRnl4k8OWJ1tEWi/kVNGlRSimvLixNCT933nHUx4gXNbe4pCsIBNMhkycS&#10;xmVe12us1m7QyodrLqKuQsrNtgyBVgbKyIwjkONsQnJ/dJJEb7uNp7HIWW6Cu32mudcbCjQbzXTm&#10;x9nbim6hq6pkrX50ayDMgX1M+3LN7COer1L2Wt/bwj/UdVAkEAMSOAo+ZtNMhwoc8HII3NlPElWZ&#10;ZVqBkOBzJJGFnt28yOt2Ji8Ggy/ZtIkzD708mnwLVFVn0CU6LbVbQWV3d2VLZrRnj99wosZpBNld&#10;wjlR3aTjGLr7EoRWFD4z+Fon/t6VP5t5O9PZVX36c3b3GJx/2+lZRHFFUwW4/wDiMaYUhWWNc4jq&#10;4/MP7cN/LyHYxRox2Y+T37WL1krdE4FGIRFcvHR38af0PT9Pb6fX0oRY5ih+02RoHwZjkTlr2P8A&#10;LTNbL36ulOhIudK7q4/VfTZYYWQN0bYOwBrrbj8f68vsw6jdgxZomqf+Yf24T5rPYLXEauX+aB2q&#10;vKJG1LqsKsTjnpYQuKs5X9OV59/W9MQwlncauj/A9nSnT0l8ltiE55RzHjL0Zm7hP3InC/Xn1q6E&#10;Q3AeO20dNqeY8fhhxmRITE/D/F/fgES6zX2RbfzxeqvRr1BrvUbFVjuEXp7mNKMf0/zcL08/T10p&#10;+O4QB0RpIMWFjtVHBrDHQBq8PuZOQ4pXDDGjiZCxm+nHlTbmjjo3pjSDFIQg0/c5V9/VZ3/zkUFK&#10;jhmOB4YLbIPyrsUPz8+Pyjj/AE4Z44APyA2E3/nr86jT2ZXMkG8jIpynz6kr6jM5DSYGByfyqqpQ&#10;Q6mDZia1BIkUIhGjsCboYpXJ6bfzjiIXw68mx9S//wAFNlu46vZz/wCLndx9P3J0pzx/X39K7J57&#10;pwPA/wBeFL49WznAHiPwBw9v4oMnku/JD4j8V4HLY7AwmC4rovU+LBaTNgkfyi9AZDZSsYwn1QSu&#10;Z+vpJ+EmRU4PDbxhWZd00I66bw3kMmwgRio1a5qMco5JxGaj2t9lVqcp7+rTtJbdfRLPJpHRFf7f&#10;+GeK6lhlcvphZgdOYFRkueFr+X/x/wB0Z3+Tfy/usK0juLOMfnZfijgX+Ka72DkNLJkC1vhzJAoV&#10;lj+PTquUsA7VaRqFVWvRWORF9OziuVY6EWbsJkVEP/8AOfnbwo+0qlV4Xyq5zCtRZf7xu5Xhycoq&#10;Jz6lu13dkv5gnGb1GZFfKBWlP7D44Q3G0uZFtqWzGiKOB4itR92Gz3Z4v+RNrkHjlOi+PW7574Xh&#10;T4pUdyWHrbZzI0C3psTyKHPqJRYuLOWLawCNa2TGf2jgI9Gvbxx654/yUyYj/M3F7KFIDKjlzfxr&#10;kMlwyBOEvbzCZHcQLo6kYvu5WqiOVeWqnqCd1ss+/u8b1jYrpPwIUZ4M2yyJZbbHKKMukU5jztjt&#10;g/D5j+SYz+Mjx9xvMceyDE8hqsd2PCssdymstaa+qudj5wWMGfXXcSvs47iQjDKPuhGrhPY5E6VR&#10;V6T3bBwyM90eRlmNhKMrAlAS3rmGCRw0RRuY46K1yLzzz/v9Gb2Wy9cQ0wJEAr83EfdU/dUnlXAX&#10;9LuHmMgtmDmudPjl+OOBLKPD7yfsLLJJtV4971sIhrrIZsOwj6y2A+HYgW8sJUWZ8tKRzStkDRvb&#10;a1O2rXIreUXn0i9d7LwWPhGExi5jjApMbHaMJQvuK9Cx3DCwfbe3vdKKnTwvpzZrt0MAQycvjxKj&#10;wH7MISbTdfqNwy27dLWSpoM8/wDjh3/NPxB8mL7yU8obOm8fd22NLe7U2ZY1dlX6/wAwmVdyCzdJ&#10;mCkQZUWseyQCSYvA0Yr+VRUXjhfQTA9gYRFxhRysvx+M5LnK/wBhLWE1WjdlV24T1aruWteJUcnP&#10;CK1yL+vp1ZbjYW8IgkWvTkOdcjwHjUjLGN9tbyW+JSBjEFUDI8lFeHPDo+Znix5H5N5GWl7UaF2n&#10;axpGuvHVj5kbCciPHfNrfG3T1bawwyBMUByRbCKWORBuc9skJGORFYvqjHyR8hsx1H+QK9r9R1ON&#10;zS742d47YRlmbxoDslzW119LuLdJGGa+HPkLjtEGfJRxZctkc0qQ5ERXNYJjUl/YXuLe9sd57MNl&#10;sIZry+v4LZtYdnaKRqMsQVggcjMM9UyqxBCkTHZ5ri3g21SlHaNUIIzo1cqUyOXHIjkcdYvhR4yV&#10;eR/i88Oj7wHkeO2ejfG/MnM19l8udjWLVGaTa++gNybYdLELDsJ8zGYg+qIE50ZCUrytb3la9Lva&#10;aRe3Mi5DCK9KsUF46qbYRxfbrBZRbFI5QGR5iz4wZABjlE/aV6q5zU46fXd3fd3s3bdjYzrtySdx&#10;tKJI1AlISSNU1CXp06emNmkjQnTTSoqxxZAtbaMKskSCQCoArQMf4ST/AMueXDFAfkk3QOioWtJ+&#10;TYvBsNoy8/h3OU49r+yyIuT4guLwMFk5FDtGx2QoeGWzsQuZtljVe9xa2M1oAkI8zicOFWzhhSYy&#10;TKi92IWAGcUJFSOy0WAB00I1fw5RiO/lrUbwwbmov7uU9c+dw7Hund9r2rcWe2kb8NudmgUMVWCS&#10;4fpSq0lColCNpZ5BKxVyRTMqqqSVS5XS0YoF5aP4T9nH44qa27qrKNmxNSWuH4Tk33XKMK2DPxPD&#10;z1ySLORqyTs29i4NfyEcrWQ5WQ01e5pJUmYkudLjy3sVwGsIrcan3rgW8rXbCa3nPs6PUmXwNeXF&#10;qrfixZWXNHbpfRYMA6Nltg10urXtzHIgrBpkIL9rV9VRZbltSW3bHaKhLjuK4F/dXMy5selcoqwl&#10;gFrSNlVTQqlG0GlSQY3mMbpHtUbAxlHb70ZRT/0sLzyn8Ft2+H2ovFZPImrrom5N+V+0NiZLThlt&#10;vcpoMdxvIsQh4ZR3t/WvbCkWxMStorXxGNKOjcFwWlernK164/25GyfuTiJGfAl9LWKrSHk9DeyF&#10;rkTlrXkantyi/wBPf1B+7+1e5L6/vbjtCAXG/TzQwypUMkdtrq0la5FVPmYEqASWph5extLqVTxo&#10;T+zEYcIyTKjXOB4lGBHfFxLb2PZCC1gDhWYaOIV9iydZWgp73QJQ6yFYq8xV74kYiqZEYxWuRePd&#10;6PNyaM/JpU6TLsJtraVsYdfUmx+BfBGClAx0KKp4xIcSuMkWWZVIdxDEcj16em7r72j7T2RIreDZ&#10;+tZJdoYXR9ZkGnU9roLgSqVeKZaL5ZGUa+nqXD2y2htvgiklbqREasz9+f8AZwxJ3yThwc/g6Iv8&#10;n1DAmRcExzWev9c5vcXWQ7QXZF3q807I9o0MKBf3sWhu6TPL3NamzvcfgxXRK8gYEVhgx1KNzM5V&#10;s6k8ecRUGaS4eQZrNp+9LzgFJUw8h2Lbx5UwNH9yroLxzbfJIdKSLGLNnlFCfy83dErlGk09v/YL&#10;uD3ME27dvbfcrsdhMxS0ZgGnyIaKWYMvStUcaSsRM5VNKBqll1aCbcRJdbXaHqJkKZAitWFSRlXL&#10;LPEyPHX8f2w/ynbCbtPBY+Q688XsL2hLpMX8Sn5llx8T0vSXldUkyyFhuSzGriWtdMys0Dcy4VRQ&#10;gmX0RkRsBkM0ZwzIqf8AUeV/pb8nqN/Mv9Jf9Sur5ev/AJX3f5v3ftfx/wC98/Zfsf7Oevr+H/f5&#10;6vf1Cf8Ayz76/wDOn9Q/3LtvX/XP0Do+m3j0vpvSavT9TodPqdfy9T/J1+Xr9TPAP9Svv/eCvX6f&#10;8VK6a8aUpXy1rx+GEt/yP4j/AM+vf/lMn/RD/nQ/5If9OP4p5P8A+nX2X+IfwD4P+vP+nfxvuf3/&#10;APufdPhfav57/wCXcfB/f6//1JJfj3Yn/K5iiL7KtbjSEVHNVEd/CsP/AG+yJ+5OPdf6+ie9PLFN&#10;tq1GhI/KKGuYJzPA8fhyxK9vXVb2Zb/9Tj/9Y4ZP/qbCqb8m+lxpy57vH7GytF7o5WplO42PVqKj&#10;uhV49ufr6mmNrWERE+nW1eVcip+13siInv6D3U8lxHRwOBGQ8cL3M0gXygEhhy+OKDownjjFN0OE&#10;Ra0yEZ0dL0csQjWKQjkUS9aO4aicKifX0yXkOlA7BZTsnssnqq90yUnyMRBHPZuX4fD29MiHYNT9&#10;jf2qg+VcvpxtIW2ljML0rSurPjWtKUphC+jjirLBq1HjVhxoK0yyrXhni5H8EM7ejPJu0BoPHPHm&#10;/wAghaVxht1K8i7HKqvHKGvFm8oldJpXYrb0sybZOkyXvMx7yjYFiftRVRVo5zSJ4vEuzstsm80z&#10;yGK9UBjmPRyVwOt//hDfXYCVqkcq8u63OcqerMti8sa6LbrNXhq0UFONWyJJyoM8Q26gWWX/AC+o&#10;x/h1UC/H5aZ47eR5r+SeLHH1Z/8Ai5rmqEb+p83fRWORjeHP98ojIjGccJ/ceicf5vSJkY54kGRU&#10;fA8+bPqc5/7MalD5Xjq44brI6IxOfpx6LRQF8m7ddjl/+MJ/3cNzYxPRZbPSv/THL4acEM/a35DG&#10;JwfyQ/FBj/CtRXmi7nsF45Xn9srcNS3lU+ic+3rN+F+KrW8s1p5/zuUaiOSokDVzFT26VdqhF/cn&#10;9Pf1qibWpOqKfVzAVjQ+FaZ04VHHjhto2mMkC3b73X/u4QMvd/naNf8AjPPn8Q1KjUd1ImL5/I/c&#10;xyo5XLO8lonSjU+v9F9eVuMePcC5qJOOac846i/jWER9DkOZgsGYRT2Hd/sWGZomuKwDceHyqSVd&#10;JC1rVRetOPSyLYMyC3tJy4PEggD4mo4fAHGaWcslvFakRHX5swSw/wAK0pQ86muXLCj1vuLyfvs/&#10;wqnzL8g340dj47a3bImR6w1NhNlF2Nm1e+LKcbHNf2cnyWyd8bIzqxHhI+psOUG5qgVF6m3AeGww&#10;P1deMChVGDLsmRrwI5rGv+LA4c9rWuVwOE4Rz/deOf19C90vvRyxp0os5v4l45qTnUZ+HM4mu3OQ&#10;3o9IMJX7+Y4/3Y5yv+pKjzneYGjzJOqQFtNVawDJg3MiOOTPhjzC2Y8FEaTIjNj27TF63NAhFchE&#10;RW+3qSF2MBmI0tBfS+uOH+5ELJYx3DGIrm9EMvu5ff2VUVPUEmmaC4MkEoZi7HMDiSTTiMhwzwXd&#10;2jp0Y00jLMGuK8fGiwyKCGR8Xyo8ZdfBrbu4jpUZPR4bZT4TBzpaNjS22WwqojyBZ7O7rUKhOfp9&#10;EbKbBAryomC5SZeUb/8AOWDEX6LyjmVn+HK+jRupZre3q6/cAP8A2sOZZ2SNDqjDE50FOX24sixD&#10;O7evUbl/Ix4mVokC9/8AbwHWUp7U4VGjIOTt9WqvKq1rU+iekfYxFfyiaszSS5q8L02d2xqpyn0U&#10;cJnv/j7et0tylemzNWvhT9+A7LGJOp6hVcj4Ykbi+0EjtR8z8rXiDTCKwZkeDUukDnYqtVG9aStm&#10;S+kS8KnSqOVF59vSNk1JuCkTRWdSla5ytcl9k7U5XleHMGNiKjv9vPpWaGZ7+30xE+Qcvs+OELua&#10;CUoibioc5ZacPFV7rqRwRBN+azxgq2HXtuHD0H4+zFVjFVFeEpsnnIjxtVfdzOlPUtPH0L42ETWG&#10;xS1wt63c57qi4mz50gnLYyfOEaye+QkY/wDla1F6EViqn6+oh3csovI0kiKlQABnWlOeZ+OeC9iT&#10;pYdbqIFGfOvxxyufnCvIeW+YOvLKv8psN8wBN0zi8NNlYNhWG4HW0ajucvcmFWNPg6JVFsoCKktZ&#10;JOuS4UtrHqjWsT0+PUn9f/X/AE9REBiRkcPq4qPSC4XecrUa5oFeqNRel/Uz6Md9Gpx9OfUD/Mo6&#10;x9j+LjepG93P5qJyqcOXswX8c+/6Int7c/19TnsQwvHcM5NOpSnDhqr9n28MDrh2S5FB/BXHWt/0&#10;1cRT+LH5forf3PfrjW7WcMeqowmA7KIxeGt4e9qov72rz7c8epgDpKQwBOfUQCEIIbpHWJyqRzhs&#10;cvV+9EXlyc8ce3pveSTR3t2PUSaBIwXzHgGI/d4Uw/Bc6XalSBjmikeSXkfRzpcOs3rsqtiV1vbR&#10;KAMK2r2DrxQrObEE6Or4CnY2OF7mt5dy5FVVVV9FVVjtE8Ngx9PXv6L+4a3qAx3S0chnbazn6MYi&#10;8cfr6ydwuaRBbhwnSXKppUg1J+J8cbtUEZ54ezenkv5KUl/qeVUb02lXPufGfRlxYngZJJjFm2Fz&#10;jVithMllYJjvl2Bo/de5q9DVThqInoQKhpEv7JjqWqViU1M8bHQo7mMe6TYte5rXNVUVWtT39Dlu&#10;ZHSizNUOanOtKClT9tcsaqZFBoaZnGN/5J+SLPFnT96HyC3QlzO39vepsbWPsDIAT59dXYTqqZAg&#10;SZEaSBSxYsieV7GO9kc/n1GTzRra+v0JevhwIUNzsgxBriQ4wgFeiZRSr0ueIfVwvv8AX0d2y4eW&#10;SQPISdI45/xDArcz57E1/wDEI+7TXFwX/TYbS2tsf8lUKLsHZ+yM4h1+l87mRa3Nswu8grIpyMLG&#10;dLiwrWfJjDk8O4comtXpVefbn1IDSP7dO64VV9lw2lX6p9Egt+q/rwnoJ3RJq3aFQM9Kjn8MOY5X&#10;o5alNZ5YqV/JvEdI/Jz+QZWsTqH5RbYdwiJzw7MpqIrUcio1qqnPCenLG7okt6eF6hK73/2N+n+C&#10;+hEg623Tl6+V6U+88cLITUyD5hiFMmOkcAHPRROSyif3Go17kVznNYrer9ioj1VeF/X1BDyVHPXM&#10;iliYzqOeixKxUsM9n40Ca7/h/wB69q2mikdtqqrWIrffjlOUX1YOwErtMAKKQGIqeP7/AMMuGBMx&#10;RbmSdnlq7UIWukCleA5+JrjsS/CP/FjeGGJRL7Zn5QAWAcs2R3sS8TqPfyaspOcqkIGLWzcAqHY9&#10;Isii4kTiCM93dL0EVr2+ouEkXY1c5anxijcMXhXScFVjFVef2cd9yov6+3qQszGNRpj8f7eeMSyF&#10;FGgTE1+JxdRHrNfNYP8A8y/OrO/dx/dXy5jPcie39xyzYQ2qn1Rf2px+norNa3IysYhvFQXUo+Wu&#10;/hLlR7k6vb/6H5CL7f4+kVd86tGCAcMVnLayyTVAJ4N93PBo2q1u9iKSj/OJL56+XFyXyyjuc1iK&#10;n7hrnURf3qnt7cr+iJ6CSb7IxDQg8k8U4jn8+6x8OkNREcv+RP4GdHqvHC/r63heYu4Mtvopzp48&#10;8sNkLzyyRyQ3BjAqCAwz/HPG0WPanktC2Rq381tiPqVEHOz/AMn4zXOUXHW9pdxw+0nCrwq8Ii+3&#10;19Iu4vbmWeiJY2mrbkjbUYhG1aCojQojBTYCkFkDavGsXG6Y4q/8P3GSF7XWiPb9FUnLMV1Sxk/8&#10;lMvtoBnghAqhHASQD/mJqfsr+3EqPHTGcLraDaIsSwTy1wKKYcZ9hH8tck2Bk91eSnY5ajDL15Jz&#10;3Ps+mwaiIFzmWI4pIY1luE943uRHJq8QHpL8jfK5GxKiWxrcfVBXMsEflR5fesR8TuyI7muTqVHc&#10;O6uOPbj39fWbzpJdCJI2rQecV5n4jPGLqdoQhUEVHIEnhzpyxGD8oJokDRHiQWZle8sQ7RJYWWOj&#10;qK2v5SvXVg+puUwqrGcoZ9kYg+oXei9tZHSifuVE9WZxoxOGj/jEN7OUVi196jlaj05cqJ9xkpxz&#10;9ERqelelMX6ssK6j4NUfgCaf0GBUiQUW6M762NaaaD/1eH34oIyHOqcLTGi+YGxacohuFKBtDx06&#10;FkPjq1kdkg3+lmKPK5qf5iOkKvsrv8fRzHjPArHtpckhPThEWPKEZjWrzwrekCO6V4/VV9P3ijkg&#10;0yrIAf8AmAH7s8LMy3cbKJkKnjka/wDHEfr7Oo9qSXFf5EeH2wIbuo3bzPX1tRTZJGo1vEtsvJ3R&#10;wykVytVWMG3254RPSgjEIip1SciF7e45lb8oXWq8py72VPqv0T6ekzO8ccSqAaECnKnDDCOWQOsL&#10;rHQHTkc6DIfsxGfMcYpLL7icWGeJd4RFfM+5a63APCLZwGDX5SBhuaZhkGRG/tKR6K72RHc8+lqx&#10;GEiCehUI5RD92idFa/jjlXDVvInovsrePdff6L6zb3U6Sn8sUzzJ1UNeXw5/DhywluknQt1KEai1&#10;CCOVK/0OK5nw5VdsTIa4lPKq4g7WagRSr2NmsqEnKujxo1ox7gXcF/WpWSmlXoY7oVUc1qek1bLG&#10;XvNI8YlcJWvRzHP+rVaicNZz1e/6ce/oxFeOWiV1QoQSaj4cTniI3E8+tHVa+Y/1fHEydMVOUo+r&#10;m09beWq11zCkQTQ7WNXo0gJYjl/uyz/vB0DXrR3Uqs5RV444jV5Fje/RuymvGNoGUEdROZETreVL&#10;StTjqc9F6+E5ReE9/THugtb7TIsajRIoJy51U0HgM8sPdlgiG/2k3UcyE1I1VAqp4Cn4Z4u5/GTJ&#10;rz+d/jQYNpa2GSvzrMh2kY+VOmxItK7W+yyDIOuDDSI/g7xsREMqo1epE4VOJX6wrnSdd65ckuwF&#10;04njzekM88cbWMqwDVQsG5vbcvHPtz7+/qqLm5t7RpYZIgVKimRqTQHzcqccsuWeLbjmeSWQaFGR&#10;5fHHO1+R7YUvH/OnzuhAw7VF02NuXZHclZJrXFsjs5fevYsln3afaRilsnscvb4Iip2/2qnCejOF&#10;jjVgsetjdsc005vS29sRMVWzpHC9IzDTj9fp9ff0XTeIJ5IomgolE+UcPIoPj93gKDlgIJpEmkeR&#10;I9IJ/hyPmNP78+OeGx2xvO6rtm3DYuAeP0/5FBrqcKba+P2r7iwQcrXOLmahJ1rSSzOa1HdDVVyo&#10;jGo1ERET1SJiteP/AO215GIzjdL7HMRFIM5hSeTYzQNUw5TSNOEvPv3Ed19Xvzz6EsNU7Jbg9PqG&#10;nMgVPHxwTikiYvIQKdNj4j7Md7ue5PYxf+nPi5hDjUH3WP4M4hfxq+XjtLYYu6aKhqZrIBcQmQZG&#10;OTaJCt7ba0sd0JQIglZ2049XJkxWre6a35N8QfzH/wCfJsgc5ekAfZXfceper9eF9/19TPabK2iV&#10;Hu0YsV4V45/swAv7hiW6HT18RqCkf1fjji6P5o7jiA1+8NVouOeTgVaczo/i946KNZRcgvxMUHc1&#10;iooscLGftEjXNYvKtVFX0iKrB6NbfL3PDak6b2uQbn5LkKdLVxml5c5R2bFKvVy3l3Kon6+jxi22&#10;QSK8b0UkfN4gcMsqcfjgUbq/k9MvUiAKmtEAB8x4VrTLliWWwPNTecLV/i/JhTdUwjX+oNj2llEZ&#10;40+Ok5DzYfkBs6uigr49rq6VDpQ/BhDIoobAhKXrK8biPc9UvcYPjjMShuWDMIT7vjnW5+QZCq9L&#10;8zrEcnC2qtVWNVeOfdPWrLYNaxiOFtYKCtSSc6H/AI4cX1zeCXpdWPp6TpGlc/ITU/f9xxJzEPLL&#10;eE7y5zCjNc4LGpf4huU8QMXQuhwSeus8WMyvYpCW0fWgrnsGswsV7O8QR2N7b2PGqtU6v8GwdsG1&#10;ctN3SJDndL3XeRk6XKv7uG/ek5cq+3Hv7fT0VTbLe59Ki2YVdWVCQRkef9nPAnbbu59ZtyXVwoDS&#10;gUVVFcjkcjlz+3nhmdGeUXlBcZ5q1JeaUIoT8qwwUsLdH+P1SSRGkrH7zByYuohviiQblchUcJzX&#10;Ii9XPv653fyt1dbSeU2oQVUdIIBUWiTMGGRKOiEftNqkehJx5ZyucqJ7K9WtVPZE9/UR360ksd8v&#10;LOJQI9C8a1zHGpOWeeeDG3zO13uDgAnqEcq01kDhT+7HXz+FnN8o2N4RxcjzKxLbXMjc27IJZBqL&#10;GsbckOBm02JCjpVYlSY9TiGKKxqNe2M0hW/vc5yrz66N7LX+DyaXI5cnG650otJZyXmcWb1vO7G/&#10;kNe7icg1cjndXCIi8+ntpJaFJlW3LMvlNdQzAIND9vPDW8u9wDW6CWMjy0yHjQ88caGU+XHlbje/&#10;db0VVu/Pg48/bVPXLWxX0j4n2V/kfbY+o2sbjCzWALXRWg9yNExiqqr1qr/SZr8CwVKahL/GKhZE&#10;nW7DvI5JXW8/2CKZJLVfLc1Hd73+ioqr7ovoxZrDJHPcxwUuILYyrUEjUNK5jjSjHmBhvvW4XkW2&#10;tOZwOldJpoONWK0YcxmfDOhriREXym8s3bX2pXM37tRKCn/IbV4LHhx7yE+PBw9dl5TDLirhspQs&#10;SC+vC1OlXdxBsRjHonsvMT4nQUl6+nAjyoUSwnZ9lVctrPtWRodbHgEFYIOxCkdys+dKkKkYSKRZ&#10;J1VWo3o9pH2bEbnaHgdgAWL1rSjKA34EqKDnniFb2CL5UjPkKM3CpqK/sqOGO+24sHQCOO+HMnDA&#10;IPbiQobZEk7pRVA9wXKVqNHHThxnO6UGP39+fUwJI6pkJ82dX19v0PkRHBqpCR0WQJBAdLiV7XDc&#10;Hl6dLnjcju8936KvEvVmEYnkRCSKkAUzPMCv9DiKpJcJRgcyK8K8c/uwSjdJIdsKLNnQ3dA5CHmM&#10;SQ9BkecvxCy3sKx72c+zXJ+1jWpzzxyhI/IYx2jmZLYPOqRoFTEJFbPScid2KdscM8ZDMRTPa7pb&#10;0l6Op/Pt6av5oZok1VcaSKitKg5fGowu0SSKWYkN9v7sH0hyoRhFSBHaNUKeSfuNGkdF6Ss7jxoN&#10;iq3p/wAzk459v6+ps+ErHi3VSWkibY8x8YzyPHpbY54s2LFNWVfekMhocsUqPQLUFy5XIFOv2XlP&#10;Wl7ardWl/K7sJJY6kZimgqwIGfNRxrUY0tpDbxsyLmXT4/xU/r/sxSj+fWjTKfxz7BoY4gxjyNoa&#10;NUNkKGKbXyZjtgDQEeY9GKcYGO9nE6FRCkQfs17lR+vPufFL457BHFiOZ2DYEdz2N4RHD2BRuEql&#10;c1XvYxp3IiInSvVz6he9hPQrFLLIABaSHSdNWQ1Xkcszl/XiZbFIx3iKWWUGhcCnHgK5fdisf8IG&#10;vsux3yF19kOVZIK0JMkbghQYRpvcLGC/A4QLJA10RHQYsmRIoYziPe5StaFWIqtX2sicaSO4AUYR&#10;9xk7HVExX8MIA0GvIaSQiMXtkF1L0iVFV/H+ZPQXZ7e2uu1dq1SO0U9nfGSpoVZLqRURMjUNSrNw&#10;U5EZ4tWaS2aeaKViPKTkOPm4k8uQ/bjjy2Jj1AyPliGupoAkpt9ls5X2h5z199Ay3YDKPGYFT9xE&#10;W5rbvshU9sMwh1rnfujETlHc524VZG37kI+OhsTZli5r3/QrwbXLIJ0oiKrUQnLVavv7eoRtkyvK&#10;ZhTUI9H/AFW/ec8jj6PyvJqOQQ/ux+ov49xnW/4z9OxWKndtvBnWgegb+UASb440IGsaROUVP3oq&#10;OROPf10j2DkZeznMOYhHTpjyCLIGwDHOO9entoBHq3lfb93tx6IyQST7aoljRLYKArJHV2FOOrV4&#10;fAVOC8cwVY0C8AOePyh6ye1uDi+bi9HVsACJWwbyvxu3PbzHxG9iWcNmW+fAAZGR1cTkC91z3I1G&#10;c+xNYQ1mPZIaeaEzWq3tiK0YGs+rnPaglRz0VOGqq/T9PRbZ9wXboms5ILeSz1A1KkuzchUsPLTM&#10;inHPGPKzxyEfmIdWfiMv68HOKZwHHodpU/xTDchiWkoJpEy+ppFravQCKINfClFsYyw6x7HdRhsb&#10;1PIvPVwnHrnR/IsPo8wpAzPcqsj6TROpydZGlx0Amu5/zdauYnK8emG6ypNeXM9sgVWyoBkPsHgM&#10;A2VlmmmWmqVyT/1jnTw/qx+j3/03M+PY/ij1HLixI0COXankgo4MMCRYsNqb0zlFjRwNc9BgCvLW&#10;pyvsn19XKadS6kac0dOr2x5kQmmtfDbBeiDfJmyqgTJU6zsi8/CpqiEMjxjjDLKkSXNYvSzlfV7+&#10;3u72tn2Fs1ndmNZF3K5LMGKuEYIEMS0ZZJOpoqsjRpo1NUkCge3vZIZyjqolBpH5eQNKMa8SOfDH&#10;KR5I3mnIvkD530GazMioshf+QHyxyC1zGDJJNNj+N1mwJRaPG9aYRCa2JmOzNh5XMro0kuRy63Hq&#10;WhAeW15paDb6rUyHvD/Ij5u9grxuLgukbBGhaQr5IVq8eCZgozBkRe6xij63qztuc1eF59QH266d&#10;puHc1rKh6qKGWtCSHck1pUVzqKGgrxOI93nplpMf8zqqRyFdLD9n9WOnX8S06PN/EP8AjuFMEIgx&#10;Q9rY6M88sSKKHKrc72rGhHkyyTgo8sb7chXiAhfkMG9E6WIrksG1ZmI2hitnxHrNb0AjROx/5lGi&#10;RkY+P8sDI43yiBUq8rwrkci/ThfVszaZtrmuQrGcKQB8AMg60qftr44h0N7dSf6cSRrbBRU0NCSe&#10;TasuAxAT8i3ifKyZLiViWUjp8ekElXt7dWN6VmEWd3k3eiXTqa0PanDj8efHhMb2mKwTwP4RHK9q&#10;+uZf8ugapl+BftOHw7xmwuSzDbisM12HLCaffPN3sWjyCUFDXPR6OlEYzuCIrBN4RFT1SXcvk2u1&#10;lKIJzKa0k1mueRHBQKcBwxOLRyL2EA1UoKVUplp/hXw+OOk3wen2svR2uY022vrCurddYXDogf6M&#10;StL4NFqWY3TMiCw+jtQOuJdYFg1SMYp+Hgf1IzhWqjh6UXFU8eb2XlEbx2eAM/VxI5/I2BfWVIMs&#10;nCLRDtoYdHDnGcQrmN+U5zf29LET2X01jkjMELzGIEqB5wTy/hyP34IwA6LuMJVeopzbSK6TxzFc&#10;KjfVPf2+YYQKlqPIi9YGjyYkmJpTYWKa8oo7vl0qBkZpOyPL8QNZTiormVogFM1iNkue1OWr6BNt&#10;9OJ0q4n4sPdOHKPXmwz+/S3hrmfx1rkVqovt7etJTHMgRZbYDh/lt/3eONTErKR0kFfCT/7WGubg&#10;+aKxyO1/5rJ1Lz0u8m9fo5vuv+V4928oiov9fWtMv09DKhw2X4yIhUeqI+JqTYhFd7e/P/0Or1Kq&#10;/wC31gLGigNNbnIfwHKnh5csZaNGAUoARTMSGuXDPVjFcCy9R9DteebDulOUVPKbDRkVWu5RvWLe&#10;w1Xnj9V+npWV2ydSyv7X86/H0KYv1DA0LmUtjm8LwvB8aE5/091+vHrE94BG8RNoISKVEXm/HTl+&#10;GHUMwUGNl8n/AE8//WwAdrnKlIxF1r5yua8qPe9vl3jg2M5cnKOaPyGG/tN/+pai+3rph8ZrGJL8&#10;edITIJ8UmQja2qHw5WC1Uikwo0dOOgmM00kYZNXTOVq9kL2MUfunHqvu4IIbW+t4rfzQsisT8Tll&#10;kKDPhTB6w6kazLbLxYE6jq5DnXMffjg08+MWkH88fPkBVyynk13kLj0dK3PL+HlObCSVrSN2o11k&#10;ILrIIN5ZCjNY4T2WEtUhPCMh1eN3pPeZHM3xJ8j2kZywuk9ns4aN7uHphVkT9/svTw1nv7Lz6+2q&#10;NLa+aOFyX81amuWdf7sbiRVtLpZG/M81ftPh8PDwwp/xaQnQ/wAkXiTGWQwRYuzdfzHEPLiiZJA7&#10;K7asJHisG57pnckzWqJjnI9rWuX9/psPABlXO8IvFc0mpqZx36dxVFly6uuklcgo70azvyIxC8D4&#10;6URXLx9E9WzZbMk9pZ3NyqspjI4hSKGgzaoOVeGK7unZHYLPKIgEyUOxqVqcl/fSmHO/NVf7Bofy&#10;geWIcc2vsvFKoc/XEpMdxvZme49UAdYavw/5MptJS5JX1gHTCOcV7hiYr/8AMvLuV9SNxSrqVZnC&#10;Ep61XD2fmjR8VNZwNquqXoNrnRVXob1e6J7eiFlHFB1AsUDL1G4ulaUAHwpgbuErqtsGvJ/kX5Yp&#10;eOdSaYiRvLY20jWfi+er2xn0eJY+DHjVMsuNqbFA+wl/HzyK+eSPFycIzWE10ZF+S/qMZzeXudwn&#10;rnD/ACpKKF5g44ggijjFfeO70EEIwiAP+fMaxjGx2CGFqqdV5ThV5Xj1Fu4EQ35uI1CutKAZjkeI&#10;458xliR7XGp2u0nZmLVGZBBoJGoSDmPsOeO6j8HE6dd/i88bpdxa2N7Yy4+zxWFtb2theWc8o9tZ&#10;3GU0yzt5M6fJL2Rtb/dI9WtajU9kRPXT5HjOe6M1IiO6gxHq5Yzeepwgryq9pPorv6epDMbr0gvZ&#10;Fz0EeWtBUE14nwwDO4W0dvLK7+fr6RnUU1HiB40+7H52OyrGSHKdnCjZdYgDEybZscYEyWwSOoYu&#10;SZABWMats9rWOCFWvaq8/tVERE9vSU1xFOuBYb1R1c5KKE1yIFfZBEIJzeehVXhycIi8+kNqe/Nr&#10;A8AkANchWlafcOGeGu4blHFfz6AAwbnmOGH9/INMiw/NHyriMvJABs2nc9D22z2o11li2O2jF7Lp&#10;nQLlh1V6sa1fovtyvIPAq6Y3HjPQZHNXMc+E5gxHc8AxZreojiOa1UVXMd9F46ePRS13KSRN2s1s&#10;J1vLNNYZqiO4dyQI4sh5lKkt5m1agFFeLu+3e1dIWKfnNHH4UqVFQPAcBzrhSeW0uJP3VXzDWbRi&#10;naM8VzDUk+ArpCE8YNN+/wAZZSymucdrlQjWohF/VU9c1f5ErGdi/wCRrGLqN2/uFdtnxwlBSUMi&#10;DICdfWtUZCfuYZqEhzSJyxyL/RU9MF7hue0++Oxu6LFDb31vS8lR6lepFRDC4UoTHKshYRggjSMy&#10;RiUWt6Y7OwvreqyxRq6/BlJAB8Rmcsd2P4focS6/EN4oVolDIjStHXVaxYyx+31jyHLYidl3QYDC&#10;BMP2crXdL28qiqnro/t8JjYIKPbRm3TKsVbOrZEkLLCVKgISA50GdDgsEavjBrkjvc0bQqxr3o5U&#10;VFXnrftr3d3X3WTvPtvcrm1hvrdYrkB4EWB44mDzxszMskhlDLqd5qEJoGnPEk7V7pbeLn0F/oBa&#10;Myk8CxBI4knw4Y45cT8pNm+a0/Z+mMtJqYeW2uwsX2ThFRaQMLqcGy2uw7YCQ8815lOWHsYOc3F5&#10;sOPaQWmnzLdhpMSE+OFgnKxnodUVdDBjQLQ840pk2vbYxJNr0IXrySHEmEMcUcQxNmWJxjK9ehqs&#10;e5Wt4b7eofL3j3x3lta2vZ+1Aq6pA0tkpiEsNmrJGyGRjSKGOZqRKSrFgaFqAMZN233fLe7eKFFh&#10;+RWRSpMcZNDWpqacf3DDBZztryK2Fk9xq/DcBr8dkYZk1fgOWVGm6+xHBuK7xnvsmxKiqI8m/mSp&#10;/wDEMDx27nwxwkM4UkbGSTs7yq1Kt/xmyy4jE8o4WXYxlWNws08kyyMNtrynsKoGUwBmydk+4qoF&#10;i0RnUUCYYIflMb0veZHcuZwra/7R9mPdG4/WO7tp2SS3sYLG5Ro7lXguOog0sYRIFcCUBmUdL800&#10;KvQGu2ydu7jd7v8AqEts4tUhmqeFasp8tRmfLyr+7HR5/wBQdozb+/rjQWcePUPGsmL49aO3bk2e&#10;AnZFAZXviWa4GsbD4gojZPz8un1lZNlxYTygSQKI5rXOe8bH2W5zksiunUmJ4bCFa5feW6sjskS2&#10;TmVlUILiWdk+vis7klYLE6yGc5ARRuar1V7mNdbHs/2td72ncHud7k7sLDsW02pIJkjtZLN7iYSI&#10;YozLI5JgdNMXTjUSTzBkDBVcYnNssfq5Z5LpV2uNBUt8zNUCgYkCo4nI4oa8FtCYZtXWW0PKry5s&#10;8x0x4u6rwVZV6Ktq5GGn2ncxTV8LEdeQby6CKTU1OQWhBxhijMZPyOY10OKxoAyzjill+X5FB2nQ&#10;2eQZdYwR4pWbNZYYTi+BWkjFssNVS6iLVw8myCcIxv5Xj0GxbbiL1xIYwRznH3IrDJ66d7dsO2e4&#10;dwit+zra4NtciBHnl6cUsKABS8U0iqBYSSgW0CWokmnkcx9R2JCNpNwme/8ARqTBt4cAM9T1F/hZ&#10;TkNEnBUzJzAYnLF6+ndJ6ctdBfxfVOHyZ2H7ym6CyrFtsZhtvBw55qnBs6qbUmQZrhLV+NHxjUeV&#10;3uMfwYuN0aWWS3FtaDhS3tnujtjqS3talMYiwNe6oJszLMxxednk82ZVX3ifmGLkr2vlBsLgrUSP&#10;YT4h2/FikPHIxg/7AnftVCsez71a94btv/f/ALvHt3siyuINvtrWylS2S1ujOul1jrJ1KyjQ0iRt&#10;rMhDuuYw8a7l3DTF6/oW8NwkalDo0tnmsZqwJpU/HjhBY3hmfJvbP9j+W35Ef+Uzxo0/l+J+P2qt&#10;KeMGSs1PhusduRczpYlFNosbLFtaayqBZM4UK5lR4U5tkezc2bJjsYdqND/y+ak/0m/1b78j+X/6&#10;V/yz+d/y6L8H73/4P8U5+Z3PndX/AJJ8Du/5P28dz9vol/8AvAe53/n3/wCWPo0/2t+ueg9B+nze&#10;p6Xz+t1/5XpNH+u9Zopr/K+OHv6ra/rv6B0puh8uih46dVa0px89Kftw83/21Ly7/wDtm/8Ayjfw&#10;rCv9JP8AnO/0K/5ef9Bsr/1e/wBOejr/ANdv5Zz/ABn/AEs4/wDo3/k/w+x3/wDg+no/4n1//9WS&#10;/wCPkbV8W8QI5yDESJRhaTpcqJ2sOxJF4a1HKrvb9PRDf52a9tbZq9ZI1OngaEUH3YlO2OklpZNE&#10;4IFqikjOhBrT7cMP/wBTLIsY/wCTfVx66uNaHrfHLDZnxByIsbvuNle3W9KypJBCG1ozIrmr9U4/&#10;X1MtDwGqnVOavDl44AXn291Tnj0KeC8UEmzYYeN0o83mAHxriilK7YFqEoYWvk7hoiDJ15bjrAcq&#10;zttMMSlGiOZ1Jw33X3+q+mt3RMmx8MlyqnOIuCFdIM9LyZFnyWIxI/U5BigFDIR4eOrjn6+nW1xM&#10;1wi6VqKcSKDj4g4RkhSZpHLVUnIcuGLNPxD4jWT/ACZJimeeFM3zJsqbV1ZFi6+hZJr6iiYxPkZg&#10;VWX15YZ3Gl0dlFs2EbHa4CtXtoq8qqe1ROX7FyuHblEb8k9Bhkd7XODWCw7KJEtWI5Uccjpl8NFJ&#10;1JwvSjURPZPVkWqTKiUiQgcKSaaHnWiEn78sRK5t7SOU9dnjBJpppU/b5x+GOxuBoiK+MJQ/9P8A&#10;aic9o2o1LXaXiGHo6G9SDRxIj1VjfoiqxOpfr/X0g5e0zoiLL/K1aNRU5T7XhFy339vYalzAH9te&#10;Po5ef6eiQLA0lUD4rO/9Sj8cMZU22mkXUlfA0H/tnB9C0ZajXmH+Abxghq5Udzcba8Tm8dPPHX8H&#10;Xt6rXKq+yJ1J/VU9Ex9rUbUd8n8q+w3LxzzDw+36k/zLw5jtiDGrePon9OPT8XVwAAZqD4VP9Wf2&#10;88Mim250R6/d/wB7BqzS2eojEr/wReEMJ6OVyvsdw+OzGt56fdFrvHWeRXc/X/Z6TBNn4haWUGlD&#10;+SLaew5trNDWw9eWmFyI9NnZpJWf/QpaTybBnNiQ7RGq1xPjlczjnpX1k3agoJL5wzGgGmgY/wCE&#10;moy/HG9ukfXh9LEGow1aiKqPFeOdcuWXPDka01jumi2DhdvYfis8GNL45X38awudk4LtHBrXYWAR&#10;ARpXVkuH1VL424660yKuerUCNlnAcrXu4M1fZbYPDIkYWr7psU5ED/KsnYJzRorJTkBCR43u5arR&#10;ud78p1LyvqL7/pubiLVImU2dTTLLMeJHh9ueJlYEetGo56f6zjnY/wCpBrbaV5V6ZlMxiJdtFrbV&#10;prIzphWTcVGzLLBR29ZHQBwnlIrHMcj3B/y88qico/uRzatGt6rm7R6hG14YgI5GCVGojkZ3JI1V&#10;GqnH+z39RWMUllW5kVF1GmqoqK5U+0Z5YMwEkt1RpIJzbKvhT7sQ08YdebudG7+OeO3jhMhPtLN8&#10;S+yzI8qj21gyVKIUcy1HVYdaiZJmjVTFa56sab+2i+6ctNZzsXVid26zBzl6upAxq1/v7qrf3Sl6&#10;k/wXn0stY5WzAgqNJJNPuywpN1DTyAIP6ZHFrODYV5Zte74elvB+G9nb7ny7zagDKnCCYWQyPgwX&#10;icq/R6Kif09/TbWlhhHuprnYq8uVqICDTuVePfoRXdfUif1X0VJrqpQn4V/swgyyAL5VH24lRiWI&#10;eZo2sHG1p+OuIijaVX2OSblH7u5RZBBsoAKIhFRP2oqfTn9fTf2E7W/Dxkn7bK9XL0tDX4+zqIvL&#10;U9nwSpyv6L9E9YkQJe27mNyunMivw+GGciPHSWFoiAc+NPjWhyph9aSp85xxv2Q/xc1C+zFbMyPd&#10;53CjtTuIv7SQXPVvur2Jwrk9vU2vGMtGfXMx9CTIn1/8jsRPTJY0GPZCkKyK8jBsgRYYHRVRUVqq&#10;1XcqvuvqL9zSr6xaVA4+b7B9mWCNs7v1DJpIIHmX5T+PPHH1/wBQFE3F/wA8Ws2bVP4+2eZi8fca&#10;mQZHjpZZhOwM9ODJcxjBS4dlVna24MkjylI0rBuGN0dBL08qqrIJxI7VThSp0ovPPRw39V/VfUfW&#10;rCoKkHhTnhQ3FuDTqjV4VGKXxY9mskJGLFqEaRVCxUFZvIVzuWKjVRWI3j3+qe3qvLzjtGx9m+Hy&#10;PVG/P2vMite/lnS34MVzX9XP0YqJzz9PqvqYdoWyRRs0ZBDTkGmeZqSKcB9uA13KyXkjLVgVy58j&#10;w/djrU/6aWNOh+M35dK6Yx8iTWaywRpIcZiynveDWm1TjZHCxjiyzHYz+2NqOeRVRreXKiepJStw&#10;yq8hQNw2NKaHqjikf6l4FGbJ7KoNpWjfLI8TS8cp1cqn6+jUnby3k8nSZ6ly1AATmeQ1cPD92HUV&#10;xfT+VLd6KgJ8j5cv8OKnaT8QYssixb4Xlhc17rZzbiZVt/HZ51WJaZbPuWBK00pMBix5MmEhe29w&#10;+BPVqq1VRUX0UQ9z2MNslrsIrX/Jsp9h/wDxSwpijbOIx7RuVjSorhoz3VPZefWT2dLqCdO46mkA&#10;AJX5ajxrU+GPkubmYExnUBxoGy/Zyw+GxPxJ1+xCYROi+Tuw4QsM09rfVZm//a6fMaQKzl6+rp1e&#10;e1juk0te8MO0WeiiCT+4zoXqX39BH7ruA2sic3B6VFl18KEwRdq4w97FiGlyVL1CrS8oRsjjhE+j&#10;fSK9rwCN2MsgiRm1EoQtaBSDQ8VI8eJNaUwrPPKoVSCH01pQ5/EVwo3fiJxefpfCNWWHknvAb8P2&#10;fnuwn3FZ+OfyIEGaHOsdw7Gx1QYtzeVjhrXExZDIV71Qim+nsvqPHlps+dlGhcsjyqKnpkh2eFzm&#10;ug5lDyGU9SZvjsNoliw62Io2dJlcpVcrWqiIqe/pW12m3t4muLa5WWM0UkA0FGBqDmPtGA8skz3V&#10;rG0MgIk5rQcKccWVfhb8BMX8RPPzCMtp9tbr2LOyXC83woldsTxRyfROLxArQWN1IsRZXkOZ3fzL&#10;NpYjRgr/AIrXna5z+tOhUWaejCidpDVzkY57y4RRvGJrv3vY+H0co1E5cq/7E9QTfW172juwW2AF&#10;WPyqRQgE/diRsYekwB82rgMc3f5Oqq0P+Tv8h76ydGjlZ5ZbYiGeaOyQ7obkxpCI1hjMawfUTpa7&#10;hy8/X6enMacTZIm9kjXdprepVcqN/a1FRUVqpynH/q9D/n2+7dZVKmRiB/izbMHw+7njRGXQ1FNc&#10;QynYZkjoqEnXlcSOMoZBQMjQI5Bka5CBC54ZvWhf3o76Iv0/2eoF+UNAyxzJXpp7MtiEWFU8yaLI&#10;cjqa1VSOreHjqXtj8R09lXlFV319/U52KjbOjCIsdZzBNPs+7Am/Z0FVuRH5jQaQa5DPPHXP+EPd&#10;TMW8LsbpbT8mmq/FIcDPNpiDrC60rp3M85rgFygshtha3ubVErIZBbt5XSO2dytYJW9CdPqJ0jDi&#10;/Rvibly//wCTsDMEanPtyqPuQOYi/wDq9HI2qqViYCnj/dhrDKwp1bny1zOkD92LoYvkbi6O/u/n&#10;AxySjuURK7xl8cmq/wB0VOHpr6d1uTn6Ii8+ikmES+/7eJBlQaL0LM2PkjXM62oq9Tj5sFr2uX/D&#10;n0oI2JUrFXP4Z/uwpI8Qby3OVRyH9mDwPkphLY7FX80V3Jc5yMcSu8ZfH57HuRyonSAOjJj2qiov&#10;1cvoLJxK3VVaHxDoSP8A6Ttmz2NVyJzyql2dG4Z/uT04W2lI1C2BB+I/tGFhLaooPq/PTOgH9mM1&#10;8jcGcJSE/Mbt443L+1aXxb0un1dwvbbB8Ypr3PX9OOV/w9Iq4qrWqmUI5OpqPUSyrQZFh1WSvyQW&#10;QiHPhtfNMVcuyxYMiEV/ZRndjdxr+UY5f3IlMjx6R0gpPga1z+04SjlWVZjBKXofDh+7EvvGPPMa&#10;zzGtqSqbyq2N5XMpSQ4h7rYOtce1sfBZU3GLCUGmqY2Par1bEvIN0ESyymeCwfHKPo7jGr21F+G0&#10;FsvyN8rWfYvvnaHSPYP57oPxWPzC8b195kqKhXPVOOheelE+nr6CVkkuD0iTl92f3YTuzIvTo5Vu&#10;ZpXlw4GmIs/lLzVMM0V4pnLv42hX2M+QB1sPXcDYbck7OtWHJVlizsYylKxsfjvoUbBOIqdHWqLw&#10;tnUWib1IqYXYiXhFRwcgc9E6Ubxz1kN9Hcon15T0uLlY41L2TZ+Dn9uEA8bRiOW+UMORWn9MsUE5&#10;NvSYrjCT8gutpsdCoMkfIfGitAVOtxEkIxYcGk61LHczr9mKN6KnSnPKHkerVEbxj98L/MiI23Fw&#10;v6p1dYE/b+79vHpIuHcgiiD41/ec/twg93HbArE6OONRnmfswzeRbWEqGdK8q/Gu6OR4HOJY+P8A&#10;eMVreWjerHQcmIxkhEGiERW+6p7+jqLHmNe1GwMmGiJ7I2xjkY1P8qtX9ict9O5ZbdIUrPTMcx/b&#10;jRTbE9TXH1D41558+eI65XkWM2jJz5ey/Da3UiHaY8/TOXV0qc9vSccprvuBmDO1U+vsie6/09L+&#10;OpWwgKUcoa9CJ3Jw1WZy1FVBucNHCeip7NX9U9I28tu8n5UwNR8opTjxI8fHlgJvcgeOONR5g9aj&#10;hTTyPhis+7qq9dk5Y+DNwyzB8uQ4dbrmw7Ou+3LkAYaxq4l0YNrXdkvJJAnewzqrfb0l7ccc8RyE&#10;cNru2T98gZUeZ6N7zG9SuYqq7jhE+iej0C66ZZaf6sR9H0MvhX4Yl1pe2yXGM1CSsDayAJbU6vj4&#10;zbUxYtLDkS1pLCY6OgLEbAxmHUpXu6Xv445ThF9Rz8gAifpHaL1KHuNxUDiDGM3WFprCC9Hpz1J0&#10;tV6In1TlvKL6Zd1TQS7ZSKdGdUAYA1IPlyPh4fdgltEgO+WKg+QtkcqZKf24uf8AxuWF1X+dnitW&#10;y6PJYVJY7a2HHq7+0mUjoVuWm1rn1erUDHEw5JkkcZZDnMc0yMO1pWuanPqQmAEywWucFdVy6kYA&#10;YhjrwLKhDOVrftEfqcd33mP3E7rl9+lq8fp6r5rRZroRvayu0qqoCqTVqDgfGg5YsK5uJLN2lZdM&#10;YqCSQABXnll/bimzzWi+GN/5xeW1btNu0mZxaeQWzq7Jw45mlvArJRg5ZJhxWU0ONpK7+C99fGjr&#10;0rKkj6lVe45q8+jMEHaJIDJcGbQJAMWS+Oc1dDRj3lO95WIR16nKsK5UTn6Jx6dXF/tVpey7XHZy&#10;/rMWnXFQ610gAVTkacfE8cfLHHOkLkARv8pJyNfu8cN/m038ZMPM5kHZcXdsTI6+txmms/t2WbKP&#10;FYKmxithVJR/G04JVU1IKOQqsb0K7lWJwqeqcqiovv8A7a1mEGPNjVORNTI+zZyaptnArriTguOy&#10;UsH1XyQimRGy04QHe4cj0VHqiL6j23blZ3Eyyi5VVmlkWMgg6mViGVTzKN5X/wAJyOHMEMaK+qnT&#10;VWBz+4/347P8qyvWFd/08NLlk7Bss2houv8AFPEi22vK3M5+v8zzLTwrGBXFqI+fTKl1pjF07E1a&#10;Z850Np+oLk7bHP4S1yRr/fAnkVN3YxDIYrnuju0zTOUhnDYrX/38iV6OaNnsxF4VPdfUksd4Fy3U&#10;iuzLaKnzqqsB5tJqa0pXKvjlgPuG2R3WjpWpOluIdhxFeXL7eeOQB3mT+JdI9PCX8XnkHJHTVA6a&#10;uSb+RzZQnV1QKdOmfFG2HgzRkVZU55HPejiJ3Fa1URqJ6TMLWW93yLqTA33Stc6VWSbUqaOxWQIZ&#10;5USPCrnKpLtzBJLFHY1qJxy/6epBe7naWrW1tPeFLqfqlFKJqfoDVNQE1bpICz/4VGo5YSn2J2hy&#10;tyQooAJG8a+Hxw6+Sebn46JeIagbc/iw3HJxmBjmZUOuFh/kj3XCKOii57b2OTxrMkLChSJxP5pk&#10;UroedXu7T2jThjWoiVyLUe+gwnxbLyZjVkGK+JJLGboDAHHaUFrHmQ3dZrEhu0k1jOUVXdTPqvp3&#10;t91b7jZ295tl+txZPQK6Roy1AqdLA5kGoI8R9+Bd3s92xV47JzIVofzGqBSnhllh6NV+ffg5kG5g&#10;Gwb8XWcG2vcjy2qjvt/yDbuWpLBnayyChyUZIk7DxVoZC4H84IndpqskqhBr3Ea70TX2m/IntSUl&#10;+W5kGYRWGjwPH/VEcpxryr2CeXvkYxVReeFRVT9U9TPaG3DdJI0hmcW0TjU6wpRSV+VjXiQa058f&#10;jgTZWQhvLIPZnyyjjIzFTQ50Iz+/BppP8gH4/pVxjhcN/FbZwDwJNZY1Nnk3nFvfIqypnR1jirJs&#10;9sipQRiB6mI3kZU6l9mOVfVEP5Q8VyTGPIHQ8DM80NsO4Sm1BOl5JLxqkxB54J90xBRq19TjfTXD&#10;HXxWOYhmr3CIRernhF9QbuqWSLuK8In66hBqegUCmVCFqBSn9uCu3TSC83MRwaQshBFScw/HMc/D&#10;HXB+H7bevd2+JGQZVqbT9fobGAbr2nj4cOrNgZTs2O+8hlqpNvlX8hzKJBt2EvbGwcb4fbaEDWp0&#10;cdSol/1xqHcUgF1MZ5c7CramTGlzFqoOrtOduJVFrlclaE58ePJKKLXf2keRykejeXLz7+ldutjO&#10;ySNcS9BgTkoAoPmPxryOGUtvOxhmaxQE0pVzkSR8ONfHHILd+cfhrG3RVYXI/ERoO3zms2pMxmsy&#10;e18iN6Swxcrh7YmRRXchZ1X0BQ+cuWeo0c9BkKqN6vZFT1To/bKioih8vdwSKkVKFIYH4LpwZX0b&#10;4ISiqnmTEXH7UqAjRK9HdbU+i9SIvqSSW0MVpetDusglaHh5alSRUAfDmMJ31q0e23clxZIy1BIq&#10;TnrHmP3515YceT59eNUbZOa47c/iu8YoGan8ihFy+YPau3pdZZbXq87t6+2ztxhRgRWWNRkaypDB&#10;KJrioTqb+3lG86/jTVVya6v5AYs5hwbgy+PPYCGOwGyrYdftP28UkgQMmxZzmqYj+pyhanT0+pF2&#10;HHA+2yRu9HKkUoK0o1KfGvE+GIl3DIbfdVjyp0G+3+L9+O+6aWwZYINHxFiLXteFHlcAr5zZPElC&#10;9PW5I74nHRx7daKi8+3EgI0KUeRFnwZ0mRKlRIbqx1qGCUUCCgSxoglHNIUjAKxvd4c0fYRvCKvK&#10;8yKGOWREBDagoA1DkBQU+GAULQvbo3UUEqDxzrTGpXRgDl8RmAj/ACTllrCacZZExekkk/ARDUhy&#10;KvSq/ucRV+voyHiEOsLGdQgpsdsosKRLmXJIsYAnyik5jAWWYktgo0QjHOUyDa16lVX8MYietxYE&#10;MTGoVgpqfjX9g+P44Yux6rBa6Tllz+zBc+w/tyDS2Sp8SScMWPXRusp0Cg3PKV4XIFzyF59xo5zk&#10;RiI1Fcq+pG+HsA7N8UkxgLOVHi4RnzDWzK8Q8a+5yaytGT4twJjO9LkhT941TtN4VGp1Lz6aKmmC&#10;cSI3+VJxGVdPEH+gxu56doVY6ZDIlPE+YZAcfwxWV+YU8aV4YZFWFkxhuJtDSR0rx9My4fEFsGvO&#10;qrToRhy9DgI8SsciqrFc5elip6k/5snWX4ybUc9e6sWJixWGeVCiRo86xtvxm9piN5L7uRP0anPP&#10;qAdxESRElqL04BUnLy0qAeZHhiT7HpTebTMAtWo4GtK1Nc8uH24rL/GHQtw3yr1OGEMVYC8PstJ1&#10;EKnJXzZJ5GvLyxHe2KWcs01rYrOmMQzOFJId0dtE/d6scSbJWZA4E9UezFlZKUTnRhItVU/sOrHI&#10;VTPb1cK1Olq8dXH09OO3dptP9m9vsl1ELl7G+fplqSNS6mYkLwCkFTQ5sKlakZWpeLL13kjRioqC&#10;aZZnHGFsXG8VlOz+xk5FWMUcvyUZNxRuQRo2b206m2Ds9hz4/HsITqWPTV5Xwu4GWVJJxNP8ZCvR&#10;HM5xfICWsTyCz5VVzWi2jmDWpy1zusO0pfQP+48Y29fPHCq1vUqe6J+71UdgpSGKSIdR9Kmg+wHD&#10;yc0EgHzUOP0+vDYBLH8eXjPGUoRkm+GOiw98jT/Ha+VoDExqZUGIslQtcTlelj39KcIir7eugy/3&#10;BeRLCb//AM37+lP+UbpUddqMfKIVUQqEPtcb+Ht/ci/qn+PrNrbXdwita3ZaOmYXWaVHy6a0+FKY&#10;eR37qkattc5YACuitSMq1yrXjX78fmR0/iNqV7CpL/Jh4XU8Z0q0G9osf8wLoLnMmylfD+LG8fY8&#10;WQ4JlVj+lq8ORePSf/1wyJze0njF5CNcqL1OaPS7B8Pdyqq523nvRqc+68Lwv0T06/S92jmEpt5i&#10;lRTUkgzHLIU8cvDCpuZZFCizljb/AKIz+Az/AKUwp2eGOiRmdLJ+U/w3ix3EAJppWp/NKU8Lo7GM&#10;aqsh6EE39qtX+2iN5RV5Xn1Qf+RK/l23lXX20zFMmw2ZOg6cMTGsqWlPfRmxY0yIyTJZi1tkNcIE&#10;gcfrb0yHK1jVc9G8enlZQIzMgDOTQCoBpxpqAJFATWlKcKjAd5hE8UbGhrlXI0qa5Z8Md9f/AE/O&#10;DYvrj8Z2tcPxDdGAeQFLVbO3y8ezNZ47sPFsRtZVntrKbWbXQ6faONYnlwpNHJmuiSHlhtAQolcF&#10;5Bqj1uw0FZFiaI0OAEWRJEmjcHmSZ0cTSRavs1Hx2NMveaSwmS5J/wC3HE1HNGN5HuRERFu/2/7a&#10;h37trbZ7mXp3DbnMkKkNV2XpuGyqBH0lYl2oKlAtScR6aYeqHWOgrmASBrUk0I8BwzzxyDeVusa/&#10;I/LrzblT8gx+lsbn8hPkFg1Ni1tdOFd7KmWebVOUWEOrKlNJi6/xnGMYpCun5FYkLGJYTYUGMFxn&#10;kVtaWSynB/Jd5eVoDyebbS+jXyfiPIBCxhxscMZJDWNOx0UZGtc7rVqIrfZXKnHqGdoLN/uPu3q6&#10;o5AoQLzdUcAmlPlBArlgX3WivFC0iimtWAPjpfh+OOmr8R8Cplfh88IZ1hBqHLiuyfIA1EG5EGaa&#10;HYRtp+QtPCdWSDGgF+7pXyCgYUY+ojSOXoY1VVsq66RIS6HMDNlVUpJSjLa/MktfZOKIIiNjmVWl&#10;jRJrhuJyLnraRU9kb6t1pVi2u6Ky0uKU4mpBFMudCc6jjWmK9tWaOQwPFqBpRKAc6jLgSOXxHxw9&#10;GZ0NTY4FIx21xmjzygLVNkhwwtFSyImOpXTps2ISwrnDPWWdzjoJAgNFL6eyWKx373kRU52/ytXt&#10;LIyiwp63IdflfEzKhkrSYroyVi1i1hp14nenbVmgYW1ABr+fjdS/LV3W734X1SfczpLtkaQujMJz&#10;UKhWnHixzOLDsHdru2Lg9TpAmpDNUjOrAZfEDFl3ibV5ZWasxUeV0+wIkt+N1L1n7L2jC2RlUgjo&#10;ULrHYuqmtqaeQTp63xo3Ao70UbUT6enm0Fltdinj7fmn57BwFTt0/wDGmydKRN3ypjmYlfufHh0c&#10;xWMphRv2q5/TyVVanvxz6bWxToQBrgRkIKHQHr48eH288FoCji6bSGTWM65DI8q5/wBWM/IDBHZp&#10;kevXv1jYbFiV0PMWnPH3Zfaji44SUlAgHGraKXEfmUi4QD2DUqubWpHc5vCyFVRTd5U7Ebx5Mzhr&#10;09S9r8ctMqorv3Kn/itb1Kq/19OBdJCtBuFW/wDuI/sxkvCDQ0H4/wBuGWJpmG5f3+OMhOhUazny&#10;8ztiqxvs1yo21+v+3n1rXfNaxWdvyjydq9acJH/HLRoi+/sjuqX7IxP6fVPSnq1dRW/OY/8Acr/Z&#10;j6sZpSlPsP8A3sYrpWrI3g3j1229D+rnzA2Fy1HIqLyrLD9UXjnn29D4u+WIVHN8q9itRypx8P8A&#10;HfSCc1zv2tVn/F9SMYq/T9E/w9D7idF0mS+IjDA16SgfuwnL0mCVelGGdGy+PzYwXTeNDZ0u0XAG&#10;4Y2tRsjzB2EjWiRzeXEd80julqe6rwqrxx66SPF3MwW3jNpK7ZlNnkTrzAoBg5DIwR2E2l78cp2G&#10;tpuDsOiYmQj2dLoaOVGuTlPZyeq+7tWaa9225s4Hnj6dWZRkTUihAyFBnTEo2fqMblo1rHq+NOAy&#10;5/hyxxCeZ3jxDyz8j3nTCsNc4U6qx7aeOTZAMx3ZFg1NO/IsVhQ4dXBynKKi1n5Pa28iukSyOMFh&#10;IYnuArlaJFUD5PHlzvGjyCHKlz+yTS21Yoxz4BIanMXX99IQ0dTHN3WoMPP0b9U9NtpmSW/aWFAX&#10;BYMBQ6aA5EDgQeI8cZ3CMG1mlRwzE1IGemp/oMOp4PYDhWvPNnxUrcd1xr2guTbe0/mpMh11sWn2&#10;D8PGa3bOOYv9utfsmOY+yAs2xvU7Dnvl+zDKqI3p9RA8H9OXOd+Gfizkgd/71wKGfSmHx2YpgOSU&#10;VPjcF0QBAGNGFIoJkwsiaRncM8hnIr1XjhPV1WFzcmxsXgSRtakABVYVGXAo2ZzzFTliOR2sV1b+&#10;nCL1hoNdbRkjT4qeVQKcDz4YlB+Vvz1xTx7/ACEeRmtZ/wCPXwZ3lcRJ+H2htp7oxHLMg2BkbrTX&#10;WMWUIeQyotqyEQFLClfDhhjsYiRY7W+z+VWTtP4yukuuEj+UflYJWZDaCsWM2XVx/mW8dIyT5qtF&#10;ji8klNVnW5OOrp54T0Gu7+4SOZ0gl6aPSRhDHRW8CdGXEeGZpTDS62lhGj9WI0A//GZchyqa4hRs&#10;X8tlvi79SfyL8WH4vbVt5obWWVYU8+nsslpjuvMkLkK4tijGzciH8QFIWJKUcVv9oCnVBuXl3qg7&#10;8o2MjwLySwGpBk2X5ySnTQ8iXkuxLhmQ5LazW7dZJKydYDjQ2ngQYphBCxGKrBqrV/r6FbjIOpIF&#10;1dVIomkBoCnUroLKAAgenlFMyDxw+tCj2KI8ieUhfKxYZSEfMc2NRxPHHYz+G3a93v8A/H7rfaNt&#10;qrTmioeaXmylxrWWgccnYjrzFMeh5nd04Fr6abOnFBcWVlElTJhGEQZDn6mtb7+r+5/ivUXtlJtZ&#10;G+fKMRZxfuqAgbms6ytrVMrJLQwYUKCIUSHDc9GCH+5rWIiLz6IBBaWkc1wJWEp0qCfnZqkKg/iN&#10;AcufDDO2t1ktpepDEAJafLQVFaffzrjjezj8xmY4bfZJjcL8dn4t5qY3kGTY6eRN8XGT7S5FS3ll&#10;Ult58yVkbn2Mie2G88wr1a40grl4/dz600XiZiEyopZkLcvkvGrZcOOSCBd5ZGAPYkcEEJGiY1ER&#10;nK8dKpzyvpJd8iguLi3trGZpYhVkAJKig+YA5ZEV+GCCbdblyszW5f7vxqa88Ad+fmc3tg20ts4t&#10;l/gr+MbJsuxHLMho8iyeZ4rQraZc2GOt+BJsHzrO8PLnlOCOxjnSHOc1rWt/yononN4q6zDjNhkE&#10;DMfJ61ZXSLRH1NRvzPATZ0mPbSxXyRmMsQCLYTSCMQTV/dJM5WorXORfUi2Sefurf9l7Zu76GyNx&#10;+dBNMzosblEezlcqQTHFIQ9wzExpHnKHSowlNtduLuK2mFsAQCDQUA/gPD5f8R5AE4cqw/J55Et8&#10;hsW0vsPQ34tcKnZBU6xiC2ZnPiTTScKxiFkus8WyfAq/KriFYT7HH8QgQr2uqj2HQWLRRGodw0jg&#10;eic9Hn7Epcc8sdNQqWHmVOP7j4v2n2rZeUHy3Po1qfaVoWZByTIJcmcWbbxGGY1Qd4ixRs4Tlref&#10;WfcjsfcPb/fLi33ndE3jaQ8EwvYDrgdyD1VEnDTJLqMSjIpTSAtBh5fWYgs5x1EZAooU+X5jwpxH&#10;h4jPHZr+PSbl994gwRZlfaNyWUK72VTUuQ+NGDswHQVtioLyyBQT9V40M8kC4saE9FbKY9zZ5+6f&#10;n+5wnRXmXh1p+bR5Reuud5XVvJbcSxUjvJHa9dFmySxTynDLGg34RxqIhnuYUY2oxI/UxqfT097e&#10;lig9zLGw3mWXb+2QEe+vXklhtktywM0E0ySLR+n8qE0LMhYaa4FbdEo3Pb/UvFGjQEZIobixoOHH&#10;xH4Y4jNT/lh8osn8htXaxucD8HMEwy53jiuGXeRV/hlrGbe01M/NAV759HG5I+Zkz2gGOC/lqrbv&#10;Aq9LUdwJqKvKL7D7nCBQRUa0dNBooyuLMSuYyrpYkx1ZIlxpZLeBW2UAohAcPrlR47kK5O5wi+hL&#10;94e1HZe39ld0dr3NpdbBc9I2cVuYgOjJKIo5YVcLEzQltbh9PVYaFJxZFnd2O2bVYSwOrxdIDSD5&#10;vMKCoHEg8yaucj44nlurb/ij46781L5WDyCLtufs/YuVZbIxQP2aPmjrDLdh2+uEzyop8gpIWLXm&#10;U6rzaHPl3b7R0UV3YxnQo71YNX+oZa2zXBA6a2LjOHZLZbezPWZSk2hZNtbaRLrM+zORY3dRj1tl&#10;OQBYWtxKurKs1bTRu8NDxwsP0qidT7X7U3bZLn3H2vs2Pv60bfZZXu5LWaYT3aWbks0kdmsrNFWS&#10;eKQeQxwxBYEHmBUzs+7QW1wls+5Kb9iwCFtRCnNgENBqpQ5fLwBzxdNkmF7cb5p6zu8qynG9Y0md&#10;W1g3XuIZW6ltnztWa7o/g5BIwvVuNToNQbbWa5Tf1+SZBYOgGjY9XMWEx6EmcCL5tlnm0plHm+fS&#10;CQpVnAZQ4nqLW+eWmLypOWxJUSRjJ8QzPFiBuMsS8hKT75XTSNiNhdRGr3Wscy2LLtvs3232u+7U&#10;7biSXYIrhri83HdbcXapbuGEqz2t2Hht1ilK+lkQahLRQNJYMGj2C8W0lh6r21n1+q8tyKqaZqdD&#10;kqqE0UmtDWhU1wZwvH3RPjBq0misJdCh4BQ5LK2ruHcPkJhGO7PpRY7GXJLjK7LZ1Dn9NXU+GwMU&#10;c1kbF5kYa9iU0cdoXhU6SJI4rn+BRq2PWYZcYjmWF0FTnA9hltpPbyKXkVgQ8rIos+uuy/Ek10gg&#10;2AsJD1nosVrm9xyM6SUtv3t53TvFz3HddxbbuW3dy3m4bf8Ap2j8uCK1t0VLaS2mtD1A0SySy2qF&#10;bdlujq0jJ0JWaLcwRW0kQfcSYkAY0gVUfIxuQwNKkxgKorSlMVv7N8Qt6bfv9x5zuDHdt6I3Tsbd&#10;fj3E8Wo2tnBZovD9VaniQ6XWttiua6rDKyirySih3lxbY5SGiYs6Nlk5DEiDVyHjEe2sWz7bOnap&#10;r87n1mUAx3Mdl1uncIN/GpWS90UaJglKAYyx7omL4zQvR6tUb+7NmI0iI7pY0B7b7j7fe1XvD3Fd&#10;XnZYk7ae4stvO/7lL65YPT6juN3M0gZLae4vdEYl1hNMBkDoCS27S9tWe6SQMUFzJIiapHrGpoRI&#10;SGqvUL/KaBuOYzw3nitk/iX4Wefuxy0fjdIy/UMXP9V+K19+Qvc1ofNscx+8oYWVy93bE2Zntma6&#10;xjHdkbS3zOZTJPWRWQXVOPJJc7sC4Lu/5ZsN/wBMP9NfgUvX/Ev5H9u4svsX8x/jf3j7p8Hv/wDi&#10;/wAt/wCJ/wAne4/sc9P7PS3/AJ4dxf76/wDMHrzfp+rpaujH1q/qfpNerTq6fpfyKa+H5tNX5uIP&#10;6nd+vqq36rr10p+ZTVp11rq09PL/AA88GP8A9tn2J/r/AP8AML/Hrz+C/wA5/wBOfm/xbX382+D/&#10;AM0H+nPxO99r6fjf6W/+SdHy/gfL/wDOOx3P+M9f/9aSHgIrxeJuKCaMZVBDrSBZJcVAEM7E8UE1&#10;5ljuQvbcruVRq8/09GO71Cb1BLHRZDAi+OQPxxKLaWKKxjhjiFUQE/flht/+obgjtPy1aUDIub2h&#10;r7XSmA1V5a4sGhLk0Omi2u27aW2hHk4JWP8A3hwoXSFZQlBy79y+pQNh2xjIiwsT/c5BqqiyNzkT&#10;q6U/Ytm1OFcvsvHv6FXEtzHFRrqudaEDlxOXh4YRjnFywi6LE/biugOR6lqKs82Fs3zWEyvgntRC&#10;iyfFEDXELEdLeBs0WsJahcoRt7qcvVnK8Iq8cpvcsO0Nh0uHR0WH3ZwSiNbDzSRVRqUTGxU6nsdd&#10;DNHVVfyrk93I36qvpxtCmW4iqoZjQ5mg+/MfdgjKVjVtTMFBp5czhffiuyrXgPI4eZbn2L5gY0mY&#10;arhyo5PEKs2jbbNzKy/m0pkODm8nTJqiwhVcOvaNoiOGKEaS9VCNqoqJVHeUe+g2kktRrfwOgxno&#10;xPmX1vqc1jIVqrwQjRUj3NGxP8qLyq/r7+rRt7R+nnZK4+DjKv2yDEVlYyTuIXkQjOrK2fgB5T9+&#10;OsyDmnilNCBjMR/PZa8ovTynn+IfsvD28EyoLWL/AF5dz7+3t6LHxfJUa/sJ+Pqn490f062kcqip&#10;1csFihkRGuVE9ufWehoJ/wDprj71P75DhBlum8puk/Bq/wDqYVcYvivPGvPjz+cS+RelqJYTPOnr&#10;/ciubwkna8FfovKevHu8mhovOyvAerVfq5lThhkGqJz7ILXJlXh3t7LwnpZCy0paMo+IX/vnDU9Y&#10;1/PjNPg3/dxuJifiTLa1xvBL8xl7w1UalhaeV7VKi8o5VW18j69rVcjupepWqv0+vt6J7UvkK6DL&#10;Hkm8fDO1xl4EbkOP4bQ0YM0uapxGJJhYmeFravcK9MiogVSUD6f+InpV7ySEpHkFlOkjStSAK0Bz&#10;oT/Q4ZyJK09oTB1KSVqKjRl8x4VB4UzwutN4L4th3JrGzxD8c35G8EzCpyyNMxfau3Z20P8AT7Ab&#10;hIktI+TZl/JfJvJBmoIvuw6FqbBn9xFULvqk+fDNwS6ruhV0kYR/yjJmKw7HMJKRARepwk6HKiq5&#10;V4VV+vt9E9Rq/WayvoLy+212tBJk3gag8z4AftxM9vtpVuI5GqKJ/QH+rFIP/UlCgF8qtHvtaa8t&#10;Z4cI1bJizKYg3QMcMmVzWfJtWPkQ3SYZXORrmjQvDeXdKKqcyJuZ8yMxify6vgNQAk7axJr3iRBN&#10;REVRRVTr9vdeV9/UWu0S5uJCkAClyQKjOpJwWuBmagk1GK9fHPW+DWgZJCeCWzdjTpVxdFNkBs31&#10;3CrbiS+3k/ImR2XWbsJ8Nx+pRDcIf9tU5RF9vTYWF5JG4irteLEa5vsrK28VOef1UcdvH+71mUjp&#10;QwmLTIhocx/bhxKo6Sfkn5v6sWZ4PonFZCDIL8SFvducj1RJ20tAMIgWt/cqDmZeX9jl9288qq+k&#10;DcZPKFz174BET356azJ19l9kThhB8qjvp/X0UhZ1LELTIcGHxz4/sw3miU6K24PlGJG4b46YvMaL&#10;434TIdo7qVWusNreMg0QjVRyr1SJktzBqNV6/Zel3HCfr6bOxzbsvc0nkxIjqiq13aqMzX6r7rwO&#10;5C1OnjjlfZqrz6Jy3Dhof9Swy5H+/A1bdfSy/wCgSlW8M8z8MSNoPFlDicSB+B/WRxPa0qLabi8U&#10;xvciMVjmo5+OzCdREXlE5/e1FReOfU0fGu2+86+sJbc+PsRGX9iFt/Ii2MYsVGtjOSsUdvNsZT/i&#10;tf1I5X9K9a8InqBd2Sk3MTly5pSp+z7cELMGG0UCBUNOA4fbwxykfnO1v/p55salop/h7iPheyx0&#10;1jVhI1LheX4PklJmI0v8zATM5Fvq2oxypiSrE8RIJg9LpTUiNVX8KjfT3E7vWqJJKiK/heGg+i8f&#10;t9wL7L/2+hEKKI4yy+bSOZ/txt0yrFqiv2DLx5c8VYBPTIJXuwnHzqEEogkWxy9WK9iERsjpbkwy&#10;POFGoif5Wqqe6L6rQ/IEXjaPhWqqn7d1TelVX6ubWxk9karGr1fRUX2X1P8As+LTAvIGYn7888R2&#10;7klTcJjnWuX2UNDjrC/6Y2GFfGv8qYV6kebVmBNcrO8jwMLrXcaoNpHOJIc9i/uY7lXonHvynPqf&#10;JSMhx6dYmPV0tZxBR5DgVda1YgyRiyHSzPWMjljgUaIvH7lc5ET6r6ku3bDsu63Xccu57itqbePq&#10;RA1IkbWq9MZ0DPWg5CuqhpgTe73fwfptvaltErFHbOvA8KV4DM18OOOZUFTOvr3f5cn8i88xR+tI&#10;t9kWMV13sfYshmbToGWRaKJhtXEbkqjFdXbJiuAr0UQgAK56ftRfQ7H7SPJmWEP7RAE8VyaMv/Bw&#10;UXpZBgk/toiI4isQqOI1qfsRffjn1GN87VjsbJ9yt+4HaMLUAFh5q1K100CjgrFvMeGDVnuiLew7&#10;cZD13GYrnmKCv20rl8a4JN64rl1Pg+oMsj5rldnWXmi8cu3z42WbE6yTJextj15D2iHnui1bp56t&#10;0SEaS9q2Pxl7PWjFRPoL5BMwYIgUAIVNMO8b2CRUZ95aILxNEiIxzkROWqiq1OE59ONzktbPtSWO&#10;2mV5JTFQpWhbR5i1eORIBHE8RhS3W6uNzBnU6FLDP/CDl/UcFl3AqQ+LUq2Fltpf28vyCw2kjzo1&#10;zfKOOb/RGdcX9LYktDkJLhwZDl7BmEYySZj3oPj39Rg8/ZbDeOmaCY7+wK+18rmqn7Hv/mtF0sVr&#10;UVz2oruHJ9E55/T0l2xtt7FsVzdTKdTrkc8gHH3eamXPLGdwvYhu9rax01LWvwy/oMW9/wDTEVsU&#10;X5WNZziqQk4mot5ijPM+VLcALsYGhVUhjEYAkhB/sev7lRHNRF5X092iiFTReonDc9ifwSiT9rnj&#10;f+2GnHUqe/H9PdfUVvI4prvp3AzIBP2n+meDVKRs65EuTiFH5LBwmflI/IzJLX19hIH5P7SQDLSB&#10;Es4jELmMtspzIstpBIfoRP3KiKic8e/p3B9SSGKpDqnaRyo45XN6lHyqq1XK1fQYKq20tAMncfcG&#10;IwpCxNQWOIXX6QpVSZoaHFgOkWcATXV+MUUWS0LziIoYssEIMyOjun93Sqcp9Hc+q4fMVMFdmD2Z&#10;Tb7RjnSvpuqBglZRywv/ALHUEXdsYEo6uVn7ncL+q8KnqddumM7FaCR2rqbJacK/bxwxvTMsFvo6&#10;YGpvmrXlwpjtG/ArkHlfQ+FNKTS1n4L4nhL9l7bLCu9/Xu0hbFtZJcpVtxNsafGMtqqaLDfNa6PH&#10;Ucdr3BAxxFXq59QoSr09Je8jK3yXnqncVWpUYyLq/Vv/AIOMEXqVf/u+j1EMSmr8B/TjhhI0uj/M&#10;jr9/9uLzRbU87QI1LDyB/FrCaqJ7oXdMjhyqvKJ8nb8PqaifT3T/AGegpca1C8iquu/Jqa9eFVWR&#10;60aK1FRUR7o+DGbx1J7J7rz/AE9a/YrkfZhLrXGX56ft/twLTcvl4FE+X5Wfi6hOXq6uqo2hJRFR&#10;vP7e/wCRsJV/x+nCf19ApeJamc1v/wCZfyqltVXN6QNMiMYreepjxauOi9Spx+v19KJCZdQEDk08&#10;Dnn9mEpLifS1LmP9v9uC4u+/JZjlHK84vxZV709vbGM1IRFT68jk+VoOOOfRc2ixqrJUMxLCdq6/&#10;jHuohrODtkhTzLcjJ8UUaRjrDYtinRFE17mSEQZ+SOb+5vCJ6QNYZADCygcdX9WQxiynlcuWmWSn&#10;hy/acPro7Os9zXHtiythb58a9/Sa4Kw6S08aKaXS1OHskY7Mkz6zNfm7U2opbKyKNsiG7vQkSMxy&#10;donu70r/AA7rgzPI/wArGHp7u4Y1KZww0xHgJEQmX3iOfKIkWW54HqPpaip/mTnn0o8kStMzxMyn&#10;PI0Na/14MSqQA0bqrEDiOOX28cQx/Jxnd/gmgPFibQ790loo02Y0J7ndOPwL6syVodaIYdfjsaVl&#10;WJsj2kYn/Ekcwxf+Ha5O3x7pZtGoYg+lB4Zl7V/a1yHt0H7+y8NR8Uf+X+qoienEbRSRr04XI5HV&#10;91OGGLMQzObiPUf+X+/FBmS+RebkWYtp+QPw5KjEIcL6bSDLrgbk6Fed9dmtqr3G59kY9z0/VPR0&#10;OmEzpX+K240VGq75WRxhoq8e6NRrhqie/wCvC+tjHpz6TgfccYEtf/HQn/o4ZuX5C31gkgbfOLTV&#10;k9hiiA3FfEXLbN7A9TkG+QV8WzYshyIvu1XN5X2/r6MwQxNVHfYYg2onDlNlQ+WM59l/aZU5cn6r&#10;9PW7RRaahgGp+J+/ASV2EjgyEip4KfHDc32zsolMLC/5l9gXhJBUeFMf8J7b48mR0J1MQsigjlRs&#10;cqt9mO5Vrk459/S+EOQ2vgtCvZbw1iRQS1nsGnSR3eHKRHMKNfpwq8tX29L7Xbxlp6qNSpWuX+IZ&#10;HP8AaOOBd0YiWMgy5cRU/sp9mKw8tvaaZtXY58gEfI5JLA82TmOT4KLV1laf3K2MlJb4T0xZdPaC&#10;cqKhBjYGWxEJ7uXn0XT3ORXKU3+VhOGvRrngVjOOVYjHI/3VVX3ThOePRKC1vLx1htFJbn8K88R+&#10;4tXn09NakH8a8hh1NcvpIzQqKoVO7aVI3yIaS48TJQS57ZJhMnlnRvh9DAjGBO2Tvv6OpE4944eR&#10;cOUPS2yilQRmLi4SuK5sgTh/+ZQXs4cxidxrGe/7l6OHLyn0X0y3+ZZ9qmtRZdO4iJVjT5ipCGmZ&#10;4kE50wR2O30b1ZDzK1SaGlMlz4fE/sxdf+LfMMSnebnjVBrLObVnNtbNo1fQRZ2PWMA4WayziRMP&#10;OilM99XKkTGqInxmfK64rOl/b7jVkXri1hH1vgFW2UkGefEaYgmPjmX5oxxQtIyKrWvQysVyLwn0&#10;RPfj9QOwbPvG3XEO+zbFNue324DSLCy/kAqdMsupkKR18lakksKLzFjb5btdWl7EgNNIJoCctQ5D&#10;nikD8i2sb0v5BfOHawodFLwXGd35TGs5Uy9iDbDvrAMFYdZcjjR5UjH32LxkIwstoBFYv9ohHo5q&#10;KYl1X47UV0M9jYVk0s6VChzTQXEhT5E+YdsauOI/Kcmcqo3p6VTnnqRPf0Y2zt/d++O59+3ja/bl&#10;77thIlkktElKT2yQopa6hlWTUzCmvztJGwy6ZrTGkLGKy2JDq8vEAcRwzB8PDiDhhDaRzXfWzM6y&#10;bFce1Hs6BX6+xTYOa1OLbJdFv8QwzHtc0EnIcgpbCvgvYEWPRBNeVDRZiSC9LFG9XdK1NCwW+jfk&#10;SyXd3eiSsTh5NaYzk8GO2zFY099K13SLTngEsIYId3RzJSrHkEjmKyC4jCdzpe9obF7T9h+5+4Zr&#10;Leti2z1Pa0d4hW4mUJPHHJR5j0k0qWT5TpRvOB82eFxdSG1vp47fVEC4qf8ApED+047LsTv4Gdfg&#10;Bwfxdw805L7NPCeviYzkWQPqog5VSPOZFHYDn1tfNl2cLJI2ORC2cWGsZxZvxiCGNTNaF9lMTZKV&#10;NRAfYPsY+VR2oGaFzIDxpYlIxhRsWdMUbANbIa1riOYxokX35RvM4f6cL/d9+7ijuYYJfbpCHExS&#10;aJ2hGknQkAqXjbU7CgLMhbTpamGC3c80BMEREavk555HL+g4Y5hck/GzeZjuXKck1jMwJ/jGDv2t&#10;BljC5chx60iQpgIV0etocSnW0jKIsOoOeWKOCTIlWCoVwmiKTtJhNyDg2GTgyOgsaWqj01NZgsJl&#10;hSiqw2UMs2quaiTa/cI8RkkZGhIEhSKxzSct6XIqLpd/TXdbLav3bsW5y392946lYYuqZ4SiyW00&#10;CsDpjILC48oUgEBsipbSLu0sCi1csdZ4cloKEVz8fjh88j/FrkeVaj8WX663ZrLOpuJZ3uLEXxqf&#10;Gdrmusg19sw9FtnWmz4eEU2IXGVTobK/56WcCNBf8Younvrzwz6Ts6vv9e2OSRKa5TD4J4kCLkV8&#10;aop6q8nls68g/s86wtIj7SokEeg4shnvJe1yMaqIiur3vb253btvdF2DcLpIfcXdlWQw2ilxbWxQ&#10;6ZmoHgRirUcHRpKtQN5ThW0i3OCREua9UgEjwrx4eNK/2DAzX3gzI0J57YBr7ON5agNumLWZNm9z&#10;ofFKra+eZziOIWeoc1rI0vLoOEYDlLcXyqwEhLKbTz5APtMJrXGKpCOQalssimWYbS4iYTkbhmZP&#10;dHGSVS1zQjY97Olsa0sQThK5RoqKRict90XhU9bwru2wWu0dp25FxcCRUaSp60xYN5nCqIdAYlcq&#10;SKQKgCuBq2zruVqXnUL1MwQa8CeVeX9K4YHX2iMIwK5wPWmSeYfjDSWFPPwD7nXUdDv3NUuJRQ1b&#10;o8FmS4nrC5xyxKIM5wyMDMKMMlysKqFE9G88n5d5B5W/NG2E2qJTmLiuqmrFkyoUojPj7ngKN6Fr&#10;5EmMo3qVeER3Kfqie3qA91Wtzt293dpdxFS8Y+bwqQeHgf7sfWKCO93oaw1ZjyIp5lyz547VfwG0&#10;GOYr4UZlj+LbGptqVtX5L7fEuU0VJmFBGdKfHxQhaw8LOqDGrsk6CjmoQ3x1jk6k7ZHcO6ehKTPv&#10;y1Vu0GJSZkdaGSMMluS41FarS470uM0MqUkhrHMVVVqp1fp9fUgtp7vb9vRJLBukYqA1GagUBpXn&#10;x8cZvSq+lBnFKrUaWpWo5gf3Y41Nl4Ro+t3/AF7pflBQ0eRv8hp9hfY87RG+7qV8mP5LWswFCazq&#10;ceSlSTDnqEDZPPZVU7rXPDw5STGbbLBwcTE7CZPxf4XAjqV+XYwiI1KeEPvuEhlMrVa7qRqfu/T6&#10;+ntxdQ3m3uLPbm65FSQV4ZDgWrT+lMfbnpfaL8vOKlgPlOXnH4nL7MPJsbWHj0m597yF8kqweQt8&#10;6bW8kQ4nj7uWeyusn7RzCT/GPuKAbWkIM0QgCThcRVREe1XMI1V5w/Dxrza7zlAywAkx9s5kBj1Q&#10;jSBr1uAkKqG7BgDZIKNqcLwR7Wp7tRFRTHY6yrFOFOltNPjzr8KftxWfdK696QU/8Fv/AGsfoeZc&#10;RrZ1csiGc8ZQPK1rHhVizOgwxNeBDiORwgkeqORVGzn3RXK1UfmzsHLCFFm3k0keRZzI7kWIiGfY&#10;Fid+Qc0irrwtrIbhhY1znPc537EYvW9eJJFLcEBZHOjURTn9poMsQ2ElSqac9PH4DxGNceEENgsi&#10;PUsfYmhC/wCNCZWhjQIxiLDjKKbLJ33o47lRUaiK7qVU4RPTdixzI7SI0dnPj2FG5ZRgMkRASAqd&#10;znRkLLYKN9wNFBKF1Par2ERqcO9+pVeqZniY9QUoTwrzpnlWmHYBUq/IHCkfPrwyCNE1WTWjYwjG&#10;kQfCIPvDExxCNjK57H/sVOWr7e/HHqXviPFyeq2JACTJqh9EOkzOYfHqukn46KJKNVV8MEmSjnSW&#10;vfIENHMYrXKiLz7e/pqyyvBJS4WnTkOkAqB5eJ44TmeOaSJCoZutHQgA/wAVeZGQ+7FZn5Ra7H7n&#10;xfyJ07GCWlifPtM18W0SPTZBKkdnOR2ImQ2HtK/+3VyEepUQwVcjuG9fHCyR8mMsBQ6G2XfGx+uy&#10;SDSY5UWR8Wunz1qp3ZyijCgLUSwndAGLIY5ETqap2MXn29QPuCOJtkeWJasFUsueVCONQOeRpiY7&#10;dbad5tSWzaQjVRa5qeBqcxxFRw5Yrf8ADzBy13kjqxky9bAtrbYOdU8PMq2Bhke0sxWOvsokouN2&#10;gLi3+TZsWukSRlJDUjITiMeHod6sTpMW+TAxa3baWiEkY9h004+4MsQ/aoKhvDo7xuYqOViuXheU&#10;e5Xcr7eoNtPfdxtu1QbKLSJmRDErtmyhgdQGVRqB5H7sXKwVRM7fLQ/vrX4n7scPe2PIuVR3289a&#10;2GrtOXUKl2X5QYxS3suss6rYVS3I9ubGmFnxsur7Nkps0brBoWtcF4CRQjArGp1OXms8pkUfkBsl&#10;wv8Au7YzhpHcp/ZUGzjFewrmqiKo1X3ThXLz+vqP7ZGYTDCxzZFp9lBhOcqXda5muP1JPApEn+Af&#10;iQJi95T+IXj3HRWNVqEcuj8Pj/t6v/qnIqc/Tn10xT2zTSTyHKnbKXvqqiVUURVa/o/zrypGp7Kv&#10;05549WFDJtEcUdtBARcIgQHUQNSimo5ZaSa0FanLDu2ugyRqWqacP+GPyjLeRhUC6vK1wZkm2jXm&#10;QQYoI+QNH2rgNpbAbMc1kFSRY9dJM1SAC15CuH09XK9XoEyWP+8EMdVUgSq4icOQQ2vRev8Ae79y&#10;NRqe31TjlPTmfZLw+ivrq7/IS4QFPlLFkP8AhXma58M86Uw6uCwSJos2LU+3I4FPx6QOvNaZJaxR&#10;Q4x6ytDBKM0SfZz7JBFZWNWBGcyMsp0h71lPRQ9T+gjmu4T1RN5vZ1Ra+866rJ7rH5F+jdfYXXDZ&#10;AKKNP4zHEdkYSUTVmHHFaFhrYJiqrO52mka1eVRPWljuu17Bf7G25WZdNE3l56WjcDPhQVr9mIlu&#10;JeW6tg40uGB/A47/AH8CWv7XPPw/4ViVHbRMfnVfkfsa+prOeNbuIBuG+QUTNf7jIEmM2Z3mVRYw&#10;nDN2f3tevW1OFtg8ZMLgyvHDx+OeTPU0fTeEUZVhzpIoTxVcJ4eocRVcNCIVXfvVvXwiIq8J6Y9u&#10;e5e87Nb7jZ7QqiOaWRgpBJochpzotVFKjOn2Y+it7W6uXlu6BYhQVplxyr93CuOVP8lPkrs/RX5C&#10;fOrWWKQNYOoBeX+zNjR5WS4LTW+VNu82rcVmy2JkB0ZarVPisYgYjCIJO4R6NV5F4rHzqGeB+ULy&#10;a+OOWVx9Bahku7Cva1GRmUAkLIGwgUOwSs59/wBreeeF909EOwpXuN/3e4ukpK1u5Iz5yITWh8cR&#10;Lu2WK4gsJbdlMHUUAnmNMn9mOqj8Q8msl/hj8MH2JqmI2x2PvRBtlsErCTJe29+kLCriygTHxpZV&#10;e9reOCqNHMR6KvPqUdA5CODLsIcSU1krpOKQ97AgH0DEI53MN3mNi/sUfaVPdOPovHqzLgn9Pndl&#10;BevD4U558BypiCooXc4Yy7K5ZaUpnU8M8s88PvsqMdsKdQ4pkF9QGlU6ErrKljwjWdjMZMNNl1tY&#10;KXAfWHPeMacMtZg3og39fPW1HJz+flsLmTre2bav8hH0Y8vxF42ZldYvJ1g2Q+yumgfFq6ka2Uaz&#10;IxznRnEc1ok5FwvSvqr+5Ijb7ZHK3VoZgaOQRnXhQZfCpqMWFs7xm6mEZBhAWgWoSn3mpPxxYp4Y&#10;ipx6UwV1ETTraomNw2woun6LIKajGgY8IJEEXJLWdY23aUSNLLcxiySIhPovu8PitcZBVaSy5uOZ&#10;H5AY/Kk1GmyFXx7xIGW5VOaGpyobVtRFgThQoInv/b1IzqMvC88emm3qGtY5AJa6FzjHAEnj8PDx&#10;wTt3igtppGkCgygA8TwPAfv+7ALyhHiDcu0/LyxvjWLtR9jR62d5A3JK6fHLJhYw6VF1/BbIAKwN&#10;MDHRbR7kescAQ9PHWvK5XMdwIi9GwfyyOX6OaupqASp0/wD1PFDx1OT6e/Hp40LsBRbv8B/ZjDSJ&#10;Kq/6lqcqJhkBStRcrzefj7YxWcjQcn5Dl9+PdVuBftRf6J6BvyrcTlTpzv8ALSZepXp/+bWlC9F+&#10;nSvGPKzlP96f09ZEMtANF3+z+zG6yhVUG5aoH+HAlLTTomOQmV+AQe2PpenQxzGNTheHdWTDXoTj&#10;6e3rUHItzoZHfzD8u/ShE6nMwigHyrvZFax+N+31/qnH19bCHdAkp22yupZ9JqDSmn+I8OWWNXmL&#10;K6i6Jy5r/fgtmZRpsontXYX47UY0BVY2ZWBkMRqMXpV//wBHAeoLXcK5E+qf09dAnjCtzZeOujbK&#10;zl7HnXhMSmfcJW6oEat2saQGzlAQmewAAjRot4gxs9msajwIN3HLl9Vpu97aSsttv0UsS6CDpBqc&#10;zXhnXlyxI9luQlnejiASajLOgrUcscdPmbdJS+e3nezEy4PZ0s3N9MTohtRmEHCTNk49NIQtEBk6&#10;wjEWcZ5XSQhIVoZPX+5GqrvQ3ych9fj7vFFksIZ2q9nsLEYir2zk1nkaOYiq39zUIvKInKp7ceme&#10;xXrQCe3tdlkWw86xyMtNUVKK5zqSRnwrXDeO4aW0uasKEcuHzCnxwY+Dk41l5i+NMyZMVbGRaaon&#10;GuXl7ZJCRfKDAHPggDF/4eNIcJ6RyLw0D/3c8L6jt+OC+sW+BPiqKHjJbxE1LWBUzbmnr0GVJk0b&#10;WoKbKCfrG0apyqK1V/2er27d2G4udk2m/wDXvbpG3UJTSWcKWBjYMrAAmhNNLUAzAriNGRU8/X0k&#10;BOAJy05/DCz/ADX6pwO+/J/5J3mXb5x/WLp9fqcwaex1VuDMJbAV+qMMEWwS3wrH7Kjew0jp6gIV&#10;CtEvD+nqT1Kmmyy5pUypJWGB7sjP79BRpGb4rBehrF1eKPFE48piyTFeN6N7fU0jkVGqqovpxY9l&#10;7t3H6OW02reLexvLw/n9O2ZWKgO7UMpXRoowDaWP8JbhhR7d7oQlGfToA1aTwz8BQZ5nLEQdkeNO&#10;AbOf42WmK+SBckrK/wANNSQR2eP+J/khlcGXXYNFzK2ucptHV1THBjcetp7QEkkezLGNBA4TjIqE&#10;Y1efT8q2L1k7Pj7VyDZGM4pkEI2qoNRqqZXXRsnym4FtDHpUKJRzR9yAOHCpBlNYS3O7DXoxGuRV&#10;6Fs/379q+zO1dnO72PdUkm4R28OuB1jD3GuQpEV6aLlVZKDitPNSoJOBrNbOS1R/zIiqk0HmbXX7&#10;ueO2/wDE9CrtTeJmhtGYDW5TsLXNFEzWNB3K6diT6w5fu9jlFlY3lZBmV1rSBusjvJEKrh/AfIaO&#10;Mr5CoioR/SbFscpRlTGhY2Kw74YTwEfk9LCbJIkcKBaYJY/eEpBO6larv8Pr65uvltEg3zcz25LB&#10;s0dmi9bNnMDIrXEiJ1jQxygKPIGxGrHaZaTytfgRGQilDkamtMv7scCG1cM8XbHOdmffPKu7xe+H&#10;sHabsjxuF4o7Xy1uLzhZvkIlFByGuyOvrLcCvEqtOIaDcn72orFTlKa6s8oTFcaHHxyvlOBVCYNT&#10;ZjXta1Y3dEbrEOte4b2IxVc36o5OPZfT7uuzvY42hn22aPb3ECvOi+Z9fT6ZU6hqDHSKgAEV8CcE&#10;5tuUzsx3DTqbhQ+NacMPF5qa38Uf+Z7yAnZX5L7Bw68sNh20ybQxvDPYlzGaXJq2FKqiAyGXs+or&#10;LkcxtgxYsoQ2CKBzXo1zUV3oBiNzkj6QUCFQ0Es8uyyqTFU2ZoBro6ZXZiQqMBQmR7BmP09zlVcn&#10;HtyvorebPu2ybxv+5TW9xb2m3XkkcidPUxnVBJPBXU2lBGFpmBRiM6Vw23DaSJjcybkUoAKU5qM+&#10;OefhhdeUep/HcG1bLJM73huvGlosV8aMBy8EXw6n30ehv3+NOtptJUzJht7VLg39vjlJ9wNBaB7I&#10;6q8amJ2+VoD83Mguf+eaxwDJYZrTXmyLLWFJnWP4a/FLPIa7JcbyCuyugssfyzOKhK3WrVGNi2l+&#10;OOOQavCSCJ7DEGvqXe2E77vu0OyX1vJ/t3e7iOO5tpRRG6hboRK9SYopY2YsyyIwy0urhaFZFa22&#10;vKUtbmILnnUk1B+HxYcBkMdkX42cYqI34rPDvKNHZpJny9b6lvy6xyvYmI5Xi9RcR5d1klXYkzjU&#10;mG53JkzBkiNMkSG+0nJFkNFJarnN6fXQpc5va3NVYxauBjbkvcUu5TGPup8OyLAj1sgb58+vJQlL&#10;VkVyINGKrWuKnQn6+mO8+z+59m/7hvLya5mtth3JVjkliYW4MxosEMgJFwixnWxcSlFIZmPlGErX&#10;bE/V9uMpbXHblScqVzPCtf4sudMcT1J4xYNrXcrcw2HmW86BupvLTT+J5XbUmg8en6+udl5Ptmkv&#10;aDHMHzaduyGPLYchhWTZEmFHUsSreyXID1uQax73ZsO7w/FcWwivgxAZZnOMxbRosQtiGsAVMSgh&#10;JbZHlkq0oq+BX1xIkdo5LmzBFewfSN7WIrvXSv0k9i3nfm7br33vG2RN2FsrxwQT3wYRyzAk20O3&#10;wW7fmiJyNDTRsylzqV5CoU92lZNLcXG5vGrWMJIUyV06wTpRQp5NwqM65nFpH4x/EHT27fJ/bvlP&#10;m+RZlsTSnjBvDNsFLI8itRfZ8Cg7BbtrNp9TrTSVfh+3smuM7y7ALy5fNhMmY/PqxSLVhSR5E4iB&#10;FA22qcEh5BLl4VYyv5NmknDGZXjlKWZeTNlWON49ApqazlikIQmN0VTBaSDAiQEI0QDkQi9JDEd6&#10;PdodsTbD+v8Acu+7NbLul2GkmvigiFqi1RLeMgVm0Cj6pgpLeahfSMSW8tJoo5b2eNS0sgZn8KAh&#10;UQr5qAcqUNM8dSOvIWyq2hu8o3jX4uOBXN2VlVfsOxrKbD4GmcSu72zfCwSmmDlHus1sBwwR7e3s&#10;7H4YZ09EXt90IBI9uF1lzsnMXofBLSjbhOP3I/uVUyM6C6Qe8ihTHqmeNR1MPNiBI1x3RiFG+JA7&#10;benq4UT3bvOzdl7Bok7otZpNxnjPTnJBCCJv9RMhrI1krCgMiqVkm1NWmRG1N3HHGt5eBo53NA3A&#10;Lp8oyXJNQHHzV+GIp+Re69XeI2CVTLrdWJZHZb6yzFrKFW7Gld0NFjgsNmlZlmc0PMnMLDRMaxgK&#10;8bpcRiRLG478gr0G3pc7FcQ8dvHSddVeY5FBUux81jZXgdXfxpUyQ2rg1goVDBsmxQODHlrbyZzC&#10;IZWxZZHBZ21UaInOXenc/wBSXvfabEnZuxGFdrs223ebi0kVEiuXk13ktv1mDy2rW4gMTohuoRrI&#10;aMuzHS6e+luIDZ2P+SvTcrT5qUkpqPyZ1Bpqpwzpimvdm7/zDfkrrsWtfFfCR65i6W1xaePHlvm+&#10;AZfW4pWN2vkWTjlbWkajtMytTWOT4ibBIFBNgTK5rr2rjS5KMmjIdVKusn3fTY3cFs5cjHnOk0Fn&#10;IFGhSCxc2ihS2dEw+sR0+C6K+Pld0A5DiiFb8dBtIditaNyjO2/aCDcLqHtG3sbybc7AQLNJdjq2&#10;E9rPD/qpIxHJrL2iokSGZVLvqYEs5bDOePav1HWltI84VUNQNNDm78QaoaaTzrnXCe0t+Ke9zvDa&#10;jS0bGtwzpuB7A15UZXl+162rvfF/Nw5RgEOZv67p4eJ5PBy+bcacws9fUU8zIhOWbOUvwV7kyYok&#10;v/qxdfwP/UDmJ99/jvxfjfbLLo/kX8w+F/Gf/F/+Y6/3d/u9vo/f0/8Ac9WH/sXZf99f7L/TU/Sf&#10;V8PUQ/8Ay3otXqunp/weTo6Op/Frp5sFv0ew9dp1v0tVdeVdOmlPx+GJJ/8AInqP/mv/AOU7+F3H&#10;+mX+sH3H7V/qLgX/APCf/ly+5/60fbft/e+J9u/8u+yfbfuPd/ufI7X931//15O+CwVi+MOLRv8A&#10;vNhU7no5OF6nY7jCL/8AWInCe3Ht6kvcaC43GznIOkqVBHCgFfx8cSqzbqWwldQHMQXIUqK/v8cM&#10;Z/1Elm9v5VNYmH1NYDR+LPR7XI/oRhdrgV7GjVxnqivVPonTz9OPUvwt6VavCdSl4R3Hv/n9uXJ9&#10;UT+if7fUZvUV3KFjooDTClrEtqxaL5ieeeKSRXUx8CQUL0ENlNNQwHva6OdCVjlMjYRXdICcO47r&#10;06XJ+z/Mqemp3pXissOmRXYRkmeczZbkqMak3Eaa1VijVr3FpJMSYjCud0t/dwvC+nGxl/VwiVQy&#10;5ZA0OVaVNcOJmiVZWMpXia/2VGLGfxEZ/GwPewLgvm/q/wAE48zSeGQj5zsjGtXZK3Luxmdysqgx&#10;iFtShvqUEymC1TyXBYwyKdnPKccU75Tqj5txJMP8cG7MnVHKi2kzLdohhPd9EQADZP0dCp78o1rU&#10;59XPt9sxSIxbPcMzjPRKB+8E0+GIO97aPdsj3ZnGeVFGnPjw+6mOrn/nG1PC7LbP/qRMNe4g2vaO&#10;u1L4YOarV+nbIHWUtVbx7Jynv/T0Rl1FOHHfKT8XuWOcFnCMs8vzVU4Tl30PlwxKi8fuVVT34909&#10;fCz3a53QWtrtF50iafMzGp+IT7fswkejLerbQ2YNc6UWpHjWlPupg5qvM7Qc+SGEn/UJzruXIIgg&#10;RabVHiew0h5HoMaAHE0LOKRUK9rVVvKc+y/X1KnGPC7W1vg4clttCaeo8snUALcGAS1z2zlU9uSI&#10;8/8AFbu3fmYQTJDTM7XXH6UYcn7lVic+rjbtLsLaoxY9wWPcf6vJblleEo0KMq6iWQRtMy0IJbQo&#10;IDBVJUnElbtaB7V54rasgPgKGvKgGVPtxXfs/wDNS/BN/wADTUXyQ85cq11FzUeH3vkfAqvEevxO&#10;6xltlXin7TwvF6vx8n3AsbqYNi6YZ80KpJgRCujsV6KvqJ0zVWTw4T76b+N/AtdVtc35kjZUbKY8&#10;m7wBkZ6OXJq4BdhWDD2FV/8AUdk3KrwjVRU9UnfyLZ7/AA7Xb1O49dBEs0cgeEM4VpJYmSOR1CE8&#10;NFGAapAIxHYIIIbq3QKizCQA8Bx4Cla8f6c8W4aa8gfHLJtya1xuj/LzvrdWV2uZQ66q1Lc4xris&#10;xPZVnKiyHRMNuZFB4349KjV9kNe4vx7KIV7GcsIicr6to0Zj+OUes8Qn4nXRzQJ2PtmTpDVWvWws&#10;p0chJ9wUViMJls0lsd3HoPrKxrUThOF9XD7l2u1Nfbl2fe7slkbfpNDIlrPMJQgXW2iCrGC8JrEZ&#10;nHQcZmRchaEtmyQM0cy6wBQH+rwHhjkm/J3vjaOwfPzyL1vvzO7bEJOB7jixNYUTBivpNVj1VZ0j&#10;cTwNbDEhzoE3WmY0k5pWMlywhpbMxiEc5ziDRwL+JYP7fRU4d21jge0k89R3XdQmOXrSQVHKvC+/&#10;t65SikKmZwrlw7LXMCgYgGlajIDLlge6xMKO51/D/gcHPj9l+qoSyIthuvz8kTkvbdJlNr3Ht8Fo&#10;o0j7pNa8dVKxjH3QfhjOrmgUZ3o8Q+UVeefTcS4F01FQcPVrE4Vv/ELi68I/lfdSCL9Hfr+vpKR5&#10;HkYkGpz58fxxu3TZAru1K/HwxY3i2ZaRkhGsjIfy22n72K37fF8sx9fx+EV7WxZlYidwa8q1P8v0&#10;X0h7ODkjnO7SaQG1FRG/JXDl4TlF9+unP+qeiK3U0SB1XMjmK8MDpmRtHz/ieX34f/FrHx9K1rD4&#10;9+aG2I1xHPdAZ5fh6nu9uEb/AKhV/u5qov0ROP19N3ODmyNIrbjxyiuRXonyBYGRUROf3ORcLOju&#10;UROefRl7uf1NrHqjCFQTVBzA+GGk1vBBH0ulMY2zPmaueeWf4Yd6spPGKY0iu8cPze5K0j2se4Nn&#10;5dxwGV7ntc1Gn8gq9zGqr3c8InsqfTj1MDxz+6j1/PdbzsHsJbsgnOafAB1YqJI7hQ1YwzKeno4j&#10;bFrld18hcRWdKq9fZEhfc6tcbgFn05DIqAAfwA5UzpgpbRW6W6RxK40itGJJ/bXHLl+bOuwGs8yN&#10;VxtZ6z8qtSUyaboFl455ezM9mbJlWzbzNEfbUJdj5/sW7/hcgAhsD2JoYiTGH6Q9fWR73u4V6r7/&#10;AOZOfdET2X/H0JUkIEAFKYcM1QBQYqujNM2N7K1yvimcxvS9zmIUb3ERSI5eUVy/4cequ/yGoQez&#10;fCsicp07yOzqT2/8WJBQaJ9VR6r/ALlT+nqfdpSxtGY0/hRn/wCsDT8D4cRiM3wDXj5Cuo/hQ/0O&#10;Ovf/AKYZiSvHD8oxXqvSfXOs47le3nrRusdxCIQbOUcoU46fdUVVRfU9Wra/Fkjg3/25VnBCJHY9&#10;FkqLmPHkPVpXzGd9FYnHUqNRV9TabZevJsk9xAjrPt5mYhzn+bJGAVPlSpHixAqRnlga5EKPMsdZ&#10;FGoDlXhXLPhyxzlZdO0/X7AiTMx8dx7BaHHMmuXEH5J5TjwpsEGWZHQV47Krh4YRlFMddFcdscUl&#10;5RR1ReXccqT45CuHT8kt/vqgsQ302OjgUdWYH9uFXlZLUZpBPjS5bHsYRrXIioxOV49vSnciWsdr&#10;Z9tR2sB2mZFJYmQSVJAbS4I1IoqRqU8qA4a7dtsU26J3BIJBuCjIAjRz4qRlU1AzBz8cPT5B7l01&#10;Q6w8atVN0DFyrX1ho/Ac26cg3xtmitgyJuc7ArpOLfcaDH4KZbh+F2lfMlQJUoKlGktXDYj3I9TW&#10;tZbStgTopr2Yx8XDmSCSEqagKtdIuAkaBG9ssYjelyvcqcuRVRvPqNdxbBFtXYey7zb3Ucy3F60S&#10;xq0ldKalBz84rp0g05aqCoxK4t1tXtZ7mOPTcIzV5gU41Ayr9+EPmGTacx3wmw7M4nixro9XnHld&#10;ewa3Hib13VboWVi2oLKCXMLCYydUZDCkSzPWJEiPVkYsZjjdHWiPWDXmk2YTRux7WZdTbM4Z2FRo&#10;kTiLHhDGbP6BrikCAImoZg2ftd/t4T11j7ndmbf2f7Q9q2e12bRSGRWlLkM5Z4QWWtAxVTWmokgg&#10;eOITYRm43n9RmjImmUkmvlpUUoprQkUyrwx0x/hlFhuEeQvi7rvX2ksP1pW31HsnJsuumSMgtcuk&#10;X0DWp7BK+pvMjtLe0LjxbCxKhglKVzGsGnUiL7zj0K1V0XqZG8L04NSIvPvzxD/aqe6fonrgfenV&#10;NxXqkiqrw5fA/b+zFkiRvTkZU1Y5iPyct6fyk/kXaxWvc/yf2Y4Y/qnP8tldzqVU9laqqvH6r6dZ&#10;nL3q5U5Vo15bzxwrWcf7f/X6GMEQJCD5GY/Hia8Rja3ERDGuITTHFHVoVzlaVlnWCQjRORvHyFVr&#10;HNVXfRWf7fdfVevljfSK7JP3eQr9Sx/g1fcgRqTK7GQ1qx+pSDfR3dfHVx0RXf5VVPblfU52hja7&#10;bcQxrqggTVp1qsjanC0FR5yxI8oFVFWPlUnA64aBhomt9QDHSajj4GoPLHYh+DzXFjkHiDS5HTfi&#10;e1R5Tms9kbUBK3Ns7OtGUArg0fJyjJCBV55rLKMlgwsfAxkUXeluaRRu7bPdU9RbiwsonYpZ7Cj+&#10;WexrTAajqDLy+NhudsrXuF0uLKjgk5cOQeJ3yNC4rUeNhlRjlThVS7LH2v7hvPb6z7/ktzBZ+rkj&#10;ntJGZZ4YRoVJQ7RiOWNGJLTRB4pUzjI0tTCbbMY0lltlEJJB4AjwNaEfsxbhY3uv6DZFDpCx/Ed4&#10;JVG7smBJs6DWJ9reOqW1jTx2OcOYkqD4+zI8WbIiiLJHEK0ZXwwvKxXcdHpvVyrFbCZHir5q7PbK&#10;kqjBih4pfSSnM5v9sAhP2CNWvK9eGon+3nj1B7TaNx3qf0nbEsF5fdborEZ44epI7fl6ZZSsYVVB&#10;11OZIpThgepDsyJClAaD5c/Dlh6h6pz4DUcT8Mfg7Wxke1TGkbk02wYBuf0kM9sLxYlverW+/DUV&#10;XfT6+kxNy/Xr2EcfzW3KrmOIJ6RMSkGa7oResoyE2gNiqxf2LxynUi8em96ku238lsbxXQpXyPqM&#10;TAhWhk4VcEFtS+TTQAk40kIYMFgiJAryp4U4YNWao3E1USB+I3wHr2se9vVK3Tg6I5WvVGSBMgeI&#10;hFYIjERel3BE/VPQaBZYzdrXFxzc2bbbjQ7mvSxl53VtqpFFIJOivFXVrf5Lk7TxbIA1MVzyARj2&#10;Jw1eeUbmOKeUHrO1G/iPieXHCVozq0mqKNaMKaf66AYkVpfH9g4nj2xI2ceM2hvG89jHeSkrNA5a&#10;HLq/K40fGpjJVxlhYuqtVJBtKaY9saIJsee4oCOXuDT9ir/xFHD/AOZPynWY7IBdbawgx46Hvyik&#10;XLrRzhTP7BkSIxjuGft56l56v09C59fWuVJNFelBWvE+GDJZjU+WpA48OGIe/kpn5hW+OXi2TE18&#10;a2EescFnZ+S1vIpqGvjLrNihlYwaPcUzT3iy2t7g3lVjo/V7fr6swhVEMzlVmN59OTp6uuZJbFZw&#10;32RPeAx3s3/H04lZYraIway+qh4EUpX4Z1wzkldHOqWIA8qf345+Mn3XnVS5wb/zA/HLrxqK8aws&#10;Iw2dmExpDk+vUDZU5qqRzeHKoHe/Ht6OQ04WL/8AkqyO32VXWmWMYqrz0orxNlD54T3ROnn18JZN&#10;GrQK/gfwrhZlXSjdapJIyWoyp8MM3e7quZb+kfm5leTkVhkFE0v4Ty7GK4JGKVQQ7ibh1z2WEeqs&#10;c9ZCsVE549GaCro7EUkXDQqxOG92XMnvcifuVFRilb9f8fTdJ3eRUIGbD4HjgO8AaRvzJcyeFAMI&#10;c8raWTEItZl/5CL8RxGOq0+F4DrKpjFIzpHJa6wZRylGgURVa0LUVERPb6el7WGCavhpGHDVv7nM&#10;LXsKCEip1jexgiuRWEVf86/19/p6LQdLbhJN1WVXXTQqZD8wao01IGWVcsR3uGKCG2EkruGEgpnQ&#10;1ofhnTicVY7SpssTcmfR8tsM0SXFDHHY1G2LSku9jdh4YUutm2mQVTXxrirUStWAjUa5oX9pP3t9&#10;05fMC7gchiha9eVkK3ljiK9/Sr04a5UVydPDXIq+3HK8J6s7sm6tJGaaIhmIB0mNwT8ATkCca9vR&#10;m8lUVrF8OP8AQ/Zw44efV0jJaV75WOy4dzPre/HDjjLaMswUCNBg/NBCfHNKjBJGhkbIR8gLxN/c&#10;03aGx70bXOaZL3GLnHbpI0mlyeF9lKyZIKBgflqwQ0kEfwwL3lVCBc9WNG8bUfyvv6vOX287S3za&#10;tyJ6yXaxrPKdWkSofO3QUofPGTQ0L50yzxaO39obOlyt6GnE6+agZaZjw08B9vPFgPiJnuM4dt/D&#10;Nn4IC5qtiaJlW2ypYcdxuBeLl1EKotlv1xKthiLJui0tWcsOyHB+bIlDmkPGaxjkahLdXcnF8Vwn&#10;X7qRtjIhvq8fhzrNJonxVit7P3aNaU7+6yUKE1HvI3paq9So1zeeJD7Uezs21y3PdvbPcdyLSWAD&#10;QsqFZ7Y6Rou1dVKskgOqNaM/ykocsSKw2y2mk3IvI4iaA1AIqRUGhqPGn78OnpDx7r/IvyZ8pvyC&#10;YzvmXg2N51XZNsy0w/WrsWtYuc41aQYCE1vtTXu1IceKWsl5gEwWV5kJJcqhYc8Uyj6t6gZlkCTY&#10;42grAj7VZQJcCWewgSrCIpSMluWZ3UEJxiKjzBRXmaRyja1UR3q1Nnu+1fby2lbcJIbCwlQ1RhHD&#10;WQmjMiRgKC2lVQkmNAkau7nLGkmx7XNbRGaWZOgvkAYDPKtfKan8MKSuyvG/Ee2o8O35cC1/S/6Z&#10;pUPoM0xvEsDymlxu9dGhTccrR4EGHFnSGVtcJYVdYl+BTEgxRTpUhCEB6IoGPnxZ60lbTQJaPpmy&#10;yRJ13OcGrlQoo60DMUjqAhCpYtapJSdQeEaq9Kve5zpRctNfS2Pce037RWgZxq6byaxJpkIuU1aV&#10;83B0IqxLHVww6nsYUtlmj/yTQ/E1z839WHvyPaVXvcGO7un7WzPD6uLsNcTBk2K6torGdnGNZNZk&#10;zmwH5KlPcxq6lj4qdWxqSRGbNaeQZpCncCOEQTC6frmQQVpldzQhFYGJSRI14+uJXXxrWMCPa1QY&#10;ktzx3hZUmOxjUeNO20adLUdyqotedywej2mHb9dpcwaNdvM6sjrIWiNRp6SNGGB0sxkZtLEKTgXc&#10;2sUFqscEB8x5ECnH4eHLDX4qfzOxeODUupNS5zb9GMiyS3uNZ3WU1OX6xi4hmNrf62ymXaVSQD6u&#10;qxYzMMY7IM2WS1nS3MMV0dysZpr3Y+Fx4ux59D3Lg1PEqsarYdretso5VXsSDIo5ZbocUcJopEx8&#10;YAgDGrlVEVvqB93+4O59tw2ll2b2vercJFMZJmj6AUCqhbeLpqYlq8kscOvUzqtdQJLDoZkjcpa2&#10;5qvGtBp+ABzHwU1Irgu2/k3kLFgYqXwO1XtZW4fWbWt9i7u2BMwDTQcBv4iGbNxfGa6wJjVdq5ci&#10;sMrl3mO462+nS7i0lBCNHqwvJ1c4frCeMeY3+WQshyDGXoTE6eXYlWgxuQGSWOGZV4mxvxFu41fI&#10;ewUkzFLHa5ey0aL65N3f3e7+t1u9o7a7J3fbO375pDdXUO2XcNzdSyIy/wCquHhoya2YqoUAipL0&#10;rhGSfdKGHbLNEhJq5KklvEVBA+/+3DS61yr8kMLJq7R+D+JNvo/Quxjks9/bNr8bxaTsfe4ch179&#10;wuDbI3tPsy2q0UvMgD6oFeZiyDK8cuZKR5upxMozWmyKDZuqMnkzH/GmI2UGovDqxFERI7kfIqEU&#10;ghqqIiNRUX+vCceo92Pa7V2LcRTX20DbwV1xIBpV5DkW0MCS5PmZgSagqBU4jkVldeqSS/gAnQhh&#10;TID7czl+Gf2Yro8XvFreWq9laym7p0FBhjg2mDQJddnG2NN47PSPGsKsdpWx4UbaUEcQ7QNcrjEY&#10;rxoNwkRxCK5OfD8sEdpdwePz/mSZqpjWvxkkygSYhimBt2nKblJogG7X6pwxG+68eov7tdy2PcO7&#10;xbtbRkXBtwp0jSpYVqdNKgk54Y9OSGa6mVAHmlz4EZsvCnD8TjuX/Cmk1PHPcjpmJ4thUc3k/tCR&#10;V49h+RYjlNTGqSV2LNhPJZYRb3lKtgQQuDC77pDVanWnu1Vv3iyKyH906Y16q/aXtesOmupIGuPj&#10;7BkXkMYkcrF6vZyf7U9Si97wtrntnbbQ7cpuvSRhyFFCRGBmSwqcq+A/HCu723TWzpIg4HNhUmta&#10;CmfLhjkZ8gMF25nOb18c1zoSPXJvq+NDfl+7tD4/dya3HfJO4sKwYRXOWQMog2A40diEjKNXoVqR&#10;3sRyceglXkwkrcPjAqstc5uKxAvJ/ELztr0wK9nCFSI1HiVqKnWnHCe/pn2vLb3V5cRzWkogeNh5&#10;RTmMwc6cK550NKVywGvDLLYX4aSI5+Iy83PP+7B9kHjjNi758nsgv828fARLXzMkZDWRP+ZrS/zw&#10;ITNc/Mvz6Y+YOk02QBmSxFdWHE57nsVir1ovHNX4v1UK01vsMMmPDk/F27sCGGMe+JUMZYumzGQD&#10;SGRQyZZILe45H9A0IY3SxFY3lyFu0HJtbpwq5TFKVpkRkT9mo/aacMQvueRk3dDHkxiauVcvN8Rn&#10;j9Ba+sJw5tYGAaXGO6HEmGlsoksopq8c4H3GIM5JMUEaxkh46Ve9UCPqJ0PVEb6k0KxnfDqX1trQ&#10;MuJjQjhIZqulsgCUgP8AjYnWRkVzyAG5rnfvUQ+pV5VfU3lYxRKsXT18BlnQZZ/bTEIVFrWh4fvw&#10;HJEhFkWUeTCtn10VSLI9+mKWSRrTcxDIo5EljGlc1eP2I9ytT9OCfCMwpoFhNnZK2TY3bJMdaJ+O&#10;yQ1Aq4UZZLpMy3BKk/3kNMC1w16F5a9Ovnnn0ys3hJnM+rqBSVKnTQjxr/ZhVxJJ0ogR0yc6jOlO&#10;WA+X49kNnEiQaGRTRqk4ZIL8F9XHtJMqPJHGGGHA7DhqBEC4iEXq5bw3p+ir6Xmw/J/Jdd4NsTZ2&#10;uo8uRl+I4Vb2VHd5pRw7zGgSAtp2W4p1YK0ifPjNjSSNCiFQr3Nb1Nb0qihO5N7n23abm9sgWnCU&#10;BkAZcx5hSo+7P7cL7NtMNxusFvMaRagaKafKag18fH78Ri2F4k4ntzCYuptisqqzCbfJ4NhdUeDX&#10;FvQ28qNQntrLHjw7iINk6vmmkjE6Sg+0xid1BlVVavomzjyL8jtpePEjG7nxlpHyNkePlFsCXlae&#10;SuD1rbbCJFziMWy2JE18lFY3dHQlyqzjNZVkkkPDcdrXOf2nOWs9x3m9faFhlhUdeBXYlwaqaElV&#10;4gaiMs6Ys232+0XcTMI2MyTnTwA1UPw/wnjx/HENtP6L8e8L8jMdt6faZZU/XXlJkWv6DFRaAn0U&#10;Ks2bK1lnU2vw52aI/wCJJtoese/3sgViNnMa1jnNdKa31YBjPl55PXdNqWtxzxC1VO/1L1vKyPV9&#10;g/zKx8rc2wzX9Dj473Lap0HXKiDErw2MQqjOgyOcTpRjkRV9QSy2m1lvoJW1tNq1oupQpI4VFCSP&#10;hUV8RiSTbiZo2VpCFQ0JWvM/Z45V5Y5uM1/Gf4CUmReYt7efk43hCptE+SD9d+QlHWeB/wBxg4Hs&#10;vyI2TlJ8f12C4sKa1ssqBY21mWGtjWlkxhCKIrzAQo1Tnv1V5DbB8laHN9gbVmVdpl2OZ3Nx4tjC&#10;oaCnNMictuXSrZ+Owq6Pb2L7BDK6aYPfVFTh3H0dxTtebparLlGhp5QBkD8PsyxvbM80btI5Lhqf&#10;DgDjuw1VqzCNNYbUYBrqvmUmEUdbUVmNY0W4ubSpxikp6WtoKnH8ajXU+wWix+DXVokDBA5kcTlc&#10;5rUV7lXsMq5tPOljKSMdJwo0SQncIRjXNkxAO7rGdbmFR3Kt+nsqerj7u7G7k2fbbPc4nt222dEI&#10;dF1OAy6hqOWnIgsx/tw4tr1BHF0ya6RkfHmP6cuePyi94Ytu3XmN3izMlqZ2rcxyrKa0ZaCDRyjQ&#10;nVeVXRWVNxNdTMsqskcRBmKvfa4oXNd1KiO4FWsR5ojpiQBHGwqpHYnS2ShW/uaokYdHcr0e/WnC&#10;+39fQftG72tt+sdp3O+uI50IZjVukeWdUocj5NJNK1zAwZnu0is4pgK0Yfcc+XHDa6jtP4zlMahX&#10;ZgsUiX9cOPkM8BvkUMitkuc19XkLrCmk9lQxpTnDdD7hGE5cjv2+ucT8mckpvKygmdrsqTDdLP7f&#10;uiCQeQ5eJ416uVV43sVF4X6p6z7mbXtvb/de27Vs5eWyVcnmIZmDgipppoCCaClRxOAEdwbueOaZ&#10;Vrq/hFPH7cfop/gPxyvxLwCmYzVWsq7h1O+N1DDcynR1dasnWkC0FZBbFEEYYs4E9hRsVjHta9Op&#10;qL7ep9bqz7KcA/D1a7Mwa9s8bzXG9BUU6iySlkugW9e8GfVsOQkWT0l7CSq55o5VRqqoCvROOefU&#10;Eso47a97ksoP8iGJnTPPUdJGY5ceVR44G78UihspLaVhJPeGN60ICrzUUyNTzqPhigzEMKqs3/6n&#10;fZWFZfWV+SYJI8l8vySzwrIKysusWtLGu8XaK8q586qsYUkMmTBuhR5Y+tVayQFhERHMaqVB+Lm6&#10;PILaeydf53Q22nMw2nsnxkxzE5c/aOQbPYe9jYVkFw26mXdvjdUSMDKKpK0Ud0bo+O6IwPber0fw&#10;b7avN0F3dS2QiN4bJj5wTUKykk0Iq2Q+2la4DbhZ2tvHHDKha0DK4ANCGowJqQaCrE0A55ZY62c/&#10;1Dp/BtcyaseJ2eJYHje5p2eV+Pa8xnFqmFHyHNAS5F1YVFY8g69lfcZJls6bMkIgTvsZB3dHQqq6&#10;VmO798srmPqKyqqvxKhVe58yynEMJmTcj3hCBkF5gIcml3qXg/sRX10ETMOlNERW/wBxejheX8pK&#10;jvPc3oNokX0ojvH0BiG81K1r5ssgc8A7rb9lhnFxLHMblBwDjy14fwUHGpzw2uW4DoeuPsKosKnZ&#10;2V3mCY1VWh6Gnh41PuqCvzQkCEBmJLIkRAOnibdfIMw5nMaxj+nqaiDfR55K5Jnua1/kKu0rWqzP&#10;Jda+QGN43TWUe9kfbsNiWuX7ITIqnBGWSRrnLMNm2tYIIhy0MeKwLJCoNyu6ojvFzcz2m62dzKjC&#10;1vo0UrlQO7hgK5sMsq5jjgxZpHFf2TxIQJo2Y1qSNIGmnhXmBlzoMTawQVXHoMRJSVlzUV1ri9XK&#10;SDZVoIssA49PURoAbwUNjodXbx4TGjcILmiV7XojV6UVLGvGKsubvSeZR6XEtu5lIbjunnkq9QZ/&#10;Va6vRNazLxLJtr2xEQBwdb+gYmoju5y5yeyel7SCeeI2ltaNMEUGgkWIgAkVZmyPHIca1ODFmiiN&#10;oTIw1ebIVYkeB5DPPxyxH7yhy+qxDI9THn7RwDWUic3Po8I+V6dt9t5DdoyvoDSouKsqZsNcdiQ2&#10;NaWyKRXJJaoBonKKqHpNb7HVnW3xw84He6O6ZHmdhzEXj3XqXpRWpx/u59PY7CVYWSTYpTc8v9bC&#10;B/2f78ZUsmQnmp9mGBXelExXOZ5XYMJrGoxenw5zTlrlVeF6ktfp/hxx6Kza02S9nt4v+Zqp3VVX&#10;yfOHFQJ0I39quROljHtVOen6ce6+tVtejuNvb3m0T9KSEEKs41ayM6OAQQDyA+/GZTOtCk8ug58P&#10;7+WMhbuCiq//AJvsLe1HI7hnhxmDFRivRvHP3pV91Xjn/f6DRNW7CkToo08ZfKp6FcPvuL50U0n4&#10;4HPa0s6RHqUlS3QYjOSyFaJyiYnui8L6L9p9q7z3vez7B272/fHepG0LIlwFS3Jr+bMpSs0YpQxK&#10;yMxIo2VDm3E81EMsplJ5f8c8Kap2tKuJYYUPyzwt5yqjRJK8U8gqwuM6V0AT5dlfxorCv62iY1Xo&#10;57+OnlVRPV8PjzNtK/xc8eq+LEyTDrKkqixsjxzKsti7Nv6Vo8lsZhAXuxILZETKCXVKZPjcIqKw&#10;g0c9jwKiXp7Lez12dz3qz9yO0JVUwrPZkzKHEOpoSkuRZ5FkVpH0hGEbIukMVYkLFpore/YLrLIW&#10;zObUFKU41BFTzI5Y5hN36fx/M/yVedk/a+Nxdnw9ma+xKw1/m4Elazj5ZfRKGbhbnUGu7ScKwqrD&#10;VWb0zZFhegnElKxrhNjmFPanpYZlVWuS6z2fW5Lk8WvFe4pntXAmTFY6DFqbDD7Glr8ksosJhDnr&#10;a1hSyZBI/S46q9iIjh+rB9xvb7ZN9t9t2f2724wbk1tGHuLqCQW1ugoZ1oVibqyoQsa6gY2TqMHD&#10;BRlLu2eCC2s0P5iKZDoZdLcXHmpkPDkMsbcOZpjXXkroSNo7Rd3MWkk6qLn1nXVN1VysVzKNtnHc&#10;+y/Xca7ygkMUi9t7AUQI6ac9HRa+tjGGZ3y1ejHeHaW2pPDjQmvmWdZkE7EcVi148mxO1jTaO/qJ&#10;1tJNWXtZMeAz2U91CmsmxnPCjlArf2ovPE59vvYXYNohisNzuReW/oEDrLEWiNw69V5oWNFkGkqi&#10;qjsqEsGdiaBS32OF5ygZXjaMBqgsoJFVKkU5Z8Sc/hiT3mB4pa78kfyJ7x2tmMVzMcy/A8ErnYZs&#10;HC70Jq/OsR1zB+fLrminUsO/tqqopYtRLjxLBGRJ55AiFIqMRyksc2slyO2lyZsiTLNbNtJX22LJ&#10;mMpSgdHi1lY6acRoURWrYtInZa1WMkOI3+4xz/XR3b3t/te2duW2yG1ik2qNSkCz6KtGy6nOjItQ&#10;xuOSnSqEaSAZM9rbbVtJjihV6GqauBAzaoyqTQjEwNdeJ+q6LRuDa6p8PqUw7GsHmYNi4M4JWVxs&#10;4p5w5FhnN7KoK1a27yE09mMlhvSYUopjq8cZ6fDKMHqp78i/j0bP8gqMxstksp7PC63GsLxfEZeH&#10;X1rUbAzaVsXHMlJTjzCubOLSWeR2CPjI+REe8ysAiucjXI3nL3x9mv8AzC7h7T9wI+7RBDE0KwWb&#10;W8s1u0ccwdBcrE2lVckqJKrGKlaDSzYilvLbbrDebyWSJ2fyIFIFAQVDDMigyqaDFkPiXsvGAYNX&#10;3uO4pXRKbNSmyexsm5BjtOTFtdV4DR8alnpXEDB/j+MUIBsOOtIsaERxkaxqJw66nX+3qsOJ22fZ&#10;f/OsVn5dJg1lRimTUUeTMx1cSjSsaiKKsxB12GmqZFjEKbvTZBJhY3QQjGI5o0cd2eze87ru/Ynb&#10;vZ3Z+3SbPtwuXvH66Q61vblZ5YmaeRXmTpH8qK3HTjJRVZmBOPoNg3Xco7JbS3q8EjdQD8vWjtrP&#10;zZNyzFQOeOWTyu/HPtrae69P6G0RqTTuZa707abTzDama1+xq/H7XN2b42fXbIyf+SZFtKTiORZ3&#10;ezsGniPHrqKKOjqZ81I8cydDntDYNssDaiwx5Y9qllJrWlgRq+Kb75Ckqobd9OWJEhDeYMok5yDk&#10;h5c9rla9GvTlZTvXshZ7RH7e3VoUk2PZbhzKl00ciPEySRiV5K6Xkt9IAQrpyVqlRXBS+2C7t7yz&#10;dJibRG1NU6siCANQyahPLgaHliS/l/4AfyHburd+OPrebg+EbA7mx42yp1QbV15iUihk67h7Lg5D&#10;kWUTYcbIMAp8QhfIq56fGbJYwwXPB1DYn6HM7TFmgsIzbqQ0MSSARrKufAWYaZm2QzokObWuZNkO&#10;imk2Q2ye07nkTEc9OUVJlfe1Xa3c237lt27Wlq0l1cTSGSM/mp1baJJJY5agLKFRjExFNJqFOYOt&#10;9tFnexSJcpcA6nBOriCoDFfL5WoPLWufI4erY/hhqjyFgZLi+wBa6DNyPM4mQzWYlesvC0Eav8ct&#10;P4fZ5TjmWRJdJWQcwpcZwyStFJmB7bYtiVwIbm9bCQ18jNM3Ox9hxM9qMQxqVkOW2WGY7mOQxcgu&#10;cVs6KFXZ5ByV7Y1lS28KwsKWwx2MeuJVNEWbZzJMfuEHEjk5Ab37X7PJa7NstjsgvtteGC3uZHKx&#10;XRtrdAvqZp6LHIkKpokgiRTKGQ1AU4Y3Vg01p+m7bBOF6WbSEg6VpQhiqg8q861ypixDxay7GtD6&#10;fxLTVBn2YRsU1Br67Lr2PkVMC8uL7H6jFZcKXkeUkHQ/YkXG8lAKf8iCtfAji7qEYZ0le3P8OT0O&#10;Gz8knzpgftNviwYkooWNA7GQlBMhwptg1z07EdBPAMzuFanX3ERFVyKy9yvbjevc7tHbti2QtDvV&#10;leSNAsprDdP0+mymgJdV1vJGBRiyaDlQgjtVhue6WcM1wQNygkKxL/Cy6KEEVzPE1qBlwxTNv7xu&#10;2r5ga209jOEV82kzTTnlC3P6GHmdhFkVm9JWPZDjWT5HRYxcChuCtp1MtZlWf+29xoHw3tUKCeyK&#10;Gw9tJZ5ZkAcdipK/kFMLDG2N9kECFBZQfYKCjspEKJXhlT7qP8yA8oiM7bnEM9yI5BdLbr9mPZiX&#10;sj2s7C7X7nv45LvZjHcuLS3lRDdRyyzIqq7gQoNYHSkaQBVVWNXqZPstjFbWNvYToDJC4dvKeIap&#10;0nPMUz8cXA+LXhC7X+kdVUGxbZpD6w3tl3lIuL4VR3Nherm11uTbW48MiWF9ZyKyNAs4NdmkavsA&#10;va+LJFBaJ3babuufFNcVk2trJBoEKJtCwqKDDK/NY0N0vIKWlO4Rr6sSWrogxFSLy1zzOV7Bu6Xf&#10;tErPQfce8bzar253Ftxk/wDL+0N1dXFozhYZpRQW0gSjVOsHSE06mIpUuCC6PBGFvHV/02ORmZeA&#10;ZmJIJBFSaVoeX34g3kPk3a4rtHJ9kwLuWTxE1U3ee6NharuzVNfjOx8uGNlbq2/poJ4eQZFKpLfK&#10;IylixavsxDzBiOxhCTWGRytZ097iBLfDYsjoxHGpEmqq5r2kW3uLP5lZZLkEFiiWBDqJtbMdGJyp&#10;ZEqS5xU7bWtb6rTvwdr+4e07R3buNsId3vEWeeGQIkaosc8As7sMQ8jwXCiXTVI4+kqAtVmKce8W&#10;243kitaooZS4opDBQNKq78GNfNwGVMueK9POrKNLeWmJ6e8osmw8FTt3b2Oxcxz/AAa4ZXRsZxrF&#10;oOOZ3gEHUWxLZlvEyTKMrwbO8adcxxduvqqmHBFEc6Q58h5DzN8Bxm82BS5tbxI+S2dTgtrQ49g1&#10;lFjHr1WbdQbGddMU6DYGSMbGp3HvRydHLPdqp6p/2o7z7w2jsnuDtVLq4stkbuAPfbzBIzTM6W5h&#10;hgRQryMOqEBCxsmiQh2QUOELmUQ2EKSySxRu2p5o2oxbIgcCStRkB+OIY+CnkjuzX/itszR+M3WU&#10;6Qwqw8vaO83Z5y4Re3JMphQY+vLDH8a1xHrY8W5sLSTPyekgCa2FBIH4czsyVG04yo0OZ6VJkOf0&#10;GYWEtLIVfBWmnY0KGRKmvmzVdESux+GxksFPWtWw+fMlqsiW+QxFV3sxrei+yPdG12jsLe9utLpJ&#10;Zj/qFu5LhFmmiWriW5dum2odNoIUZI4xEKni5wrZzens7xFTW7RsVZjVmBFQXOXnHBMgR4HFw3i5&#10;+RHC9d+M209f0KnqbK1NN2NiG7862NXWOd59r/H6o9u7PNo3d2/Dpt9mdhLw82N0VQKJS1X25Ao3&#10;pEwznpr+E5j8L/TH7FN/gHY/j38R7Eb+ZfbPn/dP550fJ6er7z/c7fyur4f6d329Kf7j9uv9wf8A&#10;m5+swfr3p/VfqPV/0XU0ek9Dq4V6Hlrop1v4tGFuna+i1+pl6tepq1/x6dPTrp+SnLjXOuHM/wCY&#10;zwx/nf8A9sK/1Dw7/Xb7F/qh/wAyv80sf+XD+R/xr/SP/lL++fG7Xe/gv9jv/aO/95/ud74/t6//&#10;0JZeFEdW+NuJvRruCVdG3q+qL/8AQ7jTulV/RyIvqSb7KiXdhZK6npgtTnQqc/iDniVWApt6Ajza&#10;RiLX/UPzBr+UrCTmMxjB6Zxli8ctePtytosaqNRUVzCKvC/p6lawREVnP7f7yL7pz7daJ9OP1/r6&#10;jVzIrOxQgjSP3YcKOGKWgXVYyBNGsUkkrqSWBVa8cdGFNDO5SOIqda9pzW9LFXheERPTM70n10DE&#10;ZZbq+ybHIrrCYjJ2MAhyZ72NiN7iIyeCSNEZ9Gft/wAzvRnb1tke3YzIKxCudDUnhwOdOfHGkpt3&#10;6oFxHrzHmNAD4ccWy/hPxHbuab+kg0lqnxx2pfVmncHPcg8ki5aDHcaSRmdu+BLqBYhKBKPYTl5d&#10;KUnW1wIjUREV3qm3MM10uO6OGVury/IdnCLXY1VYYOGDqVHI15RY31FMq/5uXKqJ9fVp7NHYXaxo&#10;kl0Sq1/KNaVyzov4fHEOaCaW9IF9EsfE9MMT/wBahFB4Zmpx2mx9Z/kgiwwvJgv4fqjhidRJWHb5&#10;ktc5HcNeNxCRnNCjeEaikcvt+iceh2vrHWWQ7Awevw/NPNK5yg2T00mqHbgxN9EB8KUOZKk38UuN&#10;sjmx4EYD3TkV3U6Mrkb7/Sw/bfb4Zu7YY7gbtDErZu1QqpnqLElaALzqOP3F5aW9y+4hBfSuKcFR&#10;9Z+zz4aPf7vMPEtF7jsd65N+JSi1LG1tmANgR8Nxzd2O5fIxadTTYEmuxLIZGw6tKbL7eQZkWqO1&#10;qvDZEC4aPIjWrefQ4oOUSS23iqjv7RBuj8uiqMqdTCgV6o9ir1I39/vx78cceoN7ge9W7291Yy9h&#10;b+8doHkUK+mOfUHoY5WjGh08odBFRAMj5tdbMk3B7ayeFAdWnMUoTyoR+/48cfnS7T8jLqI6vmax&#10;yvIodDGBZsOOcJsPMYiNM3qqMmlUygrLALlhJIC2B2o4muRjlcRSqtUeXacpds7c2vea7wHfQyYt&#10;mzKyPKXPqXDNHT8gjk+I5lJj9zStmZXXzZUcp7QQzkchCK5XonSiJXEd/e3G2dwd3dxyybpuEX5o&#10;kjRJDDGC3VW6RmnoXGjqaF1N5AatiARbTd3UkV3cIY9R1VKlTSvD7acc8dzXjx+QTL/DPxn8KMT8&#10;wfPHxRsYF74+Y3sLKMWfp/bO3/K02uYGMRLyyk5ZlOttp2mKY3b4/VXMOugWtlj0aJJdF+OgSSGE&#10;5sj1vil7jmAVdCyxhR5FDUVlZPDaMBci+SOO4lksaVIGnSMZHuEMrW8IJqcJ/l9Ee9t77Fk3Htu0&#10;3XYL/cZ5rIlbi03C6tZVVVWO0ileIhp2jCh5Q9DI9FbINWZRw6I/POGJXLOlByr8Rjky8svLnUGx&#10;fN/Y/kYHWNTnsLa+wM5yqinVSSMIM7Gb2dBptbls8ORbCsPb1NTWR7iZHM8RXXBXIQzE7qOA3taO&#10;Y5HR8NsrT9g1Uw51mgSO6GtcRjAOYghkciq1vt7ceqPSG4thKl5HLHIJGFGFDxPGozI5nnxwGhnl&#10;MhGtdIPIZ0/HFh+it2NxsQQW35HNJ67Cwspo6NuvNMGtKmMkssgFTImWkae+wsKwJEEYqIT+41zv&#10;+9yrdz8dlPTpZqibI/dwjX2F6nKNThFeqWA0VU59vWv8ZNTSnh/dh5MSFTVLQV8MT9xTyYwQCIaZ&#10;+XnBoDnMcRywtd+Par1l4I5kVv8Ap5PK1HL/AJ1T2/rz6Qdnh80rnNboX5idXLe5ZX3Cr78qvGUR&#10;uPf9Pbj0/DRmJQSPlw1Zo2qGuf3f2Yf7G/KXWo2MKf8ANnOruWq16VOt9FNajUVOhoms8f7Pq/by&#10;nc5XqT+nptp+A27mSejxkpDKj0erpVvbIiKx6orv37CjeyMXlfpwv6L6MdaFr+yHQjK6VGZIrkPi&#10;MD7xndlHqpdOQyA4ePynLDzVnlLpX44XS/zp7yI17nogsf1zrF7ydbE6RCWt8T5rhN7qIiK1f8n/&#10;AHk9TA8a6eZS6/s4UzBIWvCEySxkpSQJD5UaShWRE+698l7kSuLJ6elU77eEZ/kb7KoHuno+rgaN&#10;I1fTmFNaCnPMkH7T4YJ2ijSzLMXJUceIz4UoKY5X/wA4mxMJ2D5larvcH8p9h+W9PX6Yoa02xNkU&#10;8aiv6KxZe5meRhkKDC1pqsZaqOkhs5pnQJDlLMenfX3Gx+3D90/XlzVXhf8AH68+o0G44c0zGKp4&#10;dpyErVa0SMimaNzhdfUihe1Boznn93Puv1T1WL+Q1vd2D4YP55c3fCNZ9Of/AJSL1IreP/rV/wB3&#10;qc9n27Q9ZqeV4mA+LM1QAeZI5csRO5Yncrkscqmn3Vx16/8ATA2QE8fPygxk4ASJrTWsiQ9qL0r2&#10;9b7e/vNernKqNavun6Lz6mxNv6aFHI09vFjvSSFr2v7run/gxdTeUG7nhW+y8/X1e/a9tHdXWzi8&#10;sPyYNsKtUgUcTuyhgTkTWhWmafbgfunWitozDqLtl5RU05j+v4HFB1V427kz3aM6fXaayPJKRIWY&#10;Sa6fFk0jQWa/zu5NXWrBltWEYCU8vbI1WNRwVd9OU9EVRmWPBi5MvzkeKRbkeNRxLAj5LVhVwmuT&#10;tQ3v4cZruV9v6/09Mt426O47o2dri6WIJPSuVI04kqpIBCrRUArQChyqcOIDdQ7ZI/QIJjrnka15&#10;/jU+H24eLcvhJ5L3+ReL4o+EfCLj2q6epuHS8x1tCh4o+PsLY10+EyLe5ZGgyiRKSZESOBO7yitF&#10;w5erg0osqrDTpk90ybJVmMyxJJSqtuhqBtAdQGqsPly9KKiO445TjlPp6j3uTbWkHc+zbftdrbR7&#10;M5iboROkkjSsSTMUUk6W4sMjVqDVxDva5IItumWUIZaHgRmNP9p4/jTBDuXwv2i3U0XDaLXeKYdM&#10;f5Q4ZcpUWu49RjjSodlp29jzbOeWRnbIsCQeW4L1r2OWS4bnPax7ERyQ18xbyntfHbOY9ZEmqrbL&#10;AlceRBmxERkfPsYaiOLIij7xXuN7N9/1/wAfVt+42/XM/a1vtu4bxJdXgOtlKSKiFj/Cz5DIBVSm&#10;ojMnLA6zuY3uIbcqElRq6dQJoRQZAk8eeL4fw66K3jrXzz0rlG287xKxjMxra0YWNUWY45kZz22U&#10;YRbEcasraS/smVdLUx6tEcVGJ1N7aPX/AC8Tk0Mvb0hqpvPu3DKdEThUc1rQPYnU3+vU1fXFu+w+&#10;pvxXJNIr+zL+nDE1FTDTnqOObT8n8oMf8pP5E3ME9zn+Tezejl7e0438pMR7+tE62qjXt6UT+vp0&#10;GvY1Xq57OpWKv+ZUXqRv6p/RVX00NrKXgCxN01NOFR+OFIIVRG81B4YhSewdKhKNpHDG6whOK3tD&#10;7aoklXvKivcnLxtT290XlePbn1X95WTMtgWxyUdzoSjAsGraKdtEmL/OAqh6iGeG6xa8kHbz7MZ1&#10;/uYidPT6nnb2zjc9y2/ru8dksymWiB3dGbQdJqGjoTUMmbMNH8ROBr7dHczq7rI2licidJ5eIFef&#10;PPHXL+E4ehLbxIo3Zj49fkr3bky53s0NjO8fLjd1Xpiu4yd449fSkwbfOvsdcSDFIN0zprwr80xO&#10;t5XNV3peYFa49VYBHw/Iak+fkfVFiTPt+KvocfyQ85ByoZKANXXPr8axK0nmEqN7TUcxyoRr1RUX&#10;0H7z9ru8i/a28dr9yW2z7Ft9pbKsd/cRlDFGGN4NztZpCs9x0uoIoS8kdoRVDHQkTlrK4lSKON41&#10;gCDIsK5DPVWvmA/hzzxHfyk8e/Iq78sqDyZ05sjBfDLEqW6xW4ooWY+QFNk2wdTkxCvuoucl3RW7&#10;AzyyyDcO+sKxwNo+JAHdWMeI8bBR5QBL1ol8E0Lm9xYPPsDIabIAxRNsja5pcHoccqKSf9xfaVsU&#10;2QQaGLklqCoryRgsEZ6COjHvIiq5GtrS3372W9n5Ljuy2iin3XdLmaBLqNLS4s4auT1rK2aYxjSP&#10;yRIhWSv5mgA4FWW22FmztqUyGuZAbieIBqPvGYOFf5Hflt8bdMUEZfF/B9nUF9fByfB6Py0vNx3O&#10;5bPMcWhhDiWdbEoNS5Rt3J8ApyZbdxbEQTiekypO8b4rGMar/UfN2Ve5cBz66q43kFp7XuN2HN7i&#10;FVlmLtFaQ6CU5QFiK2m19YxjRaqyYUI399xHM6VciLzzR3eN525u27y9xdpL6Szvqu0BALI4oJHa&#10;hbR1GGtEzGhqg8cQ/dLKyt7iZooS2vlX7/8AEPtpTFiH49tj+IPmN4vYdsit/Hb5Y78z7G5EvAdv&#10;ZJhO0Jlhjp9j47HrzPsXvznypxaWkvLqKdEtTdNeOOAslwWqrWs9R0yGdkdrMx0uZbkwXcB4trAb&#10;WHwCtsK6PQd2yhOfX3Y5mN488hrA7GlF0jK3tNcnUi+yxnVNczqev1iGHAUpU8MgOOBtmiReoYWx&#10;iQkHM5H41qcXU+JuJYThGGbiiYB4e7U8Ootk5sq5q9sZHjuQWGfui4hYDDkePnoNq7UFFjUEZ7oh&#10;2mkQid57VQRG/vRX+JRBQPJLyj+Tf2OOoYVaDrqwOlnslZl1q/4nSkyOoRsRev3ReHJx9Pb0JvFM&#10;c935ijazwHE6jkaeGD+hmRX6IZSBxyABHEceOIw/k5xbIM08afEWRjXjdqDyNkVxINmdNx5TGxrG&#10;tfRDavCxctiSJOJ5Z86TLc9sRzEEBUAZzlIiJwtlkCJBsUa8Adg3ydtFUrmthR38OREVxUjGcx3P&#10;1/f7+hssxMSI7Gitxplw4cj8a4aOkxdtMaaK8sz/AGY5+MwzLPdZSJMe7zj8ZfjukkskEelq3TM9&#10;yiAqBVSrHhLk2ORJoGsYvbb8FrW8cPTn0agq4wicLjdbGVfot9kD5BnKv0VAikc8tRF5a5n19ODo&#10;VatkmZzP9fL78OJHIiVTKdYY1ovDhhoLnbub5HWvbH8uN4Z2wRUB0eMnizXYxVNa3nrGt/a4m+OQ&#10;J3la1DgsVRrVRVf9OR3yxCY9gptFG9lZ2aWhdPkNVE46UIcTeHe3t7qnPrMZhEtt5xmwPiaePx+2&#10;uGEqgkEKdVfGgzwiy6/yS7IewvdZ+T+TgGhDOyLyN8oomqsRkPKVXoSRS4zdS+0FqqquH2WEVnPC&#10;8p6UgbACVsMpJMqZyQUd3T0wJfdc9wkQ8MTugXSrkROV6nIqe3qf7FsHcV3ODZWsERZCRJcgLE44&#10;0RnVgXIGqgyABJIwBvNkv9zkVWtpBGrVFRUE0pQcjkcV/ZVhXY23sCmh0WE4EyPWXGQgbXy5GzsP&#10;SsjVka7MWk2FZiBZXcSd8IpCPQXxIckJWkIi+kdJt6m3kHiBJJmOERQTGONLeKOjXkRzXNKwSukA&#10;cJVVg05Yqc8p9fV+9n9n952wIuE2lHYZBukNXhpPTKkseFGIIzBOJbtOwPtEUbSpoI4VAFT/AE5Y&#10;lXjGmdt67qKjMu1iuGgtKz7xiMqZR4fBtr05YcFRth2FdLvILaG7S0Y0c2cdQzxG7XaIxFZ6KDML&#10;ESRFYN1lVSmxRPWY6NPilhEa8pPmQJrmHbHKxz0d1c8NYjUc73b6s3bdse8tpIu4He23S2RpJlBr&#10;+WzMhjhkQaS2pTpQEmlWC8sSSPcbNfLLexJIOWoCvww7NCCpztlNf5RKZrDb+JRsruj1+FiyPCcn&#10;pchbMj4/ABgexcCjHx2xyKqs4IJEdkZ7O6SWeU+KFOk67K9se9qottWAdJgPhyGQPuBijlOjHcEf&#10;Uw0eO2yhsLEVwVaxqKEaI1VVrlX06k76ttphTbdylCSXLBo3tgDCCGcqsyTUgVmOqYmYBpK69OoJ&#10;TSS/EOsxy1Y5eXOp5DL8cFWeZzZaK2LfaY2rbx8Xzs2UUdjkxNW0NdPw6Hf1Tb+T9uuaLNLl2rb6&#10;zHkzRXbS2ZGvu5pnymCbJANrU3eLGq4sKix2zgY/UwKsEtaCLEI2/DAhOZGjNq4klq1bRMlNY0r3&#10;9So1VTlFX3P7BvFv3Il+9zt9jf8Ad0BkVJWaKS2IeT8tjJEsskcABPldWZaByhoGDqzkuXtZHuYG&#10;1sOJFBn4nxOJFaCLdbKvMn2dvHV9pubdltnWSYjXbzuchxmx0DY32aGlWMqbl+VYp8jYMOKTHZcs&#10;sGuRjE6htKscwxI4RTQ5zQZfZtiYXkjbfKaR9iY9VaSYQrF1TFM+Lcja1Y7HxqcEw4hoZ4ijEaMN&#10;jn8lVXE7naLjszYtytvc1baOz3IiWFbcyhSWesXTyWRjCpCnQqBhJUZig+G6GLTZ3pCM4Gkc/AUB&#10;4nxp44VG2vHbKvGPWmTr5fa9wzBtC7kbjIqO70w/MT0htkFfFfglwOolX78iyXO4FdGkLOZVkr0m&#10;AyWS4A0+GAIC+LiR8nUuXX2O0ZMrS6yFMANa1FRalx6miBQAZMW+gVoCwm2o4zzuCX+4x5ejqe1j&#10;E9HLjuiw2LdLbtj9R6EaQLUGRdbTyEEEQzMjEaBqLdQUbytRiKrzOUlFvK2iMR5VpWpPh4n8cOHd&#10;+ReF+P2U0PjrimwM2rNUYXrvWLvIkmL7Hucfsc62bsWbGPJqf9L81ysq2CU45seMSwhSUVjYf90c&#10;c5DFcn6ixr8UsJyV+O2lrlNpa2s1jX2txFEaed8T4g3zrUL6mNikKAQTUKQrgR3OVQR2uXpVxudr&#10;CLcCW4ksVhSgkkjEsjsysHC3DOxeTLSGUq9GCByTQaLt6GQO7gKM/Gv38Sa8+eH63BgmRboxSnXK&#10;tu41rHSmK4JiNHYT3a2wHKbda0VXkKZeOKDD7uZm8jeeT5NXSnfCrosWxsxdIZ1ydnU5gIOSXVlE&#10;msZhFlDyUUytFYxhUcueIRkNCS1PVzYV+WZcUESz/YCYP47yI9nXH7fcKwD3jY701taAdyW1vtSQ&#10;B1Zr1pAoZNUqSro1M2gNXqE6ChRVFSSndTDa1YxusiGpyatK50pTIjn4Y1WGtMUxjIMLm33kHSm1&#10;AHHr6LiVtZ7RwusiWsO0xfJp9BCyLHcm1VFDjWd5Hhwi/dKi1izmwpMKQ2JObIeCOeV9XjwcZrJE&#10;VvxmWsvvvnEDb3EsMqQEBQiKD7/cWcmKvQqNVGkRj3p9Xey+uENy35u4r0vc7kku3QLpip0lA81F&#10;0LEqqiOBrCKBpLMxzJrX17vKXd08pyYChAGYUZkmgzCniTjmOzrZ2Ybx25j2SrRbKjaro5+MRcMp&#10;7/T2v8Rs8cx+Xe1Uqzp5UDSuqcDxu5qzzQvmAE+GkqNEP3HMAjiItCH5k1HC3D46PkOa0krGcUV6&#10;qRr3osfZ9Q1U7jHv6XMe5OU/T25/T1VG9blZi/ZFUSaV4gA8zz5+GGVhepcKFQhvzcgBnTUv4jHa&#10;5/00jpIvC/edeeHJgCh+Y24iQQSqefR9yDPq8OmR5kSDYxop3wZiFVwztRwzL1KjlVF9dAFXZVsa&#10;qcyVb1EUq4/C62Sbmujla59CNq9wZZYyMI17PfqTn+qeiBjlubWJ4CSGSukHgOQp9h4Y07glie4t&#10;UjcNIj0YAGqmp4+GOMTyO1/n115F3kis1Vsy9hV/k9tlGTq7Veb20IgYnk3ZzWGjzI+NS4r66RBk&#10;d8ZBO7Lxr3GvVq9XpL0mQY6OJhayMnxYDv46MBUl5PRgUT3QITWCehLJvS9xF44X3VV/r6l+xNc2&#10;nQdkZY9RLEnIAVzPgBTj9wwElPUtt2hhznNKKBUnzDgKZ4kdtbVOyz7w8yiwdR7asoz/ADFgZJj5&#10;qvU2cyot7FDtTN/kW1XIZiT2zocevOjlKF7xdD2qv7VRfXMd4tS7yFWbQWhbEZONufY1TDfOjjks&#10;M+TJsUs2CilcSLOICAF70a9G9DG9SKnPKyTsoTPtU8lsup+uKECta0r9uQ58KYivdsTSbh1FVmgE&#10;ZGocNQ1ZVHPhlj9JHIYdJaV9SC7LIZEHGqrP+xINDMw8KVFLAI80Yg5QkWc5jen3Y9V6XNX9JIPi&#10;Cv6yFXS41SkfGHtkT7A9aSvkEjSVlNfGPYwpD29s7+tw2DQhGN4REThfU0leK6UxxsjFGzpx4moJ&#10;H7uWIZFHKFUhG1lRl8fs/fjQ9zqm0lzhSLN83IRoKNA+ayZGHIjMCxsyLXnjp8dyMRvde5zBucqq&#10;5eVTgGzF4l/VNCScOPiYVtg8CsYlEJxzopCuaSXBklOogjFwUhGIZVVrXpzx60t4dYnUmkYjbKoX&#10;P7wfh9uNidEsYJo1RWvhj2xtT1stXCC5t2Vlc+WR1dLtuuuabstZzFlxY8V5TvIvDEcok/c5jk9N&#10;7upHQ/GjdNHDZYLXStc289giTKd4Ybw2eO8ziDHKkzyRZJEXttZ2nIRV/arEVyQvvEOvbV2oVtGm&#10;vLL+n78GtgIfuC30kagR4/HAGawMvLsZsCvjR5cS++F3SV9u50/u49krmw40lgwwgyYw0VXvehB9&#10;DOlXNe4aK9uNosjBtFMQbkSZ+JuQN4xmklc5sLcGmjPRy8I1rhs4e7/ufu4/Tn1X252yTbXtIDAt&#10;+layoNTpVlqfhQZnlTFi2x03l60ppGt0BU5AVQgfichzxUjg5Ph7+2M2YRVaD8vlO2GeVBo4LVW1&#10;8Usijj+N23OedO5NfGYT2mEVvUqdLlT0/viLZll0f4eGmI53f8PPLupar0XqK+sr9fwunnlVI5rY&#10;X0/w9R7ZFEu6WyowLx/OK10jTVS3+EUp9vHC9yIreylUuPKEZq8lYjzH/lPjikvzlxuLSD/P9Fjx&#10;RhSZ+QD8WV8VRJyhS3h9dXxiOYjelCllWZHP9v3dz3+vrnY8NpkGHZeSWI2UqVBgVewxTZBoNYW2&#10;mQwus8mqFKGoE8BZv94I2Kxj2u9/8PQ1JGgv4pUGoa+X2nh9uCNq6oJiTRKrn9xH9mO25riNhDeI&#10;bCFbGG9o3k7LXK1jVVik6XoP/bwqJ66ALX8qVY3tgFpmykBjDAFhiiz8Uv8A4cDI/LTRsa9nOQKO&#10;45RGr9FXjn1e/b3vFuexxm2u7RJrVU0CM8NIyAKlWBp8RzIw29BFGdfrW1cxprT7q8Rjmaxv/pzK&#10;3HZlhOrPNLKB/eJFwe0qnaLwafjkwVrbTbUYyUNrmlnAcSIs941IqKhUVyq1vUqeimT+WsgmOF/p&#10;NfIzjtoJ67CVE/YnsvGMjVFVi8c8qvKfX0g/uf2n687hD2DEl7XUWzK1rWoGjSM+AAC/DLD8ujwJ&#10;CszEg1+SvL+/AGP/ANMlogVn94Xc1UtisxtiSWHx6whj3zWmSQw6APmMqAJjD/uQTANDxw3p4Tj1&#10;XX5T+RNR5H7LxbYAcdtMRs40XBscPRGqbeJXDgY5e2R4tlFtr8USTJmzjXijeJAdA0ErlcquVEgH&#10;eG/yd1boNwW2aJ/iM6k1PIZeGVBhJE6aoseskEcVp/xxdN4HeG8Pwd0hb6ah7KyDbDLbYuZ7HlZb&#10;k1NUUNk6fma15JdW2uoylgDgQHwOAdKtVo3IzhEYi+rX989uV+FTKYxOOHaCeBWI7oVUDskImftf&#10;yqInRx7/AEVPQnaoZTc9wTULKbMeamWoUBFfEHiMC94hke22wKhOi/ctQfKDTM+A+OOXvXTFj/8A&#10;VG7LRP287wt3c9tFRGTfEHHSEY57XIrHlJwqcp7t9UX/AIiLSPL2br6usTj72OzNp0bXGEWS6K2d&#10;SssxiCESEc9xSoThET9V/wAfRbsGZbjuDotKAvp5VqeAORC+IJIyHMYF9xXTRbfdt0i7BaKBlU5c&#10;/wCrHWz5Qhsj6ht21cc8o7bfHCFFHnArnpEbcxPlFdLlGjxxCCJVe/qeidLV/Xj1PDWQnx6H8bAn&#10;IaeGo8ufJiifHPFJ2gvWu3zGYNrWAapFRWcqzlXIrURePUysIDPtnt7HJONQupg6nLRRJfm8K4C7&#10;3Kso38Qoco46FeJHUjBp93PwzzxGvZhgkyDyVlR5AKaRK0jgtqS+iWkT5L2iHSvYr3lmEFHGgxds&#10;Z1awbkcqor1T1TXv5zF/51XS5FIw6eVeLrGFd1pwZBLKmwNx99MWYEahq5wI6q6chnNasLljeXce&#10;oJflmi7hZiCTuEJBpx/MfNf3/ZiTtGkd5tyxgUEctKfADL+nLE1cJajce1y2OB3YbhsNqvhWn3GC&#10;AaVdV20JPK9H2onuREGVGuc5U61VEVebF/GHGY2UaTzSuJg+H56MGK6nO2tzfa8rU1JEd8rKwJJf&#10;fQ7qmNYyTI7toBCu7bOX9P6+nqkL03exSdDIoIeUxBa6s9QzP2cOeF4Gm1r01epBqFBPDmTQ0A+6&#10;v3YZzyIyC5pcl1YGn2BtLB3WDM7SQDVmjW7lsb1kWupCjZbHXBM6fiFfWkf3GPQUb5xntEr3dCNV&#10;RUuiSOtKcdd4q+IMqYSxjjDHk+aWW3QFVVcpCSqz+byVlw4wep72tEVfbq6V44WY9qdt2PcHd9rY&#10;2+y2Eqsy5C9cjlxINSPECp+BOWFgsj6iqtQUzqcv/Rw0pM4ymPFsD2G7fLMcWPWSZhDSPEaPUNG2&#10;IxCq0M4+i4scc2QqIwYyPTrV3CcL7pMCi8EPG28qMWyig1Dqexin++/zKpn7x2NklVRTKyAEzq7G&#10;b+nymRHyxI1kUXVKJGjNhw5jXkERzeHdv9q+yvtPuVzt036L1ruG5ZJRBeSzrDIpoU0GiltQoY30&#10;FflAVssPtsljuZ1tpYGLq4WlSDThU/bnT7MR5leW22Mayy+1rn99uyBdEJiTsGusb0jiTbizqcll&#10;WYaq1y7GckoK2JjMu8fBkxAwmSirNl1pUjGC93Qx0MB8R9QYvsO2uaLQGF4dJpLXFragz7Dth5JP&#10;NVZKOjuJNi/IMfFafbh1NNemgihRFD9tswnIVUV6K1J9svtf2lsu9bpfbJssm3qJY5reUSyh7k6T&#10;rUR6l0pGah4SzKxoxyFMObjowyXvQR0ZSNJBJJIyIUZaj8K+PhhH5j5PZbbYNEkj3JlcuuyWps3x&#10;tc5xqWpxW32Vio8irawkHFbeZDjz4l0/G41qSxekottTzQp/bYxozPmZR4XblinrMkusarrM9UOe&#10;tniEIsDGY9hWlE+WcMUju5DhluJClD0vY5wnOEquar2JY91vkVjZbVdjbJby5hkVGRwBIzSKQSmp&#10;moREGDBmcg0bJtJLra7xf0+M+jkaVCfmBVmqCDSmZIXOnwzxAnY/krieNV2F5lr/AFZs7Ytdj+a1&#10;uF2GDbQskm7Ps4eaU9gCtBClrLljtp0XC6YgZceWktgShBMewcj40lccoAWhMA0rJpEzIhxDV0tI&#10;dKP7f8eVGdWQ/nSUlyBLX1dnOc4yC6nnf+9/Dho1zjY7uTuC1nSHYPT7NLV42eaktQ2qqxlAyvLE&#10;oZNYHTB0afMaFdstJrmGdzYrFayBSpZyGzzJA08T4VoPEjB1onIT7txq7iY5o6swXS9/ZRsqxK1u&#10;9nSY2aEyOtu1yaZIxrE34vWXVVcZxhmNiLASzaEFXHX4jGEDKK8Sb1/jMXG9eYTicoSTLPFcej1N&#10;S1/ZDdR5chzmEISrZAqIMUc2S86oRAiUgO25gWkcvDkW67ZLNb7XIV2zUocnONkQD/xF1FmUBfKM&#10;lfUC2gDH0zvboTaGkCmrlgNBA4lX5nlSgoajDh7Ry64sNz7MznELNKzBM5zEd9se1LAis13lFFjc&#10;KMhpVXmVPMv7CytKqJHgq+uE/sRLUkphpb4gEb6f+nrK8CCjxo9fZslJKdaWpuh744Aw1OJg3dJJ&#10;L5pGtG9OtyBG1ip7L7eqx37eL1pY5JJriCRJYxDEA41yGTQ2sEIhhALqCmuWQsHUOFzBvJFuNbu4&#10;vDGIlBC6vIpJ/iFQKUPAjn8cVNbr2tsCwsJN7c3mwtbWWPWGIwNY6xqg2UJmSZFZZi2isJVqAq1O&#10;MiwSCsuxgoSGGRc2hpAjNacLUVWDz6gbkkO+xeis3yz2jKbG5NvevCWkHbzLSAOlmHN2JUazbVHe&#10;RXSue/FM9GDZ3Ol7bR2zc4NvtbTeN72cNYxrLcCCJD1jDHG0kidJ9Lo0gUUh0kOBVjQsMaT21rtb&#10;9cxKbeXzFY21alHmJypkRwHAYtd0rs+Vr6gxHau3tbw8VpcfgZ9tqh15r6knLnT9f4piN/k2a1Is&#10;Ps5mPZDitplkCqjsjUYgPh2MeL8qQdgHlYrh0VYOuhNLTw7fMIVBEkx4a1Sgsh3GSIY8CXKG5z69&#10;xCQZAyKWIR6BKAr1cROlvVCu6N9En6fNuG8wbG15NHJIbhRGwtSocW1GY9OSUMpSZAZI3jAVGJYC&#10;Y7du8PSkt3uo4XkiLIHYBwtBSOh4FgQQwNcsq1xDze+1T3dhFXYmxsD8WMh25fY5kWXm2LGlYflO&#10;C6FWJSZHTYDIhTpuQwqO1zWst4b6/JoDUt6y1qwDDEKQp2DMLXB8qnzA/wAevaXFMvi5MyxnZhaU&#10;Em8IOgUIYN1AgUcw1fVMyGbLZxCed5mwQEc8TVf0O9Ru69w+34NlffriG53nsS420RRWFuyJ1py7&#10;PHctdRs8y2yCkc/kRHkT8wlTQKbTf2TbbNFfIyh46LC7FXYhq1Q5sAaAVAzwxOUeYWqce1Z95yHG&#10;9i7q8YMi0/QYdQ+NOC5JjFNGyzOW5PaZ/i+WXu18dsbnYlXp+Ph5BV2TyI0WCy0toqLPY8aEAxtM&#10;21btikwTLxY/tRgbaxyAMXF8hPgVMZcZi3uVVD2dnDK+cw1zZOI4iWEhksPyoz3yWRxuYrHSXt/3&#10;h7P3vedo209mN+tR7YbmaCKeeaCcxW8hqb50jVYm8scdY/yp/wAkyN8wUazZ4Ec3UUEzw6ljZtTc&#10;K+atDqplXiDwzxIjx8/I74u7d2rhVFlHjwsDYEPUWS7HyLF8UzLOMvwzLHa91XmNjW1V7ubKm0OM&#10;ycYgUDGVNG2bWhHV3qgrDzisVkkTkmp6TDswpKvOLKqHZ5HYNrsYtZtzj9bWT7ibEiVxqeDX2MkN&#10;lLyPJDDISFDZ3iAjhJw5yvX1HLH3Ifu/ty/3vtbZL5dns7eVrjXBLrjeJ9aprUsGSIGkjqgSVtIB&#10;1ALiJsd30q73Y/TER9VDWhLVU6/8IFagnM0qMsMVD8ucj8mfGTNNq+NuJ55TYTqfFSu2thpNebLm&#10;5sKRSWt9nNXLrMtxuNcY0zANXVgWAvJatC27sJAEYxrYaokYNrMyrK9m20OyySFYY4PDOK/BKaOe&#10;toX5tDn2RhzdgZHThJZWVdCqwPFDppCKsgheV7aIjF6H7AjsNl7W2u7tNueGXrgG4nPVuvTukVRa&#10;pM+iNy5HVnTVpAqWY54ku22z2yw3lheAbarDXJ85zA1MKmiAA5gHhU15YuV8K8LwHUnj3rzI8Kx3&#10;K8XnMy2M0+b7NIHJNnl1/kFfhyW9jrSly2zWlxwV9ZzY7ri3rXPhgaF5+7MO9qtD6twAeL0sbZF/&#10;iUfIr2ROSOyLDx1sptHUHiONjcjIA18FRRZKPQ8qylGI9leADIyK32au3dvfm27z3HuHt7tvd0dq&#10;0NvHI8bXISV3kZlfoh3DMkmjp2yKAZ5NctDQkEbW9sL3uHcNqtLgGMEEMG1a1LGrr4q4yQ1oa5ZY&#10;Ufk15Bwtj7XsfFPG9yA0tU5LBhBh3tjnkDGstzfIYuSkx/YkTA5d1ehnWLJdR9rp8digAMlvNtyT&#10;woQA3mRwpu1ZO3q3FrisWlxSghX8+VeXMixmAvp1dW5PIxxgqcgIzCY/GkhCedIkOYSUSMxgAIjj&#10;9xIna+3qe279z2jC73S8ktU9PZ6UaFZXtlnYyNI59RIz6Y0RnSFJWaSSgjIJWaOLXd2NrDLPEjIa&#10;6axjImjHMahw0kcjiJOrPCEXg/cb0qawm3d8Ev8ACkpMQ1bIwzF5+Huyt2q4ebvPdxMrunR9h2Vh&#10;lLoFVVBNIjU0CwfIlSmKkRVUHra0yOHvfYJ6ShFJxsUOZV2suuFeCx6BLdOZZUYKWJYOc0Tpz5A5&#10;M2QxyPlPUnLnIxrU+7y7Z7d3D2v7Xtt+3B1u9a3CJO0L3DeWQXBndCQ4RXljjjKssQ0laGjYYQ2d&#10;lbXlzG90oDR/lioDk5VFOLcx/wAMKLy+0/pTYf49vHfHdz7Cu8d2UybiuaUjtjZDgxdr3hajHbSr&#10;2NXZn9iAChyJMdxm6tqqqE2O+HWDFGVjkIiESYJbhtHXBDlEULzw658mytJh4zCxUVDKAr0YMpYz&#10;jmarGK1ehit4RXcc+uTLfshe892uO4PbvvGW12Oa6UQwQLI0MzJ00lqDLHFNGVH5mReQGjkNkBtx&#10;YC/O3CVnt4Voqq1aMVoWyJAOkc+IGOcio8eSeQex8lzvxB21dY1gmU7FgUevdX4PSZNLxbLDVLaK&#10;JlYWlm3dNj2YUdRQq2TYIYbp00JkU3Ye5GsR+w5d2g6aNVSWIRHNnCPPyCDj8XrliVrgS7uSo4kq&#10;yf1cMGnU5w2vciKqIvqY+2Vp2ttkW+b9d9tzLd3U/o3jtrOe51RW8jIs0NmNcsFnUlnb5AxXkczM&#10;V1a2q3SrH1gQBRFEhJHA6cqLlm3LLEs/x14toioZurYGca27k67nSNV2WMYPpXNNuWNhj2AXEhIG&#10;SYLpiOK7yrBNROMnfnSTNFFDYGjDc8QnK1Uj96zTsdj7XF/nH2v/APvS9n4H3PudXV8X5Xyfh/v6&#10;OOP+9xx7erM/R+1v1r1Pq4/9o6K06Yp1Kaa16nS06sq6a8tVc8MdEejq9KX0WqunR8ONK0pXL7cS&#10;5/0a8Wf57/Lf5kL/AJRPund+zfxup7P83/jX2zp+V/J/4h9i/kH/AAvyez3fk/2e91/u9f/RmP4V&#10;BUPjXhbXKv8A9j6VqNcnCp043jCKqp9erlOPUg7seN99to4oSum2Wp8aq37Of24lu3KW29ABn/wx&#10;Bv8A6i47i/k7qCtXqIHTeKNXoejnJ02+zUa1V/ys5ZwvC8e/qVTk4c1OPdH/AFT6Jyv+/j1EFPl+&#10;FMPChqKjOuKTBSXLFlvRy9v4JOEVW9S9Iely8pwjk91+npttqT59TjxD1OUV+JSFkSX/AHKziy5s&#10;dVbGRepBxFV/9lXKq+6IvKeiW2tdTSKZBEyhaeagoK5DhmTSvP7cfSJdmrepgKDgKZgfHy8R/Q4s&#10;p/FDrzXmzt5S6zP/ABY2D5YCha+xL4eG4JmeLYT9gknyWYE867nZRa1EcsS3CEIAoIhHDcF6q1Ed&#10;z6rQyvcuya6zfHb5uauxkSt6x10/X2XT5bhonSr3PLJD0ORU9unhF/xT1ZW32oUwdSJI6nIxMlf+&#10;sARliM3UF009XvYUNTSlc/t8tMsde9P4UaVmVwiRfwG5hatana7lz5JaCCzlzutWsaPcIxlD78q/&#10;sdSL+iek5F8gsmgzqebkHnhrO9pq20gS7jH/APTLLwBuq2OdHz658kdq58J8qGj2odg3oFUR/S7p&#10;Vqzjtea12/uS2km3F2iLDUjUdCPAhn0kVzoa5jA2zjnt92B/UYVFT5gcxXmKp+GCjL/x/YblmI5f&#10;jeLfgRrtc3+Q45dU1LsWH5J+N8/JsPsZsMjazJKqDb5tMr7CbT2DRyBxZJWgO9nQRyMe53q1mqza&#10;KfGx3FPZUthjq4zFlVV7W2f3OuuI9z2jVMuJPjIaOV3bI0aLzxy5fbqRU9C5fb7Zu8e7O3JIJrx9&#10;w3/f3bpdGGPoRQalnKjWA8ch1SLpy0rTUK4svaG/UnUXNQ5NOWdMq/CoFf344dsi8ar6w3lB1fe0&#10;Ge024Mw3Bk+L5zre5wVmM5bgrsKRxc0dNx2wnRkKMPxDywvG9kN8SP1NOoyDI4im/d4krHXFyS06&#10;5kmLYvDUBfOE6EKUJ0mHaOlRysZAlcIJVa5HtRFVvCp6t5n7E7x2Xvyx2f2+trO82m1e2S6v547e&#10;R3jRun6eNXo1wV1u6EUoygNwqTmghm66QRjTHmK5fDLPjz8KYfDHHaSzPCvIAWL+Nmpq9MFwy/wq&#10;Hl268rg4FlAcqJQTw43keuqSjs4brLa1cEEm3dELHPEc7tiKVyORHvJWhN1zHrIT48hjUcw7Bo0X&#10;SitThRj6XuQf1Xlef68+uK94ubYwbcgsT6qFjQozFmqa5hmqBXlQUzypgWakmuWKvLmRFcysgROg&#10;hozSFdMYM4FlodzHGjvHLesuODvvRrUVrPo5eOF9MxsoWPwCVqyZNvHK8Ux6Dpe2x5I6FFzJltkC&#10;exf7zulr04dx9U9SuzG775bOHZyEpxNaZcBnkAKcMgcsIC2VQxjRa/Hni8f8SOQb+sRbhjYjQ6Av&#10;aOFfYLAdc79bcSYddkS1t0IWK4LIxy3hT+n7IBZkiERHRV4a5r+tFT0yM9+Lk/zf6gla5yKihPB4&#10;a5f+7z9uJ0KqcLyv9ePTCVJLdui8uY/b8eOEJTOwClF0A5Y6FMMN5TtGkiPZfjmrHdl7XNlUewnP&#10;ViK1qF4XZUFCDYrFbw1P+7zwqe/pA2YcLcqoav2wVXOVv9qaBvKc8K1VHjpvZv15T68+lTnEpWQH&#10;LxP9uGTxPUlQn4Yk9ieSeX8REdH29+MyqYxrSIhMTzIjRqqdTSp8nfkJVUqKqI1UTpVPf01tnX4C&#10;oic4nvGQjkMqOj28rp5a5y/uSNg8hycp9Prz6IM6tuNuWqfk4N/yj7cIs931FBkj0DmV/vxIel2B&#10;5hw4nUXy/wDxh0LmO6niJryc5WtIvDXM+d5SREVzP1X29k5T39Tc8W41VE1lOZT1eXU8R+TWRFh5&#10;pJNKuO8oYSOMIh6ekekAiIiDRAq3lF4cv6Au5umdyHSQhNI4mvLPPL+7BGIU1EuGbTyFKZ8OJxx2&#10;f9QtkGxcl859Uytl7d0TunIYmgcchR8t8f6IWO4ZFrW5TnRvsdtGDsHY/fyKBKKQriOnCd8cwW9j&#10;jh7pEOX9E/qn04+vP0/w+noABhQ4pRiN4Y5yu90jncqOV7VJ/aVEX3VE5RfZeP6eq0/yFgH/AD/w&#10;1Rzkar94iVn055SvC57UT9eU+v19vUu7KuJpY2Wuazn9jGg/Z9uIvdQt+ozFSDU8OfPHXz/0vpkb&#10;of8AKY0So8kbU+vHdxicoZztd7dK1yuVURXMcvRxyn09ToJQstquJ3le4TmBkdLXuarV+OjWvVWq&#10;n+bnhf6erJ2jvpu39xuUMQZmXRmciddSPHIEkeJwM3Labi8gQQSaNDajTnyH4f8AHHNizdV5pbdW&#10;ybLHI1atsG7yrGXGJCiEGteuZTLEsVwjhVSIJ/L2Iq8K5eF9vRRjdJ8ceUxxOewbr5BuVpX+43Vl&#10;cQjOtV5ci/8AZ6d7x3vFPvFnOYchrYAjMMaKD8KU5eOMPsl7Psbxm5/NMdMqcQa+HPDpeSW4TZXc&#10;+IWfWFdBmlboCTfhjy6qvRjLSPtHZ1FAnJDGNQxjCZH5REd1J1KnVxwno0rapYViOsEV7GuxOwUb&#10;Xlc9f71+B7utOeVVyuT345/T1E977pS77otd56FUhaIV/wDuYoOP35/HCsVr0dvK1/M0Z/bRa8PG&#10;mEjm+cyNj6ayzaN9CqX2P/OtrFpWQa6DFGyPSeOORV0H4fIkHywMRUVOtE6lR3C8e0WfOKqWD4yZ&#10;ghFEjf5Drlj2havdL3NhYyjmqq8c8ovP159vUp3fvBe6bbcivUNI0erEHIOoAFPtxGbK2uYt9juz&#10;EdLgr+GdR+7FuH/T2bBZlX5WtUiJ91kyDaz3c4K2EtpQV0cGvpzmoAI06GqxyKn6oiP9vf1JjRTe&#10;vSurF/zc4bWOVRJ1c/8Aj+7eEVOE9UlujH1cnDVkM+HAYtKJnaJubamy/qxVJ+U+YNn5RPyGuJIj&#10;RnJ5ObFGiyTCAzht6xioxTOZ1EVG8r9fTuclQzWGhQmi7f8A4sX5jiq3hPZ6HXtoVzV5Xj2R3PHt&#10;6CiKJraSa13S8NwGPkmEISufDp+fQCKKTnppXPC69U0qvLEFT21U4Qooz1gnElwTOWNMG6XwhGdT&#10;2MdJc3/Nzz7Kn9EVPb1DDZdQfIdv2lTFw4SY/a4kykvM3sose3m2IJgUZExyggLKnxI8maZjxnM+&#10;JHeMCOTuKrmr674+mLtm12Patx9xe8rXb32xLYFW6s0axyxTIz+oWXQjQxIdbBNSs2musVXBvZoA&#10;OpPIgdEFQrVC8aVJFDlXxx1O/j42hgervxpa52NkvkXlWSZXqbyHybauDeL48qbqfWGt7rHMic+3&#10;2Zsm+qKPDcnzSrxmrtB2i1iZFcwZtgaKo4aoIwEefHMFs6erQTXVFfWzPjBceqA+vmGExg48KCrJ&#10;BiujWAnC7fAlaPjpazpTlfQL3H98ux+7N3gWDa90vt+2os8MN06SWERRtUlyRb6GntzHR0earIC5&#10;eNgdJdT3SmVGjVyVHBqUHjSnFftzxUR5J+amDbqz2kzqFTbdzrMMAjy5OHUG5L6gzzWeJW9naT5e&#10;UX0KJRU9S/LcTLDmikxT3QnyRmeYspDKrGtcmlqa4THTCVZwT5iK22YcqpIKJklw/kvY2UphsIVF&#10;VF5RrXKqJz65n70733zcby27XXvC1uNpsIxLYpCFaKBZF1aFrCocx6umzkFnoNRqMDp5XlcGlVH4&#10;fdzxAfZuTbLn45jvy8hm5HqXB7aRj2vptZER2vKW8k1YrY+FVeSJSQolpewa9w2y0e18kscbHOVU&#10;4X1WN5I43ufKtk3clmgvH/KqOlX7PiFtszJcHfamxZi/JbLAPIsjrp8eBYWRjE6SR0ej0Vqve1Gr&#10;6lFnvLRrttrbQrdSvbanEka1WRmqxOlVC8gqjIDgM64rndJ0ud2ureSWbUkfBKhdVaZUBzp4n8Md&#10;lP4nT+BWtfBfVP8AGPMP8ilbmuZpJzPedN4z4NvevxGHu+2jRAZTi5Wa701mNEy6w6qgQa8gots8&#10;TwgHJQQXHcxsR7aryGgmU4su19pDX8otzVNgxdJ2eI2Mez6bWM0knKP4na2Y49jAVyNjMkuaRwnO&#10;6EVOfRefaN3Bju2tY4Bl8gAArn5hnn+4fHCW0QzBptaz9Mtxl+z+H4f146BvD/I9aZJhG5pOrdhe&#10;amxq8SO+72HmjX7grbWI9cLsViD1am4MSxGUbF7AaOdZErRGjNnDZ3nMeiNV1PE9xK7yU8o1HfRc&#10;aQoqtZMk0cko0lEy20d8aIxnQQMkSL1uXra3jjhPr6h99caZ7pXI1Bjx5sCf6/DEwj0zhIwhePSK&#10;D4gUFcRE/KjiEHPfFbwsEvjLkPlJLA6vlVGNVeXVGH49jh5GpRBdkGYGuCliz6WSJ3w0jpGluR8j&#10;q6P28+rG4jYlorXPts2yvrZx1xQtgQ3fu54cZUm9C+3/ANUn+70LeRrhAK0lQ1I8eWRyp95xrNW2&#10;PTjiSMEcOdf68sc/+SHzTSPeBD1d+PDwwivO/wCH/J7hdjZ1EcjFWUoqSMzX0e2ZwvDWsjmVfdVR&#10;yejUNfGr3KRaKjqm8t/vZJbusJfKIn7iQwEeiO4+iIP6/X1l3adREqEyMc60H/EfHDTUW/jJ+AH7&#10;if68NVZ7DyrYAOz/AMynkvuojYpVDj/iVoePqrB3D5c1keuz7JqmuexnWvBHrau5RE7fSiLyJPOk&#10;ujiaybNdGlucyObHKscKO3pereFKnEhW9bkT9zGrx7p6sPtXY7W+mjmcomgUqSQQRStC1RwGWdBz&#10;xrBZi4mYEAMDnU1P4cMsRut6TGqTKb8VlrvAIuV4uOLa5JQ+W+6bTYeYzEnQkmgKPH3tdigJ6QwE&#10;MqgnyRtM5onKjncNCyqqQCLImMhFa+SNGT1f8WQzrCihjzJKG7TJjnvTq6nK1W/Vfpx66H7d3js+&#10;ZZO37/drJSBWBm6wdnND5SlaMi6W0nVG4GmhrlKLcKixxluBqPhhF6+3TgeT5VUYTd7Fxk1Vitgt&#10;nrlYAs8xmwJEyeYG4vMIxF+Out5mHR66FJHF+FGHMjzFRBM5cVXIGmQB3UWDYj7CznfCcGzp/kEK&#10;jBNXoWWhXMDJr0aFEKnU1rutUYjepE9SDZL6ftqa92Ddb+9WAJcKnqRALYFW8pSa2BuFZizlQI2F&#10;CAaKC5KSyxNGUc5DkaZf34WGBbDsPH3Ltkarvp2WVeua8exYc7V27R4jW4aCXY2TGGj4Ha45Gt80&#10;xvYZJtvKNXnSJMMP44SSyHZHef0A+2wSWcwh5kWNKsJMSwsjx5RP/NywmpGjRUjTU6Y4hykGijjv&#10;cEj0REVFc9HSeLdu5LPYBp2A321RNohRV1IlufmlDwMZPMtCHlAljAPUSlSIvfbZUjyAx0NPhXnX&#10;nl9+HQTaGxsb1Ni8fFdeZfneG4PQ5BhGt8cv8VhFBqLGMsX7tkuXvynAJZLS6lT8RfJIKzv4MW6q&#10;4alPKAYIo5I2yyh2I2Oh1rWiE+S0desK7jUB6uOUnakmivWHO7dvHMbuCYwKC5c5q+6c+o5s29Wn&#10;ppm/20IYJI4/U9O2e6jnhYlmWXqu1IBGtdYAeoikVxqZGK2lrDHbqugAjjxJP9Pxwjde7A1zkcQ2&#10;TZzDtoVjIxOOTbk+z0Tle/oW1ZMOtPc1VfdEl5JRgPqOxxmjbBk2E2ce0VYsWeBWMO8Dz3FprqmW&#10;4OQ5Lk1pdTohyxLVa+JFqoMJlk4jQuk2MeFCOVgjsGplep5AR8uT9ir6rnvzZ7Hc4xuXZ3a+0W3Z&#10;lspY2t093BNIWWgMa2LvNHNrDaCQkJyUgnVVe8bqRDpoqqOWdSfHj+85HDM+QGI12w62TkPj142+&#10;PWrdKYZkERJetP5NbT9xbAzjItfiqH3EjFcCvc3v6+ubaUh5USAyECgq7SWrWEaWUiLsz1rblgMi&#10;pqPHbXNK6uOPH7qLBAOymEsABCWKDII0Us6HU2AGoSWgFdGP0o5yKrEVon2Wi2Lt/cLm97o3O9Pb&#10;MdxJUXrmRLOOSTW9OoTqbqhEgDHqJp1GhNSJElkrJeTRt+XQGvEeIp9oywR+G9ifEtoTMD8g8y2P&#10;r3QmRfxnHNr4dluSXtvi2F4bgNlLtAy73XWXXMeutc8g5pXiFRV0wca5r5qo+M1inahU9SwpUlK1&#10;08M+LkNjLnkmxqGwkXGNS0rlOYIllihxnfbjRSo6Mw7BH62Na1yK3pW5N83mHtu6uI9xES9nqkUt&#10;nNdLGl5As8QTrN1ZJVUmfWzhNVMhKpUqV+/3BbX0sk0EdbcAAVrqplwA4888SG3Hnldh7smraNuD&#10;WeiMEw3AW4JeblwnGdfeSWHH2VXVONz7+JjmQ5DesXN6XLKuYmUTaR8yqSLKIafGIwyyBpq6xKpt&#10;ZJSCpVjzwI8hGxzNJIgmiuYURCVk0c6tsI53BR7EQCEQzBoqpwipONiubEbcu5Sd6tcbSRpEsiL6&#10;J6mqo9As0UyeVmYOVmUUD8MPrff7eNT01LrXmOXwPwxLrTPkXsPWuL0rcj8hiZLgNylfV1dvlFIE&#10;evM9rMpfJgvqA53isvD9l61zOhHaJGnl++FgTqsspwuvrcx5cmA4rnlVeABQ11BfOrYcS4GfHSVl&#10;lYtA95UsLmKNISRTWZG95GwJhWI1/wDc+rmJXW5b3J2luK7P3lt7br2Lut7I8czSaWWOV+p0oHtG&#10;BktwaCNLvQ6gaAQzUwnuEn5DOiGRZBqpXhXPy5/HngNkPm1vvwn2jqqRmedZfv3x/wAi2FmN7hmR&#10;1u9IWw8IwyFfOiCl4Bq3IhTcpPmOKYVClJXl/neNVxQvjNFXqx/akPhpkPi0izMhq4GyLihgSbhl&#10;utZJpa+8n10aG6VJr48S4PIqogaGMye8bYnS5eBte95H/u9Q/vPtiwUfpHau0TQdrNJ1xI6Rl+oV&#10;b8tXEhPS0sTRzWq51OKq3Vt1tJOrb2bG3bKpNPiRQA+Apjop1j+UyXf4rr3OWaprM4NY4zHx2LmY&#10;M3vMSrLi7tLAUG3hJgNbjmdWT7432mIvzifuc8rxt7DHK30z+0fx+4ZtIeGvvN0ZM8eE2gLupl19&#10;Vh7VO1LCJaSKp4CXTuzWTbmFHIaSi90Pb/YreVatI3HadlHO9WrmTWi5/dq4E8+GIpN3NLCy/wCn&#10;IuVbhR60Br/gpU+Hj8MOtjH5L85nOlrdeOIccyGbJHAmVXyNozGtrYBD9hsixJqeDGPaOrFM4EEY&#10;+6Ujkai9HURp1kniBHvbawsZfkhsG6kyCPPMnSYGvUmSZZ+grhtkvkpFVGOcqL1o39iJ78qqensX&#10;aCdRTHdEqaf4Ac+AFTTL44TPdl9JSSSN1dqk/MaVOf8AAPswfYb+QfYsHFamHaePFXhDk7sWqrK9&#10;dn2sGqpYEiVGjkkVkbV8OeMTghGwaR2lVS9adPQjXub+V4QYq9pZZvIDN5AwFlIwo4+syDEcReof&#10;ckIdWgfFdwqdSL0u90RF9vRmHs+0k1xy3mkt5RmlPvNTQYaXHcm4SBVt9YkJFQQwyI/6Of44X0Lz&#10;q2hZHjwQ6bUco8atkEjS8c2zGmFBOD1EfXwJWExlnqVUXtNQrEThUc79fSIgeOeF6Lor6uh5ZW5C&#10;bNsmJlWQXeSMgTZFYM4Fhy0r5NRNRCyLbqNOkKrleh3e6dpUah3btqh7dhO3eqVpZG1E5GgpTKh5&#10;jP8ApTAS79Xda2q+kj4ip51B/CuJDa223c7SuZ9/DxLL6ippKwFHV1EqvtKINtaDVlhZSpFbd18a&#10;VHFXSBCiCK5rhPQr+l3UxOQEw2MY2OCM6/JgtAaZVUo8Ts2wbmeWfHZXRXvCQSPhfBkkI5UGhHOR&#10;jPo5V9F4o4NuVXkbjmBpPmJPP4Z1wNJngRVzA4VqK/E/jh6GuvLZpRRADiMMRsKfbsyKHInVEL4J&#10;yTJUUTQn4nNmhGJrHF7fS9z+pOnhcZUahSFMnWeMXdlPa2AtXX1utozK4YnyDAkmmRpl0QrpkMok&#10;QasY4SDVetFcnttIYzFJM0bFiABRABSudamtajLLCCCWSaOq/l886n+njnjUhsgWyrocctYlJ25y&#10;2k2Xl0mTfMmtHFfBiwmRq1Ij4EgL3vOpDMIjujo5ReVaTc8gTtF71SPB+KWRq/J48oo9fQKgKxY0&#10;3HxhgtufuD5dZIEdDMXrEridv3VyPRPUO7xkRu2r7StG00+SnhlWtRz/AA+ODnbdU7lip8v2+Of9&#10;B/ZgSeFM+84qVzpZogbkJUaXLzu6SmqcgV8p8FYvRajaxwkaDu9H93uI1vY/dITCwqbBvFriYPps&#10;vxZ7AhqEZJHJFqc90ZLfGc/ttF1L1onSqOG1yL9F9/VcuwMG3CoZhsM//V+XPP4eHjiwtYP6zrrT&#10;9Qj8MxnT7v24qBojjF5GbcgGxeY4kH8rGnLQEuSGiEx65Boq/gju4jGyTy3BiNE9vdKgpb2k/Yna&#10;RE9O74ecrX/hej91zUk+Ofm/HZ7D5R3xsYlCRvUx3PU1n0/p/h6FbJbPbtf3sMf5kjqvPMC2Ulvu&#10;/DxGNO4544bHcenQzdC3qPgQmf8AXioz8gEoYrL/AKgUzq2IcVb5O/iTtXqUstElOStwuI55Wx5A&#10;XsWA6Ej2qNWq5U4Xq449c4vi6edF8ifJukhsllk2LspsAArxySzTFqs+kuR0QUbqkGK35TulrEVV&#10;X6eowBMHiyNfKeVcy2f2csHLR0MMIkNalT8ag/DHZrFINtfFKR7UH8QDnkeqIzpULVVzldxw1f8A&#10;H1MK3NmhuOmNsUif5nK6uy5HcdPHUrSMRyNXn/BPRF9RdyQwNTgzM0Bkkrr+Y8jjJhoPCdt8bj6J&#10;0KPj/d0+3pD2H8zcnL4mwf8AOqKq1+VcK5FRWcdXP1T2T/H1hVcmi6q/HDYmIfIXr9hxuR4F+jhf&#10;14RW/wDs9JIgrscuLLuIORxxLdY3HAbIIlmFpSsuWHcGM6xcrlRvPLu3x/jz6VgaYnSOH7cadTmS&#10;aVHGvj8cZKrVY/pVq/tX/KqL9U9vp/X1f3vJ3d/DJn70eVXw9GZMztNI1GM+27clCcq+zWqv9jlf&#10;dPb9Ofb1KNoWa3sN5doKI8LebxIYH+7h9uBN5Gzx3hW5FBdHL7uA544ocasFhf8AVC57GSurE73k&#10;FXhLZOidVo/7h4cUpBAbLdK4bHY0H+VBc+/149c+n4lbhsXy/PjLHkYq2GT30QQ+ppnCbjV8IxBt&#10;E5pWiajwqr2+yI5qr7etPboq2/gj/MBY/dQ/fxwG7lQJt2kmoy++v/HHXl5GMGTT+VsK2K5rkqmd&#10;Mx0doXIW4gBcitlMfHM5RkXgbk/f/lT3VPVp2AmaHG/DBj5hQFr/AD83wxWtUxCjIaXv9r2D6xuO&#10;8znr0u6XIrlfx0qq+pzaxPGnb1WJJupq/A0k4c8A3BK7uxFT0kHLP8xcv6fuxEvMITJJ94kDTQZ8&#10;I3jRhsGOx6QY8OTHSvpTNAVzpLYUKEBh1ejCJ0Ma1XdaM4T1T15GwZdYLz4AOTbRhf8AMxgp5MaF&#10;UDva6awmztrmjjvMhfySgBEJIR4iNVHzJfAHKqNVPVfXQYWm/rVgBeW9eY/zG4nkPDxOJI0g9dt4&#10;rxjlpy5LwGJfa9soVhi+mJryVhDT8ME+A+c5KKxfxj9e8r6THVCrjEUDP7rEViR43LvdF49Tr8b2&#10;U8XTGYmvZWgq2F/CdTEFO8iItpNwkZD2OUKqVsSqq7U5LQg+UVzhsY0Hsi8+n/WEduToRgZErqzy&#10;81fu/wAXPhTBC1dmMuhSfy2rnl/1v6qYQ2/g3cjKtViqI+/JbGszs0yNpW3xukrXIOtpfjvzudkN&#10;lXI8DXvVtaEKvc+Q97nIjWc+hVPlWsYltVnZm/4sZp4s+ukQ6rHsCzuPcz2jlsJYNg2sXCDyqkwq&#10;kZnMktEdROajnM6EcvqZdj7vs229z2Fz1dhEistRcC8FanOvRBplzFSPjhpC7rDKEhSukmoOfAeA&#10;/qw2hanNXGYBMY8xI/UGUZ1iuzcBnRYhhA6o7TV7MzG+e0p1RqCG1Gu5d1K1ERUup8eZ+MOppc7E&#10;KDSVZh9vkkqfCsdT2QD1s+T8eNBjXYpgKbHqenv7WsZDhHf3lETtCEMKOd69GO3Rd3GyrvCDaorS&#10;V5HHoyxgmgOkUlVous7xIryDSpYmplouavdrtZC63LzFFCmoJYggjPVxby5kUz8ScU9eZ2HZJDkB&#10;kWuX7+kZJGw5o0g7PGSyrrOgP8edZ4jmdFDnZ3l+xsWwmVFt7+ACuhHlQhPJIm2Dooe414cqrakV&#10;3XkJAx88qniToY54WDiTAU5YwEyMUwYix1JIkKcSCb2+wV36orVd6nvbqS3VjLuFw120tw5Kh6Sa&#10;TK/5SxsA1IiIwzeYugArxpibLZJPYQTC5bqM1EFORrTTlwNP4s/swyfj1f5bkWsbi3lXO5Av2DkU&#10;C9rsdyMknJ6sGW3GQTm6v/g9sWBesg4kGJjp32Lvmks6sTWNciMI0XpZRrx9bKlxR4/UkgAoH909&#10;TDNGSPVjkoyG8dWpnR2xAFmrwQSuXlq8I7hESHHtGO3sttjt+6b+GT169CKaZWJkER1wmYo7OJFi&#10;1sjioqzBlqcJRbNosopXvmV2mJVaVq1OFaVrQU488RZyDx/DlON4Rar5DbgpMutt6Vx8axraGbU+&#10;QzLTYp8VkFymjmbEfSGvLW6ySrw0Ly1tkMIgtkOepAdb1eTtk4hbPi/bZQbMUGPcRn0boyhUyVbS&#10;Oi3DiSUV723MJylG8JFV5CsereeE9G9ufvOCbdrbd9ultEmEMkVyXWTQ85ImtgEoKWsqgLrjAaIU&#10;1Urh3CdyMbmaAKpkQK2dRqNHWgNKKKcvHPDuUwvKzD42Xx9i4hk+tp2ZX+sskrN0Eua7I49LL2XJ&#10;jw8p1DEFjRBRA/6PZhAHCWPaVzQfZoZQJI6FK70mR3k7Lh0gsara8Ukc6PXrNbJI+waMsWRHmkAw&#10;TzzEl1DBtCgzI56vXhehy+phPa2XbEO63ncO6OLNYWlYuFSJQpVhrZtMYjfNywICrzZRh7uG3Q7b&#10;YzvcTtKpGoqBkaHIZAEVrnTPEjJeuMS8bWbZyTemxsgt8UJjN3mk+itqqtrNfxUp76qsaiNZnmRK&#10;fFolZm9jJNYlkw/jR4wF5TvgYqqMP97hXGRHFkN1S1VTQzMehtva4k14JM+GBJ0mvANXnK+LFYrE&#10;llIrCudwqdTUX0AubDYu5tl7dgv9mtb+WXcYb2trPoQiGRmhdpKrlr0sYY815FkYgxiyubCKwtbG&#10;5sFe4mNWZKgFeQbUQRSnACuG8i0upNoax0XX3eodY7gzTNN3Ynv22k6Y2DVY3SW0XA8stJ2Dmya+&#10;sxxQjhSr+yEeTi9XGY+Ig1IF/YIRHm8ujscri10IbSWB4MWIS1jQ0iRSQJM6LKdDHHuYzWtLLCEj&#10;jiFJaxRuMxWke7npDjufZOy5d7vd9uI7G2mupjC0zO4mjj6QkkELM7CMlkjkMRodD1iRTVi19FZb&#10;f6eS3CpI4Gk5sM+LMDUgUpWnIZDDYVe69XeMN9tLKM4sqnWWOZXmmSE1vfZhYZTk8HOKfEbDF4eU&#10;5NK1ncyLO0o8dtrVAU9hNx0pxSQVcpCQIoHo6U5osBsqPFHhkSLRbJrx20wP3aIyxilmoIUaG40N&#10;8OvfRBgVQxdtUd1o1/U9/Lldzrsnvd2p3n7svabZEkmwTqLe3ke3kaEvasG6kQYSOk7yzSOrUUCs&#10;XlQsKL2kVtM/rJESM6gx4lSACCRWrUY5/DhliqGJ5+a43Z5nMm02M4kbTt11as17kVxq7JrXX9vG&#10;wSVPu5eT49AuYWV5xVbess52ZZzwzusbISGgM+NFXs9v6BFppWfBlS7q0SESUEIKmSsY0KNOsapx&#10;YZDSeCBMOJHq3f5HKUBHoxy/uREfd69w937J7Hblb7fs1lJ3Rbw6biaCGaBWQXqxMsKMsZWSdrhW&#10;BIETrrnQaaHDaaaS7sY5oIYupCQC1W1BQ2RNcuJFfwwq9oZPuei/H5dYPhmq8HkZxW4dkRsp3Hit&#10;HkmNZfkOF4Ps+PW5VXU+MMBU2NXkudZdsoCNfLAOmuKoB7CKH+0pFNQ2GMW7Ax5teeZV3brGkqbI&#10;fdUNbPE8tdPt/mgcCTDSTDnFYCSx6la4D+hEenqGb9tPultyXt3tPckSdxbGqbnuMWSG5haOOe22&#10;2JaSpI0ElvWeKkMRW4hDvIJDQxNFNM9nKswW6jjRyOOZNQDlSoIzHDPEeb3WHlJrGrzqZju2qDE9&#10;z6ar9b7/AN0YzY9qok5Dq3IIdPnOKadNjwy3ddkFhgWT4LWz7ihZWsrZUS8h/LkmEbhWh21Xxw4J&#10;QYbhGKYRk2POn1daOyzCesq5xwtNOrWwdmCiZrX5LIy26xcnUeMw6gIhVY1SsRXerR9nrPuXfu6u&#10;5e6PcvctyXvbox3i2fST0KwXKzONqglsRBFZdTSgmaNXlPTqaluphwyL62S6v9T3XTzWihHBodLU&#10;pmciCKc/MMTw8FaDZuyfJbaG6PKPYO89f+RWJ1JNifwbDKGPYaMy7CdgU2eT7DxsxrKtC2GD0mjy&#10;7DZGgslPh/KlWgASJCvcUjT+ijGsAlWRJeQz/ujqqwupDIM6bCLWWsyFAa4a5PkI3vi3FjbWfbcK&#10;Og2oJROXjpH0ot0797nbZt14vbG33djLvtpZCS4iWZdCO2n/AE8DHXBDHHqWSTqvrXyijuSQJut5&#10;itt0/SNthHpGjUzHMjznSUWlRRRQkn8cTx3l584dr6RA0lhtvqew2zg+qaSyz3EsczCBb4lXZzkr&#10;YBS6V1jbsi5HrTA8Ewh80NpfPspr7GKUQBoyRK7rxh/ITeUnTWiXXVHXWqZXZwrGrgtz2tPX1Fer&#10;2MPeZPkUira1gCQItgjo0IbmHsZrmAGrukitqv2Z9l7X3N+oHeLfetz2yXtezuINwR9suOpcAF2W&#10;C0RZtYlWR4WE8zFobeNZJAkbOhLJ9ts9reeKxYI0TggqSSY60QgvxUkEGpqB8uIGeDf47o/mp+TX&#10;YcrOMs0Pf6U1hf4Zuw9z48bJlZS2tg1d06mwHT9Gy8i2snI660l4aZlvMI54a+sC842xSTor/UI6&#10;zKFGmJYbkEUmOW04uP4vLqoVUWqi09rPjxOuZcEBJlHh252FYOMF8gjm8v8A2px0+vQG62kOd533&#10;bZhdWUazXCyNIJGljQtRYgVUNGKFnYIAfLnzxJrbcbfpwKZiqauoX59RDRUPLTmQcq5ZVx2GSaav&#10;HXZVtTHbaRsCnSDk2dw8iuryNkEu9p62ZOWLjmORTBiVQcQjvCUpSMA1HiGLqMV39z1NLG9mDtcj&#10;g1/yqXEda4jhvYz1mRl/jFXXOp45Y6HrzgjiEJ7pkoLGI44B9tF6Vc/hi8gd5diydpdm7zuFtYbj&#10;u3e+47wx29rJFvLoJeyoxVhcuyaERCCzK4BCagiVYE7m0NraM+5WXmllAilQ1ZQQOIJpn5uXhjnI&#10;8ovB9+g/GjZmwwYxtHyQ8xd2eU9vc+MOWanEHcmx4VHtvJaW+HW5JAz23s6iTRw8bx2ethIPCloE&#10;yBeRAxusw1Jkli7K82xmNQWAHY1apaXN1PhIskdsyXHp/wCMxSVjIUqZY43ZQySLF5xlC5roA2q1&#10;GOf6Y9iWm5dn9iG13jYCl9t+3QxQrNNChjnjaUTRmQMFiukYJA2pWiBmYqzuABHIe5LO2vr7brm1&#10;eSG2boo7EciR5cxVsxqNKcMzhtfFzAMp8bPEzJrfaeuXQs71Lg+K4RguMZTmeMY7Y4fk+Py89jZ4&#10;KHmh58PGsY2djmSy4GLoFRGCwuQEMOROI9jWKeuu6PZLcQjVsqRjpSzco/i8f4lXMtpcrHJ7a+0n&#10;ihTo1jQTMfksjq5jle1xQG6mK1fdsE37aN09pts9y+7N1umvr2WKye8lla4t7WKOUlooI2tZFu1u&#10;VLBSsZABCav4gxa+VTGypbh4wY2ZiSAAVNFOkgljUciMjXEUc11ftXwIx3zI2lmtdP3Za5JRePpt&#10;/ZHkVrsfXGt8bxTZkSXkWG6+BkmC5Zjm5qbcVVZWAopRRUWNEPFayR1N62nUfyl/lPd+CHjq+L8r&#10;uh+d9x+d9t+f/wCL2/j/APc45/w6fQz9N2n/AGb1P1GT9O/SvVdLRJ6X0/8A836eunq/N5q6urXy&#10;66+XG+lep6brCnTrp81KcfCvHDLfwal/5dPt389uvjf6S/zv+C/Zcg/0s/0s+2f6uf6WfK+2ff8A&#10;7t83/je/3Pkdz/8AGur1/9KZ/hsjGeOuCyFKI8eVV1BGMa9P0x+hVC9Q3O5ERG+3H6J6N9wbmN3v&#10;7fo2bw3MUWkswyYZjKoGYr44mG3T24tVSFHqAK1+NDlkMQH/AOofhTSfk+toLJB4xoupMFOI8cQC&#10;kYsqRmrniCKS9GtMNknle4jUVXIqcp6k66ezlvSGOqp9Fc83Cf4px/j/AL+PQRNskoxeRwKcgP21&#10;w7NwooTCafbTFKTcYmIwzXX+VDQjFa5nwKEbnNdwxzepw+tERiL/AJV459NlsxfmYwRy4vQ5KXvy&#10;3sr8kn1sOuErQI1r2EtHDEqEX2cnPPSnv/X07ksLyG7ghtXgdQqV1Kf4jzo6iowjPZstvJOZrRW4&#10;/ITkeXzjzePx5YtC/FRaY7jm+8jr7PyE8ttA1zMJxqGl94pYrneTZ/mityOYZ0DIA61x7I5VfBrQ&#10;ryB5hNYQ5VViuVqt9Qex3Wtjmxs9kppHxToLCkiw5GOns6mjzaPldhIFMKWvuJuNSZUjFBtUDBjM&#10;dj3Ec9XNG5rV9XjY9r29psdluTbdfPuEtwIl6MugVK6i5VizNGK6fJ5lNSfKDgVHYxtbyXQW3nuK&#10;E00ZD4gVr8KVx0C+S3l3qPxfstCRbPyk/OTsqg21llnjuWWlnsXOPH7Ite0ValS02Z0OM7g15jpt&#10;uiiSLFflQamSjwhT95xvVjHmOt9S5NkVWSZnWoPF7E5LLSJHLjmK63pMwsK6JEsw/dxTb8kdamTL&#10;tanrbDUIm/COiOKj+Vb6m23dk7Cts+6dyb3e2F7dC4jtUdniVZrYEMZWkoXjd9A8oHkNULcnllse&#10;3zxPd7jtUImIyoulTlxoSTkac/HCC8q/PfTmkryqxzWflB+U7MB5brrIsnwbPdv+UG0sAxfIreZi&#10;F6XCrKPip24VmEbHMezVlc61SQEf3atO9sN6Obz6mNhVPTYdidpiVdRVNJV177J1HWVFPUU8BwHz&#10;fmw43w6cbKeNKRDqvIxiRWovWNpFX1DO5or7ce5uwN/st/uDD+XG7mSVhbJWWGWW3jfTOICV86Hz&#10;PMxeNulQYkEFrI2k6tKGlNPIDhl+zwpjnE8otj5Lv7fGtd7ZBtbI7++vtf4HHzXKMky3YufT6Wzb&#10;RzsVyZ1DMzKWDYk7GYcyG1nxyyZbAyzK2Kc8JreFFPyOIrQOpCWg7oUSKBFhKOVUwJBJDf7DSNAx&#10;eyoeVRnujWqq8o5PWdk9od5Vrpe/VsLfsaS4uJtd2pt9yubeGIsZI7eSViX6hVT8ruSPI0dTh4kX&#10;RYgsNJNM/wClRhvcI8f7mqPDyDasXH6LWpbDKL6Z/qPZycV2lsClxqhnHmZNi+KGtHTPkxbZY0cf&#10;UVZUidwx4jRVfwuA2JDUbJlxXOepupJoO82YV3Cr0ME1EYcblX25ejl/X29UVuWyWdl3fd7T2h3B&#10;1LSE/wCllaM2oYUrWTUWj+5WVeVcN7hURmaNtS4itaY5RCz89RieZfPqz2bBw8+vad1ARK0pxtPe&#10;TKaKecOEo47nkNHY5zSOb0j/AE9IslVcSZ8iXFmSFjyoJZJQy+ADpYKDYF0ePERFaU4erqQyqjlV&#10;PZP19WBsG79tbTYTp3QHmvheww20VqVCzS5u7y3ILeVmGkIqEearNpGkpwJbzK7XAbUOFOf7PuxJ&#10;WfsHSaYDjGMRtU0QMh1deMinyGod8+y3TaAyV8iJmeUZXati2lJi9nWPDHLjcaIVF73cIZqDVqsf&#10;KtJDI5nxtxWEWK2ecEZhqqyfLeEaMewhGfNGrkb1KxSIiNe/n6ceofvNzc/rptrq1SO4e26xCUeO&#10;MGR4xC0qr0+sunUyA6tBDEAHDFmVriWEWwoAD8fxr/Vjps19494/IoaK1tvwt6VyW7kVVOG8lVm4&#10;dU1NVJvJlKGdZS6WqssDn2cLH5biNfFEZ5XRhqg1e93UvpvbXIjK96E35eREXqXrDQ2Dl54/XuXb&#10;U/an0+nrM7Sx2itCiagvwP2/wjP4YZ3amFaw23m4mpyz+FcS/wBdeN1WNwfifg28dXIhGoxljufV&#10;nDWuKrW9Kh0fORzXu45X93PHpq7fLYn72H8l80EnWvuDHZLnK1XOTlGvysLeOU9v09ufT+QVWO7K&#10;ASqikAAAVAHKmNCGIVmhUGmJcYh465XFagqj8HnhnHb7on3XbutSqx7eOpHHH4xTiIrUcvunUq88&#10;J7+peeNl9Xz8Cn9jYcvO1jZDLaa5vAgr7GMjwx3CgkiLcWz2RkaikG9SNRyOXhqce4LdIJbuSOeK&#10;1klkYGojBNKc6AGnIZ5k4cwDzuFoG0j7Kf21xyk/n71FnGLeZOsGZD4eYL4q19xoGmdV4XpeQbMM&#10;EyybByfJR2WRpeY7rPWtYbJ4nyhQ5cRsI0gIWAeQrkIiNkB82P08rbwE/RUWTH9uU9k573Hv6Dm1&#10;vVY//Qbsr46W/wC5h1onP8YrimAevjGfy/CrtrnhaQQnYXmTnu6XKhV4bAcruVThVRvHquPz9p7u&#10;/wA78QpWJ09vmbcd2vNybIgY1CHNmV9FU1sRZ81REkhGVA9aNRrSI8rl/Yi8Knqc+3thu/prkXOy&#10;PCPUEgvKgBUkmtG0/bxy+U50xHLsMJ5ZkYGQMQSeA5DIZ8cdZn/TbZHj+v8AS35T1zi+qdb1c/CN&#10;P4jT2WbwL7GKwFtkmL7Px6rSSCTVSrZ8QVxbAad8WJJUQXdxzeEVPRzd+Tm2q9qQMY0hnTo0diDC&#10;W4whrDKEadDEK12WxWqRzWov6Jwv+HqXN2LuD3cu5XHTeCRzoVZYgVPHzHqGvMZUwyrf+lZJdLhh&#10;Q6FIy/b+7Crxv8NH4s8wkysw2z5nZFYZhks+deZSPW2yrZmOJeWcwsywbRpN8eTTIkAcgrmDa573&#10;I1qfuXn2bQfk35MAJOfD0ncjSwk/NktkYnRNQhkAGIxBrL2RFGJjRAReOeeeV9GW7RWV4mmsqzRg&#10;gf6iEEAnVT/M8ftwgsm4QwdFI5OkRkKGv/q0GH8uvw+fhfyiswCnufJLddiLWWHEwbGUi7Qv4JB0&#10;srJb3L5BrE4PHk62Nka1yE/93gbUC1jelVarlAk8j/Kn7gOwFpuWkxsN9eNXVOvY/RDLKFLKx0eT&#10;t1qqR5hIrXpzwn6et/8AaVxd2sktraQ/plfzJOvFIQVqKeSauVSCP2YbQy7mfK1m2gfA8fjlnw44&#10;VMX8Rf4Wq7X03Wp9v7rkYraZ5V7NlRibR2ESUXKajFLPD6yWKyj+Pgiir2UduXqA1vDy9L+rhOlU&#10;JuLNPKvdOt8gwC41M+HHv5OMyQTWS9Z0oa+VRZjQX6zZ9jF2VdWAYsatrDuUYYpinL0DYnLvTC2s&#10;tnmt7+z2m5aaRYyGNGRAAw4F2Kk1FKLVvuxsj3NzcW8YtQjIwapUgEHIjl4/sw7vit4afic8EvIX&#10;W/kPoTYeyV2HjRrvGzDy7K9tZxHscTzXHLHHbuLBxguoseiSLIkmdFcw5TCBFAwpXrwz1ZXpLIaq&#10;JprWEewliqrAOH1gJ9ZYSPhzq6WJCd6FPiOahI8war+8buHNVff1VO5bTuEl84jgYplSiFiSQOBB&#10;5c8TZYrsRHzJqqfsz+/HKR+SLx83Nmn5H/PLLsc0rnuV4pkvkfsHJsQyqnxMNzj+Q4xc2ffrMio7&#10;ZxjQbKjs4zmvjyRPUT2+7fb07QsoivFNl/cfnSa2vkSmhLZCJCkNE1Hw4IIihGRrjsRGo5XqnKcr&#10;7ekI+zTeXvbu0Wdl0LLdNwigDw2c/XRmfpz3DzKWRhE5JZdKmh06qgnCsTvKmpZELjI5gjLLgDiE&#10;7PH3ai2lRW3etMix3vz62qkXeT0FC+BTwbGfGhlmyaoM8VjMiVcM6ySDjI45GC6WJ1KnpqsLinv5&#10;ljbZFVxKfJbaJDtJjKhpWVMIydMMcCsnPVso8gEcbXHaXrc1yqrFa1yeuvPd3c7z2z2XaOzez+4r&#10;i+7FsLlrIxXpSWa40xtM0s8RiCLbmRmEWlyC2jUGoAJC/WtICIZlaDVThxqK1p4V/diX/mhlETTe&#10;LYxpbQe35mxPGvVmX5LrDHanYCw5GwszkONIz27zrNtfvryUOO4PMya4MHHjVxhiNGGIcoZjgIqL&#10;rJ5tfRwHjjRHS7Nz5YY8qGQDyAOEQ0AZiS1Kxq8u4Ryrwx37nJ/WmvaPtHuD3C355ZN2S32G2W3m&#10;nhuEl0TQySMZI26HTJUhDWOoMinQhBrRKztWu5B1TRQRU8OeIX+Nms7zdGxIYrO9x6ixPHHUVnlU&#10;TKQXkelu8atrWcW3h278MDBsLN3/AA7iEiseyRYj6YsZzXOVzE5It7aXQlrKNllMlTJATOmTmkOo&#10;xqRimfYPkljkanHV0oPq5aqKjUT29WNtfZfaWze40fdPuVdbHt2zWsUqi2syiiRtDdJLRLZZlZVJ&#10;XUJGRlNRqZ1L42t4LaK7le5YCKNjw4mlaUpXD44hr7V+P7sHknknkWt8K1zica/fZa01ndwIUK/u&#10;krLFlGLVFHgdZl1UrhGfEHOJPJHP3mkE+SQrEKkT8y8WsP2jsbJsl2nR2N/EyHHYtHEt02DnYZGO&#10;TQBiq0GLY5FOOgw2KwaEKI0QncaQhXuYqmc5Jg83t/s21bnv3bksu53UkoeK2u5kAjtw7I2lKxys&#10;0ZQrrSpd3VS2pSMApNi2+4ubi9illWWlaBlC0rzBFSfwxcZqr8uVp4eeEWvsB8GdhTsWyHXey8jy&#10;iz11meo9VgxbNsKvshvklWeYbPnW4s+2rsUQGRgylHWQ5JxrGG2SnwuHaN6af09gOqqUsDC6upso&#10;djhtVisvHq+viXMm7+8Q4kMdxYKFhLWvIEb5E8hus8hjVVrkc71Cr/vyXuez7riudvght7M1iCKU&#10;0gUYUzc6q+UrqCCjFqthK+iSLa5mpSZVNKcKAcx4154d38Qv5GfyG+Wf5DMoxTIdwZFnOsrPG9p5&#10;5ufFM7vLqThGOayjUbyzpuB4wObKFjGZ19xYw6uhFGOOqiIV6yhFROVj54twjx/JjyiIGRQRiMi1&#10;ylnXwRmHHb/LrFEdXsLFlPST1f5uhGuVn1d7e3Pd1O+uRqKQ2ef/ADGv7ycM9vqsFq9GJMa1p4lQ&#10;f6ccXU/liditp4ceCkPI8N8kM/FbWFIlVhnjvc22Pnu5Y9OnMkbYMuuy/DIzcVZHa7pSWcoPmdv+&#10;y5eOLA29Fi9oTZFkOUn4a1sXHoRItcrUTlU7xEOjEX6Krhs4T0jBcqjMznPTSg/cP+6ScLyxrJIz&#10;NGFAWvHia0z/ALs8UDWFZdaxqyXOO+L3iX4WULjmsJWdeUWwa3O9qAlI5WFk/ZaclBKsSoLjtMBb&#10;SyOe7h3Uvo6SDFiIrj1NFSK1URD3k0lvZ+zkRF+IxTsa739+prE5/RPSMcs8c0ctqS5IqK8vHwI+&#10;wnA0TuspEZqfDw+/+7DRTc2yHYwSV0HdflD5DBkoVsim8aNe1OgNOk7onESP/PbKPj06whK5OgZI&#10;82a9Wudy57m+jRovuA0eMs+zUbmP+Q9jaatjtYrRDbDYMb3OeiL1ctRXpx+nqwO0t7utpa4t5Y4l&#10;hmU18ms+bMgKSBQ0I81FIyJwpDua2sxKwkniSef2/eafZiE+3IMDArMYiV2tdNOnQ5VGuIQLo/kL&#10;uDKnFEezmz87s7KxhCBGV4Wwe1JeGERXIioZeVTaCFkxu0BtZjdpBcNSPjzRy3sTsL0uNGZLQhrm&#10;T2enrVwhCa5VXqXn1K5t79ureWOfdbrfor6Z2idra4t0KRurMuukTJEjPSPpLIX0AkZUXEognsJ0&#10;EirIJDnUGgp8BSozw0L7rxeo4uS5DLy/ylwXYFDIOKJlWEzMJqbGw+/RmEjU11/EZNdS6Yx996Yv&#10;wo8Oyt7I8UXSoAtY1UNzUEifLqJvz4MeKN52rRwYohB+6NaJrpBuyaOE8cTXdAOtvQJ6u4RXO9gV&#10;j3fsmzbZvu2Ht7cJt7jVWiv5bl9Mdq3yxiJo5G6wCGSQxsrOpCsFjTNpNGkkbpDqEhJoQQafClOP&#10;jhqKvcmEYtrbYdMDAMsyLYGbT4UCVt3KsyPb2bddwkLJNV08O+q8iu8fssnl9qTZuiyPmTxiEJ0h&#10;oAOaQpZWRbSalVTXBK2TAmTwDrZVIFalkiI8cd8BDyIow81lkEhnkEq9bn8I5ERHKeTuS92K0bfe&#10;5O3bfcNikjje7ktrpkvnM6NJHPWOUtE8kbqChjZc6yLqNBlkkaNQx84UCoOZy48/v8ML6vy+1wXH&#10;x7A3NpgOx6zZNXiRbjZlLvq7hbbk1mQDlXUjL50bHsqLZhlZxrS5h08WJZibCACDycTyuIFn0nGn&#10;c20e0rMTyqrlqBlcGJAmQbJR9Diz2TiTzx1K9shv7Hx3ozt+yryq+nln7jPfttx2buPuPtaW3JZ2&#10;kvBdRMTo6bAWsZELcQUcHWACacMaqbqOio9IxzpU1/4VwYV/kVApnanlaE335TePWZ43Lu5ed5Ln&#10;eU1+Q4ICzFLhQsKn4XWYhBvDQwFphudNi2Uc7WyBtQTEa1rkII76YVwmLw9ayoS390R9nZtWHJpq&#10;u0+2SCPv5Ea3mmLDiS1qAxXtjNRFkGA5GcOc9sl3rat52zt+49xl97pN3hWJJfTmG4E9xHJWkMro&#10;QCyamCmSOgBKKFGHKuwUStMNfh4/j/Txw8Ob120Imsq/yHt/yHY9ns7BcOr6/GcSoo+U4tsnNsbs&#10;8mr+/rm0zPCYmPV99ZY0mezrCIa4fI+PBDYhcQTRIJw6dLDhMcNlDZAGdlmKtFFJXTkro8l/cGM5&#10;BUwCCUUliftGJrGOX/vf117dtbT3RZezt/mlg2A2AkEyXFvG7xkqqWw9VSUdGRgNZLMig6gFzVeM&#10;QTVtGQaJPMxJFatnkT4VOWeENqrEZHmDlMrA9n3+ZOp6vDLnMx3lbnWFmzfL6ass4rG0EHIdyXNf&#10;aGdQ2RmKW0nWE6RFjJ1KxQo1Q415ExybWPjIA1XmijkzrMeU18dKiyjwn/EfTYrLAyYaLduEjTCh&#10;vc5rmIbtqrSL6ad0et9wY91/UZ5/X9sh7SK2lsLmVLiMyCscu5ws9t6iFdTRyXAhQoekrBTGAI9E&#10;1s8ltCqiGOPLUjM7ebizCiileNMCtpvvPInFtjz8mlZHiuzPEuTfYjhmFTdEbAupGb66t8tY24xv&#10;cHkhjl3e4bV5Xrgk9x6yZk8SLHlxZj69LRRErwNIsxBMsXukwXjgX0HuEh2VY93VboJjXnjlGFHP&#10;llUXuwjXd4Sr1DRHKqOtL2yex2XZdvs9z32efsy+UxtZ3cJmhs3kLJpnibSyWzmgLqFjByaTSGIX&#10;gLRsqXLKYmHAKaD9vjxPA8cSX8IMmxPA6qrxPOzS810BnzItPsHWmzqWBMp9L3tjZSq6nyl1neSI&#10;UTHKCzvAMGUCx201j0oCeUkYakCqsegAybGHTYpK6fLaF4pzrSbKm5JBNHV4zxPvxu1Yk+MVXI3v&#10;J3xf5XNRVX1TncHcG8e1Hdv6A17u9hYPKRE23PGm3zB2rHIIKSovlOtURgjRsjoQKHClTHKYxISp&#10;NacqHwHCn44jLuzKMy8bPI25wuwu89wSkrLSLdY43V+FYThugc8q7gIbqhyxmihSZmuWSMorXR5E&#10;ttMR9NauVswLyB7blbLIwY6yQeHZXsConxFPIQM25nNVKwtW8bpqdcJ4BOjo4jhNRz17iI9UXq6V&#10;t3bvcuae2G2blCJoJ4DIPy41KipjLOeoNUhBJqBpXw1KcNb68t/zoLuIGAx5UGeviPHI8xxrixDx&#10;uz7yTucFpM1wPROx9x65zmNX0DrzA9FYC1sfY8DZIZA8aPPhZ3CnWwckGOIk03ZhIyC80djhuB8h&#10;sN80ZjUKGJtZdw79jTz4J0n5Dk6/CrXEatfaMso9awsz50kSI8IuprO2jmORqqnqJdwQbYzPcWBV&#10;nrlqZiKHgcgCfAryIqCRik7yCOPc5pYEcDI5hSCeFKfAc6/bjqu8a8i3XkM+3j7G1plOqUbR4bkl&#10;dKg4Bq+PJuMonQjrlmGGxl2W3YKJ+JR5KMBMl9iSVJRAmE57GuVFS4yxAiIyxAFCmhKooE6wPDsn&#10;P6UVo1MEZxIVzkR3L1VXcco3n1FYbu5ANRGBUjyg0JHwJrhhK80jSFo8qnlmP2n7sS5qbCPbSiAJ&#10;SWsg0WFYuZKyCppoFvj4f39t8hIkg0SS4QhOUaoJrVGjkRzulfSJl1tm+U90iWVtfIczqo5drcAa&#10;6YRxVaBgI4eZLBj+j1ciPVOU549EWh6yoxdqgggBiKnPjkajPhl+zDeXzIAK6hzFMOdX3lMCMH4s&#10;IBbKGMzEyqDTY/La2sEyO35ZZcma1kAhy8L20G5R88L08+kzKprFXGr4v2ibGBJIYQnNtzAjtcYf&#10;+cUgzFAx6j6O4NOlVX2RefSJtzPepcGSjIeAJ05cMv68Mbjzj5mBIwuK/I4TYgrOSOfAlzowAOMZ&#10;1SGTLVgSOcriwxESSYQyqTsPd1NRPdU6fSBucQuq+E+XKPDIZzXqScUmUWssBhMQkKCh0kSXQ5jj&#10;q7pa5zHuVUVVRU4Q5NM9xpVzEW0jPqrXIZA1YkH4HOvHAm4OrIKMvsqfH+n4YW1DllPNlNr68Zhi&#10;a1GCryCpasMuOquZJsYsZQxln16DVEeVjXiaicJ7Kqq1U0MlvyXyiyHNaJhntl02XvlNcZyKcbJQ&#10;nCrys6/Z3BXOG9j3L1c+kZpDbwKbq2eaF2oBHKpYN/iagYaRSnKh540VokVCw5+NM+VfuwvRy4Lj&#10;JGjLXd1vbY4DJlUzpRqo0P8AYb1nRyDcitRWN5arU9vSL2bFlSPHXepY9HEuYgde5tIZk0GqyM8m&#10;uVh8bhyY9fLk8vJGOcRG8mYUnWUnRwiJ6Ed52FzB2pdzmxc2hUkEBnYcBxA4faOZwV7fhjO9JdG5&#10;0uBkCcjl4cT/AHYIbaVDjZNizJWTyqiVLtIMGPjLbCtDEtCtq8hk9gsJBuOQ7xIhlQatRfis4VeF&#10;9ITGNn+drsS0JaYH4R3GX4jg/i7kGkMKyaM3LDVub4bshmF2T8vlkWbD7FrXkw0SgCBGRCfIIj/8&#10;jV9U9JD3LfyQTbT2teSbZDtQRm0Ox0SLV3rpFKkeXLy0Na4mU0u2JcXqNKCWmWRvzFXzrWnLLjwN&#10;T8cQcLr3xNx3bmyrm38haWPm1j5KYRvfJ8YkXOFw5OPZ1r7H5VLWYxIjCrm2KwDVdwNTLIc+byje&#10;grUXj1u17tf8metWeJTKXw2hBN4f4pszCddFyGks3CySBtiqj1OSTM7EmZQ2yJ0EcRhIaRFCxCe7&#10;+U9SCxXdIWsre07avOlLbs5LqxowURV+QACgzH+LOvLDW8m2S9/UGnlYmS2VTplUD8sqF5GnDPjX&#10;4YaTZvgb4G7tf5jmvt1Z0pPN7L9E5nuI+NbJxmO+mtPHo4JOAx8FIuITv43WSkioyeOX850ofKDe&#10;Jff1Ffw2pR5N5EZPp7deLY3rW4s7rcuTZzkkbDXg2tQZC2PAyUeNDy+uk2NwPH1fZPYkJGEjqFzH&#10;PXn9/phsG2W95Ns9vvkLa3MnXWEUlVo0ZgooHbiAKUIpgtdzTxdvW1/BGrzq5ooOnhTmTwpmf2Ys&#10;g2ha5XiOEkzTVeOT9k5VHh41Q0OI/wAyrsdpbWFZX1ZEkWxpF5Li46KXX18l8h53J8ggRKISOc5r&#10;Ft/m+EHiSMbTT/KWDBQgoz+3PzWWEoUIFxHobrrOuO8KtROh6cr78onHqxF7d7W6Yc9s7roNKVvY&#10;EJBFalTb6h9hFRwOeIt+vb9Kgl6kKls6aCdP/KSJaE+JGWXxxV9K/JF5sVtjNqj/AIp/KuyWtm3k&#10;CVaVAsQk10k1XYih1xqk63g41tXXkZSyGShE7LBjYiK7uctS0rw58DBqxk7zHrQezHyHpm/dcNjG&#10;OWSgUbTr3CCcrehHcKqO5XjhEUhZ9r9kzFw+x7mPLUj19sDxzoTb0PKmEZd97hhQtSGU8NKqVPwJ&#10;JkOXj92A3/2xnz/kMn/B/E15BqQK2Aqxtje4fXtnmYeIOp+a9905sAEsBTEkEb3WgUTWtR/Xy1v7&#10;HxX/AB60zFsTeZMeYkJ0ec2PV5JLkzZDoZByBshALTxhzDOkpw5O4zqErunlfWtp2j2ZFLI8nb+7&#10;FB/h3C2J+xR6cVz/AGfHCcncW+ro6dvEGJ4uwVR8T5yQKfA55YeDE/M7zkzGdCrI/wCN7ZGKybGS&#10;aLFnZ7n+FY7j0dAnI/5l7awp99MqIp64SuF0Q5LlkuYJ3S1yvao9z73wGz8Q9heLmq/IemzxbjW+&#10;S4bhmFG13WRMgya3uciJlQa2XmZ78aV8k9pNKwRVA1qBY1F+nKvt92rtyy7V3OTaZ70biwI6D+YD&#10;MABmFFLgcSgCsRULhC13O+uAWv5rVS10WJV6nM0OkVofvPPjlhtMK/HrisjzjD5w5l4vT8W3Lc56&#10;LPsm2OLywt7yip7KDrV+rwPrdTQMWi4/YQH4tCAJY5DI5DkcfuK9vHqk/wAMtt7FwnLah+tKfXr8&#10;hbcZpfR7K+1zUXmQJIdjLYs1CZPFjCy51fHglI1kFktsRnKq4ap9aY7Sn3GPcyuy20frArM3UTUM&#10;hQjIqefjyzxNt0trNLC0N3elrdlIopAOqgataH4jFs2aYXj+WQZcbIrG2j108ESBIjgvJECvegrC&#10;PMAqRHEWCkwsgLWd3o7ytXpaqLxxNIeQeaEJMBj4njOCzIWtts5Lu3FVssSKUgs5yhcnk3H3Vk4w&#10;XTsfamXS3MiK0XaRol7q9HvNZNv73hNgkdvARDI0i1iY+Zqg182YoxoPsPLEe9ZtMsd3SVgJVAPn&#10;A4MDlllmPt5YQttqjVtzGyVsq4ngHmWGQMBtZUDM5VcclDBbGgw0gTIkwRIdl/wzWfJE5Cuc5yc8&#10;uVPUZ9y683tUaH8p8+3fr3I8Wt842Zp/LUvQJFxfC8imzNj5pIs5mP1UeQcGWULW5BHdHBH6vgvO&#10;0y+yeoluO37rZ7X3BNuFqUf1MDE/KpIlIyX+IZ8Bw41wdtLi2vrnbmgcltEgpXUcwK1PKmXGudcC&#10;aawxSvvNeYTh2URZ0XEhXGNzqssOwzW6aKtx5GRA2mXFsTycYlgWKjiSpymdYva6Oi9xeUnD4hXI&#10;IOrMktLHK8Zw7H4OG6WfkN1kesBbTAamj3mSNtIdXTkiTI1JYjZJQxbEgSjixUc4iIzn1OOx9shu&#10;r+F9xJ/RxJCbkqgaRYGrraJSCWdSQQqBnK18tATgpYRosInaIPKdQYE0ULqIOVM2IAp4ZnDU+T2J&#10;yMny3Syx9SWG1kgy89aYItvWOqqnHxzaaoas6cKtRS5jYzex2IUJ6tGNykJ1NcjV9Str9JeR+N3W&#10;MXlvtzCL3DJMaFfPmYD4ZYnELe0Ng8sQzceyyggyiVcqOCWNWyUYfvuen9twXuavVfaH07907N3j&#10;tG5WnuJt0lnq/PiWIK2ihesUxkZQWTTQqj6TUsNIOH1ttMjRO8LQHI6gBmDTlnnlx8MROqso8eLS&#10;ym0dDgWq6nZGJ5PkmO5Nh+WeV1hUZHidnW1cmbVlJQXE8Bbt1rXteUkZHAbFEMyvKijVfVpuN4PA&#10;osVfR/PHTAIvRZpWfYseLJasgLgWVsyvqgQJTJpCi7UdI3yWEGiEcrh9S9NSfptpudolt2xDJbwy&#10;CSKRoeqDO6nqMoShjlUpWadiscmoFB5qAhbWcsSxSWdtD11zBKM4OriAoYEMKeZydLcQBTFQu0d1&#10;pk25Ka/qtQAzxuO2Db3Xtnc4xmOxq2Pk0qpt23GO67isyQVrh99iMGmkfdMjlWbaSdAO34bFHLQb&#10;T0mONnMYIdklyWXb1tZXEHBrESNDK9lgswVtJeMwaw4Y4wS4zeXMMTrY5etET5u7JrCWS4vdnktN&#10;sg26a5nYtIzB4yYzEbaNWd5BVpYZVBDomllBHmOJLudtKtxdx6LPSTRQQWfIAEZ58dJI4ZZ4QrPI&#10;23w+4Pc3ms7TUuO4vp3YO1thJMyLN59jIyqlLNwORh9rqughTx22Zx5tlKuscvuEFPrICRjx2OA5&#10;5Cy0p5UVBCSLYgtodMaLkBhWAZkgrpViNiwYZpj0GSubMK4nDmP4V/IndTfRjaN2ttxRb4XdtNtN&#10;zMstkRE6AR9EMHkAzEjJlUFPKAHXPBWW/C2+uJ4yrP8AlDQwAIFW1Z8aCnEUOfDDpaz2fjuXMkZA&#10;uUa3udcZtsaqv/H8RMEt8YrYFPVYAaxLkmVApBOsa/PJmPV7YiFHIhueCM1s4CiKi+j2jw4VFGit&#10;ENhgGr4DydsiEr1dFhNghkqs2KSXJ6UVpXFYvBHuRWuRE9C7/utt3kungkUTw3ckZFVaQjWWdB05&#10;QkbmhAjchkAIdKnDO0vp7qHr0A1OTWnmWpqVyPlrwz4c8MvtDymlbPuMj4sZFRdY5sHJ6SNEmia3&#10;OTRLHJpORW1DEk4hlUDHcXlWCAPBjV9g5DwgxXskAV7kRAL8cj08p+VlSVTS3rMmidDLFjjA48mO&#10;+RZjhR0a5JB5Pu0jgq8TuVRGq/hzmLdLPfLWbthWjv7OOkEqyhpA3kJ6MjPVXAQgMuohgaGuk0IP&#10;uIlmS1WHq5Z66kN/0jkKjhxFeWFlU7rh7ZqXeNdSbHdxYzVrUYNlMbMImTXo8kWPQWsiPgeR5Jdu&#10;PX3sSspkG08MNi4U9jmtepGRnvEpqDXlhZ5D/wCZTskkQ5gGtsZFrYNr68pGRldBlxIEhryBmnjH&#10;cN6K7+wVVc3hzkalV9++8/bHZ/Z15uWyR2E27otIIrOM3Eo84jlBMQ80MTKH1KKOiANRFL4iW6Xz&#10;3F56iOztYrmNgV6aHMDkzBiGNRyofhliJfkD+RPWeqtInfqKh8eU2ZVWKxtb4Rq7HP5lkVPGdc/b&#10;s9p8jzKmJV103EMcuaEVjGkIxrbqCAIDMdHC6Q92YeETaKSatqaYkqOaeC1srqRYlcVIsZwliADX&#10;EE8xwQGx2pH/AHKwhGvcqoqqi8p7t75bL3vaQdyb53fDa3HoZbG3230upjJcR9O4l9ej9CGS4Dfn&#10;a01QQuiqjnS+HSW0s8kt7eNSYofIAxUlx5iOQ+PM0xTrsnzkpN+YwLaOz9yHxXKMc1/lGqNb6Fod&#10;XQiVdhbZbUzq7LsvsNtwbaNSYle7BdbySXBCR1kQqyXHDFCdWBKNkcls8mrbKxq8fltlCyaMIky9&#10;nlkRLNRAuJK2pehxnBjjqYCvQrWiV72E6RovXwnYfZfa/b2/dvdobr3X2ytjebFLW3s4THLCj+mj&#10;SFhIigTdVgskThlVCB1fNGTg6kcaQx3NxH+TGAoSmpcxlSmQ1Uqa8Dxxd/48ad0RtvVmpdnb41sP&#10;BrbxeyIkfBdG69h0l/rqJe2upsRFrr/zSHVAtc1LsnJGRplZKNYBBElQkfOIj4b3vUeE9r5UiYse&#10;UUDBskVtlME7sxz2kd6WUEoXCH0xoQQm6pDCNEjiIPttexvqOe70O8XNtZ7esyjbp3ZLqC3kpcsl&#10;u4kt5oTVtUksxt16HQkkCoW6vSeTCc6Pa2rW0ZWjrSTxOdQRnlyGk1bLVwxH7z7i5XLxzGsMj3+O&#10;1brm3saXZ2usSyUCZnkmO62yeHZ61zKit40y0ZIybMb+4x9g8fmVcy2HFrXykmvr5UhvpE5Rsr4m&#10;R19PFqId5QRCKI14lxHctdFsqUxIsKurEaiVfwbRrFjSH9fWoiv+qrzJezvamS47dv8AdXvZdp3G&#10;7kE0tsLej3VzBdDq3V5KSDcNeQKyTwkKnTmRWHkWm9na3Pp5bppQsq6VMdCC+njrY+Viw4kU8cSn&#10;8bvAG+ynTGTbQy/O8t0jtDNfhTLbVczA5QbLOMp1nssQZeebRy21OlnsN+1MBBJrb3HGuiQx1dxC&#10;GjWDiCYw4wSFXZnL+9y5sWS6DPIfILmYaXDjEmq88CnlQasg2FMs+A/gqqjHl5aqpyietPdDu269&#10;ttpsdk2nZLuW/vYRFt9lbRIzKscavPHJc6+jEIv4CWogDBNQrTTfb2QWjpLChSVAiUBqitkxBz8y&#10;n5cuFcjxwlPOHaeXeHWv6LUuDYXldSuw8MiY746aa11jFDlNxjuI1NTAyja1Hl+x4twtPVQcEyEa&#10;LWtG+TFr2COwKqBSL6eKHXvsBoKrJcMpu1MSFJyGPPlSLSzNNkDmvc0riNgVjmB4Cr0c1vKORqJ7&#10;Lyned3W3ZAur3u3t3Zn79N4vqrTbZYLY2VssUctuC9f9XNI0mqbpOGaMmJ2bT5Wm33EW07dNZQWU&#10;bSO1G8uYFOKmtK/AV+OKasx2PjGsb6RcbsrtJC3ot1i8jLMa8eZuIYjUa01pR4fjV9gVLXz62LXH&#10;2Fs80+1UlwyDOCedEEWCaWUi9QtGXUuPEocfnZZVivAYpbuyKgiWJpJY7s8LXlh1tnAiuA8Mg9T8&#10;oqxiFE9gnORw2oRGq0f7c9w733D7o9wWvZVxFtu8btHDbyPDHEDa7Hbys9xbXBEqk+qUIJIo31sw&#10;6jtoVg2z7XJO1pfwOEuxAERM2VkFc5CuSAj59RHxphGeJew9ubF8lNn4J48XotWWe+K2nwrLrzFq&#10;THKqdgfiXhmXDv8AN6TJZX8iqp0FMxhVlb98BXz2y5z2OWTJWMhmmrsz/wD1blUOVx9bjx+x2xcY&#10;60qvgSY7iYtazpXCVOIQK6uHUnyB7BMb83hzxn5LLP1o1ieqfbcvbEUW1XXdLSWXbkMzAdXVJFKF&#10;U0kupHdJTACa9IaAyUjgj01Y6W1pczxytuNjFAVZnCsNaEIadRnUlNAr5UJDMCCCQMdxWuzaCxfE&#10;8YstqTs5wXx7xLK8gDUydjyJ0eo2TjuP1kqLJ2FtHK83yF2RxsCHKsi/DqpaRa4onBDWV7of7yF2&#10;x/GPYFpheOJl+e5Jt3FNe4vjYlwhgGV2VZ9m0vJXS7Cfbz6s44kukp1mfDiBmd5qxySCP7ZV7rWP&#10;bXvL2ttHdMlvt+y2+y7zvN7cN6yum1tYorUFVjSYahJMqBpBEV0yKqEMo0l7YzT35dru4ZWdjlUL&#10;GNKUFQfEAZVpU4YHx+/I34xxvIGZioNdU3j5m/kTl+1bS02pY2kau1frWmw3WMKRiSxXZTGpFTPs&#10;7xTG47bYNUCJDBYxIzFWS17Ucutu5NlWFaYwNoa8Ws7e0GTNZtTUFdJfjkWpjoWwx4GRNfGJXXMB&#10;r1Ef43cadvAxKoueQ3YUPaPd/uV33HcXn6um2abJ2uE0axONcc7QNqWWCQVKSNpClWLUYVwKi2qC&#10;+3WS9eNZXSJFatNJqxDMQeKkCi55eJxh4TYppTye83/LvKMguyeRVRpmuofHOxbsemgR4GUtysY8&#10;hpMns8BG65xrYOCWkCML7VZHbFSPKAc5gpI7ZGSGwKZaVhcTPlNGaDlmTYzEcnXYRJkeFYDroZZk&#10;QQo0ccGBYSIzldNlBUYSMjNUvCu4dR/uBtvaG99sb3b7Lu0MvYG1bgzOkSMCUjlkJ1DWZJ1MgCxw&#10;ENLrlYIHNCsz3GSK221p4WT0UUoXRShzrUgk0YKeAA4fZiqrzJwfUm6NRblgaP2hTzfFzRe6Xzcp&#10;xKDjeRV9s+pTKcnWEeyt599IyzamHV2XDWFjNFJDJtPm3hW13yBja4Ch+wk+9/B/kX93ufyPs9K/&#10;O7Xyue393+T8T4/X/wAXz1dvte3+HqL/AO/LPp/qX+0H/wBsej9Br6i9D5K6fRdP1Gv/APFNHS16&#10;8tOnzYZf7ot+r6j0jaej068uPzaaV4ZVr8a4ZT/mYpP4n/PP+WuR/A/9Pv8Ald+4/dh/6d/P+3cf&#10;/wAE/wCK/wA++8/G/wDoN+J8D5/3T344/uev/9OS+Ob4xTGaZtbjGAbrjw5PVYPhw9c5QoBSnBZ8&#10;l0ADcNUQGkQKcDH0sa1qI1qeplOu3387Sbnv1iWjVaFWAPnag+WQZFjQfE0wftd3mTqKNtKooFMj&#10;n9+nPG/b34tdmb+zag2BvXyt/GTk2V4vjVfhEC9ttpBPPscOou5/H4WVzneQQZt/LohSTq2VIUks&#10;rzOUxi8orTAnkxIarWg1jvuY1zBv7sbXuUPE3uJ+xhFXEQuETlOFaqeyp9fTxu3trjkSM30TSHUQ&#10;oc5hPn/8U10fxeHhjM283oAKWB01/wABP/s8sIN/4adNNG4115vfioxtHK8bRS8yxs0xvcd1NKJx&#10;fIufHIx7XJ0Krk5b9Wp6SmXbldm0AdPe6M8kJkNrnoiQMUzCqLwZEYZDFjUInKNWN914909vX1vs&#10;mykdRJy0damjcxXmXJPwGGB3KA2k63IkRzUjUp+JyGQpXLD+eNXhziXhbl+R5/4//l6/EpqvKMnh&#10;18G7lS6LT2ZBfGqTHk1QoAcm2zaJAcyXMe7+09FQi9Sq5OERj8XfQ6ny62zbAfGDy5mX0yskQZsl&#10;87ObKit4BmvekKdQ29eGLKSOV3VHVWI8BlRWO+qLNtk3obbPZ2VrIDHLLGJFlVJFIjYSLpD10sGU&#10;FiPmWqmqk4R2fc5La5txbVKSMA9Y/wCEZ0BrlnzxIHyRHX+YeuK7U/lZ+ej8VuWYVDuabJ6qtiay&#10;8fazI8Vv6OyBKi2mLZNF2gU9DIlPjrGmKFO1LgGNHI1WEVW2Y4aCTOpq+9IIsUOSVMD5FZagLEnV&#10;McwuskCcvbBKiHiuM5hetGPGRi8onHPoL7ndx2E11/taKxZH2q7nuUliZnFzLOkZqsUhZAQEUJGl&#10;cjpqSaYsG6ujPNDDEoaLM5Z5n7McdW/b2mpM0utLY7LxqcfUG3Mql0ue4hcx7nGNgXLpcSPXZvUJ&#10;Osr6hjUtxCgRpMKNELIgGjlarnF/U1scPc8MV0Ge9FjorVUpnmc0DY/bEKML93y2mYxvJHL3f16l&#10;VefQjs/3Xg2Z9yst17at7nbrpEGjphfzFlDGV56iSJ4qvpjDdJiaOukULyK76asrKKcPvHx/qGEb&#10;he9Ex+RnUPL8RoL8eVGEl5WGrINOqXzL91rMvmS4A4ciskQCnkvbGiqGua4jRqBQJ2/Q6hp4Agwp&#10;iRjxJrAOiywPB1uaxXd4oDgJ0oiuMvW0qe//AHfdE9Ce+e8O49wn3jYp97TcNk9Z6mF+pUGQIIUm&#10;SUamNIQImiJ0CmoAHDJiWYFn1Z/b+NcJvZ2w8ws5V3jF/lDMixs2TNy6itvmrIZMnMqWY3T3tRIb&#10;y90f+OgbHePnoVWdSIjl59C0bXVBJLTgsSDnK8jnQRFkqzqV6Ir2KRrEe5r/ANFT2T1HWfe+4o7F&#10;rW+sY5bQKoFw6QggUyDBGJAI4kHM1OFzpZVUEVXCNhfOyoUPuTquKlaMNeI9jIBFH2wI0qjYNgXG&#10;mCQ7EXh3KIqryqpz6JMoky5jI9JREKEU2IQORPFDHJkSILhBZFr2SZHV9vUwee69qOIxv+VUVOfU&#10;09utt23apbrvnu02sktheRvt0MkhVDcAyNJOYEyuokfIB9Ks1NVFY42hiWJS75UzFf7OYw+ehbbC&#10;cCDkm1c7xutyrJccsqtdR1uQ5VY1NXW5eKbYWEjPZ+M1LBnziDQGixnRK8xx1ZJrVSWwwnIxG7yT&#10;G3U1YaVVJi8QwLEVfXRMhq6dASoLxtenVPdWOkNkR1R/Qio9Htby5UX3RjvO6bZfqL5LSJLiZDdX&#10;jxgxQRzu5QosesoikaGDLQhmKUIAOGLxR9VpTITqGdDmOf8AxxZZ4X+S8zfW6afAdxQvL3ZUa61l&#10;c5Nldz40bT3eLMcdzOlnmPLk12EQNsRsfs8MyAcoKTFaSu+3SDdMULhtRrmctZGUDcRB2Gk4z2u6&#10;XNLFq3dDXf5nP6MdK/rVU4+qon0X0FtmjYRTNEPSPmG5EeKksARQ8a8MMFEc0lGkk0/f/T78Xj4d&#10;g3jWYQWE0l+aq8MxnWqEzXbwSuOBqDSKrT+ScADAIiKqi6WPUiK5qJz6QlhZZoBj3pmXj5AROXOU&#10;9PAf0J0oqKRW4gRf8fb/AHencFvJuF5a2lpavPLM+iNEqxduSqA/mOXLDOaPqFxCJGAPKp4ZYkfj&#10;ms/Fk7FRfDD8zV4QQG8rK2nsuGi9RfdyLI8uYiM554Xq+iLwvv6RsnP8xpwo6Tu7xyqox+hBqyBI&#10;gskE7naZ/wDKYeBkh6v5YxF6le79qIq+pd2r2b353Xc7xb+33at7f3O3yiK/FtE8ptmYDTHOFYmK&#10;QkqQpoaEUw1kuXQBUDLKDnU0y+P34cSR4x+KGRljSbP8Xf5YsqlAasusJke0plsSE2WjRkfXmyDy&#10;7mvrhy1GnW8XbTlEVyrwnpCzt3ZHEM4SeS3jvHcqKreKPKJMdBsaV5euUDCHCVjBicrla5elGryq&#10;Knq7Nq+nX6h7yJJG9sd8066ZWc5JYU5BgOJAzIBJA54ws25OEZbdyrVoaihI4jjxwKL4geNM6KeZ&#10;H/DZ+RWybHVzGstN+4nW2L07aEIcESb5dMIrmk4ajV4c9V5Rqt59E3/MzloJNfCj+Tfjb25sY1ix&#10;bHC9iijpEgsa951auGsYUDXu4V6f5P2q73cnqZW/0pe+13te4ybn7bbwEjAqDFcLm7HSigE0kNNT&#10;IdJUDItwxqpKCV5rLS4/5l/b4facJyV+Onxtnxcjyd/4afO2tySpFXgq48byo1SO5yaPayHQbV0C&#10;1i+Usx0U9PC4IRkkg2FERWiVzkVqfG8ks2IMkwvlj4nxInu8Ry6/2aNrQtVUcYhX4gwPb61T96Kj&#10;ERW+/Lk9QbfPp+91O0rF5dy9qd9itIWXqSTRXojQMVVasy6QWZgo8SaYZtut8sjR2dholUeYtIgB&#10;U8OPOpH3YTTfx+6ZA5ED+D7zrMJzWOXveamnRie0jGL0FGPynUvIkVEVqpyi8p79PpHyfKjIRvUb&#10;fNPxTG9qta9I2ttiy0YpfYbicY6xo2kcio1VciOVFRPdF9Ad09u+59r2yTct47SubTb0leJpZmnj&#10;RZUpqjZnjoHSo1LWudDhym47qi67loEWtKmRfwOFPE/HnqGYq8/gs8nSN6epEvfOjU4mIxvLEGjU&#10;8mJCtV7V5VvHoumeWs5GGNZ+efjZELGa1SHBqbNztAFjOf7pJI4SCaxqLxynuqceq92y52y2urOb&#10;Ylsh24zHqQLcCSSWQNSQoGSnmatc6LWmE7bebueXQb61FTSnUUn9hzwoR/jc1AdOln4JdmftEnSl&#10;j50anG1XIn7Ecrd6y1V6KicqqO4T+v09OfuDbuZ6wiYpeZN5cUuu6DM681hj0rLtRyJ0q5Z2wHak&#10;KDT2dPZ1zYkQquM+aJqdRhMRUcvDugvdb252HtLYO3N37eYxG8vvTtbSwokkbenM5zIqzAgAhRTP&#10;UTWlXF2s0UaS3t9AAWKhdeeqla0qMqHLCK0x4n+He3h51Xax/ETr3aWcapzh2v8AZWNxfKL4sLE7&#10;SHXMm/KNlGXXM/E8mg2EhUFF+0SJjCNEYj1ROlqsMXzApJDv735CKTkzmKqV+jrxEe1f8ydZc8G5&#10;HF5T96qipyn9fVJttkcEsYuF0TZH/LUnPmFoOJ4eJwNnvp4UBDRaQOOun9eJJVngbj1WIYar8Dfj&#10;WwYHo6MmQ+WmBSWC6E/tJ2ha7vWNANURO239vH6L7epJaootg76xC2znDfLbYOUYulmKJV5AmqxY&#10;NWSY1Y3qvAVY7TIbqRlAxvCSIOVHMFqKjlRrlRFW1Oxdv7J7Q2Haty79a6t7u+luJbdbO6kZ41iu&#10;KdaZQE6ULLV5dZESyAxguUriS7HbabN57to011KaTXjwqMsvE8MQV8p/J3xV8E9x641Ju78Svhfi&#10;2eZ5WibimO66zvDd05fW5PfXtZR4QPLYsXVGOj1xW2UqQ+YywnjkhlCG1o3I7uKyZWo9vawzqiwn&#10;JsGzYGU45k0WdDq5MCORo7L482XCm/cnLEAeuyShn1p2SmFYEjxsb1p7py49yOyu8/cPbe7fcLbN&#10;gQbGXS4S6eY6SIU0D0sczEvY3YMYjAdzFdCYKoUkg/DHKLV7hGDRKeNa/fTw5V8cc/HnJ4ReYVNe&#10;eUOV7b8YKTBF13mdLd3eXScz5/g9VXxoMcDNdraZFMTL9FbLiZHADWBHInpU37ZgxdrtGaN+IuFj&#10;ddWhTtjSxWUe0LXSu4pSuYQTSLKVHezhsVrXuczhERE/T1Qe6+9l/wD7P7MsNsmubGbams47uJaR&#10;ozxSMqJ5QpRirGPRIXLuWc+aowu92/TjWHIgZ/disO48iM2mYRrvC8fn5BQxdex6UdxVVSirqi2m&#10;4k+0HVWbft0OIUCQ6efIjPSW+UhyOIdV6149KcFUYXcWO6P2jQo8VFJ0R5LJKAEGTPZ1Mf1dztqr&#10;Ppyiov19VPd79b3DR+qSZbiO7km8lZYjF1GeK3IBUDTqo4zAoVAphlI1DkRU/jnxwxa3VMw8Ke6O&#10;GSIbpRX11oUg4A0Ksg8KFHZDKIjY1WQyEE9zl4c3pVqt9l2R6xAVbYb2L2QmeT+6NHkUqtcPvqci&#10;qR6IL9iKq+tL3elve4H3JXHrZYwvkOlAgYN09C+VTq81AP7cJrIYtJArU54I7a7s588tm98d7jy2&#10;SXPjjDHa9SjapO0CGJoI4HmerlYxEb1ezU5T1X55ZZ9iN3OoNdVJfueT4fl2O2OSPYKYKJjxJr2C&#10;g1ivegI063mxj91zGoZAxl6kVr3JxaXai3Q7d7tuST6YxVOVVFFfzM3AcaafCpOdMAd2vllvVt45&#10;16ZQgivPjQjkOfx+7HZV/wBNH4f7214Pb3mLnTa7E9R7q0Ze4LqegSZj1zleyIsSU6/sMxK2K6ws&#10;8LwuoPDQMVpDRJNpYcoUKhjp1Mj46VhV8mPJMYa2knlcKvejr8scMSC3+Vzm/JYhl7cgz3P6UZ2y&#10;O6VX6eoxJHPJZevt4i8CQhi4FUGQzJ4UPxywTtAiQwHWaaQMvEKKf3Ytn/Kdm2L474M+BxMt2f5E&#10;69r751TWtx/xtp8hn59sYqahKdcSlzMejraUVZHCJZL5KWFeiGCxO8vKNWwwMKwIjIsy6m2r3DRi&#10;U2IVjhReGtV3S4qjENrWonvwHhE90X1Cot72qSSVW3aFTHxOsUzIFK1yNTSmNblhGrMqUJ4VxzsZ&#10;RWDxOCueYN4d4LoeuNPNMHvrzw2Qy5zcj29SPtI1B8+5tpr5gVR7e7fsO8v7XiXjhcnQhwWjksgV&#10;tIFzuEl2D3XNoZ6cKoxs6ihG9P6L0Ki/T1LbK4hguJLZ3DXVATHXSwB+UkZMK8jz4YEW8MlxIVRS&#10;eGQHL+/DH2uVZHuSHLqSbI3p5KqJhRto9SUUTx88eaQbGuGaZNu3R6iyyKG1r0TqYlmJAIrntX29&#10;GcaS9vYMQRWMMRijs7dvY+a35DO4OrhPL1fJC1v7Ojq+v6qvqawAbpHcQW6MZokXVFEAFVih0mZ6&#10;ZK3zHVQZCtaHBOzFq8jpNBShK+bjllWpxArZ2GAoZNtGjZDQTHQq7JQv1XpA5Mqfgho1AULrnamd&#10;w6McKbj1jYyWAnrJKJ7W8csYJvoxPfNOC1DEjywggVsr7hcQmIpK4BIr5aSBnRS/21G17RqrV5Ki&#10;Jxzx6wnZksK7fc7nu0EU1xcR9C3nbSZ36qw6FQjzSAskjLlSHUxBWuCrxQpA7WmhpdOQBrlXP9uG&#10;oxbTmTQLXW1zby8Pv7vI85xW1xDUOYzjjiZraw8qg4hIor2gQNUxsoFpJgrOEkkPRUnKbrcNV6kD&#10;W5xFknllnQZFDV10qJXxosgZ0sRwTdsdHJ+KcTZrZ109HOE93PdUblR69KqnTHcvsT6Ht7abbt/u&#10;ODee97nU8/SaMwGc1N31JUfRHZWijQVKAoDmCTowEs9wVdwWATLU6jkfKCvzAnxAzxODbvgRZ49Q&#10;4HFwLYON7221sWkuMpy+bhU3HmYGDLagtxY7dbXZ1T2a43E1rpKMITJrQAB8ZkoLO0zuDErkLJyI&#10;yFkfGDNbJ7bHQw9AbkVbGY8bJETuISPIkvY1veYN6le9ycOV3Prm79M7AhuNv2iK/ltZINQ9TI5e&#10;wa8ldSyXHySQWqHWsEzL0wg1GJY8LRXUjXM+kAjUaU40JNPhTx4/ZivttDo2dMhY0uZycXuooVY3&#10;NJ1cyw1NkGdyyRGLjlgaD9syTFKBrpj1HcyYyQmqAhZEZrXMc4vlWXyKph7cJhsc+U2kOaIkOYGO&#10;1xBK2ZDGiFcjTMexTL/n4R3CcovqUbL2TdJ3fLsPZN5BPuCQRHco45xc2skvlfVb3LUiIZHjdYAR&#10;02DxiRsxghLfIqqkjqhPOoIP2YX8HXE0G1IGH6+l47eTqyixhmyKDF8zh5LjFzZhBEsDWGN5i5q1&#10;cwcsE0ElsJiqtechYfdeqKz1vhFrb+vZXW+PyDzGDCZtm1XSBIoTrDjXI7SL0jL815WNAqla8r1X&#10;9vKLxGu4Itz7F7t9Z2z3lDDbFnk9DIFWUKnmktJrRywU2pDtOhjIii0sxUMMfAJLq0UZvh8fgMZX&#10;GL7M0jbbB2PqHYIwYVGLUYtkMBEh08iinZqF95baez7U2SoadAfBdVShWUZ1caFXCEJHSU74+s6k&#10;IEpxj6pUadHgCqWtV6NKvI2xVmFRHNVHoIfW9yJ1Iiqv1X1FLSe8trO4nFtbzbRcXzXZ0rVBVzJ0&#10;ErWkYZ9KoW05IvyjGs0dJIwoBoBX7edT+8Yj4Mp7FZsyfExVlJPsp2SyIRqlsOlL9jWTaixqBHVh&#10;AvBJnmbHjQyKrCE7IlVWIvpAiowY1NlWRYuOCW1fXCBOkVMaRMQsUhVhKeedjpUFWoYnRIHyo+pU&#10;9kVVToe472f3SsLDbLabf23Lb7ebrxW95JEs0RVQxjhjAiutDaR6KWisNTI5YLGXk151JAHalVoR&#10;Wgp4Dx+zE6rTd2b+RmGUWtod/vqyvcJxbO42T4bB2VYQsVvKe4iVQ8mFjGG1oo2O3UeOytiNmUct&#10;yfPa3kL3EYADiJ9YKttJBgQKzsx0lNMOnnDPRT1M5DPlOhlYRCymMd1IVvbKx6ORHKnT6k+zT2u9&#10;9u7VtG57tu9huruqwSXNu9tdxq7CMWs3RaEmIyKTSXrxOpBEZYODvfxRi2Ds5A4Z8QOGZ/w8vDDs&#10;xNoScww2nwnINqZ0uXXq41Ew7J9wa/s4m3cBjihAoA4HW55USsdNHw6RdQiAWBIZc1c6C4RfhjOy&#10;R1LLHhwLZhplbEm1D+pwyRJrEbPmSnBG5x1TuvKRhGORGkepHL0p1LynHqo/cYb92fLabB3Bvu3b&#10;vZhdUcto+u1to1kZQhIRUjlBUtJEoQAN5RpOQdVlW4UF1MCqACKGtB+z9uIg+QdRlutbWhwTP89w&#10;fcCpVRLGpyfVuTHyHA6XGh2drETGIDG1tbBpbIU8JSkg17IUYTJC9kXbc1zGM2lbyoZSVJYFvAkR&#10;pbZSrVjGV1k0bEHCdJjP65oCRGdLQve0kaU1Vb+xWInoht1xZvtcdzt+5JcFlEjSJpqgqdQLJ5QG&#10;fNgQKNzYk4rvu8zPcKwj/LLUqSaDmKcs/gajji/n8Smlceuqau2tGy7XueYvk2CHxCDC2TIs6wmr&#10;rKwmmss0x7ELoDYmJWtXlcxpj20GM+HkOOSQiOjpQpTy+o22w7Q6/Mccg5U0pDoyecUaLEkSRsIx&#10;5K6CiMjNByrF6Uaxvuio71tHvM08LXkU4kgHzMGGkGnPTkKVGIcHjUFV+Zcsqkn4VPHHSFgcDDMc&#10;ADDoNUEVPi9XFq4gqKDaXNta01VJkRCxo2UZOYs69NPcL5DVKY0kv7XI9n6pQsibOFCGUTgTInyz&#10;SZY7I81kZzVYNHrVsQjkIxofcoulXNVvXyqIvolbdW8tra7tYi8bMaOpLKXJzUctQORpn443MYjL&#10;uWyIFBQD7c+dfA8OWHSjVFVjNrkkhlgKbS3QqKvqsal4rU0EiQ1WSpBGDy8iANLiWJJ6PbEnuKyM&#10;9hUjq1hHsVNHfYhOsmNT2k2WMZnpLeIrDHRpur48cb1QaogSeytR3VyrutVThHFrNOkkkgt36SNo&#10;Zs6Kx82k8g1KmnGlTXDMxVZguafDOn2/fhzoyY3Lr2V1hmWMVVYcsQaVAJUE0aJ1xUE2VOMFqyep&#10;80KKrSuGg+Gs7LWLy4NKFHM6VOHVJRukGHEK80VjpJu4iqpzvmOAQ7UQfKdXLOP8vLlRfSl0zMrS&#10;WsJ1nkoqf7/6uWGc1tMfKAzNxHIfZQYM6OXJhtrqiZlbMybFiFsxdmwcKuirGe1qQ4oqsUsMB/VK&#10;4eg/7rl938M5T0nJ5aoFUxkmLcywnnMlNjFtSVQxoATRNYKHDX47j/J4I3qRV/creF5RUe7fEDCr&#10;ShSQpdlNtH5Qo82pq1NDxJHjXjhpJZyx+aekZ01zX+s5/A4W9cLIZuTPLXWWLwDwqklYkyHUNyCQ&#10;Y8qW6Qhn2Vg1swUD7b1xyDG5GLw0nLVYrVba+nPkxUhQxEgRmd1sWmi3l22NBfLYfoI6PIAsVZMQ&#10;Cuf+9CMa1elxGovqQtc2sC+k3O1n0PRI0gg0MkrgFCxUg6SpJoag1HwwEuQY3iYKX1NpqAP3jxw7&#10;mMVQo8t1jYWkSyt0aEJ8psKfHm2NtHjkjKeOCVFK6S0FjKYxnAu0rns6mCc5vPoywLEswuFg11Ni&#10;ebX1cKbXxbK2gOrMaj4sSAdttczXy7SXTiv5cFqMKRI4ZHderEY1zfdbk2H2r3zbLeyk7q3+3srG&#10;6kjSOC9ISZixyURMHYkk0zXTXiRiRWfZfcV1dRXcETwRkVDOCFI4V1ch8RhlPIPyP0NqiIrth7M1&#10;fid9dyzUtDR3a2OcSsnnZOkjFcXZb02NQL+1xnHreyc+I05vjjY3uIVzVR6IeRsYPPlQsYrsf2PW&#10;WVdTgaWQahx64U8Ak4t1GkwjVikAO1QstxT8qWOFBK1XdXSi2FtXsLuW2X25Cbui3g2C6Tph26QU&#10;MS1I0OVWDEgCmmgFMZvOzN8juZ2vtwgSGSSgYuVUscqajkR4UzrjS/ZVPQ1E7P8AKcq0O2gtLxsc&#10;U9Mru8bi1mRLFiYsens1vgtZKq0SCyJDaFopBim5Rita56YYljdhTRLKZNwXPyUEOwixLaNYVuK1&#10;kmOyqIWYS5jIWtlAyRkmenQb4J+pjHfuTu9S+pbc/T1ZW8e1bfY92W011JF5ljMeVTrCsaFlZhQg&#10;MFBz0k4cbl7U72Npub+y3OOW4RfMqsWKqeJIVhQAZ1OA2UbOpsntcfxjH9p6aTPJsOeeDCrrHKL5&#10;pkvWiFDgT/tFzUysVYuNyRngLZgVswzP+HRWNX1XFo6ZSYd+W3YU7KYMnHaq/g7DtS1lhWOLa1A8&#10;30/hthWjlVr6dr+8NUcPqSGgxIq+68dS8J7zskXZ/wBRvdG0WO5W6sm53KwF9JV0a1BV4086srMW&#10;0kBhlxyOHG6W9wvY8Fom5RdQkecvpVqFcwdQOdCKasyCK54PPIOpzLMPC1Imsb/G85y2FZa8lVl7&#10;ByN9BjWQvxPZ9CS4Iy4ZlwzoEkarkMcFLZSHM1Q9TnO6FuLyHJdA01f8QmVQLCCDsADHjV1bILYt&#10;tjENHHMQGHnI/t/HVgUXqYqJ+79/K+rLO5LGz2l1d2bzIdLFZ1AZic8hBlQjJeHI54qZ7W+UGZpL&#10;RZjxLSHIjwGvi3E/vpiBWtS+YWZ3SWlvhIcRu7QpkuZFuXMhVeMzaWOyINlGybuMMcjLVJSlkuaw&#10;Zur9zF7PSnph8t2n4/nSuKG1hypArCPKZR1lM9zgBYV0OAYpl1u8HVZSnq5w2qrOBNa5VX2Vwbqz&#10;kSKQ3NsormBPmKZCp6AGZz+wAHA5ZZatA88QX/EpqSTxyEtaLwJPM4mnr3Cd61BLmss5tZVxSUj4&#10;7cryJkx8a5lWDVl24IURu75E8UWghgYBJBOg3dM8jOlnDkT8jZmmJIDmKMxzCkBk28t0SQMdc+sO&#10;SO3hkjXwaoYJL3saUidzh7uOlrUX18LvbciNygaStT/qcxT/AOFQV5nP7MPHjV4ynqj0gMhQ8/E9&#10;Spp4ZfacOHBw7bzZRokbKsLZURq+RXVNf9lWSlg25jxyvLJnM2vJuZBIHQ9QBRB8jTr7jnL1IQ12&#10;+NN4zZVqV4R2YZdVJrLTuxgEmx2zHPjW40dGweGhOiJJaMJndCtGvP159OrS7203k8Ut7bm0a0IZ&#10;mkVh1HUgrqMYBJNAtc/vwypA6JCwcyLOGOlW+UEEMfOaCor4HB1aamzfI4ElMoyvF6xQZTDtaglf&#10;T2MOJKbVLGkU/U6VsKe8RUlCeU4UerHvVE4VqeqgPxkwIlF51UNFMDKBVVOQ+R1OoGtNGlRIMbD7&#10;xkNDtQbZENGiaLqR7Guaiqrunn1y12Db3ln3heWk2U4uHTSMn0EMdVKV0kUNfDF974ltcds2lzHV&#10;C2nSzfLUrXSCcixpkPhlgT5qHyxPGzLJeEHrx5YOdhUunWUMMyGc7MsoyyAijmkABNeWGhe0NXqh&#10;HccI9eGr0i5BLk1CyYsajvU+dHnFqJzZsoseZNaEUF1V33DYZBGhJ1ucrEY9EciEV3svSb+pVzD1&#10;D6hVrQMSR4hhxUU58Pjimre1kpLLIxKK3mJXICta8aA+HH7KYgPgajzZ1VOnbBxGwlU0vH4+Z0f2&#10;injSqWqcc90HIHxQzjibZx7p3bEBHuKPlrnx2j44rU/J/HS08Ls/lysQgU56/I9ctjGvLibJMGe3&#10;Ja2H04vzJcwlusN7mRwmTssiuOrnK/pT1WXuhBF/tbd5XtRHL1LcgkmramyZa8QwHl+Fc64mPt9L&#10;LHvMUYvOsmmVvlAoCQVJpzJ+Xkx5YmHoQS1myhQWbKPmfzqq9m/Hr8Wp6ICxFkd75N+sCHHR8p0w&#10;/JDtcjjSUHwNrOfTOeB99JxrW2R30Ku2tbNiYLqeQen1Vh0rM7ewjCyfIhzhXFTD5NEpzQ2OA86K&#10;1EI5i/u6en0P9pe/9u7G7ht9y3jZrm8t0aAGOJNTISMpWjp51C+UKSoJZWr5cWvYzQRoJrgpqAkF&#10;GNDqLHTRc6mnH4fbhS+U4aWXkenoF47RMcE0mxww7DdeXNxuRAs3YtGZXG17AICUK7yMcp7SSeWc&#10;grRHRHMUvPq4vxvvp03W47Jx91ZBFoLL4zJO1MMmYDm0ywkDeavS0o5sj7JaS8VUCPbawGBgPVWM&#10;UX91rid19piymsNk2FLLcLS5Zm0NewSho4SNTCV2NWWZC8AZaNmGT5ScFtrmbStsI2WZlJApQD/F&#10;yqdQqKEfuxR15hUeOWO3cY11YJ43a7z7Y2K3UyzsdfzouTYXUYNj0isi5pWmu6fFsYyfHK7fFday&#10;qR+PncSzMKMebCk9uAbtSChHr7A0cc4NhbOc0hZkM8QIIkdsJhzNt69Yqq1Y5LaQ1DMVUIiscqL1&#10;Jx6m25W3cNjBeJtd1aWkQZDFMC0kjhnUPbSRsoq4t0IilDNUlQyEAknolv7S2WdZo4YjwOVdB4Rm&#10;vBgMgeJPhiMGbU2zsDpMqka9uNZ6pghl1kbC8wr8huMjzC/kZBNoq2bqHNqjIow1LkcDVdBI+zWA&#10;iSIh3SAMeDs9wihsdhYCetFaCtVmR1vBBmArmSkX7tIhDmT4pGPMGUsyRXT2Oe1WsRnDWdtVaqI0&#10;7n7i71O53Hb2y2EKbu1i0kJnbRSEUVJs4mUrFNpXQNRIcs0iEgM9e+3G5uHsZI1DmAsC+WVQA4BB&#10;FQDkOda1wF3ftbzMbsTJ9TYlremoMlFqG3vscvdhWNYAY8Gh3R6bCcsV0igt8bXH8bzbHXgAIBZj&#10;jglEkOnBaQXcMg1GVXkqyx6uGSsfL6mTbkoo7LYEUk50Vkuvr5I2RyU4q1WcvjEcjZJnO6m8Kisd&#10;+757H7J2uy7l7i3eFkjQpHBGzNA9wkRlaEvHUi4dw2lZVBMahQpqcPFj2yBIpUkEsaqQkYbKtObf&#10;4gTxpUgUOWEDm2+/FvQGG4LvvZeS0ucQcYiR4eB6px+zyCz1na7IqMQZlNrh+YZdjppc6t2jcZxH&#10;kshx8hgRyy8frQgaI/s5rwQKW4+dOB9tBMjVNa+vT48WeN6liGSPHr4aSHSWIJogq4yMair+16L0&#10;8euZ999wO07bZuy9wg7m/Ttx3m9W8KPJalVjuB1Zby6MPpyZSW6dsZXybVGfOGolD6Zbfoq2mWoJ&#10;A4VPGp8fDLFNeyt06vk4RrK3rdl5HgecbY2iDZFlU32Wa6uo1PT5RUuyPK9n56fEg4ZPscgDPt0h&#10;Y39xmuZGd8qIRGSULwe0eDvGr7J6SWSx/KGgJ8CEA/xJKAdKLBjxA/JLVDkiRjTFRrupP3Jzwnqq&#10;/cz39N5NH2wvopbPrw3CTWd3JIiSJ1BDFNKzdFbqRWMslvEWABMYkcJrw0aKQ3EgDaYtOdGyJpkR&#10;TieNcuOI6+S3mtZ5XSxNdJHxj+JEssNyKLe64zjNsnEmW4ymQDx6Hl15kl0XFK3ZE6hsiTbapqCS&#10;Axxm7ATOY0hfQwbbOPMJWCNTtnWUYsiFWvMqW0uDF5RbBDPGUkkziK0RCp0tZz7e/oDNddm3uwQd&#10;07jFvkljtl6gnvBGfQRTTaB6MwLMi28K1EqoilpQQrgCtWNnarZSdfoP0g1ahTzy48K5141Iw3xw&#10;YFsDX9Bn8vHt1SMb1zkNRieW7OXH4c3UlBmOV/8AmxNcgx2vsqWvw3Ga6vjSbStiM79lYo3sFVom&#10;L6IZ0i/HCaq21hXTG144E5z5zndoLTjLJansLoUQgvaB/t2upzncdXqyO2Nj9v8Aeu5LuO27Z23d&#10;9sbcJLqBxCLe2aRoikZ0BHDmR5E68RUIxVBGjhCwlcpWGITpbl4SBQny/EZ58ea8Bh+9Uh0Bk+zL&#10;2HF11hu2cGlbPPm2Cx4uMScerbS3BittS4eybFMS7ky4ku5yWJIv6cjCx7AsUIISGQDnIgUWoOkJ&#10;INTPmpElxQmlHO1ZcqwQLRw2zi/2R9yO8TPkvY543qvU/n29dQW47k2yHerjuHuq0tla21pBFERF&#10;awI2q4aKpd5A41rbFkRlVQqJWoCEL60lEtwggoSRUaVz4A8zxoCBTgMWjR3bvxJmx5O0d76+wiRk&#10;OEX93SYZjeNyv4lgWt4d2Sy2DZYTXuddXc6NkNfOnDxYE+HCnwhB7MRjU7iNwdVPAy4HAb/HLEFf&#10;GqhWXX8inix5b5pJ54rJBmxTx4ppnUq9DHd53DV5X0gu+RX36Nf30L7jsd073aRdMRXjzW5gazjo&#10;NMvWkjifymoMQLyERqcaQrqkigb81C9QKUkOVKGlTqBFeJ8ufDAIW2KnKS6ivMtefyH1xmWX5Htt&#10;MCbRgxrd2SZbggsFXUmP3w6OJ/K63NcoqMTKFIyyJICUwXSZafGDyrUtxmHZWkns29XGq6ydUnsM&#10;gCKRNSNWVxRGAkuFPRhPnCbGkNa4C8P7rGI5ER7nW7fd07jYbG0kGwTzdyTWtz6awkkjiM0+kgqJ&#10;kLosTM8QZ3rpFX0sSiYNXgnSEsbVzK5IVQDx4VJHLPPLFq9x5C5bg2r6aTf6e2Je7hz7GtiD1p49&#10;XFhjWK2+V59PrSV9j9lzLE5tpRLiLzZPVOkfdGsUI4Z5PY6nx4zHb07Vxz1wJtM6wtq+VkFs6TPs&#10;okWPCSuiWPTBjWJUGkxINPDVSR3OcR7JRnsRysTlvJn1I90rAm9WPdV9ZbfvlvtVt0LeC4kluxeX&#10;FuTItjHpVZWuJfyZzpRTaqsjxiR0GI9Ojy38kVwlY44lqAagSUWgH4nwJxSr+X3ZksGfZriG5LTA&#10;tcZdhumtUjxjCMKzLLbbPK/O82wOTLzaXresIUGJzrXaeWGbUX6MDGjGxGtiyyAZMM0b3IyXcdXU&#10;SbDEqys+aeVEjQ6ubFjQyR4JpE9zWTnOcj0qli9lhFevPcYRqIiq9EWlOwfpH7j349se4Hevcb26&#10;9Z7m/tnlm9RJAIKiF2DK8xl1NG6tpMJAYEmM0c2io8j6oQOnxUjz6P8AEo4mpy/HwxDDxe/EvuHa&#10;GL0XkfszOMZx7CTWFhfbdw/YA8kLnl3iNDjNVlD6jGw/IiWF7fZYR8qp6Yxo8mvQBSPegRGRjYQp&#10;uxLKblbcomSBDklgU1TcDDXtX5EOdYXHNVGjN7gYNSEzQEerXyHcsIjncOanRUHaftB2lP2bcdgW&#10;Nv09strq9mt3mkJeG/jitj6ueVjoeVlrbwzUhbRMlI9OrDi3kE8k0EDtHDrkbp/MZFYAeeTIxDLK&#10;MBhUnPPFg+U4b+PzWNR4v2HjRieNZBXa+xvPt97A1hb5JkylucX2bhOIahcm3c2uzpEh51nU2udM&#10;qaqcSJSyyhnxTsjNeI6tRlOujQMuss9xmTbWqYphNRMk4hg0aOOHlkumJNyviTN78AwFnjkGCMI+&#10;VsJT1NI/yjY66e1vdi3btnbdm7+tLPZIt23i7ijl3S4Yz26tIlouiJldGSqiUyBulbW/TSI+d2Ub&#10;ZtexWku13cPTglLqdTGQKmo+cO4FQuQpQBagDhieuh/OiuladwnTHkjW4fqSq8iN5bdwWlyjycyq&#10;Xa7N12LJ8iodO1MbEsPnwckoLT7AWJHfLeQ8OnxWmWHEhlI90g8eLdrnu6dS358Kts7xmTbAokzL&#10;L44q+wky6cWdTJNtBwUFtL+P8WLV1VkQJmic4gmPXhEbwnroHt7Z/ab3e7Z2/vXZ+3Li42Ga6aCx&#10;lkMeiY2TCNr0RgNUvPArxFgK6FrngzZWlruu0PfNZzJavVVdtQDgDJxyPmBUUJrSleWLgNN6O8FP&#10;yD6wxPf1dobLSYU3N8hwXWEzL2x6uBnUjRuRRcRrN8sxeOsuFMkTcl1xFPXSZzFNLJWBIZvDv3G8&#10;TNHbdyunwfJ8rrg4gO3xwWLPZUWVtjdrldmyJIDjpL2zhVZLSRJSoKoyQlSM2Ozoe0juPQ262Ha+&#10;xdm7g7m7b7X9R3MLeWG7USRwXQs4jIKhQzrWMzsRFKdRkfytGGJxpaSrbKyx2nVkEYjmIGiiitKq&#10;AaOpJNAfvwFyLU2E+EGodweQulvH6bkm47XA8nqduRaLMce1vtAWnsfkZEeNlFLSBtsqqXWeNTMp&#10;fKFDmmfYyrCQpEkRWdbUsHts5qyEnQCY7cRjQpcasvL6KZBwI/zpNcjgV3zGo4zJkaQoRkC5F6Wq&#10;q/onrz42D2g7o2q0tt1tPcixPbwSS+tbK6twkgaFJxFJdtEw1GC40SyJNEVDnSoLZlvuME5toKBX&#10;gJ1Bcsqf4hmKU415nHIdpvwK2DU49rzYVF5D6stqDJKHMNyaj0hnMeUXOModg9LsI+PX+y6vGUZH&#10;pDa3yenFayoFuGTH+YUYhdT2keuf8lZ9x7f2xn2Ps/A/jv2qL91+L9z+P8L5fc+T09X/AA3T0dPP&#10;vxx6B/8AlanX6X+6V/8AMr02v1/6hc+l/UtHqtfoOn6f/K/1fz15Urj70lt6bV0+XHVlxrTwpTCC&#10;/wCU2Z8f4/8AqiP/AF8+y/6q/wDM5/rnm38I/nf2D+c/yj+Lfxv+OdP2v/6Kvk/P7/X/AGue97ev&#10;/9TTIxjeJwdyn2htHEmNbUwmfPz0UqDXNZGGZHleR82vjMUZWIML5Jyv/er3tVrOfdnffa32G7u2&#10;i52/c+zrF7i7eW5eS1jnilaZ0ELMsZcfwqQwSGOIeUohJJxOrjYrW/PU0BJaatUdSCTkah+HDgBT&#10;F+NTJ/GnISIt54q+IewbeXCyXLYw8I8W6FuV5QWNZya2cetxqxxWNll3LDZVJfnTUrYURFePsMeh&#10;HNYTVGP7uMo255vnyARgp1oKcbB6fG7lah7TBbWpPo7K0i3hVuBP77HRVONRonDkb7rzR3X9HW07&#10;dbbrP7U95Wga7t7WPoboAEaCJXDelnt7eiyQ1KqJyNT5SluQ257T3WNq2VwjJoBo9Q5Y8QoHlIrT&#10;MkYEbOjeK0UMSX48+Gf41ryRKpYeSUEXc9RR6voswfKiyiZEuMbKp9RZbizy43cjZBmR7IcAgJaE&#10;Y/ocnT6KpN/qL5J4s3zu3ikyOQkSRBTDYsWUCUJyjKA4nSuuPJC9OFY7hefpynri7e7fujtq8ls7&#10;/tea06ErRs5AYVjOgsCIyKGmrhnWoyxHphArdObeSsgyIKJSvAjNeRqPuwj67W/nuSEGRTfhY/Ft&#10;EbJF8kB37kw6ZFc0qMMEgixNINSSGQj+prxu6FT354VPTy+P7NT5Pl93iAd95/uAmSY0YQqXPICY&#10;46pbElN+RcYpc0liOeG0SNJ6SNY7r6OHtVqpz6kG273NYbHu27bRvKXO5LEpaJI43ZIwSWYiW3Sl&#10;TRSY3Dr81aZYPbO1iHLRbqJpdI8oCjTnxPlFfDnitP8AK3d/km8d9A4hv0/hZ4r+J4dYbhxicfNP&#10;FWzw3aYrWrtqu1hfxrduucn1JGpsg1/ZWYwokkrkDDlNGjkXupzOwuB3+IZBjtjgl5OqsbHFFj99&#10;iMOBV2dfkKncKNVXUiXfHdMprDHxBc4smKilmd13eQi8cVbF3f2n3Ft24Td9WvV3VX1xFjIhKgAs&#10;hkhIIVm8qIM9HkBUAHBWc3Ed8kiICpHGvOvIDHMlQ+S+O+WGutqYF5QYvimzty1xcw3jqXeeXXGS&#10;4blOua7Hak2TZzqqmdq7GxDzXG9iTTMBUUd0d1VTINqxVhjEivdOHbR4kglPYHVZrup7JRmijsOi&#10;o1CKiIVzBkE5U5b7cqvLU6fULvu2dx3Pbh3Zs1gf0SIqsiRlpDGTUrq8obQ9DpY1AFFdteRfqGOo&#10;6STXEArnBrm4oy5tjVC89IQseNPqax8+8sMVPJIclNDnkSM2RMjW0RHPAdjSJ0MRp3IdVb6MnzIc&#10;eQ6EhBNOxnfJ78I8b28o7qX9qoiJzzzz/wBvoHFt+4XNkm6mGT0bN0xkDRgcxQZg50pw/A4+pSp4&#10;YQy0lzOiMmOiyJYHS/gRzCQsg7CxXtG6IOOrkKNjXk4RvQiovP8ARfW4omnHxwv7uFRfdFT+it9u&#10;eF59IRStbyA8x/TPGanBJGlkgS2lVRqoCKxwkTrY5UcvLStRURVTp6V/ovotj10eEriNaikV7nPN&#10;/wB5VVeV63LyrvdET3/T0VvN3u9wWOKRz0VUBU5AAZUHAczlzzPjjbqO1FYkjCul5FYZA0cN51ZG&#10;aIYItaVVcFqMV5GjiD56Ywusr3ManKqReVVfr6RecY7EvIfVIjRJhYXWWnjy5FhHC+wkNRhFVYMk&#10;BHuMH9jOeXMRXKn1VPR3ts2lxOlnfpIbSQHrFaUVFBKlsslVqMzfYPtysWsEIxrzpQmn3/HEzPC3&#10;yjzjxpzBXYfm+aa0g51Nq6nb2XYVj+AX2RQ8HppLnwx1Y86xTJIkZKeyMSZKE3tBnEaIT2tcxj/U&#10;d7HFpsk56xukal5wCV5zyskkNErmLy56ITJRq0D/APMxXMaqt4X9fSMxbY7S07m6MtxDLd9GC3QN&#10;qOYClDo0uTWhVSxqaacBJ2McpBuRSp5Co+FMs/6DHUBrvyX1beVdXbi/ObvNtVZ162fzaPx2xmWT&#10;gUZ5ZdfJWi8XbhBW1a4bgyhhOdoTsePrVW+oDbS3AKbb2+Cay1Lhx72qm/aclyKfDubmupJBwfvj&#10;wHMyYcSXZibz2CI50dCtRj+pFRfXqz9OH0T9vb32xtHuD9QFjPYQS0uNv2uK5kimVNZdmumMesdZ&#10;irOqSalQsqhNJXBOzs5bsLLIpjiNdK0+flU0OSnlmDXli/8A8ZPFDYdNBxrcO0PyGeVOyMIvqyly&#10;rEsOvG6jwqty6jH8awiy8irqLTdPlYqG5qTiaaEr4k5BFVxUCbqb6ZaLgkuwdaDWZY3VtGhtgPak&#10;Fl7cVuRR6+S0dTMZFAuKQhyWTGEfNaYiVzWr19ROlvr0Q2m37X7R23bNs2PYLPb9jUqyqD0o5IFd&#10;SsuuQm7laMqQqSDVMc1IFTiQW+xm1gFz6WMI2Y5rw8TVqk+OQOJ8ztnV9JFqSOg1VXTTbNDR3WNs&#10;HGqydjRbYY5t9AFYyHZTLsoL4ZWx6pYkd1mVWqPts6no41NpzP60Un7dIw0ddURYNRjNbMxwlrIl&#10;wpUmQsCcGilNR8WfDuWn+JJAInfafl7GjTqaMv8A3B7Skkt47lL3rTtJLPIkwjjRo1BlRp08uhoi&#10;pkSR00lSEYvkdZkid4g0T5gtUBKLTM0Aan25VpwxGrLPLzSP3Cmpb2fnVdItnXuTZHlFDk8WsxOg&#10;k4hX1E/J8Vvth1Ji4/DSPjdgF9jCmyIbhsjuEEj5nSJ3tDrbCJdfcAvCZfZ178dsJkybeAg19HJi&#10;4zdLIh1OMWOOCCeMCBKjJLJ1u/c8LWzXPexGqtuvdm+289k9hHYx3PqUVEiZnmDzxUZ545yQzOrd&#10;NaDIMTAFVq40jswrsYrdGcOAoFTQN5gDq8eJ40wN2FuXaFNYw0pqzXkmyJsnHa2hqcXyIltm1KXP&#10;KtDhNluJ5ZKC5ZFtCsWRANjDeR0WWhYbGDer2pmTod+QVdVAWkiYxItZE/7pe2b7CxhQoJ1GWmae&#10;xsHdm1rpjOt4uWMEzsNaNeHNRxIe4Nrb3F+Z7v11vEiBbdVjUu4r1Py1B0OhoGFSx1lmGRIVntre&#10;USNaurSKNRqFPPT4Z5/hhwi+UOKY/aZvKZlJNhrjlPAWmw7Fy0hsivrQLy/yaFBxqvesiJdUMloA&#10;lYhnla2SRxBdInPaTC0ZlueFsccaTESYXhQiNiXOT4vaCZaTGS5MB1Ul0aioJmarcK8blWMkpsV5&#10;GECXlHO9J3vd3ZWxW8FzdbNLJu+5yDqW8LQSKgKrJ1Xh6k0dr0s/83pmQAq6ZgY0n2mPopHLD+bK&#10;a6dKk/E55BV4+P2nCdyry91DqYlHbW9bsGzzvaVzBqJGC4ZbVWUXNOo6UORWF7llALLLGj1VAxin&#10;DIUr7CRWskLHIxWvK9g1O8E8YFxrI66xlwJAaWuWbj9eaPQ4Lmz7C9mxkZIHDwS/pZY7KhryERze&#10;PkSnjCVXPYiLzDO+7/217s7buto3PtHZZgxWdkljktEijUkKzXcLJ0pnBIrWOMM6UBJFGk/bG3NK&#10;0cUMRlRNRFCACKUJKgca1pU155YRe+vK3XWY60ybF6jIa1blmP1OeW33nOdoaPoMcxQUxJgm5bvH&#10;B7ah/gOQyoUdqDaawiRllTIo3tIMi+pM5LUb0BNwaXl0nSeSYtjdnlcLPNj2+EUNjJXWDKiNe1J6&#10;nFrKHNgUGSkuq51acA1dCjRlBJYJ0lOlOSPc72u7a91Z9g2vYZr/AG7YQieqsJ9b3BmRwum1uQH1&#10;pKNDtJIySuhlDM/TjACz9sRXG5SMdSxCAHpsMw1czGMwaj/E1RTLLFVOrpPiRbrtjGNQ13lRr7Mt&#10;iD1zk2HaCBtTdOt7+DtSgtJmI3YnZrg2Swlz2iuo2RRshWcScWZbDhTxnlpCYJjEvjcjdFzsysnV&#10;kzw+bo24vBW0F9brSBLz6drp8WOaN9vIXWgKx+RqWfHUjnlSKNCdLyKreFoGH6aCfcGW+uuz4ZPb&#10;y2ub21ezWa4EgBi0wtK7zg6S1XBilLaVOmpIxGYdtS6vDFNtcsliJWUitCQvM0YZH4Hx8MGudYFp&#10;nHNSWcey0z+RnJd8Ukh+J26XPlBs+Jh0PPoZbFhL227fk4WIDE7MtFKkRBRgHnSQiTtRuf3pOCqZ&#10;lGNYUaBZtpZcgKSqiJLpK6Jj1aUVkAzqtC11SGHVskIwnQ1oBxQ9T1dwiO9S2Xsr2v3P3F7T23tu&#10;9ntYLO3W7SwkAuESGzmRJYYkmLSwozaSxZpDIUqasDiw9vsbCaONbZHEKLmppwXIgZnLhTj8cUI5&#10;rh/ifv8A84cFyHWFttzHK8NbTbuyHAto3FxtfI6cmqc1rQ7BgYZb5zaXeY4tSyJAGzC/KkX0szIb&#10;msZ3RPRoLBq8I7yFYEZUU1FWQJTnza2GyBAOW2A8DwTg1sRgp9iMYHNGADHF+S5SlVVaiKe98ZbT&#10;/YsvbPbtvcz9z3FwDbbdF06s0MgeSVuowSK2iLGWWeV0iAUIhLvTCH5csEttbkg1yT7Mifs+/wC7&#10;DseflpW5Hoa+0vh0vOMn23sjYtbKrdTZNYiyKzrh6vuxZRf5nUGyW6kfwfX0ixuGTbTIrc8atWta&#10;OLDRqSjEZKIN/WwZ1bU3NvU1c60ri2GOULjqy6l1ESKhJhSCI5VcCML9x+17o1FT3449eXV32pum&#10;77bue8dobBuO4WVjdrb7ne6UNml7NOUhWArRi0rUWIyhgHIZiisCdI7ed42ljRjClKmnAtkB95+G&#10;OYxmmszyvBM02dguv9n5XhOuMmosH23s2GCHL1vjWfZhkEyswmnDZVze2BciVgwRWSzme9XqTloy&#10;Dc8ZAt4GQpLAEM4IYpEC4vbeAExvS1WkjPeTvLHei8J9F9l59NO4O1d/7DnsDuE1o1/NGJNAdJXh&#10;rxWTpgx9Vf4wCygmgJ440nt2XSrDIiuX7sIvN9eXuqp1UK+scLmWlzWJZBiY/kUPJyY8UkqVH+Dk&#10;KxmProVy343dUbXmRoSjeiqjk4KLDJW1lk+qjAWRGE0KWv8AckkPAEUfdYrQg7hGqg/3u6laqt90&#10;59STt7sP/cWyS9w3e4xQbgCxtFYRolxKpAKO0mhdLglUKkjXQMADULw2oaNmJoKZDx+A/pxwtsL0&#10;/IyzBD5fZ3BaK7uFnprYc6PSVmKZvIpbBIVzGLeXsutiuKKcxYofjtOJsrhh1Gio5KzNxThG2Dke&#10;Lj27O2kHFbyoeOktY723mtHXhY1qShnWCBiRLVLFHNIDshH2QNax6uJyvozuNvftLsYk2t9r3CbS&#10;HFVNuVNAGAV3GjnQoMqgahQ4rq+gaPdwUiAJrnnmfj/Q4/QR/DQORJ8IaHZ9l4O6s8M5+yMKtBku&#10;tSXNWbF/JsGF0l5j9btUWJRLC4vcBNAjcseO0nST2ciSWWByxnDVNnjlEcfyM8ildRgyIz6yA8Ee&#10;RJdFixSLkx+3MlE+RFGUTBr0KhHuajvonv6g/dVlBNudwNlSWGyhnbqvX8p2VmViBU+V2DMo0gAc&#10;hwxI7QskcGtqeX+rl9mNn5QtiVWvfx+eAszJ/Ii58eYts6kqi2WJYYDL9j5oi6emH/iGDRP4llNt&#10;XXr0GkjuQYwZPQFGd1iKqrPOK6sjviwciy6PSvnncBlBjonpF7zGK6OE0iLH5VCOajeWje5Fciq7&#10;p5X0/wC309wr5t1ufb7syLcX2m09S8kMcJnWJmEcrL6kpE5VZCSja/KCyrrCnC8zxyEoLCS5I4gE&#10;DQKfOfMtQflyrmeGOa61wN+XGnbB1b44Z5lT6oUy2sfJjzxzWRLDVVkaMZx8uHgsnILvJRgaxjUG&#10;1kmtYpl7KxVciom65n1GJxS21/PocBigKCDNtL6WGXNiNPJFDC+Q4jyR4iGmSUGhG9K9Tk9Ge0+1&#10;e5+55F2LtDtm835Vga9hht49DSgKXbQ9x0izhI8klcoDwGbVi8+4w20vSG5JZSULaSCSFUVJNFcU&#10;AzpUE8sR5wqt2R5W5PCwrCQ7r8vskliuFLi2B1UvS/jzXDp4RLWy75qYFfNyGrp6aOSRIjOSSUzB&#10;9tHKRWNci8o2TrOFDlyLjNcHYynkmjSZNnm9eyxjyK8ijlBjtjWDHQSnKLqaiuY5iN4c5qr0re/t&#10;l7G+8Nn3R+nWHZncEdxucEZnlG3o1sFvFDxiXqIys1qGMM3SjZdRYx64wJAT2+7sbOSCU9yRyNLR&#10;q0y8+YGcYyIP2/Zh6sN8PPN3IrqswrWOm9qVtReU44dPj2nvGfImaYqaHJBhr4OUZtf7FxUsTNsX&#10;s481qufJbOkFYdCpCaglMwlt9w4RTyGVkzaOvPtEOpinmWa5zVyZEQ8+RFWniMgBcGfbWNq2U5e0&#10;IRP7aIqe7kT1YnbPsj3Bcx/7kufZbuIb/Jus0C26WgjedY7djKTqeS2tbdXQtFdNJGxdRGKqwIcR&#10;939s31YDfByWyCAgmla5kKKccvHAXDPxp7vzPGnZ0Xwt8qo+08m3obFMb14Dx2l4FV5RXV+L3EbO&#10;rSwy61tbvGdZ66w+XVxXwrKwmCc6YpYoRlTpN6UVMzE2ZRmkLGbmnDYXFxDdnFlEBVWEDKbqsxyH&#10;W0EiAW1l/KuD4/CHDdIEIfaGxEEjeXk9V73Ds+/2XZWw7x3N2Hd2l/6d/wBOimFzbX9pDNcma7W7&#10;9GvpxHOrSw2plkLLIHeQgaCVrXcNjuQj7TcxTtTKpYFV4cMq6uFTVuNcqYY7aON7twXQWhcl3Hq7&#10;N7OnwvHc5B4yQqPItg4ZsDT+CZBuq2y/cL9gRNe42lTguNbqemRVlDJsDhuihVbMrO2CKiuPbW5t&#10;fzaTKDVsu3qrH7fT5BcUcCQUYbOe8MI2R29bygaiibJVHypbOBRu43qb08vSre2u2v8Azl7W7k9t&#10;5t1Nj3XYSPc7Zb3aorSwLrlFhDcxqXnuHSnp4JWcsFYo6qChfRX3WLIOkHUEjPw4qOdSeFcvE1xF&#10;jUmGxvLGnzjTOE5riGH7H18HKcy8dtTZ7bwpUvJdf1se3ywui8D2UtcO62FtcdexAUVNOCki3dFk&#10;kFIG5zYxDjYg44qQcadXZFZgPOr/APisSYM+RVD7WUGuZZgE5UY6niNld6QRUerBsVelzUX1BvZz&#10;uXeti7jvN+2De7Lbr5LWWEw30bG1vBCRIbZ6KzJdGSMKlemi565FY0Ot5am+igUlEKvqqD8DlzqC&#10;P7sIHw4u8pxzZOQS8OzzSmu8mq8Jz67mUvkXCn/6WbGbgeMWeZStXzGuCkeLn11JqWxqOKV8U5Lk&#10;wWIRjnI30kYGtrythx6idkxpVfV1VJHjDr4aV0i4mwlIaTMsCiOrCSrGeIZX9hI4xq57Ub0v/bbt&#10;z9Q2xbxe73vf/l7YNve439yxnmmlkNlFNEIHCjSvyQs6xmjkhQSSyiuscF1GZ3jKiRiTz4EcB/b8&#10;cP7nvnNqzMssv9r0PjBUV+19sZfsvIbfMNk52/YL8Cqs2q42J1FJgtUGiqa+HV4hhk2THA++DayZ&#10;cloJKEYWIiOP5OPXg3msptikgpGNK2IkRgTOkL0PK05WkVHvHwvA2Jx1Iiov6LXtj3n2yy2+ybZt&#10;PT25GKa+oWVUGoK0YZR5XBFXehCsQRXNXcasqef5yBU+JxFyszvVEmDU4bRa+mY2yHOkwbjLrXOL&#10;PJKyLRq2ZBjfaKwtcL4Jjyew37mcpSqMpWPZy9CiJMjgXpIDjx1m2AQLFar2Roj5SrL6WmJXPPw2&#10;xYKM4oDjcjCoMv7f3o31Keyd47HG8xWG7262JZn1aZZER0jq6iVg3+nJdY5EZBKhdKadLE4UjSBp&#10;GMrUUCoPxph5/HbKdRwM0rouUnxXAX5RGyMBIxsoyWBipxYo2fLqKPYbKR8qdrKddZbGqLqhtRus&#10;K5J9Sz5DWwznX0W0sK3gDn1/SP7cJ8aNVOG3ok10ZEbGFEeRANQkeOg0VhCvfIcvs/8Ar6nPfm5d&#10;jb1P213BZ39w+/vBJLdrIaxzOiB6hTKzCZuEgjC2uZMIBBGGyy9eXTMrBK5/04VPPw5YW2+Nhah2&#10;VN17szGnXE3btpXXd1vIV6IVniuwsl6jXjMiBX2F5LsKnML+xmvDPr6iNAxtqor4DGIj2KoYFzGF&#10;CWTPtTwJJDSKSQCVFZFDHtxOciIN746FEWSJWqi9xUKvtwi8L6qXe9jkffYLXbdlSbZZEju4mE+s&#10;vbSqCNa9TSSG1L8oK0AqaEYabjc28cdxHG9KAiuZNfw/pz8cN1lul8qdbPx3CddVecxsegYzuTGb&#10;HGMhfleSZJpy1FHdZSzSaW4kVF/SYpciOKUNsAJaViI5TvGj2Iy2XukiGSBkqTlLCZJkU84Y3Omj&#10;imVGLGMNePmQDSE/areCiIq8rxynqa9q7qlwWvdgudW1NfGAkxKIjMIifPoSoIRaCtAwoc+OKd3G&#10;8vzc1uID0WUUDcK1JqK8MjXw8MX4+J+FYkk+DsLxwdryG3NYGIx/IDXQ8ijSsUNkVc50uHllDYRZ&#10;s0OGbOrKCYNJUeQQlVb1qt7Q2lQZFYuVAHIsvi9xsZTRrDpSUscDXw4aMcQ8tZactMFpG9PSRFLz&#10;7IvHr7Ww2Ca72rcEHbh3DTIxTPrBo6L/AJZ8lSgJ51OB80yxRiU25Oa8KnM+BH7cssXj0uUWFDSQ&#10;p9/VzLm7isxFww4861txDtsiSdGDCokx2QjDRJhIZ3l+TE7degkUrmuciqTTKUMIJJPxIs1pAqo3&#10;x5Q+gzQBQakNIAwgmNIvQ1Xoiq5Gon6KvpZTZMG2yzkf1EEzTt06lasdTEZU01NBl8KY1Erycapq&#10;8R458DnhwKDYVtkc2KJ9lb445SBqzRMix+UCXDfImPeCGCpspESwkSo4WSDtCpGjY4qvcqK4bVQl&#10;zFv5DRLYMhQ68QQChvj2zUnNadHqJ4WIBzO11IhP1IxqqvorZWjbeLiyLP6if/UUJzIHkrmKcTy5&#10;Yw0ogGqEFiSQcssvHD/YbkOviFmPxsl1a3DbCxFc/KxAn2YsuucJZkaads5pkm9rqjtRyoA5Bo1F&#10;VUX1D/yIzTbUA2q9Famn4/abt8gs4ia21PXGaS2Hh2PiY+42BtS5gHBGDZ0WuKBe+9pjIB8ojX9o&#10;4hGCsa3nd94t59q7e2UCTfb6QRwgEUUFgKvUHIk0BICgCSQmkRUxL3D7+7S9sPbfvb3X7uveh23s&#10;Nm1zOKgPK1CIoI+IEk8oSGPLOSSNRxxKTT2LYjmOZHn0WK5HTO6EyTNsimwIcGLZWg/jVlXUjA21&#10;krXWlwEZDuQcd7xQAdJHiIULnlv5BvEXNfA3xxtfLTXHmN5Z55sPBct10C6xrZWwai41TltTkmSV&#10;uN39ZM1zAxytqa2skOskJHAJ7hxGJ0t6idJmPfc/29vewdp23uhO9dyu743scWiRtMYLRSO1NBBK&#10;ExaSjFlZDpYHHmB9Ev8AMo9yPqa+ojaPaDvP267asuzb+2vZk9NHcepQ28ZmjRpZZ3VyUVlkbpoS&#10;xDoY9IXEo7TSeqramNSFwTGYoCOJIBOr6avh3VdZPR3Rc1twOOs+Jcge7qZJa9SdX1VUVUWaxNOZ&#10;tCuqidaZLFyODGuqGXZVBo8qPZzYd3P7MSDJbCOwMoBI4TTGvIBoZDmOaVWDXp9dzdre1PtxtVzt&#10;vcsfce6yXdtJMXMwikhd4o9TxTaIxTos8aEKAwOkVbzLj2pm9tbC20vHK4jAJGoClRwFeNaZVH3Y&#10;pDr/AMi+isu17ldVjGL3OuJMrEttU1NlxiwjYrjl/qXEQXWWSwW82sL9utaa0tq2nlgbJLLiGnj+&#10;I2Sca8y4qErsmq3QbM8EcSrQsKJGsa/tEWdPDHO2yBKksijjPEJEaxgUQXPP7lVqoi3dcu+9odwy&#10;d2bbtE9xcXIBuJbeYydK1t6sI+kyM4EmtmmKK1dKliuVXNzLd7VZC2s11OADUVKgcCDU15V8fDHP&#10;xvGXs3xv3Oza+rsX2Hk2ZbTShu81ybW+wJVlFhaywCyuocfV58Oqm5PNuau4srJZNnMluNN4USds&#10;LSse9MKHHYE+aOtsew6nEythBjLGYtvOFHUBQx4wewkt1eUbAe/REV5f389LVbPId37h3bZe3Nyj&#10;2tHjvSLklmZY4bZiGDkkllaSJzMEo8gRDRQ2WNoNt/VYYX3KJRrOrMnyg56vhX4Z/ZiUw8n8icrw&#10;LXU/KtXR5z9lWc/YOXPvzW32nUmDmvwWkSyvreyfbTcZfldDYy7tYovnZOGDWKkYY3GIMgtuP5Q2&#10;nj1hLMUeY1rUS3mQnWr41iqPsTumAACHVOjREVR9trV+SRv73+7keOfuLt/cbm+SyvmIMKyRCN6T&#10;yRMwVWKyEGusVCHNI8tKjyiP7hbS3t7+iWpddv1UfS1Kx5g51JzNDWtRywlgeQfjRKz7Is9oqC1v&#10;6aVALY0+B0eSQ8HsspwuVYQ8IqHURrq0tM1LeXMnpnBLLcD7FVmb8WMiNG4CTTVOKOz6k2pPw+PL&#10;3Fhlbfy6zP6yMKrkrBt4pKubi9jexGQyyPv9YqD6SucIfQNVREEirD/cGy2bdNoh3G/S3Ro2BhlQ&#10;BLhtK+V45K6tIYKZYz5dBJT4gr5bO32Pf9i3sKLGOMiAsASzcQVHgGAPxphaZl5PXd9q0On8a2Fj&#10;lZ4tbYzDCtfxNV5VFi5Tn1GSvlVOQF2vr7Hrs92sPGcCzGBHmTq96dE9iFIFUkFb0Ju/2DbIEz10&#10;Ll918QAo8RA7q17TxmEZIVSBI2VkrnEG1HIr+P3vRFRvv7eqLhk7kuored7mASGIMRrjzY58SCQa&#10;nPmc8UtchkhijVogWpqPSYmmkAkVA+6vDLEiNf6S3pSXkGNivmZrqsh3mQTrLIDP8UcpvrqxprKt&#10;jhS3glm4pj7YEwL47uwwyfGarmKTq46vTIXWZ2yEccfjTlUQPQN7nyfIjCQkPJdMeKYNv23KBvCN&#10;AuIWN1I9WI3ly8/t9EDNuqROJViYEUB6yg155AAUGZH7cMSbYxhZnZ21fwQitKZE1P2BuAqchixf&#10;XWHeQUiGtdb+Y9LYWCSbEMN1P4iU8iHDpGVIiY0QyXtXNZZWkgjIzbZ7VjBL3HCE1qr1egttsOE2&#10;LLfX+PuYHix4wIJiWvkFhy9qGaWNoWxY4slRzBWLwL8cq/te/nucIvpvquYnmlVA8dAPNJGunPiN&#10;PzajwrzGfHGAsRCLLbyBySfLEM6DnVsqVzpnThgwwzU/mOlvXAzby3wNtlNn2ttUQsI8Q6iC2Ra1&#10;1QZz32VlZ1DimPSDsmLYReGkABjew9V6kVMV22mxreStJ45ZeyeYtqn9vyBwQYPjKyP87sDZfqZH&#10;qwfR1NYqIRFVOERXK/iv7l4bpYbVDLrhqesgHE6uHA+FBSv44QmNq5vECTKRbpX8kE1AamZehFTX&#10;xpxzyw6lno3yjm4xRgzXytxmVVxPsRCyCeLVKsmRbR3yVrCyUKxoEhkkmR/ac4bhi45c7qRjaidC&#10;4oWX+WPPaxlUuPrkmY7zzKFTT7IeSlrW5LpseWxYdjb05ysuUT5S9wgiOV/PLlVEX1Q9raXMXvHu&#10;LzOvTkuR5a6qM0QK1IArkc6HPFzx6m7K2tmDl40StQFqACMgSQpoch4fHEh94Z5Y6f8AEKuyfLbY&#10;eUzsedrGhym9rIFZga2BJmaY7jFlZ09VciWtxwvdlK6PFe1EGnA2Kiq1fV6NnG4fEoMgx/HXWA3s&#10;JWpOx+/kxIBDSAMjAJLPIYEvdRVVHJyNrV9+ERU9XpPA77nvSrax+o6fl8jEA8AtSf28MVtYSyTm&#10;7cXMht6kGjpmBWpAAJqOHjXEGKCZXSoU3Y2utkbBk44cZ25J/Gth6+hWGQAr4E49pPj09bXSJ0Wf&#10;F7aMeJ6skEMzhvKqxUgj+TXG41L4T73kJW1aWZhYdElnBSmMAFdFzzF0NIhS5hpIY5O4isadnBe3&#10;+1FRFVVrH3E2zcv9lbhdXkFDbC2z05OrMRk3/wCTpn9o5YmPZrn9aZYSTEbaoqRnUVzFAa8PsxIf&#10;xd2PNzvZuJCj294THQUd7cxY1xlNY60PY2defiNc0MSvhTCEHAeh3BejRgkKr1TrTpaivCzUOKwd&#10;Nh6Mw2eO/lYpqOzyavqon8Ej4ZTitbPMMPymtypjbmTsCLatcoFrmxRDMQbxOevW3mfew3tJd753&#10;RableRTyWPRiA0lEDFkEgYmSgaNNOhtNWBqSugE4tnYNtur+7mBjPpqipoCc/tHlpwJGfD7lJ5LZ&#10;fn8rb2LY0fGNNfwUFflkXCra0sP59nWx8hm0dZDy/XRcUl1WJwtQx66KZ5Z2QivrRR1xBEfGEiFa&#10;21/AsC+z4/jcKHV29PVjrT24at9xNsCFZKvJNi+7nzbxZ04xCQ3j7SSGJKEf+0RioP27htL7YNqt&#10;Liy22WIQ20/p6vqdo2I8sQOqtS8rMx1MDG40uK0xKI/T263AWNGkB01OrUB4ZZaq1rypzxTnuLyV&#10;w60vNoOXOsAzG6rs0FqeRmNjjSNsqy4TB66orNbVMbFy0MZJDclspR7BY009WSkktNGlMIfhywMN&#10;GIXFKuZOfNa+me40iU2wmGaxHSiz5XxBNix1AWQL5K8uSR1fuYie6PYURY7ber5QbWNZeK6B/hC+&#10;fzsSFYpQKUIyPInUlt44bW5mIKIpQeGVAB8dXAE5jxGG8pJqEWm8hNjUmNCxmvrNpwwQq6hNg+Ow&#10;yPUONwcUrnZMdciujXcOomuo2oOM+mdH/wCHM9XdD1myRYSzFWECJGBAO6PVjta4Cql2eKyJDs+8&#10;543MSFIiyyOcZrkcpkRH8e3qvX22OO0iXc94uZ557YyTy27OrSW6zGXpIiAhaxyRRkQkSOi106s8&#10;DJVihiR52Op9Wsg1PTJqFFfDygDLhn44hTPxXEKSqp/9QM3zLLrzO8S/lO1sh1bmN/GNZaYpswPl&#10;97rqppYkOxjxj5HjuVYxW9ilNHkPiVznujKRFejlUlatLUx7yZFPPgSpIwVWRVkzvhkSuyvyFlPn&#10;zCOjBHMVyMGzuOOZURWKjU45c7x7jHuB3Y/ttsG/W9p3BFAz7ntl9biNo4i6uBbvBbqXeaEAGSSR&#10;FitlqJVlZ8YtruSejuw+w05cV8tQGAzPKh44qq3/AJhY+QOfT9Q4bksbWmT09RfG2voTa2BVeMMg&#10;Ni3UG8pcexFcBwyqm5DdWGuo4ZEmxn/bQUdEBzhzRmPI694cql0N5HlXFlW2Vnaw/gwg/Gs21x7M&#10;DHWASdcZOCT1H1CVgO2qua9Hp08cAZ/a7tn3C7Ru9p7R2Lc9r7U23d2klJeyW7EE7emkji68jD0q&#10;Ogn1XhdzGYxaydTWMFhd2XTLwQuUV2JORyaldJr/AA868OQ44TzvGXAd7ajyGNpzU2wsM1bqbZ7s&#10;8zKbZZZqyDs3HMGy2RA1/PBXAvCjdCwuruYYboZssLP+TXlhJXncZZHcSA85yXMs2rXK6qhY5Aky&#10;BMlDlNFLIIR0nSyKJnRaPhDb19xrV7QydSOUn7VbZNz7He23s17Vd93EUN7fdyXu3MpEwDEnQIYk&#10;jFBbpKzdMoxXWRQrpGsMtK9iLSctncuoINM1FeGXlz4k/N4YmXkvhL4++GngztqNaLtDP9+55hxp&#10;Ndj1vijrCiqsjy0AsKpMcrpQ68uu0yrI7B0EsCRLY+zkxUA6G2A35AjOk+4KRst1VCBIKo2Qxmcx&#10;VLHG+bNBKJGcMyHBCewKK0Kez+pHqq8Kicy7F2Rt8O7bPF3xvN3Y7W7C9ZdS6Lhhb280ELoyMjTk&#10;t552GhRSJArsSB/R9OqBmYEtwHACv7jwpinyj1RjtLOwao3VmE7DqmtdPya5gV0ooYmTGqcVwfNM&#10;Hr7URYD6G7zYtnkRY8q3kqR8ZnXDYwKvGqpOGSQeraO7k1Ro0haPHIE9ZRlDHsopiBnHNOGJXyI0&#10;qO5nV1sV7nNcjFci8Led7a2Oy962+59pJukF4kO6b9fW0cCdaWwuUD21uIpHWJJkmVtCgqsQkTr6&#10;SpcPttnG5rf25ikVUaQ8so6VFBXI0BzxNrKaPGqvese70hjG18Oy6BH3f5U7Rx5cMrxXy6Oyuprr&#10;rXmJxdbFtAVVXd4zdtnu64xkFXxDxSymxzBIVoUd7VQjNxSLdgjpEk3jrX5kcc60EdLdIz3x4EZV&#10;OwYpLuzEVWdgYHNcZGv9ZuuzO5u4ob33N3btea+328TbV29IZzDavB6RpRHczyEL0Wi/N3F1ImF2&#10;rx2sjQNmgbSWRpwI10VWjLWhotBXxr/H8flwoMz0JsLYArnyizDRltnk3KKPx8qtJSsDzCdgevc5&#10;pY+mJWQqTKs7yP4dUejmY/BdZZkQEkV5Ju2yI1UYkUjlUFkU1k1gYzJkWfNjj+3lYGI1gpMSS5qt&#10;cZbFsWLIsLQjAo5qBeokRzkaxVR/qU+2/bZ2O5v90u+37rbNhuZhdLJd3Bea3uoFkBjt1tZLilha&#10;xeoMUk8ydXUkbmVB0i+tIBbzPcGMLEwyBJ8KGlCaU4/Hn4Ycfxo1lJwC0s8nt8MyfXevr+yBsOvu&#10;7/M7CdY4dnWGQLNJNbiMXWBcnyui1VqWnl36wpdjeQw3DzRokg9gIT4T03LzrHwqtKCBWiPGNcMz&#10;I2RyPjsp4UUdeGIg2iCaWSFIurhgWOOj+XJ0eznIvo3ae3neR3RO99y7/vLnZXjs/wBHNgqO129w&#10;ZDI0scmmBXFtEKenKU1GZqhNOPgstssxknkZZAGipSrhj8udKEU5U48cPFS+E+8yz4W+8y3Xs65q&#10;L6u02XwnD421ka5NuDKMyl5W+/nz6u/uqnEYObV2qNbmmWA6F8MAmyUnNa8UVwlOoU05aGkhjpn0&#10;NVCkyY1JGoo/cHYgIjhyb0tcIzWhZNkSHvbHKpGx2OVzlRWNRWidv7dsve/encA7lj3Xuya3hlvJ&#10;NwmjV7VlcdDbo5OmIwEjjCvMhWWZ41VSBK7q1Ei2Vz0ZLkSXDadRIAYZVC+BNMifhkfFuMwwikx3&#10;yA3tmMzc1Xu/clhh+MZLui137lQakmrLmNbBn4t4+VuyZ9Q8VvOx+kxqJCnXdayulXs2KONE/szz&#10;lGpMYxbHptha5RcxGDnVcRmP9qYiw6+wQ6jlufDjx2wlnyIkSKBGkVzniY1R88JwtVe8Puh352rJ&#10;2t7edg7kv6fub+sjuLVvV3aAsVEVzLOLhEE0/WyQaZciAtCQ5vwyTQUlCwMQwA+bgQVb4E50r9+I&#10;8eS3lHv/AF7hmB+POiMuZkGDZlLneRCysOtLPY2wqCEeW/EIkfNstsrPMm4k22z+9vZBojAxa+ye&#10;UMhEXuq1NdstOQMKJUz4BJhknRh0tdKNKKKI5kKvZNYZj0dEWTHkMY0iq5oCv544T1Iuwrju9b3u&#10;O5792q/g2SK3trifcbyJLZ3kjNzdvbGBF1TCGdXfSqK1xbjzPmBhreyTW0jzLGSpzY+BU5L9h/Gp&#10;xt0PD3WlhmOU7xwTPKfHYq4HkGY7a2Vj9XhRLHIaKbnm0o+M2uOTq1oszaLOqiynSa0TY0i+pK9R&#10;PIxSIjjY8ey11h0aBWyY7bSZUWboNZJld2PEuwxS9awZJ2HkH+1uIru2Re2blf2o3pRtdbFdbD9S&#10;fupuG8b5shi7e227tFe8iDI8tq0oMMdzH1BEpvWCqZLdepAFQF+LYIRFL62uri6DDUhDEDMAilKc&#10;Blxpn9+G3prXFvyJeX1xmmzsNnM09X7LwE2WbSxvEIdLkVvq8+ZVtBjL8/o8fs6WuxuVthRjr3S4&#10;bWFqBdnhxToU5I5Lryj2LT66nWc+NlIouVTZNpUYvGDOxewM6NaAmwXzFT5Cz6u4nJLNYucVgPho&#10;FjOG9Prry59yd77E3/3ehsLVO3dvG0xvBcXrN6kyxyRxrdrAGMSWk8cQs1tE0zSSP6hwDKXwklxN&#10;Ds7wxQvDDJpprpq8rgBgF1INSjRQAcakVzxeFlnm3s7xW2d5zYjh1NI8WqGNpfBrbCtkeQF8UG5I&#10;snFMhx2mw3OVxuY+TjdNr3NMNw7+L12D14odrYS7RLeWVqzSGRfYp48zJufYpldtk9ZfY/gES9TF&#10;XyumQttYjoJdOKQaMIfx4t4KSZDtkCGEEdAsYJjeojvVIe6v1kbRB7cX3aex9l7ttnem7TbdJdoY&#10;1QWMMl1FcN+Y0mqSFo1aMBdTyiQsXqFXC8k0bR3MS25imefVkfKFBzUZkknxP44hv5SfmjwC68MN&#10;o+N+v9S57oHfm9rzBLna0VtHKosc19ircrps9vMcor4asyG2wvNoMV9XEBJRbGwW3MeZJQSBC5xh&#10;Y8Cv+4VKLMC2ABpSoYzWjnS7ZGpILGe16kmFCwfS7lGtYjuWt/X1Ev8AzQ3Xua87W7zh2+ylvd1v&#10;GgUIsz+ntrGQmNLhW/LgSZ5EkDDWXKrqdQNGFI5mmk89AQh/9EUHHKh54r0yLygznZc/WO7p0bVl&#10;zkmwbmPSxI1BSWkuw1vi+n5ciTi2HZTBmwmVmJUt5bZFHltJGdMfMeBiGksG1A+mU+Vjv37+Wd3J&#10;fs/3Xp+V9urO18z/AOxv2LufD+X/AB/7j+vHX3/3dfH7vXRH/wC0D1n+wPSbR/uf9J6uv1Nxo6HX&#10;6vqdPX1er0/l6tGnlTpeTDP/AF9P0z0cden81Tw1atX2/D/Di5P+PeUv8O/5SPj+Nf8ArP8A6AfP&#10;+2f6j7Y+4fwT+Ufzf/WH7f8Ayr+Pf61fxv8As9vt9j7T/Z7XY/4b1//VnVDx2BHiRDigRjOMJZaQ&#10;Qw/j1jTqJimfGReqLHIWQR6IvU4qOejnuVG8p6KbV7mblcWTbbebnc2iW8MMRu3uY5b6TX1OizxB&#10;RJcOI+m8paMRMkTRxIskgD29rlXSZfl0gVrmfiedfHxGWK3H+XGyslFPqL7MsvwKur2Y/h7tn2GZ&#10;ByHatpXzST2Ym24ECPHyHPSV+MQYEme10dlU6JVljwYwTy+g21K6OyUgSfHj2MN6yZMeCZ5FYsgQ&#10;jiBOmOF0S2KJW9xvW4bnta5qIjU9Saz9w729tL6+tzJNtUjQxCa4i6MlRriEsVqJhLF1XJktx0gy&#10;J+XKzO9R85LhhqYpSmfHLhQcfsHHCqPu/NT43YZJFTK8j1vlP2LC6DN9h4zHxp04mOy7fF7LINe4&#10;DDyVlxiRZF2cpajogCmRIEgkWaQpZXX6bDZtLsJooF5qzNsC1og5MqXmNjl1dHmY/YQzhGwc8iCg&#10;ypALQEgLW/JVER4XKhFRGonquPc+yv8AuDtUbX6rdL7f9ucKEmimRBbhSSZXJSBJFqC2qRgFICFh&#10;iOdy2z20aPBexsxAyMbsQTnSoPLhTxxL/wAMNseN82XaaZ8x/H3ym84cyq0qMZ0ZieuomwYO0cRh&#10;1DbGZY4eyREz/XtGamlQJvyvtLpsocSUFPhtJ3le1tquN5K3MwNfS+T+kb2wY5LIlRjdHJl2ZKWE&#10;QJLYkWOGvZw5sNFbyvDUc9vPt6587QsrB93gl3XtqwXY4mQSyN05SrM4QKJFlKkyFgoorUJBNcsR&#10;GxllnuI6lZGUjgjqAfEknh8MsTA2/afit1Lhs3Ndufha84tVYVZz67CY+wN5WtzSYIHNcnWTGwuB&#10;bSrXf1q5z5NqvcGRGPULAve1FczpdPyryGE6uQE1HJMihdNNDnN/4s8BOCCK1w1RkY6M5RyE5Tuc&#10;Iiceox3d7e7knc8t12ook7Wvbz0trcQV6KXJOloGLgNMEJBLRAAIHNQaYsA21xFEkgWudASMq/14&#10;4+821FOBlcm0xaM+8xG+zuVh1TmGLrKl4YbI3md8rG6KxtYMZ9sSsQrXskDRO5FRSdKIiK4tHAJd&#10;S2z5IBAjFVoY0cz2kIIbhJ0KYZRPjlK5OFY7hWtVP6en9xvsHZ213XbO23sk94jE3MiqyRyukpqI&#10;2R1mSP5lkUsGdWPBuHwag8oGfGvjjfIywevK6fiuMWdzPtocg0jJ72CItaKWWitSNjuorSsmQMjq&#10;qxoHEDOahRkkDJ9GuRFRaRaKtiBUqOOQ3DeTSyod/HKNYPntoiDZ+jf8qL9PVVbt3Zve7XiRPHBF&#10;Z5npwJ0kBzJalTVm/iY1ZhxJJxjXzAFMMlaZ5fXpSO6Ydb2VKwUHH4q1UFO6TulP0CK45Zh2v5LI&#10;I9xjLyrnKqqqjGlmDHYPGJj3xo7ixmq5Hd0iMI5GOXqRWqrkRF+n19CWi26S42iK5uXSCaYLKQPk&#10;TUoLDI18pJHHhwxsaEZDzVwUxa2pmFqUfNGARZIBWZDCIBQRVJ1yHi6mvaqsAx/Twi9TlT29/dOx&#10;MiiuKWKQcq3kB7BZMmqjODHYOQ3qPH/ewjFWIVvS93X78p7ep3u/Ym7Q2VpvUXp9p2u5MqW8N7Os&#10;k7mI+SUqCj6ZlIKAxgA181ODiW2VIlkNQpHMiv4CnHw/bh2sg1TIhUtJl46v+MUd6+0HV1N3kkaX&#10;coGrdHWFbSq1RsuqsF0Ka34h5EccUz2KonPai9J9Y16y4qDjjeF73I6M9XtM8Ks6XOQ/b4InI0Vq&#10;KnSreeefb1Cdl3ePbr/q38qyRxgiYAGMOCCBoL1U0YqxB1BqaaZ4bRSGNnoKqRSmGupbJIFiSUb5&#10;c2rlMUT4EeU1JMgZFc9e4xjHtMMZR917Xs6CdHun0X1D3yGJilLW5JJlRswW5tqmLWDtKIRfgU00&#10;TijSeeYkB7LN4gyHGL2pDFGEStRzfZU6n+mbs7cPcb3w9sI7m+ihstgMm5CGRQYryMldEHTqDBIG&#10;QZy1IYqQhbItYYEkvrcBVYl9RVmADUzK504gZf1463fwM5F5O5RgeF4Njew/E2t07V7kssml4Ds+&#10;VBvt75dhFQSBaZFTY3VwtkVRNbUVrZRA1VSWZQSQGlynSyMkJ7PgjjeKwK0FnleO4IeZ93g28TGC&#10;gjU0MxWxRilWGZyrYVbZw46T5DhGhxugZjCI+O/ocivd7e7pvF3dvZbPuvciRNBLE1wC0rqNRKpa&#10;rGZI2OldSySVZVcCVQwIUTWMqXETyxqoerFhUNWpCgVFQBlXhljqizvZVxd2eP63zTcuMYDdYhku&#10;JX22Ysq3vbepnCym0n1tJp6px02VY1b3ZBU8aUydZySkDGnRB2IQPbxHFJXH4cGrTGrg1lIlTcco&#10;bi9qKGwdAqPm5PkJnQYlrcV4GSo86+izXvH8xWGjNjxy9wLCIwi8/d9XO8btt+8dr7bZxk7teR2c&#10;1wiTzRwWkUfWnj1pJFLBDLApRE60cnqJ4GWRoy0eI/O7vJdIFU9ZtFeQAo2nTmQpp8hzDGteWKf9&#10;/WmZbDJtXUtbizYVJuzbGEah2PtPX4M4zKqwzROu6SFmeX4vjmRmlY3kGN4FeYJTgCLGyWtfbvyH&#10;Ja4kOxkRXniDcp+KOzD5j5k2LeoI0qDcXLYljjFfHlWMWKKXQBGw3GVRgTyJIecShVGPWMjGtVeK&#10;Tsu+7f20mm29EnsF9PGdv2pZI9yuDDYrLIbmdkEn6e9zCBGTM7xAqLgyOVLNiHp2yyqsbJGaFEqH&#10;aimtVK5LWuVRXFclH5XwvDtYtDX0ORaUhTq6lyTRfj2HIMM8m9i3WGart7q5h7ZzS6bHnr42ZFk2&#10;EA+zBjWS2YnOG2/fJkEAwhTW1hNqwJSQbG0gxGiEyu7UKMWPZvNbkgCmSbgU4lvLNFcZwhOKzsRR&#10;s6nsI9iJ6Z9q7nu2+b+e5dw2y2v7v04S5Q3EwurFZLX1JhjspIFhhSaNEMxWQy3kro0EkMTUV9Ci&#10;OxmeJXYUJDA5ZVp9/FhxY5imG803mmVbIy+JvbOte672Vkaitm5+y52Jm8PNtWQY+phbGucZxbS+&#10;U67qNaYbWZxApokm0bXWRbrLJ04A4EyuhyHKzfdUuXw5E+NT59UTQwYJq02Q2lVNNX/MLBG+IcUA&#10;rVjRRNc5pylcQ4572O/ttei8MOz+5OzN67e2tr72f3TZd1vD61LKGe29cYobhgSCHM0sjNGsBiMK&#10;NbRSKGkMVDhk9ntfkk/TShY18jANx4tkTSuWmgI48MA8B2j4g3+N4N/KPBDcuJWGbZTF2jjGqdb5&#10;tjFJs65xany4safEdduulz62v486vfRBxxayps8PqJgVdOdAeNzieRh4YwRR5l9kllEZj4YI5VhJ&#10;SfUxQTJJUkw4Fcd8aWKFYTJ/WvHu4KMEx7HIxqTPZO/nnh3Xc7XtPaLXdbvc3me3iZetK8USdNrm&#10;6j6tsLpYYQoV2AQjqOpQM5IQyqCZUtwr9QsUBzNDUVb5ajkaZHMimHWxDzMscpsMoyak0X474Flu&#10;Ub8tb65wnEkkY7sfI5uF0FebG8p2FsSjblGCSNpYXhWG/HG0zhJHnNJOlRTxkkHcSVWpMDqLt10F&#10;sQGYvrTVtdfWizZZRVyo8c6zg1iy66rjWFpNVhTchbKcMLGEc734e7n7t987ps4W42q4udji0zTW&#10;9i8ekzORJDBI+i4aSOCMmENFK8Uk7M6RiPSVzGZpr6VzLc6OLqrijVzAYaTULWhPM5g0ywrtrfkf&#10;8qNk4rJiSMKzXLdK0loC0znXWmLahpIUm+tbquyTD9YZdkceg2NkF3iOK0Ud9a6ZDsJVXOu5pTxw&#10;gAMKNWFvi81hMXmU7MdtMcZLe/Ke6KwjWrotfVO/jZsWFDeteC+++dt5yyk7DIjl6EUzWuSH9s+5&#10;1xve4z9u7zY3Ozd0qWeFbwtIpLg9ZkYqrPFQyIsLvr1KSAU8hTmubqXcYrbpheHmYE6a+FKZD7/h&#10;iOOpfMuXk1jsXW+xn7O0TvV8K0XWEXPZwslpa7JMwygi7brMlvLWMDI8i1XGwb5gI9YEy2BrMCdD&#10;2wylA9ubrDqqHRnx/wCzUgcduKi6pJWPmdIEEtddOc6zpUliLGOWPYuObvjA737r3sci8L66AhvP&#10;16G7hvL25lnZUDTIVViDGVWQBf8ALZUI0OyqRRfLgndWVlJMYSoDSUq4pmOBIAzUkHiefEYtQ1pu&#10;o21MmPe3mY7ByTNcbyPB8gdsiqr6EK2M7HqGTXUWdvxSLHmxsXsqKpbH+DNnBiv/AOGCIsdU62+g&#10;+Ewc0jF2JUyKvF63XYr5svHq/FA2AS11cOorI1gt1NsbexSzvGWMbkIYzBpGCJBuZynPqtLbbO2O&#10;2N92O+3m5gn7ouJTb2Eht2e7K+cP15YwVCSamaSXRbxKJApqx1MPsi21bZLdNMjXPVkEYZSSFDFR&#10;1DUZMKGuQw2W04vi9hN54m7As9iZhmfl/e4suF4vfbbgQbfK7wiZNlkqKixsSwygr8awPI4OQyyT&#10;rid8aLOS2GVpVcryOcugyuurIlXY4jLFkRolev2A8KI0OOQXWBEimlhE5oT/AD5Z1/uvVGo5XcIv&#10;C+8K7w9uE9xjudn3Tbx7R2zfTqLtzNXctwjtmaWOGqAxC1TjFHR3qokK68yN2yy9TbesnAhMsx1Z&#10;+ZlArQDktQCMvhiG+4fFTON5ZFn9L5J05fFzAM52OyXuhcizh1p5PbhqtdVtlkNPikqwqfuGNs1h&#10;jVEr/skAbphWiAkgo3lF1NfbE4dJdAlTus1sUAoop06TEOMJrJSGHaApJstESUKIdF5QavYrndLV&#10;c5VROH/eHfe+O0r6z7WjFts+zi4uPT2drcRM626BTa3O6W9uxCTzplrfQ4CVaONUBLmS5mtkjEaB&#10;VIqBUMaHmwBybxrQ/AYok8qy7T1TbU2vpoqnVOLyW/e8H0vT5fR2mWiw2UyNJw3L9w45h3VFxvNb&#10;/HkA4brFsecQAxk+ONjGucdXALAZ+zWwbGSBIzww2VrnQ0hGG3pdJsuWvexrVfwr2tT2Xj/ZAOzJ&#10;e3bm3e+7m37b7S4inWWYXaG5a8Rj/kWiqQjMQCQkj0rRjwzbhopCTIaHiciftA/vxH/WDcamLZzs&#10;iymhoo1RKiXV8K8xydmdjk9OeYwjseo4oIzYcqQD4SEQM+RGjoT+45/7FY8pgV0h/wAmKtm5hyyU&#10;Se6MvbjSo7RJ1hjmeLvMMw6qq8lXlfb6J6ku/wDcuzwTbXutj2mn6bDbf6Vbqks8Ums6ZJ0SQRSI&#10;yAaQIFC5NQ1xiWVSqi3UZfbl9nxwpcsznGDNrZ9TrVhQQoEYeFzs2lOur2je2ykEjmv6evsYuMWb&#10;Z0ToG1w4AQCY3rQbnu7nqN219XYhjdJmma5yWin28207+JTaDH63E8gAkqRWxcdorGTBsVfsGyqp&#10;De79wnqpRxutrRta1eXEff8ADvkDTbta3u40FJVn0uoqpyh0Rr0xrqEVsgOflAxHLu0torkXRMvV&#10;Y5+YEZc6UqKDw+zF+/4vPPXyu3Lvvxf8XfESnzrEde0mOQWeXA9qZ9fbu17kNRiNJk0vYWyacuR4&#10;58zxpxe+rXEhQcZxZIlfKtzA6yOcjG+o+6IWNSeQO+7a0G+4LHh1YyQq1T1sRJRbuU7rnzXPa6TH&#10;Y5nHQFWI9yp7oq8KK2PsPcvdC/g7D2fdLm12/d5C0JkjkrHbW7f61pGoinouyCJfKWGS6uOFb24j&#10;TbrOaFRWR9I1cACD5vt8cdAX5FY2w7/wn8AoerMk19ruzfax0j5Xn2KU+zMmgxw6qI+t/gOKyJci&#10;vLkFoNyfJmSByx1kVpHlZwvW1ebH2Hm1I+xbINOq6yzESpNCwGtDWSYJpLGFEsqznnkSYzkE9iPk&#10;Fc45hqrQD/cnPqf7TfTl7K7N2/tGy7PsNpfmzlE6y7jL6ou61BZVUBa6gSEjVVRqGRqrURTe9022&#10;33eCy2zcmjnWMSMS6gsD5SrCgLxg+bSMwaEk0wwniv4SeI+5mYzsOyqYfkZtfH8kq9h1myfLvO5O&#10;0Y9lCopUiqIbDsWxmFj2GtoKydGOsejqogq2snDG6zkFKBeI3W+PGtYJEyWtwvNj2WKObWyc8yLu&#10;DxwUtHOnssIFlKSO+KGQ4rSMGNGRGhd+1z3dTer7LcIbOcDari+sIo7ysi2kFDOVpoKOi11EBSpZ&#10;iZCwzAFDDLy9n3ncntmu0FstwwYcesBQhiQaEcxi3quyHFqeU0GDN2bqqho9mWJclx7S+uEgwtk2&#10;AIoYcJiScVoZD7E2Q1T4x4hpJXEsSEH/AHRsH0uaiN4oYbdSbZYd1TT1r4NlU19BhuNTqqHLq4ix&#10;e90WNYyxq7CbYWlr3CnhEkGPGGiIqNQjklsvvLvm3i19Rt9zEkrRyvPdXCSaZG10HTkKSxhI46BZ&#10;UjRXbm2lcZuNlXVL6m21QdRVBMiaaGumifMuXEtx5YWtj5v2mLJjbb/Wd/h2PZELF7GZnGbZhi8a&#10;Lj5soJdnbVW2O39rSZbjBINPj6uKt1Droo5Mpgke4zhsIHxTRuHxRy5FeEllY/c4k+wyFWK+XSRB&#10;VciRAiYzUWsaVWJNgQ40hBvlRBgbKI5UUnaV6q7z7g77cSRwXJ6FoImRIqjTMxcB2mkjYSaWdk1B&#10;XLFFAousDAi/s2triO026zhhmlFEeUgxkV5tVVjAOYLEV5ZkYcXO96ZMOUYc3s4pEmVUmHQ49bOj&#10;zoeR2H3OFQNsLu0o5TZ9XTffbmF1jhyiy1hKjnME6UxjS2DoSBjkR2UJaWGGx4x+/lzbVtCE9bYS&#10;ZBG10QOX1I2V9bkQITADMGMjppeeEREVHenU3uPcbjNHssltFf3MikWxjE1JEVQZGNtIS7wlixVp&#10;CIlpmScsbWm374lzJFBvz+ojUtJ05EjjIAzMYautQAdLIzA5ZnAx/k5EtLirwEsSkye+zaqmzMPj&#10;Y+K4kGyqtq62GmRXIcFnx1tZWEmlultBYSyMrXia0feKVFYrs6/w6deR7DKc3zXfJrSlp5UikwWo&#10;ynJrCoymHW1p7OVd18maOsu/l5lKIj2jlNUcZEZ2nOanKVt3LcbLtl3Dt3avZ/awgurmNbi+eC3i&#10;mtpDJ0o43VOpF/okZwrRkO1WVgpOC8W3NA8ElzvTxPcUAOlmc6vkYsooWplnnXOmIT7rtqbXeS4t&#10;W6M0V4PysMynMsdo8m3DkdZq/DZ+lckn5cmKV8GyqqmtsKO7udb0MsjVUU1klxkdFeKO9yq59cG3&#10;Jt/X2dVNE21zfYwLqPV2szCrWtpBXIatmNDk2LpmYE66qjZTl7cQMdZT/klAZzURzivTn33c+mn2&#10;f92Ox7q4Ox7XsO+WfXjtdxiaYxxzy3RYk2kbI9z6li80zMmXUSrVCAu9p3Wfb7626ty0e0snSo0b&#10;tIpEgAkIFDpIqB5aDVxxXl5j/it/Hr5d+N2WZMTXmoPFDYGPx87pMA8hcJsc2ma1xzLrbb748CdZ&#10;apqJlEXYUnYVnLfPkmkRGlClnHRJBWjjI6w/W2zsT2phdHm+HrMLCnTrAE8d3U2NLZV0iC5kM5CV&#10;9sKDYMi/NR4wPcNGlRncYrmPY5fHr3i9mO+fZTv3fexu9XSi2sUlnLbSCS3ukcuwTqIHjWdUUNPH&#10;rJQMBkQcWtZ3EUpu4fMLiOpFWDBssvMtQR8KgjnjiR8xvCXcPg9uC/0TuplCLKqyMGRSTsSntv8A&#10;H8lx+xmSmU9jXXUAR6s9y+NDWVKqBGPOqmERDKir6XNzCS0qpgGzZLTK5GAJEC9kkREeiskB7qKx&#10;6hc1OpHctdz7pwnqtO290k2Xe9tun2yAW+kmQSurRkUoY2pU/mAnSVGpaZGpBDuNyFV2FTQVHx50&#10;xGLB7aJhmWUt7Ih0mUghyGmssayF01tHk9JJgSlsIthMgFDJq2lGqt/sqOaN6ooXtf8AuQriGnfC&#10;QEtYfeiWhhueRzSRp8MYnjYiAY/rjyhoRjicfscRq8IiL6N7nb7PLua320Nci0uLBCVAZZLecuC4&#10;6jrR42Kt0yfOI3UEtpqdWAleoJFD/d/T9+FXkcLEauV0VtRdliZBhlBewRkmBSwxjKbUEeVM5kiC&#10;ob/EpcmMdIaOc6VGilYJ73SAEVyPtbk9WVqGrHDQKPI5w40uTElq17GqUrYyuVyq1/7erlOOeU/b&#10;x6trtbsOLu2wuJtu7lt9bsiBZbiCCWEmpCIZSpPmA1KgBrSjUYnCjIGjVMga+NP68Pbp7US7D7Uy&#10;pyuglMO8dCStn5RiOEZPBff1k5zFoZmbLFrSzIxYK93s8PaVWdBmd5r/AEir68JbVtrAgVqXb7Ox&#10;bJjxJcsUIEQLxtEkk5pEZJY0BJa1okViv4TpRURUVLW7N9oLPad3t987k7ys7LaUtOjK8NrJI8jx&#10;E6oI3jd7e5d0V5GMTN0zQsrMtMRjbtquHa/e5uVVRM5XJjlU8DX5iKcMsjliwvTupaHV2ZeP2aZx&#10;ta08fIOl9cXuPZNmNFj9lsR+b5at7OvVwfDKHF7iZiFrKucQPMPdLCsvhKQjZCscYRUch82r7qJA&#10;bmFpiUu7zWgxyb9uwLGLeNGJcP6gxpUWLeSv7ER1j1CN0SWdTXtVzuVaqrcft3d9lbvsj+2fbO7x&#10;H25vd0Cyb5dwyAQSza5Yx6Z1ikuOkiyRG4jcIqNGB5m04eNs1rJYw2MqB+tcABtPA6SagZ6clzPC&#10;vl4nEmfGrd2v+vMPGnx93FjVD4w7c3zjtla+aG9cIfFkYNZ2EWbkmIVVhqi2lUYLKThIKWfTPtYd&#10;kCrDAkhENwkKwKIQ0IOUVUOHOosoiJVFlPk2CjjmaloaHHfOrGRjw5Tb9IRP+FKBEa7ucuEXpVr0&#10;vQbH21s17uHbthc9uvs08CKLJlAIt5FcdcMsi9Jpx+aJWVhpVAyFmNWH6NtyLNGLFJFZAVkUEKcy&#10;NBGZWX/nJAFRVcs7L4uY2Okdu5fkmG718Wbs2fV+Cvqtazp86Nah1rXWt2zHs/lZFT5hSt1abMBI&#10;26i3RWyInwAxxS4DzuMMhLYwsaPdXVLJHaPsn41VXdPUPrm9utI1kiO21uK+EoyEUeQQlaKtYR7e&#10;HcHRjWuT0H7f9rBs72O/WWz7S22T3TW926n8sxwSIYILUykaWkt3DTXb6k1KwhhYuhA/beyIbme2&#10;VxJHZtIQQzjUoqPLrpQsMxqAoaVGHRw/MfItdd6ky+mutQLiNRu/PsJ23nwcwlPNmuNSMhqJ9Zge&#10;nsrzQ7oNaW11Pfoe5zuxisVxITvtKSTyY7kjtj/8jh2WVUebX02RlcS+WSQJsSFiuMYpjMGoiGbY&#10;hym0jQ6y7iK1ZL500RXQYpUYNhHK1yoh9RfZnbNlsh9x+2tuhh7D2vaJri6ukuba4maSOQK1qLWH&#10;8+2ZVPWAlR2dFLMsdVwL7x7Wj2q5kG125l2kwEIdYZzKXCgELwWniB41oDi0l+Ra7y+DBznS1RiS&#10;6Jh1MShqMjg7Ml5nlex81tZ0h9tjcjAKGys7THbSolMrviRpnN1JGc3yY0bp4KH/ABlYA/yC25tf&#10;8i2UVskWN34Z+iPEWvthEZMgaRxG3lCyfZRI5o0doLTauXDOVHI1CRwskgaqxyDVeJ/p57Z3Detx&#10;3X3N7iQm5dmitgV0qtQFcouogCKOkHP81ro18xr+dz+b99Rdubztv6WOzr1Tbbf0tw314zlJdOmq&#10;ztWPEiGNzcuh8v5lqD+ZCaW0aN1y/WGuqTHZo4bb+Q1bvKyV7jPgPySzGF02NAJIIQ5q6mAEUCKR&#10;69wkWIJz/wC4rlV1fzgVyWH4yPJFyj7i14taWLfblWOBtrBRqRP/ANFp1/2J6mP1LpI3t/t8kY/y&#10;94tSfsIlQ/8Ar440/lb3bW31t+0qhqdaLc4z8R+mXb0/9EYd71IjFKzCaWoiTcVuqE4bCujHbZU9&#10;gOwDYfd4sJ7SxZprKUIyzoY2NAqleNGu6mKnvzal37u7l7h2O0Sbjs06WkV0J1WaVFYpBqKNIsao&#10;5jWTzuscYMgVVAKsCf2ZblcztEg87ojMTqIZhxGRA455ZcMfm/bu3v5V+RWQR6PdGiNuwqjG89Zc&#10;wcczyolUzKetwct9KxqZk0DFsMqbF9JUXdg+ztBQoEaVNSKyOdhe41UPciQg2EOJSxCwhTWwYblS&#10;U6zkgg9ASirHBalkyIRrnCU/cRSs/Zx3fT7tnekuPTg3MN9d3WmWS4jf0bRwzz6njluTM0ZLhvLB&#10;blWTUoejI1IOzKlxqiIkY0Naigz5k8fsFDgt8eATXOqazK4o8qgbCscVs8w2RDrrfXbNdYlmmdvu&#10;MgpLbZq5CYOF3OYQ5YIkqDjLoBhV8rid1LVvRNkaic9gHQ2rXCdHhvaeQrTkaMAzjMEESR3gV0ub&#10;3HEe9qqjXPdwnU1F9fb93ztqXM8825z7heJeA6ERo4pGJQoDGoV5oLcAItSknmGotqJw5ggg3J53&#10;uZXRlrUJkDSvEkGq+A8OeExnvk5VVEq7bmNkbcF8PL7wbsepa+bjlHOur+xx2zpLSztMdWhvtg4d&#10;r5kGPWhiyUBKlBEBDPUJzD9K5wzBjjCyPXmGJgxDjkIqxRjXoR6OjNRHPL0OVetV6VciLx7+1YWV&#10;/Yy7xLuEF9ulpNcXDSzPEojuJMnCqtwaoELAaI9BdV8pk1LnHL6DpzXNvaTFNVAXGTUB8fDhXx+z&#10;ENsfy2js8otcktcj2vUSrifdXFleQagA83nWDmzyV5KbM5hnwKepJaRhDFXjAswMQpBLIRQdJCaQ&#10;KzVSEiSXR5Ja2TFjtFFFZjZP7JPj/wDCHcN9iERka5WueJqtajepOV4m16+yz2m4bdd2eq1gfrRs&#10;/wCSYhLQPLpUGOOSQHT0VqXo5amquAW92CbhYWstyVJtjVCDxA4gmprwpXLL7MSOxTJtZxAzcYuq&#10;GPY0MPYdBldhaX97Za1kxMLsLSCO6uD21CGVSa+upsSU9gQRhWRzSCHI8SKjHLHTJY3lyUUqLj+X&#10;YLX9vvow6+N63T5ChKx0Nznt2KIqleNXoTpGqIqoqIjfrVsVtsEUnWtbYa6tSrRiMcBUKXoK/wDN&#10;UjliotwvZNwnkVrC3WMyHyhjkMx8OWdAc/uxbLq7X34Y4c/H8zt98bWjOmx45FxnLPPx78fqQXMV&#10;W2QJAja8xwQY1c4Y3C7stndNzw7uMVFb2bjPmhJX+/sjDXva0hGHB4tRU7LWAYgBjJP2UzmQhXcG&#10;RORo5eWt59Se2uNEZUW8SahxMaPkeFKPUVIJrw8MBY7SKIl5bRUWp+WUiufMAnKnLjTniYeK5X+H&#10;2nC8FXtQiBky0jHqD+Yl1OSbEn2RiDPNiUlEcowEjhVIxHOYV4Bozr6Vcri+Vgvl6QriptGtVCkF&#10;PJDheMmGDExrUVRQ40N+xzNQQZTlI1nPCC544VV9OzfvLGqKyNGMsrYcstObGv8AXxrU4XNxaohj&#10;khXUBTOWTmeOr4jL7fswv8b2V+KGHXRI/wDKMYf9viz8RFkmQ+UG6J1nJeoWQrC0vMlShiSFs5kA&#10;QgHkuRCFksY13W1rXekHPxLzPqrgbk2VQEeBVO5WeOOCfIaBwyGcOXGPsSPIdIkkRrhi6VRETh7l&#10;6efTor3ELK3mRrYLLMCf9OlenGTpJ/MGeZr9nLAa6v8AZZEuP9O/nXpsVkmHy5eUhSMgSK1zOdOW&#10;JXYfZ/jKzrDhpTXAbCos2CFXGFuPdlhBkyY7w17n097XQ5tf8GEUb2POhGJy9yNZ/cai1q6kj5kv&#10;5k4TdlEgkzk+F2cnIDRsWiYSjEk+OR3RQCoqmztIcAUaE5rFc073G5V7uEVESpO5rZdo98LpYGDD&#10;p28o8oWjGzQsKLlQMSMuI588W7tk4j7QhFvJK8SFUXW2sUoc/MASwNaV4cKYdfykTV1J+LrO2aNm&#10;FvddUuS1YMXmMv7LOjWcmJv2tj2Dn2uWc2M2R/IO+naKrljlagh8tY31eHmuJtyCoKrZx4DWx0UV&#10;nCkncUTWK16jXuo+WdDBZ/lE9q8f5f0X1emx3SC7a4NRLMtGYksBzoo40oK0BOfDEVkge1kIjVau&#10;TVaAZmuYIyAHxHHFUfjV5BvwDNo1LOoBXMs9u8ErE7qlrIgJRTqQLZY3VvxqOqdCspCscWYB37l4&#10;IvKua5isw8d4O8MFznVdi/JcQPk8vHplvZRBGl5lRTqO5rL+ldQWNuGTj8yhtS042yByIpF7RXCR&#10;rvZy3fvPant/P2Ztzdwbi9vbRh59fqY1Xz6HkEgZC5aLTpQAFdOoE1ri3uzdl22fYU3qS5lO7Q/l&#10;x6GUROmWbRaS7MAKAhgK1NMSj2L514h48WOu9vWmc4be4NVVOVQ8WsMfy/Fse1lltLMJ8HOVyvG6&#10;uDJy+t2LiBJZQRWxZT4b+0QxUGvUxju2OO4R406mnXeYWw6zE8YJNtrKRJyBlFjeNxL67WTPkwW2&#10;D3xaTGqSRY8xYisJHro7GiGxGJy2NbR7i9p7D2vuEPZe76dg24seteITR3kZ+m8rLEojBYrpipIU&#10;I0ZJnZqywbTb2KWlNUxLMDm2rSWPhRAK8aUoKtliuvCPMvJPyO+TN1j3jU3HsYlWiSjAyTLtaysy&#10;sbCzxTGjrX45f3jH0cV5Mkg0TYsiRXza2XbOkqRpUUbRljlRZ7vrzcu0r/B6il6m0CPuV9x5tbtx&#10;Y1jJvQEmPPaD8bNXXzgyM26DsYAFtdDBSxOydjB9fZevOO3+8/vN7l2N3s/aq29nEboiXc4xNDbL&#10;EidMJFEwDS3R1PJJIFDOdEcogKLK3A31X/zBfZz6YbXcNkvN0/XvdFwWj2izkWsbFQVa/mUOlmvC&#10;obVO6lWjt5IiZBaV4N/i23lZ6+r8h/IblVRAzCbk8HI52jfHvIpGNa/nRKPHlxukTYtxRQKuXOyG&#10;xaeTNulppY3Wsp0d8ubIQTwuXVj+M/zOjOlyMN/KLnMSRJKpVHknjNpm4CQnQg0LJdFNAa8/QxrX&#10;PQSOc1OOeOE9Gruy+oOIxRbf73GS0UU/PtFZwOOkEmTKtTQ5Z1pUnHnbsv8AO43GV1j7h+n9Ht+f&#10;p92Kt/6diaA+Gr4Z4tlneG/jLYVdXUWOpKefDpo6RKxsq5yg8iFDQ6ykrwWBrt9gleyU9xWx1KoW&#10;le56NRz3KpYng5+VisKGRF/IhprL3CT3jZf4r4vBiH6UY3+4ylNISMQiM5c+Ognucqqqqvv6CT7b&#10;9RtvAsO2+7ETIrVzSKBjUk0aSOyeV1BNFWRmVVyAAAGJ9B/Om9u7pVXcfYzeYEGYEO4Qy1p/iLRQ&#10;1+AzGGJmfiw8GZFV9mrdRX+JAVyufYYVuPdOJ3sj/iJRxisr2k2BDuLqHHdLcMMaaeRGjA6QiGwT&#10;UYm6f4//AJl644JUTafgFsUsVvRGflWH7qxpW9L0eM7YlCf7dFlBVqdLxDR3PurlVEX0DsLD6iti&#10;2m+2bZ912WC3uH1zSRaBPMc6pJKbJXkVtTAiRuBIFFJGJ72//ON+nJYv9d2H3faO58wjispOVKaj&#10;fIdP/UFThpf/ALS14M0+EXuA68ptn6oqMnsHzckssE2DIflWRhkRyxZ9NkOW5nBy+/yDH7KNIeM8&#10;GbIkR3ic4SNaJzmKYCH+aaimV0u50H4GbDDVMmNBCwzZmycQK80sD4xZQDZYEzAyFa/qa5yL0v8A&#10;f290WuP9pe/FltfcmyQbej2+6tbG4lSaHWyWk3WiiXXeIixVqjJ0c4zQFSARau1fzcPpFvo0tZ7j&#10;uCzhOmvX281Gnx9PLcE8cyAcQsm/9Mv4PhwnaOIYpvHy/wAcJtsGJw8ttrHP9d5O+XXYTkUPJMdq&#10;iQ5WqQBNVw5MP47guf8A3IhHDeq8DcMoyXfvntpvD7jNNz/jTrYmucAorPIMwzjUXk9q3N8mq8Wp&#10;4kidbyw4ldV1Hc38KIBHSCR2y0fwNzkTjniVt3j7yds3u9dw937dfywT2bdTTLE9nbOnT6d2ltFJ&#10;SOaGON4w6zISsrZhvNi5vbz+YV9J/uX3DsvZfafuSR3PudzHb2kEtjuEInnlISKISS2qQozsQoLy&#10;qtSBWpw0Oa/9O1sQ9lnt5iX5AsryyxzqbHt3YjtjV8iLiNdkkH7WCpv8WJgmeVNVgeRRaqAeD8+t&#10;pFOoJXKIjhN6pX6X3Bg3kn4+6529rdJT8E2PUWUvHIWQgsaXJWTKqZJpLysvvt5ZLktqu6iyWFaA&#10;5QFUfVHKQTmEdI/a73Bt+8u+t+7p2Vtw/WGGncJjDbmCBC5NILeZjHb25jhjtzO0ktGOtiXBUd3W&#10;U4uFjZ9SH+KmRDLllUcfDiMc3uxdWbj8RPyG7gxfbgJgdw4C7FLfame65pdY57rirwvO3hyHEZ+M&#10;4jsNQ0GI4xb4nWVtMGTaBfIjlV5pg0I1EcrR4woLCBXzIkVK9CwWwMaYroMKtJCRDFsHQXqSWe6I&#10;yMMjUc9yJwvun/ev+77z2CTszuLuTZr2e+nEEkFzuFwFnmuY5Wotst1GFjNjE8kkcgKp1K+U8Xxo&#10;t1JJNdwwagrswaRj+a6sKBdWQoM6+Whrh5Mj8rKWw0zs7Z2BZbnltsOBWZhC2L5O5THHn2wdgQMu&#10;mNgUes4GxaiHVY5WaNxu5ySxrZg2woZ5ZXCRo3I5XCCzsebAziLaziVkpBEee1ybkYLUT7ICIKgF&#10;MaI0kxZkqMxk4bvr0onUhPRbZu/jvntBJY9n9u3O33ssEltZbaU6kZjhdEa9SEOiJbokrtbyEDyk&#10;MsbQnMmLh7W39FFq6HTqEY1JYfxVoOGdBSprl44WeL+R38/8DrXW2sMDzXEb+9xiTh2mfGoUSXmG&#10;CyqHFbuskZBv1uLmsKWhxXGKLHsolzcYmK1nZQvcSKaA1V9LE+R0VrY4lDtINRmEeXNDNlWAXuJY&#10;RpRC2UYoj9+GWO2JWoCO54GohnNT9y9P1pVPbPuzt7aPeDe+0t03DtN7Cz9HZ2RVRFNDEltIbgdO&#10;Xzm6driNJUpD1ZC3lZCuG8jGCC6lRzC2Sla0OnI/hn4EfHETcZ8bN2adwTzB2nhGc7s8Q7vC9f2+&#10;A1etZywa2DmWL1GMa+sMcvQ2NZlobC1yfPri1uR11sxjqRxyION0TE7YzjDMVBc5DkuZXcuslhee&#10;ZjjZT8cZUTI7K8wPlGBXt628zDDYyScqPIZscat6Goi+oF7se4H+xuyuwfafs3t3dLDfFih3MQx7&#10;l6u1lNyG6QNwpLylNJe0iieKOJnNVl8oISpu1tkm1RRpnkynWDQgmgKkZeUDzLUitThpfLDf03Vf&#10;jv42eGmtMa2RrCZFo8Q8kMhBB8iJe5sZuLTZNZYAxqCXJIwBZERMdhRizKKmqSxK+mLdTByPkleR&#10;EcCRf1g4hCVEYcuPFiy3QrFrWLUtGwnbe6P20TmN1c9as9upFRPflfVD7b2NvV9u9pady7m1te3l&#10;3brPahw147yAsokqSpmrQAO1QGBcD5cPJbC1muYZnWsy0oajKvA/DLj4YrbZrHNm5mPDtkWF5VZL&#10;bZLQVeV4TMJINswsuyRpqyPcQLZ6vj3kwRIzwCsH9bAyAuf0t4ajQ5bHxm9kOntg2A2w66O3qrwy&#10;Y/x5NwnxzQok0L+gdoSsaQrStYn9t3Tyj1a5ezfalvcTsbbR2zuG77fLd399cOrTXcQkNrYxHRds&#10;oYN6RboJbmHqV6qF69FnUPS93GgAlpEaggU4ca8eAIGXj9mLgPEyf5OaHxiHgcPMtW1odlbIyosS&#10;qzLJqM1zNodIRX2LctyGrc0ZrrXELaL4FeSsLYOVZ0VC9okJkkKKk+GQwDsLOjDBp8uJDjOjjHAB&#10;FeIMF4pbKu3nyAFiCY5X9sjlXtdSq5iK5nqnofeXcd1vdm7f7ye83X28aZ4bi4abrztJNrie622G&#10;FhLQ6Q0USpLKsZKSFhIowlaoi9Nbm6mlU5lWaoVj8xQUyHCgz4UxEmq8vMny2Vr7WfkPlmwd0eNd&#10;BmVzVZMK9y/IMpt7e2zxbnFbPaumsdorKmsxTq4cRtlXxnMWcaKvwpCqKX0o3+bGuMkt6mK2BWWF&#10;gOpNWyJw6EpKp9hYvDKbDJKNJG6WavIB3xCDa3h72q5r04T10h7Ldu9re3/Zvce83O97ntWxy7kL&#10;+KCbcIustlalo1lMKx/6dLmJlF9HIzPkRqhcUDia99Bt9w0UpQyMRlmxTMHIZgnLjizfwhptNeO+&#10;kds5TI2JsrVmIyNri2niuMF3hTx9yTNZ6xLbY3FzCVheO0E4VBV5ZV3QY2VwJJSvLWxzMjSIj2ud&#10;6VtJYY8+U+HWYmagaKWGhiTELGlxQV4BwyHMdYkaMKDISaZwOhjERFRUVE9vVPd/dt+5cO13Vz3L&#10;7r2+97ckUu5vAsbQmW5Zpo4Le3Du7yJ6cdfzNmimVWZSdLeFII7GGKaV3QefM6iCcszQ1/qGWIN+&#10;Tutt7/xB1tnHlhUbqq7Kglb4u8DnRbbGMosMtu7fJammrsbiXdncWudgkYfT/fPuEiX2/tJBFYhF&#10;R72uAelbGBKdLt4MWLWSJU6lhDepLGUkxyiOFijLzyhE9l6P87+F/X1QNt3jNvU+22u0du39zve6&#10;29vZ7ncylVs1NvRoJG1R/lhUC6wZM0jLrQAYe9ZJQDGaagOJH9B9+IEV+bFzuAIWOUGWnynLoeG6&#10;/wBiXlhEHLxK2lVkqM7HDAnvrhx8fNUU0QClimkv+THCQrFa1U4Icdp50KBOm9qqsrNe7JV1+8op&#10;8Msr+6+UFsg7HNFHc1yRnm9l4c7q4XhLE9we99t33ee1u07jct227taApayjagj2V1DA+jpgQxyF&#10;5JEobpIS3/hKEBWpSZnaYsY1WPSVNOfAVFMuWfxxIbe+5cZznM8Swj4mYYBqeHArdXtrtTwsfscL&#10;vaTF5MauiyAtx+t4kZrZxBgJkIa0T1E4wI44yuEjyJnu5L8/4PxpXw/4z3/kfah/K+6ff/k9/wCP&#10;0fa/tvw/7fPHyer+5z+vop+k+1X+7P1f/d9nq/WOHrJ+j+nek6fp/U6fV+o6meqnS0/kcMaaYuro&#10;r5tVa05aeNPHVz8OWF99u8YPu38i++4r98/1i/iP8a/1Nz3+I/6R/wClP2P4n8k7X+r3+pf8x/v9&#10;fH8b7P8A5d8ftfs9f//Wsnr2HWuqwFLLDFJFjuC5rUAwkdzGEcBSueQa917ejhGtc1FVyrwnC3dL&#10;Ltmq+vraxtZNzjGmRWdpZBMBpEyKqo6FFIckvJG5Cxoiu2pbfLKR8g1DlXOuOauZZUoZ93YsqKGz&#10;sIUyYs2ntjyLw65B1PAG5gBijrpsFzazgpHvOeD3OgQgoVWuaZyKUNl2AMC2LXzSueoTq3tx2Kxz&#10;yQ2l5VJMchP8j16O85Pon09N9p75v+17q/3dr31nc1tAI1mUO0kjFgiXJU0MMscdQ6fmiBSBVqBs&#10;MHaSNmda6ifm8PDAbFdlWmAX93mVNkBLzM8Zx5smnyJD2Q7j5zTRIjrqvbNM2TAyenryqFEVJDhD&#10;Trb/AJEenuTY2CSNcbk1NXc4/aVJa+wq5lKE45gJrXBlRJMhEVpYhoZeHie1UVGryqp6a9n94W+4&#10;bfvW9b1vu5wbq13V3W/fS8YU6tdpLVZWLakV61BkyAxiVbm5gkqLfqAZamAzp/h0515+JyOB2qNx&#10;32JSJOxYGw9n4jt/F8+ps0p9g4htOZASH9iAtlW2zqGXGeazyIV6r2DmpIRE+R0OE5P80M9d61nY&#10;NuBX3fjvqbFcLqJN9Ex7YevqyoqMp7KIxtJOLGWxdfw6+wrnvjzGDCid1v8AlcNycSTtPt69vF7h&#10;s+z7ie4uHtg9rPKCth1G80sMysRbGXpgrGXOlJVU+Q6WEW2iz3WPcLx5rNRbaBQqo011earBeFMx&#10;WueXHHSj5T+VepvKL8d8pvj5+SHyoz7ybzfF9fv2x4v+S+V5HlGqFBOEKRsjW8S2Hp+k1lJyyDeR&#10;mTqaXKyBBxgRmopxmc1PUzYlaOysTRPkiNBOVTvmCcHmKRw3jrIhEcwRTJHGrVOxVb0IiI5OV9Dt&#10;17hftzYLHdk22S03u3tltorSQSSeoXWH3G8jbW0cBmkBFrIquruzGFvLidSXOq0URr5qEZcOVSfA&#10;45tru9i4pjlJZLBJheQx6avxqixK3Ne38K3gzJUU2wNnwbZLGTT41IsLEJx170BIGQriOA9ej2cr&#10;4jUGjFRjnMaxqq1qIxyBRERzGJyjEVycpx9OfXPHrDJI8qllVmLUJJYajWjNxJAyJOZIJOBLgkUI&#10;oMQ4S3LDsnyIj5QI5Dy2I4x/7qrNUgytJJ54kC7T0RVcio/jlU/pt4c1v7mvYxenpc/hEd7p7Ivt&#10;zwnpINHIxCOrOAchmRkf+GNVrn5TTAV8YvcGdXMK8/X3mhGVrWq1ruUd1ojXNVUTjj29vb1osXIK&#10;utSdpxRvgmaqDd21I3tFRw2E+jXu59l/RV9Oe34nvN/7atzdpDcC8jo0g1LH500u6cSq8WFPMARj&#10;ZCTUOKLhR4gMpckxuKKdGqmyMkpRttbCK+wgVj/uUf8A42ZA6CLKhw14eUKNVXsZ0onv6bSrmWBg&#10;Rq8DW0TIHU453zOT2UUKNc4Ha7Ye4rlc5O2jnJ7dXP09dB92bL2lt93e9wXd8+/3m4w1SNIAsNpc&#10;SFlV+qJJWQRhVerxoW1COgFcP7jplFIk1sRwHLL78Sn2BV65op0rKUyJ21bXOcZfMsI0OhNUU2NZ&#10;TdT7IMeVEnpc2k2O2ligDJH3o0dj0OkfoYjHO9OpGO0jW/FM0vbRCoMaKArFePnmSrXPKge378O9&#10;lX2X6+uab62MLOdytyhfyFmPUQhW/wDCBAXXqyquY4jhhjQgj9nx+GIltBJiOaJozDd1yTsloNny&#10;zEGqhO0cgaN6oyK3o4Reh30ROF9Q432Mh4LJp7e4bUZFkEyorKEVmzEot1YMiK2xj/fGOkhrKz4y&#10;db1UKten9pV6n+vR36JtkO097d23UkiS7tZ7DZvKrRvevaQtIzQMIzRnlkKsoWqyEqZKMoxvaWM3&#10;qpbpbceRCSxUNprwopFKmmWY+GOsL8KOa/OEfBaDQOo4eY+Pmo02Hl3kjRa7fvHM8dp8hyiBa0IJ&#10;utT43Uysq2EGwf8AFDXBuCLD9pYhICN0+m0oqm4uSwbWHTRYkZgiMhPs4wqcESIKPEpnQKxIgUny&#10;zMhxxsCaQAsaOxXEE9SP6k7c3HdO39ihudlbcrqSdCZ30tLcszuZrmskjsyrVuo/SSRXk0CIqI10&#10;FzqtfNGZ2kdSCKHXQ04sK0WlflGR+7FjW2dm6N0pDyfWVtszMr25jSQ5Hk4MIub7a8rJsktLfLds&#10;xssz+XfWJMRpY5b2bPnyKmnuK+zviRA1sqMGDHQJHhBSWDltGW9hGYyVHZFqxRZQpRQLGnQLAbqy&#10;xsoxCiHXdntSwIIjHCe5/KK5E9cwTdyRSWvbNt2zHeNuHrp7q8lNvJDUTW1xCourC2mXX6xHD2Dt&#10;MpWdIwFXRk2tWSVowrHXGSzMfJmRQgjgcv4jnXL44pjyDeWEgqdXRNGYtmM+wgZnkWebnyXLMKts&#10;VFZvzHBc2waVEzrU+rchqA2U3aUe6bZYRYluK+VEtoseH0OZEUyi3WqR438dhmBkNdEkNrLEY6la&#10;YzpJZz7gFNTnlRGw2x4KylaUww91xDCVzv8AM71H9i7Mnvd6l9yLvbZ9g7me2kljae/a8kij9Otv&#10;+pXsMTKXR0jrHZ3N10tEM58zKsbOo4ljfrdNgSOIYsVHItzz5LwNCOGCOl1ZZzMjleQ+bVd1oXPr&#10;qkNs/Gp17uge4INNjmO4DXaqtd57crMOyNuZfNzGDjncg0NvkKUxK2qtegRniixF1SouX47Zw7C+&#10;paqqgPqwzq/HekCzcfHIGQokgT4wnxLIKOkOdKY5ijU7GqruPUh7Yl9uPdPtbetv9ue/9yn3prqa&#10;yv8AcS0jC/kiMaP6pWlDRGRY1SxkR1kitmkS3AQkHa3tY7ryw3sguiaFiSA1c8xqoCOCnM04YcnH&#10;5ni75Ia1yfVOjN3btyHacnNrnEdhb2spt/NwfyDkQTY+KfKzjGMhvIl7iC2tdSxIOKWEGQCeKily&#10;WRBJ1J6V1BYOmVQZEV7Fe6IY5Y8uJWzEOIsp8UzYkVYo40cndc0xCqikVjVazhvql/c7YRsned7t&#10;+/SabdriCCGeGe9tSphtkmia6mE01xNFoV4I7ZG6EUzrNLVhQOLu0FnOENyJGLUqGzGVan4Hhnz+&#10;OK//ACVwmZqvdue4fmYattJDt8RxGDkdPkmzcXjwLCpxukzLF7DI8odkGQ5rY/b6yPJo62tjymVg&#10;p5hHmPeVGIwe+G+TClGL8C4gwIkIcsZ3vYrmjT+xHNHHEdIiGjHFyxgVVVcieyuRESNW+/foO+bZ&#10;ttjNumwdwX1/PLbrAA0SiRlDXBlknEV7DLGxMk12gCAVVlRnJ3aAPRQrJIa0HIA8DWvmBHjhrqnK&#10;S67ymgh1Rdj6byXOsrtb2ktcafWmTG63JLEwAX1VltxmcWmzGLkNBOKt1NyVgzBjPXrcyNIe8oqN&#10;EIxhJM2niyYCMRr40qU4Fo7vDV45kQ54xTyBhD1ohHdDl9kT/Bpunctub5LHZvcm/su4ZJmkEttC&#10;G24Or6ehcQW9xHDC0rBTIsXVjBOs/wAVcRqEulKytWlCRWmWVDQ5Z4T0zOaisuSxa/cecUGSS59h&#10;MFEwyuWs1a5hJ5UHjmX1GC5RWV+MSbSxjxpMgVZ8+uaUimL+1HcpjI6Pv2MeTDjz/tQhJ3RQ5Ta2&#10;zO6Q0blPPa9r0SMTnoGrHJ+v68erZ9qvcz0Xau6bD3H3jbW/dr3BaGW4hfcLCOOIlRFaMroTMjKZ&#10;JBIBSqFV0+YvjTUxFwguq5MVBFOAArzHP8cS48W/JbG8C1jm+C5Rs7EWbRlXzHYrk+3MEtNsavrc&#10;do1kDrIet48WwFJqcirLB7pEwM8RRvUQXjagnu5RN1WSJVxEOyorbqDGFPOItwaISzxG6aMLUbTC&#10;KMiSvnCH2TojkeF7WPRVark9Xz2rfxXG37Zue8XcttuYKxtNY9VbXcrOUHpTzKtNCu7a4aAlQZEY&#10;oBXEPvU3EXn5gkRaZMCwRx41yAyzyrlidej9i0lVrQIcpzzMtU5pbWeK49e2ukazLqvWPlfo+xJb&#10;Fo8g2k2CaJKx+FXXdw6ypyDE4cuESbFkoJRCIuVceNZS58oazoxIzFDKaoPjtsZfxxGJYVnUZrEc&#10;iGUbyf2kO5iryqpz6k24LfdvWNhYWu2rJbT3NF1PrFumsqkUtFMjRuRrQKJuiGowC5YNbzcSwQ7f&#10;YRqpWXSORJFMwxpmDxBP3YWex6nKtRYdhGFrQ4tfU2TZQOdjc6XffyH/AE1xJb2fUU+B7HWJSyre&#10;wo50mtSwgQ2fdiY+KSwLhsG9GetkSKaVMjSXNXIK8BGCTGGkiwKc86PJQ4rQk0IHy5UqM4YmNKRV&#10;jtc3jp6vf1F+9p9jjsN79R3PF2/3NLaiVLtw11dQ21Qp0WkjKIy7dRAIfzBWsb1YgLWsMRL2cknT&#10;lVA1SKuBWnyE+UeFD+/CQ2fe4Ji9BlwLzKn+M+c5Fjiz08gZcXI893FQa9uKxlRZa9psFvLiFSYH&#10;EyZJ05xK+oGl6kUncCXsneNqqdnF/GbLg1sQdVW1cqA2PRtfGtpAh10xSWDgTI8YM1rbByKNgxo5&#10;Fc3qa5Fd6qOD6bfbve49v7m7m7pk3HuLdre6lN8TLZJP6iANBI9o07xyNaqdbtI6koQkwITN/HtV&#10;ojRi8n0mXUdbHRxGRofDixJxHeh8E/Ha+qsQyPYGeO2Vl+6KXPsqtt93EXI9WybC3zvEIsjWR+xl&#10;GXXVFHdrZw/u06ZPkRS9gqhliIwLeXXxTNmWMSaC3mwavJkgLY3FeA7WCg0R5JAALYPUvSNyq1Gv&#10;R7lVXe7uOffjH3P9nJe3d72Vu1No3Dc+w3uI7ayupYTrutxWMGRbVAlXRm1tDoGkp5Y2cITgPd2b&#10;27lkRzaliquQQGI8PGvEU4g1xVX5FeNdvqm/TJtGwNn7C8fc3zQemtS7VssZkR3be2HVUMG5zSkx&#10;GDBhxJ11xOd3688aF8eTFVFE96td63XFwlCgpliyK3HIwFlfKh9EkHaMTtikO6BfIY50gqMajVc1&#10;yv8A6p6DdtdrN3lJLtmxTXL9+SzGE20qskmuMVaNauUYrGjO4Kq6hKAGuGkatI6x24LSE8BmT9gG&#10;Gt1rqm83Dd1mttfwLDJNz5jclrKellOJTzyyKODNlXlTBsTzW0MkQaqpkHmPkjGeL8FUbz1K1U7n&#10;OusS2eOqZdQ32TIQjzKZkc/T8M09ghpdRE4eN1iwTVYA7kexnLuWqq+ttg3zeOxrjc7bcbJI5Irr&#10;ozdeKojmiqGiIagV0qGeMEOAa8CMNby0M4Op9PI8q05H+sfZh6/FLzf8lfx+3WxJGmp8bAbLILKq&#10;o9sAybF/lT7+Lho7s6aoyOwKsSyp8PJNtflW1ZDJFnylaMiFaxEa6IOtsProGfb1y2R8pIjpP2vp&#10;YwCjKGnk2cySrEGTqPZhSO1EQqCc16pxz1oqdVeyx3HZd82272lBc7tuk6jQ1wX9Is763XptqNvB&#10;cu6zEKMo41CqyjViLb43Q2iyto5kEvVIUMeHHTUeBH3Y6svOzyZ2Ta+Pn4g9MYlXUM7YOZYpiGXz&#10;5zopqsYpuQ4PgmKwXyZZo5QxMMnWeVk+Y6EOepo4Xcq1AlGqczrIJttKQOIsPeWt3RiFjWOyjMs0&#10;qclOk2wPJrYFm51MXIGUEAgxskERPlcPToRiOX0V7f2uw7c2i7n7kMdlZWU/UurmBVgNzbx9NR1G&#10;j0yJC07AELUCHyFm1UFDXM8kHds91uO2pNtMUXmlJCKUqBRZdJJo5zAoCMj4Ymt44afo9L6ktZu7&#10;7io1PT6v2TOtttbNwGkqsAudtalxZ2P0tfFyy2x8EHKKXVc7aOTgPKdBARi0TPimIZZL2N3WmKWN&#10;c2vjTsSwqCvcpmyKiPER2QWdyjP+GZLYeKWmHHlFGnKz3HO3uEYIz3Pc70ts/dW27rDLuNn3ReT2&#10;TJcOswYdCOAEBvOshkaSKrV6GhCVVniUKoM2gsDuzx32z7bEYZA3mE3lUcSFATIgGjaaZUrkMFOu&#10;/IjXOaNzHJ8Z8id+ZdjNjA2hNBse3nrF1FjOAhlBDP8At1pFvWbAur7G4FgdBixJtdA6o0OTNrY4&#10;4oBvEUlPZUVtKqcwvrSGAOKyr+0tG5IWsh18Fp1e3H4dHU0LGVNpZuG/9oXA+4ACxBO6VVFAdxd1&#10;bRu+y2O99m7Iu6SPvENlFHDaLdF5T5WuJZpLlFaC31fmSyl1tJGfqIXAodhF1FHazzBBWYRokkYd&#10;ZSKgsXapcLQCukha0ywh9sbVw3bmrKbY/jDqzGtpzC+QuKaewbEjaaqNgzszy2DD+GTbN3n+b7Xq&#10;hZng+uol8AcmXZDtg4bZTpKzobzia9gZz8Jt7+ltrnGZqW86lbEkWk6tsMdvKCCEPUlBdlBUSIFL&#10;ZHhdLUkzCqIaOEwR3uIjkMyzd02m0dwWGy7wsXRncxxVS6huJW0Uu4EMySz20cjH8uEIzMJWeJQg&#10;DLmSKtxbKsDIWGuJ1WYTKf4IC/ysHox0A0VWHCuDp8ryPwbV+zaTVW1aWvqqXPru6wzFaudjG8cB&#10;2Hm93LhCFtzA62dsauzDO9V0GSMMR1PRijlsSJZGlVkdkNoDLHNcZyWyrCwa3CtWZMGfIE/D1vsb&#10;hJV65EE0Dm/ymPdO6MnyCxOzp7rHIUcgbXKrmorXUp2udhs97nG+e4Hdm33tvPqv2i3KVpN8mEEk&#10;z29ils5aws7UaZDEiLGYWaNkSpIfT2UL2kBmsVkeFD0lhiAIda6UJUVeKM0JQ+VgSCAK4r20BsnS&#10;1ZmlvN2L5XefOpcsxCUq+Rrcb3ha5hb+duXri2UXUbXGgajWss9npLVGrIb5FpGjMjw4LqeUglDH&#10;kMSQwjsLrLG/fqTVGRY3keVzH3p3WWT04L+JXRIkhkWVIjzogWR76dGkjcpY0kpA9kbmcjUbeqx7&#10;7Y+zt9tu1d+9wP1HbO32ks+ktleSWTzSzIzwxyLrUxq+sCN4kWUuVPnDkKLtlRNNxA0ggLIZjcx9&#10;FxM4JdLeJi+iNTq6Loy0WhVQOEqb3U+g9o4xqPcXmfj+5NB6giR9OpicTSe1so1JOynMMspbi5xC&#10;DmmD2F9X22IVLX2UVkOyqI1XczLCQ2U4spk0qx0ffTMTwaqLUSccvs+yCaxLrOJuyVyGPgZ7i1jE&#10;jq5e3WzsriV6V4jAp6usgqWSsztKThHeiGzw99d8puu5/wC6Nv2vtz1CwbcuzdC53CO0iCiRTIzx&#10;2skxnpJdXEz/AJSxFghYqMF1s5ZILveJ5JJ7l06UQSAFhHqB8oVquagamyNKnxq6uD4z5d+UJ7rP&#10;cO3Npbxv1JW3DcP8Wq/xBt9c7O8jaDWmHS68OVxj2DsgBpq4yiflcqvn5rb31lJBSAou+CL3ZDFV&#10;a6YztK2dEK2mzEgspq6+NkVFaFiQJ2GW5SndHlWEizfBkxnQIj2DiRF5dCgIHrG0qI1YV9SftVH3&#10;v2nczPvG3Wu57FcS3NpcrHJcQ3cCIDLB0YyyutwV/PmUapJhIqO0Raskt1dYtsnS3CUkJPlpVaCp&#10;IyovME1DGooMMH+V/wAP/wDXXRR8msc80tj2T+NmR5pnOkNi1WP5rkWN7911Hq69bbD4OI4dHvGH&#10;i5pdwTyL64HFat9k3zRxpK17iPbNnHJd1XPmQp1kycpCxmU8QkfonV43scKeOXNacoLEJDdJAlaw&#10;bkYq9SL9fXkv39b9u9wzWW87R22ljZrDW6eF3MNxMuaypC6q1uxFVlgHkRqBK4OO0chLoOJrSuWf&#10;h8Mccu3H6ly4eJ3WvsENry1Fj+Rf6lXIr2VYa9zqch4tjj1xiGOW1ZCyHXl2yvbIhWtYWTPjJLGL&#10;47mK5w/Rx1xgljQbCEaCQxyGrp716mme1zu7Gc9Wp0SCORXcLz3Bp7eoytve3dpe7vs+7RXUCRhL&#10;m3UUZAQNE1KnVEoohYU0SmhzONAtMwmdcNmSltzUlzktHZVuQRqCFWwMipUlf8ZW0koTWwpgaoqs&#10;WVThlmVrpAPeDLIjHonVz6TGUvmx5I2vK6AOWBSjIWUeMww2Od/fY9OkbHxeeXKi8dL05RfVqe0M&#10;ex3jNXaX3O9tpgNENrDdPGzUXpyRvUyRzZAKRq1p5GWtcJZgszKS1K0pXL+qmHw0Jj8O1aKeTEZm&#10;XBp7uFBgBr8eo8sJEu7ALRRqqXj9r35VrVZOFvbYHtqrjx+kZmLyqN9YVlqydbygzDhXIYAYgZLW&#10;hmTI5ws6JrxWEhCtmV5ukZAsd1OEXnpVGqiJ0z2p3h2xfbbsW373Y2htO2Ny9QV6T2q6ZHf049JE&#10;EaC7g1Ok5IEMsWrr6nFCTitJJLQyOBRWrpGQauYB/wDaPPE+dX731fJxHUGN5xheOWdX4sbSusqt&#10;aeQK8wrDsvp76xX+IRB67x9aubi218ddImwr6eJI9fZUrmJN7koa9aEx+iucdpizb6woYhXWlmCw&#10;vZ81oID7GXPlzYd4WolqaHKKGCg0e0hUH1uViMRiIvq2u6e8O0N8vv8Aa3Z9juMwk2uLcEsbCEiW&#10;S0PTimtYbmPRJbySSnr6YUEjLFraSrlTH99j3K4tLbb9ugmAuLhVkKKdcUWkkujAhk8yhSVI8rMa&#10;8sWHbm8hdMb52NXYdoTEtwZ8wWqMA2Dguh9Ya+POzOfrKtwvHcRynSdLtOpZByPCIt1khZliJ9VX&#10;GmtFWClkluOdRIYVeS2CV9mFbqkyuJFiV7KK8iSBKCWR4Yw58jJbWERILxJZSnPRsETVDFYxqI8j&#10;lVsY3j2rlO8Rd67PtV1t+63FxKxsrlZBNCIlkZIrSObql5pI4yIjPoh1lmfUoUF9tT73sNxDsybY&#10;t913JMiKGhiHIs+kjqUHPzMQM88Mfn/h1g11nevds4/qvZ/jdlmVZnmh9haXv6GZY5hRVdVJyK1w&#10;zHvHXXuZjsLk1/aYBiaRASsosCQLG9lSJBnjhRxjMgh6vq8hPl2V6o2Zj9dlKAn1t3dAkx8yr6Eg&#10;Ati2aHo0nPkUZJEV5Ea5SoVr3K5FRyv6pP3f9Rdp2zZdldpe7vtHu0lnN6S6ghmJ28SSM/Ug03LI&#10;nqGgkVTKBDo1LpCsAKSBbaS1hNvfapn1akXONiSSRmKk154lpmP5Qs51pQaA8a/P78d+882wXISa&#10;9zjWGsLqrtdJZRmU2qtPvGuqyJlEamxeHtmyxm6ror7CEEEWsO8PL45GDD0QP80Zu2tjf6OeA2H5&#10;nUy808pCw8Ql3VBBGmR6z8dcPivNvfY1/bQJdpVkBl1D01NVDeCK16y58d5HSBsenP8A789x7D3V&#10;uln7Z+3Xb+5bbvXdG5DcN49T1lR41kLWoWGQLJGvUie4mk0gSRWUYUGKfTjl36mfeft/6cfZvv33&#10;U7jtJI32+zMkcDtp9RcuQllAlStDNcFI2damOPXJQgEYuh/EZ4+aJ2X5Ab18tNb6V3JqEVnsy/zL&#10;Pg5/MyOBgmcbay4rbisg4dg2Z09bbxH6viyyrPtEAMc+T9qkQCti98DrxNe4DimrMEw/W2CVEegw&#10;zA8bpsSxemita0NdSUMAFdXxuURqlK2PHb3CO/eUiue5Vc5VW6dm2my2Hatv2bb0K2dtCsaV4kKK&#10;VYgCrMasxpmxJ54/Df3v3j3D7h939zd99137XPce73011cSN/FLO5kegqdKgnSijJVAVaADHSunt&#10;7f8Ap7+k7unTOufITWGW6b23j6ZTrvOIUSBktD9xtKhZ8eBaQbqGjbKlmV9pDfHs60BWvCZjuRoi&#10;qrVVFYd1drbT3lstxsO9xu1hI6MdDFHDRurqVYZjNQDyIJByOCntb7o96+zHfmwe5Pt3uy2PeO2N&#10;I1vMYopghlikhk1RzI8ThopHUhkbjUZ0I945/wBy8+q3Cfgv/GeZFRmhreN1LzzF27t4HSqfTp6c&#10;34Tjn29vb1VqfTx7cJRhBe6vjcMf3g47ds/5r31w2zDT7pWrrwo+2bcR+y3GPFai/X/2Iv8Aj+qL&#10;/T18v4LPxxPRGs1ZnYURvCNDu/bqtREXqRG93MCccORF9vZFT1ov0+e3cchkjivFflSYCnxB0Vz+&#10;Jwfi/m1fW2KV7+2zV4/pdj9n/usqfDGlQC6lf2xK5V6ld2x9SuVqsc5XdKqqqNVT+qp7ehMX8HXg&#10;DA6PtuKbcrO2nA1r9+bZjdtEd1IxnRk/7Ua73Tj9fSD/AE7e3cjCRlvOrn5uohNDyqYjlhdf5s/1&#10;qAgt3ttbH47ZafhkgwAmVFRYIqWFXXTkUrCubMgRJPJWNRrCqhxERSMa1ER31RE9KGH+GrxArhuZ&#10;T3vkxSMVGorajyc27Db+xWuGitTIXtXoc1Fb7KiKif09fN9PvZY0iDct0iINRpmiy5VFYDyy+zBG&#10;D+bZ9Y6HXJ3Fskg5g7bCAfgdJU/twkbnVmscj6f5BrjAr3oe8jPvOHY7adBHtVhCN+dXH4e9iqir&#10;9VRfRin4jdABepa3dvmxTmVeUPWeWu0hFY5RtF1NcacdepBNRvvz+1ET6esv7GWCx9K17+7jijHA&#10;C4g0jnQD03jngrF/N2+rOgSdO2ZY+Ybb2ofuW4XCfn6A0PaxRQbTSOobOEBhhgh2GtcMmRQjPJSW&#10;YYo56UghsNKRCuRERHETqX93v69P+KjEht5qvNf8ktK9FcrSQPMXOFVnUvt0pJgm/wAqcp/ii+/p&#10;o3sRHJVX9yO4ShNSDLCa/b+SPtwStv5vH1JWra5+zuy5xXPVt9wuXhVb0HDez/CbwxthSA2niJ4u&#10;2IZaAbLDYaA1VMHJbGcpIzZA5GKkaZAE/cNHIvQvunC+iGR+KA6iUVb+RX8mMBvS5EYbyePag4c5&#10;Hva+PZ4tIERrntRV5T3X6+lH9krhSWg9yN6D1B87I+a5LwCN5c6ebLliTw/zj/fXIT+0nYsij/8A&#10;pr5ftpS/IH20x4Dwl8Motj93j+IvjDGtuuKT7nG0Hq0FgpYQSxoZPmCxdkhXxIxnjEvVyMbla3hF&#10;X0nZv4ms7e1VrfyY+egXo1jWPt8/xm8RrWNRrWq1cdr1exGpxx1InH6L6byez3d6k+k91rpDWvnt&#10;2fMeNLpa4MWf85D3IX//ACnsZ2pNEOIhe7hP3FpJueFjE8avHKCF0eJ4/aTigIY0l8ePqzCAhccx&#10;e+cyjZR9HcMdetzuOXO919/f022Wfh03Fk5JBpX5OPJuac6ResuQ43jF8YnwxKGM2QZtxWFkIIT1&#10;aiLx+1VReefXze0nfXpFt091CQqtRTZALVvm/wDxkkA+GdDgrB/OS3daLf8A067S6VqRFuU8XHjS&#10;tu/HjhXYnqXVeBU0PHcE1lgGE4/XPmkr6PEcRocaqIL7OWlhZPh1tJXQYcVbCcxDSOhid4qI5/Uq&#10;Ivpo8a/CJ5Ba523Xb319+RO1TatVClV0PL828csUyyzJBlUD8YfCnktc8mgsY46AixRIcRFjj47X&#10;Q5qKgW59ofdBt2h3tO+7Gfc4owiySQMG0quhVPlkFAoCioYgZDEmtf5z2xS2gsN1+mgiwrWkW+PW&#10;vMj/AECH8WOCPZuhdS7e1XkWk85w6FN1plbmEu8YppM/GI8g4r0GTfIDJxuVUz4kgl9HbKK8RGKY&#10;quUnUj3osi3eH/5S4auaHzd8estZ0tb/APRT40HpetGpwnU3GMp4b1Jyiqi8oirx+nB+37R97rZg&#10;6927QZAKAmM8vH/SAc6cOGJBb/zgfZa4K+s+n/foDz6e5RSfhqVKj7afjiIMX8UnhjUPabH8JyrH&#10;pA5D5A5NZn+UlMwhOHO6XWs6zRWKVjXuaqKjntRXdXvyNgaO/MNig5I6LcPgJkI5DyG4yHXm8Kwr&#10;XO7iNEIlXcHIwaI/9iq9yh6URnCc+hXfvbXvt3fHYjc5tku2tkCp0pJIMgFFCvRSPMAasqP/ABVO&#10;LR2X+cv9PdkLSKT2z7tgiSNU8qWD5AUqf9Uhc89RFTx44jTv/wDAV4HeSdtSXexDbvBYUEWNDh/x&#10;zYVRXQCjjrFcYkiplYfY1KmtliItg8YBrYvc58nukXqRS69/HDnm28qp9mfke2vS+R1xi9gGywPQ&#10;WFVE/GfGLCZ0YTRiurbGbFyXW28kRVeo5ORKUQRmIFwjsc3oX7a9mdy3FoLz3I3FJbONg8e227v6&#10;VGzJMjnSX+YjQirXMPLLG5jHJv1R/wA3Lvj3E2257P8Ap72m77V2O4QrcblMyHdZgctFuImkisVA&#10;P+ZG8k4IVoZIDq1zr8RvAbxS8GqG5pPGzVFRgxcjkyJGQ5CU8m3ye3bIlLM+3JaTyF+y47HP0qCq&#10;rWQqsLmo9kZpFc9bbYUSNAjx4UKMCHChxwxYkSKEcaNEiRhNDHjRo4WsECPHCxGMYxEaxqIiIiJ6&#10;6Egt7e0toLS0gSK1iQIiIoVEVRRVVQAFUAAAAAACgGPHWa6u729ub6+uJJr2Z2eSR2LO7sSzO7MS&#10;zMxJLEkkkkk4mG76f+z/AG/4/wC30PEvHPv9U9v/AHf4+tn5YWtzTUK8RljW76on04/T+n1+n6cL&#10;6EIn0/on149vf9fb+npI/tw8UcM/KPDxxqcv6J9V+nvyiov+P6c+tif9vKf/AEv+31qcLqOZ4EY1&#10;c+/9P9n6cf7+fr6EMROfb6r9U+icf059JNww/iA1ZHP8BgO5V45Xn2T/AGr/AF54/p7+qWvzm7vy&#10;DEvF3F/GnWz3H275l7Fx3S2L1gCMZINj0i0qyZSqvXreKPaS5lbUGd0dPx7MruU6Pfnb6h+6G2rt&#10;i07dtZG9duMh1KpGswRULKKsprJIY4xUFXBdDSuPV7+Uv7Nx99/URP7m7ta6+2uyLI3mYJU7jOGh&#10;sU5ZxfnXVajSbdSQRWibybKsewTGso2BmVnGpcQwLGb7Msou5iq2JUY9jlZLuLa0kq1ruI8CthGO&#10;/wDVrR8p6kXrHVcbWOt9R6MwaRHj0mqcMo8Yx4bVbGLP+wVn2uVk1pWRu0sqyu57JMqSXr5cZ6vc&#10;rvfmwfaSx7C9nfbbft53vZbyXcJYUTc5xDVA8vTlNpFLIaRxv1Y5AAK6pXYFW0gfqMto0exkvEWW&#10;WNyQWRSVrWukMK5jKvOnLH5x8vyJ16a88ufMzeOD7FyrJPIPYUyXtK7LQMlRqOqvbumy3END4rsy&#10;1LOgUVRjuHHxyJDG2K8zWEJGE4LhjVj7yJ6Ul/RxJcK0updykoUyyLGQioQ4ESUd0giuUxYHDiMA&#10;3hytX9rkTniqNp7ek789s++tw2vetr2jZdla3e2s1uCixxwOxRXiUKqLeKY4Hu3JVmVmeNnWuGrn&#10;QQ0zBHVVyOWdaUxW9hmuDbt0Jv8A2JWZjqjVmMaXBT2OL6zffTq+RFjxbE8WhhQMJggFDZJymKaN&#10;ANkcohYxZbXFkgWQjCKR2iVBLiC22qrDHYJG5AriuOCTGgALFcIVjwJPkPl37I/eUbmKSM4fCO5d&#10;ysz7dl75sO0O4z2b3FZdxbtFJt9JIJJhdXDQlHa1A1dNLfbhKbdZIX0TVDOn8AdXCPNMFRiSqA15&#10;8OIOZCg5E/Zh7dbLs2Bq7PxaH23hO9bynsPHNI1dXMyqFsTObXG8iqbefhXXayXU0PBtFy7plYU0&#10;GeyruhWrl7Paj9oaXr4To0NYdfPDOaC0C2PJDHVoi1x4pPkl63DjR4LWGM1yuD3ics4VFcqo27N2&#10;3q7m3m237uHY7m0sdy2giSKWVDcxywyK0duls2s3L1jehmEcbLI0pMYUa2pjaW4LTmupRkxJK0OY&#10;oc2qBwyoDXliUmz9gvyLYcHY+0MEu9ew8205ayMjx65yeNOyiv2Di2WVxsRoIVEybkV5sO3sItDJ&#10;DHHeDqalopqyWOjhax8lR08kNBTRpLO+9iWFtWTZNlYy4rjMLYSFubKwBZNQs9Hla57H8KpeepnS&#10;zhVpHuLa4/czvnd9s2Ge1jtvQ2lzaxW1pHK0MlvCnpbS0mtvJb6GIW5IISGMZmR8sOr631SdWJdK&#10;lBTSoIA5ADL+7jiLO2qG48kt+ZnjYg0tZKu8JwHZeEYhrDAMZyolLNpdaYpG03qzCLDV6LVYMCHB&#10;sBhsxqcAa6MFBSlkTOtiZ4pBs7Kg7jZlqMM+3jlm2DYiu7dUqdMukrocjhoBGIxUejkYR6/vajU9&#10;vRD3T3btbsrv+0ivNi2V9xstlla1sUcKI9yLK8V/eyogeXSAXiaj6A5V6M2sJw3I64VoACsZFAKn&#10;Vl5i3PPOh4cOGDDy3zDVOpvIJKiz1PqeybrfUN3j+IYRTZCQja/cp3JZYvuTaGZ48MJMqu49eopt&#10;WFh58YAnfGkOI9jjK9tcSFJeXpbGdFjtYaJEDGB3Y0lvMdCzo7WteOW4YuUR6f5URW+uH95TdrRY&#10;tT3H6jKzJPM8jhZYn/NKQSElXg1OQxjNCzOr1zw4ADZM2Y/d/SuKjr+HbU8aJc3kuSlnlkCbJFdf&#10;cD2kW0DOOQtjBr5QZpo9ZBjTZhXEjdSPaUytOiq70EvqUd8xqpPNGkgj9sgnjYSLNUbXKFZsApUD&#10;YOG9yvaAvUN7lTrRU+hzsXvW47BuZy2xQXVhcSE6wxSe3DEa/S3aqZLIsAqm6gCzRqp6LRt5sfUA&#10;PLT/AGcKHkfiMLXTW5TahvFv4uPY5cCdMrRtmSWPg5NVQY8ph5ZMNy+vC6zwyyuixQgmW1cjbePF&#10;G5sMwXvV/pPhoVJdCmgiGiyoYIcgA5cRYkYlisdY5LJQicyO3oVOpBI3pArkRn+Vq+p3ed/3sPYs&#10;/b93ukF3tV5cXMcjRTde6S16ol9H1XDTFJdVGkdmN3oZ5gWLDCJUHzNGGFa0IqQa8anDh2u6Z0TX&#10;lziK3cBmO5ze5HUWP223dkOT0uAHtY+RmwaPf5CCXlFbSX1qfkslZLy24QkWWj1cRr/T4nMntaa2&#10;P1yYiMbBNCa1pHGKZHSJEhGKJvswjkRXI7j6/VPS/b/u/bdmSXMPZe2LHY3jFrmK5/MjESRssUMY&#10;cOTVgjOFKaqFKhTUOInABHRAB+yv2V5eOC7DfIyFrUuURtY14aqkzYjI+T47kzBXdXMoK8ZvtmOh&#10;WwDLMOK04oxTPC4Ti9nsew3qrQkbEQ4pLOePdTFQzEGAxIUSyWua973OEGVKQpgRlO9xn/VFeqIv&#10;siJ6U3j3Yu/cza7Pb9w7MsYo4WZnhhlmskuKAAF4YSqzSqtIoy5LBA1BqYnCbNGn8NB/yin2Vyz+&#10;3C+2D5RZH5CU1FTZZq3WD5FGZbSyDid1kevqrP5kNAQIdnkWOYpPrqS4y+JjEQFFGkqg5Aq9r3t/&#10;vveVdthKoJFg8DHtmwHiry3VnZSHwyHlRiogg9YnuPLG17V/4ZEYwrvZU4+rfY9k7zHbUM9x1Idw&#10;iN6NvsrKI3BgjdNTzOpWNLao0lrzqSvCmdamgVD6kAHygcv6wMFOM4zsmro6e4xuyNUZIOHnR9b4&#10;Fi+Kx7wuLAsseYuRWdc26jGx2ljHjzWdN4suVIiw1Q7HCM0fGX2Gb90+Z/L7bo+y/L+L229/ufc+&#10;18Xjvd3no9+3x09H6ceo9/5gbB6v0H/lHtHret0Ovrbo6OlXqdLT0eOXUrr6uerljXy11Zaqf1+H&#10;j8MJn/UrA/4h2f8AQHWH3j5/d+6fMyPtfD+3/H7f2zufD73Y/wCI+5f/ADfd/f3OPX//17Lahj+z&#10;DV7XP/4CPHQLjPI4HbjMez4PeGgZ7uXIrupzURiJwnKcerb3G4RrCkSoidTqmVUVOpqbQfUCNi9u&#10;vlIUoCTIW1EqwOLknRBBGyDIk5+P2iuVPsxzI5K8Hw7ZwwMAEl7Nm1dzGqIUc10MluWvmuyJkG3J&#10;KxBgAxeY/aBIceQUzXv6FR6n7aY8lpkCQgeWKJEU/WBiscjlSaxU6WSO579QEcn7VTnn1Hh3NZbd&#10;NavewJKNeo+TS51ZAwGpLx6KALcaTVgxGkYYzGqUyPDCOBlAIoo7CwIdmwElbqa4VMyNbtfIAsZz&#10;q2xI5xJlJGiNRGRZbhNcU3c7bkbz6NxvlmsIo0MN/wAbtOkEC0jkU6DcwoTOX9jmvZ7jfxy3hU9R&#10;2WPb7far6YW0idYuIlcqCI9QKOgGYIOUq1oSQRUUww6jF9FBhIyWUMOjtZrYVh2pzrGPVAspkcCf&#10;bCPC+snxRg4l9+PJ6vmA6+yXqaqIiJx6GyKGBLnunsY5JRFiKV6KrmK2E0qgQaKqo3h5/wBy/qiJ&#10;6GWXdO77btjbY90fQBZVVeQ65USkig+YJTC6TSIJFQ0BFD9mAkbZWQxcVrMQ4AWoqnZeWBGeN/y2&#10;FzVaWPe/LO0rfkCIDHgoBvDFH1v6utHewWck+nRZEaEBwxNIZytEivcROlFITlyoiPb9XL1O9vov&#10;ohsce0dzzwWO47xKhkdIwS/kRM6KuVcjkqjSorWozw1v7hrbb5JbcVlUVPH+nxwNxwNDlFhBo7Od&#10;PhyLSVAq2Pk2D1FBjFe9BCisGNilcM/DRC6hCRXryqfX0nsYsb6ZYyx2gCRICyZZKFxprZxp0Fr2&#10;vSyescTRwAk7itZGM8henhf28dPqw/cnZOztp2q0Xt8QNu8EdvFeNASIzL0vOpWRtTSagCZYVSME&#10;MHUkhsQTszeN33N5DuKydIlyupaZBiBQjiAPHjlTEivJPBtIYriuESNaZRXZVnTMYxSBvIdHjcrF&#10;cbwzOTQSAnYPEBkE0kzNbqCSGw0+9pocCqGZCB6TPd31cdWN5UZXdKOTpHyq8OenuqcfTlU5/ovq&#10;huo5CS26Voat8B4/caYsRq1IBxChqKJzlaTuEG1p2kE53DEevSjkc9qdPQnHKoipyv8Av9aOGP7c&#10;VVF2leqKxyIRjk5RXDVq8orXc/qnpyxkQTXaK3WC8QdJHgajMH7MJnVkvLAhO8oZkwyzkkoFrQPE&#10;d8JwCyOoT5vcG3uq9iJ0/sc1zV90X0kaOl7LLCsmvQYXySu+3kVSklMUpHikJJO0hCIiO4RGEaje&#10;eFT6erP737yl3S+2TuLbg8l5HbRL6pVWMQskaI0fSjKop8ubPHI0lNQYknGGlo2knOg+GH92Rsux&#10;ySwqs8rZ8Mlk2BV1gLMMCupjx31tNXVUiGChx+PDr62M1sUbXlOx5JJGuL1uc57vSkgQez/wkYjo&#10;oY3dkmhEYv73Oa7tocv7z9oqsRqIx6qi/onv6rvd939S36nuEIuru4KRrMpzoGGrpp5Y9agliXQA&#10;gcTkMKyM0oRifNXP8MNjYypVwR77j4bWzCuK24acapBejBCK9fitRz0Krla5j2qxVd1fpz6ZXadV&#10;MFiNHLFALPJ8s7H1oa2FbkihkEAGUaoj2asK84DSGEVHkaqjEvK+/Hrsr6Tu7NotfcfvPadw3npR&#10;NaQkXMk8sDXEkYlMQungpFp6YkA0owDOKL5ScKLolSWOS4CRla5kgVXgDTP8MXDfjE2vhQfKPZzs&#10;jy8Go8dziimScTnG2PnOscMlZPhUCTb01PneQYQ6S0WP2VNHnxm9cOWo5cxj2CaqI9rDBOsWXfGj&#10;2E+6yGUftXIZ7JUaP3mKstC2DaIcmGyNWB7YlaJ6I7p6WOIRVVveAsIbxe0be/2q0te3oFWSweBg&#10;SCYSjRoblopupKS8kbaG1KC0ojFASFksbenjuIQlqW1J082PiPN/iOYrwHGnDF60jFQ5Pi/jnQ5V&#10;g2vtWaFxKuJdaHyDAT41Zz4YLCmHi6Yxr8m752L5s7J9gTHz7SLMmQTSOzIQ1gKBEaxhVvUjPHqL&#10;FySGkarJ55QbAMNsKGz4UMVgOssP7c0VO6QV4UkK8hDncvLuhiequ7om2+/762eLdNouYr0vAtrJ&#10;bSSddpiZCI7iDU9rLOkEQunRgscdqi01SyaG1uYYxcxSxwASMtARUsxDEgsPlD04qKLQDmcQO3GT&#10;G8z8gcDFeYLkIjwrLWdbjOQa0yHNHbAvp0jNswPhEHaOuXGs8Bv9nCxSmiXsqkDHhwqXFQBcMfz5&#10;jkcMr6WmAZRR0rakSWrgRKZ7ra5LMhLBaKJI4ORPtQ4M5UIVFVyyhAZ1qqKq+olvncXf6QW0s0F9&#10;fWkexo11uERsLFUlVtU8RopE01zCumHpoI7eW4lWEqSoC7XVxK7s5LsEqWooHPUMgAa8B4csNzsr&#10;dXkNbUcnJrIGw9lRYOk6y2zradGmmdI0WGZPKymVOzLHHzqOlnE2tbZXryF8Sl7Io4cZtb6ayCiE&#10;7QUUl8ztxZNAtjGPX2oovdtK1FAI9q6Ij5EuAs1puhz+tVcIJXAVH8cJ0+wP2nij3xtv74ms7yz7&#10;y2ySYrb3ZjL/AKc0rLHDPHbFQyAqCLi6txeJJGSrMjaivt8JDLd6KyqdWYoKchQcqHMkVrw44aPx&#10;vkWFjkeO71j1OVA2TpzI7HJI2rtloPIJ1XpuqvJ9Hh2A7EfiT62yLX0rAo1LK5qYt6CXE7jXEGZH&#10;et9e9VhmJRUAacONnHG+UUjZFnNjhYHghhhlmbGFYI5xFc3goxKnU1rncegG87bA2/bRsvun7gT7&#10;ruPc5mb0kKGHb7SUtKsc0MhhV5DDpSKOJgY7icM7SPElWTZE9QRNL1JZBU0GQqTQZgH+rCE2JACT&#10;YOJQ/Jff9vuW68lR2GVTMTxwE/GtO4nk9pZ3USOahm3GMw1yGzwSQAVXHhljvrrO4YWSKWaLGQjj&#10;uuYbK7udaLSBgRHvC1sBpJElxiIVxBJKRZgzjU5VUcXuOXpXlzkTlF9QTu25Psl2XtvY9j3xNe70&#10;JJGN4Yoowls0QR0tm9M8TBE0zbj0gK/lxox0lBpcyPZpHBGxL55+HwH2fxcuFK54Z/a86L4ua3o9&#10;M4Vs+0zHJ7WyyO7dcU8cEXDcRrb6sDQpi2ure2xueHJix4jATc3lw2tU70iRQncgStQ0m10OGRzU&#10;FPRhDHQP3J7u7VTOUWxiGNHLJ/4QSqnaYnLWtaiIn19VntPcW7boavd2LUhjWb0aJovoAAtpNDHO&#10;kQW4an50nlYs5dqAUKlrIXqdQDU81KZ+GR51xGONl13adyOQlKOI2oxujypmOV1RFq85qKkf2fCb&#10;mNSzotMJ+S/PinSVZuX5ZyGec7vZUdugK8rBQ452rHLJVx3FEhRN7bWkcEhnNJLVj2o3tdPsjl4+&#10;noZ3ErQXF1um82VNwS3CxqjiNzUlBLHFGVt9akMtwTmwGuhY4TYPqk6ooKZePHj9vjhI5Glg0xZF&#10;9GbFISLHAAYzwq4qo1Pgfc4cGrRtM6WMkRwrF7lRHkRr3N6159IDYEhkKUMlBXXNyyDapFyePBgg&#10;bIrByngkitmEOxsefIpBk5nBC5eoDuBqpmdK9GewO7b7Y7Cz9z3VrHcXgtE2yF7mTXPAxe3uFji1&#10;Bkt5qh7FzSRpkcsBBmYhvdzddKSBdRJWinlmaUJGYr8PHPLFpHgJXMBis+PuLPsCwO62Hi8a68Ym&#10;7C2JOeueY9DJdYVe6ss6Ojth2mCwtiS2udh1hKYHs3MRxpDftB3kQK6G+OhEOwfxnRxq2aqqsiVw&#10;re4r1IiNXlqM/d09L+ffhfV5Wncdle3UdptW4SneI71lFtVehGPzEX5fOFDayR1BKmf8OWNNqvJN&#10;zNvLISEhGmnxTIipz44c+HsunyCyrIeK3d2zN4ucXAm626QBw3F45mWI6z7cKsck9kcJzTSlj/MZ&#10;OgIz26g8p6+D9vh2ho4xR4pZdWYzLc4+gDWRSuMyIdWMcZqjVXEQTWf3ETpROr39RLeV7q7k7e2z&#10;uLc7Oe6lsN2SCSxttLTMsirDIYpOooZWLxgSSS0gDPP1HSi4O31wYG26/gfzvP02AoTp0FuJ5VH9&#10;meE3dwdt7f1JieaZbZZJkVfr7eNRitxpHFbJJl26Tk1LFobXLMZOWwBXT4l4joFctvMmudTElEmv&#10;kkiOaNNZapzwOcSLTuSUAUixt4rJkWQyOkxBwamQYhu8WwkJ1OYJj0Yzq6V6kVUTew7uDd33MVxc&#10;bz+oQsbSx2+b081pLKIC1xdQrHGhW1g8iy3Eq1kjVJE0sSMGLif1ksXVMmvTQA0zJ4kfDhXnT44O&#10;6PdET+XCjw8n3m+8wW8vcO1xo/KrLDMywuzyGXgRZOWbNpsbqcbh0FZqvBpLYsWZkM6AadZDYySN&#10;8czUVdCU+P3JWx640uNkXfjza09oNj6PJZER7pUOqKoTDPcOY1y9tqogGvTlUVzUT193B3J7lduW&#10;k26d5bTYXXtm8RtrsbezpuG0RPEIZr2IuoW1jrnKA8kypmjJHUhd91cw9OeEPaBChCjzJSgJFcgS&#10;RhV2G3/KjUuMSsk3HRYhk/jganv9b7NxnRZ5NLvPxNxDKKGHiWY7axGdbVEqJpU9tYgEk5VLJuDx&#10;f2DNGimV6FdjZ58fFplJDixcorxQ5TImNPOyjspE0RTSPjLd2AXHgjHM6hdww3BcxOWtcqJyZvO3&#10;PZzYe+H9zbE/p/eqkSLdNIzWE4ktxbRI2jXAQ8YSd1g/1KV1vRWIPy3m1LcNMkbRX6MCK0pwAoQC&#10;QMjXLnh14lD4C4V5AUm8jZBlGgdxRcpx3I426HCDsnSrqu1xyrw2DJbhOFzFxi+Ld4kQF5JraieG&#10;6r5MhXSSRwvfw4uuJ6js5FKzC8ui2NkJ/wBxurQKtjV0OAB0iJBGQ8ljmVjZCuaiBb7ovPCKvCc4&#10;/UlaQ77s+2d/N7s9rzdv2fTNvt9m/wCZPeXLhLqZUSNi87qFZXuNJBXS9FzdrukUcsQmF/A2VAqV&#10;qa8TmoH21I+/EAvyHYYfLcBhbRP5oeHGwcEw8YZmD6M0rkBo+W5vmOQzHwsvz+RRVlA4U7L59YwU&#10;ixmXU1ktgBrHE9zRtUrKXtQG7odh1No+UrJ2yckiOZB6zyb4FIavJGq4MeK2vKkFYTfjkV5nka1q&#10;vc5/6Wf9KG5z7XuVxP8ApZSaxVWMk5iEdsl1qfryuzM3VZgjRIEZV8yoY1IXFXdyi/SBJtohDFV0&#10;6jSkZao1HjXx4Hwpi3LRezrDDfIXwl2ZicfG5tXh/wCN/wAabYFxkRK6gw/R4dhwMxqsozTJskyG&#10;XfCXMT5pXDsqZItUAcghmxGdl/Dijz0kmmgWciupxumlWKjIJXSbiRMnTTRQKeU48lYs4EMc1XGk&#10;MMxQsE5rXr+zp6Oh7+2HfJ9st4t1mm2lxKDPEqxLCsSzSdMoAs8cjdHSkBiZp9at09HUJrzYtlmv&#10;LGDWWupHkYGoUKirVqnIZFhTgRmMG4vJvDdpZzrzF73aV8DCARclLKzagi0ms6zEcaxarym/BR19&#10;fVVcXN8RyO8Lh4mV+PSq6SS+bPjmJBYNstDKKyxaTMgw6KJaTVLHLDW0lRTsnhtIMMKvufvMqYds&#10;o0OwGqpHArlePlOOtqKi1vtXudbbdo7qudphG1T9QQJPC1tLFPcSaLK3sreNTGxicj1dyHKtRmbp&#10;kCjqONfUNf3MhtmcVVanya/KCoQFTQ8dQ4cziKGu/LyoxzMMm3bb6uwo9LdV2Yt1/j+UYpYa9vMO&#10;zXLLZYmpaTR+DUNQTHoF5hspUJleRseKPKawzyJEOgXo3dlhtBBh9itt8hiRqyjBIghWUIAIriFh&#10;oISOb3pdkenDDEMYpjZEcMZXDZxyqpb3bncvcMu53F7u3atnBd3u6vBLoLSNIIllKTkf5MaXBMjO&#10;8RhmZ+m0mvJRYeybFuV5dWbbmqGI6BXMFsqKaZBQwpUrQkmuLBtS+UG88uzeLe5vpfTrMi2Rvi31&#10;/lthQxr69tbyFj9Pl5h38iJP+HhOHY7tCbc2cmZZ44eiyGxuBx5kxCr2xu9i4DkWYZcO3uJd1HgV&#10;dgmQBLCtnwKKzksrGV759lW9yWKwrLPqaN8N5GsexF4anUvod3T7m9ke1/ZK7Za+l9fMvolt44jc&#10;Xi65DI0Vu5MbxPCuuX1DALGRUsaKC73LtiHb4EhtdJHTINK6lDMSVDEcc9Va15V5YT+0/NPxo8Tv&#10;F2swTXDddFz+fTv1LKxmVipsw3Jryul5laZXJwfGcwHGxG1x7IcGhnlzm37oRWw7F4CEMVQC9O/F&#10;q8iBXxHmjUaOfIK4nVBnvpaSMDuI+FCEAjHnjpFcNjVKi8yUV/0TpTmBu7uwrq93ba7Hc90DRRxR&#10;wxW9xBHd7r1pUaOWWS4UvHcJIjyuYpET0rhNOYwOTbWiiNvBNIqCmk0DMafKWrUDP5qcfE4pmvty&#10;eOOT5jsaLS5B5CRxw6ejrqqVU5lh1VunyRyTILSunQc1z24yGBMPjGXplEKwsJTqmQGK3GzhhLw9&#10;6meErKqIWeSpj1ndQPwoERsWtPBWqrJwflTqWpuRHCydKtpiNOYreBhE1BO5cvCFd57z362249zX&#10;/dsNtLFFcTvFcSxXAadNCQX13bCEvAlpC3SgiXV1pXMhVdGoqWu3pcFDJ5Lg/NxozJlrANRVTXLI&#10;Z8DhfZ3vjOo+DwNo3WznJktnaZnsGzbmmf43nB812JiZhYtgG4to6VmYxKkYHhmvcJskpa2qK48y&#10;5uyrPH2gie8m+FiFbWCKNXWE2QkpyHkWp5EyxdB+QeVFqZFs8hpD6yrmGX44upEY1Go1F4VVEv70&#10;dwb1cwyQQ2drbta+RrXpBOuxXr3cVq6IvqLiAMrsysApYO4Ygk2dvaAC5uZtUDKFULlpcniAKcQC&#10;PDPDY5J53bZ2DZxp0ONg2F1cHFhx4dfrKux2lwyNsS0roVNne38b1Y6rqqKNsPYeKV7wWk+QAwzd&#10;0yFIxXi41NgtsUZCmCgtOWfFizeADYwgiTOY0uxaoXvK55ERyuVGte9nu79fVhnerTtKS93TZ5bu&#10;52cbbc39kjMZB1Vt6zwWj6wCixV1RyNJJGGrEmkaWI272FuKRknyeUcaZGoFfh48uGeHjj54LVVv&#10;My/XltntjhTdcZxszWP3K5mXA63Jf4JHjZrh+q5bLuBBiQqqmkGGkEp5kyFElI6PFRrUE5+S0AgT&#10;oNihWKYDBBkdLnMBI7QEAIomIr1G9qpzx1KjmoievNODvO5vNn3bZnhYW1xI0iAgNJGXkMjozELq&#10;U15qCGq2XDGoJopj+Xw5U5UxRKuez5eO5Jh8iqkBgSZ061qVkMbLuaBs+zdZTKy2mvjxFkw3lcrV&#10;6gAeKS8huOVVqF9pldOC+gUki0hfdZT1UFQ2WF1lIC0ZSOlDhp/fUQGBcr1GnU1Ecq+yc+nmwdmb&#10;vfbNvF/Zbe/Qt7cyM5XSoGtAVzIqWLrQsNGa51IwukFxIplVGMY5j8MLnDvHra+U6kyrdlLr3Mpe&#10;rsZitj2+1j4lZRdc1N26bWV48emZcRHVTZ1hLto4YylewJTkCxHdb+PRhdtUcQnyq9sudHcsipF3&#10;OmC97GJy0xnOcQCfX/6pfZF+npn2pPr3W19Bvslns89IryVAfUKjNSqIoVZCMjQleJUEHPCQGp1S&#10;XmeX7f8AhhF67PDi3gxlyy9xGnuEi0+Uy4UJbG3i0sue10uTFgBl16WZ4qhGRoWkE0n7mdTXKi+k&#10;qStnmCOskR5NG8sf5d5CtTxUGCrtIzZ0aZjllRmJMe5vUnJEa1Wr7JwqL6spN47Vgmv96S+/WZ6r&#10;FttzZRzK7XtvIYJrbd7bclWDzLnRJJBzZipDAgyOn+XLq5LT4cKg4kPZzda4NblyiVlJNnZS9oZ2&#10;rcsoceOGn/ldVkIK2HVb21xuKqbBbV5JjyOluimLMb2Xhe9FG5ytYrKDYITHS4SnTso5LeY6wgky&#10;B8y5BBkQutxY9fZurDLFdIc17gFeJr47SKwhHcsXrrs7bPfJu8dz75trBOzYP0eCMD0lvFCWWUaF&#10;M8QvIZHhgjcJImaSOivAqENhdLHdJ36nWaBio8wC0OdOBBGfw54uq8fsQ88o29L3yWgY5UeAQIOp&#10;9d02NZvT6Qq8D0HkkaHlb4v8cyDOsGHtXHkyMdFDkAg3VbXWEkFuaEOZBhAcM6ltWKFV00fHW19e&#10;rqgIA1Awig19DUBaFxGx6qipZAYggsR/caNHuYEr3K5zn8IoT3L70g3bftmvNm7rSPadxkcXkbSz&#10;ybhfXrKojujLo0FVYRlmEkFVUp0QtExJdr2JrUyRrLQS/bUmpzzrSvwyxKG6xm5zHJcq3JieW7Go&#10;ImXO7uxmxA29ts/PZcbI41fcZLtHbG1qKZfRC2iQFqkLXVUQtnXRgijxYlepHjSqMwWog5FeEvaD&#10;FYNNX2mT5NLJBm0dbOp6UBj3F3kNp8aBIsa+tAhZBOpxVEiPK5F6VVde4fcS/wC1u3Lmz3K2l3HZ&#10;IYSZ5r0B5ItC+f0xFaqKMsPBi2kcxVzei32yCSWUf5YOo8SNI4D4mlB4mgHHDl5fsbyPjTdaYnb6&#10;S2jsn/UC/wAZ1nhN/wDzbVuZZDp7Ns0EORjtBiONissyx3XdpedgVeSxeOCKwAgIQztbIb0sV+ML&#10;B7Xbl7tz8h+wKuZDt/IQjcE8eai4G37jhXitg1rIHiq9D+o8Gz2hkAC3tm1OBHKgpAkaMyJ6r76f&#10;O1bi4bfvcve4mO57lO4h1u0jJGCFcBm+YII4rVH4mO3LCnUbV+S7+cr9UknuP7o7d7CbDuPU7f7b&#10;kFzuBRiVk3OWOkUB/hIsLZ9Iy1LLcTRv548uyzxt0tWeP+mcI1fBbVknUdY2Rk9jTwR19fc5haKs&#10;7JbOHHaIRh1jrIzwwBmV5o1cKOBz3dpF9W/qv/t9v8P/AKfrp/HiWTxp44fT1Hbyh8ptM+H+p7fc&#10;W78mWgxauMKuroUIDbDJMryCUwpIGM4nTIUL7W7nNA9yNV4whCN5jkEAZCNgnfvf2ydgbP8Aqe6y&#10;M88hKwQR6etPIBXSgYgBVGckjUSNSKnUyq13fT/9Pfub9S3uFZe3HtdswuN2dDLPNIxjtrO2UgPc&#10;3UtG6cSllUABpJHZY4keRlU+KvHCfVV/9OVX9PXNoL85vnj5XbPPrXwR8VMaOfplWESFdw7fYWVD&#10;oYjkEt1ktkG3xDCsVhve8aOdI6gCMRoUkFc5qu5Sn98vdTubdkse2bWC3Mmrp29vbm5npWuppJQw&#10;bSvzssESCpYhce4kX8qb6R/p+7FTvX6qPfC/aIaUklSaLbbPrOMoreLpXV3cuKNpCMZHRWkMKqrB&#10;fl/xXj3Tj/b/AOvlfSiyr8wv5RvDO8xxnnF4e4i3FMkmdqvsK+FZ4WSySO3uT4FFnFJkOfYMe5DH&#10;XurFIB5ms4VzWtXq9bz+8vvD2juUcHc9lG6slendWjQFwGFTFND0lyHlJCyhSwLLwBbdv/y3/oJ+&#10;pXZd2m+l/wB/9xXe7JPzAJ4r7olqhHuLG4gsrxYnbyiQSIhIIVi2WMeEXlEcqr9VReP14/ThF49v&#10;V+nhX536C87NdlzfTV5KDbUro0XONeZGyNAzfBrKUxzgBuK0EmUCXWTu2/4dhFKaHKRjmo9phmCP&#10;pH2990e3/cK2mFkGt95gVTNbSEF0DGgdGAAliZshIoBBosiRsQp8kfqh+kj3b+k3u+Dtr3H2+OXZ&#10;rvW1judtqeyvUQ+YIzKrRTxgjq20oWRKhwGidJHwVFTn2+n05Vff6e6KiJ/X1Sdur/qCNxaE2dl2&#10;AbC8HJ9EGmyjJ6jHpuQ5tk+Iycpo6G8mVMTIa4F5rrtyos8UdpOuOpgp1ojXqnCrzdefUh33Dc3V&#10;umy7TqSRlIZbkFaMRpak/EUoTpWpB8o4D1K9t/5Pftj7o9l7B3Z2r9T5uZLmwtZZ1t7O0ukt554E&#10;maB2ivjpdC+nS+l6DNQcZNaitReV9/f6p7c/p9P09JSl/wCpmJYPI3/kqurDsMQkhKXcSSnhGq9K&#10;EI1NWE7bOr25cqJ6QX6nO94s7rt7ZinwkuEy+1i+JBuX8j7bLVENv9S5jdjQdfaI1BPgKbiK48Vi&#10;/wBWp/uX6f1559l9PtqH/qTfGHLryFTbf09s7TkKYXskymBOqtlUFXyvHyLcFVEoMlHEZx+5YldN&#10;Kn/7v1Mdm+pxJJ7eLuDtBorc5NLbTiUqSfm6MscNUAzbTMz0+VGNBip/cb+Sl7z7BtF1f+3Puhsv&#10;cN9EpItZ4ZNtmlP+CKR5Li31fGaaFfFxjzocn6o7/D6L/u5Vffn1PHzc/Kzpfwsw7ROwpWK5HujC&#10;vICFfWmH5LrK2x41Q6npYGOWUe0ZNs5YI06PcRskE4CDeiog39XCpx6l/fXvzt3a0nbQ2TaE3W13&#10;K0e4SUXBgUIkixkAdCZy4ckOjqjRsNDjXUDk76Xf5fvud9SncPu12i2/2va/dPZ89vBe2u4wT9QT&#10;TNcKyFYwWTpG3bUSCCWSmRrj5G9X+HH9fd3v+i/RE49QQg/9Sz4jGcjLHSXkTARU5c8Ffrie1ip7&#10;rwn89iucn/6vqHR/U9UVn7HZT/yXisf/AE7WMftx1Vf/AMkj36ijdtv92u0Z2rkr/qEZ/wD7Rxj3&#10;od/gqe/6r/jx/wB30u6r/qNvAuwVqWGPb/onO9l+ZgWNyxsX9Ve6rzqa7hU/+paq+np+qDaFjGrs&#10;Tc2bmFltD+1pk/diC7n/ACZPqotVL2XdHZ904/hW8u0P4yWKLw8WGMkav+Hsvt7/AKf9nHKKvqbP&#10;iN+UvxO82dg2msNIXebSczp8Tm5rNrcowmwx8CUNdaVFRMMOwIWTBdIDNu46drrR7muVzeUa7if9&#10;je9/b3fO9wbBbbTf2m4yo7IJhAUYRrqYBoZpCGC1IqtCBxBoMcr/AFE/QR9QH0w9lWXuB7mWm0jt&#10;mfcIrJXtbxZ368sc0qVi0IwQrBJVqUBAB+YV9+ntx+nH/Z+nuv8At9bNhflh8B9TbOzXT+yt8wsO&#10;z3X10/H8oqbTDdgFBDtBx48oscFpW4rOrJrRjlMRXiK5iO5bzyioie+fUB2B2/vF9st+NxN1bzvE&#10;7R2skqB42Kt5kqaBgRmBWlQKEHC3Zv8ALz+rb3A7D7W9yezPbFdx7U3m1W4tXjvrASPCxZQzQyXC&#10;SISVqFZQaEGlCMecc/RFROV904+vP1+vPpxNUfkb8Ht4ZlQ691Z5Ja7yzN8oKaNjuMAlWlbb3EoE&#10;Q04kSBGu6qsU8xsWOR6CavccjF6Wqvt6M7N70e3G/Xtjt1hv7C+uZFjjSS3uYqu+SpqkiVAWNFWr&#10;AMxCglmUGM+4X0SfVT7Wds7t3p337L7rZdrWCa7i5rBNHCmoJrkMEshVAzAFqaRWpNM8a+F/VFTj&#10;9ePbnn+vP9PUtsqy/EsEopmUZvlGOYbjVesZk/IcrvKvHKKC6ZKDCiNmW9xKhV8VZU2QMQ0eRqvK&#10;9rW8uVE9WBuu77Vsdm+47zuMNpYKwDSSusaAsQqgsxABJIAzzOOd+2u1e5u893t+3+z+3b7dd+mV&#10;jHbWkElxO6opdykUSs7BEVnYgHSoLHIE4xVURPdfb/Yq/wDYiIqr7J6TdFuXUOTp1Y3tXW2QovS1&#10;Fo87xa3RXO90RFr7WSi8/p7+o2vuR7eSOkUffuytITkBe2xJ+wdWpxJNx9qfdHZBI29e22/Wmnj1&#10;rC6jp9peIU+849VPp/T9fZf6f7Pr6ciJKjSxIeIcEkDkXoMArDCXheF4eNzmr/2+pRbXlpfwrcWN&#10;3HNbk5NGyup+xlJGX24iT29xZytDdWzxTAfK6srCvirAHP7MalT9eeffj2/VET/s9vRk36c/4J62&#10;OHkeYrzpgO/6p/tX25/x55+v68+tjfqvP+HCL61PwwulanUMaX8Kice/Huv0/wAfW9ic/wCHtz/7&#10;/wDs9vSbYdxCta5ZY0qvH/p/7/fj1zN2ecVHl5+ZvKdnXWUVlX4//jvp6jW9Xd2BlJT/AOrmYTrP&#10;HZVixkWBbxnkBls60R0srgxgtooLikF1t55Avto3r3c9zu8Ztg7Lvu5bfaLKRILK1ZNM8kIZY1kc&#10;3NuyRvP17jVbs8zrb6VjkAOP1L/QR7ebj9PX0t+21xGtlZ99d6bgu8Xs14k2m2sGT8ghY4nd5YrN&#10;YpIYnTR17062MdQasPzH5Dlb/BDb+lNZa/znam4fIXDsyxfBtd4BLx2ttcigYxjsnNcti20/I8qx&#10;NFxefj1GtZYQ6olhfzxWihgQDueR4LoD3Y4+LT8tjXuNS6GnsJkoVkCTTWrZEuBGa4h6J9ZbGG6e&#10;SKjyIGSdghsRzuj359WXtdv273H3ftXt5+gb2u/3+1W8V3Ha+qBit5LgloN3S6toujDG4jX1VrC8&#10;7nQjT6QtfS5ol7uiWPZ76G87d66Pq1NGbpwVbPp6OnnyUR+YAUIrjgowTVS2e6sQ8erXUnkDjG29&#10;hYxiWL3WvaqLsfEj4zWZzdlDYY35BQtj6wiHqcVxqaeuEexqKWVYWTyxRtluaxG+iinyzIb8FVZ2&#10;1f8ACLMiTny3wDMmfYSTBo19o350UJ3ybCtN+2MESMcq/wBoipwvqZdx+1HYfZse/wCx9sX0V9u2&#10;37lZvFDNr6l7HCWdbErbyLFpinRa3E5ei6vUoGIpJe5dvXrTXKjpzQkVRiaq1SSopVWC8MzU144c&#10;bZfix4/ePd/uXVeqtpCzW1xjN8Bj47j2wGz6x3kFRwZEk5NT3jNeXMjHKXD8Gz7HASJ2Q2stZVcK&#10;Ov3OvCR69Kkixao1aWAMthNOxJD4Ec7Gviz57w9wAktGcyjRQFMjCi6ndHKI5efUZvO6u77Duux7&#10;rWHa9tguliivbiFn9RZ2aP05nO3yHoJLIsOuOdVqaNoGkGoK3u575kvChAIIOnlSg48OPEZ4jbf5&#10;1tOh2RB2dZ1+BawS3THMfzTIsNG2JlOvNdQb0ePZDdv1LajHjmO5RlEXHlsKmyaKP8roKYTEjr+4&#10;bWEnzmWNqWiiW1zBHW96OFk6tBFnFGPtjCCT2XMSOip+wqkXn9ytTnhIzvkm1bKO2OzIfca82v27&#10;3L1pjnf09211Z6nZpncB6STOvTDQrD5QIw9VOF4DcLLoCtpJrVqCo4V50zypWnOnPCa2FUY7hdtj&#10;Gr4u5sn134/Z+fZwoWSZQXCdj29lgcG7nRyZlZWOJHsoVva5hYwFjtl1saBGcxWxwnI0TiuU1jjw&#10;5MOKsqAO4nWDEmjjk4WKwyBarxPc5qMEJjv2q9Wr/b55R309U7s3ft1tu67umwb0+1bRal7fqZLO&#10;8QclGJXUxkcKGKowAkpp0CpwXZjIiRhiF/bT92Ip4RtHIcByq1scGzS41hidf0Y5YZVjqOi5SPGr&#10;O1RwLOaCvlglz8mLFEkr4gZAR/OaiDeBOSIqa3HwgjtdLCMMx4xSHBCRxI0aSoWobtuRomlewjl6&#10;CKxq8e6In09V5vXeV/ud0hivJJ7ZCY+pJUysmo6AS2pgmkAMhYg864SS1hicso8xwy2U53Zns7aN&#10;XX1zaUolnU8GzvGdq2yDFQ2RHVIrKMaZbngJKhCC4sJJR2jVVGpSNTqUxroUeGIrI6dLXGIZG888&#10;OKvKtR3u5zFXl3uq8K70K3bcrzcp4JLttTCNUr8F4ZcAeWQHAYcKqqCBhHZJez8glRplsQZJUesg&#10;Vnfaxw3yRwG9mMWQiucz5AAqgv2NG1WBanT7cqUZLT/yIUeO2HFltC+ITiZNnQBNLHkMI9SPrVaU&#10;w2MRehFXlXL+79q+pR2B3S3Y11uV6+53Fq08cy6re3trmSkiEJpF4CsZLU6pSh0ZJ5sZqePKnw/r&#10;4jD1aF2wmm8qfkoMsyDFZZsTybHj2VHhOEZfZ/FtsdsK+JFq4WaQpddWfNnnGybLVrDjjcqBySGN&#10;cihY8QB9CjQTmu4VBdZB9LW8IikJ1FarUb7J7J9fb1BXiuJ5+r19akVq2lXqTU0VaIQSak8RkK4+&#10;4VOGLlvfOTqax6q57XIwhGqMjnc9yQx6u6ykIRzl9l/yu9/f1ua5r/8AKvP+H0X/AHovCp6wwMdd&#10;QpTH3HBMoCsd0ORWuVOpEb+5FT/ByL0qvCf1X1reg3oo3jRyJy1UXhUVqp+7lOf8vCe/9fW6GRCJ&#10;UlNeI5UPKh8cfEY3tIYHS4b1A5eHOexz2q4giJ2lciqqKRHry3p449ASVFedWleMTXi/yOVjUVyI&#10;vKDb0t/ztVqdDl4VifRf6kYu4N5tFMFvcTGCTJgHNBUZk+YVU1865h+BBxqUBIIGYwoq7KLSJEtY&#10;YrSZHZLivasdpyNiy/kf254DhQj1eKaF3JGJw07mp3OU4REp/Eq/772ew77f8H5v2vun5+f9x+R9&#10;w7/yeO93v3dXP1/Tn39SX/zH3b0/W68f6n0PT+q6UX/y1NPp+n0aaac6av8Amplj7za9Wrl/T+nH&#10;D0f647G+zfdvvRf5t8H+AfyjtVfyv4D/ABP+Pfw/4/27r+y/Y/8Ahu3z1dr9nV0ft9f/0LPq73ro&#10;/ZQxGlEwj1WQd/t2mN6Bg6RKB3Leely9XQv1X9Z3cMVmtxdCGOaKJEUCKNcxU6neriWtaa18pcDy&#10;gUpbqKpajEigpy/bjlkvXMS4L32xY02I5kVw1rK6MF0qOcyPkSZjDSmWpHo5v99iIN5UT9iIielL&#10;Aj9xjUVFZ0jINrQ/sTtqqOc4Tkb0Bei/4fp7rz6jG6XeiWRh5tbq5L5nVSlHzqyn7aZ5AAYQuaKP&#10;Lw+OEZeWDgEQ7nu7iyYswbzcSPjzUajgslBIR8mdFI0fuiv6Wq/hrUanHrCqjBiFOBppqPc1rUbJ&#10;L3hERqq1hepERxHv9+UR3CcL/X067h3G53WCzuZLOzVFJzgj6TAmhKFQdIC5UYrVq8TSuB+gKx1V&#10;FeQwJy6+Ndji2jKPGxqMsiVMkU9UytIAspo3HAkMSMhQI4StRwidvr5IjeV6fdTDacDRuUg0RqER&#10;yia4fU5GKrOpHOdwNrU9+ePf9fUGke1unmQROSaZNnQVoaUAqxPD4csbahpKjgR+z4Yb6SSO+UcT&#10;Y0sJ5UiM+M9syJYyGDkKJThb8ZqIsg6ERWdLf2fRyL9fWiVNaOunS3ua80Mav7bSIjPdqK1H8ovH&#10;Uv6L6e7XtUlxvez7XDGUtbqTSW0nVm1CV8aDwwnOyW0DsWqAOfCvgcGNNRmtLypqGfObItbCPHjE&#10;cEilQame2UQTRN/eYAxr7sXlvHPvwvoNHFHPEFJN/wAGXsjeR8ErRsYvS1z2K5zXNYNVXqVPb3+v&#10;p3dzXVpuFxZwHr24lYKs6liwDFVbIqSwAoDnlww1ia1ZVdAqsBQlcqeI5gDA6xlEhXM+qjANkACy&#10;iRa9ltBI6TIQpHDDKbG7jzzLblO0wqKqrxyz/Mnotnxy2JAR5LJjIsbqPGlRiNQxZHHR1EVnV0/s&#10;X2T2VPrz7+ju0bjFscF1d2Mtq99cARyRSpVFj+aihqV8w8xqaigC5YfpJoJqlRTic/3c8HmNygY3&#10;GsbCoWjl29k8MCxpbWMrhwIAVWQQaR5gmskxHlYrHu5VVe1E6E6fXhOlX/Kk2hIsSOiN+MvI+0Ph&#10;GEMZw290j3Kvt9G+/wCq+krcS9I7fZbIlxfzGoemolvmCRgnSopxyrQcQMboxPFV0/Zn+/HwVakI&#10;eP1eGBsclnyXmNdd90+RPkK954lXTxHvbXV8QQ0TuK1CnerV/c1n7fW2EaXOlBfIiR44RR5Do5BS&#10;SSCI0hnCC5qq1rUIWGNjitci9D38Iq8c+kNytLDbrScW17JLdNMA6sgQUVAzVHGglLLGVIJVCSBX&#10;DMoZk1zAqVrShy5/tp+FcCslj43jtHYBx3KL6/kXM7G3X0Ofi8DHIBZFdVsnWQytdJlz3RK3KJ8q&#10;PVmjPEkyIBxTsH3GDRSQ2tLK46VVitd1kR/BEQQiPYwar/kXuo3lVRepvKfrz6hu5TtDtxmV6SBl&#10;CrSqku6qSw/iGgvQAjS+luAoVLeZZgoU+WuENXRYDe3FuRPkIeLZKCJF6IZI0sgXGhWSzHhOCUBj&#10;2/3BM4XpXpRWr7o32drHWuCI7GSJkqtuGiBKcqQpD5kRoFHMIjVUYlIZvKovKr9EX1fHsfbbnLvs&#10;77bFTaYNy20yGH/5qMQ3BlBtk1VYlUcMdJVFzYgUruW0XlsgHk1g155EcDy/DEnfFH+RE2RUZFHf&#10;c/aaXammry/yDFjRZGf0g6LLW5Oy3wenJKCabeirKCSriqxwYzGNcZzGqiOifXUcoMmfDs/u0itr&#10;x24g1sW1rH1ZVrKcsh57KXMjRZsFHrKcKHHC0gg9pXFQit6vXqzvvcZ9Ps2/bR6SOa5aGP1Elvcv&#10;MBc3aJGsUEBkDIdKtPLJpchhpeEE4JRM/XWVGVZWZhqp5lq2VKfZ5vE/cMdYe1N7RJ1LrnZmqf8A&#10;TaizPYEzXJ5mycp1lssewgQdr7ppaGgqsIwXCLPJ8dymJFTHgzcuvbQse0nDsBDhFgNMjGq6HWvt&#10;wcXgxGg34XSB0rYsuQWGGUGPKgw4F8J8c7itlAVroyCF3Ve7hWt4Ras3Xd5e1LG5k7YupfVbJNSe&#10;660KCWaOZop5Lu0IbVH6VjouGdyHWEdN3GTxmW3hVbcsZkyLahRiciSPGhpWvIYhXnuwX6cknboa&#10;3u63L/HO6iY3kO2m5dgFFCy3KsXya3xHPss2touQDIK2RQM15d9yPlhrCesF0WC54DyWPeM9pX3Z&#10;LCUaUKvqJuShCO2dj9ZZiuGDiQzipo8+KxjzxPijakiVNI8yymFUA2NXpX1WfdNj2mtlZRbfPdbx&#10;YbDfNc2o3q6tUsGNyY5rkRTTCHrEZW1rZBYTYzxia5crVMJ0DqsUYLwxGoDsKVY+Yjh81BpHFaeb&#10;LDI7iqtJRMLw2kwo+d7W1/4r3dtO14fyH2VrS30RlsrN8kpbndeT4xk1vKq4md2GRmsExvG8MrYN&#10;BGxOwpR3E6Q8b5LPRUaJPSTApGzo7oQXWbvgyoMiQC2C0Y0lpCdLe1tSrJZUO4SsaUn+X2Rqr6vG&#10;0v8Atho7/veSwNru93DaG8eF4TLAxqtu089uW9QsSAw6llkg0kPo1EVLBmjjNy7qrGmdRUEfLXPM&#10;AZVxJivzjVpKbNfIadi2Q1Gc20HV8O9zHDMvxqlynUU+ZOtU1+fO5mDjlSdlwI2NVpahtiOdY1Eb&#10;vd97e+Rgnb4lLbWOYQ691rSwKUdCorKkNDmR7yRkEuZGfBsg3I7JkWPQw4LE+RHIExnv6f7jGdXq&#10;u+7e+t47f2SHvzZoX3Htk3MyRG3thM7xxK9H1FaqzMJ0TpJGGZy4Y8xcV1vG3SyXrxo9lJ5UJFSD&#10;z5mmXOmGVz/eLdf6BJuXFcQzzPZuR7rsK7XWyquFieV65iasxyksY1vW2+O3GKraB2LfXEy6bVWd&#10;Y+ogOacp2iKZWI515GJGqUIWtyFSmiiHJISPGjWBZliIyvlyxg7iL2RMYjmfvVzOERqct59cxw++&#10;Vn3hNFZd2+2KpFeTm3hWW5nsVtLGVAsFs0gWnVkLmOU9OOKRGJl8rEDK3ZvGYXMSipplUUHIVz/v&#10;xWibyrxTYmQmp9i6Jx96SruRh+JVkzOMs1XT4frI1Q+Pi+LRcljNLFiWD5kxzJTlgCiWnyHEkFUZ&#10;lRCKNeTiWlnHfImSqSYCER7gIIDrme4RlkOe16uV8kXHDnKvQ1ET+vvNN59rbDbezu2dxTabXbO+&#10;bW6nr6h2nTa7RZQsIVolOiBxpdQV1yFmINFOl1Z2cUShpBSfWf8AqqDka/HDgZzoTHKbR2sMl+LX&#10;4pu6FsDOJWf02W39nev1HraDa1kTDVfPiQCw4VJPfLU0dzI6SpZZMh/CsHwMXEuYwpQq+pmttp1p&#10;HGOwBHC8f2wISo/iXJI5rHGB2kT9vsn+Cp6j2/e3G63Gz7v3L3rtg2HY9nmka1eeVJfXzupFLSCP&#10;MRXBaupmLEknQyasOZI1lSd5axxoMq8WNeAFOFM64QeXeN+dR9aZntLadX/orguLvk/xaZlsoR37&#10;NyWdIaSJTa/oIwWPk0+XNkNmrZI/heXOVj29XpT3MG7sHRQVrAR4UJZJyyOyJ3VKkDY79gpDXsYi&#10;qiuR7kd+73XlOPVS9i752HsEO67l3RPe3G9XSJDFbxymNBEupdcskf5r6CVpFE8NQCnBjSKN0kkL&#10;hKsDwPD7T44YDU2aaixarzy32RQ3meZlk38apsfisubariQa6sLPDZSrTIselwZsqF2nRArAAWM9&#10;0drmjcNVV6Ju5gXdi97casbQ1oOLD+4R7hYjq0cOvexhpA58gcYEc8r26UiorUaxO4x3HtaXYG7d&#10;k7BFa33uT25sdr2tcXc5tmsxePdXEtwDSAWVvLNK3Tqf9RuBNJHIhYAig62tIrWKfSpKyMzE8TVi&#10;TQU+XjkKcBiVmi8u0ZWJBtPJ/WOtKTUhzZ7LwizxO0ywG0rnJrit7YcYh4billcWWd0lDblKkE+V&#10;EWUj5aghTR9TUUsm0k+3khhdgK2cUqrJPLNUmgEK1I5WPh2FacwXORju6EXWpE4VHIiP4SwO0PcP&#10;tT292vc+4Ljqx9obmuiC0givlvokjM0Ttc2t4izKpkXoy3QVYTVKOGhJaPWO4XG17kLI06UhIQFf&#10;lfiASD5lK58Bnzw7es9ra/8AH2DldzIsbONrrMaMcWDh2EStkj2RUVDkyKru2ZPiO0a2kkrBFIEl&#10;NeWQESvKYgVjG78FxHhpGOyjklQWJW2VYx4Ziq4x48lxQPkJKasGSrWw4ExVRwVVzSIRHNaip6d7&#10;T7ybLDc7Tv8AutludhuaWU9tG+iKeMdRYjBW4jU+pu7dQYZnQPEkUiSTAHPE0G9W4uIrW5qN2KsF&#10;KHyjLykihP255/DGnEPKzCqZuP7WKXbGB5zEos51dR5MPG8ftsXHRToOLkwuxmZpTufNyrbOHQwl&#10;gWwnxZME8E0Y8h7Sq7hJEv4+J5BWmNBgqQh3QY1zaPLFPDPZdDKuLT1iAMKRImyydlreoZBAXvK9&#10;W/t9Wxv/AGlufub2ltVvvHcV1Hs97oW4tbOeExOEBalzOFLzuQqFzFoj6y9MRBSWBA3T3lusUF7a&#10;sSQHCSI5JXI1VXJrWtf8JyIriY8zSmfeV/j3JgO2FnFbjd9Ep77L9Rawk0F1S3EbB40udkV/tXYb&#10;yw7yxjx8dhMsZUyKJ1UbIAMrxQRuVZCHOL28WjvpAJ5WXRpcWc2U84pNrMI2t6ZjYxXRioysnHfN&#10;RgRm/dx0p7p9I775dnjuv257Wtu1bWaxkt7xEtVt5YLWzgaRWR5Z2lTRJDGkT+aMpqdmCmrZ/T2N&#10;pOIjChS4biNLJH8WBfJjlnRvuw3Xl3q0m8fHfALzW2LwtX0+KZji8DF6MFrimsdSU1tsRkrFrW/f&#10;9+gsNnVHSV2GFkTbWrcMHzCGeret3BF4uV21i6dHWBJrauNFUCS5JxO5FHVqhbJkylGJ8171QbRj&#10;5equ/wBy8v8AdPst2l2fsm2btF7hWd93ZczLJ6e1gaUgykB2iht2kk9Ooq7zSqqBRUHPJruW2zW9&#10;qklvcK0pHy8/s4+PPnyxAKP4qao15/pvc1+08E3lsfMbOPLlasxyLJq5fZfAnvv5tKKgmSzQ8co6&#10;gZbORZ3AxRX/ABG9pFcVXM1fbxxaO7kFmkFWuyW1sxLJX5go4LpzT3Ykhvcx8ZhyBXqGvDeVVURU&#10;cqehHZzx2/uFs1rBsKXfc+4W69aOKQw6rqAdLbXE/mT8uLpswUnSaq2l1GIe6TCKNLeHqSaqeYcC&#10;cyRWnA8DXwx9b7Kn7L2b4uYhXUkjJrzDfGrWepsXxmsk/wALubLMsXlXC69mRcqjRTJeEj31vFmA&#10;mKir0M4RROjtIiNx6+ElXEhTq/uTSCZEa0c4cx0eodIc4U5wECMVNFjoxGSFc5zWuVGsReUROp/c&#10;H283Y923m8bbvi2u3pObpI1tmiNzuAgCvEZer1NxmlqXtI0jUgKxkZSrFxW87ZeWgSWxl6MbS0Zj&#10;VdR0V00PEin8OZpWlMTS8l/GjIT7R2HnGD5U6BhdJIlZuc1nre4xOJa7wbR1TLTEavKm3cu23Nme&#10;UTJzz4y0cRhZAlM+W8CjeQntgOaCDMEYb4bpzm2azIrHzFZFj8HA+A1GsIpiAGrUA1ryv5ajeXqv&#10;p12vuPbl5uFpv43hJ4dhimsxaMQkzTSqYrhLxKOjxh9MnqAUii/O6oWJMpP2ztkAKz71aJINNKNx&#10;JpxJ+8U8KVOCbV+SastM3w/Lq65g5xA01VWGsI2scilx8VubjJ8siysdyuo2LCEW3hS6UGQTwTH3&#10;xZMWshKyY+YKPCG3hG1QoVo2onAg2BqybEsJoptiMdUeqjzI4yAiT62yQF0KwnNmf2uqOMsToIwr&#10;2qvC2tvfde4Ws0VpBdCNWgt5epGsk8TOjqR57c9BoiFdJljkeOQ9J1UCoMr3J3uruGC2mEUaKoAj&#10;8AKLnmKgfNnmcxTE2NqbZzrD0yrG3ZXjWPZZHZqVxqLEomT7Ap86vcbuR968pcjwF0nWAcWxVmNE&#10;jZFBBdTa/IpBoEmFEVonq02QE40WJJokJVrUXAK+JHmFQsYcStA/5MlY6vdFRjX9HU0iq5w/3OVE&#10;RPUcO5bFtl/vfbPe8sV5BfbJLdXt1CrLJS5nCwRPKv55qjOIXj0KG8iKWBOEGtLyCe7ivpVe2Npr&#10;DU85cuOJPw50+GGvTMNdYXmmd6/8k5lBtkG4PH/I9vbQz7B6CXT30i/2blcH+E40XLB148tkz3Vk&#10;iY2ulV6R4oJipEjie9XejXGsjy1ciAaZbVEulyt0dSVTDDPPZF7ZTqkOKIqgdHVzkN3OSOc1qIxP&#10;3N9Vr7p+1HtF/wCXW52+w7Td2G/9qKzR3r28ipLMAkZWW4MamQyL+VqUrGrtrckI+GQ2ixFk8iib&#10;1EZ8zcEJrUggrmB/DTIE4bHya8ePDar8bNg47r3Xm5MM2z4zV9rS2W27HDb+uwPO8nk2lLRxEznK&#10;5WPx7TIb2KJG1UOABK+MO0kOdKe/sm9PextlGlQ2Nlx2DhIRAnQLWNPEczj7eWCb/i4xClVqvexW&#10;r1M4X/N64Qu22HcLC/mWwuDJdaDIjSaykwJLTx3CDoyoq6ukrBiFcEE6a4HNJU6AFApSvP8A4k8c&#10;UUFl4gWtySXIoLGVZ3cOvivg2EuT8zH8ghnGaZlUO3rZDKu7jtgwyxhQ5wzNYGV1ovWFq+iQjhmi&#10;jRsc4jEI9yyOUCFHvcvS0khBK2MFVRehnKqiN/dxyiLLoIJrHcbi4N7bz2qKv5TDqMQqgHRCzhpm&#10;AIMjhQNTFkB0khC3KJKjSyySIzcCQQP2cqZYWDGHqpUyUpcbJHgV8KnLSljjmy7IjGsKWwSjPL/8&#10;/soqyBukyehiNc5FY13ae9CMtUJ88Ve/omEky47SPE7oGgm//NOaZ43DOgxKvSjfd7k/qvqz9l76&#10;3rbO377uK0vXsLKxsZUVX8zFpG/JAiDrJGzSAPIzeSNByUZv7hIOoPTggcDXM/jQUJw9WEbKyqpo&#10;5GQ1FzaYXFxzFZ9NUxntNYyJN7f2DP47CrKENjBta6Xa2rBPK9VcGGFOURRojVxym1ueJsGtO6uq&#10;RNFFhFjMZGluQbVAwPUdjlhCJ09XPT1N4RzVRU49V/2ZsG0XrWO8bxWfeJV9RLVw4Z3bWxqAQ5Fa&#10;ManVqIzrg9tlnayGMSGoC8K+A/ePD9mHU8cNa6ShzccstoUINlbefYZJbbAx3KnW99isJkSYK7sr&#10;p0ehsBJnWQVb3tj/ABvkjEUrjAkiMMyvayIsexx1ohHorGQJJ5UqE6wIeXIGARSyZRLN8pSsEcz3&#10;NI4JE5aqoRyIvv0gN0M2139pbW9rAWtR05AvyNqXSoVyTlTVmMmIzBGUh6c0QZYVBVlpUjhXlTx+&#10;3Fx2Rb78ln6ZPQ17Kp0rZeJ4zjWIbFJrSNT4bi93lOQU9ZjGGV+oh4n8aRaVeNRo8yFHuoJHpJ6H&#10;VwHvGij8yHaWzHzHSY2LGgYnCRgn1xpzbANOEEcpvvlwOvY+YNj4zf7omOMNqEYjeeHr6be3fYXt&#10;3tfbm57r3HtkVx3RO7l75gouEVm1jpgBlQoRqEgVnVs60qMDY9p26IM11K3UJrUEUzPBcj/TljVo&#10;f8cP4867WsDB888kKfYnkPm1jMuK7YtNjyYYfM7m0t40EutNKvzgi0cibWZIJ7K64lAhWffDJ7yB&#10;a6ONNI9k4nmdjBrBU2WYlVhJVTLS4rFjz+1MYV0wVaWKh/uMqptlb1NQYBEYN3LURU/ca2CT3J7Y&#10;sLi9hktu6O5bnX04b3oQ24tpohHHMDpWl70QNczkpKuUiEDA+WwktrOfcLed3nLlFUkFdNaBqGmY&#10;Hxwaxfx/eWnidh+a7Bk7a8ZPKPYU6u2Rj2u9abZrpuHQchxaxxuuxifsKHkM7H34hjm3NcCJ25Em&#10;0sJ9fKWN25D3se1wlzW1zZsixnssZ9cC2r48SRHjVcuGWwjgmuNH+fJtoTbKO+QFG8RHySJHTlUa&#10;iOVPWneO5my7e7dsl7QtX3a1uut1p7qyllgLRNQxRWMwjPSMkii5NtFrXyA1zwy3BJ7IbfELeWRl&#10;bqEowLVpwPGqVPh4Z4hjtHP5muML1rjzNQYLntvrrMcgvavPMwzvBcrg4XkNlhw4sitxHGtEZlL1&#10;1kosYtJU1P5WzHa590wLBOMp47XoKkYxFmGLSV1DHNDQkc5Jx+UCSVHUMh8uGFjkd1gIxWlVehr1&#10;90/y+9KQ9xtt8a3W87rPC7ydQofMDVvKHABJ1eVtJII4EmpAJNu90Wt7pp+nMuekg6T9vCuE7iXl&#10;RmdDj9JvvZG/58PO0rclxyr1ri0OJHu63FclZd0tVh2Z21yxkZRXNbNHMp2sbPmxEYoSNaw6tHXF&#10;5vVVnu3NNK+AWCWcmBmHknNNkG77yCUw52vfFDALBD55ORzTxviSdhWIR49WkanamosyMVVQqqkf&#10;7i3buP3H7l2f25t72aewuLhLmWRmEhii1a40C0pFFEFM6xtR1MUCk0lGrlj6zfqGtfpu9kO+Pcne&#10;JYZZorQeihJ/+Zv7ny2kHPyGU9SQfMkEcjiuih6TPwIa+yjfOxNgeRV3HiB0ppyezG9cjgBqX1md&#10;7pyqhq7LKsqlFCkq3fY4bj0sRZsWYd8YdpcQyQ2hWv8Ae63Hcdo8Rx6ixTGayJSY5jNPW4/QU0Af&#10;Zg1NLTww19XWwxcr24sGDHYJicrw1qeu2Nr26z2fbrHatvgEdjbRJHGoyCoihVGXwGPwy9x79u/d&#10;W+7z3P3Bfvdb7uN3LcXEzmryzTO0kkjHxZ2JPAZ5DHWIicf+n6/qv+/0bLx/6/8At9EMAzSuPfXD&#10;V/1C2+8k2H5ph0w6zL/B9D4TjkSrpRFMkJcuziriZZkl9IC5/adZGrp1fC6kT9oIbUT3c/nzz96u&#10;4J9+9yu4YZXf022lLSJWoAAI45ZWUD/HLI1W4sqRg5IoH6t/5O/tFsvZX0txe4y2K/7n7t3K4nlm&#10;IGv0tpK9pawK1KiNGjnloTm8zE5Bafertv8Ap49HY/gPhA/bo6uM3L9559k9laXSiE6cbGMHs5WG&#10;45TfIRnebBg2FfZSWj6unuTXO45X1d/017NZw9v713DoruFzdmHUQKrFAiHQhpq0tI7M+dCVXLyj&#10;HmZ/OP8AdDee6/qas/bY37ntrtbaLYJDU6Bd36C6nmK1p1Gha3iJp8kaiuMF+v8AX/D/AGe/1/7P&#10;Vl3npoHGfJbxG3nqjI6+NMfZYDkF1i8osZh5NLm+MVsq8xG6rlXpeCXEuYQ2OVjmuJHKUS8sI9q2&#10;J7xdtQ9y+3/cEJjU3lpA11ATXyzW6mQUIzGtBJE9PmSRgccT/R97u717H/Ud7Ud87LePFAu7QWt4&#10;itpE9jdyLBcwyDgymNyy6gdEipItGUEec+/P+xUT6J7/AFTlf19/XA5+ObynybxB8uNTbSqrCVHx&#10;qZkVdhW0KkRHNjZBrnKLGJXZHBlx1XtnNWdTLKH1f+HPhBf9EXngntvuO67Q33bO5rFgJbWTUwrQ&#10;PCaCaJjn5ZI6rmCFbS4GpFI/XB9YHsNsn1EfT97g+3u6Wcb7v6KW626UjzW+42sbyWsiNxXW4MEt&#10;M2glkT+LLJzepP8AFPdP8F9dFf8A1NUWOTTfizYKETpINnZ5DDKViKUQJuK05pAREVOpgZL4AnPa&#10;i8OUbVX6J66G+pX0k57Fvrcq/Vju6OKEtHSzZKNxK0bUBWgLE8SceNf8jm5mi77+oOwd2VDtO3MU&#10;qQNaXFyurTw1DWR4gEjnjFv1/wD1f/f7f9nqLf8A0zSNXefk+qoi8alxBEdxz9cxfyiKqfrx9P14&#10;9RL6erS1vO9d1hu7WOVP0ec6WRZP/HteCsCD4fHhi+P53srw+z3srokZSe5LjMMV/wDxM+BHD9mP&#10;Xe6s9ufdfb24+nt9f6eq7fzXY7q3FPyLburNUxaOvrigw2yy2rx1kcNVX7CssVrZWWiZEiNZEizp&#10;Mx7JE0Y0TiaYqvRCK9PUB9x7TarL3B7ytNkCrtkd6QqqoVEYxxtMiaQBpWcyrQfKwZBktB2L/LT3&#10;zv7uD6N/afcPcO4upt00XSW8tyWM0til1Ktoxd6u6CIaIWY1MKx0JXST6z6f4crwvPPt/wDT9dDP&#10;4aopNgfiNymg2lSxspxGruN/0WL12UQg2lebC/s4rOTHiCnjMP7ePJrG0Y1WezCtejVRWe1we2th&#10;ZX/s13+dy2+2nW2fcGtzIiSGNv0+KVzHrDdIiQJJVNNXYuasScePH8ya/k7M/mIdmbt2Bu8239w3&#10;NrsE929rK0b+rFy0UbSiNhVjax2+TV1IVrUNjxU/cv8A+rx+n1VOfdPdfXFJi0L7rlONVjR937lk&#10;NNA7PHV3fl2caP2ulUXq6+5xxwvPrmLcmaHbL+ZWo6wSEHwIQkH8c8fpd3299Ds263oanRtpXr4a&#10;ELV/ZjP1+gv5l5D+O3w913hWQeRvjrq20pth5BD11VxKHQ+usnuJVgSlkTJUmVFkw6w7KuJEh9Jj&#10;jI8gyFG1Gqrk9dkd7Qe0vZna/bN93N2Fa3E91bIVWC3iSb8uCJ5Zama2yUuoJD6tbivM4/IN9Me2&#10;fWn9S3fXeW1+zHvpvllf7PbvfyyXW97jbwLGbgIkaFOsDI7NVUZApRHJNFOPOOPZP/Wq/wDt9/UF&#10;/Ar8dW1/Ev8AKfu/ZWK6wk494jZPgOcV2rsnbkdHOhxoOV2mCZTT402qLeSsvjMqZEOTDH82M16D&#10;jIrnu56lhHtn2Xvu1e7Wz7hY7Bfp2kDcyRXMiEobSe0lNsWl+UyHqQqy5uJNQYVVjjrH6tvrJ9uv&#10;qD+gP287N3zv23uvqHs92299zshBNHIZrRby2uLhXEK2rLIGSZjDIVrLRVAyH39P8P8Ab/inpiP+&#10;op8Y/H3X2s8B3/iGvqvGd07H3cWrzHLqks4Jsxgz8OvbSxJkEMkslfImBmU0VwjsCwreXorlR6p6&#10;d/UF2V2727JtG97Nt5h3DcLu4a4PVlZZCQshcRu7IjGRiT01QHUag5Utj+TP76e7/efd3entL3P3&#10;fNfe22x9sRyWVtKsZ9I63cMKLDIFEgQxyyKUZmXJSACK48T68f7fb+nv9f6+/PrlkpbXOtRZ5QZL&#10;WEu8Hz/B7rH8soZZo8mquqS3gvg5Dj1qIUlgzj6muBJC5W9JRPa5OpjkVeZQ0N1CGik1RtwZDwIO&#10;RVhwZWFQRmrCvEY9591se3e+O2t12W/ittx7Z3K3mtZ0BWWGWKQPBPEdJKkULxuK1UhgaEUxl9fX&#10;6AWtrbTH5mPx54/HzyfkFNS56lBX7Xp8DuINTfYps/XdtVXN1RgmWdPdRRQCXEOPOjNLFepayWB3&#10;7XO5TuPYbnb/AH39uLXbd43OaDebeZEuTD0wwuIlOmUoQydK5RhMqUAUkqDqiNPyP972PuP/ACzv&#10;rE3q67QsLO8uNuW4k2mTcIpJILratwjlijkIilhYyxxs9vIySAJcRSL5lGelUVHfX3T9eOfdUVE5&#10;T9eefXJlQ/jUrc5/KXlngBiGxLONhmNZhkYJWxbCqhWF/AwzHMUTMJanrYxq6tm5CxhGVqPa4AHS&#10;Xd1Rtb/a9cqDs2Sb3Dh9v7bc0aeTcpLVZyhpSMSO8hj1ZssUUh0BwGkGnUoOofoP3b60bntX6Ftj&#10;+rjuHs6I7/ebVbSrtsczpDJd3FyLRFWVld0gJrcCodxECmot58Z9f7OpE/2f714T122+DPiFjfg/&#10;oCj0Hi+X3mdV1RkGTZETJcghRK+xmy8mslnlE6FBMeMAMQaMExGuVXdCuX3cqeu5/bnsOP282O82&#10;WPcjdCW7efV0xFTUkcYUKGfgIwSxbMk5AUGPzFfVL9R28/VR7u3fuzvnbkG1Xktja2ot4ZHlRUtk&#10;0A9RwrEsSWzGVdIyGAr15cqrxyqJ7Iq+yp/9z1Mdv/sRf/h9PU7OKAj4HPgMaH/p/j/s/T3/ANv0&#10;9bm/+z/0X0mcO4/jgO/n9P19l/3fT/f6i15ueR1b4m+Km6t8TjRmz8Kw2f8AxONJIJrLLObvoo8L&#10;r0Y8gnSBmySxjuMxi9aRmEcn+VfUD9ye5m7S7N3reITS+EfTh4/50vkjPyt8hOsgihCkEitcdF/S&#10;t7NXfv779e23tfDG52+/3BXvHUH8qwtwbi9kJAOmlvHIEJ8vUKg8ca2s7r2CRVTuORFVF4VGp7vV&#10;PdP+7z6pT/FVR4TpnxGj2+Zz7u+2rvi9m7a2kc1aAhIdtly97DoFreset8dsrFmQZslhBIyHPPLe&#10;jlVVX0v9O/sj7jbL2f233Xa3NpYpu00d2JXczTG3YBICsBHSLGIyOhdiSt4ymmP2I2O0bxt/eU/c&#10;djPt8PbNptq2G228SOJoh5RMXYN0xABDFF00QEiNPPTLHN1+WHRfmJ5MeT2t52q0xXVeA6WmBdjW&#10;aZJs0mRSc+piRIKZpd4no6djQsPqczx6znW1G0820knvYMgIe0NnDfUxbTYGyKN93X49T6kjxsms&#10;osqUy/rJr7GRYjrR1/xbElaFkbKZR60Q46zpJu60LWCREY1qeuur32k2Xfd17e3u+uLuK5sIGhSW&#10;3mmicQNIJTHTUwVBKGkCUCKzOdLMS2Ftm7c7m26RLO2l2ay2JpepJHawtG8hDagXLTyZk8QFz+GE&#10;oz8f3iLtK+1ZsvOMr8v25pqjD7WkjZJrrYr8YqZNOfJ25LEvRVjill64jVGTDNPjU8MHxRnLIKqk&#10;M97kFYPsfcVW41lXUOFxnSIKiHczcgyaxtZ4BsWIUs4B6qohSBAgFcZqmI4vcag1d1ta5VPcP2f7&#10;N79tBsHdUs8uzRXccyQpoUpJG1UCPSQxozKlViC1pViwZmFnbhuO43aTwSvD0GY0AGa1PBasaAcB&#10;lhNeUH4+fDHc7B4Hs7YG534hV5BHmwcAwfHtd0wcYuzySyy1uLZC63zi+xetyabFiRTRKkIhrCcV&#10;xBvjlKrXPxDyV2ASuNDlYzr+RORxaaXMrXWlAdLHtI8KxI7gzYZEnC7chRNer1RXINSq1VTnfuL6&#10;H+wN13Kyu4e8N9SK3mMjRTSJdRZEsKalikVE1FCS5KhqFxlUZb+ptoRBb9PjXhT4HgRT8MQA3j/0&#10;9PiQuUitMV8ivLfGaqaBmRTKfMBYVuuHNxUMlrJA59vLmYfklXEx1imqklFEYcZ/a+Q6I0g0edRP&#10;ILZE4JbMkbAAVxCMjtlHLe2MwSBjvkPRXd2PHYY/QqPkE4G3lo2qrl9bx/RD7S2rWtjPuW+FxVyt&#10;u8MSMWIUHSYZNMSmpESljU9Qtlmss00NWmozHw5fHjhFWX4DPBTHrOqxCbm3l9lWZipyzrQVB/pr&#10;iFfZnsb2NW110wK0t0WLX1g3oFlTBU8koGkmFRrB9Tt7PITPHNgvLDqoIJD2MeeurJEuuOxwHPcS&#10;LLkn6phGOGq9DG8oi9PCuX0Qj+iD2WUXCSXW8T3AGoCW7RZEINNJEcKhQa8WrwByGN4b1i0im1em&#10;fDLLlSoPHAh34BvBoJslBX5pue+tqyESalNlGy8boMggFFObHHDu6epxNo6OFLiyka+Uc6tQrEJ1&#10;DEjkUcPfedwTiFaQaIxJCz2D+IBBD7QQClCegDzmlJNMHgbROcLkj1VW8NVEav8ARN7MT2pFrfb2&#10;HDI2o3Kl6VZSoboaBHUhmbSxoo0sK1I253F43D2gcSVodY1LQ+AABqPGpy5Z4Ssr8D3gzk1XLscE&#10;zLe1dEiJi88grrKos+T3pk2xp7CEy4r8PLBjY2GcqzJNgIdijIkRjRF5O0i4F8hM4jxXSCV+F1g3&#10;EM3/AM/bawyhRFE+N2z175UacpBP54YnW5fZjVT0xuPok9ogwaPde4HKgCi3MBDMRSgDQBlqajOu&#10;fEjPGqbpuDgHSlfHTT9hYH+nHARPwEeFsyxDCg5z5YZUeJErzymaxute5BEtZihmxrRn27KqSlus&#10;YjgsxKxXynOAJqcnMNVXp2Tt15gKsFZunY2yKrGvMOLbTRkYAp0YhoddNhxZ0sMdOrujXokDRE5a&#10;vLUUptv0iezMdxBZz7PuM1+8ZJkcArqRRrLOpaOMuSNPGNjXT/EcO13VVVFlQmSmeVRXnSmAeIfh&#10;e8TrDMA67fD8pJtyWPLbXTLTDcX+wNt6On+TLjX+Z43b5JimM2F3JNGdXHR8monL1NEREYUjcYm6&#10;8sWPJFOmwfhjYx7hGhyCsks+MaR11s2ISYMxHiG9HNXlwnD/AHcK5WtcX30fezD30N/ZbbfQXQJo&#10;0U4UCrfK6OnyrQUpQEHnQE4G69WRYYVAU/0ODXLfwmeJZrGtLi8TcDrGfYSE667PcdiMrbF9zDp0&#10;FmGL5DSUEysi10uUF4SR3DHOjy+R9bRNIY8hb5t4wCGSTgz4zHu6RzLNB2Hb+Ow7e8IEt42SXfu5&#10;R7mIwbXOX6ceotuv0U+195OiR7l3DE//AIml4yg+bIFoAVAyPA14c64ePdNGq9MVYjnyPjXKuGhy&#10;T8FOhJtxWVUb/nCh3jws+52NLiUSzwlk3506AYsSyucYq7BKcStC8bwhkkkyCjjoqI/r9CneQ9n3&#10;R9mBjc8RJcSCd8ZtkN0R07o+PKI5CSBGile7paoleqoqOX2T0FufoY7EaOMWPcu+xFfMS728oZAG&#10;qo/KjoaaWLHhSgBqaNJdyuUQFVTXTmOf44IJH/T/AGqJlZOK/Y++MOsAUtzldc22Bry+i38WgSet&#10;jQQREBjUytuY0ZoZJnS2hEPtuA1ziv8A27W7xyqTJkRH49Q1qgVyw5bjWVlDOxxWtBIIgI4Dx1KI&#10;rHPj9LyC6uVd0pz6Vsvol9vba0SW/wC5d6uLkuVZUkt4tSjmAY2CmgOesiooKk4Q/VrgrG1E1k+H&#10;D4cf24Jo34NPHOgxurv7Hd+7M7PPsfjW1BWQNdYNkgBR45izIcZ1naWtOQrSwJjAz/kihyljIMbF&#10;M/oTH/XCz+59f2yr7n2nq7P9/vdz5PPa6/8AJ1cfu46ef0/ze3pH/wDcg7D9Vp/3PvWjTx1w0pq+&#10;anTr8vl48fNSmWCfrY+lqr+bT7sFX/2jfWPxft3+qWyPifyXp+8fBofi/bujo+6dj5Xyez2v7H/j&#10;9Pd/u9PZ/d6//9G2ClkVMuvgKFohmbFAV6ma5jiK4TRuehVRncVyp/VVX083Cz36wZlupHe3ICgK&#10;QwUDzBdI1aQAeYA+OLRdpA1dJC45LcpZkESztmu7r4iyXxmthl7whiGdxRxfiKp0AIau6kcjWo1O&#10;V59KAAhsd+3paqNVEc1UXpRUR3v/AIqvv/t9Ap5pHFXqRXh48sJSvq48cIedOlnFw9xjhedr1Ebu&#10;I0rxq4KPajPbpYx3Ht9G+vpceMwT3BGgyJy5nHCL3OnhXtanCq5f9y+s2VxeSTKlzMXiJoa/4fA/&#10;34QeRQKsaH4+OBNVYzpE2NGWQR8SQg481pnKQbxIVrlEYhUVPj9bUXh/LepE+q+idhJrpiIUDSgQ&#10;fSxUkOXpUgekjpKK5WHcRE6UFxw1U6uV59SCWDaxtheG4ZbssSaoKEB8ljyqgX5jITVgdFBTCCay&#10;+qgIpyNfvI54V/TRQ6REg2ZYFpImLInf+UgT/wCxds6VXBoztj/LqlikVpyzUMinYVAqxO0qet9f&#10;GIq2cZ4RxRKv9tw0cjisI3nvPIRFapFVOUanKMVOF/p6Z7xeRRJsl9FcPcXCgag1KIVNNAVcwoGR&#10;Y0LA1GeeM3VTG6gZAcvjzwBv5g5C43atnyLA8gUiROfZGA0QLCEcvyayMyMVSrHchEapHIwkhHqr&#10;UT/N6EjqIbv3Oc5jWo1j0eRommQTuW91n+QjWryqeyJ7+m02/wB+oAEasWJI0oWKahQ6TxWoyzJO&#10;XHDOHarePzVI1UrnTVzFRwwHfmmRyEWMx8RzxFNNir2yFfWHmMQRyV8rl0mK4ghDG5Vc9yNY3hU4&#10;59CzyQxWOREKRGqiOZCapSO59kToY5HdCJ+vPCemNrZXF9MtWiUkEgzMEUUz+ZhTUfClTgkxCqNA&#10;qo8MzhPV9dYWUpje+CMQz3PHOtyJHjpwiuK75JWoMpFci8t9yEX6e/rTKeN7GI2KKQpul6ilI1PZ&#10;PdEej2PRXNX9FVfS1pqhmZ3v5YAlaNCCTXgdOllyI5imGW43s1tEPTw65CMhwz8K0OBtLGlsJKct&#10;lJgCrHvE+dWjc4je4RGueJWGGQKORvs5jWuRFVF/X1mALRqgQjYju31IMbGorWqvsxrGpz0tT+qf&#10;7PSF5dPNE91POxQtQsxJqeZJPM/bxyOHT63tWEYqxUZDxIzxomnlzyNPLdMkFdJYxrjPNIWXwxzy&#10;yHvI5yoUvsrWtXjj2X0FJNSvI0pAkcZwXEEJrXIWSFXKJ7xcqjHDYvPLl9vZfSkdj+oWUqJMvp1m&#10;WNmqNMctA6ox/hZsqLlxHGuAVvd+iQdeNhc0qVoagVpU+A+PP7cL7HsItcunxq+rsIlfTlL3Ft7A&#10;jCQa4PZIrzdhjfuEkrEa9OyBFXqT36k90abMLqXPDLG8YwhjR5RRmRqFFGitYo2yVUrRtO5pePfn&#10;hOf9/rrT2A7K9B3R2/v9xunp7RrmOGSEuUknu288duNNSoJBLKRR0Ug8cabTu0t9v8QCarVWAFMh&#10;8RXmScvtyxZ14lab1nh2TYMUNvKv8ivNgYPU181loXH7nK76TZBtm4DEiU5ruTV1V9SRyFUZWo4y&#10;CcrnORFEjKzIa232gNrAVtrKiSZZAskFGySaCZqAU4Ivx/uEl0QbO41F57bnfuVnVz6A7be2mwQd&#10;w+i3RI+3oL5USTUpMcdwoMlJJTIsMSTvIIgoVVMaooBAGLHgNvFNdvZyq0IkAqQGYFgSwqc10mo+&#10;GLvMIzGq01F3bZ612LCj6ZwzZON4rS3r4VVMNjON7JpVmZGGlybLXZKDXeK1+d2FklUVghjHMhBE&#10;MDJSCa1Y/wDBxwsMSxlKYi96vmEgrEZWmhoozRnKRjxNjRXorVcrEYEau6Vd6pZJe4N8vLuytdj2&#10;hdnjYQ3lp6qK6nuopHLR3g0hGSSYOrxhmaS4lMIZEBNGYSdzTohY1GYrWudc8uOK/lLsXNL+Vj9D&#10;rHVsHFIY/wCObdwKNsir2JfbWxzOphZ2O7ArkqTVVs7KsxhTgSo422EidfWfwkkRwNaRrXA1+CQ+&#10;fMjMK+X1QnDMsllhTiSJFlllV0SDJk9wZPnyZDhI3gZXMG1UTpX1zR9Rtztl1tHbu93+1Lt86z1j&#10;aN7W/mM06Rw3st3b27KY2tYoEuCwEql5HVnV6KELy40ooijHEmg83LmcqH+vEHPNmzg5HjeHll4z&#10;jetxSL2HkwXAzHV+zcluM2di1VjGZszH+CsHeYzeVOOUUezBHjJNgybCzkCNJbIYwbSnMGS6q0js&#10;bFUA7Yrl+UWxfaGjzyOO48MMlUaNSRhJ/aYjUGNiK1yqqcLZn083e2d59sbilzvEMr7Smn0S2Mdl&#10;BLaqIxHcPEAzETkFpmk1SPKQ6sgNcb29sb+JnluUGgfISFrlxP2cMPH4gVWE7YwnPiysxp7Ymkqa&#10;PxrnHMHq8GwTI9aV8DHg1OTX0Jfk2kt1pcjePIDSXltz2rxEAg1c4jCctXDSQeHbvFJupkAUaXaV&#10;6LIErRokkRQMR7egyka1pP2dXHH1YnqW7T3H3Fd7ZtXdPt3C1r7d7ffO0G33bm0kdmZoZYXZxIhg&#10;Ad5rekhTqDQKSgAOBfXkii1jUixgbWoYcSw0kV4kUP2Vzwusd21sVlBi+fePjz4l4oav2lbZPhWm&#10;9g2DaO4NPtxkxi8xm2upMWVEucWSJaS5NT/x/wAMcnutRRz/AG9EvwLGvjtjQ3nIyVOTt9xrRrDd&#10;w1j0RwUYR8YiC6lRy8sRXI1Op3q25N47H3nddy3PdoLP1cFijS10yGSNPOoZZAY1khdyFZfnOgl9&#10;KFQZtOgrm6uAsUSrmWFBlnWp8eWJRwdnaK2VmdrmucwMMrbrDdYtPZpCey1XMKzpNPigLFuEkVNb&#10;k9NY3qgEWG1R2ZGxyGK2NGe1pxNWdCQYK6IGZJIVHFGQnxYkXly9wile0jmNeqI32RytV3WqLwvq&#10;AbbfbN3JaXfcm+XM1ttEcXTjdW13V8mglVKoY1Z0fMAGlKwgitQ0W7iuOrKWrDnQgVJzyp8KfHEX&#10;8Em6y2lGuM82xleQYJhFTTFqMfu4DFyHY2zgjrV+11Tqivm0VdOn1Ut7ztTusCRonVwyiUjHNLiw&#10;HRjypQjlgskMjjkx4hGkjEOxxDsIR7HjV8dSOVERP/EJ/h6mWz7vY9yL29Z321RbjLD15YJLyLpT&#10;xqNETR9N1cepVXrIw0hISMtRw4sW6xZJhWgqNWRFcqAH9/LD8Yds6s2PR6+wq+xGi2tLx2VmF9hu&#10;R7Mo5NDmtPj7h0+LzqCDRWsC6iAzmDWvbIkyitRldUubw35CrwpK++yEFfIgwJpo8NQtYVhHPJJj&#10;oZCPR4e6ryDOThVT2VePb6J6rfvD2t9lZu7Nq7h7q21Jd8kkJTp0jtJeiVB66RgRBEDIjlmAbjTW&#10;ThMbda9cvKaEnmcv7KeOI9bM0t4uDzyivdjU1fe5De5HJsI7aJI1PgeVSsdNXwHQcj+xpCoo+NVw&#10;zx4slFJHGU3Jm8HI71nYWU83xCodrn2FTYYxKRqNkzYMCUcbivVHp3Y5DmRpUVVVU4VV9vQDtj2+&#10;7T2WPvWZtsZrbbd2sd8trinRtrySKKRo4EdaxTwwBmg8lVZ2TSC6YYpYLD13mWiBtSk/KcyaeB+A&#10;wltU6ywfCqbaaTq8M+k1xs7AvKvX0y1eWl19nmQ4pVTHw8bgTRGPQ30Glg96mCeM1EK4g2CR5Wce&#10;g9dVDixmulFCWBBgsbBgQ5xioEgy9gc2xa1RDJO5VqjVV/tdLVRVVE5b939yXHce7W+07Ds91b71&#10;um4t6i7vrJYi8LQ9X0di7iSWOAaNUoCgysZCVAkZlA7nbWZZ441BuLjyhyoFGpqGnw58CMadqbis&#10;c1vRQcFxS7q9g7l2BaXOdbN2Lr2ox+0DX2lQy3PrrWVZJDb3FFgyxo0lLOOoxPt/kyHvGIcl/SrZ&#10;FvXFqLCKci2Dgx6wL3FECvspQ2kcjTkLFFxNkgZ/4jlavKqnUiKvPqmu3fbrvi3777altNqbbVe4&#10;vXjDmW9sIZjFqeICdwIYbhh5QjDSFPTJ0hcNbXablHW0nBF5TKU0IU8iW4Z0Az488RQxjU+2pW3c&#10;Juq7EanWFZcXGYrjVRXDn5FqyluqiCpTVX2O5uZJsfp8hn8mBzIYRghvdHIRoms9JD+OUuPyJy1S&#10;MktnSZNs9pJcqXYBspYWinTJIZbpLY8wcZewDpcNAi/Y1Ol3q2O2e7+5O8dqsF3qL9Ps/WpERFaR&#10;29jPJ1neI294rI/TkmjE9wEikErdSQ0aqYBWnaIhuXk2eLpXfVYF0YlSzEl2IAAFWLGlTXLwxLJf&#10;Ivc/kBjmFA21KXHftTsP1+OxpMRxzFdYZDhVNazrjBMXx3KcaWnmEw+wyqoS6yCKwFkywmDLKewR&#10;hOH6JMZl1uDrmUOBSxbP+Z21hlcmeaCAdnIt5MaJCkhNNaFJrxdVeLlW9JG9KtRFRefVjd/e1O9+&#10;7Uvt93LN3bc7JcbQI4ZLSO6eayWHU0nqIoVf0/XdHITUGi0MGqCpUz/bO0O4+pDLunc0clhoEYgp&#10;51fVr6oOs0BXy6QtCc9XLErt5abz3zMxLxtyq/2PC0amiK3E9QXmAQMtNl2A45hArCxyeFsPA6M1&#10;g7FcZy6/rbwrnlUp6+aFwXOIN4nCROTxZdZT2sllhiguJHPJrhEcCQKC4ThyItcwZJjUlmI1HMV3&#10;72Iiu628cerZ7ZtPbntnYopu34XkuXMkQvpIQ7NKCSJbqVkhLRKTpJyjNQiimYlt7tm3wWxggZmu&#10;2BC86t/izzNMsuHLEltcJ4Pak1V83WtXf3+XSiZPj9RtvIcYZdU1nnsae2zqs92ZcTqXCnkxagjS&#10;nRDIDt18pSDhoEyPV6Gdpm+TugXrjMrZ9Y17KgFPHhB7/S9gw8FliYsp84iK1WHRVKxEd7Lz6hvb&#10;306e2Wy73sd/YSbjF3RHN631TXUucgdnOmHWIRb6iepblOi3kFPKDhjt+w7Sbq2t3m6dyM2LNTMc&#10;aKfA1y+7CK1X4BeLFZsDQ8Wnn7CwzcI8ck7Stdw5Fklm6kLNr5ku0jXdZg1lO/hcLH6UzTilVpBC&#10;rTvIFrHM6OfRNS3MyK2eQcIcH7pXjBIixldLesOvMpHjkv7XWOKQnV3WNROl3S/6px6sbvHsbYu4&#10;dw7Y3Tdr1pLnab1prZpHMcazyoyJIiaghnjDflOQSy6o2qrY+3zY7acW0UshZYJtQLeUE6cqA18e&#10;PEjy8MPj5A6CxLNZGuB3uxbTKC6r2JYWtDeZRKjYXSTcv2BTij0s2hqltmV1nm1C0cR9LMkPIkkI&#10;zwyMURO56GsZeEjJIovk9yOBqwPlWLCzzHA10kBEGYrmwxyXdA2lInDE/cqfVfQ+/k7L2+93Lb+6&#10;7C1SKcs0knpBFbSLcao2gM2kiefSGaRFbW+oADMDCI9JIotrhU1VqSFCrnkQCOY8Puw2V/aeOWK5&#10;NcY15FQMNbFyK6sZeXycd1abEtbjqMrMuM2eKrl0CpF/NMopQhmzpUCAdp5hl6Br1K0bjU0n4gn2&#10;l4JoSSTQ7K2bYPbKlymsaJkipZIYFwzHLJ4M0aNUXbY5VXp6fUAbbrbcoY+1O1dwnktFsrnb7M2k&#10;QWztjKXMd40aShkS0RVtjMXD9RlEYDmQAFBtMw3BooLkFPMEI5A0oTnlThXjniPtJizM5ua7S+is&#10;gvL+sxvENi6c06TVcUmMa9wOxyOZdW1FuqwqB3w7Wio8LxvnHZd4WWyzfZzIwwMSUskaFmUWMj5t&#10;VDpZs6DGs7eFPnSaSllXtpkFa+M9X1TfjxjRq6umM6EsJzuCJGZ2mcdxVRPtHt6Ntks9174uYRLY&#10;CS2NtPPBaW0c8MhrIzSMGuFDATW9mwIE5M2TJ5tr6O7eORzMnVVNIDtRefM8T4LwHGuDHxo1HWG1&#10;zkOb+QMPGr2fqTF8u1hXa83HtDB9Las1BmdHkaiJm9lJyK/g3WXZFR2oSTcKxAYiR2ZBJJZyFa6O&#10;1p1diVO6TGHevjLi9aeUeopLWO0CSKmBGl9baSo62fJE2tMqvRpV6hjVrG8jGz1T/uPv9h2xdt7a&#10;bddTd4dx2UI3C8s7lriWO5luocru/OvpdF00rBFErRawWLCWVqAre33JYkge7lJrqK1JUtl4k1H2&#10;8eGI2eY20n4JmVPouLlMvypyPFY2L7W3Lht6PLpOF7S2lkeDw0l7r20WrtI2J3trkuNnhtctQ1gT&#10;SmusDvDPsJCtchWNchHxGTrCohvHFNZyLBvyXSzIsds2VbFc4pEM1riq3hXcrw1F49czz3F1FPGN&#10;6jstu7xu9Uq2UdrpgEEdJDDDYooRChKxagwU08xRmzx6UuZKxeY/AceBy/s4Yq2tpJZWS2tplTsZ&#10;xLKbmdYXEjH6vAD12LvjAVbpuJUGva5gxUJpk1rYMYnyUjtRiqZ4+V6jK6DKiNGWcRkpHwlUSiI0&#10;ENjVkBcNXQ2dKzU5GiEe7390VeOPUe7SubLdOrZbPA1s4vF1lkaSdiI5FYC4avp/mJijXJj5RqJG&#10;NlgRXh1JXOmWX4f0+OEHicxkkr62mjsrCPuQmcdsB1paTGmh2cQn/nZmGHVlQM57Y0cf7FKnbRXP&#10;4T0gpWQxaSzrUKRrZEqwZHA9rWFCQ9o5wOUc16tAMbyez2qqsTh3Ht6vjauwJ+4+x+5Nwur6G32f&#10;0+gpLI0UwNkRIqGMpW4eSlAj6Q0hMeoA0ww3rfY9tu1t0gY3DLklKHLMGnOvLE0tO+NOxd36x2Vk&#10;tBMgRMdw3E5tpajt7udRXdLA1YYWQrCbCLAKW3tDRhPcAb+035SKJpW/5VVdlUgM8kqTHPJkEK4f&#10;aCLuCY9jup8hvcchCKVirw5eUVV5T6eqM2jfprT0lvbXEcVpGikGQ6WAIoEYLkuk01IKUA0nkcGE&#10;vpooYHjGmQqrEAVIJAJB+w8qYY3X2zM3hVQcdxfIKvFaOuhlvX3lzZnrbW9gzVYGNQT5sGMeMEcO&#10;WgyOazsP6WuR717q9SOnYnHI90ycCNI7jDtbHnCGNzDmG8YAQzsY1g+pnW5yMT+47lV904WfWXds&#10;j6LO3lOoaauv5g0gguWGbBScjUEgMM+eCcHcNwqadBFCK/Z9+JP4n5dZfT1kDCcByXKsRbSzsWtC&#10;Zvgtvd2orXH8dt41hlVznWN2lhLubczpIYEeMaaZi1ED+0itYRHNSb68ECZCnRocx/wAisVMklgU&#10;kvejojHSRFeQsh4APRpGqiKg14YifT1YMLLe9a2aVIoXYx1UtUUBLKWy8uVRSi0PEk0wQiltd01R&#10;NcxgseFc/H9vLEsKzZN1tXDc915l+da/rTbDyW01VW47Hxq2uLDD4Na6Jm1rExe7pYlPS4vEyLIo&#10;R5NXICVw32YuucV7nNehA/IZbG3VpPxGLLWBKks+9YQ4UezcaSoRSHyq4g/7w47GuLII8zSfGjK5&#10;G9atRSf+2Nztdws7TZ+7i5hhjkZbpxJGdOkmOGR5NJBFAEIoCFFBTThO5uNvsRb7cm5xdZpP8pmB&#10;IoTmM6iv7MP67x8xqFJ09rrC/KnK6+kz/FcMe7x78ymTMn14GsxI1jY0T8Y2RXW0ItJb28+wjwqG&#10;DDgSq999eMjFO+II6NCTtxLreDAx20lxr6LchiXGM2x4bYmPSW2016rGr5D5L1eogOerHlRhurpR&#10;VRi9SLSdg9id97zd917ubnbu4nHSmNuoiMpCoFNFKgKKKSoojE6m1E5c5+7nuZ3PsHd0S9sCP06x&#10;KsoK6zQCppllWlDxoMxnlhxdc/ib15+RTKtm75gU+VeOeW6+zm/0xuvU8LJ0yTaVTkmucSqq2PcZ&#10;dTxqOuqqKfZzogElQq98qncNClaqnRQkR+WeSmqKEorrLdhQdf1IsXtswjT4ZTkEekpAyEurqTCQ&#10;5lHXY+ETznlq0gelHuROBPVNN37G27s7tu6vjdxblaRxPMzXoiDtCM3CBUfUVoFiQAl3yB5Y07Z9&#10;9pb2WKw3XtgzXbSiIKtTR2pp8xGQYnOpGkccORi/4WPIbDMCzHFsH0/hXlFbSMuq8PzKu3xkeI4q&#10;bE6ghKu4aCjzioozWJx5l0tgJVRzxpYBoNjiosoDVaj8XeA3mwo+1/yAbKg24M48sbQItU1uSFU9&#10;zgvi3iEk0TVdE9UlywR7LN+27ILVwFYCccwJCMarl5bewfbMxtN29w92tIo903VyIlT5Y4FIUqoo&#10;vlLRrElVqYoI2Hzmv5xv5w31ON7p+8tn7J9v3wbtPtF2a7EbEpLusq+dOAqLCEi2QNVo5XulrQgD&#10;te8W9BYv4x6G1rpTEqTEqKHheNQYtsHBsfFjGLTcqkiZKymzo6JjjPq6ibclMsKMQpyRYaCApHoJ&#10;F9W0r7r/AF/9P1/x9dGjHjW2Z8cSD9eInPKccfRfp/6/68+viac8fKuqopTH3rg5/wCoC1Ta4F+Q&#10;TIsxPDIGk3Dr3BMypZvKOBLPS1DcFuwNcir0yYs/GEe8a/uQZhu+j2+vOb3i2efZ/c/u1Z5GZLuW&#10;O6jLKVHTlhRaKeDBZYpV1A8VIIBFMfrf/lFd+bd3f9HXbfb9vdK26dubnfWM8Y+ZNc7XsLEH+GSO&#10;6Gk8CUYcVOPOfr/h/wDD10UfgFz2ty/8c2CY/EKFZ2tM92VhtvHGZjzAkTcok5xEeYSKrxNkV2YC&#10;VvUiI7pXj6eui/prvYZuyt1sFnDXFvuUhZaZqsscTr8KE66Urwpyx45fzee0b7tz6ye4d6uIXFhv&#10;uy7bdwtTI9KAWMgB5lXtTXwqPEYwcqI72+vC888rynH6f7PVvWw7SFR4Dm93YvYOvp8QyW1nEIrU&#10;YyFXUs2ZLeRXft6GxwuVef09W/3w6x9l93SPIqIu2XRLMaAfkSZk8gMedfYe33W7d8dl7XYA+uud&#10;2tIo6cS8lxGq0HPM48TlEXn39v8AsX9E+vPPP/Z6/LTxamsczzvHceoIxy2+V5dU09LDjDcWQSxv&#10;LqPCrgRxDRXkO+TKY1jW8qruET15fNGyWTQkB3EWnPgx00ofgTj95O87ladv9u7vu25zIm32NlLN&#10;K7GiiOGNpJHYngAqliTwHHG311y/9SVWFrfGbxViHMsktVtK1rSyV55kFHr/ALJDL1fuVxnQ1d9f&#10;XTfv9ZSbftXttZTqBcRW08bUNaNHDYIwB5io44/PN/JV3JNw96fqIu4V0QXG0RTKvgGv3IH3B/7M&#10;YNT35/XpT/2qv+z1TR+IfxW3V5VbE3TjulfKnOfFi2xnX9NZXV7gy5G2Vl9bZZEyCOisn45l+IGH&#10;BhnZ8hFeQ/BWt6WIv720/wBi9lb133vcm07DuEVrdx2skrO7zIDGHiQoDCCx1NItVbykDME0GPSj&#10;+YZ9Qftp9P3ZXtxvvud7Gbb33tl9vDxRW94LUrayJA0huIxdWl2hdl/LoFQ6S1Xp5TkvHKcoi/Ve&#10;V49uP9v+31b5gH/TUYu7LlyHeflXlud1siyJZ3Nbh+ERsbvsiPIkLKmksMwyPJstKE08znKcqQSn&#10;er1chGu/d6uLavpm7gNwF3nuWzisgBQW0ckkhFcxWXpJHl8rUloaVjYVGPOPvL+d/uA7eba/a/2A&#10;ttu3JYenDJe33Xt4AE0oFtba3ti4QABF60agAClMseLz7cIiJ/j9U/3Iip6vtynXGCaF8Rs61nqz&#10;HYWH4JrnRewarF6KvUr49dBgYbeyFeWRJKWVPnSpbySJUk5CSJUkjzFe8j3OW/d47X2vtb2y37Y9&#10;ogEW2wbTegA1LMzW8xd5GObO7Es7ZVbgAAAPI7t33A7t94vqZ7L739wd4k3Huzeu7tte6neg1F7y&#10;BNKogCJHGgEcUSBUiiVUQBVAx9xwn6r7ovv/AF5Tlf8ADn1+aBr/AB6Vlue4RisGwJUzcmzDGsfh&#10;2omkeSslXN1CrY9iNgigK58IshCtRr2OVW+zkX3TzwuDS3nPTD+RvKeByORyOR4HI/Zj9tnde7Q7&#10;B2x3Hvtzaie3srG4uGjJAEiwxPIyVIIAYKVqQQK5gjGS+3v6ur/Jj+PryI8V8w8b73b3lPl3lLiG&#10;c55/C8buM3m5iW+w20FY0k2RXiq8oynMo8eBeQSoRr4stFcWK5hB/tY58x7/APbvfewrewj32e0l&#10;a9tZem0BkIAhCBkIljjZQolTSACMyPKRTHmr9Dv1g+z31A9u+8u3+3fsZY9jdwbPYC8uoLSOzEF3&#10;G6TKkvVtba0LyRuhRhLFUCRSjkFgv3ruwExBsaxOERqIxEanCcN9uE4/T29ejm0WJ2/bNtseUFtF&#10;HTw0Iqn7eGWPyiSy9SeeQmpeRj9tWJ/pzxj9UT6rwiL+n1X9ff8AVPXMd/1Nlu0Wl/F3H0KnXZ7Q&#10;zm27a/53NpsTrYfX0p+jHXvHP/13rlj6m73Tc9k7bqq3TvJT9zWyLwyyqRj3X/kcbY83fvv5u6p+&#10;Wm0bfBqpwMtxNJT7+jX7sfInv/sTj/D6r9FVefTB/mj/AB9OF45aB8zNdUqttMD0/qTW2+6+FHc8&#10;8qhg4vRUWF7BlNHyj5NJLcOosSqiudFNDd7Mjkd6rvvbsG6sPb3247zhtBGZNnsYL1BTKYQII7hm&#10;BoesAI3/APygi4s7nF5fy3vq9F772+9X02957qGtdw7l3fcdhkc0Cu91PNebeobMKy6ru3TIKy3I&#10;FWkRcYtd+7j6I73T/avuv/7X19Q//BL5ul8avJ4Gk8ytPj6j8kp9Vipvkm7cLGtpo9YmB5E1xjMB&#10;GBdnkOp5i8IjklRyvd0xkRQ/tH3wexu8LS4upiuw32i3u+NFUsejORwHQleruclt5J2IJC06D/mo&#10;/S4nvn7EXPuH23Y6vcjsuKW8i0jz3G3BQ99bGgJZkRfVQjk0UiKNU5OPXp7cp9U5+iJ7oqe6e/Hq&#10;eH42mS9k/nf84c9IBXR8Rk+RQXvejuqKWPs3HcAgs4cnKL8UBGe/6ej/ALYrBuXvxFPK4eZb3dbp&#10;D8wYHrx6gRUZrdAg45g+th7fsz+VV9OPayTEPfxdt0Ap5lbbZb2Sv2PpNPHGLlXobx+vH9f1RV/p&#10;/X11qiXhePpyv/s55+v6eu7Xx+e63NDQ5VOAxE5/qvH1+v0+iJ7e/uvoS1F/9E/9vpInBBFPCmWA&#10;7l9k/r/t9v8A7nun6e3ra32+n059vWhwumXDhXGl3v8AX9E/T/1+ucb8yeav8jPJjxG/HXRTipj1&#10;jkQd9eQDor5HYBh1G2eGiqrFQIxglPUQ7Zw2leollz69y8KjV9c6e4m23nuj7p9he0W2s5geUS3O&#10;glSqsrNIwbSaSQWcc8iZ0ZpFXJiuP0DfyaPZKPb9o9xPqD3q3VZbxxs22uwBKRoUn3C4XUeBb00K&#10;EAE6ZkLFWYYb3a2bm1vrTNs4ix2zbWnopjcfgPc1iWGQHH2KiKv7CkcJ9kQXd6BlI0LHuax6p0rL&#10;iS0dbNhjp4tZTw5FVLY9810gUb4UcQo431Aq+M0VbHqXmINWGKnQN6IJvHPr1W220t7fb4bGOM+m&#10;tzGkccSgaAooiMGPmDKq6dK/w+Y490o02YWe2XlnqVwJUaNk0kUelaVrrlI1rlVlOoE4opx9hryh&#10;tB5Xa3uYWNJltQSNAw+BWOsYls855o67MpV/ZK/IbLLoUWKdHQ4XBCx+qSRHp6TpSyrE6VUy2iHF&#10;NlHSKxkq5G5rmQ3GHb9bYsKBIlIrHve1/V1uGxG9S9Seih6dueqlsY5VT/kqfNTRSrMFoaZZCpqO&#10;GAu8XWyTsLa3trqy3GmTTBkQ55ULEVw7EeHWYtEXK6HDbOukUlLDZYkHXYfONIGW/BFXCkAWxvcg&#10;rKpQHYERRKMcdDmeVBt6XIbfeXhrBUtjaw5/ZiPiz47zB+3z2P4A8zhrZPldx0dj1RXIF6888Mcv&#10;T6bx2SyTNcxwFZS1VYA61IFafJSlaVA1DI8VFcBnvbm1DQyXsbOnl1BhnTKtefjzwiW69iWWVzc+&#10;osPsMemT7KLa47cRa6Z/LscKFXTo1ap0xUdU6GKaaP3xDfYRuob2K4oWd/0UCsISQpgZ0ITYTBOH&#10;fjPLsVqKqDFjikxWVM6az7k0ZY/baONFG8g0KTqT/PxpdBYVZprhtWoUKABixWjalWi05sxNGNDh&#10;g27XcNLiOZ5QW0jR5qk/Zl9tcKqfjVultVTK6/mlyB04MjBptVUY6LLMpyC4LIqbY2Y43QOFjBmx&#10;rHumk2FrJBGkvix1G5OAo7bXkqkt4UwtLGrpEsc5vZKEzoRauGYIYwyy40otc8rFlskxla0JEVqq&#10;9jUXr9bSPctbz28N47aaEHL7yB8wBFVIqQQcuFMEYN6vJB5lapHPl+P7sB8miZg/E8ixyDsG6vod&#10;KaglfcIUutZbAyG0jHPaSYdNZVYMhiQZzKeRV2AiFmxiMKiBMR4+ygwWXgj/ACoU6sr4c7rIyTEg&#10;y1D3VHIDEgSCIOZOlxOTMVRGaAj3teo156uEbPYCQxOb5w2kfMAWzNDpGlQytw0lgBkciMyEW8br&#10;qWNLyJQ+ShqA08AD+3CWn6Mm2hKq8pc8zC4oxx4cyrsskp41k+B8iJNsL+tr2nxygqLmulQjtbJr&#10;D2MWPFMAcpqs7SK4S52XVx5k59Jh5iHR6SrUwJf3eeqI2whfbXFVkGRL+adzGxZAulwmufyj3MRG&#10;0kVlJJa9G7nUAhSmpVGmhXOmoqAf4geJ8K4cl9zE4S7YHKtFpkfHIVp4kYThYGmcsTFKSFsnelNB&#10;rHRgwsDrrmiHhdNCcA+J3LcoBCBNvqasFWwxENa1s1CMkkGFOoLTuUD1WQJ4Zb6fE7ZqV8k1dEJF&#10;kFvA3AHIAR51rElFnzQxWSCCcwTFWIN6NV/Sj+NJLWIT3DJdzRhtNAaMqlajUisKLqBFebUqKVxr&#10;I87ltKSVrTIV/Zy/rwoz0+OToFzFgbG3TgyzLimq7+wDb1Q9euxowCSjBxjDLymDj1DKv3QY8hSS&#10;zItzJC4zRNe4KPUdffNhR5KSjQId0Z5e78WGW0mBnqD5tyIgrOFIjGWbwvZUrO61qq4jnOa1PW15&#10;sz3kVvEFcwaVNVPTT5gFZSjBgA3zCtGNABQnDkM/SiC27s+kAjTT7eHCnMYbjMtQvy2TRgroeS32&#10;v4MWrIEcnIG4PjcylHZtqMDnVdhhWR095ABjxeHzxRpDocoqMHHEMRTO9FsO8UsyVXxOw88uWKWC&#10;bCKKHAs5Fp8tG1oY9e5Z8FakIuknWL+6UjnIi9TuHRspYxJJPEQscYHnzICk5+YkGtAQa5CgHDGL&#10;aSJpm1RlCqHj8KfiTywsLPXPw6mFf30Sxj1GNY59mJWZOI2QXmO12KPhEm5NMlZR3Ka5Jkc97TCI&#10;kx3x4Ywh6m9hvowOIAuiKCNCrQSQul2qAiMfYzF5Cv8AYQk+PPVkYr0YRkhHkR6t6HI3lqt7cO8r&#10;Ts2tuADVpXgCx0lflrwWhBoeAOFYLpnkdZPlXh/ThhOVJracSVe2NrbZbZ1ctabDh3lpJBjFOxqz&#10;ggkWkmBjNljTC2lSEpoxqxARTgV6HE83SVAx5DJDYkORBBBjFC2EQqS5qTBKIkuO8EdV9pRgNiI5&#10;70V0ZFJy3qdx6dwoymWRXZpM2AITSa0OdPlHm8vByBnQVxi4GsnoyhjUkgcq8svDB/U1c2tLd3Nd&#10;kVrkdtHsZGQQoZ6TG/sM0EwFJZgJZjhs6qWJMdeEHGG/tW5RRUaXtja/p+r69zuqulOvEmRmBaZI&#10;/Yk1kZyhK6OhO0UTzwAxVYgmx+2Rhv3HRer3ayyyI8U0Dp0syNQIqDQEcKaqg1rUU+U4Tt4vO8kr&#10;BEC88s/H7cAMpylQEiZZRf6cux+yNYmiFvPmU2SW0ccqFHsGR3SYcmHX5BKvhHJMPafLjHhJ0Vyt&#10;UfUMq+bT/f8AtfcS/J+y/wDzX25nzvkfdO90fI+2dn/xffsdfT3P2c/p6+0XfradJtPS4Z6NPCta&#10;8aZV8M9Nc8D+tP1tOfR10rnT9/hzwe/Yc4+xd7+LR/tv3nn7N/Jpv8Y+1/x74HyPi/yr5vX8P9n3&#10;Ls934v8Ae6Of7nr/0rTIEQjQwSKgXNSMHp7io8PX2mf2mNFw5r3cqrXcct6U9SY7jC9nJCrSh8q6&#10;cn0/4yWqCoyDLWjaiTi1gF01OOVCfMryFtBddij0nnQgoTOzOSN3DK6e4spCA7AFa1pRqvBO4qqq&#10;cJ6WUdjmNajuO41VTqfz/kVf28L9XqvP+1FX1Cbh1d2ZfkPh48/sw0lCV1Dww1s2UskpUGpyxJL2&#10;ldGiqJhHmCNUeqovLI7hDb9f8rmpwn159CP2l5Y5EVWO5VF6kVVT26uf1RP049IEtFRly1D4f0/H&#10;GjLGx8/HABnfhi+WI72DMJI4yBUBhoMzOfjkY72EYiO91cn7f93oFIEN5xm6hoQKkRjkTly9ScPG&#10;5EVvSi+3K8c+3Crx6e29w8UMsDKxjcCo8M8iMjX4DhzArhnc3EUXTKuuqpGD+onzQU82jVk5a2zf&#10;CmTo3LBiRYyr8KaIjhFJJeFj3owauQSq5Xtb1e/oyC8fR1O+ruF4VUXj3XlV4445X/d6FXKSE0T5&#10;R/QeOHAmjkjDuQBhMS47Qyyi5+SIblGIwGvZ7I1F6VGX96r08e3+ZeOfWuS1FT9rU6ueW+yLwqf4&#10;Ki/p6VgZlpVvKcjhK5YhQVGfLGdQ5iGVTkeyO/kZ2Nf23dki8JwqObx0uT9/69P09amC6URRta1V&#10;cjiftXly9Kpy1yL+x/8AX/H0s05cnqkmgoM+HwI5jH0IMi1QgHn/AE8eeDCdLQxO3MlnlhBGWNBV&#10;rkYkQbCNVoZUUjHOkxWcKjEavDmKio76+tigT9Xr78cdX0Tj6u6U9uVT0l1ST5Rz5furjV7QGpaX&#10;PBX9x7aKjRtRqdxpCiVWGVruVa1CvRXNYNf0T3VF49AJFjXw5EuLIso8eyV8F61zitGYKEEjIXQv&#10;D3cWDlRfdV+vHCfT0Rs+3t/u9s23e7XZbmXtgLcxrdaC0Mjq+ucMaBQ1sKrwA0ip1HPG8e2X0SSy&#10;JM3Tb5RlQZeNK5nM14csOumG5rY4nTWUbWFv/Hpk+4eLN6+mu7J1hHpK4c7J2CmDlLWtFj1XJWVK&#10;YjWvaqI9z2IiojVMltvHSlrbS5rJNXBkSrNx2FmApmAkvccZnyTL3Hzmo8cRqIqI3+45OjhPXWU/&#10;bl57cQ7Ptm99rbVuabpuFulk0baTuwuERVCoEDx+iLpc3Lho9TBYkZ/MpqTuv267u3O4gl27eGi1&#10;MSy1Y61p5VVvDXnwGXHFntNj0bQhcUhbf03pTblDt7KMOxPUdvCuYmHS9muyTHokSktsYj4pBZNp&#10;qDAnngysxOZrSGmnWGAizXPeiRmQlyOtsZFbPfPexZbautI4jZj2QK1ESc56GfHQbZR0YZ3Q1iv/&#10;APvbulPV0bLvo9p+5zZ907JHbPJHBJc38jILeOSe4YRWYSNQGeVYXltnROqq/wCfJFU1e9p9m9yd&#10;n3Dtu+4dQqfMxr8pzFMgPEDnXOuJVU21A+NG1cHo880tR6mO2sxKbtHOQPqT4nXWOc7Bmz/4JGik&#10;pgWZbC3w/FXzqIDZsiZAiub1TojZBWqSU0K1t4EArai4jz446+XNgzDQZUyHOixVPLqHWLSCrCyR&#10;u7gjPC5jSs4f7ovCWr3L3x2n2xC17v8AvO22d/cwy9EF5Ok0M0oWO5khiWZylNMiM6OqEGNSmZxd&#10;UEtsCJBLGHZaZ1AFQDXIffnU4d3a20tV6xyW+He7L0sSPnAM7xnBLPHY+YVmIZDhub5OCrxfa0vA&#10;a+uyTNR0B4SwraqZaRLBa+UMkMChVriPUVdXXRJhRvMpjiZ0S3ylivaKLNl/KCZVC1YQx97+2MbU&#10;6epvK9S+61b3T3P7Q7Z2dt0tnasNuMrPbrB1kkkuYYTFLCWcpdmkbdaSaQlxCw6ZXIKQkltJIACt&#10;FDZCp40pQ+OWfPEUdz7V8Zq3V1bYVeLOg4+a8W9xaNhzciqz2Gxdf4qmC2+MyJlzMh53JkMrDssb&#10;O1kGJLWBJaIHx0crBK2rsgSSncC4MOSV1LNmHsxSCKGeOS8M0B4g2NhskR4sdFG3qTp6uStT2X1Q&#10;PefaL7PDbSX3ZejatO5xQR2ckSpJaiGKW2kgnndrkwzyTH1LaCzU/wBG7EuAHkiVyFCMfmpShrT7&#10;6n4/sxD7a2rFxKtx8+a6oB9jcbb2O4XjWrbPFqSuyPEZNPV3+NZHiWXSpMvYFzj1hlWTsbOkGgnf&#10;KQPx6mW/ggxkTQxrW9+2iG1lXWTiQoyse10SO2yc+VKkMMPl5jWAlcZV6ndC89PCJ6ttL3cPbz2n&#10;s+9FvFi7w3iwSeRjG4uZWtVVbO20OBDFFaArEwKL1lADKXYsXk8ccBt5Sw1ugFOdRlw+H95xIa5t&#10;8y0p47UezZuUNrds7oxIWUX0ubj84WeXjdYHrqTCcTuKqWMtLjtHrK3FHrCtJFClgJ42nG4xOv0o&#10;LvCKSTGN8mc+rjCmjJXFpJVwxomV72GSBOIOX8ua6S1vBkV6MKP+25FZy31Tew++vfd5JbbYuzje&#10;pry3C3sF+LaEzyStQTQNBHCtvCpoFiKsmos7gs5OBG5W1/uMoNnKRKigt4Z0HAf3UwxWBeau2K7M&#10;3IzGMf2SmU4+Ot2LjOya3WgI1vk+XRXhDk2Dlk4kGnwetprTtSIUZ0WQkGR3ZKOWQbuoRM7KDaEY&#10;UEMQ2CYg+4idkSNa0jkeq9tzWtRefoionqzriDc7WW0vLTcA5JZgrdGkUr1/0ylB+fEy1TTVi6aq&#10;njgi0r7ftTLeTa6Ka15Hj+GBlwPLVt4uSByD7naWkyxujrKWhUsTKLuRKkS8cjnrWdeSVNowxQqB&#10;HEWQBX+7U59eGB0GI1rHPjKNCSEUijkMcqtR7kbx1v8A2L1c8r/RE9/TzaN9ku9usY78pbdzddo7&#10;WTpK9rJ82iJ1JEcQDVirpXMiV3agqOg3i36bIrDqZH4U/ofDBtiuYPt8apj2Zo1FsFl9Jp8ItmUM&#10;O2wa0EwUtK2rs2OktpaQaT2Pr+nsM4V6SinJ0Iih1isEzurODFEQggQUkAdLiSyEK9RyABgieZjn&#10;K7tuVytQY2Kqojl59OE7j3XeLieI7Fd3u4wW83rEjuBBNbRIsaFZ5JpUDDUOuEUs0kzxoWMSlQ3t&#10;L+6u7uZApyUZjhSvD7cLWLmFxmM+VUWOFZHlV1Q4zfXmz/sOXOwjPcJpauspauwxXIbvOLiDXWoI&#10;xYa3Q40UUotnaTYwmnJEC4LTERUd8IUspnxGdwYS1oWFMUyv/wAwnnUSdn3VVR/L0RE/x9ALra41&#10;n70n2u0gj3dVWSeHc5THFFFprpeKDqgzF1CgwlYWkZgzZLh1N6uBZJWmp9teP9OGGzsaGAew2qSu&#10;ra+BfQRR7O9o9pWUelqajGRQ0R0adTY+K3SfksidGENpoLhVhpZSdbl4GqAJAYzHvEAMnto94mtI&#10;/uTF5cqq55kd0dJXJyRerjj2RePUu2Hc+4LhbXfN43i09WkKSrIF0WfTXSQnp9IkLxKVW0RYtYar&#10;kBqYKWl3JuCJ1W4AfZllw4fsw4+J5XnM8kbLMgy/FGyY9fW5BFsnwA1OvnQa4YPiw34ZHhtnkuqK&#10;CZgqOPHgd5DOedzEKrXIGbH7UVwQsJJHI78VXFm9p7Ap/cOvQ3pc9jurhnSqIzj9vCp6k93vI3Df&#10;TPvd2NrurMQXrCGzMweWb8iErKxYxSqDSYMhZwSGJAoNrtELw1oro2rL7CMvv5YciyzJ2R5199zO&#10;xiazuMWXEthkFi+t35FDsMls2Mx/GBjspJJraq6CByJaslxykmNeRDKVEVqE6Thxbarx6K+KaK6B&#10;OfOKctg+RAbWjgqAQldGMCbJKSXw9ZMgL2K1rk7rXr0ud12/eN52z/cUm13FvudxcOLcxyQ65NbN&#10;H1ZI1BCROqmRuhn0maiCSOpC7le3PrEULRnAp4E/1fdzw5V1gmS55rXL/IXKMfzDHMssM5pGYHGx&#10;tmCwY+fFzq0y2ss7i6q4ljCl4nin2/HiSWpjtZMHIiyZA2shSIjSPUDFrZqmKBJz6wjZMU84bBg7&#10;NhDJ0krXK9zSHmK1rzM7Y3D7LHKi+3HqFR7r3320ljsl5Lt/+6bKdJYbeXU4ktnBX1EasoMcIYrA&#10;8kkqSNMUA+auIpfe4p29/T2Vp+fGxBFPmK1DkHMZGla50OQ44ZSNWb21rHxnHLyZgMLYmK3eIZXj&#10;eEXz5d+llr7OK45ajYEWIle+txzC2TixaSUafZRbEttIiiexHEe9PAV8o8mSEbYqMXtEE0inlHOX&#10;hUL3eYwRja0DWvR7XK1Ud+5UX2V5c9/7JY2G2bhvK3jSwpJF6izeO1jjRySBFGZXkFJS0JWQF9SV&#10;ij0Z4O23dUgtbe8v7WSSGbyt08+mD5upUlfLlprQ5mlMeXO2MJp6HGLPI5ebmv6SuyKnnWmGmodd&#10;0+P0x5aGgV+MwGZVkFpJsPv02ZELFsRjIx0PqhiVnKtJpIUGhENFYeVGkikRiMYkVjInPVGV73m7&#10;pUrwoqFenCub7Iir6tDtu7vrv1Fydx1dsXkTQyxlnmlNwQVmI0r0onumI0pqAD1Y9MMMSO37g2yO&#10;1rFa3Em1utGlJzUDjSrVHLh9+JK64v7K1P8AKrczn1usM6xG1w/MaCytZ2Z39hnpI3wc1WBGg1H8&#10;dx6Zti6OEtbDIZw48zrMUkZrmO9F0SCckB3WJLWa0Rp4pUobI4ppnq4saTMFGYJgjuA/hrWMRzRt&#10;aj29fPqQXXcu3bVLtipvL2m0GWKBgxDzxrUo0aO6uzRI+mN2etXq0chUEnW97k2+0vLZo5CLcqNB&#10;4nTStanjkBWp48K4dTJtp4vjeaUY67MbDU+vDXON66vKOtsiZDl+F0cZzqvI8Vw+6yL7zPt8Yrsg&#10;COPMkT5JRHsilJBlOht6l3QDsoIk6SsMUCIZrxTJctUa9j5cyPGhua0petYMyTJ5Hz0q5qoioiqi&#10;KA73sdh9yN17a2273+46lreCS3iQ0iuDBGz3AD6QDNEFEbEtSN6lK1Jwnd932t7PAZ5SQVGkDgaf&#10;t4D8cJPelNV+Wmba4wyx2VkOV5Bi19WWWC4biqMSlySLhGL3WTbBjksodU2EzYWGUmNhg2BBuMOL&#10;LYR4HFF3CMyGGqo4pRdl5Ua1TlrvqVBvJwhXNc5Sx4veCqN91bynCc/T083m67s77uX2variG1Ab&#10;yXqsWjWRBUxplpmk0OpZgoaMkmopgjZ77b7rICoA4ANyy+Hj9oxhlmRb38n8thRaq7p8WI8zKen3&#10;OI6kpIlvUwGkfU1hAR2VGX5cygvgklEEEUoCEcYnQjOfQe7xL+UmhESQXnmtl1kCQi1kaseR75Rp&#10;Uk4lHLa6UxWoVHOYvQzoThHORYx2p7nWfYG19wfrSMSnqYJ72N2u7i7ktiIQsMbDS2gs2gIGAkcO&#10;+dSEf1I2xuEiCV1HzcyQTppyy5cjzrlgo8c/M6P4l0Ox8byCiiuOUuycG2NtymtSbPzTa1rhwY+I&#10;Y/T4hWWoy40kPGp0o5Kx8Uc2O2dPZMKjyDY9uwgJ1MtzLuCSn15yBDHLXnbyWIZg1NAbCjoIEYAy&#10;CVGINSDQTUVSdTun0d27fu3u+Ytn2jsiys5d5sS86peo7LHMKj1kruhlMqmTTmVmeWRwUVE6gbWs&#10;4uJWjAVSpqKkkFvGprUUr/1uVMHtBmWv/IZmo8G8eqLAgbOwT7/ez6nb1ZMkioc5qnTYwdp3eX3s&#10;eyynIMjcO6Z8hZXxbWbcTTi+EkSM2U0kpVizbcsmNVLkMSrgo+vqAWBYkSk7ZuBzzvmSRQ4bho/q&#10;K8qtevHKI5fb0X90YpO3uy1V+9bfY95vrpY7q9ltY5ptwVkYS20caRvLIWWvRjjVggUIGQecGrjX&#10;BbLGZBFrJLMRUtUZrkDT4UyrxxI7yNhZlrvQdLh1xu2H465ntLPpcbZ+1sn1pU5pkvkGa/xk7ciw&#10;fGMdxHHLXJ8plW/wxip4FWE0ZGDHGJIAxqG9PxVOiZJaSqsZYUCZUNG21LXvfIjRzymtNBewhOkE&#10;sgla5XJ2+pqr1J7L68+e67Xcvbvtnau4DHf33b27nqWSXqxwzypBqjug8SM81tHKHQRVnGtfnVWo&#10;cRZoJLYdQyFYZCSK0rQZf18sc7WwcNyTTGD63zi9rsjyHVm6WzLjVxdgoPF7vJK7D5RMcy2Zf4/U&#10;S7i7xSsjusRBhKstWSBK9hEV7OpDSRBMHpiTDFsFaQ82ICS6P+4aoscpyGVWSRd9VVqNY5WKv1T1&#10;DrLfLe8aXc9ntIrCqRwTPCJTRqiVI1j80b9MAPrkXWgA0saVwxubi0i6TyXKKVbVxpypmTw/twz8&#10;PKZp4Ey1o4MbGq+f8GlspVPFsUgvkwZX3Wtgwo7UPXSZNc8aSEfIYhhCa1zVVWo/0RMJ9slpI+IM&#10;beoj3RyvKqsYjP7bQIPgbuP1V/twq/7rVQ3u99uS7RJvMlHSnVVRWTUSX6hYlxVqNpWtaDhWhpXv&#10;Dc7W53u2vhfBnjatNVQGBFCKDPLjU0+3EhMbrLTYWGWWOPnWdgQjYEeDeQYlcgbM8uweS4Llkq3k&#10;SbdHvOPqGCEilIdrHctTlrtU7JaYrpaliWpDMVBP7UZRpwjFaj4hCm7UvttXnuD9uE+qKvuJ2r2x&#10;7uhSGG0v7RbWMB1L1OupBzCx6hlxUkgE8+GFV93NtjOm40M48poaUIqM6k8SMq0J8Bxw5GGeFW70&#10;di8uovddVlbYiS7gksctfNaQhyjOtfl1TTVqWuKMmqnadWz+Hq5V5Y9rXKwhdmlMpBsj0tlZTZMc&#10;hFjFLCPLMgmM6BtHJIn95nRyiqjXcM/w9ysntb3MI0jvN/s4bcEMixK6UNSWrpCcQTlWnHxw/wD/&#10;ADi2SGF5GiOmoBNa5nn9njnzGWH6jfj58hQAn28/c+udaY3j+QAgtyCBBzSjxKq+6yJDZ8506jgH&#10;KCtmElowgRqcHVLRrkYjuGoew20oTlGbDrCVHe0DorAyYz7Uzkc0fz2wQAe5ldBERXOVzkOrkVEF&#10;w5qqcT2xggSN4d8lWUHMgEh1JBchCSwBzzJLAAeWuZDL7020EryRrGEBIqagDwUtWhJ+Ap8cTFwL&#10;8LuST6essK7ywxKhvYRr2JkDZGK3TdeihykJPlYxIyWyuILi5XlU6IwQxgG+sGPtvWa54zMYR2ey&#10;6+FCSUXX9lEhNhybE82VZRoFS0TTSRPkl70QI5pHOD+xOHkahFV6InupS19vt7tru33C93oGzXzL&#10;SMjyD5QSxzJIBYDLwAxi598bjc7uGSz2uLqoVSvEsRTMUOQINak8eZ4YkHif4mtyzrSZBsPPbDpl&#10;hOvKHHYYYuq7a/2COOCpqZEDG6q6Pk08mKUx48tqTmiLHiGfCF2XqXloog7X8ptfVQ457jYOCYVA&#10;WuIaYGwyPFslkVaHTpZAqqUFw5hpcl3JnAjBKpY7E/eNzkatkwXW07VJG9pfJG7RUkrpYjMZ0BoX&#10;yHiSo4jhipu6/wBb7u3Wa9vrQAaqpQlAfgTTUVHKpFG4A8cXp+Ff47azRdDc0iV2S7TyotyNocgL&#10;UZJqZ+xG1rGki5BmuRy6p2QW7KqKJsMMyfJE4MwzmtDJYzuJA7KMkw7zk2PrPwz0dmErMKXa+VFy&#10;jf2e1sT7WPHPG3XkiqusyjVSRItBMoR57fTI+NVj4vdivaSZGO1Ve57q39w9zPeu69ve1uxXDul3&#10;Os95MBTTbxnUBQqEADK0gUEESRwLn1c6e96fc2w+mL2T769794MTbtZ2xtNpgbzCXdbpWS3Xzqwk&#10;EYBmlUiphSVlNUyt20nq3JoNzUZLllRW4yCjpTMrcRrbCxs3Vt1PkSYyMtrefaSpd5MHUBHKO+WH&#10;rU545BkVBowfULU1NZQVVXRUkCLVU1JWwaioq4AWx4NbV1kUUKBAhR2IgwRIUQDBCYicNY1ET2T1&#10;0VZWdtt9na2FnEI7OCNY0UcFRAFVRzoAAMfkX3jddx33ddz3zeLyS43e8nknnlclnlmlYvJI5ObM&#10;7sWJOZJriXDeOE/7P9nP0Tn+vv6Fo3lfTwmmAypqJxs9bUTj6fqn1X9OPWhNcOFUqKDmMYKqfqv0&#10;X6J/6v8Aenquf8lP48sL/IPpWPiEqxiYhtbBZU681LsE8QkkFPazI4w2mO5AKOx8yRh+UsjAbMQK&#10;OPHNHBJE0jgqE1P+7ntjH7g7bb3G3vHD3PaA9F3ySRGILwSsASFJAZHAYxPmAVaRW7f+hj6xu4fo&#10;/wDcq43s2cu4e3G7KkO62KEB3SMkxXVtqIQXVsXfQHISWN5IWZC6yx+K5UVOE9+U5RfZOn/b/X1z&#10;HeKex/On8JO283ptx+N2b5VpPOCwhZpDqRzpuH2MunJMBTZ1rrYtVDtsVBcsiGIw0WUgyS4j2ikj&#10;jGGIgeTu2u5O8fZjuScX+zyxdVQs1tPVI50SpV4plDozRljpmi6qeZ0YGo0+63v52F9LH8z7247b&#10;vPbr3m2y09xtrDtYzExi8h6yo01luG3zNDdmBiq+ZMopVaSB5FMiS+8tfwqfVP0XlPqqfVP1+nqU&#10;vmb+b3KfLjTmTeOHh544boi5HtipkYplmRXFO26yqJjVsxY15Q4bimBPyQ0mwyCA90V808higjlK&#10;g46kewopB39773/fuxP2vt2zw2dncsqzkTC4eZK16Cr0owgdwA5pI0iVQKmrVig/pk/labD9OvuR&#10;svvV9Q/vF2/cbdsFwLqzt4pOhaeoTzQ3F5dX3QAW3YdRIFjo0iozTaFaOT7jhfqiJ/T6fT6fr9PS&#10;w/Dx+GnYmvNi4v5YeW2OJiVhhpfvOo9N2ahPkQMmQfFbneeRwkMGkdQI9TVlU93zknow8lsf47BH&#10;kntD7MbrfbpY9zd27e1ttNu6yQwSqVlmlUhkaSNqNHCjANpcB5GUAoI6l4l/Mi/mX9k9xdkb/wCw&#10;H0874NzO6I0G67vDX0yWpylsrJzQ3D3FNE9wlbcW5eOJpjKXh9VVX2T2RPqv9eF90/2f1X1GP83f&#10;mJsLynygfjZQ+NexsWpvHfcufBn53LjXN8HOZ1Uw2J1k+lhQsWgx6ipkRWyJKdUqY4qHF0uajFV9&#10;ce6PudJ7g7nZwzbSljDtkl1EEMpkldmkRHaQFIwlBboQgDGrMSxyxe/8sH6auzfp97dk949x96tr&#10;3Hde8+3dudLMGG3FikgF28UjNcyNNKHdI/8ALiCdN6qS1E+RF91VU9/px/T9OV5XlePUOvxZea9n&#10;+Oba+xs0zvR2ws3xbYeDRcYsAUsQ9Ld0s2qugW9fZAS5gJXzYb0aYRhPIBzetr2vXoVjw3t77gj2&#10;+7ik3+2torwNZywNEZhDUO8MgcSBJaFDFw6ZBDHMUrjor67vpas/rR9ve0O0+3Pczbtp3nad2N1F&#10;JIBcQyq8LwyRsIpA6tmjow1DylWXzBl+5TlOFT+n1/r/AO/29d/NPaju6apuRBNHFbVcCzECQiNk&#10;AHPiilsCdGuc1DCYVGvRFVEci8evR7aL9d32bbN2WMxrdW0c2k5lRIiuFPCpFaHLPH4998sJNm3n&#10;ddmllWWS0uZYC610sYnZCy/BtNR8Mep9E/x9/wDt9VH/AJYPyO6q8Otc5FpnKsTz7Jdh730rsmJg&#10;Rsdh0aYtXybOBLw0Jspt7K7iWEAIJdop+IkKa9wwq1Uarm+qK97fciLtu1vuz49rea+3HbXIl1qs&#10;cazdWEllzdqBXIC6akqCaVI9F/5eP0V99fUZ3hsfuxs3cu2WPZ/aXdO3tepOZzdTCFkvCtqkcTRM&#10;zLGsf5s0IBfUCQpGPF5VeE449lVef8f0Tj3+nrg11dl0XAdl67zqZCfaRMKzrEstl1ontEawi45f&#10;19xIgiKRUYMsoUNRtV3siu9/XFFWXzKoYjMAmgJ8CQCQDzIBpxocfrE7z2STunszuzteC6WKfcds&#10;urVXIJEZuIJIQ5HMIX1U50pzxkvuip/X13HF/PL+MjIqaNPv8kzQ8qM0VpGxu/03d2VtCsUF3GiE&#10;9keyoRWcd7lYhRzO11cq0qt/d665uPfv2/3eyR967Ru5ZFGoQyW9rOA5oWCO8+j5h5XISoALKpyH&#10;5cbT+Uz9cXb+63ltsKbRHC7GJri33lIUkjrkzJ+XcGMjzBGi10r5K5Y8X39uOU/r/T/3+qyvFrzn&#10;znz8/NDgmd4/kWw8A0Pj2O5gSj127K7GBXHw3AtfZVJhWudUNXaPxyXZX2TWPzJY+DsAhBAQpUA0&#10;jqcse7Nw7094Nh7mvGFtbeuWUqXJEFnZwvMw15VPTheSSg0lnkABUgY7198fpa7V+kv+Wb3l2Ve7&#10;VtO8+6FzLapNuHpYmkN9uO42iOllNLGLhIoYV6URqjOEaUpGZGQecInuqJyvHKp7L/T2/X6emX/P&#10;X5oePHlTl3jXj2h9lQtlU2t4WxJ+b2dDAuAVdfOyewxCJXwo8m3r6xJ9gyFjcoj+yjxtYQf7+XKi&#10;b+93feyd9bvtUvbUzzQ2drKnUeN4VeSVw1FWRVYqAiefTQ6iBUg4s/8AlMfTJ7xfT52x7ybn7tdn&#10;tsu6b1dbeLOKWWGSVo7SK6MjyCF5Ompe4QKGIZtL+WgFfk+qr7/7/wDaq/8AZ7+us7VWwPG3y40X&#10;Jx3Bc119urWt9gcHD80paO9q7xI9PkeOPgEoctqY0gtljc+bXIZqx5oo8liscqNRW8p1N2fvHZfu&#10;D2Inb23XkN5bxbdDb3EB1JJFWIJR1dQ6MCpMcgUjUmpGJWuPz/e4fZ3vj9OXvDD3F3X2xu/bXeVt&#10;vUt7Y3E0MkIklt7kyLPazMBFcRBytXjZ0YMAahqHT78cf5VRE/T9OUXn/Hhf6evz7vPPxJyzwZ8o&#10;c403PJYupK2wZleqcsJyA+R67tZZpGKXQpIFY1LasdHfCnKPpQVlCMjf2o1V4V7w7Wu+0u4N17Z3&#10;Ma3hNAzAUmhcHpy04FZE+YDJXDxnNCMfrz+lb6gO3fqi9je1Pc3bkhF5cwG33K1HmFtuEShbu3Ks&#10;K9MlhLFWuq3ljJqScbmu6k5/X6L/ALU/+Pq7/wD6aerucn3V5d7TvJU23sn4hhlXaXdgd8ufZXOZ&#10;5Xe5HZTJ0syvNJmz5GPOMUj3K4j1Vyrz6tf6a7Sz/wDMC80xDqW2zShKcEV57ZKDwqEIA8AceYP8&#10;7TcbLafan2C7LsY1gtn3i7ljhjCoixWdpFCgVAAFVPUBVAACigFMYk9kbwvHuvt/sT9P9nrr+Z9W&#10;+3Ke/H6Lz/8AFPXcbsACWagx+dmEGqUWoz+3AR/Hv+if7lT6/wC72/T0Javt7c/9vv8A7v8Ab6SO&#10;H6HI0xod9eVT35X29vdE905/2ei68vKnGKO4yS+nAq6LHqmxvLqzkqrY1dU1MM1hYz5DkRytBDhR&#10;3kevCr0tX0x3K/tdrsL7c72QJZ28TyOxoKKilmOZA4DmRgxse0bn3Bu+07Bs1o1xu99cxW8Ea5tJ&#10;NM4jjRfizsAK8zjU/wB/8V/ROFXleUThET9y/wC7n1yneB11K8lt9eVn5BM5hWkIu5thS8G1HPkg&#10;mpGx7WGJS4UaJEiSnxiV8kZBVtZCKwjBkYSkMThFKqrGPo47Yv8AuPuLv/3i3O2DXl2721spXk5W&#10;W4pV6+SMWsEToTwmjLEalx+0r2Y9qbD2X9mvbn2h2hkEGxbbHFO+QE944Mt3NkT/AJlzJM4zYBWV&#10;QaAYru88swuJMfGdXYo+ot5Y4c/KMlxIsqokWN5ELDmwoYBwR3tZkkPssWQrChF2jyJcdiuVqEYt&#10;jjpA7U1c6TPsZgTyjopVqZcWWjlisbJkvcrIooJpEJWkH30ehOlytV/siehKvJHG8dpGqv0825KA&#10;SKLWtKPkMqDgQBXB67k34zXFtY5qsZJNeA/xDxI/rxF+LEbilVkA6XHqCpmwqSEQYW5VV2FS1jLS&#10;Q6sqowHls5FpErb9hI5fh9n4/dY0jQN63Ox+611pAgIePWWWNkEJ9Ze3Ml0YRYzXHa+GJKwAxMBJ&#10;l9TPkOA3nhFE53V1ek4IrgiZ7eZ2YEhqFfOcgGzqTpArxAP+GlMR6xu9+t7mW1CPd2J+eQ5lPEit&#10;DkKY2sxayrLG7tKW/wAqxvYQj2AMjwbBYkS4+ZayBVqR7+U3KZkywNYUNWNp0hDsO0/qckgTWNaP&#10;0KdW00eBKvo1BXQQRjfc7A2HxmXtk8cwbSksqtxQtGY1jFRRmVo1cVG+/SvPrWKeSJWR5SzuHKhy&#10;QGYADPSNRI4qM+IpUYlUSO9qYoFaRaEKzZEjkxwl4+TZK29g4RZ53kF3aXESbWY/E27PNguPEs6Z&#10;ywlxzJhwDumABRWbmyIIyG6YylTtd0at4AOtJh64E9YuTvfFCNGURcWmDuySJjwia+PLWtkgJDIB&#10;qdKAIxgytI7l367W9xFK8tYEULxLOADTmV1ZsGahJrUfDg92oSvaPbpANQckEnLn8a4PR1dFCyO2&#10;qEm69hhlySpLzhdp0ZsQDDp48mY5lhjq5ZAnDu4ljPVDvnxiGkxXhF0jRE6fEhT5kBX19Nk1fNZN&#10;iV5qyTYU1NEh08RsiTDmwjyI40vGmnu4Y9iMmdDFGRnSqojXrzNPH1Yk6OoqxBYg8KtRalEAypQc&#10;agAiheL2pve5NWF1Vfv54w/ktRRZIAOSZTrvIcdl195aAySrqMuy+yuc1t3VFdeQrevgWcl2Bwom&#10;NjchYxO7UqY7ZUYiFYjiKaAbJ2EIOTSw3FsyQ5iSrBjU+0ujsCaWrJYjllypakVH9tEExrUTp4cq&#10;L6Vnht3YSeqBEQKqE4EGoAoaZE8G5/xEUONW7S3FJopJLhi1rVcuFRl4csIHIx6pOIMmtzm2DGw8&#10;F1RtpcVlf/lSC1JOr6iPKpp8KNVVNS0I1C2Y90opHq5SqrGPb6NJFPkFnEE1GY9WtUYfiGgVyyOm&#10;VBPIeA9WGzO5Yb5DzNJ3Hr1NVjkarl5RG8M1razVllmkCirKxoPN82oqPNQCgAryqADXBi3FytyL&#10;uSVmomj7zSnLlQ4byszbWmFXUkp7LaeVGjlsDZBAyfIhx2NrclhV4rCFls7Eqtn351UGASKkaM1R&#10;Iw4lIILHMI8DPoc0fWyuy2jNOBWyCR41XCGkl8sJSnFOiZBLmGrAnlPRwCdauUSk4YnSvrV7+zhk&#10;EqGRo9VRqyJrQaCmRAK0NaAGmokUxs01zC4bpMFJ48/vGDWn2tomFkVcYs3PAUc3Ja4Eudl9vJHE&#10;dBnR62pNit3rWJTV+Tkr4MU4rCO9owx5AoqmOTuMVFVLqKawUYprRojhFPcV5GgU0cSDGeQU05pS&#10;q+WIMd6PcZr2oiqquReEXRdyho+i0rCQhpUmprRQFyGkkj5SCTSg4nBOC4YxoxUgsKn7ThqG7ax0&#10;sq4jQMKkSqaaXFkgxoprNY1xPLMkV9RBqcZLGr4yUc2ZaxnhFWyQGO9rGjC9que0EOhLLkHmjlii&#10;UZXkIyUQsQRpDpY5D5Nl0Sa5R1rmwmdhHBc5xAojkRFbyu0t9opFLGxulRRpWpA0keTI1bzZ+Y0B&#10;JGWPmj6zhs9X2f0rhRztpRaSFCxuwobO92PX10EZaOohXlpBrW0k2rjwcQGaqyNkzLFJkJUnqyew&#10;Qo0wjwvIvX0IF/j1ZIKUhThSGp22USw7ZwzobXiQFVJDKcVqCfGc5Ovq6kanD+nl/Wi/rbtemTED&#10;MKqUyKsBmykc650pSuYB8tMbC1pTzmuD120Mxgwq6NHqZBsjHBNjFzi6S4E7H7t8KWtjmVPMqQxj&#10;OnfdQgekftIFSvQgEL0AQLhsagjVlZIjyMoLMUYXrMSxIATY8BXs+IyP8ac9XOCj+kpGvcsnoZ0I&#10;nSiemibhNcXCSizBYtRSgObZk6gVyqKUqBpqS3HDKLb5TczMslFZsv6eGElK2zc5dl1VZwNQwqwU&#10;2xjxsYPicS2lyrfKUBNNblvBXGMR1gMsvjMLCBIjR/tLZEh0lz+4rnDzUoox40+Q4RGMcWPXyqiX&#10;cWFtFiSghNZypkschz2odyI5HoqI4TRJ/wB1EVrFddUTwDgCDRwqqTwVaEcjXLkdR55KGF4WkLSe&#10;TSRQ04nhTCRq9kHvYF/i9ZGshSlDAs8jrdj0eA4lgVzdwJMyDh2O0lFY1TRFLB6iidGewjgzCzSe&#10;6GVWFPw677x2fuf/AAXa6en48r53xvl8fD+H0/av8393n/xP/vnH6+nHXuPU19H+f0K8V0aq/Nq/&#10;zP8Alpw/hrjWsfpNWocfu/t/vws/5Jmf275f8FH/ACb7H3+r7pR/wj798Puffv5F3/5109v/AMv6&#10;P/kv/wAV7vV7ev/Ts6i5RVxYcB46u8e4rIbOHx3sIpOXiYbsGUZUGNonuc5rUVBMV3unHN2Q+yfe&#10;t3CGvd026KCgVSCGqGpqUlSACDQjUSGJyocRS89/u300xWey3k0i1JAIXSAMiKrnq4cqHI88UMQ/&#10;ALdeSS71bPYmkaIUWHaGUrMvgWlWWK2FAsj0/wB3oUm1ALaQ+0hAjjMdzTTpLAcjJ1dJiLOBladA&#10;0t00UVwxnLNrS1oBNO9w46iPYvjNkEe9E6mtXliORV+qemA9jNzMyxy9yWQmf5AhaTWyirqSgKx6&#10;RwLE6mIUDPDKT30tygaPte5IP/OhoORoAWJPPIcCcEk/8dmS1c2pDeby0Y6zyGJOm0lfiWexNjW1&#10;qalihnZDHsq7X8bIjY9HgQHEdHPIGo5hQvGNVRrneiqbnNlEG14ccsyteeQFBolcFzGAUXVJIQ1j&#10;+2Gbu9LCL+5XNcnTyicyq1+n61meSK97nVZ1NKrDKwJ0ihHlVQan5QSaUbgwwLm9+QVATYZQpAPO&#10;vE1HyEk5f38aOhhH4zarKbKbEtfJjT1QSLV1Fj81tfsa5CY96Ka6HRwY1di8ZknK6xkNTS4IVeMQ&#10;DAKpOgn7QMvMsgWPcy6ihgmWBD6WSrGxOMR7pqjb9nCKPDI8iMeRBqblBqR6fo13D249iNhs12+P&#10;ce8Xkt9RJjht3RmqCxJkdTpUKp8+hqZ0FAcRg+897NMstj2pdPcuRq1OoCR8A+klRUk/IDWgqcyM&#10;Ofi3449HVVzrHH9y+UFrXPzq/SUPGNeatBKng1YsS0nyNg2d5fZIMdASVBqyzQR3DMcUIBfZzyA6&#10;vVzG/UdWwtfEjlsZEuHNAKZDbOqTAjFeoEDYmCO4aw7EE4sTuJ3HKvDWJ1+nj+x/ZEEkLW+638rl&#10;FYa0fpDPUSWhj1mTp00xBaGqyayhIVAe93dTeqR+12WJTRSrISwOQIBJ0DmS9CAKU1UGDAv47vG+&#10;PLyiVSb2yDJYuL4xj+W0Vxa6w2NIwbNqy1s4SitJ13gFZPstd2E6kkulxqy9bFIkZgnqYpyuit2S&#10;s/sK7unPXPLDSPWqBYkcsg6nM8rbEM1wyrChxa4LWucbuOYNyqj+U4VRLexG2XUMSWE9w920jhtb&#10;aFiXLTIzGPRJUkakR9QBqSCKYM2/vdv0k0UW8WFttz0ySRTM0iimkoYpMmcZqGUHlTjRPUn4u8Lz&#10;uNVVWvdork+VLfZ9GymfazGYJjtNT1UCrPgtpRVuU0bMtyq8y+6lnirXihiJOAJpYjmP62sL2bVN&#10;Hc1ZsE5RTTQ3QXVUMhARYcyU6GJJk+fIixJlu043ISOD9zWdJGNcxV9HX+leW5slk2vfIWu4y4cS&#10;M0Sy0Ct+WjRq6iNTrLnUJl8qAODiT3Pud3Da7Y243G1i1syjtHNIpZZ3RC5jjiQ9RWoAxZzoA8vH&#10;B2P8R0TKpo6HX+f0L8kxMWSVGe0+wclbjVzeZXQVlZkEyTjVJj1BkVnjur30lqF9dbWbFdLkqSJJ&#10;MGQzj0US9vnFZQobaG0IKysTV9adpWIk4sUXflhG8I5KtfFFz3HGQPbenS5qKqejm0/S3t252LSW&#10;fccP6gsJZurE3SqRWKRRrDCK4zCAnUunzmpAxCrH3i7p3vZzd22ySte+nkk8ilUqF8vzrmC3IE1H&#10;PD5w/wAH+LChZTNs/KnV1MfX+OUOSZ5SSaWbOscXrclsn1lBZWDD3VSBIt+YS/CbC+d8oKoYRH8P&#10;Y1Ouy+Be2qWsFrIljDYMZLCUOQpYc4BeQxyK0aQJp4cYzWvGMiFG5yKqo1F4u/tT20uth7K3Hsuf&#10;cnve1L3qxy2uigLsAs6Qsza7cO6uQXEsblW00YrqtDtPvrfO4LS7j/XbUBoE6MQjkVjKFGsGreYd&#10;QFQQAKCtTh3CeEOf+N+rbTSmX22WZprbMr3ICnwHH5+NNg5Jh19XtbNssbMUq53rRuWzKp8gEyyh&#10;zKucOMZghpKeJHhDZVbS3KAEa0ras8c0+wkWsmLUE+TGOwbYkmLGS3nF74CdzpMwYnjX9rnJyiE9&#10;s9s+2OvBcQdpR3G92siQQtJE00dqjeYSRRSS28RYOp/OhYMCUl0sx0lz2v333F3dLJtO3bb6TfLJ&#10;29RJOGa3kWmlUtwOmyurEM1XkyByGRwp6bwY0trGMC9s/wCEbUz4ljQ4Truh1pRWu0qejx/LK2Va&#10;ycqq5WS3WqsNjz6W+qnxksKaQezizOkxY7DvRH6MfvLJZthKrx0dWaKOO4ECqlPlTHRmtO+ukyI8&#10;iNCkx2TozOpisQgl4crHLx6mHdHZnau8bJF2130l9fW4uJH6tzq0PqbzL1ow0ZOel4xocKVTTU0M&#10;stRvl1YbrD3XvEQ3WJiY+kukNQGtQXk1GvxB+GDbyC0RqA+IYNge05++9lxZeQ5JOkbI25BSqx8O&#10;TWc+vBl9ZU5hiU/JsZnS8Yu5To06JI+3WTWPAA8dHP6fRal9mdYajZkUGzmyLqYIVxY4uEKAgjnE&#10;6GXp6ia9LA0KBLkCj9QRqdOpxF/a1eWF92r7fTdmyrt237RcPsduwWORnCRxgM5tTNq1BJY0rKkz&#10;9MgFmTIKNd23+57O2iziv7Ubzvs7VV7NGS3RCKrHKG6n5gX5z1FBYZAVphR3Xj34V7KwnYZNCTdP&#10;wYejMflWOMYpv/JLUqNnYvSzrq01RD2bRvraoknY1Jjc6yJCtpT69RoILxI97WsNshyiLiHTDu0m&#10;oVpIyToXE53Y+XIfDhHe6GF5iMQ7OtPZzlYrn8dLV9Cdu2jZe87Q91bFuNhG8snSs7y3s1uGZQtL&#10;gmKQSLGsuros5VQgQDUGeo33Xv6y2+btjbLmWNdx3OcxKFRysThNRMrLVY1HDU5VSeeGw0B4k2/m&#10;PWZjtbSVnriup4MSybhOxK2hwqXPyCLSQIlhndbAxjO7htSywljuErZDgIxkEsUYHPa+R1elJW7K&#10;x5kn7eMsBAynRFkDobWNfOjhtwMfVvbIFJNFgRrIf90plVXTGPa5nSi8+qZ7j9hLjuBkvbLvdd37&#10;k6ZWJrqLpwdWyBa8WVYkAKRqUjsYSVjtfMW64AAQ7z9wNi7AvLSym17pusiE0tzWNQvzAyEMgpyB&#10;cHjXhiPVx+K/cmzcXu9mYvk1jlVpiFbZ0NblWzcNsdQhfkWtbGWzYIJ2OJSAyTPpWMSmNq6arihZ&#10;HxlI5xneftDb60QrzFqa4lZI2HjoJ5KWfDizpSngVxaiRZoaTLlxY8g0RHyZjURz0ahSvTtsf08t&#10;9H+9/aLujf8AtPtjZdy703gxxTwyzxidLuSKUQqscNszLAOkGoySza1iU1bM6iQ3fv3tnbNv2jct&#10;x3Jmur11VIlkSQo7LXQ2gNQrwZq0wZ5r4meWe3tW4jpawyDfmZ4ji2b4lZ7Dw+qBUbJyuhz2iwMF&#10;Ri2K4Xb39fh9qSmqaciyABlyiwaqNIWRLCpu2ZRdznlbDPUEnBscbhiANljaEYsbGQEbIYKLGtkK&#10;Zs2A+aYvbFyx6tY1ziuGxOpYta+y29dt7bvNtvFrt+8ncpZjE7hX3CxkMdA6zAmGRT5nYqqxLIBm&#10;zUo97g7y27s+KD9egnlmuUGg28cjZE55qjg0XMGoqTlXDUa1/HfuHJMe2VT4bD1Fv/Kbc+RlxTA2&#10;XtXM37TiSml2FvlGtJscI8HzqLQ10d5rIceSALppRBhDmSOlgzS2zvDm0wLmsjR3R0I5k27BWyzw&#10;ORo9suNLZCdIcjUUXHJWIBWLyjl9vUO7M9sPcdtyudu717lv4+2UhdreJJA5idCdEsTSQq0YiJZm&#10;eM66jSAQxrXu6e7/AGinrbK4F60UMqLoMTqSHNMqpRjTgKVPhlgl1Z+NrzJvs0FqPOSnxiZGpiXG&#10;K63LsfF6jOBHasEtDk9DMzZlQAVcKVaPcQdXLfbMM1w3Rka5y+g9XY426FFi1NksyteMrYqldJlH&#10;gTAGZJOItjIcQ5BuSa0jUcrkSO9pOpWt9n15t3ctxufqZNtjtdzgHSeRAsce5QuoXrJBQI06oA0p&#10;VlEjFkWMM2Yja+9tqWG5vpXlRyxZY2yAjBOgMKV1Moo2eTDMDhgBujx18qY+ZZNcbE1JT4hsuHJg&#10;Py22x2JQ41WbKxW9oZlHAt6PXOPAhYvGk9zFZMacWKkZD20Y0FoGnL/dxoLiJYDEIzTxZMiVYVtc&#10;qI4MLIHx0dIKtGY4WLPlI0byOEFqvVBG/byJ3ot7m9pv2vPFuNlPbXHb0xt5WLUDWc0jdFLeUCUF&#10;o2VqAlmYApkyFipL/wAxtu9JNPbSxi5gTqOqo8r6CQuUMdZHYMRVEBOnzGgGNvkR4jZjg2TJMp5V&#10;HlWEzoGB5xlxbSyrI2QaNk3cMlNU4nt3/wA+PBxHHJriAgQbS2mNivfOqRoRWThqhfWZPWz51K6P&#10;91r7CfEl2MSDKppopNeGuPFDPfctaEkStnuJNGjI8gjJB0evSzlr+DM/YvckHb++9tNssdxbzO8d&#10;w7yhOvRCYIbbqlZ5IoyAWaBDHEwUMxLAYPv7gbFPsjTybr/qXNI+lG71ZslMsYDNboSczPoAAYki&#10;hwZZd4hbx11QbJwe0xbBc3xykyKDj+X5XE2Xjv2fYwrGjnWeG0enri3lVmT7CxanDVG+VaY1Cl1V&#10;ZKis6yvaQXWEgZJj9+GynVN7SzIlfZT4UqRCngZCr7CJYvr5ECVJOhIYZUaY1RFD3VIMiOarUVF4&#10;lkNncbCmwbfcR3Alns4Y55Xha66qrGA4jkspUKyq1I6SxhgQjSFVNS/2P3N7Psdqmlu94jjv4yRp&#10;oWBpzGgGqmlRQkU5nDm2/jbvPWFnrXHL3VG0GWGxcCxiek+0w+dnFtnGNHwyPkkuwxv/AEyyGBdr&#10;OFXERzSy68XQxoHHK1r16kpFzSsl21qQd4K2BHUMB1RDjtbX0zIQpJZs1tmkXmeaV0OUpFKkYbWM&#10;a1ep37rOh7J2rbNttU2m89NJczGQXEkuuee6oW0SR1PThiUKQvmKsMkWhOGVl7y9pNHfXO5bkI7k&#10;xEwBIpD1JRmEZQGZKjgWAB4YnDN/HrnOK6zwqsp9ZW2sri3lys6nbezLIj2GdbSyvLLCqiYli9xh&#10;Bbx8fCsWxgMmOsCCCNLvJEkhzEjtEJyiHN2DiB4Bvj2oAI54zgcZTMSSsrujjPWubGZLUpPglZ1r&#10;1FXp46UVvHoRY9hbrD3JYb+u42z7ZLEOunSNvO5QPrJmnejKCVZYNEcYCvU6cANj96+wO52spW3h&#10;rTfBGxkieCZkrEA9x+YqiIBVoVq9QTnXCdn/AItvMPDtiY7klzhYMtqiQ49dlMOhkU6XUKJXfvKK&#10;vzK1yWZTMgsn5PEkNqUDDq2K56qTtkc70pcYyKsIWiWvtZbol8jrOlFLrTR0sr2NLLIIVqlYIram&#10;FDc6IVhWslr/AJicdKc1j7i9sX+77Z3jvm5WW13l3bJNas1q+qaPZmgjjZaldIvOsi3kB09FG1rC&#10;8gkojK37m3Hdd9s57KxsX7flLu0ojZ2UK50OJllMS1UgGo4k1GVMRX8pNC5pDxLfNpmuvsTPsHSL&#10;2a32e/Fc2gXDcG0JY4nUYxGh2lA4CkLtu6y+ODLagsIv8XEVxA1pzpKf21JbWMZsO2simrzmrjwA&#10;2gadDvhVNbNF3oxwKjFmzSS3uREfwqFX9rGIiIq0z7cWF2m8bDsG7XD26y2VzcxLIyyTXN3CX0I0&#10;UgCRBbdNfRGpwayhyG04l8XcFoNEkAljtDb6/KQYUYSlD1ZFBjaIqD5QwYNmWoCMQ817pmbZZ/rv&#10;AqCg2HQUOcR9kWWrMi279jBn+6dm4PHjCusdymgmTQYfghMRQR3kiJ1PgRHtlSJJCFVrU8K5iTH3&#10;Fe5zTz4M4kZwwRizWpLCRI5YbLdox1rCwI4leSOhFcJ6K13v0ot62uxfou59k7v2/eXS7bLtkclw&#10;6yi2jZJNcuqS3JaeW4nmJExVQwgVXTQwajS99ydrvtzO0du303pYbRpbhgR0QApY+WlaGhFanVyy&#10;qcSnleNmZ60qNBbNrjWGPYXmOD0M6Va2+T1+v7K2pb4J7xtxaapba2OxbRuZ5baMipapWjFMrezK&#10;iOGjZDxiHzY0aJLkwTQXrFQRjzZtgNK+uH0IUxZz47nrAVwUTp7nQn7mqi+/HpDerLd7vfIbfuq5&#10;jSyaC4UxW8bIbgpIvSiEs7ILkhpWbUpYllYNE4AOB+4d/bVuO2wX8qCELGSoKN5qAaSo56v4aVoC&#10;KmpwjZWps4yLYdHjW2ot7VRbwdvQQ8M19gs0GYZ3KBcpXUNNj1nmB6uFnseFe2j3HPGdMc4gDMfH&#10;f2kI5JVWQ47PySbTwrOLkd5ENbpOp3VSDlVNMGQ07+yEilsJLKqxhI9Jfx1QxGrw5nQ1yyDdtvuN&#10;y2tdt3a7lstlheG5WdZY+rcyxILXpy2qmnTdWZVtQUeqh2DHyNWu5+90FxamOw2keshXWsrsOjIG&#10;BUKOBqK1PmqKE001InhnHiBumm0BQ5RsqjmaJ1DkcbU8yhz+JsdJt/m+1wUr8JBOva2EOvxHH67Z&#10;mG3x612N/cYwoUYze4ycWUcDdsm5hPqJmUSJQq+BXSI72z+9HAIRGHE0EGxtZZCUrB3DGohEDIVw&#10;GqqK4ZXtar+e9tbO8Padtu6LtF5ZyPI8kkcsgidXYnoqyyxLCXCwM0Sl3/LbWsRK4273a7ssdnmv&#10;f06xefQaZihPDJOpr58DTx4YDR9BDx3aOK+MtTLubx+yMZvwZDUZFCl2BZmOW9Vbvn5fhmJUcGnz&#10;0J9U3lu0dKezqI4b+b2gjDPgwzEYSn2phVqOVMxi6rspkClODJqccbd3TCdhkwmQMDNj10avlT6r&#10;4DkajiDCJz290iI9nU07Z7d38z9v7QZRb7RCwWC9maz9SqIxEMcYSZzGkykGWMqJAFGqPqAjEh2L&#10;32Q2Jj33aJjfaQ5nigmjgWoB6dHVmqCdNVZgxBKVUVwOoPxh+SGC2uGYdsGqvtO4ZGEldh+29xTd&#10;FYhm1bYguq2o1LRjx+Tn1vleK4xnz7xzrqOKBIt5LK5zIkF0kEntHrbMCFlxDqeK+Z8W4CW8G4sJ&#10;8KwhRSCDXv7gkixiBRVAF7v7j2F6fovE4btiWwvrSXZXkuDbBrV1sXS3ljYyPIktyrrJ1g0ho88a&#10;1XylkcK1Jv2f7y9j97o0Fndy2m8RsymCVHgZ9PHRNKiRk1z0gluHiMBMt8Rdm62dr/N6Sqh5tR40&#10;K+1BKZ40ZPRVWW1uT47l+TyA5BtaNFh5UuTWLLyQka7uYQGlgxTwFkCI1vClmXXX25k51lDjw6o0&#10;JCRq2JYV8a2yRYtcYi1ePYoDidbGF3O8xo1Pw1SGIqDYrvTfsz/avbkey2pvzunda3UxEzLJcNFJ&#10;PKvWmmvZlWNJQFWO5P5BWFUpGi5Yd9z9591dv9A7Ts8byNIoXqyRyS18TDG4lAahGvRpFMzgx8Pc&#10;IwCfYa/jVex5mabsrstyAQs0u8M2Bl+CaWlX2dVx7jOdp+SuXgZiGEzYVfT/AG66IZtRI+GGJChg&#10;bIO1iNRm3kfgGinw6nZGca11YSZRAvafFMpy97Mms7EFgkS5Wa+JWGSxDWxiRe24CoUhzKxzUEiP&#10;9Oe4O1+xd63ObfO9p4Z9wlhaLrvSsUZX5LaLrFY083zdMsSWZWLtTEe7o7tu932SS+nu1t90cKaB&#10;DKFNKldMZJQasiGIpTOhFMSBovx1QvNTOJedvrdveRRbzNrnAZ288c1hCx/X+P68HQNm467U2NZP&#10;nAQYVVXN7NljM+dDJGjRROlDkEsDuArMWn5RfGeub3TZmW3mEE0rzY1WXNyhHj4C9pEi0YWRmjKN&#10;XMd33Nex/vyrOVqCXtX212h47OwmWbbF1CNasyrqNTVCq5ZZE5ippSuOZbjc/ci7aeOe7gltHagK&#10;+RueZDSFsx4qBUYlzW/9NZGiFgxKCwhVlBAdLBFr8olutXQ48mcea5etliSLYslxjCEZSQ0IMoHq&#10;FRsLw1nL38sOm46SW01NtSzVyjLHfCxSoA8Mnq7k0ElclyCOIwzOMvD2ojWp9Gt5RPSwh7JtmeSG&#10;1I+UrpRRQg1PzNwIyqOWMWNjvaFW3O3LJQj/ADVFR/CQRwy5H7ycSkqvwHwQtqDzTa3lnhNmVVrC&#10;mz8jqa2fVQo0aDjEuqXDqaqmVp66PBErmEIQplRe+YruXOYLLPy4Si9LMR0dXPCNWqps+2FJCh3o&#10;16hItdiNbyJHozrdHfJI1jkReV9vTCXd+3hIzQ9sBiWr55Mq58FReHOhY8sFUs7VRVhL1KnMBSQP&#10;DUQanxYAV5ccSZwf8LWM0gDyLjdlrW2sp8gT/wCGYTjqCh1snoUkSJNytt69J6NV4UnsjgkfHe5i&#10;cdb+qOmV/lK8kLkRI1SXWWIgLyoI9Jipr+dFVEciOfZ5ZcGcd6NIqKqg6XKnCt49vTefuKIoEttv&#10;t4QDyTV+1iST/SmHllbbRbyvIlq5lIz6h8vEHJV0AH8eeJRYz+KrxMoJI7CfTZnk9m0TxkkWeXTK&#10;uIRCIFytbT4mHHagYhmA0gk7KqN6I5HK5EX1HDJ/OPywyJ6OsPIDN6kTVd0RcWBSYpEUb2tZ21ZQ&#10;00bqYgxpwikVEVOU9/f0PuN63G8yDrpA4BQo+Hy0yw7kjspBWHbbbVXiVJ/GrZ4kBiXhX4s4SRki&#10;j0nhb5jVR5J91DPkk2UZCHMp5kjIJNm6UdxZL1Vz+V/dx9EREjRlGxsvzCW5+WZlf5SeX3CuJkOV&#10;31o8quOhTOfEPauAXqL0uenYc1V6eE/T1HLjcY5A6sjSOKg1LEVHEAE8K4dW7ItvKscsaZGoUaaH&#10;7B8cSEocVxjFgPi4xjlDjkYiopI9DT19QB6t6ulXhr48cblb1LxyntyvpCOjV7zK9a8kQQ0Isiza&#10;KMldABGG08yTOkniw2V8GCwrSSSPe1gmqj3PTj3GX09ra7Xc7hJbsIoELtoU5KoJY0oSfsGZNAM6&#10;DDixW5ukt7eO56ssjhVFOJJoPCmZwdGKwAnlfz0sTnhqK571+jRjYnu8hHKjWtT3c5URPdfXVL+D&#10;3xfLrvQ9z5P5dWmh5z5LJWy8ThzmKOZjGh8ddIFrutUHypgYU3MzGkZFYdhzRSSTo71ajmqno/7F&#10;9vTPbbv7gbpF/wDUd1kIhrxS2Q0GeQo7IoXKpihiap1Y/Pz/ADYfqDXv73a2z2P7Z3AP2d2SrJcF&#10;D5Ljd5lBumOQJ9ItLYBqlJvUhSVYY0BF2Wq1XI8j3uIUnS7+4Yi8vciPcR7Rt9mDarndA2o1F4RP&#10;Vx2w83o9aYHmmxsnWcmN4DieRZnkDq2G+wsG0mMVMu6tHwoI1aSbKbChEUYmqivciJz6unuPf7Lt&#10;bYN57k3JXNhY27zSBAC5SNSzBQSoJoMqsB4kY8u+yezt39w+8+0+w9gMQ3vedwgsrcyv04xNcyrD&#10;H1HIOlNbDU1DQZ0ywIRelF9vflE/2qvHCfrx9fVStd+fL8bExrXSdm55VK5Gr0z9SZyRW8pyvUtV&#10;V2bfb9eFX/s9Ugv1L9jsSDs27qAecdt/VdnHoxd/ygvrStD+R2tsl18Y91tVH/6YxH44+VHcccfX&#10;6+6qv/u9Sm8bPydeFnlvsEeq9E7XlZXnpaG0yVmPTcDz/GSuqKV8MdjIbPyTGauqc+P88a9pJHde&#10;3qc1qo1ypLu1vebszu7eLbYtse6TcpgxQSwlVYojSMNSs6ghEZszTKlakA0d72/Qb9TX09dlye4P&#10;ul2Lb2XaSXcNu00W4WF0RLPqEQ6VvcSS6W0kF9GgEgMQWGNao5OVVFTj9fbj/b7Kqp/2ekxM/Lx+&#10;OSru7fHLTygxOruaK2saS1hWONbDifDs6mYevnxXHLh6Rn9iXHe3ra9zHInLVVFRVEL9Q/tXJ5l3&#10;i60cj6K8ofiPyMweIPhng9afy3/rRvNv2/dLH2Tup7C6gjmiZLzb2DRyIHRsruoqrA0IBHAgEHHv&#10;Dl/Rf9vt7/Vefr6WGLfk+8AM4vqLFMW8qdW2+Q5Tb1uO0NMOwtI8y2uLqaCurKwA5tTGa6ROmyWC&#10;YjlRFc5EVUT06t/fP2o3SRLFt7k/NYJSWyvFQl/LRi9uECmvmLEKBmSBniP9wfQT9YfaW1bpv27+&#10;x+7QbXZW0s88qvbuI4YEMssjGOZjpREZqiuQOPuOE90XhOVVeOePb+vv7J6myZamihz55lrqavjB&#10;NOsphFj10MEaMJxTzJ0h3ZAIEcLVc8hFRrGoqqqInqzorDt3t2C6v4bKysLYLWSRUihUKM6u4CgK&#10;PFjQY5FV97327tduja7vL6RwkUQMksjsxoqRoNTMxJACqCSTQDGz9qe68f8Au5X+n145VPUCc8/K&#10;v+PHXNselyXyt1cayiSHxpUfF5dvnQgHC5WFEWdhFTkFexzHIqL/AHeUX1W9/wC/ftbYS9D/AHDJ&#10;OaV1QW1zPHn4SRxNG3/VY4607a/l7/WZ3Zt8O77Z7Bbylm4DKLowWLspFQRFdzQS0YcDox7zz9EV&#10;P09//ur7+nl0n5qeKfkbL+2aS8gNabBuez3kxuoyWNHynsdDyOKmK2q1+RKMQxqr3JFVGcfuVPUh&#10;7c91Pbzu2WGz2nuGE3spIWGZHt5XIIBCR3CRs5qRQIGrxGKt91Ppc+o32TtW3H3M9pN82raFNPVN&#10;C0loDUAA3UBktwakAAyVJ4Y+4b+qJ9f6fr6fzJspxvDqSfkmY5FR4tjlWMZLPIMlt4FJSVwzGFGC&#10;+da2kiNAiMLJMwbVIRqOe9rU5VUT1Id+m7V2exl3TuAWVvt8dA0syxhFLMFUFmFAWYgAcSTkMU32&#10;9tHdfde72nb/AGrtt/uO+XGrpW9qks88mlS7aIogzvpRWY6VNFUk5A4+4an6J/2J/s9NnF8jvHqc&#10;5rIO+NMzHP8AdrYu0MIO5yf1agrx3P8Au9BYvcv28lAS2702kotBT1MKgfi6gZZfDExn9jPey31N&#10;c+0Pc6U46trvR+P5GPfRiYmj9uHDHO7VOzpMOMZ0cBlw/NjRoj3jSQoRPWzeCO96s61REZzxz78e&#10;kprj277t3CFZG2Tc9w0FVBNpdSaBVqKKyOEGb5UUZlsJxw+8ftjayyxp3L29ZyOupgL6xRnodOo0&#10;iVnpXTWppwx57f8Ap/h/8PRHYeMnjVaLxaePejbBUH21WbqbAJL+25UVWclx97lYvH0549DNz7K9&#10;qmuJbTce2NkW5MfmQxW8TlWzFAuhqHgGAzOVag4N2Hv39QNnAv6d7yd3RW4ao6e6X4XUOPyzUrz4&#10;1x5+1F+vv+vLl/3eyr6b288AvCHJkct14lePcvq45czUmGwff68o6DURFa7/AGL6G2ns77WAPLb9&#10;k2cY5FOsopTjUSAfdwxPNo+sT6r9gjEe2fUR3gkdeDbndOK//Edse+y/r/2L/wDBfQ7V/gl4e6Wy&#10;yXnOp/HvW2vstnUVrjMq8xanfVy3UN4MIrasawMn48cE8YWtIo2NcqIvDk5Xl/ZezvtvZX7blZdv&#10;aLzpSx169yyhZ4mhk0o0zIpaKR01BdQVjpIrXGvfH1dfUp7l9u2naXuB7w7tu3b8N5DdLDcujgT2&#10;7F4ZGYprYxsSwDMVrxGWMVT/ABVf6Jzz/Xj3/wDT39RJu/wZfjPvSkK3Qk6kIVzndVBs/aEBg3u5&#10;XlkcuXSgJwvKpy1U4/TjjiHXH05+3r1EEm5W6UoNNxr/APv8cprllmfjjpfZ/wCaz9be3GNX9zbK&#10;6jUU0y7VtpBoP4tFsjHhUnVU/GpxgrnonPKrxxyn7f8Aen05Tn1K7w98D/H3wZqc8pNA1WS1lfsa&#10;7qrzIh5LkkjJj/KpYUmBXR4MmVHDJDCjhmFXoe4rusir1epl2B7Wdv8At1cbxd7Pe3s897HCjm4e&#10;JtKwGVkCCKKICpmYsSCTRaUApih/qS+rL3c+qy+7Q3H3Wn2+S62WCaKD0tv0AwnZGleRQ7Kzt00H&#10;lCgAAAc8YOcrvqqJwnCe3HHP9V9+Pp/X01n5D/xpak/IfjeBwM1yK419mOu7SfJx3P8AF6yrsbZa&#10;S4A0dxi9lFsVAydUS5UaPJGneY+NICrmexSo9h7l+1dh7itY3JvTZ7nbqVEwQSh4ySem8eqMkK3m&#10;Rg406nFDqOLD+jb63O/fo63Tuptg2O33vtbeok69hcTSQxrcRH8q7idA2iUIXicaCJEK6s44yviO&#10;Vqq5qcqqccL1cL+v6c+/9P8ABfRL+Nj8alB+Oep2/U0m1LTabNrXOJWrplricLFpNNHxKuuogIbk&#10;h3d0yx+Sa9MRX8hRiIiI3lXOUN7Ue09/7c7p3PfXe7W92LpYI4WSN42WKMyPJ1FZnAZmcBdLEUQE&#10;8aAt9bP1r3n1k3Ptpd33YK7C2wW96pRLtrpJnunhOtdUMJjVVgUEHUWJJ1AADHz3q5efZFT9q+/K&#10;e6oq8frz+iJ6s/Yiey88/wCH6e/Htynq7mrwxw5EFyYmo8Pt5VGNDvoqeyLx7L9Ppz78KnPHrenP&#10;9P8Ab7J/7vSdBh2C3hjUqf4/9q8/1T25/X1S7+cjyBvNceJ0HQGu1fM2/wCYWX1mkMRqYhE+4mx2&#10;zlQUzQwQsOwzgWQJkSlIvQ9vRcL9FRF9UJ7+79Pb9vbZ2ntxZt03i5VAiEa3ijZSyLmM5ZWhipwY&#10;Oyk0Jx6kfyn/AGOPuZ9Ri+4m6WZk7Z7JthfZrVG3GUmLb0ORFY36l4BqVq2opXhgFPs62krrK9uZ&#10;gK2moq+bcW1jKIjIsGuroxZcuZJIqL2wRYwHkev6Izn0ldO+PkbTmocG09QX9V/HMGw2JjoGSG/D&#10;dYTFeki+n2cSAcMKwmZBcyTSzqpOtTFcrOOUT16D+1Pbe3+23t/2v2dFYM89rbqJZEXyyXDgyXEy&#10;6hrRZJnkcDkrAE5Vx+nbcNo3OYornTmfl/Zmfw+OKDMq8pMSvc7t9iM1Zns+7yDMmWbL2vhR7Z0e&#10;FCqSwcel1VjawC3OMDr6iC0TkDDZH4XmR7I5UdmvxhwRTjO7J5choAilRBXViOcILiShJY2Ex8hw&#10;Urhu7Y+6ju4JfojFcizh78JJBbecwUcnX0lKcFCqopr1VJPg1c6gURt9gMWU93KF+DKK+KnLNTzA&#10;z4Z4b3IN0NNaY9TtDYRqGOtvPtYeUWOt8Tn4nIlfCx90bGMWpg1z712STFdKO6I8XxpiORCOM0Ks&#10;yM6Ic8ls2IEbK6IYMr7xJikhRZ5iBjAHHozFspYnEC5HiCjFi/Hc3lqK79ukErsFjt2do3NKxjiB&#10;8ys40VPi5o1a0bkZLZWVrboFt7dFiJoVA8rD/m8a888aKx90Cvp/47dWs/8All3HPVLr+jngtbii&#10;qhT51qG62RXxMQppQo84DwyrEhB3H3MZOg72h4LuMWvgT/lg+LBkmDCBNaEVjaBJXterIVjKWtjA&#10;bDkjc1ofltY7tk4E/p9/W6KzRNEwZ0BJHyIQ3NQHY6lpU6CaFRqFcsPU9OheMWcQiJPlANB8AK8P&#10;DAaHFyPIaD7JZ/d8lqoNrdT6Nk6ViWEz4GUOCj77F6eFltxbSMjoZ8YhpraWQcYzQ2ulBUqKxEPn&#10;El9UCwgS5ESK6MqCiQYbCwrIBfjtebuzEkTIgXkfy5qlYZWp7tZw3hjHHEVkinpIwObOwDKcyKhQ&#10;oYqBQEDRnxbGtuNptATLChB/xeP2ZYbKNDx0g8jxbKq2vyK6hWopNje5XkKwsixS3atseDDSBjbK&#10;OgvJkGFG7ccgoRYCFf8AsLIcpOSyJHtYD6oy3lrHZFlTg/AjSekHxpMhiKwMH7WE3W+SrWtV5HoF&#10;jl5I5OfTydrC4W8B22ElgjayKnUqmhLdQimmtQFGogeUZYdT3VmImNoEElP2fHPCwv5mucuZngV1&#10;hgd3Iu63HLH+S3dUkw5LqkpjfFsrW/Bm8+vfHr6Zp3uFFhxizjsbxFY5RO9CyRo0I4Guq7dUfPbW&#10;T0Q9XNjJWKr5BpjpI3Ee0UdW9Tnvb1I1zkX6tX02F1PNExjlj4BkydTqyA8vgRkBUZgZccCheUiu&#10;YA+clSacanw/vwQx8iyLJ6i1LX5hr8Rh44uXYcYlPnuO27suakKsg1H2OWKKA77cBFjhihL23yQC&#10;VjVRpkQ2p4rp0w6pVFZDjFbILJlzDqkyRFYsH4gq9iMEOskdKka9iNcRzGu6XuVzlYX0nphH/rfz&#10;pK0CgeUGhBqakuooCK6RVqkCmAdkBBK8EUjFTU0bM1HxFM8z/dht9oXi4nRVvOwwOyHJQSqaspMb&#10;o6sK45U3xx5CzI5uSTvn2Fjm1KEjIx45zPiRGyDscaMFghMCNvKUDmVFla1MWUGeGRFr7GZHiEOr&#10;XOkx2RQGkwDy3x3MeNVax6DUajc1VRFRaSN0cSxo4DxldQHjkc6MADkaVFa6geIxJEaIwENEmqnG&#10;nH9uFBYa/wAwO9ma4tj2XTK66xabRWeS45Vy7NjUmDHSzySbAVVlMKpBajkhmDB8oBZySUkhMwb3&#10;tcRvy7FyzmV0O1MGwkTSNguroAJA5ajTolujlkOeVpYD2OQ42daEE9X9K9KorgW1+FjLQRtAU82p&#10;z5aH5aLRWqDVSaFGABPmGGrG3uTIkKOJENGpwBHIClaHDhj0xukFGG7u8Kxq0xOFjI3ZEDM8ws4Z&#10;6MhJaOqoE+upoYKecLI4skJaqTJWOSunRRxlM3vsIxKTNn0AIU61ZimSWNbEfIBGuINe5j51pVoJ&#10;vZE1ruqPGKrEijkdpwnOXqRWNVU9btb3KEsZiGBK6CCcmrwU0ZiWoVrSpyPANgG28S7ddtDcW1Yt&#10;JoFB1V5EnMUGdRxw68HxZ2VItKmkLuDAMayixYIlpguQXT51bUYpliWDkM4clseRc3nzZX3VYPzA&#10;H4agCoV7Bk9ehzL5hBHhYni5o4yGkvhX+Yii3ccsYoyTWWVXXV5EUkoJGRxCC8jXryr1cnv6zLb7&#10;q9beO6kR5Bp1qlVVaU/ir5lbzEkkKaCorjI7qt2cqdvudPwU/v0/fXG+y0dlEKJMobTdW1aG3toc&#10;OnDk2utKOusGZEtqk8Gjdjl/lGQMI3+P24jW0ubOQSxlYwYkH1cKYGrBTLGcoIlbTjUJmnBFxFsa&#10;rNNICM8x/uspZce5BAc7tDe1rhHczhRoo1T0pZTSRQ9OSWRpCwFdf5hoooaUUA8TXLTWlThRLjUx&#10;nLSrDIxYKzCoB8chw54JMey6ZQYjRxLi/wA0zGwSxhDBb3m4m2OelpYRpEWvezEqmNQWGFTshGH5&#10;kob3JIrWmXiURhmO9A0sKCpUceFkhTSiy21EuPURGgyCVLiiKFaed8VnVFgmjjcN5XBU7GoxHK1i&#10;IiZSIXZMMihX16qs6lcqHUBSpZTQ5FVpWhxu6WpYs00plYcNQ00PE0py+3B//Hs6zlkiTkWsK2HV&#10;RYyZnT2ua5Cy61vSQbCZDsA5pQfdFVltlNPaHDLjQxzg1pHqd4EIVyvcne5jPyvj/wAiyT5Xwu90&#10;/eLP5vV3fjcfceOx3Pgf2uvu9vu/3enn0t+nbl6no9HLp8cuFeFNVfm81KVrzrgX+Xr6Wk9Gvw/s&#10;+/hwwuPtm2/md/8A07139r6Pgd3+I4x9i7HHz+v+P/L+f8X+S/8AHfG+F8n4v/Ddz9fX/9SKEDJc&#10;1QII8eyzDnsjRzhZbeiTpI1vLUR1opEUiIvUiuRV5VP6p69Hora3gjRGhZgRTS5Kgc6iteP3Z545&#10;6mBLappIohXiFWppyJyyHEY7VJmpNJyQos3W2pJUVjxmYCVq/CZTGFiqhAmRv8fUavjkaxWORio1&#10;WNX6o1fQx99lXbZ8iwzErVVXdDMsvjsdw5rx8NWeVjXjejXo7nn2Tj0rELWPyW+3qCeStSvhwH7c&#10;Jrd6TpS/qQeOkf24+h6r1HBkGPVa81NWHeJwXyI+ssMr5HbKMoJDXmBSRjkFIAV4ns+ise5F9lVF&#10;LXZtl8dqti3eYAjtVEIjM0yZg2K9znMUzG2nR/ePz0I/2R/PCc8+tkuICGMLTaVyOlCQp8Mm8cqn&#10;jTGsl1HIwaW5q3xQfsz/ABx5K0Boy1lR5dxqLTVjZMeU0ORM1br803r+OGMd8EpMe+Q17IIxjI4S&#10;9XZYxHL0onrcLPc7GQbQ5Fmg2FaqjRubZC9HK13cRrAts/bpVeeFRHdXun7fWy7mmp44bmklMxIt&#10;MvAVY5/DwJ5VxlZYyZGQo0lOYCftzr9mA0rxw8e5aELO0lpGS4fUwpDac1+Z/SQXYejzGx1f2EAn&#10;QvurFZ+1f6eiqfsnOntagcn2M1BkMquDmOQjCIjEUpkErZSdp6K/rI1CdS88qiJ6Ra9utaMtygAr&#10;mAMss6fdy8PhhkRcI5le3UIRQ1NK/sz+GBgfGbx0I4zT6O0MVJQYffCupcBY+ZHEJIdf84LKhjZg&#10;ARw9iOrxqxjWdDF9uETFTtC2JkcJ+T7l2br2gCePalv6OblGWmmWNaeM4UMlLW3leo40qOJw3SH/&#10;ACBja3h4CI5Od4NwtpbdxuEel1YMsKSqocg/MJnoo1LUspUih0eambqzsdl3O4jk7ilKMhooVOrl&#10;WvHUtK8csJLe2mccq9ayv9MPDrSO/Mne8ePswC//AIJquILGLYkst3LjZZZYZkQY5IhDKVkVgQuk&#10;GL1IYKor0niDYx92a5bjmq9kadoaiOf4+ZWWXWuycptz4vVT7O9zWe+bCdheXYiuU4OQrwz7Jaed&#10;VTorhxjGa4T2Sdt23m+gsZEv4ZLead10xyDqKrQhUtwrgPVCGCSK5Qlmd4xH8twx7xZb3abRscFr&#10;bjb9t1yiS8KQiQSIYQscb6hqJpQKzEqRUY53Mm0dlfi7tzId0bs1H5IZnlmd2JwYDiGisS0brjFM&#10;EPm1PiOudaYQzFLHJ73F8ot9cbPiDBURKKblNFcxbpLO2qIbQla2RmIVq3mqKmuj30usj5JiBqp1&#10;/ikvJJ1+2uuKydDo8sPYZvQVOYOyE1SYNgeRYVzJXz+e53Ecjnzm3uJ1sTa7jZNaSqgpLPojCrl1&#10;IonUJDriclIi+lDUOkZ0HFmw7VYb12Xt8G0WItrhLWRepAg0IwWmmqaBxHlAI5gUxBLYuf22N+Qt&#10;7dZ5r6TNvtdbJgZVjlb5AhwXE8djrh2V4zYZVqTGha2yGfpksLGr2KXGqyNGuHUpKsjTxwMdHe1r&#10;W6GwKfgGEnwW8nbb2oPHL6xtsf2HmFgCXe3MzIreFT3mPPeE+PRA/aewMsdoUlxplK8xEOp+7G9M&#10;rPfI+3Bt0E976sOWaSRQZtAj6kiuzCJhIEVq6hXpzBWrpIwD7S2fadhg25t27adbu1eoeKKuupYg&#10;nSoqxqSQefPniS/mH5GLa7spM/qsy0Jrax2NrqBG25rmhrkva3Ccd1bj+Z7G1pk1lOg4RmBbyYON&#10;dFjPa+PVSMfzONVq4aRSAno69Ph9vU7GmyhzptPiEvHbpv211gOZXZFn97lAD3F3kYLFsi1yOXHx&#10;uGIdP2jR4tVHQ7GBf3GqKRSXW1XMG17ntG7LNGs6SSIj6AkYgPTAIqY9T1MiNXWYwGoeEsv7S02u&#10;+3m9gupJ9te3SeGNAdazFgrIKEnUFzK8aZnEd8+3DgWd6J15b0d9V7HzXGM6wGTNBTJMw9+qNF4h&#10;p2cPBcbw0uOv+y6qjWW0reZJyxsgMqdks8YHTJDCLw/AmCRswj45a2+OXGKW+Ntsn088mQ9vMMW+&#10;VKjsOOASM2yxo7byrh/CmocMhB1EgsULmKUjl+3jdbRza3Vh3DI17cP5FSBWjZnHnWSPUjakP+Ud&#10;YYzky1qaY+k7e2fd02/e5bqeO5ahePSVb41TUCprz488G+ReSUbVt1ksTCt80G3oe1ptAC5o8e1D&#10;ELqbPTOpJJrEORxTTsW2ZUy8QyWYyxpzVlpXy7DMYzbSZ1tQYfRtdxD6xoZ15guAZBmc+VOhvr8Q&#10;ocg/sjnzhdiVaS7bMLhYOP4zFiR0dIIzrXu9HSB73qqQwd1bRuV1cbH1Wa+WXRcP00SWYBtXSVBR&#10;57gMWYKC40BkMirh5uF2va1vcbPZ7ZNLtUsetpI4y7EvmRqUZOK551pXwwwGH7Vxfy12NVaa3NvT&#10;DcBPGkyaDP8Abee4DS0OUZTj1PdxJNDglbT4Fj7bfL9ojvbE5o6FU0WLUAlDLNCIXS9tdW7Ozu4o&#10;CHyzBs91bkINvHxOrw/OrPFb2/zpt06ZeV2VYdaybSKkjFwUs9CS6qKB9lULXzY8RhmjevoHbbn2&#10;/t9zdxP2Wlrtt4Oor9Z4YoYI1jDswTUFEgVWibWsUk7/AJ2plV2hmwbhsl1bWtvL25apb3E0kcr3&#10;OmOQIENNLPHqQl8lYnOvOow+nkHpvx2w3ZuU11J/oxtTWUvxeDsku7tG2GwsM05qOh1z/CsDtMQz&#10;elwePkQK3Y2Y3VJ3qTL8juKygyuXdQZt+jXMgmOzl346almbdz2TkG6N54vHu8Sr8uqdb64zq+17&#10;r7EKWFMr8Mh5Li0PDaeUGdAj36f8PHkz5BynlmRsVI7UVj9bPt7THudtvky+t0ll9T1EhAA1xuUM&#10;QiYg1uWdggFQXLFQY9ae3ewWz90u0rxWPmMK/wCdrrrY6bhmUljWlFQUFAanPEvYPnJ5QWHjb43D&#10;1trHTmf51G2ZM1mfPtt0uA7N2eG4XH7HZ8/VOxT5lfa+n4nnljiMQsu8upFXEqoUavGpLSRPkMYa&#10;FBfGbzSLllml5vTYutNf47aV+FY/aXOV3FlsXKoVTKJQY/kQdcYpV3N1j8DKpp5E77pbNBXxIxCS&#10;jdImq/1E3su8dxvdyuj3Sn+2qFWuo5GLRQqdMYqFCR9SOjiRZWIFCV0tqFUw9iXN5t8Nxu2028Fu&#10;01EIkV3jqcnYFFIPlFTUHFs1j+RzwILRw5WudbUG7ZOSUQ87zuzwHF8OnasxuPkFJUXWZxrTdeVN&#10;otb5blFfWRo8X7HTzrG3spgI8AcVDJ2xS7rM3zvxcpamg3dsvcfk5Y7fl09XqzDtU4ThucY/W5HT&#10;xqz5OpV2uaxlPWZmlU3uEsLd6RXQwT7ISD/d0bXncQ2CSzvIr5Z7i36giaeOVZw0YrSqMhukWpkM&#10;rNrLnpzAiMri1n3202Cw/wBuS7tJu15NFGsEjQ9SLUXyWCRndZJFAJ0rQgUypxpt2DiGq/NLaNju&#10;jw+0X4+eGsLx1l7Eudm5r5H5FufTGyomEmTIo9D5LVGj6CpxWBYYjrq/e6aCOCchlyckaqsVZHjl&#10;jli15GZz5ZYbAvM0yTDsvxmLVXhKCbsq92obEjS8mdlxw12L6axHD7rFbTaerK2jK2sJbXlErrU4&#10;nTmFFESOx0Q3HvPd7qy2fbdvleO3thWZKtrhaSNSnVAcmHWxLKH80hWoYioFT9z7Xue3dw3abpLG&#10;JJpo5Y4HtqOw15sFkzYhhxSirUDicWl+DMPwO2e7WujNXT9X5hVYnjodj43q7HdLWOx4sDGr7XtI&#10;4+X7o2LmWP7Gx/TG5pueTZNtHpKzJq2TXtKOGUUyQ+SRI30HkdnkG8PkkjNN143h9sjwbLxqky+Z&#10;lM/Bhisx39ZtLSkK3a+wuavBCgJ90xuwKeXKpiS4qHPHeMgNT3Ju+47iBeXNLW3hrar1c4p6Kdas&#10;ysyJrGanUSla1GYDx7c13uEUdwIxGJDxGkEVzVwKUrnkPlIBAyznbuXxKp7bBoUnG9c6azLZ+tUf&#10;N1YfL8OqKCmzwSQoY7LW20ZtRVzIsAOeFrxt+9RICirLNsWwDBU0RoT2lWeIbRm2upX6q8pkzbAp&#10;8zMKXZOUwLWvHl3ZxjWeaTcGDrPG54WPfmuaXOyYbSWw5MINn8eE41gpyInqNPKLvb+6PV9tTvBb&#10;+nlvPWUo7G4jihltKo8ZVHaE61IOhT5tIOCybVa7Xd+rsyiXzkCOVfMELMC2pwy6AAun4VpTFAlX&#10;vjSmSYd5NA3d+LabqbaeLw9TZz/pxtK6fP1FmWA7j3hgeL31Xmuf4LWysRXS+l5WqKaS6jnQp1hi&#10;cWLLCOlBEjH70dcPi+Rh858ftgYVsPeGxvHzLs71tDqQEn46CRd7Fo6ImOW1DtRcNe+gwzXGD38G&#10;RHm2BLm3i3dohDRjFa+Sdktut23Xd7zcLTdtxkgtSswIilM7ymaMwrIbgxxy2kQCKz0EgLgCrkCq&#10;U9pb2F9fek3QRSSxv6iTpVEqsSWBpJ+aWqwKmpAf+HI4mXm20PCbINc+QenvIDFPHPS3lBr3Re+l&#10;ySQ6CXJLLXmo9mTLf4WVa9iZ1i0LN8pzLK8erKW3saOFSQb7HY0mBXyY4OxCEZlI2E/krvESxrLT&#10;Pszp7wGSVGri6o2dBptYV1rd08m4ft6thz6+iW+x3EJ3z4B/uMeA+RckjoxCR+HPj22SbxtdxJPA&#10;yQ7rKpV5GkWJncUBklkK/nMxBzc65WZXPHHy9s3hfpQ7AhtqAisJNYyQFAGgkGlDSpAXgeGHcneS&#10;X4q8Zu72Vf1ustEbViioC+QZ9saDiWu5ZtNV3lXRrqXMZ7YmRZO3Ocp7ddPFCCe0mipG/MQLOhDA&#10;cLBfFH8ml1HySzznfeV4dmAsKrrHGKHL8zrJtLOkOnyosCqz+3xGudJsCQqOCstCRmSYsdCxhSiv&#10;eRw2SaPc93Rdu3Tct99PfxlmtI3g6olmB6DRMpRSGUSV1AE+YfMA2k9tXt1fsbq4sdrggltVWWjx&#10;KwmDSKjxqSBpNHMhNGOlDRRxw1Offly/ELrPGtaPxXEImydd5XtrNMXx4+Gaos5Lq3JKwtSy7tcQ&#10;psiqq2THkyssyVsIVa11dPkIObJhxzRwPe506rKtdeHtVbWu09/7D2nttLLDy7gt8i1xZ02NXc6R&#10;jEXHczyDFMuFglWbJsE1/X5i/JI1fEsDXIZSEcJTp3hDkmy7pZWVxPtXezXE25q/VBa6R1AqraJY&#10;SWjEJcIC6mYRo9NKqJA8mh7T7H2g3W33tlbmQPoAijR0Zb09GcCUGo6S0aQBSqKAcqYj++d5SfkC&#10;ymFAg+NEHU2jv49mVho6Xh/kvgk/MsUx3T2aO2bgeF7f0tH2JbY/hOWbozzXtbjtlYSAX9JCqEZF&#10;e2F2VHJXI8ZzTxyz7W+UZB5A7g3VheRbqu8Cy5zbasIPA8EyWJQrpmVmUKgowWUrKarN5CisCFeK&#10;bLr7BSPaQcVWNLb7b7xt+27zHtu4RPtsm03RdJVQvGJxIW0IFKvHEFeOOWMll1ZeULUvadq2/bNu&#10;m2bJfWz7U8MukRS/lKC40qYtRRxpoamgJqaCtAnM53knm7pTyMxuL4u+Puqsyxzwqqt1Y1H2bjFQ&#10;zLNgbKjfzqm8jK/SthkUiXXXOo4Wv6RGY9b04pEetvOoxyoMoTvm3QlsMv0zmjqXZkLKMjinybCj&#10;7DrMYHaDbm+O2Vji8ixsMDYtc1szE5bUSfEY5rEIHvid0qxVrLdJIbnvLsTYthR4Nx3LbVJuJAIx&#10;CsWh5IoJ2Zo3MzQiJAJKuGki1KWAEhGxQHs5dgtoECXkPSlYUjREMrO35a+VTx/MBBoaHKuKM8oy&#10;yn09+RDxAiLo2Vr7HpGM4FtiFpzamzImHToOJ5BjFBsWxxDHPII83JqLI8a2zcUxBVUppeqcCTIx&#10;+WoHqVRthbztkVFRIyTG7vBc8q8exfBotnhGu8ZdY3+4du39mRMxax6Xwo+vajLQFr1illTixgO+&#10;TOmvewaDWxJG3ft/dLhtx2q6bbphcTxz3ixxSxxoHmBhjl0sXt6yROFIIjKAKwbOJz+3m09srNYd&#10;rL1NrNkwn0HVK4VGAjQDUzkDUAgqdTAClcT1gZVicrYT8Q8idT+RWrMo2BmO/Mv1PuXyNv63VtH4&#10;deNWrqwlpq7KaCBnNS0W5sg0X2cprJlbBrXWzY766shGYyV3VNtNxs9zSv29g23tS2er6jFs+xyP&#10;X3Slry0G0lFBWRLk0NgIBVvqGjuyijwJKQAAZCgRiPVxXEa2nO6++HvO4dreC+uL68ayulXowpqt&#10;o5GgkrGA+m3mhCVgkNJnkZ2ACp08Mtistt7hsIbHfNlu2jWMqi9N0eNKaVBGTJJpFHBzrXLnhlvP&#10;3yE1vrPa/jh5FeGnlbhnk7srN/H/AGnikbG23RZOa+O+J3dTj9gTPK+mmZFVi1zneR1lDcnuqu3t&#10;nW8/JsllICCOEgBtbXbOrt2a81zYs8c483fGf5ZnFRRxKDel4EOB6w1saBIizbCY91hW22RUNVJA&#10;lheAsrCU/IbSUhXiQIhxEmEse8b5ZbpFvVvavtqW8ckEMVyHa3kDoNRkVEJuOmXmeZCdJLRMCpLY&#10;Q332ftNttYN0261PptRDiKESS5gnUwAPTFAEEmkFR5K1NcSP8bPyGa+35tu7Z5n5ThnjFhGKaoq7&#10;igzLx2uXWma53vH7lR15bKl+0a/+2YpsWXQSXx8VsqSBGscLpAyIQbBJcp9k2rZNyeR9RM3Hjm8v&#10;LPP4mi4mR47jUve1ZiBtf4/iGxMDhmzK1xLx/wBRWWIkppVNb4yZK00W1hRAOcsA4xsOjUcAsO39&#10;ql3S9uILmZVFgpFxHbqswZ0YLW/pLLciQDpq8hNeC6qmsIK2kkq236REIQG1CS2Tg5odbowKnUNR&#10;K0ZjVScwMXm4b4o+NMa50/t3Q/jdhGIeV9ZrHM8pma6zHNMLyzaOWYFuG1XEa3Nt+b+rL7YecWUq&#10;FdVrrBLyBdX0x8ZlxURiyGyTN9LQ/mJsa6tqbQ1ftDNta+OtWOzqL3dmT6/xPD/IawzCpqE2LAxb&#10;YKbT6cVkTZMSlKWytqqEKW8k4RSQxQ4iie6uJU27fdvuE22/t1t2iBluNQeO6CVXql1Cr1Ig5WoI&#10;5hAAxw5kvdsls0tvNHtsQKhbUswOWksBGQwBz0qTRAKaiThra/8AGrjNXn1n52Rdb4RszzvtygkV&#10;+BbE3Vl+XaGxivUs3V+W5vqbHsPqpVpS14cCtyx6GoP8qLUsTstNEnSpUn033hJr3PNk7MoK7Ys3&#10;euNSdhm2DkcvZsWbjQrDK8px6wZfTcspEUF7rHEsfxu4GeHCtjNtMisplg77aGHEQpPUx7euJ9s7&#10;b7m7h3O0uI7i5uNVtPHDJql8wEkn+lFSijUuonSXY/IKV3sNr23c7tRuRjktYlDRuAS4AIVUY1Vt&#10;b/NUHyKKmrVAfX8mO7IHin4rbBz7X1Bpmz/02XWdRSYDkmObPC+og5BY11YWruKzU9hDzzI5VzTT&#10;AyBQTpVU0eNBL9yMX+2rbEt1boHoPKLHWqH2DT02JNxTKoe9My17l3khS2z7+qnnv8O2FlbwUpcE&#10;HNLWxRsLjMiTPiub+4IWkexJp2Xu0+8RPez7U0VtHqKSQxSWeojWjmYCFhNLIwCyXMi9S4UkahpW&#10;sz3zcNxs2tRsGwRPIsfmlku+vegBvKVuHj6pAFT0SwU1Kk+Y1qG8DfHa2809Y4x5IX86lJa7TPsG&#10;DkPjZo59H4Pgqa3Ds1Ljjdm4vhVUXLKXeGRTIV9PJJsszrKodgGQqLLcoohZFGAPHjc+3snlWGt9&#10;UVUOukOeYKhwvL9dGelkZkkM7KrHOATZ1rdT1kqSPINYSyLFRyNI/pVVq3dLHvrujcWFl25bwRsz&#10;0WGMhAFbzCjKNOkmlK+UYgz7Pvs18ZFklCSkuxCmYmpq1VGnRmc1zpwJJx1DD2jpnUdQWryTbeOx&#10;EiNmS/gXmVY9LsauNWREZNqq2opRxzgrKIcFWdoUVGicvT/mcjfTu4j+Ony6ytkIE7GsXwZDSbOH&#10;Ni5VZkUlOeu5UQjyIzpsKWO3GiOhrGK8b2qqucz3T07svbvvi4Lo2y2qBULankArQ6clVGqCeBWo&#10;4kkAYdt2runqpejZ6pRFqLMWWorQALpI1cytagYZLMvySeHOF0zrk23a/I2LS1uQxqzDK20ye9mU&#10;9jZPqlmipq6K+eBtbKZzMYdgSRhqjnN4VPTrY/8Aix8gJWarQ5JleLYnhldFpT2mfvgklR5x5fe+&#10;712F48KY2ZNn0YiR0astAAl957WF6h8Lpa+3neV/dtbek29oF/jSVWDEatSjyVBUijagAp48MDoe&#10;2+4tzcW4sEDZ0Bk086A6ilACM8+AzwwOW/mR8TIeDsv9YzrzcWaWUe3dRa3xaKSHapJgEswwf5je&#10;TY76PB62YSnOpzySFNBG1HlB0uRfTk034kZsrJ8lFku1XysTh0FSbEb7GYdOmRX+UmjgNaDtsXkw&#10;py1OORTueARmmJLe7+5xwiepdD7S7h13S83OOOzWNT1CAqA8wSfLQfwmvmGeRouC1v2Tvp0xs8Su&#10;H0kF1oFGVdVKHhl48cNlk/5oddQMfw6TW6xyeiymdl6xs8qc/ZIpMVw/CoMywi2kwew0jjxmxy6R&#10;HAGZAhMc6MWOr2lOEqNarqF/EdpZ0FGDzvahp6FlfJe6VRSRzgueg4kVWRakT650IzVaR4XvWQnK&#10;r088pIT7K7LoRp97lVRUszBVWlAQRWnAVqSRXLhg7F7abi4Ml7d2zwEZBHBYN8c8xT4CnOuGxH+a&#10;HIGW7Xztea+hYyaLCI6ZaXtzQyoHVD+5HntPZkQFpCnVr2HCMgq58dHdL3FerWqptffia8fcckBm&#10;ZvJy3YpgjjglU+VHDQ0FoYT1ItisCjmMlQ4R2GUBx/Kc1zGsVqNIiucpYe1vatm8ck97JexhSSU+&#10;Qlc9IC5liAfLqoaHMU1H6z9vrjquo0KpAoSagHmeQrTh4HPPDYbM/NvmVtAdA1xi2GQI9pTzCkyr&#10;ErO3z2dj00DJwjVMEM/H6iBdZRKELvwgJHYFihepHuY1fT1U3gX4r69i5PHNp3CpTc8lHlTWZGyy&#10;ymHBikinctNi8uWdJlBjY4DBoowSGN/ZyRznInMp7Z7R9ttwtbu42jbYriAyMshYDUHU0ZaSgshq&#10;GIUKNS0I1DzYlFp2l2bGksN1PIl6mTEMFLHgW+NTwp44Z7G/ybb28h/ts3WOy8znVeuxMorlMfjY&#10;tgmT3Niyxo6CXKzWnsoEsZcrLdRpCCrhV40kMKjoolG9xGRm8k9K6vzDZnid4O4XQYzrsPkLf5OX&#10;L72sgRMVND8eMAJU5/sfEcOnx5dbINke2JdPBgjAxswrYApKFb2HN5pX6hZdkYdme1Pbdta2dxvl&#10;wOvMgQGO0iYSPGGIGqSWRBo0vVniCMtHpiivqn7+2b6bPp49yPdvtzZbm837bbEm2XQ8iJczstrb&#10;zSAKVWCKaZJJmOlTGjLUO6nFmn48dg7V3/m+x8wzfL5F3iWvJdJWviJkf3ju7QLVT4Eynso6gNHE&#10;TBKgxGGfFLGjS5swZXxmnjuVOj2qq66kq62lpoMWsqKmBCq6qthBZHh19bXxxxYMGFHGiDBEhxBM&#10;GNjURrGNRE9k9SW0tLewtbaxtIglpBGqIo4KiAKqjnkABj8XG57lf73uG4bzul1JcbreTPNNK5LP&#10;JLKxkkkYnNmZmLEniTU4t3/oi/Rvt/X/AG/4+6+hUuuh2MKVXWMSNPgT4siFOhTAClQpsOUJ4JMS&#10;XFOwgJMaQAjmEG9qse1yoqKi+sXdva31tcWV7bRzWUqFHjdQ6OjCjK6sCrKwNCCCCMiKYzYy3W3X&#10;Npf2FzJDuEDrJHJGzI6Opqjo6kMrqwBVgQVOYNcecr7rz/Tn/wBX/s9cJn/UAaG17pHzMxI2scGx&#10;XXuN7B0tjmSzKDDKKsxqifkNdkmU47YWIaamjQ6yJJmQayJ3lEJndezuORXuc5fPL3j2vadh9yN6&#10;2jZduS2shb282hBSMNMrhumvBFrGToUBQSaAVpj9X38pL3W7y90fpo3Md9907hvG+7V3JdWwuLye&#10;S4n6DQWs8UZmlZpHVDLIF1MdKkIKKoA2j/y/7FVE9+fb29XifgA0bpCP4ZYJvav1riLd1zsq2tQX&#10;mzi1Mc+ZvgiyeRXiqI17IaSbAqfsMeIN0YDhgerVe5qvc5VvL6de1u3LzZ5e65dtD9x2t/NEkxZy&#10;UVoIslTV0/llcaipajtnQ48uf5vfu17pn6i+4vaO473vx7Vrtm13EW2CTTaGUw62meJaCSXrmRg7&#10;1ZRRQQoAGDuepUVeU9lRv6ccce/9eV59V3/9Q14h6F0tV6O3JqHW1Fr/ACTYed7FqdiycZEaDByq&#10;fMg12UQrWyr0M+Cy2ZOWc5TBGJxWncj+pGM6a19+uyO3uyt37W/21tgtbS8t7kyIGdk1wPbhCiuz&#10;BPLOwKrRaKtFFMdh/wAnr6kPdn3Yn91Pbz3H71uN52nZdv26Tb/UaGktogZbd4kkCh2iKLAAHLBC&#10;lVoWbVmzn3TlVT2+v6L78p6QX/T4eKHj75A5NvfP9xYLFznK9NXGnbTW7rG0uocPGLKTOyu8W8jw&#10;6ixrhzbJLLGYnQsrvhawStRn739WnsP2X293lvu/R9xWLTwWdvBJGokkjGuSWQMWEbLrAEagK1Vo&#10;zVBqKSr+cD9QfvD7M9re1fbntp3Qdr2XuSPd4NxKwwyPcxJDaxdAtNHJoQx3MtTHockg6qqtPn/V&#10;qKqoi888cJ/RPr9ePf01v5w/yN7B3dvrOPFvXuU2FFoLT12XFMlrKSc6IzZuwaZUFks7KJME6/dM&#10;fxu4R8GvgPcsbuxnSyMUzxoFh7u+4d/3t3Be7dDOV7Zsbh44IxUCR4mKPcSAgFnZwwiqNKRU0UZ5&#10;GeW/yvfo17R9ovaPtr3t7r2OG593+5bRbuOaZNTbbYTjVawWwdQYZZoSs1xMoEjdUQhumjdT1ET2&#10;X/sRf0T9P9/q1j8Wn4dPGWF4wa/255KatqNtbU3NjdZniQcxfNk0GC4jkUZtlilJS0kWaCC+ym0M&#10;mPMnS5LCSWSD9kfbYJe5a/s97Mdu712zad0922clxPehjDEZJYkjg1aUcqhjZ5JQpkDMxVY2QIob&#10;Uz+eX1/fzKfe8e+nd3tl7G97Tdvdj9s3kli81oqC4vryBtF1LJM6M6wxzK8MMURVGROq+tnAT36/&#10;r7c/+zlF/wBvqvb81/40deeHkXX/AJX+KUG31pi0zMoWL5hilDc26xsIy80WRbYjmWGWh5p7uijW&#10;JaqQCQJJKjjTEjOjdtCuY2vvej2u2zsO62y+2TqHt++kdDHK/UMMwBkVEdqu0bxh2QSF3QxPWQqy&#10;KnXf8sP65e8PqSk7x9h/fq5t937mg25rq0u5YYgb6z1rDdWl5EqLDK8XVjZG6dZYWlE2oxhm99TR&#10;/GV5XUv5X/Gbangv5kyrXK8zxqjx20m5RAuHUeS7N13UZPUWFbazp0MbSJluHZJXwQz5TWr9xjSA&#10;kM1xlkEId7G7hl9x9ivvbHu3cbl3jjSe3mRlM7xQOuqNnlEgeSElHV3UmSIyByzRqx5j+uH2Iv8A&#10;6BPe7sP6tPpssLax7evbq5gNpJD1rTb9wuLWaN0jjLZWt7byTtDFUC3likWIrEYo0844/X/0/p/s&#10;9cyvntoTEvGDzB3tofA51zYYdr3LI8HHJGQHjybltXbUFNkMeJPlxI8QMs1elv8AHQqDYpWiRzkR&#10;yr6o7e9qGyb3vOzdczLaXc0KuwCsyxyMqswGQcqAX00XVXSAKAe3n0n+7G/e+P08+1Xur3PaW8Hc&#10;O87b1bhIAyw9WOaWB2jVmdlVzF1ApZtOrSCQBj311a/g/wDx06r1TqnT/m2PKc3ttvbV1jkcadTy&#10;JlUHBKmgyXIGfGi19UKoS5LYxoGPg7kg05zHlKRWja3o46H9iPbm0vI9j9yJtznF3HLeIluEQRUB&#10;nsyxfORm062FCi+ZRQ6ST4I/zSvrS7575749yPpW/wBu7ZB7fbJvNoy3FJ2vpZ7aDU5dzN0BE0k7&#10;hUWAOERauSWx96C/nS8IarMtYZ75y1e3M/xLO9Oa7w3GwYZAkxx4beUg8+WIRFdFbEua+7MbNXvQ&#10;yHKF3x2MUSdSva2+oH2+Q3V37hruSu7C3ie3eIMQvlhBjmD1WhIkZHiINXIcZDD/APlQfVXe9u94&#10;dn/Shfe3m2X3a+/7vf3Zvm1G6hnNj1ACjh4ZIQLMKQFRwHJ1Gmk+fRef6r/v+n9f93qJn4afEbYt&#10;1gOD/kIz7yu2XWYLr/Kdh28jTgpGR3NHkuLYDSW9VZSMis5eZxIYV+4KcwwJXSRoOI3l3UT+1Xft&#10;12MXhj9yLu/it9p2i7M5RI3aaX0SJcyKHUqIg4IiB/M1AvUAUDdK/wAyP6jO0bDu3uD6N+1vYbab&#10;vvDftv2+CPeG9PFJaXO4zxPCsEK2ckjUjCguLiJtUuQonn8Vf/j/AI/7k9RNoPPDzD/KP5tYbpiu&#10;8o8l8StVbDym5g4hT4NdzcWDj2O1tdaW1bWypOP2dHaZ1sDIYsFkcSTLFsc1lIRoWhF0CQBu3d3d&#10;nuJ3JYW+6dwvbx3l2Io06skdnbCRqLqRGUOF+XqSAySORV0VvL0be/St9N30IfTN3L7ln2HtO/u9&#10;Nj22OW7lu4Irua7uGeKKaVRcxTxWVlCztK/Rty0dshMnVdTIflRFReUReePr7pz+nsv6e/qyzyg0&#10;f+T78c+q7/fPj75w7B8kNYYjVTH7IwndVUDKclxKmkhdCLmNMt/YZIlpAx852SJCxpECTCa1CvFI&#10;jtOrJjunbvuT7Z2Em+bF3tdy7WpCSqjSflaj0/Pa3D3EIXWwXqRfmRMVLdMebHGfsH7ufQz9avfG&#10;0+1Pu39Lezdn99X9wp2672uQW9vdzIer6R3to7Vo5ZgCsazJPHONUayRTGINrVGqvSren/Fq8f09&#10;l4RE9/T/AP4+vI3zw3p+LXZe48Yvou8PKx+fZbU6iTNYeIU1fMr6WxwyA+umqJ2IUMhsSKS2MJ8s&#10;4leZWscRURqepZ7dd0+6F/7fd67htt3cblvi7lBDaCQpJJHEIoHuCvVyk0hy1HLGpyByGKm+rr2c&#10;+kr2w+vPsD277g2n/a3sOdkgn3b0bXblJZkvXjkGkXc6anFsjCKNqLUhRUnGLmtReE9k5TqVepXf&#10;7lVVX39vVZ13/wBQl53aZzXI9Y7r8eNGszjBruZjeW0ZoWc49cV11WF7E6McsLNrqpcqPTlpAMIA&#10;jHI5jnNVF9Q229+/dLaZry13OW0muEdkKXFoY3jZWIZWWKSBtQIKkMAcsdvWf8oP6Sfcft3ae9fb&#10;X3S7q/2zudtHcWk6XFncQSRSjUkgEllFKQQc1ZlZTUMFYEDNBovu1yoi+/0ReUX9OVTn2/7fUvsI&#10;/PV5KT8Uoc6yT8Z21LfBMijllUud4Hc5tIxm6hx5JocmXTz52qJ9XOjilRSjVzJrmoQbmqvKL6N7&#10;b9S3dwV0n7a2+6ZTT8trmADTQEVY3VSOeeR4545/7l/lL+yEG/7l21sf1o7Xa9zWoAlsb2Kw9TC5&#10;UOBNGm5xSR1VlYBoQdJBoQRjBRJz7EanH15air/VPo5vHt6lP4kfnS0z5Wb8wPxzhaI2/gOd57Pu&#10;6uLKuZOK2lFTT6Chtr+cO5JHsK+5jI0NOQXtCc5pXNRzURVVLC7O+oWLubeto2S97X9PNdzLErx3&#10;ImWr1ofNDCSMs6VNOFaYon6gv5Vff3sL7Td4e8Unu3sO6ds7RbRTtGkVzFPMss8MCdHyyxMSZlcE&#10;yhSoNCcq6njc1FcvSrG/0Vepyeye6fTj3/r6vQRfZV/T/d7/AP0/XRx4gY8s1PlZhw/f/wAcB1T3&#10;RP8Abz/RE+vt/sT1y75hmETzZ/LjsHODyXWWm/A+gXVeAsZGPY1FpuKzmTYWQT+xEVzyHhWq27kk&#10;h/eN1RXk54YxHUv7Q7PP7u/URe9ziMTdr9roGQkqELxs6WxBdFFWuetdISTlboAxUin61/5aPsi3&#10;sp9M/aV1uFqIe6O52/Wr0sKMscyKNvhJOaiO1Ec2k5B5psgSaw38488yDD9KmocUEMt5nUssGwI6&#10;+occLX4dWxlm5FYgscnR1CRXEdDhEjSE4khnEYnQv722kVlckmuFHFIKIMY6PjArqeHV06xmdKOY&#10;hSiNJRFREIivTrbyj0Vq8r69F7qUw3PU6YDFaHVK0kgY8KqCFP8AhyoMiDXIY9EOuJnDPdpoahFX&#10;/Cgrnjn8zbKT4/mEm0mUteeVaU6gu5uWbKyDPdiRL8ylWI77TXT6vH5I2GISIVAEHGL0PjlYVvbE&#10;pgyFDG8kP73YTTqtgULLOxrrEsKIQQUFVhhcgYkRnUNOkyo93CdXKvXkekkql5+jEAzKGKqyVepq&#10;2oVzAJKgA01HPIY29GdWuWdRDSla5E8sN9/IsjcB2Su1/hNHWkJiEG5Ph2JZnhkfIMsiT7H7nmtl&#10;lLB2shl4NnfeBIACR4/ferVRoBqMjurcFKGVNix6OJJ+KT7eccMZULa9lWPI6HG+UsgL5xUa9p+h&#10;BI5OHoqtT0St7QyxLFNPMyFgH1MR5SQFq3lOrSMjHUtQ5ZHDd26D0iYuoPLDt6+1/PzpKjHMiyfa&#10;d1WHuwDyuBc5FNqzAxA1gNKmELJrAWNPrrUGPQO4KRTrILadp/UB7Wnf6SX8gq328CQtsQcWfBca&#10;xk42OYSZY34EVbqrQUSA10etYflFVxXPR7kToe5UchOC2uzZSqtrFIYiVXqZhEB8jDUzam01plnw&#10;qOBRlmZogVH5x/h5j+2mHyj6zzgOB31WPA6O0tcWyJKjFK3aUusi1OGa0IZq4JmjpV9kVgC6yV9U&#10;iFA0UUTSDZypgCY8TwD8mva8tHd1FKybU2BrB8qLCiX+Kmo4sM5X2JJQbWceNYmlCiu6TKEZVRFb&#10;1p1ftHJaG/nnino8OlVV3ZGL6qUYqBkASAENM8+Bzj17t9/fh4unKoqDqIyJAyzA+PCuDGv1Rgma&#10;B2Jguc5e8eRUdfi1TRZHlN7q3bwdjWOQVsYWPHh/xWggW+Lwqedcx0+0PmFitKrS9l3QvcDMuM/Z&#10;AkzJ8KVIHlU052Rs2sZdsOBX2jXhEsUWPLCZVUtYxw+mI55kaERHOVyvR/rZbC1jRorCUrLHISSq&#10;gsGy8vmqDnU6vjSopQsY9s3KNwqdUBBxof2E4Eh1n47ssY9DgmSR6my1EEDTWel8do6Gxm5TRPi2&#10;EuolSNhw7YWQ5FdSRynJZCHHI2ZYCGJ42gWOmiFSLlFdFeS0+GaOSE8MSUeyLFlTK00uPWzrGGaE&#10;NGwu9HSSdHP+IdWjejXIBnUUuCLZaNbPIoJPJQKcQDkWOflGnUprn5q4P2cU8ZUyxmtMyR+0HnXC&#10;uzDOW6xyGxCzCJ+T1Uv72+Zb1sbGaslPVXAKizv6Sgtol26TZXrw2S11WgobraCRZA3mYs8is9XF&#10;qm2lzLG2tri0LPhjlWz5l2hQTq9imG6HHhBNElsr4sWDycyIxVYRHMTqVV9Ye7hhhe1NrDHG4KKC&#10;DUVAqamqgsSKAD5gdTYLWkNv1WEbDq6Tlzr9mPE2pkmHU9di2LYVg+IVtXcHxzCK2sws8Oxob6zb&#10;XF+8zbyZGuaJuSZDb5ExkKu6CjbLA4UgyjYjULxycVeYUAOLS+hli4hVnUkuya0hyECSXXJbBI6w&#10;WGZVbIenUISpypFVVJ6cRIGinVb1GMYoAPLmORKCgB5MvGuYHDACe6lglZJSVHjwwrvtWzkr7O2k&#10;bWppUiHj8aBGbRZRVYwVHQYgJkWryIuFuEPG2W0VWFgIxGHljeqfHaxrY/rVMzelp5MT40R4wwo7&#10;iwpjq3HahYpnSEIeJFkw5SyY0IMQKtIwQ0ePqcn7/dUc220ySwkSlAhAFNTupUqc6Hy1Boc8jRTW&#10;mWF27jg2yITWli1xOw83TBYk/cDjfRaFyzLqu5DeW0Uhb2THr7qqLlmw80rrmpZTHFCtrOBfQlrr&#10;K8NcTGnEeURwpXxwv/YnA1SUDcczKJl0MFC2PHqoYa22i2UC9JC+4TIazARsbn1VZJnTa6wiSFkP&#10;IqyGOVhAsRpEfwibOG3aS3ScieJwWJpU5Agsp8pyyVlFSaVXwFRd0SbpdFV25o7sgkh1p5QaE0Iy&#10;4j78LSV4s4zrqJAAueWci9bkgbmLeVFhjEC0kV0H4g0n55Q5NcwcYSZTNEyvAWEOERpHhPI7jBtb&#10;6VELKXWyOiuw+9W7aCOaFRNpFp6mVYyJpHsjvySewMIDSAQble8PSznlFVXK1Gb3FzbdVokY0Q+Z&#10;tRyAIoDwNOYrUctWWJNBcXiRh2towP8Aojj48MIe516fDEfYxNoYg7EWssBXeezMwLleUwcfrKIE&#10;R0iBg9KSXbWEiFNSSxRNmoQreEc1EY0noi++5NJlT5S19RVPsILo0oM+7uraNDifeBxlDBLTSwUq&#10;ngmYZ0ln73OOzhqsYqJ6zDbG+S1ulK9VUI01VtVRn4eGktmRQCvE4QkMF7UtMnVUkkCnHwp/T7ML&#10;keAYGOsxcQLu/wAmZjtglrUuqsMwqguchuS4gSwWXdMy+nlZi2DcVhoYYEhjxIGI9qkaUiEegceV&#10;SpJ5UmgdH7xrqYJ8iDRRIxRS6hovvFvGvDOJ91lWiMeIoCOGF5fcadtjWrm42y5aJrpGKlSEpJpB&#10;CkjLTQA6QoCngaV1VGY2S3hiYTu+pgtNIauR+A5DmeWDgmp4EOFDgZmtx9thYrA7MHJcxmzoEity&#10;gr0xXD7DCIQoqY/X4c9wSwZwmHkhA1zTEU5XlRSfJpvvP2j5CfM+P8jq/klT09Xz/u/2vscd77R2&#10;PbtdHe5/d0c/t9DP1O49dTrjrf4f4q0pwrq++ny/jgX+p2uv5k1VpTn4fjhqvi5z9t/lnYd9q6vh&#10;fC/0yy/5n/2H/h/8o+Z1dn+VfP8A7nyO98Ttft7/AE/3fX//1ZWM0LqCVSVFXKwWtZFiKk8b2ybR&#10;kl8uSBULIlTQy2S5b+krkb3SERqL+1E9dv2t+iwSPayLctXToyVq1oPmfU1T9mnME+DD/wAvu3Wa&#10;4ms55xIVFddCoH/KCSAa+AFeeI0RvzR/kerciyTKqfygucktpjhY++pJh+so8MMWskMjwIVVR2VC&#10;6rgilEE1xnQwx3KqOUpHKvCFbvF/SB298uBvA95XPfA/kV28SdJkd0EEGydGURPq5idXDfZF59vS&#10;Ftv2i4JIi6JCnqHUEzBJVBqDHMUVzQE1qtATgMeyoI5CiXDMaZAIv3Hh+zC4L+e38kEKeSnjeSmK&#10;31OGtjjbnCabxGujynzaoiyHVQbHG668JLhS0UUSZICBhDNc9wnCajlAu8ZtMwu7FjYfIZBsJJ5F&#10;qL79f9hzY7hGrRN7VqzodGmp3IqqwnbcpPpzz6lsN3Pv0kcFrbwwsyRCkbuuZBMkkiyDT+VSrgsv&#10;/ICzhRIYvb/a7lA63BBUD+BSa8+R488OFj/5u/yIZqAkqVuPDwZRT0mF1uCtjYDgALFLCWay/mmS&#10;XUe5weUA0aLRiUN6NJtZ3P8AhHRmuI/tOGSvGLTE5rmuw9WBPGDGcIN/bhZ/w5WyRSVYOY1VsQE5&#10;Rp0ejuHOavKKqem47osLHrwXfzxagdMJAk8xVH1nUyqCNXyFqEE1VqYby9g2RZYobkLKrVLFVOXC&#10;nDhhKQfz1/kAx55w3W6q+ynU9vKmNkG0xiKLMed5a0QAWLKohY2JzWjaU0ZYZCqxBvY5qORfR9E0&#10;Lq2FUpSsxJJUJsMUOMS0tZ8uZBeOBMqUnQpDnqUVs+tszjdJRFI5Fai8o1vS2Ped6qRwPu6tGgOU&#10;UEZLDQwB1ONKmjaScq+Y1BCjDW97A2+UjTeDqDjlQVqCQRzFQKD+3DX2f5nvOu/zGrzSy3zFrrGq&#10;u7G9NUa71nisKjyOFMm1+UpS5B90eQRcTFe47BayCWSxOykrgzClVCoBfEHQ9aOSUmFHsv8AgWRQ&#10;/dcnnSiGG2fElxQDIZqLDe2RDG3vs/uIFXj5VHuRW2275t+5LAlpLeyX7VEi9CIrHoAdyDXOgBAU&#10;6Sa11aTQD39vg80TJdFY1NTRFzrl4nLP8QMSRoP+oH88NlSMYqom1sXpLWXZTEuj4xoKK2Fig4eO&#10;y33tscKZHKbk/wAevkneCvMrEdPGCT1tExGoZRPHLTaUL6c+rcVx5Ec4ZXY9a2ZLGXXzSpLmUk7J&#10;Hx6+zn0Vmdf+JgGQsMrWt62rwiJYuyboZhaWtot2ySpcKzG1tx01Q5umhmZgaEFWfU1CAjLkJPY9&#10;hlopIRdvXSKawtAa8aD+IcjTLxwWS/yweZVjsvHsuxvyZ2vtWKSryWKFdkaM1dRYrj8zHzPhpnNN&#10;rDG77LaaHkdQOO74VoyaC2QhJLQsQTidbwUVFX0NNVVNRUAqItRFZFBVxJkmYCPAGr0BDjT5TnTC&#10;RgCRoxo9XOGxvCcoielG3maM7nYbj3E17sFxEVtp5odLQvGKgSQNHpVlqSshSjeRDnnibbZYXWwb&#10;BcbWLvVUE1yBz55AZnicQl2nuzJNn7L2Nd53tSdsuh2UZhMez3KMEr8Wmhy+JGgoS1yPW8OIuM0l&#10;5MnkkSyyQABHnyjIj0G4i9O/GbjHM3h2UihyHHrr4tpMp7WZSTW2MKnyGra1JtbJRSSCwbOtUg+s&#10;RmsKjlarmNRzfVZbj3fvPbh2K9uBdXW22qhVjVxHLJAzgmGRoumHkKkmVK+QEgMyg4ama4ABlT/L&#10;/bl4fHDM7pjbl8WNg67xvPsC2/h9ZU0tRPxvCNlihYlmeV6yya0EUce2m4bFqazIa/JGNmd9IBjh&#10;hgcQDJJnCM5QVnjtVLyGgtZUud93xMdnAr3CsDsrirdQIrJp5EJzCwrKUFiNQbnqr4hHuROFcqer&#10;F2Df7q+27dt9tbEHZ9wVpzAI1Ro2WdgkUzI8TxlEj60TKumZQzqXKsxzte4JJcXKXCjoaQVB4g1z&#10;+7lx45YezXe49kVGpdwQqLEsafq3yGk02wMpx9mKVbL6ImDZ1fMxjH5mRVV1j2QYpTsFXPsAfHip&#10;FvYkbvscRQPM86hh7bZZJRBh6Cq1jgkdIb0td0gdwrBiGaQvKOanVx7Iqr6z3j3Jd7xe9uWvbe2v&#10;LPLGKiekIYMA71YkuUgFGDtQ/MUzNcGLzdbWFEMaZ0FMufh+OG123nU7K7XWlNrbHLK/PY07TTYu&#10;UwomLvkklQ22F5HfPZPm3NhRYfGQUgE6SoepFM4IhK9y+tShh+4ylKdJkhXjBIkud/cUPU6NDc1y&#10;oEXZD1INeliryqfuX0/B7nspbrdbWGGyaMdOWeKLWCFKoLi7jkUElXJDSwB5Vy6oEYYkLL3XtS3U&#10;e2WV8JbwrVkOdK8QcsqHLL7sK0Btu1qyswpaWjwVMTpWU93mWM4kI4zxYViKti5zsmstIIz2loy8&#10;tXANbQGSrALVE2S1kUTlXIuJYtkEmpJcVEK7PS28DJ8bNOg19jIx7KKrvirr2mfNY4tZdwWSzDSQ&#10;HgqNOT9371Raw797q7jh2lbfctqs1ggmKTK4nRJYzGSG1RAhoZB+dbnqAIECKtFaiF3uFzcXD2u8&#10;bNHBbImqJ+BkcmhQU8FzNef3YaDNvIjeODYjf10G1PiUKyqMp1ptGmpDZbjtNsfVGaY65Luiyxcf&#10;IyvyLXeVxxCkQIxpXQEEMQRC7Yn9PzoJxxZUAGRZHBaGvkRo7Rya2PIkSJQJQEnBHDrgihWUR5/7&#10;BxsGrVYiKn+bk7t8FrY7d2iY9g22WC7upzNLCkxhtIZGQNV5XCTRhKl4m1oaKQrAVMfmsdy3xoYL&#10;RtNprJyJqApXjX9udaYXVHmePwC62y650B475ibKs+DfZZahx3Z9ti2C0FVa42ebjtle5TnlnIy/&#10;CL2mrXLcVMqTOERp+4HlBh6GA1X476i1ZW5/Bwh+UTanYdfJBmlTm9uXP41nOkLIHItbQWQvPZXs&#10;qcGYSO9JEpwjROkXSxERfVgX+z927RJtmzLY2SEXgFu63F1GJY3WVmUuq6YiqhA66XWg0KNBYYJ2&#10;vZm+dqbdNt3ck0cj3EpkihQE9RXqVLOQGViGFQrADliy3y58w/MnbOTeNFFsLX2l9e3mm86Bb6jz&#10;DSs7YGjbOzo8hrDyL/HKbNMcn2sTBIMaLVQzyXAhHPDls6hdwLyMVQ4zojX+vdfWertchvdaYDaT&#10;z2NZVYSWvprPBLe+lvPcWWAWJq63kYaWUsw0drANIsOKYgQEGxf2wqzSJ4Yt0Wa0HcNpFdaBGJBB&#10;Kqs5FtHqAQxsp6inQimTzKFqAraLsbcL23jQXMNrYnO4hcdRunn/AJburuJdXBhIhofmxHu/84Nl&#10;7fz7Bt1bSqNIbo3/AKVxLM8fqsryuPmthgW+sKwN06zwvANx4qLJsPxHcVZSljffIE2UKtFOuxin&#10;OhrIRGK0yeAPjRCyKPk0bG8yPPr6Kwx+YGTnNlfR7mJbkISylXZL9tnMlzZziNcUjTD/APlxOa1F&#10;GnMc2DdoriWzkupLaze9jMcXUjkRCrhg6Mh1lnII0EOBqZKshrgNd+2G3J1G7b7kkNqxq8Nwutq8&#10;1SUl3UeHnBriQurv+oV89R4nV4dZS/GXFA5ZZpLwO+n6Sv8AFAYsNnMkuOUWOY7ksekkCZIGx0Zx&#10;mmI80/tyD8O4Gll/Hr41UhqW27WxGNxxqxxNlZtFC+x7s002LKNIFUillm1kiSvw2AQTkVE45VVV&#10;XQ26z3DcbG029rX1TJQKjXcojYZATuiEKRmxYMVQVBJIzG3ft5t9uqld5jElP8JqDzHxoaiv34kJ&#10;hX/UFfkE2JauwKjpPF+2yTJ4cyZXTse1TtvKg4XKq4jmEpctjQ8vDRwKiYSM6ROt5E4sWrE93X1I&#10;xEVf414raYr5OojviZxaTNLTMskYgS6uK6ZFucO2DLivy/WOZ1gaoDLnCI7hjmQIDEE2skCUsZw1&#10;a1E3719ud82azkubnuKI7fcW5t2MMsjPFICZ4nQOmjoPKixUOasYiKHLAxuyVbrJa30UqyuDIlGp&#10;pAzc8PNXwoGFQ2Gw8gPyA+YDY3kDcyr/AEFi1J5SYE7UGy6zV/8AqNUB19tTHsSyh+BeResLq4ye&#10;fQVd3l94R9VauPGfFt1+2smif0r1qCi8eKDCqjIMawnYu2saiT6jKMWa2NlML5dRj9rXScGoKLF5&#10;LaQp8Vodd46ZB41Fq/iDiOhxlJ3WNI17XbrKe77S2WSBnF5d3Vu71dVWRY4RdUMhAVEi0gqBqCvp&#10;bTqph/N2NJd26tOY3csSMiMq1rQcWYnzE8K0Bw2t/wDkayfbsfUOU7b8bPGnO4FfnOstpDlVeL3N&#10;NRZNk9NihPIXKckzOGTJqjFbvIcz2Ikedkku3jTVhSJhljD+SwDvSEyDwJ8aLiPjscWMXFWTFcMq&#10;8LiyG5HMmPs31BhFqs1y+JbrJgZbnwO0RGyZ7CwOuQQj4ZDIJ4ym1Rya5/U7ndvC7M8LhTMmmoLh&#10;IwjM8cQ/y1IJZ2LnKighedj7bazWlO4bvWUXWoIWjacwGDVC1yyzAAApmcHWofzgfkAoy5WmY5pG&#10;2hj2ebLyDagRPpbqH2ayVDfHuNW4LfYUL+ZY7qHGFlxjwYsZ6XzyRmdmyAB8gZlNgPjJrnU2XX+b&#10;Y5LyWbk+VNUNpe5JMBkFqUh5kKcKDFtHtiHg0Q58Rh21oHjiEkPc97Hfta20e1tr2yDb7ncJNySZ&#10;rgSBusTERHqqW6ToWEoKmupfJVjGVY6sG9m7ai2y/uZ23aYK8AVQ3yswYErxYEkCtTnTnhyNg/kP&#10;znyp1fFxnLdXaPximjW97eT6vBpGba3rpOLtqZtZfzbHCLr+UwX5xIiDeKRkEmsfa1ccKpBkgc4h&#10;XyMnwYcmrHX2vfsqNta+BZ46Q/zaC5riMK2TDuqKU48adX8GcRyezh8IiPVE4WL2811cbxudlZm2&#10;O6XV+x6tzaBHPk6alZFiCozliFUrWVmDsgAaslf9KvkNt3BZRQQcpgBWhPGo50z/AGYqzwjN84h7&#10;JzGTrV2LY/s3NNqfyKj2Zk+CMxzYGI5EAcKHj9hguy6alq1osnsnB+AMUgJQ3DjKcsNj1cRrK6/0&#10;lhuts7kbCw3NcyLY5PS1dNIqbC4AaktYNMcIi3FvX18esDlmVw60Y6xlzYoebAgsYJqornkKVud9&#10;v5rDvLtjuHZo4r2G0eN5Q7RaDHCREdTBjrnGmURqOnLGBHG2gOuAFrBbLZ7nBLEAiNIUb/lqem9O&#10;A1ChpSnKgxOTyK82t/eSGncw8dfJDxr1nXzdQizb7tn+Ox7rE8nqMyyvHpUnFa2HNsFyH/TSnymW&#10;0V6LGaBI9JkwYysjuQAzxxyc2Xr2g2LQRqa3mZTFFCtottEkYdk11hls2cETmIs62x+TXyLCA+Md&#10;wzgkqYBmKiFYvS1U4P7F707k2DeLq5W8W2eaJBK8h6pKQSeRLcOZDES6KQsemvmCggnDFBPHCyiK&#10;WSIfKFzALUPnqQKUOdOfHFBXiP5W7Z8WdnP2XhEnV9pOLisfFJ8DeeBY1uTDpeNU9oC4qaWhx/NG&#10;zy4z9vyOsjyq99MWAdhxIwSvC8o3gYFfVY4wzq1fkuLLMdjwChqNHGK9SQzvhxofdiVIf7QGOa9w&#10;hIjHEevLltqObf8AvWVdqu3FjbvGWn9STG6CpeAR6y5rcSOFVmfVIaMI0Ck4ldvaXc2zzDcCkkGk&#10;USPJ6DhnRc2OWTU+OFtlWT7F3/dxq7LrYGOHBjla+6/lZrytax7HJKo59fCyuwuzwr/YlrObKkFG&#10;QDLKc75IocUTERu5JMaQUaoU5CER8he45Vjvj9vu9whHKxRML1p0NThPfhOOF9LXfbfc21bRe3t1&#10;t9pFtkLx26FFAljnMhToxxorBnj0M00jVJC6tbFhgvY7ttIgAgjUOFC5/OCBTPjUimdSTXCZuNd7&#10;AxzHcjtLrGcWrqutmVWIQQAB8a6q8wkXbqp9JjVTUinitL+nLWGJZHIhupjVIj3uez0l5oKC1nwC&#10;2D5MmXjc2LYxUFLkinwJ8qMcUF5osU0cE3rC8yowrSDbwruEVqL6tXa7Lu3advi2nZUs4r2YM5jZ&#10;V9JcxVMck8kjpI6oQ8QTNA5YAqz0oA3TcoUYeuWRoWNESMnzNzDUK5U451GJqYBG8jdaYPkOP68g&#10;4bitPu/Hsqx69bZY3jk7VOw8Oxu4rnZrZCyfL6bJb7GocOwPShHIhSK+XKdIEBymUvHoBkUIdyVs&#10;0awiX44Y48aXeUNdkk0FRLmMkWVfHgT+QqawWMjjL1Of+xHu5RqJ6n/Zaw7SiLu+x2q7THcSw9W2&#10;M0MCyQqCrs7KB0CZGCMVRUqY0HlOPrft3ZryYXyLFBunK3cnS5Hy6vmNK1/fxw+vjdl87VtcPG8t&#10;qbVmjGZTfVlz/pNtTP8ATGEG2Bh2LrWYrkNxl1Q1JAsFoFyk8apQsaHCG6YWFHYj3EVG5m0NDKW1&#10;x201/ismk+8/JuJ+S4rSScdlFuY8i5ya8rKpoDyZ88dhIYwxpDGPklcVFcRiO5sq02XZ9y6e4W1m&#10;z9FTNCsUodrqRinSIleTSoYBg5cZZKDzwA33t0WOjp7Ki3UhOUfBnbOgByKjMZgUyoMWH4fk+Q2s&#10;LDNn4ZvzarskHhFjI1zrbVu6sqsdkZQ+knUWutSYRmWcZDYsw+jo8sxKqlfKiA78cEIcRHsCftqg&#10;ysDPrKY75mOYjEl1R6qGSFjc4jaWILs9lhT1ImVcWqQUcyKMwxDGFr0aPqc1VcnDLBu19a7Fa9x7&#10;lZ2MsUkscbW9v8schUxQ3HSJk86amjoso0sX0oRhjJLY7bY2kN1AbaSaRs3RKE6S2gEamplX7fhg&#10;rnWVHsjYFDhGM+Q3kxCwfPcO2Bk+Pj2brvHEyyUHHshCQON4jtOTX5TY7HEl1SKyTj5iPmykgvWY&#10;yNEKNoybuvJM+TXVNTUMpI9skq6sHhPOpoT5MYUEFfZFiyoh4uRG7rjKIrZat6Fax6PfwU3EWtvP&#10;2du2430NzAyuiGRpkdp5IwEIihGk6Pkfr0jjoGRtYFWlxvOzx3G3TtaiUuPKMxVgOaqRVhlWtQBh&#10;+iwi1cHCoef7JzfaEraE7FhUeAY996x+v2BnrqSwk2V3d6/xq0p7quutTU3YDHBbg/jVcQZkJIEU&#10;UdFMmVeWiuLx1rfxp33147nG8Ku3LHfQgHVxq09FTXVNBYrYsgonTVWeM5Y5zOYN3T0qxKz3xZbG&#10;33HYklvdtN/0bq40oiW8ar+ZIquI5JlSQaRQMzAtroF0hFy0CLNYRSMCxLHStAWYswyPDOhPwGGl&#10;q9p6Tm6/xG91timeWeMYRkC6y3H5H4RU0b8ceQF1KvCbGyHBdi3IrvKnmslWtVKSWBJ0QbnyG9sf&#10;xyF0uktBueBcetVrHz40KR9skuY6Sw6hYSxqQmKs8I6t/dUiPd1Ec5TIr0XpSWJ3TtckltLZb3BN&#10;P0SdLaRp8xAMjkBGrQAhTVUy01UahEcm7310TBdVboswWmYo1KHKmYpTP4HD80O+tXHixLOJvHWc&#10;jPYmF2+VVCZrBjGFRpCFYFrcX2PdV8AWJTp2bg+A2O2K1fhQhJWvEB4+6Td9mmhkyFNLyKZWNMJk&#10;q2moE1syKYhBOoI8CHFCKNUdKpIfKC3uic3hU6kR/oHHOqJtjPNCbh0lIapoxA+Y1OoLn4ktRcxU&#10;UebJtm6tcRvKKFlPlHAmnzEnnyA4YSb9rYjJosci11bpOkz+wrLazxvDcePYwNeWGQ1MWLPHte6y&#10;rI76XY2uYsK51RFp7OX8aeEzXMKgivCw/cB8WSeSJw5k1goqsVHxYtg0D3NhjQYHfFR5TR/2sJyj&#10;ivbxyi+yOFktpbM2MkcgQAihGtDlrYamMgIU111BCg0HLE2lspIliOdef24ZmNc1OS4rTYpaRbbG&#10;cVPNyEcmOSHeZRg0yziRpOY2Xzr7v5b8espblHlnQXCLGrosjlrXMRHODxRI5WypjLiVN+bHY9se&#10;EKCev4kNLHEFh5qIoHvEnc6SEVHOTqVVX3cX0t41oy2osFb05P5zsYpFK1kDFYyVoOBZeCk0ABAL&#10;WUMToYValBX+r+vB7l9vYCgFocTNpTH8cXCbqZHPluZWuV41nUWVjpI+RzLyTRYXJkwrKvhTVdBf&#10;JgxO5HjkcMTAid0HQYwmPSvAhzt+GUrmuIIljFFKNyjrJkl5uxIcblWEfyqqxVRF49Dm3JFSQXlx&#10;HDOJlUDzaHopYdAqqtImjiqig8yljjdxJFlEVqDn8cNDZ5hMfBk5bkdhRYxNFmFPTxDBj3MTA8nn&#10;0FGQ/Rq+xx2DUmyWgBSOakuBDaggDldkpm9TVUMKksAGVY8i0eN0SOEQ0kchdIiucJ4WxSoKPFbM&#10;A5zz9CKw72NXpTpVE3buDYYHllna3Ri6l2YADSVqH1IGJZCVUa9BRWpWhFdNth228Mz3NuvUV2JJ&#10;HOv92WFDO3rquYApcjh64hTf5HNs7ufNpmMlRseuogrSvviZJRssrrI52L2yR4dX850eVSRJhBoZ&#10;yHar4ueT3jgTfOvFpK3J7LDdm4XlaZ7p7ZMRxvvWudnYoVszE8xgyVYVywCn64U2vYqtNCORGtQj&#10;BObXPuz2Ptfuz2pcWdlBHbd2bYVm2+cOoMVzpD9HWhLrDLSPWxU0IimVS8aEAO49q2HvTbd87L7h&#10;2WG67bu7GWGaGQaopoplMUkUgrmroxB8P2Ynr4iea8HSexKfLKugqoWJzsY1/X5VTY6WlYOzrLsM&#10;gtti0WuhygudaYz3I9tHu5wRPkKiBcUYZp3pLHwH8rZflFqSYHP6dMK8i9OXP+mfkdrgomxj4xsW&#10;rC7i5rI7SFYbDs7gh+508kLyxiBeQQyl+O960v7cd53XdG13NhvsfR7w22QwXsJAVhIhKdTSCQA5&#10;VgQpKrIrqpKgE/ju+t36Td1+lD3kvu2YI5Jfb3dC91s9yx1a7bV57WRxX/UWbMIpK0Z0MU5VRMoH&#10;VhiuWY9nOM0OZYnbxb3GMoqIN9j9zDc90WyqbKOKTDlDQjRlGrhFTqG9rSDd+17WuRUSdrRoqtTl&#10;OXqiN9+E6v0Tn291/T/H1P5JVjUu7AIOZ+JoPxOWOR4rYSPGimruaAfH+n7cHLidKOcvsjWqrl/+&#10;t591/rxz645/+puoCA3L4t5KglQVnrPO6FTdK9Ln0WVV9j2ldx09bEyDn+vv64k+pCKCPv7bploJ&#10;5Noh1eJCT3IB+PzUx+jn+SFuav7Ve9uzFwXtu4rWYLUVAuLVkrT4m3IJPhgUD6OX345b9ff/ALv9&#10;fpx6SH4kvBHefk/4x3mwtV+fu8/GqLQbbynDza8wF9+TGUkw8fxG7dkKCrdg4uEM+2S/RhUSOqqk&#10;dFVyqvtFfbv2p3j3Btdxv9p7sjsEt5lR00TlmLIGD6oriFaU8oqpOXGlBiU/zBPqz9qvYH3t2XtP&#10;3A+lHt3vSe97egvFv7wWguArXN1D6es9hdEpH0dSnXQFyAo4nJ7l6lb0IqcNVVVypyi8/T9q88Kn&#10;pHfmB8IfJvxr0hrPONz+c2zvK3F521ExaqxTP4OQiFittZYpe2IsjhzLjPstEQ54tKWK9jQCcjSI&#10;qPVOpPW/uT7Z7/2Hb7Pcb33Iu4RTPJHF5p6xkBXYKsryBQ4UFtLAkqtQ1AQX/l3fVX7Je+vuV7gd&#10;te2v0w7N2HvNvsi3U11ZNbE3US3UUXQkSCxtCArTLIGLOMj5VoDj0fSnsjUb7c+y/wCP+xPT+/8A&#10;TFz+nM/MGtV3tIxnTU9Gqv1+Fa7FjvXhfb3+eiep99M9zo7p7gshxl28P/8Am5kX9nVP44pb+eda&#10;huzPp2v6ZR7nuyH/AOJBYsB9/SOPXc8px/Rf144+nv8A159c8HmBR3WM+VnkrQ5FHkxrqt3vtgVg&#10;OW1zTuM/Obw7TvR6I5ySwlaVrl/zNei/r655eJ4ZZ7aV9U8UrxufF43KPX4h1IPxx68ewu77bvns&#10;X7O7ps8qSbZN2ttbRlaFdPoYBp+1flI5EEcsZJ9E/wBiev0oNCWFVbaJ0naUKiWjsdQ6znUygRqA&#10;Wql4VSHr+0jf2oP4hGcce3Hr0n9sije3PYfT+UbPZjxoRbxgg/EEEH4jH4kffS13Gy96fdqz3fV+&#10;qxdybkk1ePUW7mDk15lga/HHyfT2/qv/ALV9Vf8A58WxV/GltlZCNUzcz1GsDq6eUl/6h0bX9HPv&#10;1fCcb6e/HPqt/qPEX+xtuMhGv9Ui0146ujcVp8dOr7q/HHbn8pEzj61OyxF/lnaN21/9H0MtP/T0&#10;Y+/p/t9/+xf/AH+ubz/p+n3jfyOYgypQqwS6u2mPJlH/AOGlGlEEgVkceyB/kI4HHP8A98Vvrmf2&#10;kEx9zey0grqa4nB400+iudeqnLSDxyrTnTHtH/NyXbW+jDus32n1K7ztZt68et6kA6f+boGf46dX&#10;xx76jx+YF3V+Snyw59+nOaZn/wCxgmJt/wDY30D71JPeveVeI3a8H4XEg/qxdX8u5Qn0W/T6v/8A&#10;ppD+N5dN/Xj7120/i4B8b8eniGPhU6tKYqdPbj/5oZ5PPCf17vPrsX2EiZfbDYAxIBlvDl8b66pw&#10;zx+Yb6/Zep9Zf1DtXh3FMP8Asqi/1Y+9Mn+cGydW/jL8iUaqtdYE1fW/VW8pJ21hDyN/x5GFfb0K&#10;+op0h9v1TSQ0u42y15mnUfP/ALGLV/lT2frPrg9pSy1WG33WT7NO13YB/Fhj7+n+C/8AuVP/AH+i&#10;P8OOBVN1+KbTOJW4yrUbBx/cUO5YFzRmJXZRsDOqSd2SOa5BkfBV3QqoqIvC+/qC+z23puntVvO1&#10;bgzC3vLzcIzTiI5I4oKqKipFCQKipFKjiJN/Ml7w3LaP5gPfXcu2Mv6lslxsjwFh5Q9rY2dwleFR&#10;qOfDHn9f6/8Av4/7fXHp5teBe/PA7Z02jzuguX4KS9kv1fuOpAdcXy6tjSCHqJAbmHyKiy6NGE18&#10;qtO8UuMZquYjwqMz+bO4u2t37Xv22rfbakzA6XAPSnT/ABxE1DKf4kqXjPkkAYY/SJ9Mf1V+0v1W&#10;di2m/dlbzb/7hFsn6ltUrL6uylYBZUkhY6pbbXVYrlQ0MqlassmuNPkXn/1cp/t9Ty8Qvzd7m1fQ&#10;s0p5cVBvKbx6ySkl4vkosiIORtStxS7hkq7SGDIZxWhzyvfXHI18K4d8kzV6GTwNRPRnY/cLetqs&#10;bvY9wH6l2rMjQyWszsp6bAB1huF/Nh4ZKxkjFAFWM+Ycz/UV/LG9s++d4t/dP2A3BewveayuFvba&#10;W1XTtst3EwkieS1RT6R9aqRNaKEU1draZmxirOfp7fT/AHcLynH9PXYB4W13jHD8eNfWHh/V0lTo&#10;XKY0/KsRjY+S2fDQ95PM68bKFfS5txCt41uIoJkaQ9CxZIniVrejj11x7XjtM9v2R7PhdNpnuXdl&#10;Z3kZZnCRzI/UeRlePSqsmtlUBWQtGyM35x/qgvffe496e67L6kLy4n92dvWO0uXlEIrFEg9MYzbo&#10;kLwPEyyQyotJEcPUk4wdzx7rz7qnConP6f0Tjnj1+fb+QLMRZ95veWeVRyK8FjvzZ4Ia+3Kw6rJZ&#10;9NE4VPqiR4DUTj6p64j328uNx33etwuwOvNezu1OHmmduH2EfZj9fn0rduydp/TV7CduyoA9v2nt&#10;eqn+OS0ilb/0nJxsYnDGoiqvsn1+vv7+uonDPyo+Mvg/+MPx7r9a5/rnd278Y1prTHAafp8mIGzD&#10;kdoKJa5wuVNgRJVjjsTGmS5yEKUSIWYwYmdXXynQ3bHu/t/ZvtJ23YbU8M3dgeQNbyLKFiElxNM7&#10;SFVVTRSoULINTPxoDjw17t+gb3q+p365/eLdO++0947Z9qL7eNwnG7vAhSSCEGGxFqGcLO05WI0B&#10;qsOpzQih0KNXPXhHNRXKquciO/2oiL/int9fb1JXAPBLJ9wed/jR+UeO7Add02SaFxXJNkalBFsy&#10;5amxsr1bc1xZgrmJXhqL50UOSxI5pcn40h44X7hudx6IbJ2J3B3r3V7fe7thb7bZ7TdJaX1xEryh&#10;y5gcSGOPolPOTEy1lBzYuSw1SVR3l9U/bXtz9K3vb9Cc8u87zvG39z3dntu6uYjavt9rukMiIyNK&#10;ZYTS3mdY4xLGGmorKvDU53SMg1RzuXrwq8cNTqRPf3RU9054RPU9/PzyOXxM8Pt673isKS8w/DCx&#10;cRYMLzImbZTNh4nhxjtaCQxsODkd5GOdXt6OyJyKvv6u73Q7lm7U7J3rdLUkXzKIYiP4ZJmEav8A&#10;MtNGovkQagUqaA8lfSN7Mxe/f1E+2HtldFRtF3fda8qaVsrJGvLtFzUl3gheNADXUw8DgO1qvI1i&#10;L/mcvLuf+77q7/erU9Uy/jW1tE054nYayxuQ/wCpGfNlbf2OV0wqMPf7DdIt8ZlZDOFGLPlMdhce&#10;EBzhOVjCDO5OFa57ro+lDsBe0/aLZ9yeyje+30C9ZwFaQwOqrbxrV6ApGFkKvmJJHGeqmP2jbOu3&#10;RWc6vaqIU8igZKsaUVUUAgaVz05ZLQcsUkeah8r2BvGwZZYMG8watEHFcHs4kGJfZFdVFV9nDnYM&#10;LrbS7rMfi5RV5vaFaVk1iOlDiwx9RmmEJk6xw231dIaW0SEjwRBSJADWV0MPV2TAl/MW4jijiK1H&#10;9Q0c0iidw/njpTpa4D2TIsKkniKkRnyk1AXSSTwzORNDXxGNamS5LxOOlqyHDKuQGX4YjRYXJtaZ&#10;FVrTYk6/6bC3mVcCxbimuZcx0M9hEsaOPQpgVrOt5UJ7gqGURj43yxI8Lxo9CuJHhx6NGDD6IkSQ&#10;aXJJHG+wonEiPYQEidIBJkxTGXtB7UgyG7rOpROa7hvCEwZ5Z5KOrJpAySQFiQaAqGAqeC6Qp0ht&#10;QzGD6o0MYSSUkUGXMYcyNYbJtbu0tmz5t3WQ6GniT5EbGdiRy3TJEGzhU9dZUdVdwazuTJjJNdXv&#10;gNhyfjjljMNVKiuNh5ZXBeaQW6W0YCY5ncejjTStkQgBfHIenOOMdArDcJUY746NcrnLy7j0j+kN&#10;IiNFZiMOnI+QFXbzKJASpOqtSNdQFAywiemuemhwgpGib6dAhxK/AYmISrijjH+HCkBFiVdLqMou&#10;rKPeVtdn9ZPtaqVZLkIpzjGEtq44RRxDRgepSqytrSRVx5Ud89tgVxkPa0kQFpMKkB5RLUSSWkMM&#10;OprHNJyU7Cd1zEThxHdKLhooIJxGCukOoEbhlU1ILMArEs1BQaqKDUgDCc1lpVZ1l+bOnhXPCtpM&#10;IxSqy6bUHSgHjleas+34RnUywxajR+QsiTpeZ00XFcgmX+Y5Q5Y/agxTxvhRZLnqgow1K5pJY55E&#10;ZXLMsCvhIILY0D726MGVK+8vPMeE4DiAeIwgv/lhDRyOYjmoiKjnNXiitkCsXVEdgWGYA0AKnEnU&#10;zEHVqFSwrUjjhhcGBAsudcL3FdDkFf8A22iFGsG2toGyyAWItti1tUXBoddj9dIgTY02wh30/wCX&#10;G5s5UpzDJJ6Sve9isYRJ3l9kjBnZRjpI1bbxauzbBskdJgTYbliigS4lk2YX7ESZK6ETpa4nT0P/&#10;APCI5fWqrG1x6pLurRMPM1dLahQDUooRnwzFcyAc8Za2leNazNSn4/bh08QwTXNhOqrXK7zMbbI8&#10;Gtsjom5HSHWtsIlo9lo+4pbenDUQx5zAqq+SVXMI74nfaUap8uONEzZYZme/qArUXsLGHV0crHCl&#10;Vq9v/gZ5pUmKkkxbVwxlXsujKzsL1oV7kanb9OXMZkd/KTWpYmi6uIDBaMxFAKUzrxNMLwaRH05D&#10;5hxrjXIo9UQsWy6azIMIts++/TWSzzIVvHjmnLbUYKmutw1IotSSW4IGFFOYqS1VihC1zuTehNmh&#10;ZnxYRMzocahyVro97IHSwL7L4ZYcqJDG+Tkq8EhT5b3FA5Y4XQ39CNRz+OPQqeguFuyWrGDpWulT&#10;r8BXSPMKAupIJNBXCL2vqZGW3k0ygE8aVHMc/wC3Cdq45IMiXk1bq3YOd3FFHyewwelXMrjX+psh&#10;hZNXzriRGqdekkPrLOnrARgSAOtXvt4rpDyoGO5/X6wmYJjLkvH3eRXmenpCo80S5tLKDEroNrHi&#10;kLT4wGISFHspIehz3dD1exvCcIznlOnqJXWaFxqJIAFaHiCaAaQQBQmpGYJByw2vLH0qo80goefG&#10;nxONdPt/Y55uHgx/WuOaQh586Y2on4tjGN5BPn3uMSbAMTMtmyzRbKfidRZhaEQnzRPQhnOar0N0&#10;I0igZFGaKWf+H1dXHj2EmC+Cx06bzb18OVHLOHHsokOfJQKkELhzXAEzuKhHI9PUgtLPchBGZrtQ&#10;5QEFAVIXlnpoMxSnPjU0zja75e7bI6x7YHtgSFYgZiuXPnh2pOvbso6+IfdF/lFvOp4tiDJWV9Rj&#10;MhcXtLiBNj0xJFBMsqKvcYseUfugI2RKM4DVEihXnS7NrGwjhXEqm6JYJEgSCmhRW1KhgDkxpV7J&#10;gLbFLDFMZVzFlF6QrHjC7bnL1O4Vjfzn00zRoTKSubhcw5UBaGhYgVIyzJzyoMaTbvNuYYPYJCwN&#10;Qw/dlnQ+B5jGE7V9JRfc2bByTFjVrrSwhwIOVTxZBDn3FrELW4bRW7KGPXW0+D96rFiRmvlNn2Ep&#10;SsYiMYisPndmjumvr7KyWip1aNR5GAUoU5QMNLJKrh10GtmGGWdIaqSBvOr0ajulGLyqKR3TwBjM&#10;AC/y0qBxzAINMudSAfLpHNC0utykkK3UlI65Ecvxwk4sWyzDBiiu6nHW5nl5TG7uATJcB1IKZKFV&#10;ihWp8it8hqq+REo4L+uFIHGGIjniV3dYrUFSmxK+bYVoPvbIM8ldbilQa4xKW2jKkaUN1HYCsTtj&#10;zaZIzUNz2xjY5Hu47i+mq3kal4XgKsuYaprU5AV+UAgefgM+YIOHVrvFut1dRCNWkjdlOedQSKn7&#10;fhgpqJVtkVZS3M+DjI7qhhXGPGHfX8SNlWN2hCWVM8GW1smhgpYV+V/Le9o2tNIKT+yzuIJvrO5P&#10;WGFKjW5qswp/3P45olWy6kikVUf44pFeBwHQQHeacx8VSDIKNIF20RUc5yYu55ooVE7k24b5RU5n&#10;Mca5ggE1rqqKg1FGW67sEMckEZDswU50yYf1U+/GvG6vJgLBNi4Mtr5VG3H3z4czJFw+G6Pls58w&#10;kS6nPmrbykqhUxvuDRGGe2hyUMRv7GDeR9Vt8r7Z9tD93+F9m+5/ZxdXR/n7H8l7Xwf5b0/3+ro+&#10;B0/2+OPSXqofXael/r+nqrzr4fLp4c6adX4Y0/8Ap3R62vzUry/Gnhy8cKPjG/lfe/5PN+x9n+Yf&#10;Zv5ZJ7/d7nw/u/8Ap13Puv8Ap13v+G6f/sv8n+908/t9f//WsIjCeCNDKxxWoePHc4UhXOYrOw1O&#10;sPCK3nrREXj12ht9ztW7Whs5baNpLdQFltiFZW1V0yByDpCl2GoUoAcyRgrZpucckvqJ3kjKigbk&#10;eZH28PHFG62eL5VDlU86mqO/j5JMSvyTBkjQLAM1tuYq1+SrNfFK6CKCeSZrzNVv9trl5cqL6HN5&#10;X2Vio9qNaj3Kio5FVHuTqVfo1V+qJyi+mNxJDFrMO4BrWQsxjRGBQgFEYJprVgMwSFIq3A4cKkin&#10;V0SWFOP7vswjJx44GO+LeBNVWBJ08tTUwZQpFbIBHJX18tsEcRCfIlxRorhvI2OQaueicKvoMX+0&#10;j1GwXV0+71T2cjXfq5OVX6r/AL19H9pMG8XVnFut7dCHqiiJk6ll8raTlTyjItQAKamtMFbW2S0t&#10;JJnBVzXgcszUZUrzwscbJGy20p4uS3OTkgMsgIGriOaybElTojVjShV8kjIaCesIXUNz+20bBqqu&#10;5RvoME0Wa6QETAk+FJJEnRyAfwKQrBGUTCKrEa4aETrRvU3leF/dzw63E3uzaZLrdZzHcW6tBcRO&#10;ACFLA610ESalyQ1EgFSCUUAortEjr6yd3jjfIFSMz8cjl8BTCzyuLl+tY9Da319ksX+c4nWZbrnN&#10;6jIYYH2NDEmXFKk+wqAxJSzm2YYhB15JDwThx2K9nXHQaPGqAZnsIRycjV/ba9jnvarkTlG9L0aP&#10;qTlOeFVOeOfQg9x3m2WdzBDt+ozhS7qypEQDxIZC0hQ6WyZFNK6BXDL9CR5DW6nPxDDn/wBX8cIQ&#10;Wx7jHKS2qaqgCwV4CvkW0yFKiVlPNjQyuVFk/Or3y7wkA7QH7bDAikUKPWOnvyF+KxrilVP3O4RE&#10;6HuVrWIiINr3EcqftaiJwqNVy8qno3B3TfyPaWVhMDCtGYl4wCzkKZGjCgEBm1OtGkRQRU54ewbW&#10;LZvLcyleFGYfsyGFsPbNrbDpceq2qSND6JEySlrURIsubbmQci6n0sGoAGWjJ090iWxwzzY8dnaY&#10;9WJwmXxXSmDCgGj7icIr38kGvHWiqThUd0r9V59/09LWneX+2bu93abeZZ5IVH5SrphmzEbp0wR0&#10;yQKr5TpFMwS1Frl7u3Tq209HQ1oTXVXKmXhxxnRbQj4DkFjkcrNLW7PVv7ZK6vqfi47dhaUdTYCb&#10;SENFWtdMEJSAF2OoQkby5r3v6c2jCwUwMdrHTAI4wUVCMSQ5qPY5SNGiv6Xka3/L79P0+vrbcd47&#10;kmvu2t8v7hoe2791gkZikiWhYpIoGo/+GjOW6hIDaq/Lnm7sr66tF3FrpkYr8taJ+HHn4423GT5j&#10;OyHXuU5ZOsIutcvsq7E7qYJ1VdAwaJIPAsxR6p9oRAOPWVUyQ5yT3uGyQ96PRVYiKlo2OwwS1sg9&#10;dQZWWZLGiqyR4NfMtrkwzTclsoMMbPul3K+OiMKV7+3y7hHOcrvUyh3622+7tdu2WFZ9jE3Vt7gI&#10;RBIdYJguHkRjCELU6pVOpGa6lUCq1lK0bLC0QaIAZ+OXP4V+zEnrff8AbrAhYLCbC2piQr7Dn6y3&#10;Tm1Le3liLCdegJCpNDx8zy8Ux2uddYe+4Rsv48GGSyEonPMAAhMebqpIwWAaU7hNG1giTUJIeRxC&#10;OVGHaX6qrnqqp7Kv+Hpzt2x7Zvc11fzdI72108sqW8yRpCixjU9vImfTJAVSpdRmGatRha22na4J&#10;p7tpH6kvEVGkUNfKKePxPPCPrqeh2BazL+wrseTLG5DaXl3S65tavGauhrq+qjrYXGHW9KjkHWvS&#10;GwATCWQAbGuQrnu7jXCCyzQ0GyNAlWj5J48YwI744+wIhGoewkkklGEEeI3l68K571ToYiqvqs+4&#10;Yprrb7Lc5nSGeCU+ndAwqOCohAYtWPNhwVQJc3OnG+4CAQl4wKjhX9n4nDJPxKJnUEtxkueYlqeN&#10;iVXkl9i2RWUS/mffTVUUxcdwHE4eNV1lc3t/lInDjqqtDDghd9ylERrXDX6dESUFxUMxxxMc6PKV&#10;6dhpQuekWQQfLRlHFOifsd7+3Sq8+pP2r3hd7dfnZUsmj2maQDoGJ3lQui9aJSpZ1kuE1S9RDQn8&#10;xQFOUYn2HadsvoN8sbUDcKVNMlqaE1HhUnn9+FZqbc+RYpkA8JnUVnAwm+soEeywo1HOkZWCDa18&#10;D+XYtUTgJNuKe9zjHVNJbNhv7T1ekpg+2vsGGAonxesohxjNcE4HOephSHR+RiqyC4GwbS9biK/q&#10;VUROHJ0onord7294N3itrUzbzbETJMoHTuIVcIsl+jeYuQAijyqms1RuoxMpaB98tIr15Fa6rRgf&#10;8sKP8IrUGtM9RHwwq7vNo10HO49TQWNtnGJzImU4/l1eCN9jy3EId8yvfkO8ai5aljJuZUFkOJXj&#10;jtjxo7jkcaOZJRSOGur4opMqyC+SAk10Y9gSTNPJG40OK2OxYzC9Q4sczR9TwjREeVVf7uXn1Xuw&#10;dy3djt1x2pu8KXkAeUWqhFHQjuZAzxgK1VMShek/mWJF0FSGyTvN1t9gt5GuAAVNcsqV40OGXxzb&#10;2X3eNUOl8hoaLLoOLwckx7W9Xj+IUNNLranPsoJf3br41MWNMt8ipnHYKttpr5C1VXGHCT+wjUZi&#10;2ogyHMQKjG473Oaf3aQz1XlWMkdTWM6SMc1Udzy1OE+nqVP7md9bDb7hcXsEswtI1j6XlIiRQAJp&#10;IQrSSB4mifWhAWR/NkwGNf1yS5vLROtLJYyhSyOapmPCgp+PHC6XyS3xh8e5S8j2lumKV8KlBjEv&#10;4rqiiroUdAJf3OMICROsQzaGbDlMkxnhQU46OMrkK1FyfFN8nuhO5j3KncYrlQaNT9iNZ0oq9Cov&#10;v7p7+/rfbO9Nlbtg7fv+yJNYIrNFIir1dbDWXdWICyVA0URlIUI3xKbtBHZwR26RKdrkbT0h8gIF&#10;dQFa1PDjgsxrcGIt1ymP5ph0K0pq+NLPQ3FfHiHvX2cpUsDWliOScMePaDOxrIytjFG4QkAReF59&#10;ZMsS9ZA/LHGZw9rvjkGwIWtVEcxCMbw1y9zlfq93P149I3/Y+0Q2u27/AA9tXu5XyadIuIJJJ53Z&#10;Syu8bnzAafy66YIwtNNSDhnBLZXMH6a1mP05gQQMgRzr/SuPbrUNPErqDOIWvcsz64ijisgR8pxe&#10;0scnyubYw5cuDZSaOxM5JkeN9uVIjnqOtgsCjOnqexfSRmlY4IW14BSztlOdFdZynL22id3TyRyD&#10;uWSxqBVe0rEeqEc1OETlUvSwtrrbktJt6VRIyJ5IIFjRWcVCSCNCmpTk50qNPGoauIhuW4dtLM0U&#10;FgaKdPA/w+UDgPDFi2BUORU1hKsdnWsjG62VjFbHyas1VhUKvjml3kdsOoxXIMfxqvXGpViC4Qbb&#10;dkj4Q3QAF/c9xGde75pGqwkY0qfMgPHMbHe8kULYysN2SpGVzhzXr7s6Uc53Xyv6ehe6dv21z6yO&#10;bbIIdp3CJoC0ejXJI9NXmKkxAKooRoUUThSmBd9PE9tGsMaJVqAoKNwrmSSKfdhOS9Y01gS0rslx&#10;jDteYBtKsn4RLySsi0+U3lrkxZ9KlzWlyB0BlpgcATIwpDZPZix0iIFqIzqRqrOx+JPA+bBcIaXE&#10;WHPMNEREFIRHNML5Ufh7299yqnKqrHJ65s7Kn3TtzuKHY+4I57pNlubqwgZChPSZdSy9GSo1LEFD&#10;lQA2ZBHJ/t1rNdS64pXUEHI86Cgz5iuYJp9mK4cDucq1dseuwHYNXkGQv0tk2bavqJY5DJxi1dgO&#10;LOr7KJhmWNdWxBxcYhAYrxAF8yOZVUicN6UHewndESIhHNsWvFNiJWzpEUhyQ3kI2tsCkao5tOVx&#10;GuJGI9imRPr0t4Xoztffv1+0vN3sZL622uzkozSqnSlkyUMAjBlrmrog0LxYljXAi92PuA3gn26/&#10;eTz+YOQQorwFAMxwBzyyxZf457QpsrjZZnnwMhqdYUhJWMZTY53iOO2lMRuQirasmd4jW0kxlli+&#10;wgx4B4SWVfClwa1z291PkGa9nxwAOJRFjNZJhKwpQcK9ym7LV7gZAuloyHeZVY5yI5Goqqie3E1t&#10;L6/RIboSx3FvMpKSgjSGBcZI/mZYwtDpIqCAhJ1Vkd1dbmNvtxubxvcayOB8uVaqNVQfjmOWFjjW&#10;T5HS2IrynyR95iGcxp8WmyhDgjxY8Bbeyjug22NXaGsLeuxuuoxCliivYAhyDYAhFUiPEWMqHEA+&#10;YfuvUirEByABY7XhEQjGHGIqke6Q4Stbzy968MT6+o5sL7qLiHbFMYg0PJMyvOJCz1P5etNOWqqq&#10;DRWIqvLASa+lto2mc+oNahZc0p4EDSaD7eGEJqbH86ynIa3AKJ9JWQ4EORmeWHgZBltZlMpL+yiR&#10;Tyccn3lOKrix6UFu2SRAObEh8ulOarWcIUUNivcnzbc7BVdeaAaSU8RYy2ljLiKsKiojN7jW/cZg&#10;uEYjFIwQ1X3a5FQX7hW8Vve2OybCvU763yIw2uuskFtAgCTbjOlUP+nWTJGkBaWRFUGmTa7YSR1S&#10;MapVqQOCg50pxFOAJOQqT8XZ8iNZQmuwXDdW0VhY7d2bW5diWLRKvKBZHC1prXHMiaLOt+7io5T6&#10;6QSTgOJWzkaeVLbWybmwGLpGYStcdnzSZkEgUWwjjhySMI+u/wDN+5RPgte3+wUbWMnV3WxHKx/S&#10;9rictcjeF9V9272BZe0MD3CbXG9sRrldbNJ9yWSpVbgSrVJ31sNSPHGFi0lJOopDGbTfbm3sVstK&#10;AA+ZtLVYEU0nOmkHwz+7EeKrwpxrxvrJmYYXPn51i1IsSHlrf9F6/wD5jMVykgDsi3ONWB5k7Bdl&#10;kg28kTbCC8sU4oLmSIpyK1quMCyFr3INJAayKyBMO4b4w3/HVrhskGa7uJ/w6IvD2qxzTI5PdHJ6&#10;kU+0bf3PG95PAdy3UXkKM6SmM3EFGe3MqkVWWJlZ0fUrWsqsSGiGkkId2jkg6Xp44ZCtS6AhhT4s&#10;SPsyw2EbD4W24xr2Tj11uLM5Gy8IxwlnVZhZU651SToljYYlUXcB8Ijx5RGNEJIgSWzY8jHZUZ71&#10;CWIvQpgXkYxlksOKEFvfWOjRlRjO0r1HHYLnpaQSIqNd1I0fH6rykGt5rW7kk/2tNZv3TQw+sk12&#10;7upcR65QzKAyzDR1UCl5dYoq+Vm21G8uXuSba3C6m8xBDMKmhLFqMSKEkClcxhn4UmLZzLDH9eWe&#10;MXO0bggsT/nEyzscWkzZsi3iRA3uUyLYgx/JrsgcUDpUFIZZlo443oxjUCcUsORZvhywxY8gZfjw&#10;ATRy2qv7zqZtedGo56scBFe1/PSQqoz6Lz6j0HdEHY+39w7FFdSwbzb67uS1lhIVxoWOS9gcAAdN&#10;iKx1bTADMoDA4YiK5gv7n/UOiMgClT8rk5GtCNRGQPGuEtV53B1JjGd4TY5TkGP3uP2eS5tkGush&#10;w5oXHkxMRHUSdp4skiVWB7lfflZEPE7Tiw6Mb57P+IGomlciRVnehGMAGMyxKJo2u6e+REc17wle&#10;xSKIb2L3HN5Yitcn7kb6sXYH7uh29lg3K4vb9tqEolaMhYQpErJpV+m0rhl6WsGSRCpPTLHG0Dz2&#10;kpn6Yup1yD3FXfLhmujgeNR9mHww+p3VVxZVW+1yfIMltNRVV98yRVEJFw2tFJh2f2q1p4NqlL/I&#10;bWssI7qqPM4myI8mO9UiOO7qzmDVpo44fxpAHO7rDylKcD2IqcOYjGdzstGnDidSOc7hEbyvpn27&#10;vtxfbZucvcaPbdwFTHHHboILhH018x1GNJNRDogjKKjFi5CscLbluU148c0k7G5UZU+UU5j78hn9&#10;2CTWmSOsqLMp+yUyTFMxgiJRNo8GhQcYy6BZFjPUn3M8uwZVQ7+XanaWLVNryxY0V5jFkuGB7vQQ&#10;9dUS7btWFaNlXKaQJpEmOIUFGEao3x7Bz3M63TSdC9ZEI1eERFRUT0/n7l33t/263K62bdVu+9VK&#10;zkRzCW5eQlFaaIR5fkxBo1iUKz6avUMVLG1sH3K+kvb+8dXRPywxGgNUCoBFdWmvPgeGFvB27t7A&#10;vG+wm6z2b983fQTK7JY9NjOXT8i2ZOmNlxzJlOv4tQCYOFAwCnZLAlZC+BJ6UKWSwwCkapOsGki/&#10;8OlSCVXi77KWEBjpsGvn9RmSpR2o+SrBtMZUao2I0TOpqccp6m23XneV5t1om0b0kFwbq3luXdAk&#10;0sDhXeIDyoKr/wAwdXA1jiA6k2O8ilFwJ7RaUoQCKiooT5s8uPjxw/1HnO/MnrYk+Lti5xfOp1vj&#10;V7u/L8gNAwrO8+wiXApZ1Di+OKWtx6CWWWogjJIbMmfJsJnYMRXIhuB0ebUR66yMSuayUEcEYu29&#10;WOiQQMeZSIh2o8LgvVVcFEc53KKq8p7Nu4dg7+Hdva77dvrHtREu3uA4B68srKCsojoGUxmiTNQR&#10;hGATziqO4SxWLp1tTB2P/RzzJUcaHkOY54SuZa08g7rbOqqqm2lOnYFYm2PcZCtxXgPGzLP8isIt&#10;PJg2j8dkOjXkW6qVECJcnWPFhijFY0XSRqkCnjyZoSqc4+0SOx8ckTtyJEUqPa8SfNaRqKdndY1G&#10;InDuPr7qnqTWm67elzax7SJLe4q0bJLG6I7lSzM0FANNEZtTMgU8TwwXgnubm26u37ZCaJxZljy+&#10;Gthr4fKtW50phb4/l+HYlkVLFxeruKi6r72wqMkp81i22PYxl0c9dIS3mH18WvMxlHLZSy5L5xzh&#10;WKruOFUY3ek/juS1mROyGFWRrmaTGLeFU2i2VVZUsKPYyQLYRoNPJmhigvSwI7kSUSK6QARFRr3o&#10;9Ub61N/a3V88Ftv9nE9tG7u8H5rMhSkgkcligbJkMbZadJzGQLZe7tj3fdjse17dfJvUKkydZGih&#10;IU6WKSSRpGvm+XU5qCDmM8OVtfWl3gFnhtxcbG1HiMTLMPvMgrrPXmU41tG7v6ORTw4eRXObvrJN&#10;zLwikyRHsPUd34MtEYoECiCIQZtMrYzy2Qz2hq+NIE6WOMxoEDAKwjWybMMgrElLII8nJE6lQaKj&#10;WoietbDc762tttuobEXV669LqvKsczxmPWI0HmVQzIColKqaF9dSAZVuVxbaunKPOKA0ZWFRxzXI&#10;05MtQeIqMInBNk5dT02trmh1hWbNyysnBwybl9nc2cbKc5pZlLIn49rQtJXyJWMx6NraljK9ZYxt&#10;nqEkopyPVG+vIkUzRNc4jp81Y6uLKHEdWsAaUFjG89t72orY4RKxiI5WJ0uVyL6JepiuXNvdJFaW&#10;3qBpHVS49UiSs7aIlJKapHcOS3zEqocUOGkQgYEwsxPgSOH4DBxkOU1VhaHr5EKq1rh4MuEGrx+Z&#10;mVdtE+cUOL5LZWk58KpkCBLiCmZPfWrJsskkTDmU0QATsRvHsqO58lk0II8k54zYc2eJFfMjHZHI&#10;wZjSEYjJYa9jnP7b0Z1OcqI9Ed6126K3so7iK2UbfP1Pyo5FBEkQk1KVi6mtWkLFBoZiF+ZAy0w8&#10;WO5AASJSpNc6/hxFMacOtYNPjtph8m1ute11PkhclwLAr9Io8VyrGpGSw7QsKmxU1q61xm62DOGK&#10;EOZAkTXgiCaQsNxQcJm2JJmBY61EGUgXd75IVUqK9jehCsiNIpAFRUV/S13Vwqt/RUV0dy2XbWfb&#10;doAjkJAERTpxsxJYsJCpVlJPTLnUqtSuRrjNpaydaRp1CmprTL7M88bpWdYJg1jModSWFljMi5YG&#10;qBitzDbRQXvnzSWksJcyPXpWXFRIcVte+ZKGaK0rBmciI9HsxYNpBxm9pY4gvbCEGW1xYZIqnVrA&#10;wpKldw6UL3YjuXN5/cvHpe7ljt3votCmZ4RKXiYrcDQmkyToFDBYmy1oxJ/8NS2H9xY2twixadIB&#10;rVaAk/GoNfjgXa2jqiblrRzgXVxeU5c4sr3Bp4azYtdkUDHOZV9sDGo9RDeyBh1uiBlSoZEEdBq6&#10;IN5HKiQR8i6TPPGDblJ5+agx62yWwxrHo+H+U+saZTjdtbx9j2BZEi+q6wRVim2bpshPuVYR/DpN&#10;awsZxOyNgH8te5+2R7buQ93/AG/SKa621Am6xK+j1tuY1PXBPzvGoozsAydIF9XRKtyP9Yv0udt/&#10;U97Nb77d7hItvv8AGPU7ZeMqs1nfRK/TJYKXFvPUw3SLXVG4dV6kaMLqPw2/kUwmPdg8Vr/KKJ+C&#10;z7oVTrC9n3gEk1meW9SC6dVtlzmQPvWO7IlklIEisDMi5GN8crJJbBTAuh15nmFbdwHEdkYBe12W&#10;YNm9HWZPi9/WlQ8G1qrALJcKQxU4eIzeekoXo0oDMcMjWvY5qTLb9x2junZ7XcrNkuNqukDrUVGR&#10;rRlPBkdaMpzV1IOYx+OPvDsnuf297p3zsjvLaJbDunabt4LiFwQySxGmRGTKw86OpKSIyuhZWBPT&#10;ur1a53H192q325TlP3Jx79P1T/b65DfzMU3n55l7frsMr/Bfa0PAPHnLtp0OF51huLZbmYNm1F5b&#10;VEaFlzJ0akjQ4lZOqcaimCAKH6XnJyVeEa3gb3W3Xu/uPuZd07l7RurG4tYGtUWO3uZEZFmdg/VE&#10;ZWTVUFWSi04Vrj9GH8uaX6Svpz9vbvfk+qDY5+7O8bHbbm9sr28srNtunhgkZ7XpmYszxy3EqO7l&#10;CQi0TmRMdWtZ/wCI13KJ7cI3p45ThU6l9/Sg/DFvXyX8Nr7/AJWtn+F+/HYjvDdWMSI2xZuGZjjM&#10;DWllfxa7FLqwyOPY4ZKhWVEMECHIcRJsNwGgKq9aOToO+0nfm9dhbg9mna81zZbnc2ySVWaOWPzG&#10;MSRoYiHIWQllbRkoOsZ4in8yz2f9k/qW2Ye9fZ/1Idrx9zdqdtXgNhHeWV0dwihMl3HHG0d4skUp&#10;ZpEUCKbWXQALSjbH8c89bfZETp/byqqqfrzzzwvsnpSfns8oM32+k3w1xnxn2u9dYbSxbN5W3PsN&#10;va4zkkVMDmlBHxMNVTGRzXky5wjmJIcjHQ3tRnLlVhL6gu/Yt93237Zns1tItnvZvzGmFZ2aIIPy&#10;zGoVdLlxSRifIeBOIZ/Kc9hu1/bS2tPqT3r3r2Nn7j2Ce0XaRLDFPaN69dRuWlmBZgLQFUEan80G&#10;tANWTP6+yfX255X6/Vfp/T1Wx+J7zTH+Ofbuych2/p3bFzhezcKq8ZmExnHCBvaO3pb0djWT/t2R&#10;upYNhAKCVJEZqShFY5zHMR/CtWvfbX3L2rsHf7vfG6d5G9lJA0cdxEjjXJDIGDNqWoMOnSdI89dQ&#10;00PaX8wD6X5/rN9t+ze3+wvcLZrLuPZt0e6ja5dpLaaKWBo5Y9duJZEeojZCI2UgMG05MM1/T/0/&#10;Rf8A3+rJvzU/iwz3a+Tn83fF3E7DMiZfQVNnubWVNCR+WLJiVMQULYOLUcZiyLx82oGIVxBA0k1k&#10;kPyhsO0shQWX7q9i3srxe5Xb+3TSdt7pBHdToAWktpJYkleZ0UsehJXVIyikM3ULgRMrjhT+Wb9e&#10;vafY+xp9K3vt3DBt13tN3NBs+5TyabV4zM+rb7id6LA0Upc2kshWF4n6JaNo4ll++n/rX/Z+q8+j&#10;T8W/5rNJai0RjXjR5jWOR63yXTcJcUxHOjYzkmRVd5iMApW1GPZFApIFlkOP5LioV+AxHxFiFhxx&#10;dRBla5rzvtJ727R2p25D25v8E72MUjtbzQIkqiORi5jdVZX8rsxR0ElVbSwXQGcJ9f8A/LI9y/cj&#10;3Y3f3v8ApztrLd9v7jK3N7YG5t7WWK6dV6lzbSTvFbzwXVOs46olSZ5CFeNgV+/9nqMX5g/yd4j5&#10;6QNe+KPh7U5xsPF0zCNleSXsDFL2PZbCyeFDmQMYxbEMRJCTKJtXWfcDypBJMUJJEtAoISMD3Sxv&#10;3g907Pv6XaLDa4ZY9jtZDIDMqrJLcODEhRAXKqkbMqAtrkaZwyLoXVc/8ub6GO4PpOm7w99vqE3H&#10;a9r7kk242sEDXMLxbdaM6SXFxd3mv0qTSmOONRHKyRwiTXIWl0J9/iv09Wo/hJ/GJlPh1iuRb43r&#10;XAq977Uoo1HWYc/4sqXrDAFlAtDVtrMCpmMyzKZ0aOadHE9zYQIoQvd3lOwdoexXtxuezT3HeHcN&#10;m1tfyRGK2hkqskcbEGSWZCPy5JNKrHG1JI4y5kCtJoXgr+aH9cXbv1D71s3tF7UXxufbDYrtrie9&#10;UsI9yvwjRI0Cmmq1tUeVYpWUdaSWR0HSWJ399Um/nl8O9pas8ts58kx47bXOmN4Ex+3jZpAgnk1O&#10;L5hHoa3H7bEMklBY8dTPkmpkmQnHVg5YJHSJznhM1lMe7/bd92531vFxcQt+l7lO9xby0OhjIdc0&#10;RapAljkZiUqCYyjqCpNPUL+VH9RvYfuF9O/aXs9+r29v7k9rRT28tk7hZp7UzyTw3kCEgywhJelM&#10;U1GGSM9QKskZf71ax+K/8xniFjvivq3RO+85ZpXYGnMYjYQOTkNTezcTzKipnlHTXVPfUlbaAr53&#10;2xRjmRZ3xnJIY5wVKx37bL9pveTtjtTtW27Z7nNxBJavMUljhkmSVZZnmAKwh5EkQyMhqmhlVXDh&#10;mZF4H+vj+W59Q3cnv13z7ue0Pbo7l7T7jvDeNHDNBFd2c8iqJoZIZ5IjJH1AzxSwGSkZCyhGWrff&#10;7v8Af/8AH0yH5kfycaI8odM0fh/4k3FvvLL9k55icrIrTD8cyB9WOLR2CT6bEaEM6pi2mV5PkGRf&#10;DcxsAJQCEBzVI4r0GgL3p92e3+8dp2vZO39b2UdwJ5JpY3i8yq8cUcaORIWJlYuXQDJFQMWJW4P5&#10;aH0J+63sL7kbr9RP1AWVr21s+17TcxWsFxc27SkzqFuLu4eOVobS3gtxKpM0iyEyayixqWP3qZW+&#10;5G6vxzfhFwenxPJJevt3YHiuqqGVcVPwZM7G8nznYMS+y+qivlAnQTngJczILyI17XoxysXhUX0R&#10;3e07h7E9k+32hnn27f3u42kKExTItw9zOYmI8yv0ukkoqGVlZaimKA9oY/bL6y/5pvem577s1vvX&#10;tduFxukkUUwYw3Vvt+3m1tJiqlGAcwxzJUgglQRXLGCoi8fX3Xlfr+iLx/8AS9Or+L/zW1j+Rjxf&#10;FqXfUnD9gbtxepLjm5NeZzWY9OZsapAYiVOwoWLSoYay5q7SD22z/ixv/LrIb+pomkjOIh2D3Rt/&#10;fWzHtLu+ZbzeUZzouSGa6jJ1RyxMW1tcQhuk5jZbgKqTKWDuUhH10fS7399GfvtJ7nezEG47N7X3&#10;8wuNqvtvkuE/TJyo6u3yTq5eEq+prfquVnt2ADO8cyr8vt/vVeF9k45/x9v/ALvqhn83/wCPXRXh&#10;jm+r850ZZ/xui3ETJgTNNT7UtoXFJePDrZJL7EDTSnt0w6atp2HRpJCpDlI1oSuERBAqb3K7Mtey&#10;93s7bb5JBZ3UTyCOQlpIdDqlC5AZ0krqjdxqqrqXkK68euf8s76vvdT6le1u9O2vdPbPVbv21HZh&#10;d4iiESXi3CyAQ3IQLELyPp6tcQUSxEM8aupeXET1e3lV5914/ReOVT9yfovq6n/p9ouUYp+Pe5yP&#10;K1lBxift/ZGUYWyYN4htxWtqaKDay4Tysa37efJKefwrVVneGRfqrvVk+xVzdbX293tukjFLFLvq&#10;IxJZdVvYkzsorRdJMQfgWKc9OXmD/N3l2LuH6v8At7Ytj0Nv0Pb222t4VIJ9RNcTPCjgZ6xbywkA&#10;5lWTlTHz/r7fXj/4/r9U9cWOQzZezdnXtnGa8ljsLYNpOAxEc8pJmW5OYwWf1e95Z6J/VVX1zTLc&#10;PBayXVyayJEXb4lU1N+2uP007Va23ZvaO22M5VbLadtjjY1AUJawBSfgAE+4Y2p7e39PXXH+RL8G&#10;mF5dq/UZvBzSWPY1tSoyemqNluj5y6hg3uCmoyRrO7kQ8xvnUci8rrqOE/MVY8goymRWmXoa3o7v&#10;H2Ru9u7S7bvuydmubzuD0qeqQ3Ksryi2V+oq3EqlWeYMvThYgA1EYUAr+fr6OP5o2+7X7he5EH1S&#10;+5csvYk9vLNthax6rQXS3NVg6llbmcRSQMVrMrorpGQ0Y1Fg6G6fd6qrVTn2arlRf6IjUVePV7lN&#10;5B+PWB7LwjxIkbSxWDu1mG0q4/rIhZI8hn0dfRyHRZMQLYiwl6qqiMdBd5CoAfWrUarVXoXY+8uz&#10;+2Ze1fbS63Ho9xRWNrAsHSmKqwgXRGZljMKvpWulpAaFcvOtfLbc/Zz3i7x7K7v+o627GvJfa990&#10;uWm3KsfSSR7kK1QX6hHVmRNYQqXalag0CPR3HPu5qKjer3X9yp+v6oiJ+v05X0yv5U8Obnf47fLi&#10;iWL8sgdPXuSRxNH3HpKws8LMAEE3hXdYyUSKip7+3pP3qso73217l6kmgQLFPX/7jNHIQfgQpB+3&#10;Fl/QN3C3bn1gewl91hGk++JaMxOkab2OS0YV8CJqU5nHg16Sj45X9/HH9Or9qqv0/wAqL6qu8G7B&#10;uyPDjRN+Cw7thW6UosTkwCjcdk2JUo/BZfddFjQjrYtdTlY8Dzq48Th3LRvR3ro76ad4h3X2T7Gg&#10;ktxJ04Z4CtNQ/IuZ4ULV+WgjWlD5QF4HPH7DdrhjSzuFucgzuR/1mLAV4fKRnkAePDFOW/b4Wtd7&#10;2uOWeLyD49lu1g5fEyMrwik0uVVlHGz2HKctzPtYgsXfNeAsa3iwRir7gaDVr5IVa6WzsdiVkaZJ&#10;dJvpoa2C+Pa1s/H5YTTXmrnLGsS2MckloWU0RVfEIzuoRplY5yqiuW9I7iWeRIjMixpVMuPlpQLU&#10;VatGBK5eOdMAyZUY+lu6sGOkaWFBXhqICnwyyyqMMiLZ91mNnj1IyJrjHZWTW/ycUynGNk0lmGp+&#10;2ZHFFNxGpxi0j10uxl5tbiJGuYhPjuiPhNMwTOtrGJqMG9BIDMLGDHVWtk1rDQq+zuWAYBwvud0Y&#10;dSwMgEmWIYu0Mb2/GB+9CkVrmEUu5EklhdR8jAgHzaTQj5SpBrQDScgDnU5JyXe5QO0lzCOhw1a1&#10;IJPABA2sZVNTl9mHesJOE2NbbUQLF1ggu/SZH9uub7G8ZkyZk4U7+M4jHflTZdZZ1ldKNIZILKC9&#10;s+XyJ8cLSDL7BaNkF6VM07GzJVhAiRkiFrgR4UKU4aTqEcJ9k4dqwtgWXHGYPQnYb1oJg1aiK301&#10;5HGsgKB3PLzcc6ZkVA4H+IVqFOeNP1ptRSWDMU4fZz/dUHnzwCtnWc60A7JqQEVa+txi6uZp7yLk&#10;s6VcXcNDzaPNSzxY/Hdjb4VBFqZ8mDNUp/nPRiSCmaVxZGbajmBeKZcsjSHOjTq+vsHnrLKpr5M0&#10;ylkBvIpojQLOL3H9RRdwpXN6XBEzq3dOo0bFkJDDOoqaEqa1y1AEZgqSCBWi1xu17fSxv/qoen/A&#10;oyYDkD5szTjQcuROFTaxsUkwJDZdDhkiygNDLp8iyKljQclocvvoFZXuHCk4dNiWRLkNEJAAWOAr&#10;xw4w3oQck5lGNlXYK65RH4tMBSzYXzJUwmLVYYVfdQZAU+yKJgzyY7XtMpXrEIo1GREGjF5Z61kk&#10;cQRwrbuHUeVqk6Rmqgji1OKnzcCAcs9DPdtamkhF1qyJbKmdfA55cfvwn6vC7C8w4ECNn1fIyrHz&#10;Fq6OOHbGTWdnZ4hbw5sWLkvyDyIoLOZEFEYOKttEc5horvkPP+0qjHZYBXySY8yBZ2k9H2U+ugWc&#10;yOfFAV9VGmNjxa8kVyRHzTEcECBRqKBe8T2XoRKCaVmFtoDKiio114LwI41Y0yoMyDyzUtbzcXYJ&#10;cygRDn4kmla1/H44JYmr7FR1NbnjruixTG/i47V3l7U0ljX7QnXuQ2NOORb3YZjCXDIYIwZc/wCY&#10;qEFYKkaO3lnecQRrOwKKSCxo4UD4T2xHtDYXUl+OSJUTqjNmTZYmV1yNg5QpBwjJIc471VfZGp6X&#10;hvVlYwSHS0DUehqAx4VOkAkKQMi3KvjjLdxRRTy27HUyGlfGhoTl4040GHKPjNR8iul0WbWtw+cj&#10;rVyEpMNix88iQbZyy311bWO+94nMVsE1fDmPBCGOEJrEVHOKRTWFkdZPAOVKkSVY2SCugy61IIG3&#10;EUnAguJXy4akiOrJomtVj0e3vL1mRrev1ol8rSPpbyUNGNDqLfAioo2Xl+U1PDgNl3H1VwYopHRQ&#10;Cx0mh+IrQ5Gtf3YTdngOSU8mVBpINXxMrrPILSBkq3tq7FblimPNEK5q7VjbAGQ1sp70MB4Hshoo&#10;IbiE7K+sYQK+BIsbiVDr5z7VHsiWMwlkaZFGYdmwsq6tTPfQxa9W2LmNeBsNjOWqJSMRHem/qVje&#10;V2IoV1VWpI055vxA1ZLQCoOkaqg4JT7i3SSITF6ca8T9nDP8fjgDdGubmJTY1XXN/QixkEWXeUeP&#10;NoolXbmppePWEKnw6hi9vP51w2ZQIRQTHWp5Q3lFMQBnKNCqSU8wVVHM7HJci7jDqhwzPC6A+4pZ&#10;DEHeUk6SNSWsGbBGKQKQ97gqAPBO4r2Oc/tr1pooheTlbSRAUCk6SQSfKGBJzzpQgHLhgPM89zGw&#10;vJ5FtVzUpkwU8AcmzHDh9mFtTEhQCZBYjFsCup8XkOytLSEyYOzTFMrrymPgeY0ME7nYvd0l4aRB&#10;k1jQilMnSk+OgGhKMYEM/oh3kBzLiMUBLidaUgpDpcS2gRasVqAhWtRSEgXhEFISHEaQYonDVExE&#10;cqotdwyyNG0jERsWBfiSBUZ8F1A5KlTQkaVBOGSi3XhuDRQjMPKRprwCjJaMcwCTx8cHM6oDMt8S&#10;vXDw+zjF/jFXi2WTa/7fcY1kttkErGpTYryGWPCtcYhkkV/3Oa8MqVaPf0mIrxsTCrtLkgpr5a20&#10;SOsptfIv4NzjI8atpMURRR6izqjdyVjSVoZQ4wHD5eg4SOMq8Pb6+9UzsiiaNaAkOKU5iigGoqzU&#10;aoJNATmMx8+9z7i6bfayRxsB87K3CvEGoB+I+ONNxjOMxrOiSK3FJpY8Kdk1diVjj2byc8paixmA&#10;JIyjGb2vHGrsvJkViE0yxjzBIxxbBUjuRzxucfVUHMa5tjZSZIbONYCjwINRbACyMARgjNOarUaB&#10;ARqYwmsd0f3EhGa9U63qvpGVpzJKk8qSTALTRQDXTix/wg8Bw0jOpw5t5ILYXEYuoZriJENVVvM5&#10;JDeapByoRnTVXM4S+X3Gq8kk0OORYs+gnU9nNyGyyjDZhXWizIh5MKgkSTMWU6bLykcozw99Fikt&#10;YJAqqjA1vo/hSRWTCXk+OkKOe7iDsLqDDg1FnNbMr/pIfLLEdAqzyZRBnARg3sd2+lqv5T1pCshJ&#10;jhhbQANOvgwZQWanlatTUVz8BWuFJn/ULyexks3ihSFHVywK6qeZRxOon5fgDXxw39rSycUZCwjE&#10;577mxr8FtP4zgmU3GR5bjFU2rv2KsmO2pjWh8iyqDXVoZNfOCY4zNU/W9B8O9J3+GJ8r7n83JP4z&#10;2vh/E/mwuv4Pzvt32r7n3Oz8Pt/v+V0fO7H7ujj93of0rr9Qpqf1PS00oa6fHTq+SnOurlSueAfW&#10;T1HpOqPUVrXTlwrq4cfhwrhT/wCrMr5H8V+3YV/qr9t+4fyD/ROw733T7X/Jv5V/GP8A5n53yP7X&#10;2z5H2n7h/a7/AFf2/X//17FIbXJCguI5/QsaP09bXIiIscf/AISP9u25qf8Ad9uefXTMQhAkhto0&#10;9TTMJItTRj/mFcy4bOjiunT4jE4aS4mIENuxAGdASD9n388c5tgIf3CyhQ4cVk9suex7INhFaeUo&#10;LSYRPvRY6qU1iCZy5rDt60CrET2ciehbR8p+xep/KKxiMR3UiL7tcrVXj3/r9fSUl5IH0yA+n0kM&#10;xkPEj50qBWmdAK04AY31JAK3lIzz1mlPxwTFsjsN0EaV8Bg3BPLWzk8NMYbGpPgtIwTjPZ+7gbFc&#10;1nCtRvCcegxWOEXq6OBoncM7kaIJHO/crvfhGMRfr7L7+pRtt9Z3e2Sxz7qi3vyRa+rpYKo0rq4B&#10;nauTZAjIgVotE1vcWkj3kqwkE6Q5C6gOBFaZHlhxKGwgXFFJhreDdkT3Nr8fhPiZFIW27ENr4tdF&#10;IEUj/jrWYj0QbxvaNWctVrOrgOFpkc35IGQ5JXmQYCSwHc8aPVWyVKBe0jJAVaTp/wA7Orh37ufR&#10;W53f9S2mK3680m0QnMxxtpGkaRGqlS2tXBQjJNNaNRcJLuiT2sdihHTRq1rx+APPxy5YWmSWMWyo&#10;fhVWS2uaYTRxaWVbXlLiN7TQqmcauCAmLfZrqK+6Sxx27FIq3l6WwZLQvIB/ZanGR4j2zFGdzQnj&#10;oiL3HOGxhHu5G8qpwiM4RfZUVU49Eto7o9HsItbLaLi6sL24YtGiK9wEVNM0UYfzK+rQwcaYyrlW&#10;4YMba9mGSNnAJyoaV+3P9mBOJ7I+34IGNTY1c5Njuc3p0PGra+BZXzqyHAYHIqinWxRZcSxWUSMd&#10;kwSgiPBIcx6qnv6BglxokFZT/ksjNYR6q6DIcwbBr0KvxEaklqkVeWM6Fc5PdE9/TreNun7p3WAb&#10;XHYJCmnSouo4pmDnUF1slC0RDRzSFgobUpJpXAC/um6si6FQhyM2GeZ45c+OFxl2EZPs7ZQKCgdg&#10;J7sc+HCjxYOzMXg3VrKs2slxAjzI3dx6aeiURIdnZLOZEAZrxuK5WKqawHkzJHIHyQjhkcCxgS68&#10;8YryEa10TsqrlCiu55V7HFRzV6f2u59Prkdo7LYdO9260e9uqG2vYr1bhYwE1SlvLGzhK6AHjVAx&#10;qpKgHDNWnuutH0guWRPDjT++la4UWQUWt9c4mRmQUOIXdvnUKHb642xh23aXNa+trIZCxsqfbBFH&#10;gXU4FfKf8McOfAr2Cl8SGd+P23KOQLEI0qgaKQFzWqil/eBFXqVpF545ThHcfX0Cuu4txWyfan3i&#10;S67cu42cVtwI7kL5C8JZa6QaoX+UEVOoUOCslvO+1SWyzdRypyBqeXAVOGlm7AyKJXysYfmljca/&#10;yaNLsgFdiTBVWWvg9dWs6iSVGFIjxGHUkV8p3SILmuVyvaiL6MxQ+h8qWkZSygxu6ERSx4Cy5CuR&#10;RDHNmNcCOPuc/vf1IjOeOOfVfbz3lukuzWPb8F6TtctxpIh1ykRICv5scTBpJCmnyjSNekFTpGGr&#10;EtFFFGa0AqE+atKUNMz8QcNqXYttdQMV1tMzRuP4bd5QkOdbigZBlcChoWhPHPZZBiuNSEtchnFh&#10;9hVjQmieQw2I5r0YxPRM6JPjxbB81gnyiRvlAhskoogkXh7YizIze2ZzHKo++xEa5yJxwnutox94&#10;bFvN32P/ALXt5bZYZWtpZXjUvIvTAJMcjEqK1cwsWAjZmYMWCgbeeplMC6Hjt1b5mqKtThU04DOn&#10;jiRr9i6xvM10nWa9S1pqWkyJuE5NnJsbZIsMkpEEGBPywGKZQX59XVTRp851BLU7o8OQdXqYpGCY&#10;JGQbnlerXQeACIZsgoUaBxRsdx3muVHN61VnVyiPcntzynqN3aXcNhtEUs0W5Qeqkjj6QkEkgRyN&#10;LI1EBA0sFAOhT5fKMPZGHpR+YCusZ1qKVw011U20SBjkBkmBs+vdk+RU2MrjEDJFs7+FS2c+O0JK&#10;icEIYsoEMYJjYqDKWJEei/taN6NTkKdHt7K1pJbY0iXRWbZXTV/cFgwI8hvzKNtxKliiRnWcofJC&#10;xo7pQx8Nc/oVzUUy27bh2reepsY7uKSaziile4h0yMpQBxEyKVLhaiGUaToLRuWXDG33O13G3mSz&#10;uYpGrporKx8pNaAVOVPhiR+UY/luiMQwHceIzcsxig3Lqyqwmyk7ersPi7DzKyijdj23k1JT4r/I&#10;bL+F445iRKnKLUOPTTRjnjD+YIZHNVrozxCT5KRfkujjcT4b3HidT3cGURW8IRW88uT9rkT6+/qK&#10;Wu9wXl6Y9ruLtdnF04XrgRXR0oGjEqN50Q0KRuVZX4KKGmEfV3dnbQW0brF5zUE0OY5DnnQ05Yiw&#10;uQ1llkUgGKWuWSMKiZRMFWScpbCq85kRYkUBMeBkcB3fNURzBjvjxjKORGO5OgTeh3HoRXSBRrBs&#10;eRwyI8naaVVR6cK7hqubyjmojUXqcq9KIvK+hndWz3G79spve0ztJvyRCWaIKUZSANWhh5ZCWI6a&#10;KokqGFABQPBCLwIb6EyKwIOWr8R8eGE5meMSMnwgGV47aGkZiCIO2ySoFFLUniucwSTSRrERmwLF&#10;x5xmJHiCE2W1WEb0oxvSmi8r5w5wQV8ADa0MIxAWr5gXAHJ7gXAAanGrJs501CEVpGOYwaC/f/mT&#10;lfsLvuI7dfjfbma43ncpgLpTF+ZGiKVpHdOwEIAC6/K4AaqhmAXCUe6WAhljUiO5TyqDzVchT8Mh&#10;8Phha6j2Ji48VyS12Bl9rk2UZhllVDy7BYmJ2Y8tk4stbaisrqj3PaLKxXEW0ZoMJkqNJjzSyBzu&#10;uKxzwOam5sfpimWS8QeHMORR/uQIUI4I45mtRUaUhP3KrVRGtVEVPb03N2t73RYRdr2NzdDpGNBK&#10;ADJMY1aWaMsQWiVToQOKuashowGPrzeV2vZY7vcrpAZG0IjHza8yKVJJJHAAZYRpHAuM+ooGuaK6&#10;yuWSkOKIea9jXzcjkV0WRZ2lXHOgCkrK+Erow2SkcSSVXEE5Ue1vogNDjPYR7Gtb3Cd15RJ0rJcj&#10;E5/udCJ7t4RXoi+yfX29rt2XvXuPZd0tNnMmsKgh6UjE+mctQM0WqrEUpGhlUsx4KDmY2/c2uNju&#10;LhbRvVAGi6Tq+AApWp+zEqsV2/sbEMmoMSlzVnBh1Y8XjU11YFlgwJ8iwIg5haEczvyHxTjIsWEW&#10;YEhSv5UbWk/cXucVzwq7rcNGuMvI2uIFrFVWsapGNVzUcicJ9fpz6ti3t9qtrPckiihO5G4WIHqF&#10;UmklA85WOR+mx8+dKChCaqDC8thZXlkj/prrMyAnyZ1pmOHGuJNV0HG6qoyqPCFSAyIl3X4xHcC8&#10;kwqjKbS6A0My3mRKO2sWVs+QF0h6mVvaGiEaFCK1voomrKkgJCESYyZCeGSOUSPED8xQkD1xnmM9&#10;wBOKj1Y1y/uRPonHKen22O9m1nvkNuFsb13QxqzyrEgEra1AUMQ2nVkqrqoXYE6jXkPb+5Q7mz3E&#10;TmzrRQVIo3M/ZTDz4ObHMYn02xj0uKGxLY4r3FrLFqnJcryaLhNfYQMgkRskrqiqr4l5aRo/wBzD&#10;iaIcX5CJ3zNerS+lhHQZ61jBR0Y6FIkBYEKt6HCc5CBQfbejOkqo5Eb7L1+zuPf1zl3G8nb3uBuE&#10;o3YGz3GzhmMki1OujJMfMlQ8YCGShOmNiak0xImuLzb4S1tZyPIB/CpNRxyGKztiumYhu2ROn58G&#10;VA2bi2P5FOyLJIxj2Ee1WM+lvJFk+zhGsYsym6IjpJWq8S1z3FF3EQaLumVSERxQCYjEGFWON0kC&#10;ySxi8O7rF7hXNVqtan7XoicJ/X0y7a9zZNvZNvvLhhcPcOX0KVkeB2AKmM/lRVVlkZ/zIwxZiQCF&#10;w4sH3G3EjxxOdQLUINQWzIPM0OQrQ/DBJgPkHLx74ldcWlkjZl3axrxKDriW0vE7WawcyoWqK1uN&#10;Y8k8RGTiE6JkN5Xle/hFYxCIjGdI2iKiCVpTqhInf7h1/wApTr1IqiCfoUacInKe6/0uILvl5Le3&#10;Fypj3EuluipcdMIlCQkdclmMOozAHXoI00BAI+exvLm6D3DEI7eVSKHUcyKfZiW1dLyCUa/m3dJI&#10;Hk7J1JhUR1NsRmNjqMYD1kWjxpHgkRIeU3OKfMbavaQsh0eQ1RMaitaQrLVtmPEowvlI5oGjAkcc&#10;JhXxpCkR0hkh6NGxhkUn+VFVFRUXhE9S+07wg7f2S4ud66cEcRZpT1JLkmqLoMOmMBmbJdP8LJ02&#10;85zd7tsklraBpoGC0pmKZnI5/wBfPD547vN2t8euXZVaVmFfb51/OvL4uV3OzJMSLe41HiRkxCbQ&#10;1KfdJ02rIGA5iGe2OYDwSGNMVyqNOJoWxKqIwsmJTHe+XLc8LWmuivRxZjxiVUcn1YN6dHSBvsid&#10;XqI9q/8A1O83vvPuG8WDu/eY/wDS27rplj2yKpgt1Dj/AMZWWWYLUSSsVapjyC2m3eq0iMlnXIgE&#10;k+GQ40IAH3YQWJ5BJyKTm+4M+vanF9ib+x+IHAcCdX2hJ9RoKhjFHR4HXyrhjf7stSDm2AeZzZd3&#10;Jd1vekX3IGBYo47DR0N3lF8eW5saNHYaPOcVRNskarmIeS5TBTnlzm+/HKr6sMSxRXO63ki9V40c&#10;mPpvLOICsY0yQavNIrcVZQBGwcGq0OWtmsSyT6tfgQSafEfA88SWl3jh2OV29barEfQAvS5HhsRm&#10;UZbl0rGcgwerrGTp2rTzWxJc6jowjqLlrxIIEKSj2Od22jU7lR5YI0BxLCX8hBnLOSGGuNFsHkCi&#10;dcqMVHJHiNa1FagnMG8rlXhefVZ7NbWu97vfzG11NaSKkbu9zavHDr0iGSRaiVi+oFT1GUKodgop&#10;j6GzlmiIKFYmz1EZU8BiLGD2eG5hnewDQ9eYwWorLOhocDlZzf7Tw/LNdUUW8ciVNTlVI8aZVmM2&#10;0klaVbMNlYRK2OIbiiaP3MI1rHakaPKjP6m9tjGwY71IsZP8rljCI9yAI16Nb/me3jhUVE4SP90d&#10;k7tt0G77psF0vp3SRnSaVZ4lbVRisrqoSVNOtlIWNiaoyyeYvztV3bCP08mVAaVqNNK/d8DSv3Ya&#10;/P8ARGRETM8sw3J69tVIi3VnaSM+yuslVQMoNKUtiAOV3ldXgdlFQetfLOiji18l5WvCUElylIdy&#10;RMY8UeMjVjy5bJsAEZEUDTs9zuKQT292axrGMejvo5nSnHKp6qLbOpuFlvW43tu6bpYWHRv5J2KS&#10;yI7oImjRl8lvUlwoyKMWYPpBw7m2mWO2e4unbpF1IqTQV4L8TXKv4Yi9jFpaz6rIclu4tqHJsKwS&#10;ViezLfLp0suU2WNXg0r8Yg1dfawDsgYuSRaTJwvjseqwZz5JHlUQnekNKANkqvFJi/cZaELLjTJC&#10;IWQigeg2OhRoyC70sam/axFRjUV30ThV6t2y/t1227FvuyWlhbWkZkiQrGckZiZ5JlIiR6alfTrA&#10;VCSWYhVTb3EBZFtJC5WtAp4Hn9mXHFouD5IaywzPLHFM1jatwaux/HscybB8Xk/YKTm3qpVgcef5&#10;dmzLQeNYldpUo9LAoy2EjsR3vc8pCjEfPOMIiwWOZKIB7mlRWkZ/eKj3tEMrWtYg47XuROhVaN3P&#10;LuU9oJtGwy9y7l/uq9hu7KGYqYtWhdMUaqNTRsag3ICHqOA0ildCfMCHtre0KtLPPGrBq01cTUn7&#10;/s5YjPRYbeZtk9Zte4h5DgVZkkWFNx0/yKeU8eN0IqyHJubSglSZM37rmroEQxiTwhlWcVQ9mN0O&#10;c15CaTDKiQZbHSGHE2QCIUh5Cymh4LGf1yQjiNUTkRW9blc1Wt/VEX1YFvsjLG95EI0kziJWGJTC&#10;A+qVdEbGR5K0NfkarO4GYwYgs7O5V5bpHa3jGpSlaFuHL4E4k7RYJlVShc6xCXX4zNpbCXit3lNV&#10;QYxjw8ILZSVi5bA+2YveWOaWEmxRz1kOihHGkskySPRo3EYhcJK4FrDo3RruFZTagk5ViAlyawES&#10;AdrEGe9aBldGsiJJRUjPehitVXo1UTqR5bdwXyLultt5tpdvt3IjldDEhBqhZAurqjqAkPGPLnU5&#10;UIaO52y7uLiyNldBUfQvlY6q8SPhTnywv7TM9hTMLyfZFZkul89wHHdhkp6uwyj7XjOUWl3f1rBW&#10;NlE1gOfZ5JdYbHtKxWguYYfhAeJwEIiteFRPxmxQCV86QGZFcw8uwBX/AN4sJriqBpAdDGLOePrR&#10;j2p/be9VRq88+t7y93sHcLyGCKezWBQIHkr1Sopc0K1ojNQBKMxyqU1BcESLTe4nktbKSW1tDoJU&#10;FtJjFCCRWhWnmqft4YAysnyq8yC/kV+GYpkOHZJTto8Z1lkuxmMqm5eaPCDl8mHdimWB4Wv22pIz&#10;pEKSryTosQbDSQdHbQU4rRkLGhPAx/CuK6QwQo7HI9hSukDbwoyvc9GP4ThpOr9U9OtvI3LabPdN&#10;0s7qONOEaK5lcNGFCoT53RCS6lwGIVSRowvFd/qVq1ht23qY1P5crKNKOBxDEUBplkQSMq4JautN&#10;eY1RZlsWryl0RhPj1tLi5ru2yu4iSqc1VVQcdtJb3HtqGtSMWwhLLVhjwWRl4bHI1FFyph5XTFkH&#10;NPkCGxglI4naCVqOK2NHE/2jAJ/mXpdz1Jzxz7emuzbPtm0P+o2NnHY2gViwopYxmgMrygM0zinB&#10;gUAbSDQ1xtf2G6S28aPJGGhNZWagWYeC1yatCAM8JDAsDxHC1JmWM4/Ua0xU5p75kaLHgGuJ+NnI&#10;GBKyvIb+MkmVmF9CMvbYyXHWN2pDhNd0PUiE8wbTunAJVxnQpcRK5pHjZJlzY6RnktBI1UeGOoUK&#10;rUarup7uXKirwnp1YW0F4vp9z3JHv11voSYqgRnGgSVAaRNRDAMGQKQoAQUwKubNbkRvZoGBINEz&#10;0HgBQcCKUoKU4YdzBTfBiYdMmbYtVznGsjsNiEpavIZuMYlidlJyeDE1xY2Z+K+6yauuJMQUtSuA&#10;SFEi9EUfbjIRy4saGMIgWuRolhRSEhJ8xTuhL0xzHcQhUQDVVURjWIhGdvlV5cienlvYyNubRJCh&#10;ZAwjlV0Ch0PkUIFrUBNMxFEJkKoCoOktZWMdvEHlkVJTxqRw+NafDAwsa6yS/hzliClzYmS5LUUe&#10;eMPhsTH67N4Dz29Bj0KmrKg8i4NDDCIlkaQR1fKdauDHE4Mcrm7Zk6IMaDkQrd4phBR4hq1XCKRp&#10;eFcUomuUgzR3NY0jXNdwnuvt9R1zbdxyPBJt8tot3bMWnSZFuKOQOmFYaXWFqyOsgZW+UVWjVW9a&#10;YSUSRWPwz/DxwnsfwXZVnZDs8QzPTdZeYJGs8h2BSbRrq/La6BYwmKtVWU9y8MYcnF8hHLs5lbLi&#10;y4z3PVg0Vr2PVNQjRYVmWFJHYSZJiOF3Ib5J5Fh8cAghJKGiiC18lhFc9f2f3Fd+1fZUV3Oy3abZ&#10;bC/2t7dE6SkidU6UFGqzhwrBFjQVjAFKqups2q3k3YGVIw3nHEDiPhTjgzyXGs5zHUVDneGWWt8e&#10;oauniWSVew4GLVWJaz+7Xs+1vkxm4+NeTh1+LjrxMrwIyUiQwR2vkNRCMIYFHXoGM6wLKKJhnjBI&#10;awhI8Y5WkYFVeBVaMUULFahiIitVq9SqrvQm4l7giv502jbLf1EjoxjD/nSQqTI7khPK7uxOkOYj&#10;1FKMoUkky8ksC6CTKRmAMwPGnEcsNoCdt0OT5PH1himE1dtZQK20u8XNawoWX5XiVNJh3F44YLWA&#10;hj3mX31kyQWogSDQzjlCWMggx3ucUTJddWskyjSFk18RPkuVSS5oI7BwhQ38PIhHvG5nu9Bo5VVV&#10;4Yrvf1Ido2p/0aZrizNtfTI5dnjjikZOozBXRCwYjMDWauSHY6nOGrFgoDU1HKh/sPjh6sAwnOc0&#10;rKyoi42uDbFy1h6shz0OH4Dkt/8APze3y2EKZUUbgxBWkCWqigunmB1owZiymsJ2kh9465dD8C99&#10;wtKy5UKt8L/J3LTm0lPJJVlToryJyF5rC11UFTOVtZrjb0hpZVI3lgq3IEPD7YmSGEJytf7PJ7Jd&#10;6rtzN/8Asx36ctauclsLxlqbRyPIscgBaEjSDEFoCYbiQ+Nv8076NT7odpT/AFC+3W3NN7h7FbU3&#10;SCJQXvdsiWvqCFze428A6mI1SWlQWYwxpjrl/HT5a2/kBrUmDbVknj+QOrowYOcV1oEMS7vKJpVj&#10;0+W2MeIAVc2zkBRvyVivNHkjcGWNyJJUIbtiNavPKJ/vT6L/AF9W2pPLH5pZ40NagU+PLFkTF5RE&#10;X6rx/sVP9/v7J6COTj/d/t44/wDVynpYYGOKc+H4YEN4/VE/r78c8+3HHplt07/0p4745By3eOz8&#10;O1djdpbBoqu0zG7jVEeyuDhNJZX1zDO782U2LHIV7RMd2xMc9/S1FX1HO6O7u1u0ra1uO6Nxjt4Z&#10;nKxgo8jMQM6JGjvpUEan06V1KGI1Cs89s/Z33V96N43DYfafsbct+3a1tzPNHZxtIYodQTqSGoVA&#10;WZVWpBZiAoJyxvT+ie68fTj24Rf6/wC/1H8H5DfAW6ajWeXXjdI5ROGTdrYSBURy/RR2FqFyKv8A&#10;RUTj1C4vdL2auGr+s2IJ467aRK/e8C4s+9+jX6zNnqJPp973RgeMdhdyDL4xKwxt9vpx/wDyr/8A&#10;Dj9PSxheaXh9ZIiV3lN47y/ZFakfc2u3Kv6Jwn8iT0Sn93PbNYG6fd1hpUAKBKFzGQUV05AfdQEY&#10;glx9K/1NW2p7v2A7zTPMts9/9uf5HHHvP+3/ALF9N9nAPx2bomJb7D/5NNnWJEarbfKTaYyyzIxF&#10;9ubOwJNmL+5F9u4qeq+3S4+nvuW4muN33DtdrkzE6lmjt5XFFFZWjeF2eteJYaaUIzxOO2bj62fa&#10;22h23s7/AMzdksRH/k267xbxCuR0xIAgGVPlB+7Hn/x/xT/6fv6WOtW+FGqGlTUL/F7XKHajJC69&#10;NqvFiSGccIkgmPvhEOnH/wBWrvRjYbv2I7clS82HdO2ra7QFRItxbNMAxzAmd3lGeeT4jHe6/Vj7&#10;kkH3Dg7/AN7VTUC+TdblVPiqzBlX7gMe/wDp/X07zNyahd7M2trV6/8A1udYuv8AX6cWnuvqa2/u&#10;J2EAyJ3ts7Nz/wBXb/E5VfMnn4YrV/aT3UX5vbXfx/8A8+7/AP5WPOU/qnrKZnWo8lr5dRYZlre/&#10;qrKO+JOq5mR4va18+MVOCR5cI0w8aUEjfqx7XNVP09bXXcPYO/Wklpf75s13YSoA8UlxayxsOI1I&#10;zspNeBIJHKmErfs33Q7cvrbcbPtbfrHcoXDxypbXcMsbDgyOqKykcipBHjj31EbIPx0/jg2NYPsZ&#10;/jJ4+Tp0t/cI/GKaqx1Dvcvu9Y+HTKmO9zl9+ej3X1CG9tPZeWRpYtu27U5qVS+lRRXjpRLoIo8A&#10;qqPADHSW0fWh9cfaG3iytvenvCOxjp/80ZLkqAKD8y8ilcADlqx9/wCn/p+vp9dK+HHiv49THW2l&#10;dA6v15cvG8LsjoMTrkydQkb0FjJlMsUu/bFIxeHCSSg3J9U9S3tr229vNlu03bt/t+09Wh8kpdrl&#10;4zwrG80k3TJBOcek0JBNMVj7nfU19Q3vJaDbvdP3c3/d9pqD6aa4kS1JXgTbRiOAsOTGOvxx57c/&#10;X3RP1X6fT9Pb9U9Hnkp4z6i8tNU2Gmd2UthfYJaWlTdSYNXeWeOzm2lHIdIrJIbGpOCSz45nKvQq&#10;uE/6OavpXvntPau7dog2nennSzWcSgxssTGVQyAVZHFNLsaaSCaEGorhH2F98vcH6d+/rP3J9r7+&#10;2g7pit5YA08EdxGYZgFkRo5AR5gANQow5EYxdz7ryqcfT9ffj/6n6L7L6rX3H+CPw3zyTjmRaelb&#10;A8YNgYtX1tfVZZqC/eEMktTCbAi21vT2ve5uyBYjpMuvlVsiUVXEK55HuctFbt9PPbt/bQJs+7T2&#10;c6oEZJKXkLkU/MYyNHKJDxbTL06nyxIAFHevtn/Nh+o/tYbttHuRY7P3x2nfTyvJbblBodElfW0E&#10;MsXl6CnKOK5iuUiSiRgKqgY9ap7r9P8A3cf1/r6Yeu/6evB8o2RGzfya8t93+RQoToQXVlsFaO0t&#10;amvd1x6O1y+3ybNr4dO9qq0g4LoZURy9sg3cOSNbb9Od4l3GN27siayDZi3gImdQagCSaR0TLKvS&#10;m0iukHFz9x/zie49k7Zuu2fZH6d+3O0p3Q0dXE0EUrga5o7OC2s4TJUAqZuopIAkV18uMBkVWIvS&#10;xvPP+RVVPqvH1a3349S884fAPfW6de6t1X4eeRQvE7WOAYVk2BXet8bBk9RjWX45cxqqvgVcw2KW&#10;IS/b62rgyAdswDvL8sr3PVz3q6Td6e0m9bnb7Jadnbjb2u0Wlm8LQPNcxiQtI7lmEccwl1hqOZzq&#10;ZgztqLmnNf0qfV97Ue2fd3uH3/8AUh7Py9/d/wC8bva7hDucwtJ7i0ngMju8YukOl3kdHTpNGE6U&#10;agAKtMupOeVb1L+n09uF/Tn6fX1QFcf9Or524fYQLbBNjaEyOdVzYtjWS4OWZhjVnDmQDjlQpgPu&#10;2GNjhkxpIWPavdVEc1Pf1UEvsT7lzrcQS9v28sDqR5LuE61YEHyyGJgCKjPPHrntP84j6Te4LW7s&#10;e5u3O67GCZCjpLZW08bo4KurGK7Y6NLEMCtSKgDHvdRETlruV/ROF4X+n19WWzs//wCo5wGh+0Lq&#10;Dx+2hKixAwh5TWSNfSL2SQQGsdZEif6gYhAPLIqcuV1e1jicr21RePU9j3n6lNpjhsZtmv2igQL1&#10;GgsbgtRKA64WkZ2AyLaSScmJYmvGdp2n/Jj7w3eTdF7+7h2SN5WdrV23OOE6mr01rY3UioD8oE9Q&#10;tKtzxq6Qp7dRG88cJ+7hvt9OeFRPb/H02X4n/EbzfP8AkQ2V5Z+cuAZ7R5Wmt8ikRMyzCPRpDvsy&#10;yeTSYtHq6d1FLk1MWHS4YGYIEWIgwRIzBja1rFaijPaftjvHd/dWw7i7n2O/QWwuLqWa8tbiLqSt&#10;EbeMI0sUaGSsxdVX5I4qKFUKMWB9fn1C/TJF9HnaXsJ9MXd+z3OxNvFrE1nZNKWt7K2Wa6d5BKok&#10;Yy3XSaSSQs0srO7Mz6jjwrmNGjBqn1ReEX3493Krk+v7l/7V9dKO7cUfnemNuYQIbTEzHWGfYqIT&#10;k6kITIsTtqdjOPr+90xE9db96WkN/wBod02dxB1IpNvuAV8fymI++oFDyNDjxa9pN+TtP3U9s+6X&#10;m0R7bv8At9yWyqqw3UUjEVyyCk54Cc/uT6p+5FXhf6ORfqn9PXNZ+JDK5d14Ta9x2ZAn2q4bn+x8&#10;OcBrGE+PYVuQSb6ukEKUo48dsWDlAY8dpHNV7w8e/SP0Y+jrcorr2hnjVata7tcRqBw/Mjgujqqc&#10;qvMxzpxyx+3+Y6ItxEMn5XmIqctNKcOQotTxpmeGKavOPGIEDf2UZOzIoOK3MvVmJ2Ei2tbFwA2W&#10;LTbO0pbLG4cSHGmWsiOrsMIWb2QkWPGkOcxWtNI5tHkPu5x3DLSPhGH2wEnPt4aRpp0aUMRJJ+Hx&#10;mxzgGrFSYwoojiqrVR3C+uojcM0BpCeoQzAKMmUAkhGXmRxYUJFAKkYALus4sI2iumni0CiiEqAO&#10;VHqdVOTADVxpTEAIkXXGOVLjAzoN/Gnpa3FdjNfhN996qKZj4lpfrj1exYd0t5BmymmU1BIhTLsE&#10;QbCNINj2qV2VXk/91K6iiQYxquBUwrv7vDKyS6qjFj1tN3RyDSLCrfE5Ksg3SEsgqO6+EVvphDdy&#10;Q3FIbYBzFqBJ1GpY6VpQ8K0oSCCanLDG33WOWWt1tbdIVOoMzEnKvk0Ch+wk0HDClwzNtQAlxY91&#10;sO5yW1rbu+2DdYTIwy2iyqpmcZBGsslzEtZJq4kbGcwrrdGQG1UFxLCJXRnJ8fqc0qlhcLsXpaMN&#10;Xw8dE2vk9F4CHFmOtVmTVfJEqFjRwvdVxGuENnUGSzvIZirzz6Ji8czSwggMFDZUYmtaZUB05EZm&#10;hPhgt1I5dLi0kpyBU5Cnj4k/aMKyN5A4eOXjI6bMLTZdrKyCkdI1/Mv5tX/CW1VH8emmjDBs59hH&#10;h5leu+ZJlPZPqDHhvgm6FZ0NIC2OvaLLma/m2FfT5Keo+dZYgxrTW6UQnHvqSZlbIp7AUeMaPGU7&#10;XucFDL1PeRU5Z6HSb3YNd2kMJrcFQzLkNKhm1Fmz0BaE1ehNCKmtMRa+3Xt6TdbSxsbtU3JX6b6n&#10;C0lyDAA0Nfu+FOeFlV2O59ka+NtrFI5NhY7Bv4AqHOGXDYtaPJ7CMmG5zH1SC6rsbux/FKUwEWRH&#10;kK0QFDDjqTgyG8DA6haS3hgsMnt7Cmn/ADp4KuOEU5kKybHnyaysbESBXkAKPHG0LxDK8/Q9e657&#10;0ajhr27sJJmaeR4BWgAo4qQwAAoDkKeOZzJOHtzs3dMHdMfq9wtm7ea0Yij1IkDLoJzJpQtU1AGQ&#10;pgiyPyRyGoyTFLK6pdc4hUbEhEosVucttJo6RbDHZU+ipbm/FJS7vIss1lOM6ekubDbXsKFHxWiE&#10;R7h9zrsALAuSTZZXCFSTDzXAixxWFjZFXtiIYzkj2YIr6o/aJHRvdN7OJwwbWo7W7jZ2lDpp/wAN&#10;DUNSvzAEALTh5QchmQBh/Lt0sUJKXS5HiW8oH40488JrAfKYmQV0LW+P01WOfLzyqraetlzLGfQ4&#10;xSRhskzEhnhDt8On2UHL6v5MewU44EX/AMKP1yDPc5ILKDMCGUhYcdkeEeGO/DAfKVYtZaSQfYLu&#10;1hHNLnzyyXIYZnBRzHidx/c6W+lEEEOm81+aRia1yOkkFSak1JzyGRqQK5YYW22nOX0zuzGpP8LE&#10;jNlqKBfChpn4YkA2ofjttMD8e9tZ11dV9ifBZ+TQ64A593jcCa7MMDxe/iRK3HqGHEQgJNcGYURG&#10;y0eqIHuuQ9j48yoNOl0j3qa8dIm2gjwiLOQUhZUq1V7ZUdX9ZLeM0Q3f2zOQidKq9FT0tDcR1IEQ&#10;RtZcspNRSta5V5kUPAZ/DCfR1ytS2YdJCxOdAq0qzU/hANSTkOeWELK2WuXwaSnzuJCDHwiXEr8X&#10;sarIozaIk+E2sq8RdHJV2aI1osMuSyZg3pIhBWKRStbHcxUB2g4Ne48+sjyJ2QyKz5w62/ZO+BIk&#10;VbYNdW37WT2hrUZXRy9CETkoiN/d+5OW4CR3ZuZoNDABXXzUViAOXCoPEmlTnyrjS2eDc7WaWxuU&#10;ntYzR2iYMEGZIZlJpX44N8eHkN+r8ezF1ZQa8gZLDqfvmAzcbDcjr8m++ZJketzOoizMhaXI7eM2&#10;QQJlHFsAG5A7tKqFDS5UWQCHVwzVM2mPMi2EVl5j8pqGua+zfEn11KQqGmNqa2ULogv5UUTuN7Pu&#10;nS3MYDEC2YFtVFoTIoCNWo5Bm8aGlBRjTDuxCXUdUkMjRrSiNqNKVWoHM1z54G01HZV1rdZRc1eY&#10;0edQIVtjU12DbIqrONWYbZ48C8xzLszq4vwaQGb5VWzVkXgECsy0bFekpyDd3CAINzY5LY1FfJw0&#10;M2FLrpmVUtRfEZDfDx6tJAromZ3MEXxLOnr7Gza4cMZWuN3GOAcBHJ6ajcNv3RlsrkMlx1dSH+Kq&#10;Hyh0NTQ1PHMcwtMRC+7n7T3XcJ+0d1jkjeP8wmP5zIlQF4ZqNdX5Zqa8MGs2gxLDMXyi/q90y8dy&#10;WHk1LrvI8swYZ7s11mV3KvLyRqnH5VkK3pL64r6lWEuHhUQQjcOVFlxRqnoqkRYD7ANouNVUC1t5&#10;hQ5KyHawD1Zy1rJJ6kk6EKLJbH75mAadyh+USM53T+/lFkU1gEhuHUBY20hiQaUFTXMgNU04AMMh&#10;XBHp7Pt9tTcGc7QFOmgOuh+Nag0+OHNgFylcfuser9hX1xT0NVBlYBJvsVyCJkEBt79vh5K2vvi2&#10;tee5UIyyyw2NkpAiTmCa/kSMVou5PkF0WFbZZPdWNmQpNLJrbKOeXDJDbj8abXnx6dH7kmbX09k4&#10;zwsOM8kYjRxkVzmLxFreJbSTpw28cds8sjuBQ9TWA3UIFRVn1M2fzfwjDq23mzjt9si2vaIxtOpw&#10;kgpr6S06ZkGkHU2eZOZBzwgsExbBtcsyHDNS0tdckqcgZsuxs8QlQa65lZVb5/OqssjZpTWJ4tZQ&#10;3uW1MaMyxPDLCr5UiJPlRwx2n/f6hqrMIVpeziZetTK+2tb8nFZcWW+BKOEo6iPXTYYJTySnx3pP&#10;QnXLaNUKnS9EX0Z9XFPZl4TICaEBlIouqhCgilOXP7hgfvEok2myWyu5I79rhywckRhULAEsWpqI&#10;IKZCorTKuDivNf6ykYrh+MxtWNyONAt7HsR9gQpEeFPgAkw5uVTpgZJwV4K4E8TKftDj17ZCrEej&#10;hOXlP/w3F/5D9w/j7u71/C+F94vvkdv5/wAbr7Hc+Bz3v2/K46fjf4+tdP8Aqut0Drpor5q6tVK0&#10;4cMuPy51xn9Mk9FX1i69FdflpWlfH9njhZf6rbC+0/a/5kz/AOwP3L75/E8R+1/K+F9x6O7/APZf&#10;ufC/d9t/8f5vt1dHv6//0LJojkNFjMU69llexjR8hYkYqCY7vjKUZVK4iqjOj2Y1PdPdfV9WsK2S&#10;QzXG3DryslTSRmlU8AVjdCoCgtqoSTSuWWEtyh7ka4txtW4FbcE1oQKCgoM1aufL7ftxzj1wcdqA&#10;THX+IMW+fkIZ4bE7r6e7KaiQc8UmNz6inuKgdJGr2BJNbNYhpUknA3NYxOr1vSIZyqwSgK9WMG8Y&#10;HtejH89PS/lVVhnfXjn6Lynt6+bc7VJFlVLiGNZGdXlVgzAjlSmpAMq04ihzriVm7it7SNd5dWam&#10;fAjw58yfHCPPbR400E2OC3owFkzrWssLiPJAeRCH3BlJGcJjWTKyExvSR7OUYQXS5erlfWyTBdMi&#10;DiygMMIgyCIAkYBgHG53U9hEf7FRSNReHcpz/Tjj0jt8/prm/mijlMRcFiJGXS1KLkK08hPDOgNa&#10;g1wDu+4tiUQyyXNgwz0gyT8K/AcQeI4A8MsHOIZDf4LmJMnwqxy2iuKGxi21XkNZbkpMgx60dDSP&#10;CsYpIj3mrTsgySowgf7nZc734dypBMGgnuiuUiftWKUXbfwJHBc4TFd2+GdbGqnLVVBrxyqe3q3+&#10;3LrqW73txbR6gyzRzFtBkVjolSisBKFV9Q1APKNWkkgqXu0929v7pNFY7YLdpo2q/SLtSvlFdYFF&#10;1U4Z145YkbhMe+iwQ5zaVsOKRs2LnONZVNsq6NOvVjWkePfgSFDtuLpta+wHJayYAcizEr+13UaU&#10;alNRjUWir49ZVMWPRw48WNT0TRq6NUsjIZxCRpJXPmGWYU6vf3iP4enKL7+m8PdtrZbtPcQRC2uy&#10;jpcSI6/mK5FUI8x4IAqqKqlV4DE3W9sorqJ5YQDzPjg0zbyVnbBzeyznLIEWFtq4m5dL2/uSJcNF&#10;b7QiZGaqBX0NtjcMX8apo+HV+PthVoqeHHekB3ZK3+0xVNgTGwJDVL2Ve9rmB7jep3c6XK5z0c9E&#10;c5UX9vsnTx9V9vRDde2tx742e4utjE4t4ZUaVVAVRE1AojKIaIgB1kseoKnQtGw1G3x7g0k8NCSx&#10;P7Tghu8BvNv4lMs8MgXZ4FBYw5+SQI4wxKtuPz0hxYkWqWsgFfDr65jHtOYhiLLaquQIuh/JpImq&#10;H4R6x3cb22hMww3FIxzU7xG9LkRrmvN9HN90b/j6g/b3Z0W6XPc2zd5fkXiVmgMbrEslW6erUASO&#10;nAC3TegZ/EZDazhtoZp4JWFEjGXOpOdPHxw1GH61qredntBsrt0dtG7lzjboc6DSQ7KQWYKsfKdP&#10;QEgypU0InvHCMo2lkK1U6m/t9EyTpo8mgmSkkyo8phrCdZLLhshRJ8V4GwK5YTn/ADJxLFquc1w2&#10;KJjGf3HIqoilri8mn7Jfsez3S2GzW9vJFDcqpEi20jM0rMSdUbBmKsBVlIOhTqrjea5htUqZAFBo&#10;D/Thh3Iw6i08csjx4e6cFgW2EXEDFdb4cHFsmNnGUa/yeTYXGe5zJyUcVmO4PWYdKVkSTDmvJPlS&#10;iKOJHVFUiruXLCkCzLZxRRpSp3RI9zURoGsacrwq1z3pHEZVbxw1zlRU49Udsuz3s2+bLbbDezT7&#10;SjaJHVWNWJKLqFB+Y8Y1VOpUGlic8RG+7htxM8NtHSap5jlxbictVBTic/A4iHj2FW1nc4hWYhby&#10;chhWdhHiSBVESWshl9ZT5NNU08pJMeIBbifVB+W1WqSLHCcLnkaquRpvPPWtDCLMjsc5K+IQjmtQ&#10;avcfkbWr1K1OhvWjkRy+yJ9PUY2Sx7hmvtwtdlvJBGb2ZUoS2kRjVUaQTqIUrVRU1yNBXEkSa3Nk&#10;0ly4ZjHWnxI44QVDAt5NlIraCZYwZEW+vIgGISTYOjyKuRIktkgSA55WHD8dBPWOiI9eXtVPf02k&#10;+NGlfLgnZGljY4ZDDaD3IxrkPCcvfZw4YkE140VHdDk6vr7euo+2xc2f6ZukayW4mTpp1pC8YmBA&#10;mDdM/O0jAMVK6qBTVAS0Ii3Y3EcyMn+l1lSRUHjSo8BTPE79d2WTYCfC8+xyfk+HzrOPcwMctLHJ&#10;ZBqmPYujfYc3holJKFPDaXk20LEsCMfEWWAvY4cFr3kzNBQjGjGriDNFGgpAP+NcNTuRzO3FN0d4&#10;pSdTSdTkRFTnjj0cPejwzzXFtuEpvrS6k6ouwIRG6KFfzQrIFhSmqMKikig1a6nEVG790i5jTuC2&#10;tNrsg9I2AAaWOpCfKhOt10nMnjhfwc5rquzW0hWd3dZLQZPYSr3HMmbFwqNGnUdYgbqMfKKF80WO&#10;Y9j8doj1jY0JxjI5BNIhkVXeIvYVQRI4Yqx+pxERziHdxw0bXj63Ru0xyO6l6f3O4T6c+g90432R&#10;b/uLeJ78XKhYyVVYYjWruktFmkdk0qkZbUi6pDnSk+27drOWJVuNxguov4So8watKsNK5AZVPPlh&#10;ushE7J2huNiTspymZfzQtq7S4CKsoa+M0bpNskWwUMXIJ1xYwjRPix3H+RGjOKcjXOcxU2fLBIAg&#10;2NWOZqPjPexHRmHI1P3O/uNVseRyvLVTkX0RPpz6aW3bu4bduNxc3MiXu30EwFfUPCpzBCoyvPEB&#10;VHUEXA8zUILDDy92e7u0VrC86Q+B8fuNCPhl+/BRHwu4xzJD2VpGqMop1+LmcQTpjc1kVFWdwpMB&#10;CBqrQVnlGPjYIkeSBOzdcuK9zel7mKo4EoZaxB2RnCdHGgFI7rUxeog0ZaSVZ0ogQmX++9fZVd1c&#10;e6+qk7o2n9P7jkn7YtWuLCeRZFVaMEBVq2iahnI6AmFF8yhdFRRRjSWwgiWISOOqi5kcWOVTlx81&#10;a/E154YzKcebY7FtVwCNUSKjJJcu0gwUKIVLSpIhz7GRgtH3hSDCuCVbHMpoQkcZqDaDq/a30Wnh&#10;ke9wB9b+45pjqiKcIwRyIpWgaRRic4wncdaqq8qntynqQbT3ANvUbmZUgnSPpxgERTSPKPKZGXW4&#10;WNxnGgUADiRljS5trK6jgjvo1kVJCUqKitOI+48cG+KZe+jCmQICDCStiSauE+nshY7k820yCIQN&#10;bLtbSOk61LHop8Vkh0EQhCQbHDV7WFXgukvRJbWxnSTgVpCMASOPuHjjexxEIQX7OrlyJz1Jw36J&#10;xz6luwPZ3OyTQ71bWNtvRdQLo3MyrDM6FVYIRpCIoJKlC0krhtQIGJLZ21v0QkMqoQKAknnz54cH&#10;GGUlvi1x90qcVppyXFXBh55PyufVloMgtKyWODKZS9wo/tkavr5BCC7J3SJxWuedjkGjvgBSXJaz&#10;qZDYZilGwrVYFglIQbka9GO60QrXIn/eVqcr7cL6e79dydv7S8oI3DdEdRLPFIzyNKqRurldahCI&#10;2j+aqBnaNCH1LhG27iEbNBJFV1JWvLykrX76eGDDMHScQxolgsiJlVsyeyJZZbAt5U6wm38KvrLa&#10;FNPXBnjfVvbSy4ydZWkiNOd8YT0N3Geis9SX5jUdzNaHrksNHQCBVolcxXBaj0lEaz/MrlYqNTj1&#10;aOye7di+y3lpHt0e2rPGkIFzNK7mV9P5cgKGJWZD5V1KknmWtciWTuLbyzRyRA6loKZ1Nc6Hx8fh&#10;iS2HeSlQzXWQwq6rgYAe7BX4fKgZTZ5fa2Zi2rYJ2uuCyacmH17bUSLHjw2yArNVCI5qt559pyfG&#10;ZJc94xwjgXuNLDUKgd3lIyT/AHOEe/voi8r0uVFVf19MvdpLDeJdjtLLbmuO4be9pH0bpJBMvT0S&#10;25WI6okaIEUTUsbAKeC4ZbtbJdoDavoPAn7fD4jLjgr8mSV2SW+IVFPRy77ZlPkxIVeai2HV5QHJ&#10;q9mPjqrPDGRqMh5lBFbjoniRkZ5wRSNYHlqMYiHcmCdiNiGIXso0aoZqNXh8xveRyuREYT9rlRHe&#10;/DfZPp6pPbO5rBZZ97sbKEbiXbVC5ajJbkRlOOtPMqMUBUtIoLAaqYzbx1jVRIOsoH30y/biH1Ln&#10;VdHs5GW09NRss3y2pMx6UWdHrTjx4YYLKwjUIyfXuSVDAZ4GPa4k0PU/hCK30TvjBV69I2DeZGiY&#10;RFevSoEa0LBpzw1iIPlU9kXj3+vq1LLufd4bOFpb97m3sH60kR6YDC5ZjPJI1NRkPUKqzE6GdSgX&#10;QDhB7IwXENxK9SjVH/Sp/ZiQFPtDMo9OL5eQzsmr8MmGyK4pjtqgMsgZhJnEyy2tpCASTKtyvt1E&#10;EpHufFJJY4KDQKKu14VjjWQJjymKnaazqQLRN6+g73KRruhzGL1NTjl3+z1rD3DJ3NJa7FuN3Db7&#10;VbSLK8hBlaUgCSFPyyutWYaJDqAVqmus1A6+3a53K/i2+dCIxw/v/qx7AzF2fyK7D8lvKPHMXxyV&#10;HuZ1yoTZJOvpwojbbG6hB0smE+zgWVgD4ko3dYKMVXPc7uu5QI2O9ykKA7QBQKxzDfHaZHFc9SNK&#10;FzCjUkjqROWuTp6eeV9Gt23m9gu9utdwsnvLz1HqrdoneOSNFQRUdGRx0ACQtHLa60qVqELtG29S&#10;m3rqkJplxH2/f+GF1bZe8UvH6bMMel5VdrlAc9w65qMqm4xKq6etrAUUqiyGFNpbltdhrIZDNjSY&#10;h1mJOVUaju2qoROjQkihfARLcCSmyDWDiI9xZA0MwZwRxh+KoIRHKP8AyIwbfZEVyIvqxNkv97S9&#10;gtu77xttma0ZUhkQAhFagWa4Rll6sy/mdNX1uoDlwNQIm4juqmTcPLJyPI86U+HieeJZY/lmxH5r&#10;PqdtTj6KuZeDz6DH9WkqfiAqMZKepNLoMtzc12mXiyrOqsArZGDnkm2ZU+QSSELiDTaRDyxK9kaL&#10;IOj1UXyIrzAQDCqD45WhIKQwpRKvS/3EhF9m+3pwsFjb7hbbft27va7c4AbROY5WOlpJnVZFdWUC&#10;oVRpk6dSz6WzD3W6okhhWeq6c6DL9nA1/uxrqq+hxLI41REzDJ8PxWRCCy4TFs3i0GUyr2ZUOyWx&#10;ySo+/Vtzj9nV1MwQ0JDZ2bclY1yklNY9EULMSQ5hiNEOWzkwGCjNeKR3Ru4648zrG/4MdnU13b4d&#10;3OFRE5d6O2gtbWW2sYdcEEtpH1GnYMUWQVpLGtY/USghmMo5kK1VVS7/AFabcXW1iOlUUAHlkAK/&#10;s/DjheYUPF6WXj9K+0tMQJMp8ctLi0zWbCu6YNRcxnSCQMswxkSfULsjK5SxpYltRujvguKx5H9q&#10;OxyggyDspjkdLZBPVTlllkf2hhjxZsF0dOJctpUVSzWs/uuRU7ioiJ7oq0t31se3W3e52qG0aW03&#10;7Z0tYF82oXFteCUF0Q0oluXPTzPTBZhkVx9uq7gdouraO91t5CKHh5lryy4Ur8cRb2liuHB3vj9T&#10;EwafnOP7rwKPhmO0Lvvc24uMowbPR3hJVlh+JS64kaBQ4GslrakBmK6vUpiva9rmIRw5KBQvxGHg&#10;RkUUeHYy1bPtLMw5hn25fhjG0oxDYnaEb/KYj3Oan9v3N3uxd1927pe7fNcRXhsjAJxGqw29AFNv&#10;CDJ5H0nU7F6v0Qi0Vplw/juprjdFiacg+hI+bwDCp/oP2YdjMtd5ZnMyPGzcmP7YyWJIW5y7XeCs&#10;JrPUOvKqVh9JG0vjT8stp5qq2sktJC21lWERZsCqhRIhSo60ajdFFdVGRtnJj811mGLKNBfLCjpF&#10;asqPIUViGBYcfCnDCVzgyO05yBKNRu4I1yepfvV6ltPaXV9u1qIwZwxiKl3aNSsQkVV19a2ZNKHU&#10;Oozmh0gY22fuvYztrx3e8oJ1DChjSoCZf4K0HKuZ4muFXvDW2yNMlwm93DWUGIJe00i8HWQp0ODm&#10;VhWSKIia+mZtiMRxcuxvJa37QsunWYkd1mOb8kD1hOC/0YT6trpU5SNnhgLJfChwY3cH2bOONiuV&#10;shwlIaJ1J/aO5GsVy8p+iqL7R773m72ft0pvFhPurQF7uW6hKa4WmkUAorgLclR+ZEgYKo8xY1wH&#10;svcWzmupNut90jkiRS1NK0pqpWoQV40Irz4YJdc7VzqnwXWbRSdYWewf4zDzLYmfZwGHaCvNXZNZ&#10;z/jRCVEG8BW1ueya1yOtqKI+TLjxBqM69XcYwI6I1QnsJT0G1pQMYKRII/oK5jke9yi7iMkyGk6C&#10;O6HInU3nhU9pjP3S8e4WuxbbGerHbyMZIYtMSBWWNECuE1xqW1RKHWvTkpUDzPdw3SyeL1VsytMc&#10;wAc+FeVOFMLYexbQWSY9qnC6w0yT/Hb6XKv8UxSDWwHV0WbFjVdZEh3jaxbPFMdlxnTqwKzYpiLD&#10;lNH3BuTuBBsUMgPUAQk5Y4DhEM9zDSO81kZwz9tsoYEZyq8/RXIqM559TX1AnsbuOOduoE0nUi6C&#10;IgGeXTGPymbUAoOkkqhXWFzI3/633JsHQ2TdhbRaPPOFRTGQBUaQhVyMwS6sTmSScO2t1Gl0F2j7&#10;W0yB0URYN9XZBXVEKmt6TFkqJtnlKzMU+ROwyVkS2CBENO29xhRiiLMaBzXFsapWvKsJbmXbyUdK&#10;fIt7UtUW0fYyjElEkujwQQ48OPGaRYwAKJVYFom9RHo56stgvpv9t2nr4i0iDzxqr09O7MqR1A87&#10;FdLuwIA8xei0BZ7BBtcFo9jH3kL7eEbUzaVjAUUGnSqqpoxGempwoY2yS5Jr6uyiXqmHgtCrax8L&#10;WGGw9jLhMbWMTrpKfCw5HeluLPMrKe2MC5n2gpwUKdZhZLI0dwg+jN71YQLyFIUsYTxg7ZOIsrpQ&#10;pGCltkSEY4ikEnW7hTIqLxw3n05ng/Jf0kaReoycHKWMEIp9OI4zUhT5KsIwpDNXkR/Vo7R2j3CU&#10;PDXPmK+NcsIxlQ2VV20Onqa6jg5fPhmyNk6J15tiAZn2WrmWeAuxjGZMxkcNRZkWCJxx06x3BeVD&#10;FRnCdZ8gqDO6ys63k0mU2IGYOKDmSBQxhyUb3RGQch7nNaRVIJyDR6I3j0Wl2iwknjeazhm0DQXk&#10;TVIwoQ4Jala+VshodixALAY03C+tLNI5tsIYOK0HHPPL7f8AhiQs+kxaJYFqy641zsV0SopcQlZX&#10;kmGzcoyJ8fH7J0rI5VOWWytnV6WVLFjNIaANtdaMfPNFc+V1qieS+qPt7Z8iSZtVWSzBmybGfCnO&#10;ZNh2P2iS0f28MopZay2pzHEq8lRGu4Vqp6J26BupdFo2etFMSOKg1p1ASF1BqlmKDQT8uquM2c5u&#10;GkE7gOyZf0+zD1xtY5mXJZ1bWwcam5tmFRDLjEHWuGZbjMSXjuQYxJzWk++AyS3pqqJWwYRiDJcW&#10;EYRYkV5HiarjI/0OjigW0lGnq7orSDlklqlfK+EJomHlRYpJRDulR5KiRjkUKIvcIxW8/RG2/wC5&#10;LtNpIknQdnKKAXBL1ID0GkKaMT5WBUgaW06qgfeXPoCXRwQvDhXwr9mEtnOR5ZqzF5IIGb6mjyBW&#10;GJ1mNR5eb483J7s1pYVGNZJeQKSHTRcZuaWNbFlCeG07g3wIZxyUA5yveOg0xSOUZpLvnVhmOntl&#10;IYKRWpHYZYx4PzCGj2Q4skbEc8ivReC8PR3sMTu2weysv0q4hubOZkRNGlgyuxBWqKQoQK1EIGoq&#10;0ZocC7nuq0vdwtLeG5MsqpmgRVIYZFdQVSwBBFamvjhI5Zuutq6OvtKCrhWmC7ChDrcIkYw+hs/5&#10;Ssy9nVwbiqy2Ji4KadgprHHZ85IYK0MYw0LXdyGQLUeLgwwRCvGg4x5rJLxujHTsQpTFaiOlsaJ5&#10;HhJ8ZU6O6zoeRvPHL+fW+6Sz7rbRydOeGABXjePzXMTajqVkJ80ZoEdUJOljlRBSWCTZb2aKK6hk&#10;tLnSKSI5OpuSMHfSAa6iQK1A5YSWfZZkWdUUOd3MrxzD5WOV15WZTij35BsjDJ7bMyNxaaC0DDi2&#10;1C/II6jnMqZb5kWAdWq9WRO23VKr8kiSmhhgE+FCA+Q6HKFLJJNJLJE+JHrTukxorIhlXoeByI1z&#10;ncJ+1HL6Rkve3yFubm8WGGSTSTqYP1NJGosCSAqlvNmqjNtJphvvV+va9o9/3F3LZWe0LU9SatQo&#10;GZISJ+GficjzwdYnleiM/ixzWljNj5vn95GxePbY7Z0FZ8Z0DHrGFeXWYRB1l1eSMiqIfdlRbhhS&#10;PiCE0khRyHBaqI2JqnCN261yzVmY1g7PEMriLRXta6EWqEJsSYKSK3oJTRELSX1JawxS62S1rSAn&#10;wxnTlzWr6i/eOwbL352ue19423qbHdQHousq+ohZUrDOiMQWMTgeYl+NCjRs4ObHeNn3uFJLKRJL&#10;aaLUky5rIrr5XFaVSRDWhAqjaWFCRg7p937I8ddw4HstYEwWUYzHsMkxa2Zn9dmWehmWNGeHCxzP&#10;a48+AuZ45JiyCRborJMp0aHbI2J23N62rPwh3zmdo/KPFbf94238iNHVcOfDy2RHfAfv3Rcueakw&#10;XeMKIYhuL18iI6ny6MIp2Qcjjvf19mbH5509v953nbr7cfbTvaRf95bQqgONWm7tCq9G5jZidYKs&#10;Ax1M1cpD1llVPyvfzM/o4X6dvcp/cLsLbCns33Lcu0CKKpt9+R1J7DygBYGqZrPJfytcIFYGZuxb&#10;xp8gMN8mNSYxtXDCxggtgsi5Dj4baHcScMy8UKJOt8SsJkRoUMWEGaGTFK8Md8uukx5PaY0rWpP4&#10;iqnKKiJx/ROP+3/Z6tlQMeWEzMKggZeGJBsROef8f/d7cf8Ar9c1H/Ux1/e8YPH+26XO+Bvo8FXo&#10;3lGNtdf5MVUcqJ+1HOqk/wBqp65a+py1Vk7IvCM0a7j/AO2LZv8A8F+zHtF/JE3Ax+9PvNtuvyy9&#10;sRSU8THfQIPjl1T+OBLP9/0Xn/t/2/4+uLZyp/u5/p65VVan4Y/STKw4csbPW+urUsZSjcccSMAT&#10;5c+YVquHEhiVqFKrGp1mIrntYMbf3EI9rU+vPpTMcMMDErtxAAzJpwH9MgOZOPvQA6NRW9PV08L0&#10;9SI1ytRyo1XNaqta5W/VEVeF/X1gcT9uMTigiy/hx960/wC9fW33YQz8Tj718ir/AFX3/qvr4fYM&#10;Zqc8zj71tbyq/wCH+1f+zj1ig8MsLJVjU8MfejiFbWta9r6+0s4D28dL4VhLiub78/tUBRqn+701&#10;ns7SahmtY3/6Sqf3g42msrO8Vo7y2SVDxDgMD9oNQcfenHpd47sx1WOx/cO06Jw+lRuptg5ZWqzp&#10;/wAvSsO2D09P6cevoI0tAVtUEQp/ANP/AKtMR6+9tfbzdlC7t2Fst0vhNY2so/B4mGPOE554Tn+v&#10;Hv6kfiH5HvPTC2hbQeXO+hBBx249psK9yKE1G8I1PhZDJtYit9k9lYqL+vp9Zb9v21Fv0zfr6Cp/&#10;8O5mX9zj7hy5YrLe/o9+lnucyybz9PvaUsjEszJtttC5JyzeCONvszoDmBXHnQ1VRelOU+i+pY4F&#10;+cz8k+IljilbrpM3ChGN7Gb60wSx628onQSXUUtFYvRP69/q/wAfR2D3Q9wrEiWLu+9dUHyymOcE&#10;eB68cpz+2vxxRu/fyufoq7nl1Qe0zbZOa1azv7+Ljz0PPLGNPIaNI/w48UbV5+vuip7Kvtz+qJzw&#10;i+pZ4z/1JvlvTleDM9OaFzNRHVhJNbEzbE5JWscrFT+3k9zFY56J9e0qIv0Tj29Svb/fn3ChaOSe&#10;Tb57egOh7UKeHDXFJGfwAxQHd/8AJa+nHcby6k7c7+7s2xi2QeW0ulH3G1jY/e+WMGhRrEaj3e3t&#10;1O4VV/2+yJ6kxh//AFOMHtjbnviNME/lENKw/bcc4+F/zOZXXWEjfzwvsiyeP8fUltPqJ35Lil72&#10;zYva04RyTRsT/wDEEyj8Dihe4P5H8ep27R+oZ1Wp0rebSOHKrw3gz5ZJSmePVGvtwqfpzz9f0+nH&#10;HH09Slwf/qQvDC6mR4mZ6z39gXyTABJsSY/iWT1UFhXowkiQ6py8dwSNGa7qf2oLyq1P2scvDfUo&#10;2r6j9pinnbc+0rtUk0isU8czACoJOtbYZVyC54pDuj+Sx9RO2wSy9s+4Xam6MgciIyXlrI9BVVAl&#10;tXiDPwGqUKDmzKtTjBRv59kYqIjfdVVF5RV5RE4X/wBvroRqbGDd1tZc1Z0lV1rBiWVdKYwjGSYE&#10;8A5USQ1pWjKxDRytciOajk590Rfb11Dtu5We7bZt+7bfN1NvuoI5omoRqjkQOjUIBFVYGhAIrnnj&#10;yAv9svNq3O92rcLcxblazyQypUHRJG5R1JUkEqwIqpINKg0xocqpyi+/P6L7ryie6f8Aq9Gqfpwq&#10;/wDsVf0XlP19Oj8RjVRWmlv7/wCnjjSqqifT9f0+iL7e6f0Tj1tanCp7e3KKqfX6Kir6TcB1ZWAK&#10;kEUPAg4cxjQykciD9lDXGpyo7lFX26VRP6Kjuf0459ctf4na6XjhvN3RgrsFYHT3lvs+HYQe3KFY&#10;Di3EiBjuOS4c5zlrq8BLHCpjCdYTFK16PH0NCRXU19JG/wAvbad/bDdWqOILyJ3FPMJWDwNStAAE&#10;tGNGOZQKKk0x+1HtnvO53rt/2d7gt4S9lvXbtlcuQQVAmsorg6hxY/m5+BGfHFFn5hbrEsBy/Smd&#10;WOtiZzld/RT6bGCOfCkQnQ8MsyZDklRYY2ghXWUo3HMklWIGhnQYsc8FIxu+WyjMba9WQRJMFEsA&#10;QqybFGyvsGVUaNFcwPdkNqhjGQ8hswZmu7T39LWFIjl55VEXvW3ka32ZBt2l2eMPGssjMoBpkxzc&#10;aVqVrqOXADhbMMlj+mubSTVDp8vhSg4fdw8BisbLMon1+Cz7vXdle7Ao8jObM8GTZmT5JkMSXJbC&#10;qT5q+2nx62utcXm1AGunRovckSYUZRp0NCxz2Ekw2KAWDXSWW9XKh1UiJFDauK6m+NZgkxy01PFg&#10;jQMlneThnbaIIWtX97VRHeg8qOl7BHL01tVlNAilSxaoQua00hahlz1NSvIYE2UjRQpK5Ur1RWnG&#10;o5mudftzwv6Sq35NsMkyitfrbMsWudg1N1ZTdbRY0HY77fFrans6TZWy8gyGf8qhZGpBO+WyUWfO&#10;spBhdUYo1cH0OjlYavV7e25R10mPDHYfGl1hJdGMDSDC9syQIJggaikaV7jSFenK8M6fT6aSOxn6&#10;cNEk00pmTSpIGsUzJJNK0XMmhqcHrq/j6a6CDmDlkfN8P6Affghta0lFmLoLHSobD5hTzMmPiC3V&#10;Pm8HHNm2VseDJsiOxyrsrSJd3MkiRnQxMraZI73MG0h3GXZUfbFlWbQQBNsMgrqysyOtBFZV2FtF&#10;DGLMqG3VssB86XGqKycVBs65QRdbmNViorvTO+S3vbs3EHTTclodToSQrEBlIBUEspKtmdJoV51g&#10;N/Z9uT7nY7mYB6qNtTPxHUrRiM6VJHOh/HGrYUTNViVM8N8IYMAye4yvXGf2Iy51TY5N+7x8cyaL&#10;iGGw8jg0a22V5RQR0IST9qsGIJklRGaftPNB0dU+LHhMrWvbBfAkDDDdNIOKZIKBCJkYhATHidHe&#10;jXl6+31sa9W8PTh4hdkt2ndRGSVzZeVAGVk1LmRUIeRoSCuJTvF/azR+vW7hWAIV/MZ1Wpz4oCa1&#10;GQ4YRLdkbCZfysgsMwNFdlAsvpZk3IkxGHMt6gGVtlzrV+SVUW7xKNPbeRySIlW+Ok1Ysw0VhlJE&#10;crk2HCrSWMbJdLRRhDdXfZJEeTLsCyGAhlktkzwWEdixrGHKmSAvJxIa0T0V7lVEaidre2MaXgkh&#10;TVHmF8xakdQB5hSrEtoFdbA1pyxHLJkubaYzXtqYyDq/MnoK0rTL5aUOVM+GHcleT+vMen33wc02&#10;ZPnQz5QbMqO0qqPHRVhlvIlE+vxubjdmaJPocog1MGZXV3frZEyQFewMbSOIvxAWDbb4MKkrkAoA&#10;RIxIfQyJMZFkvkyID31Y1ZHsHT5jWi4VQyxiJ3vfpamse5I08TtYzxwfMjswCaVWrEAvWlKtVk8o&#10;qcqZqPcrttjAvqR0QtFIJIpSgZS3mKkDi3mGWBEK3xGbiQsvyHO8yFLdb2OUTAZE+Q28xtbmgBVA&#10;yn7Vm9iA83FYmM0UiRO6gtm0J58d8FWsQpSBhRcieCc6BjGVmPFtRVBcjtXwIMKdWWPxrUr8ZiwZ&#10;0y7+34fLP8UgpY4r0cJ7xsUSoRUNv7p2e73O926TcIZGVo2ATUJNM1aOWICshOQ0HiKMcxVnBPJP&#10;JKWvUVJ0ZCoqSQRRq5UzAz5HAODtjUDs7PjOabO0rj1MKhq85xfX2MPt8kv5N5DqbLHWX2yL22qK&#10;3X5J25oIXSIsipJPYY7mxjm7yNCpnPpdiPcIt5juPyaBkevkxoMIpXTkmknr89ZsgQ5En47jmROl&#10;wfivcrlN0p0p6Rt+6u1fV3W3228L1VYIynWKu9HoppokBR1Kha1WprQHA6w22x7beTbrG7YQXOUh&#10;rkBSmY5ZCnj4Z4JMR8iPDO6nXlTrfeWf121g22Q47b3eSQ3x8flVYsVZYUAcXi2ZafF7GaygjoSM&#10;kaal2OM1jYKGe0z1AX+GZFM7kYp8gixHOlSSyRRwVdwx8+rPAimoi919dGZDcQrXcsVxE/cjG8tf&#10;6LRbrYbui2+33sIjGpS0b6jRaZqwNMiVqaZHLlm63K3sbeW2t9iv41eNVRszQ6TmGFKk04H9uFzq&#10;jyZ0nNhx59a/UlzamHHoq6BByKwznCyAxfMKzJLaFniijR8jtptyNkCSJ6PUUQzlD3n9BAK3EaBb&#10;Y+4WMjyq1JLWJJxb7vmdcK+sb2oa6JaKWRxMhx2PgRRvGJCvcwyk5arjMRqryWcxtrSKG6Bu1J8x&#10;UMSozJBXSSSDSuR46qny4je5xbBbXxvWhSTelXVVDSlcjnxOo0rlyzoM8S9WzrNi4vHz0mA483H4&#10;t5V7ZBjmn7smJUuC561bzGxLHK7H7Sxsm38ycIk0kaLGlQkjcGY2KfqanJ56u8WYeBfz6WkZYV1n&#10;LFjEWDYz7KOIscHySDGGRIfdZK2GwcM3U0jVkvb20InW0rc7jFFakvcBmoAAKFqEg0NM6tQUp5qc&#10;BUYMW+5w3kcdrfwKVoR5qgD92S8+VBWuHPh0+YYLBp2z8Rq8sz6VjmQ49UE2Da2FLUUkuUWTcvqw&#10;ypJY0IeHYAKxM65jtY9PjQBPQyjVg3LGRQUcs9fXNXIZN5VwYTFAspKUvw5AmsFBnsROoMoyxFkL&#10;Jeg3KRGo1zlXj029TDPK8IkroTIDUMj/AIq/4QK0oB4GuWGtxuUVtEbe2aMWiEqp+bJeBHjxpQff&#10;TDQ0+dZ/Ei5LlE4us63AMmuL4wZketPnEdbyDKIaVklVMOft2VPXRrIde2rB3BtD3XvaNGqqpv7l&#10;MhWMq/Q8AseU8byz50ubILaSAj+Exa6yh9b2gqIJZD5TwDkEO5iNcrWDGvrMU8fX65kjEOiorwNK&#10;AaaeUgCpIAOfMUGBj3qXIWxkdqgE6QBlThUHmxpSpH7Th224pTXVJVYgGNbQpkCEaLFoKWrpYUPH&#10;K+ZLS5L99xmxcOJIk5Vdw4TK2POPABDQrysa4xztQ7+1n+8/afhy+j7X2P5Z99g/d/k/be18n7N9&#10;p+0/H+T/AMN3e98f4H93o737vSHq5fWeq9QPT9Pj/FXX82nTWunPT489OWAn+4rmmmnl100UNNNf&#10;HVWtM6Urqy4ZYab+Qi+2/wA9/ktH8P5Pz/8AS7+DXn8e+P8Azf5vwv5P9/8A5n94+z/+Y/D+H9x+&#10;/f8AD974H9j1/9GxSLL4WHBR748iPFT5sWPVyzNksCJjmhFY2JIoohlGQbyO4Vjl9mqqe3q/7NRf&#10;WUE93cIZST02clY+FD+XEpdiorpBJrmpAPmxB7fvO5tREfSyPAx84UjWoPA1Ncicjllx4YpYtdDw&#10;ZOK3+cPZX3GPZASpi4BlmS7Tw+oJjE26OaNNu7DWmsoGU2OWVrLKvnQoEJJAJgBMR0oTHcOUYwrx&#10;l+USNHahBIMnS/pQrXNXrRHDO4ZCscvsrXO4cn7VT39TRdq2Sa1SzTe5ZJKErVCzR0ZciQtRGyrR&#10;iwUgNp81QcFbkRd6Q9ParC7W4XiJXTQTQ5jyrwJqM+QwjvgRccgjxAef2cj7dOPdV4SUp5cijkVs&#10;uKOMbosacVhXU9lEC55RzIsZXDOiGCZHMX0CLDK2V9xdLtGEUQYo4RO2yMkMBnlcEbUYzqadXp1O&#10;6Udw3/Mvpltk1nHdejivLOS0YBuoENEkIIVmIY6qZAg6mOSEgYztftleLucsbdxvPtMUep6ODKGK&#10;gsgamkBW1UAWnwrnhcJ5D4paYMDWLdXaiActxc5VM2TChXnyXZbeVUapq8jshS5s6alnQgjkcII5&#10;hITzSVYsQbURfRqavOgQOYh0Xtry0himTpXgg2p1o4hCo13CKqry3hPThN92xfV2V1c206CTylIk&#10;jYGmhyz6lVY2ZSSFCsGBpQEg69r79b7dul4v6ZOLZfy1kkDHWQwNFooqQpBrnkfHDQ2OSVk5bMdu&#10;bFLEk23WQNaHGqfG3xDFAtVMOaSGTDgU9DNmQ3veELAlQ6OcxGscqKGQc5yIEwJjAvcg40hpWoj1&#10;e1XOYBw3OeEquThUcjVY9P8AH0Lkl7diaa5269sWvYlDSw9NqmhFJG6g0yIgOeknqRmq5IaXTcTx&#10;XcMdxCED0oAeGWdCK1+3CQlMwysDCusevsFsruEB8+5xE1DYFfENCsO2GRcgvwtp8grgAVDO+IYr&#10;ZsE3UqM7Tk9FzlYQbXOaI53MeUJRK18cn7lYxrHEc9zSuYnDncq36/7PU022XeLSWVYLya32dZRH&#10;PGdSMMtTM3SADRJIARGiiQVB+XzYU2kyR0SOVfMamvxz/DDo1hMgqLaaKJaZLh+IguYlFl2O3Lpl&#10;fd1zGwRTrS0uI+OwYgJtHAvUQwIQRDnI1w146F7yh5UENjENUHjuOGY4bDdRJLgnAwrSvA5sYkcr&#10;GkVvDulzVcz2VFTlPRVL+CKd+7dzuIGjht5Fe1XRDKsro0aOsrhyxGvU2TKrkFWVsKXm0wmRbu7n&#10;kAOQEZAqfjUHLwwtsR2JNwPKK7ese1ogXuDw7mXDoa6Jj9RlVHk82pl01JeVU/KKrIo1hKrizmy2&#10;uNFlBhTSIQTxm6VQ1AYiO+OkII5BJYnK/wCOhy17hDWQijaMjwjYIPuqt5RicJ7KvqGbnY2Zhi3r&#10;9Uum2m325o1hEnSF1rfoKjnQjkmQFKPpaRtcldFcR7codlt4ljluJzSuRKn4k00cgPD4YbK9oRnJ&#10;NyJMrlzKQGFTFjSn3xqAWdR7O8ZjpBvsJ1fV2kg9jkBCMOGYAcuxKE0lv9pjuds6w+bMHInskR4a&#10;jE14mBe+U0TRpyN4Guc7vlX3IjV5Rzl49+Oc9pbJDsna9zaduTQXXcil3HUkWOPUxrrSRgtOkvki&#10;D1DBQDUE6WMHb8l5t89wkYBYZHiQudOYzIzPxJON+F4vFoqyxx/CbjFL7YNfZThhsZd5FrsJNPHK&#10;7Tshp8hnMhgSlhMArYL5CdmQBrFenQ8nRnNfHmrFsCTJBSJG+MOu6JcWJFj9HcYR4TuN25amVEe7&#10;qVxOhE9vdPQvtS2uu25N32Sw2pojPLHM12zwXEzMjEPFEIxGqxtHUsHUdNyTUilYVs3bvcG37lc3&#10;F3O8ljNGI0RjVVIbUTmS1SBnxBBypwBuDJi02PW+tKTCsJo5kPL25Je7KqyY9kOwcssBzDQDgrb2&#10;ti09dZ4ayucdsWG2MINYhnEVz0cMi6I6Qxj6phSNex6ySOa9znOUirwLl6PRqqns326U5449Edzf&#10;dbzdH/27bD9NlVbWKqIq1QKGkATTWjULmuo5vrIric3jXNlZskFvbhTxLKxofHJhQc/2ccIW5Lku&#10;R5MVMJqnnqrKDHwmiaOBRVkMkeiiRUmWIUhJCD3BkH3ZZnEQxF6iqV6cp61y2N5M0jYgo5CibHSL&#10;JM+V8V/aejydxgl+T1o7qYJVRrU4VVRV9P8AYU3xLKa3lvZxegzf4RCzRBm/MdQdIYhTGZRUgAhg&#10;1FxD7C7HdMkg7j7amtLJAEVbujySuKqGiZKII2pVQwqqkBjzw6FLEdhjaA+B5zkuXZHCo7m3y8lv&#10;iMKowSFl8eNaLKpEb3rKRYUsMRYixbC4GFZEvgwEGrRM9CSl75mhCZXjEDuNRoUYkZvU5/ZejGtc&#10;o1fz0pyrFcnsn1X0GjM+07fLu24bXCt3LKUaQsHNwSBRkJbyMFzbSodQ/mbMDB2Hs+02mO0hTaTb&#10;mWQgLE6DppTUC+bEjVXnSvAYaklvkNRi8/KcoDHMc9sgJE+4spNyTNLeXFhQjzqYx5BQwruBTjCs&#10;s6MHLHGkNY8jupjEKJsebbrEFBs31RA2MSTKICJCmOm18dz0kVZ0nsOyHHnK9EfIEjTC6f2OTlfU&#10;mWP/AGosF3NbPLAsWvSXZUfWA+mkarJIVUD8rVVhVga1IL3trbbPIqy7s8qMBRFYKwJy+ZhpArzI&#10;pyOHNxGdRaiWytMo1hH2JX2OE20Shg2WUZjilbSZdkMeJNqcsiJhLqq2y6yxWLG6mY/KOSFYtMr3&#10;ovHUhtGataVeGNKApiGmAeZSNWPIVgZTeornsbAM3p4an7Pblqfr6jW7RW+9QySm5e33lgrW8yIy&#10;GSaOskDBVo5uYzqVXBLgHS5YE4GbXvu3bzBcTWlldNLEzKQSpFVOk1OmhryIyPEYQuY/ccoFWvtb&#10;kdJkEGjqqjDsipaUFSeyn0gpN/i8GZWUw4lqbY0CXJON8w6ksmPcg5RSNTpQ7cJJBS9hGPrGKOVH&#10;OkpjZckrQuRWPQgmCjyAqxWIxFchQtRy8Knqs4r++21wm4oIN6cG3aMxloljkKljpDF2R2OvXkY5&#10;SQuTUwcjnsltmLxspzPmIAyHAf8AN9/xwyaGSJEqRrJtm55JiXVLmlJPxR78ew+vsbyOIMwE+JKm&#10;2WQ1WQxTDmHkkBEfWWxlANSte3kzDXDkRHdpGI5zhHQL15UbUeq9titVnIHL+1efdzVX6eg133E1&#10;huqR3ayMBG6NIpprNKa2qGIlHzLpyVgtQQMRGT1l5MxtbtowCDRcjp+8EEH4jMVphLuyF9LOZLsa&#10;1JwEbZU5ZR0aqTZyRWjLJkNIhJEe2ANzDj6URgjDFy1elU9aJRHzqEMcsRsdAxJsliPCoidwBlEJ&#10;rFER/biK0nSrUVVc1U9/ZfRXYY4tj9wJtwtdzadZb22jYo6yDRIokdj1FAe4BTUrMAiyKaqKrg5c&#10;7gtnBbnoKQVHEZ8MzxyzOf2njTB/jwoeMbWJMrbltmNuSU4D3FHPFaAkV0psadIMBb2LFj2F7EWI&#10;8gyGAwTJg16monb9JWd82ulvCKaGSxg1rZh+oDWQhyRjkkhiYzhyEcqNYqIqE4Ver249XH2dH2r3&#10;hsE11N27P+qxzve20aa3luHiZrdJJZWVgqDUZipBiqqhTq1Y1t947e60FtfHTMzUJQ8yCSoNCBQD&#10;PnxGJSYVU4vl+EWh7HB8wp7UnY2fgdDCDkMm02hLoLCRi9bl91bWzZQAUsKTPNaIrxPrkMBrIqo9&#10;xFQgdI7zDjkw5cZnyBgiyzgaOBOeRVGNKwYzqfpG9vCd1jWqio5FXn1cFjbRbLve1tsM0bSw2pa4&#10;j9TE1xDTU8iXbuHDSFSTJ0gh1EolSK4YbZvse57/ALjt+4ymHarZT0miYI5p/jLalfKlNAy5+GJN&#10;wcMj4RaYbkGvMixnILlMWsbvPMIqMsFbbC15Drxkurpm1LexoX0QZk6DLI+ayrkqbuIWN0Nc1Fc4&#10;GNQlt4M+imme9kcQfjOaRUmxEIPkY3yFanWNCtc9FRfbqVvCeuXPdbuSHtju3Y/cnY7CD1Fxcu0y&#10;NABZ3BjbS0gg1khpFoHVsyUEmong6s5BFut1bQXbyQUDqWYFhXMDgKLzp4k4gRu/KY1BneE7tw3F&#10;KaJZ3Nrf2M+LJx6KzXWc21HcmDKtYmJmmGWuGeFMHDPFOqdToaSEI5xOWp2IInyZEO16YEiDFFNs&#10;SucjRgA93YE5yqrhKM6s4G5rvdy+6fr6mfdV5sdtse3dz9p3SXe1X8jQ28LULhhWaQ6gEYNE5ZZU&#10;dPKi0RyDTBqHcnksTdXbETiXTTlwrnx8RTxrhcZ7jlQ+BQZLpr5OxMeznIrrCte44CAKbfWdlXA/&#10;ktv8RsYMO3DPpjTHJLhyYaIKMnApDm8o3c2O80IrlcEbWnco0IVvdUby9oQkGqo4ph9P73Jy1yrw&#10;36elmuLLbd/shYrPLeG2USGOMiEzJF1JJA+nTFBJqpFGwEiKhdzRxiKT9zypfPcbhCkdugoCuTHP&#10;jpqSeXAZHjgseCop8urEx1l/YXDKSuj3zItcraJl1FpmW1tdAsRxRxaPFLAszohxjMbJCCP3jORD&#10;NT1onABBjTZJFjBBHrjzTEO0rwCbGiPkvecUfmUQrGormIxqvIvsxrlVvJDbd93DcriwlO4XfrIZ&#10;NDPGQs2jVpYRdRXQRhQqSKM9IGYzGAUnf0fb+0bn3Fexn06yGi0M7orMQhJhqHDijaUGpAaOAQcO&#10;PryDmmzNia1wmktspt8ov8lg4nAfSWdRjl3OFaW0ejlNxy0zlo8To6oXZZGnmnmFBiiGjjlGxCdK&#10;ecSQQAXR2NgypKiSM6XEK1yRytCZJTYhmgMojse1w0ci/vVOpFVFRLqtrXb7jUt1NdXmzLAskhjd&#10;UYklljVHcmrp5xI1FYRhwqqCa7v33Yd09gJ3bBPb2qidlXqsDXSDqYxqRInCgVhqNKjIjEwn60qM&#10;c2Da4Zlhsj2rh2M1ZLHLY+vsprXMlXIyWMCrxiNnFdIvqSTbUxWyQ2k4JRvZBYdIzgoRHOae5zeU&#10;TNKrXNjid7Or7mJPkEn08Ob8O6misQMp8VopD40KtuLeV8Ar5HM8EmC5rFexWGTiZdvdo7HF2f3J&#10;3btl/t097Hb644bicNNE6CSlSjmiPUqdCKr6VjIZRVeZd19/7TYNyshd27NsglHWuRZ3JVEy6kgC&#10;qzVUEFQFeta8csW56J/HfjE3UWxfILUe5NT128sVxnF7bCsf3hsvF6guryTMaux3meZta/dsiHim&#10;MsNlSC+ICoJV2UQHb5IVnUrhDRpjklhp3S5o5EupsHmlRAMjT2p8hKkjIkuWBBctQaqx/LjMV3HC&#10;8+gNj3E1ztstqd4W2jliCnRF1JIURUCzyMzEtqYlgq6mCkAFgMp/tvurBunVWDpLYzAPE2mRGaJy&#10;dDkPQqWSjEMoK1IIByxD7JdeZNgdGPAct2+/X9P9px/MceqabFLLMJ8nH6w8fFbbZ8O8uaOinWM+&#10;LYPlTAsIEwgVEoYhlI1iImVDFpOzmccUmlrBz2w8ru4gRzRzx920hx2Ev62cQk1b6yJA7aKrWhf2&#10;RNYiJzzWve3ch7d3D273KKwurvfbfdpkVdQHVe4sZUFxFIqqqQK2oaUIKmvgKk9g3pfU913m57nP&#10;6BNt/KauoF0nRstKmoCmlDma8eOG13ZJ2lWS/Deyr8H2dsHO8dznN9Ea2yK7m0MjD8kmydOZXLly&#10;NJbJw+FWYXV6bwmLkSzSRY0l86EkyyPIQhEF0b7JoXjjEIN3cEroo22TDV8AkbvIfukro70kS/jR&#10;go0X729xznk46V59THt2DuyeC7Sy3a3sbRZHnLCRWkaV00trlYqoYyKZFYKUj8iE0quMwd07dOLH&#10;dTczi5mjMZAjfJaaQQNJPB8xWtRwwB1dQbEi2Gb4zT21bAoiHFnVtYa6usdz7ZAc2bUEpFp4Wzb5&#10;qY/iP8iyuYsqe9YEhlYEEOt7jitRiK6wxwMatgQ8fkDrYvz47YjYziV4HRLNsmfJFGQQ2DbJ+4Ge&#10;Xr6XK9jndXCoq+qZ7K7+sU3e+i717dgktY7K9eaLQjuJ4JgqyRvqPllhB1qhCNIGdBRxgxe2N/tl&#10;ruD7FeSXDMYVgaSeGjNIlXVx5Tk+QBoyggMajEItV+R1Tke0sxyHyWwduwLeNgOUH2CljjIs0s67&#10;NNdzKHDKXIJZ7E0qY6ikYPVR688QJo8cE0IzBR6GRjkYSvzCuKnyspeCvG4Qifc4cMcckRo3qCFI&#10;t3qUyle9ickc9OSqjUT+t6bfvfszu7219tvbtr1WfXGqJIW00CSOsQZdBDkkyMo8gqFYGpjfcd/u&#10;djYtZz7ZoMM6Ru9RNRnUNTTCSwFG4nyjgTXFgGD5d4F7WMs7C/GanvM+u4F5ktNA1xe5ct7HuGTY&#10;cHI82x7WBG1FKMFchyFWLGhqUVSIkl/U1eWEKSbV3yIjboYGlnWSIkmukRZAPjMKr4QBcMayWQbF&#10;KxzP870RW9TvVpvY9t2UJ3n9LiRIxGvUQ+o1hsi1IyHdVNUq2o6KgLQjDqZNz7eN5vEMqzbHE8S0&#10;KSM3mdQS1OHHwFOeJKRsP0bZAxrKJWlpE67r8OwZjrfGNg4zl2PXorx0EMTMbKxU5Z9jitZZHSol&#10;snOckWE9wiDCBeUCurpM10YBZsuIpWSiT5UbtzWBrocZIUKCkiwRWR7M70C+V2+knf6nPVFVeVrX&#10;d3tLAS2JWROuoUykpG5dtRbSfzPLVvJT+HTmuYVbf+4Luwud82XuS7luEnKpqdVEKFiQBDpWVkRf&#10;IlNXlpSuFXEzTGNfMtjx8Ew+7FV2OHQMToLz7hi78r2HlVy/K8uzNlbh5pJ7PAq0Ei2ZSNnoaD9s&#10;aIEdjxI1w8yxY9fg1zYz8jPTUX26ylWl7PtqmjJSxgGNNLeivpguqPOIgle0xXOCwfD1b7IqAdx3&#10;OPeO79s2nbrWRb8ah1oopyREYmVnCg9MIjlF0spJBy5ERLf7l7PuTatz3ruF2RwFeYMqPK/H0/Tc&#10;a9AHmrpGf8WdCTHz6Pmvk7j2A4vpXHsh2XjV7jYMWxegwTZmfY1cwrHF4uKno8iw+iu4mIwcGxJ1&#10;myHMhi+HOUzShYX97kds7T7FBs+aNtWKFBbCv+ssabYku4zZEcmNzYsSREnyvhPYZZKNa4pXt90R&#10;V5zZ9zSsbmDadoubi8d3ilHUVR1FWgduqyErUEUjYpBqqFOJRtvc0/cEaQ7HZre7YpOsC8tFloMq&#10;MXkWlTUA6SKCpwBG6HroU6xZjV9F2HmVzkk291YCmmZBgdBU6+s3VMq13NSX+Q0eQYrhku7BIiwq&#10;gE+XFqaxpHjGde0qFlaA45gHQooJwaspKqoJZWf3G3sK5sYEORczCTGjfEnnkRHNIFylLJVvW/oV&#10;yejk17LfWHpr7qWixIuuSOQllzo6GVKuNB+c6c1XUHpXE97dv4ZJZYlk/NqaxsVYRlSfJqTyPp4a&#10;lOk8VqMH+0LCHLwaypc9yLKsElZXT0+ebHs8AxWZiuE4vlrrqxyCu1zRyMXLYTL/ABeuqsgFIBZo&#10;Cvh0wjKOO6QwZuD3oQMhJMePDKYDJDnK/tsJIHHIQciRDCqokH4tm1GvJ0oxSKquRWo1fTW43naL&#10;q0kjTeZY1RgHUFtSjRqWN9KsZOpGRUli2igD9RqYM789/ZR2s0DxASSgZA0IKk8NVa5fs4YY6JeU&#10;uT4/Nxu0y/NqeonTaQDwVjrI4MXsb+uhXFDi+Y3TYMlc5JmutZhJAInzH2H2xo2RzDlGKJc3wJpy&#10;KaqCCXYyWI9EKcoRMax8FJzmniKZzxxI3CicHqCQzV4XpVeB3+/9hsthhnvzOtsjaXVoWpIW1UiB&#10;kRgrMTUpIwlKgBwWJOBW77zDaWZkvIZJCq1OgE8K50oeYp9+WAlDtTBqnHYNVse3ucRwajs0rpY3&#10;49AnHtT2sfNyYfTyK3MosKNV3eVXvW2dDunx7yHUGAkkXf6FdtJDsVuCyyymviy+2NI0uU5RxbSH&#10;FHD6oTANENlfGAwjppf3K45WKxE90RnHu+27bbQHZtufpSJI7xpViiSDrrpUiha4ZVIV6Oh1MWC1&#10;BD2W9yWk9tLbuZhMiOBMKgB/4SBpI01oB4ChzwTRMm1vT6qj0GNYbKgXWMrd21hZYfREkzbbWuU3&#10;snNQiuluX2xZeb7AvvtrcWqi/G7FZXzflFUaNUhGtdAnnSRPJVTCAlHq4cjsrJnEiGnyHoOMyI6M&#10;ZULFTq5Y96BXrcnK8r6kt5uFtfwWD3lqY5m0XAEZfy1WhidweOZJNNJIJ0jSMCe7ttS+uF3Kft22&#10;uQvmMTK1GYAZxVeiS1yDyVTTkRU4kxQ7Qy3Eqb7BiQNp63blOK1Gy8qh1N2/GMSqLOJhFPGmw81t&#10;7+PfRSQq++KRpAkBDLbu+M13bajBuGVtFCrBxotSGG+HEH8vF4A5Nla/AN2jx5YhTJ0yc4BIp2u7&#10;A+69GIR3Kt9/UetN4h0NbyLcw7BLcaWkmQpRE0aQ5ZdDRT1YF/mYUorNQKd2bcbvoW9tc9rzdKcU&#10;EUhWSGOpy6rxgIqj+LUy/bzwzOZbPlZMl1Ly7IMtqo82/Hh2/dg2+P4xrJ+ZUkOwoLrEJszHYGMY&#10;1IyeozWqmMHdWbogZE34YlGI6qFBlUi8myLO1qDNtYMqtgwXutL6M2PTSizhvkRK8E1hHOs5McjE&#10;HMc1iNZ3GNY5SOa31LrW82e1uZ7DZ9rVCKSmSNCIi0oCloiRXQRT5QAOFa4kNvvsFvfybe9nDDHE&#10;pX8s1WqZHRmR0+aeZvKOJGeHjodWYBR4liGeYlU4HlFFm+U3UwWLadtJdnmlYyDLBj+T5mlHKAIm&#10;EUdhBcs2jA4rXnWOYkkKRBGIjC+R2A5lk4sE2xo0tNR+RWhbWZlGq7ksgcTHcrSRFZHzbT+TSZUu&#10;Eh9d7So4i1tk9So+LOWDMY/vQO2+k/dH28vd423b+7+3NznbvfbZDLbNI46kqkkzWlwxoGimppt4&#10;xoWOTUupI5pmaqfcP2+7D9+vbDvnsHv2+W82XdIzC0cYBktnHmgvYqqzJNbyBZEb5TSjIymmJc/j&#10;n3/knhTsy3mZ7kGxLTUm1ywJmXY7mVVYX2aY9GkyXBq8usoeNVFgePkA5FiNa+viiDGbUx7Aj4/T&#10;Mhyo9h+g90UvkDqXD9qU1Zc4wbJYHVkWA5TEdX5jrbLIDvgZJr/MK8qDkQ8hx22jFaRCDF3gvEZj&#10;e0UbnD+xO6E7v2Zt5TyEydN4TTXbyoqrLE/Ook1MuoK2hlqq8B+Q36m/YnuL6b/c6+9qu6V1bxax&#10;CYXCmsN5bTySNaXVv4JJbiMutWMcutGOpSB1v4xfDySLJtYToUqhkkhHxm4rpYp0LIaKdUV1lEvo&#10;cqM8sWRAsHTHLHIJ7mEC1Hov7vVXf51vHXavkh4ZV1DprA7zY+aYbt3Es0XGsZjpOvzUIKXKqK1k&#10;1lUxySrU0Yl4Bzgx2kN2+p6MVrHKlRfUrsm+bpsnaV3tFjLcQWt/I06xI8kgja2lUOI41ZmRXC9Q&#10;gUQEM1FqR1L/ACpfeXsP2c+pTeNw9xu7bTZe3t07cuLQXN0/St+v6i1niSSY/lxaxC+lpCqFqLqD&#10;MoKrThET9P8Ab+nPvx78euLS88GPNDHWq658UfIaEnKpyTUOcvTqT/ENIT+nrjyKQyVUWlwrLx1Q&#10;ypw8dSDH6V9r+p36ct+Z12f337QuGAqdO72A4/8ASuFxl6Ssrx28gafHDhmaJ3NEm2loxJLZGsM1&#10;D8eBUjVzBmQtG14iSJ0rqRPo5A/4J61kuIIyTLKqgcyaDP4n4YlSe7PtXOkRg9zu3ZHlJICblZMS&#10;qGnBZyaa/gK0yrj7n/4+m4stUbSrewljrXYEBxEcjGzsNyOK5/S7h3Sh65iu4X+npo287QjMH3W2&#10;U8c5UGXjm3DBdu+OyriKGSDu7bHShqRdQEfiJDj70Xj1tsUzmtDgGamc5elrRYrekc53v7NRsBVV&#10;fb9PWF3vZXNE3e1J+EsZ/wDaxr/u/tOoUdz7cWPD/Uw/b/j8P2Y+9DB6n2mVEUWtNgERfoo8NyJy&#10;L+nsra1efW6bvtLgMm6W5XxEiH9zYRPfHZamjd37WD8buAf/AITH3oV/pBtkaK4mrtisbxz1uwnJ&#10;Wp/j7rWI36esjdtq4/qVv/8AnE/twvD3z2S5oveG1k+Iu4P6pMfeiibheY1vvY4lk9en9ZtBbRf/&#10;AOvEH9PSZ3jaZG0JuduXHISJX8NWDtj3BsG4NpsN8tJ240jljc0+xWOPvRGjHNVWPRWOaqte1/7H&#10;NVFXlqo7hUVOPTkuCoKmtfv44kicB4Y+9DgM/aiftVVTnjlOV/3J+v8At9NJGzJw8RTnkaUx96O6&#10;qK4soP7VVo3Ndz/ToXn3/RePTK6lCRtnQkfvwRtIKOpJOdOVDxx96JpDusxn8+7yld/h7uVef6+n&#10;kY0oi+AGB1w2u4mbxY/vx96wb/28fXhPb3/+562OETxyx96cTU+Iv2FtLWuCN5eTONhYXiDU463P&#10;fkmSVlOiJ1f5lVJf+/00vPUG1uhZoWu+k+gDiX0nSPvagxHe8t/XtTszvDuqQ+XbdrursknlbwST&#10;Gp40omZGYx4q8Iqr9ETn/s9fqjwIQYESLCjMRkeHGDEAxOEa0EcbQhaiIiI1GMYiJwie3r1T2mwi&#10;2nads2qBQIba3iiUDgBGioAPhRRj8IVzNJe3t3ezNqmmld2JNal2LEmvOpPHPxOC1zvpyvunC/RV&#10;VV/X6/8Aq9D0T/0/RP8A6fp9XGQvGmNKr/X6/qv1X+iJ/VU+vra1i+/sqLx7f4//AB9vWhb8MLxx&#10;EgihDUyxqc7lf0/9P/Z/7PXMT42RRYL+VL8omsgQXEbkuWYVs6FVxgyPlzyXorOzO+O0CKoozJGf&#10;MVZH0C5/v7OcqU79PN1b9ve6nvdtLT0aVGmHMgR3LyAkeCreEPWlAQa5Z/ru+ljuyO/+kH6cN/u3&#10;hLt2+lqzuRVTavJZqOOZCW1KcSaZYqe/LZVqbVOq8tW8g4lFx3Ir+JOy6zNWx4OOwZEKrvZsuUy0&#10;VobgJYeHEatWitfOXjoXujGx9rEapyaRkc2JYjr4BiVYq6IexrFsPudhDFNQ1W0lYJHy29tilYR7&#10;BE/Y5U55Ry9UTd4bZBt1qkMdxNDIY9HTk0uFkJ1SI50syRqQdCkO61FDXO0k7w2fa7GO0hu9YT5q&#10;sMuGZrkM8uYBoMUC3+f6Wg6PxDJcD/neb0sjPXZnYVmvs/8A4TZa+xDM7DGzQNiqmeWQ3U8aJImC&#10;iyq+FJlAIksYno1FIBqTKGROw+pc10usHZFZV0BO/ER1wIZWwGQiwOieeu+8za2Qov7pJQmCans5&#10;/DSGzd5Wu93dxabfMgWAsrOx00eOgKkEE+bPIE6Qa1OYDte4rfcpX263eMXKUmJbkAMyDqUEAOvK&#10;hP2ZyBpb6to/IbYnWGjytMFjyMm2wx9deBZr++fXSMqm5DCycpMbq8obgGN5XVCns+EGlllnmKj1&#10;ZGVSD5FTOrxRwZrGt4wZ8ipoIkSgpBXUs8ywcUYreXTHGsmMCRYH+INelyM5RSFa0qemG/8AfUBt&#10;fU7PcWt4z+WMRMJUd6AkZFilfl81dAOebAYZ7n3debVqWR7cQopYu5K0UcgwahoPMfHkMjhI122M&#10;M2HIsrjxMvtY5ta0ELL9i2F9sXZVnh2JMrccj102frqk2Bj/AMirJPr8Xgtu5TjPaitTmLDMSK5P&#10;W3PYFDZ14sczWx/8iyKo+fIxaFasxPIKqAeRG+EJzoN1X5L9ikSIr3zjCRyoJxAKitXo9Qy07sa6&#10;W8TcahXmXV5ZhIVBoQGUB6IxKUppcCuqhriNw+4lleLNGlqiENpEiqxDnxqQ0eqhBUZZ0OEboKDs&#10;Cin5NnmnsXYmwcA2LU4ezcuYgs9qYHtOyqmzXZZMrCTcJnYBB2TTjvYtXj9ac8YUiUCNOeZpnPkq&#10;WpC178WVl1Rt/vOlWlOtbeS8wDLxSrkRILqiLT41VkO2rNImQwI2WEaqE5WMe9rXL6ebL3TJPu+4&#10;W19LGNrKeRwHKCRaKCmuigMrnUpBbWCwOVTrP3vHDbC0tre6M4BYoV8+kV1FiFyFTUGvA8yMLPHp&#10;vlpLziv1BtLwYo42FzsNzGLda9x7V0p+w8wlWd7HyO22Tl+WxUkZDiuOw7y6KasKUS2Udx5fx5BG&#10;M59a7PKZN7jiXx8vJSjkfdo1ehI8LHFGZkxkCPOS8ORatAy5EN7xqDqaZz3C6U6VRJJt0uyWdlcf&#10;py9MMukmQqRIVGhCzMDroFNGatVJUk5jAq2927wLcbRGmploC1SzUI1EaBmDmPKQCBRueHZwTw71&#10;/pjYrcDqfH6lyML1wOTldrZZHa7Nh5CMVNOt3YyXBZITZXY29ZUWYY6/dUEUEYQpCFe4qco68z/G&#10;cciWUvK8pmQ4VZAkx4xMVdS3mTGHOMkY86AyPbx5kY9qd4WhUYXNe5Xfu5VHesbh3JtKQPo29BfK&#10;GVpFVCNRorGgNdLt/CvEUplgTd933l/DarBApn8pbqa0UsMxUFTqpnzB4Yf+p8bsrvJFSHWepMMt&#10;bfKr6mvrmr2wfL8G18xMdgMl0uN2lTJxO3BltZj0Mcth43yWkYLtMaxEa8fqPEbyPhYVLi0gdenu&#10;Y1IZtPeOZOsKHOoCy5hKsdnltLNx+NCgy1mNIMUOHJeVWCT9z+Ueoq2723GCEWVxLDOsbaRGFcSR&#10;CukM0YGTDNfmoa1yywYte8t4iWV7W5iculQHQulCATo0uCaf4iKDwzxMHJ/BaduiPd3U/eFhAn5a&#10;etyjFQNpcevtZU1ZHaC6FR4AJbg9nkkGOFyLLspoGNKr0IkUSqoWl9/5oHqKywtqPUW58qLSz62L&#10;KnYzltCWkxwig6D5jNjDJN5OCykpGdCc9VawqdxO561uO9LCSSWBO2o3i0BX0wmgRk0EnzE0Hyae&#10;Omgy4Y0TuS4khfqT27M5P/htqOdQqnUMgBXhXVnWmEZJ/FtSmvqatvbvx2bhmRkv6C4orHSjX5jl&#10;+HzndMbXIclPcVrWVEegq2yCSwQhTXHD0AcGL+301pPM/MMlpskpp2O5ARqxDWlzIyudTY9ANFq1&#10;caPc5HAnMiz6THUtTdZiRu0UwRIBrXMcRWox3D2ypL+j9GkfkdFSIdMAaVYEa1iyFVr8qhaHiIlL&#10;NetuC3qXkkbazTTqGZyrmTU0yGoUBJatcSho/wAe/jRq/I8EyzDsJw3DZWI9OK69l0FRODbYxDvY&#10;camfDp7WLJN91ItFAYKK23HOjhmP+aitOwa+joXl5IuayfAs6nAZc6a2PXSMmDkVjKgyosaKjrql&#10;sA1cTiGCRXMQTZMUxe4FysENiMa/0Wbua8niGi5itlBIMhzRiaEqVRQQciQymhqQwORwRivryCWO&#10;5ScPpHlDKTQnnXUK0OeYpXPH1f4CYdSZBV2OL5znVBjFB92vafB66roRwwZVbEJJq8oeW1jHLNsq&#10;C9I60GAiDG+evcld/rex4em838DhukrkOnIFPOSIVuN1GI5DVgbYrVw1C6CsW2pBy55rSvm9KsOR&#10;TtRBk6e6/wBOI+6rlbJ2F3al1U0AWXz5Z0PlKnMUpWi5BRWuCy73vEsKRJeW446i0b1OYNRSTIgj&#10;wz4cMIfJ/wAeuyjQquLj/lHm16+ROtT5fZbOh2t9e2f3WfX3MY+P2NFkVPCw6XQXtd34vxInxmgK&#10;SH20jORqLWp8y8Nya5iQsV1dY5FbW562FiddJ2FTNschvLCc2OCBHgSXANObSxHdpASB/ILMAqtR&#10;GsV6Nrbvy7kkt0u7BJWoKaCF6jHI6VdiQtOAYFgRw/iEdv8AuefbIrkzy6umx1kRkLQCrFeJFTU5&#10;H5ajCXmfj72DTYzKLlHkhQ0uP1rHyMll0Gqq6iFFxGHQFl5NNhSEsZxKG4t7xhiyDxVCAVcQoUY7&#10;rXiR9dlUM+Q19Xmertj0mQmMMEOMSshXFXjUSbCNUXEalxqlNOO+F3QCIZkVswxVK1OtRuVUeT92&#10;bjbX1o0GyTPE2RU6AaNkXViR5QMiKNWtcqYYW/e1tfbU97YTxawSasSusA6qMxA855FmVQATQ4jN&#10;mGldjYxhdnmemN+aYzTWcfHJd1bwGST4xtPZ2RVV/Fy3ErjNdwX06DW/eY1eWXDa+yfV18USJJaP&#10;vD59Hn37U/8AI/i/dIn8x+b1fwXs0fe/kn3PtfO/kHd7P27j93w+38/n37fV+308/wBx3/6r6P8A&#10;S7fR0/8A38fU1av8FaaqZ110p/Dqywt/ufc+h1fRL6PTTq+anT01+WvzctXy/wDNTPDaf6ZeY/xf&#10;tP8AFxf6K/xP4n/MN/IMz7v+mX8f+6fav9IPt/f/AJr0/wBn+QfP/j/a/wDv3T+71//SserxkNEj&#10;iEViR2QgRCRuypUljQbCBdJkGVTDM03U4itd0v8A1XhPXQE15DYxWoktXKeaQa2WsZddJoCpy006&#10;a6agk0zpiO9s9qbZfrC95dmO6UKSqEhnAOa0DA8OPH7MUK7FzqXi9hItDY9MlXF1ZycmpMu+6Dql&#10;we5kNPXXQsZpqSN/HZ9HJpkjhrGyozT16Neo2se7lR0KIiOc0zxvAJPdoUazti6uojk6E6egjndP&#10;0/X2/r6U3XuVUigaw2xY7l2rRjrBfToRaMKhkUF8mI1VJpwxO5e3LS5T0m0Xd5aSD+Ih051qDqFQ&#10;eGGhyHY5JhQzx1QX3M6QeVMJbzS36yZaxWV1bGlJZp8sUuDDj99qocje6vUvHHT6Us2CEsVpTqQL&#10;2v5UQRvV6jevKftevX9GIqc+yL9PUI2zftyvNx6dhaRS9NAAzFaEqPBF0fxMGAzIpUjPFfbYi+3u&#10;93m1yXjeivdTGaRiEEhJqGdyePIlqVrhHRMitckkxzV440+bURokaJEPFho0keCztp0R4AhxDq18&#10;gjHp0dZB8K5yKi+tqNiRQhI2YZ/cVw3jK/hHMb+5ECx7URpev2Xjj2/wT1Hrh9z3TcbyGXZYoenR&#10;lKCpBOR6hGeimYrX8TXFi7OrDaIopp0uYeoXVkCmtQBkVrkKZZ8fDCFnlNa2FiJKGJWlGg38xxSV&#10;+H+5rHlsXOI95ISDIjmI5q9CN4TlXc+iUp4BHncjwDYJR9xGM57JCtRUUx+XKrmvbxy1vCqqL+nq&#10;X21vvlutkOjPJM+oJqNOoqHMJHQZaTWhaoXUtBXPaLaZ753WGTpRZUHCnjXP+r44XRIWQVdbj/XX&#10;WMqZZpMLV2R5ytHZ1VeSSEsWuqWBYkcDxva9WnIkhjWOH0tYRUXGwqIEdfkiezokqPraJ/UIEh7U&#10;c9whtRvbGbqRyonsr+V+q+n3b/e/cN3bjaJdQ6OoiqhWkiU0VWLV1PHQqrfMEouarhU2N5ZT9WOc&#10;ngDmSK8/uPH/AI4Nq3a+aWtfXY3PK9/2gJOiUaMEdrb0YF/4CJaS5CndYTqQbHBiSXqshsLpCvIh&#10;MRoVIQ1EYoWvVWINhAhex5Sq9yjd0DVOWtVFVXJ7+3Ppwd3uZ7+wtL68QAl2SWYMqRhRrGpxkWBA&#10;CmgJbSAa4MLe3kkNJoWfSa0AJofH7OXwwAi3U6wta2NNsq4ZALNsINpkay4wKscREnR+maFUQtkM&#10;gWLGcxqOcZGoi+3pOtjuhR2xIo0rgx2rGBGYjGSGwysUIiRBInARIdisVHIvPHt6tzbpYt33ZX3B&#10;4715VS4aWrG1aWFuppmYEBnMbFl06QGrqqanAwnYL+7Vb+9hjnY/xOqkHmMzl/XiV1XZTM0yaZlG&#10;Vzm7Ps8geHKsjyWz+7nwmdm9HPHkNxT55akLGbkF0XFpqTQviPjDCYnJepyOVdQu9wcjRlQApCgc&#10;UblUivVrGm6hPRqteplVHIntwnP19vUkuI9uS5h2+8fbv1e4tuvFG6Dp6FZ3j1umpaqmox6iXqwV&#10;m0tUOrPuH01vPFFAHjjJUaRqJoSF4cQcjX44VF3X4/38frbWww82W5FhoMkr4F7Wxh45FrI025nY&#10;vHdewCz45YwMcEhIPe/4ppToFzlEvWmxyyXvMMYYo3tcoQhPMc7ue/S1VKJj0Y1WKjunn2T2VU9R&#10;vRZWWz225PcXklwxLu6WoSJODMWqWLsdJUEqudAoJyLNO623GK2t4rRjcrL5hozUU4kchyrlhNxs&#10;bw6kqKa/t8pzGyhSa1MnvcjxfBq2DDgtO8UiZEDCvrKOS8sBToz4ylUY0e1rXhG9EVr9U4z4yPAv&#10;7pYhq0SjE+YxStY53DRhc18tzWIrlZ1dXSic8en/AG/YpfW361Y30VtY3OtmVisLnkW8/kt41kMY&#10;1qqgnqBKkGj/AHO4tZLYpNIiyHLSxAz5VB5fswY6rwwWTyYmWV54dVheQW5j3kWbcU+DW8ypJZBj&#10;Ec62uBTqLX1c6zLEissRQ/jLLeZoGlVjkb4FUUcZr5bAz2vJ2ysgr/dPFcqTGjjm63xVaInurvZi&#10;L7Kq+tt3nnk3C8tv0t7ixljTrxJONKo6KBrkTJlaRKqEZmkrmRSpELvUO47Q9sLwy9uW9S99cHT0&#10;3BoyQyOW1aM1FHWmmlBwCgyqtsRZRmRI2Azr7ELGvon22uQ7DjENDxrOK+I/CZl7kuODgRcpBNva&#10;ZhRAh9w1mRvUUYmN6/SemWdJCGj5VxIkRxTZriBdIEWLOlBawRhzJPbUaAgq1XI1XC/u9S/pwqwa&#10;3mu4Llp7CwlWGmouAyLQ0RQS1H56CaAABiGrSGPunbNvdw7/ALb3VfXFw1IgkjuVKirhgrSGqscg&#10;wByqBiV+Fae8mdhyDUeM+PuAa7upeCYOg8qqsQsajNNf4tbPnzaRcQpQSFsnZBmsUwRyP7dojapg&#10;GPcMhFKwplZpDK9ogQIFhXnGJ/CQplkKeKSrl7JiKIYxAE4THERelrnqjeVTlPUcuVi3OaTbJt8u&#10;JopEA6jONAAqKrGgUAqMgzOSAaA5nEL7z7ou+5LhLSbpWUVSOrC6iWgpXhpbmaAHlU0oMSK1B4C5&#10;Vgdd/NLvY+2arZVRPnRY0a4yfE9cjwa3xeNHAG7pqsc+0lW9paRbWXFryqyXIixRnMrBPcN3ozoc&#10;qhWUiEFpGtiy5Too2HIZkclo8PU+ohyQsY1DCT93Y7adKeyPVOOXJshddvX+6dLp39vpjUlUaXRE&#10;2UyxykdSqIBVakBqivHEn7D3zctttrjbVmthIAQgcqruvBXPEktxLVJJ44YbzC8OLbAqLPM7fVSb&#10;nI8TxuFlN7bYrW01rdUet412hP8AVHKMZvLOSb7aSQ1YK3IJ7nF/zPhCcpEGuUvpGONSSXtT65I8&#10;Y04sUn9gBxEUE4kOGRqHkDG1errcrSI3qT3RPUBuu0Iu87LcJbmKW13K3LBFZR1ApQPGJHYjSCak&#10;KutalMgTXBO5be9vnF5uW7Wzq5FYw48lT8zKDkCPIGIFWNKnhiCNRo3DfIEsnBMJj5HgWyP5RfUe&#10;FQMxrO9bZtU2tEHIcErsxzyHIfQ43LmSR/G+HEFLgKZQOb23P6kWcmFHc9O1NfEjSY7xOIM7xlif&#10;IE2W5zDox7IhCM4ULnp7cccc+3qqLXd7xU9PcbZ19xSaqgRV6vTJiB0nNwpr1AOLU5UxJIBZmCGW&#10;3kGmQUXzV+ajUBHI1FAOWIYVtpl8E8iZIoqTIJ+OXMCfJhXlZWWNVkJ6GzNiQIU6hfMgS8rhQJ7i&#10;RrONEcqvV6vI9o1QyCINLb/aPjzbaM8gina6VBGwr3xXHQ42nQ6dPsPhhHcN6l/d7e3oduHdGxL3&#10;DFe7fsU6sUiYJOSqiVUKHRT5q/MlaleGdDjeba5L6Jomn00yOnM8iQTxFCOGWBOXbE1guwCZLhGq&#10;pzcZNQ17IuF5ldTYY6+/ZS/a7m7q0x2V8iNXmu3PnwIrjyWQ+lgHvK1HclN1KrKANhYTF7hGIM87&#10;4tM21WQYLwhCiRmIxzpowK1epV/b+qoicpKu0V7k31dusLK1YIeosZS9exkEUiSFxrBKvC7Eq0en&#10;zUPDnFb7tkW8TF7xmYODSnE1FCCo1BgONMjz44dbVEXMt2Z3g2vME7tMK3rbDGcATMdprhdZQxr2&#10;utZ97UTMptppoEDBbi5LL4jDC95vZrAvM9UcIpBALYT2PRXwGDFICpRMKqmMJHl6YyNckJzSKioj&#10;XqitVOE9uV0723Hdl2Hap2dE3QzCEiNyh6SNpWs1dV0QBRndQQQSW81METZ7al3s3Qt9UbE9Q6R5&#10;WoM5KDLicq8aZZYQew7QiYbjvfnSoOYPW8pLocb5oIpKnHbSRX0I6+6fIjOy8E0YXtIeRHQsUgiK&#10;Uj3FRjFSr2CkhjiaozSGNGxVb0EQTvZHp7J1Na5U5RPpz6q1I7m8tb2/u7jqbZbyElQ2peoBUg5m&#10;hKg5kZ0oTywehgjG7ysAOn06av8AlFAM+f2VwwnYnSIBilUjxx5YzKBrnOGSWo1c1HoR6qJz4/P7&#10;nco5iKnsnKek5YlgDZYVyGae2hSmLOVyERnySiYRoGtMzoM54io5vS5yMcv/ANV7ept2q+475NZb&#10;1BZsva7IYkCjJVQ0Llh8ulloxK+YCny1ISsxZ2lq6Xt0plMxIDMPM1OCg8edPjh8y4LsTGp+G3dl&#10;idlj2N5liLbjG5VZLrj2kjBGTJEVLSUfHJh59KiyYr0J84UWQYLepB9lVf6JLmlcIauAJicJE/4Z&#10;TERyFM1zfj8s6XKaG5VciNVvKr9EVPVpe3nf0frY4d4vZTAWmBmESGiRsrNIquSCl0o6bs4YhQSH&#10;IOTDeLS3u9MUljoFVFSCMzxplkfsNB+zDg6Y2qtVdxnXN9aNhS66+lyraNU1d6cNbAkglFQcSc+T&#10;GkwMtiQmxZkiWEhmC/76s9vSQyvHyvq0hWh7MEaeWKc0mokGDbKMJASXRwTWJ2o7ZPxu3JMR7HjA&#10;56De13SvqwNk7r2jvHdLl9hY2ckDOpo4iQorE1AVeqqU+SKBPzDTXqJOAe69vWcVtGJrDVtERLaI&#10;h0BGSKGUhKi6YkltLBaMeJrXEuvGfyDafa87LNdwcNiZrQ0V/R42HY4Ku71uZ0wNlXVs2bRyVDk0&#10;KTjA7sciho6GBOBa24YyWMaTH+QnoonBHDjtyKnpn5B8WYU1rDrGRiHNEYwgn2EBz5CvASqYqvYg&#10;XcdlVbwiqrkl133GIpbyx3e6tYLae0iktxIC8U8lQgRJHVYl4NrLeZ3UhajSMV33B7e7Pe7XtT7D&#10;vBgsvUs/QWPrtrCNWW9IZTHAck0yKyB9JJqaYl/qXceX3+e5d47eQOw6jSNpm+tMcqtS5vsuwyOk&#10;pqvI59rTWkfXE2KuLRYF47Ppbe1YnsmpMSyC17HlCMUdyQxWTjmwCXlQHIshh2OS0AViQSnnxo1c&#10;SHJN8uEAMZa+ygzbBiAUsWaROBIigTpI9Vh27fqnakG2d03PatruNjKysYkKLbBQQgkkZYyAV1kP&#10;5CoR/loc4PD2l3ROdxud6gU7daazGluxjgmOksAzKGiAJAAYKTq+Y5ZTX8nLPZnhLD0lspmqNQZv&#10;qfUe8o8fZGXnxTDLrZE+tvaqphV2cTbzIVyGqzrHcWs5tssK5xyKrRzlIGyURAhaxHVMmtvVkYq4&#10;9m8gqWwsIp8fh1mPU8KrqThiGFXtnTJMivnfLQYnncZ0gkg7yIZPZfUha+WztluZgILKZiyaKLEz&#10;gEm1YigEMJDRxlqho1LKqjIR637Q3i3mTcrWxZ2d1LI3UmcdTPzsqgOig0+ULRQNPLE1tu2GS6mB&#10;j+3jkwBgL3auIYTZV+3r3Ye0dn5fm+eQrK7x+bcMwygq4eXY0bHGy7QVI2AtVBp6kEJ1edVVnoca&#10;zz6jqJR5NnWhtMgyMt82tl4hJvWV2FU7osODWjryZAGSKbYzzSJTSGlEj9MdGNajfZYlY3W43m/z&#10;7heI0tpZI4RpSyxpNKFQrFJwYLEFAZCulnkAFdJxJ952m8g2i1tbGFre6mIRuCFlFWpmBUagCV0+&#10;YaSOeI60mAeLm9NxQYuE0c/LNdeOun67SwM4xbeUPWTM58oNuQbrJM3yW2y6gwkEGxi68waup8fn&#10;CraaNYgNfkkIqmGvQ546y+hZBWEkyrOR8mFHr6F9i98kw724SwPJFcE6YGNxVDUx443JFGR8YpHi&#10;VHNUfoiO7O0902vu2LcdoaG1t7QM5R3qgVqPNoji6hjLqQjuK6l1Z6mIQuO3O/SmwRbdf9XXJVzH&#10;ANKqoQqpYyNnQksCwBHMUzgpF3J4lZrprdoajW2raikxq7ucx2vAwq2Hj0661lqC1wqrBd66pIUL&#10;LN65bS2ex8htJUF+RyYDL6LAj2aOC9s9WIjZeQS9UUtbkmb5dj8OETIJMppJWJ3sphcml1pQTxsl&#10;4sK2sqVxQxhshOFEaMLVcxFeRfZjt249j7r0HsoBHc3MUVoXkBCrbEZSHWjK2tiWkY/OallCFcOd&#10;y2XuDZLi8tn29po7eaK4QJeLV2c6yQhABKVo66iUyFcsPl4RQ9F+e2V7P1x4zaK3GG5haIqdZ2L6&#10;vb2FxxY9oLG89jXWtxWmK7dXG8W2wIuR3E4+Vtm3MiZaSxCkOCGIrGvVDtn0eUMNV00ivyGynRqG&#10;9qhXRHY9j9eadSANFlQpdzDbJnxiSZT2iQCGOx716+gicemG3duXW0z9t323SrHcQ28sDlVdnkR5&#10;nZGcjToEi9Ilwp0qNC0B04Ibj3BLcbN3BAdmuIp9xnRi0MxeVWQRoykIvlVQjV1FVJo1Dxww+G/j&#10;U2jom913uLYZ8i0trHVS7m1ZsKfrnEjbk3DtCjgbWyVs6uybHdc5F/H8Yth45WwzWS2i1taSGBiA&#10;HJi88N9Fy68ZZTgLZYZNqplbjx5Hy4WT1rPlDESvtiiPOAbII0Wqgx2ufJQbnyitacaiR3Y9Te33&#10;Xd9r687WzRzRr5WS8eUjzkvWOPSoV9KsA2oAkV0tUYid/cbtsb7tsku5X01pcXKnyXJckB1dQA3l&#10;yJKkCgAB+YANiyQfizq/Ltea2zxNc+Q+Bbdwyy8gMfxuHh8zRt6gokq6TNsArrulxC+qtH39tsvJ&#10;rNwoGPyDDDTRClr54pDgJPTZj1zWtvLqzdmNWcdnJZVBqUDk8ytSA6GFsO1FDsKxi18irWO1XMNK&#10;Z8pUK97uVaik7PuHcX6DRXOqdtDaRIKRkDhwKV01V9Lg0ZtJ1AYFyXO+7Pu/Qg2u4ksEjd1uTpUq&#10;xJPT0hiZq1yagFQMhnQ23fpHKb3QWpMMieOubYzlOBwome3GQreaFx/N5eU115bMy7CZee4bmJYF&#10;nWZ+K1KNpabH5qY/Hkw48Qadois05hbBmQJjCYXgeVTam5iVFVDtD1sTHYAKkn3M+Qgq5NpIk3Fh&#10;ImoGRGJMRoxGRzelRM4cw23e+69u3BLux7kvo3kunE5Nw8bMjgaoRR10WhAYFGyBKEUNTgduEdr3&#10;ZZ20vd+33dxbyTAArEySiqNQyII30gDytIp8w8rEEig/x50pkOGZVVVON+TvkppvXux9byNwbraa&#10;vv8AY+wNj32VWFbjeNaQLn7MBq8RxDEsSr4s2FZUtB3bCVCQM9pY80jiN3ZBfSq+BgGSSbzGaFb2&#10;mVb4EEhsyiUFlPGIMVtW+mFPiTg2sl/TIlEeBzSojQIRFf6Pw99XE6dyx7htyu8W4RiC4hJgleNn&#10;UVglSNmiiQZsVbTKopqpqxttHbeybHbblsXb1i8KM1Q4CxnSP8T1TTpFToGQX5qZYDazdcbozzyt&#10;1tkur907mkac2YMGrJOZhiePeV7cxLFJBrJaTIoefNxefjwsDrAu+018QUqJIqnDkTiRyMGxpi/I&#10;cfsLB1jL2BLdCg1taGdjsSG8FTj4xRyypeT08r7U2S/Ip5pvQ/ukcE7IyME1CNeno0O722CS/eC7&#10;jcTRnVqZWDEBtLM1AWcqQnUYkOBUitaqdur3PsczRwW8hHVbRJqLGSjEAEayBGQNWQqtQTkRhHTt&#10;HbUxqmtqbCvEyAuUbDssgXGc6y/KaOyyDZF0O9PWU+oth4yzLWK3V9XR1YGkNHYsqqWWw8t/xytI&#10;QCue0QrCPSwLmD9wLUCteL2rvyTK4I7JaaUF/wAegkV7GgfPinCA87qcj3FURBsJ6HT9zXdw15cz&#10;GWMzx0BiTVUgxuNROlUDaWjLAt5SFXjqEtvO7u4HFv6mOT08chppodXlNCp1Vrxy0gmnLLCcb4dZ&#10;zZw8hyjL9c52KFKur7Hmx9L5PryDhebIGhos9qr+Xc22zqkrLO5JjtxRWU+ux5h1ZEHBiyopjRjj&#10;UdzOxPHrVK60bNggAM6WNnDl5FLAANPGNMHHG2LWEkx4gkYZHuc6KNoBNci9Lmt9ObLv3ua0s+jF&#10;uFokLsxMclohMdVGttSyFAarWrKwVxmDqylNr7nP+lq81n1HNNOpVGrOmYbjUcMySSRxGI/a91z5&#10;Z7T1+mX6+v8AAMmNlViB+D64ynXOmqid932fPgVN5lttcythCxQ97YiiwZUZDgyAxruYSMRjpCPJ&#10;6B92oiW98c8ixqIDnvyn5KOvJkSWGPGiggEJ8mo+VWwTnOjHQ0Th5+Va0g1c9Hdl3esMNum6FZtz&#10;anUaKqsyAhHbSlVJXLUE6YqCBpJoQFt3Ze317bXdtalrctQBgoClqsFrqocswxrRacDh0G4rsiXp&#10;/UWPpV4JtPZL40Hx+mVcJdVYtlVSazu7iXnQ64OO7NLieYZpTU9J8luQheBI9V0IY0CawMYpncQM&#10;eiV0m5ycZfslCaJkMywroNhWS3Q60Ec9kfIIDvhxGQ2FINzu11BVqcuRqK5qqQ94XsEW4XEVsIUj&#10;geRBPMhQyFyEVWYAsBTUIqkMvlJBQ4J7v7ix+otIFkl9fUi3MdSizEUBlC1EkQXUCj0GvSc8sNLq&#10;Wfvq6yRMJ0XY4/AzjYOPZPratw7bG0sAzTFoFplGRXsHBq/RueqmQ5LIvlg105GgsFFZI1VaxxlC&#10;Iwktl04NG3HvnDspsSRcNrrOyxvFshrZQxWqlLVR6+uBAmGn0NlBY5lrKBIBJjqvWJvS8bVe9re4&#10;Xel5st3Fv22W5212p1GljkDj5tfSCEUqQEAJIoxyOmq0PvBLJZXUf6q5DxE3KxjpRUGTqIAwR3GZ&#10;UcHyBNQaSV0Nr3Y+bR9ulqKrHaCFIw+Hd6zxHa+8dW7zpyZDiPYFneQ7Sz1bmsrtfZ1r7KkHNwOr&#10;tqm4p7EIUDLd8kUhzXCDR07aUl0Sx/YsFtpGsCISOlfW9EeRHCOLcBj2Ynf2mk/4kLZBHKjfd/Sn&#10;rSP3R3i4njsdus4P0zp9PSAVkYKSC8bqQQGZlABB0tmdIBwLl91dhF6ttulm8O3G3RYi6CNnUx0S&#10;oFQG011KrEDhU4hzKzzyNt9iVusMHwOos0Bl5Nb5jgFMYNlNyvOBWt1R5BkZ8n1xZzsNKE0y6WC3&#10;7VLJXVjRvKcccLZDvSAgxcMJPJZ1+DiPb3VnU4/JeriSrjmP8jipWjnmHLqKiojlIUaDYGGxX903&#10;S9yEcjbd2XdqL/dN8vPT2Wg5dLziRckqKEKgrTR0ySD5QCxJ07D7o7R2h7yTa0uJL+aoJapjMB82&#10;tWAIZ2cCpqTyBNKYl5tup8wqKFIq9k+Xtfi2Ga81fnOewkrKkeO42IgT1C0WRS9s4dXXGL5hlWb3&#10;nx4ljFlPnZFJRixq3vhUsYcaM5uZnhht218tcRLIyDSOZS6bC/NXA6J5Jz8SiY+QeMYh5O43SiIe&#10;WeVq+J2qrMFhoYc7GkFIQfXVvMtQ9y9xx9pd+XPfez7Tcx9uXrLHuUdDoL+VVvkXSo6haokAAMj6&#10;npquHdOaPrl+mztf6t/ayGz7ca3g949lhluNnkNFa5DKZZtsmfIBLgDVBroIZ9J1KjOr2nfiM/IT&#10;mcrLabxP8g8I2DhtVm+P1WY+Mez85gzSVuaDu6OLkc/Bra8fUVMagucoCaTcY9WzxhnuEGUwvaWR&#10;WRHW/wBdZ113WwLmonw7Wpt4MSzqrOukhm19lXT445cCwgzIzyR5kKZFMwoijc5hBuRzVVFRfXQ1&#10;rc219bW15ZzLJayoro6mqsjAFWUjiGBBBHEY/Jzum3X+0bjuG07vZy226W0zwzQyKUkiljYo8ciE&#10;AqyMCrKQCCKEY6Q/r6Z/avkXoHRkyjrtz7p1jqidk4pZsdi7DzjHcQPeCgljhmvqWXlhBWekY0sT&#10;HIPqVHEan1VPUW7g707T7YuoLHfu4Y7W7lQuquWroDaS3lUgLUEAtTMGnA4sP279iveT3ctN1vva&#10;/wBr973+ysZI0uHsLSa5WB5QzRrK0SsELhWKhuIB8MeKvH9f9yKv/sRfTWUnm/4ZzgOOnl141GPY&#10;SDSFC3e2s3vEN6oyPFVq5EIjHAjMa1zHNa9j+UciKi+oXt3fft/d2lzNfd42HXupWkkRpkqFfyRx&#10;kHgBGqg+BrwxYXc30v8A1JWN+LSH6f8AvNbaziSIN+jbhRiubyVEDAh5C7AgkFaEGlMeM+nP6qqq&#10;vsqfX/b7/T04NZ5MeM2Qha2j8hdFXjmEJ1Mqtr6/s3DGjBuVSNjXx3Dby5OFXhF59Nrvuf2qaSy2&#10;9u4djJcSMup7YoFULqV5HFENSNNSC+dK0OIjfexHvzt1it5uftB3ZBGZumDJtl+lWIqAoaEV4Hhj&#10;3n93HC/TnnhePqvtz9OfSQtPLDxSBw6z8lfH2nqgG6iGnbg11AfNNFN7MApcgG5kAUga9b+UUrmq&#10;1E6OVcCffPa6+ma3Xd9li2uGYFz/AKZGlkRg4VFA1rbq/mklYDqt5UBTUxklr9PH1DbeB6f2V7wm&#10;3yWKiqm1bg4hSRSKuVgI6zIfKn/hq2pvPRV++v8AsRf+1f8A4ekxYfkG8DKtz2S/MbxjaQfs8YNz&#10;68mEaqpz7jg3kh/K/wBOPRa47x9qog7r3BtZJrmkOsE+NYoGGZ40y54eWf0f/VpfRJLb/Tt3qYjw&#10;LbVep/68S5Y95/2/9i+k4v5NPx7jVRr5gaEcqey9rO6k7V/T2eJXtX/cvpKH3D9o7ddDb1Z0NK/6&#10;WZssufpcsxl44ORfQ/8AWRcAGP6eu7KfG0kB/Amv4jH3ofH/ACN/jytVQRPLvxwK13/dn7HxSKNO&#10;fr1rZSo7G8/4qnPp3F7hezMrOZL3bSW5mzcVHx1Wwr95wtH9Fv1mbcxMXsH3ojACvSs7k/8A3uuP&#10;F445VOeP8Of/AGIq+lPB3f8Ajt20jYYtu+Guw/lcMSAXONJ5IU/K9PQsKRZyzEVy+3CsVefSdxce&#10;we7skl1/tiRzkBLHZqwy4UkRWH2H7sEofan60/b/AKjnsj3J2lI82ZLfd4FWn8RdAFHwNcaFevCq&#10;1r0ROfox7VX39vq1PWm8/Hp+Ozc0Z06V4y+PGRDKzrWywvFseoiPaVF/u/c8BdTn/cv0chPr9PTY&#10;+1nszvbdSy2eyYygkG1uZIwac1WCdUy50FPHE32T6s/rU9tmEa+9HeVs6EHp30s9wAac0v1lHwAp&#10;9gwXvlqiq1Cq1Ed7qrk4RefZOp/KInH9eE9RdzT8AP47c0BcnxvDth6nsCQyuFNwDZF6QUIip0tI&#10;OtzZcwgEYjvdWuZwv+HqGbz9NfZVxDbwbdu+520vVqCZI5wc66SJYmbTyGl1YD+LHUvtt/Nm+r/t&#10;1Zpd+3rZN/s7WHUyXu3xIXplVpLM2r6v+avHOmCC6yc1XJpI4+yQlzajrBNIxXM5eN5XK1RPa5CM&#10;YNV914/r6rm2F/002pIzgrhvlxmuNknFeCujZvrnH8mQ8lysQYVmU19iLlXh6dSoD6e/CJ6gncf0&#10;/wA+xLAU79s9cjUVZrSeMUqFFZIprgKAzAMzRqq1qcdOe2H83j3i74tt7vx9LMW82e1wNcXsm2bj&#10;LEbeBVZy5inguHzVGK+Y69JVanGjMNoYDr6ZjlfnGW0OLTMutY1FjIrqeOCt3cSyjjx4EFSp23nK&#10;czGIiuREc9qKvunMZcm/6ZvyQhIZ+F+RGlcjGjXOjsyGnzjFDn45VjVbArMqAN7+ET3KqJ/X0N3H&#10;6efcm0iWS1G13UlaFUuZEI+NZbdFp/1q/vxYfbn86/2KvxCe4/anuixZlqTC1ndoD4AtNbMRzrpB&#10;+GFwpkRfdrk4XhfdFX6c/Tnn0pPDb8EHmFqHy40TsjbL9Pv1lrPY1Fn2QWVDmky5lT2YnJ+71tbX&#10;0sjH4E40uws4wGopGiCJiue53LUa5rs3sT7hSb/sqbns3Q2xLy3kmmFxbkLHFMksgASRpCzKhRQI&#10;6EsASq1YNfqJ/mqfTd339P8A7odo9gT9wHvfedmnsbaGayEKo13GYZHeYTOipHG7sdJZmIAVcyRi&#10;87el3CO54/VPb9eV9l/RE9dkDG+yf1T9f9319d4E/hj840aZDLzDAB7k/Rf1T3/Vfb25/RPp6EI3&#10;lOefpz/2Lx78fRPf0mTyw9VCRqB4f14Dq734/q1P9nt+n9fb1vYz/H/D29uefZff3X0mzYeRRV5/&#10;1YDEJ0+3Cqq+/HHPtx1J7coiL/T9PXMP5BhLgX5sNwINJdW3cHiViF3WT6mymUNyO6xiVilaO5qL&#10;WBBsSik00TFZsg3UF4nCC5SI5rVY7mjaGtNn+o7uFIWdZrvbzkrEHVJFbSswIBNR6XWMiMmBBBx+&#10;ln6FL2Xf/oG7GjicPNtfct9aPqo2mMyyzqhBIop9WFA4+YEZgUjt5N4+/KtbY9BPBprWoDsGG3IK&#10;vI8Ypctx23o5lJk1MSiu6W8sauKSHkMy1BAY8ZUkskSRKHoJ0kY9VdsfJLF8yJiW1dmwsaBLropj&#10;zfscWuj1c1SxxEiVs6t71hPDaPZOlmkOeZ0RyNbzy5rejBbQzN6mG6nCIoXUQvlUmpAqtR56OwOd&#10;KU+F/iwjkl031hCbw1NMyS4HI1oAV8oA8tcRgv8Axo1DGsoWX5z40aLuNnTqW1tK1waGyubuJd1E&#10;MRnwYmQx7JA43j0qphuhQ4UJoa9bNnX+32Vx7NsbbDA4kbMMm21OrT2FtZ1hLM9WNmYSGTRgIekL&#10;j1CoKyzi2aqXqkuSSXhrQkVHkX0W29YI5Epf3LSR1DeZakPQqBpXyk/MAxqwyBoThMWMguLpdolt&#10;Yr/QA1dVUWnAhmGpSKCi0UcxUDCbxWg1/s6ftih1tjHjzYZZR0GJ4TmwYtJfW49WwpmNyLKnxnLo&#10;GU34GScUtsPM0TI1UJtcwSPdKjq4I2es7bZ9Vl1IfGCbAyS4hNFJrpkAHVFkx4R5/W/+QtvIRLWb&#10;R2oxFZYOq5EE0cjFc0rO25zg0+zxwyXLozsksmqTQmktQkAyeWrAjJipBFKVFK4Vmku3ZVvY4gVI&#10;ozMTyzCUaikH5dasD4YJsT8TKvW+fP2dhGhNS67yObd49lVpfQ6/pBkpKzGpFS2Li4cBuKrGYGVY&#10;294mUhskrLqOeMRUcJ7iDaLKwovHu4nrbZJryhDbVwJUiHbQ7zMLeUSvkiACtoLWuhvy9a7DEa8b&#10;2OCViRhI5ySOpzE9OY7Tdi7TI69FU/L/ACHdlXgqMVZz0yCOYVQDQ54G9PdVSKPbdzMhPlI0xfe6&#10;senWTIgkg6iRVQBgLGjebWNEikwvf+VZjDvo9Hithj2Sax0vUCrZUEs6Xkua4vl8wGri3ex53ZIE&#10;4rCGYEmSoOIDBtK9yNiYNQ2FaxzLyY6FFK082lhBmmTGopi9OI0NbYnopD8ogCiul9EQciDIeAre&#10;6RXqqrm2tt2uISN13UShF/y1iIKVP5dPmLKo1eQaSdQzyw5knuLGZw9uAGUgMSq9U0GtiAQENaVY&#10;ggZ0xICfsfPqXIY1VDxeI1/XGlxMnmWmPVcjaM6BUtXYN/aUEC/gw8CkCtVhskWMmJPiCKJ/ZF0o&#10;3pOJWAkyG5oZoLeIk6tp3Qn1tNRmmy2U8SSOviSbiPnJjwreTWgMVXShsGSO4vW1qrwrfhG8bxSM&#10;yh40IoFOrSCBUiXJiATmOFeHg12uzsbK3vrlkbS0mqrSAAsRq8vTzUE5AGtaUr4k8nbyYfSZZWWN&#10;BkQKu4yWJLi3uU5iKFjtnfy4R8lfX08/VgG22ORLOdEEEUI7nDmsConla3lpD/L9eYtlC1ONya3W&#10;eR43i4mHEORFs6DKY9oSyZFk05XW0J0u/s7E7xlfGhz0jMIAiARry9pwbc77cIXluTZ2kuzasiAw&#10;cUOlUYNUCQ18yoVDMM6scbWs8bdW56VwJ5X4DRIlNNQ3kyRFoRqcasxXIVw0GBbTznFZGXZ/k9dv&#10;fE8u2RbsgtnSbXF9ka2scdqMWmWdJmdMLG7F1Bq/AKKuCWN90t6uPaSkmgLP7oorZY1VDx+7xmit&#10;cIqsEosrpSXY7iklZCe9uMVqs0ooE+FBlwwzLERqSys6uaRXRDlCWKhe6Fw3t5UrYzw25iFpYyx3&#10;rgvR2aNWoKVEjCqrU5oCurUDqGkYYyx2c1xFfu89vciFlOlQH6chU50HmCkCjLUNShqDhB5Jda72&#10;rmuuNv2+/Mr1JnuP4bIHf43iDcLr9g3+o8zu6CfLiXUqHWWP8xxDC8yqgiFaUrCQrYgHRpSGAVG+&#10;iHLHRsFxmpuarCtbU9COTkZfmYtT3/3GtvqOzZMmRoN0SLOyI9fMiHkAkjPKMQ7hI1jGAKr0cGe8&#10;s57Wa1jVoVFdUVxKW8rEGrgFjUhga0B4AUNR9YbNGwvJ3mvZZxGtQ7LRlYZExjyagaMGVRpB4kim&#10;FTqszNl7QzDAb7bXkLlOW1GJYJKNU7EyfDgxsjw3YdVKr4F5e6+qpcbDX20SyhMtIUysqoIoLJH9&#10;wsiXH7aewcnwG1DLmWmJ4qeVYudX5E2TiNZYtyOssCxrCZWTa4tDMbOSKU0s0aOIYGKHlFKrVcqF&#10;9w7l7l3dTbO1vFbo4C66VdRQgHIayDqalAr/AMdRXCR2ie4RRBeMQUHl6hDRsARSuoEV8oYtqNcw&#10;oOFhmOpdnxP/ACeBnOby6augQZeLuDn+QVZsPyHGodtUVNlEyMGXVswVfcMStjWRrItmN8oiE+Ej&#10;0YjmttsA8YsobQDodQY7kddjDojflzrnK8VmXNSZ0ic09uR8xI1GkpROYeQAbpI3LHCx4WBVUZwW&#10;bXtusG5tE+2IAQU1aqipBejUAap1NyIVVoK4drte9KkyXm4utxIG0qFR+m3MR0oX08q5cSakgYVl&#10;KXyxoo+RzNi7uybFb/O4lpEoMehYPgGe02s8rICPHnRMKWNEhWueyacTgEgRrEyRu3GlSSjkPkMG&#10;3fdaewmwlY/KkYrpHABV0gh4ULGgESNe0siM65qWjkthrLusoh2cAQ1sDNd/ZY8kh6Oa1nozHBtd&#10;vD033COJs9KpEx8hFRpzqzVGZNTxJ8MMLKLcLVp1W23CYMfMZEzRwQCaV0qhHmCg+AUHCgwHaFvj&#10;ULJY9Jbb/wBrmu5MOPkczPfs5bTBsur5EKivZLKkEqJSYlh9jFkum/bQmUyynhHDC9r3ObooK3FH&#10;WcAMPVxqQBjthScoGbAayur8wl133azWGhJR7Ul0yBNRkdoIzh/IdwwqsR3oMTc3b2zACC1oFV3a&#10;OIkkaq6WbVroaAAEV5kA4NyLePbTxNJEZBXSGRiSoNFrQDiR5qnURxGDXKcwyavSwF/qLFtjA67y&#10;NS/x3PruRLxeLZvo6eJOPVAjwR1hLuAiziGktkuhue8gmO4VVtZ00KVS/NopFrR1mQU/VR5AGNQV&#10;bIscNsamNDJCjW6X9dDKwQHvG1esiKWQ43PAV2f11tdxySI8+3NFkwKqK6tNcizBQKVp81Sxavlw&#10;HhtJXD2N0sLNHIC4qxJNNQ8xUKxzPHIAKtOeEvQ5rZRcvlY9kUOry++xS0WPmePEdnmRNlWdhQ12&#10;TxJgckmY1ExHI7oKyJTGEc1oQgHHhDjt/fIajv8ATvKO7/HfvGV/O73P3D5tL9u+29P8k6/tXyfu&#10;/wBv+6e3xevsdz+//wCD6detf1vp/wBPk19PTXrDTo+fhp1U1fw8K58MPPRW3R6+mLoca5/N8lK8&#10;K0yrxplhYf63Yb9x/k/8ewj7V9r+bz8W++8fyn5X8M+N3/t32P5X2f8Atd7jvdH/AAvT3PX/07JK&#10;61hrCrmvlBQ4wRykhA6FnDYgGiV7mkeqtAVy/X6cccer8uu1t6d7zpWTtYMlI7h87dxWoAKjVqUZ&#10;UKghganBaPtC7t95glt5OGnVprWnGv3453LvDsyj1WQSf4XYGxW0lWtRT7DnSZyYHYSXTPuMeNH+&#10;3xWIW+r48VW9ovD2lV7iIiIiKoa/JK2I1euK95HqndYrE6UY1P2r3eUa9qKxOU+qJ+nqOb57W91X&#10;jFo7+NbJFPTcPmzHiBHQurHVRCRRmyrniXXW27hbzwgVYt8f6c6Ya2401lrxpJdOq/tUbrWtnhl9&#10;6VYHVBKQLqoJCTorpDJTmRiPagym9uURfYbIUlhKjoKeaIwPbOStUAFFMedUcHv2a9wwYo1VeGIj&#10;VL1ccoqJ6i+36thtLi8fbkkZtcfqQ7h4hHTWEtjpQyGlGYhtAzIAGcS3fZrTdpIzfW4pGwOf+LMc&#10;eFM60OX9RbjN1Ew6kySsJggb69yL5NPU5tOn24p+G1EJjyXLaDA4L48O1y2aBol+ZKIdtWoepBOQ&#10;hFVIWbDwihEZI8QrVRro4jFlteZ7OpWoUwmLwiIvSi/Tn1d/Z8ll3NDf3vSvNwDgM0rRpB0Y1JGo&#10;iKQ6wWID0UFlSg0nhINnt4VjaytreiRpU04eGXx504c6nD24aGozGRlMuGPK9gQ2kdOfdTK2vxOd&#10;QUMGQgx3VhW01xN+SyXImAbKADrVGAVo3MXlW5V0GTJWPPONAOTujacBHrDGryNeRytKvYeWOg0R&#10;rlZ1NTq4T39De6t72/bTfdu7XfT3EGlaxzIqzvpGlc4/zEWQsWYCTzeQGTI1Tu5prM5KOkeHIg8T&#10;n/fgozzKKPHg3+C4pOt7qoWXUTnkzPHaGLlU4FeA8aJ1SqoZ7enqLos8p5cQMogJg0jNMV7xdSlc&#10;lb+JOF2pQoUcfD5Eow2ypk0T+tixoMZUdDH1Bd1qeQjmo5Go0a+6odjtO0e6LeG12bZQ5YEsqyOi&#10;wvQDUXqJgUlXSI4mY6Gd2Y+UEvcNDIkckWb6VyHxHPxw8GJA8eLqktiTcDuMvzK5AYdBhNZYmoML&#10;w+UroB0zPM8glImVGrwW0NYsTHMcKGUWBJOaRYgRQBepRHiVler+/MlgfHGCNZlcL5Sme5F6bBzG&#10;sjsklI3hV6Wqq89KcKieq+te3t57i7itdlFrGm4wzEz25DspjjXS0kAoJJFVDrotRmurMNgXJNNC&#10;jxxg6XqKjlzoa4j0mN5Ts7Y1nFiYvi+O3Tbada3WB45X2baGBUw2PbPfgFKaRKuyY9SQSKZgmGku&#10;GHoUz3uaRylDHtbWSzyFHIkWNgWQUY2PcUJiAE1sN8jrMveeNivX3ajWPa1G8+6zO32uSHvq42zY&#10;7sjZrGFVEjUCdJTpaRoiUEihzpWqrqZXY0TLEKj2xrm8LXSnNiTkOI4EHiDzNCRQgccPrfI6VnGG&#10;49hsmfT0OtsDrMZgZFcy4gqa9x6ryOxJMzuuxcsDGoEimhWs4UB3ApR5MyHJlHOgV7SY1bVAQR1S&#10;KClUaRnwnwjKZk46p2EeZiEcxHL1KVOEXlOpXL7+k+6wpT9Ntprk90K3VEqTR6GgUfMq1XMIQqai&#10;RVtKolBUtd7YbZQbRSyfxHPgRX9/h4YJtg2YMirrinnHyfIt6R7AmQRNhj2BRsxUuv6aOZ1iauq0&#10;HWikzh16BZUkQxWqw5I8eGJFGvofYiLGRgSIBzhEEUZ+4jnujHc55VN0NG7utRegLV6URvHV6Zdq&#10;XwvxeyWBl0TxNG8DKxTqRFdPRBZxSgMkzEMS4PT54GPb3Mclp6clZmPmOVSpB4+JrQAZUHHCOwSx&#10;obYtiZh7YiXNLbQJ+M1lWcdTGyWnHEFQDrI880sfwzqF1jcyGMOchFckZEIrukmMCVKMN0aEpOsp&#10;DyHMegQxBP7TBiHJc0IXyW8csUrXM/aq/ROfUtsd/te3Nqu7S63JdJRI41kUSyzNGXZz0w7GJXLD&#10;SqEGtQ1C2nC24bFuF5cxsx4HkTlmKVyzpSh/Zh68Hy3C8WxrIQW+dRKVsSqocXxeFZVjry4yy6r1&#10;vLC2t7HFQzrm7pcTmvkoySGpPGmKQyNREeVw0zsQowI4VQ44pUiYUsq2VI8z4g+6hpT5UQhWskSr&#10;FXObyxWqjl54Yieoz2pJutvLNue6zrHt8UetEKmMyuVPSVWIBMUYAQeUoFzqxAGN922UxdvwdtwA&#10;tY3E3n+1iSxHHOpqa5Hhgt1nnlRZ5rc7g2/U07cfw3AqCPiOqQTMnxJ2a3Y6T+K4bBw3I4kCZIpM&#10;O17HhMmI2V8gLowmh7ksj/ZK28YldBUlcKrkT5zorZEOVLZCKsOGqNmkDDMo6oddOKVSTf73feVW&#10;9L1VPeRKZL7d7mcBmt5I6agiquviczwIU1qVXqGraRkMc/d+7DP293RDYC2f9KiiWRGAJGtqimXm&#10;LCnlyKoMqUNcWW+Ley6LcqyB5/f7RpcbwywzFlblOKYkbJ4SZRlQWzMGS0ymuFL2hK2Hg1XXNh4c&#10;9ahlRGrwyVNBEN69BoCmE+NILIjmc9UMwwBta9hHnRjeiKV42mmx16uiKQiMVyL7pyiL6VTcms76&#10;ysobaL1MgNS4PAA8a0FBQs9KjTnUDFndt7B20dnTfNyUCNADU+FfCpoeRHjxxFHYXkpsWHsWgwTA&#10;8gqjxjSaOTR3c89jDmwQUZJpo8rKqqFNJSYReq+MlhldfXumhAQaqMyDe4XojmVFtMPNcwzKZrQw&#10;HxaiTL7fHxxsECKnHaGIdWVWsPIa5j+CdtXK1EcmVlv7K6DXF60qujnqqmqPyguFZQCQZVUtGqhg&#10;QNJINMRyPYa3E28be6mETOU5EKzUB8K0oKHIfNxriVOKeQOmsIxnAMbu6Gz3XcybDOabN9xY1hh7&#10;GPJm3c2bbX2SyI5HXM6fZbXqRyZ9JjcmLNhuWuSwYBkl5gP2si2sOwjTGyH3v2bG1o4kI0xaOil2&#10;D5j0nW92YsgrJ8quUrmx0VBlcxEVHOaqKoOXZHvkvNyut9uILS5nSZlUO8p1aWCRxqtFLiNS3ERq&#10;H1eY5EbMy3W4vPewqWRNMY4iVl/grkSFUlzwBIHhmk7HN9S32vrzFwY3D0OXbnkY/dWZ5pRYa7fG&#10;8sH1oXCIn8F1hpbE6zG68+FY9sSPTBLeSBSLOthyzkYUMY4yCG6lS+zsYgolpUmq59jWgr7NBlGd&#10;sINcIqwnxJMhy/PlwpKo572t54ciqjmoq+qp7ltds2V33TaO4orlIbiW5jaMkaLi7Ci5D6VGi3lU&#10;FbcHV5q1CE5y+znKyOscbyPKumcUoIUHysg5slTWmdF8RisDZZNf4dk1jb6u2hje0NW622HIzPVb&#10;bikPX3OyJuUXVXKyuBldTjkWOTXGJ5nj5iBbHPLGHrCUIyDkPYxNd/aloK6zGSRNsZ8SniyJbagI&#10;2zZQFlokl7RzHjrR/JcxeGp/caiqiL/l9MNh2R+459r3S0sQlgt8qxq5FNSRFgtB5mJAJYBgCAaC&#10;orhbdtxl2xOlbT62YKGahOR8SOBOVCQRnng18fdWV27s7wIcbFsHwXAc82btHGMWdtq9nNwTFsll&#10;YwyRidWtrhMKZtOxfh8KaPgkrmslyhiK5jWtlKu1Lynl/eBuIQc77dEcgUCj5URSjE9CujK9Wkap&#10;3qMhEXpQyOZ7KnuR2vY+4Ov2m9lGBardPK6vJ01kjBYEdRfMAirXQKkLQkkGge2O9Wl7AXnkFaAV&#10;AqNVM8jwqTxNK8sIe88f9o4HKw+wlVEC1wW1zPIq+tyX74eDid2aisZAXxPvwgRZtRLkY/XtsYUO&#10;SH5BaOSGaiOERvRtiDPTOZMkKkghq95o0MLxx3qxrGMUKskPZ1SGoqckXhjU4RePTnfL/b+8IJ9l&#10;2yEQRx7iBLM9ZdRLFuprQHTCDUCMVc1LVJocbzKkbxOmYZCRQ08BSh50zrSmEZaSKjOxkp4bT4/W&#10;VeYgrcmyq+iz8pgxZ1oafIZPJY4/XzhxMaQ0Z/xoIu5NlJ3StQiorvW+ztLR9ZVJCC2NdXkxIUI5&#10;kZIFSiMrhPspKK5rFQTEREY1VRxFREVfr6j+3dqWJ3nu+OK8E3b2z2XqJqDSLpkUSNCijN9J1MWO&#10;klFqdNSMDpF3hIw4kCszEAV4KTTVWmVQQB4fdhTakwDTx9kZaXPL4+W6v1PiVnneSVNMefjF7uCV&#10;jQWSoutcNcaLLmAW7lq6QWecQXRqoTykYFV6PScnrcGfJeYArGdXWwYxpPyj1KNgHr3vbJa5wpIZ&#10;UuMQQ0ROEa3rcqL1oiLY9sdosbbZLTZZmt9l3Db2mWIhZPOs5WSKiUOliToD+bMHJQDiMT7LvE+4&#10;W9xNKTokBPwalA2fAgLnTIitczh8MPttIVVXUDg3l1r/AB/Z2sri4DSz8fodxTJGbUGcRoRMblgg&#10;2OM5BQ4pkcWxnuYx5mypnwoonr8MhCIPSbMeGNCUa1z3l5ZJHZSpElK1vZYM7DrHK89scrXoqvVq&#10;Lx78o5eIrDsSIl9d1W8gjUK6GNRplqzMPMV/IRSDRQ1K+IxOLu2n6ltAty0chzrXiOFKUPmrwORw&#10;0za3XkW5yHYySl2HGhVKkPjVhrDFsexU21ZLLqRaY5KxmLkdXHodTUVSsIzSQQSHtfIc0DRkjort&#10;Nme4kElqMTDCAJzaFh0GgHdMdCL88yNVqFsJLlb7dfSz3RvsqLLe2bPsvarTbbttyJvbghtySNmD&#10;ai7KiWozPQt0AeZ2VRq8uttQIx0bi7tpoBcHSGZBWnCvFjzYj9vLG/FIeoqQOvH2NtdUc9Z0eXvU&#10;tM6XGyaF96v3gis1tBMRSSKXAcZjBnPIdkQhZJFEsl3fY8ZJgdbSU1jIiI8sR8irGQlMjnyq8Ml6&#10;OFJkrLeMcd0kInOCghNYijcr3I5XIrSfu23eG5du2e5fpynaVviFuRSJyulTHHFADVYHKrKZdK65&#10;ABQEGqnbnbvoo7qa8bVHKmhq8CK8Tzz4U4DEjfOTcm4t5YDheZ2dZAv6jGNq3Vfie7yCg4jnVlWw&#10;wBmY7j0XA49lYZNDo76WIV222syzSrYhZFASOwDxl+mifFNLEJXAjyFaglCMBEljNAliKcvSQJXt&#10;B2Qt6xq4iNVrE/T1Itn7gl3ex7biuLeOWWI6JNRYdMRNC0aIrErEDVwSwAYprby6tMM7jt/TSJs2&#10;3swsHOZHAgmjVPPlw8fxD6stomXUWNZXkwB5PmeGOsByA5BZ5BUSMVn0GwsMtaOmq3SYdvS1E+8F&#10;b28lYlgKLAOUB5p1XgieijEKq2/mE3oPUyGJWw5FrXR4BWRjRXtYOGA8ewjuRBGI3vr2F/cRiq9y&#10;u9vQP3Mutjh7Iazu765Qz7jKYvMj+cNIxJZHZUKAsgBPPMEVOBPZ/bu42u6P0HIt0ZhVq0KFuAyz&#10;FKZ/hiT3mVvXVNn4g6+MfFtqVdjM2Hl2O6szu+2DWzMkpMvqSyJecZFXZHrnKBOW+x6HKdSiFdDa&#10;0FfLaKKFsf8Aei1tatkqTAt5UcCQhSCVhkIKA2AeLYuGBHTXqNxyhHOVHg6HsVpXfqiqnqE7Bv1p&#10;bbfvHb0d9JJuE9oJUXVI8vViOtRGr+XWI1o6kFWSuRYLSX7zs9lbX8d1uJ12rosQJAEasTXW7Ahk&#10;UmoBWp1UGS1OK7dM7UzTGcW2Bq3EJN3XZcaEDaUI8C7zx2f1mT63jT7E0bCqyPPjUsK0NhjjhuVn&#10;xZYpdRFcnIzNEqbLClECM5XHnyIcxsKRUQTDGUFZFqlQ4wRIqj6iAcUXde4znle5Gp1cJ6U7R7kj&#10;vtwme4hjgurRZIr+QMwa4aUCI+oYmoJyQrCBQF2UA0GAvcNjPLYQvss4Fs6jpEkqvM/6fQCZGIrT&#10;rgKfKDUVwbYNty2bmdXHn4pglFmFIXPK3ZWd0tlNgZBtTIduN+wWGRZRljrYIqeWCutm1II9EGLX&#10;QYpZJ/jdxXORp8huJ0hlcWG+DaQf4+eFd2UyU2TmVlZZAKWSMOtosWaWDjllUSgDeaUYrUEJSdpn&#10;UncSS9uWW8ej3h4iYtrW8iVDHV7NYkKqVEsp9SS/mqRStFDaScQruDetquL/AGy1axdrtEOrUoXz&#10;p5W6tSFpwoqgjUTSoAxbh426L/h9tsart4V3pnIHeQeJ5rrDC6SpvsX8V9cay0PPx6BcittreRxa&#10;jMN/Yft6oupMapposGUyxmDifcpKMMyK4yWMKLZxlfQwq8SxY1ZU1MmAsyeZlSgnBPTxDNHFjIKp&#10;iHc5sbraVDNKRVe1XKeXdHsNght4d/EsfWZEkVgbcMYiWjM7kXFdZ+WQL0ytVLAVwlN+n+pt5o9u&#10;YMTrk0gjIn5iBxJy4CjUIyrTDbQLi9yfWeUVYPJTNNg3H8iyvZmzNqU+eQcQwyjk7MbPjXWO7MyW&#10;oLY5FkDJmzsxpGtfkCQ5VcWnkQoQhwztCI0dhsODZXFlajmWFNOCEUNj5KlBUxQdkQRmGjFmhkSz&#10;TFD2+0UQQJ0uVqM6vQMd/Xd49pErpDuZpqDRsySVRjRUDfmow8yurhpGUUFGFX932zt9/NHf+k1R&#10;R1GpCAQdSglicgVoNQIyLcSQaNND86dl5HqvU+stW5Bh2BbkxKxtrDPZEPGwVNttbJ7c15Y2s+mO&#10;+zdhGQ0mPVONAtH2aWNXb3F6/uAYZ0xA+meTWJMny2RSRL23kULSiacZlIEfTFr3LFqYt1FCyZMW&#10;N1rGHYEVwHjTrexXq1qH943mTtjam3TddYChTInynPIaQatWhqEqSD5CajKL7VbvuV/NaWNvH1jL&#10;IIzxFNbeZgchWlaUHiMsXIZD+ReP40eH+M7qzjVOtavdkqnOavDWrANYKTKMzDGv9nXurre2k1ON&#10;FumDFkVjhMNW3caSRYsaQkcZZCjD4fSSKKTY19ZZRQlpp0uZEhwz2kCuyijnBoJ1OaZFYywuxx4M&#10;cfZAnCS3sIcjnN6mKtt+6zXkssUkcaRtKoQV1PLC8YIegIKsrA6wQQFGVWOHNxtvQMyGdmmSM6yf&#10;JpFSaitVGonJhmCQuQzwiKbzL3BiW3sa15nGc4JlloDcmB4xh9zkWTVWE7I2j417g17Y7swnatRi&#10;GQTSYTqu5yDMbecO0tydx2PRiQ6eAAZnR5LR9JjGGwBqy/sa+bN+yhgfJjVUWgvgzFnrCDGdWxXG&#10;lMsVAjXCaBBNbF6isb/c4Qqt/f6Y7ey2/VKtyImegKvD0yWdWFGUglUUAZOCKaTqwxsrG0ltZRJP&#10;SNgWCliwHA0JPlI4lqk8hWophI7s8mvNHKrGAfQmsMwxuig7hm5GsO5ziz2/pPJMFj4G/Mp+TxM/&#10;tYtLjTMCh25iRbJ1q6xMTKEFWyCcQlcRqEbOr2KyDXWkpFV7IwK+QkOfLrXllMAevNFFDM+vrAME&#10;6PBez5L3k/Z1M61UptgS5kdLmM5E6RWhIFQtKAZAU8tKk8KiuBEvRVpEMsYjB+YioUinEEkamz1M&#10;DpHAitMWuGkYrmoYszJMgxGpcUdbKyKxySsS7oMPy1lbRWN1U5dAvLK4hLmGX28ufFtsjhSEqI4Y&#10;6tksFI7HQXDiAA2Y0l6eXV98sWaw9afvNnVwXKrIUqQVx+5Xyo5XSFOD+6XgIeHdKeiFI51nsYLx&#10;japmSRnqXKik+BrWozPlWmWNUAupFka3VZAupfMDkxA8wApRgctLZDNqiuF5Ly68mlx2bC1nU0WY&#10;rVx76kLDyqAeCLFcqmiaM+R1FDFFWnj5TSWMNlcyrs0dAhK6dOUo2mVNFTWRBGqxSrzOAzJs8sot&#10;nCGdZtTw9siKKykpHcRgJ1RIaIxTD6mM6Ofdyq172puPbu13sK70k2TVqBUjmNQ8GB8xpUZEZmo0&#10;ug111ke2tmtFAADEUbkdIrSqsDpAOefgMGWcZbey6jMJ2O6+8brfG8eo62vo8Tu5lGPHs0egzw7m&#10;Vi9Sewj1LJeJ57VPkV0ODI/4gzT9CNcFjSLKkDHPVyj1cDYMtgz3jalmV2cmBLDNjq4vcl0TjTZt&#10;TTIJz/ts6SYnSDpexGsVEawuN67bur29ay7WKyGSTQGkZdPUkajI4dSFkIFBShJqVJ0kt0eaFjBM&#10;8K2+pQdC1qoyGfBmAprUDhlXjiKmdW9hHy/GxZxf+KWv51jHwQuwqrXms6q5e7GchszVrg4jts9P&#10;jdRsTPra5iRT5JidPAjpLM9wpTySW9ZCi7gZLNNXS4d46cxKg1FDr7UVUSIyWc4EZdSJM/oltSqr&#10;3k+cMjCjlDanCI9E9bXFo1okN3NalbaZTEgZzJ5/mrR2NCFB1Zeag541e3sCZh0NFX1sU1VIp8op&#10;kNTfJQilTU04uxrzJ9ZYvEzWss9fpjDw5mHZmTzcCh5O+4sIUWvlo/EqaPjpnU3VleTgH/GmxDQz&#10;QJMwimIoeVcVf6Z4fmWcY/srKSX1tk+u4V+LGpmN7BmYlItKezrAV9o3KKSlsiwL2LAjCbKiukR2&#10;uCd7Cq9qqjUXN9tqxJaW8iJcKHCuK6tLUqOkrqhoRUaqAagcMY4ILZTbJGoWcgOGj1qGqSAGcCla&#10;6SAWyBFMsJDY25dk6jwKv1NpP+HanhbUvsfh5tC2Hom+2ng2K5XYXUuypavE3ZHGxisWxyGxnEqJ&#10;EQ0m1jR40c7IkdCDU6qWvZJqchrrSWWNcIw8sdJFsYcHJMuxh7KxXQJUCKaHZXEmRLOqsN0JHjdp&#10;B9lO9+5RwuiivDbQa4vMoQ/MK56iq5lmoanICuXEktt97fj3fTDLKVSNEzVmjicA006vKgoKUBJN&#10;a6vLgyvb+oybVOb4rjdHY4WdlXSWuw7bErvJ9J+OW4Bz8wQeaw8hv6y6wjWtesSG1CxSyJFnaMlr&#10;I+5OWB1M9EllcPg10WNKnJYybKBbQIVGA9kF/wBkegyXTY0a2lyZsC2shmeViKwLZJBu9lcFVQpa&#10;S3PoxdXU3Umkr5amtAMyNRJDEE6SOJr4YVtrO0trybb7G0CrCqNrovz1oqkooBRSBXMlRTPzYcfG&#10;8Og5lmV5k1bjjMYHR5VguW3WxJ0PErsn+ooASA66Pa3uu6GqxnJcJw4kUUMzhy5xayCcPSVBT29S&#10;SMSvp4EgZqI9NBm0Raq/H2sYhyrKBMWMIdVOrLsVvHgxrMTukkSGditd3u4QiOc1Ebu0tbiB7SS3&#10;KwPGUlB0jWjChR1OoUYfwA0rq1E8nXUuFkSRLhXkSQOhPUOllqdQKaalTnqYcNIAFM3kdjdzteyx&#10;9p84x3Z0mkz0GW4RFvJO2r3E6a4gwbZtle19tgE3DDZjZ42dxHhtMnrpMUg3w2R4YFGMjyPxDzqx&#10;8QNi4v4hZ3OsZmgdrTrOR4g59cHQrMIyoqSLq/8AFDI7A8gsgKRRqewwEsvtun1o5FaF8h8MXITs&#10;+63T2u3+z7F7kd27X3I69rnbPQWNWt5DmV1MRoLZMzKyk9YrF5LfzL/pRte+dr3X6pfa/bUXuG0V&#10;B3LYwJQyR6dKbzEigAkABL8IDp8szhdMrvav4n+UdXviuyHFrtsWm2lgUkgMgpEOQrb7HkkLEqc6&#10;p5SQotdMiWb2oOwjRXmJUTVQMpoHGA16P/JfjMSZ5t/jLupON1OUxp8zyyxCxqrmqg3EF8WVqGnt&#10;hS3wbCJNjGPVJCNIF/bUrCMRwlQnC+o77xbLb3vun7dSbjbJNt1zbyRsjqGVjby9QAg1DCswJUg1&#10;pShw9/ksdxSWOw/VPtCSFdVttEysrFWQ6r1GcEEUI0qtQRTVWuWF15XW46PQefWT72djZI6YsyJc&#10;V1geqmRrKXmmOw6oI7GPLgOiDn2RxRyPeYYUGVyFXtdfo7tPH3F8isQLD8evGHJgglUtnkZbPAse&#10;r1x2iJCWDaXThkx48a4giif8UGJPeHgyPdIVVcIiK33aPasMix2vY2yirAH/AE0Y01BLH5PMGFWo&#10;5BrxqdOPXZ+7Z443EndG7RtmuVxJ5iGrpHnPmr5SUFCPlpmMUaWXkThuusaE3PfJfzYw6RkEnI8H&#10;wqMubWt63ZOVRb6bklZhFHY/c7Sxqc3+Y1ao0qhCePLgoINcQDRyAqgSeKniUeXic678ZdNttZUG&#10;7bQhsNO6ykw7BnzyR0vXUlbQzJGRVM9kMQ4s6Qk2LF+c1VcFOSBiO6dodqRbvsN3d9vww7C1nLHO&#10;IVMfSlLxvBPKtt5jE6CRTK1QupCzKuYlu2b5v9/s2+WEHcM53RbqGWEyTkBoxG4mhSWZ1WOZS0bL&#10;GhQyhXUBn0IziW+69wZHF2/UY3trJrjH8bzbXo9jS8V2vnlJd4nHl4ay3ssUlZ7kuTY4DXWSYse3&#10;SVYUtP8AZ7W5HWkRgZj0bEmLCj8aPG+vhyH434s+Pjbx8XoaKr8dte19keHHJMDZNqbVuINjU+U9&#10;JRjjvSR0N7bzucqt/a+kb2HiSG2NxsL3SsQVlmRnJbIKOq5Go18oatAKg8cCLq29y0e3IuN5EANR&#10;05ZAoyBqyo4Z0qDU6Scwo45tNMz/AC4WZ4vNk+Tu66bCam9NavyiR5TZxYUkTIJkejscUDldDD2G&#10;29yvUkj40w9iJ9Y0yukRoIWsYR3f26+wfUcDEPuav03ixrEkVlJaCocJr5F2B1UF8uTWxYn3Grc+&#10;jmoQEgtaRR2itdKe9rVaivLKP2rsjcRxzdrpPFQMCLIOvlB8yUYKRwLCmseavAYRu7Pvya4SSTY9&#10;/uLYgkkerZAdRIBbLN1oQHzjHlANTR8d45RuuXt7E6+r0d5IbSoyQb+Rfxa2VsKyxfGrNuWSbKko&#10;bWwPAxm1WVnOLHBYRR3jCFxRjWVscR3EO9ijjy8Cjzqh0i0rDHsJ32yDWLxIq5MqfDOAkuznJO+3&#10;YlDiiGhAyZLY0aGvWxple4SOmew3XtR1I7q53ztQqwyjiaz15gnS5XSUHOlQK1zJIxvJ277gyRzw&#10;r23uqwLRq9C41LQ5eXp1ckVBzJbKo44IclosmpKrKI4dewMbZT18i6vssgY/EDnFZCp7WPbjx2jx&#10;mnwo2U7Vk3SvPGsa8Bpprlzo7yxWtSS5juTcUw/IIcguQScEt1RawB49bk0WHGkJGswHsi1EMxLO&#10;XNh2YVaAykE9/SQqMc0ar6kF1eex80FusW4ba+5rQnVJbLHHqqxJ0uVApRdKqaZoWGdY5c7D3jG6&#10;eg2Xd1lVzX/TTMy6kZVD0UaSCarmK+UkE0xCbFtp5pr+yoaHWOvfIfBgWsLOLaussy8cHZA6Ctrh&#10;lvAw+m2XfwKTD8Qo7TC5Dy2UKNCnDi8xYXymEmIxPTKXeltZToELG8g1/huY10mLaSo8e9otbWsq&#10;VFZNJGFCNkWQxRDn2swY29qSVWCVyKgnMazlG9t2/wC2t3YpebhvXb81rEreTqbeDQGukFiKsciD&#10;lzCmgwzu9+3jYEuLy97guNvmilWFjJNPCFmCglGj1AowrUx01AEFga4njh22Nj5Wa6zSjLlVJfw3&#10;4TRzLCupN5xqSbay6GJYHyKv1biALePU4XGuTHbIgRAnMJnQktpSP6XI7HvDbxKzTFvveCa3xrXF&#10;kllGBfz/AOFG0jmNVMqkPXy8MPExh2LZLX3EOUIZpk0UlCSlf8gBljkGX1G7rs32T3a52+6sLOx9&#10;SXLCNNS0WmTGWMxyxhuLFJOkSNKmhGCi3Xfu6Qde/hTdNokRtKyJLukbMaMXJnguYlYAkLEAAgoK&#10;ciz+VfkW8jtIbKPj+z6LMssrrikyIWHVOpL+lzisfFmzau6h7osM0O4EMGOWsU82DR1JoixYTQDj&#10;SBvnteAskPHzH/8Al9tLKVrfZW28vxi6DNrrbFdj7nyTb2K1oaVLU8aJhDs5vryNjUibPNFcawQk&#10;gUiANGtdy9OYF337fx7JuW1N7ce5W7bful3JGYooro3ULkyhJS1rLGTIsMHVcStNoTRVyDQ4h9z7&#10;F+0ffMd7ce6P019qvs5tjIb1Nvba530LUIWtktTLreiCMjNyAVIrjHaXmFv7ZeM5HjGS5YuGZzio&#10;NfZPirsbxzOtU5xhw8xFW0z8nzUmOll5O87AS7MD8XHFhWL7piiIBoYznDTu3sj887+/ymww/dXj&#10;5b68vixJGOYFb6JjbAyvHCWlSlXdQ6nKsf2FrXIJo6IJSSI8t8WRKEhulyue1jVK2Gy+4tlKtted&#10;3RXtjblggubQBRHkzNIEdK1yZpC1GaoFDUYg3b/st9OnaW/XHcHZGwb5293FczwyXUtruJQ3CwMo&#10;it5hNDPEYW0BBDpUBSQDoONGptx+IGS4jp3Vm8tV+RNYuhsXyqhNe+Q78kwTWIHU1y7I4eybq3kz&#10;c0xyLlG0spA0bX2FlG7kqEjmNdHD3GyK8afLM+XSsd07vrEP9F96S6wjsWrpVrPt8C3PWVAHfNvd&#10;R5pdRK+db3EKLHU1tjdoKNk9V+4pASYasnltbtzvaaO7s+2u8bEWG/SahAw1m1vFU0/08rkkSgUJ&#10;t5SJQpBUMKhPEv6vvoi729m9x7h9yuzrk9w+0lxdtLLdwQpFPtklxIWEO4WsNY7eMuxjguof9JKQ&#10;FBikIhF9eod+6k3QK+ia3zKkvp+ETQ02U0UO0gzrbHpLo4SwnS2w5UoE6pnxyNfEsopJECWnUgzO&#10;IMrGTv44T/2L+q/7/VkVxwHpoP6Z4eTqVVXhfb36vqnH/p7+trE90X9f68cp/tVP8PWjc/DDiICq&#10;kfNjU9fZUX2T6e6/X2VURP6c8ehCN4919+V/onC8/wCH9E9JE1yw/VNNWIrXAZXcpwv9Of8AN7px&#10;/VeeFX+qehLWr/7V9/0/x9JEjD6ONufD44Lylav09+GoioxUXq549vdeeF+n0X1zZflJwypZ+Vbw&#10;MyK+jUr6HOdS7BxSwZkIzfYbGbhC5tlVZDuXhnVqthEtriAwjnFRiMX9zXN5avMXedkY/qC7HuLW&#10;wSWe5tFXQzMizP8A6uEKzBlOSyJShB1BT8D+hL+VfuyXP0ne+ewu7NLt/c8FyAvzKl1awpVcjztX&#10;IyzNRzqGv3Hc29dpbZsihflLLNleKvCfBy9GawI10euqbG0xHisuCOyatgTDngsbHUhZQmNY8TnI&#10;Vkj8txyixgl2yVKxwEMo4x62/qYk08C1kSZwJ1qkWOEbAycXqEUb4QvmFKEauI5rHP6PXTNn660N&#10;1Y7nCtu/+CjNpzBKEnNguXF2YZkmpx1Gu53d5NBdWts5ZDRlJFVUDLUeIkY1DHSFbgCQK4rM0VsP&#10;N9sU+HSz0WewL9wyQ8iwDNLylZmWJVNbRzKvGky+ZKI+fWbWygwzsu5X2oMObM4AwxmR1kKTBpos&#10;aMl2KXJipFZOIWdUg+JhyyosGdW0sOwye2trcTY7QuTrj1jRAkyCuRFcYKsa9WO621i8czlFqaqK&#10;RjIqo1sWFPEIACxpmy5LPuRvik5T8+qijsDIQSC1I0VaZ8GclgACcjUq81/f/dyYdMYCzHZya8kG&#10;hzS+DdbRPGs7enu8ilUWtcRxHFnCMKU97gz7w0uwiQYoyFRI0lpSJOfiWyqB0W4t8SyCryXJYpLC&#10;hdjMerP04xburxGDb3cyVYlnxbAZJKgWb8cY4aKwo3E7bnO7Lc7y5pqVlu2rQx6SADSqsx1VPGla&#10;ADI+amFJpduv4p0huEktom0sGrXWueS5UplXTXPMUFcKzFd6ePuxmZfj+F7OwHYODatyVmG5fBv7&#10;C0izB7Iw2LLN2qXHRgoqyNIqrEcVJa1jDkdPejmEEJpmNQsfXcChsg/GAyXRQpo5Io8UFlNrJ6x7&#10;OSUYzQHEi2FM6MFsdZnuUUmQ8A3BV6o1FTaXcLQpYHXEp4LqING4FciKCmrjUlRSuWNkRlQP1SHc&#10;eIBXyjnmDnWnDgTWgw/Z9pEyOlkwZwpVddWkEcYhpcilrZmMuShir86JdD+4VVqtnNWX9vc1oSBA&#10;CQVkhBDV6ujGjldOsZ8eih0g4EV600+ACbIyqLWyAPsCuuqWRXTMfWzuhNPHQiwkeARB91fZETRb&#10;Jpbm4aXbQ1wqtpAZ1kWuZZwKLU5rTTlqFRhhcxTS25DXBkBFSCR09QyBVqh6LkaaqNnTPDGz50Yd&#10;TWVk7MJd6TIpkL+QDsp1ZB1/NuIU2PUxUxTImW1Zl4qTGrA8WWsdLYo5xBH+KnccvLhVoH4yS6vM&#10;wFFdSSErrNrYOMypV5STb6bIpXUVZDg5EfMbapDJWO+ajAihBjE5KxgWvcMnDaLYalvGW3EilkAj&#10;LtXg65mR9KChYeUEZeNIbcblctZSxWUkmsAr84CkKAdRJTp62z0k1avAk8WLz21iZOXDqTC73Mm5&#10;FHkTaGtifyaG3EcxrsQg1OQTchvLU+vpOuYGUzIp5L6ss0n3b5Q1SHIKZekryZJCwunx4WavyOBU&#10;FxSe+bi1vBbjFxjVhKr4KRJM6fKg8zotNKkRhNGFj+oS/vVz0VfQ5rqxbdo7VzZPtMYLvOrsCJii&#10;kB4ggjGoVLdNqIQFyJwrsNpuF6lnDC+uS7t1M0ZMiuAxLEDVlrUk1yoeVKYgbjG09y5xvS38cRay&#10;/wBQcR2bjdjj+4qnIrbaevtj4rR5DbvusfxjGqq8RcTynKKrH7KdMnW7FUckbEjsGAjRorfSD4vs&#10;CuhZFH2q2BZMxM0KzqcTwzN3wn3NhHcOygWfFSEuR40OfOKoDghqJ/T2uvparvUWi7o3e4v9wiGx&#10;XJs4ZBBG5MXTkiaPOcgUlakgCLHRmYEszZUxOV2m92y0l6tqZVEtayOisoVqKFJNFfSFYktQceJw&#10;s8czja+gsnvtezPBk87W1fv6L/Gdo7X8ktCRrQ2J4kUYccyvGaS8yf7jr7ZZYlBBFIqZ1w6arSNs&#10;0Gqm7Xr4tbAl45Hx6yxmTaVNgeDYABKizCVUudXSjw1tjJEkVt7POB8YBSCjVqPawzOrlEXqMvdw&#10;PZum42ptoJFByBpVT82VHPiQEyBGXPDRVunjnlS+VbhEZTQioDAMFzBQc82kpUHDoSMksoe1z5/V&#10;51j2OZPjNXaUtvaAt6UGTVVHcCrckr8Oins6u+wKlqjEkTmMk2mWJEbKgm6E6noo01kOTsr6cV4+&#10;BTY+ARY76uPM15NpLqukUqWEaHHsbc1mRjQtKN5BhmR2gWEqsI7p6megkk+3zR+oeAtbHJSRIlRn&#10;pevUyLZnSaIEPCpON7WC7tY4be3t2uGKUd+srK9QNRChRxFKspqH4cjhe4Nq2uzLOMtopmxc+z2H&#10;a1thEyUUPySx/LtbXNZmEagsrmXjmNVWJw5MU5KeQEEizqbZh4NsiFAiveOT6zt4mWWFLGnBs8aH&#10;ZSaiVYY5a65scAJj0+I2yUY72NAgUgbKHkMhk0orIbpKicFxURpkGjVwClzJJZwQSkxKJCYpdQGd&#10;UZQxFNS1LKrUoT5eRdW12lwCs+2tHAHo3UWXXWnyFixGk0Gg6a1AzFa4SWrpXj7A2BlOMQKvYt1R&#10;Y1nECl2LiHkHUeRtln+H5Bb46KxqKOflOW5hPxqTgM2uxuHOxiREhFIyYgCEPGfNeX0nMmyzL7O2&#10;IylyaksMsp7SqwrMFCJuZ18WzviiO+oyqBTwQRaPKHLFE5kBoxS1ilIrhIFy+il2bVZB05JmugVR&#10;jUyZueBCtRXyFEABIJqKYF2cCRnTMrix8zx1JQgLXzISaslDm7EgGmdcPZq3X3jhUYZHGPDLqtwE&#10;kG8znAoaWUjA7mBXYzXuY65xWzu8mnW+Q4UyLcPUt3KkHihltivadCqxfRkXCtsyspmz7rJ7aLYy&#10;yQY9VqmztsWucedKrHyJNm+RDrayJeW9Ra0ypGHCbZxpHQdrlbwEaKzvU3u7mtiL89MhQkTOj5KT&#10;WtASRpy0htWY5KMP4pdnS3jeFmEKoQ0yqy0rSnzVCurZl9LKKHmxw2cXbni5HwastMDAeLgtTjNy&#10;C68hcOxbLKItTDvzQIFJKqJOQts6jH84xfLQrPNenq7SoAeIZnHdkyVQnn0dhjYb19BQyKVIVtWZ&#10;TU1cKTXCpD1vUSRllXjpIQ2zJM6zhqj4oEIdEVCd9CIZrUNQWm4Wt3JHENEKqZPmUrQAErGRxLCv&#10;lOrL4nDHcL2K2SGaSVZdSmI1DagTTSzVIA0mpJNOVKUOHzxnLIWx3YXFvc5ostFIxbIcFy+ytqbJ&#10;yZzHvYz4ETBLrKI0+ZEx+mDRW3ffayZMeH3zkA2IofjFVyl+wbd+8fH/AI1Qfxn4n3H+d/frb7l8&#10;j5f3vtf6d/bf5Rx2/wBvR8zs8e/R3/8AhfWvqZ/XegpHqpr61WpWuvTp/wAzVTzaeGnOlfLiO/r2&#10;3/p/qNT01aenRfDR8/8AlUrlWuqv/L5sMh/rH4v/AM1+y/zfLP5D9m+1/wAL+x4h9j+J8D+Ld3/U&#10;3vf6a9Xe/wC/2funT+/q+J/x3r//1LCQwmsDWyiHJ3BVsaOSKCR1QkMYUckghB9DVOQLmK0RHKnS&#10;1V9uVX11j29vl/cWl1tltt8YaRZJFkeM9SRYwwhVM8tVauoBJpn5aYtGylY3bXVqGMrLRtdCAo4a&#10;QKEGvHM4oJpc6sHVucYBQY5SS4Fxkl1k1Plt9jDB55Or8cZcwsTq66UyYUdRDuQT2yraDGGRZEob&#10;GuKohMRRcTvO6nPGw7GuV/8AcYjRt617bWKjVR6t9k9+peXei/d8Wy2D2sVhfT2l701RgkheRtC6&#10;2erLoV6liAFqEox5HBDdrpgiurESAcuH342bPj4hTEqhUU21xu3HWxIFlEgWUyzs5b4EJkyRcPky&#10;gsgwp5DyTK0QQMUUZGvcvui+theuGrz1Z40+XFR4mhFKRArJK1GlgS1crRD5RUY7q5QfKL7eo9Y3&#10;Vr3L1YO69rmt9verGQxETBYRqWSFqElmPm1AeYagQwoCP3DdNpuUWCaHRIwXMfZmcxwJ4/bjRjbS&#10;X9nWUu5KfINeYJnkSmyCdlMvGEl348NqSmk12aYu9YZrWe18kRJSLGQRJgxkGqFb0NUdJmSzVwFs&#10;GxhWznPSygVhjnq4YmFVRjYWSNDke1FaivRysVU/bw3hPQLs7Z7eDfLievT2YRlrOeXy3M8jLkF0&#10;lVrSupHjWvxJOF9ptzbpdzyRoIhH5DQjOvDia0GEtW47gEXZF2/X9rmb9WiiqXXGWbOg0uP7Eyy8&#10;WB8Y0sdXjc09LCjTZTClDDkf3mxiI2RyZXqupkolfVjgDunzmSZkqZKe6FGitiR3SO8GEHtMaN6M&#10;Dwzvv6iq1OVXn06sO1N333uDdN83nt2QbjBEqQBnLNIzLoUsg8xSM0AiRQrtz40Yttt5vsUguF0g&#10;mnly4Hjnq4/DBofGS53m83LHaYJjE+jwXHMTrsadl+TZHOynNBUo6aVnlktiYtoRs256pP2GuYGr&#10;EV7Y4GqJjlcHZIAqNcL+/wAoRVR7Sj4Rzv8Auv6kcVE9la5ERF49F9w2LebaSYbihtow8YJQxvRt&#10;JoGQeWIsK9RCzFQc6EZYjsEJWOavlOnL4Zf1YL7nE8zoZUsNz3aELzVIZvxFqLFQz1hG7MawhRnl&#10;iUkiQx7/AJUZxSPA0nD0R7eEDPG5qmR/aa0itRehyuaRreHs7jHNRi8O/RPoqej+27vFNHtMdn6u&#10;drbUwDoqtEXGiTRIjFzUZZkF1OQ5Er6W26DgVLqtR9vx8cKukymIaPjEemLll0ekHMKjZ8AECVRF&#10;sA/CtRU9pVzyWMsLoidDlM5jpI3ftYicovx1LJkRCFr5iApoJVAaNJIUEp8xOg7iQhLzInDELpY9&#10;yO57i9HDvoGs7Sx2yXdpYO5bZt03K4ClJYjG8WgltAJyijqVLocvKqt5a1AT7fbm2nuRIRceHAfb&#10;wrz5HBtTS4NFi+Q0VTsbApF/t/PqqFkGN3mvnUGSYfGw6U+ZQAFnFqyRW4hhNta2vybGtjEE1CV7&#10;Pm9UdVRx7XWgGxidUIbgyAse+NKBIAnDW89RwlJ1jNx08tX9zV5RU/pC+4u2r653KxuLPeJhcxyU&#10;SVJopZAz08ilI1yBLjNaHyitRm1sReWpTb7iMNeyCqmhKEHMVz+PCtaYZbP8KtRZismuuIMyRR3I&#10;6+PZ4zklBkrVnvKghx6e1oYcaLOYWSyS0ckLFEflqtf/AJVUH8+q6pxSR0GSWEbSzBFUcgqhVWjR&#10;5U77WRhN5RqIifVffn6SR+xu9I7HaHt75zDbyE9FkZekGoaKrdIyTEsC2ktxAoVIJb3mzRWF1DPN&#10;NJ69j5lUgR6RnUChz5HzcOA54cMGCboJS4TWw5B7ilxGfbyKHBr+m64WMzMlDGLZNBWWX2Bb69nl&#10;cI7lQhisKMScKxGq7yO0zlVr+4UCsRjwueSM17xMcquYL3RFEnCdXCtcicJ7J6a7lNYqtURId5WZ&#10;26gRJtKyMoAL5EiQliFFCrGpappghPdWESrNqfqDOlaD8KVwjsgkVARxkjpAiZQeznWY51XFg5Ke&#10;vjXZI0KDBn3giheYs9/eKyL0jLFORXPej38esWyYwupE+GM9gNXRCP6V5L0s6JKiVze4qdbUVHdC&#10;P6kTn390X2zct0Fuj3dy1pYko6rUflgktGrUNADVhp6hSjUFBkxuNxsrayjWAO5LFqtmRqOrkBlm&#10;ac6c8Cw4hm14QL7qBll9jWp5AKnKakCzogYdKGwlnNi0S6jinLWJJ+DKeiR0mEhtDIIxqNCqtLin&#10;LE4K7tPYqoB75AUUav8AciIvW14gMe8f7XL+1HcccqqerH2u02HcrKTbJxONzVxII7eT+CiqC+n8&#10;2Vlr+ZGoq2WsxoCca7/b7dv+27VO9qDNJKUckcECkjTXga8zXLhh79fVOO5IOzx+E++hZNCcbKIl&#10;PhN8YRQ05Qx6rvlWFJi5Dk1zWw7RRya+PzJlARe8oYzDOTCZDiTIduy0gAsoFrElxLOMdhxQpcaf&#10;HWK+MZsM0YnbOJGtQYnje/pXpVHKq+gBi228S02GC/e2hTIBpNclVOp9OvU4KgvVmJ6YcKfKBiP9&#10;4bBawdsPYWDOoYDMFQQTw4KAM6HhywK1zn+Th2LqsmE5lf4TkOsL3H7rFbSFOh2WVUNliFy66fb1&#10;8+7r7h8CbVSZ04pbWwbIFXrMGwyECELWlFfLrayDS15RklQYtbCp4h5laCKF6PcJIwq0siQeSGP0&#10;iRjQkIqIjOHK72X0wexcTNaJcNCA35codiJAF0r1AKijLkWXS4NCKkYp7b9xjsbOXbL6G9RWrXWy&#10;6gBxIPTH2g0IIOJe7F1fsbZ2Y7a2ThVnhWJZpZ53km0rzFcC2fl2X2FUChq7ANnJ2bVVcKrpb/Ix&#10;JNfKkXkKMk8j5ryhQfBWKqK2ohWseRKAFjpNtNdHjSCx/jrD+3haUjVhkVz3hRqNE/oVrntTqR36&#10;eojvW9ybVuTQtfOllYRNLItQzP162wCOAtCM2BIoAxVlzqJDbbYku3RW9jfCVA9Y3DfmxkCpJIqp&#10;DA6SNNfDPEZNj7x2JqXKsYx7KXzKqj1Zh8CdkeKVWRJkdVnX87uzNrZ6ZpWfFiQ758kZrmvdPYYU&#10;SV/YPGdwrvWVjJy9r2yBuWHHfIlzlCBop9ixTPGFVrXBVrxDtP8AxEFLHyMA3NR6vXj0O7WuuyNz&#10;f9NbaY5tyS3iil9QW9ObW11NEKDQGmQFhXUSWINDpAx9c7jvW2xg2wXr0186OW/96K1AJB+XTxzA&#10;wd4fgniUkRkHICLl86HW12uIeRWsyz1vr4tiyunXc9mxI9zEnwryXq4Sx6qbbYvaPj2F3YxTfDFF&#10;a4jjy6DJkW9adxXmprKrqauTXqASSgTZMhZZbt5DsG6MWM0CIglV6dCK7o6k59BO0twstr2juCFw&#10;U3e0uri5s+LQs0Z6ccEgr54pI5NLspDhh5SATg7u95NE+2RPCnTuYI2kqDkSupgorlQ1K1NNIAqT&#10;iOeo1w2p1psuPVV8im2rqPYOyth0GwP5PKPQZNh1HjQcRjagHFozyxZLVZTPtSOdahjREbIIMCyl&#10;FI6GlBQ19tKtZBRjIBswtdYqhXRGLECrJaSSIJWkdIi9KL0sX/xScqvuvEstdx3rbNjttkkVFvFU&#10;CBkTWxEiENHqfUqrIZGrIKExxgjIZiIrYer3WVZnEIUsM6Aita0GZpyHiQOOHVFkmbahxzQ9Vjdr&#10;ZQLm2wWg2dgwJ1RCzKwBn0x1jhRMYrA2LJNNDxTL2E7bpVgNznV0BGDYiNCrz6Ehp1wa4mui/aAQ&#10;gRBOGjyDIFVdwXrKJ0tJJE6RuZz0vc1Hp9fUU3Jodg7Ote0Nvjf/AHO1y0pYsC2rI1qpRRGMjU1I&#10;UspbLEn2CWa+aW6kiVYgKA0YZDILQkkt9lM86Yjhsx2O4tryg1fjEDITbFssyvMuzGJarCqJNdPa&#10;Hq/j0SupbEeElxyJJJJnwZShZLgxZDoL1RGKz17Mal1MeP44oY4rxFivnlez4yxntJHRgxPYJ5Dl&#10;AhGtVzkReEXjlU9b7Qw7V2WF57uW8e6VhPHbIpMusESVkbU6iIOY2ZVUOnEsAMGo3t7+WRbkSRuh&#10;8udB8AQRQ6iKgfhhLUU6Xq2uHY0mRmvTZHWWlNdjw+ugyfvdTd1cisyRg7G0jy7eCKvr7r4UmY2E&#10;Dvs61E9WDY/0GZOc+ycCXVqNTSBRWSFcQwzqZz3PkSnK9nSdOpq8N5ThU6U4X2M3GxW8XakW57T3&#10;Qsjwo8skChY2hRAgRIV0klKhwW+BLmq5tLeC9W4u3vUjFkFHS+bU0hah1kmhFDWgAz4YNrHC8eXB&#10;ay8wnYzLO4q6e3vMlxs0UdHNpkookJYdZiYwRTumwjNFIaOSVWJ/ZIp3tVje5gxZfByiArRBsGxy&#10;jONjCLFc0QmsUwiKM6Gko57XJ08J+36p77QJYp/pt1vAJbqx69sYzrWOYBizSKasrLGRHQgHOpTS&#10;agWslxNE17uLOqRMRVKLVMqVJqCCRXL8a4N7GrwOCtJj4LB821vsDW+FdwJUyzqCZeyba2Jp32Gw&#10;roVpjkyrxtwq6RFf8lpDKkhitGVzRm88CBqxGUgoaClsZHgzzsDHKVCkSMx/Q0b0a1HL2mD4cvPC&#10;cr6iuwX8MncdxtsNusjTWRHqLePOMsqdTSKsC8jACRmqGNWIoCMZ3CDdNu2+3ljnASabgSahG1Mu&#10;eWkqPuzwisJnJl+cWD7CDe5Sefj8o+T3uK0xrrJYNZGg17bm7jpKkSY5XtZHE2fOsCLFYzqeVzWp&#10;x6IrOtnRigNRwXvjlIKWQ06QgnjadSOkpIilaU7o7kfx1M/e3r4VPb1MNi7msLyx3LbO6buJr+JG&#10;t4kj1NGDHmpiljITrBlFFcmJl1lAMsPNy3O5sidq2gl4ZLcGV5qnQjnjGAVOoZ1JDU5iueHZ1zke&#10;uMlgZFI3/mT625rKmXiGMUWF4yewkum0AqiNjs6myinsa3HB3EA0JVbEnNSIYUYhGERxkd6OplXX&#10;gZ3HnVJLhKCMsJjBuHFR6lVjCdD3R1JyjmsThOpE44X1E9p7j3e+v4xBtCRWML6nMoLDV8qkiqq6&#10;p/ETUaSdQZa1Sisray2eXbLa9Mt7InlaQ6jXLOq6aV4gcQcNBU55mdlZLY9ptjjobsGRZFW3c6aa&#10;BaZQWCkJbG1pZVi5mUHowoSKeeZCoSMR6O6huVFTcOIWrlxHDsLKQd0Ejmukzndc8ZWDD37FWIz5&#10;xIxERWq7paxznKie/qxd7u4u6Npms59ss4be1u1U9GIlUKFyaKfKglVmbyVZqICQOKlk+2RRxS3c&#10;0i3OilVYLqNKNTImmocz+7D25xnc3YuOZc1+rtW45ii5/AiuHh+BvHH11Ki2dlfOoMDLJLNBhIMo&#10;r5BmyPjJIkzwQ47Cu6Rpz8s6XEuqGuL9zPVHK4Mp5lEaI+bNajlZ2hKpRgEgk7TVYoQtIrlXn3Ri&#10;2w7dc9t9190Wwtou44bcmMRAqI4Y5AFY621+oahDsGDPTQRnTEcuHurrerPQ7HbYyKh+JJFGK0oO&#10;Y41FMwK54WdFieBZt49b+zGE/XmN7dqo0DIMVg1JZtVmkDCcHk/Fa6dd24B1U+1yM9s8tqYckV3c&#10;SKwAUGg+obtkw13X5DAaWZaDp4M5nzO3GjmhS4nYKMQDTHPYeIrCnav7GuaV7Wtdw1q+mNvsnavd&#10;HY9jNs3Ri7pKvIxMjK7PVW0yR6aNAwU6KHqCpIJ1YU3PcbfarhbFmmaB2AZkpUjhQEqRUBsxlnXH&#10;2BUun880XsieLAtNXO5svwS7iYiO0yrJazO8Lyf73XT5eWYfhHxbDH8mQ1NjswYXTJoZlXCPJOJC&#10;lkMb6HRIVQITkp4H2oVpPcey/cCGN5xf23Flmju4kyTDZwvbcqOYitXhfb0wluN+srjcJN0njuL+&#10;3tqwC3jLzSdSh/LUjTGkZpVpRqVimliKnGps9g0QTw2hkEekAOeOkfiWzNaUBzy4YbzKs63NkOR1&#10;ETbG05OybDXmILQ4FJlw7/PSUOMXnVYxa6kpLevBLx/GKostJQlmBGWLJIIwVIxEf6CzrcsZLoTI&#10;0xSwyhjEKCuUyxQP7XWWE13LpUlGLyFGP7fWqc88L6L2HbNte2nam+ruESrLFJMivKS9xOhchOmi&#10;akiYakkcxO1Vah0kYxu95BNbXUcdtEoHllBUlhGctVQ2RVgpFSAftwcaw05Es7DTFla5RjgKTN66&#10;/wAjoKy02RCra3K8krW2aQK3MFjjb/DqOxfHQVy6QAlh8MZu30I8TvQHHbSTFr/h2QC19XJfY19W&#10;c5XJb2o4SlJYFsFlmPIhyzI0isIRFYVqu9mIjEVv3Lt2xTb5t0/bT3Uu8RyxyMs6yG3gYqNOgLFG&#10;0sUbAeQMrhQjeapGGW09z2v6XLZo8FACpKjNiCK5A5Fq0qcq1Hxw9XkppGoyDYc3NdeWcDPtgUlX&#10;q3Zm3Kigi1iat1dJzQdXUa7pdZlxCqx+gzDFa2XIrBS4EFo51O9oFUsx75RB+Y/Tza63mDj2taKK&#10;QsaxfFr47hPgqpSnSte0hGsHD+3qMz057qmO9y8NViKr3Puw3Ta5E3XbbiSVVEGpaaJZymkso0M4&#10;Uy6goNSQhOomuI32/Fb2d9HJagi6Ys7Fv4VD1JzoCaZZcFKjBj5KbowzZeosMssj1RsO0uqqnyTW&#10;lDkex8ij3a5gFaqpoQ7NjyquuIawz/8A1AbYVUSS0ban7XQx44FNIFKVn090WPHuJ4vkHUEyfGfD&#10;c+LWfLjKsQh+xIK8sEcVivREeo2kIR70X3X0+2K7vJms9vbaDHKkKSCQlnjWZarwFCzOKsdTaQir&#10;l4p3htFnumjuxScstCKHQTWo5ih5Zmpyy4B8Cg5rkd9pLArUeNVQJ2J66y+pzSJCzDZ7sOytsXL6&#10;7H/5Lj9XCqs7sMslihPeevHYSa6DWw4RA8iExvpOxtf4iWbeWc4c6Q2UaygWdlZ2LmOq1L8Y5UFY&#10;MLHKKtUIxhjH5c5iuXpfyvLXc3dslqtNtiNxuEi61QRvWaN/KwQUBDxMDIyAhlWlSBxFJ2oxjiS5&#10;3F7ey1AVDxkBhUrUaWHnqRWmknlliR+TfkV8vq3EdLa3wyPrqtsqagwTP9a69wPAJc+PtCvRMjxu&#10;FCma9MO3h/z+PbyZ9zdUPbjDOKMjjReliMK0tg2JJA+0hUVkyHDjAb8QgRnsStWKOvdzbDMwDJnS&#10;EXDhdTio5EXjpRXWR6GM29tcbgJUJjVm6eVdSjhXVpIyyqT9mIJep6a5eyW8U0ldVJbgAxIJWnmB&#10;Fa1oBy45XVawkZbjs2rwHOdsYBY5tkdlbzmZBWz7Clw2tlfeZWb9mFrK0g2N0/FBFsbEb41k9oq5&#10;QOc1xFOrAloDwoIhQjksAxpQ3snPNNc6VDGaX2xqt3KUk2MOM+WQYy9ayHub0u9mftJC3tbO3WeK&#10;WboN5SSwqAxyGoioFefzEj4YQMUswV4yNSNVaLQMQtaaB5TUAErTSOI45uLaUmRZFMsL+jr8Rsru&#10;hME2Hxq3GkbUX0utx9lhOSLrKgdDxq+sbweOQpEmD8VKmHGepgtR0nk218iG2UtNGkRzXMuifkMl&#10;/KNbNrgudWhtQhDMS1sK2RK7YDPa1jGoNyK5Xuby2a4t5CYXiSS4Klic6kcAeILAmlaUGRzNRh7c&#10;SvLbKzKVhV9CgfMrfMVJKlFYZleJqRkADhK1kS/a1M4uIcqvxCj2EDWuMY9JkOLOxi+sZQMjm4ld&#10;lsccJhuG5HRRPkz65pHS5BzTRdsIwjNwaUBLSHX5LBlEy6JUGbE/uU6xpWMLIkBG5wBRDSPvHDCo&#10;rpbDuEz+8zlrka703udm2qd0p29a1FCX1x1BYZlAXLhi2bhtIFfEYju53F7Dd2C2qWpeRAaPrEjA&#10;HIuwIjNB8pCk1BzFcJ7aFZq7MNg6ezaHWaBvtuYxJtjQpG0B2lLuYNLWS7GOk+nyGuqpODqUMdrR&#10;U8yDEOVfgSHDkjKZnpJSa4ihmBrmmqSOr7UePW8kEpiQIwhPjTJCw5zQw1FFmsRpmrIRhg9SMcNz&#10;nP8ATE2HpuqYYY1iiDFWWVGKFRQhkDEmlc0HmIOVKk4kei5iWCa8kRg2nWooQWJqtCDUgjNfLkwF&#10;SQKYf+v2FU2J6yVc3mO5oSNlGGf6rYXVS8evkucstJUW4xiJLs8VsSXpplpTHSVAa6sbJgThhfKb&#10;IAEAF3Vdc6L2xLTV0iUwRiXWXwK+qgFtbGRXPiT4HW6XYXiRSAGMfxiGIJAkEB6kQakV/ZW0F8rb&#10;08eqdASWyiGoClBBIfUMtAKqta8BWhOAstwzykS3LhaqEjJYhQGB1UoI+NTqHmBBIpUDAfMLl8p0&#10;ss/O8jAKamORMN0jkmS5dklfidTX5HVTarOA42Gnx3WVXbLcjkzGXEYHz2y4smZHUDjjA3c7HYGL&#10;Mh2g52Q2EizJVQ4lNVY2GOuLzyOkSZ99YTo7CXMivtuVGZXyEh14ERvuhGqh/b7uC2tp5Y1QztpK&#10;eTTR2JZyBXqAEUB1tRQStMsR2vc9/voUz2aWIkkOpndjJHUBFHm6YK5EDTqdhXI5YEs3em30yzDb&#10;HEcMpavG665HZZxk21mZFS7WiVwx19ZhWNUBWsxSmu8PMwEiI8kBbS/skR7UGUJu5vpNcxL3Kqgc&#10;N0dtlIjzHgHYXY4vx6iIw8qD9tr0jFDIZVEmn/vND3GhVGPTh3PqJ71vtr25su59wbnBJcXSqFgi&#10;hYCkjsOnVdL1QAuKilMgxFcWLO0scF3HCscpjhqTGAoDgrreV3YAKVA8gOpmoUqRQtHtXzb/ANDN&#10;E51d5w3I6rXFXeYtjlpYYjp+2zFtzsq/mQKC5iZJaQ7ilkVdjn4aKtayAayHDfPcsiMfkSsUJPxO&#10;vrDsqrShdZW9aZGx4dnArplZYJEGJka0NDE2b3IcZpWGENxBua3oXob/AJfRux3S2uF7Xlg22XVc&#10;w6pRKoYBgDUqFFQq8KEk1pywB3CVbmzsLprwW1tcU1mralDGpVTlQnPMg88OhgW9bnaNVe5hgWxq&#10;Wu1PklaUtvcYjf5LQ5ZjUqxsJprbBAWd47HRxr2xNWyYUuWGHLE+QOUjJRFb3fTY7N11he0qS2wv&#10;Y1dd3NBcz62xd8yYWPPHdBn/AD40qutaY8e9h3FfbhCaLNhy4JqqSEJoxxPD3EZdw7N2/vq31hui&#10;ySQST61Yt51epoyMM9QrTIgUJVqoWBJWMdztsUsG3SW7WDo0UkegNHNCRppIkgKFWSupWU6wTUEk&#10;YfzWmy8xwgWP5hrtNdVuRY9RWlG6HjQ50WDWY9X18UFVYjZcqOpoEg1jCmapYFnNuWvMhgFIcTfT&#10;I4/4vWVlsbXGeZpvPyq3Hluow5LJwOn2rmmF59T4hYZTQEq8nskrKnC6C6vZVhRRXQhkmTJCuaRV&#10;XlXo/wBRW07WMG7bZu+79x7puM9jq6AuZElEOsDVqqoLEhQCwK6qAsMhQN2l2B7Ze2EPcp9pva3t&#10;vtyTeUSO9eyhmhNxGjlo1q8rqmmRy1FAAqQBlTEhd1eeF5I15eA2bkWgRalyGUKmZeSG59raReBn&#10;ZNSV2NPq81uLudU41b186eCVJI6O9wEG5RdBQuRH7FiG4pc08mPeir6OVVwTJEn4RaSLCRZlsShl&#10;tPMqb4NYj7mrQYnpLALtjYnKlbwxJ0t+ZHDyyqiNwBQgswPmA82bUoTlwpnTD2RLWAj8mGRg1DR1&#10;AQAVr5xq0g8Ap+Y5Zk4jrbeRPhNUng1Za7E8kv6jIbGmKSu3Bh9T9hp8dpRXZbeiFnGJnyG6p8Ru&#10;3FLCBQlkFBZlcYaNe970HZaVlfWQrbI4dIaZUAFCjXBccKe2rbC0upFckWssJD2mAWRKaNjHtJ+5&#10;71a/hrEKjieNbSFbqONCrgUOjNakgKpyC8uHEnwFcKxMJHMOt1QknSkgCsAgPmFDUZ8OVK86Y1aa&#10;i0Vpl+TVWurTNKzH8qs/vhcOi7OgMwjJMcx/X9DdwrOzxWrrlA2COqmEceMoEGxoWGF/cM+K4JYV&#10;1fP+54AjJXwbmE2lIeNdSQSJLZkKdQMIWzimfeUSSGznCcqFVz2Me/uq9W+ov3XGtpsfcV8hkE0N&#10;jM4IKmmiJ6HMEg1GVSRlUk4OdpBZ992KQ1obuIEEVCq0sZaijSrkDMUoc6ADB8gbSVSUW6rtamDJ&#10;o7CVkE2O7DgyBU1TEu8Z2FZxoGPzR12F7Ak1ocdbJjkHGG6MSSAAowBDLyTybqJTsqq69z+uxyqP&#10;hmL1MWHV4o6MgY0KrHDhzYEF8eRN5dHR4xhAjHV8OO4biuEqKunYIe17F7aS8kCk2AkCt53LS1lN&#10;Xz1s5c+cjyjM0GWCff0YfvjuhRYLI8W4OmpG0rRCFooqAFVVXIg6jTItU4Vlbr6Rb/zW/wBbeM9r&#10;sjM8a8gdzXzYtxteHDjfyO3zq+tcnx400eQNxX7bJnAjTCS7JZgbi0shyxxhy3PaNdMizbSntMho&#10;8mn3sXHGTm3LKY91EgWmNS7sn2+JY0hpMe0Pd1oWC7b3CbBDH6u2pWo5fU6gHbUcMVxd7fC08j6d&#10;KLXVWraDqXzOtDU6QmlfJUZYhjXIjnisIInlaShAqAY2VRUksCmknjQlyxzpliN4cnoMC2Zr3XG7&#10;dS4VpHMN03FNX6xg5q3AsmuMe2rW67hzcit8Zz+oopWFV+HZdLSb3mrNdfzLZE76RnmC31uqbor4&#10;5nrRyjKBBmint59YDJ4rI89kkdbISxR5yhYOSRqjT9pB9PD0aq+l7/Ye27yxZB23ayRuSumWG3Mk&#10;dTqDIekDqWnxBFMJXG773A6Iu/SRyZhog0xjoQRrqjBRmBTmDXKuFnmWvRusqp0bZTKxl02ZWW48&#10;Eoswk6pui2+LS6iTkVbKxRWCp7NZFbHOCW4rViSu85QOK1noqyyXcZSjyEraM8GPajhEWDSEjWx6&#10;Rrjiswy2hnnrKqSOtOqgYJh47JYkcN/Q5/DCy9sOz9stJbiXt+0vQUCUmtrZ9Kg1crWICNvBqsag&#10;Z0rhPYN2v9hspdp2a8axgmkeZlido1aWQ1L+TSZDI/mkLAM1avmAcKHUeL0uqZtUedtbcdnlx8Mi&#10;Fhs2bt6xznBaLIo5K6ViBsSk3uORs4yyMO9gKIkiwkw7F9NKeCUJpWBX0Y7FpsQsdgxDXVJT2TZN&#10;peRr1sw8SJPm1o4Zo0JZEORW2QbQYyyYoRuIoiBc1isL0jcN1UeyvYWwblsG7b9e2G3G9XebxYxI&#10;gYrGgRFUEIQEDVAVdGhiaZCmLf8AeHuvvLt7f9n23tXfZ7S1i2izOmLUFDuCztRXUKxTwBqozqWq&#10;Go8Q02GPw9xU1JkuXwryt0XoK0wm0aHIrjGqjIp+IYvlOTOFZQr+ingNMtI9xOlja2SKZ8iU8wHm&#10;kjOMvNkWOOns1hi2sazGKXI5cupXPcXnRo9djtknxINLNt/nBix4V2tq96RQsaVWhG0j3oNXPZcP&#10;b207VttzdC3W2bqt0wILeKBYFrV3qqIWd3pTUWIpqFasRSG991ysq3O8bjf3t3BAZSrF3d1zLIub&#10;L0yvz0AJJzPAERgvjpvTFki+VOy/LjY228iw+lp8tHobO9aQlrLzD2ltrLMcdx8+M2JbvJ6W2w4Q&#10;kspjyCZFIQipFUjgiKaQNqwanFq3ET4hV1E6ymA1xU5LXCefM762k0U6RZ2jXxhXxmVwryMlY4w5&#10;xRNux9lxVf2nOXnDfqdm0dmDbldC0Q6mORHmSTPzZEusoL1BZaBWry1GwNuF1vdzd7s5GmYxtIgg&#10;RaiiaekM9J1ioT8vMAgkg02B4jZbl29Jm2z77uchw+sdC3xY6vyqplM0fh+Ogy/HpOIYUF9dnWFQ&#10;HZIuFyTXXNxi8fu4wT5AxoMpRemczHAIeV1djQZXTRLSLa2U3HRvvG5wC6x7JcdHEy2llYvU2aQJ&#10;2vMpx0AgngZDDM47rNWDG5pXtIhi32Kx742Xddt3LbUaNZHgAkEml2QBwVR6GJkHCXUCXI050bE5&#10;g3uK5hD2zP6eWAs0dIJI5YJA0Ukc/lMdzFKCRLA66ClagqCuJWYjn1YKyqMhx2dlMA+H1+Nbahm1&#10;nK1RFxnL6C3lXeupt7d7PwuTJDtWgvL95HGxuWOq+1QorpYiqOG4aOezbfnnpXHMQx2hotTeTATU&#10;Ua3WPszN77X27cVoTRu5FibAyPEsOyvBMzmwFE6M6zZErJsg6IAop0tpJkiB7Tb+4sMi7d2zvG3b&#10;pYwK2qO/FzDfR9NijRNOkTRT6KCkrr1JCSSZMpG4N9wv5ff059977u/c+3b7vXZvqZx/prK1gvts&#10;Mj+ZpLWOa6t7m2if5vTa5liqSrxxaYY5EePn5T9D7knZtV3DclxKqwvO7jXNftG1xedR612VkmPz&#10;41XZx8Bi3clmYPKhTfNQSxDhDTuFPKYMcqdJSP8AJpumiBKdmHh9VSftZSAsrHAvI/GbGnC8UyZA&#10;I5Jud4Fr6GBBy4BWdJjjeqt9kdynrYdwe6tu1zJd+3thcWaE+aDckBUKSCW68MSZkHSA/HjTFX3f&#10;8qTZbpwe2vqPgVCtVW92a6jc5A0pbT3XI+GQ5YsAi7KxWfHgmjSLV8myhCsIVStJMNeyIp6+FbMc&#10;OghuNdlX7bYCK5Ggd0tdy7jh3DrU/wCSkrgDNk/h/wCSVa94UkIHEbDQuxyLH7LZLpDI2O7lHZPj&#10;jjvQjntjqjB/vdw339MJvcXumyuYotx9p93EDKWLwS2l0QoFa6YpieArSo+FcQrdP5VfuTFn2570&#10;dmXoBoeu242RrWlB1rAgmuVKjPhXBDK3NrGLGfNsMzr6mCksMBs7IKzIccgunyZIoUWEk+6qYsR0&#10;uZNK0IRI9XmMvQxHO9vS0p/yYaWlH+Pe6n8rMNc0aFKS+8dc4s44Qdvuqd8nB2ZgBRtEnUvS5y8f&#10;RF5Tli3vPtschS87G7qt4v8AG+13GjPMZpqJr8AcRa+/lifUvZwyS7bN2ruarxFtvVoppwrS6a2o&#10;P+lTHgdla8swfKrtia+khdJJDYrcxpQFfKCd8Ykdg55IblIyUxzP/rneye6eqr/yU7e155S+QH4/&#10;rzx0dlWwcr1jtLLjZ3SStY7AxUuNYPeNw5tpLv02DhtJBEwseukDbGK0ndeqNc396I6sN+732DvX&#10;3Z9pG7UuXnvrK76k8UlvPHJHH1beUNJHLGh0BY5CWoVoDnQ5+jn8vz2E93vp/wCxPqQ2/wB4u1xs&#10;+y71Y2BsZvV2k6XE8Ju1Ihe1nlDALMG1AgeBJGMbi5ox6+zq3tMioq6kl07Ui5CmRRHQfkAFMIMo&#10;ptDcDkjIAiMc1wZAzrxy1UVPUnWS4cYOG1cDF8WFW1+LyTUjsyp7W7qhz2wbJ0p+KQWWNTVUMHuM&#10;dGkw5bHuVDBVqM4ajeq5NvG73kStuBjgUsyGGqVXMqEJYsialbX8pdW0kUGOlILm42uwnjVEkLMF&#10;cinUINADIQKswB1KwyFCc8VG5Drm5y2623kEne24MctF2/ADl1F415RhWs8zk4yefikHFqzat+TF&#10;8rznL5cDuJZwbeolQYkkEeeAiFahVIni4eGfWV4MVsIUiwt2VQY9fT2RKuqrBm+V8stvCbeTUWKC&#10;2EjXw4sSVMjSBqUScOc50ijgtEmmNzuP+naHQoiSR8yQQGVC5oPNUKhKsK1zzHyyTm3unghVZoQ7&#10;FpF1AkAcKBSMiPMXAIOk1IoHq/1g/jWWWM3atBbxKTC35gCyybJaEV3bX1/8KofVfarMeHwS1Q5e&#10;MvYZtpMs4FfNgy0iFV5GNGzKyj7EFSZDXxMqJVzlsIlfNrhWcy+wq+uIImTpVzWy7KSthXnASQnZ&#10;bJHXuCFCs6EcrF9CY7dJUmu7TdD6iNqKrrIIyWFXI16Sp4ZEAZGmdDgV29fz3SLPu23W4dUJBRCj&#10;qPArU6gacixJIPCuB0Kp8fC55rfKyasqbOxBjt7Y0OUmx6rxXZmB45lDx1Eimk1tFXw4uXUmRJWu&#10;GdWltSHKoDufw0i+g1vjIHrEkWUPKxAiDrZFpTlnsilt4ciwSXdTFn/Fj057pCCZJAXh01U5VEVy&#10;9HqS7Vc3FpHdXN+pKVDEGoDAmrNWoUtWjLnqPKpxus3qC8iTprcsVIFVQ0oo01LaRmp/h+PPCsx7&#10;OpQxWUPGbHWcuxmlyOqx3J4dUW0qccsa+nStxWHIx8VxLyJuNsQ5oU4bXArW/wCRXsYqkRYTYFUe&#10;SWzrcTuKewYYp0yRc6zQM8k20rRS22FdW4zGrRVlHkNayJ3GFE6IMjl6wsRHJ6jkovty3S+3HcbK&#10;KSxMhMeUq6SVBQkK5BrQMH0oFNAUFDXaFDHbIPX9WNl0mNo4mUjUQas+ZZDUAaixHBiSMR1rEyid&#10;HHRZ3uPBNiYkadDtK3WQdC6obQ1cDHL11UfG8kynamS5k/MsswTKlsDRSQ3w7RwBMbHkle5CPQjt&#10;b0Ful6PKaKnu8rtqmI2XaLEt7oFaY72HbkMCFY2S1574DXsI4rAFdZOc5Hj+Ozp9Gtska3NxGbeM&#10;3EiglqF6HxAZiC+erUM2OVKYXWCNEieF5EtA5AWqqCBXyny1CVyoSAgAzqcPrcbeyCFKxCXhV3fY&#10;/ralvbJkKoJcYxjzbVadJceNhtsGHj0iXXYlPkd4S9cqGGkZGCxTPklRfTlEwXHYkGFcVWAAPaUF&#10;bBjV2Zp9qq7RD0QRAkW9ZPfAn0x/iMlKFjWhGPoaoWtQbOWvr24lmtJoJbKGRVYkSrRZgFpmHOpD&#10;StKBQOVKDIJYWkdvfzrHvN0JJpGZonIeIa60QKFR0VqVFWJ5k54ZEm88xyWymYfnW18KgwcmuJbr&#10;nXNdU5XlAzUmV/JHTYxmVQ/IqHLKCdeRq50g5Aleg3SPkdxzyoxwSc7JqaJJhmZGuYlvZl+NHSrW&#10;0sqmwOa2lBk4xbQZcQtFHtByRlMpZIwxJCFejHNfwo4xRzFgLIpOqEB0XzUzagYZLrqGajKAdRzB&#10;pg28UvUS/k3BVCJp0qxUMPKtJFbUHK0IBCksNIqCMbKeBqrOshqr2AO2wi4xehrXyrgmSysdo8sx&#10;2qjYtVyca2PiOQ1lnVZqbHSVxocV0euNOs4CxgOMMg1Vich4lCgXo8hHX5PUnjy6eHaXMabLXM7O&#10;sZHhvdVdMWbHx2KWRevHMfICkfuIJrUZx1E9NrWxsDHLLeWcjCPSCxJ6rLQHTkRGCWOrVlUACnE4&#10;xFdSS25tWuY5JGR9IoNC1JzBILU0jTQg0NSTyw4GQ5lY3GJFpCWerMytp+O5fJx+isaaALU9VYSb&#10;Ow7tgpLSDPzM1cHEoDq1IJ0loAz3EeVXIwCK+TXZIGJYlXZ+fyexbQ21NNBu/uVRU1tQRUk2lPYC&#10;EDIDrPfYJ8yAkhOtzfYjUarfTU7XadNjbW0Dx66hfMgAXIsHdlLkgjUEbOgoaCmNLVoUuaiyGjp5&#10;s1FJJr5WWmimWTkH7M64YqJB1raZdEmE8cdJVtflWFvfl19dY4LEMhyPKrwHVHxvNcdc0+CHBIHj&#10;6sjXs+LJRoWDZ8ZVe1/pu8c0lUrYRzWcrNctj92feshW0mHX3qS5TGPBNDddQLuY2sAd8OQUxewp&#10;VK5yc9D12sNgWB0a0slW60sfIpVwp40l1FSOAfPiD9uF5NzkMk2i56TVHmqXUkZAEUK5jNVGZFMu&#10;NHkyPfMnEaG5kYg7X2BXUqwrMePkpZd3n2KEGEboHwZFEND0NcawHBZNrYEcfdLFWO1rGohBj9yn&#10;W+sNn5hVZZsGqsILsHsLKzoqPF9qbAxenlgmBJDhZhc1NDZ1FFbbVoXR3Rhd35IxQGsIwnWjxoE3&#10;HYbrc7+O5vdzuVCEtRZ2UGuQaigKZBSnMhQDXPCqy7jBZS7dbXIYS6QJDDGzrpzKVZWYROTqJWnm&#10;opy4oiiXd2rcaZRYPkJMtkZECBV1eVX+rsPuW0dgFkCZbYHaQJsSZkpdRZO6aWyFZK4Lolu/4nZV&#10;hGmWQ8mJVBhV03iUZsCtjVkwVFXunWE2S4xFpj2FtklrHlqYdEB390UhxzHY0qkd+1rl22nd47qO&#10;6eVZFi8pIUl346C7Mw8+gUqKVIDVrQEXGZbdTaKxLHNTK4AAAAeixpQ1c5gqAASoAzOIoUtxsyXe&#10;ZRjTW0wGXWSy8iopezsrSpp6Sgi08WHnULGcU1XiFhVSgWWxJoXkDZVoYMWDJPEQDX90rMlw2spK&#10;+luJF3RMWaWY89dYHn0OTgfKio2ZBWdKCRbiGcMP5KdpgmtE0o2K9rUd6aRXW7XO43lm20zQdBCw&#10;lcpEsykAMsbs5LaaaihVG01K6gMOpJ7WRJJGjaZ3YJpUB0SmYcrkFap0qdTZ0LAHBHE8kNlbF2Rt&#10;fU1fqbadbDw6DQExLZdFT4bsrTOWx6uzU8G4g1NHkcUmG5ZXWNq6qWNOcaS874Uw7Qkc4Snf2Gb/&#10;APZ3+SXnx+n5v3D+dx/v323+S9vjo7fH2D7P/Z+N0cdr36+r39NPWTeq6f6pcerrWvQnpSvHraOl&#10;o0+Tjpr5a6s8aeg27pek9LD8v+X0stejhT5up1PNq8M6acMh/rvE/nX+j/8Aphjf8r+2fZ/tX/K/&#10;lH+m38s/0w+/dP8AKPmfG/n/APqD/wAR90+V1d//AIbsdHv6/9WxCGx8ePA7wmkY6MBHDcq/u/tj&#10;46XN+jk/xRfXVAa03Tbb1bCd7e/twHSQeVl8pqjg5leGkppJPzGuLc2292+6spZLRl0qtdQpTwpX&#10;njnfsvtl3GykVfIlVF5STFsIFsF44soHHykkwZ43J3CxehGfHLGUaveiqRyr6zbOI+ba146+ygNr&#10;PiI2fKaEUC+ZYCedXU8gRyFMlc3gUhCDEoyOREV3KqgXaliupom3SGSXXmr6DIsDIFNSp+fW1SRV&#10;slqFIpVgjQXshMk66DlWtKfbgYXAqWmxvWGYWGwsKzqTsuFkE82IYyl7c5npGxxSfDgfD2lj9nUx&#10;Kty5SXql16wJ1i2VAGpFGxERHbXNcznt9D+pOU4ejmucnC8Iqon7ur9V49Gra4ik6Me5l4kjk8xC&#10;lSqNqoZFXitOIUsxB4HgHbDb9zAi9MUePLUVpWmVQaZg+PMHBNX2DHkhiyOZMrwwJfbly4oDBJBq&#10;piSmjfYxobXPdD+KvDghUhO2/hGO46UDHeRgHqEbVK0L0EFX9ppze7hhKRGuaIak9nP4VET34X0c&#10;sduma7uBCEuHLGRNbDQqhQDJHq8xYqKKmkPQnMZjBC0jlCzW7KTAqileBz5V4mnhnhfYXj0Kblkc&#10;Ftau+1TLkEyXeoAdytBjiABHtsjoKiVNgzL62ZWCVItanxzFR3HdH78YhXv9Q3tE5zUaKQxhGlYE&#10;7xoV7H88K7hFXjlEVyce3v6I7k/6JDtt7YbnNBfSjqg6WQmONjCaUJ0BWAGjPSpZtVOObm9bbbFp&#10;YY2aUZgAZn7AMHGSgXDm0txj+R3dBMtFNkNFYy6yfj8m4xamtj4wKZXo0khkBQliM6ogiSGxuTL3&#10;1Riquz/I9qNKqtR6O5GiKr2cr/bVXJyJVT+nu30jdQvuNhc3N1t4W4EdD1dSqrDPqRqMpVbMGoCv&#10;WtRxwm8TSQiTpEMVB4UIJAP9eCqbHW4qrOwtceC6ayrdHR906xr4kGeFvW3IK2JFcjMiiyXdbFYZ&#10;rQS+v9ys/wA3r5/cP/nd21b2+hg0YrlRr055cqcqx6IrVXjlef09DYm27Y1jitCZVlD9Vn1hF1rk&#10;NCmhdDRtJcqmlQtczhKxjkecwurafE1/oME0WVjOFog62O67BZBtm2821Syh1kFlpWPFHYtdCkJF&#10;JcVJijltE+S8MZ4Btb1s61U4FayoohCA0HUJy9Rnta/nlF4EqKvCoxV4/r/u9QZ+09g3S6vr7cbu&#10;cW0o8sMeoyZEDWTlTWBqqcswPmNMPZNrg9SodaQk5/D+rDWiw/GraTbzrG2sg181E+NR1nyZduRi&#10;FG1k0xn9sbEmsH1916OavU1v+dUb6K+8hXcK5Hj9yK0acBf1OXrc1zVc137l5X3+v09S9rJrG3a4&#10;gtRFdM4iWSRtUy6EDRh1YDp1QaVK0AFdZ1UGPrhYkje2Uark/LJ4Dl5uRA+PDC+l1UmmimsA1aVt&#10;qad9jBLupDzZPBfBr40uvDZVc4QT0zpMEXaC8aNYiIveVCdKehUiI9kFk8cBqxu+0JUHNAyVID1J&#10;3Zbo70GwEaKxVc9etXq1PZq+g2390Tvv0u0XncU8u6hNUWuGSWGCViAF6hYs5fKh0KqlfM1ABiNz&#10;OLWHTuThplPz/wAPClK5jIY3YxkMe5ysNBN2lKBl611lPpmZFjuSX2L0OSfGT7biFXZISytr/KMr&#10;sBR48JzIg4DJDmIY7GM9a41qErRSa8ZFEUwixyFHJjK1g/2scscjQmcz6/sXhHIvvyiJ6Wuey7wQ&#10;m33+/i1pbtVI3jkMjSVamvNUJFPMw1KRQKpbAqf0VxEZSyNEMy1RQU/5sfXOoslwuwvMa2JPp4l7&#10;UUFtXT6ept8Wy0k+7ueuWaKG7rS2lPWzkaLh8hHuPFIxzGoIhF9bljEO2W4oY540vuimvcxjQm60&#10;b3kM9UYokcNqKjkVrv28ovKc+hE93ZW7bda2zXcW4w6WgjUtrjFCqNGELan1FlceYDUF56cO1j2S&#10;GzYz3cQ1LXzOorlUcTn/AGYSzMotKm0wp+NWOb1eW4lLqJOCwYB5p5ON/DkOfjhqSHHfOBYS/vEs&#10;7SxisMF/yFFw5pHjULHYJQx4bZjJrGo8QkC5ridDPZsd7WK973x+eER/91qJ7p9PT83U4vr3craw&#10;6FzIAWLkNR1ILurEgKWookCEqTlUnUAzfd9jTb1C7jbqyDVTWoqOBPHLw+3hhb5WPMZOW5VnULV9&#10;xg80suHMyiXZx5K1ociIYdhPu4k6aytg1Qrl3DpCQ3rAM4pGtcjetjNsqTLZDnsr+QgjthFccbeg&#10;/dQrUe0ZZncjkdFE1VawY+61XL79XoPJZRy7nBNdoZrtg+nMaV1EtI2QFS+QcklGoAuWWKs3DvK6&#10;vZJ7e3hMlqrULKCwYcgCtedSDWvjhz9c6uwL+T63nbUPHsMny2wzyEmLW05xqQtW6qlyq49tSYS6&#10;lySMG/v5PSewsp6U5mhGqsWIqK4rKOYhTvlAQryw0lQ4tg1XlhFOdSNSYMiJHejGdPDGo8vUq9Dk&#10;X1J4bpLto+nCiWYZVJStCyilciaeNT5aipFBnBt93vce444DfQobWDylkA+VRQAtSteRrT44kBh1&#10;frXHaumg4PfyqT4mcLjWa5Jr+Q2toM8rKTH2RJE3ApUU5skhyJ85kpz50gtfUrGYx8uO4bXIpyAZ&#10;lqkgujQRXquT41h88ClCwQySpR5AIo+aztsVQjG1Fc4bUV3v9YlNttzBv993BM08nayRjqRmEhZS&#10;7CKONCRpnKykSHIkcQKDKQ7Tb7HHtsn6JtdwLvQDLIwYR6Aat5zkp1Ac+AphnssyUBNkAzA+aZZa&#10;aKeSWaz1yDCbgNdZWlpPhYpjFFj9jldlxtNbj47LextJJWQYlhJIyO1Rqit2U7502yopsuXXzhmc&#10;+PZjG/k0ksWKUcSSFjOrsowZmneFUb1o/wDb7N9Jd0xWm2dpbpte3WEtrvMBMrzFOmvRlcMsbMoA&#10;1kr00rXTpzzck77NdRbhfq81szxhqVNWByoRqbj4kfhwwWbjqcBwHWe7cMxvFdg4USBGDc6qdZB6&#10;q7FYeX5hRz8po8hBIe0tkkqzppOPQMhA6QkF9fydOs6P9KCYeW99YeMijhNq7I0muKILpEh8NHhr&#10;2NkmehYpmucrmuYj2uVeFVE4VYdtG32TJe2d7JS9bc7dPUKrMkaTojysVSo0qQAw+bTUcjiUX6vc&#10;3th0YC1n6UZ/wgLqAqxFCfDPI4jVjsDEKqv2rU5ZZRpOcpsvAKbGs/qbu/h43TRspnQrLPrU2I0d&#10;elfmmPz4MNg5UaV8MwRt7oWGermM8FSmPINZJGjAbOBEivBJRiymQGiG6UVo2Jy6SslBjVH8j/s8&#10;8pzwu133atraWWzm8klksppZBKgPTeVncIhenyiPUwCnVpk4VFQZg2u3S3uZ9SaXhABBBrSgoM6E&#10;5cPEYAWW1Y0Skr9eSMiyWwTC8jyvJoMugmTg0szM5Vi+Nh7TS5rgvr8FHjEiysGHigjWSPtkH0k7&#10;fdaIlyq2OJalJccY1YVHyRu7pIUxyuVhVVq9oTmNVy/vVOV/ThPTbads7h3Kf/dq7RLJIjI6xMul&#10;JYhxSh8zKxAHkBy51Jw3G7bVY2k0CXsbOtahSGcP8ADx/rwR0mIbMvJ0bLP4dkFiafIqixq+3iPq&#10;6DLsMhvhufWqY6fdrWHMlhjhK6L3FYBWOe9HvVy6uGDgoaw4UiNeFGPErCoiKjAlcBOtTOcjepOl&#10;Or3/AKe/pwskt3vPQ7e1JbSMJM2AArVpE1sQIgp8pDnTQDnUEtFcJu9pE8Fs0coADF0IowAzNQK8&#10;yD9uCibVuDnNnS0748qKspJkclBeAk1CwiDfPnV8bIyFCKDAitIoCuO5rWtH7r1NXnaOQ4QgSjR2&#10;njdUg8KwsJDAPWaZRC5cFGdYwmGq8ftVR8Iicr6YX1tMLq922wuyl6USO5gtxqQwxksIw9SHYPRi&#10;QQr8TQHGJ7e8WEmV1eFPMpfmxPAceIrTIleWBMKoqrGzyCjdZTcasldWUV/huB47OvmNxKmi21qe&#10;yJdumpHnS6adEjoRr5AmWimUzlawbmqUSzMmVax1H0IjxOmgeNrnyxjOroxhEIJgVSOROtnKNcqe&#10;3C8e80sNnG19xS3ev1CyRuttKCSkEpjrIssas7FmBCPpLIrebXSulLpWd/tUu33MqRho6EEitDWn&#10;GmX+HIfZha4nPtMHzmFcUE0hJcSbbHxXI6+ZLrYlTOtKIA8joLYVLJn2jvvFa74UxASDhY96vaVr&#10;XO6AkG8GpvgWpVVfkotPPmRhujI5oXH7M3stcgEjuarmmI0aIq8I76J6Ldx9hXe3bda77s9us1tc&#10;RgXMNuxaVTXSzxZsRqppK6iCGyHDEcP6hady2+3TgnZ4rVNEjVK1CgKrH5SOOYzBGeRph28w0i61&#10;wUGyNVRIsa6NXTXbY1riGX2K5DEgz8obSMs8UW2kgLfNvmSBxT08OVPaVrVe6M1vU70r1UtgcTXu&#10;YGTEI59giFR7Gxmjeg469DuHvkdbSorlRVGiKqe3qqYDY7HYXkkMcktjcAC1FAHE+oHqupU6VRVa&#10;LSBQyNpU0OT4S2m8kwyIIr2Fz1AfK3TC0HgSrE1BrSgFcxiK7oDMMjTyRELdUeWUgo+CTCwiw4pb&#10;iTPgFlWkRJ0JoEPjJY5auSkVj2ssXEY17Ru59BIlYGI6TIrlNLkHYUxRyCuJCY95lM9wu4iqx/71&#10;QbOelrPbj29iW59x3e5JZbdvmm122OQCPQKTMKUGrTmRkNbU4gaaVzRtthktNVxZ7hFNMyV01BAr&#10;kSM6n4eNfNXLB9lOx5uXRMdxvNqmmx+oxSXBpIl5j1ACuyckOupBU0Svty1pEhWDCOgCkz5LxLJl&#10;ShuKj1e9UcMbFaZCSiqOU1HEbHjERrlQTERxBO61RhOHN5RW+3C/r7+hbbvPYSQbbYGW1l0q0kyF&#10;lq7ZK4KgsuR0sGzJHKgw+FvBdPquoBoqVVJBQ0X5vmoCKjUCKih4mpwils5FUGLDqp0+jnpCBYW9&#10;1XzSJGkWMsp0q5EJ1erpUIr4xlC5kj+/3WOVUZ7clrXcx4kKGBQyQnRhpEgrnnGNwnq3pe1iORyj&#10;J7I5zeERvHP09SOJXtbnd913G/8AUbbPbELGoOlm6iaiyls6FSdQDDUTqGRwH3u29dYvtG2TenvI&#10;SH1kgEqQQFU5ca8MjQCnI4cKpta92U2+d58FtrT3NfJlVdHRUcWupbS3FLjdcqbHeUkdsKHYV7Hk&#10;WOGSNxXla9GKqvbhFWTHsJLrV7S1YzzXAKRpine83ZQCqpEHHYxjmEVGJ1IidPC+6+t742t1s22w&#10;9qI0O+SwxB1RxpCoGLcPzNRLBWJNCo4DC/b+2wizkO9HqyxuTUr5iSBnTh4EZZGv24H55bYjd0WO&#10;lwKBc02fTqDD4NjW1T6WsxVseCS+fkQeYUiZkc+xnxnQGJLK6O5y/I7okRoVUnnR5hhyhkINtOEJ&#10;pDEGF8OxnOcFjmT2o5hggFGOx6uRGO6m/qnPHqwe35Le3m7Zk228kHeMxSKdlZJ4rd1cqtsrjTra&#10;dGVnRmqa6AC0ZOIPvsFxAH025EPVYqXVk+Y+VqeFBmRQVFTkcP5rLJtf1VpjNpRV11J2xkNtT1DY&#10;9pbQ8z11hFSG8mRF12YzJVPe5VcXmNzYQgPkTGJGM5U7auCr/RbcmEyrmFmd51K6ug143immHMkT&#10;JxGmAedBgsPMG57kaMX7eEY9FVUZ1L6I28NjebhZPNfLB3St9LK5SINapbIDBJDZzBliB6hEszlg&#10;A4lQVY6cAYJNxii3UpZyCV4NAIBNRUMGYcGBzAC0pUE5ipe7UtOknaOA0mJrSg3XD21m+yrSruMO&#10;qDYtjGLYJWy8byHH8Gy7Np1JiNo+sEaVY2ilkvI+RDIMbCzFjhXVW0UiPcvubSS0wlFFnVVQI0ZE&#10;qpRAcTZhpQguZMklKVyi92tb9f3qiKi297hbbojWe23MikTNFJKbR0R3UeZdJkMpUELrYHPlQMRh&#10;hs+2Db0DLT1bKDmQZGGrLLgKAmgIrz5YMdy+SVFk2oQac1njcip+Na5Ng2z9w2FPkvGzcZqrdT4j&#10;h1LjNpc/cMVxyujVERloVgjHkcdDUiMIRhEuShpKUllCgY+W3kEGObLhsPPNVQodhaHskjzJLWgq&#10;nsWYFxnAChZbnv8A7i8ORUS2ncb7cZpdO4W0c4dkGvpxNUBlMsYarha1ILDyuCKkDNKK73KGN7i4&#10;cR2SSNWSpILA0CMeCvTytnSmfHEo6vbGxNyRNU3eRbygajx2MU+NYXeScPwOk2bmGUYdqyqwebke&#10;A4tKJc7KjS3Y/fMrAXtoWrxeNGj9UMPUMjThrCVMtWdPxQTZ7+/2KOvWIBJ7yO5IcqctHWijSHNe&#10;4hFI7tNROFfyvqZyWs3bu220V7dRSW7FY6tMrM7aSQWkYgfKDnwJPAYBXUe6brfN0IpF0AyAojHT&#10;WgoqqCWBGWVMzxph0tc4tg2jxz7SLe2uMYVF+wCvNvbBsslsj4PCrAvbX0FbYyxyi59c5BTikQ40&#10;OIlbGHZyHP7ooXbT0RxxyyyTjkxZ0wj5UqLJk1kgsvG40CEqtZLyB9kkE8m3lxERrYQ4Zo6uTpcR&#10;HKrvSq7TFBMrNZjQ6nSV4+bIGMBSCGU555sRQFathjLJ3NPosjBcRyLQhXjbWSf4Vp8qg56tQNK0&#10;HAYfC2utb0NJj8ymvdeYvWMx6vyXFa/Ma2lxvd9tlOTvG+PjOnm4S/KqvGsDp8gkvkSMom5NW24W&#10;ucSPELHEMfogvKzIaarr0pj45MsZMl7bAuTSLmJ2K0zZDIx4cDG66ZHtZhSF63hOWExgmIil6GIi&#10;vFt7zc46Q6OjGdBkapGQIzCZVFDqqQOAJywymgu5LqVLrbrlESuoBKHUtP4pKEDwoDxJGZw9Gs9s&#10;662psW3W4pM9r9d00WKytZq2RgtwQ+TwQVs66iSMk2pdQLfEoFTJrhQQyoMa4WUeaUowJOO/jRV2&#10;Nk6yse+yFWEqZiCjBZYx50mcBWq2HkLhxUNX10W3iiIVsSQ4kwCsc13u9FX571pEO2jStpG+otWq&#10;sc1B1Cq55nSTqX78KSbeZbOFTbSkPUsSpoAOKjg1QSBUAKePDCpyekxYuEUQ30mW3oMygWwJU6bS&#10;/bqKIsV0Cfb4FDmSZVbmN/bYjkNrFrTT64EOmksIEvKhF0oOkUZ5QxOmU7Zf3NYz3lLMbHsUgNey&#10;YrnSXyoUtkGAKK13Ya/9yN/yKrupUltkCrJKpIY5mpqKEVqciNJoKE8uHPBKC2hGqOGciSMHICo1&#10;EEVpQjU1TnTLx5YQcPeeOUVhbCxfZjsaTBB3daMFXihbzC25aVC4u2BErYGOZVREyTMbm+MJ1k4L&#10;RhkSFT5TWBeFv1zIG6u+MOmkVdwGiV4AkspFUxGGmMsUYGkYtpWFdcGaxDdKpKWO97UKxWOb6aGy&#10;ikY3VrcWzeUjz2qBqg+cMSas2sAamoStSuRwMv8AbNzF9ZHqmS2LLUquugpQBnyICLWn8OrMrngy&#10;0jEEfLZ2YP29C2BrW23L9uubSJiNJnc5ZVJjhcPl/etsyImB53XxtYhSSkBZIVoG2kcJFhHBLEb1&#10;qlW6y1nzHR7OzbVRKN0xkkEzI6CNBgFG0adgCyJsyLMlr0HAscjusjXqiJynrEsUJG5pc9ERvFQl&#10;YFiJc0A0TKdaOR5VYAyA0PLDlUWwksTuV5BBExYRlisRLmpoA3k1KoLZMF0hhg3x/Vg6SuosTpZG&#10;I4QfYmQ7eJU2OJT8f0rua+ybO6+ZHsTpYyotNjWL5Ji+PPESpuhXEYXw4ZIjHlJ0P9B8xuZc2y+J&#10;Km21hDsB2EecKVfOqK+rrJKxi/ck19Aq6GcGZKkqjBS5BylYNnHW1Hc+g2yW1rtnqg17FFbSVRYZ&#10;JDPMAB5f9VLJ1I3U1CGIKKEllJzws1vZblbxz2bRTXUeYeNEfU2dQsialKni+WRpTwwX+KOmqLXF&#10;M7JKnEcL1hcYvT4jPpIlVrBc3uMuzjHUuK8WMTPMjPNi7jpMgj1NI4i2NDjMOrrCyTvcSIcokagI&#10;VvVxHtAVr5NvHjP6TPCOBVl+YishTTPt3yxzvtrBPco5DDMZy7rT2a70amg2mR7WO3vA8rxguQ4k&#10;TUcmDSVzYZkuSG1cueFYLOxktGW7225jlQgBSG11T5tIVVID5UK010FDyw49/gW1ckKSZj+VYtTa&#10;vyW7rClqq+/Nm+w4EehVZGUYdWR9ZCxuViH+oDp0UDJ1LNrZxyRxNjFd3TR1T4ZNrcZ7YnLd4+TA&#10;B1U5gauTBmSclscpRwVdZwjV4I0HHtfmiGkxewxzZciUxHMegmovpOWxiuL64sLHU9m8QWjoWqdQ&#10;JIIyVQMhQl2IrnxxtF27YXGyXL2/rrXdTHXUNYLDUKRkM3neoDmoZVGVAajCwtEyDUGl9e1VZq3I&#10;Jm4UyOoTJ8rZldZV4zr7W0+V2KTHiSMsyS7Jt7yDx/7VAtzTJtbNi1kCS5DcS3mjuD5laLQYbkH2&#10;fGaLILiigQzMxyBYXeJzHsNYQknyqqyizJ1zaSoURndfGmDcSwQfS97QtVfVh7J2vfbtujQ3W72k&#10;Np6YRxapFjVGYsCzOZARGgBrqqSaKcsQPvTfN52iDt+323Y7q9bqVYtEszHSCAJEMZVNRPFMlrwJ&#10;OHM8e9ak2Ts+mz7JNwbNwmgzbN3HNleWXesdjYtkQY8ayj1NflFDY4fV4Jg8EsqaZlWbGDrCpTSm&#10;o0CzJCvYqZFrcsmV8GJSzIPMJkQjIMaqtGR0kyWwx2SvrbG1rIbfiiQr2NOZ/Bkeg/19R242j0Rj&#10;s4J+s8ZZA60aoDaRJlkAaVAzOgqc+ODvb9wdytkvtxt+nPKFdo2V49DFNTRaWVG8jHTUqtCpWo4Y&#10;aS51jqqqibAt7vakLPoMPYlra1FzluTZfi07JImOwLDIP4tZS7zHcCyPJUk3EpYoZjK+NCRK9Ynz&#10;io5fQtY7MglGJHU0W4fGI2vhR5cOFPV/SkhZzZX9iOB8YI29QnOG5Fei8r1esyWyrCZrmIg0I5eG&#10;qorz08RyrnWuHt5LPtWnoLriDgOdLMKcKECp+bgQCMqUywioVm7S2M11Zk32q81VHtYsjNMqvKDJ&#10;clwtsdJDKMGGlxgy3F7eR7+wmnfFsY4ZoHsilH22dpG+ktJJJrPuFSyTOho8DxRZCGHIXJTSHksC&#10;tR0J8kRMZkKJHteFo3EGx7xcr7+ne37Ptu5RqCenVcixGosc2B46V4VAocjzwtHFcXZjnmVSwarV&#10;qAgHlBzoWfw1VAJFaDD+40/G8/Hh+yz49jWSSqu3FNtKuzoT0R9IRcfFGxGDIfCyMECzrNz1YbB8&#10;U8WxNKZFkHBGntCxO16T0epAw4a+SeXLSzNYPCNZ8+HZMsrAwhzxwynlS5trTxlMonsV7HMWQ1P2&#10;sT0pJaLCwtFR3twxAPmHPTUGpJTlx/iHLCFw8ziRolCiHJjRSpVakE5AIxpWoqKL44e8uc2LK6fk&#10;lKGlxsmKQsfHONFpccyLG5OH43Am2FEXII8GppKLBM5uxR2ywlEE4DBqyoPunVfRVhmJQYbqqYGE&#10;h1SyO8xY0iyIk0zzCFIHRBmxK9yQIRlZIMRr5KNKIjV6Ed1+gHcdpajsfuch4zpsLrWwYkKDC4NV&#10;pUIpIYkaswRTOuDvbM8q927DMkxCm8tqZL5B1VYFipbzNSighSQQczlhX7i31aZFIyCkHljawpaG&#10;kLWwMircSjCxyE+LYT6c+w59Nd5Ig77LooTVsKFJBWlPFlRjM7xGdj04qYsGwpMevljyina+ukLa&#10;sZXyGngnrfhWtaOK+IYEbuo5qrNYJZClC5yNXhvpD24iVewOx5ZfITYW9CwFKGMAqK1Uca1XzjgR&#10;UUxr7grLdd8d59FQF9bPVACArCUlWLAip5MlQufHM4iXe78mYJvjdGliZRilMCuutk1wsCmyMqBJ&#10;j5NCzo+R4jl58kkX8afaR5P95rMffYjrGV1rEE46KpuCK0xOwqoMiyxW4+1X8+ZV1syttpHxQcY8&#10;wcu1s2qB0qURh/nikNhulMCrzHZy3lEafvLyCS+uNvt5DHNCqFqIRWjlQdQqGNVkZwWBFRTJsCmt&#10;YrG2tJ7+ErbOpIe2/MNZBwcLoKmmRYqTkK8CcKnX/kRVbV2D/p5uLXtTs7WONYzleeYtm1PRksGQ&#10;423LWbimv8Ijfd4tTVpMqX4ZdVh74dI+aoYFXJb1jQpiJXJcdx+YKqyuvl5JNSSD4wIqz7Y9KqQC&#10;qBsWLWSIke9q6+qUZk7jmpKcRo2sY9OX+ja7ht/Rt2W3l9OgyY6iCQaaaEBgACePmJAoDxwwt7bc&#10;bqK41QRLGHzkYKsxLAnz5lWL5E+YrxLEcMSD0nuXYVXcZxqDJqzXlIWpnttbGSDG8ZpcwityMTrE&#10;+R5DkcC3n63yTLcz+TBesaO51YGOeQaUcCqyP63YPgTIl4QX3WdLop9C6OhMjrS1Aq6vLZDVxlhA&#10;nmmTJsFsZj/kMZ3FR7Hf5yvVg643ySGOSKK0kuAYTVFUj+LJRUirhaNU0pX4k4Se1lkVDLMkU6Sj&#10;NWDajp4E0ooNSNJyyNcgASPyO8rLIGrXXP8AA4Jtn4nnyuh0mm8mqs4m53lQMYmHrKKLkltj9Xj1&#10;HW5L88kN0KcUMRDxZY3q4UOM2SqspxCDcZ8e6rsoDXZQ95cdCF7o8vHiijy59gyws2DeOXBcOQ1w&#10;Rlc2WF7CPGjWEVpEgXsrcX1l2XDcWtjDpm3G+r1dOoVvZkUyqVqlCjAFiagZAE1Fje8bPB3bdTPC&#10;JLCKws/KGpIP9LCaKMwxOqv8PjUjLDS6V3Xkuu/GXWOF5Jpy/wAm1JX6U1Dn2UTITben2DHmztVa&#10;sxt2OYICVWFossnPjGbKsI6zaWVCbHGZVkh7gHNdIw4GLgjS3WJ481CS2W9S2fLvqW9r5bZA47mT&#10;7r4Tay76nFa9VYFIkV43kfwqKttRwTQMZYLGGCRMnKsHVgwqq1KrpcqSa5aVoa4rKS4juzPcQWim&#10;7ZVUagEkQVBY6FBJQEChBOpqgDLE1Me3XebOurKhJRx5uIDDSzsRy59VW4HmWDZvVSIM6fBfj+Ip&#10;Z/yTB0GSGaNKFJmJdWwZUQIOQua0HJkXNEyXf5LKxuvlpVVAKWbTRLO1lxKiMxAwKmMAtaBn2ikY&#10;NZbAmkMMSV1sYrXdp6bdfdILmOa6eFMl0kAtRaUUVpSifNQkEtlkaHDe2sRLbTW1tbJ5i5ZWKKS5&#10;qWJHEl8lJAIpmcqjBrRpj+WXbML1xS5zdVh77KH5xFu76hx2DPzKwlTLTIclvDNtfmnt85NLDWll&#10;QosmGKCqSCtcH5A3JaDjuSCq66ydZ2ksGSPpcfDlBLQuPiLNF/5jQCv2Enypjbq9WMjgnmP7iK9i&#10;te5zlY1zDvUN1K1jZXQjmkIR5WbpK7I1Klic3ZxSpJYGnGoxu8NrblQ8SpLGjMY9IY0I0voFANC1&#10;zCClK1FM8OhYbT1VLyy9wlaukqMh1jR5Vsex1kzGG5rasxQ8suI5tY4XM+xQ6eZheITJpAy4tQhB&#10;Oa16GCISMOReUESQ+Xc3F3j9pjh5dw6tlYxlEmbLksn1mPjyhJlxj8mznXZ7ipqIPyopYrRkkI5Z&#10;PS8LXMTDTWAvDAtF3GdDKCWL9SBPKXrqZn0yDTVDUkEnIEDaHcLFIksmnSVVQlWjCrmW0UUhQgUk&#10;0auQHlyJBxG3P8xxyfWa/wAS1ttTENhlrMMh55WbG1bHx6CCXieT7FstTDpcE2HT4/W65g4TmWaS&#10;SU9tHsDmjRhRH1rHBmPFI9JK90nZ2WQClYhf7Fx6rlIWZluJEvn3dHX5FaSqx+MpIItqOdCsXpwU&#10;haY3aOxrREEidTn/AH6ht1jbRhbmZJZNRMRfVV8iFoTWtPM3TqNNMvHW0WS66kjpFX+F9BQOgDai&#10;BpooBGkB6HjxwtaDzFxPCMV69vH03kt7KHYV2ucuFjz8QmbHwnC6a9kbHtqmrkYqcNRV466I6GAW&#10;QMiuTkhkeTuIjD+v1FXYrkU+1s8sm5v94gAxykv8ffD+/hAh5NrbUBBCUcmhx6JfEMd0U8c5nERG&#10;tkIPgfrTaRBddae6gnYUKCiqXFCahip8qEgsFNWpQEj5cZ0OV0xRLHdx+aQPXQOGkqfldqZagQBU&#10;5HiEVH8r77cmKVx6XT8zQGXY3JmZFnuEboZZBwuFUtJCqcIynG7NgZOM5/kV7i6x3RbSHPjtiCmv&#10;cWEpOSDVWP1uShxDoyWTOkx6STZFeyqtEvLSC0hXqJWTGR6m1vrWOD/iEkDH0OYLsk4exCeiNk88&#10;ttMsVukscAZ2zDGNSfnVqAu68QRxAINKVwzu1ia8028AWSRVFWUhWAHMZqin5aGhqdS1BpggyjL9&#10;aP3I2Jr+JjcDJ83xrGY7Fymnk4rj+TQ4zGgY+fAOe+xPX+M205UqyV8kgZDZMtZsTugIoVEzImX0&#10;WJUYZ+OwMCkXTjVq5c/J35LdW1AOGWYTL4dTQEJTUeXXgbRGcyiukvExyIzlGIse2+4nvri8e33S&#10;5eKOsTxyxsIlBqwlExGkswqoJ1IVqQSQBjE529zcNFdCdk84jyArXT0jU1MaMoOkKKGlcjhvNe5T&#10;rfc2+dzPxjbmabso9XWEK7laOlaXrtcYRhGcTrUdKDVC7EzatrdhbB1HgdthBCNh10ZaiLLksc4z&#10;1e9RDrXIbbK8eJjNHYSKnHWyIxcdhCrDZCStDXywSGyqeDk8WKExbqIxiBkG7iNON7lEitb6MW+y&#10;zGa43K1WOBbohI2QFlZVaqpEWARx/gYD5gTpGWGlvEkbwXFwoe6CnqHUEBLClGMZJGg8QKeUgV44&#10;N8W0dgOndqSt3Zfi1de7lvKmZU7YziXcwddvy917CmgZSZraa8tLUgo+CWpnfKgAEF6wZABpKfyV&#10;PSHs8cJfyxlpnVOKIW+rLXKLGqU5JU6vQJVFf/Ml153LcIRxvksaVohvVE4exyJ6c6nsZ2uZL3pJ&#10;1lSQxMQ4LjUpY0Jrk2pSQCaZHCwaS202y3DPM6skYYquZOcQAYVB8umoqR4HElcZzz/T+mmNzMOb&#10;7bJAwnLKbXNRfw62vhU1wyfFHL14yqobmJGZjHxRQmVUw8Q0uQBiuc8R2PcqoqKCpt5suqgjtri1&#10;FHGGflNqEuCfZVhvZMZSix1K7i3gWgoLnmWa3uIqI8fDHs5b3G6Lc3k1rYbnqmUZtJa9SigAhZEY&#10;qeINRnqFM6UGNpY5ttjje5eMRHMxR/ns1fKXLV8hBIpTKlQc64Y3LNu5nQU+MbJvrnC8K15LuJsv&#10;G9T4UyDvqZtCNdCXH0zQmzzXUf8AgWR4be3DBRx48Ysd7HODKVxhmRgOVTW9cAs2YMdU+6bNtswt&#10;cXFHaYbhSZUCGertrD/zaCUglR0ud+xqjGiIMbOpyPo5txuNvkE8enqDU8kcfTrQ0DRq2cSnnRiN&#10;OXlFcNXt7KcsbU6oVIEQk+UggMQyr5CBlpXiCa1Y0wr6DPcOvLR9HUSFto+HzcfxbV2L7LkzGCsj&#10;WFHVZBf1uaYtQtTEbh8KSjR09O1DyByTq955Be2Jx3HVImPVk8WY2I5Ux5IlHMvKynurEQRjhxLK&#10;FLtK64n13xmCjleQqoRwpL2uchEdwmLG83NNvS1nSWMBi4eRAdIA0t5qkaPjnRjUgjDc9JZZo5bO&#10;MRLTXpdkUk1KkKyK2okigBAKggUphDTJVxkezcjxKTo/HLOtp48K42FWa9y/N8Sx900xr25xy7rs&#10;SyvAsZyibby506HHjxhPAOZXsO0boqi6nhB5UJK/5kCcy5FJnOSwg01bXZBPKqXAIpxx5feqK6QY&#10;8ZquIg5UZ8EyOconNajfTyG8keJmt5damTS2lQ9GqCVqNKklfMQCpXjppTCklrU1MTDSvlYsVHyn&#10;iPMRpP8AiDa14NU4OLnW0oFgQN1jF1iZqOhCmMXl5k13hVYBHYzMkAkTcfkfya6gQaO4J0I+ZAsh&#10;3Vdwwctshz3+jKHayoUru2eUiPVyJZA1lZ8CLbQ6qKkp0o1LKuYMcZLhjnFYyy+KxZZEG9ERydTn&#10;bi9sQsdxDJI1xmNGgOAdR1Esnzo2ROmrEZ+OEV23cLgS+SEJQEkOEkaoop0E+RgB5NflU04cAnbr&#10;F8XvKBrcW1DkEfYUOtFPynIJEuZgFxlt+OqdRwczrsKuLObBxgaDhnk4k69kNp4/fjvc8RFYIYK5&#10;fAiBm28dZFk0LZttb/EZaWZmJVq9pZuO49BkLPfGDBOskUUQFLPcjmdDlEnrFxu11BDI8lBBmzE1&#10;rlzRKg6dJ1AAVc5UNMIC3t+sYAzLOAqqGIAoRmsjEEatQ0lq+QUOWrCpxO3yfsRKnKosHDq1iUWO&#10;42s5uP1ju3cRGSYtBn2XTaqbXLd2N1BWskz1lKOlaoitI10tGqW0lrGrLivjZPeBq/utZS3tbKuh&#10;ZPj1KWdfRipVYsKDMDKkQ81HIhf+YRJasY+KB5xPGz2Hjbr2M2ssV2X9RI40jNfmACsIy3mWo/MB&#10;IOkFgoAyVNoZIXkghyBZTpMbNpBqWqCKoQfJQVDEA1ORD7BtZ+S4dYy9aauyTI21eW5br63jYN/p&#10;FsHNCY1idqJbXasWVAu61LvTc2nuUfSza5r5seymMhy4sg/7DLXIchr6UMmHjsrD7jIL2mu8nx9u&#10;OxVqrDLJ1AMILtlQIzQR7mVEeZByXOeGFDVzOt7kcrmsIrq6pdRIsaynU0YmC3Ct0qqWhiJCxA8S&#10;pbSMjUVycR9Apai4t7jpRFY2DHXpDZpXmo4aaBmbPIUzjfrTFciyy+i2+z6PfOCYxheX0GAZfgu2&#10;cvoMxBgeLX3/AJjic2eyNYyZOvKq0G6OWtErJ13cIVXMFGQaMJqkV+RmQM26scOlV+Wzp9fhc3Hg&#10;10geRYyANc8NVbXUOwkV9pMnyzyxmYA4Y8te3Gb1FaRUUsL+bcprl4Nwia0qUUx6oUYD+F4SAoLU&#10;YqwajrQAkEE4VrQRsiWtwk0QDvrLARsajUqEVBHlpkSmb0Aywb4PsfWUyZmNZhTNlMmaXrseyLbl&#10;PlsvN6mfqjOb12RRpWQ1+HZTQxbahi45GqK6TDmLBlyKyM+RaPGGI6OpdAqg/bbJs4EzG79kSC3q&#10;vhAFCr6UcvsqyrZFnvrIxrUKN7QCDKUSuVnce9efUkttvv5qu8hjmGkVfNUUMAQKMVq1RkQdNeJ4&#10;4axoBMFhkWW11NlGSSzkV8xIqwU1qQQDkaACmHNdn0AhFgYrkGObL1668voxW66tJ9ndZFnsmtHK&#10;Y7LpE3HQ5BOgYlYEcsuwiyY0aS1ozPjx47Vb6KkDXVUyXRUdbk8ixdONKtyjvDSo1GIzDWLBESyn&#10;oMBFrF6wr/fiKx/Qx7OOPTWLajHcTi1aSWUuWYCSukZkAqzZGma1BWmQIw5kSeUrLdTRCEeVRooW&#10;IoDUqK01ZcmBGYNcKSLe5Bk9PSZ9l2U61jYqepj1mKBLgMaFb5vOY8FJMkqSjpCWTq4mWNcA4mMg&#10;2zDg6jxzMIj0QR8JxmOa4iLlc+jsnTK60pMnupMdKnGlC+FI+5485amybT3pSV/xDdhSukRHGcIS&#10;dzlza6t9mlgu7NonF2KSK0hEagLQkqSh89RTSM5Bq00Bzc3FzcTRQN6bqDV54ovnamoUbMApRtR1&#10;UAOkMcsPK7Y+fXMGrvG6yXKqabjuQ0mY631yEwc2zaY2Pb07KC4DZX9PCvcWNT5C+az53xmR57Yr&#10;JchHR3dL2fzAXyf5X/FoHb/gne7/ANzT7b/FPl/I/lvHf+f8z5n7/jd7o+J+7/xff0y13VOt+r3F&#10;NXV0dFP8itej1K6ulXOlNfTy188Y9Omj0nrk6nV08D/nf4P8NNGWqnz5UpiuD/Qyz+Z/pX/rzlnw&#10;v+ZD7l9i/g4f5D/ql8D4n/L58v7Z/G/9Pf45/wAN91+B91+6/wDD974nt6//1rKXKiw6ZemO2vWA&#10;qTGI8zzNN2xfueU4xyHkVP8AI3oavT9V+nq7+00pJeC2uNwPcv5XpyY4wh8xyYdVkA5OWJiPFQDU&#10;YadtHdug52xP/pXgT5a1zoSoYjw1gH7eOOfW0ZCbJzgLpU4u32ZtjhMFsKeBRgiSaf4UjuRVpqex&#10;kYpCpEKrUnSPnSALKRFGFHKVEFB6PiJwqLA607iFbHbIRvU/hAq9zpi8/pzwiJz+vHr7eTuR3649&#10;SpG+0y6RkMJfSurX0wtuP+bRU1pWgriybT0/6YaH/UV/bX8KU4YZfJlvXZRN+5NOK+R6df2d809S&#10;6x+PESYp/tTI+OMkozhTJG6lV3CO4Zy70SN7HW/rUyC5b2+yjVfyrndafvVqcNZx9fdf8PU/J3QQ&#10;xdJbU7h5ur1zRdOgaCdIJzatAvkUUoWzAIQeoqlQKcv6H/h+zDor93SMFY/2d9z12Lb1uSdscVax&#10;sGP9rMR4EK5JJpKv4GNqxxcM6Hk5dwHcvS/kQ0MRURrWzDSYsJsZXKkkrnwwSzvsWh4UDFa1iv8A&#10;ZXonK+n93+oNtVotqbNE9bH1GgEb3Zai6AqymOIWQbV1mVySKalXBaL1n8f+XTKnGvx/rwua4UCT&#10;jnauJ9XTVY7oJiTteVOLZNsuXlDa1i4jWiqstu8Sx+v1Ke/6m306JMlSRRv3LEI/pb6xAkb+723N&#10;RiyE7qqMKkbL7adKSEaRFfJ7fTx3Va/p/wAOPRDeHvxcW/UtoTuYt26vpZJAGhqKk0iYIlf8wQ9R&#10;a6ATwOMy9Sn54FKcieH4fuwIzAuXJLx1LiC99uPEZiSHYta5GKul4Wsx3fdUsNTljV+Ltte78ttM&#10;6VCWRx1Kj+V9CmpF6V4c7lEJ0orB91z/AP8ACK8iCaqP/wAvSiqqf0X0FvT3R1B6mOtmRDXS0ggE&#10;VMtOhTK1U+fqaaNXVVQK73HrtCaAKaRwJ4cuXhStcIO1fsBJwvuACPpXBo1lfBl2wqEVM0TPiji/&#10;BhGupDSwOr5D5PacMvPW17ePWyN9t7S/KWUsn47ejraNHqVHJ1LI4cr0jOf/APU/RETjlV9ht8e7&#10;jcv+ipajafUGvRJMYWn/AIVVEZmCU1lqFj8wUDNjH+oa20fPTOlOFcv78ab92xHWVl/DR0YsPXJC&#10;LHTEzHkYszqjMVjKJZkeNWFyENR0JKcdGGK7qUjRt9vRqRYnwODshonWvbfHKZxkZ0r1cCcFg3J/&#10;+k9E4+vqGWabku/I223F+15QalmjjVC9fL5xK7D4UQnVTTlTGt9+paX16tOWGrgjtWZHEdSTMoPc&#10;oRvUCzrYUQT7JZadnrlDtZskaNL09jthc5x+Ojj29FwPjdgHYWLx1u6ewiIxR+/aVqPVQIPt/ozn&#10;9309Ht1/WfV3X6uLrV0x/mVqGqNddA6hbqUqZKAigIAzwivqqZ/NTP8Ap/Q4VuY/yRbyzXK0zZti&#10;sNFsUzVxX3DLjqElw22dEay2JLS64VHTEaRWdKERF5d6E2Ks+E35SSFXsf3lVxUIsfn3VzRsVEZ2&#10;/p21X9n+b39CNgDne7g7c0AXqHQAFKdSnBS5Dai1amRaiT5AVphO79N6ab9QoLeh4Z50z40/48cF&#10;mApau2NHdhy0Qrj7tzjYpLYUipTIkCn29sY9++MN059mn9p0kadM1W9CORGc6q743cB1LG6fgkRE&#10;AiJG/wDCJ2HDUqq/uIPp7TeOjlPdeF9jW+HefQ3gRZ9XrVKly3U06k6ihVHTEeuvWYsZKHJCQaxq&#10;79F+jz+iNbShrXL91fuqcK3L3ZD8q6bKDlKSG58F8g2ZyZrsoJxYwf5VGs41NFbUAjku0MtidpST&#10;WMdw0LiNcrsjpLXHnIIkhoUmP77nBC+W4qIH/wABinY1gXA56u05zkVf2cojeWdu0Q78gLxId09I&#10;mgBpBHp1Nr1kIT1BJWmpQDzo5akO3DR6KHqE9HPiBWukfLU8KUrTC9xU+LD3zFfb1eOypT6WH9mi&#10;hvsogYVGE9b/AOIt7ODjdlOm38e5cNY6WsePDMjESxURnnVhK5cVR978FsV8z5SLd/DJNFzcrXf8&#10;S2T9vGVEy5IvHUr/APiFVf7iI5E5WmG+M23esd127RJTSEbydVtJUyMlYCeCxgFRTpswJoHb9I9J&#10;cdQ1b0+VaDy6vDP+LiWNDzAw/NCPzDJH0N/K5l1ExB1XNbpr+QVuu7Bg9bt2HESmNFTYFrWSTeKZ&#10;cqcjkHH7dIMTWNgvfHcrmbYCN+K7oeb4CpHUHyRr8lo+0HrYnaL3XnRv/iOXpcpOeW/X0eJX0lv0&#10;1/12nkcuekksKadXEEfLXPngRtg2voyelZqazXIcedM/Dhy4UwF2+W6/msP71Axz/UkbsiFfLiVu&#10;n8YlT0tLv7dOKlvSfaIGNkmKvxIglkiZWNH2pDnOZ0iY3fbHf8tSFT47O181IwH9hGkRyM7CyD9L&#10;l5Uy/wCZruEbynC+moFuZo+m7rHVtVAzJqoNeoBlUEcI6k1FSaHLAyw9D+lXn/6vrOqlNVdRpSv7&#10;eHxwVZ4sORnNN/CW1VRL+/SkmphL8vyKsW/ItS8BJrsjHi9KkyJFVgqVnCgkRmkLLcEzlC0pqVYs&#10;MKjbDbLc0nyh9ch1kN/KfH+WVg2ONBR3R2+pg3LF6PovPo9vHq/RzCI3o2jXH0S1DEZKtqEIqCJN&#10;OrUwYmlKrww6Xq/7cvP06hs89VKg08tdQNRprSufzV5YdbbjJLdtyhZNJzwuLAnVC4POLBx2Pqez&#10;VIFh98ZgVUawkw6PYpK7533J0eZYxmZSsnlrhoJVNK1H/LsPgOGkz44/j/HGRx0mfGKoVb8ojeXf&#10;D7iNRvC9CtXn2RFiXcPQ6W5fq9RY+pj62vM9HqCvV4CuvRpr5dWumeIXsH6p07kWxnI1vpoAPPn8&#10;oBI00rTOpFK0wA3EWkbjenVz2FMLiyT7hcjbkFoGPQvwb+Q0zMgHLfilRJ7Tf5w6sJKfKa9nz2yh&#10;o39xCsO1+3/accWZ8tT9qGoWt7rXK37nyqGeLq6RqboQi9KojOVVF909QyD9V/3H3YNpEfpus9C1&#10;KhugNOVKFgms0qNRyqozxbZr+g2HSMh/06VoKDTXOhqePKgNOVTiKcn+Yv3B5FNxtMNBSuyLO225&#10;yLWS60El2spjGFpYt0kIEuaCn+aSrGpgqWd0jE8adsvpRwklr915IFl04TVipGEMowj4TsNjKYwf&#10;kx+51dpXoL355Tn1WMlBbWQuAzbL6puoZCVJanm1hQwB05vQk6cuFDh/2r6jo35u8pNI6fArp/h6&#10;Zy+FMga1PzagGv2ybXo5mk20FddzNNxq9WZebIrm4rby6sUtCJlEjK41ZQ2psYyN0fsrZhry24EH&#10;0oMqi4X0jGLB6n9xsdZDpLu8pnMaIKdZP/mWxmOWQzr6uj5Cib/X10XEN6MJNm9wtisKaRCNUr5L&#10;p0M7L0vLTV0FmkK5rTgdLT/b3qG/yzc1NdVAoNTWtK1zrxpnxw69k3aahCsQ2WDoAY/D/jA6+Nbl&#10;mWZWwa1eKM2SSw/Y7g0VIyWH8eHYPENUUHcRERxvQreOVfnMhCkdyOiJOIU6dlvSjFCqCjO75R+/&#10;DE6Bk9uXpyq173cO1hbp+kNctH+bq6QCjVqNepQsKDOmvzslC2lqDEp2f1dZenT0+r+L7f4fh4Uy&#10;8MNTuoWhwWYkwmbmdpQpW27pTsWq6WhK66O6WR4rFk24yMTaerslQIySHLPn1re85kMzmAaqJnZ+&#10;One6Vd2JHwkH2kNx0O73xlTlO92+ejpTjn/H1ANs9T64enqPzE6urUV4jT1K0OitNdeXwwcu/T+n&#10;TUTWuVOPDOnLhWn7MMRQfdVKVK7rZA+747/KH2vyS0Cn+cP7AmRDL2htqll+x1M9f2cqnt7emus2&#10;z0kxkllvHy3Rj9T4oK4cINX23dhDDNJKGTI54RVkOC/uLzxwnC9Adqun5p2y3tf08XH5YjkmzudQ&#10;5tHqUaqaeiGrFqrRK4pTfxc/qEXppJ+ppz1qtNNMtJDVrxrqFK054tP1BI1sTCMlJi1PoCJjMXJM&#10;WSLDyfI9j2Gf3u3UmRmXZKCzpMVrLbFMadHcUgGY1EuYba5qDa5SuUrAzG2/NU6SeGlKtZF6RZBF&#10;p1RBNInc7Z4Uxst0so+lJXQNBjcg1D1or0STK3bHV7kXZ4dz/wBzi+HVa2e46z3JD6+ojx+gjt1b&#10;JOtJKzLUtoc0EguRN/8ATPWs3T6C8QKUy4Z1Jr/hoaccGLZemGwN1Bw+hzI+7mbbyhq2Wg8t3FFm&#10;SMhPFlIEk2lyvCpmIwsNqrf5K4yyxsD2VhF+5Javhm+KvpUVCGWUfsvmtsXRz/H7wmvkBioROz9x&#10;7hhhkx3M6/ifM7JWjX9vLEbzUXfHpv0ZFgEP6ctxF1TGRR59LatCsOpHLWnXFu8sGoeQhy1G1iIf&#10;1u7MDP1vTZVGY8y0LEmhGn5QwApWp4Yj/m560WF4kmZVeuJutYuVV/8AInVV9Z1eM3mSPpT/AMh/&#10;02HTY5cW+K5FHmvgfzX+Fuuas1kNfkdqYSV2lXCSUjLhepHj7aoNoWDGBDIp++4D2PKdxHl47yPa&#10;iNcn7Fdz7V9u/oDe9tBwVl1pUyVZtFEoGDaRoC/5JB8y01BcSOx9SDLp0H8vLTkK1Nacc6/OBkDw&#10;JxEzLXUBBYAMYJMWSk0zrGVcyp8+/fQlj0v8ZDfQJUOtxIUSDXNP9jLDkvLLjO/44cd7W9YdvCwv&#10;+MRyH4J2UCp3Se/2U7yR3Paxv/hf/VJx0fT39O7wRjdgNuatvUVLBAmjX5dQQsa1pwJOr4YWuNfV&#10;t/VD83LTxrWmdK5UpWteWBVEkxL2zbiZIpMe/wCDTJTZEGlDQLQLbu+zEySPGOd7XNsu3+yOVVWZ&#10;08uQfHofP7KkH3Feh+63ufERjl7nC9CSOVYnszjoV3v9Pb6emWzG8EFx6VYza6DTrFh5ctRioGNK&#10;11geWlc+OFdy9J6yGtOtQauFKVyryrX5a5+GEJQ/NStXt/MfXfGKlQtqpxL8Pq/4olS16FRArJR6&#10;ymR16EerkVyqj1XX9Bu4QDg8s7vzFRrevt//AHzlr0QvRx9P8f8AZ6UNTcR1Mq3Xm0enBZqah8ma&#10;nRqrSvHyjLjjS30Vl6JJaueqgFdP8WZz004fHA8ndUkHqWUMyjd9uWrR5pTQLPVFSuaJQEfHbN7i&#10;tV6tVV6U4T6+iuT2eB91VQn2q47XbaqlQH9rufG5cjnCReO1zwqp/T1NdiO6gXn6UtbL9Y23qayB&#10;GZ6ydLr5GkpGrq6NVDq4jiH3boabf9VPk82mgNaUNaZ10/4a0yw5GILkfZn/AGFpFq0z7XnzlsHg&#10;bj78q+XI+w/yFpRuGKxWN8j5vaV7URX88tT3I57ipcQ/hjkvKkJFchTmGN0hIge022VY5ZTLR8dV&#10;6FVHNaNF6Uc9f2ybYRKdjl9Y7CxMklaLGVEXqTq6I1ANAJechRy5bWAijVCT0qjoE6NGXza+dCan&#10;J6UqBVaUoa4kfSBqS6u2AmbWWLwq1+dxBtJSUlBaTY9IXJbRb6VqAIsgqMQmapgZMNqSgR3gky7I&#10;zFkmjQwohzOvVVMn3AcVIimaj+6Z7nNhtir8F39sDEe8peVc13S1n0ar/r6Z9xre+mb/AG1Lc/q3&#10;Rkp01WhuTc/6kKWfUAsenMAswrqCcMOtq/SPVL+ok/MmrV/9z8vDlXhT4cs8NNsQMZtRG/g9hlZb&#10;1mPWj4v26nDHBIzA+Vidm0aJ8y8lSYdbWVKAbGMDvyJ3KukCiKnQrWZEnJCfJdlDKdHGSr+OxCMd&#10;dLIPw6rUJBT2WjV45a3qCsbj3RvV6ubZj23+kA3i2h7g6cfqACQ4FBSpUFj/ABlTIAvVqCOeIHei&#10;2/R7sRO/6d6+XUSBT521ZM2inCtDq4VzxcV41kkjNW/YInjLL3o/GMVfsX7/AGNhXGj6RZitGkKP&#10;shbOrtMMmYCet7jmGm9iwDk/cb2iF7DvWTkuUq7V9KSY+P8AFF3Y9SGOKzRqwY6H+4TK45rlz2t6&#10;ld0gQymVUThqI5Ud7PZyxWg7wjjZKyaDdtKsfUr5dAjVxwyUk6NNTTVQYk1uLb19p+gPN1vTjgOW&#10;r4NSnjX4YTNQfVxNm6qh79q8Ph5Qmd3f2fIdwXt5Y64fPbnN8XHk1th2wMcq9MCilkOigjLJvX0z&#10;KdrTlR8pxI7DWJ9/bKL8L5hofwJKQ++uORqlGcQviuk/LSXaOOhO52W+zVJ3fkqj+3zCr87CZoi6&#10;OpodQhN8zHJdHTMYWj0pQopUrXSBxwMk9WZE6xcX3UXTUVStWrq1keTjWuYypUYbLJ00FIoKD+YO&#10;xOnyBuaVj85WmZv7JNpFs2yMr/lMasbij8U10CEWItck88dSSB17YC44F8R0xGp+UuQLcgSeywbb&#10;qGP9zfEIJ9SxzVGoVCOUIbCuLC9v7jmAGzlU6ydKep52z6X9Lb9IEP6PVqaNenVU9TjQ1/xavNqr&#10;XPDbeOt0br1pPV56vnpTKtM68KU4inAZ4kJr0fj0zUli7W8vX0jTIrXInawDk9fbw9pzu/8AOZfi&#10;u5ONWc6TVQ6zMv7jSQAzLydNRoysiV6yCplWrMQwVnMV09CSupliWsYdwUFMSOqkKInTFencViK1&#10;XMcqonUNOpSE/pv0M+n1en1+WldXA/L0/wA3wpSuX34jsQg6raG/I0jllqqteJ0n41oK+DUGFLs4&#10;eMvoLtmFyo0bDHAxhY8rXEDZ82qFZEm4i+9YyBT2VfPPksM614pTgyRx5IWiK9oJ7u01t5iQm27O&#10;h2YktX3M50VaBkIMSMJPt/3kREtXyI02scxR9x8xY8dFR/YYqqnAe59XQU63A1+yi6tVc6eOrIjw&#10;NcO2+U9HoaOmtdVczVumRooQ9eAUFqU1GmJ4Uj80Lq9i2Mfxrga2h6hxsN03cUzLbfJMjs3pln+m&#10;NkhNdwaSywvYMZzJ326Fjrb++OIgPukoSDJ3VzGfCS0alHHsnyXHmf3BzIw2gN2m9XQL4JSypHd5&#10;7PQ8L+jn/uc+kv8AV9T/AFIXo6fPmaUr5a5cKcAPxpljWYObNvVMB8tKAkk8+YA+Nar9+IiZNEzN&#10;+vzl3XkGq4uLRqXE0NAscPv55LmiS0OsJ0u2NnNbCxnHXUytbcJNhW0RslBO5WarWpsgfcPkokVP&#10;7qJXrIcxb3746Mqp+1jKZPvLAMkqFHuRzlc5HKRGtVyJ9uPW/TLvqa9GXHT1a6hTpdXLqf4NX/NT&#10;OmA0n6B+V+v9P0eptGunR10NdR4fJqrQUpT7cDcsSt/i0t0V9v0PZm7awUcWl/8ASiPbCnsaw02R&#10;t8y6ol5HNo2WjoApAgMixSgbBJIMKO8wiazLEmkbNk3pJnxHpJNWwmBCoVjvULpkaFPPetq2r1JH&#10;apV5XheUbynpvD0NJ9UfNqX5unTq58Oeutfkz1V+OErL/bJp+hCMQctJJ8tRWhYBK0pqqKaaVqaY&#10;K6CboMuG1ciDjem4OOuy2K+hqdrZtLtbEeQtuANsY+OZFmmAU+kj7QNH7T7swasbRN7jO0SR2n+k&#10;TXvyRk1vzI9yeEkSZ2Vt5mXxL11qkYyVSzEJBm0zKN7/AJCqj+pGh9mq5vC+n0Og2sf6UbUW+oV0&#10;0NVrmGCUQA5+apdWpRWOWHjD86TrsevqPJKU1cVqdZYeXLIHxGJSZ9H0HIxNq6/uNFVWQOu8Zdk7&#10;NZ434x5BqUWuXZRUk2SHGCV2VYzsiRtEcRKgQSRWClPtVEVGMKhAqMkfyFa7IVnKjYq2MD4jLtp3&#10;4+xvx4/WsQtc5lgXF0n8qdJbGIr1eglQSMVVB678j05amvy0r09OkcKeYpw+YDOvKmCsdNVuIA3q&#10;aHWV09Ti3I1USU/wknhXOuG9xNdBt2XqYWFsti5KLCcudMna2JjsfbM2Ukq3dXCn1OXClY3Wb4Ji&#10;DhsrCY7Nly2BZFfOY6c+UxgSC0CTZy1xwulMDxkDbCKBlgd6tH9yfHeKY/IYgWB7PYaxplc3t9Ct&#10;XhPRd/1Oi+nI6dBWgXx82ih1D4jME8wcRjczcfqcPrVahYaNJNB/hrUBGNa1rppnWow8VzIsna+x&#10;BMsqZgaKRPK7S5Nc5DYScSp0HIm/wQV4GxxiJpfJL2VYra/eSSSVQY5km95hhq/jwP2DsNbjnxUJ&#10;0jbVlL99cFbThOouVR4nSBrUslRSjYVZajRqdfCoqO4DddCOiR+r6ZrpMmnXnp11XJq01cc6nhQY&#10;LRD8+56ryV6h1ahFq01z6fmqRStOA++uCa8/5hvlFPuD5XceO1LmVYH/AEqSODD+8Ra2B4/Xt4i5&#10;VLk/wtjmx5cmuDQfJJIc2N1jVpS6uZWjrQspZOMS6Ve58SSCDIr6hk1Xz0vvjwj2FnkBOmz7zj9y&#10;QwrgqjTcMQblb7cbprG0N/GEm6LZK2ujfxaiVRTJWpNQo5cM8bT9H9SuNPU6lc68StV0Z/KFpQLQ&#10;HPMeaoweSJeXTrJkvPcf3vjGzmDT7xj/APMK/OtiyaJgMPJrNZ2YQ8H11puECTiawQ0yR6OREBYo&#10;Q1V3ZazQIJCx6hh9Um7bKayv+YkWFjr45a3pfwst1nYDICqSPxz8JCTFB1/G4b1+nv8A9Q60Isq0&#10;y1kaPjxByzHGjVH8Nc8IubTrS0Va6m05v83OlBStf8VErTVnTGd/MOyzumwcd1PJxo99ky0JrnMt&#10;1QsgrM7bOB32UEbBcEsK+8z01wpkK7Ki1+PDs0jrdtIdYyIWSW1qQzfdiudP+6wFL1R7Jge72n/E&#10;SOkCSSw+3LK7XQrP+F+X0d9O7x6ef/Uej/rzHr1tSuvVXKlNB+SnH+HXpqdVcazGL003o1OnSa5p&#10;/izrqFNXGtc9GrT5aYcmkNnT87x3+D1wY+GpgWVtpki3OITLd0ZZEX+QmlLllDBw9uUNx5bD5o5X&#10;N4tGh/tREgKqouK/tuNVttEtB2DimWMS1Vh70VcsQ6S2Qg2CRxHG2EnMp4SD5CrEc1GIjlA7kSNk&#10;7iN4qGL0cvVEhIPT0+epALV0c1FaUoDlUFsPX60X6UV9T1o9HSA09bqr0zxoD1KaA9VrWrVNBG3Z&#10;X3wP8zNrNda2OMhhVo5tbhiFptSWOwGZLUPxyXld3ijr69pZ58pf2sdj2VfPaKyHKKExJBChEoKR&#10;KP4sNKV8xI6V8FsUhBvWM8CEB0FQLSJXitCC6v7YHvGz24e5OeQtgbodndofoyxnZNEZhzYZaRoF&#10;aFwKU8xBkpWqVxKW9f67e/8AcRP6p6ubr/Lq6mo9TVSgI1V8FJ8MsRP8hSb5TLMiLteLiBLcmdZo&#10;e6gVs+MG+i5Eaqt+/VJbHrT51Yatr7NY3VPt4UadMY1eqHFVw+jTaMF9mhNiyJiHS3qlAeZDjKrh&#10;JGI47JESZOSEzrh9tstwzOcwnQ5zXP8A2K9tDfNuhLIqXeiTWFOtf81airKmWutGIrXWCvE4bS+k&#10;G3X3qKG282mmR+BGmrcPlBFKUo1MbNUSssXyAyWTdUeJMrn6m2aPI6XEcquyxATH5bXBrpVBk9Hh&#10;ocslti5gs+TiUefUAGeAk2OEwYq/KRPK85Y73XkcUCnWdGQopUwVsBIqM4cSukToFLJdMeVOWsQa&#10;MaRXI1zmpystjO4Gzf1CQCWv8ZJStMq0UHjThyrQ0pgdaCBdviEDFm1mhUFW1Z/MAXWmnmTwpUVx&#10;KEoBwMpYPWFrKyvc7cMyAldMxegstfzy5C6Si1kXYNbimS7Lpo+MgqFG2XIJLLNLCbHcQI5LulpV&#10;ZdpDV6VqveZoALTkhtrRtMNfloRoQ2jiwI1W0XUp1CQpHG4ThE4X0hYf5sVa9TTlppmKGtNWQX7K&#10;tWgpwOBx6NLjq/JrOvVqqPlpUp5i9aUqAAvjmMPBrp12StzYuwBAiRD289uzYOQyM2sJFZOY7G1h&#10;Fm2uExqzM73OTz+y2sHZQq6GGq6nOeR/W30i5/2NbyEoflNskLZJaMd850gnNkTgiFo+gYbNjEd8&#10;ZgmPE8Ku6nNejuRPbn6F+hbj/tcMNi1HRnMW1eon6uUgD6+t1aajT/D5aYk/dn69+uXX+6iP1boW&#10;9f8AJoF9PH0vlOgp0unU5NXiCa4lTi/+sjdYZOy8SnLiRMZwEmupNeuNgroVIPW9KlVDDC2SkidZ&#10;4jLY6KtzJtZESyjWTGIIBwvY5iRvU1wl5OfOfUk6q9764Dh0QchBVMyWX8mNj0vKynuJcE5+73Dm&#10;CEwo3T8cRGcepFIbwepNssRn/J0iUkNp6bVqQGzrWmoAU0lKmgxGX9T14xbaurlqJ6nTJ6a5sI/K&#10;CPL5QxBautga4dPVD/KomssEj10fJYt0DIUjX9xdS9hz9c2eSG03TLFu9xY3pSDW6zo7ytD8FsSr&#10;gWthVTrpHOsrCJKVWol7D/TY9e92MoyqjrktMt8CM5l/DHYrVh+2jymVYsxopsWaqH+S+aEbHNV3&#10;S1FT9ycb9wtbydK321R1RrpJMw+Xy6qxodPGuoca0oaYyn6oshF0Q8/RfQT5GpqOrpgdT8zhpAbL&#10;mSCaPnizfKivnsj7dMmW5Gmpc3ZiFu2MTXmTOpG5nZfyaRqnHcelbPrGbbPWPrvtIam0c8Rhj7pS&#10;DI7tuCBlis61Wgk1Q6N9uf7g3HYWJmwwFq2HHXGEu3jsAWcuMWwVqR+toUG5OYfWiuRH9n1Dte29&#10;IgQm9uerShQXHlyOqjMK1oW0tw0iuB9+bQSbX+pRg33QXT1GkEpSv5mnylQwFa0rXhJQUOI5lkYU&#10;PFcWTZ1Tn8rPh4ZV/wAOJurINv1/kNLwYlrbs2cuEBnYzZ4zXXELEmuJLTrlSJInIO+UDmiI8tyA&#10;MN1zQkyaxxwWQLmWtVlxcmppsijHsFlg3+Ljlz6S9jZmbLzhSX8B8qMMIYzh/tJBa9HMt4Nw36WL&#10;1Y0txbt0jAQ8rHrmgiVQhRgdXSIZ0LHNVoQXanYKyemUm66MtaECkOWomoKFfl1AU81fNqORBSWN&#10;qzS234WosPtZGthaw3q3E8l1NsjHoe4JukjVkj+WHpcItNVTtN1erK6Q6uVooGQzDzb1klHEi3r0&#10;UauVcRbDnMp21hV/+iJAyKR7AU3yW2kX7uStiWTJET5Zf3dhnf4YxC9lz2K3hhCNvG2xCBrw3Oht&#10;RcIH+YatYBMZlp/hIHHSeOHK+q9REVJ6GpMmBrTS2nNTq0g/MdOZ06gMN1QN3wV2BSM4NsiDXf8A&#10;5pSSana0Z9rttacuLZX/AASJsTIcJlU12kOFYIn3mQOsX5Ut0H7gGOdpupTnWtasZ7WxDO+DY/dY&#10;9I+ijC6fuwViq2ZSslSvu/b6EGhAdfT7ovV1t9Lbd+s+i3L0hl6OrPQFyzy+U55UrqoPE1rgTBTr&#10;3IqQ/U8pk6hz0eaoeg0VrmDXjlSmGip25ucOSxq091VQv5Tg64Hd5/F2vkFn9x/07mMyVlri+ypm&#10;NUf8F+794lk4dv8AF+TwMre38cvpJx3YCn2J04FeRinejQNlADdDM6MrXOv5UKGe4LUClp19IwsG&#10;Q6nY1WCRHq0hG7nY7kba5EmrMlYy+io6gYFh5StQCGqDqKgkAFSP9W9ZfiTX0ekc89JNfLoHyh6c&#10;Kk+XTqzJpIPIY3lgaBtONhNzklfk4gUL5FyfGm3GCz6EN0p2xdaY1kOWUevKnO7ChcaKh5NtNnQ6&#10;llbKIGVYPJEYsGRslfltgo7vWMfHvjVKRW2+L4vMquhXxlA4b7zL4MnvDsEA1ERvwXkUTgK0iOar&#10;BV7m/wBj7qYZd49NqNBbLF6nR1F06CXC6a6OI19LwOvEfjbZxNa+ohczebVV5AmvSa69CE1K6q04&#10;GtarTEYsktcVF46Y6QeB/kSnZ99wzVLWJqjbWxarbizx2Nm2W+ZYYXpS5AkWZibpruk0VcojVzJT&#10;bFxwvY8aQtm6/wD5PlyWxz9xDV637mRbVcMJDWInYZWtdMSvDLbbov7qVSOcdzehqPb+6ewNc/om&#10;wC8jXo1hzLXFC2laVGjpiXV83RJGvJcs8R7bRunUkNjJd+n6snTGm31jzngS3UMfT4dcA6R5+OU4&#10;MXmeR6aG0KuJY9jLiFw+SPFWXeZTmb/r71soPyJWRFTBCWtvHPgz3LZx80ZBGLtlSUYgCKoijIW0&#10;qBr23JYL3rbSW1hXAnCVnWW3SnOUFTILFJEj2HW4IrAjYxhI1soglUbkd3RWt361bavrE1VMtdel&#10;+nwGnI1pqNCKBqZHErIbr2xga56/VjyIhpr0jUCQdWa/MUBo2ag5jBrrwuwCFyx2BwMqhtTDaomR&#10;ArbZlkB1kGFhLsuhil5lS1R2TLDGewyzk0oXSodgr31gJLUlDVvtiv2iKLi5NWx2T5K2qst4t9Nt&#10;6kiQVcD5siDPqoF1aucyv47IZ8ZI7g9r+41vpJdYnB2wKbj+IE0yyrRlBY/Y6gUpngzt/R9bvP6o&#10;Iur0xXhppyyI06q1+U11Vrh79M/6CLAy8e80w8df9tqXUEyM7HzVCOUtijRWFbMaDDlyFuQKdXPo&#10;JaHW0SWhGI9VVuiXJx9zrZbqkuR5b8bHWzmY9lGbmCsF9ryhrQtTh8etbAjS0kNMPoWAeucdx3iY&#10;17XbXr3PUg6UH53Sj1aZJadPVwyj0ha1qRUaa5ccN9tW69LF+en6f5tOpIv8OXzScSKUr5w1KA5U&#10;H3FbshZuAJi2ZY23UC5LlkgRMo1nqJ8tt+GijMDU04cj2yPIXusIpIBAWBntvYdyGIOPCld5hAJ6&#10;PBzpcpCXJMnhJirsqirjkHVuC4m6nDPQbPhjsrWZsRmwJMVw+Uc8UMPSThRNVelPTO8XuUtcG8mA&#10;stDaRAiEVypUmRZaU40H2Z4VlbahtcmqEmXR5uu7g6fNq0/lsmr9n3YVZLSvFiuRMw/BpE3Pv9KL&#10;NuVyd77V2XV3y4QkqQl8Wkgs01cahTMXykY5ByZCgajukr3Ca9zpNSG4ilRSOKWM47KeT97FcAwB&#10;lYfnMJHzUvTukkhxJDB8qxWDNMe3tJK6ZHK+m8R7hE91pWM2H6i2rUVDU9KtSagxk6qVGR05sdeW&#10;Gm2+i6c/RDB9fkp1jQ9Py6aAMRp4cErXT5cVI0BvKF+xdvCJWzQYdJ2fBZrmdjF15Oy8+pgD0BWu&#10;xKRr2rh0EIeTVMq+7TJAZkypx+OX5j6wpofSz03uwXCdnfcYF48dSxGkKJaybk8xx2w4/dfSWFNE&#10;j2zKI0VYfDXRnIOEn9tz1VelLYxvq21gL5oXu86lA6VH8OkKXYLp0VoSlKlciQND6T0Un6aW9To8&#10;/wAmR1GurUaF9WvjSr8aYmn4aR8tj+MFTFzm4qbfbP8ACZa5Dd4LjeGY5VpSkyK6dEHnOLZfleU4&#10;eu0Ydy23bMeO4SPJvHK4zQOb0PwwF+DvxqnLjkfCY+UqeCkOBXTJ8zM23SglfZX2VvXwYN6+ubXI&#10;VUaSE0jgOch1R7Rq6QWptSVNwkYn6aaRWq66tp8wVX1U+bWurSRyGYacXnqplunnMdH1lgoi6dRr&#10;orMUrqpSj0qBpqCQFBvoW8WbYzKJn87fkrTX8cmvyW/yarxGB46LgjZtc7KY9LiGU3Fjg6ZmXInx&#10;WtMK7UQ5I47q8T45JbBAqdMkJIyEh3UsOK3PXtx+FYMFZyzWCV7UvSS7PIn1M2NNebuOVgYhq5sf&#10;tNI93u705s+ubpjHQDqnSGqRqoNWbU85PABdISuZGrBG7/TxDGKMfyPOY6gaa+TyoCPDi2vVWnLB&#10;9Jfr+OmJxa6PlFvZv0pKXP73BplzjlBHxxL2GuItJimuoOU4tMO5qx2tdIuQZK2S2U6Iitd0tN6o&#10;Utz6P5k20ENLaxbSJmFWeRauyhwP+JKxQ28VG1olRUMMKKAjnRla9gmojncoYy/6l2D+anUWra6Z&#10;/KwGmvHTkTp4LxRBthbP040J6K6uk1B06+XipOo8icwNeRJyRGZyqMa7DSkosVmIuC1xNkv1NlkW&#10;tqx6qZeuSpiFHf4ZalLdylc90CRPcyeCMyzaQBpD+oeduHqxx7tfWNcOtdXYt9vFHpsbPgYLRtqB&#10;YyV8ixvY8WVixhd1rVqxBkitOpwu5M/b6DEHRP6B4xZUTVVUMXAfPVgOnTLy58x5jQKoW69uN0jP&#10;U1yUOpupooa5IuUleOsldHHy4TOAy4f84aHbdBES0Dl+10s7JcuzF24LDBiUMz+SPvKXEMJaCn27&#10;Fldj5DcnnzqiRiHT33Bq+PRnUCGy4t3FmvkVDobWhFKq3w6kVs6wgOrSvkWlxOtJFmMnUwI3CErx&#10;K57XsVFYs+tBuIjk86m20rxDBa1XSRVixbhpGS6M68sIszGGCkdJdXJgW00OoeVFULTiRWjUBB44&#10;FZlKsT4PgbayjBWZCy5I+UaqyquvMtk4MzH74eRRY8bDcOx7FIOMSYHYNKOhZEYEztBKEv8AbP6K&#10;rVXqCvbIaBkRbSQsc108xLJsVscylakayYIj7Isbut6hlaIYF6kR6p0q1XrfmagB+a3zElufIgEm&#10;lc6hQvInLCra/UXRUmtMwlNNa+K/w1pxFSfAYcbA0A2VbkrnSy26YpVpaQ8KZDj42SyfPiNEQNlj&#10;xJMYOMRrJYj1ZJiPmnmp0K4TFV6DDO4g1S2gqN5Xse2Y3GDuGyPIbPZ9iLkT8xjF+ZbmhIBFHGaA&#10;o+VUL3iRUUfEbv8AVZzOo6deBK6RkujSWGog5ZOA4OuhK6cMZRHR+mzhtQprFaih1hBGRQDPMllO&#10;VQDhKUI7N2V5u2plZmGODIGPx025K8MmvtKcuKy/5rF0pH0vZRJdDicC0Weqnuy2QpZGvSWGMZw1&#10;aD/+iz/ULucA+R/C/wD5Pm3/AIT9w+19PP3Lj+W/yPufv4+J8X5X7P8Aw/7npWu5/qOrQ/qdPCp0&#10;01f4tOv400fJlXnhtTbf02muTR1+OmPq01f4dXT0cvm16c+OWBvGs/8ARP4/XkX2/wD1i/8Asv2t&#10;ff6+fx3/AFH7nH8d73+kn+k/xf7PP3T759h/vf8AzX9j1//ZUEsBAi0AFAAGAAgAAAAhACsQ28AK&#10;AQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA1eVJZisDAADPBgAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAN53BGLoAAAAhAQAAGQAAAAAAAAAAAAAAAACRBQAAZHJzL19yZWxzL2Uyb0RvYy54bWwu&#10;cmVsc1BLAQItABQABgAIAAAAIQDxdopB3gAAAAcBAAAPAAAAAAAAAAAAAAAAAIIGAABkcnMvZG93&#10;bnJldi54bWxQSwECLQAKAAAAAAAAACEAKsFR8pgsDgCYLA4AFAAAAAAAAAAAAAAAAACNBwAAZHJz&#10;L21lZGlhL2ltYWdlMS5qcGdQSwUGAAAAAAYABgB8AQAAVzQOAAAA&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId9" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="5047AE39" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.2pt;margin-top:0;width:612pt;height:253.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCC340eqQIAAM8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy&#10;+0jSlZVVpKgCMSEhhoCJZ9exiSXH9s5u0+6v39lO0wrQJk3rg3v2/fruy92dX2w7TTYCvLKmptVJ&#10;SYkw3DbKvNT0x9P1pzNKfGCmYdoaUdOd8PRi8fHDee/mYmJbqxsBBIMYP+9dTdsQ3LwoPG9Fx/yJ&#10;dcKgUlroWMArvBQNsB6jd7qYlOWXorfQOLBceI+vV1lJFym+lIKH71J6EYiuKWIL6YR0ruJZLM7Z&#10;/AWYaxUfYLB/QNExZTDpGOqKBUbWoN6E6hQH660MJ9x2hZVScZFqwGqq8lU1jy1zItWC5Hg30uT/&#10;X1h+t3l094A09M7PPYqxiq2ELv4jPrJNZO1GssQ2EI6Ps9lsMi2RU466z5PqrDpLdBYHdwc+fBO2&#10;I1GoKeDXSCSxza0PmBJN9yYx20ord6203stDvfi1/t4Vmckry9edMCG3BgjNAvalb5XzlMBcdCvR&#10;II6bpsof3gcQgbcxocTEDwgwwxoVCPEYljbR1tgIM1vGl+LAXZLCTotop82DkEQ1yNYkFZ7aWlxq&#10;IBuGDck4R7BVVrWsEfn5tMRfBIjJR490SwEPaIfYQ4A4Mm9j5zC5OhldRZqKEVj5J2DZefRIma0J&#10;o3OnjIX3Amisasic7fckZWoiSyvb7O6BgM0z6R2/Vtgmt8yHewY4hNhauFjCdzyktn1N7SBR0lr4&#10;9d57tMduQS0lPQ51Tf3PNQNBib4xODVfq+k0boF0mZ7OJniBY83qWGPW3aXFz1ThCnM8idE+6L0o&#10;wXbPuH+WMSuqmOGYu6Y8wP5yGfKywQ3GxXKZzHDyHQu35tHxGDyyGsfgafvMwA2zEnDM7ux+AbD5&#10;q5HJttHT2OU6WKlS4x54HfjGrZEaZ9hwcS0d35PVYQ8vfgMAAP//AwBQSwMECgAAAAAAAAAhAF9w&#10;3Wo+1BAAPtQQABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAT7AAAC&#10;DwgCAAAAilVMVQAAABl0RVh0U29mdHdhcmUAQWRvYmUgSW1hZ2VSZWFkeXHJZTwAAAMnaVRYdFhN&#10;TDpjb20uYWRvYmUueG1wAAAAAAA8P3hwYWNrZXQgYmVnaW49Iu+7vyIgaWQ9Ilc1TTBNcENlaGlI&#10;enJlU3pOVGN6a2M5ZCI/PiA8eDp4bXBtZXRhIHhtbG5zOng9ImFkb2JlOm5zOm1ldGEvIiB4Onht&#10;cHRrPSJBZG9iZSBYTVAgQ29yZSAxMC4wLWMwMDAgNzkuZDIwZTQ2NjMwLCAyMDI1LzEyLzA5LTAy&#10;OjExOjIzICAgICAgICAiPiA8cmRmOlJERiB4bWxuczpyZGY9Imh0dHA6Ly93d3cudzMub3JnLzE5&#10;OTkvMDIvMjItcmRmLXN5bnRheC1ucyMiPiA8cmRmOkRlc2NyaXB0aW9uIHJkZjphYm91dD0iIiB4&#10;bWxuczp4bXA9Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC8iIHhtbG5zOnhtcE1NPSJodHRw&#10;Oi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvbW0vIiB4bWxuczpzdFJlZj0iaHR0cDovL25zLmFkb2Jl&#10;LmNvbS94YXAvMS4wL3NUeXBlL1Jlc291cmNlUmVmIyIgeG1wOkNyZWF0b3JUb29sPSJBZG9iZSBQ&#10;aG90b3Nob3AgMjcuNCAoV2luZG93cykiIHhtcE1NOkluc3RhbmNlSUQ9InhtcC5paWQ6RUVGMjAz&#10;NEMxRTNBMTFGMTlDNjREQzEyMDRFRkZCNjMiIHhtcE1NOkRvY3VtZW50SUQ9InhtcC5kaWQ6RUVG&#10;MjAzNEQxRTNBMTFGMTlDNjREQzEyMDRFRkZCNjMiPiA8eG1wTU06RGVyaXZlZEZyb20gc3RSZWY6&#10;aW5zdGFuY2VJRD0ieG1wLmlpZDpFRUYyMDM0QTFFM0ExMUYxOUM2NERDMTIwNEVGRkI2MyIgc3RS&#10;ZWY6ZG9jdW1lbnRJRD0ieG1wLmRpZDpFRUYyMDM0QjFFM0ExMUYxOUM2NERDMTIwNEVGRkI2MyIv&#10;PiA8L3JkZjpEZXNjcmlwdGlvbj4gPC9yZGY6UkRGPiA8L3g6eG1wbWV0YT4gPD94cGFja2V0IGVu&#10;ZD0iciI/Pj6l8NoAENCtSURBVHjalL1nkGTpdSX2vufTm8ryrv30TE9jLAwBEgDJpQAS5GLJIEJL&#10;imblGFwpuBv8o9Av2QiFFCGFIiApdrmOa0SRS63IhSMMwQGIAQbjMDM9pr2rLl+Vld68zGc+nXu/&#10;99JUV8+ANR09XVWZL5/5zD33nHuuWKxkNE2TUmrjLxH/L4o0+rkU/BMh4r9F/AL8StCvTV0IHb+I&#10;okhq9MeyrHTaKeSynXZvMPB7nZ5rW6bBb5OajDRd6PgyTWM4GOqG7rqWNxhEYWS7ljo2XhCfg+BP&#10;HH2o0AxDfcufje8l/VMT6tj0Kjl5DXye6mfxbwQOzj+lc1UXqF49vgU4cnxDpNQNw86kT6+vVWbK&#10;YRB2e16v3x9KGQbRcBhubNzr9YbeIJR8vkEYqPf5Q4kr0A1hWoaM8GKJX+Hn+IH2qC85Pl+hbmx8&#10;w+IvnW+BEDK+VrrVMnmrmD6STB6kOPGjxOTdkeryxSPOSRx7S3KbpkbMIz7n5HPQ42NNDzo+hhTx&#10;E6dfSimEeJ/7hN9KDNH4M8ZDdPQamRzEePg48uHznPonHXziRTKeBRJP86RrnLpH4xEYX2FyG9XI&#10;E8nf+sRp8T91cfymhTwHH/5IPT7+Qx8tjl+imD6mfOhhCfnQ5ccTRjz01OXULRp/M75VMrla3Klo&#10;fK/ko4eH/kHzIZmt6llLPik1B+gTZDyihLBtS6jRI+kxBYGfztiWpWfSbhjiRkpdH40LOiBeE4V0&#10;WExk/APfYkXC8mLoumubui5MU49CX12bZdqGQUsWjQsdgyoK6aCh41hYIkzLzKRTlu3msoV0Ous4&#10;qcX5+Ww2m8tnvv2NFzr9XqvbxZngtLAODIeDKAqxYvrBEEtKNu1gwbQtGx+Hj8dKyesZTgMvwKfg&#10;LVga6VKLpVzgB4Nh2G738RLHtM+ur2JdOnfhLM4Vd+e963cPD6vVo6N2Z1jI5Zfml2bKMzgoFqt3&#10;b9za3T987Udvnjt7bnF+7td/7Vcl3TZjGPi4KtNJCd2KAr97tNet74VeZ6VSMHDGpo0v9aT94QAn&#10;MxgOe70eziaVcj3PGwz9cj7Pd8Yc+oFp6LZtVo8aQRjitvu+H/JTy+Vy2Uym1/focoJgplLGleLn&#10;nXYH3+Jahv7Q94PDo9rsTGlhvoL9YTgcdjr9TMY1dPpP3e52p4uNxOT3qgc5vzCHtzbqTd5QzLn5&#10;2QcbW41mp1iu4FbiwWCdbtZb+7uHf/HCdxvNJpb8xZXFbD5j4+HkC5lM7vFLH8oXiqXKwv7ezub9&#10;+1euvOOaFh521rXSjomH89SHHrt+/db9B1t//+//TiGfK+Tz165caTWa9aPD7/7wpcNa1bX0n/jo&#10;Tz31/MfXHrv4x3/8J9/6zncO683V1eWf/dTH/uxL38I6/ZlPfuypD11eWV2bma34g0HgD/dq9U67&#10;26y3a4dH23s7b199R/pePpP6lc/+HG6aH/jNVkvtc4PBMJV2K+VioZAzsZ2YJt0JDAx/YLsOnk63&#10;3cYbcLsy2TTGsD8MWp0ebk6lUu51ezgYbnU6k05nUniZpBmDR0DzAYfhxV9g5PIKqve6ffweP+aZ&#10;S4sn3WyaCHgEGPl6PPP4X+pRtugJhjzZIzyCfNZVywaGRLvdabY7OBqvmphlAa/GunqgrutiyqRc&#10;hyMDOmKr3aWJZuHTMPt0x8FD4NcauGpct4mPw1ljXuNbfBw24tpR0w+C1aV5nT/UH/i4Cryp2x0M&#10;g8Ab+LlsFu8chvLPvvzV6zevhyFWCQePdyAjmrW2o4U+LtB1Hdp2BSa+RTON1op4yGH2YRHBqXb6&#10;Hp7LwPdmSoVcJo2/OggGvMH23gHO17FwGA1TOO3anU4PN3a2Ulmcx/wrWG4Z41ngKaSzlm2nUpmD&#10;/YOd3f0XX37t4KDWarbwNDH7ceF+5GMlsSyjUMSjNRxXxwfi5mEK6hRhCX8YDTxt4MlMVubyqYW5&#10;jI9TxNIlRLXa73aHR9WAPksIPGFd0IqXydhYb6rVoUn3XFtcygQ+HpxWr+FOhhgSqZQIQ204pMeN&#10;leHTH3/62eeenl+Yx6qImAULY7mUGfQGXrt/9d239/b3bty9PT87l82k50qFbMbFiri/fzigURs+&#10;dfnxQqFQnq0gImq327t7B7phYnQcNrrZbN5NZRAP0uChE6QHORx6rU4XE+qzv/DZtdOnUunUe6+8&#10;2qrX263W0dHR6vraU8890+10rFR6ZmXtj//5H9y9f+e9GzfWV5fnZisXLz7mYvik0qaTS6fzhdKc&#10;HLR7rdbm/Y1yZT6bxwKwgPByOPRtx1UbmNfvYmDquqVFPoWhUZjLF3BbXnzxhRe//+KbV97OlrK0&#10;rOCadVNwjIoxQm+gxZnHpG3TDzHC+Muih0V7BrYe/EjQPkQ/x+VheNPIxazheI6WWtPEIU16L70d&#10;Y0/wRKJvhcBtjHdVPYl3hVCxIJ0LHVfwbs+7M+96UUizibY/3eCwluYIfyviDVyP4wHJh8FvMKHV&#10;3mdZA6HC3CjF0QSGjS/wtzA0idUVUaulLpC3WOwVAU1ieoetUzxlaJjX+AcCZLvK5ylkuIDf8pl3&#10;cLOjBB9oGj4U8yulyVBoiIxbhjngUTDPO3GkiS2hO5h8cogRa2COCJHDpGi3mrdvv9Ht1Z/+yBOW&#10;Ratyv9/Y2Hrr5v2XC1m9Urzw5BP/mW2kcPbS7wKuIFwSsuc4OTeVf+W9q9/73ne+9NU//8Vf+qlU&#10;2riPlf1WTUjzf//f/vve8N2+f90b7Fkp4Wbl7auYcKVK8VKpvLS7U/0Xf/gn9dag38Pwl/2+7PWw&#10;1A4NWrWwM2MrlGHk+T6WiAjfhqGPFSmTdctz6cqiM1/K4i4BH6ToCWtSl+sr64XCzJ2tjRs3ju7d&#10;20+HIYaSm3LcGWsYaU36IBzHfPLJyk8989Gnnrj8jb/4825Htrvyuy+9NwyGposBYyKW+I1f+fwz&#10;Tz27OL/c3G3ks8VcrlAf/k6jGRxUQyurDYai1hBzcyKTzRQLH/4/vvjdN69s7O17OhYBrGC8uuJA&#10;l56qlCv24nq6WUfcoz3zIfvO7cHe/tDz/N29wf2Npm2nZ8qpcxdSYaAPBuFhvb26UqqU0zNFMcBs&#10;DcJ0Rrcd3U3rN68PsI/hmacccziMXn3pwblzleWV9O2dXjrjYmnyPa/f8xs1D7AQYU7rCJu/9H3h&#10;0vVL09J63VDiv6F85pkSBtbWbvfyh2aXFu3zpy1sAhha82f8v36h/9or9cXFQrFsLZ+yskXMR+GH&#10;RreDJUwuzWMxl5atucL3eqLf1nNO1jHDtNvqDhwvEEdDEWgikJpfG9IM1MV/9V/+0Px7v/FrMZYU&#10;MaSdCDkTkMi/wq2P8Wf8Il65aFTLAe5GEBQKaZ2nMzYKjWdTs9na3a9+6zsvzsyWy6Xir/7Sz2Pb&#10;8wcBZiZtsIIgIo6AcA/7Fq24uqlCWj05FzX7afiM0C+Fm5oh1DKCuW6oKS15Mw+1ZGIqhCjisJh/&#10;KieRFv0dDGnZ4J9FHCTjtdgqfGwsYYjFElsCPiPtuoOAYgwcCnu047j1TmcofQSBtDlbetQbYsrT&#10;h4YqUtDwalwD/qH+xo/xh5etaAqJn4AfCO3y+ccLGy9zcvxykaAc8TBSPxlkivcFpkIkKY0T0IYQ&#10;D71TJPmC+B8P49tjpzH6doSVxTSaltP3Q8TIXsiTkfrkqWKjkPEH0bsVhORlVor42o7jufhjxPEz&#10;j2GQNj6rETBPTl6lf+SjwNkYHjKK41skVP5BiuNYlzFcmMDX+FaF05ib/9Ifyk88dNon5yi0YzA/&#10;HOcq5PFnKk8aPiI57fFFyqlnn7xlnCGazkeoafsBmYZHgOJ4lMsxqBbjhJDC+7xQqBuo66MEB60i&#10;yX3iGUcv5TssCSmpXV5NL51yYYhL8HP1xoAwQAQY2q17limA+BxG0UCcfex+lCGLsHQhQsnmUoIH&#10;HFYDhDuIb9KpLILpdCafzeQc28WzrVZre7v797awnQvERdhCsWDahCFsfJahAzNQPOENgkHPw2fm&#10;c2l8nMVLG8JY/AgRPs4HYYfDyKPZ7CK+xVI5gw2fLllsbG/febD54mtvlQr43MzZM+srTz5TmV29&#10;efPaQfXw/tbmzfv3AIpmZ+Yev3jhIx/+8K/88i9/98Xv37h1+4v/6J+dOXXqmctP5vJZ7IXC62JL&#10;pA8TgZtNi5Q5kFrGMIEEbt25Tz/WRGWmiPkFwNbpdLEwCr7tGQR2JgIpCchKexrfXsCYrGWmXFst&#10;5IiqCay2OwhQNVMDqug0W4DHeH065VoE9Glfx6a8tryIGDL0caMiEUnkHRoN4AHCTLh+HLrZ6uQz&#10;2FKxb1rpbLZQLBxixx76wDfZXAYo7q0rV4Gti8X8zsFBBimHTPrGrTs37my8/sYV3KByqTw/N1uo&#10;lNL57OLaytrq+tzcwt2b91/94SvXb9569+p17NJY/c+eOo0z+bv/8X/0pS9/9cq79197/ZVLZ0/9&#10;5IfO/a//8/9UyueXlxZOnVpHLBsZUSGbB8KsHh2+9Nrrb1y7+Yu/+PM7u9utbu83f/3XcdsH/gCP&#10;bG9398H9+7r2b3O5zO/+57+2uLQ2N78+s/JYGdGSP9jf3Dp97txP/sRP3Hr3zWr14E++9NW5SqWY&#10;zz12/hSyG9h2uv0+MDOGjcZbFP62KFrWNNsGqKgfNfp9T0FRZAnUGE6nUwTYgiiTwShNA5SqJAvd&#10;Q0qUSoxgDEjHcJFmwE6HIwwp5RDWa021CpZLpXTKyedz2Mrx6A1aZmn+YabwgqT3e4SlB4QohviN&#10;Q0CRPvrgqIY3IjZstDo4XUzEXr+HTXNpvtJhOI2n3B9QXjify+KIhNX9gICtoSN7QhPEtlSyDKdk&#10;WdKQ9NHI+eD8GIMIABicA247NllCw9heEdhxIoQhBCEPHaMoJIydzeUIyfeHmVQql8ni82lL1g0M&#10;GV6gRERJAOC9wCBgEeFOqPAGSwUgseMYIQcIOEmH0lKGY2ulHBIIqVYb+QGkvweY/5zoMTpdgH/c&#10;WqDK5Vw2v7I0a1ouAIGDmMG1kXGIQvvB5oMr7/31j968WqvVB15oAygbRirN2AjBXJc+Dae067UA&#10;iDI5q9cCNhPFgj07m85l9SFiJx13yX/isVlcKzIYywsFPBMAzgd3h41G9MzTs53uAHf4YK+ndq0+&#10;pRFEuYSJh6evVwFPEAdqCFBC0zZt1y7kM5g+3V6v2wn3q7VvvPDi29duzM4UPvWJn1xYXAF6HPTa&#10;TsouFLPlyk93W93n96t//cPvVeutvufNFnMZF4yAY/kGButRtRGFIpXOYyHsdY/evX4TYDCVzj7/&#10;7LM1JD96HhAyYDSC8MOjo2w6vb629FM/89PZfP5ge/c7X/laq9n5uc9+9rGLH8JTGwyx3tJjT7nA&#10;tGBQjGIhM1+ZyaYuL68sViqlbK5E2TjHTWeL+BQ99O7cvouH/8RTz+oURop+D0lGGxhg6PUVJ4LH&#10;h//hduE2AnALDCsNuMPEpQHKYlXnYQiegtIPGn9LQS8BXYeXKSDbMeJVO45NyTGMPovDFqGCTJHs&#10;RkSZUMqIN3LOGeH3IWVUaHyrFL2C1vhUhsqMf5MNVMXB9BvmQLCOJmG3SvhiN1MJ8ZA/0+fD4PUy&#10;CekjdRb0cbQrErLmUYG7QElbyonQe2keCBoVETbJmDgA7hV6RHuspWLtOE2shfwWBC8D+njAVauJ&#10;QwFwEuTULNpyDQ9Hk9LifZvjH83HyiQ1TxeBbvY5Y4k8rMf7dGTYfV3HHxl5RULmoitlH5+Ms147&#10;dRZg27HTGJ79Wv30uUWpLQMNOU6UTc9ianlt4E8/GvYAz3G/sJilMuYwMmtHW57XxSL3zW+8jMtz&#10;bH2mkJqfLa6eWrt560qt3vjKVzGqzXTGeuYpE0kfXNYPvvOdfSDIwItodGhHdWSTND+UANBYIwAK&#10;sPfSs7Ys3/doMbQo+Y0763lBvz9oNeTp5dyFc6d++Vc/v3X9wZW3Nr74j790e7aJvNXWQS8IDOS1&#10;LIcwG4ZAuxUiaVDImhrlffrXr+4889igPJf9was3Wm2/Xh/Y2IRzODH393/v9599/qNn1s8MW23k&#10;m4trhutkHDvz1pUhoQ3XiHScmd7p6EsrFTed63kNaQRO2vq93/uNK2+8/e67V7EU47SRQisWzHLZ&#10;KJaNtTWzmEv99Cd+6c1XXrp35+4LL3kL86mV1eKP3kCSqrG72wg41T4YRltbXTelYY5jvcVKbZqZ&#10;TN5CMvnxS+VcnibN5oMeZurpCwuFsq3bxtNPlD0/6vnhrfeaGO+Foo3c21DoHc2cX3AsV3h9v9uL&#10;2t3wl//OZS0c+l5/414DmZPLlysf+3gplzO+90J1YcmZncfuhjgiqFTcS5fdQgm5bKuP5RWPMmWH&#10;DNQwXmhJM0Wn5QI+RqZs9Dsaxt1AXz3t5TKa1beDyPQDfbOJdIW0HRqgZqlUEgl+jVkmkUCCKMYA&#10;CnZi/qtNQsh4Uujq1YBzvBUD/StWCusFFivspq6bQmLmwrkz2PZAB+QLBaw1lIiVFC0haYa30hrE&#10;5IukSTOmsCTDFd6+dJHQTfR5HBEaKhemjeg7ofieiHd0LTlrTbFy6iuSMXvIb8DrKbfJb1LLAmIC&#10;Yn2AdZGuDCnexBcuEWFfC1HewKMNKaQUuMrwmaae3Cp9iuR6FJs1hSoUzhBjIBFfn4x5uDHFOY76&#10;p3m9D+ZX3/93Ey+RP8bLxEM/EO/3eROEYgJ9Jy8+gWbyYd5QqpfK9/30qd+MtplHYfrJgwk5xYRO&#10;gscRFn7o42RyxkKKR93Z0a/kFD3MZ6BQIj/TEWqWP87TefTXBG6VWjJY5DEMOUa/Y2J9/MoTUPTo&#10;2cRJhOMHm+SI5VSmQya/e7/BJB91FZo4di7yGKesMC+f/jg1MiLzNX2sPYnvrK6IcKljV444vRCp&#10;XDuWSV7aRJI/UssDhxC0HGA1Eg5FzxEFGZJz4RHn2qXDGS7sH6mUqeITbCSU9qI/9HMKb2jqgont&#10;twA1ul2E9Abn+hHp4SBYdThnhxNSFC5wuEWRuwGkrYVYHsM+B1TC5IALmUaLgyo6c9/DieN8EeCq&#10;xGPEJ2ZbOrajbk/u7uyC/gU9gmABLObZtWXADGK3w+He/s5R7bBYKM4UMxfPreNq1pfnV5YXELRr&#10;tGpSosBQuQPsybg5UURkpN9BPIGLQ2SMVB9OA2gGdwoLI3CNum9ESvOqW2+0iCVzrBRxj5aKCymi&#10;IZwjFAXCeElgLwBYAkMMsoyAMaKVyFSCGrViK0YElw9UDL4B70VqGG8GBsRqbCOjkErhtwQJcXDT&#10;zOF5MPnpuC5oZT8c4Dkd1RqbOwfXbm/UG03wS+WZGYS/pfLM7MJCppAtzMzV6q3D/aNXXn/76Kh+&#10;UD3CqSKABv7AXtXs9Kq1VrFUWg1Cx5BzS0u58ny90wP746TabraRL2TnF+cWlurIum1s7fiG50jx&#10;5ttX9w6qCBdAMHW7nbt3N3AHcvlcytJLYP8LOTxSJgztYadOg0IXlUplOPB67eb80oLlmB3aIMNW&#10;b9D3FB+rAadliQzNAPJFgWZnAZIoKu31u7SFAb3StyqJQ3fYVLwR32zi1znqjWlZjXOvYQAyTVCA&#10;Gemc1VIBOaJeQ2WieVTji3l4Gs2IflRIrsUpbqR0iSUmyhWogTLXxPFqDACYgwc4tJjZjZJAGTQ+&#10;vQaJJNJd6DoGiUpFK/UTbhpGmk7cPoWVTPvj8DS57DjprUv1ITT4KczAe4mStei5Y6hFHCrgFT5e&#10;F0reyyPcNFwQfQSzb/g5RwLRKIFOOCROzyXZ/PhvTeVciavhoD2kqau5joNvwR63uz38hEJJ3Wad&#10;CO4BMdt4VMi5ZPNZw07TncBakc7hI3vdwTvvvbd/WN3cOgD3SAEVs2WIHSLF6eHTdIMFaRE9HQlg&#10;JinvZurIDgBxIGXW6QA2IBNnHVQHJqfkIDHD1dTqQzD3KcdALgyCMpyMShvjlqQyllLgDSi5IZHO&#10;Y5Ucr4GEKUJMe53jF7Xs4Kki2MHd/f7Lb62vHC4szD/11GUcALQwLtByncp86dTqcr2RggzBGwLJ&#10;yGIOF01QEPccOSnvzsbZs6ezKWdtaTGFDGAuf+rcOf/mHWQTkCThqMpfXV4qFgvLy0vN2lGrVut2&#10;upiV8wt6JpfFGg1+CBMZa5qkO4xng8XBoHuabWN4AP86dtakmYQ1KY0RPOxDI9hBgoYoVzPGosSJ&#10;0rIU0MYc7xVqCwlVJBvRAGMQmcQyNDJ5iaJVnuCjbkFfQOkMm+QVhgHdgQK8SqKi8TrFJDDjWp6A&#10;tA0IooVVlGjE654eH5PRK67RpAkVJ7UFKQBiSCwSIklLmF49+YFthUl6N8bUE5EVfYiaOIaIxiSD&#10;wt2jnLww4p3WwAiUfCpAe0xlgSClHdIUsb7LSALyhNfiWQy2VlfBVmQqIZdGqxEhXhm6hD+kel74&#10;n62IJA6YsWs4hLcBs/WMLngrJH4qYqBR4TwVRlceLw98pPBcZqSxIwAjgpG29BQ0N9ggsWGsL1Q8&#10;qQ1SziKtJSZyVZqwXUpzYKYHBagoNN2eA8mGRT7nQpqBXRTwbHl5YXVxiVYyS7dTQaHktJrRwY7n&#10;tUMQg7b+Tu0IRGQ38KU/CJGNYq0LjZ0hZehY9kJYFaOH74jOEzWk/BQuJfDCYScYtoTfcQy/aARH&#10;emBHfuR1APhM6SO7DvpbhryOSLpdWGn1cEi3XmBcSH3ohc1613YNAzs2B5EW1KWpDB6/1+vduXld&#10;AxRHWrnVcbAG2XZvoLPeU/cH1tFB9N7b3Y3bGI0dTRztbffAnWJmDbyujAb4NEnpv+H+Jt4P2enQ&#10;WkDWUHv39cM7Nwc7O1ppNkXJL8cuVZCoGnpImfV1zjILcIIDIvixbJAwJDCUOMLaL/Z6LRs53F47&#10;xP3JQ8CRgiCMRC4GHjdxPhHWFYzHXl8i3YrkQiqNzL3eqA/w02zBXFhBHGRHA/PoqI8TtFMGllPP&#10;04YkaqFsR7vm26a2PO/M5LEMRr0mAWncdkqRUuCkdZu04CAfXsqYtK2FPtP8SE8a165TbtPMYPVD&#10;/CQH+KGpK2GYOb+4OFr9438khCrxn5xH0mOi1VB5LJFgYFZxCJCdUCND9DcYdj2OY5B7R3662+nN&#10;LVQWusge9l5/6x0oykrlEgYT7p7X7UG9g8SZArOYSwYlyXTORUWT/JVh6CP2OZYZk4RD5+yUxpmo&#10;JM6OJ2QMJAwV2Sf62GTbF6x51GI1RUSyDx7LtBNif+SRHRLhHMWqRRzLSVnh7i5oXwSa+A0mAous&#10;EDkYIlbh6izn1qQ8Dk+1aXShsgVT2GIKQMnjtNfEWiXGwFghkg+WgwrxwRjkRPgmfgz8eyIInYTB&#10;4hEHTHB8LEsX0TToEaOUi3gIuGknAtFjnPFDBPdDxOijeFqOGmUMveX4CcpE2BwpHPUIxPvI28dA&#10;d3QQhdFPuimT+ooEdiagdnQRclI0LY+NGimOpzLGuFhM5R0ekj9PiLHF1HvkZDaAn0o0zRJPficT&#10;nlyeCOjlI38iJ9+uTZDpowNGo48QY6FBzOXqrOEy+FQjlWtnmYBJTG6kIwrE5kSP1iQxI3YABXE5&#10;i52UOEhpxJMSgY7DZQvEIxFoNiLXQRAj0hlSt+FPJo2YB9GVw6o3kpOxslfnkAlRAHZtr1qvHh7V&#10;sSIikMLPgfJwQn4gOBaitRNpU6Sn8+BUORxvkQQUyTaktC3gaAAlB8DBpJVSRU02JI68GYL3U+EQ&#10;uAWThNAW8ZwDr9NuW/Y2wq9LFx6rFEuXHz9XqzWP6s1b9+9v7W6CQwN1iVjz2cune+3BytraY5cu&#10;vnflLWSvKbihtJ3GKWiLZgFoH5J2Eftnpc0sKOxcBpeBPQwUYkCnyULkIHRdm9dYwABE4WaWRE2g&#10;uy3mgUU8VCIWkXO4hhPvAcji1YMhzj+TycRhHAIi04RS2uv3OXdAWnGEwuBisLkA6HIkqbk2hOQW&#10;tMX4cLwWDxI/qMxVwAEoZW+91cXBnVR698H23QfbIJpcxy0WS/NLS4VcrlSurF84X6iUhZu58spL&#10;G/fufeXr31QrQrk0YxGetqG1Pmq0dvYP5xZA1y1n8zkot6FnrjY7fT/C85O2vWQaz54/i8Sy7dz/&#10;qx+8bEUC+98rb77T7vZxYnMLyzdv3Lh+4zbOGYRtNmVeOL2yOFtGXIE7Wcindza33XTGyRXn11d7&#10;3e725uD0Y+eWvGWc31tX3t3bP+h0PVLC6vrS3AwAL/jsve1dMCdQVdsmGF5Z6w+UkgiPm7QJJA7X&#10;aFDqiZhGUHgWsaCfglLkVAjxQrvkZ4sF3HB/4I14JFbkGoQXTBLYZrNpVlBjU6b3Iz8hiAMTo2RZ&#10;QBlhlsUSCUyfSzEIwmeHCphwKGgfWB6MqJGBt8T4D5gxpioDhGzA8QGrq6EMCHivxXhgeSfDCaGx&#10;NCCkmUNlA4ZCs/hIDGMVM+DwzGaDN/BYZkrwAwOR6F8qBCB4P/BIRjsM+QwQWCJW0lQsEHNrgnQf&#10;Mk7l82qntGG6imuVzIWzeQFhRT2bzuJmQ9vcaBIHQQSvZWM4I8ohAOw4+XSmgFg7DzEzhBghDg9N&#10;XrPZbDe63/vBy81mp16ru6QLsTQ7Xt2iuAgEYZCuku+49Tipfjcs5HG77Eo5Dw4JaslabZDNonTC&#10;2d5uplJWqWQ3TAGR84PNNg6Qy9gLlZk+WJRun+YzcQpWiaSANPPqbTxG8FG+rWMqmcS5EYaHwhC5&#10;BvpUM2Eu640GChPeefvGpUtPrC0v/MTHPw4RxaAPeV7kuFZlcc7QLu3u7L302lsgk/FYS8UCFgfg&#10;/K2tgyPkvdrbq4tgf7NPX760tH66MDO7ev7xWq1Rqx21IQ1AeOUHn372k5XZuYXV1Re/9c1uu4PR&#10;8uxHPrZy+rTX9bqtdrvVBvFLoIiYWNSZYMU2isVKvztstzzLyVlOnuCnm0ulMwjP+91erVo7c/4s&#10;4m7FXcSJS40ojZEASO3tCPYwSSh7QpsC0iOhiEEe5AM2YWFkLsDe8Di0OMGJDBtPDdNJfk76YaVg&#10;5mQk5zSVztli/bOpkkcEMTmhoZTP/HJTRaGYX2rX04WSHRB65qSNmdAESR1bPOkAmcJR1U6yDwqR&#10;YGw6tsVQM5ITuV+Z5BD5kIYeR6F6mxEvAmBILSwWTdJrRGio6ISSkBpBUiYAAEF8Dm6hNEkp3bVu&#10;9AgkQ/8kSpwzxaQTJFsmtGLTMSVyQ9hZfF6mKH3L2SXsMrglmMJISu6oWq5eZ1VdeKmcHQ66nVYd&#10;9UGKD8ftxDmDJRSUGAXT2MdAK1fOdztHOpQlRlp3sQPoGJZqAg+8FKEtYZxaP7N5/9ZM0aFaG0uf&#10;nUtdunTx7OnHhxFyVMLNDxdX3Op+/9o71Wvv9Cm/LO5S+YYl8gWj3ws6bapcpN020qHuirk1LmjC&#10;soJMiFAJcqy7PkUhXjcyINWqaV7dDJpZrZ8VQ0cbat06EHZAaUnCf8iv4OnQmukIk9DykFJaNpUd&#10;WV4/ODhoIcDo9CJm1zGCbKRJMYAb9drh3q5pDXCTD/bbEOlD42OkKBeG9KffM/a3+2++tgveGMlA&#10;iggsShDvbW/hTkZhzwydYOBjjtz1otJc1nJkGvt4qP3o9jbWjcPq4OIn0sgYOBnjwV6qWRO1wyHp&#10;gIa486HvhYOu9K2kmE/2u22tXsXK4hfyqfk5t9XBi8P5U1jusBdGlOLzAasihBFIPWHTOOggWAgg&#10;6IFixbStdqtemHFzRevcE1iI0nqQ39zqQObmZqgqKvSpZAMrE+Znbc/L2drseXdxNuh2xeFh2AXh&#10;Dj1RhngIyHAPd6HjCFBrdeFchngNQdkxcPV6IG7c9L1BNL9szS+JQkn0sDfapAEgxGtjSqr4Ookj&#10;9aSwk4sQjEnJ8whgqFI/odQNkvW/gH8ma/IoK0bVNFnD8bwentsnPvnJg6MGhvuD+1vZHKKOPPRy&#10;kgty3LQjqUKMsynELugTQG6E9rSEVGaYRNGtzgW4UkziHgqRhcre6lwyG8My9VtKhzMhnRw35DwE&#10;XYvJSTaEj5xVwpfFakLJnK8gGRUSnNAteCjd8akGRh61mzgIRlVMEGlhok9JKiDpNEVMasQrk65W&#10;nkeQq3KCA556zUSxpxAjSe4ENBEPK4s/AGR8IH37fpTiMWR7DD+NpMvi0QfVx0BpDOllXMM71v5G&#10;Qp5MQk+C6qTc+hhUnNTWCnkC5n34C7vGGOMmZx9jUzkq/dRGCRnx0I0T0wN3zDmOBNr6dDZCiIer&#10;qo8dK0nRyuOF2lJOCcNHN1JOjhUxLX7Wj5V5J6BRHpdFi5iWfuh3dBpRcgD+txbjmeOV5HSAUJ6Y&#10;pDh5IE2C9Tg9NU5kTD1nzlzHmYwRHCbaJwjU8VVdk4gZRS2mpTjvBZLBD0hdmZRpiFgkECtBIhEX&#10;GqKgjhLHDnRIFL8IyG8Re+ey1mi6ImxPpdLEslLEoxeLaQBVrAkIaru9QbXerNWbCIuBAPARA8oT&#10;60p0Sp/OaXoS3dlmfzCgvRbFhA6qE4UdgPsNADYB/FIUGpuoliNkS4GUkU4ZwD+1RpsycTbtu9gl&#10;9sFh2iQlxeuxbbQ97+1rV1UF5JnVddT8fOL557oQH3ne1u7uzdsbr73xLqpCjxptUF/wTxAmCNx0&#10;tdbEgpfN2ga5KAjEpQgjUq7BmC27sDBHhZS+j0IVplhRpZZqtTooaoLyCgi20+sXEZ4zjODsoZLu&#10;0V0F/qE0ITalMGJ0pKMqFfCm2+tTrbIqHuEvDZenGwhbIyaDAAWp9JQrwfAqWgxV4CAMKCRBlPU8&#10;b25xAav19h6Y1YA5AaNQLqZ9/+vf+NbeYX2vevTkY2cymWypWFpbWUbK9dS5x3ZwE95+9//90tc7&#10;fehSvWJpRmVM1PnjJAHb8PcPX/3RJz/x0QsXL7Z6LaD7o4N9gEmKKP0ACQSItOdm8ns7dfDDEFcL&#10;ikFM4GQUJS4sLSCkrjdq12/dmC2VkSRAYSdC3Gwmf+nJS8C00GjevX1rY3Pnzr3N3/57v7WwvHL2&#10;0uO7W5uR6Z5+fGZmdqZVr377O9+HPBj67cpMzgr0vtcuzYC+ixq1Q2BFjBwAjCFlu0E2dpXIIAVs&#10;ZNOjoVAtJMoU/AJhzHQKjwHYDzdc1eZV96sqsWiyTglReJrHuesAxAFIpHBvgTbbzRb4BBq0QcBl&#10;R5raFWkIE07AiKWyPYT6ALGce0HIjeiNqF8MHq4+D/N50HEmXkkUNyl4MxRn867Gm6zMcMFoyNXq&#10;+AQC3jTUReRKh7g1U0UcOJbBZYoWsfpUPgXdAc4WBwJAUjsjHSKMoonkIHNrRopEEpSeBnCjnADr&#10;EemaepECJDrxwIRZuKiYZWwhh/C82CRYOlLxP0pPka7BvPMGkv5uqkR5dOHMqZliYW11CYVuCDxh&#10;ZYJMBaK8t9965+rNW9du3qoeNnC8DOT3RGtjbYHiDooESLJtVrAPKMtDeQcCZBxgAQxIJJ2ErKbT&#10;uDMa3QyNKmaBfh0SU5ghceMowNdKZZQI6O/duIvMQ8p2Fpeo7BmRGYS/FPaEejCIhp6PJTsMBiTx&#10;WIdqAOkPkM8dry8HvQilGbyKhmpVLRRz9+5u3rm1dXD43z771JOf+czPZopYAcK9vVa2UDmdKeRL&#10;M+9dvVE9qm0f1It9pPh8sBqsvJVvv3dtbm7+Y5/89NLpc26u0KrV+13IF7xyMbt2ev38pUtB3z/Y&#10;2X/5uy8/9uST5y5WZpcWqru7r//wtXffvALid25hoby4aLqZXL6EwEvjelQAz5SbQSUiJPdFXG06&#10;BU157eAA6xoG1YXHHydkS0JHS+lBiAiilAqVYisRDmAzkRsIjYnSwKsBbNNckwLxv2BZX8ghLVWy&#10;sr5YD0yUeRNS8dnjYWgNOA9F//GWFdPzKoKMY+Y4jRRXNllmXJjLko6YJVLMbZTs3CxJiqt1ROzR&#10;IVRFU6wLjueeNqp3G+2ScUlePDoFM0Zhkj6Oks15IinO22oga6yIBoLNYM4R+BU85KL4o3CVVCoY&#10;aUqxzEp4JY/QpRJvaEOlflLhCMg2LinEH6iqgXhNiD55ikdKPEnV/loU3ywlojZqfMp6OJjBfceD&#10;QvKFA3wWaXAOiHNxuNkOJc4kwGffsD0r3UDuBplZqB8ol00ZDi8gxQkuEPs0GVC0OzVsVXsHrTJp&#10;n3UkZ19+9Ucvv3Lln/zrfzW3bJfmjH4/Qt07EmsQiAS+6Ad9ZG3w4e0ezWtkzbC8UHGjH1hmGjNp&#10;QFlmk2p5TQcLLx54Zc5EIjWbcd56awvrEJIhrU5w/eb9L/6fX3zvnS3kmiGwSqcBPg0oIDAKOVQw&#10;IyW+IPhPl25QEajWqA9/8PJrb793ZWMDlRGUfMTeXi4ULl88/5V//+eNZnd/r+ViPXT01aXy0lxp&#10;fraw/CG8nTKaL73U23zg1WpIPUvTlkgkCwl7jvCV197EvDE1p1DUhp7RQS4D+nBXO3M+jUd1d7P9&#10;7a9992MfefLTP/szXuZVKKarD1BFgvVctpvIqNOlY8g6LlmXBJ6vqshwO7B9IC28vx0e7Lbv3m37&#10;9NRE3w+XVvKVudTBUV+wNDhtGRCkXNuqgR+EcCqdc/oU1pB1CdRhMzNu6Ou37rdvvXtweNDN5e1z&#10;Z3O7e0MUFc0vZqGObg8MJ6O3msOt3UH1CHofZPF8N6dT8t+MqKrJFDt+9+6tzoO7dfDelMoxRD7v&#10;IHvfOBzcf9DFwMnN2VDM22ltdckd9qGC8xnxOlYidkxoNX3E4vLkO1bfmwDjOJ6nQEao/A2lKIlV&#10;QUCCXBByhwZr9lAmUUH1FDgBg7VMUGkFGLCU/cXew+QMSqIMi1cFbXT0hHSLUa8SjSjvqhH24zOM&#10;Xani8DdZQNgOQx/b3sSClrGhUUhzd1xWyT8PmfoFJaSraa+0qBh8psp/kvInqa7l1W0Ex8bWWGKM&#10;EkRcYCrESCcqx05D47B+QuQqH40/xZQkV3xAVeSPLWo++b3ix8fLjyJNH/kpYyX3BPIaUavqH1L8&#10;eFJrTZtUEEs5VYA8xtI/3n2YQuli+hYoMbKcoB5jlCZOTg6M1cEieYuQQsopmJq4Yb1fnmEK6wr5&#10;KFcq7QM151KLTqbIx15TI8GzGH+wnByTMc5OXv8wUTxx299f3i+ldmIx8QjjTgD4eN7rk99OgPOR&#10;RCXRY6mcitJ8jP+w2Vu8QyvXvUnBV1IHrkhI246RMqhdFYYin2wxu6ssfUjiSJV+wlB1gxTMINAI&#10;/b4HXR+IvqNaEwADESfgE6XEYh8vumWUQKUEH/YPch4IQ84jJKZAHGohDqcCIfweyjuQl4YRKBcU&#10;2gvpTAxeV+IMPrFtRqBzxSwTYxGXRIIe0at1cIGoWpMAM0oeiV/hXQidW636jetXAeeBk8uVihlS&#10;OGJQcaknSQVKYQeCCJRq9gdDgHiAlijO99CFgDZTXApEPPDzwwuQ7yRkhXDA91UcFjHfTps62yUR&#10;sjXIc0hPEnkDUkXSa8muh2k9LishEwUVsZlcqE8UIt1AjbKpxHrb9BFQkGbSeCSQkLNvDlLvSEy4&#10;oMrx54DLsOAdVgDHmivMlCul2dlUOl1vtq/fvPNgawcOX1ysFIFxVWOA7Ccou6EjQkHcWj2qDoi1&#10;NiBbqh8cwlCHdZthBzyV1Oyuc1BtdPsD/BufAeoX1wh9Fwq6V1fWOhCGgmjz+mx+Q+Ir8FCNZuPu&#10;7duFUgk2O61Go96oH9aOXn311fX1vWeffw5xGepGfW9ozlRgB1KZmRG84hAS5D+M9yKoqKiYUFAt&#10;L2tQTbDwzKAQUsKgwj2MlMhYhftKJxWyoomDTeKkEuO2WNUS57w10qITNjCiPg/X5FdxwQ8Vn8dJ&#10;YUVqqW91RWmR7JP0wz5LI/DviL9MRgf8bo1/EIIrpLq4IGBlhDodyPqoXj0iryyDBdUU9gJF4/61&#10;O31F4UKMrVTSVNpN9Wv6kCEEG3nxAOGiW6GAB6eaVa4sltVw9G2wSF7lWjHYDN6JcXOoqpFOk2IX&#10;5r5iwy1V+UA3nOg+6DJCJR9RKwzf5oCsOlMplAzgP5StCuIR4HmWhrFVvd+6efv+LrIv9Qa834DR&#10;UYZOclrWhEcM0eOaMRj8qBCGWHGimnEPlAYOr82kIeo1e50QTCHrmUlGyyI8Oh+I+l2QGJbG1c4G&#10;k+L8mMxEkU4kHj0vqru3NDbgI3YTSkDOS6jIKVKcd7x20mJIEAgXsX+4+c67rz928ZJFXjo2lTgb&#10;VqmCQXqIG394sA+KGwwye5hJljJCZuGTUxcELQCTQZBOp4vF4uzCDEzsoM1o1JoQpUDYXCgVUhmn&#10;Uas2ageYFFIbHtX3u/16p1/T+UKQ+WNXNNGGdBvaDYfUNBgC+DkgNA6CBA3+Az6BmUxErqhEZdCz&#10;prQCZzZNVYwUsjRQcRGcFhWKkTU4oROSs0DPU0gRgoS4ulZJmE2PBzt54zG45SNR5JrQrLG3qhLE&#10;x3W7o8BVxDWAY/uJkcmFyr0m0jahaROy+pGkgsbxWIwvJ8McFXBGclSvxNlgORELJXYi4/Ig+i4Q&#10;zVgiCVpNqvU4VF5WiVutwfpHnWE3jhFQ+SKNRcH1gSR1HVf8supfqsw8vQdn4uuxcwjPEbaf4MQ0&#10;AVq+bwi/Ta7axSn5tJlyqQL/Q2F9LSGQSIqlcVUDABiln8lQEacHfhScE9N7umuo3UhSvgMLpKan&#10;gtBLtYmMp0odTWs2+uAPO/3O0M83mg7R3C2snJQBYWMnAGUkLTXOiUShjAsfSIpOcQPdHnUttPgg&#10;J4L0dy69vFCZmy0Neg7Ss0HQyeagvTczJDTA4qadP79OQ1WLDpotnCdWHgA2rishNxCIoebnSM6N&#10;cZq1BqYTksw5IGcB3Ebks6AZPnNqbXt7E3gbm1Emh2ymnuvYWB4avd6Z59fUFr2zf7PaHCBlTiXY&#10;Olc/0+CUXc+Hcd58uYhl4eio02psrZ9eXlguzC3OXr12sLvbg8OlR0BMHh34kJfVG0HjKOq2sX5H&#10;Kleox1Sgxrs2ZVFj8xQDGzcvGggW4CsRimYzKJYpfcZbEljsaNCXXi/sdSAQo7sHbTMVsAdEw2bS&#10;1mzFaZOkXN677dm4oBwcsAS2BWS3SOmTdgDBIE4fRLI7iFwfiTbQqvBYo60Ed9RiljakSRvQGltF&#10;yt60MyacMZHIqDf9VBrbqVUsgWOG5YTc2yQjMiTRCfHC92uMCo/Fymr6ckQ3msMi0euOw84AFbzw&#10;DbWhXiYxEPlqUoUxViYsgtgKsTI+9/Tl00u4/6V5POT5xdr+Pvm3OHA1bONIeLuq+BpGvq6qScYh&#10;dnxWpnJ0FPqYCdRV0cLI2EbV8Ibxhah6iSkj3TiEV+VD6tBxsixix6vAZyGWiusYefE1Y/pk2LEK&#10;1fNkdWPEuJ/OmaX0ggU0cgQBxlZ7QhHO4QgKRPoYEyXq1skIfhz3i7F0cwpSJG+QD8lGhfwxRKTi&#10;BHJXnmSb/Gh+d4QQpvlqOUIr8mToPa1f1aYzj8dLT6NHV7nK8UcrRbTQxgzn1N0iYUxMCj7sF3as&#10;GlVokz7f48Lg8QfQNjmNGoU4sQ56hFL1aSHx2H+b5Z66lPJRsP4hqlycKJwW4pgEWLxPsmMEV6WY&#10;VMwrbCsTrw3ahHQ5xaCPydyEaZVTj06f5IzVp8Rbv/431ReoMxAT2gG181EIGo5RblKWpcXVRfST&#10;CHAoTiwIVahP+7RGWTSd5CgESZjzoWhaqhnq05Rnv3mmldiYh1afbNZSrlfpFCW7bE54CY6EQ04/&#10;g1mhQhtTuqynooVeBojBjmr9gyoAV3//4JDDdINrUihmlRxQWoaRFDzrHglgEcO5nOMXvOzQkgJN&#10;1yiHB0Fmp9FR7ntzKEsib1vS3iLK98llgAqC8TSIzwsiHJBMP2PpGl3O/e2tgGHPaRiczlROn7pw&#10;9vQpiLJu3nn9/sb+m2++mXGc2WLx8TPrp9bXwNb2B30wnzga/KE6ZMzTrzUA4WG628byTTW6KYdN&#10;6UOPy/IQLKJWFvoXRLhnT60Aj7Ha02X2Tyi5MkIQn0TX2MsCJVcmoSxZ6dKLEXWy0xVVyoFswiuR&#10;JgCMQCyKz0IJq8byO8TQuIuQkKLAD5RO9aAKYTPo0HqtQRCb6nmJsSyUS7fvwq15e2Nnf21l9ey5&#10;5WK5XCiVF1dPL6wsNxutl19765vffuHOnVswj0W5JVhE+Gko4+JOowUXzRyZNpFs+8HmZqvVgMru&#10;aP/g7XfevXX7LrkrgeVuH7iIa2x7Y6dqWilppeZXTjUabTQmAGlQKs19+md//vadO0e1Oi4e+65r&#10;GUMNo2Kv3T7a3H4AF7GZUgUxNgBwq9P4/7785bXllZQunvvkJ4sz5c3rVy04XWayv/C5n79/596D&#10;B5uwvQVkTjmEfkHKtbse/E803SqD+EelKBn8RtAWUAEzWUkNoCsI2BXZ0FWsqpHtDhEKpuZK1k9S&#10;lS1egKfGFYKCiUaimEgUqhFmBiGMUY0NmpwXmTel2ing/LQLwEiCXK7Tpq9ebySLwWMFkO/xwMjQ&#10;OKEoHSNBRU7gDTQWJvT6lJ/AUwZZjY0VGnieINTiQUVaWUgpuGoo5PiyCh9SXgwW5mep3JAZYV4o&#10;uoz7BFGZxJFS6R0rLyirzlaRQ01lbjiKZOevSPnlElgkFI4baTA5zAkVBM+6xjDcIKqTCS8V9+En&#10;qoIXmR22gXE5go9bKkBEsLQACfwyHLE1smyD3axdyMz86OYb9zY3//Lb3yUHZhtCQhBHWRSH4wYj&#10;1wOhr8828bYkAYlwIWPuE2anRBdZKxsuUm8IxXViZtbm1lfmWq238CQRCg1zyMKj3jVQS+gcjMlt&#10;ergDVAbqALpRJyTmGWsBcCiWBJfUJxaV9aaUw5fWbA7hCtvraKksJT+UGzoOnkqLeDOIjHLZyecw&#10;7sLdg1sbX7v+G5nSwsLq3NJiF7ZkcGvPwSX+PMiMV1qNvcMq3IDOrC4xeDB7Q9JowMNP0KrUhVsr&#10;zOBQ43buQ09cffPt137wMpSdq+vrn/vCrwzD/sHe7us/+B5WSACbxdXMjes3t3d2UPwWEemKFKKH&#10;J4MMx7nTZyvl8vLSiobMUq9d7/YV5X7q7DmdXBKQ9RCMuHSfwzlUx7PFsmmgAJTSbUM8A0I28EPw&#10;KaCF5RZWb4L0SNn1exBiBPqRKt/GAq/2di7li0PNCTOMGDlSxlMRt8lOpxoKUJKO2Ruag6rbQmL3&#10;yFFnAoAnosVxtZH6bmxQNZaIHROrqVoYpl7iBZ+3AxElNVRSjJzVlW2VUHQRcUxWFG+zlBdQGD5g&#10;6jVU6S86MnkrWOzMTNsrUosMVhXrS21H2EAatzOrSiiI12V9EHIIOg1Ck7kkg+QUATKnIR0BL9OH&#10;SsPsmPOxbbVTVQVBjYbLJUKCSxmoV0LIPvDqZThHzGvaSYa0BlLJMWl/UNOL/Tqv8ZMC1ELyFOth&#10;Mdu9fu3Ky6/Umy0P1+To9tahVzvsAaPt7/RwzS6WMhP4GNnYiHMZdopM7iD7p/wX/iAthWQlnN2J&#10;70V2xMwEYZ98/nqkxYA4YGl+9sPPfeT555//uZ9tvvPOD9++9qNTi/bCzMLlSz/TqB4MBumPfvjp&#10;VgdmEa1/8+9/mMmgMMcycrCZ0kIvhApkfW3+P/1P/gHwBHbZ61ev7R4d1luNW3ebgIXYBFEJs7JU&#10;+dzf+YWjoz1c/o07O3DfAvlW9Qd3N2oYq1/4rd/Get/rtm/du9Lqtp2CNVQkoA3MSUAGErWzj53/&#10;zE9/xHK1H7z07tW7m3/rlz56/vG18trSl7/6h+++uw2Wvt1ubG49uLbRhPKt5/l3bvd8ypXrVHhF&#10;A9jm0hDgO8w5Qca+LGwXFhTLWOyx4EONQivW0QF8i5HV8ubn0+36AFLnw11Yx5Ogzs2TIHd3F6W8&#10;WJqw/pvzc6kPXU7vbvp3rg1f++utD3981pjBOCMX404/un3v6JRRXsgiMSh6WtToR+UZiCzoP+wk&#10;aVK7R/ATxEPyPd/Qglxa7O30izOpWSQEByEsCKp17/mPzK6suU9cruzvtvc3+y9+c2vk+Gtu3N+I&#10;JlqPTOAtLSlyiHNOpAtKyhrFhCCTtPvMfGBwDMl60dfYXo4HKRVRbN6/vbe9h1UF/n73H2wiiPEp&#10;RRC7WmAzwRaFdQ3rGxKoYlTaGwOfmLcd1fMT8SETQ+ZIJap5L6OIWMaIN9aBjoDtCNUp9aJ6s2RP&#10;aalEIRrLrFVamqgNmbQ+IQIbZWB5VUimaCLMhES9rHO5FGe/1AlpKmesjTqhRKqLkJRiuohSTPXv&#10;kZMUeiJfVvD2mFpVvA/EFX8jIndMmT2aBJXjOtJpXlHICUPjMfoeSW1OZhOTotYRAJPaBG86pr5l&#10;LMd5FGOZALykaC3xTZJJEnVKch2eZIp9jGQcY6fpyuHxhT+CO324tVMCaUTSMGtcD5zsRapjgf4o&#10;4+WRtj8uMdKS1PA01o05ZCmPY+6TTcXEpCFUJKWYEoIncvxxgkhqE4bZI7wspqTIcWrgBMfo9yXW&#10;x1cqTmbIp5htBSmJUFJGk8mtjUvxpUrJySRc4E5pMk6GCCp2BYgHaSo4IqHQiOrzBRUG8mkooQ5Y&#10;Ri5BxNaLPiKW0m9Cd8QeG0IthJCyOPRKJYgmtOkRYUW+O/WmBzJ2/6BFprfMNzIJhp4rPWUrT2lp&#10;vizfV61ccNrUQIficU7D6UKPM+zRiGVX6faIe1xoaN8C9LkLyVCG6ocdshQlBG3bQ2a5wqxrq2I1&#10;Qiwck6WoyQm5rcBk9X67DzkuGqtAELiwvPTk4zOXzj1+sLuPF995sL19UMOlzc6WoNzCmtzro4cE&#10;FbbNzs4obhBSTvSa0+otlv5JHIdZW7jZ65Dyzs5gGUdW0MadBI6xiEUSQxKskhUJdgHCM1xxxrWi&#10;ZKULFabJbi74lhTaepxRxleGBLrkVOlzxAPoY1EbKB2YkFo5GebC4jzRy62OS35apKhFzILQ5O6N&#10;21feuwEK98KFCzMzM5XK7NqpNVQSLqyeeeGvvr2xsfUjlNp2WiBai/m8xvGfpEJBcmaQ3DUAUVyh&#10;WISsd+Df26817j/YPn/xEgRywPQzeRcGV7hVeDRgtjc2tzXuCIJAHC/vDnoA4WD54MHzp3/672Dg&#10;fHrtFDgA5GH6XWpzhZhP+G2wuNXDA+D6/jAEFM2ksqhb/OI//Ref29q4dPnSRz/+yUatDterbKG0&#10;vAqr4Wy7Dv2h1ur2QZ7i9uC8B+AKGwOwEXAFcvU0yC5v4MEmjbj1oQ8cC8Sl8gVDcouShUIx3ivD&#10;EM8oXyrs7ex6Htn9WESiCseyk7obxSVJrh+HkWl6SPpmal/AHmFabNhDM04otXPSgUywLjGEdzGV&#10;BZkGKD7OfiNVMSDLH2Tyed/GGXH0D/GCUiRY8PtQWXUMnrj0USfXHORQZKTas4F7IREAqDyqfOf3&#10;kSIT9AiJIwQbEHEGiKTJhh1yWyNE7A4VTNFZQbsfRaz8MtRSQZ9Ck9jAIyCXWwLLJDsc2ewSiCIE&#10;pSm/IhTbdzmtc1Svo2zVJVN1tFT0ITk+fWoNOtvFhfl8qYyzBJhI5dIDz/vKt75589a93b190iVw&#10;osc1uZWZFv7i5z4D4eAf/emfpYgOkpwFI+pnbi5Drl/oY+SWedKF4GPxiGZKKYDkuxvbeNALs7mV&#10;pVyzBSg4bHcHFqki4X3q2T5N3PJMhgzO2HOeRNr4LYs+u11qqcKaETIIw81oNDzypqETovp5mCHn&#10;ci4xSxkHjgC4GyaxMTBGtRptVABHnU70//zpn585dfoXP/c5NCCCoqDdbcGkC4Pkueeevn373vb2&#10;DkhWONGh+KuORlNS1qr7VsoibX4KhWJ+q974oz/4V1hPzpw5s7i2irX4zrtv3L17G3KIfrudK0KQ&#10;kb38/OX79x8gfwRxCaYYEm14whg8MD1FGQSs8dodj0phNQFtOXx98AUFNQFIDMyAspwBi+k5fFO1&#10;EjCLxdSDVHUAI8EhZXMoq8bCXajxUYpioyAe5nZLi3PpYkGxlTAOUBGsWqC4O5GhynT12FtZV2EH&#10;jyjaMpLANaY6TGXwkPRRi/O2sUaPoWfc+iTWQ8dR0biqatSwZNRUj3zuE2saMVI2yQmvjdE7k7x6&#10;ciwya9R56zaZtDVIVKwiuNDReOdBkgebHWugOMTF9+R/QZILxueURlEKZ3KcwmtokuKP6QiHnZzI&#10;fkhjdx3D8JBGYxtC7jSDtC3Vrg5xT+iDTK5GJjHoPMcBqP/cMdjuDkWQSk9hsshqFHxhmaKonhJU&#10;BrebQUUrG25pDnKnJNxAOW9EyWLT6bERAQj/Qzg81BteqeziTjTbA00fAtO6muOzmFNF7KD9cBWY&#10;6Vg9CJES5x1wDxCwtcqewzg69IjfBM6RowYyeChRNuUWcqXK3KlcrodUWBabRrubymZw2z7x8U/g&#10;vc9+4qPf/csvHTRqcGonhSgaIQypUynuX9bOFtx8CUAddl9pfeFT81/+2lfv1R5gGccTgsNT9bD1&#10;6mtX/8Hv/tf7h4fQCmVRCwJHLS9otNlfUzP/5T/7Q06qRBAmsKd0AFc5jTwy0D8QeF2cPzP32NnT&#10;n/rU33rllW+eO135u1/4meeevXxYa/4v/80fbG5UsWjOV9J7e9v1erXt95dXZ5//8Fyh0KkedK69&#10;dw8V63RXuM5CsHEVSV9JJkKpiLilFC2nZH2CJ9SFDEcrZlNGpaK1G6CL+3FBKHWlpRp15mZplM4t&#10;pNAwcaYkbl0d2Lb/1PMz/8Gnn19eS69cRMuhqpXpHbbSGIvtntzeocaF+RL4c6QJYKoi60e0dp09&#10;i4ppCZ9O6Oixnhay8BX2uVqKdAgzs/bFx5bPnM3gs77y5QetOlqSDXl/i8NtExlxOeVeMybQFC+R&#10;xLiawWZXQowbhcTaHsluzSQ5sH2ysA5U71jWhChOFp21OsjMYEdBXRr2D5U2Jjkfx4X4iTfoB5zU&#10;Hc3pSbzBaR49Fi9HCrNGiQGzgs6S268odz4O6GMCN26gqkRMMhErq9eEnNodVWpGYdxXkM6DPydS&#10;/QMt5/zZ0xRaKd/GSKm9dNU4l4lGrBSGVEzYmBdT+hI50VvlOKF1spHQmCg9sT+uECfVQ/5NJczH&#10;KFP5CJWyfFSB6cP07jFR9iP11bELtVQoVamFk/Y4D6Nl8b4stRwhvvGYEaNfsPsla9IegcGPVcyK&#10;pB78kd2aToKS4mTfLykSPbsQ2jTYTE5PP/6UhSYeVpUf69k0SgOPB5AQ7ytnn2rOPLpPuhjlUuRI&#10;ej8JGjVtyp1swjgtOZQ2VuUnqYop8lv8OOW7Qhx3J5Py2JvjqqgoNpAeOXlMDTcxzt7IY6kKFUEL&#10;DoqUkjiuRaamQTob90OkQpZUcHG0DDaEsGmJIkZXdcCmKEG1ZyR0BuYFOmOfWrpwsRgS2EGtAW+I&#10;ASInEdv/xZ55Q+q1I5QLkWZwvXHIef+IutJprALS4jUqKexSqkspR+ZjCjOHHMsOuQWKTUk2QuBS&#10;dS/nFBx3keHuaH4Us/I2CZ3wsgGXdVL/XJ98nfIIjd00tlz0FGobaF86wEYJa1SjZag+qPgnqo/A&#10;eUIITWkCUg2HyvwWF44bgjpSuiFUeQkDW6qo5MskpIRtbtxCA92eaOWntZQFs3QLcQPVdNO586pq&#10;VheNUpCC7De4zilJ6yRcBsUg9EV9MIcEQAbADOSmlSLzYXRl2XiwjQan2GvgzIwmu/CJLaOtgZNu&#10;t7v3728CrG7vboNZBJYGqGOZBd10ZbNK5Be1D2CRH2sX4alzeHD4zLMfAWiEE2x5ptgGTiX9nQ7b&#10;SNy1iHpUmHCmwO2FnBuvgR007sXBwQFYI3wMJNXU2lkOqSY5pN58GDA9oq0oZKSGN44L2nBze/va&#10;rTvA3o9f/jB+Ybtp8JYQP2O0wdCp3+8h04ERQ/AsYwDrYNBBUUUj0SEjjJBTD8NA6ZgjOd1121It&#10;fEWognVyUWZKU+10pMlioS/LZ2PRlDFSLSsR5yjHFI/qWPCl2h/Eaho17Gm2mDzIuWMfeX5HsRUm&#10;YdBYeBmx77EaItwWmGIIJRnlkl3SUxKJEE8llT43lKrQ504KShaRSGlI/yoN5U6kj9Km2nRXcKH6&#10;PiTt1uPjxkoELQoTowaqUdaYPFZzXwmMySd8wD06mDE2k3VJn6G6UuiZi0j2CALRYDjRKKh598HW&#10;LsbB/oFjp9QKoKx7cGmnVhZoeLi4aLUyxc6X+YylDPAyKZOLUiFuBJ2uo3AbQ8fzCSpgnuVzlhKJ&#10;o2yCOyNTEg03AG/MZV3AYDgVhETbkgERZSLU/OUy6bjfcohslMYCb+hIScmPOYtqVtdBI1mDS+4x&#10;k6knlkWJJLK2wiq3tbMNWAJl/oUnoXLI0sQhiK/D363d6mI1PDis8j01mJ4Nhh6F3nhiqAhAQzJm&#10;UiErMFBDgWJmWDTv7zw43N9FjgbJBLi5ilwa9W8oQoDApNelegccM8UJRnQ5JhEM3f2eit8wayJS&#10;5IZwymJDUwr9VIuspH95vARSQmhALgZ4JR4gNREPhkoEgXwT2cqnUhr1D4c6OqUciQCaWNBsKAOF&#10;kVfzyIKeW4JL1a9L5441ZqxNVINaZ5M/gz3Y9NjjStfj9LcqLjD1uB2RLib4g/i3MlEz8m4Q657s&#10;hGrWRoH4yIc1lkeJUWHOKM7gHpmMeGnHsHgjwirn84aKi7VUvz8gXEZloRJDUCkKksTQl5ClONE6&#10;5J+g5i5H+6RdptIbCBGUHTU+x6aPIKgzIBU0ccMo5UVBCh6lD8BGxsvU3DviGWqGfoH3egy1kI0s&#10;jDBrcp9RQWw8qzmUgRd2A24IQ7pa1BcDM0eByVZrqBjyaYvx2Y+HXhqinKTVOmw1D2s1pCnZehJj&#10;ANlGUwMxTNZRXNukcuJcrKq+ZY8JHSxiCku5FqLnlq6k/YVChqTbuoTzGjVCw/TMQEgCoS9kSpA/&#10;7SPNOTtbMa3ze5tHKbeI4vBTKJbNZlfOXtC/A+kNZQC5QoFMj7DGmY47PwOzxXkkXGQAzwhYUXba&#10;zU6j1nZpHGFnCDH+g0EdKV14vMPDf36pBPcCsHk7+3XVtwI7HSFJwDwU8cemRlQEQY4eyOSGcFkT&#10;IIoXV1bkyzBlRDbpTL/X33qwf+f2Azgw2yRagb0IghYQq+Ypw11ZWfa6dRSsg/VPZH+RFjfajGKv&#10;P1U8FsXqAUpkO7QSIgdLNSshfKcgVEHBVDByqaScqqkrtQRZiM07pTJV9sKFM5M2T58qQLldmkN7&#10;2ntgklMZXREDuKYBkiPU19rg/UFTnkiQt2BJbDVCdGKDNxVFHzDiS5nUY8E1I1NHB6Zz5/RS0ajX&#10;w53NTq9D+a2z67lR9Gn+03/ybx5y+J0UNQuuHlDlvfqxKFpthfDACtlsMd5uaPkO1RQ1qXGCBqW1&#10;waJBxEusMoFkyOeYUO1RrM4WrB0PR1Le41yk2pmolGiiI/BkCB6jC/WENOWzFlO7SYJNO8ZQcXdD&#10;LbaP5+GeoJQEK0d8p40QndkX5yuIL5DLlz57OAvlv6ZrsTXSqDJKHVnVLKjyYZEURcqJlqsTnWCO&#10;fcUGGWPSd9LwSciHkcyUxfMINopJ2fL7luVOGz+JD+iaOgmgxJgbTPyX5aNUuhMgR1eNbaUU012J&#10;5ITJtZxqRCsfXW2b1FyNpAEjrDZu+iA+0J5aTte5jKXXCdkup7Dm++qHVVMAMarLnKaC1UISLxiP&#10;psITenoE4DUx6amuDChF7Io8bZ588tWO9kUxXaUtpl3D5UTf4OMNouREnmGyg/Lk8z1pUMtHF/XG&#10;q4qYOtGHjqBMNuNypdGIGuWvhNqaVP5aqNbb3DKNQ3iCmibTNehzT64Ddr3VpDbgpl5Cb03Xymcd&#10;brMStrpduuXIxYZ6QiebLGK0bFuFPhDZQq5pNNqAHIAxXq3RAV1GXlWDiB2hI15ONHTh4xoJyIwd&#10;FZyTXogOR7gP6Ip2JTpFn5LW0iS/vLg/szS51lJdAFuSkH6aIi3wEUgahlGvDasoryX79FOo9qDP&#10;y+aAVMkYlz1vSD3Gl4TesMSeEQSlsYNXgjTt9IY/ePWHUPNCAfrYuXMzawvnn3uSJLaN1o1bt6CU&#10;QoBczkDeC4eY0oULZwBZO9RoqRcy2UfEnEk+TyYb6TepKRFNEATlWOa5nyrAK5n/UQJ06EPkrXrJ&#10;rS7Nq9YeaoogtEeISYbXrttutiHugoCafKrJlhPaWh/sHwecUO+mIiYZASTmyqV0NgfjV9hlAZH6&#10;VNfqoANQdf/w3p2NP/vat06vrT5x9nRx+dQMOhHNzC6euvjWG299//tfe+nVlxFbLyytmBxrkskz&#10;d9LBjq8JxedgZvq99rBK1VDaTC5zuLP1Tq/z+c//SgH1htio3bIX1artEDIl7LPoyoy2AxIbwmET&#10;5cE4n08/88zS8rzfbz3YuIfwZm62/Pj5szBnvn7z5l50iIrsQdgmtWYUrcyWyH+Ynp+Lv/qV+Rde&#10;fP3lN66h8+7HP/GTl55+erMzyOTdLHISmdx777z79rW3z60vY8eEiwmky9hwPbhhoeI4TTwXZH7Q&#10;EgPGkx4hnVLJWtx2zjDAehQ1ltRvFx+Hf8DVFnE8eoXo5AhKU4iayoKaN00gA/wDyE21AupTSwUa&#10;XTKfBVrxuQkzg4nISdYfYHalXSfvWcuqlGdVLbllDEKucYUAmB4x3WtqR4RXAnJgEAFFpEm1nsLU&#10;Uap02451oRH3/8O4d1KUiMp1+5yOjurQUQxA/XWJxSE7aCJ+MQEw5HirJW2/CrMGLCIbDHymGnS4&#10;Z5E9NL16qBJ9LNeilQ8QlhsMG8pZEmH2gNso4cQ0ppTgLSx8reuJo3oNikr0W0SZfNeDRzH6Hmdm&#10;ZorowIlSUieTFlzo72Yy33/xVcSjL778WprcpYDkFOUMGiyEPg8mrXt3b0GAeX45S4CT1IK4XjQZ&#10;BqeKKUx0QBB2MU+BY20YpNtgqHoOKck1kL3wwsGTaXBjIHwgeGZE81A32+gi67ir6zP3NxttCA5C&#10;8uGE5rDZUlk+jfo36Uj5IaKlVkOgrsl/WkIrmCKXPoc6FeG2MYlO0gCyKcgHuGVHtR4GHm6e7AcP&#10;tu7/y3/7R7+pfeHixccWV9a6TRQiDHKlOfTQPXvh4jf+4hs491qjhZoOWq9DCI/BzHovfP2bMJ5D&#10;Que3fud3cL2IuP7yy/+ujRi/08jl3X6//dpb1y71LgBVw+XnU5/+mScvXvrW17+FOkNbdy+iyWkW&#10;NdLZbjcIYgIXeDUoZ4Cr0Tp1UEpTQofK1y1i/k0lxIzI0LVPRRLB7kEdSzS8BmCYzWhfeQ2S9aAa&#10;J4JGEIaTAzkDGZVnUlIVq7GDg2oWbYxafqmEJK4CVQBYj8Uo3iBgaLLJtuDQj5mZkOtjiUSlRjSq&#10;ikBJlXwyko4VTNzlSBu56MT6ZNZhSS1MNsehHgkxTotHcVur2KqVGyMpF4tQAeMoigODhO/RSFHM&#10;OQkCLdAw6wCiBpdsanRstBkj/j+M6XFBntZcvoltZagIHUzTeNe3pDKa6EcqvEbupq8kjZGq/KVl&#10;fsgnGPEOHCmWGY5XVOqLDzZhZyu58rPEgTE6qrrUNxjGSx6XjKqmfBhDvq+EnejoBRNJ6KijoMb+&#10;yeQxj+RaGB1l8jNOKrO3e/hXf/WtV3/0+lGti+0Y47x6B9UlwkZ1SdZxsqLT6QPRkTsbuW7oOLDr&#10;hhRao2uAG2KdOLv22LU7m5ByLCynUXbQaPQ//JGFbDZVyOW/9Od3GvVmLifOnyvnciZKVLTXa5ub&#10;3/7Cr/6Hpdzq+tLn/VMZDHIN4uUsVY8HvtmshY1akHaGNq0NEEiJymz59Hrl9373v1g9fTadL2Cj&#10;3Ly38c//r3/0ylu3bt259/GPPo69vdlt17qUtYKbHWRg84sLv/2bn1lYXsaN/dd/+H/v7cKvrXZQ&#10;bYs4ggpohErH7/QgyXjq4hm0rQZu/84L3++00KCoDRRaKq88/uRTv/8P/+HG5u6gIdGUALjRZHUV&#10;xklnv5exCxdPP7c4g1rmK98L36KcnkHFVZw9Ym9zCCgwPUncCqPkCG7Q3DUqWl3NA20+2GlEfn97&#10;O3xw1zjY79+7d1QpIFVFCmQoR6iWX9fypXS+6Hz+b8Oc0sXkg4zs3IWzn/r4ZxtHra2djbdu33Kz&#10;Brhk5CSwNxuB5uSxLMHzOfTqqHfQikXrycvYEDEWg+u3+1ubXrXaGYL+NcxTTxRmKu7KuruyBM1U&#10;VMoMH9xr7d+PDjZ6sKTA/vOZv42WQShe4H68H/7w08foqzEu4cZACZs6UWUgknZFqruiPqrem7BS&#10;18bYkjMzynQuGpnaxfHu2DmeDSemGp4ov4HEtiY5rpG4BExzO1MYUWFjOeFJM+m+O1l9mXjwKvVg&#10;vDIop7gwTFr8ihCRH7YMblYCKplSg9wPQrUL5sQ3VevrehSLY1lIK5LiUDmugJzwIZpstjuJ4qSQ&#10;E7LYCQwpph1t5UOtaEZINDlcJKMPVDhP9H6KsZAUkwplBuBy3Lxq2it6AoSrRyA/yBFKmfQk7vux&#10;pFk8lGuRE5XKQhyHXVNImXMBiZXIJEceJY1qxagzXTJGk9TqqGOdGMHicQp1qnhGjO6P+AC2OM6/&#10;iBFdOgGeR2Wuoxyt8kdUNxPxZcCtoHXdmBzWQky225VxqVGc0BmJ/6fIWKWvF3KCWxbiRHX7qJ/Q&#10;yJUo9l4W8qRO0twzbKS1Hqug5USd72RJwonDYKzgGkmyxdiG+mFZg1RZ2JHplXoicWUDkUi6WqkE&#10;BzOSBEgaSZQQ9VHgGBjst4yAnvxhTA38pGonDmEwQh9Um6hKB0AQ1ZlT515yJsn9THZzoegBx+l0&#10;GwNmPBpN7gcEaSo4XM53Q4eFYhSUwqlLIBqZ3MbNaBAoOp8aRQoWoiAMohohMCScMSPL+IjrqWK3&#10;jKREcNwOXdFiWHKUgQnqlLhpnKZKL9CNB4pFg+szcUVU6Yv4NOL4OtRHpRI4FgCDWr1R+Ekf5A/v&#10;3t9MpQ5LBwdwlAHQubC+1GUq5s79rZY3OGxApD20uQkSpTFpj6SHz3ga+lz6fBzTstjEkrZPxEwy&#10;bsCBvZGC56Fj8+3XTQIkiFmNkON/nv7krx0Z5N6AHAGVvOJnECDqMmYa2Y0JoiafxTYGJJSwhkKM&#10;DhYUdI1B7Wd1fAqoNFhT7uwdlAt5FO6W5uAnUoKN8+Ly6q1r165dvXrlnXcAFAnO0SPXueg0UNbZ&#10;ZA1NhksB6nrBy+Bk8Q1iOQg2YdmFMmb80U23VJ6HnSZsolYXFwH9MEWotRQMSW1rbXVFgjUaDs6d&#10;OYXz293cAHbgKBcNBqGIQ94BFldwEOtJkt0SRb2+vG6ynKDZ7gx8NPrtZFy7mMvk0SkXhHCrmsln&#10;fOqH7KdzpeWV9ctPwPICRlkeVKNKkhQQXgFEGSoIAUUr8CGiEyCQHpUIRUynk3EtC9JQmkUtrKit&#10;oh8q7TBy7hgqFOwNSRUG0IDxNCCxFZVQUoKFIIGv9n/ScxK3opwu4mlJjA1Rghrni3w2N6FCWZuT&#10;REkN4ShoiKsNkcVXds9EnRFDbjMJGcj4tEgFwPAVA2EoBoHNggtuFgpnshR6G9EgZJ9YdFECS058&#10;IvcyUglmg5r6DsjQmKB1xIyW5H5aTHXrhjIdIk2B71ua6rsYq1sYuuuKeeaeMyYaKWvUA9gn9K0z&#10;X0r7PnmXVGbKC/Nzug0bZRsGqxhdmDk337l3/cb1g/0jtFExeWGCqCIK2FzMFihF/qmPPIc7geQO&#10;iiBmingT2kpH1OZn4GcyNk4SGQDJllUWzTtBNi0RCegwXjpdvz+IDmookKPMGhTIqBtA4S7uYQ4t&#10;e9BU9OperR60OyQIpC6fhmSXLMZvxNxq7T7BQ8ZKNrpoZnOCm+YIdoJnQR96L3ELRsSbqMdDcaud&#10;dJblXBVumvfCd166devBr//6F5DKsCwU/2NFcrNpd21t/eBgb3PnwUyJDOOajfoPf/ASUHVlfh4s&#10;WDqX37hzuwXTqsZRs1FF9WybsmxNjOEsykiIDCJciPxXJp86f/4Mbg1GRQ54F4MJri/I0RiQEILI&#10;Qc7RQZqAymhJthOQ1hWJBGqHQ7tpn4B70Gq0YeiOIQBkDCsWKCCHtkE24lG8tmSoTVYKA9tFpoFq&#10;P+FXTpAV/+YqPiqHsakXumGrFAvRYkowL5TmGWue0kAYyguctQZKTCBUVR+NrCgZ1Qx5kx6f2oRp&#10;sxIbJDSvPulZpRwK47aaIgmAJot+tXFsrHQTo/pfORKujcL3uB9wYskjxgo0tZMT06kyxjGQjquD&#10;Rez4SExEHL0kOiR9HBRGcoI1UYUPtC/TpIubEE/bxkSxoDN2t+G9UNloSUVcReRZNRFt0n4R9WkZ&#10;CzxkHCLacAdc0wB2ETWo/XoVialuozEIqfs05ZSRCgZgM4gfp3bceC+Oj+8w3QQ58GH8I9kD0Sxm&#10;H5qjFy5efHy3ivRvC08ELmko1PGQyR34rg05PZZBugPIG/apfWywv99rNP1rN+7k0sN8BnZqLq4V&#10;IledKi3g+NhEggX0b+EAZQ6hh8ghpAZskDDcuHnj/sZGs9VPpywk8q7f30IL9hQW93TWQw6uL2Pf&#10;KIPaZXc7ja985XsXLy5jwpJJQkBtmxIHIWx/OjcKHhrcowLW6/10BoIPzNzX33zvf/zv/gcYdlDW&#10;2/6L7Z0G2heVZtCZgXN5PlX1YDwiKXd4uPuNr39t/zDc32+YjqSmOdSZm9sFG5aqzOSHBhI1vTBf&#10;ODg4JIlbQO118kXro2urG5vdarXfgh9k4OXySD6h5YEJI79MiprcAV6fPpNeWHIODzHUsSbDIi7a&#10;3dv+2l98+c7tRqh5btkvUy9nev5gaGfncedFNKTGVFqaxgSWKWTNtraCN95oPtjwOp1h2hHpHPXH&#10;OHchg55Ss3NI/xHEdC0HNclY9SozxtIcBCXpU+v64aGsHjLHe2Z9OQnS9Umbp7gdmNIRJ8WvauZR&#10;Nyq1TcTdtPWHzHRGLsRxkeG0nxC7Sqkxzt7HpF/iImFTTzhKOQIz2kTrX9VRLJn8E/hHjJx9GCqz&#10;fGfkzRMXTugTHtMKIykTK4VvtSR6ZhvJUCm+lLoZmwDaPALQhqqfFtp/2Q41/UO0NnLoU/iJVuAo&#10;KXZMgvNJUasmTjC3PSbqnBS5PiRWlScTZZOaWKk/TK+Jk/S3Sf2Hrk0wo2LcdUZoicf1BNYdCWaS&#10;RTlGyAnzHj2UOpGaENPOVaM6FE1M0qZTLYmFnG5KK8cVxyMp3dhpWI8xlEhAkxzz5UTuxUeTqjHM&#10;yE5RCAXuJstKxUi0O/pgPc7KjDv8nCw4nxQnT9LBYzSXWHnHf+li5NYskq6kUaSUPaqDjTgOAadt&#10;p0Ym4WPP4bFHY5zJkZOjRDxa9yynOg3JsaD6IXWAPn3RUjzkwCyl9shmymJyIEVR9IEl53JaWx9N&#10;UOGcCI90pdFmRUYMoakdnK66JxDQcrB0I7L0aaOQIs3tKLgVis7+VUFsVUBSM0ahBvUF5YhHdXFD&#10;e1pSU8KSitv8+K3mgPhO6isYL1GmoTxdNeUzQPpczlZhERFCSWfVGsSem0kSnHwgVHJGjHzjwTBH&#10;k95dBo9SweSPChdUowsqxgqoOG/IrU7JzFa6OAHLUJG2GOvWlcYfEmvFaAnokHOKgoPBEsgvWMEA&#10;WULtO1fOozlm2+l3rt0GlO9RA5YAG3Ehj9Jh8teBQljnkwgDVYgZQepJcjjVMVUyVFBLNwglWkJD&#10;mzMHQK/k1UyZfpLQKRBEtDicZnTSRJFhCbpCsSrRMkNV20lkuHpAVBYnXNI4AnnYCICpBpF2DaTS&#10;h41WE25V6H4M1JrP5zP5YimfLxepi8mPXn3t8PBwa2szTU2eTFVfzSkwzk8CS8CFiIRx6IUDWAHP&#10;WxP9D7H8Z1wHVVWIsECWIrjN50rbu7sQUaNqt9FGWEIO0RqjTXDhhztOxzCWVpa8fq+6v885F9rl&#10;ALqogo2qJ6n7MnkrU+cJe6YyS2kJ20J5JS4CvweNjBamiMFRl3t0uFeuLGBhxihC85SZufmzQ+/K&#10;W2+QQ7UYNRflqGroU5cDvijEBDjbIZXIckUrSR5UsoYulAIN3sbx1GwiZmkH//9pe+8YSbL0Tixe&#10;RKT3Wd50Vfvp7unZ8TM7692RR96Re0tRe+QK5EngkTKA/hAkUIB0EORwEo4geEcBd5IogUceSYhu&#10;j8SRXJK7nN2dWTPe9rT3Xb6ysjKz0mdGPP2+73thsrpmlxCg4ZKcnenKiox48d73fT8nJTvhSHTa&#10;janE9Ol+UiQsMa4TY4b7hHlus3G0jszYhdXp0pk5lkfN2b+0+shRnOnnQFGoZ8a/QH8renvIccmS&#10;jZiIjBWRsRAe95BqUM5kdjkKiAhRI0rVJfmfRy8WRZICi0snGIFGQ9vDCwpors9zH/n1wh2lxUmq&#10;A4p4dOhikiHX1dfm9BdqN7nxGIsNaYSN/L6LsGjUezYNWVgd3aOYGQuhy6QCRCGbBSxSKsKJE3Mm&#10;izSOREfG9Of+xvrm1tbu7j42Ga4F9FB8MREalNJgB1x45NTdtRsIu8Z+AlpKOu3qAXWZI2Yd81vp&#10;icM52QUQCRW8T2h9SSyK+wcdxRgJmWjvEsYaAP8wm7DJZsSxEMfS6dpAdbS8pUrcUizWkzocz8bi&#10;a5i3J5GfBG8qEO60dG2wirXEQhpfj3gnkFKTfjthOl4mBRDk4924dbvd7u/v7U/PzIP9iWEMnkIy&#10;m5ifX0SrAA/l6XIJ04x6fX97Dwib89hTzyytrlbm5773Ny/VtjZru9uWbnNcFvD+Pj4RFxPYgNOi&#10;RO++sLSId2e/XhdwnkOmaCaCcQ2z31EKa9sw5Sl5kjZuz2bR91iiubBTQ7yMBiFJ5B9i9JCmkMZ2&#10;VBQ4xBFIUaYbRSNjHSVpaGeZXFvhBvPkkMjJ7OksbIJk8O8tviSaX9nigi07mm3idfFD3BU74oDN&#10;mgnWBtOGFsASouLldtdxVJB5aofGp2KgLYWAUJ0jpe+h2bxxxtK2wYwnOHla1ATiR2Vo/CrmjhrS&#10;y0Qz7MQVheyUIpWt+OmE5ZeJn1DSe0ncelhIhvEWfogr4d6Pg/pP3Lz8KPfRmFGPuTZ3pCYl6azF&#10;m5LyTIIgrT8b4094oeGScHCB7IItzaKQuz5+Yq++xx75IyuIHKT5WIoMtmhmzRW/S/4C9sCXAozS&#10;ZCS6G6sBhJq5hblMNkUub9yn4KnhjMNcCTgzZqFk82E7WmZ7WmMkpA9Ga+vbSFxHGrb2kmCEDAdk&#10;gTTyBt0ueiyfHRJJ7wkyhjjnYUkjcR176e5uA1J5CHG3kAswGvFqzMACmLwqkoqdibAxgqvSv379&#10;Vio1np7KgK1AFoKkjxox2sbAOYPthLviRoB8giMnia/kbm7vNFqYLpGkCexUj0zlEXCgSE6FO4tg&#10;Qra0x+9qd1s3bvXXN0BUGpO3G/nV09grwYRsjynf0h/ABGRpaboLvrXld7ojcmdMu6fPFje2Bggx&#10;xvcAMxmU736XMgKgv8DuSP1iMgF10cqqe/cWtDk0OEAFAN4YUpeu3agn085qLkcbEZUKdj6vpqcV&#10;2PAgxyMXCRgyUApERaLBRgjT9evwfEQ55hXmC2inC2V3cTGZyVn5ot7d1iw4wi5NBhPlknN8JXNi&#10;tVCZQtwjBMbc8T713EcO0wuNza0tYiwWqfpxVqptBc51/L+uP34YuQlFvoanJAkh0lsa9SarZNmN&#10;hs3nmY+oDPlbEDg7GmVZgd5GRcEAYvJizPFU8AcM98T3/QkbXoNGGiJk8JWp8DLnIBWU46BTUKwX&#10;8tj5g3Kmx7SIvB48wGHN5VBABY5ih5M2mFEzcmz7qHRWpSb7Ba2OTv9RH2arHPtfPdms2LFBgxn1&#10;mebWjrmKqR+UEBNLBppktgZxTcqYHZu98qgEXjO8iJGdI+z4MEs+7JfC5NsQB5/MreW5pp6EhlXo&#10;VB02XFG4jo7BieFpEujOmCrABvUGsNVkcmE2XPMzjgrh/4kknuhHjEm2jg+FJkICYk1nMNkJhrl2&#10;dPUx2TKpOnhwgONUbF0Iy+J3ge2Eg/hmFRe9qsOCYv4Trh1m9EUZXJPUZRbzHMXC9uOdMxUPPzxR&#10;2ToM1ga3zNbSxgfDMTWRN/SQEjoQYf8QFTrP05XnB2JvI9wWr2vwhpWwNwnW5ObR5VpfQj814zO0&#10;jWmy6YQYH7xETOpVePBT6wh/VamruPynn0xgGAwe3SZmicMR9HLdDjkC4zDlG6bJuNUyUZ3Cf5Pu&#10;izPr6DAEGOhxZRmwfMkJntfpSFImuLBjspzLskk3jLiwjQNbEHRIcQPoDZWNeTDvNozs8eyP+KLk&#10;rJMlBSeCczoUzEODbRykqST6JyBDzNd12NmH3HlI/ImGEowV5HIiPAkUVhdphv1Lt276dOtc5KAA&#10;+nj+6af6LLx7+eU3Zmaqp+D1PDOfYLNTGGPiOT9Y3yVR8BisMAelJW4dGmbZfvGxNGA3iVA425Iy&#10;RwCrkHOekuIVTE0juXzRDQsECMadIZ3iZoRzWXD84ms4ZC+WWl5ZQQhvq9usFMFGt1GarD/Y2N3Z&#10;u3X7LiyyMdr61Cc+ls6VEOR54fkXbly98vbX/gKpME8++cSXf/Zn/vVv/mvYCK3dBwAF02mwUNMS&#10;6o5ZPGYMqIiK2aT0GNj9UX9WirmDVrPf712/9MbiysrZR08gEQennUrqequGhwK6MhEIh93Lb76K&#10;xhZowGNPPvNnX/2jl156uVwsMZJsv/nuJciGL547dbkP4W2v0e+dmJ1bXVyAXgrQE7q8S7cf4Ds/&#10;+uQTP/uzP3PqzNk7N2///lf/9MG9e//8X/waAhamisW9rS2g0KfOnYMXOCyv7t65lyHZeXJmuoKF&#10;vbGxffzEYrqQB5/t/fcuE9+YkqNd5uAn4J8LsBNsZ3xfss9Ouh7XarDgZttkiHT6Nk864MgFlSO8&#10;uMDEXl2el1gWLGpqGTlTypGsBMqRorcLNRTElyguc+SeScclTFHx0HFVrDz0Nrf2YHmdy6UvX72F&#10;a4Hh1rFji7iCUdAaI6ySsn8ZNOtzptcePJmVQkW1SEVnulgqiJWk40hTgUITi3+I5nOvsQ9tMzTz&#10;q8cGkE6jcqLJwpBErfilYHAQKdd28K8SJL8kNQLuho4YOhzhQVg0VbuUhk1SgwRtHsTiokIEXk0g&#10;A+QzuU57AGuxB+troNODHwAmNsBZ7AHPPP7Y1Mx0dWrahxwb/uG5LCYdN6/e/vM/ezFBhqYAMkYc&#10;LGxb+Swm5fjWu3u9d27e3v7df/XI2WX80sJMHozj+t64Vu/SE0rlxik3l09MJXONOp4LZK3kF8DR&#10;VqjwethgOt0xG+zBIRtPDpJUEhXTTuc6e/sHWM2Li/kuiPYDf7felXoD8C9lepcQQEruzVDco/jD&#10;HAMuzqgsExxOyRlHkN0yAIqWwgFZwHqw1pbTABxOih9rd1oNMmTCy4hm8t79zf/5f/3ffubf/+nP&#10;fPazuHi8ywetwcrZE25GZ7PWS99/460r1w6+/q1/9LNfev65px958mNvfPf177/4PVhSoRUFC/Xd&#10;K2Q3hVdmbm4K639tq7a714TehPCtzhhdM6gapeIeXjGsVewTCTcl4UfgWvNoRmeTCg+9Dfr20KFA&#10;SZS5/RaYFLW9Zo0539j6WNHiQtjssZZ0yAYKlJhFYgnyaxijIx72dnd3iL4sa57+ubjoUeaWGR0K&#10;V4GRYWE+ykHmWMGmHR3Ldoxnp8TtcNLzUkUEqAA4mzgrdVyHZILD4qVglB0vTjNWdF6bIfJDLpUP&#10;h0KY4WmkdfJ1bBIfLz/VRAaDnpAcxYvp4G99k9AbsiwNrCRWair2Vf3AWMcL7Kxt8n+Og0VUiZux&#10;dhArSkwmF+l05LyFt9fj8TETpijdZ6u2k0y7lZnEQQuQrCpSC8kTBTvRYo/46nTGoTfeQXwOE1PG&#10;yRQpC7B/Nju1/r1G7U82cGHz87mdvc7BwQiubaU5gIyITOgkc9ZiqXT+7PzKwiI+4ZvfedXhwvAP&#10;/uB1x3kD13BscR70KW+YpB4XMb5Zonbhdz/3+DNXb8KRbQOejKAz5HOl+/e3yWQjkQJFuQ6ezwEm&#10;XuSYVcoXzp85ubq6+Od/+Y2Nrfq1azdK5WoRlIfT0xvbzeu3N5EoROliCba7A714DL50mgYmboZS&#10;4dCRJjPnTp955JFzpczUjVvXbt6+iSCGRqv7YG0T40yQ7pPwo+6wBzYpOCxYXWenMmAUp7Nk34Fx&#10;AAjgmRRaYQQNwlN6DFvvgwZ+EERklEmwmF7+ylf+g5217StXbvzuH/xpowaum3/nbhPaXTy2p5+d&#10;woAMPerdO6087KyXyrCVRjE7PZtyoQi6PXznW3sffeajn/7cj/Qf/GUnVTvI7HzxJ1dBOKt39OY2&#10;xgr6U58qZPJoif3aJkWjgEAzO4UKB2Id/91Xxmt34QI9XFiAwT8uRlcXM6WFNMQfnd3R+r3RyeN2&#10;NgtHMaDrGCVmfurnT88stvPF2hvfW8RkDfA45/EmkpE9bcymVnIhCR41I3tteKAhGmjcky3y65pg&#10;xwYeqUF5yw2vCibThs9qBHjE/OJwS0N3NoxTxz5MH7VDnqjMhIQmHVIxA/MipmKw0bQfyWAj3E5b&#10;OkaqcALT2uDFTGqDqdni6Qp7FItiv5waAHsMPFluRLar8BplcpcdIBHW//9/HeqKuSKU2lhFXFnD&#10;ED8UaPqww9LD1r46Emoe7kkmBLVHJNBq66i+/MOdjENEXh9SNEdi0HjuqxUm9RrfhtgFBYrZiMJu&#10;IP0gm1VC2f3AkilYpAFDNoy9CyHl6OqU4foapoD5zfYk2jqRVR0eWl7Q2ooC2KQNyyc72hCAfKEH&#10;cYEl88sgmsuKRS59WOOpD0l0YwJYHUXixlzOyK/JOqzPNawpPUmYP2wcfbjRjbloT64y8WoLZEPq&#10;aCH2RGTYh2G8alJ9zgH0widQYsNMwiE+8AlU5M9zQwlUoKyXE3bMVob4k2nyp6L0AyFkOuTi44rN&#10;B5seu57Y1/i62QHXDsazcCjtj8ZiA0uHqyNsXAb77RhXReRlVrA8Oe6IdJp00Hu22fj4fDcO8EwE&#10;hQMUTIPIvgZ7qHj5kH+0zXGZMrkKooO5zR5JjqcvfgmK7Q9Y7uWL/Q25MvO+RBZQ4NMC4yKXrQR6&#10;1AxKfqBAABFF9Z1y6RfBXAjyXFJAo/gbC8oN2SdpveZnK+DH4hPgs4pvwvJd0FbROMHxiRJr0A1j&#10;uQJprZYLbFjIqQbS0Lq2fEnxZiEHWPZ/Zn6QuKdKqClNu2M2hYTGSxnF4i5N3FRwttg0mFRQmKnX&#10;GwfNRqfdHnVw8NPMAA8G4Un31rbQWKbSsHlM5ovlUqU87HZv37j19tvvoBlaPbYMatkTjz9+bHlv&#10;ploBrI2pOT6a3zb2+lZsoUsO24TUFfIFPDswo1GLAOu6detOAeYkF4uFbAZPBf0VLptY5TzkwCLE&#10;oQ73Ivg0jzD6bjSR9CsDFHSaY/IncwECs92ruzA7NzM9hQilq9dvOqxuPb66Ct7m4uJia7/5/W+/&#10;9N3vvrK1uQGbq6//5V+ePX/hiWeepWWEVsBVU7OzeLRbG1vExkwmWPBJRyeNZVk9R8/dp3Bm9q+2&#10;mfFgC82KHMvknzPKJC+mx56+WLOJEbU9uL7VY4vUwQY5K3gcFMKcDNkv5GjKGBe1vxRuMBqlCLkl&#10;4iII0iP2SHdJAGqTcTd5RhM8RsOXfJaks+b95IkPZwjbnBvL7pUJBBWTEpJeUboEPPQBB2AxQM2Z&#10;YrTu6EOwzHQqRQ5HGeqZh0S8T7BLHDHwyTAnmZA5KAcJS5SC5dgBgTTw4yIa7XAcUpZ4t3BlpkYJ&#10;Q5x9hHIURz+uCpsDAF6wjyGczufzlepMOp2HeMIl3rjutTuvvvbWgwcbrqHq2GxvTZeLVpw4vvlc&#10;fzgA0QShzdAUwM4cLzS16sNx1SJncgb/6Z2HgxxaVk20+SFjTbQx0EMeIg7DqRTTlXJ6b0+Br9vt&#10;Up1MF23MthVQD4o+GngCYAhvDeMbjEHgQEK8b7JN0QBdSuU8kx2s3RoiJNEJY5HQ1uBYPgcqo4XQ&#10;zOV1Gy2K2oVPDFYs7igU43R7ldpvNK5fu47H/MInPzYaANmFs7SLfN3FZTipz5AzHH2X0e5urfHN&#10;b25v1Q6aTQyn4FGKUQk6TqaSjuE/L2cwp7ZqhkbJrRZ0ZFw7PgRzIgiPgb5wEjInMFHvOx6nMC8i&#10;rvqQZh3Yq5EpSmAWpjBs3ktrFZ9oBW47zFT0wpqCbcA5tMiDLqPvjrnZxR0ZIfp8xK2ybSS8gW8y&#10;ExAcKfiksvBCBmJQr9qOIfwSyC5VjadV5MAc9aV22JUG/+CIibKKjDcCZ+bgeNeh2lAbuhqbK4o5&#10;2RGJEhM86MMIy8NOLmZbfkg3p0L+ZRiBZLCQmF+kCoCF4NSTqya40ISDqVj5ZuJUaB+gfCNl2G1S&#10;fCkpknTIIWNM3DV9NSuESZ2USTQPdju9xsjqyhyAVj0/wiQ1b6TXpROeMFsIQmzOGeaqzKb3HfvI&#10;VAVeEGDYIFgbqx74orffuoE5US6fZlsJH05L8Ginf2fr2flF7PbbGLw1dmA6hdUnAMrx5aVSaapU&#10;WoJtHwUlZFwGMKzqDCwJcjNTM+9fvos0rwvnzyHKTrLDcWF4ofLZ0gdXroMccmIV3fQc8gUuXtgo&#10;lTZxwQsL81PV4oVHV6/fuLe9XX95732e2sORgYZdaBEzFORLNrp8vpMxx9LS/NR06ewjJxDxXqmW&#10;WSiBEbwuFhPVSunJxy/s1Q8gqnjrvSvYXojLlqKUY00eY9QAAbMVOAdnYqEEswIMyw5A+gCUDrEC&#10;Th/tOfOLC4gIrlTgH0b5vZjd5zIJ4nlkKc8pkXKKRUQ2JDAbn5ktYUtGOw3sF4S5x5+YP3NqbraU&#10;31jb0E7PzmpQYWAH7kPhXKWDYeRSkDbRZ3lxUMr9yOH+DxWYzbaSTOuAYUU+CTAZ3xrdGC7ZybmY&#10;P+/vereuwTDFLZWdYgmJ3Xa3l6nV29TMJ2ihQoeROtJlhh4ywxeI3pCXkzghIitlGCfwcIxhv7Z9&#10;uE21A0dHOzD2tqMNIvBh1hLCzkWsE2obgsvx49GmZFjK1l2Bk4CljZ7AF4vKSCmr1YRtbOhnqyOa&#10;qPI9IXzoCaGsZJoRpj8gsxkrn0/X63XS7Q1NXHAiye+EZ9j2vNEYOqWKux2rw3vLD8jbeci0V8Un&#10;ddF+E2b48DkuBq8PuzeHEkAdQ161UkdSccOuTdmHYWpf68lM2YfaH60fsjv7wUE56uF/NcF6Dk2w&#10;YmfAhIo4Ni3Vngr3zdj3MWNOOQdoA2R7W6EIHFrndkAq8HnqGWcmT4QMCWE+LkUNbqtS6iG8PhjK&#10;mISf4HJ4eUhHxjkA5ijV2mRuUalnm3GG6cDjT/DhdCnB8SfM1idZ0DoesuQfcjyLQGzBrvWH5Pge&#10;CjmOOLgPURR0dL4daSd+lKWZH+c+66McwD1pdCkz1Apo4UHKMu0eY+NxzAzkkPmlDR8dfRR3BwDl&#10;cmke4TvcjJPXDrUh/AonOExi1PekLd1vHSDrst2GcLcvvrBS+ThO5JwtBrISz8sUJz/wgFWM25tj&#10;HXmBjNIa4y2kNpAnvGVoUR4rdsnKKmEx6436Xw4/COVYOlDhKtLNCLJsUtIdEWux8y3/Uoa58V9R&#10;o48H5BoVgntZ7kQp0Qf/bjBC649qEY8c0I2EzaBN4HvidFl6mk5p9mj10bzhq4zYoxmfDQNne0QR&#10;Dijo5aOnpiqE/xy0HU7vyOUzo5GreTfmOQKO5wwXk074dPvNA4sLIMCP4pAspV2305N7yNROZqV6&#10;HoGVaD/SabzJB40WcE6EvtY29grgLU9P4VVBw7m2sXXy5KlStardVKFcmZmZA6J6787dN996u0/x&#10;OuNHzp757Oc/1z5off/ll199/c0uZThgHJBymAQiEOKYfxfKKTg8A0ddmJ9f295t93p37t4/ffIk&#10;MmkwngfN+6ANRC5N5tKUzETBrvgnx4+tnFxZHvY6LZT1u7Uzx1fIASqVRqQTllh1qip5P0vQcQJF&#10;nZm+/hdfB4cafp7/3j949tTJk08+8+y//aM/vnzl6te/8SIQV9xWXCQYu898/OMO14koIyBLxk6S&#10;vZkpsOwQ92dMDFMC/IHCjr2R2C+jRQS2id9FijXezwnK8EYixaIBCHEZlGEnUeosOW0qbiNPnECi&#10;MlDtntTNJF5FCWNzVKsWTylm25KMlhHX5AiJVhxk6HGCiOZUBaIlw/iWiKJJYm7jdqE7NcUAM7k4&#10;tFNaDEdkfvjK+BHZP2TtZ3M5eZOlzcbKpDEl5aRq5sCCNo2+moTZ8IVh4oALFrqckLgYi3Z9ihGm&#10;dKuxYZ04TFxjkaXUww5vDhbPL4yKmJ17wHUXX151AKAHcl8KoKQGqdXrzZKN5ez09BwKJBSbkI3h&#10;BoLN/s67lzAZTxB1jF5MPBfZwkEVQ/+/uDDdGwJn6tabdSjWy4VMMe9v7mgEC6F+ZTCYJLV46dDu&#10;9ojqq7tgSabID4uCpnhmMVXNVCvJ1WPArse1PdVsURYkJ2KYBh6zrTaljWo76I7wbKiGSbudAyEn&#10;+mTR7KjZmRyingkN3j0ATaNYSuC9pybT9sWEDx0vfOVAJ9jbPSDK+wj4D+j3HgBeeu+03trevHPv&#10;Hn71F/7+F9oNRKdQqE+pWoZkZOnWXTxc1lGPazu7Ozs3fRZV7tVqB912q9OeqkD5DJB2dMDWerQv&#10;eqQmAxzPGTZwYm/hueAp7O9T3KXlS9YsDQd7PbxV2N0SjJxbAwrh7NdhddtsiI+3S++1TTHdHFaJ&#10;1zaIifRkdcm6QifAOc648u7YYd6y7RoLb9bcig+zMh7fiiXoCWE1G/TH5OKx9QMzudzgBGAyMHPL&#10;2PmVp5m0BplebqpgKxbyq5UdNwEJYdqIlhBGIgWHoyC3TKkQcrQtM1bueOPdbcSSDqbpJBE/VEup&#10;Q+YsVDhZXlA6h426iJhVTAXpSAPLXzluLxOpw+SekJI5Gfldx2DtYECOICOhWREGK7oYm9MNXH4s&#10;ZqJuEwhBPmqUWu2hPcPeWJkpvf/O99bXbx8MtqB173ZHZERAp6ojZsKYb9KuRcJ4mJ2RFTDz4WVo&#10;jOFa6tTJZWzNxHhyFKS/mIe8+f4t1Au0lKiE0MP+uFxKcQyBtbi8vLJ6qtcbXL/99ubuoIF06jFe&#10;c+vUyZUzZ88/9cKPPLixgUEMdiVv2AH9eGp2vLy0vLvd2NxqLC8sPv3c8zTLG45BooJBJL7+xfP3&#10;6vXfXd/YOv/ImZmFRaTrYEeZvnlDWYMnH3/s2OryRz/3iZe//tLlyzdffuU9DAche8dICJVJv4eh&#10;pJQ/GBrahWLqIx/Bn1+cnoU7c3lheb6+13zrrXf29okEA2/o+YXKF7/0E4CO792Dtd7b2GNpxpvG&#10;/4Lrb3O1ryl91zeeC8VStjLlbGx1iRUz1hWaC+TwbxdWl2u1rVLJhbEfvilYZjBexiuPz0O7i5tW&#10;LAPodgtl6/TJIjr/3oCUJvjQT3z62Er12FyluLm5lczZU2m4VxKZGYXQ9Cycn/XGPrIMiMzs8oAO&#10;33E4dE1yjm90gdR7WYo63qybQdSy60PTW8y4rbrer40uX+2ePZeuVlV5qruzk2i2XKQlwWksnaXB&#10;rjtdng6Y/fbE0sdZTn7ktk/tNjsWOyqwVdIRwqsCbr4wOlQsT8U2Eb4iSQyl8ybEIB6/zX+UrJ88&#10;b3LopGMjMfN6cAVgB961kVeODmTzR7kif0gcLVnLUPXmB8pP04EbmNAWDYKjB8VSEZssihxKau6B&#10;8Y+5MuXeMzcGGIjrhThbjKw72cIG3sRBd6c/JJzFVurIDlGrCbp0MFqz7Hg48qFffSgq6KF2VR2i&#10;BOvDEG4kZVW2UurD/Z4N31fZ6geysw95Sh8aPx7hoKZDxNAyQcviJmZ09ERHtnVkUxWkMEu/TKMW&#10;Pt7YEd+OrQkJ3WLMzYtTAmL4sSH5+Ma+K4y18tWHINjh3wh7h4366b9SQ8YcfEfi4cPpiG2CgiUW&#10;i0rPwHxYPkxo/5MOyvoIpF5GSNqaRFsPB0v5WluHMoCUFXw145AWe8pHGCzHxLn6UFM6EaYUiefV&#10;w4MdHU//5qTNSZX30cx7ajB8W4R2QspgN1dZuppqZ8OzEDBV+OrC9oDYFeM9dJUWdl7Ct4i6Q2G2&#10;xXyG770HIHdAQh2/wZ0YzeVpykfGJFOVtAj/fQ75oEqLUsOH8L+1yevFNuqswIHPYyGc5rBQmQq6&#10;ZBMtN4XB3gTxmckydGyIW/i8EWtzbObVoW1HYAEb3ZhCSqBImd4YZpetgn2PChyOQLe4aWF6pk0p&#10;r3J7B1T3+eub+9u7LXwIeqlSITdTKTiprEPuqTj5U8Ibx2EM4DPJfGIy7dTbyBod9kdZShLCPPmg&#10;lJ+Cm+/axh68kiE0Wlpcljce8kv0gW1si6NReoTUJI/xc9zhlKYtlNKRoLpBJ4YOWVKL0HPjBEMJ&#10;YrH0FxNdsnFyEgU7IRA1vpNNGM8YIZEuodNkZQTEJpVPAHmG1Ucym4NF7b0HWy99/3X8ExTmc/ML&#10;M/MLqam58uw8mNm/8eu/fuvO/Ub7APZVd+4/+Ge/9i+ef+qpkyeO/8zPfPlzn/zExvr6b/7W74DH&#10;u3twsLqyRCj+aNRuNqx8roqEUSSD5rIwv6qWcp1Oeg1WVGu3b1x+7WPPXLh07fZrb78PSBbHIWRp&#10;Z8+cnJmqTFXKxxaXp6vTH7z1Wm13C1zodIZ6MHoSrH7d3txA+1coFyDcvHt3/fq1O/nK1BMXL/zs&#10;V/4hOG7vvvveL/7H/xkcO1HlnDi5CqtY1FXvXbkKH2bwyT/2mc9C2buzuTlXRQVz7IWPW9c+uLLf&#10;aAF8yJB2M9NsHGRy6UIyT5EeZD1Behw0e+AJoxZhx27FOCctKqi58M/HTFRGZy2a8wMYWZKs3EZ3&#10;12MMDteP4plvC4FfQGuFmcid75C12WRngpUp7TH+An2Au2svxQmECdYA430pF/NYv5hK4D8Mw2K1&#10;k/MqiPf8g/gdpJHrc3yWxd7oWYxMeg5mB3bgkdkj1Svl5TrsnTYNTxK2KOcYVnrhJUsJyAMAQNDX&#10;EGLDxA2Xs6PJCJf0mrgufHEaathotGwuvl3Ww+MPs0eXRSZtAKXpD5OA0xor5IgAROzwiAQXXCxO&#10;LS4uY8BhJTKiw8SfvHr5yquvv/XRj1zE3Of9D64tLMzh37z33pVnnj137tTCs09+pFwpTc+Wv/YX&#10;/253f3dtB29Fs1VvNdsHBD3hVsDKi1LO9PbWgDLSXBeZViidkuS5gyodVi4pOKyxrAPFOjiErRu3&#10;GxQzAROntMcxRSPAXJgdXbu5vVdHOPMAJje0OXrW3Ewee8/GRru2B08yC1gzhBro87LJoscof6WC&#10;Ysbbq4E8TEdbgtwTSfSIbRNLRfsHQmaRea1Nsr0k7jGedb5QePPNty9fvfnkE+dPnj534uz5rQc3&#10;idqQW3z2o5++fu3q2vbWn7/4Ei7j+OIs27B5127dIzP2VCKfmSaGSIK2N4wDlhcXsAllMtn69hp0&#10;2kvHl99aW0Nxfe78WbCaQeu4v3lPdNq4dGI4uC6JdIce6rH7D3aHHD5kCabnJnsk41TIBkuRA6Hd&#10;IQ0aD3w9ag5hBIBG2iWGBbHq8UWQ2k2K3iQgoyzvt454BFATbNjOrpD8M2weTlWfQxbHrMELwod4&#10;x3cTCWPWZpsDMKG0mUYIPMygTnA2Khmj8umroh41FuIQ0Z55ShX8jB2HmnQo6lNBkF8AngbkzRBn&#10;UpPuppFBTkRpDkmQMVOTeLc8wWhj27rA+UdP1HW2CmV9Up8FzE1zgmsDdFnsMc1/eeHBLd/cC1jN&#10;AjnQsuTALHfQI5NmO9/DhAQw4+ba9Z3dG7XGXcSWY+LT7ozPnK/kck6p4q5twDIQOeSJQY8859qw&#10;i6tAgJ8/aDdR0fd6sKADYXO0vrU2MzuE30froNXoklwf5CZmANnLx/OYeu3uYEw6AA5ansphnzlz&#10;4anl1YU3vjt9++atG1f+BASKwUDXatvlUq62eQ32jHjWkA0lKInXbu61i8XjU1Pu3/lUfWZuftAB&#10;u4FkVpl00dE4E52V1TMzU1PwWAaEQ32QtlZWLi4vn/3EJz7jEXdK7a01Xvyblz64eh0A6rOPP/Pp&#10;Tz539cr7GJYBqr1y/Qq4/Zj2fPHnvvjcM499/AtfOmhsguFfLs/nc4uLS4Or718Fl6zfHn7px7/4&#10;9DMXn3r+E9n0bCFz/czpvxGJCa4G0RJTZbWdTHexGfd1t98D+2pxOT8/nSiX8S9dLzF2rdG9exto&#10;7IGn/oe/8J88+fRnfmnoLq/CYS65vvHG2++8dm/tARksJ6n3XrAyxxZLP/ajz05XVmAKsbWObAX4&#10;QTrnz35yc+N733zv/ygfS+DprJxIf3AFpxVMGRD7i4mSNejoYk5NZ63dRgK7fqc3ctMUfiSKtVze&#10;On6y9MiF6txSanoeBpwo0ux8CqG7TqOm//CP7mH1rKwUp8pWNuG9/k0JUtLPfizVaVvtDhtPIHYi&#10;dGA+RH/1OeyRWgJbslSUFO46mjyJ8VHAq3wI7BJPTisymLVUPHFHR3JH8zp6npp0c1NRH6LD1ksU&#10;8zENZ1SEq6jqHgeYkw51BYGuOK5DYOlOgEzJX2Mv6Hb4T7rkrNjgcDCj8/SYIMrsDBmiQ19i/3Ba&#10;svr/mJj7A6ysPtQe6FDTEkOBTYjyoeigCVHvh3yU1h+utgxMl319ZL+rH0pT0nHidGhlfFTHG2pT&#10;I/wwQvLNkEKH/gja6LSUb6x7wm/kB7lBh+2yjSOibX14iNME39+anIY+9GTD8WfMdMvMPIL5rVEH&#10;i12zT5ieE9GNuA+kblDGt2F/qiZI1UcHEKmHOOw6Ilw8vAC1igG0cZvvGDH+4YVijmFLPbSwo7hh&#10;O4bLqwnDtsBKmr8RlZXqqKGMnvwZHZLhIwdsoY55wZowMzsdn62ZX0eGnClurvl2ohlJsgExKHMQ&#10;KyBgaEzunhj5e6a1jOjfOnK+Zp4LTdIRYuqMJdss9PULo5IDsbeSMZwTGIvESCRCiTZ4vM3uJjLC&#10;JMtm8l6gRtDnkElSi/l2EG1nhUYENmfJyoWS/ob3ZGGmsBt6LHRUReZxAIpwTMIjJ63Ja5KagOQw&#10;mLCweQEFutAdhVMP8fHAsCaFIxV5uCL05mBBp212GHRtIUlAa4d2AtGCnNlOLhcmYkMItNyTsDGh&#10;klSMMD8y8DVk1gBJucZgavGt5shkhmP8sZgs+FwokyKV/FVxojpZcveFMoe6lAR4yEiIwbQfyaiA&#10;o2t73Qcbm6hQGCekq0Iti8AJXNZffu2vzp5YxTU/89QTa2ub9f39/dY+44304AFJwUQXYCNq4qVj&#10;i4sPHgDYo9zOfA44UmVqulCs4aMgFsU1HRy0M6nMzNT02UfOVDDTTiZhv4mOq1opojtC45RlX2Xc&#10;+QcbWy38PFito30w6Iql0vKJEysrx2D2/eorL0KaC1db3KEUwenkDYGGBDV2o9W6dOnyUy98FHcb&#10;QtExuSw5ZVhP5nJkAR3cO4+DjtEew7FrxP2knKVEJncTgUkFrS1iSPGbmWCoitpLdm4b06+zBRZj&#10;Ml5KzgieSrjyaRxSLz6P9C8ou5MmTY6cpyS3ZjgMLe6A45dxSbICs5SZxEJZ2zb59kSoIQcvrDTg&#10;JPJSs76AVjmJkPnyWOvEnjmuTXmwXJt5NOsht0uXnLEkUsgyKJysdLZ9ZlussH3gkGiWYHrGp0Do&#10;qTRJspj2PB5podywU52St5LU+B6xDPAr8M+HTIMvV6eQU4UnSIwAVqSvra2DJ4+2KklhSS6eMbzN&#10;MLaAsg2k6zEBs2WM23oUxoM82AHGRQAp6cF5xF4mV2QbgDw5b4EZKCLILAEm9HTQtCX4MvEnMb6A&#10;CTczwen9TlLPnyCbdrp2wvfwbdHNor6nIIkRu7vDnJaGS/i/nFFEoBB7qI39/XqfFWvEQscuPCaW&#10;J3HcKY0zsFFEh4Afw6sna4hrKlMo4c5Dgp1KlvBGQgcLJ7Z+t03EdR7G5ZCDPTU1PzuLmpXVtv0O&#10;popY//0hERaSLgCDdIoGcKSnTxPGhDkLrnD97q3q7FRFsrtoGGHj/cIrD0E47h426x0wMpENhQsb&#10;kTMCml7kzfDlqfDAMiNUGY0z3E0mHjpo+IwDFBkByrLhKHZXvBiMwbLtGHtq/ofBv2FeodCyVERw&#10;NL2rFLGmGbXYNtEydbUSdqNtBX1wzMCEgeIof8T0wVaUoKnDkyVS9lmRgJjND6zA9ib4IB6gi2LI&#10;hMOr2ACasGY7RICDSBCtJsW/E64mEaL1YWzpwF/G+D9HEJo5QpUOL9Doit0IBzNPzXaCvGIOiENl&#10;xE/QSIKp41V8HCVYX+bbNDGhcC98NsZZoBxlc65YiuXyNLUYsysbjh1xBCDuRhoMAvQZIHHAFRzn&#10;RQa0JwzTOmQrRWcomttOB1nvPiP8imUudLcEqsfHAC+9d/cWVvH62l1ELq2uHnvisfNg7u/s1ndr&#10;OzBLhKYf+lOf3TBd1hvgtaWUgLS7cnwVKeuZbD5BSVoW00MBIhMNeGV5GTM+hMIUCzDsT/vU4+Fn&#10;M5R0g1YsMcL0GbM86AlKhfyJ46eAj+BAwZwZe3Ct1rz/YAf7zNT0NA/KUSgkmauCFxYhank0+adO&#10;r6L9nZ5eGHSH0GVAXnP+7Mm1jV14PcCUMp91K0VYK6exC++P2sUCHPUSGPfPT+NFLqSTm2RmOLKw&#10;jSDHAWcmTfxhgWVRJBrsGmZm5qcqxXYbSKusdtr/kUD/5ms3jy10ksl0v+ddu9aEh9bVK7tutpbI&#10;7sPhOZMjOlv7gLzZCkUM4XHcaCS2wSMFhCHsnHC163S8Cnu/UfWVsopFEJHgLpaYmnHzRdDTSYXR&#10;66n67nhrHZ5YGJuTbxYsHRpNDBCJwYHHtnguB+J0kTERF8oKa8LuOK79E8cqU6ZrFWbU+rI45I3i&#10;MbYfJ8+GcGtYO3oSJWL0+kaBIGnWIVOXkZRxpKaPFfCC4YaYm/lZbRLVpVgP42oDWfw4qK1ltxbm&#10;oQ56YCYHBrr5MCJF/BvH7D0jBwZerAQVUkXszMbkyHaG5IVD4Q3CfSVjTFPqhnO1H2D5o39gMOwh&#10;R96YN/IkQzouIFVHhaAGwcKTcl7jRRXrPeLUZB3aTj1EstaTvewR1tJGJa0ezgu2DguDD3+GinUY&#10;cYr0IcQyNtSIC1FDQUuYxhTEKXE7SeZAttgFeVqrQzYPgam3saiY1LPGt3w7tjsfxbWO+jrH3Eht&#10;G78rY3lorI2oXeG4PsuTq6ALJKohi3sJkvFSbCgyYRkhV2brIwJ8Sd8WU+geEuUGz5YjKCdgfh1f&#10;BuoI0fWH5egG4lt1aO6rw+CgIH3qYZPw2K+jv8cG/XCHe2hdcDSRGRqE/uzsHGpTVKAyhuk8X6M6&#10;RhKYuRynK6LoxXQqnycc0ecZCGp6jPQBVO50AOv29vaakkqPj6WelvqAsQF7OY6dTzuXUg2SLi8A&#10;TIV9dI9sxOvxaMyS5oFcTxg0MjkukIYmjCQqNn7iptelVCI23yNdK2szqJ2Q7YrFSjwN4DLALM60&#10;HXkW8A0QC1ExghIvKA4u9QP3vwBmNjACCIEkztWUyEeyH/gDDdmcYESgHz0x9PyUxkmety4IzAzX&#10;sQ8rfGYprrO/3xqDg0kxNjgAWVQ1XYGqMZvNpgdUXBMQY4l/JzHISR0tQ3yRf47Ztdjz/dg4kts2&#10;kpR6BwddmQzZyhCYPEpORBKgB1oszIxxdpaLxSEZSmYRQYtHhnoZxNmV1RU8YCeZXlxa2tpa39ra&#10;/ODyZZQO5VJ5TGLUVLVSrtX2NjY23nn33X/4D37yuaee/O/+x//+G3/+tcuXPvjff/M3wdKsVsu4&#10;S4DE1w+2Z0AezWQuPv0UimzUCvWD7lS1An/m+eWVma39aqU6Xa0ggfluqw0/3mNLK5/90b/XbqJx&#10;3nsfhKp+b352GsAUyqlyCa5BCdgcXr1xk7oMtNOt/sVHz6Pd/S/+q//yxrWrl95/7w/++E/wWxBY&#10;mIfKipnBaBrJKTqbRjf+6ptv/eRPfwkXX5mqdvYbWGJIZVy7fRdtTYcajMCJN5kqV8uULstxtSNK&#10;4LCgLJbpS7PZkmKcnjIzz0EhJu4DcMMUUdnh0EbpLMkE3KcwVADCjQ+RAjHBzaJFOa4eO8DZMouQ&#10;gQaAMWaYkS2avH0D5oniXQCKwpJRysKVXQ5LCf+PfMXJZo1eUpiUIgyJXkU810xGwq8TFMtLwxey&#10;oWZUCDTXAVH4PDAxWATudHyPNbaBjUYQnkM5C/CZQxk4GIu1TzGfT1BObTrBkdZYfdRAa4jfUsKT&#10;AsNCDDU5exVrPk1uxuhmbQefApcsn0bb6M3SCJjCTVoFZXBxGUANWq9CBhV25rvfubq9vYsZhE3T&#10;CtWst46vLp88sYxMJcxc9oDAZzL7ezv4z/0HG3hklWJqc7eFFz1TxGeiOYdFVrLPZrCryxXMo1qd&#10;QaVCokNMnKoF2sY6JK+ATnWE9YNKHbsQQEpEGVUrmf2mCAIhc8WO5DcafQqZ8mDXPGbbZ5+l5lSq&#10;EloGXQD/ebx/a/drqQxSJ9xyhezgMf1SPLpHIBS/rXRrmfIN+S5Eg/6g1+eccPJzwsmFwwRXUq1M&#10;I1Frc3sD2d3zCwtghzJgMM4WCvNLixcvnIft1F5tv9Xq4f8Cj8LMDJU/2mLwmTEtKGaz5ekpEUI3&#10;yBd9fO39d8995MLMfBUTHBRWONhOnjqFW5FNpe/cura1s41o4p3abh0f2cSQEnkwNHsBrxXECG2b&#10;blLCliUBy6eMXIe6C5PRxi0mx6CQ+y4PZhQZH1EMzpjld0p8M5kpJPWqZ0pV+hFa7F7II5ZcIcoc&#10;kSRoz3UDzW8AW1qmhWX2L8+FQpcbKzBrtpUblB8yilLSCEedJl26p704DU5U+vIPvEDoy7unbWpe&#10;34yeg149QFwxMJJ28xDh6gjPSPtIvtXDvK+QdEgKWTvIl2SSJJm9k4NT4EorUdjGbEXF3LWY882G&#10;FExrskiCoOjg93nFyjzYZdsx0F9Zvu4OBi3o27Gr5XKlynhqurtHEXgw+M3CBkI3D0Z0nFMwIQgO&#10;5NwGDBZXhY0Ha7VcLs3Ozr333nXsLgoWTnDv9xP79fHGVg9OEehMJacQKigaK3gUZYTnf+9+4733&#10;3157cO/SpZuf/+zHP/t3PnnxidWv/9U3vv3dV+6urWdzpfLUvFdIc+YwWU/j0jttN5PFfEp95Oln&#10;wFgC8CuFKt882Dom8uXCC88/tzBVXjkBbU4R5CIYcvqMeKMtBPI4HkOy7yHhLp2ycPpceOyp8088&#10;6pJgJPXKiy++996lr3/zWwsL1cpMddxvEW3RynijDgj7g9FgZmaB7N9V/wyw0dnVve1GrpA7cfrE&#10;l3/qJ776p3+9V29WC8nZanJx1j1Yzu/WQLVuQoVbKKRWFnMXzpyCAfuLf/3eAdjF2N77YzigQ8Hb&#10;bDTwnrdb8NBool2fmV2CV4Ztb/czxDfByAA3fbfWufrBe2dO3i4VYIJd/Jtvbt+/v5dODU4/OnP6&#10;seLsInQuZIJ90IJ2xp5fTmbSMBTwc1aSUNYxHh8cgpElMVq2DHiVK6hqOXnxsXyqYCHc3Ya/Ho7K&#10;oVWv6fv3RjevteFlDZ5zoegCxsUpeudeh+36rDNPFyoVVZllt5d/+X//lorhbCrugWvSYEP75jCb&#10;VBvHVP7TrjUpNVRKPwT02ZHg/QgQMo4RHbZLn7TDVRNJKqKSn7xkHQrfYlrDwxBc+BPKvJEhgKkj&#10;7W3QSCGg3Hnu6Y+cXF0WbwCfPNKI/pTLkCckMcTsiS5M6cBQKYKwtRV3aAnSxybSXCddfiJHgw/p&#10;n/1ANhyEORkIMdbgqgjNDuE67U04F4Uht3rSdiqaLNqhReAPwpBDfrXj/DAd74dwzQNOtg5DrYIr&#10;jjC3IKsoIskr57D31UPGR2aPN6GmOtRrCQzoR0OQKEQ6zq8OsRR9iO8TJXDFrYuVMUGLRKrRVNbR&#10;MW9quK/T8IRQL3A8adzO0jT0PmALUm0qavYQEZNm1rcmuEP6KPrAhDeFir1CMa1ONFgwy0hZRwRo&#10;qfiinfgd9iQR3fyoHf32KCJKqYdzseQlsVQsnUgfMjOfFBWrwGlC2mgdxhkDy7c9Ew4RUMqDuTir&#10;rHC6I9Ekmchwtg6Z0pEJKiaJcLG3mgeDVqtLtTXZpZA6kbFXi/WNNgcDuVy32+JpN+IEF5mcYHxb&#10;RBYol1VjroMISyHtmLlexWM4j8ME+NQ31t1kg+gY3rd0vDyUccbsQUotK/nF+p4IiC0JZKPPG3EI&#10;J0+GnUBlP1aBlX1Ak7NE8TbpizmSDcXlSFX8DgSosH/CmAM6Eij0ufrANXm4UcyjocAPdCKoyHEx&#10;MGwccsoMWvktr5FOdED8dTikcmunhsYJR2+nO2Dj5TEgUPwIqMvAu/B7STdMrOFxMHMxCvlOV8t3&#10;NPiercL6C/wn4MnoIvDJsKRaWl5AaT7sdxu7NfQw5UfKbe3cuHxjbX0LDyqTz1TmFgoovssV4J+v&#10;v/nW5atXkbCAtynJv5INU9TUdJWlX6Nvv/L6a++8/9033nrs4mOf/fGfWDx96l04XL1/aXe/iSuf&#10;m5t79LGL586drcwuPf78x09faCKpGMN1MDn3m52LFx+dmZ0vV/NILX7kLHRbx1GBPbhzp7a5AaTr&#10;EqjISIyl0Nj8/Pz8l77809/6+jfuP1gH2RUrEl3TL/3Cl0+dPnXixMlf+2e/AnnwjRs3sJxANBVP&#10;bTST+wftBDdnlAyEO3DQf+fVV0+dOf3Ecx/b3dzB6px2EoB5scy2rmwP9ofUhdoa2BfQ+dVTq76P&#10;h+LUENg6kgqc1q2kqqDxazbbsPAmWTW6KVQLAzgqlWgn3PaoJwSrM5dBy4qxCAncKQeIUizxQHvo&#10;4LtooTxothlKdQJuJdXWDtXhKeZzWnBG6TNBGbmY5CyWkHtv0m1ohAF/SBrnJUVyjP8R+NXlDAx+&#10;PdikSvoWo18gszro3rBM8D2gc0ZPG1gq0kejO6Jwkh4BpkOKDyLKNLsOOaxh9tHA95nfH0pTQNiX&#10;XTjJ2yK37ZQ75FHK9IACnJIItIRZa5sSHPgbAGaHuOnc+dO4S8h5zZdKeE/3ao2vf/MVYJeoLf+8&#10;8RIZ1aSc77zy/bfeTTYP9tEb4u7+1h/9BsSo+01QB4dJskDVySJKVXdxAWm83XaHLgxoFZZArdmj&#10;owOFLjKmUGrbur6HCQI40COKmB35WbLOwU2AJSnd7eZBv1an5OeZqfRB14eRFcANmuEqOMt63LGp&#10;bnvAozHb0IrIPZ5DaDQpCDAi6bZB5VUpMrDJDckHfoByH08HACzAV7h0wV15ejpdxAApn2AUHco6&#10;gsxwZY+em5mbnr15Z+3GTQsRuz/3j//xQaNd26kBC0inihcff+zBg22PzKW6+SIGGxi+NLWF1YSf&#10;7x8ctBAn1n3/ms8COOge8NkfXL316U8896Pt1sLy8V4Xf2QfAB6mD9li+pHHHjs5On/2/GPr62tI&#10;LXrn0gcNGAw2DwBwYeG0wX4E8RIJvSo95kaVZjWUbETLC6sO9vFI8uZgUpriiSuVYP8ZSgMmfXua&#10;/WpJSEzpDYp910h0yo7f9FcyyOPlbGLA70aSytNJHhkS78CkXVuB3UKg43VMqOdEFEnAChIqZSyG&#10;M1T0cQ0mza0vcJGclrYdw1kEZ5LyxXaimtYK/bKswDdZB1ayViy1RD1MbhP1mHrI4VRHkUKBA5cK&#10;uJ4h9ZL1YvKusc+G5gxoE9JhGANRRWIHk+BAq0PpWJRrEKM0O0zuANbpkQ9FKoMe1dM7nNkLXyis&#10;yb1urwZCRD6HB2pvbBHZARm96PmItEQnG3WttVqHNlswmTEGQoDQcK9cxe4Bo/Lh7Tt12EpgrgSK&#10;SamYxKQO1ujtg/E7rx3I1IJXggMm8nsfXOWw3/Hb774PM+dsKnv3TqPbhvEB5APbv/1//nqvQ2L4&#10;VpOc/0hm5GDkNCTnCLhRsJcLDNtMyqAJo0Ku2A5Gn+9+cAN7qiLcknKJoGiA7RSPrtSV64gEG5ZK&#10;6bfeeuN/+Ce/3KfYCIJAsF3BXK+23fjqH37ja3/2ndG4L3EP2PGwogHXoUEl/0zb/7Vf/VWsbm62&#10;6WzA6Onmna36zvAjT0BDYfeGKpHxciVYJBaeex7CEZQBemv3/p27G80G9Fw+TNGTiTGi5UqVwR//&#10;8b/EMOv+/RpGnRjzgZdcrsIW3nvm48drG4P7a53jp3Ij+KF0xy+/vo+btrDY29qHI/WoO/Dbw0Tf&#10;xvAemW/+sAtLPBpttNr41g4FoSW8YTc96jvF+UGqmpxeRnwdvWz4gXGLGPT12jDVAwsSHCu1fb+3&#10;t92/e3uIJe+4Y2QSkqmik07k4D4FBz88chSE1soyDAvsvRo7V3E4pIpAzjgUE/q1xXvdQwWuFU8G&#10;VRNGUbG/HCtOGo18mYzpsvEKnuBFG/KtDumWE0lkEy7uE4CfuZzIRUt9WO9lCK8GMNZRVyjQHFtq&#10;cTvgEnQTZLcaCXNIEpHjPBBCfqhm2PohwK7+gfksfyuydEw1GWG/E1ZAagLIm6D3Kh1PU1axzFT1&#10;ELZpRg/6YUtAdZRJoPrb2FDL6DWKGj+sdD6qa2Kuejw+N6Y6MfZekS9CjPpsmQ6EG0itD7fusUUZ&#10;6l3DrjMsyolWEFLvowY7DAOIYrjCYYo/kcYko+RQOk7sBds2RD4MUqiZN/HGIaVamzchrumeVEWr&#10;sFUMJlWhKCjuExH7bocW6kM5WRHBSscThnQwV4qmUYG1sIr8K4LZk3pozasJAbQ+2rwt1vqKG5mK&#10;BkeGwhCc5rYd2oAYM++A9mUbRa0t5vP0yqK8wd1HRyE2eBQ6p5ggJc2ppHayF4AdvOMmocoPPeG0&#10;bALGXZuvgeZf2gsWmRna2GEmWsySJGS8BSa49HY5NGPG8WFHgcoyceOQBo48pAuxKc7WVBWc60B1&#10;DKfhKtFZMB9DR+Yiygp916BnF0YDLGLZiGeM5jRJEIs9EtaqpVlO7Ephpon/mZDxkMekGEUgJAUv&#10;kSMRXY0jN4ubFpcn+BR0meBJPM8BPHQXgkX6hspuPK4Dco0KkjZofi9vPyABh4F1ViZTP0zizNG4&#10;sbefha1UJg9PIhgaw0eX3MeIzZbP5AsACgHK7ezWtnZ22Z+J83yVcR1zJZMUur5OB9TbO/fuI2YJ&#10;Fponjp9AIQ6I6e79+w4bpJEKNYXSapAGu9R1Zqcr6G9h2DMagsmZLpUrYI11YAQ0RPYgensLo25w&#10;wVH2IgrY4ri7arUyNVXNl8qobCAZRZFdKiMbuHr2kdO4B7dv37p1+/bOzm6z1ZyerkomktkfwkBx&#10;i5uw4fDevfuoyB9nAws8TrQZabT1xSLLr9AIDQG14W+gkpXcXSENeoz1y0ths7WRmPSxJtHl7CgQ&#10;H9LmLrElLfG6SfTuhXxJHrrRqhtx3K6REVqBUjBKHreNey2/DpzfaPdR2tATTFDfZktCNf1STqKi&#10;xTlk4y2xjBIKKA1gkL7rmQEW1X2GysWWy6BYE/WaFrq8GuStTbeEHLZooiINNOc52ylaiDTh8ofs&#10;aO3JgE1YqgIMaxN2TYMW33ZZRMDmQwz7BXolGkLRm+L7eHzAq/Ml4u3harLZFLBGrJza7q4m3R5M&#10;p4ZkqJVEKFQDt3ww6rB6wt3Y2Qc3D9B7yU1qDj/jjcOAjTIYlQ0KEArtIR7hGyi+MXpqU2FteZ7J&#10;MaBHwP0371sQ27Pg36EpmkchtD5jY9R8kGMXv3BYtLZthZNwes34jUABj0/2FbtZm5hw8lFB40mg&#10;fsImzgS9x2SUWiqmqxV026aPapDGy85B8J4F2mzxdx9Avg7Dap9CP112xnbTxelSodzKH2zvwAkP&#10;gBzonW3pAckNYTTGLtQZkIaMojBpi7OarYNbdx689urbny9VUefTy58kYxtafkx8gfcssN9CIbPf&#10;2IMYc7+ANzRNzBTsSaP2RFloXAzFs5E2GIqHJh0497nks5PgHEooODDjgNH0mHE8aoNFuUy6F+IS&#10;8IbIfg3Mt2ekm/iYMNehnF2+n67xDuMBjwSPyN9YQZsXjCSDV0XFK1R6VmGDG1klW6GNc3jCaOEf&#10;WhGLOehOTf6EsgO1SCg1DI9+YSRpX09iRMqadI4MXTD9qLNVEzlF+qEMkNCdRochgsYhxpdIqED4&#10;YwSGOhJ7hZ8R4lhEdjKTZRnI4x46zE1PCJWd52twl9ijbD9XJTMWPA07COhG0iDwazeqBJBfgMdP&#10;JP+0i0XESWfkogQXLXprfPK+wgNHujWuEGk9YggrxQUx8BMO0gK4ZNIuqxjx3HASUJi20ju7e3p8&#10;Z3F2AXocDIjg5g6Z1PUbtxMO2Mg2+LrCkSGxA8fXu52+rBJQhPjzHcNbg0f4kAK5cdDwi+AT7Kw0&#10;v0kjTl7AbDoJq+TFxRnwrcA+wZ4fFMnY6JANDumEI8tD9uRAqiknOAw6uE+R0oDBMbxaIA/h+1Sn&#10;0hzQTsm3Od+dmkrPzKSgOsYRZ/kublURvnY9NKEjChooJ8pFhTE30nebIGV1ydESOtuxn4Jl/vZm&#10;p7EPF7+xEBTg2IAJAuXAZVy8Y/jdCWO8oE19hvcxpRHYCxlKu6PcgUrn2NYGc3CYamFwlsUlyJrB&#10;e6oRbdbreOUq3ARUq2Ht7Yx3NuA84YHwzAp6NsdRVm8A+ys6M4qFNHKSs3lMAxX6dup4P/Wx52JR&#10;KFH9yTIqW6sw4FrrsDhTMoGyGPqwJMZW0hpUIKlRJjvXDtop23TOOhIhyOYsnu/mvEwk4ghPZPum&#10;ItmCE+7f6hD1VJmOQIexPcajSAesZvmSfljoCy1aAkO0cSkKFb00HmZDfKw60Paw2YGKIxtNitz5&#10;KZOQkqLJRiHh8eccrud1nPmhj3Q5CgBO9bfoig8TTsLuX02wcFUMoY/0mXEALWSu60kme6Ss1uFk&#10;MNCQBKLlhy2RjrTlVR8qOj7StTnebstyjBybtG9cqcRuVP7rRMqcRNGrkBGkQkmyNoYr4esf/sLx&#10;oa/jB6lOKrbaAppDjADsR5bSMeXNREvOpM2YYjj4WxW3vdYxHQEVVT4L6qh1YdodrsaXHSHQAeu4&#10;+EBFUPyk31YEjqpDwmMRNcU0yTpYH1odEswejv9Vky2rPqTNnUS5Y4/UKA0sO3LlsOJJSLEEY0tP&#10;0tVVEFGlJnKqzOzFnEmStiyEKl724jtiKCiWx8xHUVco7soSUmZCGEZT/yFZsKLsLxUyjIegjemS&#10;XJBUDUl+aADQRmzaCcof4cOeWSMEkkgKgsMcZoLl3IRsGmPWDHE0ifCTHR36hPnhOJvvP8HW5toF&#10;GKBxqafCssNoQHwzmMEoOhQpyz1hGjOhwQKSooeRCgG5PiIrwzlKICoxReknPGKckh2xR0w9qpxw&#10;IKmgS2ZfQLJDRWoTxLmKK/vpalnAQs0iD8QZAHrFzyBehY1yYcWczpK2FU4xOWG7IsCAHJgtDWGS&#10;T7Yx4wKUQ9mchMVQF6FFPDI29v7KkpsGHrXs1cBm0MCIZxWqznbzoFFvgCO6tbWTzqKzhYLIh/sU&#10;mKXV6TmolzKFcnlmDt/r9s2bDx6s37l9l5pVYGGEziSFfUip7zbAMQL7UXzcvn1nfX3jxW9/6z//&#10;T3/x+eef/Ue/+Av/6ld/5dadu5cuX2nWd1t7pe37dzT7zLVg81PMVxZm4ZHJc/7k3TvXkKJQrRRQ&#10;u+DK6/VaaWqusnDsJ37kc1du3r5y49YnP/7C1MzMg7vrr775HuygLjxy+id/6otPffT5va3N3//9&#10;P3rtrXdajQZWDLyspqbh1am77e6QH0CO0mXG3OuimwUKO3z17Xdw0HzqC19Al4tmaL/eLE1NA7yS&#10;xYa+EY0Y7nmr3d1Ho2VzGDIfafgE3ACbqOW2OB5TEiEnDMHTGMfW3Py8xUvIaHVA6u7DtBlRH2nQ&#10;eWlZjUe4Qixwejo8tCDHXrOLkPpRJQIrD9vEEI5pgVE7tbnVRXIRnnaWSi3qxEaUe0C0wA6ck4Ab&#10;9wdi5oNnzXQkQ1rGh+TtPGoLju+iBpYyt4k64TNeTAR4/ElOs6S8W2hLW80DqVP6dMPGPAVI0ZJl&#10;BTz7opPpBoVXp9h5CNBJ0ogIkzpwkFCGT1lMk8EdngY+DLUJZh/4QPgLH1taWjm2hLBqApP9Mdb7&#10;zqVtVLdjYl6wwIBeLOIVbO5Cr4utw8uQSFUl0pBJa6xZ0uIOEOsFcYCFdyeXUfUGXqaxyBdwFeCS&#10;A7FBH1jKEToDh29NjxStLO4AUZQZ0SXGyl69y34PamkBxt00qhuRenmIOF9uYSnEmER3vaHDUS4D&#10;uvuOqL2SFiUA4c3lDRqTHTK3o87Tc0dD3Wn1F1bgVp6YncuKngKRK0g9QQL27dv7ZFfm+ltbiDRL&#10;PP3YCXj/7OzuL87OMot4eOPSZUx6FpYX93ZBpAdHoHh89RQu8+rNK+VCOptENFOPpmTKghc+pk7U&#10;EmTx1W2eoNHlYdG/8dY7b797aapcmZ6rLh9fcJN5tNN79Fed9wQH063ydPWFj79AT7s/Wru/BYwL&#10;sWUwjqYEccQNc2FHjTePn+CZBX4oVjC4F9TuEupGPS+QPngWkhNeo2UbQS8H+LK3mVJGxRt4qyqx&#10;VQsQDxrQeMSwCLQjdijBlZl00DhZjj6U9nco8CGQ61gTkT2Cx6q4WanIAVkUIGqGkNoTupnIXFZP&#10;kPcms4PiVzLxNxFFUsdkjd6hwk5PxjFMOnjGUpNEYxbAwaIRjLUDE3VjUHJbUaak/McO8htxD6kg&#10;tMn3gwPsiRFAhPEBjV1h9271p2ayUL2snCDeJYBZ9IfYrBCrNz8HHwFS5w4HOKAVmreN7f36fnth&#10;scy+ulCNqlw5NTeT6rVhguBhhfXRTsJI2daFXGp2KuEsFfabB+tbexTkSl0cZPYYpbm99oBsCK+u&#10;f/K5p7FyTq4ev3MfSpfeK298cPHco2D7QzyF95L/g4Msg4C2RrONKViWvNcSUlajx8D/A48JsXkc&#10;HoacMLybiRFZC9DdgzMF+NibOw/m56awNj/zqR9pNOFHvQ+aKdvmYAqDlIFxp9Mulih+HHQbqZNx&#10;WpNXSSrRbQPg9QDPwoWa73OXdMMuaT2QzIXLS1bf2Ku1t3da5ZJdLiaPLaUh8UGcoPbcs2fOlkrz&#10;w16+tkMv4C//8n+9V3tw9dqbd++/hUyHVDJDEzp3DDIIQODBbv8737tBDArQmZJuBygrPEMIBPDq&#10;tZ5H0XE+umUEpUHcAiYUWlkULFYJCTgw03b2dknqN7sEK7txOjNK6hTZ8SCGfgSNBrgqemNj2KgP&#10;1u43T54sVsspeFxtr/e31g5OnyoT2E3TJwp7REL39gZNGLEPPvHo0lOPr6SzgOKttXvsyrR6YilA&#10;TvTka8JyeJOeYjiKivlMxq5WUXUuE6zwLbADJ3M7hFeEySeTHCF4sARIzOvIAkNxAFusgA/LY+5v&#10;5e/smO+LrSOTZ9HvxlxsdSxRxqQBy0Zg+tGYN5IhinKxJQ7NSuZfEnUUJDHhvEUl0Gf+FRKfSA2j&#10;tKQu+TLQC3xtfog19ENyiMiOSv0tgFx9pJVUXMOsQj3Gw/bIOqaBPKT/ZcFl5BSmjeWyedzRJqVj&#10;EuUo1y4mC1aTbPKjYFkraqi0NYHJWhPNOQuH/ciDyITORdnq8v+lt6QWyBGtTMwFXItrlUxVnNAa&#10;8RCSaSzTZOoewdoqQrdDriVttyAyuYfh7An2gfydG/f6D1O8QomOMi0gOQnhvwGjQhOBv9/arjG3&#10;FsokR76lo5zJYKlwWOGrOInBnphl6ImpSzw4SofzkaCR17HpiBJH1kN9bvw0liFyLBIruhXBY9Ph&#10;3NrXh7MNQng6dsiFYw6lD3W8wfc2r2Hw4kd8BqYK28YW2UrwoJ2VZgnWbI+lkLQDq2MDm2v2k6Aa&#10;njANnJZkCcUXknAzJmNFJdnzlroOYjqOMHlNmC9KOLw2aSbkJulP6Jk01dZsHu3KtyFZLM23pWFk&#10;+0l+320hKLMOgCpu9uOz2dlH6Ca+JYEwPqUzGQWHy1lbTK42FH2i1CWTSXkYfcpYV4L90idrW3oR&#10;suZjPyqHZ3M42CG3kk3BYd8sEuY5DF8gOi9JXQHUDyzgTUq6Iy1LW8in4IyBfER6S64bCQDEABtl&#10;MyyORYGpWTHoBFJLhELhgwiK8oWowEkzmCR6jvTz+AQORlKUbDQkuI4kkcTYxTlNQDEA3gaKBbAt&#10;QY0G4d/3G9tbrWaLREoL86XKND4zmcoB4IXwFURHXDzYh5RxhCYKBDaZe4eyNBp+2GClCtj3G7/9&#10;/6wsL507e/apFz5x+sKFs2dPf3D9xvtXb55854MLjzyytLioF+bbg7q9V5+dXcIMv7O/82/+r9/e&#10;re0dwDHDTpAfteUfW16ZnZt/8sknVk+dfOFjz2ezxQ704bu3P/nR50Fse+ajz6LBe/kb3/yTr/4J&#10;EGZr0J+rFqjxSiRKoLqiV2HTYZ+53MgOAA1wqTqL+QuQ2716Y3undvf6zaVjq8Cn9pvNHAxGiEjp&#10;kkJVJxfmpkkOixjlwZDGPb4phQWtwhM3daemeNVQK4h/BkG12C9jRSLrAmtd8Y9r8ULjBQbSrUDx&#10;mO3Kpklz4BGtFlnvMGFiVNVHnpOi9NoDiiJ2YYJSkPcOZZ80DjzsoP9D70YCqjZaX5Ci+YR+UMQF&#10;OcvxgI/8n6E57/YFnBecBB8rH8UBY7QJ4/5hweMToZ1OM21bJME5Py3iB5o6kcExgJokD2yY3cib&#10;RZLxGk0dL5/lKKxY/YbJNt1WJwGsBl4syJqGYhQPKJXJLi/Ozc5O9/u4SSlU4O3W3p17t9/94D0A&#10;IyJoB1CLOwPZNln9ZgBG6VIljWd16mQVfHIYWVkssMcvrpaI1SwgEv5rpz0gCDTpcD4GQZq7TSTq&#10;2tV5TKbISa5HIyYqgkBIL+QxaiHIBuMvEDbRBmK5dDvQdWM6oLMZn08fG2xlDNAwhYPLmyyHXp/O&#10;ygIxeGkTRdEPP2e4G5C9MWxvHVkz7spqfmE+ky8m8vnUXqMPG9habdhqkZnzxvqBQ6zRBMR92CWI&#10;sEn1gbs4v3T95v3769u2ev2RR84eP3NO++Qmhec4v7SM/av4Fpy8k7i1J1dcpBMdtNuo78EUgfYf&#10;QmaOEKcJomLmP+52bzj67T/4d1PV0vKx6ccffRQmAQmCmrHnoN3NEkOH+maLYT+VK+XcjJvOA5vK&#10;Aq1FdBmAJ1DTwXweE7PWQ/EN7YM9RoSJS+SNTJZN8eBVnhsPyakL+zA9dbNf8QIRugqvPymG5BjH&#10;ERNJYjFISmeDcMNAo+qoiMQlFlah8Cqaj8uRatrkgCPkBCQ1rUMSozk07QCz5vgxsl4YSQY7U3sw&#10;0nLjsQhhYRXME1WcIWlChjh5JdwZ9KEUogAZtiekTkpFklsdk9dNTL11ZD2iQ4UePShH/KhE7xtW&#10;s3Z8Um4H4zQKRVXaYFv0opLhPxGbdSKgThPTQjldpLxCe76zexvmaBitnlz+jE/Z9na9+/L2Tncf&#10;qt5hEttOvd6jbLaUOzc/0+7hZSEvYiEUYzCEV2Bman7+3DmkpO1s7NdrGEQNpmfB6ACNIQ2ayNVr&#10;t9bud0Y2RlcW/C/gw4SvsbIyVy2eKOXmz587Qewx23/kkcewvdfr+3Mzc9lMIZNeAsdEs/8yvj7+&#10;g0E0tl72wbAFVxSrDi4HaFXDrYlGMkl0rV0JWIcLAFbxYnOJ2Ddwzpst5CrwGlh2TPFKBuH4AyAz&#10;E8fKYXIMfRRnuREpy+sdIE6c5CCkZ2fGDE/ZbfLaT2DXRVpTo+nfH7Q65058JospHYqgRA+SGr+1&#10;X8k8Xiksn5gfnz+ZQLrv2r2777x79eXvX96tw/B/zANKj9LIO2Omnlmf/MJysexUpt07t2nfGA5s&#10;kU8TdgAAuZB8+vnZYsUpFR34DVBiKAylsmTRjBj4IhjfYyuNIswdw3HlYEA2J7jQvU2EaHi720MU&#10;Rgj+nVvI25Sh6Dcb/fJsemZ+GYwWgMngMHe6noM+X+NdR/mB0OByuqRGTuvy+8m9msFXEBVYDFCq&#10;0MrcCsOepU63TNPIyjaiORE+YJNVo+wQjoQc2LEWIHqv+d1JRDHeNhuZOMKAEj9GVvMzmWGsI2q/&#10;0HcCDogVcSWUQcQjPE9NIKk6qO1VwL41tFF9KFBGfpPAC1rc38QAhgl1XOhRTQaOP5hLHAEShSpZ&#10;gaqQJwJBFOchpnAcb/0wzDO2Gx0C248gBkds8IiCHtoRKx3fJ+PP8hD0dsSnG+GjuWuTnr1xR2Md&#10;+SnEet1YG61+iH43Pt9UR8hGrTilU9gCNG7iosliKUjcIJjvfJhrawWNLd+KIAadAbSAgBD444dZ&#10;u6HPhG058Xw8FbKHVUiXJzJYioPsJujTEd5rnorjJAI9TmBbYQdKHtvAefybfC5l4HabbbVRHgxh&#10;9xeUpE4AJ6sJRlE4rGGULwSLJ+3CVDwjTFnqUHCQuWZ7IoBXcq3DCOFY9nOcJm7FGUxRVmBwj1Tc&#10;j1sfGV4UEaNUPMv36NUSXw4h/0oHMmEdnb4Ckwb+k8JOZIe/aBBuhSbZtPMkOA7ZJktvsfPU0sW6&#10;tpmjoUiiTYC1tWTnzsmO/Hu0zNFM4lgo9I5N4aSmMHeHHEHFwdwPHNYsfzIuUYS3tEp9lmOYsYXP&#10;MmV5gJEjG2PLHh9c2gyncNlmqs6xqVpiuQynjH5cQL9gXkkXYkIfCNyTrUx4ErZRXRpknOAO+sO2&#10;Fj6XnAIiaZPtjLiU6NJcys7NK2EQcm6rrxyBWtjRVwuhjv+NsAhs3kKFnCl0WVyLNNjkFhby+UTD&#10;xvghy5tlGcKSpA2MCB8DkS06bW6i3FF7jGBe9JbMXnZM7pfvxEOpRwHJPZES3Fvde7A+YiPbi089&#10;MbOwVMilL1+9jrYZ6Yigq81Mz8AICa0obKPR8VJ71u+CabxVq8H+BB+DS0d6DV5k4AAXzp2YX1y6&#10;UC3fuPWgjVe6Pzhz5jQsNE+cOfPdb7988yYQ6NvgFJBdULEkMcOaKX8qEFn67IqD5gfOT7hjEKx2&#10;OrBR6ezsbC+trKInxIKk581jdEF7AAvjjrWBZfX7FBTPYwgms7liMMsJC4pZu2aGK0a0xFPmRyIA&#10;OB5Wgk5AWSpm2ZAu3Rcn+UBoxFUTG7IQBwowG5OngAfQRIPU7An6MhkO17W0uD3TX0hQ9S2xZLMl&#10;OzRFJIGUILQ0AbHFfM5ivj0420MJhUkw8pYkK2Q3LOLFklLuQHjaBiwzQpKjGD8KpHF5IVm2Cjin&#10;xj6HYseE8O0ztTghv8ym1xYW5ABjOj3KMUqkMxRpUiAyOSHLjgUnKliLbSJ3KpGSwpywSk0cfqSg&#10;UfPk0TVnMnY2DdtSuvNZysKhtxfZlVCSer4ZD3JlS6p6m3iMBAYAYuoNxphfDSgyl26q6EMB2iMx&#10;FBHI4FTivcGMgiyvhgA0EBllsT2YhN/RHcW3SBDLwRx88ILBVySvWhIoEOVP8R/ApY5dZr5DN5gA&#10;yONUKrDFAgSE8UofiwROs5jaYebfJbspBxyJ6SqYEllsmxxnThMCDLxarc76+hayujBbQ3k/Zk5K&#10;oVSq9qdL+QJ+LRYI/D8xHOtxdBm8unGdQ+iN2RZBsEGXWX4YHNy8c2+/Ver0DgrZAhAwLPIsU0o0&#10;Oa5p3iRxxWCcaFi347wFLdMpl7BmUK83Dlodlp4D2cZnSRYuvmBKAqJTMF/Aju/g47ruAAlWJIyA&#10;ky45vRozZYcsdu3A/1uFlDpZHo4d+DaLw3tgDWUbT3rZzIyds9gPRhWeHE6BGo4lwVK1OJORQxHp&#10;V0UOz8TPJ0UoU3uswAKd5olBfp3mPJ/wRTBDfgMbRRCU3GcrDtgqS4USIINX0ewk3vCqOMwb7Kpe&#10;4FViq4BcZf51VOolqHByRFmkjAlFcCJHxSaODM8kGbFRs80aXf736BFxZKMoSskGBCYKmYLZ7VwR&#10;kdrtq1d7tXodsMFU5QyYzxBA+Mk3DlpDRSM5Mmrud0aCaLDVPJ+wtg5ijWkOhRnl0rEzmVQ1427D&#10;NLDf7cKmkMlL6VGnXdvtlrJrI2sfbTYd0wBtHXtxYfbY4tnF2XNLx6ZI9GONliG67R7s7+0SxplE&#10;YPw5DCg0KbQHDg3Kce5nGKYZ0pHt09+x4SWMx8HTzjAvo4u1B18m2Fxo3mBJmqExO5uSwzyZwYuP&#10;495N082hAxuRP6zh5q6F/iEG/Sk8Ol4JODLHvVQHWnW4NyJLjndN04nAyiCV1omk3+xPZVIHabe+&#10;OHu+VJzOg8bS3ez2Wt1MqphdzmeXpyv3i9VsZTr30rdffICwvgfbMh8EdYXrIRj7gQ+CBto/czpX&#10;rKipef/6dcwiiaslBigJSjaG4YK7dDqXoHLCJ96F46ODzeaw7RDnxgWBeUwlinjsMcGKGo52a9za&#10;hwFev5TH1osYXnLbHpNNgV+uZqemMrWdA90bE0lFnOdocEZZJ106/sftfmdzA9wZizWqlluUWDwe&#10;H4VR0bIEPd6HraDFcHnKK3WV4orOUN5ZpYu/0pTc6Osg09UOGkDMHwAIsJOhL6+TKOeZz0znqBO4&#10;PatEJFs0TY9vVPlmdMZNg6kR437DRrEhSQk6BCpVXCwXQF5SdYnrt8h7jGccWeGx8IDxXtng6OpS&#10;+cHmFma3RHLmsw31L9GXEjjZ4PjgAK8HzsIiDhnckJsOVnLKtTkSkMZy5pLifeRkrmv4323LjlOd&#10;7ZCQHOCGvql8dQikqgl3r7jBkK0CKalRX6hYlx0gc5KtIge/ClNbI4FpCPiroPoJdgvjQESfQIQK&#10;3u/80HnrEHMm4M0YplCw3YbcHcsPv4NNDltEoIIm0F1eqs7NLpRKFRi50HaJ8402EbaYkFEl1wza&#10;/N8gxjnwsyUVx1j4CHL9trFIVJKH5QknKQixConVOvqGkXydbogsKxxUzC7yxRzS5mwPY0TO7wzB&#10;YYo9cvF2e/yGKo6qIeNTyZYblyophiRRBYP8CGYZ8bBosuUm47z4SCo/cTN1YIdIs7Fw+KBDpF9P&#10;qLXHDPXh9UhwPebaIWfdfGdYpMiJ5FuSaRuh+ireRNMS1GJFLPfFlqhuNqmQV4logVpEqdGggU/H&#10;aP5kfjNPEGL0quDStVY66nk1x9WKnbFhnJgQQiQQDNmLhPIVsWUNCbrqS34k3X8+Z0TR2RkNEnyv&#10;E3A2gBsTVCPYIT1aHvJrwWlKUKiB47O1Jv5KZ4z7KAwwJLVV2MYeR5gZpqWBmZUhgnEPHZrGJVkm&#10;i/ONhbI+42FoMHC31djcBJ9JCjrcIQIJuDZhF/hpfi0Hnui4CCalVWebSmbETAH+J8idxr/3nWA6&#10;H6rFiP/JFZPQ9XSYmUS8atwmV/YUoF8el1OA1OjAxUFBRqYWmJFo/PAth0O7SzRvpwx3jcEQf1Mt&#10;ZZHM0k4nwcPlyEnAetgYE4lBAjIfEFDxg67dcUwQDH0FhAMJsEEwrtEdUbfjuGnspjDdQO8A1mW1&#10;jFK5DCwQ+sl0Mts+aEE+xHGY9rWNnWy2sLpyMpctwlynujCNJwLvqMuXr3eQzUftUUqEKmTmE0yx&#10;xmz+TA7SNnErGdZScJIC/vbKm2++98EHZ0+f/Pmf/8p/80/+23az/rWv/tvjq/PHludu3bwPew38&#10;p1go0fAi6aNVQxhprlh2yaNLQZS1tbt949bNb7z4jc9/9rM/95UvP3rxIixTmo364sqxjbUHv/JP&#10;/5cPrt3YbzROnT6JFhYu06dPnUU1gHLqr/76W7gJ+XyuSyuMOkiY086BcLww/e6ly/XWfRRD9YPm&#10;pQ/eP/fYYynkBeCw74GW5j7x9LPXr17Z2Nzo9Towc8HiRexwqVg4fuLEzHxOZDwIg+HBDeHtWPSt&#10;/X0sdfySarWK3ZP6KKJ44ig3Lo24G8DJ8XXAxhVfDRlGwLOoj80J1FPUUknspR79OEJ0KVfZI0S3&#10;nB+QxbSeQaojv+so+UScjVYCD51Eth6hu9OzFZnWcetOh1mpUJB6ucuBveShAhdujxSqrBEgnJbS&#10;swt5oHB9osJCRtfz2Ck0k8vBigtgCwjgYC6gF2CMwyYvNGqVU5ojndJYInn8nhKqQuImYLDiWJwR&#10;PeoNuriKDI5vxzho4emgcdqpHzDxOImIYmTtLK8eK80sYyF2ugdZ0Mt9/6+/9RLGK9gI7HSCOS/+&#10;mOsKTIlg1YRqLp8poC5DUPXrb9aTbA3/4z/2sd2d3bffvTY/Rf7V92uINAJZ2Z+fz8F5uNEa5HPA&#10;mgrHl6vffeseMdj32nfvkfP2dDUlPcX8DBBa0rzs1YHqj2FFW66kYCFXLRWhc8dtn5vNrm916/vd&#10;REoRbplMsNoZbsZ2rgezbpQiYBiQmdDysRKECdmMuzQLb6ox+L1EZyGdhl3f9/YbqFbRxJK3e5HE&#10;7Pg0NVuBcgFhyChOx0PdT6ny0sws2s2vfu2bGFLlXPvOrav5bOr29TuwjcWj2NxC+mhldmHhE5/+&#10;1O0rH+xubbQ7bUwyMrwfA96BUq8BsIbUyGCk41HrJMvQcPEQaLSane2t/fcv3QVMXcirx8+fn52Z&#10;RqoKbMnQ/ZZmlpJodrOFBGJaRoN2X9GkK5muzk/PLsyjvFucncdb2Wg2b9zdxBegQGzIkfEjdExQ&#10;sVbIFfBy4Cal0jmSXeSySOSQA0cMq1j8L2b3rnSUSM5iLTxtQkyidINSU/yFJaKLq2UmLLAEzw8t&#10;qMKUnygd12QKmBYzCLPQsTiigIFJrwYRIjAap3KaTRYE5ONFTkf3kHQB7F1gqzgTUAL0rCM8VxQD&#10;5opJsJ4YbRpVI9Xokp5oTwaGWhOaL0KM/InwiyD6JFQg8vuOM2UUI52pQ07P8glJJ3CNpUqB5mni&#10;C4AymzITYOrJWe+KCCbgFvWxYYA77416u7X906ePLy0igXaJXjUc2zun282bCLJ98806doZSmQ5N&#10;8lC48x2Ms3HcZvLY+ij6CyQDfHLaLeOXI9916djS6upJfshg5GLXGlm5yud/dOlHf/Lzv/e7/3x9&#10;q3bvQQNfAdyNr/z8zyecGUeVugcgy8ALuo39Gdzl2fnpfo9E6KgT0ukCm0U1BbWm6Rg/FMl1Cwpz&#10;trAynVFOIpXHo4TAENg3yLGayM9BgcebddLirEXWTAkKZifC0owm8iC74D5hsjGmEB+bPPVoK4ab&#10;VzuXBavZhkMdGxamgIXjxHnqiScXlz+H0xsegJ5f9L3OsZMnKzNn0unZxtbe9179q0vX3nr5lTdw&#10;baVKIpcHadxqNOAGojGN+ukvfUJbbdhB/9jfm8az2NqCP0VyegaIbrHVxCxUHT+RcZIesU7So0ZT&#10;tZrW3LyLPPhCHq7OutO219fhq09aKJCGYFiGAj81Q2YBGFjVNsHwGrXrg/4Bqa8r1ST8mbFsn3q8&#10;dPrU9IkTi3/2F+/u7dvtgS5VM+Vq8sy5wumzp7c2h//0f/qzwWBqYze9uwObfVvUPdgJsvK6BTWa&#10;QdF8IRDEuLJ2aMNrh9puI7A0KnFOGrHjAdtcUmMckeREb980ksZlkX+RlpffdLwGVlZh6xGzPA6j&#10;ygT/DSDfKMpIBW2yGMb4UXaoDrogZXplbXKNpD+P0n+lwB+LlwOZHCTJGGPcB70B1Gbyq6Ri12dv&#10;AIszRahoIgmfcSHSMZQ7NuZSAQAbYLN20H2GfyAeGqRingJG4jiRTxyWspPU4UlrL2uSZBL+Wx14&#10;HoTRR36AJMWh+UP6Xq0MwBsmrYZdlQ40h4oz2Q85eEW2RDrm+O3HCbUxNWdEe6ViCENiwXYxEkk6&#10;GvNuTCflpcasjZAAJSMGXwsh10hVdbD0zOPmCZih8cT5ytKDiTVRzLlBH7aRjj1EkaTLWTNmiIrO&#10;RT4GRXLGP+PJ1x2LSblvoixp6Eb1GHVL9P3weyk8E5wC+NaCP9andBYS8MITg1MR9WRU0KRPeUgZ&#10;0vGnHCMMHz6oXNsyNkc0ofQcg4mKETEDYvy7bRXPHDagpPbjE2FHxUKCg7tpcy6CdLy8CmwdhACH&#10;b7RtIFInDBUcax1ZqpmX2jZGZsFIxg8sW1mX5WgdmcjLpMSV7DwG6hNkZSHm6eaV57TFFM1Kme/n&#10;caNOfEty7JScTlt0UYbURnOQsbkUrkJI2Yrz0WeRsMSPkimxz2MZZnqywCFIZFScBWUFUltjWWn6&#10;OiqkGKNgepHErom5iopFHksspye+A6FxoNFE6cA2KKTlBEMyXup+kBcZfFzkehDOgyKcPHwHCQQ0&#10;7u6cYcOcRWGSBwezzLZ8zuXskRBzRAkM4yGJ4xI0tHYYJUm2eyj4UJVyUhEb/4wI4A3ZdzxSEYMl&#10;zuoyO6/a32+CnwtXZFBex8RTQk814qq9t9+sg9ssRjK4PkJpwK+mv1BlwGQh1YLSt15rNvf54iFH&#10;Hss0wVYRwcb4UjDfBxayFrNo0Sqh8CkwC3d3v/47v/f758+cnJuufvJzn0OG6ttvv/v2O++dOnbs&#10;zMnjKDsOWo1dxPzBg8RJIPzIY7wMy8CukBYL+1Vtb+93f+8Pf+mX/iMkKy4sL//Ob/0OIpFqtRrN&#10;CEpFb4huAzfNh6YRnSpadExciOMGPJMSxgjnRIuOxuDe/T4ozZi/wEULv+76zdv1egNewRBMcy6t&#10;VyxXKB5PqbXNnTGl8ALiJYvx4ycsSQACyJwk5jkwEKAUiEMdskWWgxE+05g0cdf9sWCbIsOQkQz6&#10;PeBdAvCKMVuvK8FXeCI9yQEiJjvtvyOZMw/4L/ppJylLhdYDL9Qh+QlZ8vTZKMuRZF+BL2zW6wp0&#10;jAIZPWi/Q5YjeJlw5mIBeITi4gcIhQZZFasOHmMmiwtDIzgzY0DSpwlXggfuscRCkznnuGzGy6uZ&#10;CfOk7/SNIZZmSyJqafhd5MaVEJcRAS8eUE26UkDu6OTJTZsVWX2+jLW1bTwmzM8Qc4Ib0eN7Tjwg&#10;mi2RPAHlMkYTQC0wcqksT68em3388U/fuHL5+tXNXtsmruMAWjXN4ySac/rsJA0lGrRtSws5gLeN&#10;FlBuctICJswoKESzfTkfEGtE1DQkUoPM7MquQrsAHKEByYKSUq7khFvUbJBaHg0cxlf4IzCh1XkS&#10;QczMJPkT/N1615EkbXkw+HRuwZpwmk0S/whfu4+YkC7QrWS34yNNJJ8flwrZsxdWNtfrjf02SPli&#10;wgVcdXdv9/XXvvtjf//vJlnKgIMbm1gumey0els7TVgFsRMXRXvjOUDvUMpjiOFS3KMPlYNsW5oG&#10;whD5W16CqJK0P/Z76trtrbvrDTd5H8A75nHLyE7JQa2fni0SOJZOIuOU+CG42yCc4KvA4G1uZgbD&#10;snpzwNZJY0QcYckxi4Y2yJGWGTvccfCJaEYSfugbJfo7O7KYEhDUD4SyvCKFZcPXjOvFVoPNxoiN&#10;9JA5nwGOa9gHAamMvYPGISoxlpbZDolIITsrxhNkaga9oASvkRgwSHr0eSylmTzmCBQylsuIi3WD&#10;cFwV5F/YQb3qySbvOFzaBEd6gvqnMJk0LDh0GEoYFqDJhK8C/57/l7I37bHkStPD4pyIuPuWe9bG&#10;6iKbbJLd0+zpmVZ3ezbJljEwPLA/+IN/gRfYFvTBsOG/YeiDYIxgYOyR7bFhSLIsGANIs6mnezAr&#10;eyGbTbLI2qtyz7z7FnH8PO97TkTcrOKMlOqhyKrMm/dGnDjnfZ/3Wa6x+UqiNWkgmae6GR+s4Eqz&#10;DhdyFnxSitBxmTVmrXbOifDeKfdS/wzwkJ3pbkd9dL4Y23/t3a/fvH24tb3j1tvgrePIWC8vgbWC&#10;7NodpIwbT7Vo55BcB8jnR3PBcaJvffPu3dtvvfe1X282BviehhnpKGsxz02NywCxXxhA1Nvmu3/r&#10;l3/28acnx3+BrWwb8Ge/la9SPLYIzUbeGayxlESCEwqmx54PZdHnA0jPdRHo1iQAg1593xBIpl8w&#10;CxNBHvY9Pe7nMyvSy1V5Mf05LE+JU5KKXknJejC5Xk/a9YvhCPZIsf6yRbCNksfh1ql6qqvlJ6ps&#10;evroD1BgMyvCXeJtY62ltc/Rdv7Tf/Yvjo5OIeQBKIA9B9jU4faNZZS9GD7t9WrbndZX39gbj5E5&#10;sn726PTkDFxF1+tRA9pqR/0246gaSS7+Ku7qLF6AjwSoogsrBzc5wXmXI7X7/Cy/TGk50d+yGAgD&#10;WZ2NsOFDr5EjxRx7Gs6H7b1Gt5vsH8LNWYD6hjk6g3vlg5NzKnO29hqrtWPk74+zx/c/mM/cwV6b&#10;4pHctjuApmE7zwYWU8iGz7asNCRq3CRUUq2N8sLQxoRYEFH96amx9u2duqUHXUJBF6VropUA+rzi&#10;uC4rX5V85E3LSJ734BoduJIQawp+c2HvHFUCdgurdF+KZ8H2yLMs9KmMY1s4s4cYobzU/0rJmLkg&#10;NyajII+X8DyoIygDZYWUuv63Z3JU6xLPogrt+tXWUxuZZ65qE+UhgI3w2TAxquQ1qW2reynG6QuD&#10;Yd01gnQpUi24YSaYLJgK7heV/V/BvNTZuXF+d9sktlT54iaqsKA3vZZd1Y+n8NVyZT2u8+sw1Mbz&#10;jOEox/7YOJxQBFZWF4Qw73LqOjL1RdDWINdWU+91eD9643MXhCsFVBJ5LDFYT/wNvlr6WtanYfPK&#10;ZB4T55uLs1wp+hLBJyFyaxeFjlfT8WR6Sk6OdLykKmTq7wshBAznMG6AlZ/27Db3Q297TSztNkwV&#10;C9unqOonZl7pAB6vnSfLYnoXQ9QnXnMUKgR6tHS8UVQJ7os2vK7zEKNqGQG/QVwKSQu2cE7OlWts&#10;K8ZyRQy9t7Uz6lizIQQKWmsb0nxNIDRIN80d3HmLdV+LYA6kCKkXZYtcwoj1qy38AEnuq+VGiSnS&#10;8bKJTb1za/BZ8z6blLisCvqEQnJsqkU2m2vSrnapmSmqa5242oJYHwCrlTgDFQ5rrjQCFNgnD4BR&#10;7q55Vuf6EATDscJesyqiykvvuY3N0nlEwL+N0r0zlEmmSoB3zhRccaHtWAmxVP5d1QU/UDj4fSJB&#10;XwkFcSnzNNTlDQ49hJsqRs3a4pLPLF6/a52EaG2e+2mAKZzM8C8Ig1HtNFYralbAQHguxMnDjSVg&#10;BpWpGJcJRze2LKolawIlLzSvoyG+kCWIFNw6JwIVmUWZJaY6OQErGBCGignoBl6q1cJSvByNHqDX&#10;nE3e/vLr/9l//V/+i9/5nc8ePPzZp59uYQbU+QrKDoiHnz99gY4CKMpWtzdZ0RUH1wQzIUhZUWQg&#10;3/nBg0f/6dV/Amvfg5s3/vwv3n/2/Hm/19bAW3RBDEtFFmtqh1dzTPyUw8422HkzNlwo9nVX6OMg&#10;ZAXJBcDB+tnz4wl8fnKOlzMKNrNOr5uIIvPs4koWQoao0pS8WdAH1khPvRqOMSOH+ReuP64eeNq7&#10;u1tgxUANy5xVTLdq6YJOVBh7WtUIqTXymkxmrHLwaRe4urhZmfTY4oq8qAkRllpedt5atmPytOSV&#10;EMqLmmKYsD7x536AI8JvebjWEhrtY7WdywoCFH6S7lliqCs2bGDi0oJLvh1LbgnOADR4SSLcVwjb&#10;VowOwrlMUSkk3+uY24GrJqrzyMdLCa+FTtSpHPdFKF0i/Gr87VJsmT1ZOhOyDS7CkvQP9LDbg47Y&#10;9HL3h+QYBtygG+AS0UsYWCye0YXRygBvI8o1RHo9n0YYU60WrpH0Xrtx76tf/5XR5bKZ/gnCpMik&#10;WK4T2bLIcsmYPislMt1c9vfq6F0fPwMd0dBdrwlfZbz5iNL1FS5ITtt52UOgQuSDFecgueADTids&#10;9zh4adXVLghG6QLTUdeHHRR0ZfGzNTcOGldXy6vhcjRCaZN0W6nwR/iaidRlk/G8u99Gpz+erFFx&#10;XpxPwRVUK/vlHMvC7G8ffvST54+fnrP/EiAYzSvoEp8/+hxuNW12l0K0AcU9rWFwfnk57jL5jFAo&#10;ViDKW5A/2+AkR+otlogaIvLcIjy/4GsSmCWAAIssBh3hhmRrzHgbzXSynOKxGgxabXuzCWe5NnKz&#10;oG7FRcywhNCRIk0KNrx91+0/PqHF1QJGO1i66UpNMCQoS9WizDAiIppKGE8gF8eeDxxphxrKqcDi&#10;ESGxTN7kHLLSLWdFwE4hcMFDKqNfFyI+/Mi3OExDlewqjP2qXWtZ6QLkJ9BDDahzRaogaxgJCNbJ&#10;+SuDJEM5XhRjolvxk18/2rXe5NnDxAQNqT/V82LTsrSae0ctoNHfHVy+XnJi1YItKnS8sbdBNVUr&#10;LGkxRNWKkhuWvvyQa01Olk2b5lWQ89ORfLlI6OyGOK3a1cUp1v2bb72NYOdWuzu97GMrxumzWsFw&#10;EM+Go9AXmxKyq8ShA1IYdboYXc7xpOJ/X7576+2vfO2rX/v3L46OV/Mr+F6Btw/JeDYDeMXWFzBm&#10;CilBK/7F7/4yQJ8f/MlP4LDYh095C+ZJmFk4oihRA+NYGF+JD28LzDMcjsaO8PyRZgQPcMv4g/k6&#10;q2SLVkI9fD3t82EKd3p6VsvKA3Gtek0pz4HpFNmL+J9Y0HGXXvFYM2upUB2i1bT6nFPiwWpTRnQg&#10;rtaAjWLnBkhEH5N1NFo+x7kNhU0S/YxgHXsgGOOt2dbkQGYXf/b+Dyaj9eRqiemuhJO5drKVYGsZ&#10;fdbY7vSa9Tfubh2/GF0gmez06vzCnV/kW7s4hF2jmTVS1rDrBR5kfsTFEBwl9PHYAvLlLBpdRfMx&#10;DK7y0RV3cjhq1VvNGAZzjXh6vpyM8uEQlCaQaLlEYRO9s5fceq02GQMRwPwiOh9CazG5HOetdtLb&#10;jk+PluN5Nrycu/UEV3Wb6AdF3dg/EdILw2l2vDPGOkWFftHnSKpHBbE4mUaq1S3BBAJJUoGxdF2K&#10;/Mlwas8tfrEcaQHJ4ibM10QUkRjqoLKg16o8ksb7lIZRkq3K4bXKLmLEqghHwXfM8yIOpPTZyYlG&#10;L6t26s5b/WrmUJYHvZnsFzJ/qyy6TNtkPzAmabsDLkyNHiqAAjtp6/TqQrw0WmwRxPTUc799H1i8&#10;0oYpnTZWZRu4OYytCFR9WsmmiLfiZLdpGrwR/LQJreW5qzJclSTu+7yoDHspcoYEoiy6k6Iv1I43&#10;87by8tuWStHMQ/Bb7nkaefUju+s2f5stZMUifyOMVcEGFM0xBHKT+Wr7st3szkDvuJrOGUZSj1Av&#10;sjbMWd8YVb1Kr5yL+21UATCM1xbKwKyKknlJrMStar+Trzcn00XrbjcyZAmkBWGhdyXkv67C6WX9&#10;A6LLLdYbW5HHSACMAZyExxsZY4k+aNidcSTnue7wMlOVEy33qPJ1NzRX0fdW43dfVooHV2RRS/LD&#10;5OwAGWvZYHphHGnCB3mGmS1MKQtOgHspftmRGZL62IeoOOBCzIaUm9ZXzxWX58B+j1zVDgt5mNcD&#10;qc0mz98UaQhlQ6h03lh/K45mjfQUVxHeTvynpqHo9wFXEE91OBqQz4rJA7Yk4JgYIMHhFpZIqIzY&#10;FLP2jfV3pPoKWvtqteG3BE9OoaYQuRkSlq72PzJ5yzl30reoRGexP4k2m1I1LciNdu/UmWaU9JSF&#10;BZ81VVwE2n8AaoIBaMEWCZFVWqu5zezxApLKnLv2Z6gLvRgtjTWEJvYUOZuIqK+uZra+5RYBDFMW&#10;0IDFjGq1iOZTAxIHC0eU4RjHYYTS77bh7SxCM/Akx9vInq/XBm2KeACzK0XckevVILrFdsXocb5i&#10;BAMCHhIjSCKGN/iNaDOn0+F0Nv7LH96nJxHu4mD77BLtxgJz3V5vcHjztmSINLZ3D//kj7//9PEj&#10;cHShF8NkCZ2RVmBswj2VQQV0+kyR7dyK0QhZSfEhia3VbmEMCmYTOKJQGf7R7/5/v/WP/y9E+37l&#10;jRu/98d//Lu//0dv3bv3xr0v/drf/hWO0bKo3dvev/ul8Wz22//4t9GVoR/eGvR16f6P/+AffvXt&#10;t/6L/+o//9o7b/a6rYePn2AY3Wk333n9Dnx7oM59/6efsYuL4u986xfx/RfDEZKNsIQ+/Og+CcPL&#10;xfHRKV5IYnpJVhxejY+fPz/c39/e3pmtx7ho2/s72ztb5+eDk/MX5N+22lQlRO74+QtcHCuSVHEF&#10;W/UG3SfPjx4/e37/4aOD/Z133349lUgVUHrhsx3zstYFfchF/MpSn+NfycJcUB2FcMg5eOV1Dn4p&#10;vcZYHIsObTeuQxuvQK44rnOdmjLtmZyB4bBnqttU4TLZWtDm1AhWonWXietkDK0Q3YLRLGGp0KRa&#10;jKz8KS74S41pMSQhGyFL72xvYXCHF8cRj6sqYUtrSEKw5LCTqVk6OcQUVjANO54jlxI+UitxlcNI&#10;BGTvRYwmrF6DpItBoURkMtgjca1CqSv9+E6tNZnNQTtuNTtbvcHd1+4uEZ20AgP58IMf/uTxk6fT&#10;yaw/ABsdY4cutpHRdIFyPaeCZaV+6wl9vDlBx+D78nL4yf3P/8lv/ebPPvn8z9//GLQeLPXDPdwo&#10;CnrRmH35Dbyh9NvfuQPrr9PLK8hbwBvA83LvbgfbxY8/ADKCHclg6KHn5ng844aHK8P0kvxyPB8M&#10;UJ1boB7o7mt1OHJnoxFciMeoWRe5G15c3bqNXBPY2q4x6UTf+8a9neOTSbs1jfYTJYmM4BcO0vsS&#10;lSQWj733Wg8Bv0+fjYcjdg6AZ588OcEcBLem3exfXI7+5//jn757794vfetrUMz+6IOPP77/4Mb2&#10;wKznn37y0fnz5/DQheR4thjjxb/29fc+/eQBFg/iTdmm9tsIMgJ7oQXCdAq3s8ns2RJcc8HiJUIZ&#10;rleAe0BAbNCHVmp/WF4j6gqLqYZkFiybhw/fRyHbaNZu7tcxZu/2GncOboK5fvPGLvyicbbCBzvi&#10;BCX/pe9+8/MHjz/57AGe7XoTSmgYXHEBYzNrNKBtSeFPBo0CDKmNB4FpKFZ2nJUsSqk0lMnDb6yl&#10;PptOc32NuD3bDTGdqZALN75KSFog11h9saNrJrKlqSyDr+XA8I5Fxh8QUh1nGqnn6/agrXJ5SLlw&#10;WbQJXkdeHOQD4PGA11JNofOlsjyDthi8eCmSot6Vca8mGvikkzwLyScFxyKwqoNIUblErrTMqjrS&#10;UJzl62dp+lY0PcoUPlNSnKhwJeUALDj4Eq5mkUGdD5LO0I+uswOc5pCVnpvn2Gbe/dru0+fYb9cT&#10;tFUTutzt7XZnM2w460ZXtEIm/5M//8lf/tXz//23fgQOJ94Bsr3HE2b/QNKuhzBifiUybLWzi6nB&#10;CrKP07PF46cv/ru//z8sZsgUANWc4AxJ14q25ei30eSunBn6UcGqrtPBIilSJXyunLpWADrB4DaS&#10;BTcTNHzjQ60v14tQ63WMlId5Uy6zASvA4lrdMZZiD5nTgh6mzbS2QiQT8ShwuTuPZHCOG9hmdmOK&#10;mc2MErUswzOKFMLvvPf1FydnR2cXFxejO6/d/ca7v4BCBwOaVq/25r2DVtv8g9/8nadP5+cX863D&#10;1q077Tfeap2e5I2m3dlrHL/g7oGJ0HyGMheNwwwqjJ0dWye9OG4n6fufQTqBrt298UZ9ey/Z+1J0&#10;Mlwh5Xg8RYWcHBwkdHcC0tC0b76Tjib5v/q9q5WcBV+62z85msOT7O23EGyOsDR7ScZ17ytffusK&#10;ePFyNpo9P79cXgyn/853tzQanWXM7//evy59j6MNv7VStu8fkjw0JkamcWatKL31lptLUdGo8a/3&#10;Us09xd96Vmzp41pNAas4PplrbunRS/hSOcm41laZjR/PstxUslJdGINVUZUQflN2qb7i1I4lTFgB&#10;nr557zbcBa03pyq2HRlZxNa8yqHZbbxbd73VD9Y0Zdpp8MgN858NxrIpApkKimNhZcyhYjUhpmJ+&#10;4KrBpRW1ZGkxZCqeuVI3BzjTc4C1jHab94TmIjLc9/WN/LkydSsRTV/45Uqjrg32dsG8NEajMGS3&#10;0yqf75knPLlx6IQXIobMxAjRFm7FmjflKjxqK6GOeHZ9fk1UvQwmqswlBbRxL2fSKgIaVfyNNQ1V&#10;xBLimmR9I6chqOJf53IX+NUuZAx55AY4HEhgOZISthpddqByfXE9V+sQIV8Q832Pbb7A/tu4SvTQ&#10;tcG0u57XWyTmmsqjXPAMNIjSbmZdXXMUrzy1m8rxgrIfUoDDi5ane8CnXKAuBPPHuBpKFFrcTQc0&#10;5d9GlVmsF+1XMOcoDGuD17uVIHd5V2vNxBE4IVeZvXbl1q8nHZgIURnIhVQscfjQtohC8ke+qW6S&#10;PrjLByRxTcoorMq4zrPN/OEiyUrt0J0WRRmZls63l2ozHhQazlRPxAqyFfzq/DPjKrfnCx47t2Eg&#10;F6wBveGjKtak7U/EQSj3m5J0KuLXouQOzldFepQKm7xWO8D0FcNYcA0Bn9C6V16bfjZOYppkhkOq&#10;HQm8kWrGxHR0qWa8AjyrutYw8VKikBReQOtCrS8GXJl6emEkC4taTrUSUeChEY7F9Pjo6Oj45ISu&#10;QkF1YRTI4wUsEkTIHcwDyqYsN+NH3JkeG5igHu7vwpX3wf3PpS3ZuffaHfi/jobQL9OY+vz0FCNT&#10;ymPT2nh0gWxfpjnT0dFiPI2BA1TK+GjI7z1/8eL24QHAgJ/+9GcdKH7FSASuv3jbZ5dX2EbAlLh1&#10;6xYJRPMlRIZQzYCXjUHVKtedj1ccl1jFt1fAZi4uYH47GY4yXg4MrOCjVwO9rk6HpNqtOn02292+&#10;zm5QxatpFF4J1fyNg31cczCrMRbPxeZIPFHozTaTrGNZ/hk8imV6y0EBBFoaYtxjOB/vNaqlIlMc&#10;LWWzybsnSuFchzzK5BLmi+cA56HMjSR9bTgcK0qKBg9Ax1LY2OrTgZEywaY0KaK/1aqKA3vxdiIJ&#10;OtFAwJpiMbpUQXE0sn3hPxYy4izoSxpAS+claemZcgTFPEF6jjSxkFJxqxSxK5ZRjQyvjFY39LWW&#10;FQRjNKAJWGyYNIs5fHx2fvbsxQv6bMIRh+pmWJQtVZas8xEn2z16qVoLd8aMMUqdTR8fn/7gRx+e&#10;nl2uaMacLHNzNct3EK213RjNxlz8jfToEpdncTkkKQi/HxQ+3nrQ+5eZPBzCzLeeIMfGhsi1FRcC&#10;YhNr0vJkYAx2H2q+mRCZxbIEhIwR5sNLELyRRhJj7v7oyejyEkSARashkwxoiPiLkNAGvjHnxXhs&#10;Z8sciASIRxnNDjAGz8QcKx0Op8hbRgnw+g1ct9rhYfdnnz6iZjvF53JAH46Pj6Gc7g16w9FYOEE1&#10;PFG3EKD17CmPb6F8gCAC1AmT4HkihvB6iuSbQrNC1CFLjAbjwpfCo4EJEp7+ejNd0t5gySSp7Oys&#10;OT69GL7xOpXqW9v7NK/CaLeeduEH0O/judPrI4CmxU9j5cMzFvgFp7xwjBWbD3GkN1GZxFnJGgiu&#10;Tsp4dgUhygcxFD9SnsN+9FmdSlSmda6QEQaeVICSK+MBP0YRJ4vceRuayIOtUbTB7lJWaxgJlbYe&#10;0eaEcClDKYVlJfEoI44Z20JNWFUURhVNTTlbCjxF4yl5RaEYFabP1QMr3wgP2ag9i4+AAYAv0X2R&#10;so50DG+EiO7k/HZqcGHFs2OuEctoKS3Zd6iurhI3TE3c6mGvRngBo7RpeUhDAfFUZzQttE/xeAxl&#10;CoFdwJRx1IXwdislUAgiDuy8cUGSGDJvoEnAMW/JwCTv9THJX3c6h2eXp9gh9/cOYAQOigwJyFmN&#10;sV9mJXrKRMgv8MoaC2kG8Gpdl3IwNDGvmk1ooWhDBKwtyx+3Mcry143AlJ9ReiEvnyK5OtZzbWUo&#10;kwmXluW5T34ACMj4a4yLxDkeyFprX0ztcRS2NTLJJktlc8DxBE/G1tagM3jaGzxHetn+3o0337qT&#10;reDQNzscN+/c2sHe85OPga/hhFp99b3BwVZrt9v55PQ8W4JIiFmQsHdtNBioZ5nB+ddK6616hBzd&#10;6WKdMkiOvlb1LRu3zfGFGc+gVkEwL+5FVE8xUk7UxmV46a6GnEwp0ISxM7bswXa707VIlnr0YnH3&#10;9t1ur9bqn18hCwnTskUO3T0YXyCVL+Y+xTr5/T/84wKA8iZRAXsxPvXDp/SQK1N0itJlZeHJ1ETb&#10;KQTINkyz5B5lAnJGTK18mTVazfY0XzAVvK71LHf8EC700h5SPJ+FILVqrB6Vlro8L4NPgCucff1H&#10;0gkVDSRhCD5obfU7e1sDq77qLmRX0hbTqiloIZ6sOMiWQ17jwv+5vKKvUwzAbZb6wmRwL4X0mpIZ&#10;7H80y68NdYvoIVPlrpiSF+uqo6FKUJN1wRPfRFUL6IIs66JAQvZyZSL99GLK/UYWNqmK8vclSvBm&#10;V2auE643Al/VZCdzGqesgJjlpE7EYMnl5EoIpahvO0YZOp6uaMvuPIyMmeu48kyPgqJT3AXthCUR&#10;1L1qKB16zrKJztVbMct9WS40nFxtT71MXV4rQEMlRX+9wsQE6ghkpeZYTTs7ZFzoqsNPrFXd63N6&#10;3IZfcZlMfX2rdBse/6/KbS4C5AWZCo2b24jXVZ82TkXkJ0q/RbfhER6eayH+u0q0cNDi+ourIgIP&#10;hFch7UpEnz/oYnVUchW6tguL2ZVwqBHmuN/H5afX7FV8cyltp993XNHaq6miBBhKOb+mhwSd641w&#10;SfiCNY5+60DXJfiT3ybed/AwTBXOSmsq6GIUgpImQlqgqdqJU0BFYRewFa2tdWAmocCBTlF4RgcL&#10;zkgYROXo3Kia16NwOot0lbg1JXO4qGJzoEjQBlXClLiRe3VSWrBFUbfRWO+T0elEIipNZTTL5MAl&#10;3lnXY3sutLwkb4GVWK91tgYgmmJuGQt1b8p2lFMSfAfUNyhC2Azq4CZLvX+1lLyoNmsyG2GrwZIf&#10;AyhYVmIUDPuKmW4ltVpjwbhQCgCAS+TseEHTWsm9SWFchHkWRpSYtz958vTZs+ciXFXQVZa1v19O&#10;UwaMjPIVSPBGfOusFGGwHODE8fV7d28d7n3/j77XrCW3b+y/99V3Hz5Adu+RmOguUc0PxyMnEFHt&#10;8gwrJ6FakdUo/JPYB3baT58fgWV9+uzpW2/cw69Ap7oz6JNG4iBPhUC1dYXLJd3s2++8vbe/Dy+e&#10;Tqd7dnL24tHzs9HVEAajLL65ZLDHLSWx6fz0/OL0tNnunOZH+KUIkoQLW63W3EU8b0xg/uBgn4E/&#10;zdYIPVOWAe1GT8amCBPLrR349JBXgvdcr01WE0NrE6RcUIsLSy2aPkEFpWxm2TDRTvTanbpQkVNK&#10;qeXxuLjyUYN48ykTTYF05KJpJ+kXxVM9UdY/E7OMNycL242V7npGHbYgHfiVuGKjyTSlsVAKTQdl&#10;xsDqvU2eEUQKTG0gAguuFtpDxmL9LWuQk2puCHiPqF5R2OJFImQ/LZalip2PFLF4HYPxX3jsx3Xu&#10;uZQo2RofuxXNkHXWzY1lxY7Xyt4JixrYgfVgghVBfCaoyfOj4ydPn+Id0LgrcwjEyZVRgt+uxphq&#10;PoOr1iafejhbn46uoDg7vjpFL7uATQ4lp9HpaPne9sGN17ZPP/kJMjnwp8/OryYTpFgjlAtFuR00&#10;4uWcwZLoqxG3xWVGCbxhugl/T6Rkc8UUkOuLhwROXtyE1tnZGLAIdNG4K+wuF9MI3i7IF9mKGKO9&#10;TPIHD6/GWAdT2Ns2RDeCSEyHsCdI6ds9tIZ44Mx4kV2OobVhBYcAUgRdksBZixEKzVH5cv3eW1j8&#10;tbtfutf4iw8y2t2lQG2A5rw4Oh5sD27evXUJnQJ65Vrt9r27yCT9BLZg8DpfzDlyx31ZwO4UY1oy&#10;ZERvFuXV8kuRzcyECQWrDlDK1XIY+v1GCy8J1uUsm6B3RurRKJE43Zj+Uumb73zj+OgI/TB8rnr9&#10;2f7urN5oGRHepwRKoCJuAUTCWv/s84d+H82d5FLHSWyqotpKup4t/ptnUO7MS/Di5ryBege7EVf7&#10;qkancMO5xvLd2LhVfOuRWYaEceCQiw1SAIPNZojGBr650XBOkHBqmcmkwJSmW8dBZuh7e6l0S33T&#10;NY5eOK4L1NJ7Q4ds4iSJiwPPeamTNZUcF9/dVd4WMssCFqulf67hp0kIfZJxb6yTeDL2V4uWYb7W&#10;egXxLk0VVu44oXB+0dvuwGoWIggQYqEUxUGAxc90GFgiUZDvsM5xdAAoPNy/ma+bR7Nsrz/Aq5BY&#10;hyLNwZCvvVhBCYyUsj1cY+zHSV10Ubb+4MmHi+Xkzp3b2G2xRcE5zeVd59DSLWVx1qS5XWN39Eab&#10;WUOTlmJzjbBuinsd+/yaWGtJK3QzFX0G507vomN90GLsAz9o50UAmPpb2YuZO10jk21NizrGdPPv&#10;ucFO9BfhPVuxUhdcEvtWh9yabIkAbVzzVTZvtBkWaIgI9KCRx69/9NkPnz3+uNvr7+7svPale7CK&#10;Y+JQNO90W8cvjv/v/2d9ebE8ejJ6887B9k77cKv/4x8d0dc6ykDTSOjTbnd2XaeLuwAv/2Y92gFi&#10;MYyu5sMrEOyShulsJ+2DxNbN80eRlE5m9xay1hAXxzgoqJhhuff8OL+8AIYO1JhmDIDwwKjubaMh&#10;X18eLe9/dPbrv/YbW/vZ2P3Bs6sGHDNG87zfQZWC9OZ4uQA6yeFDIuqOSC1UPNSka5Y7ZSYtXyzc&#10;JF5nYXJC2yJno6QaSGYX49FZUMJeqEbd0e7OFnsTCMAZ+M7JnJw7eSWJx0+yro2TKHZ2paKvCJ2x&#10;JcYWomReGWUSBA9EImk6dQ1SMpU0WG1l8sjlG/ZR1e4iGPbg1qMAwi4o+iPuznCyx45J+0lvWkt0&#10;oOBVh6a5OkTzRkrRS02sMdd6dqNhHlF17hnmYNUZjtiEbWyypvT/cRVxryn1uZ6UaUJKi7cNsGqv&#10;7Z0alBlaDZrxNHMdbAsQIPkqXAfrkLQSXXOhMl8wJow2R5QBzg+xzc7PvnKvx/fzJRYuq1wcB+iA&#10;8OQRlDkg90frVUn4cBtwZF6FIbPMFWitNiRY1XngzOs7XIlVwIaN1ktfmQSfgUqntW/kPSGsklpt&#10;BQCW114bYTXnPg2UHw8LHM8/DGhg1ApMGUc+LoA2Hd4TTieYVrHtYt7pzGYCVJWlyqvi/pr0qfDm&#10;XTBH4H5qm1Sr6B3308SYITeRUmpD07mR0aepJ6LMtO4ltLoimyw5E4Hbayv8hQ04xNhSyblBaqgG&#10;KYlUvvDS9rPQ3MNV8dykkvCZ0M1CiCvimZ5o0goPAfro1EUPqgE82M01XqjbbUqwYiy+M5KEKm4u&#10;k/mYkzalCbGIkvkRG79E37+4r8v8xGVe9iXKr7RR97C8zwGPpuAKKpWL26kyhINQubQACb2qdR6l&#10;cv7j6ZZbuaI6uixk1D7BuhJuba5pua9HPcl3qRO1jHKls1ZqrxETUul5CY3Lr7bCWaXjjziN4z1x&#10;2OUiRICI9i3tnZ7zQGX+RKrjAuAFUH8gaGUtMntUPt0ODVZzdlJg7K78goRIv93ip88g6lkveJli&#10;sRkDnJShz8H0cu/mLbaFP/feBcMnZvj5h0egak4wQIKyFh0X3iyIu2gFoQGeTCdJ7EMcqSIKG6ot&#10;WNuBI08/RQx7cbfdCsmxK8kTzhuEcGNZ5+eXl3/4gz+9c3P/YHfnG+994xs/9x6uxdHTJ+9/8NH/&#10;+c/+OQa2rWZrf7X4wV/+5dVwxDBZQZCDD7yZzOdPj4//33/5B//xf/Qf7t688aXXX3/zy6/D/Wg2&#10;uRqj4h9dniMfUGrAf/297926cfjeL/w8Bn2jq7FtpvNzSCsnIqi2YtnCyTRiMk5OT9HUcypKO3Ia&#10;ouztb5votb/4s2dsP00KEi7SJ5cLRE2icIxn06ESTdaseMR6LUkQF/ns6MXB/i4K5k/vf67VKtF9&#10;w6Aa+NXqggTvd8HxyGrJyU8CzdqPPvjZ8cnpeLq4dbgPFAAXXx5p12DKjmFOMvUREU1ST84RVIMV&#10;CLklBJe9fpcz+FqN5GXIKWfzZqeJWhOHB27ZcDRB7KpSKA4O9si2z9ZYKtQML9imLnOGBovNwVzx&#10;LuYzzxe4jUmq2TA8rRZsomDWfQbzJFBe79y+Rb9TWjMRSVou5kRgYgnFSRngRB/yNSuZhIFkRvic&#10;tEO7mIwurvCuRuwSuVrz1+DWfXCAq4RZLx4U/PXz5yePnjxvttp8J8BjUDhCLd2EySoPCLR8lt5Y&#10;6B6pGEOjGJFrjYFUNk9aMuxajCeQRcQw6n92CiuqMUrps+Hs+AIEYFx56NZo2IZMo8P91sUFE8Fh&#10;gCxyRsxDwPKljnelQJfEq+F3QdeMopBMx3qMQS5+3Wx2juu/vZUs54gOwwO7ardtr1f/+ld3cHTi&#10;fw+fXnU7jb2d9lrg4LRmbt5o48X3diAVZ0P+yceX0hQhRhNs6vV4Sm9rWAcJa9tBmHd+Or6crKCk&#10;G07RbGPgD7etNQihF+fDH//0p3iEv/7Nb2HLFGHtXKzOln/yox83mzCIruVIYcEvHSeYcaObjkVe&#10;jhtEybYAbXjCZEPGuDoXx9p4sXDB9ERsdpa0IMTF2WqBqBzZvu33WrKeY3A98IT80i/9cg/KHdPD&#10;dt9f9nGv00RSA6MYb4eaUTkE8TDtbA16wmquJzU96rLYhqrEk5WiIrEngJcyIIsrY7fALTJlxCHT&#10;uRJbmrhulKqls0Ks0tYioiQg05utZWE3mEuegJW6OpAxdTjlB7NOeUc2rsZ7VswLpV4NgUrE/fBQ&#10;xSHQSL9JMyyE2eOnKkWNKMMDa0s76DiEidqQ+GgFrdPmrMJPLE52rWCtz2sMvbGpudSj9772zRkx&#10;IQwPza4ntz/CKLUBvJSLtm5gR09gFHGudglFf1q/ePbkgxcvPvzD9+FLD5HrCpV62kqXawvRLwDd&#10;0SyjG5aNDm/1AWu3a/G3v/vrg8GNbJHmCyty+lzxOLjfEzBELn2zQeu3pDGdXeCv6u3Bz43eyPNJ&#10;f3vH65jXmE1v1cxOJjRsvASaJ2yr2IaFW8aEPMmtsi52FRtL4q+ZeNFL10piu5icUuQk6n5V7CXG&#10;66u9YZ+i+vCL9B5JfhlgiF2nLpGmCti7l61uq06L/kSVp7bWAFCF3QnUDpmfo2tbycwPTeAuHQvW&#10;M7CU8ToglPS2ujg1Pvnpx/PZY3zrW++82W51D2++/t1f/VXLULHZ8aOFdIHZ6dH5dLz4pb/1jXuv&#10;wXdy8vY7X9nbHxy+tnv/4QPs2bldYl+sNUx/i/Pt+TSejtpmtYhWT//lvzrhjUvNYL8OMsvOzeb5&#10;aL08h3VPjoC0ThszbNp7jy7N+AI/AZlDfvYC24N740t1iVgzjx9OICxLkJeMbxvHR0frP/+zD3dv&#10;xDuvoSqAaZbZ3oZQCT7/+fHJWFa7FIfSZYQaSp7tWMF+PIFrFuuJ9zONNW4Y9DJUJ9Y73OoMTXKj&#10;aB+OxxuoG3hWHVqK1OtAswEdAefMKYdzRY9rC+/WTaKrB6tcEelr45e0D7aI87puylSJ+jSRRJZv&#10;4FG2fOADs1L7osDBLngb2ge48I1YcZ1Ww4rPkN/pClfXQL4PvsfGXG+VzCtiSaWlMZuxwFXHgio5&#10;1YSmMGTmeC6r3QQXTXWafS1JtciMNZW03QJtEk+AwqXblLlFga4SVTWENnJljFAlAvkl9m30Svuk&#10;8j9deTeqKKKpsJKtj7NzBbXISi+IGhenPuoeOLmxKvJxiF5F7KJqx+vU27YQqFqhKqBQa8jRmoXG&#10;xLtRVzped00KG3n9C3PEREW2UAor3UflKxZ1XLh/mKzAKy+NfO4XlzoGgSgsZFtXjVstJOOSVSoZ&#10;68Z5sNl4dGJDCr5Bj90Uh5ro1bP1l/9AnSMUiQrpVfJooiAQzNi6SvBtJY2gOPgja6+T4iPPPS8T&#10;sAt1uqfomJfdL6Lq+nKvZlOX6dvFzNcUJOcNGw3jzeSlUQiDcacumDK3ND7qQHyd1W9ZWWFaPcgL&#10;JMwRyqgHJ4pBPlTmlxCHgZkuNsU+/MxbTecU/1Mlcxju65vHWSNBD7mkybowxRC2ZbDCFP1TxVHd&#10;svN1mg0TmdLO0m2yY6rPcfHsm5LG8jL5pSD22/IHq9e6tD5guRBeXbjJMGRdio6DyIjf56wpw7pl&#10;F3UVpxJ2ZQLuYz/lj6+Wkg1bpMLmXgwvhudqgQi7crkSkF1N0H0BbYb/E54rjDdhSYWOCQGJEnHs&#10;oCoVp18M4Wk8O7q6onh4BXkkx87kNpfiZfUr5ERfxw8KEciewaMEaVWyOsgSrsGhZG8XcFTkCrdT&#10;MKnGbXGFxjQbbwBgOaNZEY7Erw7pTjTpNcLBTvWjyd+00edjdIuC7u6dOzdvHKKuno0bgiTkNw5B&#10;IwQQX99GymGnBwMpTB7qaePw4BCrEr8L8ygl8GLl04lqsTq8cQMCRZGI8wvtKIBudN6TyXTN4Xnu&#10;rmgVhiugBxMEw8anGjh1kcUbXYrgmKk4S6REXGH8VROeg27+ieSaMDuXLbwUf2JfDNauTIFq/V6K&#10;H8HhLvYcvKpZzIE9vpQpgIvNiGaShy2DkTRPUHMdtK8WMzPJU/GLBwQB9frmM6h5kdaPNULcfSSy&#10;hMxnSks4TK7okfj9aNQ5MEyG0GDW00StSTOu5Zzycg30W0nMUWFEp0ZxcrhEVeUIqlMt54O3icX0&#10;HcJAfL9mw5yfnXEeDm1wrSF15lo/n/rkOW4DRlgGFFXEVK1kmGhg7a9oqIu+ImdTKsfpag7rb0Ke&#10;4J2Ak4xqDogcgAYEs9OdOLcXZyCZZ6JwV6MRr/bHq7c7jB0i+LGMFBwT28QIsSgs09dUWGhbImN8&#10;PENRr9sc9DnJQ+IEfhfpA/R+s8OlYzharNuCw3yUJq1rMRqQi7UkcSXj+0/oAIhygds/epAELsPZ&#10;Yr3IlVBjTe4lWeb8/OLs/GIB/iTiRIRDizXT7bSYQ0kzv5V6pcnTj9+UMTtEbmssQegyuybSgdWU&#10;yCgL/1xbScyxkbKHFcWmLy6PMrQkRk40vgY+L1YsemYearU6oDAYnneYReSpbkxjdkZ/uMaQMJgC&#10;9LYGgwZV/FKMaJZh5P/hSwc5YwpFrmgkYluEX4bAZ4/wenZYJO2c/+lqiVZoXfX7E20+KkNeTdyt&#10;pkmS6UTK/UrDPvEo+aQ+NT7ReagsSnnoyqKwzCEMm1piy3GrSPgyDTsgmu/VOHmZFVyxPdWrUPbG&#10;XjoWFaOUyDtURQW9y4d7R3nRdxfxRvq3IZHYJETSWePplSeaDG6ViE+MN1akXAYm/erkBAE89N74&#10;00YbxhBofVdI0F7MhiDTRdmfApSB0jfR+wJkC3B3zQIUIQROYzNObwD9YAMEomea7eXYSZR0Mckf&#10;YeQPuQOTtRnbgqa3j7cHO6t+dx9mBnXaKArsh4MI3jL8qRqdxVwmJ50QjIi35jaVSGHSFI2OyOT4&#10;tsIlgKsVm+JYkBH06InEjrA9ljEH7nMQ8paGRYJ0pzb0SIpyOD9ZgDdHop4CTGwD0rSmq9F0gqTf&#10;uly0ut/raitvGelaCXK9IjgKTJ1aV+UwCBw9efL47OwS5JrHz57At365nr/51t3p9PLFi8eYvsKw&#10;P04XwMKm82W9n+8Alt2pu2R+MT4bfnIJwQi2FXBFSMBCYevWx0cOWB72gPlkvZqusT2022m7i6eP&#10;gv9YiNfRSpzZRLgAgVnMaBYeXlYGGL0e06s6g4RD/CUyzKQXZGVlkrrtb3fyGB7Q2Eno64UEI+xM&#10;S+E1JpKOIXYQ6HgTn3kh1YlIufg0AQ2tobHIJW9dm17BX+GOSJqAxEr4qc6C2644BkLyWqshpOFg&#10;b5eConZzZ2sL9vHYSrh/uWBzJETzoqfZsNzOiqCSKAxzC9M7672Y1Tg+PDFFg2JssfX4mm0zPSw4&#10;l6pzleegels+W3AxXYUFIqmVVqxxRsMRHi1EwtM5CZSklRF0ygaitVVDL7Wo9WO6csQacK7KdNps&#10;SCHLflWb4Q0OsKlORIvuq6qldFEl3cVWFJAyw3Rl7kvoeEuKbOSuyTLNK0W3Ab3Ul5cRZiSUmiiv&#10;ZB+5TQfplzN+XMWLeqPHKXOkfPtZRHRiVxCxsBUfP/mnZRw5TjW4d1xezrIQdKRnmdtgy1eb7MxU&#10;mPJrmgzJaDZ4bdnrH72yFqrxwiZmEhoiMegEKDNpdQxgglLY+b0DPjsjZSJFXhfNhGH8aZ1hCNAU&#10;gZKdyd3D5gUDmJrzvb03F6fJVPyFyI6JCj36ZoyRebVzWGLVlonJyTWm9dRVGxYH5+1Usriiihlw&#10;AXqYzYZJMgajzcTljYXkJUAhdbDQohQD+VAomHxzpl7t60zFq04OidwUeillX0defKGFiTjBynkV&#10;exetyGpPRUwcpReIgji26hzz0NkFVmHkcoLAmdRlkyOQq5e9bzqYLqA5gFswKkZs+tQHioAqVtkG&#10;61prg9WHtw8pLkyF24ar6kMRtGaPXJGMEqDsTCO+5ZM5D4zrtRWxuPTceZljWIxyTQXnKi3s3IYN&#10;XuHDFthioULLTcCQ5UDVObO05rJRYz8Xmk6ibfyS/SQPcsCryPIQCjSmOiBI1tuNmn4chrQpl1hU&#10;DxO6oUhWSxSrlxUSL2N5BZeLX+CC3VcmfZG6fz159BhpuhjVIoFmp9+f3XkNnS3mPD/68GOIS1ET&#10;vPvOGwoxsJlsoSdMMOvFzUFiEChb0+n0xuEePTRrtWw5LTpeoSixG7KeaS/ANm43Jn7gpGXqR8E7&#10;h1eFcHe334fx81a/B5AELdOHn9zf29kBcanR624f7t1+7fZXYCiE460z6O4d4GOi38YzhSUEm2ih&#10;CZNdBvuUrf4A+aF4F//e3/k1kDzROIFjCjNbDKO/tdXDS9567c4ImaqYy05m9bjb2dr6zre3hmMM&#10;KicpmWkg2TWgRJRGLmXMJIBrHM2sSjnVRBnXaLdOzs9buErdJh2bMHLvdqVAjI4ZicRuAB/KZ2ll&#10;PgXj+PQM88fjk7ODgx20QJxPKs8wEOdwy9Qo1Ip8A9/ch864097d3a7xAIR/7wy1DAja6K4Qnztn&#10;VrMN5oXsTzVoI0QPRkt50PCHmJTy887XdcTeCGn5xYsT5P3u7WxFWv1aOXVlExJFfSyGIJhIcCqL&#10;JxkIP1yO8EHwe5V9xucZ75MGq6lEYa0Hgz7MeafjOa41Pjkm5Mi8Wgq/WjX/S9JooeTEs7kKBxEX&#10;Kt49biTwBumHsKXAn6yPvFaMSevtNnaBRw8fIiQp40w7F6L3utHklecYec1mHttsKxFvXpcikwPl&#10;VxvKVYvEZNQTM7CX0XlOp5jcrq/OV6e14WxUg/spCkcQMHd3EcgEGvMC3k6zRX55NoHmGnsK+Hiq&#10;jQA3EeNcsoQGNdgvXV4tR/A+hVus9UXD+elS1Xr4TvTXqHEQ14G/AVJ062ZvZ5uPKhCS8QQNYa2B&#10;PN5Wcnk1Y0hGavGC9ImN7WiM2wX+BcA/kjlhGIlbh6l6vd2kDRy4ncgaSVx9Uccfz5YjLJZI5mb6&#10;+GOvffb0BeKqR/N13Ghhu53PR71BHxFR+zt9xP5i+NPvNp3YqnFEvkYMEp0A5co3VzLaxQpxFAr4&#10;egMfGQVmLnJxussxlRoazpih1giHiYXlyVSyFFZq4Mnj8m5v7fX6ND764Ecw1+1io0ITLr5o61xH&#10;nKDl4067HLDa3t7u4cF+GtzpkypBrkgWYAeYaIadUEmivIivCzYhsRfXlCMUr7excWVIvAFlh3he&#10;e92bJtgmF8kaWJHAkqbTSZz4lAElGBJvEhhMi7G194ZSflAWsu98b6kiUbdcFW4G4p5QUyBp72Df&#10;u3DJYRK76Lq3ktcdlxWqtB1lfSc7jHLfdDcxarglMgSvS/KXOQj/CjIjZnrSB6aZ7xbwkLJXIcNX&#10;6JQgxKNzjRu11bwmVx3XAdLTPGGiB+hXeCprOwdfa/dfa/7hnwOpmY2X3HRJJ8BxZWGV1Ks3RxeL&#10;6WgF80TsD1eXsLGauGxh8xbORnwrsKTFjCHDiG2WDTGZDS/wLMNOv985xCKEiWCtAcmpwxNrJSoP&#10;6xF7wWJ1LjnJ2OUmOLahKRhfWQVOgcLp9pLw7NOccpUnxIVeXdIoYtA3ALbg1M1WGqmuL6BySD4I&#10;AgFoteokKRXkkbW09PBOnuntQjkDBGU0gaEeDsUxdqnT49OHnz18/fXXcejcee11AEA42iJRYOEu&#10;TByC7qCbjYfjD+AE1qyZ89Oj50dHP/7pjz/7/Onp+Tki0AGxwn3qS6/VXxw9/8nPPvnOd1tb27be&#10;NcNRiin7upcdvgaPgGQ0efzi89Gz50N0RJ1OMuhRZ4OVhO7pow+HJ8fzL92B6/scFGiQndqD+o17&#10;zV5XbG4WGU5iOn9BOzE1Y8oLEI+MHAFoEGpUDZnsxm2IeEzSNB99lI0mWZPnc8TU5qzW3k7ufbXb&#10;3hs3+qbXzl88zpeX+ehytZgR6L59A4UMEFsNyhZ2rCkpb4Q5GRAIolmmZg8Yb1gRLubi/chdPheM&#10;VmmcttnQVANoclTlSGIc0cCY/+S2Aq5fl4RAzyiTOEpps7Xe8rMKqWtNtEHQ9XPdclLrC5bQOprC&#10;HTl0vM6DVnlWpQR7OUHVE1xOZCrDCnBKe/jgqqxosGQ6Y/gATk9upMvF12Q2BYMfML5nJsaezEJw&#10;RyZ6hTPfprQYizr377LwuS0CM8sJji3GvObVitjQtFaJoKYidS+8j8NeaYIsviBvFxZDnsO8MWQu&#10;44JcgVX68aWPq1KVpuoqzOYMyZUmTyXbtXohzKbW10QVumUQvcqWoI881bzo0RA2QAAMfRr8FhGc&#10;jYCQ+iqpLcU+S33GTMmNLfZg9fdxGyNxfAYUrDxrV9SVeVy6SiDahBtcQUagexYQqYZg50s5U2Q9&#10;OzXWinVWx1GhGGZZOWDUyVxXmoZxUbcIVMrW6QIvAHYsAHVIjfY2TxKqdC2H6Lo6c0POvnlZTSWD&#10;VSd1xfyPvT4O/rXX1qjtNPhwzgcJFFrbin9+5dyLbVRkHatrXUjf8WaS4SVcYTlYmDNWXSg1pMG9&#10;bMrl3PVMYB3EiKmlbD9cH0LL5Y1AxQ86JXpa9lrC8vZdn3xi2reK7NyIOwuTWNdE+Kn6E7+ojCBY&#10;pBiIBPtEpCfJk8nRXuTAyaWbMPQ9yn4WQSCK5oVbxtoBe2vmquG4B7t89J74rsWKuMlnznxIM332&#10;nT/CCk/rjQAz6886p3bb1kTeIsxuBIIFvN4zHUwJq7liiyvYdrFPiQT4ovi6BktGHsJi7IFmxsB8&#10;ItWdH88QVi1sUdHroUICeIyXwxVjSyZ3gueC50eTNUK3/CjFkBv9J50ucdFGU8kr1AxUxb/jTH5r&#10;RsVRRHnRjEI1mOiCZLi3O8A0DRlFk9l4sIWKuXk1BC14gqEN+joMcyMGAKzAnb37xpf/3t/7b0B7&#10;hl6gAW0VyMCzq0JiIJcQ77AucKLgkzKI86k4loPNmE8fZ6QooPcPdlAY7x/crHOQjJicepOjY7hU&#10;p7du3fn5b/7CAAGpQJgbXZAqcRtx8GFYhDMPTFyVR3PiJ2w9zHlxPbu/8ita/wHWWomhJxw90HKj&#10;BV/U+fropwHA4KGEEKjf2O8STqTBEt5breMTc3CN0Ss+vv/ZlJznHEbNCI/EVe/3kA3Z2tnq4WjG&#10;+0XX3eKJjBEdelJ4uDA/VoLljcxiIX5bDYhBZ91uj7AOOPzTKZ2wAYORvydnsuQ/4Y02pPfDzW+Q&#10;HLs6Ob4CgavTRU4B7K/Qkl3owYYulEgyHbZWmL6jOQa8xGk77JdDZhtlQTnbVI8QTUaMtV3MOTSm&#10;6gzjzRU9mfGV5OpxC0QEc0xcOLyIMlKAQkGl7LUqeACXko+1FpUVn+K1VpNXl1cR53vJ/u4Wlhts&#10;iz77/MHF5QUaBhRNrJQlMSYV0Tcrfo5wakLmFM+qJtrISLjKtALDJyF9wBh0aw8ew9d03e31GAnD&#10;2CyZwLAkNyIMQdkHWexSQSppUqgOc7wZ+eEBBwCDTusMhTY8WzIM4fmXuLN4pAAkiTICi9DAGoq+&#10;OzNz8xa69dqgz0ErPhogJj0kO23bROWPEJcVko4YbAtUDlvSaAiwFbRMviNU53BWke6XssDnR8PT&#10;C07vnRQGe3vQ6iJPiA0/+tvzM2SK4JHNpytWmcKCSRFMguGzk4YOdzhJuVVNpnmDZYyBb/bl5eXj&#10;p/Y7v0gX91TShjDc394dIP8ZDILT02MwHfCwj5errV4b9dLBzZtwe5kQTmoJuTBrdnrYHwe9ndli&#10;JSR0EzE/dAWShGgNlqCpC1FzJQQEFJQKHXOXwLOJ64lfqowlkhIdcsL5QjXxGKHOHbnZXVi+z8bj&#10;SYuul/ES1GWYpUlsAW1wnOswaabTaAC+8bQUDo+jChm48KNSyQmHkCaEo0dqDqcUYbW5dKWTqBoL&#10;2SgPLrrZdWNBaWN0rnkNbvf8HiU60viNDH/KB7hpK28ZMnTZbYx0wHhCdfRcjfdU97bqActzuS9D&#10;NShQsEUQlEIzOVlJqjfmo6TIMlSJZgnRF+h4i1q6CGssMy2vGSgW8sWqpVVhtyOmRB4myL2dAgaS&#10;itHVmHHFQ0dIptgNIVxKKaCMVYK4ZPvCi5NgpSIxIK5fnp08OTt9drCN2WA8GSKZDAAdAnJB6cee&#10;bcbDGR7IVGyuOq2kA8VGM4WBNyOWhKyAUJ5aTHUmfOcIyCNzvrubibn1coXk6mR3vwd9gXCtodsH&#10;1kahk0lXprny1BBLN63FND+fTcSEO+5KVJcUeD6OWOA/zzcRmEDdYawEJkqapndU5ORbgjBXSsaG&#10;mEWctyGWSLWoW+XefiVuN4yQ9xiVZRws7R/cv390fvU//aPfxiMHx+rbN2/u7u587Z13QFcCvpQT&#10;wuZVXy6ArqJPjn7ysz88vzh/9uIUEfXYE7Dbs+CBo/50trNVh13/937wfbxzGC5Y1xMl2brZymK0&#10;tGvz6f3l2Wk2OjkdXq4uLxatZr67B+PDflrH3NRdnmNOGvU7aRfbaB/Ppf3WtwfqgPP9743Q58M3&#10;IRVEeuVgbLVKG6s3vtzCJ0ciF7jYk3GGKLW7eRdY1POThQ7bsAZImQSWkcICsL532Lq5v+y0kFSU&#10;XVxkJ0eIKVr1twikwdMAfTfiAQTMigorVf//8jC805msDRliGrcnCzH4jxulBpFKgmMKN0PpY8It&#10;SfUeS3mTcqhFgpYfwKoFivqtl3a50qcW80/zEjW3CK4p5rKuYrFccRrwqXqhWDRmEzkrmiExmYxs&#10;yc/IQ7/oPE9FJLUrGRJp95gHK5pARjXavpYjwk0m6hdoKytGfS9Z2F0jrZovMoG+xoWu4ASb0bwy&#10;M/baiyIW1f/T+ftrNsjPlVmvqQgqvaraFQT4qEQRyo3QXGtZqgLUa74NZqPlNeUn1go82NWqDM/a&#10;RO2xbWAWSc0uMa2Cv3iTqyqZ/BpxvPLFDtMlLtD5N1eaZr1s8NGrvGFReWiYgBFFs9dhWp1Cqu+k&#10;Mbn3hCr8xKIgw1S9nxVipY+0DyZxYWbrf2nuIvsqPOHaajHmi6KJXvUHeTCnEUcfDlFyr3fVWPS8&#10;DNcKhO9o89Lm4aH1+ekC8hSRp9c63qpFdkW75B/z3G1GOhe3w1thFbcm+HeGASnN2BXt9E6UIoDX&#10;XINwsIShstXAOq0SBH6mGydmQvq4aw0lmTXeeToL8v7YKzPlU2dewER9IEeTajKn24260ZY8YflB&#10;azb1tfod4grlFPbLjVB2fPBRgU0Uzph54HX7H7YmyjalECGzLGgqXGXZFi4kURmyrdAcB/6aDGc9&#10;hOhCPmRRKDnVQEMmlGsWVy5Cbs7SyXNRE0h57Fghgu5YyE5k2C6hlTylM5/2aHNdzlpxq29ymA/Q&#10;lNiQcc4RHrqLWq3f3+pvbQPVWMs74x1LE/rDyipIKd3m5ryYT5F3A2noW++8g5kQIkOhPMT9RXqg&#10;rdh3k2FqEgG/WMzij2GiC3Eh+s+EyUnseLxJPy8PkDX7ztfe1XIEljgJPyqGehG4zK1OV2JgkYME&#10;2x0xFyV0RAbKejax4mHtA5s1JM9FpMWqozFwJSFjA/TGFUUhjqYu5ggrXYm5F9cLt7fUiEdLLrfL&#10;L3jDIojuod4XQIIs6HQCmmg2Az+P0iI+FOhg8csxLI+p1I/QPqk1x1pILWQ1z+gdqu0EddeTaSLc&#10;UPge6b4KYbISv0T6qPgFuFxLpA1DZIuOGlWkJCcvEUAFjGEw6EKgm4s6VizN6pLomUjqG40KisDt&#10;wqLOic9fQve4lGhC4iVuDEgPdokKtWjEtdYS6kSoRqYcWMlO7SGekBSAq5Kt1VM60lokMqUVo4yg&#10;pRsNFC0xnrPiqQo3poUmwuJSIW+pLlQYXOeVJGTg8l2NhpR6Jbpp0txXUtAk2U+i3aUU977r2KLW&#10;TLzUBHAh08LOlS0o+PNRf4DZGlvTjD7k/JQcFvEFkykDgUkwhvqaAVJAR1fo8SI+ixl19ai8cVvA&#10;Q8S4C28cGKwuCg675EzBg8AiDL10hwUZIBoadK3WwAj47AjiQ4H0jJdKo6mExIa1gZKREwuJcSIO&#10;Iya33gFOI0BdTfaiGMbOk/OLBD5zuOYt5lQh+w3tdx1ZoCyULy/6GAsLUZl2rECOWpQNz+2MD7/U&#10;jzVmSscMnoExGObt61z40aZBu2hHVAGQAf2oBSEz9DlAAZ0ZMVWOaZ/mK8HgYujEMwlvg9r2OPF+&#10;/AkE23HO9UNVZSJTR85mBKoDU6VB1/f6aqHu+bnIj8uZhTPFGSQKTxOs9kXT5F2ZTJkZ4asbU/Xj&#10;NC4yL7tbRWXSpnmFK42JqpakebBAFEMIhCQv1Et1rSYMmADTFyRwrSv6OldaLef6D1wWgbTAUGgw&#10;qGyxmE3HeLIGgy0ttozSv2xchaA3SzkVM7myhDVms/C6Vq64kkQY3F2Nizwxyo+xDPmjQr0T3YEe&#10;C0mmpRIpb3IYiRm70YpdE4kZc86VP0N03fgKeMvOVguQ7MUl6PS0nwR1FrggySlAfUDhll/LgACS&#10;4umHx9M9jnT8yn6HJCQrJR2KosTzAuE1EecAmoS6LEkmgkVG1iO4mbwHR/o/5+34ATLL4McEJFE+&#10;HognWNAR12HmPGk+1hNk7Xy6DU9TwmdWChM+JvJSeRxpB6xHcaa2l0IodE4d7WjHjBD70WKBuS7C&#10;0tanZ8+H48unL57gRFiKFcdkzpThOlG/VDdS8lIzDkvxt588fAig6sXxCQaXeEOT0dJP8hAmVweW&#10;CrgNHxYh5GY8yeujHHRHut4bd36VXJ2vYUowv1rg0R+NZgvBlJ701gnn20hZhwCCTxwwNVDt2qm9&#10;ey85OUHgGVBUQBXA8phgCEQL6xfbIXgkyDaOc0PDQDGdQu4xwFJc3/PTHA50gGKoU5MGBGunXrcw&#10;1O/2Vg3qEkCAisCRYUAE5xhusZa9Q1nNbh2ib73FaO5CESqBgU4wA6GYayZy8I53QW9NqRUfzYQi&#10;7xqOQ/h6dNvY2zo90KVSHmbYfRvix1lTX5REogId87t96auOx3DvCyWpjTaMniqesdaFlLDyUQzU&#10;Dx0G5fIkxoX7mc8rEmsilelqtJp2F3y8q7kdsoOoHlQ73ul62T45hfuCeDNSWt3pdrhigjKBqLT3&#10;POWyK9PYvNlAOOUr3BXj6cshZDfaiGirjhndJsu2cAyKCxqMMddyT4y5HnfsUXZrytL4VW14wUH1&#10;o7lKporvAZnoRUowNgvS2IsZZFDhushGG8Tia97Nrwracc5UhlsyLuWCA9aOOZIjIFeDlUS+tOs5&#10;GPnk6YNKBdDXRiricoKtuoocKxAEgsDU+Uh4PwHjNeGBj7meCQFv8o3B+0EG+9fTlHwjsKKrMt11&#10;JKg3pBPx5xL2QpmSB9gO8cTOlbhbADS5JuE5td+gLR7N4SI14QyK6DycH07tQr8gYSY8HdZVqOwv&#10;OTwW98IGXzVQyeYuG6WkCuFPcN7nghYEza2fu7qSFeqn7/JAiWo9c6WBXIAiKwQnokIyRrPhWbNV&#10;G8kynSh0YKW3WiHKtWWYvU4FNXmb9PTgYaz8g8lknCZeA8aGaC10SMkUpUER6zYwFZsyD+gzSMaC&#10;bzMAnL2md58Vz3Zx+s+DVp3vL5aREUV0HiCSTyhTq5SqlHWT9i1IUV8ysXTFL02XQksjnLdU+myr&#10;GTDapQtRVNuXwDtg82OVk+KDDDXU0DfT4SHWbNyF8TVXbioJQ6YyuzU+iq9C//CXUZnfxhuy0KdX&#10;639pabiG1VNXjAyFSGglHWK1ajI7l4t6SV0uZ7/MykbHa3L1K4GuCrMwDMMwDsJ/4thqMSWVEdmG&#10;pEI3WS3B5ES4LhokSufoItbQMBuFulmZy252PhrtIOTW2p3B9v7B/pfffvf+z34Kl57G1tYyruOA&#10;bsJ+pNHutlsU8bJszZ49foSL2GwPyCPFxafpDMqLZLjMpAn1yYe+YJQHjw4/RrTomlIVe3vhgKUq&#10;Id7J1ERH95kmfc84H6NLvgnFniglcLk5qcMzkbB8D6in85QkhTBi8bzG9XQSo9GgQon20Su5d/gw&#10;XYbo2smCbiLCp23k8mTLTJ8rESM13CyO/Oiki74agRgMuH169Ex2tVxBZHQUSwnjyWXmitW0Wq6L&#10;jVEpdWs5eTFPkO/0qXK+4ZcnGtNC9aoL6hBkAq/Urlkpk1gV+Fnwb3/tu998/e6tv/u3v71YQBsM&#10;F+0IvOVGvwc1QCapnpiOKwAt1EpaW0UhDqLfj7vdFgg7orSOwXZlx85KlOA4hpb6pKTNVB4i5i05&#10;8QzRLQUcwkgwJQRpWqkrxkPQy2NxyWLk5gyycKbV5k+RJnkJv7OZFVf2dT5dM4YkyclpXXF0XM9q&#10;Ut2cnJ0yucMaSM4GW1v9Rhu/Pa7RyA2+fiAUYAaCFFDAOLDsAmqxmM7FsYzZSAq8UpgqdvdoJK+g&#10;kWUOEz228AGPTsZZhtSg1b17h/1e7/XXu3NWFYtHj46EARDtboFLEtfmcDlf4Adwkfe2GNcllhH4&#10;4G4yXoxHSHhadWpvYCtrWdeuY+4HT6YVm+HcQOomTkL25k141nBsArkeHSPA9yaYgKa3LhET6CEx&#10;q0FIJu0wxCYR5rTcC3Gu4q3jlAMcQ22yS1jxyGllaSbDpW1oDeiW2fLZ8YvR6Orjjz/DA/zG7cNH&#10;j09AYoYq9ulsGq+XJ5/dv7u/M+h1TtDx8gdjJPCuL0ZIYHIMMMVCXIOYjL1iMZ0tJmOQxuX34K9c&#10;v5mOQTadLVow5bLxNK95gRZoEXI69ftdEFaxUuDF40QD2Irp247aDAT8nd3tzvbWkvxESYlqYu5W&#10;G4FPmZObE8vgFM4+oKJCw1evw46732l0Z8QhHdEPsSow5rpEKADQelTZYhBibUmjKURg4VDz+YRV&#10;oxazwTizm3Mdc83ZSkFd+ZY65SCxvRyBrjp5/PARxvp4HHDdNGaOUGwpNIuKlKPCtbRQD7uV9myo&#10;2FmKD6+uhOSfvvbaG0AaB9tb1Ntri3XdDSQ0myHFNEljX/P4o8sXA+pH5ZNceJRkWoqzflAvxkzV&#10;uU4QUr5/7N3YvmBG1cQejtHo1lazTcr66OI0E1UDOQ753K0uFcJm18CE8Hw8moG3Dn3N0f0no4uj&#10;yfDkO7/4LUTm2vSzMfyZkmhnx7z31t9t1m88+cnvxNFFQgIEjqJGq9bO0t2FQ57cBM9pRKIbrw4+&#10;EOzNZbYCoHOqtw0MFbOOAVI6N2QZta6roAoRPla0VKAVa8QhAtWkU8DB1+/heu7vXp5eja4mJ6cP&#10;UxobNbM8C7UNz3ZAFT7o2HsIaUCiJUormwleDN/IxclMWI7681VT2EkJ3QmIUoB1dTWbjT77/EdH&#10;xw+G49PJFMb+vVa3v04Wcct1k8ZwdnExPPvpx5/gSGUVuqaBK0GFDphrTCyDEkKAjkR+UdTrg8st&#10;xNu8vnew9da7rX/373z5+Oj8/qfHH386bj6J3367tX+DNfln76+PT6ej4WRnH+QX7txXZ/ARHL3/&#10;wwswfGF1/+W34XwBPrr56PPJrbudm/eaWzfnH/xs/b0/Pp6MMNWF5qC2wLmIcMh43ljD9DI5m0RI&#10;x6m3GleTJbaOwXaM83c2iy7Ps0EUtzpRt5OoA3ObHKy8U5v0O1CpRFfjeIYuF9SXpsW+AgWJ7e3i&#10;YJFaI0qOTs+0zHWi8LEkimUqP1tyq8u163O5D8wRCodAgnhFmeSuJTxQnwGc/EtxMXViZyre2Nnk&#10;aoJXqks3zL6cxdTaRCp8iyqB25EvajdTdKupP/74tb5D32gQNUKJbK6g+y+pE7nqxDzBI3RGWaF4&#10;8OiyFz/I0eDjq/CBG53WmpmQa+cdApRCwqpJnQWthIL5lFp9Y9rjWu2jtDbdSB51leFfVUGrDOfc&#10;Rdco2d7uy5UdcsVSaqMDctf5ydJ+yO/MyiwvF4jkxVyotMguw0a9t5fO6lQCl/hr4yf9/ocEarcv&#10;e9ebL3I9ftUMvGJilEcBBJPgFxnPqfcM40UQZ+ijQSVe062X6+uAaWGmZUrLnyLMRRNeNIjOOc8G&#10;t5XbY9wXxGjJyDkWzWdUEH+1qXZhCq5hqpE3gDJECL1ada2hGooQy8tI4w2tlzoBBwW3t632PV3V&#10;ESqE9xT9jJiE566atPwSOyBArfrYOCQZYm5QB/uxniY+WkDH6N7szVWxh6qNmafgGB91Wz2Wjanw&#10;0zWa2NOrvBelC4FbOv01gdgfW3ttJRRASSVlyzvKaiEhFunFsxiJ5SB7ExUM0HtVShCQSoSBDFNP&#10;8G8xrdKgIZSWdGt14uQMme4VYzxylUV5kYXxrsRcFH5vCLFKIVxMPL+czNgIEACWWWvGrHgtYulC&#10;XYOymG8STLPC49KUnnXKti+AMfXG99gY0ZTYxz1HkX/UFIbIVR7phQbBdy0Spm6U+WVfEi3EaMt5&#10;p0BTbhAA9YVIH9M5WZ7gJPbRvFbmHrVWKtEFVMrJ/pltDVKZREWfP3zEYHt49shX2kg1u4icuoj5&#10;Rqnw8zPm1xMJZNHPwScdmFyRwyGLJFaRJwJ+hMsFIa6Wjm1gpS0wdf/g2TFO7unFcAjXRfBODc3h&#10;CAJ1ej0I+PCZUVFAEt/vDXKO9XhgZ+I9X28HskjVSE04c6mPZbKleZ9s9ZjECny50lBfr67jO8z0&#10;iZX3z6WgcyUVm+H1UR2qs1CuG6V8BXDNeldqUcrhEnG4hUWqJoji1qjwa6rJt2wylOPiQ4BsTZw2&#10;6JBkFUVyonzmjBmtb0Iu7tnF6PnRaSP1h+iSnlGSHShHs/CKhd5fDUsv9QU6k9REMV9r07esMFiU&#10;fyGWlxMF8Mcl8Q5UKPkl2ojz+vnpCQxCqSJghBQ+LqijAChxbC4+e3CCES5I13X6k/BDrCTMHYWC&#10;hGEn1BKQDb2irB4yxdlC6eV8uFJ/sOreqGK2mH5LdUIw8wW6J8AoqEOaLaAojG7GpyU9nsSyBJmP&#10;cwaHGI2cwT8gSI3ZuJlOHyY0sFNeyoywdMBfiTcw/mvOmFdgGJhvUlkXg3mwQsbyBNFReKOsZ7OY&#10;ku0MSxctMeB8q8+ej28ofA1UNiln+pyxSRj40ywAw/+nL45mQNNRZq1cr1WDp4sSPXAmYLSr4r35&#10;DNc1Gk8ZhYu6DDFSMhBGUMcRrXHgVjacik2r1RhItuKMJsGQkysOlE6IrPF5wefc7bbx8s+P5pz0&#10;UibIFlqc5LhxSeYzFwUsk2WKpiadChcpZIaOiNEpMb0n+OzAdRnvADXin/7wh51a0q4naDnw8VFV&#10;oetEVO45Wlt8b8JxTE5wJ+q328fUiE16rR4WEMrQOUjUkEvQdB15OdBiJysJPsAtXrBHwtQVEyiH&#10;hU4XwRxCEg7WUbLDMg1gASgLvRZnuPjQPUh4U/hjdSFfgGBgtRrDoRLXsjfYg/Agm0+z+YTznzX9&#10;wLmQUsi5F/Cc//H3/gobDvjRazeXXZ37SEl2CQfrhrtFZcpgNuKLCo+oyvFbcWlxlXbUFHm2FVmZ&#10;Z1a56ozAV8G5nBm5f3pWR8dnurktl07TVDyaLwrEIrfPbM6qlcwVS9knZFrvzAxxPOQqgMtwtTut&#10;9OJyCM/z0fCq3WlILl2sWbjK3OHrGJowkCGiuz0zuZIgkKkSD52iJFw5SRJKWamM8zwEUMnzBPij&#10;XdP9czJbgHXTj3tcpFl++vzFGKz06fRgMJA9SQoqsbQTsSTEDsscaW1obQaN4RhHbv5H3//Lq9H8&#10;+GxebzqQlne3472dVre9/fV33zpffDZawT0AZoFwS2iePP8cTTJdWVac/iJ2V/P/HMOs5Q4lakuP&#10;ZI253C96Wcnbt2X7QV/oxcV4CVoIOtybt2+Kylp2NeSx0XOa2vQPPvyYBKvYCpuGrHJxB5GSiikR&#10;MIhDd8fpLgaxwLyRIqtkQaWB4MGvNaeCO2Ja08a+LiT5ROv5iNSW5Yvj4/sP75+dnSzXY/rSp3U+&#10;5rldL8XSLIkAitHYC5Fhtg05CR6ePL0AAAJNG/NKqInItbSEibtqr/hpufSyDz94PLoCe3nZ7ySY&#10;+sHT/fzEImH9weNziP9nC0x0FzCKFiHMGt4BNw66TeSSNONeR71STPPA7h4kh4fRZ/fT46NsPESR&#10;gM3KyTbPQh8wFjbcaW4O6DxtAP0tcky/okYXbiDYbWBzMEWgGU6O7o106jg6xjYDfW+7gzQjGCIk&#10;l5eI0cG+Q2C02QHAANN75B3i6Rd4HUoadecng0SKSHEl5bRacjrI5AssZjWEi9aeAUmGr1TJzlvU&#10;cPwCaQ2/dFKEp3CRptjgGnDLgyUaKS4so6B3qkR+Ot93FmG/RdviymGT5FuWllWR/4nQ2Yau1Udy&#10;62EvO0XZx+Zlc6t7jqp+MvkhSjpyhck1k1MSciTTvdun9SbBaeOL05KpouMqbzHtk4rCeRepgWGk&#10;oW1200zIXOO2aDcbAoFLUyp1QDUbvM/S/slU/rXcZQqYLbycy8Kl9siCKXSGVWOr0mJITs9ILWr9&#10;DxL4YQpWXjh/Ba1JcKIy1Z7LRH/zl4n+uoZYCalaL8RFx60is2KKrplZ/iI5U2a4ui/quI2rhuj4&#10;O6Ud7N/0Vv3H9BWtP5iCkjwEPmkLagK93fNupXTISwmr1ZE7LT2tiCqVX1Id5prKQN/XpSYqjB6M&#10;Zgz4vizYIDn3sp438IuCeTDLQbVSR9+bit1FTBFiLDTRyuqr4BamSi7Gene2eOgKO+WobJedTsyU&#10;s6p1uzJH1CXVaQ+m5jTWVJEK94rAwsCYjnw7qgU6vlGtqtQz1vhgZcn3UYUoCLESIS48JSpcvAzL&#10;R615dgaGtFPHAlGK4mAWkoR37oIvmrcjFg9l38aHXC4Z28WSMgDjB8AvhsrhzF/ItdObm0jMQGSj&#10;l58Ub62Xe1mX5lL6eXPgTikT05V5Z5oZVhjHuTxcpmuWztWFUTjLQcatoYlrGe3y2GzGwqz0VJUa&#10;zXNriUynZK9FREoLrwPM9PziAsVHJjJ1OlG16rqXrCQHNVbCDqdJSwypUrlH6o0sCmg5PMSRS6Pv&#10;8GZgfCR2q9bT1Qxq6zrNXdvtk3N4Rc5G43kP+C04oBE8e3Y6iJlH9Z2Sa4xQTsQPQtbLokdiGJay&#10;49eTwKoI/qV+iVJAG2sciK16ozqaKonF9BJCfQFivA+w2LDHoq3yIVO4KhpQz7sMQWOrkWt/KeZe&#10;7OuYGCGG3vIIUGErQX1QyZHlJExlTQ1O5VPIJCEP0XrSnbpc+82E3Z1+iMzHiwuiIp4mXPlo9bIc&#10;Dk2zZUxIjSQOIeaujT5sRc9Czah39xQkRxjIqTxQeTDrtxUNeeRTtf27IqUUqyL3cbtQaGPfQNeJ&#10;MSfMdKYCrCiJhm9RKGS81wj7hY0luM91oyJhKcxli8AjiVZnvZzIPDoTHyNAMaggaiI+j9VTXkwx&#10;FW3LdZzGciVj0CTqYNC5YcoAFM953288NyDOpeKvkck1dIWfkPLqCTKmDIFdcMYYjC3lOQyKDpna&#10;c9OoxUpRgYZV3ht0yJkep5n1NYUtghTVTzkgkKU/igeaAIfh7mPkStc2UPnQUkzpgyyNP+J5SFnW&#10;siaNNak7lyQwZO2i+GaWODy2dX2NgNNlTIWcTvj2G+u1nM9UtUE91mzaIBuIMxXJWBDyE8FRlppG&#10;I+o0yeqJZexP6hI/CNbjKvOZg9WgQ7+p0hgnBHon8Olmh//42fP9rX6MKjgh4JQzmBdRQ8kYlleZ&#10;1vPc27B8OfMQpoMAYaQmY61CsF7zoBmlgYr56a2n9lsMMGqUCuKpiBbrXGk4VPCvhMraZlQxSMnU&#10;9NbpMoB5FQFQEgapQq9DoEsXUnTRNBTATm3pgkmyPQAL8NgfPXyMzY3xadFCSjZemJAaUc5JXSm6&#10;8qEVnsgRlVn1ptrumtLOsWpRUZg4Vv1CSsi4Eshb4XVJC+bjQ/icoeN98OCRrmrgJjSjFKIyNerg&#10;bixXSmbUaHVVo/DEBD8fXf5iTtW6UHhUsSha09Zq2RGmK7wbLDq1yXh4fHrSWzaEP1UTPJUsfa1O&#10;MrOgK/s6qwkYJSIX7Vf9IZOvlVcDRox3kkyZ2hWJ7XmsBbMcsIbPIemn68HBgAygWn2+nKcco2Sy&#10;y2Zwbjg/P7u4usohTEenxmBcRvhkMHYRST5etDahSrs7IBiLkeWjZ+eY/gE9w16OhwmwLc4jQCT9&#10;bg+YECzAzy4Ic+NiPn3yBGg4rHUxC8TGkLuBH+G7WSSzvESkK0TBZnPNiU68PCrA4LSpWODkGC7W&#10;0ITjit/IDy1lGplq0WVbJI50dna+IsSFt9GSc2EFY8yMxXUiMyQ0vHNJsYSgtw4QCiiNjWXolFtt&#10;EOqtieZ3RXmLT1+mERW8/prqd345ev789OTsGPpcVkrU76RiHO2UakBuC/EsyzTiOg0cVvE4Xjnx&#10;KBQWhV1708xMRBnYqHHjxDH2/BwzAmabtYDQdbDSouElvPEQ4o08Pm5HjCFb+wxnFJcInmvvQj4N&#10;ii+xWlzw7sAOBjBptA8/Bfk5x2VrN6SJDMor6ikiZgEx4yIDvUWeOQy5GsAruT8SZsyYYguOBqzO&#10;QFqei+QEeDXMy9Hbj8ZCd5HDCyVMvQXXiXw+BnQoHe+7777NhySJZfPQlZqpGCa3KooQ93eBeTS6&#10;QNwmJ7CupvcDLIWajBDH1/n5+YvnL549ffrpJ59IZbCWkLFiVFiG3xQ8yYJuFmj5RcNrihShqGI6&#10;5c2kzBfKZIscn8hthIO/Ig8thGu4wv2ntEV2amDD6USS9rb73/7Fb7z5+msoi+GKwFiaOTLiGcrb&#10;ol1pA+tvQQicJC6l+SrEpgMZ32+r12IBKPtkzorQvwh99QDDRnhvxY/1Ffxgs6kLCcLkMiK1EtWr&#10;VjaFKppPAstfbwpogxG/LeW7or0D+ypnfbbWRg7/CRylQrQOxO2XFMh/fVu7qfYo/38d4UVCl1eL&#10;NPUC9TkjIU7U/Js01q90/vLhcrbSFBdEgVen+pQa4Ni/E2xZ3tMr9y6Fqn0sja5KNNi9pNYuoqW9&#10;d7E1Vd+vyL0qqN5P9/5tPnXxlfuj0/l5eRwrbIWzUpcH6yobfCkLg/NyrXptvOz4SRXHtUUselid&#10;EsWkCuFgw+hlveLDGnlOvqs8pMUp/4rLL2M9vFfPZIprmvuqixXVla7bRNkosSfJY4Aj01bMIlDq&#10;sHljqgpxaOGEgv/WboPNJjI8+l7QpWW+lG6I+6EPjZB5vpZjQX6Yi93UWtekkpGMKEvR+aH9EjzI&#10;CcmZX7PZVAkmc8mhNYI4xNIAe89Kf1mYOJyLmZ6SrQUBl53JxJ5VJd1vFbAx16bjxngQoSDieyP+&#10;yP+mAouTdktCZTyDvCY9v9r5SpjQam9vf2trwNDL5RJtJ64ZMP3ZMrsaz4ZXI7gEr2m2lGXDidRU&#10;jFhRCRe4hZE0wDaZijHGXAtw/8xxYEgybxJrQBYFjHL3M5CWZEYBNibO7vF6/UKkiLgBzck8msxZ&#10;stRbg36SDK+G9RZccWqww0HbhDMQGkHDZGzOk6OQiO0iVySj64jdFv9CrIS3ALufV3vKro3RmPf+&#10;xQAQcTGxxcoQ2b7RupH8APG1SY3CXk5cr1zkCRdifkEAhOdBnTI5eK3k+vHTeqm40BNIAXySDP0M&#10;B9nRNaZWoLEQRsp8NlFAGN2CkXLSitX8ixfn9DzL3N//7//bKYJtr0b/22//L8PhCD1op9vFWwJZ&#10;NRV//Sz3ko+8ME4Je05dOkP41ejq8R6tIWfFCmFCmznlQ7XbsrxpoRQ/fnb06eePIV5K622g8OK7&#10;BGHnDK6lcySFCFEZsb0k/6+pQTXqxaCbgVBCtXmTNa/cMWwaFo0H4i4wvcO/rITA3IJECg1JpzUb&#10;TzWsFfQ50IHPTy8wlsBzd+vWoXimGtEjoySBlYqdTadn5+eNeguPG0SteCLxMQe9Xk79qzj1pg0k&#10;YKHqZ/QF6zFSEzutAY1ukuTF0Um/vX1j/xbCXHGrUf2NRqAaLM7PRlgVFOLW2bU1kroMauBpp9sg&#10;N5eg5ojEizyXBoMTVxSYEadBayjldAVqMM9bb+zJIwYHtBWShqeT9f5+D5sZAnCHE3rqNvj+Y52i&#10;8aCJGKmiI/t6kzbLYKHi/WDXgoYWtwZKsodPztaM0YYrFbigyd5ebTQiJDQaLba3Gv1G88XxrAke&#10;cIrmmeICeMJZvScp3zZ3L+NdiSOPWMHhbIJOtt9vU2uHnQ2xUlQtu+OLo8VqeDlqwOScvD+wzVf5&#10;wk2eHX8+Gj/NcphXzaj9zfLbt/cvT3Ynl/v37uxjOeEuA65SdAkDYCjFNRAEFTnmw7g+GNsuVmAR&#10;srPqtVo8OOA0DZ71Yv345Kzfh4lae3uAfGdQUhpdxmbVuo0a8JhWh+0vnuyMVXsm6e0xuM6mjqt7&#10;mUtAMppnRq/W6q9/+Y2bhzdvH95o9zj4UZaHKbykgtqoPMXl0cgrlkw2mIMG7CRYpbhIKOQanqfx&#10;RnazJvKnSgFKBuGbcb4OdEXUoiBoOJLq2DGQOfxP/vnvEh4CI7btpEhPooBX0stNXlvVH/RPlj0A&#10;qeiaiZ2o/oioMS8+Fh6qAOG2xFrJwOro7OTk6YOHH40u5IjEQI9pMHgLMzFeh95cIYrJeCZiHVFQ&#10;yAhJdIIRouZUbSEhugT8A3PEIwWxetmConJ+CXATU6Xf+I1f397Z7fVbZsqR6/nZ+e7+nuDa0Wef&#10;fX7/8wcPP70vMmOxJkb6DuObuUpxwlPcHUff/VU7Ri459KTjDDSTwR5El0QM/+L95W/+w390/GKC&#10;TerNr2/ffae2d7v+5OPZDz86/Z3/9ftyDkI2gozxBoJsdYPEUmOC+GIhDrViJ7xUtYi34hP3IvFG&#10;WOdaFbz3zZ+/c+sWsmlIR6RHMb0G54R48Ay24t1kq9Z+/6PPv/+nf0phmUzglPeELp8G5SROrXjc&#10;M3Uvoc/CZHp4Y1sY5vEZMrvHUxB41xrhm9U0AoqJX8Z7kJCMvchv3W1t76Rf/+rPPXh0/vDxiTRz&#10;qNvnadzGHjIe5hh4ktO0Bd0+ABAHprZO6tSSCH2bbrMKRKJrfuPN3t0367e+2gajGLvkTQhme6bV&#10;iNrdfIgzdhxNh4YQHkgZh/xBbPMgpGMHA+TVlHXN0iCFzZN5951uI+3E0/ZPf/jhZLw8uFHPJQAW&#10;fiGtNr3Sx8MFqRp1+/TzGfE4G+1uc0vGasEOCTBu56B953brxmHr1/+Db330w6PHDy/72+3+zuLg&#10;5lk+W8zG7ujJGNBLvxlT3D1dwdX5x8fgLgDeYQGWoObTPZpk5sDx1RxUZwpqqJ57sV4FneLyKTKq&#10;C8oiQZvF/INfuzs7WiOmiRpZxbaS1xVEDaIYLDJgNP9aZHWaVeUqkTYmUIAlQSG2ZiP321wP+zEb&#10;cbXXfJ+r8ZOVRFC3MQZ0JlTfHHfUkz1e9XRJyhlYZiaTTESF/6lWz4WnEYt5vQKDthQ6egcwVXzF&#10;doNvWszfKm8tjqzbyNg01Y69+FgbE8Frn6uiyzU+QDXWe1qI/lyYknoo39NVo4LHWloByy1pu468&#10;iVhp2yIA8xW0eRUR2ESvzoN1f00vujHZ3DDM0vhjWwx6jY+I+Tdp/l7t92T8WDWKNjlG7gt9xApq&#10;kpa/QZsa6AgyfXGFZVf1tzpXNUMPaX7eEDxEWVm7we/9t/pyf2MIsqdtc7aT66ooRlw8KhmGqNis&#10;q4qXogJn8sqcxD+DGo8ehAaKShTIih7Tkv0VOz+4VJkyS80i8zqq2F2UtUOZVWAqjzO3pcT4nHDd&#10;2W24Aek6VcYH/VF8rJjmaJksbGCZ/K06JKXiQsm/FPCCFqM1wFZ1tnnNtb4d7G/aMal41QdlqZyh&#10;tD03GqAinjl8B+vIG3YVVjqGY42WZv+umGqpLl8cfoFGVCHCyV4SAAU/Zk4jDRdzWRZVNoFi0v/K&#10;zG9Twf1kvuW9mq0thdKEBWSITUQ/1UinilmZXDS+YbSqsymugEyEUIvzgEcDj/0cYrmUU5wWN5Y4&#10;CiWZ0ym6Tm5zkb2o8ZJs7Z6moH2On1bYoIArkyT12bLKJS+iGvXhAcqI6Lvt7W36roFJBA/J/Rsg&#10;K5DwLLg7KnhDcR1mW3mRfaFXVVAM/po45NhZqfBWDAqOZSjEHS2hgRAh5JUgH/irWhSHVr1I+Jb5&#10;e2zLsY167Ck3i2ZLlBBEHGdqxI71PmQmNLvGFXiXFXqbJhVb4Vzg0kfBt92bDrJ9WqlmnhL01RL+&#10;LM1mG2ZAvW0YDdVAqHr37bfRB+K605M0ThBKkyox1cvIw+bjQ7j5f5JaD57nvEi1slFBbpaUcFuU&#10;8oqNeCS3g2DeTh8+1jvbna1uF/AvTUc4xlnriQ4oWNNRUf81qX6vaepJrt62vEyUvqPrEe8c1TqJ&#10;5ojXP5XnS99LBEsQPHdikeD9OOhCQiZzs12jOAx1xnyOQJo5mI8NHyzET4LZck1CydAfotfdGYyH&#10;wP+piEkVEgnSp9JuQ58UfdK9QxuiCDmNtpLPTaazvg1UsYJeYbUlPitUIQVPevEEliSSZCzR8ZJG&#10;LLuKZH4BaKABNQY8JxdzTrfXlHAjahLM68vRiqvUwmQhleVK1AC/vNfrkEq9WrXaNVJSEwbtavYn&#10;Jkkrscha5wnEwLAkyylxtAKnYPZCujfeys4W2nxcEwxPpjLRgOqOymYhy6CsIVSn3pz4Ntkn41Xm&#10;PQ7hw03mR5w6nbEycJ47Yr/HV8TnwsAfvJqF9XQFdTTUSlC2mIiWyFgLSXJ6fiGDAfAVazZVemAu&#10;pvp+B8aAyHFKy02SD2GdBEvQ9UejIYOrsfJASUVSWpNZVfDph306QrPFzyGFvFpUaGul9ohgB1c8&#10;Xc0nlubzHPlxJ7bkrYA50YNGAq4z3V5cy9Q3S/tSV3EIDNRB520MA2Ok2JXV46eIrc9LRY4tpD0l&#10;Cm6rNhY67cwrbAyrZ4TH6/xegfl2JjKTJnrW+nBERc96JZZyUTELUMWZbkTeQpKkVC/uAK8+19PE&#10;BwSLcZE0+dig1xKtLbi9A4CIl8NK+/CjT6EZJjlFWAR4A0x4wrcZifAFtMfQCr5JlIR4l2CcEoM2&#10;9sXRqTLvYqPmTDoMUmpLQQvkhcXLJYcHe8hvq4syOwQ6akQwHYyZQYV9on6BeaKISdBrkNtOVgg/&#10;IXYXhS9G0wEkKGkz6Q2YB47Bo03xxqD7gP5idTWc4+VnMs6dLzPAg8cnQ7SI+ivW1Ksvs0VycLCP&#10;RLfR5PkYox1QdeH5pLnAOR0cYuOPeSXUGNFC4wnCQbm7vbWzPQBXyApdTnpj5dQQAIXvMVA8vDLs&#10;7i8A1kW0hVc2kPK8Qf3H2DUvFXRpXq/dPLzRgQydLn1PzjCDBiumpvQ0H/WEubtTuY4IWDIB0fAs&#10;n55dEH/kTaX8BL9IYA99zA3T3WZzcVE0eZrpsEdUO57NplZdBwftbq/+zZ/f7e3RJA4UDTS6/R4Q&#10;EHCBo+MX8Q//avTi2Rw4mqxeS2dGQid2EZEhPJuigwVOTZfxW7c6UCD1YPs4XUyGK3b3y/+ftjdt&#10;kiU7z8PynMxaet9u991n7gwGGAwIQADMXbIoRviDw0uELSnCn+zf4w/+4G92KEIOWbJlOWyHzAiJ&#10;VEgUFRRFiaTABdsQBAbErHfvvauqqyozj5/nec85mdVzB1xCvjMB3Lm3u7oq8+Q57/s+W7ie8UdB&#10;PzxYYwwQj2hyl2grgA2NmiiCE6TcYfUg/YhGCXWxu+P2durp+VPXLrEX3Dt6WK69qJdPSLJqSKds&#10;yFjhrOXFM/CAmv1bnCEPRfuqwNgV406mGioSzE+pEpub/n4Wf84BNqO9aYzBGQ+5Y15sq0bsZbMz&#10;sZJgZ2cbJxw5k4qVRzk5LJO1r4tZiNbGNAlUM6ohKDm5xs4Q0Ap2xEJwkLOtV6J38n/qL6zqyt4h&#10;vvf1K7iXFdRuJeq2aGPGq7P6Gx76Gzy/Z8trMXuxHbb2GGve3aTJnBI1NZHjbtAL7DWYt7C0Xivp&#10;zR+1MOuN/tsKPnJVi64NjdRQ1/do7TVI4bMsoVUuFlZBmvWeGbN671YUJvkn9T2vwqq5Mow7zKyF&#10;6fDN4LKiq14dO/nP8gr+i/5yryC15lQ6l5LPo1LO/cUg3tVQW1es+kf8Bd69mRn6zKx27uYLvMoX&#10;zCWJbn/pdhrbfFP+f/tlKEqmYCVBfjA/S+xnTZdGFHpS7myfXSTnKtpChdABsj2lUqzmjZAenM9Z&#10;PeYfVtokK/mGpwKi98NcuGHvYTJLb70Qd6rS2qEcB8TCWeQbO2BoqmvW78Hl4KSWjh/B+vwB25ik&#10;qZWREgNLNcyDFb8pY1n1ifZHN1/D8fQtI0NC9SsfafYACOEPTWLKZJsQoL6mArme85hBt6IQaFFe&#10;oyuBiVoNno1NYHadUtZS+6lxxk18131Kx95noruU3Bv7dZWhcVzts191yL26draGsalocKczs7ZC&#10;N4UK45oMZAeL2IqxOvQUoiBGh22ZUibKMvZUlVxhY6Qk6xhLw+JIXo1861NIURyDDBTnUsbI5WDE&#10;dXKcCotPP0Js6w6aFyTxNGgBkUmBrDIUZ0D2pG51sP0tFSg/bOqQCytdGYYlRleqNCStaAbil5Xt&#10;rcLtmfAYMVuBwPIWGfZs+G3yvdSOWNooFj2zPTtlym7Tgpd9qxohrtgmBh90k07TaMjfrnBt9MIZ&#10;DNA28J3Ei0WBr218uPJBKl9aJCPB9+oKACZqxM2dA1xpvKOvfu1rKBTWx+M57XtxBJG8oa6R7YlR&#10;rBP91vf22zBbzmJ93CS/7uwNnvYu1Jx49OCDagPInd31nd1PxsO1o8PtERExb8GGVbmU3yU7XnUf&#10;g/3dHfLjAXHKEipyTIrYNOLX3t5eqcDhWkA3Lv/2zja+Zno1tUcAJDI+4uRPmR8X0BtgSwOaRkPE&#10;PWI3iWry8pKJzByLjEaWcogeiKRHOGeO15GuDG7k+x8/JrOAGH7yi04J4VGbEgsFY9XS8InBmugV&#10;q6E6MiXh6VaxSZCjHlpAKWo1tSiSg210PeFeZLJwSfVily0uQAF0hUISV56eTahgXtbbW1ALQ+dc&#10;Xl6y+8XH3NxEbU+lhLqRFgHIqFPxs9DcyQBZge1BrOTapgEiR7bAQ0BxLxVIgU/gyEubz+Hs9Oj1&#10;dbQu+NzoU0qKMQr9aFmPDqySbiQTwrxgQMsMj7GS/JM9qT0iGlcssltOxZxqMbh120gPtBrmiThY&#10;1I7i9liYMUBFXlnjANWPpJc4OTvVaBKJndtV6GKc0arK3YK7NJ9xezLFIbmUyxdmFvtb6PpA2GGc&#10;MmmZ8AaHkezmeAOx0lQHgJ0xI8UG3rCV+DxOYdzlcHJBiSTfMkOzmmt3jV4CmxmCphG5hV81cDBm&#10;Ag/bVUsU4+sbY7+L6VC+URoBp8jelLsbuqrAdcqkFFLQWTVGX0f5drRtCuHjAktmcm2MvytLIGZK&#10;Qd+AmhyNDz1WlzUWPY5HoNsWhyaHsyYHFRgvy+ablhiX4R/njXLIpYrLhesgPX1tTK6RlB146P70&#10;/Q9evjw+OT4Tp44qEkuxx/6r7QsNU21zTNwdPFpHR0cgT+Fr//iPvy/XntJySbEMNX3gCS7PC/4r&#10;Vx8EeuHx3KKeky0DzcDMeqA0pAxE3JHS4cbD0/MLsI8W0/l4Y0zxbFvDmxkrFpJskBKAuV1dY3yN&#10;lDX0ku1k0lydLui2VoeziwZC09NzYKToeDE6QcfbXk6WT54c4xmS5ARZXERk4WQHtPn20WHz9AKf&#10;SJinOYXnfsLxrAlx9IUbBMUmbcaLAu3uwf4e+PHGCEsWG5ZXh0MDg6oNNr0bG+dnZ+jHsCt6nQuN&#10;aYJpeD5iVmIQkAa62nB45xDmb3CZLo9fwntvgq3UKt/lIo4DALq3Ms2jlJpqf2hVcOmKk9OL6Ywe&#10;CXi6Tf7VkJjuZLLLdcUDBfMfNue1+YzQxEBLBsegbhk257X7Dzd+8RdvX85nl8vr9XGJdvfO3Xpy&#10;Vl2e++MX4Yd/cvnJxydnJ1Po9jHYVGY4NnMsq/p6ChpIPZws3RyeXouHDxESN9raLk4myENurOOd&#10;QyPiLaWnoebGbEeIGIIkTolFhSJiwDwLbAboePFBEMe2u1Ps7tbTy6cF/KrKwd07r+G2XRJRoA6V&#10;xhvoTcDrH7rTl9dPHl+NQcHexElB6ln17e9+V6uxNU1jNN8JslajhosJY2ZliWXXCKwAqxnfwlaW&#10;v0ANWjOoE0txl0STzUevPRixLy2xAkAoHNBOYJ3RaMm9haON0tzl422LyF3239EYWMY8NiPxSdUZ&#10;x+x+ZftI5ksxhdJHInRHjP5US5MF9K5HbU2UFIUZWtuMs6GBgB/8KBiQOZl/cCOmNwqVrab4FZpR&#10;xum5NTClFa+ymQ38vK1cyCNFyCxBUu+T/zda+7QdcNr789zxRi/rMrf0K8jODe+o4HLAebKtdilG&#10;NSWTR8Vxp0R1MW+9D3BaSUfxSwogxczX0EuXSidXvLLTezWH2a2qNIsVV68u8S2EzhkifQ6bw5e2&#10;XkJ4pY/xT0JCoxcwl1zVqaJvoNSd20SmMrm8hXnt5dmV0QUXVlKaXLIm7lQ6XaSVlnoZ5aRxrZqI&#10;qfgMGeaK2sf92Z/0M7BuMjIadRHY4vf39qwvEQtDAdrQSWq3TfS8PFlyoY9laVfLhzk7YWftp886&#10;wGjhnZRO+KhRx1ta2de6pOPtLlsIK6QMn53UjIzakezNM16EXP5aUsNEj1zb0eJxHqzTIJpoQZEY&#10;5w+ES7JVQaAN7XMH5BzCL5vOtCF6Tesmg6VioypWmqBpwo5BCpWLqyvLd0iicvoSq/Dlfygj2DoC&#10;Ow1bWctcxM7WiR2NmmwoXrTRQ+VzJc1M0UqoaeG+MeMsmSuJbEaVTuxdY8h0AiFC8qUKKXi8i24O&#10;3Q6T0p7tjsiTyVdxGRsbN0SRPiFxlhEgGmFmjz9bsPP3xC4Ho9sHt9Fs7GEB7e1jtw9VDA3b3tyy&#10;RFPGPnmfBvSKuqU6mVWsLSexlDQhjQwU29rwIUuqdFB+lXG6NVJsPJCMS4h+mubw9qEVnuA3iVXo&#10;2ZPD0+TqantnF7fVX5WisrcsyRLoYu4MQzNSbpu8w5VqCNFkqhypi5jVBKnbwoJtCs1LEg04y21S&#10;9J32AZ2VCyuMSf8T1KJX43UHgZA0Cv6I1qLgihztF9uriMEWJtZ19izBJWVhvhmKbuYyRMOGCcLR&#10;0Z0NDakhkYQGbDBHwtD88ePnH77//rvf+zbeME5aMmALf03yUWsoD0pUlKlNl8IQI5YbEbuM7xAs&#10;nSEtghA3/Pgt+ET6w/bBvbsP79/52k9/bW196979e0dHe/gRuP5MXigqUExtQeMj44fC6unW4V5C&#10;9bnWOZxSGNvDR/ctzPz50+fELRdIypWW2/snH19YczkSf5gyb4F35lmD9pL+OnBc315DgYcH8+T4&#10;ObwjIa7a3r5j9opgd1vNqEcK1xONEjw7l+z6tCJVT6mzlT0AnhuiguR0kA7CPhD6JcYIDcgEQHu1&#10;sfXe2R+fnFygkyxVdCIvwCzk524epDhsFZljyFhglFcZt0t8Scoet11OLHJq6QF30F4F3q28D+Wt&#10;3Q2xAtoXLwEvgcw8nF1eoxOAyyAaWkJVz5+hZEbRvJgJEYVT74I3dUExJ7s8FGiquKqTk5pzebCP&#10;YcI8RPVZyMVu+c3T54B/wWW8OJ+vb7KvkWUOini3CcVbRaBdBsDNYnptVaEiOXjuI8QHYriX58dm&#10;ZYw/wK6F51DwH4iZY1xkyXXd4eEWmorHzxDJO708R52wBgK4Qx9+tfz48fG77324t8eWWLwbj5Lx&#10;C597gAWIBTC8Lm3uhn0JixHwZWnoSOmPTxmf8/DuUWDd0extb9492rt39+hgE0bi9dnZBXStvImN&#10;2z/aPrx9AJglUCM88ONt5eG2xWiJwnhZTNncM54JVT+kWchJhoDj1v7hAWSDNg3yKzCCKyI82w9d&#10;9CsCshxxkYI189E2SLaFpsKyqeCNmsS7zijE5AAucV7UfjjbrsebtTYJv3Z0BDqDEU8JPJLyevL0&#10;6TMjNueoShoTainKwFOHTtvYFlfJGRFP4z447mujg4ODgQ/r8n4DCR/DJryjjc3N2+hfD/Zx1s6u&#10;8AwOdD5iXslf1cjLpA2txZLUWnARBnOoWN/54tsHB/t43t//UNOlMqJR4mPHz2VzUHxXLSudo8Nb&#10;Dx4++PwXP2+JDHOo2xmlQzIz2L/Y/PGkDJl6xVw0nC7tiG+DMvS6xSEkeoK/mABJbIRqw9+o/o1f&#10;OVnS/9gdjb4xmV3/0W//C0zfj/Y2Z9NrWCEhVPoHP5o8+6iBXhgDGLB8JhPkS0OIHp4+f7m1W957&#10;uDNb7lK0evwSSl5dOkCylVxl4npojfnAaL5SZwsifzexZZ1fwDN5itOtkbuDwds68dtjGJKDCLM+&#10;BlOUxnsXF/Tzw2TBbg820vm8TaNnnIRTerbTgg8800VTwM9ijRwWA8cBq3oqHUZzbNNLyaywrm/f&#10;3cYPOjvFeXF5dHj4lZ+6t7HRPnsx++EPnj94bQtX/nrG/G1c+KvLU2QcbGyNiwpc95omf2HI6Otm&#10;AeFryZTyIacVjf/nv/b8cgbn+/n2Blpv8C/g0tUAbn/vh5OTY1ykGtEP2JSRgHR6gnZ0E0/0y6cv&#10;0XZiagaIGl7NuC6vv+73dpf/8teWP3x3+sGPz8ohzgvMoRDL11LrvWwnC9KYYUSHDWxzc3SOl/Xt&#10;+tp1UQ9bbosLlnwIEr+9cX6y9uKj8Hf+7XcwyIAf/sP7v/vFr279p38TZOtNxP4+ewm3Pp7gEEu/&#10;81PbX/j81pd+avzkcfPk8VzpRBYkyUUzyMFhJpOLsIB2HIX+1WnuXhJ0KeJwgjQYHVDmrSIyM2Ur&#10;6M/H9B8ZDvSrGmpYTXabU5pIKW+UgfVPscINHYYZ2cGxlM7Cxj7220FnwQJaQt/buOvrbna7OaE3&#10;UUxiiGeXf+ZTJDCLeYyXbPbJEZrxdTDIZDyk4QGVkfe6hq+NWFkK/s49kAVg3Ejgzc5P2RSwk3/2&#10;9JTZMTfbBCVPPBc61rPL/9hT4TMnMzaKWSyaAsQ7tmQRq0zfJSJ3WuLQRIYNaYo+ZGfj7JzzF9bT&#10;/mQpb5HFM6FYFSH37+BfgvrrutimrHiMFgo9z84/X57yq12WVhBe12tQM9zmXI/anCYdCeN1f+bV&#10;+8th6dFPK7XuitRSZ0WaE5drHX3K624I7fo2zP3+e5FcqrpsLVuaN2DirIqwjjfa/whuTZG93WAq&#10;3LikKzHR6RVikkqhkSArC5Ty9F/AgHE8NPqWYYRYpNaZJD8GWVypdojBzlEM7qMctwj9xZw+GflE&#10;Q21TqLeG6o5ac2/TQQZQwi3r2GLHOiMm01oYUZrkR1KGTOG7HCYDNHnZfZFUTjlmPBRNTKtKzlU3&#10;F0GewqSpWTRKSE7uIQtJXCTQmZlCtMSLAhFTtHsTN1a2WhmOskaXzhgZEtJngD0y7FC3wAHcAvMF&#10;DLbTizNbGksIlYV2GdlHVHbyXVCs2GRqwLoghQN7ZtT1/BSc0VkbkTZBWWRBz1qKHxD86kC3ocHt&#10;u3coKC1AuoM+SNIReLxOpk8eP/7ggw9Fph1bvVC36YywwrGRb4rYNsl+PLqco3pTPPUyUz8Wosrh&#10;dLIpQB79tSsuiR1c05jnD2Hwhbmuq6/jVW2aOMVQ9G+b/BEsFzNbjtnKb0wl0sb8KgtWNm9VYi84&#10;THcQUry7L1s4RnxUdCXhMSRluLuCmhdZMWfnDen1RV3EjEomC9ZN9DvRJ1HydhdxZzreaP2dkSGt&#10;vExvlkVFAB/v8NaBAjbGkK7yQER1uZxfnZ8HmVy2c5ukFNMpoSBo1xFOMyABdZy2HdID8TWweLb7&#10;8/zFy6XcMba3CADCf4gMMhJcg03iLs7PjJo05vIAiZIeRjYXCAxKa6KTuZoKfDJ22lCILjk7QZVB&#10;Y2QK4mYzvGE97zbstrJS6XaRgls3bc9hgRMNVPkx8FMPMoY4a8gz2SK1gQN8VSetIueCfKq1r1Rm&#10;DWnkbVuNtu0kX/rI7STAy1XqN9c3BHm1h7fGtfyo8HAVktbDhgpjIjml8Euu5/twSAbVmT7HqqFJ&#10;3RPUC4RKoVR0oMVSx4Ni4hU8PWigxhakwt0Ji4GGNxAeM5K+Ctr9aPq6u0ewnt4wjXl3tZG2GaIo&#10;dX2Mp7Kmo4c8iip6y3A9beBaUPLtrydz2yb2dvewuaAP39dqobV3w/NlKKwONIRKSnjjWBjGiHfP&#10;cI+66Xs1sf1M2hR0O7h9YEOyicRmognCOXxaJ7Ul5GLihu10PNrYvrWxf7hbyLLBGA4GVcB2GJzr&#10;lApZDDgZqGTQ19AyZDkDVSLI5nOZfEwSR8m7nvatYzt/qibJ7o45ZKR2GVmxuF53I/UwbSN5Oh4n&#10;bNaihmi/zBWPtU+y0pK3+OrykqYDZDpsTCYL25wxf7R0irSxu7GUVtLfNq35b2sh4sHCFb84O7e9&#10;jBb3bbM0t27pNcIi4n02xLGJLQWZ0AAz66BqYlCZ2TfxtSGVbNf4s3AUo8Cn0QafBJmUxc/jkx2I&#10;df2t7Ut2CvMEgXUCxtLAYdPWnaVntilF9FvG2bZNluoZNDOWym7p4Gu+PG/OTmb4SiQvmqQeo5CK&#10;qR/OrNRxDc9P4DdAF0OZ5DPvo1YkuOfuVMgLorAyI8egMgimdU1C2nKpsqABGI9Oo337BKhYtS8C&#10;xtKskUR18YbpCJOnxxLdGGryNeiklRQyOVgw6rK8N+ttm7GqCrJEGEVsANtlKyLjf6/halPcu3f3&#10;0Wuvff6tt16e/ngyPVYGEohY+FmlFGoFpEm4UYAmMTdM75dUcsCqlqSAp/L0FBsptqAlxNuQXky3&#10;gkaEuFwMNptOlo3aooNbuxrlILv+Al7vszGFEo0ixDfWBns7g/1taLQwZWv3d4f7e4jv2TifXGnQ&#10;1pAlVjpyC+Q3NaezGpLSIMFga72+blgoHwF0vDQr407hm+tid3tna3N07w4o9NNRNZpcscycTmDm&#10;x9EHhqX37+16mY1ez8+m1/V0xqq1srrHq9pwvaiGVoG2tulbiB/ODCOcYyRJC5PrawH1eLnrJkZy&#10;xPAArlqWoEjaG8sMjOeDY1sY3Ytpmg3gBVPBtbEiDxO422b01SVBbywXo3zfDvLof9tThobQL45z&#10;397F2IauG87UsiaaRHGdx6QJA4vb+GWNzq01DEm0rGlD0kb3ZwJlQ302tu1D5y2awn6S6Z2N5B86&#10;KMaIuatNXfqfNgfAyggux7t1CWhuRctnzUjRU1n2eePpK0OEULJrQoTsUrdrSSeZaOtTw+sT7y50&#10;Zl4idAXDHYieFWElU7eXt/RnNIo9z6Nwwww53NSQura9obAuEtjvXiUWfrVm2H2qKc1i8le+Ofcp&#10;WfQrgqH7YVPpmroenFusGGjHgUiUiUVWUVwPLoFLLltnx3r3FZrkFE0T/qJjBVPy2QiJmqtr+qmU&#10;Yh00chtW4DZhGDO6aXMkT0Tyex16k2KH25zjZVTY+E0mqTUNoUvMBUubM/wo6ts7HnVyZG+jzU62&#10;sjRYvWA2zFJguG+MWhgDtqBbqw/29uFHsLu/G4WacatxBt0py17sVGqESuNWaTA3jOMqwrMhNQSC&#10;3eqUBGXJMVUVucekJTN0DUkqMJrBHjhD0rlAMaO7kwYZLYidVbE+kfC1yxkvM/YzGpmTKy7aVGvd&#10;j77G1LtNIhlbaduAK5K9DWxHsASKwq3mafceAFek6Z2PI548QDTepnfZ2prXBHxjo+xvMg1oIK7X&#10;pdX6IoPzu0DcAiYw2lAwbFWhdbGYCnlCsvDAtuiUkLEUtRiGPWq3gOEMrV20FrGyw7u3s403hpIp&#10;1mAbmpetLUn0MBDpgWz2la9+uZZD8t7WLm18RKtDNuUHH3zw+MlTHLMgKCYrmAgchzZ2RJbdnQYE&#10;PMh0hUEQXWtUeNnwkYioKj8ak2idmybOyb+3x3Uw0qbFv9mLwzlpZs6o5uFs4w8zSV7QSrrNJCAl&#10;CUSnTyuspR3iIqRHBquvKBxQ78cr8PA+INV7X/rSlzaYKcJebwSpKpLGRuSTgcd3fnr+/kcffes7&#10;35tcTER59aZT5QnemesXqv+WlK4homxnB+/7+Yvn0VUy2w703B+9GCjgUeMF3377C689uA+aMeb2&#10;mENcVNWSiNAE3qBmxz3wUJqRN/rJ4+doefHvg3tHwGZ2d7dNjq+dgR/s+uRE4x734cePhSwtDm/t&#10;bm1ulNXeUlAdyBd0bILM9eWxVkELHI7jD8By0KpW0lhU3gpfaoZ0F/hS12Q406Hn+hrWWfjEZ8jC&#10;xD/TyZAU6BigahB3o20K156dO5HWOI4xrsWInSKpMTVdT2hot70HBuyYj3kdXZ7Rh9jRVEpMrh5K&#10;PvwUP5m/g561stTo3ES5jWy9thpKYd3h/i212836WmGsQkcytsPr6WI6s/TE99LSmDMOfMxrJ89q&#10;JCNhf0JE2BThG3TKgsAV6uWx4qkLS6PBxlMNmhGz/bzNlcj2CgNUjnjz0HS08r3d3GI1CKt5VWUV&#10;SIlm1M05AuVsS3SUhe11njGB0K3VioPCEh8woREpp8E6quHaBsCWi+nVw9cfocgL7bla2bABDv7m&#10;1j4WT0kbG81qSPQAJgO7MngHkitueLilammiYBOhve0N/LSXF2eVEZWHAzynz16eLCYX2BwO93bu&#10;3n8I0fjnHj2qtqu1rTXP7ajUqgS0izyW+cH+Fh5u85LA7cUcAaZ0dFiFWy0QNWx0wzgdW8BLr599&#10;kGqs4Dq75c7tZWU+626mf9mx3kZGtHGVk89nF/mXMzNjZyxdSUgp1i4dS5oDtlh/Zycn+A7SYn15&#10;dXnMx3mAidiujtrG6DOZk8U7qKK+tBQ4Rp5VGgEtzGbVKadaXBhOGYS1iiJa11F6Yah2KGZXV+tY&#10;KIMKihfjeFnTS38fjJnWQc/BChzT9QYyntFAfCLhVSgyxN0m/76Krew1iNo1EsIqW6gwfSeMtJ2c&#10;9Nl/RscckaCbxPd2Ro3iHKrkYLsmes0GpL7255P52dX88cfHG5trm/d4KJULhjLoYfDyhCYD6OXz&#10;+WLGTgTAGz6p7BWd+bpjgVQ+Zk7Alc5tRBqOwV1YoiNtcbYC8C8gRZybYwpqSqu0S/NGom1Bay+O&#10;MxzHKbhRAy7LIIuEUlUNCTxzWlvRE7tmHLAaHF4AAwbM6M+qRdkBWPR6ExJyzl4eRnbcK9jUQ13A&#10;4+vLP/X6z/3sL/3nf+u//d//7n9/dkrAajK9Zj8bRhIcua0t/EzSrWAJL8EsPO65CIcFmNVkCGMj&#10;/fD9F/SyK8hsxcgTjHVxhmkdx4CkRaO4tfG9uwcIXcNr/uZvn8ANHsQsGhPAV3AGD/DhnTvDR/cH&#10;P3pvcXrZfOOvbIdrj+3pj75HgxAUdei70UPLlJ7QCzj6g4oXYXMX4m23t+slhsPmi1FmibcxuVwU&#10;c/jR+UcP7x8d3r91ePcP/+CPNtfq89NJ4BBnCfbKGrT+m6OvfvWNO4d7eMz/7v/yz84ukEM2tY5X&#10;aelcK7WNms2uzcY3BTN7Gntw0MXqkMCQb6YKoWEwIRj/oxG9NAonDRvP+CFFvGuomVBMoBukoBcA&#10;L6trNxADEL7SEeM1pWmOC2rrlE7Jh8RlXQ0xItP+hLEIfq43VMs1U9H//U1H5xVDpJCNsLJnSk9C&#10;kRLFuWxxGSbzGT4IsiKvLqfyicMccWh1g+l69EySfU67L8sC6BGVi15kW1+h1zP2c77fXsUcTtm9&#10;JP9Mq0qLDslxydw3lbnJW6UHG0awOnVTrkyqOqMs54hj53P8qJ761PDa284TTd39oNTlFje3pSUG&#10;J31FmkaEIhNg/zxAZOj/JvxEAapG5J1PVQ74uRnDE17R9bmir3mMHaUuiDfoewWm/owmOsSYqET8&#10;ThlFFpTTRff0w/eCW7FOi9x951PWp0lDbSih2qV6tc1WbvE7pvtNdNm9MkL4hlezZrE4eOCpfnVZ&#10;Yr5ritZWRjt4S0sdb5GM2ludPSPl+H+jRIUtsu+W8zlEyZo0YzqFqFIuUpZVjEook7WGzxZWXSpy&#10;frATK5W9olHBS0uqTCxBzq1hHA/oCQDRgDYzbBgAJUqgC+LMkERjXVgri/HtqNexjHHcg/qIfhW9&#10;RLXFAzZ1F6l9L6ztt8a87UKPg1koQT66trNbKLCukYqNxjYLtsHzEFmvqi0ATInMmWzqS80WTbvC&#10;/UNmLZwQ+zziNVITJ5rib9ORhj9C5pZFMnLXVU0WzV6KPm9YeshjLHtuvDW3stCJu4hP0llFMjPQ&#10;Qs5AIQeUTRkSMy8VIGL3F8PawKSD8tbeLiw6sNEPxrBHRqL72fHx6bPnL1C+CB6ozOAIlUHQgwYe&#10;JseytKoORtADVolrQqKyLlSpLGKB9tF/pU2AOW2K4KK7vvb1r34F4X7IIRqMFO0I0x7crPkSclKC&#10;+6PRh588fnF8DHpt1AYn6FjDCH6LmDidSkF4IOuois7SIc/X8DbefON1/O3TZ8/nMmhM6nWGDLke&#10;Y0KpnolzZHmYbaT3qGSEBUb9pbe/gGv+5Nlz0Gph+0mWI+8BmUERexYIE+3WdHUkEitk+m0RMlHd&#10;AXrhvaNDoOuIDiVjFsl/y+X51dXa5IohguPx3dceTOvl9kcfoV+amzqzq9h94XMSNHm8eApu3br1&#10;uTce4Z38q9/4TS/2Q7aPi09l7HgLMYrJAgOlGc5hILQrrIiWFhobc9lvrLGbXNazrRHIh2tn5xey&#10;a/IKnmHJz49MOVbdxieMM/ABB8eV0B6R3ouCYtwZvUPHrCsWzEeVYIiOJEwSJCiC4rLSIgHuYGg8&#10;iliIN2spsb18rWw5mRkVWMHHx8cVNVT0UMXDixYRCx4t1uZ4YFgMKPtY3+PBGn1Cq+r8qoJfDCiE&#10;RIjxPqbnh0e49u/cvXePkVuDquzrjkxMRa4srvFANyees2xTy8rKVfMGt4CWYKgwBo3g+w7RnlF6&#10;Rz82G5n4NdNI2ugE3V0jjgCAC4uGRY+gGPBGRvL4uKhEZWDDoQp4ksNS0a1Kgm/stKykKbDU8MAs&#10;k6FCoIdwpzNyDe6UQbslubHYITH0aQV2yd2F5di1+P98/FoL6LFsPzkX4yTE5mpBAAhygMx06w4u&#10;RAWO6to68obx3svJ6SkAwK2NzdEGNcwDGb3g3WG5DnVRtzcPFLsLKdkMmV9begTwMWGdtLW2xXJ8&#10;xAhxLO5Pnj7f3d/HXvTz//E3Ntdg1Ly2tbHDIeZwbREQ3CnqszZmOPfiaqFie/oSrNIZgWJs0URy&#10;A0jcQJT+8T/5tZHM1QDgxTG2z84kri8Ty7wzrSvD84Ox+j5j3GzR7quZvV0MQmdYU7dtz5u0z5Dq&#10;UjuWyvzDZ8T1gcQU09bGjCoCbMbW0Xig4dc4ui6SvWKUS6TpvI97mdeTxdoStTqaNcyLp2U8nuzE&#10;oFk/1fN1lBNzedDxEe7YfCfXczyedms4xxHxSjZxHgcwJm044fDVsDMnL1a+fY2wTvnyknjg5V1J&#10;C94wGMtM0qlltZ6z5dnhIjRamh6QJO3WogSa6NVUWP9LPTMPR8xcPvzT4vhsiXzyPZgJbW7tjA/K&#10;BrM5hDJtDIE/Q0/kh8ePm8mpO3uyIPLvSWjA07dGJ+pCKDKF4YPBVkX7hlISRs3I0O2o8Cp50koL&#10;WxuFkmdvUNSTjxaeejbRFi4XXPV89EqAz4pKv4YFJIzHRNWucUnNIIQPOO/pTEZAmgzWMm+GJTbm&#10;5wFyrHUG5IJG1Vzq/hTDTU0RAkZclOlC8y9Lcvbz8msI3/uTH370ySf/4tf/ybvvHs/mYG+3itxh&#10;QVEsOeE6O4dWaKE9skkxPcbIw2XmYb2zs5ZEUo4Dgdni+mopQgluAft/pBfjnNra2Xjnnc8/evTo&#10;3v37g/LX4ee/vbl2ev7s2dPj7377+2C7byIsd33y9Z/6pWH16Gs//fU3H3zr8Uc/+ua3/hH2y+3d&#10;9SuaYwZESmO6yFBz3HtY1jv32jsAcf14J5yfhWYR6qsGYu37B/vf+KX/bux3qbgabiAzy4/CO2+/&#10;/cMfv/vuu3/4gx++P6VIePHWO7cfPtx7/f4Xf+/f/c7HHz8GAg5G92uPNtnx5oYgT6yTIW1yXUr8&#10;PuxITRxN8xkoy1i/W3BrIwMnkwgOI5MZt3tsCC8D5ZnUzsJuQEP4oWV+eJcfbtdPpon1RxB/2yXs&#10;x6wmfHDOfSqUaBWhCyv0SPttzvbtAtEiCJr8N7NuNBKHo18fhWVqBmLL0rfotKMrB3Z2LnTG29Bo&#10;RkKMPg97xY+qh8AUKaIpdH/XixDPzk3ZZarr+V0vBK7fZa10euZz7yPxOmWNapwY58FFmzvylNsU&#10;m14hJYWl69kc2lRJZrgd/Vr+Q3gNh5spsP3LkJsdn3//l/bI6jeRN9Dm8CmjoJvi2S6L4Ca3OazG&#10;YnUY8Or3uRzWl0/Bz3CuCp+ty+1b9LpXcqxvtsUu5UQ60xqUXla60huQiKHVbYszT1KS3W33+oNe&#10;klJ2mu7MyfW1RvjPhO7YBArWMyLDTcvxmF2TF3N3y7UCo+8ac9SKOBQzNSIP3dFQMCy7ObOEjYm7&#10;afDkfTSz1FMcx1I1rapwdi8AzSXvphiyF7N/Be+UjFOH0qTVkdWZUsVHThbXlYtJRfyB5GQ2wfRX&#10;3mrWLrmR8+OyjBcqdJ875gy3cf2xIPBiaobC/Ht9G3pSanfDjTtzHiwqy/UYcqbBq1Iwo5lL+dKy&#10;WtvhILqJkNLGH9GqeSutTTENagIryugggNIUkm9FU4ggRAAByajIjGHmhK/alAFupTZ0mKo8G9sm&#10;8Ao7u7v4FGenZ/HUKKu6SWGAzHliDBJfCn24eG4kg7E4GxHXDcqFLLw8d8VMV0dv4xtMMSwNZGDE&#10;PtzB2jLDWga6ZI8idbzmDFM3dRafK1FoOZYUUvptNo5Dtgq8mAT6EotDUFDj4vyJRZdJsCPtYWAV&#10;zDWm6GokCGvPWRLp4ShbY2szU7ReprTPkqVVivdukta28mY7LQJeVVpsnk0zgjFL7LljXUU5kbJz&#10;MAz3dcoZ4jHqVhz4hTbz8USO8XA4SKem+yzVSA4GXAeplwC+N9qFjL7o+4IeF0YdHJ0sC3IaBywD&#10;jOxkxFG+eUU5WIfP/aFpjWCB9thWJfWBooaJg8B6QzpezJdHpsfB38sgDWopsjMwRy+Iy9LSDJ8W&#10;SwaLjIh0heJpaDNdvA1WzNxbOVWJrMNg1CGypnH3TUUZGc3xzFdmrbpSHfB8Zdg+DZlJuGUGp76M&#10;tB6ftxi6CQBUFHgjEoE9f0N1wsYysWlzrDbooWq5GMp/pK4hmLkchuq6p6g9ayXHloZpwa5J7Udj&#10;jGg6nCk2Es0F/Z9J0CMbmoG+ZkfPFq6OY22JCGSwV9uMesBeAwrb0tJlzItkwD2IXwB8rqTTNDdY&#10;0QrJzJcZe2SztXRI4mfXEAMjAxTSrSUNtebL14IAOMOXEe4bY9w4mFxeLBTxYnN4JV+SLLasY9Ih&#10;VyNMp3V7THTCR5L3mKIGoprW9rQ0iAeUcri///DOkczAsVrAah5gwqkexlzb+GzS56GAqhleOuzi&#10;osOKADQbExK6KWmwGqoQwQh/g/TlilW3EM0G1XnckHfliI1eRELfmKJDObo/L5roa7366MUzowMG&#10;zAyP4bGApauZUqCWwqQaa18jg6ZJhqwh+in6VMzrVnKsqI2tDglOiMmhtGQyYDkUPZahLXMjI+Nh&#10;ThzQNuJERmtOlOMmnZE+GciEyNpqQ8hgQCTJdJnDeoXkLmEFJpd3qjSj6UBIIpVsvRdi1xut987P&#10;QDkBt4R851b1qieJoKzNBU3MYTAJGoUDFS443wmJit68IQQXwy9jWxCj/nTAlWY83tQmii7iXLzN&#10;HnhtbDgi5U3GbyqRgtncxtE29xizLaOPkuuFN9vGbm19+vmikvEy6IT3SnSRH6jXueFNeMifTcE1&#10;bYbn5xcN7JpPTqeQQty9c2tjGzPE5unTM+PbmXOlVGAGuRvQSBjeHJSkA6rFMEv7Fh/EyKDlEA1D&#10;vlGBCeHR7Vu3bt/eu3X78597k36Cm5uXV/A/3wJt49atAaKMYFC3OXw4KN948sHJxx+9wHQab3Jz&#10;c3zn9ubkOiB38NnZpZEqRIdBLep29nCyYHOkkxWQaXCXj7a3b+3ef+3h2yO3Uzkwm9aX8C8PCxwa&#10;L0+fQ188vSTV/tb+1sP7hw/vHQLEffEcMbpX+w82QM9dWy+s440X2djFkX2ndMQutkcPJ3BOcgMg&#10;rdZ+PWJrSzdmFjPQ4SyWOpPW4KUJbhIwXpxkOlDpnKlcQ/XDQ4Wtj4d2t1pKT2KLl33tjN1sa11I&#10;t4b9ihRr5Q8RcpgAn5Mm5tm3bU7Y4DhJeZgZoMoPv1EQQ0oAT9m5eg1VXY3xI/QijUiJnOkOOUnF&#10;FTDQFOrubDonP/fWCmUr20IbCcyqsFV+lyHhyW3HdI3IrQVU+GxYb+8ywbjeZWsv525AuB1g7fRP&#10;EdtYa2xS9IvT+9L3NlljatVs3LBYX3YBnp11rsZosVQHJkY4qymsL7rCDBYjRqjjRgxjDiYM+4s2&#10;uO5TMUJd1yvcqmkTRK2GJQGJvgdxF8VPQpWjG9dN27IeJtmTRCa3sxuM4nCjD1/JLi4yAzfaDofP&#10;aP1dp9jJqmmfxd8mMHW9R+CV5lUu74thNUHaJZJvWBn19K6xnYiSY22MAdHfPTxCgalQeOtxHM1s&#10;/Uqtm23SVmzDHJ06WzOWW0lc0njQvFroW0vUuk0+w02URHoDrcp0BnvnVk3FnOsZgRTdVCFkkxCz&#10;JXX6KeaxJFMiBVEM4NQ6rJRvH1sGnfeEklAFo2AUTKpBLOshAEonJ6ezyaJV2wMTRVkO0A/T0tIK&#10;Y5YUlb2WLEDt9DWaVSQzYyswt0yFiIqTyX2Sb3AyuUopOSGFQJsJb5l4H2W+taJQxoaWJwrvc8Ro&#10;m6q51sy7iybKZs7pabDBiktpFi52JWluz/dpVYiLtjptS+ctXdkpEQORk3mdhmvrI5sI0v9IO3wj&#10;s9k5zU9oI4uX4Gy5rLDfn19ejtfBgpmZN5YlunNaL9o0Ol6sBPhnogO0d4MAVRDCn7145ni2BoqH&#10;59xt0ddSIjIczmn6Gms4YBDQp8mvBzE89EMCjL/G1otZ8I0lIY9HYPzifEGGpIifNMey1cqht+oR&#10;+j66eD4E5gVUduQlgbQlk3OL/MLn3kDT+/jpM0taZMel61n7MlmrGruzNTdRyseEhuArTXaLj7DU&#10;LzCvsO4IgFMEhPqmMNkt3rsAXhY6dm7Z28H/toJV5osolYe9J61RF8uoTyapnpxwVPhUbsG4BAgh&#10;vXDxXLAkRRtw6TR6YBgeOzOTQ+tYj5su/sQkN4jBXDflcyepD92Az9jg+vA01h7gzWyic63ldEkh&#10;NqkOXC5gLQwkUIOZkm1CMIqzD4TbpuWER2pda3VitGd+QNHN7905WshTCnbKuKd4RXxkMh4Zg8wb&#10;A3EU8Cu8AqNIakqaB9QZVPA9neDRhc8ZyztS5J4+fVrSjBQGWjuCOxa40rSkrQbfDt+fTBdM1iHt&#10;D6OuGS41Htnz81M6M8mnkt3pwCtqgXgL83EX88xAjWyIIUYhWqzSBFrtYu0CpI16yAZ0OXEWjkBK&#10;mE9D7pKCUufSaGxMx2BWrxVlbEAcGQnDZw2VNK1fsecA0mRDBFDIujPFJbDoaOlXVMTcK3CtFtOi&#10;3RD9GH811VmEHYxaCfEn0J2WbfQDZ8AJPskVg5oWILeyNKL+4JqDHW4RhfYujLrW4f0DYyzwJsxx&#10;GXdJZY6GASxlWkuTBGpFmjGgOw3EsQcA6cDPnmMlILJ7sbg4P99Hcu54dAxv3JPji+kEDG98Gcrl&#10;RlMFqq+X4mLIoAbyb4TDY/yBxYnPMyoCJN7zJR2q2Mp4msFiQT24ffi1r7xz69aeMk3a0eYW3gXO&#10;Fpj2lmNFLakzOTg8KKDRnV9dni1lZMxnBt9BOTiuxfrGo0evv/7g/qPXXxtvj2UUXcWYuyLvq/6m&#10;Oab103RKyfFFN6JDfBzLhpVBerg5cheBMYpUfVH0tEPOhEhEqvVotqAy4SUbUmeax5988g/+4f91&#10;dnGB6KBaCa2ORRrZl1i2iXgF8HxOy6XR0H4udt2BNlgYX5k7nc1EbUnh+Z2jzpMcXCY1A5cYX1jI&#10;08kM7wmPoq2qxWxmBw94UlbFtLKPqC1hTDio1r5jZJqLPrFZb+hEWWcabUEVSa2JDvqJkiZBJBKE&#10;ENXdHCU3rQVWO22XWFHVmDyphlIGlxpmujE8/uQFhk6YcJwiYgDrhNlX3G1ni8moHXu5TGHnQZQZ&#10;jgzyq8LcYrHnIHKubwjn5BrBhjsSG4eCeXNDwI9ueLkq2XDin+vpjKPYqjI2eN001jAZWyoY0sun&#10;eUDOMDN7CLDi2zFbMQQOn48/FNfw8kokmtKsgrk1G30QxCI4AreLWp4M2OCDj8Suht7XvMZtjDjn&#10;SrOuGxHXTLkukf2zPD+fYrLx+tHR3/jlzx3dfuP9H5/8vb//K5gx4sTA00d35wZdWwzJw7SOhOX5&#10;NbF5HVKk1cDKbkIQP4Zk4KBZKKCygugDPtthfct96Wtvw98DZov/9d/+rzageNnbGY6uz5796MMf&#10;/F6z+XvrG4u33/yFtfFXFpNbf+d//B++96fv/uknH25ur3/u0eFf+4Wf2b11+KMPP/jV3/jNk5ew&#10;Img3x+ONreHu7uDRm1DeussJufAb68XRfvHzX/3lg/0vbK+/UU9As6YtXbsYgQ9++8Gd24/fv324&#10;i90bMpaf/9k3f/mXf3lnd+eb3/z9H7738r0fn/6tn9/DJUelI6xFFqO4ZTh1bOpmfX6EJlC1FBYq&#10;UPDMFl8ft9lcyILLkV8xUfr58xcY9n/w4UfKn/OlDTWVYeWjXrFLEuqJQFcCSlL5F8/c+PB36r4V&#10;mabrXIFCXwCasRBX3BBWdI5NaXCTXy99Z5r5yHPCoQz+xte+/MZr99Xet2bfOpS9bmWkIiEk4t+Y&#10;AY6ZzcQemAx4jdPMvdW5jszpujaog6197vn6jJquFVih3/bVpM59yvLH9SytesnE8SPHbPPo5sJO&#10;IL18vsjm3x2H3gRAGk3KPc1FlHJ+4wK7v5R1lVtV9xZpnUQRcgrgdSkWyK3EeP7Z9k6xFVxt5DKG&#10;2Mvgyakc4TN8qjq/tI5onISokd8kCtinsefQOQj1Wl5qolN78hPw6ox1us/0aTZ6tlshOK8kOLNQ&#10;RjloeK5PlG6CopR/uNIsIkLnhJTaz/yUGnYnpmhrk0wXXViisVpIoispEpt8VFhqV9RPRqe1IvQH&#10;46ET8vdDxVyRu7hk4W2HtDXbesiHjPosIxDKj1OaICN6ECRpMeNAFjWldvy8dNdAfyvDamSpb0yn&#10;E6XN4985X/jkwozWRzyDPdEzM9oUoqKpeVuGJGPWtBb8aBug2eWmZlW/UNfaV5g60RIPye2slyZb&#10;sMlJ7nUz5ZgRvXGI1/QGUSHFqNjMMKxM0JLNSkaioxM0LwCBRUZo6sEZqTfDX4FDmnxBG58cZbGb&#10;DeooHoEZrK4gHIMWChWcA8tbHw2X3NXNVoqi54q25968FwZU/hQ6nVkHVaQYOzYq9LBpzQCsliir&#10;TUJTDn1A0YxJvKqfAkXYtFhBoVCY0hCX7lriatMT4j2hTHYGcRgRCG8P9xXl2oIur7xnpu9qZXOd&#10;TpmQrcutX7Uq09JHgi1d1g6twviwfw9t9hJn3ekgaqMrlRGnObTCErJZfsq1FDsd+jSsqwVTdBE+&#10;QbpMHa5zDpDSkk0wyQ80Xzo9NGpE+RUQiZFDBnwPDSZjMIINMeYQlYDy5qur63oOeB7nOKDytria&#10;zWk/IfyuTep0m8OptTOfeeLDlkPSkpEactqBPWm+Ki1zziZN9JkkIjrk+NnTlxf4O52BoNlb3wDe&#10;BLqb+X9c0ySTF2gHQ/11JlwyqhC0XQzY1ZaEjZhogL/zwiLW17dsTZcWo0uhPk9MdKdCWfEErXny&#10;MElmVIjyiNXIbHH84hQLAUfC9vYOpyBg7lWs5hn4SuEifIULBf/UjLut58BmcRNK9SED0gpgvT61&#10;TVnLQ6J6taOt0pVwPaAHhhsYDv3Lq9mA7AyEALPNplm04tySAKKVLY+UQyBH+84Y01ZV00QZWHYu&#10;5PJFAC+TgcEdAFMRSpEBpQBSKHoo2fg1lXn0YJmbdwsKcTs76jpO+E2t2bDZ9nrKLPOMFgZpncZy&#10;Bo++8CXT1AefMlrbBCVQvur48BJxFbBdMey4gkuCbfzX10WUWdGyqsFVVXcTYioFwd6IPuCYYVtW&#10;NJen4FyUP/eNr+xsoA0erG+DDkAWAh9/dgOtsX4HIvnj1ZggKiI3A2M0lbsCBoRNBFVqzfXMrQOA&#10;vodvzebB3h48frfX+JHgPHR28vxqMnv87PR8PvHjwcO33l7buLu5u3/88qTAbkafAQhQccWv7fmH&#10;0q6h57eHEx9Cd7CughsqShsrJUQ/vzQTT6hk7njTxLk1P4UcZ5DmtNE2IJEY+3VY3sqdy+mLA2pU&#10;6rRqfPKiEQraNobUwEKZRt4NsDXuuobYY6NRqA+uVSOPZx+qOGiOdkptMA1MYDj8mnkXErdYLmeU&#10;riyY9Y0ZB33m2fqaNaP8LkodrMIxkTrLHFhnZgToZRsXRetm/KESETMEgO+gpQS8Hc+8WY/zE+vI&#10;9Bo0bBfbhSWHfWqxbJmVDHM1UH+1/M1FUiYIUfkl3SmC50i9oQ54UGX3Z/vRIlxoku7W+LQtwLUG&#10;VacZrU+r8nI0nO0doIGtVaNgd8CnC8pfdxxOmrh9qEQjCJX9FIwAhN2twyGBWvDKRAnm+6Bo1dJQ&#10;3PXNdcXv+WvXyhakSvF8Ednw0R2DTI1GhktQOGP8FgRAlWJ/KBCIZ4WluDDMIjBVFlcI5myg3WNJ&#10;+nEx3MAAqlzbWdvai0CWAH/aSBUMZsKEFE0xvrpU1kFd1sVXPv/2y+OL4+PzZ0+fg8X2yeOTJ89O&#10;jxkj5JQxyh4EA0Bwt8mBCDGZggUhxkWyEgJKLHlQRQFAyZEZdjcWWXWr6TlaYvjm++Wsev749PD2&#10;CMns9fLsxdNnH/94+nu/+9u4bAdofh/8lcvj+ff+3Q8eP/6D8/PZ6cnLeVvfurPzztv3X7v/pbc+&#10;/8sXF6e+PiXBHFXToLxzd+Pg1mhnd7DdfnV68fLq+UkxXF5Om7Mn9dmP39tZv3jt3hlsEPDlcw51&#10;J66dlmuDp08f4yk/w8ssB+eXe3/8PVQ1l//m9/9g3s53b228/94UA3A81cJ4kzjBsqqjINsU9oVR&#10;N2IRG9MJUkbuzRQVgREzil0vLs/OfUQtg3V3xgPQrr3iOtSXYoZe6evcSlhJj6ec+9Pcv/XksuFV&#10;Ys7O0zlDcPGLWuv9um4y9cGC0OwQwCayWAytDtb5FdqOf1IkvMZ1XIbuYkbPZgurjKhpF+DZ9srT&#10;zs8qcZVXfBP6zLLMRO68u9xnhMCadZU55SbebEpNdd1FDyF2365nxJRe0Kc+jWcYP/fSklhSk5O7&#10;vf/wvzruutmnuB5zMzvZdb8Pf4aRcQ4YSTGwruMkh0TU+MmC4pTR531mIIci2XyH1S439XNxdhM1&#10;QGHFg7v3DcYp+RRduegTXV5hY1WElcCn1PSGnqFYxwgwKprs5aJPr00PslHaCtB6UzrsXJf2ah/J&#10;9aZPrhtT5etsg84idPTd/qvkTrYfSNV/vkPPiLyzBEsBWmyhlXYaxGIukwmxM2qfDFfidCRXKGGF&#10;hk3+Mw5R5quBu6HtCweH6kH6DNnzwsxADDuZPxYZwZn/mXtTo1mxj1Fdkjwm4t0U/7DNeTaRZsIQ&#10;kKKLe/cuBsEImPU9Pn/RUzTrOGzTJuA+nQC9EvBkaG/adaRmLZJJszOFKN0vZAWoOib6prLihPvE&#10;Mo6ZYldfWEZOa4CYWZvgonPe3xo6zalm8lmJwqfEnvBZkK8GvI2wc+xBg3eJRxDM5KzJWZKUXqZo&#10;STN2sqcpbq08t8vc7LuedbxpMMgUDm02muo2VddFbRl3PPHMO880MzNTtxnjPdgnUH0Z5bpGNQ8u&#10;bfyiFeAUxj/xJqeH3lTKVJm6cVZqd6z+6LVl3UKTHkuNQEKkKtgER65LmQOvzcfYEyqAzKg8sQpZ&#10;aQWVEa6z3A9mxmYDxbYn+LYtICVaRzsH+xmWl+JlhRUfP2LvStvW2S5MtDGWtmomXkL4eLMKbFuL&#10;YjYgK00VbYGbML+kEbrewZx0Q8ZHog7HX0PtSShI84gggCWZzZbKtV4A3UKtRqfdfHnt2kmvTqcc&#10;prNylD+BVJXM1ZziHp8PovR6xTRH4BWuZY1O1aKKYskPCfmeXtEdF94ziOPA8ALBGrHjTckilluC&#10;eUCMesIDYp7A5YATELLO2iJZpgepnyl6RzBSfYnZWkmV4aKRQM5X1xYVIQp4IRcAKckXC9t3hIGZ&#10;yMIIoXGSjk7YDnlcoeQIGJ3RsIVJFSl9IGxZhDi1kX9sbTMpJAPudnavaokbKjIYWr7y8ckcr6Qu&#10;KHa8Zv1JbrI2afNRt+pEiU3tfDoD389XXwWzG+2znHKY/W6j4UbPnp3q8sTo+Dsy/4sWoKSWcct0&#10;mTCLn7eL9QHt+KACiYY669k1rMrBPDs7u7wCXt2MZFbEMG3uZ0FkGSTq+IXkMCGSnnSVMV3CQUDo&#10;m8QQEfDL1q2S+20b0U3u3EBytmLoEhZjXaGo28LWfQ+ySDEboQe9sHEhRSJEzUPIZhbCIIomyUFa&#10;+RhFl8Go4smh5X3T/g4cIbOj7N5xqcmCjedEQHchejIlpmNyo+yOfpfC/sQ0lA4lCel8FmOZtC0m&#10;wfnCkO8oifMuhzIWdj6ULhnGeNWi6fBrY1x1tsAJeQRv2X5JOuUSW8qZ21CXSMAkV+4ZyqTFR4R1&#10;AlBchBsFHz+gOvaS0LmEi0keJw9PjfkYZCUk1SVUIh71emsux11YgZFkQtERNo2k274wMc/1FdKm&#10;10l/2TRGUhW9wT6OyoNgrgslx0aKAEMKANguJTkrdq9ZAim5VneHzticxUuYA7nEAm8ArS2QcD71&#10;GGy8fHkFIsXV1ULpyHqDmnwqZzMhf46W0QrsDRKE4zWHOslr0ZhRM7WKh0vhDnQUQ3/Ufvj+E9AL&#10;di+uEGUxm0wnV5Pvfu8HUJa/cf9hGO/hCP3B94+fPHuM+SFGG5iCYBwLPwrMJ8/OlvAYe/nyUoQp&#10;cs7R6wI6xt77/JNwehauzpqtW3AID+fH9dns2dpgdnF8XQ434GR1Bdf2clL5CcYVUFRBPwGvrOmk&#10;efZsPvIvCrd48fICF64aldgRZJYsPR1Go/HoLeOZV6fwDxkdJR9hnrhVVFSL9sA02mQEZ6U2hx+c&#10;nrqD3W01FLBkGJr6iPmLZTxG9S3pkPXdGnY5c7a4YV7j+oakETd2K8BlStXpjKxSPbViGLAClpoG&#10;IAJe3hARe4ArpTFhxwSsXdBrFHTzAzwcyO0UiRqeiuu0WZNdWlBOppjS1LzxAGkD0vKwgQ1UW/DA&#10;Wi4tizJEBWQ0hDSP8tQ7p7ennqTioM48Wnx6j1Z8eBMDmMwgFDe1vl1948z/tYgKvtKZS60ez3LF&#10;NDnDuqEnXElMVvuKulZ+g45evK8XL09LJGGcn2P9ROVz0Tfwz+3hp1N3P0VDdjdQ+9TYtvb0swa0&#10;eAerLMvc3irhs6oxQaxtdx1U3jC9pLXRNkJ0orQwGy8ieqNwTmGeMUGKDixtSNm/RbovReI4xxGM&#10;4fYWDslromLTd0ZqLo1t25RNJRqZ1C12fHGN0hhEhpZ4BFsLDRKlxZm4le1DGeLIyYUc1ld01INU&#10;O/pUurXJPiw/MMnxpogBA9TggWmJJU1CPq4bRHEG8zamBiFJhCAGiEA3AgNX3L/1R3im00wm3HD7&#10;6msBfW+41evdyi41bIWg6/sjsNigu6iI02lp7K+Q2WA2wFrWEb7jU1mQ9rmUWgkFTOyazB5P0mWa&#10;CahwVymMLW5AxuXG1mi8buU+h954BfDqUHkv5pdXcLdq2vMmVyoMqatMU8r3NZQQthqOTdhpKjXu&#10;kyFmm+r+x0+EQ3ttsD4U9F1YZgxOCBD/mmIhd/6smDXT+3TZA7PQsLWOx7STKuiTqEqQT4PtwEY1&#10;FMpK3I5zafUTQA0LYydbLJKrbH0qc0hDuuig1DL51rNvh+sLDE1RPq7Dmx5nLNcDO8cZ4ZcYQYdL&#10;iV2NI34VIoqrGdpmiLslz6Qips4JqLDYBIT6gnrlyEvUmAUiVbn0N7IOFshm1iSMfxMCULWy45Df&#10;IQCDcdGAiTUvdALTI8gCpnwUalKBAmid1N/GagYLP1A137WZtiiNUsyLS7UGf1OavRn+KUe1G4IB&#10;uFTADkxsOXVvlL7Dz+iXkc2O31APUkaevzpWXWvfymiUmYbrDILgO2aXxrRr4z6k0duIlOlgzrTS&#10;Lnrm+VGs7mTSVIscS/Ue2uVF4Jh9yXFJPWadgjN+AcfminUNqtEFUBjAVddMUg1yTBILrq7siAMp&#10;NBVeUdGtbL0hnZM0xLuqJ/QyqkwvHDMxBAsjWwIM14U8jUg9WCO5kofeNciOl+dPPnkGA2Oxc5sc&#10;76woh/rjJ88Au+7vMsuKkN3FFcxv8PhwFKFoIyQHWS71x4+fghh/eTXBBQCH/Z133jF8vpD2m1cb&#10;lqf6hXOZtCm3sKnH5cXLOISIQUGwFfV6RDyY8Lh209lyQL4899ha1TluLT4+xMegx/HE56YwMPyS&#10;6UBtA7fwva3NO4f7R3fuIlL75OzkX/2b34L9VYJueenYZRMhjelINpzjVJ9rHAxSXHfEbBSw157L&#10;aEiMX7v0LPRd1iQlvVJZZR/L1mwn2zistkOGJ3iIuXqV6xkf5CD0soziKMTWpL2kTN/rXZeOV2h6&#10;EhQRVMbdKSa1knZvycdTDB9qRIWNIGKazq7+9b/79/PJDGvMix+KNhiwFRmwbNdlq9xYiDTr4oas&#10;1OLLX3nr8PDwZ/7qL6HXRO28XowA/SOlMziOJziRGXC8he3WzMLNgdYcUFC4Y5sCR4Z7/HJCxWoT&#10;wOKlO8xg9NUvvrkxrl689/1vvftdvDvco9H6FrQPD+7effTgzd3Dg43tTU+44lqCOGZ7jsoBSL3L&#10;ikUvPt3Yj4y1dP/2rdt3bt+9d9cxNYmCcxZIZhlIDK7NlssJs4/DXJoaZUQoepCWIdriRLuV0vmV&#10;Cb73fRuazmTU96CjTtmVp/KSvvtCvEn4nCEWfQC1JD51xILJD0HNKYf85dLeaytHvb4FSU5dkA2V&#10;C5tQH9BoAC/YwhyIr6J8JkbTNDQxk2TAi73Cw0WwL7clSltkHWcBckWUtQWFBYrbTncjCt9kD2F+&#10;Ns46rRDDKVqTBcE+G5IGCL4hipG/wHC0pplKA0I8ChYj/bB8krKX8XVgCZFLrETremkxSWYlQ2Ws&#10;AmFwdOE/8NhNyYaGWTNax4pA02yBkHeMq86vLqmr578Dk/bFQ5Wu7Hw8Tq8mmMA5IbyyCluYeTjn&#10;C8ldDLqJSLPyVDnoc1zTAaueB4LuC+C1LfkXqLUazF6Q11MzsodwOo2jRXNopLjRUAwG53QmxlYu&#10;sxSOpWZXyLwFwwUtxfVIWTExpoFbHF3KALSiY1iA2UMD4oLVT+1mLvzTX/0dmw+ubRQXl+f//puX&#10;jEbiAK60+DrP/DNUMt4c67m4vFEKCmpEGphvg4eCn0sKBrcu+p6qxiWNoLKseCDKJ6cn/9P//PfH&#10;a+TWxJlUUZw+vzo43P3gjY9e/2QHRdHv/9GP9/ZRafHCIke+mS6/850fTy4+uTj5rScvn4LNs3+7&#10;gqvz9vbwzmvDj348f++9i//nj//xweHmrdtrP3Nn72y6fO+HZ9/75vvgo9+7v/notbe2t3aOL87H&#10;my0Kt83xDvrZMVjaxeLx09M//IP3vvL115G1Vq4jkYT+ITXcLQfFSDEOVS8ptOelYruw+TUn6XZM&#10;AWhzIkn8D237rZFSOBIcDm8dHXKQB8szSGBhyQ0RjngX2Sk4GYamgi5hdT0IrOiMift2u0HhPd7d&#10;zCLKbWQy2vm0M16P6tthYtFz3Rg+rfUrDDm07WFJx7+WssCShCiMUQZ8Roak23m668Y3CX+OIVXe&#10;2LhFEW7tMyqoCRsEFtYyzperaDjsE2cmtQWp4yUdv5GpRmUXPhkeRKIvJ/dlStBMEosuwqhIu2on&#10;9oz1TeJkdt1C7jy966xLXNGfCEQTwhSmIsm9mDx943vuFD0fo1fSl91NG+T8XlfQzBv/4z6NcUcd&#10;nSsSDh+zXIye2DSJe7yCk9JkVf8d3bbEOcgZpVkamTI5nPUHHcW26DJffALL5Xxb0V1T7ybGulpO&#10;bNbYhhQ/kBzT2owx2SfRxmegYNEb0RT57bjwCtvxFZ+ycCP19xVQsFlKNBZ4VsguhIbqKq25TCvF&#10;KSa6QelWfbD7Xui9K5FduIo8rAmdC0RwWb7Q95mLc4HO5c31Qop7d3wly9o+W9RMttnAPZoGSTYT&#10;x9Ktji3Vbc4sc+qqTnCShczo48pWS15HUfG7pANpZPpxIkDfQAlZxqMQGaz8xUZRGj7E09keaDmb&#10;VZkG0JGHr0IzKSdiflPT9nKweWlsVjgeCrFsI6XWvtCQpRDd9ooUSBjshEwUhzw6amOmtKORvxN5&#10;rIjOrfxlMJrn+NZHCbSL9FalEfIlBtIpavTCHYGQkGJeQ4qogYKLpyB5lYXqA2j6i16kdBwORbeS&#10;lC0Vg2+LmLnU8y8gULyoUyeq5aBhpgHe2WE+pH2u6NuxSETrU0JW0ybiX8QygFxj667MeLyy4yxk&#10;t7E0mSuNjOljFVukqDaf5oIm/07HIAs3oa78WmUXk2KX/CMiiG3IoSrm6Illwy+XMlfESI9BScn8&#10;sJAwtrBCsLaU1crbgkgX0zDmlpVONFijwpZuQwnqSeZspYa/rapGivPKKrJsKecTPZV2nTiURnSR&#10;JF+ZeYyylkTzolmETJh0WRbU5aHPsrMsxkiKVGFeu7Zl0J9yaANyG9FKoaf5yMH+Llqco9uHSLEC&#10;ubgDop1df0ZAkua/DLcO9uqdrbkY4Bop8gLIMzIelSLrkmiOxzAuAWaTWFZaYVHGdAK7RqXYyAuE&#10;NTXe1P7e1gcfoU+en5xOIAhm6kXQZoID3Y5GDQ0FLdLMD0cwDFWhmkftWFXrmxv+1q17eERgtn11&#10;OSfvAAusmdpSMpDUJSfISOhB6V83CMkoxsP7995oGfe5gLcSR2w009I9wwDIts7oiumSO6YzRzdt&#10;yGWitOhKlzEfWC7B2QE4yUh1Sa1aKOWXJuy0Km6YAbqeElXglhV0xsXFiqAhO5edO7u8BKCNw/L0&#10;9HTgT4fVqPbLkiMPuZrLychXwWXrJgOekfgpr+gaTeYI3vgDdWEaAS7Zf4B4j3ErrL2hzi85cYI/&#10;3ax02Qs5RPKYPsgMk4OGw0eS29ljLOV32nzn+++RoTNa297Y3tndg+v4xiaSSNYP9g/bcTXcWAM5&#10;05EMjcBtOTwhxrnEYkCWEhaN/TRPn7cRQ32H4zNo0tETMy5pMLSQKPVX9r7bvntGm7I9dFi4fixD&#10;iAGK1gHyWdM8IVFyQt/+KvTtK4zqLzeZNp0RbeKu2XC49fEOQes+Pj4+QZ+/oHYfxIC6CrTLaZLR&#10;U+jZQRcpyq83R+6MNDPUnPM7I3lEW5bmiWYfLoqzgNBgcs4QsZAx+xzOndHm4WHG0IAEfbF/KQWG&#10;TfZS+eGlG2m7wBNsoSGBnaQXRs2wAKJjaoOhoDcqneHf8rlwxgiotMe5MnnWaKsaltHbqYibCvY7&#10;j5EW1PtgFayNDur6ikNNvfuNnZGd+Zs7WB7oigeyaERf0ZbOhHsjwu2uYTwf3f2DuOL8Hjgmi18g&#10;LxJz4dYlY5sQg6YqeYYAveSkGFKFQm02xi7kmFQiF/AVhhJ60qORs126OtbMloAgglsSxkA4XMjz&#10;BYP/xcmLi+nZ+ka1aCajsbeUeMukELPM2cQKnw2zcG5+s/aa9hjC2rzJejT+LltjkqI3FkcAxkxj&#10;7dNssk1/g0EQj95QqWMI5DWL4463MsADO8AYxFngeZBLBsYgrTyRNjbXH9y7D5XBH37n2+bAtL4z&#10;PDhc+8Lbu/ClRrzr3/6bfxPKfTj5/8qv/sZSTf/to7dee3Dr8Mv3rtvLZTOZzV9+9PHjq0vECxUn&#10;J/Pjl9PFFLguo45PP48oXJKwf/pnvrwx2n7r9YdHR0i828S+UA6WyAfYWLsFSct0cvEnP3rqq7Px&#10;5tn9R2sbW9Xx2YSmDh7+LOLRCx6oQmeB43quZWFVvliEjsCaogh1IrcpiTfWr4SPhtDwjDSIg1IO&#10;E2sI7uGPQUeZpB6Mc67E3Wt7OGOfTLGCP6YpVVVGr+TI4bwBC6ffs3z1fbmmu+k4G2ItZViM2a0Z&#10;d7KSa2HpXYysbRbH5+dXiEwIFYencHuYXgcaNXStSKloB3C/atekoV2kh1Umh9CnNveUPnHULHx6&#10;wLOR5ILvOK45o1jtSOkz09d6P+lqOivg3jzSR0KIj7rXbuRgB3RIdXJqejuyct4nOy65z91bW3QK&#10;odLEn010+v7zmVe5zxb0up/wDVkJ26lhYpJTfp/tKsoYhCS1yc3LjuRoYRrTjxVSYslvYTUUoA9a&#10;Jj+qVC4nS6fcIzEHXMm2N7S3xm8NzY0jruhqlS4a2H36imS/xIwzh5/AAg/hJ4iZRWTtrJW5MZsC&#10;VuuTSUJq0fU1HV0i9Eyzbwwh8rim7PUkIf2b/MpXOcrJZLhNN86n5j0v+NgktNmk0O5yKxKazf87&#10;LmYgblrS2zhi8XxeZZnhzZ9J39W5ILqc1pXGQDz9TDzUqqXR5ydnjNcEJ9zY3gMDMQgrTQQBE6aj&#10;nH9J4ZqZBSvcuByYU7AsjOPn9tpCXBNSZHzaXzVtocVuXBnq1gOn3kuxjS0ZorXvUWyy4MFOTu7F&#10;wOrqp9QnchtaWgVu1nkWAmcwqG3iGr4pHUQ4LM2NK9tG2sgGF55AGltaMzj/UcLibI63x5w2Q7aA&#10;K3LaeVCIZj/MspAhX3L9jwsmafETLxTqqqJ0K+7srLu73Oxk6BBb3LbKg4C8nLI4hoMnHwUIoXUr&#10;T0Ncqa3RdX1RxIFt09ECI1ut5GOS2ecurszIDapI9fVx6GY2bGyW9GbUjUuRGBIJrTD3bXsrpfHb&#10;s1C7DZknwrVet4MqNsPxAqUhkSH2svuNPPlMaM8mZUVqnhU92ibqPZOoZDGqzhkNXKm4HkmYqczj&#10;sKNKlPzSOt5GpPfg4iFi99ekfaWsVoKsgHliauVDcm1N+HXK6MLhv7WzfXDrwHKbxXchw9DbE+Bj&#10;y4BLsb2zbcXF2el5iH2jZj+2M6dhmSVYxtxuzRDzCM1epy5q10YlHU9z79a2Nj0pFfU5ki44sh5H&#10;TiCX4iDS2Vsjj5Y21gTWRWiQvHjqTnd2DvBXQDTPz6YW83NNASQRIKm7yWJ1UTlvYqmikXMcKtfD&#10;w3uYVOHfDUAY4xHiTLlLYOiENm9QuThiUNq1bRywBVkuo9uHI4RvR7T8YwfWRxkjNwGB2PEaWwVl&#10;FW3wlAxnp10ZTXSj2UrZ5icxj48VfqaRDt4BgR+VxOXLk5cXVxd45y4MgWbhp2tYzEvVmLGOchnT&#10;0ZOqBq6uStBDyzQ46CbZPOK2NE5p2wAGzL0MQAi9S1nyky/s4kEeX8eWHOWPYLBfLxh9ZPpnKQ2e&#10;PD9dg13eeP0/+soXDvZ27t29tbd9CNfw0cb2yexSrtwDrRx4yQ5qEu8akTZJA5WRNX8Ex56D+nIy&#10;HV1cwoAtjMh5wOyGaJlpZJkM19oAottnUyVhT12X21dk8XtRN/EyV2Xruio6dDYxnQrOQtx8F/Pd&#10;rkThWUiezo6g8w8RQWt4z1OpAIQ0soJh9dlljpifadH9VJcronR0ps+T333+vywijDGwYgSUvmff&#10;nONFFL5lu6Cplisx9b1GNVWnwyBADZKFLOlTMoU3KkzUa1QDQVlovJaLPvqdTgnuBFEM47JuK3Ik&#10;g0mZcGahxdFEDnMSSHYrD2f1bRL7tCXjZg3HXsZrLYfALUkYKkpEZnYcIg7U5uLvxuSlJsGs9v6I&#10;WlEtEorUCbPjrTvrEwtGwGmJObMYVfIswJiGyAYPGt3rik0mi08kPC1pClI3lfgA9KOq6FTMGIRA&#10;+dDl1dnVzMF0D987GKT5VEFbELkFlbaVyt+LKU0LUqCwXFuYV+mMw3gaggKvGSZLEXTK4zUeQDjQ&#10;zWUTO4zaH+DYpdYRNNs+tUuyFaATHzzP0al6Ndt4lJbJz4UvtbEzvnVw8ODuw9//9resldrarrZ3&#10;Bw8ejH/0p5fgiv1n/+V/US+nCH7/e//w19CTY+WGdnd/995P/8zPbB21l5cvf/An3//kkxdofCeX&#10;AYbu55czoNqA/6FPvrrcB76AeuULbyKB9/Wf/fovwQUP01s/WGubKd71+ub9Z08+/PDDH6yN93FR&#10;hptX+0ce87HjS1Ec9HFMXKOO17a5OCeMgBlLIrnHupScaVNtepQ30VMmvoY3pT+nCNPJBC6n+Hgj&#10;8Av5aw35YFRIYBQ3YI9tXR+t9GnZzHpLBqeldQuFvaeVWJ0bbrxF8kUMKzpDe5TjERhLE3u0+3LQ&#10;kIIZ8mZiCfHyk7BIgDIO8OS5UsbgFFwhQbdwmZyR8lHTVCPGF444YaqKqBLDgljkZ9tkFl4yBfIc&#10;sLLplF5GjDeBqq3rWUzpz2JIgDLEc1qsGNcWDRLbUiu1zTK6S91IGacRK0lllH2PLzOvPLmfJ2Oh&#10;vpwywSQdDB9fMzDQhZ7steT2ZlIdmi6Qqcj+Jzf72VeaWoXV9HZX3IjH8iobOvjZ26LMdE/oE8jy&#10;XAqTLWzzzAGwqc3SBywsxlBBL4q4xHfB+4HSqiayHf2rLLD61k8RJS4KULxwj2AGsBQVteCgjOKo&#10;pGANGabUJW76oGjL7QmbXWloMT9QZJOVhferc5t4o24khZgUs8P3esKgYnWy2/EgishFNF6cDfdr&#10;M1QjMaW2IDl9mNCGIvRlRlkHGZKnOj9W01l5hCR76EdKkfLdmLtG0Rfhp8M1+unwFeo42+4xR0zQ&#10;mCKy7ZBwfLf65BZTyidXVFBsyQ/u371353DttTf07Iy4bEIAW7hO7NNKiC5jPKvSp0gXuiwWMfVM&#10;JykvkUR8CuqQpxD6W9WR3gbcZQosVnYC4SYUHijBkdWOKRi1ejyt+SaHRHJiGq3pVAeVZe6WC7Ji&#10;FbERr2qifQd72NlIlLIglmwWlD8uVqYsugFlfnUoB7ELbBN7IKnJMiROCaSLJkfZZDFYxyVhz7yt&#10;lFZiNESAmcjwrKQ9M020+gF0Rxubm7XEkPq4NSAXvYjTlWJLZXpws9EoJPElWKpVY5hVqYrDWfiE&#10;gpfMNRrAIDFz1+lqSY5JfV0h0Cnt6I2xZIMWnrcsGN7USp5DhsIa/TWmLFS6ZfgXN52yT1Ktawt4&#10;t9KNagnxexo5dS1UkXvFJds35lmql3gKpdyIqYmtJh4kXYMjgfUN2KjWwBc/lowesviS3DAOE4Ps&#10;QEoz47GasZKNeeuiji6OdUlIRzkC7BWn44jJzvV1rDthQIrEAGXb2n4/nysEK53ZXj/CDLjsiCMD&#10;RZ5eNKc0cZjMnPFloDGDvuCMcc8cqaYK6mQ0S0DsJ4jHhhfPhJ9CLal0JGcERqPqFSoSAIkhCwk/&#10;E87G+P7FbGr3c5cuJjxMYYd+dTn5+MNPkOYQVLPiYcELMdHd8jG0QlAPbGxsWVztYLTGYwbMbUhA&#10;t+AAbOGWkM6COc/8GSuScWdBb64ZNbKw4n13d8syB2lhNRhi4A76O1bJ7q2jF8+flEX99NkJPiJE&#10;uY7GcgROr5lOxA1xBq0Y74s3WR1XER/k+np6iQdyJDEDcxdHMeMKsZM2JyNKHtksWoGcFSgAnOMz&#10;VO+LN998BOb29Qx+5huoeNY2t9jmhRopQpWSjkIiV6G+M/yxFWmQq5DVhJee2U6UOo7Fo+dk3Pt1&#10;Y1V2RzYtEU3bVrtMdb2zPG9PU0Ea4RpliUGvJBjPg29ksr1J96/lHG7bMOnZmW+BsYlLB7plaxxH&#10;zhbjgAS7EuH0RKLhyahlCAgVplCorpntet1sDtbxTQs+ata3uyljquc2G1J2B2jMGDFUC7Vx+HdE&#10;r0Vgg2s2ajrc3bJKtbqqvvj5Rz/3ja/dff01LNIpIkf5YF7BTQvYPACpQrsJXnZ6dVEGyMrQPFyR&#10;swqHJw1zltNLsjivr/75r/+6kvqq9e21CKp61zOk6JlyplpAJCYOE8PqqN4asEREz+nmxadr2v4Y&#10;WQO/XlXUC2JYzd2UHkc9Bi7ni2fP8TYwOYCWppCQvpJq1tr5osvMDNn3gTCX3l2bpO8QL9biFHAj&#10;RZ9n0fJ0eltwDhF5xPiDuXYYpoxG5k462iez6xwMgFs0g8/2okZYL+0P8RAyrG6peS+6k5ldXSG/&#10;3NM01G2vyD3G6gjCddnLmV7dCE2RPiOOCUPviQkPLHlIHrI8bNgtqypeLidaibAeJ48Phdr0Yomw&#10;IhcsVLQ9PZ4BKUV9jphoUJxdq+wuSs7BdudTNplAoF7O8N7X1/AIX04n65OxOFsVtBQ2bDW4u4n0&#10;qEK57K3gDr4CXMeRE66Yg9ZUkBUdG/EnS2iaBvCog9nUkjaZSLjRZubW14fXYD9M5wiZ5ahp6C8u&#10;Z8rQpmG2lR/sXdvCelQeXsVYkgeaBZpLkq5NCzTYxgRjUKDZD5fQIxS0H67hzo4HczaB89cGEG2k&#10;M8DnG0QB8KJJbaggXjjH2+E0qoQmwl3hSzncx+XFhGV+PsU3Oj2Xzg5abuZw6i4HR7dfPzi6f3D7&#10;XuUXB4frtw7W//ovPsQN+ujji88/+gIUxf/gf/07IGU8ffYM64iKoyr8v7/6zz/3xsMfvf/uX/tr&#10;v1AN6snV84uL6YuX58cQ419BLEN0FuN1XJUP37+6czT6679w62/8wn9y6+Bt0Pmd30S19Zu/8S8f&#10;vXn/4aM7H3z83j/6R//3//Z//J84Xo7u7Xzpr2ygSMHlv3dvHb8BfDCvvUgbi+hc1dXFfeOT5DZm&#10;MZ69diSHusT/sgg1PYotHVC3IIFZU7aeonkZxjuMY0NVGzhJISnEohnKWjFO8mOTU/bTVorOO7d7&#10;9Ev1kF0OXjd2ykYwuQXo/q4nhPcZayvjGFnOMYUF0VtSrSbZZpnCVypNYm4FI1VpUkfEWAvVLBjr&#10;eHv/0Q2klvdmtJTgNiEspTTFclRzuNyd9jyrYodqnYlzXQKc6eOjHlqXxZi0VVRFd6JIn1jNzC4o&#10;8ng+ORwnp6ds02W8iP5UccXeOe61YnBRh8YCEbcXLEdUMyFbP4XVVOXPBm//TEvnFTlob6X5js1q&#10;VQqYeYRCapUc0XtDnUMVU1sDJwRmEyKPDKxIbKeOVpCcw6HmX+4Krmsaow64FWpxn2vQ0Za2tjcG&#10;ikBBRYWDHKs4ymwosuKDVZm2J5WyMYRWbr0wyGDYVeXzTcz4mE8Zratkbrc6QAi9YHr3Coe28Jmu&#10;2OygagoS4aaOVfz8xUubWYYca/fZ8b9dD5wfnN620RlrZaDN9czoVmS8icQRfaGZL/hpikacoaeK&#10;w5BLU5DiKtWGyZelQXtYhDDEh91BRgdcsj00/XZCAtssGLYfFUhhAqEOOQRjS+qjCK9VBq+pjNpE&#10;eGhjW+rTsDkC1AojVeA4MxIVr1o3SXxoH8V6ZrGyFwatR5PVFEVRhvw4mhhOJ5v6Fn3caEyCY5bW&#10;pu7mbY8j7246KDac2JHGmk7OOrb56fHouSRkaq2RaVtz/Cqju2dQKSsuLrsIdW5VxJFpfWJBjkUU&#10;0bqItDs7MopoI+T61meuy0XLw5A4sTLNdtS5hKS+cJ2xf2j7zux2PGUjxQ5rTiy+ZG3nndnkqD/0&#10;0SrHmOrOSvd40untpjlOSAElIifrMmHnaKIJWTDyDhTTjlG8CyWuFyZLi74LTZ4URamkfaPo6wRm&#10;bJJklzJvMubM2voGB6MN9qJIVMsrRmPZWvFxOpwhO/sLZ0MHiReC3jleMCalmFcwl21jwdNeUdK4&#10;o8NKoVzqf/Cz0NsTRcTER5GwEdpNNIHoe6erKHITirwlgU/j2ukzj2cDo7EbOlvSHV0ILRiA0dvX&#10;yIHBDGBhOnJ6euY4gJYHuINEaEHZheYyS4UEbG5vSjk/tGcFs4l1GTuzSQvCbcaAIqm/Rw7kJLjT&#10;47NgbPGPnr3/0dNnL8/oUUc/qlpKOunQ7V1G1o+Ny3mRBpVZ1akhxJtqzEoCWvTGntwBraSZxWIw&#10;aRuyRCfEk1uOxkqqLa0cbm3MTiC81hml/F5q7+O5pniSUrlljUuuYfqWoKqnFy7YG8O6zmQp+Ogq&#10;ESTJU+mStwaf4YScmGEO+3G7NHcBEaezX4R4ovRhYT6UcYFwT+ZtRP5diBZVheI44qFmhgucGMjq&#10;iU5GKPkHNPJFpBYLwhH10iB+zxe0ASPXvY3zT2yYTEJj8W7cmWmKeYN2lxblS9Y9eFuQ7IKHDNGn&#10;+cKg3NwcDGX2US0nFxxqX4NGXuiSDhXdXsh6uum8JGyHGYxff+01HOX8d3ddj5wejBvpCaGf3piN&#10;RMouBr0IfmV3dp/OtV5penuVTRENm16ZjdhFbGpH4LQQqx3xQteL5YVSIgF1O5qT0+DLTpHgYrL8&#10;yqHuOlpWY7yKmIIeuhrH8tsr5Zvrl7GafcqQjy7QXWnksvU9Z6TmyUzRfCndl8wkBN4qNTYe9KXZ&#10;JJbeuNq5Nhc1CSLIsVEYRDlxJvf1ZkcXoYSmVJgb3mcT04ONAkmXONVdgym8uUcBzh6s+Bo47xTC&#10;TKHUVhof8N+RN18VWS8Q+BvyaEaWEtEluRTQ9g/jF2B2ZuXLTgdqf5/q8tRskNovIhU2lqBQAPJ/&#10;FOTC8oZxZVVobHy9gGVHC9bxIEgg2Bp+wRDUgaNZNIfMmFdRtuCZqlZa0O9yGW9lRd9r2FuUy9I2&#10;FBa5nA3VxpRAdIVxFYPS39Sfq5UAJcr24cGY6iFcPYLAYHUP1oDZ4qzAHyJCN0bMaOXAXB1AJRW/&#10;Zb3Gthty4iBKoN/fW+fU9XqJv8ZhcXSw8/De7be+8MZX3vni7aPd118/fPP1B7i6D++DbrP29PnZ&#10;d959cnoOQxRsAJ6eem17/+HO1i5u6uzf/u43W04Gz87PEBGFC4APq+20VMBNGBzd2n1w/+gr73xp&#10;c+OAWOBw8O9/91+//8GH//q3/uDrX3u7rb/44/d/fH7+giY+/DigR2mWC+hjA8HsJQUuSxwWbiSX&#10;hIoljmxOE5bUhhtuSCv5sZ2lUYb+cAIlLRaTQraZnbhOZHesf9jzDqkVr5R0pjHRxvpIHe/AVOC2&#10;nkyje7PzSUPJBEPi1jUuRhaleqZjS/ZSBV8hf+zbmCqh1BVxMBt1cT4UufA04oXljYwKuiOq3qBX&#10;DHaEgSU42w8gU54u4S43o9bDZ1mpGclkxWzaWKIso+/R5eQh6KyPjbVZbLXMWixa7OYEZfWr0Vyz&#10;7zllu1Llk0ueeVdkHW8n2paP0SBblObeJp64mRmecs8kemxsoEHz1TZrePpZ7W6ld77ZR63mRvUk&#10;o8mcd6Vby7LWKK/rhcYaRyCMzHWQBpX2pcrOLmQANogul0vuRGjTF0q2ZOoME2hLI2lG4foNe7Me&#10;h6cv/N7eWsfrQyAyXcNYuQGXIZvQmOCTU+kimwg6SZ3Vm11N6EeH5mog55EUI5NYPrnuj31Ir//v&#10;cRmK3mDCv5rRnFSeoR9RVcUECJBGzufXE/S+RkwlHkdAFRv6KJKs+ulNq097JDINyqTGLA3AzCqD&#10;TPriSVfFuG+f46R8n5yRF35MiLXqv98YF9nkrTR/R1apilSE/cTQ9o1nL15ubW1ShdVG0WxKLsDN&#10;jexiQwlVlHgfkTBeCgWdEn4Q/Eair7U0JTO3izYm7KUSKLoNt8YLECWyJGEmovemrlkKj20i9Vl/&#10;0oiIp/YAXy91qVSgPhGgzXEnkc6KTJPz8qIaSG5JVGIyEwzaKUBcjzueVg6vSpQFJjKEgVHSeiax&#10;Rqo8rOaxRCLt/i0NGFq9R04ASCK1lmrIwAQ/SIEVtu2ktZvYb4njIZDYSqVka2df2tGdg/FJWBRX&#10;cdssFdYlTMssDnxIq6voMVeLHjk/yDu67KjVIUMQeWnV6huXMsFSopyaYLsg2m7jnu9zWqTNR0LK&#10;f16mkZ7o9W0kEPPwkh57Pot7LlHolMNey+jbCAvWggqjVihUlhxHLbFgvfT5LAPDphWmVFe0rGEt&#10;ovPy/hZ5GauWCkUyXbAn3Vz9oMXmLAPTkpj93RqDr7bvpchXdalYBZzclUoZbgACs+PFHZypTY4T&#10;DR9NSUvZrUbgUNgmeKdOVGspbPkeASLrkS7VaZQjHvfsTjUAkiFFVdZx8cWDZ3Y5oTy8rjeZx+vg&#10;UTRmHAk/iyVzQg/Gh3RctXHUPvL2Ni4vxHJnuDRiRmd1fXFxiSgy4A8EpJsWATcffPLk+cuTjfUx&#10;8kmpHvdLWY77SFjNfFWWvqW5prFSFOEwjr01sV/QqsogvGGtjreMpMfYq4jI2vlpN8pOaRnryThP&#10;maV5xvLi9ap1w/VdjIdHgduaBQDAqhCl42o0gl/pl/obqD3/ZXafio7nPk8g8xnjzdY1RJKUFBzB&#10;4GPT+dmCrMhT0OlP5jKrcZoXD5nfwzWC5nfULGa1jPKMDdpIQibZlMZ5bRr2qKGhZXWAORAdj5Bm&#10;BZM73LiS3jzoeOfoeLGqq9if8x1d09Oaa07WL+XV9BpLFtWjph+DmsuxEndmE5aDeDc23ESZube9&#10;iwtwdQVGDOhFS5bjkLcyVhUF6gI0D4D0CKUqOdWUt7RGDdBUvvXm524fHty9c3v37n6yajUEq0zT&#10;qJianWxNiuwx6Evfy6Mxl/jEQy46z5Qb5o0dFyvDOtH0cnXMbNekiYwqzKXwWdY3dmbTy8cfgzbx&#10;BHYSzdVkDBoRnhF7BgSN2PAsZjImnLkrMn2cJSf7gxDhBBuEGM2lDmp6E6+pjF2C7U6yfY4YSq1g&#10;Y3W0IhVVLup3KzJ5+DDJF44PRdvEyaRiqg1j8G3s25g0LTNREERLNa44IslaaKJhqjH/dXuWdKYg&#10;Z6HSgJlMQ5IWuG0WhmPjwEVFsLHZjFDxwX1tXNrRuTbYFLLdUGTpQVzR7q4Hf8QNikG16nj5UT3L&#10;jJEl+ZFjoquEH20rW8HFQXor6Ytpmyqo3ChI5HkiCxGlNSzuBq1lEiIMosC/C5oei0dtZHU8JYR2&#10;UXXgRRvcSuIT9NljoFohU49C1GL8OT5GqVm4pRzTIw17ElY7Nd0sUUorUMAMM7E9OPAEzGsK8PE+&#10;gbiIKomO18nPpbg4v8CnJg2OkmxQjvH4tKqu01AVFxxCa7AkltQY4yE62EW8RXFBl8gaNfi9o/23&#10;Pvfg61//8o++8+W3v/jmz/3Vn706w6xgtLW//d1vfuvx42998/fe3dqDPSjGVi2qC0j8j+7CxK4t&#10;h9Pf+Z33GL498tdTFBtFM229mfKWmDpwWHDn9p0vvPXlX/yl/+b8+RV2I+xF3/32N//oe9/7p//s&#10;3xZudrjn/uSH756dPydpiWVVSxm+yGvDTRSgaMn96TMsGKRJidWcR1RRDO5cdJKKwEiRLDaMcRBz&#10;WeWIEal9sCdj2OByIeEbDsvhJgUWCJxf39ncwHLB77HL4THQ+UXGFlZbBJXb+DBbzoeC1yNcbHPG&#10;pktAizuGTo5eBEtWIHTaCBvHNX2SSKeD6nnDi8DFRWvkihldiJzUHTFGmM6rosmfXl5iGe3v7wbx&#10;EfGJufOP1xcMz64V8C2fT4urj4WWFxRcFlmm5kQ4iY1uV+un5sFnu79YubZtyArSmDZSxPCJVTgy&#10;N+i577dpXOp1u1lw7EVjtGrKhEyZSS5pwIxxyYBho0pgVyEWpYNfdpEnpwg/v5TJqe+bMbufANiu&#10;xsSGT4ll+45iLlYR2dXaNl5vHLBYZHs0n1u6Xhyr6IBKl0EVrfGgDOKureWoSjxduJW7OztsduhJ&#10;ZyOxdvXtuVfAm5Z+WFib56x6I7eQdEtZuWqvwX+MqqHSvJY28cgK1YbReTBFqowfbKMN83L2Rvcv&#10;uoDfvtdO0etnpAtN1AfnethqWKFnxEUTknEV+DAL+biE/YP9zc31e7dvr43o04jxlLycyNKUdeGw&#10;uw/+1TOjsWr9YEBkyPnOriuKU8LKTV1x9uFok9aoLItesk7oRlUxsciYlEX0Jis0ZvLZHonj3PFa&#10;FI95M5IxTBgUyCG2piYipT4K2DKWTkEL5oqXwLpfvjgrjbQsMiFeBgACiwtQGbGd68he6hbPZnN1&#10;3d62Jpkcxi7VGpdyTHGaAcitXB8aUa9E1FrayWq+O6GY5q3CApayTAh7i03iZNGEk7V2ei1Yy+L3&#10;oCQnC6wg03V6fIeYS2+rPZgrO1Mu2yZuLyZRMQ8EBy+HjYF+EXOLAzgWE8aDlfqYkh78dAgyVYTL&#10;9w5cx7AuwYVV5t5YLSo1pGsVpOjMdjjGOcrESC5M6u1DkpYUncFV3LyDskliDW9NdUgKN3qR1rT2&#10;FZLR2v96C3xIoejmSGZlKpa2UdlBN7KRk9z0g+mXvPh77PX4LAcDvuVVinZoaYENOT4JB1l0JWuj&#10;XwVaplLak1Ls9+Q5JPKxNq4hZ1q+3dxCvT2iPQ6OaTz4Y+SpxL0iz+yoJ+NlbCwIByY0upLbyC0l&#10;LFEQ2l1qDUE1g8k9fnobC+rWDDVCkc4aX6R02DhkEdaHXcqOnUFpmmDKNlE9j6haZPFZ0V6Hsgqc&#10;yo1LZofaR2VVCClssdCHT4lfxUDj1oZxBjXiCJ+/OB6LxrUxHp2cXkDx8fzFKY7Lu0cHJkMAGR70&#10;fvw8kL803CmUM1wrVIObMxY2sT9UiWvjVo6jeDzVztebm5tLxni2kE3hoV5bNyvXFlwVEMrMOd8x&#10;25cXBIsTI0iQ1GHTS96CF6AxqI720Q7VL09AUcbUaWhBRqTdYhjPkTQf+1aAkzz8yjM4tc4XXPzC&#10;kgxnph6vaAfqvSBlYKjMsJR5ocnlKwHqtcKUsMhrfJoxXam5MdCdx8H7BsAJqm+p+IaVEoswYxrY&#10;+VxaVdOSNxQ3RdEfcnZ6GsL2SLDx6Y0x55lQERuyiOCqy9D6CEk4FswdDddmc2CPHtaZDtuBHmg8&#10;v8BjAaKCckxFgvxrzFYApVVDyYQcmvHfy+trG1MhGNqqha2dHRx957A+aeirnq0ZSWVF4TTEg1DI&#10;N8DtkYjOYoPsgKYFQdB0rGh0NU/392/fER272dzYxked1f8fZ2/2a1t2Xvetudba3emb21ZfZLET&#10;JdlSQsuCrEiCHceA4cAIkKcAyd+S5/wByUPeEiAOkAaIDT8ECOCGsSxGEqUSJVIki9Xdqtue/ux+&#10;rzUzxvi+Odfa917StItFsurec8/Ze+215pzf943xGxx/4bu9/9bR2+Ayv/nw+ZNHyKlCbMTHnz66&#10;uZ2dXc5wv+4d7H/t2x/g9eNH4XHfMDqDTDgcZ8ST46aAJxM34XS+ZglRIr5mtFzZpS5lP3HmjG9b&#10;Ia9THedJkJBWo7Qm/WJHUyk8W6Pant/El/XK/ROHZ9+UoUsVSZp34QbWi/nV5c3h0cFYUFh2VNmz&#10;7VfSoUkgQO/PpQA8tltayZgSNUM9OA8rshe1lE8M/ynku4ETYakfwJscbiy84U1rZ5LFamUvlrhy&#10;vVyUWFhRkVw9X6wn9CW00xtkV4esAKulyjYil4rCKpKLh0iX3dnN8uZiaknRuA1ub67wj8fHh3jE&#10;MKUACABvCdNsSNeni+X1zfJ2tvb4T+0fshimQDtT2IDhtEAs2eIKrwH/cBvUi1sP6wvpgnmsh7sV&#10;x8YVk2yNCEiDI1ym0lLjwsLTxKwdoJLtsVvyPmdLyJ5EWGFQ8dj2hJVr0FRWzShYfb4Bpxnp8XKS&#10;4SCBqS6+EGoyyCOmN3OCFYFoFiOXptxmY5YD7FqNGpPAMtfKuNlYPjg9Z4gqKtdQaIeNNSZosVlG&#10;8RNiLYu9uIqNIQmAbprNYDMBcHkkWFKwTAeo2nDPb9p6H5FHawKZi4K7UtvcHhyNKQYcGtCXhC1o&#10;nrEUU5ahNsZs/gJL3045PDoAc2F9Oz27exeMJrhRqi8fPV4t/xAjYFzwH//4R3AnMHjuyf6f/sUP&#10;Pnr02fhoAiJBU8r3Oyx369Fy3VzfLjfLxtKgaOjgkSXMAcQc8N5Yz0cbCtdXH/71X1/eXs6Wq4vH&#10;4eZ69ujzjz/6+LPz84u7d3b++Pt/8v0Pv4/Pf80ANR57YPH99q8f7p8E2LQW7c75xWo6Wx/uxoPD&#10;+uio6qma+3yg141GQ8hPY+h6i07OL7PSDzc7tEmfffaI8EZlRg9kfxIiQ3Yd+bNr6RmKTOlM2ZGh&#10;RwTwdJmOb5oqJTXYQi98MVW8SfEZ4xZ9KCMHUkRqLnrzeNKC9VZ22jMRsh5MMdmLg93R0fEhWopF&#10;SnZU9B/G5U2WTgt+I7yqXihuOa++1PMTFoLns5a1tBU4ia1RlS9nn2ZCtc/cDaIYEgvHUcehx+e1&#10;P1TnL2itdd5WiTWQGo29CVJiKBS5EdCz7Vrb3chkDpYRXwzPBSZn+NI196fGhItt5+/85cBVHS77&#10;F+X4dvlyHtxmEq9euHKAJUyuwtAsq3Xpm0vYqnhV8uKgpqBI7nMrOv5BSdlTEYKAspnfhy+DobNI&#10;bQuqiH/CsRXnF/xB/I3vUC8HKnlbBcrxg14PKCbkWGLTuAHeekp8NRPxcs0pUPaJ4mWKeotFZ819&#10;eRIeXicYL7qv7G2reeLXm6zbiEZqJbYu0cDkWXxo5CqNU3D6HRbxFdV07McNKiHMuR1+nXpsodBT&#10;2vWtvcn/lNzVWbWdRCWSV2xRzRLWOhYdC9oJox41zC7sYKi6kkMYzpb1TGlHDynO1yFIalRXeW5d&#10;056HPN4J5gemamxTJCFaWtgJFwtjF4jqlFv1Rb5fCKLLK03ryTZtSEWwg2EGZpcIuXdYVVXa2RVL&#10;I+osVyGb3/LLN9nD38bO2OrjaX/kYpKhZUlHfCnvK3f4vAlh8+TUHNEduzZTLvHyVuGY2yl2oeVm&#10;xBDxiPrmtU1gtvsssT94ilvMqi2xvSNJ21AkQq1nK/qdkr5z6mhJnlf68DgpTjuOeVK/pxamr/Bi&#10;OpkQLmuAY6+95hh2Zy8oGdkaZTpb2MfRpiOszWMbXZ4mLe/9CHL8E8s25YnZuJjVflFqR2isaWh5&#10;vE3r/yulq6u74aHX7M15NVgxID0pdPxpow8GGg9wzID5kNIEkyXegXwhJN68aX9YqKSH0BqG9t7z&#10;8N9JZ3WV8jb86jvyjUikSv3QIj1CNvmqrEVuV40/ywg1JaNN8VXQXNzcTI8PyaycgvKoi2ihKaWT&#10;gaOX8bhoIny4ntecpQzBKNA5skZQnZpBG+p0NtVyZeZ7dWZZoeNsbUopBJwwvEThYmxHro3GVKFV&#10;NFC3HT9PY8qhdCI2td9Yl4jWQuVl2iLBfLFoW0YbPM41rT1lmZYWQkA8QU3GXxtWWYo9jJDsrADQ&#10;CidyyYUJBz4KRzTS0eXHj2DQJduMpcIx/QbGNRkYprBpY5bf9j2hZZK5FUUvaijBGlOuud0rpX/Q&#10;wRbMsk3Lu5T8hdybzEFO1KjG3MJRUVzyBIn5pCRR/o3J2LjmPE84eon22TVgzbFuEyvTDgWmnzOS&#10;XUP5Alx1rc0XCg26g0G5LZ4LhTT2IxsPzJcbblLDAdqyFpgirKChdBrRszZPnzxfLj5cLG6xC89h&#10;MI7Az+48HO5BirpzsDfGwq4h4Ya2c9kN8OHWLP1bM8Bzr+DHilCjPf6NPidEBDQFYDJcmhTHsjxa&#10;MxfYChENJKGN0APPGxcUW382JMZy6MNAwlbkZpePEmIOJ3FPUz90s7d1RgWBoGqKu7u7i/l8H+5P&#10;pcTg7XlQYVYH9UY7XfBvPiH0wor66Q8Gfovu6/Nut0EZQZUbSVUemyw929h+3yTwC05W2E9xFQca&#10;zp/euatQXDVPE5/fx2hl6A7HMR6fHEFTXrop2l19GQAem24acXCwj/d+cnJq2r2YVAz2nQx3o+Ne&#10;xXIUdOgRsnkOEAv0wVe+sRE7smafS/cfBRycCTNgqVB1EuiTQkV99x4Et6Ph/PDtt95gxup4aKEA&#10;ZaqCwnYP3zMFArz9uzTD23jfGFca0a8ZMscrCYUC+ly7+5O36wdUVo9L0X+a6+mt9DssVnGjb6IJ&#10;j+W43hgFzeRmvBHtY8TGoeQsVhqxyMHqWa3Pnrmt+SgmbZlndJZuYCnFMQIBjxMaNNCbmYWrjATZ&#10;JGsu+UwINCIXVGaow1dxhVQhKLLRpQDtbclw8WY53rRD+P6BpMJp+vnZ89ntFWEfnDS0smaOnp09&#10;uZ1dl1V0k6hD7sIt5mUYDUy4htOntm7Zsyw9gRI/ZKNxK1b/589Wzfpqs/rLzXywmK/OXzxrisV4&#10;N0zWxXJNjLO9IXxAkxE7b7MZOTlo3EHls5whXiLuDHnSmV1L1dyPxN7S/Or8mcdGRewHBgW3uWqv&#10;UH0Y1CRonj97dv7ixReffW4NJIMA8yoOkl81Ztd77M4NOd4idDNbe3D9xNKpbe30VvY9gwkQ2Mbu&#10;a2PTdtjnl+qoNDaOaqoG6/WqzdkEl6sNjMyEggrdvq+8++Z/8nf+1unpV6kbkC8ejTBND2vzj0Wi&#10;XNFWxka7socfK2IdDRFE1xBmTQTQ4Xkz4egrnOIeEzinsbiJkN4wk30q19FO5Fw+Bn77aljBu2lQ&#10;157Ca7mZVPDnSbLV32VfpGoXylJSshg1q3USrbQKeTVUJ9gOG4rctNlOTfmTVIDBAwV+QUJR8dI+&#10;8OpMtegoXP7Nkkk+owKj79dlODu/IDGoY/vFLIuOW0PlrvAz0ipsSUtyOBbPnp7Zjfiq+jq+rrKM&#10;2qRxmnxxdnZ7PV1rRuE3a3AEduUN4bbN40/bPKhfYQCIRFGpACtbH0MbSCdFsPRU4aEnFQ/bTuvX&#10;sZ3TthG3PcEGjQ7ajcjRMZu9lEI2wjP9kwj68WUPUa9yxmOzsgDTHL2eRsEur/SCQi6ufi5G0Wc9&#10;+j67kBA9MVtDIn8UIYsExZUtzCYdvSi1e1cuI0Sw1ppTxrpO42LJet2h5kd9HtVx0pU70e5rJA+N&#10;gbrBHQFJilUjaGFQO4qRFLugjMSwcBRs+Yadx7jPiigcvjmqGA9NoyrcB1cG9sJcpG1x5ZE/tOFZ&#10;fkAcI0tKK27wExeUxmzQuuZmvBKbSi1AyQ5LyzAPrnf1fE49Bkn1kf1g7ktOYwWPhGanzRjXqigq&#10;kxEkQpiwJbD9aJ4cuXqwvEGnkoGKEH0NBnYXSMTFtdFIYOjgNz4Hjkam7TXgkrjE/KLBd/12HXuY&#10;Bveaqv8gVUYjP7A17AmmslVTjzxPwzlLrMs/C2XhwmD7YW2bGQ4C51IDhGGFiwxt4Gkn8JgKXdFi&#10;GpzQSbzaiHbFSoszE+HHrDVgFrKVsUMxAFks7XXLoun4VnzjpTgrgfGGdWvrM/qnG0BBZuQ5ES6C&#10;l4P8hBlkulK+Mf/BPoaNCYuCfy64zrV4oezfgzKCg3+7MftC0rVUPdBD0OyRhaNvtWlZEB5yLDpN&#10;E9yIRwWDvWB1FsT+1WanoXdpAorEdBtKJVAof4hVgRW61r/GLW2xSRZXglsFfX6cwRAvcnR0cHh8&#10;BNTR82fPKYUdjT775JHm01FigbCDKTeVxtpD9UqQ44hhYzSdiW0I7F6Fk6ND70wBEi7MHj4YaWjW&#10;lsFEea3JnYFN1q00vb01Bfj1DZnqcHLim6Gjh1eF5Q7fHyck4KP2dnaW01vVk5gxYRJbMYxsUKbj&#10;HRPT0dvB8JIvRdHQ9KDWkUE/VS3nN2dEsu1JBU3ukypeUoxjISgYyjAoASNQEVCXA3M6iIC2QNG8&#10;gGK5bKQSWfOriYrZx4eF2acIALwm2usl32yhL3RopVX4W6x/a3t0TUZ5BPQvbRPzkdyWB1s6QlpQ&#10;zJntg0pewrkxqInUcmAkMJxs5dD1iR4chk9odoPXjkH9RFT1YMmtxWQwwh9DVbuetbbUwpwLZTEW&#10;IO5uiu1UgYTPCu5TkMswNpQFjCDlsT1r9C+GhhIA/YUPEIbOgz2UoDTizRHOGoOGtGwTqLux+eLx&#10;i4vrOUSbBtv71vvv3zm989WvfmVwMMFKfXR6vxrsY8CG4hDkKiw0mIPhb2yAc0zKKF3l8oB/ffPB&#10;vbv8687B6R6TcpBisHfootsuGo7/v9KzpujUjYxlMYkqWvsUtGRpfLppM4gx7YClUQnLrO7bkqqX&#10;XaNw++iR9SCL9Vzu9QmnjE1z7/Tk80eUsszbtTeLXOfY5VI44rlou4a4dQ63FFVquKT2mdSI1Dma&#10;+h2PMIrYu6en6AcQQtHk01Fj78LZq1DZAsENMcW90509jNaHb7z5YIeR7gNG5lkjIZ2/Q5U95NzK&#10;UMWeHB8Pd0bBbT6VkvC4y2CfXVc2k+ULfeuN+zuTvb2DYzQpmD1IHy9nDBT8NLzPKkwUMLuvx9Pl&#10;Z1jVdkbjozffxXf6T3//NJS7QpjjTl4W5RJaEsMdzhbXNBiMjmDEQAbw0/OPDk4Yc1U0+++/97CF&#10;QGbngLns8wXEcXjhHPao34GVZDbnzGNnb6+ZTTfTm/HRfR3+1940ZM+RLTj0ztFDwa0OBT+ggfff&#10;OH14901EpO3uYVyLqmHx4599ieA0WLPnM2yyqEVx5LAiFnleWDmLKalRrEsxPZQ3nlcm2XSjkp44&#10;FDNOsim82nbGKqGup1OEveHEO6AHA4/phgxpBg3OMaEspre4xHw0EFYXmyEX/0EgCg3y5gUEFfz+&#10;aD5e3CyefXGJh7gcgZuzvL2eA8i1ud7Hiraomh8vfsgpN8a/k0MsZXhy2/LCPFpQl9/cLF38ZONR&#10;lu3hy0e34BqHkwGpkZhxL5GTzIZjpNlB+mx4GdieLD/9+PrzT67+8i8+RnQ0z3VtePBwcnQywKsO&#10;Cx6eqdqk/aoZ7uK40D55sh6eswexaRam1Nh9WM9n7fUL7qR1mSsFkzdkw2bqPPXP0AbJpPsr9+Gp&#10;APH9kj44qxhHPEVVLd4/KT3Y5imZyvmkRtR09UaX5Cnvex22umHpMBc6GHrpaOLuTFV0a34fDVB2&#10;Q9PeKGwrErNTA/frMisNeE7Cforf3BvXd0+P8XOm11PmhtXVvfunxhwliI29w7JSpDcbmDpd4SRb&#10;0fNdm+cMr3lUjjRWykgw88l5JmfCJfv8N+R6IktbtfEXeWKrAtjeh/cIg7E6i+x4VklgE+Sc+1v2&#10;Ko8OQRizbzWJoroY5LTim1NUGmcSm798/BzkQ0gLLDX0F+QS/fKT3+1hZJEmtEnQ7Brgok1mV/wa&#10;fOIsUNxoVySCcchMYYUSGYrMuQtKkijgwtWpoPG+S4ixxwPpvezYEwzZoRwg0108iqiWsXV34Do+&#10;297SbnOsb5FuLrNM09FnLFkDvruO1ardPo4/a/a7C+IZ6zYPjdmrnVOsO0G4kSS164WeHddWw40C&#10;dfQY0bsX6DGj3qBVuED28Kb/xAxfLjoInJOxiyLlFjddI9u3cpMctyEPeHsw8ti5lANjBLeqdxPy&#10;m6o96drbwrgtlQn/fBzGoo7E4FWjeJRBlru7vwir5Y4iz8+KC9UPa3fWNdFCYcggoCttpGNWK0nk&#10;0Hpn2AMSd2opySXJirjhz84vbQGU6MJDnlRLSMA7MNJH6PXWWAz7cal0zpD1BfCHR5ywDxiOrnu0&#10;0bNEMKYo6LADL+MmpWEHFaUQa619vlUWCX1mI8vWxjs2+FHcjQ9qJYGvRKG2sGW/SqIhbQCwVlZz&#10;YykvVQI7o9AV1Md1jKXFDtEdtCSnV2iu1nHKRRLRtT0glVtMktTSjW3WPLG9OmvuMqiQmQwhW/XL&#10;InRhVzbDlD55kyN57XwvN438MvzfgZ0pm2HLf+G/4qjAk+go9Qlq+4QqQkVkUvAFpdXsCUcJfSwE&#10;K1IRDRX0eGRL6kicRVWnoHrwIEiJ5KpGvef0n2BDvjCUn4wtJZ6/oLMFgHnUiAWtL4MvsbJ48JzD&#10;ZIfTNfy/MEP6NC3EZBVhwq0wa/io8LJrTlRWI3U2h2xcsQz1Lu0SOi7aLNHSYQt2vbq5vtWlqBel&#10;878WPIGxYQMCJzZwxK6az3fpmfbhejZTPRIvUXngwFVQ8Q0h5RWeATaDNpXtXwH38GB/f//B3ROo&#10;gxWcFy7PL4GM4lkH3ZzpTGFFobHwG+Ykrwk8Ho1yzAscFnbDAEGnWGL+itmfbAvAmZID2n18EGPt&#10;CnSW1opKhnsNVxUyZmuQ4fPyWRDcLvxp3CCglR4fHP/ko49KKvJAeg5LElSG1nzBcQtFHWhNNbym&#10;usfJOqzw2TFIAo1RrJeNxp601eEdblpatiajg4MdQQDwmZhEuqImW6QS+IfxYS2p0+PrwpkG1Oog&#10;GzkegKH6y9IXA4XM5eXy6nyyg5nkDv6gzdBRbBqcvPBpepvcRhtHNXsUWWWbgUU52OpqTiaZzbPV&#10;if+wqZxv6aqpVqk2sOGNx1zdZlMcivnsAAYZLH96o8lrS0Mi24Nja43iGT05PUJLhMrPJdeqkopQ&#10;fuejvR3bgJ49uyikTbBlHqemDZoIaGsMgqSkaAxtFBqOWxHH8Yoo04qMtPPLqz3GfQyvbq5QhOPv&#10;44M9ZsXQfY1aY4OOG34K7oe/+MnP3rh3/1e/8ZVvfvvrA/pPhrt6DMCWn+FzuZ3ytoEioFgPYejk&#10;xIGXhF5qCDoZUVRS2jPASrL80c8+eXJ2cfzk2WAH0ifsGuPavDbRbTvRZwvsbVH9LWcCVouNsH7q&#10;+xkYMJYpBCX70CA16FrPPYVhliLGnjXPhzz9GU8iI7DpwvEJSqAGl2i+WHz4gx/icrWC4Fm4dVNk&#10;g3GOpwzpKO+JmdY3s/hl9yqnE7Wv4bEj+eAX2XQI4ejg6P6du2gNK79QKL24MrBgm3rc1gWDhfHw&#10;6BR3y7e+8U3cOUSlrKN1y+oUeNM6IsYYjRGtZfQhqG/VTb+m/cd79up7DhRkzVUdy9lidXV2dYMl&#10;T/b5aB+B3fhKoDAhALCKZ2zYVfVvDfch3P2jP/reYsEIzdPDfVifMfDjuJ9fh/tqqXbQSOeK9Xxz&#10;8bUPvnL//v1RefSTn3786aef0opAveoAS59IWzacAFpvqUi2Sh09Piu/+3u/f3x0jOqdDwmg8uxc&#10;YSMZHd15Q4p+0NRukDb07MWzKVtzMLFPxzCvlMXF1Uzd9dY0sFhmMKhEKQgl9vVNmzYOyzC2g12g&#10;aWKI/iOVbdTqzy0MT8BCxYedHOzK61F/9umlwJel3dJoTFFtErE4DxghF5vd3YktEtc3C3U5LWiX&#10;n+vODulZs1skBRWT/Z3p9axlcGt95/Q++sCPv/jy4cOHR8cHv/kfvw19BFQVb73xUMEo9T/53//H&#10;y+tbJFmA5L2S2oVLIE89lQZy61//tW9+5d0Hf/tvfeOvPvwR2owPjt/+7r/9wy+fPvv8xUVh3nis&#10;GehP1QBOTXHygT1kMPLiBlmP87bcuzNpz9YAXK8Xzend3Tv3x+999QRv4/xs/d77+NL4/T89e++9&#10;w7t3x7fXzYuz5YuzeZ7xblUliYITX1exJDJr3JqdiopUmncL29ne7p7ZxnalJkLFX5vsybKFCkP/&#10;h97EMWE8yzoVhGVf6plVPdnmaqjBIgXKJX5a6JlWe7jd10g0uajXZa7/8hFfnTtPPo3WnB6w9Ths&#10;mtbVfcIacHgbO313YsNq4PmyGtwymQaiVfjbNgtc8ETIXjil+QydFMLfamPXPuxSKtXjz2/H3kEG&#10;U+XuYWWlWHLydAzn8JJqNV3esgwv0WBTWI1VKgZOwaKfcMOh+Dla2/+wojf0qQ29EquPT8rf0N9R&#10;maR8XB9DbLsf2CkGiqxvNZVAafFSTEsJnY84vjYhuD/vVXtA4ZN1mQNXXyWkbdGdXdoQU2OhQ45s&#10;f91Lj1kMfdWRbaDxtd2Bl1GQKlRf98Wl+jN5fubOx2C3Yiq9Q1d8dxbiLVxKsEjmTOjO4btFr7VS&#10;9lMW+kywvJHnJ7Hjsb+M9o7J4UtVXJWCJc0FrdDTUkr7TV+3ugW9MkZkp9zPbbEt6Klx5gIr3tqE&#10;rKaPFx8oSLNaStfAklSfu3HprNnf6JjLiiLNYEMP5UiZlctKw5ZawJac0jTYOotssFe0jq4s5e5u&#10;nDjld4kfsBQKZMti3L5hQo49Tgeu3GOIAhLEhDbWyaxNkebduumLhofScTGzpG1vvWnZT/m33eLa&#10;4USzLC/Bn2JaRYzXZNjhJmVOCojdEGUZ9REHP+ttNDoOdETygkhr1yYWcc78cP52m5TfPr3UnNgj&#10;e6vG/zLsoOlYBPYsixSSa50b0ya2KWNe013TSnGEELo2hjxRbV51ezI3wSiCESJaEYzqJCrJ0Woa&#10;pRamCI1JlG564xQMYB0Us1mjxla6mbeFvI8R+1FqmdVgB26U61Ai4DmnnRWd1g2PnUpJSFt9hLMa&#10;0xhWqizSBoM7d+/aR7xKtoSDw33lGPNEiLZIoVqrIj1o4NR0fwwtpSJpttqohK6NuKbDfIy3uav1&#10;MFgtSxSWosgdWtkqitro9q0maHjcLASUmvIQ0w5PCHYgTmzTTJkCgj8Ha6x/Uo79YCiOEqfp3WC+&#10;qmVNp+RtqVhKkwksiOogGocROEGfK4NeOnqhHXa6nETx1Sh8Jb1PG4jwamLRKVa0DutlegjZMsIR&#10;sSrENK4s+UuTLf2EyvS+uCaYYkOIiQNiJTxUq24IKdm1QT0s4o4QNWsOCWcQQvJutB33yILWQmMl&#10;TUKzs8It0y7plXBh3bWTkxP8g6sJ2zI3mGKa+BlozEQB0Xpfiq8YM4JDeV3oiWiNFsRUkoqgBHoD&#10;ErVFXpmE3qnpna5jB5zzIojLBRo0myEr6NvZFHeNnpKRQNAiPgqAxJy50YAjneHw7p2T+/fuov2E&#10;irfUjlBDfIvrXpUpcJD7fLQLH8u+K6+Q/gVX6+LyEo0YBC/RtjyoJqOh5QClsNyMby8MHbfxdaLd&#10;JGp/BzN0m3TwTHvWYOu26EUMxrwkesvHS9LEusyraEr5zk1nMYraQgMxAB2Qhzdr9Fhl0IVI/+Gl&#10;w3yWuPcOH3m6m+I7Mlsl9s86noywohAJDd+pnhWDPqIJtDRNfJJRO44Hyob93UOsNxxZUsRGHX9l&#10;DfYM/7CgJIV2Wp8Oqx4cmL0rZE9n7MY0OuILGUTPP1XN9nhpmJ7eG5YXHyG25XWplGwoa1bL5uzs&#10;OXQHZBqvpqsGgYLztJFjr1nrnQ644sfNfHN958693Z39djS+vLpCDQZ1PNY9wHjR72MSR+WZ5xBn&#10;1VLMCfrIO2JBDNuuSA7RvAAiQuHxnN9cQhJ4hYLu+vYMcIzZgomW0zlM5OyXkSeTsgrVOyCyGb8o&#10;CCZvht1d9EiVL4Y2GV7vhl0kxqK516p0S3ZMoM2yuH//njzm4YtHV7GXk5V4OPhkuWhQxVP6DcAl&#10;t7KZmSkwokW4meuK3fLKxD48ABNdh+dxQBTW/ft39w+PMOt+++E7F+fXZ2cXV1fI1F3C0oJBAz4f&#10;qNFxCy1JZff8wcPDCeQAX/v6NzdzzGrrt+++/6d//v3EB+WdlReHYGx/U8hXOhsF9iAlHDZmAsso&#10;dL12x8M1RwXz0mG2wToxc07laXV2cpV2r7ZIhnJ7PsxZYaKX4Agcwf3ahAQygSHhVZSyAMJFLdxo&#10;H5vle+++jTk4/t7fB7lqSOn9zoTwsVDYBKQq++WuFSLpiFtuFdI9OpPXwC1lLW1mDqeSrnypZooZ&#10;uZ54pnnN6Ya/wji0oooWPSioIowKZ7lwU5w/v7ycLRZwEcA8jxu9tcIbJwkS1SqaeQofOZbyJkGH&#10;IUB5aSddtElGSkHOIvvSoVLmY/GcoRwYQhiJZCD4Dhu3wxelhd8FiyMqyz4WKBTp8NSrOiyaUZ31&#10;0vkw6ftvyX1tnBa7lN5sJO6FiIjNUEiN6QFFNozy9mX8eVrg18bw9v2dL//RUGyr3qOPHVKoSIIe&#10;hRwi3etr6q10iLJkbQxpksQnxA5qlVvE2hRz0rZ5TJqdxrEfaucahYxTLhySKntYY9fHuMQ60qG4&#10;3GQ0mBUolX/msbNchm6cHno3/atJQz2FcszW1iKmMesWJDtNatrwEt9EK/GGmWDwr453OIMaMOtN&#10;5wELi7aOj+sm4ha3vayqPHRtg/+QrY8sVwCxlwJdZEdrL186W4UHnRAj105bjXDWn8GCxMx3Vwwc&#10;F+F2i+lsuBI6b9l2twTuCY63eIs2TUrl1Y5caZcCSWJjxnt9QZuLR9kEbGIi9h0PoOBjjg90fbHW&#10;KSelBbCAuUarJf8BbWm3ynDCw6qgYuKfXSuANO3sIGlqzD39mOanqGOpjgmWCG446oEBPtRgag2P&#10;h3+G5olgnA01SL44+jdr/HQZfImQFDPFbIegZ7YpkxLESNF20dc8M3nasH1GymCwRHvudLiufFOM&#10;ouX1wACEmErkwVT2ZkfpvZjpvzXevpuqeD7SUNQjFtZGvl1RcrqmSALfh+f4JtoJOzlzcZktXQm/&#10;NmT+U70gUGXV0BBFDLFRZw2iuJEhH6JrzD0uLy6tG0Cg4JjKfdzsmHTi7KKRVSvzXWGWZvuAcCKR&#10;MKdRqikrhlsOiNYYZyJIFgs+2vtl10ax25uTBMqJBSTDu7AFHT9vo1IZne1CTtqNykXGDse2NH6y&#10;wcC1z5ZOO5evpPWmAKjj490J2D/2SPIogxqsaYZGx27Zn6+1HdjfQf7IhniCAiq+t8CcffgAn83B&#10;4SEloLRR1FrzW+NaSyfBP45B5XvvvI3h3T/4e39ga86qdOQ7wH5K8eUgA+8dnN7p9HzdLE9hcTs8&#10;2AjixMhO6MlGNSaTL15c4laSytV39REdBK5exEeDfv/JEeN2ibhcrK2Zq/yT6vLiqlFAHOmpumvP&#10;zi7x8OIanhyDfbmTbmM+KcFxuHExXz6GcFpY2bt3T/R8bCR85nN5cnxSBcclYL+cHM8hpsXDhCwX&#10;IE1AKlhpF8Ofev78mnt4OZyMuLFSzBwsTpr1zNqAHbjOmFJSg7EuqL/mtVltMAaHKLewGEEFqhM9&#10;hnsUvjgEjELMTxgU//i4DjPWelgVAuq5mtHiVI4iogSCYawoEXphuPcA0bNeR8ZVVk6x9BxEyE2s&#10;TMLVjx3phFGpaX7W2BrcmOyWAhyrOIulSij8q8WLUcOvdWHyK79CogF9zCQJtOTcaLKsGGd61yNT&#10;PWMzgMASBiK8peuLW3hI33zz3u7xHhbIR4+fKFGIsgI8g4BsTzlSbTQ3C2RDkn3F1g/eGxRSxwcH&#10;ZbzG4zcsPY8SSueGAbBY6fCgt4ty8/jZ46ODfaRNlRQ7ohmBkOYxFPAoio8OkUM0vHN6jHP2m2++&#10;gUcB87HVYrO/f4hyFyLcgFEklyaonZGFDl3AAmXsYML6AQnT6FQ01rVbNaB/IxX58RePnitgZrzL&#10;1RHBOgAVt+7azmTQouiUVyEbMxJsJYUnhFRUh+Q+SFOcl2y8ia+fc0LU1uoZlspOfud7KOopnlLq&#10;4eEemKmDneGQCvFVcIAY9KPwpKyLRUJF5fSHXhd+a2wgw4s+g1D0KTd2vtBeWQNK9+jx0x//9U+4&#10;bkThqZQM1IaNd1uWdCvgUAHfBg4WEDP/9ne+c//unX/2z/65dCrM8ZIJAB2WtV0T4c4Ru40sMTwu&#10;7dHJ8a9/+1v3jvecUsGeWrSeo0y8OpAT/lY9fvoChfTl2YVu0W5gYMz2nBYkBYMcAk37O791hUXh&#10;2dNHWBvw27eXlVSBOLcxGgabtbNgKe4gXwMr1eWb6739dVWjOF4gM6euDiDYQMKFMxXryvZwA5Yq&#10;jKOUO33NxpwEc8DgCns+3+HNGC7Of/Bn3/ujn/74J//q//uXKDCRpQg1NJpLk50BlR50Ow4JyogN&#10;qgtwyGD40N7H2weSi+G4vP9AGosqQiG8WtJ5W+9gAyJXGWYa9BhJJtc4DTgi/Hho0f/zf/h3Hz+5&#10;ePb88oc//BwPOjejNT3z0EUj2AuHPiyxmJ1jC7m5WZeOWGssJma8Q7HGipTrElYeRkVEOGJXKmSA&#10;Ci3xWWMtxOtvC9yUDC7EAHY4qR4/2Xzve8BJ/cmfffg5dmw8OTAto256/ytv/+Rnn51dPQkLGJmR&#10;ll3tHwD3AHXdG7/9O++jii83UxwJptNbDl9qftyjYqS+wVI2IggZANYeStBF+zW9dThEYL3DjTGq&#10;QJ+7vSnOnzNUJ7SLzZwRV1955wh+/MVtvF6uj0+G736dYqLazmqaDpYW4hE9uNF7P2XMBAQ16qrK&#10;BAxYhA3ysZGBWj662oRktQSTeDAg6R7rzCHZ38AyEvC5sLNMFCr/SoKKlMxoK0uZDnO9SjW71EJv&#10;Ah261FqPGiqyEC5siVSLPHNKtcZQ3UoX4xkz3c6P0g6xjKeHrQ1YJK+n7D/CqIBTCzro7PRQvG2q&#10;l6gBr7rn7VCLz7Sc1cqhLxvFW6VeeOvUkDR79Utf5shcEx510m42U0ufElVV6MV8bBW8Pkouevjn&#10;1G7MgJKeOvelpBj1PjsiViqx2lRamf6+ssGM9b2tbV7Qg2eNJhV8vXFu2NZFx5eNpr3I31fj6hJf&#10;0mI5HdOjFdhWZ0EoHa+cxPLKEW9i4o63OWQ2swJ78qFecen9T428OhlRv9UZ+lyomFD/AsQqdKT1&#10;/NU8zVWfrhu0VkkuzmkhtvnK6BY2t9FzxY53qaqrdd1rvrlDyu1NYB4XG+cxXpGQJtlv7UG3FsnY&#10;bddtKckwZWk4jqJBP9ZnWFpr1oooc4n3I5aTgDmPZ91J3mVxdNztjh/ndqJm09eKxC4x22aOqZ1Q&#10;9EKN8s1nDA1pgG3RSEVgY2+ysTRV4iXXJ8cHJziJ37kbLD9TriSWczgOSKA78CA0A6yYWFSBBEMm&#10;qGH1t5+Pctbp1jEBIqKe600/rZqNLGb0jYa7cfegMWvh2vBThmXB/zMbQHrmGSLaLSrT8j290CpS&#10;0mFITlqu8jxncCLANngbUoxNIcImpna7uwQ+L5Z+Pf2dev/D2j0mD5EPhmfdJLquUkeBLxDmoYmu&#10;yIAm/CKBZitHSRWJD6MBrAUz4n+wejFYtB5S07mzu2rJtWDkD450wHhGBuXR94v/A6dSE4fdg32Z&#10;MDerCXThiIgYWwwTSELoyN5HrvzuLgHmA0+x8ug1M1oTbltrbhlMtuuK7mB7jfvilPCgTLe6xpH3&#10;t37nt6mAdQgS3xgrNGp9l5V3HXRA7NY3nMjXJnMAKwTvF/jIr3ztA1ye34fPekHcOlSs0i0Smqw2&#10;2YCky8Hg+PDQcPa31zeKxSCN13wulWiF6G+/+7Vv8OUg5mc6w+tHC1gdmC5iSloR5yBh9YJNYqRI&#10;g8OTkxk0wfMZLg57HtPZ/tHR0eFRqbwcHBSpU92Q+02u2pDuQyRNlAqyCrx0mLTgWExzuIU+4s2u&#10;dW+zRubt1UBQupGP6erm2rodG28xsTa2KfPs/AplHz6R5fIa5RyaCFDt4QcpWxBjhxqSRRQSKP8q&#10;jycQ+cn8J42mOcpG2tsZc8CijOslC1cO6AgVZ8cQejX+YWsHoDwu1EZ8eO+uLl0lCApvif2DfXxA&#10;6Lbw9DAYnm5E28Z1aOXw5GwWhy9UtAKYGLsRp22ut42BWng047yaY7dGkKsipUDbradcHj79y9kM&#10;osPFbK0QEQK6KgI4kY5DJOEQ7CkkO1q7tFC93q5zOqLYiLwNGOQBwTSsiHx3aDPyIWvXMjqgKUBB&#10;Kuc4iKcFCBYV9j/5J/+bLYNEQam1SzEkA1GqRviaDfXkPAgwAFxJGZ6PmvrBYrm7JkNhkIjQXJuL&#10;YqlWscP28JMXG4iDJ4P6V771bXYH2PJBLaKAKiUPGZSLcjycR423lRzhmG6UdYM5zuOn16tVvLqe&#10;2nx9b3dukSpopuKFM4lK8gk6aaKMZrGU9X85kEoKN6tZX+oJb9q6QXDASL665ptffQfvGhrBjWWx&#10;lMXZ5cVaPSlcP3xEdw4OTo8gWbwzQCXMHgDIwFcX5NAunzy7wDnr7/3Dw8M7g71DOMyRzUxr+BrV&#10;gOVmFJopMBuEXuN3vvLu8dEBHuejgz1L0CzUFQohC5RzfkBMQSaiu3fpmaHtnSos8smOV6p40+Sq&#10;09d1TXk7HVSh4+qFLeWcm0H0I2tdQ6oWLi7OHz1+zsbQdF7p/Lwhzd7S4H13zYxARVKVoactim1O&#10;XKaSkd0r3rV8imgEtdMvP6AKfKxDeGchVuZZvWQSlTYy4g/0fhinrK8nuGo8OkGTCsT2yWh3h5wL&#10;tJfxqekNBnbc1PWLSRpjOhraiiajajj2yOjUJzdUgcQfuhkDxomYq212DnZNiJSoVSFhGvnQCRhI&#10;KDhhcXUhMXWEu3IhviUnSVxU6JEyPXebPlc70qQ+YmUtiMrQZaZuJ3Kr3eRTbczU88YQX0xgw/xD&#10;4iMsbgD3UVHfxO/+q3/xFz/4wUeffnz3ZJe7ITM++JDhfQ1knkdn8upyDarwSMLd3TF+vg4jTXF0&#10;Hy3Q+vh0dHO7mU8VHIZG25igZvwuPuA1IVJYTmu7bXATqAALf/wnfwhfxWJdHeyjGVECWE1GF5pA&#10;u6NGraxKwbUmQuHUtgIIqvCrzYcdv0JnLZ5ZhkdAT7BeRGApsAKv2LhES22xXlT18YChGOuPP/oM&#10;nd+f/PT6y8dffvb5Z3hzZPeXDLm4vrn9yU8/QbZLpbHd4SFQ7fWvfPD19956b29nH1mfl8+f/tmf&#10;fHh1ix2JI3HWjpjfSrrXkiTCoCb09KLItfI5a65fUQu2wAq6XMNXzIP4+gUil/aPi8vb1YSGrXB5&#10;Af/15s2vH+4eVKOJWM0MQ5PRWTVmSN4rlx+nx7BMsOYQ06w4G+1doMbgh6rMszM7GlCXNTD9pJsG&#10;1PuSXAsrFU6bE5tdu12iTBjm4GfQnFxmXjgJiapsisgqvuDky1ypxF5WqZ/IbW8oYsc3pk1brlSz&#10;nJV1ZX8cO6mNfPESDVqgei9idDukshwADDZFav96s9mlBl7ZjQHLnPCbs11DDoD3YtOOGlUSh23p&#10;t73PUHbkg35sb79i1J/NNXP+TnYN/JcLrwOs4i1DlsNZg7GjO6ZSp7RCLgeUK6JgYxWmNJxlT7db&#10;FrHpy5fz77qJsejAyz9P4hx+jp64tzVUuUzP+Yn9sjnJzEP8+WJr+bezNXVbdd3zer9enF0krnj6&#10;FHuNlKwjDS+hnhJ3BKfhxmOoPEw3BYGFMmnnTM6dX0RIuOHiJYFwikzoo7w67JdZjq0Wyr6AmLLm&#10;bf3GKZqnYd1TCCnE8qTHv7XjeNGrTrvqN7mVckneIdJ70ia3I7EWWPfQcoWxjD1jsE3Fs/wibWx7&#10;eiojCTdJBtvmt+xCsgTMtA+QUhkYTsbjE3adOMPPTnh7vza/VAuzjFnVJRGZfYg9DXiaUjcx2yP8&#10;B/Y+Ej5KdZFzoW3M2Bi5iiQdSpE2Fm/LMfKq8IK2NNBfbvNLleQQ75i1y34uyUuAKaJVyFYD+riq&#10;VZ+H3PNtJWF5RdZMJ3k1RWuZkiY9K03fj2iNaDQBj2QrTF1YuKRXzl5jTLUMXFS2on7BdItNG3M4&#10;Dwpa5iQjvXAzsKPhhOekAcetA1RyCDkYGtOMcW6DCtMenDtwF44H1vxR+I0F4CjtFpWQ/GZFlcOl&#10;KNgyGm6WGXeXAAeOe3v3d1QfM3JebUWUifxYYOoTRKGkj1eSTuFWca8j8INN2gE7QDj43c6nh0fH&#10;uBywJEEkgHPJ7gGGpSvezauV2XbmCL+pBjSLGsjwYBcxgcwJpYST0o4dTDxW66vbGTZ0bHb37j1Y&#10;zG7xHQ4O9qSNd7Ao7rw6tbRaARQhG6T1qir3Dg9wrqUnaDIGNGzFtK2RBEGlPb/WgSLvp0ooCgKj&#10;gxiaSMghS1IqHFIv7f5i8FKp8ONG93dZ4+CCA+C1V7xlW6SxOXqasK6NJ9dXlysipnDImOKuujOn&#10;iTcFZOuZasvonEXv7FUmSIuWJYZfJmUUfW+cVMwis6GdNQwSTcNaE+y+IPJnbQlefISBb42+ZHhf&#10;j+Grmi+bo4cNFLUTk5hZtRNLqaGZ5o1OHCyzTGa34HwBnqD1sK5M2N5LdytNB8xhMQfZTRJltBZT&#10;FC15OzoLQOUIv53hEWxVjyk7yqy2hRTIRg5TtpyVssEvkGzJ6t+uf/TDH20oWm3Hu+NonCoII3Ez&#10;7E44QxWji85/jCwZ/wKpxca6q4L28eUAdWZLBr7lmBz+CsJCLrG4S8WtBtrAaoPp1c3J3sEBeBa6&#10;BPzMeQPggrZqpiXhq3eOo3vqgzEguFdA/oDwj5ub+Xy6sQ0UZT/klwPG7dKWS/+yyT/S5m+4Y4zK&#10;B67G8gEqYbCBBGu0bhrY8jbtneMDc0KsJevE6IEhMwCPTSZEcBeb3fFYgb0lTOms81bNzfWlaAsz&#10;zLUw9J7PFrvsaDScDwn/0US3ZsQ8AlXhd3RydO/eXWoj7tzhyZ+5BVXaqaP3dkOSImuRbT36R3Tg&#10;nFxWJFoUSF/rNp0SqkTQVWu6TFxGR5N6fVf7TWicfD9EJPC8dSDb8RAj65oBKwABwDy4t0+aI1dE&#10;OjkS8L2NvaSTVLP3aZdZIBYTCTK6zSS9JelA/NwylGGHC6Tagk0szDynly9SCV6PIyJ5Z0Kxjo+l&#10;FOXOUpSx8DCUt/StWYuz8b6QDyuW55CXHP/tNc8twtM6sCEVAsGiyFAO1QY7QWUrhFo6J/LMuilS&#10;CrF+XfKZNkHgVTdXnnOqM3AilEuBZRryxOWNWUOarqjsA2182egWYwg5tiXkjAhKkxB/NZ3+7OOf&#10;PX4OzNrF+0cnC2DYZmreKi2v4aSDsxCcx3AjI1RPd0zJ3gJlnmFvr0KRBDLSFWJ8V0qqZteWcmUN&#10;7AqDqFkXIopRpgNP/OLLZ0UJmQMeSNqbWWCL6V2xv4+nHQgVUgmUQFvJwIW7tkguIUPo4IXgSWWc&#10;25pbX5FUsNaM172qz2h6i2E4bLvTL588ffbi+eOnT4g501aOV4wn9Or60rqT5GjQmID4Pe6Mi9kN&#10;pj1nZ88++fRz7HLUxg4MX2osyyIZmbyeYGwUpr1ScKOXSNGYoCdkBlOz0+xt6p2DIWON0EkZ1tLf&#10;bSY7JcpdtFhFrnKKlC/2RR0SiMjiNGxeZodDh43YbJItOo105axhWGIgPnFI1crR4ZCFLqMpxyad&#10;ZNnLr6+0nY8UcI/P08ME0+pStz0pa+FNeHvLlBgqVaxw14xXfZ4aksg9Odmlju12rhKNsB3byGp1&#10;LfEjA+BQzuZfiqMZP1uJ+fBzgHb89PPPcTjAW+BIg2FZo4KG9TYxdksbSGl5MpeLnk35sRoSC9fq&#10;K+qMo6K/SgwpJRMYF9DrLzMvmTixLLIpN9eiWQ9b22ZeG263DHZmNThBQo3FtOx2Pt7ewDw9oo4A&#10;VRyIO0diKt5dus6YqSBN/4aN5KubGWzp+GwXIte1djIN2f4SXknP+eX8u6/7rTwW7ncKXime40sT&#10;7wSLMg9NfFlx/QrHO2R75esL3Y6g89JL7tWcXqCkAWGWLZcezFeVHrVRGf2oR2rcctn0GzehM7Um&#10;EUPwd9aLgXn5UvYG1OlNtpxDckj6+U9/+kVZ/uQHPxKWU1xQHg+j38NEf1dJNNvpIqyANDsDGvLb&#10;sLfXR1CVOWI6dWlSj8UXMKsoTfQrZa9biX1o4RNw26Mq2wI5rlTbHGWNHRxWje+9SifSsTc3A0IZ&#10;+q5eC/tqpO/lPLZ5gV3o8gIZKtJXVvgHK9+bjZnnTQ/MSJ4mnySsaFy3Te9sgf+OaVuQkzP5Sq0y&#10;X26sACb+CuvvUrgb9baL3OzTdExdpMroV3yQB5rXya68sQMJMDHmTLAQDGfb6CQp5SUPEzbJxKTG&#10;IDrWQs72LEvkw19MFEfDDrwQAb1wVLErv2YAI1+wRnilMLaM53OTEVuqK6m5QZWZU8umYhXL/MnR&#10;ESvN4QCkE8sRnq/Wk70dvAKXETEPk6ZQDHuRWyO59vroiOnK8L7Y5DN2eRoWZ8HUXMOZiGRUp6YT&#10;pd2W+WO+YDHkW7zy5y+eE0BellNkJ+oDB/KX2xNl72vDopQ9aDt1u/OZ7TMD7efYkn6fAbr1d7/7&#10;3efPzzFmHUP6aEG8NPRyycfODOnxw3v38esYXn/+2efKeGx2JiOzDwsLBiZK84//8T/CK/83/+8f&#10;np2fYcyLineTcDc2ByxzLlCl1FE4YIF7HI3efuet84uLs/NzaL/xzOJH/p3f/Z33333ng699HUpy&#10;0DDjudu+TNQtxBoYxbeffPbo6fkLFLeTMQbr1IHPbm5tBYpuRkCq5wK9ZkiUUVKD9PMv/8V3DXuO&#10;wwjnROvVnQcPsW2jrHr26MvVbMEPscEoMhwgcuTuNeFhye2BSwXP0r07x6SjIUjz+rbWk4/3QHrT&#10;ilHSjOHdGa2o8sVnFGuXNlAXpVxzDpYQGynLCQlz1KPIVaDDTGuUNfwHKnOpKNbz2a0GU/hK4qYY&#10;k1tyL8ZwCWRJGEWtLuWVZmlPgfL1zezyCkeyqXyYYP/yfWLyD70Cgk3Xm+VszhnNLno0A+YEPX38&#10;1PEPJnHmJ2V1PhBMuKXDzfQSVxe6uko+N51kkO5bnx4fEIXVukmqyx+TSrNiQE5t0QgWoGUNpYH0&#10;bmu+o8KYlLIzrEz8rmYaBzNKMAq8XHMR9TC7EV8d7+H2lo/meLyrk2KLobp2m3p6i7Mgf9AugqMU&#10;V23Hg3E12APtCauWiwwSQc0tOF1khsbVbc7b4bx7Q1w/BMwAJmO2rX2NJwgU2DipY5HYMIXXkkR5&#10;bsNtP4WDsoDyBb6Dq6cvLgb6iHEge/ftN/d2duGwqRfovyyn1zdBQSztcg1A0bOLiwd3DkHW2T8+&#10;RSAnLjhChC9uLnBke++N06cvnp1991//+JNPV3oEQsu0uYf377z15lt3790DxgxrGDYWRPKucCJe&#10;zDBoDzpQ+z6waQ0dS2B8Q2Y+lKtstOHD2N3Vp1Qll2sOboqekZzI8CJYCUawsWZsTOYd3836O7yT&#10;bGKezuQ0wTxO7rL6UvmsXV8Ib1CbcFkxHkT6F149BP+UnkLlYfuOd3hVqyXSlQ9PYo4M94+Z9NmU&#10;c05OIR4BrPOJW8AWDqSl6uRuFPc1I8qOtSXD4Q3BSEu5eShrO9tgzYGm82B/ggqH3gXw21YMJGsI&#10;a+Y8XwQm7BnLmGTgdi7YrytZZiIJasuVcNytsw8kBVXcUS03X5DKA4069hjwENtBlb9VZ3g5WzKN&#10;5P05nSTrQo03VKj9kaJOWx+ZaZZnhFN81LWycgLD7a1PYfChznDmpxiZLKi/xvM4v27XuJePaOmo&#10;4Qi5+T/+z3/60c9+dn71GBXXMRBK9EQ203l7c41xbv3gwd5z+Ivp6YX6tzo8oflxMW1ntyiJKdDY&#10;3Uc9BeRi+/kXl9MbvN24dzjUUaVS6npBBVXNWgfXGOwCtpn2DKTV/vivb07uQJIDw+0IzCy8wZOT&#10;nYqJDBSKKT2bUHYqceKiEBgIVgV1UYPm/ZGKmAJ/VySuVmiADudTJC3vIHUOGbxY8pC2jk/29mb+&#10;vT/+S7gM8Ou/93uHf/bn8dnZJ4pew4c48blIqxZ0WV5f4daYXV4M/vn//a8PDwfQ8cxvGnhGP/ro&#10;i8urNS874OozkNnboRp5uAiL6QwV8mS3xiwGiu5PP55h2IyjK5Cj1Zht7ghRc7O6Wc2r4T4u0XQW&#10;vn1/hI7xZ58s33tn7/CwKsbl3riElNtCoUt3viUvaPRCPk2OQghbSSm9xDA/Q0ZHWakxrwwPCt+w&#10;ZZ4cH6EGZsGrXJAxDxKsAsEGsAZCyuEM1j8ZpkJFPTljyrqrWumvXEU23n7wUWg/5MbcllaBBGZi&#10;dAO72NezpgnJKjqh1KytVXCyiWbmhSC81GIMiKbmomDaIS5qbIEGeWScS8/VwNa79CjnCqcu5A6v&#10;LHm3MMNc0YWvFm32toZUvFvdyZRMOn0ySCj2HJNt04Q0Y/d6lkEXXRKMFV9WMyQuVupxOq3eJn48&#10;1hvCr3CVtlFY3QZvy2K+2FKzxxdnL65vbqjU3wqNi+Hft64NxWvATdv659CfbfZQ1q+dGHf+lTTu&#10;DV0GXcdo2KJhhRxeG15f8Mb4uqp9649vVbwpO9Qs42XPCpsc3F0SaYdSSp7elB4Qcpjqq7V2Hr52&#10;g97eFWhfGWqn5GwcDGELgS91gmdzkMpvI8WWSvfJntvM/O4dh0IKrK9i/3MpuwjpLmzBvG0/J5uq&#10;2I7r9bDckBVKzqz2oMtob0Js89Ije+1V4tcvr26A6sE8ysZB1hR3JGXngvCZinUeki8A7MclCLG4&#10;jRV1WyLsym4KqR+DiX1DMlsa5Mgi4xTrZ8JtO/GIwCxhlDXL871Ts5LHq6YOlpFxgo62luCsh80S&#10;vyiLxL63MT58FTpOvvO4TQliaE3j7tiEwe6BSgNMtgI0UrHrZmIbAW+anFBli1z6mC1rx1J2GrtV&#10;K8tCdH2rdLPp3vXpYtEN9e3DxzQMxcSz58/xzy9whjZtZ2TxVtE+tLF2ICs6Nl2b09MTXIAnXz6e&#10;zuHEiZPRwIYMfFrV7lvrbCRjuafZ7XKjPdheGLJmINrMHyetx0+eCllPQpLQdNVapSBO55bJWbSx&#10;TKS+1KVsrMYe6wNCzNxyPm02A3iKaMNUJ9QiMKRVM72TgoU27Cs3ll81pNWQD5S7l7kslyRccNqG&#10;2/P2Fhmwawnq0MaI5okPRRoAaSDYSpqIchenPPCKcXPC6czMOZzz15sdto+HdVUVKb2sFEIpM/0G&#10;hgrXxB6d2r29vTVTYlho+kJZOlAaECroDzED3KVlmDbpgfBO/IDk49ql7NwsSQO0hGvKtRuIptmq&#10;Hlg6W1Xmv9RusSM+XV7oOAyqsYE10R1g5h+vk3iNBSew6H97V1fzPUUxGQGuVbRG1ixg+DNQUz56&#10;AdYI8CK1LeorKP/aSos2CFzkfOehLh4idAqub7kysCsjF5Kl99mzRtlziy/DWsFcQTRfdnYqlITD&#10;w6Ek9s5okJKL3floyj+hwg08CSanRmso4ls9MrRcaNGAsHALKGgADstnwoeGMLWU+BhNJNwmJaoF&#10;BbdJDGPZdTotRMNS1kb9LP0xLDR1oI2QQ+ZGGGHxemUdl8h8E5PSw6V4pQVjUp2wEXQHFQ0fYY9V&#10;K3Nz0NOvNTmMScxrjz6zBhCUQlddWJdIdxtZT6+JlSs+1GpvLU9az/xaNzNijWqiTCfoMJhgRBMn&#10;dGrQN+fM7f333nnx4tn11cVffvykjcLwMk0AyKKFCebxIOMgiZv10y+ey0I3eHB6qoURipI9PCEn&#10;6L2dgKNzjIBd/CzBjdlqLNVRKjP31EhyNSc82AqPT0/v3Dl9wBmvMOCT3VJ04KLH5ItpbQ2a8bqg&#10;NUWjGTbNYOM8zG7afh55BwixWW7o3F65hZ81Up1KN7PuTXtByTr+OCBPe2hH4QGXg7SJWyca/5lx&#10;O9M3wyVtQ+lhNdzQy4NqaBzN3yU2u2QTq4EhjgbkFWnES9pZ9w64IqyoysG5XwsHFfxQpaBWMe1/&#10;LcS9vnKQXoXX/tYXkAShdKSrmbus2hYJryN/6CgnixLllp6A7QeiaHhw/1B6o/J8Kusp+fRWG9sW&#10;dN6nAMHjYSXDCQLIsbuaw08TyIGfoFgMOoqLimjJ8erGrpAgNRxOUL+ja/n8/Hxnj+UoXzOHsUwJ&#10;vnNnF98B2PuVfhLWkpo2ULoqFBu8ph4B73sJJIQcfA1T/GTTQCuca91i3ip6o6TTAUNErF0Dvprp&#10;zFmiSD+CMRZpKohGx0d2cDjBVLUgL3ohih8+dJqH8TdSdajiWZtKIOUNmD6ll8Kg2Do6lmH2UIeC&#10;F+DqGl3IOJ4MleOwOPvZxeMnz+EGGlGAg11rJUM1E33v3D1G6+pw/8HZ+XP8/eiL8xfn1dNnwECg&#10;9bhGrK7UI2AcrPgujUPJfhRRYQOKBaDmANweZrKKqYLRmAVqk9KPgcITE3VkRhr5APPw5skTcK4n&#10;q+XwvW9jw+HcopfH+wrbzYQFv3g417fgJrwUl2Bs8Ejk29+lZZn7KlcmNj2I++cgAKi9kd2NttZb&#10;DxTfaBTqXF7EhDu3osAzxK3Jw5NH2IKudhIcKRU4p954kdvGPtbWVif7IFdcU2lcsUSP0tE4vN3F&#10;fI/GKR1Lo1fTVFbaMau0o3UwP2NM2XgsgWPXKzBtXtXoPOo7vCapRRn6/tA2DbVzvUsQmYs5eurW&#10;kBNjQr8GM0NjDuBxvLU30CzGszRpdA9532aEFKV068apj2pWtfYEuy6mcRmYax14ffFPGD4gvJQf&#10;BBbKGH+ZYe6rxeQvKHe76XyPJRXCy3+gH/Cak5xeP1uOSZ7/Su0dtsHa4WUVtGkMkvAgvFy/ZRZz&#10;Fpq3Wy8jz1k7WlvZ2wnDS1cg9vnQIYTXXtXtX4yvoo5zTWJzd+tHVXKiQFOKDX0C2xLbUpiHcavj&#10;DTcYDvPMQVLYMqaXX7q/svRC17JALUAmb589xLrbWgaDPn2xP5Tu8bQq2+dssJmTuMXoEzRQ52Ds&#10;QknCkLpXyZz+/MW5EBKp0vTjSSyTD+ClJcupVyrv0IRG91rh8qVsRW1QXi/GDsbyhiGJaFDQ5gcm&#10;40/Q56owit9S3nGvDr1/5EEsyWJAH5EnsOv9rRml14j+0+jh5QOI6Y7Jk7S52B+vLPOoFgXabho7&#10;ECjlm1pNO5+Yxcs7/UTFtPmdij/UgbVzDlxuHmWNvWFZS+90lG7nDKgFVnYHjwlizcnTsR+QjtM2&#10;Yggef/FYHuRo3XbG/4yJA6JzCVmNa36CHBc17TvvvomjzOPHT87OrjAcHTGUV99WEzAciW6ntzp3&#10;juQfZg329sM33JbSe2rsI7AMm0YzMXzP0m+SQqeuumGu8grlK10ZYoNZrg512pz2NQOZUwrL2G03&#10;yERcqTye48bwSPkixTQ15q0QD5Qq08ImdYQQmQ1aHmj2jIPY/o1uYMzAueutVwJc6MINlK5RiXeU&#10;nEE8GqxZWA5ZFeyM54sxBsxKHcFka6NvMig9JdT7UAnP785wK4Btr0HVutRn0YzWqd8hMwsqXiI6&#10;OTrBArCjs6mYo1WRoqthOOLkkF9StxSlI0JjzUxphjYNSgfeeLqeeQZQlGEH5UscSgY5HJjMHl5j&#10;o2pzZK9Mh6FK5rxo8VIwi3Xjva069x2jh4IqzoelCzXPrWW18QwNrBfDSPiCcbYGqgRVVZmICVAx&#10;QGhHpiu/bWXisujKCE6/eMhD0taaiVBtDYf2mI5iih3ko4+mqhPJBWBSzr8rWwALk9lzJDaAqw/p&#10;M4WKt5V60En4l1LhQ2d/YG5wUW1Gm8IGrcHgIUwKMT0IlkzdB421h15Oras68GFjMHOuEcGq2dbw&#10;iRRCR9HCVlVwr5rN9qg+wG81Mc3oUPEiXVdVMvmYDXWNzWuCBuMre2UpbDLlfRXbGYC1YkQv8Xxj&#10;SDWJQhxpwd8waQcm6uMd3B04/k3BU2W/ptbt3GL1wA/HZvTue29BJH15efnpl08RkLG/N7aKF6uQ&#10;/VD0yPZ34T+oH33x1BSuH7yPKTGSUyZ3Ht5jcBTGs8O9eoQW2U4l+BYuuzd8qyo3ZkuN+3S6pNX/&#10;+BiROqf3HtzXFBz1w24iq2elvxk55QbhTsrZRuWiJyNf6gy+8S4c+mwJn75d8ZpxtL8VOu4ymIlH&#10;60Zq6DlsurINZkndCurIXczM8d7RFEvg9DIPTLtwBetY+Egp9oI+O/JWdvnZpp/6Sm2SmzvUlyXH&#10;sFJqt2T9dlweuPG1sXW1pjt34HF7nHNJIsnFTIOborS2tVpInpFnZkaTXofQ5hyByo0bJv+wnnLb&#10;4UjFiEgT60J0cRl9zdMeHKyb3NauSk9kLk+icTi/Kl1DF+lbiW9gHIPGhPx29nVHVwxdJAFXLi+A&#10;NpvWlBF2WkOHV4vrCPs8zKtX11fHd/ZV0GLKzZIVC97kYIiS7OxiJt80sDgKakb/aKVrwoeVMdQQ&#10;SswX/HVl8BaiH7LsJPpDZ3NsQYrkhUprM6C3v5gz4Uxm+2GFQPfpfIrXAIfI/iHgG2TagyRvI048&#10;O3KOwcNJ99B63SZbE6rKYKRVax1Y+LyjiNBZXs5xTbTLFEhbglJmB3xBkgVXP/rpR7AV2LZpbHPM&#10;koWJGe7vj49P9r75ta//5Q9X51dP8PziRsDSgXghfI4YgmpEUq3Wcx6vYmlJyzxJ6UyKfsv0BteW&#10;YWlrPBCkXRqOnpABI5JigI7wO7uXoMM6u5hS/d6y4wxZkvX96yQfzG0i7tq6D2LRSyUR8gY/pyHk&#10;3spRhXPYnoQBCy73i08+QYH+4uzs408/0VLbGjGFpMNS+D/vHhTdjePm0WA6jzXlUrZQeufehdRm&#10;MOixlZJTgdKGItvgOsxr0IJTdEaINmZjRC85ROOgZGBjD0BrDM/WOkZKJjT+yvtv/c2/8e333nlz&#10;MLSDAbaTtaI4hxA8TxnSVQBcznhWbmmU/kLVgYWtYsZmAXX60/NzkQkMsmLaSH+8xYe0p7W1nn16&#10;UtvkN8wmgbRJmu226L2RInYJyh6AaQvKOhqSv0sSKrKfMwWLdd9HtY1tlKW5aPIIjkw9rHLg1nAz&#10;qOYLRZNpWzDbZeg6YK8t0HLezcsl3Ov/RK/1kkv4sidr7oKtugIyhlj08q58PpmOHua0LrMCuexa&#10;2u6F3sIOJzBjiK+WaTkOuqccthxdVWoSy3cdmO7k0Od39d+EXoyhU7rQ6Ne0l2IvJ8PLw58XALX9&#10;ogVIH5C/j+JkBAXGzs6de3chTkE/Sk5M/g0wUg9BaaC1xislB6InOVf76uw9FL2Lgv+uGVXSvNTv&#10;6Fmnk2eX7nAORstNmxuvmVHp01x9juV6bUu1PcMW8h7M1khKTrRIvpjVCJlnXQggQ7HaUEUJC+hC&#10;uoa333x4uI/tYLKiyLEBp1EGPWggb4l6phT2RRKqGXedI6ma+p+JdLYD6lZQOYxH7vZLmbT5mGSQ&#10;LOreNj6CbtwfS6MTP8Sd3Zi0Fba/rqlibPWSaN3jsFEFPcVaUvCORzsmRY6ccZl6s1l7LWp6G/Wq&#10;18FCDyjoFYsc+6KFiln6y1IeLaWzbG5vW6Upju2akYsrmTW+jIEikL+CECPxi3EZktKsbkT7IZph&#10;RFy/abLZ8cUaqPVkwBzqNuUn8SoC6YHXCzUsvHkY3xCOgN5sRRyu3U0YXxBBhKGb+cwro8RJjcKP&#10;Mzhnm8xbjpPw+7ypQcQyd19ZzhYzxuoOB1BbYYaP2hmQz2ToCjIqb+w2gyIJ0uUrACsRsqJbTRny&#10;IK/szKbs62ExNxgjpXoY6a0ZmXuwD5koiVbLZQGpWoxzXBycCU2eoRE8Vej2ceBAz7+n02GlwgN5&#10;CbO57XMhGd010CP4CjfToB2JPA2K0+IWmmQcLzYw89oOQ38pBT3r9VinYTZNKlqtmBYjbmSaOLWc&#10;rGnEbSskyXnBoFI8ymnutiB/SnRx/HTkn+oghZNWSxo1Ckrco2MuGM1shad0IxIyHoxr0IqIFUWo&#10;I+uTL5+82N89YPQtpLlQHVNEesPilyQPIg9xKipr5hXhG5ScXpT2YvDX4cme1oGhBXkX3tbhjE1X&#10;iIcqMLxwATcyXKC4FeFMrCngjmO1xLwDN8MKJQF5v81m+vz8EqKD88tLcIzw+d6/d8yUmwEk9/ty&#10;aQ6+fPECFwY1GHk8EUwjBsPiJ2M3t+PAydHx/v7BeGePx92VMcJwwTgIhaAdV3vRTqVgX2000sf9&#10;OdnF5sgeDViqLYXEvlOTv0o9bsOMX17MnTmUqRva0ahFxxpbkXaKd4JQC7zT2+UUPGctdFDxYWHj&#10;euDGJaqH+UQAjKdRAVoMAERt8HGU3s7BHB6le40pipGFJkPGNs+niwHCckmKiuZCWs3mAMXW7pHG&#10;CNt40KyEfchomallZc7+HlSIhR2WXpSjGy4SWFzmu7vl3v7Of/lf/ANwa3DqhYwBKaYE1A1Y9kCs&#10;AdgZKiHMJQ+Pj++cnI5rJg7hYgGG3k4hrNg8PzuDChbPySePvnj8/Pnf+93v7E4G+3ujv/jJ5+c3&#10;U5xG7x0fQ3Je1Djfj6BH2jk4eOvhG+++8/Z7H7zH4wq5tTRe40y6e4B3yru9GrF8qoFypVp2QQCP&#10;zt+x6I4TuDP/+Pt/To0QqGzg3hhIeVB2yVopHyJ6lHrRpANbtBzzGJNmJyoCrUj4CTs2d0iqmE2S&#10;2mbyNm3h5r5xtG2xndSQyKxoKFEyDhLPgDLgFjc5+GqHR4e317MNzcp99lV4VVYXE4iyaBMZM90z&#10;vdahwTWUgIUlYkMPDppH15dqHoVq3TQpLT3jUpJrqiHZDsAqxMzur/dx015fYclthpOd4DRca9ys&#10;FUVXtA7LKCa4kbhZROsCu1WcxhyKQxn6MrZ239DQhp4bis+hcdtjkcEmRRfPEw34bGlZpYUqtW3b&#10;daiVfOvzJ517+Adxl0rCEHGzUW1DGtfA/kTpjWDvCOBJt0uMuqEVpQ9fOdkZYh2AQP7zTz/+n/+n&#10;//Xi4gIvv10XDx+evPPOfTz8nz968tOPvkRrC40cLI9xl7vl3qGFlJbgXcbNTtvstJo+Mwd0wGUT&#10;5fNosjGG3/R2eXkB27vaxxGvEywkWnzJdcMWP1b3tQpn5xKJL9aTwVgOqVKx5eVmARkOFMJIV1qo&#10;iia9Ai19XOLWq2hcVtow8fscsyLVfH+PXVKutM0BnuCD49UirJvpi8tP9w4m9/f2fu1b33r/3Tce&#10;PDz9b/+7H3zt63DFv4E05p9+dPl//dPv7u5jzomU7Or+w8O33rr79//Rb/z6b779/Nnf/u//h/8F&#10;e9d40kz2qMrGpBfKKiAFIxdOSkg++LU9tKrwvtAI29/beXj/+E+efYEsBizRXE12BkzOauLsNr75&#10;9gHqW6yyb7yNF7fzznv76H5CgLWCleKAuxnyh188Wb94RqJKvfU8hKKXit3zLsbYBWkmUE2G15mu&#10;13R/a2bKTckN01PvHyM6EF3F69Rn779so9ObGHs+xlg4AzlUCZJTJm9eiD33fT+m1V9V2GnLuNWi&#10;jK9pWhpAMOXcrhXEpxzFypaHNc86NeTp2DVx6+NWKC3GhdlYpTf+7CjJDcuLAZ44N15VmucOK751&#10;tVqnEHduDTzG/cpEyqusMY9lT7nbhaTmJKK+B7QoelCrrNNts3tyexzaMbC8SskNR0sJToPzkNhX&#10;a03j1fIjnB2rCM6Cm+k0pki6XzZy95f/a2s6F7o01RD+XbSrn0Oe6g3Su+TW8OrYtJdr60l6vlO8&#10;WoX2lMZx+4X3Ql9N6NgmXVnsRQj1/b4vxejFf9do9+e/6/i639OExDod+v6+w7WEu1ZFTyme6M6O&#10;6m7NtEALepvJVGWCSGZQmMcGht7AuQovBwO+6jeO2SiR8VFlB3dL7ydkF7fFJzmbLgUCKfa2zQLg&#10;kF1RKYrXznmNBk3JJFqWiZ5prIi2KlS4ckkzQqzMoo7KMpKTSjLuRTPa/jgFnrHzHXzgpcN6lfL6&#10;rOTFiT/1ZSojeLsrLHViUvfaWVmy9NccmOGhY3OUAzFzAW68h936tU//kLjdQkRa30lH2yadbMoE&#10;qTMGFTWoGvV0SJkE6tDEyZMVjS9g/gxpa3L30cyJFm7ausS1Y7ynOyCZ7b2pGs2vHaRxjRZgqSEr&#10;qLeVziEGpvbGvzPTnYniPT4JncoiMwK7Q1fwDxmvqHLYlT22jSU78aBmI8ZgNhJ/0SUjoPA+IUoa&#10;EWMb1eIvTN4nvRIPPh4kQoEVxJyA7BK+6GPAaJGGVaI/ahBk8ltik/k3BqNqDgwYrdBSki6hgZ2i&#10;Xqp4tR+VLlcpNVovBGmrkiswqU99f0bdJLdzs1qZBc47xr0U+nTHV2Vi2Glg7eR9H/a0lmce3Tbg&#10;n7H9ZTud6VvVO+Zwzae7Ngzz/6csXFbwGRxfm1E7icCZKWSAA8F2Oy4habAciqc93ThAA0tAs8G6&#10;MJilNz4Ipa5Zknsi1tqeTVb9jT0avDEGcldNVMYMZFYnjVZk4yDl4ob0o8gD+v5upcxDVXKtzZ04&#10;t/GJaWvPNsEcehSj7MUopvBo7ozL8XD8fHZm7wNtRIRQFCkXmt+nMhlnRcRyWbluQgMTmx2jp27n&#10;Ddu3W+/wlroBKCCI6d5WVWWh6hqop0OaiS0tz8yIwZumydQ6yz60J4QSkkYtsBwtHLfORj4/74ui&#10;Yl8/F7YJIBwumQYHTN47p3dOTw+XAJ1TQewZY+nO8WOdcX0BlLqZUhXJwzaUO0Pe7eMhOSE44P7o&#10;o0/QiBtjPIXj+nL+/LyhHZRz6IhRFXPpILVjDieTe/HuR9Qts57BjbGLcKFBPcG4iVfDPoXG6In0&#10;e0A8rxSyIq+3jp4u2Upa0J/VHh3adEdFsYOkit4tm8ezTcwhvbHT+KTEgfSVmgX0oB7+SFvvveof&#10;W7sOe/9obYfv0qLR9XDgN5EWXMuLidBTe34IEcAYsMyH4hSM4CicJJwKnRovtl2Sj4LfeVNH3TkJ&#10;Ncp7VDAaybwp+hiJXBXLbEbM1JxCRvcNwEu1uRi1Nwb8qcqiwHUwMNOBZip5q5BJinGDVWav5KGI&#10;J6M3Gcfl849aZHq+BJp4ysL5W5LBVp6Bkj6T6PQweQybWmtUaz+0dC5ofPWg6PC87vhmjfbQ9vbr&#10;os0eSYnLcIviTsUjgDLhi08/ffH8BXqCp8fHD++fvvfu6YM37r7x5v2Lm7Ph8EpyJKq0AGEeTSwh&#10;j+Nx7i7EFTMBUREoXIlJysAbVQ4zSlHKhAtdgUrUyduN0apKc6T64IavVUg1+jAcPzDkwmVXUf5k&#10;jy+N5NtXmdli5xI1choiwrRHiuPd2rAVzyK6VFxwIsd+dh8hDQ6fNeOM18FU4ucX5xBr4A3KMsOi&#10;4fziBt/j+3/6xwd7d+4/eICX1FJ7rBBpPqqEwpf0OJhasLh/b//ycnl5Of/qe/dhWWezsnzmdZMw&#10;LHj1k13iMt96+wTO8dvp8u6Dyf5+fXTA94MdcTx2HOfnn60uz9eXl1wK6i4SJMTeWCS/9wTL6iWk&#10;bjF0zbBk6CM2nrFQce5MfxrwXsr9xiPDIJSyCKkIrMpuUBVzrmSgvd3NDpVhTEOVLIWh0+mZ6r+r&#10;XoKP6MpejkzY8oH6T0hA03xukPTRdwXjy1vFq53fZFT4rI5PTg4PMM2dPH9xLXEUlwCcGNdKJbC2&#10;n8YhZTSdNm7EpQ1aC0FObS5UWfavHYhz8Wb24DJhpbqpo12lILRmV8x2Pt4qCdo8h8M9Ki41zW/b&#10;T3k5AKkIySEZ0o8gvi31H9zoovhp/7ws7wTdPgtsZlsbaon5suXsYmZq0sTUD+HVaWNR9PNm+0Vb&#10;+IUVaheenp275cuzxO36Ltfw3dAzWWHDSyetzpvaqyXz7eOUptgb+IYt4fwvrkPzJ+WZN0UMfl7s&#10;2qg9fLe/mVe+rRu6t3X7/27Oda+fs0WSXsp0PVCbNJg7i7oRbjfCvRYeku3FkW+LeQsNHsCtjaST&#10;aqXlIRW9oSfEr/sXOLxez54sAA4CzS7iunYGow69PKaatjeDwpLlgbEf7OOF0FGOe6Hcrvr10YbU&#10;xubhqnKaogm4MC1FE3RsNzzsGLYCmq0OrWeMZfC/aOehb4pnAe7fVFB7AulQOi60xkxMK5soFxH8&#10;slmxg+9F1OvkSW+GoBSCMBquTvNMFRUDubfWlngEuo+OZW2TdDCpLZVuefuyUhMn/vNaMijJ0uwT&#10;pT5NbtPGKvmoH8plsC2SK9MyvuwsWCv23vRjBsrOxb+YJjhrNiwpNIO1V0G9k35apoZgucRJl8T7&#10;2rdaeghFmVUtShRhIiK0jspjgGBldG4vU+2tttoZFQtQZNe7QRatMaFiJCRcHXEvBl9RzWHhEwzK&#10;1ootRlgJ5Cx+EYxZ6JTwPIA0Jh8VXwI+SipdxyP+eQwYJf/B/YbfxfDBJJv4X86Sx5OKGn5RD/Cq&#10;V3xnhRJKKQUejTlHZXDBiIGaDAup/DjbxYdUcrhACU1ijlGmcMtw6o6TCpMEXNRqcsPCgl+olcVL&#10;pjNcodQbW2TMhVl4gniG/ldJYVS0aWClXcCP1C6PKL0E5Ryd73sthBSGY2ZycThwZdxU/YM1nhho&#10;iVHaYgk+8O0N0m8IuMIIgo8aN1lyuVvTDZUdAcaLhcYEBN4fwSXgME2DM0JAlkuvOxUBspkzFJv3&#10;O1XNqslhdm5KR38QGD5U86JBsxp35gxC9SWSXhUYpocRLxMvCZko2NkrJnwAZeVyMDs9C7pO3LWJ&#10;XvB8y5DFvjY6CyLTkDWFb3L5/EIn3mZnhxp8i/fQ8M9TD/H6ydai29bbB0ZKh64BxVbwI0ElNGjj&#10;h3qNqJpNTGugFb+FfM68/dtUxKi+pTdSL17245YwOstTxQuWoZSXFbu2PVmFcQzUX8qUPVccmJK2&#10;H0HgKtAuJtLOD9LKNEIeVLt7k299/Z3f+Jvf+v6HP6WukFPiUjrJtYmtDf+LZxbChevrWwzgmTpE&#10;K3wzKRArOzg82B1fDzHI//CHf/3w/smDkz1Ec13eTFHUUUlBEkF7vljhfjsgw5knbZj28SPQj8J0&#10;Hy8MTyliXTlC3929vl1ZxYvnAvueGYZROoC2aVSkPB3hrdsAZz3Heo6RV1Dct4IGXACSYF1JSJb8&#10;aOqxhthzVBXbDMrcVkietc5J0guT9I1Rxo1yy1plE6Z0QxcJnKXVlCGqWLW+ePrcojRx6qZSqq6K&#10;1O4KKQtQ55ZkYW2LNjWXbbXMB+yNpRPZxDqdNSoD5ku4AfIchp2VIN16xbqJsr1ZTkBM32mUgKdT&#10;lHnsgdgMJ5MhGy2WB1WaVpbKcWux2g/ceNHlb9mWbhfqb6wUb7MLVyf2ymJN5cZ3qy2dCtr4isr9&#10;eNogG9vwrXFsbOHSr0ytaZWvga6bTAkgJtV22GWCRYi07ukSaoAmuSsTnkhrh/YTiqDlqvn4pz+D&#10;1hUzoV/91gfvvfPwd//gO3tHx3tHR3/0R//P558/YXTvmn6EgwNcX75xAPV2qRwZcIhOyRaMJAZV&#10;0XbNuSTuUuosAbUCwwmdhN2dSug1fY6tQEJ6b5V5N6KpSEvDXGE8T0TARuxFLAADSw8sWyG32Mvw&#10;/dMfeohZGB0HJActLGw/cT/SZcROCPicTincDbXgFA8fPIR+AusrHkp9XM3jp89vput95EjVhSxd&#10;Ef7eJ0/Oy+HsO7/529/+G9/BPbBZhtksps2dd7bxU2mMqsL77x59GoBimP/Wdz5AHCJC3AbVR3gV&#10;KPbTqgRdSXlwWH/zm0f4WWfnsw++jhNcgSvXEslawNZAdF0oPv4ZBFaQI8nHq/hK3hRtX2lhrjQp&#10;BkPbWUZN4O5iYHWAiKagTcIPKmOqykbf/MbXKGUpoXvZJTlxREWhAVFE/igqxyJ3xr8Up974mpLm&#10;D3mQZh7MUgAJHnfSYlN21UHoC5u3ocH+HG8jc3yQNLBY0jIkXUkhTS/9CWvJ0kCAxLJ1fXVLZPim&#10;Wbbs5mp0XdoDyQ4zG9kUFOmYhTsGKPnJgKlS0iLx1FNbKWEHYmJC9LOIVxUkwbYeBsSr+5TruyrV&#10;ex5TVCQRbF32gElFP+W8HzhufR4RGstM/emygtR1KzysLeuBMww5puSUKFiuVDyNlgN9mhTU4Rir&#10;85F/ir9gxPqKtPUXFG998W4e9xkJqSxziRi226TxdXPRIsny41alld9ir7GXLS/RDBMvqYvDSxbj&#10;/tAyp/IU5iBNN6Ur2E2q5GVKapmXaSPNnXPZcmzCJq5O6Dq9IWylDPxc0FYRX+KH5T5+0FODE3HJ&#10;E/jw4PBgZ0f9WEFrSIIZT+x0lSd2jk0Xfcevut5CaeEFYStEuadwLszHO/C8gV5h3BmJ/E8aqMZi&#10;SAoPObNhaeVMxU3jWT6D2j4d623hoWOeQRkWiM1czFEN4hRrH0JdGbSptLmaBcpy1ZfcXPEqfget&#10;pNKkiUx9I7Ov086wbmKMaewaDBeJXzk6PMit6ZXCQlZM12TC3owiz/Wz5zNLGsvXfzIepwBeTjN8&#10;tKjnV22qoLrbwKUdLyoNltNwVxUI3k0c4Bk0yr/bdE3KkSOQ1btIkpPWx7Zsq9mUuSzlsKoVLo+N&#10;16c61jQb0Bu2a6Np1PVYFl2wx5GG421ugZggTKK24z7+FOcj+ouFk+vhJRwmGUilptZv4GRZZamQ&#10;AFdIQ1eUc0OSPMaA5SquoTXwTWWOLwcWssYoc0iV9qmNNhHO4Rst1FYxWe/VEorxepxHkGKb8Crp&#10;PmOeR2tpxksZ/PAjWLvAPIzo5NUSUT2QSGGrxGugpHmxtNht6Q0bY4fhXkYhBzm8+FXwNa3QATQb&#10;n/neBCZlFDMIsDgUQJHMcN7p/LqwXIfWADZRiF9bN2h6Z+MhDHeGFTTY8CTxwq64ueARWDVzXeSU&#10;7SVmuo6F8jAR9qvBZo37DTf8xkCPOrPazm4NGCsn84jFJo1DEox4usQ3aZ2pUSjGqTJ3OEaXkNcV&#10;ZeFI5yTu4thQmUlQxJlLaoeGibH2jVoNiOZ2ftXIZlcpLwqnK5w18ROwtermbp8/v7JIgtRyxc66&#10;oiy/dVYz3teCIu8lHhk+2otKPgbu01ZNjYY2VOI8vxZZCy1q/FFEPUInjE8Ei97eJzujiwGmiwwJ&#10;HYWJOlMQz//Dv//7k2H99IvHf/rhj0Bhuby5tp6V2eoETF4yX6FUEK4mUbhAPPM0sHRxynHn/mEp&#10;qtWaQWnghPHOxLeAhc6q+QUK7iWh2QM5mPFN4GKVz6HEfAAFGxSOhrR0RQYUqngcNExDoaaVKmE1&#10;Nj6bazbKcuRZbGN0NOKypJDAfY0igtHNUpJyBKE+BRMW1cTTMgAfAXNnygSmsvo5hcGmCZtP+pkI&#10;Vnql4ywuLNu4zRQ2Hj947wEW0T/9/off/d5f4e47OkRs+O2qsp5Mqpu53vH0jeYQjknK9zA+EJOr&#10;nz0/w4+bjGrk4uITf3Z1C/wRxK/oSby4nuNZe/PNB5g3zJBLfbk4AZRqZ3xycmd//wjmg/n17Gq5&#10;RHTE95CkhRkyn7MNUBX/1X/93zx45/17h6f08BcG6QNIb418o5RNtS5WTLh55603oeND2NhX33nb&#10;4ENtOmUlEVLs4gelg41JI+vd4TSxzdTH2MGW2hQ9UFnJa98r9rgWFJsWveNuaRSX1nPv00eCGRJB&#10;XnzaRjfX18hJ/f6f/fnTx09Q7Te4+Q05lJ177p4vvb5lvFZwsqsFennsF397Raw6b2mP8+0OOtE8&#10;L9Pb+Rr5a8g0XhsoCwtpZSDA0WTIoeWSsbAY1eMGgDB/b7HXkJq75MxSqcuF9zBtoGUN9dbedMWO&#10;1pKPFdrKSgpwLIqiC9RQtWFzZb25tWf7FIqED6nlq5KgUbFHsjp7r3RgrNfBnLnKEFQ8GC88gQpe&#10;45YWv2UlAv4syVVQKgcXM4rWXnBBNS1M44cXvSf7FHlpUa8dHJxgGAlq+Ld+9Vd/c2/3D/6zvwtm&#10;EWJY33zrbWRY4838+K9ePH4EYy2eephL69M7e5GC5ObLx5f3HzRH9Xg+oyUYTQN8t5vr9snj2+Hg&#10;4enJ0de+8s1//d1/e3v9SP6AajLijYSi6vBwKKhVVECuobaCejot5u04EKGRV42YvABc3IoISawQ&#10;5YxbHH5HdX2B0qxQTxL9t5W+lZK3YztbXA02tUUTYuILvzDEzOy4FvXR0V08SreL88kOhNyrz57+&#10;4MXZFfKJdvdLtDs//tlmb5/t45PT+uaGV4/OBjloIadomtuqvvnN/+jek8ezTz++rNXexctRL4LX&#10;9Z23D05OBl98HB+evv+b3/jtwfrwk08ff//DP5leLkfFHpMYRuvBqDi+W7z97vGb7+zt32lHB2Hv&#10;CMwLZA3Gxbr5yw9vLs5n8KZt1sebzc5v/K0P8NYg8NaMV6dxDwMLxVacl8OrWns+fY/O/tv0V6N0&#10;JPOd41HkJrOzmypeAPCRKIhfHisVuVAEFkTOajibYCj5hI165m3FlH72EutOFvkqZMtll7rrQ+o8&#10;gS5dYhm7CVwvujGJStnFSVOvosthcU1RYecGRGRdXl9jx7WKK+8OWWacMLZOb4shdkGtuqoWd1mm&#10;IYPNWrM8ucPYs5FClWDyFqR0lhTt0reA+ovpTbn7wuYcauNhv5WDbt3nYCeGfniOC5nLbvoaLdQw&#10;ZolUDNKF5vROSRpCN2zqjXf/gxXOr0kb2k762Z5f9z2yoV+4vtbb+howVnhJzfJzSFG/3F89/GJv&#10;ThtfeUuhm+6GPo2rx98qsmo4zWria9FfIbweL/Layr+0zqmZ5BQlQymNsapK/b+UdG3RYaaSPKrx&#10;5OCYDd+9dkOf7pgvPbb3VbUsElip6KJ7t15pWdYGD/ehp406/ToYntXs2T5kSAAxy4LjF+I0bKMm&#10;OzQb66D3lOexfExKhw76bYMpdaPYI904BM6hNV0Gb3JrVyH2qN9Kb2fdRbeieToGg41VtD2ZW/cX&#10;tcGlWVWlqrKZaqZh91ow0RsgHikU6DpmT9kgWyleR/POtGpZSm0/R9kX8Lj1JMQUl52Y4W6R7/K4&#10;LdYsuidtE519jlcv6OraJlUhZ5unFantNX1MYVyoAM5CaH3brTZSm+v7lACYs9QtviVuywYJq4xd&#10;IrcpQLpuUB5PxHzqs1Gzt9B4u7G3mAWGZeHJ5EEtfOEpeTMoQi6lGJSuBrZcVWVWbXvky2TUYc6s&#10;mid4mAqmDtY51h432kgKW0N8u7K9bfL6oAjQ0qRjZq5Tb77mzyLQK0kwCpfVleGlHlP2HPqzWHb7&#10;Rpnidk1c7kqc7sIm7VaZrqqHUpZ9nELyCLxEnlMjlXWc/6xgI1rGwEhHYO0PjpdFKjB7T+zR5HFU&#10;0x+vyyQEahvTuBuYOVrm80BCKQO3ZIUpKFjY6vVbPMJavpdx2vFVO/VEsvYmlp3MyLSOHjWEKShy&#10;mOmtHctNgN7KGp2cYRtCT9dmdaA+km5HLJm2RZbJrv4olpHFwvhjignkV83zwphYQllP6+5MW4dc&#10;LJ7KkWzFTMDJlKUVQwzbW2xIK16Z/9VXbB4WBJ6NHbXX29yuQY9leBXgmEDsSUqdOJfbyhkW/wrn&#10;HLgQY3Nzu1ZmEl3QdTUOaanuaQUVl6q8RjTdmvXUNAXR4c9lShWw+74EmB2iGoQfLtciUBQ6aYey&#10;TTcrbhKAcH/044+QTsVpMth4jd0plOqg72L5IEXptWTrIhqP26BnITkLUEFikoyfiPOqTTsqT3ws&#10;HXuUInQzoNXbTm103VGiIeYpbjThvVWtyYBjCo0u79BRqQLn9kAsRthqk0fYpnZC7q8U4zDY2Z3g&#10;N+E9tha59PJF08EEt85R+R0kv2JHNk6Lav+vLHjuyeqS2ansOei8RZVm/kwGDq3bLspEwBMuXHmd&#10;JVstaeJiibgxQY/zFu1SxXQuiv0FJ/bhJ4X/9FpXrrChuiyK0h6YZ9jyHTS5SGiSynicJhz0nIPQ&#10;zZf0b34SLyrvSDvy00bilm+UqaKW4UtNE+ZAwSFb+GHo++3u72MF2jAViD1nOGKa1t6j2D2qdFCB&#10;QnsCU7/We44kUHA05sBCnxNJVIuNMuE5P8MGxfhwiCOUzOAakkRRVyaCl0C98JQ0ZSHsPRxP9pDu&#10;8/xmbpwvi4OMbU4+6BQHdm5tOA1tLLLGPiaSt/BRD6UO535Sir7UfvbFM2g30OCoyD4nNcpguOA7&#10;3d6uxdYu7WUsF+2jR8++92/+GHqL9VIKr7q1GA2lOJe7R5Oj49H+QfXi6Ww0mJ8erR7fPvnyyxfP&#10;ntxslowoFhsZduX16enk4Gg43qnNOFAPSgOmALaBuwMFNloluHg3t6sXzy4FB7UZr7LaPHcuGpGq&#10;7dpVKcbGNtmYwJgdqz06QUQpl+hbIEPiEHFhFolOUjli/SAIhg9WOnU75o24nlQKth5kGzxz6h2b&#10;SVeTHZST1tdwWoWxPex2DNt2x5idJ6F30OlJTF9280vqzSOUnyDT0CwldlgdqtCBBQgrmAAo3o3T&#10;Y+aI4I/VvoSWqXVn3SDH+wkzR6lJQS/fyKg5GmGV6hPbNVUKBx4KfJIcAcmgUIXOmld0uW1JpJJ1&#10;NX0DdiYchASHzG5hX3rK9EtbbmymjOV44/Qz087XdjEk2HU09/YhjI4IVeYxpDpga4raZcr+e5e7&#10;qdzv4uny+tvZZ/vJ47ka2+I59Se6Mb46SO7v+W2KId8uO1NSwLYae0s3H7uNvegrCbrk5NCNZtPI&#10;yY5c+SQReoLdHreic847ZffVUjdbaV4tdzuEdkwD5EJkAE7z8FCORzTj8ZDuSNTKZibWJs6mTZOB&#10;5YDG1sqMYruY89zGNh+4ozu4MiTOvTZtrqL9upZJ3pEJbt6mTvYZzw9rpOaVM6q3RxcEMLzx4P5b&#10;D+8fnJ6mZdo62zkT17Ecxk7nuZmYV2iwhliYsEuBi2AL24a7mtqMTZsYBW7h6Z6b4M+UQbxxEaWe&#10;CMu9XcM2E6hL9Qd1YqiBgWqkSskyY5togQutaaG10aXDRaEFshLsJ0GzBQWlZFHvQt63Yj3gt3Ak&#10;R9W66SMJ0gGf5WbmVmdVvKXCPC26RTbgpnWLT+F+V8G8iCtSkak7hnJWbobYuqJ1uMzuhaa5zXQb&#10;8ymDVjJwcaveooi7arTjLZPVHGpBkngcJZ2naV23YXZXoVFWnjgfSY9UFcHXprlBKDvB9kZDb0vT&#10;qoQL9hF2ilTJJbR8eJpwmq9G38P2GtjRVgXTBrnW8qXjB+E9kha2M3Sxg+IFuGKjQsUnt3+wZ4hj&#10;uzgsZZbr2sNO+PMHkvHJZhLNWl2zO9CWQhbbPoc2ML4E06rWwWvJZ9YasA0LLM01rHg5DKswLDXP&#10;IfBVJb9VM9KFthEUr0Plx0NttYXutbX9x0QBlYnL5YM1AXeiPOo8Ze4pBb1unIbabaNViiWxbWcj&#10;dTNOrRap5e0nIy8S38z3jyOHofdsMpujowAAK6UHU0aV0KaYJnHKbWGeeJw3GP4aj8rY1ytOIKIU&#10;ebW9Jmw3tVXVpen3CgsLxUi7DBbPQ+zyHh/koKEHx9E7O7tPn4CHhIFAbe6jSrcxG1sOPC+ub+d6&#10;Lr0PjREENmp9ttEGXL7QV5yoDFjKOvQQIRmzBUlLIDRZUNp8xkcSQxgAm0xhao8t7oGNJhi6jLzU&#10;urA4CXCtQA+MgV18fZan5eshV2los2WSku5GC3Dj/cnWKinhhaTQc5Ws0aagN2T/jsmlKxPREi8s&#10;0jiN0Loh0cpSpml32Gs2bW5gun2xB9gPHeUxUKo/ZFENlRDuxDPgZGaIbV4pMKvM0wMbGreOUld9&#10;WPM0CBL+5dWFun6V+mIBDMXF/IZ6mRj2xuP9vck3vvE1TMxnGPoVn+HO5jeXAS366Wl1c3v95Nmz&#10;2XR+eDiudaR85613D/5/1t602bLkug47eYY7vPvmsYZuVA8AGgRJUBJJBW2DJkOePtARjrB/hT84&#10;wh/s/2bLClMKibRoUrA4gWCj0Y1udNdcb7zzGdJrrZ2Z57zqhkyFUSqB1VXv3XfvOScz9157DfsH&#10;Dx6cP3r0+PD0/OLRo509UqDRYMnGr0lna6P47DFd+nhM8PGVsAuDTgGiOWPARNoP5LKYx9uZrZTL&#10;DZ+IrYBzyZohyXcbc7l1FF9K2+8im9r3eqtwtGB3wVVI358LYjAImBVjPNpxbuFlwWhCUU37AI3o&#10;La0D7fWW7o2WHeJTgTiQbMfgTB+HQzEUujA5gOEI4cEKWrag1MeppLB1YlujABeWeWinSrl8jekM&#10;DNYVIkihFYCAfor1MqbrPD2HRRXICa+rziQlw1mpzI+4oRGalBHMMQUENdZBZtEhnd2sEDEUnDtK&#10;iQFtJZYuCwHLVtOG+DFqejsmUOArwZrWrLgLhjtmo9V1du7ptAysU4xqK0GdeSYuFN4S37Zlo5bW&#10;sUdAwExnra/GmdIwMPx2tjNGDI+86P3Vm1dM1HbV2cUDQsddDr/i/b3Jwf5kvtxglS4WCCxYYL98&#10;8BA904h+S6AdgBu8hZoSxBbk7cExBHQfXPSNbj3aY4TYcwFjKI69BFStjAPEnDoOWdz51gUL1EAw&#10;RJvaaKadfe87j5d32YsvPpbzQTfmYRRseELqmyaM2MtjZ+dtlD6m4TYNiHHK5GNqJazeRycLL7/N&#10;vHnx7z+2aGJ0vKzw8Di6WqdedXm5asnwGosN185v/L/70d/9+V/87XoOq7kMBD0IE9RqVmiP0SZ+&#10;5zsQ5/Im/F9/8nN+9OU1xo2Xb7afffxqMjnAw8Xk2716upt/+zvH1U6FOzdftHkI3eLhs5zXF2fl&#10;0cH05WuwousXL5fLP7vV9FtUO9O2RUpLLEpDbtgwGqaXIhgqn4nQiyUP8TD+dSOOB554VNJ2wjKl&#10;EOxJUFh2KALQNmsmi9lYJYLCisZ2fsT0BBca6UhRTVNgHwkeIxdMcYYDEf9Wp8Q32Q7nZkL0iyg1&#10;DWhXnpmDaLDW7eIxbtBOIVdSwXK7k2fPYePoA8OTeiTZlZZWAOODNJ0JCwuzDDY7Uxsm6RTzFl+R&#10;xtoBAqOzYpUPcmvMBiS5EJu7sHkDJVOumGpQJNOZKOgt7ofEhH+PcTM23opD9KFzFXdbw5V7a7AA&#10;+7jYe+ZmcMqK09NGAklfN4XqAuOmdN+cunqve/yPNK5y2dsT7Pjhc+fefgB8RGGjI9AggW6o3X0r&#10;TPe+iVI/vvu6SjhBp+6XcLYtsSBJUbJ7pPN42e02uDyKNt+K0k3s64QXRFBWpkchSTW9sO87XHdf&#10;LJs6NBc5VByyCN148/LlCv6nV9fy8Ok4ZdVb8aFi6ie3neE3g/thvWpiOPc/0fuvDdDvT4S+aXge&#10;qWMRrckGblaJyuDyPrTYHKSz3nUD/2c+R9Wzz9pO3BDW0rJaCsmLA+G3FfHYTa3thCfKc0QbXV4d&#10;HuzG+RlxwYrH9tgeNmMXB0Mg4zJF086cqadsv7GV1haQoG1LbpM8UWjXU2DnPfLRldcuKTWhpi+V&#10;DHTL9pWVB04E/Ab9xvt5rLRi7rj+c2LGWgnuLiI5o090FEvc+Tz+k9FJtF+bQSbMIvieYeNjsRMK&#10;HRUPPCd/EjTaMNgUlJ0L9bKUdbZ2HQlmaN7GpL+y66NJTLRAw2ZeWP4HqpsuMGYl96QYiLGfBeHc&#10;joxxdk0UdKBbaVA9l7LlAl1tq7qniiORzAwFVtTs+XgQRD25CN8UCdl5ZIQjlEd8CWVmKg80sZbI&#10;ZrdQFlUAqJnARMeLFXFfvdtsgpGtGHA3Nzcgy4O/Op8bkcWHUa/L15Q5cTfH8BU9/3w+z0O4cQC1&#10;AF7iB2PqxOvJpISabs3L5Wa18tF0LU1ZglLABjvozGc7QArwPjDewokPTiwqGSfWmo/zIrUK1qzW&#10;8YTMJCkamWbbR4EALjCDGxuLTTESO59Y7UWhnqUjmkQzcqZgLrRN8XLN47gMGLJXiqoZ+tj0vOEN&#10;4CqBzzaCvBDXXf6i6tUbvU0OQtstdc02NQEHUqd3wbArq3hZj7IcwGZIn+fVBt7M+EEWN5rLFtxC&#10;QWuEspYGvvBpwHdcvrqpNw141BQDZlJwU2BYmHdSXhfqveHaAgLz7HBvdne7KIVB7B8fSp/e/d0n&#10;H3NgAginJlUEDs8883N/dACgA936lHoIVvetOSFhFeHxVO4o+2oVneygMKvBJ0FXsDvDMmAYhsHx&#10;BihYzIq3kL/o2uvv84G8sIlGnxUtg8bxzpLMsD1YqFYwniuYBxaVP2EDbQVnBBe9nB/E+htwKaUN&#10;YW2GD8bQqTF7+mbduOjQo46Ovw1sTOimSyHziUmhbezh+fl0J7+6vrt8c7dYrCeTY2Ph4MX39mYP&#10;H+wjX7dp1kVuMxJPJ3aGtIm8KAsxAvuYBkM/v7eH5+WrZ68/+8XzK644CJsBDfg//fO/MRWnneHA&#10;KJZz8PqpRcbyambZy8u7k6Pjd9958r3vvAceOiYqAC5x/WFFdnB8trN32GillwiP6rbmX7C4W7Lx&#10;CNE7Lh01x8dHJ6dn+PXg5FT8dLhMj2zYHPxNo5K2i+FuDae7ZCkmZkzv0KGTBBtREMt2wTUqQr5t&#10;MPG/55PkhgGDtqLNgd+IyeHxyJmbCuXc7v4eqA6IYiIvXaEhAoxdF6MyU+H1y8wtY7qFuRl3wXnO&#10;FQMT0txg65AETC9lSJ7zugksT6wCil26zgWjxoxikNItxrhP65p84lYZ6RtcJm6oW2B2AV0NrlEx&#10;IzAjYtUoR0oymLoZBALbYGBgNq2rCE2O/AEVRZKlm+kVUqBwb3GLsEy2zJBDc7XFu0I8ubNIUYEw&#10;VtZaOpIpPVoKEhvN8Kh65eremGyxo9t64V0o0aIbQrDWK7VGuxmMpaGJxRMKThyUN/k4E20VL0Zt&#10;Zzl9+ODbV1d3+7Mv15sro0eene1g2zk/28FX4orN5ysWKuz9iSvBHQLX482b63/1J//6+vYKWxfm&#10;+uAFv3m1OTyf4qW3zRinCt0fuIVzlJpcqBBOi+s82fEHe9XJyeF3P3zwu7/zn3z5xfUf/x8fT6q9&#10;bJStmyVrArj2tSaqpjl2OF75eTi7Nv0Mos60kLeQIwBHaGjRtZI7eKNEeUc3aLEi7m5rUj+g6V3D&#10;Ob+7vl5rw/a3yATumEMPp2VDamHhyNZnPP79//S3ZzO3ai5v70iSmU7Lp8/Wt9fbP/qjjy7OTh89&#10;vGi7ly9eLD7+/vHL1whEcDNmkeFC+91DuHIBAwR53hTZ7dns4mi299Gj88ODA1y3v/7xj//sRz97&#10;+vT54mrUyOIgeDX7ezbG/ehQPAGX3R/d9ZZCWTj/XBok8Yi1GUWlZIKCZ/AEg5TpRDrWSrkROGgm&#10;+gKC6OOJlWzdwCbBJwZQWPwmE++S3VTi+mbZYMwXxi+2NXuj3Q1mcX0UTXR8oXomV8lvJqHGEzZb&#10;0WH6q0HalmjnzewpvqxPauTgSt/z3JLbQRaEnX7wdkQMNjKpdIzpBfN+JB0tE6zzdwOdrIv+QL0s&#10;1kWnu954ILADNbUX66PL++Fn7HiD32nIg4peqkZZiVGfIXcn8OZYSrIqqo0mxE/f+W5IU/vl/krf&#10;zC3+Jf3w0NR42CLd61JjI5rMlhJ+2jdYb7sEf0Nb/nV5cUJIfWSnu2B5MIjJ9UkJkzyT3MAkP90p&#10;Q9MzP1AQJ79Z5/JB9O4vcX723yyR7n2tvumi+4FNeW6XSJoX7PwUgyo/jBwp2t+bz6dFruWDVt8P&#10;DbNSaLzQliEGkezEB0DFvQvr3D2h7z1AJLLq7xG8k5dyHh3aUgecWKzRC4ogvSF0EQAKrIUh873f&#10;tXzKDoIB2xqWJcZ4Mryp0nwPR3Ae8hhDpmSS+Kera9KsJjJv7T5GxnGK5DZkqld3c+YjQ54NOw1l&#10;ZJoNclsYiy1qd9uAPGYWwiRylSr4VvkNPniNva2Ul/rJ3cu/yqJlZxYcQSA13DK3jjuQJjl5oMQk&#10;qbmll0nfjxmobVPmNdAZvyYPaRiJUhGp7mEbAx/IKW4toDtBcmxkWRUd3Es7Fz1xusiLTk2Aj/GM&#10;WUAT4rZtuvg4/XD+Hi/XxrxtIi6Zc7JhDWK7tVbTR1oGj5Ui9+HIsElCFzfRoI62gGU7IuKCVqkV&#10;ttDcZuadxCJB4WK4bWSrhqSqxN+OeWmphkvpJUnnHyYwkSUhJazvWeSR9NNTUTjALPL+dDJPtWj7&#10;F3nh9rl6UMuCssoyEivC7hbGJS54ykV78PCmU56hgmv1EPOKt2qAnQ0y+eSLHO3jFyjdhM4kRidX&#10;vr2Ud5zwMOlKW2hrNjBdMKzjD89HBgPnITclrGIVvrT0rcGzkKMrsJNI1I8fQEEdNOKekG1WyaJZ&#10;VZ6ta9+8ubzikyIpfiP3L/xGH7E3HeWR1hhFFoFRS+cDFjCQqXuZwFEoS6tcZXHJZiQXLBjuQ3Ka&#10;TY4KiRAUm8hkSz7wDnRZ8CxPTbIMFFyKmUmRheGyDCLYszyFb9n2m8uGI5jYWfi4nAkDc9a834J9&#10;lR/aQlp9kIdHPzWApW4HSR8ySzOhsUjOzmzYIwZsFGvbBuLuaceN7Eu4raDjXRDYwfASkBNtAjdo&#10;e2tbLZAgjjo5CMqBrkEDgju1hhfelrLzw8OjiwePMHSBsygY7pwxYrK/uz+WJ4Vdfoue1c5sienG&#10;iw3Fm5OQGKp5hGyNjXVdjeDsEPS00c7Brmzr+03GicoR3d9cXO9hPNBKaR2kLRHrpBC7udfxhqFk&#10;1jen5mrGQ8FcEy3uTv8PoCRJpI0DPWuxWNxc31C4LoqHKWB6qpm/rwvLfF8cuXsgueGVrqfU+X6n&#10;1V4b/qHrwe4uCpts3B2t/d09y81gWm9fFXHbUCREnU0vUQ5MwRiS5BP/P8TZDR1m4iTH99GcbdqQ&#10;knghpGbiqPP2dAbuWiqtzI8k94ka6WJYTZyeyJHHt3aAuES8t1XXa3pUP/Ns6Xpaog9ruvDJylm1&#10;AXKeBc5QCMHzAqzYGSOLZ3sVw9K2HkRfcr5FdcU6wnaOpwB9HpAgPPa05RKKhJ1HrDzAWInd2PWW&#10;rlywZMWh7wKP7eH54fkZCPu7yJ2+nG51tpvvWAg2d327F9GtLrAdrViSd1PLnsoI+ww9pUc2gwfN&#10;irgqbEgo7DRTHANxK8AEMC6ks7pyW3HU4DOKW+4hxDXb7aMDRAr5dXuLwgX5gC3jkYCKd9/73sXe&#10;7v7R4U6JPrtaw0ZpvgJ+gTXe4KJNd105FswJaJjc7xb5RhPwKaYens5AFwhYbEshGU6MBHw8sZrl&#10;JeWCVNcbK72IV0BPvAuuNdGlE9SU0pvHjyAibE21eDmMGZ5MZru7Z6cns9kUkBuSsjHjhZcGw92J&#10;XE4VzVw59XtyN61MiaLAui4GXwemVpj1RlOWEJ7RbSmjjnwSn46DYDds5q6Bl2hGakM5fxCj6w+N&#10;eb625rjpDY8Jz6dOIk4DcI42i2a9zjlqWIKXBiAFzBw8EngEeSgTXs2MxIxDMw+5nTZQ1RyAmCTg&#10;qw0dFD1dZCzEmBRQgDQ0VgyiKQpvsrawLrcLHrDBv1Glv9Xrwe4vdkHuXiprcr616rcYJg+F62jZ&#10;1VEgpzK+sFOZYJWhGILCVM3IsN55sVA4j2o1B7i+AYi8MuvmbggMJsujQQ/cj2l9b2kfZldac+H+&#10;dX6ITVgBqr3F+axPhdXoK4tKg9aSDwstfXTig2RiL4VeEfb27h4puDAvJrvs1HnwWvU7vei1ttOm&#10;8HMFIXBYURgpk7e8jiltvC2VrHWFtRtTCTisHAWD2y5hKG3iXPn0HemyQFGT7ErvhCpN+rc2VoNk&#10;Iau9yO/HV7vE6jVf33zogJW5lCTigzs/ny8O9HRmT6YzWJi+++gB6CF4GjHJMH1roVkKZiADtYyp&#10;v4t7o3HFQqa+VGyrwKwtoi7U3WvpXRpU5oNg26hlapMrW09ivydF6SfkdhhNyZVlsWVmy69fv6nF&#10;6TSaX0ETxMDnjInTmYW7gI/bNUVXF1BtYVBEZyYmASBCfK1CJAxmYyOT22RAFlzkRBH1tySegqOS&#10;YPkWHZiTMVeoGNpAvm42dbCVasOAzm4JKvBpEbD84OoZuiQNgVuOBzF5aoRSq+1oX93cWbWEoq4I&#10;J3ps34ug+TbyALWLbEeU+Bf77UKzXPXMDSaOGdNuVZ3rcKPoVKxvgPMkF0L5Y5m7mPBBh0ThdyWT&#10;LqLfdOKpN8jcDJof1hQQVK9bOiWT/MK0hroBolkw22BrDyMaIUEu3hyA7wAIk+Cq3JWglMxk8l9b&#10;y4o3B9o5iTBlhZ8KxqlkxRgS5sjFHRc0LXU6em1uiVcacQ22YICRUK3VRTZStM21R3IkA0c5UE/E&#10;Ha1ob7LdOkvByyxtrzw4PLRqGQM328Ci2Qsf+TFReDuqSoxcJjLyWmFOKJeKjJ8aM7TVSCahvN2c&#10;2uU7YjUHnYg+YIoJ0dRXSMTOhIGJMobEWwU/ClS2rTMZrOFfjWb5pGLix22UYqhcYp17me0JnGmb&#10;Gxjfqb6vpiSImxMz8MTMXK5X0/X49PAAKizIsDBDwskEYhZOK0L1YkOgWIE1FybWpQS0FesJDmlx&#10;PfHiNGItHGxRKICirKGgG1zdwHqUidwrCKnW4HdhWnp2fo47DaMdmL+qr6iE42IKnQdUucwtDcjU&#10;zvgsa56wGXoYK8RsRwMJAsUEnh+0KGTOV8XJyfHt7TUMd/EIj2ibvTtf1Kgw8Pg9ejQFBr9/dvbz&#10;zz55gVGYg6eXx5P01efPaYozrpCigVqj4gAZ1zGTl/PdZr3E1ogB+/zmFk88KA6A65mUSWc4jCVn&#10;+wcgOoBccI2x0XKx5ix8XNqwC29pJB+OCakKPBUadZyc3+Yha1hQdEuVGJ/NxjzasCzkn8Ns3JVx&#10;AZC4FA2pWstfC9kqnTx7JAQA8SLDubwJ4eTR0kwmZJwvOw1xcclrFXyMid40Ru0tGvjGg4CA1pEZ&#10;dVTkcRfSQaiZJP4VZQoxL4GBNnjAzOyLr55XY3ShzFcej1FxQkmBjwwaeQebqL/68fXNDf7AGR8x&#10;ICDtIltmXbkzUngNSOYb7ehVgU0AeUWr5RxRIsjhZhIRNL7z7T/5wa9zOOYx/n1ze7d8+Qacxino&#10;sLi+2MZz2pXRAgsMSOZ+22m1gylKtX90MkUDwWEbu3ssBeyWDT0Gt6RrYtGMpyigvYaEPOCa5pOf&#10;fnJzh8d/eXF8aN620cM67skBIwsIVJfsZrJIgUqmlKnWCqNAHwUyoTC5n2EUexVrru4lg/aynQh5&#10;0GJI1I/WZrM3cxxnDdS8V5dzGEll0vyLsemsbDMs1WsczSpL7qyG43RBC8/EGmWuyahV9Iyav6kZ&#10;AAzkOssGkxufLKSwphqZNWKUZccyxqJ2gtPssCxO4BoHxzjc6UlB++HxWE1Q9DyjRXkZHfnFxPTd&#10;YrMmGuYaQ3+AihVql7eKV8YHoKhBdP9Sxk14fsAcdaY66GKladzPMogCsMVg17qdZztKD5yBNo/w&#10;bYRIz3aMygz+jaWhaXuXWFF4xGTTTCq3Q9dZ1j2FplNsVUCWkT047WZl24EnyjSZ2LVqEmTqxXoz&#10;W6/3mJuFY3PctRAgbYiyModnDTXkZjvHtaCd9aggCwRbMxq6nXy0x7fRbdzm7tWmrddy2jJx53y+&#10;ztTOYG/DYt9uVvT+r5xlPclkaZJFxpPlZlVKg8XQHSHAT947/V//p//xi88//dM/+9Mvf/Hlm1dz&#10;hBKsKXpvit3cLJMqzq6LYOKtcg7327CnvIwi01aaON0vnFSKMPA4m+6W1LuMpxU8x9YsopqCFTEd&#10;Qx2z0jPRxwkJ4vVwtu9OCsv0w2FOp8tR/tWL53crN92FZL+FbvnV7eboZPLee7u//5//Vz/9yd/9&#10;+G9/XO4uL6+2zy7XX36xuL1BvNnVP/q9h4/QUsJymoVDd/1yefly/cWnl2dHL7FAF7dEx/CIrtv6&#10;0TtH33q8d7x/0mbb1oV0oqQbDJTMKNOPmu58SNA0dCxYMwUoUjAJHghUZ3c3N18Bnluv8ITgzNih&#10;/KYw5A9fOFKAumyRuxjpFXYDY/ukVd9FWHyg2Qv4WSxegryyi8blXRTbWfea/Hfuq/j7vacfxUUE&#10;Lwxi/eBLseDL/PBw9913Hh4eHmDhjfhZKC0gdRJnthUZrANZxa3WK7uWqBhG8hTDU4Kj9OZqQWVN&#10;nNgUIRklGFjE0W5ArfI4DHKJzh2lNiHqxowB/T0eseup5/2f+/TXOLT22Vvi34CKGe2xkrFnRi+E&#10;3Ectp716RJHthjtST+TsJ5rA4K38ilJ5B9G7LvXIqvjy4GGkHknqjBGHll3w6rbuLpmyRHMQDCC6&#10;9A6xLElU23C8EEKAul6pZD49YWY7uL7Rs4ldqJnLlGbc4Qz57GSlGO6UC1MjrrE8BDBmevjthrbi&#10;Frhh2lFwN7nHAfbfmLL79aF40vq+HRbsknjY2VKi9BTl52x2cHBAS7kRE0et4cXhlFt2m0uTYZel&#10;wKc4fjMC/XBeHrygrBUfsNBTlnGQFknJJOZmciQz1kAWvdy0mZhCP+ExEbNOqmu/1tbE72epj7JY&#10;1qOTwFyIzIc4dcyjDY8cbsybGj6DCCfI3PHREU8M9TyNYgHsvbFN1c9XJ+zVfG6HudPmn5cnU6Bo&#10;m+ximFoIIcNDgsogCDY7I41b0dOGgVsWZ7kiSOtilSHAzJD+tqIw2B5jjjbwVuwJTYCujzb7bWsI&#10;cSl1nyklvRsQVtJWGSZmZMLYs+5z9ePSwBYjzQot2tCmiwJfaE1fSyPqtZF1di+jMwqqWRTRzsak&#10;mY8FSSeuVOOztI8FVQeXD/VO7YAiJMTNt2F7TBKVMHdyZpyZq6B30vMVZRH0L9pYsS0ZCTaEWxjP&#10;2QI9dXk79Rqtjl+LXxu1lemaLIGLN109MziUkBGi9wgGinTQbYyqHRgCzMTJVSfVSGlbo8RoyPQe&#10;0cyMmiq49eIHFxRq0t0XL6VhdRfcRpSPGw84Dty9bJzGWVvJk9ewPVCmgXl0EoUTbaht4JpLrNtF&#10;VJ4PHn9KQ0tnSsq8D46vumjh1A7mRbk4mWQ1M2ZzPIEpY8tcZfiJju35KGMGbkXlDuTMoxVDXvjQ&#10;Btpz5wMjMZwTNr/jx5EfHnaVHb3hpuS3Uwd4cwn7kBp2GOORflZdGo1jE6JTSbulGfhyaTQFStS0&#10;BDYI5dLjb82DZXuoheKOiq9BUitJ9fSd56W+u70rq6nY0CW5SOCl31xBa/rm+ob4A4OF8rv5ejwd&#10;7+7tXJwf4HVAOL+9ufNV9s6jRyBwY1ZRiIS7xjSRYA+zIgFcyEIOip45NnbkCoHzLibz2CzmrOKk&#10;RqpeYcunCVYl13FNlTUAtzTDzgQhHAwzHtiQPGde8Q1rCbb0eFhreYMTxAt+Os6Sno3oEbJdg5jd&#10;YsH5nhWgkfOAYySP9AiWOM5F3KVxvXYsLzNRG0h1Iajave0eaSF2IehKixpbbsPWl+0SHqcN0YLO&#10;BJE2Z1BxxGrCxpXJ56EV1VjJ8BylWCYNmLIoOHAqTWZTLC7mBK1WFw8v8E5wjy/v1rBoxpePKuJT&#10;qNVhuA0P9d39fQxzzy/OwUmu1K/jgmCVXF1e/uLLZ3gLT77z/dMH5WS2h+mY9Z1rOfe2gtvwJgwT&#10;0ZC5laE9WuiJslyKhMcnZkOsBdJQwbSjEZkdWlYaHS+R1bsuEKDyIfNrQNmLnhbOZd+YDZFc+Cr6&#10;Wznd+Qzn0WcAHp6/AO5Dibi8nYvkeG70w2Fc3/1khagQMfJIGA+aJiWeZnS3xHgNe0Ut02MZZBTl&#10;WjYB3B4NGc9V5PBy4S1RhVuN4UW8s7OZ327Aa0UsgLGGnclSTGPq8jBi4/SplZrGM/7M3BksOUcG&#10;6EpIq+0a5owZWy+X+F0T/BSoaqWnTZ7Zz4yKaK7N5xOT0ZsVKCQO7xp5mkynaletatxgf+v9Yr3g&#10;EiozMyrb0GYjxwx1Az95pDl07e18qS4GAQe1yXczPphwZm/Mj5YeyJiIYBimmbFYXRKzCmFUCz/J&#10;x8gum0Bkutlcz1dviMpjxIB4siXwne7N89UZfKWmzCGnBGVN8j42HPot16aXKokqOYjPy+k+9OmY&#10;pYyAeNy8rvMR4wArZkGNTNc85uovLrKDD99/8t3vfvvi0Uc4hT5871WRT7pmgbvHwGTE8nUbnQ94&#10;jAuDREgz1hnRirYCiMowVr7+WPkyrrEI7s7dkNqBA9HpR8+qzXVHgcl+ZVFrAEzk9s9HjK+MjEYC&#10;HJliJDljLamAGB8cjZfra6z/nbbY2asOz0YfIKhsCo/24sc//7fr9mb3HMNCN7/LPvvp/Ppyy72g&#10;664vFwAh4DSH7Qcoz8tX8/WixUGGf4M3zbc+2GmF7GB7xxanB2oFjfR4NjVWs7/Hw/yaUW6WOIk+&#10;Gwrqho659iTjucRhg4d4S8s+JiVM2CFyX2s5T+2qkCGbWT8aCD/mFh5MDK1dzQK1r7NCJNaLKdu7&#10;70szCXWsQ26DOZ62kKZzb1NYDdXqsnuu8Emf2Js5Rl2/ShFwoR48PD842Ds+OmQTq7aRIwjCnhHm&#10;kzajFt/G3kJnNYczW/MO5ElzVCsTJzPy2RIHM9GGczl04DXLsP5TfFxuhXK0jG7vO/9myXs11sec&#10;UYfa16pMSbx6v6bEWfdGzsmaIrDcQ0LjAAFpdMtkiVv46DwZPEcHVsm/spb37YcxinJDREKs9PI8&#10;URKsRgzaxeg6bp9rQFB3ZkVq97ELPYYEy/kw6SkLfdn9+CK1lSmjWBM+hTBHQUgbLQdDlJdpq6QY&#10;KUwNl1g8w0fO/wev21uL0/9/XeJfFtCUbJZpDwGyC+CoCZl+EwZmckoOSwDnkldhz46KgqCwTajM&#10;Kvz9ztsNFf+Z8/fJ2SHa1yfKU1q+PHF1x3wY83ILcFF7nNwn1X534UmHrb7desPEGI5KG7zCm6fO&#10;wGO5f2zyEPUrHW+VWahP5tD7o9w52CUArKSx1tD0zXJteBvmlrWpfts27kdx1K7lpnj1PDixBzU9&#10;+1WFxZCFRE6PeWukpOLcDdXh0RI/6+2FTb1a2fWhBNaeaQ2gqJwU8BUdrQMTxBsvl2aJRQLt3CAM&#10;KoQY9zCWmdYmaMtLC8S8giIO9vm0qxMk97oNErTe0p4ladpJ6Xog+Da5nUWTj7zPaoopEuIxm4g0&#10;bNt2HfLQwNuiTp7mWc/B80qLDa/J3dLnwxAy3CBED9KDrW46y3WJMuPIWsqCKZsZApMJkAVxcDgI&#10;TJPVSVDWAOtgyJaUHdjey8r4nEFI7HOXTKStWkIoj6PMTEX1dptUxOJ/1j1t0Fnqqku00lYfmZSf&#10;URFsYfTRmRpSt4pgCuegHVBmMhdK2tyeAVF7my7Rgowm0lpFk7u0m3e6jKxICDtUW1mpKUGGGY9o&#10;aUNhKgY7Zv3kA3dVoBt3qWsKXNyQPOYDOS4YsEEArGTDjmGbbD5vF3NmWddMuLWhewC5svCilN12&#10;tK2a0LoGnOHWWNoEGsJTY/cc1URnP11FKvMRSdmQkzNnyut6b7RjzTgjuPD6S/jbYZS4zgtzx0Ge&#10;6QZvCT/o5Ghfz1y7WiJMKHt0ceJb4KcI3thostLm8j8gQFmEawIvGYgSmD8qflOpDLYsUAA82yu4&#10;mjSSJ5itR2xlrKZJuJl8LsUrcyHxNo5qIOalNVHWdlGMHwAgcTfscumssdxm74JDiM2IjUOcB7Wq&#10;kZm41ro8ktv4/0sj9oT76M3TIWxUgzPGh+Be3x9a1qdkDPcy4rtlKfGTtVmMVNbGVzY9zzM2z6Id&#10;tHb7gt+r/J3HJFwg3WrHE3LqdvZ2WWCR5zA2eaHZl+PFqeZt/N7hUSW4trAUNQBMeE4Q+dtkb17f&#10;4P2dPXpCd9acSkjrGpk9mtKSmblkTgGFbTiYGGNeqnDpwozTg/NwggxTcEYshwNnMjmshDlQHvWp&#10;YY7kBjnzvdFg75bie3w5mmcmpHpYVRW+lAEW0XaY+szX9dX1taLOVFPjcaN1nnsr+qHz3n2tPIip&#10;11mUWdyXwQTXdVYFKQlX3mPG6WxtniipAXdae0l54TK+CHxN7XxogajL9bLLzo2tbch2AEJg60UA&#10;r5qOWSd3xv9y4s1xCq1AU0uu78z2WZiRF93Ba0DdmdCoM641rk4btqJNI7K9AzlIDFb6woJbOmra&#10;QFzGENdqgy2i8lSjjc3KsRo7OuOXNBtG6Nt0R32sbqPaFzvxndwClHrIZVUpNzX4U8tCgtqhQI92&#10;HLvy5afbLcbA2FqWmGkLFXK34I+uEP60HZMcJGCAF04VY0lRhhT7BJibDMdHR0ukWQUha1FXbb29&#10;vVkfnvKn0lxgxE53NIUKhNKK6XT/0aOL99/77v7++ep48eDB47ubBS6kp4666FncOm+DmLPHp+zB&#10;cEY9xMdGMzxG2z7xIkhis1gwbJ2ubFKSV8TNYCV9fD4OMwM9FUqMa+WbVbK4UBqPRNNEHLDaDg+L&#10;xWoFk4FivHM8K/ZPisfvA5TkxXnx9BcgLkz2fHfjkBB3+Qpx2ltAwaBXQSe+uMWPwH85vI076PNr&#10;2qqgBQdKc3xWKiaiuDgHZ4SjjGvgmzsFYIKYThSy7H0MsO7stOD+wEjgNkmDOoGLIS8rdqLmgyeX&#10;zoKpecvlXQjQKsvcRY8enlfjFASkLS+Ev1kcrCGUVRld6YLLlIXT5kXvKRXGSlHsUkTx7UAFaBBm&#10;kTaagGnF7N+ExMWXTYYB4WTKY71gyZMHu3sPzs7QHby5ua3Ex66Uf20+mVbrggmGa72pFVAQkDYf&#10;k2DyXUizxYecqBrQI1KGTyRjK/qgySXLHFVTomkRAgpcSnJTFAHfdpnSzaJxZrRTD0I7U8dFdyt5&#10;eqiFTh7z8daQcmUfvCoCV9y6nsgqNx6xKJo0GKA3zyeffv6Lr55/+unnFqmXa/v7j9HvfpNd09f/&#10;xZsZUXIxKMIhnluAKHZAECF4/gVHadQlYGG5YPZgBRmeWRyR9s62Ng+smL254sEZJm0tDVtZo+fR&#10;90vufMkYi1dB7RD/PF8ANW4WxBoBHcILL1QRXcyA8NvGAGAbTueqJ2RDQnwGhBDOSNp7Ot0kT022&#10;/a4fbr497rUW1N1T6gatUVCT9hc2kYSdVauadmnGhaEKLfAx42rDQKlm5qQoTv5rYV69/TUuU5V8&#10;qOJ0P8HJffZJ9g0qaef6dEHz64jS8TwJeqKcJIThslLUqZeJZsws2c02mBAoVQgLk4mnqzVGtcRN&#10;qxGTV12m6Hal7EqKg2/FkWxd32gyaoR21JyokIxkmRtFLEqA9ttu0zUWs9oGf0u7gCh4a3MZ5i8m&#10;siJy0wxvo27LoDpsprPdWUDQ1Qyb4675UtJmAgRpsn+Cb43vkRUMXbm5RWUvj33oRPBsgkiJaDkz&#10;4gJBVJ5TZUQzasHkOClHcc4sIF/QVw8jhAOJyN3IlzbXN+9XCNrkacyFBhXQZMwrWMrc2+xMW/Wy&#10;ckyltgV/JnWfVlEFZ18Ecr3FXOFHTjgQrbZKLca1KqrKqkarTlqSePmPFrUuw+Gts75LlPVCSHhQ&#10;iGSCQviD+O44rFXesmyZnY2YGFlsiu7Mou8UTUwOOveDrdyeXERtOIHStR5NxwpkZJqqmuGWQNB4&#10;BK8jkOpwlB3u7akSc/K+sqhsxqoDNqI5QpfvMnae9xVSrFxxGbigeEAw4+VXjUfHhwdggMBfB6qf&#10;4GbT+WHWRxGZKeiKiwkjpPF9uNoo7g9RFKA4b9rd2R5YnDQFw8/0cEKBvhFdx4Ydl6AHXA7MbI+O&#10;Dt9cXem5pP4E2x9iBkrbL8uQF4IVhIIMczGc13B0wbVEhQqyKHxT1HJ1J6fnIqP6m2uM2GimsoEY&#10;YOxWokKYptUaTqYujSc44EInBv41n5jCFtFoOl3eXdmZc3Z2krEFxQya9TI24ZubO8zrQIMkUWdM&#10;qg4uxcH+kRQKHRyyZdfkxOLBP0KtVVu6GMOxHGN4x+AW56AOEmZHFXIFly/sxzh1F0u88lfPX5BW&#10;OR2dnh/hWrA2bRVAhmSX3R36P9X19c0dKligf1smUaP87SjkrTcYlUNdhkk12elcaDltOEfjUAsK&#10;yEa5jrcku1rcrzHuDDgQ2IiKdqvGQ26w2lxZO4OqvV5qpN8lM76g0s1DRrsR3SOwG+XqrhsAOo3W&#10;qY89MInRFgRGoQ0x7po8D853Qa/jNGbDzRA3pFvVCuHcrK0V3pvsBPknF6J8sOi3k/yDwzCA0ANS&#10;pkmDzwTbkqPJwOKKVSxYTcopZTorVASvr+6mO2PEIKOLsOOSftFkWcgnfwQS8hR7L33QHKXA3Fgq&#10;ciLG7zy4md+t6RrEkdqrV5c//eRzBHzM9nblGd+VYIUubwr6YIO5THIvpuxffvn5anF1c30rqzzM&#10;pRicfnF6en56Dn0vll9L+AG70LgRarm/dwTrs26z4L4ht3ArQc+Oj/fh8nx48N0P36vMezy65dsp&#10;HBNiB5xlJ3WzK1069LsUcCj4I6J80V808CJddPA2toYZm4kNVOSxUA4gfK/1DbxHGAQBwFnNV3u7&#10;s816dTW/+/nnn+E4mM5mczQBm6Xo2HHIHBCpzOXZoO71RspJFjiGBYvTkYvjowwAcn80bey2WDV7&#10;+7Nf/43vQQmKo6Glv1Ge/D6IRJTxfetgw6nx+Mm7uweH/8N//99KLFJzkcqAOigN1Tyyha5B/yD7&#10;db7FWjtFcVzLzx0X32LwuBmCpDCdgHHOKO+q/O6HT8jqG0/PTk6w4kAPVtJJXCqoTTR4EOl6zCJt&#10;tX3ywYe4jd/5zhOwevBTkflciup1eX1pjg0gvHXskHlEsRRCnjbmdOCo7p7+NweHf/jD38ND2EnQ&#10;V1pPkdKXSpvfOcp2UExu1sjVoR2uRJpSh+UykqRUHDsozqR/8S/+z2sYD19v3/9wT4zlZnG1ms9h&#10;+b79fNu8eIYeFx4bjC4+fwD9Cw5EQ5yznVkG6jfu2aOHs5PjCaZvL34OIy0SsE+Od2ghz2Q1uE4W&#10;FydnqwU7w9/6je89uHgCKezls5f47I8evns3W1w+X7OokOwNR5ZUFe10l5ACagGQkKzvhaBeOTMs&#10;DORBDMr6FiUOQ2fGgJnQW9bI7p3fbcsx91XQbuBUj7Lgf/5f/rtP/v6zT3721f/9Jy8AbVHEm5nh&#10;PTwLeVbDPIzNvhvd3a1vbqjZrybu8Gj64QeT4we4sW5+BfkxKHuwPUbr3lZ5czLrTve680OMiQtw&#10;E3/nd35j459l5fLgpEIORj1vsRxWS26873/74eFB+eAC7x8e181f/u2z73/v4Qfv7f/7v/1itebQ&#10;IjhXRd8R38dmBkmC4a8+j1EXQdLQ8yysUSx40PFy59MdHH5TOGWxmitpREzZD5zLVU1WFjCgsLKU&#10;mhtAr9wNTIZcXPxZ7G1CZRD1fi4F7hRFnpiXLjoGZ9HqyfV+VGl+lw9Mne8BacNw07j1S5DDlAqU&#10;0bXWChpbOmKT2BnhVAV1cgdkDWS+oA6cmSo6vAMaGTkZWoysDJfPcwoWswjG0hg+eZwhSo6VR6zd&#10;ulat7Sw222WWvJuzwey9R1V9srtyascCVttF9mdwFc7Nh5l7XICkQ16iD8H3ypDIjKbbBR1mUQSz&#10;n0LhJ8F1xhc93/U/MIT0ETN1Q5Omtz2PohfUwFXaDe4bf2H57e7B0nNLK0hZYxqMkUyjAi2AAr/R&#10;wBAbJc5YFrXu4aPzSDJ0lvZshFILITSX/iwRQSUHPj05UsBDjt2EurtqlPx+oqdiaAAtJxHQnV1H&#10;FG2Hu3BYnMj4vuilPHH6GfyP83vz8jy5Mg+S9lyimN8bhJsbQShWoq+VS9LlOHPjn6GxmYx1to8q&#10;PcUEudNSS45YQ0gospoZkzCwterb2Tw9g5H45QfvMUl5BzNz6e3NyibqvfP7z4EdvV0AwohWNOJe&#10;0oezVDDJdAJfB5TEWQhx7d4ePw9YvXEaoz3fABSVNskfyPrvVvaFnSIivHhG9rRz8wdkkRPfacsS&#10;tip1M6Gg2/rg2M1ontAmGrzZlpAPqh+R9jLp+XPFwA+VB1nP6e0rniCrtulZZCJYi24bKb+3K/JE&#10;xR/KpzPFreWMFals9Fu6EEgqlSlXBFssR1ZtpauKf0dpiuKSqGcgr5rlc1gsLplMEVfnzIc4Aid4&#10;QR7Al+WPAWqei9lb2Bws4gKdslUxjS2MFGproFPIlf1NmImxhmgtYItzDDHvbECNZ6CKQn177GqG&#10;EnKGifJFPXNB/+G6xgMi24WuiBYrgEVsj0etY3zfOlCOO6Bh+BO6LKBpK5rHpoAkn9Ql07qZksbG&#10;nwjfHXSOfHu+NVsK7O+eHVFDWK3L3sBn8+YOXM0K7WUUfYfw1a5LJ1Mm6dRoNsGVBGMWs0rUsZg9&#10;Mp2oadEeoiovKst1h5xvozgEO08Ip9hQmv2JMNkxURvuQLsHu9btdrJjYLnBeAnH42xcYXuC7Q/G&#10;W4QDMNJRjtbsYE86yfGGDEJeyQ0ocEUGzT8jc3wIiucqaMgRLyhkpYsBYuvbYNRcmwdiFvJgGhul&#10;1xYSk1sQSC5vFYO1vbysuCXIG1kIkTpeenwQawgGkF2rm+jkqI1LwxxMlihE2VsSQRT+Gcx1YFUw&#10;2eFOZwL8RKtvGRFZolEnzATSG5QCGZMB6ZPUVFzQjRHDixTdYBNC2bmPCGNURHW4rEW2CqVRGAEh&#10;zgCHS5wctHwq4mivF6bwPRNpcuE4FF5p+5FRKWz86GIZFtoe7uSorsJnUdQG9I02QOPk3uJg8VZL&#10;ifcD7BnsC+UioTKikcQ35BP5aAUa/d5i0KOWt/W/eZJKcSfD0p5OqffG87K/PzNahAtsVd/1WeSB&#10;LddamloXfvN5YDjnxqurxNEDNTSWNyEqADdjysEkDWgN+kctXNLvhwJwLGUlAGNiD95B/u7FOXC5&#10;CS4mY3GmJycnR0cne/sHR2cXk9lMg+eGqAH6g1a+V4TYMkNSeAsRU8TQEB6FKm+wmzUjmdIm8U7e&#10;k+Gci8Ncs0DL4ww4xClEu03vBuD0wAVywGcxY3Gz1XKiWNiYJzc2Sm53KtINoa5mcQVWCNclg6ax&#10;ejV+MFN0Em+jpUofoeid4e49mB6MqPSiNvWI4SAu3rssBQjjEmBFgAy2v7t7dHiI6yTkOU8JVMZg&#10;9/LA7yxsln2S9n3+C9ADYIs06xHGwOEA9WXB/oPKVNIedUfa6EAYLe8H/szqYms63q+a+aLpLm+u&#10;ri15O9WSgWYYMlnJJwWCuVht0Pri6z797Kc3V0iAbY4PdqVxwah6kwXr5SzERYoYiNH5wfE+LMe/&#10;/Z3i008++eLzL2aziY82HNGl0uUDvxIfLNnb73z0XYiYT0+PCGfjdqB77sxXDCgUcEMAMEs3drvo&#10;USc8y8DWz+zmAeRE9w9OPRytWas3nDtwydeyCdcyZU5KfnJC1Hu+bJ49Q82z3d0tj49mzARqmttb&#10;IoZAaTExhkP5qNiDqgGrCNcfasvFHYgnFsceHPut0qBJRwnoqhN9ulUwOm56xloCawY9Mf35OAmp&#10;2NPRCgS7DKyYG8Ugjkhwc8IfsX+6v/+b66dPVy+fb4RaQnEmznSRHxyMxQCBGtnVayC5/uzhIeT2&#10;RyfjYpzNdsvRHsQFrlu5dosGGrygtpyRCszTbEuzpNG0+M7jk4PDnSffh+33BH8zPS5ev65fv1rj&#10;fRwf73z47dOjQ8J8NTPcKjldw/Z5/uLl5uWzDZTGo0mc8RrnP3puDxiqNv6VuCsp8oKHZVLii2BG&#10;vFOMLyjW9w8P4CgtGAXgN+rq0R4eGYCCBWFpg3sB/ai0zUREcmW0AgadJbSpNmw0o4fewDhLGeLC&#10;pOSLrcbPRQMVw3tUXvueZPIWqWOYKW7CFdf/vY+hAS56RoPj9PryerFe0+uCupiqFQs2WklLCMN3&#10;Q9w6LFVFpFjoC8X6OARlfMNBsM5eqzlS6FMhUxxbdz5SXSPqF5aW1eW5nYsiUqb8mjCIvTcdtSPO&#10;R0lwHpXJlgabfH4lyvZBhEmlgHPpQQjuoXInMAupEHeeXKVZ/pcWzdJl/ldAaHbulxGaU7sbzSdD&#10;HAK5A6OJBlMof5pskMGeNiVsq6PK2rncaJZ0PwJ8VeXHJ6Zj6UyOZTIeu1zx+SkCnZnlOPH205Nj&#10;jgV2xqsDcmem05mFyebmrkmPAbunpaXEwNOkEYvq9u4GERzjQsmroWTx33ABBpxgN5yEu/sS3vtx&#10;P281w0MfbDvwWIflrZ3aJUlcYy5Oie5M6wqZuhsIipKWyWwgh7xlmXf2ycd5vNY9NKX+Nh+yyQdf&#10;kM6JTI3rkKHRx04NQ5iCHqHTVFOxpXAvXG80V+MquCObC9rbxiy7oh9nPgSD+mm41XA+Im3O0Csz&#10;8iVbIJcHaSeroE5NENMOCpX4QbqdMamA+rYq0IljDgWrcPW8dWO9skevJZOztlagLPM54jSYW6SY&#10;WqV+BW0nE8tGFoE77NOND2KWP4lYO7S3ttzyPB3FIUkntzmDXfiRgLZMFKtesCXRFviBjlK37cj8&#10;bXkQOqwZ5oGYAtbSgFT64hq0fWoWwxE8tTqjPPFo6AYn/IjWfbnx/4NAxQZtsnxVl9JpzwuS40bZ&#10;EnQTEc+CX9kqHUofUoqmEFlkzM4yGzi64byv6RMEpgdtRaqRKJctwX5s3+slI98Fl5AMD6sqbZRQ&#10;BIldynmUHW8rctpRjsOxabOCA89WORtUIAXJCD7wHiZZu7umHMEIwobMio1m5jLdGflUFWsKBzsE&#10;uV1eXS/n86ocWdNTxpOi0TzTGho8LThGd48PoOhCWc/U48327u4GPyOv21uZ63DurXYRZygkN+Yh&#10;bzUoaQcyn+FEUV5ZNo+f7tK9BXe0ITmdZy7JR4wjRrQiI2Im5A7klgvFvKNtPdtHKuqYnH9Q7qBH&#10;HY027RrTRJzvlVKFQqh4DCzi8G13F5fx+uUr82wD/8bgJDMypWTAB7pBVgSXFCpMs2o8qWyABrKx&#10;HHNai+vMWlVXzgF2SBp4ayyZXc9Fp9KVz0lWiMmX19ZxueRZzE8xpVbZiBWG3hpzr2LOFjixdHNY&#10;szTLraGScXRtSckumtfgD2ztWZ9kldlvKiSbP79ugxeGcGICRtxpcYs1JBONlr6mA1wj0dpVHkRD&#10;5N7UI2/NAlhWQwNfbWuDuV7xU8wCoJMwTsY/vneQCC1yGfcD63rzmN/g1elhrIO635TkvWX60OQj&#10;iyBUFyJ5Q242HtoRNWvVzS0UvC10MVgpsKzOYjJqZCUlQ3S9UQ2ouZL4v4CmME4H1Zo8vv3ZtIJY&#10;kkwUb6KbloSyTklvohKgXKWUkDJRLHHoAxAehqcMu9Pv/uA39ncm+9PxCTJedveOTs/GO3uYJiPY&#10;pEI2i/ZcPrFF1pCPQ0tcGycoFM2bwZ7uaGlwpCAtZ8STPjoj0OKKxBE0w/k8+ETkfWRJ7JLD7CHI&#10;FsxaJtp2B5oi6VRMODOLWNGhbezuE1qgB9qybws5iKBLhIkXGXmE2kk9ky1MadzvhEEHWK13Cn0r&#10;CCO8E7WN/UzJOAg+ElzxkAKSApCAWfvx4eEU1zM8ga4LLCZvlBx0X0H4VmRmgSxWnlJ2mdhLmzZv&#10;gKZ1xqTroBrOlSi2MGWZvSXzyxzYcyo4XNIihbVhS1684pEtqZ1PTHLDkU2MyKkOpnDYML/9/rfw&#10;I376yafPnr4AMPnw/BRphqCiIljYbikeXT1gXNX4TFeXN4/feXhyevj40aPPfv7pj/6fv9ybjayQ&#10;kNSyU/6d2ToENyJyj9m+duPdyYPm/PhkX/jDGC5j3njvBOKA9IH7sc5H2f7utJjA0hJmSoG6SDIT&#10;4r7B7oG/kgPojH7Torab3Bw2xBbJWXxObu6288X2F794PZ1Vu7vjo5Md1ESbFcBZUrnwPK84NEYw&#10;+AzYJufFwMO6DH9J7lVnqAw9zsx5kwHd2O+I3LJKzTWBrUij4ACLoYEtkbOKLltIxmptOwEnSGJ8&#10;gebKQ4IJDP7h85/dvHq9fP1qFfh0W3FOq/zgqNgiIaSGn19xU0P+05482Dk5mzx+MsrHfBRGY4cL&#10;4mEnt+FJBsnI+MjVG6hU4PQA5MCBrf3Rb+1cvDP+4KObzRp0gNkN/APq7vI1iTMnp5Pf/b09pA2u&#10;V93NdScUoZjulM+ewsJhtb2uD44PZnuTbFAw3B+3acYVTN2HBkJGJlYYjwuJfQWKJyQk2fwIZTR8&#10;UMEFovNnAY+c3THlvGPArHBHHSmwUYg0oSDsXhOKNOQiawY2RfFW9gyfhRjDGOi2Xq4/QWbRz8MC&#10;QBXdt5IjcO9inLKDBvBMWFdJV5jdy70Nrsm+vpkvYUWKlU+x1oZmeYUimIxLh08qyig7Xm3oHlIf&#10;R5SEhzsWA9YebizPNow01Be1ZjBocx7jbZtBcbQA6pT9ZspkK/+LPL2r3JsWyw8kH1GRbAhB3g+Q&#10;B21DILjEuVc+HJfmYYtyKREpwIvB8jr45itOib6AbDxkDZObstb//5DwhomR/8Y8XpfSnoKnURIn&#10;oqABU5DUmCnQepxZiY5rIjdtlK3NNErRS9iQUN+XIfB7DPpaXdFuWRTiLpALeAAHi2Zz0ZFaq4sA&#10;JLYKKMIQ/gqvanDyZE8y1+5vU3Rpg0VZ7gwtIJ9HgxCq3G8fnB4/Oj1MUJGLyolgwp+lBIHU8t4f&#10;hcdOruu1v4Nl6xODoTd8Ss0wJIn447Qa70539namuxM0vJVoKiOb8Y4l2qkbK7eScbVxl30ylbVk&#10;nBTxlQ20QIYPd0Et2WfGBJac7+0o0z92PrhKhqI/nvRhRtpFm3UfBoyd0k2DBaVGmrgFwCDgD3+w&#10;v4/3jnkb9h/ZCnjzK1K4LhmM+NwczjAeYKxxn3yFqwqQnIKCvKHmfBdVYeB3Kyb62m29hJRrM17W&#10;J2rJILOxhulpcztMRCRm3KitKziEhQ/ShpyJRh1vLatT5ubh9GBH1cgIHWyc5c3trY92oP3qZa9S&#10;8cu2W35AZRCZ6bpYxly4EyoU+bYVRe85ZGybPAQ88XFrg40BDZ1MctxqXu0Lb3WM33hACSF7llMt&#10;+nbaY0T2uLKJvX7jFYqR0F9XKooAo1HQEusu6bBV0YMH1ykOEV71JlWxcsE+O72NMIxlg8/MXkxB&#10;UStATaf3XMgfWwDbhsbC1HB1rSINStpJs43LTWRFOSXw1p2dJ0+eaKCHrcAkJ+X56Qmu2GKxNMo0&#10;RpHB655SLrXk8qPmb+7e8PFdvfvkCdk65GPyxk1k5kk4oN5qq0ZljgE/jDf2sHzwCL+5uqx45THU&#10;o7dMoUhoANG4kt//9d/EE3d+crJazNHsgTkZ0jdC/0BrKL4FAjdOAFDLaSy2rMlMtTrqvDUGo6jL&#10;do/OJtOd5fzad8eoQvcPj8ZSg2HcsZgvlF0Bo9TD3/y1j/7pP/4t/NDDE1B5tTahDdYWBgsvKc95&#10;/uJSQpPx8N0nGM7+sz+IjH6ZZeN7KshwNN/sHr2D3QyL5G51gwCI6Q58qXc1bSiMNCQHQ+okoadn&#10;3TOqlM9TCGbhr1ImiEy3bDtDzZHf20i0N9YgGv9pp3DTNInLwD+08BbkbTLaJ144U+gOZhFebhd7&#10;u3tbuA82PotPlWZBtFOZTqt9SnbDo1YSqOIRwOhJBiiO7+Z3KyReXN9h8o1aGvZgDy8uQPwBqnBL&#10;9+CFQUV8ZpQ1hUOfWLVMyDH03hTKr6ToCeMYOpnB0NpCqkKcGCBuGTuZ+FaoT54QQ7t0eHFpxKhs&#10;U/ZHcPvl5y1kfdN1inoQgyKkXPkYYFPErqUTgjnCAguicem1wXptm6mZgnKhdR6PSCtfzNKAMZun&#10;mzlBq46QUu9opzhAY02JF5WfVDZR4wxW5Bi2+ThZRy9fvzFprJPzHKAivBdoLyzZofOW7qEY8HYL&#10;NICw26i0nYpfywezWa4o8q5VAKHpffr8lUQsBbV6uds/OlBceXN3dSeHtfz4aP/ho4ePHj341gcf&#10;0i0GP51PWsNOGV9Y03MOJaYbywScNJYcpGl0znsHB5RZIOJotSbLYVy99+TdfTi1HB5+6913RXml&#10;U1nwsbetnrtloBKGWU+X6MF9GLrvoptMjNXJojtDMg5U4lIry+W1DPOCqrgWGqXGr+1PzmCobP4h&#10;0Cwu8IZGiHhZ3Gxh8NY1sJ4EHxubW8ObV4QE5cTGMi/HLCXQ9L6XwV7RnklTmMf44C7YUHtDSu7u&#10;7r786tlf/OgvkxmGHUrM0xNQu5UYQSkq3IQP9me///s/xJ355//8XyovvAY0Iq/mcLzTR1ovUnEo&#10;zdMBT8n3PvroB79RvHNxrjSBxqwx8Poc7W7gB45p/Wy2uwfX7uurqxcvXoG7YSVhnEsHG22TTer0&#10;Jz8AHFr83xGzwjlE3q7qV6/eqFprqW8TgIPtHR8fbfSGkVQOyIrytbf7sFIjEsJPyRwW0LM1sitm&#10;pR27LoZVA4uUKnW8v3+4i5TYaoaRaVGs2+2SfqWc3tXXb66a7fX7H8AxBDoS2jHDbGk9B4O5A93w&#10;nUdnE8QvIOJbih0sspfPVgh3Wa1yIkPwH27XOGGA+czX7bJusdfgdUEFmu2Pp3s4N7dffHW7uKnZ&#10;pCrxA6QdUIWmbONHuUypnJ91jZm9FlbP49pMFZeDz4vzFX+NShA/YrY7AbNHzbOr6O0CP0jc67Yc&#10;Wc5DhtVdUwOIQ6rE9otj9XA2grkB8uxfvfwKr//etx7+/n/2g+V6/vTF04dnu3hHT5/Ob5ZIiKgR&#10;sn7+aPreR+Pf+b1T3P+s6j7/rL65bl6+WO7PCI3U82a52OL0/Cd/+ODwuDg5c6tN8ei9nbPHj0+f&#10;4Bjwz55nO2Oi1VdP/csvm6++WJ4/BJ28PD0vnn41xha/c7A82Mtnk/IP/+Cj//1/+/JnP30zZ0B7&#10;h71dHe/9eMyvp5YOgnKzYQBgDxe1Up0r1sxq99JmZYwxACGY8JlZ0wSPTk4PCKeOS85orNpWQBL7&#10;Q++HGsLQCrhopyyvzbDXdCHYLr2fPOYZhgCt3hVg8JK9Q0AIN4rOXS6R9ALHMhhyEZ2yoQKH4Z1S&#10;t+2oYDWiAIhCIROyMTRycCddW5jfypVULFiSkYpkWNfreE2wm+cuH5CvwxGT9JGuCKO0EDZjPhVu&#10;YHEQRdNZGb/TRbp48B1LDXBuszv7VxIPI3wQpPdZbxgUkdpAgs6UTENDL3HUi+i/5bpfEqv7jcLd&#10;f5hb84CLOujtUy4gXXspn0QRjMXWCDdpki1IFg1jnDJXDFAQWS0zjSKJ+PUG6d7mNhwpi85ma5F6&#10;GahKXZuy9hzklFjVcJScCy3EkR++1AdXo9xML1WpeOPz6N/WTGansiW6JvcfZuAxPOhf/2EgQpLZ&#10;vwUWvPWLD7HeJco7bIs//+IXmlhlYsk6Q25DAmQKQw6mGoOQ5+RgFe2h/MAnKkWzvrXo4jL1/X9H&#10;NreFsn4tiDm7l/ZgU5v43U0T8AW7ZKiZgHmg37VMwpRsLczBBZS8D8tmbg72fYlza0zdrxBAEgua&#10;CBOA9KuRuEw7zcQyivMj8FxIuB0iWwd5EgnASYGr5qxu7p0+kDUigyQGF0qCyskGW5yxDYHTJQsW&#10;bJ1VR5oskWXdDQUZQ8/P+Lox4NVZOiDZnmzR9TwbIc/yfw2voauwccJU/FDbH3OG+a3dYNKkmLrE&#10;F7d4MOzyCIlJplM2ZEIxoSFuZ65goAFzaltv6WuAd9IdASDFS8GqqdBBQHpqkeeJfZq7oG4FfM6Y&#10;pcgr64a+5Cmoixyt09NTpr9zvhYEI/t7+9ilcQYx5MlZZGjAkCy/VjxQdarVCNegywy4LmUHTTZP&#10;Ke9rcxk0jU2Xx503dyak5IuTTMVtsCX07TVb3hrLGp4BiLpp6FyVdcYoTJxAk9YWYc8gQ2TEPn86&#10;I5UXRypaMMAJ8AM98sX+QXtyeqouRh5qykdicobYDrgrIBQgYLYR/23v8tLMsht5HWPJr5BzKldf&#10;VeeQrrXwr0Pf/vNPf27zQ0xz2C/gTu3vWirJ9vqGXSLAiHqJs+/iwQV0toGZLz0zj7aG5zv6QLwv&#10;jo4BA1QlzVRTcLauD4p63BDeHM6jRBdSwS0DhRDOx1Z/POqzpWMYLu238QHJ2ubOjKpC9XBFkWvB&#10;W2CenJzVMfVN11MhIvLjHdmMV+nTYR/AX8oXx1kktRMXACQRcBpkhyOrJ0Ve2kguD4hrnqguZt+V&#10;1qA9+a4PNVXUdnI4GPg+ZT1FNgC5XR8VEA5cQnLCxmKmS24mSW3bDZIDovU6mYch5tVSr/C+d/YO&#10;JyLrMnHNAns3JXC9SkoKvgaay1rbSBAP5zGDMxs0SLaRZgEMj6791jJrdmq9XZ7id9N03d0/lsLw&#10;uuhhXhcAESqEaXCgHDWMbagQoVdfqXIo34q3YDG22rDIklGxhSlWsQeqFe4lq3gPnSl2mIODY0cm&#10;RVW4lP8d4rVpHdDJhyYET/CTo557+vT5l0+f4+9+dvJTPZNSrBn/LfS3XbJq7dnJaaIScWAf07cj&#10;JeobMP2Y0csMthiDqMR3WRZngxq7GwTjWmGhxOtc+xwJHc9fvZkv5qbwaOVF8vVS3n097yGYe4Tx&#10;v4+5KEm8nfneoIMDQFISnZS9narQsrc9lMF3dODosuR/pksNAnlntrK8XwHRl12ZRRNnSqyRLwRJ&#10;Ig4K2xBEH+NXQlBonHiFHJMgOgvxLJ3vk8WDLJmXslXGdmf+FS1BvxgW2LQxZZXiCEw3SJLHF4Cv&#10;RVgGIa4kF7T0ISZiBZhoNFJqE1Uq2FjDJw2xyYNyqyNC1bYhwcREPZn5mTc1HqgZf1pOZ5D1goxf&#10;AKp4maMD7lLItOkkbIZbuZ4JRxa0iIaYstF6ppwAMgQ427Qh7hovjv1vPAErChNXB94yjxpMtteI&#10;OSOzCj+IC7StdZdoBkaBOrFgcc5IWOFiyAN9TRbUwmyFlgdjJ/GoMsvOpJqXshkQkcK8BnFvthXQ&#10;+pC8iezyeg4C8+7eBHyLu3kzvy0Xd9QPXV8Cj4N/Snl2vjs7GO3slZTaXrfXN83TL9fw0L65Wjdg&#10;ZoyYg7RZsp7//OPV8rzy2/Jwltv8ARi12YExAb3unn+xWdxSsYy57nqZrRblfL7h8Blfs0suKoQ+&#10;aNhnu4jD0sUw85c+yOT+2nDO+eGYJ3NRhTCIqLZHje7heni3nITk4k9WkqpiAjdR9LttIZ0L4JIo&#10;JKzwzO+4k3OnLNf6QU+skwPp0UrAYIRLgrm7F9mZsE25MStU6i0yc98bB2ucCH51RtwN1kHBOtk2&#10;BtOElplRASRX84qotXzwrQfai0eADl0+uEBbKmJpttR4UKRRGrGaUlBTFeKZEvtQbWMeSYyB02JT&#10;MXOfCtxFPZL2mcsiiouiiVeAltW2Gn6QJ7OEAccxGYBZxLKZzZqrjn0Xqj9z1urjv0Op2yVpJpV3&#10;XYdJvg7UMRiAQVhsgbf/EPOqf1hvnArTVAfEw7ffva+uaX4CzMl4noCG0izbuOJJX2u5Vq0qfvqE&#10;jXKRBjeffPILG0S0mrmpJq5UyBr/yspsZwpeTdodUqbxSN/dzl++fHV9fQNytO2/5pTPu2/MdLKs&#10;+aMr5y0YuWRGHGrf9VHbh3/14bfRUflriIDL+qn7Pc/bAMRGo9R0NnyjgTNnUBq2PH/27PWr4uXL&#10;54hBZIOFXUHNgfJOYyhbH8nQq/bd8ND096Kxvn7XE8F22Ax/7QD2fWGV2zB/mOjr07NbSJxpoRcG&#10;Q3PeolphMZ/vTydPLs4TjhVDYvtEtWDrFdK3McPEWGbTbJcvX716AZsUmVaLMDyyFwFTHQtz1FWa&#10;h1H+GoOkXPSulCO7PSQBYB563ruQs2iyastyJEPPRS54jC9KFnyhffJy/9la+I1tW7XS5fCL1lCq&#10;a21cic9UmkGtoDiZiqH+z1PgWvBljtdTjW7PGreyvDEhgMtm9RRcKrMyZf8d11op+XcywG7FMe7I&#10;TQ38EByCeA87O5OLi1Ps6pCpW1EHLAoFKGNIW3My9miJYZW0mN9BCY/t/vRwt5ayCOWqkn9LFxk9&#10;Yel5Y9mx4/URjDGfZc64XI8xWMmGxu/9J98i3WM02mp6hv9BPCS2aEz+ecpLhNxFeoxdiJq7Amkh&#10;2ILx6FQMSiULDVuhN/q5bkEtZSf5uzLAQxesMGHWT/BNbcRYL5h8S18pdMuYRWKlA13CCfDy9eub&#10;6yuoFuHn0MUS1mhBXRuDws3VBTJRlD/V6ODwSLZeGzyiuBxl2z15b3NxcfHe+x8IbGVoMXpDXDEQ&#10;qVDPrVesRuAF9dnnXzx9/gLfeXh0JHFlu7pbVDIOv769LqgtUvAOsjeaem9/7+zk+N/+2Z9h3gXV&#10;8unZGabx6+Xi9OICHwETpJuXr2s6dDhw8nFBfvCD38As7Fvfol1Cp+NwjLBcL6Evs5caHu5jEJUn&#10;4B5SPCPpKApGmPzN70DJLs5PD2G0QzOqjU1wMQLtLCiUbvYFkntn0e27k+9Hvik3VFpiGkzPNloo&#10;w0tGJGVs4yX5XmwF4Wa33RvtMjY2rzAlQJWOKGVYJWGKt7tLWfIoGhkYYWEsU+kpTE9zh3cmQy3U&#10;u5kCJ00YiT1mZHJHdunOjl1zzWSbWpjvhg/OUqSyC/dnwjan642VK7F6z1P6ows2h5JX8yYZruRi&#10;pB4cs2SKutmo4tTqyC3BgUuD085NEwMsuPbBJogaM8hzUFmV52fHzO2EAiusHZTQd3Qyx6hcx2Oz&#10;rsGqRKUfKK1svM2dvZPlc4L8LX4yj6i8E5+Whp1yMfUy6iy7UKQ1PtDQvEmE+vbWBV0GPjFKImZ2&#10;6i+NcyGbgWlZl1d3eI5ryKrJOWY0BJEU/A3sKXNTNLKBkrd4y2xdKC7HFcOwR8Xo9GR3b3/34p13&#10;VgzbyirzQeEbMLdp4FS4xcyZ67S9GEURBfLHn3z66vLqzeX10e7MOr+Ra4KIaojUDhwoUtKCT9hm&#10;18+EBuTizPCFhN4GNrFP6XR2irObH7g2hFSReNBEgLgJ9Z1BmihDMZkM9uWaEkclURrpBCOJLKZd&#10;xpLB2wjbaTDbeusBw4kVenc9oVgh1ATIly9RlOPB1tnpVU3K6PlMjrTwOixmziFQSTFGm/lamTlH&#10;mNC3Di2nQUYMftgZFwf7UxKXaR/VhJ2xa8NhKeEkthHKCk13ps3HoqYSN9uoZ+ati+eK14QTKSxJ&#10;BI9v5VVJ63udpdjlAYOCK1CB7qGFg557QoXUzc3hySEqt+UKz+F2vlxQJduZ0Tc7VQznTaVTRkbq&#10;SBZQUnbiUUVdsWGdXIEpnTOgqUEOLzqePeivsTfBYO32Ev+dY4yJ1333MR3Bbu+yG1GRDw+qLXwE&#10;EcqAqnFDw2qMcKeT4uhw7/oOw91mE/B+vHiNGwMnaTzOq6VfIKCtJlqzus3IsRmBRUyvbLwfnmZ6&#10;ujAmH8s6kfKXDj+/oV917qdM5qVdl88t8Ny47Vmwqu0AVY+s3dissPigwi0k3QDJ2RsfAK6CuBhw&#10;Ann67GVRHT967N55tAtbqds31d/9BKlw6zevN+cPd5BF9N3vnY733Xgv+/Lz9bMvN599cnP5Yo6j&#10;A4Pvxw8OEON8dFACEYCHxd/8+VfvvHvULnYu/qmzAed2JWkoKqlNjc/76d/d3FzSNuLmcnt7lV29&#10;dpdXC5zSeNbaQz7q6+3tzm52cjpq9/lIbZvQ8brhAE0rJE8Jn707TXCsjuvV6l6zlCV5l3NQ9HMI&#10;VUPE5fnpqXikOSobdEZgOQvBz9kAc/HAjXwkiLYMY5cYTVZG46w4JfHytLBYyCYOaXMf7YlMgWvV&#10;m/nAG/9H0jWfAgOCNVd+Lw3N2JhmSJIZNuW7tDnbh1XcH1t6CNlF5tkYbXrElVLStkzZj4rZ47Bk&#10;ud1YFViKAaV8sywYuxPvd7QmkzGMKX4thYjkSVzAVkRxJscGNDBkTvgwTmml77Djp7eezgLfO5Xb&#10;buAWZK5e/cwtbc/Jsi9MQ4PnkA8O8cl3J2xLwiCdYbFyNgE2M4c4zexh+PFtaKGt7VfS8PbD7j5n&#10;OMKsNq8KAWLYtOCfsTYYowz9Q94PpLxcIukxCMtNJpXRDR8jwaND0JIXEiGY+0LO1S97AFmm8Ghp&#10;yIKORpqJi8vgxx1ay8igiqWEF5Ig2rRuTSeGEmNR9fRF5yoni13sC6VzfacX5o6DLKAsOl+4+3FP&#10;LontEw0/zsCH0+I+7LZLocQmk8kUDSGn/Mn04cOHgvvzKkzrc7vKebTriDkKKUnBaXJiJ2oxpNzG&#10;eJT+DrmQbpC/BToHr/XI0/bC+BPtYGArnpzYspR5O3A4SyAP/w6cLnRWgGCMZUAqFLHNQuZ5Guyo&#10;LlSr4mP4DWsd858Zs071tXhul6tLEc1EJjSbdx8YaoZg2YUyG2TRJKvc9LCFsVqKACr1DDIfQX+o&#10;DwszQbGIErmkBHTcSGXp4lgsdgiVZR1KN2dpRiaMdV3zl/HBFBNopXBIybUSSf1arv20S0MbI3EE&#10;h7woCrd4LZuehNlCcBDNvYl4WqO3wQmjsD7Nq54NeD7fNn2J53eLW5CxtYUabVvK3rF8mx3tWtv2&#10;i1+MlcYJ8R1cc7q7G+BVa3o1lS7w04LHPJsxu9Nm1oA3/u7jRzhWcKqDd1ZIZ6kE8dS/cxZ0eXX5&#10;kx//JPTM3my88rNjeP/WkH/RPIL+3sVbGe1ZVDrqgsPXfU0xzmT8l3/9N7d0Kt7kwTARwEfZRQEc&#10;NAHnZ6e0qWzbp8+fCRTF2KwpZEtBVjNmhqvNO+88Qm8FdOnF8xfYb6bSrIbLrh+bbGOYo6MmhiKq&#10;snzXdRgL49nGL7SMGBY8ePSolRm1VLqBRESm/RL8VRboEKziNzjhEBmhG0buzlY0JBD4DAE5Pj62&#10;QjcEJtGTjFNsEO+pS12Pw0SlKI6Oj4kBFcUcmzz6bZzfkuWCsYUCGB66DAZGH7JZH+ztsf1rka7L&#10;Czkn8XRRLJZFPq2Uzoms1pKD5cLrSMFbnd/dySOtpgqfGbzMEMYnBZKYLTJcqaODPVze2e4+u7uO&#10;1mPwDmXjQySIh9XtzZzA0GZLT1U1ySAVQ6KJHdcMgOGWwoIYpxhaghVafpzMa9qrTKB8xjeuMRrH&#10;OlptVpXi5GUSC1wA0uX9CfO63avLN5jMMwo49HtV5wP8a7llpWjFPPmUyECHrbqO2sXMYCnldVEn&#10;TMzTfMJjxoVpuOywtrLKBfd1DirxifBTYbSQi8oh3gSfKhTwUmu3C7+Ul48vgg9IiBtB/wL2I41w&#10;qJHGF9N42ijT2vRyC3VrKauqvQRX7M2dPNYV4+KiF1DQYsaCgt6QtosInMA7ItuzZvX3m7/23Wcv&#10;XoPbbN3UZt0o88uL28GBLQW0AtIs4ckE/CW7o3E1A++ju7u+2zLRMTs8PAAic3a8j90RTy/ZjRIq&#10;g3AOUEamD3z80TnsTzDO3ZvtzV6+et5qrf0txA8km0xeX83xZf/Ff/lfP/7g24+evA/TWevdG2gp&#10;iw7224u7edDOK7AOv/ZmEMK4D9955CIKObSASTlvSe1j6mKTzqbz9h6iG89vF8xWAw478GWMWQ7O&#10;/FU6s+ow9OFeKnLMtCu64D+IdQ9y7Ge/+Oonf//x0y+fBlk+9iKN+rOYUJSI1SGUPeaIWdErK6aI&#10;fsafFVod5VB6bqpwN8h5w+VNrHDsrVHWsLQ5PyBEGh5dFLjorcpt3uj5DhVFILsx5FyOO0XIas+M&#10;y+OyqLSmRyGtVWDODLlGIRC5s4sMC3W79KWMY6cj42sQ1OhCQWSiAApVRjoQJd3OR2SjcPmA6fPm&#10;Ndh83OvsVG1pCmU4jrOzE5unoQRo8CaUjaPAL/GATXdskeU2/ISyY6ShiJ3gglAx7MuAQovKiUcc&#10;iwvO6JVadXwkuAlA6g615xR8NLxNUhKw1ko4p1Qff3qLJXhzAyEkVnb3m//ojN6D2+b2ucVA1Oio&#10;Hjw4+OEP//Ef/8sfPX95hY1gf1Lms/wNuldWlu1nP71cL9Flr6cVt4DFHDJgWJQ39ATkVgYGIma+&#10;2PrKF0+/vHzzOjLA9GhyUIz/nkqwtcbXGiShDh89MQzAxnwSEP1Vw5m5pYlhBaP75uzBLujS4NHD&#10;fh7dM9r81ZLK3ovz6fkp/NLR3C+/9e7Jd7/9Qdb+m8+/wMn8dH9v5+xsfHDcvbxu3zwD1oZPDRUu&#10;TydcRVRit7cIOadJKGSjMKmo1/nNdf3sxXJe75aTohtnn3wyx0/BdBeAJ8CQl68RdweiB0u7169u&#10;//TfzPePcToBfM9fPNugAd484JeNJ8VPP73FW3WKwijjtPNrBEqfhQHjW644aaYT9Qst7de4phql&#10;xeKYYYQgHsEyB/PT6icbSW7hqspjsFwUIXKoS5WhjZSjIlC2aT66wEs/2Ta2m7Q+hmxHjkjsylO8&#10;WE/G7KL3XDcgFVk8aBhc+uQCbxN88Zi7wEsSuOvg0KBMA0fNuqmOg8V6nsffW2pMgB9ubVbcGu/S&#10;QjWILtQSzmWwHavLRmdPABFjdq4q1KhUNQcuq+y9KUyz5Jjqw9aZhtjeDQKGh+JNdbxDfLFnpw68&#10;GIUm2jgOJW4Rcv+ani5o5Ed9NRbDViMnKAdQwGmylGe/6iTeAW+5t+8eiIv6MWYwOQiFvXGY+Fdd&#10;MPf1YdtN0QHRudc8gixy3WWBstrzI7PkfeX8INrOcJDeXam3zAmRWj2cMmz1Ytj8MGh+SIT198Hd&#10;b7bySjZULvvlGgQ3+MKvAw0hDYwpETssF0gCVNcrgMZiaFye4r6MJR9U1KIPxMQvcygZjlCTY3k8&#10;+Z37WsfrBnbE6U2avjrFRNuPGg6NTQfhhi9lvjeK6MB/zYVz+5gMwcF+SiO16uHtbHEp1gjOFFMO&#10;gXZYjsenPDGH7Q3bHwI0Jhl48JDHj9kWIZosD9GyKp+SJatLhtpZYIh7I2LEZ8y/BeonyXong7r4&#10;lz51zjZZKptS24JYoK4nD1qMdpJVp2DFewZXEd/Kg1uO/NYyc2k3XoIKvs62LoL1nZRFubKgLPYt&#10;av9DwK+tP1w1GhwoAHzL/Z+71mTKZom9Bw5v+I4A4mwV3UBJOS2RYT+DP4+rIhhThZdHbVHbI0jD&#10;OR0WRNVctJK3w8IiuF3wFbei5+rqygessxWRqJxNx/zRy8VqsfTCyLI8PJ/hEdR/sn2kRy4drbCP&#10;gxWHThL0gfktsvZGthZQP9h5otMKWPgKqwZVOGWfQuG2lk6kAhDTc/RLxATzjCZUQCmgyiLDTmHK&#10;RWi8OdmWmxIHV0JG0H0oPkL2pBLOUJkqPbnN9CyzOj1EuuQ+4U5G8PE2wmkVt2Y+wJbYlPAYH/6p&#10;DNkkhRaO7rDMsVxSudjvLsjm8mAJ4aKXGHswXKtKqonAe5d0MrQKRnXyNAs0t44oUzQ2ZUwmiKaY&#10;rfBjM8iw2N5gQZ+ZdTL9e9bN2oZS0c+yCJtxyJzoI9064c0108S20gNHBmI449XruZT0RpSEWFhp&#10;X0d8Rm0uf4drFwV8hQzAWkmaSyXagEegxSUFTZFWrfkW52bLG7LYwllkriOd6519rWDwtfz8yJ4Q&#10;G6szCTSt3AhD2Q5lm1RPtjZrwCy8Ap3JTaQrLTq+gzxffmVnqA0J0m3rB/tM8oRPS6o/mQakvi4M&#10;RcifgvUXUK293dGbKwnXCtmkcyyUdcnurutBt/gXbaC/GHPNk5VtjiFMQ8P8vYBjDQianvnWeXrc&#10;eKEK1xsLw8ntq2fPd4B1ojoE/FGiI4ID34xCUAznw4g0iDrMol5BjOESMMxbjwrznxUpcnFxZthB&#10;XpSZc2/hyJFWZXNSsd6N9B473uFh5/N7giMr2CI0HJ1XzMLDhRFWVNUlzo/zvXeHjkUa+OUmSwYU&#10;drNYGuOpEIpn3XI3ZFTFte5S9xsNUMKMNQLKSVTlozgrhhfFeuleATaM1YhhLmH9yk48uBkXxg5z&#10;8R9FZ6GNW5fEQD4bPmYDQp8b+NEk8XC4eiFHPuVn+qHiqm8ZBpMK2wMze+6ysNNIpZilFkRx93ry&#10;JVftknuRQuATuzyiGj5LlbntRAIjxGRlux18wULANXYP2pj6/clZXd0u8zmOQEx/F7fdzQK4IYzH&#10;m81G1oetsAGatpH1za1gi1wittPbtatXfnlV72DNTSiExw9ZzdvlLTNnY+Sj5c/z+Iv6ILxIrXCc&#10;wN7KqdlqNODzNrvmLJwnd8dEOrBEavvgpujkeJ5+9J5BzAACJtNqtl8cHSH8l2RmZaG5CfWznIQj&#10;xuT8ZO/i9Hgy3mW42AG4StOrGzo4YbKAxX35ZnP5untz3cL7aHWHk4N0GLtwioDJ9g+naPXwssu7&#10;bjQl6wpbIS7FqnbPniKGl3lNMNBgdN8Soo8cWBj2G5zaN9c49ZBCjNWBNjhvKSbSUJfB4LoPerxK&#10;F48ln/Ua2ljSBDvPe1qE3AfvVluEeb60xLQ8A44KD43q8rJjaEKJce7rq6tSXZcXaEWSm9hCLf2C&#10;gnjAGld7bFdxC05Hhc3XO/HTbP2YosMHMKoLmezBTzS64WdZCKCUUD6w+wLzMJpNR7KmqV8MsLW+&#10;xxgM5ucAZ/Yn773367/23ccPH8BhDOJq/M3dksaVeBKKwhy4xjDjQJm0uFvVrXH4QAgBrlMy4q9u&#10;UId1Zn1Td0EPk7soxEndVJcGzjaYzaU+9bFbKtjIaQipe1MU7l6m+Nc8joUil1msDocySpe2LQsb&#10;oBUtCy/QHTSbLr1NKSP50UczR6DgSD6vqYgrO3FxclNiK+nyV9by9s1hbB7zzPUnTmDDBKGXJdyE&#10;0ie8B6ukZE4LbSTnA2EHb+S61AGqrMWmKzqhgKaaiXa7rVnnh8CJyIEXcdrwMWdHgc3VcOyZ+QQI&#10;DHgnNWVv4VMYKEgKlxpCPCrO/GZ977gQp4CprPj6lXBvSaC//nVDW2Pv73XFifyvHPYc4SJw6dg/&#10;3H/8+DHgS9LeZBpc8nnd4TSmKENcU54PAoJdH1itKIJhONJgvjswZ+4x5myo9I0QRvjLrg23eDja&#10;VWpLm45ti/E1z7zCxMY6FyxlC12rZfcxwd2ifdKbdnkSR4VugUXPBAg1GiI0j6dHp6DDIXPFKuyt&#10;8gC5EdVr22EsITDVmOhcLABmy+6ulSS7tfAhH3R91vVycm4DSyaT6eGRDwsHy0VwTjKzVsvB4r+O&#10;Yka3Ofs30XEAfWdMPmqDuLDIe+mSD/YzjJZFtoo8gmJRFjbq/skhECehYGnmZ85CgLvcZhGMks9k&#10;6jWhAQNJLHVmXEf2GyC5gIGUsSNCVgZd3EQ9pbkpvmiFCDwOG83QzobNcBNFlN/ajlRyzGRlTNpn&#10;8ITrggeMVUM8li0l0pgVIvt1lq9kmGBm9iqNLH9jGlbgJsgDf+SD3c56It8OdrwF86a85syF+JbB&#10;F0GTLYyf5MabaTDVUR8FtBazMuTl8H9hSULVN313oJfKTSPqaF2EB4j6EGrWLDacRB0OtTrcdEKT&#10;LDdwomP2AiJ9Qy2mxWJZxrJJ4YLXqzN/IHEu0EERZgWgrrnNVs7gnS4hLiRnYSOBwyZ5s3KSbKA2&#10;8AB1cCqpCGZAG6DljTWtFLFlvosrizMQ53aMOuxCUyHNESi+a7zHcUZADOkW/NSNGulW1Rj1rhpH&#10;jkeYg97e3Dx/8frscG+s3ATsJPgXJtZyugfcwRk4cXi4T0Ev6OV6FMs88Cix9Uy5LAujNmilsKBZ&#10;0VhImt+YLwayWMoCIScHDygolWUF8575HaWDKAQzTneBPJZS1NVmUAwYA6Py+XJJfVvBwouCYPbz&#10;zjyNgFxkFqyCQI8So+x8d4ZQEzAGV2jHRO5rgctg7YbocvVlKFvxU+CXhnYXHorwPNO5Q017DJnr&#10;jFiuoVtuVmrBbYCbH6ogmM2grfWmQNIAFuYUa0SP4ErTOL3cEYDbBnAmjx2orEO5G1QjoxqxEKLM&#10;YUTqZeOfP78WzrLc29s3Dz9Gwegz6lVo3QMNaxEIOXygsTIL9eU9hJZZrpptb0EznNEMnAcZXv77&#10;Hz18/OD48maeF2BybtH4b1igt1Rtbxsz1W8V9WGxWHLcBca1QUeeUSnvMcUGPLZZrmhdJ4eXMdmV&#10;FRYeCMfbpQdrGd+Fb6moEkdRVHXyYwMp4Mc/+fhHf/XXHzx5B58MZlPn56cwLzw/Pf72B+8fHJ08&#10;ePRwf3+vp9EgpgVth2OeFiUKWwKHumgZiP3mvv2D3/ye2N14a+OUv2geKGkGmsWGLNhSBaPULkXC&#10;2TnexdSbzrs404m5BqEY61KogbSmebKu8KmVDIG3lYWTQxmgAADsSKPd9QpKCUw84Sd3uHuM0wjw&#10;AGOA3p56DKe91mB7Odg3MdO+sN921hiDT4tcMw6cltwczf6BWL9iNe1AjuzrmtYH3vnUjmJVjXXY&#10;cdNtGw1FpFQmIujLNrDJCmuRrZwznxiF8DTU7BCWLel4H+qBMIuHa2Dn58ut8Wkbc8jvFWI6R2S9&#10;mZvT4UZLh3tBzfu+hl0Z9kSCX/R/0a8YPO02i5UE1t18tsDu5mnOiP0K9lOl9UM8tbQcsFHlpm12&#10;QYuQkUiIdY3MX6S4rXkg8pUnaCbFsl51ap1+8/0/+sL9tLv5u0+ePn19ufns51c1rVTZTI7G0CBk&#10;M01VMKKtaJLH7fb5s+X8zo3cx88+Xbx5tazfLC7Ojk8OoNYo54v6xVcwv4InLnMEPQ0Ksa/WImB5&#10;nVMW/Ayu76LeLhiMCQ7QaIoJKhrzGnQxpAF19d3ds0LJq2h3TCKxw7Ry2US08Hku2zX+h43pw8fI&#10;E9p5/M4BPu9m2765Wlrl9u7jnYMDRPPk7fXJu+8+/u6vfRuLGyv98s3N6QWSwPO9zxgJgqHxX/zZ&#10;m/kNWv26HMFcGjG+rcXWYCg6mrqDw/EP/+DC0Iyf/myFvQ2TZLDNcBy9ftX9zY8ur17TgwZWpPih&#10;y9v2wcUucomevXyB7Xx5VUDkiM34/MHs/fcOdmclHGZx2fEiZ49n2JEiqznCeX1qZsoPM8qNvH/M&#10;DVHteBasYs3WA9NzUNeUUIFvuYZtBtjT19e5zVb04KqGDlbMRsftkmAg7BM+t0xq373dw90HgnzY&#10;XFKyWZZMYDs/QLd6H4gBNeRr07Eu6BvjYkIlZ7MUO4oVOVIpckMe3uBbIAYhp2pZ/Qq5ZBYp3DF7&#10;QAaNuVqOvLFiLooXaVxdstK18ESrgNMIy8gVRRhtqfhyA1pn3LOibs7l0U8xz/sssoCCuyDQtRco&#10;Y7BnHsOE3P1gVRfz94Inhw/zDxeJzpRMGLk6ivVNYfH85euXL998+eVXsuIU99LAvM6+MZCxjcyT&#10;Bu5JlJoNWiTfU7L9sM3rwhRBQe/ae21g28ryRMYpmRF4QiYzP0jw9lVYsQ9YZufD9DUcJIZxBnsE&#10;aT+4w8f45dyUUW2AC/NBqG9rIKYdHjHvgT/UxN+NPEsTf6kzw9tMCJMOypamOASDTJGtKaUq3ja2&#10;gRbf2sWLFO2XyXVvW993lD0AaQuDHM4itTfBvo107sSBz4TjGM1bbxp00nzFyg+iOLYsfN670Bob&#10;kikVsncDiDtpk4bHqssGXiQuEjBcSjmOMUYpv/WeoBfFUwT/zRkt65OG7WjNwwHbEFUTlyTUfxaQ&#10;wt+0puAApxQJyomWzOT0IuTVRrY0FwonZ/hskp1U2gRo1pMZ3C2bJVy/sRvb20MMRCx1OptVhvwG&#10;sTwYEiNPDEmP2EvIZyUUE3aRKIP0ad7Ub2aR1EUDmFx7h4lyORSVFQGrf403GQsQ3AeY36lgvArt&#10;FCDgjXowfGwzws35LZxd6y5HeUaY9AaT7WCL4IPpd7jmFs+Ye6M+4Bvp4iMvzlp+SyKiQZVU4zfJ&#10;lMyaKc2B04w6Kss05iJpQ0VvrXu07SY6xpaVMgM8r3iXI0rCwn7SG5NoV5JNlHgYISQy2GsF1a4G&#10;ztam8Y0LCzUEzPc5oE7esK3X6LhWjmSRm6coF/IoxNRkisxT3ak3SYiL1XdlDHkkRqD5p/A7gC+5&#10;ablHrJHLMPe2ohRndja2ZUwTbPrS1pOd2Zipt2iBJ/gQGEAFH5r4oJsmLfqZ838LNHGjSnZ7rEQh&#10;qMHzDVDtAHFIkPg6Taa0FWncU8qPhzqyTEMr0aNaOc3wVPIhGyEa66hPLsIOJhWomm3+RixQmYXc&#10;6E4cI18APQH5FdCuyjvql7D7rhsDZVodMfCLqo4PjugjyD6nJhRQd9VObsc9Ii24cF0KPnGGHpkT&#10;GLmmsiingVnFM67LbU5IFR62JykIXDAlzpcaX4AdsLWsZjhqYZXTFos2OX55vSliZrXO30Zk5ny6&#10;s39yeIrvmoy/VAxFK7KF7GCL1vZRLCssQbyPLef0FP6tyUxYByk+ZcGu1dRD7AAw2FeohAHhL++w&#10;KNbXt7cWbScXHAYAQLanYyWXTpetLEV4Bf1icgvqEiTNXgFMPvSenY4pSWAKqTCmYz5FxLnKQYUQ&#10;FLOtTZjlWpQRBVHT1fFtcmfC8IQHEMznBe7kMUFbI7jOwo054LaweRNaWHJhGyqqwmp5fXAnZylg&#10;YwWBNO5Th/s73/nw27CIen21/ON/9fM1Kefu/Q/gS4ZHffrl05d30CWubiWQ0MPCDDLcmB0VQuWG&#10;G1YRgBYSbhC/RRSHnroZ0QcQ5lse3IhqY9uDahXImjKuGbZJUUCbgab0cDr94e/9Ntin2A6wQGaz&#10;nbPzs+kMlOcZZr+ij/oJpNpoXehUW2YSfMqs0SdaH7z6aW+GgJROdioVrMpnVqsZyksLhliwGHga&#10;/fnyAaz8djhgohQPyV4pvc/3BpGxgO2y6McUFGVGoone96gcZoGHDaRpWSKTiXvLeELlKEU5jUxj&#10;Gdhpe7I8YewNt3YIFJVFxRHto8RzLQRDMT+dEXgsZ6tjDp+zIEqzhRFNnd2hmCDMNQiwvteVCJ6C&#10;8lvNJbXeirTS2Y4qlmZmnRguZqV7Kst3gplUhMAQWOd4GGQpYqxW5mstfqEP/JJcKadwFK482+9A&#10;FYhXyVcuNKX4UkA62NWAUo0ZTzYhrA94m0b+eO4rPBLKBC2CQTqgq8kudbzzJaxJD/am6NohxKUf&#10;8sxgoNzICqIJdHHGq0Bg7gaoDDaGaWCHrEHrbGuo6Ez5uem2Ez8lWjNmVsti0z1/BfrQAvF5QGUZ&#10;9gNf9QkCI3GaFGPZrkGQy5Q97lCI4Np8/MlTOOagQcGNurq+Wy0AZILnku2A2Sx/c0qnSwFs28Is&#10;ewCSlh7xX24y2pnjYmxBBka63ITjcSqeclxDqUsye8Kxg26Lldxw1pYhMC6lE0TOxXZzdFgenOx+&#10;9OtwByCByVe5CFnZ+cV0bzf/3d/OL2+Lu7v8X//pp4eHX/35v/ur8/0Z8c1mcwdJStM+ef+IXSKi&#10;8sDZOgD5K7+75mSomtA+QKWw2zkYTw8rndh85Q8+xGYCXhXe55j05q8WSFsvJnj+CoSiQaK8OymB&#10;X9zcODCr9/Z3Hj+CGmQ02a2Ozyboxl/drO+uoZfGxu539uE31NaLNjlXBeMnd5+47JIIwAeB8mBo&#10;Y6uxMyuU3KyAYekBqXct7h/xIk688Nc7LBu9i242QcwSE1Pz/5ezN/2xJMmu/Nzc/S3xYo/IJXKp&#10;vVnV3Ww21yExo9mkoQRJH6R/U/owgAbQAhAgIWo0GkgjDdnTbPZSXRtryczKzNgj3ubupnPOvWbu&#10;LyqbGijZKFZlRka858/dzO695/xOjlcNWWHQqyb6si/Nl8pkO445PLoId+NbWSCVA+5P0gsO0oky&#10;KNU6r0ZZsJOf9ftFF6E0TuQtutFKEReslsXDWeXDonpMmr3QnmVnaG/26cfim+ObyPo30vnDuYdm&#10;VDPGQ+2VMKU3RRK+JLdtRjGHOqtQomt6Q68JKxIIuirdEFjZf+FAbXVYlimFkI2aghM6uctOyb2T&#10;VmJXrmJNajnQTsJpWHt5fZuKjg3R5N1Zb4/AjTlW6M5E8I1TXm7NCZGvNjQvWlv4aDfz/g0dmZon&#10;BpuNdrbmHdV2SQnpV6oLvbs1vzJzS5ZuWQqGSuwnYyH22LYUEbWpQpaWRrO1fIMl+VvqmXvJEQYa&#10;ouEWmJTcXRrYFr29Rg1Fn1q6yMzw4TlT2jIU7SHyrlBijaVHzm8TylrUO9CwlIexus5FYc7C7bm/&#10;scdzFAPaeVn0xbDbHFPsVRio0IOXdUYtLkLIjAAX8imB3vXiGZXlMjvd3rF0YXVhROWq9DDp0D8I&#10;OC8NuYkhEfLucr9NT+K26ei0i5QC5UsEu5+xkjgiiQjU31U9VCbca+kSq8LDWoU1amXoWMq01nma&#10;E7MXfDAlwZG6561padP8oSuqJIwmlbHOck1lDpWTFB5H6UqvuA6WXsvrJraG1YaGB2EPpQhFKO5K&#10;5jPave8/xJQf1ZHtkuQfjbJElTjauGGaSNjWBD3R8ICuIY3efeuJ2tlxz1I1E3uCJ0QGQx0bLDd5&#10;Lvpl3IZaRS//C5kJN2DClGEg/MvMsPxcm0y9bfvUDY0auvRXYh/cne95welsgsMDVv4z3t3VwJIX&#10;soo4P6bRrevelSxTaWRRPX0CnB46C/u2K6L4PXNU26jbTKGldVQk9KIttGKDodIMMoZB0JfK/q6w&#10;U6JnFIToklfnzfaBrkk7FU1ynNS9hWmmui5liPj/QizSh+0i4UodbzKrusY+UFEAoXuawdVL6azL&#10;boogeDLVLmvfJeTUS8+9jCY8PML+13rmqkEbdRyX0EryPD4q48q1sDoNSfTromfGjJTwNC7sycbZ&#10;ijFE2NON10TBA358NSuZjAgxiEuto4Vgluqb2OfZVSmNpvNgORtAtUmHGpKsqDAVh4yyfOFQExD6&#10;DwL54R62yzEzkbShlMLFx+CRiYact9K9iIm/4VR5ffzGCXYoSRDVEj20qFK4rhMpJ/iw1wL43Opk&#10;E7kiccw1xLOTgC8eeTic/qEExKwt9RNZjJv4dydG8jaq9ISXtqajaBzX9+/tvzwF6/72808RSQJ8&#10;9gjJNKzBxpPXp2A0rku/Al1WoAcLhKvrpUQqhk7mxcfZto0uHCqNXx3dZKGpYWUBXgUGNdK5kOTc&#10;ARFzeHDw1ltvQZaMx2gX9kvY1+8fhwq8jolgY3zauTpGq9qKPqBSjGOzzkqUjprIQtEsDzglouuW&#10;ANU6uXcUQN22pTety7yR/yZn1x2zUhhwBAeIHLEUmHSm0FfdfWwmRstNNJiKAlLLkDjL3r/Du2zU&#10;dI2tUn/K6AogNbu9g55Eyt7/ljugla6wS0XmYClLW4/lC6QxdyXYWFRDqiiLQcpE2x9yrGdSmKDR&#10;bniFMXRW1LgdKa2qrR05qIEvchqArzfRSlcbo+eTe+F5L+lc4+lNCc+VFl7HEfSHmlLob8P/8OgU&#10;NO6XbsjQP0EYc3k6BDfReCqT6uyHGm9OZJDowCMGcXDVarq15FO2BuvulVPIxur6bDr1N6mvxbMK&#10;qCEwAXa6KWj1RcuYDkqMPatxIVAdjka84JW6kEASkqVeGqYO4Jo2jBq1siDKavqBpVVpHoAmJAnG&#10;6nzvLDfRGEIB2ZonRj9a7WZPi6CWuFsnxwMWDg9c1Ly9BfTqwf3yCBSoNjKe1YsbfM8SHYH7xyD7&#10;VNfX7enpBbgc7J02pG/CbX6j89nu7pjLP4W36CcjlTdcX3LvmEwIMmIdNA7bu5OdvTpZAMLeAYXQ&#10;6I3gLlnPO5AfhepEn6zmkrtoRzu4QNyh0PRBLvHxvdHuPkL96oMH9VdfQRXS3NxAbYWeQphCBR0c&#10;w1Db8C1sJG2Xgz5UHJYub7QHUjq1YrIcLj862cBTvfXOUyx8W+OJmH4wy01m0MjVrnywJ8tOM4q3&#10;seO49qKuzD7ADQZsf4IWv8/oRKGfhab/ijm0I3RtH39X9Ok+feWbvnFp2DUFzHaecuGcHDsMYKyB&#10;/Q12wZqR5UpnY++Z674RnqQE4xO1PZsp2JOYKrte1DeiZQiNFG63qjKeVSkFY+mhZLV8gJXkI1YD&#10;VMndu9E/zI7fypKEUqFZ9hFE/QA3n2z9nGUJh9nhkOwcVjKLz6x6O7n0kt62yy5dcms62OvnWxMl&#10;SykgghpCP05G7z/nn1qEYVRLiN9pc26Uu8POqNecllTX9tWD+V4KdYTtWOhx0fku1enPJeIWJdMl&#10;TlcuUT1qKZsRc+vFdQDh79+xeudterO59ZslTCYwaws/vaWZaM9ytBlHIhVbdzJlEZWhpxqHDZJX&#10;HF6iNzufN16tByslGydOABxTdKudnZ3D/f3HJw+DNJBQNk8Ub8K2rmJZ+tihjDrbDD8aafaWWxjO&#10;8OybSX2nydytIdW6RokYxu3WY8MAFjYu76lyVi2XxARgRRwx8F1nHTWnNJTuLKwb8cgkzS4Wl9fX&#10;hfx1pG1bwqdMgX5ab001yu6ljtRU1xJCRmX3yFySrYVXsQvmQU0yTRgf2Dvw5ljG1dJgTIJk6j94&#10;/fRDurXn/UQbZXHyZotFmWJ7JB7h5KOhJ08oGqAf1pBx4t/mCpLP81Jh1apk0gk2M8GPk6pztFhx&#10;WAJhVC3zZc7vKlP6WdFHKPsnZZ/QWqwjjStb2/AY1FHxJGcDPlw6jNgWmpT6k2JzIH9fXekmp1im&#10;3oO/x+h8187djjaY7/SVtYe8czFmUA5jeAGUUbBcQuwFy1MSyaV0taBMfPp9Q/gEd6bo9GnmTcft&#10;yJ4TGECKCQPMp4r40f+JXMUVrROeWq1rfgajkbcFWyrYeXviYwEaCx/ukkCOZbpuJu4urN2JdsAu&#10;QEoFLZe4+9ZhbXVOEhUoraKhDJ7x7HPcnGBUX+dsDAv5pkCOKeJJV8MbKI63SZ89PDzG38J6S2cy&#10;7odF++Tp1d7ePlWCeo4q3U441BierfCdQZ5ngHyw4dsxGJbOdWPLm7PuSw/HwntfkIK77hIuneMP&#10;OrlaW6PaREMwZDeBWqgNAK9CgmXrVx4WCYwWxnRCxkkx2rl/aGfMebNQjyYub66CZ1mocwfyGCds&#10;xZzaOdJcbvXYymzisijJ18NibVe6sFoU3w0XBA1fRFiAh2UFEaVy2jgt2rTyLPloU2Npulf42zgh&#10;Om0bZyYZkYp6alXUupnbvWTbGTbrKYF2pGHN8OLgWqNGG1GY1rqg1m82ne3tbf/gh49Pz67PL26+&#10;vD4VgYx07sP9vR9+/z1Om28W/8e//b+5vo6CfUA4uh4cHNScv3VmN1i1adrdZWqtPUepc8Pbo7KH&#10;SNnpxOQ2SkXUbA2fx8T4dnah1Iz0zo+Dnym2akPs7ZeJu+9NZW+fWcNed1XujmashS19RUgmkUD0&#10;DloKf/Ozz7785uz0/ArfFav4dFb/oz/6J18/+/IXH//i5oYp4zmAwGICG96SsIltHYAedPsKT8fF&#10;JUJQgT2vjg/32Ruib2JlSUSQDqorG3Huwsch0TjYZU24giEcSnyAxG73drePDvaDdSyoRCww+9vb&#10;3yXoNtQGZDZVIqZ1W6DyXs2J/oJGGg82M+1GJpZVZ38Ezfxsd28s1LgpSIKzQv3s0ZtxZH0yXL9h&#10;YmL/q9ugaARvOnh8YTIw5ex6O6xh3VmK/mk2PHUVo2mFbLBkWq75zZyzd9yi2zN0Wl+eISK70YuE&#10;bYGS+zGTY4sVNTL+8gxibBZ9c2zJf8arIi7yqkrDHmPaGSc59wQkUGDzCDrOiQT5rfLPTRVoOMxC&#10;lEHdQXy7iEVeQdeLp3bE/PaC4MiWAxeR27VJVDbbZVGlSzq/vhQpUcMIgUZ9PuGMyVoo0CwsZ+iy&#10;ARVbuqL4Ka/V8SmUWe9N5JLdYZJzVhRY0HHKQB4c5huxERrPHlcRa8kI7YLb7s3VLeB/nFGVUwib&#10;F5eLuCASquSGv1RDweVaXHgYxKGccO4Low62gE7anEriswpa+7mCV7EZQXRRz8Z7W6OdrWprNV8h&#10;jBceIsFwsckWq0vUFOuzV9+cPNk5eXtycDSG2OR2uTakD7Qkq1vuaW1Tc5qGMfJSHYkKg3qosSq0&#10;a6AFkeAfA2dEDMV1bK7n9QKG2HUHecDevb3RBFYgJCOdI0O3Ecjazr5L7ozqB4waojmZt4AAmm7K&#10;xxyA9+bBe+UHP5z86Hf3P32xbnX9UfDBqQNo8/nrZnXV/vVf1j/92elX31w9ebR7dH/y8NH493/0&#10;+2dnVz//+aef/PIFFrqTx/tHh7Bo1F/84hKXYHeLD9jurDzcg5WymG2P3npn+8GT2dZOzfk7brVx&#10;2SHBEKqfEcKclq+/XX78k+e70/pwVu+CPwMP8KJ8cK/awVh4d/K99+9prIdquN3aCSePwuVFaJHY&#10;NEE2U3eziNdzqyQ68/GGfp57135fDMuJO3ydNPINTAlvOfooNclkUjTg+mipjgDI4Tq9DVIZAfIq&#10;7apBGkcCAArZVFuLOwwIsL0LcfAfpc98Es7ORzosMUy1WIYNnUnI0TxV2c97zSAXU+qjlvuUw1O4&#10;fEgKEjwVOIleL5Ya3NAG1ajlWI3k3x0TG9dIE+vl6IAn6xwaF6CmfI3KRkplqtrKISIhLZoh4ap7&#10;qq1VLmqbqR1epMBhhyKkQKZQ9LbXLjmzXcXobbEyVcQOrJKgyD7rLrH7DPdUJYpzpdMkigOLOlTM&#10;kkJEDGxvt0N0VlbIaOEiT41Dzmq/08oYFnJDQkJurueE9x71lFrVodgkQgVnIJpaqLOpxYbafXAP&#10;p++d5bdvNs/G/nUOUY3hTTNq41EYcEVMkqiYisQTTEOqOKAjbiqg+jlpjm8NxUY7Kmaic/TZW/hu&#10;b3kIYEy7tb8IT5i3PnFMYlkWH6X6nTgK9CaCHnQW881WKBehGBrD0xdpN3WntVXsWdNeDNJ9UkiD&#10;+XhbV1iSGNp/U5V6lvlpQ60uoRFdZ94y7pKvBkdnHE7xvylQ9IVpszu1aEdO5JGAolLCKp5bK7nM&#10;xSdfWTOWjYmeOFEKY8K/+4eYqO9qfprIwGzeeTSXVNlOyLNZhnbS0kY6hfXLUxaj/p4SugOjrWnR&#10;nDYNzv/FgPNhAT92UrIiEysQvXl6RinbwBEEWQ7eDisMSmPgb1fkDxJ7TXHgRLfSle+aOXW2NNki&#10;VsrOYEvEYK0Idl5RmVqWGzHSYegq9xs8bjytRZfxiJnOwFfdmbtODddisGL4HHAgcoh2T7HdEEMR&#10;B6zyYR+tT+uOymJllEXt7GxzjqhhwfOt8ZAoDyeyu7aVsBEiqE0Oz5HC5ED3xfaVWh5cA2tpUonr&#10;102FH46jsnpvDDbLMEV6htetothB353O6EEF6WfHfJGFM9oRPFNnd4ePfWoluJTC7KA7vrONs1s5&#10;7aZiqmcye5GmIL13QJ+PnKnMEMHLb2r7MMrCQYtFtrNw+eCuV8lkVNBL1jRj+q6971C6+tGDOxsF&#10;esDIzfgQfCU3Ah4Zb29u4ON9/eoU5w00tQE8tSbXi69fecLFLTgiNbBVoy3hRhACJNjZLdoETC26&#10;RS9Ye1tn40nL8JNnpZEVWthY2WETILcaj93wYS+Dxb+U6pVz3Qt0CtB0BtnIhFN42cxGhtERUj1q&#10;tiY3K3Mu+RwMDxPjiphfy7KXsZVq1ts9I8pTlxZQyEFhRq6+eY5RC8tsvDWCZkBvRmDIaolwVzyg&#10;0HnkbY5ZKbKUE11Gz3C9Yg6cacn6uYKtKqHMSjsPus+sRReotDbcdtRRo/NFycG7ewliXvXTpCwm&#10;vmWRdBgp5aHfTUPP2vNkXW+XG2EkM4yE7EAOPcJdEHWA23x7htPqwQmSmh8c/9VP//3Z+c3LV/Nb&#10;RD8vIp370rRYIKUI1h0+movL6/OrG5xPqSNNgzu1YDojI+DLaLek43fdxWRK0VBiB3LjmpRYPFPo&#10;2z49eQgXt+AOrWhVkFbeoqrBR3DvIRozTWE6fUU6ce2v3AmjUQRvVXx0X3791fnlFbLfTu4dhQE8&#10;KkVZaG8qnZyUV9cBSNn1X0nItoHXuJNEPwip7oVTCTPhoq1uoGq2T87/ctvagRs3Cq7r61P8ek3n&#10;HRo3GqQ3HjUs/4gfX7ukVnCjk30vgy9Lmy3EqW526f07J+J0WVfROnBBr7GJftgLcj1Zors6YqW8&#10;QV1p8W/RS3yTs5htQyViNHO377JlFl5SEtKlPONEVPUlN6XD5hNZFxLokhwKVkYj23cnITUpqFOC&#10;1JiiDwxnJhYrzOmOzOwjLvw2T5bYgf82VfOxUEsOdUvBlRhKYzKPrQ+Fggrfvq4qB4wQ+zAudKCn&#10;srh1WaiCiNGSa+VEHKV2v84wvLt5gGd/bcL9hwNxnAVGU7h3oQ0NekjAOtgGMWjNOe/N9RIv4/GT&#10;w9ffXsyv51Qc1+xn1aXtBXjtUzcuSOzYlV4MwY67u7e1t7sDcQuY5/TKinEA793Ozt7BqJ4dThCw&#10;cDO/vv1qrdPFumD3DJcNDfQxX+d6DtcO9se33zrBAfHLFyvIwkcaar/+ErjGDo7ccp9DiZ/9/AZf&#10;//De7gTVPC5J033xxVffPJv/9X9A2Yv8y9HRIWae9Kvv703uH2zd39+6eX1xeLgHnvMLAKgrEJW5&#10;5oPvhDDegyMKqvFiRzoR1GrEsTNyS6DXdLo+Pt6p6v2t8eLg/nT/cHz0YLxYYM2Hnq5or4sXzwq0&#10;6nGLYRPwEDR14UeqXOpUM4b/f6zdNEIkd5nfFBQx1Lr4hX+OJ0D5QXO/g+7Z9tRCUOracyhtZamZ&#10;soCPTmnyTMdZ+5yiHCTJBk9N8U64qSWSAVV3v9nxWhNDWZffKuNY9KmnVZVFm442rPzZ9eja7CFO&#10;Jo3C7KDYlduXr9sbzl5MwThVcoPc3rSUOG4qKSnL4Uw6FSze3StztVUkrnCfQZpxazGaHmWwYtoQ&#10;w+XIbtn15iv7vbEfOMZslQy5VWxE1jzEzFZMe2hao6kkDXXOQs3k3bT3FYLrSHumo4RyDryfnAeB&#10;IQtFh9XsdzBLGzGuMW4IUJMkM7xBLeRm3R5cvAFFTn2BlKcV7ibA9sGw6bbPY+f4m0lgG0EBoYjF&#10;b4Amh4HpPGa3QD5F5PzZ+BuzbGMsfiOMOQ6y7Iv8Of/9ALCYAYY5yT5d3TRK7lzlYUyYlWah6Vbc&#10;UDcXfaJ1HnZ7gL1959Y3S9VRXGdiAomlHSsUQ3h4srl2chmbONOLzM781i68TDnYNua3oUbbWt8D&#10;zaj7x0xEm+3sRbO1mc42qTfyiJWBmSnZyKybSplvLAVB22HtCNfY9ZmLxqQVAI+Rup2fRD2lJ6Hi&#10;u5gb964cSdq1kHsHFlTmZm/rZbPrF0YODJm4hsqTb4GuWdufWB4vqo1I1PGy8BDtcqCJLy2Smo+y&#10;sTzkqRrcXUncYDy2LhFXzCUVLX/aS9wNgXvpQsMu5jZdGIBMw3fUEGHjn4PmUmoZdTY3Tsc68y2G&#10;YiNva/hdeqFtxqUUPcY0Ob77Lmc07YxVLHnxComAlw5ZiocJbN65PKS1Npmv2ZVhCSlyHFk7gBN9&#10;s65IMaHZCQheqLsmhmieCkdsRb08nGvRIUwziYlHi9Zv0s6UqTKvkyffwzdbeeac08bm/aSkj7ez&#10;6i4OFywNYvtLYPe0D3upwMfhJcufjAfmZYvyQph8o05J59BON9oOYGA26Aq547M2m7rlFWkChoBl&#10;QLAvr65nswlPnoVd1XB+cdnqFF4uARoZK9yJr5JwOH1LxoFRCRXv3xunLk9R+WWnSU8EKm5QuIIN&#10;lHttzNLwUDoKWSGI/Bt2P1Tengkw4+EH4cy3NZvilM2IHimh2dVSSu010Vy+GJq1kZPckeG9qYc1&#10;DbkU5RropTYrXipnY8vy7Hxe0ZJBFl1BMz+Jkutm9Qr5H7RdZyOPNV6Z1ntzdQWXVMmEPOEtq3oz&#10;lbwXy0Rf/XKPOP0vmnGd7T9bbtRRVyEXe5JwfnRi57R5N9QUG+wTe0ddly08sRhmiifHWE/XTAcV&#10;cMfllIQhFsnG1XSrfu/t/Q+/9/a//B//DGclzOxx8ZXDopaW7JrUc9L3Q4g09Jw3t0ucD/dmVeod&#10;l6aeIClQq/3KMOXrxrHzfIckaSO5RmB1+Hsne9vbx0dHoPFESi34SeIRhuLn6uIaVcT+0dqxphLG&#10;YDIOV7NUrL58GeQBi/rrs9dffImUn2cnx0eFmfWKjYOFb6ADp1/v4tnopw8T2RNyI40dwjBiMZfK&#10;eens2p4I7dyQu5KuylCNGLEQutHiJscwpiDCYyQCl7G3bXPxwAWJjNQt6qcNGbVhuQzBvAkW45ci&#10;KZMEq/c72HvUbNvGvGrkU6baWaRzYTSMrvKEl5yXkYkjwUctCZ7HLcpOpJ3k0n1SRrpEXbHRQYiD&#10;ZoEZxNzZF/WSOIkRQtz6oyr+o6LR2He0HUgtvsoazhYLmJvMONTju5ILyEWgMg049B5mPKSnm1Pu&#10;KPFz6bqilogHVh90G7eOShZRnc8Vb9TKcAnWbiY4ncerYFFhlVcazG11H4ZEVxAGbe0xxQIL/80l&#10;5/CPHuwtbxaQ6kaUrmVLdL4IoxKz2kUsJaDDzzMPCE9W+B3oVChZmVc2M8Nji5VjHxOC7dnDd7af&#10;v1yXF8vqeUVFlDeiOdBY6eDUVs02iYKjhyf35901HPsPnvIxhqjn9np1ddkAp7yL7SnGF8+vHhzv&#10;3Tucodc34pi2eH16+ez57SefvsLCelxN93Z5i6Lbub1THR1MHx7vfDwK+/uTDz98AuA0Bs4j2nx5&#10;Ay+QP7Qrl7iN2WDnCQY+x7Kj9lXTgjQHGTO++PBwcnh/dHA0Ojtvr+DUbYizQLehEcRrSZOLWIGx&#10;D+Gqy6qvvJI6w7V3OaIzGwaTuyf2h/AodgtziolRwZ6BPN7Dw4MxOWtIRkJjeoR/MmGLydSVXgEp&#10;xtil8ElMCKJPKR4oeMs2xjvFSRyuAgbRdTjTYGmR5izEmJ4g3l7V5qJSvOE/fYNMpgSvl4JFVnqm&#10;fFnsHzfn17eQpWGrYx73zjZ0JVgbsNNr+8fqvC7lAcAbsocb6zW6upUHVUPsDiEYZcB8v+bWcy6r&#10;65jMxJfNhD01vuztiDkVxEFBZZHmRdbb5qvNh3snGVf9ISHnyTt0Nw9ElG9sBzj1wTxp3s/9hYyw&#10;1Nqbl4QZm/iRl5dXirbBmyPUhHy8kIS4YShCTzFSIWZL5FAgdCca08E6hv+qQky5OL083aaSfS0S&#10;Qu9l1Rt24GFCKYRNbpkHWsX+jBzdFBo3z+3xzQk/dytiPwj1VpkiEYESND9EP1LE/pSeAwH6fXSA&#10;KEsPWh4Y9mlIfTSxFb4+6Y0hDLN7gvsE3bRqQa9wK/EciYXw4199/Plnn/3NL38OcGFHxHEtVCcw&#10;MauU1bKp9wj9/98ofeObYqmG8vUy9B7ajYilIluYRlXZuxMc6ZmHjKnJI/m65mmFVZumXjZ/GKY3&#10;v/XBe1h52WmueW5dW8RbGUwzvJR4lYKl62umiIyhyeRpG+e2Tz//4utnzxT0V5lZzm4l3OSu1NDv&#10;j3zhLG2ixH/RNFgEdS+iZYWw1AdPSZFjt/UIocQvkAixTQnMHn1kmYGmnhD1LUrQhej50s6rVmcc&#10;1jWOOFeTCagXtoPydXJDq0vdtySyMkbRNPalrYkDWYvmf3r9k7Fr10PlNySui02JbYiOTVsgHXt5&#10;rKMrsWxN1SJegT+IWaTiK0+UwSGaY6IymYwqQBBY+UbVsuVSA+IwFlKagmLpiUo6j6bgI7PpWrff&#10;Aj5LzvXjxtIRNtUjnqCMXQmnhpa1iyUtixG7sqfFlnelvKiK83FcYfgrfAlhHmU3n6+vrxfXnBmt&#10;XJgKnAFLJ/RYVjgxjG2418HCdGkvtK59XKwTI9jOLfjAAJSeXVyenV/eoF2PYFnNsErPjcN8Rot2&#10;9spjerwD9I9OKXMCip6/eMEJwio+efruWlwJtqWoQ9NwD9FHjZDwakmIVNqWPg9TQa7SNzVJS2sJ&#10;NRKoNyrx8aXYjsWzwE49oSyfSu+RhXTbCZibOQYdOpmxxoTkeDFnOm5sIayY7ezs7uxEIY9wF52+&#10;Oru6vn59cQlQysH+drGMaO9DgtGq+7fNIbBG4F2DMR12TI5A4XvanqEQ0hOH4R/TgaD/NYGGdER8&#10;1LGJ0sY2X+KLpdgKJmuaM/apMI0Ybs+RhEgaYJc0E1G6TPH5QqGJlvsw1UbMUDb7yErAmZFSNo4D&#10;e4vujTUeVXLUkaQs3a32IHx49XpZzonnaQGGgZsJau8zkFKQ1QDCNkOXyaRpJO1v5HTgIYHvi6BE&#10;qAZaJfgUimJYOxvfYNH80GujOlmOonRC89trwWnXvv+TAMSDR+0Bad5Kx+efqM45RSYVuBat4nuG&#10;v8GYuxwJXaJTd+erhY4ltnEF+a6URtmpiuBbOX2NOzF89NFbn3x6+re/ePHZr+H8KidbTDTFdcWA&#10;lpq4tkE2WCW9mOUQ43+wnoI/i7uiU+jahHxQhUsvFtJxFMut6RxDJgx9qIKZHB/fe/7ydEGPQDMj&#10;Qh6az+tffvrxT37+Mxwu7eXvQlk4HmOotb+Lf+xh+awns8OHTxgMQnhlBQA/ViG7Q5rgPvSymjw4&#10;foBp89tP3vpHf/BjqxVbXxarO23trMQLMucr4WJIj+gXwyyoMGlhvy1uGoCGjUMz/uQxbH8A8cy5&#10;rtaeghxp+ArAi/jF3/7tv/63/9cnn34OnQX2N/yPLlH6/ae4LY0rYYVrIYWjIABFohtLJ9W2ypkH&#10;nBx8vnEjX6tPhvApg46OsOvpBEG1GGFpp0YWsLWS0ZAy4RGuaGW54isRKwC9OZiEo1l5MBt1pgAM&#10;4BxhasccAT/S12V00CDf5harAPDtRnb+U1y5RKopaqFMfFlz8LHYc9eS+LJ6h5ZjNikqO5NBzYVH&#10;rpmvri9v8HWIEUYPZoXb63YkVDOdQbYvL+akPwL6rvQ6WlHgwMRHC0vq7e1yfr2A7ymqnO9ArWWS&#10;PI1KWiMs6YerqxKv8WQgjx1DSGpE+Hh0Fna4tkcMrS52M3n6n+DJR/4RXv58zgPM628RYC6kFCJd&#10;l/PqfP4P/uHTZd3Ml7dgqO1uTd9+9NFXny4X17fnry8J8x9X1+sr3MbQX69ZRqP3AOclTYhIAcdD&#10;Ddji4ROEEMOBARU0RrZQNWNdej27//rwaTfZuqymt8Xh8v7e1r0OWv5TBNj+6hcvEO+Feo1hNFdX&#10;De1ve08e7RzfD7/65BMOoIvi/Xf3b66Aj15/8zkdN3gYAZwCxO6f/+M/tdSf/+5/+LM//sMP/8s/&#10;/fHTt57+b//733751YuPfnz/0dOtP/zjvWdfzhc3q//mvzr87OPy668g7Rm9fH31P//FX6HWvv9g&#10;9kd/fPTqVXN9uYZ15Sc/OVssmo/+6N5bT7Y/+N72x5+cL1ssOzVw+/Or2Nx2ozhqEJfTzmHrv7qA&#10;wRhtiQj51OvX+MxRQIeXL2EigsYnLle3kC/dv7dHevzaWM3J9JnCsGPxHxUd0585uuRG0S7FLQTb&#10;CaUAVY1Mefw70r3H2i6YHy21kGKK+B9TrnQJv1wYDC6Nj4btrQHt1TouWghiAj5b/SevF13Z5bBa&#10;Lu5kg4c7AThDD6SdtbSauepXSGqF01q322ZVzJQXgcHKUsLxhrG3/fjbxUnSynm3Ur2TynVjQaAS&#10;TJDIhmp69alXvCGdlTeUtKkqDK6kLDqrAewkV/aU36KPrgvl3apfX+KFcChd95ZlNK59ckVpNqrg&#10;rABVGP7ON8+/vbiExL9VlyrE7+Y5h+FI15FQb5hp9onCd+XEKTExDuJVle1YxBxt951Ba5/cfldN&#10;FIdG3Iz6LTbaN/+fKcGDrNvQz8A3v0hqohAHs5KBCnmo0X5zpO53tNUbpewAuJ35zi4u9dz5MNyY&#10;h4+zDVFLTaJw1jw6OhrJAqfDS6gSoqdna4S+nXSn6C3isBAuUj9l0MHeNGxnv3RIE+/86YyGao4i&#10;j+PKrL6wND2LP9Sj1/HI3YdRx5vb+f17R1i2Vb+QmdeIcTUSNlxxPmneJ1dTdh1gHcF1wGHdbIp6&#10;BNuYQEdeuJLHXpRJHpI9q7Vs7a0mHfbia7d6Oo/G/HWCmFvfqqwSLsha4GGDXM0PIBnE3RLPw6VS&#10;FjQBDybvZFio6u+s70jpxkk5oJ/lhtJ8uxWptcaK1xCVtcnDrPXiYlDzXmg8bzAc/Ne67VJCWDDA&#10;W07lKGJya8Qu6+BMPm3amyBSp7HUsm9QKplWP6Hz6NUifFc0ETcQOmHDBhB69lvR++H7pziktG0r&#10;76sUDb357EZJeIKRjP1NyfsqKjtfFK82XZ3jRCLlhZooeWPClClV/jzkjctEKLTLUKsdo0wt6yZQ&#10;4dRgW8SMV78MiK1AqZFnv3aeTme+OuvW4e9C647TIFTNNNqX3gq0zL++E+bIogR3tcLFg6UVt2aj&#10;lZRaWwyDx5lO13AIigNhMCi2Dd6LVJa7q1c29bbzaapd3GpN0nKj7pKkIpZ5gDMA1eBUCaNH42ZR&#10;99wULBNFLLK2yK2+AJcJJ1Fvb0a23lBLWS3XKRZBDMKgm6fRGJbHiaVyvPAahIREP2LFRGVCawuN&#10;x6d2fLdBsMVZY/BXLMNoa6ccxIU7IlHC1awc9i6M88D79L1ysLLRGaHxIk9k0qsptcKh8FY5Z1Ub&#10;3jgLeGG0exF+CBuEzVRv9w3xHGdjkWWFUbSCQ/JTe9rmWr2SJmcTFHc0PW9CtGQO+dAk0Ce6+sKS&#10;28vmBlXlyMcb1FmK3dcrrkzUi1omqwI43MbQBocoliieUI9e4rZm86SGtF2sAzO1aOlVTYw/Q/ti&#10;Fu1hATG+E+CztnjoaBg0gYtP7t/TdL4+3MVpc7q/twPvAP5378EDtCKk3zEKWle4mK/ofA3yqQfz&#10;sUCPDTi4zkzOXsofPsjn8/FtnqCbWqIMPR2xKPu2/AaRMiVKpVyD1OveHAbHze5yHGQuupBK9CHi&#10;iGFuRF8BiiC0O63LSaVkkwDCBjcwO0znwHu7YUz/onlIoJm29XRKa8KZB1Rrf6mlrzQEgzUQ+Zh7&#10;rISvdcmf0kp6D4WDGhw87Vq6K0u9tcyiFJyQWmQr0KZl0nFiVr46vm7Qxiz601pO7TaSS3BYgsqA&#10;IJZWJIzb2Xu6f2JlCd6w441kL+FtInoUq/TaHjBhmkh1UkGONz7hVyJ+bIwChQZyNcV0/aqR402L&#10;0jYMaHT0rchqhgPdAPKd1bVBwNiyE9mrszRpjZyZpWXJr4yr3IZEgssavpIzfCLbUQujsRUxPT04&#10;mICtsjfbOtzfGStdDNxpKBXwsnenLQfFpDrzU8YOM9su1UxkpAIFrPx+GFUDuzu+vLj67ONfXV1/&#10;+c2zZ7s7I7YByYGXTr0L9VgRFzapJ+C+4RWbTk4eQkDB6WE1bo/3xtu7uBDd8nb98ttrfA2G1XiD&#10;QEBDcwaDEGkoQLgfz+ppBNR2ATT03vSD948fPRzvbBVffrb46sv5ct58772tm9s1lCC4N2DFQDvo&#10;8aOd+w/Q1Gro+GmL1zDzz+P5RfM3P7m9PC1W8H/U0GEVe3uj+WnVLCn8QBs50MHchFFbTZoFomHZ&#10;VQjbW/W6wiuEi6RsxpX33GmXWOekh3rT+HcnJMYP6kPN7Z2SOKbAW45rZJ3CEQEzXXRvt0aTe0eH&#10;2OMBf1fITaE/5dcgFKqWJBjHhiKlcimxuUrQdr/LS2+VmZlEAwdROuQybc0o5BNrs7439lh1pbC+&#10;xWBONXBa5pqqsb/u+p4eZTwIxC5YrUpH7QdfvFk4mcD4wKdkZicmDLedR82H4o5bWJFY7aogQgNf&#10;MZJ9pEh0yjKNPn1BjVIcpqLOun69Rc5oAq4q7dfDNLktU3SBH1LKxM+169n1PkK/yA5kNgKhgu89&#10;uTjh8uzS4h+NXpZALzjeQdOFCKpL5SJqQgX+jMlpLBM3RSHY78R0uneNZNjsOsTvUK0SoaBLh2mH&#10;ONqhiRTQMjc+kmnjzkpabMx47xymY9y4K+IQFBXi36dovlOhhs3v2Z8WhJvsBmeamLycwRspm+Vy&#10;GKg4B/VLb0MPPUg79kTkBI8KAyfl8NGNg5MNp2yS7+IgCLP9veNjrKQQYUDkVwslBCMCpUXlBgHJ&#10;y6Gkchy0pbMxPFQpxj4lbyWcVVWmk1lvVk9+Vwvg6TASCL0TOSRhQ39s4FusgtHHTVeJxYWAJWST&#10;KNnl5cuXrnOmhpPKojX5hKVFRIt+LBi7YkXtHbkKqK4w2Jnv7dIwqVEPdGJWJixJYO6EoWq6/qHJ&#10;adjB8qIsftYe8tpYdKUfcLE4OD69tswkj+Is/VAv2XPKszetLA8PWtfKDKlLpKiSaAx6U4m/n6zr&#10;28rk1T0d2x6BhJU0e3aZbht7AVaS2TRb5FOT16aTtXxUrftCCxOo44cAqeX1t4WRlk5vCi6RLzwb&#10;3QveVgr50rzc9N+08mSnD73TOU41SSV819pwWI6KHRzJw7DczQ2TJEnssWyOGu2bO/bFI4PbatTX&#10;6hNRLlGX1jSeD+s6rSJJ4EqoS2dOOp7vcMCGOQe/zM6i8xC18XjNk/HYpqA0j6FfreuL/1TS45pi&#10;2KYTZo/3hNlDcQ6ExszWNJNSOxBB7085NPrJtbklW3FYEHK4jeNi3UbS/nVH8KiU6Ibu8fQ9tKfi&#10;2XQls/+871n1+L7hr5V+QZ5shWjr2D+2gfK39CAcOfqYApBsris6e5n3a9gvXO9asmHEYDD9cTq9&#10;jXMXpjodQrEoSvkyiyaCVY0Ax2QmyRyMfL5ar0POu9SdWTGDiUksmmFXYRrW4qKj5kTyJQoAyqTx&#10;t9yRVG2jWWC3t79c3gASZrc7jFNKiYap/2aLjrSHRaJKFUbVlkbdV3J1MZwOhdcLKJbWqGiNuHbt&#10;63Cj1HozkHNyyCEYK1789MqFFcHwP1lP48wMFR76QxEutdQ4qboXHgebH1YppHoQumHN7vIuk2WI&#10;M3S5TWqR5CLXRURxWPZ2MQcBuOhGL6dSO4j8+POLi0Yp5SN3zyNbqBXZPvgj3/KmZWxrWQEJBhng&#10;5UuqLRE/gtlb7pSpfmptfcQ3KmxAqm7DYtVaPqueYqofzU+FC/DO0yfwuu8d7D48Psa+dnTvCMd5&#10;sKPvP35nsr2rcE0NEy0DUAJH86Z1pYmhSsnxMC6LW7Nd3LHAz2zNxiZlDQPhlc6fKcXQTQlvMm2F&#10;YUCAJxjlI4e5XfI5I7rfwKh4G24pk2T746DNqKSiiOJbvO22olIAfxPDXmgT2sZihlRxthYs3/VT&#10;kDKkdGWf0FIaXZbZy63FwrsO1vpwmGma/UMgWtgynSyJ4+DrfdNJJcHihz8fM38wbxrmzDK5YHHb&#10;lGOOkBoqkAUfTvmnvEWjx14Iv9haO6PMzW8dtpWClgVinQY8htqRJtACzxSjRO+ADakiUbItrfVC&#10;5mEQiREcJZYiTEo/gSvEXbEG2goaXnh3R2ui8kTcAnF9VM0IEASmbsyMFrUNAKcrqSh2QbsiLIFu&#10;rdm7W7Zru6tIRxZhUdmgKOoC9+7W4ijwLZQ5PbZ2GR0W9YzgKzw79MeQ67zEFL9b4tGB0He2O7kZ&#10;g/M0u3d8yMobUeGzsbp9MBhbgwDaZrY8IDM5OILeiwGGl+eUKYl6AfP8Fr72+uLyk19//M3zX2GR&#10;P9yf8AhflYu1ocfCeFopk8XTatC7wjdBsO2TJ4f1+AbbNV7J40fTdz/YWlx2CEZ68eJiOeebxjOK&#10;SPIFPNSoeLd20HA6fADJSzy/AqWhQ1Lu7//evb1jrMrtx7++/bsvrzG5/Yd/PMV6f8UW2Ro3GT6D&#10;98CsOgHoYWkbFLY8OHJfv7r91d9dX54f4yn44CMMRruDg/AaDdaGmwfAeGAHQzJVUpyAHYQnP5xl&#10;oL5doZBfEHvXTAqf4hTcSvIBoU7nYrei9vz05IDKRwk7VnRp0bVjVsm89SnEWlTz4CIu5qdnZ9++&#10;eoUtHqSv04tTReOUEhpZ1DUcVpKKRw+BS35LLv1Ej+YnMJ2iMu0kbedFMg5alOPaMvo6PeOdLYUq&#10;VHPshnsT/FvFLHltdJztDY3pS3IfHHsjTjMffPDO23BYwy6tliEFh4bkNN2ITkIY8aNXfX52adQi&#10;7OcH+3vGzkST+9Xr1+QrxpjWoNJO5Na9y5rA4SRasqayyA6v/nTLPzFMqR/f0yS0TL9MA4NFZJxl&#10;0kXPxeq5Fo68UqEyLLEGTNfoFl0oEseF2UJuF7gGcJCgp1u5JFXEdsvjTtmskgiGYmiuK4dDwHCn&#10;1PWSvhiMLqhl6eykniB/lclBQ4ZsZM5B0umnKFDz73dxiMQaOlFVD0Qds3r08nfsvjFV/Xd8yCmq&#10;IGT2VREG031DE7lTiPIce9mMfwnp+Yl5x8t4rrIIQ/54SCPr0JPAMkg99DPClA8WeyDnhnfTHzC0&#10;sXGv4j7dYpd9962nj3epKqxxSsUiisHV9u6uaJ1l7lmnJkBRbh6dsvBg4/MsQjlQUNgnlkox/ytW&#10;6A4n7YXmbEXseROSbUhbUCZLBZ/VSIBNK4TlEiuypmSNIKs8TVaKHHHPsHkHdGaiHrdRaBCkj4hr&#10;lCYl2qgTX3Dv3nElcLqtCYCpWnG/YpagV5tFDrMSliKlDkV3hzWiPjQuvWS6vc6Dc1rd0pSoN3RF&#10;02e67zK5lWp1wahO1ZogVAarms7DXmvz8QJJ3cog6hqHqjKQOU78lT0uyXJpV9JG0MFyd8qyl8eX&#10;IU+zCTjUwU4QeqA+1iYlM1+iKMrefvHIG/+XNqSnL6cxe4c+yK+VqMCyxlDxSpKHAbc6/tBaM3Ec&#10;LsJqUZS+6JZFlagKXTacpoM6j3SlICMKZumKFCE+UBv0vbw1ISHIke2yD9KqP4pIWdWz3cBKqUhZ&#10;4zSFToKzVanrpFdjDW3zytR6mv/hM0IHfRXdHbjdNoxeB4RZzQyepO1kOTLYkoYdrcpC+x8sjDbW&#10;XqTxlypemRQ7U50WI6hrp2MtFLzOULCj0QgN3BV4QQdLI2lLC1q5jrzKUyLeAByzEUJToFRfk4UC&#10;sm5tSxK1dl4ii4vGYxaE+gExv3QDliKQq1SG33FMDRYHI1073kLDPzCaj+sFBz1AWM8Z1BzC9s4e&#10;Vo/29tHl+SliaT/75DOIAHFU/PDDD6xQfvJoav9ydO+Yu+HNLWYU+I2jo0ObI+GptI0cxYZVpIbS&#10;2J/ZPDwaxZcSDE5C2K1h9quUF2dn58BT4YkAXpXz5Ns5jxk4BU11LqwqsppDCcb1/u729fWO3hD+&#10;aOSJBdzi14XqAEjVCQoIXAxNFBBd1awPntnR5k8JfsyAfLCiQ7spORy6waRjZFNHq9TwQw9uYCcm&#10;MGu9RWcXApzWE1m6V8tbyAgg9Bx0qM0BXVtEU7J3VPode7i4mePvsraUl8r8AhYeliUMMS2wwXRk&#10;8j74SEBxKX0AoaHs/BQWe3ZpSPqpIgd9eSiLNWvx7pcrQnknDc59aEBE0FPx0vDCl4sblAQ1s4VD&#10;CpU1wYClptWkl8NOslx+9ewl3tjp66vd/T26vs8veP1jNxOfDUccIqyi6VupHQbZB58UMkmenV62&#10;rm4Z7eLXzu7bbz1lsjpvDzxi8EAqX7uob64u6ykrHdzXtEyjN0Epvgn0SgMZWmuIVG7CD7cfProv&#10;4z7yeHdDmkbwWta1XZR+7lo4xytuuHQ8bcFHNWptp0gupVlbMJD1Edr+nFnKgeAFb+VONrts/N56&#10;JokXRqLzegVN0+zgAHXa9etnbPmqo4DNccqY4loWWYEVLcBIe2Krw3FUQVsqN6wMIcE7CmWLAKa2&#10;wM8AcQzn1QXIY8jqBZdpu97aBsV6BJpuZQ1dnQPpg7XEPn7M7n3AYA/fEABthMzgqR7NdstxO5m1&#10;GJrKNuX+HQ5+LP4DA0gLwLuFGB7X2DfctVjKWDkZVq0igLB0qbDS/Si7gA9AjNqegGyxTUgRhjeL&#10;XYWmCpbPRgA6/aY22ZZaGWiLOfeKJHroX6CrX63HIxgxEEixKjo4Ia5Dfa3T0Ciy7LceWK0sVWDG&#10;FxJ+UtUcKjPFR814sVzghA/j6RIec8xaCW0PW+NAVBpfFFw32FqwIzQXVupw6sCVqCsnDCT88vM5&#10;qrQbOGsul/cO44+ejhY3MHS0yKVg9hYQbsj7EVgf7Dos28UUuUZTOlERMzHiD/nq7H/94rzrPo//&#10;/V90MNCiKmSxh0PFDEx95WyVDHFjuVTXO0ft+9/fbxct9ENQcR4dYakp6+mpUrLDn/7X98E9WCzj&#10;n/1PL87PFs+/uSYJrGZxsITZd3n7F//Pv370ePv4eHKw9/iXv3z953/+l7/9o5+fPJz89ven/8u/&#10;fHF2Osf98p/8Z/e+/+O6nJZXV/H5lws0FNSqKD7/9eqXP5+D+n7/IYrz4ptPLy7OwMRqp9tFuVrd&#10;nN+ePBw9fTr+8e8+/rd/fvPy2fLLz2+ugYLvuj/5k7eevLfz6J1JLPVEl+UXn95eXbTfvljOpkgh&#10;Lt9/d/fV69vrW2hFJhn9U/8GBE/xxrjU+CYZZp5VQsgAkujlJSzLz9WPQApepQot2FJeOas5KLrF&#10;D4SeAqejLfDbbpBP1WBCuscMd08AWddx2ROue9xKZcMapdjeXmw8FHLlPOGY7ZWJOtrPCqicYZ8W&#10;2Vm3pkPL2iczyHbpDGjdbvXdLfQtDsVDVs/gelhRWpv4qa7cEBKCOxRsKRyKQcvQx+Nm2EDIvJpc&#10;TGbPaqqc05SwShyXXqJqw9Ii5d7lI3Dhyij7oR5O7A04VbySdmgKxZXr/OKqqi/NGpfPmWFzeHvn&#10;xuk1VsUgLCG+GW2lrqH4K70RucdJxAEWNg7tpFkDY/LjNOwNg3TBfnsK4T9Svn9nhvyGfu4bpNw9&#10;dTnhImL/8/sLMoxk6jV2G8HYA7XFf9zLvqvfvkveCpZGURWe6hzsmCgJXZmJ39/VWSeLczZCfMfh&#10;HOId2LWDuPoUQodZ+Vx+wKhMrmfTUSn52SACUmLzge5C8qpR3jEI40r02l68ECQ5bk3p7RmEHmkT&#10;8lLQCU1hY8+OyAjIgCxrnm4ll4fFjTEQypdc8SZA0UillO397Ca2FiQavIxjJIqtNukI2DvFVeTg&#10;vFzaZyCLg6omXgRLP8JX1dZZk8vNfiYqbBvaCvkRTEGchn2p8Is5u7zPxeqMYtcpO9BvQmF7sDoV&#10;Puy1b8Sv0BRqZD15p9p2veX+N9+Gd56C2OOF73RhBiG94Tdp+zcfiRxGO4DkbaTEJzKPePemK+5/&#10;ReFx7eyeDI62HPLaVF4k+PyNyw/ljaM8jy0TF6Gx1FzzRUeaojVLgPzLVnWpmnGOJI6XEwZDodSV&#10;zWYLJnjQsRx1mBuZyqZtPVeyMjen+mXM9sPsiRVvW1e5vxmHemZrJmbnuyO+9OELZZUbTzETkEoT&#10;dybmXGlB7SLb9+pBz2H1gabBZswYmFO+JX0KmQwperOd183iyA8B50JjhOEojWfj4vRibw/5EpM1&#10;M5NK+XYrjdA7Ey/ZVos3D3WY/b4pegTKYnQqTZhUL/u43hisY+YmjJhY5gYGkh9LmeFFDKHzUzsv&#10;X9hY19xuH3Pj21sD6bNSLFmVYV++9IfOqlDtrc6gNBByiiqQ+roVSif0WlSLm4lGv2qTBdeu/+bq&#10;GZLstwiZ9xZl0ChZY/t9ojZHZxsiD8ddyBNa6yl2cYhXCH3WbnKuJb1RH8I7sPn8RmxjCH3MY0bJ&#10;5SVAtnQlLvtf7yzGuc9Y6ERc1fYiAHhJdjaYNEV9eHyI35uzgb6WZ8pAg1XqvJMmaKmb9p08Fasr&#10;CEkdj/ehZEZBpooXeFt0W/b2DypGT43lWZDnDs0vD9+qWp8gxsRTTE+7jkAE1PFeK5amL0hJj1VT&#10;23vplA2WYruLgS8qN5Z95yvLxJq38XuCrSaRc0wBhTFNgdMaV5XJOdI5/jOR+i3S7gZJfOrhXt3c&#10;tDb20JAT2wVTl9AYRWEvYb91X0zMaBFu7Hwa3Q5CceXjCdEUe7S+SXvSC8Inu5ZDGD0ddCOVpuCo&#10;p1aPt6MiC0sc5Dtd0TCLV8KyTrFwuGTiRBYW5cC1wPCOjUAXAgA1KkzXPYRxI7/E4kJ7OAsl7gK2&#10;dWnG4WFc1iJVi4HkM1XkqHdH43atVICWbb6uSOCrxgkrQfRWsadbdBfRW6HxfrnWNyhi8ot1eTbm&#10;zkGfRyR2ZWTaS2fOYksaoAnBioxKVL+RBBx439T/I/iMcn0+wlz5an1aMOqXowhScuJko/yuKLOu&#10;xvt7+9DlvXi9RqRsMJ2rahTGEqKOBpoYBtd12N2HiA8qm2oFFzAC9poOpwZq0Ws5AnF/dRaBUUib&#10;wneEGe/uPn7E9osvbi3FHI8d3vXlxWprB0EDzENCAwS3G26kkiyG6dQiL8qIwSaoEw8ej2d7eJcN&#10;6mHALxCYhN4Lbq+vvl6en2Mkuzo4BCQCvv3ysy8jkFfMiFop5I/UKzTB2ouzFZOzuTpUR4c7R/vj&#10;bnR7/8HWw4fgrmAGAIRY/e67+9N6dXG2RtcFX/fk8ezwuNraDfIn2FAhrMnHatH0hVkI7+vgEKCJ&#10;0c2SraqmMR/vwGv3hvJj4Dl8Y7lrrVZTzWHNOsOE9+Xrr559zRWvYa6zUp5rCzu3crcMiQoYc/pJ&#10;OrCNijcCbIcnoSqdX3112QgCjUViEo1dLFb01KayN+P541TrZhFmkz2cdBLKhljuylJ2yZg0xgja&#10;yK/YX1s2gElE0XAAYAveVDs71LTxIUazua6LlH7NxFOpquQjqBRRYEt7UEfejt11j5kKKW43G3OD&#10;MntLZ4WaP3EzUSBZjMxAYKJIW7JL30qrpKBO2Xt+bOuKygNALB2qtBhVT3AxNUyVTpQMQujirz/9&#10;/JPPvjg/O29MlKSnnJOfukq745BrFJz4uJnEa3rskLJShjNCM1/hFkrxy2ZpKvvUmPT/DOKfyyiX&#10;UrMdWMY+SDC8uVYNf493Nw7LzA1GcthwYCV0fuzJVT1ZK+Gm89fEvOD2N7n6JINx8aZueqj1LsOg&#10;HDaR9GYKbkwi/zDESJqm3aqmQdjYSil1mOfYPYENqCrvpDLFOw0j+/3ayYd3n1Oj36UjXNdm+6vM&#10;OSEl5wxM1mjJL9JA38uTIsUVhs7zlOwMZCcH3LWNcom64MkLrTsewxq52WpDq9alVtPONM5flYNO&#10;rTmeyEy03DnWufTo3HStyn4ubSovP6aYRTaqXrS7wLKXLUQ0KL3WDCPZaQxg7BBIlpO1FA5PJRSG&#10;f/YFXevqRWvGNQaS1jptgikEaJjyj/kpE/7i1EF9BJdrmwfT83V5bEyIpKJ1h63eR1mlXTvarBsT&#10;siiTpKSk9vlFW60rC4zlNy1j0xveSz9OxQFNOXHc0iE7dygdtaBORCcfYFsabT7BgYuU/TEgNPff&#10;XtUNDx6x7J9+5xOHO0khOao36iOgt7buzERjya6e5ZZgdWWVhtWCD+O+q+kR5SKPsSG+NcSx1m3l&#10;Rqa/jkAszmYFfsT32dvZkcm2dJA4b3yyiG8i5xhY+oF+QWoBzlPgNplaFt/c3ofhBqvgHnJeOXRW&#10;q0KQMM5Xx/UBPjxUvBAJ40Y2O+swIMpavFryzT9tKwxdKKYhHFVlOrfF5K7w4BqeviTC6xTAXFXe&#10;HJF6OSarYpCrFgTMTjG/bemMJS2w0lopIZbLwvbO2FrPlFly0R5haiTD/OTFq5cXl5fPX7z8nd/+&#10;wf7B/mJxYSYdSRjcSWh5szIhVIgNp/hZYm/73PQZsYK1x8FI12WY4hVC14pAiDXpUPwSDHvt+Z4w&#10;PwITqm2p0DmnxTXEwHXtaX2lKHLRAJzY5Kagq8UUFJTuEMtTVQfWJMS8f0di22IBXS0b1NCwaK+7&#10;pUnBgx43jM06CiVqOaX5mBu9U1PryrNMo9eoZkQ0Olox6NkscDBM0TLMs8gh58FN2UaZcr8V/9Od&#10;l8NAOtucyrK/bfJIMhQ90NGodUOm8BCPkSqx0BW5NY5dAHN+vDvIB0oKUwqDejRmcysT3FnDcVZZ&#10;Sn5ibwITXd5gHeFVaEdgasOY3NUKkx/bMRP1oOIkFjdzuw654aVpJS753s7uw3v3caQFQw7L1OOT&#10;o93d7YdPTq6vl7j9gBgtaQ5f0J+uWxYOBewGK1K0eFbhTavkVWGYQB1f3d4skfSMbfBmeWZCcVOY&#10;V+62M6RLEZP2p0xn5q7r+lZjEe8GFsacV1gUKe4urVaeP+Ij34G3jnpsT8GJVq6RQ6siIVAhv/z6&#10;2bc4gHIUwdkMyOSr87MzPKdXV9c0q+tJb6NEMUVrGSk0/ciUUoj0yx9BfcdAJCP9kakcsKi0DZoR&#10;LWSoKFpMcrguls7TSRMI2CFsomMVBXbhy6vF5eXt+enlStTAESZuprYWqqaqR259w2/xAae69fJ6&#10;fnE1f8L+O7XyXFbb1uQrrhlUc4kDb4ZdQ0PM56ZN8AIrPzmEZ3oOfw/pt4hvRqvjeoHvv7ql6pgx&#10;3bCA6vHBCRzvDgtXS6InnpkWhnyxMFklIiWhubi+lXcZvzngQutNoyHHV8rlqFWv0uZlpSFc5Wcm&#10;Dha6VymfcZ0x44V7a0pNiWLCtxleUxPRLJ09NpwxesvIMV7Oi3oVEKPLOg6cwvbe4cHJ8e7+zu5v&#10;vfcOxue3f3uJ/gNuBLwJ1cQrnALw46CUurq4xRa3vbNzeDCZbdWMW58XV4sIhT7i3KpZaBbkSeP2&#10;BkuLNIMlucrY03b3yuMjyLpnLz5fL4hVWCJvHBPur7+Z/+BHSOzaevFsPb9poWSGwwZFDLyoW7zO&#10;RC3sHo32743/i/929/nzcHZafPbpr9Dv3RpvPX06g4b5Jz89Pz2DQrt68BDsGNTYxc9+unz5AgCx&#10;1dkrNBbgf47ffDXveParsD8ADPyjjw4fw59wuPt6+c3Td0Yf/RADaOKOutXoH/zRB89PbpDShNPW&#10;ZFr9/u/uLcfr9XiJoTi+M14eaxmMnfFBrgmfm8yqp/fRMa5/8vMzjMexlIrVnOVoZcgyFDswhEFq&#10;zhvGvLlBJqcKLiOeBqQOAhqwvbdN5Je6cBQNkrZSqa6zUi2UfUM+DmZoxgIMOQRykN/S+xileVGk&#10;UWFzvyoV5jQh6p/pAchA9OJOtK+XySYMs0NvNiVGCyUyjNuS1oTtyWjv8NCmuNYMhPAjSF+lcQsh&#10;cPbMj4nrqrXXRqNE6m91EIWN2WOuiIhUyUvCg655dvdVRsYuCqN3+shZI2PblqpklazMgJFKMqt8&#10;jao1NH+W3tPxvN7+iltiEffKTnJm/0NtuhYAWFR2bqSG1HEzZemDh0aqE5zjzXJjul38MHTp+tgf&#10;SVJjJl70k9bYs6fT5DPk2IcYBzzgkJNCU0xM0CWKZnJOQxvv/CVrTG8Mtiqo7e6mScc72bw2a3K2&#10;bchxQt9JBRqkJoXi7veMgzwVu/a5PrSMWl3MJGrwYcsg2bTUfRt6B3Kx4RLK/oI7yb+/6T/vZgtb&#10;maNyzdkVTBkHT7MkCQRr3ViUBtHF6wyoHDaTMviiGNbxLrwvk8y5SqEIPkeIKahnILb3LkXaX2dF&#10;l+z6PuXI3Yt02k4ItuCS3WSD9yYMpdrwAt7cls50Cy09Op7mYjWqaYBtnlkLGM/Ws3gPfGZ1xCZ9&#10;fZHK79YiKLswuANy1m2XadocwkRHi4hxI9Gx0neS5HakRBnPWHLaPBcw7PsjTqXieLIuknPSsx9T&#10;k2QtCi/ewlLmQ6wc2Csgc0UWXpT6CywI+pk5jJxYOpHTQM2ybHxOG/SlxdxWABRssegyQcEkziou&#10;ClPVjeA40qkWrmlbHlbzZpBfY8uRd/SGc1RWpRoVihDqkgGrcLnc4TZvo7BDgY1Ytrnpk0qjy+hw&#10;HBselgl31HlgIyOM68Q+8HovZz92Q0OKDh285plP1NrEMPWrRuJys5CIVuh2Rk1wsbpa1DgToHbS&#10;pyoxQtJucxhFXMW0WdHbrHvPtMLuK8ZGgQnK7Q11a1gcMXu5YYTPVWE8Kfp4R+bOwVOXuqtrD/eq&#10;OVg/OrrXsPcRzy4ukMuMOcjh0Yn1I0iEEYxVD1chEpKt/0ROIEvv9uYaZtczdDF03qUu2mZNvkra&#10;e+9IG4Ksjso6JgXhnYrxw041WZ1yruL0vFzeLhF/skC2YcADgmuCU6xN4XSn49WsYOopTK/Yrp2t&#10;ISoEDrQKEOWUFehmHGV3ZiBZbqmILb1ct0+nw1N8a5/livlbsbVilNOtLozMHsJaF/TsFSPNCuRM&#10;rvkDAuTehFo1rVlf8ITbpWMXrO20BwQTTuNN6VUheZLgiU7hmSYWq5nHXKVgs2CLTNP440zzoC9i&#10;lgWKc3DlgPaA07dCOC0nfL6mnyLG0qEElezN9RYDmb3OYW3AaKgq7yCJU6XCPoYU0Braxh/Ymwbl&#10;NOX05gqWf487JGmxZYY4xuC2enJkPU689YOCrN+lZbSm2Vjo4gZw0PKxYi/z6f07rh3TZo7jOWeD&#10;hlQ3qaoypfQlnebofFqY8a2OhUUx4hsBx71QNLK5KQ92ZoYMwPefCgaM+tcjlydjC9GV7IUzxp0Z&#10;T5W48U2vPttClwOJX+tPPvkYPwvnlK92CcNCbwX6XKxP7/3WD56+972Tdz8YEY1b6L5arBdrltEa&#10;NePG4l1cxVen3/7q0y+++Luvnjy4n5YL79Nl3FQegg6by9k+/fcIxPzv9iapjbSCfkJflH3oYC4+&#10;jfhgZFB9qJ1MGbg4+K+LqyvY5crgwClcYSDEuONg4+t4V9RUIFvuSiPKQDmyhhCKMUEu2NYsRRmQ&#10;gkAQOOpc0xwLrwVhOEC3FMf3gBvbxncumausBwB2AJtSCU2u06Cad2V478nu8fH4T//x7y2oYF+b&#10;WKviMl+GgUfXCGT4XC4X65NHD3f3D3S7rFPXNEcbJmMRW3jle+++/f2PPtyZkuVR+DhEaHJ92/2R&#10;Px6YTqE5BxvQe997H524i4vzH3z0PSwX07EJeQgN0H7e2mPII5seFdy76HPiXT758P29w9kf/cFH&#10;a0nrx7SECHbFACTYGzFEXdfjeTVecZNej7rVeHa4xdl15+pTdNg0CC0UsM7ZDdzNaEBi5/gX/+yf&#10;gLJ2eHSvpbQa6z1kZqOSCIelepRhUeImxpIEmhpY1qMnx9unF6BEXW/v4EIXVC+TZF52zchePjb/&#10;o32UX/WDh9v37lW7e9UuCsXVQbE6/PGPf3x29fKzr3/x13/15fU1rgpwUHSO7J3sQoOLdkRlgG+g&#10;/nDDjHFdmsComfK33ps9fTQ+OOi+/Hr58GH9vXdH//k/fTRv4hXIDABWLYrLV4j2hf65iOfh21/e&#10;fPnFzflZeXQ4Or6PngV6DcUXLxZznct/9VXz/M/WQEB++flLeZyaOe1gjCZmPzcQCvY7f3jy6Onk&#10;n/zTMddhtNKKPdCnoYW6OS1kjF419ZegI2ChOAQN66C6Ga3n6DLOqw+/t/rpX4V//+9uP/nkCoJv&#10;/Cmyc6Baj4t257gY7RSTooRt4sWzc/l4y42cn5gEoXauy7XKAKGT5j4Drp8q3prU8RFnD/swduhA&#10;MEOrgenP6OqRKmZ8/9JDc1wHawdGK4SqNKCqBtTAnIRu/1WbLIbfw8RHdVLcGHPFqrjYDhNx+0na&#10;xkne6jWPb4nW45doQ2GD+AtwM+DO3RrhxFXppBechM7eLcFw9r3tpFKmuYdPHtLsw05JQufwrh9Z&#10;zMkoT3T9xJgnhzaGyBjeGAalVNZ7pHIiIe8zvyaLY4Z83V4qnMtex4hYbGqxIfNNYiSrz/ys3mlB&#10;UJOwP/3nr0iH+UFq7pClkXVVQ2rUd3UDuWQvs0y9C4M4zlxi5tzCMACMZ5RfyP9WDFBUmfinDzqf&#10;bHJYap4opXItdRBSfPgwtdfx1/k5sECgQdxezHPdzVd4B2Nc2iSBqJRoee796x18rX+XMj1/b1Jh&#10;pGo5Zgwwn5lEGM1kIeFhFDRKnx4z0GvFTAmzWYvOVsUcixzugCe98De2TekkriI3X1zXFfNgzsYX&#10;MTfF3YOQ6WmsjrrQw8z6W6Pzitea4o7z9m1POsaYeg9CBa0lJPYnvup5cO7Pd8lZatJan8WCARku&#10;WpWugI89o9oLetNYDwbanRPmUsAZ/VexzKBTVR6mKrFeSqmKN+TR9gBFxl0r5CZMTGrSKkv7uQ8m&#10;gSnqLPMbr1fIW59HHwK3JhVTkW2a7GA8jxzYW4TM/KDmx8wV9CUmVWbrtl6n9diZOznrXXY+PNpF&#10;7930gVKDmC7Nye22K9P3SM6U6AbjwhOWhRtT3WeU2cIIK94cUsWSUDG9IDxNg7sU2Og/3O6pVuDn&#10;mIz1xklqLETO6uLSFwpLTCVhKN0eNuzVHdFU66r18HW6pBVlpDhoreT8VnSpWPlKL2WZZSYejuZf&#10;r9ll0yOQHNLVu2l0d5cmi61N/zTmCajwRjTV0JgQBHtuDNqqwiY3L3wUWVY24MfTzZEmtJ6zreAl&#10;jK+DaQMAZZc7HQZBzMwD5PbgAEsC7P04+eKLcUFgjyTRfTo92D9YrSG/q7utBq8Jvskx04nXmfrR&#10;pXG7mh2OOOa7akKbDKL29Iw4aAhqrI1NdpSSSDurmnQxfRhN7cNiwRwRfgZdzR5EYyIInImF9w5m&#10;JC7zHRgVwZmUGr5xpF6IaRp7OrNZe0ivq2RuCKYD8dl33iyyjlwT75wplTiFZu7mN1VnKpgRcdR3&#10;M5WS3RmVuvR2lE7n3hEcxtIN/sWmDjH3SJm6mYU2loxTxq4PhEjUbWsQm0ozDrZ+m6gZH+FOpzT0&#10;yPfh5mR8v5RjFIoEWOj/ShIPhQHTOxslegG+VX2aRlgXQ/ri7a1ZzUSobdu2sCBNxKI18ZoOSpXn&#10;l7cOcFIq1hgkZnG5MVcooZ5cvG5mdJzysFAsMCIaMQerpXQOjlRL6jKXJ53Hlo6TeG+pCUhtC2oh&#10;oEmwUpiuvNyE2lBC7vt512setd68SYkYNgrXMDiUDRwZXV/3ciBYhOEBZwCsHxz09CzF0jkmMUfe&#10;2UjcYBASVngUSGWB71p2TC4/Nos6Wmox8zGjCeb9KNs2toRmaXVQuMPJycODPawqY7QiRjZ64ZiH&#10;3xy/GdXeqsn85fU7OcaysfNb7z2VXBkC604xalDnVsP8BjYd1HM5vVnsHR6ALdI52fCuL8shGjFi&#10;RYIl/+ThA8hq2Pph1IteaW09GlW8PNtUaPvhUDBfdocPjvD7s+2tBwhb7jpVvLYw1Pag+JYAZYYk&#10;68IXsIiodnCPPjxBsA17diOGrneVhSPFdhddTUyAQUEu61ter2Yal1tLNj/nr8/OTfuiFpThqN2Q&#10;x02NQ9LRgwf3Ye54ePKkkeOao4eWqnGwKSuOXasV9c7wxGMIsYDR+fri1Xx5vmwux9PQCsy7XrVK&#10;D4h2FsL1mW5Vs516PC3HWxxv7u6jQbhftydvPX1/+en64nSFEN35DakUSjEEsA2rsSQClhiWp2Jc&#10;xVBWVYf7Ywx1t2cIVA9gmeNhff/79JbdNuub0+rynDfSzhaXo6ubeH22Pn8F1xUl6KA+XF036JqC&#10;9mBDx6vb9XyF4nd5drpA2AtKp62dCfMOy+npy7NAykx4/Gjy7nvjJ+9FkJzRk5yov8mR25oLB/QB&#10;1wHd3Fb1GaaN1dVcwCp+OsX8tnv1cn76+no6Gx08GPu6WDIEvhrTQY8j9vVVq89XO7cOOiOdhZwa&#10;11naQNsTgG0h1JRIvXJ+oIQEiPylxeOK/R7AFU4ePBTJsj7c30MDCV23WtMkpThwp4EO3Mo8DJoo&#10;VKAtzeBElT3cpWMYosGfsqrEVLVJl2tThmSLiN0g2HO4Wrki0Q55/WEouO0wq7Ncv0SxhD2htVx8&#10;6C6033zzHHgSSfRDNFy0rgVGuiM1TQvdfYwp4qXsKJdQgjrvJ4ZVVGR+2Iy7NIlN2Tk1QvrDqis1&#10;hMMF1Nbc5QCOsigHRVLwaHK/QT2tLwlMQo6ZjS5pSgm8RYZjZWqOCS917idUxumThR2m0shUM5pS&#10;YhLeJOjYAYBEyDa6QZFJ9NitOoti9GDyYJB8+q88YcWDfFOeqoDoXovYKpCJkLYftyqttWRQviE2&#10;D9MjI6Ib+dUdtEjAot1gyiUSby2/hObP69am5RB7WCJMjiQUl9vZIAo9FE2PTvOavd4UOm9EB2sD&#10;20TLShrnMnXBgkG599Yju7aSR3b8f9S66NjVOtlItnX8Y6QaCDQD7r5rPmS6w3GHgYKHtyHLy4qY&#10;hSU7oRqxOwyZLibGGPJlaNBgSeXRDK8ytumo02Z6VbYnCVZbUCaoxACdFE19AJY6kH84406oZYGS&#10;rB5rvxzbhCBD4rp0qhrmYxsWyAra9FRms2iXG9jDeXvqoMUkrI69CCyVNGYR7GOBet99tJRRO72q&#10;QFVkonxx+NCub25OHj58/OgEc2rTe2JV8YJXXQTS7dYUYuyWtTPjGiQz4g7pri/5C1SbxkrHYMbx&#10;ksmcfPCrNnU4yjKb2mNuQlvHKPdM0pDRZG+pFEjNJDkg8jGW2pBkXLBxVzBmj5eSOt4Y51gDKyTO&#10;w1JFNDSGrsg75fIyv81YFEze4ADaw6ZUmjhlaRm/+TOz0gEb8ljB4D6d4Nka8qeKWBSR5FUf8s3C&#10;qSN8CMCRK6mdm6O9w0LXE5NGHDWBNJmUYhBX5GDQ+4RKCPtp9APTaDzRuKAVu6ftWs+Awcu5QTwi&#10;c82wg13jrsfE2tqYAIA6E2pNPmcco9ts75DNxzk1tbAmbZuqBF8G1sp4e+pJxA0foxtCdfhry87c&#10;Xfvq1Wv8IYyCRWeq+arUWb4lo4u/cX56rgPNmLEq+ulLZJ9CDQk6hoJk9OhIkhcl/1H+TqUGKi4M&#10;t0LlwzFShSycqMtIg1y9t1UXDeISsEai/c7B1GyUIQV9BrUwOngW6Z2BWmsL039C2mpMwsbr7dkO&#10;H+sWjinQOYsFbxtMhvkZYZfBDAYZf8hmwNoEgGVRju4/ePjorbexRB/s7xPJWYRbZpwGnU0ndivS&#10;tiNL5L3jI9xOT588Vk+gvby68SD6iTtdi/IPvNe2aLEMHR3tw/V1eXuLnnyUJIs19qjePdiPq2sE&#10;EN+QDLQmuW3eKowJ2ddLDPsIbdraFZY9oizB62mnIjApKlMDosqqX1S5uAr4k6+++aaRKZ5gKc3K&#10;KHOASlwjKdxPp68voSfDT8F2ynAIkKtAseI37baAKmFkSGOdEmZywzqGFUBiQu5EPPAhg3TadDOe&#10;YQADbcjTXEfzz4shFwqeXHhcQrzzqkqlNTf2qtoZ0wiHYfNki/MELDLYFbHyY4qI18fl4vJa9duI&#10;J2m8koZMONjLZtsTmBZJxOAGUPsuTGcC6w2zUGVSZ9iIJiyUAFBYiJbnzoh7tabURMzbVkizqqTe&#10;1TVszpbHkUS3aZUYpJzvob1Gbyo0XNJia9ZinnTsvetgxm48FzzFtKW6hMxlwJwfn/xk22D40At3&#10;hCrhJAzlNlwyYR0rdyyI4oISoi7XuKWwm6IVs39w9MG7H+DLkOOsAAh8rOODPcj+O7C+UBdNaUAo&#10;GrOmrnhv4NriY0WH9u23Do058vOPP//mxatnL1784PsfsleLwf7B7i4Is+OTg/1D6Ax39/eppKS4&#10;1PQBeG7RNCm1n8q+iDtHQiHQmb/33vuPTx7/we/8CG8m8hWPelzKd0Abyfbsq/VGgzqrEVPISNHF&#10;QaBa8JCnXADrl6QJ45D9JElzXqY0Sh9LBkO0MqkJYovPPvniL//yLy+xfJX0eiKKC00qnsLKdJAO&#10;Nm5hmJltz2MR9fA9plvbFPVAriGKRCdFPS4RwEjYSAzqxJeHZlM1evTw0R//we/de/gATbQIGhi0&#10;m+iTNUsjXWCtMIfOZDpjBNdiZXf1D3/wY0l4kCKzsEP1yErxmHLKcJhRiviCoHhsKfNff/7VWh+3&#10;leKNjsK0OQTZB9rmyZOnD+/fex/63oODWuaTlHzm9RpwUCbxPLx/IrPg5PbmFK/uAAne1LPiC6AD&#10;j0oY2eL5gLrvkZW+WKkcaKfnAzcz1kEsd1vFSuflsRkguC3rZLa9hegEJHQ2u7PdJcrddroV29v2&#10;BiEm2O8C1wS9/gJHO0W44SnTSBCYtCAGIz22bWUbCFa3QK9EbZMP3NJYNVYt8HgdoIA//8lf//qr&#10;X55fX2ztjVul591eUXdUIzZZpwccyLZ3t7b3xgQPLWO4KX74gwez0Tuz+t1VO/3lL5//+V/8Dfod&#10;ePUY0h4ebgF89fDBxFaVBVYE+HJH0DmjUTBvbtb7O1OIvO4f7h4exIPj5tEHu/MbkMmghkA+cHO8&#10;d/vqyydnZxzhjkytEZsXL1bfvrjd3sNOhll1/A8/fYXEXAhotmdEkwKnfHN9jg93fwfu16JZdr/3&#10;J48PdvfuHRz9q3/1f8J7/uhk9Ds/nH3w4fbzFxhl88C/RfVXtFPt8ra7OsWesrq+7tCXOj+H/Lu4&#10;uO6OHmHeW88Xs2soqK6vDbSA8fHW1giZTzt7o+3darqD5YML0dpUzUakyID4JDi0LK+yTIMjJ0wl&#10;DGiRQ18l5taYxRokLO0sCZG6F75iTmXpepL2zg55tdTOuFYT9qGhDGwlJC6qgcfElWbWrKrK72CQ&#10;VGpxiFWmE3cZ0wzFivIiwfWt+quStcx0Jpl6UplwOPaz7Mq3CRskRqt56PKfsA2DnwoJE3sgo8rm&#10;1KUBSSERaXhywzdDWcht1R5GJnDRviL3TqE6BB3NaXZFljlc2wIBq95unDWQPrBKrynZfV27a0WJ&#10;vWzLPEhpgWVIZuJ+QpyWb6uZfXl2X3RwAWTlq3FVJeKQhacxLpIK/ld7Z6Qb7uwYVy9KAldmXqs+&#10;DFOJp2seUye4HCbK2uw0cahTZZ68wF1OSvQw98oAunNKo9bZOlg7Sp9NCkcam0q6dQVsFjfS5NnG&#10;1EfnqSKlv8fcLjAKgl2RTuoeQxOINsj0K2uCqb8raxz3cRcvSTvX1jrNltR9GemkDf3b5ZaVoCdr&#10;+w5q37BHxP6Jne68CiqJzjfSpgwhhvhm8ENdClGOEZbJVg0j0VOKir4N4gxo2KVYi8/n33777c31&#10;1c31pZovxbiu06sLPYesKH6TZEud7bvpyRtIsCQGD5vg66GUa0DzyiHRcRhnHQZHDWc9JZx8iGkI&#10;nBjCeOQeHB7MDmZmJrdDhCJzNWqTEQs1DQ9tHsaDHgSb2c9evHzx7Us2dXN9rW9apTZfkZgVmc5j&#10;19QZxZa3UOTntexd1Sks2aAAgiH7aCg5ea17Z4Ar6+xpCpSiQXhTc42Lo6pL6yHuLcwfmfCBMhJl&#10;LcyCOTgEr4bQzqBUP8+i5bexv2inLUz/tEVVEtHxYbLprrlEeqUHChzIW6R4vnfvCJUk5KysW2ln&#10;WCj9b6R8o4JF8XrJwk9yIyhXrHFgKgnJWXCDjfg34RgfT+wz3dmmzQO1x7p5gG9YUQ5nMUFdmSot&#10;hQVF8o/0osC6rdQMUu82RE1r1HUxKTJE7GO4f/7Ff/rP7OvxWmzRgHWWdQgLRf4Mwhr0rDRsefBD&#10;a6V6II61Etm7Wb/3ztv4svsPH0Iax3lvPc5p9YbQhYJV5euUAw82sG9rIfRrMV3VR3C7/gfvvYsb&#10;4Ok7H8zF2UZzye4ogR0ztcE+rpFUrVUcM6ei8fweau+05eDAgS5GfXMBDgn2khm/SEJsFMclS995&#10;Gduj/e2j7394COIHPmmMQfSwUCRsKXREcImFVkkpCU8BRFhqpdvngkJGnuJgCQLqfrY2mBzxx8XL&#10;i7NlV+BARUqvPI34NPBv6BzdXp1hQZttM5kQh0t0QylzrUz+zquylkVIDVS+ACKXBYFgYAgVT+VS&#10;t9b+vr1qIGcWOO2plUx70UqAYLzabZyhKHaISksmlb2YseOBpXJre8YXtlioiwAH9dQ6sWvjyXE+&#10;3NQqUsYiR6KcQg/FxnrdShE26eiMNsGWFNwe8qcbxLz6bPdOaoWpoHLoLk8JrKI6XeJK/BEdvE6r&#10;ws9qTBrAmo2Zxyu9zahJZon6HK8KMwMeW60EpV4astWJzaUlHu9BHZ5D4cbYgTI2ehysh7QUrpRi&#10;1VKZg6bgYF6jZoG2oi6+jfWU/8Ifrlkf/9yYSTawtzu5FHs2SkddseIZKwhUpwZI6RWNg92W8O9A&#10;4eYtN5VF6SlZuI3YnsGJv0br4fLq8vzicsxT0XjJbk0xFs4XTaXnr093tiZ4sA4PtrHLX17f4Pnl&#10;qXI6XrN+iFc3c7ZxeAXKo4NDuOj+8Hd/jG+Equ7ePm76rfsI95xCf7t1cHwPundustx/ecVMwV7V&#10;dZJycHIUhT2bKh4ajRJ8K9HqxpZn5iepnObgYraYI457xVo2jdxhgfSyOT+BDIMz7EjtTLJ0BssC&#10;QT+tubXLCVa47/GKcQ/Cum6x3tb/hWIWLSa7K2zBN9EB6QnJcbFO+zZGkbWaPiZdQLcI2szCCIh6&#10;z4375/EQT3h8AmoOMR0QkS5vkeHHMwq78wqfDMzmpF93fG30r3wJpGAr5AnhVMIAVK2LKGKbIjPR&#10;ytRsuckASLu2FHFwgje2TiWefYDZ6/ocJs6tiyuT2aOVZTMVxzICTp/STNVXHF+hVOK+XxshBD5e&#10;mld5sScKrMIfBh0FNRJgS92lSLnljs3Q1FmAGLPqaNFOusEdjT0sNujqjhSVyIYv8OCjyWz34AS3&#10;EnO4Zuvza7h70VNAJw3L5KIuCdu+ujj9u88/420/HuOStlzkMVbD80EWPVaEtUB+GIRW6MjFJea/&#10;+7Nu/7Cc7Gy/JC4WjbZ2ujsyoRTeK8+0fLoBIoiICLo+W54+X7z4/Nc/+kH9D//k5PNP/83NzVfb&#10;s8lygRFRdXKys7vLWuTnf3s2EePq7Q9my5vm/MXi6N4YPfPFzeLt97dOHk7f/V57dNLtHKy3Dlb/&#10;/t/EX/1s+bN/1x4fjt596+DTzy+R2YKe8MljYqxen45vbgOyHbd36Ci5vum43k3j7iEm5SSwoDt9&#10;dEhZx8tn18fHSKwd//YfzFaoY89fLmOxvb/70R/d2348QvpBuFqPQZvGyfY2MjBsq/jq2/jVF83P&#10;fnr54UdQGIXjg/rXn9xeXKy3duu3vrf/+L3wYOeIsQoYiE+WmHLffziDahsT/r3d6vaiu37dPfu7&#10;5eXZMhq5Ks8cEiDhTvRoGHBYQyoec19LszPjq8grL+irxyBaHcIJbV0bqtLi4BVKMVGwIUbwbDPQ&#10;E6OzQmXDwsJ1j52kOWWGTQ0GszlyJqaZZirNHcEVB6je/jXnQqDPnxPVMiV0JvWiGV4qn6Y6JTN9&#10;Facxnv+R9HChzDEx0izVDu90wKFw8KagNq2kBhru9HOAs0XzRQsNTyVoqld7u2fIo1zP7EngRx2W&#10;bVJuwlSzEvW+iSwkGyrUh0rbhEJO6qecyOsCYJXXtWgfnQ3eGRCq6Tj2M7c5DSLYMxw69z6H2KSw&#10;ofFJbu1iaPTYTLxVO7kpjH/bWg/eRVM+gGM3oTOuRbGBYYvOHwrJXel8iC4lgfa8zAFmOCcQlAlQ&#10;mESd6rJppKdSOeY0B79LbIyjT8EHn3pBIRF+e8BPKupKN5qGoR5dkSqNfnSp8tj0CKk+1OvIzYts&#10;eM4SKotkrNLJmum1LZ9QHDdurq4W8xtJdBleYg0vniTM2jm8cgMVdeKPWaHfC+Wz7n4YdJyQht8J&#10;8f5OXuFdEXeRmuFhGGwU7Ogp/1VnZ44uGcV5mG5Mp9DFnsoSil6vbyxkj5Y0+x0+Cmz8oOmYyj32&#10;ABL+sJA0JNalcJqaPdf2YkqnzRW5GA69PSEnW2TKV4ad5CSdlCnSmf/Zcs56Em9K5vQ+jHXsDSOM&#10;wzeZbtXaemRuoM14sZjrdbNyCPmhnpEtxZXdriEWw1m6o9HMmsEDvW7FGagweuQBYMTpwMJdzSBt&#10;MvXORZ4RybEx9q0QEXrMAVjpdNlijGnTfsPV4MTQMF11qiajhl08mqgELEea5/N0p2U8jBV+HrPI&#10;JcX3auHnnYD3BZHkk8ePbOkfjWd2nXEILrRiyFWD5mMtawaOaPNKOvBS0x/NJXj8QcW7D9xrVd27&#10;/4DHSJz2RtsmJpIyk58rms18sgAsnMH9hN4J4u6rkSmeDVnsLY24vUPd5oOTx2bnB13WDPkG5PNw&#10;IWt2RLepN8p2wYjZckpqmVAxr3z+/NXt7RLBDGrfjV2QE1WLSMmAEgXj08ODw0fvvD3b3cPmqmZu&#10;p9I0WnB2tK8s00IYPLfJDtwxecDJqjWVgZY4RgpjBtV2F+evC0/hwMCjS4H17fwW52B4yxtUvPQx&#10;gUWkVp0FpfholKwp3hKKsatLN3hH515CUSWpF8TVgrhSr1N7+VmKEYkjJg8XmFS7WInD6pEGmQG0&#10;FfiJ8Z+ElqjLjb8Lu6P0xhiMx9wKNM0z42FZQjQGuxqRuK68zHQCYKqQieF1BqgydEH6Mi0g3Amx&#10;xvNlk0hVWotQxXhv7OikYXLKnZkoRBCwjVuQuq5y9AiLSfdlWBAt0PCaGbh+OKbDT8xx1Km0KMqc&#10;jJMxssnbmwKpfBfqAYe23Jnsxg8bRehTikNmCZvCubRRNJNpKE2vbWimb7ay3rPabMzpRYCu6Moh&#10;xUv6VJm5aFAzrZCztgDxsxGtiusqFhlZcCAttrjWnWa6kgsUfSX1hEqW70QKrbBWGEkCugmEqSM6&#10;EosDboV7B+h4TA+O7uPpx4c/29nB/dC17QCU2foO5V3r1iIeScJF9SIRBJsZkA2MxnorVc9Ez5t/&#10;QoSKDlf28roM/Riqm/p0Q8u/6GdFRYpvao09lj+wHkqXOJWZD2dpmpg6sKlEG0JVO8NcN3Nrp7To&#10;xpvehZWNUZ2dCbFjUi5E9yh/uuCylXemQnqonUAe1F5E96Erb8pqcUtRLHvtARWvnopWLHE8RwT7&#10;GYXLHShF6g63Uk6y4iV+vHP1vX9hoZacfufo6EhdNtMfBTMvOF5V6yriZOUU56NtSXi4kUxTJ3hO&#10;m5Zok4Dxs72+uRD7o7bDACvekX2w40Jh8cZokH9FckJKC5KVQPNwdO/s9kbULD4UcJFW7WtInVTx&#10;HsV2RhkB1p/InJqD/Xsf7DykgrAkKU8GhKguE+S5dOBisI6m19fPnisIsLxd8acS9qHUZVz9hpss&#10;pu9MjBjNsCgs0dn4/vsQLCA4aIyKlxnIbZzt1nZXrImfxgaBNYqR4OgdXSzaywsk4TVPH14D1/Dt&#10;i09v56fQYoHhjTtkbw9J6VSyvHh+DdI5COfT0c5tg8Hpau+gbmbhdtIdP6iPH4R7J+u9o266025t&#10;r5e35etvFwBEXB1Mw6r65tmCXMAtigix211fsfe+XBe7urvxoIPwzJ1rVG5PSwzory/j3h7UztXF&#10;q3J3b3zwYPL4nfDt182Lb5d46iHqefDebLRXrnUZqLjElo0sKApOANwKF+ft11+ePXmyVe/DwI8T&#10;7OrLz17uHs2QTgwJ9/x6jKRUE6riHgQrCbgyfHQIrr5E0NFlg+C8+c26aPt0Ij9yaxjiqSE5g2fw&#10;bHaJceJsXbZ2mPU1N34RPjmUsegtI80MIiMsVYcH+0KKsoWHE4Ua+5wOQHBlW2ut6UqjMGJuYIXb&#10;JGqfO8Uh1zfx1h2JmdBZZTEk52ZrZ9hwAyRURrZ+mTdG/tu6SiWKJweU6YpYMwC3KkwG6CG/Pj8n&#10;3acWcRH7KLgmC+6MosPrMQkp/hf37shUhWw/QyCnYxxaORRPlAouDiHHgXA19NPzILln8AYH4N+w&#10;Ec4RvAOpNmwaTCc+4GYEbZHNNmn3z3RrD1kuUlRM0ml2xmbghw1+XefcBV57oEouLi7FGim8AtE+&#10;siR0JKXOhEFoCLbDdRU3eQ93o32sKaBKsZSZvpa5VCdsGdqQKk7Rc8QpfMlIEFgpmJi25ktjO5Cq&#10;Qo5ceWdZHLgdyyqOv+gOE2RbLWcvdkMjYShk6FjKDEDpF2Gd8nKkNY2DFF+j7y7mS+ka6LAKIuJE&#10;p/UXc+pUwEYfrTWCw0zANGrsc1N9Vi5lliEJVpeKg1zF0lBcWhgVonFDs360CP86jHRdbnnERNnU&#10;3p3uigHgihuARjlS8iJwnPkZDdHiI8jJ3nrrsUJACCq3ASPQINm609sYBv2m3IcZKbnUKrsiNa97&#10;xJzuQhnXR3eCjb5T8Bporo/4LVPRmGKYizyctz4LjiT2GkzbjE/o5etTnFQmnIrIPrCF5ZyT+JbO&#10;oloXmdODxe0tRJYShTVoHso8Wd4/Psaf7hClk+XU0lNpwmbsZO2CBm1yqz9ubt0Da18bud12to/b&#10;BD7bOfmOyChSquJ6bYwuU17kyhYl1kg9e6ZJphdRimmZRoXpM+WUk8UZyqGCn8J4RzJmjls9a1HZ&#10;gBaYYnV+dEqmWe2z4xH3pMk51J4sZY2r9PxWGsxCaWbpA8EIQDjdwkGHqELcwrXUv2tLSIJcBU3t&#10;I85KfvD9I/kd6qpvW3UOh1cDYKJE6IZPQcMAydlEZGpeXomAWDRau31cT+28NKL1CzKi+MXffYN5&#10;3NUcLqCxDtxMbZBRrVRyRwsBLY5BP/zh99dEYrRMdRGWS5QXHm6xN1UKo2KkKGT+q7n2opFdLIao&#10;42WYs6FmggNtZ8hgZM02djQ4IWFUIHPf1JGSiY9r0T1Zq1S51UuKkh7Ys/OzBP7llb+gRkODDOFh&#10;bA4T/TPibwv93YmhXToeFM82VieM2VeUW+5s7Wo4iX59M8ahDccc1KKjBmQkVIUXZ+eff/rFZ19/&#10;A/UciFRWp5HzpJ9VqyqLnCE0JjfA99FM3qtBdTA5Pvf5bWUxofRCT5F73ZXn15dvv/vuOx98gCnc&#10;alHxIVsvIRh5+er1CueOUbmzu018cgHT1BWH+FAOF/IWyslp/nndVqVKynalJwuDPnyCphpAsS2q&#10;K8Ne8ViTbyziM97JycNjPOk4r11dXnFx13Npul5ceKwA1wi+UDN0xQAXrJkRLS1cxuOTJzuzLcQO&#10;V8Jx4yejiObiMBqD/Ra94z9oVwqnhNc2X2j61DHvUdCrxuIM8HcfnpSXl4vrq9sOKhtK3aH1572D&#10;9ebRwydY/379689xPlKVxxUDUjhVzpxLr9sF9wUMcVgCQI6+xJdMCBAsaRKYUJonyLz3Zb33GHui&#10;Sh9zX/h715sgjcxTHTtv0lb27GGOJ007XiUmzfjjg4MjHEIYE72CUn5pp3/rnmbksFlBbRqCbQ7X&#10;HgsVOGGHONjtb+1tHc5vf315eYVhI7p2kn8t9/a3Tx7dXzX7l1fzy4tnzClqZRAh+h036Yjrd9ld&#10;q99qt1ZH3vVizOZW8eD4kHHOk5qBsOxzrLHScm2mkGqET2K5WkyRiILJ42QEMzB+9EiJG0zKwPR/&#10;G1504KyqaI1/HhsgbJkZYo1gNhhycM//v3S9WbMlV3odluOZz51vDShUF9CYGo3uJrtJSsGwHVaE&#10;QhGWHhRhh2U/+c0/zE/2u8NhR8ikREphmpZIttkiegIIVAE13Xk688nM7bXW9+0854LtIthsou49&#10;Q+bOvb9vfWsQ0Svz7JBsMB7tQyjV7z77/ns0osWAuDOQnaF5BZts7Z7XiDlF5P8g32ST95g7zy5E&#10;YWrkObclanqP/dSELSPMdJOXGYLPSPHYFno7PCmjIVPBmwT3AYZwF1cTtOywlIcUVqoTY69TL2ol&#10;NB7EKEIiIQ5XbCXFMr4qzKUa4g5LuF6B0lo8fcI57brmoioAdyZQkL58e/Inf/bSBkjzVWWbe+mQ&#10;ajqdzG3aY54LxldJae+6tMPcwNMi8ZyzWqdlYhxALWQYFFP82Ov9d//qX2H3wN7MeViTqwHEJ8c4&#10;2dSb5bevX1+cX75+8RKJ30alMY86+r1TNITdvrQ7hZmz1f0YqqVemzUeqa3Sj3N9yuU4Hde4IW+9&#10;/u2BwfsqGXgNTmzJETj4IzPuS8tqOO5S/MzlBJwuA94n/0VUdNmTJ9Wjxx9iQonzxHi8eC7oGU10&#10;Dkusq/Mxf/nyzc0tIMIw1/QMLxfWrErx8yx6uyXuIXhT0/XyvU92oU0d7fVurtdwoIeGgu4DneLB&#10;Yzx0uFbJV19eYlvCax7u9w4PQbKAGCYM+/k//Wef9fqwUH79F//hi1u4W7PzLih162HDgZ1h/avP&#10;zz755BEEgru93pSKjuaP/uAII1ns32fnSAJu7madBU68axhS4zXXH34ve3WymE7Xf/FX5x9+sHOw&#10;33v6bv/iZv3m5d1f/4cLgFPjIbDgxbtPH/70Z3uPvo/pevPtN4t6Cpx09fL5BXjKRS/9+Cf77380&#10;eP8HvcUsuTxbv35+fbiXHR7lvZ3s4ro6P0suvkyUcdeM3y3zKu1V6Q8/OaznZy++LG9uJqt1sX/Q&#10;w+bz6J3jk7OLX3/+5osv09V08ebN4vpmgjWCZusXf3uOO4mjY3dQfPP15OJscv5qSuRWj2Rh9hKJ&#10;09Pdec/IgbLbtEyREF1jzEVTKoHUM2yw7ArlrKVKJ6eYa7Ugz4eRUCusHPh1M/iA9pV1Xq4pdq3c&#10;xsYYJivp01jZq7uISapN43VAFBXqrVOvLGunYHtklqxxDDaKfW2IuWcG1bhHhqeHWBhPtU2kDJvo&#10;38aUvWYMO0aW/N4OevhcKYsVs9HhIsPTAFXWbM6KlgfHej2FUl6vgM0jjnl5HsOoU6QstpYMydDr&#10;2M5IglbiNW7q/sObhNIYJuHGT9n2EPL+fGzb3HpjoNC0g8T0O8mpm1AR43vHMM902584mEqYH3Ad&#10;HbWtNUEpQBU5/PqyomXntPT3VvJ5703FnQtbpgz3coBC6zfiryH3PFnLqO8QBJ5msQXipHeNCjXA&#10;cbiM78vhtomHNoxWY22nhvkRfSlt8tmwwk9wZgzRB1rdb113azRiq0Xm9bJ+jcOI0QhadbxQ/s6T&#10;B3v7O0Xuyas2p8qkMJS6qXD0PFpk4HLB8HCssY8Gbnka4yhaVboTDDa9o/kSS4esqiEeqER+1X/5&#10;iHhLXbqdFZRlrZQLDyAxYjpV4HRBtluXzuIMXJUEIR8PxzE9eONfsjmg48SbpVhebMClCEt75lLi&#10;bATKgvNiu8sNWxGG7ZJskq0XaZdxGqn6EcoKNo7LiIPEBe9wAL6IofdttdEkWyZ74R4lxCuY6K8C&#10;9wjcrJ6sL9XvrY0KUUlBWFv8tFHYRf9tn44BS/Asxm9H5yR3JgrbQFPMnAk6kjfPqQfzUsZWmVkd&#10;nO3bTdbzbzeO38FaMqsRyV52f+nok+cmye3z5Z1zzKNypYbVwXx2iMyLMa4QiEDZTM/Wt/XM/O6a&#10;oIJYaKS1bplG+zFzd6L8jh37agVS6/nZ+WK2tDgcx4yCPHpkj2euy+jqTWcOuiiJsrKqwdtJ9apW&#10;NOTsVRvxn90Yz/LSCtQZJJNSD4JHrwfZF/pKEMZ62cBsh87Oz3Flbm5uPP14LWJpEky0zBNHZVlu&#10;0jq22aC3cZJTWSaUCnPXVLj1Xh1ND3xLqzlzo1Gs8rG0V+ixA9c7JxgtIY+Ta1KHiHWeug2PblU8&#10;jcJWvvg946LaQy+5ckj6FfMCM95OdwBDmJ/+3k9p+kATFXW7QluZLxeos5lP51/+/fOi88ruteGj&#10;wBdSTzd1zLJxRDu1uatZTmkmXxj4VCv0ircyHqhloK0dXurg+MGWmaBPVEKrStG6Nn9+hW9RHUUK&#10;c0lfB/w0ebwJHdE5QmWfW5uxGBYYQ4kFDFlYPd53qXQTTNRt957PyDOG9bRdP4108Ors94yuQPEq&#10;N/kOpear+dXNHZAcVJpXF1f4RePbS2NFfoG490H4jDAg4n/U7dvDhF0adD2D6EXPdqGAJxbxnrK4&#10;JMxKKx+LNsF4nhNnG5fFIYFjRqXsTii1IR1a1Y528Iy9cqVlXtCrC87Zy0oJ23xgNdUL26kBW9Y/&#10;5i6Fuq0WyiORgjz8zIWujfh1C496y8c8Se5up3QgI8xai/CsLYJzLbf+IKIYj0I3YfcajHg359Oa&#10;xaOBYpnEy5HcThHLOL24Ql/doGRGa50WHYN60x53LJSGuDggD+/vDOXxC0V6Lu6OmPaSxdnVk4ts&#10;pw79/d2x5ucSUFRkgFNLAE5vHxU2D1Py4/BIxMEAV7UMhwEL9ocMLFHzk0gbKaOKzWjBeUC46Chm&#10;sA575i/KnbWXtUQIFY5xFtFsuZ5vOS//7gjjjenDPVXP/fItbX0ukvtFU+TZmfMv/u9ybVGQVR9i&#10;yrp58eI1pg4GFQVRLaAQIZIrVW60BnS/hhAjWGpScLFlyfVdvsKOUJeMGok2MDIlSYsmhc11get3&#10;dn5tYSIwJjadVB4JZR6rZsRMrVCikRnmsUv7nrR0iZrkJIlOLcGIkKkcvJE6i2vfMQDCTi8+OWIu&#10;qO5LGYTS7Xq1Tj18obtB4YyOuVopTJT+xsm6QAaoSodDXDpU4O1RaL64lXn/RD/aFf3nTT4WlOWM&#10;Ggn5OoDzpmVp3uxrThGDJZrmcYNn4bF31DU/wl4PDgJZfyhuMjc+pmElwbzBgnTCHKgb6mMzamBc&#10;ViAotACw/ipV1LZAA0oiDg6GDx/1Hz8eI3aK45lVMhiTqDTs5ctFgOqWYnzRsc7OpthA9nYxUBw8&#10;elAePTyY3C3Ozk5u7xC8hR0m2dnF4Un88ea6ur1eP3ww2tvpHMDsqxcePi12jobH74IDxYYTWAhu&#10;+sUZrL94RT/8qP/OO+N3jge3//fXOAcgfXn6HpCm9OsXsOlawaQKWGUvE6kIONRht79fvj0FmBD2&#10;dvLnL+dXZ8vVlLMs8ELef39vtJ/DCGE2rS4uk9ev4POPNj65OEnPz8AUWq3O6vEoQ3jv+FmP3sB5&#10;uDmHlxVJ34ibxOruzCzDApb4OWdXy+Srv59M7tbMIGMUBFEQDqqW9bfPZ1Dh4Cohloy621VlHa87&#10;xyTtLD9NQoyTtno6NMk2+dOdhGMoBTXZme30qSyO4GGwwjACI5aKzxVuUliL00wjLxQ3SO5dCoYH&#10;PKJYMJqlcJ4KQv8qOnqabRvJEjY5iSq4lCYQ9pcGituZIHK1WdvYJtP4/3UD0jq+hM1t3N2TUhZP&#10;v7R+2BPleRKYAAXDh87DR49+8tmnT999jC+BbhebBS6WVUsdbr7qeJHQMF/cXFPIzgevahAnaGcn&#10;03mn00YMqTpJbZphMaR0iBn0JZBbaRYnU/4YzBh9J5Mo0GnnbV6xK+zLeNGbnD0daM5h1ks1rbYw&#10;pPedGoXekmRuweghumK74ZVV+x7QUsnuMBehCZ9zySkDA4oYTeYFrqVAbuXh3PcwbH5H3u09oaeR&#10;qJN73r9JnH4ErxHNgFg/w0lRloA9QW5ZYxBHZlzNkrW1a9LNlteMjrqSTAkAtelTsrMzYCeZu9g1&#10;jbJw7yG1L7uXs/iZmPyMhrjtRejh4NxdjgeZeX8BTSwpKmM3mNYMK+RZ7meYpJOZuS6V8o2xcV/u&#10;3W2yPVKN6IZzeXwHz8zZ2PXdxpI3kEGRqnmzZRYVto/MEPnludKJ9GFwth1AV0Fz1kIzM4Kq+/v7&#10;2+7e2zFSdhBnUV5UbDt4uKlX6hGQsZbA/t25z6L/h4LeRGOF+zBNuM+U3iTZopDNWoPaLaCqNxjO&#10;p9PpfJZF2nrrTW5BmsEDe7Mot81aG5jxaIQtRFMCLqk7yoT4xypIZWM4z5rZxc7+41sMBqtcRPFk&#10;Ewwdwjbg4G6umllZ4Od6nWx9/UqnfmP/3hKR6jpEhoh9AcPCN0bEarwrfbZcBiWe4yxPaS395h62&#10;tbG6TMzAU8qoxGw67D7LYYNvh5QCyivE0a0jWoSfhDGYJbvkaekPVHBDkVI+OThJcPkvLy9mk5lh&#10;jIava6Vpw5b5Jx5NprYIy8EBZR6hWIdMdFytLXMFB71N0kDYU1tOD1Xyz7q98XAHc6Wy0C91e5AC&#10;EqdpcowGErHNbyd3IKgvXy49SdWVJ43JuStTEzprwkzU1lbeirxKo0FjKqkJj2wNd/G3ejfI+oej&#10;oybYNCMzJjyaK052SXMuLVe2MGzUzMnER/CKMzdUNjrwbgk6rKsgG0U2epXClPC/mHKyV1lXe3uH&#10;7zx+/Ic/+ylrhxRvQduLTPI+ZgloIoue8MU3366tv2/TkOVRrPl/Ex+xyPMXpohdiGbUjfKkhH9F&#10;zxtMOZgDxNO7YceLqdH3ptMW/U4sRMo7r43/R2r4cm3iuERhNQE2Z4nMmZTmkUgGxatg7S6aWzSY&#10;iSJ/+yKy6pHhhPXq8gbvi/Ei+l0TYBpdWQcf0osDqA4suzXzJVmCca9LHMcX1zeAqsH7qW4YDVqr&#10;FZeBCDY9TbMrdlw2bKOnIVp6ge/44vBAQgCyiESa9RljndojIz0l4nByNTFamdaAjZFQoiuHEciN&#10;RsbNVIIIM5eo3ATUQTq4vpFolBHWwYWoFGVsg/BcF2uDWGvrv6d6UgxRyvROa4bouRXlhyoi0tqK&#10;tcZsF9vQHLQZdgbjwth6iYb/m+NCayvYuxmIIwYQO14xmecAp6hZQOMK+XmXD+x8MQ03GB0XGM2i&#10;/QYKQ0KnmE2KbJ0DFoYp+C6OXRcj5Da3EPMl0fLLpfNyRcz+LtytIN9dsmKtA2nHHYbpYaSJub08&#10;e839axM+Ke0FApaXZg1N5pRWKLomUhKz1t7bsV0iZXdwJp2Me3Iqw/rPPUoj8i/qln2Xbtku1rET&#10;3o4qjPS4eELF0JOQJNv6kXQ7i8FDQUO0nQn3IgejXwloZapja4y28WNvTy/xmQnDCfpkEiwNC6XV&#10;kFzbKNPGa/fJj2wgGdSEzoqHbxaiuIbhmmzMop0eT3uYeKG4RcfbnLw9BUMHtwbnoIWt5Lx9rMJV&#10;wzcyXUttXoRHB6sdHkgtaSppbSvULdN4l8YivUyRWeC4j0FPZ8frIS3Gk2phdpPRs6jzcQTtjClm&#10;4SrVRrF0Z0sviYJ6ZdZcGEohTb25nczMFiGzt4SEvjILdzq1KGJtLQumzNzv8X6Q3jQU0S6xo7BN&#10;oPUUz4bCDXMr0+rjjiGEXLTBBDRzZJDJhpzHF2IwUO8zrA7dIQ+EleoHokOxzIYeglUK895Y6mXw&#10;OXQjj7wx5s3+fvfhQ3S8BxcXRPzwxQZDDF3QugbaJq5J5A78QsnNNfwZgRui3d17992Dgwd7k8mr&#10;K5zLMyaH4gHbGwMuYpN2d1Pd3izg7Lazg/a4zHrJgwfZwSGJtXzTKnQHGXjIX/yywmAZm+Qn748f&#10;vQNj6Wc//7tXiCXAqfbkWXcxa37xn27PTgGzVKWcifl99rvDg7K3U7z8YoVx++OjfHKzur2cwdUO&#10;dwumdp98ugNiPAbISOC+vqpfvrjBjjYcj28uk6++uLu9miV36+MjmNuVHyiNB5PzyR0IlSlDlVY0&#10;E5jNgkqUNUjjaMXgZvn8q2udtsiPpjQP0IQy26s3r65BOcXPQA8clnllXtwI3PvdcbutfDfZ1lpu&#10;MRJlWogDAXMSOi4uIbqovkas2fNvDR0TXzdJ080YyLIZeYNUAZBnYsx+YJypcUXyGMyYbiNlNkFy&#10;l8soydkIBjcJPmGTUJJuSCYhbKyeYuco7nSpByy61GTt5zU3Q4JMdD6sFTmP03cymRFqIhUOTIls&#10;gRH+gp4ailUEF70zJdUyU8dLVg6zHMELQVu1u1OYe57KvoxmwrXJnGl/53598riiS6HpY9KoS/bP&#10;ZzoLQ9pMJtpG5fiV9qsb5bvcxbJoRRBtYVu57lZrQ3cAl3FEMYfFx+tBEssPYw0R4bhFsjT/+6+/&#10;ef7i2y+++NKHURiZKlgypMl3edP3Y2eUhFlsJKHJPeHoVpyw76dSuRiUGvTheG7bCYT4qx/9+Eeg&#10;I+3v7g65yZaFB06lTdQ9rUUvhBkFzAnxF6DR2Zemr2ZDL8A//seUDnIQJKkLq1jzS0vNJVYOnFt+&#10;jRwE5LX34Trv0EX7YubuZo38OkTqTqMGwDotFLDwogTceHpxwQK8rqRQklGs7K9Za6p3VIOsHsD6&#10;1cyGq55KEmW6ee7BVjY9ao+XkIQoSXV3H17tYs2bB2jd0FRi5jl1ekDebPHM1O+VNI8PpuRJk+11&#10;ktTRh0yYe4S4g8c6bvRlPqpK1xviwb3srBb15ooqiu0VksY2O9ti7nnctuQDSnrlRRA9hK+Bx1CG&#10;sZ1I6K3TeGiZ4bxcL9goNbR2UPXH/bFGTWxNBQpNT7nesMoUVA1EN8t9ZwhWobpQDs+E+7Pb4Nec&#10;ymO68/ZOigtu531dqU1yTCnx2KHEfFYlkYt+Y8ZoUOlm4J+Bceh4GdkyJftspo/E0hP/Gj55HTWX&#10;K5oDCWER8dgmY1uTctIlMk260FPYpBadHo1MFANeykwIUjrU3fiAkN1CF7qWRzFeE0a++PkFuZuY&#10;1oJV2DMaC8y+UVbATSQtjOmW9CA8YnxAqd0DX7mgokDto/EMS5uFJtupadri6LbNLQQ9LWGcskN4&#10;URrCO9gIIy4O3SU5RDUca4L0bRjm4YgG3fLi8urN25O3b97QVAet2mJtUvJuN/onrxRnunEbsBkw&#10;xHs9WYBXcVaODR94PydR5HvKYtvGX5knx6FJ4IS/x+xQjjpwR0CYx7edwhE60oMtMNkMxApVipLL&#10;OvpTksGd3iM/uEdglsgSD+2fOzJU5Neuw4KDLTPywr/EqUTsuPDYG/QfSwzhO6jSDvb3Ty/O0fqg&#10;YePDECjAJqwBOR4j0+2s8UjNB0eHuInn55d6XjJQkbRyl8dHB7hueIWr6+u1aMbz+Qz79PHxobDr&#10;3ETENqLE7rUzGtxVc7zb5fllWchG0AJUAky/lfLNLkLP3ZoWO0RYBn0bhpbyJRonw1xVAS4A3hq/&#10;Wy44/QO8+vD4QGlqJcpifBg872RpBjIFZAeJnJSVfMWxKnr4T9yOgpFLOyDgDBkiCprs8PzkhCwJ&#10;tNO9ITpZPPtG2Nkdjo09UQhAGJaWqJBe3tzgYqHDmM+n8vcv5JWLBdzB200n4ZuX13hSsevUsAYd&#10;dDERRtfE0eJq+dXzr/E9MLnFt9B4v0nCxhWUKQDsS2UPJS+G0e4uzpX5fPLh+0/R2GPNHx3u0C4E&#10;7XfRtRPNRB4+ZjZThjbItRXqJtFHILE8YXdCsgcNTSlOFewVUcCRKH+revDgAKFT0o3ExB7HDimH&#10;bDn5rVxF83CKki/PIdYNw53uf/sv/8Xzb796dfK624cfEloCjMqJiiodwxPQWuWwWa2ADcfeFlY1&#10;7Cua2xtYKU6x3UFgIkQas8Ra6pvBi1cnZCI0jLDGgX16OSEIQZlS8qsv7y6vbnf2kNuJiJDuUMNf&#10;kKjIee50P/74089++rMfjHfBfbZqDtU/61R6XjZpLK7wP9c3d3/9i89/8fmv/vDHn1mXm6XrKBiz&#10;LrS5Z/Hhva8skSPguY3jbxybt0607xZC23V1KtfsNgFwk48c9dT6U+Ve4SVkpoAsOoV4Hq+PzReE&#10;z8urm2oXBMSKRnoygm2MHAdQBtHcTawIJKuAdSN+pt/p4jBBT/jxxx+YQADPBd2xa9FyZF2AZw03&#10;Aj2JHTGSaLG6QelAr2SMKAkS8RlWWw0DgtUH7z0F2fqvf/65VXfY/6yQ2wQHtx6quni4oXvj4dPH&#10;x6ruMfXpClGt3FpVBTy2OxTUZF3QORWtDlcU0p1xDskWDlCFq1cqTZA6kkjgOz86Psbyu7y80pCt&#10;oR6FLQcNlAPhq1RFftYbjmxki8XWozATGlGY0s9vJtPdncayDpgNQm518fBJ5/h455/857/3J3/+&#10;1ee/+vbHP/4hmsz33jv63/73P8NWANdA9N+YYaUDwGpMk4ZnCnStOGqWjYqorFASbXSqoxhhxemk&#10;Dqw1pSIwNqcj9uP9/OP3Ud7mf/anXyyUwb6HJLkSqE2zvFtPJ/WClviFIVGvvp1BS/L33ck3Xy8e&#10;Pnx7dvoStOHLC7D4K/CiD46BkwDBDG9O5zsjiN73fv8P+rfX9WwiZsgKAT+YbRMFBYOqmhezdXJ+&#10;jcuYYv/+v/7iMi9v8s6vv3k73dsrf/QTWKHTjmE0GpyeVbTkWqAZR/Zh9rP39iAxX9wmmASBFAan&#10;xqfvYqjUe/Bw9NlPDx887f38l9e7w3RnlL15Nb+5W2J/xCOP9v7y/Or85Xx+t/z+k/7jR/3jB50H&#10;hzB6bAa96n/9yy9PTpaXl+vDR3vY7H7z23PENuBejgCLY6JQIethiQAZbKLYbrFdVZMCvtqAAaFb&#10;rlXxAUCHILJUqVkk3+1mt/gzv+OvHJqIzitby1aRX2bCJD8Pi8sqLS3G/F6iD2IiLZVZlOatMUzS&#10;uhlt0T6yNms0Mh7z1tsmiS1ckmz9K983stCmE/nHz42LnWxpFGN69VbH6w5LBjSliqNAAhj8J+Pw&#10;baNuzL3+yaymAdQmi0UWpziFDQkyhye3i+H/Q/Wdda1m8tDtWJEXBwy5srm2PKXa9rVtSZMoqtwY&#10;4rWfK7r+JNErtT2pnAjqw8N7xWYiZF9OR5kzcFl5iEcq162cYWWuL7HAYI3FnOAV0pgB65xn987Z&#10;pODGEzmK+nKPSXUL3i3v5uQe5dovYGa56b582qBRstSCN2GN+olKYwpjjxtAarjOKqHWV4kLK8sH&#10;aJqJZmZNZJZltfg/Wdaeym5VmRtlqI0L4skkmaiGYKqBZMPLjrcwnyolMxCI8nYluhcyShJEf+vc&#10;3OgrkqXCphF00CdsQoijT1kTB4dJG1yf+W0LNoR1LwhFrGUhCtPsVzyrg9+I7iIdJYiVbAZtcMbJ&#10;tWb44btWUltLRX8RrdM95LYd7YbIJrK5j9HC2oam3UQ24c2hSbwy8yc9uRctlm7beuebKW1iwVz2&#10;Pmg2ZmwCOYq051lUUgkT4sq39i/aCZk3Macu8s8DxbEb9cmhlSdzjJrVG+s1oeZiImVJSy9M49Zk&#10;rp3Rhjq08c4bD1XCk+pP0jYEepM6sq0Bu8d3SyN5gfVxqcGRoJLKg6tT4zInJpsXCsN9dRP3nbbB&#10;tFZtZ3ZVFVOlSnQTnmHbT554wJVLQFai0imFPIt8ZnGePaa7ofWu4taMtMkPiMqUXEv4ZgYNi1hb&#10;2OXBToIUpUB7H9K5oyVYhDXTwtzU2C8Tpuh4gLMAUepK3AMnmOkRIIAy7ZqrSUeiXKOy+8AkjRal&#10;Rj8JaWQOtqR3/vXadLViLArqS0r22zzIFiLh0klDjoq0zpYAoGnMytbhHcxHlxRs5ZICmcc70RfU&#10;1jucXZBDAVEi3BxS9y1O647f7ZiWm8TRVs6xCv7DkkLxHVHoyOM3ie5Cxj4IZqrLpjJV5i8e71rq&#10;7lKPfuIsbaXHCb31GDvzH7QjE4VsH24o55e2UaDGsqgbdOfot5AKGQcjvBp4OesHuX6kaHUoWVsI&#10;hBLY6cQB5sExHg/Noa90dm2euCsWCnR+QnN6M98s86HFMJamLJX5gSetJqnd7QEi28zUbKWubm4H&#10;NEjBUlnYQazIgGAOc2bFYTLptZTMuX+LxDAmwmTB/OQUfsbRBVNweF5nqUfMx5oii+oQXOicTTQp&#10;ltLOp4jCIVOmhwDNHgE09lOZ+1i6V799jyr6zsmXNSX2DVEtDw7tgfhmjx48AM6wM94/3B9ltBeq&#10;09wC1Vp3g9y5ANFUqY3bjUWOpwzGiJdYrQlJzaQ1D8b74mVccbTeF3SVWqi42bPZxa+TVv6oE0pv&#10;KrZ2xTQ+OMQcHR2hWz6/enOJ4JQbMCr7ieUfd2zFeSuYW/1nnZ1y7DMftKbGiahbtZmKEWY3su3C&#10;0HLVtSWlg5rztH7PHBmR74nWGqDM4+Mjnl297i6E2p3OeGeXh1vZOXpwBPOqlHy0mcaeeZrci5eP&#10;1l5AAbrHhwewVYdJuzRKmrBtrGES0yZsHaVbA/eWApXeK6XbxraNgI7Mo2STmBgJx0kSmUdbNWzb&#10;E2fxuFwLVKUXFy0eQDq9rpDGM5vZ5m8eFvCq3T8+FgHBKEQh+CC9MXs/izvHQ2NWF/XJWa5DEPrU&#10;utkcTI02WK52q6haHzTnxWu4qrLMnLds/Cujp6zbH/ZHO0tS8HikNJlPqZSSQh2CNfG1ZXIYS40u&#10;gH35aTfqZpt2puUxGYbaiPWemE8bZyed9oIaQzOyuNjK2nS+oxkvviGEIXTtlqWL1DJ5S2Xghixi&#10;JZNFG9vQOsPxEE41DECyOBcCyQoaD2tMvjq36elFvbvf+/jTBx/9EF0bZioVNjbcGSg3kxz9Lpy9&#10;RsbKRp/FyGAcVSkGYJ0Q9UoiKtocXkC02ZhgMM2jvIZNxXDUhccoqE8N2ZR8aLp9jK2BCiTnVzyv&#10;EB+D6RteYjW3lhkio3p6u77Mk/UCpJh6sqxHOxjPlxAAAykGSwAjWZR5uLjQmNIwooPuFI1lGHbC&#10;es7jdoWB6gy7ZJBZZKqymRPssBA+kHMOAB8o2BL0xsVol6FNy6uF6Grh+u08XTVg8pYDpASlL66J&#10;7XUG2W6/O6uaN+fAJhkMivPt9O31dLJAsQliAW752cvVeobdH4NcEC6W4J3e3A0px2mS80uIzAEx&#10;h7u7FW4asEcMuKGkBaEBNRV+XWrXTA0py5ZKtoeMzskKHVOwCWBlbnBxkW3kben2wyoR6Ja1nTsR&#10;W7viAzoXPWUmucJTlFnpfHh4YHoM4LglaZMopVORCZwDZcFc2t3MaM6yWxNLVff3chPaLPa9RihM&#10;BfDlrdu7HiJ/JrerxiwKZduhqKxuWocqTREd7ffjJGu9c2KRGEdboQeyQnxL945T3oBFpWsyVmrr&#10;7JmdaZ4vom0nn5ZSPyBDypzOK8LFzck695DeLIsCBssOaZve3KdMvvjyLGu967M42m0VPtZlOxvH&#10;7m66wX3T7Yg5HwyqYdSRqqFS3Oc9fIXz1FiE19arAExDCVhQuJ9FkpRXusGC41VDmMdPm1mvk7Jp&#10;W3ft8zYPDjGGaZN16u7/6vaNJCbXqsKhbg+JSStzmRR7cDHnEloSvrWsoWCrjcZ2wvZwJOpXFoJf&#10;kA+21LfhGWCLgcMu/bLzYBOzcqTwonF4XjmabGtXNsJ184mkMt2jVMRKftYUkXJLNwdO7KUqjWUY&#10;fHJ0JIAh22h8okg+sgUtfCezkzTEAJzYWnr2j3jWwpJyP9zk7WkodWsW6a0RvqA688aiegDiYP3y&#10;mYUskoYwwE8HmGCXadbatqfp5tDexp29iIqpg61dVtiS9WaaWqXtsX+f39wWBE30aWu1EhvFbZsL&#10;rVoIVYyhGwSJ6Bw2yzRvQvl5evJ2OZuuaD+GE4odiOb5adrGZXETXEeRfmOSb4m6gRGTINdEaEYn&#10;EASixjSzSkxFBotBDpY9CUGXNM+2eKmtQH5zPz0jxCXwzX28KWxczNt6wHtUL6RcwCxhMi8DyHy5&#10;0jaZ3SzucRq3I5J2JRWW2qOGg0vUeyvJo3YardW7hgRZ+9oijLJcKuLDrDgJFB84++ZL24kA5xvW&#10;jYEYjqUOo794SufqeLue+cFGr5Ybw1qPibn1ZJS455YOxRkpHZJw9C7lW9NET1KM2uy6iaGkndU6&#10;Fnx+JMfmB/tM4kkaj0LWoF6YDz54p0fvmZ61NImKpDTKy2190YJQiXZZcKq6mGiwFKqtLLFjCL83&#10;gsGOdAhhgkY2aPmw9U7Z8kk5ibaYVGKjSCutYKEMccfFsnTpyU/7R4d0fi2LKxAQYTQanC1crjv2&#10;WJjwhH7d4tngXOgOmNLNTlXJMLxKNJZZhWMDdNgILTmgKOS2xw8NE5sl7SXwuVI6tWSUNYpJympO&#10;VjExSsbS58hb5jO7f3AwHg5+8+VXtvpxAWkdCg0UaVfMwFzL55neURyaMH/ZNBlLmSe7qQf9LCDh&#10;gl6uQvOgEFjreOVoP1mamTdWSa0YQtwqRfe5woiXT6Z9MG+S6dQK3Cl8T7yUaNEVUlUlG6mQCWkA&#10;J1bgZDZ//fZ0d3cXcBV+bCQOMhY1T1iSljukJ6nL4pO/5LfgKqEEicNhspq0tGoZtK6pLuYQGmU3&#10;w5K059vddH6Y5ry4KbiS1t4PhmikuQIfcELLuTvGmijoZhNWfqZRUsVhUTr8FHbQ4wLOF7QI7g16&#10;VPCKUK2SN/noo4+7XfRtuweHY+mhFFmaRZcHTk0Lj5HIS9tYt3wp7QFPY75LKtJmY+00/v81fQtr&#10;QIM2c8YFmNxcTya3qOExJsKi5lfIghx8GktCitNpgjsK8eJFILKCq1Umo3H+e589fffJo3/7l3/5&#10;5mRxcjL77FMkmWFqtCwVeh6cXZoIgEgUX4T7TuTQUjwy+WtQvLCu2hx2muF1O2vN7eeY5AwHmSoT&#10;TJFwuh0gj1RetZPpUj5AnR//4GOkEGEff3iMkf7o6MHDlJKasjfa3394jFphPplw+cY8yMwN8zdx&#10;iPitj77/3uOHx3/8Rz+zOq0pOq0Vv7XlYSvnw52tea575mLaptm19OYoAMEda21WNslDSTsbDtHS&#10;ZUPM9g8WJ8d5DD5YIIuUAoAlEl1xBV49f3VzdYk/87lsqHo0r4JJO9yqi8LMxN3QJjgKCL5x3xYL&#10;cDHgHTdXNzOkpiKet9sDd8KymkygZNg9oDUKFj0yjxdP9vVWtpGdJnow6Yp48BaSuaEL7Y93d/aP&#10;IIwmjJ6XIuaxJJHxbZw8qdk0rRsWLRCjwXjMjneN/mRtrObUgCfYrGRdwybk+yQ1gc5KSOPr4Npy&#10;6QWoKteNC6S4alfpDccMvQOSBdoNxHkw4CNexpwenl1ydtMOUButr2IyPTgD/f2D3cvrac6I9byx&#10;faCoKF+o6osLGO91/v6b+aMnvU9+P/2n/7x7/TZcvp0gvajTgyp1lueTNBtmFBtLo0IAEyhqH/Zq&#10;6BLQOhNuVn6SDnIuE9Rl9CvknSNNfT5HSnx3d6d7cQ5aIEA2GEUwMR6evwi8xRu9/AoM5xSyYXi3&#10;IS3vJoEtBXociIWRMD+DrWC9GGFgfzevHz0cYAQOat/pmxW4xJPpCqEKIG+AKIbdCdaC+zuIUWhG&#10;vfryCkp79Jz4duBzB8yEESlVMRovMQY1igBs41WZX4EkjAimo3x/2UULf3VNr796Wb95fjG77E0v&#10;iqcf7SDf8OxsjTSj3hCGKb2raTW7XfeGvUBAsvvN19cL+GYj8Bgj6+X65Rc3iErGA456o7lM7hbr&#10;p5cHiwF27/TNWwqR0S9dnN/h5sMwG/cdl+t2po4XSnP1TCZyMU/zWo6BBYXfEL9Xt3cL0OAw12DH&#10;e4xNIU3igLMd5jj64SEZcTgSWxfTzTpXh22GTgU8uTgIdnZ2Hj96ZPMTKK9oMwIfNp4jRR4tfApH&#10;/ASwqM2zsIZekcUZTFupR4Q1NsDeN8e9w3JLLcIxuVdON9Hr1dm/uZu7hnYYaoNnO9GzbCOSTQ0f&#10;VWdFm+Ll/OrqBsboPAs1FwO/wfquomVDanMCraZWozSZzUw4Zzg7DuHhaCA6bGN9MKFEQctVIzcU&#10;dkLONhZiZw2PcZu1ITa+qdbqTc04zKZcmYGpNp8MfqniyND8Ws0PQMoglw/ESGWb/ca4l4gquNiR&#10;WfOV07Fs9CdfZB1kmZp3EgLdWyFpHT/DPfFJO2tyySEzSJpW+Zh4yIZbhcvZ3Aedoqe6i72Zmlof&#10;JIiAeaGnZ+fPX7ySLVtHJmRJ/EapmXVr0MEsPs2U5ZvdrHSMwf1vbQmgLbW6ckt8sxxUx255mJSp&#10;2H00RndQX0A/0YhU0G631ozXwqHSumk9wuWxuKLQVq5amqyWx/s7ss4q3EYzNb4neV6NgKb2jMzl&#10;s5X6bJCER/OIU3WeR6gnREzUhcjGy48hrn5X1nRraKhctwcPxxF3ASTXExEvbIguSXLijeGm/zZy&#10;dIjHeJJlUZu9cXE3i38PRohwtacZCXSwQavN35xrzVC+jT2429G0oQ0bwzz+Uq21iH2HijitFk16&#10;alBJHxwfPXpwvLd/kFoIivvPBqPt+SQ6U56k/MKFq/IjP//25cXFZZ/WzcHjlPWJS6XIRF6b21LJ&#10;q6+w3QVDsCwGtG5le29FDsdPn8ZBrpROHmshPVVjhcTaPWYSB9MZ4BEtmt0QJHFTAxmQGKmEkTRY&#10;+R16ZhSeEgyHxp7dDtB4rAQz3yZMcsrC89J0zagnj8Z8qUIIYRi+Ntkz9rfhgPe236G3JE2HREob&#10;dgf83aYmgtntlu6jjko6my7W57AJup0muiCQE5FK4PG0NDPP9QWpzzRiS5eEWwi9EO1Im5kWLXFf&#10;GPMeSGiMn1tXCe4xSNZDnDDaRdb2hCorEqVbcnOzAHAxGozaVDPaY2r9mW8TWeisMfgUu57ReMrA&#10;5Gmzz8iUfp9NGjquA1L7hcrCVQhvII68tOtrtcy1/OQyCbFrTQsy01f2+gPjcJYM+ASrajGSuQ7+&#10;gXoIzQYotcl2fFRqUef8stwhMnp7JEVqiupauX8Ao/gv3ENNsUbG0WCGI1WsKDmxWOmiK29ZISFk&#10;AaiDCWJk5HSskIG59WFmIYa+Ebd4jBDTAaJnVyJw066hlNEGKj0c2pJnUKJT0LIlR0otXa/R94u5&#10;ij0T15lexspDxrYymcwp7AHB3ugt2MqW9CHD5G0CdnW1urm524ExSs8eZ4smzi3iW31hBaK+qc1r&#10;+m938c9qwd4GXEGI9W2X6zPWsNzbRd0PnXyF3KYBwY6sx/KUHX5B5hSRSGah58V4tCNT9AprtNeD&#10;WhPYVaOGq8rXEkCzRm7oio1dXW5uxHS63IhtmtqIIaIHKqfR0bxJrhE+jIli7/z6Gu6/83k93mPW&#10;NXwu+xVWUTW9PVvRa4VBnXj90XiHXwq9+t1dwc8ZpldXxFBIL5KCIgn/x//5J29PL168eIPpipcy&#10;FlGx5WiwFbjQsoIMfOF/VWZ8ox3aaoDgK1cAcfSBs+FzsAX2P/4P//3jd94ZjXb0IaRi165LEiC1&#10;joqC55PZGDGE5oE5eHz9D58dTiY3f/fL61/8/MJQUNAIITU6enL47avTNLVOXshGgwq6I3k7Hy3A&#10;rcqdSd3EVEw6Y+CmivSjY6AlyGQ5KmADlJVqk9QSqRge3+9pU4AYEUAGLJeHexA3ATWqaodmSY5Y&#10;TEe7Q2EXCRE6ZTF74ITh1pKpi4dR8nQUGaVjRVppE8U0GjSkbRFiQ4UmiTEOofVxvDfLbc2ukvtc&#10;p60ge4NIzRzYzAO24hpji2672iCM6hwWaep4mwbPVCq5Lki4uK+zFRJKB9wExyNMftfkOzS5s+QU&#10;YMGtQg5PCo/Fz5xfXGKJli7fZRkCpzi5NlLtQkxUxiXQ2gUjs8HPYmn57UyZYpHV5LIehJX8jOZz&#10;RbmD+ADoidK8PxzhZyDp5q6TuB7RMr5tlmKywRbQV97SuNMhNwTnL5mDFPzCyHmG+WkmtxLLaVLG&#10;b2WYHQUf9CQrxf6QGa3ypF0RLNcSY/fQBW9Ju4ZE8sGY9IXDsTFFDT8Uq5+G8VTIzxtwh52vQJw2&#10;XVRBXw+cYn08vNim7n71q9/0R0fvPiv+zb9+dX22vjhbqn6q37x98/33PiVLifMUHmLVGnP4HgDD&#10;hOSHAnsSdnsYs6dKpdHbYupa8uch3U8YEj7eGeAowGDmDW70sHf43tEvf3N1fTt754Pezm5vPEL3&#10;RrshwJzfPJ/QGU6pnSxkymQ8Lgaj7nI1AxX9vdHeH/xs9+py/fz57F/+i0+xz//F//P8wdF40Cuv&#10;MTgteDFenxXVosGA9/LNHNsgFiLIEonSMWYrYKkY98I1cD2bVRgp4zqNx927yRr2V998tfjgWfej&#10;j3o/+QTm0OMyHX759jX278nd6u0bfAtEWsDBqS4QFX+97o5QVxQ/+rR39nrx+W8mmCRj037n4RBF&#10;AJ1JwKnWtPbiokxu4XBc/eRqzQu/i5tZwpkC1u2DEdPDwIM5OcUvLSo5dhVp+fBZ551Hex9//OBv&#10;/9+XqAQuTmc5Y3dprytz2C6WNM5Aeutx2r5xK9oibWwlbbofaRzQtEFkrU1pHScISpEpbKirzhDc&#10;/q7a3Z48INy2HO/VUfNrLCOzzjQMs5NHI9ZsY92+nZXSxl1u2MtpbHTjp249nLylM3Zn1DuZUj/S&#10;W/xtLAoli7xlnoGi4WVitALvu7mbNtFoVdFEdbQuFGGyqqxc9fY7ayTHveeOYDTvRMaVuQaX7RjI&#10;BplmudoGAmZJtmEbpjbszTYzXmNj21A6asOybb1N4qrIzH4lghfu7Br5x1nWFuT2Jhoos5VyX6Xc&#10;icQhI+OT7RYUaLRTB4uryJ3O2YR0I5TeeGy0YXCGUTQtWKHTXazUJuqqPRCKXjExM1FMQo8yam94&#10;FsfsxnZuvJuq5HBGqU8rCbQFoY9klmqi1njwJCwkCzv3DXPBz5bakd2fI/F/b5Czr3+XeGN7zeS8&#10;V+vy4AzPzNdXKuBMGnVPRPResa6KwiNQjUtAl9VtTpprtVvFT7iH70RlqOcIO/XFT8EQSWhbOtjM&#10;uofWCyO62LjMHf0PkgggeuyS0pwTNtUFJUcoONk8bKbOreNk0toghahrCLFR3LpnGww8Sbcs0M1e&#10;1chrW/5aTTSTTDbvZFOFOmz+XwsQqe3l8piaVslvB9MelOYPDvbsNZqYYZv+bg/NEL0J+LKooW+x&#10;ea8dt45OJB6iG8kTccKv9S/xLsmQWavsSLYZcPFSu1bOt1WyuQxJcZ1zqCy+iw4YjU114+aWWAjo&#10;5vIJBWP5URYWRWXeATFRU22MfjNXAeSxatpT3MdeLW6klHOtYoum+J4S/Uz+/E2UDCh9nOFelYrT&#10;bpCzFPB7BZ82GzeAtB0t+TJYKxmFxqoK/5BpYnDZNcpfahr75lZrejSmQQI7rGKMGlp3W82pzxQ0&#10;JjIvGtur8IVUqXBa65SjpFF8Tx2MahOhBl6GCLfooc79LMkyD3EPMYLA92f0XeoW6Pcrgz5cMOOS&#10;AKeyLQcjAm4Aqe0TuJ6FVcyo/SgRUpxv6xVmNqlZ7hQgUxy4DZu6ssjHsYwiM0gNidW9deg0MaCg&#10;qu2pioEDTmfXBpqZFY3FebO30cnVrnJnmCjisvas45i8zmlGbRNagcKcb2R2aVKPsvecBM1xyV73&#10;hNZWm5DGrFY39ktISlS+GqulWoPBRHGHJH8B4ajki42fyau8MaK1JdALpVeLTG5tWRbR4cFwNKL2&#10;q5WlCgfLYzcCBFXESYkCoyO3fbOzSpgWx8/OhpMtX112fIRYmAo5Fy1YRTSwBDrA8+7zDnBCoHmr&#10;M7AiJ7WqTCJhsed8+uWqxVZ/gv1j1cxR22HCAzAuyS3nIYnMeXc7cBukJjoj2uU0zKvKVPuC+g61&#10;/KtXr6C7c2GuCvN4rKaRCJW0OKbvollueLMhWYmkKxaYZvC9Eyd0xVQPsFGhFxTjVyoj/sT4vdyC&#10;f+mDgC0CYzH3c4lsLBQDuRUGxfU13MEBAKw5GiUWADs4z3qKgbAm363aXPYs81bSVDqtiYkhCzaM&#10;rFqzSmtKZQxpADEfQS1XDOwHfTDAxwCqMtJJgSnsYiAMXm+lpoy5zfyUgPCoemUIjbrZJtnQijze&#10;Vg08PtFwNFbhChuBrnhlpc8tHJ9tdXlGHtn4gN1LBGhHRpGZH7YP6G2b5niqtk5mIQZVeF2QuE+E&#10;2zCCX4ZmFUlOoxE73vHUMMVMTHTcdaoVcIVqWOrMaShLfzWjj9uzzMVgb5FRN44hzpzeZB05FFiQ&#10;uOjrDrhmkfjJ4OvMnNCMUWlWWFESlzEKvE70vPBzMgob2XEsxkBTbTzkIY6/s8jUa0czuXb2Igqf&#10;LQAsk2M8/6GvQcviDE4TzmJmnz6EhQiQ0tKI+CZbFiWJJ+JrJLlR4VU82IxfpmbcQWv5leSOZrD+&#10;VIhdJgt2XjTNy3mge5iVno6U+Szzq8v5ty/6aO0md8u7m/mAYQKlJD9orIFzIVIcq86CDAXoGJwr&#10;bxHmwotKKey11pYgQ7DAYD3ytirUJ3hwlA6dHs5nN4j5GV0D1+tmQ4CYNbyjZtN6woReWvejmcfx&#10;K+NafrUes9HBry6/9857o+56Mbl5790f31zPOuF2dpnPoQTWWBio1NVlLu8ItOQEAhmjptq8TjJ7&#10;WACUQOiDeTKqhl1YHaw7Fy+nNzcryG6BRR4dZc2gGHRYU1/B2eCWl+l2InKKMrtlAYm5FAy3IEMI&#10;60V1fT4D7IRfgQY/rApEXR3uDBVbCAIORdaoNN5+vQqzLvdUGF7BQIwsKnLFaJ0tldTRfo8zyCLf&#10;P04ePuoePQDIAoCsaPNahaeYFaoSfpT4CW73MkJWzXZupkLiiywGVbUqzcxB92DlprQWS3vONajU&#10;+c6GV7IqgmcUVeBE6rK27tiYl1MlUoPg99BvG1HnEevpV+ZhjPyIgh7XcKYmJokbV9uMbLA0O2Wy&#10;ZGtjUQUo+rXFk/oz2ESiS9ruZeopSjV5aAIIFYNjluUXPnPm01Rq20yZBKDkQGwduTzy15mHjMmt&#10;rmyVfrlHVGYC6Dn9xmitiWktvt2rUBCpxqN14waxrePlKxgrOCaABFMRC4aK424naRvAYLzXjeA5&#10;ooaJzUmMNFlIL2T5Oixsg9vMMGRQTXVmxlRk6UBu1dzeYTH2NhpVZu345tsKilp8ITf2bePeG5s2&#10;oj0XHbZIXfiaaJ8DjCdYuVVQO24h6gcieXd3x53BIGhKUMmWBrIuYwDRvD6T4pTbFrkYuLRScC1U&#10;73DrE8kIv+LJn6CyxPMq6Khw/qcckqyZ5M6HTgiOfCIJ11jRuPZAAxnwwJFFKUJdd1rzMSs5u6hk&#10;bmkjdBZzc/5ZwFR2leYtkKSGZQPlBM8O0f3IzXDYycyy6ue/Dkkd66CmFUunUeatbiHTtQMLp47O&#10;Rzyi8AkvEDVweXFxfopoQrqRF6JEU36cKz2x3mLqRifm+9nJ0cg9pBtjqe+ofZPtJjBW2a0TwEav&#10;FMwUJNKP265v+7eVLlPTMU52Rm1orRVJgC0f7u+WmmA0oVWbtwqqDdmsJc9nHundgGp6eXUFYG6t&#10;oBS6f0tmYAMxc/nw6kghutaANO6ByU/G7XELVGqJ6TaRNjqEYTRBMimBYma83JhqvtYYRVS/3K6a&#10;PJaS1oDU+MBscZFeTvgd2wwmMBQazelcxcjZHmmceRNFuQvtyYVF79T08lG8J3NEsP7gTYIcR+ui&#10;rbvAZyidhsDihldmCldC2MAMhskAFtZLMc3c/SSYm4iH0wBrxirFU3CTWyFew72DqAFwWkXj4hiA&#10;9g5khf2dAXWp9XpnjNksYQVsI2CNoDqyRyBvaINPJ/x+3ljKMWECVkSY9vW7wzwZYL1jeoqmiYGR&#10;4JBxnePa0oi1pHkJE0dJn07GnsSTSqlPm/k6dXxQIi987hUHFaBEymihFGVgrYlcriBYKRBA8Vj1&#10;MgYpSc7A1rFRdAf2k5KSVwz0kEzbx44RICaXfoVB3JQP4YxFK0xpVw6YHOPRUumjwcWx7uOlOpP7&#10;hBrObKXBGniYbPMwFQX5DGuj0piWsxdZwASM1tcsEuHRhUErGnqkE8NhEyUXoMlMxG3senJg5piR&#10;GbyrQWfAUYbShvEh5usFkQTAKHjw8b6oWZM4Fi7JHFqsSGTDxwQZMl3VaZRmGhHbHrEkMk0q2ZUy&#10;siq3BIdGO0dWuE9ASQsDRPQlnLVC4+Yp5Q0/G64DmCaLGVnfwMZRFWBNam3wDyZvkxpyxTldjvRM&#10;IjFLvXMNe3kM+p4+eWhaV+VPpMoIZXeNsA55asA4xyNq9nd3kEdZUv1GVB4s0DUiQwQKFDog5ryj&#10;VOKikhNe37Xhm2zbXU4cWJDl8PdJ8Vys0zffLAgD94rzs1ss6Z3RyiZY6iCwAZswvuEcjHNKVj4E&#10;KZirJ4vXqgF/LNtHqAmsWMBo71BSHNxGrWlxW+vwo/QsT+5JVkQFYsncdbAgkVupj9+N/y9aO6Zn&#10;XcM9Vpx78GEnUbBD8zDymBEtnHdrITt44sBmK0UJUj3VkEUA/6ukAjSKJ+B2svzm2yvYPvUpM6E3&#10;3RSqwYqbyWpd2xRXowQ8sGtiXgU54ZzldSD07GMZ2HqQFRaIq0ZJDPKW4sBdgIdNU4g1jsZjfNbZ&#10;orIAHujMDg+Pnzx+vLv/AI9r3u298/R7mIyBmIJxEF4Hywh1AOco3QLLZ7WaA5sGcLHk7tpIx1HI&#10;y4i9wd4B1l3n2YcfqXUvegpOUxZ0agRv90ONPotRzeUZFBtueauajneqac0m03ueONErpuVnJa0F&#10;dORIZ5YOpZg0Qb3FmD6L80lvf4+ahbSkbLBDQy/2WLBNKLHPrG+QD3V9hctbyJGUVHzT2unqu9il&#10;wGxziTpEUAJFdgyuTxqj/zVumi3HbEhbQsNsck34+5bAiHa0kv8/H3byc6sMmeBUGyEVql+me/2S&#10;LVBuJGGPCcwTc96it5lVpB7IlDbgNHQ4K2YgbVVZyQfEatFUZvjnkKgdP8z2Lazip7Ukw5bo9k8+&#10;c5PYQQbuAMaqEN6mI3RxcAnO0dfzCRhBeChjipoce0yzUsak8JXQNFKwsSbA2fRwfvRARAaoWcFM&#10;DeLY2WwJjpLS+ELR1cwwab767cXzr/Kd3TFtOrP10bMHvS7+O+iQK5gt9kag059nBTLSDjR+xhVF&#10;N7lAqjSaA1zballb8khdz9jMgbZJawHWyvhUq3k9W6/feXw07B7k4fvL2dur07f9neZ4DzSS3ovp&#10;+e1l9ebtFE1vImgjqQs54S17QyYpvfveB/DSHfamP/nsn6/mnR88bb737ie/+rvn1dnJ53//68ns&#10;+tmna9gg4NG5mqTDcXZwnD370R5IPG/f0hSc4gX6Z+G4SO5md9//oP/RD3DALKbX/du3w1//5W9g&#10;ctaBN3XRf3CUCiVGRN9qf94Z7iL1o3d2Og/s49KzMypk8l56fNzZP8ZNqG4v5idfXw2Len/YffdB&#10;F9KF0aDzsx8docyAaebbk0W1xjmZ/s2fvnr63oPph4fjHUBvXSSfpVoluU7fXpr/9LPB7kF/hLji&#10;vYaNSznpj/PutORxplG/4huFWeBdUeou1fGC0mS0xCyal7S0WTWZAd5orfuuKUhcBC9NO1FDkM5B&#10;PWFyAFfbaDSEXWRHXvxIKseZAdIFXd/RDHRN+Aqn0C7NjTv0jDEHZcNmG+cAOvevhc7SaJp3X7J7&#10;z8zZtp7W5pQ3qjWu3fbg2bYWaFjX0l3d/zI3CZh5a5E8RpgTB+cUOpFFh5GC3EHETNa0oDRD3UKn&#10;iE1fzB7EM31wfpSkymBzQZ1XexAwBa/RUotQViMqmtXm6Nxap/3W0dYn0kl0UIzGB1uTv3sjrWzT&#10;fsSqdDMUt4Yq+DRPb1G5OXbqkbshFfW1tdNrpGN0t5ggPxWQGOF3YvCBQbBFzOttlbHmbZPGaZX5&#10;B7rbb3BWp3UTqVoX1TCaAIhwTKlwrWCPaDjEnPGaNSPOBBTAx8fHo90dtuLY07EPsZooiNoFIXVC&#10;DBQwEigVWGV68QWlaFkGezccZ/hV3CnpgjRHkRWlRT0rVEafnEOoNFLt8cL1zQ0LxYKCezYuM4rE&#10;+A2XVSpRd44yURA8K0DtpG6hzDEFjqWmOjx60DClY8UvXuSRbAsWVk3NB2BC7IXa68XgtTEQzw0U&#10;AmAnpwpCtFvGYsII7TF/unVza7xgSGzONCqEEKMJyVM89c/ee4oqh4N6By+BQ3UjicPvWZZnrcjd&#10;8JFt+/UkSdP7FIx0Y7emYkfoWGTQhzZ2KXMHUTN28l/Kthlj0aA8Bmbwi9DBVT7hgixSTSb5ynNy&#10;R/uob8xPKIvB1kQ9coINqO006zALABONKlUgSZ48eQw1Hfgngo4ZDKvJDwxy2wi0etuUJCqzvVkP&#10;Hm3ahl0kdbQP8Lmwe1n5qt9G9uNozE0S7MJYzafgFn96DaSLouBE41Yg+HP8AqZM7vYnpWatY69p&#10;XLmeRcEIc4A6ZR19O4lLFn3UmgQi+726rYjxYHFIadUGtkKqhUHF7SMaLxH7Ruafc/CQJaCXLgO8&#10;1lTaafSewGJBMKbOyV8kiMjNsZJNs6FZWlpkBlWDnLtmNg6qrf1X4pjA9qJakinDQZSqZHQXZNuB&#10;kwYuVDqAJn9RU35Wzdfk0OILdrvGAO1wkXcYl1L0wGhE9wuEXGYPgZ0TL3JXWxKH7fJNlOJDY8NM&#10;GEHJiQXXPhp+TI8xuxvkar7RmTP6l03wam48Nx6/ecGwnaJD2xJ0MXY+4VKgvoGlJvicIN7CZriw&#10;mM+ckbO4D6Nx3/b3LF/RQbfbMfgGFwM4My4sxuuJlebdAcUqJGWx2FyRT4RKhD2Rk2Ag5gVRYL3k&#10;jwmoTBwhTYS6YTEj3bSA+3NrGMErxaTfjP7PrFMN/UuwtCxBgDIH5dbCjmgtV3PIuXITjsoULmOt&#10;S36rrRzai6J7CTU8WuEvhdIFNsbm/NcNGdYsbgTquj7KACi+IcMSnojPUVOdjvqmghc3LoIYrQ2U&#10;y6Jy2APL3c7pJFlqD8IeS0xBszn97cGxt0cSnjEya68mE5jiz0HaXCttaDi8Ojk5vbyCcmyBPg4V&#10;fiOmMd4DRFzripfV3ELghBFBWrZal51VZyGySciz1rXSaxCOhTmHSQfjQlY0wEYphcBugzJHs8TU&#10;glTrYBBLymQdRHHi5OA3AvEbP1UxY6UE9QsYzSoYgVYpSmnU1RvkJ5/FDavZul/NIbnHioIqnsWq&#10;jkZolY/QdRAC56hsZM64KXf9ocq7UNEkmg66WQDXyrzt49n5q7/8UwgywSbvFH1iSTSps+KIuD1e&#10;BJAEILjxqJzNoezjiF2ZutwBxMrAsZtXAmhqtVLsrfHZgXDMll+/eImlcHS4t1qyhADurKF0c3Z5&#10;LQUEDqNSUD5jrnU64HIzUjinFoxHMnDn28nN3ZeTlycnath6t29fAGsDD95I0QfHTx49/d7x4yer&#10;JZj2AO/yu5s7SA1xyBaWYRqAogLmZnLst9+8BPT5zdfPc2NldDaMmK3M3TZblws7S1oS0HeSeK3s&#10;TLdZUW0I2XZwXLORgJmQzRwW3f6xjYLLo8PFam4C17rsDbCVw0f95as3BFJkS0kLUB7l2KE6mtjT&#10;sMoTw2tyCwuzTtXylagxJRs8WfGB5grVTNT2B5cfZgw3IBKUMQXAZ1K52gIkta7oFsh8isqs5nVc&#10;ZYVt9QkMw1bRE9tG6bxx3OvXjXnc9HqlXSd3S+52lQ+NmmjIYWEOwkItOkBHGeVm5qm5HYm3PL45&#10;jlZxpRzvleVcSKvDLDU+eqyTWBJyvyqJBySWYoTKClbCPK4rkqVVGCXix4hIlfCTEHfCVe/IzQVK&#10;405lRZdseFLufAxIZjW2boz+1/togDCtd945xA5+ezN9UX8FT3JcwOH+AfSrOaFIHMUI1dpDubpi&#10;rkJhhR3kMKUE22gUaI/YgU9VCSs9HOOlYBsgmal0Css5vtpwd+fB9PbL5RxfJ9/d4+mJGB6rYWiw&#10;sC6QSdLN+6enJ6fnr0L2J4e733t49GOc27PZBJX73fRmsZo9Ph6Pd4vBOO/twmmsGe6uL69RWbD5&#10;Lyz/MkfiEYPMP/rBYGe/sw7ldFXDVurt2eurK9YPv/fZ0cEegUL8JG0kqnB8EG5g2zVN3n9/gJ0E&#10;CnOQn7FKnjwb7hxRXvPv/9305Pni5g6slgJT4l/+FodCBmvgf/RHf/CLz//uzck1TPLrJfqgBFHD&#10;L99cXk0nabmibwVuBzQoi+bsdAna9vFR99n3B7v7+XgXDTmwHSM8AZpsrq7nhweYOALlBHxGmDFW&#10;lLnXP54uGEvF1iqprpyl1k5S7XnAhUvduMoz5aQEq1O3VuKDYC7NdDSUu4CRnMl41hLGzi8PFtnA&#10;iM1vWE/dbAx+wxZX5Lu5SRuj043ra2sD0HpiuelCaJJtt4FNQBieGH3BwuQBJkX2qN406n7JAq1X&#10;VLorZsBHr1EGHFzdkRkHjGYeegIJsJVuPyMICrPFlaShQRZHmJ1W0Xg2uz8Lay0MQiTlhS1PV9fs&#10;b/SC8Ztvl9TpVuBu65cf/82mWrdLwI63zY2JPyfKrn8yow2nUZZaK6bl5m6GoE7rxt24Si+YJbFr&#10;bi2Z2mSG+D0tObCWHbQtoUSJkdJq1mJoZE6zzlpquE2kczmPVnbZcxdAF3JIzdPMzg117JGfuiI2&#10;ry5iJRM3Ll06lgNMCrKYnS9W0riFyvR1HMVVpn53HXXIPBdZzq9sc9l0pchkgSEK2tKb6cLczuDn&#10;LpwkM69BC0ZnLFDiSxzoNUwnMULbPzjyv5WKb7sXsq4yOFuRrXXjVmS8i+uI1cuLJjFxml2nxp1N&#10;m8gJyEwK2/r3oOqF5d5a2dh4Knd3d9gowtkVG5zMuoccXufGi7Ne051BrcX0Bth64jY72O3QM1MB&#10;xFvF8l1Gjq07pg2EUwuGbW2eEg6Wt3Er+y7JJmYjsYBkLDtotkxmaeyJligIalal7NKI5rQ0eTek&#10;bbZSEOPm4XNkSJ6YK8sKlb/AGyTioyV101PCbcwMkdtWcDgvtolZVraSBUjzo4vDtPUYtI4mW3Vr&#10;stmKLFpQHWC9CfMwOmIdZeGEyqw9W5kLV9PKvcRhERPVxWmaxBquJE8se8rSeE/l0kzH3spcB9km&#10;8EmpNMtyFk9FX/GuWajFZqnI8y0Cd4zOjhmkRh+y42LTpkfqQhMdWeVYElkbbXGoyjsLyhUOidkX&#10;yLYlFUtU5lFMAe2ZtqFRn880brKwN8b1ZJcY0SH11Cep2rOQtox7ByWDkZP5gNcifCZufs5ejKUj&#10;H3fsGB0N7WXZGW2E2Pqh7M+kRc2kXDWxvVse2rZoX1RPsH+g4M8Bdgl1nTRPJOolKnlwBvgWY4LF&#10;RKFrEWK0tlHj6uCbv6HFEqwm7SO5yS9QfLmM2sx0NXEnnhbAai3QxRuqo+mlsaRze8S4GdbBH6hI&#10;hHJlg60eQRcaIaL/gccQ+HKpJX+mzthpqNMyzbneiAWxlhAYCkotqhLqa7lYOQpNzAg2swXfyibs&#10;4tD3Udi53PHovee++sJjNZAkaItJu8gOWLTl2vKLqEOvdRa5ykNZuJqjGbm3zIMb9YtOsara59c8&#10;v9J2m8o9rKHorPX9NqEEWRSJbZ7yyE1uf8T8s43Yqc6pSV3MYh6dfoVDPGDtNkeX5biMYjSCrJWc&#10;dZNsaNQ2t2AOasTQ29S61KL8mszp0dL+mns5h34AXJ+/+Grv4Gi8u9ftHbnCQ2G9ulpi5teNWGlZ&#10;sSI3ks5mfnhFUDBLk23psewquUMh82kB6Lkwj25DwWyPEi/Jnu9O3P5dm9Yy99y2rglQlWPUclhV&#10;pQL+0CDRfXHYq8h/RI8/2D9+mHIGWGtUU+jobqLES2nnUoKAR3BxdfXy5ctUvCGSMTuWghfVPHHf&#10;2CKTK1+j5R9/t93d/JNGxd8Wr7mN6d0aW1gcRGIdr/ZEW/RJq1ZLVvOVVcvom/AXNAaAtrKukyjc&#10;a0Fk036Rs9OENvUiVpueduGu36k9C/5PGqvDpI3ZMy8rX19ReqXb2apCTF3P8sDzuUX+jf4UaXx8&#10;Gv/OfgUbbc6WY2CukPYUyCWE/yUmAxY2Jg9G/LUZdEjTqFVUAF4j9oc/HC6AEnBpQLvSHhU94p5Y&#10;Qew5WTpLcWdHnL5gbS+B/d9CQpKYqyeqQsbBv6xXaxeNYLq+5mkCjkyKPgeTYBB00/l0OYXggW1R&#10;Nrm7KAlrEnXIRfEUBc8cKX15ZybZUKKsVFCZzg/5WVHgy5vsQkF5rs8nMOo2Ewn+Jke8ei4ZtiGL&#10;jSZdTueL69vlN6++AQr38PiHJAMlIAfPOjhCwSje7fSG8J4AvwZgHImQgJ/wD7pxPyHlUYc/xw/g&#10;PIyyNkVsn2peYLjQknQePgJMocckk+lXA8pkOuGdD0ZLxGWXfAoOWwUuHkj0b17OofLFXgtPD2y9&#10;i9uqc9jTgunO59ndNDBzegmmAI9HDX3nOweYNQKwVQG2Ztje8KAz2sn3DorhOO0PMXPSBcvBDyKs&#10;gY/eH1KXsGR6mqkPZUKvvaSQ5jtTzHiEY/iXGWpiRE03LIA8g6dQQHGWZua3ZCHvGO1OyCAiZyLn&#10;qA16G/xBmjPo5qX1SyBOd9iPcF9eI24dPfNqbQ8i8GD6+aO11uNtQQWtcFDFmzvftGliYrw00S4n&#10;WMSFnU/2b73DqiUBtS1Vf9bmfOOeOJIDNSbvad3xzUENt3xZm6vDGuV1BzDh7//oh8++9wSabIZk&#10;5wi4XxF/xTRPNjC4ljeAlBF5f3mlYSGEds3u3jjPdwAqT2eLl9++luqVCcZGgDQP/yQaY7iKw4NG&#10;2fFJ7hi2XCqSvNUpJ54iHH3km3t4QLrZiLOkaYNe7smh05jzZlbJZa6sHUBN/bbblm1pprAFJzFq&#10;HytM5gFEh7ltVcM8NAX5GRkFT2jUKXlL5HuuoEqJoDECreyG2XYovqjonVYiiW7gOUzc9TJblQoK&#10;wvQTwCzefX1ze/fNyzdXv/wN7sXdraSY/AGSW3kHYpwDM7vb2lHqVnOKYbLZDrhMu6++fe3z2E25&#10;4NxQa5ha9hilUqJcF8wcH3zvvXeAGc+n07v50rbV6aK2EqfObL6Xmt6kiJIYfAvkdg175YcfihdU&#10;25o1pnaex16ifUf879w/f2IWa/X2fXbqQ0gjkuE4UB2zXoIRDhJb3p3BUOS69XiIPwO4PQ1odtnp&#10;mgYBmXijsSqHni1NL5pit2NHWuQZ10my7VIWNrLdNixaFVwWvdCNMNLasLcLdt002y/Vvmma3gs4&#10;BM7ZsMkIhUZVFlUqUQWMhTDl4v6DzcTEea1COI+dmDxjOLkhtaqRWpVftQvVl6BoxwXyXp660Dq3&#10;DjONkVpub1a7ezMVOJlthpXTnl1a7IJYGTIFC9DaSLC3e24rKcJGW+uS8q0VYFucqrRUYYlwYmCe&#10;GXdYSXltMG7dtTUt8vbiJpYwADUzEyDmLIkaV5IXrea3UrIQGxml8q7XhSJEQPnLxd9G7i7JQ2nY&#10;ScdWpYzohtuhcQUyTo2ZaSwRZrHkUg1k6vFyD6dq5BnHkqa0gxrhgcEbbFfuUy6RYw8xyS7uYy29&#10;DJyHyKZcrwoYW+Kmgx+NmUGSzetkAhNOstT6XegtME/DltVdcP7BKCnMtaAQxcCvCOvlLYxawNAM&#10;matDJHXEM1iXusEc/CucOCEJTfutlkjDFFUEPvSbdZ/1Blb9YKapX1hOEeoXkh4SHTjizsolrF5q&#10;zc6qJT0tmdhYEJOHXa282YMQ3hKjayButKYMUh7QZnmt4Z9z9XGhQRzHvoj8Hfp65ghAKxgnRh9U&#10;WBDXi+l8NFoRSMWgTIge/rt1BpbJ4RYGIfJ91LMZyWKxWoIpgikcdi3beGFDwjktjiTsXHmAgx38&#10;oIs6N0860lBRE8g7nCZVKkn5vVzslwlcDJaShfkuliJO8L78APCtbyfz69vb4+6hnbI4KRY471d3&#10;cJLlvKbMZ3d3wBlfvz2D/Rm+/kcffA8LkBGbq4Ue60zWwdFaIo2dEIWoprktPMkpN3YVMaoVD6N1&#10;Kk9wPNqPhkcgsMCbB56p+JcPjg+x8eFFfw3FLJgROUynTChLUzcZM4blYkkniAY2VyPQPk7mKO1q&#10;NGa2E+LFtUeWUV5C16UBLNF7/ZvLqdo4epuDMj0kZ4Ts+sndentnwyeHexmPnqaJxvTBPRuSOGlw&#10;gNGxBaUQ1NIj8P7hHFksF0b6KEtXGdK/wjh6UvuAkWFbFEjUduojwZvEq4wJC7GuSqO+1GhxhiXh&#10;+i81hliCGHx+cfWv//zPnz17ChfS//Kf/Fe9Pl5qKUESCj80Wr08649GI1Zu1ZqwqZhVVAKYC0DD&#10;ySO5/XX0QNRmuOJgiwrhw71dfIMB1bOcJ5xd3XR9RlLaFri/vwvjtymDx4k4Y51BKaZorEI0ifDm&#10;5Bwss9Pz8//iH/3BOp1foeSq1+g2cPek6i93dg/JmqbZ0tKkbiAi4rrCR+7yHAsGz9oCtw8XB1Xs&#10;i29f/c3Pf4H8MGs9OmX6O30gtsODskgRvsdV3prxuiw1vR8+l2b3XtmXgKMn94MMDB608X47ouBf&#10;YlUawkL2RLUcgJNqO7yWlE2wZJdSWBtVOFqTykBA95qV71p9oDVvtC+WCKXSVlwx0jGlEhV9KP6h&#10;tWXqelOzm8rKoX3LnDwBfkqevSnXKaLJ+2VOGzkbZUkqT69prBEs5FFp7jFswASjYIugdhYBP0OM&#10;r8EDutOHwYsPIcdmnI/YBaRRgFeJk4b5PY4xgomCz1J1U6PmhWzKzwjsegaBG2ikMMMFtXANDsGk&#10;BDMFEq+lek7xJ3gQdLHxkiiNt8/6qqbwCoDJ1uPu015xBV5vT6AozmCcX/iFEUjOzVKXKNXcnOsT&#10;7D3wgUO9E9Z7y9n+DcQ1q6vnLz8HgQD0jd/+6q8+/eTTz3702XD0rKsQd8yD62U5WdwiEE5Gtn3c&#10;Su4ga+aRIwQXHtq4s9iBinLZ7SKMfQYqTL/XjDFoWdyevHr74su5wDJ02l25IoUFojez5Phx/52n&#10;+wcPhq9Xf7PI12U/+dtfvLx7mn7w7odHx+Xo8PTo2en7PwYlbvDR93e//mb6zUuE/FyBetKBO1i3&#10;t1hWECfv7+OUSa5O4eaY7o/yx4f15V0AU76jnergYeeP/vhRt5fsPsYSga8y7RSg/+10qlD2EWJ8&#10;cjr7j1/fDobFs2ej/eMR+FuvThaXp8nkuv72V5cgQ4GvtHcMP+pwdwtLquTV68n/8j//6X/6DZij&#10;0+4oZ4B7JxntgV4JX2T44cFjvDx80ru7JuGoA3gz6WIp9IYlfBrmd2GlSRtIIJ98Ck7K4uTs5gef&#10;Ibu9uLpav/wWKuUJwxZw1leZ5/FaiIXPctWD5R4KU6Y2StcGjI3JESvp4G1GhyML/niswOTkAB9C&#10;PKIiRxGgBQLAl6VbfJolm6RNg0pFk2vkNbOJGb1H/Uu2ElZaanWLZUV+yZYFQJLcc8BrbeIdjGmn&#10;x0kcn25rEfM0IlyNtWRs7XFS4dhhVyghq8e767BZsTrko2NXTxmnJUegZAdyxkvsX1SfroTL0tqS&#10;MBaPtzQ1DrBhYnYIOh3NfZNjCnHi+FybjSYCXiyjw3dMtrPNf9mY6kSyaOZe2anN3BRlVRYWNYGR&#10;vE9tXH/LPlZ/n5vipHa/xPD24hKEiZcvX5nlppvxyovSdvksDvzaQFH3RFM7ZCitfTvo0bwJavxm&#10;o+6w/F0btyam5MvdSEG+pqU5NlOpIpmwB2SxvlfJZkMH5F24G7Or5uBhCxdN3F4wV5Dlfbi/9/bN&#10;aVI3Piqzz1NvdOtG8RVIATgAjtANwq/B/kX2xv7+eAWIecY4B+uRUR16SdE4I0JNbAI4ITGzWtRb&#10;rNIgv6Gj2ybsL4Tk/+dPT3RHYtgKR2tMHZW0AEQW3d2S7dQ/A4mYa8Isg1WrQDNSR5f+CiQf0f63&#10;roY5GTOWqMTmB/cjuGvMlrbeFQVJm6fdipGisHM7xjvLPHsqi8QP09imcrgJrevoPV3TvSDusGX+&#10;IUo1C14xF3N1cXxwrJZKN68TtraHtL2uTqbwmQwpeeZ1RvYd3U1Tu/32uzw4GYOZpRGkT5xrGLtQ&#10;I1O5An0zQPaRLLeymMNG4CXfTnBMNtuPG5tZ1QuM2WyNtyksmz0rs7k3XCI9rwWjDNwCVAW5GdnZ&#10;KDSmf5v83DJU3f4gk/1B4mJ7M9wnxaXyOZv8PPivKVw06JMiHL76FbhHS6z0WcFAlDRrA4o1cjT9&#10;vdHm3RQv8uCDpoIm3QcGD3YDyllt96TbAcrqilanCK5glsXkxbB/zsCekK4BWyowqmY1rXQzMdFF&#10;xhisF8vapQIek2b4pj+2QlUGI0hmALp2Lq4ubapn/ESLCOFF5eZLt2Mehjn0OHLE0SsQiM+K1No/&#10;wMpLZepAdQleV8HNULNPXL41WjbwA1aIOmvomozYQ/8iwBqoSlgkomn0ewOzbyhlYME9oGOTrbrL&#10;I5K3UTswrgAGODxQcKquKZ5e2r3MGTVKolTifj+JOzClrUV+I7C1aYkWvCM8I/j3dFsIDaoo25CV&#10;xZwY49QQt0bBAeakwr5RLtmWahufi+BKGHEQshh3EN0HUpNRAJRRsBFIp33sPADsxsioz2UgpY5O&#10;jllUAgNsGgxoaZnS6onM6MHArE0LH4E6INhoXtRIob22mDoyXdhvNx3WvCiLGLFbk5JQu/MfsEKq&#10;ghMJN+CovHN5eYUrPx6OkDCQCWWwgBz0pxow5qP93YxAD5nkGB7iYkPEvrO7d3ZyOpnOX3zz7cMn&#10;j3VsJSp14LlyWCiQ4sGDPXYJlaXDB4tnb2zxp5aSYB1Q2qPDeRklD8FaVs+0F0nWoMU8b7VlXrpU&#10;BD58E/B5ms3eVZnQtZgm7Yn5CVHrrT9Z20K1Ikjzljc/Kd+8uZ8x20aUawJQJVkduDxHCAUmCQgi&#10;xnnTdN2Sg0u3u4fh78Ho4/cfn16cITuFogOu9iqVjTh+4PZOXNngBLXa1SAO8QNkBaggukQqR9PM&#10;fPjsZLHS0Dxi8KI9nqGsaHmUrVGFNtSrYJRGWdMR7uxHH34g6nv1+MljztdGA+KjeTneOx5AVK2g&#10;BGu4cehyILOc2cJyJbq8IZ7i5jb1T3/8Q+NRx20y/U7je79ZtZlgGn3IYgK7R0Vk8VDePiA2qHGI&#10;rGUr3TLzaXHuUaRUe7aQ+Ss3Cog0LQS0uwl80WfTBazDBHgyUQfrH/1VGac+7IGb6DbnaptmoyBu&#10;gnE6ZL6SOfG4khcyTUbyxuk2LGhJR5P1U0Mhgh1ehXUBhWVZEMpRdFyB9q9Zyemt0tAoU54ZvRvX&#10;KgXh9l3ynjapO2ASxAMDrloPaUmI/ggQZ0H/fCollwi27fUZkFuyUCntTBFAKZ+8jD14VcXzuWgc&#10;SJLVxqqx2MjEYiAYbVh2+bQCLyaOzA2s4VAnM7VGcOJWxfDveS0dDJquNm+Qr73kmMtM4AqStDW7&#10;gXfEmnoBMwxMDw+Pev3jR0/zP//3/+7V29d0SMGsK6w+/egh0/1qUpDxlXa6B3BUFs665OXmzqs5&#10;lXsjUmVgXjl1dGfHlzq9uJvOcfSU/KzItteGM52sh+OyP+y8+87B0aPe3iGF1sbb+OD7e+8/fXj8&#10;+NFvPv/81ck3uw/5zOF+/sefX+3toylFtFx1cxsur8PkdmJmk/MpDxPs3vsHg/3DcjIDQ5g43NvX&#10;csdKm70DEkdOzurjRzlc9tDErtZ4zPMxDRNqKJ9evVweHObffx8TirBYrc/ezk5fNXfXq/lsSdPb&#10;JL++xaMJvVJ48L09DESvbxazCRKy6v4e22d89W7dwaeEnGJ3H8VvDgIiQAZsvcgThk5/tmxup/ls&#10;ieFi+O0XVzkFpBnw4ru72vLF8c/ubgnn59m8gzEpI2IyCZ5DE8PS07zdT90ZzriRBFh4K6vKh6i5&#10;UqeNzoeb1JH8hu6jMOHGobpYnJ2e2MwWDnhelGNRNE267by85cbsbnVZm/q1aUrvtb+JeaRnrYPc&#10;tih32/k2/keyVTYnG1PVTQS592b2Px2lxhmNKvKn/INmG9tcFy8akTuem6lDziWfXUIBVZ1FpFYp&#10;i3Q9lWdnoW4td0khCFrsjB1gcEJIHqnT2SaUWB/M5P5ukmM21xvGs+cMbxyfVeBm2185i+6/pRsV&#10;J7JAxRShZ7aWEMEkUZpY6BuhM+C4HrwHRbos5P9BL6S8nEyBaxT0II9Vv9KAVEq6UjJpmVZh607m&#10;kkMYdBIH2cm9+PYY4upbqU35YqJVauV8ZnZYaTsYDZZu4JpTY800VKmlVtWx5kLPIGgR1QAdPgF0&#10;0QUKIxibl8ac9RDcB004IjnM2JQhOyHNtSIJFsUBqoELVr6+a8vDOY/euI4cudGIzpCECrHEChqr&#10;e5No35l+96tv/pRKMzJpQOZ2mtmWqt0vo+3d8QMnpkvEglnkS2oQXFZtowZTqmbRJ6xJff2nkVPg&#10;dKumqZu20UtbfrCK6VBuG046X8DNEz0m0q6EWXNnyjDw7SVk2yKFvE31ub8A0uhV6r7kTkIji3Gt&#10;BWfxUW391yT/UFEV2qyIVhwsNlfeOEnWdbDWxcXvL65p7jwJ69KbjYIgbTm4Tl1wsVxwrUE7BtDG&#10;J8ZMmrTNc7IJDYsPiEJcRdhI03uDBFVEm9gwKZOZF2aRBnaBbY3l2VZAemw48+gEFrYSwqJ0xSLm&#10;KF6IEW4WgZFJnchnScU8FwWJczjMMSihxUC+1Yy7daZtLCY2a73nE5fQt5HIXKJ4xUYVkxkeaQht&#10;oVv23KalJdo22XKpCK2ctVHVGEFbogOCsCAbF4kLSoLZ4rWmry1sAioAolUH/dH17Y1hbhtyoTue&#10;u/ESfG7ITxbqQwUyP3YeE9o57Ec53xFTDBI0zmcFYgY2vDhc+/IlXEuGTIdSvQ/bTlSPYpTw9tHD&#10;xRiwpuZlqyT6ObfxTt5ataeNz3oIi3W44xLUVvET493T0GafZy2I7DTJxsnwsbXgXtM4C5ScN+DS&#10;kWCeCLg0N3c/DWvL7ErTdNML5C0Z25C8lp2etKb/9y33lrTsIoLESFWWz1RW4+yvS49Vc2E70AHk&#10;yvSZomverzKcNhuEsn3HRMgzqhd7D87u5Axg5NJa6kS2y6w72cXAlC3GWNPMRqPvjpiukHXBg4Up&#10;EnTjKSIHn1E1ubWqY5gAFcUViIhqFzGqQjcOWfJkMnl7ev7FV1+P9/fcwl4OsuiHzfhiNOrXZi+s&#10;uTr67mZtV8ifulaCZbOl1NX+Bq9Gwm8bcubntO/txuKJvpuh3RntbwVRELwsydKSP3qQmSZZVJVB&#10;Ja2kSVqVYEbHSYycjAydkJmFsw4olXbpmKNuFC2QYS/NyCOLmjWZJI8ePzquODHD7BQiblh5gYPA&#10;hYreRKPDrPUdNufEmOVOYicz1YU0KlErFRYWh+F6ErQ9y1gq2pQoT56kR/Aw8X3xLl3Ny959+i4q&#10;Kvzou8+eYEFhVXXgKluAtgCzjx7PQQF/dGPC41mla2f9hST34gqf4ehgH7XSZz/8hML2omMHpGaW&#10;2T1Adnuia8T0NN1EZbZ/mbr9eqRhib63ZVBhwjET8kZbR8fH27gL607tv9iakycyBzEQX2JbOD09&#10;/eUvfw2J9VLtpVyCbfCwifRLonOMXNDMzTO4RsoInT5r8edXYBhBW2651AWn2nsjgVlIehoi+Rkt&#10;IdHn3BYUI215oGeVdiKLi8DT5M7KjXXd5I/wwCJjLkSnekV12sdlDqfOtdQinXHerfPSDFtLMykw&#10;BJoqQqrWa/UmTdyHGq9FtB9iXSZNLEC1jlBQgaWg0qZW+IgFjwVl88aLIu9UEk8lswR9MEadZNYH&#10;VQIGunnPRP7VWpniTqUmuQlAzP4hlKvjP/23/+b8/AZ/c7h3cnq09+lHqJ9Bzlrbt1bi0YIDdxg7&#10;27Gc2/2OR1TIaW4XNgU23vD2ZnZ7O8vFDEpIbiIeiAL+oNeHc/nx8c7+fjLYVRiiAhDffTJ6+HBv&#10;uDN68/b1xfXp6IAz89UivDq53tnbefiw3Nmrmxfp6TnMFJZCvcmAWNONtQaHZrRTzhf41nibDGcp&#10;niHko492Wc1e3da7h3lPntjgXmHQPc4wMoERQ3NxsYC0XneeT/LN1eLqYnV9SboP69gCacDw/ID7&#10;b74DiKqpr88nYtZixNhhnDbRYS5ZoAqDAVj8PFvrHmeu0ynzHYB8Tebp3QQBTuHrr27lspZbBmZZ&#10;WF8EABoG0bjIzPkLMQCieP36jUGL7HnEs5QL/EZkRWa5PP2X84Xt3eSIM5u6Qs+Ab7UzGmkOQeZJ&#10;pojag8OHOp7JWim5P+LQAdvBBow2DgrRsyhs/Kfa8WTSShG9z4lAVOLF+SbQxbivztnY5IRQoBJz&#10;eyOBKG31DZlHv/aJBeQtdbiNEc9j3GgaE5BwHZHbiTJrRUruQteOgw3wujFJw98S6s/A/xvKBYko&#10;tlpafAqG2ezt7iD1kIMCg/pNnmR+TnFvLRUuz1o28wnKxq5Kfzh28EGO/+sk5gYkkTOZbdSVNgf2&#10;S9CeqPYDeZrEDFxuZaCTRdOwxvyayZTjllFR3yT6ml1C2ipiCoQ6RpNq2dxnguPlMo/IOPxBeUHK&#10;qBueWRKEiaItKNLNfizOWAeDseJB+kKZsqArTyLP+mwtQW3qkCR9+RfzFcYIxpEGyrWAmzTtAZem&#10;Eg9tqN2KbSo9+/gNIdYKImTmsnZg76vjmXsUFrDZazjFjNUzz6K1HKGCEDdF0cA+jwQyHOXwnOLo&#10;O4EfYLJarNjCa4+vKGRopG5iqYH3XVCr1vSKmMuUipgNnsqSPt+MK1QxGgfS7UORJVHda+uElN2w&#10;3OYRb+Acy/xtWj9Dz5BVnodC9Xjk58LmOxXj7RalBlbwtTZ6IKvODiH+0XCUagga6trZb/GJaN2a&#10;vIOpw5YtenKPqux9dRZhp2CmTFtJY5nJ5KypyzMPajLF9nbClm8NUV+ueeA9qKvNw7q9ub67vWUH&#10;kWVRBpxaoSNheL0hS0t4RuZFQUEOHltMgfqc84TWIyShJHvlTpu6FNYbb0WMmHcr3w2ORaEFClXH&#10;5KoybYrgNYSnuLkWw+WsshMMrc5vS9Tbajpc9hq/9nLl/s/Yq/FuuIOWUokPIyvAgkMwVEDk5LXj&#10;oK6pIFnrb3mDdWTLrGab8CU2c2oj+TgCkV1qb+9ENSJOuO7B7gjfjGjmxSVGXqD0DGVIpb0h15Xz&#10;eos0hLJQOb5OS/owZWzU8RSD9mLBKFgPVxXPcgw259wTVp29vX3AbTvDmUh0+dnlDb0i63AH99ck&#10;gfchc2drflhGh/R3b+evZONMmUhVXYHoB1AOXS69gGg/kT55/CwjtQhvVpqwPydzRB7sdEOmDr/T&#10;R+DT+hyuksDY583u7h56q7q7qOobbAKHu4ccEGZIuy/rRUaXEmL+4NXxOuM56fG1ujy2F3MJxtLZ&#10;JKfDVVN1+syRoufFqljOisldup6nFXRK6wqgooJepUKGkUQzl1NguoY2omH3TC5VVg3HJBrCPmky&#10;XSIbEexPHDUQzqxoms3Hhe705N7k2lCDeYDLDsy4BlyAfZI58vW4n0bImIQdZVyRFD1p6AUEpRF4&#10;53kqEVRPwxS61nOzBAGETPaCIltM3UEmExGZG8C6MtdyAPK53JiBiUD2ejuZIDDmwdHhcrHGgbW7&#10;M5YXTAYifNCpA1Dw6PgBNv+727vIvmHAIy4+NiJcYnBZGX4DX9rhwHYDfG1rMIC7ZAo76NKojDxk&#10;eK1jKWLB1NpFgbfTj40uy2WfRstd0BOoD2QKkVsLELsgyYWJu2BXw03WUMPrO3p77uyMrIp48+oU&#10;wxwI4Y4SC+rLSju7xfTGfnlwsI+7g3pgOVvu7fYPD8Z3c7q/4XA4OT2FM3DtnVUSu1PQd9cl84Cq&#10;3H3d64jDmIgvZn/DHZezrCTaW3J7zzOZQzX+XOMDyW6xkaYAslhz2gtm0q6jv6TFNE0xShH22Usk&#10;mdnjWX+Cg52O4rPF/Pbm5vLs9Ivf/BZv9ujhNT7Zzc0VBWoVIy2vLs5wa0CvyOmnmy9ma+wBPPHT&#10;V+eX57P5lFwAMfmubuao9FRddklARSBFbdDkls2KZiyVCHQVdx4FLPe6DIQGex+hsjiSuyWyR4lH&#10;CJunq2JSTsF/nC9fvHrbV1UJKPedRw+fvvMAT5y6paBWusBdh44Mls/DvWO8EkbBt3fX5ts3p7la&#10;0oPLM8cRSUc5tNGHwBwKEguwJfMiolPbqFKUFQu2sYyoiLFt0gEjK8+bYp0grZ9oXlg8shtTtXCs&#10;cSGTbRrjxgAimIfiQDEZK9BnYX1bJJi045NjQS3kViTUqDYZX21MjGiH01iwCk8B+unwP7qo4QEJ&#10;QZ3B+YesgzM4elVsWFDs0R6P/k8FlamSsNqJTbuTTCA/1wMsA+Grny00/kU/WoqvhFaQrGbsKl06&#10;Yw5kZFAwe9TSHAlS0bIeO6qE2RyUwtyk30k6PXSkvN91IAICChJ/qyjXS6CuKLrQ3WFWgTMF5CYI&#10;ERIYSBU+H0K1kBvpWsgdJs19POBYGztjBttiNxiAMl12DsbDuxmd+AIlK2YFg5MRu1iHNukkwuBT&#10;ozBI9yDj6XLog9mGp5CEgcbgDCPQiAuKD4ygV9yL1h1x5422CY5SvZqF5d3u++/+fp4c4o1+70c/&#10;/tkf/tHDZysoxg9evs1lsL2YgFa5AwstWmami1RJYLQ0hfFUKUk3R8oYY+LoWwu6yt++XOsZCjv7&#10;fWbp5OXdsu7206ef7v3j/+yd40cd8G9mi/rmFkrfVbas81Vz8ia7vfz6+Vf/0+vTFzhF9x8OsGtC&#10;zPpf/zd78HSbzIAA5NeX68W0eriDoyGFO9TbEwB/zQhZKGUK3tL5eXPy+u7sZL6zg3wd6D46t3ec&#10;qkOdi7oeD9/ZGVCJlPXsfCetJ0m2/OhHu4A0/vYXJ8+/WCC3CXc4dGHKVYG8RJo5k767tGzcKeCD&#10;hT3z9O10vJftHvchKeZIv5s9eCArexnvYDGA5H19TWziwcP/j7I3e5JsO6/7zj5DzmNN3V093b4X&#10;F8AlARATIUuWKFs2FeFBL36yHu1H/1t6cITDT7Ys2yKDYQkyaIAQRAzCdKceq7trzqqc8wxea317&#10;n8xu0ooweHnR6K6uyjx5zt77+761fqsL1j72+N99fvvss/zNq8XTz8/QZ8M5brW6wf0zGHZfPZ21&#10;O8nHfzDEXQPD8Aa8nnm+JOY9SrGd2ICxDDlqfLx8+94sezo35kWgiVdlyIusE0hq7hwJbG2w05nF&#10;jpsd+yXWJgi0tEYFtol5dEJU7I7boU7QqREbO78TRL+KmXR+NmvTiVDmue14SDZ6+56x200AjwN+&#10;Qv3dTIzlmvTgT/j2nT0cTofuJflGqGMLZdXGMLklyuMxAdI7No3IvZeJUicF1xW3jVussvHxeNrz&#10;rIFEMUMcCAdVtNWMyYla1bQo30MNQprKwmKj2qZr3Vtz+Dtv9XfB9BnwWL6356+QMEieu2O9gjQY&#10;BV0AoVTvulJM+hpg2lVNM/K7PcNC2a/lkUR5MAps1AfBGyvJdfXMjL1hFZoHelPQ68b1qNtrQePY&#10;eLy+WWh3lYVP5soXj8Ssh8S4yS5RTBRzqU+vsuAjQ097grEHIEhiU235Oh60m3AIg8WbAbq2bcch&#10;x5gVdUYEFFdvBaZWNltLlKq5U5vGzpN8/GCaFT594n8L5nGHYBbGVR4e5jecepuME+tyhOTCIuSp&#10;BtBJ6cN66s8qmOFLyaR5smUEC9vtWVMVb+pb2rG6oprUlFGtajS9jzWl8jJUZ+U2rnaHChfVc/d6&#10;Yy/rSi6yAD2vHQ+BOlsxV7U7O641ICJ4VPIhx2G4ZZoTqvGZHIvMkaYtFKUnX8U1nNwbyTQAQSej&#10;lbY1I8LZ9AyITssCLauarYY5gIV/utKDecpaYF2FRND6qu5+ZGFqWv9+Vdauii2fs/RYJ/2iqrMX&#10;q23Fu+PIqK38lVdTIK0dSh28324SWX/EC3PCc+rHrVW1G59a31T6bgzh1C9Q5/rgDalMUK2Zi8F/&#10;grqpOTHbcIfDGXtNw3xZE1zeGalX9c/UUqNIxBo6Ygw/08bCjlqICWXhTxIl8mOdw+maoaGbd7uC&#10;EOEubzps+egcSXKP+J91f4BnHB3GZpF7+F/kXRWFGSvIsIEpfdi7up5fX93iBSSa7MtxW3lpt94v&#10;FTfNdDSC6ytH3SIrMaU0guBmmHFxlCSdso+1TC2xprFckd0gHiOn1mCqFZIHb5hGBEEwp0Q5K4ZS&#10;Kly+oERPHLrDCaedwOHGQuK5RH4RCZrpFaMqh2AG7qS4q5HFiD5bSn578g6nkCphi951xY4rwqP5&#10;JX+xhy4OTnJ9iBtlX21iPz90FgTNkbVJZLWC8QFptUyIVOQztcIhjOGspii818FENj6zwP6W0pNw&#10;cazvg7OSrLeFX8PRG0K2ENJrGYhS0ahMRaLm2sSpcgA5uSGdHj8OnXS0FbCWsyMtX669awxVTEJv&#10;IA/7dYNt1rbGvEShGrWFPSxSzbK8KXOvmM+78eBscqobK0O7wdaoHUEnNJUIEwAIoJp5txMdsrmd&#10;zrxQXD5PvNnXby4FLcccaYH2KPoRG86ZcHBuItILdxbeH0R6gANb3LeibmLvOzCB8c5G6k87GvSo&#10;JvEfuHBapQaVWtEKSyLEB0SwLQ/Eq43uojqyzerzxK6SEum8lwmuRu1ZmXSqmoBRwMSmKqMiBXXA&#10;rd7AhJSDd56vKCN2syathuSY2tEJdxayJzBdefP2/HZ2u9osJUrghBKyL8xe0FBiGJDqmaqq2Q1x&#10;wHr4MTTbJVkkYZ2zsC4+JUVpVhELxWQCAjoalLeIRaV/57oiTYYnoRcEFVOZZmrWyIZREGSVVBrZ&#10;1R1iOwUq83IThUrQTyxLFDBoCQ3bjXS8N8ZOgkUBT3lqYyMjqL/TY/ZCh6jmMJhowTPHYh8jGI5/&#10;RpSp9eSKYfPn6lrLZn8SNrtyp8b2iktRFHOIEPCK1+hAxeiZUeXX73dA5ZgtLz2Kv9qOb3zHxAco&#10;y/1TGSclVuq1t6KElMhwTohqS1EcsJTBYax3lhqj0tvT9DCWJlOqbEmx5F47RvnlwjmxJVYZQ7TQ&#10;+4zVBi62XonUyw6A4uqxe0i5B8bM6NJHPnGgYJJW5qTtp2skCn/dyHKlfRx8aVFu6oByZXtcbtMY&#10;bvcEBqGftqEsWUAfteINE8m1qlwVMu3hUuOR10GOfwuylRCylYf0ebxfmNIhacDykvOPclcr4gSg&#10;yiVx7T/+4ANqCXvdx48/6A16n//7n3z5xdNXr18rtBWggWW0MV2e88YbDVmSOPaT6dKWcyoudQrl&#10;sVW6aXbMZd/FKbfodltHR8jiIGIaWyVH2TAldzh8hijzr35ySpFwy+0dbHoDPHHFncOcYaGevwmr&#10;f8LjcanpVBr1WsnFBY/NAqnxmyDlrd9Lug1Wc/jC83MENUFu7SZXwPhD8xiN9huAsfYH0ee/vn3+&#10;5fLkxQKCjEoBfbjYUv8z84+yrgYZtYniozl36aVLxax0hs3RXg9f8+Zyxng4TPabAlnksB+2xVYv&#10;4a4oNL/h3bNhOhqaP9gvGB/LaVzOfZefRcX/ZrPbad6LgbahW8Rq1j2pwVQ4apZFWVvwnVdAleq3&#10;ZfZEbYqi2saRbbEu3iXYbI5HQyPicBltYHbUQZsE3WEdqfng2HDPy7R2sj7r6lWTw62JYisbkf7X&#10;Oa8Adrt/eTehDmavuk7ads7qQjk06pzlCgS7ia+nfXEVCbpg4Pibm+lStkj28knfniq7uZns+J9t&#10;dfDpJP4IH0e1LDcKW78fM3vbRsbJldKYjFVVGqnYJyfr0B0ZAs/7Q10QY1e+kq18HWtEWf2/ih8l&#10;RymH23lKjmQS7t0LGyKcdE1IkNbiVuQeNgC2DxcvE43UesVqK9nSyd75AMY6EEkj2RCIYv6fxM9p&#10;1xsvuyzUdjfCLQvSggFXskhaXWgfS63SdMGpHHuNrgXVcIXFRpdL95h7AjbI7AiQi5kSwTQfFlcl&#10;n0DMewxyxPwucuQEdtPCUkSVZc1beWmJFPyMtCXzQlrikH89qrpxQ2NvXJcrkddK+8jQjJfLw5cr&#10;bptWH0BKdGBuLIFmK4TaaQyH0b3bUtxq/EcQR6VB+GdcU854k/quq+tbO8vZRus8IVuHiZTlIQOx&#10;m8Spt/hv4dQ92ZHtFReHOa79eN+hlxAvDwWcUYV9ZI+NJYN11n67LAtfkARGXMhg8L/Iy2Lbt6nJ&#10;3pUfXQdSpjc746JZgIrdALpruLkdHuzfOdw/6nZDoHK1Y16ottsve8vcKhAHqTFs/vbs7PWbt4au&#10;887ykHEcNE7+jbswVLbTgQaJRjmzW8IkDKjNlklsZ7jCejXlttW+CxGofAZrSGSuWzxVwG7WHgwZ&#10;KGRoFztNeUIFpBToJIYZhX+rhaJNw3pXW1urnVXa9Nvk/9l60lAklWWGUzNdRJ6QG3sgqqmzNzJR&#10;8/pjnKSDTN0tK6tqx3zt/QRq04SxtfOoYY+QRuM9zyQBjY0qbQojer7mi1YHg6F4uNdI1IHHCQt7&#10;KpTVArkD3kh1BDY1iFUhAYlrc4yqAoEPkWIFo2CyN+5fXMxev36LWQRPwimmrNtNyhhBHPZhHj6o&#10;0lmMcZc1cvnFtIOgOu1q0sOUWkM9UkeJggBMxzXx7DLW0vUDvwOuG5RTWNxw+EaFAHaPTj5rSwnG&#10;ST2VUBm9X1Qt+AfpRZx3Ev+c28TfiRGLH1zq6UoUkxozFDfHw96IU29DsOtrgeFa2HU/mKXaoDLe&#10;4a9TXlmHq7B4WHlkoNY0L5CILTsdEx8MBOLc+kOQD9B8Ac88xphL6h1wckmoK+Zzq4ayBMhJOAz7&#10;Lh5aFc1KBLAepnBYej3Mladz1IE4a56fnmMqpbXNKTgzqUUQmCfmTPzYyFJgEc3Kyc1S6+plWeID&#10;yaZzE/pKj4aT1jCXrLDZsf2Cjlk+XQp95X3eyPx3C0VvroUUb2FjplsceR1/s7lpWOQeYcJIdqW2&#10;j4cqVryKWLd2G37z5PWplQoQzVVTysaTBvUi42EKsUzRKjFIQQ9HOx77NVhfI5P/IzjIxjQ+i7EO&#10;hTRCNqtHFryStzEZozQjUyTtMc79mJ3C1dZcs6lSIF5buX0u4KEI4dGpJNXHX3lyIEpx3JYc6LH5&#10;zPwV39Tj4oPXBmVWi5YfMEfg3Nsn1QyTmhULV4DNcFgtOHDzGhpQOjEMnDHngEpEXMom1eIJSI7Q&#10;KDQb68KrliIP2K6Faj7rkBugqXca4uRjwGsiYmxBWvECKqKCjJlqKDxTeAoSChBx9WiRG4z30ErC&#10;O0dqNIJfwChKVPGS7tZs42krw74VQs2567F1m28CwIsASyyaOKZ2kGE2HuwfHqph1QRnI/F3eB2U&#10;sE3ZDbwGpwBzH8weyMZRgBf7VbjYzng9QC98h2K3eR1yRvhfAQpe+ppTFAzK+xWTtlk3yqSF2TlM&#10;WZAkAClycnam01YelOqV21r9vAi+2h1McX+0BRDBYCvttGHwpCaaj5dz3pTnvXAqczO15GyoGmsm&#10;kHv7K/cVz1vh0bNUEeVb3OxkEepoNaaaXIAyNDWiIZ3BZldQuk4XFHQ4ObHR8GowDCnS18uoidVC&#10;R9DETgS4hXPtcrlmGJFmDYVheJa5nZuEwFIgNobhUHxELAK5jjEhTNFIfmhFWZ/YlowdWq8b5i6m&#10;EXmZ67wHNtVauuiMDmd4/udrDN3RtcFX4rxc+LKoMnUk/tXpDT7+2if3Hz04fny/wWe68dMffvH0&#10;6YuTN+fszyNIOZ9qMYT+tl1axRG40AbDI9xQy7kG7QR3acGUvZq8lURmzLLXSY7vgoKAWTEVxTj3&#10;opHd78LUiuZU9LN/+wyXvNVx3//BUaON2UB+92iNKKjTV227V5bQH21ihXhjGO6A3H32TMYi3eeo&#10;P1FYHo6Su6N0tUlO3qxOXi/vd6C6ihAkNHuzxov4pJU277q9cfHDz5cvny5fPL1GgBDmq9cXUygx&#10;xYwsU+Xdxc1IgGygGSPcAL2Rm5xRJ98eJscPhygKX53NmXaH/myb53kswJCIoxeHVurtDeCkuAIx&#10;qQ2bAvovpHOjawDDqGwt6AW11JhAojI3B6I61Si8sVQGhb2l/80/+a92AzDtX9t8253onxqN9Ob0&#10;9Gpy/atf/9ruFPO9lNqz8cmRAws3BU/RjdGgb6mPlEJJtqFSz+ErUD+3KJhKNO7002IJLfwJ/T03&#10;bz3jjd7N1HV/mwOS4z4xfqptLO1W8xlYNy4xFUHlBzg8mpL4yaayRDomiiPQEYn2kwkQk7NWq6No&#10;evLCFhyPJ1qv2RjGLwEJwlOJMxKOo3IY8QyNN9wV59T6/RZEkQY2go1TauetUeVVmW9TEOLahBhA&#10;y7VxLox7vTDG+cCJxAvEk7j+5nWjVWxmb1BOtE6vS7YzhPsTFMrQIFquMKXHTYd0w26r5WHCCKAs&#10;IGM4hwtrMBgU+VUh3qv3PTItZhlmPl414IH4votRf1xeNGuFMWU4m9xep5mcqapLjfal1jJU6Mhd&#10;lHoN15+TySybrlZsY1NawReMpxaCKH48Ds883stmswA/M8JJCLcbTyqQyyAVLa0U+8ncqIgjDWIe&#10;s0QRNSkd+bGquogqZfJgE2WVQFbGc+GGC4oxCfGhrnvdnLF1MPtFbPLbiNFZTxFYuUyptCSZlXZt&#10;zXusrkZVGrlVwMR6+uCinYZrxfaz0kQAD7Ixlr91vR3L1On0KsSBc+IrYYMKC45vN4wYP0haKZ4B&#10;w/LqxedffpHadm5G38jztwJ4Odrx5W67Wl7B608AbltQRe8RPlzIX/AFcFlb8Z3bIpgjXxDuxGZH&#10;71m6XQj5SQV98Yk4HtNi45rNd/7om3uYC3ltZ6QJrQv0q9iFQa9ySkTQ0S1VaTBlQ2OdCWOb3Irk&#10;5Mey+ixdUnvpzdnIM1DT9/j9acaidNm2DAZaO7MGD8XWpefLwySQTUw6E0y97yxxdZqXDTB73S5U&#10;i+CXTiaTWGe7xNZPnGJZyJfOIr4im3YG25WOWRZMup23CgiE93U7vbW7rV929YD7+GscWunkBziy&#10;03O+lYFzNkqh9lCrugLYmhISojwjsCfjYJNPoejrkRYSKlqb9KxXUq8lQmpHFOPyD7ALdFZkY5as&#10;Copy0CKP8eosPztddnqN4QiZ9f1uHz3Wdqe7bncXrRZElG9PXtwePf4q2o8QWO6NB61sie8F0Aj+&#10;J17q/l5zNG4fH7dev8a1wRGnRVVrmk4WWuFxRmnRiID7xs3hUSw6XYh1owG28yXaw8y1XW4u56BR&#10;VVdldEM3w5x6bAw0W22clVdIAYXZU3nI5aA3wkXa0MQ4x19llGIG7SEDDrggoQaGTauclu4a8+l1&#10;gfyyOWBhOJrOV2G0R/qSEwVSvt8NFiMeadhiMF20lO1YQhqtpu0OEhXG9awFdzOx0MKYGSqiElGG&#10;EYAaV+J1Goy91bSgKSrNCTuZzbFpW7oW+3eso1qquNLQ9UX7wMtr8elSzagF2RDQ1qDN5feie4o1&#10;OtnL8wXTGk7PL8kXSpPpbI5uGv7Oz3/xG6rlG0mv18VWCHCuwu1jOTlr9FxjELvBaMjxLByx0PMt&#10;Fh2tgfjP9eVtFLjGJE7PFnJEwwtnZ01gGhoWu7Iif1VVZVFo8pt2UBI1G3OOeFATlqiQdAAKLMco&#10;tm1IMaFNwclwr5YIgHnw6MHDRw+/+tFHaFd8/vxlwaYbITWo+kwphVtDGQ/YPEF3mb1JJo77B0ZA&#10;mP4Wlm5C8fAcUNhlg0MSUzUzQyswrQypQDyVAto1yPUiMKchWm5LRwedXF5WJjwiFSG1NhW8xFgZ&#10;8LK0bRM+iNN7koSgQZEaEvZh49KYBXFNPqE/FuUmvhxhPu0u0pwuz9/kyN+Y3uJlLGiL2XAcAxhn&#10;DvouZtc3uGdmQOeY24zZ0YDWrGfOwgRAVF/PZktLC2T9KcyPWF8apVmXggBw3sFYRnDL4brDqWTT&#10;eUjiWWZD29zpkQTOkxUtElO0unjMqI4P7/CDi1Fdz3/5y9+iZfnBw2NJgqN7B4ddRJ2OBmhu4yZ+&#10;/OSjb3z3+3/wne8hL0Mj6AwPLp69rCokR2ff02Ywl+cXv/jFr37/6WdPHt7XBeXPrIkeQZrjNcxe&#10;UWEhbPXUZzcm8x2us9uZwoSRUg1C2kkncNafsI3bm29rAI3Xd6An5b2uCYef6KA9f/Hs8vISqyxl&#10;otTJlqGgtcOvuY/QFqj5ClQo4KzCHVLg880GHr1SxHUI8gn3YhoQYXJcEsB5khXcksYYpqhms8gK&#10;gg7E/Nmxda55+1U8OxVuUYBR3CCCHe0FtNXxgbXFb7FBCO4a1IqDUXP/sDcYNo/vd/cPsv7RyZuX&#10;Uzxzjc4H/dEYMoHJF88Xy3k2Hd+9822M3nFDocLBQQhoJHQ1dU5PTUcIVYF1C+Q9FmyoKWt0lMzQ&#10;IucBDAsyyEZAARZq5tsMk58w7Bi4T5ENDFF2wjRpbAq0CVzdnmL1gfw7z0NUmAKTMFGExoE9rJYa&#10;bkjShrdukd9M1txSocvpog0ErDCq2jtFPi/W6e3V1f/4z/7Zj/7yL6c3Cy72cXX2aoFKMuvEkrpV&#10;83zeEHA4I4m4BNcfzVWOcki3RpJ2fHqxWawxMWVTMlXVhFUE1xa3RG/QmV4WP/nXLyvaQzr/yT86&#10;xMm3FTW+cvi1f/WLn//0p0+/8jW4ilv3HrTHIxoc/t2PF/cO034nw9tEXZ5HxcEANSSKl8b5zRqz&#10;3P376df+6GC5qBBsezUpzq9nzX6KKNKLxP3i5zOmQJbNV19Mr67yX/78Cmtvf9h58LBzM006s/TL&#10;z2aTy41D5DJurwzE9R7ye7GztyDw4WIUIeMBNTf24495ZIu73Xhxt89Jknp2N7PVzS1A9KzDri+W&#10;9+4PP/io/cFX4LqD7CW+usaokTO5ZIWaC1bhOdZKsKlfv14ICIurUdrBGXc3pN2ffT6H0QnSABtx&#10;4RzAitd3WEtjPJrCwvSRkQWDKdRLVkbZOzf0W95is4zKHVSIFjJkJcbqF9p/2AJnMm8mxoBVeprO&#10;JygIEWtOB11mP89MthbL5fMEXT0YqRtdtWjTt1LeQVW9n9vLh6+ONYzepe75Yb5wcXYut7NHaXV/&#10;LPWL9DsCn2L0mEgW1VTTnfPP1HuKq3eMlVtLssqcxNtmOfi1Ap47X6wNKATUOoGFdnhezOWsPFTP&#10;hyeGatjziTy/KfEQSD/09HhW/UDv3o22pW7oUfojN3tFUfDGQ4wneqryckrr3KsBxsvfYgxJgSI2&#10;SQPK2rFFDTkoymDS/zXOke93O1V7t2qp24sBaVi9CyfzpB9Xhx3WOvZ36qgaSSq/oElozKEaZDyu&#10;Lo/xjvF6AW1rJtwFGgVOpeY7034Q+wgot9W5WZiOn1zFIemF/U44DjP23RHKokHUwhuSQ6VeKJ+G&#10;u4nHhm9DK+vBvolN/a1SRj7Kz+5t97cmTm+Ry9YyNbpPHMV1SJ7PLgiiAosT1Tk4XHBqX+KabG75&#10;XkyHyleKcaOYTeOdwiAbqQ5nNvDfjVx4j1ppIbp2g1Xv1Gk7cOU6trLaKjSqnTtwt4z+G9yuOo3U&#10;bTXhpM+n70CughIMReAYNH30AMPVsNDKHR2158pGge9EobsOyZCfDEH0y1L7xpo8BIhXcOH6bCrn&#10;48p9m9+FMrCqc6L4GCDA06cWuygMbuJ3MsTDFD+uye8Gjd/VwPvCfivJLuR7SyVHZysxa1Q2JNIq&#10;YnNm655EauGVoW1Rez3KMIWwHwvZql179LNl2kw0PLZIThf5x4x/vxWyHbHHKCgli5M4ZFpGNRnY&#10;5gb67cI3FZ33TqiK9qFOGmiynMOpLW74iRzeCU7wELLZ6JikUGWYL+Zpcw7rphsOm330GiGU3WA7&#10;bA4Go6uzs1R+GfUQLX2D/y+TKS8fnkpMgMbj1nSig2BRJdtkEMu2Fcs0L5mo2qT5mTk+a5DAcUFo&#10;6RyP+qPRYjbvXJzMhATCs5Nyioygpn5Hq3Fi+ckIDYQXDEJgFB48skrzXojWq8FnHvl8Te68eSEt&#10;38a/EvM4UqTHjltlHx8+ThFfKEC0WyAvQifLFL3VNoZIjYvS3zNBZbEbhVLtZEGbCcEFkG7pUTXK&#10;R1EPVvaQstYhBQCByA6V/xEWImh6qdrXI/gaHzHBz7JYDswo2HbsFC4IYjPxOZuJ/YhdwrZBNHyI&#10;IPsTXgtqis3YV3GWPehjwEpV3UZGks+Fu/ZiPqd9I1Z2AD6F2IcRsO8Mj3WDFrhIdmFFZ1HvarIm&#10;nEmMT9ElppiyFzwp0EFg8Zlq1h2MG05iyVKpgbGPGpQgHXWuIpCjnU3J4wb8nHnr2Yh09il3SXtW&#10;+jLyUKnAVv/oXvJpzxypUoFOUBBqQ9vlpTCqV6cqzJriKJwYeMlymnpxPt81WURBiuMFaCKHUfrQ&#10;XEOB35TsIeDlQlxwVNawMRN2hSy6yk8IgpcCHwTTlUJr0tZSF8AjpkqVwLQKvp+tkaXIrctX2rsJ&#10;+71rUuLuuariaXcP98aJlLR74yGaI4g14tA5JszZBHQ4gLoQsWkkXwHkRSeWtcB8VStZJ+SRF+km&#10;WE3eyc7bqrLidyGo/lS6Y2Tzx9i/cUB17+WJBINgtUPfM1+Y98OJCaKBX2ZcTKoJ8NubkJ3u2YHm&#10;zfHaLlNFlFJNev9QICZK/atFMQBE3mlU22ekCXNpwXlEcboaAh92O764UrdYobAAasd0LjVOYMk8&#10;o8hqY9EI8Q9pnZrDug0lLKQMRGqxcuiPYR3W3iU6ugAcJYDgrq8uz9FCjHKPRC05J+Rij44coWVw&#10;lRctgSTLVpkGnkhi7xz7iUmam6KvjUZDFHgADbZ4/yhOXUIuTbwiDYGouZWaaT3ot/u9FiQP49Hg&#10;/v17zWTkRd1OoS3gOMBni24g5FEW6MsWG5yPFebtTfopIqWkJWt4eUWfns8W3W7v6OBg1AOHYTlb&#10;zaftAhwVzOj9SRNqX2m17eBPIR6Y0rhMZYS0LVDioJK9c7SPlbWpWDKqojYKrsbIs8FnEUiZKN2g&#10;gOz0oBIid2pNaj7mkdGdY/SLGSRiYmmcfKEL2fAFFxkWwhaWagyKkAQBTzgefQIC+32shJHaBLw+&#10;qMzxMqdwJq9Ny2hHBFhuYfABMXz95g1Sc9v9UQpIO/QfSuYLEc+WsgAXOkFGXHw47G6ngyEHs9PJ&#10;JqZ4J+6PG5i9YyG5c4RmB6w0q9G4A3fscEB6OnM6F+XVNSRm+d64SSsWpfKVdTXMKVCUAdVEpyoK&#10;VajkC8GvE83V2BfhUn9zM9kQ67+OQqZ5LVG2sx5uBdMAYFdA8w0Cs7dvT9FQ5KpAZm+lXY1Dudls&#10;xhYpJZINqr8wkuPpjP+LcBypmoV/iLGYerOKj10uvKcoCat1KB6iOhglPNtBC/Sen3TL4fRu0h37&#10;rj8NuffP1BVuXPwgU0pbNplB83zSBiFDWFaurku+CQSVtvEBA42dM5WSYqDMFuUgs7R6KdYzoJ03&#10;EIxqsiJJ6EwDKOsywOd57tiMt/qrAH8NrcJteInVJ6b1L6P6yBDtmjFif/avQmZ9VBs74xCqZgV/&#10;7vuVvh9sIQe2zGdyenAyw9A0Wx55Wjq7RObi7Wx6i4slkavYzvJF1+LNcC/5+iEcaJKyLHZs4BIM&#10;xpb5WNaLrwwLyU5ei1fkmCKKmcw63OBzURaGeWmilrnF+c0wX00HfYQTYfzloJkCbAPtNp57RPNL&#10;Te7gq15ns7zYjoOWLRAnpnK0VjbWv9FwCF07TrdW4TPAjqmopNgy+ZIHvdys327rZfWFIO+Eys/y&#10;uBzrE/Ap9l6Y+c6UswqHImzDqfE2eWOR1utdfHqqef7lWJJ3cZpF5qcKT4plPkce3shjbOFDTUiu&#10;ygZop0O3iVG4riReRlsCV8mVvFLRTktBgO+CWxtStNbWPO9v2nibg7WTWBPVsHE/Vojdu/+p8y3f&#10;e5ytrAqCP0WIv//Im6EgAlLOtNneCaMju27T2Db+0CMyWiktXuu1zaXiw4MDnIe6zPbgfyDTswmt&#10;D4YuvH06ILWirVZCMn5rF/pwbB0iZZWM7bmyA4+l7FZbQ68fUpug1IuoxRvRyS+UkuaZ9GthVSBz&#10;wityU0A4ZtlcOK6ysDsO/eZMfJ6UNy1XZrPmuhqMXe2+EfyIQX9oxdiK4H7CwzcKqKUctCAfk4pJ&#10;vcgeVSqMyEMcPO2IZkWxj8Q/QGZDiiwdyXFWqTNQVgbJa1LqPvRhSFDq4q6GY7BZ2M2BP+Kt2GxN&#10;r08dIazQBC/xAiZX02W5Hgyy+w/GgybMSj3AJ3q90aMPPv6zP/uzu8f3jo+RCgh3W8NSWjk2ZrYN&#10;SzKoUrE2HN1pza6XBPDx4lCrr5aRbHUpB7rEMiYkIUGVhG2aYlYFI7UanY8++OrZ+TxOFrOrNWAi&#10;ZGSRwsLD8f7emHizBQWBuG7T2/nBPQhekgf3966up+eXlzxS0NZJJ+SSPg5vOlttWqUygZzVytg7&#10;bCmmvMYr20UOhhoN+bFVarmsUBlxxKVKWeMybxkzzrpsX/i33UWS2zjbelxSMwRK0fgKK3Aa9C8I&#10;OkY4Ib8bvpKTtzh40bnWyDypMQ4Xk8K0/pT+mpdbWmUFxahdWnjvopnqAaxpMl1STLWE2FVIjOkO&#10;RQo6Uz/Z4xC5OMkMwxYCeJ1wX+oYKDrFHvKNIqOhHjNEM1LhlKWXUewPNdtqqaAUsFs36oEmUyTf&#10;OkrazAaCQTlGsjjn7A8HGB42O/35eoU1FJ9QQXsLsN5tSyvBMRdXHl95COApTkuQMTRbJK+O95++&#10;fOnVYmJHSC2pw5ynJWIKnrI3gTiWyAfrGqHDbOQ6qaeypyox1RTb+gjrnqS1LMgXXK7NEOGlktQ9&#10;2fQ65t6H3Xi1tn6rqczy3PrmsSGdq7rVqu1VdnqmFqnZai0tZQTqfrAGsjWo8GlCitnvD/Eh3r1z&#10;pEU8lpuaGLPQPCkz8YVweLcFEAcjo/miCAl9wtwM2IToSshTWkh4VdUmMuuqBby2GkJW4XsE17os&#10;jL7BbZKmIwotYFhozxd0YqJLB14MioHvf+ebWDHwqvbG406vs390UMCthoQzUHIGA/ykFhyNeuap&#10;QuCcMZJBPbGaWp0UvwnjmKrVLSkDhdm918p9F/1vGCp/41Y7jfmdrm28mxGy0/Gt4xvNYqsc7Niy&#10;063HWHkTldPElY82dNuVMo3b3SGu++u3b8/P306ur/PSmqGZGVH8JZRyOPJRDi4IyGyH0TbBU33p&#10;nSaVd9yFt8CVBqMQaSX5b6Jgt5Mj27uscsRylXO1B2O30ZJkbO2ES8GRHxQ+rnyusCykpnLXsL7j&#10;psDcutHB6Je5YtPpygIEUPQCaPf21duquoKB5dXLk/W0WI8wPTYeFcpXKDWgVQHgFzqRduIGcsYB&#10;9Tb1DSQktbKL6BpdbmFoCQ2GPdzMD+7fhUAJEws0RTiHxvKf+VMqEPtMLsaLZKOVTv5+p4ni5eBw&#10;/Hhxn8VY/54x5FEJWdwejA54owC525pnxmQs7OP9Q9bDuDfpBs/ms0ugrXCxbybTj558Za8/6mTz&#10;5ycvfvv0i82M9cSjx8eZdFLIu2zHORiJ6403gceNFvYspPPgvAqhzfGdA0w2F/N74/7ARKG3S0QA&#10;4Hp0FytokTYRYrT7r7L2rNd3pycIK1reXE9W3N+yr/1hD4/RxXlO61sSARA1n5DUOLla7d9pDjMU&#10;rtWgS+ghvL7aeoqjA02M2oQm4+0hfeziqrgWTbKUnCzTyry311vR9bL89PfnveHRYNw4O7vZ0G5R&#10;LubB6USFCD7BNXS9+Of2BpytpDdKDw7Ts5Plm5c32Nqb49aduy3iERcuXfc/+/3r07P5Rx/19w8b&#10;R3dJJ0Mk78315vmLKcTMBwftXsvlotEnxHqjYEYnmrZquJAUr1BhBl+sQRNA0ExLk3PYc4rZVOlE&#10;0JUb/sWjEnamlnZkwzzBC34kjcO4D+IcU7HimEkdFDRq5GqS4Qw9M2JOSXBGidDm4mmN0rbAOLhb&#10;DX9XcQ8CenFjG7DXasrwZYWNJ53WHbBqK9fMCakvgjvPdw49WL2sgnmRdU0ZaiQfIu8/LEt1t365&#10;jiGF0Rr5RxZOEpVWS7CWIr9xbwwwI5q+N9DFKyRSmGHqsuWYYZ7bJTCFZGmuqAMq2KDaw56ZDdCT&#10;wAU7P7sw2zTNSBwX88hohVocVMs+1NS5OrnOdwpdjYayVmBUw70CsrzWi/4NPU3kl7kd9EIUeUWl&#10;T5eobCikS+VdzB6iUIWfX6lHkldhsECzO09y9PDYICBWemIVwpytJqjpOaqiIiNZ4foknqpicXP1&#10;PE38XqODC1/h9InUqEO3PWDHdWNSXYVEe6qMXoabwLFgtnQj3Jvtu3sH6By+vriqaUlDPGFtLLtp&#10;rwfdXzQcoZcf30S3e3sDueZghFDi0sbmCnxgUbOgksbjqmqwQhsPswIQIxrk36Y4ncCzyYKSbpNE&#10;aEqbTkRE0boKJ3UdGtM1zzGlad5cTeQNvfPdDTaETUd+S47lEuFa7ox5RMKxBSA1EzUiSmP2a6AU&#10;2S90ODahdWzgHFzM5WoBmxn8Px998MFwiE4ms9ubzGRo4H9w2AfxcLCWJjUDvQZTRRZ8ktbz8Tr4&#10;6p3YLxdXgVa1nfnuYFoqr9lyAYu+TTuqv0P42tjYPibat0rXD6n4qFawMi1psl8qp1d2dXPWJhLo&#10;WqaRBJ/sDkRkofMsn5QUwlAaD8dXxBmjMr/qIACnuiSuqhBO5rYELG/zZVZOIWZR6Yf3pjbVMSUJ&#10;bTWv7db72GZP+BCO4OEvQnFuZ2Xh3AqPtwpa7giNNrxH3J5YUrDaIPx8TRcWwC1wjjSxVmHhLchf&#10;LRM/VXLkSQq9Y2e6wgcageO45B1CehBP4PI4LRX4XCkesNJRk0dQep82MR7aOdWc/EuTm9sueIi9&#10;bmE8ZRyM+LTIXsxyO4e1i1cjFwAtcWu6C3JFQ69krYvQaIjStot6xeayIHgG1eNkvryhVo31X85R&#10;uSz0q7m7pDfpetieDbqz47svT16iwVv8mx//ea/bGP+k+9/+03+KTmy/h9L9fLG8QPbE4T5W687l&#10;1SV6UaiWcAJIqJ8s0wX1kzg94syANWKxSPb3UKZis8wRUjbsx3//733r5avZj3/65eF+D6IBnMQ+&#10;/OAIuaP54kvseKBVIZKMnPMse/zgMT6Q8+vrys1w+jk8fqDmPm+ewwNQLMawkEJaiQt29+7hoN89&#10;2B987WsP7tzp24iA/v9G2zatjM1ijsYS17XbD2xdHAe74xEb9xQNIO0xJ7+rjDrdvuH4xWQgMR2f&#10;FySgYp5z5UEDCzXAH/3hJ3jPe2iPY4Gi4m5BeH6aEo6qvYHlfVlCqfX4yeMOhgitAZWkKAJC+BFm&#10;ZYkQzLPZwnzCGdVJtH8jlhbTdu5yFnMsNg8+2aurm3yzarSBblKaonCPaCEN4B+FMCGLO1RlW+Ac&#10;NcAoQW9n3BOgNMaRDn+61jBcWTVivMqWjy+fs76VlkbEWTwCiWDgbDgSiFDA/Ccfb8HwOYn3r26u&#10;7UTfUAZyz2X84tXq9dlFq4t4T6jRgHKBYL83vaGB++pmxleZJDMsI6qE2sQx8KyBt4Y+d5Zaerzo&#10;SjzLxLLXcpWhDl576WbjQW0W/OcHmxXlzcpRj1XrkVKhtbyKLbOnDIHqVCjI9s2GQSKlKI4fjYA1&#10;scy53IgEKrv5ARHQAGVmvu7Sep16L6hftbiAw3zE4qqMJrcTwqJFrgoNdU/+4fti1k9bwb9trKMI&#10;gP7BD/4ublZ8ixdfvoaktBp2EKPbSNvYcqrSA0QS0oRi1eVsOKTejGZJVlR0FHlIvg2Na7wXHClx&#10;z2Fp7HTbaCIT+goApKozsqZllVzMZsxmYVQvNxesDA25ctZECaEPDKtfIfwEU7c5wEJl2+uA49Qb&#10;DogzB4w96+FKmmmFKx3j+th/wIvH41Cm20kDtoZjlPdF/r3vfkt+KfKBfTyZoWcCBLGmG9rMvjbL&#10;+cCeOm/dS5dDbEHI1oh2c0l2Z718pJOQw+HX+8rk6ErHtuoUpydBkfAH2LPiD77y8fnZ6e3k5mY2&#10;p7Ucfmf4/cm0V7AMQ7OpgtNuq7PUhg4v7vBJtmSrHt0ZzQmZSU5ELrzYxVo91EIKnIqOLtSYw/7w&#10;yeNH4/EAJyo8MqnccOvCtz84QiWAGe3yNiXT6839x4+xsP6nf99Zod7p0IxWkSeU8oCJ2V40ByTO&#10;JSC73+DUjM378nR2dnKL1aMqJ8+fffnjn/56BqF7N/v40Q1NZ6BewazWGS+XuOdHd+99uL9/2MxQ&#10;9O6RUIpdC1bNSsKTKlUDAXdUiiceZLVut48Pc39/iJeAvuEYwU7kqLKExaQP2SAU14ipsOHeh7Pf&#10;ZAUZMfwnywwuRQxLLi/fmlukrG5LEQDYnInc6zfI7IR4Gn23SMf+9UcfOeh4790bw4UGP9xg3AFO&#10;HsvCJp8/+vDON779pJ3mP/nxj16df3l8P0HD9PNnn+FH8JmAv1U8JwN3qEWcwGqAa4CW7njYb6df&#10;/8Uvf//2zVka9RMJFGGhxygH9IPjx62DO82vfavvmF3fmeBcHjHD8PTmZdrZ3Hk44GEaKP52PJng&#10;qSpenkzvHMCalH7nu0P6W1L3xYscJKruIOke5FIDIIOGbU9YChrtKmuiyKwuLovJmyWIzXhT9x8N&#10;YcGdXK2fn591Rkkzb8+uNi9+t8kn68OjFtKDsMnC28J+ygqTsLLbSFALAYiFRtmymw1H6Ca03z5f&#10;vH6++vLX09PW6vAIQQnZx1/fd3vxq9+86HfW6WHzw6/gE4dZPWL4Fu7sFrpp2I82n/7u5uAAFabr&#10;wT+EcTEG/ll7ers5O6/Mg4rhdqIOOKVSoESv8t6YYgcMsT2r2XdHGg0bTeQWm6FyQuRG58+WijQI&#10;/uydGR0V/Ramzg40/CoXl1fYtOAFmc2mhregaUaHTj/7jL3Ck0WojGoh+sNVtYl/S3rx8s7IF66b&#10;Mpw8a1iOqbmsiejRc/XXi51jAEmfaxaKKKNc6gss4aUwP40JRlXxcnhyuFpgN4CCzjdRBah04Y0Y&#10;JajQwIRFhpwrXP65c5aGHNzwOBEQSeaSCv00L8nzMmSeY3I/ia2s+xug0/Xwb4vf8PDDevAbuoZJ&#10;HfYU1dyaeOcji+oiOxHdrgw6J2fld70e29HfE/+qwKzi3AHUiurWieWo7SBYXrY1t2S3W8m326qt&#10;LFd5q/CpdhCDQbXGEUL8Tj6rcEpqWMZB+RmUzvXbDBtGHBykOOmmuekwbDdypb/QpRdFY7tky4pn&#10;GEt2rSzg1HnjTSWODYV4G0WucXTQyBRrFZfWRmHNs5McH0T5btvwLT3vsIZHRPVxaEd2+476KbQz&#10;6svicWqB8GRSxABIs35H9Q4ytw61cdtQQP08a9sD1sENjL4dqlPwT1dB7ymhL9FOEHTNf7KFPqol&#10;vlHI1nQemL6DRaehNCq2cI73DAiufoWyfFY7WubAbTISu9HRSHetktogaxQXCvw4sWcDD/iH9U4D&#10;qNwy3j2YPUR9OevKhltN0agmEzKlZRxgxlUZjilxtAXgeSCYcYTd+y85DiXrNs+JRWbhPE7Ohflu&#10;tWUph9J9p7Pj+wsmaLSkX59OGpOpyNAFDUwIlNMvcC6u/KsKTux4xzHscQdGzRQoztAxJrj1jbZA&#10;9GHhsM2i0vDRFlc/ONgI2cCRYQDI+4hisIYQzM5jR5Ha88NEuo4ywgDbKZX+nVhqBu47zGrQbkDZ&#10;zJFR01/HbqNja+Rq1VSOVyLOI5bitS3SOFXAyHt1ddHk/GD55vTm6bNPsb3gicc1QKQETldoq0Lb&#10;PF8zHw6K1L1x29w6QDZSUtUCbKLQYTUZDVt7B83ZFNlmkHLlCOca9uEk7ELOickx9Bz4bjgfjkYd&#10;wCqbS0yHUCrysI5ZEC69gZcwdjo8HBMVHidvzs5t7BnHPYziGtm6R+MzKbIQxgIuqyRvbsZgbKhH&#10;W9DZY+GdPDylXKtQ8SJbA433wu961ofFEELI6CjkRoeb3cC/riaexZHfFyO7heTu9MB3uyl52uWw&#10;aCPcFG8iHPRQ9OLgZd+ljJBhlmFytxJNCl+Ti/Gqdi6LjRBV6nNTdG/xHkhiM8RG8cZqYt5PkjkI&#10;jqiaTS0V3iQb3cxmfsLCI6qq7+QGbT139ML0D6U8wzhLLtFCSQPNrrKb1i9EXo9fGjgHbxPlWapu&#10;tqKNoc/CMATl7oL5bJhGK6LCgl5jv/dLbeF3JUIGClX8cQDaOrfTnwu6cq1ozkQcNTgjICGjOt08&#10;epd6QBW4uXn142piqBOWTOt77r+VbKQGggpgRYVFs41exVUUOsAhyFMZczvSN2/dirdOnsj6dh6J&#10;pd0l9jnUsRHaB6N9ptbEyRf5SVn6Hp15hjxweFPs5M8a77ByO3kBZVWGYUUZUn9jLYmVyX5EtBbr&#10;hNfBb41mYK48NLDY5kQGw2wVhgB46KAjxVEY3wevrUfxJx7dFgsGOnkJGtuGoZvIJfZxrhS9u6QO&#10;fsABD5InTmvwoKJH0mx54LXUi3E4gpV1ZevsjThTzO1IvrdDUlvtkxDpJ/vZ9kAbvwvB8gkVzuRC&#10;AZcoY1fMoCk9uxy3avXms0iEKhqdSRr7I5UJRyohS3Un8sXGFqtbGCBwqxusgmkwkA8FOo6rUIDH&#10;/kTifSmx12Nx06n4ONuRotAbTe28TJsmTcJ0BRc0BlucNuC6BW9eOki4nMcZszPIbFbTAU2b+dR6&#10;xdrpUCUtZxOUDotlC3Y0IeIT5y1d6LGg3Mf4H6b4NT+gqaOODJ/2LOAzY9PooTaGEAJtNewX6Sa+&#10;mU2vJrMlqOprrl446ePmAKoK/7sMEwc+7CXssrc41nbam+MVCO2Ly+spFggOuBq4q+ZWQVR2EC7n&#10;rgLenCmVOVuTm6O7mCQ3caxEbxHzatB/iGMg2rCB4d/oYLi5OWU1xK4Wjab4/gviWXjPp0p4FZ4f&#10;KIFkAsvgBsT4VBQDaHww/Z5dXkzopxf+dJ3PqXp2s7sf3GEwVGsJEhTnkCtMImWWqDZxBmBBIooW&#10;lZbMTsOtIy4YRsvDMSw8lD1LmY3XgHMEtcFrFvDOGtb2T7fPEQ5kMej8rhVmjN0ubcbtHk/H+aoE&#10;SvD2GrX7UhlhmAkxxy6GlqhqgXuAPaHTjmgyaMZII8QkFnPSi/PF/HY9R6TbYgP04+RyfX66xHbK&#10;BmgjgpOk32M0eyIPJt0JXWAaUoTkYMsAcNNO6QSCpJhF4wPNen3zqKJf7sy1KSVN7GyopuaP51Za&#10;FpmMTPwzxVhxCc2MD8ljKReUMgox1pBxWsQh+0abhtyAeJpXSEt7+uzk1Ss7qrJhXLLOa0j9q5wa&#10;57b0ZHtiSj/us2KgDveuW2RbDmjtczMQTul2hkQGNPJCXW35mHJbgS1+b2zWWRtcWZEo7WKxG+CR&#10;+PCYOOQQ88/b3dbj5a2mvIed7sB2vI0CFiC1z0gaBGJuZi5fPGMpA30gGuEYHN2rg4M9fGewXgQs&#10;daa+UyhiQxc+sQR2bVGJz2JNAmtLtaWSb83L4Y0Hfv2t7BdhZ40Mb1i3CaUHc3YT8GN24UwvuVFc&#10;1fRLbzb0Uixb3HxKcOyMuIqHsk3jBCYNOQF6VfSbz59+8fQ5gu/QbEHHFaQb49j74VII3xMLJK5C&#10;wnrA3pp+O43DHiZ5aFlnrBaKPy9dHDxQZt7mnJkxek3lIvrhFPtysUDtJS+uhRXFCvoj9wKiC7xm&#10;RFfiltEFhl1nxY70ej3sH0BYMuhi1gQpCw52eJQR3aGNEGtWtbHUYviCiBnPkBF6rcRzJ7hxEwdF&#10;jNomnLNxpeCDVKXqCUg7YuETdJFp/G4uShIyEVcBcSNPcXi8LOvcafhsMG3hA8MgUGdW3jTc1mIT&#10;sBoWSLIIX44ZDbsubi0dhseL8HvKjxUU2YPEnM357czd7vaxAOD7FjDGREIzBYlWERIUTLHvdfsU&#10;rZa+BteUJ1VbJ9iS6pNg/XTa0NXtOrJDT4DZqLVDfaeur+IA6dZRiAuFwBkUJVMpp/vbfBVsy1Il&#10;1RBxlvcRhkWxJp+m4HZSrZesQHiOSTlb2TCyudigSLPkNArl6ZYLTvjwTGU+WjaPt5E/Ow4sahmj&#10;ulT27Ta1W2zYbuAp53taoTVWWBxvbh06NU1yE5gUkoyalq9O9LVTTknU0LLuONjpV8pVpoMKu2ZJ&#10;hFw66XmuPKnXumZKw8IRk1PiheLk1ZIg5ZVDBFb+uLTIFQRttZH4QAqGgeADFuQa/r+Kgr9UMdoM&#10;N0iEHIjoAmdsY4I++nrdWq9aPIuh0oVBqLEP3tx8tkyx+0ZQbTWEEir2AbTNmlGji/PCejPGBI6m&#10;lwSkxYp6Vsh/ikTlE46lTMbDLGDcbfS70BxmE0agvP4n//V/+ctf/fxnP//rP/+L/2s4GD24+/Bg&#10;H6dVN50icw7N6XW/nbUbHYwlPrz/EZ5TfIfuYoKR5707g+vp6Xq1aDeK4+Px8fEdYMDevLl6/uKi&#10;13tVFc2Hx/f6ffhwHOaEe3sHvXb3+MHd5RzTp2q9dFDTYYiLYxA03rPFoj9qjcb9P/3Hf7qYT+az&#10;22f//M8b4OQBAcXs60qCCfZncAtgoDq5mT68e2S91ytkj2MkulrCM2ZkOpjR4FMroGVO6RUaTjvM&#10;yABE6GbOYd+6AOv4YG9fk0LdPNHGigGSF50KQ/UxMBv5/OmXmJVBuG7tg8uzc7kpKuVXaUYkNw7m&#10;PH/6p//5ncOD3/7+dycnb0/fvO2Men78hIlzp7u3v//21QuY0KArwCeNO2X/YPzd5XeHsFj1RwTl&#10;UAK3otDAlYMhJHGNfqt9fX2NxMtC4+JELGtB4zi+0z1X2OOAjHpg01D+fvObnxiiCQAhlXLKxuOq&#10;4jjLy3PPkcP3AQWGR8kVkaXMPmxzByVosFBQVGwPMtZ35utEDttTm209ZI9SYIBpEhZB7An4Vv10&#10;iLt81G29Ut8HPysnqbVooK2gdCuFsldaX7huFrRkW+wJlYLOSAHkEeYMT9JBWA4NliLahNjq8twL&#10;xsBj8rBRzCn/iscwi6FnFQaE3Ag5wsGKE6F1PiKjESShjZW7eOVmfhVdkh+e3CvcBk0PhS0RnwPD&#10;O/LCVHWAZrNTgUhhioCh6Js2LEg5LyzPbLVYc+IH2hi1uTgmrZzO3LJf81Cf41hLKzRavWlOE3ch&#10;yir3MAi98UXc93VFMkyCuBRQ1CDNW0r6hM51qvOw9lIGghNos928uY7g/EOTwRBc6Itp0VPXoYps&#10;bTFCMnyIgIP2wBTixUTuCjvyLms7RpthwV2Ph6OHj4774wPZ8BsPHj8GjArr4JCB5ECLbVqE5mVr&#10;hEThvsOTguokqjAZRAGB+wDHOXSeKn0E7Emh4YveHOJLisQSrRI7aMhbHkBWITHBVNIYq8XVFjui&#10;ZoA3HJS+G8WV0uAqzqxM/rxZQ0tMISTCmu8V6HOoGwWRHCKcO1uCaEEdPU8J0MEQQRpXhh3GO8AV&#10;i9hfxFEt4weoYCRsfXP4Rpmr1oA8GXcz9ke8r5JbYbRSCxhNA6iI13nu2+YiOKRE2TUY2bVcXlxe&#10;nF8BTl4ugYpOMPLPaJiVQBP7RUkeIW6nAf3tm/X3Z9+7e3j0r37448UK+ox5mngKtCLoMKyDbYHR&#10;EoND9/jJ+M5Re7UsDw6b0K8iulxKmVvMZVGTrpdFN+sf9o6wnNKjDORElkxm09/+5jPdUeBxtXKx&#10;Vlxjoc4dlQWkv0WpoC1st2FIiNvh0y+eff7Z25sJBG4Nkt0KTjIwf8TRCmNmkyZnOvuANTja647H&#10;3ccPP/n86Ysf/z8/Fcw2SrBf8YDkCFBTp5cGulwIBTwjWFjy9aOHEPvgxXauJsvb+eUi/x3KPFSw&#10;jz76ED8N7/6XP/vrC8hMGp1NdQvQ6TVVF/TcLqf4L27pw4P0+PgA+vxPv/gCtDZQLPpD6NE2JPhN&#10;VzdnU2BklSyerJezFCHZneThk8HBPcx10O/FkRXIrmifyPro/MzpDZWrG67AG1Qk6wgQ4T/6o27C&#10;7jBEzDmMSmg3HN1vRortnM1Q/VUISu8oiLqFqxuD4+OGgxkWNeyAuL+mt6uTF5M79yB3ij/+ysHF&#10;2Xw6WV+dz968vTw/vwKaCktXvx8/Od4f9Xv3D+999uXpdLaYrRdQfLd7UfkWiASofeOTp7fL6RqM&#10;dCCvJ9e3n39aPHt+g89hvdg8fjC8d9iGaooV5gqfIHlgWGOefJhdnrVuJrD4Zt1ehgq50FET0oA+&#10;OBrDhHQv1PBLKEckOQNnngHzWZUuawpraquL7YVh8KBEGePlWNuwNDeRbEJl0PSFgiQEwZW2TmE5&#10;xiFSlQoobV3UfygY9OCWsR+MbGeaO9ZUnfGTpMYY1X65LWjYBWOEQCL+4B5yd130nhgysnNmYe64&#10;kEAY+2LS47C2EInI01+sixlV/pCAFRhCNTzAAJNMVxMJ9FtlIEvDZw/dE5ZVZijGYMZDRYO2VBGt&#10;KupEEX0lhWF/0Lfs3qyh06Tzha/zkYbO59b48HgPxI88uNjTX51nTbkk8Tk61mn1s0BOI+NoO9mS&#10;zdE+WJY3PNhWoU+basbuKrOzuqimOHuNqQlHvd3XBuYx2ywOmNNSZRsQAHh3+BsrapupnynV738v&#10;nzP6D1CZasRTVO2CE3biCZ11tr0weidl2EObBAxkf4pXxN9ZMtaW4pRwhn01Wc0WQCDMlnP2HXFS&#10;WhFCvxYABNchZWOTsrAKqfWczANR2+I6kfumPE5l0HVuiJLfrBQEWKL/iMdI6CObf9Mohf8jQ0vX&#10;rFSjR0ZvRp0QrmONAA2qcDERcMgDvqY9ud0ZdXrDOy3tHSX6jgKqnvDX/BM/3dmVtr8f8MvijQ4x&#10;SD5YIzV6yBfn0Y7ZlTguNJg1itx42myC4aemapXvEjd2sJP8xKn0q8vdrVvJ3Lyx2/3s6hjDLbk4&#10;pDWEa+C/0CxwNqG1EaOka3x6PThJ4dWyz2ClRvt2cTO9qTEeseX4aVM2UTf+gbsMn1fOoLyuCAoZ&#10;9mloqmSn57cSMNPAyZUBb2ER1DRsXfosqCL4niKbYNlIdAvHDsPrfJNXYQTnvMbAz9lDZEvtTPeU&#10;uJrZs0MR8fx2+6546HiK5eEwV/J5p8iroKRmTHlOjx/vWiFtvFVuF7DCgZvFUGexyDPoC6Nkh25M&#10;p3Dcq+D5cqDFBpPEJwxAMCxdqfsNP9zTvNlSMV4Op2gopGcz7lg4JA26PVyJqxsIlS+pDWf0jw7K&#10;emrQoEBdwCq9vbq4vmCXsAHY7Bq2r9vNWhzN8uOvPEK5cvr28voKR1NwbhfRCoq36rvf+kMUssgb&#10;+uH//b+hzzg+jHqDadrc3Cw27S4a8JvTi/nZBUqFCpviWi3t4eD3WJDByZ1NS01l5yIZYYTVeHN6&#10;/eJkcjMpZMffnJyA/YtEmeWbp2RpfFR1ricnuCbLcvXmcoUQwhIAh4TnJ/SEu93s8ZPWeA80dViz&#10;fvjF7yenb+dPv7yh0Dsvs/StgkmiHrJq+o0nT/bOzk5xpvwHP/gW/C8ofT/98plEQZhgpLqYqA1S&#10;5YLgPiBa787xWN7V9WK2hGYcx1eIjHQV19pJcaukJvnHfsQ6qlgl1r10FQEwOA9Rf5t4ZUlIPeHW&#10;A5K9aeaVFICvaTVFmWxiHj6UkguHHOzdxIW2qAEBC7jXpNATRSa0TlguCGUB5RVLovYBCmI3y9Ke&#10;HqyN9Doxo1jijMIAIRGHFQo/tGfh+uYWjwx1ASXj3fAB2DPHDrU2w4pxcbH8orrr83w07NuRoOFZ&#10;xgqOgjo48fby0ppI0Pa1uhhj4BfQ9OL3cZh3NFW1BsMB3yqyrQB4yZqzVdHtjdpYELiXlQImyXYE&#10;vN98oVQ6TUvtRk9SpSfbJhzXE2Z7amskGEEV8igYUiXmlgSdHN/+RlU1+/oEhSjDpLKpwRqfPMYK&#10;QK0qMa4JbbV1zDMSE9xW/aMjjDXJI78AUkKCdZummyiazlb1kmsby3JuDDC3Vt4y2rVtBE3TWXaL&#10;l7OmfCIXHhx5WU0tfK3Iq77W5ikvg5Eq8TOByEpxPEvGfYKOkncaMoQaPOnhaN8w45KNVuLIi+aU&#10;3sbZbKuNCV66QfGTGdNDJi/edwBMqovBhZ9bpGuqRWYuNmZpoPuDezdh4JQ7Pz87vzh7+eIlLtqo&#10;2706fYkZL9oxDEGBQmEwds1Bo6vuBABlmK3pgLQx/x8CqDArjAml7Pf6+K9Rv//o8SNonPCEYFJn&#10;7utwsPSXII7q6Fpf01a1xMx5SkJU01WtK1lDFqN62r6bXlT6Hcp5aklhToEgWDDolCnbmYoOwsEG&#10;uoUG5xYlpKoEzOSebbJiBFqj1W0P0GRUPJqlTEAwMmAezArfJBeVXXo2PDUZ6iHckjgYYIUmx6Fh&#10;uNDKQhztvL/kA1qsNXQB7hhPeE5ERiR9L3l+lbAmRTGfVhoDQ+CRtRELO+0Mov5+c0pSULVeUEKC&#10;Afxov4WnnUIs+DOXJVK48ZehztnvDOZuH0FR++O948Pm3cPogw8efePjPz4++gpEeKX2MTw3uKsx&#10;MsXnb2zZtaZzuLWzNgX2KZ3a7G5HeUcezFUbXZYmK73hsIunDel3SmmI8iXzAqhpAxulgC8Uzzcn&#10;n91Bczjs9HvAvjuch9CRTBoo4RowibeSLppmaA5mLdaU0L9AII5FqNvpL3KUuJNuL+nQK4fPp4sL&#10;uV5ddNr9LOki9H0xRfm/+Om/+xFY05gGf/Xj0eUhrln06mRWTBGIUCiFNP7wCW7GOGutuj08XHE+&#10;X7MXnMFQO5JGVnMrPR6dg+Hxg8HHn/Q/+HqC5CEGlc0asKo+/fz69gY7QPnkyQA9jsdfaS4iMBSS&#10;O3dAqle+JPW9eNdYENaQOrebWBP2Xr2YvHx+jT2ZJtu95oYjeEgIRIhw7tmvxhenE+o6cRZaoIWK&#10;8wVn0YMhNlmKlyGJiDh4ct2xOzgcHh93nnzYgm1wOJ67g+ZyCVhDt1CaZHteDvvpwcihopp3+OO+&#10;+83vQUWFp/azp8/my8Xog/7hYQPMKii9BCjEnRMDyxWvy3sPQFxJ2bdUxFivm/h5zho+nbQxwkPR&#10;QXfr4mLZ454YreewHFLKxI/Y89iiNOgvvQzPopyDkNXLM5xHTYbjXBXtaCFcFaioLoBK2p2OiTh5&#10;lkajCONBNbr8Umz+QOeBwrsA0wBtcnXcLsdHkQ+x9XJKH3dp8tTIGMKx22Z/2DdJtFsZUdDjA0zY&#10;E9dWV0Heo7jyeCfTTkhTw5XNmbEEu9+ALIc+29XLnMmICY8cnJkzHplDRv4dWjg5ADG2k8Qy4ldr&#10;gUvFCjLqjF0km/Ra8el/x0IitbEEhSofzVTHFh1ofRp1Ri0T13EjyJVB4G3tAhOGOQ2NY1dnO1ke&#10;zpaHaahEIh88RjKOgta6Em4nIIs9cK20L+DbLi0qhpNMkquJAOI3L6rdEjdEcVfR/5//bOEOWzBw&#10;VO1G1VS1djfahqbHNtH0Ib2lzE4aJ/AEMJtDO8ERXmnB4ZzcF0mgIDq1rR2b2PFWgcWmsqRiFYYY&#10;uc/DFX6ukNeIcaZ1dyHa5gLZTViTclMfOL3zBis/84wDUG0ng7faBjdFW2DZzl/dCdnaDUSoC+D/&#10;8LXVx2k8GCz1LQ4GOSqQNZHuJaVysCDaKpt8BV4G+bkLNXcREstinzEYijjnFcSUcAXiVVSPRF3Q&#10;sDsfybCTgGTdb6OHs/QU8swCa00uEJtnsCptVxY1XdJeKgIt3cEmKj4x2ReZZS1oFszD1hkD0UL7&#10;tFRGS5nbSCdoE/QzjXPGohELvFnd5aOzD9ppOLSx1EEW3hzMljVxzwTDVTjblFH9Z1USnneb8dJp&#10;plagEPGyuvmRgr982nbsjZB+yj4o3G5Cu1nGFRlchnW3CPHIELUmACktia6+PXw4duxVkBxn66kx&#10;wjttgUUYUFRlYlc8RC5bORQ82MKPuDqVF4OTFXNsM3INtBylSzRd8xx1Lmfq9OvxqIMZHcpdXEes&#10;a4slYMizZtvkpdgyl6CfoJ8/2MtpUnIodfMZwI3LZbfBygHD4WyQNrvJ6eVrwlpbyIpgtXA7K1L5&#10;3fBWQLcCRgGiK2s+YlPHpizXUwMvnemdLepLoItGYiqyEy7OVvYMz+ZAX1TtNjQ7ON7F03kaE2+E&#10;8WoB2/N0PsX5BxUC9XRJ2k3d+CAeDGFSKc8vX528nb9+Ob04n2BSB+2cmaVJk3JoUKNP0UZNV9CA&#10;ynYYDj0CRvLeRR6MyXZSbkZaThOeBXsj2MMIbEIzh4uOom0xp/Qlnakp1RDCbSNHjxflGAOI4uPN&#10;Ksb3xMHWi2Er5bp7oH9SBWxgbG4aJ8ERve4ly4HIsnY1cKPxzypeS5zC1aO3SLOSSLQ8Uqxj+vNK&#10;qfAtmctDKNQUs8VQoiF1T3C3TChLZAgQnx1IcdZRyNOylq7Cv/m6iDzDMygTso9CCMYoz0Sn3CAW&#10;DD83/SNmVomQuxnRrDqbq+2Fwyi7exn/hUsBcUiDtJZI2vKcmZwu1xuNV7Zze6aQeon+zBJ7BPnW&#10;mmEK0nK7MJeeLWlrtOQbpJx4T0vwJhnClMF1FdcZ7EXUxutiSnLCcjb28XKB7GCjCLu0kUdYizwc&#10;iVccpR524EswF4RsXK/MieAMaqDhuIR6cinQk1tENgCQTFTnPgMxGneydqTapu9rX40tGZHNAt+S&#10;Y6le9Z9+FfbH0sR0kSlfEilN8IVSh9G9ZVIaapEg1yp5yrY5AIZ1K4O8eCCLNQAjI4siJexmOsMb&#10;BIECYHe8LggT0FTgDpdmBy7tjValxw77qFlRSwprj1uDG8VzKhApny+cpnkj039sn7b3IHnS2LZB&#10;70mlBqKM6mlstAPgjz0MXxjt2sAVPn9r/prTSBUvobJ1RGAVvM/Ck0SFnzArRHa+AqGTAJFK1gGv&#10;/tcW5CzuWcZUH1EivRmlOhIASY9MkkilM6Dd2kLB51V9Y3qsHrvzOnPazYA1J3N1je7sSEQFqfpc&#10;lT7NpS4tx5kYS8ISgYqr3U2YCcTDNjAEiH3O+oPGcqltE7ZhhLbNoQmmaAy3cLc1hhW719nb35vj&#10;Cf3Ot79z/84ng/49avss+sRIUSJokEGIfh9FQGh68ZbGxIFsstgC1+BDRmJ7ISQfKhG04eDsbcPa&#10;maaSv9GwKPRYG9J6xDSRuY5lYDRM4HFFNZVIZoJHMm5CDpAMR2knbc6y+OwUrhkuM0WiE04laUm0&#10;YWhQRtFEwjyFDnlaOfBN2NyZiQc7znoGwcWMnYUIxIF2L48G4+T0jN8ibbMZi38ODlp6axvpP83J&#10;hReCtNRmYn5KPqlUVPSG2cHd5sffaAz39AzOq9m0ur4qEew3o36oePQIgpu0PWpMrhcQwHWGMPlw&#10;PACNS6MJDysOMNhqMY/BWD6d35Znb5dw2OJmGcYKO4SIA3f9hvf+5Vk5uSbJQocoyJvzyXUEkw58&#10;uZXX45BrgBsQ89u9vSa4FnceVa1O2erODzPIT5J8nVxfRfNZxaIa4bpZBLwAtWEu+sNv3js6GKGe&#10;uLx6iwHQ0d3maC/FBZ/fbhhGUTA+lM9BUQ2HDYuvJUE6x06daoek1girfZdaPVz8ze1s1enz4L3M&#10;yOMslhuntrIt1WkwiJSVH9AZnZWnltxQpZU53zTjFbstVw+zNmqKH8j/wxoIIwTAhg/u3RGWEN5i&#10;VLuNMfhVzaZFRxqVJUuDaDa4I2w85GPHfb29k9xalcHmirdEobwJXImNVbKIHUDthGvj0DTInmP5&#10;9NgA9vGncRlQSRbzKlsaX0HiaqNgajLa0ntnIAiIFLSdlZwR4ZtSjLkGjyxWOGIiJm6Vy/WBDjI0&#10;+ktpmxmShFMxZHUxVZexWsFmUA1zaAW9BNpt5LZIaR8yI1BBSSWph+KzoaUYozhgXX2z0RU7uT66&#10;NS17XFBBO9v4os7J5W/KcNlraMU2Fo+HBRVlGCn7lohFkLFBizD4pnRfpq0NJZyEIrEfAe6o0EN6&#10;6pZBVue0+Cnvdp4fYodFJ7ZBblX7pWI2FMiHz9W9lrhSHhicJBI1JCttdipkgZadLd6eQ8PMmdKc&#10;ijJeiMKnHOPxgAWm2QMwA3+03iBT/PHjQ3zB9e3q7GIC9wcE67K5yQG25tE+5YkZnwaaoiwXYOZz&#10;yrnjEMCEqQS/Mk0x46LFG4j3OTviC11deBsQmZAw7F5BaEVhuqPc1HJ28IiCTamqK9/q/RF5Fbnd&#10;67szJK9ccP/W9s2Qwazpt+KVWO5CmI0wcjQ1af2HHEFzg8owsB7hGFrYeGVr6zSXlblz8VM2xhbd&#10;5OY9c4EiZ20Pc23xotUxCeEX/uRWZxuapbDG0Bl+buvS98V8Zb5WU/JbjEQcIrvxnY4O9g8P9vf2&#10;72zBWez4pKYZ5qQMf2e15MEm5XmLc5XVaj6b/+Z3nz578QLnBuumKypT3i3e2xy+CDfNV+NxWRqZ&#10;ykLmqaTekpCmdcvGSoW2oEFKa2ttZ96WhqqzPxOwTZUqGYiSfiO7UuYk9GfMmJwVWxLQallRnLk8&#10;v7iyysLk5djHnOYXuSFLKD8oNcslSb+Qsd2iO2kwMTynSgsWEis/dFYuiyMBbJFT2x8Tbowd8WZq&#10;r6qChxUPBCi4G/Z1c3XKC8nYFriHcXWAMZ+jPlvmjx4gL2rw9a9/cHZ1djufnZ1eA+2PgNtZkWyE&#10;hE7S62416Le6dHxhYJBUr0+ukGj78Ve7R3ujhw96+RrrZ3643zw75ZHKQmBxc/3lT35499Hdo+MD&#10;7PkIs4Dedn8/u5muv/js4sH9Pmglx8f7zSYY8snVJZy96EO7Dz94cH17++Lk9FvfHuDbXF5s+gMq&#10;Ly4uVwdHrYeP+r/57dnNdX5+hhgkqPiae+Neqs71dL7YGwF+k12f3TQ78Z3jzn/2j76FUfHt9OY7&#10;3/k2TkLz2c2nn3725mr2+vX87cni6mq23ixwekdiMfaFwah9eNT9O3/8zfv3Dr/29Yf/yz//3798&#10;9vJ//T//JVXAm83x/TuCMAF7xHIAxTlWJLxJDE4xb8DpD0MGJUNBpD1xRIGAzInDYFfcK9KCeIQM&#10;rjyt8Im2OZAL4JLC3s3VMWcgpmQI7FOQRub3h4gzAcgi8AKwJFxcAruI+6B69uyFPfP7h4d4SnCy&#10;AX2KamAkzVZ0JO4x5AOrQanzJWehuK9yGq4zhhED5LUCU41ga07VMvZ5E3ESV5xzcsKGZworL3Ni&#10;itKCjTBihO0ED2SHklRcvUztJ0UmIPEBkcpcWY2szLFroVwivEwo1ZUXmoaGYSUVKgM88DnmGebn&#10;lYGeiPTktItNTQ5l1HAkcwRTGoEPZxBMVoXxh3joc+nr01PLfAGKJ2WHG449DQRpR1KkOp5K6zb5&#10;7LPEbVVL/Juwe9+s8LDwaqDfgx2yTZFtAtGCE+KQAyIOlhNW54o2M3N0ZVTtEh9925yfnlyo9dGu&#10;eWzSGLa/2RJvtRN5skuFlvNV0O1WGSkzowIWDQU/nHaTmxl/2IoOaggHFOPKtYYSmNIZy6MKGH2R&#10;UDhvF6a9IU9ptEKJazDAFnVetBzKBNaBI1+oxIrIemhlG9gu2EsAv5VhQvDM39rSzZE+ruoN8q4Z&#10;5Nzljs89ne1lM3ExcZTddI4leFRLAIXB7bt30KF9JYqvb6bX09XJ26u79+6h7LuZLyCLR7r4dLGc&#10;zBi6enx27ZLO6Oh+WWy8+MknG/Jm4iFdVj78rOnN1Q//zY/++he/OBr3TUAkFkq8E9AX7fi2/dDH&#10;7dAWt3SG+n8EpmhMPfV2k67KajePN2yXli/g3gGXuNprm1f+15SLr3KXeZgFUrgW+GSxm1NEs1iQ&#10;ApPntwhkY4eHlR7EZDj4rUiVpzUFTTD0BXDHNyBXLuhYwXGOcmi2HnASTWFhwA4DjmGp/LQGTdJt&#10;1q0oVRvsf7pkU2oa0O+PUAItF2vmUdMzKig3Vwmk46wQRY0TIpar8R4geXgIYEmN/uTvfhMKIOii&#10;f/u7L1D7Qck8n+YXF+t2Vbw9BxR288ff/na/N8Sc/o+//z224RtdJFpPi2l/2MPD12p3mdUMZup8&#10;1e47DZyxA/LDRbXC17BC1b2Rfy9Gs7NipDzUv+s2Wcdj7DxAFb14vjB9ZeCkYoETCnvDJwg39P5+&#10;l0E+aaHDA1Ym7GmI3m3ts7Bn/YeKde24klLjopZ4Xl6tuVjiS7F/brhV5QTbHhwcMZYbftXzm+nV&#10;5XRy9d//d//Dr375Vz/+2Y/+j3/5HC/74G4Lqyaacij57hw19kbxRw8fPT85e3FyvlqgsOSaxDyZ&#10;DRKTsW7xUZ/DYMPOovv4G0d37nKcfHrKlRlHuF//4vTqcoVF5U/+ZPzJJwg8d4tlBPLg+CHZnHAS&#10;9IZc/FeruJlRbB8t3HyGFxj97rPn5+dzBBPcuQ+SRorpPDha4EU9/yw/f728vVqdfH5esR2WjsZc&#10;e3D9Xr1a31xtIDC+y5CC9OZsJbqS+8EPjg6OGvcfZUjWnU1ZVHc7G3g6UScVi7iYN4Yt3FzV2RuI&#10;DYt+v/XkcX8w7mPlvbp4M9xrd4bxcL9oYA6PpZJ4QwgTmBkZaytvt3qLeHV1wX5KMaw+eNI/eTY9&#10;u5pSTZO7dQkZJhQcwILE944J8puepbOb2QR5yz1z64tctfXiV9Uuit3VgThu5xfehFvjAKpqh6Ms&#10;JQ8qeKafJcRRMpPXsnnVWs00kOfhpaVsGAmRtt5eTS38d463iabG+SldKIrYwSLBZWPLhg08nQ5w&#10;HlGo0qmKQtSuV22b2dywh2EWWi9GPoXU1wZG/I/CCKqoGldX18CjxrTo0+1g483IBkoUMa0Y+UYM&#10;w9pYB3R+6giCc2RBITNWlsyGafaWU8/hcaZoTSxXxroAQZxsveTEQFka0UppHJy6iddFR4FcXPPv&#10;fd1um7k+uJBnrwZc5Fvi+JuZ5MAbF6rtGofsP+bKLBiJ8ySGguJSZIG68/aFnFPqGVqIQj13rYzE&#10;UNXoMfdONG/dyqii98eSoSzwMTDVLry37owYMjEkfGrAV0Gv32IwNfxOKpkc0yNAvWfSeuE3k7iq&#10;kddqjbOHx/iQFaMOHBx6HX3uDdgn8FvcFtk3j9VWl2Bb8VWoZus3xShI1tiu8iMz66FoAO+fDOEg&#10;mPpAsQJqHKz4zMLhi8prRHOoXD2AokYiv6uaCs/be5Jw3w+uAVjVO5Ph8FmqD5da3CCMdng7f/Wz&#10;n9mMWX5yTfX93NV7jaqgYC6jIijnnRd8RGWNNDYOmTcvBblEWDDimjoexFzbMYhvdJfFjv692lHD&#10;V7va+FC9s5m34bNPf3th8sGINqQ7++OkbpSUVR1B7YJBgcML4oVSE1OYkr/b7aJQVjus3M3WbnBu&#10;xm/PRAy/NHGgWvjcabIJapPtDpog2hmFVH4sUOO/3v2yRGfb0KNyxuWkh7/GZ3mWH6++XQW8QaBE&#10;eVC7nbMcx4a7kfkt+L9o71TopbUD7HAp6HFW3z7s+rHDj6mT6VD43fH8pqnpdTZKX6xCuLeAW/bd&#10;nf/AS80A2OgRtRJERRX8PKnSmZej37dIbqPTM7SUysM+ekejFRi4c3SVY4xkLk5vS7ZocUqeVmxf&#10;IaaoOjpuJ8bhY8zAGiRovNh1s7F/2No/7BwdjnuNFm7gX3322ZvbN+PXHcuCpIFq3cXFG47y65vF&#10;bewAYi+lD8CRBWstejnrfIbe42jUvrrGiSc5OGwh2Q+jZpSy2HGBqvp7f+eTt2/nb15PQRvGoac/&#10;YJeSfa5F/vwWCFBIB3Fs4tluuZzgjYLuPrk+JR70en32Or64jJ9/uZjcLKZT8sRH+/3+AChrnJx6&#10;H398bzTCzXbzy9/8/uXJ7ZtTfAv0agkfuSjWOuVax5DvejYvpPEvKyWxUr3M98FTKp5ABgdFTNKm&#10;t0KJvX45RG2DYywkZc4k9nwE0c1C9WG7Cz2iK6v1WEOqg6WAtJy8N9PDY1FCzBx+aK/XDWUSdwy8&#10;Qrgdokp+Fi6YLjWPpUoCTbFij0wnLI5ydNzHXWJ4W2Xmm8etLLZwpFwaNQ6uc+iEUWx4eRMqahxk&#10;UXxGIS2Z9HuGykRJkMBYA6uQFgP/rFkYVWKvMaYI1FM9rIXm2LxpB90ORwH5xkfcUWGIoMgl7Nck&#10;ijXLjJQadPgIdzDFLJt+cQzwmT2e6CsZjIsTWnzYifdW4v+pLXVF5fPaUc7l9hQnaeqhi1osqVXG&#10;/JAsEZvDre2Eg34xzYayhMR+DJeq0lWNR6nxCot15BO+t9uodfLN42Chhj4GeVPp6ioqKHKq6UrT&#10;sNj5gKNSarXtEEGeIDUdetydkGdO9t3EGcRHxGmNeV1Q03hFlM5FgsYbPccsbREGGuY+caS6gIzQ&#10;gkIYH871ZLJkeCA/tkgEvtgY/hoyKHVLA0zbXy0uHvMsyo7YPrDjUCG0lUafdgiUzU4G4kG3m97P&#10;njx6EDMTZ3140MN/Du7cZ7BR6XoDpBeNEzaam5blttaBwac8aWLDtguxJjqqNlpH+4eCvySxTVyd&#10;P7NYANs2/tK29m0bM3K75e97Pq56+B+9J+Gqdpxfdby2tBt+lwxD4MgCvTHpw5YHdG2UmUUlr56/&#10;PLm6vALLzYCU8OanEn3AxoG3hncEqbEG+FhmSw0pNrFgJ4LsM/AVKhP0pFD2GolqjYEYOMVuhU2D&#10;qD/2NHHYjm5vEPZG0rJ6lATZoU1kJytKnAvvkrBp1fX00p1jNWQvpz1IRlX36mqzuJ7G6YYJSuwa&#10;RjCLZk22g/A5fni/v7eX7R9kf/mTf3t898Gf/IP/eDi+C3gQym8IgQQ4w82G7sccgXZYw6R35G6P&#10;KaIjuAvCnoZmUiV48Do3o14vyBolFoMBxmgKtFvRssP4MShmUYpjJcCqjsKcAl7ecqj9UEoWN7c5&#10;voBGtAZAyVWr24J4adhv3T8eFNNGISkKHvSY9hb8bPCZ0KbZAFqBlsBoVPS6WA3m7Q5dOzhdgtKM&#10;T+fV838BSy52kKK6v1n3Rr0n+3uoKPMuG6zoJjQePkA3EwJj9+r0/OoaAxcRRinsx+qARWydcpTC&#10;dPA4Ww72GnDpH4ygharevFjs7UNLVb26ym8nMNqWd++OMJBCrfvlM7ecbVaAXzUJau6P4QfCeAbd&#10;garXIcvw5CJ5/XJ5CbcOZ+b4gk53DIAFwywgXZ5O8i///Q0ygdDCVr3DlQEOMDELmOVrhztG5yZb&#10;vvinn8/XhRtySKuZVgnWFK4vCo3SHMtYuWNFNiPdAN/n7eubX/3yd/1Btn+36o650aXNSo3R3M6b&#10;uM4wvlCKn0RwC1+cr66vlt1hs5UDdl0u1sCxVHgcCqGKBeUFvbJBjNO8UiAdb3/YNmqJRmqDPsFd&#10;SoOy0VGwJcvsPqvVFrjqdv7M18yRhZVnDT9TbdAmSCRKouWEcnQVeAnTDhsK9SEkQiClxChMYhuF&#10;n+KlI76YDnJcZ8ZjjWVEuAngeEtRr1XNDLOy+IQ4cJSku5ZiSg8FFT9rJ3NInV4dAtTSELkSS5XV&#10;uLi8hBQt6yi8I4+YLVFa1p4kWmiBw/0JYJxTkcRGcMPMKHjX1AbyI0/lsmjYlmz2XRdaAHEw9MYi&#10;EXv1oUl7PMzZT8RjHxzjNLu23y1rQGuY8SY2GrLC3H/byBlo39FzbxqRyFe8sVdqbWt+54m6ideN&#10;8TjAzR7cCzT1y6rNmMXEJudlrbjaqVJ2g52rnZX+faOvi9y2QqtCZmtcx9vt2n69wjpgbsvwL+xn&#10;XY2deZ6C/m/DsRYFD0DLcyyvmHnn76vK6l9ZVfERrRn/Qc1St8U0XxxaOZfANckr32BhuZ8rno6q&#10;Iaz6tD/6pNTKEom4GVce26nKMQ/GntKSZdltZWx61mZybEbGvadAvatcDtdkpwh00a6K+709dYfP&#10;7GX7kfv/8k4nIckJqJ7p9HYyuTK/VlnklgFYUqJkwmUXZHul/2+vaA4LQBl2cV+yxbuJZlEgjdeE&#10;8PoW2BoZaoG0CwWtkcmdN6y7HQ+zyZlMFUnpBCOIcbDuWDYJfvPu4T5PSAKcKlI+XC1vu/CvwMx+&#10;PM2YoBOCpnYLiE7czEa1rYOflZbBA1FmvTnpC2LP1OFLamnGK4V85Xa0DPUbqRHxeVl6CJceKp+g&#10;Ziq4MtyT5pK1t+5bO542H5Dy/J2GiZwsKQHGzWVOwxLUB1JZUTS4qc/BnufnpLwisMq8cEFoqCc+&#10;UZuv0BbgNA/mQV0nS9wtmbVA1E3UQdcXvUYi2kJ0YONMWDdzpeUi1swwUZ/G1dXk+uFBdzim5mV2&#10;Uy5mKBNihROmOuqiWF8Ih4NHDiNNHErc7NSCkXLsFeQFNzEigKku+8Yf9jsJkt6qf/EXn92sOsMb&#10;rD0tu4lAjcC/ev3VyckUF3Y8ylTxoiCnSw3PMpgfmIb2B030sNttSDm60NGhbQkuA7y4o3Hzax9/&#10;84vPT3rdkz//i/OKZ0DJHGg5LC4vpziTPXl0CJubIEo4csGe1L29nTAh8LLCJPn6wr18frVgZC8U&#10;1M12P927Gz941Hz4sPf3/+HHr569uDibvvh8cXoBtsdto+yZ9xN0AQWV5Tw86fZAtw7/BT+QkbYZ&#10;gyk2JAonVxppLmHuCIOgsOTFgmDw88SXqEg2J7nFZWOFaUrfxPV72fBdXgZxlSoUN5KimSEIp7am&#10;ia5YKku1yNOzrDUs2BwnS4qxdsEyEHtpEyteg8VFppZkISDlcLJJ/ULQRJ+Y4u21twVa3IOcPrYY&#10;ELyAql1RUj6OCHHGuHPTVhF7G5LVhRaaRU+gMGyKrqPc4PpmplEquVb2tC4XXXWo+I5Ixm42CKNW&#10;0VvqDa6lzV+TQGGYyhyuDlRrzCRXw31FPKeTqV8Sv8ojyfXU88cnQdbB5ShWALJBB71alQMi55dB&#10;ywLP7V3w4c1jc/BbNoKUp0pC1kAew+csNXuRIXq5IvmECM/PowLFLm8iWTgSOExWnTGgnlYLpLmQ&#10;Hp76PqwyFaXFKQy1XsR2zNO2xdG3GaRshyTwspDbZydFx+f78nqlOg8EqnbV5WJYGGoLU95Os3ln&#10;fx+zM8SnOQ96L6wjFvl3ZcRDLSaF9GtBBMSzV8yxr3YlqtZK66hUXuintiMXV7wFpBGBf/bowTHa&#10;U7Pb2zt3R4PR+NFHXwVSA90XHFWGowHvUcxgCBmnYotCgJqGr9fB3rdfUxv7431KXXn32xE/3tlO&#10;fec41KmujjOIQsj5LoF529cv6/Z03d70MGTbP13Q89Ry6MDEKL3hToG3+EU74UONVV+dlYqAkqvr&#10;CWNS+enLIIDSlyeUvFhqq4LFd62LX5rJH11EEiohJ6blCx83VaEg3zYbsSfaxvhZ+GcdVMSFoh8j&#10;ROa2aTdgfmhODjNuorm1tEgXlJjR53fF7nZxW06oQoFzutWFRLaJeGx0kCAXN+YDoCqYQ7d7GyO/&#10;YNg7GqV7B+m//uFT7GB4I8PhAWJyp5PXzH0kdhsfI97jEsIT9AR1kRnDCzgxKDe4s5Zr7WUALWSR&#10;TyFm7hbUQ7kyx2Py65o4gGGti+HlZ5f7Ev7ZaDGlYg1nH/p+RGOBt2UwEFa2AXc6GqMgSm+6nfTu&#10;QfdyE89gnuaQwFnOE+sWoKpZVVYZtqhB3uliAwUwL0e1jF8Ab4oC/+mzv0ZKN9Loh93xZgVa6qPx&#10;8EtUYQgK6fdBY07u3U9tyAZ60+0tFE7sJceUyeCFwHSTk89H4CwM6lWv1wCsbdQHSqq8Ol8NevFq&#10;Xr49AUqR8+39cQcHTCx3p6fleppDWoWKF9CKwRDVB7hSIGSX3QECWR0y196erl++uL173MX20hu0&#10;WwNsEdSv5stiMSleP71CTBHUOfvjjBsAkdFQLEbQ/IB6iG4y9+jFJvF+Rz4Wr19PYYpfLBvD/UjE&#10;bLxrnQYbFFTnwowYPRUi5Jub9eUFhN9vETU1Om7CdM+ajLFmcu6b/BSHCga0Ua8+u11NrpdXV9PD&#10;4z6+AH1OYqVL4+SzE0aWNyreFgqBCh0FxrQrgRZbaL2UpdG2gpX/kF9AABnhrnYiNtuMQM3YjRXN&#10;kuk5rwQcThRKxGwDMgPxstHjRlpjp4148A4xDMBMdxtaSDTu5drbpYJOJp6dfG6t+ZsQqxLYOeEY&#10;aqutdZjxR8w8D0E7O5VMFQaeqPea3nEXJz7pJLaijsll1ovKbFXzAx/ZEaUPw5JrtqaIJqLoZrm+&#10;AiycCtmpDoKpsvJIAUbpsCJFc6RNpHThyIrusnJ3ofSbk3+DL00pscBhzESPzYaxmiV/5yk9YjKY&#10;qWXUX3RhSuURVlVIYyiD1Df4/crKk/x34UA228FOEPltLDQt7Htgv7QBqUHvQ9UU9DaV8W/80Vy7&#10;8UZ3Lj69lVJ6IOdA+JRgE2YDTmumz07S3G5XJKr1tnG92L9bmu2ktIfhXAghDqkEkZ/B1/WDGpig&#10;VHTYVcuW0n0CzgRdn/y8SNpsxraHlBaH6gIXKBGesTXaG+DmxE374uQ1tOjTWX6Lphbuf34QvEHi&#10;VFU9y2J5pvOcBtgUejBmmIAeNL2cWvcajwZNevlG9lg0wlGVNbut+N4BMxQ6TWhl8EiDHN9GGCn0&#10;RF59GxhNfs/c5vjU3eRo+0+0jbbxXONq6/B178x+33VUE75P9zkMJHj9nW7n+N7hcMBiTy4DxnVK&#10;nWENcH8qMDN3ktSJQl5zniW16SD2n1MgfHixfuI9gvbtfCnnrfTGq4rrdbLWce0wy8KF2UYU2tGU&#10;c4zUvPaRM1YUsxn12APsaauK2dxCFIvPe8jF7sbujAZUQ3b6Tqd7fPcu4mNSYp+L2hBhRTJP04S4&#10;+gGNejCVb7RRKiwtt6YTdvrxrQq3DcO2piDt37EmbGa2tZgi8VxcUg/peWcJSRCLoR3tdIu20GY2&#10;XqSKQ0aiXSy8HpQTZvTD/8TQklPePBgLwsdmcGh+l41PzJ7cznjIy7JDSKliRUmzn5XTfQvMA8Sx&#10;KBVsFJ7EXm7OR73qApgc6xy6Jpw2KVOFJZFtx2xYkC7nkK0m5WL18uXVxq3gR/2DT/ZYiOaDm8t1&#10;0mB9Nh4MD+8cfP8/+t6zp1+iOu4OV69fEXR1cG89HCLzIEW1d3mzfvoMCY2EPz34YO/p76/Rw/7O&#10;9742GrcGg+b/9D//5WoZzadAkrxF0Y5IynaXndZzDDw2ZDSpN4dCrbi4JlYH6q/bGYb8zScffezS&#10;51Agv3g5Ozm5Rdfgv/jH3bOz27cXN/0RSvHV7z9/+wefPBwMmKXw7MXbm9v5/gGyCjujdftHPz4Z&#10;DFpHRz1AqqjDBZnkLWLui/6w+9Xjo/+Xsjd5si27zvtOd/su82b/2upRrCoAJAiYJNiIYTPkkC1z&#10;oGBo4HA/sD1yaKS/wmHNPPHcHjgcpmWZYdOURJEiaZIgILGIQhWqefX67G/fn8a/b+19buYrEhRV&#10;LBSBevny5T1nN2t962t297oPXmttMow1Vu+9f8Kz/eLHT37rt34wHa+6zTYWVHVMZSo9p+Km5yo0&#10;vGdJzm3shpuaVAY83k1Br4X3VU1cXJLAzR6If8hFpdWCi2hnaFYGs7slIUmbs8rnP2B38DlAk9nm&#10;XLow9pwASTnMC5GUlTCRBqalUwckOvpiDV0bwqHrm3v9vU6XhqEG3UVXWKauBkPg1A0QzbU4lZc0&#10;AH+uWUmGIxHYU8GMtIX9UqM2lK5Sq5rPjlYbBQGmwfy0HQVHm3YV596q4D/iKPhTjOaqbnwymXU7&#10;KhwY5mQWjESZUVNaLjZasGOC/f19xiWi0AXhZDzgexeG2enSdiCl8wEpTc7Z3c06NQheDtnx4b75&#10;Nqhhhc/Jsc+hYanvzgBeMMBactNsd28XlS8zGqqmpUmLlciBBqQSOxs8BFwG6CeBh89VPeQmy++2&#10;xeJ58uypu3CXi/njx1+Oh9dYA3KeTMbXrVY/Nrmw9f+KRbXKnlNYn5Otd/feHeUD8O5KnxW8div2&#10;Z+O0R99+cXnNU4NgTxikC2YPPaPLcHiBXNRd7R0sM412x/BzNLnmt1JQw1NVTHcOvXkM3yeU7sFk&#10;Dh77ypxFteyNK47oAb+JNoluVgNCPmVrlzck6Gcj/acsG6U6ztPX7z3gTsFqdm9nl8b9ZwaXf/Rn&#10;fw48wZ+ymMtBKxTRhsOrLVWUqFj8/5rMCeAv2OxIJADgkU1G2R6o2K2tpgvx0kmhs0tpOB7Ks0lN&#10;es6GAa+kzJ2M50+fvHz+8kWr1bw8mxBUu9Pfc/Ui1nzj63Pj3SfqPjPLP4DEu0Z46bKj9YXHh4eb&#10;r21+/ru/iAdb5O7qyFmERSU86u+F29ZVUidtjRrLLrhMH9qm8dVuaZSCUoka3KDBborsXFNcOtFf&#10;uvI9uVnSAI0pirXCgKACXF8rx4eT0+URTKZTtethjP2RhDvrlV4gHUMRWBo6A961csLXxcHxnXWS&#10;LmbXmel+5HARurg75xTdcOCZFPGEvWFuVNc4ioO01e7a9s8HkyHH/nIddnUhaOFAnVA3GCbU/Xt7&#10;tYd3epzeWGufvQTMSk/u4KM+u1rkXz4ZJNXN0Unl/a/3mQHpB06WADDLTfC1t+68+fob77z/9fka&#10;wvZSMe+gojFGxpxjCEer3Sbf+5qTiCNr/7j909/p373Xhef7f/7vP8rVUgJRO0sCCK464ugPet1K&#10;ux1O5/ONRdBQcctwJ0rOTmkHBShS/gSmtX3rrV0CYLnSgHC5zvhdPFQGIg/vt48PQcZ7f/gHnw2u&#10;J3xIZqrsEqUPSA3IjBOvn0r/MDo7PdeQnIOt9jP9g73Dew+Gl8+Sav7uez9LpVlv9IpBMWRGOd/Q&#10;Eg2m68fPR03IS4xakuZoCG1/Sc0Bl6nS6Z0+PeWFLTI0OE3ogAxIaZ0xOc9r4d5R/513+0Ss7fQr&#10;9x8SjgBoWBBc//yxYna6vfMiaR/h09dUPmBejT780VXldPn0bPkdkIRd1ZrkpsMW/vLLaa0Zv/H2&#10;zv5BxUyIODWUYMHsNJtHIsAXcX8Puhvfn6I6wMRzp9eAIAWHK5GYlD80mE3WqgoakZNqjwcrvnOn&#10;yc7BoSK/uso/+lBujq89bGKhxwvC8XA510GzWQTojYkI/tVfu3fnXtLZXw/HOerP9boqjuUqPX20&#10;OD6pvPZaskxrmQnoMGnHjhAUYDqZMy1++jTd7TcP77RfPp3WGmy4+HhfRBYqjJWA0bzdrdfaBQ7m&#10;w+ulabYrpuPdOgZFvv70FiUG+HgJXVHcnkQ5/XhRDje20zw3QpGJKBWZkryrZjzIrWaMXut4zb9J&#10;t40Vd9v2xk815BHpur5iK+AtygAhM0KMi9JVpXBegEGZJbvN5Q3KSDpnNucnJYVPxylcLogzosgt&#10;oVVNnSc1+olQ4d1K7VYNlJu8mqvfd2KFuDg/fzHBfXzIfQNDT05l0znEdFxG5nEkeIzkCq4cB2cC&#10;L86mC071yP59VFo0R1vH6tDnuQW3NKs3Mo781afsG3tvgROUaS5COG6ZGVmrIc+PwBknlHaLvvV0&#10;Fj7bOJVXHZJuldvOt9YYvKXM21U8RkfJXIVhNK4svPUz/gQXpZ/oY1XcjAi/au/8lZhaj1FsPZFc&#10;QrOeMegml+za5gdhKUOVlbwbi6nHFxCdudhDhEgoFmezCWWbpCfCKDRoUP6QUhhEnDHdKGBpqlZD&#10;mHdi2tTA3M6KpUwOvd7VzVrQajmu9UaZdVJW2ugOa0Sds85T2vw9ovRWGN5f/9df8wXlc/6beoN5&#10;Gq05JLE3d3exPmWwrUvfPAsJBqi7uCxHh/ccaVEZwy31QheoEJk8uDk4wps3HvrQBW+hU0ZTbmN4&#10;b1zqyn8XvYJ9++i/0nB8a1st3NZblJtSKCijqI1XEksZuTGzBzNsy4zg4iZ1pTra2CsaK8UuHsYG&#10;TYXvyM3ZKS8DS0ODyZzVe+SdBcJSGVGUwvXYOskiuuUxXarOnbTAs6qTqLFFQPO8dDgpPDPCHUgu&#10;pXY7zy81e97ExLpxW2l56FachmB5XnrXu0Rfm7uWP4bJDcrIbrPsshTBwlAwG29xxduYTiJNY2vT&#10;4Tp9poUiRlWzXdVjh05UxgXz5qshmNdqPJtUri66aFUbTfNQ1XemoFey69JBacLLGYSCGT75cgHs&#10;Sqe802kGNBFrRL+4CY8fffGj2XQMsKA1Fsbtem090wacTTBEoNxJQYugcVHnayYwWY4nq9YORT8I&#10;V+XoqMdMdNEKGNhSqM1nVN7MNiO1jTCopFHaONUiLxdIZDxdqSOJ8vPzASn2EjmS67ji0s0//Itr&#10;NBBJtcA1ZG3QLTbRqfJbIebRiIr3sVhm05mUkCwaYJMrtRuplJkgbU3LuKhSkYzUYSbQiWGc9NBN&#10;XV5wK4j21qj34N4uF8OkmBr2i9xuZe80NSvvIPKGv7IJEF0kkhyXwYYoe3lNeH/mZAKFnGotrUtt&#10;r71/k51bQJFdGTJX1TwaY1YofXFs3YuRlGGv1MQD3+j5WxhXRS5INkmQnr9aNaduYT0Vz2jIxMIV&#10;mUdz44pFYIWeBJKbQjxw9Acj+8TuWgIclDjfKd4dChZ52Y6YpQCCZVhD4cJvzVAjKRlDir5UPHos&#10;AMuFq9vVA5KzjtbOOMfiWFyat76Y3tVJzfkGzrLflK7e+Y0flncqMT+oAwiHGMAMkGomhUX0W8Ul&#10;ObA3Udjc2zZg0Wk16bviVfoKaugRJPkVbSwcOFWgS+jUFrZx9FLxNDWSR4q5AFQUmkMK68ura/7o&#10;A+IK9zBpJVKYGVFV79DsqZ1jhIP1zQRuqS6euZjoM/rILDgp/3GDk5If29elxTDlTgORmz2XEblT&#10;J11AUM/LYSOo7ooTVi92FjCml2IrLJR3A+8jzeyK1DhME7/IcUDKSceNBCl3g+tS48ruXS/M9WCb&#10;tuOgyfe+9na71eqSpBnp0Djsd88HCGwpYDc2cNvGTMqPs5B3UCXwHm+oVDDqsbFB6LgwTrKEfUBV&#10;w5UocN4xLEfhWDKEXrbbzf1+//7DB0RHQp6CZkfR2ev2eLyQmPZO7oFQgMzI+UXyiyyxZqiqSalZ&#10;bef+c/GZ0Kq2lSuDw7do6PyhsfmqmSa0NAq7kReVtOQivzFffTVV4dY1lpT8qC1zOfwKCzrcUpm3&#10;ZXjxyqJzzCPll1niuUzRYKM0LNJS4w6ToggdU8FPz7Lfb/PBsaHPZeyvOwdcN+nWV+vCUdZ3d8F6&#10;lhgdHSA7IStGsh7a6NSmlo6rZZTmyBm2SRJlhvwZkWyBzefB/pyllaUSh/VWiMUe/wbNVrMNKIkb&#10;Alw7wlZ1sVUbCVRcmm3rW+LOrgnieNI13mfAWQXJGffBKG7CTQjCllojKLrrOnJ4ACubx4O7XS/X&#10;Z2QCaFWb9p3ZhoIDYyIk66MBzlBZ4EV4YaMVIORn03CjLJbRTORuzWaZhfBPeWdY0muhqSnWy0mv&#10;X9nv09yHCJl7ndpOt0GaL1py6AsYr6CZA3sB8as3GGO0+TJeyGQ0CVLnUewYe3InYLo+np2u1+f0&#10;5GfPn7188QwksZrsEIW1029LBV9MhhMFECzV3jpYwSs6WX2c1Bx7oEMcgYW8tJhDaPTGw6SMZEIL&#10;ZL226IHGTmW5zidnaZMuvYIDNlwrDNjDvb1qq8NPGwrwhUBEtm2ThHdkGtnVBZdthajUR49GZDLR&#10;rDJeZuRBVpTypqqhu+DwqZni/phl3YOWwKVAdo9mHqXbloOK4HpmnSwRDhvjBoTK/7Ickt4+llx0&#10;2wD94WpaTC/Xs+uUQ/fRQikPnKvT8SYrXMeFuiS593Cn2+dm4t+zDKSfY98xvJ1MMp5SF6A8j2fT&#10;1BgkwWYu/2Y2KclFsK9JXcoKVEuVxSqtMZTm0s5NhohSoRBDhHPo+FDu959NTl02pHW8uUu5KUGn&#10;0M4/tdRpZIZ+PkPdhq63WS4+5ifwfrP8lsQxQrjzqYOYJYECwjevVTjyNZCHpSRVr9wl6haQYDBZ&#10;5rNmrOlMc3+CuggDVw16sZxPRMrNLjVPy27D7H/KWHaXWOMkEGFqtzq9WVb2h0oQs4tq44ZRsogT&#10;5GdJNKo2Us9UzAwKlNZBRI5+Nzk+PiZhKF+yBjXpewkCc3795Nk59xmy+Ga7OZpgT7W4GlyZ6jOi&#10;87IUAB0vzHcvLi5sMix6bLiNbC9uNXrev9d41MalckxRU8k6rz+fehp4/raqbxeaWxT+bohLLx83&#10;HqO+t9zR3JpS49JtB2uhiVJdjGqZIuAnw9ZOJMbqiW4JqiOPPgYuBBXQfuNiUe0HuDXL9SLe0nGp&#10;2JpPBbeujNKZK9yqcx2wcSPevWV+VbJ9ygwll09rijLnL2YUxKX4HyoCCgMsXHeh4VWg8rFqSidL&#10;ubDavaZ07/loMsQqpiqMryG30DnivXVhb1DmBy62UsWmGy9mTuITWBUC5GY21Q40MXWxINjyhbIe&#10;+baRIrs4qiScMSIcFSjbarMubbluJKt/ibX8VxhW3YxwveJ3+5yin9gw3wZBXOyQjoxG4/jwoKNZ&#10;iuWSiHpRJXrUwkqETgW3LnBLCsmdZ3tkEw7QR/fGXIbZluu7HdE6qUZWvPoi/4pevtjalpXtW+kX&#10;Yqei85S3FITCWPrbeXFQyuyDdXUzmWCesopdAC+Vk/kkuzYyz7fdOsd0VfTzwo4GG3CZ/07iK2Py&#10;KpY+8NaxTwrbJK7EdwaoFTvoTFIbOXqEa+m95Z5jzPsf3w+rGak7soRsw7KbACOX4WkW4MZD3Gzc&#10;T5uZNbTF9qbuISMEcqlw8qRUtU8mNr1JrcX5Yo8v80RRSScca9oZw4b2YzvipevwlaObu/CnzIxW&#10;0+lsY48qR8iu9oa2RJA9oH5iCYdcuTEk/dSFr2BMUKst1ovBeLBGL9po7O71S6dZmmTI4RL2eO52&#10;lk8n1MbFeHiBcQjBE3dfIylzgtx+eL1azFeffHJNig1/4nrJKZo0260rfgO9JQRXhaYr1o/oR+QT&#10;03F+PZyPx4vOXovRGHXta6/RUoZ4Y5xfDEWLXYmm2sgTxr+Mc3V0xQsb9qkfm87XL0/H+wctKoiX&#10;p0OaBR4wjwdB73C4+d73H9+92379zdr9B3UoHqen1F6L0XSOCPHoCL5SHetZwPWr4YyQRg5jGqHT&#10;sxE4NMk9D+/t9kj0brTOL15O55PezjHTlS7mG2nz+mz45NHlZolCLmrX94L8nNlqkJ3jOMBxBHzv&#10;rF4TF7QTxrbGZVmkFBwmUzVx1S1Y1A5cG1norCtsJeROMBFaqGRiUaOeFsKL5ibiLIvxPVrTHMSy&#10;lRGpKIHSUbEE10VINszG1J6806yqPNNEKR50vKaZtJvcd7wyn4KaQvi8z4y3eZJsCNCzaeyTmVxH&#10;Q3/btZbLlVv2ptUPrhiUa5omgWt5kpUGFIX1rpYLWDXiWKEw14rKAwyWhmOqCI6nVBGyRejRHieU&#10;dQWmMCzY7XLotaM6LB39zNdQ4il6f75ePaKZ1zEQExgAT6fOak/6rOFq3fU0a3moqudcG/11p9ej&#10;U6tU1paOVpTSLTODtBOPxrNUasTOiaO031BRIaB7sybr+N6dE8i3g9H4ejgajCasvbfefDNJVnyh&#10;ECIZdnMybFwYjEt/5ZuTYhqaJXJhXSsjFggpFctH4BOhMWa0665MDUtvoXUObQT3k4XTfKEgukrV&#10;rsqk3lYCExpp/mZrE2a7scQBs0E1q/rYfYPMuyc6x2mLvRcJLcxcOhFfsqCfnlEiMvVVJAxPtkX3&#10;2az/7X//10QUKoLz56e8uJP7R7y3y8sr0XDkKxaH5fEoW1XOK2UvOTt6+eRFBse4sy432naol4u1&#10;EnkfiUny2BhV1hlVM5gAkO2D+yfvffMb0Aym12+2O3R0m/OLwXg6geP+8P332V5sdYzGNS1MV5bV&#10;BYYWhz59TvCMDkVshJu1nR7jtiqVKrsCimLFovsi53If3WCaW5Mqe9TxX45OuHFscB/VZ0kW207Y&#10;97HFVtGk8Gb6Pu/GckNvjp1tCwx0D+jUsZ3PZsuNGLXwsLRXqgbfa+bLF2qIpVyh6Z07D8WRfzIk&#10;PRVzGfbZTnt3p1u9GqR2q2YnJ33214uXRX+/I6QbK6B8pYMidsRtmtqlvf3Cybm5OrVswBZB0dSr&#10;BncOd4zFVYzHSzYAcU7zU10k1WbQ3Wn3D/ABvR7QVgGzhAHpqTudhkgTFI3Vym5P+Jmk/gyBa8Vi&#10;hj0+kGL2YG8fvl4U9VbarIz7UON3YOAp7zYfbdZn0+UL1q/CnBsqPUhmt0ym8PCwylRwMTejRiul&#10;sbZSgRoL3+HxT6dqLnlqzZY8HuXQwXrLLECyGmEC/MYbFSgt7LWnL9b7/frJUWc+neGaR7A3YV54&#10;6hEZxmgaf4n9XTpgGX0/Ws038whPqY2E4zXjmwKcLYbj57PFYWU+vB5eopcZjVf3jt/FX+3gpN/e&#10;Z81dXV0RhLuRkHideXMZ4vrkx5wwvUf9M51kkoTCmdXIRLpGXIcruA/Ug2KBk99mspgdNQ+vL5en&#10;Z4t791EYBgcnFQ5wiBgnd/E6jkkhjhKfI9juQjPWsrk8TfE9aEU7n390dnk5guPdrJFgHQM10I8h&#10;Rc5V3oTsr2tsFdK0/6CxUXBclo8MRyu4LmE4om1O0B5z14MyOHgGtMJV/vf2awQU1dsBscGLSTq+&#10;WI/Pl6DVp0yiy8ZR0VEs5kZ47/7uT32zu3esJuD8JbeAfGeJRJousssh5CxGuHxlMhnNA03Uo+UE&#10;mCsjsZm2st5LBlPssjByw6kyq9RTEhagDYk4p9w+BOB5tyOjFsIQHn9+zk+7MS1MkjnrnSgqmZE6&#10;fjRjzX0qrBW2rqa1UYHT4ZRhZHZrGU4Rx9Sdn3/+xenp2Ucf/8hZpielG1N80zv5Mvd2VIn/76HN&#10;VL9iYXPbquemWN7mkgbOC+G2a44rNFnINvHTAN2JUynkc5PKlGEprlW5Mc3Z2svk7jzUX8i9ascn&#10;3V/67s/1+l1Q1SYpkvVoDJ2I2OWr1fVFSspFt6s5CWBVt9tSz5V6e2uA/CashSrrA1lRxVXGrpje&#10;lu+6xkwt6ljQrld1Wtyi7AsdtbMUPoWOEBz5yKJg6+7rhmDbUGFd+oGDMH0Doz+r7LedWZFenmUl&#10;lVZl2xx17wPtdbyBB0js7JNA4Ysvn33y2Rcff/wJJCxHuCzDoYKv2Bd6gkDpxeNn+KE78UvfQ/eF&#10;boLm6GguxioohZ7B9qUFjnzjTBdNUlTjIVMg8mkPDvoQ9pTHu5kFZv9IZc+i7+/vW/mezZdTDlNO&#10;zF4DC0IwiOzocJ9+jxd0985RdgjcXxsDoIndA/zMK6solNDkGmJFJDEiJapVWbI1qid3DtodYLBm&#10;YqoXg5hCE+bl8jTg9gw2lIv7vUQaYMBAJXnWVxpyyLrTukeKmMzpsr3BVGlQfIvtXWw7vKLsdQPP&#10;Ryi2Dm9uabzqHhls88SK2wpbn81AdBOJj5tdmevA4srxVoBLSThDlG6MJZs7gzOKW/eadDBkGybU&#10;Fiqht+7MuXNLPApucl9dGLZ/WYW/x60udJ1h6Lj3jkiflr5LpUmIhfiWH6lwDiPOw5nZO1elJnSe&#10;S+wCHAILNwjtCwI3JDDBnAltzLTcNCQyzTFEznk0iaLsbJadfHFryHzT5FtLXJgjlOOQayOYL7XN&#10;pxTVI5jMBRdtzO7IjsdcXcfKledr/7ACc08pnGeMjae8wYDCLd0Jl+V+qG2fzZdc+EI37IeRO29k&#10;39sGQgVwOwyhtaBGG75xeKq/tNVj/A59XdUZCuBvlLqOmgtD+EYeViyjhKlIJTcHflaC220WIh2z&#10;NFxGCXIBoT0MBh0kUQTj4XhF19tZHfa63Cp0VrHo+lQYa7koxUIWeLDUG/QX+WRZr8cX0ZQQ+gBD&#10;SyD6xXx0SWtHFx21Wzxhrr+016k2bUQTmc3C/fsddvFwuP7os2FSWdZg80qaG3z8+dnO5bCDg3K1&#10;jhr98eMBBCd2D6xXZVFs0BEt0GuZoWBVJSRvHI1CjMVr/a03uVqLx08HeiSKysDRsbbXTyjkAO9f&#10;nqLZjgmPOD/Hd4S2OT44alFPnZ1P+VEHAxREm6NDmvP0+ZBtktDmHh6pMnt5AXHn+TvvHLx/73Cy&#10;SJ+9fHY9+OTD7w/A1JE8dTr4Y7U32QmVeouYx7onBIjMKYOemtsqrLdeTwRCCscNtW8Y4D5OD8DQ&#10;Zjl/5kxhdFbA1pMBFLlNgK+58VctJs/Wqr5TIf8olYFcfil0NFnp0p5Mc81fapUJa57uj+qBtTDH&#10;WHmFWbc5JfPyVno7jldBkSsnn2ptkJtVZhSDoa+lFYqpOPnaUikfKfRyxUhtLktTutygAAIApmDx&#10;svyoSM+nS8HSm7TZhiqZjTayfzaLo2Q+5b+nbZvL03JoSl/BM5xxne7Kg13xe9mt8/nS58KbrJnx&#10;ZmITcZoZozJDLqi6jtE9Sdn8UtEKglHHa6jSSn4zcfLa3Ts1ZZgysoHZyzqtPXtxurHsMVmKSJQo&#10;t08eKMxWdjYEOemzpR1AxrQqLHneZnvyOnaQmuUaOoNjHT3iBtZdYmL001//4Nd//e/Kn5YedTHj&#10;ofIcaJXZ8bye8XDkGBUNRoq1xOJ+/RG6stmyESuEkrGTAeN0wJjKfaPssdiPBPLQezEk6myDyLWU&#10;hRjgtizkXk0LPZ/WWr3Ic2SsxdQUNrTTNTWxVeAJYGaiZ8JeymAXmZPbrI/L0UhKTucGla/ZUqIw&#10;v7dKHG4T68eHd+/oLA2KXbxo2CCvPfj04894yS/xbZtOggxmLbR6Wu4N9beopaSQMrmH+FvNnZuU&#10;ZLqWvTyazy05jwjoqr0UjilFP64WIlzR0D569oKfArY6U7oaDrPAN3DCm2G9s/eP/4/fPDs/P7u8&#10;euf9b7/9wbdm05UsiTIfObIkJAyqZlYzn9TEwu4qzXq73yt6CBs4bZn51WtOjeP9QygHPJku33KU&#10;Sh14dMvKxlU7zuDPo80soi2gf+PD6YxifZaCnEK4ZYstHzrwjg+e0+62dyb5Ll0/mHwSrjWubHc5&#10;ooGkkOIyuWb0crDf5/fgGkzDiM/83/7VX/oBDJYBB2YNtjks9OnyMawU0AmuLQ1I03i/f8Az5Dwf&#10;6/0AbJlLznpJhquRmADGBM0JTE7qii3ZrLVaa0m/X1eaazMZXEM3buzv7F8PPmOV9rt9nh58ux98&#10;+LLewgkJ21pVYos1jUpARs7Jg85kyKWXu7TQQH9c1m0lB/36/cO39vfvXV1OwrjB6VO1VGTjFrVc&#10;IAqDU+h6B0eVr7//zuGd6rvfEvZ++iJ7/gz2Ria8Qv520LaX3UNGnZWj49bu7n6z0bt3tzpdZfAy&#10;r64u6rUWCTof/2iMhhLhc73Zq1iey8UVR2N2eT1vvSTQNn1w50FNjG4TK4hiskEh16zEr90lRhZX&#10;rGw5aV2fF2Mz3+L3Xs0XD998CCeIRvWTzz5ttWvvvvPwzz8cPH16/Wu/0jzttNr1xm//5v+mQ6MI&#10;p+MFJtMd+AsQkovVeZ7u7VR3erUPL+aXo+zJ86EC/jQ/LuoUkR0tRUlHeWer7KB/8NMfHESt0WjI&#10;i07v3mtwC1ycrvtHUJHjySxYPM+0teAoi/YIrqSzAccKRLMvnk3++F8+m0/VGeGR0evSqKN/iGqt&#10;EIxgAK94I/lrE8l4VSHk5+cp0c5NembW3iYHlXjrzsl3fmHn8ZdX11drKoFuh53CECUx5W30+gf7&#10;nYPK9Vya0vEse/5yenW1gMUtkx0bYESysOJOKX7h2187uVd5+93w4kJm6hxCuA0yZw7rhTHdA2AI&#10;tvrjLxaW0kRsRPjidLpcFb/8S2+0D7ALkW3V9cX62ZOXKGVYRQQ3PD1dSIaWEXQ0p95pVYN79/e6&#10;PdDCOpfIdL4xHW9Raju9EW5UUkfDbRsSqrLNrSN11Z4b79z40NhsMjbaw0bCktAqtHTtiqeKwRWe&#10;5REUtyc8Zfkb+A7oxhH+NsfX/3/3e+xSiLaAmg36biJbfM8exyg6QPdsfrtxqJk6Xi0B8wYobWbL&#10;ELXImZi6eqQkSWfOuqbTJv25znHAHclZjJfvXC5gHDrRXHmTql1JUub3EriBWR5KMrjqUbjNEEZF&#10;1pDmWf1t7Bi5VdOkx1Zwu7PVWcjGPo9X/aqPMncdrw02ve2B7yHiLTfMPczEBaaXOZ6Chnx6iksy&#10;2JqFhDask/FmbtpjeB235KOlZ5ebptofIScPM8Xhx4I8wSWvY8xM/xx92M91Xx1Khv92LN1X+brB&#10;TfzdbdpQcJP04j6pplldhHQNtZryq0gVYZinbYuc5FGmcufb7YmthzxhUbEhf4aDLAe9hFMMNoHJ&#10;6X9bbRt6YEAgF2DRXVTH44OXGiE2cCpy6fUjRbklosNI/2rdSxh7vD+3YQtrQ0SpUK5FuVlEqDLI&#10;ONtWhWLN4orvUostbvyVxxb+DcKNi7/6GQdfMb0qV7n/w3JHXZalXKycJ+VtJPZXxdmrySXC+Si5&#10;HzI3cpO5pAQ2ClXz76IyrGgAEAucJ5bbR9tgQh0hcVLah3tjtmJrQWYPIC/iG8y78Ms69LOE4iYD&#10;WBE+ZUCoMYrN3ccKDEu9NqKjM5rJb50WN0iW+3Z2muW2EfSHUDvKzLFkZWvG68G03HWnkc1yjZVn&#10;XWvqBrFG5jIycloykM0iw5Kd7McSsdNNaDULuhmZi1u11SfbYRuX6JIflZcb0F6J1R+GMObGVbbZ&#10;b6YMYfvxsryMlhO2GXrhRu4VxVGpevDUWU+31vFo0x2dcIlhG5a6mBkRJjB3CSneNO6nx5YFDH/L&#10;oU0fB0wd0WYRNaJsOB8+v+AEWCB/9ZZXwP8Vmjfx0NB86I5IonaHSoTqIiVNZLWxwDCZ3+LYgTRR&#10;b527fLGRg0SnKR0Y04vRwhxl6nGtWeXHBW9ekISx1jqj++DUpcm1sDRn/6bOEBYcV2mFXMWo4qNK&#10;M7/yuT+bSXVGRtkmH4023S7imtBsFzAmYS/GvCuGAO223AD39jsqdKoREkiIUutVNhuuldDCrl7K&#10;cBKvDqgzwMVUBpqKKi6OCztZzuLTp0yG58PR/PpiqqjMPGg1ulpvUeEMdoXJFJ7RY4MzJTPxlgDQ&#10;MlUnFjtdEXvcdOuqqldmVsVbEYKaZc5+zgwHHbVYYae+Js6D0uTBhOi5t7LjkHT0fpl7G0PY5+Td&#10;ktCY02RNxqfmK+J2mjFptFqUSBeGpcFj4P6swvvKlliVrXbORQ2ZF6vT0ciY/eF+u+XEL4a8FG7r&#10;uYs7LH2YKxJa10q9eiCJq1pHZwwdw0tzZlBrcZLThRTCude1k1YXqMAwLkduDEpntKuUThj2K2Up&#10;qf2zYWf6+sODZqvT4E1Xmnatxk9enHFd861YdUlsR4qtKMEwmcW1mXO32/fGXDBvPNPju6GznOUi&#10;M4+1q0q/tjGdKXz0er2/tw8PTEYeiOcavelkfPryufKKbh3ShhbKcM0FNWwnh86U0ugnsdvmirE1&#10;Rpeinp3Eyd07sctzLOxV+gF6UU4EnB5BBkiwPRlPqRDiw+obKEAD6MncNSO507jmLS7jBKOS2yd6&#10;tYuw0LILNY03AklkLiCpm3IbAUYwgGqLRL4VWuS5/JGMXZU6w0j+D5KR6Kfi01cNCS1zO9RTUuGm&#10;dXNa1FS7WrEhVzP2GZqSmWqAs7Nr77GahfISTyNli1pGtzQ73G3T0XhjTAp11hqBRrnvXw0i0ryj&#10;LCzz/OLy8tmLF2Juc2GZq0WpVXEzkdwHLBa3y9cg39anxatpBV5b7xh54dbJpPSt8PknQWliZdSM&#10;4laInROA5+XvchQrniMoBumYdOlYqysy58XZ+QLNK+YyFdlRwVUG6RpN2OZoJeHprHnMjYWcNWkb&#10;nHFRqxMf7NeY2Yjcrr1MklOs05uLuKjJoy0XXsMeJBUHRCsrZlyM6Hgx6uHc0wKs6UeSxRouU4xt&#10;STrPOZ+XTeopEnjFp2UTYKrMy5F6oAE3TjzSQAE7CmoJpnzajTApPomYcKShxAnyfyFRWEDVc1r6&#10;ME4bTfa2NGZ8QNA23q0S8lrBeqfW7uTS0OTh9fWGv6nHealR6f3D/9EJmyKDWoe7JBzPmEwGO1jT&#10;NSsWAudKh0Ih4sglVNWjd9bBw90AyAsxG/BfybcsTpyQmOfJMt9sgALIvcw+c7K66Azo/vGjVkK0&#10;jUjcTmWuyw2bVDr9nZ2FYnin4/EArlOjE0wmm9FQJKZGzbyonFtGLmaVPILkVJ5W6j4fx+WnWnVd&#10;NbaNRBj1GqO14HLEy5CVNTM2er/zU1LulR4s8YjQeGTViDELcYitE0kUoq4YPOXNra1WofujiGXA&#10;39SKm80L8nK5y5q1sJhTwPA/18DRPLDdg/qZ3BY3NSLziFczITwNsOOzuOgZ58a5JuetCQcEZkpt&#10;NksHI/FmeetYB4iGVRSd3ZqxjtnaMpe9OIUuWpjFoJfQMttnk0slDJllVoyiWO0XinE2UiUCSzw6&#10;Zk0jfiIMWhIfSXea9Mb5iuk3FUJVHpwM3QlZXM2CVnetZRfmRmiPXB6vuyzdxMxJdyM3s/UyWMfi&#10;c9MS03A6jnFUZsg6Gq0Vyt7DntvL7A9jM4HUjYULig1ubji9Xp8ZleJPd/cm0e1+xtx04y3X0RVs&#10;TAKs5M29wKBSWiSGLt1BzD3+3ON7B4QRcM0QrKiUaLaN4MOAyIAo0MHBXAp0Mtf2pkKqaEkou8xJ&#10;EFM7FbksN0oIrN3ptvoM9urV7nBKwuQ1sBkYFciZWHjMLKbLw2MIzlV0O8x+5/F6dDXTp1ETJigT&#10;BBE5D20SYYPbvJAy+ze6sbn3tYAt0ErFp+OWTaz/Spc3bqM6K2jD3B/EhXHOvFez63hDm0o5D1uH&#10;zG49qsxW2EyGrZcugYVoO+p9peONolkqIj8HwlLLDG/IzJIEE9zPbR4lg9ZXWrLwJ7gKe5+G8MbY&#10;uRRiF7eIQa80dz7hJdqGuzt6lUolMelrLYW4ycTc3DvYlFVFyxLSW6gWYtzQboHUiSi5XE1d5UK/&#10;zpGssVEhYt+Gs7En/R9HYaupq7xaNc9GokUmMwdMINzPlIvGeaQSzdphKQOns4kiAZyGypiJHLCA&#10;ZPVqJ7c2wOYruq1RQSwXFbJ+7x3fFZHFs/SCMsJ2CwEFrwYXhV8VWZf9qw/BKX2uwp8MKtgDziye&#10;Fk4sIxgG4y0L1cTFSjQERi6ARNZRJnaKZSppjNierT372HxMaYbJfWlZbW0dr8qczNGNlU+Shy4B&#10;xXImzOpaT69iblhRkXs1QulKFW1UgrtKwCWLaQjrO15vnJc7xMop1tjDoaNL0gjRkWQZdc/15SXH&#10;/ARVdp5tl5lMFK1QCL2cMzbbScUri2GhsM/afL4YjcaOfME/rwZDV9amppFzelpKNRAuWzaZrCFs&#10;0mLawtLtz/ZNXnYYcakhNIsoQUIOX6jc2vJaunESbXMyQhcM7tN9Hb3bKRv5LGtPeM6bZO1wDQDg&#10;y4RrrRPb6lkveaPArNVzmzmL52670gplbvSNxWdKrVUxOsmQyadq8xw7IL1s+9vZ0a4kMRUFsd6p&#10;tDrVEbgqqoFKyp8OQDCYjTCNpvgt2sXjwbPH10/7vRauxvShGEuwQtgVh0dyJB5Op+Lv1pKDYzhz&#10;9O3Bi2toSQQbBE2oYp3KyWtN/WTcwSQrrFag3nGvZYLS5JPn004rOTmsHb+2A9TKxT2YkGu4Pnm4&#10;yywE/47QohFbrRCtFy+22cIfhT4i7+2qZuVjaFyZ6SrDmEuz00byxRdneDDh8FGJO2EzmkxWsDzg&#10;khHPe362ub5awZXa3a3ef9A022paYhikzNZSfKqo6xvVeHi5sBDddDbmNfGjj77xjfdJHr7EMXOS&#10;f34+/+EPP59jfDdfN5XkAaeGso2nwp+WymCNhj/0ty2VYa4GbYaEjIsD9xKOEV70alns9OsQg4xg&#10;hIdVMZ5QXKShAbDwS6yIxHKvEjpLCO/qLMMfx75S02e2ymaKoSOcfjWLNj6/vpDoCwIUMgsOb2k8&#10;pQOIoTIxAkpqiRn55jwXhQsKBWPb1iBEQs5mLUKVtbbQsrFz55haZg5qwcW9dpOY3MFg8f2PP4Ua&#10;Cqp45/2vUXJgVSo7gAgkul5as8fuKFYyOEmLnbbY+xaxw850TGMLZFU4sGO6Xpwxj12hTgSnsqRi&#10;rSsOjaaKR20jOm26nWZYMy5a7pLn2Hn7vZM6o/qo+h/+3V/fObyze3y/qLZzPbD17/1/f4oLGXc9&#10;Q11nDmzKlWiFYZX0ctDoMv5Lwh+spap5b+bow3UTiVhQkBM7ueebWQVtg8HUjcFbnV5VHe+6f/zg&#10;4vwMc10SOvllNof1NUo/UrduebwuqduhS7na/i0xVlRutr5d0IqD0PEofx6BilRcun2CVDRmjUjC&#10;lQBuVdRQ3HlzddG4Fnz7dqdpBlHiECZS1GMbjdFtFstWsSGZV6Yp9Y0LX2lRzEnGjWCe7RZlFosx&#10;J7F5LFa2tbKI7cfxCnd0uhRmA1WiceeM22zMbr6BKxfHKB3+4b7QOljRzR1FpvA0TF3Ca4stVXyn&#10;plM01qmYCpJnihuK4F1YihV/f2N3jxWL+dgK7ie8Bqb0az4ytOcEAikrbjCk+uboyjBQX230fdYO&#10;E6KT05GYmRi2sACkzQ9/9PEf/smffHi0b9jDNq1i+1f+Ku3Qh9K5DGbXzrqizHv+O06OfVkla3gJ&#10;sJ2ukSvsHczoOFQMpXLEmXHp6hI6G3YlPoQu98uFaALY72t11BrL1SVNh9HLaXiofFqwB8La6q03&#10;DsbMT58N19lovqYsXdSbK8yDL69mbYxw42q7Ex8ex2+/Hfz271yMZG0AMfgSyABCdJZytDZwTMAp&#10;nOWFP8Fqw8hvsNg8z8Lz3g6zuIw2bjxa0FmxcsfTPFkyUYwvLrBQXo7J1z3WQVLRkcc7ig8Pu9Vm&#10;UW2JLiGV/Io+FnCiqECHV3J5BgoJlIUPBH7J3Ur9qHMcV2aVxrx/TJ02hrzO6VlrbuIKywanyVYU&#10;tU8Ojtr1YbvBYJbZavzoUeXLL+dX56vJeGOii8Kc73V2XF6u+n3lxwbJi9k6++zzyc9/5+jkoPXs&#10;eRMQcziyPCeahQr33aKYrYLz+M23d9E00+Xff3jw8OHBYn4O8Y13UOs3NtX4dBwsDYbk6nwOvXqV&#10;ElN38kYdU9LhRAE1MjRFvyqz6+z8atle0NOe/PJ389Hw8nvf+7NB+9lVJ/7ur771Z997/Mmjy25T&#10;/hTQmjYifwXiIUlUHNU61dZOtnuIKsFw60ittKryTa8a95rVnaK64M10OrMf/wgb5WKnHl2dEgWf&#10;/vAvriBG7e6idapadlpGd72Y8n6z3LC9QEgqVyzpaBE226piKEHalfoBDMdiNMzPz3i5RROy8XH4&#10;8qJYDlcvP7/uH7cRBn/33+3/wT+bDi9W3f4M3dKTZ4iJFjTAnFS5aPKcHRRXIs+ffTFMVq1+HU78&#10;/uVl+uTFgqqnUk/qnXg9FuZ29y10QnVYyYPR/OwsffEybeHq2qoc3GmYG2hxfQkVDIeJYjmYbqbx&#10;dBifVLtAm5NlUN2hj0refK/24mW2uMxXwzkM7DaYNWfoMtcBvaeAdgQrQI7TeTYfEbMzmyyEyONG&#10;xhliHa8OUmGZZqoTOCGQo8g6jl9u7kd8ERwgjVEkKnASRMHk9ErcWKnR+/jiDr4BO72To0Pzv4nq&#10;Uv8wTGta/IGrfkPvtuwLesexdB4cjKNvh4gavdDNXQV9uqzesCn6b8wFYsn2OKlHhj4KUhKMDXCl&#10;A4ITfY2kqghai0WIh/v1cJKUfnvffO9eq7FLqVTYWqjVOoFgQqrJzPlwcItZRHmhGkqfd8escRSt&#10;wIlTb+DiWFAJsSjhc1AU4HRCxHfG5RELT0osjUmmb64HNx1pIhCuKF20Cvd9xR6LvPdNErsjz9oG&#10;hAsULFlxE1Zcpi6FN3E+zqDHsPNgmwkXuVSG0Pvim0Y3czhR5FhL21NVeL/evkQSW39g33/njl0c&#10;WjgnbV1oJAdvBK3mpyKrYcR40lBRgNDuOgSjdPF1HE4/KnReFCUB7Card+v6IA5B6BynQ3N0vO16&#10;aONZy2pxSHNUlEA8EdtQkNeT+fw04V7UCMVEL5H5jUdWjRUa17QrqepG6C7rWL1E9PrDo0azxd8f&#10;fvQxiRX8rZGQNzzzptNCerHQEZvPK5lV2FDFVnJE3fsHuxfnl2enV1fXi9Bk+2p1LACi0wk7Hdjv&#10;gUEtksXZNLA4O8MPv64EGJMCxI7BbpJXFxFGuebIp9sxbRx5kb2ng5eK2Zs8v1fCw8pkYJOe5T4w&#10;x5k5E8hhZFi9O9ZngkEganuM5Zo4iGpeHZvOG4ZYiC2J1bOU1E2g3yKtyBFYm2tqTpdciYp7kmV3&#10;OuN8x/kCm0HqQVaF1dyW1cTrgNlqHqSoXKLI3CCztWniAueyxs81XV5pUF8h7itx7ZkTTVhLKbUi&#10;0zxTTqQuHIh9mPgwxcI0C7zTtL/ToyhvtFoO61HZnJp+Xb9dpj6xAmYJJt3ElonNE4DPuV7OH335&#10;5XPETMZ45LOvTW9mtktZSStw1MFMDgRyIqh5nXIZFhKW0SmhN/MsPImDO9AwGo5Gd7g5NrWfcpjK&#10;w5meOf6+U2f4gsp+Z1ziU06Q4MB+jBxrTYjx4nbi+pg717nYZ0mohBNQETsdOyU6XkocRFXZ/2hR&#10;8eYpQJfSYsVOk0hUlWksUQZXzQMbYGsh/H61wesRznMzVy3mzAK52E/uwAtt6qrbTERGyvMnoyF/&#10;/O5B7+z8OrT8cNxN2HRvv3PYRrzVqh8d7QbWwVxdDOTqvAmglnFxIEEbS3yVTRWBCCSYDAZL7KZZ&#10;Dai/gMbRKb35+j7zORA2/J9B1WUpDC92vqlVufVJADp+842OhdbOkSPwMO7fvZMrvGZ9fq4oXWjw&#10;GA7k5lOiYMBUqL85rxdSVW904Vyca9fvHzR+9ltvg32Np9eq52UZlb94Drq5Gl4R5KvfSOKuc9Dv&#10;7nj3seH1JfD94ydn0AAR07FEerutnR7aFlHFAStoXoTJFvI+aeNdKn9YEQdzK47pymo2MJngLLQR&#10;dxcjGTU7dFnLpU4a5qtxVfptNE4CTnTiGWdZSvSKsTJMUaLJlGAIjWUBJmj2+FUkFakFSKxdxEsh&#10;H2+ZpuSassvUBsyInCRaOki3iJLiZZyZq3e/3zOzcp0Z9I3n5xetuoIZJItRm2AzPBlRVu3AjoQv&#10;WE7IJje/hDx7543Xut3Obn8HXBgehfS7K/M+pMg00rIk4jLLF2rJ+uH04IZVqJ48uyxwFAqJDhry&#10;MNZuI5DPiQck/DSkIo69vCn8XdkmFbpWG5hP0tVgdP/kqCLPs9pSERJwCGf80mRGETUL6uOgdlkk&#10;S0P3uRo6/EE0/JWSdeW1Esznu/lumu3zOluy0aau3+31fu7nv83E2CxLkszQLzyuHN/VWFrek9IB&#10;VW+++RrPW7dAqEt9M58yoVZI0gZbqaAJH7Ww4tSOaWt3jTPDk7CholFX3DA9dDIy6tXYjMJSza45&#10;1nB/AbESo8RxOvhVzsNskcnWO9ego6HWUcWTfO8yMUihJSH/VIIUZfraWcUit1nKf8dyPlRNcVqq&#10;zbOsLM11Q6sKy9R5R92NIhfsWBFjDdqhhsCdTqfR60vSzQIJkzfefe/gzt1fbFbvHt3BtasNBUvj&#10;yMrhQVeAKSVZ3LZxfsVVAYEGSPIOrsUuRz1MzLtDrCgbe2zWZSxevhAkg9taXJH6l0elfUuxC7xA&#10;LZZ/7e039/YOQaZhNFMUV5TauZEiKnQyb1GDjO0mLfr+3u7rDx9+4xvvJR5Nj0uZ0Cu+ZWFpJ1qO&#10;ZQLLfldEen4rRsOxeVzxRoEcGL9M+LnJiSKXc1XmrFckM0ZkWPjZvinSXNa4BoqsDrVdPNBNJb3P&#10;ZZqJDTO3kNHsT/70x0+fnSMQB5vjXX/40Y+B9vb6XXY264W3sppni8mKS2gMwWa9aXSrUS1ayoKY&#10;FjF++PCQ82SE4GSV1WMwBcQigk1rtf715BrhpAIn4hSz50a3GVwpPv3B/Q5MZjJ+Or1Ggnd3NWrI&#10;8UHWuJ1uVRa92sVUv43d3Wg4m16/nDW6DZX9KnziyRwjwzEUfqKU947UKLJnLgcEJc7iYnjUag8H&#10;gz/4F79z/OB17u+XT88rIYaG7e/+rUP0soJDUqUHXQ+XXzyhXedEBdBhS2XSKNgz423QHqhYTYkM&#10;qOLdMJNndY7y7NHzydklkBwHsW6+wSU6WoJnpRKCXZGtYnYn9T5y0A8/evHoydV77zZQ8gPDreYp&#10;4U21NndEMxW/R3aGomxaQci5C185kQJFjo80WoPRgsnW/n73ja99HWRlOVt3OxVEcx988EG1OWoS&#10;LlAII6MUupim2vHstTDGTxGsmp3AtLPdhbQSiF4EEoyipK0IqdFseTWaVnaS4fX6s7+YzCA04YjV&#10;IWYCFXr4jW/uPbhfpezkQljL6DBa6n4BfcPSHHQ2R1MtMJEbqttayNYuO+w3G0lAtsCPX7A80usB&#10;R3CGrDfKapM5y7E4udu+c7/VP1CCeFUGf9lutc7pP7yYEboat2IlGKe0OQV3h5yKk+TJEzIgagcH&#10;m4uXT09fLlEJsQXR/Xb2aoTNsXUe3NlfS0qTPX9xrai5dfDeB1UYmnt9zLoxcJaQZIpiVJkL4V4P&#10;SWnzxYuFDJ7CuL9ba3djDk8mzFw4HCSsTMKjlis/azWOX6CWpdB9fXBCKpUqKT6AIrU2jtXsSbyF&#10;NyJ0jCUf1hhsI163HONXgC9Pb3YFuWpx2SZy99g8k5rPKmrMwdpVy4OrWMq7/o7KBLOSnOqq+tS8&#10;bYvgZsCVeMsks5GxH6Buo8ylECDdJCn/PkZpiY5FMB4X+HQ8wMsQsz4TDYZkLmDUCaLvQksU1rda&#10;12spen17R8xde7lm3SD6mSMcGhQXsn1TtbkM3wEkRnI5zIUWgFbpVYnsFCSxD2FjgsH1K7k9p0YN&#10;WFccMYstFAmnPEajMCpVtlEYhrfieBww5UW4UXDLmCfazn5fifApGb/mEul0vM6f2UklndDXB4QG&#10;PvYvispQ5bjs4UL3kpOShhqVxkMuRiVwQ2DB9xVdc9QlLlhGzhOSDuae7FbcaE2d09mW5Lz9aW9i&#10;W75Cvw2jrbwlKB3AwxuDry0dtLixtfJfZCmHWYobniYp4pwW5jgvXZPL0eH5w8jDYoMuTjawy0VN&#10;A5XKcrVj5VqGoT/p6gwlAuv4KGXWMjtR21M1ozUkLo62h7JCLjH0ii0ZvYh2QbM9JuFhYbTQwpp5&#10;1QjcG2kzNP6pFlKs+G2pN9BucW8pXKEoW/ZymHuLr719Bq9EYW//uvGF3Jpqh6Vjy5YyVdzEIQSv&#10;JOBoawtuX60GSjqXy3x1XNNUVWRDjWLx/Vkr3RHIYBmH9VAGmhVR9zQXmCqsj0lCSNQEYzR1GoWq&#10;rkD0fnW8ddOY2nBNwe6pktDsOxinjF9Zu3Dk7WKery6Vf6770He8qSnXzAlcvyUJ6yZ9Sc12Vb/g&#10;jKQdt5h/ykLs7h20Q03lCfhQrcgaSgedROUw3Nnbbq2VnSmBzkEDW7w7umNSl9SGMoJJHvO2ubzc&#10;zBS25jNXBKX83ruuu22kQY3tKKW8eW5t4mlvPhbXhVDmrsh2jnHFVvd8wwAPSk8cJUxs47VvuN9y&#10;oY98snNRZhxv/VWM02Tjd89+NC60GMuOibdM7dAtlH7jxMXu4ImcxdF8Y5HmcjtL7bW6eDnZXaa5&#10;c8zC81Nu/PXYW6uZbxv1O2RmvBbxy2l3W+aTXCDi04BMVUvsW32b3HNLIAwDnV0NoGypeModu5RN&#10;h6Et2lFU9cw209ggD7rBtGLsjp0dxjwtpm7jSdZZaaCNBDeXM5kpXIXmMhNKnVW3cVeFl2VKlgud&#10;xVdgtWYbnVuvvrPbWsLYuciE4TIlXq3R7sJAW69MIBvJpdmQC0jIekao3dW/LDfjkSTVVKCwJOye&#10;i+QMDxc8daChcekd9umXiTXORtIxcrqMjsymWNvQ0SD4mDrZi8iNbfmn9JjO/D9VP5Z7MkzoeD4+&#10;/tr+6YTZW8+20tOoJL4Gpft/qSWw2LxAQR2RCzvyP2pYhnhLAZ/BiMld7o9pODxNy7jwnqftPSa0&#10;O+I+Bl7dNvB3DG0y9Jb6nkJd5g56RoP5iueW5xkZT9RprKLAA0LK3PbQp3ddV6NvIs8ssthPwVXq&#10;Vu2Do6ay4HSLKfNxhbmH/oyKKU+pQPnqQsox8MPQq4X9qM9QcBZ1CEc9MxxaMhRcC2iluMzf/drb&#10;YnMJtlCkGTX47s6OHUuZGec5r3tYY5ijrk7u3hWLwPwaAHhcOK0zHwvLYz3f2hdaPqIZIwoIzb1r&#10;g+PtR67aMt1ymeLuTh4fXBg4QNtEKJlY014XU9hUlQpE8cXuDjYxCztLcWJZuAWX860qyWC8vHSM&#10;KG/uIrx1HRfbuzx0/sJRSb+qYOTZVYltP12TGryS7B+AR7ZtYwSqAePK4f0HHCGx7JqacgKOLLMK&#10;v5lI4DGboWL0fzZQJbRKwwP7Ec2CS6kNxbb1U3Vnc2WDUaExNl4N+v1+ExKIBJDr0HXXYanFKy1Y&#10;tx8ZjzSGNUdHd3iziTXE/g64KbeK0ovKj2fLbDCVU1x8BlMX7rT0t7oNeJKiYQspM7Y59Wfuxryp&#10;MjJ1DHDCOVcINy7ILZ9SGyNJXSqyvMW5TItVPTwBTF7LQFWrgln6p59dXF6NucrNpSIdDiZF3iR7&#10;PLdwTR6eNQBabJngrVUPoCEIZ+LISATXbpGJipmZOr0qMzbrs5CYzOfj8/Mva82o2QU+E6uvRktZ&#10;VX3QaEKWxhPOWVHIUp5GmaOVVlbxZYlYr2zllVkDSOiT3yplbbGCDCo9DSJwRfCKiYPcgISTdg5s&#10;OUHBogMpevHyirO21eik+beBMui7ksRhSflkCncjqss/yc1JdA+Ls5RZiKtdr8aK10WTikwATKg3&#10;hFFXIrws6EK8WAZLbiVLHHRryi2oyUT+JmmqbgmGoELvmVrEipDdJKoZME/KK3SPYdUZKQfi6AIk&#10;CakyjowwJsW2TWfTCRKkfg9282Fn53A6gSEVSFNj6QeAgKojYqEgbE/iXPjmYmQ0eOzSM81GC4NF&#10;WAaMFhjyZc0WM00HK0id2+okhAnV6mF/Pzo6ZnoXzhfaqKnGUdrISRy68QHfWTJHM3Bx+A1+5DT7&#10;mCePBhlD8ukI82heQjyqqEEDYm40w06Xf8awi80WXh4fqSjNqYgkcoUUEOYGFFJdBWCLG/Wrl7UR&#10;eWT08BohaDbGCU2qAz8YDC/UQCj5JQyVSwJVtLBOHvtiRnhxPhsXuGmyJiH+JMrDgxqpsxpshcfC&#10;SazYZWPXb81peBo6OO0lyuRxnZt7NgW8rHmV/WaJPE44kGz5tHZuOnpztp0YBi4pPnIhAblL9QhL&#10;X9/yk3qHHFMCAmbXnZJWbCX+h/7Z0DHC3EPBA97+R64daocr1qUl3l4n3AbllH53hRP0hRaBYXKS&#10;SEV0lmJGZhR/kVkFNC/BvRisx9H/+9H3Ty/Oh+NBambLl5fjmqQdVh6SoJAl4/G/6nfbH7z7/usP&#10;3+x2dQRYjV3s7rbt8OTqUooDgGCz3lVwTcEEiy0wzsIvpqvBGJx5oVSCmuKuMWDIm+1IeVkYoOfr&#10;o6Oo16Hw0lgPZzu4/lHOMMM4+wh6bWzo6LiOkxbdHMBlSIuN1m2apwutJo5TVHrdm+LXrHQtkLBw&#10;vrJF6anrhI5OGO2Ta00YafErCnZ3qW+xK9edF6A/wEMvx7aO3+ZLTkCS+asskakj5R18WL5wPJo2&#10;9BITwgE9Id7LUm5ShG7ZKv2N/toGzd44N5dPpnAXWild2s6IWUWk3/Iy6jUHVSgg27lb23qC0iyE&#10;JN04pmehK6cq2XIq/ws5FbFEVemNlvIIdMIxOlKNzwPJ+SqxK0sDY0zrOZJy2YCozz+ds6Y+ac1I&#10;gKmUezrCcSYkshysbr4UNSBceZ0b/A3gKMuDKXxDFd50+qXatiwwgm3u8qts8fAmk+g2+BGUIqWf&#10;EP6Ua8xpz+XJl0+eReHjR08gvHEv4Q9jw/PAXrXl3K5d+FfhrbvFftSCsQTioNEKF9MQ+iVR4BL/&#10;qILeGG9ZX8S8X6e2+SLK1Xm5NlO3xOdgIbuTkx4WC0S0VyR/iFeqdTLPR1ajksdmSptrg0O9g3hk&#10;FlDOXkLUXLvCA5+4CUt2yVTo9Tt33BnFSMp6y8i0i1YmSt0qQ5SKAoe1d4QV2yl3/94dBjiR7pss&#10;z/OSOe/jbUsEqPRR9w87vCHa83mdr8Ft9rijoBU+YAiD+nJ7WqCRo3WbM0xoarGqTCpMvmhfIO9W&#10;C/PIPTCwDasozi8uA2/Wru9A5e27hY0m6ZzMa68a0LOyOQHVx9o2Z2AzbJdzoFgGDEWMOsGlqnHh&#10;kDS19ZJfYtYV2l3OoODicvrlo7ODwx5MyH6/DdgNSxTH2YN9Lr/aetlifsXgn0OAEZMCkwobjhcr&#10;ePJczPgJscAW6VKos3jY6XSYm+0OfBjZikG/6HQgngVvvh0PR0uJo5bFosLxu+au6naqd44U+2mi&#10;6IhRIZai1FV2mEWvv9Hd2ekc4G4Ub5AbjcbLvX6Lt/ry7CljRW4dxLr82fP5ejVcqiAiN3jpzMlW&#10;w2EhqhU5tWj+N1hZBodHrdce9vFjvrxaPH863e/foRR49OT59SXUQC5OXJ1p7DH8XIlOmlRZSoaP&#10;5AP4HSqzWPZMItdMDCyBr2KinpQ4xXFbqklGBRvMipZFXOOml8e7JFsGXKAuFqBQg0DOgwwJFpal&#10;ZBEerRW5i4sVkZtG7uWd8o3RxMJfrYroYFhwYHw1u4xjr/1QAJVQAxsbxmYY4W7wEHaZmpyGxsW8&#10;h8HlEIAABtbhQZ8JKLuj021bcYCJCG5K3NpVAl1JiGRpyV2KkVPGuJs32/BiKHV8ghrp9NEBiIpR&#10;kGPZ7LQboZgjugRdcpiuCHPqDRQivfGiRyMxp5bLhdOZWbexbXluIpmghfI2h2Y2TtNNDbRjLWMH&#10;bywdzIqXFqicC1rDX8PcH019bOCUODYqhSlM+Yx7OwIcnSu8GgLmgryw/+a/+29JTSdtk5bezFdM&#10;Zs/xUWkZFzezvAsHUMjt4u//p8uwBJJEx0nzugjqEvJ72zsxxyI16uarrsOKWO8O47AapmHV0cjk&#10;FYHlG61zQ6sLH7cgewjel7ItGvww8lXOLOPQhwLqo2+UFpxLsmQ6ndh8enPLdGD4Z8oaU26jdlb+&#10;c6PJMlRWPLVwuBK6JNshaWzlGZjiusIUXC7IVkWYGiIqUzi2zonbnPStHs3/auRjJsJbraFPJpbF&#10;Fy+BFObR4OryxZfHkMl7/avhAPPcDOcuNPPkljKKDVlyitCCeMLp0d/pop0HtW4mduzGUg3an1AV&#10;RQaUeaHRhdyNi6XzGzi4+zq3ciQBeW4SmMhpPA6PDhvdDj/EZDSi/DNbozg3M047QQWj5KZsxCSv&#10;2eie7J/0+3frcq1i8Zt22MQv3jXGkEpXJpe2zcrTNrNw+XVEKvUig2HNzSuR8aymtmmT0Z8Lh+Zt&#10;m8deajHtkAZQE1XnU1K4OFUainZQ6oTiStWQyAPJ5TH1NxI8rJLGBR0peE6wJm0YbUPtzvGHw8HF&#10;40dE42IvmY3OWQPremty52RH6vHlTiUZ8ieaB42u1v4ONJn8s4/n9JyCUbPVkCNuvtnpoZXki4aD&#10;2bMXl7UPP0o/f7p+cP/Od37hW4OrFwguyHHd3UsUdhBktECYsb08n0hJ3Yr7x6yxsDJBCoEsPDjo&#10;VIaXE5rwq+v5wUHzLpFvuLytJEXp7hfNXgQEysnMO5oN4SBovtDtNfr74eG92YurT1frYL4OPn7y&#10;x5S34zHCqKzTrP3qf/B6Y4ffu3Ny1OCmCk7j1g6eibV33+09eba8uqKzHONHVxE2twQb5whp7iYu&#10;if7+/Z2NFsaAhhnPF9AYt07f+Km9jBZvtvmT762FH2pizMuPUD+MR/zAnOn1w51l8bDD6+Do24En&#10;uMQ7KsBGoF1Ti7t/UFU0U5DPplSAAb5cZ2f4gQd3D+tEAFxfXP3B7/5PP/zhxXic/We/8Q873dZq&#10;2fjwz39vOidmtv7FFxPLC2BJCahNtUp4tvHp2YDeYfekt3dSDM83MIep0HBUjJMf9Pav7kT5w68d&#10;3btX3b+XpM+Tdi/oH3IusIjCnR7VhJg7iyU1LYA1oADHeFzdr3zy6URRhJXocL9BXuCnnwxgmbjI&#10;hvPz5Ysz7QLu0AVmcaNsXklgsv/idw8OjyocJawWjKOfPpoPr9bRdkoXuVkbUmHIffJ+J9mLhywv&#10;NBwcHgfz60WfXANNkWJcE2nXVjubDtP1KP6n//xTzNdptlfLiqaxMcRmTm7o65Wrq9V4uvnyyxET&#10;cmrv7/7s+589evqDf/Wi0a5g54FwqduL+ZtHDcw8hleOLc6Ctgv7lYUsT2A0weKc5wzGh0MuflyH&#10;m6vVnB05mxhL0DhGSZk85JNvb6yLfZbjVicYBl9JTC2dYJ0G2MVs0NB2Qd3pBlwKUVWzbsmpzbFJ&#10;ZF80hDSUtapFghs0ux39aR0mzhzDgbuO3+e6AIcPqbUNjVqmiYQQd6qLTMrSoFbhoWOTPXj+fPz8&#10;JS5iUyOBstMoQSCupPYBNObnWdO8tFodrO329/ZRVwqe0Aym4e42RelaAgJNumyIgh3mYUyGkX0K&#10;zZowIpNen/qvIifUwnhY+jkbDYnQhHzomciRLFIsjSZ/YeGukdiTjWVyaMBoXnrVuIGS1Ssugs/d&#10;Nrkzd5VBiTe28Vdm6aPg7OyKUk8YlRa+JfwbROHtO6tERnzwgN0OWXFjhVzcBAkVPojPh61kCqHF&#10;Kw8/tQjmGCbr5rUlEnm2yf5KM6WvNLtheNuT6aZTC7f4WhBsI3uCW0LW0M3Eyp4wKEFuV77wsNVy&#10;KsBArHs41oWRpPlOHIP8fxkbpBZblIiYx0VGm5S2U+vWMvPf585ra64l4p9GgbHk6OaAERnvXxhR&#10;qiVdD3od4qgwSFyJqZxBEA1cqRM7s7fQaT9BUgGf9FiySrHdN869zByiSueWbcL8Nuhv69W29be+&#10;MXoMb0bpzpP4Fsc5/EttbgkkubXnTZ4jo0+Tx9sPdvgl2k4bLDjPErfnzc0zqNu6YU49keQ5zvv7&#10;gfJFUmWsyzk/QBJWNVh4ybxcaZpyjxDMK5V9ZKmBojgUpvkKrY/Vr1qppLQSGQWHM51F6drArcgo&#10;XhR5lOb8L415zXPFgm3dEwudGFHW6y4QmZPvmHSCVkseUbaRXFZPLaraSDZ00aAcPpSDKvWK2O0c&#10;iqSaOCk1IyhmLgu0nHfkftgeBuGtDOGguPGbL+EXT0Iu6SpehnUTg2xQi5HfQv86reddGwDuaOrO&#10;j0r/0XDPJqeO8ezU0lIf6EfgsnTlcWrhw/zwW2emirHfg8yl/LrTMhTl89ZB4UcVts6Wq4X4fBhQ&#10;QXhIhCeLoJRapJYssZW8x4eFrGMEYPo0Mt91NYJq58ZWKMSskzWZqJXG6Dk+aRufBGBYzlXT2byz&#10;36q36jL9pW5shmcvHrvPP7peiTMCt9Y28WBI8ig1XYo9Y6udKAJXWr7i4mLx+WBaSI7P49rwyIWS&#10;NChi4WaTqzSP48uLC9DIDb1oQ8Q2QD3cBFFnM3I14CuK7p70JMDJg8HVcmMEEHnlroN2m7BHWblA&#10;iru+osW6gqyKVl+pOlqxYbfVWgOiwuvJY2/JFqwd6Z2fznwOdWcIipeLYcxKglDiTjh+sZAyMsPL&#10;HWI5uIclIHOj4A6Vy03SVD+cAnh2uZ3hVlBe+ryOx1O9TYM/zKjZggZc5pqlSHhmpeDawlxhbEAk&#10;ZMdOdKUNuwAMvtXS2VMKBSkMEIzUolNq89xG9eXF9WQ8mY9H46zw0cvUWbS6VLhXAyoLYZoVKcrC&#10;ZqNK1BPf2Q+tlW6aEFrJ25xNNCpq11uxwbjnV0OnWkc/6C6mipj5eO3OsJNKTUXlR9Bz40ivPc8I&#10;dIPpup1LibNgkz5ZqilK7aaJbEOIeYwhuFMnC3G0iYAkc5NGuttpFmY4udfbtfTB3ASo9P0tekSS&#10;gbZ+8GZNQgsbz4bD5SRIhkNSW9nJsLsdwybzM16WXN14MRl+1FqW+cpdoXaeaAAwGQ15O0SDUCZb&#10;MoI1VPDSV+s7Dx4enBz3d/Zsarw2U/E6yq9LGj9dDV4iFFscKvMQE/xHFbP+p/slAkQIRZpPZnMb&#10;MESbwAzzgFbjaMvJ4k6rq0WL7bDO3VUzn003tpQ9E48wV8HtlChsVi1dsfrZ2vB0UnOPdcF70W3U&#10;Obez2hPuvDeV8xgNg9speVHJVfIMj9I2kEoFFGgwHPzow3/97Z/5Wdw2YKUvpzMI9JdfXGF/Mh0N&#10;ms1dHvt8tpSYu1H/5gfvnl2eXw0Gm/nEeueE+QIIy53j+91uEwegP/yjP5apthZZZkYnyX/8X/7X&#10;kFqBKNAtcElzC7AcGcuj2ZHDIvYHcH+UtrnypEfj6MRWqQmuXIuOjs8KupgeAT6qV2sdYlvl5V2L&#10;DWZ1fs2Br9iKshQxLbtwEOt4nVFF6Ma1eNqFtnzgY1Td8N5QSilO3IyXYawLDmgwQhDgnAQ2pmph&#10;kuzn0KmfIKCEVShxa45v7jJnrx7tdZrNXgt1PSigJeyIrc2L3KCsrh/0uuenyM/ncXSJXj802ypG&#10;dhh3cPpxIEAVEgsct/CxAm25PgBIlfG84tBKFrP56Yvny+x6MZ0cHfZ6WCME0XA8bndk8s9348KE&#10;IIBLa5tWBBSSCLpNoUljRqvJysVGgR9JUx8Fj8v+TQIjXAmhB2t7rmlW5Vk/uJZVOz91D5fZLDi7&#10;ZPJAexA0KgFKlFR6/phTH5rx//Wb/+vR4fHebr/Z3vng/ea7795dyYFpPqazvl5dXS6UMaF1riK/&#10;qixU5Kws6+Xz58P7D/bJwOItZlJv5y8mSOo19+t1YWwnjTYTOZhrRUv0YGaPDGZzQlwZ5xLBhcs3&#10;4fD332nzec9PF8DBcZ0bGnhXPXyj7g0x+SB0aIt5RD/JnKPTjsT1DPInjwcgh7vd9r233332+KPP&#10;Hv35s9MXFxfDp+dLKFXAHSyVwVh4ZlzHY5yAuKjfb2gfJtFuDxSHHjucTCa1ZkgmASbi/b3mw9dg&#10;TknF39/N6zgWJJXxVM4dy0aYzQTg8hEuLomKKIajVFrNKCALkOOi1k7Ac+lceAPtbt3JTkNZnuna&#10;WU6DOQbVyzRyjjLMKor47HJ9/nI+Ga2ZLgMBcMNmxisR5rtxXgAFxSOlVuH8ghXlopKDC3E45CRn&#10;h5KClkD1enin5TxQH97tOFU8+xpMkgaK6F1afsDlq0ud4pQc3S5yw+rTF89Oz6b8y59/dw/r93aP&#10;IVOwXmafnW6ePV3w0keD1C67InGNJITB2ZqVbAYT2mJc9M71QKYHFfVy3rkqfHUOd2s695NmcaVj&#10;XVmMl5G6cm1RuoCNcHmmVTUiVcv1VsdbtalOVR1vxfK9ozKSpQxlufHjDW4CPl3Zaf2bXfSKLjTu&#10;rkRnsUvggdzMpUluymKJW+bV9fR6MPNVXlZZiEmSm1DZ/eyYKhfyleMKbTY365kU9arPY2Ne6AwJ&#10;YxO0sHt1imGSriGt02lulFSiqpqxRgMGa01WWkYOMgso0VAUzWxWIqHV3nnpc6OpQmEDIx+n7s36&#10;PLPbO0W7U9OTD4JN7LNW7d8UbrruaWHOr8Yhi3mxvZzKbx466axzsL41BTSjpNAZMthvFU5vb9ML&#10;UYotjzYoM58sx40mf+0kN1xb0+nU5SqZt+tPtmf+t5nvhrfSdcLbI8zwFe/i8PbA055vIsMb9f4r&#10;8fTXhb+JAwsg5YzahFajabRkFCznBhSUTYXS2y1SJbCwHKMSSF2UWDapBNcyF8zM/U8h5mgL88zF&#10;WBSJd1kqESJHQzFff739sMwp8Cw+cySK3CDh1mf/6x7MV/66aXf9Xg3Df8Oj3/bRru+0TKwO95UN&#10;Suh5XPySE4MGXp8KKtT20XwxABbOM5uTeyt8IIcjfFAsFK15uFpCYwbZWdUaa4vb5BG1ILBwo6gY&#10;UQ1GwUv/sDKcG0ChapFaqmU4BADz1sWEBB+YVLL5ZZvhdJFhKoMjQtXa7FSaBTd0SXzorYOHEBut&#10;LVaXi7piJFcEO4bAWG0R5SV92cyl/EJVwHnh2ZGBiyZyQzl3dvLfywQs5xubfxXoc4EKjj9gh54X&#10;rntlhudslHI3+3nX662TrYkkXfXuY3idOZY+hgSWyuWkn3AOzHI0yRyxJi1FEIntUBTI5GNxftUC&#10;n9vo2JiRd9a3oq64kQN4SuLWF01usuqjZJDHtzHqdbZJfblqn1/5KKYxM40WytG1eHCWKe2kBBZ/&#10;WlQ0q04KJ6bodnVC0pTSKWmoC/FMlkiSjWvVBxGsNcNooDaxNwjRsQ5N+Tfcker/d/qCX6gelqbm&#10;Rtp0fjbmD+p06+w/yvFuxUZ3DYyYQJM3TEgVjUtA41pNGVk2wK0Y5OhpWnwV99HOTk3Uj5R5gt03&#10;dojJ3isTWsp3m804ydfBNbLSSEJH4rc2sKZByjHGnEvtlzvGESk4NfukFX2Qwnn7R6b8zxyVF5qb&#10;zS0zR6oWviZlBAdm1cxqCvv3Lt5FZY1lasY2lMstbyYyFUlkXqObwoaMbuzGM9Voz8imYZlL4IiW&#10;gpnsMizKeHM34SwUQaR/o8vISBTyjbB2WgiA6H+x63lc82NuSc4OV8E/7hFqArb2xMPUyCw62dIs&#10;L/0g2EGZTCtzZRut1w3Y7UapAHVwh3m1XXN6ADXtHMWWZiRDKQf68aPr1TPazb23XOHcFsrQQbkV&#10;W2qCms+GXZh5q6salO+/zMYQHMAUxL9ZrXAotM1bNOuAcZqRVqrmed7osijE88yLsn3ztIsB5SE+&#10;WJIos04iNGKOU0pBJoghz3v9vcDCnK4ww4GGmPMlWp5MAjfmQDy4uqKKIA4ASyppAsvUZCItef3d&#10;Xi/eT1zGkFpAKzu8g8lthah5v0eRTxynVJEcEf6aFqQClp1Cg4tOZbucXb1VtvMUkE+IuHgSVG+z&#10;bdgF1qY60qej4MXmR+Bt8QuHjzjVRbgNtytu3z1bk9FbGqzb2Gvp3x2UngevGFSGpiVevTg9G49H&#10;mlBv5F/FYxxAXRgNzk9Pd3vzQA3VrNPrdTsdfnXEePDifDy4MhfFZDKeQhpoYekTF0xrP/v8C2HW&#10;et955NU44mrlFsBhfhmpE/qIhienWKTydeVUrjN/1TqHZeqYShW0iTpNhEQia1oNi8rWVIYatmLW&#10;hsZwjLbIc5nBZxnxPjsydjNeO/nj0EW60RY2Yu1eqMuZk1dXXaVhXAAXk575LEruOegcqb/YmESa&#10;JSYqg7kv/NLCPK2xhwrVlS1EuWIMjdmbMavoOrh6iVpW3iG8jE6rQSrMnNYnWxz0oXFI95aYDTDn&#10;ZK6swUiueDKoXxbuuIjUpbB6eeJcTJPJaDC5RgF+dnrKQ0G3ApgjNSGqe1nD6hFAATE9ezia5rLG&#10;XSn5T8fQ3L97s58LLVlNlQBS2MUkc1ILeice5IuZEr4kLt1Rtzme5d3dyCgr+dTqNTavlFNp8fTF&#10;UxYPPSS75/Bo5423evP56smTl3/6PZRZ4ikQTp8bn5hHUZeBfq3RWJir6FIwuhQOlHx6knKImMuB&#10;n4g7uSQK866yvxlcO94kX7+7U+vvVFMRm2Vl2m0zSpGZP9N/Ze8ljsEjIbXbvEsZaKq217koX0C4&#10;h/xZwXS6Bpvb2enVu83hZPD42ZckRcPZJvWdCorzniNBj5Zo96iyNgMXyDLOoRtwD7R/tU8wyor+&#10;CZgRiTX7fO+AlSA6cbstaZL0wLqoEf2y0aSmAUEYDTMGy7wR7AbhbDHD14wFsxUJkbSOcYqqalUo&#10;4yCSabtmfng6gs9UEiuOzP5kNKF5Xo2v5w1z2eZ1ZPJikEyCxeIGTonEpEFa2p5ExsTgNZvHJ1gS&#10;kSVFpx32u5X5XHyznS5tmgmy0ScY93Qx4yfHywOXA+ofrJFY23Akq4PT4XS2wiypv1vv9aVtBgjl&#10;K68vU6RGgDX0t05940xV+AlWuvnD7VCNnyGRFURofjqeJ+vyeCNnJ+Q1Y6U5sDvVDM9Wkeh4NKo4&#10;xHXNs/JwtAtekGQUy5txb3f3+OjAet3K3m5Xsl6EyXaQY9rsRr4cJ5Fr1bxBdOyaq3WROnwxLwfO&#10;fsSYF2GZgrC0zCFjWuqeIidQp1yIcH9zNTj79IsPF0t8krMe3GKbPnJ7LrUrir39ugmJw9ViM56k&#10;n30xLIonvd7QwAbxoNA5uHN8KUfEwEiSmjRxGqaa00WYzp0cH3V6hJ51QY9+9PFjPROsRBeiSPGI&#10;IK+fvRTzHjPyXYZovR4nA3f/02c/zizUVNvCTruoTP50jjJ5ccMg2gp0X42auT3D8+PAEmWIc0+5&#10;cWHpUe58d6JS2eMSp7YzqqCMvTWLQa1go22WXxOViahlGKy7myPX/eSW/RAqBtNovlHomDxMU2tx&#10;HP2knuu2YLm4bbf0EwCVYis02ya/58Vfoup6Z6yKFOOkC0HxKkQZ5kdi6lIJrcziaQSRSbpUONYq&#10;HEpwaRBYtFq9I3ItzYKzIhtiTqBQVmUb9ausyJUMIBP026HZu3FXsxL6vWavw5GKvlc5k06hkqkw&#10;3CipyCdnhpZ2KBQmtHBIb9WmXB+z0jZZo6Pd2jDfiPm3YIPQsd1u5emWQV6hBYh5WknoeA7/RjDB&#10;im3Fz9jEA+4i2rN33/ka17q4FolmsKDhO712knSqtUMc8CVpls/nyOJMOjpbEwzi/+9PfzwcP1vs&#10;3oNYWOzvVc/PcOquvfbgPXY2BRW9WCg5bmxOXKq5E5X73AxXYhrjJreODeHLktrEPFAnxeauc14i&#10;fc8ieVThScslj3MxFAP58hsj0ryoktic89QIprGzm9qkJpaZO5Gk7lrTMLhAjMyygvnq1XJZJ3LO&#10;WkGr4PUozG5Af0Uqu4vSt0zxSy7nJzEmeFwej67HUBexcY8odlHBijM1hINeSjdYSh763DxRcywF&#10;nO2zi8XaiIdQuPmMFZtBKeMNXXUVWzNvVWzVXo9qnch7WXEvQlFZXV5deDmDnY+JPPG0CZtc/KYS&#10;3OACYbuy1+lGMtelL5Ctq/Qatsmp3G3EXkslzNYMYr9vbzkKJ4spBqsU7CYfZdmDZzPTXRF2LWsk&#10;RRWR4oSnon2gVE0SRqCgsCeHdaENIRq+lKnLe+/di5v446atRm1EgTueRLLyFhL4/vuH5oVuBfGa&#10;LNxrI7IkYeFzdb78YsKKOtwnQ1LNM+mFWLCymRjImYNwFIoOV+jHuGK0CEGRqnFF2tH+To1fEF00&#10;CA4OGzu7ddu5RBcUwOc8Ev7LeFQB/Z1N4SzU8T5BP8z4bTJGg0QvvIFXfH463ul2v/nB11482Vye&#10;DaeT1e4B36r6G3/vl5STEcT/5Lf+aDScRdhVZx1LfumkFvxjDEft7Wa7xceopnAw8xreIa26fn4o&#10;ehF9OcA8bM9UJW8Be7xn2WCc4eJbQVyoCxWu7h0eUqUwYzo/v3TkfL6IpgCEikH7RotaTvGOMKku&#10;tNg4WhBf9vDhA8YdyFM77S4F3Xw8cxoWciTFnk3FKTeDpOLO3eN2q/lTb70OgsmtxwkgB78cRmVs&#10;uvVkJY4lbz9tJagRCkwLWr3jqMwDAxqg+ELx8+LF+dNnL/A1mO6uGJ7XFWZk5lK2xQzuFtxsE7+J&#10;t7KIQnGnG43cjyXlHkcvjSWbxNtAX+22s0bfuKAvf2/pokNcs7asVEbTK8nqZB3PT5saN0I4Uc0y&#10;NCXZVaPbTpqMScfTRRVms8JsXY6XKD7/wz/6Hy8uL1gylkkbEYP81uuv3Tk++ie//c9ovHkof//v&#10;/TpXOX7Ln37yKVOfzXz5+3/8p59//gXSX8N9MvTKP/3193/jP/o7v/tP//nz09NPPvm01mzI7Xm9&#10;+a/+8//k/v37NgMUwlV4L8x0a72oo8kgSEvxEavZqgNNHTk421ItyDM8DBtLE8iw8okK4GTgGHBh&#10;cLQl4lcD6QqkD2aTjU0CmKfJRnqaLw4P+yI/r+E0S+4q15xEanaOa0p9oqMMgRVkIrVobm1+mbSj&#10;AypysIQmOKKv+chgw45KhnNUGs6rkE1Tsx/MXcLVwckJhwl2VtLDsHbbreM7J3u93kc//rNHn346&#10;ujqHs8oRyPDg/t3ju/fv/+wv/xKlOQthOjiDSgoVOa2Ge7udf+fnf+7ug5OXL579/r/8fRfNRW6o&#10;hMFAWrgPJ1VIpIgvTOibf/bFly+fPfnRJ4++/Sv/3s/8yt9hBQnI5oDFe5U2ZYObALI0wHtGTA3N&#10;6rMOdhyGlE4Y3kMh0S8zIkl9BZV5tWgp9HQJTAbcuk0HjrAxZSGFRMlQCx3rP5J/sPgELidqBfDm&#10;Qp4M52R564oU9Q9tiDfJN6ojv30pTqKKixXlCZ5B6w2xxuMXp5fT8Xmj1q21e5ezv9hUHz18t/ry&#10;LB89Xnzj5+7u9ivtg/AkryF8SKJOouC0HMvsR5+PMa9++539k8P9bz14/R9/9Ce0u7wrBEaID6AD&#10;A/iwEJoa29JZpAO8kJ9cTH/n9/AiPj9f/+7vfsGbYmt/8H7XtBMB6KQ0vc24aYaYpHTvdOBnFZ99&#10;foVdMOVAu5NIzx4HH7zfWc8zHAfBvkT4qhYAU3Q4py/HHYlfKuDdjkb3y7+2A8fiydP5gwdvwxYl&#10;VfrRZ5+xcf7BP/iHTx59//T0x588/X5cv//Tu9/9X/7n/+fJ88mnjybNXvWtvX30GpJKhMHP/eIe&#10;FF9kAWhTMUTEjWmeDGkdOwd1znyao2/eaz97srq8XJ+cwJ0lNSd8Z9bm3fR71X3+U1PcknmMsfa4&#10;cUYY4PV2AP7gncfD4Yz6jSfc7Wmu0mrWR0OMH1KkUfC0ORtwEoa7+eXnbP2UX/32N9/48un5o8ef&#10;/aP//r+4uFpcDRbf+tZub48s8O5kAHAmOnRmnhnYvVHwzMl5YumbF9cuPjP1+MHbre6BlFOrKOsf&#10;o6MLR+P8YA8OQi2PsSKj49iwKyG6P30Mv4OKKCeS+epydXa6+PnvHD56NPnsk2HFtHg6zwNleSI3&#10;IQ6AEgnBbb9b6/Rqf/AvnsxJal8vZamqZj3GUB921/hymc+KZBMd71bH62K8MbGMpRDxkF32uKza&#10;l+nFVeay6Oot09tH0Tvv7ko4czXHafH6PBz3ok8+G15fTbDMKHTS5FhFmiKH9kosvMePMLNUWllL&#10;9AphrRwL3V70+lsNyozJCBIBs/RU2MoytbBIlNga7JuDqaAuZDUvnm6se6R1l6YAp25ljbocNrsW&#10;jNVcjlS3ZjeeOOj8VEv8LvT9ZhFsGbO3mhnXPSPaury84tFeXl6IVp0Ak8vxRXWbeQZUPIYZOq6s&#10;+yluKTcLCyk2u4YiL+t9P5QMtwYPPkUtd440sN2chS8wxmazGE0vEU3F5v+BgAF6A6HJPBGWl6pf&#10;c+lkh46nsx/86085GBk05ZkbkRYe/3aGFaVWhQ8C3eXB/Yd7e7o5AJMovLrd8fWgaibVVl8qtcSK&#10;EhfplDrkL9rOTBOTbZkXVMVf9yUpvnSmCZ0rzjZn9iZyZhsnurURC2/cjFzHu30pzkIiL5NeSsur&#10;m2/oX1lUZqCW3lduwOwZmsG24y22k0iXbOSYgiyywRASnNQafknottvYcR3/VSPJV8aQW9puUZLZ&#10;3ST0Fmr8SkDtK9nNr6DLgYu6scIjlaGLC47Bes8cREDvjAkrB9OoMLNrQuvWTlTmMIHYzbN54RiN&#10;CBjWZsqcjQffM1jneIzaMCdxpiQsZ/n1ORMXi9Khc3MBHUFpultvyJo1SVyvqWbT2cZoeaiwCFyp&#10;VHhD5VueGMU2Gfur/GT/WMrRblgE2yUaBq8wnb3T9i1JsIeK3Z5yP6W6NQ03TX0gJ2AGMBWZUxuG&#10;I6q3oowc4so5JlV7lr48g32G3XHw/CUGYGS1k8Jy0m51W+0eDCI4Mbl85OwYU7urP5yiODBzGdlH&#10;2HJytkrD8bXDtYh1tYFyrCNChNoi8ho/2YYasTPIjCzo4h6zMvDQGae5rtIiPYl8TT2xuHwWrpnc&#10;pkfcBuzds6wZHkyHsZErkq1lE9WK/GrzJTktK6ZMNAGbUGVu+ot5gxN0OM90T0k2ga1xk7O1GQMG&#10;PhhUf0m0bMeYsUgsXttHbZW+cj7vzTF0QvvXPpetlGjnZoAPS7imdgP8wFi1ZWRG4JOuClcMG8XO&#10;hklOxe4HL4FTRui2Cs3eyf9ZNrq2T6Hnbd/YOTbZHG6DNGCNbsecXWvsjMH1JY+C+A/0JYxQ5ovI&#10;UGopfzAlpvcVnLPWB65XZ+AH/Mad3RrNJ9O2VqsVKwx5mZpvQiFsSM8A6B0JZ37Bh4M4nYGH459p&#10;j64SmHcrQl8V63C6+h1nIrG71+SqA9NUF4awdoiYhaFjstsH9aCuEgxMs6/WyZyrmFi2O/W9fhsV&#10;Q6W6UsI6wq1xPtqkd+7sAVzgeMh6QIfPp96lYQ6P2m1aHnytqiCYaz2H7N7deydHYef/p+29nizL&#10;rvS+46636ctXdTfQ3RgAHGKGHIgaUgzKBfWgV0XoQSH9fYqQXkQ9UGKEyKAJwg2BGbj2XTa9uXm9&#10;Oefo9621z80sDMjQi6obje6qzJv3nrPP3mt96zOdXSMUFDSNkilL9ZBa3nO4pDxPigFTY4dO+Nku&#10;luL9jpLdyAmot33qTxVijB6ZAJjmPNczmVB6dii9Qe34nrJaZtx68YNs+BuiU4MUJvQgniRvHuas&#10;WCST4vEqZdqIUnkq72XNV+uCSChSu/02l2s2nlxeQ6OeXo1ahZ3BFOF15VLSKMJ1E/WgkRSGAa2P&#10;kk69s+MKgxCfm8C/bYN0s3liEeyCScY42yoiNetyy3N3Oxm1wH5amfdhHN39ZYSdzBxHQs5W4UEG&#10;1ckSm9wxmDqIEpC5MF5/kLscNsCjil3gthRlcCCxBmPjX+wOUVyWg70dXKzo9xk98nOfP3nyne98&#10;58UHH/ybn/x8PJlxrRgX0Rfx1D569JiXYVn86vdfkOK+3oRQsF28rfYPXnz8yYvf/h7Y47effeF9&#10;PrzaRr0WV2lCUBbdXqMoijvxUWXVkBrgZXYbsT0OeublUGClJVTkXN4zS8vjdXtR0QrMDFCO5DYS&#10;hNkEXLgyUl+lt4tD/CSHI48qzT4XoWF2O2RR+UlieJw7A5Tv843KuKIwO5m3IpcFrds2EG+r7/NN&#10;Su2unWa8Jeh8oFZMb7UAKju12HVYZvashswoKd5Awg7PtauAT87XZregHIyVQoZKqQuSTtNzPyLF&#10;+fgVK83tUC3sqq4RepPoIyYgDOG7pPEkKZCdB77ZZTOXKwVS5maWJmnHcjH55tuvf/f5F1++/dYK&#10;18oq8H584lZzVKmQtjNxr2H8o7k9oQ/VQ+EUZw5oh5OocN+U0rRkW/YNz1Zm02enTPu0yWyrYEWj&#10;z6kxNGbfmwGZkk5x+WbKZnMzXl5cv2M76bezGwtfuLkijzPDIuOG8Vcc9drC93l95NzxQWfQ3xuP&#10;r7HaXS2/woKdKV+/37md3OqphEIrpG5N29bvdx8+GH70wadRArOAQACxDD94cSA3clKvmAcs7SmK&#10;N911TaplU8cz77XBmBqqB0dt9ClObORzLmdrqStpem/YIZOd/ZrXJ+yxDZNK7wxqLFsUJa+/neIc&#10;f3K65MhACPrig8eRzBFAtzBSnlxfnWMpfHJ8/dVvf4eTLAYyNlXXgAGKclFGlSWsncgwZjvpTk3O&#10;sc5RYcuR3V1DTlEaRc83+A03bPrHzULFc7oZy9Gj2EDVZp4JvXa+EvPp4nLjw4bJQitmMs/3CZAj&#10;pjYzB21xBPDxoXQUZSYW/KEnhkf1p794tVJwbN7skAOcPOt3YBqjNsD/f68PnK39p9fT1Wh3EVhp&#10;A1jIAI99P8G9ieko8urBTs2e/cixKElnMHlarE9eb1IjyvZ2UxtbFaqXZNtOLlQDy2UeGp22m1wi&#10;0yYshgyYVbytpqjmdJSyn8R1Y7EZXa7MZSYzz4JkNFq9e7Ni3t4GC4Z6jzobfoX45xsfMrlFK7d3&#10;scA73XhIudWM7JI9cfc4pzh/V8sUEvL4lmHk6suvRwgaeA7GBEGZRpEbQjJff1i/vpROBDMFmwlB&#10;CCcPlqWuSp6x/GwaffH5PDUhg/nFRD0pD8RqiboUCfKPnACJWoXjFhiWLK19Cvk6b4BjJMmciFx1&#10;vHHl+vq3lYBR/J8mSwav5rDBleXx8fF4fMsZX7NN32cTVs4WGrJVPiybSsO2zkPhGPyvqt2lCKlm&#10;4p5F3oEW7lgUWW0kYrOZ47MKFzoM60z5W8Y3XAtaxJpI+e/stxnziUwAqI5tp4Lxbdc3N+9eXRht&#10;Eue0xtrsNbARMEpaYeTkyHepZrv15OlDavr9/R1+o6EIa0LgjiVVlteZOpelmDo2lmrHMu5h/hO7&#10;QPqu4y3NNCo4IZmIKArT1FDkqs5xMY0FvVeSwNip38Fq2X/T4O040IDVR/l9S6uvqCJPQl9t9iap&#10;j3+9a05S9+ax2Z8JgZLKbda/J/WoX08CtHVBOyS/fAGZspU7Pjl7+eYdkpKV68Fji0+I8uj/j18h&#10;U6ms2O7x/SXqY1KzzYxsKmVHY5ZYdkbNxs7SoKZRuAJLCwasCW7UZbEIWb3+Uiqs6M4lNiC7gBlY&#10;E5c18/1L5SosiktiFhipMd39uQlog83C2VwactKywiyKt6bV7O7KwzLfvLslXzG6/5DA7I2fPzXv&#10;RRD9cXuqe9+4/bLqK13FW2ztu5xL5fMXEZNM6M6Uvm5O6mwcnv5YaMqqv6AuL7i+5xdzzgkWz+m7&#10;SZxMG43Rd18c9End6/ant3Lyx8gDY2Z5qNOgWLvFky5jH5xypNSFlRRZYlQ5ur1OJCWokSOv0S6s&#10;8qTwtAd9t5jkcmsxsl/u+WOi38SRmzF6WJd7uXjCulo4s3SNt1CSO04lW4Z+sc378aJYlEvKelHZ&#10;tEW5lNehmYVtBKUYoRuvlfG1ZgdZGiHTCJNLMxNZWiBqYV+2sQJnCxFJ4pGaCMz4r6nbmzu901I3&#10;665LrlsfnqTBfrnKR4mNw6G/tFv6m1N6AYCKaDI44E5n804qj1l9FIcKi/cMvbcWaKEHuOf2Hpj1&#10;cWXn7pCXUt/XniRpFFN6X2o4XT7JXxmK8BAQPtLrbcTIozHFN2KJD6FOHBkS1amqr64WdVUMqYWM&#10;mr9TjrFEmTSz4aCxWOTM4jutPu+Y4IYiD6CnXTaUP2t8Mm6uN7R7BBCAgM+nGy4W8Q9yx6dJW1qc&#10;TxTt7QGrL+Gz7ew2qKj4SVZlFqPbSdtUNYOdNgPAyXhOYZfLP4m+buPGhEeHvf29zrPHh5P5zULO&#10;FvwupuvrJ48HTBuubxaaQ1gMz3BI19f5zncfHx0Njx4Mr6+L0YgwgNnjRw+JbXr44Cm5IJRkh/v7&#10;DKnYVhJPQC/JEFoCpeAHI7YzBOlO7/nz51zFJ08eTMY3s9nk0dFjD3VDKqasqdlYZHbNiPLEjdJw&#10;RxXROcCmcjVX5lPDOiVxBbZu7Vt8xzeIwnBkE3sG2AUWroleJLLzlFo6XjlcTJd7B/AIeRhHpxfn&#10;V9cjPJOMe8/SZRMjhndwiWOJyPYk10ORhS1ca3X3hvtrR65tA9Naors72Nvl4opnZ6FirbRh8tvc&#10;rf+hE1AoK1/HorBcYOk9cxLfmSL5mvcOSwFjVd5L6kZVViGYP1DkMnoucs2VySESL3IPqPBd8LYK&#10;T73zA8JgKaOVGfqpIQWGVqzEjOgicfyyj148/94Pfvjd739/53/93zYS0E4ZTmpwR0rn02ctsZd3&#10;GP/W263xaOzbNnDI/uHRh9//049+/dub8awILPSMGTWzemcmmXEQlevGYLs8ibcCrqAHjeK789oe&#10;B/U9sLI9Ch4ZJ6UbTYyyEkozJc2F+CdWKVk3p/NLYLvCfXRtgkYqNYUwuLywBUt1iOUxQclIHewL&#10;ZtvxmoF0+Z7O5p5ipkLG70Dn8g/lRXEUEnoKlwvRfjfMQp+FZKPUTSA0Gcgcm/jCD1y/Hton6035&#10;f0JkWSyQtKy08cL7XJTGXeENtOWFqizz5cqzfTM3Ac9Nu8QlId7s8PAAUW+q+NlucDkxKXnphBwx&#10;ruS8XYbxCtDP/NWbt3/929/Uv63bKDuJAtV72+v+kaM5hABUliq2bsP0IiC2TmawGlvNSJT46RTg&#10;SbGanfJWyM0ROmwSudu0Q+BmoC7vxr5KfPY9kLVUEd+1+PbqEi0GznrdXkwz2x+wRiGR1BT1vKxN&#10;l4Tzylym27I+sAQxgRcOKbbxs18dgyTcoNgvMPts0VUygxMWnOIALLUeNsUAqs+fPP1H/+U/Pjv7&#10;+qtvf3p5ccU7ef6sr2ZUG2kpGwQF2Ri0odgODTzpEmNLG2410wcPmkxQLy9FxmdujXyXHwIf9fpm&#10;SWm0e9C0zxVb5pc8BPcG2XQqycXpOwLIhKQf7M72BsVHn36QrAtihbnTqItvb4Dl1pf4KX79DaRW&#10;jhIvudBfDfs1TSVSG/Po4RCUSMfb3c1ur6FOS1pt1RvaYBHhIwVbWnlhGxlwPPs3XB55kSGi6RFB&#10;moEOzpmnFeXVzcYSyzNoT0tL1mEk2xc5TpstX8+VMwGj5C2pLohuK/Tpr39/TLeAdyruuEcPGw8f&#10;1X/zWxSXy/OT8f5wny8rTT9sFGXLzibYbwXERquZXl/PxKBuioFMDXU70s/l+bGOtyBv7uRkjW1Q&#10;rx/vSOFQWGqEtkFUOYdH9eQoO3stxYqcpZlzNnj/6e1Ihg7gJ0Zoi+A16yFd5hdns8GgwTWkEDIZ&#10;8OLkhD0fhXmyaQnCUfiYsLI8CqbFsUze6Xjn7KvaXoR/aKZR6D3XOa8ZI8OCTCa3NSTNZBmMx6uW&#10;DDhIb1q5jUsuOz0ZQ5wsZzxwLXkW6KEhTq6h19LHAbBlYUy+vvbpRacfEQABV1fpx1LzF96zwIYw&#10;qizNV+GlhN6hpEwOIgNh3CWiZtthoxf6LnS5J3eIPUXX+RsmQduYE7Rpjxw7LYSpd+QcA/ijx2kW&#10;FJ5hY5eApLShZ6jq4mpEHEi3YSqjMjbEjUpzEGJy0sqhJ65Em3A/uLL9BjZRzVjJ4w1KClQ8HM1U&#10;YGmnq6Px7Gw2uuURjay4L3f2W8wWMDft98EK4B7gkb1+ctQhKavf6eMjp0BZbq/m6uLPebuNWJUf&#10;vHswePq41x/GF9e9Qh4oszfvXmOOgs3zlEzK1cZ8dNx+vUBczkuMrpkzR9pW5OOOmxcbk8kGaiHg&#10;RPVu5mEGWWAS24YXQpuc7WzniDaUKAhEXdpqd8RYkXafHPyOo7sMooDEBIJ6pTE0flIAZS2b2AWJ&#10;VoXX3KK52qbdakTrwXNGNfoybgAdT003EyXe8t3pKX42icHSfKyVGSL/AZP5j3Kbyyi+b+JsD5DH&#10;G8XvOVeV27+r/KzqSt3ZWlWjUetXE6u7xRMRw0tmmBsqGZUHCAXJxSlkYcdWHSvaC769XHogtJJO&#10;Gi1mGzni26DfJXrG4FLu1HzjmbhcPmCuy6spV68lFwFZ3YbEJIm94yqfA7Br4ypC561hQ+dd78UZ&#10;zwVSwJYw9ji9G7mX5Xbk7q1vOPS2aRDbGOZK3nzf5stJAZ6L4ChJUg2Dt9HWlpU95OnFZFt+oHV3&#10;oRSuS95duyVJLTCx1Pf8YbMr0nU8S2r4Zy5uJv/+1ZvXp+fXf/ObUwsR3cidvyjQ9L67+GJdnh+d&#10;oGV4Ptx5bmd7HSs3kOjYhIryQVLOe2HjpsLcPbTVzOZn0Jgphx4cfKzWF6uqZVTJnEJWmW2MtN90&#10;hlQEBVucsUI2DTGlo43p6SMLCkIPRjayLIY4uusNflaiQLa6Ta1Xvqr5MuYGBimluvXquNZfffXN&#10;yfm59bEaULKqvb/Ff9DJllV6VMCfZEld+Znzz451V3qKa5Ze5B32vZbS4asoyAFSpwoG2kUcv8eU&#10;i+wTSS0plr7GHXrM7XBOw4zXffK5PLAr1R8uwbkXgtKLEj9lGyhJZEmZGFy+QLIXcKpzm/LZf65l&#10;McWlGC9HIt9kDXoe7SdldDObct3mszGnI38EPsjtY2tNZecmx90RRKxZadmeKFaaH3/0IR6eSDaO&#10;39zooFokV5crlg0EPJ670XVxfrJ8/KIDRL2YJmfHWFDMyGR9+HDwF3/xcGdwSILf4uvL/kHPshxz&#10;rFbwV8Qegc9+eNB+d3yr4EylE2k8SKsLb4311O0wOohgxP3N3xyT3wtALgJpRMEk72choFEDWxHS&#10;bZ88ebQrlj7piGMqrelk8uIjRk21vd36wd4eJjq97l6eP+Zu/+ynv9rZpVDORqMzThACEKX/yfJa&#10;88sPXrwYDvavRldn55fn56Of/vIXki9sSlBs7vPnr3Ic7IiqefF0t0bu2XLtaW36ayHUHUbYzdWU&#10;a7X38JMvfv/ZzWg83bx49fLk5OyyKQwoV3jDpqVpNoKzxcqGY1L6UvwcPnqUGW3s+OTE5gbQRlqH&#10;B4dPnj1XyR7XFFOi9BIKD5XwOKRlok9q+zo+Phnd3sqBeKDZ2uXpJZLxJQXIxl8/RZ5DeTEe3WLB&#10;t1ju3I5Gr16/ff361e7eXuJ+/7UY7gNSgQsQeCz6OGSF+nHMpQeHj+VLb3i/9Y1KyaCkBghQSoT2&#10;dxE+ietUMcTfi4n8zcKXNRE6tRRnKTzSageeWRiJYEnwhWlsmGNDim56nLXMqST/19cYDxkUW4IF&#10;AW+0U8tVao+dku6N2cC+5E8Tu9xSaMKUyZ8O0KQufmkSGbaVmg3ywr2YYNufX99c3aiCZhbfHey2&#10;uqRODgG4uCNE00H+TLMWbs9Mbdmv2moUtQ15oypRIhtop93f2VXssNlAOecDyluuhAxOmQwX8vUc&#10;oIGGKusgNMDj3Rr7+z4OdgaYwHKZ1xdr7Rbq4uwLMY9o892d2BTpjGiQ5Jg0Xb0hn6jTx45EZxFj&#10;Ez8TvLu2CefCy72C2a7mnJvELVSMdstzvTD7AC8YNAqLQ0BjCC60ZNjS/JjSoH+rtq/AGCnv8dIi&#10;o1wV8ocUhaS2s8dTtmlZqAj3SxZJKq4SNKDGrqmnRk2wjJYs9ttsfIXcItCZ6Kaag3V2Dw9wGYrr&#10;kz5NrI7OSORH18jVWpSq6Fo3rrIg3maMXHLywUffaSuhPcE6HrMhhA12rGdmMof/v4zacXDjc7AU&#10;Hz988P2P/+Tv/8WfNZVBnhXbvMZk65fhp20VbZJ44ZH7USyHM8VQMaGam7g6Cjp0sZxE+mDX4mhK&#10;LCTDBgPs/CsXOtn0vK5YQOnhhbHzBu0Mp4bEP3l9dfN2PD69Gh0vJOaURTB4XavRZXP+2c9+/e74&#10;mmS1D2rp4LD+m7855XDfbdUubseUsod7vfMzyVEHu0tyrBmKPv7gkJOOfT4tau1+68XH8d4jiMTF&#10;9fWoKXtqCAW4982/+uqr/+F//J9X+EctXl9fnnFVDw7rvZ0mC+92XKj9qRU7zVq3nQ56tatbTdgy&#10;JXxqPSOVurrEbT1nB7i8np6fzXkv2NTPJ/C39bGx5YfhTHNCNsrvv7g9PzttdA+Rzj46ahIj2iJl&#10;/cH+12/evjt+89Wrv/rh9z56/PDxxdlf//xnv/vZL14Rnn09Xv/1y3n/YZsJ1btr7MfT+Sb65W8u&#10;fVjz/EMRbcDxeeDMzy+ZT2RKwKFweNSiE3v9mqSl2vMP6ntDpb5PJxtDV3hAN6cnKzFm8+K7n+w/&#10;eJDMLlcXFwv8Dg8ftBVkGUWPn3QpcuEnw3TLz3Ms7TCzwzxodDulfOrts49hu582u+jAs84sv1qU&#10;h4dApunVDXtocjvX5WLJ5EsZQSneZZ7XzBxtOMw0KokLZpeOz528mRUPko9/gH8QD0L07LstHKTp&#10;Tts1LBg341H+/b/T6vbK4S4VHSHqkfJikNGs49sb3JVjgNx/9W9esluSaPDgYId94uJ6qi0rlp6Z&#10;QSPHZVfaWkHcaG/6T3Y++m737GKyVJUsBRQ2ZrSpZydrhBIPHmIVqRkP7asub5rdTkZKAMqpG9WG&#10;nJ1PJGDLcNXqDYfN/f3GN9+ujFWbHxzWEMtQYvVkl5Ws3sw8g/yHP3i2mJen78gcFkfj5nrVHwpE&#10;ALOuXwoFuHo3t+OYeq8lX4Mag+g2VfzbxgTufX+IIXZ6frac2lmgYqZVc+DfQD114ZDGnYCys9e0&#10;KXHm6UTveRBEWzPDMswoNUG8GwK/T4F2ScMmOOfLirAh/7LhsG9DCx2QNs0QRpBu+1dTqtyZ1N6L&#10;R4qSomqMkvjOwTi+cxvWn9qoNmaACxRPsPJE4F2u1SM1HRO5hfgVVHNhXpwWZtxFqgoFnPeVESQO&#10;Nkt5MIm6Rt9bp9JeL9jrOFGbnm7HB6de5EcOdlU3rDXiEAUIeOt2hAxsIwMLV+WZtNBsMD1eLwCZ&#10;2rht8sP+33AyThq8KZItkzgoPEM3GIiM9/0hKgg8QKehV4wrC8EAG0Z3wa7V2DDgyNueJ3SxVdsU&#10;bdnpAXSsuiPv1e661rKsLJ7NeoPCOkqqCOW4uMsgiuMk+Y+JeN9LdY7vllm1nO6PJqP3FuQfMnzv&#10;/NXi4ArlmiOhqm6hFVeNde7wcfWK/CuzkWBwKXKrALDE4yyoFvPYwWYPrVXDpnIqXdYWNnqQcBT8&#10;CdZlpp4hz6t7HVfOa2pIFJYRnBbt/cBiLnV+uuDZKcxmbmGAaGj6/xMT2/tP53sX831zua135t/6&#10;3rsr77pW0VqyzEPC7G/7RyKNvgJOItMXUT3FTM2WdVFXSH+ZXlyNMR+ZTjf+ehh72NxxcTPCwgdv&#10;3GmzRvJMiR4nEeSa5TJGMqZAojgN0EBLbtJAnW6Jn6kadzUGHZtPmwrsZT6/EjfG4iVSH5xKViYD&#10;OCHu/FlNaH0hV6EsDSmjIdWDH5nWfa+xQVCIjSpLtxZzVoXM020RJ/cindguqY0sLiVMAmw9aD7j&#10;19PHLg7VmZI2qzyqQrSY4yJWqt3LMHIcZ+vkb2vKWX+JyxOMGpSH2X5ZPXjV6jXrBeOk2K1de0yv&#10;8grdZwa4nfdM6bY2GNNTUFS1moldiC+KKy+ZyNkcnpnk7silS+41gfdPYRlmZpbTdN7X1DGLTCW4&#10;ty5mq1+AuQIitJtRv7cLzopO+PLiFnMuagWnknCpzIMnUsSuneOIeW41Gl2LUWsKW8KMZvPpaDwn&#10;VlFxRgvZIzG/xdOHNQBcfnQwdIrJYjZR/nPqfJ/S/tLzE3ZRo5ZQ+vO9KvjlEuP5exEsnsKcwrCM&#10;Yfvd2dFAAw+Rx4+6reYAjinP4CWO87BUlMeoy6oFUgjj2xkiRaXx7vDDrkYXJEasZGeVBH8DLEsA&#10;yciJluZ8rdSiqQgAAhqU183JUucdWY5uIc1ATKzUGU6KyMC+/ub85obic9ke1iLjOm3WMs2GFZwa&#10;LZvonwUDEYfNTbGceuau2SIGkoIbClbJVcZwxTVFTU5RFlXMcx546uQT6q05IS3xyOuVuuvc+eRR&#10;cRf1rSmZVnHeyjRMtu5AakawIYknnSlSlPeJJk4U9bBN3m1dntI6qmjvjbhZ9jJTN6hEWHsCtgWe&#10;2z5ok+i2Ag9okRSgKBZ0Zezn+E6Y0M5FKLTKBt5r3U7VMjh0amjc9EFlbnLwOHYHo9ysm/R8gBCp&#10;ql1tksBdEtiUaPOrVYmAiftUFdVJ59wQuks/lEMIto5vBH7C6uT2b6KmkP0Wq+TwDLAQFB6EBPYw&#10;enjD3XleVvhlIFlEgdGmhShKPxMWJWSz6nw+XfpPbxu9eW2k0rUYl0puE4aoCWhu519S/djg/2BW&#10;yj5I1hOSyVkn9R0yvochB6g1vpOxBSFVaPbi+7SR98+abWW2De8g2bVmgo61pWloO5UuuQycZ965&#10;TT8sQcq2RZd8a6xZlSrV8x2EHp6bFJvk3cYs0rfaRE6/wBTMECFECdouF+/s77U6beNqbfwk8BpH&#10;vH2zZ0uqqDn53gNptODuoXun41XyrNNttsQ614VUKIDNGyIntXlEtInLhEesDMoufRXYuFHJBdyv&#10;LPSxsbkCyQI18XZX14Bb3bK1blTwesvMWaarNbwU9pAa4dbNdvnZl2/YLsdTAJvLWjoB8jNcQHIS&#10;inkmPQPigrB+btcP6jtsRKAlQGpc7JVCa4hq2xiWKkANWQlzRfo0cd1zZdtm0kRLCIMOAHelr4kw&#10;ms12dg8YeJJ2ztDPzwUeVo1zkVjXZG7pYR9cyZpRaczGH4UGqmZSfATWADHVFQqVG3yjqf5KiTK5&#10;iJB1IXQQghBnjmU4vCxMVJRtZIa8ku8EmUBnXMJmYw9Dh8cPd5brsYfKLs01ikxd2MVm8E7rKASX&#10;GpvThOYwkqWoBlGjEXqr3M4IRBDmgWuz9BPE+zRUi6JlApbNxjPMC7Ok1nre2+3NpsUo0YPum16H&#10;caviodSssm7oODZrE5EWiiJTBLU558vzLikXa4j34pnyJglABm44PVkmhvHx46zo0AXRVMnY4PQm&#10;9CPfvpqjEoKxuzOEk6/w20wG7LKY9aYC57BhP2410p197TRA2bkxeRF1TUbMFTAxiWZjxEFasNpo&#10;y/ziYsZ4mKRMaT/TQCHln7JqheYGjtxva8kbCjboNfd3EHsr6Yk2Zzio97v1w6OMpp1taXzLhS4t&#10;/0KlofITWjoVaaZsz4PfJyscOOeizyYlgNWyrqIAfItLuNQsNnEX/Ntb4fC0URKemNAj16AKC4zU&#10;nhKBdxjKEP6smkKDE/ZrS/0oPAyjaj1Kb0MK2w/DTpqajQTfGJoma81cEJvdbVpFEUXvdSbbRJQ/&#10;0n3cC1ZZmrmok5Q6+tXe39v1WWZHShagILKydF7X/CjTZpCHczsoZj1zl3OjGhJWMd7BUSk0qt6s&#10;mp0DiYiQldP1519+DfQFfsWIwDKv5aXMU8H18toOwzMxJXNmXDXBKIkQcZ4EiHNm3lHsH+10mrvN&#10;+mB8yYGNE0SHcoyChsHXci3jcqK0cF+AQceyUH79anF1sWBEgSWarrIHDUqVGWFTYCNfdis3NlCA&#10;ISU3A10kzQqGLfK7XE/dgSIuQ6/vpq9W/95l4W2p3lGgexmnrdDoLI2T7QDUe8ai9JLavZqNxmRu&#10;mGXQdVY3P/ZB0zbWNZa0RdIhLSFtYjJ5SPz+x9bWmdl06b6Q8jSOtwTq2EnA3iokSfwfa3crj9h7&#10;at5t1+1y8SAL2jaBcXkvMukP+PbxnQA4rE2P29K7LF15qI/PmChQChIz57KaSYZA4p2oRLC2QYUa&#10;YBhD/rgIPZKro+0LeWLr5oDESKGUiWmJMIn5oYc6aANjWUcuZBD2EYmdIE2MUGpssbRJ8dDWZWaV&#10;O8eocPlu6MSi9yLBovIP4nfv9a7hxHWMYBvUZBr3e3Pvrcv5e6rp2GT2ZtiEvXi9Ze440GP5hJY1&#10;ILMt+iAzDAUQ18VBm9miF40XV9fjd29vv311hR08p5028V5HTsPrzfnZZDFNxxP4p6f1bHR7WdaM&#10;Ll2sk8qXheE5eOvNxspZKkg2CBrmrAH0e3s7HtcimDEWQLK2Fay3Knydl8cOQ3GJdp3Fq7S4wrWi&#10;SJPK3VQbD7qm77x4/sl3P+z2+m7Tp9xdq8VdL22+tS6vlcdpYpGMLp/C+v8arirXxGJLTWqrXxpK&#10;2E6VWQkr/Y8FaOuBitzLKvV2tQjeemYUV+VplZXVWnBM2DIXvIpM74QD3p2kRmouTQAUeRxL4Y1B&#10;biRVz2fJp1N6yzX3kdVGGSQRY2x+M3QRZqbshbu9wtrKtLhSMXgwqYevhaiYXHkWblul3oYLgB+2&#10;Zv9K06CpnvARKafmU41OgIKR3PBpRop+nC4764cPHvY6D2CFf/3tt/z5XI4smszhtkRpBSixu5+2&#10;lHsVHb+7GY82jJDV28rWEhNLGtLp+fkYZpolWjG1k9oHVq1Kk3X+6acPa/LXrL169Yr/zPS46WiP&#10;JbuFXxWJklAPPslUP6TaQvs0c+nYTGLSd8dnuInQiX74nX2IYft7/YcPd3Z3B9/95IMpARULiMSz&#10;l6/fvnlzodGX/UIRRG1KEtLTJ7sYbD56+OT3X/zu9Pzq9WvMqwhAWn/ve6TksqmsIFRTrTGJJNCa&#10;u3RxOdvYE41BDwzYXr8/X15Jrr9EFNPl7n3z8vXJyTUGtG9PRk0BPvHTR0rCwyuR+8z4dqc/mJuq&#10;ot8dXl1dYXsmGwIM+RgQE4IhckHGdJFGKzb/G3W2aeIohnnLac3Rl8rTMQrYTdB0EN65XJotJ5ZA&#10;NdezLiA1GXQSDvEimBowMfTepivGYU3j1nqD72ACXXdUMQr81zIPtcE22tpWsAyuTSm8Pn534RPB&#10;wYNdCQT5odZ4c3oqjQP7ZJ+EIjNjvG6CTIYdRgJH1LfyQYcR7+kANwJIOOPnBITUB4OuOTzp+htD&#10;KcOKb2mWp/PZ1I8l19Xz41pNHWTXNyN6XrG1hU+pHGI/iY3NEkbaSk5yNbVZ8OuCewOzcTtQHYly&#10;yhSlCU+aXq/L27EfYioAXYHcBPY103IHP8JKcyO+Hl9ar2Z/waTDybzVSeztkfXqFOLrCNfZGnSV&#10;tYFXZVeqxxQ6ZeGT85yRaWpVnxy5NZkyCb6dm5WOw4bQNjl0oEIFeVNSr5p8dCuykDeWOkGjYuuE&#10;7xxc/6PgmFhE2zlEpS0q7yGt4YTSfoUbkzJLADEXsUX87ezu1K3k1RFgkhDTA5mHhOHvtvumFgOR&#10;euqWmpeq9lOoFYWWOdvwTUL7VjodJHLQ8uBWCulzxYhXQrzzpx++iFpDrT3rLTau1ZGls0AxFmHY&#10;boWB0vE2ukz4Oz07GHUjrbnOzPoh9oyn6M5yIwmiXHP3cu9Mx5vS1BKMLIlXi30pey1jUEtwarP3&#10;3IwtWX25xDoUcpKYUdS2cz2+OY6YpG1lWpBjZozza2Zl9D8HBw9e/PJv3tIdgHiczk64zbRqNJYM&#10;bmZTDAJj4lsePMJBudHvtZ7s7XHUnlyeEMglO0/ZMm8ILT881LYBWWbQqQ3UzDSEYPIizU1NXCX+&#10;rODy5tP1L371s/39w2fPnzMa5dn67PdXxNWSb/T4eXvQJ/unRvAvROXFVKuRnQa2y80NimsMHTat&#10;DqyuaH2rbBiMr9otnrdiHuXTuQruBiLViZn10t+2ym6RYrIDdf3scnGw227wFWk+GoOJ5tdXnNQX&#10;mIr12g8ePhjsDj/5+a9+RR4aTzCkbi79o4dKAgDq5Q4zJUYNSzFGpjCpNh1ZaQJORVcXs42JcBZD&#10;CgPuQexQOeobZ9Z/+KwOT8KJ89zSBw8aOvyT+DsfPsL7ikOKs4nemL/7fR1PHCt1QfblaISbiWCu&#10;yFbUjMxGyC/raDyXSR2N8XSxaXYaRw/wRSN6Z319vXywl4EIsAdcX88tzyVRMR9JC91vxjBVv/zi&#10;ivHbTr/24sWg0eXKbBqRSONAlLiUsNaatc3+Dn1WnA0Z9iaXZ0K7ZMXSjiBhUQU8fMJ7w6RaFA+e&#10;kumcOKulNU6R+cuoOYoN9YAeFTU1BBsMSdgJ9fzBYeef/BcfTGbURfO3b6dPnzaHg2x3L/viKyBD&#10;6V+4rkpegsK9iTn+oFlxyLTbUKuUkUD/jFXV+Ga5v4MrYYLN9Xq2gvaHCPTdMTE6aArJa4UCHR+f&#10;3HDR5lOOb0tB5xGWzVFt/4BXEAK+s9sy/pflxHq7ADNBKbMNmWXkbrPnJ5cskNeasGehpTC4qo2d&#10;/mYVzFaUUa9zKvPuqBq4+XbnpZgTa0vPnkkC28lVNO6akVipREpSk91f7omxIiLJh9gZ9H2O5BSR&#10;Qd+826wJNjdskWBDSLy7OFUeS67QqRJj7yZcSaXeFLwmAgxb/FxqsVr6ZH/vV7/5/Gf/4dfIhFji&#10;vb1MUmloA2sWUL3bSq9vpMiTGXYu9FRS5iU1FtHB5JXFbHOTj5vy7knSIyzJVPRSi/SMakIz0xHX&#10;d1OHh7aRcx5vvDfoxN/75NvXb2/Gt+/qSj22vc4O/VrSaaQdoajFBGF1PW0b9ldmzdxk87ij1n34&#10;4wOpEK4baJCZX4z0vaYlTqtBsM9+tyl8qcftijQeXsH/RVVOiMdKAh13O1xPguGRG0XHqac+kcWU&#10;maJV0Li5NNlL2WmQpiGuPVemgVD5lvIJI458JdlbTWPt4Ca03f+ff8XRvaMyLu9GvneU5nIbc1C1&#10;eVFAcIN9U7xdRwa+x+ZT64i6uyxKhu1GRJ2e6G8gVDWjdOFm4aWaOHM5Td5GZ2jgayXGVuCXaGh5&#10;ry4leLoyOEHXnPJaPnps6p6sJ/WCZvYzBAnAUlSlUYsXn86ma/NuiLL1WLoHXrhu+axC9pMkWCxt&#10;E762BNe7zOFqdn7v3/+g+b8beSflnanXvZH/XcJTzRxBKVXfvn5zfnr25vW72MoaVapKh8aUJXNQ&#10;YykTstLyRq2FTJdmkpLhjI9yYzxa//pXYxnoQebpQorejMbIoBj0rk7ezhlQgeRJOKD+tnTT6ThT&#10;tQH/9/Hz+ocf7TZ2O6/PRufns7Mz8kBfcsZB+qE9sBKwiMPQfmMCdC55wwuNsCTdZ0zy9RALRTrR&#10;4aC/HI8BwhMrH8xiFEJHw5wEEp9kyktcOHZS6QY1mX308IgKh07CJc7mAmzaECcjx1vX+KIavVZE&#10;mODyJpuzMG53hCY2ICM24oB9bV1Aow9dIzOStVq8UI+6UmiGQF837UQaHPx1fCJWzXg9YYvXUJyG&#10;jIg3wlekqZF+EnrfbFLiosnsHI9mAV5aCKk/O5Jlg8dHiskxIVMmFbIZNdvySBfrMVURb2y4v8Oc&#10;g4XACc8P2d87jBVJtnnydA9i58XV9XxqMw2BXLRA63/9r3/d7yNyTAb9JqXAoyf9mZhzebIE/N4o&#10;eqqRvX1Dq0KcwJy3t/NoyBfv7w/w2qDVRKcEkQwcMBFgv9rZwxKzQxDf7Xh5O5rFEX6qJRDm4ycU&#10;YhQg6avXQCSLUhY2Om5ffnN1dNQbPu9gdMH6og02Bgt8A7qplbIolnVbBdlXX14Nh52Hj5OLq3dp&#10;cvyzn3358CGcnfTtuxFns4oJEFGNcOOPXnwK7Xn/MIKmSo/3k7/6OZUTNcc//ss/h4xAsARaYGIK&#10;c3PcN9v2vbLv8MZa/Ns4Oj6ZzHjsp8d8OsIke93mJ9991OmyIfT/7p/us2McPjxkoQMQ7A2oDaj9&#10;2v/Pv/wJU9+T0wsXn8gUe7nQsBo32tXy1qi5QasZMZnpUB3h+UWnLwOFxNQrNvxlkOLr3dKq9diz&#10;VGxnpAtth2amcNpFSsgmBeP0dlq3dI5abcLq6XaAjNpmfVlUysTc52N1gx/QY8gEBXNmyAbMjAQX&#10;50SFcizKIle9H55Y9fNTDA1HZxc3dOh06RQi8qehMqw3RHffLC+uIDXm6ErMJy8zVEpZbkZjlvmP&#10;GbdazryeFCZCJOFNIX6zpJVr6MpMPUFOclZL70Ps1LPnJDdgDkV449z5ITKfkxw5wMQ8YzXKSbNw&#10;py6DRM2QXv/Hqzf0PoEB+U9cuHZ3hnVZMqRKRdbTA0zY7fdRsve/+fa12LmEqRLyFCGqYtBY5wLj&#10;adfrtp2HYlLtuYYB8u4S5C1BYEMwhjsuxgLjgkeUMaS0jOVYoM8YWYhX6dHB06mHVdbN+otXw1kn&#10;xYochgKVJs0MNG0dwhw2BpjxOQxHU6NuV4tGnalORpqGIWHQU7mkhOOu8uDrtZabTDX4dd6uyQSS&#10;6sQJOt6tY1Mc/WFeoDX3InJk7irSqK/MVoOgWzq7LatAsVjIyBerm9vJwWDApbi8GR3qOSzNSUon&#10;LQCQ8Iy0PpmDZhCzWVe4gdYdntsTQU4NazcN4Emi4FHiACOPBvjIv/9X//bppz96+um+tn18ZGLK&#10;6HlUsFMolV2JadsqAzH2cLh5vDl8+NDO/QY+Olqycss3h7/IgX+/KnoSqxO7MAxRRMh3r16ixn/4&#10;0QeWRZTZB9GLg1rYBcVzvjRjp7YsqSJg4OtYEXrFu2+/YdCQweBu4gjeOvjkBRJxBCTL1ajfLWpJ&#10;689+/N9BCmXk8v2PPjs5O/769fH1GdFf0Ycf9f0ejGbLnXZzuItqd2cyWn77+nz61UV/2PjxPxxM&#10;b5psiZdn88MHLdi5N9dLP4yOnkDUT6+nQG5riAJHD1rMM5n3ghuxJ3ebNWC9m+vT2XLy9h0x8Otn&#10;zzt+m2+v5Sg3W6yImZlMy5sb5YLO83J+ObNzGd1pCrgA7Zasb2yHqbPOMqs78/jd+RJQi0rLIJ8E&#10;NvLuAd7dXSLPM4uCJJaWymM+ypscV11GshG2VRjw/h/v/tWTZ43HTzJA00xTQlzLiAvJX78ZGZyt&#10;xI1brJ462eGjDrzi3m57fjGT/TrgAgkFSdrp1Q6GJL0n376Zrg0//uS7PUbOizgdL9c3V6tvX16X&#10;siFINvNoIpO4cjw7abXzh496p28X8rtG8aoju5iOFU3X6dT/9PsHKGOJC5ZWGf3EaJXtKa8eBI85&#10;M7aMwGmz68kJU+2r5fh8TsxPPq9bDVCen2rWsrPD064t7suv1oMrPA5rT54MDo4ajx7XD3fbsnaP&#10;lTDEKppfabbCPjGdR19+W1xdFy8+aVB7IO7f38e4Mf72l9EJ8qx1fnwcX5wvyB2YzSKDUAqZtmqz&#10;k46NtcgcD2QWZ0E1OzWKiuhH//ApfQnAxJrU5E7z4lrclno7+if/FTIXoLbaZ7+54GojzFYV18x2&#10;9rLZWKc8eUIcL8DcrRaChXqzyC5eTWQVwfBch7iYJWsjQh8cJtOF5DjtXeAJ/Y0nJegAoIk4EfIS&#10;i4Z7nSFO4710QRu8LOBvozmnqTZVja4a+yKnP58uHaE0AWZCyMCwk7sTSRRcEx4h3LJcdSz/iiJf&#10;6lGpsApDvWzGW1YOBOX9PF6r9UIjUg0SqwTRrRNMWVF9Ut+sRSGTwrtpW0XNY804PZDI83bg6NRS&#10;yyDEblRIKFdckJ376LgPbRpC6U1NvA16i6JgQOMlvTSoQMsyR6lrvLZmq0gCNhmaOmMoBbqWaEIK&#10;y6IYkouyHA3XufvzUp3CvHn95ro40mV5+mhgTM+G8d1BYuiKtXUvFZcwjoSY8MN5w4jHDASEklF3&#10;nDIl4kgMBxlL8DBSQ/csCKTmn8uTnqKqWa32zTvb5TBvdVJtdTfsW8u8qJqWJADCeWWi6NYLbsWg&#10;LWUT/K2qW7OlRG9/btUOVV7NAcqNMqPrxYHqs2U1Gx/NiSubEJnMeLzO/19eXi5NCmW2oOVdDM77&#10;PICyStkt77KW79mhuQb1/XFwElr02NnaW6b2/cTfu8SesnIkDiul+lPDceQaYee95ocuW8/ce4N7&#10;6Xy0oqKA38+Cumf0VMRuYJeq74o8mzivrIH8CgpdtsfDBMCRb8F8o36ECao3K70FDTDF6CiSuIy2&#10;s9xy66S0NSJNiuRu3vs+uaLcWkX+gXXINt6xsHF+eRd2dZdy7Ed1rPZ/xbZgMS+pl33WtxXGbU29&#10;8S63lQ8KClWBkdljzqQDWTFWZZvfIGdhokV9NWLIO2bIR6WB3Yjs4tKoIa2G6ZzNR70wiWYk9DeD&#10;vCQLRhmSLOTGgM8LxBCYOqYLyJOgcQipaUooND+wdBuZVQ3hbYQlSTnZwm5zGgULJycPx85eC6nU&#10;1QV0UoWvzJZw/RVFrzOaKgOpJK/sj62iMnjPHeHKAPZ7ax1E0+W9pRfdacuLkOqbO/PT/lY8ifuW&#10;5T65NiqYx0giqHOosvI+KewjCx0zbQlpqHUbxioPJlCjDQ9D4WmsaumWojCDSLwBd1KNY7qGWQbt&#10;oEAve8N5WfnVBIa4OeXaTIuOYim1FaAe/LfmdLo0AoWHQxFsuJLL6TJ7eNSTZUgWiYDs2Z/GG2S7&#10;BB3H/LOQnwcnpeBMzuTra4b7TONoIkrNLKFXKWFF6sS6KMGJBTmKJlo3w+nC2J589G633ewwQFZm&#10;TE3qYsJyMCgR93UwaGMjvpKBdsCQNvKiZGFZjC1hRvOVe7OazFKvdnUzcydwtgibOxXmkIQhRc3S&#10;iVlWC9mT6oDTkBkxB3v8QgRs3qrMq5kzZMGrwp3+leRXRmFg7moBX3CscEOHQScwn+QBXF+cA4fn&#10;WFA7vsHjkFmVLNQj2AkHDNBN8ks3eN9sisCXdboso6My2GLEYWIYPDLM3soCt9z91dAWS5C26DWv&#10;Oe9WrZscFyEvM+TfFuUdAmnJyeUd5cY7IXcrimwvNS6aaJYUrnVtLh7HyoJPjYRivhIaAIodIv3R&#10;yt5/sfEA1SoJwo2IrTFSsoK/EdOYWEWhfOd6YThTHCzXqsetrASlTlxMDCpy+0maenIMi015p2sI&#10;Ntdbn4iQtR17sHFQ8If0HfNfK6wqySx7ggInt3dViT2TbbBB8OCqJAX5JhAtkuCqnVSRDIk/dGGm&#10;qtFCbpoOcmhqJtEQGUsYk/VaNl1ntWRRGL3afU8d+harUxulRhQQL2uWIO0KqbJy7is0dKjJf7Ew&#10;a1A5FzjbqLx3vAbmXRkIK550ZDzIMtBYkruItjtKs2EUgYJWeh8aPG7MwA+ygKW9FkH8GvLq9XuF&#10;J1zaNp2H/Ud2ijbzF081WQW2s41/E3FwxVKV1F6YbOLhALFPciwx0aa4eX52erb7ZFJ6UqNtldX2&#10;7NZZ4nnHJkmrijIqKDH0hMGlsU0yNkqG3pqoROZLFyzWInfMtPRp4ZNE104n48FePzWpEP4YfnCQ&#10;TG1XI7E8cyM7KAoGgsAYKjLf/S3BMkIkoX73OQcBfW6vrxbz6Xh6uhIsutqnL4VkOF9Ytib8KdPt&#10;AwrOFHXmFS/PEJW/JEqZ537b+k/k2JKJCxqYCnHl/ykLvARIpTAqbiTeHu8hK06ODWTKQf1gpmF1&#10;Pk+NfsHrOyFWBpHs7cYHXmnymdeUZCvadpq6kWrsOzYrC90psL+IuTofmArqh3EiGIOa1EFGjojj&#10;k/Fi6VnKELnsqIppGs3mnVEKAAqzWZHAeQQy8c0jSw7UbYDpY4xWrq84WBwlQLH8J8NM5DIbOR1q&#10;QppUlmumirJ5/1qosd5DFl1cEFaKJ4YsOWkoqO25gDJnfUv8TyRGW984zYnINPkmlNb0MoMBA1uu&#10;DAPMmpGVCkx7agaqL81VndRwXp8Ppuu8caWJ3PXMWTx3ophVBuztseGzMZaIuwe1g6OUuCIeYkKO&#10;8xXeNEhSMchglsuTDsAncgPDS85pFtp4zJlSTmalmrolcwhimaCFB3QpqigbVn8wPufj8/VK7JrX&#10;87itx+HhYzSbhSX6ikT38uWoP1h3ugBVWdN44LQFVkKZXsyeNYfhQDe4BbADSDlkpIMQjvfGycj1&#10;Xc4FXLLjFrp9dW56ouYYxrayfHmCFUBdhFh3PgUNE20cQzTaOupTZOEkJBsd1ZgqGvQmfoo578RV&#10;a+W2bvZnzT5vajtAbjumr3ZtetbCVF7N0b39rnTITLRGf+Hgd1pxUPM7L9vIGaFx6tIbvItYkUCg&#10;AwEI9px0kB/QFMqIQk+LDOkSmde0NX/BBhOcqRlbcMzaGAXmC1oxNcPIpPQ2LnPbpTIIi3P5qmhj&#10;3SU5sdfsdWsr0f5FDzCbGp4wgJ+1JuaFutzFbHV9vk4sc7nboePWbikfsPHk//4X//bHf/Z34o83&#10;//S//e+pNpe69+j+N83WqhYPIMrNsEho3SqacE7USs1APx5Xpp2lnjP8s1rdi7Ob25sxeHy/P6wp&#10;d37HFZtroms4w9QxhJMHgFVlnOUZW3KsWH2psX3CPN7v4BZsqGr1JL5rs3QX08Trk5Bzc8eMVb3i&#10;s1DHY8s7y0EnWkYV47Lw3lH2IXZ5y4p/aWW3/kLW7mJrdl6vCJ1Ajx8MJSE3GXuPonQXjrus3a1c&#10;KfEsGnt7JhwvXWBoFmRBbxSbH7TGsvYeUjlaZxa2XIZ06CjxjOYKXy6MbF3qkfbnuKoBg/mhLZ5U&#10;hpkpVp5K5VZeHHYakQlQhYDAV1kJ3UZIsfFhtopuXYnCmgVE2vOkBBrSdkYVUbYtEMMKOOz0lBqv&#10;dk7nxMZROyybGhoP8LbdK5UL48AGnIIgHaIK1xMjPq6o5BZw4X9XF03nF7vKouI2e3xCUd1fYf/W&#10;qMeVos+AVaupjJTh+4OHeUVhZK6frpNEFqp6ZFiNzXbzgHFbH+4P/vyxRzK08IJL3UGkZppI7IIA&#10;2aNWn5YW0Hz169+81iWT9lArhJaWHRZeysuXF6L7JcnBg9aDvUcHu0/qyR5MrShqAvMKXWzkce0C&#10;K5/O4FzPF+fLMjIj37K/WzvY3fv0wx/s9B5y2M0w15WKiUTO0gatbLXKn+DJFrRkpUwa5uPaSfl3&#10;JfFuY0tKdR1K+zarFRLuqRmCpG9te6CiojByl7E8DDGGUOxaIknmgX1oxVFS2gG1UUpn5HbotTBS&#10;jouQHVqLKwd1/+FFqBVLc4TdTES0lQO8gADlgopGq/9czu2BDY6y/k8j62UuOWYjJUzC6r3UGOIM&#10;c5pbGogRL2karyw2SetB/lLK0tGt5oJURqB+BkRuG5BptCvGZll4pIFiQBQhvVlkogGLz800tpzp&#10;M5DBQwtNVzm+nTGHf/xkCIctigeYX+QaDruJLpEFuAejv1o9f5qZws5JF8oVWClot7y4mmOALIVV&#10;PTFlXPL61c3lxfjduwvKDooAgm9oRHClGO61rq+wSWaArNQBlFSZvElxVOt++eUZch9u3+Hh3tNB&#10;98mTx59/9fWbk7NHD/okVXz5u+uDwwbRFD/6u8Nf//pqNDJCqk18aCwPHrQPH9SZP9/cLk5PxgCx&#10;XLTr69vz0zlXmSTexCpDzEUY9pJPc4ZHS9Fp93rjyc18tmC57eyqbH355uv5gnOhPD6/xY+cd85j&#10;PY+V94ieCgb9cACo49KC/OFh/2B/9+pm7KYH8OghHDGwvCblgyW4uT09nRBL+Pb1SA25qMtauGnm&#10;RH1gWaUcWfscKVsP8x78SSQ9zE2KTkDNRl8hQBefE8qGTRIH4bYnzHjilIBuBpgGFqvBEFtXSjWr&#10;+db2I2KHg7gmS90OYpkmK0szZ1G3+m0+2EaQSaZEtzySKaVZ+m20BiTSYVSDdZR6D5XluZ7WFEe6&#10;xe7ezoMHB5v4DUsIMyqG3itNoeeNZptHEEaG1dTyqdYpE8XDaY91y0bkDF5R/NZLD3S1twrokNIJ&#10;wB0bYPxSU041ABufNpM7iN6ejGqYbigcOHUehrk7yWqe8ou1vr+3L9vPmRR93LtmvblIg9GSopcI&#10;s83d2Fp5HUmxMhUewgoQn7W2R7Pbs4irZSOTKqTu9HJD1RNzDK7rRpbaveMtaKpPwyEgZmwpZXZu&#10;6EcWtHRQ+woeJlYr1HFNoZntF3NgwXaPXKOa39XFaqbSnW81ZhDvtiwNlExC85zZyHcw6AwcH462&#10;piCh/U4rc0RbCMFblWaA6khZ5dpTk/Ken4SE9Vaaa+gWKQtYlktJzabuDTdecnBQ+4/pn3S2lBKL&#10;FpEFJbFXR7Ic5xoiSSVptNPsTnIxWTPTLG6MUiUvcWUTqydv1VRzrqxKZ/MZIpuBwM3coN/dSCPa&#10;4r0SqwI2VljHUMrzLVVl2eqmMsTm6q3Zpm0RiivHk0ZA9MMPr4ykIM2BxF2WFWzvnHfMG15ZWcpx&#10;B61pPpqOTt+984gHyjy3c/X22IoWQZz5OlTY1vGy4nA06LDgJuPbr775fDxDM3rD98tGp7Oj8yan&#10;yJzZabPs9YasVBrF43evb0bX0KOQbtJX/vVvfsU1ZkbLfA0e5v7uHs6vHBMXt299L7u4JnUJXVQ6&#10;urnlOGvV4t6jFhf7/BKdbR2mMYUHnniXt5ujwz4PyBAXKGSvzfTyqpjccqkiGksaJP7OpJbUmaOC&#10;cx2NbuQoa/1nfLjfZF3++q+Pme9Ms/zRk49wW7i+Pn101DtLk999cbF/yBuk1o314C431wv6Xj1n&#10;DTczYixcLhXHkMWS6eYF4tDZzQZv17IV3Eso9ylPRjeEq0sb9eBhF/dp+pybcwUBMC7qRsqTYh4I&#10;VZvt6voqvr7U4/znPzoqiUoq5jt7NZkYZclb9P/t9M/+bF+Y+YbFLP4cd/V3n93s7rf3DprvLEaO&#10;fvvRUYs1ysJCVbN2/bQiJ9fnFytmqp1h/M3XN4rqzZAcJ702HLTh5RXOZ4tf/Oxy72Fv/2H3hz+Q&#10;OSxIxGefw8pC8dGADU7H0e2uUaLSQ/U64gQB4x4dIGdNJvOY8pgf9b2P+gpQT6PRRLn1mC8eHrSQ&#10;wrJhctqb0WAM5ZgHrjdsDof1x09bH3wA+6CUYXlJ0Hh9sWy+fAUXg3jk8tlz2sJyfoLZcrTTi/s1&#10;YqtSUq5/8guKCvfQ0DTm9O3tWv66lO7qkEXPgQpMHzJVlwxxbj5NL07mKmyWPTzUARf+/B+0vvp8&#10;/cWr1ctvRkvlfr/+8V88fPy4Xub1swuQ6WKWy3IOHejtWMXzzc1C/P0k2T/swNnmbYzISxgjhhZ7&#10;w6aXWWFQEbtlrnI6v7weP3kx7ItECx1Gtfdqpim99jzMG1vZi+etfi+um2Gc+BhZBBYCBV0pRVHu&#10;1F4m6hwxrPlMwU4RXHHKMUXZ68wAglm63SdZbrOZLEhBJpfKJiIulHPc7APcuerOBbay3ds6xCaV&#10;RUsg3JrL38qkodVQQOemz0JgRqHbRbWLD2ZTkYaNXXIMYU3VGyaJzMR6F8FJpofi+GY2P7M9xM7w&#10;aGXyoDsZY1lha9YIBS9XNAFiPNpkGJnQ7uB7P/iE8IR/9s9/TpYAFhegHbzj3d26POjRJWxklqfK&#10;MM4tKqO0FQ+eMU8dJMQIsdHdGzy8vWF7mozGI2sn2BnBTM5YRuRZL5cXsBaQ9HPf4XGfHE+vrzmh&#10;ShjQVKFU3QdH+HEP3r0bt4eLdjdqd5gQbOazdbM2gIHz5vWVYz9Gd7kbN91TX1Y5q8GtPrqbmt4j&#10;s8b3hbD3wgF83FmU9+egUfVSFSv4TnMTkM6yGm6KuJra2LeoYm7NqMaOgzzYW4SpWWjSzCmTegB+&#10;r0YiQQNRlu/H5f6B49S9eOXyLucucZsPe1kJZixuMAkyp0rmWuWu3EX1xncJtIbh5YrAEg3bWc6p&#10;TVq46IKr8eiTlbkS7bOlE/wiy8CJYy+/OLwom+zsX1fZTiLnYGyJjE5YrHoivTpb+0rguIRyVCxQ&#10;TcLYWDcg8es9YXPF7G6RK/kwdSjeUilWK8f9S0EcScVKuAth3k5xo2rm4eMCnu98a0dSFtsA62rg&#10;bXFHVcqsX6U8ZFMWYQYiP3kgVrnwMSrjYPnwgxcoamXwS+lgVlb99h6GPrUW8vhE8BzVWjxBI3l9&#10;O7q6nlxdzY9fzwCPNgu8u2hsuG9Yz5dX5wt2tVpjBUIMK/Vor3Nw8LDb7mnek8h2kma61W1fXREJ&#10;dvGLX3zLaQ5bj5JVGD8YZiqLx/ZO3t8R0tfpQfpinJ6aI4vU16ytVDP2MNUuRO6tBTMWm7ug3tkY&#10;bBv5mMdTTGxzsgSmrJpzxsYjTFLP8DUmn+wFbR6FOFRVZeVUwnVxhl410AhAVG4tgtKJlI0phrEZ&#10;neLCpf8IqbxGQc6DnV9htbf5ytju2rDcPYPwsqQSdBg04260YXzt3Bl/bMWQ9ABP0TL126mqXkt3&#10;o241zqIX0XJbNY8aqklJhcW4qfNU0Hxzgfj9Bsn1GuviH+bWR6llyvNWYRELEGx3GjclilyMc2cg&#10;gwf7zynriG24uho3Jf9D+jVka6N5k12ZTDuA1Wdmy12TlEBdWbm7S3eZ0LYb64TiM784XZ68Xiap&#10;LFbgAfBsFSJR1jUTxOjisvDcPFIzdnbaT572+bN2s41PcvShXh9RycHuYbcz/PLzU5xIYF8d7u6m&#10;5PBt1ryVbtQc7A1qjRETj06HlAXmE+nxu1tOFdIs/uIvPmXAe/Vo/MXnp1zzjz96fjuZcfNIKoVf&#10;zIXqdUnoga1Qmy9ubybL9uXm5HTEJHlmDZL4QcvMpr5yyEHg+vhx//zygoWBcbT72E5kdyt1Mbxr&#10;UorfvIbxixKVHUMYHwPGp0+Hp8czGt039an879brmgIHc00W8EOU2bK6Y6M2iJdVIZcyaJpLti0A&#10;nZVTOswm4oWk2SEeNZCD7utFqsDAarOQ61gp08HCzLTYHI0mlvvAmIff/q7v7vbduE/9dOROShb2&#10;lshMlq5EKQbUYuv1dKkFT1mhMVyNer1JeAjPMyTOmxECLbxwsqMemqFWvy5rFv5zOpOQVzkMGeD4&#10;qiGvZg2HtVYTuX5xUJr5lIyU+TK6nYahXxbJo3e6MY8xwS70hZFzldd6gY20r1J7zuY+ouq0KT+4&#10;8KnS9MDeGnXzKVy7VzMXBUAThjR1CG25/72Sp0NmeeweG+5uKEogs2c2dXJUWutlZlHlNho6RBKz&#10;WVVWdrDS8hPbNqjSvC2LbSQYF78upZeGcWsZa2Xmu0N8V1MRi0mNCp6Ce2/Yda93VWhmgukRjivF&#10;n+ZJUkT3POTNUS9x1LS4IwKF0zN29o8zrcz7wGjP8p2Q2Qg2J8gOsYYWspg4BJ5Yflrw3qxYVZ6c&#10;HN/3xrzvseHAttaLb5ASzLo7faqQ3ebCDPFN61qYb7YsEkS8tsl45hpctfC1sJNZvSdGgDsFlffF&#10;UCEUk+XR7XWUv5mQ1tHi/Xl8F/er12kPaTeGw9RAetE02Xu07wjb0Imvu5xaHGwGEvn11y9/8cu/&#10;/ptff64lp01yYw9VEXJLzADMSpV4a77pVDSjMvDJaZrQxm8mk29zm/kSqGYVSHJyoa4I7w+UHawP&#10;hl0zi7YDt8KpWih5k8vMJ1yeX2km9vvPTaSMhdIgncxwIoCyfs2oEweETlPm8D/49MOvXr5ZThfE&#10;TcCG4T3u79ZzaYgitKkALzsHLf1niQ627HXIaGKSKASQVzjqd7yePz6e8lOb7Ua7D2inCueWDmsT&#10;HT3aAQNH/toZzhvS1aTR67VUGzwLc6i769urQobGwMpysYKiL7MGzg/Fs0kXpscT1wZqbMFTdZyl&#10;W6VsIJROxLnk7HixFfICmiv4M2m7bEnoj6lE+m1ILsXvfrt68EhA4MUFGIgZ1IGG4WG+rk/criLa&#10;jMci/M8m/EiLycjSnSZPVnz69fjmzeqdFI/rTivbIxVgH3CqxIWB3CPy0fik81k0uirOTi5JZO8g&#10;Uj3s7u7WPvmkNr2ROoYz7dknTEbq60Vb7DZsvWdrs/uKnz6L8Z0+Pil2dmso0z/59PHh9RUJnb/8&#10;K6uFF5ubC4wS6WyjTz/qwIs+/mb2VuAS1PTa2liab17PnLPSaCWaV7eyZ/v45WfPXtRxwx7uZI8f&#10;dK6u1len66+/HC/E579V19pMP3zRqhN9ynJENtkrB2RJNuvwLE8/Q5ABaB2jrri6WGFRIVeamgkk&#10;Y+dMFO06aYvxkjW9lNcUh99giBi79p/95ZB9FMH4T3+yxCr56naBt1q3oUCxh4+a+4c1xsVg4QxA&#10;QFRIAaQTmINbsYkvN5Y2nzIE7nQpivMyD+axZjCkuFMVmsI1i9CWpPH1FdtsjkQ9Ci1HVO+Uuxkh&#10;RlETsUaths8MxVSnjNsM+RtmFRwXtL2ZyKfagDJZRSIeBsywZkWeSMhQ4lpXyJkFKObW2cbqc8mK&#10;ZXlDcm+wqERPE5IVnKv+UI5xX0xY2ffeOSgnSXxntVxuB74VrbI03kmurKeaBhJQRGzjL9aZjdBq&#10;VhTmHv9qXkM2ybIycWGNU2UZrT3HySpmSRlsD8knhwVgDsI6ZyaYqOT57l4vSd2RVd8TO8/GduZ8&#10;E+LmKjJKZDYPomTUzbIsklcPUu/1Z599iUHGZIbRth2okYBodv79QTpbTpWKFE1zmzJRdbFz8Xi0&#10;2m5FwQGvAwoz/Ga7AJFM6xos4tQSJz3uxujmOpFljhIaQssXCpIQWa7jMMuCJ7PZCkbv9cKBVFnl&#10;jMYh5qSys648X0PDuk32NMJqeUdujpOtWdSdn5TNAZweVjXRsQeHWuWdBeunLHiJWZkkqJhKBYWV&#10;/NSqJN44+uPpzeX9aLuoyhEOnOStUWhZhdLGzjZO74TBdwzgP55EuzXBcjOWO/Z4GUhudTn3bIMG&#10;7PeTYMIZ3piSxHRbNlsVbWwDUzqHWuUzJCpHmVA8LcwgExg+LUunbpmphdUHpTg/akB9kvceWqE2&#10;zvL2ymDNFcfR++6XbmMe37OXfg9AuBdaXd6PKw751e89zGXF9KukwDb9EJGQk4iaANFe28Rl8rgB&#10;CgBkPspwsGjPpTyVIxKPRc7xjD4ERuv4dqEMcboabYOx1WpY6erwvrlY1NqY9SOfowJo9PHEqGV5&#10;NGOUjosP6CCbO8oTtjN2vRsYrfIZcjeCyMwkdXjVGpG5lVCL04QLlDVKHJveRik9nrllH8zdRCKh&#10;1NTCpBYp21MTTOfVeXWoa5IlW+s7e3SMrVdUVup6tTRxnUVqUskQohhHd/Vk6czkQPbUs782ze1G&#10;wBkHkufyruWbs1wZ4W7tFMmk8t7L3NWzlGep+Q2m1vEyoKj5AFasnpp1vJ6pZzlGVsUGcyyPeDRz&#10;QUM7NYSW+2VeuszS5vxmmUItkFvVC9ymUNBSPkx8/JXmeJayWytdhVDIKVQrt+KJaDStkPeiiSyQ&#10;1p5Gi54BtRIb40YeV+t2XWIUaKXSrSEw0khGexVNd+LW0xbXp9I5E7nLDVrUhIsLoKDdwcBG6XjG&#10;1KUc52Usgqo0Nptewlp0fB/qFFUWOxPjwsJ9u7jQC+OWfHWB6mpt6R6ZEzqd/KBqWeEm/FyobsiK&#10;tK2KrFFQa2J0pPGqdX0g9G0FR8s/3A3mUOR2FfRSW5j1jzwzxmNEUMq0EEzA8bEoK4867Yq8QzEG&#10;OZUH2drNxdZyI+XZlrMusDUxqkrSUqEpZzGpd6SJL+U25FaTkb0ZEIyNB2RbimS5deyPK3qoQI2V&#10;NAj8Oc/qfQFGEod1ESb6Zfm+st8P4zucMISFRuZk+b4VZeYxWpatkLvVsg8V77QvkYmttoxpq+NK&#10;D2HTBlgzD4lc3IcYSxYehzrD6U57MBy0YvX0GvIuJxBqQcB5hrKN/UAZ5ZRJSCKIvFzmQWJF8ZN6&#10;pZey8oDxj+EgErbUorrQxTBylUipbJexTa9LmxKrS+qY3hUbQYptPjdbg7AF5Zlt8wfCL6dNO9/b&#10;5+SBH+sG76Xuv+2uSVS1vInFlMchPziq+NF+ppjwdSvgsRfd6nes/ZNIwY0fq5IqEQRqKQh8XL58&#10;IVpIuxYOUxtGy9Kz8PtZOB7usIhvVokccd1Hw90ro4B7hjIqcP7izAsk/0BSJ+mNF5VdvKX7xsHo&#10;LhGDrPyDQ9zf9d0xvsWyy3tufcGtqwystNgTFmuVTaPpqm3QmlTzlMTBf3sdZ3UFip95eVnhdzeD&#10;riYDwW+vIZPCICaKtr4VtnliPtfE5sBspvKKme8ul9GWCOMHBNyK+QLbdp5fyIf4nW3Um3m7G3RH&#10;RjRLoq1qxVCGmlqL3EbBG6mREjgvt+JAbdaTuQifCCbHk7kpG9ggFcB+O1nlZiIPB2i5pi9L9xQ6&#10;pTdBP8DeO7X4Wa4DNFuU27jyX4/khI+DYD5EIZjs7Q5Pzy/NdSJVsG1StNuJaYiidycLs43O5BXg&#10;iEY3Eg040ciUorzdd3FLcvxKQyP6TLwVsBljWCu9xrLo9FANAIFxQW6ApMGC1oLd0HQkZraMqH5t&#10;FTUcbQuRygKiLhbVpnSD+rXRIVZyr1RYHf5llsJUuOU+rhpiFOcyPeb3VzJ3pcZKzTqLa1fc3Kx6&#10;A6mUBGcVklMJqVcPT6aXMh02C46njaVzGWUZumw3cUHcZLSeyUB2fvQUg6GUuRfWDLyfkW6LoiJS&#10;OYqJ3Xl1dbt70MZi59nHu4+f1T/9u8nlcTIeRW/eLFq9ZHcQ7w04NzUpff1FbOSyotlO5Lono6a4&#10;P0z3DweN5qzfW/7m1zPp7gXV5ULrm1GvneIB+O1IhQF3u7/vMkEUWBsXGkCnQ+mJ3HMwbAx66dFR&#10;fXePBjKFsjq6Jkd+QywQ12cj0zJsbxNoREtZ39N90mKUjTZsmWQyLk5Pl+za8nlOKTuRv2pjBbNg&#10;IEHMXiFzLFHWg3+TPej8S1d2Fc0nz2tCkzblxSWJA4ITzSCA5M56u6fQAehoTduBazIhTtdDfBhn&#10;OJXSzbqbgLhoWdho3J9cFDgTJtJmlZVezw1w53IQM1d/HaOUXzSskdIZWMjSMSWGDeZiCcgGPBor&#10;b1nxhKq4bXyDOSZfI26mz9YSiUZlnt9K3SScxQCYtl6uvXzCzJwQYLp6HKHdWtfyeOMgM602lDuO&#10;c3LPVequ7va886pFcRBRdzFhynz79u0bFFoUXRbZrHyK6ngp7JOlHvxu57nVPsbI3RJcq+CDqKjs&#10;9XPz1wqZ8rajhvMnExOc54tVsbs3ODwCD54e7AHykbubUSScXi88HxiA3yZvCNobrmOYT5exGfm0&#10;RJREsZH85N/97Cf/7icYIiSmHeF05F228B+bTlgBH3549Pf//EcfvHjCQGw2Y9h1+fkXJ5zL1EC9&#10;YV3Bx4R0nTP9V9DREPhkmF1ejmXSnKeW2FbCS6SpkP0vbCXblXGv8ONOVpy279fME91zPu+GfqHX&#10;8uxATwG9a1vDQMoz47YzYqlygwlWBUhWGaHhpsfBLcuLpsgMbaxJtqmnWz0WISs4KarI3MjSSmzc&#10;sV6/eXfy+y+++v1nnxudOSorWdG9k3A7p9zOJMMTEAcGXzhOQsxM4Uxvb6pz072EpVj4uti6T5Z3&#10;Ta5xt5T0rBAxecTHMjxcW6SNj3A3emShr4Dis0fObm8jdars9Wr7YKfpnyB/tBz11KfcuQt8i43Q&#10;owyaY8u28Zx0K05qol45qXjOTTwpWJ+H0JPUZRsTMz1Y6bhkUyOrgyRJoaO0d+YnpCQCFT2lJ2ls&#10;qlyvPDigbtvZO5pF5exdff4wua28uyLvsVUPbdVIlQS4Stzx6oLFB0lkQ21IZkOj3VrZh2GDAQet&#10;qeNFJqIcHAY3ZbKEQTbcYxZTxw/u9evF5fkSS4zDvT5gGV0ucgTNmSRyZMbGuDNeTcSOe/ps58nT&#10;/ScfPPr9r78aTU6ubl/96Z/+EEv7b16+Ob88Hs/mcIcYCzHaBTNqd9jvUnLdzpLp7373xX7343oP&#10;Qx4ByAru5R1Eit6pWXNryj5hCjSKqmur5BK1lHXIP8uNlGkrkVCyOpJiHSqNwibfhQ2CCn8abMKw&#10;lrAPZmbLYPhMskP+kJvBV1pLW1yPRhv7NbfWB2YafczatTjGWa+iKKtEa3MeTdQONc10lKarlRmf&#10;pd/qbl0P/DnNg644hD0qv0KzgjTM3KQs1a+Gcmh9XL9xXKQz7MqQdr6E4rlYYBwy0c/H45kqPPK0&#10;IbEQahqLbYzEx6mp37eqRYuK6Zm8SOv18fTWF4t89ZCf4LiHla+OsQZgvJieq+Ls7Ori+ko9Z5oe&#10;Hh3cjicYluRXNxiE4IQ/3BuiyKWeIwoiFgTJNCyXVXInk7dEluzsEt/n/OeyfZAdHckdGn8UUA8r&#10;unjoMO4mA5UfChMJk8P64YMDZgUQ6NmF+Wlv3/32cH9nKUbA8penv2GCiAu0iHAEUf7kcwctHjzr&#10;sqjevL3SVLlVG9/w/fKyX6w2D3rth4+7n3/++nY8Ozu/AYHl8r56c+znHHLzg70OY8he//DicvLy&#10;zdU//MvnuF/gJl5GcKzz2/HcVd2Dnbof21iRIlyRi+Gm2D8Y4mN6fn7DQ3x0sAsNk+Pupz//nfha&#10;q5xnCougvd29FspjARmb7zx/JOe6Wu/ly1fvTs6/+OwVM0XrEE1IoBausHOhaQLX3CeHwdvOtjLL&#10;KZVex7Ibomwb/hzwtKSs9ottl6JmHKNGgCFpvAxpcIWTGT5TuAR3XuYkOMDS6t/OjN67anRacBGN&#10;SinGfyS0ir2Cd9Vyf0pIpwz5kW6bvzARnemg08rJOaB8S+oLGB+tvsJgV2AZG7O/ZFo1KxTXyeru&#10;5CYfsBMG4VzbgB52g2Ym4pmOeLOak+gMMQWE84ARuqf7en1+ecUjzzrJbR75Jx9/5DQj1eGMO2p6&#10;lJiUMUI/v+RBzuFQnpA1OSXrarbZJVkqhUFgp8PGj0XmwVKGpokpjJFiLGW6KUpazWXOsrwWb5qi&#10;Sk+1/EeqyxzErZE3hMHFdyvmV96l6yV4BleiYKYBveYmylyU25mpdmwOdgaXp3IH4SNZea4Tt04m&#10;TOLBhK65za2y1DT3XhhhCA+Sb1VcuX0k7t8RFgT/g2pnEQalBLxlibmL2MGbEto/Hp/SXdVwl4rt&#10;Y6uNXKLhVP+u4UTkFD9zH91SwcrqGPaQCR8pu2PBxnizRqlTpY14JB2N4i1zgWF7zTMrEyETpiYC&#10;50BYwZ3fmDM8C06VTz1vy7Fc+7PWsFKyVETJwoxHt6kmSZsxf8CYTXbYeKx0ptLgLP7Oj573hwPe&#10;DBUpUB4fipNFZC5UZjUS43PR8HLRneFLQ+L83mz+j//yP2/Kb61p0/o4MxDNQ4MM85E/bZXSZJlG&#10;zIenI9l0t2geSNSZf/75r2eL0WI1fndy+ezJwY9//MOzy5foMm5H88P9Ax4o+CPDnQa1xO8+fwk6&#10;StH45t2Es+LgQDITursPnu/84Pvf29kZ/ot/+S9jDVG4QqBdlO/K9cH+93Z6/V/8o7+kfHn56vOz&#10;y9PpfNZsxhquxfJovB2VOOUCxHIQfefFcDnJ1zMoylh8e1qM9MlcXGjzZjI/33vIIDNSJO/VCnnn&#10;Tq81HCbDneSf/18/Rw80o+uwm/zs2RDBhcyKpou93TaYNssZti2pJcQXeYUinVEW9bqNTrMu587J&#10;3HYdUnM29GmNQf3RUXs+zr/8/MLUNwlH63gmTZzM8FbZcl27UM0unQVJubCdafaub3IEBifnRa1Z&#10;SmDVSd5erL7+gr5WQy9uPmoZCNJPPkCdFE1uCghfgOkMwNerPg3Id7/bIpD+5npzfT7ucHy2dDu5&#10;iecXk+6g9fj53p/+uP8P/sknSbq4vnprzn7KDf7qs/XrWvk//S90mHKG+D//93g6YT65+u53+sbp&#10;XX/6SfL4YdbvYK3/jA+ynP3sV/8BDjbOSIXm3It4Pi6no/ztG7KUZPqXda3SwqpqV1eGnfboYQ/x&#10;zt5RZz4mKjn/zW9XP/hh++hB/ejoo2+/+uLi/Or8akGB+eBR58mTWpPKE6qU/ODiR/t1sAK21C+/&#10;Gb17s3z97WznqMSXq08Q/WyNn2C3T19KVYvZnmiS7By9IWzVHICFxpuDu9Xr/Pnf23n+ArBj9vWX&#10;0dvXOg7kFNZT60iU7t/7e72by+Limqkg5w6Ru+lAIeQQ+QqydmfZiseN6T3hSQ8e8qytFM1A+ZgL&#10;lN5MRYyj/6Jc4nMzZYWu7kY/k8mqnIA1SN8EZoifdLfX2t3toFTgceN0ovJk88OqminuZKHSBdNA&#10;6up+l39JOfe/+Hx6ebmanC483g2WgMqcJNrb2ze94cZS0POzY/mGdLr15y96XlevFqlIbqu1zXgr&#10;/tPfjjytpmYhaj0JYv3CAzkCzVm0QzeDAMCFszE3wYP6Jdkququw2iZ9ldP40goT9c79Ln29Sund&#10;umUEZendDK+Kn42NoKxXT4etHqwMdA9cdDMuBhgzpdPakLRc4ho/EUyIlDggGBwUAGxqFHO7vR4b&#10;XR2fTTXkKaNzzcTZU3ALYHRweLiDw95G6u2GRLlSV9fkayt4T9AaR/lsJm/VVBjt7OYaWdFGeVe1&#10;Np0U2/Luzr6ZMRC87voQcJe6+x5SPXjfIjdMuwpZloXWpYIstxZUdjHv/m17l5LK1jm5Z1jlv18F&#10;qbu9c2iWA+6Q+KhMXE1DQqMqq0DST2NoJaZbdHvcgHj7t5mUzPmb5b0VE98fPNqEsiIyb0e4HgtZ&#10;Ie13OTp3M4ry/mQ4CpkAZbyFraP7Xlc+yTFsyO9z7BmHduZaQpjZBSk/Qvp7CVo9vyu2cjDyrFGd&#10;ufq/Uvkc1opY+gteQZ7VFslKdMFLFZpOop5DnLtalEZzNtWTkBK1UhbxI4KoemAeV91lg3YKL+NS&#10;s+VItjldJugqqku4nTxsA6ruxubbLrao+v/47ipvtdMOTXhEU7BT93l/ag5llo6gxiaTnWnDp08K&#10;51CMG1CPHmIO8laXlmE6fXN+dXqDgsQ8Ma0WgcsQD3ZkZ+40yvGkbhBN+vTF7t5u6+OPPyDf4eKS&#10;aJjf0VNdTW6+/OYznsevvz7TVE0kNYoDyUY7SiRRSTG+2XAwvj3Nb2cz6Drd3R2NkTWzzIIQOXLa&#10;eBwMbDjlcg/BDhm5UnGwmdEY5cFrO62QIOcpbEGYtHpAuDau033z5t35xaVrPDZGt/NVrYw4n1VY&#10;l6s5mw5mrDZaDvkF5ry9uA/IMptjpB4F7E7phjA1xV8t3S/6/q4aLMYtt9HxKf93vHw8KXet4ar4&#10;h3JnFq5e2CamyHHPVa6idt3az0yqS7fXpz5oWEtNlptmRXQBPnYpzQmJfzatWDRUKxBGDDrlpy3A&#10;5gwAyxqCg2qYBxvtNjfTa3rOiay3N3RrmEjlWHOv5ryJja1iV58wycwzjRgyne5rKKZ01JSRjbVm&#10;d6AKFGkWDYp1JCg6qwGkF20JnmZKTOVs67x7K93r6cn85DXj91zTl2VkGHCh0hOUnQ+oJSmAij+a&#10;jhe7g/YAFm0zu7mSweNg2OLMo4e6vpmKU4BQb8y1U+5Lo61BXZyubicw5Ra7u+0oI4MsAw2rcZxH&#10;S3Nf16P68MEOJhGjMRLsFZNbHm3qib2DHndqf7//6cffe/f6p5dXs3KD7jenc9vbOeKk5ysP9na5&#10;aa9env7wT75DIwf37YLqcrHs9/bZNpA1tppdGp6104eTivVjlqZJGrBDR5xrFmOSVv4cPjxL4ruQ&#10;G/cftAWfxne/55YXRh9o1EDLc+XW1oMHs0l4jVluVgRZ7FY3CrSkdomapdn58Obo7VhNtaVSX6xB&#10;zzwtV5UF6eTmVZkog7e0MQ6l4Zw3C5kZerOjkyvLiuYZMsZsoZMxk6+lW5GzIherte9q3lK1HYgO&#10;Sec6bQB0glew9k556lAxFwZNQTHxObYrWp3twoQNw3BLUC92+l2dNzVuwaishuH6muVC2HZdktHl&#10;fMqScdWVZB51ibP9+U2rfdq1Erb8Cv8j1x6FdtO5SZY0WAYe7FaRY51waTx0u5txi9Fji9JezuYm&#10;BprcMv4obpGbL9bPnz77p//Nfw0QZOBdYnnMwR3KXjVPgpzHa7Aqm0oEpTh4J1Zw6Zbz7mYYqRxU&#10;YveuL0RlV/GtdKhWd29///Wr09H1hKeeujc2w7bynpeEsUk2PsLdZvXG907he1IqJwckceXrYeqS&#10;WuLJwxVGkxpLPHffnjJEPYf5rxF0PFJZ7gsbmwJKUc5OQf5qa7WYrlextAHIVJlnCGvQrZKkW0PX&#10;SFz6Xvfg4QOITA72RmbKII9VefdoCKuUIE+Jo1pdb+p88EYrY8pFd1m2Uk+kk+YltZPUL3aSF9sE&#10;hIDWD/oUguxaIHHtyCzWRzfnN7eXZ6e3x8ejf/bP/p2UiIWWfVR2Dvc5Iv9kuQJFncuFrwvqJ1aM&#10;auyCE1lBEof7+/t7T1rtHtJcua4W0Qcv9ug2ge3O2Vk269H0lsWCJOTs4uJWZhF5d1gfjfLr0Uru&#10;gGtNgSS2XhXHxxMLfElgo1ycr29Gm2679GT2MnQCxbdfTus2EkQsiDry7ISttlnkjWcv9m5vF2fn&#10;KJTZtBlaMu1k+4g7/fZwr7k7rH/1Jdsis9bcTzxKHsS9dv8AJkRAGo8tJt2U8/gRdPvEtnE1N6Qc&#10;GTjBG80sQ1pUkSXhSVjs9vRuB3viFvGgaGQEqa6I+pqIsjtFXxO3NFUmS3/P4jAmy0cPurgHn5/g&#10;bS2Pq4NHfVUH6wKFKl3Zu3e8Azp8YP0OOzqS5t4g2dvPPvzODttZoxVPx8XNufjD33y5PH2LMX4+&#10;vcEgWk3aAgP7NmEfNBer3PwRkONStj97zq2Jfv8l1puv2q1hs9b96U82p6fgBfCoa5r4z2OMIZbz&#10;DZRarVJ2+RxvXUSq8e2Ua4K18vrwseYr15er8WjJoOTPfrSDnhYr2H/xz3/59u1kfLPqyLo7q/fS&#10;zi66sPjihjVGacYoUcQjtszleENzvphu9of1Th+OGP0qiVbx/mHbmMhYENmwNBMTEYXNk83OcCcG&#10;Edh70Nk9oO1cf/abfD6J2g1mBq3rG0h8S/KcMW5kzdBSqb3OIEvjh78SasnADrfg10pCoIvp9gid&#10;kgcANi4cBYNeQ6YpS+nkqS0bcpKX8z0cB0zmBYHliek6I85+6MlsivCwGDJZaAmbozQn2nc1Joo9&#10;sQsWQF3hz4nMF1jXuM33MNSJZ4uO5IZITKdlnWenVlA+8PigUTO4BDvS1CwGIkmmV/odGBzVnKLK&#10;4/1DGmr0XitS0VfcH6PSf1Ybn+3xsYsceHPEOGhWmIaEG4VT68yWtU8tyFwSDxqJqyBZ35JL3/m2&#10;YtXKCH6bhB4Hs0Bj/7lVPhJNAhXMocaAch36ym8vfBjm+mIPSCk9g5jvlOuM5ZJ7g93rtw73BzvD&#10;9nReTwwp04hX6rku/CJ+8hBuRKNpyHhdunlzwOM21Uw/zaUH5Fgqjr64ZYYxjcx1KSPKudFrKJFI&#10;/m+Rp+I0Wp7JR/GR+eZfM3L5tikVWUVpsT7JjcNEPbpjuyVVA5yIOBdcofxPq2yGeHsLkzsHqeov&#10;r4+SeGttbZV/HqD+8PqqcOPK+DqMF/1YN8qiXA2DB67UPUWgm8ZbetMf1fFuW97ovtPj3156Hkq8&#10;bXfjbTMcvx/KU1bYiPM6Y09AjO58v6pMwtJDJGNjfCVGT3IVaOQkHDebzi3VKJeuLhV4kMrkzGxj&#10;nVAHa0KuHqtVsLTdKMJH5GanJfINAJpWKaZyfVPRXHfFpgwe1EwoBdrayyy4EMfbpJy7D1TcN3F+&#10;P/o6qiypgmA3CrPgckv3qlreIsSNJTYTCP2UF6CF0QhZKg0bYvibMRoqnswb+YEzn+y0oMFObs+u&#10;r85uRgu7brp0XAQ4rfLTa3plLbMuNhRefm+/9eRJ69mzp/zB6Pbq8vZ4PF2MJvPT8xT+/9vjC1RM&#10;qUxxS8SWdaXABerI1IQhVzebCSBqvtnpdkNAkW5cWjpwrN41Mlwmsoc/cx9Q2RQobnQlqnCa3I1S&#10;K9KD9wxRtaQS90YL11xV3OXV1fHJqZGTl5oAhDaXU9yL7DJ1N2QoIVL7ZqYD1BWr2S+oyG4blnlO&#10;tdVd0ftEh5o51t5bxmEF+yA3rbS7YRnEmkWvrSBTwOhKJkOiyUowrIAKbdyy2hJWQd1c6RTCg2ss&#10;Ue3sLpHQsqy5KiHOt0p7e5BlqJDasIoRHgMWQaDq+ifT+e6ucJBMI1Pqy+bl9dyXm1y9YxFHqY8s&#10;+rcuQwR8I1duMpenIT8qNkGXrrRXrUxlmkqJ7M7B8WGUNTmANuq98WHlHFNLIROPyLpho14w4AVq&#10;WcjeKZlZS6bROm+/Xqv5GuewNP2CKibqGLzDdx92bRnkcjWaEcBQ5/Dm0L0kgmOuqFomGHT1C4YD&#10;sMAUdVKKyLemrxtDhmIlz2ZcN7b+pfmE64k+2O8dHHTnL5dzPfsbKdI7TGNIycWDZOfFBx9t1n9F&#10;oaD2J09XHYKa4EVAIFr0uv3r69HFxbW5d8g25vKS9OkpfZZy+zJRKvLUxIG+RyVlRVCWWeyW3+xa&#10;wcBSLe94yJUgwve/u+S+wCIo71LtnT7gSVsmRtWrbFygHl7CT1q9lju6JraVGZFL3Z355nKH9M2J&#10;BbzLVsDquEj4WFrGwYBAStrlSkga87Qk86paIJJ4ERvf1LkTbYsAX4u9FYf0acOZmOoklQ2Dk4s9&#10;DNZhQQ8ldv0nrt225cY3KKfF5CrtbQnNlImWcpPCry7TRdjCNUgtDM832wNDQbtG3qVRGbcaN4nZ&#10;7+gBr5uI1cmfd3hzUtHMWdT2mKd3UQHRHxx45Z17XBSsuqOiom4BhMeWhwsQZrMCI2cq9sSZdoeH&#10;R/wiaM0Oc/+upBrnS5Ba2c66Q0fpBihRFqjBMtgpQ9BylWpX/r+MvVeTJGmWnucqZEZERurMkq17&#10;enpmxezMYgkzLggCFMsrGs3IO/4lXpI0XvEXwEDjBZcgobhYzOyI3RGtu6tLZaXOjAwt3Z3Pe457&#10;ZPYuAENZzXR1dWZkhPvn33fOe15RRvRaLCIQhuyidK/dg8BzdK6ucZ+Za0+rL1SIxsl9L0zzOF/d&#10;s6IP72vf7gYSd/qi0pTETlenHN+1xapHY2e7KFk4LHzwM78ifqUD24tTq21T91tWSclcd2hXZik7&#10;wAwIK80dpg9NB6x9T85iQEqbHSg3BoyKLMB2b212bMneKgiczK/jEvZDlMDwJbTI7HuVecV/NOOC&#10;IinKCtHIrAqKAXomi3UScZoWWDGqWwAnXkwXZ3JqTaIvb3qD86teq9vQ9rtKHxwsdrrR07fefnN8&#10;Op9fy7kVp6Y29Sr7OtpXDlY0sVWmI5vd/bjSBMxxr8SHR3gpDRfSYkgqN9F2Ns7DeZ/8Hzm766lE&#10;RXt9M2cEyk3CKVP17Sq77U2Z6FS0s63oh69J961p7KQZW0WVAKjc5RkodrS1pRiXRE3CzKitlf3D&#10;raTS7w+nNz3RhOBHxqbdqDUJ4621OjF7OKQeOXEULmmIjLLCe5tjKMWAAHgRXvSq1YJAlJBMy4CR&#10;xUBDAoZroFuhGUjVlEqEiQcjMWsbHei+iaWOpUZoCZtSW3O/gimUmpn4L51NQnRT2L+7W/jQRcef&#10;30L/Rrmze9C2ZJag2xR8zNyVm8M7xBMgkFm0QPZ2l5RKGkfZPnOiDnuzfm92/HL+/Kub6Qhgtc5A&#10;3lxqOnTp6rIcXZRHJn7OlQcPgc/S4QhO02BzI8G88Nm3WGsrIs1nA6lxv2n/6KiXPutIc/cU78s/&#10;iLe9MAQNz+TlAJyiGh0ekmqDPggV96X3sWhnuFwVCE0dQf+zC0KAJUeh78znCh+ZT1IMv6Gvb7aS&#10;5obks9xBnoXN7VoWmbkr3k9NjDmIklK7RIXcbMrR5sHjSmtTpMOzE15T1olM+/RxZplidmrykwAO&#10;EARdxdNblh81fmjdXLQTgcXCJZv64NrPARrmWWurNk5spmzGq2KTmPxncwsSLag3MwlRoNlUlrmb&#10;OTNMUr0Q6cJkoQlamGnT30qdVJEdSbyQhJu/GbDGzPoV8fNGnuB1CqJN1TGZFtMFBZWRDxzJEJZF&#10;Uqk6+Y9JpNjaNq1YriNvE/eEsK0pK3Skzr3WO1sVeiKDMdmjHRsLChlqMU+U0jPT1JVrRNAf1smH&#10;B/uezeAp47gpb7Qaat/tWDQ3hjLozTz4gzIndhmVTVBoZhBB8TBZj+njYh46BeNy/NUECWDyfPv6&#10;5M2zF6++/KpP+DUkqEgE7sqHH5EPGeDYTnKjWz8m7sUUReasq/1OfW2ttrO7/cFHb3/4/pPhcAwP&#10;G6RE2bk4aVd3Zsh3uR+YmkwGDAiI4mUodH0xeXMJMSNE/E1JQCPUH879OKSosvqMmUZwc3tz07ve&#10;2dytsrXVMaJQ5ljNRrvBnVy2YPDGxdRZe7feq3UtZURyVrTEpXtgkcdrnslOFA5KnrBx4dZncG7Y&#10;f25VjPtQZCUhxwiNxdEoRDsxwDNLDcnOnXipbdP3MqlqFdQEK3KukIiqueyw/y5XwKBatXj/qMwV&#10;RlpqlL1rKVuyvFxWWV62cXdBu65mCrMiE8fhDRchF0x2j2gsKH4F9aCQzoZessuazlykNG8LXNJp&#10;haCB/TLdBaZothoqLhTfGckoySybVNiFG5YOL4NQSyaEXhgo/qoKG2skvjQ5o5qCYVSY6jGsNTqk&#10;TBsb1iwcU0Bnbg6kVkK3E7PL4iI35PCPx10idXmAv0sTCm0SkRWJfKHmcunAO6LvtkNrlUG+poM7&#10;7LA28wqK5JAsL3S/5kIZumKsTID6jq+IPbxKMeeZo6ZhzOTZWsxMYEBx3FeqFqMSVomSu7zu/erT&#10;rz75LYfx8gd/2OrdahrFaFqZm7NV/42ELchqms3m7kEDD9Xvf/z06dPtb759M54MZtPRV99A+0+n&#10;cwLc2Z6hspCWjlJEpizwKShtG63aUrITLqZAOHw1/vz//ovdnU//4Pt/sFyO4CPSLcA95FKrUMt1&#10;iEmLSZGxXPraWUep8K8Pjw6ePjyCqyzqwWSsekMK1ZXb0oowjBhzOt3ei92xrKCq5OJlmOfUiotA&#10;Lk3NngSlm1ZrvnrqukSmuY3czNxN1oyIUdZ1juPYu8lsllsQKgqv1Nj774olbwdmVLO0Ua3wX8p9&#10;op2Mq0mQz9go02kRs2Su1KJcCvzHGRIS0IYvj7E+Y4UecmLg5Zr8sre/lZbRvuXARdhjU84xM41L&#10;VnMbcKwa7ZbHpCyWHoPJhQX5oviLz04wHYi+//3H7WZdOrThNQ98s9nKNxJb0gxmASeWZ2d9Yke3&#10;tzbIQkB9tLe7Qzd6eTn6+ptjW/P1o/291eJ6GGB3snxzcvP8+fWHHxzAMFjM5FHMMXJ7g9kv+u1Y&#10;cikrDSB6iRlRhSs0O3rQ+ft/8idIGpV7EdZ7txfwTfd39m9ur7lin312s71T296pk+k0n+S9K8Ik&#10;pp12+8/+m99rNV9ilfnWk/3HTx689c5bVxez3/7ms7/8t79m9sulpS4V7w7+fBA61nVxPW632z/+&#10;0ZOLS4vmwNupIvIuVE8AfgIFUdM9eLT7w63um9M3nG8PHxw9OHxAw/Xsmxfb+2ypTeqqF6+u5vOz&#10;o4N+rze6vOo9ONy2Xjb96V/9lu6WfYD4LoIcP/vdL417lXJMWqJZZqYfsicD0/BgOMkuZGNVjH01&#10;eRc9QuYOsv5Rjx+auq2owj2YL3R6Usn8cQ0wob2LXN6qC+UWzAgzscF/6KM0mYtIoa2EEnOrwiRs&#10;6kSHKtOKmjwxphiyzOa920FF6hFYkZR9zCZnFaP7gpppUjka9gmExes7XzFXX+LjNp7JyMyK2tis&#10;y9mfCWXlMzC7J2s5IraEpWs3ICqYF5GSFbFQk8uIzkH2J+cQ8YDR56BBYCjFZ5lIcyZ/QQqvlWWo&#10;Mw1ZaP1YmiDTS1xn5nOLmCX/qWqRMDiQY2Yk718ZgAUFhMNBlskPGakkuxZDmbR4vtOVAtdG48Fw&#10;AEte0wq9smGIicthqiqECneEQoJseIHNpu/snlJ72pbu6YT+w+LeigPQunv12Xt7ez3WzXCQl6Qu&#10;9H4OXwgpCE0OVhzr5kgXeSJPWLBCilhYF0rEWRncVzoRFPE8xQw8zXw0YPNDnbErSzaSXbCseOtt&#10;yhrbsVRCe4ZwpVJkv9lmW/oLlL6JQUlpXffAkSKnctGcqibmkdOYW88HVj3qLUWKcqSrQJrBkmVL&#10;4TpPqdiwe5Es2bxiJAynoZM8zAatrgPi1GADmmlCZLzixEg0UN8dceMdEp598urN//I//c8/+dN/&#10;9Ef/4M9kSU0hXccm91YcWiWH1gyDBuWUyThL6+GjB5xl3//9H9UUpYkWweZjdSfuGPvdxVNZXAKq&#10;DpevanWxG6muL05fTkY9Hqqd3Z2Dw12Qll/+9W8HP//1W482eJ8KR10sr69vh4PrX//mV89fvml1&#10;4zYM0VV1Z4vtM5xtpj/92UvUQn//x28/fvJxu7v9j//BD2h0WZjdbrd3OxkOF2BL+CGdnSz+z9d/&#10;zY3VLCuQmcjzb0Z87AN8m1vx5fX8dDDHaoCDaNgHnYHDz9Ow4rzY2qz+zS/O2MAh9+LEwZxwSGZM&#10;gtaxhqPHRkthM63mzkLWxyvEILxtpNCffX6rsVCbwo5XYwdIbnpLpLbsipyZxMJJQSqZ0pzENe7t&#10;zk480wGnlmB3vwZh59GjFuTTKYLY13SGy4mxPFg317cr0VaT8OGDDbyRh4OV/hYMYzB/8k6H0cJf&#10;/qx3eIDfSPXZC3YYDsp0qlBDhg8B75BnbXu/dn2LG2hQDbIxE+b56mivipj54mZC2iFvFVnym5f4&#10;dad8tIePYZMnn33ad4CNR3o2WqLVung9Yl9l6+vf0L0FrQakJPVj5M9vNEKq24OHLSADXMEIBx4Q&#10;3rNcGRtFnhl/+RfPX77osYvTrXFYIA3Y6pIb3P1//uVLKEEffPCQY5GH6Be/+WwyTKd9fs6c/mJr&#10;a5O1TX9ElMBCDiDpL351udFiCBHdDsiPiA93q9d9ujea5/z8HC4h+EIFdRQT18Ew6vWz4XD14uWQ&#10;gvadt8R2wjTws6+H7CxUcSINW/pcyE2vY3OV/PD3Y9ywX3+TnBwP42r2ww+Tf/7ni5M3C3Ix/uAP&#10;tz76/frnv13dnC++/uIayszObn2VtWdTJQV+78Mm/ixYPJJ+PZnn48UCZhj1AkLz6ZhzPJgl8/F0&#10;YdmBeIbjO5jsPeqYrSJaCcRBGFWk+IuLpIEKGtJEM36yfXB9PutdDXuXXMRFvzrfO2hRfzZ4qw1V&#10;YRR7h4f08NVpD9i60u1UX72aWChR0ITZs1Cl0t6oxJ1od6cGw5zyQ1BmVognORQwrmfXZNu9uUGL&#10;noDv1WyviF3Huz4fy5zP0hDXYtPMnCErmqc8v29plReJpfk6uS+2QQdKpKYJ5ETiTRKrlviLmmXb&#10;5p6lVLX/6oHsxVTRts9VmBUodRCVE76oGGEI6xZfkedROyCyMxZZPeahhZQhX1i1LCKoiMEyj8fD&#10;HPwG3MLIjWuSUWruJJnnHMLoBK0nlAWGCTQSrmpFqcwctAukIN++ugBL5rVRZo1GGpAHpyESrPPz&#10;a+jsXktmazeQzCoPY1HrEJ3OTdsdF/lvpq31K17QUF1eWYxS4ziO7xn23kNJg2Ct07V0FJvbhIWy&#10;18+cqBDwumFVUI5y3d0hKgJ+vvMrMOONYA1jq+mtGEFd24hFyC4ldpIeOE598Fgx3xT6W2QuvKXW&#10;Rps76xh8UNppuRrb54vFGOLv8uT/ls30/V9R2aNFzrtZuxOvTa3WpND1n3xma66YmvNKBZSmHt11&#10;xxcQzcZyBVKfdbFFKieBn7EU/G4BgQBRApQXqzXb2w7F3PxsbBGWq0hedUpXmPgf3MaasjGpenZd&#10;YpM/aXYLobRl1IvsEDU1OQ4rBVOrUK8X0Hm+xuTvX6/8u/Zw/w6DufUXhRJCp2sTkO/4V2WOTht4&#10;NYTNmQV/8+vf2exEKa82tfB7aM0awp7ZkLz44VBpJZudRvogbrXrjN0Mh+dIUD+JsQVsVc2sasH5&#10;xdlk2uPT397M0OgO+4jh6Lsys1UWsErDxcPIToQdgkz2IuVL4HZeUSSdRpBYz+fp7RfJp6bkxfQS&#10;Nwga84plbGXeUbqM1gXqXr0ZvyCklj3a20EtZkvnbnSeBWUIUF4atJTu83aVQoJ88ZPnDdlgJ05K&#10;prGFo+p7Ku7eZqOtwPAm57SoeisU10VOuY6Ze25zPmvlHWug6eLgtPgILu1L7Zf2CuJu7BZXbLe0&#10;oZzNsqLC4saJpBp8AWwaZ1vUentlhToYfkdNHsmsaUGnYVlnC+NgGP8AibvIn2LZhElK06LpRU1T&#10;nEolcztianL+TD2drIw9AjFhOR+owsCMvWk2UPFsOZUDjHR0yLLc+qnq1mfQM09Oe6wKAEdAA0hr&#10;8DNPTkcqjKYpGD8aNwaqZ6cjrgj6H2gEFh0xYPsFaF9MVwoJC2WNy2Cf5UH3R01D4gOzC9t2pnSe&#10;AlbjCXq2KK5tdgVrUtMA7QsUaFaNQTf/8vM3lIlcmF6HRMY31z3ew9zykLBx1lTNoixg2CL0jXyq&#10;9urFpFlnEDG9uprA1Do6YkpA+b28uOCgHVIqsSfAO2Wv3+5KOkiR/MmnX/OYd7tbBwebm90qsxQM&#10;GehasY6u1NRhvfvOgYxY8QWdTriP292d8YS0Hr1VwedFarqtmor6EHEsFU0v9MzzbYPSa8owy8jz&#10;YO6ceYKSWFom1q/N64tzs8yY5btZw2TZyXCukhSGfrkl6Dp5WyhykdbJQW3O3dq7HKBxaQCYWE0y&#10;NOH3kY1dssBNiiXwgUbJpGs5H3P3nIDPXeavgzIL0egX8ifmn3W75XIFVzNfTnLXlFgx2aqufDGt&#10;bJH4aydptLSRpMnmK4FBwtpQ7GOb/MRCbB2dx7l3pdaIjld2kcgwpPOX+sEs1hmo1t3KbuXxo2Fh&#10;oJkWEU9BuRO4+UVU7Dm5N3RCotbneMmEy4pB+f0qye0k88IKK8xL8wF/6cjJybIcbW4oUrsihWpQ&#10;pmhaOnpYhNKVu3lajnuL7IzSszItm01jmHvJZj2xgb+5s5oNXU2d6WJ06LBIxLTDrl5v2vA5MXhF&#10;nDYzC79niBiFZQFTnMHFQLagdxVHtQ5PS0AoeQaeuab2Pg2zsDS7cneZMCzmxplBAmCGkelY1vYW&#10;BhCl/k7WtaKXGHrFBEHp0o0A08DTFXOb1lNtLoubxfRHI+plZIGWHuZsiCKPhM5sVEr90fD08uL1&#10;8TMKWKBfZc/FTtbzSM7UPcmy7J7FpK5DqogsYJBkeXnxajTq31yfexm2nA8Bf3EW0KmXZ+OJ59ZP&#10;g5/+8vjN5WA4j3GcwfQRhnImf13kGMiH+QQ/+6tfI0fe3987Pr7Ukxjhp3AGrMQ+S7Fv2OqKIWFm&#10;6kTZAobS2XvCEFsNq4kfujLTCfNcV7YLp5GYrYGYpeSo7GxXQbJiRFsU5ugo63ETr8mGCmJmSNjx&#10;jgVV096ABUTdTo2W5eYSlbJejevsXm5b2wykzatZ/g9YDDIf1uNjt1SNgYdRyjWqvxJHNgkxE/Yy&#10;oFazMy2xwMo4B3PFEhlWw95BUz6L8/TN2RT3fqDg5lvV3a3GVW+A2//VNRcKlAKeUaY8vsR3Idm2&#10;PXzYXWX9bICDB7yzGMYZvGVhJKvVyUth6vCce1ezPFreXBOTJrI674eh9ETOXArkMlSKiwQwsZIX&#10;R6XS3lLPdtVLb2lJpTJdNeuVySw4v1wcPW5uNZP2zmZemauuZK6LeHgVv3i9wFPs9Cqn1WIfOzx6&#10;xIJWqi967BZMz/r8UmYDDISPX+FyzJtSwcUb5nxutelomKWw8YVLW2UohhTaRzRVXWSbQIYKwZdf&#10;TMx+StLrumL/Ig325qrcjg7r9LdwRpemCWC3BTmiS+LAwu377M0IGnKzEl29zqcDwoHQXeJ7zOpK&#10;v/hixNmnGedC7mV0s+1NDCAFtpr9FZY0ohBfXmunkqS2XQWPMOYwqRZiMJ2dDOWWsrKneGEGxVVN&#10;JpZWnJheRp1cWqTJe/3vXh6BhsZiL3NTBKreXuS01LNGMuiNetXlRW1+fT2TPVUdZTLqAMtL025m&#10;O/ZShljGYnFlDJc3XM5DN7yR4N/ONX668aeN1eyzMrcj9fDWrHQXLALn8yIH9W9X297yajOKnI4S&#10;G02OCQ5goc0MA6OFKFq7KZBUJaEf4QgtFDao4KJqIZVxWxnpwSIvRgt5TF4IUSJr5XikEWSl0hPy&#10;shWANHK/sYihTlDei3RCaHNxh+bxq40kN5+pdqzKQHtlcUyFW6517GbkHeNdssFv8hnF8VPZOZ1f&#10;D6Y3X3379cPHj6joxhPIU31einkXxdPp+RU2t+ZwRDUW+ww2V36E3qRnHM4z2BkSIPnsmpMrlsej&#10;2ZP4QNZ1V6bdtY3bGw5LTw7WlXRYhKrbvxiHM3TeWemZEXm0+tqrwk9CS/xzHWNS9rR31VJQzp0K&#10;0a9OdXPJtc7Q+2gn9+ptJR6Fy+qpy1l3sUSEFGqDaxdzsPtxVh5eH5YQSlYqstehQvl9K+G1g+V3&#10;ZUDlAstKg1wrQrLyoFwXdv6SkXO37Xx0jtzK6OpRFpdW42K0E+RtNnGBy4QEhsmYVsPezKJsZdUj&#10;1xYcvKs67owALPyE7dUGtuYvp7ZB7E8LrRgrG2U51e3Q4AVwrqazVrCJk/0zr06oFc3Ig62srWNe&#10;Av+FTERLe6liVnk3Db8jynkqRO6c/7Wet/hCy08oS9vU0ZcikDQvhpi5czcC97ry6uvi7PKKfe/l&#10;cWae52jU/fKazsEmKq06f1LkCsOorRappOCssOdevZQlkqas8kmmvck78PaNXX96fv7yePXoYff8&#10;bHl5ju4RLIA4hAVpjKofYvUJHNvZPIGJQzsUhhsgc4wyKrYOqcauLvuD/mjQP0MoypkHcBcrg03p&#10;xrbUxUn2xSAmtg21THqt/7q91WUCv2EPkS5Awfxz3WNWLiQ3/Yyie66ejNq8hS4ktdynIn88chlZ&#10;ZHJK5zZb6WMcfooqzl7bvyM3/C0d/uKCgBkov1oBcNQ6E64jywVfFuUY2a+igbGH0gJqVKLBUq4Y&#10;r1IzpSRx3HA9WuGf8+k0sYfyutezsI+JZllWn0I0p62hLfXsdFHEhMcsraAlnEB7m3baCl0NO3TF&#10;nDNhnWBSlpqJZZ4sLZlbJGRJOCUznIFi5w+PjixhK8C4RH45vLG2tkoACzrPan0DmiQf7WJ0s7kp&#10;8TCwPTUN0T7Hx8QaiitdiRuYao5Hy5eTq53d2sE+jVWjP1i9eX3VlEkMgPGyUqMQhyBNR6q7yzxy&#10;WlkOx336ZG4avK/MmCl5Mtlohe2NKn7O5sRYgbLMswln/nY1WcynX3xxvJJAFAuT+OqG0cflQFM6&#10;MZ8pKTimiGFgbjydI7ejGpBs7PRNH3VTux33brL9ve0PPujilDQeBK9fDzEqB9+DCTLCs3wy//Ef&#10;vQVTA4zgs89fUPl973vJOx8cQMPv9a4ePXyys7X3F//yFxULcfj933vY7TYwvfzlLz4lBfKtx4/P&#10;Lk6pbguCblZsxyxJUdEw+ZxOcINS/xJYcIq3EWtGrVQmBfO4GKitUxRct5mvccCiE/EnxUwlpUPR&#10;FiRyjjWx5nFlYJH5Y4msFnv6VkO5hSbqlnF36TSg2wy5LPecnNjYPWrJDcpiHoZxQavdGvdvoLib&#10;Ybn8gCrNwpqgqg9oNH7T7wDje5QAp78eMG1bHjPmLbgpZq0SgX+jEB/nD9sVkTxElA/JfYMiiD7w&#10;vUsaDagjbpMZ5gx0OQ+mo4kMPOHXdVoVqUuWzIiWytRbQEJQop1xK1YrM0q0KmhpKJRJn6yvdSmv&#10;eTMH7q8VRCZmjr8TceHk8lI+XfSGvpX7mNrO3LQwEAk8SNfzd0zAHLbbrbirEFoHwpa2P0jfFBWm&#10;AA7Z2T21qYHpjtgtbD0A9c7KuXGlGIw7Gdryb4uVElT8PDaqbC5lvFVjjKyXlsJUkeWrFsTKA+Xz&#10;LCmyDNzndV0/rBdcOeq1GiizetDJ0/JMAUipByYoi3yWrbORAEpnkVm2c8V8sLw6sVgjOUtFdq3M&#10;7EuRce4laA91XiL4xUFoxgo1VB9MZZm7cwQ4NYafczdfMe66onPNSYH3s7I0zcCCmpwqzbXsDfsn&#10;l+fd199azZO4MZj+30OmUjeGjApgwTAGPTgVO+KVdhBcXh+PRjevjl/5I4qobTqZ4xMPcQFYksDC&#10;2z47VXh505sqX1zpMnOZIRM+BHBcfXAIehzTgfzybz6DWPTw4f7xmx7HLjTUk7MrSL/g0k70ABMY&#10;DVjEK1kxJM5mgsiNR4y86ik6gPauxzb4Krw+lVMTyUYHHCpud2rwco/Pcwik9Y369h7opxiAVcsm&#10;Rk1KtCIPMSbALMndnXi3WxsNl0Spp5Z4t7/bovfjC5jciv9co8GOKhb7AkGX8imxzIvckttFJ12l&#10;4J6VetRsRdeXE/nYx0hD5d4ty6xQ0/5ZmtMQENLz+L3meLg6PZ4enzLwxzN/RkDuw8P261fXhKi/&#10;enWDfhjiCd7OHRyMLQkn0GAzfvvxDibYMw3/M7Vkm9U/+Mn+dDQ7e3NrZa2mjdcXY8bXZ2eD/cOu&#10;4s3iENiAHWJ8q+Qg5TWsYmmb53hA1KFt7zyonZ0tUDIPTmbWPQZ7OzWOtm++vmztPt0+qnSPtoNq&#10;X1xz/EBn8gkaj29jyzem2Nzf23jy7kffvnyGmEUdb7MGJ/DiGgMp2v7xxdWS/CoGjq0Nblw0melI&#10;aHCiNZcsrJWesJDspZOTsZQZm3njoErHi+rs668HmzTbjZiwN5iIrSgajUgPF9D09Glzey85v8qz&#10;qQCnioYZKNQwbJv0bxcnr3o//GAHntbFy3RM3NV4CRcabh0F2+efny/MX4o1M59CyQ4ePU445JWe&#10;M4+gHtW3iYNKz85WtY1QLtNJ7fJCNoT8gRs3zZfPX17VpPGqpCZZR6VB4JAsM1dusuDMFj1Ghc+y&#10;4Xqi7FZVk9Dx8josB67/9elqNazO6jwpY59+UUBxiFBdrMzZMzEuU2L1ABQmApnmU5vPAj/ZQ093&#10;6K7zMkjzHNFKYEmXFkzgZGYbTGZ2FodFgZgVs5K1incdHlNqep1Qo2cpdoEsyK5cEKuBBQzWjHdH&#10;9bZBiFiUxx5jYH4vuOYkFdfMhEVivE5FeNH1e+luxvL1Q9whb8yHDEPUWVBFwYyYH3JDDe59jzwJ&#10;rjTi5o32WIrA5cXq1qjzbHALGwDaGNYKgsLOMreoTEwLWxD8qpJf73QsjnX+L//Vz7/59uKnP/2c&#10;qwjpbnePhW6xcAsLNsLsobODHeHMTOHYpXnyZA+s3ELNuUFpNDlBzjWdVw726Aylikuc3VhG8xmz&#10;yEuW3ExWvYcheaNUDqZB5r7vzm92vlqpQdQNWJVZykU75L3NOkUg8s7n3rDvfkDQfR1taG6x8sVZ&#10;5naw5ws7PKwJT3NfqXYJSxflAN7g9XXPOFM+qcrXoQhZcPeW7ljN94KEDEpJg7wwtrJ2tWSLRgWS&#10;IkNIi4J0q8zvhvHcyXxXamQX3CPcmC0NhYewsqimyoAHN8KDQrHqshW25RwpCtEcloFlOvIrqx8e&#10;HspedelFF4DJcmsTlkVVnqKhIcI5Wm6TGQJIUlqkId563FAsbT54763HDx4o+st8Y2G/YgOAxwP+&#10;Ze4eXbFlLyAnZaemcGoqxpj483Ch8bml1Fhl6eBFFJSRF8VdLX19xfEv+v3wfiZzaXNVBogFnppo&#10;0rzYipuCdmcKZR9uo8QNOBWq+3t7FoJHRGHm1pS27ydgU5B3qI4Pjo56w9NVNj09G3a3YNUmT9+u&#10;TcdV9DldHRnEukijK1ewVXh1jcfvktOUj7HZDc5P5YLDZVyp2UtvrqZsvtWtjavl3GInY4ZmTk9Q&#10;my2XICPOV7EFqv69n/xgu3sAEO/kPRBERXpY9e11fFV2W2FablNY0XZaG2w17uBUMbMxrmqjXoea&#10;Yes6tzlVbeW+qfrO0KIXyKBvrhQaG7lrdjFVM6q8FLWeUh0W5ske3+Wr3dyrLJzXoop4Nbkb0YNO&#10;pupF1dnOMqsb4yIfOPd7zW6wQRVj78eHtyIUmmttGTRdKvbjtVmO8fXFoEm8hjMkC/OgmbRqGMzS&#10;Hla1+M8vL7CeoG8hYg3wjjJ6s9vho9Eh05M0G7XHD3dNVZn+9pMXAO2g+zaL05mEw7xcTpIqQ9GZ&#10;CV9ZA+zhL56fmj37YmcfQxHalojUWnobZ1LC7fov/tEfv3lz/vr49PL62pTt7AmhdFnwz1YMF2GF&#10;8LDUkoed8bjPR8AlYTAesaM8fbeVSkahA4/tl9NRDXmDWJt49GKO21a3vX+TXnM39nfbC4WXBgcH&#10;dc7aXm/6xz95z6d5Tx88AFMgrmN4A6kHoHFmMUvB93+/5VDSOR7h4yWHgoXCR/sH9XfefoCY5Ze/&#10;/kYz+2B1eEgDXmEDefIErKEOb/bB4c7RYfjWO0esEZ689999JGggzr788qUPpKDoZznuW1/mcXdr&#10;O0GNPBp8HQfPT8/69FoP/ujw62evmb9Px7MffPigs7sRhDeDAdFcePNmiWEPMBJX5k7J10SaUbfY&#10;jtgT5suxuUIo8AprdUV05R57FrglMKRVReOGsQOkRmY2ewCZcZXzLx9WUogJygiNqIMtb6opvQOm&#10;NkOD6G7l19waIL4EdH9qD+wcobH4wG6bq6hJJiugYzDxjLJorj8rwT/ZkDp3PESjvLTjB4ORlmK+&#10;Kxe3Q2fLo3KQgUW1NrvpBaGrk2JbxAixCNAVUUGazAUkSdoW9N4bsaFIsdk181yQeMmX8C6ubnrW&#10;/MOxRDwpUGlh+Uj84Kkq6YpDn5yMr0QWXDJS29ns0AlXR7NXr0+gjXz0oz9RA7zRHFmyFqfwyobM&#10;EOqYAVKTjIBq2LAyWfRXxYWLPSE+snwSgGD+Qb8tknNhCBW6F6fDy7Hv4h6ws7bYl+WeKbiEPWib&#10;ZiyAvJKfowoIQUm7kVgPbHilxVmarJ23J3owI26q3Uqh33VelmYnnlpriGqQNbxIYHUV4UD2ld46&#10;esdrY9Lcm3hpK+LMERU2REb4m93ueDiygeoytgk7n7xqQcReHgr+iwvvyyhYu0jcRb1ZErhpADk4&#10;lT4X+mxZO2UOMtJocr9GE5+Iyx++2djpbu5toPFhN14m3c2NZqsq3I+9anO70+W+dYh5iW5bGy0F&#10;vBoKANednYyqqH24izobH1sc6rhWMF4Co95gPK06bZU+efKos7VVENao/mE193orN6q2ndZMLHig&#10;VtFievLy9e9+87tPf/e5JjEaNnmwcV66qbpALMqzO8kYi4Qqb6srD+xajT1yLt7TYiH/s2rM7JZt&#10;ARJyUs3M6yPnBORK0j1GksnEVt7oiAf64az46svb995i0hrvbDX+5nef/OLXaSJ2QuAOp0CHTLoe&#10;HLWWMlieoR2op0BvgbtJ8yUwqib95aPHbd7z9jK6vZhbgjc/VHeBdpHdlQ++vV9ntHs7CTpbTaZq&#10;7a60obwLGsV2J8LnC5QUqs7eNrPfsNWM97YqX3455rM1JU3WswsOnquXEDllPM+ublMq71C2YhUp&#10;aeerswvcClTOvvvuFpNt3vnZaLh30GbuqjiMVMu8Fms6dfr6JjSsbXNbAsgOepM28mJcFWPshXkU&#10;up14PBt++vW4N0TLAGUjxn/r8FHnw/c2VlZnklO6mAS3s+Xn4wsShmmtNzbllszJ87OfnYCxXp2P&#10;b3pz1KlPH+z00V1g91PlpGvIQwtOOPGJo1lFmUjhfJIRHsF6YDNVWvJtuqzPLm4XZ5czBZSwQUb5&#10;8fBCU/dw2bsZ1BrwojvbWxjf1p5/MbCqmRmzLMEZxbU6PJWjf/pP/g9sUKD2YDiGeI573r/xcqL2&#10;w4+7bOHUCjcTPS/trRpz2ukqxqqKT721GX3zJUdjki4b250ETWStni1HOHWnt9eTOlHljcrHH+0w&#10;GOCkePbsqrtd/9M/3X7nQ57u5cm5jgGmNo8eVTd3s82d0bivMpYPD1+Ja3t1LfPR1maiiEPOstv0&#10;w4/35dRQwdB4AbN6czPb6kYozOEtK7lDPkkMS3mGQzZ1Rrh4htOCzSerT55dt+qqNJsMeeRZNj/v&#10;ZdxlWPKE2ccG1YFZ2BGPohCMJfrm2eWwt+xfQwuiJU94+FJ5eqAljlg2w9v0Vz8/pTBn3d5cLVkG&#10;nW740Udbyq1KQ6KyKGJ5Cqs2pzo7QYmCI3RoYgfz2Vll8p3bSG3X4mmlolzBeO9uKpRDJBdjNedr&#10;n9h7brE+PivCd8M778HyT/f6JoFzS0ksjH5WgR/cEORWYYG3oGPjh1jTBUmM2auGI0Ex1zRtiMlX&#10;i8xLM4C3kaLFKvgPC0v81Mxz3IVVh1xabVbHt/3hePjN8+OTi+u5RZ5TzNnGGIjfmvp02oa6eViM&#10;sEv+jZ8BlYbeXHcbfXqcxrOT8zNkO/3bMe3u2XlvMp5s7W1ZV5DgwU1Qr+fCZOoMRRpB9mberkFc&#10;0GDdStOT7czd2rzQmeEMRspvKMyJ7Yu/S2MuDCD8uruRcn4PPb4z43WQtrgfWf63qcL3eL9rt9+S&#10;VZzfb3/D0g3Yv8hgZh1safEiMvJ2jWJQsJrTtWWZfUj8//klp52/Szr+95hXFR22W22VQKkasqi0&#10;Ib73MmuXltLX587s6r5TiEmjAVYY0UuDyQkGKwNyXdWoxaz+ejVaW1JbOxS7+UqcSK4ja3tqzwp8&#10;RONiSdgJCZOVi92dxRMWN8y4oWggaK9la6SMMDi3ZvodSsHlULx8u2lugTmd9G8G5SLf5urMcZMD&#10;ajRSXVS1yXO+HuPm9+3h7qMDd5Zfa5Dibxt+5UFp0RzcuXQXXmhZ6U9TVh9CKDi74PFvb281jXph&#10;caZq52XcQigQRT/Bf/JkRsVSUXQuwt1b7DWMXcaaX8LVJKIpVar7RLALwsj5FLJ0IBPNufyBKHjo&#10;c/CzPT2hyGAzygvf9cyFXUq3c/Z74ry21Jg6mvfUu53ug4N9cdBE0bZEPmP2FoHGbDL+KJWbFY9i&#10;cufJnN8z8Q7L1KvC9doplGFUGB747CGRiVMiQ0CDA8PCVWxNq0ut1i3skaW/XboS8y5Xyjh36dw8&#10;lOcmIBRfLrLcXWHnFb9pkbMhYyOXmveVF5BW4qqhFpwU3LNnL7iegc+xLZkkV37raoF9CMR9sHjo&#10;VLLSSTQCVcam5oTVwCd3pnCAvQG7FvhVZlS0K0vLTVwVHNrct0pN7FcVywyQLRm0qKVZ+DIXxCNx&#10;tjAme1oJzBdrriRzfjN6ox+h5JTmUKm2UuEs1BwtnCmZJJYpJQX1Iq8rvdnCuUSQNn9WRUSZUwQs&#10;qUbYlVB0Nqcl5pjIodA3mmZur0KLB1k+n1qTm5AFrExsROZ3ogpgPBGL3tz5uUaBXC6bxMgtfYzq&#10;UAbvCH0oz0Cl8HWUvRZlgXLUrUavWEfBbaV5E4sFHGE1VR9JxwXEpbyV9PXxmH2Ad7iQ9gFAcwmX&#10;fzJMBDMFZDZEdOM72xpOElbHYTwZz7c649EoxZ13NAI7l3ZRtIUQppkpJlaeNKZDQMQRkAIK02Xu&#10;+dJ6j+ajGJgMx63yA/swQnxcrF+mR4d3Jr3rY9yRRMcW3cWw8BX3tixyYYcC2dSr2kUwg4igqhRp&#10;W1ORmMyBMpRA47U6M5dDuYwoDnxPIe2WWwHFjKpOVxJcYy7Te4tCFehTeGuVv4uTzx6o1D5OFFQL&#10;WClea218gKuGLXI815BBVEj0JOKmsZFaJGno3GOHlvhC8+XSnJCjQVlcFdExCI2jwV47OXqIDp/e&#10;Z7n6euPCrndOcznKLVq1cE4qJQtp4SNVeoeVccWRJxOFZWZtWDJ2ShZfvtbzFFNjm/FKUiEjJ/WY&#10;1FFm7RmHDrUVLDCrFgrnqtKdwjVoBXHdrT7cJssPglL9E65rktzTDlzrERYJeIXXXyb26cKwEPi4&#10;Tuu+E9yUp0/uKcRrG8n876hs1h58Do8X8YH2t6bjTda2Eqq+YLXUBNT5ruv2zHla+M+bSpaRO4Bm&#10;Orcd15MsxeZlVg/bcjxNaPmWxcFZzmlscmNRvXv7u0RC+78WChQnUqdJQSRcVxxqO+UCvdneqqhf&#10;rbm7pV3LdZyys5rvjl3PaibatCKAG7X7iLXSEtoDahxt1IjggjcbXA0vAzNqqmuwGUdTD4XQ49ZA&#10;5hTFaOfHw+VIBJAAhnBjr3l9mzEHzmXKyJxzUa8KQJTdmCELnngqrCuRkIXTbCpwVfdsaXXzykQz&#10;xoaQfy+n0O3txFxSAlWkooS6SY4aZjFg8Xqd5YMbkjxXm22YHKqF+HH04STP4T7F221u1CwbEy1l&#10;FarWQrFDRomqyM/S0kmZLuhkA5uZVKAI5yb9DeXXICocSn4enExSGrYIO6A6vKZF+m1tAX/wtrB3&#10;TkEtTQCkkGraexOgBOTDtW/S9iihYKG729phnk+XvhpczTgSDb4BZEm1aaViGE1hdswVSj8YSE3D&#10;m7kdhzLOrTlqrH1YriUWC8yEDvvCqdqX0L0xdRUZaE3F22xtVHTuysrFJjJhsMnfUM9Nl+NBn4sN&#10;3QQPJ3/a8ZH2et62WJ4y/JEr3aAyl2MWZ664PNwdFajgFI0IT3yWRihjLbTlMlVewWJaBMkElo0M&#10;eBioWpJ7jn12BikbiVBdQ8rheLHffXhz0x9c30D/5q2OBstPf6d52tDif7y/E2iInjcU2tJuN8SL&#10;1k5raQc6STRJ4PPuH9Ud5L+8WDkHzo4BRPLELC0wV6YRvb1cTKF3z+1MRxmL/ViI9g3lMzdTpFob&#10;+wRVM8tEC08ELH9D7aMNFs/negzPRmI2LTijB0ExU7BimFjfgQUSH4HB/uGDLYa98rhK6eyhJEQT&#10;IZCypzZzHssQt2pnIo/C1B7EKPBkT8HwieAYKxcFuCcW/5Z4xFjmrObCC8iO7chsXUpNr9H5ihzQ&#10;MMjL2FQvyouCjOJVxhjSxlA1N6sNNEtbAKvsIBuNzY48wj2XiYOHDQ6oiOoLMpuZMEpTkXlrEDrt&#10;cOE9jxsQWrEbl468drBw4i009Wx128fnx2/OL//8X/2lsozpgzGTy1C3z8PCu69iIx18a6rmrVtk&#10;wYdleABfRJxFa7v15MPH1Y1FUO//7re/eP1y/OLb3vNnr0C+6cTefueo02mCoc7Hx7eLsRGzBWwL&#10;C+eZmit2JtI1ThSAKX6V25CotwFdrckuHG335OL0KjFNr8q14gCIfTbqvguSntonTbUMS5PsYD0l&#10;XR9hpWWv9WFeymVlj7Tuop3AmZdGUGuW7J20tkyud6Mykf5tBG3ew6HDoj5LUrCUS2FzEXi4mysr&#10;8RkOWOcQGQks8O01LM5U79RyJxSve9XvzKJLVnL5dnNPoy2irP1IXpsy56WhdwGah+uiTqdIVcql&#10;ra1Oo1ltyso8t46XvTSvVXLrjth7Kpn7w1QYiPnBirgL24Rqo9UxiWtCNIG5RwamMuNSLAN7mqCO&#10;WNFAqVdRvDOltBnKJiGYNbDIbEB8qLzOKPoVBA0tBLpIaNupkb00jV961qoJRdgyiF7MywPavIqK&#10;2K/gHvYUlqbTOh2D6O4aenhUwWx39qNufXY3IbRSzJ2TCisra6sIIgeDns9anW6r3Xz65CEEdYSj&#10;5lvFp85bHQ57fJplPE+4wGj2RXgc926jNyfL3jWHVhqX/tVwgZj6cI6m4iNVP/po7+oiOzud3t70&#10;rIRgKhttbx2+/eTp6xcKbmE0AuVIqrmFrrHVM055zyE50rJl+EGil1/W8L7Z6e49ffJkNubQndIu&#10;Mfkx+kul8CS3CttDvNZFF3xpBJOURu4ubgvK6mmpt1YlhUCNqzdebhqj/DGjEDfk46rJVan/1czM&#10;+taVHBhtGkxFwxaHbY+iHmczjG1yC/NZeURjUPifJybWoAhCIax/stfBiw2+46B7b5Bb8iyKBLDM&#10;tGkFxTpe055lMaTNfRFlNoJboCKKZtEkHXG4c0or7ES6XRrCQzo1uiTZUAKL8nLVuL3ZevzoYDAA&#10;o5qdnlyZ+aBgHWuhVMybaRZxCAKHmFfIeJkESAKr4oxaCw2wVDSVWGH0FKCDhYZyy4yTo81MvtF9&#10;c3zNO2+AGrfn/f70+mpqkcK0qfh4UzAtLs57eP7V4T+oyqUhr4kXQyprq87NYQN8IDOonc3uxie/&#10;/dV0prHf0RFO1DU2H95nYnObt9+pd7exzeDH9OHGXZ/OOHRIp/jss2uh6AxTrDsALz54gHVM4/Ji&#10;oHDgSmD+d5rojAf5CtvJKl7iwHmwmuc7O03J0pYLOSpXKT64FHPa505XGNDpeQ+SM9DYl98SMg8X&#10;evXFZ6cUw/ClQaMFH0yWL77pm+QhtyqNIfNqLInd6uXLGw2Whyugn9ZGbXd75+J8fn0+l2QQuhk6&#10;+eG0zJAJjEIC6XGe2hqMReAHz54FFtzB+RHIbkcHpsAkaOcWUr0q7SPXYVn3krvt7ETUzz5eeCmJ&#10;xVPxNAOraGT0BHxV9JIkr6JeA61OjMiTYILLRAJ4g2pedCMEZg0MePDAmVXtVYD9VdBENkXOgzEe&#10;jwuFR1G5sjWiGeFBEWFAToaOGrKsq0YIK80CjK4M+mKWHzyL6l2967VuQ50ZV1VpqaLQ83El8d1o&#10;1Ha2OrJdMFu6knnNQydGgg2uRVBCEcDf7mxCd2fAHl2PZHfOU+z62SD3VG3BVjKhqgiz0JNrbhbW&#10;+Wr+x19qUI817nwetgLrRXU2xrELa72hjIrsvNBp0B4kZXhnHt7lyemHhtnawkOu4ol513NgAKHW&#10;JIiG/q24xERhcYUvRijQqTCod+mKYVSiDa+iIsTBdOBB0SiGVusUQl4DVVdm0m5lTxy4GcvSw35N&#10;pJPpSeRqTufoGxW9ls5TN9d0n4EoWqcH5D57L6wp18Qid2i9F88r8G7O6Zm6h4jOa8k7Y2F/oalC&#10;bMfjEsNHCUxILf4Rd3OhbHeVhBraL+19x4PRtN6cybLMGOjM3xh0XN70+2wyCorUcJ5HX1NdY+2B&#10;SfIGgN8++sH3q90dW2AVPiDzR7BGyxTxsbytArXlELHi7Z0tZsI/+cM/bqDJa7UkpnTfBrP8NBcM&#10;nekSgJR5kLKNIQUrFEu+P7g8Oz9BPrG7pak9T+tO51EcYVTZ/mf/3z8ZmbRxe7PObBann8vrGR0L&#10;1Qfd8uZWhZyCs5Pg7A2YY97txo8Odk7Pw8EweXM+G08Wt4P57lZzJke5cGqZkCs3L7HpmeMJ5zdj&#10;c9aNhlPhBMuJ59fJpau1A7UnPj5dUgVrVcm6hkqFB1mWXYYIMrWjSM0G2rfTH/9o2wwf5HgPCwvi&#10;zGCg67mz2+IZ52o8ftJ+c4yv5AKLD6Z5rXY87Wtd1JtK4jXf0NpNb0w/gH0tA2qe69NTNDjz2wHv&#10;VobDNcn96MGCrQc4pWEOnuw/SiCOMcW9PFtIzzIhOV1zu5sepz9kiPi9DzaklAgbu9vNrb3awdP6&#10;Yhyibn7Wu7bUs8DCtKKGzHXD66vl+fnonD5BwUaJMSlWz04m+w+jOkTsuXSHcDNRMYdTnEgJXorU&#10;wEPlzmo0HCxSQQacGqMlg7q9nWTSB2RmCCykBAZyu6up4nw4vzl/A8+K4eZWW9NS6uNBZmY7sT23&#10;4LOd6jvvNHb2aGA1ruf3P719Neitrno42AUwk/f36/TkfICdh7VGl4Y8HV/T8aaEiA9mMo+rdpR3&#10;mazSziqYwouaZU/3GhfD5cnl7E++/58shl/2r/tgPjB7nz0bPX/F7Q/e+Wh79wDKW42zGnQuYbyS&#10;Lzbb0cPHbfhFVEhRl2YR8S2NW8odpPN/5x0OQQQp+fmZqlMBlGwoaQy+cDLiXs/PTmfTwWIymq1M&#10;ek8VXe80CC2UQ7jcNgNG0xZvGSLsQ+fU2WrcXE9sn42ZrxI33e1WySLmEDDuHo8n2zWLAbAAF1Vx&#10;zq/OZ9fQmMPwx3/yIBOwvzo9C1ot5Eu1r7/pUW0yJ9/ebkM64fsX1iuMRDda6ouzmgvfDEdDm5NY&#10;uh/ANKU4oGdM92yRTou1jtejOysGaqaFVDK07dCYML63GY3QI17dKyP0bNPixDVv517v5vm3395i&#10;96d0O1WT7vXnBGP9OXbPqsiHheDCZui4sqYdRGcR3CGj1getnEybFT4wNi7jG1EgTBbj+XJKJacQ&#10;cfYeoUEAJzUQpZX5WlIhhJFJSwxUK+J+jAuk0VCaYaoJi+l//d/+dy3HOIewQdTE+UlfJpWh1Jgn&#10;b44vztEuVgeDPiRj+WyZMxDQl8H/hLfBiEhHU9XLuZUuZnyxqoskkAA/9TArJYitVfcfjcmYUowY&#10;j9TqEs8s4ZC0Sh8KPx5yi/R0a9iiw12P7gqXkjJcPlhHMkZh6QPhcaORH0rl1xQvVfKog8K7p1AK&#10;G+BSpB8UUHJURjIY/T0MS5esXGp1MVDfnJydnV/iXK3dLi1ieaPSR3p9HK7b3XtmzXlx/PonLGQ8&#10;nDquNQ0sYNdAIGijURGJ5M2hQVIMl9ykWp90BIN9Pru6upmORyw59nsZkxLtFVeoedjrYUoV0wrr&#10;CCsWdb3SUyJf8e7m1jNCuE1SNJvoAQI4NMkoWKYe+JoHCiXasLhxMENwo+WZ2OCwqjfPTi7w4768&#10;7VvJkR3ud+QeIalk4ilcRotln88WVhAb2V8frJ1uZi4RysuALzeC4cuXBakicB2RGiAhUQ5iSHJm&#10;dY6HtdiXCcLnifbRi70Ts/Iytq3bVHo2L/imAXmxhc8o547DBuZYRRlFVA+CadENELCarZpWWc0H&#10;tzOcqMZ92qEK1tR08tgJD4e4yy9gaR4fTzm2B8ny9hKLBfLc8MtPC5Z1Nb24vPrFL3DtSNlxYKvh&#10;Z8thFmq4aMtu6SOSUEMvdfGgCOgUps++ffnqg1OG9jvb2OHyWNY5jMRSLiZhGuYYxqL9yaF66h76&#10;VZa/DSptThWbI7sCkzMdP6ZfZk8gsyIwA1B3/zb0TpJsxu5yE1ytLq9uDH1QqadxJYJjnX7yQ/Cl&#10;K06XQQwo7mKbwHhraq4E7muaOFPZo3rvFn+2ntMXT7PTBZ1taKMTsR5tqBUKTiAYd67QJM2Y0nlh&#10;WS4XRO1UyXYHIHN/b4dJ2lLyoZkK9TCeT5lPMqJoTsZ613CcICZV67enJ2csS+DOjTYmxNDa45Pj&#10;lxvocdu7J6f4bpMq2bRh7Or1CzI5qbKTyWgebbA4Kv/wP/thf9i/vLrSoGyCUcTi6HBPjp0Ykqxm&#10;lzfXDx/vnp5fYul3ImOqXJuksRax8Ww2BfYwg6VS7COgxZlZ5iikC6ixgz6jRIooenV89fDBFv0n&#10;6fOXF8M3J30oVVyo1y9vmDkrOqt68c0zmEHJD36wdXY2Q8X88QcHP3j/h+++83u//Ddfff3t85/+&#10;4mcjcggU9JESfkubji0n9wx5Va+34JxtbobTQTie5P3++PzstQqkeTa4GY8HyvFDssythpnE3ab5&#10;Pzsbcbm4Gjc3g2Zz/t7T956/fHV7O/hP/8EPxY6qxhfnl6wBbKyY+LPrPjw6hDqGiKzT3qHO4Dp9&#10;/MOHdOPo0ok8od9kg3pwsP348BBOkWWoQEVZJtaC8oMEBC2nNHQsJaDhpVpHgKSaJbOk77wns30x&#10;63AeromZr1mNwiZjG0GJbqr5ZFUjdaPrhD/50R+oh69V3TCycGIo54HFfm4Hw3Z3k2OaA/bjHyBx&#10;xaumtpYQs5JBxNK0AIwoW6zjXST2rpcoBq2zlqVtTTldsxs53x7u7kX1qlwrYqvGVyto9okiuzRN&#10;D2RhkIkdtcAndjKaaKHzYMKMawCF2AjaXtNzqjPj3ejEZ9/uIECw1Ct4JXwmvoCAKCRT/GxpOMVE&#10;1CPM5+W++EPIzeLKsgdudTbeeno0Qvgk9bskR+B8KoVixi80WcomltaE4YfHAiBKnCmhGlkboIWi&#10;g8OKcSZ4UzE9ooxkFtrLJP9TPzMXc8LTog0RMGG0JsngN5kmXsFS5JTMGOXsu7BnDFA217LZaEz6&#10;OR+/NxiEHqdoeLEZHJQ2fGvLpBJZDtYJj0YD8cPdeuPvjl7d4sOpZCZDWufY5Z58KyAYCFe8Y/XS&#10;dAls63LttzyDSuJGGpRXGkyzn7rg2kyxCqmwMUruAsJjzBqYDOabpoGyCkbQX62+sgmLSlQN2PAN&#10;Gi8S4cHL636/0sxaIJJN+TDNLcSVTYP+sGr5AdwlW1DhcCZfDXmR0euS2Ukhq14dYUINpEwWXpa7&#10;y60/Oz3bq241tpKZSbQsXcL6O2J+Qh2jcqhSCh27pOoxHHTr6O8g+9YUyxyLB5k4AzwvZOuBkVrX&#10;wY2siqmJ5pb0Nks6giT40Y8/5KrQMIz6WO9iD77z1pO38tdvvn1x+wc/bD960EJvogFmHo9FIc8V&#10;QZQgl61v/+Qhte1Vb1GpUjOKIfH+uwevXvfPzocvXvaZjyEiJUSSrQNlR82irc4upiaqARZLu53W&#10;4eEGWlYmfvOxQptR+TY7dUmzK+HhYc3F51sPgKLoZsH1IGXkG526kOcIsDvc2mnJYJKpp60tWRPP&#10;Wf505hWRcbIVTQunz8kbOXF1N5UwJHpdKzmeKkNhMpxD8Ga5jsektanQenMMOkxiNo2KWMSdZuXZ&#10;gPJsVZPVCZ1lsL3JrcmxUMrSipH+QwLYmfrv7lZBJ6k0CIl9++327lbcu15eXa0urmaPn+4w7jo/&#10;WUG0YSj6wfs756eU8OgXVpJjR+m3L+iOaF5XsGSlX0sq1y+J+h2P4XfUNhpYIg1zUavz7Opyzj6z&#10;Q5ZPttrcjJ8+3Xz5CrrQnDMiFxEJyflCp1ScbNTDJUY8oZhBLLujB42Hjxh1R3/9V1dTgQtkUmQ6&#10;XlXWpGyTewd1KNy8wAktXD1kSP/f/ncf1aoEQHX6r36Oq//X1dN0jtwjndTnB3uVjTbpMpXJMhhc&#10;Zn/109PuVmNvr9HZqJK9dHW1HFdydvbXzwl8FijW2W9e4CLfn/3zf/bnlzdkPl8mnbg/wesLwoOc&#10;iV58Trg4tU/98EGNZ7bXC86vqbIw96pTX8j9PNXAQS13HRyT3Tt6+e3cDQf2t6ueOPNvf9ZjD37n&#10;cfv8fIoL99mrsdkzWG2MlW8W9V4MUc9mC0W4MHpgB+02zVlpI6E03uokxyrjJeqWy7ssDDTBpmE6&#10;Ougsrf/kxNUjNF8Mb+SC2R/N3v1gd2e3urMPf7C2XNV+uFO5vFyenk6vLtTx8aTyGLJjQsnt9xfc&#10;dA6XWD6QilvzYOfOlqJ2mhvqrTjs6LaaZsY3XGVlaLpYzeE6y97HrGF4T/lZRhYFd8ZBZbB4ua36&#10;Rh+Iv0S5MEmS29R8L8wGSpu/JCFG9VX3UHAGw+LVBUBmzmXh1ZfKOM3vWczmHlGTFTQNb12FUAIO&#10;rdiEQ1VU1hC5Z0zFooyXgYzXMpvm+Gg6D+76r7sTQX3qOH11fGwnl45b9gIIMwyivckjmcY+rNpU&#10;I626+w2QD8dXLjsJe19pSZn2YJhMWm2xdLgR8yx1elVoZzCsUfxW+S5iAC2XOdMIqEzY9f7W1TLR&#10;vYq5jGYsrEuKVPryv6y707iYCnkkryX0WhfkHGk3cSjNmu2G+I3Q91bW78FfuRAdG9/PXkf/yy21&#10;qBJbGMB4Cqn8fhZfGPz7qMz/3l/3faruz77WfPY7Am8x9gwLF+jiX3TSswCmcvRhugtGbH0CdxBb&#10;FCA5VNhm7SB2suUtYU7APTcIL8yIkIKIIi9FnpsVBgM0GEjDBX/wZMO0BDrKdOCyl3J/FYg6xb54&#10;gD97aAmhLtdkmwwMspnNquahJllobMWKcXGjaOkdL6NMmXXg25xlhUggXFO418H25WUM74IPy5TN&#10;0v2rlHKXDPUiZzq4C+5dU6WNiJOXYZ8OLliSpb0729CpDogmZYo5GE0siLh6eIiIaGFBWfK2rYkL&#10;BEKvJEzF/MyUesJIFS1utqFozZXtYWx8TNp82oSRI6+K2w/1A8uSzTJOPJZSuSowZhKfNhiesV53&#10;vt6k2hWdVaMsniQ9x7ZveOHGRpzGlscdR56yZa5PifEb15oLzzTJ7lPu8mIecvcXgglHo9vBQAtC&#10;DDWO2H7BU5YKizC3aR4WwdZCBUKnImtPwxc6cft1+6UBkf0nc9UqYq9LFYBNmMP1xhqtmQueFr1Q&#10;KJB24dS3t1QCRQYa9LtTGyzjKOFfHym7RwWgEpNsV5GEc67AGAOnQt9OFWDY3FiZ5wAWYhJrLsFo&#10;NNFHqWUSj8A3Z100Wxz8ATxCfPXJvC5yWig1Wh2MgyAfhu/gdwTViFlX4DMBcFJVp/1o8igvtPdz&#10;RaoECpDPi1jpitpsOR9xIXGeVLDwIkJyORNYHDWWFQ3xBMLQW0ZSPh9sIgvt32IJHltcpLjxJjLX&#10;pkgZurWZcQre3s52O8hcZ53O7PDwAFtBOAs0DZl5bktRp/moLzCEPWCvxMXxiGPiyHswKr6rHL0p&#10;WubuVo0FpQAjiH4wykxxzd/zoTyahY+zvd1yXU6vh2JZXGv6d/4dTQUs4/kyPjjYIatnPBnSC5uY&#10;PK9FTZCHWrTabKFjayEaMANYRrgL42wrlUEzolEfYSPLZ6srFSKXBWo2i2AhCaJzbBMu3ppO6RLA&#10;2P36zXzDqalG7Waa1IFTxXhT8Iccj0uOa7621Xd2v+S1scnFu91ULDfxTkPP69bFqUiq7vwFuiDu&#10;AY57g9vhZDhWdJac5XTAcIc35LpWxYsvrhRUxqb5SPFDGhoOa8PxjOvc6JmZDVjNk8mGmhqqJusT&#10;wcXtWfHsWfutPhtvG5m8WzC2iNYowWCS8eSZHoo1rXoisWZd3iIKva/YwFAeR/yZNsGGZJln2hWu&#10;gndqEqevOeAeel3CruBGYWHkqRZZoae28iC0WEBVL24SHJbNZbmflYQd59DeCyW4S/t1Hs+do77p&#10;R02IpYmC2KL3oxbu6VbC8v0UgiUnuaffdfov/S3NqD9yt5YscoDdnDNK/nu+PlMKQ5Ey2a7gDBfM&#10;7LAIY3M2dCF/i7KgsMJfI91ZUFzYgvNlrgRUgkER5Za7TbTORGOhi9wuAvncfEP0vWrdw8LnRoMP&#10;KaiLLTQT5F3QG3QulJSotROnmZwtX718nbSPth7c01gVsrDcPTLyu4MWq9i6DBDgBoDDQSlpOHxZ&#10;9WRm73iLuMXytgk7DWowgoWmhs2rq0suMKxGxVTLj3eOPxO+j7s73WuIUrKKoODMZFZT0WGqLR4d&#10;6WRFApwNSysQVFmcfRyYjLBDoufmpkgaRH8x52Q10MmwYzBK5fxkv6ra9MRC7CQO0sm4kjcyXbST&#10;P0OpqCSIYJimcbgeszia2X0XmRnKoXm0BOpMKlI2RfIOTC2N0go/tRKxjkQdJhKzI+VIJVuouEYJ&#10;qofz03LjHajmBcvzgAbu3dISemlC8GTCBj+TE7KZvFqyrI28cuuWUz6yGLLzVcVN4oykaj6O/I4u&#10;riWya5AeWCPSPR1cEBSqhxd2GiuFFo4rySUCTKeMUcGQKB6iYlGjsIQg4rHHEskH+CjXd2lJOFyE&#10;xXfaQACcU9h9RZ4bw/eWdrPlSS6CjDJmF7BasMVqYcEhvO/mBvsMHBlqna2qVG/ojJaISKtYJFqi&#10;VU7e0gVb5nz17BvC9rKjw8rjx3sc1m9OE2daTHWnPCIiSKeB4gbmK7sjciG2TEYQNukMMJriUKNj&#10;3OUwBXceZyeDq9FEQd7Zqs53cOoIv4AZfrsc9hTBhvkxhcNUGZDaVtiPlw72L73y1Jhd/WqUm9m5&#10;vDw2OlVI4Jc3k8tznTWtWqV3u0B5TgKQW8QmRVGVGw/NS07VG60NXZbNzYpsCMFxZvlGsyowBixw&#10;oTBgtkxOc85Tc9uJcubrM5OWWHIRmzK3FVtpc5cEs5Keh+AeBVhOcbXQAVcpu1JzkFassev0bJyT&#10;GcU1cJ91m+pEJtVUGa4IbhE/A9emJP+BLsVLm7UgtJR2FHuZu/OxyNGre0s5zdPZbe/itqfq0Gqg&#10;tIwO9605LOQQdwJT34WKHIDIVlshrHAlSRAVqttyizcVn8S8kItqmhcl+gQC+wB6tY02UZ6R/aWm&#10;2zcpGenaZk7hYuObpZk+BCbp9OslxD2zXEQuHXNwxuIstdkomI8AKfOt3dpiDm8Z0to8LLc8dbM8&#10;pmaa714QeWFzrUtEneS4qnx/qxoCsZeK2MMZHMADyEiZ9762RQy5bb7mJu+ReuY65V7aJWHS4V6f&#10;vsqjyQqDvBzkftfouOCbW6EQF1kswZ3ts0uowqhM4VFtkaxP1Lysyv0gdVlQbP4KoeijSmLkNnY3&#10;Nxv1Sxthhm4GLGQ6yP7j2928MMwOSwVvKfCNimSNUiV1x++9O7fCsGRAR+6rYSHGpRA6LHqk8re5&#10;N9kRUK3YKDlTZgZy3d22RH+mQlfdZrUUJRpHVcKZRyi4/KsUYCCgVDYnKRsfYxD2dB7OJgwG1VEG&#10;WsbGZ/NyNrOoRk6+5cr6TJ0iGhuilaNdQ7+wEtaR3sV83SOr/x1pdjkIdu212OMeMxQVppmlL3u5&#10;OzsTNiqKFtVkiTGy/Io5l4BdAZJph3BgWXVWkmvoyP3jTz97aU79q//yv3p//2Bze++BzLWq8Tsf&#10;tsZjGVD1Bbuuri4J9s5tx2F7ItgKBm9ncwsvn8W3X45QYHJNv/8DHKE0b9/fa/GVx2+4xPVxPe33&#10;RmJQo+SvNnSOCjckckBmsFy0zc7Ge28/+P77Tz7+8L0wN4NgdstkoQ0vd5dR+ZeaaU9k2JxqThq6&#10;wIjphEPk7sBpQpoyTqqU7RuNzV2VC+Q+y7748tnL10C7U7cuX9uZW4+hrDVseFzgp6GQcphqUfkK&#10;Tqh0ZYFTpgM3eZOsThmq7koWCfzVMndZrzwYpNGELwBNjJMYeSGWy/L+XiDbSv0bQ5fv6idrpTUc&#10;HWh0+Pm8kdoOoYeJMOXxpE9bzuzUK5xEzHwdH9//6D3owbeD6+PXPfLbCPE7ihpqceMKyA5kuf29&#10;B4wmAHCYFXu5CLeXRhQlFSJVSoEf/nC/024g/nnxAoMI+fvQKPKMAD/zsreD6O2nD05O+7f966PD&#10;Q9JV9ncfXl6TRTTv9WbaMTCWzPrEOYIMPHy8eX2NPwIfuAo2MjMZGAxp0GX05Awstndrl2eDL75g&#10;QF1BCo4u4CJWhHIuuxelzojYtcKjuzLsqaWczvqff3JeiT+tVf78f/zv/wcWxdMnB6fnJ5PJYOeo&#10;oj4tjb787bme7Vrl49/rtJrNTmvn1evXuPeTxMtkSezEPD443NzZqWO5xZyT6/rW4+9NZ0Ccr/DT&#10;QXm7uxVc3VyBF1xc3uiaKILVVQWwG24VZ7qf7GyB3Fevb64lB082GeGqN0oq3z67gh75ztO3yRwh&#10;+u7h/qNOu8srzG2Up7NyPLSwpQxT0NF4/PL1cSXZr9faR48eU/WwCGSf4866xhuynOkZAM3xm9Ol&#10;Fs8E3Kwt322GHSwtrhWgOTyvMWnY8RbwBr5lDajkVIze3Lp7v6tg1nmtfqBTBmfWAckWTiVm1YPi&#10;4a97F8F7CKANcJRFFdgdfagQo6E8gxq1+WTU5nF+8pQyb6p3RU6jgp+fPn7iDUlDGg+BQqulo5Ng&#10;yvCeMu21GxGcS7pyRagbUmRu4akxwAJwKN/sa1Kz8RxUdnb2y1QCm9HJ1wm3lQwKA3SFluKpF8ZI&#10;VqijhxVga0SFRGEIFfZ2MGp2D3z6jQeMWfUWcvqSfrS2UMzc91GeujVlM1lmkrtCmu2wAYYmv0q9&#10;TfVEe9+CTZcgAYtOfB0Syo3B5K2ofwrnueJ+SNIfm7GlDM3qLiM2ZbUpRw3UW0O/a/5U8XclQmzH&#10;eOTu3vl3D9niZLcSy/CSdF0llK6pmbsZWDzhioRcSybSRsqD5IB6dA+ZNqDZGOeZ2ZtK2R1I6hgU&#10;aeexlW2RxVvG4Zpfpg4yLE+sdeaR9ZDqbRwihMib27yaS57aK5hvmsBmm6MgHapl9pcgZywtulQ2&#10;RIl6jEQtX46NNvKN84vrn//qk3+YdN7++MfGFxAgpNFLGq+8mdMWDdLJ2kc00eh228vV1v7RIQum&#10;JQ0Gx5pIfGz59u2Bq7RdIm41sKrglfI/de4nFYLH4hsyfMapoVDIEOadTvD0g87gdj9d3n71rHF2&#10;ccMMH9tCPlSrg1ZoPhjIwPnh0SYuJFvbcJLF/oMPzguyhld544/++L1HD48++d2/OH4zfvVqMBjM&#10;tjabj/Z2r650Ad9/0n19ekaOCEsMyiL2VDJ/Hi+Hw7l1/Qg3xuohZXoe1uVpTG65DJxBESvSr0Wz&#10;W8LGp3zx9nZzNlYBmsSF/vvRgw0s9HtJxKuhWR30mAYtJXDArX9DdCEEimynZyfa0PBc2KSxnJoH&#10;HbuTHG8wsKwbrh61Oo3uVt2CaavsIpPRtBJtgbQNbhYec/bsS4IMVqPx4u2nTaWP9iXipd588la3&#10;1a1TMT0/6e8fNd7/uM3SuPh2+uUnZ4+ebtYbuORG1zfpYMQly3dbzU4nIRmRrquecU8hjSd7B7UN&#10;RFij5cXlEMHFZruyv90c9NgjIVUstrdrjx9vPH8xYovAS9Geg2p3UzM8nvUKnATznmSv4AkmwKk6&#10;y+Cld9vtk5PpaLSAWfjuh0ePnkB+Yw9fDsaL+ukM7c7hTuX1s8Hgdv7m1fhlMOKx+NkvX/y9v//u&#10;n/7nR+9/8O7VuN88btA+TKPschRH1/Fgkezu4/KQLmfZu086KEE3t8Ozl1Kv12t5u8kUJbsdhs+f&#10;ExG+PHwYnJ/N8Y+I6oY5dmDVa58klpeCBBSjdzORE8e0uhd1bqbpza0x4lIz7ACeWRGakFJCsSRa&#10;jdhI+zm1fGMjb3fyzeTRyxc3v/v06tXLmaxJMKJYyM726nKx0Qa2qNqWS2ZE9qMf70H4GlwRtztg&#10;43ryZPPho9bebvXXv7m+HKRnr6Y/+aMu6qFvviLpfAxu/vhx8/p6QRlJrYW5ExKqZ8+GOFaAcSFe&#10;o85ubVMSamt584KUCEa/aLAnTpQk7MA1pAdHSAVzUgNvbgSaQyPOI9TktMQsciTrdN2q1aHmcDEA&#10;C6dDqv0K5g3XlzMTdISFjtcKxzz/dxXc62jx/Du/C1DRCdBMA4z7p9GLSF+VigqyKPaJosIfldlY&#10;AJ/R3RYeBPfNg30Tju8HvpWGTuvsQUf1bPy4oFCWPVF0QX6T2DnwihayOrBxr/yWytG1CJwWLez6&#10;ZHsL+i8s5UYLDku102lExlRimj+fhTi8UYexn8/nw/3drsWQgPSPZbh/l++ThRZhKixBfbIFT+Vl&#10;bR2FHpVjNahMuqE2sWn7VIFrVbGMYtezyIMhKtI3nS/jzKDIAqfyezrM9SXxO5eWybe5aWg9udhh&#10;0LwcABsXM4tKd5M8K+dp5sgQlQOnqLzg65M1Ko+4OCpOR9sE8qCcxyUmBjO83I4tvyal3PQ/ptkt&#10;ZmDhd1N31u5o68G2ZWnkRVRVvs7jXbtSc6Fcpl1wq8uyoOgFJaBlAiIdTmStiCH4ufnoZs7YY9RP&#10;BqwGa5BjoQ8k1lVJdYpYiiVdccqH9DrGRHfrCcdHUjexNHk+C7AYMlZcR+X8L5yac18dUg9HVhBF&#10;hV2K2YAV8Pyd1LNUStmDF33nEQyz/Duz8bt4wDAo/VHuzQDuz9CN8KZ7BE+J/NJN8RkJNKCSW930&#10;bl+8OsN3h/qF9X5zK7eiF296r49Rfy6oYtmDFspUyNAu0tmBBIsfIf9X1ho57y35LnDu18ZcWwZT&#10;RDBYUURIWB+gjnOIfZaGjk0C72XZjKtWSDaaG4uVMmMWJvTlvcEd/eKrr8ibv729dUoGz50Pp7PC&#10;sT1MV65wyO2fmBDOHx4dPH5wGFnAQl44yLlDVeSR0Y7TUa/47D2zck3nxEZja2trZ3vPKeXU8D4c&#10;T+JCr0Fx7JWiSQbM2tRGs8IvDciOys2sIuqmJy0VzbC7mNPMumbQpcILuc7KcsH3TIvVnZaaXiP/&#10;NSnhisB093M2wxctihGazhkV6XgwGqvmgBwZuR00db+aIhyJg5CGk5AJ9nkmD4rtpWnE/JD9bTaf&#10;PntmjL4w3+1smRoF9+MtQyex3aaMWoGzRlbDgs3R7RNW/JvfvuICQKmyYk5P4qMH+2zzN7e8cZ6Y&#10;7NMvXpoYFUgx19hN+luT7qHOAUxc5rd9OFH0t+H3vnfE0BpkutnYZpFc9y78UUeB+fhJ9/HjR8ev&#10;T5AdUD4y0Wlj2dpu397cyhJsOdVGGhIeeM5IAB4ZH4pZKNjz//X//iXFTRU4ZSPflu1ahcqJ43Cr&#10;29jd2d7e7l6eozEfERj38LHEQwjUd/Y6bIpnZ7f4fqHRVJiE8UQ+//KrwEJSrq6u6SV3d/c2Nzst&#10;nCAqGL1C2Wp+8+xbudGsYrMtCCB7X11AENBi6HQhU0XPXz8H3iaK6frmtlGfUFR99N5HrMnBcPjq&#10;+IR+b29np2ImYtPZkEKd8JIvv/qqd9s7Pj394B3SzTaopCwieXXb6xs6xSJO3JRZ4mk5F0BWpj0n&#10;E1lWUmwsFWuiaLQPDo+E8oTRHtBRvdHZ7HjqtPFdbQdQPZt74Jb3Sr6rm/+N1mxaZqBrh1L2ei0p&#10;Yrlyi2uh32gmlcbe7n53Z4cfDvFRZhzi7o5+8+mX8F8eHu0ubIfcgqFuzAt8nDVRUR+r7ApOQnOV&#10;LnBMt7aSYH4huJBnZDAcOQ+sklTWmknrPZIwL/Q8mSYgBl5jQpYGY3Eh0JArQdAfxrp+doxLgdnO&#10;ZUNBOdCoZ84WEFoUCp9Sea4IaByD6iZkqtJcic+Ff2x307QVHUsTlrEFw5DULOyKHTsqtuvUHew0&#10;unbnLDPjWGm38cMC/ief3QShxRA1dHoB1EzBZNnarjE2JowJwHR9kntuZHdaob/lUFgc2nn0Heuy&#10;+7aXRdFTOP+Vw+2SVeO0MqmXM+/7fd7rHJoCXbWo3OUyLyXLiff0LMuKilKz/ivPs9yiC+TQwnQL&#10;1TeFeJGUICxKJbOORQcmhMGFnlWvpBVUDbwoxxIFWGb5EbzypGrUcb2evMfxlwLB4qUbnbZCiZSd&#10;KrzeOYBiP4AWgRJuND947+3DgwPVYKAtSqLJzD1eNBVR61dyTTcKjtR7p2fn3zx/hjkpXVlNxKRC&#10;lVWcQcvCukxnXhERQHskgQZCKA4iUG1IZoTCvXj1SrhOuoSVihn1z3/xF2d4J9wQVc0hOI3HxIDL&#10;lYoNB5Iw+a7bXQyuGN8hPeWoFbl0XMPtnGuQ/e7z5ydn519+xcWQ8fhSgUAbLOCvXlw++0ZdQXOD&#10;GYzytqiDsaDf61bPr0XnHPTnMmUwh5+VzBxgcEAlxKc3urqeK3B1vnp4VFfcHeRpu8XItXydn59N&#10;OMzZl7jYfteAxjm/BqO5dwhsgFgbsA3I+I3JcC2u4/6hdBkkEioCQMZfvgZUXT44apBkMmEurcFA&#10;NF0o9ySpRcM+DFV2MApIDkGZv7Jjj8Z0OPPrW2atUnsyLOUGYNkle+XVivphZ6fW2qChFZujsRHS&#10;FvI+ce1+9mxmIcDy8QKpYw/d3+8eHW0NkJnMV8PRUiFZzWBvnwG+yELw5Ol98NLd3oWVErEi0FTz&#10;FLJxIg6STXuA84WSznoDxQji1cRzz8O7AIIjdDQML86hms9HJDMsFAT14BE6ZPyi6oN+9TejbHiz&#10;/NXzIUA0PW0day5tzEDV4fXF4C/+Rfqvp2/4GcgryHZSKkETW0RcuNFP5ZbcE8gwFevshea6AH2H&#10;2xWO8fmYAimjL23WG9oo84VsMpqa0LJJrwaZJ6pNVkr6efiou3/Y3N5NsG2K4hVBhMtZiLSif4sU&#10;ltk9o/KYkSxT6ty4ABRHu0ekCaZnJ6uff/EFluBEIs30WiGwEtQwzkc8GmX2UrcKlilj3dytZOa6&#10;tARvQWBXF2QgzTT7lg4ayiSkjPDgsLOyBL6Z2WvhakGRPMbseeqJF0ot0j4fq7rmuWjUtWhp7FkM&#10;VzdzHwpS5FRlNpeIUJOq3rNYHJML8qhRdaN01G8GcksxNCsKnU0ticojNrhmNl/JnNXs6a/fscC9&#10;54pbFN9rzmp+z3LQG+DY8qP8mMScgMUCn0onlG+LcNSbEh5405vYiCRxb4R7vtDFe4jD4M6bt1Su&#10;Wke+zm5xk0PKIJ4ffs8z9aIL8SxXBbmoaBLdzNByh+2pXs0MM7Znww2iDdpUpDI4uPioloYjg/t6&#10;xc7gWpec6QTVGcGhc4Di9Q5oOpZc9MzIgN5lvvY99rMkK08p+ZCIyIVj0NzHTd7fOlOOf12QemlW&#10;hZ5P4x4VRbaQtz1Fbn1JpQnuU4FLLMB/F14WazXu3XlYfFG0tuZZ48Smu1nzpoJC6FsU/EYV8P7S&#10;XQtjLxcMRyiy+nxiEN4tlf/IEe+aTh8Ewb8TbbnP6P67lOnCzapoacxbIrsX61vGaUl44yQe8/ct&#10;zkX7GzfZdXX4wltZcyFKCocS++5Vye5XeZQa5pdlpef1Pb15YRcp4RIir7TgiLnBb7hyCpj4PLF9&#10;wzpXMC+6uP8Q8zu4F0H8nUtThD6GJYeiWJzhd744KCGkYlk4u80cTSH/C9XHZ41qkFaTHV9BedUY&#10;Jkw2wpwJCYcqwNEoQR7JbmVOTtpcza44K+K1NZ9BsxTbwERzfv7raGQx6StUPWjc6QGWBubph+uK&#10;K3PO3TsRzinRWuSsFQxzQggmFxeXtCw3N9f+SLEV5p6IUYJyZkZlJqc226eQpejebjc7e/suG/O6&#10;Miw4/nckZm2U+Z2xp6qsqrAn+iSvpLvtTctcy4zuq++xqijInQlpavDU3WPSokwN1xzRkpUelQ+T&#10;p5XPRBeWJxGTB9YYGKcH8wbuHWoJ0ubxQxdZM7JxVXwQQYdUFjUz6Er9J02xKJgvcAFmPkz1yOle&#10;kweyxwVLJ87MeKGcF5n6VOE1WYi8LIvkbUvLnY+G3GIq+9h8B/QZZGFFVtOiIPvJvcDemM3VOUUo&#10;6TIxtS3L13MLOx2UmZWTi76NtXMyYySfFpsolzhRNFo9I1Qz7kJEQaPitR4fHbVRDQQ3y73dDp3P&#10;ZHYjgzwq5iq1C2mF9dPTM7p91tQ8IkqBoJomTsdL2f2lzse57fXihKco5R0p6ne++ub5t6RNHD4g&#10;HQAzOpq0an8wp37a32kQ0ru727q8PBdlfzJ99GTfzJnJcqzZrBt0ADb/Ug8oUA5qtHxpVazMmXnS&#10;262lrSG8+lZ2KNQukNktlNkABc7ScXD1mKC2Qs314GF7s1sJh2CjgX7LsluqJ0YoHImsn6ubS4un&#10;JqtpI6hFqRPEIyAh/eIB5JAQHLYyIiBjetySIs+XSS0sJvFupd4wHrJRlkLj07pxeSY3srYZiWdt&#10;tcWEPLVSc5OKPCHTRC7+NMRe0QcFKUkZkiYvtqNKJmkCYAu5gG0yalMkx4DziW62jSyvmpgr+7xW&#10;UQPDuwU1o+fsbjZNFZ/CiEjNy0NeHXjKiThQ5ysR1NXzis9JA7cbzvxJETNG5eBo7ONPxndZqftY&#10;JqtKwbgOjD8pT0oJMqGZyB5fDSfpFqLvm4wAkB+UHSNV25Nz3D5NwOvWdFGxdd4dPRKfJ8oqim1f&#10;U2Otwa6mu3UrWALbbCK3MslLc42oOJO9iMnWO3VBOM7yu0B5hlNyti6JvuW2aQ45dzKdyCu8uKAy&#10;a2fMyoiD8O6sX9cAJbTptpFRfm/nDwspUxiUO1JwVwm4PihaI9we0ZxnpQQsCNeezEF5xmfZnUjE&#10;YDh15yoDEmXauVNrWJxJTnhWmyzpnglYimRcIYv6L1FB6zOSmcu+JMeuhjZFl0OKe3m4lVkSF/5f&#10;ulPSj/D1gBSRTCYjJ6bl61827GU73d3ZBIr1ft8rpNTo03exmmURyguMhmMSzhjf2LS7GkXrEKLA&#10;3WT8VHHiib0XmdsBrFCoG7Q3x7uGZxQKxsJ+7W03pVm4iG/7xB2ItqCELwWBhaOJuMeH+yDPYdaI&#10;bvuyamDjxvTO/Gf0ePDpQTbJKBuNKw8PGnPpxLHhkcf71fUYcS+j1243tIQBIVZbO1LUe8FDd1Sr&#10;Zc5cgCjBj1YGtgVj0cnAeQapBFllhdKOcjiExgsy6jrNBmZ10Nz4QanbdNnREvLm/WKwqy+WdSfe&#10;ql2p4UcnJiMj2XZLm8W8qmjf2YJ4GwURKideTO5Q4HjsKY8cFihIzbR/konkXDyMxNLSaEWNha6y&#10;QXCBFRpqVwR7kcou3Qo9W9LuQJ5hVFgPCqpC5PgZrOOtLfDTFqLf65sAvDQ3o3sGgNwO1unSOA50&#10;odu7dZUcC41E2CZzsX8hskE+yjsdnvoYlGE21eyXBEBfXlzMeYimZnrbm9KphkoFl4Yd81PeLxE+&#10;1nSlL59f0bBSC5H/CJE/Vp4IgzS106id+RSNphp74o6JKSS+iG6z8HuVYlEPBNUBN5abhsR3Nlh5&#10;/jmgc9Bkpo3lYWoh6rpE5gZiylNBQkuRSeuwe5hn4PYHR53RqOaodNT8FJTbsEla1XCjCYUBMdTc&#10;Sn0ujiyy4V69Pr4GLhncMpQINSXFK2wj4ff1tSBW8bqnZpoLwX4pynFufHjNKbOcUz4f5d1WFRwS&#10;GJMryUm6s9fw4NW5jKPEclchTXk5S9cbjetB2fzdnt1oeeKILBYeNS/Awp7yWCWOgj9WPtMLg2LD&#10;sr4x9sozN7Njm0Xlvd7AQl1DqF5URByORcf7nVSZe72HF+NRKZ+4C//My6ib1CmvFcpSJWXkIfmQ&#10;pJ5gXyGvQ5EV9U8a4KaIosqmNuEd85DQHP2dtKPIAT+KlyaXNSPW2Hm8eWnaXAZ2cP6nntRrkXX8&#10;0Pnp+cXz1z1ZIVIZUmaszJcb3yPNgCBhLHyoxnDcPLZQUTMfDiinxLbPsdhe1G26z1Sd5c59fefD&#10;pmw/l+23nuzBugrS1l/+2y+/+eZ40J+Z4VDsb1s5WkY4JH5D++kqL3fT1HHOO5ZykFjzIw/qqryF&#10;2UEwst+g2jaHJuG9vnfbCDd1K1rfkdfS3PXQzpNaiva16KHDIrppLfk18ZBTxQp810IRSuJmbseN&#10;K5JUc64DVMrIpLAU+rqKyecD2rYqIofnt71bRC/8pnzPstJnWfV1+bk9XLc8e+/P8rM8uDNz/i6X&#10;9x6NN7ivWLrzMM7XinJbBHFBGrDKxkkCul7qTlfSRUyt0+WO6IAuV5LxTskzXQA3RH6O8TzMFx46&#10;45lJiUJ8TZfC4FdATDg3I5nAkB1zkloFodtNud803gk1N7PUKrYPs1yZ33hapEtkTnkL47pCVyqh&#10;P0R5Xqiw7rX6ZXZyXhQSXkLkHg/o68QdSiJ7BiUIiPICjy/a4tRKLplR6rSwMYUptCvh8xdfP38R&#10;fPLZp2ytNFjvv/dwMoO+Mnvn/c7W/saDdzY5mCCKyFUCi7zJ/OrNajzEsojqRQE6zN/YvHnNdjfB&#10;LYMdfDq74FpyrTa3YtiaTN5gWArpXggqcaWti6eD0kiU7WKKtQ9h8oEsScgzA+3moRv1J5988hVL&#10;b4GTg+Qf6XptJ4WDsXEKVbZGvhYSNB5hXnf4SVQOTguuOKZyoiAUBs/2GMJf5KIwTCaHOTJ31N3d&#10;Hd4bTQidCTUF8L4XQyB3ckVeKD3Zb0tVNieRs+9K4qJRNiwPbeWZP3xi1hSt7UINwMpgFKySfOtM&#10;TOjrkmOlotVVt5m5RmJbOxXDhogzSrdaD+W0tCPLyeUrkZoORwEcZlI3/LJUFEQAzkhCshmPpcic&#10;VDPd9pZwQTutzvnpm8Fkcnszt6IHYKKWCkDIv5g+IxSdnrDZaNMtzebDpdnhbm4lBNDzHLx8PWD6&#10;OJ9/9fH3Dq+uR19+ecbgkN/vvH345vQczyEemnozq2F0uVJFRf2Jwpa5484ubZ7lFcm4BelU/Fc/&#10;e/Hu+93HT6t/9l//41/+4nf/5qe/fv8jnFeSje7BbU90o4cPyX8UnxMZPtAJ1QwvCJKdZxedrVWj&#10;VSEyFloZ9ItGBrtnuGBOPLIUujRqbWIEBOqxqjWBAJK33+s2n4fX1wwdYVnOg3i42W1uxzqJoCJ7&#10;RM12d3tnZ+PJk4O//tXLF98eL+axpXPxuDRsGjmrVKWr/vSTNzPya6PqD/5wG0uN7e2j/b0Di6da&#10;3MB2nsH5Ar3IaHp16DzEJaZVqY/2dskGjwZDsAlVlv/63/yU3uuj77dZ5JI/1OIHj95/8vRofNvG&#10;tJGn4ON3fwCBaPzW9f/P2Xs+SZZm533XpbeVZdp3z0z3zM7u7AJcYBcgEZIQCon8wND/pI/6Uxj6&#10;JPGLGCsFLUQDUMAS62Z2bPsuX1npzTX6Pefcm1W9C5IKDRqzPd1VWZn3vvd9z3nOYwa9+9wL0AQT&#10;cLEl9K0JVCnsNvdRi126ng2am9nF8fPrdocI1aGiS2nyr67enV+QULHXajz+0Q/rNlYDWQmNUGx4&#10;TejZS1EZyxV6rJftdRJ0eJPEfMubh7h00LccWjNys/MYFGSlALdt9vzL39DZEtz8ve8/5eItpqsu&#10;swPULp1+1hQgxYOA3I8BNRpF8BY4qmjLc/ktL53jALqDcRWXcTTs2aEWyMjRErMTO/4VhVFC6hrx&#10;kdUEh9s2EMW/pZrUZaPRAJqWy923CoxNHE4GGEIWDguQW8ShsH9wpEqkZseUItZkEIwNLOevJcYo&#10;gZM/pog0oF7Vs+C9VMSfOCqPGIsyq7T7QnAUQiET+VpSq5VWAob9kSLbY/Axnc0VMFzH00ihkVHd&#10;OFCOIycmhqk1nBrmja7btDvAbJlMRRbsooA8X+92o1u5FtgdzF3oU7XUhuzH4W4s4Roh5U7ZUeJf&#10;ZrCfw3mZQSsmDko95o2/VEKhVQz2uTSTVZ619YKULvK1VgqQAAShJYX0ngqnsfY1LgPSIktKSVxg&#10;z5ybdhJZQ5aVyudQCMhSqE1kETP1DRwHj97lnralM6KClwEbvgl26KY74h/foTBpEBS5gjfDkrwX&#10;KBddzvXZ3mjIxVdi3FbhNRhz1ecQmnJMX41ZHsmk3QQusJrH0+mr129pZtghO1oVVQNfiaiiqigq&#10;jT9ZM4v16cUM1QYPk+LYVwTFB3/4w7237yan58JgsHi8vES2kOz3W9//3uG//4/HF5czdg5BrI3a&#10;zPS69J9HRy1ORqyAXz/HhCnr9PDrDNlDuL6AW62k9vVXY04neLNffGHhVWJVrOnd+t3mcoEXcTif&#10;ZhcnQGYrhoec8gQbjyfKEmQRyw271+z2GmfnKywSfvOrs16/Rke3klI3qrVQusqQAquSK2Sh8zXc&#10;CC4/vvGgeDA/uHkn51JwwDaiveQrSUJCWnl6Mt8b0tEQnNugTaXwafUTHIaZPF9erw7ujx60G9fZ&#10;urdfP+jjroIMNVtMNDcCWPr4B51n3y+OjpDJtE/PQLi2/+AP9lgFcKF/8bfn5Chh9Pz0A/LJiSyS&#10;JJ+78KNP9/tDOf9jZzU4aB4+evDRs+ZiGj3/UjYsfGRWJt74mE0d7LUQyv7yVy9rnfr5dfr2dDa+&#10;kBjn4LA1elAj1ohXO323ur5aPftBI1K5KoDg7Cz97tsZoBYPgdjpxK2fE1aRWwGw/d7Hh8wMcXH8&#10;7W82F5er49dX7qOQh5u//Is3v/yb4MGH3fPj7ctvr2hr7dCWXh31Vv8AhZwehfHVHGOKLNp8+Ef3&#10;WDC00EAENIHjk8VkLinTfrvnzRtYbRvjayhX18vNgnjk+vkZowaR0Z4+hfUU/tV/RGrZCIlWXyjn&#10;epmkBAszZAV47BUdqr2zl+N7RxCHa7/+fPbm1eL49QwneKSae/vNjx5Bao1h5uG+ooJ2TaAU/Png&#10;7EQ98+EhCAIPRUyfD+gEfwEawgcfdUd34ROh8oORF339xZjS4uT1/N1raFPhGkp7nDfkiKVsebqD&#10;+9/bm0xJ+GvxaLHp/tmfd7/9Nj873f7286tM5L68PWhdnW/G56vCdkMuFmMV1h8xtqUssJH9+T96&#10;+ORJ/1/8q7cnpwsSY6En0D/jovr6lVo59IaGwGobFzrTY2E46qU9jzIN5nlut3Xrxm4ZRenGWuLo&#10;Vseb3x4jFcGtke8OZ91NfcsRioeQS18uC3LGJ7y4YW8Ni36MLctbcXgUd17ym8WLkqLAIczgNJJM&#10;wsxwnRCroYFhhEklG3dVTVHKF/UaqY0meNp8tvKsQNa1Kl6wkW13qT22B2084NtaR/0Q62zUeMZ1&#10;I0nmcuYw/9LYIU7Jh0QRi2cT5rHql+qNa5D+u/tdL6918sWlv46Tmqxm4MpuHZ/I8pvQVDvckMZt&#10;XFZZQsuRC683l3jkFDc5s34Qu5TFddhFSWYOdozuEru1Ns8Htrs+cQfl/s6ENCkj6sMi+B2Oqz5v&#10;dANHR8FtLmwV1VumIduQeSuHY7O4EL80OD05vyK7WnuEDAkyT3Z5LwHpPxfH+18d/d4YMr2vbw0r&#10;TsBNzrDpjD3jR44Xifk8l5ZomXxBweT84lG92CREvqahcf8yJ1Z4hAPHQ0kmj53DnHtskzypVvLp&#10;TCJ6e8G0Pp22rym9OiJ/DzeD8iAvbmXoOoFMNy2PyhDE90axu7zGW7GGu6jH6gLkpc9T4ayBm7Cq&#10;W8Zh1WKogp3DG4cvf1OpG8IJxK7X7nDmyAta0wzkh/2A2PQayUTiHKvszJFt7B8i76lNp0uZV+Fe&#10;u2KJZmGzGEG4SeSKDBuCF+fwDs3qRbpx9V3OFLP4qJpSheg0YvMylBNM6PVYHFQ0ed4xRcnHDz/a&#10;G3TvHOxvZPOVyzKEjlfOkTWH6N1sVAm3SVL6LzuskGV3jw5q7a7FZpqUrGSAV/fDbo+A9K3c9dlz&#10;KlJE4O7K6gPzNPTQZoEmhTtUWRhm6DOa2JkhhdXlRlG2mlgUZXNe0T8+zNEXZGLJuifKweHI707d&#10;UK3YUCjbl3zIrRrxVhKXsYFV67q3nO44lZH57sTjMULNpTPkhVNDx92kRYkPWQVppTKvc4cLQtvY&#10;bPcHY+6UPaFbI3AWjhsaH4TNa9XtTGSAVSefo899Z2cD197ItZ5/yXXj+BQDUA0n6ULNw7V8sxwt&#10;NuzWlgnJZbJJ+wPYMgI/IVDxBvv9SCZnctfPMPngcfuLf/OXiNlsAywwJQZqefVSKT4XF5PV8lp2&#10;FIQxAkuv1nuEXSvxK/CdmwIRvkCe2m1caViNwTAtA8OEg8OhFQpYbsF3ytt93MXT6cQSkmEcbpan&#10;JwtW6WBgBsFB2u3Gx28m1J2j/UsURMO9zuX5hh8he5984w6IiHj5z1YzXzZAwZCJzsaXRbMx7w+x&#10;4qTyA3Bo9rrN+HBvdjkmNwDP9rOzMbtDqy1d7mAoqzZGCvfuYRupxFecVKdT6r3s/Gzaa4/7XYTz&#10;F2BAzKhHw2FUb6/SmRIbGVwbP8iCLjFP155GtrDn1jYqea3vyDwfDLQ7g67xMmAGKGrSGBArhgqW&#10;xBaXGFm53Elri32VOc8Z1M1ZLe5gRym9o8CYE4d4F1qten7FPTNekr40lxlzbDm9PPKSh7GWiJqc&#10;Q2BYQmQVJpWX5hxhaj5wFI5NF6nKxztyjk3D2LAwGqwJ3fo0lFms+GAyZ+66lCBVClEJMPkpyHPH&#10;IUT5QF2gEc1Wtsm065HBwYz6M43u9SQw9uVd9PYO4L4150tT1daMSJV63I55qoeavwiTyoMq6Dsr&#10;fax2KXJ5yR7exeZVPoFVXmPhKHFYCXXyisBWBu8VQUVTU4ZZZHNLd4aXw6auiL7bnbMCe/PVWNfh&#10;4fAmjK4ofp8LFfw+w6qc6Ba/8wU3Blg+n1ZnarfVeWBZXloV3KJOF/4pSuWN4AwDnGibCuNoQEyE&#10;XV/4BNUMXIRqOpMlKC2cdUyy5aXOqXYY3nF3q4SMMC6ShV/UxLjKmTK07C94eIu8uvuCgXjcNmaM&#10;nps7Y2y+3H5CMJACPXz4+FFvtFeahJn7lVdDxS0yWuFW54H05EcHo48++BgQhAe8ZqanUUUhq4It&#10;wjLU10J4eMOr7cLsFHi3RNbDJYGxAQs7PtrvDrrtk7P5qzdXh0d6cJmnQTuAycKbbmneGOImINZw&#10;CDq2RcWC0fHBQVtWxmhi++y24MhbZezZ08smQBuuFHDj+h4edtiZAQGAAgzlhKxMTkpuHEml4MAE&#10;EVMp3EbG98ZgmTOJT3H/bkfbL37OS8QjSjHFloSHFedbxfCteW81zJyvxqgDCmDhzjCiP9dAT4+w&#10;aYHYNxoIXhJ6de3tigQILFuquDhfWzZ7QCok+YbXCyw2gmyS0flwUwE6DvZhbTRRz/IeZ3M9IBBZ&#10;r6ebxmkjM43Sw0ddma0IQVESbyOt0RKzbbbb9GmAIyrCxbJJ+USb2XXw3XPo02zzCnGbzTEoCpP9&#10;eLtShPnDLiBJbX/U5S8y2aLl5gsFEYZMrKTIGtutaSC3BW8AwFQZHyaIZbOqrOdyKwOIFlcWHbhd&#10;ljsypoUhnyS6HgV9F5YMFbTq7U1MD8aItcf8APYodT4PN7cP2A0FA3vqsydtRt+DQfSbX4CKsy1A&#10;G7a9umUEV4D7LocmuQaa6duwUlZPWvdxcHWdX0+il8/l+0H3zMduyDeR04PNMmmEDWhK3NC9Qefu&#10;nfr9eyE+LRR2IyBs/EQ5Eloa57NlYnyGU7TSiXK9MuubY1eWmPUIKRBvSXFsq6A6C7Tlt3uyl9fu&#10;WrOwDGWo2DCxZrHw5rRHT8eXTmU8mV9epg+f9HEFw6gM6fjkKjPAl00uujjl9qjs9JKWbZXunNXO&#10;j5Ar6jJYTTH6uj47Xd6927UhdnB6Co0XEUFkp1Vu8JnGKJbyFtnvYVzXUFQ1O6GtkGwuHVWhjAAP&#10;astrO15McuNYF9wytbONtZzx7kRmxfum91aHG/FVKGCmrFGtjKaH2oV2G1Ra65dvnG5qyv7IeEGO&#10;QLIDbRpyWjcAWWoZr1ar6BpBrWYKl+/Ig6nsZ4q24q1pYuNOP3319thWXmasPPMQkw1H6gidaWPM&#10;5ylwu6BAkc6+eVmKd7OtqGIZCwmy5FXxPdvI/kV6aGY4+b0DQ0atcogTz/Isjx+TdJrvpLiOcTWD&#10;DGoVf5jq17dOT/ATcJspbET+ezW7NLV6md+X7Tx286BiZu88eUMrZssk3mq6W44D8+I9zq8n9Nqx&#10;GVd+kDub38pFNS9Dc/2Psx3zMyiKG1Sj6hz0J0u58mWexMy/iQWCjGeomI2vg4oPfcOh/b3ztzJp&#10;+jsb3Nv/VQS/n23/Pp/55o2W2S9e6DvJvGSfMnJPqGG3NiL0gAH5eHszE+htlyB3bnZH3gzEZc/s&#10;PK7M+1opH5OYvdX3xLLr9it0o0jPd2aatvZ2ZpdVnoFWYbarOaLgd/jc/zmc4JbAvvBV50fv7UsT&#10;3tDES6Rgl9x84xFn4jfx8WtNgl46e3s9n+PTzaLQIDYF6AdWTa7yWuuHNmO0X6xaZHEtFdOqSYjl&#10;jAdpQ8H2+i6OJloUuVjJcrkAjQttMm7PmXwueLjV8RSlO66vDc1XyUG1ZkgNjSxRs4PD/ccP7vz4&#10;hz+8vKD52fT63Rg7dFn3tQxiLzKzhgol0lPLut06dxy4c5MYSzLVsxbdIg6USVzlo2qwSFLW4ZFD&#10;eaa7UMdrauHye2wSWzOuY+Iqg9RQRF5FujxlQm5mM4sAXijWhu6X2M5t2U9WTMJIZF0+JgwXfx/8&#10;p4sIgwooid3dwOsxi1d3M3g334oUlSI8AKSFP6llyTXwqWM7VvcmWpP6KzPQUjvotsb82t8faJ4Y&#10;yZ/ZTLUKhFXGEMsro/ZGbkOseb9OEle/1SEKki+zW8mX5gSbUx9wwF9cThI5VQL60mMHlSxa0dYV&#10;7Q2yE2fMdnQI4QVJp0Q4qnuaIcEhxo4jMYjCA0XUN5aOLONExjJPntyHIXx2Nnn16gIrjotz9hMu&#10;HaVtJo4zN6KuBlsD/TDhbucqqU18IAcpCi8cmGt7ex1K33NUxSugnG13QJLcZjLOak3pyeFnIJCT&#10;M0cTr0gixAMIXcdvLyVSWSnBtd+vj6825qssrqy5+wmordXcKBfx8+rN66swvOadPXjSsjgfcuah&#10;9zZGg/1X3z2HD5YHx6enF2dn8KWbR3daCkGrwQys3b3T7Laos2E5tUGFWNVEWF8PMTUZX12eclm4&#10;OHfvHRB5O53VZYZvunDxnc3R1TLGQF3rRjzZIln0jnfrlT14drPeVGZFYtCtsBNZIdMb1GtGrIgz&#10;Q2F2FvxqNb2KETNFjhuZwn1zC9oT54+W1Y+Ousj8bBhknNQtPRDKACe10CtVEYY0Wupy4cF+KmjF&#10;HNfjkCQku8VZJdzgzfPQrO3pcAqq0gENleP5gr+P8Fs6RS6+a3NZIg1mWU50F00eT3hR/uugHmlJ&#10;eYEMieOApKc8IzJR4uFqKZw9MQCrDm1UDyDM6q0KxybGemtkUDNxa5Iy+khblqWIac0Bl0fhTsac&#10;l6eom1iZm1WevwdJ3jqgdjBseNugZOdfXOxw2lKZZXyT2BwHPIyC1kTuw56tWvjG5LvBTRBCaeXg&#10;WuDbZ0WZJRWEOwv//69ws/+8sqs22poOpaxKL4zC26lI1vVXBhlC/bQRAbeZBSabjDjvYVA5fznt&#10;V1CHzALL1IkSUI7KoPiwclYW38pjKMuAZbukGr1rtZuTs8Wql4NqzUU0vdG2C9hR0bCp5CjZ/JUZ&#10;SKadzsMPHhWtoZtyBz6VCyoL/eoSaivRlc9go+zvDT/7/vdgWcCdYCbs1PqaZ8iVvHEzLvFpMsRj&#10;yXsZ0CHZgAebfPXFL46P33z59VfoM/ujxuHoABdAXDB0vBK8t1SWT7etzbJNJEw9v8SwKFFzR+vL&#10;BHHYb4z2asxHoPuy8FnbC6WrOlM9bKP57xAIJ7oW3z4a1VDQyzOZlPSgcXx6AWMThXCv37BHOzDf&#10;u5ypEHse1/DsbCkdZiMYjeq8K3w6qJYLYUb03uTN5OsrgZtwN5rd5tVYEYyM1s2pkY63zvmznNDs&#10;pazT2Iym4VczNJaKnhdpARRZwMyY5zgd9ACy8GcuxosYmhh91aNuAh6+rUfDkUyc7xx2uJwMElF7&#10;8Mo0J1dXsp5C8fXwYdOk3TUCdYGUec3TM5ga6/sPunS58SKk7FfvTct0jsIle/fueqFzTZIDDjgM&#10;MXAnQTPE7x9H+2jzh6Pm2buNCnSZJCm4igYJ12gJeVIFEcNJZ3jOmWUmkqkpJoxwqTolU64qXn1s&#10;SHQaZlxPYyCPoHrozsCpoisUls4yQRu1qq05afr99lJpuplNiNmTI7IUmpZc/uyDdn8Y9Yfh3/wl&#10;lpOgqKQhiO1XawYu2+l0ipM3Gw5f1pY4sVxe3NaM0neN09M6e/7decPqCnpiHLj5wY2W1L9oleRx&#10;XBQHB807R9G9u3S8Eb6Kq1Xt7TtdyVQGy8Knuu1oLNsamWxaOHqAYI3/Yclw9dhir8aJ2TuXQXWc&#10;8J2eUjpCOS2bsQ6tsrUM1Bs2ZlBj0lScR7KYgkTkVxckAKMGJ4Yg4CyeTVNzzteWuJAIVcQ9Pc+2&#10;SXKsoXiidJSxM7D1nEs6PTkJ/9E//pSHLK6lb99q/G5qj8DqOJNO2WySf9eF78RMaw4Oca2rUQYc&#10;n675iew9TKpjpXUa7bnaM5PbjOb3motqRhXdolvu/qrUqyh6Fkcv3PQ0QubW9VvdIyhgIxwscRFp&#10;YPyhQQODfJ2nyiFoKSle/pWekbJjrdomBAzQN2VLGbO+ayHchbAsFBVVj1nFdY2ce57XMPr402eT&#10;xez/+fnnC80UFDJhSY+l1PBgH8Qlw/Gl2VHSCVXe6AAnclUXnb4kB1xChgMoHIbDpmG7qdWUbHZN&#10;Niw4Mm9e/BVVkeG70Voc3q2bYhthKTXr/NxKZLM9MTOfykZfZ2dok/A0yyvTYQ2u375jLoAjKfvd&#10;fOfSVCWaFE5dLvuq8qwNqz5WQKkNdfLbmT67nqkaawU7JLr6792BtfNh1g/k2VY+2u0OU0sxr47F&#10;ElxOWg3XddnNYV2ulorC3bSUJywOvZ3ioesRit0bCG+1fmFlSrbTD+1UliWzoIKirWXJ3Z6o6rwt&#10;8iTIdhWINaWpJTxZReh58YlZWIlvL+OQNMos30poqjl4ydUwE5aT2xPBuB8ZK78B4ecQF8miFm+d&#10;SJ8GHjxFLLhIAzlmpYSXU7TJdd0tNqW7N1vK0KJ+TCESm6jAIH+jqun6hqXrUaks1r65koy2vB/5&#10;DQL/O47NZfRIcGOs6t4iogoXTkqvZpB54IZsVgs7LOFDUevwLB6yqMsNfrPGubbdGD55BJ4t2h2g&#10;cn9v3R/Nv/ruW+LXXr0YJ4ofiPF5td0l/Hs/PeJE58j8v372IlSOPVEK6naWyxRvAGZ06aZ8SnNL&#10;BcZ69+p8BfCNmf9isrVN1RJ10QLG3i3XNdHZ6Frs9cFiZZWx1w8HnWLQI97mHp0pClVLckcRIyUS&#10;KDHluyeO1Mw2wdEOrQHgW/tnHiwMfK8J+4rUupepu8bcJ1WrYTNKdpi1OMwAikuqZO4y/1bSdia1&#10;oV3LDDGhDRa2MyU+ry5Rz/BprV2zvDQFCPmMoiNNZ9SVaMnc5imvm3JIGpiErERFQi+eauWDbObm&#10;cVzqDWy4U0JanLp0HSsZlchFUzmhtpxbEhXWVtupJlj1+tV4KZyxplBEfopzaMr5Ga1BE1upY6ZW&#10;0Oo4Eu7c7Tx5dOerb15Pp7PhXldKkDDHpgKmk4yL2eLmm7PT+d2jBwoTTuYwePeGB4w5p9cLbIRO&#10;zia9bsRZGBbdi4viF7/4LZ7LfNI797o8MhSpDIF7/SY+Mkm4h7fGvTvw/F7A5f72ywkMOqywfviH&#10;o4tzBrlKSeI99wf1d8dnb96c/Nt/++t3r1dEoPMo2hi29fbVzHuFdy+3VgHk5rDHqQ/hPIe6iEIA&#10;s0VO9n63W5hz0otXp2ilOv3o7v0hb+P7n/XoeKFV8x55YGcTyAXxxcn03cvLRIqVeD4ALiFqO0xX&#10;0XxCmZPvjZTmupIvMX45IXzp/X3clQL2t4MDxKSdjz6CpkXHvqKnJCvz3esrNpyO/Ce74+kyrm0/&#10;+XQPhw+oEoPug4uLy3dvzrgTL/P13/yHy88+e7C/H3UJggwop7bfvnn53ds30b/7q3/45z8Fdm80&#10;utMx1MVk0OpINkbFuFC8mqTd9boo9YqTVSewFlHTnn2BjLo0iQ4gkXDX0O9sY2h1ZJDOgaJPRQkS&#10;R0wbOH/Fb3T7jAQHEfT5c+fqUzmJRpllcp3n3ddr7ovLgu91WubxpsfMHwdzVtTjZURdogc6doOi&#10;9b9ayXt8u336+DHWzWJ2iccQf/K9T5CbM/adTqYaRPQbon1AsJIBVW4gMFQ9XqZ1fnqOfzienjii&#10;8dQ8fnivroQDbG0yF17C9DaUOXr58uxyPCHo+4hDvdu5e7i/MdnH/mhQTrFDuJEYqIxVdCOhl6EV&#10;fUXtzsMQnwKcCtpDoSDoGhTMSr8C71yzlAggA4AUfSifXftMSOmJCLQDP1me84g11yviuMz4IfN/&#10;a8ex7XxhuJfNH1QA8BO5wlw6OEHcOA4tQV3G0y6PNon/JNpvtjtO7Ip3RsrVYR6J+yY80Vvm8LYQ&#10;9/1Yv/D98KLb7XfFcAnfQ05tOFOEfkhENxaPTlCRJ8q2oSS2sFTQRrFzqFLLuS3fqkc4mM9mqIFH&#10;LXItrSo125gQWgQazpexRqFhMazJNtY7690EPK/gGF6qLkqgsWBKy0FNc1ioqtzUjWydDsOLYdzG&#10;SBaEA+k9x4OlGgE5Ljnv5anUG7DgJ1fX//R//d8+/sM//fCHP6UFod5X1V+WRrnLpylM/UjGPwIe&#10;4pBOhbMJWIdmo6VewunqKmy8/uShyw1qMmM3bbwwickmVBHVYg3G+b03L6j451gHdOpHnz59+ic/&#10;/sf/5H//J3D8P/yg0xlk7X74sDkcjY44gv/ZP/8LEFAQn+lZcA7FZbJkd6Vw/eCTfr0pT5Lj62wT&#10;qdZkchm1kv5h7dXZRLtjVBvut3zSbNlbmw8/7RLiyq+T8xXFRysGgVtKZr+Kn37YZ0D68g2YEbto&#10;uHcXwjbz3lV90y1W+Xgxa7PQkvzk9axmBMd2k/DeVn8PJI3do46V/dkvz5kU9w86o332KwaAGSFr&#10;5I/8wY/3Ekum+OK3M9hChLwfdGuzPBwfz7uodulYM1jTwIfhd7+ZgcLRYx/d7bg1QVJXgO1g0Lwz&#10;DzQBC3pITl69Pl9+MgLC4hH9+Ok+rk48Mg8esTE2DvZqL56vTk4WnzzDjx0XutXLFUZT+bt3KybG&#10;WPQ9/fTwu6/H5+fXV9OlQN04evcWy8OUqzof4z4CAbX9+tvr07fBGwIIOjFpvSdv4suz9enJ9OoS&#10;W8N0swSnVIguZPXpVqVfb6/H2sO9PyvaS4e2ocHjBJxv64og1zkkjUuW/eLnl8aiCrqjhCPj44/v&#10;Iuemgf/BZ/cW0rZkv/jlCbgeZJyvf3P93fPV3/7ihJpxNOr85E8OO12AOaJO84vjbDaGHjVFRovY&#10;5wef3eXon55j/lGIxyWbIUBFYAJoArT0srleh0iH8c+ne8wnq/DTHx09fFz/x/8TxxtrZDO/Rl8e&#10;b+Z6giUvMaMGeuZX39DUqKjYv9vsD4JuL59/TRIN3ONMwQ2QDq7lbUG9ceegDysIMIA7hB6bp/yD&#10;5kHcnF/NlMOpbO5GND6XwG900HdnlevTea/TvPsH3WG/mF6ufvW3RH5q28H6Q2iCggDh3XA0p729&#10;toCIdbp3SA+RiB4/2czHOEHz8G4JdvqLf/kv+wONxGmD0fU32kF/0PKEbBBnpOaDQTK+XELINb+0&#10;9PSs2LxdG/qVP37SBuuZQbNXuBH7/XLXayT/lcTUv/M/S25PWO2sLvcUTRRYnYmEOsUamn6oL5C7&#10;OPcWkcVY1hWLp12k1dh5Azge6EO1wCMlq7KycBeKm1a7KFkl3rBYSCpzzPzq6pLX4xKAVvMJKSx1&#10;YorZVQjuaoRZRcgp+yrRFcJOr+Wqa15JmyZK5HVaReJFxk40wwJZXikAykjLWTmCdueGpIorDKJq&#10;RFOONy0uxjq/nc2updGIPGYQAvetYf/spDmaC4Q7MpHGlbsxbhiEtz15XUVc+Nz7xpLovdC+nYOV&#10;U8HfM3z0k66MY3F+XFKZYkQ3rVZJ5qnO2cToWHHZ8RLGe3k5Pjk+TY3YHZllJZ8+SaIg+K8n8/6d&#10;A833PmZ5ON/uAMOdpfPOWjx835E4L/thi33MLbgvtZzFPHOBsnw2gtKyJd8ZN5exE0nFZ8vNQiAq&#10;Ua4sMPZHxRTeZXtUzl1F1W2qExa0F7oSIMxLi2kLWAx8KuJOv0b6zW9PC8L3H7bw/cvy3qC7JLbl&#10;FXBQRUFX3mllaOTv+VZ5iSLYMvawotwt0uryUsQNKOAIceg3ssTpMSkj8j2iwtgszbsP9gYWR7Bx&#10;tg0ZJXGQ8Nyb0oaeUxwh5L0edRjZGEd+YSYRLCr/E+6Akv2QdGSBye4DRTX0+k8/vHf3zj2OLuaK&#10;gdnCaU5uj75Hqlhmekmus8ol9xbR8jFcEC3NQhG6h0G5mvPivRm6swFEImo25AYkHo265cuLq00q&#10;G09EnkZaTjcmys3MbVU5zCuLtBNTtBbL5iqsRsGJwcDudOu6DdlExaUe3jXkRQnblYEkoRFCcjd9&#10;9QGyEfeE28gbTERpBTK6IXglsFed0Ou2lMYbMR6fVwtB0j/z17HkTqFpWFBslJkBmbPb0ruL47Pz&#10;Ga/PBsPAwVgp9H7Es0WWoaJBIHjfuDazDW3tsS4GOtRHyUCNurgJvC09SpRBUkrjqbLa2pOlsLSm&#10;efzwacDjry4ZpymbDZIzwC2jzof37zLG63ZWYNsyQM+3ZVy55NY5SArNQi3xqTUeoeJRgKW5Qp9y&#10;VLoo1Gi2gDZyqjSvxFTHMyWy0Wv0hPWBL2sRrRqVqlrxPJpPEcutXrY34k1mWyZRyonR5m/e6nHJ&#10;WuT76xoMJptVaFQolf1OIvFoaCRtLGtmHhQB4hn2oPGr57+6EvGbG3vn7oH8l/HzSFUVcfrafih5&#10;AAEhyAiQHNqkShQ1/I9525vVHDyBhvzdq4no27KQ29qGowhMLiuDSpnDr+m11nadC6V2upq9DJmz&#10;UOU4XmCGbHBYa9Hi/L0aT1bCQQJiPjG/oYvjD+UoqTINhp68shVRE0nHCFFByhSOOIWU6GSyYRGF&#10;ydbpuYmlZLH+a2ZS5OhpTabKK8tlSCA6uHa918J2SPHKlr3DPJgxjmWjK6RAzTabAZ9vZVliFhZo&#10;ath6cjlWXtZ0tthqHuscE+0MWzNOFa9Ppo/6zdX19VQQ1LK3WvHtwDG56VPKR0tNcuiPLeUYYAGH&#10;VKC8JeoqYAF+xNzPBnULiXVzkb8Lj7gLDEL1p1PsrY0BDQamamUW1RNXJcOXOY1eoLw/GK1sqHan&#10;lqmW4jLUt4pjDMuU3hskOgx3Rp5FuIO/f9+u+f//P+9Nbss/uckvtPjD2JF39/He9du7wsJIKOYN&#10;UX2vwanmGlGKb7xuiIpyzu2MZv2NPAsqVxE/+8z6JC+zPKLIw0gtJymDcVczpCOJvYQpDAGRCDvz&#10;L6tyN4pbPjSB7RIschbK3Y8EEZbdvHnEVEYnOh/h4NZMacLPQKmAvmCI6xFNZwNis0hNNfdfDaPq&#10;IkTWocfGzyGagWU/M3stcnf3EAizuz59+vTaVum9e3c63f5wuP+MUXO4efJkdDE+g6gMfWqmtwbS&#10;JyyXo5Id0tIu8sFQD9R84ZGespxlryRbjhGW3FVt6M2MEUTPdgKVJIrTjiVPYOtT40SBzQ4Duea1&#10;iEGS0/PzVtH1FTuArIz3B203EJvPFkbBLywRPRC+bCOiOTJqDylo6qRgkMulYosGEINQw/apDWNb&#10;MDkurMpgI+9jVrROr66BaAmzkP3y+XgLZbsP5cdm+FwvprLLOfEqAjHROWEdrCnflg2BdxvTt3Au&#10;cK5Svatkw4tfgUC4ewh0q8noJpSzfUfiZy4CDc9iQ8BB7h6cPOlv3kw1F2V2ESqobaskc11FMLgo&#10;WohOD1SnvsCJTcFWOb6hpQED/FHw1DIV/+4+Q1pPV8pmwiQTxobIWNDgcPgm9++P5pPN6+evRWyO&#10;3dVIxBp2OZWaNCRRCPWAbWepUCicX4rBMNk/IGXgPvgyL3J0MDg5ueKCtwhx7OkH0xByxUc9BNLr&#10;K7lGbQ2NTy31M5Cf2UK+Puh0RUTdokyJbN7B7RK7m7M2XioaE8X6wZ3avQesE+3Y+oyryDQrgZLa&#10;4qAsxCzXpJY4fZfXp+pTdIWxXANjZsX7h93FbA26IcdhaXTBN0B4IWDHTvnmpOIIUBSEUCYBPow9&#10;QMl4VKEeMB0Z7tUJK8KBNHu+Uka4Vc+XF4jds3aPejNvdzlx1bxxGnPymog1xhwLot31tewX2YDB&#10;ytljzIPTohgl8o0qXYsZSCVqoSGXMTLRd2DMht9HjbcNiiL3KlQqQz5G2OIqMTqeTuaex1s52O+C&#10;xd8PPglLU91dnEy4U/kWFsOuAb9wL+hUa24bT7u2NhgRtZiD0Pyr6mI5K3cutkxIrLETH2mr5DQI&#10;0WLcVX3ldt6rofVpyzbzDavsf/UmZX3LvBFvHRZ2oEKwvreHsEr6baLD2pA5lGSn0G3LodZjj0lP&#10;aXurD0pURm3/sEmLy81bLYQ/cTPAuL220AyK/OjZRpgH85yVBoLuSx+KA0ZqSN0o5rBmU80MOcuz&#10;NL91LpVs22CXnlomOSVelpqoD4MERiINw7NDs8bxkAD3mE1K54nwxnsqKrtP95bY9YZRGT1QHrFl&#10;uH0QlkHHnsB6Cwi2xk9HkuZx4pgByDbLJKdyGFlGQtnbKAnwmXEr3PqMnfHFi7dfBc/PlVS58SmW&#10;mf3lNtP8u1nN78mLblZYeDOM3mUvV7PPSjP+nv2yJ0ru8HD74HHV8ZbARGFs2Uwy3MybB5aecdjr&#10;Tuy3RPWiOiJVZlK/SSNkod8W/hSUJz58vMws7XLvXQvnkcdR+Y74cYnlDqaW8mnUMM/Rkn2Ut5ue&#10;kijmvNh+hfFwih0VOfw7+9zfaXp3FDkju/kbLzVeno0d3LYfzW9m+WWBEymiyTzS1OcoLthNh+ng&#10;2CE2QJLjCUB5GpiciykRubvqeHXeFN4AtmXhyEyDPUg4EVuzjP6asH9i8Xc2BKOHeMIltdhtv7Xp&#10;WIqVyV83Tjs3zZ6hEUaU4DJQZ/z0p398MOyxmTOdiyOj6fLEiDwT0B84LO80D1MR5K4Es4/AllnX&#10;42UCWiXrhFEZrWv2PNmO5B2EPlhgUXRhlYnOGVp44ILIOCi8fPuEs2q1WlhMgW+GTLQ8f1IzVpEw&#10;WxqE2qDVVQmuLvRHMjBqhu+X0qRZbSHiXCld1ryATUMDi636WidzarC3kEZAYnLzas3Nzbslx2Yr&#10;GTDCs+Z62Oqa232DN2iVoucGR4zKfHKbWa1A5YF+lLEwxkbUKPC+Xr06pWKvSUUCSC9r4maLOkkQ&#10;BocoNSTNG2lBNe099LQ0sIC+wPwtfu2NehgmX11fCUyEL33Q5hDimMRixkjfjCkwsFMyJu/o+nr2&#10;3YvjO/cojqK9EaTbgGHMDz79/sXV+fXkmns1mxPhe1UXVUSdnQ3dA/OhUKy3Mm9TTc6MPG6kCGzf&#10;tnSzXSdHLI2LzI1g2wHm5WPKIy0VIkkQCVXRaNg3Ziabfx3lyGQy//w/TfHWocvudWUsx0tiNAEq&#10;ESVb7HmVHbbNGIVibsmR7JEJtPPwrs2kSP0leXU1naMywJQtRavx9l1E7sX5GcYdKNZaz54+BKPg&#10;srx5zWh9wUTUJ+7sEOSCTia0hfLPpGzlUN/fa+wNWqvllCnE85dnYfqCXRZGGL29ynKtFi10XJpW&#10;mvpuxpNrq6rr+8OhhsLtVlQGkptmNY6n47EbByOIpc59R5VK3RFG+32RnRhGcSjjHSkbsSbqtZRx&#10;ZaNqPMSKkst9fSPxOehDw8n/q0XoWvy6gavUIA2R5IUJ8q3cU5RekpjFzFRn88WCpNFeC7QC4Z44&#10;fly1+WJmRlRbM84F+GDLUDtKsJZFC1n+uQJoa2fnF8xS5krz3HhfZe8FhtuyMjH2TSM9v7zky+iP&#10;yacpoUp2IpPiW0/kZhY6EHGb5kG+uBrXNEZjkaxRBNBaO1dPD6y8o+qJ2Va5QrhIvaGy/CGrQHgw&#10;IVyYgjf0jOKiTCkrUwZK8nNR+pc6oFVpjlzGUml6LcUOzKEEnGNXN0RVmRCWA4Sd87Mdf0JaozC8&#10;beIYvufp+LuKnxul0+8fJJWbR6k+ug0vh7dfX0pa+4BOpYrc9K8MCnQ03xw6s9JR02aysZVvRmrz&#10;IzCMK6uLUsdi/8EWVPcdspp2OLpRqCA0VwNHJLkfYI51iyi2x12HkBGlc2XzbhRo3jbLzbhU8ZTm&#10;GvYm5KEwncxevTv98HJsvlkW/O6z5Sh0UjlfCws/akex7PCTvb1BwRZy7z6JR7VGe6hxiD3/dg9z&#10;Y0lY6qTfWFW8EzrbySSUU3GdGG2E/avlAdE4J+/eXlyc33/0sIN9++Gd/278xzQoWPH88ld/eX55&#10;enw2uWQtTleYCe+ZsQYs38z8tI4OUHGE4+tNG0IrHWxDWdOLxfrJo7ashhuqCNmssFNWhLV8B7Lh&#10;Hv0Yck3LiKkplIsKvz+Qv9QMkDrJmTHShb55NWNWxnny4eN9zBY5hTBWR9U/6MNSlMYSHvXcdjCs&#10;g6nOo2YCWAlF6OyMELWEipoms9eT8BCqjuL25LqX+SZyMGpeXayev2acqugjmMyzkxnA7I+O2l6d&#10;UUTPaN2vN96lsEsvlKsCbojJEGSK+OVLbAY3sEaUz1SSSrbqchtm0mq2zTgbB1n94mIGE/PuQed8&#10;TCsuk2ruLa92/Nupafi42/WVEGrJkjnFhkMwYo5y1SGMr+syJU43Kn+0bqkPsYfAEl7Dz0Vk+WIq&#10;zkkSJingcjqNjZvabsPvQD7T2m8/ujhfvPj2rXicme8khjnSTslwXj66OM0fn59zVjZyZn3Zh0+b&#10;j57U/vTP7mANjXfU8W/7r19/RVd2cNgcDLndKCipHYOjg5i4ozPOisuNVSj8APSbZJcy0Nb7ChqY&#10;fWp+02zIp5lEvDnIobxWQedzBUrtF08+DL/3mXYzDq+tUOxQ3jU8ECnYEcxnuELGqsgwUDChH1pF&#10;svRWEoghCJPxH614J3r0QefNS/FcBpj7KkMqx+dlbxDdvYd/uOBC9n4Qcw7wKUGBUPKD6Hq8GA6a&#10;jXayWsmd7uio/v0f3Yu/uP75z8fWI2pfIPTo8nLx6Y/2DfHMMYKlTmzCi04t4pwHsV3fRNmb6VjU&#10;mBAzTs+IzSCFGZky9T22qHwR+B5QeOhXPBqGVrI55NQ1nTZHrWZCtXqGHypMxulidX7C5Hz5X57x&#10;uk9s6dXsXkbFzkvHzDNyG9HMiP2hQMWRfJu/On13Pr0qLe+N4+cbfzkPVmcc/z79JrA9zvfSXTRR&#10;iXje8oLynx27b08UZE7M5cBTwlA4nZB7HTfi/ni8kms2PqI10iGTl6/oytCsC44x8q28rDjlx1cp&#10;BDYcNadw2+C14wZ2sfaNvTeAIa7BBaGVfIrNonZ9rVgRxsg1U0xx8OXSvG2l/1FohHjmNmsrfJ+U&#10;SUy+cx02NDKIyzzerTzLUOWh7MZgximOuhNR6TNpNXro3l2hVbjWo8a7aJpSlbVLK4husovK2IHo&#10;xrOn9CnxBrYM4ivBEtvO/aYk3nSaV6TzsT0VoSgBWQkpEz/t7FdoBmS6tUwenAieuxA5+C8JdW+f&#10;wh5/sItKCPPdQV7+u2RxVwXAjR71ln+VVfwsgHrJDDD/AxuWmUlYLbI4AqaPgSZLDDXSjXOUGINA&#10;xlcMj9y/IzntqAdVgjGlCJ8EWMjMkUTEMl0qK0dWxRbNF1uAkZUsuT+/GtvajI4fsS3luvKqMiBJ&#10;dmvq1hQYXUhwv1WbkUc7SD+4yeK6nQRWaXffD6kujBUYqFhHpOzypsJsWIpdiLbqldTNkcUEN5Ht&#10;Yk2Iawj98sHj4WivfeeBinnkQof3GxdX1yfPp69eYSAE0y8/UIqLPHhm+C3O889/PvYyrtkux5Hr&#10;RV0BxcCMejNwzyBtykaILUZtXRzce9ieT9PLcwiNbQtoS4kxCGR5okhMqXmSxHUT1JSQBb788vmT&#10;//4fHO2PaHB8clIweNNJjoATgmtCG80jGoWOBOWWFxmWHm9BIB8giptoGpsg091FJSEOSmmZK/Fo&#10;y6mOJV2yKM6VIli/evX6DY+2Myos6QGRc3s02vdVSONYRuM2zKu5DBUrdWiGE2de6rlDntuZ2te0&#10;PNKjGYXqbzGrIzcdrjJjNaACG1b4c8yqYRH3Bh2ANgttCjU4Thg7tLiwLKfJZBYrhEWxLwLagqzX&#10;b23E91sVUlJB6WEOEJrWIYNthwMSCCCnBXLRqyuZ8hCli40H1MvT46tykgPFt8aYdHNwpBQNqpCN&#10;JdlwwSjkqEInlzEZhowdsJjike91OsfHl/xmtSGeUVuoZ/A6LiSbLvkCMiHc4Kfy+OFjjhlqtfOL&#10;s+sxneHl+eWUVF6+glLv8hIumZInOY83a03vQR63clct9u90RzlhuabfxjJuiZcpKGR0dTm18SwW&#10;4topmAwPR22LwuLaCpSkcbq6nHFNvzuakoWLf8zx29WTR4cffrD/9z5L3h1Pvvnmdb8fS9J2obac&#10;rbA3EDTOgiG8YY4D9Hb7+OHdQGnSCuWihjl7x5qZ93rLT5/dpZOkb4SsSGhFrc4fKhul3cLui0I5&#10;+Tf/5jeEUsB6o/rktKYvDRSDzNEbw0NDqzybGPuwQZro4Ooqmk6CoyHGxeFwiMqdBSIraVLtHa9R&#10;NZmJRuR8k7vpXd8OuuiiBKAAE8gAlJbADLwZ1yxpj7s9+Wnh4EUlwQKOZesU8Ec099PF0jPzpMIS&#10;9mzJO/UaRnFzS8zitnsMDJdlYxbl/K1c/rabuukq+S2vCUxs3YKu2vVskeTJgqFqA0eSNjBDCwfY&#10;Tov8zdEeRl3wAMEmJL/cKKgpEOurpsRXy0hS7yJ3txVAj86iblvwCry/yKb3VtZElhSYGOtJ38Lv&#10;/+CzT+fz+enZBZJL0eriemaeYzwsW4PkeMr0p0j1MOcoomFvyVtBt+Fq/Gp8a2ePPh1bC1w0JYue&#10;4MGKLXNSo0kGAnNuFCeH0pLmS/yGdt2mTTINWTUpm7OR3dJjl1fkCrXSGMkiecEbgzSqKHHG1ncz&#10;w/AGpszdL9EVxGER7gzpglsn+k2vG+5MD+2grrTa1XFpIp7b6WwGv1pVpqNIhiKV/6HFZ3uhVwbx&#10;VWWD01Z2ZLx4p8Swh18mJpFM9lgzsSArM0bVQWVsV4eeywBiqhe8LSiUG5GTjEozhdKTCyBpnhp1&#10;XzCJwtXY+GIHF73iystqgQ0WPPLielJHkoGAwxBJ/1zumM3veTgHSBz6vUePHqB+p/1RHVUTf6SQ&#10;eH5tLoM2rBHlsIay48svv/v1b7/4y7/5iucFZrSoxEFe2ZKomq6E0MXuj1jaUF4ZrtJ/fvCvRjgd&#10;U9pxtoAA8evhwztaP5vtq5MTEF6W/RVk0LXMFKjgoez+9CcPm20F1bx9N0f6iNy0P1q1O/HBHR5z&#10;Db/oM4Fls3oAswez2eO38739Bl3TVt7C8CbVCyUtaUpPzhbjZb09abJztFMVkq1ujOU0e7smcpv8&#10;7p2OoJyN5jumRMnfnSzFkpinj3vwbWUHi7iJOQ72BDx+GB6A7jGW7O0x8ZYKT8hYXJmcyn5b/grT&#10;RXF5lc8vZ5PrdHqFfyT1tjRimSKQoycftXCs0SUnDpvgpcXy5EQVfr3J7g0YGs8n2PixaTUOj+qv&#10;X2VnJ+mzZ4rQVi73fHVFrCFXV/Og4MUkY89r78VHj48oB0AqLi7hE4m6x5SdF4WbJfA+QrWxoLb5&#10;6OlgotFfQjf+9HuykaJdaHc16Ly6So3dE7x6PQdp5fUfPxpOrovxyRgw0FDwxDLDs+FI6af4G5y/&#10;rl1fpi+fjz/+NKnv5U//aM/8FFCrrpKgG2YK3dWhG6WDYYeN4PjNFCIPe+XsYvX6m2gxTh99GMyu&#10;p6dv45NXU/y5EQQtZyx1kX9oKmkZn/96fXXMtDD98aePGu2w3oGtH1zPi+MTBKNKfonD9pPHGPOH&#10;r748Z5APVNg6RsIZUo2ituodtv/4T/ZorUEC52c5NtsbMjV4XmtFv5FfvttS3TS5a3kCV3Uy2zz6&#10;oN4dJKfLwAqN+PztksOfifTdI+jVmucXlk8yGGxWZk7WTBrT4+341fZnP7ukw1yNF5upHmGGx/WI&#10;3DiG+FmjqLNw01lW27aH0aPLbzeXL6fT0zFLnRKF0dh2smKGu7pePHjcf/ik/fy7xXqWLibSI7CZ&#10;zCZ1VXR50ETYnItHxohKjL8Vl0LG/nz44VABiTwLoC2zbTYdLy7O0ul19D/+w7uR+Sv96jcXW5U9&#10;CzzSWesgs9rn0k2jGQz30cx2veOtDJiD4n2o8FZaij/nVfzqjlRZcpHzfPe1MhehnTMYT1ojI/gJ&#10;1YtKP6qguBUmu0uwNRKvNYxZcMNTLSrN8K0QWeNrRmbI6gmx0ozr1ONNqI7k88myLMg6jTgvPShi&#10;Hw5aRnywG/lY7D1VO3I+JO2yscjNiCUQL5dpg5jlOOHxlkGazAGksVAMd+keqalvlpedZxHd8Ecr&#10;v6fiPbZquXlaV+YRiCYGMUfrG6aTuzn4Xhy7esRA5bJZjcqf4b+JSmTgdhBo6YpUkZyLG6erqMwx&#10;2qG60S7XLywP1RvSukb2ftfDoBrrR1Fl7RPEHp/hAae6cTtX4uDmjA2r++sMgl1qQhBWXltl6N/O&#10;XKlMBA53iIcr26vMLJNp7VZmWK2fG4ZU6XW7MxKXo0lRTXFLVataV538aZ4VxXtj0SwodqlAmnuU&#10;zIYwKw1Mdk5e5WS4NPa1KrIM5XWqhGyfzOjC/Ej9c9pkOMhcQFRUjHEPVAgrvWdx41K2exy9xPEk&#10;pzwodretQoLCqvUPb9HfbthoQZmsEO201akiUEG/ENEl1khGJkSgklw4zdYtgnfbgs1yM6emeLax&#10;PUtmDbfN3NKaYi8BQK0rPs4fVFrmjbV+zs7ILSPJ5wou/wvMacwtSS3CZ3p9eZkoYGFjQBuXtK40&#10;IWA8nlJ7TyjnjCUhkbYhNakR13XJI09cjByGK93MbFcJdo7mFUM4tBzzzPmNThzG6cS94Xkd10Yy&#10;tvRrWXdpmay2Ev/Nbkes1mlSPhSRT7ML4/nbvMgIlhbLDANuO7cYXtpU2HQql0PZAhm/USNHqZn0&#10;1KsgrJdFoU3LifsjtUiwAi8rB+Ca0ZaMFOPe1IVtKqGrHBR9Tt1h8+2N+fdY9oyqHGguG11DPd9M&#10;UYkipvOxoFcuNq8R2iADhycLnoaAio/KVPCK9m/ZaBVGAs/kjZkWMo2w6QsxPZl6A+QkxkfKOZNW&#10;ttdy6tDNZt89P5/L50tlBBxYhn81heCEyii1y8gW2Ov2mYDROW1V9IqDR6EmY1eL/sui8hFXzGqk&#10;RlC8d4XWBpWJV8lnwSrr+nJF23J1tex3cTKuM3lQDIktF27g4SHdmYITpwtRXnE/rCvePjcWTxoa&#10;EzMWKsosgn2emQBZnVrEdh5ruai1gU2ESraL2UxfmSz1i3gj3NMi6MT7KpwKkpcGBKmCzXiFQrrc&#10;KOYJXHeU3W3u8h48Z9M8J9mGiYXvRVvLna5mYuVeFZfQsDG5Mx1ZahV1H2uUfSw5a2a1fgIFAusV&#10;myJj+3v387uwQWhgC9TnmZVS1JScYiUUSZnK6lQjiE4yv86LinDEgi5wpwpynZ7Gca38At1ZV1ZV&#10;NtULbJ81N4NIXqH6aGXENVceFgMjlLaBSnHdWtPEPIN1ZxzSN/8O6zBzuX/GalBpZ6wTqrE2zSZB&#10;gnb5HkXajk1eiEwWn54hsYia5rba+GDxAFlInPrNonSLFPCUiXKjf0zk71oW868OvcFNc/MILcVD&#10;pRKmpF+F8ruSwqMoshu+8C3DQGsUzcjenZ9CF7QGFeIcmrA/iyz3iMG3Xa7cCdJxdQ7esHHLMzIK&#10;KsfoXdkW3ex0RZl4FL4XZl/lPngsYRiU53lJsY4iCwfOw+AWE7soMdfCg4sEEYW7HysXnIqeVQG2&#10;VXqPH5BmyJ+beZVjwJbC6KWIrSwzZC6tO2yFpj5dVmBvmSURlsFveV7mMFmHHJuLinI95Se51Xyz&#10;fCF7fsUilPNZq9PTa2d5uPMxtDOaZZCGN1Nuvod+9XI87nREM5HFtKz7dZhEpZLJfaxNNlXqrWQ8&#10;h+bdCsLt2SUb4FIgZszIUdrj7qTup6cQJPlNh/K9zGDQMFO2lMd6aLna9OC6Rh4OlWrUxpBaFVjN&#10;xrw47OZK0MwvLtcyGZYuQPoU/iqfbI2tUG6OEns2dMhC6mEwG4irHJtfks56lIwM/EajJkj+1WTb&#10;lOQ/YEbFHDJEUoujL8/BVgODWHTiyNn/wKueJuhWOubxWWhvKJRWyKdjGxB+K+u4xJkm2m08vqse&#10;oJ/AWv/qkqFrqhSoZixjkJreHtbB+E9l2sNty6HjWqXMnMX6CWRWvNX0wAxT4kC+cjHZKhoOr2bh&#10;9Lowc+nCwXTTCJWebgs1uuY6ZVsGbQ+QCI8mf94ojI6AtAeL+058drE0dUPU7TfcttKzlqNa7mEd&#10;+JhwkWl64WOLJg3poKnood5cp7a7zCynoaIlRF6IE5nwhaIQk0W6BZxllra9OANekQMFpkNsRRen&#10;ojwz8IDKDmtX+E+i9315xXjc3D2ZltieNl+Ky8CT2uowSUjqvRbZtv1eePYajTl8MxzIENFk0TbD&#10;lBri1b2HTH0i/KvpdHWYULo0jJIaGa3Dcn+WwnlYDLiRkcilSTH3CFIeNzErSvIH42BCGeAOJApY&#10;go+v28/QeDZO59frizN0uaoSoaYV5g0YGpGWo7DXkYN3syEBEQ4gp2+3i+tVXc+4TkP5wmhNpmx2&#10;nVbt8Ki7mBaXAdoehdCpoNymLfm6wXdCvB5kntAuOon1Q/KP0JYvov62dPClMDT70gBvcwqPpfLh&#10;C5tulr4EFrul6oKnt9PjENDBk+S7IWrZHZRpZ9Yy5FXlbZazkfkAVTb9hiMaThhX3RTkpXYLKHrA&#10;yWRnLYcxJSP/tmBJtZHWKudWVRh0V7ivkzkqq6ROyxTxsJT2ejy6M4Ziz9UoPZuZetBbMDuq2Qm7&#10;Wf78N8zWT07Og9RMUJsk5iFnksUIx6gByit7PavwxDIS/roBAFxuLOQs9hKZmhKrzsFe/en32jxg&#10;EqpJ0s/YoRhfLqzkiKbTidGQQruIKDrYVDeh6zy1N4dl+yNH08Qd7lnQhgtuzagGsxnWI7nMKYQV&#10;P3+jxB0Ltx675OZRu2yhUOT7WvmfLh8qnFel2+kqpjKoVZVQOTw39nL5Ze5xlHm/ldtINS/H6ZHF&#10;qXuV7EkIiWUnGMHEA7tjj531+OQwNva5zBXB+CNv9yI7O5MkCW7atrxiLL/nEJmbTKtwJcQukMlA&#10;aW8qVGJ75lChGWZmn0fLw86usJQhu/WlD1jtLWQmx7VaJjISMvQbMZFKBa4mcqKxWGNnh6ZkQtYJ&#10;hsZ7LhXPXprk9kld2OY9sLtoVZupAA9FFJIbYIxWXhawNHcxqTn9JUK+BA005CmaB5V5J68hFCsx&#10;caYmkVH5YY185Qrh3IpdT50OrUws3vMrcWt3qwYdHzFeXpWT7YTtwnEKgy/0BFkYSQ5CpnlaXgyH&#10;6Iwweq29ePUcJTwaudjky7wdmDMSt2+8FGThQXpk497U0roZg7GVZHbIZgqIkIAURLne7RR7o7ap&#10;FLheYl4we1+vvMVnrXhv6fK5aIuzlZmOJYreXZ2fnn395Zeva9HJ6TkW/WI2JEqGodlZW5KvRn5Q&#10;y1gkDOy3bkpFraM/A+T+4PGTpx9+OBgRShsiYKlZonuueHRFf+8E0P6zud8MRTOTAw/6/bXmPDUP&#10;vDYPwJp5VNa9BHO59S73qzCxy62ErNBmvxJuFMZ0gBENRVlmzvPZWhrGzXK+zV2+IfGkronbLPMt&#10;XQHcllkOZ7QJ+xR1IsRXcoASNrSzi4uGfl8fDPeOYUqdXVLo9HpJu4P2ZmHxubk444FF05nJPV+A&#10;2UO/3z87v0pVjqQHB3j15BA81ya77fXpozCwxfhxe+dO++HDPVppSTukrdUSYmCnPjnN9g7q2Etc&#10;Xi2GQymswMslVQoYpoVTekgyNjr14V6v32tNoKAhKOLAMcMPipu//cWX6DXu3uuZB2b6f/7zvxKP&#10;OK7df9jlay/OJnv7PVNRbZVkR93XjJ49Pbx3d1QEk4tLZv7zXhepJjjIQtI5hRG0F0Jktp3+QPs4&#10;IQYZuD7lGtHEuK8FAnGZF7RrKWqoc06B8SZtnp7iNza+OFukGgDAvNrujRo//vEjxn4wen72s1/J&#10;Oi0scFyiyedenZ6NuZ4S3ITYz4aN+8yW4Slsl9PTo6PGwVHUqJmLMvZZ6y1eFKNR/2j/DsHDTz/e&#10;TK6IWUoIH2KBYIDMwS4cR6lOVHAg8ayNgISN2XRMKcgqWHSQv4Lh0OOkJlDODCjGgLjA5KJuW/1G&#10;rNpFFdQXMahnfcJPXkuiBxcxXtuqenzvyGU/37x8y3cxLzWGh2jAkJh1EtZETmHLpytU98YtbNSp&#10;Di6WMh9UsJ67FFk/l1oqboxY2TYZ75vYMOYXOMFIye16YD0j3NOicXl+xRKEOgaPYcm0f764yvMZ&#10;iiCJtHXEQ97Xak8wuyKTUHU9D5dJkaOGJTlYUrXChSJHfOp1V+cwrDVjbjEkzPQKp0kGUm1UlhjF&#10;YR3O7x3pE2VVnuB8IccBZd0WRR22WA8e3IG+we2sd4afPGMmtpDDuFhUVV5bhuk6QoZFLJd6GXom&#10;DidnBWVlzTIZlD/Oct+uAp3UMv2vmVVAov5dTx8Bs9TDaO7KNrUaBJQQJwOKegJhHQjAj1tVHrZT&#10;SxiR0HpBQUSKheKgkYt9psBjYworv/Z3RLzWZyZ2Oue3+UDhLlHjpt0uqia5RDoqdw+dg24Vb+b5&#10;gc1FverCxlHBI96Ny12bTVKwhjzS8ZtpdLumodIbpv5CJFmKTdhWTcijkbwoAHXKUtlA9praFNOV&#10;JZvoW1tm8m++/ZovQbRnvmmaFMmDuHea6SEtyjfwCRIr+wDL4prFJNhH4EHBY23AAPPg8Pnrt6/f&#10;nWD2w33jYorLlYuC7MHjjx8RkDKU12RhmU8qMHIrLoQu8EWZjT20sqJiOp+dnp89bnWV1SGUxj21&#10;85oHPBalcgw9qoOnjNbseQlGQ4LOi/F05T6Jy9l0JY/4dHJNiVen9OWMxTF+reUpLfxP/xgTwTHB&#10;Rex+S2bPc6g7wsJGh/Lo4/+m81QudUE4Oqx1BzVSUi9O0otx+uZ4Rr/KA/HmzeSDx4Nup355saaH&#10;xIeJSF1aOCktBwk55FdnC0yhNFMJpEoAOh7uxTKDX4Y/+dP7v/r8epaqz1Ys3Dg7O4fR0/rhD/a/&#10;mW6ul1A00v2j9v6gPtsIEeOqc4LzUqroRSsL5CcnvDq4ON2aklY6GlbL0RHhX0IA9ttkl2W6ujSE&#10;8w22vc+/ndLd9QfJ48ctI6ht4fTCESRbnuu5uFiOr9YakG+LJx+Qao6PVD65XKlKqcfrwrFRNkM9&#10;ON9+fTXDa/p0zRlrrjiNjZJBKVSAAMRfefNuGcHybtRwAMSBjI0YxHqdRy9fXH8I57OPJUS0f7eN&#10;yPq3X1yi+ai1uPI9NhCjz6gTAY21TI2k08d9maY0Pnn9iia0NcCHnz0HOlA+6POqwVkn+u7r1fk7&#10;nPxDxmODER1HZBHVrVffzS4uUDyjmVq3z+PxtNvs4FRXvz6bMA+/uFj9yd+/2x/KAXRL/vAkffMG&#10;mynOuWB8Pc4WRF1heowZXg6TvLePuKiG5djDxz2cAV8/vx5Bl291Z8srBtqLxfSjT0ePHrd+/MfN&#10;l18XFyfFo7tcthxTo8YIokTELy4B89J6M5wfpxSJj581Oj3gg6y+SJptZdyz5NijpHnJ0L4G7UGE&#10;S1niCauhBzhlr98sj99g/XXFk9AgsEpPArsHgUAxVNqPPugOhmzM8f4IhPr6m285aFqUA/sjKEBK&#10;t6+R+tzAsVxk9b1h59nHD4f9d7/9fHJ2igYIYRGFLsQi7OggIcYp4YKw8VdKV8BbkAAnHll+EFVh&#10;usyulQRhHjlZk62JEMHD0eD1m/HLV+OL86WZjwawcRlVdFpQ1im0GFgGI0jpo6Y63goCLF2Qwmqj&#10;tK0x3rFoDDW0PiTKq26u3IJFWDG4mEes1+4M+4P90dAIJtLrItlSXrk8ml17r29RhC8HmqngrJsr&#10;/HAJjXljdsRVZ1saQhgRKPAjRoi/9IJq/jPOUhkk5+lRb/ji+cm//ff/CYtOXiiRjJO9g8063to/&#10;CpxQHx7fvdvjvhId6GgjSE6RlSM6tLStTvz4yajRLKZTG8ag04hUc9M0NNRdZzgTRBVQmaocB2eK&#10;HCyIwoqTHZWBNMpIVBOpoCM7ieBdC6J5jPADEBIaGA+rxDMO0do0SfV3aLpgO7FQ4LlWKNlNmXbp&#10;u/5DS9JT7Dm94Y2fk2Go5d9XaYDm9pV4Jl5502WGmsR+BDoPXVLx0pjMAbtoY+heIWcX5P9Zt60B&#10;UaNMzjBmlJs9uv69QkqK4lZCr+ArYaYuu3UfH+vDs1s+GQaJFNuolC3fJM/6kRmZI/NODSx8KTHG&#10;p3Y9P9SVvBTf9NdmwBxWCIpQNPm/eFSWoBA56KgH94OtlDsZFl8WEUU5+XXWtrPRLLY3N1ujtQ1m&#10;9IO2lmGjgGKLlTFsI5J/zY6hnMTmEA+JKJA23//J813ilIm5wqLKT6hm2YUzaIviRiBd3Bh8+zy7&#10;NMIqOfQ6ostAY80ac1HKopqtyyA8PkZrT0v2V3sHtE/RxXjj7qNPPhognVtc54sZoKx7yicK6MM8&#10;Qf1jtJimZZRzXcYVFEhsZ6HcL9LZNcpEIMa1OeAH6vXW6WpeWOhF4EM6mzCHFkNH1ZuUi6IWYOGz&#10;fbGeT2aJWv2NUFLr4mWHr8Rg6RfSvJQIRKKKeLDWxk3cFxeb4XBkBkZbTS5UeCleIBMdWpmuMoLK&#10;UkfoTIhlWLgyuQigGxi+HlcBTuVqL0tWmyqYzbIGRd4SuNWKWUxJi4tjhtHwJHAQ7E+xYypty7vS&#10;c0t2fGIOVyqhS56gWXFUrnW0r2MUp7M5zZvyzNvGjI6hegqP4COiueLZQZIkF2KEWTkOhLmxTmSz&#10;xPXHbkSqiZhpcBOrpKS2ur5G3AKpFYyDt6kcQgItgKsVNj7bzrcb9Gacr3Tlb99CNZPfP1MNbSax&#10;Wl/GbkdYMVPnbzqtZoI5BGAfhoqBBr9bKZo1OYzn89lqNbdkBFa6ZGO8REsupnxes57WuQWezWHT&#10;oc+8HjNIKMBZPnn2ES3Ki1cvv/fJB9TAv/36a/J7BsMB2bmX5+GLF8u6mh0+F0rWrUXjKjyD1Tgc&#10;9vfCLjv/dy/fqt7BtbVXV3baYhsMyKhMfvlL5FdQpesdfEqkAs4GyqOXFJrQK2CqyXzSqI9YkOpD&#10;Up7ZnKGBps1whJt9HXhKNUiNpL0e9KN+l90/ncyy8XVo7B+es81o9IBbennBYPdFJBeQ2bNne/3u&#10;42+/PYXeTPX2+effaWMXBqiZCKsLs6tloovGE0NPtyqWCfbU3ZYYSop0x1NaM+J3l2emtJdBYGwj&#10;iPkSyYCKFmNWFdfjS9tyJYl0+6O3x5qBsQYbBlPO51NX+DOBB9DlMTDvKy3JushKdOvAEAtnOdno&#10;rKA6sGToyBKb9SeX6cbmw/HauhVntHbYLMISuDu+uDI/DuVHtRutOwcHvZ5Mznjg6sJwdGvCMnda&#10;D1QivVbqho7Or5A7uqqWDJS8NKywmSkvPrme6QHLAvdCshD7zA2D+ZzUslRJ3rnwzk3eoGQp/rbd&#10;6inANZUQm7U+n0YCTSn5spxKczJbtmLQjbUCnKSek3Zs0BvOetPr3nW7nUUWtRRonBSJrd1uguiQ&#10;rIoJNiZ9tIOMmrYWl53ZuCuR6DVmiAxFJNDjo71PWL65y8gpOpXjei6VDI+YtmI3I+AkhGXRUA+B&#10;lDxVjBgjIvKojMRpp3+qja46EXze4KTlcJfa61Hwpb2dM7/C2xaP1Ty4FDhXJ3Xo1v3K17HTuUzN&#10;tYstRDwznpRdHRuJ+8zc2EjCWWQ9nRr/LDVTawHHSobTqko3i5ymJ13ZYJI2DyhEClR64MzCM0SI&#10;YmV0OrIXoqwFlBH0LxqJaLIxbuF50mh3B6M6Q0DcFvIQBjsGUJgaJCbq7LSFMXKdWNtm/h8axkF/&#10;5Z6Fysuhl262G+hEmqI15mYyQxvNvcXFYy0lsAgINAbcEjZTtCHBvYODHzx7+smnP3JTAkNlAcVR&#10;xtWsUIjNdiAXju3ncWIWHmnaNCk47ZI4+0X69uXz+RLjotlkfsqmvcyWqj9RwG3JS5Mm7uRiRnsM&#10;yd9merrBuA6xOqjTR/tiBUNZRYkPbrie5atWtEyC1TWD1G1bpJK6Ri9xOAFj3K66Xb2Z1UoPz3ye&#10;UdDeidsbpJXL7evTJUvz8E477kjH8+BhH9sFxKW//sUZp9enT9vvmrGxLZJreUEFxN4h/eXgInwN&#10;wiMw35NPWqEdg8fvuHHoVmSIqDqbbF5bUKTsiNuQimUqdk1XEDll+nq5wCIHW6bFVJ6IHNj04W05&#10;68okn3Ocpjq0JM/I+gY2JxbA3n7c6+9jMS2L9dkaeRAUm0ACUVC5zfV15mHg11ewh7j1UIEcWNrg&#10;VGWOkvgO5lB2QWxhIG/XcxJu14xa54sOCtiUrj+6PJ1vlq2f/Okz6gTF6S25I4xwsa4WEshRAOic&#10;NKL7j5KewudqHH/2sMa1JvA7b4/4pVVTMud4iUfBOj07VkJWoxv/N//NHxTBHOkGAhMNKZPmWR39&#10;lgBJCxPhhADiF/vl7hHOPcL+h31EMQoyXs3h5WbkvRvVuvhmvGCvhys82pN0Ja6TT8sVB6quf/fF&#10;BN7T9eWyGcbdVnH69twc9vK//5POnXvw3hXto3xBuDOdPKkXz1+2z9+lV2fp3lHYBALMgl5bE1cO&#10;NasLi7sDjSK4CfcOieqkU8XWvk1fGjdY7DLD0IQfCygZiWR4c4z6jYt3HB/SnH/w2f1ur7F/fyBz&#10;+016/Jb/TYHjHz8bWW4JNDnVboOQg1w7VKefpEtaoHC2wHN7+td//XzQhumdzgmjbhWdw+azj2kc&#10;ObGLFy+vpTNdZkjqzP00ugQ7ADcUizAXI2eTucBb/KFMA6J/9rMv5EgLWt2QH2ksraVxf2WYv+XX&#10;9//eCOi5027udLzhf9bWL6hmjOH7PkM3ATNVvZ2XmTpsSG2lfcSWzavDD2+PZrvpvnfOp5JAjwLD&#10;3F+MommkWjXPJfM1rjksaOQfi8gJ8sDn83QQwupqLeugcnGWdQDkDIsgxXx9dHB6QjrZOrIwK4Pw&#10;Im8s2LdqFoyEiQg7GJQ9fojKAjRj2ryyoLSdljcdeyQV/8Z9s8SsU2PCR0BsUuzCjENzls7crSi8&#10;xQgvSkciOxBKxmuZTiOzXJxNST5oqb7FgmXlUSqRz2usofKrXpJ8I58B7sbtYfn/UenOu4stCMvQ&#10;5N8xQAp3xlDlfXOHyPDmS0tvsJJ5HGlcK7O4wFgWJiuiXBHhhR4vUyyZPO7M1Jfa0HIUw98xE/6d&#10;1MIdE9mP3Mq79n3byaLiC3umfBAHO/ZvyQEuyvH+bb9KQ82DIttZXJnGu6TwelXg3Wv54mUIYGnU&#10;XOZMe7xtdNvNoyhjlMIqu+GG7V+G0Zu1VmY8/PLDGf2iNBhz1rdNbIubcK+ocCDB7m7Ff69ymaoR&#10;fbGjrJXW0FEV1Hwr/rfk/OvBczHt74WLlRfcxdDWK9oVT0JNCKlogZ6DRnsZTefuOBru323gBCdV&#10;DPrJJQdkwIDKl3nlXBdURiw+lQ8MRdL2yQBDM2ryENDh1ArGUBqaF5FbPbHmMRGSeVW+A0Nyr8v5&#10;t6ZhbKLLDak+w14nLBt7Og891w4FlQxwb3p97F2E7hulERXmgz6aCc1craKCeyBI7gykvIKQ7Pbl&#10;9qOp3ug8RVIqStq596RFKR/QMirBq4runprZdGU9BXCw4MBkWraxoFh/jGyKq32fV6CCEs+YHa9R&#10;L31oDHRhnwzK8CSoHwyg8MkIjZ6V1VIReHhjzI/MXmJlIby67NqIdMFUK1QISGaJhJ6dznm1pnWi&#10;vhmaGbxcfLbSGBN5rnJa/jBKTWfSzDVh1o0JlsQzjQYcWJPgpeCj0qPUjVwDq6rNu0rW7OktQwwy&#10;HWxAFnLG1eSHCl9mGsYYK4zNq5NSXCZ79mgi2Oho49vd+unpwoJ8le7rFBZF4jbUMtKGUDnRjVOW&#10;GU0OehLy4zVibsVOAtNuPbA+kLaqFpd06Jq1UpKSi5rFWUiSpCyRZL281T6KDh9IFFZ3VsZvEs3T&#10;iPnIuuOaYNHxLjIXRGZGKwvc1tKQvpoR1dGlzWfi0bkDpNXqWprTOdOZdVSDub2O4yGIAIiyZMmb&#10;yAUKmRnzuN2RNNgMSGuxZ7xyJ3WVG2prtb1aqO1WVmrbvIK+xF7TfeE9hRLH+/vdZO7U4BkxLhww&#10;74Ksb+z3xVrLioUmBnilufAPaNpgaF1ZqZsIS0p1w3gNXLeVbkpsJFar6t26xxQRTaMHG7HTqBnz&#10;xOEbVg7nuzGTWd7Iy1qJod1MdN1fAJJCZGyjuacoWR6PwtVMCOoQYWmZaZutTZY2zug2NDA32yO1&#10;YybByPSXW4v75blPfRALJ06oFt4pRn8263M9L4EbL+FlpHSR1aplblP28UubZE9MqCnekRIp8Z25&#10;3G5iN4xL/Ggu4UhhHrm57zsBTXcw9v81f86gKg9Kpk1RWf4LAsvKU0ZQWlEmz5oRI3uJ8c8S0XWI&#10;ETYFh1FqbS1yO+Kq4y3PmqB073Oy+o0aKNqdAuFO4mRvKM08kdbdhkX8rlKJnHJcbDXDd5xOh46j&#10;6ZHvoUb4C3fSYD+8RD2Py+S8wjC+vNQh6eYUkYfgKrI1drA1swxPEIJGvgX80kryvX0XPZhaRGCs&#10;0tW9RiyOziFA9yevuXdYsBZ5MY+r0CfPfdLPN2yEJXJ6epoMH3TTrdnjlwotHUBh4U9M6f+m76H9&#10;IF6of/fOnQZ+op2emTbIJdiMVmlCa9IjENXaaDklXnaJ5h2dqEEBHdjak01EanO2uMSI8MU7ynTR&#10;rsPZ1uQK7moWYA+ZyxAxUelALwPtNimPfJY3iBj016k4VnaM2YwBlxntY7KQiUwAUpuLN8Quqvae&#10;xsoLmDz1gYFEx5jAU+72h3UxJxRCLjcYqJbYOuAGgH3AYlgXy6DFW6/psqdeKGjkwo1gyBwZ1Iuq&#10;lu+yGC7Xm2S6/hWhwC8ep5OXiho50PDN1ugtMZRYC5bNTZujjbpuo7bQBF/RjptvJTr/A6BRH6r8&#10;Z9uHzYOPmUqsDOpQqoD3a6Ai/ZT59dzIc9rDjGKdDYguk0XuRncjlQmwrJ6XMHJBYYGhJO1gHXIA&#10;WXZo0Wk0Fmt53tb0ruReZ0YrMuxgkTCL7vYCQtqb7WRpGjiYNVxJiYnqWAUpWoudWJwPTb+Fm6iH&#10;3COYF+ksTviRD2TMPJlcZajLDQP3NdVDfYrbYmuTc0xIy8DRs6LXTcdXQiYTY5lio0uTGG4DnAoC&#10;HUnBSiKjcDYGO2OTAE7NFq3trIXvF/75whzbDUJwCFVyLQMs5aLepLAJzs+ys9P04nh1cNRMLGeO&#10;LdngwTBd6+nudt3WM2dJLJTTkZeh04UGoTbpFq0iN10cPT8IvUD4POhFnXsPmnuj2r0P6ufn+ewq&#10;ePcGpjoFRjA4aImHl8sEwVyNQpmNGAszlNVi2DFtLZdurrm97ikoj4bDRwmQKRf87YnqRh7urYRC&#10;WiwMEXIeLM5hE6CUukupiFMDvGICFHEb6Q7QC2iWpSyGxA3nAplImOM/LJylzZ6SnftLqdcovBQJ&#10;vCgsBZ7FLYHI+6kwkZBprOU0REYLqDhK7rC2CV1TQu1wEcBeUhmlRrL0QLeWOPI1CL1uDOPGEnYs&#10;bL2zq0QphZe/VQCcyiqxG61F9hZnMZtiqAY1/8HDO6SbHO0f/NN/9i/eHL8zYFpKJ4XGareirGRO&#10;0sFhfH+fR4vSqh4OOCPFZyDygGEIdMpc9coGdjSoD34nLogLzNmev2L7ECS3BulsaAWrHzbDKhXP&#10;paglr9yE5TevJrEUD5v+ilfaqnKoJf1eR6cbXperuct0D/cPTB4QGO02qCip5olvu7gsHXAkL1Wd&#10;0DWjW+zK4LYsJXzPaXsn1g2LGz1jUfXNzoSNbmqOwF2Fs7LPq6w0bKopaZ/rt8/PocGOnTqbW3x8&#10;FcAS3WQF3LKMrPr0nSdZEOxawV24X6myDHeTytKo8qZBNpmzaEplPytmteXR54Z+R2UKQlhmWvlg&#10;Nteox+AWd+bXtESTOKN9um2m8+qiKpMpMn57Ffdj3shhXvbLnpNs9rweFmIuLLpKiR1rsZPEbCIR&#10;yCTPXUVDY+Lidoszggh7ViB6gRW5hM/sdqvgpbCMvNimFh8cBJX0NKhEOyU8svPSeD/EydkQ7ivp&#10;uJTJzm0S6NcKajqLHHJWKCSMyckmellgN3VxzCPFWlNluRBjV/o6pcrY5u5rW8xt9o6asq/p07K0&#10;Phfq6eMCUy1kdfObjx8/+mhvOHz86NGvfvPrs7PTk9O3fOhYc9eVcbprGGmIAV4IFhwd7f+3P/lT&#10;ZpsgQdgtpUZnz/2ex3gvtfnRkJAT4cPqJcDt6gKhZGcCg4RFYMRIzV00xpcZo4pfaThTJazw9fLc&#10;sMGU1cVS7lnIdCLUv8ipdkxRqDLLYQU9c0hElljsoGBZ07dLkEr272ziOry84uzXLaGHORj4ntLI&#10;TRts7bNnC8U2WLCMGnvSpJiyv6DgHo2CXq+GK69lhS5wIcoX+YvJO2fUDwbDmQxxF9BCZbQJ4XBd&#10;6u+sH1DXweyXE2I2nVssCIcZ/Ofa0UGPjpFWzbgIBOJsNRRLyA+gs9rgd4BpxP5e29sfMYXli+Ch&#10;CPm74wVxkGyKdx/kh0edn/zR/W++O6WwYC3cPWKaF795Oz47yceXa9g2oLO9Xntptsksg04ztsIo&#10;Hh1odSO7Imt32O+l+aXpB6PnL19JwbXKf/P5tywG3snPf/5VUXzd7ugBunOv2WvvwVu7uLz68PET&#10;68bTd+/OiFRldrp/1BvsNUf7Q03K0AXJ3oU435gIRETCs8v5s4+f8KHy7XFhfsP9bmu+ZEiLy1I0&#10;XadffXHybXTJo3V9SRMkbvjVxaQuFBKbYtVztGzysa7H2FNJhFLAYQP8x6w7Pzu5QDmVpcnzlyfc&#10;dUqQ5JRmR85hXIdW+/VkAtFsM5sqA1a4Pot4uTaABsvQwByVxFefTbFXSSwSls2JUicyL1r5Ohzt&#10;HRL+Q1sw6MB4Z1LVSjQI1MO71iSCGKEVpTlscMxSiWBBu3vvcN8d+1h5WrEq99PIPAV9ZS4VU6+O&#10;EcJzZl5KTXm9RmEJ0oWEHtKgsmrH42s/CDCT46GAhWSSEdZq1u02NBUXRVnNV1CWDbbTcidSbJ+B&#10;GPLDvUG5ZwvucZUQAjPkD8oq2thKtF1TaLiSfVGTt+LcVO8N69jxk2Oswx/w15lrOLOt9T48zjVn&#10;oySxE5DkQ4TMgd5c63u77auZL8xaKzK+Ue6WB4vxBNkGK+reEwa3Mha/vJhbTgkohjjaOnbNhkl8&#10;B5lTAL4bIVdG/TrMOasScx2EuGbHBMkOBjZgQJiLDYmXDKw8eY5GfvJoW9Dm2WwwHMYfm2Ev8Tex&#10;jAtxUci2SpVJePfIGC/G3EnMFFZQgd1LKTdptHObrSHMoxJ2u+FPlX6Wu3y7EoSPKoy7xGhdbRuZ&#10;QtrznHd6mV02h+trjO8Wj/rtRDQdJqepgVY1yRnozbLtvXs93I1UpUGMT4RueISa6C3m+6jRHVQi&#10;xt6Njk47ELHpFGZw0qNckck6vjlUfohZr09nUsEKhxCBiMKdThAxvPkT6Kxkj+XS9Qfd8fgCcr7F&#10;RWhay7JR7kBWnF9eszQA4kSxN4Hx2hypmKyfn18+f/7y//jZv/7zf3j9P+wR3nwoVlteA3Ph4xJS&#10;jXCCdDVdBKPfUCBIXQTvUg+B7MmxXtPSZO5udQP/b3PAFF59ZpAPfE4WPuyPfm8A0Hv2+tvpes7V&#10;/cEf/jHO5av1eKi5GaX65q/++j/UNvmwVqdaZK74xZdXnzw9/P73uuvV/M2bzds3Svux5iCfEekT&#10;1vaPmPd3qSjoiyw5Nn7+HYUou2JXlb9BUvfvkzlcXFzhNo2XO46qOLUJbuMhXabRIoByRTGBCoA6&#10;luFYrX6nPjqK+93aX/9HVZuddoHrPzFIb95tcNTnPOTumktTjaTqRkv9En6OKFmGe7WPP2nxEJwc&#10;0z6tuMgffdSFCMYBcTU2cmlYjK9QyW7w4Rju4SYoi0nmjTSNcYMFDvgYuTkP5w5Wvawo3ie/51eP&#10;rnJpVgRFgK/8keJh62JBL7LPfzlmDn5wmPgoLcgt0g+ac1NeEUtRN+smpcs+++xjpJN//TefU3PA&#10;9ju6U/P13+8SOyQEYXohetfjD7Tl8Lx8/dW3+AjQNT95MsABu9VL4Db392pPPnyM41gkT8Ti4f0W&#10;oACitV//avbNl+dYbTVbObDtV7+dAI/fva9HXbhqo0hWop5++c032BRDu2Xpwi45u9brHN3p/+jH&#10;+yghwHw52NUkI5OW9a6cVi8uNOQ/fjt78wJSTtolgXkr3RBSWChBueTTOTcIf2MaJYK0nr+89ic7&#10;3UK5mr49C+ab9M5+58Hh/r//v1d7e/FHz5DRRu1ucP/heoQpYxh/8YuLq6s1c+nPfvSgJk4WnmHQ&#10;DaKTM8h6Khi/94wjA2FRDuNXD+NK6xDFE8fFnX05gxP4JBmMogmFoaym686gePBg8Ed/cvf+XT3N&#10;aTz9+ovWSZ58uzzDNLC9LWj+fQL/6vVMZPhuMp7ivJ2+ejMe7ROVXf+zPzvsjtrdvda/+xfv2PAg&#10;w8OxYOO8nBFpzWg6sF1ig7OXm7yIMd4l3bd//+7e9WQcUsUBjhjxCIYB6wFcWvSEjA07IkBLmIuS&#10;ICQOhxPHtYWW/+/+9Rtz1iv+l/85cM5t8PtO90XVskQ7Q8Cbhvd2tpuRn81WiGObupNDutfp+R7U&#10;By1r1G2WGRlRqCbpDsE8LfOTSCwdwLUmHoZV2gOVGZtmIBhUHa8zhZE9JT6Qsah7dgRlTsS+zXJu&#10;97p/NvnD12+Pfvn53xam+7SUBV093gHEDGw8T481ECcEDHojpycUh9Roy0GZJBot1PDmDvDoc4uP&#10;4DpTUSCDvOmj32IXAFM1irYFcB1KsNVjSwyZL22ENDuGajGfffX1N65OZuDmzcvl5dTs7zlk1a6J&#10;V1xOaEOPvS9jdW/UnMXu/26n09++O6X71C6PdzfTvdHWWnuc+ySzYkDJia4yzQ7LQCBX+Uq4qy6L&#10;JC40BKKgaHltPQ7HJmDb9L0l8rvvp8wQ2vXoQZU5ZRwBJz3HUtFGZcPrkHjFL3AkINytE51GoRx0&#10;7SbLKsp/ho4x902R6iQs1dQlJc9fRfAi1acD9xhMgCGWU/XAnMiKnYNW4ShgNSY3c1756xYWBknr&#10;tTKac2xuFup1TZKtfdpSaUNbOjZvFI1ASiMrb6unKs9LHXNRVK5WlV21PG+yih5eVHbNpTmlU+eD&#10;kqpt9trhTXZ17sjUTsEdCCQObcb84D7y1daHTw8W6wU7MbRc4/FF7idmQ6HAM4kFhVDRhVsLXoXk&#10;INkBj1KjY1GlPM4SruCIsFUebCwUs1DcpsXKAH6xm+abyfTqN19ML9FTLmY2ZdKT1VB6tmbxe8Ou&#10;fVKp8rfZ8mJyfOfOR0f7vXUKk1Bp7wWKfDOgMoo+h9zWIoUlsJM8JYwN00+ljtvmzqmunK/L1Vy4&#10;u7WK2MSMepaoY+0RiyHnK9+IBnvtbq8aDqAhwfwoTS0NFZCZVaK5krjfG+Vzqj4hv7EmoorGcN7Q&#10;lpppA/tKur77hhUWzW7Ft6V413a3fW05Gyb7VeUnzbMtO+auAuY7jUENd0GsKdcm3GCJJ/JV5+hu&#10;escuRw0bZVu12kgePbrjqV737+7zn6TpTWCbL8VIl7hUjlMWqlsoe9niypHQRCW0GChaeXRAqM0h&#10;qpnPv/xCGGkBfBtNx7hhp5CLpKmtKWSdql1DqYiMPuqXTJzkAbUghGdMPrGl2truV3BWseigEhPW&#10;G9fX9x60TaiJB/hGNcG9lqgjyITG2+GeZcrjYGzX6v6DIcch1/jgqKPpcoNiqDGfzWlrKbYBaILI&#10;BuQw4Jdbo83j14J3zFbrY0N/lR8d7a01g8elgUJRUuBmQ5GD3AYMn/kpzCUhzifypporgBYlcx1v&#10;FQ4SUU5ZHKN2JwcF2Eh2lW4k52x3Gxzn61X07t3K7ykKOh3SAjfonOpPPzg4P5+E4cX9+12WJCIu&#10;mJ6BtLXo21Ugzrbm7B3Gb89noMFD7NAxGzEywoDhAtTr2QQibTsxwFm6xIhH1LPGlINCl9Rpqhqv&#10;4a9DNoMkf5lxFzgvtnnZharXNR8NozZwy+LUtheBIkJvM8KYfYNLbbLDddLmJFu1teOLa4tEjBfr&#10;6uSn0thYHD3PKcRd2VJ4G0WDoQASmjhDKlNjomniE+ceG0x7T7MHMz+J3fsj9440rrTDqeX+qdfl&#10;ecOfFQU8Mooi77mvhE/mbDonFoUxNTwzVlGNUc1dnVMRLHPaRl5cvJPYMMTylCMDo0XaaqvJY7ax&#10;RLDU6cEiQwL9UMstZoV82mv/L11v9mzZeZ73rWnP++zh7H2mnrvRmEGQIkXRjGS5bMsuV6Vym5tc&#10;5L/yRS5ym0qqVConKauSyLGiEiXLIkyCAEUARM995nP2PK8pv+f91j7doEtgEwQbffaw1re+732f&#10;9xlCs8aMGLQoVEVmEEAYG4t0ptoE3DNrN/EgXVR4IO5uLKb0ZhHYyN0FLphHqMuCl+syY82q5tqU&#10;LmrcTatU0sIuV2TtXQrrqwqAGl4IjhnkcF85zkRuE8vf6Mu2BJ7A3zpRvvGKLLwKXXZSkSYZFkjx&#10;1oywOI1Dx2o2nyg3uhV3PZCwy8o1O6kARdepBTPp264RiYpLLHMEMebUeNrY1th2WqDYMyTEgK49&#10;TZFoeCgIkbCJ/G23UT7JocVobfTkGA/YjOBgI9DBRAon03PlzjDuL2IPU4soPkU0PYsrEnxMa2jz&#10;dy6h0sjDkO7S3MhDgVUWk77babdl2dw24FubpauEmCqU5P0dGUtNjA55C1WISwV5bNck16rVm1Xl&#10;V/lG97f5mDk7eFTY5kaYKUtWtHasZRNwQ2zp5/MR+Mf5wAnhMW1uM/UyccrnigjmG6zLmPFOruMn&#10;2eTybP3f/PQ2JxE4+3g8dwWt4V7UgWszezUuG9Slst/arTtNZUnEHEwo8ulkafCpTULsHGm0QqJf&#10;0eKN4uz0YtHb54lkIsduzCEcadIFUzESbE/PTIg4U8E4Mv21hgXKNW22ENRg0BLqzDcXV3ZRMkq6&#10;u4EqWEWXidXOfo5wg7kjjaJFyuWwuxD/zVYZOplKo4S9/3ydzS6Wd243rGxOr6/JmJUXmAVhiOC0&#10;0hkLNpErpKBlTnLSMihnmPafpYLZvJ9VGe329rgvpfbD5tnp6uJsyhtLnlUOm/260D2FNs9YyvuH&#10;pavLfDLiwgPmKgKAjhe4HpV1rZSZWAnfO5FNnr+cdXcRV6OCBv8lsalyfDqfTzK8nakN2Pgvr0Wx&#10;J6x0HTevTsZX53NpFCraCmA5MfFutQlK0E77/nt7z59jXTYfXK7rO1xYn7yFnXqpv1u7vFCuhJac&#10;UtjY/yUWIhVpeU3wG1Ps9W9fW6QIl27hrWUaxg6hAX6iy6Qn6XKokmzvUF4fPK2MdidTdggMzLXS&#10;k0WQbTxyfM7i6eUAKKpx/z52mxDHvOGw8ttfg+cCoKTdXu3ewxbnWiLvruDpcwoJkmhKzvXjxQv5&#10;L1JUXZzGdOCDwarWWbHRzKBZDbVxDYfTW2RsdbhWm9lEzfMPfrDb3ysfHmzqVQs2EfyDvUX4wx/v&#10;e0Z7OXuOk4nemi2526ndOeyMCcWJNfibT3gG8tMXy966HviN169nnPi9fvPFqwmFnrwpEm3meEBo&#10;sodwumqghugr8vOhsuQ3EYwwEHFBZGASFDk8pjTSoWJooVtUna8rZDHkVFD9UzFT8tnEYu6NURLl&#10;+Xdtmb9DM71xwc3zty0R8rf6K+fx5XmFtZs1vRrzWnQ3KLUYQxq+SyhK/EBVMBqwbm07srMfdO6H&#10;5uZc+PIGBUvFCqdtgV+YJcqwy4w+tK8JixTEKkKFXrnb/Oh7j+rN4OsnXySxOymzGysHds7VfD0Z&#10;q2+ZT9cgNSDC/DGmcXZlnPgFmzU1Guyqtq3ITksiNzZcd3jYWNtFznv5dnDqOMGBREcFFSpwo9Qg&#10;C26a01xBcFDw1qtXx6/c6WhNkr4z7AdrrjkUYn4OfN/oTry1E3xmheuiGX3cjGHfEFjfpMp/h/Pr&#10;hsU3w94b+vDN6en6dHMVZj2VnBVnWpgT6uF3skWB01KupnZq+MYu8I2kjf/9m6PUBJO/Gwn4tl91&#10;ETpfODjfiMhde2YUUtufCvrz2028n7/dtudFhraZhTjCa75lohobSyqUrHAW3+ZAuH43c/7WLmdi&#10;23SrNPS2QYo6GQL/TYzhjfm0g32MPxQaLUcjBAWKlURBK9ymMjmOGMruZs5+Xmiodb2KTKYifrH4&#10;Py668O2R/fZrZvl3HkcXOOVAAIeoFOBFUBh3OeqxX3gVb1tfZ5da0IlSBBi7veq9e72zyxzFHFCi&#10;E5fmRZdc8P1UVhq3zWD3VClOlgjE15IzoY0LBcu49/Lfcrp2D4f5G6eiKLJXMvwSV5UfMCtjzKIj&#10;c8f1dLZJyu1Dy+H0pOKFRru7RzCPB9qYaJtrugmPCrMAxg6HQ9lk67IqNF6kHIDoayjnRRsvms3C&#10;vNF100ZgEVIjomlGz1x2VqLK1DWeXBppq3CpvGy4hMZSRlBAE50YW7vrFVpDM/RHkUEhASO6WmUs&#10;LEqLTPgctFDsl465lW+J8XJGi6wrdjTRXAOQjQyTFMpLrb+Uk3OqqU1ElChsXhIR2SZrvMh0tshv&#10;zNSteLWHzrMLmFmWiYgLfBNMCx0lcX+/z7fmcxOUwTEpNCgJzJe30MwvSNMtiSaK+MV6cmmbURbv&#10;NGu93m4pakzGn8uujnefpgzw4e/Mpso/xCWXao+eZaNLYk5AZRl1srEHljhMIM46djIJ6LJcotK0&#10;NIdqFZVJj5QlU61KYD3aVHB9JOL5Ar0sYl2/zm6M6k9dzybmiyiAPlAENBKZTruJWdq8GSxWl8NR&#10;BgIg+ygL4Ao3iQkbAms8QK0C426QdF/LZrkchu2pdOwGg6qCjcKMfZRRZSFZ9KUL4+NQgW34wiD3&#10;8juRpyh0HiGurFxDiNmTJQKCm09aEkuXakG20pVwl5LUmoXebo/PP55G3R4aslRMjrlwzkajLL9W&#10;JGoC4Eyfxj0NlAUyXS7MHZCFzdw1nCE1SytAsaI7hTqDeHwMhwpttir5sRqJUmRJXcb9c0yOMLSO&#10;VJuCC8rid41TrThLoxKbQX1m3L6bXEDzT7DsYyl0WPkuQ89t0WvDN92iEyHCkjH1LzgZ1cgz+ZQl&#10;D9Ukm4HV7EYRtSfBejt17Ssx/6FIzOgoTNNrH1cfMnT6liwtzPCVHbeWcTxAhTnsFrHbBkIW3pq5&#10;QXKOaJOJqq49MLEHPJMjucp39+WNlaNdXl+ozPxY6V9xXIyNC2dHjKGVN8eEY+3wzsDQTl+9XyQq&#10;kR6iRF5f0pZoBGLQgJgaW2AySCzEN4tXgZ0IgQUKFnRmI/aYFFb2DZ4bq8oU2rOBalmdng0X6axk&#10;dNTd5ZWBwdSdWEkRhUHhKOEH3zkMvUJe4xX/6ubsL+IEbwJvi0JLhYd3g2vLCEV7YBFa4Q5BqwG0&#10;QRp7yfmNiyQjO1lDgjMlsSZeETyZudLABZ3rCdSJqlqKiaF+yf9SwxB3x7XF6ElfBAJ8fReL4jZM&#10;l0zhEnmdWMOd9hY3tcpuggcLbU2RaRSFFkiilxJzN7Zv4YbVoSGLzGlpFyqM52wCndmI2BywLW9D&#10;i9xz9v75Nh7QZZyUSkZcU28YxdaAA2sbXSukt3UM4k0cqC70IS7Q8M5mi+vZfEh12RyuXRwE4x6R&#10;gqOqexjVcK98iE2ABsmGYVWp8scfGsbFJibSMBtXbAGHmDJQvkpS7gRoZIXUSlvvaz+1NETJgDdi&#10;Artbzprh9CagDiU4lwpnwbv9ZoUSW8lJ7MzRcmVAm+cwHOAhhSlEdjXkz6xzJK9YDB+6/Y2UE/ry&#10;Ms9YcE5VzLExM2GztiEnFEKWnKqpE82Rp0KNKhe9EmF9fH6mdG2Gc+ackeNr4Cm12Mcix1Tsnlxc&#10;MWfeCHTm3CitBD6ssSZkyG8Db2az6SYfXM2joxqmXLduRdNpSWxHEKeSjH+bO/oYiZbqmie10fRU&#10;1ev9ZNePlY+xzGRcxOXn3QBqID3x7hBzuuhsyqGjYLCdnp5PmATCwmBNsFsQNT+ZKG50PkuBYufj&#10;JZQaC2XS6BvgCstGbjrvdetW/fo6HY2WYMHakyphv8MwL2wpo06CZ/mbSl4uk2rfhJmryUqeT+v4&#10;9PWUO0fGr40Q4IAgPcJOR8hCSRCSDyELJna3VW51SkYCQmsGcMCZolZAPl6AvfgDzhHDz8r6Ok0Z&#10;L5e80TB4+hSNsVLh9g/peGsiuG1Uh16cy3jNTEy0oC6vkIRKezaZeIw9VgvGodoZOe7XU6myGcL1&#10;dysVxrbLRBa/m/S99wgs9NvtdaTtWR7OmoOE/uP3K7g8wpS9PFnwUpR7dKF+G6VA1Xk3hSInK7sM&#10;1zFS61icwxFwT3OnVUlN8aFEhkSjLk5jicuEjPupZYLkZtiUmgO1shvLofM3N3KmTHpa7ZKj/NAR&#10;WsOn7RlLZyTijmW+XGihKuZXjoNBEQjuqMWFnrDwjArecFLfsCcLBuWWu7OVegoY0v5INr3i6TPY&#10;ZthLTlH28XoVIzCZs0sC/LWwY16kIpBzm784NTDTDvfCRYCm2de601l8jjfvLIqvG44FkVNUZtwv&#10;mIyVhgI8ef1+v3F+tsI5bzJeOIN1Zlzgb9BxwzIYA/L3aL2gAgFbWjonV52yMh1lC5hbT+RiXbDE&#10;3FBmaJIYBc6+VfuEV3jp3GiZtyEBLqzO5mt6Jtc6DVnPatBVFzrUFrGSbrO8H0ryo5Sz9gx0oNNt&#10;wP8xxlER8RqZOshVHm7IXioVflS/EyC/DSTYphMVpY85VdiZ5gyxAzcqdpaNctrmsa+5BlVeYg7T&#10;dMNuw1RdGEZYZBzpi1FTPn/5+uzi6vT0jM0+zbMtcTpPs/wfD3gu/lXmFKo3bav/3cjl7de8Qa4L&#10;6yj3o8VSuQnqdWIqS342sVC2TaJyk01z5MpdlpNTj9qEObVYq1BWsSKP8UDmlvwY3IQleDdhQTd/&#10;2162wJK06Ij403LcJRjQHKbpvxyB2VGKuY+pKb5Yx5LgUJJqwuRblIvcM9zZbIEkRhO8oWIbezqw&#10;BhetjmvCi6AtY8VZF+ekfGI86gIGrrsvOr2C3ub8QlPX5MirXazgNTXoGieeJ8+fn59TjG7a3RIV&#10;OY4gV1dTdr35fINag/Kr095hy6PV4XMBU/G+OLwzJWK872tQtp6OJ7kLP/I5A1Kzt8HTX8BbIjbM&#10;ZjpZD64HlvVVU0SyiChpVJUv3eHtJrZGPGsEtGpOkAa3Djt3Dvf+zT//w16/C0vLm212d/rEdK6T&#10;haNJ0hPmylXKnz45h+B6PjheriZKrI293m6/39tvwlKCHl1ygIdNgdDHZBv59THVAhzdTHybsjLj&#10;lfXUevPk2bPj0/MB8ibwU7W7icvsDLd4R81mCHv9Pv7zFfPedJdXZGkbsrhwBNH8jNMPtF4ozgqO&#10;f2CpzLr+kJYhLk5wDaMDEMlx6XAnjiY5/cA/rpe1TMj4w7SwUu12u1b9s0ste32E/wfz6QjVFpaz&#10;/V7XOkrF7WxjtJWsczW85gax23z9zUu+DXcTh0Z9BNpaP7bJW+iyx2s74YP7tx/cP+IJAMp98uwF&#10;DzV4w9X18PXxxVpiqmVoGeKhV10aXZ30Dd5rNolevfiNmS2FMvqJgt29ysX55NXLSVjCcSriVKaZ&#10;ZI8kQJK1wYb3+sXk008fPH60P96d2jh+c3G27Pd2/7v/9l8SCnt1Ofzf/vRPry5nL16gYWLNpIOr&#10;zcXFhA2Ta/Lq5Tccw9wzHNSoAO7exQK6dvdB9eUraGG5gGGzk18vYvD6oJrze8fH52dn+CntAFNw&#10;7P3Jv3j/8nL6zZOzq2sFiICLKkvGS5dXK3eDut2eTiJWAyPilEKNIlW1xcuXSnSk8f7RDx/gCsMM&#10;mZ6fscNoNP/w40cKXU+zF0/PYUcvJqOT4ymNzpOnF7Q2XJbzs7XbLVotgz69dSD2SdRpVKzpSsk3&#10;BvS4OL/qdhjglGiZdncpWarsHptFfHoxfPnyi/t37zy6exQYnkHVM2c2DdgfJOPxEpjmk/ffUbWB&#10;Ia6ZCNYaNYi7noTaIvQ6ykhwE8en1itVEpVcCbfxVnHi5nuUUzRsVEVsKwgNKJH7naZD70CsJcqV&#10;q6nKZcNy9ZdFNmiJD4cTisjpfMHNEuHC8kJ4eYpK2+Q40ElTLN29c8gARzsA06GyaP/gthR/xnS2&#10;FCX5CApX3et3C6t5B75Kd+Aknb4z+1B0XBiZdCVz4mFNAVL1JjrIdLCuNYRSnHAsMX056h4c5GcX&#10;nreQRtZym+rmiC1SsqHcZaVe8dXKDIDlbMQPKplEjtRJbpkGTnhlZYl1HfT8IH9u67a8+jBh2q+j&#10;24Sm/C6seF5/OhkihlpaV63+IkYQMTt+dcwr3rr9Trm2U6FAn834B4Tu1Ars3+4j8p2BNlInMQu+&#10;c9Z7zv/APk8xNHhDvssL7DsIbs5Kh4M6d5Bg63zpxGuuACikubKoLclXK9Z4WhFcZTHtI50sMknp&#10;NHuN8g58IOkXpYQPrO5zLF+9ENoA6ScV6qHt3jcFC+0QRjTDy4vpaPiz//DnOJzjbHp09xb2rXtH&#10;u7VrUfbtssnBXnRMw2/xObE767eb9RZsXVIxSPomVZ5pvPirHgo1lFXXxHzP5zuiWDDBn2fmJhkq&#10;rrTef9De7fZEJY0VLqVMIKXdOP+RwG28KgDwkytFX3z11V//zc/+6u9/pd7bYrqt3FKwhBUN8kPk&#10;ynAb7XbI3dyUy3InCuUGxBrH+UzxmOKdERmwEv+WtdTeU8cIZfT66oo29d7dLlYCnDZ/+mefQeJt&#10;75K4k7P6Oq3Kt8+utDO0qpMhvgAxG+8GZcdF/uzFrNWq7O/VOC7N1VW4ETOjd99tYekEYD0YaeQL&#10;H/jodvn23XJ75+jFS4yTSRHKcXimw/n0+x2QvtE42DtosCKIeIVltVzx8ZKr14x3lFzKSUKtx/wz&#10;sVCf6+GEdQhINZ+yjJF+4BsvcUG71cGpmAnqBY4J+MBXQ7QznTZvrW4Qb4qgkt+6VydO/t37fcEc&#10;aTq52oggvYv1dB2D/dcXc5Pvszc2rofcvRUbFhew066txnhOxXTkHSabzODJiE288cT79vl0NFVU&#10;Az4V3b3a7kH11pFmZsxyocXy8c7ORs65oDh1Q2+2hCIOaM6dEhAmO+h1AzYAKN2G2TpE9KtFqV7e&#10;6QbrJyyqlDEmmBjeYO8+6nAWrBbx//eXn9GN73QbvW6ZxqzTRzJL5SDawvGLBRNXWnEga+bqAJdS&#10;Pi74MYZ5UatXuhs06BvPT2bkzfJM/OQne89fLAaTeaSgdaLgm3sHG3qB9x/eH+DbOVs/fXnCbH94&#10;vcDzuYWLc792fj5hkIyrKNw49qZeB+k7qFxy+7C+3IQMxbKB/N/5oCH+xpXKJx/cS6LLk/PF//K/&#10;Xl6eciLFH33v4PhkMxhunj0dEtP2/uPdsiT04NoBtC+o6c+/WQAz4Ynh48tVj7rvdA/uV9gCpvPy&#10;z/7j5WRE7DzZft5img0Hyw8/qn/6g/bDe1WI6MPxplqDjU+YfKMMNwXnqkF2esqUeL0Zw4/VYUOa&#10;DVP8v/3566Oj2qNHmJncevlqenG5+uwX5+kvrjPv6/27oB1e2MwTkwxyQj356grt9+tXQw5f9gLG&#10;+UZty2AuQzREgVSu4RDjTwZwDDTeod5b8PxBGABTqKPBqcQ6yAlESEfDlLPec8kKASruSBkKgisF&#10;xd6kx2aFa9CWQXOTDlrQm4t0zTz/nf4kKBLMKYIHFMFhOJrN3AvAGXDjN5ewIFzP/CBsrOOoTOmN&#10;M62p9NOCyJQXnjtZ5oI7va29grcNRiv0KGY4rF/w5KWSL0t3yzcfXAM5AO0ohtl9V/MEEWd2rdF9&#10;DovQHKZBc13MqbZvaEeWhOlbh2J4LjVE2TA/YTGBQWy52CZCHrKbQADfRfIa3iWjM+EVQnXT4jRA&#10;vSBrY1IcLDtR4k8L7MyI0DCzBRUTTIx25A65wymjW63NOacSDgr02c3QcmuvgnBrSOxvI3ldVVCY&#10;SxS+X86TOXTnpEuQd6GA1vE6pIMqoOom624yXxgAuxcMivSgooy3eaLofGx1HGZpuuUa528via2m&#10;6Hcc0YpxuJ+/re71tj5gMod0TpKhfdIblPp3GuZtR+rdwC5bz+M3BsU3a2X7dd1qyW7wgdw5DFGf&#10;2fDFnfo3+qtttm/xRm+WvFlzuCfCka/E5NpsjMsaZi4m00jALuBLDBXBuFJ0B5rtb+B4IQTLXCKX&#10;DTrCQu75HQzf3/4ncpFUvqOCvzFNM9zL+uu8cFQxWbQDj4pHopjWmqmHpvhIHfR8aWBJRI2X1/nk&#10;SCjLMjOEFi6rCf4wgJkQACIKJRPkKAXjR5jAGVY2AqDMG2RqIES8rEhemapkzRYlYon0F8uVZADI&#10;Xoz32xq7XUFhzl0pl/c9xaVi7m0zi5XjV3ZGMD/49PuP7t++e/99M5EB2PZHeNe/fEkx3WjUu22F&#10;1QulKGWj6dnp5dWT52fORIpHba49bgSkC42219+9f3BH6kFjTesuZQ7Qkw+6GxGY8lwEZviTNKB8&#10;Ta4qBBRIuG7ZyjXKLrWKXpBrjXPLURi+kco7AEVNvkvVLjmNuKZhlmTFFXCcAnol+5DpQjJXYcn0&#10;VvygmYoIQkLdB2gtNyZPORCy51HVTmMzMq47/plSWSrRrgZeSwgQU8nYYJ1tKHMg0xdgefIqNG8y&#10;02gLo0ZKqvozDAu3EBc6Shf36Sfv0qGgGUadRT7LdLxy3rezcWzC+JyNyg2jeTW2rJ1WNjHDHXqV&#10;lSxJOJNSV22vVxY+LF9ORjSgnBz8Ami4rhfnWuCT8fr58zG7ca7wOfUMZyeL8cD/3//ss063xVfE&#10;tBjfzs16TqA8B6rYjGPporO6D18adILuXXCkHHfXlVgYYWwRW2b1n4pMVK0sRUvTrglACP0ADAXm&#10;LbwmLjtGkR9/cnR9dbFJplq+oav93TiM0hz4kjlOZupugJUNTV+0ZlSC8LLZSML9Xs18huVQhoz5&#10;1p2dXRRr1of1Oi3cR3DvH02mY6KHhpvIDg5CeZywZUmiZq1ysN+plrTbb1ILGiAYs9di+cHcDiIb&#10;4MiqwTMMVE8XaVUfffRuv9sBF6gReWFPMQcWD3LJRqOaxvCR5N0kny4eewXd7dQVT7AumMlu2Gj2&#10;AuKV8kZVF68kTV3krAESC59jcd9Euws4V4hhxY7nXIZVFhpvs3LtcLy+IqVjKIiyqLTA6lB9g/Os&#10;d0FrZh9l0juk0dRYUa1RLSjWMMllBOUX1mvFebVNkLdhtUuUS7M3eh3xLlKHqSnTVcMg87qXq7YZ&#10;0Ni8nwG1YC2uAScIlxdcTMEQoIbV5snZ6XgyP7r7WO5tPGtx4UYYGc9DYitKWV1NywYOCqtP/qFi&#10;VBYRj3z7aLaVWkwk4xGvZNBaaD1lRelLgTaWfBNkDmrMAmMY5fhGbBYMds5PyOT4zeVgxEl8++BL&#10;bP34GRKnpHc0b263YasM1a4NibF0g39628rspjyTgsaIRgXTzNGAtgmOxU4VFGTnwOmGCtWHg/QK&#10;A7OtCda2lrFjVUyCcugSEQInLAkNQaUhWoldk2okq6KR+Q8bvJLbVPpo8m+ZY0Fiqlz+Mx1f/ubz&#10;X54ev768vBwOr18+D6aTkX6xR6y0WXCJdYc35povTHjDnhwZAD+azMDNYLqLsSojnNXlYADcnlUa&#10;o+liPJs7gy+b2+skYX3yaIICHTL0aLWNARZaLKkqWGegUFwn30zALSkbgIbCq9XGs4oxnYtnd8N1&#10;uxyWAWymLS62yC6XxlwAOlJkY+YnsaNeW8ECfAVs7Uo83GubrouXF/UPmpmccf3OXsVs1zzCafh1&#10;camhzmydtLriZOIyNVcALJXhIipZAIe7JbnALDZnOk8aMBmCpMbMxx2gpt1IRu6DxAEZMIG5GyQn&#10;zrB0Cpx4VLf86mqtWWtZ9OxA8BfMZxnk0qfhvQhflrGqWz9rCOx+tg4z6MRKXVXMuwV5RBIY8wi/&#10;fBVbMY+rso8JbbNs4adMoUEQyoqEiUuJVSlZ71aDrKlGNSBXZrWxyFslF4b4QiPuh+eOG3qnVep2&#10;olfP57hD4UafKzMvMxNm0CjoxLw3mJb2HCBoozKppuPzozrihvS6TQKLWEJouakciAN4/H7faM8i&#10;aPDtDvaa1aqWcJq1uRTkG+M7MJ3HVwMLazTtG7wE6D9X5wuLJM/6h81+v97tVieDEXcaomxTC8kz&#10;Z332GO/yFM5aiMlFta7gTEtWzpd01zOxCchr7PabtIOsNmjewMVwrTw57MnjmmOt2SzvdOLxAiOM&#10;zf7Rjgy+Rqt2jyqEnVobsYRM6xRnLjpeVjenNv0qYun1JaFHKwbS2J/APGB4gG8289W/++Xy+HQx&#10;m7DlRrs9RQykC46zTNblRBC3Asi3imvGXHnN0S84oaLjKap0cU+nDgmr7QDKVFDOHz/ujIe14QCr&#10;Lkj74ccf439U5bnAQpm2xrLNZ9eD/NdfzDZCv7h2em6BimRvwBMfezIB1C2DO4bCGQmH1zmEABBx&#10;+mITg/Ua/gAKG4vzhw87dDqUudcXy9kkzrfUVTBuFYJB1j8QGsgx2JAHqD8ql9hshDtCfK/IQQrt&#10;LCthIxlRLEexdVqcVrnLm/TXRlly1VKUGbk531LyxP0Igq2foX7oTRZlbvns5k3sb2UhlnUTuBqd&#10;B5fNaDiZOORP3VrkHth8e1yFW3eFoiMyQtONsNPNWW9Kfq/wTioK/IID6poy1Xdm5VPEpwtxlxOc&#10;jExC68qWkZu8KexHFDhRDNwRsMSeFD+PRZzaLiluUShgdrWZmxue7/5ermh6oBE0+VbGGfVctm2u&#10;kG61Pra9eFvppSP7ZC47whKxrbp2UCveKjyqFQJIWjs7prPyHL3q6moMmRNovKKOl4zpnR5M+XIZ&#10;ybHzEybh2NDt0HX4qYgdRhkNorfV1G+8nW4cr4zcGhQIcWDq1qhwWzS9sQGduXuxIrcgCIrE43wr&#10;hiw0h5kdRWbBBZBPxwtsUnS8xgLeHraqlt50vW9zmb3v9KLb9AQ36HXH7xbGN/mz9ZrZDZu+wGUK&#10;w60t/9dB23kxmJPbR7TVrRZQd+jygU0FZMdVHrqkBZPFe/K91UJysvO3PmV+k6j8NtHYOVtqtmVT&#10;PueQLIvLSGwRx5/X81H8JOiHlm+oEbImnKuN1ZdlST74NOIIqYALXQn4XwkL3Iw9cgVOZpNC575s&#10;Xz8pLLa8rBBwuda2MN8KHNXTvK2cfE70f8u6B9umEULTQ1DHmJY2sgQ8qBfMkJBsEWkj5mdMcLxa&#10;Qf48pxewC79QegAhxUtz0o6IZQuSjXNByTrMZZvRwWFFsxo/WiwqqCMVHJGYobyUHCq4eI7xbq3y&#10;g3KSI7Uxppt1FIk//qd/+P3v/2Cn0V9MLpDWNzuNs4unx8ffDEarPghneEhunmwPS9l4en56ef7t&#10;s9fuoUNONW4M4XQREd/rdVmeD24dAWQmiQxpZCuTFaaq1HDS9bu7mFjHO5tjRgXOTIo4vVyT/Duj&#10;dTKCs7o3EO3XGXBvpfKOO+85s+5MtVpgJDojUKgYVgwvVBHrb9mU8OsS84020Y2uJJd1Eb4VtxSR&#10;m1H2UtwxggxlCxlNSHmKmZshf5XfAS53ZdkfYNtSAZVgasGQ+I10z438zWeHjkvKbdUUhQcCm2Jq&#10;xPvItsFYRibMLcvf+97DK1rA84vnLy5Q3qyXqaLXQvy9jA5K4bWjhGFP7sGg1AQDItxdAD9yRqLj&#10;VUiflzrLTTbSLXzJADnmiB0NGJ/yeZaTYWzedsnXk5e/jZimtlxg9NUlZ8T0m9+c3X9wsNNq7Pf7&#10;vgd7PD95NTdViIcjEzObPGtgjVbNg6m2X7UQw2FcT9JyjHXqxmrZyCWCMllfLMTsSMwfUhGjmPwt&#10;8zEzhPXq4LD+zuPez38+G00Q+y5kr2qdjVeEzm+Eyah3lvdpvDBtGkNg2V9WLUAHR0PIiowj16iK&#10;8c3qdWgS4WAjp24h6/3q6+P0VTqZTYbXUwv6LpppkfAr0V6/8vjhATkUtEL0YKnpI/t7Lb7jZLq0&#10;HEjVS84gShERIgpEn378DumEDFd3d7qyHNgk89mCz8rD6NQHEBJkoUmFQcfL3CaJu902FGjG0c4a&#10;V/we4bCBfKpEMYr5wG4ziUziK72h2S7A/Ayt0Ss5AivTkrrnrAUsQ8smq6Qzb9TNuMktvAMF1JVF&#10;k/EqKpzNwoD6IbYmIjGalqBncSTwZut2ZA+ZpYVkvGgI3xB5bOyWmxQzslCPYp9zNvNcFudYLsPL&#10;hrJw1BURHI2Ynxq8YlRtduYAEgp/reBi8CmH4wmbD88O5+7ZBW3m5PD2AxMmREz/bTf3ItM1VCw7&#10;ouQ6XkOuirmymY9opm0+c+JbqYNLreO1gCPf2K5WxNAVBMYk32gmwf7mkDYx8XSxN8vx9cU3X331&#10;n/7u7xkJsGtc9HYf3r3L4j/Y65msqxi/qlymbpTzfexJWhBaO2oWYQV9xL+x4A6CG7eCbUKv/5bb&#10;g+9tdTSaiZv/dmmrv7jZypxWwnW8ubQrMurydEncuci3tsARCYVEg6PjRYcfxkoLSQu/ea1heTEE&#10;piwpC7KXsbwn8Xw6urr+5jdfPXv2FN0iD9FakBj/UloJ4BPeoomylydanCzPqsX1cr0kKABS3Gg6&#10;ZTtD3Yd2hak3J9DFYHB8fs5mTTs3X6wKo2khblqneIRFlvR7687ddrdjfiiphVA7q0Ezpdger+Zs&#10;LBtGBHftVrPTUYYGQ8zAUX5z9fouvtG0dzxGlQJ0D4x2rXZXLs3NhlKPnI1HnLHOF974nBje8ibE&#10;JUbHRNnf67Lt+9eTuN+XRdN8CfkIimyA7GRBFsss7vWg9lCvKqWWxT4Yznm4jLBqj0FmHW8ikvCt&#10;I9jaoTmWK9BKE1qrzUcjqaZJWMA6nWWEyYL4yZqnyHWZwuP6cql/ha/hHhRYZV7j08tXbBIzC8dl&#10;A3i3qChCtQRrRkTSzDtr4uFXUnISPyFSD0k5bH3gnrGR4oi/9UVmbpc5D1gNkpxwXtXCpKwQLxZE&#10;7w6mHQQaZi9Pp0CXnmky2D+7HfLqSpjm7PcamCnudryvf00QEV33plpNnF6Q1Yrnhjpe5ppp0pQF&#10;UAVJPrYXTnlGx0vB0e81xkT3rbPry81Oq97pRh9+2oYffvx6BhrOjvGD7zdHDJDXyJUrVwM2Xmz/&#10;0sZ8cz0Qy4T9JrBBGcrii/Oxpmy51z/ADbd6507987+fmMm/Nh82GqajID4Qgi5Ol7fvN/YPw6aS&#10;4eP5DE4/MVJ0vGm3RVoAAtcy2QF0+fghUM5LRCtrSiS1/u3bbIlRq7MOrze0tvutKsxuur1Gp1Rp&#10;0prqGMnEp0t7PUgqhBth7ySCym6vdnE9n07jGpuO/Aa8vYNyp0P6Xfrzv79+fTqgBWy10LdHsjDk&#10;VIBytUO1XtrphiYWy58+m26WAfZU2j8jsMiovY80N7j/MBgSiLUSbfiTj5uDy/LPP5tyQCxX4b/6&#10;V5R/EBHqm+WI8ISdVuviaj0Yrn7zm0mnW3HCVcF1EtOW5PMtX2YWnWxlQY/p4aN60gcCQEx0q3z6&#10;bHl5Mh8tVMHS8b73QYsy8vp4eTxPUAunaeGQJGlsWV5WcLPx3OKIB7kurWBzQM51jSPsaLYBYiAq&#10;4JyyXyV3UZarZndoFack/aTLKs3byJysqE2SFGGp5uCuszTNCtvh785yg7eDZrL8JreFwtV1reV6&#10;5AjSHSY+5loY2ekvkFgIcDG5c8QbqzlCN6XKbNJoIURFzo3FzrpUkLDQVm6HjpFv4iU/MXsCilgd&#10;3iZLRpkG2BZMgNqH67/9j0+gjit6gZj6SHVNYt8LOPdwv8uPnJ5d4g5oogslX3CYUwgy2ajVofJb&#10;YMA6Yp9l8vPe+3fM8CP/5qtjKX6FCcTuMAmLDONCXVIkDFmkunHJmIXJWhiQDKdZbFyh9FTkmuM/&#10;efbcHBYw4loBkjnPapnaWNgEP00q3BZtlXQKeYORmT1UDK6dLIVRQbbdziVvMpOc15O+rIvwDQuR&#10;oRlIuDCA1Pkib4W1ibveBmnqKylRcDvfd5Cwk06xOzjPLiotlVlcI1yjrOUtZpU3WTLbc9d/g5jk&#10;by0k/6ah3UYp5Fuz5u1k1Xd/xtEK8jfw6htrfP7LnU9CdyM4ai3NhX/H4+neZLNZqAFIczkMSbcZ&#10;avVnqQgwymNYI+WG2YQLbtnlo25VUEWEsftG20mEmX8rFxRzGd4BzAlHyaNbh5yTiC6dBYtp5cOi&#10;7Y6MlRdY162ZSl4j6btEsqXcl1JZtVqWoOUc2a9tAkZxNwkGWLj5vSMZusCCYuoe+maNlTm5ddGs&#10;W/HsFRxnF4VT3BG23Ngq3Mwg315v7/XJJVfv5LkY9ZSGDF/54OMR6ExFqS1zPhsESJDjOdRN66vE&#10;buNqCn+hDN1Qo6ui6O/V7z7AJiQajVZXQ5nDUcrIKmBDdMHK6PQlz9ZeJDsYdfuNnbDaLHe95ngw&#10;tTTU4P/6D//v3//9z0OsIsvKtSfg4eTi9JLTb5NW6vzh4PCgQ+0OV+Kr315gUMmjL/eTkjclQHhF&#10;vyGXFRB0HvBHt8e+JCp1pdQQzIfWjp1/OXdt61bMpmCSO+qNZdLL/eOWrMWI0yNjU53MjaG2VjQ2&#10;D7TUcU1+qg23VgBxN5bKS9wnFGQlPxlv1fxLEvdk4V3QoU+qmlLKfMHdZN8536iiLkm+m46hVy2O&#10;Ty80Ty5REPTnXMjZWiOueCrDee3icsGhqLZ1aqmnnm/u0dq/hefYIeElZTf7bZEny9mZrZxfQI8i&#10;qA7HO7q8Hp+ejMmPZTnALqvtVabTpbnIqMLWDDHIDw/3er3Wb799xRcn5PUnf/AhHxe+sZPDo+G5&#10;uJheX0/7/aa0KnHSVNuDOzH8I5ELs6n8JGyWGKqLzsgGnJmY0Deaj0gKmJEML1evXlywXgUBBM7Z&#10;3t/bxxoYZLrEFJQ97P6Dvky+NvHTb8/rK5z+KRarsYQ6UrdYoavsGT16XJNqo9poHB522rvzwzvl&#10;v/rLk8Oj1sXF6oP3HvW7+3/zN/95K4JU2hyXnUvsRou1nTL7G5mKysEplYltZwmMRoNf/HJ6//6d&#10;h/cfok0yC53Nb745oZw6P51jBM2t4pMzirtza+/Fy1PzFwzXasgFzvLJBoPBX//sM7d9VaqZYSPh&#10;t99ecMXWMp5K7fn1ERGAarM5Xo7G3M13Ht8fjues6Fp4vFqgzZm1WaKashSoX6nWiC1ruzKtIANj&#10;CfS6XZX+xiAInDBaQlHoyHVNPrlH63ybPKTzmlEtswLuJZGnVSuuLUAzd3QbY1KhLYCjgfpgbZq0&#10;zJlXcQ9x3pbtIoxMhapy0+MWUBnlfyYGqfT+6j89emIadSj8k+lUPPkQfKcJj1FRXklaEpCjBoxn&#10;IQ6TkgmOzUCOFwnKsgJObbqbGCeiZBNNHgbtY3xOMBw5Eip5e3WTuW3hgqW9vT4r+Pj01BNFN6XZ&#10;hV9qJuQbZyKQTZAyaSp7dX15cnHx4vR0p9aCFI1dLrwP63KgLKbQXC4GY3CeZnPPVA9rH6e5xWy5&#10;mCPbgyi3SiAsNxCIxVS2S9lpxzLv0wEMPkALMZ0zDgenqHc7/nRwdefWrT/+o58CXWnmus4tuNd/&#10;dXoqI2wEG4HLtVLDzDWhzOTSWjpRVhh5WmcjsZ+KAf8N2/mGo+xaWaupCpqQX6Qz2Ew6cI4DWz3Q&#10;tvMzLzGrIyTfFC0981Cswi1hYICaVi4BNDzBsteJPnjvVn//SM705WIAjluUtr8p3OzI1CQK1AIs&#10;pHRH8cqe9PD990FbZuNRp1mySo6k7vXrly+++PLXV94p9/3e/bvRgPmOd3HNACCoNDsPHz6s4qm9&#10;09nt9Gr1nYM7twLFp0bvIBn0/fFwUOseWtBzuMNwivMFgGuyYcOhuucus95+8+UX71ba3duPmV3i&#10;gL9aLgRJ6GEtuwoDoMfSMyP5MIle1/7xj364A22320FKYuT1fK9/UKs1s9gCxSBYyoIuM5u0RM0f&#10;46tGul4Mn37z+R16o3p1PB6enD27Gg5/8k/uPX0++OrrK+6/Q7dPTpVDiTJoJYfCFS38ukFhojhP&#10;2E7RWkI5NsYuts5BsOzKwsCdE1fXU8wRDg6rk7nmNgvNIPEayK4uN7nVR5MR8ARNNXyihD3T7+LP&#10;n1Sr2X6fV0JTiitAPDrnmODRwOzGE0hVcRgKUzJ+h44RuhatIyWNmOn84qaQ9LN3WKUnZJGwVwDS&#10;gmA8fz5r1uWAQzUN4MV4GaqwJuem1JW2c+lv5uTrJNXdqsDLHNXMPDL8ykJLPfO5zhbD1b//7Cv0&#10;U7zX6enk9FSr8dVrvDM2aH5WK7odrpVEMVyBr78eAfXiX/j7v38n9ehXMQWg5U5Pz5cK8/bQRkEO&#10;Eu+jiztyXWFjoFAAz9BxP363za7wn/5muk7xWsxZTYOr9Wi0+dd/cp+kqOFwsRqrHMazGncoDtnp&#10;yabTo1YP7t3HO8+7vFhiSyffzix68Xzc7tR+8P0uTkjc/ESG6xC5S1djdgwsuKjZNQtZTTfHI/la&#10;QxyAsczY+dXxAsyfURcUL/AkTgEej/Es/sUX6ZOnK0bNjY7IV9VWxNWuLBWMirVYZSdstcApBIK3&#10;erUxJpTr+JdfDLA+1gO+sdKPLSEqcR3+p//5iydPBqz8R+832At5052D2tHt5q1e9Z0PLFU68j/7&#10;jHTj1DfDdsozbMYa7TrOyZ/+cKXtv1rrlXFfC/Z3wysigTN/t1X+gx+1Pv5egxiZy4v85Hj++kXc&#10;P/A++CT/9ZfpxRl4X5ggtI/Xww1FOJBf6C1jy+bLUIEijfnxj/uNLnZnxGn459fwrbw2tPlDVmAw&#10;/u2AUIOnX0+9Dc4a8bNvr5C4870OjsBBMupHpoq0+iLbgSOQtjBmdKvKjZUpw0usOirgVHTiJT4Y&#10;K19W59gqBhrPZCk9cQ6chL3uZJJX5DJbAkG2PN78DSE13za0/5gW83cDVq3G5tyRktPIKMq3BJbu&#10;dB1jVi7eMiiPnD2jnKJ85+eUbasex6ARoKjxXnYTm+qkKIG/VfOEzn4RaXLGBhVfDqfkL7U7cLmr&#10;AOcXV0M8Ic2OvNrF6Tys3LrbhjLDIeW4WHlWyFZ5sKmiKHdK0hGlZvdurjYpdn8BcivBtJtthh5R&#10;SAH5kAvAdufTY5IhtbzWVhTuwlug1BGlDK4tkn48y9iL6hZJrL9V62aIBd0OxFrwAz12bsM5TcND&#10;wUyUCEkFrznnd21BlGZ/VHITWt8vHKHd9NJ7cwP9Yrp3M+OF8VJyNHJ36NkXcISotHBw3l7vAtku&#10;ZhNUEtFWmZs5aTftshnAqGjneip3UVMjzy8yAYvkWEtlskGkv8UC/quO1731G0c078ZGpcgT1kvd&#10;tOM3/lvfoUbfuDFJhNMDLgvKpmksOmRbTragjM8kMo415FEpcB003wI1Ua/bWsf7FNOH+/tmLPTm&#10;rYItM/AGVt96X7Fl6JRqQ/TMMNRtdluKtxaNVtzpIsrSvYKwckFL4fbTclkzmRBolFZUrm/5K791&#10;rbb1i8tS8o1E78zhnFg3y71tE27lDCnn/vZ98zdCBQcMONwBM0bzlYMpKpji8upcWVPKwE7NDrWI&#10;82B4HEio5bxIC8e3N3zrIizMpgEqj30J/6o1qK3DjF2JqanIzFZ0+UXilaEUujdKvSu3O0xcyrAm&#10;3VItl3dA7MaDzfnV5XQ+haXSqCsQdTReTnBd0uyGZyJdCoRd8shWq0QErc3e0IOyCx0JC6XcOUIl&#10;IpVhkfX85ctJa7bfv+c8Y9RUUB+rnDbvdmtc3cxEVsu092Y5Hjg43wyBXDWZm3WT7x6H7eTfglTw&#10;yNUxyIcAwRWZSs0Dm70IxwUvGhJVRbdAtaywuZJZEwXOWOgNOCRepQZrcoZf4CXrGMmZ9eQqq7B7&#10;NEZnUnhfmVka+SrmHIa5lWYOU3lNJGaxI8if7os3UcLtfF2yGBo04+YyFR4eNpzBOG7NGvo15MNp&#10;M1GLEtV8x1KUEqarIAVCJNdLz5QUbOZ9o0WPJVr2FFq4XMKdqxpTmpqeHcKTi2YTtjxa8exsNXbI&#10;29b2PdKcIijyXTMz0k8tzVuD+K25vRmxysTIbUTmkCfTDuOnZSqzdT1FwRaLNcyk1DbFSR3anPmi&#10;lFWCp3NA9xVHLAYk6+Fg/eLpMswHCMujrRGukXWUeGEpA4HUBhrnSU8oCqBot4lz3WB/oF87P7/G&#10;JIJmyQ/rlxe61vwm65qcIPH8LTaVM0JETtgF2neFG0YW+gLu7HKAwJScrH46Xidm/e1blDHHOEQv&#10;+k3L5dE3evnqTE98lrdqdbEkMtFGjSFSdgc0t8mN6QqjOAsw1T+Ug8CxTCwxWxCd0pvVJm3FKo5u&#10;X/hdOeKWoDA96IFj6efm+5cW6070gSKyc2vyb2i1jNOCQkMhHkHmfO0C15ilTnmUmPKloglAFDjV&#10;ieNmhC4fKQ+K5FGX2XjjkO/d+O252NVInrpOw5JYYpx7Np31YKZoN+OGW5hgLr2D4BvioKpmJCkn&#10;7VgWayKUKnPITKXEo2XcVIl2O61qdUcAWYVJSkmfmESJ5s7e3h49TcX802BlaHF4KU3Y3sHehx+/&#10;K9+pMCQR9PDO7bVfxjq0s9f/5KOP6ryop7CcR48e7R/dlmycMWVUbbV21ZsFkpmi8cJrdIjkbjo+&#10;vzyr18uKkM5ip1HinvJA2kL3na/7jVWHgwSKWsTOXudwtPX1cCe6ocH+W0Qt/QERDa2zfTvaYWtq&#10;X9CtMqP9ql/mjy7sUFxNz5HCVaNmPFt16uVPHt2D7llWsemJjaDs0cq8VVtMII5WZQrou4moBaQH&#10;zmoM1oC54leLZ80Plu3dg9t3ZuR68JT1DvpZvWtLEMtaxuLlB48eR+VapdHqIKCsVDvdXZl0ZF6n&#10;d8hRt5rPop2+63hBuJQiYQ+h5GglGT7P5vPffvOsvHf39gfflwW3ekf7VJn+685yMJJIOTCydAoV&#10;EsytbjWwvKtitD5KjBgG+4ERmZaVjOvZgSvmohOYfIhDmdxpinmycNpD0gguliXIeashg+vnT5Lx&#10;0AW+WbJ3KXQs9MVklcXBsqSIYOQm8EvmU+1frbqY9qs0GaYq9NnMDveqSiWNJcczX5/M7QyC+WOx&#10;5emcN9KrM9YWw5lFjR8H07DApXxoaJklKyXHbhZIlvLlXGYlPD14C9VHcsdlkMtWvoYmEvjjEQc3&#10;237o4pFdRcBbyG9Y8vvcDIp14Wwm6mRCgurEbNedpvfTSLxZZlbE3cgvXjt2GHs0E850tk6LXHlp&#10;bRSBMxls3ObHZABlKWLayQRvM9mjQnLlFYm3xTcxXOKXDsTjM05czBd4dUfVwHil8m4kxI1HAZdJ&#10;2exLfKjsXPS3pHBwtLFp8LFTUcHXmhBWNRsAhIc9m+HqvMhXUygLeuLKEuFznJXmlRJuxhyw7COy&#10;z1yzq4d4IPE4C6vl2W1EnH0cTPIJmiGU5dnQ1+Rc4prRUk5G2pvF4hRkJ5u0yWCdyiHMS5YiBvAP&#10;Q3PPlc3hmA5fDks1qL/VsL9bd1B7KbBQX8IXNyITQJGX6dE6JSUo1qHhk0EQGs2Jzlmc3o1rQfzF&#10;VMEZ7LW3D+r73dJhX5oWLiB9NXNpDuOmaPPi0LRb5WYraGLkFTUw1vOR3IU74myw9Jcbpna3Dmvd&#10;bqXZKkOzh9ZCIwm0N5/npyfpbKzjmCwl09HkI8AmMf+gdBgXvRz2+vXeHj/LyDm3OkJ2XBy+ydIO&#10;I09fjbXNWOXseOEUMJSmWWjPhZodKxysC8TIQ7IFO6dYYDAOFmNZT8gJEhGv76LmMWkrKwoOU+hZ&#10;rDNRfvhyVhERWIMxf+vV/HaJnXv/uO/QW/5V7kC1ipZLXA2rElDl8mbAEbG70z3sHSg+LYkhicBo&#10;4qOY0T5GoNXQ3IwBW+XVbx/EXB8wW2tQ+dHuKyZVh2zqyn/NdI3dqcRNPA0rtfH65Xhx9erqfGe3&#10;9uhdePb7v/zFfPDN1atX5+QNBt7+px8/PurnV9evz8+8wbU/Ga0lJpCCKLKzML26HHBLaEARs6fG&#10;/DXHslARFIp4Xovla7QrLhOKpbPLy0cPjyjTGUJk1jLpM8aeo2kW+edhZuPZ7MYG07Ud9Jw0um18&#10;b2DvgRzV25jRA0cNR1N6Rqj5uLyYCjUxdmS63IAVg0nUWgp7lpfGIl7bK/k1kSEDp6ZWtaJa6jty&#10;022HVtQSqtS1lQXGwvWt5K04ppZSPZzep1AjUiiXjLlZkNVp4IocIL2X+q7UpEQKMCzJlhPvTUd4&#10;k79i6jsOWlokZfhvxs1vJSndqGEF0hhLoPgdJ8x2PORcSmm/QLXf4rj/rt9zQWkuS0ZSvXuw36bt&#10;VACEDEt5ZimMjZrOU5aGFnlqzhoew7OgmPT5tqA0OdTqgpdTCZ2trr9Na/G3sMtbuQ+ax7jUCf7p&#10;6OCIT1GB3esuq8o8UQkCC7GQfUVuQcGJsydlbt+A9EnW2M8//wdThTsut/dWz5t/x5daEVwl45n7&#10;gRvwFTleHLapAyiUgphyqKhAsZTgILdQEnnHe9bcBwqk5QHEnxk5RLfHpgA5avPts2/mU0+5LVI5&#10;yYtZKsjc9SepraOyEbuywHmhqvKqGPeDrcs44tLAI9+lmGkNrsfMi5jjSEAae53ujqw5MRT2CtG5&#10;3CdLPObkCtb3Dyprmb16Zv1VvbqgTx48ff2CFd0Srqme5exsTcMQKoBWjiMxuQ7TmbZyNTkCuRnt&#10;b1YqzQiUpz3DugDmJWtwvpx9/uvf7La6P/m9DiNhQHzmLmoVFGEqKb+aehkpCppRcK6gityOedHp&#10;zJonNOdPGYqWrBUsGcveudZJxrhajxlkE9ILzOa8BZPCwzyQP2SdahCti4C+APpArbCxikJHnXE2&#10;PM6VXI9eyORQyl1MgDZ62NGqIcX0V1bN8ExNpxMpL0rKz0itDeEm8rIMJXo9eKrZ2QXDYecznVnk&#10;BCDEZj7xlHRXyUwGKdsV4ND3PmjDItPhHU6q9bjXr22UiMgGSNm2sN4vmoGNwxw+xFqJwya9ulgq&#10;i6uUV6PbkDxWqyfsYFyPBw8ZNXN5qmQGMjFQCnuYYv6xt4/ap0RRNbieOt3ERrOLkrwJspVkBYHU&#10;aLguZCupCuSDr9QlSi/OubJzwZtrLrhWdrLNw5XjKms0j7QRepZQRqNlg8YSnK7MC8Lv7YmlwZ8X&#10;sSnZXIw8ojWur6YKtZ+PTp4Pakq58qrWKhhbgydkk5nannqUiaj2Dz5nu2LeLWTSTiohLAJt+OgP&#10;B8OrH/34cYPs2nb35fOFkhFlvYZ5SEzh02ixD0mya7Gqa9wYrHXksuiA2cg+x9wRpUFlDJvNJmM7&#10;5qGc0UbrGcbzk+/LTEAInRd+8eU3UJqh8G12O443z2PMSKrWbXtmaji5HriIH7FORXiHblY3FZFt&#10;sCybyUwDV5g4q9gsI1JTHLi4u8RmfmygtkdI3GEZMGI4VyAOmpd4qoVuwjtp/vLYuUm5rG8Zd0kx&#10;Du1ZE2ouoJLprNxx9K7Ycg6kTAZuUUyDsO8CeOVFSsYRti3dMY+KDCLVeZELk5WBuxFUeNgjidir&#10;PBaSDFAIB8Y64k7aScKvSIZhvlx57esgnpdTlJej/y9VagmqOrKevaCJbjLAXG1dROnFCwrlXdwi&#10;vaM8bPCIMKlC0ybTm3Kjf3DrvcePewcHrfZufXc3atb4GqCX9x4/8Ovl9x7dRvvQrOMnlBzcureM&#10;mpQMDz/66H/4H//7TrlRVoxLqYpks9mh68C1GzOEuw8eE+rXHA60UKq1vfbR3/4//250fvzs6Vco&#10;eVmfs9U4Mjl9blNSJV+ELg4gcxiZdMIG/hQcODpeyxEMgxsDS7/QTuRZYeZQNMKWd+jABacpCgrC&#10;19auxYnL2LY3TizBfDc1yY/Cd9PdoNxHdXG3U33wr/9wgYVMKP5tYOVZFtVWo+l6tmhhu1QjU7sa&#10;+SvgLHSRWWGasVHEOU4zS/JFxWsBe+7u1xu7t+GrspoZKhzo6OH1lEsDOPnTf/5vSCBK0KIyTsyT&#10;VQKln+IwvPPgw8aHv8eLpWHTpMnUzzgMz3KDDgUDlkSQHgxHf/Gzv2se3Pnoxz/dP7ijPrwqpoNA&#10;Gx4E++ZrtQ48fDSeILCgh0hb2o0aHo4N8mrgsVL7lSv3mpjlZtBMZWEVW+gS2oKoXOcEItCcMXHs&#10;IxO9/Zd/9V9OL148ehTAyyXV8uuvF8wz8bExvgwLB+yRjTfDzchWr89zv9LtIAKM7aJy927z5GQ5&#10;WSYXq807D1rdXvn+Uf3kdIPQFIHbagG8KAA0NXW7dmjcK+b4ovGMUpIpd5C1cO9uWywqarexxaov&#10;8vmIH08alWCOeHLBfs2WjnYUl+SSWDhjLJwEDK1mWCVh+Jq812nxBpwPHD4ZjoVXbFziBsbaKJB4&#10;8o0w6UgVkxM69xKA2sTUXf4OFaoGs/nZBOX2engyRamLSQXzYhIPSA8O3Pgk9xYkRMyzwatVWT5h&#10;HL4wjJLXx1OorWb6k9dCuUVvxv5kqmXMcX14i1I/Oj27Qhx72K/7VqfRHR3uc9fQk+dtgoiq0WKl&#10;OSDMyjXZoymXnfg37BIyzuk7j/a6/fJoRCCQf/Jy+t7dvekwG12AXAclvC15uHekma9M/F6X7SIU&#10;QWOY0L72Zbyf49NAjUkV0WxHe4eSJX7zzbB6SeRb+OmnB+2d8m63cnk+O5vEg+OJceix0SUdqk5r&#10;d3EyYc9XNpxf9Asc9dy4wfVIcacEAk3yuw8rSHYfvtPAWQMudFXTu6jZKL98sbBoUgyoEy41cwrj&#10;tpaI+KU0ZK9+eTYjoXWnoaqD4/Tq5XSnUyPz6fc/acIr6e3mT54EV1fxyemcW1irRAet6JhxaOod&#10;3qruHwW9w6SW73Mm5etludqNFWeD/mIOfeX7Hzdu38ExsnZ2fh1WyMuV3QWR7TB+iBxivnPQw+k6&#10;Jv7m/HICwZ8LfvdAHuNM5h9/0Oz1ynXN17nBCv9DxMW2uhpBSIeTA5ZUZnuBLjO6WrAz7ezAzuCU&#10;8bHvolqFh8EmIBVcGswnG98SzngVlnf/sJIs1pNA7h4gNtk0QPZF+Yf90d5+GXovxpW5fFoFfIiE&#10;AuqxYI4oXY46XtDNLSH2u6GtjvVS5Gt4+U3L4UJpjJvqcmeNJinWB/+HI5lRs2yflMZZ1QyCE6Re&#10;lW4exEIAuWJOsKWG4UBKymBwTW0zHl+z3zKebdX7mK62Wq3J6NrM8VgN4k2yH0EDkKtgVFq+HmHo&#10;eXy82u2u+3s82bDLrr756hXLYjmLx6PNs+cDkLlWNzDySWFUmzsqnhWbie34iR9XdoKoFjEuL5kr&#10;hdNDizG4HSO6AHcWL8I5Xv/W3brB3uRxJ9bDYJNdpMq43BuXV+RZ9VwIkyMxKkfEWUyoC0mF6YoH&#10;nmEGwyes1Hck4peucoo1iIYr6xHb/aQhwzxjFytyCRxFyEcsby4K60yZXRbAeJMg726MJXPeZD69&#10;4QsHnsuF9Z3ZlQvmyV18S0HzTP2Cq55/V0/q51vm8cbCOSOTiPGbxydng+GAJw/UzbXO0jFa+I1/&#10;kytUPN5FjHO+JWGnKsTcfMEBisW/zm8mzobh59ojENcjtk5sJi9RdiLzl40CzAPTXwsvjgioRFSm&#10;IVql6ky+DD5QSWRB0EEYFF88LBIxXPOsPqfRbLlGxY+21lXbe7fVIW8DH5x8yvnBWOZNHhUEZM85&#10;WaVO1OR8rTVHCzRBVeqpKnwyx/K5Smm4yla1MFnhHOXe0JYZDTAVLGQTYcLgfIsxMbQ+c8bcQeFA&#10;UnDD82KIrpIRDqBT3Svhxv6UbKJsbrlazyIkJdXSP/uTR7hdsnp/9auL+XQ1GhTREs2d6lJZukuF&#10;RSskJHch2HYbVHmqlUkM/S8MVAOjkgpXQ0yHpcjr44x83RCQFa6xuPoplWFZsaH1szNoybFVUkBi&#10;6XiKZfEaO8fd3SruiNfXCwYGNLHMDA73D4GFjphC7mAdJEHRq9eXF1eTly9wHwYVTmOJFOiXRH/l&#10;GlxfD53wjYckXpveLPQ4iTcXHlZMtw+C7PtQPEguSqtBWZbsy03P1YDqH+iXQHk3PJJQkWRZZKM3&#10;mJlmq+ebD1pmfE7lT8hfmTj2jfxUEouMTAq8PTMzWwXzOldb/q5CwNlY2cIzDy3J742hhhylZLde&#10;wj61GRL6XkK5FJVrubR5SUQvLZVsSB59I6qV1RNZhFKtxRSi2unU+TT8JL19crE223BtkvRyDT0P&#10;dBM4PLHHSjeLl7VRSGoGiG6evxjMF5BW4rt3dqZjpS8g/dWsu0RCkiir62RJEYmrxPk5e7M+sUad&#10;RnP+q5/9FUv04vJKjPSq9+TJiBvRbFY7vYRGF9OvD965r2qxXv78V6dYqjabNdMygw1X7NRIA3OR&#10;UQpiqabUCgW1Kt+YakPe/tTaG2Exziub78NJRssnfG06c0rq2WIRbqzLy2PTdwW37zT4/1y0RrOi&#10;WJEiBLjy/OnrahwAPrDszHSVYSwIY73T6lxhQQ4VYeNCcZSHqhiOdVzf0WeAhlav7lQYKSgQIlnN&#10;Ekj77NIg0M+fnzoc7fDgsAuo08BoemCS41yyCLGAaG7Lq1X1YH+fq7lczZzTQbdSo1iJlTcUJOYo&#10;8cnHDxkRX18N8Vy1sDf6gyX1/v7eXs32tbPTKySFXACWDlr32we9ly9Prq4Hn3/51fsP72BqdXB0&#10;oOFVqGG+tb7RblvRo0h5xd31/MZOLXaYSiZCE08BbudO50CRKEAnkXcZK725Uw+8IuPIouh4xLhc&#10;JTBaGaCZhUYsC86sJOGN9kh2XbSyVYxSbQisPAnbjLjdjsiglFSXAUPJLHQ78Fa8O8zGEnOZTKKh&#10;jVY1QjJyF83oqggOqJQ3Gl0ldsyZA4V2JXp4xCCdei1td2KjCLGdgA6UBfmVU4lOS+r2U3Nuo5Fp&#10;dlr3goeUH8qvqNQphOfz5WgxbSGJY8mV6mhC8D7/6R/9M24UNjHl8gHAOwMGWKyj07MPHtx7uN/5&#10;o3/6Tzv9TmDBVupOIvaW4UfvPnr84C4rxHcp1kFTwr94RvpJDafp9h+0Fe0QaH5cavHUsnNhssrE&#10;dDRGRx7r6UapMV/XhfYwNizD4Rf9PAqRdDKSbtUqgF/MThQURBVvXC8uV2IGnEAbO7XyYrUx5F24&#10;KjvRZKWoYS02uKNGNOZPwj5h87JkL2k1rgZjBV36Ko4BhxKnl5NrUdVEW/qL21SRLb/O6JevRjKw&#10;5laWSovJ8PTVC3AxyzaHMR8p6caxg7gCZaZAOMPHnYOHYanRy6w1Y8+PGq7WiBk8rUi9NmtEDijR&#10;chhRLjGvmrkkZ+crqcNslQle94drR0FYKQEc1xWK3UDhCLiC8RfLL0mH7hBu7h7IBDEtGGvgrjWg&#10;wP2jH/3g03ceP2r3dkXpNyDWyeJKTl/El4HjS+eM+G3NqLl+52DvYLfZbu+CcUxGv2RDGF6fz6fL&#10;nQazNaYgHNbx6HqJs1CZQlVzbM8i69leMNOrfPzJJ0ej3c9+/teoKHd3w9++UCujHqOueAWu9mTK&#10;xqtwhIpGgmx00H/kbzyZ50hhzi6XHUITmjR1yYtX85cv51x8hMoAf5gY8+PfPp8BllHu7O/VD+X/&#10;7A0vGdxKlwyI2cLjd6cMtFVFpau2Nl2Yqog8dm5xzTJiGjWB7PNlUJ4GyuONhUahSeHgErHpmid5&#10;MxwvlPjCkJnUU12swg2VnnOC8jLJZAVvTvDarpfBTHqqwkDxFYV0Kbh9VDNzOHyqMn9GQw2Ipg1h&#10;t1uj2GcbHKFcNRjm4B53QDyU02MEQYiqsgf321ZWs2/X8MJ4dXz2wx/c3+1Xf/vtGZfu7HRBYtAK&#10;0+gFclwZ0ML+BcOmvHnnXagw2qKfPY1p6qoKehUUZgg+ZaOHTcd4CH6XIGfrtv133ut+/fwatHcx&#10;3ZQbJQt4rvJZlQY3y8+5RgikAVCDrNH2eNhxMWy2azvdEmfBnXv9zRq5bPiHf3RHqaj4hy8VVccC&#10;PbnggUv3+vrwXLqu4iMii/JKJf2M85HU0eylGWc+50GrVYtF1WUoSgbBztEdPgkLI1zM5IWm0lam&#10;Dnz+YK/XAPYgKwpRp3DizbojEYn2tqPDhtK/LXeNfbS+U8GAmvSmwSVEoWROIHxsEXml8L13AMrF&#10;ibsVKcWw2S8d3coOD1c4dVBhEFqOs8brV8vPvxjS7pSr0Uff69QP40p7OZ3nmwHVuCx7LcU9h4Fq&#10;CLX/AAm71/hJc+/8PB2NkydfXgFk8gvLGpwW4Sc3dzK5WIkO6ZWqXrQMAXpWKErmCVqqw6Pq5Sli&#10;fizHtSFZ8BVWwYEl2ohGAQeL0lK/nwh0BT0/m+IyLtUHoInTMp6OkBPXoP1fnEyHg3hwtj48Qkbq&#10;N8rR48c7BweVV88qT58OT16/MkrdVnh58/ebWZxjvebejWWit1U55jd9r6lAFQyp7Fs9IVBRRGUo&#10;OyJfTTkEZQFc4j9wLIl5GkoxSNTETrt6pYdgdXYxns4TfrNZ4+hidoF9acd6akZ2a+1TpQpaFypE&#10;uoGRVi4YrSYhxGbCDMDHj9oRJRIXC0FdvVEREJYFjkClYAdNhAqbKw2LaxJnlysMNvX0MhLIDfLO&#10;bUhroOgNy1SRlSjfjAElV9tcYLYHgy6WIWOeGJbqbTPktkxSzyicypKhtuDwWK/RSa5XijFVwcdN&#10;os1QEFlJOVEKBLYsb/oKihIbQoaDIWKhDVfPnIjF37BJmYS+JqYyzGMbbHtj9OVuT+ikvHmR5xRY&#10;8oD6Zz94EzJlScqF2e9bdk3elrxbJAllRTZPYvicmVXqMg0GI6ZbW+sR+8JbTw0v35p55e5TvYkH&#10;LLS9hUtWWIh+vYIDe5OB697SrC5tougF3ls+zbnx5wsObugodoF9F5lmBNbZu/AmF8V04znkOAoF&#10;rXubHru1/XDf8EYy/LYv9Fs8ZwdzbJe/S5EuLpACJJNCQkW5Y9JA88sS7SxzHVRqavkkLYbFW1eq&#10;wrIr2A6xfeco4vAMR483UbP/luCgSHstbhc7r53i4oQWr3NjXBJ6cPJbbTJCxYjETMiZHa3XBbTP&#10;2k+cCVywzYCyDEnLYyz+UidR3BmhIkpFizTW46DyhNxikEiVhytvkDtLVz5LJEu7yGwGxVPKnTuX&#10;r3NVjM7c/FxzCQxj06D6PPtkTjRLlSVOqwBn+N+OJnOLnjPOdQElFEbUYkumRgIxgovmHuYdptgn&#10;tVVlqZHXAsVvPJ4s9sm/SaLOvcKc1oLZPMfQSMx8kEFSZvPVhQ1P2VVksiKT2rWzpNUkRjz6sG6m&#10;5TZc0Gi6arRJd09D14jI9iZ1w37hIkm6NvkpelfjJ4qAx+AKrN5lSYoVIqGDsiJoKgCVADFUztPT&#10;moEVr8+hxbiAqjet0OvSRRtdwZyHGOnR9azlTkjVAna+kuZR258EjcMho0luQQn+OagntTfCY3Vc&#10;5czFezsOvBT7q/XGcSGMhsxdu7y6VJAvHqTq6sPJJCHtUg5hMQWWvvR06hnzAENpz4nTnVjZC1wg&#10;gKbZRhgBGA1NTinNlU64KHQ7CD2pAIWEye1MIztBlsa53VD3Wj9m3tGiQgsup9+jV1cLSkGj/F5Z&#10;Fm9EiwrEmuMzs+NmYgBK8NmGNlOv93rtSpMZcuPFi0umWRyijiFnZPXUUVHIsg/lxSpEDiamE/Lz&#10;8TiAqHBSEecUIdPdrTNLlCv1nPmLGFtmcyWNTGLLm6vuW1iNtIKhvGwBhJVQ7eO2ijeU7pMiTC26&#10;1pmJO181T/Q5h1zJnRgoBcUSv9A7cZ9YhPwirYS+hYUx91YGsjiGcl6Y8YrAKvsM0/Zn2yGqNa+Z&#10;i2ANXO49aAbfxSTndMBFhnWwVcfYzNg2B0s9suZElwisJrQBIz/obU2T3DYo1poRBV0LHbjwCcsl&#10;UppxnDmPEImuxYdMLZVAF0s7eJBZRmBBhw6Kg0zIBK9K/WP7T2bHbmZvnbhMcqM3i9nsLD3sp3PZ&#10;Fgby58m3MhXnYiCfBROccIC0O+BgCYqvaumAmE/uoPzp4wSshYSUIDgoVYRAYtZkX5JtBsNYEdc0&#10;q7TtEO4a90MHt6jXNC3SSDoen4IG0Tavs4JqrSUpS55EibsuEF4OTsPhSJ7XpdJsTKVZoji+Gq1U&#10;VeEvQNusqHCPMsmcuuhX850GDsZLpw4qW0bATI20Bn+8DzVXRex6mUTxQ0muxHFG7JfXSmCz3YOs&#10;L2Edbrm3GkopTw1xZxlZQLoa4PPLlfk3eR3pBeJAbdvSyOd+uNTwnQ7Bqqocig0aSHnhrHj+Ys8x&#10;+gxbzM1B2algLJw4N5p/sQmblXP8pqqUG1SRfLu1tHD+HjYMdaIF55arH0zsbDY3bCsRtuWCtnT4&#10;eP3d7g5OhKyBuPAVMVa+OfgH3k1ihV43VlDweDr99Zf/wKS31emd0V0tcDobHL96isrs8pJGl94D&#10;z6E12mJYHmvRfRlNA7UKucb3F78LnsvlCjVjxiEACGiDIHibpgUQOUhni2h7FJ92dtgXNrnACtMp&#10;PN5KOq6jYDzE3wgdI8a5YlbjOSTvS9kQ6omwdCXnyin/JyAOZD5GgpBbmMUeF8w694A7/n9mLtsm&#10;1qBfygUjyJMyuimGxN/GNb8UOH5iSeyCYiJi8y3txgrl3qrQ9GDLc5UeMnIO7bBJ2RNmO6JSsn1x&#10;dvE6sHy5dFTRfNTJSIx6aMYW/mQho9r8pMpMzS+DjKLAor3EmU/S3TX22fhvSXhBlb4gUwcXKKVX&#10;rBUblipD2FLZMf/QU4CURtBsSWMkv3B64SGUJxwbHijwaukdHZZwGWLSdXWZzvP13KX4UsHY7MrU&#10;loWZ3kIxjQFobP+gUp2z0axrbbymkBIFLvOmu2v++/KyShTVDmXV2H98WTYiEZFEUrPwy1AMAWkk&#10;Y5HPuQKxOTgoZU2U+gBCp0DVyBsOExYMSiIo6NrmNGkQzw83MQ633JJkMs8FVZpPklOgeDKDzyS3&#10;C7v9Wqsd8skRYlpBA54y0uynavVmqJFUtaktkAuLeT87Lr5ageXMnJ2tTs9WV1fLzPZTbK4Wc3wo&#10;s1cvN4t5jidlXboeoCJGkLr/4LGReTOtEmqPRHIqI7qzb4DIlZYZpDRADRF+zauVu04G9WztQ28w&#10;zil9aTRvqHXnqS/XddLMB2wuCtABiGEvgdSdiE6vHguEn7XBGExuzOL5e+bfk9nhkjE6ZiBPZIM4&#10;6gq/UE3CiiWjcTIBhs6KdCKe0e8qdfN865wcBDdp5t9RGb6VWar/2QBPW7mgcMBmZafXqRNrpW63&#10;BkrNdgtMSdQFToiMfEMTtQWREi+ardovv/zli+Ozv/6bX2s2pDuY/dE/+SkPyU9++nv2TZI5IIyU&#10;t/O/+Ms/J22SRLROH2vTsgYdy8m3T8ekuEEil0V4taxQskH+4Yd3YBS+ePUytwRa0K+NCsoA5gsr&#10;TPtVj+fZM+sgFd2QWUaDzXi0yhVOEWhyFyTF1C/ccIAdHFRNDLDmdCGlRZKM1BNTYhKTf5THlpjs&#10;0OiiaVQ/VBY9aufwcJ+q6NXrYSwq6XJzelpviva4f7vsPJpIrZTRy1pZZ7wHNQ1LHI+H85PPzGQW&#10;AFW2VeZEX8QmOTfggoZU2Fa5hjdz80vX8zif7UKYa82mYNmbHCq/MMD2/DciWVe6+Ntc+Dx/q8My&#10;Za+hyOpBqbCdFa1Lmok1WhQSL/+4rcHym3Qi/0Zi7G1dyDyXmLrVDjl+b+jnxfFnDe1G+iy19g0u&#10;A0vfEqr0lE81cgPoWFVUUkgmR9poJH+JxBGMlS0hNpEfi0JnpNrAJRIH2/RB338rIcnGLIVJ1jYE&#10;Kiv6v205506QvAg39t9Qj7U5WDKQ2AMaORihTNvRxlA3JaYErq1yIwjrUiiaMD1ECmgnn6aEiaJc&#10;bbhBVZgYZmJ+oK4nd/fqxgb6jXs0f4AjnT1HH9gogsb58xxJG2itsn9Qv3O3yrcCZj4+nUm0UqJ8&#10;nzmh3NV04llckjHptCcyTlBpIY5zURYURP3ALTgPWyAmbBAvxiNOGo8j5OAWjI6Q7Dg4Wpt5OskW&#10;65qeLmRrNAn4/QWasZF3h9CDRY4TErVX3umUkVbip3/8asYdB769d7d3ec0/Z++9/2GlNK6U56aW&#10;1M6mNSORqpRjEiOo1VYyiBB0cTkSAEQBqOv0vXce3Lt9dPvOrZMX1zx0mbnEVxRNW1yz1Lz8/BtH&#10;MufLlmcMMOWasV5fXV3HSnakJVnZlRftn7+w56pYUINclM2gmTGsbxRJZzgfBAXkXbES1sW62FBB&#10;wkvelgHc9WBAFTUcDo31LG0CwDPTPKlpNa7U7mY5YjlDbxoN7Lvcq2URGpUNeufT09FaVk5xfx/f&#10;xPqto3u16g6MV8qUweB0OLo4eTXt99qYldJX07SvFlM+K5XFV7+a3bp9r93qfvWbf9Cuwkw1Vt1F&#10;yWaOXZ7Fu2vrpZxTkckZWvMp2Vcw3DYzCdJg8YFBJJzK4WJKs4r7FF+RAjD59WdDHIPu37u7USI6&#10;6UqTXr9D8RfL3YKbFaDgcIwbvjRvVK0r8VSS4tnGJAbh4VHdZbx9+SufmIrh9dg1SFzXRguPQsVf&#10;M0pSC8F2PIuHeUr+yN5evXNrh0cG46Cri8l5ikNv/uLbOW8H4S1T+UTUgffhh53dXv3odqe3vzee&#10;Jv/2307mo8y8fCvWZm+ms2UkNS9el8DMWXkOjVwmxienl/QaENU6dWyxKCZovmdUrkdHrDfFmbx4&#10;PvC9iXmjV52hwnBwasTg5N69hxRnnpIFNA9rtzsEkWAUx7LhjjJeY3LLDgHlsQnhJwzOr69KTthq&#10;JtjJZnn3cJ+xHjfi0Z17y/6qWa3TXl0Pxu89xi6PMStXJbIIBdmDFzniwqqUDQMjADBEhfhSHs50&#10;cbZXx25mbu79oRkcEG4xnkzxhsUuqgJZ18UorGyNuRwgLovKWRRgabYNfuCRVgDvDREmsDQvhUjT&#10;1Du6NDMHOnUZ4e5gjcZvycbPzxzEYPM/DGkqDsAsOW2qp1xNPhIxXKpeZf8RKCEXOf/IATdmPmgI&#10;YpEk5Bg9QuzSbWBiZBgWT5aKxDhcDgHV56teqwfjH3otpimeuRixjHle4zFWJ0M/n4XA81UIaDt0&#10;thBt+Dvu1zwaNVlLqu0iVGG5UPNJsC5bHuLP9Wwk5XmSEMyp8E/ZJU4ELOGuWhdJWm2CUG2opDlk&#10;fLKkZBrLAbHT4nVodzE2a0GQFul3Y+FQ5YvpyiVL7DThhCtpidvD/aWowDMMM+Hj0zPha6B6OPBy&#10;p8y8ziWuNSyfWd6B9ldrR1eYGSbmBvwx9s9+j4Xncz1cjlqnlbqKjhwvTtNuUz0QX+flKdEjlJbJ&#10;wX6XdQRzcL6aG+crK6lJhoYz11TM8/b7u2p3EWfKto/Ng6dGwRmqm6VM9rGegogC/wGKFixidSQM&#10;gBESAXhtlk7pKi4814l2XFYXyt82PCGp1hm1BXULnTCVv/koy6S7gFQYV2J4J0WasnODaqOpbjDw&#10;8N1rNhusq3qtxdPNz1MxuJA/wYhZAq2mDOe0ogiUF69f/uef/+Lf/flfgFpwMmPrwcop1eKL63OW&#10;x6/+4Xx3F6UCMQMZledev/Hrr65mk5XGnrGKina3wrwOOh5ffjBKBuPk8TsdCLTnF8tXz4aastZL&#10;FOo82Ad32lVJxfFHyC2yDkuXTPvPFWmrAVsikUIQWa+u5mKxVWgkcC4KEHnCiLw8m/E4Xg9IbY2E&#10;rFbDvR3l6z59Mmh2IsKNmKr5K7mWIOri36KH4OuZDNjHDm80XjH/ROtB5sLunk6wo6P2+Tmj4zXz&#10;p4MDMOK6kmxFOVaiT6I+03gwJvDRsNEzkX6kqRDLDAEqzxRGX44MdXqyiLUg0m6nxvbW71dINrq8&#10;XGDpBVeJqeB4WDYjSySo4rqRY+dJq8lIPyW9jGF4/+5OJBm42kPufu9eF+Oty2n87NXYcfFp+aeT&#10;5WJKFdhhHn7vnoLKsCZiY6dVm842jKxlwhB5i4ld4TTFVwKR8HgSM65ntdy6Xbv/gBhChL7RV1/O&#10;f4HfA4Jhct+m2LDCbfEP9mS4Q0Xwy88v6GCQLXz4Y94iqL9q8UhyoFQba4CPyXS932bupdQJjKkQ&#10;l1LMHJdCdWipLTK83xYAIjzwpMMko6t4TOLumM0LOm5ixbW8D2hJuOndXcqYGG7zb78ZLMfB7HI5&#10;vZpoKyhX9pjpM0UM6tjkIcsW598K+sQId3Scw7m2WZom9tZWu/bR95sA0uRV/cH3bpeDbjXs/h//&#10;/v9Ewo8PFic1P1xql3m7etODic0jOTnJ4/axET6yL/5hRfAy6uXGDmw1WQZcnqbj6+Qv/+JiMoE/&#10;u/zjf3EXa+hbPU5hMRRuHWJUno9G3p/96dghjaAA4mf5HjnAwO6BTGRZghq3zWOV1B98jycmQlZy&#10;EovFxtZT71R3/MA8g731Ihkcz4D4ONJ6Lfy3Y8bNw6uN63JmwyWwC9/UBbooOU+pnNhZ14jCePls&#10;yhHGlYHbLEG7Rg/5N78dMln45ldLU96Yc9WNisPflv6eVX8uLeYtxyDPf2NwlW/hH+uQxV+xYKBQ&#10;rDLPoDxt7nIwUFsTGUqMhxRyPSHVebpTb/DlZ4vZyTmhAeO1DlYT9YXe51989fzFMd6kvW57b6/L&#10;08ZGT94hq2cx46imeEa8vpqw7hc+qXYa06/VXhqfCqtuuJRmzQLimwpPAqF0HToPGOfm6HosnhI7&#10;ZhoTVczRw42CDOnLBILJElYEtb39HY5VuG+SNVWlAlX+IBAdbUUIOxHhO0QXf7mwVMjUuW9YDkEY&#10;FF2ijwGPGfjWsDrARDoyfF0WMUIjluvRwHOBqua+IyuO9dIN06Mm9BRZgcv/M1I3xO7A82m5AvKB&#10;SLfj1MDkTl4hCrz53cAvgjeMj2oc5wLTDIpsPmfesmXuunHr1jDkrcS/bciGS0ywcsS6aLVZUDEv&#10;r65PsNhzRiipsm/EZtEaeAsX8bYOWW96TEfFta7bLlZatFGFbPYm6IlLYZimgAkzmZT5j3M1u3V4&#10;yKFOvdhmp5FLjIX8WFRjESpj3kBWBfkOIS6+jJVHb3k+3SRhmbqsyB1wuZDBGx1v0ZAXCqjAMgsk&#10;YSq6Z3W51v9urFfmYdCMQ8yr2KU35LI4kcbY0gxTBmurLkTeeoNDlwGRTc8jkXJM7cr/JM7tR/Oa&#10;yCumk97W59y/UfpuKQWajEQ2HpFrzTZQ0b031vBUD91e6fxsMZ3FZycTODOsuNu327ac+KSd0dX6&#10;8nRCycBhiTNQttwO/EzQbKRWZX0xynCWJIQryB1TidMo6JQRJzOqkmxZODvVtsmUjmOGrwY9pvTw&#10;nT60CP6AQtWaQrhHQzpLjDESoGQeUnYo+KuUWT//L19OpxwE3svXZ9fXyGUxbSw5hyGd3BvNSPFw&#10;3QakOfRcFz+0qhJsr9mpfvzRu3fBcstVYCJTotnAjVNhMVP0ZkUpmCJqbbzTcwJ6LnBnNT/71Fke&#10;m/esYmNYcCjwJaoolwt3ZRulWWa0UZej8C0zNqEqyqk2Cj0Vp0hUeKjMsF1SIsfa6nQ+h5FO872D&#10;Pl9ZptAaO/jOk4wRLqxC54+FVJgylleTEWECjTnh8tmImDp5I5HYTrWFiWcYPfktHvK+SY9xg8D8&#10;aqXo2unq1ctropcYIvFFDN3DjifEfFhRH7bASvQDkeeM8z0zAVKSikN1kpIjgejxwaImcOnjkldA&#10;7s4NWwmna6O4WwOEOmuxPGcwxMA3WltbogEgi5rFD0pQlrFnzTinyHjhEge7XaxNAT7C3/vBY2zD&#10;cXtlO314//Z77713cvx/I/lBDIYOlusu/o5qoNxFMeVGEbd/UpoqVh4XVwM6BvsYYWbxMXUmAzkX&#10;X32w6EVysptVqqvqV8MfYiDZCt99f/fyeH59sTCzMePpZcW2Kc7B2hMLcS1+NfofmhYO6t0+/iGZ&#10;IrqWEy4mp2wDWW27eeduf0w26GyVFXEHlJi28fqVy4trhoSMBdbmoXh2frkUAXX9zTcvXb4VeSG6&#10;mxFj59zavMSwab7aSkB1pFnzZTQ8Pr5QFLYyiua7nR284i8uL9TulMvAf85xzcYUzlsqcOnraNhU&#10;VSSO75bZcjLjNItD08UyN9il1aEVyxLM5PKy2NhaXUv3mJmRYeg8pW/8gfkK5v/nOx9H2n7HUuFX&#10;myrcx75446iPjnkE8mLO1Z7ZLKggLOtMzN1C8jT9SFzCHYuubuiPvzAhu5rJtdvTmCC6Y8mJcj3j&#10;SNvQcpXYl+RrKehLFsfaKDjiwe6kcCxVXZHkqEGCOarKPgWTmGOAm0FpLlUbbTJVEPVpq+AFM5UT&#10;mhUysFXlWUnMOEvuLLI4wwAQ2qmgy6gQnSAGUF5UWWyMpmDpjI6O46mGIZV1adyVjWcJsO5QdUMe&#10;zXAz53QZkDvJrnE9nJhXi3Q7VDl2OwOz9Ne+ANFkzEmj7URUZ5AI3juNYwd/m7qGaop9b2NOh95a&#10;kmZ2PhSfkuyHeTSHPBbHc4mZtVqG45E7IjVJY4Cxnpt0Jbx7+1ZokcTy/GaEiDPzuuq746CmxdNt&#10;x55R2NkkYasy9qwiwGD78tdUrJwgaxnLl6UjwySFBF8ulPLhBARTvq8WJMcMgvxNBqLGPqGiRPgt&#10;uCd2dUsAKFZLmFRZKyTW5FwRiaqYWeXtcnMjiaQeu1ymOxMWMrOWva5cl7m+KykKQC6WdrxGnu0F&#10;rtxYy1g+ATlCBwF48f3vfQzcoPz5JpedmzCDUczi/1GlKQFGsr5/ry9+YrV5/4508JHXsHfGj3rE&#10;kuAbvH4+suwtT4L8yKeNfPZNABxBZ7t/VKe38TQUZkbknV/MjJIJCsZABbOGjRqhgNzHEIQa0srJ&#10;CWMS1LbhYb/BSI1wgItXokZgRYw0FwGI5pBLcRnU9leZhVJzAm8l4xGW+DlLXm7PaBfifDimfpVZ&#10;wvNnK1XnWaH1Yz8ByjEXzFTztDSFbRvbOSsva8ZUyMuFdEEzCaf2xYhXJewHncrT50OeehpCxa7S&#10;upMc2wbaK7eaZZljTdAsUOBEh1FD0WYLXIqzk5M1wmP83d2Il5adS8oQDuRMSUvL0qvX4/+frjdt&#10;suy6zjPPeOchb85ZE4ACQIIUJdmyqZZkt/2hox0d/RO7f4cj9MWWWg5NbpliiwRFQCig5pwz7zyd&#10;qZ93rXOzih3RFAUJVZl3OGefvdd61zvovGhER8f0nBwo2/s7Tu3yYL+JzhT5RlDIKqjfw7hY37zd&#10;S4/xwZSHfWW4MySair2BIefF69V4vGHolz/Sgw/6KdP6MKCJWi2LWwa/xZquDMX1k0/3iZ4gUArK&#10;NAuOlMX5jOKEGKdgf7/97Gn35StdHEZRowOwpPDmdqM4qzaztHi1iAnDurm8ZTYWpss9pmvtZJbC&#10;dRBgRXN6fa4q4A7DZw2o3dlUD3uLB6XVHAwJxGrR5COw4KxlywR8Yc+n/7d5vJbpBIOHFUhjU5id&#10;aJX6mvJMHco2nApKW5XsEoqmRfheXm57OAQ1y3/8+nWUvwUZevlaAtYqXvcPm51BCm5LIXo3Dn77&#10;WwHe1Jr//j+1cLKHVjCHyl/l/YHgFR6uf/lmdrUHpYXug61UOjkzN2HCoT0MnsjZ4+br73H6oBlG&#10;qyGxwv5eORq2jkedwHy25bCpDQCSMwtbHC+atbDUpsD9YpnBFKOzow4aHIgkSDaf0leV0RXKaEm2&#10;YeHBQVc1Vxy9fwfqR8Lf+hiwoZnM52vMBlmf6GgxYJL9/1a1JbPMrmbRkM7os7AcYiwsJ0Dnqya/&#10;2+7uRl4PZn7hB0c/j28LPrB3q2A3BvShndoYsy1VxiCQuI6pQowpYDtncMgRXhS8xaavAyLKxxMy&#10;C9buLKUtP+dbvbu6in/85aPpbMRfQa/AmHW6mKjOQ7qG77k9EqhW6o6kis0LRnMei9EjGUK2OjIm&#10;KWthqrqJ0qITaMzkmmLxlch3VsVqubHQTnFjONKRUw9kAd2w40Qh87hVJYIAStnncKLJwokHWBQl&#10;mfjrpeo8gDri3F2RZPvoOsrKVUyRca+MCqLanUSM3Liash2qjKmsc5BfxF2jKwd91G8EjSQa8+YZ&#10;jm0iTsqOKNruRlNOBQxid7PeGQs7vc3vmgfwRn5aBNaq+e39EPlU1YpaJ5Dtgnz9Nd2Nz1dE7O7N&#10;Zp5pTluZpTg8OHZ7K1q3ZO6HET4Iv10+aSvARtPeXdfU4XJnFuWa3zoM2BxuPFbWTDhq0073MuGI&#10;dXokVhnO54zqSV3ih7QZPu0iii0x2vmwNuPddby7j+2LvFEn0Jg9chSY/Yr3yNFD9pP7d7sFiNnb&#10;WlirheKaTVRuYlqYMZl3yOZvap9as2hNIAs7cA6PlNJ4TbN1dUNrVAV1DtJuph4+2JF5lMhHz57B&#10;JPU1eiCof5AT76zTfFu0o80IyVxHEFCOVf4p9U/AwK2jAWyizwkGKROsD/Tv8EM3bT2/WiL7sn7R&#10;zIRWb61M2US0f8tPYgQXgkhXTYmc4NNB1+UAAxs2QxN5e1NsKDQ8iTl1cG5gJoAJiNFQ9QnZmOjH&#10;INJIUFrgKAiep/mnilfpYNTJcKJHO9eWwkn5CjernDjISgYHOTk+OD4+CE1K/UBXNmKkIs3cAtvc&#10;dSvyeO/HkxuMHYygF7kwOPRk6VQuPp2u7IJaTWt0Pag88kiPOHqwm7Xpg0YaUc2Qp9rbbjy4SI0c&#10;bajmXhtPRVIuMLVCV6MYsDDjTQTu1pZYva4gIu1OQjRDMwGazWSRRVRf5QAKRwI5iPpQ7H7B7c2E&#10;TB2uJxiXrYUShpvyIbeykhZaFEfuu6WeisM8X0JMsrsv+3t/96KsUScfPMtVXPtnYCM4DdasUQ1K&#10;t4YToAIVQa174ktB3AZEdHS9fM7cBDmB8zhTI3jbIM5oyQH9qgz8YeWQEqHkw4O965uxLtqGc7H7&#10;+efPU7ezNmtin7sqekoNZe1U5JudRjrMP2ONN9U4uWOyh/c0wJvU8VAqsWyhFZxXE2bgjXb2+Gnn&#10;sFQKHVMOWFUMk32ZmzTb6X/CbCkH3RUf+AkalTwFsq45tQauV5gtNmgqcadiOrFdNwk/3BiQYP7J&#10;jtmFKtzXGDSmpmuAe7axhry4vR+n5jKg7oPgzlinm6zcIxlXuM5NDN282kCiyQoLOhbJkWVFS8l7&#10;zNWIZwzc2YfNGI5z1rOdxLWSaVbQyH33kDZXgXmheA3RLnEtKGrFiv7afdrs3KjMG1z/2Vpore+c&#10;zongXHP/ttJd6YPak31n7O+HjvZhR2N5ayOMBNaOJpaMnjmTSOqeUA2k2mYjsFYeUCebZAEZpAOV&#10;VV2c78BJQZ98O1Wv5khLx8vF0lpU/WBnfaQwj8qUorZhyzzPzL0t8dCuj7Cf2Pdzw7eK3FQDetPA&#10;7KCpY8RJMLQzNu80DxLTNySY16UQsR9ipcVQqJVaWZNZVU73MpN8takCgt3pwv44MAaQO0yXYrzT&#10;GbDRAK03pQfLNG0BBMlNPEzvoRymVF1xrlB3IDyAOrW1mZVbYehaIHM0qmodUm7/UthILpRdH8wX&#10;NcRqEXnkhbDbK/hJDdRgR6PRWeVaxJ9rFxqNiMtqWwaBqMhsIeRgS9/IwdhS5CaLU3x9RVF0IBOy&#10;rbCbsQ0slxNWkhwvNfUQb7gwP2Rtfo7F62CiPoWsME9Ct8E3GgxfnZbFaVaKSKQIbtblgBcrKg90&#10;syJlWGShgY/N7l5phYEhs7pmTmnLTeriWY8eeqV2txY1ORXPfMo1a4qtYEufPDrB75XSK2hMKDbn&#10;S1XPnFlnZ+nldZ5Pt/ujDhNrGkDEEVAc2o0DY/YKIuKiwea5eBebSAelQyaMr6VHUyQC+bfJboCW&#10;IjNeBMngYp8FIdmtNO+i+1IzS0et3pWe4PzSLJgkgKQHpz4xrl8uJyAInIHbZIrGXNri1WPKlgJj&#10;eWOJbv4wcUbgS0i0r2RxYurC5aGqdK2DIqMTiwcTSVN4mdywXHCkDtmMWZzSZh6KOn/luW9vxOmW&#10;Gl/TXkl8daV6WzQ66e5uIC8Df6TYG3dMEAhLsk5msiN3RIGJnBvQ6DIH5rdWJMQk0LNWSYBj5Mg/&#10;R8NEA/E80lncIQeoeT+ec7JtrO0PDcmqanchezxha8y34sjIhUDnNpBBYPUyX2TFpVjJvXJtwNJg&#10;ADFHA39bGGpk2O3hD/L1afbo2cZjJbrk2vZFyAIet02Gu4mnpi64cnZJNZvnpyeKdYNPyv5iOW5Y&#10;UnF2r/DB9ltljjF6KkmZgXy3L924vI1u7+20tWxNJR61dWZy91XwwMKV+EgUd5YylAbPPqUGKzaW&#10;ao1Vt8lQ9GDGko1sEknbLm+Xeuw3BVQM7gbEid5B0667vK8VpnCVcwMScZEivVcmQxDdR5i4DU64&#10;6u4WyL6USKOoocuatp04nVNjKFKjFnOwSGjPIaTxblsLD+f5aBjIv7qpo6zUcJ5EIr5XxA8v5hVk&#10;EXSwfCgp7LG3SIzlo1A29SyeN2GpDWzDFJDq+GylWddaCdakvRrfF07udhmmkHfqDgpQozRzLlBO&#10;oDqa3m9sL67cOVHP+f8ngci3m4fYmA9CzA9dSlUrLFy8zymocwVS4vq777/7/tWLunK241erje9q&#10;+d08Ryhz5XqPbUO/g42bof4KjVyteSbZAps6Rsrtn//l31mmZbGcyxALR/LnX5J7HR2kLXDrOeBX&#10;vrYwiVgemCalhRxCxUxsycvvv6OK2wMWymWoA/NCC7SV7J90KQoBma6vJ4o1JDrMHN9pyCNNaBED&#10;JAdHrbMzoKlKTxcZoFFqpCnJ7yi1uaY+6BFKnEWi/zn4rKWJdNP2tUSmkUDPBWHUxZa0aL5FrPAj&#10;q84jpQKyvDYTs+UI41a8hwM664+NEViiP2z/6Edn0JaYNxNwwF7EkimptDLRqZGSldHCXELCnfVl&#10;EPt06aM0nXg3lvR9JY48Bjl0p6jajqt2+vV7HTly//HrRK4s80hNupG8phRHJli9vb1rNW8js/zx&#10;qghalgBYCppahhpWdRu8M68O68QENweqG0ghFtEOSSl3ol4T7yo1hWqF7QYiLnJ3+JwvpdUKi4Pj&#10;PrScJwXci55ABWs4XSfs/XkUxK74rSx+LCrzXS9ZeFpK7ZVlv+kRSpOtG0+5wNSNVC2ZQ+MOU1xp&#10;W8/lP2WVov1lVUNu+s4af7lMLswjzwUJrSXjoHJMaC2GrUTvnArUqZfY3mw2w8HgP/7Pf4a5AlR6&#10;GobNxtVRWhwUhWvaPkcBPpIWP/xzF/UB9T2yzUh6CcuDkPbdP9/tLYPWfDJLnn05gr2zXSfEfIuV&#10;1I2ePHk03Ov+8p9+o7Ut5zk9DwKV1H8nemRL995uGP8tF2hpqU8bmVEJ7fvkeY+35lOcvweA3J6c&#10;UYHKkzitUjhdF+eL/pChJSVRA29jnh/pKol2yKvri7VRSQGGcYMDzV2bDgURXekHPF+noTzRGGbm&#10;Wg4TZOjJ7MFKVG3oig9VoItO4oRYHWxj8DbsdR89OgQD5jm9v4NoKjdmQw00PKeodIdz1+hSDzE+&#10;BTelGgJDocPl111OGcU1jqQ9RnOcJNh5HDiKol3ZWTB1faaoT+ijb96+G8P2Y8Arhaf+0kZqcjU4&#10;Pj5MlIHRdCIpnbwHpvEBUttojDapOzue3QOZLifzZKjwXkyluMRAhdzeVK7IwGHSB4OL3V5PGSAw&#10;CzW7Vn4gF0UvCW2ABuyY+HQbWok/IOBr+j7tBnYnCUUU8ISqndIILIZ4FBFzKVyHeiP+iA0tePz4&#10;GZ8Fp2JAOjHW5wuT2IWVl/EctE1PzihQHavQtlraJHOhGGgr3YK7O42qRiNtD2zCZ2dnZIWzDCQq&#10;q/J3bye8F6yWt29vjvfv37y8fvdmye0jugBHKu727WxFHUJP2lasS5C0+GBb1Omsjec/6ml5z2fv&#10;zglMCLoD2TSwRicT00lWqEVaoTETJncTBea1W//4dzfUzO/e356dHR4f7V9c3BVy2lHItBXGHNja&#10;eVRHNsViSJdQ4tmG0x9e4CIzODnePz7mQd52pvGb1++Qe3FPuwPYDe03r5RnyDUM9Fp8tS3cwVBT&#10;4pUjidxBWD84UXEMKZS7l8pfCkAzx9kFH0XW/8o8IKvHZ8hhtDy/+vxz3psDhxeVwnk+bxgdJCeB&#10;Un5S8c4yMXQug3mqrUU3UCa5Rc2pQVdB0SMLEd34crmXDgyPY2/bagDSaxMsrJWGBmCF5+7Su9nS&#10;TprK0rwspLVyOIYfM8q+8nQ3MtoQTMBrWW+N5GTh7bHvV1Z8KJ3lfqK4SBa2FCcxNlQ8AbL7apm/&#10;FaR7zlklgqlL4gowU4DrDtwv1om16bElTJglh2wvZC3fyPTdYZOGsmvWVTeRpJlHpmIt68hNIHwO&#10;1rN16KIPGwatFtA9xFpvqf6JsdVgy0mKVa+N7wYVehbLMBKqwlYdNRP+NYpZ6FpQMReWOEWO1NRS&#10;jrNOa9+35BIb+SKfLRetYMWZzR7QJUERFRP/hBbclaOnDE5yCZPwKiSOBqHpyenZv//TP+61+yQ5&#10;MMtZzrHxnvxfv/glvk6lxm4Cj+DvVUoCF+EGlHCWQzpViolQqKhZGi6ce3yUko2w39V8z3l4kaOC&#10;zAb7LYstaDj9ea+bOPrr1gCp0f4ErxeatrNTHT1qPXp8dnR87L4TbEEmmAkctFfsIt0mesGEMexW&#10;UDxdWJ7dvnl1/vrtj3/2++3Rfne4h33/VpQTM96GniuBj/ol9pDpZjG+fk+tKyvjdr2JzLWKtGwZ&#10;wju659VDZQ+U5htRYfE7EewV33m/qvLBaH//8aOjYKQapsHwZ/b69Zu/+G///X/5T9P/tX/w+Re/&#10;F5ramQdLLhLiaIjuR32h/onsiWIzHLZPTwafPB+NiJ46PY5yntD5Dy9e/Mvrv19tx198AW2hEOkH&#10;MY+2/+z05JPNanV3e/7o9IAHYbkZ7o2GPBSHg+i7F/O37xbf/suUlY+13t5ZRHz4dBpDEN/ccyau&#10;FSJXFSfHXe4e2EaJCCOLloxYJssWj2MH4yUejLDR7eOdpNCMBF+f6uq6gN5JJzadr45O9sToTEp6&#10;Pyw727DMq+DuBukQQ9DSpmc5nPWLi3JgAchyNYMElIefP+9yTM/mSHXA2EClt52OqqatsFF1rY8f&#10;dW0EjBpcIZRk4WCSmFmipwV8quKdzfVsn50OrW1GqqezQMGbbdU8d9fLppSMGEQlt/dEn2SvX88C&#10;O1FJlKUZzpbiukeKJm6pOZPuS6aLnR5QeY/8lMvJ7OrNLDBfhEzeyxC0BxprVeQGB/tHjdOnDWyP&#10;AJEvrhbDgx6dDm5rwLtARIvJdjkNLt+G3/7zHctk0JfulA0F5hQpO1zVk4N0MWPQVVy+XLBfnj4N&#10;nn/RnM+Sf/7t9OpiYUl7cnukCaRQmc6Ki8slT35gbWqxLsBJD47r+KJVVlE6cNl+/9/sJ9ptODJo&#10;gCOYoMMhiyq8eA+lNLu9nudrEFglgrRkr8WDVv78j/cP9hvHR60XL7ZXV+UP360fPU5Q6FAskhqL&#10;a/Tjs/3tOoAIfXNTCLxW/rNYtM2ech0NNFMFs4aqXTITjpFeDvcolpJPng8WGxJcK0zBAaGAP+Zx&#10;BY/gs08HP/sxjU31w/cL0umxngAkfvqkd/ao9/41t4N2Aj9wrQHSIRcaSFS3N8LOWm1Tutqg7vwt&#10;Cur4yScRrkpsOuNbJOw5ZOwNhpIyTCxev2JbaB4drJ6fMH9lOUZLMXhZkExxkXjkf/vX+Xff3r99&#10;fd+RHbOANub50Mt++H7WUgB19NlP9sz2pnzxWxhq2d3NYnyDdpJQooTFPewGp4c9jJ3ZB26vCtng&#10;ksXwZkY05FTouTDZw0O5iLKRXJ7n4zuUHFkbI+iOqlC1MGVV/q49b7Az1q3TWHbFdfC7tjmOvAVm&#10;YrH1UWokyobGbH000dY6JbbQOVQSq+bsXKYjov1gAEqZjvmKegCFm1M3lc1sWSnLSAHZmq+y3/34&#10;y6ca4uE+V15kGrMWlovGIdoW+YjfadTJehZ0CeGJ0r/UXLsP2CYzQ4baenvbtCV96cQ+yZR5ldQ+&#10;mtbK6BeD7z6fiqouwBvLtakwy9md2R0M4BcFP7ffLfKgHhuV7ufkCduOmTvSFBmExqhn7TkochwA&#10;sFlq5Bsqnq5VF9C6uW7Zoa4q1xxbpp1UIK7btCMvMkubhux9CFmOq3pCWw+Wox0J+SORdd0j7czH&#10;7EbWBHZ3bt5NBf3uRx6bGu146+FDwnCxG9PWflLec7iCCGSaT+uUWx5LC7ksPwjCq938Nww/btIc&#10;Tanh3g+9nEV1mrGsQDMJfawDywsXl3P9379/d0Po3c21fMZl0VTIwXvnqPSQ6+tfqPZWs24x/p0k&#10;6Yd1/lFqbVB35tVDK1zT9h/CoWv7YnlmCDBS9uPOACuyENzQ060Nw07qz+Ldf1l5II1iOdULyA7N&#10;PPoKyFcc9kiS+fRw9j779BPYj15TxsZ4C5Mo/Ih7HdSOzR8c1T1pReWu0C+hYsy3NLDyYUWg5AgS&#10;z8lFupc0tZRXj7V88/kSgeIdubdyaqmCmgtvBt5hZObmpRPSgx292c3ZKzGgtGZ5uO5uc0NRhCvz&#10;czj3wgdkn51TU2xKOb1VStgTG3Oh4g2wKLBJhQ59eyTV85jNYFlwUAba9PVYyebBb+hSYoTSzJBk&#10;2a3ELvWftO6F70CyMU4CQ7WrlgxLhjJwsoXug18dqfiyWEVeJxSbTSk3hUErva5OaxBXKRVj3/Va&#10;ZvrtBIrYQn2tVo525l01OZlbZYzoTB/RumjLLkK2WmI476MhBiDO92zZTNYII7XGwIcqTSs5KUwE&#10;drDtEJki8a0ggK3Xf5ghcpTBLPUJF+A3xwg67Ol2tZGHPCUXBrM0INPpuLRGj53KNI3AaoXBRnH9&#10;LBQtLjZ9UtI2Q58Qf3ujjmo4qaQXzDQHI8iV8b/9V7//zTc33714/8knWPtyPQ7fvZmqj2qntzcL&#10;Bqc+7rNgM2NsKq1g6xIJ8VJUo8a2LGmnC3dqv79b2JMCGDFB2V0I4FAf9f33VxICsDQ34YsX19PJ&#10;X1MneZwPV8PPdi6bizaH0OZon1AvsTaW65vbGSD988+OP33Wkv/zdu4pcQXIzowk3hmzYV/FqfuZ&#10;BPH4HsSH/Qo+Ff3wis5ZsHKCy9dS185ELkjJ3EOKNY+VsW8JW3lPb8aTcX8/RMVEo/jJUwqv8uZ2&#10;vKSqWZUYNIh7v9Hy8E3X/W9phjWH1CSqqXzmNDgYHcBIPzzoh58gBmOksNwbdnhYXr555X5nXzx/&#10;upBd2rLX7aeu1rAt3zIwXXW5tQE4TvU9mRXCBdjWUB0UYiMshO7ywDQhM3P4QAtbsI7NDCuXm/kM&#10;GNI9va4Nfsum0z5tL1DwSei27ZWThkSn3WamaxWYw1lrSGjsU9+wdmkI/Bm04zV3J16NiJOkrxhC&#10;x5NMiRILLzM7n9Sziy2NMjfQU9bQmhcnhdhJsvBKS+WCZopJ0/5TaCwaaTOx+C7iKFRn8EtcOG2i&#10;WWZnWTxfh6/eXqDTftY9oATu7x1ksa4ep/Db//uvb28u3l+8a6cDg7ZS0xaiW04cFrPJsMAjY0hR&#10;Y5TmXi2TEafWNCPohYUGdA3ZJlMpIPSOFUmFh3mfhKne6AD735OnTzGTkcdnLl+ywGKBjU6F6zWt&#10;NwAAxGF3P+n8kVGycckMbBpm5Ai9Kyi/D9fNo06QhFGNQuGcZlSpmAw7ApOdA0+0S0tIjXIm4rqd&#10;zRIAP/y5vcVONaMjnrU2GA6GxBS3WeGaCejHzGItVeqeGWvzLpgjcEErHHPA4ogRSu6mi6vbydMv&#10;f4TCsi0ja4petr4WqD78BBv7ig3ChsStw9q93WgnPn2v7ZorF5jIJV4mj5o98gUTARD2cBrPxAyi&#10;ZbfGZfr2n78tTHicuLKJaOvxDVsEVAigEEmm7Zwu/diWRiOlOeN7UvUncp8R/MEl4CwGbeDIbfda&#10;z84OYNrJVap8M10C0W7kfzPefv3rcymo0ujHX7Vk9VZs3l+8NVGlgpx4WM4v57MF9KbMyTLsjWvd&#10;b8JXaE3FcZCngILZw6PDgfrMbQZJGCiGeEqy7oxcpvrMAXaJitPohxczn1BQ5EJyXs6ju4geoDo6&#10;jRUmlYspwNWdzDLo0Bzx43ste7dbn4u5WDvzcEoKz7MRlJCxnNR0RVPbG5YeMcT/o/ChdZ0LHSpW&#10;msMd/4hCFo2phSQqApXdRg0e/5WbeCLl8OQeO2Fyaxjh8uSip1B0HOe+5t/4nFnTKBaAIjKlqJRw&#10;VlZRGubJYq1gFQWWu547lqHZkMWUoe8ROdTkaxbLHI72W0Bn7Nhsngg1JVVqGcBFlz5H+gGWBIsn&#10;2T9oZvKFLeTIZdSbufwaUdKyroR/ddJ4MtkgbwRVh7TMU//8+VAM8y0C+E6/D3JE6owMfjiPlOG8&#10;Ka8uMjZF3ujubutEo7PH0j9Hlicm7X1fNjJEwd/fwT3SdWb1NjuQNoMWOWhWVPNXEHTvJ5vLc1KI&#10;GachFd7kRstgMpkvYbAKBV4vdE7JSKxlbM+AIfw2soYoQyy1VWI8V5TiZbTX3z9kShfcz3CRMhpM&#10;E5OUDO/iJ48GvT4U83g849kJDKk0YBfRdMo3yn/xqwkvKTaujBFLLgj3Wk9GozLpHie1yjz+UHv/&#10;Fr8kXxLZq++n/baim0pfPqXHfgEihdIB0QGtMssEQocirRu70ZLZhSzuyk5LwzIm5LygqPKwxIfc&#10;xrhRIAxeC5WQFV+QGDGHU1XsAHy/GwlhcrGJyR496gu1WZQKiAT5a2B6TwhsY2+IlwTWX/IwN0mp&#10;1r4YTmbykNip/nHj8UBTfZDuPgh8P3K32v2cRQMXtf7XTPCpP7vMto0FlJg1cUfmgdJeaMJDBGLA&#10;V+zL5oebe7kUvptUpoCVHoLnX+d4WvvmPv8UPZ4CT75/M9ZWKNmEuCgNsQEze+vA4d5AwslIke0y&#10;fcW5zoY1bEUypy3d+0aHpjBd9Zys2tiiunkN0qsAGI6OMKWQ49wFYE+uOlLEyYa4kaaE0kkcmMuD&#10;ogx3oTqh2SZ7JqT3QN706k9KqY7VXetmawIoMZS0QDTqDSMK2Ce3ds+U7Op6QUypK/odJ7JGxsAK&#10;jGqYeBqCQgjDB0puUJN3P3hpfwRbVA8h9D71jR7ypqoHoW0VuIfWh19+0GjvYm8/dLzCgHUxmobx&#10;0/FOJ3MjAvO05O7//PFa+ije+Xe4uWaDXQbhR9mzmsPs3tStgbOgps6ZfpjLf31z8+Llq5evX93d&#10;z+Syo5wBYwJXvht4i1l7X3mJb7+tC1h3beFHjW/10ecUmeR3cricJR2G9WC8hhXqi1kGu6nyLsk6&#10;ttLCc4/N/Mzssuo3rEIjaUYUw44zSOysZSFsG2IetJVM0Dq+9vts/SbUzGOfsDfTB4m1S6KjmpBe&#10;m8cpkEMH83bHzwZcBDxSPoF5pJbNziJO1zjxXFybJ7KYgdr6aauKW0Z+HJa8m81yo/jDkNyvafVB&#10;4LBz4648j95cc5VJao5SOphMb9nA0xQfwsVsKdV6qkT4QpngUvJIri6oNrQgodTJCIUzKL3ERR7T&#10;qegcZF1e1GHRKyXZCZ92bM7coFQ6bM111cplkQasYFMhyBTORZ5uvVbUTW9hM5B6IFvVxASyP5gT&#10;di1lR/+kG3SPR7gnOyJA5eafqXGGjOOqGTOdD3s/pGg8rugSEdvUpnFm6mYxRTqi2ZLEwLe/E8Js&#10;uJRzB/xJcLOfxLKxlkvxSFHDQlGW7UOuMs5vABuorKft6nGd50RFog2b09fqmmAI2FH+enNJfaEq&#10;ESqCCgNpQCUHAOFOTOZHc9CmxwW4azpbA7rvphamRLWbL+PyDEeeP/jZ752//9Vi9kpnaiPdayZX&#10;lwtFejTj6biRUwTzyJtJfaxcVcEYXD3t+VJ4a12KOSMD9MpyUNQ+8qHNWLp1e3/X3sB4C0x+TITG&#10;NTMWOMYA5O/e37x5e0WQjW3tcmY2FmSRuLGwxkENzJAoUDAYQxKDgBa88unjveFojx978163h4Nw&#10;ehsYJSdG/2VLV6pIwx1xYZBXOJeGhlmpibJrapjZz8pVCWodBRPUnvMdmfMZmTlBiZVj3M2AmbvG&#10;nw96TRRQuLyyPzFz4HFeM5zkUd4E7tGXS5fLNB77opVmDTxviYwy9gbEFQ6fPjrud4bUNDe3k4N9&#10;3JI2t7eXsaVdPXt8Sua5ogfaXSX8oZxTl5IeMAqORIDE7UJM2JRYr6PAthq3G+Wb3d9Ptla8GCsb&#10;gL9vALygNK7+Hv+63Zq0N6oj5JTwqZ449uZHxuMeqiGYhm+xtdLKDaUTY/8ifawHm0npyg5T9NRO&#10;6lzw1Khv5rPtJHiHhmMlWlo3xvt7x6uHGuK6eAuxJVQZfUagJ8C2UGxH0tWOorPNPMMilWO8UYKN&#10;05gr3g17s07LAGWzVEZXsFEPrxs9q65uxwzHHrEzxgnpNdi4C+Rot66vLl+/fvn1v/xzpzEkGkz2&#10;SYJiSHSX/T0FhuIlkKXmiZUPER6cW7kog1oGiRGa00oGBOCVUdNmrUR3cPlk/QWhYMw9GjGhi+P+&#10;4Qm3Uqqk3ACCwBLRjPFE3+c6JuraquwwmEORSY2Nzz02WpHQhJpIwjZV+z/u9GaR1dp54I4dmi7Y&#10;qSlqfLRLGvBxfUsZeBbDbBav3EFwfC0JixzndTTwl47AoLcSZeYmth6SpsJzy+nDEpmPR35wqn3l&#10;pyGwlPTyoD0tJpDMP+4n9zJEKM1ix0BDfndpxDPLmpYGJWWilPBbKAYH4hMZ/ut8RTDDzAzzuRHc&#10;U9lShpZMIX54pALQWjMhf3Zdzt+JXzQeTyjtTC4R8yixfvtQigUrbIMdku3MVy1vbfVlMZ17sCSh&#10;c5G8hZlxrRRAsFp0sVIhuDJJ1+vTu/vNzfjCALLt69d3FvORPH4yi5VNmeMopv5csCuADAZjSHYz&#10;gwy01TPZK+Y6RLGewg6JVd1IS+dHjPY6jFhXm2gwMDF9lOavN05fCtwcp5KnMfSF68sF/WS3nUoL&#10;XSQbyIzrBQHgxyc9tz/iBqKDwZafaD9OjLlcIVXWZj3tnIZoWZCfHMkEH/Dd5Foouo1ORVO/hztx&#10;mYIVKEEhPCa2AxhNGpGrSu5A/vlssAxm5WsgIkws1RLa4/1RMsWsaF1OJ1vXkYGGYPC7FHfTSyc9&#10;mNKepBIM8cmXkzszIrPEckLMV/gZGMxpJu5GWDATPvgUi43l9oVGDxSrDu4Y/h5oWQzLVvFsmW4w&#10;ZlF/5Pf3q9NTOKQN/F7enZPbqu8oxYp8j0BgS2OeG8ephXgKYQiQH/tkCnj65Ong5ma+UoBf049G&#10;uLhsSmh4uD50d/DV+Uk+xt14gwCcY+votGmjmlKRYSUC1CjfUNggUoW0BxQOHhfpvy2cihPrVjCJ&#10;AG/BTiyc3ONQCDMZdIDJgwZvrHBAE7l+s9VtEsVHi3Ck6ANKOmbgMI8QxKzxaBDPQj4AbFbUL6MR&#10;CEn5/nbN6iWxiaZXi2G+OTzcb3Z49xDHGEpCbeBxitao3dPdoPj74cW9+HTN2LCmSpk4kShscWJT&#10;qFBlhDLU08pQRF06Ol7iHl6/HBOblMTGsK/MXdUs1RNJJwS9LxU7pGFkvx+YoVVs+iC5hZu2oVKp&#10;m3VprXl32nKcIlvAH8uIEZC8FPKwTlLIlXsXKJuN56WpVEesrQ5SBuB0wthoGekvZrqLiyoX2UKY&#10;NX6w8M7Q26taxxvt5IvBQzew+4+xGx4mYeFuQLLrW8La+YjISOfpQzg6GR0dHeE5NUhtsyTQD+wW&#10;rM3KVB6MVNUPK4AKTPBN/pd/8ze3qAvBhawcZjqPMQH4S5xFxppKLqbvA3O6DJKs2Us6YXN5njP2&#10;WYZkU+HpFOHfJWOVhvsb8VBtVD+X0XzWx62QTWo2wU17Qwo9h0pljUhV1v3d3ggFjXzXuYKS2q2a&#10;BijSAOPETZ7VYjGvtZzeQfF2tiboVyNzwE+53CbAyKxLNCt9YwyjuTJxkelsSn0mAzeBzKlANZ+c&#10;jlee4dFKOZW5IHTL7KTkaLXPTo/3hkPoXdlWWbTmSARP6SLSiUoTDgiijkzRHHbTEgvCtTQUrzwi&#10;ZzVb2eHDRbfWCOL6WPRQVfdkqjwXoyYziyFc1VpW1zNG9Xw0tnMxMLcS/i8Xa29v8MXzZ3/1t39r&#10;pdTWXpPzxpvDyHu8B6eTXdDRR/yBKNxxqHfxvTWn2fBGzXTXMjjhoA2ql6/e3NzcsRH32vs/+9EB&#10;5YW36lvL5JGlrLhwYeKzAzMWMhMs/29Qi5FNaB3VLWNUm0B9+F8/ah6Wfx04rVgds/Cxf6WTWEqY&#10;bR5x6h5rvnNoGJLHPYGCd71JLIyBhyBOwn+AYgLs7FbQ4sojKkK1pcX822++txyP6JMnpxqhZLim&#10;TQRXWw5kPTZ21NdaNf0/WwdMdDQWWh5G8JV2Nzb3JX7ajRCrcpxbkZqQhw7jkha1mQixYbejZcJP&#10;RyPTsoJjibuJROnKESz9AsjJlWi+XuJ2TQzN7DYWZAYwTuGcY5wbyA+pjccNNfY//P270pTKw27H&#10;ATHGaKV/UpWJKlRKE7ZR3MuFEoPqXGwZLg8bHG9NC7Re4rodTqTEt6sNCIzWqtzWTsiZRCN8U2vV&#10;KhsOSCUCez3uUkUlo719flM+I9vVVsNrPPTb7nVMhVyJn58rt9l2MbyXc8tq9LETBaUp9GRksZOf&#10;B74WkfsC2N7ejRdQVFfYQs4tPgvvHFmenJ6eNmyPs84zNTV5aJ2vZF1e+lu6kmUK2Iy6kKExXkIb&#10;PI1R29JuQfnycBqsUWImH0ht5UMqO+UJWqA5awaujnyPnHCvJFv82zrtg8MRv35HhPHSnPQkc7WD&#10;sKMuwRKYkGqLIhPE83a/NWwphUXhkNNth/wOJVukJL+DLYRVc3IvL9n/4//8z/Dh8U78i//6S0yh&#10;9g+6EytlRN+JC3jFq2yuzxcnFBn+6JMeqrFyJlspSjSaWOjYmURCja3OuYKDjY+3XE+oJpkG3Fwq&#10;L4Er9sXzMxb8+B7Hy56WAvJgrWRhg5iISHPea5fGjsDZG8vbVQMm1UI2KkFzeof50M3bl/dmpyxl&#10;DR5p2Cn//E++yjbXeHdxklOSs8E+NpdU/p9PP93fP2g/erz/F3/+9ut/euP8/yxfEFHDIcXSQLnE&#10;vb25WXfUiSR7j+UIyn9ZFyqn7khnRklLDOPqD/712clp+3//3/7sr/7yn6eT7x8/RTiDomlzfZmZ&#10;8m2r7qskfkZCBvbUzXK6XTN5at437sEsJreLR6ePNZ3EynI24yn/6tPngwGfsw0de9Q7ONk74iOB&#10;gbx6+97NGb59Ufr+TQK5bIxCLFinLq2t3e91tIeOsDC4Rf/8w5tzGfwO+owS6SVev7sYDftmJ8NC&#10;Xlsv1HD8FpxZ3VAVWeq0jH95dMQgaLXevZfBW0PdAgs95UFQF4QQ3WhduHNh08gXvrm5dhkwgcyW&#10;J5l4nUHV61HVbNXytOKajOe5iyUwvO51DkZ7/IBgkW3mB4dtfgpCOL8811umqdKJjWFNqDJ/R3oZ&#10;ZuZ0L54gqmDQYp2bl/MtXuuiMmSeP8e4q1nOW5zqt68uX5TfZExnOnrYD/aK2bvV+O3Vuxf7XPZU&#10;8g0YxGgCKNTc8hcSGiqBVjrw8SQuJY768blF3yqqvZaSoImnUEUK7iM7SmMIKHwAq8XGeryKTxlK&#10;NXud0bSIl9kUXJ4KotFnF+ZhHt+MXzKb6AVdHZ4K/q2O9qHm0wpUndTjUqJ6+hDlbphX1Rk8AnE8&#10;+Ei3xeK0rKsUdhDbVVtsNp61ELk1nXZMypJcckP6BHS5BJ9YDRAoYVj0m8OhDdTUtutGiB5vR4vl&#10;7lFJN3iSS8ss25iqPzDXHPqHu5ttMY+XvbQXZi2q/myTVuanpwjRTbHBy3eDPXKLuKOsuHzz+q//&#10;218P+7I65MOzwSp1siyUrIwV77BvVilga8q8wfPA85mWSH8TURsO9gaagOT55FYWBnStg9NTfuP1&#10;2/N288nB/uAPfvL5k8foclMvdvndtAliQm4KryQ5KbWW8JQqh0mOreLR3v7e4Yidc7uK/+t/+S+4&#10;i//bP/nT49Of4Bn866//gtOb1GqSDjiBWcyzCTSb6uZ+CzTKkPPkUe/masMl+fqX55g502ttcpPa&#10;zaovn1EMBLO5mjj+l3HW/iHEolZ7WBYIIMuQHCJR46Is6qK9J96KNOaVBLetaHDQOT3uFQKBeE6q&#10;s0/zvVXUPxgg9zDDFro17FSq4UEMcf7gpEf3SKG7NxJEQt3/46/a33w7ZSr4kx+PZC22Kf78P9/T&#10;WjBnHh6LN8LHoElm0f7ww1gARRXBHmI3OtxHZljO4aNLCqsEIc56SuVWOzxmjNYDoUl/8U/vyoB0&#10;AMjnZOpsX3w3/ebXs+k9T310KE/G+MVvl5FtDqAWW00FdcHlUz2M5ApGJ4CLR8HhnsrhuTDWWCM4&#10;PBo+eTJ4+f1sPoV6nrs8huU8GW+ZIUfBUAOtdF5ZpjKW40rlXoWbTNGGPFT3lxk+xcePh1RIxHG9&#10;v1yp8mmRo9v+4eVYflcZKJ7i5TAFXwhiXjVSoLfoCCpsG+JATlTq6KB5dNYc3wmdZjL305/vM+K+&#10;PN/KcH1ZTu7zZ0/63UFycbn+7Nng7Kz79a+vGB2TfnR61kgSN0ndtjrFZ5+3ri4QJ3Om4WE2PMZZ&#10;e7C+vMxfvpw+egpBnrFkDPOWMSyGCeWEGoBUKhAoBXfIJdSaTU3xeYY2TTdPCCAeszur+LRsVPa3&#10;dno9W11+/fZ/Gj0Z7SetfpsZ6fZi+dUXweefNn760ycn+4wWo+kc/76q3YtOnkZv/mp5M9mMtt31&#10;PUdEdnu+6farwV6FvTaVwGjUfPUG867sAP8wY37gKsAzhiZ5sWCSP3n1ajq5o5+Cet2XhqnMHj3t&#10;XV9n43B9e3n35k28WSU/H5bDEdZWdN3SRZJg1WoeVFX37ua30/GaUNpnj78EBSZh9v3FnC28P+1g&#10;Tp63q8vbyXffLN+/nT75hNCANhgEMpPxNHuvUBvg5BjC31xTekrK9u3tgucOfP+Lr45//1819vfT&#10;tbKO+fmlsKd57txi3AnYkler0J2rHuIpqw8uRDtrqo8nddVHRrs+mqt5rlbNuQ2ZmQb5IahgycQz&#10;PRQ94e1Skdj4XI7wTK+ayeeff9K7vON+E/Es4FlkPGmodhki1dXV1KWS+MJH5utnlsj4JHv4OZ1Y&#10;Y/exrbKUGlCxJVAX1tL9gVtjlUlKXioBpTE/rb8TidTaNIXUmitEdHsNqKmDFqdsCpVZY2upMOFu&#10;BG68Vdf3xaVUphwKjVgvu5sYWhqtJcOaZNVwaKXEelCrFDCROTDpLZ3EKxKXJ8A2e6RKcoO7Fh+v&#10;4WSkiYDcTczxWvYKYr8oJrIOkd3xzf0jVlYURnUkbA1OfAjisS4verBMDmvLpepDU/oQrVt9oLPv&#10;un2p2iqLlPCRLGUHei2as9Henne8PnnUKCz0eiWu7ZFrQXfl8S0+7dkNDD+oUp1O659dpmMC1DRU&#10;50pO5f3DQTixsQCnIe6suSEsclV1L9C4Tt/dmULbp6lJ3ZI9VA8+0XUaU/iQnFxLjqMH2nUdL+UO&#10;UqE7uNak0FAoW51urFd1glhVz+erOosYoa430HYjKu0JPvEnI8GomUg+1YYHRk83wyuDx4Lrm4nr&#10;h1eaPukaupDJg6PsjUq/7ZXZB9VCeyDReFX6CgUosQhT8RpiAWkKzqXia0mLyqtIGyusjmwJtnt1&#10;bVFYOAjhUcNlLdrS0lBmJvhOK7Y5Kl+o5RYCg4EYCvBVqGH4SY4xS4I06M4gDaNP2w1SEm+dAR2a&#10;zNvts7mqos1w1iuKj5NG8gqZO5AOh6QgNzA4Ljx6uXIDLot3ytVKBLVqO7ICLqgDugBcNa9rtuus&#10;0bB2D8os1VAQW7WjLZg1rxlZyYm9oXhE3WUujW9uOufZHiwm12fQa+0XOQox2UpRo/d7sQKoYguw&#10;SVzra4YWaVwDPaEbr8VWY5qPmwjbHCQbGVNJQsky4I0Uz2uhDv1ez1mgdZQ0fu+EY0YRUTQ1oURb&#10;gQWMR2Js86Us4TwynJuhVi6mvT3TzsQ207WyJjkmxg4qNPncACvyi1FY31bJNMrdHEmZOvRB6By5&#10;QCD9/sBCMSoNZMVJW4TzypzzzPRoh2jVAddG+AwKI/4bO0cm+Sp7YnGz6fAZFxheW8n5g7ZhHd7e&#10;khyjeBXFDwtMbGF0D/RDZA41s7l3ZGXNLIrEJbGnqfIRY5yaeYUMOJw6W5rtCkYDKP8fPQF0JZQn&#10;7fWID4HRvb28vj0/X02n4hHwYah+IHGBPkEz+uzTR2wjBM8ZTsEVuFWhLO9T8mkA2qsDas0Olw6k&#10;GfEt5Oft3S2YW3x0eI0B7WhEhymJj+fIKgIR9qA2qJ2tE+MCnj2sU5abbnsfHgFEyvPzK1UtkCo7&#10;oRrfkF8hGGke2JjUwRPFYLpuw7ZIIVni2hR6vnl6bYxjT0BpgcAWLa/zIvabSiORF53Axqqe1GWY&#10;UeFxWX5YSJEemaOQ3UeeibC+r6GFZpPUGkt5XgUOqYaaLIlZ8JB/51oYHiXfr2xmGzk3dceUif3B&#10;e7BICIIPbiG7XHbzm4hr10L9DIlPzJlNi3N9e2fRvVKxNuTxFtkEOKoPaI3QI8ViVtrjXE/iX4FN&#10;SLQL0oQ6LQbyv/ntN5f3q4OD0ZefPUNVcnx4+PknTwfo1xMbvzXYFqjFltLmQSxWjCOHX8+NMLDg&#10;M8664iHdtmHQVG/GnRfcG0e0v00+A1SCFXKSph40OgzoAduiYbAEzioQMWT7UakmyTVSW9tEIOzY&#10;RWvK9sMOuHyLJK8OGbBLst7WHS+fkoWP6M+Eu5JCZHbVKptSlOYpzfJjcpyX1Y6cY9GDCrSsLSv8&#10;zKeIMYOW0LU6UbFFeuyDX3eQgKKnzlKcSweUFd6oyUW+tixQnYQAFeC64/FstS0WIAE2A3CTyEAP&#10;EaYGMkdUQSOSCw2bwC9gpOl8bmyCUDlYctsyuwxdWdbnZjZfZnboM0Fh8My5zzaRFly42o6w/grQ&#10;i9Txi+I37IEEMY9dEfhEADdbSemphmlS59Pv7C0rSWs0TOEunS8XF5dXby7OjT4XDrrBPWT3y0uL&#10;YVuPERRKyK6o1UTejPhOVyaYLwbdIYoTCtylpabZIEvFG2bL8FCgld4kG8lrC/X9vD+5BtT3pYWR&#10;+vbLhVU4WTcptor+PhjRcitpkQ8B/8tGFZFym4Xth7B1zk77VxdzMQg6TDl1VCnAKJXalM1K4aWV&#10;SAQsgnfv4Y5RNsdTNfgaLaZmvFyaR6DVneyBpoPi82sYm+0F7UKWhEVLWd+GaCYtGc5t5VeUai1b&#10;mHASSPNZkCofzhY6BjjUuNOpcBIBMpzsBwc9xdArxcqR+sAMxSWG0lkvbz/LkqWiUYSqJRyocNa+&#10;VN9bK0bc7dT5bH0srSzhziweQ+hZrIpK1vG5Km15JfLWurDbhQe8oyhJAJBbMs3QFwZYHw66hOgs&#10;F8umphSxUpILhsO5krfFmAMcUaSZ+d4CpeN0XeAyhNVOYJN7gDJAMT4GL0vOE6gxP2WIQGLOXiKu&#10;t3RuC3mE0b1eJzIysvLv6jIjHWojx6nc8FwcTLDpEAtJQR7ycGpocdrOLm4LXAix93gRqzalQQis&#10;lqkGh2CeiLE6F1f4blJvkZYKwKrARgAR5YStUGWSxtpQvOsWo34QcJ2TmqLJIkdTaLYEKCJkO4nQ&#10;VEmIpDVpppVVadZTLY3Trq6wyG7v9btkXLHbzMZi1JGSs7/fuLpiHg2WpE/L2wE8UsxMSIjYdjFZ&#10;r+6gTiTaF2OGH2OuOVgwA9hcvo9LiUTVHMkEiQUKxpGto+WtyiKZxWyANlTVNNvGANbUF/Ar4ALy&#10;WFkgNgx2KfKMJqDW5OpG5BImndDUASmMaWvMu/hDb5vUOs8PPFgf6+oMckVObWS1ozKHD73vLgTW&#10;aK4CO71xcXdNg3eVd+dyT60fjam2kJoQzQH2t7udAdr2ZvDy9bu76Yw9BOspUByJN1gs8kxXFQbJ&#10;zWobfF+GlLL9gauFeWwiqdQQe0o8ab1NpOcLJDFtoM+OCI/KbLziBhVsQLA+KptbJ/JzAe+FOhi7&#10;5a+0IWX87vXd/mFvb4SNqhQ78njQ3MkdFuuMYjGpEKpVG1OMsAGlsh+ArWpNVeRMQdXlZc3Obah9&#10;z71CN1cuJeriNBhsjTPC+VK4IHgofiVJWT3Z3BvZ37VO3XYTEDUwSoNRBTwTx5rHmmxe1o2K3lAF&#10;VvmQ714EO82nNXK17XBQ7pJ7PTU3MUr5jue7gzuq3XjR/oKziv/jGRsuTGVh0ugeHR7wT0YrYhhb&#10;glhtHL1TF+9eSnQ773bdZ/IBU7EJqR1ctscEJmY2+1Aus36LeUJZ3dtHRVZBodj2SXtuYwj7cy8q&#10;62bmwfHY+zjHVj/S8br6tvRvapQ7W+27b+3/WtY7jAlKDXOxj8k3z3bu5A/IwsOjU1deDsdIYRXb&#10;bm2kWhcpcS7zUADh2nsAmrZVAVigYmm5F4YMVLtZfVzb3Nfpv1XdxQW1QrhuvbHma9ZmpGxp5oYq&#10;GoX4Yzp71O5yKpc2n5c1o9Lb4ndvxiZIU2lsq1vboK6FQJnIptaRnFE0Zg/cvo/VSqmJezGgMoYW&#10;d9cIkHP3aVcYWCnM38nf283WR7sETdvCexhTlGZjK1qUptVpmZk03vRpKr95f4wEudpsHFwYHnbq&#10;ImvEJGbnFeXrVVRefcrTVpQN7Zv8IvMohnKUOcKES1MNWdvnjM3CHXjNHDYwKxdOHa+DUzevNBKE&#10;/yTNKBJKMGGGRRv3rLMai8M4sWHusDdkMkZZwEMb1RbfZnRMPWEojJudi+yQ7hBC+3V8qjQuXi2n&#10;wn5VeFpUkoA3jnMXUGB8aAQ/sh86fKTrq3E90xWOQqOYZOZ3q2kLKHGCB4k6Ug4eygkjVgtU5Dtp&#10;BUg7EHn7FBq8INr5uhjuiw7KPfW/Na2lb1ml2fFIJg3lBH8OYEE++HQ6Iw5JkTwYgYpUIm6QfSog&#10;xdRd1j0eRWgMJj6CPlQAcWEgaad2KBBfQaSc4LF17nnh1vDrk/Mk83CN9geamLfS/cEphN4ih+jG&#10;YZ8R2Gt9Hc1Pj+NwwzQ5sf1CPPa2c3Gll7G1JCJ0ENDZwvU6e9w6OW3u7w0enZ1Rq2BS9cOr95Op&#10;LLszGYJsOIvOL8Y8OY1G5ydffc74ejq/t+DZzc31AouXDWEa5WYwpGdOzk6OYLA32xsM9ZFv393N&#10;375G1Zsdn3EmbPdGzfs7lidnkyXDMb7utldCTERrcB899q45VLfVlnxUoh6Hvd5vvv41TxEb8MkR&#10;NEwA+uFiPrPqrzJ2s1peIH92vapWHNRyOwX66QYL0PGewe2+M9sbdconsZsqk7O6NXr81kTRrIS1&#10;LWljOme+OL2TUW6WNoCqJ69MU0yYQgsLJ/EXIpICFcRgTbjATRSnTha1zlnPt3KkrFyFNOtAa2EC&#10;bL6InR06zM3Bu9hheWasZPuYbcv6Z50EBkNYJBqSP1uOOl1c3xgGmp8eHXKqy/WdTiitLf4rS+Or&#10;DP3EYtjdrmUELXU3lm/C6rr97sX57c31+Ns3V4+Oj8pstd/vPms+UiIDORcp7qn7YQKmuTm/uG5r&#10;22wIr8wpi5sGWDROT05JGoEvsV5OFPWEJDHp3o+n51e3SJcYfo0O9uBQcAa/u7xKlUGerKlP6CgY&#10;hFIp8e3aDZivWrwlnWTFjGWK27YI0lVD9AJ27qYwMJQqLB47WyLzNueS3E3m3vGCuCnrG78T0X9y&#10;0wsI783E5JD2VdJKgmW5RvWoNsrKGh1mZ3Oww54bWfoV5u9sZBRcg9cDhUUnTtwT/JHK7Iq6vGma&#10;bZu860gjX0imqIYyLKCgzJeTxZoBbru/pzrUCORcSe45POFC0lZM5nFoFFzOxlBYm2QhSeI/N2U4&#10;bEogc5BgT+LZm5ADCeTKPAyeHh0wepnlhgyLIi0f7HnNZtzMSRtCHKJ90nfZMYpnZydE6BJl44YU&#10;iQb4gQcU2Qcztz1zc8DSBijz7fv3LA3Vn1Xw488OeZLeXVzBhuBzEQzj3VlDoxpVt0tlVevh2Ee1&#10;MmiEyfr8fg0hRb2ggUT7B62L9UZEhmyrbCcWV0vd8slJVxPNSulB6aY0zXlGqQktMhDfKnh0kiwm&#10;cbHl4WrAjzVvROYcpQCBSryqJ2dN5Bj0eCQg8FJbuenqJlNpzlD+bUrz75EO8+XrGZxbdpDxOPOq&#10;KG04vRNPI4CD2OxXtAws440MK4D4ru0M2WjUtaoxRRWpUIMZGgF1D+gtaTXZ8jFDFnktW3a1Ennw&#10;xWkzkI49WYZb2AdsMvzlc9o8t1H37YXOZGtK3UY7tRo0Ws9VFHMp8gi3D959LTTBDctMXmbyQ51N&#10;gyH2fgQsLUQ6b6XDUeft+YzNDOMiSUikczaIvxkupwr7YNtBIgCs2WoF1jVxUBLI1Hh01mGQbqFc&#10;wf0Nw2aEtev+Xtc6T6E3rqTzUcbtLVcE0or0KWxKwyEjtIoEA7SpF+/nk/vV82cjWG/9/fjV90we&#10;A6QVOGYlwjIQCGBbWLQPGFRysG7evmd2im6c3qTL3HV8L8YQt8DUUtrYGXpRQSCBljk620FbXTZw&#10;A02srkbIvhpxNFPQYs27zzF5dnRzjwgKPWg1VmJTutdPlkRyjJnJZvtHbX5sfIG4smAuOjpEgyDx&#10;C0AAhUOuFSUY6vi4SZ3JkjZdKk136ClKPFBwaGTWUMz7+63D/cb6u0vi0u5uskePGnwS1uqrl/nt&#10;3XzvsMOjh0oZ0FDEIchrm4NwES6m1fGxns40LaaT2e1N+fYVLlPyKBmPpxbhwNaaK1lyG5CSRmez&#10;uBZlg7/CatvOPjHvEk0l0bvJwevuFhPp1Vyp9vIEYXfsDCLV6XS818vcoNTxPTSfRVjV8SKuj/Mm&#10;IBlPZsH/z3/CB8fdj0JTXBIa7oiemoeEpQe8KvkcRwsKFjm8N9B1NPWgc9a0bMwLwTr2YU9/MGTx&#10;gK8cHH8mS7pB9jd//6vz8/H15XI0oPPjTsc0BUi6+UUvRpeMsRFPcyhIVkaduzWHngS+HFwLnvn/&#10;+B/+HYjgP/yPf0LLRhkNLkywrcCBkK2h7A2K7qA9m2xfvRxbZmbUbXepORX2dTAkUwMjH3gXpuy3&#10;x6vQaAKUrrJIod1wX25JnDKxnnmKpEKzT4EiWFIpU9ugdw5IRVrSFycmFcZdGDXGxjzaRb60GRpg&#10;hkELmM3b1M6udNIoOCxevf2G/QVbdlvhquyttQPqIJSSWoFn2z5h7axSM5CN+Fp85GZUmRTqgase&#10;Bg/Sn10I0IcbbW7JtTVVbXi1WyPhTtLrjLl6rqnZWm2jyAGmgifzWQubZ62WdH347uV2ImPDfHfv&#10;Uu2mQu6LazxtI+jZpTRyqVmj4SpnMIFiEtKJZJxFpLKZExfqTxjtvqabkAfGfwzqttsCUSgDfYD9&#10;wJ+uc5UerklVF1sPKz188NsylkrgUwdRVRu7YXEt0q0H5B9p3fMugDvucG2/jNw9pwWXlmwRSQp1&#10;UJmwm07AIl6TGtOszbZDz0bStH9HuPbxtf7QGr1UQgtjC4QaDAUyGCjraXotU0898Fn9SMia2Xz7&#10;/W/ZauZjVLUy0+f1IItyu8R3QixL3Jc1R2FSi7ZVD+B71IiPT7FWEZTx4rt7c6Wv3r1RNgpeeYwL&#10;hAHFMNVYqchNSSZAH1BKpCVzT3kRqd1qpDJARIiYdo3IqLRKWto+5K4uZleljp9KWiJKJS0h5QMG&#10;6uuiotYWRpEbd1rqMiBXqPRCPQUWCSYgoDw5Go3YPlqd6UyCTIg0XrPVgI+mkfpuPvOIBQQ03WOZ&#10;ztbUNfm79xeWKsSOvfbFmZjNMkgqfCwJ12U6kngUVmTi29hdFAwqdGoDIxEzWyq837i5vdtIcQp1&#10;bp6bL4d3FxQEFnCk0Zn8ZpJayc+631rLPRurjOT+ZyIoanxhskyhFmJvimibWfIZA8mFkpmA1s0u&#10;nP/pj9LDgxFhG6/efD+drm8uZtqLGM4Pm7Vu2jnwOUaCK3saZBIUNKSDKBkc0WrwQXX9jO9dNjEv&#10;3QiKBmNO5VCFo2O3s7F4ZGds2GLL7ONRygmxurycHh71gHRgRCPkFiHZyGs8keAmbBkUGVYwM2Em&#10;2EW7429+fXV8dLo/wiqLTixrd8gFOaJE+NWvX0Hrkuf6FuNOmV7ClpCdKShMU1U+YupMDrVht98h&#10;8kHGjP3CYnLC77+bXrRX5+8m52+X0+n2/N1MvP0qfPPNRMa5qpVTy5Eqfv31N3wPwDsOFPbtx88a&#10;h/snNHp/9Re/vbkSq+38zXlpgvCnTzFhjr/6yfHVDeDF9u//5qaFtiou4S5SEZJnCJXB+0AHqYKa&#10;nRRqHeFAMcxevT5vieZKH7tVxBdA+x5MzN7JaCRq0ja7vLuabIgfXA76vYO9vZPR0E73DxwZn96w&#10;dTSVZkl7oFbQUJ6UFtoAEj2FWH188viMpYvm2ag6KSRV+MksWT5LZMa7xpfRrWnK/0np05zaxsou&#10;TJpRLDTQyW2eb4EuCnph1WXEIBsVudKkxfFRuQup6ySLO3YJh12CTSy2pJqfzVqq3TRwWZD7n8Fe&#10;G/blI602YrlxnI5i3e4LK3XmceR/8kdfJR6EHbYMiwQl5zJkKAl8nEvL4Zbp/NcmV5Bju5IURpOt&#10;1DHByaix1z7IHg2ef3ZEx7zXg7S4RhYZbLKry1v2hceM8ZEtbJfjy7us2wy37X5XNqSL8Xyv34aV&#10;XyzvsaVmujpowsRZSZhQNceT+Xw8ph6JZ9F0coX6iif14u5O4lyGMo32oH+EEA/SuBRohN7g0hNy&#10;ndMM6+fx7YsXL4fQuzrNp0cDaqhFp3s15T1Vg8oGrZCVFEQFfp6LYXlAdI6JjbSj6dJsD8QT0kFB&#10;/ZWbuSIDGZ+Dnhzs8bvDXhfFOwXS28sb73tP9gd+wh0e7DsCGJjijJ5B9qpQPWPUhgo9k63aoHd0&#10;MJzfQ8XbjOer0+NjvfV4RowKG1e+wVL1bjqZco/aeZcc+uXdy2U3GT75zMoFhkudBTW7TplNIJch&#10;eXDCb+HVMcXjERST2bgwOCMsCsstz0Cd4GJscYHhKWKLljRIPpb05SykQkCZ2GVb+LdcEwYDxjxj&#10;CW0sUkhoJyuEDPpe78QjtRTLmWtIbnR61ljbErli+Xzg959Xf/Zvfg8Lg06vs8rPYTZ8+sWg23iW&#10;RAPbd7HEW97c3VzfTS6up1/89JRT5uWraxAelnDa1sbAVjC74/hozuZpp89JwcKOT84G8vXXxgLi&#10;GVzdLDWwTqL760KaxnXWtKREknWfPGMUGJy/pZWCrJS8fAuxPl6XEZ077q5Z1rp+N2Mitpq7RxKS&#10;yBX8YczgNtL/b0hcXk4zjaA7Cf9qPhrIa4nbTI4O269fz4Hw6E7ZkDtdMIaOBsu9+OKcJSxpJYUM&#10;O9L5xcRm4MnFxdx8PIp3bxMzu4LSpeXBJKk0Yy1UC5b1U6xvSQ5HzhMpNa3Hn6+KTXdbNqknMEZY&#10;rGrdl/kmJkb7yvmEHAHHZ03zRKlebMY0CthmbyDEoxvfbL/66QAs7je/vtaxlwTDUSs0a6j9Z+Vq&#10;FkzvyS3fNFY5sTuypArTd2/n3V5GZ0sN2SIwthnC3kHjw7CEwGPArrs7seoIlzo9aT552jk4bHzy&#10;fAjyu8GUeDFT5lNUqrnqpo+f9Etpr8g6XjlmTYs7G5cM4xhXshnhZ/Hq9Yxl/+Mf7R+fdAeDVE2D&#10;YqvD6QQPpWoxTb/7F75EMUWqm1SsBI7Oq6vi7jpay3oI/CX54TvxLAQ85j4qrD1n58t5rBgKyto0&#10;kxHyYqNRSJjig52rOl6tzfEmrvZPmv1e3mjdsyCgVWj2Nq0AhrOIeWzIZBEl1PY3m8tvbl+8WTe6&#10;je5J4w//dWM4DO6uKyX2FcHjT9lSlIc6fhHcTbPgDk4prVn609/b4+lhlHp7tUUxgsyn1cqxTofK&#10;N9yjwyt73fLoQBTivQFbOGZ73T/4/aPza6gQ269+NoRLrECcm80waxwekh2t+fzxYfT+ffb+7cbM&#10;L+kLufWCIyHVFSI/IC0ortEZIzy+0ynAhvTZjw5UuVcUrplyZLE8lv68+uHVAim7jI0pa8WmKb76&#10;6g9xZl2u5z98z+atpUxxqEqsFbubY699lBkRVR3vycnxg6HLR95HVW39+yF9t26VAndsNQDY6Cd4&#10;+RfO4OsoG7rHJVGMG2WixnG0vom8olPF27Npe7st9mBYE23pP4+PDp8+PkEa/frFxAYwtQuc+VJE&#10;Toi16AJrICQ1DD8KTFIRwBaNm5F0IJqqaAcx70F3mbJ9cCM+BtW/8SJir5W1+Ex4Rtts9nSSEW4F&#10;yYoXZ/7O9dzTze52LG6lp+VSeAfGBiycsugk4Z0g2i6gqbNLcSdqlyZ7Rx/Bhh8bYlO7mGVXJEIn&#10;xmiRQnRUawKMrTeupzYHS80LAs+iL4var0o/r36s2gUlGqdLk9sHKnqdwmtWtB8hGuGHbrE2rKob&#10;4/ADe333+1EdOFV+oCT70NvVr2U90oqcSldPjx8yij9+22rHAH+YJvuy0+2t3LCxbiIEH9OTZGuL&#10;hYseaMnIP8weE3Sxaa8jZk71YCnu2VjWz8amBquVbcHOeSr8yO84fOArhNUD87luX73fjHYhtTap&#10;/BCaW4W7QbLHMIfhjhNeymqSAZz39pSADRs2ml2YO7oZEswxawB8JMPScDdsCX0+E7u0112466l+&#10;YGHL9ldmAxBW5v3L9YiUG2Sf1sHRQMYOpLOK9c9SWZL7QO0rwlIMPwczQ9lrQLAS4b8le4NJheeD&#10;DQFs5UZGyLcYHjGr6Tq2spiv1mK0QVJjxqGuzA02yBAXw1f+c+pfzP2ijM3WwriYoZuNOGkp9kbe&#10;GMVaKmbFzUURblkbRe18xc3oqrTBrCW7fMj+ruoLW1jGtVu0yCqJxkvxOeWuybW1+ODQ5pby5pqe&#10;e7AbhPn7+/HMIqD4WZB+KfqzbBcpRGXZ8NKc2aN3v1FcR3n5oqll8oGlTNurZJLyweFZ6TSjvp17&#10;Hu8qNz6Cq+8Urt2wKOSwRtPECRcDXGwC94fILDwtcvDCZMCRD8RKc4+o5ZHMyiGdFrvdurZnPzjY&#10;B38Uc5X0GEUe6hbElWWuyqwVyCDOJQEp/PlPbAW6E6ERXJkcmh+Ix0pbabPjLHuiqyWAmTWjrrqR&#10;6C0q20NYSyfxbuWTHDvzPDb/IU4EHbH3y2ql5CC5N9hLebtEqbFc0BGhlwYdIJkLt1vM3qqDw979&#10;bQmqqIfdlPEGTot0amZbZnRks0dZduu7itoU2VI2ATNNSiihNIXSurDvaYhhZ2dpYxzNsUz4Sjlg&#10;sjYVpCJjUkq9R49OKa6BhO4hm4iuUdJoMSM2OTaNLrJnELWoMj9d2fjHZkRfmr9dufMBtC1Cjr6m&#10;8JQ3kDmWK8KEqkH2sTiF8s82s4ptnA7wZjFKMyiyacXBjIyv6HHroQyywh1CaTwdlDZykUjVK7bM&#10;3DE17xls2JoeF+7obWWWy6bQYRxTu/U6pV26asslthEgTcU28gx2g/rYTNz+zR0FMrsRFBKVcQT8&#10;UyWhzweMXi5sqXBrBfVFOr8CEzppKzT/bR304k9Aj1yvPCCXD8zjwjCUw9x1ASZEt8BJU3jyvTLl&#10;BLsNWBjWtsN+LhRGos7A2nmPhnaExOROiorlYsj4SnyGbadREOgWFJ6cQZas8pzUI6GTh4CxXuiB&#10;sOhC8okKs+NQUFlIKM44EzwD7RMW4jY0VwIuJ49zJmFdENVOixoJSMkNK1hBgro5sVntmemT8qvq&#10;/cKM6eUCpV8zZmZRudjKOJa2aykYR1Rtu/la5zU46mgsm3W1g+GU6UDUnZ70amshippDx27iyLWk&#10;BrNf1gHhUywnpqXaX5XMBwPeGCvapmV9ovYmUEUH90K8zqiVle6ZwsrU8IEvl2u2n2ey1mtYqjPX&#10;2Hh/hU/1AzPk5T0rWTN4fEHonoKlERJsk488EZERXagSESAHCCZT+xEYXcdO314kuoqFbxj1DnKv&#10;LLmQlLeNOMq8e9tRI47m9qLsjKrm4OTsuUPvXrmJH2XW41ANIkHQFNINm4e3MRJnRN0b9lY3b+kw&#10;ODFHeyNCd1nrTNdxcHCXRIu0ICg+PTzco4fJ4IwwjC9CMflHWnPcoK24e2qiYFexSsVJ3mrDtadM&#10;dx2Hp9JSCbzIZAtC7a9+acnRaQ6ltkBKAVtK/dDcPtXTywNnFDCFhKdNOatxNK0S+X4X5rjXVjSL&#10;CLgtgot6iJeViLtRiWtukMaN8WQKnewrIO/MnibXDdl65G/SeoSQNtzzxZaqSGriT/Hd2KgyxYHm&#10;sfuzk7KeaMfFe4vJERNj+ZaLiF4YqVtltpg+st2OXRUYy21Od7fVacAqYEoMB4XzlrvX6TW3G20O&#10;tlAjQpgsOj4c7WlIjfciLZBo9rFYWrlEwqVFIsigVn5I2IJkSpTIVNvnevgUJarsmEys14wAFzox&#10;0CQqf1mRNVR4OVeQN4JlxmZLv5Rbfh6UZrrNpp7+WvKH+kZgq02VuB3Eqhi+GQz2MLOg/0ivr7C+&#10;VwDGsN8c9uIpszulBxemiKrqIGW7/VVQZ5H7HLGsCauJlElSOJXufLlRBDMwWfz47IzIOv6DGRXF&#10;r33q0PcuDkNYDtDC+D98TIbtwrP5vjg/N2WBGvmIStkBiT7bnkzouLlbX5ZmA8CK3RukJ8c0bGRT&#10;SSlMQeM5pqaiAmCFzAyNXycXiFyvpx5NIV+iyZCGy7OhPDoCIjsSKnuMXCSnGS77bKOJrmjboQIu&#10;IzPDsbNRR7CdnooNo+lPm6DzSNABkaFT6ZDxBqpUPVMF8W6wp8OJZ5KNViK7FXQStvgt1vh8mdtr&#10;0EABgjZpKIx4GyRffvnZQ6Z88MGT1kxiSp+/efR3sMtPrTyWWrNHOxehu9gGjR8dgMdgf38kwUyz&#10;uT/ot8zhVBmdtk93Fa3NjszXVG2dq9rd8Agd7T/5D3/Wf/Pm8ut/+kF9dK4rBY5sz3lk7Hza5qyR&#10;WqgrNnHbcmeoK8NexbhNir/5u1+I/KNBjFRs3D5NW1lkJomhg90/EKJwdNJ0I2WK+Misz0nOhF++&#10;XgDbt6mHbm9gVMoIFhTKDvag1hVY1HtonJy4YA6T27NkTiGO4Mdu/u4T18rbUaWWmBWtRdnJes68&#10;JksJ+q2/k3DNsgH2uGxt2clAZaEEYik2yUuIWuRSum1mUbnGKjDfWj7Z1mXZMnGLnQYb2vSGzBuR&#10;IbkED/Tk2s9pp3OtASWrk8w4d+f5HEZ1csRDoFC1kwKbhrC08qH0btZeKTVDlcj6Va+Di8JFqZ72&#10;J+mIswSM9GibqISYQVoLHoPCnX+1fXieJCymholCMyU5w8Jar333VTtdSzANBymUgaF5muSL1gvV&#10;gUeBjwTNGjEN68Qd8+/dcYLdfdoHzvbx4w/a3jrryer6oP5yUd2SW35H5ekUu/bJRSZB3TJwcVrK&#10;mlGFk5nBFCcMODY7JGtfk1D9lab0ib2L8/p2OUB1wy2unn8Re9x0KxV57TSchwEzxRymMtR/m8V6&#10;DnXfYIHSxZyG+JCABQkZURNNXTboteyIyV+Kr7sUeDkYAFLy5tfXM3Yr5mD+YVyHarNnUuZkj8HM&#10;RBaCU+hDEJw2zGAU8SeSJC6mYK5zmSi1pWGltMSqiAOPPZtjATv6wLWdkU5auj6yH4zLjaiSSSr7&#10;kRLCKGcsa1dHozmv+eYf+vBBh4NlatRdZuyEyNLVJpRlDoNQvmxWm8vL88MD/H6E2Yv0JS2yLQ7j&#10;f4q6rfyNjT2F1du371+/fYvm0ydHnETUylzJvb1DlZjSwTW8mYzrO1X65Kom/yMo2k3jXcFJM8pU&#10;hKHuu3fvN2qxtsojNd0dFOXIPJ9NfGvCHi320pzz1O7O5ytvjcybCqKDQoapchgsw+VDRwwgyyVU&#10;I5lFnu8lnM4IJYFVTlSLVHHcwE8/eUb06f345voS5J+f1vEp5zw71fj4Gzxl8Acrld/rWORCBsbq&#10;QJvWXsATSywV2wwY5DtF71CZ4qAhNyMtcB5tcMhKa0Dbst8ifthiVwRrgvczGUhVOaO5kj1sv9dC&#10;yVYwQoGrsnLrATn8OPkjVvAShtNkL99arq8+XrubPH0myyU6YOixcmij24wrU0TCKSiNeh9qeKr5&#10;JGWKpDF3Fxuxq3GR7YgRRRN1fMK+4h4KTpUzqGiHffC53729dtGO8nt05ckOxQCz+PnPf0bKEfj9&#10;3/39L+QtuSnfv7u3VVAqUIEKfSDvSgvaQ6fNuWAdr+kVTcoRmqeBVszd7Z11bTwo4EQ8U/nzz05g&#10;OB8M93sKh0Vo2ovTopmXe/tDnMwgQPOLaKg0Uc8xS5NdM8co2xpbA1RzJreF7KaYbKR+ePPQ8uOm&#10;y1C1wtuiU5VDmkb0oWfq9bo9RwgT4WTs4bGd5MDKDUvY4odVbUFNwwJUDsAqdKTsxT7QZ7zwICzp&#10;PZpaOl2kN5V/NeWODYzhf6bWEZfifKWKgUWOHiqUZSTgF6sCpIT23MJSX23WcM2goGrclwSQhCUr&#10;WK0ORvvDvnyhmvoAqdjv7CgxtkmKh8BqmTxBMS07A4dE2fNJv+DDUG+ZnwQCE82J0cp1WkNoZ8sx&#10;ve2UBGtYAlgDCQvKG9P5Gt+0E6KiuqSVzu6goi5nzNkQK0MkWgA0Ke+8CUGWzfzbH76D48hVBDln&#10;/CihLhxjyDJxdD2eh9JjEUMjesmy1V7pASd1rdAhJNDepokCBZsVfpuVaa7ppXmFVmN/iPNQEx0U&#10;zW+fSlmOqcFCOyBv1DzY64sREFS1nEfQYWj5ui3LM6ADUfgZDJuWjAkU781+Uk4XfOymKnol3SBS&#10;OKBcVQqUnFPc+Yl2z0/ihYgt7AJbPLWa7h+tVK0gqjGLmMs8zLLhaHl1cwNj8+j4UWBxLEkyZ1oE&#10;D5aRMAhr2uww4kNzx0vlnr3I9w6hhW85Bk2AoJqlMhjOtk1N/0B+EGBCDMSWXElNmJ42F6ActzCK&#10;ueXoCtBX4FbNvMlk4PaRQT6C0wN8e+H1dqZjZHxQoeedg14rjf/x17+ZZniwxT/9oz8NtEGxfeUK&#10;HLfzkTvIJB+qEahPq9vD6v0Up1fFJeFr1GHMj0q500yP90eHo6e3N+NvX9z88Pb7p5+MKDbYQmGG&#10;M+D5yU++/O//8KvZFPfkGJuA0bA3OoznS8WewbrUg9aO+3tqkfFAlf8iRa3wcPWcl1cLZob0w4GV&#10;Kjw0//z1jOUyGLWswwwG3VS450ZZc/Rgk+kWirqs5hnJ0NeWISE6oUKog9PTntg6WUhjxb0+GLZx&#10;wwADGRy2B0daC+9+mKPAxA2LR1zZXmtIkQo9wVdnOlGAUKcTQFsM5bHTtFwDiEhNU1BgucTywDeH&#10;J0EsxdPjroM2i6lMs6DTA2Jqq2xgcMBXk9R8OrtnW+Uz44kGeZuHZL3UdBNRKCAJ4agLwVtAmW0D&#10;KysrfaEKJwg+0k66d9iFBAoRHv0OdS5VxeFBl1RYyJWfPBlcJXPGeTdXCuQSYUvoHMET5QEj+55c&#10;dfDT38xKzJAz8ftFhQWYYjejKuaJefv+HthxOmtAGhDim+cQzRTw1GCwiJ+aaHF395xB2U9/uo9i&#10;ZbLJbi4g0sejYVOGqdgKtJPPn/M0Jne3svVAyvv0MfUqn6H60VeDIE+zWes3v8I7nPD25qefdjF2&#10;/n9+S6yxSpHVLLdE8dzcB9gDtBgq86ypdmJ7S7pHrZsqkzwoyJlmpb99+44inhPi3/3809dv319c&#10;bFooDxqiJ8Rml0QHzkk36EePT7upFfGceVhUAKwgaGGTOt1vQixdwz8nUvhROsjTR487S+XuFtf3&#10;GxH/hegDsCbH+3iob27vKhkKb4vlDKoBWrmSzpm9/OCg/dmn/VcvmfiXt+Ps9BFblkLXpRppCnal&#10;wz9uRp8+5lEK0YCPZ/T51XzJBV+P7ylU87SjSni6WLeKVqdSYLKZ2Rhr2MwLBgMkP8nJWe/Na+YX&#10;K66kGTbVwXUgC3SCJkDD6EWn3FbJ6Sy7lcq6HHFA9vzzQ67VL39xQ6nEYbYg21yPvzlXrZbzOqBy&#10;Z1plQ8vK5Z5uYlQnlIaOpxc+4OU5dqGsIj61BVutatEFUhRaRKAZhnukihvJRN5o1fMbC5SrdvJR&#10;uWFuIxOeca1BRMjpoaRwVxi0uD1+j7oHfiZC7ljBnqZJyCL3MClMJSRxTEuBX4XZdNjkRAGoYPy9&#10;fmkW27W3h9xolkq/cH8gVo8mMqsAM55CTrMcVhszgbH84J1piGMyZRE8SJB8dhTIdE6fvfREWSvx&#10;IwcDy/AhlCfczc7p5WVY32l88ukJLpdE32EOChPsxXfX0Dt5MjngCcPjr2hP5AeQUi9yLSjBYX9J&#10;B0VdYgdb5BJj3p1BgFN1hYe6Y7K5elggcPAgNfS2th7x+k/F8YNNWeJezzV+XAPJ8UN2buC4VE1t&#10;t9GvPoCklYWN4OPCe3u7/4ZWJXWIaWzau13elcVZ+amV5x4jaWzVnUGT/iRz6IfGwYJedEEtoC83&#10;HpBCmFtpR4NrfMZMKCv40F69MKB6ZwgtPFEKas0Snc+tCcdu0p47c4CqzBJcPWRx5+al3cfiRSWO&#10;FgBXqXqJay8rx4ZiNwUpRfCXrICls4hF8YXaQGuXsDJTa0AX08LNtQJ5eOrh9hViRlO7+CHraFPT&#10;0dkDZ2hDEtaBw1Wy44lX5gtDbrvYw5wmEtDQzkJDTZm4qi4imYUOtN87fPP6+vzqAvAPuUGnl8zm&#10;YX+cXpwv3r67vBsnzz7BGryzvzeajL/ONgbahJITrzcL5CQstvkEjije8aJIQG+cEteWmvkQU63C&#10;mMOGlQnad9BeZEhtKev1ArJNWI99Cp8/CmvLtkMIhRvam8nGp0ZyN/FAxlBfwub/7oHkM1qnfAe7&#10;GNuPM69skqD97AfIRgSBBGz9ZJ2KnMmuaO2cEgON7B2JESsxljiZyGU5WfiERycHqH8b5rOkDhY/&#10;KqUTWaO9U7K39FuRPeOlJXykTgc1A6qtk5b1mmaXZ0AukHyqxOpu01xta7Ww5yTZGIdzSFuV2AqU&#10;NAiMwIGdvh5XFlwpi1g+0EpFu8wpGu2aumBD08rnA1wVxd9l5jLGcDDBsYZKq3UxW3z77SXHvWVz&#10;BR36CQTYewyfcwXi0SVGcm4kjNyHsaEYAci68Nmg2UuPTrvmDCTTWlmjaYPjX3EQZJNXbIYJpDXw&#10;bBBNcdQbDHp3d/cA27iYRrYjWUy77mCzZ2T8KCaPF9SWXQ6iNTeNNW7RjnK7Nx09dPa2HmR0o+vc&#10;HwgCnxuz4h4V0FQpt7B8QSWcXiGYPAtkFmWJNcrmIUa1TAs6qajcG7ZTc1mjSbfeLLFBboDXdGru&#10;IHw7C2znlNlUBqTq2tmYEM4C04hhKyHsF3HUZvPLlUUInpx18oxMF46niaDMXBEd5oIj2kBg1t+2&#10;cQEMrTSX04raWKoWoVkjhhVvX10nmpPhBtSmesKOBqMWOLqDTkNapvXi1Zsl0yYef7OJQujRMJoU&#10;AJNUfGwZNCpUj/r8TH3l6y5kQANew/7cSNK0TPoP0eXQRNl7oLhTu7PcJF838Qv3AwItcSy5GLMd&#10;BdEmqSklmZ9sDKmWkZvUZWZ/7JZXvIPvwOzJvKl5FGuGpb3OxuuMwmPDh8QzCpuGL6pMR8/GaEGw&#10;UdE0/XCBmppikU8/wqVYHVH4/pzJKgAWHkVwtnFFRuJoU64c/TDPC5MoblEh/UWsr00xFNvcF79s&#10;PgvXm5CPrDa2jQv32md0CnQ+b97PVjjEnj1qmJC5f3g8kGVOQe2Fe2wDF8ZeDy+xTq/fb3f7Fra9&#10;tLKoYCFpmBy1/LD72c9+rNGprsnKdTD7x2ezyWJ7O+mV0g2eHh3AnmfEI/6e7PcoQ7mLkSw4Ih+O&#10;bzXUl9/+ChI5K4GpPIkWyBLZq3ResDE0+8QYxckWDYHW1V6f2SOjKNTpvh/xtdlD+BDhw+7JF+eR&#10;NAlsbL4p7GT4lkMdkHGoRrWZybmxTNErLNV16BJtjdLKg3B9e6+cOti54CzaYUp56pklVksJXqou&#10;JCZazoXNK32XYgkD1e38fkwxBb+V55zfWGST27tznLUJfdOfe9CQ5P2eZqFjOLUwKhbMUnGjerLD&#10;SrpoGNi3xosASOIqM03hgEjIaIFyohM8GDNdBFJI0x9e3lgBnN1f31WuqlB8IzPG4OL6XvQcjZtd&#10;EB5ZAVI0zGi0uSX3NdK3YmAZicfPd+IgQIUYNxdJp2wPm08/PwHiev/2rr0Xn36x1xwUfxh8fvIk&#10;/bv/8VuTrBc0RazA/igY7aGxaiHzGY1onFWvMGIFIUqqtoiUsOtLn2jnLRVl8sxPcsXHr6f5Ypxf&#10;ltWnn/UBKovldtSN3M9Ufr98m7IgYhfPrN6gYWPJzfs73ULQ5y++PDw5gU4K3oTvEfqRBQRUJlr0&#10;CXBQUY/sHTTVVbQa3TbXgUlj4/ZSc1Gh2bEKmeurXIFtTXDKoqvfKt3UljmkcQVg6iLBaOztt0Rh&#10;SJNPnuCwfAfwenm1sm0TBUEuBLmZSF/N5H4RbmVVJAuPSA4EycFxirVBv5+yhc5mUXUFRYeXhy9v&#10;x14ixukB4ardzrff/cAQT7Ht22w1rS6zrGNZCnv7DezkwAX2jxpYJFzfMEl/X5l7C4uROfb95caN&#10;UVnSJVDjLEAkitc7aJY6AMwF18x7C5prAgUWqAlizDJ6bdnJJTfXiuRp61QPCYj66qejx09ptDDz&#10;VzAPnw0tKGclDwDOVa7zOjrQHFneWhCQAKkLvGb1bFHsMUUHiTg6TvjT9WyKGVAQtmzELSSCSUck&#10;I/dcxIIy93SPoLaMpd5Cz2hzT61eFTPL7b3WjDqoFF+8dif6fLgvrDmNv/jjPMXz+SIBCG7ETJ6r&#10;Hl+hTIeD5t6QyxXfIgVtclRHk3sSILabxebsMU9icH293D9QpNqPf69oCw4Lzl8s3NKTHtFYQuHB&#10;cat/GM+C8eWqxOd49Kwj/CAvD7+E/BBCBhwzGWmErW7YuOCzRj0ysenAioqZNvYDZ0/QK8jRionb&#10;6SPRVdZbdUz8wGS+jRoxCCX4N5VjuRJJkANvrceo9GBLwy/0rzjw7++3X37P9GLDk2UpD3E3bZ6c&#10;dfmcHIWHR+xrEBk0/iUA6fhsdXORvfqB00xFc6fbu7+/ny/4qCvkBnEmyokZwVrHu5S8p24yvDWx&#10;mVudJ/OBfVrt6L1KjXArUR/LEKjFot+Yl13phA8/egOp+YyLYtBmzUmtXYarB86hcWmjOiE2Djxg&#10;Z2uRTepvgzR6EICa6YWVzoqo0hCIMa1pNmtetuoezNcKMzusj33NhP1YKGuJpvEKxIMt5F5TmJGG&#10;ZwY6TZsEF+GSqv1rHeVHwbKlcVjLnaNTbZZURxPv/K4rb0GtyP6ddONdrLeI69QKg70WIddMvFod&#10;mKXyDkTQSB1Ec4hhAHcUQwET7u4ko7FylptmKMJ+rlGwsIXI3aRacg/Ydaq7nrW2htqND2sepW9v&#10;BtLrh8ypzWnr8S7gZ0e3rgf+sbUawph9JhLteL+exVkEdcfL3hPGzgF2Ip8OX/sUonHu1LVO4/SO&#10;t/BZAN+o0fCGtyxr3Y3p/kpZ2Zh6KbTOVrmRJj/jaW0nHbdeZG/hV3gLn5tu19vIe3udIN7xin5m&#10;+46zzxthLUvPLc2FprRlLotRVS/VaMeh9TxnTgIIi9TNbTHldF8TZ2Tag1SYr+BaS5vZy3gh5KVR&#10;9QbYzDVIkzOGIbb56k5txmsdb5lFuxtUPQQlW1+XyGDKaauBBehFlqMrOxsx5M3KKTEv1P6gvgM8&#10;RtDtyCJgdirXv9CSymUnfqhoCLa+Re4xpCCvHZV5PPtLysrTM5mjgac+EMPNd9rqENMuMIzBG0B2&#10;FC1FH4n1VDir1qMeazDIA9n8P1FNTC41ajFTsg9W3KqYM/cOK/LaSayo5/+OqpQfuY+FDz6uD8z4&#10;h473gxO4va/EhLCx0uTBTqzeNz6EiPvjGVlclXgXVEVtCcVKoCUjG1PaquNVXLbqqeIh8tpWWSwA&#10;tpLIfCuDR61FqX43G9pdi2ndFnVQWWg8QC3bhhQeiVVf1nXrMbGpvhVA5qBrCbrq2EzS72x2GcpY&#10;WlIiTpTbeBjgZuzTNDIupN0fdc52EcRNMpfgWOY00IMXs7VdowqOZw9fJEW6il5TiF5tMyKxvdSQ&#10;mLDNaRSyVaSnNVsgOTqqwisbNtcKDDH0BGx7SAVXa6flA7Oi1l01GfgvILMQCrbTGPgrK1c8To1H&#10;t5a9QpAoMdIWW7WLBzAGZlX4KaMrwbh7LWqtYjVL27qLIPpge6cNXHSl0tzjBZU6+5r3FtYk6mjV&#10;MBkA/e1qqW1fbt4tUTFh8sZbml6GEqGPsTqyS5SzsdkwVlYea6XfTSrxojOPN3PFTWyIG9WMHGVs&#10;kyxNTh4auYY6vj4eLD0r2JkZ6GyD/qTBqSi4Idkk5qqmPiQ2K+OVEaZ0tuoSqcm0tOYor/GiyES3&#10;3K7QQ1Ztiy/NASTeWQ2GD7HTpV0fHnLmG4rgMj6FUY6DoIYzg2gn4uBtN3OZh/MjNUNWPLh6cL+j&#10;v0S+WwsMsvcxH5/YfZWq2tTAT+zIFP5JUVp2eV5FzrPINFY3UTBlIhTUzaDbdwE8ukTz+fMFE7lF&#10;rbX0leGVgYl+/UYXRqdYi6kf6AkSG4aD29axbd2R0zpsMycdMrIUBz3TNHV8SSgMDi7BVDDzcbZM&#10;sIfcSHeCfQtdTx+4mEOaaO+yJe83TAkPSyuNTVtACGfGXcOOZWVq5/WSYIyZhcpuFCISqW/BjkxG&#10;Bs5BZOtWBJGO0tgmB2I5ZuJY0rDD9KclQucqCx8YX8ynlCuBChE63/9L1pv1WnafZ35r2mvP8z5T&#10;DawqkqJozZZlO1a3Y3fDCZAGcpF8o9zkKwRJgFw0OkAuchMgCJKLTjfS3U63LceSTIlVrCJrPHXm&#10;Pc9ryu95/2sXGYQqyxRZdc4+a/2H933eZ9jNlytHwKnsQ+N52drTptoFiiwSDupSdzNXgSjpYB4Z&#10;l50UKx4ZJ57TXzkbM/4a8xjFTsgtWlZ1EamM6stRSkoWrUuKjrdRl9U0/3O5XpN0B8rBGJufm5MB&#10;OTPjcH4eCmpWD0niS2N3OMTZig8lVrBibN7r5itKgKNmdPlYvm1gPjehbKYfz4g3s1yWzPmRZDI7&#10;EjZq5hc6S83pR+cd54n9pkIzPjn2RakJyViZsbF0PiiVXP3juHpWhoZBecM4jhhRqwuSnjthR5FX&#10;IZlkoO2L9fKG2O92B8D4tPKbr121yRLa24cPw/KQFIHW9q61QEG29YycKDcK41FrQYt8KFdqzhOR&#10;QZwKy65IGsVMjr6eBSdYeckpTVcAhsgTUsnuqy6FawUlIZf/KWB3uDKPJ4a9JqSHAVtXfh8opgWt&#10;qXO2q5O/qUSWI4D7MnPXKkQtSRFZDBy5VhnvDW8WuhRIn+Fb5rQOHHps3ixwSipzB+ZpzmqYg8V5&#10;xamfKeMUsp2IZ7GDdwO2NRPsZhNtqsSiOk5tXmQXQeCsm2XFaneqivC9wSxSt0or4ZndPRxa0BUJ&#10;oU3CM77dhmLwu0KCsN88dIaRoSs3LOmDnOFNInsBK5jz0scD1EwXCT28MW58sD457ZFNpKB1fIbp&#10;e5kzA4W7S5BdwMrHf4uAaLn3KaRpqMLBQKIsNCIP10rhWVEUSFICMJpuwPKY5qbOF5Z/td74DtXn&#10;VjXnsMDOq0M545i5QejmgJH5UIK4Obsl6L00PZyknT5TVj3GqJnV2n5jE/PG+O6dJtdWWbmJ1wqU&#10;IxAVEnku0bq9mm4HJIhZBVq2fNuB/q1anSTEyR1PSf67hcu6D2Hg4z7lKzKckwtHqHaQVkRqbI8q&#10;rTrq6CK4hWPD0ZehwaQO4u0DU2gxJzktd7MH8snOhRMUHqSyzvJfnrvG9BGhpHSDChXKZSc2iWqF&#10;iT0TA2wlumHgxzpHiY2bkiePTslG6nINwC246HSxgoPRYC4u+AfXBSJvVql5tvFAgG4lX+EQFUke&#10;mve6bBL1lL56/tI9edNmHDSVxnf1dIrl5v1jr8Z5nOqw9q2uClW5Yi/WbrusgdKWtBxXacFl1tiw&#10;jeIwcGE13oGa6JeU2nIEJy22722DVU028/FiJXQRNHe/q0sllW2Wi6pcWdOtUpWkIqi6T0vHTrFh&#10;ZiSBNFSZ3ORdoWU0XpferjMzVRaL0kESmZWRx1fLdqG0+JOF8cJtd9j1vBJTS0RKpiK2OROvODSy&#10;dpGUMzmn1ykrG1OVOO8ovxSUmlFV8EFX6pzxD/E4+enZ6cefnIynr29ub7968Uphr2BkaWWnvZWs&#10;l9vrmxvRo/LcQQW93qrd6gwHOdGFMmkF4jP80mR++ryWH+OXeloburmgYNmDqIwPPiSQOCmY2RaG&#10;Tl3pH+S7B5vMsmcQ8cquKF0BhwdUtvdW2XCU2TTXhQCLZGLCxOCDM5W1yfp8yCXK2irynLGW/TvB&#10;vfEhl9fI9alRkT2Lk7XCC2Df0q8kGbIfwcUwcHCIwh441x+9ikocumcPi8YSsiJ74BaZY02XtafB&#10;B/W0qyBt8l6Y7Nmt/9DzP/CfZXHK5mD9WFHLhmrRVfkqippAcL6bHkvdioBjaQyL7a/+7+eyPiLK&#10;okZwbXR7Pe4xAms3f/YnPwFoRg1RWLFZscbGt9ayKL7jEOco1/aTmj+NKuygVIBFruAsLJybXciM&#10;N1M6ejKd3dyOr96eP5/MMEjc11rJoAejBk7nEQyf5TL7m1+9o3flkgMA5rFxOy4XnO/FdLzbVBcY&#10;k0v0b2mOtBna4LKH0fugKlVjkzF3CpKqkItMVLSDDt1JyXXlpzb/UTFuBlvMAytBae6lx2nRjdQK&#10;cAn3kwmNtCiiHILONM1qU/cE8hJIMp5LGcLlEonNRcAJBxwKY+M78Tt4IqNB76OH9//xn/3xbL5O&#10;zXHSyYcpyPhWJv5UxUbp1IzaLHR42Og9ABf4h6YUFAFATa9qEL34imdFvGbslj3k665KBMThcfUe&#10;vGA6nnJCuRMgltay0h0OajYrFtFIGy/EKcgeTmIrjdUemaOetgsuLVTJS7Wn1LSJKfL0c+PjC0jO&#10;X1Bb+baU6E53trMMMJ4FFYUavVSoh3xQKp6bP1NX610kxb/767/NxCyFu5k2mtWz+7BI5PH26utx&#10;7lxbyB8JZe3D/ZKa881+owBA3JO4raTMBTaMRR+qDapAf+mgfavoLG5fZE4iuYSVxGwhvPU833eE&#10;YnQ6Mq5bLdCEsFvYFEkoc0HJv1Uq770nj59Qm2NYw01BGXH1fq+AEw0PY0usKGTQxeVWj9f7pRGA&#10;+Bax0puZSOuU8QX7WCfMw80llgYk3pj0SRblsNIj0TmtzFvhR6ou9NHjFmy6utI2khUmq2t9TlUq&#10;5ECqjmY3NTRFrVQGgxpvaT6PKf2Z6PeHtUQIRnZ5MU2TmKaXQiq2a7vXa7KaNP7dOFqDWGnc2vgw&#10;98h17TbZVm5eKiN0X+Ki27uJkOxW9PDRw7OT4eXF9dRb3t0sxxPoweGsv7w3ugc8td2NTfZBF5Gw&#10;AGrmkC6fqiR1wpWKwYLW42DqU23WadgyWAyYP+01atGRuVVWNcd+1GnW2cu3kzl2x9asikCukZ/B&#10;hEpSEJdEZ7yNwbKLm2t6426rjTqp0LdInPEfR6OVy4LbONnkU2ifRqHkmbUhVD52idTlQ6Q+Til6&#10;Jlp3OTQ7RzEscqpzS0ET2LSyQGr2aMVi7QozBuG4AYHTD1o1oYGYPpkL1jnqDA1WyPUc2KQtnX8c&#10;wpASpdESv1F1fCx+r06V1Ag7/BcaIR4Ua4N7FZXQ3Xz51TdrHs7JqAfqSF11cTWph1PGfdMuMU7w&#10;LeHutiyq0P/mNeEfUuv1+l0+59vVVMVJVtx/0OOf07y/fPF+sViRqr1ezblNv44rsInZrt1mbblf&#10;EUYGRfsPV+3ByU8f/ujzIBFZmpK9IlwsUoO4J1x6De46ny6hFFu8Ya6eQyCIuyK9d289V6Y7ew7e&#10;H6/GoYssXb/Ee1Sp9zuN1UxDzfmSQb1mxy9fvDDqFjqFndpFwho141I36HKMLm9nKgn0qO3B8vnn&#10;Y0ep2mwt01huc/q+Dp2hwx+MTm3tVJTrC5qxTRoal4VqybJ8leZ31zeNRg9rL0SA1p1VFIQtYaV4&#10;IQVZMlkGJf9uyiR1zGYddloOad85BZNGBexRNDsy+1FvFlXGM9h3WPVUVWjG1Y8ePgR8oyh88+6N&#10;S+Ord3qRM4W3kDn0NN1e9+TefbHsDGLQRJjx3M6zxZiZ8FXW6tWGrxCi3e75l6/Pzob90XB+Zy5Q&#10;uf/73/zNN1/+AzEin37vswePPv6LX0Zvz1+9u3g7D2j1vbdvts6Zn11OTMt0En36vZ6yecLi7TVS&#10;zlwWchVPAbBQC1M1cQ/O4hdfr66ubugDT87qJ/eqA7n7pHe3m9GQfIUA+edGSg0v3+fEMsrKa9Uh&#10;IBD/yCqI9jxAAjADyuS71BoqFbN8fLtmU6PX+/kvTkgRf/Z8XCiMnY6lkCTV6i/me7VquzOo6hQV&#10;QjanuP3kkxZsSvJ1Xr8ZY3a1mC17vW5Z3vkyjZtO02pNXejvFzeblV7M6Ciid9opCU+WENCUgoBp&#10;XSDh/ZrqAjIqjkpYEoh+KBrvaqfcJql56XZseF3wllXccJwsl1dmXsLRSvuaHA84hoks9kXIB7VI&#10;jfFr0Cle9eQMX77dukoVMhqH3GqBTAkybaU3YF4NucnrV1uTqaIEuYIgVLe60qfzR/qD8PpK7Jh2&#10;l40jCdsGgldI355Mp2pEyKrFuR8SE45NrOSgV7u6Wv7g895Pftr8v/7NOpOwC298emOZbE/npMoX&#10;D+/XYHGTP3T+bjo8bp48aLz4ajUb767P5xgFc9hCD7kbo5LwIU8AsAJD4NwJy2mcoLywnOqIdtrs&#10;4qS7Nso0jCm1GOocaGlAJNBYZEXt4097BoD6b14yXdd2x9mw9aj/+eenX/yGTmH17t3keO9VmNnH&#10;wVpsM4IPKlujZw0GjeUqubrlt2FsBh8wevH19vxcrIHvf9Z/9KD9D7+e0vpC+h6NwsEAR0MMcvCH&#10;DHd+JY3ovdP+wAeOYSYSLnzo5e0e8WDN9SybX63Hsw2DVtQIo37lo8+aSgZY8SrTF19yZfis7XZd&#10;1S6ZGJ0Wu78YHgvx49d2Kw3parFDwaABoAgRQlmsthdrarWes8wKmxA0ao2jUa9ahzdXYOIl6lbm&#10;XVwsur16n3F6JhgEugxHaw3DvJ7LPFI73WwHnV5zPiGvaGNxKF70+ccPXXdUJt6UPZFBwIFDtUup&#10;YeBcSd2sUmh84BIjVNuWTN3cZb7KT8UK+iIvA1si9w10/TvTkMxJH13wpKg/nlRVODpWLNppBTMA&#10;+8P5jANQNv27ZBNalB0sikCFkTKb7RNX5CqpoCK/HEYLlbWKOQit4Ez8NVeXWkfsjkD0VxZBKJ4w&#10;iAvlMnFV1d0mM7QpP1gW2RwDAH5jsq/8kFBcFIfRbu6i6g5WxpqzluZHhcPNg4PLklND5K7zBbwR&#10;tqEyHsYO/o7R9TWagf10nEjPC/mwGa5lnae2ZtTvtSB1VBsYvVxd3s2gTu3o2LGMq1MRMyJ2HWzg&#10;1J06ZyM33XVuUgpFlIeFb6W43kDmciyL4rsdb+CyYw6+T6XRSFB6bDqPDLtuYzeiLkp592EIbD9p&#10;8MEFOSjDfj6oi80UR4du6OaWXPFMo2zgZ67DwYeRnSyLTXzr+OBBZOWKTf7cJzi0WNaO2UrSN7be&#10;nHmaUa/LjIu0nbvWlzLHxR24EaoevpsoBdkhqujAbnYwicFSh9bXWYTG1rFnFgoXyjVxb+PPnA0k&#10;Dds+WVuRxBRjwfvFr//q9oq6kKpovhwrUmKyasqeDkktzppNJLeFX9Kgra3NbephHHwXQmPZD17h&#10;uPd7W2WBm8HZNZAYD5b/CiWCFU1tU0SzVPTvzeX4Br0eH3R0Gr5/P2UDpJv3hB/Bgm8IvuFbkbyn&#10;xCML3NFwcTINsLaJY6xxK2KKltMBPWSLX5bX1GYJrYw/BWuxbEZtLF/eRs6qyjK0cr3VyBBDQOUK&#10;jNzVwVxHiw10O7alKAWviGi+A08+BDM72xfvEArtVNV5yQjwyySug3FYbopwSO0S7/vF2fFxv9Pe&#10;bY2Z7YMxNze7lU2jncY7kIShYhHZZnFj+nydcLHOXP8w1tLfqB10q1YmEwiW+A9Tmr2cRM0EAeV/&#10;qogFQDFu9yoaTJviykc6KsG9oOKYCfLpFnnOElkUUIRNv6kStnsbeCn2QVRyAIIS+cndkigwiUWx&#10;G0gybQmreJBYgCfIsSwlpMEMlHzIZTCn3l6tI9vPRmsonHsyQtNer3rvtBEYZ+j+Ry0h65qPeEYG&#10;hwATFgrF3bo6UwEVLJM4vP+ggdsf7fxsjkS82u92KBVZhq129fzdZjHDczfVeDxGn8NMaHN7DSdK&#10;QLWgW+0CteilQBeysfjdpMPTMyt8AvYdV0GnT+oJQS8FHLpIUlxvkywVa+c7U59CKvHMubrkzi3A&#10;j1wOWSQajk4zPSW1AQw0nN2PoSEi3+5TQ1KRKtdXi3x6tyV2NFNaew5T2vJKcrIfhJHpScmWHI8X&#10;/tNqtRXRlCRk7bozBz08ehGYOL2+eb+Ra0Q9mnGyVaknRc829U6o6VOoBIV9RrSg6Xcji9lA+lU1&#10;Uyj1LdT4tAiQNjvtSvxkxK5lMX799XtYJr1Wq99q4wZjETOO/lSstju3Kg5jYs/RcBzxuCQeFUWZ&#10;qOw7jxlZy4h1F4KL10/CildSeyreYTPyepaLtQM26WTESICIOOjxpmKZOW+9Dx5/xgkyG62oXlQd&#10;xqtdXA6WD3HhuZu0F05WqoSJQM18KYUR2pwYDK2L2azOM0ZAiO9MIMwr2He7Nft9+IJqaFytdt2w&#10;mCmdW6uY5Zg3mH4Xb73XaTA5sMeyM8pFeSmzn5YOQ1S+qz5a0Am3mXDkDhNaTXFW2wwZ4mKxuxM9&#10;3w/rHXYB4xnv7uoSDQSyve6I1FXqTiaWE/xAEIVfz275GZn8UEjxXPqMEkMNfy43K3mcnkR9v2++&#10;QJFHRZxlg140jFv05LP17uxhN27VUk1Tod74Gr1DF8J3KIKGj0N6ReMSA2g9c5mThULoN+T4aVb7&#10;LmPd7vrYCCPY0plm2yZ4eOU3G5rZFt7xoL23NLYsnXXxLe+2S2sYJoSGGOpGNqjVO2jZskoL9MHY&#10;6YHRbfI4Kg0hzPElbSiZVW32UmcgeULbo6NT7jM+HIgHv1FhZYqKFOeW7wLQiBAT31LjfOmelojc&#10;fHsOqXtYEzXIp0QCCpIv40klsVX1MerV4FDXmQ9XuNrt+bgszyLSZJ9Dkj62qehyxXDi4nKSnJhr&#10;CAsrdk4euc1y758eHR2POoN+WTEY9pQr+8XKGv1Inhl+02/411fLV6/vriY7Mpay3WUUTpL9ZjxO&#10;rs6vJJkOyZqaNH/9hUzL/cTCg/F1w4g4H/SV/Hd2r5MZ4YZTwtLLERr4O4WHZ9eXsnajQ6MNhgjz&#10;0cPO0Yli7Z9+hWoVk3mvO0QooYICnrCCVWYKpeJ/thAKFDle1uPLjcCLWgRzjT8yW2TN6Ybrvsns&#10;LvflqUCK73H94YPGfJuT21pvMYgrXFTA+QV6m5SoHjMEzeNm5LwtnPpoQccYCYtw7puygyhwPlcS&#10;IcRR7rqbm21yY2WH+UTy+25ucuNzsG9bLIbFfNNuV3Or67PKNow5Aws1n7GMvvciPIttR+3RFJlR&#10;/ixE88znGG4FH3/aB7jhLnvxQk1nG0ApxvU6Iu3p9kbOmrwx/hFkIwTg2wVm1NnWHiwgDz5lfJcY&#10;+W8o3VzMbBYAdJvX6hpu+VI9EDAgcwEDyDBSieBJ1HZpr08dm2Pqvl3v6opS80Ozv+Iav73d8UuZ&#10;KrZniIuDDcQYud3k+ubzS54mJAJHi1hMiuU0e/7l/t3bJW4tgD+n91Wn0fzPZ8pKF7SEMdA+dwmx&#10;R8e1Xg8sKXBJ1V4ZC1op4tzswbBBbgGzTsay6OA6OjrGy8uPkbxWRcGUn99WVsyTdMqmh9175weT&#10;xe6Lpzd4CgW1vNIMr25RV4DG4vvho4E4a7WvIXmv06e/nQtqSnc//xnqFf9//Ofz1y9l8DwYFu/e&#10;oLneVpgAtKNRn/Pfa2ILsIl2M1jHabXJ8yxC5R7nsn5EBryi9NQAiN3Muz76KI7boQrOIjw9ins1&#10;fwnWKld6oE/Zib36ag/MoXSr9a3xForRURtr/ARkXn0ZZxfCeWeHQxaD8smXU66/DVhPNTZA3i96&#10;ozqsBExG6yrrvFRBpeLxVevy+We0e5fh0Z8he+122lgVDEaBhS0SJ1GzoszvdYBdKm4eEB31O2Ji&#10;mCiwdGc7ZMZ8sIp1E9vQ5oEfuMmyhjqEmLt4dC5/J17VKpdhVcUo0AeintqNsCiD4dOSQ1scOl7D&#10;XXZRonAgP1wjQrwTGIiprImPhYXqMzY6oSyB/L2bu5o/ktnLfes/XLZupr4MrHiyiTm3k2RX+73L&#10;YijSKjIk5QxJrbQ3q9jyzxcfJM0ih37gdH/nLzeR+46hsX8wYSyJviVZzLoDs+wpWzEbrufWbIJI&#10;Y8WyWiyg/wB1sDIEXXAoBNtSqciIBikF9wKrlkcLv8U8pfcPH97HbkhxwYk0bx/MlkV/s5FXORDU&#10;branLuaZ2gwzeVZBFDnepLOdNeeS8p3npbQ3dBNOWcDZF5TQJCq9wkpD54OpbkltLQmkbpJs5Mvc&#10;HH24nkuGQ2AcAT26NHMb3lkOeodYJKPFabm4SbKkSC6xhalvrBxrVoJ79Hlm83KuLJ3emYv/kfFb&#10;mnql+Z1vRZLyBQ1pcFCFWR1YeYZi0akBnVTTK9l7ZT14mOi7F1pyfG1hiB0HH8lyVgLn90aKRCF6&#10;JlMGTP3EdcKFRTM7tP5bor8Aq5LlhgIufH9VXTDNmbctsU+pM6VlXGZ51pZ84hjdJhYy38R8b3FQ&#10;QakAEFFKP7JUryA4WcUIfZuiQrSGyCjj5UwblwmI4sb1tma3V/BeCIjjGuNWpi5SKl7pvKjvBZ7K&#10;7cI4UMbRAAE61i1vzIgD9pSknUASowSkLPe+E23sH7KnrMP54HRWAi+8f/GCDSExkofROhWkq+RP&#10;A3dDz/uQDX5oeQ805uKDb3YZk+yVaSffSdIqATWLVOlR4tVrGiVlqoa4pThpnUb6kAudl34EpVA8&#10;c+FeoWnNnbP3IZe6BEZ41IlCUFbjyYSW8vb2xlX25oOrip9eF60u2aqu4y0dvY0V7yZp7hhyhtWZ&#10;ic+hpbA8ptOpa1gsKVfSWZkD2V9Wu9uEX6laQeoy5rxDNLxa/dzSdCPNKOAc1kho1Hq2Xe5ApMI9&#10;bZmjNCLKMimo0qLV9iVzEj+NkxC/pdRQF0083LNWq0WRyiC6FS6gbq09cPRqTE0s12q+fq8XTyeZ&#10;6JZrwUnUrAyqoeHMiG8ZdOzW8C0R3K0eJ1fJzdiZGZGQRWu3Vaw3GjIYTyWKNscBsH8mV6WIwiVC&#10;m7HPwfDOKfZ9a3GzxBG8P+isPYMaAsdk99z0xjY8mi40t6vVlkIqt5kZ2QmMXzg9BseQ+3U8G1lH&#10;R5gxr6o1dMOFAhiZYwmukBuPmG+8H+0dfGqSwOGGZUh7pOLZnPEkY1syLlJUkvxl3AvCWMddkfyU&#10;SPuYbDNdJEgYAW2yC1E93FxMl0dDaDSDdjcDCXGngKFKFIXuQM4PlvGSHnoug/Tb7VF6ZLkEQZMQ&#10;SOAj7AbuYi2xxy5avmMo2Wp0e1BWF8q80VqlQHTZJAxJLNU5Kl3sLe1bFUJF0l5SH+saw5omJS2N&#10;F6zJ9so8MLP2kNZDfmmZmfwV5r2Xy9NVpCyLGIoD27iOkEgDHGvEu2PIA/kyaiOL1ELCjDcURwJW&#10;dmjglx3HrAXwlsQsiMXEtohfPhJ/vxcDZW/SI5o346bVKsVO0omgavb/onZxWGJSyrmE2pHcxOZO&#10;IbuUTusirHphFWTJNhs/38YcW+VCCIi5tEB6ue/iz6sTBPrqDkVEvVVtkS9KdGoS7zIFJKIEqQNq&#10;1L3aMuwN5NaSW8CIM4vXcY9XUMUWVmQotTNMl7rYN31ypByfemwFVWJdrAlcLfvR2VZJv002LbSd&#10;0QByL49+1G/PMRNjgBLvm7UWjmieDCz9xMa4JdhrZF6nzfaEhmIpWj8e9WLZ+xdG/tQ6AjMyXkzR&#10;7zQtUZOIlwmDYmz0joZD9MGotwUck8GjfCzL1JJHsKJ9PelCItv4Cns38YP9xGXGHuM4gBXFYOW+&#10;c2/w5Y0Gd1r2QqXFiKBCQHClwRG0UYll4pTKuZxORcFyggf41e133Qo1I9zcklxVx2Bc0DA40rTD&#10;hyASw60L3wH5BupbPi3OTLOZxlOLICMjs9WWBw7dy3gKcxu2hUeQUiW+o7wAGQCrMsoSR8R+0OPc&#10;DhCCflA9GL8jD8tAwQDPfhOF7no9RdExE213QpFRLJcLeBYE0y5V3zQxcEzw9ac08Gpddc/otLD8&#10;YbMj+uYqMLMb7Ln20VZ20OZbJNNFjJROH9RevdWVJmquMaZZhLPpll/LSSFThkqoe5x6ZZc552pg&#10;WyxrAiPkmdWmErgr8kCCjYxNAAZdjGWIycT+oOrY/YvprtFuShiCM0KORxc+Q3Vje0jBJN1P4HgJ&#10;4ucQ10TV2pKDLf6Lsq2mrpFFtsYzOJ8R40Qsk3pp3i/DQ+NT4fobMfLlo/a67ivBaSdCxUMCjS+R&#10;o3xVYtNkVkTKlfmitDYixNV18QnW8Ix2WFFqCV4evhzm8P0SysmEWYCF2V6qGHfXE79hJU0HQEYe&#10;mR06ATysQ5jAvF8gqVTOl3kpKTNONQjFzdXu5bNrZtpHp2UypEXWOxqlCAcb+WbpB+Q18V42qzKM&#10;wzMFqG60WDI3bvBOu4o0F2EHgxSGQu0Oxnxh3NAZaux0CUOodqE8SNHPCSkMvbgbA9OlAMGsK5LD&#10;tormwj4hFg3YI/oF+NS/fDP25bwn/jMH7NMvZ5M73UtciPPJFuPr6lGr0SLcGHdlDZaXU59gZ+ym&#10;KjWsLs0RWj0WXgx5YkMNHBGs5GbYSwUAv8bbrhjDytrSs9EewrJq1VsvQUw20Iv4poQGt4j2xY2o&#10;VVlbxYHbmTUItDma6+pRwExQHI0i8MAENTMxIhHdOE+cc0lGG0bP3mt9+6NTNRScCktIJgoHyZRK&#10;SPfeCTITqDYyz7lI6bS28A2tmfsPH7oSzzEPD/M9G1YeWriyuHAxGsZxPagxC5cVatVGaBxaFcj8&#10;jfP/zFxvY9ivDSXkAcE5Xa9Lfqk0RCGsnjwuZDUZbsPaYjXe7JcPHv/wy6fPnr14cX7+DWMBSvi9&#10;zL5ZvMneTk8g5FIY65sDlnZZ6g50la1GTraQD6xFTG/GMCMhd0tm5ZImsnXnm7OzHnCyxRhJ1Ofn&#10;QdksFx98nrxSX3iIbHJdUJ4f4nxc+xeYE2Bh3hYuTMG57LiazbaWmxwK1JFVEiHAfS6Pt+e4s1KV&#10;hq2HHTYqZ5+qMRgjKSyOJmUHB+50viQQweUbmXppQ7AeteYRhrSySqWeSxxaa5JJDURSzzWKueJh&#10;1Eat3D5NlVVgU0u726zFyuwdRqVq0hGnLIPJdZLqIZ3bs4oPDfzMtCpwIk5nleIShRzTW076+73V&#10;takr/z2l4SbG6sxKi2Gx2lBd7h2b9+D6LDGhUkYtO9dZZIk9IJ1M+ODeaa/befXm/XyxmM1nFgOL&#10;33pd2RjWM7pkFO7cwF1mmg5pVO5MuYr8Q/xWcTiYSursQd5NmZEdhNmlZVXxnRAi93ZdGrEbQBYH&#10;j/+glAV59gPqX957xIURDwft3YJ618O8XJzwKPhf/+XTq/cZCam0UZac6X+ATtwC+xZPOFh8Re6l&#10;FmV2MMi3k7TZdwTg1lQWyWKtS4ylfAgwoh8chZhwxFIFCbedL6aYj+xl8CYMYDpdVzVxMmWqFhDE&#10;J2YPCXZD3X4lMJUxR5jqZ+4ZRX2JgGq3SJkpSmsnI1odT2KwWzCmRpJqmhR3u3dMfgwjUskN5Amk&#10;LjQyyRmJILavOK8P4Sbl1spLHW85z/IPPzbDCd/SPNwIi0KBt+ymtlHgGjzoQ91OqwUngpKda154&#10;f4Fbo/YS36PVkLlOrslDW+2iH3qH0LEm8hTddlUHrhDKnciQIHv9/i1dLsFFWCBY11/YuBanirYF&#10;/ChlR9q2Whwe0KKS0WBlmry/RBrUR55AfkUNtlyOoYgJ0dCak2q0UW+1NF0J7eBX7V+N3Gp/++7C&#10;fXLRrZ29jHXNXGimrfJVQGvykwjI9oO7Oxx+gnazw6hWJGezqQ/rINNYd6KGqP3kh4PxFCBm/5t/&#10;uHWNa79TmU6C1TwVSZVomaBm4mpUWBEqU8L33p/PIFyREEMLd311M5mM4QXdf3jyyaP7ve5iPu9+&#10;/fWEooTRNw9/byHGb99MqJPg5mH7lSofQq6oHPzz2WYNPL/YYiNxctL76KOWa994Zms8SKfLTpvD&#10;cEMlh4cwJb4aeG7v3R4WmgzxNNeqBs73jgGLCnZUVLoUWAzKKpVLYdJsSQ46mcyNOQL8z8iH1sB7&#10;+uUrlDJ8YbI9WcOYhSJR1qA2SyDX4OaOLojbAe/h331x3ek0R8e7/qjWyePry9mTJyeDYf3FV69M&#10;rYqVC61guqxLj+O8W2rNLk+ecRbBqjyD+RRpUWh0FjWGUtwYW59WoAkmgoqpmrUbPTg6aI0Gve6D&#10;k5NmVTrtFy/fMAWaLReorRkNxxWMxmAsy7lQ8z3PKZCVfEux61v7jKXt1hyY6RuYk4BBUHg5i35A&#10;fmqzKaw1GbPmdfs6rDerWoiGpnhQnjOv3koN5OLoktL5El9oz61HQln4ifnKcDGsWU4saUjmiKWC&#10;KXT+GjQqLvfOV22XMgBc0pLBMBsNuw6h4zvSTltCksqZVMTSxGVyVxW7RA5TK1G3lPZ7kkfhRyWt&#10;qR/gJuVwk7vx3oHqWcIXDxpSYtd0LiIvQU0K+Xa/JuCkLfELZl04GU0Ggx7gFycwvHdxWb1kcDSk&#10;S8f/stlpDaejp8+/Oh4OfvT5JwQvsCl11U50fv7ij7rm9lj8+otfQzaEV4/hquWdR/dPjxGJnJ01&#10;N1JGpMvd7eXN6m6y+4//0ac0Jql8JKVhbDb6z3+VrOYzanjpSGthAyVLGt5d3X3ymaQI2/1GbkJh&#10;6m0WeE33aJSpyGvkeUQ75UJxcma9VkfwhO0RfvBBV8uAv2BUc3c3anUo2d8m5vH/0rzDrmOmd36D&#10;ex+lBZOMhsIgg8zUQVzO8Lo5l9lYKl+YnFecXwfaCrlfohabbMHgfEVbWSIDWcPlfVQ4GJFSHncg&#10;vGhY2GsO0nZUc9alCWABkdryYLPpNN7N6z2yrNl4Uu+MxO6I4qZoQrrk2Xqs2w3DI4QR1QbB7uxE&#10;Ft1kMlvSohSZGf9pkbFoB1267QpQ/7urMboA9vlo0FVP48nqnLaLZ6dCPJWwVtaN5jNiCGN+cX0X&#10;ds4Tv3l89ok4NfISE4zEQaLbSm49qVSANE1VuVqAvPzVn/85MelcJu+nzxi4PXrwYDWXJeHT57+D&#10;nU63uZhuhXLWgj/7+YM37xZ//as3nFsuT+TkRKbF37yiNrPjPK4ORySDqDSbTzNcFZja9QcRJP6E&#10;QU9QfP8P2sI6Iq9dY3TEXRbDLqZd53BjRseb4hDmMWPts1PGfQW4v1JneFW0+HyDBht0eFLLttyG&#10;Qau3y7zo6kY0hqjmDyo1CIPMFV++mAG+gaCYqJxyvxhDJkyVRvP973ehmL78ZtbrKtqad0JXj9AJ&#10;/612K4aDw2thvkKdiUM5P9jJcWs2nYvYtPVQP/EFLy7vFMVV+O9oqOwW7g8adIYYW97dipiG71Qi&#10;X0DH+oFfm10rLUZkKw6qWkMNM6cWTfWnn/WN2eC/P18okGa2Hw67UpoE2e314u1mcXI6lQVYGj68&#10;P8zItcuXVd28kkIcnyhYmKtNzo+pIoXaqZSpsFvtMJQEGgAC/fNkuuIC7fe1Hrl4Hz9R+h/DJC49&#10;tiMcgts7NBfJ3e262+OgCIG437/XeOMnPz6TGSHsJ5mwUCtnr76erZc4o+S0jnwMnjsJT7e3AbMN&#10;liipBGxagHBYzaAVFLrf+35fmSPr7PJqxb7IHG5t4lk4t+hUqLsePW6zhDqdxe1NcvF+PjypM/Qe&#10;HlfXO9WVe81FJXn44R+0RZHM8r/8Zz949Wry/Pl0swYvCH/+x0f4PHHHPf/qTtlJUeVvdlcgyZyk&#10;NKUPHvd/9kctMv9u79JX36w/+aQLor2cbf2G2GyfftZqYm9W99eL/ctvkn/7byd8C77mo8+6/bN6&#10;qw+x1oZGsD8UhBaIqCoIFCmLf33H2s4x7r663oPOcOd2e95wlCG1hSf/7v3Ncq4pI7pxEEBQj7N7&#10;fQyuiYYeHoWdYQ0qwdPfzfA6+dGP2w0z3odHoslsEP3q7y75DA8eDR897sGYvL5ZjECoI4q0/OpS&#10;RxG0FCaF3GImH/DmY3R5t7S72138y1/eGwyrVzf53/7N+OWr8f2T2IKXVPiBpFYtzjBz9mH8INxq&#10;Zeync5RykQbspSB0jlQlLyoMS6cr2VcIZ3Jm4WYypqpWM2k3rLBBCUeYgTGRkXBaMnWOYhd5S3fP&#10;4eW57D3+JXQfzONwdttJ0pmLyFf60+y27u88i+rVxCdReR4cfADt0+VF2bW5piGzJi3jrElMDWq+&#10;fna1CzjUSUeMtbxbERMdxtuF5bsYwzB3s2S/DND9jk/sh7EyBSm4FNeHTJUc5+wQ6pqJFRngQOC6&#10;5sIhmsiKWvx+1d46WSwSUGY5Fs8jX1muDvCUnWTuIgVZutoBbqCGngDzUUO7T5qVYadGLz8U396H&#10;iOWyXSps0pm7qaxzDvBKpopjJrvxZkkadkNOB9cfkmsze9vBgUd3+ERFcSB2O69hz5X1nqmtnHzf&#10;+dMGBiKGJvMqjN558Pkqrb7K+bCW4mF6aKxI8AgOsn2KUTx0UHPdyUFJi12xdmqcyARmNqVxsUi+&#10;Obzj0BC5FN9vs6aDDxm8getlC2d17Tlf6zK26Fv1dUnbdrpsy0MNikMUa+F/gKxLeXr5tGqNLR0W&#10;oxzlpBb+Tlp8xfzAXwLl7bTvBy6R0S9l7YFLtCu1zIfZ+YFo+x1huGc5hIVfPm56Ldl7QPlotLPz&#10;y/eL9fbqBgtFb7PML2hWHHK881zgZ6ser2KqfF/NxU7A4fCoyV5fLfdS0aw3xqsPTCosYHJPMCCs&#10;eM9X6WP578KmBOnszfZWv/xvl41fcv4dLdjgMOA387GV3Y/4f74Z0lD5WoI0S88I7IXzz1E+o3v8&#10;9vWKw4axGY2Om9TcWFwiqMJvZGchqvP9e6cPzk4fPjjDT5AzRwW6xRTDmYPKxJ/fyIAlMbQodRHd&#10;poYT6zi1iCQUFHvrdCcz0RFZS6jylFiOJyS8qYgZSNN585hKzBgSNpIJLQ4tKFXzgUMDbSSLkezK&#10;IW5YRPKF6OgUS8QUQ7m+xnN2Y2LnX282I5Wo4oAyefAgxd7BM28I8CRjxmj+SINVq/nFyfGIb0E4&#10;TQOjCR07ayoAPs90liHcms+W1CidVvXouMVGo+Y+v+TaBTWXYRffnpdO9kOyz5y7nurhKHtwr8tH&#10;QXjW5uqJw/OLiea9MllhjJMbr5LLZvPsq5moaLK4h6Gkmv7qcgVWclKrbnSVwz5iOXnOqwMBLYsq&#10;hh1lFhr4iPL60FNVJGqqn5118CbgWKAQEeKkN5+YN7Dn3nIY2SY1wKNU9VsIopEGUrM/lDZPBKda&#10;bAo0j1R28xXi7pCwEw0CvhprES0LY5hLUEfEJkkqRODwopT/s3X8dfAnhLs+FRuk0UIkEY/KA68U&#10;Qrkiy5rmXreZqNwP6LngUAlrFq0U7CDbrjzSLCylTVGf5pvihS55285AID4wcgbz1SrDwoDi7s37&#10;CzoTFvP9s3t8ElY7ZurOUYp211nxJ84gzU1tPG9jEwRnP2u9gcaYvMqNDLdEONTkrBppOAz8YWxk&#10;o9DvpPWQ15deuoi5B8dm5wvN8ZwZ7cFoFy5xuhAVVT2NbKaooiJjMgsmE6UmdLic8/JgHzveS1Rq&#10;hEV0BQPTKMXso8DXisQ4DoV5splFQSHap0IZ7JaUY43dA3wS3RFAdmpQYM6QY8EIpobPqCQnkBBy&#10;IkBkeyGrWB2/WWx2NtECbVkOV4UxF6MDnsokrMl0oV2HV4mbKEfQfplf323GUTsP4Y83lu/ejilO&#10;eL8x6W1+ZZVNAXwk1T6pcS8jfW2OKhpMUeVHa2x6lt6Kg5Vcr6yWICSO0srr24noY3ufsT1HUL21&#10;D5tqL1qDsNKSkdTibheul3F96qgpubO9hJ5XSG3oKy+kIisLVR+sWJzQODjnYr2puor3GCsUShIS&#10;BOajQtVjKMT19aMyStCTqaJCOIvZerpEsLbbDYMq+3u11TOX2TJa0tzog/nO8gQPjllcxLuVZHWW&#10;9MMURW2yE/Vo/boAwsxR0+EfWjgWIm1F3NTCpBo6znThi58SyC1GeSnMNQB14qKMqaD8Y5CnxyZH&#10;MA1sQsWeanhbEYnMD1oygpZBjBWVVoVyatB89luUo+0U1j1qPV5UdjToITWX63JL4Z+gEdXQ0o49&#10;DFBWZoaVY0/Nx7q4vG5NZrXOTKbqOmIjFx3sWUSd+BeW986VRBfPLL7Z6vZ6Z+1Wi4F52AA49Fr1&#10;Vq9FvY5D/NpUIvm792PRooPszdvZBbrQZdp93MWOmBCcFiyqig+1eK10oqzbU0vGiX57t0Wb+eTj&#10;kZA1pP48CRYrKgmfnJQUWbvTDCZa/9rjo6PGbKo4W0W85mKO3X80ck5s0PuBsKq1pN2pcLSyp4U1&#10;a6aew7MJ7vy5QlsZidL4ydsF7HKjkFKFDQliypPjM0Vzq8GODLyOa0itIZ3Mp560/6BjNa4XimFf&#10;VmuJ2p6HD44tQNubTlDZSF4LUGDqytDxAM3eLbfzjSkkzriFaaEKfgoQP5tXhxbL55cexYVcAEFr&#10;r6+w3OFSFrmP9hv0s2Kmp55JftLU3XlFQ9hbKIJZFIyO6Pmxjgtvb9dUDk1fvgCcl7RJnE/IsqSm&#10;qnmgQaD63CFYNC/mIgbST/R6dYgjx8c1z9xJkTSI3h76ZlTP/2QOD5krcQFgwLXn5xtLpvcWm521&#10;PVB5RTOhXccBm2J6NcOcvKg2g0+e9EZncbsdE9fAvfDRw+H19VK0vXzHPB82xHBUp2afz1lIspuw&#10;FU6wCINZnI0VQcx9UbFTi1nrkB+61sNgGYUj3IHZ6wXLabeC6iJSzPWdyAe8qdo3d9fXm9lsM5/s&#10;TUFWaSgeLlyfNqCn8ILWWNzvUxJwIVIttwlKi+k8Qcv68EH75BhXatLAQoudwfw8xKBr0PV/+7eL&#10;t2/2s7stji0c9iAHrCOwSh6DLq9NZnYnRWH+iWC+kJzvLuUBrlh1G5oedzABpTbz1pB8q9Fg0Dzj&#10;IN0Vb96IrIx6FLIDC5DgAnpdFFL9Xh2hva1Gz/L8ivF4M+h77aZ3dtaGH4H3No5iIBertSu1FPlK&#10;W4t/jbq/HZdyBEiqUtsIVutVjQHhq2+2d7cpWcRblRY4dacWj2sdL929xbJ5mq1ZJVgXgZqes6oQ&#10;D+cFaX/pcLK/ZE5Tijt17zJRtnuOmr5q9WIm02Dn1+wyAeVBJUCFNSogtBI1Wx06XrkOqygXjwd4&#10;gGKYc5vMOFXWsYpdjgDu7DQUgd5kCGyM1Om5SKOiG1IE7taZAwel/tErO1TXJag40KSL3xekpfWN&#10;3TaizpfuMhjFqxTy965xMkuezLwr7fo1XaH/gbpccnC/TSdyIbRV83mV7VvoyMKZa9qkYtg79n/Z&#10;AivnA++ZeuiMd8C0OHCpuRnROLIlT4af0NJT1NBxXgC2lW5G1l9cX18F+g3pgX198PLxXNUiG2fX&#10;Srqk+IMJrks4dZB8UPLX7d9ESuXJDka93xVvW6yrDf7FyJKi3NlVS69VdsfOcTYQOcvR7jI58Fpz&#10;G7kVYo7jpsCRdSLuBTb8Moli6DichulmjUbNiEDK/PSMNi+fJ87pbFersQQic7V1d2hkxfFO/mJ+&#10;aCka+gqu/RTjyGz+fefYaawmS0uy4bvL7A4jd1w7yrns4KLYNcSHROoyljcy8pMrEQxzz10T6vsH&#10;s+DAsf3LWCO7+DnY4MASZyauELU3vB8iEbox1tyD4ngAGcdZLrmC3pZMmQJVGpM7YpfawchBEMbG&#10;EuXHc25O7kNpdfNwxFYNf7u+umbIRKNFLVjMZmM3Y0GEWTDyrTSHJIuHa1IxF1gN7dQIQWvB8mE2&#10;82fKqBNgYngEInk7fHaUIBqNKp8+sw9QWAficlctaMJ4wk7wZ8ZlnsvyVYpsai7olYM7HcN7hxyZ&#10;66xcL0ypeHjSZcjwQZhQspDdhL3UEcLQMWfocgovq5tMLsGjQf+Txx/9/Gc/urt+KcW8Q7WkYBR/&#10;Q85VWylmzZXdxtB67oXN2FlRdLwbnIrWmnwpRDe3P2/+w+qQGMMyUGq32250a/oAG6JmqTPZik3f&#10;aO/FN2/GvQxoEThhR4NeAVXGOnEkg26/p6By3kcs2x1JCawR1MvlLLbv56LOxF3netjuzOCR35YG&#10;BilqnQcyURsMuvwwlAW9XosHPFtsiKukTWX+ByuTsoQ5Dfff2T0KGj20qxssLgNLBZdKF6bkgiAS&#10;EwO7HGm+/+iIIyy4LDZNpodRPLl960SXYgQagmV84OXzF/xT+fnVmqRHVLrd6PpmhxH0YFi5vapg&#10;UnI3niD41YaCk9WgAWMw6LtAC857CAUX17AMgrPTuN9td9o4aTHL3RzMqI1enWQODXNuYh8k3vJa&#10;N169ndGpNetaVxULf2I4k3+HyJHvhWzAqBVJRVyCxPKlGc5XH41wguGbZKx8YtjBFgLhnyqYKLym&#10;6YpJr3kmee/Px6wQhWlXpJe2hHCG83jRYIwf3r/XShyX2E8nBAwaS8CBZDrxjZEhV2dxxVX187mZ&#10;2OBhJyfNooLn7UxZox5uDfdO7zFKkv+Fyn6VWehvnaUCUwNqT3AZZ61nw//czoooL+MIdHdrcJvK&#10;WEvXnK9mg0EuJFEWlTxXTMVpoJOephwyreM1O2XaoRi8l3+moGeLXnPgo4x6lTGlPWcGgpFDunVd&#10;BqEDgOndfUUmOGG/lqvTrpsc3XOBCbmZncut1zzCXYCDsb58+YvsnUpXwK6hHkpqLcyB3JSD8B63&#10;imGru2tOAzHMCDgIYISiZpXYilIZlacHr0+TRprrBvpZsVzJxGWuHrbQtjW3ocSAhA5dT3fTEJ5B&#10;e5835pfzc2bAvU5wNPiIH/D6elqNOoBlw3u1BY7Fi137OKbSXWMbHqJthuZfbGUb4sm1EKpyEZ/f&#10;zjP5DEnFjcJvGO79Bk2VVx/RkAnlXTDl3q7rICK2mC1E0fmeyFOVygXeAZcP71PaqkBsa5gEQckN&#10;ZQIYEhdgchcB1hwKkW5PWS1aMSXvw0DIry795Wa23Cq7GyUKZbTo9Zn8hFo1vSMzRdjazQOjOoRF&#10;azP3tYz/8TW1r0XEgPPZd8osxaSFqRPYUHOHincLr8drlRlB4mQUUNJojYAJFIEqojN6MaJ8q54r&#10;2rT2d2YcSnOS2QWt+lNkw8AUw3iQmRG0A0cdlazTZRjf5HyD8sFCQbOtPn6/ZzIvgnUkbxabvXuh&#10;zLukmryjuxMnJoPvw7J5tlxjjtVcLJw1hdZlxWwmI5NquVGA1iRbjHcH4wbPudNOt98fjrrdka/w&#10;iWR43IVkhPEjBWekA/IbDHWWq9n5xVuoB8xRO0TwjuDA3ymzLWJMWjs/x3YuI8xPH7Ma3I63jLaO&#10;jhrjGXQDhE72YWIdDotlOpvvbDZgoJjiZ6LRCCqskkqEAhlKdfawlUl6kDerNF05+knmJcyld/sy&#10;Ko/NDHk4M56ti6+Hz8FRQHbO9SUHhqxwxI1k/Niq22BW+g+G2NwR0/F6Nt3R5BhyiA0trDEi5YvJ&#10;eE2FTCF//yGNoj8bc4vhTCayqGemCr4hvZyp6c7OIBjXexfLJ6xbJ5X8t+Q6sUNfq4XgNbum2Ukq&#10;O0jaiPjite0IKXIVNTTetoyCbsXhzmozXRkiJcVGb61gFcHRGe+z2tt3c5YJjRm5xywPmAvDIfyg&#10;SHqAmjyEGhFtcMJgFkswnnB/GJ6d9nud6tERPmEaA/BTw/KFB8ufMqg3JQAJC7pWp0KNToOHtJsm&#10;FnQFNMFZWXK1SyTSrUD2ca+HU42X++gTLLJCfvPFxRpkaXhUJ3dNZpn5rtXiwIwHwxq5x8w2wRc8&#10;U3gJNazwo1EVsyyBoViBoKgecBLy3XY/uHdPDRi3zPOvxCzAh4LUZQr720lqJ20avV/wIywWhNwq&#10;+4Cz66Mn7bCN81ZVA2Ee+bpgJE87GuPviwnZIh1PuJiL09P49CTmG7F38bdj5SCIpYccHIdvXm8u&#10;3/O9NsNhtajLeQIqHiAIRqhcHvsNOnBTHsorFCPNYj1NJ7cAQimzaKGZaG47KBCD2ARIlBHDQeP+&#10;aR30mRLr9oaaWIbWtWbYbCMUr9N7drq1s73ZxgRlWwEljuUNxeX0rAHtiIjpTldFeX2puYAD6BUn&#10;b6U3BIf5GP+zrYUvsD5lrwNp7/zdkjae09mKKHgHiYUWW8f7T/7iL5wOB69OF60pT0PV+VFY5udq&#10;bsG2iqNycpg64yFpl/SNoRu49larPxWBFQKV8UQzx21XF2c3rfqQsp63aZJrFi1FwfGom3xF2I+Y&#10;PNajP/mTP/zss4f/zX/3PwEozqdrTYfkvphHVhGguQms/jXdqTyodTvDfzcj98AcGj7omjT2gUeq&#10;12CCusJGTxBj1G4GSoIVv7zBiNwCda3ut1+7zV7Vc1AaUh3Gxh8cq5xUQxV9YQBWVoYCBKWns+V6&#10;Jbp0ctexwoxvVBQRT72dWoYm1tOUzEejIfMTK38F8FojnfjmIE3B465IsxsEcC1OTkY1AfmsJODx&#10;vDRi/uDZYrpcN246dGSu+bQpemnBXDiadRSWBv1lPoVeeuQ7p11rlR2128jJgRNvh2WqyiFW18Ff&#10;vpsBlupmy9cJy+AmrzSPpteNzM/dVWwUqTDt+AD0YHDnKN8fPboHQgZAe3d7qy3t08i1DSJRlr3g&#10;W+7yjeLdrXYvzMQF9ksNmg+sIeV6W3/Id93tLfdG5ZHyDPZqF9WTQIILnctW0DDxiRAbu9blVmI/&#10;qk1wfOPhmC1T6JmZsAbzPGcIi4lrqVzOkqfgEBfSTMkSu0EtR9h0cvH02b//9d+/my6WFOMaIhbF&#10;vePm2eijj+79CYZ/+op5agZivlOhfEeK7udlgrJvFubCbIJSeVC1aBCJm9weCmJIdoBctx89ugeF&#10;7na8efVyMbmd4SzinHt4sM3GyUcPPvov/4v/nI97cXnx3/73//O79+9R5nCGHp2AFq8fPmpzvHJF&#10;Te72l+/mnLy0K1y2snEoMnOOUeVj0gYZF+/NecDFPViucpmwbeZvmfkKl2VdnpugEYwulzhDWa4G&#10;rThzKZNrlcnVluzr9AJGIHfKAVMKyFwk3ZgAwl5VrC10cnxCDDx4/3/0hz/utpvMRlZC4kVSqzfa&#10;/D4gB7OGyk0yBtVWk0b5rwL0Z9JO0Uk8//prst1ns6mL3EL3JRAsQg3SVJNtLcuHcDQr951mktmv&#10;+iCM9Fi69Anz3Qq+Pff0FKdIMxFy5AL++8GjB+x3cQXt8ShYxobWzrfZNpNFkWfKi4dbeHt3k5iK&#10;m09ic+aCH9KFx2Fs6B761fsbjniUIJeXNwz98PM8PeuTr5SmLqw3PDpp4e1JUvzvv7xr1MI/+9Mu&#10;UQRMIM/f4layWy4oUpnbBulOutyjo86PfnT8+vXNlFbgbj+5OheH1qYugsNiwItcwld7d3fXWHau&#10;qLcedut8OPKPHz5uQd86GjV+8/+8gwTIbmBpmU11lelbYRKmmgSxyj3aVFWpn7+ZsjzQbZimg5Fd&#10;/tknj0ajHjXV7c306vp2MV9wqtfihhttSZxipHrlF1iRV6s2itI931wVA7b81vQJuaWXR9KK6gLd&#10;8KJy4wdJYAzcu9jj6EYMw3DUwpwZhsRXzy6UYJeksxlieNg6wds3V8p9q/CmZC9BNR/JdziBZsnH&#10;Bk6qN8T8BySZTGXAdnzUUSuAyjdNXZ9gvorawutkY97yVG1MIYNuK2LVzcb5o9PT8d38/eUduNJd&#10;czqd3J4Mj2GrUlRvnWTT8FtQaIlclPNXOvCJlqmDvFAZEut0FH/ejCxMVaTMAqUcw42sNq2xhcxJ&#10;cQyTcWt8Y4XbQw1lM8WRKQvER1io8w2ik+PjDYOr1WqabY2KHEsCigurcm4TwyItuZEDy26cSLnW&#10;e3ciZQY6JlnprYWW1EGZ2incBWGxtyQpZhyhJRvlDm8EkKIgMhVMZLwvfigYaxzfGM/oKWR+u9Vl&#10;mxOWu9mQr4P9MWMe9VT93lGqdBwlNKA2pHs8Hg41iyMaJplwngDqXd5eLpbb2zGxbelyg1phjjYb&#10;D/lHj1q0B9ix0lzyUZi2DTpht1Ub9fmJpqQnQKSCOHB23MZLZquIEbporAG9L55l2NWisnv45Kh4&#10;KZf1P/gsIgry2ZsFy6fdqLB9+fairVW9e/eGODyvTtCwddgUQb7mbmk2+3tkJLzdlqQltXrzJz/4&#10;LDAR2WQ1F5l/s13ONubVB0G9rTwCN5b1vQHNXFO+3FJ4xnJ7YgAuc8parGKgKD7+4Y9c4KDxZwRt&#10;x2bkwSIxO7TUAeXOocEx+T797FMHW2elziQpIyhqvunBcsd+VvpUnhp3j66xI7QkbviKGKUHC9f7&#10;HQZdSk1TXAtnlQbMyera7zTMJUSGHkEIR5RJjSTo1K4wcnqtar9xH1d9UNjYugpFQOnoLHarxfvp&#10;9OtvXrF6m83W2YMH2KqxgDDSkyNFGE6nc0Et4snn5sUQm69Bhor54vrW07NqClPrdtHMSuotzHMf&#10;4d9ChkIdu1PiTxLl3qgyKs7ORpg8fv+H36/WWGj1YfeBSh3FFowpjf/T/+yfRQyVKnGa/S+gnRCJ&#10;/qv/+n/AzLAWq9LZb8OLMetd4M7JUSyizRanq22zFfcH1WoLRnqGBSuiR44gNiIoJDjSYMASZspX&#10;/NO//EOuqtdvLm9vSEwI753U3r5eLxYLzmd2Zbsh8g47Yjbbt84wEUMwGWzn20VKBoH3o5+MHj6q&#10;vXhu9muB9+rpzBSq4N1z4KnhMJpOcgbRxNTR32L4/OBBm1vg7m49vcOOKMYnjJpKGQ1ZcHa/zZia&#10;uSLjEkRvw1FTfVVavL8YM6O7QmdDjFsoOx1HUVaIneWsYL5m7s8Nm3almn2Y8JRSTZdUPeyPmvrN&#10;YX59AbPIs6k+FxDFRuJkdI5rRO3HkQcZmMjc8wss6wugBBWN9K4LjXgotZ4/T5VS0oxP70OCiY5G&#10;mpujunr9lpH+bv92U6dzGzBTbbz+arpapBBrnVXH5DYHkIEVst1X6dtZMw8fEn+txKCdLFeQqBD6&#10;usWR7eHjntlcBj/7+ZGNQjw1RubUO1Whmr78eoZ8ijU8PIm7XR5a/OjTHgPtt2/nf/zHo8nd9ukX&#10;oL4bccKrqZ5E4J/fUBjseexcai6wvdmuAi50OuRE0uuiOW90NLfn2EhHUNYHtdl0RcDy1YUivpjd&#10;ciBjqGHZAZhHYqMV40lGysb1JUFoWPrxNbeTsb4XhHPEF7XTiGyhyThGlA6cBpwxGS+OBk3JT9a7&#10;8zdzLgwAF0wcx+P9xn/9vU86v/xl7+XzzWy8ZvxML8rl+OMfHoXtxK8lEAcBcZZrsn+JXAkVFhqk&#10;iH7Faml75gsdtXs1/MmYDIikJfQyaXS9H/y4ibji7g7JRwCrv9f3Xr+eSS0R+b/8Rx2ODpI74rpy&#10;/vZJxLyaegfsBGMzNmu7VcC0w/L87F6b89aHOYMHGBSdiwST82ZLeJe5ta4B4bjrSar+q3/yc4DE&#10;66vryc3+mmTsthpVLPYpHukIYMWq43327LXzq9IQxgjIh2AW0Q5zB0qaUA+1iTP3KWXftsuE5xR7&#10;vzxjnTbU5RO6FJ/MWTeVCbV5cfDBcq2wGhGvpEkb0alIXSuG614qy8qt1NjmXCfbhcB3YTdCtpLS&#10;jigzHyZ1G4pyo4tN84Ofa8m19IsDE/mQzOkMKrf53N9Fmuyr2ZOlPQTqpMyJMc+GzLGYi6IcQDmm&#10;ZfHBtuc7Vlmpue1qy5vG8dupVZlf5FohF2IkEwfUCybx5WOkEmqHuUsN8UpKp6LPTG/omxOD3Ui5&#10;WVpHIcKnhiZF2K6K4ivo3cGVZa6kJpnu8wZe6B88aH0neTz4cBmZ3K84UXxg0eSafsX2u81jTLPc&#10;TFYEGusRa1nRV1M8ckVJIVSUIf+WAmelrNogc/TUQMRXYYD0lpbaWNhX0xesVIV8c/uYp4woOrRO&#10;4nmH67Y9u9HJwspiv09+lqIsimYz1fCF7ywmKn45SW2TVtHqm9Y91j8nZ3pH2GStsVdYSyB8TuvK&#10;RRDZH2Ocwley/FE8IbfO3hnoIHB4i79xYDpzLfcIfYvb1aBakVfszdg6Xo48NLSYLuyKg8mzg2zM&#10;j9zes6OzB+HLN1/Mppd8XvnZKEiRpEIR39rVWr/RHXWHQLVmlZW5xC6uDedcZfMi+5ol/TywcB5r&#10;em3GK8qfufkY99AyNIPqzfT9l19/+fY1QtENt6+Ig77hVTZi34kgwBap8XIB+/uDwePHgxjh4W7D&#10;eGG3dyZglphXiSC7Fi5smmET1gIUk/oVePlB3ZzTG+SaXOWC9p1RlQkfSsqSc58yP5uSFOGZB4j9&#10;b9/AvIPb+UEU4dtIx5kF2Bbz7d9+R5vglQ7GbtReiL0ZHY+GD87OjkaD+/fvBbZWczNeLP187JSw&#10;YKHQUWFyI5xY3xQ6groQATO9YO5HTxoar9iyRameagb/REYaDA4R1RoriLBq8nba0RXqMBYldIyd&#10;1CRU83xbm4DxNZuupQeqtShpG8UISjTfOOOlmJoxkRWJDDNEXk0sVlrp0CzvuGbRLDLVMGvudNBv&#10;m9CdNn4PQwaNW6L5Hx2jz+1u0g9kXQwRKLxOqMbwgeeFgsU+f7ZzBgEnR10cNFHFFDZRAZA+e8BN&#10;FZFoxYgRzSYfM01sosNoqXQyMPaBpdg45y+52mSY7TFqy5axr14MQgCN2t6spJx3gVF6DkQJ3yX3&#10;KkVJAfFRp0+ojI/ci7djCaupKD+V2mJDCDlW9XA9VpZXmpj1oXlgGpgoo36NlZTJZJ/S4ogE6yBP&#10;XedukZnzVayHpoBkPoqzS9NU0laxcAS2QgWSqzbLYNgA0Qe/X67Y3YEGbpHtaNODU+RZ+LdIOvJD&#10;sjVJt8j5cHudLFYGf+GEiUPzPneGCHYSmPDad3m5yu4ygzXrMzRdVgAJHQOrt4dgV45xAbaaLAPs&#10;ml00skuPtLtYsz9L4XWbokSOOYtyZU/IIj23/BgMS2yZRsoYEzqJj8aayW7F5swmXIEXAOq/rpjd&#10;DVeIHTnEwLImxdWssIr3MjSSVyTkYdlDioMDJ19Qwi4sHMIspn2u+TCU6TR3h4DB5bopHGugMNcG&#10;JSQD/dMApb53MJqWi7QOOL2TigmibMWktm+096Ut0x2aWoRdTrAbrGa6NsuiywA0KAGBACiRp3BB&#10;MQ/FOAmuV76bbGf1pkykEi3yzfR2fnmzlPh0B7k0nS2Tm5t9vQnY6h0f6YYxPFqnBHQQelzY+uT+&#10;YGJEXYtmCE97gn6gJGhTx9ByZTA042pKivUC/+E5puXXV9viUcwggopQkUmJdz1PGUqSh8QI+vJy&#10;ySJH8Hk0mkWVtWH1LtpADvOhLLrQrbeOGK84vWyzJc00DXF/ayBG0KQQriihKrOAVLz5aP7b7SYI&#10;BKd7rPwhWVfARKFP5mnhCi7lRWRkIWtsI+dgTmmvGb/G+GXEgzMjq5SGpVp04ltlWOekFnDNM3cu&#10;aE6qIu805Mg2WMYKjReIUrpSMcaTL+BDWEZkGUpotdbQkoGyNpZwyVUeixxFuW93q3lMcmhyW+FC&#10;rNm/LFiNghfnNtvGd3epQQH/h1wDI3cO2e1ylVkaTxlnarqaTB/Jc0wQ4/UXhjcJ+cN4PTIlifsj&#10;kq2h4BUKJn8iBuyFu+4F9BdUw5dXN7/9+//AcQ1bpNOtO+1VEGBzjAxo2Wz3ID4/e/aFccR0CSsZ&#10;LvanszuKdRlRy1Afam5oyRG6xll4l9cuI9Onsa5aS49rVLpLJbVYQDwEFsHuYV+t5kendba5/NKP&#10;e83WilOIxVm1qYCqKRkx6jaR6COx+kqlWA4ycnWeYekEKgeJTDk0S0zmhf7L/Hkpj728SJ1rGO98&#10;OdfOVhh9phns9dWeFoL3oCMUZxxfxg3qeCPPcFubMht/VWkmllVaVqhGVbBhQuY5rZy6Yd9xlBIr&#10;IfgA3UGDXmU06ujx77cAytpuRdU5qCRG2lLoTqWszzOxK/megdM9FObHz2/CxKcOXUgbwYwWd2m/&#10;g4IJKYHi0Le68XJzYIV9ZHzFXQqdW1HSzgNNRnnimzDfojV1WZ7MAG3ynEuTzsJTIBrnCtdu7MJj&#10;DNZTBbXeq/4GsSHQAHSuoovEsQYMAuf/URiGjhrJseCBeVmmO6uV00TCcr4Cs2hWiKhd+soQmLmB&#10;fEebNdc/yRvRe4ubI3RDMhS+aKNV9ZwhoMRZ0mt1enryrIHrc8VJblZ5vy8ISL5chk7CO7BUCpTJ&#10;YbtTda7EGJf2+gFEMLghs+vCpsQgJil0YNzA5jfJpO1dvYvR7xBjqcu/1ovbcACysKYhW7VV1EWM&#10;l4OjKDXARaFVfcQYNLlHcXhWOU8cIccNJ+dsmU3mBGL7cPurDYYy8m8SuQ+x97C2VdgBU9+9pAVK&#10;9oHFk07kCpdYxwBhBHM4FnQsvHad3t7SYMppUKRgZrgbMA4gNF0QUjAFyovK5SkL4kxcOd8Xl2bV&#10;kwgJQc05/F6/mLpQG3W8v/rNl66lET7LYZ7sS9VgIcGKHR25GSFmZSKomHup6yusjMPQeO0qwjRJ&#10;3MpNnBErR4/ZwlYsEzwztt4HI02T6DjSk5l7qOPFl3LpSLWVmk4TqSDG2I/xp3EHsU7Mj7Zrm5mm&#10;rvk1L918x93ZUoSgZGOkiuWZC+1xsqDcWTIdGtXc2Rex+jUJlKqDoQRWIvW85u0D5G5uI6rCCNy8&#10;8luv5rw4EKYPelBXhGAl53JmCnO/D0wBUxi9thx7Gh6m+0Alyh7oYiugw49Is4QagaLQBZwWuQsE&#10;4mAGD1TZAh1IVCJqC9jj+HY04hGOHM1OrdovbWMjBSOndvQb0yn0zH3ORoCx52bdZRpRUJagLq5F&#10;iznSXo2U3axyxSv9/SOLM+ThhGoRWVVJF/4HA8Z9N0+Zp3FE7aPqOorXldo4iCAVbERYYoYa1Z3L&#10;ETBhYizkSLtRmvUgStyXSrd1HVAI31XjEait0wc+S7V6BVwHmj5qywZpu+al+1LQYcLWZPkWK0Tw&#10;stKhZRH1HhZ0lt9xofKjQeTghKVF4XTmqUAede2oeJDFcaX4zPALKtpx4QCRrGvvCOXS3K3/SnGM&#10;e7+9TUp4jCJiajxt8rApH1ZlW8cy0UNhpdbX2JJ2VyvnKrdpSi5HOAqzf/dvfj1fTuHmIF2RxeEW&#10;YjChGMWo2T3uDu8P7u1mF2oYAydQVLkoMqwO+8z5YBXO+VXpM4GrGz3nMSlvfKaEEkUXFj1Fr8rE&#10;7z/86h/evYbUhUqzA5sBikcsH0PKGtzb2aQA6E1uLL9G6OjRH/1idHa1f/pciUqLpWOs6tyWd99U&#10;mH1uQo0wziIbX+83LilXlEXdgxQTLcmEdo6w6Dy9MqvCtVlKl7ASCnICfC3ug7W3MAHfrFzLHWXu&#10;w9mBoe87coTnF99CS/7hjtU+UmYSI8Qnjx796Z/84gc/+AFt+83l+d3NVWGrKpKhn+9AK7MKVxRK&#10;YQpGPrzlM3Nc23Ml5KAaMcji3ulAr1GHKd64VYelxtYRr0WJMQKfhVJSsCCH5q/1Ygp1eckUnamM&#10;LkhJZBnnIgyq4C6ilyM1eVYmLgl28vSVLIyXwwK0FQ+QGUDFGuBfgk1gJcxdLc0IR596mgn2Dq0t&#10;5NAYDuVmhxKbio3VeO9ec7WZS5OdR+O7jV9sIOZt9yIXPX78ZLW+efnym/WSw9u7QdW9X1FO/eWf&#10;f/L1ywkeQ1a8Sjj0058OZ4vd02c3gNM4UakFpQBUVBsdl34k4Qx06bEv3yxzrVPLlXnX5yCRAigZ&#10;DtxyVxULIFM75zyDsaWxrfl1iwdXMcoIiluRCVu3yyqqcbO+/noB6ZQONlXYLGBDfTlJNovaZimf&#10;N7t1cDqpWhJ8kLrZVJQrpZbXJmI5ACU1TVU0PEJFYIxpl4SO1ILFPWsSF2mRDmROw5TVrLk5VpMM&#10;n91q3FTQV5AOhxhZJ/zsITcnAkKkS4WqIjS9ApSiwlxPPbGft0vZyTZosqVNurmZU4Xwc07HIAUW&#10;oEqTaX5/sBlt6XK5KHFBilYO872AHVoDZqs883ar9vgY36KOJz+q3Xg+4Rzg6xvA5TGqMqIWFRLN&#10;ljiJqGM8pwKymbWnGkDJKTspMy1Q2DA7oxL4tmhj1ilLhQembASfA5nltltaihV9RMKo0K7CRJeO&#10;iF2iJ1uZKTjM00izXmN0U8wWoso6c+DQzNlAotVuVWWZyhOPlYiu2k4r2y8J6oY1y9/YzpPMaTd4&#10;ATsNdVNj4olkzhDYEkQKTSkNXYf7H8kiZaNzNfVOTwbOpY4fWTa/nL/ks4bSrV2vk5W3xip4H2L7&#10;s7rbTIbc5f1RkixvJqsvv7l9f7mkS6KHeHO+vb1dTe4W7V7eagZnZ2xSNZ2MYuip6OLeXU+iyfTs&#10;pDIjooYp3NqH1wCB4+uXt/BfjkdVKhAOx6tZsl5gTxW9f50wZrm93RCTNOYfblJCn0GdVpPkiCDQ&#10;2F9vMzjS8Nhfv1l++rjfbs8DI9V6su9gFBJUM35Oeqv0yb3HJo0I1mKimfY6UR2sAreLsY0MXVaL&#10;Jdg/T6zb6/T6zJSmIgJQU5uV4FAsp5UZWqdci2yQerMp72QNfs0K2wAGpwN3hrOole17hWbJlMoC&#10;jecodjRcFc0w+ni/KDCo4jm7PDGPQE/Q8dYXE5mAsrHbXRZXhPOwM/wTJCiGsX/1fiYFTL7m8kP/&#10;i5lA7sWWyRcbDQcTWUBCyARzWFyF/K7wad9L+R9bIFnu3U7XpmQI+jwNRIm7/RiP+IQ6JDZrz6Ld&#10;aKiPypJOIxZoFmSUB1R7HIwLcxQ4GnRA0ThIZd5Jw7zZVGULlwlNwneMJHDfnGo0Awd9G3/96s3b&#10;N+8pLDqMEzp1GzgT6bcEVb+8uel2MJzr/ub3zwq3+zTDh0yUX99eRWoJDJRkuDpHx4EVTUApPMeh&#10;Z7L56H6X40owTSzFzR4b743ggYX6KFoFfpxFoxM9ud+qNnmV8ePvffKbLzDgW92+X49G7aNhPwzn&#10;uGoBFBYilGWa6TF/qEiPO77GaEDR53QINDcfP4HPGV2ebwrLOby7tdgO9XdADJIq3NwsdaSFsuvH&#10;v+PqYkOWL00P6MRsus7vCu3LigpvGWwJ5jNGXiGvU8YylvKYm2rP38k/idpLfYErbEVIs0QrrwwU&#10;8CAQ3XtYefxRh/Hd9ZWG25RV6bZmPgKpLMesEWh0yrnMTgOQPbWFrJjNSSGldQQmWKVM3hsaqcsM&#10;IN1s7z+h+i0ubpYKBzZYs6KZVdhiBMnRTToGbKMMsYoGEkIctApwsiAFeuMmAd02WeWiWE7HePLj&#10;92mgKxwT2TrzExVm9UzfGOQLygKfYfVqyXFRjIYWc+UJbPU084lEHxSCxaNOl4v85ddjTi3LFokI&#10;5kURvXWmqMRK1/WVjVIK6VcpUG4QyE6fTlQT0bjNl9vxfCNzPrifJ03lF+gkCNaLlKLk4aNmIY+G&#10;4qvfXxqoGHz+4zYJRlbn09EUN7fKtK7V9k+etID2hppYw7GP751w1Prju+x2TMhzBrapjHcz/7x5&#10;verEg3eDKqFQq8VKdnCo8Ht1v7PH9ZmSqtWTc3IszpZmbExH4dhQGeGq1GCThWhE2gJR8NCoeeN5&#10;/vrdfrakOa+cfATyn9b3NHSRin0vOzprIAfYjjeXV0tIEL1OjXDzxXz36uVtq1Wz5MoAhPPktLmY&#10;tehHZ/P0/HwpDAIixkkfZHA+fQ0M6DmcDcW5nzfg6uvWwoRvwqnO1iDH27fBY3eglIkv//59bAGJ&#10;6nj/5b/6a0fZA3dy0gazNfIZsBaZJXfHgSthg+gQUyRVJ2QAsaQsLzhzQKCRXkrbJitQLQhBAJU5&#10;QtHCQ+GySQ5O3SZ2B9p3gRyWYcLOkZeUxjTytzeu7pOPhqjwbm+ny9nOZjvOU8qXabcl7yro3tOo&#10;ZD6fUJxlO8txcdk5pkd1yUW5Tckcw8HLstL71vU3UbXQZpD6zuhkJb/UjYYOZr1GbPbCgxtUGTdk&#10;AL9640P3faj4TRGaH8bCFUEisBcq/X5HMLoMQbS4fXHwVIsr5rQorZKcZ75pnaQHqyqguMwMGg4H&#10;JydHeLRwz6hFUkPiKYqGMtCvmuhD9lyGkev5ZMaLxpohtDZKLXBxiJq1nAQ02H4K9BpolMGpmJOH&#10;Cf8dZ5U9BRNVt+e95c+CQ7Oe9qZqDlyUAqSqaoax+BJFqI8aIcWNDC9MmGZ3N1CzcCSYgWMBYi/W&#10;2dV1cjNeN9qMVaJ629+NdxDkT07YSzQdwWwuExNK3GbHk5488xfbKknIWPYdH+GPGjRYJGIS5N/8&#10;nsgyLL7S01Nqi3R8PQ3FFQ3FcHeZyZqE6UeDG8iXgsO/mFMred1Grzc8JTFhuzd6KBNmP96t6VXm&#10;9x7nsjjeJHfTSzpeIAUuWGiYVb0yjYUL8/aSqxm3QZDrBmUViiW580w6lckcmMVaafXappHJr8eL&#10;mzs59BKeAXaDUIijfzio/dmf/tBLh8vJ3Wa2araR7A9ZtKIoi6Vb48/C3RVXoVJDVWK0CRvYqncn&#10;gAymHH7zVdiJmsHI2lCiv//tf/8/bqYXw077KtCYcLGhFoF95Cmg1jRUwszpxWln1nu6u2YvePzk&#10;flRNX51P5Egha5VIZp1p8eUXd5PbZDHVxWo4YmaMa7EhvNLrOzUmd2gu02bu77tMFuEKmZmml2O9&#10;3MgQ/mFg7JXzWkens3GC//8xfzOLObfZZHsj0D51pQXHQWZMaJnVaXco5Xt2O/3X/+e//ub5s0Gv&#10;DdeSGF6SJ1lgmvxE4d5T0G4YNWw3YNUo8x0AGTO+ZrdBf61Z8CdGrB1+KJoZrjtlDEa10oclqgdm&#10;wKNU6EK9BZ6irOo1FylZfjYGcgblmuJWon7/FNpleMh489wGs5ufr2Z+QuL28q7pcccolrYbNLHG&#10;RmCJLqpwG6uU1ANpOioJxVVVnRUUIcGYz1+8RY/EANZXjjjiq+rVxWTGPGu6NC/lMsKahwM92zOr&#10;+L/79W8oYqmS012krmGbPfnk+PS089Of/PT51795/eYagJsxNp/q6W8vcMv40fd6v0tQxGzuLuhC&#10;OV3wSKE3Q3eK348lLTDXqQVytdUJaQm2fuJsxhYQRhMFjKYl4Ckuc2QoCyJe7h4OTbTkDeIT69Id&#10;4qv0vRFkUWDdhXYswqxK/PzFq5cvL5aLxBEARg863Mez+VrnpEnHHBuFIzPbI0/aUpTuNVrf8aAg&#10;VdYrjcyl48j0K5lD9ZKjbuLMnEC7603cEDxnpXN60oZKvVnPcAShNqbnGAxirDzeXyxFoWzV9vsq&#10;jZDVgpqo0ERnxq6WgUYmYhUBMJ4jKemgJvypCwsRgutwBEZEaQh8TlWbW2hw6rTT3DI8LfARUUWT&#10;/IsvnjKpY83+wfc/YVQWuMTaLJMr4VbQDM+2Ji/wpuweg5BqxYjEYA6BrVX1zvJHJ7mtQooPKA/O&#10;PfZGfFXgFHV81XqtX/hNpt90qUTIsFRqcR2zaOABvTnxCCw4OonQyq53y9vbuQ1dAY5JoGDj+CKD&#10;h9HRcQ+BQ6oM0j1ClKoMcrE023PGCQoPtQVgGbKcmBTlMl9SVrPL6sbnjicx285zm7hIsiSBDTdI&#10;JkbaDlBghsKTGRkKOv1wfu362tH83zebbXq3V6/fpmY71+vJaGOnHhU4g8nAht1J3dnrQNp/P15e&#10;38x2T5/P1//qXarBHA8Tnduepv0XP/201Rqj6qTNp32lrVqslqNO+/ufnf3tr15g53w33tW7HPz+&#10;8xf7qiWGgLeDZ+CCjlEN5+9yvVuskGVGDx4qJZc3//TpGNkE7/nl89CUqFEjltUB0zC5amFRnmM3&#10;zQQJL9Ps8uYuiH/3g6df1Br9SqWNvTeCCOZKi8X4zetn/+Kf/wskmsjDueqa0Bs7w/F4bukGSbOq&#10;oS3Hu1JONHHT6JVlsTcXbpaSHE7FGQmtxlCamkvBOhp0J7PF7Xim+VWlgiZ2b0G9k8U6sBgZIwln&#10;zrzNcnq9XruhURKJu2uJ3/CI6vHHGjXY+zbAZ4AcOxEXLWao7tbbidKYAYhgck8fCbqB8/SwXXt7&#10;cUPazIMnT37+l4SkH+39+iZfbnZLNHM4FaNF7ZBKUqmRHRSYjKg77EgekmA2O+eOTkR98ZghO0tq&#10;LvXdZtXvdW0iBpzE+srVX6ufjWZCcGQGzi+jqhHVo/ukRYb48Kh3dF+mNI2MSFGqjzwFF1Z2H3OO&#10;CjmQINEAYvvKbrFe0GdsV7j9b/ALmotUAg718ccQ0sHWWzjczZeLe6f1i6vtxcWGFrHdie8/bHzx&#10;5Qxc7slR/f598YH//u+uT8/ag35V7g1iKRTLFQDKnicOu5Szjf4FuAA53eefd2RPuE9/+w+XuLKR&#10;RdRqsOXz3/3mKcKv436dp7VYTZev5//4yYgDHk+Md6+XQF/sEASZ7AIaSLM49sypng8Z/+ynRwTR&#10;ff/Ts2cvzpdzRuIQVBGKFzKTT3bL9fbyEhcgjkQGhpr2MxymkYApzVyTaSH9qy4sOiymE3sLf455&#10;WapjKac4fbqDzj/9y++hf7m+vnv/dmHBlQCIe7mjedgOU6kiEAAukw6SQmaxTN69yz7/Pvdx1NjV&#10;MqyqcB8dr00OpmwwAVn6MDsT/8PyJRYuR087GmI7j8wqlcdM5CO6Hx7XTs+qm0VdA/fl5uaO65iW&#10;fj2ZCawkRJnkedwZrq5wn67yddA8aVi6WFdkU4Y9lSV5IX+YZeYlH84D8/id03TDFqmTIJBZZcxa&#10;WshsMh0UDVyIVUEVSkXLjFJj5Ev9JtzIRD2hNq0Fu7XYGiOtDU7+4vRstOa82KXv38/kWEukH3cK&#10;L0BbetsZdJCwHh/BMKLE3R51G91u9bNPj25vl4BaR6MetiPwUp49m2OXef9h7flXDHxTLKm3imlP&#10;n/4O1BXFE78qgNtUBcutQsn56aDs0IP3W9hFcvl6n3/+6M2bm/N3N8CBeGtcXcILk4HLWlvVXhql&#10;q1RrsjnigPK/XB0ft4ujLmzM+2eN/ij4+m2wNwfsCMaBNMHppx/HqNC8XdCMSBwugr7mNrtV+u//&#10;ds6Px28dPkCik9xMdg8eNaSm97AFaSU7qIV1S8FUUDiviUkvxxTBSPPx9uYaSYTI8HKTQq7XiF+/&#10;mb07Xz68J5jl3j2RnoHViJxQw+N7n35+8vhxFyXwr//+FQKK5rD5n/zVL7ZbjMTHvXYEAoKF6yef&#10;HpNLzJV4/n6jAKcMu8oBUcAujaJySNlNnZWFyykLFeedKj0vch62votxUzshT+AibcQG2gaHaBVn&#10;2VgysSzpNDcCmH+IO6KkTVzwKQPrg8txaEynvEzWjEw4at6sjgYs9c5WdhpYWnI6zABkEpubuuFQ&#10;ORXCzsSTHMeskEuj20PQp/vKB3vbUlpaVtmHsluNq6nviu8Mlor/nynzd/5JUfaN5ajXselK62HP&#10;PxC4g1Ii6+iBgXs0pVSztOalXHA/j2NB+06s5SJa8vILmrpYxhLgFVBuKm5spY61KHk5QZnBqJrQ&#10;EcbsH+YlgTMyekbgSGMuht41KrmR7wRoRWYV45kvj+Ie80OaaF0aDDHrnHHzylZFYDyKbaW6iQhR&#10;hooUSYCd+gkWQFtYO6hlalkQ00zL2kQdh1lxmvuTSN1YJnKaVMyWXTw/OKKqDK3FCnExpdrWJ6Mf&#10;B69itpovNdO8uEoHQ+pmfgDRmxA+18Tgdya0nnlXZoegIRxcVA/qR8TCxJtog0Id2S2MPR5sC+bJ&#10;uNWvvEvABthT7HyOC74aww34Tpjf7xU0ole4DOzHox2l8qW2N5qei5WrGr+xabnIRZRa0JqZUHgm&#10;dy8MNil9ksJgvYQLsEg355PbcWvZZJDGmFD4pAwcTNdLwINRwHUS2bK0jCdZzGf7BddIxa8J2pVP&#10;dSrNcsX/5s07Bn1UGzTrSezLGtH2nTlh6G9NSULrvXj58nfvL7A89Rfry9ly5bJjPSdANyY/NnqA&#10;qZxJMm12mvBSr+yGt8UhpLY4dBcOyCo3WGkKXsoAvOJbyv+3qdWHiGOvRJO0ZCM3Bf6gFCiKg6la&#10;8a0S4YNdnCg3Fj4BWHB7F283q8JMYgmAancRxkXm1PuB1GH5naXNeO68A8znNjBQ0FckEOb9IqtX&#10;zMwvtjbdN5cgaQ6InOGU3mqMu4axsl4pPnu7XolAjCCtJsU7UwUQ2djkdk7i7oK+yrPFAEMuO1iv&#10;qWLVMP7kUsMwa2Xaq8AJhhm5yPAv0rgtFpWfPj+15tEwuEC2Cett4uzcpWZIsruxvoLTOweW3ePp&#10;dbNfwpVm90J/Mns4/Of4ZPD4yTCStpPgih1GjexGXuPN3a6bhmQ2QAHD98W2DAhMpd6KXbTy0jzh&#10;HbXYeZl/m9JmFueyKEsKc7IrX6CpTX3Z+MgHmAMuNbarjB0khGY8Uof1DSunsVsbCQgBnnAnMS79&#10;crQurWi/X72h8ZGqJVecqPOl0wVlhBULLfUOp3qki0y8Ei0tkRczt3rcGym+jaAWQUBhoYrqSfGm&#10;bjbp6iI5BtyRe+ErLjcRczV3bkxmdpZZJGvJly8kjeN5yBKG8UIoD08qCSp2ONGZ+Nv5B6cHt+wj&#10;EwXyp3FPdU+HEddatmA5DmdMwBqW5czbtDS43CKCLcfdz8ssNL+8CsQRlYgg8HIXOK5n4+5KT8WI&#10;7/SY9hYkAeABALFWRbMN7KLR+q/o/pVhbu5ooEUZu+s5f34z/zP3Qic49x39mP+xJx/QnnxNkUga&#10;7CmbJfPsti4dpIsyUTyVzFfxUcbf4I24sHTlS1Ir6ZRLNUHydwLwcuxt9ure6fItgTDRYiAxRawK&#10;5RPrc9HxpebqjAJdKe2YVIn+TOTpisE1vRJ3CigjdOLFWrYkc3mTUqmz8KBHEbIC94cxGsuGAaxn&#10;/vOZEz7xHWrihZH5yQv1xM4zBTUgojMTtFwdbTpWI6JsrgCSSCnrFbDM7+EPQbyRQxh3SS5cn45+&#10;o7xTza31jviZVjfXb+L6pKg0et0zVhzcQZA0SBt30/k2piOCrqBnwihoupilKnRkX1eVRaly3ukD&#10;A8F/rPHIdoR5DSumS9H0FbUkfhnHoAm/NwfY2MmyzqiA/kb+t6nlVGsCh15bJbR+Zfa2qa+45jwp&#10;tuV7Q+AKUBK/kcSpjVsX8A0Nkhe/SQNfPmHl/2XsvbYly7LzvO3C+4hj02eZ7GpTbYBuAgRAsAEQ&#10;HCREcUhj4FJXupGG9AiSXkC60yNokC9A3YiAJAISTBe6G23Kp63Mk8eH9xHb6fvnipPVBUCiEtWN&#10;6syTYfbea605//kbwZ5LtsXpdi7yHRTdQikrL5ezItkzgEOaggj/YmoYaWjnOUNTcaYiLNPIBVJq&#10;AO16piBOb4NXMB0GWaCRV7HAXoslNs2DppjKgQS2MO8ew1NtmWqEWuA6VV2QGz2dcp9lkrLBy9Fm&#10;JNpk/RvZvxFVfNfnu2POpM5FmZxVy1g8QsHe6MJsLE4TtLrE+Gi1QTdBX6Humu9eUKMIzYG9y1NE&#10;quK6zDc5c2ZyKip518wSnHhXLrc72MRmqSpAiMIslxlazHNFT8lah62B8B+LI95bzm1Gcsh3qX2e&#10;C5L1LDtKtPNKyejKBMWmbvug/cNhI9UfMQeqMUexCFnnp6NNBJ4OlyKJLA27InfalZF6zY9ONYyX&#10;OueenWhPf9dWtTiVVkybAkMX7/BO13ht2fB6Y0iWhcC7fSDwnIUMSyNYZeeXMSSmycxTGrBkE4kM&#10;LIA5mmUbWWEsNHe+l4aVa46ottJMQ0LH7chyB3XBQE1sv2NEAR9wvuBEBjgD/NrCjlGa9JLAahEf&#10;2F9c/ePIYwxd4dcLx98GplhBDYs/e+7Xo+s+C0oVIKMlrgRUCaogzutVURNo4//iZRLo+bUiXViD&#10;qD2ATKnm4cwiNpnJo/zhkL9rzgap7yzZTWMYdLp0vIWNRgj4s8pLT7wtAOUNjNK8LH69CPyrjTYr&#10;Z5Jjomg5XDi/OuCVcIF5HlF/fFORf+zrauPyd02XH9tBHMlGlz5cxCVWFn7IsykYJMD6RurpRAMM&#10;LoV1ZmrR2NbYTagbZxPehW6Z/p8L4S1H3uWVaJ4Mj6sNsRxDc/N1bpLAx9nGW0+S2YScAm7x3IWu&#10;F6fbpc5rBmK+XMciorkCMpwY4SSO7SMHH3MwkVJDEi5gF/Blkw16TgHEneUO1atzNideJF7bSaQC&#10;g7Pba3UINBBflt2kWi/X2wUUy7Qu23RXI8q8XzWSuAmM5Rez9AgTgF6l21PXGX3r0Tu7ijKc2NbA&#10;EUVvIKg1LE2DaJUYl9BzgiKd0Yo3Nqua2JkDBeYMvCP4mm4pdJXBDaOXg89FflunnBv9yeqVYmhh&#10;PHxuz9XQcM9oa3mmm606ATwyPl0XAQAo0QjVnM3mP/7pz6djCFbCwJ1zq+y0NNoNnWkRh7KOZh3B&#10;gcWE7DSr/EniO6fKzBUj+Y3zko1KGQH5Zr2R7fJ8du20532lePn7v3Y/5WxqdkFA5lpmLkhasc47&#10;yh79KEtvElh34kCNhXiaxNK+6dNNLScrgF0jkiTOP7rR2EPU0e2Q+qzmjVJTR6EiQF0rkpkHrS9x&#10;rg0BlA5l5FhzDtIeZ7N2+f/ZbeLHS0bypLAe5/JnitKkaaQO/PoKZpiEeeAtTxMzYgC12LfZC8+f&#10;YOjQvVV0XqhBPVK/xkMG6WO1OH/WZ7ctV727h2tG+OssmKyAg7J6i9W2wad5r+6jn2ZCdnmZ1JXQ&#10;xYyaeQsmYcFsnHZasox7fb2ERtI9JOse2wAei2w+DxcL77MXs7cL5YO3vHWBkUrxalHYF18/74/J&#10;5oIf4B3s8cTIWz/2S3EgDUv7mJtOA/18G37KVnkxKiXyKqM6eandM/ZmL1IOdiDS27eBz3E5Vb4I&#10;G1il1krkMEnrXrSl5E9xfMNVfx3RGOQSKrOzELJV87eP4JTyWBJRYI7OaAfyBmHrTE5MnERlKY3B&#10;Nv+bn1z53gXr9uTkCvpxt37bCRQXyguKzf/FEj0gfZZopKGb0W8pp5qpwnR2zmkWaENjDgkrc8s8&#10;EiO0j598wjbO8KfZlpkkDFmzZssNMefw8Np71J2zPHr1J3/2EUfOculXGlh3BN29igsSXK8XcpWM&#10;/KsLgGwxL/CFcUUeeygPlswE7clEEOeQH/Bgw4l0gpiPa+AAHRHSlI0t6MmpnL1fEQB4Fibkmhaz&#10;ynbQjyaH280utNoz2pmTAwU7tzirIAJL4dKbZwS1FywfdTwdYbe7mW8qpcZBh0UGHMiJBV+QZjS0&#10;IzP2Q/xUuD6K1lTCmoz5ypbAhLUtuhpGX0lZAgrUO7I6d+liSHRB0SHKXlxeLlbL0Xgob1umJaEY&#10;0VwrvBRIlKxUNd735fFSv/HY9o326VfrW+v7/cVGFvmoVq6v+7S7wKuRidWLFihIqVqHGKR6TWNG&#10;M+eGf8b5Fw+ml0Ek0pf5T1KnB1+87juYItUT5W3n8jXW++JbWtZ657+x3qrSjcxjGnDmP1jLJnAW&#10;yukP//C9f/LDRz/90fVKvRluA+VE+aNpdra9dZsSrHR2mWKtAcgTIjGqFRECt7DWaEQ//1vKZXwm&#10;mQoGOhxZjkwEAlk9+RbfvAXidg51NOWWrJRJAsqqwm+g0mygLFrICjgh7g83F7XulBD4cxJG279i&#10;9JoA4iEaV9FQhDZGM7iZTnCWKh/dLmElOU5J7JSlja+0+rCktEHGxuACjBSYkknXDAm31Va2EyN0&#10;szJUk2AOKRbYK5n0ynZ31VLMIxkS8nnWy8HgSlSUVguu6H6pJN/LF88v8dkywwUNsOjW6c4TCX1z&#10;tBVOPX/2em7eCgWjNODHc8FkL5M0bmshyWQvmbqRGj8W74nilek+B+Fbdw/n+kW7oRpvu1yenn+B&#10;bcnt/ValVFdAjXxWRXDNd1FuzrqWbWEtLir1iTf1Nr6FUbuItYADkzqJM7ZSSZ1fuKl1OFvZELhH&#10;yXA8Z5jGrBCEzMWxaAgsXgqNH4MgcYI4DhQaHpScszpEY0PesEUIHLaleBsfJdvGdKLFbqdCXi6j&#10;gk28lKC06DmCh1BY7WIxNpvVBnaQlTFfPAUXxO1TTrIksCQEw1LxFHv4irMJA/4QLgKXuKSBaune&#10;USh9nhJKKquiZGSMM+l2mCEnqXMvj5x4u1gprbMV/nonV/2zqwmJ01qgUdSslM/OYU5srhGAUZN6&#10;m9fnL3ckIHOX5PNUyWTONheX547MZdUlXWtArttMrisxdISFRZJqCIZpbaWoyJJt+vqLGAmUfEER&#10;g9OG8ahIxp0u58xvYosWy0cu2VEsGe3/BW13PPCrpy9+TKtIAMr3fu37h4WDODhGX7zx5gpx06kU&#10;MOct0Gkz+ZMxvfK3FpY4zzJIzEixCZmQtspLbbuSeiU20S2FU+Y7i2tnIugN5pINYwwOn8Hcudkv&#10;Ygq3h/tdWQ4H3mA0JTObDgDuoxP6IrNUYPVaL0PtxAAJKhGpRZxCZlMmlFDYByomm873R6N2jwwV&#10;LBC8SSZzeT0DW6ndy+ijeBV00emGWKq6t05DLle+sqwFqKmZOCOFbq+paBrt8QRMsUzSRr2ZytQE&#10;pDtxX6RDrmsZ36jIRtdiWXLlaUWg4dBbsFfUvYYz3oe7LmCJZUtzmCQvTy/jL3g0Vr/+O7/tCXGO&#10;FFeS6IJZU6r8AQ14Io1BG6320a2jR+8ct1r1vYP2ejvDTe7xs6eVKvt84xvfeti/fj6eXHz8yctO&#10;s9RrVb94NShYUMidIw5n/9ZhMJ1kPDDcd3AA2rDr4dpOgmJirGC6/v5QXguU3QeHAKRwLD2en1ql&#10;NA9WAjSDvH8tVSUlFQa8fMxGKxLHhKjwlUiE9CrQpLkvMoWAilaJuntVh0Rs12ULdA8+f3xlBWzQ&#10;6EWNHFZt1r+if14wBuUZxN7VM4VFvs56d2uMPVvN4pPPRdLhUMyr5NJynqsCt2cbNlmylhO+Ckhq&#10;OqKJgJROTjBnlCnkP/qdNiNcVhk8A50FvjOItUEKEIY1YeBh3Mr/689eSTayEnnX8slZBDnSnwfv&#10;0JUBKufjYejUgG62w8477MtxsNUGMwU389hoxiOSbFeaK9iEfjIXOk/y03qpZ5sNA7tpIdZFtG/5&#10;esaxuDUaI6+/Vu+9VFgZuCyqIwzMmcI8uN8rlPNCJX/9Z5ej6er1aXL7TotL9/rV2IjZCsC0PDnY&#10;JxjIRbSOcnX1835/g1iaE6Y2Xu/tldstFD8QcoiPCQbXC+SKr16ecfZSRXMHDeDw79wrbJmFxuZy&#10;bxxVylSweqJ3CfbG1pS9nxqSbvngqLIWKpVhkohaDnkoAgoe76Oj0miEs0CAf1WvV+l0i5sFFm6h&#10;+E2VQHH1kJNVqmxEU2rgvBk9f3GKR/Q33+89f7KSI2l/NhnOZSTqlYzPj5lyYCkp3LbtfEzRUX3/&#10;e81Or3B4HL14vH31JPn86fXenVK9Hez1NJTuHUkiphS4iv/6OWbXKZPYVy9WkN5KpS1rGbYUGfDU&#10;f7TMpB/BWYB18dnPs/Oz+MXTocAT/E3gcldxcsf+Tqw7Tuj1ckZuEx+i220WlT2MOrkYY2+/ecW3&#10;IBral9iQKiLpHmyJr2/2iiCY0xldUXj4oH38oLpIR/g2QCZFGsYkir3x/GJ8qUCbAhFTk/Hqn/zh&#10;IesFca863q+/93XX42Xh0GaGYY78inosavhRPw+mQK2hUf44DhUFlxesy+M3tw7zkAPMLjzHcxPf&#10;gtwpjEJmMyKlgCjCXoLeXYSsBTtRt/bH/cH4+hcfPc5MrEUw9DHYUefg4bt3P/3ks5evXn/xfGL4&#10;ffD1R/cJUfwXf/h7n34GqWL4/IuTXbSL1SAWDKj0IxMZOeupbOf8atW240YGlruww+13amUNrLL0&#10;ZoS7Q7z9N9Eouef5X+1vfzWc6M2fObveN6B+aMhY8KvhqrlCJpXzaf6xOjxUcjhPHxcMm7vXMbMp&#10;892x8pYfdV44Dx/ch4QJSYBHlC9M0eYcKoTV2PAicgFB3m6QbG+ROgMLgVW+DXy8xOJmJIbSXJTg&#10;AaVNARNwFEltupxPVLHBvqdYS7aEc1rm0epgrwnZMczbHOzs6tRShpP6BEw7of9oFDKqRcDGamJn&#10;u74sm1zIa3ay8QDyPR8vMHlqhCYH2zecygeT1IZXuOCksL+++fUW7gnERhNwyC5S6+Sdrhr/+SK7&#10;wiRmlr7zqLZ/qEvC0JMpRammC8Fo5/YDZr606/7Z+c6/tVTaWA6BN57KerlWpppn+kexnirsIPPP&#10;T8NhfzscweRnB+W+YDBOdrbfrRSHg4xN8txb1RtppWqAHYhdGozHBdk50YUQLQhoLb9lmH7xJ7/4&#10;8PHT6cmrSUAG7xpUiYsAfQ7biVzLVUdggrTm5MV6fP0B17PVqv3ob045zEL/Ezuf5HHv2jpe37yl&#10;0zC4sVhLzelE4YELQVyh3GUpW5ebJbS4qMScWCqWRcxxm1jCbdbba1ARAm/HRXW8t+9B6wtnM3Uk&#10;UJ1rkW8KDq0398BSIB8f924f9R5/PJDwPAlxQRTlZm0hJoklD1gKS3AzcJUf+ptOVjVe+iZO2KkQ&#10;vRsT7y+Xy02msLNn9G+YIdkNLiaU2HxxzB8087OdhD6R85AgWyAG0ZMqBLtTc1bv3rqdy6UVDG9x&#10;uL/X6jTlTeKkhgUjgGbZLrwl32mCpcT2QBDxa62a2oKerO70h6n99FT+TmtZLo81YzHdI9bEebUs&#10;PRvbF6WK9VFy0YAM5wcrte4yVCo6bEtPp07tjF58LWdIxEtKlFktNiamC+AJmpVVoFxe+cBp0KEN&#10;QzuT7IUVmLR1wZIJRqdE5nz90e2rq+vRZHx0aw9uNS6O0L20nhP8D7u8lBS2mQSr2G/K4Sfk7mfq&#10;RjUOFfUcBPeLFye+3/8P/+HFaLzs7FXnk9hGHIxbyygAnz5+xTAkt9nNdDBbTIi5K+0fVVe9YqsX&#10;FogvQTSOddGaoaihHjoowh27JcxNCG/DAWdjnpup1Xw2GDLjIj4qVCB0obCMi/apPOtg9SJldV5g&#10;GVvhkZk8uqS8LgVwR3vd+sMHeyfPn89khyGXdSe8d6lXOFWZZJqZvErAYqsg645cOm0VTo4Yk5uL&#10;QyqTcKsUQzsI2Kmwi1zAZKMNpgpbqk1NrTA1ExGZvjDvIKZytYtR8bJGU9rs6WxIIQjvsdGi2uYL&#10;Lm1Ds6PRGJcM7513gzN3VHmhY02g7D7FES4aIRapPE2l86Svyq0oUWJchuEp3wEqN2rJOv2LJ4kS&#10;UD0/ILw4V1VXsQj6zCtZKli+JOjJADX055bkHKy3yY5VbiKb2ET24AswwASCwhxJnBrTeli+oFBw&#10;cx7KA0u1c3QNAZni/mQmJY1tnuTLBoGnCcjVHSgAN/xuo15LHFYtuyBNU2BoizIE8MxchDJ47dXy&#10;bblR69w7rvX2y/j/dA+kigtAHQpmBgZPnkNnNp1MTp59PhhePzv94u2O8lBXW0/OI5AwChZpk1Pu&#10;VMwsg88ME97DJnWyGS7W0xcnFyKCBf71YGa27PDSczWQ8l5gkkvWAxITHbV7+5qYwrdnlIfC9sVo&#10;eX2lWM52B/muMJdm3Z9hyZbSfRX2q7W7tysvTs74mARaFvWLoQqe51D9cp5PmWCE/mgELoynbo02&#10;kLu112nQiPI84fesQAXdf7LKVp8/ufz8ab9cLbd7jWTzk1ajfffObXagaqt9cHRMTcc/iTcToomx&#10;jSgeAk8zkX6R/5ULtpPJlVS0U3kHZjJKZnK4pYPF+HetIKLUdjm3/xkBj4dTdj+KQ8bqjt/ki2/l&#10;3M1kuFivkrNSk1bf9mWyx1koy3QWGaLIngenmZYstsElSA5uqCUFisMf5gMSQpuR44U/FFnu/Dbe&#10;rbkiSZjrF2/tV5UuFcmrLdUcGfA1k7kPY+rINNlWANKgznEa8PRs00MD6SoRGqZfHnJIKRYV65o5&#10;XqzkVOducNCqA7VAGYUML08rvizcK4vJyBbtTijKSRKg+Uq9V6f9zqbQEJdeQnjpeOUDw3qW04mv&#10;1A8yjKl0gRgSt2FM4L2Xov0oa1SaU7ysrvuPvvb+w4cPAXsHw9nZ5YAbYXQLH+NZLma5WhzPOXvB&#10;BLOzc0r/+PCw02yWsCPDadYi1NIaBYcgIAx10SoH1DlkqzAVgIQ8Gm2G/TmRpDwtxKSt5rFNgLCK&#10;SKVVmeRMQTudwpMnQxl/RtFszCvx5YL9ozIQALniMFT5YX0r1cKpBWuLLVOz8e9wIAZZYGWhnXH4&#10;r8i0gkVRrPjsCofHVVqC+SJA4u5MQ6PSRnaBnpwFPMOmU/N4YbTbbjNci65HwynZ1FtVZZy2eGV5&#10;6yYTqevra2meVI9FFSj+ES6+NfgL6y2ZsQszC6EqK1oVELj0EKr9moaZwWe/ZIjCkE3liqPbMDyx&#10;WR9Dzi3b4P177cSAy6vLZa0ZcdmB0hgtrhbY+ohHoTpJHzJibo3nAzplkH15UpZx2xYRBUKDO2Jd&#10;+IImwDDm4CqSrF6EUpdcnfKhVvJVTbMOLORSRFIRul89lcor3l6crcxqVD9fjEyOG8mJiFPio1+O&#10;4FG3O9H5yWo24Y2KMtah6F75x7e6zWb5wf36+dV0O5zNJznrhfDbiwsIhsamkHZ5++w5/s+Vw1uV&#10;uw+rr54vLs/n60W8WfJUkLScGENzOZ0k5kKKMAohrtKCGPDS4jJ0EW8lkrsBmyC/f3TQPL5VuxqO&#10;pUgmuS1gV0ya7axRu0XQwOV535RJVHUmnyzoXM1lC4HsfJ6FlfZe8fRy2r/GzHJ5l/O/UzrqSRaU&#10;m0EvGAoWBr0OBYzHjl6tlWLBNLGbN5bLNjLQlZeLWBYXTk6uT0+WGFORj8Bf4T4ql4qEs4uFdjbo&#10;XTqVAjyu7txpo90ZjAaBTHMAxOuaeCNsXkg7wxqXlN3so4hQAkXvdsqddhG28zk++ZPtcLDtNBke&#10;5ivTE/Hc8gyD5h3dqVz111gmVBaWTsQSlVxQjCiXsAcdB+UK/h0Na5jK6Hc0MwTvlW8XFXzFnCe5&#10;DRtnmZ/5O26If+PMGVmUrVlOGhKOhtskTSw0K0CNmWiiN6j0w/GQfJrMNrTVCm+6daVCAaI0rdFo&#10;cXp2wXvILGG+h2bj8KB7sN9RPkf/iifGnJVVLis6Ktmx13YtZroL7gx2/GnnIuX9ysA2f0N9zr2b&#10;Jteq8uBmsPvVdvc/8iv/FT/oN52u/yW1U6e78SQcY9M3PlrmCKCWZbKb6d6kCZtlj4SHmqE5nYMn&#10;Kp1+GW1KUaAu8NaidDIlyn7lG+4i5FMLPbI/SWTYKO/EgkbvrPfQZMjp0kwWA5mbCJdLmnUG7An/&#10;8aMNByJdHhst2hWVhbHA0cxZn9Gy76A5ijwZCbqqVEcbg9ZErRHDYWOjafLPB5EFqBVVVNcrBVsA&#10;ZQWiu2xS+djidJFo3iw0DZy4bGyrMXWGtL69A1AShCJ8FtHbFFweq57EfpPGm3cfTxxPSTZ0OE0S&#10;IkLBTW+aicGotqdcyyzTS14LrkA33oEc2hZLgUONBvB2oLdbi2vMw4SznOmfxdsMjL1jWcueUSvl&#10;NwZXDOOixWrGhZovMyxFuj1WjM4VgQoce1sFLG7EvVm7VocJNc2DjJcN1+DruFxPNbRe5owxnOe2&#10;SWuMFl2IrRncCKgU6yJRLKWY1RqsMHxGP6OQPEgpNgRLFJMnP2B5hsHTi3NHsmCDk7mRCLvJzrUc&#10;4BMJDeEJEoSlN/x6l6ToxKr2b8azvGE270ylnSh89xveG78p/423m/sD/8vspdw5Ve0o0i6dcsfi&#10;d4SoHSc4/TKvyXe0NDo8ylCOyV4PgVnz/r07qeI2MjDSZoNJRlnjUEmQzCzpJlDayfidKVwQOh/h&#10;xDdJv54BuwCqAEX4w6gQdiT123I4GKlCyMUVl0gM5ZwJHCkKzYlJpbSRS3XyGWsvdDlr3B0p2zDJ&#10;lSfuFkXccq5zkTNGxGcZY5TV8arskHM5Jw4jVRP8e/o5ZVHL1ySVmipzPYuS5eXC6yGG4RZQDTBk&#10;lYGHzJb1qXIbPyl7yRo038T7TmeaO357ml9dzenPLyExx7mSMwuJm8HzMTieERHBnw+MOiQF5RY5&#10;4prjB4825Xfo00oswNIwgMPlwt2kA5lDgCz03bW+2QoBDDDt4Nbt9dTkKxd6nSpHrsz0LJHSf2uO&#10;l+azKuSeM7uogX8xxYglVE5GVHLGV5b/mrl82nyXkKc6AHqn8pMKQg0saCe3r2DrVMm9errCxHfu&#10;aC4pmn8w70kVl8InKXb3Wlx2aof5TEZs7FHYEVDQe/IXXDs1ilm2St/lmT6EtyvKfYR5cmihsjox&#10;SpbBQxmHAQ+GfKks7nLnmGgf2zdjFXBG/LGUpkfOc2BRQhDblL2ZWqvuOwasgV7ZjoSdOzMq93Ku&#10;XrRBlk3UXQj5bqkpI30HJLm7L1J7oMjogu8McF2s8i5tTxdMm4yzfPBspfg3ceBOfJRbOoO9pcOX&#10;6fkckCTKPf+T9hKf2Txz6Tm51kWUWzkBy1bRvH4EPFVvdg7u3evcebfVO7hz9y1EL3yzWmG3DNd5&#10;lUkxalLKA//Fk5cXZyoginlZjWRBdMuik6xiwlQ0ThNfJ5FDEmOyjWaLCylRdWtUN1DuarLkgq7B&#10;UEATRDuXKCGGUigTe7ijjarM8pieqXfSlS9AZODzMJcwG3DB0RotopLVM6k7Ymp2RbzoaERa5kIn&#10;JUpKbOONgDu5DhUEMQAWLqbOnI1FWaSxX1H+x3WmZ+Vo4Pelns0Iwb7DZS5VlKsjg/4k2JkQ5zvX&#10;TV/0OJFdnCeII83yHzN40n3ebHeW3do79Bcz8xCQq7wpq3LJPPSakr36Qq+Rkqa4c25k4xeYix5w&#10;qhSn6piR/BsR1gWnS+zFQjDym6ANYz+nTrBFx4zbZKjTXEwgDQILnouby0WZgdFryr5dYoPnmD+Z&#10;LJt954ErYIU5uPxZMpHDNzLh0xPLooL6IQaK/YfCwIs2yhDh05JCwu0GJ6IugLbA1U50dfWTQD/c&#10;Esa+kWaZSK/X5ALVDFEVBz6WQVFwo3PYedLkplvQvhEKD7UiKJDsk52+ZFnyBg+lMa8G95wt3DYT&#10;JcT49oFUtABVCGvWU91uKaOFIzicrm0/lIZCgKCvsTxfTr6okvX5FofhGfdZBRJ0ekVfe0ovN2mh&#10;hp9cJZ63q/7Gdg+A+Nx2EoDXAr0c/AgZeSKMVvNiYxuXf2yhBrw5JYcubYjjNzRsCGuxtkUU5OXA&#10;gdIUjOzGfNM5RkOZsFrxOHc5Cm6YFBjRWftqZFRkZB9gKFUilyjtiopGRoLDgjKsUIx8Z/NYsGQ/&#10;5QiYrD/bIc4FF2thcUT2mgWXOeG8QKz7MiazZ9RLOK06EmXea8ly4iRn8rXFl0HZ6dqwrckQ90fU&#10;90LgSnnzIuV55D4WGtsQFwzyTT0r+Vgl5hAk78xIdamZWjHQ1emm41buob72apt3idOayjJgO59C&#10;WoH0iw4q9HYnK02n3L1GQ24eZkClCUZ1cmAxroXONan/CFYX5cjTlF6kUzMRwmYZIgcsJfYx/je6&#10;7naHY4fgNBnNymh6o8duqRl1Zoxxj0KCvyJ77BjAMds5omROyWLWn2bHrW3ZKADKhBP9WPsFVQog&#10;C/w2XRnou4BqeIk7g2FfXjOM3GV1AaNkiwsdS14eztzlWg2ql4AU1aJq9rz5ND0/QYGBwQLMCNAN&#10;Md4h+kBcX4sRg2sGO2foMlz5SAwRZjNoPBtzKFS/YYkPnMKxibc88zYGH+Ge6nLZuFAFIh9YR3qS&#10;m6NBbrkbcsWD18/yZ/8krJuvw2OwtY8r7o42LikUGAmA5+I/gCUKbuFcw6hguwx/+uCdmc+Y2yOZ&#10;+gilOxP8yEIEaBTSYD/1KQhitdoM7pBDwhryK7F8zM3VxYnlFJFrGq+d/NSM7J3AKHes5mijMREh&#10;isBdQM8KNlTOepx3ar0Lhmf9ZCajQdWFz59PqtVP7/zs6QAroctL+fIR2z1b/eXkF2a3nf3rf/lH&#10;v/e73/WjIZPr0/MJcSwYoDVbmoJyqg36lMXCcpLtl1RrqYfozFyyQ7KTDLqT/StzWyve5UYqWD23&#10;NJT8V/vYX+mSf5X2/HfUvp4LcfLznTLXmgebM9leZCE3vlMmqBfNdw2tHWRmim0HVeDfNBLWZnB0&#10;/PyXv2TLqFQqIwzX0rQUlUyNmzt+vG1zlpCc7TSE+a6vk1Ohybz0vW7k0wXXYkDE00iNjUmEOCw3&#10;Cb8m7i8qVchwi0b95If/4mBvv3B0XKkeBLWaOfUgRt16V0OmbawcSPYlZSmmCbeGl0DcpMK14B/t&#10;45sfLifep08zZVEW5BaF2dZgkrV7HrpzcPDBsw3DVUZ2+wflvQOolRsOHdq/336PnKhgOdECod/k&#10;aO4wa+rio5OcDRmi+ofHgmY5QuhjVf9kCLxRdOQX52vnRn19vbl1XHr3UUVefVhhjcGb41I5u3Mb&#10;m3iww/zO3ej2bWo1/G8g+nqTqdfvM+nl4AwPDpAKBBenwWQWDEflTbJk9ru3nx/c32rusQ7rjFk0&#10;PFkYqyD4rX9W+s5vNpdLztYQF67rawwnNG7lfV8+H82mkGiyw6Nqo1763td/iEBrPB9/+3s6d1pY&#10;NGo2s/WLlzOBmoBwR/KC8FmGOuOAMDCsNgY7pm5Ddpv5BmdsHQkPHrThUPHPj350msOxiZOxBM9h&#10;t4dneZMVx9dktgAKAWeGF2DWYE2Fz7zXV/aAyiEQYnaK/V6jWhH/lJWquhJG1zS2DT2SzCvJdkFD&#10;Nvi5mezmboCiDdx+7eyInXOV0pCKLqPGtbs7GYEtJylqPLOu3RXmO4RIiAX/ZVbn1lFlO5G8/X2L&#10;NwCxKx/s3/r9f/rbd+4cUWmkop1v07VjH2XzcWzTKnZR3PZCuX2ppdTYPE6Wm2QaRiPUOJ6dyYKf&#10;Nritnp+zy1xdb2QmF49JqtXVDrq4r5RA55HNV9wwIrghbMT6upkMUrFvgAeGas+meaipUfuORuMZ&#10;fksQ37Hq93Wg1eTgTHFO9Vw1b1RfujSddGWrXqH/lRLJeZaD/oD6m9ETqjVVFS3/+mRxupl8+rML&#10;1/7/2n/+jRMIEP1NUyJbcW6jSBQYYO7VYmvCFYzdvE0BhwtZrUtfulVkN+XW3/70Goi0d9BYSg28&#10;vvWwYc2+fCw2GznF19uRKbbKeB5zinDsvX45OzmZ7O+35LUObZJBNsUnMqmtQg7NTjl1I3QdUUrr&#10;FAQuYXNUMo8xbwEsTXxCC2itUS13JtOP33vv6D/5V9/8n/7Hv7i4mL5+oSwZqsNurwYm3eoUFpJI&#10;83WyZqMIh+1HH3wCbKBTsKQ4aN8358zMHkQr6JmqgXTQluBq8/r0CrzCYGP9316vBTIIC1e85NwZ&#10;TGrGzp+5aSRf+f1v37l7t/Pv//RHV/3+69Ph4VGFc+Tu/SN+Bobms2fUJUqVnOOHjQyraLlWJjUT&#10;zR+CJcmxm435wCb7ew1zwLqLyhu276uXr5kboDcFGOFBAaZh3MEI63DvsKAZl3/4te54ODk/u1yN&#10;Vzwp58Xpg3uH1GeRLRl5hivcm/viM/xRsafYycS6zq3wnVL5TusOMQasClu2RovQ8EyttfoEm6zJ&#10;vk/pPnI9UewQElQQsWJFzF5bdGXZU5PW6xkfMTPmszlJMnWX4V1eMaQHIF99kxJrKpa7q1c3B8Pw&#10;YG8vEPgKQVHui+U6r17QPP6QYIp6sdr+jd/6Ybl9EHaO5Kdr8WK5nX4qv6XSg1kttctBr/SHf/QH&#10;r86+1n73ztnjH6+2y+984+5whBf6qlpDKYo9ymI+mOLr0et0qjV6l3y8WT8/P+mPh6vYq/O+lUIH&#10;ft42I9tdvaKiLRbHbx9hi6rUE5bDMj0/XVqsQbbXgaccNI/rShn1IQFFL+H7I8QNy3eOe71e6yUP&#10;xGr+ejCuNAlhzjUU5edble//o4eD/nw0Xn/w4xfCaETvR4weLjJG0GoKoIXkeuSyrhlxWZhTkdCB&#10;ToFYziUncMJeJM386vy8f3R8zV403lwnRJutk8NmZ7LIp5AuxJLnrk5hJWvGnSpaXExjet2CYpo2&#10;Jd1juW1KrcdGHanTDuVpjKIlt9G92U2lxNLyk0upg9TvQA6PTfzJT+rWMiFiisubryUHo2hDF4AR&#10;dypnhEKvDSepcjWamnemZqxM3NcqLc2EzM8HgwlXZiZfcVap8AhMPPDPLUBARQSV+d+YzI8I5mns&#10;sRC5/oCJVXEa7anDr5jDaS3hxTxZIRqiWa1oPC1DDWx8TI1J3ajR74IcWGFF/mQ0qRhJBgQB9D4V&#10;ihGpHs4UEUbRB6wM+zBRjx20Go07t493drhS18usBWc4dsoYzjWmHVPtn5W6bG3ezr3DO23q/lIt&#10;PDwkN6zUba/+/f/xl3/11//7H/z+dy76l2eXkIPKLrX4e9/rAI8RMblfrCl4MPEfvMOHwrir2GyS&#10;IFX78NMBsKNOyKJgU3gdVKqIrvuDgaS4PuD4Gjnivfv11yeL2XB7/pIRNftP+e69an2EoTph0QBz&#10;GuihjlSGBfbSyabbrb3/LbyvEWdmH/zkpQBDNpMj+op8MpDqkmYD8cXVxYhqfQWMSStWKXz3+031&#10;ANvk7ATWXrnZrFz2J+TAgQqKM14hXQkZ50ZysO2uLDYkjL5T42hBvRV/vhzCbf72tw4Mg/PH/bkm&#10;TvR7uDxjphHLZ8c3urJFI/pnpxcwK3iuFMVlJzy+vdwCNB0a2eSr4TDc25cvDfABI0r2k9t38EFA&#10;ncsfB0oPldE4T6n/xRfLoilmN0jN86hsDRXGXc+fXII1I0u593ZJuG6WPPtoieiJjbTWDlut8t5R&#10;6cEjKCT555+NljOqnZiNpdssMd8eTBbR0i/M/Arj2WLY6uLPVwFTePGE7Nsi8Cx2mPSfDfJiYL8G&#10;NL1LS+DKEFoXyyJNYLwkJl2c9PYquBz3z1anWJRrXWTHtw7YC2IN/JgbzT75dDwaxYNhfOcu6LXt&#10;fmTtlHxLFaYyhgKph5lErtcvNhevN/CTR0M47dDC84UkZIn5HspfiTqnt1eq1yFSREouqnMUkaYh&#10;D+rhQCZeKH7Br7GYpDweU1Yu1VhxR3r79cFANK5at3D/ARaw4V//3+eOkXfwsLR/0Lx7t3Zx1qe/&#10;X882vTvl1u0y7eK9IyIRKy9fnlZER2ORF6f9zSc/P335rHR8t/2v/ouj0/OYR3ExoBOG9L5udxrQ&#10;B+ptjMoFVlSrxF/Bq89kZpYKQOJTUduvZsh3N2tZ0OtRoQB49F5lPARUwrdZcDaFEbp3eUBs9F8k&#10;DGMt9rVvNPgip2ccBxmhR6jgX70cPn5ytd9DyBK1H/QuLy/ZzR49Onr2rM+EvlDf3LpPc1E5fT3F&#10;+gu/W9UthV0+XCRXRgu01wSC8zyzNhViUSQjjUD8AmQq6HUqeVnBYGG0VnqWMqDMRVKNXuBA/8AP&#10;boxCnHUozj8CJ8A7xNwxS2cJeSo6S8eLKfXra9xHpzMgFQ0rFunZ2SWjFkoW7cLKURXgUS7XH94/&#10;PDzYPzre/73f/eH19Wg8nf/ox7+QUZBP49TBOHE5vzQ3f2LCHbH5Rl3rVIJuoBvcpOXe2Ou8cdbZ&#10;RaS4Ou5XOtv8HxrqfrUN/orYN3VzVYvm3uHmbnqlCGKbPDkxyc3sN/ES17W+eV113foDYVhl+bhW&#10;HB8brqDg1aIYR24SgMmmzYi5ziVn0Exv48KIbqYFsZ27sjbcRRRr9miAlkI3WTsNg/U00WyodAgp&#10;c+UBmHlvvRU22sHhEVQxpU0wMsVqAt1OULPuJceOn7kleIzZuvAWJYhSoCzpbKa4xnYbq/GtGjZF&#10;3gn1Isbz+ChjQ+GciN4hCZOYBLJh6IFN8kbHslV0wXpFpHhuLiwexhkmJlEyNc86FfnJK7R1frON&#10;dFhUtHhLJBWbu3d4UFkrOya7c4c6WH/aaIjrTXS8M385f12gKWWuElpgpuarJa/RzrsHebMm9mAN&#10;ygUHVZg0G5SYcAvTvTqYaIZ+angp2A8+i80/2LSQIqnfxrSfuPjxJMObjp2o1arILl+M0aheyfqX&#10;xQ9/di0LgUp40NuXPVG1tncELbZE6vjV9cV8MbweLBUuFQT7ewfYk1bKSNa3Ft6B/q9sEAV0scF6&#10;O3zyAg5VYlaWsfDLZpnZCWyI6WQD0Yzye67+VgkETBdVDcVwqCDcYYwUaepr9AEaY9zH1hq1CMQl&#10;ih2jkZ/+7S9xF6Au5GWdBQUYIfpic6bSErTYTGcq5SKjtOnLX9lCAr0v57jOwzzdmVr5Xzqfm3m6&#10;f5M47YwwvK8wn81eKg/9G/28M2aXpYaxeEO2hNOzq5//8mMEeI/eviWqsTWR4ufI92sTWk6xaArQ&#10;1cpu7Sk+juFAyRhfFr7iBle+2VSskCMuFyuYkOVKpc6IX6xoni4VgyXDqp1K2Q0wfWHtO+93dmXa&#10;CNYjZx4elM7aCt2p+J/C5iVO5cVgrzkAW1RAwRgui9cmHrKhShGxAFlii8LLaFBj56Ec6I2U7FtS&#10;tzPBe/zZJV4GGwzUtk5J4bdaYlpSSfSvAY8WtKN484Bu1BoCeuhwtiNzq5GP90YpIsD7PIthcHSL&#10;fp4mHJnuRWy6lfe/+Q7FEM3s55+fvj65dLcD/IGnTZeZ0lPyRnPvDy2KhpbFuUzduJkZI0VzIH1g&#10;TU18Y0Nm/QHfjqn5sj+O8cZ+/fr8zj3s90LEtzCdarXSW2/11liJLlRni2cB92elcGAkviWZTAlZ&#10;i0R/8MfjebfL0BAG6SI01zB0IuLvDWd8JDbJWrUI2Az3e1420m/CGFz+TJwqwH90Bfv7e6dnIy5j&#10;pKEc7IxtrVFazDJ0pL7IpKpNXaIJNz/eIrhdGQ+OippZH+l1fmQ0SGfbBqWKh+LibIEv7lqPQOJQ&#10;GtwW4JsNMJNX2yEooaJpaAlKc2CrqVKuBx3yAgnhfMUVvhr0Wff1bUVWZpYD6Um5xwVfW3QuOuuS&#10;xBV+ZjZFxg/FtNo6K1pNx7HS6JfjYGtZ8lp6kUu5Vp1mVHDXtvCCU8PkPDHZ3BIqmghXmg2HGNL6&#10;2QDfTiAeHfiF5iEjIoSBsqE1q47n4cbCbGxKOJyu5qsZRikPGo+6R3fvvvNO0N4X73w+6n/2GFio&#10;m/orGfHmSxHwePW89vDBmt12r4sgptvtvf/et88ffzhdzLG7Z43gWd5o+Jb26ZlFCP35uihXCc+F&#10;VPsao2lgDT+QM3EcyxlOBAGNGlrku1BSM49aL8eCzPBT0chCxQFzEpylEqP2ERaFEwxXmtekf+Pd&#10;hhNlFIEHMZ1jmeztUQRzBIeffnbmokR1aewqEw1qNniZ6UgJPEgbBE+Vy71OFUEm0yFQzlq11GqW&#10;Xp3NFltpg1npygsooGEjkLYIGjRZMdXZDEcT51MJO8jRcLLYTfwkXo01fU14OkvmkmTWdElo7JfZ&#10;ZOZc4s0mTDs2r2ljoJRj1NJ06cxFnDHZgQhl29hIHZ6oYvw7vYk6SVkLAL8xlmDwEk4nC/rei8HI&#10;jEj0CIDC8l22nKCZvF4EMKoqkMmqAkoVa5MiYJaQWSmoxRnoPLhR2R5EJv80ecYCWNtEFxwmVd1S&#10;gC0Mv985eDLnqsDCNAIUFxO5SCbPfZO22NgckEvZe6GjtDgvHfZ7s1y1ICWxc4MI6+mq7ABLZlYH&#10;ZwTkAiOMzCQo2I6IGY9GgS2eKKfHH3/49PHn5xfw1xAHzN//1gN2SvwERuMVfr8ff/qSfK5QnMQt&#10;+wmpKqOxjiTupq9t3FvqvNYZxEl6eLDq9dRMyt2LrWm0dtM4s0D3Dw5Q5GjVTMYk7oQQXClaSMV8&#10;nUydq3yzXh5PwJsykmmODuoHvdp4+MoVjPcfsvdpdxiNAEWSvS5UEZl/YTwuUGaTcOb4MgSSqsKM&#10;1knQIKiRhllRyXU8q8t6igjsBVFhXeBvvFmEGudtZeIo//QkzW+OXSsDMqZ8sJO4lOyTEo4WlCPH&#10;kzAba+BWCG80e9DySwUzDcL0ASkQfnKkK/XgNoMpg9axpSv5RvTRSrODkwheGCJMbbc2cikopoXy&#10;R/KTYuH6EmEnEv11UeF0PtNIdSgA3/JLA5RH+RPRRHGXOS9qDbISyhYO5J21knYLrVIR4xhZfyUe&#10;fTn2hGxZsv/ZpLVGEaY+noiDERslFOEc1jH3FFoyNikMV4G22LpBUhDvq78lOXmDezljEibGJGiW&#10;cIY3VwUCyTL8X6jn7t1vk8o8uFgU1HqQwCeSKqVrrYkoSZ4I15cxTyI9G+w/res4vX1H4vNaPZ/q&#10;Y+SNOg4OxGutf/qBHA2Q7JqVgVYrT3Au56llvvMkUnmjTDWhr2wUnFPOmAbaeUky+5LOqUF/ozg5&#10;+XIzL1SIEumeTIlZZEw7GClTyfsuBsFTDdxqFe7cbiznC0d8ixSwoPyOjz+83tJella3o1bvFiuP&#10;Ezw/Oqr3+5yY+RcvNnKpjYmvwyqQBjXvHcnsZzRkMKv6hAoZ9AybMT4hBmMQFWurQAGkonRoP2fC&#10;Ua4QWMPlRbe45YOhAmPuxZaOWgRY2wSymC+mTCUOp3U4RnNcyipht1g7PKidXUz7w3m9IaEfuypa&#10;el6ncjFiB+Py0sZzviD2llkSREhxwj0TV/pWmRppU5535sroy5JGgVNwr8UF0CSXvxbx/0Uy80U1&#10;EZ9H4Z07AZ6xtLz8xrc1/1KhFyj+Ul1cMTctLesqtOhSLESarUav17wezsQXVf8s+ZyMEO1XSU2a&#10;Fh4nSiREeZ/jpNls/Pr3foDryGw2/uzJZ9o6t8yNOTEjhgayIc9NwBYoKty/oWLaFPrGhG7HYv6H&#10;Ocv5G4Gu779xiv3//uX/nX+xaj4zxrfV+b7/ZqKVv/G5/XJobOnrX3kX5Rs7ArSyUgP5uCrWUtGf&#10;VOccehwLFgGuKxOaVZ84scLPNf13rHHVPpr5xg6jpXw3900TjqqC19NPYY93zo5t7qX1WhGt/P17&#10;e4XSOioj+Stwjnf3uPlagUniMrdRI3gi1WxxloorvnNPNRU4NksVOalMRuJMF+ucNBvn0wUlci2f&#10;EgpVbqu4EO1mwegsuCMwNvGAtTgueTQI10XWPx7lOx2m7oM43XQTgopjAK20Xmfz9SzFRwQ/lMD8&#10;3MP7RSwBWTbdlsaPIF7QI3kcIjOfYtWNhgGDXNYeLXporDtsjEgl3TvaEOIVi0nCWFBUwGpZAy8u&#10;a69bcH7EuNLZGDyQ/5/KEb8hUY0GXGiSaXrBINst5s9FMwynHoBHsipF+Uc/01lN64RBjkAlDtge&#10;AxBCHesoJqmvZnjnAo6Wit12t0OgQrs7HEzAuRkjVYsN1ouytcrVybzw/OQpJ4Q4r8pdLIFiHuoE&#10;5WCQjShb29mpNDOiblJ9w6JJAVaVB8NRig2YCVo1ItY13TgKgk8SwLNnw1cnw40IMIxxQlMh5o5L&#10;4x5SOS1h8aRfrnLxreP1b7T6b5aIf/Pw5284EP4uWdiFlvn5zQ/kX8GS8p0CIL8xVb85Ry3bnZEc&#10;I+sihSZjMYTQNDz7e5UOIzmqURXfqe03sVtmCrYzG2THlHb2zgWFCSsEfWfzbp+AjUNeUpsNKZ5l&#10;CUMt6sPaWtP8RGYar5eJTeulXsSk85YVIuyB+phXGOPSuI1N06pKkb9YxZzBBjyS6RpurmxLywx0&#10;HpKOnUj7MJ5IVsp0s1KPjJfte2447tlkWUmvqYuqen1yrTvAFrlxbQZIUBWeNcPmheYnFoYpbydb&#10;+4lWqOVAqFGQj2NiZahxfjvdiFCEXq/44S9CY5QEd+/RDDZA609OBmLIOZjOk9Et8dSqsG26YRxX&#10;I9J75liXm94zd1t9sIMYMhvj6dSUUdBoMEWeKlu10er4OL68mu71CvBOLs6QbJEkUXrrYe3pS7yO&#10;EucbT63Jut5KI09dCrcQ1IDhpKJHRqMZ/CCU6pMJvi9wGkvy0FlshmiWFLxH3RTx4G8MQsjtk4W1&#10;ws7Q35dVTLtdu7icyexKBkEQsWIeeMTaW6MUGikvUoC8Yv0gQol5UZYzSeCiJs2Cq2A5MdocKtWS&#10;aYIWtNAYDSzmSx6kiojrJcXwGovNxAW43BUr9hEDg4mL+jdWd+2ifw2XfsI0s9djJdER0825TNvU&#10;InnMrYfBbIn2gEteLOROKy6JjFHZYmtd5JZmJquxjONtSGOkTNXKzpIR+avcBwVA0z3ZV9B9Ag6C&#10;1OOkBqFLSOBvJc7LdqdoYFROH8KGm5oGhlOjBavTuM5vlAhFacbS1XjCDAdaN0hps3v89rfeH+BJ&#10;zYhq0p+/eOqPF+Sbbn2GQcBC5ZVis/A74C8e5Ai5Sh5RMO82en/ql5DmEQZTg0cotDeS2Cbe8Mkz&#10;swg2Jw7Rbo34q41Xz2Ys91pWKiUXZxaeBUizmu0yYxR8GUqFmQJpCnTFUbOulCPZlm6MYQm3nDTd&#10;SPJimkpgNS4wve7SOl65ZsiaGshCxo+XVxONmFykQqZ8C4xYKU9B26slHD09nNRAoFrILu4fnp1d&#10;+5PZaD5h5dPJ0LWIUbxMpguGB5S5ZGlA7St2Gq1ZIJeNOYk0WmZ4OlKreZqPZebZnQl04PFjao9G&#10;lI+iK2BDBSgOnB2Usqmz6PfcjC7Puy2jn1MgIlkKGzXm/IraUqST7Qk7T2GbSdF9Mo5j3AYWQEmm&#10;50qu7+FGNnvh+dVVePOLml6Lbj6zBFQ5GZt1s8wWuBosSf0/+VBo4+JwXc/n8LldSJuOHu6KzTAs&#10;vzc2Z3WbHXFxCzJ5EtKkwO0K7rCMz1ZSKRcUApJZLKYvTRCEYy5aklvqtHD2XFatgVV6Tq5i42ju&#10;e9mhVxoBI3wox4s1r2/drrS8qcm56Qh5x/Vienl1UZjSy89nywlFCwcCoCeABf+cXzIRZbBDs7Gt&#10;yGuQ/VYy+Pka10P5ZkO+Mo/ybDBYmf+5XHldvQcerUnrdtvrSB2KwR49KssGYk7JWMH0WtOKRKqi&#10;9eKCrr5RGHerEe7v1Y6P9qLoRK4HHj0wobTaY+3Iihu1cG9PPfPihecMnCXZ1Z31DPcnTTI1djE4&#10;Dq0vV4BxFqYP1CorGWQhy68VsBkTJTMR/R7fOibnLmFRdG2Vr/jhFU2TokQquDuR5vyy4uOsUYse&#10;mVeaWMRmk6HNn62bla30b7bHg4MW15McTLlarLE4op6sAshWqnwe1fapcYntKaBAKhoLnociluk9&#10;3qeyC1cDr2okVSGU2pSe4TOTfwMRIFfjKagnk6uGeS9he9i1NRq51bcJlCaTvwqTyoxQyWegyiUV&#10;1ljtqEOZYEf8A+7JxZHOYq2nk2AslhvLbsV4AG1bKkiFjZ0XByxjgwI2aHfKZKrdvlMlKXx4sXLC&#10;FnQxkr57THG54Cr8MNnq7WM3VWZf4tYAZKGJtkI6vRLUFe91mlwH1DbPn47ZrPCXgIvjkrR1DNHl&#10;blwMu85Y65mTolkHKWZFXQ5LG9cbThU9OXOFkCS45zRbfBg8XyUALGypCTnC1AQB3KC70Plt2k8w&#10;XG4HRMvT1wWXrKqd1hJjz16PL88n9+5Vekf1ogLitzSorWZ0cQ6OkF1dxqUqtxBTdBnXs/iabW8w&#10;oB4W/iixfyS/bpBlvgs9WriO1sLNZQ2mMFwBuDbNwhp9nYjIs4BsksuvjMSWGcpESP7qnHmRyXRD&#10;AAWi+LXBN7D6SRmczjfjybJswXssM1xLsWGp1qWCZLOitOCtWSlVQZy5qai8aBE8Ng0vmB5oCC5z&#10;+flnwWyUX52tFTwXhrMpIBmWuFUxOphqCNhaKoJB3VTBIu8zG4MELt8n3elUnSdz6ureNLfrJ88q&#10;ae8SJa1LGcXDoX6ZWXIhhk2+GXNKaSGB5Tu2N32sXgV2JuLyi+Gf/8UHr05OoRqeX7/mMWLfYV2n&#10;5pL+8tlTHvo2j47kjZptmuaLpRv6Tivo29jZ+dPL0C/3d/Rf70b7dKMEVmuwa9v/jvL377Ka/+Ge&#10;Of9SsmiiS/P20W+yaFSRmNF0sJt9eTezXb0RNbHISzSpkqjK9EvW5A2Yqo3rfp/ens/MJs3hxFaC&#10;ySer13xW3OjaLHA8eTnbjNemrmYyH1j74qvkycx1zODygDsb6rErolgjTCJutK7bHcqO7Na9KbtS&#10;o51Ku78i5iEZnGNtL3uSfp84r7S7Xzw8LhwchZWWnM4X/BcvhsAAd/KpKDHaxwJRpacn9IHU1qXu&#10;beVbcsumc+3p9MyJXC2yL14EaND5h6pvs6JtS+H58OCUNE2TihJbESLs5Gk8yyHlHx8Xz8+B+dW5&#10;Hd5GvBO02/I0YjF/8ikCCNUMrTanKKsl26Tb6SgbPyOEM6oyFq4mszGbcVbvFSt1LFXZbiIA9/Fl&#10;bY73lea3IcUDBVFU2uIxUPKCz0/kjIBGa70MLaMlsYRr/60HWLZmoEoA+eslCGL27Mngzq36t99v&#10;MaXi27Pqvvmt7Ohtv9Z862/+avSzTwa/8zsvmofHtzqPGgfdq4snnz/+d794/oym6+C4spjH2K51&#10;W8d77Vud7lElOLcRY5lYP+lZoDMdo7YBw1M9B7j4y4+mR4fx8Z2VV0hqTXb8ErjHohaHQtAVULQW&#10;y1qP4P37HTZZhM3U2Nx2Gw+IOcHtf3i/xCQcQw6yRDld9o50KRghMvNknTNfikUEzY6PGvB2anUE&#10;HgSsb/HbgCaEihTg1fleeqaetTGkA2mUqXODKvmO7JxZLRbuhBCeJSF4rsdws13jPtkYtSBYoNXp&#10;KsnEF12HNR6vTeBhjceHHz6lyPvk46d/9M//4B//4Lv37h4PrvrDwYAgaKddL6jV9EyVpt7NWmLf&#10;/khOhXKSiaf6X5F/eCBO5sHBvhGxzOVlV75LKBuLphsKyPNCrATEFgjC6/41PSpU6HTLXGQlfoay&#10;GHI2Jcor7GnltcNBjM+tPoEKuEhHhcYkPMPTeUxMJoclczamU15mzMha0Gg3eClckdgSt7GqUkIg&#10;iyZkQVqcmA/mdLxotmrdvaJaEtDruceoAQfI+2/VqWFiH72Kl5oXiHoCqgJKh3LUqIGMVAf9ycX1&#10;6MVTLEblHvn5L8N2u7q/X95MCquJiIx/9ic/peIlpXPanxQMHixTJNUkV2PDJjcal9FmI4PBMbhe&#10;gUkZkcccv3bzeQkpBU1sMu0/Ep+uHSF+sTKiKShBGvzkJ88+eVz8/d/9NajCJ188/63f/ObtI2g7&#10;vV989MGrl1e8LM9YqnojCSxXFh4HZfoXz8c84VCakXCzBV1cTF6+fL23193f61xeKJtSwIRJTaHW&#10;GsoAs1dBo0o+iMvUtbVac7nClmx13b/S5Q1zGsjTy/Px4rrRKDAQuOND597MJsvPPrl+9Ggf7/f7&#10;D4pHx4Q6Nj/9aGydq9dQf6t2sSj7HtIjK/J/Ug5J6mZg4Naz6YBPz0jEWQ/yaDCRUCjiQUIFcHb+&#10;RbfVgqrKFlSS52jhB996l6YdXv31cHh9fUnTvrffsajehhRAuRTmKeONsIDDjM4OBE4l+QYVVhI4&#10;cbGY5hlpO5YDgjWscmnnjWUNyZOPjVNMXc75DVuVn4dNsEkglLEt1+QVHoXNRgWOpUVlrIXIFUqk&#10;exqEyl8XDUHGVWpGEgUDWPZdrWqR0RVeUzabype3gxQ4bv/2rWqr+8f/1X/L0QdHJBpMNn/xv07/&#10;5/+lOesjFPPXWiwKVmM4k8puY8Nm/Z/+ZuGP/5vgvQe+cpPS3oPOpnoVbz6gKWQTfz4aaQzlZ/ff&#10;6hasSbg4f8n3POrVrtN8FiCfWxri6r16fcnx12DWjywAFV+NQLgFsc/XV3gcyN3XT0vkjc9GiXjr&#10;q2Q8XSEGg/NCCUMJpbyZMmArPL3NuO/t7bW/9lZ7NCbkZ/3JJ8Pj4y3ZvHgzM8NmEy4Q921n/Lvv&#10;HNM9w+94/XpsMWlRXMBQYvqXH7/iXIAnOZEjESGlXgOCKS6tm9Wd/dIq9p+fw9ifA1/vHTVu36/f&#10;uVOdX/gy9AwVMb1VcPeYbacg56FcoH4Sj8aT0OzUKPm4+F0I7rUKN3+ynPc5PeOYQuGg1yacnAqB&#10;tpV9oD8a09bdOd7fivWLWeP4ejCaL5eFYAdoBiKyKF/NcfSolXhN9rK9Tsuhck9fcRgp79cwO8j8&#10;WE3GEoqswcTlX2vTJxRVYbvVis3RV/igXlnq2NFsFfbwkQBILggopIvYpnsVfQvKy/Zel4KVh4kd&#10;mCatXVNSMVeAIg6vCy69pOMWC8WhRBX74N4xOVZUqlVhLipqJrOxUCF5WCGOxGB/w57JfkDVAeND&#10;Fs2xsqOh4SRKVJ/NpudE03PGnZ9cBGY/QVk0ng8JmKg1vJpXbGf1q9kU4x64jvffwT67RnM1nxeI&#10;a+pfLXut8kEP90r/9DR+8cn10V6LCcGtToGZIU87gNZoiMnQliNVknNQrQZ+s8Vmrb2UtXkiMmqJ&#10;3+FY2GrSvkl/9reXiymZsHgjkyu7efJ8hHS816vJvEqqUmyHlHdPPVDBgU75Jv43v3kfxg0erpdX&#10;q9fb7Oh2vdnOb92rP35CmjcdW4E5hN26aByvZph6ZMV795noFn/tBweK8I6NfWkeMa9ejoiHBzE/&#10;OMIQW/TB/YP64WHl088v3cQq3EGm629/65iebTCeY389mW3hV8sWRPk3nHXkb9fmU5nAmMRJRKlU&#10;CkLGe2wdS47aejPUE9stvf1uzVREaX+w6HUr4D7f/8Fe/zI5eznuXzYxprp9u/zZx1Mv2vpStMXY&#10;yDS7JLaQSOR1Duhh/CcfoXQdQ3Npd5X2Qo364c+HvYM6n+S73++Y/XZ+8hi3zvX51XmjVWMC/Fv/&#10;eH86xtuSWHj61WAyCF4+m3ztvaP3v1Pjuehfb//qb887e2Xu1O/94b3TV/PxaPn6bG4qLW8ySqw4&#10;T9/6WnfvoPL2O/XJJMIqafGj2AJh0nrZqzez9n5eYiuLPCrbvV6DHfGjj8YIW3Aso3PyhMQFn/54&#10;TEmv+J+ICSzyY58UCJLIhpfDgsjgFJ8RjxEFthetDOWGtQFHkqtXkxQ/IMlWPpQMdS4erw8OO8eH&#10;B8OByOv8KTMAfOgur9YmiPZ/8BuMkfH/KJyf4ly/oHJjVEAsFscLAAQH9Z2HVVlI4oXYIOHXGy/m&#10;oUzX0PWUt58Q9SbTtXRbGl6ny8kCFs6t48XwVf7i6faz55P+IPahV/1v13sHTNSjg27l3e8c3r/f&#10;+ujpFXm8xJu3mhWGQB/9Ar49PWpSaQkkXK7S01MkbeoA2ToZwwhW2EbJaIsAsNVpsBFBbeZD4t6Y&#10;cRWshcTsH6EYxc/wMtZaCC3WI/d/8aPTyLrwkw2hTYhELglMwdQWuBzQv1yLeFpE9oii89PJbFbk&#10;rqnjffFybjZu+cFddZjLOQzsWMJo8dQ4kPz+aLJewc4BwKuyWMjayCwRNJFS3lnKprYJB9mNrcKX&#10;KZr5zZDO2j/jhhksDYtCRnDkowrZwk8B+31hhCXfcnRUbjprPncvAbvt55XTSE6G+bbJ8JOPYKxD&#10;lzMkWzmkXO4zKLgsd9knu+Afq752iZK+qw1u0nRvxlN/r5/9Oyre/1+2VfmvBvjmb3xznKWWM2Le&#10;2d7a+NdMZd84/7xJQnPWX0Z8xw0FP3TiUlRBsvNRxK1CwHT77rBE6MtC37kPmvGYmD5OZ7PLSs5d&#10;xrEokmZXYyExvrUFrgNxqciBNN8qmOF60H/NcQABhKaMwy+OE1dEBbYMRRqWSZSGbeTxnMAuzmyW&#10;Mup7Skgbb6FA1xpBrZrBfADhbXaV7xtG6JvkASAb25EMn+RSY20PHne8JnROhiQwVYisQLkHQWIj&#10;HbzaKclLZPklfxRwGjrYwTUxJ2C9QWU/lBUiIBB2U+SD0ZOvFV0YFkwLjW5Gfh660OyYuezQxLqq&#10;Vr1OL5MdFeZyJc8c4VSeZkbkGI+EcSNdc94AnMoQTBJi00oae7KXNGqCFfPEpb3yL/KeIW+Je8sB&#10;NriKs2kibCMK5lNS56JuD+ZMOGkUuXoczHsHe8PZ5OKi//TZlQin9khIThAVj2/DakZhVmXWLhPp&#10;oGQzPwpQdnP0LYUpksKNNgFOPkG5y8ymzWBsisARfBjHDP1YRDRgzqsYNqnYaMpojTUQoeNRLe7B&#10;sgP44CPNZtKbQF6SrJcwyY1ie3gmqHq8lfPVUBReKMsfyBfKtlFSsRmA7xjCb3K53jy7/i7lM3Pj&#10;25tlYEYL3leySr+c6DrFr8LcAfHZ9ULRNKSZxNVjnGAOkSgdLbUQb56KbfzqFUKm9dMnDRdsK2Mo&#10;nRp6rmzM4XSPFklimnlzwza/NQsi9ixuXh4VWhtqmWzMpW2HnpUzoJgZuQWSWJKOeGqVEsphM2eo&#10;K249UJPca0XQ5fIa+1SFiduPApuXycbcssc4lW1Cnsq3mRMA7pQf2sFElr2aXgjs3FoaDG6hHFal&#10;NYhy2ZxIkQbZhh/Zv79vrK4YIJsSkVnoNl4qUKRY6bThTUTIdsTe0WQoFlCfhtaU5o7DRBWbRrEC&#10;ewsQ9hhhbcfjQCoS865n5mluGyS5L0zzL9AtmcbtTgv5Ym+vyt8Q+I0WFOCaLWKpd3C55IG3ixDc&#10;eR8F8lUWK0N2JrnLjTN7DVEHeIBfnQw2Qs3zs4srEhWmq/Oz8wnxYwXxhmTDJtNorn3IgGX3ZMjT&#10;OKG+WQlAUHGcoZBXIJBYvBIpmCmZNi9jATOsi01fA3c6zmyFJuIvCIdCLAe3jQZArnibbKz43dS2&#10;YjYTyjLYrZkR2OkWyyyXQnEuHSeJNbjHpFyW3DkwwGq3pHFtaolNYbrdBn25IGyZBduxaiZaYreL&#10;E+H1al0V95gxFWXPglyWgaIibQNQvxbKRobVuf0lNf0OMpExmQLqipbZK/8gx77IHQdAzAuH2MqF&#10;yvypbtK0xQrV5zR3q9y/GQKLGStfGZrq1A2PxFC1fqYgkTkzNAtl8Gx7Tp0Th6LchRVrExa7Rql5&#10;4GhrwbgwzkMzUBQIHjT3jg/uP1pCNeIvkpv9s7/JXryIMIQ100L9eO4sNdJd1AMbDilJ16Pqo/ty&#10;N+RogDrphRB5RiNSoJDwWQy6VOtq1LkoF+cbhoKEcKg/LxZXK7SdcqOmz5P3g4fbBXdhez2YJmJ4&#10;guPHYlyByipLSBcBbzJVxqGLj9acHOzPYeOa/Sq6k7Hqdjqd9wfSh7BkLRlLPlAcB7QMvIVIs6US&#10;j65vhKksde4G8PE2xsDUqMyX9ACyqa/p8VrkGTtkdY5AVVCsi5dfXc9gjNZKZiKVGpWdSFqReRJL&#10;H80KZpzG01zFkcZkHLwvW0DTrgA/xO/VJXPyuu0mNG4QmdRxcSzk2damZN7QUOu1+kwYYqJYR885&#10;uunoYfCWWnQpe4CAkjeB6YrGVrtbUGJtZKN1cpILZgfNuaXd1HZ1mSZYZK6iop0PmlLDESUxUNLG&#10;LO5xnm6sBlXbDFJEbhbTCaaIfGz6ca4reaqc4S7Gznx0tjZagdWMXgQ7kuD8Msh2/jBl2VoxM98s&#10;eXk8yjicpGhiUcmkTL6bLe20ylo3I5TEGTuhHaHABST987/8wFIzMqk0NzOewcNbnWIRCVBrjMZE&#10;Lx6rU4e43qmZqaF6VIZRk7G00xbZJSf1wOBjLIX16G5CQzdNIBiK0QPLoKBIGkXjSlkQQh9InKed&#10;+wfeuE+2YpjhDMq8p4aBEFv8JsOSBsIKt2Gz0x+xd4m0x1Y26o+3QrHFUyuYpaKLBsPjkGyp+WS9&#10;s4i3igWaq7RdgRgN4zFfXrVcaHM8s6+Hs6qQMB2S5LFDn51vxyWL/Iy1Fu7da3EEMyXGbZPKEE4V&#10;Cmf2Sc5A3/ZbIWU4j0qrkLqgLK1BPKXU4CtYFG2iGacFUHx57HWMWyVOagGibtbdtlbZ1Dedno4V&#10;xqrgWzQfTMKVjyxXGOhRMqNm/0x0tiGWCe22ZsLfbF/y7ZylisMPSa1B4k0msur1nd+QlVhiMOJz&#10;yc1fUc8oqWA8WT956gvKS/P9w2ZBYRChYYV6r7qZZfDA4A/CykGMBkTYakoa6IxFH9zv0BJy9V6f&#10;gKOIT3X7XsO8r2I+MO+1mK1XVQUigo0iMQdrLdhInOezWUFoBg0mHPWJCohQy1cElEfPn5yYIwM7&#10;d+hIzHIOc+5UUtsx/aoyREfWLkuRGGb1olbWcwUp8vp6XZmHLoKBz4+r+WCYQqrHcjk2xaAO5lQs&#10;D8sH8auNggwXixEpoRVR5diptM9PRvHlRTzHzMWD/7xmAoyDJHexfxlYaDCDsXKz0WXbmS4nGIwz&#10;mNjW0qurBdzjoSbnfrPOd1HZ9il89pXs6NBxQE0tmFGeyNpqMpDW5Rtf8RksIibnqtNiMQVsMiof&#10;Nio4KwTE2iAloFox10KJRc2JYCbAiJFrvEZJTnuUmuccE36cAmSQ6VswtfRTUw41GdCr4331CkBO&#10;DA30GZwB5FGTskVKn94ohcXkIbWHFH59MWEv0FFOrYbvFeBzlrocb86gcNfxugY3t3GPJcp6b6R/&#10;8uPh4rrSl0/H5+YWNlttc85T5c+9LUl6F1okj7VukTpe45IR1VAIjX83nS0Xy5UJRnwT94oH6+os&#10;luhMJWDkcl1sSw6ynWhvh2je/D+N9POvMpF3bbp/w8bM/x5n2TGk/9/p0L/S7r4JMLJWd/eCO/Nk&#10;z/nXviF8+l++VX6DF+x8ezSPLSrGk/0+Vno4D4Tkmcwmtwu6FDbWajmyJALOSIEHNrxyMfTeLrvI&#10;6A/WXJsNmoQuFgXsO2NlxWwa65nqGwhFySerLfQD35sjNOKoFjVf/DN2W0AymYwTiwJem8wXsItV&#10;AjL+HUJmmCeTwQqWDlSKRjN/9UV6dZEeHGOeDqGOhIaiiYgyMoFgj/CRqRXxNP7O98qp+LfxZIr5&#10;BCaxbMHh1stmc9jOsAiwp1Z2OeMN2HdKPlSOGRnhjIVhmNCBM+zipTSChraBNIu6HEchZxpmladu&#10;QLzxYadcnefd/aCJE9UhkvrCaq1Rs9GxU7OSVgYi+gEabxpCqTXSmIwWMQO3eb0DKIXbMyYrMPzz&#10;xTg0GbWQF94FSExn0hr39s0mVMgwKo75jGUe7B0CRkJbAKrIoG8d3j4++RvGS/1nL645JkWFUwCm&#10;BIR337qrZFf8YkJkG0g+2NGRakT1NsybzaBfBMSSHxyVRhWBgEfuX6acRZL6aGBopQSyMmVk2QMS&#10;JzaBBUlFWry3V5oy3IYdlkJcQVgXIGXhKKXaZKBBn1arl9jO8qWMJThWeNCQAMk6WKe+nHV5jum3&#10;aXexGolCC3NPU0dOCII3LmtfmreZQZok9vlu0pv7N36wN2TnL5fR7q9ai6j0S6HgqCvYAeQSEfjs&#10;2pz3iSbHYtiKM8fHevHyxdX160atvNfp7HV6dw/fLpiEPZdfvj6g87nOzMY3MdfHXT6Sg7zM1g+C&#10;nOV7qh8AMRDSGqn6VzUSoDeTkS+7PLsgESpXFxeho/sasMQG3qqT2gVkU3iTxa2VZekLzr2WDUgl&#10;PYJQqG9ABvOVI4JqvM4oB6ZY2dhiyriN9SzBs1WEikb8SWyKcLlMa4Z461aVW3BNJVSqqvErRNeD&#10;FaVMFUhkDy568bIfEy42m0JgjZ0Hn+XtSQ1BacOFjYu+eS/j7wJgvJJPNbfWQvroDPl4w9GQlZLJ&#10;3YtuUC4CJIR1O/VvfqP59MXWlHVi5EaWqYuljDyQMifCCCU6NJAR2YqsbrFBQvsqGnXqKD/UUIpi&#10;WAdPnnxhbKD82bMX1DRPT7DT5NWAxhmNyj2FJzCQ5A7W+MYqM6Ro+iYU60BRlMg8k/3+8PKK9SEF&#10;n6dUCd0YHnE5iDLC3bq6KpAf7xoKljYTOp3aNqUG5YbPl3KlgpqBJQzE87KEYFSccmtHViST2xDc&#10;pcz3KxYGIoOp56zABbOhrjEAMgFGyt/dmVbkMnm2B+zy/MJAljQyWQ9huEyVGSXt9TrqvDIRbmmz&#10;gP3F76IVDMNeu84CPDu7sgPUd+bhcqoF+JHbqTiQgH5xarJ+oQeeC6AB9XDPtJxzrBRwKb6mp945&#10;rzrAwRhMLIQEPiEFFnZfVPFmiJSaxEMOu7S7GHRy+AN7YXKmylfS34IdqYJ+imp3lLkgYqrwNVX9&#10;BaXXLk1AHHSOHj787h8sMr8OFgMD82c/C5+/LE2XcKLtVORTymoozte+m7BxEYA9rgZ76S4kUPE6&#10;HoYLnBQSZ9w6rMUS1PGnxNJqbHR2vkR99867e6xTcliWiuhQwDXTc0/2jTAyWoPJ+LL/GnAPEsZ6&#10;LoK5VnzNUmsJR+yp2le4n3WqGzWEkDWBY6hwPDVfmaSt42kGjdkqeZC4CKUCMW98EFYCRepBt7Pf&#10;6fzlB3/NBWcuKWqnwC//rE8ws8W8y8u6iDXgBuHcYrtYcYITsKnanGpmv1EeE6602l5dj/1uo2Jz&#10;9a30gRtmLmrmxD0v+S6pgbEuBtf0NNqy4EhjH180WJMDX9QeFP3cRD5SZMAfFzW0xN5Q+deo8XOX&#10;cNOuh5PyXA7V/o6IJ3VtsUSE1VpAJwSQ3GzMDI0wxDKKdu0uNRhPFABAXaJLc7MLxVaW74Cn9AfV&#10;lQgruBpIYMi32ygiYEHHy5qUuQqSPzlyyy24XNaUb0QbtahXQBICmTZjpGdMZ+UIKgta1Z/59sMM&#10;pHKWeJ4ZcdGEpEyaAVwWwlxQ+0NaqggCY8VxLOebzHzXuquVcLIIZ1bkCbFL6YEtyCD46uLqrz74&#10;8VqJ0lv0Q51etdmqtpr3Wm3QvcZnJ09IX5Dv+lYExsODJrwzHjMhfZuEAgZGMWdZRa5Ogssjbdds&#10;WGFhbUbAvCV7eCTiQI/8nhye51ohkKhDiwQUqZF2umSeHDn0kkLVVN8FxQCjte1EJILrq6UJ8SED&#10;61ay3/NwcrmpNM7PQF23FUkC4Vno6hrBiv2njEctHxpeuAS35cz2YYjToYijm/T6egbpALRWh06o&#10;2yruQ4ndRiiDSTYoAJSkm1uAHDvn0VEDDB02hGSWy+3X3+uWZB+YPX62cMx6aKiUZDhieApCkvpJ&#10;iBjIZorkHorWUsWeviyzTbWvsUTisn+HN86AF+Zd3ghjeMJrHqZEMw98uT3CnIr49+bC09S9YA3D&#10;A4H4Wb7iOtUSdbmRKO1iN6rj1Y1g8AAzdjHbMnhQ71cw2wotOO1kvDXgFQPSpQ3Yrq+mo+mCGWyr&#10;U7lzv7aV25pv2iX10hS6ufmPcnnB3xut5v5eldOQFtcZTT98u05GGKXjx78cObPpB2/XWCA4MHFD&#10;1gt/OU3mVbWax0e1k9PNq5PR7dtNpS5xg0oVRqOEpZ2fUl9gelzB1QVV1Ue/fCGBekEniyGMIsCa&#10;PwZFicWnNeAiiRygjVOTMEW4MaiYTxeXFxmuXZabpfQIdOxnZ/PXJ3SDSws2MzJtki7Gc9jZHOLd&#10;g4h4oVYb903iTljkeadH2hOfP7k8W0lts9ADZ8WJLF2uL4jKpTDHvaLIaQWFePTpfDGFgJgS8n1x&#10;Mbvq00sGjWaJUAm451ej+Mmnw/l8LcXJBh67kkQDYaMaLOWmg6DgLlY4sinjMVuVcwG7Si54KFHg&#10;bBymMhaUBwey84olU0ikGQoDGpzrKJZRfDBMhFFGsm2rlDQMq0vHxyYGQMP/3M60Jbr01mj/OHIk&#10;W5J7yT3ikeodwIgngzxvHxfKnfDXk7vDa28yzMf9eDheX17Ql3AGg7JT0lTUaMVxaJ6EDi02BWDg&#10;zBKcRUxu0i9zYDXkUZtRaumUVN5lNt9rcvSmEuMuUhMOKU8jUimwkRzCylY5rwJXsaRpj4EAmAe+&#10;9+67D+7dhfT4+vzys8dPFBNiOAiFMe9/596xTF2C4OUXL92xn6Q78ypnla6y901crxPuWuMZGGjt&#10;mtb0Rm6b/8fmvP5Oi/gVD+edSuZGCMzZBFoc7rw+dlTOILO4CUGnyc4X3vXDO8MtAUKuK3YjO5m7&#10;FApm0LomCjyWZ0+1KRJTGXGCi2MpFFdmnpUQC2dDAE+B8IKJq86Y32IOlHUXZ5NSeXP37pwnXu1c&#10;a6ZAIHxG5orzYQ9qd+JQ/xI0uuARHsvj8ePN6/P4s8dLJpGoYff3tKV2m+ELduI4q7QqzT1E7pAF&#10;uP3bUpjgQRGPYQpoVhrajPTi5QrVHNwVgG0+zl//ydh5vSKK6LTEfjk4ziaT7LPPi8tZyvj3n/3L&#10;8LOPSNBNf/qT68PD2u3j+ne/vY9h3de/3hjMsIdJB31gJ/lqHB6BJgK+KpGCvQ/ybbw28NPzfvJL&#10;nONTgaB5YbQIXl6Wh8PNaLJBBrO/V3j7rdLlpYhANNvketEzfPjL0d17tcOjYv9qhSYBoYu6Pp6a&#10;YnBxpUmjgloxDz8Ia4d+Y4JbQ3b2Gv1h/ORsVQ5A/gp5XP78w83Lqs1+03DvsPyTz350nXy+LP/4&#10;g49Pri4X3FGxrgKc+tZkPG63/f/+v/sfqAaiQqnbnQtfSPJO5R4b9MvTCyVKxNvBeIZZAgarr4fz&#10;yNBdqKKwAFjhBiFLtyhS6xa36gWljskkIH6j+g6GgyR01kKB8gPPz2QOKZOQUkkhOlimbhGcgGjm&#10;AuRlzbfhkVAvtMzPYaikhsspxRAyU+oG4G6IoNGEuBi60PqrTIpkxqlfbmLMGs8zF1CxUwb8Sp6v&#10;Peu+FWeUrQQn+MDzyzNstw0+pzpn969UqmA+UopoyKutZI3+YjXRUep73/xmY79V02KhJF/H0B58&#10;LShEeJMkmxRKCQAZr40SSoPxmH2warvw2hJH2MG2luMdVhst95GGoytgtTH8YxxsEE2tLU8SLwQM&#10;WCNl32nGGhAwU5e5E+4Rpa2kRcaWcDE2c0ILIYpu1oPpldS5qYGbUhqVu6178GXKbMReP80nMHDI&#10;uSTLs1bf0z4pBo08eF+9vmBmy6t9/zePrq8WmDM9/oQinCyWxWzkRnPZt7+7f+tW7bvfuPujDz7j&#10;bKMrNzempFFrQHnAnVJ9IIq1mnorHrXbj4pqpwshoX+Amwyrmx0AtXA8nJKNRXsA40tsD0hXBJx6&#10;Eq1zW6+vlz/7mTdbLYGuv/f9IwpNzr/nzyYZNc/KD2+MG9xYn0W0IQmiVup2bidNIrvir73XMUld&#10;6d/8mw/UpmFEsSqaaYZGo+zaPK4CTzLv6nxh7w5ls2y+PFtc10y9CV1ivtV4k84Ht4+NAYI2yxTH&#10;CWIb2dehRm7lABoq3v6QwfQDjGnJaVBERAk/FRytX34xqkjoVf7a1x5VqqzT5G9/+nS7krnIAQef&#10;cp7AgIRhMcyn3eIMLmiViaepbJRMQVm4lbFDotA7PKRMKaAci5fiIIMNW5ZpYX//EHB7OOizRrlT&#10;lAWeUpHz9fScvE7alYReksoejBLJsJzYCakSreHb33yET8pkdt1r9/T7QokZfRSA/Kx0gzujjkFc&#10;u8koFCoCER/kbsNoPgrnFqAlnNqSU6TwZOuHicAPAO132k3rnCSLZS8bTeZOrM4to5VCLDOdi8I7&#10;mS8D65wZU1SKdpQTUic7uFSm426supSWkJwYpo4cOvy75GReYbg9/lZYPWpv+YsbbMWvh96f/Tvv&#10;fE6ZIM9KmcnGDGjkYWjmjriFMFDnb9YJbkkU7CVWNt3GZH56JUM+GgwsdSxGKOnuK7UYJi14DDf4&#10;o8+vSpHCtMjnpFzEWvXVydjAJv96cklt12kWp5NUNjezrWW2yVJRmyQh3gttR/DD2dU5etjoomqI&#10;dz7u+c+fLfFx5dzB7fNqAJUjanfrD94CVgppW05fjT1Li1oncyRuL3jElF0kPxXuhpCJMTnzMuqu&#10;1nla2DyQa3nLyXo+XgHaI5fA0pl+l7JmIU+wdCvZedaqhHGt9Mf/2T+XzFUlHqkYYVu0IjKceXrL&#10;bvdkS4EwjwkT7m2pPasiXUAyLym8l12RTScymgm3Sd8TkGg8Vv4HrhI4qPohjgHk2WrKVC/biBGx&#10;AfVbaIJP8eV4HuaM1xOw7NouquomWR3Wkfk/A8QWAqPsIILhUKg16onGg/bQYVuVbizVbwPoUO4c&#10;ljEo2g6Kcb+azZLiWq6J3DNtlilrZTiG3LFgM0VDR9PIs5WJMZ1dDKeWMcOW2zErxLymBztnYmym&#10;WewD7D4wlnyDMn358dsQFS5aScFmaodsho/gU88b+x5qPLaCpvRTJ7294n/9X/7rCam7y9XJ5UWr&#10;XcWZFiHZMovKKcMoJjAklsUky5ajYrN6u9dla902my0kRTDXFpslq2L/NpIRNoX8ahwbo8c/OKy7&#10;BMh0IkVuo8b6EcHbgnPUv7Zb+GpoIdN/jkbrkxM6sC3dXadXZ4sOFKyIQIbI1sjsEhgIr4vmAS4u&#10;tIW3rUR4ADwMsdGbjiEb0VcHdCmj4ebyfMY3P3y7cesOHj8iLDCv40QYDVGLrhjhXp+vRN0vBeuS&#10;vIPmk+Vv/NZd1J7bdfvVy9XVOfm9MVPD6SjaOwiRGVKf4HfPimrBKxYDFiOTdHalNAeOXcLnOOY4&#10;dDDuwhfNsHtfhBQFGvlg1u+8/fDBwzv/9t/+KV1irWUmhAjdZ/ScusX4UT8TIp5u53kTy88GIjSo&#10;y8K5GEDA+rs8mz9676DdFsfj7CQ9e0VNGRzcjh48CrarKiPEi1eLHqnZ9cLRLdyTNdr58MP+cp4t&#10;Z4lqhFAby+kZEaerx4+x80wtmVnEI0p/pgh3bjUe3K8uRW7ScCi2wwtKK7tQWAqOO0Rl49dd+vP/&#10;cw3s3m5v9zrwpLzNJKWC5VscH5dnU2Jy4rOzxcN3eo++0fA0ofBqzeIXj4HH13cfFDBAZizMSBmI&#10;4eCofuu4PhpvBsPxFE0qjyTDoAosQHyPo7NX4/6rVRxYEHoscSL1G2JeiPCsdDZwoK9NUPjixZgz&#10;ndk4OqNkEy7GNI3raoX2u60mTFn3iQYCeeHiLBxdp4OLSahyjTDtAHNLjkvVG2v4WmnwmlbZxwRf&#10;7xfXWsXai8/GZHyMRijX0iVe2fPk6KjWaOLx0eNZ/ezJ6Pi4qhDFdXK+vEQefHW+7PZ6gIHPnk6x&#10;leERrbXqlNy0ileXG5jGr14MG+Uu5rClEvK8lQl6wa8ChTG36EX9dge4QckIp6cT/nRtAx2kGpyb&#10;pbaCC9gNvvfdI/6FxXh5hbl24f33H52djsZjIZ8KBYtSgsPp5Vme9UZ9v1d/+2HjxYvp8HIBVBHE&#10;fuGgiJQMj0CRROh4L6+oa6ERRmYgJwH0NZJCzyN6qpRauAf2hhUM3KHVyUMCaBHmM+nNaULBF1mH&#10;mJm0Z5d3uxuUOtsTI82aGDozkUh6k/yXOj8qSIVoKjLhSSPtXHHsekUx2s2Y4g07WONlWSzIBcCZ&#10;WgmaRkZlMygGI47Fqxf2Et9135niI9kvVKybxNise9yE5yZI1Lnu/D+MvcezpOl15veZ9D5v5rV1&#10;y7ZBdwNoTIPkcDyHjAlJoY1CWmivP0wLbRXaKGJWGnE4BIMECMKRANtUd/lb16X3mZ/V7zlv3uoG&#10;VkI0SbC6rsnve805z3mMf2exY3Y3Tu6b3+l0s+90s97vhfS+c7hyzE4//5bZ6X83gPRdTG7+zqLn&#10;rg9OZdrtDK1lTpjvA3r36UTvONF3Y2l9vcsNs6AXocDT2dQSMfNOq/fOftqNXYxFKtw9s4eoGZ9v&#10;0UiZwl1ZoHkCUhtiGlKgKyho1GBzqczmIfpqfBaVUlhXwMN2F0QDFZeZ6GG+RRmAusH6y7dlFW2N&#10;olerw4YVjEeDul4JagAaNG9eqPZbm+DhAJm4gZjGS6hOEzpnClPPuIj5dJa2e3ogrYYyrEsCIIuW&#10;eUgfKxwd3wLOWT4G2VUzhNz2NKwczBWGZolkmBfS58uMV2QbtY47OWRSNvkEEW2joH0gBmOX6Qsa&#10;jBptiBzP6ZDRSCw1yYynk4hgPQ4RY1Orf6t7LkLQu7kyBtYOmb6sIBBOAHgT/XJ4LOcO8XymNu4Y&#10;7fjplFltxVTIfJu092K93LkYUHvvlPXFeFYeyAV/zy4H7C/pXoAFrgqb1R4Vb9jZo/FYi91GnL4x&#10;lsDa2C9GVhRpu+SgJFmgaR4OMIIdojCgkBMN7TwVFACw+G8Q/DQK2gMfFmoVeI7evlliqJi/y+Py&#10;XaarkRudqN4Nl+4cpdzazMy7ypat74m4UhEC0mwpk69crFxdj0CBmflliQtydfR9/y7/On8nLXAb&#10;v6RJhaYBZk6jp50oqxTBfxklFXTXzGhm2gl+2u52CU+Fx3fY69HrOCTLdeBOuGvIq7+3bJfxXmry&#10;9tC5bZiPhdTgmfTb6r5Qb7ih9nQ+p8vFxhkkgLODngESobLBlLQoGrxxUaSTL0pQzuETy9uNElD/&#10;EUt8tRDDPFK6Gv2uzArIFdNNFMjvUcFOJlLHtN6cjeXMFlt+hoy3UFDHWBfqfwfiz6jXoo4FkJZv&#10;FTY5+c7VopwAgP0Xby7GoxWz+uXCiJAKCxUvFDuN1XquBI8kOz0+5BmePSS+RY2FBblbcqcNIYtq&#10;oqyJ9ByFNTBtsizYuChMdu3V2gg+0YNhgRPO56XryzleQhS6KrXNrNb3v2Wrmzfmziz9fVjEGPk0&#10;camqml124vyQ8uzutatGj8UYTEQbStUOhUbBCXyXGWdPWmflXeDz3hJcPNTAWDGp0YCLCbn3wV0o&#10;nTOb5nO2mq1ev30RX4FiEL4FrZaZ4ISS2pPsvdttzfJoMgJyUugKFaGZBAkZso+lEGLH3c0lVtTo&#10;1rkASgcrmpZ3ctifTdbL2YbpitugDGTkMlyXT2yeunht2dLYeCrw975B+v28PRlnn/BXUcIyCxaz&#10;rrKL5FW4thIklQiSSeOMMZS+AyiWMpZEbItMuWM59zI3Mt8h5uzGDDD6c2I+zwKC+ZJIk3ntLH5b&#10;078oiJUrkm5qydWeO0ty8d+0kitiTdCpGcDlrZ0lTsjGEG9Ccuu8pocUxfNY0T4P3nvSY3JRKKns&#10;v3mT/PPTcLYLlW1uBhJ3QagG9VrIWaDq2JGtzcTc7ieZISdwg5UA1iCzSlwHDsPJzKSPkYQVjCIh&#10;AaUKps4sUFffgyfGn6vQwQ6RvA/KHWhixdysHH37OUbkyZTGKXpkqvBV5XbW4ZVAtfWN4a4oI8mY&#10;1ZlwWfANBeEZTZwJv+JbFRdZkJ2ymJ+RhPGMtphEeaYBcfIfQBOtnjADWlXbLe69HiwvtN6sKBuS&#10;d7VWOUDroWUWR1e3A/MfpumNeOXrcjXb8z+rRlDH5zkWuaNU6LYxjNWwyCw5ZcYj1xqZNs/MLNPv&#10;SYXLZyRba8Ghy89tthbshZl88jRvTPodB/NxyqUmGBWJFCFNsQSBWBUTchrLpqIf4yhjMZilH1OH&#10;skxMlTC8CStSR+3k/cptlbM8MECAfodlERDJcDqrEBwFuv2BlHexy103koNzuvP2kxJfzEFj3+to&#10;0ORwz7lV0Fm1Kh6Vn5ofIe/CJnoeeNPCfMsDO8g06FPFjRxKDiB6dyInKEHNWJ7aMRqd8VK4VMV8&#10;DYMeiSUNYgXX49WsrnljBUeO+WwBW0GRy3HeqClNmZf46vUVAaouoxhGlYaupb0jqdnTaSwZuGtU&#10;O883JYs0D8wSqy39DjxRHbXh/u5zl6jOBFuZ7v4thPuhkWGmpO/woPREKiUjgwY41VP+5tQ/5sLi&#10;S+UmpQ1O9WSUJMoxYqk0i4enLXqJ3HaK6+WE6m5TM53IaJ0Bt4okOxTIodk6m3F+AXYNy2yxlpKI&#10;j9VpQQHDowRasgYmXOuqF9IcCtt0HKGQ4liykiQzeYXjj3BTF4+OeKScpSwYdJs7WhMGyRThDHid&#10;R66dmVwCjJoTZS+T/lKRhyjfB2sexJuKxxMgwrsu8dKx9hSOjXX/BrYwCe2MfDGiKyktwbPqLs7v&#10;qhEpYqS80E+UCwERb/NZbBypQos0joBZzpIVJaJTMSuWbfXOpY8FUmJMYuUohkkl+fVSfFaDaoMB&#10;LCetQl+5o0ry7Tf53iKaVkJ+YfYF8ARPj5sODxrHJlOfkuSGPeltwxGjzO6DaTexWlRNKDNzQPlY&#10;ZkN8LVR2nsNms/Kd5W3u5F6+UWU1pTCPPI3WNxuLl3ch0xzRWdQUlEAAL15uiVMsJioO88srzBQ3&#10;d22M+HZe4KwwYZ94LiheXno4vJS0VHCisgslX853HGaBIpd5ktYVFXKnzzro1tQ8yFd5k8t1SEGI&#10;W/F9RNLcyVaWRahE4ulkC+5sTPKENtLmjeJqcLcojUOOXNCMEDmjFpRLlnY40GEi1qezFazqtspk&#10;jMe5AIRXQ0pZKyhbXoewI0rg+lAUrEXnolCGZht1GS7o3MKIvOSprhQsXFBkHuV6CK/w+RcTNOin&#10;pw0SRxFvQrz8+hkKdEZw3azF16lGiyzJ+t4ZLG8YtPWL15xm3OUHsqHDg7tetLR3rRWjBBbMfF9o&#10;oJ3CFlmkkHMj2AX28OU+Kp0uK2KzWleqdc4Y0FCZE/o2ZEWVoYLR+WGoKItNWONNoaLJVZNYUdqG&#10;4WwyBEgETsGco9yw7jQxw1DO343EYPLYqJgTSixVZyzunOO7Zi4+2E5eN5ENC844EC/s2Gpz9fHu&#10;DHL9p9GP8++ynN8JdV2gyx4L3Vthvfsp+hHh77k+i2Lk9MYqx5GWmgJQlUnmVPL62Va2K1bQNb1h&#10;aKbB0rlZkoTyBiDs7SZjggk3G9R2jb6b8VpWvORjkfxjOTyweNe3BedzBI8k2cAQPgDV2JYZUBwd&#10;t6L0EsXTLqllfsQqqNSkn8Qz4tU3II7eo8fxy8uQXnR4GeMIRaLw6UnAAJaziZG/TW79cgfeR/i9&#10;h2S1gxJlT78kV0OVOtG4oaWzfP67sYj1lQLqAihS/JJctVDI2ID40/SO/Pmc2Ix4PNmVqmjmg5N+&#10;oOC/EKccnSxsxcNeje9AzPczZO7tKsxMxtnszX6f6Bc9ZyBM6xDCcU+ua9TxExToayyvhJMo+HsT&#10;46POqjg6Jqek1BZ8uGs38tN+8vOfZ28vo1dPx7wZeXGtpZ2ZrRSU2O2UD3uVvqUj8Ca++Wa1mIlB&#10;/uRRp9nwf/fr0eP32k8+KJ6dVQaDtFwrfjHCyyoa8UmiFU/m8eMu1CbUVeysGOiu4q0Ujqf7HR8v&#10;mP4HLbhJgMDes9djznR1fRVMXlAoJTOpkhIi70DhZT1flQKKf2RgZaQv7jbEYvQeLtoHdgf3Ij1n&#10;/7ziVNzD60UTiVrK3KmMo8b11QJImCOSZCO5XLFfZGWkmcDN25kAdFk02nEb2OErg+7MIqNDE5wb&#10;Wdk6zsDsZG2Ra0tTnrQhmhPHWU5IVmAU0akfgGWatipPrTiAIAwiqMte0dCSqJmllakPQBbgxWGM&#10;Gyae+eb7jpebQHDCTpYEwsqGXBjuyEz5RXzF2dnR6dHRj7//ifkFgGJS2HkWMlk0+RrHtFL8JO2C&#10;3OjhQbopmC2KOF7qJ3IzYtGK2WkYs7u6HswX8+l0LNKvBLQgOwWGQ/VaC463ZW9wXSfgz0q+k2It&#10;l0OMv8PRU3KDGHB0spX+ICNy3fneek3mCgyQwLDbPCdQJ4YVbO0Fjg2VEs4my8EYA0tmoJPxhMKS&#10;vmNF3WFiJ5h9AaBqHIu0Vy7MllMrjcS95LCC5APRjv11ezu5uUrHcCkZXfEIQuHraVQrphXadhOG&#10;RB9+ePzoUffhk+TLp0PFBqrKYRpPpK1uT6ZGnL2eYJG6Cnq5dQWJAZNkZuJ7QQP8p//+7Py8+m/+&#10;bZ0XcnOdfPXPWLWQ/MAdhY8LM0PiHBRyI76ZCEnRYKAEYILlW83u6enp2dlpt/szpndQzizYxXdq&#10;Lt/avEgUzsi6Kh15gHOmgwmM95JJpc3AX4YrRXuovkXSBy64xQ1DCGmjBIAqxp8xxDYwRogyJAA8&#10;0r/3wYfT6WIjDFkBvYQBfvG7z9//8Bg95oP7h6/T6ZvX1/O5n2D26/NUgfv9NrMpYL6iP91slSuA&#10;kR78EZhHMZqaAhzI05ND+k9K0of3j976A6KMyBKEuSn6pzjn/M6t0c1YLqwhKlAszQLSRRiSctbv&#10;n4DsgSMT+hYdXmByLpA9yI1VmLGQ6rUjzDZeNR+xmaurnViOxR//4I9npMds1qhVQVCo0nRVkEpC&#10;dCulDxdKCa8m9avc1lw31jhzquyYyJDwIqhA2XRUiKhoIyev0UBVXQ0DN95IIkZiFYpIsVVvO7H2&#10;eIYRAjUXq19y6gpM30DhYWyIq9EEqsn/9r/8T+eHhJJW5kzHn34e/+ef8N/UGyDXtWsW/ma6Z1mZ&#10;vS7zYUc5Ih7WrI6cwyTd+M3l9P0PesdHpS++mJrXdI4Di5HeQScTa4aDXdk8GG2QHuvIIN0KbrMq&#10;zfk8Bt2jOGadbyuJHLUha3LJpcJVueIZM0Kw7+Fo2Cgc9AFlqKYCTHnN+9DG6fDoqgVCspF/M50y&#10;pbLY8vRevKpuu76WYS8p7hscfQ67vHTshWEnAXOhYZQawazysukIs9CgLtIxgTiIgRG2HHGHVtZT&#10;DityUGlTQdvWK/+Xv/4n+TkpZ2IhiC6oaGLje616DVN5jpUoNsZSnh33u0bxjQ150/aAG8wnncIF&#10;N3vth2eHZh6MswlSePU8/W6H73kznOKgxPN8eO9I9HSUEdBYYMZvFc8LHlPl1heakbFbasrUKpLI&#10;yVh4vtyyzLBJOzvq8RtS6Q6Hk4M+Xjdl/LklkNml19MZxTTj/X6vBdR3O110T+73jhef/DsichFR&#10;BBZe5msgm5nEiyuaVgD1pioz6oQcUFzNO301IyMR7BuNTlNXw6ak1j3hcqk4VG84HuPIVRepl3fM&#10;QUkQLvxMPEfWzRp+Z5QO4EslfpBiRVTXZcyoMQ6HArIxQW27e+/wlIsgenb9slGv8NEGYxJMF5PJ&#10;vNGlFg9PjmowGXCe+9Vvvlb7HWCGhDgLgmF80KtIsweTRC4PGRJGm1uIq4JHQEMuj8pyo+NtdZFH&#10;YWdF9pKq+Sx/F4FJUY73RAnCp+52pdCFxvvjjtHVAeFFUXNl77jfMPZfdvEG+FI0NEeingw5B4S+&#10;zRdbC0PwShV875o/+hfN61s61RjWVmrWu816YbfKFbwO8aNebeIP1apw4Mt2j1e/lvEyswrqi+QW&#10;RjqbKH90v3F1G13ejEdj2O68Dv3qDNy+fkqqAEhuen7W4k/QJ8gCDahEhP8Voq333uu/uQCin8OV&#10;I5dovhhi9ULmJWZdBp3DUlEsHJjDZBGVzZTh9LzM6JU1IZc4JoQzIuCoSfC1rsGzmMMdxLtoQmvr&#10;MeZmzZarHFCsJbwawd4i6rQNvs0qoPRsS1pAnhKsSlj7AgsRHhZSHB8e1qFy3A4Z1AM+F5Ftl5Wd&#10;4w1GZKAqkgOzJZ77ZBY3W5LHj2cLbJAKdTIjK4iJCLmFx8ftCreRMfLgRnk8Ioxk3uNHbFCYK97g&#10;disjeebkYtOzxCA4QnbIZsvN8VHz8BAiDfGZ5EIFZSs7QKwMzg46TXGOI+nhgMclcLXYL8F4Rn2z&#10;9BhxYyUCd82bGgVF5nFlkNaBkLBEkaxFRTLlLqXs+uriG4kimWrtbKAiI4my/HsA+GpUPnlF7vr5&#10;dhUzmuDIIjGYgpkDmIDzew9bocjpaiZ0ZrI0i0htCx980GU/ITD48ksSD0m+rG+UM4HOmdG9ICwY&#10;C1zOwK0WGSBIB9KzZxA7fwRUpSNROA4Coj4jgHo9Ae/AnjqNCvLUjlnDckilVWwdVEVZD3h6+jt8&#10;xv6hOMXMo0DthiNqekrJAHMN2Apm6IB2r8Tz/+rpoN8nTLh4dlqHN8G7i2noEt8FBgGhMVtIbwbw&#10;WuH2BMen5Sxvc7mCA754unz5lA2gMSCta6W+QmOyW49RBbQKzbJ/RMgZb4WNxSlt9DJZP/IiqdGN&#10;82LmJTKU8mRC45mUPLTwg0BEIHBGfuKS2KvV5pkMleIwdIU2Uoe1ZxR+iw10YSfqHvHQdxG38P7n&#10;JMEWFwSQovwMpHtRDUsJXrO7BSmz0xLfe9DY7ahow9vr9X7Gaf2o4D/5AunedaQ8QT/watiEG7OY&#10;T3W5muXDncnV7/k2f5tZtM8e+q6T857G7GYUmmdn+045zPdYVPYuDdgmvZmJjjU+ciCgLp3U/05/&#10;zXKPnYKwUHK/EQMcLi/Uy97V1eDmenxzNTZ0ZB9HJKSQ2RpEoA1auKIlBHkuQQTE4fi08fHHlcdP&#10;qt0+9zBivERDhHSzmmUGHFucY4AXzhpPWSLoh2PWlapIgNFmF8N0kqzLqKKiq6xZ8Q9b7GHBXf/0&#10;BU247Gr6pzxHwULNJvlm1Ch5tc8GgeZRG/y/14PR8ic/2T15v3V8XIL7cXsbff7Pceeg0mj6p/cq&#10;OENEG69dD1Prq+Q7Lymfd3IeyNUmyv/if0TMFzbapds3qA/j+ZBpqWxIjvpFPNa5jX7z24lSyBte&#10;u8fSZc/ny406HOxve0dVNsP735e6p1COX7/0sf0bzVm9hLdkO0umYyV8+IMuDvIoSVDkSV+0TMZg&#10;ygv1AT5XVKY0yKdPRzzOdrfDzYo+/+ppJEJ1yT84qoGcQXchoJf3NhqBGieqdSoYX6/evKQC5ohh&#10;VxPJUex1q//qj89fP78hu6XXwe2yw0DscvDM5UhRZHCJrtcNs1tS6YidI+oavwA3zHzSEyYoKcMr&#10;w+fSxGSFqV8G0xVkX8ARpwrA/JvfzA5P5Hbb79cmox1b8t49XqKwwItXqEGE2lJcEQ/Q6haxd+Zh&#10;cgg8+3q+Ir9Y28o0tHY6g65+9OkxPwXZ9puXIz4I92iDIPsaDpOJyeb925tFubidlldcq9IvbXPH&#10;PiVuzPHqLbDXuJcG2Kv+KZgvMrfXRiUbLgVibcu7TI7QdM6HRzTuLU620UCplffv3/vxDz588uhx&#10;pdAw4nGEiTIws9wv0F1QsKLOtPkZFx5Mb7YJQKHT1caS9CL7yG9G19c3g9FoCltYet3NzrZheHzc&#10;5YdT7cEeEKgMIFm3SaSkVgD8iXx25ZiKF//lYrGDD6Ye3Sa0xptkPlAzJi+NUmJjjeT+Q5/RN3no&#10;w4sFTzucRXLjIV29jAJf5gQlb2tz1d2DD/A/LB4dNl+9WXBkPznvXN0s4Tv82Wc96vjRAFgXlnfx&#10;4ADIRqmJU6xl86iURqiZ7z1ond2r/osf1Z9+vfuHf7hoxwnbh/i3D84KR+3sdz+7fXOxGgxXgSwu&#10;4/koFUwgNLRqA0DA0IXimpWJVIAXTOYrZbeYSGH61Zezq+vdy9frP/uP77ea5f7RNTjbbIysbyM2&#10;N8iCsk1NMyrpMYszmmLrvYp+/cvxeFiajgOXkSMc1y+4Cb8J2UImXYj40uQu2M7fc1gUobVOHWwY&#10;Ca0Ore3InQUZIEas3sPF3xUs8wDnJ4GWCgdSYgt/o0DlfUnthiJguOBoYp4NJIEFB1UP3jDszHYr&#10;QAGo3A9fKRRbhQemNv7aIk2VKC6oSf4aiQsX2BaAveJl23JpddD15fFb2rXk+XEwKq2UScpxUElN&#10;qNYUjUO8aJoyPIdI42iut7SYuY9/BYCejx8mABB2ILtMZHlGD4WsKFLOEh5vpPzzcqElUbgobrHA&#10;msKqcVJVtG+jOJnC/51LpFpRYncgqmyocYyF96ivzsWtiDGeJ7OjVsUO0FfkuDpygdDyfazY0HVl&#10;90bCZlQENZg/7uE5SYkVKhawHwR9oRmzHbRwOKmDELFT+HVxl9ni/ErVnO0ePvmk3Tt//0GPCg3y&#10;WvybL7yvfxP+9u/dIc6jK2X7cL7AzfccTGwpu5bPl7p7jve4NdMKvMRhY04mm8l0e3TUPDnhHIPn&#10;nMCxL6j8an3/k+9Nh+vZZPP61TeMlk+O64n2uBw3H97rw0UD3dM0vuQdnVVkAmCdnDajHMWFxVPb&#10;HB1jYxZCRMRCbLEiXj6i7G92KAYkj2QvPHrcAI65uFwMbxWDSdGPEKakSUKM80L7oLrBRDiGcZc/&#10;fNgCyceZGSeYJk9fR7d+IkNF0XgKsnPjhcTZFltR2o2rt3NTaiNXL9Zw9C82URlIslTUOJQFSMst&#10;3C7LxnKkU8fU7xyA2uCPjdsNxRIwh2YndByyUhTbQTQCk2TxQVITwqILcLg+1D5ZJOIAUapZEWYq&#10;NunkQfTKzbqMCTkF31wP7x332s1ap9MxPgI9AD0zrqqN/oEcV0X7jJTHS6U3Ie8HMS1cJvOzQFxV&#10;MN0Luz520biaTCGfIv4LLVwuoXwonMc06BhfF/kG/De+MJI3sel3hfpUugzX1NmprmNxskiaDfHn&#10;KcTRF1IHci0oB32bHbXLGhLLkkJSHIn92EE+xOM5yQyBtyiH9EYULJLuwQtu0+1USf+FpTCqNzpU&#10;2Cf3qsPB8NXVrNmtV1peFxt2srKr7F/vYesBkq6//m+/vbyCpbmDvmDuX5DCnF7Nu7mhVsXLasdA&#10;iFDTGR638wg7IoZdjN3wNKFP4AbnxR71m3RWw+HWzL7UF+AjoCU9jcmKQxvJacNNjWkOjAat27J6&#10;TLAlT8QTGRk2mvgmxsMxYhykEOGDx23MiqajZTYvOGtSeiEQrflEftVmjUYLLHpsrum4imHMTGgp&#10;vUV6fMaaz5vtJp8dhh34J1G0TI8PDoryzUo0nWZSChH3o49amiXcbGjauet5pUif+C8jhDgb2HaU&#10;mgoyIHfXnBQC4rgjWX0qVYdMI1Sd19dzHgs9WFl23wWCcwSM0tWRx5NGEj/6Nc3DWDYUiluF9zC6&#10;7TVqn3x6MAZujJJGtThubkf1zXxM8E6wmJUS7HsoMo9qZ2dNehPqYAsG0mN7cL9z/0F1Jwwpwpvq&#10;+59VGexfX82m6D6i8PCkTnNIgZeNEmYzqPQZaZJLzBR6MCCjKx3eLu/dJyrCs+wlHnux3kMMWqq2&#10;y9UWNVdycbXDSPj8fvvTzw4YaqyUPFThES1m29vLhQbmPmE3TNlk+on3MimdR1iQgxhE8cVgC50Y&#10;czlIzrQLZKCQ6E4vZyaYnDZFMH32B76r/IY2bE81iKaYKRKUlRsDJT49bRG9+/ZiXZFsNXzvgw43&#10;JBnLIAFC8CvleKC4ZjavDU7pKCK5n6SiD4Zio+S9HjHC/CtWQ0xSGvJdccstVYqBeOescfQAN+lg&#10;/hxdj4SBo8sUHujhWfnZ8/F8lg9udtR+rAHpEWo+FqPW51sWoH4od6WGnXb87DQOsZg7saGQgOne&#10;AYmOx1iqrkmW9iCHJ+Jpo+rhz0H8obaoct3Od9V6kfAn2ld2B6mfX37ODZ7J4KtAlrXXaoSck7Kd&#10;ISq54RFK1O5XNKPeJo0OaBl3U+pLyI2KKnRTT3W8oJicVvS30wkuFGGNANWazjk2DZ+f4ziqUsrk&#10;lYxYjp04FZtMroi8nWrekk1pka5e7DINRBtGCg4ca85TGK1EXmKIBbJUKqtX8+0y9hVmmcYlmdT7&#10;vU4bEg6XHOHVjsqV31GJ/T1T+DtuN3sfY6mMrGJ0M4kgddnrxirzNf/M3rnpWMAw/QZIWiprUoHO&#10;mjIle9qm962/rNXIBefea7EcmT6FBqq+SMLuJ3w3R/Rdh/v/w9D5u47Q33WBNlaohbh6RkW1//cP&#10;o5F8J0D2LZ7Xho16htAEYChvjelN9obT/vqB492xjtEt5ZvltuDMHpCyGDkKlzb53YGHVZWQ51KV&#10;uTrl47KBBmB65jATk04ERW+xtERp8Yp9cMd6kyPGT02WDfOYEoaxArUVzH4C580ZVDQwl+aoaB/M&#10;hBkKIIlBU96S7M12i9oSZ+SAXc7NzbZzIAvIVgt4nkIzH6yM0mkBGsptKmmUkxhFGa1vpYY8HQE+&#10;sVX4NqXycwt9V2FQRcA+gCzNcKXd56s9zT9qPA3cCIoMtwH1AX22bO4Vxk7Gtc/ElFM9hES+UW62&#10;Su2u+Kqp5aJmNoSAb8OELl5CKxVGwhONjFh/QvA3xnRrKphYM0aX0q65ji/ELINiTYmgLkhphamM&#10;Q0XJyZUO2mqV6FuOjqvreZUfhP6E45hS7+2tNEgUZM12KJtZcdTdailoFik4w7d7QxR3yQNEcMWk&#10;N7NoRHmX5SYg4JCh76X93smgRt5vtFKz8c65hXObKnpqhkMmsUPr7kGbfIJWF4a5ZrnpMrct5Zng&#10;PXfBP52DOnkep+fILFEnYnKAGmkpN1elhojhZZoraD+J8f0UquO5LEaXEHYXu7vfMEazMOaCKjzY&#10;Vu12w19I7u7MgJRplvnW5MSgyKGUjb6j7oDUHvSah8edaO3Q5/Tb7eQ72YI5SSvcr+BcBBwyZSOQ&#10;1MwFWJYbkNshrU9srsiUx4KQFbsisxa8lwzCBgiT9WZB1XO5waTdN3kstR1zuCWlFg0AJGYx0KpG&#10;oMMIsWztLtRu3WWiVbXa/kEveHC/yJHMwprNN9JgciZ2KnRQmJBRifJ7RVHl5KSAi+MZ84cMCnF+&#10;fFhUnms5q7SK45rEdv0+o2U8UcJq3RyM6Kfxe6wTVVs/v19+9IjpRD4aIkYQUqE9xZy5wDIiCwEf&#10;EeB06EltqfnGM3SYvojf6d683vJ6xaGN3SNMnQkDb47wHkGK+e7izfbwkAwzZqeVeNd++2YaOC23&#10;k7XsI5dVoitjMI2Hg4XSBWUcklrQsO9Ms128oLysdkZt2dv53QlKDHZz0hbLvPK/zW3292KPzNlz&#10;GUHLnGY5Awnw1BDVCFzizPEZqEkhX2wtM9C1Wg5vARVl/Mn4muWqPjt3tK7UuTBSEgtsTo0MbGRL&#10;CW2Ut1xwxk6kBiiyin1ajAXVF/a/mJGLifnF/7aWGrddcSDaqpyEqZPhlOQfRhGQVhryRQW3l+xO&#10;3aAmnPLlMN18brp1kdyC3OULKL1GYtqyaSGMGKzDgNVZVk9lj8L4n5qAC9LV11qstJQSkWcaNnOQ&#10;M2qpV3C2zqpOhJXy152/jzn9Sj+oyESjZZl7E6cepTSqz8TaeFpfNVb8K6JBTw/P30ONyTCLsiP+&#10;+kvv9iaYQZMOjMGZq8rfu3r4d+7tWgs2oc/db7MPNTSjTqHhKzWZkQVvYiXI5IS/xe8J3COHdeAl&#10;S1TeWlwNvz5LXR3mznA/GWRopQljl+TAMxcrzpE8KpDsWXUwNjcChx7WSWgLeb3yuqhxMisp2kUt&#10;omPg/ZOMAp+Cg5SPDNaiJN5cdymnrpkD64ltROrLtmKCi9dqJ5hneQta7MZmEeijln6Xihg539gL&#10;xA6iqOcrtDBzaV/Ocso35lhuUavm1ms0futtnHsfx7tlHfoOs7cSwlIJbdiYKqdABnvSBtrRHJiC&#10;wP0N40XqXjOnK51vDq6ThboIZdRLQgxtv0XmQi80xFKpHVypKVxqYD33XSp1rU45pzvIPedhJ6cc&#10;rUZjMJtZsyvQxNwx6wfRIO0T69a2yysx5p8ANByrQmN1y6A+22qWrdJIK1xMBEFLYI6+7m+uh1TK&#10;GVGD/YoZTpinA78WuJfIi7kMTS2fcidbYaOUoKI+UOZcs1m9HWSL9YaYFn5HoNuSXIVpo/lD3pa4&#10;CDKFVlavaPYYmpilip4eRSv/GOWVhZeb4Z+iO3l/Et9q+KJtK/12XeZBt7LVomqTYbILO9gJQMCO&#10;VBKnyFGuExH+ZHVviSQua5c/t6BUfXy5lpULnXYJHakmfcm+QqQeQFKrdjLPGi3xk+whW0qz3mlA&#10;X6pjAaER8vKCpbPbi2FP0wwlVYYosZ3PWq/KCm7TQKE4YWoikZhZqXvGQtGmSDOTUClprChPNSMS&#10;W8KIvGA0E6dPKIa2GuXT52x+FDughYC0VabgoXNNDWX87xJonfrASqycvoXjHJXvdon7YDq3g4rB&#10;WZNdSnx3vdxEBUtcCPHsojj4dj758h+hz4s0bGOQK3f4gjxH6OGp/WzSnho1SAGG9FqCtuVxuAOJ&#10;ns12rY4FArUDuw44iJRbxn0HKMq2RebKZ6R5PL/XtLW40TdMdGoz8hFvnNIvFoAbWFiuJc5AJ5HS&#10;nFDZxCLtY3NU3aj71Z4Hu5Q1own0+HLexcFBm+5rsVKaESSGShPUUhO4aKeY2d5BCWMzPC5QGlMq&#10;yH06lryIZ1cw/xeOTfmQW7i66XECs0DRyJgfr4DlOl5x+GyrQKOgRa8j9ns5bPDj6pV2v6zbIDQn&#10;XMznljEeY6xtQozn0xRTqySx29BLkCtR1m6NMw9jIN9LTu8IXIEC3136qrto3tkE4+WJzVUUgdrr&#10;10uNWm9+K3LCUB+kzAIFDhurMTDRhjoKBUZo40j4oNCeWMIf5kmBmRci2Wu2mGnhjSdVs2/iNR0I&#10;mdOqeoXTk8ZoshsONt+8mIvzUCuQCwfq4+Ln7d7V5+EhvnqzMT1fsl03+51i7Zx08nKdsHVARCuX&#10;wqB7l8frG+IYyPtWWJwfWl5eIzefLpEJQ91rnERlv+slh6cHJEe/vbr5q7/+hRJWIphCc85nnh4s&#10;O8X9UQHb04I1EZmzuJGlpbrSh8TgULsldbvanoebf4m7xwrmVuNQkyUGQTs4jI3lMoeCTjkm2V47&#10;K3a4nDN1FvvBnYRRNt++6L3ihIUSDJtRcv5O1pt/q/H1v6Uz/4HFs/fOjcrP97X43gk63wvScnss&#10;rk01umXmkgJcBIW70dRKmmilZDkVHAtgaTrWo9BVCpzhxlcBejYNpFDYmppepQNUZNpXrvJocdc/&#10;f1Cjo2t3pZtHba8aOMIJ0L++xUs2RQmmMA084kIyaYvwuJCzNzoifUGtPDxO6+3N7rY8vEmxjWVt&#10;YZX/aoxdk06H2RxVA3clyv/iDLsOCW41GaP/ZHjLqQSO/uH32qtl7fpqfXzC6Mz/yd8MJqMIrvJn&#10;P25rqJb53Xb49vX2H356A3G/3iyfrrNGI2h3/OkIVIy1ChW72epmJ/ex1ikS0HN1NXVZCTynm4F4&#10;BGRUyeEs2DwO2+Sc9w4KtVPqYFlhUJDxS7694gJjmk3Hu2NRKlMQhVpEAGT1B5/2+0eMpLLXb5ZM&#10;GGhL4DiIBrNKV7Pt9atJA0pQtdg/LkfyIPfe/2F4e5Xc3CT/9ItrTkaGk51TRrKqi/TUJf5RxBG/&#10;YF1zTHQ4GjeQL4rtzQcfVPo9VvDm3r0e7Pu//9kXOMJSWN4O1ljMdbul/nF1PI1vni1VpujVc0Ch&#10;P4GbVFJaei77eDALnKsuXydU8LhTgNVJEp+02MPUszhUlutBsVLkygRpRM4JBqwiPEqvL/FD2rx+&#10;tgVP5xt+9EkPNXWtnj17NlkueM7I/c0n0I4OVi4eA9/7+PRHn/XvPWFcoIN1MRcL7/Zm5Lb824uV&#10;7O4tOQkLignGfyItA1fLy5qDngmtheTy1xPBO2qTdna/EgRTOTrq/dEfPXn2/M14MhuIRKTugA9t&#10;UiNMhnYaAMAFnC7I2CiXWr7Gj9wq6qJyu+24PHlfoUZYcsZRDYHrFW9LB6JIhvrBmXn2mQh5uVrN&#10;YajvtnWkdRWyAdtGKi9YdIeY2qrvDZPXD8hoMhvNflBtBRc35LlSO6Vw7XYbiIjY18cGlsmYl1KM&#10;AKHQzDg18BNIFHSPQmLoH71331sOKsXF9XB2dq9FFPOHH5+MB2t0pB38zVW1cl4p0hbrmR98n3GH&#10;f3JOeiT+UuXdZel6sHl7vf7TPz4hRVZuhAXFdL652gqj1ky82mqvmu3Zr38JYdV78KAxHIjg3e2G&#10;pFZO5xjIzWHJnjVrp2f3Li4nL1+lR0cnCENfvH5rpRRzRrs8UMKvRXiTZ74WL4gG4sMqR9PNZfR3&#10;f/s1JnM/+iHoRLx+iL2csZpTKYzNKt4CI7hp4j1I882zi4uLazzSVuuFUZ5Dnf1u0GcNIqxps433&#10;A3/Pd3WuveICZXvwzxhJJjOxbc49Z2cmhY7yFRRmaBNkoeDKhqUpqnlFyCrillNRwqOzus/Eyyq5&#10;c8UO4OKLS9lgZswX0PHc2WhzWvLDLOrJLrLYrAsybzpZcJFSIXEPgnFcXV6DUuMG9fjhkWxdt7vx&#10;YCr/H6I2ow0xw4cPDo/6JPpu317eDG7mdDgTb0lZRU17fQWuVMZuMCz16UGohlBDyz04sMh6wieU&#10;uMRGL8Sy5rTODQYh81ryfvDQ2aWNgy4IJtK7fFNlbEHqAQQ9Ph7r16yG1XApzgRBlMBCxQJjX2X0&#10;H5Zumhu2IViTqM2NTLrgb9JEZHLKFPwPlk0dUJGnK1Kr0MSfKXtLGmBLmlKZQoRGxsyKc7j5yfc/&#10;e/z9P84FHdEebFf/1/9dHlxXPUP+VbKL0WbGkOm+HbrrjWQwo0yqyNuncbid55fqhdUA3WAESFco&#10;Vlrd2sVb3ALRxegQY0bx+edP8YYArePJzOaL12+idqvGKQ1jJY7wypYvbpYaXobFnLxz+axqkvn4&#10;xfxEtg7JrtPzsZhCLWIKIKRbLelHmGb3qi9fTp89H3R7UGeZggIUQmGn+aLJUcFcK3qT8XIQLZET&#10;6xrgbdUWiiDemggqlsxVijVPIwTW5kY0vzAxB02OHGvR07JlmlVaIl+OZ9tOq+W2RQcpkYuSMifw&#10;ksbFwj828k9Ht4X3hEKYUQs68Xm5ENzBiDKp4qOqKRUS6guWkDLYVSci/LvSz/VB+reWLMCx2a1g&#10;ihiQXCkHLFVCMNeF8yGDd9A7y0npza1GqvORQrOwlf4OZK01HK8mcwaWApBoizvEdpthyxyoYL70&#10;y81iJS4lGVRk8ER2GgArnlEw9EbjET1ht87kUH5a/HmL1QzfEfZ3lSRt+ihMKtJNupZZIBoAaMPV&#10;CiuzLxq6uPqQniwITL2QtnZUYUAjlh8l+EZndLZdCbSptNIwXV9fvvrmGYsZrAt2BClvdGu9/ulr&#10;ErMTbzwj/6LQ6fKzA8jG15fx1dunwGFdnHeqkgWCyx/mAUc78is4mHjzmI0wL6R4dbUYDsOPPmqb&#10;LQI3R9niRvfKdPkq6O2jPxI5kdOjpFxWnIqLm9UWq99XL4pUczZ/EW+ZHVetyDoUxRt/xtBCyslc&#10;UfNwNXErJBqaGm0xR7lNuHbmjDboikTb2u1qnWKzUcRY+OI1lj+7plzKpNS9d/+QT84069mzcSBv&#10;5wIHSqNVODypHvdEB/7ZT28sykBOOmhSKISWPKZVvFrsTk+JRA/evl2enXX7vcbVYBi/3l1fi+AD&#10;totRwmg246fjU1GtywUBDnVoKSKcYoGUQPIsikTzDThs6D/PHzaZcPLAOVoLpRQqHt5kEnz7CVwr&#10;WME3N4vOYb0LJsWCIUPbLKnZv5tldu+Tc00VwynDG3qW47MKHwrNWrWR8qhevFpRzzAIobxBOiuu&#10;HPnSxNU2Cs1GeTxZj+YbFOK0OVi93zvp8PTAQ5nBQNfinLx4PWFV/vhPzqiRZhO84kLwr9PjIr/9&#10;xav4xTdjziyYeN9776M8e85zhyImaqsbb6YuVFQxE7iXQs5nhHt5tYiM9h/nG+NOVqJbGlxUCRpN&#10;lWb5CPPe2y3uM/ACWNv1Su399z+YzSfjr8adqk+4wJMP60By9C+bVfH4qHp0WPrnL0fVRunBYwCY&#10;grjfy9VybWgIpsdrCeJopxVLWUZ43+aUoDjkEoRXhCsDkrODHhQ/Mlm45ogj3hZOyo1GlVx6xuY/&#10;+vGDX/7qCi4Ydy4nA1rK25sZwDgMzesLWMw4uuEqJ0tDfJ0ePjhlbINHIY8aQ6HhbO0OdTmqgvI3&#10;upPpxGZw7PLcWtbYeVAj9ta9lCd4g/MoVIeHgpPInEvMdqlkEWlsayoTmJfDm7jZpDb237ycwx3j&#10;vdALi9WYeI8e9cASObRkKVot9LuNgz63sGdJkIA1UlplzjWDjvfVGy474OqYuHZPNFRMovXaYOEj&#10;yqt1K6QJr5VIl3Y6sIYSiAevX61GN8Rg/Oa4/4IBfa/fJyiCqmU8cTwWMGeO4xC+pWlQdQtnznEk&#10;33N/ZdPAvRPt5OCugI5wOII2j55lLT4K8A/OLrmBsnImcibLuiM3nAGCHQV6DUeDtVjjiqsFB3LB&#10;SO4YV1FTkNeDJ6MOWnYrJCOl+5D61et1jBWHVltpUWNZmNy55lgAfJbtrVUUnecMrQyHumtOHU95&#10;H8Hyew5V3456/XeGtP5es3RnbrUXDu+/+J0Ri+Gm+n8LkvEE3zHuMm8ZZyGt2TrwDIplUOeVfPwT&#10;BY4BZemDc+KVuZ7Ljx+da4IH0daryfZROjhVsZWab/rw+MF7lXY3ODzB8pvPiy2kvxUU5PcOQQED&#10;sem25iAdhoNr/MLCdrOkLUQE3DzlxkJx8/TXvC0MS5Nds7xPVW2KlncAvwIqGlHsfhNnb0iDwOeG&#10;hxLlHAlbamAbqPzgk7Pq7XB7eZ32e7XjwxYfYzxM8B4cXAvlB0niL0NA4PP/46+mmY076AEsIi+Z&#10;NsuYfWym3tvnSwvOgbuofhu6JiwaVvL9Bx0c/26vl9+stNUAC/FBFc7aKlPYQLofD0BVYnHYCjkT&#10;sOPDQvsMw8ns5nL99tXi8g3so7zZwXQa1ndZGb/b9IPH5TgqHh3g/CYqHlHpvYaEotgtruapJsAy&#10;/g2ECJb0tstpQRWtiKqZWxhhBUyUWVnaOqmDwpTqwReyECTuaP34Ub3WDB99UOeKfjO4lMMScESj&#10;tpjli4lOKxqG1HwOnzzuYwg5Hu2efTN7OR19/Mkj3a+lfDIYyWUpj4qmjcFimozGWtPHFMzg8/iI&#10;7VyptGqdQoCWefXqxXo4xJwpffQe1TLm+6U4XS2HweZlwECM4oWy2upFlA9ydPBMPM+1gk3S0xfU&#10;zUpUpl0Efa8rOVzFBveKImfxFYRWmmjeztWuSYfjMAIu1iQ51qwvC62kS2wsIOobRQZht1999WY4&#10;ntLGk2VnrDwFR/lmYgS86sFmqhCWQ1I8NzqsM+woABVqy/maf64vLm3wUZJJkDhOtGqcyyXPGezB&#10;+wCul8pXQSOppm87Nku3267ViFEF7MdLoelYHEUnMDXHLEMK4Y3PaRS+eXWdvuLITuXcY/MLGgxm&#10;RJ0DfkfpzZDKq8sNCw/vVZB/d9vAIpJqV1mB9eygk5/3Zq1Pd8vH3un9k/49v3MIqDc76+ebBT6Q&#10;hmFQa9pHDuTFAtCetQgsrJQSiLtnGcmKfPxOG9tkaBQCU2iXzo/YLEg8WCT0qPxmHv6iD/G0vF+c&#10;zilS88MjlTUcrY+e1A1/9WH7f7RuzRZcIeXVqvrxbZngeED0m6uVHbco27FsTWYTTCyKjXYRkzbT&#10;WqbCACGNJ4wU8xU39iY+7FIr5Pqbfs7+gjxPlL0c4GYbg5k9hSezg3axzMPyOxnI/vDLTJ+xN80H&#10;u8ltzuimFoIZnGFftk+8yozD6Tl5hmcWYgJPcykuNHdXNFRi3TD4saonZbaluSNWmdGCRUoJwIGu&#10;7NyPpbzRAlVyuyoVzks/dvE/lvouK2itJb+AP6o8uzPFM8JW3+HkzNghCVZtn0jRRr/85sVcyqgN&#10;U4Iuheft4Jr7kR93fu+0XKrP56u3F7fnT+4RC/T0q885sbCiqHUyzEg7jdaM3NfNarp2Kw/haMkA&#10;8cwsSI05IduPFNfk+VR+R/Uehmm7UiV78r4yUsj+8cO+8GWtH0VhwvQrYX0uQwM+C73vFptIC6ne&#10;kePK4Z7KaEMPe1WMrcNQZAWXoLiysXn7w08NZEG+lVBXZtQ7DgnRVUhsZpaeyfdlCVrU/ujTP3r/&#10;8aOT4zZazd2rF/HVZe3Vc9RNMCTyne7F0FLw5CWR7cfyervvUvlSTWT4hPwrSSQaeBFXecS9kwCk&#10;FRXiwRFlD+JJyXYZX5DEuJoB8GlUl0oPSeIDBlFb2l14iWtZbyLvQnTavLwm4EipLt0OQzYPAQov&#10;WcL1lvy+FNu1q5A2fzNcU0pTNxx0SonHp4PytmSn3D852Myj6TahR6Wg6DaAxapAJQr2nO0kVtCK&#10;4/yl24DoUTZnLGa2+IoFXa46lZ7ZfLpjdqH8+YLkc5lzC1RYcSneKnu0VvZK1vrye+HqH28Bm82V&#10;UItdURqbxGlXORBjKyfC6ULcTxq3wCa2XIpF62rpqyuWQIaiwtfkFhW64sE4kYxIimw6Ln7HUIfv&#10;ILlNSX5UbFZcrK5IMihVE/K+cOLRD4H8uTXYUwGq7utgZIIKgHFvldfs7Ra7qbKXsEhReQGkUMaH&#10;3iKeibVdKUOFsCo4PI0wnAfGODBdRsWi4MTe3JnTf64QY5DnFLm5LPoJfI7iFkNGYESRBePM5io7&#10;CVS59Y2aJjss5HhUPjU6RB7tVkQO3lCo0ETUUTuOagDc9Xw0652fYkTTOjh++bvfjqdQT27Gy7dk&#10;5NzOV4PBHFfk6XILfYAQ1eZSqAByTRVjhZwaeGsum4hy1WI1ca2rKr4+M3ZSwX/wCDKOxql03/yG&#10;1bqQae6F3hE+6kqshQWaJithE6QzQdUW/MPW1oz6gHZfvgNp0TcDRS8fXC9dvAg7F28wQRiNErbP&#10;vukC+PPhze428/TKorheDdbTjYtGePCECZ94R0fHGAUWAWs4mfnm83EGiocvroIGQeNgjpItzJ7b&#10;et1+htaZyuFa5EdcOdcVxb95l2+31TqvKUIyI/aE6nThM+0Dzcxmi+Wzr9ewsvEurnXhodPITglA&#10;MN9INiaTCU5gnJx1Qym4EQCrSHAOfCLJi/xSrmSNc9wxlM64mBCI50u/XEg41DKJSnwzDpezAAc3&#10;5rMhTqPlXhS/4UXsVgUOfPrVs3s1Jt+Md9p978Cn9ig8e1pl1kqVJRnKmjs+v3yF5RglfYnGazWL&#10;btgA5mPU65UZ1dVavjIq/IC+9MmTDs6dt1colaZy+995lW79qNe4fDuQF/UyPT6WcRLp9PT/BIb+&#10;6pevkedNZHXG3Q3EWp+OCdeM7KjTCYev3vXbxXQEahnAvyQpYGeum7Bw9DeUuEPkBHMFvKbUd9Tq&#10;yaPHnVaHDCRGS9OsEj3xjnwFf5AdKMCAiwt2MbfCdJF8/0en0ANPT0ubRXnmKbOKYsaXaWskik8h&#10;NfdHPUA4/5w3sHchCfPAj05rRHIKvSqF9x827z9sTa7nrTZYt3fQLuHD/JO/fP67zzEEIAZM4D7v&#10;lOIBYjliXvpE7j8ygcWXzoQe4nsCM0b4duzj5vUuBY/ZOzBBt8NMosavZDqbvZwtNO7Qe++f8OXA&#10;MYpbK/ln9wDEaVgUB7NWzgXFeeovLaknmzHqxzJ6OsbbLL66XhACDBQIdJsbJWk6kpl2ucowFl8R&#10;dOnI6m3qVinhqQc9YTSMRJqwQUdBOtidwOCqXUN8f1GJIimkSezkoXDlg3KxQ3rdupgwaOqohiE/&#10;0KNlm8UGWVtyeTsYj5c3BIoYqQYfHIUOWMdr8tGyG3N7e06hFBhAqrTgJVm6ij3IUbs2qNm8NoDu&#10;Showyw0rdrxjsxW1OB/f+UjRu9OIbwMXL20ZDI4GaZ2kcvYcJVrcHnO1TZUvojxieZBYJrsUd9zJ&#10;Ye74wgLrjDrzzq7WkYfzO93uPr/uHSPZ/31yc/4HxOXfb4n3Q/19F2zc6P2oOL9j6dmwS4O5YO9f&#10;+84uOr8L7vVdBuMeOnA3ruYqIi3JhkJC6rDbkgJnU+KirClAXl5penWVOrI87KSK2ES1Ozrs7vy4&#10;fMMIRYWX1w9skDwxZ142DF+fkfAVaZGIIUrUNY92eLURV5bpcEyvwqiWO0cpIvjLsxzphL0ETQty&#10;gnWvL1Mpvr0s7CNLtckCo1WEwzFvPLp/jgCmxAF9AapkYAN8PwoXjZmBzRIPORY/i/LpsFewrDuP&#10;MQk1NNGjV2+ZGuWMtWNp3rLRzVKdMf4gUoUjAuR0V25bQTY/8nzSiESv3ufsmwzWFxfj3mELHBbD&#10;ThQRcVE+w2xCPiwJ5s1uG6kwkRV0IHB0O23lqkPt8K6U7YGnf7MDAsElEbmIOZWdsj3XGnOlvljZ&#10;xrXIjR5M7yGv1CgX4bUsGsZwpL4OOKnXh6dd7B4WrtELrSPjSUhURw3HTpRMoqKFyE6Ezfv4EcZQ&#10;G1LCc298fr8P8QOCVqE41yBZG1vIiAxObesUzJ8KSiZ+7GXNOqULoZXF3h1OFDUjZyiK5U63eHmp&#10;2NvRdToZrd4RCqhP+MVEN5OElRlTzBcOyA+Q4RAN8EaPu1K0bDLxP7lN6G3kgZG4Ii13y928pkSx&#10;NqafJ0cN3+ZMcraUc4YZt8UDIhoBMQTB7+OONDwOzdPWcAM+LBz1skqvWCAKjhxUikgQNVhMbTVn&#10;+/hRbWX+uCCzZBdFKpWvCJ5B6GLHQNNBiHFwgJuPdARaVlWNulQ1NlOHxCJSltnCyxh1PZ5OkGRL&#10;JpXLqZIa4fGTc8hOrW6iFFoJY0p08VzdvaPg3mlweuKtVTzCwOJO8DvVrBpuGqfL7Dg+OKy0jreV&#10;1nY+8holMglpxhPj0JjIGdrkjtENbzPjqRf1sVEhiepWrQF7RRoClxJZuvo+FkuFIvpDZCbUnVIc&#10;cEaiDjg9Q5vHsk8PT+JyjTWFOUfJgsfyascy4HJ/NgX48/C6vrpUfhVZBcauzI+P8wmHs88UgtRr&#10;8ioV4csUEEIamDfk1ZJz6s8JlpAlA26zgAYMPA+6YYb5XVTY2JGZmiG2BVZY27MnTzv+c2ZuL/6d&#10;U774LHrJel/Zu8PUNzvavSdg/i1jRgm0OsltDJwnwlzcQvNNeJ66aDnf6Yh85wrueFVG03bwqDTH&#10;BWfHn+9TSIO9jbQF6DgOvGBYJU/opcsvMDRvmYJEMhkVGlSGimbNddrUSLKZ3Ly7Yqa6dI+cPNCb&#10;tw3ZisDghi3S7jTgXMhPjWKhkgNL9U9K3LDcZwQXMGO2UHpou7KdsLzjzNjWqJBJBqOVXbE++Lsy&#10;5UEs10oEJQjhbskoWHaPUjnkshvRpQYmYPIfJvCx/hxzVAkEQnyrfXMD44Nizi8/TD6ACPy+/45e&#10;bgIA39wQzVRcbD3pgQuSE1H2wBstNMqP3vvkhCq7VkGVlAxukxcvyqO5LDkL5p1v68QYi+/SDe5u&#10;SyPO5ubJblRRvS3QPcx+eVAWtuF3muTxePLFDHWAsF85nykBgVaBOXiZuIjxwkWNx8oR2gWe823w&#10;Ap4xjDARMkm83NUyEaGd/TuvFSslwhHlypdhUog2uBZqqrAry8oBB9OgEDFsYYR+O6WCimaTFdp1&#10;bpBapYAjxE4Z16bgchqtQA6LceI0IF7BfHeZZaJno6OVxCOXI5f6YV3YmQWP84plXS4hjtIe9Qfm&#10;f6KHYClNYj8WzNOV0lBDYeBtsoqF53l4RXG8MsIUb8qil8UO9XyZ5JZzAzKsByrwliXf5RjJVErp&#10;epV2SEVEsKZs3+5EaS7FkaU/KxZqtW2vd6H8s6APauCASYRD/O2A9RQNbXYtgMeJDdFFv1yqiQJd&#10;kdKMSYa/RgSZ1gorJt74eKxICkHvXgkc5To3v3qxcQLbSo57H9hN4B6U52IREhs9GNrvO6kXfysz&#10;ApyASLNwlzV6CbJDraQ5ojGDE9+J3SRH4pJIIPKMB+NbrwZdcR2W0At6PBYkiUTal/EoWcBr067h&#10;0uEIwrPDUfAsl17JyShTxUVgpFyQXItfnPmno8Tzcs0hOfTXTnKVOfsMxW6VuDph5ssOVtKkWCYR&#10;6PZtHkitmRbMa74s3YtvAobA1YLi18RJq1E2r0wJP1TXFcRBll1ZBDKNHCeJgI9RRwfKLSsKZy92&#10;uzLE455odpVvJL86yp4dMyH5mXOcU+eLzL3LEmdlEQd2HefyQl9KLsVRRtFHmUxfAKyB5hP8SMMX&#10;2SVqbFKUXwONdgwpz7PIUO4jcpoBuuGd2pZgCSgUNxURhvpdhB1nRk0LrScTwb5LqG06PQpW8ce8&#10;maWFSjACJU1Hbq1Zrdjw3DihNrGBK2UBIhJa7vC+jt1bYPygKwa6ck0Pk4nxZmW6hkgEfa5RNNWa&#10;NcAJ8SGDMGjVcIed0mlpB3I4E80RmO1wqQ1h21/OwvG4wJBDltE75nYod3QC457V62mazxgGOB5u&#10;1cUFtKn1SvhBwcozn6wHOl7OBJHEwaEyIGN/XeTWJOwXmTRGc+blLe9rSYeoeRwgy0clBB3be5Bl&#10;YnKPzwqL6baYp4j7RfMM3fGrKwtZL/8XHO3kFNyfryKgCBI1dGsPbblG6yLk2iWqnaINTwunsCNq&#10;4JrXbClSRHQTqT+41kO62XRTqNYC15RslunFxfL2egZQ2DyoSaMH3lTR7QdXl5ZLlpn6y6HIKtLD&#10;bn1l6AWapKnh3WdwUE4TwEtDQX3l0tSNxmV9FlzRaqnTK26WPrQOew4UyT4HlYad4kjrV5HNZCJl&#10;nPC4Gr5WxfGQdbWbDOdyPwUzkKhC58lmgUxPQeiSCQjzRTPiO/E7Qyx2qFIJgnJoRaoKfY1MUwYm&#10;DOtyhuNv32zpZFjrz19GphDCNQSnqOD2aury63mG5MCOVfiusMprvx7DE2D6dHOts4ZTnk1iVDSX&#10;YK5rzljiShLfDzeDu2RON/u6c22v1IuS/5llqMpiyAazsQwepblNNL11tCdefNEK+2JgyUOqb6zf&#10;o9koxKa+EkdMyBBVUWJmHIXtxl9ss+mUHTxJMwsVCE18LIKIjmKakEQOHtwukWuAY0cqSgMlkcsK&#10;PrvTCe5jM5z0rCAVWerd8fR838/v4o1819XuVTauc7X8HN912fney3kvTuYoEU7gsmO8u0bfBdOk&#10;9rDYahhF3JlveTbgFWDGh79//4i7h4S5q+tbFQ1KENJyhRgkfB7+wHpQbSZ0PvhdRWPsmvwHD0B8&#10;eSwBwld+n6MzL1lziIfcXhwcK7zpCrJoevlq/vbVnIvyT/51fzNLJtegjJtQrnLo2nenJ8V/+W/L&#10;y23x5nL7m69Wz19sofDtNpccDRQuf/Ivu4FddIMpmemFfr+8RMXEPHbEJauQD1hq4De9vkeY5Wi8&#10;gcoiDbZsajzLwvXfvl6W5W4vFTuZwwgHYFkPr7dffnmNnoWHf01Wu9kWHBxWlXS3Tf/qr55x9rG9&#10;cfrhtkKczMvkroJydv6geXxY7tWr8dZ/vRsy7CmEFdhHX3054fV1GhWZ4FeCP/kYm8lK56jyNz8Z&#10;Y+tDq/DyGWMNHyT50TlS2+Bf/Yfs+TNvNM4/eFhaLACfvPn9TadbRhQwnxLouh3dEjy3A2rqdvBO&#10;SA385vVlcE7O7t0DbJ/NxjPlPebwbl4+98dDuVjNJjCgsovRiGO5163cAGht5TluUbdhp1P95MPP&#10;/uNf/PnP/uanvIL1avwXf/Znz1+++Ltf/j3eE7V2oVftmCBZewzQfTRJe0dIWGSM+fbtKvRWxQDh&#10;csShA5O20W5C/zg9Ps+8JSSTy4s1Zs6zcezKUQqjzoFcDTvdAwyEo2R9eEIFiUkmKg5IgOnt1UZm&#10;gKGaDhh8mtim4lNSu8ymS7dsq3KaFcugrJkN77qKoHRb2qazGLpRu10jEZENiF3XAhbpBmeOlSJD&#10;NQeIXXy3PG8tpoJTjzNUQPWGkfv2l7/8+urtLfP568vlg7MHj84fH/Z71vSAqBSs1dk3PFuRo9V9&#10;q07Pza81MXt8BEKtFjuOMAUL2aXcL5Sb8LLJereuJ/GGoxfMsS8u3spGQkaXRTNcYTSaFRvysX3y&#10;+F6n7R0eM9pV0gBg/Xwqd+onDys4KzDj7x951TBvFPLVECv//Junm94xOrFiscUIorwdlZ/+uixf&#10;wDK8/a0cQUMeuLIxLt/kK43AwxJahBRhdriG5MYDKdN8+hVRH/G8ARApXrxF4ijm5MOH3mwdLtbh&#10;6+tVey29MZY03ENvnq8xrmS00GzN420Ry/blHDM/nkxlIw+n8OOPyw/OYYRmH35Q6XVD1F71cuPF&#10;C+i42//wp3/qBVg4vDjoN7lrMTwul46J8Hz69Us0JjjPVf3K63BFS/DZv+5JXp55z5+ytMVuSsyO&#10;l4IIzZBTYxtXIHMFTsG8ytQOBYVEAihR3W1CHtCQGAaX5+/cG/I9s8Zy0sU35zahTpcrje7f7LDb&#10;5xWCE2MrxstmKGenrNQf4rqr3eFWpvzdlVwzIPIFIwimVZ5ZjXMNFW3cSLKf6JHcGVQFXKyk+fLV&#10;nH71aoudxZ1wO7zibzaqzVBdOgFOq1jqjXm7g6stkH8CAWazgV1WgD/GaHw2IylXwX5sgouXL169&#10;ePbgwSGSbyQ7jFwWK9Ed251DkLFdNI3RgyZRsdLUUB25rOhLsvoY4fKBX6CiCvO6/JNbUPLBhv7m&#10;l583avU28Buq73WEI4gUg4p1qaehCyO3QTVndcppT7VR7R8fcbA+++oit3ykiqAh32wS6OUYjmHH&#10;Ijol/zRqwuODMptZrk31QrVkT4oDXPveo7zrVOun7//pv8UblQsSHeTmp3+9+88/L1T5ZTnktBlN&#10;Hy6lkd1Zae56272exwAQAHs1KnT3Kt/JizqLD+DeSeuY+udnZ//468t//M0NU7njw86PPjv/7T++&#10;4VRci92jd1lrrEmXrdaQouwkCk3lyLKYR88WQwFGlcKDh7heMRyGIxPNFuIuvrlcdg+acJhVteWa&#10;SfZ7OBbhhLmSTIFqr1kcXMEzvAUTZINgndLrtFgtr14ONCNSAVoRWY4jrm729WJp7SSVhMOciP5w&#10;u15U5EVrCvNIphKYs4ImYCdJqBqFCbFHjCAZ82K/pWo9hKR6Y84GvqEwlFJJ0fS8FDaRBTMqIU2O&#10;CYH6OSWdKcHFRPOxm63QYRA2zrUI66UoF7VQyUby+ODJBJZCFDu2GYYFro+Vylz6L31z9zcJRB9o&#10;CMF/lWpKnYHh9wyRnAsNZnwqSFgfBDKxGKLIXEO9drOBpiBWEHksb6ZicZfj7Nj/8//+1dn5g97R&#10;yaKgLDgCZ1JM0di1LONmm2OTcZulBxPt2w0sqREE3Um9lutYysxqVUJQEmvKwHaYD5QfHB/GIpHm&#10;y4RXDKGmvc3I8IubKtcackTK5lwstXrr5nr44unX33z19fQv/yssp3vHx1ygg/HN//F//u/Y9uTL&#10;fLKKDw+q988bNFHA+rBbI/ncCCdqkkhLclWV60Eme4u1DBxAiuCvUV49elAfDMWGvbldVsqC49HB&#10;yoROjAkVnLOJHD19ZXHDh2L6lx8dMEOW0PfJww6wPn9fyefq9EFwaMYohKh0ZO+AqwYVKZDraLw0&#10;GCExdA+SlDdfMGzIXz+7wXyRV/zBx8d0PuLrlXBLIVa6eD1Yj8brt29xTKdVw5qekl6+NLCk8HMC&#10;EoLQUVBGg01AhDUD+syWs23vCGs9TKpW7z3sg8s365Xnz7COW1/fTDsHE54DUXPmcoNakhYopA/k&#10;V2KEPxgsj05q1arLBbTGgyGE0Pq02WjxzncyImZ+HDQPoYg3EfGenjdRJTAqr1UVkwN2eHRyOJ5G&#10;t7PbH3x6hoMJs/p6UzLde0fFeJ6vx6heUZQk0/Hkn34XM2s9vd8qyNbU/91vkn4PMz/uUOS8kc4a&#10;dQS0WxhlMeWj1iKKVkuS0AcX5B5Hgx7juoCgL9itBN5gDr+gXHz9XO0PTcVP/+ZZqfKStuKHP2rD&#10;HOx3azTAXGH4k128Dm6vJ0wjDDsizZ65xTxOn6diNgC/lCx9NRcpBu5IgKRrlJox407SWC4XBBd1&#10;lTmYk+PGXwp+8MMjXoRCGbGf7BJ7UhkPd+g1ptPVJx9ThNGApC+fr+bzNcoykf6rwnp3y+Rqmfz6&#10;FxeE1fAAAUH4XJs1i40CySfmyWU1yjdgp0CYPtnF9er9s6Ob0Wwy3Xz++c29+92jkyoPTclzq/gv&#10;/8sok8V0Brey3kVIUpbJMXBdqbieRsTEKxIVGiGWkJpZ4P0pIXeiQHIWlRn1Zr6NeTTJxDQLe796&#10;k5EYLme+HSYYWJQPjir1Vmg6bbrOqqZGee58IjREXUfc3dPJmpbVHC30TBiMkYMA54Ir+6B3wMtK&#10;1Iyp2VQ/mm2JmgJK4CQ77tb+3b/pK7c7xkw+lbwxz5487vCDuCPU8bJdTUEqsy+OI6VmOQapNPfi&#10;hUuZ3NUHuL2d8uC2YinKKoA3SIWk5HFAG79EaFX/oAmiw4lKJrVsu+QW7AahuStVMtcs+k4PLSDe&#10;CE7GQTQzpizQ5+CxYl0aSS5P4y3wIEnybzFhV/NYN2/ucIYI5oK7bKqTG4Jjda9ksYH5/wkzBs/M&#10;tvliBakicV7EcmYuIpkouuDCnZ1zaD9S816SR6X9lLsBr+d9O434NvPxW8D6O8Ls/A/VvPl3snXv&#10;xGoOSLwbBPt3lOn8brLrzFqy/F3g7z641CnCTRwiehJVQWA0QVhzmVRskXF/wF0q3MrcEblc7+VZ&#10;wt3c6vrtwwAdPMlAg5v4oC2o8vImtckq4DqO1luoxW9eL425BwIEvAZqAOG2Lf/eLX3OdjmPRRKG&#10;el5heRQ7/TIP7PnTJQG5o1HEwoPcyPidYoQR44uXG5lIoWDYoGoorub+4Tn2UdK5VkqhucnraplO&#10;vMFwg6zlR5+ePv0Kknw8uN34pjnC1445pDQDj/sMYEfTHQ6ZR5VSrYNRCq6hyavnM058Guyz06ac&#10;N5K0c1g1Iwxs6BrsyShZwciS7hFtLTKiatBuFB6ua37hAZ7SONfhJ0QQHcusposKcWR6PQBOSmpX&#10;u8OOUnw45XGxp4HB0qgDXSMMfvG3+O+nsHd++7uFQCwInvCaWLRLlHe5pO/blP2BTXStmhniBGGB&#10;OTzAcHhxeUW5AHbOHmMUgB0U5l67EanfSqdG3M5giDnKLabKqn4C2R+FNnPPCl99+XI++39+8Q//&#10;PEVWOI1/96tfTdczjSsrFE05oDKOsKyWakW5U2Vhb3LiAWuAGAA1g8GIoHA/bx3U0KphXh0WoQRH&#10;1IK8IE6coqjjgfN7wwECgc12N9coqVJczuVPwC3Ga80UDGhRNLLlKO4Dr2PzKeAfOhFbzzJvMgtF&#10;7dksZtVR8QFFnd5ryomzYAbsWwV8emZLWAW40/BLXQoLL5O9PoAoYLn4YIB05M5jHmiThezqaj0e&#10;FYlCrVc23daSZjXVKHYHu5/OsaFnEfOz9ulj2j4lBzoZ+ZBhANxsutyyPMLEaoauH8h0Z7cdLUag&#10;xJJm7mY0AEwze4d1VmD/oL6aS94MZarVqbd69fcfCQEFkWEwRLF+3CcmhPLUWdMLipvMZPS9nEXM&#10;IDxDATpj4E9ZrxnmKJTXvJzThw/V//Fj51OWCq+rWK5HwOdQ4BKz7ME6SuPocrFZJQKac41dU9us&#10;mdHkjYrMgZY7Mts4B3hZgmZKul45DXIY8TJS4Ghd+UWEnYpB86FAVcQJSIkbawp1ThuFtN/E20LU&#10;D0YSJ32+bdjvXfgB40R82LbiO9eBwOb0Jr1moUk7VAq3k2lYrLc7D378GZnJ2evXu7PTKn7+qwXV&#10;6k4uGnnqpqgWs2CzXZvtqbO1u06MWRPuso9C09Zommoklr2BX/4dozPnZ2hjWLGYNYr3TdEnFm4h&#10;Cuw2y/dEGNzF5OdkqXOaB8mGJzMGZSjmhn4fuMoKgqDLLjpeQCk1hYkURKL8hPZ7OP9FqN2pIvQy&#10;eU1z49QhZ1YU2ZIo9obKYiXuqBEauKGQy6MYFLmmVNfHzH3ktsgXKQQpK3VRQXHkAM/yEZa54APM&#10;e1sxKebk14ZlMWMYeGAN6T5IA+3GLme4x7gCSIcct7CKb7Df28k23As34sxCrCrn2ISxIwv4VXtr&#10;2rDEGmbeKL15QXapxe12KK+1dFNyV2/Bmer6pZoY3yrckYua+NZszIw3oUQw1M/OHdB8ckUF8k9P&#10;zw/PH3EVET6EG0n+5ZfBzdvyeMizDWUy5Af7weC7eOx9gF/m0vzcyuDWj5O9lEgljnQczz5fipAS&#10;FKa3VwB/wBC9A+UOvbmaLNaMN+VhIXSqzLUC0CmgGIhW+lgxy3zH62FGgZTuwb3jxYIXF9+OR5xy&#10;2y12OJjZcrhR56VbxZ8ooKvdqqBNXin/w29WDjC4CJQOsdVgim+ODs9KI0/TCmiBMWNL2MsshtyT&#10;dLxSVATufDqvWN2z2+S4BIsrSD5NxjCdR1kSZ15QQIFyjQjMMnyNMtRTXQSSFRWdwtZwGuigBmqr&#10;L1U0Dn2JnCRxyEABXhKlwWgyVr+zAJQxm+dtUEUJ20Mq1YJJtGiceJ7zNWcc2X5yORlOZusttje1&#10;g7ZoTDPl8erMJYYq1cR70yJMBoCmSiSSpgfwbYAz5E5QFLJPlYRlpDkzQUJ1c3uR+RQFz5oA3qqU&#10;jA4mjtI8yRpNKXjEBgCopvOTKUopFQQp0b0jbiSiytuu9PUjGO0o+tqqJclShKwrnk03CTVqValR&#10;WxaB/EEy+ZIZnJbuiFlS+NmO03YbjGZr3JvCvInsjusZ7PXvfvozfF3n0xkVOaRqBcRYNEatDYLk&#10;i/yQgImni1VC36idGQDBA9V5H7zXdEHNr19P5RCZ5B9/3GNqN7hejQbwpMj0woS106i237//AAiC&#10;ly6yuxG+Atl3JQfNzdbyc2mAZeVR49uCl4KmkZReYtHu5LIhW8LDg7JOPcVKIaPxiVOazzRtppFW&#10;GW3cI8v2zUrY07RprTFlTbjriagYzxdYBfJgZ0P46tDs1038KQgbq2MnzgkWGOzr2axduy3asFyV&#10;xHmEefWmgCsHPzSX9ANlATdKfjtEzMk8Vtx9c3jxVM/IlbFUbwFFMPeGGi2uJJW/Fl7ZtzWTOVO3&#10;VMcFtOEdNjqoPbERYUCBwEKeuam3HHkXbxAVrhLLYgepKqnJ9r/3g5MKuIUXj27Xs5lmjJffbHil&#10;3NcPzpvUQvz45W5hOWpF/BeZRi1m2sVIfvBYYgdR1cAi9kSZSuCb8nbR8FqkHTFRGyMMEemktKzV&#10;rjBri0lBrzMcQD7nM0ZCm0KL0laOOAP8MolKECuefrGG1ouWm/YvTLWT5S+uMZWtZms0lLJrfZon&#10;0XUIKGOEJel67d6xYVmAUSX8jKC8KzGs3xTCizcrq7UYIAPfRJtlOLmFKUkFkvS6XY6yf/z6LUVa&#10;tMmn0LCmgMXJYlI0ygYiGqkvT+4VzCLbQ3BuybN5vAr3lnYq9xQygBSOi+zz8rBcE2ug06pTrL55&#10;kUzUBEGS57eSJAqRCM8g1SOKdSdSNRcyVCQYGSjkNZSztxLgpfoqKD0tUBAuZhlMDkRZD9wQXfcb&#10;KndIZHIfjDSwpMw67PVwwq+1PE7OgsIFPBoKWQ5RCuIhkZG5xQid+oq2JbKEtlB25Ubxg6GgBxhl&#10;xhyUebvmGOgm5rEcN6DeW5bDfLIajAi9hXEtzafcQysgr6lMhWT9uo3Nzwu3/XVZGp5qagxMaE66&#10;RvFIqJckSOsWhyPPcTIVTm4UJTAqtiJHQYczsl59cHYiM7FIgR7qZGAJWhh8ZjaajkTmAtZFWDan&#10;AZU2vg5Jo+TkYBOJ2dwnJAl5SkiijolkjJk5Wpszb7aG1jM3QuVjOicMtf9CPoFFJap2hb5lXecS&#10;z+u8RlHBPQTXS1mUOjwV2YoZo+U6+iL0y04bvVlWccYp6Z4kfWfQ7Dh232Uv598JKMr/0MD599yr&#10;7jjKdxLefXdsbXPufSesV6zfb/+tn3/nu9g8xHyvzUG1aIZIiXEJ+FdQ73MLabXikuumnOD6k5Zs&#10;o8myp1Lxmm3/8FSOjTh4zaaoxpX7dXWDOw10Ao9A3cmQKUFMD9np1g76BJHKWhGl0vl9ymPv9nI3&#10;skCIfr8pQUsDbUap0eb+xtJgTTr5bLqRnrOaG4eBVxNeXiMUZ3aHwtHrdpvgF0fnZXmjE2hf0Kfg&#10;BfKHZJ1h8X/QqX766SHG6/NpjqREIyK+W71UAcJshvcfdL95NpleL44foN8MTythp+kPb7PXF8ty&#10;i10XPvmoQTeOtp6nwLhyMk4BYsJlgsUIVQINlSctvoLF+wchqTphuXbvSRkLjOOjcDCA/5ChWZ1y&#10;C8XZaCLDBs6sH392KsVmSiguFU/xJGfOXOeRfv3FiARFdDJff37j9DWNdo2cT6ihbAHxSUjESRjX&#10;FCE1wZbh2ErFPAdW8G8HU2lctwlxNWh+Gu0K5gH82hw4ssphoIRuM/PGc4SmdACk76nudO//4u3t&#10;zfXs17/63HaS/+rl88T0PWZPA4vJC43eCQfbElbQrcGz8pV6mMCwBfdatFtyY6o3CCRkbM69IdXE&#10;eLhWoikuKfL9N1dYTVYV4rWLl3WFIxaG1ypaOCiKsAYMyBVZRfTOsoAGI046xbVnYXK+ObHJVpZv&#10;suPoICEzqggrKeDLbY9IPY0cDrMFFmgaBsGU3mYmJVWfbCo1mUaWy0IH+c5wjZKdb0bQMdJaPvh2&#10;te13j1FFdBM4fdKM8RRQJELy8VS0ZHsmiXagC8XJ9lBlJDqoVCS0ltiIh6VZLN9MwMjbm9vVajGd&#10;3PJUOU4wOGkgtuwUH5+Xxzc+qE209A+Pg3uPiw/vq0DFSWC2isFd8VVu1LSQcMCGUUk1sJ6k6NWJ&#10;EiXSOZAoM19sYWxioZE7Z6dKQbm3XFLYIXJXzZGpL6A7UktyHMflaqLuXmsHJp5YZVRq5fqSFwsM&#10;sdoUVms6FWK3BNgPbgOZyq4ysjmromp7JLpiFFVF1UN0Ipcv5haJzIm8PKJUrKq7zQG9a/IAjAr1&#10;lGH1fMocoLCcJSf9JDxJu9030hX7iE6ZTimwYbybw0c+qJce3K/1DirPnk5RJdxLgz/5cfjqFUr4&#10;pH+Am2hxxKUZEHvITZiYm/g+rM6S2wVVSoKbZG46tLcAzOzdWNyy74Ir/b1LgHd3Dpqyw4/T/XFs&#10;AjbfYZdGivQU+qNTMpTSLxdi4jvTW8+CMPbs6FQJmKncH5gtqA8LzFtJ36/oOe9AzRuNTa/cOw2W&#10;1f3mIu3n5t2kmZu8BhhGliBuxLIRkpLeqU+o+bjpGXfR/hCBaUNuhAAMG6kW1uoNwBQxDpaoK5+u&#10;8EOQGp8pspBsrsWSUkW8kLe8M+6sx9lAGzEYbQXooElLFu0atghhN4W7xUQFzvuOQT8xvAXV3Dx7&#10;8KiNLKbl6JMKwg3lZMEkbxtNNuC7KYZnxowqZU4JJPaYaUDyqZoRa+4spN4h04D/cLgsqQxgdZcG&#10;RJt/cnS/e+8hxQaSBBh1/tPnwc1QuUkFEbKcu25mU/ng3U24B4/vAv8MgvLMLF1Ql1nu79a7y1dL&#10;aHhlkh61p9EvJEeHbTrtwXDuIkz4CtgTihKtuDmniDaqCrLUxZMCAtJ+KBLv9GxUWZBB9c3LK2h0&#10;6P0qtdgYUtSLKLY4pxnk1sCwdtFyJKN7v17uBPnCM7DAYkaQyEayo9BxoqEn6CZIA/UlvkimZkWD&#10;gAtDvJxOCGISgL7J2ONUOBTijPH8SIWvvEs9K0n0rbdyBvPxhozMe01ZbGZfIqBPTidmz2uHmPCZ&#10;gqI1U5nqVmWN60IME9U5PgZ3NsUl2h1qvdrn2WppVsZht1mN5dibtNuAjHK6m1BKL2ljGFw3Ht07&#10;vB6V1GQS61iVQetsWXargmDeyDI9pvMlxWW3VQOLgP4GjbNbJ8y9hEXmRpamxD6HohCk/su3t9jW&#10;Ynsay7FWlsK36wgfHjgSlMmJ7FwRB1KZFFL3nyxzhVEiP2ehhJoBm71znu6LpbJxMBg90ZbS6HNo&#10;avJZKaxmsROsUWg6Dh3BPGBJs/F2PsFHwIMcdbY64Nu1O10Cj/qnvb//2U/BE2FhMDWXnaHqRB0K&#10;3aPm1vLtpHsUNJ8U6yYQU6ozFt557+CIXoiZ23zC7UAzGX//e8dAMDfXy+GN7Kb6h4AZjWb19Icf&#10;/XmlliIhkVxcpEB6Bmr3LOrBvIJrBDx4W+TdYr+03SBaQTST9KHmRqPRrlrOGTj1qFgKGvOMxzep&#10;4QAAzWqJSTXT1Fx80dRcjUtV2k66WZZxUmGY0SkNZoyglAW4nIC18Uk3rWqnIsUF52woV97E7F5K&#10;ti1jWfKRVsq5d6wsbh/HEJ4DZGzWBlNEGu7JnFxB5qCKkeNso9dYTzNsRAp5rXQIH5XWByZgas69&#10;UHk4W3BCSgV837W7lvGJ4KLSln2utOpaMsLEUZYhmt2gLAP5434Bnu7fazealZOjqoLi19JPmUOt&#10;t5xsKkVkPblCChpEgtW//GYdmGU3b0HpgJdrDu3dhhAQQhm5r0W99s3pW4g5qFMfcoVN4yAfWbiL&#10;rKowbrrJl32k4tzw9RG+rStSr2kQJDw2b2lhoJhgVcTj9y/eLMiqHV1NEoX26S6Xu2NsBoHEjDOq&#10;kCemPBFNzukwezfkkofB3rxW551sjf1Izs+KBfejy4txo1WSvXCfiQtAaWHOGzQL+k6nxze5uf4C&#10;lZPq5AkC7K2MFQ8qqTlrYC8IgN4+CGeTVI2qmM9qek0cqQtPXndSUZQmOL1QXXnx/UdtnFDIhp+M&#10;19PZpl4oEdGXH/hij0qIAoyOqUo6XczbB3SEajSWi3Q22uIELY2fbDLUXlHbJYqehV9QXqq99GLn&#10;tyRLAe0sQCUWBsYWsOk5U1gh3S6JYFmjLYmC9Jh5MCUaco0qm4qoS40wG8Uyt5INh7zE6dGoxzzp&#10;icqioQpmMPFLCI8daY1Ut5D8NR0UwMpfw1l6e3m5IjSbiSnB4KwoWhteKzFD6nhfP8cVls1KlR9S&#10;ng+Hc3xxpfug7s410r56u1TytcpYreiDo+J0JLdD/uMrlEaJoJeToYyUvcqD8/s//uH38k8tGSxW&#10;wqegjqJR0XVJZAVrQ4VgCi/AK8LAB31yg9VVZWvR/PzXv7x4O0mSG7yqnDzLDDwzY73fRQTZnRmn&#10;d07Jso+QStNwCDmbh2ZEuMKOZ0hDFbETpIarZJZsXmQh0YNxiw1HG/XiGeS0jSZqgHuaDFPoYza3&#10;V9GYH5+ADRHj7zpP3rQd2pllUb1L1dgHHrnF3Wg27hBtF1fAmR+l2R0Bem/i4jziC7mZ9Ktx389/&#10;/8Dw2b5RLI9MB0Zgo6fhh/lS0NvIgpJ06Uap1e42xX6j1y1aDBNAR53/qbQ3abAZzfB+QMuev/+B&#10;0tpWWkDM3ErttkzjP/m+mdXiSyFOcnhwTJkqaODiLapgLHAqnRvU7fHF6+V7H3aPj0offC8cz72v&#10;n0WMQFmaR33E9G0GqtQPTtSPCrd/1ETCvl3WYCn/5uevZ5sV/mFP3m8//2YFraXW9Nh7THdfvVjc&#10;3qw//+LGfNtF1QZqxd72f/5fH168icbj6L/+t6c0Tgw65sukBquwErx6jhg1arWB/7EUKT59OuU+&#10;KOtFa2YhU21RzDKE/v/+z/747LyRV16OJyn57FD31apVSCgJBre7n/98vZtvJUXI8JRuHJ9gseC9&#10;fjUfDZcijMk41cOFiPHm3/79+Ge/GNPEDhDcTsG7048+qdNmcCFhJXZ61v74k9bLi7kQplkkhWmW&#10;ffPNoNvBgBLydsH4Dd7wmmk2bXb56mp182b+W0yeaSkrxYdP2sbuyDCgT8zeLUqloWWyXTaL9g75&#10;wDdjPMOGA2zAQJS8L7++FGG4CftJJw5Hj5SIGcAws3/4GDCFap6ZMOUGnitUmeFevXh81ghKWnvw&#10;sjhbLSZEZxmlT7mmCw+K+Nbk0xhgyHx0Z1lYyiiKTZYsrBKQlRWIZSVNtR55MbJgEd9ip7Vc4dto&#10;dFE0AyMPBUHVtGM7TiurV3QtcG/x4zhYJYWstTi/BOdG8WGfqOPq068G1gcxh5EaCkiFzqLfO/wf&#10;/rv/pBwaP3j5+jk79/OXF//l734hbCzPyH3u9/8/xt6rZ9I8Pe97UuVc9ebO3TOzs7PDWXKXKy61&#10;tClKpGnYMihLMpwAH0jwuY/8AfwNdOAjAYYBwwE2DMMwYJi2aFFaapfkcrlxQk/PdHpzqJzrSf5d&#10;97/enuFShNkaLFszb6iq5x/u+7qv0PnWL79bb3WVLhu4gA8ZGIpSJOixoKYoRFRZpZK+uZm/enkJ&#10;7Dq8HjIl4LczGi+Uo709qKNYJpTu3K/t9ArKuFrDnop22+Hd3kHOlLWcaAQUWg9PmkWc/ewj+ehy&#10;s7JKUVLJOHE0Z7TOs6RPlbFnkZNHOQe1Cqo8Dj+cPOro6JiLXFzSWhHWVZLHE3Fa9elwFiSjynrd&#10;ZGRHo4LzDZmai2FSmFfnc//qinpd4RZsPbAqWUrWCanz7x6Gb38loEQbXMWdPUo3fo1CczmwCxWK&#10;KpyIgxpeGEu1x/tvc2QCNKaTay654njQ7N/IyfTOIUIpDhOSlkebVWExxVgCyh+eSJRN4j//4Ic3&#10;nY+n5LPeedymREDBx247OAz+nd9t9hoPCdt49nz0+mY5WcIG33364dWzT44xJHP2faG1odDtVNqa&#10;I75jrSQ+80xq43gLkt7igC7VaivStWcphNRihoin8WTgV3r18op4rW988ytLGbSuP39+upQ0A4qy&#10;vPtwbp5P5jzzVqOHOJ/PvX890TgNP7Za2XO4+0IkB8s5Eh07ldrN0pjLkMqYaWavFmdOGcWoQsGI&#10;pEr0h3lafwhjoUEZimZvZn7+CpZn4dWaldlcjjf1apsXRXJ4/wZBDYnxWHow5y9WGwL+V3MRQxZS&#10;rTJCyc4u5sMhzikr6DP8k/treYQkoGZ0FnJ+ys3KgmHLyStl0f/2365TxswX2dOfke/KCVAgRDuf&#10;IdZd3tm/x/slXNPXuo+vh1d43b98Pb7un8AUePSoubPfRQApiK0gndDDu3cLgkqDanBOfa8wRrnz&#10;wI1GSVuShs0zaAHweL66GaWTq823fvs3733lbT6Mlr/IR89P/ul/Ux0P2D5Vc2jKtpp6j9lHXrBH&#10;vSlJsAC6n1oUr5ADT25rs6WJzQQ9L2UnufroQ66JFUowOgmnyru80ISNncUQgNOA1wktuV5Hdzd1&#10;CX/cxoTlcufu7orNgSKGa4Xf8M+/9+c2IfThX9R3y5ju7h/2+sP480+xQ6XXyeJl8tMfPwOHxWuK&#10;6RDwxHB8ynEBQvedX/uAqv5qdCayBiEcG1+jDPYANCfVSIVyVe6DZJkdv75EqieOnTB/YTzTBSxx&#10;JVNbFDAzqKZyzoogIOJ7VP0GhsMUVfCHQ5kiF2wSwOrPxSshzQ5ribXlCEObMgd4MZ6K+J5EzXrV&#10;HF8il9IOcWYM6JJl3VYrNouro/3DgqXjyHcoZ2SHaY3SYDAtw0+REp2Koc7KD4JOu5Hd1lRi1RLe&#10;jVdYFIqKb6CqODjmD0L8mZw64jjyLegHc6ZQIU8yzpa0K6w22nQ0DKMBdLj56NDrMgnrYjokx5YQ&#10;g0nrD5ZrylCeKLQii/MgBGgj0hc4nC84jD72YKerdM40KfNEzYRFPANukFoNU4/FdL2YcEpBYEgw&#10;RMDy7WQ0bNfpjsKzASIDLju0rHXIV5+fXMq01o+aEkoqtZur5cOPnmF/tlo73CW7fHYTmERtsZ6y&#10;7FEkwGVlzt1sCLHhNPyzP4fwuuEYZ5tjL4y6Bff1td1HvV5nf+fgH/3j//z9D3716M5jegHf7BIZ&#10;lrsuyDPyakF3cuAMU12IG12/lbCh64FkrSpptphHviP6MQCy+1iDxEQ95GyxnE1H1xfnsgJnx+hP&#10;n8iki6s+xxM+KfcPngCKJKs5jhBLeTJD+ouXsyTKjqpFgAm+h/wD9dvkN3MXt44aeP2wlUS0lvJZ&#10;gI4qhI333X/1OctJSu5ETE+Gr4zwqHNplYaD4c3NdWO35qpTRHBcZ/cfgL0umYq9+HyJNInnde/+&#10;PjPDyWRGm4sHxNn5EhSYEgufISQDoQSqN1Dk+Bom5HfvdA4Pqk/eb3PwUkMw4UwWWavOiSrWBk7p&#10;kdqE/PhsWWukk9Wmt1sVFWW+hN5bakc1xukidMjIndaaf7733QseJWNPymD+U6XC1gbjxutYHgdM&#10;QOlCK0Wv06t97b19Bt0//NPPhPPIPqqixKOybBTprinbHtzDrI4sMaYCk+H1FP5aZ6cM5r9Ol6ZF&#10;FyNaCh4OWYbgdhAFNqCwoV76pi1Q91xw7kBljYxN5YN/m6hPWvsq/PicmUKfn4xJymi1K4/f2/n+&#10;H/8Y27Oby7nxZSQpycx253C/pcWS4NKs7Mmba5Isi3uHzV9+//2f/Oj1yckVEmZjQGGgU1Blq5o/&#10;aDSbb73bODxQcs0nP78kXJfh+YP3C502FtDli5OUaJuT4wsbc+E0J5aHuMiaOlI8lB1SDauFsU0u&#10;WxkqkDE7c5PKZB4/hVCqftWZCqaGtD+Xd6lMPCQpYkHHp2cX5YkP3eTOUUcab8VHoWjBcnw1HV6b&#10;6Yf6lUgaGXLRqwTdt1qdVqt2717v2adM1FbHx+dM2nguH3z9CFIPJ/blyYi2v9Px4a6TnoDPNvuI&#10;ChSvn6uL6fXlfDxfvoFYI2sj8RbwZHBjiV6yF+IaKvnizAbWZyZiS0PeU9momUxiHqqW8kAATpUw&#10;hsSyClEc0yWmsiHkdAbXiwv2oBOFBzJdV8atC0qEaxiK3Zhnt6ivSmiMNkU9xWdaYDnVT0wLx6mR&#10;pZZnnstgJvOd+5HzsXqzlvw3raFbX6CnTlkhyr4OUVk28DqF/RvlfTaW2ls6/lXi8sfS2FJPtf4s&#10;Ywkm29ZX2c9cRnCWf8Gtvv3Hd73s1o3qCxzbk1BNGLAhGWYtyvuJQ+GtG5c9pM/CzLZcgqXjMQdb&#10;XrRDopwE+AvqtBP9arTLNrYgKOZs+j41dtpfYMnB8el5SZSdAj17nppaR1FDSam1PLgfHVYNKYAn&#10;M8NnSigWRTxSAd5Hv4+oD2BG3uKUaum1N5qEeBrdf1jL1kqGpB7qkccNzREQHurvuRzo4eHGG86U&#10;QrLK+xe4T63r9fzoLlg0g8TinXstrvVuu7CcNGWo0xP1lCNCTVQsbwNABoougNtaAz4hcWdqdVA5&#10;Bvfx/AaLwSq5MpksYfZDIERPy1vjA5yNJBeXLARe7h1FArAA+WkQbplz8Flgk/DW2x3mqHC57z3o&#10;VhorOGNjOGyknsfZpL9S/kIc3Hss8wkCQYR+osKq8KGlU6AZLFLQ8ByEOHkmitpL+5eW8CffF6k3&#10;IENUxfDz621M7jVagbbT2QV3FULgjNYURkc++8aaCsyuccEs8gHCENO2grntjJ1YJOALlMgIZmS8&#10;HOnLfFVRREEUlUG1zEMXRyi3DBlTeVnPMYcePtyHNtbutq+HDEKWdMNupTEZ1TQBbtBKKTEFsTyx&#10;ZsV9oW4G3ci37CBTpJ4NKPhsW1IxUQDu7Tf5//IBIs4HtoI3a5MNl6RJNUeQVWo5c775PFm9lGrO&#10;D4U+EhVIvlRiYWMZWg23IbimD0hMoZBIEKHhjKg1nbKbuEqhhPUflHA5dalA5oqCFsQyu93Tegq8&#10;nt3dnZ2d9uGdPdpjqqjJ4ur0fD2eLiwQUll2qTGWCXyjtvVkVqfhHB6SQCFMvujTjQaoXGvw/v5w&#10;cHk1AmXcSI62pMqsterNjnzCGaBhDsF1vreLX454sbwtE33QUGD5LeEyNValnLU7qZU1uEqihWCc&#10;mrf5kLmdgmwZ+Q2WBOsU65YSII5fq8pDoiQbXeYTGRUJYwFUnbMlRz/FgeJSaAkR8Q1GDKDkOIMN&#10;Vb0WMFu0TE6lu6lHo0haaJJch5dNLzrJNzgf7oZd+pUX/myW31x7jx8WksijAqFD5lmDuZhpDVYe&#10;PrQsv0RaDjEe3vXAbFqibLeuUFamHT/7eHXnXvHuw3A8qQ77GKoF9LpxYrqjggztRLNOPR4O3Xgm&#10;bnbQvwYf9vB0DL0lUASBpke9Yjv2kMlF+vxzxVPbGWY6yC+mtxy9FjRqNpZOiu26WzfT9VwWqYsr&#10;d/ZGdhoGlrSsEa2vSZcnjJXciwnBmksZwkHMa7fD45cDs6xcu5Q3E78oUrfdaY45DgB7MMoMTVwT&#10;beOU1LsLoi74wRZ6NLoEEs26fOYsPUA1xFrOGbwRhbIaxadZb85lDUwjmqqhrUYsZqrJ0WSK32ax&#10;kjW6/Bt4ChTzjnsgu0F+h6bBJF7S6igyjSkIKW7zqFA1wrxvIYTi6mJ8zm0o2l2EfyRXWArJ/+On&#10;yrzh0dTaZWWErtPxjQJHOyH4yCpMJ2tT9lMyn12tmI5OZ9kCPRnegURxtbxiI2XPyDImSMqNIWOb&#10;QO9o6oyTN2nu2rByqKJsqWETnWt0M5xFpda9h48azUZFjNB0+uI4e/G6NB/L618z9Eiou2ehjlYF&#10;Ok46PirBdmbvu6ecm3wrt2LKXZPGJ/f2D+tEhDIdYQK2sakJ5wZTfLj0yZK2ijGTKOWqEFLNACWx&#10;ENc6ChZcZCtlZIEWSJItZ0eVipF8liwVPK2Wa5NwoTKGZRkp/wcSECzomB9tBqAogaJqoV4q4aW6&#10;kUWjAlF5+sUKJJpQdjAaASnU1Ukw2OksX3hPwG2MjJ2oykh2ElKy8DU5lx+kiG8utDmXDIFIXkwH&#10;c3CKSrVycHRfGbLYDKhVIgBEtvYsP6auJZsBy/MJJnwxaNSa5kUUOr4/i592iE8RsbEr0qg6OV1d&#10;k2wGcnjCq872hX7FRvyGx0g2TCV2lsOG5Xg2t4Gvx4ufjKZGI1KmbmjivKI5YskBr2C6NoWrCNBA&#10;Q625d05VsIJWophCNNOeahHcKklMQx4DqzMVJVvZpiIQml8396iJsZl0BK7ASWysxsTbbHF036w0&#10;81DxOJ4KiZNzb1HacrwKjU26pv+SGZDvz3I8cfOgXjSdM3ShfB3OJ0l+8vqHyXK6WUzwj+O6Iz/9&#10;xemHeC6uZUGsjlOMZWnn2aGaToF3TUcYw6WTQcThzMj0+jIVPAdNIyOopkgCKvsR4KDR2H1w993D&#10;w/tH996qNnqK2BDxyURzGvdZWLbm+or3hssoI5ogcukEprrQbMlVlWqSxCBVHKVjEoIDutTK0sZV&#10;u2llU4KnXcO02VSUwo5XhySwHN4Zq5FPNoiYFBS3WfX7cBWTFXWDKudUwlQbzJBrpkQrxpi+5Nl4&#10;bM1Wc5qR3l4IulMr0awuTbXAF8h6umiUJycqKVNoBdhSNDDpwPMyUjC1FgMWxBCP/Lw8l3uZGgHg&#10;DBeKa+IScHPN9woiPJuRW5xXzbiN4rBco4htLKZz+YEVPDDBXFr0XB7mUGFXRGww+KYdmov2DtzD&#10;HMeMwZSrlstSF6MEaVBnxoQIJBwbj1Ok+EwFLCoZhgV7R6UTfn+aQ6rL0FGvXangXHkvUfZg5mLH&#10;ldDwXrfaaKknh5ROhMR4IutQJv8wDVseuEkoMyTuZTOMFSkjtYLLv4Vp3XGniyT2vgiRd4JObA3k&#10;bMpbczvOt8kZg/RcbQ5tuWdU6kDSFQmAlfOcao4aWUcQIN0SFZ9xl0IVGPgR9aQiUnN4hDk+kNwI&#10;eQFezQwqUOazV16tR812pdGuwM4wz0L1bXwCvZ06+Hi86z16XOUNjom5wuzA/MhgQTIAWQlQF9lf&#10;1q6exYCHgbU2tFGR07aIx6dZh6eoJyxFLZt3MVu5DoavcfI0qxXl7qRDslyF1TixBwQJjtOMraRT&#10;X/tLbpE09YxM+Jxqmt5JFs1nC47FQgLM5rcDbfOAwAEjEPwg7x3CMcbuRN6SfDvLDLNulbLrpGQ4&#10;yNHdLgWhbKtdxwt/ABR/7yAwdy9P6UQsylqCowxjaP6bAtNhC5TFj1WnvlBoOGxnGV5EAaQdgBO+&#10;BlAVRCzyV4r5sbo9WZeNkLdUBrTvuCu+mUIVzbfQs945TwwV4SwNwrEGdJG/WGGDvQREoCCwZDgO&#10;cM1D6rUGS1T3u6S9Vtqr8HvjfWz/q1YRzXqxeMta0cRoJcKGkdY0CwXWWkw9i+Az8m2+pdDlzmkr&#10;M76NtbgWneL+kn7R8N522L73JqQouA0uskucxUdcVFl+ZYHDDy3AMFqXJbo251tjVjvag0F65uDo&#10;33bvMFA8u5xdO7wN27O0S322Sk4uSAqU5eNBZKeZ2FyQAdi0P/vwQ0cpXRuEqmaHUzzMWvuNXwoO&#10;e3dwA5Aem1k9TBfK+kdfq/BAqCour2A+s3C9+Yp4hpiMUFqGu3cbbz2pZQtdiNw0h/fqzF2vhgC1&#10;yfHr9XJaxMu31CwRdIae9PnTM3wvcTyqtWGDFPAbfLxHURR0O/5i1GNbvjoJwfDYxlylsVLCOAX9&#10;XldB0J0eAUXx2fnqwb376Bl6vSk+R8w+F7P64PocGfmTR92jwzoOE//yuxfoN3B9eO+9HqnC9+81&#10;j4+JtsINn8IQkpg+kIcPG1//leb3/9WI6rDeLjZ6Y9q+/nlsSfFomGeLGXHtebsbpmZokwg+D3ud&#10;ar+PNWPCqLyzU210SG9LufaW4/jqZMo5Xu3KQomPlxkatxVPpLdfK8ziaBEf3MFBpshHAd6vWy5f&#10;FMtyzMmFm3KasL+Dw8Pq/Tsi9F5erJ99hh7SPAwxv22oFTk9H9t4XLikKBoRvVaJQ3A+FqPQ4ic8&#10;6CsMkLq9gIYZacc3v/W1g/2jh4/ePjk/e3Vy/C//5I8D54mnoBcx/YZ9+VfTf5YVWeEfHVGyqd9m&#10;kspciHPBkyUTh4687jgswmV47yEx2wL1yVvGlOvyNATfoE7q7jhDRSY8OsqjcgkWsVFMjESjfpNu&#10;H6M4wHvmYJCLOLMUx7FYmrJHXiyyaqSgBYxD21OCWoMTFTqcqRYwA5Ix+e4wa1KYotUJ91FM+NvS&#10;d42P2hXKwbzbax3d3Xnna0929+5yZ16NWHP9i5t+VbUgdLXiBKOOzXoyndbBWlQtituMShRhLzY9&#10;2GwDtrAn+OLBcHB2cf7s01fmYScmZLvHmKTaeySsgUlRBzcTfCALnEayQ4e5GNv/HS02OZnympln&#10;IAWtTh6aThWVXWAn08O7hbkGjOmsqOSDo/2igrOVjYz1BdMbOSG1GjEBE8PrrNpAwOm9fBHBMpkv&#10;vNYOZB5/Mo4urzFsSOzUkR56rYRtObWiJ4/EqclWM4VI73fLXPNUG1it1vHV2o1eP/XG02wwTA46&#10;Ylqdnsejibrzg0Mgcdn0l0T+8MIKLK/w6kYmhZb2REaiCOkIhn/403Hst7pH5XRQPj72nj0Tt41n&#10;tNxkzYZd755MqijIiVherWAuhSR+1Ste85Bmbsqn0a76xFFwpv/40zkKQfkO0PPB5fRE2NQFb2Jt&#10;Z4dv3axCeVx4mx9m7pFTn9ixbjRiifB1N+nO0H0iUMj8kYwXAStntVbCJ7mQkwWHar1bAk85Pw0k&#10;szd6kYWuC02RXSTEVujFFDLZyiChqGC0ejtILSUOkrEfG+KpyDFuOnJEJB3EmhFobW2NuW+gEhB/&#10;KLSyTUo4cd85AEoiuXW9yL0uRVES379PegVLw09vXLGiFGmuQziH3ADMixA10EJQZ9Otg8FumLAV&#10;EWXlpMFx8RAQSGFKt47SWanbaFhmMXtlSvjMhyuT2/rf+hsN9vxwsLkekdAAc7c4Wc+pAUmXcflq&#10;r84ma13lotdWwOd2SpW9vNzYiI8IU4s+sDXjDufzkHVPjElMe5mYMD9KyYlnZIeadr0s4Xz24vLm&#10;0ePur33719HWYnNCA3T92av4k893COgw9HpDS02nJEpI7tKMxUzjjo/gOyqoKHMwlgOU5UKWOMa6&#10;ZUBAzPaJ0CM9jjcyuJ6ImKFURj6NoNsqE4mEkhrdI1gSS4CyNd4Yn3Ot8hCrYOaT7C8aOtkJh/nO&#10;ftGo76ghzGUgSwEJB2FulDwn8ffRZQG8ogoEL1VWQUGPplapD1YzhP2zpeonjjCqXvkn5xgNLizu&#10;gd9XcH4byB1xNed6Go88tR9l+BoydKA6AsOCYk1AMidEtVTcGBWFi2mMjJgbq8QZQoxk9R/83d81&#10;YHTVwnOuGHVqtZUctvHj6ZQV5aONK8qMUiTLllps0gyspChP6T9TNJZV0/4WjI8m7hq6Xud/GZgQ&#10;gC45NVNpDnSGX3gJbm24BeVwKlJmVg1kSpeTqQkIfPEaJVIKTAHHV5QiEdcQDpFHpD1QqzUzziZp&#10;FpVaLngdehFLtbi4UYwSnm8N6c2o8pgNFVWEaiFAegwDMt94JPBOnNcgJ2pRdAMVCU6iTMyog76g&#10;bGid5v5eF/QQQ2qgOlbp6noy0tCb3EHAIDrGTqW0DcBAw4Gt/vL5iz+aDm/G15ctgMPSetyffP7y&#10;M4qHjQyf1X6qDpkmCIDv3q1I5gFId614Iqprjikq2NHVVN6noBpxiHXTzk4Rs0xsse7eeec/+E//&#10;iyfv/IpvsXIbgbkuRwq3nrb1CHLUMUrjwnJA7PNyHbzFtvqSeAhgU7ahr1wJoXHm5MoF6ztuoCYx&#10;8Ntj7jcLM39kZ6acImXvbJEQ0jMmQLoMd5XZDdfELCQBiZUgjf5e2EyazpWQsqT0yTW8W6/nk4vr&#10;AYmDm/SGsNXRAEMjQs2AftcLIls4b5DHsv713Qzc5J98eBe0Q4mvPCN2E5/SfEKnXcUTCl+RqTIF&#10;826rpEABeEmRmkbKTMoZWOSDG4b6cKi8BvckEd47ipDhUz15sWYswZWHi4kpCPDKjZnkYxx9eEQA&#10;eoSfHD0MKPm9PVmTKG/Nlz0hfqu9tnq4mwstUDY5BIRRfz0cxxenE2VTQ4DvVZRvBXA2YlI6Y32i&#10;uGGyymxZ4c0E5DD3XuEQVos1oeV1ZgdH1aOjsmeAKpvp7HwucyZMXtrInwRgvH5pDD6gMlXtui90&#10;dBkXXU9sC+hJq/SFlMOaTB4O32WmQgtLisnMhyIwpgOaWMwvJCopiE/BchG5z1kmkeCqjpEqjkwH&#10;3k4xH51riAf1eqL2kgOByY0oSrNln8gIchxbZDKXUPU1Li6m3V7xyVfLl5eZsf3ktgUWdu9uxfU7&#10;3/q17tOPpx992IdKzQ+R0LvKIUjY5wQ+kxRzUWLMHjOiDHXsUJuygGGOQVsryC8EbhFz1yCue8xd&#10;0WSZq4CpVALDk7FAl0NeKh5ivb6/1/v5T5/ploGVrdArwWhgEDS9OCR6ms/Jzp0ZWLsbQaaH/DGb&#10;5tOpDJKBlaB1cKTD2GCBsfR2DuGQBHgieJaHTGc7mciQnJsU5Rdw7lfeaxAwRjujTdXpyd6W5Xvn&#10;HtW6tOA//uH1SmCAlA6sreF4IqqXV1jPjFCbBgdHZQ2MJJtJdfueYbwHohMNRpNidImPyne+9Z0q&#10;N2pYxeqa5QCJPxHaQZ1RE0tDiK7aVG79hrwaOKhXpsHKpUEEvcO4gk6IK5A5z1JIHoMZ+meO09WG&#10;MZmpnHPPkB7V2gzZiUjUnaM7gLYeHhpshMg8NrhLEOcwu1k7Nh0V3yxfKO4lvU3NzbM3Al1dyUn6&#10;BZfYqXjtLPZvDaZ864FNyAyQvZ0yW+6OLpbAKjOerIWgBPK43PCoVm54wcbj/igXasQXM23gtjQb&#10;TPcSrD8vhDYAkXmA3o+53uW3TOktZZo2Ocng33MAOVWAlYMk95XMmzuG6WG2QEGl1GJPgYuwOFAv&#10;H94rYWfbrmEhmF8drz/6+dX77/foz86uYzASWtBWq9S/XkGIRQdY2Cl2mhE5XYj0WECvjkfobD/6&#10;GPEZ+YfeO2+38S1kDvzs+RTq6X38UqCCZYqm/+bXf+nwqN47GtwMNv2r9fe/ey1HmYhf+kKujFBz&#10;m2qEKFN6PRyamnCiWh0p/E6fT1hdrXrl5fNT7ZKQK3ZqMQvn+CqZYcxkMEjPL9f1Ztjbg7wWnZwt&#10;rq7lZAgDBPjTl1c+Q2DkbLAKC/1h1uqUqTkALrkaAHseHhU//Xg6vFgM+8JauIOffToUUwsoWrln&#10;RSjMZKxTBvf2qvQbFEk7u+Xzk/XLzwd0Tru71d2dCtRr+pDTYwJmAkh3L16imVLBCjvaUQzQu5qZ&#10;IbR5tBdhq16ciqCV9VrRr7z/zj/8D3/nxz/84z/5k9M//0G/ARcWA+U5dwJD6eCddw/tvGTLhMaE&#10;y/rXCubeu1NayVRAqB4PgPKcSY4C98iIb7bgqamuxGyuUO62Koy4NnIAChUPtEmRY0niMl0VmkW7&#10;IL0Z7gcbZJkbLI4oGoygrGWLC06nV33wbg3klX85o+5W4n2wWYxJTYFfh5sZ8wC5khiFgUmWiVU8&#10;+dn4TPviL0K4fGdkLjRN/nsrdLcydZTS13ZXd7cGWxiunaLhgPkzxaZRg4jUx96MfYtela++zEjN&#10;aArLH6W5+D7em5wP/8N//z/xRDhOXx+/ZIUzOWdKR716ftn3RZ3wPnlxWqw3MVLmlqWCgNPH1JfP&#10;qKAKkFWxHEBIgDC02ey2W1149khmMyS2qGeLe90NQo92yz89E7WMs7SspohUW7oUfON92Uiwg+cb&#10;BOVUx4As19ea0XUJABBj2e/sxHAahxNJPeUYH6WMiRg+HN6hamXAjtF3ul6IS/brv4olVLCaBJMF&#10;Db4Qqp/8LNWYMYbuBYssbO/Qe/iyFEkyN+ifL3wFaE025SbOOWzx9Gvvl9DAT/qRipxl9sM/m8yX&#10;CWbdd/aL0D7xEtYMTF5oXq9N3Au3bTRdhpMZNFngVajaWbWFyDSA9NbbCVrN0t7uLvXsJx9nH/54&#10;LCYCF3I5dPPPyxPCwTIO6HS/iQfD7/+zUUHjpmC3g6SMiiGAYTWf5Zf9uNxZecWAknUfA9JffvDd&#10;P/y8oBE6zqewCXgucsvXARqbQDJ1DvtSZ4GWCABPNvlWAOK7tncjLWVBAyWbFvM2Asd41nkcYV7y&#10;yYcnluWl4VPlzu7hXvPm3hIsbHCzsqWqorPfn4DF3L/XKAnCZzGUHCIZWefCWV9rmEx9q19RSZML&#10;deUun/MZdeCZUFoV4lkCqbsiYXP/ulprE8w8wuRUjgUJ1gZQvErF+uPHXK9ZpZI+ut9rNGuXo3DQ&#10;G+wfTl69HqLnxSN8k4xoQEbUT/L68QwmJ1sS5wkpQahaalUxVhiScPSJIF3HfbBO2fTiM2b6FKXo&#10;6BjaQG9Bh3kNR4B51OXlQiVzzKS9xhWBwPdquDw/m3BM2QAw6x0UW11lq7z8TAO+t78BPYdC33/r&#10;vv/sZfr8k+XnP7+pFBt3D1qpJDhZUKXfoxrdaCdi7bLI7979pbff/ep3fudb5WpltclGyzj4F/97&#10;4XsfeelWeQ0YZmitsNZt1JQZVfrOlVNWWb5NsExeD/0ktUEbE2QMq9dkRBeGw/VwgH2LFHk15XBE&#10;Y3ROsSZbw6GUadKWnwhLwwhM9lFZdHi/Dh2YuSlUdqc62iHMrQKaT6yFQB9o9U0gy2bhBz/6ZKF0&#10;p7zTFFubomQ4HA+G6jUgr9I9ttsN85lbffZsBMcY1kiykZq20RAEw+qCCCPa/HKtdBlrmpW5Km8R&#10;cAofJS8wY68jj9/NPn0vlJMNVrY0tM8+O4Z/BuYCrUM+fBQntNOb2Wi8/t/+j/9FTIg8/NYHX0UE&#10;2w+guN+sRE8IDnY7MJlJQzGLwLzXaSnmoFoaj5jGE8qNC0CDroxgtyHaUwAScUGpLQkYD/SprZcT&#10;RTx4e70O/5nLdIpKwdhfnUZ1ulgNyOaWNEq2QKHJPCd0vLYB0FYKZgdagBki023/cB+aEy0oXAr6&#10;rEy5EIhySmXwpo1y3BeUBCH2AOXk9ekrnKF+67ef8FLKVQUU8fIXy2mPr8BpAYQYD1aml8WyNIt5&#10;1uk2nWeKwrGNQOc4nPwrqCXs9PlycX4V3wyQx6KMhh5VqeuE4DNczq9QIIRohegYNIBI8/45mt71&#10;//jf/XO+F3Poe0cx9wdGHowKaa1mI/IwmSzl4/4M5yr5PrAOy153jyKiDIf3s+GIz43dx1gRnwUS&#10;TH022rg4GgX/0X/yXx4dPnpw/1Gnu0PlsKHT+N73N5+/WP/+/5uzPRJGBXXZn0TlabmmxAteEr+g&#10;hANknRIQPBjXYCUdMVJkZXMrVTT9pvrVbBT9DHP/ctHMlBV870mZoQBsp4ELXT6nSEVWnqYuCrGg&#10;hC9p5tFNCJSX9MPmjp7Vr5mlSyUCHdOq7AnVkOj5qdSIlU+Vyn3clHosy9jG1ZnZLGOmOLu6Pp/N&#10;xudXZ3eOrkej8Xx8kayJ5BjWsUeOANomtL7SQrvQI3ypUWCm8vqhbKmUaoe9VrzsA0F3dmrQN+iU&#10;wGdnkyUg3FtvdfRSaNqXUqIBJ75+tdCMregNIBrMfRIx2U2wXYaXS0Jlkya7G2U8fKIA6p9GzXly&#10;dHh07+7Opy+eQ0qfj+bUBgy94CfXmr6eHvBLGWSZz6v6wQdfefRk/+mLp/DH8I1yFDPjl8iY8OKc&#10;g3n0/LkiglDbUaKQhek8hHY6Sgl5+XJG60UvBMPAJp/KEtYBEBtlM1ADHG0delMLgTGfJ80wN0/e&#10;2VHwdlSYgSfnAlKn4wn3ebvbgtG2pLjwZpZXpkRdL9/m5AFWjJDXI52Xya7AkhS/bmVCKAjKop9y&#10;AU5L2of81fGUXmp/r9Ful1bTdEKGp8aeMWTpUPnz1FTeZ88H/A4Kb7xjubhfvZz3B+AcWEXQdDHu&#10;xk48EeZ4f2e9itYKuBmCU2/kBVB1jkVSduDhDOoBWSQW7RbGRLDx1xMkpd7+QWEywmeRSYYqLtlo&#10;UW5jAFooPXxwbxMvT14eXxzP8I5++ADFCtOgIF6Ru27+Ikm2s4NWpXjRv2Er4HdxdbaS9+3Gw06c&#10;z4Trb2+vfP9BcSyDK5EYyF4JZHfDOpHvGGZyGBSy7Hr7OKcw+GV6EU41PzFWM3knRp0OlAAv+wHr&#10;bm3QKmKJjUBdTJqJ7pTu6nLtNNQNtioSEaALFgYF8LeY9ieYAXInkf6toFIhdkopZOMvjIqcaWeq&#10;xmHXFU07oJQnyV38ER+KPFrWlqYlRDI0K0c4znrSfG4izRlNRHtf4/LA0u3kDAZYIiGwyIS+WT7m&#10;21iGbaiQfqOlKzlKdPavydL91//Jv8wq9m4F6K64dw7KgUXO5u4gcoNhX6ECjslJeepyKKGOi29M&#10;G1FQFqnoCgJ+ZD1trsyBMUIz7wuLq9sX8GU5r8QgZmLhywnM5h2CQ22Erm9JZBtLpnwdMJa7Kk4Z&#10;YOCNkR7AuY08pOH9GxHzdnbrSNroGjZkhopoIlsv2/xBux25wTPmRrxeXh1nqBht69zMkDP8mRL7&#10;ZUgd+OXIrqYzQMOkwVy0Hba7Ak/llIcJ8wBVjPB1nN/brVKvVys1ZKHJiJinxvyNCgjWJTQochGh&#10;O0H/UzqU7GQIlRViGljzxvuimCRSjlsaoikfHQ96cKMwTC3UGAcyWcKHNQjtCqADRDt5iRuWGFy8&#10;2/5VOOOdLoPZJJE8db0NVtbCkx+7r0ScAPeybahiJsamXlUd2BfHqZK/f0DxRPPgyRxLh6B6fDLF&#10;11FiE4ZUlpeZOjUQVnmilv0V3A/cyzFkE5Atdj1i0cuzAWp5nBtpvTjy+LUwODjOpDg1sbqximyx&#10;suALljsYulfr2+OWlo9vTBgHkS2TxHP4rMOXZKEPxjebLN1mv4jLp+w3zmNTAWWwenQ3CqhKnGTI&#10;wCfKcbO5hZlUApnmY8iNp+8Za0gfo6JxLWJ0Y5kT5kZT3EJAFn4rpFO99NaS3XONhdpUz8kDVCoW&#10;1KPQ3FoSA5LmkkstBm7W1N3Sd/kCU6SrEpWTJ7Wg9DCB6d8zx4Plt0tv6XnnF/2CqetJArdoXxlu&#10;KeIkTgoWdkxByEkGaoaqymj/PE0kSksvYHaByx9I9sbMFaI6qvcaDMkyAzDGD/i4siu5SwYDpqby&#10;rYbbHFiuq2/UJe2z1BNDsKxIQNxnNLwt+eZJLEd9Ia9TwHtpuFpN43NmPk6BoBtUwysl3FAfa+nK&#10;8X4mcjRd2uhaO5hGP7EcSZhdvA+lO4Z88hIvhNYliOmHxnKFQWXSalA5e+5ROo5xIN8ncVbLUqBG&#10;jJQ5Yun2SC6gX0Y4U5wLr5hMPckFUxmJ6yVbYIxx1ykicYzMo0o4mnrpFOWyaEL8U0xUFvCYRF3L&#10;cqy+mHch9M1usNRKWPzNWolsNb5qspAxe2J2W9zb7YZaOdxEH717wMOkDsTxJcf6Ntiyli2kyKKE&#10;NAp2R6gTcwRfmN+7YCJNDZ35vfktaq1sOWQuCJBy2yEufCbsDkasZnvGGlhtnfA9mVjgj6ymIE7c&#10;iNmZQW9PdYsuUpA7WqBQfDhW1PaK5O2JZr/Wu4h0SyIkF5xXpENl2M2QKZGCnXTBGlbyQakmcTWT&#10;AEiaxOvybFktFNWMRM4uRhJixPl0plIfvkZFiUJcpHmnWwMThfRRlpweJbyqGoCYet0OOi+pYjRR&#10;DDqtiiBipVVhQZGKzyt9KR4UMOIK5tAproGZz0Hx8iCtwSUpmt8L5CNuwePjtSSeRZk7qkzL8unE&#10;u7rKXryCB+1JIi/yR2I320xHm8B936h0+ZO794/uEKReZ+fRPCUvXwT9QUAc+u2fILu9XrO/cI36&#10;2S9crb5L7vNuv94GF8iO0vEwnk9j/sLrAP5fBRYiqk5GxYPSwjwL/FQMiVzZlJYBrBsxH873cGLh&#10;GYWJS/djSL1S8hmPGyiQ+HAspi74WI2xIsNenW+h1hBAvwHjidHIpb9QODsMYaVQqnw1j24N5Yqa&#10;xYkfyPkpV6/Ak2ZKOczmcOZ7lECc6nDWCCCilJFp+UZcu/SWyqhKRSJtDQAUUYPfxGguq+wcFO+i&#10;qgMSOfFYo1fDC+a16hAjJdunVFiKeq5ihLZSRE+CLGLGjwSYxBKJCTOj02lxWSkvzYONRYtsVZuL&#10;OTh/Q/g3njqZLnciTgHyo5JaN8TzqagY1JzreO7KCZ6HEuaYTmO5IajJH8vwlsZ1beBSvg74ReVN&#10;uQKthhdAl4gapSBJLiFhqGxikXZ8c1+2XI0w2AZTbLUuVmk42m2ydTm1jG07HrgRcgtu1Mhab17J&#10;zHJTt5EC4w0eN0c5cCEQLdZspVoEI11WS75OKpCOkpEL+FF9+TD5REbz7zd65Z5o0RvWgGBkC2Jk&#10;y5NkW+y1GpxgkxkekwSwQxvNTJfhHdw7giH55NHO48fv7R/cPdg9BIle9m82zz9Jf/5n+esT73MI&#10;UWvkB1lzYiPCIiNFZdZhGl0hQj3Ma+W8XFDtQgOsERXa0xL8k5R+VrGzMgDgvBD1FhdyuUhZkSQy&#10;jLwlnJmjKNOCIArbgMpIthSeJVzxQ1JNsApaq1HkDjXnExO6U0xZofxnvR3+Y/lWCXgbrOlCSLQN&#10;LQ/ZpQkw0px1L0jBob/tdrv96WQ2uD6J1+PNctTp4XXCKSG4drkqg6bI141vpIgTm9IZ/sk1Stis&#10;8odVrpurudoCM8pVKgrofCC2mH57aFoDpPLEYvBary7W7sVxMnDWOStCKfussJRkQCof2c765oOL&#10;d/tikph9XehMtg1rU/KfQklx/6pSh8jsE3CVx70oEb+agL0QbJmqfqOmxO2HlyViKT4LJsUSJReY&#10;bDFzFuMaYN0yS/MvXOi33CTDiHwBuCJgp7kbA4gd4qkHYXBN9eism/hH9GwUFKWtNzAwH0UF1SZ4&#10;ugUj58121boxeM7WdlnSlHmVU0UXDN0ITIO9mU0QvpJMJy885NT8KBlc0bUO4wLe8qXAqRx5AJTr&#10;kTgF3nCgSTIAa7sragWNMIYDUubhIjJW5xLi2C0HQ0rryD1K6UzVSGWBCZC5d/SgCVtaZW6+xZgS&#10;LIn2WUmvW1GLxS/hprjEIWxpZAiLVl7o5anAty+wxZAYXmqprPa2M51wICBygxIXgpiBBcpqSkQO&#10;NC79wKpdFavcFxstOSkjcJTkZ1JGgpyy5V0pET18XHOP7dNPhiJj0JEHKT6ugFBzERyUrIBPG5zA&#10;6QjbJ6/aUBnArwQmJGU90okDR4HQRf4JcFG9WQyfvvqUnJR4o4A+S1yvKEDJ6FGWfOurdBbWvBGX&#10;SsdbIoKAH883l1UA2EKZzcAlDa6DGR2YBPO6wdparVxBAIE8s9hRuuXo2cSRCsh9Kqm4KZYsNEWH&#10;mlOmzKEJ5tvYH3kxpwvRq2yyvLVMzr+UOPQmCOPLl3L+Rf6Qa2UtR93+Err2V6yUzJ6RGC3GtxaI&#10;i+Nu4it8fOWbiQdBqGudrnhplpTITKAZX5PbHbaWeb2Y7k7SZh2Hy13KbofNt7I2zwofvpbvdyBS&#10;QQxYpmS+uTQzWCsXG+3m4W63Vua0jAYefJ9C8tWvtEnBffbx5PJmdvde69/9vXuMlKgqzl7OS7uo&#10;6f2bS3SkaGUrb70LeKBusLtXIkL97Dx+9JUGjLvra8a2uNiuf/SjK0i/rZ3Ce19tnZ8tnz+7YqrD&#10;azh4UO0eLWo9Qt+j1EoTNBjQxcIqGR6l/d3m17/eSMIAROPsdKb2K/Qh3c0umZ8QHJW0O2GxliUc&#10;MXTXS5mtybICD1EcKAsknWIuRcMDmEbLBxHXf/kJ00tlzFzX1nBWdw/CFlTqij/YJNdnMaZrM2KC&#10;SwFGu6Mb7u9gNQtE/0nV8okaHkW93bJ5GkndkBq+qOxswGhfbTP34lgxBfHh3cp3fqMzuM5++sM+&#10;QkEeNNG7fAEQMF262Cy4p0qXy/Xgm6Y9n4yCWNOjfDTow0rDXHM4nj999jpJ/tnZ5eVkvmnvRMTN&#10;Qbyp1GQFyCMe9OfWs6XgvWZPQ55tpHUlUz4tNPT6Gmps0v1u8Wy4OD8bDSbD8eZyPbp5/pxYhfhm&#10;SvKq4vwo61kVJrbJpCxISEBZqtqIkHdSHWPYI0k7gtL2TkGHXQcZjdQkfDIFDQ51SsmZ8BoPZ3WA&#10;bHOGO5HykyvZyoKDeJORbPXESUjMfcGs6XWVmruOWPaJWlxsb6o1bRac9EPBUsHubp0gBCyvrnBl&#10;F7cHGUVZfXGZ74o2oUjgipWKceSrCeiKdY9rI8hhCK4jrtFLNdIAe1wPTBkquAXO7M3SZmKEVj/c&#10;vVstM/llENLArXA+W5cq84gZxGaOtdsaY8/1im8k3REDliZUg1I4w9HfUDMvaAzG8fX1kiMF96BO&#10;B9MV1VEwSRbihWLmQ6YFqirMHYpMNWt1NJwBzgNwjehjeZuDKRdqyPe+/yt4ioTDfmGySTknMZzG&#10;QQDcZD4Rux6k5uyY/FN/xVB0ONPZEwU7e0XzA6O/4ofkO3sBEgxoXTDAQ9NYzMewnRnlrVuPyQQO&#10;hrPs9Gx9PfAnM5l8YGqz97jDQd6ohkdvb6arfHgDe1AnBlY4jAEHE//qeNVsRnho1eqyR5lMoegD&#10;yysJq96EZpkDkYVwrVdB+aPS6Co+7k+5RDl8uMbYgMyXfunt5t690tG+v+oXGbpfXU+6LPJqcb4p&#10;3kzIeMtDY2FWS/n9O8EwjUZJ2D7qYXk1nSWr781pQuLlRg00QGWl5sQbxUbsnJ943CbUDV0ZZm7B&#10;wlC4RzPL1mL5FYXRVBe5OMOJC36301oyL0qTjXd8fAU0jnAdFWGZUKWVaJ8q9Lh0F5vXr8+cWw83&#10;tx9aBihlg/7im9WZwnxkXRzCwBc9hF4UkosyJWb8zApeyhUYSoUYfni3W081p58FVVk1YkYB96zc&#10;itqHOWi0pnxYA8yXWI8e7sFpIYu18fJ0gJQLb+Mx+0vO3ovdTkNWKuX03fc7773fvP8O4VvexUX2&#10;B//PCaQV0Ml2D0lhMrxeNouiYzx+2FDGQRScXOG1sxoO8H9KMNXpHCr1iJZGLmGo6aoZbHi4Jhfn&#10;s298mxBgTptwucnnq+xffPf46988OIRBsI4j0xWdvcqefbL6yU+unux2C2GjUKAqP5fhiDfx8g52&#10;VKGAVm+aeX/7d39n/6hXLehzxrI2/r//qHQyDKTe/Ov+yb4cXiA+a+bypzJlQOBQsvjs6Y1BHqDe&#10;klH4YVwq2mBXs3rDIAIZ2OJx+OBhXcNuQU3gXBzIm1/+OtOJ9Oxsyq5nLS3KzcE1SXJr4HR8jpvl&#10;R9gV6TfhDiV2UbrYrPCKZ7S3u9MdI21crp99fm2G32z6NagTJk/MTHitcKBoonSOabAifR1WRhaZ&#10;yyiGty+UsFovAw8MJjecDjQw5JwywMHVn7Eq4C+DzQralRLUymixGlPGcNmISLpa9saI7uFTez/8&#10;0Sd01HjIOqmz0N4JWb4F3GVdL8inBRsQNyYxAhOYmXNb3DTujPrlabyWzJiw9wGfm0FbSyhfrO4Z&#10;ZkHC5rMbiN9qujlbZs6YyhmBpOIHWUsq9E1/IDCZ1YjfrJSsOAlGfU3b8UYSCVB8xQVcd0x3EJ9r&#10;pkCDvRAjg3QC5sA8Lhl8Afdzw642CjUsSEO1WclhzrxIpI1fKWJTEwq3ItTv01WHWPGJZR1b0BeN&#10;BhLjzEG1XgkJeaOhjL3Ty/HFYNofLeXRB3kEhJe7knzmG6aIi3ce7FM5ogw9Vrh9OhivQ/lrqAmM&#10;zeIFQaOdH3QanIrlvZ3OW+/cYVDZa4y//0OUIyt8+JSQVwl/6+/9zgdf+8bv/u4/CLOxpWbEw7PZ&#10;+tmnyT/9b0unn2KhVmj7JaWsIOQR118G776bXfi/4EKab8E2TT7oetZqWIywhygkMCEjKDtaUl4r&#10;ebXyYg2RVXhuXFxnDgyHvsrHQQAgNg+eIt2LXlG6f24j2SJzAdD5MbyOZG9NW08TSX0vNovvL1w/&#10;GPjBbdH7xnj1NgUzFExjPuv8hMZur7nbBmP6dpApvFuTGtWzqIl/9oPvHx+//PnHP/7ko5+PxuPL&#10;a+KDEwkfF36My+R6VWt3aIaHQ8a2iXryPEZ1wmX06dOrbhsfNewS11IHsI7LqTIRC1GzbfzTTvXJ&#10;oz2Ebc8/H2xtejeSifZvIL4pP5VLv4uArq6MdAbGl9fyicO8eu+gPLheSpCdlSdDURvoCwB76dqm&#10;y/4mHkOnZWWiNmp2K+++xa0Uv2oNn3/GCY/OO0ewJ13UvLDZa6SLHDCFmPfBYGGdHm28p/wm+AWF&#10;qvGJUguElzf+2nJ0GGGgvhH4IL25OOrKyCsIl4gln8MmGr0Q242JjkJSUxXJMYVoD9fuEadfPCHK&#10;oz7f3d19/4PGs2cKZmPudHNDvbQ5QVsXyqMHHB9uLH0ngJJ8BwullQacq9ENh1hzt1dCs41s7Uru&#10;M1n/Zn55lR7dq2Nbvr8fltsVPu6L0yHqZbbw+flyd7fy/tcaM6OBQCz66ru7aEI/eznwXzGkXFFa&#10;K3qqQD0jCcnKC9T1byyWI0wVhLvypkDhgJICNmTQnciIEAC3Nqda5mbHfruwwWJlNBkQX0yyOp8I&#10;o5fz003/ZiTjhsh5S6u/4rNX5QNOreQdiQ2pjlnXwB+cFW5ezc7FchgHaLyi6BTMqQB6ydzusQjS&#10;KLt1Z6/M10ym8w9/LuW243ChxQvwCrq5pvRUthT6SdsENOtLlRdsjganksZdsL9SSwehLDKlE5Qw&#10;VRcoQkHBfCTXtYBCh8nDxetPaLUpl4tBxbeBrAUHeUbjtkCd7UiTMzrYIr2B0IKqXGzGsqRXGooo&#10;RvIYFR1aHPFNiUKKMC9Z5Jm1p8ArMM5IGZWI0ArOmATXJc7OXF7esg0Tom92WWaJIeTeGUSJguB8&#10;nre5gPlf5DJvtbO3yvM3JlIW/abX7UhZlpd0S3eWsZFBFSWNzbgwONUl1g/Nd0h9QMHTaQwUE2fu&#10;fsqlEw81+MUfCK/tRABG7rgo2448cL/1NpHSEcVUpFkSjHIFGRklUmtENv6F4NRqtzs73V61ouQu&#10;Tqca5hLVjE0l7JNmjiu8AStgdecB6xuWZenlizV23vxmzYXrDBakMiBDa7kWXM3hGSlBV5QDmgSu&#10;3l4Xz5uY6//9r/byXdw3/KdPB4E6ZJHcTk7jH/0pnCG0MhuOFeL37HSPpvPVx5/mlu+d38YUazjv&#10;eMWUoc2WwgQP2zXdwZTCEs/wUiP2ANPXP/vTC97T/j5JgTDcNifHI0ShJvzAtBHEiihFjMS9Z09J&#10;WiNmRvp1PmxppWPV9KyNwc3SWUBxQTh1U3+w2tmpfe39FsUsB8qLz4eW9qQeBgybPTkansM3hpr0&#10;0YdD0D6kJpEgVJG94TZTrfYv1xpMGm4pV9KithXvSO26UuECI+umDrEmTZ7zy/LgUQfKrlH8/gg/&#10;TPkK4rPv5oQQHqH91GRorAoCnY0gXNxEsJIy5tKmpgVHkZGo3ImvYZjLR4QBUYVVxMJYrxah5bz4&#10;BcsKSwIOGgHbEm1p8kDHTuwT/bYmoJlyqkUAMLssrhzG4EAbZurmmV5FDHA6c41Dq4X+maA3l7Tt&#10;MM38ls3sB05UaIG3QOqRqVsjON4w37TpFAGWZBfn5DygzJEbtcHJ/L91aAYpcWyiAGmfRIJYmiBC&#10;FXKQObM3GcvY5MjxtczcnZYYqIL3LtMUUjcQivz63/hVXj+AF7JOC4kMjfJPngKuVKLMMZxp1Cqq&#10;S2J6J16eH1ZKom0nKYRh8+oLUPM2yPZhV67kR1VpU/viNJi9+xXgZVlznbxi0wQKsr7CQTS5OZ3v&#10;9Sh0C4kyZkWmevWcbGreKaCxUL1nn+NjxBAYrxqZilOln18L+uOI/eyFXA1J2d1k2DUo+5o/7I7X&#10;rzTj5cQoFCvjcUyORb1cbDfLH/ytHZje0OlxIylzZeSygVku1jfZurNfQl28fwAVGxK2v9P2OR3h&#10;ZmJWJ4tF2Kklm7lk+fUZNbRXLaouwrz0Jx/hcJNr8FBQ/kAc+r29MjZz02V8dMDHS2z7UszbcvTk&#10;7dq9A3+365V/dbf5YorTW7OJ/Q81FGNhomjl81nbI9apMKWe8SR0fesJlytQadbrFGrlgLim9Ux+&#10;j+PpNtlNNn6KQJKON7Ag0jwNtgnlztLKnrvOErG7NHzI3aIw8xtt7bDoHA2gRbEOwU1sECfWDyNU&#10;mPUK8NQyxX0kM9cEFUPqIATOgPphDFPLzMcB77Oyynh1j3KeiT3RXZT9m9NfKFzJL1+Np7BOeJQs&#10;48RkNbTWvOnDO12mT1Szp2fz3E3PTbcKOlOMFgzR+K+JdHKGPXv4ybXu38UAwCN4zDfjEDKceSJw&#10;8g8PGjhd3QxWH7x3wBdM9ibD/hoRfnFTkAY5y49fjgPLgaC7MsZVAJrJomaI9+r1+PQUJKLAz/nG&#10;t+68+/YOqxuE/fRsyjt/8KDVblEJhKdnmeJMZhvgJjbb+7+8sxc9gGjKSdNrd9gV7IhmiNF89WoY&#10;tntVCqYn796DlIqpEORX7+Sp/wf/V3419AuW+/7X+yM0P/S3obzShK2NRW71gZAOhjOpJlUKAUlM&#10;xy2tGnsKVTLjWxbCeKJuqiFbxDaWsMziLi9WvR1klhWqQ47ZyRRQnk2X4G+P7wMfVrvaYsL58uQY&#10;WxfOW+QgBVmsw6WMrq4QeKc34ssq14ROUkUEOtoNbi6YaW/Qp/GyweJd9IhUaXZuQRd3GXs8SpuS&#10;zpVoo3klFKT5bAoAT4cgTaOoucVis064XQoPCAoJtSEcLyh7NQ6gIqZXFeoV9vN+r1uvVDv15ng2&#10;ouJRgJTErTziyNgcmQHdErtqw1gcjITmItuFCt3R287M85RPUHE/awnxioEzbzVexKNmk1tVLlme&#10;wCMifgMbBlIfbRQ5BLGl4SB+AY66hlBJbMx3lNmtQOf9na7qHCit4lvJ3I2Olw0Dc4w2hmeVF1ZN&#10;VMFhTfIua+80kjKjm9gqAKVImppBAmnwDN9SKy3/gnbaRgsiCUbCokAC9aYxr1qSrZTFB7u7ukbh&#10;EItclbN9ys0yG2JhA2BN6gjfAk3ebUCEdlXcmJMoVeSvGU1LAm0x0eThrQq69VDQ+O1m5dG9e08/&#10;/IyvrFd2dvYZeB2Wq/u/8t77v/Tue1//N3+z3dlV+elVY+itf/6T7Pt/EJ2cF1+cZTYgLswV6gsf&#10;MYptehc647at6WlumZf+m0FK9gXxIXQ7QhiPwr+sIN2YkbMvCzAziglHNgthkxdsB9AHFBQjkRsf&#10;Q3/RfS9bodRcKWbia4XmEVsQEYUjklx7wcRyMaUQpAJh5CIjsYpM/PWXWl21EWtI/CLUozTJjISL&#10;aaVtoaUwgAIRKUTXpDLEjax6551vtu+8c/DWB7/5t8bXVxff/cN/8YOf/uwUTH80lRAYSJyDaoV5&#10;AbU6HxKNx8Zp9VF8k9DbbkaDq5UyfjBJyhJu0mYrgNfKB3B9o2KJakq3tlkAQ50HJOF55TZcnEXe&#10;k8ey0CTymsMfOOPpR0MlpCIgIsZZ2NmYY4NfBaRIciQrudVszefr1681cmPKytKg7p3NktEIpWi6&#10;nBIrzjqIlM5V93d3eg/u7fzBH31IFUFwUZYZc423zbYCSdrIEsIKEpU0PDe6XNAmDAFkcyHHDUue&#10;UbZ9DPzNh6r4mjTQbopDm3ItQjvi4P5AGG62wiePOp9+Oh0PXtVq0iMwnETcwVc8eNCbTsjDRQdF&#10;gBYExbUIY2ouQ/Hn5X2ozCfe1aA/Oz8hlzgaTTZw/q7pLQtFJkYYheztkxgSKVOKt1AI3nrSMXIi&#10;Zs7J0NdQNVCIkgqPwWiJcyfEN8YOGEO88+QIqI4VRCnFQnYhvYKglfCsu5O/U6GzjvFDNEJeatEz&#10;vEGOaHlf8dSw3OKUK8rjhq8IYKDyo/D3dhbE8TJ2FAOgZA5M/pC2BXzJUsGu2dmDcTPSlWQTLBtJ&#10;YUj5ZGJZNKWWcqmel8eGDcujRzvT5YhhghK8KLHyyMziNOxVaQ7MQKAWITH6yKzzpNm0cFqN6S2d&#10;JzNCv2xvbOYuZwf9qyxwTlFpbMQc2HPWcGFQtZiyPuL+5YCEOoWeb9YaNoWWkWtDSe1oy9CVOMRg&#10;LpYIFUSaVEw5kD983DMcU3kACvXKpVZ3bJdlakxpPgxzgjS1lQXwhApXTL/4kxtmmBk5zVkc39La&#10;LE44dCbLfzWP2f+FSN3bMXDuvOTNzsp3M1fLx739vsCSJ0O3q+3qc2QSlWasFWTr1N+Z3BQNQXPs&#10;aNHPIhnwS3WT5G/gtltG8xtEUL2v+RkadGQaY4ce+CYEVrGItU+n2WrWqLvDteyOopJmFKVU/gF4&#10;z6ZZF4CoosQtjTwkcCWkB4M7SUOxHGAcR0VOmQ587vdTg6XNmts3vnTBmlEPEa/4gY6XwouR7yWs&#10;vJJWBdXAZLIwxJjqmZUjsb60yfyiVYKsTgkfhch5BXEOu9SnIHCsNr0PZmvM3Nh1HLztDnZ5YYC7&#10;b8A5HKHNYPLJsAgnOUv1UuGBlwVlOjUHU53hKG+0VBAon0mBlzIsYfJPiwWOU1JQQqFQ2E7Mqat0&#10;v6dGi8jtQdmShMNGNDhiEs5HFPLhGhRAjjHwKMUhkUzalWtivLiszy1h4AsqOrsmNpWh7UcaowRN&#10;Net7JaFqJHqhofVCKDnZLc08d8vBUbtElU8M9FbEhW98ktSo675jGvMmMXVYQ44wapu6U14/Dsx0&#10;+7NMRDL0q2TqBI70ZBGl9MXCRwP0MDXoFBbux95P1saqt5Bnk3FJt8HvhIMgnNKYMMgRBTErJzS5&#10;dUt/Q+q5NdZ1za9SuD0TMrgZjlvG6hJ8BZN6WDIAnNunofNK+z912oPAosLMFdpzb9mzg4KWRiiB&#10;lzsrS9+evRM2Ofm96DRum1fLFcrKvZ3dq6sB/JnU8COJ6NX9OxsFLTvG1cUC+I1tzFBna0FSDr2P&#10;ZG3ERcPHWZkLAMwV4xcPkF3oT0CLok9VQI5nQmhfByP1McANpTsqbMa5Inck+cWlyL0byerkzzCf&#10;MO4zy5wodevfyaiZZihuLpAX6xbUiM3uVf6fzp4+dwnhALeixUXR/mFl8hmEYtHZrEvwNU5kcsjt&#10;orQEzd3HUy4wiSXKeuhQvgQbiDVREUyc65w3v1yFgmixYaqkJY0SiZ8QMhtinBgSWI1scL+roCyw&#10;W35LqRrRR1G6o3zH5l0RiILtBHdAK+Yl8aFg4AqDAOBypSpQBip+g8kEPzDaPyizH7n1p0NuHzsr&#10;zBswMAqVMhuDLZTiOtzcMdqdatw3+MOXz7+OSqe+8K0/1kHrpzYvoDayk9p3lG/5eAfmZOht3ErN&#10;t5aD+RtipQsIzd3h6uKSDBZjcB1LPaAuiFufEwmBhvgNmhRx6ShTUYQbk+lY2pZn5DFx+CEjGK/f&#10;cwF48zxWYh5UUnLsY/ONw3ClWADpE+AiPwjZjVKxwXWHWkxYURU3GrAwuYlSr/LZlEnai82riQpv&#10;I8bBpiL2bKlSsFR7VjmSB+YGM/Fs6UAPDkrITBgHwhDhVN9kUplxX4J5mXdLNhWQJ8StqMD2oHEn&#10;jMbKLmfRM9rias0E0GkeP1v5VQIuGvtEv7CVgEhjkJ7LC/+zC0T0f81eN/+Fi9U6XsVfbOdLxhPx&#10;pXFKA0tQLJrpmBWXYjyGMi+1xiwVT7GgJA1Tq1LTxJK8QDSAM7/WvCEo6PkurVUDJwVO5QhcrOf3&#10;DiqMauWpnasgZjmtVibXgUBeFkJnk4rcPLE8q+ESS4vwcPIRSBCGZp9m8qJN4g4o7BfUCafK5tGd&#10;6AHUijYrH0/ft0jaLLBWRIUartCrNQ/XBsm46DN7KMiCKBHRRoEEDEPhb1h2alG8VkmkfV06HDyZ&#10;0k2cuN2KORHDjEApLmPBulLm3RIMWhgkco80sSmKI03khsxKPmYXrznrB4I7tz5i1p4F2x+EdhXG&#10;tfida6Nt82s4nyLTFBgfOIq93InL3LrihrUrQ9ZJoSnNDNZwknz3l63OTH2aXZmipstq10l2XYvo&#10;DNoBI1K9Yc9KPl8zAol+cluQ8uSnPIZyAhW5hN6psE42ghiUUmdW7vTX2CCtrU4T9GxxzTroxPi7&#10;DYRnLKF34EiPAdr3iuHCmhYR1dRqB929t7/5rW/9xq//RvfeY0mkWE+nL+KXn8cf/zT40VP/dBQI&#10;EA2Md2smpL6NKTJTqzuWnv2Pa1z9N6lrwZe0a85Mxo00tiwI0/kE2/+k55ZYcrULEty6yJsYxKGA&#10;9i8z8ztIndwOd0D6UtmoisisqhTShvCDMKs3JcspFdJaSbntzJogmFh6NbRg63iLGcNkLNohsUA0&#10;KjWU2MbpxilTLEKHXUKIDjW4bB7stck46xxSgt2cn15dDF6dXc/nm5tLhaXpkrYFRUkJCGPkUM95&#10;cCpLxSbg8NoUSLGSx4+6popFx8vwkqmdDlWOOyO4ipavH6jW2LlCJVs4EdtL3fNI5xgr01+IxakS&#10;S4M0QCIpU3SCJ9rq8pvEl7ug3ka3tkHwns4BnRUAMrDCAKMxk+PABNsFNt1I4xBso8S3zBQNMULn&#10;0m6cZRYSHxuVFf5HFqKSm9W50zNmdnVRP3tWtim7zuV0YFPKRoKHDM+5KLofJa70veZ3DRdS0LxM&#10;1wVm+o7V73nbDsQGooFKaz6r+cZtrc0qhjqHT4dSt+UskCKQqSoakymOVDZc01y+vGY8ehD9KY1D&#10;KhK+SxuOJ4DpO3nqyCKKRWcF72OGwNQaqHeusVzm4sf9bXCMqVIS44MQ3LQNpbMRp0HPRt5yeQec&#10;Fb5jbPF37BX48KWkdyNEZ1GpxjTVsxBiyPmPuYS8qVRxOoTIWM0mVhUXWjbbK6Ek2tfAHHKYJPck&#10;wFaCPD5XnbpIZ6ei1cv4kz86s6s3aTbwJ2BJLKhUJGRJyHcKzMkPlnmI6y8TD9RcACEYD/KOFgtf&#10;ofO+QDZDHP2xjM3V5mA+1G4Udtr7qnQYvS9L1ZIC59hALt5JXttW2ocSw0F/SVyAyXgJB1Vw4eNH&#10;+9f9Ef9gRwnAQ51Xlie9+lqFggZJu4tvBKwYZVrKwgH+sB2FzMr0KUs/6DkGvy+MRweMHWnyak62&#10;PszZlxrbL5S6rof98p3sf4mMYh4KFuOYfek/qbXY9j8F3TzyNZPME9QK/E05w3Ji4P2Txv6AQIdW&#10;eHlhXtureDrWQGGxWEH1YQ2rDXbKhtzSNPQJRcYtsmRDNwnx3JWxEVTAFSDAS68kqjBtqGKt8c1f&#10;fq9aaXBpruMxP4ddmxWul/l8GSaFZtiu1O7UMdzOmBedvNBCwREEPB0DhXffK7MNcDT55OmUsRL8&#10;zIvTGbDQ3QcwAlCwQRFfdxp0ncHrVzN6AvbkRx/Dq43PjnFDXHR3mxDHicktNoLHb3Nr17iIP/54&#10;eHC3/fgJ5n2oINhLq7NXq1F/xn3Pc6NiCQEQCUkvBvv7JLwxMiUWdU11srtLbUdyAyl5JfR4FCh6&#10;L8VCrYGjnRIW+E9phDgVPCn84FcO9w4KV1dkRy9OjscEuTYa5U63CBcFcj/2FQhuWQOYx+KETt1D&#10;hynfmrIK9IuT8dMPL+sVcc2O7hKuK6e4x19pdQbr2TS+usQnMAHjR1gDZFA7LOBQookkT09dtAcM&#10;bGPKNIxDi3BUHDZ1AFYixlTnTpEE2sQkeb3JL2dtSDhBFcGC5LTF7YZ6iwODeG6HyqQbKYs4JJVL&#10;hBa0VnQ4saRimY4hSG4bRQ6kP/nwsyKPulfLTa9LqrAAsFly8kIpkayKb3yjLVdYPzi625TYGBLl&#10;Wl61ewelxK0lgNuSkAX8jWhv0ayuF/KvaChwkn4ob/UY7cpBmstzcM1NxrhkuRVcJQYkqfrJDbfa&#10;7p7cqKe6q+TGboiDkvGoy8VHANVi/M/25BaUZNKz9iFyhFJh/jJSpkBMBAwJ0PQMEsvSrQ2iG/pZ&#10;JqQrJSVkI2swmytcLGd4uL/b2Y9XuhepD5V7Wum2qjuEuhWrSakBC7pBrRuz54KbEsh5ER8zMpYh&#10;yTiTQBYYQpqg3oygAzHUOVtnzEhRdO/vRGWczk2EI6diuM0V5nXsa1xkOVUDzBiwBBsv148f1Znr&#10;Yn/y6qORUsqwVNmv0E73ITcnBXgQp2f9/b16t1v8zrfbGFyNJunDxOshE3i//JM/l1M6UR+PHtZ7&#10;vUJnr8aFRAXfO4CZxtSzLH5HIb0eTY/PEc1l9w/r1XJaLpAtVDybZpfz7OQmP59mL4b5Zo6fBAaA&#10;WbsGQ94/2CcZgISV7NlFQ4kLrCBZ5XFN5uk1VHXMZmEEFestRfvi/xxPsge7wW61cLfV3GlyU6Y7&#10;UWXCmiwEPUqDNThA/uEPOac34+Hywf0SDdbr43A4Txp1/+/9XqhIScxUX1ZHl2vGbs83IbaK3/xm&#10;7e/+e8h+vKuLwqc/W+AA9/r0OrMeoRC3Qrvd081EngssndxppajJjR6vqB7Ocz5/U3rrAZuhs0XB&#10;2RDIF4ERs7QZ4ZnNarV+dXGlKNwNExuuECP+mHWw4p3UIUi6b8AiuiOJHLHAaTQw5GUZACcxZPDf&#10;fm8PcuxShNKUONPd3dbHH1/xI9qdfGe3kkm95hnqGMxHMAARVoH2QlCXtYkSj8Cn1pA7VgsoKFGo&#10;3pJkyCC3AA+I5RVsZnFQH5zNljN0FDkz/GfPfcJFp8OEo5Xdjh6duvTyss8BtadkBsa/q9F4dX21&#10;GQ1Xd+6SMcO5Xdnb326ily9wY2Wgser0Go1O5Td/uz6foRvPf/rTofh4xfKjd9pcpt3d+s1gsbja&#10;4B7z6EHjztv1X/sO6oBNtbb8/f/5RPIqIhvKoriiazs/zRej6OTG/5u/9eS3//6/rV3n5xBErv/P&#10;P8w//XnRm6m89oMvy3b/yj+3RMqtdDe3bIRY6eXCd5Swp3FVmhQ30tquj+5I9GF/IBcUW+0IUhxl&#10;q6/mitopuEJoQyrUKukQzdUNDw8Lf/onY6sZGivObhXZ+ZO3muy1m+HUNWnvfeWDZ5+ff/rsslJq&#10;QBiFHoLKVwGGaDegB4ntGgohJQ8qc2lvsuK10yZyyixwJYtEAtYJjamYtJp1aczwEaCIEYNRcg9e&#10;JxUl0jjkgislK+eDMRxkWfHAKoF6SuVdoUc3HER23VT/idJCcYabr4YWL1GpN5rMsJdrvK9K5ppM&#10;0RO5DpOrk88RACs3hqyg/4IwKVzcpQwOkIgWEGFM1gEDWZodCtzAcKPL0cyeRCjFWWbZsc5lmx2r&#10;4ZVaTf0iWDmJWYIGIdtBPAby+ZqQY8Or4QhskfoE21tDEQOjZAWyj/ZFCkplKMVLNTqbBF8xnURo&#10;bnVGx9AbkRQ/w1oSPd/ahI6OamuhGtKjqo+ngZU5WSCD1S6qAErasIJRhiKt4hQkR0KxYrldWhdj&#10;+YNfkJ21WD980MPylyprOlzReBMk7cVFSILXQ6otJo9kTJccyO7LFYnOLkFpu8EieDb5m9/+dRjX&#10;x69e/hu/9m/duf/e7/7eP1Rboy4jxfBwc3Ez+q/+SeHkrDZ4nhKpXfGSmVdQKKIfm4cGMO/aApNE&#10;dxf5c1ux6RJPlPviOI9bN1Szn7K4ka1z3i0Jwn3D7X4R+8XztjqPW5aEFubtrkpvWXNmfWH/Ltli&#10;SpkYvvrL8g2g4P9VAx73BfywTSAxg6eJYGiJ2kyJmdpXE26aQrjoNWHVR+1W+J/9+1HvIOzemyFB&#10;2jn4j//RP27U7n74s4//62f/RAANbOtywWkymbuI1Eydg0szvXRawZD55hI/B/A1luWmRSZQpE7/&#10;k6eXOtwlJBJgyOWiQBDmHDw5aoaAAwGiGvwOznL6Oqg0I7LT1XdZ9qGkN8tFt1bbP2iz/wAQUXz7&#10;gxBxRH84wd+u1arsVGG9odGTixvQzf7+3s0NKxeifrh7J2p3oq98ZW8yW59NXwtVIdVI2apqmIGK&#10;iDrWzhIUYMm68LKIK8sy7KxlGlxCCexpaJTGFNWBojGozCzKR7hwRIF9cFTiVXHKNFryekQmI4FA&#10;GHz62flile0d1h89YTKFzf7i3gOZRd30h8i4EFOwpkAK6HJHNzMnEOvshI7lgbFLbnm5Jy/hCec7&#10;vS4LjbSRo7sFGJ29XZAoaYMP9ovPniL3iBGrY1MygvUNJjhXgU2lB/oDM6jfp5Uo3X9MXZ7v79d3&#10;u1V8YKC87HQqY+76PqYKoWUtJLZlQ5l26Aok8G3lIDW0BVshpnB1ag8cTyDdg89ilZLt7KFw7GF/&#10;1h+MQR8MvXAELv0kiQPz9PQlUzp8TPz7D6osAwb7c7lSg5gXqzoBQpDfZA0JxNvdLXHCw74Bxkmy&#10;6WfPIZdzC8NXwMySMb4O43SrY/UiBQQLhmF0gMhEg+xHD+9yPLw+PuYcZl1Op0vD0jQu1SC34G0x&#10;y5JnmJkFKMntTOxHN68UdyXAFb/abdc5sZggmZUNHIq64ehpqeAM5FXnmpHV/PTicjpfz2ccgeCg&#10;60+ennO+Y6YQrwMjuQRxREnnk+NUqbaVQ7DRAI3zDSq/wNCi62GVEOWMqZw3hLnUGSCTb6MeuU1T&#10;s15OHTLj5X/JtcrNU78sQ99+Vf6XjoftX80fTxeJkObUjjYlMMBvlyuFDVGpvhTdUtIlibWBs4/P&#10;jSAh73dsnMRS1rDKOufgS3YCWwWvt+0neCmhc/xwzi5Gf9/+ESW1pNhhPnWD+2XlXirFJU3zeNa4&#10;RnNA4LRZji3kA9ECp2FB1jh82unL5wA/aa2GOaWwTy5OmnNCNdCDnL5Youfc6dS5kOkDkeEc3CET&#10;tYnCgdYBfcSvfvsJWtD9Ax+GPHQ7Bb0q/Th7592dg8Pqg4fVp5+OR8P15flCPCWlEzIwFHEAAZUs&#10;agW/hQYyQ2OAmuidHq/g/hHJ1dsFc8lJA3rrnc7+fqlRK95cKpeAqTVd/QbV0EqmVrwvTisatoMD&#10;IukBykVbcAuAnSP4rcB/6uBxzRkHfMMnCemYvUTExU63hhYOlcXrl7Hh3f7HH050iqQZfTjT17Wa&#10;281SEk0hghhPvv/+3qtXE4K2aZslTUTKtAJvK+7ssYfqQGSXlzfylchEZUlXOvSYLiNiUf5FlJUV&#10;cF/KVBaDIm3A/BjyCKW0hWZ+XWyNSNybjRonOdiGIpY4Y7ZY/niKLy2jzsfUmlhj/H4X6dXpHFNV&#10;IElc8jSSEh8uBHzFsPBwryNe5TI+OetrZEW7Zv4W2mP5dn7GW4bQPryCLoICJ1HcUIkjssmjZMWe&#10;v5amdymy0vqW1OCYWs7359b43In0MoOc1Z8rqctm01xIQnmNIeKZFojnvREhwmMGVbHRisK0jJcR&#10;Yr9q4E9sDljs6IKhgVvCv/nyuHFf0QV63rt317cmfBeSQ0tTfjAnPgvH+Mg0UvWl+ZzjdMXUzjc1&#10;oH4SFShYGb+IGZf525HRR9qGJrwsP0p78nTZykXzVxKyhgnhuc5Mfquc+RPc4PR8Rc5JXK+fc29t&#10;UlkxfPWd1krZM9lgJOS9IrKrX4o5FRWQqaqowHISg39q3kIcUzTPZYQxPv5SstKdC7SWHOPB3ahV&#10;C7J2VIazVcCTNmlUBB9/9mLcaQLfM8TwrhYp8pavfa1FUUc2PRtc4aGihwcEvt6crSsKRvJ/8LOh&#10;S187fFCltwdF4g7GVIVGd8bsfQW9U15ZNJYATSYQSKhVxYBaQevQJOr45bJNAlnVG8hbRwYQBL3C&#10;CO50mYTTOMERIAmzhL4UpvdguB5PdEx4Ja96FXb38an0Ku3sarg6vVrpw7ZCbY7thvqRyPBvY0d4&#10;DgK2iZEvcHMjdxtBwO7oc+hHatM2Tdrl8C84PLVchIIB+foJzCvXEimlIs8XpLvSBGpLH3AHvZaj&#10;mZvCFWdNAvAXNPYQDKwbBw+BTU7nCZeQjEdWDm+TWT7AyusXw4KyDwvd3Vw8TF++R460DKLHL+L4&#10;EoUqQ7+dSfZl8b/G1NDklhqIZTZRbDT00DVW0vFn6yYizxnBNsnBYRkYordb5IVxyn3v6YnGd0GG&#10;HTTGp2WhwKy6dDySCsm382Q8kE8Bwb+FahaU4tEYSkUGiwfellKH4nW5phTQ8WglD79VxvLHjb9W&#10;5edjcBJu1rWdfR4fRoa0bVgh0TtT7tNvlO/eu3N0dH/vYE+3MoDodBg++5P82bGso26VOP//Da+7&#10;PW8HXIGRmgNjCbO5eCY7PSVuU6VVqy01M5W50LGNeBNqIPOMbGrLOAwtnsqngaQ1pePda1Z4XWAr&#10;zgpavAJFzEKSJGdR1EM+GdY/OP6nT48JHWHH5VXcbmLh8uvUiFf6ADldq9KsJmLO08FGUJ/kSipe&#10;SZQ5NpCzzTW/HB1/tOKp+Kja/qGtq8xmk6wuGa7kIoCAF289Q3JNR9H7qFqGpjddFzVRBRZZG2bn&#10;ff761GlpLd8huD4vLuU2lVh5rZ+BrtjJSDLTaiUbk5lAySkVzNyA6dDGqXNXGjHQSMfKlgl9pyeS&#10;ieAmdjNq48dB5IxuZ1eJ1E2e96p46caN4ZZUTDMv2JjqLxrqEfJVhu/Lr8Hm3TnN6Ban5/TGrzeI&#10;aT0B4eOVTM5D2VCZ62mqdOJw292pZG6hR90GbnNdaiDHuzcYZOUMU6hqUpPMgAM2wK4o3n3FXPdH&#10;k/YafyO0i9mQpMPA2+lWuy2V3Yj9PGd3lUas4TUavzSINR+WJ6s5waPCEIwiN+YimvWoXomw5Hn1&#10;6pSc3d3DO+/90m+0em9Vm7vUJTr2NuvR//r7wdkn4fEnldPTUAYx1Fm5Cc/cKAKXwND1tgol5LJw&#10;agxvazOw1coavSS4pe8Zsc+yKbO/MHLJtrypL5Wab9Ixv2Rnmge/yFTMtzK8v1zXfjHYsbmX7+Vf&#10;fK//l7mNmSbe9vo5ujaq9H34/YtwJY+s+vJG1i+VwvgHd0uPnrS+1Uw8Jhw+sdatzn6j3VeADWQz&#10;hu0tr9Nt7Ox1L68v+NSpxJRnuxL11VzhzK/MQp1K1tazkBlXgGSJw7ySGdJGXnEyPAcgYnnAZq/X&#10;YDEWd/bzLV8yJpYWrXe+d1CpMe2plz//DEEvVkxVeRF5NEUkX1JDJsPRECAb+B7sABVUu4VM2JeG&#10;awDPyON7Wx2xNYhfwhGNPUWTKUSfd1zYamqMSUdpDCPGeaolwrNw9GgUBghENQ2Bypc6YJWJiKiR&#10;sbT6kfApYoeKaMXnC12aau9V4Qm6py2TKcPxyr/1D7PJpASorKQRGsGVrKHLKonZTPJIcr2NQQNG&#10;BjDfotQ1kCiwCFyBl15U7yfz8w1KmfXIz1E4o4Njt4JoU81Se4/Hmt/iLhTbXPfRYyii6G59/UoV&#10;ipsXL4elSgop5OpCK2t3t5HGC6nMoCL7W5nn9ki8NRwyogOltJI66eW54ERiCn3n08H9eA0PgOES&#10;8ajVml2RsXVOEhlZx4e4bC2qOG7GI+5rleLQrfXvya5fK4sECzE5ugf0EQQc4WuVVfEwoM4v+dfX&#10;XHNQwGh3ObU0w2g2m9SElsdrFmSiY2x0nnK/QOQA6Ty/ULkgJom3cLQBuvdANlwWC0TehujOnuMi&#10;mvm5G6JyaGllmLKo2JUHfSTnLctUrxbbTvtSkw+ahrocZPQAy3X59BKARYNHL8Le2j8972cKbMyN&#10;tuYbjVeMINxTeJGJwoUX9nw9K5BMaWip7jZlzrchKWI7BeYkZR2r72x1xERLb7N1ff+vxqHzv3AE&#10;bP/FL5w5X2qMXZqFlV+yipAjgb1uCTDoN2syA1ZYmkmWlhqMe87RDQhVBtLJG/sA/y+01G9e6K20&#10;982a2tohGJ/W+JGeY/ZxOfqaIuocdxezcS2wYWSYnCpvOTHAA2hnof+F0mIW4Zh6a9QiTpaj4eVS&#10;9PEPP3Q6ZqaZoolHNL4WxyND4vjoSeP0OCPXl9bp4eNqm7yyUnp8MiVogRmCNr+X3XuAIp8gaWJ1&#10;b/BkHw/m4rrKIjmR01jZ55PJZuKCutuTpyxaApr7i2mLJCXjAVBq80vvPwjrTQov+YrzmE1+osyq&#10;NbQTvX4R9kum6JaVNN5Xq5idxscCNYzbH+7f7n5loRxavpefKZK2EvMqBYrXtTCkpN/Xt0RKcs+M&#10;K+6DsRVxQymmywu8flUaUmfX1FeDu6/kyO4HYs6azxj9YbNT6jSrDIWurtFoqTYS3Y69KR9B025s&#10;cGNiDCAr79jUf/SrwP2WSJS6zpHPl2Jahb6vtQo7DvfGXPvPNqDSF+36g+ZdKYIrQ+1gaAQ+PexL&#10;fItiU9b5WwkjFBqyOYtHd/dYKZCgCYrHRydWvWKXtRUBBtFZXn1ODtBaxomK8MU+IMIgZHUDILY5&#10;fj1hYJHGX+wMf8us2lKsciczd46s+a3RronuZOiHnnrjOZKnM4q0HHm9SBYqZ04QWO1rDuehGXrK&#10;+zSEqejLXEhJFdlWNeKozP6bvkjHCTHkpvz0Ws0GV5ftyMTyFjIj2ujFifLKsijRBjsWm74GCATG&#10;GCVWSXwQ8RnZAhqYLDOC7FCc7jRCdNKeFcSSh6hJ3sZo17oUSfIBMo5e4Dp+m0jnjqF755BY0fS6&#10;n4z7skfrNLT2UwWblwLHjZEvJRx+ndQUtJwZkcwnpW9fSncGl2PjYDc+EpiPmPiX5UEoiju3CBDp&#10;zQCYFkV3QXwklOeLpNP0x7Ns2Ld8Hz6oki5BqobhOJkvAE+887OpMaaD7iF0WJ+QrYODsF1DpZ89&#10;P0aRmF9cZSpz+czFwU7l017jcs2Jn9hI6I5bO1drhI3xbEF5KjiJmVgZclwZKqBwbi6b/rXfvyHl&#10;ezWZbICTSfkoz6PpFCDZIjnDbEqE0mLjkg+NmJPnG2c3nrv5kmUq5abdyIzqfstQMlDQWULkWyN+&#10;y96IbVdYp2we/r5jKxoYsTF2ZeYo+hL/KlTYLf0vDlKjS2Fvn6CtMtq5+lIlM2xQ5RMoLYkBQD6P&#10;kj0FBr3RZTzStS7b+8wqXE0dY3kLpGbXz70bizCLrfFaLFRfNsIWqCR2hCIGNKnUChfaA8SMI/6q&#10;UlRduEx3dtF3Rt2d4s01ot/1i1ewUSIzc9aWkSumhYis5Q4QKFV1rVxJSqVU/o7MaTXhpERYSQrO&#10;p8uriosVkXI3sp1WMy/tBkSYMQSccDnzp5Pg3h7nDvWSErl5zZm6UYUP7O3d2dnbb7ebummpOK6u&#10;vNcvw9d9YVVJ/ibN4K/T9G737ZuBb6waMbBKotVqUzmQDySCMq1qSGWmQG8jQepShRFnzlWBGlAc&#10;U+QzohKFRcj/wuWT/5vaKQu9DzGfkxYn10lr4sfIu7qeYmRF/hdIOje2PgeD5a3Uoa/2DXaBliL7&#10;TBPmAARIMSuliVpfMxTwjX2Z5c5XyMShvumlLKhQwXr6CxeWNdKJjG10JuRmdCVTWdOPcAuvMDhJ&#10;JFHBCC2Ezgg6YxyWTERnkyvFlmZ5a2mZw0Nwgo61MjaAbYPESl16TvcIWBKSEYZkwMxMdcaiLWsG&#10;4Ogx6njXjjumkallXGwV8pKppVvdqdENxY3QG5TGho8VHlCw0ttbSWorAyiFsFumSqtecyoDPnTm&#10;CmwXDNFbTb5vY5nwWuzu6gisQQys5eKNQCN1eD5XgGwhtdqk4JD/b+5ZtHLZ7fJYPP2qybOBEVfD&#10;8SiL2hy+PGJudlp8jKxAEkvzENVuaMm2PE0g+KlJNDVctc9c3p9UxDpCRJmUUqMYArrye5XbFJa7&#10;u/e+/Xf+fpopAldgyWK6whrxRx8VX/289IOflj2zmlRGvGPe5cYaEYfYcvnEs3fZMpk9s/xL5Ic3&#10;dZx/W+rd5qB9wTP0tjfcL7i9ef8fc+/xZGmanfd97nqbN32Wb29nMA5DDMEhCAEkF9RKIWmhnRba&#10;c6sI/QvcK7jhStKKKygQwIAgFfAY1zPtTbms9O56/xn9nvN+NyuruwcYRgikejp6urOqMu+932vO&#10;ec5j8jHHdWjHCw3t9e/P/g4pwQ3UKW96Vy8m372rQZBBUimDXd/eHavchsgIuxIdmdEos/Blb3pw&#10;7NWaDOGA9IFv0asiKqpUW7rOlzmnle5rZ6c2GJJrr5JSYwOA1Hlg81hHrDdLF7k6c9340EtxDcRC&#10;qd8T2MkCkA5AAGLRrnMNuiAPY2rpYjV4KZx76ISxVNjYKJBQdX5eZCbMQcHUgFXfbFAoUsrS7Sgc&#10;mIWY6c5CwRc4IQzqMCdUqVQtm2Bmck7DvzIHPEmDltiwWnC8RHNRITU74aK8bwobm4VeXzqImUlg&#10;TEeTyGHXAjgkLpAtIocJ+GYEd5WhglkT+/lky7xCSTGo1+nYC8biziV+DAsoySRDzXwb74lJgfWd&#10;+iNzPE6uCQNO4mPdgCT9GJZVHIeOvpqx0MJszhMn+Kfcte2Fa+yiJAdMdVsU5Gvt0toaWi8cClKT&#10;2CdXV4Mavoq17PIClhMWITIIFg+GuXrir4RFbt1YMahtkBrFgarGc+McYUumItQdRAc0HsRSrFFL&#10;V2ynq/U3jU/ReFgMrMYmscApcp7LKyxAC68SsuLpeC0+WdW42b9QotN90LBS7nK4+Yr8LGAK4+n9&#10;hnDWSjvbHXW8t+81Q4tA1FaStDB89vTKU+m+17voYuwMbMnT5X1enI8wZuZ4rGrMrilTo6FgL+Lo&#10;fBsSIdjOlBsGnxOuDc4Hy63dUru5ubP1OjRLAJiiHK8dasjaoWEf4hfDyTWP5+fDU1yND06O22uN&#10;ep1IB+6t+XAAkMBoASM6b/d2vVpjglcYD6BYw7iD+AoOFDNtg1XIb4AuEmvpWso8r6MQOz1KKDPD&#10;xBnhKYKlUp3AHnL+/S8kAHkvRPCuToU8vMJqJX8l0sxBamfRk7e7vpPwWt8rKEABMZrusqkqjVZY&#10;g3eYemenQI1DZaIOOGQJlS9NNUJnz5Wh3UpbssiujzSlFplpf7YaPLvXm2sJwIlZttym/tzBtKhY&#10;L7nIe8ODJ3+TyEVuWSf9EvuFLQK1GxwfveH89bfqv/vbJVFNMTdqR0eHUO2kLSCzm4VYqVF9ihr3&#10;s78+czE5HBlc9pwXrFbqPBTyxD/2e3Gz3mIY+MEvL/fulO6/BDFvl8X57HD05Only6+s3brboP75&#10;9JM+/gW3by/+6s+HTx89PDm8kHUXhKS2mpuoHLW3oMvSoFaYj/Yng929GoKB9fXyYDDzZipNixhq&#10;FPABQuMkCy4IxgC3h0W1bVSJ21tr9VdkaXB+Brd5dn4JFK0QwGKh8Wz/YSiHwujBa5JvrRGQKjw2&#10;IEnv8iI4OaZVsFER+BzZyH3yBXrN9Ua5Ua5Mw2Y7APn75793/6c/O3/y5OpHf7BvjK3g1v1qrVnc&#10;2SMPnZJg/if/8RP2GJsZRkq1Udzeq8h4ktS+xYIQcM6xW3dbTi/Ex0itzP7EAlD2GxKihZRls6fd&#10;ck0ldR16lSe/d3oGk3yoUWGiRH+I62CnwQleZiBLwXp8MpGbJo33WJhCba189+XXLk4vjj9+HMoR&#10;PuW81mwh8PfurBdNbHy83+efHO73H2xACvrs82POXkbcAC10eogG+YTZ2t2LAejY5nbjwWu1GPkI&#10;I01pfYH+C6eH0acfzx99cSh2vvAZZe3ZgI1TP3PktHSptlbHo4vFdioiIB7Rnjm24HLUQcnoJQrG&#10;45ovRwZ5AbNL00IFD8ZBk4BUwWXThFbdWu/Mh6hKlJYCyV6xWHBKEU5rByumcoCXRok3dG/v1nfe&#10;fQcqJr/l/OIx8xxJ36KFBqVpf5keI05kVEl9xbSFfuDx08+uuqeVSv/2bqvdrDHUH8ngHjewbNab&#10;XKX9RrDn1WlHCqdP+0ySKPA6GzhMlNbgPmDmsyZd8+nZ/Mnno+9/Z4Nz66Iy2z/GaSz+5ltVIBja&#10;UTqlrbZ//zagHn2qX2v49SZSJWLlCo8eh5ddbzAOjp/NTw5l0Tcshf1uMhmr98PeyZc7JbEXZ7ub&#10;NdwXj09J9SSMN7jqT5qN8PU3KxS4+FumB/PKZhUOfxse2AEOIbP5/iJhNHw+5dMtw6G6BcIpPPCy&#10;OznY73d7k1f3Wnu75VcelNe3STIgZzj5yd8sPoBGO0o59Vnhjx4OX3tr89W3q4omC+1uKIrUc9Zd&#10;9HpzSSjPcC4EqNDV0aoDi5R1p06yo4PZxaH0UQcn09v3arWNqDgrT4fZxXhxm1Test7UT/4jXIOU&#10;d7HXqe60OB4LAPm0ZO//7NICrZZFBfAw4qsoWgxWqjGKNfsZ0dvYQEXiZzehdaezfqKudqfDNpXH&#10;ADrjjFNld1yeLQ7PDTOlYqgJ7zNnIUt/B1/DLiiTp8jCXLC07NC+M7wt4YlNC/n08QEFN5Y82E5C&#10;xzg6GliGmapUIg1hpZIRVWoQHYIbM/6fRRTyo8fgg1xJsNcaRSgI6xPGG4OuwvmURUalVRfBTASl&#10;GnaA048/XmQGIzLnuDhPk4t5uQAkCgadfv6p0nfwC3zytIvVAm0GFx5I0XsPh2UdjMlWa930iAqx&#10;sRstuXO7BdUFCnSX0N9FfOcuQ/sSZhofvn9F7djZqj16NLGxSYLIQr03IZMfXD1aZH/6h6Mt9ABb&#10;zem34Pngiao8Jq64tWpy3Jsm8/B//t/+J+qGWqk4ZvT7/gfDf/+jtcNRqOwOOw/+/py/lTGsu85S&#10;w2pDSTsCy+MGcKL2+sEPf/ja22/s3O90Ly8n4zGjGI7WmXgrs35vDLsbGltBFF0k5BRc+MwNzy/G&#10;qNd8faclT62hQpYzIeWOYMkBmWJfRLn37tu3nVFef9jFUfk739lGegDl56rbr5uloQbmDAIDokom&#10;xi6gZkisDjfhhq+QbFh5dEllmVOCCWCKM2UVQFGRA60qygn1JO+rqCaqZN6zmSzTPHo/iaIp6VwW&#10;Lr/G1EUPIo6uBSFc2ygFFLxpZevYzIwdbsK3bTdbHNr8dXUwFDwiphTJVSGHUirmRdJVrKNeBcUG&#10;tnzsykq7bWqvOXR47oVurw8yiEYMp+SFacxajboKcXiqsPMxcisU5kaUsyBQ6Y2hXnPYgipTbrDg&#10;m53Wxs6awtxKlcsr4lTj29sbiZmm4ExpiTDi7CyWIyqRcMz9XlrfhvVB/kd5voTKECn5JFjmmqzE&#10;7DeT2HFvZaYlO614e30tKaRxMUKGIwgYuilcFPPr59zuDeb9lA6H8L7CwyeXZAGcXY1xK2QH/83j&#10;gy7xgUztemPq30hx2XN1S4slDgKewFOagcikZp6Y6mm8tQ2ozWNKt9fv39598K1v/OB7v//f1tfW&#10;ZbYJOjkZn/3lXy3/5Efxf/ps7+wjVxoiakmMfb20lcwrSyj+gwwyfSRpOGgeqy+V01roX3u8GCXp&#10;BVDIAcW8pij1shejKLPrX853TZ79l73ANryhvbOzywZu19Ng/zogzCHTWfJ8oOOkmFk+x3En6Sov&#10;zPpqUZn5sllpyhvf178qlNKcu0E0IAtTroaqMptBuAEjiYt9s+Zdnj25PP1isuhZ25ONe4VRi8Dn&#10;MzzhxPlOIXvyaPF0vAoMnqy1+PBpV8r373Uo7Y6OLgO/SQnAxU7M72V3fHkhO3Eq+eFwzLZd36x8&#10;93stCtFfvHcGy4Ayb3e3Mhv7E8DXGJYK1JWk1UEmmhwcdTd3KPkZOBXWNpf1ln//lZ0nD6d/85eH&#10;d+/tkCZLg3R8AEckGculRUjL2T6edmSgpEdPoREjTNWQU3BowdhnFpRKTyRa+Nzf2kFwEK11MM/b&#10;2Nq88+zpT2ZcEYOxde9Y/hWWOtU9bS9ZyqGWSq3y5IBaG3vLo4Oj3VsVOjTmNJ98NNl/1IWnM0pF&#10;gP7wAxjRBEk0nj0FO148ftSDEEnDDxVx2JMlfqkuTwC2Wk/TaYCDWBTySthaqzTXOBO8i1MyP1Wu&#10;ocfBjJZPmMQHTBCvrsbYOgLDXZzM7tzp3L+/9uHPBsp56WGXs2x3kBNnTx6hs0tOTkZoJDVV8qk6&#10;FudX8UV3jgEQdigLhckr8qPaUF7AaDJWKQD+O09u3VmD1AmTCFbg4eFQr5J2Ly5OhgzNg4urs1zq&#10;m/E4ire3O3gN8tSAMiSuFJ9vsTQx7FvvbBZwTotKJ8c4yHK39uUybj4VlgFEDxOU68zMKyg+ACXX&#10;NqmsGN35p0c+ckjGaa+9sg1rejgaHjyLj49mv/jl8b/5N9hNzNnVxvqy6UxiFaqJCBThmShoyzc4&#10;NTWCaxEOqmjbuIEb6CKDqEW+tejb1IIVPLhYMzzQBhli22pl2WhyRyrp2x3ipqbldJtpyEQ5oL4u&#10;ffut14kMASNhtVGXM2Rj9XHUpmb2YDpvXEDEzqLdlU+IBEnIegR5GoDqyZpoljqGtrN/dJ4kAvxd&#10;CkXqsIjMWDfq7ZPVqNd/Qcj7NfBYlt1wbv46iysH6NkZ6P7TOMYFQIG6Ds0Y5sAkkdpnXrS5q9Cj&#10;RGYxS5vCCCc2Wzd1sLEDbK4Z018iUOcHltAMGxqqq9LojZEpnX+BBQrqpLyYJU1LZuJJ5SHDvBX+&#10;PVge7IsKS6OLVvDyYsbn89JL6JgUxiNDH1n2B7f2mlKmCoITwor09eICj/7l2fmyf4mcQM2YJCVR&#10;9vihCCrIXD013sHeLRiwyfRMk4FaJXpwr8M+yGTxPWXl12uo4DZGsyFXEEvLDjGRuzY22FelRlPm&#10;bJ7ckiIYkIqntJR0HitvAS87XomLbtOAIo6HC1DegjVeUvhwunYhdIrgRZeL/R2SXYB50U2VLGhx&#10;JhsbSwsB5h4du1WhXhpBXbnk0A0grkjuoNnhoeS7fGeUmTKSwe1kCH8ahW0auNJnYYlCmXKwOB0k&#10;68p84xhotuYyWMUjY24ZWxOHJ1y17LzKF2ayCWGjICqjEtg0UVZL4jnvGZf9w85nXNxuF9calR4G&#10;VV6Kh9Coh3l+igESMDcSqaPDo9FQ6hysvPihAoBop0BVsRAz3F0xFZHoBp9/fkpZAiMdCIBv3u26&#10;xhaKINuHbDhcu6sgDhRAxCSlRvpUYNoCUSIElLF5UiUuVW6VObcyaH5OuVrRWq7NNkxspAk3WeYU&#10;iAVlabDozb1TJ42SlEU5FllFyGjsUn2z2KVWBgbTq9gLjEbnmSFB4qAn154Irjcq3fbW1sZGhx2n&#10;gHbUj0REynFC1s8uj9CTl6Ve33KJmyrnOBhwuTqvcJPSw/QHZJNGiQVmwqfjt4NndPt4Kyz7F7NE&#10;DrEpCVusav6WT17sy9J8njBZte3Dfc8Nmm1DQIUiFGX0CBCHQFJxjFiLRSgA/wIL7F4JgguOYOVh&#10;PoT/NiJYqjdS5mPshTZDNwTOTk7m+iDde7XP/fGTmQ46uaGlaQ0EUx8zw+E3X6msr7FJodcuGVPc&#10;u1tfmHkJlxMXL1RttvHxGV7oyf6BjB87a3Wce9bXIyoAY3tAc1iajbxPwAPHJ9vtpZfXBfRiznw1&#10;9218vTjDDIkXideFCMNEelgWM1AOjpMxlA49B0gW1XB4uRwO4Ykt72IFXw/6NZls4Ufy+mvtImka&#10;teyDL4j/1FguWoNHBP4KuZAPPF4NygjNKmvs64lVa4hvnlIup0OXvut0P+mKziPQZUWpt4XHWWHk&#10;UrhwsDdmWS4d1CqlQlKePPU9+IcYZYkzGnFeab5dTqYyTXJlkYUxYhcqyjygDFN3k87ohDQHFP4q&#10;EUZcYgRad+Uipg2Kk5Zenb2JIwZpussogI5WqqpViEp1vSnRRyX8zOC4VQWEy7YEpRcfo050hYot&#10;zCzXg5IZyNQfg8fUQfkua5Op21I6NEspFPTjy+kA5pucVjHnrNAUQddyphWtDh12sdWoffC+4lcB&#10;X9bWIAGSquGN8KFntJEUOB8I63nakW8r7575Nhuyt8iarY0KWVTrkCeKslU7Oc9OnkT7H6fxPDNR&#10;g2gY2a/V8fr+8/ss/6fZ0TibDPFsgwAThNcfvDXd5kXNgD/EraPpwpZ3NOl24f5wUwSec5/J+KIG&#10;tmOsFiyqJ7YPzWzMvLW1uhwRZBYqF6kgLHPgcPXM5mO7fZTPuZBOZ+TUQRadyGRGjFRHHjCdkRs/&#10;OlsBTihGE5qgBmZv1hv0fLNoGo1n5iirlG/PgJsVcq7pK3sWnzzXxFz1hixzZfZVtLqgLEYKfYEn&#10;acQimfDJGER8WwNCzNUjcJWMhdYyvghWci032vNtqi8WxlJqxtC6dE5MzfxNyRynbd+8kZUYvLRh&#10;+lJc7sXedsVxXVykBYeeHC1lRSGX/ZKGPfqIkNqaMQSThNCxbKz6t5DJxdJckApJxc0L9E0wKh1O&#10;S+aWVYR0noQzcFeZboip5KIa7B0IVyf2fOK2rb6l82qGd5O5+Vgi7UkqqYtVSkrYBgEohZ6pQspT&#10;PWkfEH8iW4JMfP4xNC5M20T1EN9O2KiEVGaA4rl8T5v8Vyl2uKG4d9aaa1ub69//rd/d3rp9984b&#10;uFbwABfz4eK9z2PGAj/+o+LD48q4a5FabsZhDp3iEOp1z1eRI8Ukl9iaeY+uMj+54Wp6PZYNXoiq&#10;Nh2vfyMG84XqcmVcai3rV3bYzfbZc2Lu699uL8lNYp6PjvMK0i2f7DlZcVVeZqvfkZrdVuB0xbJp&#10;zBEqGeN7titMb10g8GN9R/pwg4zGS++Lzz/65NNf8qDTwMoYlWQSA5Gvy+bCNrkmBTUDn6JZOYu+&#10;p/0aYZ4qfxAmddBuSb4dDdFZ8Fsok6ROD1Wxy5Se25eUcupVVLJ0cXxvWlZEKLU6w0cE9vzBOZ7T&#10;LjXXUpdljU5WBcsQHy5M6dn10/EE4JstxhfRBwGYAo3xMqYjOR/SN6yv1w4OOG04VTSfBNUyK4fY&#10;eQubH6ryOLi2OCpnk8HZ6VMwo6UD4kMnXfEtxIl2VCxONgvGsbrSYwwsMYzQeFboNofbDCzPBrDm&#10;ZyQfa+MGomXAwtDGAKElose5s6JnwSDG36LSzlzwi/04WgBmyCQ2DfpzQ29NMOgpd9dyqWyQzgPM&#10;sCnhwBb3QT82MFXoBEfVrHAmG06xuqYLoataPHMgV1TKTAU4VHk67HfSvzgc1taI7g1by5q8VxcL&#10;saMtX8oGiuIuIdwVsCUCo+YhnBU51OIryggYTfrKxNWK+p+NsmUaR4gIQOdiMOKN8N3cYnRjP9/4&#10;xMb5w4JqWYhzkewlNyqX6VQhDtzsR4fy+1nKCoNVod9rOt4JKyx01gKSAFGmxWMbIGaSReduIDoN&#10;t3ejRgPOAA8+wYcXkHciNWUmSXdixTrHUpV6gvnV0liyi9t700570ST20a5DN30yBz6KCRosopB0&#10;V1NoFqvFrZ3TLx6enp31+0Q+xKJ4cT1P54gGeIpsG5HEzk/nFr5o6Z2MV3S1aKTPMqPGUhuV5KJ8&#10;bbGV13GOrpkXmzUUvt5bZKf8dXd54yTJvsQxyW6oILJ8+uqI9vlxIgc5+R47vpx568rFg2tZ9YGo&#10;OCArA7mZC5KWwhh8LFatv7CSVtBfJlTXt0o6zp4DgO6sur4gVsQTDhqm/3rDlkttFQODez4WKhgE&#10;Ks7DHsIUu5EnIs3zCLJ+RHl9chSgCoMNdHg8614SQFe896CEATIM596VeEqw/+7daVorshx0hWxB&#10;a3o8GvX7U5ErrIecM+cnnaWosyY1yRqHUbNde+e19YcPSWVjoyb377d2d8rS/uD/Np7R3TFHQ0n7&#10;7FhwuxzKZacsHX+pXOikusBETp7NcWlekDgFSG7u3MzKYL22m1AG1VhSvopdOaFdR6oOJytcWxcm&#10;QgdydtadiLkRbCL3rcONIcQIHxL8M8gp8tHiw8eQJW8pmF7ysiL9bazCkqaC+rjBkQMrNI5PRpCN&#10;eZqtNc5f7B490jihxs3K2NWIj8qNTJ6CFJsYFKnp5eCznB8ParTuPUZnIERQVRNxN9Rpc5SbyXMI&#10;g4YduBgKj+Dr8N2spHfppNZDmhid1Yzh0nqnvL5WH07O2V9r7XDW9+m6R+SrKrDePyLcxo5BGjP5&#10;CW2VxcLSaknQ3PJYiPfKilqgT56cZ1YYcXlw9DAtJwHC4i1EwmHttZqltXa13Wg5OhtLmZVIofjk&#10;6fmcgaGuwMQKv8KKwxI4YpZ/fb8aocbL8uwpKxM1rkx14ug9YkkvAj2CNAn45cTBCwQwtcosNZDV&#10;Rh2BWWWK/CYLEz0j6Y0df09TXx1QEpdpmMAl5Lw/dgms2FxvtOpDKnTxf4gBV9B5qgmU0ChLa0qN&#10;nyKhOayUSrk0h4brhTZboM7WvMqaGQYaDBVgVY27fIN5stEMcK5C0M7BA3ARmcE4seLYv/Fp0GfO&#10;Zffio7DdaQrUgl/JRd69XFz1lq0ZsI8MTnkOODY/ezZDYbvUYAxSd4DN1Rzb2JkoDATN15qlVttP&#10;Z97p2cRuLN8h9HyS+0/HlsfkU/EDRcH3RE1TLXn3v6minlXxYX++uVHc2ihDNLOON9QArYgraXx2&#10;gUfF8vB4fOdWfXOj9OBWub6GSj/rjpJClhQqk6DEiNs/v5y18a6rFu7fqyu2PMn4CqUvXIt5T/UH&#10;znO0oujVt7ZqUGGns3TYn6i6DfQhw1mAbXv8bMa7voJr7bWbDR/Qr1BmtFj89ne2MAMYTobnp4Qh&#10;x1WS0CSmEm1e7YaIWIGr/qri/siwUP2LSaNWvVLoDF9XVHY3GuPYjBxFKq8nfTGpnB+z1EJTGbBZ&#10;TIBvUpqyPb6ZLH91va44nGZqLpKbfWuz+NaXNQEOE1s/YDWqMBKzgWBlzTNhySCzHWLdisptBv7g&#10;QJB+TWUeeWPSn2+VW7Uq7w6SfJ1PpEWgRGdGeXd5heOS3H2pA5pYs8jsmqsNlB3KA/crul/dVTJ+&#10;Y6QEHw8dVKj3rOuCRaY7m9dDUC1jE04zxdgAvgAXUFLSFbTJVWkVaE4jhXHi4Q+nqtZqbYzHT0fj&#10;RQUm3noFQcewB/vEF8KWQDEg0XFaa3GbRJ12Wec6h8DCv317c3vnjZ3NRmpORIvTC+90P3r/s6Rg&#10;5ygjzcwajF/Pucp33GBvpfxPjR9iSJZConwPQtc33vlN39xhbbC3VMGQVDXNYGxW8JxeNDM7IR5l&#10;alMXwj1NYoXEWHAG81TZ3nveDLhCph/8u1Ra/M3Bq6eP/3ZYlqn+XHaDEvDpEKbIp5+cGPQYyDSd&#10;MNjxjIfC+2Sfzuf9GPW2WjNOLv/i4tOFJeGNJG7RqaBSDLH/lCBN1VQ4BygluJi2mx2qEsi3JQyu&#10;l1SHiUJ9OYCDIQagPlNaZvcKi7cGwBi58m+3fGqzdArMxl6Gf1HBNMTmhy+2vzUmxlTXBIKDFK2Q&#10;eP5AnDR/LFPiwvZUEotAGJt2XccgQMCiRlabMp/mats1XSgywTHHFk4xbS5+D5cwKdyGs1TkJ+RY&#10;ydaa8g+5SDK7KOqppOZJXlHeB1adMiKC748BTxbNgHRicYEodiPn32snrehoNLy5U7HtUNXeU+ym&#10;pEMWlzsz7lxi8+B46dhusH0oGMjQQgM9xfh6gRHJ0lRDtDc6YJmVaCxibCDjd0eZM3QxJRH/2cCo&#10;ysQQbFW8hu/eeuNf/ff/S63eLBXKsoXAOnDaHf/8g/iDz8d//Gcselw3FnkophxbZCgLeh5rGU9D&#10;GaDzubiePpE3VWqUdh0aXrJSxq0A4euveC+axdz0UM2eT3xXRMLAntuvHr74ecn4vAO+bpidRdeK&#10;Bs2uiPPv+YKG7/nP9S2LJEtyeNvY4IHTXJmTVWo3v/V0t17yNm5hI4ttAIfOZA4y+/mjR5+pYDAW&#10;JHsglqJeMkue33TSN1oszh214Xggbg1i10CsTAwUWORI4rFTMj7w3CCVzFF5OeEWWvmqoIgU4uUx&#10;vCUDlUH9aCSjU9oTNhCY3cXFpAh5xsAXDRPFnQZWZlRIyjzpAGxfWLUT5cAVyKaSrBTJXrtV5ZAf&#10;ianBaRPR8T57Bm57JQ1vEQNnGp9panbuZhIgsHgywq1XkhTOh6vuQRjl7t/cx4HZOKvSkphKUzp2&#10;JbwwJSnGUb8/UjMPaN6fj4PgYDJkxqOgGxlQZE75xTZnQsZ74dX6SsbRkbPSf7uGY2WCbWoyWQMr&#10;2BUmLPU8zgJJDo8Z+0lJDRbUYLlBGq7Dr2SZ475hRil6ykxAFpbv6nA07miODvX22RxlLzaNoHgj&#10;sOzzsTnE0B5yplXl+p7E3f5gYBgxgyqOAuUnZYIqGHzKhSFSC5Kai0CWi+H4HGQrI+JxajQtFQG6&#10;Ny3KWGLp+XByctrFfcpfER4cOcgxppmt8lHRFfLjgMXQ63avxhbnqQQZPpQnj09EKtM7573MJ7oU&#10;vIhcInmOFXIhKN2lL2WL/sU0HeqlKnpTgRsDPn04uepObfqMslkIZSA5qGwf+l3GxXJklSguEHv+&#10;Jz/bf/ikP5z+X4VAs/BkoegTQZWCt2OpiKxwSRVNxKe2XN+oSqcRtEBTlqYvYiHK/CkMp4Z1Utan&#10;MgKUTqwsHRUSqURB04nuhaUhEw5Sy8zyQZl1om/pkzKUZSKvMJnlCrZ0Ffo1suZ/nfYh+5oO+EYG&#10;jaDb1F295jO29FdHDUPLtU650SwpabaLULNCYzVjYQOCefNiOXCQKixxx/KSk4RJvSXs9VwQS65V&#10;NCeI0F0QnoMD/QTQyh1oREBZN8+1nVQ7zd0tPGm3bHyRBuVRWJy3N8eG//jlmgahrP+Ly8mTh/Of&#10;/u0xfhDTZunP/8hHe0BFAPD/1jvrL71SPzqIDw5mT59C0qEjiIj5rjRpx6vTabHcXJiltMuKiHa3&#10;i5enybNnwOyz1npUrvWODkacGrNJgIXtrB8+eXLW68FxCGsbUCzRXBGUHS2B2SbB04dXp0eF44M+&#10;W5RUJHgBkQUeXF31lTy0hGzJB7X86H1VK3zkb3+zKfPyZQqJlGetZgCyFTzJuDjoTRGaIojiYy/V&#10;Srd3SsmisuhVrw6OYG8tlUifDclAlz5eDCxeOXoObun2BkZfdALTwcXEVKy+uIKV0tV2wqOBcILN&#10;drNNRlydfa6BwNQ/O5LegJ21/0T0+GqtytHAh99eLzsKx8zokcBSnK02hOSPy5Gv3qiYLxKpuVVF&#10;H7djPAxM9E13KuQP4w+8DZjaXZ0RhLYcQzE9XPZOlu8NTq6GaAGVqzczl+Z2TUEjXPHd00mrU737&#10;9rqp1JLTUybR5tyWyfGfs35zu+a7ksGTIhH4s3+lhlClnYJbcDLgcNQ6LDcgS1/99GeX+09GFO7o&#10;oy2bh7cs0TDbGmKklBPc8UFsW0IhMupxQ9sZuuFDo5haNLFvOqDU5BIWRYZz8wxNAgBXNZou+k55&#10;UrLpOmjiXMMTWdhbdKvOQ10YESYQC4eqGqnAd3h/HnhkuDN7hfEaXg6jyfDiyoJKNPdlLH++WDK8&#10;HfuhoNmFzIeqwM7KqCngRTX1axdRqRcW2JMS1klRT/SlErYKr7+xXbAMTFlJs7lmabvMEIOeI0hK&#10;fg8TxSuJXQFoC6UYXtPOrWJ/GfQvkg/fv1xfK9YkRAd2YiIZvPyKrt7R0r/oUUcunx0unkKXmiof&#10;E9dB8BoumPW1cvt+85VX2wKkk+D8cjrs4dSa3bvf6mwW773awDuxN1wwnAdMhDoLkWnQxf8evIa6&#10;2e8vipykk3n6V/uzxvmyUZp1WujC0Q8Uf/6LS5Krr45txiek11tU4ssshI04HC16gzH1OSF925u3&#10;T8bPWFCc8xudynq98MXHF5qrR8FHHwzYA6h86B9gNV+dL0tVMmWXF//PET6+cEvf/Z2dqqL2wvt3&#10;lFsCXf3WNqYe3mU3/NO/uvrRXwcRwYYAN83yT36MZcNiPFu+/e46ofad7fKHHwxGFxM8ig6/WOw/&#10;wdTa6mBP7uWKdMIpqo29K0AeLp2sEKBxKsvQpqupf0O6lq7+n+UGh5U5AAZxvol/GBtbHysLIiNe&#10;BINkxD7CUAeGMOX/fGFJD2lugyDAS06PMlIG2OYLR0f8ivxBdnerAoC50cuqiSW/F4kGbXaZNJyn&#10;B9MnTw2fIcR4szweFQjX7V2hlgw2dxaM7wrlDObzrTu1Vx4ET59VaKN6vcHmTrPGwKmAZj4w475g&#10;dobDyryL3Serp5ANY+uiJJryHODjG6VBBi+Y8EfRqLCMcforxp3WGgKQ7XUeu0JtCg08t1H8Bo9P&#10;h81m1GyGy6n/6NPzDz98b3DJ4VYKluVxbwmfAOOfK5g9s8ild/AeT89izMO7AwLb1/AsHx5vf+Ot&#10;7//gn/wuzlrUwNQ1xX/3b9PDZwTvFFMVLOqjqrp2i5NfI50oya9b63ECKXeoHuRlAB+paKCHcT8j&#10;RxRhGUxkNuZVJaAQQMnrNJRCrKKy3fMVK144oGJnAgy9x4hz8gtWBEiJEWRgEksYH7UkaxSuPeID&#10;A8izhtMUK+VIgln4ZXUJehOZIBhZPsuxSJuq2nTVTRz464cqLOPEkQRs8Ot6l/Q6um1lJOKGjta6&#10;eXJJpxDlWHPmxprGOIGzwGbfxjIGrNho01mQxGYjTVWq8CWj6hrblUqZ5TFJVFUtzUEa2GWooL2I&#10;o3Um5AjDdo2NlUhuraMsEuVLPpuvt+UnKnuJ3DsKKNH1+ta8qvWNNLkGxkk02S7j7qPBueTnJsL0&#10;6nUiSDEMr3iOxudLkSCvHLICh0PYa1vwXqp1Jr9bqWxpmMpzNhJ9Ugb3NJMFnrrYn14Gazo2Ujbv&#10;sKytX6yvtWy/c/aoi8AQWw/fF4wKR4nPYe/lhoIrYu/998+oG5nbE3XkK0cKlHkm2CDNHZkVRapM&#10;MzZWSDN1edrf3Frb7HT+9b/+X7fvPNh76TUodpMYd6a092d/u/z4/dn/8X/Xh4fl+aSK6QDQEkWD&#10;jcIFPtHPwyeHAV8QpFJdKeRiPXz82o0NpXy41EAb80+2qjHIIzeyF+yR5XSaXQt0/eeE5xvOVZlD&#10;b7KvtT1/Xp26mMUkN3XMv0F4g8KYrobMaT7ndSLe0LmUrTyf+VniKBsT0jIBnWWPxvRuGD0D993p&#10;VLb21u7fT1pb1DxhMr88OvmDP/4PHz384oujAypxBHEIOOtVbDUYz4TVNa2uzkYFJz+Nf6IFxxQa&#10;6u/9YBchW/dqdHRIhxBJf1vFOIVo2eVkJDfNar2upa0xiWw+wXAQHbDettc3e+XzpLDc2Y0YrrRb&#10;paf7uNzRVGdPH493dztvv7V1CNa7TNYhOTe5Er3Tw+laq3lnp4QhAr2nzHVSbsBC89WCmh4ZW8Av&#10;2cQa+mw8xcIiLUoz3mqXyUV/8801hnwPH17K5dSp4NVKs/dBruiSgh/+zm2W7tXFVPtw4UP+4H2h&#10;ZWd7MWWpmCqTR4KC9Yypz5zWLhjMEjPGdnGUWUHuq2KPUGshr50pSlqwExp8XQBsRjK57dyR8QMB&#10;UqhkI1IJKps7FVkFoYMYTQ8PCvNPw/1nFwiOGBvVuJ6G2aOHPcFZhcreLpFIXB3h3ubuJ59ePvz8&#10;KMlzZjNzRkBxObueFYJBYIFH+hRXEYA4yiPq/kanLsMRpfAkO3fAx0Ng8ZBI4WU5nsNYJwi9/+kn&#10;l5RA6t3stlosFm65BpYEaVZQFfzJ0HZNpkN+kVeo5i6DpRi8/vrLW1stPsDZ9Gox7W1sV0ILGVX+&#10;vImQNUPKfMrpyAb+b7zVOT+bPX58MeiaVaHc44SME3QyI0PVn8b50FAs2shk9rrnjT0CUleIVfir&#10;K3CMMdpdzk3+xumXn0cLDsuU+9cZNJukPfdvsoBEtcgIpj3jihEWHw4mXzw8MRxY8fZSMYpe6BA7&#10;szZS0eqLoueT+DIxgmVmPEfpEar1olNWeVbsFssFzDzsh0pASMdLxIugzYXNzJO8rnP3qeVTZc+/&#10;4ucYWJJem+LlAbdf5SxnLzbAz/2rcu5JLvFdTXvdyNd7DrGp5lb7bX8l7kDz3NtcOlpN5tIjZegv&#10;wzAkCjM1doKXXujBncuKbwlcKzjQMk+daa1lgsUa8YI1SFeKTb8aBW2LxPjo+nZIoIkOx6LJAu+y&#10;2VBubvzBna0OFnNUPxNJXRKzE/McldFk7nGjgUNARLceCoIHNl+wFvEOJR+CPcOLIXgZJJv2bKmw&#10;PlTv8LT8Ya30+Asyv+eBZjg1aIVRQd3mvERawNQERMt0RUFEQgPbk5PutD82h228tfTIGu2IUpgO&#10;BNtxuYKnGVkdAB+4j7A6aHLwNQnlaqBhF/xhPhI6Z2MzhsgCIV+SKGKEMGMWGdCZs82jsNG23xeI&#10;9mxJcbzOSlBRSKvBYMyQYZtT/bgAaedIR0ekpO8kMRKfcdtsum8xFalvQDKXpmw/7Z2hm9cTiuQ/&#10;6QUWs8KTiSymTaQ5X4AlnzavOZF3oOjcGtcUyILjOfLQZ8fHYzGolxTnsQHUokRIxxdKGuALX2e2&#10;EAenM5z9+dCYmiWW4ktXDLpU1F2dGlgeLWWfoBXoOJyZDhdMUoha3QQkRUygQIJZYnwh0UixR9Iu&#10;tjVR0ni60E/nZTnD1zDdduFmG9tr3Of9Xs+oaNDxrKlQaRK5LXDtGmmG7qlGE8bbya93+QnFfj4Z&#10;9nNyne0iY/HlCXgrVb0zyctZDtlKb8DHBOjQbnOvUuYmz44OKY9CkUOVCFKIaolzbknEaTbzqsyg&#10;X2TVSxMh+7lrKceLPAl4EIo75mtMxwlfKBdBo6N2VbGFUHVk0o8fMsTdkQeq+eABH1NA9Mv51QKa&#10;iYiutO6pgnwyNVsSljL7AcPBsJ3rB4MDM6VIOx35Q+gK7Ga1RtRom4MKic0LiBgzvGEfPOjAxYB6&#10;ZOQxHQNIwlgwOHZwF2KGdHoyba+DpgYHh1QP8gWt1Is0MlhtcQbwYeHNi1Md+gWcceybmDGMiFjY&#10;s8ARXfJ9MCeDcHAUXw6zOdPgzh51pqJPmO9xAHBnbazXluJuQ14Wo8eGTqx3zU7MWz0EWcc7t1mj&#10;6Y2I5zk7X4z7KTwszOrwPWcig+wV56rlOO2ed+lSyENZa5ctXyAw2TcxIeHmJuWyP+bYmSwGvH8u&#10;Kcw5KoXNTUSGPKmZJCy4X7QKcxn48zKCzBkm5tKz5yYu1lLITMhNTkQucM4wWY5LavUljsasGjoS&#10;hu0IOvkKdL7PuSEHVXitYJhLatYNJvaM7EhJHbUsNOfPEFwFez+TJnoKN6r4THT5ThxiOOu6UX2s&#10;Mn1x2Z8enc66PfqNROGuuJE1OJMh/5nKl6zTjOnusrlRaqxRQNQBIkHQ2WTSLxkDRSpmWb3Jfsui&#10;uQJ6VXz4aZWAIWjoSqyVspWwBTI8lLJekM0VBp4gGrVWXaGp29vlTqeMd8uY7lo+YEFdAYy+FQ0k&#10;rOBcRaaAIlt2Nm5tbpJvjUUQp/OAdZMeHWQXXfG/0xXPI/nVNpBfZwqZhTnWHDgGpb9IPvrMu4Lh&#10;U2WSfW0npkTl1JmghO63mkrRSa8YfBdEE8us+QzMKdIWuQuetUfmuy+5FRKIXKYRpVsf/NoyT35W&#10;9IgpnkIbsLCEAmOqiDnnr8Qa0lIFqZfHJPh5CeFZyG4hzPIUZxefsOJvZ89p3Flu65e5oYyCPFWE&#10;aWjuWapq4gguihnNXLZNnLq1aVUAlD/LYV9JdROV1WZ8ZFqemclYYrf+0ROGgVFs1MGLGB84soil&#10;WNvJzHRImlkwYoUoxS7JRo/FyBBB7u/kgnCdJaj8zyVELpd8K0pC0YsyGFglsx5078MoOlAEPSag&#10;QA0NPkYmYcFigraXbINQNWo4pspGAIFxR7vD7KOssjNZZVzL6UsjHPphP0hcm5Y6fjBcITt28G4U&#10;ki0iRaoen23FG03MWszOcF5mwXMnJ3lDPB3o1Xfv3uaNILTEyI03dWt37/at3Z3tnbsPXmtsbJIC&#10;MuekPjua7++HP/8LYtay84swnik4J/Jv9pp+tioZzb7Xf3EYcs0BXMliv8REzrznA93/rL++xnTm&#10;y3Wqq0JXNIu8kQk8L/1ydeunX/7DXxfU6UW2g1bAje+A8sCJPygn1uveq/cwMDCprxI6J4P+Jx+9&#10;N8SqcS6vsmq1hOcFs9OixGIIy8m1NBduoTlI5zpX3fFgOOKGnYr7Bu9mYc5Khi6JiKlLL1HCQmwu&#10;g+ImiPgrXIFCJu0PkdotXFI35jLcwhppcEhaPazWd0bUFLUXGQQFa2iyne01foI5n+ve54rUaWqG&#10;mPxB/Irbm+jTpecXVYev2DRVZLcFBpV8T7jZ2CJE6jeU6iU9M2I9tgpRSXODriAtDpWeBm5LYSzP&#10;nPZGQ81/UTvG7WVcljTzpVB77sFpeRmK15aNUyF0dY/DSaRe9LMVKcZRViVcVPhqXdRO5KzC5hdi&#10;dCekSy7nqYsMVpKxUi31saGhsCRkZ7lAxcJgYxEnK+oonLdG2WjSca7/zIWhXGfCO+aif1vOhkob&#10;41kEcs4DR+Jq9k0kEprpLHTI2JxTDb8MjD2V5aljenIqYzTdZefPaIZhpsjDWfWzlB0FLngE2zxN&#10;JufKbS4rHqgo5JHPQQS04WChMkCHo4TlUNZ5g9ItliyhaplTwFhOfnDN9s8XtVABc7itEGdiI0d4&#10;1XCpodFPbNLLaJeiiJcIL3xhFqPKrjBzrSSwBE5RgNyTCJil4NKQcWfZCB6qJ7+ZRNN+7qUgFrHe&#10;f2hedgWNBNQ+xOZhjXtte61iXHMTMWmME0DEyiTqiHUKe5Dryt10xCOxuOeMxUfLQ+vP+zfDKueZ&#10;FzrvYqus0xVvxO4MW1VZrtrKRYjWdGfXAocbkoZr87rsuZ9A3iavUDd/hbBl1xlGnoPJZeQwnOKp&#10;YMHZsaPOQ5pVdmMsbg4lEaMQDgWeE7cOzwIXqT5rKgfd8vqBZZTrMezKdBF25lDnG01LF7zFMADb&#10;s694XHXtV0/DDf0Vi+ZEVdrZLCh4tQguv3z8sbpEKGBvvblJQQZi2h9OLO9UkmNewsGzoThCWbKz&#10;R3HKagup8oFWMD97/Y3Og5fqf/OTp4mln11ecMrF0v4vSLQrvHS/de9uGY3ok0eDARtqPrt/556M&#10;sQagOMt+0of6T6yfpvuepMviYDQxI0V+XDg5OTUMhS0R0MB0Nv2NDRwagyePZTvCEXJ6pLB4xr98&#10;AK1meb3TXMZ9apWqRi80EuR3R8a0wmUOYeQUSUYkw3HGuVoMYqcUymx/Ol+klYllKhBQoc/KDxvM&#10;xYpFJIUjqNtz4i77ZGWx6OByEIIqODtGfyvqFC2BuQovgf95dt5qKfFBKbY4AhjTkQEnDLIMTyrC&#10;J0lhWrKT1xO3AtpsoikmGDpmygk1JUajobwg3kvnVoRjKhP4jz4+4O1wbZTVh2hJIHGkFICrLTlN&#10;SkGfTeaT08sh8XGsLtzcdAov08kAS5ISDRXGKlQjgBqyBlIIYZiafgFePdO8zkb5u9979YtHT58e&#10;IMjzsGuBcUqKhmjkjUi0FvWIPv5nDBjhm7RbOMu15Vwk1lG2e2uDfbYASZt5S8eutqwizWE0QeYN&#10;yj1V94IJqIiSFc3YojTc5pKntFKybajgfO6tgoaOkjcgK5yHR6B8IydWsNvXKF6qaprN+s52e3dr&#10;6/jk9OPPPptORoglX753+/buazzTny4/0GAjlvRLpkVLQaqAS0Pi3SzBgyQhImC5kvH7CWxK0x9M&#10;GZ+ArZQLbSSRu7vFjbZoFicnyehyge3cyfHwqgtSO3/j9Zd46XiDf/4ZJi5LEEpdpogVlpYtFeHj&#10;7R2fzfafdd94dR3/jA38qGwuc+t2Ze9WBbsp71OvsUZgj49fH15Hi3kZcg4M6gffKfOBg5QPZ4np&#10;0HzcXIsVpK/BCCrUaP50PylW1guJ/+hwVGmwtIn8rTbLQQtGaxHNLXpyehN5syvK1tJSqXZRxTCc&#10;PBmOxQ2fB7u3SUqYHe6fR2ul5rpc7mqlrBRlr71cf3gw6Z+O33y5xkD46Dzu0STPFOsInSFYWtxb&#10;pOnJ1jrOdkBdfjksXEzSJ/t480lQunO7HpU1lnjvg9nVBdFz8XR8VZfdV/jaKzwW3y4EPT5M9V5/&#10;y3/wUvnpR7OjkwkoNZ8haCZW7XfuNLnKPvt0FAjC4AdFY5kJp3IoTA1GtKg545vYFM1U3Txuxs7u&#10;GB9i9qXDEA5ikLu3iA8jyYBzsyvUKhCDuad4P+bEK9w2sPbY9CXxWqs4nwda83J2191VsLaTxluZ&#10;PYGAuXJNNVO/P0u1wjIZctKqYl+Beo2+fYuMAfXRB0fDK1RJqffJI0yQBWRxhph8t/DonANnFlTD&#10;ZiIAEArWdrV+61b5zq2N84vZ5w9pp0lf0fnPRc4Pxh6U3o0SYbb0LNfa650OCE+Kp4Vkq86JilaI&#10;kTfE3lt3qppLZdC50w2MxKJ1zi4YW7s71a2thpylz0fq0QrZWg3XJo3LZAAY+o0qrj9T2Oe//f3f&#10;ePDyg83d1iAOZ+fH86NnwSeP4L4W1ISYG5czrQ1+zdrdZNdFZwSZRomJBMnT+dOfZmv7C/IlI0cM&#10;jgzpNQ6JEV5XglqNCQwJDmaFMA5dM2gOGsGq1TSNrfNCV6tnuQgr9NjUh5Gx2nz3G/QlTF5Sc0bJ&#10;4/4cGKbfEnkuCsHkc0kYX1NEjXCi0yunpYrrkljXGL7Q/fs56cx/wTbIc/wXVzr42YobZkWumELy&#10;N1Gtr2gYu9DljGsUArVzZXf0merBYT+5tGTVf+W693wQ7a+MxXLv8hd6pOzGy8p8FxNkcwij93sO&#10;G+LrBeedpGpmYXRmc/rQ/HVp+W/4JyxSG3fr65z5HPbBOv9NCBldBhXhZDiE0V+rNy7YZ1GtuXnr&#10;tsjV0tiZvy28pLk591pgrUka54lR+FL7PEhymi7rEhBivTCygMV0xsFCHTCaiYya6E8GgtEVzehk&#10;Md1uNzQ7iG9+43W2y9nRo6PLuFRt/zf/6r/7x7/1w7ff+Q02y0KSmqVPhMGHH4/+4D/Vfvynhf6o&#10;fP0ZLfPo3DRwYEeeRXRDEHezdfxSd7nCZq8jJr9inJx/z69YLfsvyu0S/1c0wl9Db/ael6PpV/vi&#10;XEjsr7gx2U3EcPVP7vGi4ZqpNT9SEclGg3OCThg4Pw12O/53/zFQriNA8yd6V5fvvfe3F6cndBu4&#10;jzebLaDMvTuYBcofbrNDlxE/Vicra9xbO+1Hjyn42MRBwehCWjh4pgxZQQWN7wrLUB5XHgJc55Cj&#10;dM/E5hDoaJbTIVfubIaUj185PELOP9vciixCi+dNLzZFS3h2NqIRazc55LWc336r8+kXF4dHeCWn&#10;4YwYkjSKnJWx5Aa1eunVdscazAxrA/g/BdEi4HMtUeotr6b8ZlyLZ9MiZ7DkNrH4KJvrdRFji/FV&#10;b0ZB21mrElrJFXZ81IfCwklDMhNrDJYDghFXLNYbMO/mkCFXTziVesOGJgKkGGFFUpBh+zA3EwpT&#10;urq5l+tp5NUoYGyebW2X4O/A4rmw2KHDfexROUAK+Tifuy6xkmdqtjJGS/VkwZUd4DQ7dCdnYsdL&#10;uL6JmNHrEfO1MIFZ7DvNJrApj2Q8WEwVR2Rk/SCyyQbFPIZOEeRcBvYMGtrt8tPHk4NnFwLCbCiF&#10;tiu1a8u5XMqdR9Ma7G+uiLw2pq+NThN+P8IerHbnWE4Oh8MzXFrF2M2k06kWGw3AblVOmxiIJExo&#10;lvLc1YZPT0+V/+eLpx1Reo36OClQY6eLdOHKUZFlkjznGrUZ0zdvRBx5pOEVL8Uda6jMEycozgo5&#10;IS7ynM96kk7VxeHEA1DvQ9SeUynSmoPYUX/TnATKf/SJY8FegfsCn+c7ey81yXzMAiOIA9RNCrI6&#10;MEkgMGSUnl2cU3idn0mJxPk+HU5C44/hG2S8JuSI9BsZzAc+aMyZbt9p0nifHabdLv6T4HmFZps1&#10;DaHfXCKMZ5/dOM3twMiep3c7eDnveLOv8kReAKSvIbvsxV/2nyPWgVnLxo6nLpo2cIsyZrpXE1Ny&#10;l6bWxVO2ZZnZnjiNg8oXLG1FtWUcwsKiOVsmzpAlzwBmpOTkak4OIqsYxuArFwQW7Gg2EkBflBMD&#10;2AQdHeNAZno8Hc9y3DG/hl5LOUXKsbL1SN+VQYC/s9f0iGyXMCy7+wD1ZhOOxMnR9C/+4hwrHVz+&#10;X3m5NZuSt7ns4hJ6paQACrif/vjg/V9i/T/b3qlvbhVee3X34Blc0P7pMV8b/9WPj27trSGjq7fI&#10;4G3s7hXX2+WPPqpc9Crr2xwT3lV3EZXC9mbj7r2KGGi+1LCTYdg7JcuuuLFb3d5RCAWskvUdZFnq&#10;l15/e22gbCRKz+bF+aR72YWOjASTQLZCeSOTK4lmuQAny7kkQ6g1UDAUbdL1g9+6z7Z68uSSqS/d&#10;6cuvNODk8xuOj0if5n8BbEmWuuYwdQXdn573GHLisDdjwYkvR+aBqYCMmgAPmlI9l2orOE7ttYyj&#10;w3K9wrurwaQi+pyEMfC3Xn9gKIw/Hs62trnni5ubVXlBkcgyXoiT4hf292kvF90uM3ClpCabTMZ4&#10;JSEFv0kfozezkEE1qhVOQg5unKVUXQYJOZy4mBeWEWRntix/T20oTWOsYlwFu8C2pbChTHPHmabM&#10;BmT6G9tCCHC6evWNzd29+sHR46vL4bi/vCQZdZL0LiSYnfvzyWDh8F2SaZmZUQB943vrjIXba8Hl&#10;WN4faDsbG/CesntR/Wh/fnFK3Yy5nkkkwkQGMNKiLB3YbPUoA8axG3UoRzO3yTC0ULCtyyhNuXUQ&#10;/KDIFYhPdNvT08Cm4oq2s/7WYZy+0tY1tOYFYGbDGX1+8ZdcgP1Bn9SVdivqtceffPGMq2T/oNuo&#10;j9bXR9Plqcw3OXRS3TdRAd5SdwRFCQM03KiCaNBbOrgJLyZqpo224m4GV8mHvfmbLzea9XAxTk9P&#10;5qcXUyIW3nxn7Yf/svXNb4EuJ48fYd5RTuNSs15ysxRAVjwhLseLk/cuePR37wkn4uvH5/Nbew1G&#10;/Q/uFcxhfjmbxIC/qOyfnJAaxa0paSgX59kzn94DTc3jI1BwYZzAhAYDh7/127eYgh4cY1GezVnM&#10;Ty8oAkkN2dsqXMbpQZIxg58ob0a4T00Z7vhUVZn1PXipBu/r/HJy8kxW1VOkU8G4vVV945v3Xn8F&#10;A1ev250/ejQGQ/y9f3m7EXsbhfDOTrHexVQeB37iOchkHr/97iYhsW9+s2lUG7ICF5dHyf4I6mR4&#10;cjb9+LNLOVG3iq/c73zxJL7sLqHoy+8j4SodcU4Va2T7EGGdHjwc0/7JuSRJq82I+PhPfnEpUTOx&#10;IoHgj3539NEHAm4bDWy05OZAH9heq5Ff8/4v90lRJRbaDl7mDQvdo77YIrH9LDi61tp4lqqqgyt0&#10;5Hsd+oKO2C+rwa9YBuWi4G3fsTk030oH/VGzVbPAPtpdoGjAAjapGEzwVOwbZWdnUx3QM1LH1/bu&#10;IDRoYoXAmY8XEfKE9hrDLzDpYrVi7I8we3eTBkD8/vu3O9Rn/avRgL1vfgWLQTwfJN4wrbWzaD36&#10;H//pm6wB2QqkswsszPujdislqai9XsdUj6O2UZGNFkOuRkH1UjaTcoqbBjefOWby03iEq+eVGDpQ&#10;GZbmklUiBIaEtpewa3O9oT/0Yy7id77VhmNTafFnQ/llMMeoFI1N4EeTVr24+4N/9k/37uyK8QtN&#10;6+d/GfyHv+D/FXwmFaoSSpS3lKoc/nXnVfzmucaJzg0gTBeQWf0/+2NPubRJlBMuV2EJ7u4NXDtm&#10;MyvLoedfVHznDDA/f3Je7j9mzWBuj3ftUZv5eeORXveHuYZSl+sNUNv5xPv+6ldzrzRTM+a+BdYD&#10;5yxmP58kuz/MDZf4dre5mQAEOV8zDv2L59ryIB92mNBRirTIvApEYwiUx2cDfHkHZsa1F8tO2Zbg&#10;XjJODOWqZzFHSg1i8ConGT+foZiyJrDYHZXQoawiTFPIT1n9Hteu+65/C6wt9vOOXOi5fRRJlqfn&#10;hL75JVgPKo6YunreSKTNVTQeQSlnQ5Rznz2XTaIa2kKacpDRcxJGuf7JiGj9zqsvf+M3MaVwpnEm&#10;zHKGT9diMvdHElfIOdHvwnKG+daX2HhAfYY3ViliTYcjayZ/RHbfALNcYbUL59zC9pyYkgm7LghK&#10;7Xd+46X/4Vvf39y5vXv7pY02LCCiwhfjZ0eT47Pw3/3v4dVl5eDEH028/0p/Zb86KfP/y7/Sv8tX&#10;3X1dk1s/d9JkcG4PiKeuYHuUlWl9K9rYK732qrxzBbrEA6CFy5OL7glx840OBQ05H3yH+OxyaEzH&#10;5NOHAxUYvWkLqUQhHc97Qi39wudfXJk6MKqV6zE9y2LelphFJnys+BH6LBhSZaYLcPdUHVPf1utt&#10;eCv19gIKMuN7zFTZE1Dr240maYPTGZMj4R6lYuXttznKwLLDamltOvZ+/NNTZHVwNQhA4juU6tFL&#10;99a4rC/OpiTEcvDD6YVuOTEPDiI2MI4SB1PdWmUpJ8LF1RXGV+Ig3L67Nxj0yJDv9oeVBm7tHPU+&#10;FKlGpb7APWKABkxZO7VGBZELcx20OexV6JPPng375IDGTrmqjCKqyoI6/HA0HGdW2pi0K8sdxJzk&#10;1DYZr8HBJzoRxCjk9K1Oxv7Dz6YY21PWg29uba+pNi5uIF38/MOzWLGyuLdkShQ34TzTTL4VwLFS&#10;kRX2VpRDpCISPPO50M9LUkfWUxGMkBjnVBo92ExlKeAUVsqyIP27ewVne3r4bLmx0Wi1pGtAGMX7&#10;bSMFlC8tSRYXDDlqugRrfOH09IqpPIQvoundCc1DVoZ4kesMUhkVYyTlMRFEwGV0K0KXMQPKurFA&#10;BJopbvvt3fL2LjyTdNCby9cKKxg/IxCHqxa8gzDWIZN9+m9rbaxizB31jNVsImjNqUN3rKSitpsh&#10;m1G2nKmEqW9M1rHCJLKcPya3B+WgohfqrNUYxlJzyASD2VAiwafcI+XjIq+zrfamuzmmkyF9F0Yd&#10;YVFbYuZNeoMu7gV6p34u9dbJl2TOFsfhkpmjdeYwpSLpaTbmymUm2VlPycRdNzgm2dclD934YvZl&#10;EsffcQD9fXf5zcbZX/XVkBupKzMJ+myu7Dkfwlzl45jd5nxoqIm5iQY59/o5Mea6c38xpje3NFhl&#10;8SqaMnFjgznmVaHLDpcvmGdsB3me9nszlPoyuJSlA0sTOSUYsiZAgn9EqDAdXeY1WhXy0KwUA3zF&#10;lsPQnYwUhJZw56VMuZ0VPno8SUAFfQSyFjufshY4IoxKytmE+GeuDq3CLLeAWnUw8La31yBtlpWj&#10;o5E848HRKBn2lF3JGIdgCensy3Jaj8yRcm2dJpMKNbSaRvwKjkIFdrFdDYOZz4XxxIY50+aNldyj&#10;iSjgI2iCv0hXNF6tIPdZJvJH8Y22k5MX5RWsas+4yqFpX0RjBt6h4IBthY2zjDSUI2qdGs2w8PfM&#10;c84amaRUCu1cQmetrOJzUtU0BFMxW+e8ltGrIpFl78z+wuiD7QotnGNO6WrlEluXN8UnmxUVtaqx&#10;6lj0PNnLKa9FIUOmAsgsgUxPKzSCpWTbYrRRuQeO62uSDLk959MFyzp3WaUK9uCznMnmjnn25RWy&#10;0oXZt8TWIXsuTRCRRl7wyU06lgsM/j1IlMJlVFQpwZwBkiP9Y61J8hsQC5dKjbkQjRPhccziFLJ8&#10;bVzufCJ9p023rL+cIOb0B+nNmYM7iHL9QOAiWHNuoXhOWW5aFJi1CW/dwEK6O+DE2DxyYSsth2O+&#10;iBCdT88iAqitaIPA2RTpHs+nYwDpiWLrExfpkLm0X1v/HF+RmaNqAygPWbGlAAqFPDY2qZaiZruw&#10;uRuacATxhUBW2AfjsdQWLNdWo2CegziKgR5G5F15ysDMBsPYEDpciD0FXydGep9n/QV+G/T4ZtRE&#10;NA6a2rEo5YA3HOteg/1JoiZDE1tmRrWMjKAubo9gs1DDjSWGakl/StkngtMcNEeB9YXtzTJjalCA&#10;rXXIWrAbCpcnoLgsj7TRqRH2cPflyq1bAWjwxXEsc7i5MQRta/QG6NJp8/A5LyETJd3wzl7x1l74&#10;4J7yGXksj3+5ACm4oP6cjK56U6w4UsmzI9p1+PZQbXlHEleSOSzSPtHQRvpKSPRdmqlyABEr0L/I&#10;iYmnDXjKKFXZm8sELANSA+7GLnCVOp/BabVcvdjdhLxwfjZYeQg6bY50Yo4p7cwRnudyePmwK05z&#10;BYockqzSdxZ6Is3LO05u+XIWTLX3LclG/bI41QpHyceNy3meGCwy6FJ5GKT/YbuNGAGgExuVZKCE&#10;WOh1kTnoJs5S3/M7jUjT6Rj4mKACdTHERQSumcC73tw35chYxIZUAxieZjKDbyWCyOYWHIFSa714&#10;2Y1H0oHLFC41X3T1TRmMmEZVRgBqEpgG0w9xvOCPgoGIOkhUnZn5tiEgb4Vu5hyaG44vB1TYH8H2&#10;Rtk+M+k+2Lu9/qJZ39hY29u6tc2HLqT24sw7Owm+OBKzKyc8ZTfmVtmv1fLanwzSlemdTS4kILvs&#10;m9VM7Dv3ihtXb5YHpqy0je5vlYuroKN8ZBXk96WL7M5/gBsPfjXC9DpM3P2H/wLonadL2mTFuzE9&#10;daCI8d/c3FhtresL3B/R6V3wnBd9YEYHBUVx6pKOVtNgl2soAy7zm+frmssQeVRwYieJ0W06vTSj&#10;F412IztW+Gdov9O8cfQaAsX70ohk7oW5/1SzqU5Y/xQF33HxLfE8yOUN+TklBrDqPSPG6T+XRtOW&#10;DVNQso49yE15fffy9cPhAlqcdeCa58xeqpWUQc7sdu9RN0mkdJ6ikcqvqxX7dnXUVPVmtFINeS98&#10;yvkX3N7WtNmJZDQDjF36+jqhQ5z7tDqiVvL/01C2N/OL86sxFgVzER1NaQnjaa7eeDFX1nG12tno&#10;vPut72/t3pISOVVq9uSjj5fP9rOjQ//9fXj80WLk+b9msPQ/ePfr/8M1vb/OC/CfF8z57jL5kTjm&#10;tzo+MTjyuRRewSo7Ozm+gI6CUU4plA4uwp3HM0t7t+EDGWgvUXlIjlYsWilg9z/XhAOxXII9EAZj&#10;BRWfpmHKcodY/bpVlYG5HmXmTJ6auhj4PrEgpMD4sbJ241oH8hiP09a6oCEu1vkcd0lP7S4nbSTD&#10;9cwqqBZ16TQhEy6SuJTEdRWWAMo6A5W1rq6cIZKoW5YlOx1PEUxJ3u/IEEbndHBAUe0ZneRctNOJ&#10;LjUZpkWWDa6SRiMxXtt4OIYwqK6VhlWhCmhPbBfkZ5nVQ+nKo8z3rpWU/jUR1Xm6GhNiLuoeN4XR&#10;lEwmaQHAMTvffJ0DqwsVKGmh6sKIzYo5c/bRUqHKB5vZI3vVi3NiqbpFBSBr1hOa2SdvfGGYW9nE&#10;BWlggeEzlZHUvVOlYNvvVMRJ4GI4ZJyui1s3oEUuyAbQ7JmmmWuYHH2E0yASpCKW+HLmgKr8bhGH&#10;2kx8lIxsBUlsUl4rS/Pb3cg8dlapYhLUaI7WBihYBIp9XvkWikxsr6vXjzznt1+QAMJfqggWdU3m&#10;hHmqqMGC+oYarSh9cahf4bSmikSfdv/eGnPa4WiiRJlp1ovkS2aUopQwGDqs3/8n3wgtFn067nM8&#10;idFZLI3no6Pe048/O4W3Hc+1XDUsgE8hJ2MYDorM4f2b+bU1OFr3RAWOMRlnpVrv4VuvSKxduIrQ&#10;Xulqb8T5rHSx/k3/qcz7NTpa/ysdsP+CZsN8C9O8EVplYJjvjnpLRWNjYCflG4SxkfPS4PxQ1F28&#10;VPKexfZGs4BxK5cgqdFWeqU5Yd/ej/hz17qQa8cBo/Oz++ztByenZ+xMNt/br2/LizJR4AElMXjT&#10;UjtNuAYpuMR8QQP2jBN6ck6mDQhTyCydburwYIiLyd17jZ2tJh5xJ6cD5XZFIvMVy6Qp1L7/3TcG&#10;4+5sMWH0CK2Vg6bXkyiXAQkvB2I8FnRHBxNlPIgXgQw13NqpUiDStTYbhXGR5b74zvc3o2L2+adn&#10;GAzwSyNsXS/JL0g3KMkjRbNY80ksA58GcAnES8ZTFX7W559gKkrzldSi0gDz4rOhX9J24SLDhEMW&#10;ZZJgSazbWoMSTAib98XDM0jaJ4fcfjEdfqGwVERqLK44Hz7YMOCSYrgm8dEF4c8Z0kqcxXlAl2ec&#10;njNj45fonwGuLIk8kXRcynjtB9EgJRhTAgTWy7FQUW3E6WxgW5MF4DOufOmlW4XiHCHt4UGfeC3m&#10;53QpbKtJDxMgheY4+8HACmgmiv1LDzfd8mZld7Myl18Vh68JqsvylF6Yath0hjpJEEw57Zj8jiPj&#10;6MucOCPjF1eShfxIsMLCt4Y0ZjlNKn5d6i4Unsz8TwKJZORHwpFbqQoqI0OHtWrk9mWcH+XLXh/P&#10;z6DSQuULMYkPQQ2qoj2WDDNCOWbXs8a8vndrt1lPyLU9O+91r2BqsOoWFtGQ70YVRVaAIVy3Fj11&#10;iRF6RSYt4uBCX8p9A2vX2ZP6LgYjS2mX7PiWUtpEGnj08UADMC88y/jDCFqs3mJMJHnJ/rPT6fgo&#10;XjqQRIcnN26FV11C+T+5uDj56c8/nAy4xpQTzggM615LFOdXWck6OtFz2JxCxyb6aAlcxaQI+qOg&#10;01asCw/45z8fN+rBg/tScxwfxT//4ITbFND0n//+rc1taO5pqE9dhwQCV3Juz86naIoQ63pP09GE&#10;Wix9/ZXO8eH45AhF06TWKO7u1L54CrOe8LCFx4xHT6RUqagRAsOmpbzqTS4v51CG2mvlpdqqFAFt&#10;rYSEWwc4F/NVf9rtkppe2NzBI7ix1i5+6xuV3dtgjt6nD0nSLnA37T8iS4U0iMm3v/f2vfuFb34z&#10;uPxsdtlNuueTQDyiAiFk3Ys5f390PKo1ChtbxXfebSLtZpbYahNvRtlL3A5ZBn5vlBydzQ4O+qcH&#10;l0IbOHbg3c+8k0uI0HNFj4YZLluMoBs1gFg8NqpffCEpHXltr77SBNZ5tj/prBXEQ/YRzWID1hyN&#10;QgH1wGBKZcgG2JKNkd5lt+9V7txef3D/Tr26+cmnp2cnH8eZI1nZaewGlzbtCwt2nSfOhBKAL8qW&#10;ufouTa+dUhN3IVhZY2eHSnSyXk3CPlN5Bc9AkQ9lRtClWI4ZWmL9XmCsLbj3xUUAy31yfIydY/S9&#10;7+5yvFN80GrSUGNTOfbn0xoSL6lDudQf3G2VGgLjPvwlRuowBBNQF7NO8CrRstXiBowQ10MUOHo2&#10;G08XEO1QKAAIcrZ9/ze/t7nTycrJ/vFf97C+t4hxVhZ2pzyvYjX8je+0qHbiWXZ6ilUgwBn5ijMJ&#10;zxr1ahNBeAniIBc6w7D794vNJn7I8l+ZjtJP38NSDoqy99u/Axegdev27sHR1U/+ZviHf7D/e7/5&#10;zTde+/b2nTU+KbqK+Cc/Cx49ih4eyHpcR42LQhFgtXRD1/TX6XgzzYQtQojtGtu4mPpWRth4UNtU&#10;0w/cw7nZm+Zs0ud2tO4iTJ9fyXkNfUOa5C5PzflzjfcLTXl2g2EaGJz/IrfT9m3ypSLguYduPhN2&#10;GOPzOFOvlFtbXRfqN2NWn3+j9AajLLsRPXhDiYmFmsg1TpT+nIGcvtAQqkXVh2D+yZ6pFzQYivKx&#10;RuQgdQh3kUHjARpBCZrLRQ41DY3Z1YGZXPGzitGMKELAXYUo1FWOBOFy1fIWqxrH6NQt13S3qVHX&#10;oYPMTlbg/AsycVHaiMYixTggCU2qIibWlZJDTos4ywdqEmDvqMwtgovJuSzH7j0/r/sNzXBhrTkD&#10;3BmL0bXLfkgfWF2+3J5RDmPjuYdKe8ycqDrvDVzWi3KJMqfBNp4AhXg+/Y1ng2RxOez+2/+zePCw&#10;9OmzSiCPRlWY/3Az2+xX1prZ3/nFzP8HmSRnXye+f27dnOU5g4nWk8mWpTfwFR3z7Xf8O68sSV9I&#10;ZIrGc/7Fz9774IPP8CZoduB7GkwjDmPcMtm3XJr6E06qb3573QImFT4UyOcB1zTN7/hns16pVip1&#10;dCCGvI3Gy8GI4hlPB6VTJcYud+GFIwk9IQwuy2VEK5AEsRcFzSjGsYJCrs4nkSZAvclseTetcHHw&#10;zRX3Ok8hALPclGQ5DWNc2+cLImfpgWHnRrKDpt9BpQVKErzyWutgfwo1ktJ0Dr1p0C8p+JMjOuh0&#10;YFMG/f5VooTVsm8UBSYc+NQiYf3s8dHZIaTUxJgZGkrKdhG/lVFMsDDTUTH3Dem3xAo7DEPfTHxQ&#10;QVVxbNTJGsdOM+nnTBQXt+y5wEIZrMjImpLRPzroCbwKifRDy6U7+ehgQIwCxzFdmFMK0BcBwnEl&#10;8RPxfkOKCEZE8eiGC8xskUPyNy9Y3SUm2GUYTyJHFKro6SggafApRSjXnIivOJe3sAzmvFw3Gpxh&#10;UNuTstg6vPD0lPwlol7G5iwIYs4G7JsXcijyBRzmsgzbxQv3C9aoKzVJcU2jxMzzxARZyLYgG4zH&#10;Du5TGmqGancCyZ0aPoxwM0F6tlhfb3O9g7AcPlOkaBaX1I7ZmjNfKbuZVmd7JBNv1/oRppaIQ08f&#10;6SpUwy+EwZvTEtMDe6U88dnSiF+hs5pmHIvEiN7t4PFIFtRQzWT4TtMLj7+kn6pEhyEG7mgko0KF&#10;IPIgkb25/A0ADPykBj9SPZu+pFMZcCJzchuaH3mB0KWMRoSbI9hrJEaDYY/NAqPYpCEJvUMQG998&#10;s/LgihfUKV9pV2+a5N2A8/wvOwysIOkv3VkvKC2u48GdBXwuHRZ/m/s7rsBc9CUUaLfKihQrwbxV&#10;8znqx85KhPfAuzs/pRXU7BSP8jQPCU5dLGT2/F70/RuHZhjkOigzoghMn0YMZp8P//2PPrYyjjn7&#10;glEhRrJBSRSqB6+QVkrnGR0d4d4OTbEkEW8mxirmKP2hwsa0D4UTL2B9FHDvVfJt1lovxxMVC9jp&#10;UbdV6lLgHh/DA5lM5LEW93oTBoeoSJlRtRohanD8kPCpg/7XP+ObE5E3P/MTJKy7O22Mu+fj9OgZ&#10;vnzcmMHGLoecEq1u3YIMnBxfLdZaVbpFmMzMP8FiyE9i+eOwsrZeQIa6tknyELmR8enxeH23GtoN&#10;iMQX+YHSJvDBIgRsMY3mXLeM3YRwlcqOYEIAFFm1U0s84aRDnFrc2CqzsDGLh3bCTkOk4e7dl19t&#10;84C41nkutI6TybSngGwOJiF5HABIo1UmZR5uzxZQhNO1PDs9+cEXc4E/p7PGRcNQPTNAWUEMlrL4&#10;lnDye/U5/84WQqnPs5K98EgRJmxvQsY5pDAyvH9vfbTBU+mNx7PFOO6UyqJnxZrgiH2mbtSV+kLd&#10;1EBimWiTooHFlLuakooZ2+f6esEs6IJnj0mjTat1y/7w5ZuvIiHyt2+3uAxieZygJsWXvx9aM815&#10;ypQaaKbZFIC6mC3KNsNnms09R3mD2qLRYWf7jc6CWTVl79KMByNRTP08GjO0CEfnU8oxlEP1KlAi&#10;uf/LiIgNUq9XFnJMA2RdBOYxw+UXKl2Acb1lc2QuEs8zZab0ZMaDixzZ2Vlxag3L/QdcTjYbhWIN&#10;AazcbFNSJWkzJ51Oh7OrWd8mRU+NkbT/us7HY/W0bJn79yoslhrsHXjOANhmnxroMog2IOVueuud&#10;UqURNIvxkEWSeINT2FjeRj34re9ITc2zrhdBiMA7CJqNwIyZAbbpEpfBpe9tawFH0lSrEOTgjlsb&#10;WFrVq72KTrzQe/tb62B5j79AjSzLwf2DMUmBoCyffNolBmljrerJiyK9OB1EsqoLXn5tE08QjkQ+&#10;1U2yNVqVx+kAoAQ+/O1dwnB8JPmn5wriW8wagC7jyeSVt9apD9+Od7GKHl/GR08K3VPyhOKjbrIs&#10;hxhU/uLUn11m0366uc7G8XUZTTlDos09ZBTJCMnGuGSpd1l75+7p1enSm5MJwpuCy4YDJh4f+xcT&#10;SoViI3z39ds72+H2lrI0qVeZAPzsx975xXJ2gcXDlPBAVE4ciVLo1aHdEnLmnV0sqEBYXzLo9pm7&#10;DN0QN4bG3z374rMBmgY2JsythVZYpnAyXXKeHnQy172rqCHPJuFu1uXNXF6df23E4txJM8t8dqXE&#10;0iJPXUQYUTclQxKtVpZLIoL1nAxar/vmhpXQn9MakO5zcbEcT7NXXuYcU1iL/I/ikE1HcANQBZDj&#10;aKAiZ39n2awH9Vp0JlabglfuvtwuRBb/N5qywJDeH3SHj08m5b7sBuuN0unhiIXd2UCsNUTA8fDj&#10;o0o02FnjmkgAHmddeCmTrZ3Oq29sVaCf98affb4vxw7euOF0/JP7cknm80ghaiLMs3vjTq2iWCU+&#10;K1C23uX04owuffEnf9QrRFDoT998tzEfFFqFW++88da733pXZR6CiMlw8aMfhU8OFKsT58qctGTD&#10;H2q1ax+xv++vxIYYUeBERZ6fF/O+o4BYAxmYq+3NQMCvJijk5FnX6a0M8q6HIan9+bwNTlYMwZv1&#10;fXZD0PhCA+p9DfVrdQ/7gfcVGWy6Ch7/SjOR3exW/Bc4ZxRQceTfpJh+iVHm/nAxTa8rFv+6C7lR&#10;xLj/SnLmtm+e465ciPNZaZyv7tVEGjdw/TMaaTQtT9PA2akaxZCjvmBjZGWFhaaXRp/v7LgySzfR&#10;J6YAaCex9m1qHUTul21q7f4KFWZD1+Hmxphj8XuoKwoFGy9HieNfc4+UKqkz5Y/M9ZHDVxxvigw0&#10;WTTPWGUUNdAoGbgsNFOttTSlZlTO3ubdeKYZ4H4PzXFLoyYvp0K7BGNnpKqcFZnhe9KKdHvLn/5k&#10;9uHfInysffYwGkzk5u7nn2vwX3SimquC/26V7n/hEa//JR/owNEMaXq47rgso+Y/+k6ydweKF50l&#10;lxmBb59/8ov9/c+L5shDjU9xxTRvIStjMTpomjHB5QGdnU6s4yUXF3JsjL3LXEa+wpdlrkFSOFM+&#10;OQhx5XB8ZaWGniydDH9DHmxvVDrr+AvENuCnQVV5IYOMTRTi0cXFSDNApWTRsMk2uaIjmjM8brfo&#10;pYv377UfPx6eYlYyGgDzU8D8+Z9dGHglKJx1RzvD6wfnHgMXLlS+bO81oeDxds5OL/FM5LdtblVo&#10;6Xs9dC4ptklvv/nSeDYYTIaHT5m7sOrxdls69TTBHxQD5vireQYxHzIcTgN3kogja/cRUjyGg3I4&#10;CmNjrtlYwrlB57nVqzDm3MCWB1J0ZFAl3Nq1xA09nUTxsjCQvFkJuhoel8X14Fug/GOLqMtNsNgE&#10;X1gUle2FGkrGPdSUmh82FIfLHEhyvihoNdtKxp6k8Caoe9mEE2yxpiMcetwRllqut/5N913i8Clm&#10;qC7xLzfdkw9xtpzmwndzwhBollnmR6iARl4g4cDFoeZE3vZOUWxKYuQPJG7iu/SUJGqflxwNsLBW&#10;TS5gnQPGPHoDr07COhchBY9MpmLNrtzahVwp59eF89G3OU2kT1eLZsmH5QhyDKc4Cbkqg1xraioY&#10;X+i9iJ+xilkndc9yRpnFshOkPnHME5eGm6gWKbkrRqQAGYde1RvAI6VFQYFlnoxtqEewssQolzkG&#10;cODcLEOAAfKcb/NEEPWLN2n4YqgJm7OfZSFnsSHNoDKpJVml/7lkFP9L/+5/xXng16OePAef3cVm&#10;FrLQiPAB15h3aW7J2LVVQ2pfmG/MBOHHcpjzhJCBYZrqQnwzqUONWOmYzdl1X+5f44Pun4GsHpOc&#10;/7mKdGNqzDh9LEtuFWT0AUx0G8j2OZgKwdZOWVUU9da5rhjxDOVCKKs6pAsAGVTPpqAT35JvxwvG&#10;kaogQVe4KEmZ2euNQTEIFdDlwWgUu9sZ648xciJMRg+FURKHF+10QRZq82yYKhEeSA6exfZuG8QI&#10;zgAkfkb0nfUa40fC3kGgOGU2dgpkpA36CczTTEK7ODDiH80S2Sfi9BJCwQy8EvGfvPNi1a81I1Wi&#10;KQxJnRMw4nhx/AjuLrVkC+YSQiTFtPf166wljtqleSeZY17UaGrLDEfwlj1LtpD1twgqFeUDi11T&#10;lHUgQj7zQVll2vmWWmFLpuq0lWbnKE8/rs1EsT5ML8zsPVPkbCoXDcp9NrxiY2RZTtSECK46LwBB&#10;fIvWnCU8EjMYghqgy6DR4v0knR5xiApWcqvLTUEyV8qpPhcxjQaYaQkJ2QW1vJ7pnaR/9fWDdPHQ&#10;8VopAgWI2W8svwd9C8cCVbVarkXu+xfEafQkBjc1Gq0U4Ajbk3c7lo5Az1rgepw4x1NOedy5KqS2&#10;VJPQTT4C1+Zax53mMwLvWrq7ajpcCWqlj854DkJRR83amkvQLMnNBcYNCHKyqtxWV3boxnrJpWOO&#10;CySPB/3MNPfTZIGHpqNL5WYhN2lIJCAY3IsEbThnXVM9Z5YQptopEMgiwQh/c8vycxigBXZgEsMJ&#10;XtGuR626opSRETbKigGb4dWUBbVSUN0ONeco+BYHGRRkBUdrIgQQSKhCJCXGvDWo++F4mjrMliuQ&#10;j7nWouYr6vBN4/XtAjIkcrNbDcmdwyPfle3T8bysAa09fCP4GZ8n2tqqWCdHFkKMFgCItd0uosDH&#10;JiQwO93hOBnP9fkADmJAhT/Ly2/UPKP2zMcCamfDwFydU7pZ+VaFwSWO6AtFzjLvNGCOP5suSzCr&#10;IyJ8cXP0y5ph8qfiZWmeyH4oMc2fPUU4VMGYj64YVKPg7v3G7VvZ3t5CSXLGEALDIoc2KsyVJzeT&#10;lFTI+lz5imU77YA7KKrqo2rsqNXaEYDVkGo5U+J+P9jeApQR50qZhmJER/g35ZVAdqN/0t4PnS7G&#10;IgIyozGvHAbzozrLmZhh6K8I7kqwknGFSvzEaNL5sayrTwV5ZkmPgM7aFAKwhL1A35CF31wmeamh&#10;O0bPyZxagf62B3+bexrOhhM8kvSAeUKR0gF8jPLf214r7SPulTkjYD226Ej6ZZZFI5BkIzJTry6Z&#10;Ly8qRVZySKHiL1iQBQwc9rZrp1eYWKYnZ0O2Kq+Q4k18Wjb4IjWKNRI1cmgF2J8UwJg5pAoa2WfC&#10;k8zfMjw7m+mTSbJ2BwVKuV1t7e3t7N3eFrWfZdq7TD56GgwHzqw2px4bWdxaoWs30b/vwlwl9WRf&#10;Mfhxin874nzLP/5aTqd/Y2Drv8C8vP5mQfZ8NKxn5/8KKtfziVv61THul/w88smA/xVJ1K/sSL7s&#10;UeQu8SyvXtMXnK3cKNPLf8DKHjNww83nb8C7/pyeG/j6qwik5zZJJqnKjYv8a2a4y0v2X3A4+vLk&#10;ObKXkJrU2amZHSJkH/hKUiumsgMW7AhLcmm1Z3b49sfVEoPdmkTGX1aL9M+ZdbxyoYVNrHMZclbI&#10;uIP5sOQi+OTDBimXbGIYIQUROluQvEe1SlnNLXcDcZ9usOzXKmwkfsTUKNyaUZdKRt4OjUeqV+eC&#10;tSllPZtSyqIn1WghRJ15cb746MP4px8mHx6Wg0EgI77UrgIL/0qz/x+Qmv+rEJlf3GbZamX5rvJR&#10;1JMeItKUu3eD5obnLmO5lzFxPesProRsGDeLo0YpGCt2l29+bKyg4VSyI5H4xqp+xUxeilEcWl6M&#10;+LiLRT2RhET2hg1521ID2PRPDttQqzrrlCLYR0Vkv8HO43sWFfxTbraii8vBCn8ST5ArcjxKREEo&#10;iGIDNanGJe0j2vFl6Wx0fxyEqCE18FCksifzNTueCCLSDesrMR5GVQVHaVkbkl2PVSEDD1xUcbnX&#10;9VSrVqA94lJKq8kHwovUjzOCnBNG8X5FAlx4ZAJbzLuDmCSosUmAo4iaMzxr0AtNT+glzoj3mr7i&#10;P48kyK7FIa4MUnCLbiilKcigmmGIZuJO9OCUPmY0R+/HD0os4TsRtGUgErXi0lo7Wqo4dp506kN5&#10;KEtZRXCpLaRpwGNIsjcb5BZ8oxOaztQFcS2Nb+tSVNNrA+gcKcnS3Dsh1fwAdkhhqcvRaNCCqAJm&#10;nmMdNCkeE5iWqpzO37tlEbkPQPoj0ULF+bPjh5VIQRLLxlKFk6zbY4l6vNwwnw6rQNPL6zdnNYGA&#10;sh9gDVVrxV5WMKIgjohjTyOfzMTUuoK0CBX+NpG7IPJDq1VVRy5jSw7mJyh5aKjyxzziBTow4fGG&#10;5NOIXY3HewyB8N//4R9/91vf+Uff+0cNhnjAP9O4XAeJKDWLxW9fXW5u1pbzp/IiABqyaNREeQ9z&#10;i5DW2cVKqtIY1xR1Dmkt8EtkbSqnzeljHWNJpYtzkP764+Pm5ZgLgm78lecF2qK8eTn9fZxnl5zg&#10;Z/4qAi3En622tV1ptIrKETkdVy17E0xlNGQoD6yVlDQLiqhB5aI+xgbMdQHyHHOpo9aPPG/F/ech&#10;45ll/8ZmURGYflW0dTmtSYzIsBH2SHljvY1BL0+J5KFKE8V5+PpbsBFUXG5v1gbD5f5BH+dhmteN&#10;VqXb5WNM/8W/2Hj6dHF+sTg5dTnvwbNnXRjFr73ePjyCj7G8OJ3ff9DqdEIc2lhcFNYwEsFHmMzA&#10;KWcAu7EdKT8yTg4OkUku8KqhT3YvvrNBqze/6gYnJ11e/507lXfffqnTaf7lz36+uV3Fe/kHP9wj&#10;/YvQjuOjRf9qfvFkROQa3dXZeAxQJ+dxs0fBdfRqKGZKZxeiq1inTI3QGcI5oXhvtmlimUqFTHex&#10;kOFArNYLW3vl5SJipTx9cu4qLg7kfo9ZF7kFJYackAnVl6go9KGg8Povr2YKIorTZhuOBBMkTNQ4&#10;yVTPE8zLyHe5KKPbhIvSaCNmKSPWb410vGKoEUUtGd2Jp0Mw8ezhw4WcqxpFBPcmeQIpkJJke7u0&#10;MEUmflRsK3bN55/+v+y9B5hkV3muu9feu3blqq7OPXmkCUI5ghAggcAgTDyHYLiAfY4x0SRzDYeL&#10;bYzBBBsbB3wxYJweh2sbx2swYCMZbAMCEQQojDSa2NMzHasrpx3W+b5/7aqunh6JQT1Ic56HZh40&#10;as10pb3XWv//f9/7LUC+gMnW1i0FrPIolNHvRMrLTTdt/8KtsGFjMk9wIpTMY+PFk6ca5VW0xTCX&#10;Tk5MJ9sgTLcQAIOBcRsr6Oho3thRYJXC8sTOBnYANNWT0OR43Q557LSZsH+vicyDlyaRMHMTtNcB&#10;6N93EXIj2JnyqISB5jn67p2ruCMQDSdmCkzPaL0A6BjKTKEMysyYyWkWXhGWVSKi6F8UETiTWTAM&#10;ktRKOAup1gtYJUnGodS3kYn6EBI9VtusMfRiaCZFLSQubd0PG5FQLnvXzt0jpVIWZDZ+ZaA3aIMb&#10;1u4cOXx8cXHB7obiUMPO1AoFnYTI+1ABMd89tXQSgX7NDvQxXbh8JZOIM0HI7BNpntYSOZeLD0b3&#10;naCQSV65d3QszwnqwcN1eDVHCjDEZoF+7KxG11xsHT+hv3FnewfQxK5dawS1GqPVocji1eLaBw8u&#10;u6QYuJdfPDHGfFRsljwtooBcqYC8DSLv1M4Ltk5tHRkbxRKA5bM5N7d06OCRhfk5H0/NdpfmsZjb&#10;qEouvaSENlCl0h0fSRSyiVza3b4rizTgXDHxne/VTp5C7oZfyLiFrHvjDRMn59v3HVw5erIWnaBo&#10;occeM97MjsQkOE95xgT2FTSqD93TxWgEPSy43XCxwfZZKGUTKM3hZUhhKGutVurgGBXzqaNHq8tg&#10;oXdTjTY3L3z6B+9tnzjR+vo37hktpUrF5Ogk0TiQM+y7ZAyAhlNL7e1bspPjyeufkDnyQOurX9V3&#10;3VUDjX/LFnff/vSuC1I79iQXTkA9EZw8VQOAHOywyYmsAUdgV6jVe8URNXcC6xKyi3I1fLYt/xRX&#10;FV+V1eyxSiRdAMqQkUCVzSDWz/ipIDDhKo+NFTWw8nPZPB0GgV8aTdP83+5FbRYbaFhIQi9mPgGn&#10;TppDCbxRkxPgck2PjY0Bp5kFarLXaTTaiEoApGS+eRIMSZzYM+jsuAQsd8V5khvxMGRAs++ObxxC&#10;WgH2ZUQIqozOFWBGgHLEhvpDjEbW0mIL9wy6ashehvgZzijsmUuLvZPHVifTbiHtjubakHv4bRdK&#10;QCC7V1bwDCkDwVD9m3ctoBaoN6BFR4mq9u6YnNcrnmpMz5TGJ7CPB7d98bvQ5qHlhy5nijMWxGvD&#10;jBAi+1H4vvw/bM/4nB+4t8bkX8U4R8gNLr1k7NLLJrZvG/n6vScBZ15ebdx26+qOqdLTbnja9l3b&#10;swWP2+D3vm0fPJA5cr9Na5HwLdFNgEIgSAxpi8/qiO6Kr4cRSKzBQkd6FH1arN1X8enI0cPQkKH5&#10;p14TaHFIcqYpcDhsRBwazOozqUw3VMNq47f0oI7UZ/p78t2+49cVRIy1Vsb2Q09jb3BcPSd7YV+H&#10;FuMNov7L0/2Awn4yhKQ19QkhyqQuDo2N1YYaW2k1fHBYL4w1uYrrlGv9Sp7iIZPLKowF+WiNYSsa&#10;UIXxArWKz5zDD6+sIRyYFkkPtxekj7Ti15RiG0NOv4LThQIwiNmz5sDP1omp4YMhGR1mhN0+2ITq&#10;QhpNbIY6uSTsM/LO5rVY1ylOm3EoyNF/EqVTPTMyYxQwpNVJnqxh910st+97QNcrbqKSQ4xdqKoQ&#10;YUOb6wapGq4nZjk8KiZefUb1/A+57lVrDNczjXIMq5ZlBxXFuKgQZt3cWepMTEQX7FO+lej1Clmc&#10;abvHji0sL50sV05xYyeN1kMPEE0/UD+QjQYQHoIjDx+uQgzbaXeoDyVrE2JjhP6id8gkcAwLCsW0&#10;pOB0pidGi0V3fAItDNZXC6ewJ9i1cgc+tEx6bNfu/LXXpGs15/D94QMHZ7EyI2Jz65aprVvGKtUW&#10;BnCQq0i2F65CBLk3ceoZG8/VGk1Ehhw4sNysI3IW8johu9nW1pkZkPYzhR6wBRAeHz64jBNXktYn&#10;Xw45mLoxoWNhsQb1Hs4ZE5O5rdsy2ZxVJdqTmKwvffl7QmfAGKaFk8/MDCx4KJdsBM7VQyJ4Mcjx&#10;GMCJXTgwJxhWqGISVsIiyecLgmbDgS0kqE5AKtKmUQOedtxxG7T7MCWhRA+cDuZpt5nEwXEAQDGo&#10;NVDm0Z8lbXFE8URMb0dBi7NZyHFCl4NEnH5pMhbrJfsNyi4v1wSP4gmNzAJ71SSZYSIJhgbmjL7d&#10;ExIfwUxSl/VED6EEpi7LBUpBF7oN+uZIL+6J2oaUYhbDeCD4dGCyxt2b8rISP48fF6Csg6YaXetQ&#10;jofMnveR6dilRFJRRSj2/UhmEDKi4D+pHZAyG1EOh4z1Fz0ToziJJFsOhxqc2zI4WKx0oIWGjNR0&#10;9PAxsA3BvFac4cg7oTwSQ7IopdGRQ6tZchzcQMzWeE3ir+OYirHUfCAnlpknqCHDhAigSK64QGso&#10;4mEprYaLybZbgV6ut4+eWkLdSvtwoKpzS5BI2JineWPjo4j3PFkuc2AcmU47UanGh2UbEgTmDpUy&#10;OSBMEFlFWAzoYciKcjGWDpiR7pOSrNXZLBIvfOELZ2ZmrEHFO5x6FsOlTl+D1v5dP7S/l1+oQyDE&#10;xTGI3axWiMLDluEbTnj/eutttco9uOFR9q+W20Fg2qU8d3Paz9Ax2Qf6tJ+hCAFlAorMKsXPRXrc&#10;xIN5GPVMoALZtWvXvr0XG/QV+iWc0KZA2eGMDkV1x4lQ3O3bSRkhRj1mG8HnB9I3Hu2C3SPjpSZq&#10;ThMdaIa90kWw92wlvAeFcYH1pLQxpLYBsYYyVU5AGN1cGnUwyUHLCHJ8ccZHX/nqfx06fBiX6xNv&#10;vBZhAHjy8KZTl+4hmpwTvYnxq3BEwzRjajJTq+m89qezJBKEV/ZwBiVLIIiMxP32b/7nsRMPCEeK&#10;iitPot2N6ydDqrPX63gc6mLdYPuQkd2XXHLxc5774yOlpC/pQGgCiUKBMcIGuok5ttnOA2lIGu+E&#10;yCOxQhHv+qX//NI99xygWbmblDYVlkJ79449T77xqSJAiDi6TzKKzADQtbHHs3ZhhLH0ILQ5ccKL&#10;a6RbeOg7vvUfR4/eL7ZvOSSRwKwRyrpn974n3HDz5HhKxpVROpsyERtPffLjTY60Y+RdrgsJBxZi&#10;RKihhoFS/f/71J9Wrbo74ZSXMI/xEaRJDl7SQr6XEQCACI0CGAMoLr7Y/kk6YncQ/kasuTc96ek7&#10;tu0ypyEsgvKGaHMuQq/Bls9650wQzzpMExDvuOhykT/8nbu/enLxGNY1v8ngbgZW1dBsDKAsMF0o&#10;ACH6Q45ocIrCGhrfrcKQoGMZ9j4VxY5fk+DGKhoGFP/i/fuuvuraKy+/5rJLL7/wwgu3bdumHjwA&#10;FBvOsePH7rrru9/57p233/5lnPLNfc2YGjsxOYnm9PLs7EluahG1NT4j/qzpbampyfTUNFSb8Iiw&#10;eYzrCpMD/KmTS3yiWJY9DFGT9pFF+Hs00nr27p8YLVk7t+cXyjWm/7V7hleKxjBqNgz3ym34b9ko&#10;mYdEn46A4vbH3LT7gsdOz1w8Nb37IV7C//pf3fsP3PWtb37dSny23njgwgvtbRckZ492VqvtBx4g&#10;tgDbEIxDKFPvvr+Btyw/ArYQAqXChVqv02mioJiezqPsxJIOXhpUM9hFKFnnWmHVy5hM6grKLwCK&#10;asHxo43yEgqwAN5kKITSXQuad4jL4JGCaHDvvsdce/31KP7RM0L3YCSJ/VuNjHrpjH/RRcGTbtRC&#10;e5XPS7SRW3fBCoiFjgZjUKbhDcp5/nih+9ynK3QAx8fRfUObXW9DMT4BA1cIUHOe+WTsjlKx6GLY&#10;zrB7yGFOzCHHOzD4HNxabd7U4X/853/hw5UgbLRGebci9hD6bqxIcOVQQ4Fhgh2J8wdCaKHFBsR1&#10;YosCmB1tuC6Zn5RDw6V03XWPu+Hx119zzdWXXHLJ7l27XQJ1H/SrUq0cOXL44MED377zG9/69h1H&#10;jh0SrpWL66vLSHOZJzsUs9FmEmAIIPmnPk3g+PQrC+hsMcinyoYayu/o1AJfYHXFH9tO1NnxhQaa&#10;ieBZVKtYFJjyBfc6m86hXq52MxARePb0GOBUEJvBdADnuTezNd/qRd87sNQToh1hy20mQuPVdpvY&#10;eiB8ieSdINpQOsMR1R+KiA9QW/AZoUtw8IH2oUPdhdUWOAf469kMBICli6+8JFUaQdsA/FR94Lvh&#10;t77nKRNUo3hmkWLOsUJTXEXyttmBPsuzvVYx7JHY9lAyduxYvxf/mbAPK12vwdownzWpfdbpzqN+&#10;KWn+oddbgvXGmndDtJKOzsTNVaf/xTUxdzy01USQ9Qlaa8W5NaBu6Y0mKVPn2/2EhmHQpjrT4HhN&#10;MbM20l6H5IzsDQiiSK2dXQblrj0MRjaOTRW/Tf2fMCi2+1myyphd9YaMC92v/uNOPZudRpDYn9dI&#10;Jc21QuQAvf4T1QNZer9qliicWEjAp2kQ/+wqMKbKksAiHCBdjJcxPsMDdPAf6ryo2rbVcGn6Yg+K&#10;AEIGqZOALSIUP3Tr6CTXtOe7PceU+Gg2w8AL7UVAKTjTdx5mYu4POEHVP1j27iP36INrnW45I/cH&#10;WUagfaiiErvH1e7H4JjA72LrVEhDOHH7f3wZ2x8215FcCiefRi1M+o4IZuyl2R6QH7BsY6JLSZqF&#10;PSsgViaQqBxKb4n8xyeKrD6xjBUxrYVAEmYQitdgGqpjkB8CFZnLFfEbwOoRvAelJE6tMJjk8iMz&#10;iJFPQclbBlgBvQ4j5xFbAc6CcpS2e4CPoDcCUoYSiWi9VnOpmdfpHDvj8M2sLvuQv2HwQeIUyGqj&#10;aQyr0GYFgVdGnSEmOokUZhVYnNuNJmjhSIvFnAkZcjnsLyi+mnUOPzEpAbMm4SoTgyyURM4CUJtA&#10;OyObFtLtOYPE+AHKx6CHMjQQjxnP8hhfMVbHFsy5uDOUyUwz93wUN/PshAjZLEL4JTc76reEBMpo&#10;w88IpSSWokCQVAoqiZFRDG/00kLHxJbJoZprHBRv5FF7yu8ZRj4OYk2OoEmNkikcj8yBcCWVYetg&#10;7hpJvGassmZBxumxmIOU/BNnHpQecDhStoXEQZ6/I53iSBbvcRuwYZgcMzl+CGImQtgnXiCwzAmp&#10;eAPT3YvMdJj7uTaAe+7pUU96NJGZ+0ZRrAgWuThKHo/ZmTLmxUPhXI9PLYnDf+gYVrMtWDN/dJTb&#10;KtRpnCeggNS4koWliSIsYkQcmUBynzimBhJAlhUZLpZgAwnO4fERvAWDi2VkZkR4F3tFno2jS7WN&#10;bbValChB6KpqjSqtVoCzAX+TC4qj0BIoux71teuWcJ74ppvQOzQ2cJiGmxyPKQN2RZ0z1bueSMeZ&#10;FmyZ3Lj1OqaNt/cHP/CB7du3PypykbkTiwfuvQfjR3hjMRVUhLbhHnXE1BeKSCGyQr0GqTSWILUG&#10;aLZMqnB/r2BwDulEWbw/Nz/lqW950zus8+br9W9+7ezcHK6axz72urf87Ls286MWf/UtBw7egxkj&#10;rBHog3FxgX5Dal507CDKwBcKAJzv0f0Q44R13XXXvvuX3ruZB/356lvuvvteumd9YQVDGRXaV1x+&#10;9Xvf/b7N/NgP/s7bDx0+aGoEfqoo4x2NRtCVV139rl98OD/Zc0sf++T70wxrhSaWqcVp6sJQYxht&#10;szN/shUJ6A7EIzZi/AQWjlDkMFj8nnfLS554/dMe9sv50Ed/oQqPt6MBvIO1u4HotiaIFPhcHJOA&#10;GYhW3CH1PhDtqB3bIkSNI0Rkanug6bBkioS/aNLbrrriqmc/6/nPvOVZe/fsO/vnAz3Ingv34Nfz&#10;n/ffLYqxGwfuvfvQA9+758A3UciXSkUM6zC+w3JICrSi/gofBPo1W7Z6O3dmZlc4fnHayLhiIA0N&#10;wC0GYBWLSQgKMMYEk7zVpDgfwCwwoqam9P3HkOEF37pPY7GyJpM5BEcBJl/DfA928Wx63+VPv+nG&#10;F+zf/1h1drmlyGe47Ipr8Ounfvp1tdrq/Qc/t1L7x1rtXiwQc7N1VIalMezTWcDDjh6tTG0pouJt&#10;dR2AA6tlmJWxuaZ27EqW8SoDmqYh1grkqcmmZXUafLfR2cRa2aj0jhyrNmvUClF3HYUZX4+CzMER&#10;KiYe1lXX3vQTL33n+bOkvPb1rzl1ao6HJV40tsTX+flklqOFgMAzHnAtQ4x0iErmL8vYAzGc7nTg&#10;oy4+85ZnPve5z3vyTU8GOfTsH3qkOHLVlVfj14tf9H/hXxcWF774pS/882f+4bYv/jtsIbgyKM+D&#10;USkZp5+SUyJSi7ExEtvgDePUXsHDRvMa1Bizx1dxEKQ8bCvm23qlCgYfyvig0eslhBkCwQUFI5GN&#10;yBUMrkey6Xyaa9Cp+TpuIfwRTEIOn+gcPwVHL7Gl2AJg6cfNBddFr6VaVQRHRuJNItpU8g4kCodD&#10;kCidhI8AXtHk4lIdLAM04KG6R+8OqK60V9h72UVI/UUN6+I2QYvha0eId9JOn53EKkRGgor/lMOS&#10;/YNjaNlwJYnOMollgzpTRQ9iQVKnM5yHEcwqrkDXlV7WQCC94aS/Viqrdb7FuAbWZ4Gx3BBsq80J&#10;sF8DqzUs1WmRC9bpxbk63WKl1tc+5kwgY5U1vBZHNIE+fVY9sEHLG6LNiPm0WV4cYr32jchQP21T&#10;8w2TUORMqe3TCiZ9pimlHvQ0dKy8XPuvfUy1CNiIyXFMRJIeyLn73BSlBx4z83NCIy20o5iJzZgv&#10;Zff18ZJXwD5quBaQK/zp/nPloUp+DvHTeUgQkbwFLTQOzGDwhYiGxOAkkv8KiYh/WufkkS079SMl&#10;Wn7oBxJWD+Gn8hEYRS2P5ImJktq9L749YB8F5rNcvv/g/ej4iQY42YC2E7tOKCYx5VTgkXaZjZVO&#10;GfQ5glWx+vWgkrGMy8URGFMIzRHUOtBAkffEcQvcMpxOYj6BAhHBjSkEnaIeQwxP1Sb9CTo1hPKl&#10;Uth/4Yj0gavwPOPTVP0cCMqJQ4p4m6UJuuIgtNQ0KlmrZXiQKTRhLF2ErVxjra7X2pJuwWoG0mW0&#10;B4kOpGaO4wcx+DAbEtt6xJ+AkYydzWEFZqRolyccj1GQPT8DZ5PtguyLmALsPtQSc8qK0D4IaTkC&#10;xDgIh3bEEADNyxoYV2BCUVatnVBkxbbolIwuxGSKqf6KYkDFJqtDVOBytKIsX4Y3AjempCjj9mso&#10;CJTpqcTbiy0AOCjhG0sFLRaEIDRkaJvWWlnHqFKTPyOOSVtqDQaMOWSschQE8ozmzZtgnWgiyDnF&#10;xeRA7jQKlkljBQsD833sS2D3UrweRrlijsxhQAy8AOlQxRE8MRaecPChBqL8yU80kC3V7gxJUwIx&#10;GohQWSTz2Ml0nA8gcD5OLdgrD8QrIi5/yU0kzIjsWWB8A7TpfUknqqwSa4b4h+XFLt88v8Nkx6Rq&#10;ywlPxO44K3jsoNtNnJ3Q3tVSzuMjo/oXVTlSVWDxDpGnzJY0KnU0KdCryWUzqOyp3yVWC2+rf2q+&#10;dmLuG7d98RudWoBBF5RYCInG+4k4G1y1CM8amQb32915QdG+EIxvHxzg6rI2EAvMx/CsQirRiVwT&#10;yTgZjM0aNZYqgsqUDG4vkQEni+pi7ajTb++1GxxytUer3JWsYyy0yEeB40v3mypMp7DlsyL0QRmW&#10;oKG8mgSpvvrHkgaDILXxrhMZmkLQM2/7Uwuz+CkNiDbOp69tOwpPePKWsbE0Mjw3+aNcxlgrZJdg&#10;UgkHD4QWuPvIkIRcpEvdQrXanJnJoSzZtmVkcb539HA55ops4itXUGOTbqYZ4dbFCru8AhECQcGb&#10;/LGn5trHj7cMpYzDwxQJrikvj3Hxw/uBz3nGK/76U3+2unJkbAyyW+hAoloD2STd7313Fb1JwDXR&#10;rWMRiQ6R+PoVIsPRE+MCEUgnflNvVA5GmgxY342V+c7yqQbDAHoka1182Z4U6Vzq8APLy0tViBoE&#10;ZCU6BSFN4SMVK0rI7D3wcdH8lEnHtu27X/GyV7z0JS+HdHkd9qZaa991d/uue5A2i//HdwBl7s2e&#10;4Mm5WEhfegl/U+Bv5F8vNt/JZnPXXPs4/Op2X37712798lc+e+LYMUzSsmkIIaAQztQB5e3iR0LX&#10;BOKFfezeOrxmSS9CGmk+jZlwHsoV3Hpl/LlA9VrW9FS2XutV3O6nP3sQle3CChRTAdyT23Zkq2DI&#10;94L5lS5a1O1OdMVl08969sue+eOvyuXHBq8CT7jx5a/2Zmf5QuQVrXszn/B48xLw/PF7fKdQKF17&#10;zUst6yX7dv/XEx77R1++7QAeA1KmkdEsdrJ9l2bHJpOZPFKyo2/9l3ugzWRvwPPhpStlQWAMR7Ih&#10;SG9dieuAXBdhfd+9bwnT2k6z16zSJpomBptb3XzZh0wdzKbE9kymkBrb4lY7mB5759WSQkoHnTOk&#10;UMhRjDhIbFE0MmG3B8C/g9MDVI0US9VAVSScAopugKATNz7px17w/Jc/9eane966FxVfVPJZhDWa&#10;wfABDX8ig+vK27GN/799G74zNTn1Ey96GX6h9P2Hf/q7j378/63WlzN5uG3btPQDh+lzZIajBoIe&#10;YB5rt123jll7mMy6YE8sr3So+6OUJMAjk4s2kS43ejj2YF/AfNzLWPD0Cl/WKdoednRkiUUQlQBt&#10;kIK8nLz/L/3XLD6pnbtzK9VyQNc2BtlIdrVbjmoFPcQoQrROwYhPYhxaX2BXdeHbFmHZIjb9sHPn&#10;nWXJf4n2XVAELQFngxc/63kXXXLJ+MxoI3D8haXyZ25L3HfYWz4VSvwTznxJ2s1sdukEC4ULK0H/&#10;/Nkd1qVMcQYu6pbknRCCRJYSWUcyxEv09Ab/r7XBPGvgV/pMA14xSsg3wyE01OkCzn59GJ0+w42p&#10;yKdBcu1QrUdI6/WVIR/OiS1jD5Kuap/2evqx0CbZKC424v/mBBsovWz0DFGg1WA6q9fJmqM1BFOM&#10;VjidAqaVyY5b/6ZRFxhbf4cG5+ZnKGt4dq02qKmHP38pTy25IGVgK0d2UqNk53Qck04VC6cNoZlx&#10;o5bopYfE2JGUwKhNjXFbUFSWkUYrCXN3+30ARxsHLlsozpoPzCRdoqVsyburGKFQj0ywMFHYyFPA&#10;EM+NZM7rSpKK5D08wqbZODX0hz7dPcuiVxwDkmdjGzoz+gKc8S2UCrkdu5OPfRJ726gtk0mAZU+c&#10;uP+rX791aekUhqX5dB6U+TZgGVrBcYMhHooiE4qDzw0nqNWVikD7dIuwemrH0tksfgj6lstLiEtE&#10;rKC+5OJxiKSgEkJwETqAuGeAU3E8pBu0oEWFKwcCT6j5qpXG2GgGhfaJOaYhYiYxNo7IZQe0/4VT&#10;lZ07Jq+8YuKOr81VamDxwpWWKY4kSqPJhZPIJOxec90UcjERiXrsKBJdw0q5h3IUf53dydE0qutn&#10;Puvqr3z1yHfuOrJargrN1K1VrJaL2qyL6SXnmziCe5TRwfGbzUGk6pWXmyhD2t0II2g8PSZliEsD&#10;AqsE+3luBQM96dLwVSBnvpAYLYxjxjs3O+vzNA/qeUD7l7kYlAHucc0K2AcMJceNiwQ2PL9nC+4A&#10;exsFhOlkjszgKBKGJ6a1YBuFlMfZUD5S8Iw9ptHgUlscycFNgxZ/jyND9jMcsmsRwdgVkIWpcJVh&#10;DJqeFatHEz8WKup1mTrKoYVrmbrZknwfptohRpCeRo6dUacCcQfVExcedAqAqBT2MOAUQLUD40zr&#10;4rHDQXEsLY+rGPRAwzPaBF3s5Fu2TgHBSAJURxgBQFewQsV+hWcciqOJKi4xQmvmsGL/71GU3WlC&#10;8JVGeYh4PrjckEOP8F5UVcYyDW6Q6A4dthkkiQR4VS4yEtBEDRQ6Fh5Zuej7okLFO+6aGNXQGIot&#10;KsqwD8hcOuKg1UhX/LBV79A0FYgxlYgY3WuLO5RgWBZtuF+8IixHTjqf6tJVyDuex2RfnCoRb4ZM&#10;nj5wKLmpl0I5Vw+oVUXMLzyCWnoPUWhsQIJO0OKZllPQeg78aSqmPXv3mt8f+amfGT7Z/LC/Lnvg&#10;bpFccjmmMtfEfYqAW0QewhqNDMUytgWJ+p2vKMZGiMLEuJ6UOWJgtfD55nigPjD+MX6s7+255NE9&#10;mJoXi1eZA2C56HRa+mE/sfhHJQQdEPI3DmMOsRCI853CQtx1sOMw7hJycbTfWugqcW9Um3xQTGAw&#10;rux12FjCrSE5OPF9vpkfS72zH2cBszbE8SOBHQJTIucH/ck4fO/5x0+hwPvFt//Gz77peeyDOaLX&#10;YKeKzWxD1fKEK5un3obvWLfRQ29EcowD6LUrq1Vzyscd8TBeDsQ/SwvIR+1CEgmcJtJocg6KeGds&#10;gjcvRJFJhjY7jV5MEMWyA3UGPrJmPZL5eSjBespzk/v3733Tm970kpe8BEKlwaNUP/t5PDepEk88&#10;2DNBuTK4l/HnB98vPvMZKFGKP/4MvFFgAd9047Pw67777vr4J377c5/5/wW+gx0LZQnbh5hmQY08&#10;OUo4F2RBqytUV0NSgghdfEaVdmOq4IyUnHqL0bvYaDXR3Ihx1qQ7heAn03CCiy5bxA9L3nLLC9/4&#10;s+8qjowPCt3qv3wez+20Eve0L/MqBi8Bzx8V1+hLXoT3Z/euJ+3a+cTpqU//62d+t9ulowAegZG0&#10;U54PK4thp+UjamTbrgJOiHghJxdAPDY0EBDX2crFzQKTeqtLFzFOEjCFuhJ8n8g47Ro675z7bt1a&#10;2jYNNiUc7iRXq4wQnc6nJYWbrUF/0FOoBMeKer6nzSFakGc4nWHXJ5MhEMKDpW64/uZ3/q9fuuqq&#10;a4b7Dvg4Gl/56vfdAjZeV7jdcjc8Hp8LPh38HqXva1/1+lf99Gs+/dl/+pO//Ojd931Plm6I+eMc&#10;cHEckTcBzAb2OgSkkJ9HJZSo+0MHFpMEovkwRp7K5sbyYH1C1weeH/DLxPEkACNFNlTYKDd7ovMB&#10;gAE5DuCJJlGlogvoOdMzeZwzYB4vAJzuMYCxPaG7zclD95+iSYyR1HSOoRmFZRPRvuNTU3RYwOCP&#10;sw+PPlEWEgYN+ENmywUXjG3bimcIuKfVmK/f+zVneZWR3i5NlTwHuXZcSsZ0I9Ec6bPWgmpLr4Xy&#10;WKZ7L/ucSQmyhhCND2V41JZ6SGloPy/4jPXLQN8s7b4H927qDbZd/eAFw4ZB8TCzan26kd4g0VZR&#10;X7QcDcKHHiQ6UQ39OAYqb+RkyQg8UurBp9Nnen+1rfVQBbsOj62Hk4m1Ot1gvf5xTGGso7WPig2N&#10;offeiazBONaOht6XtRH10PCZQxbWt+betwahVKIFj0N0dKwyMErcYfW4Sa2Wp8wflJArNRBRp81Q&#10;Qb5ROJOKV1C7Z/j8HtGi9zz5IlJIx8oFGaVBp+lau2bskXE3lxVJM6eIS0dPVhdXEN+TSSaoKLZ9&#10;w1xDqPuIl00XvFCWaLTbOi32XOGBMvmonAmKQYppjRIUjmpTIqvc8jJEyLTRQgiDyg0EGc4/bcCu&#10;sM5DyBdBXYVqiBPR0BYPrcugEx/cIxQXEKignxhCe4VyFNF6+H+UeTYjCGFepbMDtRIkWhFXS5v4&#10;CuTxZGH64/MJGoqemrZz9BC006A4UMoLVATsMAC1Yi9h+mCGLsIUzWwcUFWroF2xa9NpIccIpSbS&#10;cU0gsJlV8e2Qci4y7UEhtbLOwknVc1vYKCZmSiTHEqXR1esIf/1Z9XB6mVlnZQLMklbuB7KSefTX&#10;Jp4dFxPTLqjDBQYY7xEnvcpK8wBgIkzDoVS3vrUh0oOHjftaOi6kYgAZtizJTo/9xFAKm2jMXtgV&#10;FApjVmUcSzUfi1jfF00H573mIQC3wQAfQoBsJg+DdKuNcEdPDpCBoL6sXDEpzImoNJpttQAD65mJ&#10;IPZxW5TdTAcSs5sjmWQEnQJ9ERoVh2iLMaywGEUI8bRHVLNqNXCxEI3JinekmEUNiUl3QGgat2lf&#10;nBwec1DANONJgq5dUH0TXG3w0ozvUeuovzhLBwg7VY+9XgBesI0SGowBh5g0PIaZUp2AiCqEV9kc&#10;31NZh8NWruQmM8nCRHZpCcBsltAcp4v0igZlkRZgRoReSKOF6yMor9SUKCFw2aHLDxG8YbVKzIlj&#10;HLhaDa6V4TV9XfTu3n2xQhIDokd+KfHZ3CKiG+YufC54r4D6lGh1vOSkyJtlr7BNsCR/yxVBzm2G&#10;g6ENGdNcAQTzgjvjF4pJPzgH48dz+4V7uwDhx7gN1N4mf5QAjVCTINGebtaEYxv0LzE1Cf5XKAt8&#10;1iD41aBpRIeb30EAM6hW0LjB1LTJUUkA66/9EPbLs/xiodSleZQpzURewwzsbd0BRP4PPOPFwb38&#10;V5+aeM0rL77oqqc/7cX/9q9/RYat2HHp5Uhg4MX7IJlzIC6ApDno+Jgvgdg0PwfSVTuVB6cK1ppN&#10;XTatBqhCteNHa8yEQ+wWqUgeTJvT27gkQeeMerLVSoA2LFAA3NepbA7gRHvJRhM3ihokyO/Ytv19&#10;73/Pi1/8osHbiwLD1CSoZh/2c+MP+ezn5z/0YdS9qBtNibJ//6Uf/s1PvvJ/fve3fvM99971RfQa&#10;cGlp+mC5ge2YFjOorcjNshU++AzSV7VdblW3ZdWWnerIEV2rh7PHVtsNbH4goqN1SMPkyeM1uFJh&#10;4wQj4HWv+/XLr3jioGRa+sQfPrzmmnn+Sx//5OhLXoznjyd/zWOfc/GlN37x1g/cettngY/OZ93a&#10;aoDjArDvmVFv32UZLJ7Hj3UPHl4WszqVQD0uMKjbXeyrEMR0ygoA56XV5hTScZCgMOK0VzHdxb4Y&#10;7N2Xvf7a5IH5eNMr2pHrnlcrCr09Egsfy7tCqoB7bRyCopi/bKoviLiZ4R5FV19z9W/+xm/ccMPj&#10;B50R3C/ft+/w0F/4IeZzmfvFdw9aErjWn/fs/45fn/vCp3/tt99zYu44XGTieKcOi8J95qLTIQ08&#10;N+ghkQniYcqlA0q27WlA9se3p5j9C+sv4OeumjsWMrUrny5OuDA237XUaDMny+56ejV0VprOjpmk&#10;Qts66W7dkQX8FpSR0WkXw2HYiKKW6tb1yVNLuN9xBKSwmdlmnLi4iWwJwOs0jpIIqQb2GTW4lUIv&#10;Pigm/JE9V10zs20rFPp5hL/U59tfvCPZqsFSx58p+akJoqBDnDcNb902m5Q+K1VzzMqJRM+sYv+Z&#10;dG8jyYCA+8pS1oPqSk9LGNIbcD/rpM4GgxyuK1NPZ1jF01x9Zpzzem9UtF4Ls76KPB19rIfKPT2U&#10;ZLhWxVnrZM9q8Pt+yRH29aRqaJRq0CZr0mICdNWgdFdrP9MeEnuTdqKHKl3z4Pp0qTgJx2pDBGMc&#10;RWH3S90w1lbGrK3+gUufRn6OYhx6P9RVq74Y3hirnX7h6mzUAQwlMkoKVaj60E5bx85gcwDF+iwo&#10;9Xgobfd5tobkbQ96G1r+mHyCXn+a7dHHF0Eyi9ItAdCORDlBiRv8wKEf37fDo84GWKXWgYqsR4UF&#10;PZTKyfaTH6lYPIqTFiwZO3fZY9OJYh5EB3FIWIuHZ6vzS9WlpdHJJOL0wN2XQY5udUMQeLPgKhcc&#10;LC5hm4onDP8ATxVEMJS2CfF2MvJQPjevXe+ijoaxBoQ/hOhCwsPRsm+tLFZxOkL/vlkjV4YnCI3c&#10;She4UsyJqDb1HbHaRmAxIlYTGVbVCmyijKAvMIwjvXdP/thcFThJCFHZ+cXOXkdSBjj5DqNywXNJ&#10;Y82kiBcLJCDM2PoPP1BdXmxXK2SB40yDSqTNioZJPCiPcXSZnErRTR5aR4+WJftDt5ohsnzw/wD3&#10;hOQqKenj069LFG+k44Qw4ioIN673WiizIJKdmBzvgEHT7c0eX1zD9ek138Ugo4xO37jXJE0Cl3AZ&#10;8e4G8UzYligHpBx3BGRva3NqRe8Vs3cytJOWAJkH4g5t3LwijTZdocg0jqK1BUeeemTWamWcRDJh&#10;pkDMMvEH0qhEmFR85XDGik0Hm1wI7RtilnHP4o9hzlwABjPljRQzUC679W4+n8FlIGRsNoXzBZUC&#10;UspzxooZ6CmRHyEdYVJIcASjIygUbghmQ3DgyPFGs4fiGFwglSWwGbO5geeEhi3tO6vlLi1bItGG&#10;cqArywQkxqFEXkS22Cb8kCMyvCqRZnVAQMVPZ8mB8VGgxQMWSo9dAAEOf4sZge7wpaczROgClQRR&#10;JR4Efjmf6gV2b/yQQ5HJqQJkAMVScmGh0i6H1Qo+PIZohexMUA/QbHT5VMIAuE4toVXggHdEJIYR&#10;FZVVGkEi5G/A7ybtjSCebSqRRnGfCMzaGMmHiK5ByEma9AGUumj//kG18Mif2JhOwUZYIFFUDIQE&#10;FzQg94yTbyIOoTVl+A0r3iCKfUmMDZJ6XmxqtkEHUXOetEZGwY5Dq17iUnvReXU8BRT6vvurx2fr&#10;l+2vbvJHAWSHaxd00627C4ZkYxjZuPpaNbvTUJddOopTrijGk85oklqPbGKzEkrJ+MF7Ci099ZMJ&#10;YdTb9mZP7egmYrKDQYxkGzFTwWNny3Uezk6Lci73hOtR0b3x9e/69p23lZeXAXTF0oaMJbwHLsHy&#10;0EgmAg4hm5L0ApONuu7a3cXCKMrfuVMrzuY2eEhkm1W/mAeYiUImrF2oaUfGkx3gHIFxIsKNqzx0&#10;ITPbxwA/270XFFw0QcOlpQpWhnwx+5pXvvEd73g7YsoG5QRqvHN7e6LCmfvFu/FeoThB9YiR7yWX&#10;Xv7JP/7b//j3z73vV962vDj/Y08rQnKC/enIfTU02oolb+cFOaqS/OD+I6uNenhyro3Pv7YKPbgq&#10;ZBXwy1hiVir+oWNVpMZQepPy8yOZG2686a1v+0g+P2pWGBRFmxeS4OfgmZf/6m+m3/5WTq0zxWc+&#10;54PN1q7f/533frMTTU6kISxfWW4qaMiTzsUXIewonJpMjowkkQp79z1LZC/D8II4G6qheNuAF5LN&#10;JLfg88o6xZGkcwEu9MTOma2Z8fb9C9377q2vLHXgeZmYyU/M9M6rJWUCcPlUJmR4RMD5FkCtCbCj&#10;JDhPzgO4Q9H2wtpfLObf/e5ff81rXm16KKbWXfrEJzfTQDmblsQtT3v2zTf+2O//wUc+/JEPt3ot&#10;uL6J+3OY402Jp0sRFhxC9WoLBwPAWpA5efU1W6CLw5AE5zgsMsVculTUY6XocdcVV1eC2RPtb30T&#10;6Pke6PQ19Ku7Fm24tp/KB5MTeSWZftBoQpkAJt3YaDQ6htBIr7ai0JHZ+fpb7j+wePTI0re/fSgQ&#10;RMf23dtzBQwtPGEiW02rkfHSRddbXeru3rn7ioufOj0xVkgTvnLqbz8THLgz3yzD9E/OXTvszx16&#10;63Cv3R+gX6bkXMUiQzPYRvZnLVQ5fkq0p8mAz+G5SqZ6dDEr/hveNvPobMpz1OCskxebqojTqL5D&#10;jZOlvjrZFh472fgS6RCXjlZorKOW7kf8qPWlgFo3l+Uxs/+4/YOnpfrSXA4BIoL27D5KWscxWDFd&#10;SsVELKlLE8r479QZnMr9n+zIwXMAiHaNKTdaq6jVwH0r1JbQ7o9VMVQhnxXnTZ6foCpLMzN5Q85w&#10;XDoP6viYDy0qYWtQO4oUXVlBP6lGxVwg1c+70Bts0fGIMBqeNqiYIK3WKNamaA43QJuidZ5mo4RY&#10;65jE+B7zGfraXCiDT0kNaQD02riYn5qRbcqJPX4zfa1MCYFZrysfFUcGPzRNs1qvAFB9Hf1gumtv&#10;0l90dn9dr28e6aEejb3uTkWCXyh/MtHFxVRyMk9/TmbHrnQULAZuDpyqhPW5f/6zA4cOgo3owzMB&#10;Zc0q9UQ0J07gVApPtFo40URCAQIO4KZBn6yaC6T8s1oMkpUDMNv8qECsaiNsdppL5cbuoAj58c79&#10;mZOzrRZ0LJhxYMKBVnoAHm6IOZEFXybka04A2gXUWLVaE9JP3CfHj1XYP9GodXGN+nPzyLNA5EYI&#10;jAUw0Siv8zkjKEMxkIbnslxDoqpHn5XvlBdgLtYoqntdbJf2yVOUxiA+E6czqHCBywKZdXqqeOXV&#10;U8ePl0HsYBBGzsukEAJMlyIizcdLiaYHjkKE2F68d4i7DUM5syc6ANmCkoj9lJpfdj85rYL8DZce&#10;8m+PHjuGuSCsrxGVnmroIumj91TfTm86SKz67AEHVPSeeqSUwUmv2WwBgwy6Znl5lYPcKDQh4iKu&#10;5c/DxCiKEx3jZN9omO/Ofzh6HfldDzLP+5Z7I/jgj9TROpVNl9E5shbK1N5xU1Qp07UdCQiWPU4g&#10;VOoNgFRrjmSJdbvCdoWeN4cxFgNDXI6t1cEHkIzQQqwpxHb5fG7nzjH0tSEUn59fYvcKPOCwZwBH&#10;mXTG+GrxUQodoGcEg46kK+GH9LrCX5cuGsBZgUyGOXflUMMa+DVEPUKttG0yn7ABir2E72EfqkCn&#10;qW06f9FaWF38+egY66clK4jUNvl/pk+ICzlB5TVOYPhWz+V5AJcJwl01Ls0uA37ZUKCOFPGGCmVw&#10;wCGwFmiDZCHq+LMX37bU6VoN1tQ1vY0yfZUBBpCTU71PVM2PpJ55XcXLl+mbp8dgK9G/4dY10Gif&#10;oS20fgvdga0gHbdVHAmVivfMGOmgBil/+IscjCvLPq+OpyghIE2nTzW12Sdm7lDHhO1JhD1RZcqY&#10;wozBzzJRb5TZM7kgdDZdmhIAj2EyG3tcGkTz3w+L2HQugPgIzBbOGDHJan6YP3n+Q7+1+08/mcsV&#10;XvuqX37Pr76eW4pYQczxhKJ5n/YKgI4wvmRgYQIOcCBkYYDBKmxS4B/+FwQ+RWRcVeFTpFiJ5Gk5&#10;aOChMVqk5xR2iIS9ffcYxCrZHPNCG8hZqQSFUnLP7ss/8N7ffcxFsWIWNQlKu3Nbk5w2nVv6+B/i&#10;F6biE6/+GdQnNz7llmsf98SPf/T97cbnjEWuWgFfmLFtUYo3Gid1oTkSAxccLJcJA0JLEA2XBMG8&#10;drGUQm3PPqL2n3Lz89/2zt92ZDCKR8FrOYdPHnXv8Te+FRPFHb/7YTzzF/7Ea8cntrz3l96ICJkS&#10;tluoU20uFQx21k4OCcucgPh9ZZqADWHHQnZEKkEpiUvVKpr1S10qimDCAd8XOqJqzW/WEZnmd5ro&#10;nEf6/OqhWZL4FwhxzaL7RgQwPeEkmpWfn5ayQWD+0z/94x07dvzwat2NLQk8BC4qXFo4wbz5Z3/+&#10;lh979qvf8DPf+va3tMkxxS4riqwuwdfsOsMLhTI1nXaUSI6DdoScI9ArczkYvQh/hBUSyv/5uWB1&#10;GQ3zoDDqReJqSTGamXwQx8kwDhPnuh4Rlq2WXV6y/S4mskkQoXHp5jKMbcBAZWwSfVUetoqlBIR/&#10;tiNY8RBrmovrhfm8aiSfndi150KMHbDnh3CCzd6vjh9318JdzxleJ0ZTDupLvRboowbQ3hjWaxuo&#10;sB5Ur31E8foaqx+Kc1qYkRqMTEyRFp8m9RAb+MHLBH36v/RpSmp46tx/1IGhWK3TmA2GyLrvj1VD&#10;utzhIlsNvRTL6HV1rA+OUVImhHEw7o5sU3PrtRxq20yi6feT6ajJ9bX0hhep1fAxaUPcRLRBqNx/&#10;j7W1ZhI+bRY8LKUzI1m1UcJtx/GiZ7yOtLVhxHw2YKezvB4Hn5w6w3RbPcSU//+QL32Of5oOEnJd&#10;Y5VIZqzsaHJ6RuVyQh/hABPixNmFxaVqA902zHRB1EkY6AxVLUEDgCksX5XAylg43aKkUyl7y+hI&#10;g3w+VJeBdLbMXaxFksuCIpFkNA4Bl2FSNLQ459XYy4PtK59kBjOYAYFnmeOTxXBUDBllgIejtReJ&#10;QhQNa5tDuADiNfpdYCvmnwXqjyLbJAWBLlw8mAGArqSl0KD3tduTUFyOelFEUV1LVIHgmxi1wiQY&#10;pFeyx8QqGfhpspKbDYFSh2EKs9xQZjDOwF3Df0WAkC05kDEBjjoWzADcQj7HDBH4jJrtkEmvtrUh&#10;DUava/2s+eV132mvRZWA5zk2lsfLgnca7zJq/nrdMukM6wUwcar4BgfEGS+fhxYB6PU5brqfWG4i&#10;0LUx50dm3Qs50ZRPLKYRgRiF54wPQsSY1EDZ0o/iARhz9ADAY6aEsteSBI47PT6ORFVs9AEHJzR4&#10;kpGGkYkvw3OT+itaIY00DQiYJW+HGQ3w4bCciuL8OxdqN3SFMd9H8AbH34lI0mi1iYShFw1mavYl&#10;Avju5L/4w71LDrOhARHOEhXbDAOPY3hCsY3FInD5kIwGAL+HID6fSyNQF6NO4HZJ0wqpOfcZCIlb&#10;gcJs8jxcMsGgtsYgGq+Nr5MmC57pWN4LvDuSXD+J3uKjk5vVM6I2JQ1GFMdSU0ZhivwEth4wB91/&#10;EWe8hlDyaMx4bYQxmjhCC7dggjqEYi5JrwKObj4/oSBIyOgak1v6xSW/QdgykpInlV8gM2Gq4vCO&#10;wQCMcBHTWDmvluCRcQRv5gt5e7S42XErVp4EZ6EeVQ00VzidXk/o9qig8J+Y8Q3tdLvVy+QpvoNS&#10;wXY2XfHyVM2OM2ZooLeXV6BsCZW9+XrXheKiJ9UIjqGS3G0tLQSEFT+sL+pmpYq7+SnP+6d/+vMv&#10;fvHfTc9OFBkho9OIP4B3OMojkwQyV3bo0FlamZsvV2td9NI283JGRxO7Lsg2726bdwaSJFyvWLzw&#10;yAARLCHLpxcgMHn/flCi0oAMLS91Vpc69x2Y/+AH3/66V/4CDEDmJWAc+ojJLvB2UQ0u9Ukmk/u5&#10;n3//kSPP+Lt/fM/iYgVyJgTPjmRJgEdxC2lNGs7kDGThCusT1L/Njp9ynTSyWW3EP9rbL8yg4oBD&#10;6frHvegd7/o9U2LhtQzbic/hF96o+25+BhocmOo/+ebnAh/9hVvfu21bKvqOE8KJ0g2QN6DC9Hi6&#10;RCEX1OS26Ps4pcGc38fqUhhLpOQ7nQYENVCkL5UmM4gaHhtbaDWx9+OE0EX1hegJ8DUTSp9XSwqT&#10;wvwOvTYu8w8kOY8blk9XiwQ1aOv/fsubPvCB9xuPEzXtv/7hR+a6wuduRvFbf/XdaEzs33fRv336&#10;1l/6lXf+wR99PCKbkPIc4KOWV9B4hr65h7l6Kunls0kEYwSM8I62IbtyxCuNYfWKWnXVWOkcvq/7&#10;rdsXoIdKpNk6hNsddT7AkJkkdwrXGkeLuN0kjgWrot+xaqv0Ly1OAtwNfmp3ZqpaAYc0amzfnTb5&#10;82yu2lRbwVhBg1Mj3aRSNbggvW+qdOFjn3gDhjPw27WWVt3v3GF/9SibjFFkRefyMgj7eCTH0QZd&#10;pc24whb3KZMN8Vk6Mr+0bfOfTcM3MqUaoL1uJNXe4IRh27F3NFzDRJkOg5acOBrfHBMvKihP6cEn&#10;5HWFQ3RiNTyJ0+uhU2hyqTi4aH191D+Z2iJUH1YXn8k0yzFA0G9X27Yp/2Rnj1lZ2pCRA0EwuBLL&#10;qURRLfamuAeAjkjInCntdQLxInPzJ9cK94jQjY0wmn3niDPg0BkkJK0LTzq9rNUP2m8eCjdSVv8o&#10;snYCjvpvnhnjhkPe4n5bow+8UqZPYIdn1+jeTMrOj74eJsKK91IrRaWkBV5xYdoubU/tuQDfhMsL&#10;Ry7UDqCB3HPs1MLqKrRkiDtNajsH4k5ATt7KUrl1wiK8CYKvYiIcT1ywI1PKu1sSmbkwKvthrdOj&#10;GVJqQKa38urpQbwzOTmm4bwCbKKZwaAhqXpOtJSkbzZAYxf1MA4S1Kj6TreVBJgQ8zE00+GFQAsv&#10;ly34DG/1EXcXMsKt16hpEJjxfBD0iL48qplcLp3GGDSvalVWD9PTHkpi8J+ZItcDLdgTOB9n/uaS&#10;hWcQO00+l2HuW7N7/Fg5kUDALLCpmWoFkK4Osv2ULESjpRhuDAE2YmmxE/Oc7rhjo2Mw6CInkHhd&#10;Wabwl7GAj5aKjUanTdoRShx/cKGbFau/aOg+CUAZaLb572D4GhUvJU5eAtrgLVsL8A+GVrrbgV02&#10;Wl6FJCciF7BfKkfDoenrqPEP8x7SG3478JNKGcp636j00aAO5bdSxLEngM+ISewBmiZ1+XuYviAp&#10;lAdsMIrRDpCYHjYWMB4fHfN27c4cn23QS56yIQTGTx6fGEG+QA2k0J6JsrVJssU5LY9KmNVysw4Z&#10;vSs5eHHblBUvq1BcawllpAY4N2AnRYsXVTXKblw05fIqp0NIYkwiLRNaZQjHUW8GnYjaHWwBgJya&#10;GGKO/4muxqce0Grsx2Ne6dywgREJxso8MHoceIUWQVkYSEepdA7TzqAXki2OQl9mmpz4d3uieNK0&#10;WuhBZ1TbknvP/+TbojXClYpuTWpiYgQ3JKktc2WjvMnn+nHBtsuJMYKeAmfvnr1i4j3xqKwveDlQ&#10;sEo0oiUOaswqnZoJkJRZtSw1QhKjgzdkEwfvbYKyb/Se4tBUJwVfOBoImXSigE8r63Xay+yuheeX&#10;j7dS6Zycazbz3mN2pjd70K8HtVoHs+J0ehyCfqwoqENwcS4t1EA/R7txbrYrcn2K2OtQ63Y611y5&#10;2XcDIhCU2JmMfeHurZXVXr1+HHqWbnezOk8ur37PoczDNlnpeN7dNvyWD38Hx3zJiCrf/vYPfee7&#10;N7XFIJAp2kApILmOIeOIDk9huNqmzAU34yq9BtUqoT/25pzJIDNDUgvjLhYr2PZ9Sk2hA+/VGzSZ&#10;Vyrdyek8RqbFUSwP6FdERw4tAGHwB7//iZe99BXx3PUTn0QJ+ghfnKY+gU94+m0/h+px9+6bXv3K&#10;P//rP3+Tez2DBwoF5/AsxLI0IROdH6I9lTBM/1ojqDT1YtunjLmY3LI9jWX8kotvfMOb43IXALDN&#10;2ETP5pnjIUzR+4QnPMtxlr7y9Y9de503P+cuz0ffumMVoQpRsNLu0tEC6yaWQbz1YLBJeo67suwX&#10;8l5pxDs5DzMRji8hp4Q+3T5UnSjEL9mYZiODYLXa3aTH+9y/9hDC5hFCoHBEoTaB7a8okqgG+NU9&#10;72Mf/f2Xv+xlQ/Xnpx7pmnz2BD4ddFKm3/ZW3BK/9r7fvOXpT/qjP39/rdEEvw2rVnnRrVSgdl5d&#10;XmoSSElAC4a97vREFq5sJNkfP9xhWka1V17o1KoQDAZ7HjMNd1MyY69WOnD+I+rCloiJlZUy2sTV&#10;an1mehIB5jjPNWEwQBxHs7OKYJBOa3mlIQWfKo0UubNnMydOQKUAelwyYMhmlJzIwfeP/eemm37s&#10;wosvDIio0v7xI+1b/9OeX0EfGoxd+1yWu3IAoSpRdLri8CTcOBRwFdMJTKvakgmloZSJsia0+wdx&#10;g6wKXDlZRH2rrDBFKAW2g3V0Kgo3IJqE9qSFOGTygn1anyz6oRk/oQJ4pntS0qv1Ft8NZks7MjWp&#10;ike1eq2G1EY/GPW/pdVQxNHG8FoyZ+JHDNV6x2+MhuJ/NBj9MD61KjZGebq2hYCDLoAjOSKW6tfr&#10;aMZGUnUHcvZKaFvmG66WaYXESZ7xiKsGkUCWE0+C1ubUxiA7NHU1QrpoLTzJPj05WQ8NxYdI2nrt&#10;H/p0he/3iZO0flTcPtIkLSIwvTb9gZileNfscvZcxm4RMmksmnPvu/vuB+66u7y61KrXwBEFkYfh&#10;6wGS2MAPQdhKsFyJVlZ7mhQ9KljL5Q7gYMgXTbuF0bHkbHsu4KptsaYQmwGEqji5Ye6GLQd17F13&#10;RX6H+xLGyRifZtIOPFPAkyZSiQ7WNWSdVpsdGkDDZs23EasG5pUoIyG+Wl2tkykU0kArSG+A+j1w&#10;TLwEEhD98lKY8Iw+N0FqsY80RzwQ6bFwaPgkhiPE1chDcZ6K1ZeWQJSgzUGUEdqF1dV5KFKR9QP0&#10;cYIQGadSoVHWhG+JpCJMJMlh4joMX2i7yzQWWG+THhqRdYjcpCxkT11S3gRjYKsz3Q9q3ccSj/cE&#10;CaQnZ/I4q2C0G0atjp8YLWVXy7XySqNVCySxyFDglR4IMLTqw7CUOh1psFlJwVDFy0IzinGGXJhR&#10;rKBvGlIhHDHAVmZ1aPGKVgujSke8xYqaViSaw7jjt7C/oRjFmlqpNuBIa3fI4SyN5sAaC6Q9jBlh&#10;vpjCNLRUKpRK2Dg1uFT7L9py/8Gjy8v1u767HOfHD5Hx3NhKLVUlB9Am78kmXKsv95bvOHRAY1oP&#10;OSKNjXb898zK39cj2cbZK5IHCSGJyeYxRH8QuaZNIxMd3IhbMWs/rQciG06WRaPMpq6ICYnEsIen&#10;8tbQTiOB5qgAbeOQQroCdkKEc9ChTim1syYiNS8TuUTZbNYSX9+jVPFGroCaha5GMEVE+pRgzURD&#10;bhCToYhDZIrOCkVUFfjoVBSFcRsoxlHC4Y+bCKHGYIsF59u+EJLajU6DLWSuTVaJ1LDjosEyQncl&#10;GeiYgWucCGn/7kYAxxvLATR7oAzU623b3qxEiYi9SO4Ax6DvHMGFnZsLwYRbD0h8FPxvAjxmzvcY&#10;Lm3dsusnX/Hm3//Yb/D6l9RsauGE4Ie2FGLu8P0ELx8S1Awq3BpKYXlY7xLUy+jSMccc7xDWcPTL&#10;AuhVIkcM/yBDOAhJwkP1RLmAns8ff+LPnnjDjeY2hFL3UXHUD0amR+66G8UJ+gWFwsxPvvJPPvVH&#10;bz5x9OsBpeBgWdMh1zPAQKEmSDC6Zd42pt0SMWhNT+961Ws/xObrD7/c3Vj0Xn/9/5g7+c1E8o5a&#10;GfQhDcMn0gnZ6w64RqMHgQAz7PHoshicO+KFATXDVJR9TuBbROGK5lu9HgqIwkJGEf4sjs2I9h3i&#10;R54nFS/s7gnLqJdFDdffv9D+y/79p/725ptv7tu2f+XRWuSNiKDx5du3/uov4wN6yk3Pn5qc+Z2P&#10;/xwSuNB60KU0boNGwyWThxhJnl0QkQI3WqsGDgEiKCOEWoNngUUM5zAMN6D/R69CrjVuoAhoE/Ug&#10;wn4xxW+3Wy3ZlW2BfPBtwVEQnSz8Ap45SS46MC0eO1KJFHYWNAsgtSJKHxhoRqJBM+RceNHe6a1T&#10;6DkD+RWuLgYH70vU2yyStDrHFYctgI0BejQWKSsjnI4RTipGh6o1mbD81jZFpQmIdfusIvFbqYGy&#10;Lh4Xxyub8EtlAbQGeblx6WWqbMtRZ1FX6TiIQg1xqtQZ/sBAzWuf5t9cF3Jr67Wx6fAYeK1eNGio&#10;QZqRrdZcnoKWVlG/oFZqfZBvpCTuiX8sGATqqn6+oXVmtPKZVY5qyB2rhlBbQ/RqPYy4Whse92dI&#10;Sg2pmtXDHc3+qNy1HnGBNOZOrvT2IRlwJkdBvpCeiZLzeFArL52YPQTqsEfCVJQS/zwcTLBI49SN&#10;VQ5KE/wCvyrBnFUgnQCj1+1K6IyhJnUSKbAMePa3JX2X1ScWJ49/lxG9YF11ke+HVqxOM33TpRGD&#10;bGIClmWtw1oYmIM0tCo2j2aOjJdxGoEmFru1MrAbI6WQykWSfvhMuomexPYiI73JvNxe1xa8CW0m&#10;RmuCQbDN7o8dRrEUmdmoPhZesHKo8sDIlsI53/DQeU9gu+Vx3LH1mnKY9wSMY8zcYXyGsdPazOBl&#10;vQuHc4ajCIeO0w1AvtPZ6jI+jBUeA16c5FtzttwGujIg7LDZQAoD3lk7NqUOvLf9oDH9iGj39dpj&#10;yfsjPALdtxUQjiN6YsPWEvRUZNrZ4oBVIl1mwYr3rd3C0LVp4oGEeYaP0sOoj3CJ0G22esgdLJXS&#10;UCuDEZPNKvELx8gAtYYMlIo3nZX6FdpoWrm4aeCzERE29Xx4RvjLdB8BxxB1yTbhh8bamrukqch8&#10;x/xQtKhFkB1RBIXr1jM0EYxVcfC1+2YUjpgx0oQctQWSZNtCBxmP5tO4iy2cJwAtgifJnIh02BfB&#10;SGtDbLpczUX2TTNwUkTzeFL4H1rDnWqtOAMBhA6nE5HO4lNfXKow/lmTdsG0Ch3t3XdBfHJ6lFTN&#10;OG14KX5mDkGjLOR4sJZQZblAzZ4RRXH+XGjUSkiHQrM3YRvxF956Xxuic5Ty3GI2WSoWONXEZ3Ve&#10;rZs4mTbL3YV668je8iZ/FCp7jCmxiSM5jUiAmoVMVnhBH7gHwbY9yemzxUuJqwQaP4gzwVrb7LsB&#10;7B5yw6IgeejIKXxSADUnE8UUPC2b+0LqpbBFRIipQ0OehdpFGn4P/wvjLEOOfcXL3/D3//A3pxaO&#10;YeYaemGYjoAidBn0lTyxXEGaK+Jzqb1BJnsKD+o36rXNTcJRhHhYTMxtjnZZvdKbPVYHiaow4m3f&#10;heQf7hAthOI0ET2f/rM//LtrrrrWEsUp1L8/PHfl2VePeBqojtAvSCazL331x37vA6+94yufx5uD&#10;BXep5Tfb3LFwJ8L9gRkcykb0m3MzLmAbkF8ur/be8c5fT6VylgSePWJVlil699/2eTSin/H0X/zs&#10;v7yi26nAGZRMs73Ug7kqaSGve2QsOTqegRZrVq8sLfjlxQ4a8L2GH7SQZ8YDBKphNE0RkfedOxc1&#10;4Xk4WIiiyHFrJ3tLK/55taRgWwko7WEKLy7hiAcRLKFQnuf+4e//4aabbjLlLt6ZR/26Mk8Dpmvc&#10;khc/5nHveMsnfu23X1ut1NIJaPsxZ8AiRZJF1LU8JIJ2EOS44pO5bS3ON0FrAd5ifCZZGsvs3I19&#10;Gsrn8MRsFUINNKRXlwEpqSPdIZnCUALZ0gEOTpg/lMtLSLlnYkQ3Edloe0PLFwBOhkxgxHagA7JS&#10;rkOKB6hkrXZy1/Y9BVDLgDztgAqTuOZJl4FvlwW/dH42OPad4J+/AOORTtl2W4nu99wUHSYslQfR&#10;AGDGvi8Uq7ZrUKA4eXi40cJsR+FxcSGHZkPEcAnmdKS4MaaBnmidQvAi/ulRVyY29aZPuTQHCExM&#10;hHRO8+ShM/CiByT3oy9nBiTEDODEBUU8/wbsHeHpTKcHyUXCyDQyFTYxElZ/9slvhaYQ5j+ideWu&#10;HraJ9kepel2Qb7/ENYda6YKb9yWUMA7LnJMNKWCAcpIzUejEHmFREYrhhoWt26e92pZpbQ4QWYPH&#10;1XHiru5TWWSCEejhECI1mM0ynbVvJAQh1+7PH+LjrLzYoJ/NFJFpY0b18U9Yq7XttXMw0ZNnpx3Q&#10;PyqAH/Evn64wa8ICHcBZjRKl/Tuz110J62NAZp7V7vizJx+46+DX92zFQuRVyi1QIKDtOjlfsd1C&#10;KnA8mGazwVTCKuVAT+ytzMOLm8DYo9m1Gs6Sm0rkkJ3LWA2ULW4gYT4jYwT8pVPIFMD17sD/VFnB&#10;ah+Vxr3R0VRxxDk220im0ZNFNBtr6WwuhD4ZlXJ52UHNA/YTYnVlZovqgR5MFiAQRSI4XLBuuH0Q&#10;Y8ucHkXIK+TEkA0unfIMFAYPhNsbP1CKTzU1OYIzNsQuh++rsiXmCsbbVpjfYL6ExRbdSTwCKp5C&#10;MUu5EXagwHhHodfFBNmBFbnDYR40gYG5WTFzBj6rRyen0W5EoyNpFO3QDKL8Y4yQ3We7nGEBMprm&#10;NfGFlsgcJHHaVZRgmKL1OGGM6t025IO+NsWWVnowI9RrCLl+/XwWi973U16cgTnen/QqPRxHF7Ok&#10;DZgfF0OX+XwCL+Ozc7vtUF4RlDcBx7ygUXa5mHu0o+I73PUNwbdQyhTyyb37Sw2OzjuVsgXJwPSM&#10;Nz5WajRbX7vj3pNznVqlIwk3BEqDuTww8LvmLZacQBEE2cQh4tjdavZMrgI6EKg08Hm3mpZAzxxJ&#10;jsWhFiVlYDMkzenT9SIDWM6nkOWRSidTFavR43YcGFHOoE/baDSElmW3W23sQ44jCTP4uexJM7jK&#10;If2ZCvg4ZlemVHjG8Bv32R/s2aDW9zvYNhnKK7ZnbXo6+FvFfKLbQ9vGntlSxLwCbwzGF2Zrumj/&#10;RaelLD7SRaDLLC+8V3hr0G0iiSSUy4/9Id7qlhEExNuiIafpyAT2ErubxOvE1WCurlazXq9xZL1S&#10;Lot+PTi/1k2mzkZYnvzeOUgloVU9sFbLHV4zllpdjmoVnlkMo0PS67XY4hHNm4CMNlfwNvmguBRh&#10;lmu3cJTomN+MIx09624aAY01NmFs/ZGwaGzqW/xNxx5ZqNz2//vn4Yz9lV/+8Ove8KIWV33em5VV&#10;Hz1QMG5dCS+Gk7xD+jQSB5g4pzd3gsDn0uA8yrUlapuSIRyV+Ug4x3eX5tG8gljWzuT11OToh375&#10;T/ZdeJmpz/Fsz59rFc8Ho2YDhXrDOz723ne88s5v/BuXG/YUOdrP5LxmO4B4aHQ0B+s4NubqqS6A&#10;jS9/wU/tvuASA81+hIeKplbf8ZEP53JTuezz7/zm766Uu7t3lxYX/fJqOV/w8Jwnx7MrK6ByBIVc&#10;qp7qOp5fGuWSXm/2imBNYhtAa5Bx8lxUq00IiuzpLamxseLYeLGyUh4tpc+rJQWr/cpK1TQ6oZ+j&#10;CwZnBeX8xV/8pSl3f9jws4fRlUAnBQqC3bsufcOrPvLq17+82TgFF0aj4ZvjR7NdX1lGi5ocLsC2&#10;IeG79PK94xPZiWm448rckEPcX4hsZMJRqw0bAnKvGTGBX7mCBNzTXuQbnVgmm+W4AzUwu9U4hjIH&#10;CWsX/j7eKJgdkhIujT9Qb6x2Wi3HT1y+59r9u6+E0w2nPzidKv/+leCeQwmrl6QmUPk8JViOPle9&#10;fxUHYWjj+qeymlhGkTDzXyWeyGl5bPjjSIzq106HKmNt22KNZe2ZETWVV1C7FUs5NDzwItHrFlUY&#10;9j6c+Fy2/TsakW+Vene1qeut8PC8s1K3my2tVkjKAR2HhbTJ5RBLrA71Q57nhpKHeNLgnNmWnyBN&#10;aTnZqDhoRxlalD6NE2Wvn5NLAd+fDdnGGxzb9kTE3a8n+zQovmWQk1rx1DoSxHUk7hRO3KI+HMqO&#10;XcBAN4a8bjSx8lIXn6ZLV4YrGgNa+89Wrw2a1xDMakAZi+On7GgwVu5Xx/HkWZs3wjEavTjCaPgn&#10;m6hce8g/eOZOymlTYPUQhe7/yaCpR/dLsLIP+vaJoN6q4TPNpXK79iQmt+t8sdFtJ5hngDNYtba6&#10;vFpegOMRd0My40xNFDhYcqMEwtJwEEiEbpAEDrFQSOEirSm3NFqA6REs0wgUEVd7BQc0vkoZ3fYm&#10;r4oQIX9JhOhiTIeJKwrXRhUsT6TqwZlYQnsJtJrKaiPZTvR6SYTdYDFESYJIAsxBSiVm1WCPXl6C&#10;r9aHaRZnbHxR2IIIUNuGVRPpqKAoY9ocMWcmIMHR71PhwDcJg4GDXwaSNqYporIE848dMhQjWHMl&#10;Qh1pulw+ugwZZRcIxYU2vlVOoKEqxUGOM1yKwuQYb0okbcSbRrMqyx+Of5VqDUt0p90xNKZQr6sT&#10;hxBWer3owhg4eP8H5HJQtYdxF+syNyGqRE3H3PCAWD/IbfODnPweSpuhBsW01mf4K2odsRVaP5ic&#10;xWsiM3j0NXr9NlsopZ+SuFYxx/lMoOe01SOSSTlidxH7IlL3gNjEjLbeaC4sBUcOt0GmAZWmBjdP&#10;u2tIizRzGFGKmfFKqcB9lOowm4xwg5DF9imOUJ20TXMjZgQbHpWQyiRNTVERp8Smyz4gRVcEZ+Pq&#10;c3nRYZbbixXjyqgrBTzMQX9TetKBNp0T0foGDNdi9eIMqBNGISDtEFN+JGhSF7i8VLyU6dPtatIZ&#10;TR+FozOPEc9UTsHCDkBIqD28C3LN6b0Can4UVZQiY3DIaAuIz9USqGUbCClN83ZMqdRraDeRSRjF&#10;OV413DkQwgVGUc5GASS93U4TCU7iDDivVtVAWNqYL8ktvVnAgkRR4+JBlhpirW206Oq1riXrjuDv&#10;cHv4cg5UWHZhYUfLcNNuFhLYe2IQlkBLPso5SCiVSDEVhqqPFjU31+Z717iwDcLqmmtu+PFnvvBf&#10;bv1rIbnBbYL4X67haI9iSsmZJa1dlpfXtiBfN/UphyGtN52A0HXMcNHgDAWUjXesF0F2jrYm88K9&#10;xLvf9nvnZ7m7pnAWqTCK3l/84Cd/4ed+4u7vfCUFm46rJaXcqTexwgZi6NWSEYYcpsLz/9ubzUDv&#10;kbcimzk5njamiE+66WUf/cjvrizVH3NRvtHgSo+JNPTMxVzqxPFWrdEqoUaAAgYKZ2XysaJkWozV&#10;3K2Rux4lXEC5sP2jfe5MTaW278yfStTwqq3zi9Ws6rUWVXNJJ5nyJK/U+u0P/84zb7nlvL2uzFNC&#10;0XvpJVe9512/9aKfeAFOKlCVY6hhidSjRwuAxfl8Nom4W7RUtm7LXbA3c2KpDQDVcjnAoADGDWJE&#10;KZvSzUadAxGoNjzLjoskAXfpKOFJogZ0z0pii0PLBJaySd4L0Srl1WvZvRQG+/AQ+24nWSoUrrjy&#10;KsRt8oqG8fvgEev4smP5rmiseueUhhj7nOJhowwS7X7WpMEg0zmI3BgPJqUI5qqiF6aKoVdQO3bZ&#10;46Ooe9WuGatY0FNbPUQoYaN3Xd+kdAb0GztQD6JtU2tEpxb1/FJYQUoH8jSXrUoNdj16hkMr0fAN&#10;4SnqJxLp73PSM5NMzK1wZIcWR0AjgWCigtgwQvOLASkHgzTN9djo+Oiph0J/zGBVprS2YdvLd2IN&#10;cR99qoztVdt6TT2tBQFjuB92fHQ1daqcxkJbONwY9oqv18QbrDuKqqHcW8kZCdVQcrCpiI0brX+S&#10;NWZAO/5RSquBXVn3iddqiLYjXVy9IfDJlAl233sd/ohK9SgsoXG3RT9kPYw2lOrgqs96yR07bITt&#10;QU/SbtIggWNGvQy7mtUD5zAwgzFsJTiZ59tIAZC5DXlriBiDDgf4W4cEgRy9d8hmbSJ21w7zo+BK&#10;oCjFKtQ1SnzWqEmoUeCddBFsa/JZcJ53RAGLhavTimjF4XWXoLoY4fIpmhoYm+rybIy2e4cNQYjx&#10;IHAh1xA5PVgNUUvXarTgcuRnUNKB4OXMxSszXpv2QZ7MaTbVNnAnQuRlfhIVIY7dvyO1sHXoLrSN&#10;nz0yEaIURpk3lpLlkDeUFgIBl9U4WlsaW4YsLEc+uFFIAKAAuy+p+D7X/dodJjhKZSojviSbD+GJ&#10;9cWKyUf6tPJ28/eUOisDuH7IvyJFp5nm2aa0iYEGkqAuAELTGaMR2Q6kZ2fJ720BP1q0u6JEjbAh&#10;ttshrgRU+yA5L85h5usLC7kj9h9nePJsnoYLv5DQj+WxKHaPWHNi4/TpLMJZH0oqXH5Q98Hug24K&#10;cFjZbAafZXUVpDYllCA/C/pZGm81NPGdClzaIJr1uqkOcRqMj+GUkteJWSrNp4omCwiSIjBiZRtQ&#10;ohsJl9gQyx0z1QwluErykyLa6CEGFnewC1obtm8/SED8kE1lsykftxHs5gD2thtQdTU7yRZjV8JL&#10;r540SomVhXokae7gZwq2avbRWm4wbSmXK8SXhdoguvoNYE7XLdcXo6BkTTPqxeVGSG2EL3cL1Gda&#10;3kDO90HunpopFArpbAYKuRKyp+I4gvPmq4XA8WRmcspLbnpQlEwpZHaFvr26gmGFjxYGItRw5aCx&#10;Uiilsjn34ktHkIqGzN6TJysTk5mdF6SbDX/zGEPoCLCE0XHh4TlAfIILL9z8ngNtDJDJ6MuEIFgx&#10;WtvuEsNwDnZ5DLiKP/4MuG7e/MZ3/ett/7oIZEQb21ACd3m9Eo2NQX9s5/Pu0jIGPMgHSiOUMLW5&#10;T8fzUtDy1Ood6a061UoLuPVuE9uP4FfQsQtbWGbe+wsfveqyx5+3ZYk1pERF0YsAwXd94I/f9fbn&#10;O/ZKve03msGhw1XGJHjgMHbEj6Cf96zJG57wP9LpvAmIerSe89In/hAVby5XfNwNt3zmn//y23cv&#10;wzNx4SUjl108jqqwUU4HQQNeT3ANJ7aktl2YX52vp/PJ/EhypAAphD064nzlS2UIgSIE12H79aPG&#10;arjkdS1dv+/AygW76ufVB4RtD41ONAtxtHHo7bJ/6hU//cpXvtJ8duc2DuqHUfQ+7alPf9973/dL&#10;v/z/uFkHSxl2RS+RuuSqsVQ6OnKk3AqiWlPVjx6aq6fum09gD+wxsQ8Rl9gvnG4vlc4W0zknP5oo&#10;5AvwLedKK1CLCNElj/5ytZpodcugkHkZ3HnQYQEwXoSVu9dJLC+vZtNF5INxbpoMx0u9amUVDM2d&#10;heuuufbxT7j5aki7MHAJa1V12636ZCVM21HbciDWwJT33DVSpQzC0RJ9FUIzA2nxuhLHJye4IDSH&#10;P8dq797Tm9ySeMZzkhduze3boUc8oXY4dMohETjscCAt7Guz56X6tVli+wRW2Iy6qAipIZwpVhop&#10;kKiBm7fd2Tlwf+/Asc6R/0j2utlOzxN8sK88GTZGZ4gjius1KWrHR4Mbno0kbjfp4bCG7oAj8En6&#10;oqMIJ22U3BwyA6kSiU9PSCKCZtDxb+SsxgoBw3mc1FAt4LTs+2x98lePQRSROJ1kApBUdQzpdRw6&#10;aAexFJk5w5x2BHztoob2Q6lIbQ8DH1aRIXQb8O2ntNMMTcaTcRDqwcYlP0HK/rVIShzRup6U7vi9&#10;3+ekbFBY2muJT3o4WCo+hMusS0SURmFtZM7mvQ37xt4o9vee9VlaW2egZ1vqDEkpP/o6N/epEnU6&#10;TuPbcqnnPdOZnsHV4+YnMBWDZKRzx99d0ZvbNun9xVetxW54stWphVUn7YAUkIAkNURqbhI1QnW1&#10;kxprZwqpyx43PjGZcui57R09BoVZlErlt+5KT2+DPxfSuQCw+VNHkN0aZnBv4foJ7fJCowvqpg7v&#10;+d5hWl0dZ+e26Ua7CRDU7P0NnjrS1sJcKHNqzeaX6zRqbfgdrNAb2ZKemclfdFFOrLMsP775zXD+&#10;VAfdQ/wLKnAYKlBdpxXIVb1sLjM2kaqsYkZqjU8mcShC7MKJ2brp63CIymM6Em1IUnBkSojrGo1j&#10;TCYhgR4ZzQLPiSMWfFuiLqbpknYK0tOBfgZRKJSTu+71u0pxgrgT022ERGRqQZ/HfuppBj7gviJD&#10;9wNfpaeVToNZ7eDQu7iwygLddWa2FfN5b3p6ZPZ4bWEBFOMeK3lH7rxIFs4obmeZKJ8+G+FcdpbU&#10;MLV5KDrOWlMTxAngoUhO2AnQcYJsCv4r1G8aF0ibHGUt/swo7hAEgnxCMYwcAejY2y11+5dnzdvo&#10;B220f2sVXRzJIdlvvlERfaxynRhTRfxPf3LumjQ36mkT9JqnMymmBRv6hSsTw5AjfqihZJDDeG4M&#10;cehicSRvCCUpIpe7RmZM8PIgGNn3BTKs+im9bI0MWqUq5o5I7Y661BUXOYW7IlUXjYDxNUvz2gBS&#10;0QLHz0xwe+NO4WNRhj6JWp9EMui1+MZg1xgbRQIKlL8lTozDaLG8gBLeJ2fVxW/wxu3bt0/ORvc8&#10;ejOKeF6Ldycy8WX9pK3IWHcGzDMtycWOYUU4Bucm0DPTcCKnBIZ1S+M42wXmBBZ8dZ6t/Nm8Oz6B&#10;+zA5PjayyR8FSTsABpDHSgaXRQ8fGKNwQQca0hU4bDEGwVuUSFpbtuUTSVDpYWyONo3JCfs53dIG&#10;QnY0ejzdc/BjITJc80rJxavP3bESx2vUbKXS2Nvf+q53vvvnaLA31HMLrVNIeDD8CaDNTuddclm7&#10;Gi2YzamaIUIJxWeN9UEDOs2g90iZpVrJovCTL3/F/3zFTw+8u+fzZi/QI0qFs7niW9/5B+9+xwsq&#10;DfC+rO07RgBRgFOj2fShvyqVUnNz/qVXvNgMhx8tl4R5dDxnEJKe+7yXfuELf4NV2rWcdCqBzbvW&#10;C08crdbJtbDK6MvjlJ+koQI2UnwuJ0608BEBcrlapbBrJJt0GvAmARveW1horFZ8qKOD8wvVLCkL&#10;0jrl/DKILr388vf8yvvOH+/uQ9+V6Usvxsf0+te96cDBuz71qU+R064cQKWmpyezOX3vgRpjaDTD&#10;oZoNrgyTk5zHQ0EnwX+unSecAhVTMoE2cyaVTi0tVYXagok3kyiwSTtCtcBqCeEf8Y2QX3RaLK8Y&#10;+4cDXldsVCqbdpCJmHTTFz3morEt08gfSVled3YOWEwMXwSoZUWGvSGQJRWduwkTkceUhlEEiBfG&#10;NBAcRagyDDJ2Lzehx4vJx+1Pz+zMjU5Fe3aqkVyY1GmcXmVCyIhE6IbsBNW7g2lp/0xFtIg2QGEC&#10;a+S3gcL8upjNX703tT3rX72teTARLpZbB+eTR06gZJX08MiKzkxq1oNAn/GE87iL3NIIuLHYpXE6&#10;w8EZLViOjTEQ85lOwTwlIl/lDBPFI6GYuikoUJbBOFFZEQib/KvEOPg8HbN+9iWANOTiKTB/v9VA&#10;EpdTaSvIs2udaG7F9dtu0MUSa/KJfM6VdIIaax0rieWoHDpFa3vO2TYSdWT8zUI44GSFJ8eQW00v&#10;5MkKazQl7xJ6GEqsaNTlBy2/V/J9mYXFhas5lDC+xbzd0bpiM97OVFwB46gfS9Xis7sSv6+Ok4n6&#10;dbZ+qBOLGlJenoWmUp+DEdWPvswXqgSQmNxUzimMqemtAIHgYxd/OK6hnts7OZqu56ciEKA6AK8G&#10;6Cn5dg+WPWggfBSdLR20W4jJCRJeESs1Wvtzp9piWgiBsKKxFTCsCTBkPSxvNcRwNHoLx30RqnCt&#10;wSK284KS46ITby/NL5DU0NPVGhI4wQ3ClIvrv5tyWjWfkznF400U6liUoKDGwoQMDSWErJE1VasB&#10;74fwNmfH9tEWFK/k3djEbfriHZUuUnEEEwjwiciywl/BTcyDN5FEnoxscdqOCycByCLn3h0bH4eE&#10;amZ6bGGxeujQrEmglRRZp0/Z5fw3GhS5gwRsHuwx3/Ito2/R/bpTPA1nVDmo01TOksoCW7KEyNLd&#10;4zq2mYLStYbJpM3lSOS7Sut143w1yDZXPxg3Tn1fmby1XoRtbcy4NsHisfhZD7kjiHEWwjxVujpG&#10;upplvc/A04JsBPbJIFcjsZJgWYJMwEKAil6lkpTk1J6wA3ToGOjy0BNy48+FCVEA/iYoelepIJBk&#10;V1EaQ1PA7qRPUgTnqiSypllsGfOtvKMMaxGTLVS6FBnIJ4yfYRY48U8PhNR6MJTXg9+YpD0jlIk/&#10;Cs2oCR3zDWlBYX8SKbWa7V2MjFDNojHqE1eFVidUhxyBs7GKDIb0xHhqcnKCoU9+9Df/fFyJOjqT&#10;S0EXkVQeWM2Crao+uhWvkr6tbUyoptMi743M95WO79zYtya4Ztu0RiV3OyInTN5MgjrbbUrhW450&#10;Uuzzat3MZu2xcWdyJjE6lrc2m2NM6ixeIjqCmnZo2EUcrLVYNyCmTSRZ8RKb5KlcAbnSugEX+aaD&#10;VQQjAO2Ax3OKcIZr0TnIawk4uvGhS4wztyI9hHY/NyUQCktQrJ7/3Jf+46f/6mt33A5Jj3hNIAUJ&#10;yGaw/eJYNpVxe42uBLVv6jwLewJ+Jk6kIrDUDI7hWU6ucfHd79+75yO/9TuDYvL83+9NWU7w9bY9&#10;/+0lb/vwb74dDcjLdhcXFlrVatRqtHNZpvs4yV1j41vN1Np6lPXYt6OUuuzy68Ynxk8urGC5QMWL&#10;hKFqNTh2AtN8tEIRNRemOlgt4RQNM1I3zi80GHUO5owfgamZTEHkjHMqb5zVahVSimbtfCMDrIWC&#10;0mHteB/9vU94kucMMvP5XO6arwFp7APv/fDtt9/eqB1hsriXmJ6ZzOVBTzlAZY9SHR4hyT7YvhVn&#10;PjhyeQQgZy6XadFOppKQNiHWI5VaOVaz6dfFWa2LTQEuOwh/6HpKeESmAIthwdfUrlSboPnj0Ndu&#10;NXA0wmdthVls1yknefkVV4xOT4GokQWoan6p9e0DhXYHsT0AlFNuZAvXPTh3tYIdmXw9K07IFSEb&#10;koYgLUiqIG118uPR1DbnxheMXLgjMz3RcfkiuiEihOTwghUM51RGM6T8KAayqJjqrPomi8jMQjD9&#10;ZpA9KkkwTAHlumpvEO4MdK/+n9v9+w70at+yTy4gGpL99uDMdlE9FFup8p591aWJmUlkPnZ8+nnx&#10;oeDATrIoyJJySMFJpCs5R7of1qHWQkX6e3+fNc1gRrKpAkMroeeWK7TutlrAHwStegfCtForNT9v&#10;zc1aS+XeCg4wNgQzCasrCSMskXG1JCTFODbUykgnTBWs8Wl794VBG0d7hRrED9vCSgkI9gmlFMDx&#10;EENpkGepzWYBjOFUotNEcLucpvAdwd1agXxSKI4DU/dS7ToIGOrrnfspv/JCKRBFyREayZ5ox5Va&#10;N6wlZlqOmPaGg7R+8NHRQ86j9NmtHD8qes+2sYgFAPGnBTc3qqe3cezEWSL7RzrqOL25fLKWn0HN&#10;5cBgh3Szdq2rHGiEHMTlwi4btBqoOGiDxSgWNUgIRUkH10zaJVUYo1LcPRPj+ZmtWGxWU9WeW8Hp&#10;YTWSILWQhz1raiaRy5WQ81CrLILtg7FfZbWKXRijVmS88d72wnbdYQVOdAuE0v1sbhwO4fXA38Bl&#10;3o6azfDUyRrCgOB7m5keWS7XVI2PA/5dEJjqj0ATBPgxmY+RYRgjMfGVJxhWRikCZJCDSsGqLZhR&#10;0g3QQcrnsxMT2X37dgbB8UOHj0FvQcCblhPPYJyp18y3Q9eoNgIJey0eW8f6CVnGhvHmZ+zaiMVY&#10;TLxQXLsOcNaOWFhsmeuiOKBMOwpNy2ljdRsXnFpZ52xEps62au7nncdmhzgkiRQoTSChoyOr/11T&#10;HJtMdmWyg6ACULGNUTp0XE49yGc67V6rwUoYKgPLhMTxk0CJq4bfShfaetIWFORSPYwvgMcIhTOV&#10;gVCvCLyjOnVykYZDit1Qz6IQtQPGneN+8JX5ZCPsSGz8mNCITDqFJgrKXWCZ4jQ8hqDY6wTeg9mW&#10;oQAys0THn4K80B63MhbK9AhLF8OkEoExC16JJnc7QP4V/AGlIvg4ARIa8OFCvTxaSF+2Z9/0RP7E&#10;0tLxUwvLlVa7wZoImSjtEKIF+4orLumPce559GBOUNtnjerJkj4xIYsMFuIn4VKoZ7O/FkrHKJLd&#10;A4mMwh2z/zd77wFn6VnWDT/3004/09u22ZbNJhtSSEIgoUMSpAih84KKBmkCKgi8+lkBFUGKr/qC&#10;Ap8gSFUSSoBAEGKQAIGEkGzK9p3dmZ0+p5enfv//dT/nnJkYMDuzUfz9vmGBzWb2zDnPcz/3fV3X&#10;vxk6o8/Mp/ubkDWEYTad83y4s7XZxigt3vk5+qouN6cOlCoLjeb2jQqnocpIZ5TQDTxQZ6FGGx7J&#10;pNP9u/YUd2xHnrN5040nFUlv3DhA119e8rXj+Ua+Rkczm7azyqyUWMhgPyRt19r4WAH+5C6xYtx9&#10;K9b1UNgMNv6GVwNK+csfg9r6D3/v3de8+CkrC1WOCdKWIaQCNDmFfGZwFH9QXJmr9fWbGxxGwHAC&#10;S1UCisx0ilRmaGv6ijbuWn8h/Ydv/YdsNvtwtCVo8/AZtU7hzIrz0cSCKoypwdOf+bIv3nDDt771&#10;DXjfIPqvXQ8CJN9l+iaK9hMe+6yk4fzuegBevHPQXPkRikXtHo9RxfqaZ7ToEG9jr9g0ftn3bvlc&#10;ptDGHYd+CXQYWG7APRubedByfPDNYZc9kCkvB81mOfZSzao/dWy50O/09VkD+Mew0o7ak2P9SDBq&#10;NO3JSTU84vx8lWLJ/JSeFG/8rTfv2XO28TB4hj1M60obWe2+/rO5XP697/6ba174TJBTCoXo+MzB&#10;wcHUL7/igkIOWuv04cOLYNHD2gqnGpDsTNFrgMiljGymnMkwksdW8yvlRn2uaaoMCH+oAyu1ZVQD&#10;jVo0NJqnj4sZV1ZgytzM5MDcAzPGLpfqtIEgB5o6tMU585zdl24b2/Okq65AaYsSb+7Avcbdt2Su&#10;uyEm2QqR8Y5K+xS++R073zNy+yhMMiwyAKGOx2EWQIEGE9OWNW6cNWFccfnma65yduxomTwHgUej&#10;7nCsLNrdVqiVygHGMmiT8ec2697E30I3p4KQA+FUMuPXLFvMRV3t1lxqR7YEO0xe/sjo0ecHL3tO&#10;+Zvfbd77k+Znv9pfK6Xa7fin6t2UfnXkd6UH+mx4g5F6xXgJS7KOBbbWmE4s+lWVoBeqa32cxNBZ&#10;XVUwxvC0IcU/pzQWgHpAEqZUVvVhjWfDMCcvmo+aHPQb8dKy1z5+snXyVP1LX3HmF9wD01mvhGY9&#10;IO2SvgJmxwcqumQy95RL+l/8kjLpzpgkRKL2ltGqOMesLkKFUScSYryBNttgeoZ5KPEjYs5BIJgE&#10;ZJBtWpyGAJ4RXhCwSW6DYxVirqaAk/u+WWsoscpFPjsaigiR4Hw1KsjNtkcn33LZgOSs3TD8FZND&#10;FM9+EMcw9WAYb3yGQNvY+P+/HtoXJlI54JBX7rPOOS9byCKtAKsgZ0dHfnDnqYNH3/bnt4FBUovA&#10;IaLHOhpZLB3IG7ftLGwZThfS5uLUysJSMLfQKhnFynz15Il5ImuYzaWjHdsLxSIwhOb8sdnlqfnb&#10;7ihnsogHN0gqsGCwrjZvLaLEX5iuDhYaqZSXLTrIlffq7WwqJxhgBCMKdEa2a/UNANxTtZLKD7ip&#10;NORUAQOKqCx2VpZDuOLjuYSwc+ZkPV/MILbi3gNHGw3mJDVrERtXyImLRZCBkW2DXgOLd24WeyY+&#10;uktTJXJdAXe0sMpghcrMG9bfaHPYXEaWX6mVvKB55OgcRL9A4CQ31NCx17rd0Z4F8E0RRYNBPbKM&#10;pIAPolTniRxI/mrn+5VYGHWl/qrXCesGUftgsTfCPgOLpFoVVXEKOwlagVaD0SLTU2G1WqN9kjZq&#10;JmhsqESWn6S3dZkZHbRVbfjpUKvdnLuE7DVHxipNf+IO0DO2IzBLT6OQIwMMGYibmq1I3AwdRtAp&#10;wT81XO3T0CDChBHf5kp36HDXFwdgNERND8C3RbunFK2S0PqJMrS7qpXWAWOZcOeOxH6QY0R8K0hN&#10;IWOd+S8DMZzXAo+oEwlnJJW6EmBdCmlMBWn9msz0Yv3fVbF0arUjYNcruzMATW5B90hQWt4dSU+v&#10;R7mRxGOqJGg1Acb56dJImGQY7+LyQr1ROTJTX6nU65hVWzHyRJAGGpZoWbnnrN36h56WjhdZnWCj&#10;namtxJILJDGCXNISzBV1UglMQXP5WTnUMAQi+49qFpBUQy29JzlcI/80xo17/dJDzFZdBxXztFJb&#10;ya+AXCE8A45ayJb0KcuKbb4mL50NXzUAGrZZrZG5pUkOWMnVekzng6YHcduGRYOGTjLM5WyaEUjg&#10;8RmxB8PCtiyhZpo+7YCBEoBkwQHVGautF/7+w1i6O7fv+bVffvV73vt++r1ZQqMBidA1qdb3Ikxg&#10;0a+yqt2YGRtUGBiECn06KhRSgK3SeZSprEqfdtULLrrwUkMSSjfelqAP0QlM6EmgVf6Pxl34ERri&#10;3nhr3Zsa/MG7vv+9S2EXF4vZGIgk/Xmnr2Bv336OfojW8bPwKYAh67Zq9R/i19Qb3ni6L9i9sGft&#10;2Ws5MjWLYqgyfQ4f4S/JvVqsI7m3IKuGGz/9xpi9SjtAjsmR49fAWYB5DhJiGSJvxqMjyOKyf662&#10;FD2Wx//u3r3nt3/rt/VP3LhnmF5XWFR4M/9xXeHyYkiq15WxYc689pZ77BWPf+HzXvLFr3wekqLl&#10;RQ9KMJRNwXCczUOdApwSh7XXKjF3HDdRcgro3cipGMKYGBTOkXa+0CfDJQAYfssF+tmWxARzoK8P&#10;YCgOZIC9oBoiZKgOTwWpe7LZHIfIbbV5fGLnzh1UIrD2i7279tuz4M0G7K8oSA3kCOqCDg990h//&#10;J84rYkPZ2aeAISIdM62evMfctiV94TnW8BD6fIaIMI0IhFyLwGcPIlRRYnqkaNyPsrTRQldmSK8J&#10;cCfCFppL6Z9jStAuXoPeH0pp8RiNTNn6OyQsbtsKAMp/5mJ450HvyIpTmZXpvApQwDOshG0Zp6is&#10;MC2NyUTs0SE81vKrpDglBBFr79vY6NQzqiPB614Pc5W5C7rlOj+7UXCMUJMrTYmlYKCpFrfBAVRi&#10;Gq1UJFWAU0iH42MxZoqPf6S9fMre2+f/8JCxUlNeVaOryQ9QLDKwVpB/ZUmfi0FtIKCqY7EDVQxi&#10;Vsj+QD2f4Y+gSWwkBLPQxhsL+UlQKYbMdsKZJ5+N0XkWrbAjTCvwKngltLt6nVLtBnzYa0JnpcjH&#10;Ft+eoCUx2eC8+qws8Sd+LWrXI8DIX7xV1etoRjSZjabTcs7Cccg4e9gYH6ZZEcpXrd5D3eYx14Wz&#10;EQags7o1xPNTTFYD4WbTxFMzrxVzrAghaMKoGXRqckuXzEZi0C3uNZTIscQiRdzUJLtOMWqqhHHY&#10;M/BSHTtRMxF9m0kT8YC04c7cwexQ7aPev+gSueP/PssubYEWql5klpiuyZNl0TnWbmMRIOPLyI5v&#10;sse2YMyB6tISSKa+cHJp6l44SBWK+f6+4oETSwzmwZPoMma23QgRM+NyvTk+jXaN6koJGBgfZ8nS&#10;zaScsdGBoREnmwZ1jmVcsUgbSHJQJS9AtHtiR2NZi4ugFyNDyMikctu2DoSACOhbD84H7bEyaQuI&#10;HR79ObMJih+2wUw6Q5sVqBgB+ToEkl1inypXADCmy2eT3XLeamE6QyzUhrFzijgKXd8ZWYRcS1/a&#10;VlG6KmGgasKG45id1oY3FcQi4IqYAmEjbiL3IgrjjidYnEy3uIQkaDTs4aqa3m8kvUyvJUrawy7d&#10;uItXd/jOQr0Wam1vwSVnuhcFfsdeHZs+PkCSmBZ3uq84io3urqTWeCprtLWjO3jwKOAH4rSx0Xsu&#10;1BpLqs6Kio01ceVxL1LYiLsC5d6PFiJZ8lBIbydWXnIVo+7nVTqFWMVd08PE+TroOP0aiX9xx98v&#10;Tj5R70PQL4dMF36xrMfmJtbL6C4YRYVVlU6nmw0Kyjv+fXqPT+S6BiEvioISXrURSsNMkhUHLarj&#10;CqftuI1EPxz3hharjBDiztMXr86ukwYjiDtnnM5SwqNiJyNdYcxYCtQDA3r0XNo4Pn0SJOt7769T&#10;FA0vqywdz0EAI4jd9LSI93S9mrUP0JnabuAvaon8JhYRTRx36MsG1VeY03LLBnWIWdyGLV4VIg+I&#10;OnL2WKdQxJQTID7bk4sAWy8KMrtTT8g4H8qbuWv3vtN9/w/xlfUX3fmooNba441Vik34zodIskVz&#10;pZXgbhpaDuZFLCwyBcu0mVeOY/LUSeRTspRnDscZIGug3okK/S7P+raNgO+N+04zOS0IXBIQCfdq&#10;u4JUlhSJM3iwobBGw4YK/tXXvum6L1x38uRJnC0RjFrMOAukKAoQiM0jwTENY0PYMhAlPGVom6FM&#10;Q00yPprP97tDI5mVFS+bzr/0Bb99RlyF8AyOvOoVAEV/9vfgF1oXtPpoThb+7sMbAei62T+bNm29&#10;9trf+MgH38fpsWWMjw6PDmUmhiGROHt9hBHcFLys/v299/5kauqeoaHijh0XDg1twr8aeeUr1nGt&#10;tJR3y5ZJ7DBIKsWyRR/leYGOracbiPiYYzMBnEvry3ZYLuN8DKUBBs2+vbC4jD7YhWNzlT4OIEft&#10;2D5EqdXP05bSOTXVn/3pOxwZaW2QJ6/XFdbMA6YPD4B88QtrD0sCIDxmSRuZp+Cv6zPlj//g7d+6&#10;+SbHac7OVHBfaiW30W73Dae9wKL3ebu1stKSeaY5PjGE6TN6r7Zfphq3xUw7MJ6Gh8ck0zDORWYD&#10;hZdV8etV9BBjI6Nm0HZoAQNMAoRge2F5mQIp0ywUB5AeEtXCfeede8XjHgtvZEt8o9o3/8icnndZ&#10;2tKqKYJxhCfwpbXW5ndjMRZGQkKypMDGoMXwrEzFHh540pWZPXsGLrkwEJ0uZkvpGFWr6ZsO+zFI&#10;000xHYlNHVUI3l67gbSllrmwYjWa8Brhv83lDeBHqQFJyInEixgHj4eJnEmeI/OOUB+5CZZip8/b&#10;Z+/eHZxzsf+hf/Cr99uVU/Q/hjtIykOEisX3Bs954AyoKe1YOIe+pEO6mlhI9Zlpygw7CPXwv8ei&#10;6yiM4tWkxqRDxp4ZR2B3NmOjH48qG8YIdT0bPLQXzJAEmc1KSdXcUil99mdyhpXd7G3Z7D9inz13&#10;wjl878rC5wxvOh1VodqjONpJ+i+T+zxTiVOKXE/wxluC9uSFtIn3nXEVCEaQRfY5ShylUAeawMah&#10;knQtIOHEWlxxO62jL2UDbaYsDRaxOyF/29K65xjepuhtsMvkbU+aIrMSsJNJEyAWyzN0LTHHBMz7&#10;LZfD5ZJ5836zGjhBg2crQGoTEawc/nqtnLH3gvi8x6DDgVEv5FqQsJMB2GinGy1ke9iwI8WUDjM8&#10;vwUYGVctWK4TPQazFjHWeNcedq2WQvMShlgw1MkntCkycoVSCHZuEqhpSu/XAK2OvT2afbZ5oXQD&#10;pnxmLcG2OhlKodSg/GsgyzMXNukiosjoFvodliqQH2OViXan0ehkTsXdviB+EPrE6rlR/J/B2fFP&#10;Qb3jnw6GWzJCEgu5xLSZpkAYs2G4ZPPTOW1aCoEVObBrr7Vjnxd4KRakeB6NlelD80f2O1Y0NtI/&#10;sWvn4RXw3yoKSxlHjm9WloOqA+2sakUpNA1NT80cnwplF1GM5bTg+3bW7vFt29ONyoLBzGYk4YGJ&#10;EtYaMUnFFh8uZvTi6tvWielKpdSuzIVn7xnZMjE4jdq+FWNwB4/5VMrOF9XwUJrzmqhJ97fAzGdS&#10;TQVHAlAegcTS0C+fRx+Oo83EqsEeAn0j+mT8q+X5Bj4PStNKqWI6Zn+THiTolRGAhLEZ778G4lSk&#10;I205CjDlEkinw+WdysD9BGFIsCBF8Rl1+ByKAoNYHn4JNVTUMOvkVxEw9gDAVW5ORjdjt3OvzKRV&#10;U93MJN4shPdCQRZpw3PyGTHr8+O4y47F5AfL00zc5jorT7shxyI50/bIvX8pked6KVpiWq1b9NhI&#10;pqur3l7cBYa7q13763fWFt6TnTjVib2/KZev8wrCoY5Vt3uPu2OfWLQZcYffzC/YfZl644wSDVMs&#10;1FfNUtGfVcmnitfUrswx0oZHvN3J4GCVCtlGEj3GxfhcaaD6LsckASN1MWxG+wSXQOXRGEmM0nju&#10;cYdAgDJ1tiTlwK0KtoWOZjejdEqcmHXiseoY6+uMneSnqx67uRsCt+qzG6uTzVf15okbArtfMunB&#10;4e04jsWo7mIImuw0HoaZpt9uBHQ2UiHwMoxw0jnmJAlwSiX62dLxni4Kodvd79566+HDh+MHC7Qy&#10;E4+erlRZ9T6JHjR2hkOgxM5Mn8BWIIQhDO+p4ZcIQo6Woe10OK639KFOLM5WeuoMsJo4vLTIotch&#10;w4j2jG0tnpSop8j6eaPtYPnBQWpluXHx+RvVC8ClDWkr+NBIaZOZTpzPp6FO2n/HKUl1NrdNZpfm&#10;gspKu1HR/DQF0+AN/tClOX9+pinm4hzhwBcGVtvRhqWNeCLB1QGRAjfQMQqNZhWDJ6zTYv8ZZpDC&#10;QHj3FY9BPvafv+3dr/utl1aWWx5p8px0OT5KOuInPBucDd0dDNRxKGI1QhiM+hpsTMrTDIXj6tkv&#10;ey3a3w1aGaMVQRMIWKz7JzOzU3ffe9vUyQPzi9NVhLIFsWvmBvrGJ7fuuezSx27bulUThtHGoLvY&#10;CADYzf659to3/cs/f7JcRk8Ye04wtVidu7XxilcMre9lR17Jz9Jo1N/0ll/5yd23wmyv3gBFxXr7&#10;H/31Yy9/Gj7p8qc/e7q9uu7BJjZvLgE/gUd6FSAN6j+ENGBYQ/fDGmBExpaolWWFiRk63larmcqk&#10;BoZY5oC/UF4J8U5ApE3ngz27N+09e/Nd9x4ul9vGz5mKFzvioy699BnPeIYe62xkqIHJyOp1NTU1&#10;9a1vffvOn/zk8JHDjVrNTblDw4Xt23deeP4jn/CEJw3B6BxL8VXXYmmhzV433qsnKejzR0ZGX/Xq&#10;V1/3tQ9O7AAsqUql1tJKe6XUthQsQ0FUgR9MoJP6anXlBpRmVWtItjML+ZF03oFfydJyqd6oV8ql&#10;0YkMvCp2n7U1A5WuabsO3DvHR6Ihw0U+JmfbCysnWjWvUqrla25/YejsyfP27T3n3PPOAjGvPltr&#10;LlWsH9xqBA1wGaMGo3fQPljilykAgnGmhF6k2AKsrulCBL3auPn08/quembhskusfK7O8pA1YdYk&#10;47VFU6iGA0pKbJYC8nYZeYjsiZljzW/eGB+4x1hYQjozGlLaI7Mv4/caw5PG2Jh5zvmZKy42xkbK&#10;JnOGxSbS5zQ+tqDKoyeNZVbw/7a7ZdtI/dXP9585tfxXqcz0YXdmzmmQgdPK2ekmyiNVt2xNyoLh&#10;k8eSHLHJOkvdUvhdrCWxaLFgAyvgaKx+hqGGhrBgPzUsuAGtpCTdGzN5EtRTjth9ch7gSblqddw/&#10;aOsNp1ngOPgQoxPGwGBhdNy///7G396QW7jfrJfiNsmY1MSl0hEGmVC3sey0SPMjGhGB9emxXTP7&#10;IzBULen1SMrD2LMuRyYgX/GNJdIbiUUPWuBY+jt4pLIhgpmqCQNvdB2cQXA8YCXiYXDnpUOMHMxw&#10;WZUyo85gAogVi98auPdBJu0PDNRwjyB/8Z3AZeIzYdgWYTWjP104b1vhmqfAPChtmEXMLcguZJqM&#10;cLe1MTQPf4l/YciMgVBOqVYN8cZuerHV8C3I4CH9PjLlzcxnr/tSJCLk2JPiGyawUuTDLlWnPCGr&#10;QDe6baq5kVeeRWIJIWOb5Sb6m3QU6MYhkimNRQhZrGp049H14THisDMZAlxJYB24TLtbkOu2uNfv&#10;6PzkpIOI/hPe9pkt63z2D5Cgx1oJL/25fF50e6hEPXw0yxrrL2yetCd3YdhGZMkK27F36lT14PFD&#10;+4/f8+jLxnbsye57VHTu1uHDR9I/vH1qqWT4DbLcZ1eas8gYNyIvBGjLG6wkux4XCwTj6Wb9roOn&#10;ji5YJ041BkZzhT6nVaEccjiXqc56oAWUKrAmquCdVMtIG2KAy6Zt8MuoN2BAVatCpIPyHpp8N5Mt&#10;FgZOzjRAXanWIuo4XAx2GngG004G9UdrxZ+f9R592T4zDQHwCdtuY4B09rmFhTkElsHlnJoyZHmA&#10;8g9K8OJiWIfNox8AsyUxAushlKw3rkpL44awuXBJmHEr1SqQ4UZ9JaBXFgpCjNEwC7CFJxFp811Z&#10;EWYgro/YZ9hUaQ/0Lomgg+/x+puJs1TXxrkXExZ3vxsPkSCKcY/1KZtM1HOUl2hYzTKRDkIlTalw&#10;GMT3T+ctsRsJtTAIwzs6JEfSxpua8ixQZSxBsQlyanQclXtM3QTKjhM6tsQRR0bYozPLFqBdnQQy&#10;7yhDOiC3Ga/1xFIalw2oqUmozz1dCPnesZAxxLle2twwwdUfkACXfGgZsiQYeRdLZh6v6uStKW0x&#10;lbgqiWw7ue7kECdUj04bbkiYkkU6s2V2+1wtBlGdkUS8luUd/9QhcHcEutZYIDZWzTe6+cVK+0Ho&#10;C0FqlyWBBjBFR1Xno4wL6K+FT4sLArJ9ALoWFPT8J6zfs88+W+vl1sG4e8efvuObN32z5zzYaXfx&#10;dhzJqO7YMQqlXDMS4oQroOXXNmdOWdDTYtG/cxDq9wDvuGNpTTESXkIsmiWcKk5Y+Kq3VXZhYbll&#10;SbuNH/6pT3/61n//nk71szIh+HIAcADd42adtacf6bXVGmKaw6c+5Rde95q3bGTTfP/fvOvGm766&#10;aXO63TBrJaNcrqUydv+onUWQFZScaXNpsVWrQgIB65vojOzYuBSAwFHVYKwvcJXMe8RRinJ94B0W&#10;Lyx89uIkgDAONuwzK9yqWMnpKJV28nhv3L7MNBMNVSQyblYbWcycIuNM2w5rCuVjLnvSU5/8zBu+&#10;fL3fiJJNVrLYsek70RmwicbtyHBpk5rQrLWMJihoGPvmrnnWL3f7RmO9ikrAoXrqBGrDZ/750/9y&#10;3WemZu6DAxPnQZY4UCOBveE3GyHiXhql8KILLvrN33zdc593DfoTkSTsQ4OxblBOZ//AGvdFL/7V&#10;D334fVgSVaYvGYMYIMtdXAdVW+8qn/38h793283we4yEQwVc6/9+5G1XPOZqPM/AAE+3UQfUjJcd&#10;GBjQ9hsYQiDDQMbMLBeZ/u2Lf2ykoAJA3YCmF6eao+WOEgiH7YL56ybV8kgeXlxqLy3613/hX772&#10;tZtIQHHNfMGulEGWiZbmW9ygBB9yKN52n/4Lz3jjGza0pbzr3X/67ZtvwgE8scXBuB2x28ePlyAP&#10;NMm00/Ra4lgnTpzAcv393//9LnV/3WMU9JxYG9o7/dOf/swHP/h33//+bSopWEJbUuUdTIbkpGs3&#10;1VOvuvK1r3n1U5/yVPxdrEmAvYDi17eutLk3Jym//Opbbv+M7VBW0GzbXgPgVgh0AowSC26SKQmq&#10;4dTZITMX7YSdwrtJuzkXGIXksbLrwNi3gxRpIYzXbvgo+tHPWEyrTLt2XyGfsnzHBIsEcAv4vDuG&#10;RkZSCO6L28HcKf/oSbtUoxLUTNIxGOT7MBjc8lDTJRWhR8u8bLe9a5e1e4/R148rTvprojsTjpaA&#10;unK0hVTv4s/gW333j8ITR6P79xuHpoy5ilqoUtKCbSBFRiZ+WYPYcSpgwXo535jYFO+5EFENtDlU&#10;2pPYcJUmlkVynvBogXUYEZNH7jMyrQh2IcvzoTxFyTRbwy91L7r/3qi6YBTzQToduGkfuprJzbSn&#10;h+E2wb+fYTjzAEkLBck6yydIzJClkkKjBTsqJHPEIm6SusxROg+F98Sk2yUtc7EOaI6/dSfyCqxH&#10;HY7uWAyOelbQTlJzCUzK1ZPKgui4dJQkwIujMyVeljC9daZvFFtdRELujS2yhqTI1MWF6vL06L3C&#10;fxZLUUv8dmTWbifAVRKvyRNY84kFa+eZo7SoBuwRHNYdLMqMhVHMBFjSXq2BPjRPZCHDcEyYw4JL&#10;Rdo1S8dPKy3qZgKzsJ/JdCMzLtU2bMiGkWeBliVVjAfnw6/+WxzDxrxuBAkEI04ohs4xTTzEhJBO&#10;ktimvDE5CUKAfMZQ/FEj/b/8sAFLejC6g5bkTqFd8okwmmgcxeiLMu4w0uP4SAiXKoGH4wfpYdV/&#10;W+6wTsPp9BJS0pix2J+xmbfwufFUDGbNnVujTJ5UWnr0GDgzyqeOB14de6FFlmUrapbO2YFRiLu8&#10;2D86lgXVHbODxZUyikzA8krHjdGM3gTy1N+XxT1rNDzCU2k7V0yBFVFtha0KZv0wiFK+yNZ8uhBR&#10;KOt7SlMLcO6AHBDInAcPCQa4KPIpPQiNap25CfgNLHexVyOxzpDIVnQEQOBgcVqq8G81WyF9edPY&#10;HEhCRo4rY4VCsXdWlGJiywWVNaQRFNVeXHO64Ou61lE2iNKGOyNPUraD0g4bCQrcE2N2mtS4084k&#10;rGj1YFXg6v9b5ZWXoLtxjyOsVuVad4nOknym1H8YCHcd0rvtmkr+y4K2Y6ZudDN7VrtnJe3havbx&#10;Guct9VOmMGr1d3QChyPd0atVSW+q975W+zv3/NY7DoQP6IUJ+EWJ8lU3i1HvfXTbJyUtYvIblTTO&#10;qyzrbLG7ZJg69nzpHSJBESGHkVApg6nQuhn2/Jb4LApajx4P2TCcHbLT0LMQ9JncIpnQa8ncyOyF&#10;Molla9ix6e+SltUDLLO7Q4S4d/fiNRdURxwpkZDHgmpz7AFM13KZosT+30brq4D3tpA3bUBcDrc4&#10;5jrAkBZrffdZZ4mI9zQwAW0qg69Dhw6CVIBLAbF7f1+/Dg0ul+E2U2UMTmiIjYY29002FC03Tuyk&#10;8IdITIaznW+FtLwGlgK1Eli4qLf0wRJL4FOPoi4flAefZWuKjNhOCMNJkfycNLqCBhtCLFILCwvL&#10;Cyvw6kDad+zUgeJhLsWf5ajFZVWvQdpH5/eLL7pko4zZxenZhXvS2YHF2fjIAcQj1bIFd7jiPuK8&#10;EaDu9x1YmZ6qz883JiaymHfmC86ZCDmhVzMmcDEZmAbtZyHvsYz+QViW2lIjKshJQGhGdLRJaxEz&#10;2vBhAviTRULMy6hT0Shpic0NN7yiqGSzC2/Phu7QxydysRE+DGGtCYXyzb/9jp/85NZDR2ZxHsBQ&#10;ClwzEMXLS0YxrYARbezOsNDctCWPHBD8WlmsIQp8pdx8zSuuzecKGohbd7uLtkTTTa//4uff+nv/&#10;e+rELKstW2d8IZLa1Ds6dwNsXz64nPEPb/vRK3/9Ne9933s+8IEPXHjhhUB68fHXHV3TbU5e9OJf&#10;+8d/+gA8jI+dbAwNu7licrNOa4K2hg0OHVE94oTIMobGMAY36u3l+w/euXfPhaCjr++iIfABMX0o&#10;Fxq1FrLTscPDG7NZbzHlLkyEMDPTFYo+mDNh2bC28hRd+sF1z0da7zQ7783NT932wxNgTvnBHDQD&#10;2EIy2dTAYGZ5ycOMu1puazOCVDaWUsDed875G1yox44duf3225HtvgAIGlkUK/7MNIb8wDP7ajDc&#10;RPNG2RIPlb1n77n6qqsMcRdb3z1dva5uu+0Hr3rV6+/B2EL8kCHnoT17ytKWmAhJZQ4OF3j09Zu+&#10;8tUbv/jkJz/1/7zvr3ft3CWuY+eue10lKcq5wouf/Utf/87HsfMPBKl5GBCAh+GALIeM8b5ULgse&#10;EAjnmSzpEziUs5kCYLdMerDdqvteE6qETKY4PDrQjsq4NktLFaTR26JPrFVroD+nioMjA/25wf7d&#10;2zYjB7PR9GZnqoVs39XXPG9scpJ6N6vg7b+7fcvtA35DVLJKZdjuGjQn4pFji+LxDPkDwSRTH+V+&#10;aOUDM1t82WuMbUPRrrE6qhHMX1TkytAFTQwo2hibwa9QiK3tgp2Gf1d9ZanxD/8Y7Z8y56ZB1Me5&#10;x0xeSdP1XRm6h5E1ezhaMKN77qr8253G3q3F3xpBhIiTKiLUCXgM2Lz5NGDYAE7WRRfjPqPSClKY&#10;IEzki7/1hugT/+h7tzvf+xrlo+ioYipoXHqZx+GhavC3XwzHMkYW0P9oY9NAc7g/es6Vdi7v5PsK&#10;cubDTit6CO0uk0karYb4XaHbI+wdB7m+tAf3ibBpRXk0di6J5dzZXKmlcCvAXKapi2W7zH4jaRsR&#10;FO6efc7rJivvWWmdUkPtA5C7MhbOZ9pRgJxhjPuNKGOG4B7j7fUjs8pguCVm0Wgmie6IOTsYIK4E&#10;gvjCBadiCGUVeJiYMuOKUSoEPhLN+DG29yWQKSJGLshHyGOMWl+ro6OLZE922T1ItgSYhqgKaeKP&#10;8hJuD9DSQAcZtk0x7sRAi7Cp1HM2iAVtuvVSL4yCBt0++p0irhmzl1UrENNyXboL9wHNk06Hgkk2&#10;urY83rEp+cUQbO7bgjdw9KNfdrw5p1W1ahKnpGhqwL23pRLKpikeIICZUTdcuDv9iy9PjW9DaxVD&#10;6tnyEYViV+omEjghqMcDhWYL6jg87xDJ11tBpQqVslNvOu2W6fsWCizmgOHutA3xHbaR8cXF6Rtd&#10;OmcPuDNW4zk/G8tVG3v2HqDCB2lYw/JaFqqoig01gM7hjSFms5sHjcsf30KAYQhdrlnAymk25n98&#10;azqujA2q2aUSqE5erfW8F24f39IemYjH+sctO1/3c1/45r0Hjy9GU+1GK4TsgCh6zi4M2ec/ooAV&#10;vTDX2LdnaHgivy9dveuexslTzWNHl2k/BGgZAK40SdlWnlmqtp8F89RkByLNXbPYhwmgC5f6I8eW&#10;kRO5UqktLMCEuTkwnAP+ms64AHM6/REtoYA4//jOe1lBR+EFl4z3D5rzC43lUgwSTR03VCJbTVYS&#10;MMmHpwmWKrYeW0euRkmqogzUOXZTKZoIwiiLYW9MI6PvnB7JiShXXBU6Om+xTY/1SAc0hY6teRyv&#10;JZ0/sN1TnQFElwys0UQhU8ukSeZOemghuvtY8q8pXIGaOu4Q5XsIWqIqRpdnJR51QJ6jZB6VZGQH&#10;uk8zE5KyShTsq4rnBM1dxQ7uOWrFq7phUxfGyexV9bzqle5e9DcyqlgUIr1JQM8ZUXWZ/2utsLqO&#10;/EkjlMC5D7LqVfcFu1OCoPst2MEwK1ToI9D38rAIJBwWOl5M8B089bRpiaQPxgyTzoio/tt088dB&#10;y3odglKv3WldRX4eJkG7cQKHd4QNmMx15I9RlxC+2hsx/in2X0a85pMLypvowuHNEBKpgAMLJJHY&#10;FVvNAPUu9kKfigzN6rbF34lH7ZatW1ANni4mo0EAfP3Zn/7Zueeeu31yu3adXcN9XVq67/777rv3&#10;3m/d/C2Q4hYXFzvk1Z4zo37/bSgOLPqEpVMWZZxGU7y5gK5YYvSYjIYEtuVfoRzalImCOFyFcsPj&#10;RBkt6C8mxZAjwKzGJmRHBw/eL06vEaBi225AA7OoFapTs8HYeHFydxY/emBoow5JoJEMDOaXV1qp&#10;vPvIxwytLKclNAM6mrBSM5YWoOiP81k3hzi3YhaF8jnnjWw81SkSuQ0+l8pb1oiL/Q488EoFA/e0&#10;myIAYqejbEHtOGus0ULBh+jzDX9M18nmMhgcwFIVax5jQmzAvG8b7N1NW2sEtNlJLpvBVo7xJUTC&#10;Z7zjRTk++673ApIaHh791Ze96a3/+01c1QqR7fT9hv4pnXfThQ1dqFw+NTZawDCFdIsgTGeV5GRZ&#10;z7/mZd202PW1JXC1FQl383fe+puf+9yn4MrO+TMrxmRsh00AZiYhOf4y+RGHEpROLa92zz13X331&#10;U97//r96yUtepjucdTcn2rd5oH/4isuedMMNN2Sgn2kHpZV2532ee7oIts6OetYzXvrFr/3zzOxx&#10;MOXTGU4xW83w4OG72fFe8ZhHHNq/LhcxFJMOd4rYKC+19Vnp4kjM0n6Hg3zoGj0BZhQ1KdikKmUi&#10;Fwy/STGNAXeuWa2IfwilQySK2pT01Gstr2WjwoB3gMEsCEtAUH5f4GOQ521woeYL2f4BGFvydVOu&#10;UewzB4cBCzA/ZX4WVLQGAmVxBuHNvPa1r+3cl8+uT7jbbXf/+gPvfc/73gVvFYg3cU2wjWLez4/k&#10;6ROZvj3YgOELarLCx/VI3X/4zuf+r6f92R//5TOe9uyNrKvuJOWxl17zrr/AJAXCXQ+BZXgws0M5&#10;kiSjVr6QF9UKNUUwk6yUygpEYECxfXVCW2E0PDzIY9kyp6aXcR4gX6rZrMQM9AkSwNckAe9Uu47b&#10;h0loPp0/d9v2yc07zt67PV3IwVm3cXS/deTO7N13mK7MzQM9jhNsLTKTYZLaoNJ/zQqlfgcdzkU7&#10;4617rYt3wn7DdDM5lnPoY2zdlqRsh+y2yHAiodbaGfAamz/8Qe2LX83cf5+5UkXLTI9iDWQSbLHt&#10;Jgp2zEXQAQNDVHDfSa2cDA8uVz/4Hv/pz3IuuCI3OgBKcBq9UWBKvYTvxt8BOuRq6xM81+0nPC7e&#10;s2vl2LF0azlTn8dBKmN1yG5B6G261UOofqKU6Z9KuUdNaMHClRPR+efFT/3FyOVYGvoBj0QdAgPa&#10;R1J1DJBWJZPEwdSx+j/9c9xehkE/KJ8BUWIzTA1am0bt3TusSy+FL0LaNWsSmkuYQRuu0pRMsbIm&#10;2EB2MuyvYlf5Q1n7iY+LxoeqH5qxQFmFU9e99wbRSuXYETOfN1LZSt+Aee5Z9tBgc2yU1EgUnTjM&#10;FO0ecWXZMQpXRScFCcSB2wN+q0IwAlTUoDekWrVUdiAmOOynU2wo25LSHAixF+0oal0R+pI3CCkF&#10;cIhqu5UHYGLCIgslJ+8iWmCwC2BSZtJ5krnKhsQp4d5JaYP41SJmaDhBsuK2HcSJDLEaknuimcGW&#10;WISZus0gVktbMryfps/rDxckbb+KO9zk9ENZL7vKuO8H/o14OhpCX3Cg49MiXjR8Ef1ycXOVizfi&#10;GVYuFU9OZJFtibkCTF81VOX72pcMfa8hIxUWWRF3vVD3SczvRBnq22CkYESHu9SsodvzKw3zU583&#10;ZspUrVlSygddrZ+WNspVj+JVUab/FYivToAJOK5QOv8SwyZTi8VhW+uoMNdnj4zl9j0CDybuXBW7&#10;Ljr9UmnuwA/qJZhDxAdK8byl5tJW6V/Bqgpnp1uP21PPWc3pmYOX7nGf+pjx0N32lW+f+OH+6UNH&#10;2/C42rG1uLJSp99YEzBUu+moKswyK+1Muz0xWejrywwOZAaH0/WGj5b4xFQNwigk6LoYW+AdOMwH&#10;isI2+Ch9fW4xD28Y+OsFy4t13AccGOBE1CsxlGFLS22KAGAb7TWkdxa5Awci8aEDVWDLqIR9pvFF&#10;4g0bIdcrIEqPzPJIM1YJzXfcPYV6ZyZIVBQvLq4kGTlkq+s7KYrFuBMt2iVhigjXFBNfMWEyza5H&#10;r3qgcFslCa5raQAdTDBKcNdANmJLUMGEk2x0E9A6hrWq1+4lJlpCb+4GAGsaf8ciK0lGIpymB1VQ&#10;I/fspwRMM4VVkrCfe9vYKk5ul+uaOHaZEj8cx6uxYSPuBrWZXTA51v5T2kBarWpV1Zo221ht6tTj&#10;ACfHUdJIxqt7SH0j5J/CB1xNYZgTpjUErUzmEx0Pa15Vesnys9IcEsWNhhyp+4a+VPLFOb+jealK&#10;Gno9MFoLy7IqFeb4qudZraXydoUN6iHOsLpEbE0hwcrEcciDBGaqmgQlXC8dbmR0kIFdu89aBybj&#10;bks8q57/vOf/tO+BvuuKy6/Ar2uvfQV++r/9280f/djHPn/d51stb7UMWd+jiCxfXHpIrfDkWiKw&#10;jlRyNhqxWvMZeeDJ59EkmVh16BMa2006JnkMZDSrgXx5QnH7XPJ8aUbJKFk4y23agl7XzmUR82Nu&#10;3HsJ2BSoIBAf5vuiJuwEUKlKFKRc8M5gSTwPsXg2mH+jUxYlkBkEBLSdFqwLUhWOPGBn1eFdkbAB&#10;ZubgiGMheCWEgbC58fKMO4KYt2hatTCrN9zxMmRaJhZiEAmrIbg0MzqzHRkPT7qsbrGe/4Jf/thH&#10;P7p//530bwm6nArTSPZkNgPrUEXimoDSvLzU4MwspPcvPt1FFzxm0/jWdWfV6rYEv6lWqy95yQt/&#10;eMd3NaXF1GYGcWc2iP+XylfXMFqRIUaP4p8XBm94w2tx/r38V16J5mR9jlD6AuKy4C1dddVzvviF&#10;L2IKBabbwvwyvBqR/2YV+9bRQuN2FAv9H3j/5/74nW/4wY++I0cpf504eXBjS4s+h+SKwHiohX0b&#10;Tm+Wlu6gdRNmlgUKDP9EGCQGhQBkPEvflNWytIAYEfccXExIvOHsTc9W8M0QUuHLzNrSBqZ4Hkk4&#10;i6Nw40x/h9aapqSLKY075PMyvaiGpGwkyZ1xOpN+8YterK/hOtaqJiTrdveP3v6Hn7v+o04aoKYJ&#10;vyc9obQkRCJezS4To0ZcOm0Uif0HTODf+5PfWFiafflLX4V1Bc/tqde/cX3rCh3v+Ni2ndvO+/KX&#10;vg6fsU1bB8RvT4LmQo9BGDyk7UAqNXhUMIORIFnie4nUZV3aRKITww2Foj7CAMID6zZlu+w56Gjb&#10;bnv08MRw1NwysnXbpm0Dg0VsACHcro4dVUsL5uyKcroul3Kas+NNZGCng/HG/3lmIw4IO6M2jak9&#10;56rhPGYYDusqdAtovRw98WVVohJnW11G+LOzwfFjwa2HrJWqKeI5FXdNWOT4DOToc3QrI5UmlNDz&#10;XvSDw8HZB43+TeHwAKnhRtTUiUai3ZKX5yWiHbFrBFu2BUOjwe5t0VIcH1lKCtFIWixsmuhwGvRI&#10;CjzLmYebdeSljqrBAQZ2wkdRabT5P3zsTtPbY/jUKv4dR1RpHuMIFNBgVqD1CtP9xtmLKmiGWzdb&#10;wyPGSB/3MhgbEglVOsUwZm8iZaghMlqpyUHnNid3w+wlcPOmX8O2Z84vk4Nbahp9uTifCQcGHCcw&#10;a+MBdipHmlpTuxZTEis2Mz0mpo4nIL810m+1Hi9PR0unonQRjz2dpFNokxkKguM24shdWy2jYwd1&#10;3AkBhSFqRrHN4CACbzWIJEcBHgISoWQZCTM5yS2WilMYz4aewpJ5YmpGt7QdcRD3yto1ji+JDpKU&#10;v1BjPx3pXuLiio9zzr64PBWk+pBiKZWgTnQQVpyW0cY64FOcvcGF6+tTxBYtN3CVloTQgUsa5CCU&#10;vCs+krGwC8NEU4YhSpsUmpDNJHYHv1o2Kg1jsWzkbjB0k2I8CIPViIz/Fmaz6sQka7F5Rz/AXzT2&#10;wu0fLprFgdTIqKTBYDQColCrWqpUFk82EZvmhQj6gvQaD1I8D/ZQCNR0eq6ZM43p6fLmTX3jg9bo&#10;pP39O7Gfx7poxbGzXILcOnQChbF1o6YWKggcojMBDE1yRStXNEc2qXTZgmYNG6wlvGXMfxmEm0Zw&#10;GDa0phrElgY75ViokfSy18ExgNlCUlLDZh3xpXQtkETupMfTcsvlxRpPO8r26WyvkkZHSgl2aTAB&#10;cEWcRS2HJgHHXdqvLFO4+SZopTRUkVTeiS3z6qZM9ci9vbZP439mrB54F9Ra5nCP06phWH2jEmsq&#10;lWh3afQDJwLdIOhmIdKBaCJpkXevCbOmDiQTdNfsQdCxbCCaJWrqxBCLzztGakmfvAqA1uhuEsC9&#10;+k2uoiavsh42upv2Gpr2WmKzGfceh84QQHVGAp0tt8NSXsuo7vWJcddyWq2SCcTd7ujBnirwcdKo&#10;Y3CYivKfpAYQR3WUE8Z52CDovu3LRSMIAJqNlcvn+BvxcIgYGax381iCoyVSymSrgyYn1oKGOMCJ&#10;pnTjJv+R4kWkFGEUr/YnW6PjjR9UEaMD60Kpr7DD80SOeCh7K1W9sdBjgt2YkgwblnpgdmGx4uX2&#10;7t27jvyMrkuzDqjALN87sSahEQgPSl78L6RR+GZcvSc84Yn49c53vvNv/uav0frWavVmo2l0DMN1&#10;u1goFAZRc4QBmkagkVpxqhI1TTJ6MDqeWNrkvPtUmBLIGAZaaBpr/YjPoFotnOAFgbQeIWEZ6CWy&#10;mSqkYahoLQa/0ndDu2RuVLcZ1OsIf7IrFYj9qpVS2D9QuPBR48ND5J5XljOnTrbQAk0d8065TctZ&#10;fuITNur2VCt7iwtVxPCC/cvcrUZ9cNBBbnjZRR3SLjFMC2UhpD/O8DCEWkAv3IHBjWK8yDputWBc&#10;gqkhvpxI7DHUhjtePAXtVpjJsrqHE5xOvD5+fL5aqT9MhxxgXh20886/eP+zf+HJ0ycWU1loA41U&#10;3llebp86Ve7Md7auq+MF5g+GRVtXOEwqasdXP+UajTCvz+BHJ/fggv/mb7/q9jtuxW2lFtUWN0Ew&#10;6TwQCH3ZN9m4QxlGJ1thqeBTpdNYAwXIGHzPL6+U3/H2P5zcNvmkJ10NPTOe4vW9n/JXGHj7+Cdc&#10;hdka7DKAVQA4nZo6joycn+Hx+zPwPUiL8RkH+4f/zzs/ed0Nn/7YJ/+qXJkr5t277vnuP3zinQCt&#10;KxXY+KCMtGHYBt4+qpMGMlqrbd0YA07I5Gg55tDgPdlAG/VwcX555mRJ/FQVqQMpO5uHBQj2ccDI&#10;YH+Rx7w027LAAktn4XIZkyUCqIfDqXqtgeeIBURE9RY2UDTDZDXQHd/C3KzVbpqirjKY3kKUA6RL&#10;yUjDvMHa6HDJYsQaZqlAvMl+xBqqYFszTkxVW01ab1FLFgVPeOLjoVVeXwySQc+wV2jazqev+8hS&#10;49CjL3/k7Mz8yZMztQrS7b3AbyHMjsCy70HsShkvaB0pAIhUgHr0BoZ1YwuDl3TG/vv/9x3jo0NP&#10;u/L52ht8HcMUNO34i1g/T7/6WV++/mu5lDPU3z8wlFupraDJBeuuVi0DFwHsnAcQCtcix6mWiAXj&#10;WLMJOtvSGdNVzxJKNtg+TXAecLfbweDwSHGwaFsZGNQwvzEotVpxebn28uc96rwLLuSsAodKebn0&#10;6S9mT510syBtYiEBj4DILSm1TEmWBeZDZ8Uo3kC7u6o4AifDdtoj52cfdXn6uS9AE8kcIKQHt+mO&#10;m6fvKRitBkKW0P2gGCmzzvQUaKKf+bx5aL8zdzAOMqGZbmRamXbswmWTyAcqNUyh8P8IdrQIyjOB&#10;luazeNt5fz761Dej79wXfvzvY3IdwVdjRRxSFs77Ggi/Hx85rZgobjp5/01vib/+8cqB5bS1TDot&#10;GMAtW8ls2m7QjtjLpKBvYVTCj04Yu0dSC7MtZ9QA0Qwg5ip7ol6d1pvT82FRQcM9Mec2F20EZNOd&#10;CdpJuz865B21Wl+3ajMVB2mIL3q6PGtwuRSjEGUiiJgVPm9mLMgVPwJ+HNqK/L7d3mCmPnmutXDY&#10;Xj5pGYvG7II6dYizb9PAWok+OR5fsDX4wz9wtw2bAzlkcfgsA7Bn4l/iOuOa8DXrlDVG5LzSWJfB&#10;l8s/vKP5/X9tf+HWlEdPAJRVLfaGkEC4MYh+jhnkUiGCIjBdHhl3xobTO7cWH3cJpAiBlWoFCn4H&#10;rmxPqE6a5EyzTTZkcwGK344lXNMXa0/HrOE8Ym6UHRrJ+BKUQlbtlgWNWsxvETgf5FIm/wgMFFFz&#10;iouQYiEaghNuWhjnWy4Mz2xElTr+5ReWVmZr55bte78Zgr1Kbxc2ClI+gRMQp0M8afgxRiXX5zrF&#10;bHbAl0QsbJRykUmoNS1tpGILuBQ50vqKtTCtnTFAALeClwx+v5Fg6MWc2de280NxyvppOE7c43+u&#10;4bo+HFZVD9xpRaJPNqeln0iKmk2Kt1la41NnLr8kffYjYMrSQo1nRMMpNX3w6PR999535H4JPcVD&#10;a9bgGbYc5DMFvEyhaP7gxzN+rR20vEMz1XTOHhtbOjLbrixBYRHMz8yVlxeArOPy5V1raCy9WLW/&#10;84OFrZPFgSG3v8+qlvyZk0unTqWw7SMfaNNmUDGc0rIzc8wrLTYRKoDRnESm2jPTpaMHlqCcdtIm&#10;lMAQfED9iwEu2wuDFmZKQGGrHQvVlCC/EgcYHSeFVR+2cNrB18CFzg5gtR694Fr4wuwBOSDyLNHw&#10;i8gd7ARTmwbrQYk4vEv6H4Zeul/BlDaS1tvsGDzHAiFHstglh83inEol0Whdzqp4yiUBvJLi1cve&#10;1cJgRAyDQqvDS03ZOkzKp4kzg9WI4E9oS0srJZGL0kVY2h3RG0tDqzsqnGhCYJfsGr4GKiWuSbiE&#10;6eaZroB0BHS4mjn6Dmh3TEecQLyRw7hHU1Vrpk2Jr5PqZLShFIu6uGy8msQtExUC40knrnoZPquz&#10;e5QOWNXXNTGTXp1H3MGx1WroU8Wr6eGd0V0vC2rNw2Qji1k63kgMjXl4BnyYeSX09Iwu9YTqROuL&#10;/c01BgZy+A0o95msJe2WqX80NiW+VBvQIi88Lr20yhKIQeN4pW+MiPnDbksbdwYZ8U8HeFdJs6W7&#10;1tF1GpEXwweeQCI54hngE+7BWqCXgeHHCXcEBYp7zjl7TzeXSDCBPpQyqHd/2l9cXXhJnOOjB1/8&#10;QrS+Y6Njb3/bO379Fa98wxve8NWv3ShzTKWfClyUShWHC8yEK7hK3FI7it8ofsBcqEPMj8XIIkqs&#10;0SSGWo9B8YxieBZ1W2K93GSw0FGhUqiD77GWFmBbFO7aM7BxUS3q4AYS9WjVwEwgv2l46bBaxgAc&#10;FsTxqWkP9TpL1kqbNwgzu/ZG9/AnPf7K4eFhHVfNqwjPTQ6nuQMnVjNBwiIfHs22vbDRDC4476KN&#10;ng02PC8j8TCn908VzEAU/461cYa2dokT32RkEzaITtOmWz1MhxxWr47nfcT5F77811/9kY98sF4j&#10;k2d8Av7+IcYjG3nxetVfnGvKXtmZL5rx4664UqNY63hBKCS1t9Nf/uVfXP/5G8QI0FeSlALFDm53&#10;g9uK+CaB+0g5lyFVq2Zr4fhhbSYca6CaoKf5v/u7r//GN24rFPq6mUDr+4K68gmXP/kbX/u6zJKM&#10;A/ffjY73tOJkV3c7GAfoxv6aZ7z4GVdec8ONn/32LZ9YXJj+0pc/NjdbL5UZY7h9ZxEMROlq3bn5&#10;5omp5VyBMv1sLgsiNMUiFF0hsDNGQFStjJbYB+rMqE3O8GFiqfoHrXQWA2w1MjIIGZLng0kGiiz8&#10;Tevawh/tLTdn/IAMexyxduR0HFsT/RpgIoLfeTG1LVYSl0cSuQRTNus+uB7FAiTDmQ0u0TptSIIU&#10;Rfg2IZTQQqIE9i28N1OcEtlXK/Xca56z7kkKk5/EmfmW733js1/4OHCq2ZOL9VoTF63ZaFG+ywRT&#10;RO7ZQ+MFzBBxfmGm5qbJZ8GehzfTaECyF6DYa9XCZsr8vf/njTsmISs+b3322voBwWqH7/TEljdD&#10;HwpYG1VNNp0WBxkTWCIJSthlPc7h4c4AxSnAMsiOfJasfgmCOoGdDBmaNmp1W+VtJ2vQxS/dhKlT&#10;3BRVD3j+fibVN1KcGNmyuTg6ggGpP3c8mLrfOX5Y1au05LFDXanpJDmJxhRedKC5cRt0aVYdX3cH&#10;K7XwjEepyR0BqYOk0fN0wwgLuiQQ1zn5ADDYxhQrFkpZ1EA+TbO9/3vGyaV06EQuYKc43eZ7Qrtm&#10;xlEHrRG2VJwUFonbAq9jGNVX4mWjfesP01sn3K2bfOHrUb0FBoMy0pbShi4mvxe1YDSwtdDYfXZw&#10;5WL8vW+qZhviV1+gn1TCRYUrcShIRco167ZfD1dW4rFRTNtpJmGptQIztfpCmN0SDCoGj7aIpMrT&#10;QNWvZtKYPtlA2fb/WKUb8clLnbER8H+0+p65toklC0NiGCaDZ5YsKkINDMxIZ2uX7Q73z0Ul5aBe&#10;R5Ft0diTqYeYAhj1sL2yePjAQNHK9udNS9us4OVsbZZsRJrTKsAn7rl4hih0CJHnhA2zUXJB5hQ9&#10;scncH8heYU4ttFiYAmEWhb55/j51PBce7CsduN2e3JZ9ylVBroBniY+tdOwRudsoM81mKmW4NppY&#10;nXDEd2fQZzI9uxjc8p3yzAnLLnrpVCubGzzvHHtwwJ3YpDPWiMmIaYQY6Sr9wcVkDd5F5GVgQuiT&#10;7KPS6LcJQwZFQxV27DCu9oITt1mNKB022LqY4tVsafyAFxjUglQha7sZi+OdmMOTRBZgpOV4wS1t&#10;8N6zjzIl2lfkyra+m/S0IiGGS9HmX0FD5EcrNQwmYx0U3COD6vFkt6mP10B7qxx7Hr6mV4N1lpYX&#10;06MAYgL4a5umF0VyPd195xmbJmu00CNpHKX8j2+95eD+Hx9ZDOCBh5ZqcCAlpia8pWBoYPAxuBsU&#10;fya21OEfFYRHqwBrw8KQ2QhydIsK/R2b+vGQ1qvthZm2mwnP3Te8bUdheMz98W2zPsIWGt6uXVug&#10;7Dh8eBFaaXBTNk2MNAAvwfumUkWvkU6l2k1wkslvRncBwDUo4yQTZkso2nNDrFvimJN3mp5Lfo+l&#10;eZ4WONJYMUhQkipLxiamw5vDkkEn3sQi/+EcgzbjvhHqLlQgX7NjmiOMAhKmDTPxegoDbfzJRlQl&#10;cbIS+ExjPn43UMNYE6KU2dG1JrJYPwx73V7yX7y3QMKP8UD43NBos4wDiA0tj2mZ9cBkLWaj7Rf6&#10;UmyyJL1c6XBr2n5hAOWy6edzIrRkekrTmUm6pUgzqgiAh8KVIVSQrFJNHjUThLSHXifmSWs2dGWJ&#10;Oq/N99nx0421y3G8BrjuaGojFa3xeu62OgktI+5chsQmWvUcuBJdsVxoHR6lGTpx76ep+IGzo8Qm&#10;q7cDw8+JGTdYMI4rHEvZSJLkXXmhSBgmFt3PKN/F2gGAQ4N/37RF1A3ssMPVSPGaRobq8W5ldiHL&#10;o3un447ouWNq1uOFq4eUjdpLmZLgX0GUgUXouNrkB9HmL/Gvl3MPxyZsorRRszd14rR2h/ufdLVx&#10;Ota42h1XQjWvZermtm3XX3/933/oQ2980+8AbZZraFHo0QQpBJhMW296po5gl/lQ8mDpkUCHMNAV&#10;bpuGnhqG3ftIZYkYpauu1jmReJva+Uo47Vj9Znm5jnp3y2S/ZoNszDkZTzJOBZ9jGbK9KJCo1whA&#10;AZZZWW4jQwK6u3aTjznz5IONbuBPv+rZ+GX8135JTDkn7WGAUBDsMK2CW7CtjTtXdXc5Pi9wQ8Cj&#10;ksu7pmk+fJ8FyxJgFIYyb3rz7331a18+dOA4esJcygYBYoM/tQULj1KTVocGQSJ8oj1nnTc0OLJ+&#10;IO5VrzAYVHvP2972Z6BxUlJBermBya5NbyU8Ap6Q0bi9CKXO5GhdiFpJdp2enhKr5I6/uDh/wxc+&#10;8eKX/cbGL+NVVz79phu+jkYQoT8//tF3n/6M5+oQ4PV1O7Xv3ooxBHoesKOvedYvPeeZL73tRzd9&#10;/rqPHD30b2ir8ExnUg4/R8Bhq9+MK6UWHI0wc+kfsoSzZNTgTUryI4WE8EhHvwamK5FajwgImkd4&#10;F7BhNq2xcQcBvNW6VcjDMxMeK226/cneEsppTfa+KVcXr+jxeAVmyEm5BAEoQhm2+AqgvdIDY+W3&#10;AponpS3H3ugYqN3y4QLNQiFMlEaolLCZsMiUWWFItxzryiuvXvckZfzNjIauVEsf+vh7mk3wNlqn&#10;ZufZ/Ldw4tNrl7QH9r1Gf7/daFEqC4Q8hbD3FEGfNuNiDFjQI6IMbSea80YleOtbX/vPn/tXFFLj&#10;b3njOrjNeEBw94eGhi+99PxTJ46gu8aGidMKqx5dlfga0pmCrRHUhgD0Yc2AeIK2LG6koVYbLPRM&#10;ujjQVgM+MSYmIpZUMZbXxF+EJwfKL5igBsWcOzKyqX9kBMke6Df85QXgL/b0IpN7TJLeVWR0x6y9&#10;CXx45tiUbKxsI5PJnX+RN7bZ49nEgDTpFEQQHgWdFNtQ0uiF09H2QdD1DhyzF/0UQtFtDNAR94lW&#10;jKwlNuSiZZKHP1Id5mGXV8h2vVk3ylFw8FicTVnbNrU7Gx5TWMTAU7u2mLF2UY6ziETetM08q2rc&#10;cbNqeMx7kHwQrYgjySSiRCBiflPbDNvINlGEUWgVtTplokcEXGtbyHcF4xHxQrE49uRD1oTFJCpR&#10;6ED3n1BjmWixrAYGzFQsimC+Q2DBYlwsDZjQmQNGq0qRRn+ttNo+Gc7czowZLhZBcAP2sBY/bzv0&#10;qjCTzDcneazxRWWEyJJCfIi7KSiCdmgupBJDZDtq2/DPZaI3x4qmZ7P68lriAU2PKFO7/wIUQoSW&#10;lfV31NyLK4WLL43wgcR/WzKLYzsppqHmRftMMakjHa8nSwAcLWe57N96tL1/3k33twaz9eE8vigp&#10;nthk6gE/6e68uwJ8EWB1zIRwCakBrj9gwEDrXSD1xNQkDCBCyoyPG5fklz4J1m3dCZhMhb8bSNyw&#10;1JG89bi3dhZdBbo39v5RAjzznqe0sDNOnHaw+XFMHcmi0/RXuVwEhAPp7cVSC8+bActiitFDQzv1&#10;aDn2KrSqxxg97VTrjXa82nen+4NAESGPXSya8LmtyV3R0ATuJ24UO7jQnJ46cmLq+GI5hhMlThlM&#10;V8FtxhIwBETFrjkwnEET1YJD8oof1IKl+RrQlnTeylVtZOC16t5Q0ea1a4aISExnnb3n5rftSI1u&#10;ytz+HZRVTPcaG+tDJDluIpy/gF/29/Vls21YbDbrbFPTGataj/R9p54Rj6THUYrgQJEmRZIdAPwl&#10;DNM2gTqMDqXhpeodwXz4pkw6JS2l7oJwk9A4yOQsyUNBd5PSdzbgtJPUkWRKIWiVNIJsO8XOKuqk&#10;5nYFi0kBbia5tmw7pU5urzEPU93s5lWhRElRracQkXawijjN51gGA2/EYJjiYiuKG5CzQ/2jc9k8&#10;/qLYVgmyFYYyMARXhbUBiPZB2tICwwrme5gxmYkUBM8F5C8iC1VGog9RXUFtZ2jXpRR3g4ISsaze&#10;36yEFr/GjEklytb4gVuf0mnspqH94R8kS1p1ydHddletfQ4StVFMRW6gu+CuMDpWazze1NroH9Vx&#10;rnIzDImFUQIK+lotlAQ1ZaJ6Etqa+FzZEgZFR3sMVaZPLuG1RRrOZQPnNNelU24mjbMaQTiYxrbk&#10;LDa16hRjacRcyRJJrkgnrzsmH086PUyGevnLP/NBlbBvleiLxMqJ2e9Ch5P1Z2lHaCLMpGrITqNz&#10;xpuNHTt26gyP/4JOSbuSkO32ljeiGn7lr//6Beef/4IXvGh2YZZe/JaJ+Fwm6MY670amP2aSTpTc&#10;Ux3eJfr7ZNTEQhQiB5BtIsYWqs6q6kS7xTqsKmG+c+RjSR2cSwMITpdKzXQ6C9unlBtmNixwbcK/&#10;NWzncsgRCYF5oFsD5e+uHy3DqgpVQDZHMSEKRLzVvXvO2r1rt+uaxv/ALxyB0I44NmpxhpRk033b&#10;dw6NjOc3fOTE+UIKlAg4XrSa3MrwC+lzUfTwfpzp3/8TeEHBzPfP3/nnr37ltajd4TWeyWfyG7P4&#10;QttTLwczM6XxTblif2Z4DKOexyUPwndvXQfAq6UEf/THfwi2ETlEeJJ9biHgjHmNWsRTLdFhgcQk&#10;Z0A0NjaB2Rx2FLD5XTc9Mjy6ArMjq+77S/hDwJ7f+MZXFpdrKO0XF8oYEbG6Fzf1TAYHisRtAhk2&#10;qTUbG8s3GmGpJAkZDH1EkCBbPo72QzU3Mw9XWXRIrbZ90zdv+N0/eDf2QdA61qcQ1tGsC3/3YTT5&#10;+ODY2x51yVX4de3L7/zEP33gxm98aeZEhepxW+FtYzYB2zxYwaGPXVmooVLHfrs43x6bKGb703Xw&#10;fgG3OuoRFyCHzF+Yb/ieJVwbcMzyMJRN5yN4tMI7ZHZRGFlws8r2gStWb9QoVmeXBBgTnVHE0Tik&#10;hSbZzawtgnjvvjGAyrlM8dChmcX5FQvFqsG89kIxQ8IzgyU2KltA/hN6SBjWmMSc2ImUlqApwDPS&#10;yb6L1WWPfvToyOj6JimMmBI+8z997oOQey3N1Q8dnnIYFkpViCTcwI/UBNsfXvyPvHRrwKSMYGlx&#10;GZgDOCOlZWzZYpTIqgtuPvCHiupx++s3fv+DH/jA617/em0JfrqDj+4D8uQnPuW7N/szi0ul8kou&#10;N8C4QT88dWqJhbzCedHCEs2kAQJnwC+AYKSB+WKrAWofSzvbrZRWcEMzmfyu7ROulT5y9AhMfMCW&#10;PXbsmBJTlkJ6aHTL+Mt/5X+Njm9Cn9SvgoNf+lL79nu2hL5kvtqVdAgaqMX+M9D1XyBSWic4g5W3&#10;iie2Rru3qqc/JoXkEfxUGEzExpyvRhz2Zu3IbUlyQcHNtXBAeo18OlO6++7qv98JzM5iTa7gUKXL&#10;HJfEBJYAmP56ZAFKxgptqrURlQSi4qgFh7HdTi0EtU98OXAawYXnmvxG1pVFmwT+lZafdWgJ22wT&#10;kiw6UdlPm484b+CsXeVv/WtcnTH8kzlqg1Wb4zUhhPro1jNWDIpvHQ8YDCgR+gR2QoGGSUYQd9Wk&#10;HbtUoxcoKNhY3AycYmSnIhMDCZvNqTFQ8wxJKsrCuHl2bvmGb0cv/gU3t4NGboa09HwQ8Wyodgct&#10;bBCkDkec1pKPKxCl9+6y7h80/FykasAkLA/zASptqfeFxUbQHDp6qnBxM2PZi82A9lHKAAPUAxYa&#10;GgWL79KPNWZhZEkMsOmnVY3stigQQeIGuJzCx/MI/yOnl0QPLM62eCdg6JITnnAzLP24ecfRA3++&#10;OP7qX8mdfykUL4HfBFfecnPiVB16cEV2Uxnup3KFcMrSMTXyrQVnCb9EpYLdybYaX/5G86lnua9/&#10;S2rbLnhIWh0iW5qhuiREu+R5Ua8bB+LygFJWJiiLnk+kCy59jmeOZXPjA8uXP1eN3hXfcqPp0pfY&#10;wYdySORF/053U+Q+t5vIXjOOHrJymVQ2MzI0hMMAlw+59ah24AWXg5KB6E8KszlJm7TafptexCbT&#10;IRi6pG3BAN7HQb3VLJfLOaRzUB7YsTFbVb4LVbFndfugAbwPU9NLgyYRyZNAYgigGHCPbeEImByL&#10;x7eGW3cjUCiHStKHvTnE/v5Ifqk5vOjvLa7UvCqek3pcbcTL5XB6vo4A6YzrDA4CV6IR1OB4YaA/&#10;tWPXZA2WyOV2s11BZogJjUJs5/PpsYmJ6ZlZbK1NL7rjx8vR7erqp100O7t4anb5O7fcj7+O2Sx2&#10;tGbV/8adP8lnU4UirOOymHtAJL5ta98K+M+nkI9nxr4YrsWqKwGUKYNP+Y1j5fup6Cnk84uLJWBL&#10;GG7iDIXb/fjYpnqzVG9VGsshGc4CiBHadTRplBRRdPKh6C1Nmc6AGi9obTwyytg/FN7w6sbzPTjQ&#10;B5gn9DvRoaA7NepSMSLrqEWW0FA+RR2zOthYkPLcTiGGkMZHof4rWEqRxP5yfipbBd48uAcx465k&#10;yzDDtEuGpPTyMEy14VatXaYQ8qTRrf5+mDtCw2gKDwdjT+1tFLqdDAs85ZiSZrOZgQEc7mEDbl8U&#10;g7L5p5o1iPr6i/T9ZDEqwa7INbdlGKK0HxWCX5FdTNK3Bq9ZUYQaJWYZRMhBzOTF/0JLDUI9QhQw&#10;QtayGenZkh1bXVMrs9ddJwFKplYVyx+FzH/ULFZL3oUZyrViqJTcdJYmePZ1Ax+vah7Van6zlkH3&#10;ZMm2GMrzu0V4z+GFgEx6kKANYGzNJY4Sh2X4piLhCh5qmVBk+22sXHjxYZpi+shlbhPm1WYQSl81&#10;VIyOY2v2to51Znyu0Ai0n0pC8HxIDuxxEgmn9CTO7Hr4SpiEIkQvz3DA8kvmiTG58gDfsYFu2bJV&#10;bKvK/2X90moM57LLLvv2t//1qU+7cnZ22rYSJEqgFbH11lhtGHXo/N0cKjPuUZX54EGh4poO/Cia&#10;rQaUCJGe/xo9zzDVccDHMkXFiwRGnM4oHjD5BfkfOwhuXLO50daqry81OlEYH801at7KchPqC6/p&#10;Ly35ELyhu8gV7Azpaanh0b7hUWRQlKtVf90/667d+/67Ol5sMX39cHeETCJEdmVxEATT0NiwDtpk&#10;ppfElcMT3Y0TOD9S6wu/BC32IVrFduN5n/jEZzzlyU/99rdvqlcoUqo3Wxt0S0JrtWULYrtyaJ7n&#10;59s7t52vf9w6PGzxsOB/jxw9+MOf3Nw3mAdzxGuE2jOQNOU4IaGYooOJxVoM2xRmwOLQA+QOxxsQ&#10;U/wX3pkOB5EM+ACvKfrKV65bWlmYnq6Ijw9JPmCxDg66iJmFfg/aMri7NVvtc/eNII5+abm1sgx/&#10;3JhE4BZTM2GBzN7TdLJINkXxFwcnp2Zv/tZNT3zylYzP/fsPrzvyF21St+9F44QbetZZF/zJH3/w&#10;137tLR/92P/96tc+i6OFjkUcQsfwo5IsJh/DRpqjWsKesnjOiHdFnMk7LFVjJg3icw2OppwMsHdI&#10;HxRtI21r0/YBmJBjVNlquOD01k+WeW5R12VmMqLFhpi2zaANGZxFYpeNvcRKu8jqQV9NljnNazkw&#10;Z9pBCMCt7W/wocChi9QxvizCaWMepfA4keG1SQq7olXPpZdcupFJCvfkysqNN30JDxxGTRLVRBCV&#10;Tb6ZAIMuWYw+SHk04cOQC+GrFcy7WhbuecYtwNF4xEDS4/EjiygRDJm9vut9f/HKV70KwCxuH+7j&#10;6Y488JigFd+1+6KvfvlL9SbSicCdroJ8h1+87WS+CUYWx7Ua3hWQXsw9zSz8jLU7LmpEB1V6DtxB&#10;4AmV6hKUY+XqSj7E6laQbut9ZXJsctv41vGxMYcVTLM9P+WWZsyF+USfpcIUpa+YbMdS/Yl4TCJm&#10;uTLOYN29a9TYucNhcyVMeuZBUU0b0YWXHZd+N3WRFmJVQ5YclOfiE4cVvZmJuxCKNi3fiuTIN7Tn&#10;PetTMoRFKKuzEbXTHXQN4LlG5O6a1QVvec4/fHJg11Z8jxfpuiMmxks1r05hInUMHs4QuznZTHjB&#10;2SZE+t+fCeWgtsR0VFNXMVNXCZWaP8vlVUIIkBU/pIsFlAp/AaOFUJNbsb7hYMXKMOI+FtWhQZpz&#10;ghY9ujuNs6MSxqQlVtAWrxzN1xGCQ4DCVl6+ENoI94Y6gWB3YMgwQDBRE48UlbvMEkLGT8bhhE9T&#10;NS3m/xLlZ9STDp6XYaJIhuFgTNmQLSROXmcvVgkDLZZXJitbV8eR7j+Qd1WXBsJaikpLrcqKMzgc&#10;kyslx51WsSnhlSa2m2KgFQnYirM1FJWpKXgjrLhwebBXz87nxjY5uZz07uwGuLklniaxFLKGhqsF&#10;auXPgEmFBqoi7Z1k+O5Fu5Wz6N9SMMMaGUFkNgs0yxKLXsypWtk8dDD8yscjJw9ws5TLRkPDaClS&#10;FzwKjm8GueTkC7C1MJOS3RIOq0WQHJSJCCC6kPEi8HLalRVzbl558dpWNj4No7eHrenV5FPMs7Tl&#10;NQjeJon+0L0pc6xf7doJfEJR1Gugm8VeVD1wYBi8kWK/MaTub5WRxgkOLFZKiswSE/zmvB2nQuZI&#10;5bL2lmIKxsvZXKrqx7UgyIzkWvmoWQh3bMlncohcQ/bFACYCmSFoUNvNejBzYha7XH/WnjtJSXYe&#10;Zt4uYrHU5jEksqXoKb4pm2JegLF5YhDBHBMT/c2m0HsB/HghvBcWF+ts1ZjKpSWl2LZopww1JUbb&#10;6HUHBrJuCse3NTRgt/0ciADTVhNKnxRGrClu/Ow0g058rKwhkWix/9JGRfhZec4WeRwyPS6KMXck&#10;qwbxZeKyxp8aZPRcq7RSwboeHcnTGjqIRidytngKFfJZ6mMDabRN5gJoFRtimXy+f3Zg2noKDa0p&#10;lpPo2/GxqhWPGlgTEhsn8UwC3clmhQMslyNpdLCZFN9JnHwKfPqUi7GSUy6h/caxjuMeHzxGra4b&#10;RJtoryn+hIZ4VjGrgW8vzKN4wo+oN5q6DUyn0uCE12t4S0QfcKhg1oodKCtwl/QsSFSmdVMYJM7W&#10;eGMoHkpLdfKo4YdZyEBZxmwyT3YuPOj4Czazbx0GviYAe8fOmv+AwT5FxdB1NyX1ljBhqlMBJta/&#10;zJsNwqThjaRFjXu++AmVBhOrdmR07Lg0PZPfpDte/ARLctDpgi/ebTbjbTWXIJEaex7sIMxcJh8w&#10;PDZEJYT1anGUGNEhytOUem7KmiOFDhdRjoBzmVan2+pmS+ktQzpe8qqNNaj6g4Qqr9k1yNLXrX6H&#10;NgThLl/KALdWKAFhJ7cXHDCqSE1rx85dnaL/nv/KlkljOPhftBk7d+686cZvPOXqx5dLK5pMAEsS&#10;aX/kSRU39N6oIuF8dyy9RGmAMQo+UAqr1xzC4KfZqELmoHptLi+VJbRnEg6h+QcY7GS5QeGgQnmf&#10;cgv9ltgDbBSQGRh0JzbT/hbaYKAaS/NRBe4iJ1sMczTioRGXZpKuuWMnAqGCXH6pWm4Z/wO/8gW4&#10;kjmI2cMjmsmafQN46ION8/wEUWTpRMVRRnETBDNN0hbXl+Lz0FEvNGYo/dFT/f4fvfOeu594cqoE&#10;lgee4o2yv03Kp3OFTDafvXP/qR2TZ6/vWQNKpj/Ol278THEI2FUEQiLYp4rSOSpL4Yn+heuue4AG&#10;omswmAwZJb4j0o56UeICJ3YOcniteso6fzf563rHNK1EXaWd9VZr8TqSDePyi7ajEvQaxkf+7gPo&#10;ePG2120E/YC+Fy+Cl9IRypPbdv7RH/zla171Ox/7+N9+9GMfj8IGTm7olCjQ8dvpAWp7HDrnA9yQ&#10;lEV2EGBu4lwKJdY0xok+MppuMsKNZSUmByjwxyYzxUJqYCA1dyK1OGecRMIxgxPJ1gS8QcNUfkyM&#10;hCWsRgLh6nUGHeXzKbBIaXLBgSYzag1qNDjab3obTSdCkQGVDYSd2j4ThS6xFLailkitInCqL37k&#10;xfpCne5wAQseowT85ps3fw1V2kp5GbGKxFnYp8ChkbwbXdK7adTsfq3RgrUXZMy5/mIdFKWGb6Wi&#10;DHGDHMJEgfeenDZ97qpcO8vVpeu/fN0Ln/si/IjT7Xj1Y8KOd+c5pbIHcgEMCJaWVgaH8sU+EK8A&#10;KrBzcXNZHMrVSgOVPFgJGQx4qO0yZeShUCPmM9lGu10HY7u0iBuJyQ48hWB+knXcUNSHZ23avXvL&#10;7h3btiABzWuUaqeOukvT7on5SKe7m0Y6JJ0c68CRKSvjYliC0o/EVHoou0Epr3xt2aR2nmuzP2VY&#10;iSTcA2JmBCvm1SDeudILgW2Wxl6LoCwIIkun4vuOmETxRKYgHmkeIl09QgZmMhiWYEV9CFqJxTSh&#10;rIgyRTqOY38tz/pLc62jMyO7t3K5h0lZw3ZRqLHs7bm00XNWlJOGZDrYd7EFFPa22wMZLLtsG2nc&#10;HDpyYXzNgJM4JZLuw0pop00daWI8KGVNGnI5p8mZJJPUEq4JcRDSJsDVs6ioq/pqbt7ym0SeQ51A&#10;C+IuJays29juKteSqi5ipBNqHJxQjWIxdHAbYdlM0124McHjK+F8gqLSIvoC4i1GKP0pTdOlHBmf&#10;y0p8QdBU81EQXRgcLjk1C0F/DzuuqWBFhrpIYX9rRcIPRcGrtKxVRhFoDWuwXDOs2eVwZTFYWTT6&#10;h2Q/toSVjauNsb0tKbg01o7ETjYSJxOMDdhRo7K0NX8zSOMNYJx+as46u+lyeaA1Y58WKo0Px2aH&#10;IipOZXGicjFUVswI8EUiHTUhfuox50fBKc/oc8O2MNhtuuFFmtnNT+SWStGt1fB7x+K4z7edZtEN&#10;LtmsJscHJneHxWEEYUutjk8ZiFabq8wSnNwkz5CqS2+lbNPyCMZCpr2yrOYWUJGu7VmjHq9YrTpb&#10;fibgc8abXn3NyDUXQxdY06VozE5zWntkSO0+H6cGP2popF3MOsuVg/dN2JmxwdFs6M7OtaebYVjg&#10;8ZhGlFuAsCqzAJwjQOyztTVn7u1PjQ/lrFS25Pm1oLkJgmo/rLaC7cjFhIYqk9rs93nwPYVwGBtr&#10;OZw5sTDYlxruT4d1uCSqfMbMoIdOwXzWLfQBnMTOnabpqmmcu3dTrVJbWYZpdIuDKsdYWIzKZaw+&#10;D6bs0PRS3eibJIApV7ojHJToPtzhEUxLkNyhhgbRgcB/FHPeNhI6R8Yz/TxD2WVC5sNMEzq8sgpD&#10;zYxjjp2qSedncHwyOTxiFkCjesNFq4Wxo8hkAZba2kZAdYx3jh2lZnjLlkylAj43AuRQeCMOTG0a&#10;cdAAwxeQxZ5lQgoECTx+GF683kDzhJ3fE8KOXa6yP8/n7VzOxRT4xIkIICteu69oURMNvXQEvo+V&#10;y6Xwg+CphHfY10d7S50yiycehh2FYgonCE4r/qyMOTGaR8d74oRehHx0Lc5RLSL2olQCwUo0YQ6Y&#10;RFiZ1aq0l+ztnUo5qpZDuqg4CMDGP/JxBa8TCEFApyf2r6ivAvCQeJRAzeA2aiC9Y6FgdmQPD4EW&#10;YQE8aNQC+AqBDID3w5hP1xS9VaxWJfxor97RsVSrHUIut1JiCJ8Ib5NQYk6XYs7QgrZJuglXqmgK&#10;wkSTktR4PYV80MWU7UDUWUppAxjQT1xxvo4A1joMDZcZDg8eSxoyAX7lZ8IiDN/MfTbFOHRCu4av&#10;QVhdx4sdtqkB5JC7ZKTHG/y9SvyZoO1HJ5zLZ3G++VTiEognIgPjO0GDZbxN+CIKO1pmoZJj8C1s&#10;dTJ5JR/VAdMPBUHZqzmCrUea44vzCYaK5N6Ye3efnZSVp6njPSNfqGLh8AyXmp07dn7yHz/z2tf9&#10;Kj47xhbH2ydEGxNKvJdpam5yx89NJteJ9IM7OW8iJqU0UG35i7hkuKqWbWohcOh1qFS9k58zCURN&#10;4kHCppMpWIWiNTaSr7foZ7NRfuxU9f67Fu+/s1QouCOjpFBw34isUWhv+pzBIXtoJNPXjxWikB7U&#10;aIZ9A+n/iR3v1NHy/p/gUmPaC9q+mc5aZ0TX5madVAE6CjIqAy/QVoPy9K7zBbG0Dj3nBQ+lDdAj&#10;GBg4TUxsedkvveHDH3onnv3K8obaFYzF4F0KCtP0yUa5FvcVM9u37dA/ax3UU/2b23/yLbTQJxos&#10;8RGE3Gbdz/k6bkPf6acBnXnZQh2DfKe/37rnrlvu+NG/X3TxFZgjrM+76EHyk9/9XvzCCwIzRN87&#10;Ojr+5je9/WUvffX73//uz3z6U31DRqaQGuofqJdA2PKBJTjY/JS/ZVemXvFg9uFKxAjqhmod4tiw&#10;Wi9nCylY9w0UMzjmYbs2v4KBqwHXvP33nsIoCq0fj30M4BoQ/VqCHLKQweEHTzKLNARneaFSXq4s&#10;LVaQuBbRvBQDIAzgHczOROQbxmcgsJWEIEDvqQy6aJDEIG7nnBTauqDNIcbYxMC5+8493UD1ZF1d&#10;nqyrz1//qcWFWUD8IWO02Lg4aRjWOAjdGBkZ3rFz08TmQdRSleqiIx4t2JZHRodGRocxQoRrc8rJ&#10;zp2aw7kO32sg/ziJbfE7+cKXr0fHi+oMC/h0Gdf6Mdm6ddvxmQUQDS3KNA2Ejc/NlXFBUAJhVM9U&#10;cEwTc+l8Hkmt7nAxgykV8A1AS9jwYSAt+XzGYLHPduA1bYyODuadDGBpuFxHDS9qtq/8xWdPTm6l&#10;lwQ6piOHwr/6nHV0kb1eKKO3KOGAWVpCK+gZmw9JWH1IN4+ZQzQdphEuiiPRiVLxSgNoCBNAxUW7&#10;NBztmwwv2wdiIM5vTGYCESa5ttLYXVom7ngjRckS4Ul43zHn1Ak1fyz2dEGESoUga67JfVgrrx7Q&#10;VCfyu1UcTlqwAgSF19KBk070rcbjLgBZgggOmzVU1zxDsXzb8PFl6xYVUznc2JoXDz75Uf8fdW8C&#10;bmle13e+y9m3u1Xd2ruW7q7eaKABEWjABSYqImBwAXVIVJDEZ/SJGsUYH52JZuJoNKLgxJiEyWTi&#10;MzHG0TiakRgVIjvN0tJ7U1Vd692Xs5/zbvP5/v7vOfdWdQNVdTs2XOppqm/fe8573uX///1+3y0u&#10;bPT/4ydrwyuUplHJL4yFfeHUGLjsHetXBBYINSnVXHqNYwH5zlov34sDO7+UP6FRerDehjKCtZy5&#10;R6uL9kZe7u6qeNoohj+qzBVRcx3la5y51letv2CoxHmZeEOh0ineSwRAoPIfEbPcBszFG8uPC5EO&#10;iHNNvcG7VaAx4/jt92IZ88oOwXDjojEHKSS3Ii6BIFPfzGr5kKUxLh1EzaZFt+1R2bmBgjCWSOhx&#10;nT0+LapTLRutxBdAiyDCj4Jz58L6fP2227qR34/hvnqQbagDmAqktbAHs2YQcQeUJgq9sK9WMCbc&#10;VwmOHF458YmDGjXW8R8RgZRPXTFnIVopiA7Qs3uGsGgSYXepwXI6W+PUZAqGIqh/J21otjI8fd/g&#10;735n6b/8u+zMMqskOciFNOfRuUEC4zy6phChEddkI0s+dDZ5sLL16HLjra+r/w/fhBVW0SE1xkfo&#10;JP4Mp6I3WHn4/PhPfid+6InixWWMsaG+boRjuvPyMCv2Bn56TazmTo6K73v+7rygq1Ge7FlucXe9&#10;uD1ZuD9lpgPnHnEydpT+peO3VF7zqm3gW51qlp/0wsOf/U/v+424szIa9a8Msg7CIq/Y7UfdTrK9&#10;lb7wDn8fV/iWhToplZXiiUMN5sBs1YszjVkYB0mwMF9jTtGjkaz6iEK2R5uz5RlJBILoyEKbQSqt&#10;JuzlRr169z23s0nNzFYvX16SYzujOtq7FBZxzuJH2dFqwjafffBzT4GL8qwcPdI4fjy8775DpBhQ&#10;DqdxeW1jfWNr68D+ObRojXoZf0e2p06nR3YDkQcDkoDlPBrcedchsttQI6+sbzgYTlIaX45c8kqM&#10;sqXlQa1C7xcOx+IJ4+OwsT0ge0uzAHuo19bGLjiGVoveb65F6pEHsNnujI+caJr5clYG3MVTulGq&#10;V0v1SmFzc2Q+vvwMz2j55PEZ2PL8a6tS3r+PAHIP0ZCZLftrGz321tmZOhIX7usXPv/4cNxnNdjc&#10;6kfCNdP9EYNX2m8GCNXhKFrf7LaaBJR4WH8tzFdAX8ejCq9Mo7RvvmwTpWRlucvaemBfwaXtcQN3&#10;e7SUCR+z349IQlb2J9JrHOELYPvB/PxMr6cthpnQvnnAZta3ImNobFYP7JM+mVZ/JBa0cGlaemMk&#10;yTGanwOj5sG77bb5kUxG/LnZ6srKdq8/bOJvCWRcKZ+/smQdXrZvHx8EynrIkaSSGYO+KGrqztuP&#10;9AeD3qB36TLOo1iAR4KFRdY1NYb6JJ8ZAbfBTLNizBcfUyR+oF4rD7Qvy3+KnlIgq9wQfZcQVJh4&#10;VPnOMseSwe2v1qFyvrSfhM5tQOKXNMkmxGvnFZxphYkSg519f6odnpC1HczM7RukgTvv3sSEycHO&#10;tKkwDLN0alRmHpET+yxn6WB72lQBkYcOu06+oLhCZ2aj1p3JN97jmoKwFk+ykd309vSdd0yBlOek&#10;RMaatXTsGEjvy192/4//2E//o3/8s+5s7IivvatUP5Oo1GACPrlYX10USyJO0pxpfpXF2Y4xku31&#10;kj5GkuazTZRlexIymtrYHu09PFNpn8xg+upDcHYxCaVID1zrQd/bXOe6oPvGggVaRby5MX7erZn3&#10;FfiVmosd2zhrWWwMOvjxe3euIg8ZJm1nO43M0NzPlQnJTW9zN4Qximz/oY9Qmv/t7//BP/+z33vi&#10;84972R4RHOkAOx1qcEq65MQth51x1E1QTx3Au765cubcWVabYS8dyQQ6MZs6cJdCvVne7XX813w/&#10;EELmevJKDXpP5qwe/8nP/8Rv/4cPFCzo9ck3fcezuGLwZ+qBd+jgkf/tF371e7/3Hb/y6z/9+OOf&#10;Bk9hambtZ/5HiWVIyEaiY5kPISKkwPz+reSn8cGZPyRSxFOajUzW00pFABGhMN3tvmp2n6jeWCG7&#10;gQInEaMIQy6WcBrC4kEjSBoHiWeII5bmZ5KCINyNYe3eXeJgQ7Fi4MxVJsImLCxDeqPSjR17WlOh&#10;Y0dvsanlxZu7r5DIPvbEwxyqBdvJ7qFBSaS8jeTE/hMzs81FNnOm8WSjVmrMUsEcJGzlPPoYWSlH&#10;xygABeqzkyeODBZgEUcbGwR9FT7x6b+E4ETEOq31jXa8PCbsC1KDzy1cWbro0mkDM0phzxZLajQW&#10;AEb5BJirYgVIngAW+vRyn1NEJvmYfDulSpCnRCKXvgPJfOzj6EzZX6s055qLBw8dnJ2fpRcZLq/E&#10;q8v+lSW/FwU3H677xTOIMi/Y5UCb5SmQZMOSiFiYaebmpztb1TSUL8ijLHNjnzRGnzwcATf4OW0r&#10;uyGRoxPQGl1ZRQrySuQKvqG7OT13JyQ4T52LhR8UcrQYamtrxj+xkJ1b8YdedpUlin9t1MyXEqX4&#10;V22gZvhKFxf60/xJzxJu1TDqjCX+07C/NMe0vTSXQhle45nhMi24vHp8jYkmbyIX5Ilqyp6i3Lo0&#10;nZy7NO+i88MzuMv63cmZCURVVCOutKjcHiZ1Aba+RaCLLJ1JCZvlXoEmjZSZFkDeKOsMHKdJN65Y&#10;0o7nK3ooacY70I77pNNPNbWjEaiKnjwseDm+7XLsATZKyi5Kx3Y+pF5zCSjejno6Ty+1q5XavVVo&#10;taqnT0WfnPfKXS/t2cnO7ads6KyWupDl4bw6BQMlRKeXN1KkcPRdZbFfkjw0xUgFdITttejTH/Wf&#10;Ole8cCVcbisdXjAXv+YynNNndI16br8mBkWBs3sVzK3MJc87fQBnf7+GfZOLTA4uLa1eXNu8NACS&#10;AtRKNsE1KyUjTab1muwvSoS9FwHmY2KHcNQ7v8GJlYwzLW0WlQYOvTt14Vu9NgZ0GBEyqRqrpzBd&#10;F2rE/Y16QY0Ht+pIiy13SkjVmnaZ15oGk6pSlgUDWt+4Vi21mhCMa6B/ADl2CZCBe1VBuHL9znzm&#10;l/VWU94cpVKq+D1GWhX5qsmVQaVEHIx9c51gp4t6XQ2VWHIVM6/MSN6NESPNZ1SwB1M9T6wckFpZ&#10;Yh8GdGWJQQOSf52RnYg2/OIgAROmmjMzb1MsJqkwQb/g5AMmlJXdFFDqLARilOhmQEwTQAfEaAAC&#10;f7GgCNggcXnbE2sMWVgl1kGnllcvBjKIMJsXHONyWVa4JHFyOfgVdgOGoGCrAluxWafZM9YKV4J+&#10;WzwR7Kod+c06K8EJcNPFjSip8zMaQ8HsWlOHlxr2W5TEhqaUoFfZfLBNKy15FJvpB7unX8WSoKJZ&#10;HELbWMwgoDgpqgphbqEPLylUCwJBScF+t548wA7V7Y1ardBi8syLDsvAqqJeeNc22aqx2OPw5Hmd&#10;alKgDDBrsdCUbWwImVrlSklunfY0NptFa5jwOlH1IkjRulnfXFrcbLIwsZ0OJr1vYDFCJq7R3N5a&#10;skw1UZ5W7HBvM6hz1s2c7olbswP1fXtSzIxedHPRRuRXF09kF7kHpDXQ0m4Byo/83Bg//0Jip9cO&#10;lHqlMsvxU3L//Nz6yghIMq4gUpomRGwEcvSaTV+6cYYC8WRvyrWtp0/fftPOsc8i0lu65SjMt+96&#10;69v+8P/9wz/78z9LnbH5LkeD9OqFycKyPUsVNkd++BVDyXG489O8mZ82yLmTWp7qbmC7DNAjObJS&#10;sWE8w9wLAwDmakmyV0DGV1anjyOf5PvZ6JbjM1kNrkKJ8dV2e5gu+duksjUhZlRWroyeOrf52len&#10;3lfgF04Yurtk0Jrg2sq5hePBGrFnsnRhbr46lLd1pmwwldSBPFyym8ePKZppZa8T/gLmve33/wOQ&#10;1Lt+6pd+4O1vGHT31Dqae2h1eXmjLMuP4tGjizePfptn1cOPfrazPYKWv3qxY+xvsmTpvMJao9CY&#10;CXf37X/N9wOafNfxtmZBdNLtTfkpPvjQI//qX/7KO//OT9BWAbbfBK/1+j3w7rzjnn/xnv/nj/7k&#10;373nn/98u98hgJdtAakd5SNlBHsqdUCBzdm4dsWqdGfmp86yiHq/a2BSJt6YjSwX9oXNZoCj7xkc&#10;vgZjv8J8aiTfi1K53iQASTqbZrM2M4u2B7fCmCwiNjEIjaNxlxJE2UZhYuIUtrHiHj+pzEXqPgaI&#10;Cwt1oDCGvqurnZSJEDCVwYT4Ujp4/yYwXkYV/POzf/Vp6jCm41tbnUzWiT6TbKxEmSXfd9+dM3zN&#10;tpaWl6l+Ws2Wb/CknDxE2Squrm1IVAahtRDW98/ccdttAxm/9T772Y6QkkJ87qknT992t3ujm/ua&#10;by48/tAjBcl0Q1xD+bONaG48RkXlLcyTnDI339reRoU+2i5UZpoNRubDOOp3+3jkUF2hgCO8aGW1&#10;jeyq3emQ48EWzkz9nntO3H76hadOHas0amCanSfOZJ9/Mrh0gQ8XfAlC5Q15Uk3DJCbemYH5bDt2&#10;VqrI1Gy+VWnMlGZnGY+6/+I2sUnyhTO3dO2plQrIcVaXg97ASyamnVked5tdHx/GUopMAOXJAzxe&#10;B3Rb2Wd0PUV/hC4qNjcBZhW2uleeppJKBQq+DOf3F+466W09mS1lfupf2706jm8e1fkFu4tpSIZ6&#10;M+Pm8aiW7E1RGZj7lijF6rnSAIJoJvuuZOqC6n/hlimzzFgaMSprTGboW9KyRZgYc7dolq6Jn06i&#10;C/P2NvB2e69O20MF87qjTawhUW8KNVRqRbivZh2aBNVIhYUvzx4xIAg4BT6meUnCgZOnFczxDH7v&#10;cHuUbvRYmXBZEZ5PBZ6F2LHTV0JhB+BN/WtEz9lVGKc1xGnRH9SMfGg3RmQMdtTpoeITxmNig6VD&#10;Fj6UOKLzFC1waaH2FoFBOKX98/WvefHF/3I0rg0bnSc8a3ZLkW4AYITYcPISNNGS3cuaNUGkTul4&#10;QTPjjXZ4aFaZMCZpTi0W0c8G2cpTg999/8zq2XJnM3FnUiz0TD4HEDAC/8uhxX2ac5UVi4HvlOzc&#10;1bHk14H/ont8LMoBPwWgcksFj5659OjltScHbUfOjGqVWrNYIsWpM6jW/PpCqVgj+ipbH/QrrRAU&#10;8sLZbUXEF4L1eIAEplkvpV18BwoAqpdWupw3mIaRIVqK0yqXyDo6fvyWbqfbbXe22+v9YXGMSeho&#10;RC90/sIWrQ5L7qGDB7a2eyxr9FRoSuaGw4OHjkIDPn9hZUBZHI/xk6YvwteMG6PSqM5HpXg80Bgz&#10;jTc25Ok0N1fpYvKmxBJ2Lk2KPallNEPf2MTsKpybq2pyyAgmKezbh2dXYa7FupvRMSbYiDBZHiWL&#10;++tsdMNx3KgXAzZW2Rlq0NysBuZryJBU9FgZQEVmqpvGc/hF8sNeSre5SdDSKKLRnWnRtGt0Ekun&#10;KrOMja2B3H+L9LGZBU9kMiKORaV2NzNiF1jKvCD2kw7lWl0d0T0KdcX1Ahk2PmM1YsDU6/Z6yfY4&#10;np0t8ev0qGoXKwVETJcvdTgjIF6jsfWM3Pk4ehaDZp2WMuAj83DycQBOtZUUiMwkQkRHODcjRJfO&#10;fHWtI5ZumuxfUHLy1jZUbFle9YcJRUK9VhIn2M47uCsq4opa5YKmDsMhR97yS8C8BU0igte+6mUr&#10;K+tnn7qcktIdxW0mGgCzSbYw1xiP1ehcvLSqfbAYzIooKmj38lKPV+Y4O11yTzk58fw8lUmZE818&#10;hFhcrjInje2x2axwwNsdrA719FvaxYSNKJVxqoN2EXz+1FuLvylKXanPNo1JdyZDU48tZ4dNFhNX&#10;qJjHLpvs2/Go09xgZoLo5vZjU22qt8uWfdf2IfW2gij4S+RPnIidWDkPPHYddeac+eDHA0EQ98q8&#10;YUwHYfrvnVeeUrnvuOO02Va1n9u1hmoYEIBO45/8r7/0oq96YR4KkruDO/HRNNvAxgpuTGnjBhdO&#10;ZOZ68rzINer+ZA7gaGi2/9q2BkveN70MdaxeDSX6+ac8yjZYbzwYe/wg6ByIcz9wGJmYMM+zT+Kg&#10;S3mAlB6uoF9rlmbnajg5Ly23Oc5mvbqx1v9K7HjlzAiJsCTojMkfZb1Latl7fQg87usGZvDlm/1r&#10;HBYmD6B309zmn71OjBGmA/ghTfK9L/iqb/+Ov/XJj39gTzcDfr9RV2N84ibCCDTpphUEDos7d/6M&#10;AgmaUJgj6Vay5MSJw8LesB+tFL4cboxTp+apWTtbG6kq4+A33vuLJ06c/oZvfJOzR3p2m17X3vOH&#10;6wWSz+rxzd/w3S96wat/6Ie/7yMf+TjlZ38g6dL2BoZEKtTb2yNmT63ZihxM47i92TPMljwRLhHK&#10;SZArR4Eh+qhEuT3oSuFHIToY9d33B2zyzLKgHPL/XeVQDvpk+cSDbq7/Z8jtIu8x8XKVZRzvdaRl&#10;EhbtPBcvdMzTUtkq2rPgNVc9tsljx47nP3njy7i7r5aWrzD8tztK8RUskLNzrUJhHg+Q/fsXsT17&#10;9NFHPYUYh/vqM0tLK71B/+CBmWoN2LnZabcJhV1ZusJSUIRm31egAUf1VS++r94qVRrFzc6K593N&#10;1fFuWMebN/Cn7zh54cJjFoDMjj7usGkPh6w+B2YPnDp5HG7zcDTev3iIxWJlY3VpZZs9j5Gv7EMo&#10;Vvy4l/XheSUYe9bKs+Vit90fwQitNU8eOfr6134jhQ9RpCRfJn/2B/5jny+ROpM5wO5qSfwu4PRG&#10;Dav8JLdt8id9ntzNKC5d3FStnJ044tdmgEokGHYYgpfv6d7UXcRxZ12RwC1w7lxho2t2oFOIz2Sw&#10;1wdAS3Mb5jkiyjFa7/ndFb/dV6gt5bjwE7F55TulIZFlcQEgGBeaRKfUr2Tzh/yXfHX66Ee85W7g&#10;pVcXLIHLl7kWq9zpfjOXvelffZIlZ63g96acZWJyCqMCoUShECJlYuAiDGCUVpvYVO7+vemL7N4k&#10;RKq3JAwNT/tbeB4EQ1mDcmPwKjIIU9JGoA5M7xp6eeOdO8XkHbBdB/pUir6xARX9LEIuBjZHCyJ1&#10;9diygAzJdXMNWb8Vq/F8PfmetxZnGmGjnqz3dbYpcd//8cLFpeq5x4p8wBHCZ4BYhaiXTAIAzYSm&#10;wWuUx7KPvmrGf1WyiEtDFZ4benXlJbBUdRMAG/W36ic8XLht8wSpSwhPaoZ5oso0J2XnBZ1OWyON&#10;Rq349a/xj+xP//U5AbicNGeD6qV1dYAYT9v/6biclx2uzttYvRG7RPnODTHiAaOb9TxIIJ2net6l&#10;rdmLl70UfjbXFB6paPe5EVdg+uIvSpZ4tuZNN/SFwDsRid0vuminVKU2/tfl+78uO3YUox/JHelV&#10;Mv/i4x/obz9+6tamHIZDf+bQbAB5tuh1VsYVIjkK3tCX+LZaDvbtq5lPmMoYbiSi3cRsT+O1jX6t&#10;Es5imKqEW2+kXBbdcwjENjd7w1H62BMfV5hCEcMnbnyAwe1KGc1nur41ggxcLkFPXWdWAoq7uG9G&#10;/lBRev6p87SgMHhpHbmTN1YHl8gLGaezzXqTmXgrPH+pL6fDosBo3gt/hEjIIaxd83nCl3sgOUVq&#10;DR5XgBwTrFjLVQD+ZHOj29721RXFaqVmW7KEd1xiLifsPMvA5vQURIby0ieeaKM03jdfKRTsOa+U&#10;ODbOK0hxFWDKh9dSioYK70Qx1GxUF+bqNMVspp3RaHF/U/mCg8iMCf3Lyz0A1Wq1AG4EiXemWb28&#10;tA2UGseps+psNIvueUUEurU53t7qC2G3ac6RI1Vef/+8OD50j+D03OmcTiGP8DHH8cJclV4XnpdL&#10;hKYz7fTFBlpeHdQb5bnZSq0a8jG3uxI6yNqJhn8sbfOlS11TtKYOEpVwIBQUB2ECcRBvPefTMzNI&#10;Dgd9BNURU2AuhIK+ggIjD1rTldUVZge8BnBuu80D1+70/lLe5iFvIVILE/Zald0M0t5Q4mfqDyZY&#10;ZhuGj2Mozhn2XSNVyS4pQU2Rh5kWcwBgf84GYqtue0SvPjNTNW1z7JTysv2vF7NJR1hwjlG5wfOu&#10;DtF8lLUqaoyVh7PlXCPXuFr+eeZkxBb3pAuS2lTMKVeyqRu/W/In6XjMy60lncwnr2YDTRhN0/Az&#10;Z7jsp9kO8TlnAee7iHXa1mwriWsUuxDgXZbvDubNbr/99pujw3nPtpHV+R/+0ZP/5l+eOH7i7d/3&#10;jne/+z2TMXE2YUtl/oTS5T6dN1n7vUnEn5flgwVvGm/sX1OyuDWlJM89j6mTZ6MZQji5qeLZYkWe&#10;NHvFeBXLxuJSUNZxuL3dZaEvS+gvevPcXL1aKxnxPsfumTZ9hXa8NPBp6jj/lopZzLI9k8KdZEAl&#10;fuZG/va86BnaI+f2HkDI6+Q282POHukdf+cfPPbI5/bWq0gvQR4kPrfsXvV666YVBK5h2G6vzTRx&#10;aKxl/ga8KQob4Y0F0/x9edwYPFlj8ZQysUmKELXGf//vv6PZWnjFK17l0pV4zJ910jU+28wpgJGB&#10;fA8dPPbb/9cf/eQ/+JHf/vf/VlH047Sv2SdFBo4OynFh6lksy5SUebct1JTSoq5JJme2eJpyUsAN&#10;oY1Y7l+QJZNFVsARc1NZxEASifs9mOWZBb7uxMZPOxV5YMhqId37KXXxid3uIMlNuUVvAdwH+MW4&#10;otVq3fyDbPfV0soV7YVyOgQYMJfJOJGxd5mohjHCIcAGMTh8KPqk7CEcQ6MxqpSrFtJQiaQODDIj&#10;2IJvsxQwXwf2KODDUfTXN1amrfVN6Hj5as40gnDH01V9XSLACB21/FQCw90SFW3ABaOBohGa1YYp&#10;LxS86gSrOlkMOMikon2pMDVfOLC4ePLWU/LigB681fEuXw4urvl+PoN+1l1gnwZxTmQ7zFpmZiAy&#10;uiDKLHVmvTs2nVfTd7N8odxu44oWPK1ruP4lOHP5jzYS5qENk0HcHxKr6NHxuil95k/R2mvxYbF6&#10;6v7BI2DlnqjOY293ztB0LpBm/g357aqDD6ZhqL5LbEzN7pPhEc+lko5gGRSv54yHlgMi90MmXkkU&#10;yA7T4Qr+7kbc5YruOs9Pp2Gr0LJMVi9PtZXJceLUxZlVbUGao6ayOiqQ9ln0brs3mGvR9PobQxnB&#10;0VR86nzWFZnZ3277a8ujhx6i480YEPnyk6e194ZtRshZHoP8jJfUDsJuUN9kglb0Wt5ybumphGR6&#10;8IodjYizT48Dd0q7STKQ6+rpuUsnTvrD7ZRgWQZ8NCI5jz6YXn4/u+qKiV6ubwV5kqRAOOMoYirW&#10;7nvbvULchUajbAov39GNmu2nnu9fB8f9r7/pzdwFtOMLNMrIvFo5makWDx/1MWRW4jBnWgYzUX/J&#10;zzYX9jElFHhSaRU0l6enbRWqUHJK4fpg4NlV6Y1i86DzzTGRaY6HVj9KE+LiI20jmjdY/JU5SYoW&#10;7FsTlOERiN9AWgkgPevmB1UdhU7XKJuhKN3cGlr1qquiZHJLfEnMgWhsv5Kaha/wvc5QZmgBDFiF&#10;EkDNoem1LNWJB2WcrytYxprDuFerlcSg7g5Bj4uW32u2RKmz+qaylVoHMi3u910X7lAwrFg3QFFu&#10;TYGJ81MXNSoKbQ7+yXNHpxAH7zB1lOnQMnW5nzVEYj9NPNfU8Z2CLfD9geeCnYVzMonWeEB2wpm7&#10;pzKQqmjiZ5wZPVZe/uLDhF6XsMIgg87NHLZsTuwa2ZnUwJH0gXnln4ybbc6qCZOdTi1zY9bIfOFh&#10;b4mEEqlGjYyHofY/iYm/YJsT/zfNE2ZFelIvUAzzCCExqCn7A/XMMjlGSl00n+psrBZEkK8ZO21s&#10;dgGfjX6sJ5fXMYF0Zt7JIgVwDwZmBGUMaj5pajlFwjgliXDdkpo+Qcpy0RcdKzEM0HP/VO6g3kra&#10;4J2ON8sX+swkLJOdJ1BCrxv+KX8hdvzZIJvwYKwQsdGmyGbWgtukwQS0mdPq5i+Xt7S6MypmE2I/&#10;lux+1v2r0oXtTgmVWp5NWE6ak6Sp7+0QfGxd1o9S1UmzGw2xVYRBEg0nraHLd7JrwwsdOXYUy+Cb&#10;o8N5/32ieuFGvuvHf/J9//r/7HTaAhwcLTmwGzRPbPLMvzSx4aqf7UwNbACZWhqym1b4Lp3d3xVK&#10;pe+xTtXF9CiubWK3p0ddJASoTwOqu716NXOzHr2FeN+CUSZK62vKJ+KBkWFGULr1+G1b7W0iI3EC&#10;GHQJ82h7X37cnuv5QjYAqDgaejNzSv1eXxviyLX3jjdServ83rCtovzO8mcwCfZ8km7IPwkokuFL&#10;sznzfW9/155mxv0EByOimzAlAInqjPZ6dzUb2fOfd0urefCDH3x4Zq6x72CpNgPrJevrpZMvhxtj&#10;m/ii9fYGRR4UvWJh34EKy+x3fOeb/o/3/fZrX/sNPN2Qxjm9zzrvWiOzH1LaGaON0kzrV375vUeO&#10;HHv3b/xTWIYbqx3WQEIte20/wuphFB0+0sAYpkvGkhxmUX6GcTFhcBD1FAzA9rWytDUcwM0eYK5I&#10;kvbYGFwTd0IvHmoPczHscKDE8WcrMrJsAnBmZj2DfiJPY0mYkj1T/RUTxSbFiNfmQVrk4FU3Z2qY&#10;f8BYmaEamyyhN/cWy6vL65sb+BnAjkb9Ai3oytJSswmDLWJmR9U0EkpOeuvg4qVLDawwS8ULT63H&#10;I1ZRfEYXij6xVM2VZIu5bauOO/IwlMHw6OLlze1O7967NvZ6cbOoO0SJpfIMJlelVukOBjbX9N1h&#10;QyLf3NzC06vf76qk88NmreVFvfaghzwNF0lR2FBf0FN0+9WqX6o1XvKilz/v+S84fc+xftrOlq+U&#10;Hz7nXzznLW8ozCaWMKjyBZrHG08ksmYkyFPiM4fDhrt2enh3Bw/BO5yEK3tOApX7fUyJt1bLxCpJ&#10;ZIQUXFnzt/uq92KXEGmkpsCNdrMvnRM34ca6qMKSN2bQMVjdDFmn5msu6F41ZmhU3iwHYAMXIukX&#10;1ZYTBnrrqbgxl5U2ydzIctqZn7+25eT4O0Hq2RSOzbIdWDa75jyBN+OqjIdUEhWxc5VMmTWzIUWs&#10;n43KI2++XDp5e1Cd3Q3tXgPw5uUaIGSAroH61Rtvbfn9YYjjliooT42A2BhmhepQCxqAYCcbOPOn&#10;JqmZwT7UpRjyEXLLIlsSlR/DsVEsHylr5kLJXPMYCdyp6WP9anHhhS+stgrlBqZfgBkKTl//y0/S&#10;Uqrq+29PJJ9c2nhomdmbVsnZ2hjqZimsfvYzhc56MfsCzkqZEdFtuGb5VYViBT+9oowxuXympotH&#10;GfTmsUd0SonGhEbWFUSTDdQ3ofYEM8nldr6TSc+98K5xNVs6cXdl5cnC1spQgUdFobbxgK63mHku&#10;dCoxmDY1py74vQSwQAmQ5wY50qFLgEn6l1aSpdWgShAPjujFoqhzomkVZYINpSAIsmsZ6dkzekn9&#10;9X4Z9VK3fOhNqsgj89mRw63bbhkJHcmG1NzxuNDrBPGZem3p5J21yAew984tD0M+WOTPVyWpbeL8&#10;hIqG1bqXXlpW6wu1mLWaLgXtx0YPP6SR1K3bUbQ8mJ+v+4pyTYBwIc1S99SqhUYzWJfbi5iueKAm&#10;6uLS1fWByte5CkAflqtnz28Bn9TQ5xb7ruCdncVO2IcA8dSFLXqxwwfxasKfyX/s8bXtrl9Ywy4L&#10;W0nYc7ilyFx8gKN0RT3Z1lYkbbG2rQ4s3FarfPr2fWtrw08/eElGFVl46ADeV10cmwBI9++rwnDu&#10;dAdmm1zZemJLrKhqpSOhiaa/wNQlXF2KTcDGy1c67KG0ba0mCK1l2gdkAourvLrKbBJQN6mKMi9F&#10;4eq6KNasz/S0buInW+ZqQeuQunQno03YUyADz/BsibGMr1h2ZXnLpfdwDhm3s8XjR8WdTUj7Whk+&#10;EO1gtUGefD3EWbM3kPM/LQBCs/nZ0myrweldrXY32xQHCSyw4QjbnaTWDK2Dyy5e6rKM4aOxtgp/&#10;2H4ADnecQFFmO1bLkJlbM+lE6BG4NKN4YUGhSOPI0wQ2UtAPECtXBz8BUiKxkkJdTDdLUNPWFiSx&#10;uMVLqYVPh0PlCrFcQJk2Cy4uE/MA+vb4wAHw6XBptS8PkYJ/4vhcrxddWmrPNCULnpsvEgqheUeg&#10;4CImF/IrQxo9Ux+bDRhuMmrMi1yISqfHTBiSeZqHHlk6UZiHCdmzKYfkPOmKBS41vkNiO9e1bMvM&#10;lNlsEcFEuiNZt0z6UtdSmyw7D4m1Zyp1xtlTsNbNNnerVNLJhufYNnL795wRYupPhK55kLf9HIc0&#10;twAnTVaxkQKZlVGUmXY4l6lMUoXvMID3y4HVPEmI+VfUxAsLC9/2bW9+3/veF0y2tSD3z/CziTAo&#10;dQh1tntz8F34ihsNpvmwY4dHNcHSAyWfVfz2Vp+LyM8v4C0vOXfsZc/aVBFLqnYQra2Omq0Czsz1&#10;SvHKpe7K8uADf/GE1sUgnZlnHgH5vnLk8MJXZsdbmF0o290e2wQnJt+s29lz9CiOHnhh9IZc4AqE&#10;HnNykCnAnoEysCwwwLN/6+3XOXwBM1RY9CtetZc3ZWUkMg7zBErEYhaX99y4g1htbmzSTWGxKB+j&#10;MrIFeZMPB/akP9dfmAjCKep3PcYftI7sx2ztw2G2vTV4y1u/7ed+/p/83Xf+T8C8TBNAZfeS0+t9&#10;YVMrIm0wyuJdfuxHfxIY/D3/4hfRu0K4jWC+ytuSsbEmXIyr2aFxW0YHm1k+SOzp32ZmamxXly+y&#10;8o+720NnZmhjcc1iQa8lBRRnR674lAhMeY2GACKqJJXRwK3JCKsaNMB8dt/bq3MVO+FABkyJOTgw&#10;vo2Q1aJlrctvk9Mb7f0t5iAxz8zw0K2sbWS20c3Nzcsno9NmzG+VTVXZDzHKq212fYbNPcqZcbS2&#10;tgWrCpurubnWnbffCtLBVkrEEYdcrc7gkVsHkfPDvQ7CEhkHkKuIjC3WgpMQ9wVbBv/JjbXtiZ9j&#10;Ztnyh3udbr/fX76yGgmF8xq1aia37eH6cqzs0yAqARSWavd//WtuP31rqgCV8vjc5zt//IfV1X5g&#10;zLDwmkbMy2621931GhMHpl16XiejzPBE9vGsorwNfH+yB6XZxD/Jy0HFSR/nGrMsbA/CfpwDcK4b&#10;zhQoJaPh65ixKHpnEgdkoTJgO+loY6PQaoTZgUApHbJnmyLRji9XMO8R2sWiudpkc+Vuaz6b3fCX&#10;NrJ0lyGX5+TwmXW82ZSx/MzBq9kO5EfzVvBHFprrDektLRQ3lc2vr5zHUS3YN1u6/zTY6e529xnv&#10;fnqwAS7URnJLL/bD7iD0u4jrI+x/QgXc+jkyqa6VAZJKuRz79LOp4npaOigC2bPwDt8EUzGC/fII&#10;La1vp9Gzb9q1goodzPqlhaQZ8Lc4liWOo1l7cS8l15x5jN8tZINwCQhUCavli0hEdcbDpW0mZEGU&#10;5Z8q9XbOWZqrJlzlKKiXqJBKXYJYwR5FWPv8TAWd42Yn3epsYZFD43VgISecu0jgHSsx5yzj/i5b&#10;mFAqvDBcWCx962ujPx8kH+6XvHaa5WgXKDtXQp4I1m4LcGPBbDZwrke6KTjNMycideLktgXBYDvt&#10;dUk7KinDSxBnpgB4yBQCZApXZy9kT3uwniszz0LsGanHCenx1C4Ed5wMTj8vEQbP6fZhGKwvLy2d&#10;eaTRCKGrDsN02E4oWuYrvmWupvtmqsoEL5fuOX0Iceb6Znt9c8Skrl6pYCxBjPrcPD4ERbB/eEbO&#10;uHh2psYnZnfqdAT0IqihI6WlKVnK1mAAXVl2RIxcsfa1ti6TGe8YjWilVhOyouTgggJyiIij8aKv&#10;pj/p9YbdXsQ3+IETx1u6ZFoOoSurJaN/S2Xqix20uiA6cRDjTmcUGiOVanhtE0fCeGa20mzSsZLW&#10;FGHgDM5Bm9TujfkgK8t91HkLc5IO0eMM+k7UlluX8SLzcwhEks42SXDyfev0MRZW5hfNKoYUHNX5&#10;i5t0iaHMsZhE8bNJow5tO9lqj2jc5dQDPz9KBxqqoKELymI1Y4LIHk2n2lRy0mCAQYrURjCyEm1c&#10;bAEccK3S8j2ZOXPMCwsly8/SDIhT2u50XbfFyDSUDRAUJMluIZmLnlkODy7OoB9ud4ZzLU4mmTs0&#10;rupC1XspHj0D9G53JBfFuYa/W1cc5OZ64vvL8mpgdmLNRnl+tlqS+pefh1MtsjSDKGQjcnGDV9wo&#10;MogDD2VmK2KBnh7Ro7DC7vbGfl/IMF00suG19T4voly4GlbwEl2fv7CdpDneJ9xYbHaRqZstAn3y&#10;cLJQxpm+mXIBU0tlad1y1sRaCFt4yaqNI+DUHPKjCoI8G9fL7ZGMNmB48dQ38WmDKefDbFByNiEG&#10;WRKmOzf+jprFdpu8dUsn01BnjJhbRV+9aea/nocRe47t6UwEJ5y7zJGbeaiUwlwyRFrpwc5MyzMK&#10;mDPK04HddeddewQHnnWY16HN73jHO7Kdczvxp9Qyb5fDuWZP2FX5ZMHP3cH83evmNVQy3/0++0YY&#10;WakqrUUVO7WCFazPwkrLJIQOBD4kA5j29hDLuEYdOit1lY/NwFNPXVpZ3QI2YdwFK1LK3lrR+wr8&#10;ogOAqVut6YliOsTdi3nPaM8YZmJ+erGFnu+ItmXJcTOvNpXLPv74Iy7gx0WPetfHbd57PybhBIIO&#10;JP+x2gUmb95eTYwqvcGw3ZUNhigx0qAmaDbGQ+2LXwYdL70GU1tcAZlSF5pNSZ5YnSmTWe5/4l0/&#10;9r1v/57t7U3P7MTu+LM/AY999o/hcw+RR+WWkR/6wR9/y7e/TTs9O7aIUBpqSn1uiSOs9Tz1yg/A&#10;l4Z2qlQsV2GJFwmyCQuOLOjgNrqtov2RN+N0xqnll+LIdyzC1GLhJjQUqZVk9xApjNd/Vu4iNc8T&#10;6I+ZOQfLhsIuQ9u5R5U7X7TQFcxDisVeb6DpL8abuHZoFJvQ9HJRXTScUpIALhgdgPYO8IXqYlu1&#10;srICvkrUW7PRaOH3xUgP08WR3NZl0YxPS3mvAWy0sGLGFVzWqJSuVGwFW3k4YDyruiARDCOwksYY&#10;RHoyUIttfLdYR4wwB38q6ve6/C+R2TVGco07733hgcNHxfXqx9HaSvTgGa8zNvjKZE7/naruHAX1&#10;p2W+OgCOlxCzQjiZyl4dUZq3u9feRQEW2bJKynbyWq7mwn7pptfZGTuHUtGGk6Q3ALvMDCqWyZA/&#10;EUtljiTsahfftTdwHYnBATvx67VdolN/lxTLf9r++8URNjfddh/K4n0d3hbEuU651QLhKpw6BGP+&#10;S59pOpbMBSgn2cqW1yOqdOwctuyDZf6uJAgvCCf2YBOu+dWHmleBmavprL5TxIcdorMSmZJwCfJp&#10;1YLWDN0wBMTIun5LAmKgi/4vluwPxWjaC7dWCptL4dqV4PzFwpmLpScvAh5iCh98SSl2YDZlGrlV&#10;jPmtZjuVWlzxT+yg3mZncP7SaG0j8LMpdzx9pjmM5ZG4ptYQF8aoz7s3XVgYKyTQqNr570l8m7pZ&#10;xkQ7RyAeKZqmHnZ2bJ55m1n6FipDlAIME/AOTJOcHhDk92ewC6j4svKvckErjuqv80nHu39/eMvt&#10;Tm7PfwM0jwbba8tPgaCzxxXLobsxqgXpqAHFWZcpMamDmvgENGi9QDsxiYAUELokFRQMeBpj+tyo&#10;Il4laKc0w59WEQhULR5Of+qfdNZDc+3RRFtZMuonXKSIMUYl9addLNl3XHIPe5NooAHR8SVUu5S1&#10;VKHOex9HPJS9dL+8vppnWTT5DkNyFTHdlBDs4TjXbGYefSx8Wzk11AqynlLqO/WeUqsYOnZ6qFJH&#10;W9tRB1eLsQ5PNZszJJLGhP4qySbDldC6DnNV1jdYn+FUgzfygeVEKLtT/Vc+JtV4IPo0m11C2WDj&#10;XSla85udeGQlJ+FxVdy3QGJwxUKD4ADrIPm89Kv8GKA3DEr0t5zbZiNsCsuVsbAMnOXBJMq0QYCy&#10;B+aNEOnwx9SFNEok9HJ0mu+FFgFMaCFtLaeupusl9BsWNFeWb3IwRPvuW6jMzTAXEMaLXTdtMOpl&#10;FxpDdQAmQXRwTefQWgzN1DKLb1DzR43g+jL3DJpvma47f5AcE4xE2FVshmbyHI6kFLOrLGkV/QVd&#10;bp4Cl+UaOssW1NhOraaVI/yyKRCVmcQ/TePAAYQQ5sXwTlPHLC7YuMJRhUzUZPFKeicLh5DfiZf4&#10;OcEkbz6tI/VdIJBLHkqVCZjaChDYWQwsepdbY+w6TjOywjmpv7txzrI8AdB+IJ3wqanMCNdtDgaq&#10;Klk9ubbGxZeECRPmHD/2Uxd5AL/LQpwLbPMsOKE8b0OZbgdZHhMphph3222333QuEaAZIBh2Uwi0&#10;nBiMDoE8CYeP7QWlOfLz97zovvtOnTx55sxZf+JeZYbURqy358e3JPbcW80W4tRNPouq0q5SYk08&#10;n7Vn2yN+/vy6RgBcZqzYGrobsJWQ4wS4T7pXCuLq8uDRhzdPnELIL/Y+14gp3dkn1xiJcfin75p3&#10;bdzjn+vMzleaM94w6nlfkelEvnnHceMxVc76evy80Z59v7ptGJV9fLBsMITchaU09Sb2mDfc8U5u&#10;7Pf87+/+0b/3rhPHTwLzcoteZzwvTS8/P40tvYmpEHl6+5jgduKoi3llvPbE6jRc90Zfjc8Cbjk7&#10;f3irCwA+gGBT3C6U15ikK1yOIUv/juce5O13B91NBs54EiqrCigIdpIYSgTNV5Rb93v/6Q8e+Mwn&#10;//E/+oVved2bWDToe5FMwzZ/dhOVeCnAfJBklqaf/olfeOSxRx787KcyQaTp0ePzX/vaow8+fCXZ&#10;HB69dY406XINmMVT9EIBS4wArQ57yfKVDkA6T2/Uh/7MTlkmY5Z9vVimsADxyBQ4Bj0Mz6SCNDYo&#10;gTPz0SfX3i7HqNFQW0gS/d7naIlEtdCqKQs0PpE6VX45JIpDw2rzzTC8eRDV3VfHj50gdghcDWob&#10;uYB4hR44eEgasSRaXoEgRwkyZO5eq5WPHTvMFjTW3LvaYdQfDY4ePkT9f+E8kZuf4xQj84Vkzc+C&#10;gsN15QFu1ho3t8tMM6g7/a5D4Sr16tSMEAZZf2Ob/qtaI4y3wSbIhVtbeVgdk0A4T6tHmm5uZ5qx&#10;F4q03lTl3f7oxK2nb7vlrttPHUIqBflr608/FD70SGvlfBkjIQW4QhOKLTDm6WmgN9vnep5/TQBK&#10;kicVZU7jV+XYuL4mp/OdgUpO6drJyNGeZ1m3ZmSJlycBJ0EilmmQTVINJBj1rudumHoZuf/DLRAV&#10;dtDtEPvonBlU/Ye+Fa7ZNGBLmnW5WAHM0BggBRt5c4vJ4ob/RJZNJETehN6skiRJn3YKsy/GKeXx&#10;iltR2PVKw0YsM3JMe6r42XCleM/veH3h7nsqtz3PdetfPDFKrOY0HQITdbvZ+/80O3dFc0fR7YIS&#10;hjiJCf8gIysth+qqqDLTy61b2HIKgZMhq4ujWalIkM+HBxfhEecvjLKGUOj4n+k+NTlI5dDjKQHt&#10;lXdmp18WwmwmPygbpgUqbkXjFrvjtBsXYwut1NCdVkgE+liFXMH+DChfEEDZNZ423Zm/G2020roa&#10;bTzyoE5aTDNDL94CIDbKemmnnV3Z7PzRH5ReeFt4x9FGsRI4/Wzqmld/4tE1mZIoBpCw3woPFGLy&#10;fS85ufrJF49Wq9lfrqbQaUtJqW8yaizgLBaTcilMrFGeXQiqjaAaurBIGfaajw8vtrXe9zZGLR5Z&#10;m4GPoMnDRBn6gQs0yWmLz3RHPqf7V2wPI9exMNJDMG7Mzdx6R/mlr+6MIBdzleIGt9P6E1fO/Mmh&#10;g33Up0N/7ujxKm3G5z93Hh2oYilH6dJG79J6F3Mmmgp6WjdFYc2EjcwSurkBlKqV6uBijQaP1qu/&#10;1qOXg77LbBh7tFE76FrwI1NT9Ty9kUFzrH/B1mbfTIwwptJkD35sUmC39WZbTTadUS964vIFUC5Y&#10;x4B98RBrxsH2hrJY77m7JeVHye90PWfjOjtTobXDN2t9fUCWLVq822+dCW+fu7LUFQ4Y4qEUseK2&#10;WoX5eSXKDohQLorYfv5Sl2kjjX21VlM6+hZsZKpunyC6UQdOM+yb8upqn4NcX+sRaUvvDSmKzpxQ&#10;4upI9ToN8uNnNziM59+9j/m4kmkLeC8kq+vDuTlFgCMGXFnv8SByijrdeLtNDoJuD2bTJ2+Zsyl0&#10;eu7cJuAndDff36axnJ0pOzjx/MU2NTw03vtecJBbGyqvCzTKVODjO4a3TmluVjl/Gxt9jLvOnNu4&#10;7eR+dYMFNjhgex/jQw4e5vPlpbighFd8AxTmQv9VMFErp+fYEbVpROkyFgaQ5+GTF1kMi5izWjpw&#10;AHPHNTB2NaVYXmziI5UqprQAwqzIMlGv8RzLBI+TkUuHr957lFJ7VNWc44vMQ0zlwCyRkTGO0GQX&#10;hb1efAE3uJnySEbQ6aGDDW4baLznLnRw4DtyoFWvlAYyyo6YJ9Cts/d1uqOLq9stcgDqpf0LddKM&#10;oW1XLK+Yz6VY+Vgjldy5asehwZQQDvbV3ulPZp1pnEs3HL02mzCLDYUtuCqExmAUOXQ3FLrPssTV&#10;i7KrQavdwoqpiNefkD1cLLDEymwHMUs/h6ED4TrIcAnXaLML8DLXLNsSA4COFnLkBNCEU4nMLuVu&#10;mkKq0JCFOX0U3XHHHTfnHDs1R72mBwZD48/+d7596Rd/BQ9V76bMV12b8YY3vOHdv/qr+VB8Oi/K&#10;wXFH7XJpyb5tAJ4zDDOwXBFW3pQGtmtDtXytRCfM1+AK/wsJA6Ss9zAc9iPf3/PEcXa2duuti8wc&#10;dBNH8YGDjaQSDLqkaRUZoWHm35gpYqGyeAjxABRByMBfFvLLGwdjRWZGnWoAgdAXOQ5me4eOwyZk&#10;kpJreL1qIj4Gad+FvYWaHjzY/OVf/Zlf/2f/llsUXPE6HYNpw7iZp2X3TXzVGsV9B+rD/hA9F0l4&#10;rVr55juT8xfoTA4dOA5Vfjw0gwV1XYX5BQHgzOnYk5/D+8Flz1y6eFGjTXOzN5rLmFg5YmuR9RLg&#10;riVLJkHr/+Bn3vm7f/Dv3vUjP3P3nffyobgiLCaWsvs7z1YqOHXBpZ/+X2h6mbj+3E//0uv/5muo&#10;M5i/mieTFCykcY/68cbakDl9a1+JK4PSgaC79la0ugzqF0iTa4pZW1mo3GE9Zy6XM/SdlE1G5ZK3&#10;yOvSd1tASeYYGpPi8JSZj0iw58vC1lG2BMN+b2xZuYGLCRj0B+aIExAjNF2Bb3Rw4O6ro4ePIcTi&#10;ceY1Ys1k5dwJKq4kCq2PeVYc2z1uVViJUknw03OzLXrg9lbbmvxoeWmdn4FpBnETqPzQoYYg4XG0&#10;b/7gze0y06/lpRVONSedmtI5D6EHsV2XtlrjsC61g4VayHALP6uSHDHBmcnxYjCnoLMUQ6AafMG5&#10;1v5bT5x4yYtexNxa4SusMg/8mX/+TFHUTTH6ipkzc/GvaXf3QGn2XCiql4cRWahgmkNe7p1839uV&#10;N+9P0yGCqVOU+jJdhXAiY2KsG2QTirNvPIMboRNMs4+mSBvMVUj5YTQKLX5WOTup2UUa0oo+D05U&#10;yTZc3zx3Df8LU5yuWlV/x4YrZydb0qs3jV21tjDcnTP8DAAvV8QPh7AoRzQThZFfS9SHe6O5A97p&#10;/cVbj1de8ZLw4JEkdWcs2+3y+XSatDjYRX94cSV76kzx/GPh5jZ1YVSUK51peUM7vZOSzaFLQW4x&#10;PUEyMndZJN1XPJ4AXVZZ5W6nsmRNOnPDhQMhd6Z9WIKhoXn37zxQfMF9xTvuEpdTDFn+I0+UD2Sl&#10;lA1lfIj7C4c5LSYap6XO+0o4dmr52mx6Uz6zd21ux9TiRdgQozg2AR12MixpFoejck2aYhrVK4+H&#10;i3Hyuc+md97rV+u7XDz9nQRjd0M6S1N9WKuaKDPvuhPv5+HH/oJdvTwUzVq5SZM2VXz3xMrcoimW&#10;Reu2IY1LLUTHTJTNSBTedCrYRkDtIPvA33FQ9Xa5wn55AL1JaFC1PaVZvVi4+2hIVw9z25BQhgtn&#10;zz5+4eL55bWVNhHuEGeTYN9iTeAnOviByLwgsiSaorbgGmivyJRwLsqM0S05yUoDYYRaQu8TCepM&#10;FOsaqvfwBAMWbBxgWDlkG/6JahwnGLPMDWljOZJmHehYvRfIMXAiMs5qLZM8tS+Can9IX9QF5ITk&#10;PD9flUlqqASd1B49tKxSnPJ40S6Px3wyd/oNPVZPcfBAYyIo1aZWKcqQgm9stSFIC2QmJFihOKG3&#10;uFhHgAolCBySZ4NonM22EEal7zAECbCDSmDngr7Sn4tlkyQLC01JOBPEMkyDozNn26HdxZIWhSLx&#10;yNhJT4vnZK7HjraYVoFDrW+hVq0tLmDgDPgZ8etm3Qh5O9BQM/QX5luEBrEJ4Cwtk/k03WoP2Bja&#10;nYEQZnuMOXmlojYIZseFEWphJLLcp9gz6hrxGei65c1BbKnyjOmhiNMNasXCQGzkxDcwVvhrEHY7&#10;I1Jz+fleP7b2UL6kfOrN7S5vh6+yuTtKTGv2VIwvU7S2YNH0/9pZ5QtASLNWTTKZoOQCGlcrEdiA&#10;eyRo69T8+8Ltxb5IPSTHSiq25xT2blwhajhS+JLGFjyDAON4CNLOF/sDvyx6r4zEKGkgmXLDmPEY&#10;oLFyl9n4ODC2Rf41kgVXkqcTTRnKO5xkfbCS257kxYw4N5c5TJNfXV0QOCjfOi+riFLjULvl1NEg&#10;8vTvHQ9827n8XSvcTv8beHlMcChCgIB7DQyMsM8jxkxaJVCa6zScewXmzJEv279yybCISpHqJTMD&#10;ctgEDPE5JUF/cMdpRROVbjlG0QkP8DrhLzpSlzXCyfnYxz728U984vLlS1zYkydOvObrX3Pq1ClK&#10;KKR0SPWu0x33mlLV+Ve96pWv/LV3vzvLdnOPrtL9BDZ5dF5tuYFpTg9Pr8ZVdmcgWCAYTJswFfwa&#10;itWsBTjMCuFUMrynL0q9g4crS8uicrJY1OBfZWGnXraqlP52hKkV1Rj6XrrfrY0hVvJfkRgvNU/A&#10;1K3oBO7O/GLvA1qWsarMhw0gSHMBUkFXak9b4tGjzY9/6o//8/v/4zf9jTdz615/Yi298R1//ic3&#10;/b4Ml5qzDFcjdqV5eDEFb3e47g2SdR/mobjjtueh1thaH1p9yJpEaxFm5h9ZKD6XVYMbfp158kmR&#10;r/xgAh1E8PnZxrs9Vl6pSqgWayYi+NSDH/qu7/+m137tN3//237orjue5/Be/nBduDp7IYnspjcj&#10;FWZlu+P0PW9+41ve897foOuWl2kiI0eaWzS349GAcA+ijOEKkcXb7ya9dry63EnkoOE7QZKW+nRs&#10;vBKT89kwGVpRJiJW4jyCuBipRBIMwgvyIKQCHYy/JI3zeh8K7TsayjrmT2CdQ6qiZBgqexDn182p&#10;J/mNcgfcfXXbqdO1KpgDVL1Gp4O1HoQUdq6EsWg6NUuwpgRePbaICLMbx2pz842Di/OfWlmVR8so&#10;2Ui25JDRbadePU5qtxzzsVfhTN95+z3ujbybyqDm6/y5pygxMnO2c5JSCPPG7BGGSL3S6/Xc1Jha&#10;jbl7UfaiFEN4MXljY4XRsOErgvauUZs5eeLkS176YupR1+5kn3nIX90oKJvEEMrcocN7FgdIav3y&#10;pnda5AfZRDa6i0ObfQGCrvO0chayznApSyduolp8nb7S+fjeEMM6y90uUil3PQyoiHINJh1rkuYJ&#10;EaF6FhFWXdfqK+rWHXuITY3smicd727usv8FPk921YA/98XNW8wgGFquH23fsFBVQi1PYetQ4djt&#10;pZd+XfVFL/RqlVGkMJU8cCf7Yi5E8Oqyzc1saTk8cz6kAwEx5rZgJCen77I/afXVPxdcu3sVmDqd&#10;QGTGNvKFwfoCtzV8wA6kkdZbw+Z8qRgxO4HLjPNEPN/snHxx6477ynffIfQ1de7vTFzQXOtOZVRs&#10;Lyp+flqORGmPnUWwsfXxe9AiQmueoxdXO4tMDy+nFOoThqLvBd6AlgHIcOhVjZKfhpcuhovF5NxT&#10;6fHbAugbfp42vHu+nnpTD5hgchn491J46jSuQMNCuYovU+QNqpFq7TQfr9joQvmoeOx6UjcH6Y7p&#10;jP5TNUiox7Oh0QOchbSjf4O04a2VGsbwXEt2n7n4LEyMy+RBHxYOHwqas7Sn/liaTyr6lZUr6xur&#10;G1sopbmmRJpRk8cAoUz+O6KAkoEmK90a/46xsqlQRAywiYKDUwDouF60l1q9E+nuwRWZBnBfACIy&#10;jGG0Z0rYbNiPZM9LBzVK3GiL6SG/uDBXk+TfeEmE3NDWomNFlRqJ8YgoAdrXuAWhuq6EW5OqWNKs&#10;Nj6gwkDJtzPVS5facluvVI3JbYxf9QSQctXgkTbnGhXejoBfWTNs0H77tNZ1iAu2aM3MYF41kgWS&#10;GT73hnG3K7b0PsyxcHIuhfD+6DMAuhsN8J5s3E3mZmvUw3TCROp0uv4TT67iCA0Hm14xJ1gjb1We&#10;c0ZwDkZfh4828Qgb9DMCRBt17LLm8ZLs9zAdiiAYM3qi401EyvVnZ5ogevQ4gOpkIGFMhYEILFt6&#10;47BgNAgzCE+smRdjiv6wFtbSsDXWjq0m2ejTeBbSijveKBsHQcfUnoxTabIUpyx6g450MIDOzciA&#10;LRgpn8JioS7DuEASzMoMupu69PI4o+E3abSMka3/5/Di/iARadi2m7rGsPCu4Uj7lTHk3MR5YuNc&#10;ZWN0KMA09V69Gkp+VQi6NvU2q/5I1CX8wcQjwFA6o7KyrjNWCHNN5s9ldbwBjTDvhuuYLCkjfNEc&#10;vxxXLVmTRJaeWPAnaB9dcOa2l4maNzOzP5f1ZCyjMN/SRLAl0yKyeZdfyMde+fA/EQmt7+Xmhb76&#10;1XLBMWiIIQ7tuW/NtDRgGEJILuGTubi4b319o8290RZJAXx8Y2Odt+Vep4+F9rC1vWnWnVpIfXfM&#10;dv/yfNTLFUVFIarXhwTsHStZDEtGqb8kRWP1IQLr6LFjrrCg1pyWid0PffSLdL9UkK7d/dSnPvUD&#10;7/yBhx95OJ20m9bB+9/8Ta/79V/7tSNHjvCa4wsXbqJ4dUXYy1/x8sz5Vk7GCE7D7Fra1OU3iDes&#10;0xgoQWTs/NCz3IEqv4TpFETP6waYekUJIstV/N+H23EY9uf2V+EYM0XBZW6PiyYc9SeeuHzi5AKg&#10;7sxs4fLldZZGzF2YyDBvWzwYLuyrER7dLg8KTEiL9SO31LyvyC/4nyhIY4n7i0zeS6srSWnPkuSD&#10;R2unbq9LTW/CImPCsr4ks/PVvbzshUvtM2c3fvbnfuqlL/5afNEY2SD1vJ7hDpAjg5vp03HDhIX2&#10;8OzZ7bvvmZ0ppLPFziu/npicXqlcL9lzd4PsU0FkjXrzaPP2K48+wFamkSTp8CP5LZWVH+s/pxiv&#10;uppHnnh0rbddTIp0TnBpDh6pMa5gta0vVm1OhRDvgGXHjI7VagCtn/zMn37igT994b0v/ZtvfNur&#10;XvE3KCp48PnDIvOsQL5cu/m3fAfr2w++8+/95/f/LtGY29tbv/2+9a9+8fMbc0Qinrt4sT0aD5p1&#10;H+Yf8+4P/tfLyBpYVE+emme72tpkbj/i9B463Ox08KKIrlxm4g1wKdoObR4I6ML+uma3rcLqag8S&#10;B9uSeT0gKK1TC7Cx4Ti7x3OrvRyr2DKLW+CiSYfRpsLeKzxx6I+LyyuX9zIX0GimVG5WZx/47CcY&#10;uAujZYJ9ULGN0JJuPXWCoXKz2Rj2RdJGhn30yKHTp2/ltqvozQsmiGKJ65Muob9H6ZWL3dWV0erS&#10;Y1S3d9/zvGajdXNxAO4xWV9fv3TukqudixV5StKZb66sG/s0wXKLXEcab1XbOO8cmrHCPui229tb&#10;XWDnYhiR33hgcZahe6M6+/IXfMsrX/rVd915bGnkp5/9RPLIo7OXz8S9uE/CqnYZqvJ0bA9TuZ89&#10;W5EnWZAPbjOXhCg7PtMf+QbTClx2PcfEpGNXKzBt6kLTDOZUJjATsitC2xxDg+dSIxr4z0z4fcZ2&#10;V7aNsti0goYGBoYk/WGvi4sK1Qu7aR8hH7NgCuLE66XeQAQxwJhYZbkOgrW54s/NhHO1HQFvtms6&#10;nU0MuHIIeFdkwtMUx5bhERTuuKf5np/NBqL5LVD7VwvY/RVvOSYr17S7hnw78heKXjSxj/6CGt4M&#10;0ne6iufB7/wb788fmg17msdiuBop/xYD56xGNx2EQxMJByIIm/Atz/3RGMHhE4b4WkhysVZQu+sn&#10;bSC6uFw69ZNvl7YSdEi1GJ6LnnlaBJgAkC2iAYqofEZb90uW+Ov3+4OgOy4JUVE32B8rhSBUqA+j&#10;d4SbaVEExzwA6emnZ1fzK+eyDD+hucoQJUXiN70aRjx9z2+CWtGvrHYbDHQ++lT8qfdGp44mlfug&#10;VKKsu2qyYjmiJlgs2MVJSgonZ8i13jzSaC2cOvum704+/9/Gn/hEg/pUAxGejEyfFE2lizCuV6SB&#10;CEsD2OLK2UkqIbOPQg8qQHslXF0P40KEQVLgNaJiLCcTAogzsccZ3pnblfflYVi1O4SKcUYpLfRA&#10;sRcb+970ndmJ46mp1kteUPEKv//7/74/vjyqB8cO7+cmW9vqX14bXVwaHmxi7FfA2WStLXUlfUu1&#10;KUcBxtBJQW5MUR8pI9QF/B184Dd624UZGhRyK+EkV0VPLaQ46NLtFMtplR7YE0znAkZT8TvUfOKI&#10;7IZ6uChz6x07gnJmvLEuKwd2JVrRhUWihKTj3WpjWz8atNPNFV4z7Y/hWJWqlfJLXnqk3xtevtBW&#10;omySnNncmmmVkaEuLtIx8jL4qple1LQ4TBI7owGIGU3Zof0IdlgVfLGdRaYl6m8MMF32s9MnZhm4&#10;b2/3Z2pqwPicmDaJjDOWUIIwA3otFxS3utbGwQorRAmE0vTU8aZx4b2VFTTxEgM36uIPHzkcbqx3&#10;Qbb/9L+eQz0L2EsOWqfbeejhrm/uG5VKWqlx+Fm9SU5BlabuwpUl9mvC8qBDkStfqYy3O6Jbc+au&#10;XOzzUvSZtapICc1G01FGTxxr0m0eOjC72aZmxwSF1yzwdqQPO3ckY3ixrkYYXAfGp7typYv5Fosu&#10;QwH+64F98NY424qPIpG0WOJmabnJsHk4p8tLvXGoMd5MS5DshUsiTtOXtuQ5ivxaWC7HwEdm1dna&#10;9jY245mmPkCrJpshjdMDryMGVQKPIJb4FUZ0wY3znnqqE41LMMAZZLBdr1/sHD5UB4HnIqbdqN/X&#10;CIPKGfeyhZMN7sCNzd7xY63Q4Nh1BgeDaP/+qljQQ6fjNRXPJDPPn1oBT+BD/5rocz8fDDkY0Qi0&#10;eXjZBHtMvdzvajKkk3PyjgWzNsPIem4Wokg3zYjAQ6VS5+Fp+rXYriHPAHMF0xzHlhLn5f2mzo/v&#10;HDGgo4l7IKJCSb1D4mRD5C4wxNDU22Qc/t/81td/9cte8YpX3P9VX/XSSqXqKtdpcOK0++WPKz2n&#10;vfGDDz74jd/4jZia7B7uuo/7R3/8Rx//2Mc/8IG/uPXWW6lcQWxumGhnxf3C/MK+ffvWV9cmjCcv&#10;nzg4t+ZJWRArRtK5Sjgh0Q79LL9UE9+rQEpxpiw43EEKCSS418iHGLyiIosjOaEW9sxBZANB4tPe&#10;jpxbZWIZ2djxjSqyn+n3R0zCuIYK0gs5HmO53OzXXgi33t4cy2TQFWduPGwRgMKegnCvZ89sElnU&#10;ZGPIszCyADwDdrK9IdKSf3e72z/5U//wt37zn+s2/oG3XycBAZwQrelN9oGKmC+gqIlKARD/Y48v&#10;3XbhsZO3vchxgG+O7f/6N3zLZx58yHOTN1G+VUqYE2DqPaftLl+bm1cOH5qNUqRHYluQzFRthJ5L&#10;J7faF2WLhnNFmWrwOIwGbE6lzz70sU//1Ycalf3f8rq3vvlN3724eGgK+dL3rv7mv9xL38uvc95u&#10;ueXEm970uo999E9hNUHounJ5rV6rHLvl2Ci60mGMTCnWH29BxRknzk5wLA8Pv9mCHdMsKUi5iBv2&#10;CGOkSjE2YyfzezBuTSoXzR4mrGMWZ1B9VhvESAFwsRwcpnq5vSAPqbF508kA0NgP1ETgzGNPA+DP&#10;n3lKsUhheBNq86n25DVf8w0f/cRHjMkMQ9nMHrTf+7wBQa0gEsJ7Ew2n+7rVxCwalwrDYnhg/4Gt&#10;rU53u68VTUGLkdAnPDb72qW+4TV/I19qPvyRm6PKP/zQQ+Z941xlQ5stpzLJMNdamnDJFKXSDp25&#10;g1vuac85R7iMtFqzUKD3Lc4Ot6NGde7o6duac/NUIQolXD2fPvbpWJgK7S6FrXZ6xf/E2Z4Tia76&#10;XX8nQS81T19XHHiuDZPRC0G4zDNsWm1lrmSZU5aXDYuCbGIypezhVMom38UexS5nSB2sXvP69hMR&#10;pF2mvbXaipWJjDRlNLTIeUgDMQnVyIaQoCj6A4co+7ZjpqnphcW7K4SpszPOXY1UlKiZc3+xpTvJ&#10;8gn0JOvWf3q7E9j8uowNbsWT5Qm8UeiOxQCwA1aWJ4BKhsc7aKchJ+4sqaT2HACj2cG4N/KWL5Y/&#10;/sHs0sUEdMkR5XwDR+zUE5Kj2ztw8UxBXJJnsuVqC7wsm9FONunMee+iy6TMppalmu4I9ysK8RV8&#10;W8hjSFn6OBsYuBSkJdfLZxLfi8seaGSVTgHWgllDWZXi4jLzuyTUhGT6OfWXJM/pcJgp5z2VfS3V&#10;SljKDL2K/TyiAiI6q5hHHKVeMPGjfvTwI2FSqDz/+akc0lD4SQKTimbpu+hnf+KVmtidBh9VNMHA&#10;q9170h88PCrPcjaNRRBM6Yz6a9krNhREGk5047EVuxrvSAIyZM3SqUssrchP8mxMu2o5dfxpRAD/&#10;uW56QxtD4UORAO3OHfT370/LVRUPrILsVjIu2UjiLssjjkcuqJi0Hk4GxnNUfXHkdcwKRoVQ5lgG&#10;uLDzsBQcKM4HL1R8SS7M2Nq3yF/FxHBFVCrK7HemUWl3FXguqq3YtqnYW5luyLKsmnwuORPXMXjg&#10;MDY3LF/2VM7FlkSYUOZJtE+pQERwvyAtB71VAetc/k6bVoe2dmxRVvK7kpJWn6tvgx1+nac5KNUK&#10;y6tKV0JZii1dqPCkzNqNTAEHek75RYc96Zll5AObmhaY6fDcXAN1+rjIltFjSabvgkNrelG2SN7F&#10;MxOmWB9HlGt5xmnrtKcSyDQ10QIoaL+frq7CuwajZgqgdAD+PhZCLilie0uMVVlzAWYqVCmy0YDX&#10;6wxdDrhz7eF5JNsJqh0HgGEl5EH+7gAzchwoXfukaXQjpRDntpM+ELHz0ANEEDmIzp0mn1zkioZW&#10;RWmIYt9yblHeOuMvAFUaCr2sjAKUkGQ5etLrMiVgRsh8gZNMbylvJaW7hb1uZKrAQGdDvl9qZCAQ&#10;l4RI8mIFQbsKa85IMJIIsyyIXtP2RIZeLHRzc1XBHJnS0qB0MBfg5PQF1xfVb8fCaofGu+52mcZl&#10;TiFsxyUaFKircqQlXVYLXbBGxbkmuY3WN/W/cNPcKNmRkP2cZOvW+1z4a/9Id9J9Xb6bY0vZhNdW&#10;GJ4Mt2nZ1qY4OPBYwyEDdaS94XapHcmANZvqfCPdGRaFrFG/rLRCfxLSY85NdLguPXkMe1mWHtVq&#10;rcyp7HZ6ZnuRETgV9bm60gDzbDzwyU888MAn3/Nrv8oHueuue17+8vtfTv/7ile2Wq1rul+KTmop&#10;RzOjuvrb3/u9zNCziZgm2/Hw19fa+trb3va2D33oQ6pcr7u1eLrhEARp63gzo5TbtTJPKjvjvvvg&#10;3GS+pvsFfydUYLrz2kh9MvRlkF6v1BYRPsoKnFQuBWGZWYg6XhasOghCGO65Z8Oqyl9f73EzNeoa&#10;9kD9xSBHvP8BNioY3PW7ff/4yYUCEaAlv9e9eX9jZIp7PNq/uu2em/vFSGY2iV166aIjQ7323vGy&#10;RHKLx7FpU2NZ8Ksm03q4J7Vz5rI0vOB3fuf33vqWt3z9130t3RS1/vXgTqYI/Z/pJW7ifeuNYGEu&#10;jPDlFzPDf+jRlWOf+Yx1vPfcBNufA0ZX/F3f812/+KvvHUOsktMNMLv9YxCzmT23Il5Ocnfz80cO&#10;Nrf6VuazC3bHZfIBzaIvtmkeYbhV8hJqxfYKGyp1Q0RgYCgTBRCP9f/7P/767/7+e59/96u/9Y3f&#10;86pXvpbHGDqJBSn/h5u2zuZ3mbuxEL3pjW989PEP97qjQWfjzJnzRw4ffPHXvrozGAbrUcHv9TuD&#10;XhugZmQLMjvogIOcmSss7odvpKa9g2bLC2qVoE+QB/SnMUZV0LNLVP40g/T2cIQoIBgQC7IJi52t&#10;viMmmpfhHtOJ4n4v5ulKrOKFVJTE1qvwjBAUTH+2nZw7d/bWW2+7xljh+k8RJ/mNr/vWX/iVf7y0&#10;tmy1vp/H8aXKRsIUiuEmXCHenC0FBjFWzdS1YlWFwe2nTl/wly5dXGKvHcslwXoLpv7D7UKp/JZv&#10;/07XV9/E5XOPyaceeCDNHKNcKGAikENjb9XqKaUDHrx+a6YGp1PvG4toyE5Efi+wDPjJwSOLWAMs&#10;Lu7vXRw2a/P3vvr+/XNN2iNUXNHFJ9IPPABeye4r7K8o5lBEpIohn89uJZ1vW15qzOPAxdnoXylZ&#10;IWH1+myrRSGr9CPqeMu+28h8x2g00YirH6AvasgFfqQtjb0vdpooksuk/SiOs/Q6OnRVhInastTa&#10;ULyIwthXtKRcm31L4/CqOICIZphtaWCYlG3aIpunQiEyh082V3qeFLdIP/+yti3LnW4hEsepC4ZI&#10;rUAJ5fgbODLtVC/mGh17ZV/qvYJ8VxQ9kjp/XwZIuMKJQFuZ6MFMfZSTYx3OrdNIY6HoStBPL+4M&#10;vDNnwl/5w+J4NUx7yaRgk6LRfL6ysXWq6nhFHhtR+ZlrGfUoRSnih34y4Q771t8hJxbAKbVhKGTB&#10;wzq9ookANGldIbwvKwXdg3xnbEEpdT6/4qICsc80N1AWCkks03qpFHlZXmDGzows3wRTz3W8qXHh&#10;OYhYLG5derjTgUJ5k36doyip4xURFDTZITI4H6nj9RGV6tGNxFH8xF+lQI733WOVIbrEwDnr1gta&#10;o6mfOOsuBiRWdQURu5paGtXs1710e+nBfvlMKXoqsKPynD1ZKqNPGq/STF0WRpxLG7OMhOZqVMFt&#10;lI5YIwYyvzXvr9hPXOFrwnlt5tnVt2K2K5nDm/hoXzu2/sKK9OtRre+yEM+eyTPLznxiTAc63n2H&#10;0vnj2ZEjdt9Cc0CekcXwtJMrFNC0LqCCgRXfM40SWpmqn5BsNiRkaEu9UygVlopzpqWVuZLjXkIR&#10;ShTAYyYDhRDSkGke04EQKIvGLYtyvHig1R9uC+yix4agO4pbsyXa2tE4a5Zyh7UxW5aXdLtIRtBn&#10;ClihWVKyLqBO6DXrlSvpNleZSS6gJe915UqqnwnS7W0IPGPc+xSrE4h0b6EhfD+qlETchZZYrrKN&#10;VM+dB4wlMIkDkbdwKCAnEerbHTgWSlaE/YRPckkLUex3xLalx8MgsBaVpRtaXe/JIrhaxMUDSSXm&#10;I7wiH5izM7KEWIkrC6zWSpWTTBqyZW9Edhdno9+DG5xcuog1FNJUIoLGTC1JYwIu5pTCeW6PzWqC&#10;G3lcw1K73R24i9rZlMkYszFLKmW/KM7N+c41yQyYtYJF6t5BdAlEAlcf4l9lB6NxGXcraHCq+YC3&#10;b64sWDGCSxsxzJptMm5ja/e2h5F0FyGq0IT+mSYf2rY1dIQgItz1i7VgYOLJetVaevrqQcZ4AmQY&#10;HS/PAVeNN+X7BytV8HDOKm220k/KcsOW7LRQYuYxVnOTHT86S420urHdGyi7mNehxWWZO3yw5nbn&#10;kgIk1GbL4HqUHjxQJUeho46aGQTqqnhrq8t9hZt0v2e+lymIMVprHxYMznfmlS2MN3/o0gl06Wru&#10;7Cpf9Z0ndarQyXKT4GvjVHKirTcxcPCcYkh9a2zpK7YTpNy49UaFCoOzsLG+leWroGM9U7UXnaxd&#10;c3RfSnpk15mpdl1CbTqNvzPSNWWZmfNDcI/NqkHDAgXUxV5fZv0uxS8/vA9/6CMf/tBHPe+XOcJ7&#10;7r33a1796vvvv/9Vr3rVvoUFh+46MjNf//p973vooYdMOOTvkpq4UW7mfOo/+cADH/zgB1/96lc3&#10;7n+Z90s3Q7Qzw6GDU2tgoxlJyZ0Y5zXJpmNC38jMJs738+GCuzTGLofOY77WQTg704CZoHLDbN7r&#10;c83+mJu9R8TCgUOtQ0cqS6tdeCneXvNjwluO7Tt3drleZ8svb67DweDBiGl6m03//FP9xcWZuYXy&#10;OMb9PeUWnN9X9r4Sv5jXcB5DMHNzFpUfByqdvb7qWA7smURR7BYQR5GVRcA4Q8t6ufkv2l04J8wv&#10;T95d+Llf/IlXvPyDENgP/viPXH887821W2tXorOPD3nIK0bOwcN25lMfe+O3fZ+2lOfdc6M8Tw6D&#10;jvfo0SNvfsPX/vvf/73IGCmFJMSMc+5gaX7/c3YjOa7BE08++vmL5/Yd3P/mt/7tjY2xfC8qKMiK&#10;NhgeWjnENNSomUAocWK0Fw85jdn6+S76kdX8/X/y53/3B7/33ued+u7v/oHXfdNbGGax8vDBz//w&#10;j94cJYF2i1c4uP/ejRX62oS7tLM1vuytfvAT7z94sLb/cOPznwfCxGIwO3Zs3iWvUxDQ6DKR3dwA&#10;q4iWltvrqwP0URRFUKdK7GTkgiimLmKAzGpjSCOeR8HqUmR2emzSQbWoyod8PG+v0UGV/fvL0iCl&#10;BZGdEMVZBjDj2UhjXx3w5x76HB3vTXAHpuenXm+8/W1/52d+7mdSG6uuLq2zlTKtq6HSpJmiDvQl&#10;xtk3Nx+JwZktLB5kG+LPxz/7EAPlFrYijJ8rflCuHzq8n8nx+ubat3/r34Kn45rqm2h3XQP/1CMP&#10;3HeiTu1CcY/bJFN5qsOCfJaUTkTcIQX7oL3NPkC/dGRxkV6Qnywn4fzc/IHFAxfbWysXtp547MKr&#10;XvA1d956911HF4epvwbK8Z9/r/jYY/7quqEf3IEFgdj0QWWl2MgB2UufTd8DQ+FCl9hjPWnm5dis&#10;Ty+1tjXuq6QBXxF6rw05VmvDUmh+BqFLbLDxB76tvqh7JR+HmDIuxo7CFBpTWpXEdWa5ST5qThhO&#10;0GnFSejtsuxKhRmKAxjm033RUemFe2M1jnSGFEtrQp+eOR0ry7xdGvCnkx38a9J0Myt3RmCfZmY8&#10;yj+1eo5YNlq+E+QxjKiYd8dmGg1su29Jy4oMsoT0MT7/+eivPj38/94fXFwvtztUsJwzM7i205fl&#10;Fku+DdCd7NksMPPkyGwaVuvvhCvx7sRsi8hLh0/4lpwCqTtF8qWGrKrk91qBUzdjRcvYIrB6hebX&#10;x8ZjHJSBbUnJ3A7GfiEq79ZRX8Vb36ktU9/b7QXmCG67fDWN5FoM6bWKQWJ64dyGTIJZisfuqGy5&#10;w8zqBn/xQNJd77/8a2aOHwibteWecBENFqQwpcUrDoXipCWZVlv6GWarYoN6tf2tyotehqZy9L7f&#10;LFBnywVVmuNKXJIPghf2ay0aOh42ncdMySBFic6SUX+MMaBATy+b6pD9dEJXMMs258yVfQEP8b/m&#10;r+lhcM6UYzJM6y+9rXDXi1MRQSx5MfFXn/z0+rnHr6xtI8VmIrK8NQDNL1XLK0sDGBcH6jJ5ojql&#10;oaVHbffHc6XygH7DnBFtEuVmHar0kz7CumgDF2WThjM34BX63dF+LIhSf7DSh5lag7/aKA4gOGAS&#10;zS5f8Bfq4CO0a8CSqRzDqlqN6Vc3trmAIsdxBzeavOTw8Ue3qzUl+iIuHWJQNBzvO4Cvb8BQZ2O1&#10;LUA4zjpj6PCKn11oSp2OjZaetSQ4+2Qb86fBQrwwW+UT8cPmuUW7LtIT/QcBsy2zy3rssRVy3VD5&#10;Agaz2j/v+Hwbzu84/twnzxYt2+/oXAUtcXPGj/FLronvBvXYQMvK8sqIlgz2Pas3mqAXvuAgUPPm&#10;1tioOpnZSXgLC8VjR443mzgqFrv9bdcknX1qnXuKxm97q88ji18xEl9e55YjVXfzPGXWG2NLbzJH&#10;2xhzY+LiTxxfhF/GbPrJs0vYfUG6BJYfyi4uXpirMkOF+YoNHB8E0plidpJkfWvoeDZ8cEYP59tb&#10;6JA5G4cPNkUOjWUubcNhIG5PucF9tA5F4NxLV/r4KtP9Mi8wO7zg0KFmTZRp+kofu2TMHXViga+h&#10;4CqcGk57hOXt3Hz9/AVc0frr60PeheNHLby81iu3x6BzXGgoyuh7NYnOPKyZuWrk9B7cL9uKSjHA&#10;GKzZqBy/5cCTTyLOonlMSTVu1CosfqQlr613bahoyh3bIQrlkDn2Zjw0r+bJYuNfbZP3zE9KdpW1&#10;evbFMgp8f0qCzldeZ+2sIRvbLBVGlaACoH8Rk+NJWPhkGc5tJiwdTVHCoRM303wkNpcwk7n8LTIj&#10;4mOqYHLtScCg76Bna5B3mU1k2ZSazTgu/SxfDz74a+95D+94++nb6X5fef/9/PPw4cPcSr/8y7+8&#10;c1DPtHC48+E63puDs3KIrF7f/crOMdsOPt054t3ek55j/e1cEXe/Ik4nhZlpkcYKqdYxo2PxQBeE&#10;x8hOTSFdfm7esLeOt6BhG2ecbk1KVxznvSIkZ8YqcoTWxiqGtvUDWAtU927l+pu/9Usf/G//Rfho&#10;gVEfwDJx3XKEw1Bu0FNMq9RGkWT0UZS6fPBveO03vevv/9Re3pQtkz9cDNVAUpJnDrDYM4EzdZpt&#10;fzJpcqlg/l4tgDIXPIhL9sra+Xe/9xff9WM/Q58G0ovU84amMDf0xSwTJkGhFA6Gwk/SYPSRj31Y&#10;dyCb0/0vu9HXpG3ABZ3Z04//+E/93h//IfMszeJLfq1Rmd9fhK2/R+Tfkmy/42Y6XgPAH/j0R5G3&#10;zM0ffOf3/cO9XKpzZ9Y/+tEHH33s0X/6z37qP/3Rb73x9T/8+m9+M80Pnwuw/SZ6J6eSOHTglka9&#10;0Wu3Z+YaHTwVlSwYWeIkxh5BnDhHZuful0Vmw4/lBIN5xgoYzg3648QBVXImV/au0+va8EfxdcZf&#10;pPUVc0dshyCPrNs7VmhcFQhyEHM8amYc8TAuNFeU3CqGI//YJz76xje8yXWJNzqdYY7gzAK/73/8&#10;/vf+8/cuLy/rSQR4CDQQhr7B/7HTiNAcM6Qb2vCXgf0AQJczgApKAJQG5BQr4Uy93gT4wLykXPiR&#10;H/qxiTrmxpO9GJWajOWhT324WS2a2Q8OJUQNFKklqeSK5TK6JVpCTd6V84GIrIjLChWIWHd0JnHS&#10;5foNxfjHYoVB46FbjjOsYBCuZOzHHg5WNgpGHQumm8VVfcWz+jWtIdIcZbTGxqazqOY6vQz3cNhp&#10;UzfLybbsTFZpNYqTvtLiFmFwlUn25Bdynpc3JaRpobu+pteZEU+SjYxYnLk9dpKmm056Urez5iBJ&#10;5rnge/AYLdBpTqRyjdq1gtovEkf0DCZtltIDOOo7Jrs1nsGkXHKeoQIKU/fDIrFTAbf76NUwRImW&#10;LiRXLqRPPBKcuewv94SXC310Eih/CvRlu/rNCccu3O0ylz2NbasD89PAeWOqM0fYKaZvmhdSvuOd&#10;Z44VL1iYXK60aNmqvuPf403EchFf5xhlkhWSG55NtFnTr3JowSHOud1p1DILUhbEweTYy13HMGzr&#10;+eub2ef+KsEVtlE3VNxWRaub0zz4gks3jbVy6ZgkVwThgYPlO8fd5nyQEVvVTWyYF/j5TSHTMnNR&#10;8XNaHWRLU4qx1WGcqvyn3ZK3qZwvu8aPy/syyuM1fgq44/59hYMHDGUXZSAQ/LixunxOvOJU0P1Y&#10;tnj0via2BKElgr5aRPxSoeOxZb+uJUs/5sg4kQvANeTR6RvNnw2Gs+5Oh1OpEC1II0ph32oEI5ua&#10;SI3FpBO1tkXv8qt9I/Nz5Rkom49PqOGLCW0KxsZnwa5phEcf5RdspFUzXoKlixk31CVE24NVU4ZC&#10;YP9Bl6hsbuw0eKTsWHS0GQQUWHirJqFQMVmt0IfjAFxyBj58ahrFahnugBgWBsOKuc3BQOpmM6yI&#10;QM8Tls3PqUSplP39+2rNprctI2WzmTetohJDAeREx05UKheDGdBqHCZKhVodK2aCmsbmV+xZ+gwV&#10;PSZeDfpAIZmjxJ5AWHVmhozovytljiMw8w/khNoKhvIV0wsilQ4iE0Xq2eVkmiTBn9j95KihZeDg&#10;OFWMxIcRydzCdqS544cX9zd1hsVb1sQxq9BniNs8HItmBAOnmpS8yUvKbNiihn3DYwGLGO6PRkn+&#10;bvIVk3ZpPBKuOyHMyCaTtrkbjIfGUjbKesmzKiU2krPYwL1o0vLpmJnbsi406mUMocwnQvlJDLV0&#10;YCOdZ6gEuECiSUyGsXML83Lnqt0DuIkzYJYPQKc2fpPVM/OfRpa45hWewTzYOjhRk9S6Qt8WSYCY&#10;qzLnHuUExt+K3Q3CyfaV704WhkGaDoBJSWIrKpPELOaNPeh+xowgufVNIa5sL1V2O9m23nQj8rNr&#10;DjfLWUOTi5499uhj/PkXv/VbfPPEiROnbz999uzZ6RK2q2m+OgsPgGt9fc/dY2GqjfYdLT90fB/2&#10;jjjfIV2SgD9ZNtwJmlwzI9zDLaEPZKhTNoPTEfqXTGFRBWZ6atnkegWvINJp27PfsBmyKddxSBjX&#10;IFaWc0SQNLD9ENICTymgPmiSuJ2L/v7FsmOh7+VrZf3ylf+fufeAt/wu6/x/5fR229zpM8mEJBMC&#10;RIqItEgRUZYVlBVfqOviKv51/7uioNhW17hWUFxUdkXEBRVRQKWEjnRCBAwQEtJmkky/c9vp/Vf2&#10;/Xm+59y5k0wCuXdALtdxMnPnnN/5le/3eZ5PW7kLj+iV5Zb76HO7mHrD2UiXT/U7LVQUtks7nzRp&#10;wNJvedSjt/mmOOkxzhz2x6EWrHTQJcsya3vcNgmcWhGyFserdheRC5ZrGX+boaasNk6BltUswPvb&#10;f3zd87/3Pxy+4moo9833fuBiJeJcgPuN4GcczdXgrowG7V69KReiW279wjWPehyg5dfYbHv3U6Ve&#10;fsWVL/uZl1/3278JH61YLcwuFg9dWdmxa7sWaFtzSOaDOCzuEzf8M/b60bbvZ0L9mu0uMyqqheXV&#10;U7/1ez/z4Y+++7pf+6OZmTk+u5NXPFQnPPebyw9d0W9/KbOHIVe7UEzm5gvULf02s1izicWUphUb&#10;5Y9fWZJhicarq33EJmCcCna3YYw8LOjmCrFLrGu14J7hgqj4A5eUOVnLIbolRuQexds8IcRcR8oe&#10;yMCphtE87CSYW5iDUwp+wJ6JL+UHP/TB3/mfv+cuxxau48qfv0GeYZXqa171mv/0n39Yy3+kMAfK&#10;auLf2d3hdg97MdP0tdXjM7UqW9VyveG2LQb7NlUMYSYxkt93YD9SLkqsH//h/39hXgDv0qv+aGv3&#10;Fb/edvO/BkkPRxPjwaUHdlcBYrkga412pVrZvWvHWrNFkU2JUa2R/0XKYp3RJjcPJV+z3VltNEoK&#10;n/BGA/+Sq6655snPYLYR4MjZ7XTe9ZnSoFl0c2LlrErDNmVxXeygr8AlrE7CibRVia2l/w+ukhAy&#10;dWZV1uHuB9VJutbOlV+e2WVjB5exGELTm1HKzFWTbs5sc63R8sUxEF4bTkJQv4Z0oknKfbBhLQWV&#10;Rl2NVbqp6XCnolt1SpO+RgMPqw4xpoFViCIoyTrFq5+eRx5Npn77FzJSvgCAYL1TGd4mSlSIzEHo&#10;3pabUPxP0ZCteQRxsn+b19OAln3cOnpqdPT46N7T4Wc/k1mtZ88s5dL+BL41LbGBbNZqTQs7Fwnr&#10;JxOzZt8NvP0J5zW9Xx8uN1l2IonpAut4vRwDIU9/JDWuwbtFDcT8bhKUsGzy4wb8+Cz9RD61hYBQ&#10;lCxcvF78wDDB5j+dpHek6RQbmdRqkx9TZA50WlShnhmGWBqcfGb4WSah3YGfGh87jPNhPz2+HL/5&#10;g4P9u8I9l5bDyLVkJIOK1oqvsmy29AmsK6LxlSCam6IzjPOHDpUfdtnqX77d90+UehgdZGO5MNDN&#10;qpVJ5+YYIQtCTwOXRRWKbKcUFMY3QTRyRLtJvTxhN/jnG3Bt+thfzx7Y30Rm9u9/6qfVfg74M8yM&#10;c8XsoUPZK64K8F0yNk2pXGqvE733lV07y7CCW8CmhKEk8aCHzFVhP2x8+FHu2lchPrZaEaJfk6l4&#10;0mgjmfAdLYI4HHlMFgLz706rO0tGRQZ3HSSonkiUqRQoERvtwc4dVeyUiXSN1QglJ0ZwZcOictLl&#10;PN9sjcwuFBMmtViVSrJ/T63VHgD30UqNpIRVzwz0gnJV2TIpsUb6hzjXhBahkEobHChn1Qt2zBV5&#10;neVs3O0rTBiwlHYI6uyuHTOJKbNpqgE/r7p8h3bFiGlq10zdogP7y446THnDytxoDSrcGlm/1RkK&#10;RK3laETlihbmqhWZQWJtfOjSBYr4pZX64SsXEU7W643jpxtnV9pLyx0L+yCUmCThZL0+pkkDgbzs&#10;0E5clznsS/ftu+fY8ZV6e35eiKX1/4IGr7zi4J1Hz6zhH7bUM+Aq2L/fcX3Jq2vKgmtsxhP94V1H&#10;z4qVjYlmhTNJO5Dv9WWLxHwhtAk2AwvfuKJSLGsskNo8SaOwSrHAfw7LOc4wOixeR1lE+cxTnviw&#10;3kC66Hqj7XA1Oli+kY5CTjb398xYoXnyjpb/Vik7bAxAiUGYzRQ5Xl3rUyJyH2IeljT7YLZA37zr&#10;4kIlJ0tIutPc6bMY7MrnbWG+wsB3Yb6K9RffTBbARFm6z650OHKOf9BXD38yWuXAdy9Wl1bGlt9K&#10;qG9euK6XcpY4mLnZ3Nr6UIT5NizrAhdrksd7HqyUTtpu52h1/yUqvdD6PcFUp9M5fxMP2gl+6du5&#10;AzOyZuAyprOzNS4JpmdDacn1hDDzEB1i7IZovpAE064W8WIu5svlPAZXnNMsRBprel3ogdknBep0&#10;2SylobbsNX8jY/g8w8aNZiK936J7LinNn/zv2L3H+E7PB73PbXTp1OPL/nzPBid5q1/w/jdkHs4I&#10;yqHTqZlGWOo5gtKRGxyaa4W+Exvrlnl6ChoE5fKMvmAAZXyzdM5JNAARiDyNNqnTgewj8NTtYthW&#10;rlaCbet4z5zunjpBSod0reARLHBcBoS7FMosHJWdpcFwgJGpCYYVcvCwfdttE0uVfGUO5CNcr9NR&#10;J5Wa2PLq7kKtsHwT7KGHH2U8VMtQo6aLATxpPMbMDM6WNL39QPfpeLztjlcxaHLzsrgjrheCexD6&#10;YHv+P/jvMQpNVWeq6fXD+Jd+7ef+4W/fp3jeV7zs+H972ddpoy3PlPIV0mhlt8f+AcuIGcH11/8j&#10;HS9wHGjtQ222NyKCf/Hnf+nzX/z8Jz7z8UNXLEAMZnR476l7//SNv4NZCVdcI8asWSmYWx6/x8GC&#10;fWI0SMiFjyyvxZTvcG5nf+xFP+PE81vreB2lmYCcW2+/ETKVgz35gjH+UFvTRx0R6L3vwM6rHrWz&#10;K+sBj62C2crnb/rof/7JF7zxDe/A9XfxJ3/8ob7sRhLszOxOl6p15RV7mdaXqrl7j/easMLioSBK&#10;n0eJ5UXZk+ucJZO19XoKA2CILjqNtRvKPOyOSahn2ko6PE5YssrXmMZnlSlyv9pOWa+3NqYe27yL&#10;mOYifxhZWr0xXwpEIfA5mKPhW8ExIRS886477jpy1xWXX8Hl2MJ15JQ6T/Lv/q7nvPznXvEnf/rq&#10;Sy850On1Wq227pOUUA1F27N9s4rNzhPDW1xew/0LVW/x9JnTiMcg0OzcsVNu9yQ6hONnPf25z3r6&#10;9zjK9BYAXh4NRw767Effm02iyxby1ZlZSHIrjVUXjtzbqYhRPxgUa9z8oUb8nriU2UF71Pa6cMwk&#10;3hSVlqjlmZnFA1dec/jgpQu1Yp2a5tbP+XffVWquMOOAWZgTKsfWEDl5rRl0atMOLqKS1xpLdWyh&#10;4/pOdk81Dkyjh6Pw9FI46tGhwBjPinVEpZ11Y+lpZJIo3BLqBVln4eHt3pVp3Z0ZW1iydrbN9NGv&#10;bQmfsEv59M6ySvN/YU90cTb4tw58Mnw0BmY6MkwT6DJjn6nDUgKfvNWZcM8mRGB/0tWnTmblih9/&#10;mkd0PsC3EQpsJdH45JnG9R8Pxi1MXmXExflS+rXP5eUhM6NR9bBZIHqylnutFLrjsJdbW8r0+tlO&#10;P1jrhRJ60JaO7fAdam4GQd45J6pz9ZgMmw3otlZ/SndWS+9PUyMdJw7jIiFVYGbolmKl7yz/5d+m&#10;o6437ITZqgrLjN+5dHe6OJ+75mqPNKBsroLsgHMco3JNZXU0QKqNHuG+vW564fZscqCpg5XjCdc8&#10;nIJPaQUHJPjUYXqufrMsClAyNmZk4Yl9ELVMfgqYds8t4y99jpVt/tonMYfH/MFSGelUs5WcuuNh&#10;6kzAMLIGt0WoiwyU/lYvMvucZ2VuuyF4+3GAN07ZQBmosjTPzpUzBfPAUWITocQMKcg0B1/rhlGf&#10;gDbH2k8caSBOz0uY9jcD7RcYAFz0/td/AN1vusm/Wo5he8rh1Y+Mdx0IqzMisefBHKNjX7rp1jtu&#10;++zROyqzfD66mshkCrRJkMEZNnm12XymnGcqGYRNyRQZ1Y9Uw8zWsmPDyWo13CuIE8Xbb1wnA68d&#10;HbpqntodN5mZmVzKPjJK691Ro+vtXZxlKtJdHd78lVUaP04wPRjOumfOdun3NIO06GjevY7jMmse&#10;HsVk3oZKsMVzj05G6+8I0gP2vIlaxwxxwWE5F8yWg3bH1JAGBfMitG1LK+1jpwQEy3emki2V5KzE&#10;fKbV6rGPPfLwrtW1Npf0zFKzVpEFFHxmPhrfHDDlHzG8K9iES/6alAr04cFlB2fVS4fe3GwFPI6e&#10;kPeik5+drdKUsBsaSift+dz8fH+YmMc+ZzUaW7ovdyUQMVIa9tx7712rNzA4H+GNhQMIOqNGY1wu&#10;heQjLOwgRwCncMQ1xTwQ9roj8YHfhhpFjIWKZ4pBlSQFqP9eurLapSdUXm2Wwx4dP74GyYvjR2DM&#10;bJo71NLcTXeKh0IBdSu5jwXF1Y5kVxeqb8yBx4wUHRQ5X5Lbbj/lGyGn3uxLOhp7AMt8FqJYAL1d&#10;/rIZ+4Cch9YA0+KVzP5Y4lsezEZjWKsqtXJuhrMq80uzuZLXVC5XkbnJQKgld9DMXJH1lpDhsUjR&#10;WDGPq6Wck0mPjS4PYmy2uEME1fTezERKxUlGJPnM1CSLC/my5nZwtZKdC5Xdi5ipN41yGm/CeH1/&#10;A6H1p/KWh/Ao+v59n970vCBxt1gFE39hDRWYOnA9Yss7LiIANUdWiST9CW3F6XUDF4Q8YcRugMgT&#10;eDOYBNhPfKXT6Tq+Acw+85nPvPrqR1zg4T//P/wHGL8dP3Hine94h7/p7/wNb4BNP/nsZz97a27A&#10;GxbEXet4z/PnP38AsWmxMgICd7loNrqMCOhzXHdGTPnYNDyBM0zUcMHSHJjXhnLcgKMlEiOj2tqc&#10;7Jq3ubDCneiw9aLHyoVmyEzhLNWi0woJCcJRTVmdCrKjAuLe3XaGrUbwzgzRTazhx9FfMXo1Ai2b&#10;r/mJyJ1SmX1Z41ptuwqXix0L10iUZn+CIW8/kTd1L6tCzK6UvKyyueAiBJtObxl5JGSCL9z8hb96&#10;yxte/MMvoYHke8Ox9uJ+EVgIz7zVGAsOsXE3H+366//hF1/xm3RQBOdsIbAaZu/l73gbvfob//xN&#10;P/pTL2z172Vey0k7u3bmre9+Y3+QVqrEbIVEkwO/jKzdwk9yx0I+qwdqfPyehtneiQCXLxR+9zcm&#10;OPPSK1+9tRheh8V98jMf4AnLyRRx6/czA2RecM+ePVSMSBrVxKhuUJl37MRdf/6GP3z5S69jcXio&#10;k4KNH87nqw6CLlcAae32Sp16Ijsth0fGsnJ+kqntzW7jCqzOcHxRtm0IZ+RI5Jy6gueawRZJg8Zn&#10;zli2QWI+hSZCjLd9FxnoZ8+AEmhy2Yl0Q49JaI4TVlq+453/9Asvf4WD3LcgO8eTHCIxfeYrXv7L&#10;rVb9U5/6qA4eMh63rkOPZCQRaohX5Fu1A/+HVAT6jGrF0BPYEdKzjR//mGe8+If+q+Mzc7tu4SPz&#10;aDgC6Rc++d4yuRrox6q5Sq3Y7Fi+HOchD1IbUQ9Ai5NJdbnI+BqGgXwxAGAI7upE+gv4fplcKVu8&#10;6vJHLM7voCxo9ofB0onknqMy3Q4t6y9wXVnqT615puX4Ra+4N9Xz08Bf/fE4RlCVIu5iolFwY91A&#10;4mK30wUG6U6Njl0dIi7+TA3kXY4H3GF+GqQPOeNlmuG3aX5NsamBqHkMJRt8r0lrwluL6u5rDG98&#10;MroiWIydtNt/INVXMtEf+ZuZwsEDKKQVrdxtj2+9Mxg0oTIkGZfQYJlMZtyUTGiHfopNDoTRTidt&#10;dekG/PU1DF/5VgmQ2Jwjnbh5udM2eTt19lOBlMO2N0qK4Lwt5v77mNKJtRfJvVzRsgyZbj3i40bb&#10;aXq5cmAC3/FgJa0vBOVcfPBQODvPNENVhTPtkstc7Fke7/nt7lf1J95UuG32kMllpXec2Hc7tdq0&#10;DqR6HEfnajM9uGzSrejEsbg8lzzliRMB8wSnsErRUQRDZ1jDo4xWPAknjaqXu+Jw0Lw7woYER3EV&#10;pIHzoA9JMJ+YEvsTEoNzEkdZIHww9iaJ05tSjtNvFlvm+7S706scpLViePCStFxDyKHxpzhs6dKJ&#10;o/VmHe1rPsmbQNRTmhVGZaVMJIIrUDejEL+r5i51ydjILnzzNE7M/ju0+NDQ1lE5AEcKzlVDNYAk&#10;HOrMZ5Rezo4zjF2uqO3dxmkQsVEAQ2wMuGCjBLaBdmoaVNnaAGdonBs4Br3qKLYw5ZKz8UkACZPU&#10;6NDsIDkO21yFC/TAOhhluRhBfqoXlG0y4FCtWmiIqYvP8JiosLznSKlaJJKpIDNydtzmi8Zf0Rg7&#10;qx2axt4gxpmJfs/spvKoUofyhZI1BvIT+mPZWeOxApdzrA/o9KVWoOpI+Pm+MpPgM3dpkgva+cbO&#10;PSib1z5IPqDT/QJuu/URcxx2Z06syjwGMLmMdbM6U/ScUK+58WmwBqOoZCstnxFDrECM2r4T95s1&#10;t/Mq9l2fNZZ2R6dIzpSKJtFEMhC9qy+rPAC0SExymNVqWY3YrAlYFgjIuWSl5YKchDLiXU5ZM1Ne&#10;jStHOUWWCQyYH+iuGE8qN7v6rCNYZmaUMDtO2nZvmFZZ3G/ePpuZPIMb1kay14gi2m73kA3lzAWa&#10;HQLm8xG4BPwN/4obLzHb9omO9wECzv1N3vqbvKvO6//8BxKr+Of/p0gJoJTD1IXu8ESwicB/pUqG&#10;vj4zU24xQhmOjT0XTPjgVtzwyUm+zkGTYUw0ktJMC5jZQ0/50uc1iP6GlMWGat/6+G+77jd+Y8vL&#10;BEf7rGc9Cytmuye4llm32o7kVTDp5fmBRz/60VsLpTjXWh8/vpEDlRhWLWcE0yI420t/YvnuBsTc&#10;00FZqAPhQxmFa9tuEHpDR2+WWb9Y+LrbZPLO+M7DHRv8ZFSuFhFDLu7KgatvfxHtdmD3oTTAeM07&#10;uySTsE6PPUJBkadOruG6LhP2MRY4AYZp22/lGOatrgw4Mzt2yVyCq3N2ScN3ngxLDwixCiC2GxYH&#10;+c3lamZmNtCzsM037Qw5b1SeiY3uabEiZ6i6zbJQidbmS6l12Z8OM/xtdrzyRc9K/hEqbdxX+pGX&#10;/N4f/NZ3PeM5e/fsgyv7QOnT246qEtPGNzzfwi/1/5rN5U984oNPf/r3YBdEm/HQs7tOAp8iaq3O&#10;1N7yhn/8gz/71Y98+r2oxfPFjC6rtNyCkgAnTaJI+TFS64tbYLsrqHnMViTFDG3Cdb/ymm/9lqc4&#10;6HhrPT8fwVGa3/uRt2XypPgUU3+4nWxYGtorH/YIktx3LBT7nRFOvEtLY2wGF3cW/vWLN04AwIMH&#10;tkZEHwwzzXaEK8YAqdlAQo/9B3OXZLT18YBAHr7jqFhGfc2sk1BWH9hKas2kdQJqZlDNTL3Xl/cE&#10;ClJWJKIaWLFhkywuIl8t8JPHj61KV6TUs6l5z7b9j1iUFhdk4NHtdTSrSJLGaoSSlWcc5DVRtH2V&#10;Ju+v//pNdLz8/Bbs8d24gfvq8Ec+wAX9rete+ca/ev2r/vB3WD86quO0+JbKLI+FBdIJxczjp2qh&#10;LaZXXXV5t9dt1KGi9/G+/E8/9OMv/elXsDKbyfl1W3usXB7YXTd/Zvest7u2d3ltuTRoc28vrTU6&#10;BrCXcmXqNNHJ43h+fv45T33CV+45vbTePLWCigOIQyb+2hLipJ2v5mrzP/KSH4e+RSnAQNK75XP+&#10;u78wS7CsF5J2UQqsWIhszOanyhd2XmOji11Ynyv7hVpOZizKKxpmW2ejpZXo3tXSw3dSPWIMBAMx&#10;FBzj2QBe658UfxS4toNL4XPwQHi8Go6zQiqVWKN0IYGx8dfquJW6zHoTZFnCTZhWS+BU0zrHdw3Z&#10;OQsnFhNiPy2yyNIiOUO5dOWMf3plQsI+RxqbyNdUJ6aTcWNwjlzqO4/kzQ6fLr7C7y37X/yXoLnK&#10;NiAbaRf/EE2OILSfdt6fCnpRK4xVMEPurPXRGayQFWwHFunl/KnZ6GTAEG6kTbrAn4kdysRr1JUF&#10;Dia148lsUq3Julwgc4b6tQtVJ0GfN0pv+nKmW891V/WzvEw2yX3Uoy1cu+rL3kueFzz5KQBbsVXO&#10;MEWgQBfHefx6vLj7IJRm//6IyYYpi0Nd0mkac1HpotTAkbUomvfb6dJ2nEQhrAGc3tiTEW8hB8Da&#10;LecP33ejd8eRzHN/EAFUpRD2Fecs4fZwPBH0yo/MRsIkGOUVTeyLCIoo9IlXdgf31h9119zN/xL0&#10;yGjLGQsizIJqQnFmAVLRJBCLxQgqCHKCdDywbKZNRfQGenTuvH5DtbwP0mNv/HmPDnHnYvna50S1&#10;RcVPkNGawXd49MlPvrveX6os4C2UpYkZ9iKZ7uZCr5Z3IvZKGLYaJJB386ILyFPgxDqNEn1gXMqL&#10;HIRospgfZKW34NZWP/bpzx7nr2bRnVY0WgW4w1aXRejI3csWyRMcuqxGV8xmwm6NZh+4mBZF/OEm&#10;zoEykQIc7vhiiR492sCgpFJS84me/cySqLO8AsBypQzWFx7YPQ9Uu7ZO56j8vHzON68JrpkHI5rx&#10;yJdvW6HV4MUXdxRcGYZNA+V0X/m8sXtwLA8Vr+ZhtZKHXgs3an4+Xyro/mLTJEzYSkGIDUmYOqKE&#10;EOCzy/1HPRykNVcplu64Yx0cslwOmxgP9wbd/qq6uyi69NID/UHP5lqSitMZ4h09gjgeRbO1/O5y&#10;fnW9ibBlz86ZQY9GL15aarAXSyFczLTaZBLHBVwirRs5dk/bofUF5eAEgy5U7aENC3SZuLG1Naiz&#10;JmhA53NxPvu4x1zFlv0vn7stELXXW2+qYqJ1OHWmCz5cKUGkHTdbgzNnGvv3zgJxH9hbNm+kZKUu&#10;dxYqVUTO/Mw4GuxaVJZVqzWeh7hcyJ1tt+AttzsDsn/hEu/aWbnrrjU6PlRBDtRZXCgFgeUt07mU&#10;le0Cs42OlVQXqNpcxLlZjdE5XsqPRmMkS41xDFi9Y77M/ankzijCZVPBaVEyhx1XkYTe4pnl5mqd&#10;fZtFIqyWw31hmVOEOzQcQ5Y53M64hVhNZmqBUqNG1vGm6XmcEz+dppH7D/IM+ef/ch//g3NYsfNK&#10;MI70JAHCWQ+3Wl2a89AAZv7KMPfYlLiek6sGdnq0Ng2H5p6QJE41p8FamJ5rticDv3RjKryhn7CF&#10;/otf/NL2QMXgzW9+83d+17VnTp9x6DFEDn2SKUN63/79r3/9610VtQWKnTPC4aY6evfdrledqNtT&#10;LSUq1v3prFaBB+Ek6E96XViFiu3SYIZlyaZiuFkHk8g5lQShEqsYqsWDuB7mEugGZdP64vzda43G&#10;g2ibCyurzMFDsywCli6ofK1cobL/ECsQ6P241UyM0cFuiA19dceiiJHbbqucq4tmh8rgInW6jcux&#10;NEb5LLQWPAYgq4BBZcrllEEgnXalVtjmm46HysXRlunqK2nLpbPf5svKVDmrvFZeLZtxIx7Psk+3&#10;NRGOIuO3QfoZiyOHvsUUL/1f/Y1X/N/XvXlrGVpfI8ZbnmP6W+t1xn0Cw2VL0O/2/f/9utfR8W75&#10;fekMXdOLCOO/v/TVj3/0tf/nr1/V6jZEfku8TkszPcsqMOcXyDb9aH1Jw09ab/oUtqhvefgTf+Fn&#10;fnf/3ktcu7s1IG4Di/vy7TfdcseXKR8Vr5KMt9HxfoWO9/Dl1+zZtW9p6YxJjuTNV8gX5+aLCwu7&#10;t305ktl5LNPhAsmyHvt/NFFMD+srSlNgpW01yWBgBx0gg3J3dWJJopxXxAhKWmGsZhNXBKvmCslY&#10;1xySgLlsoepjLE5IIKidMktdxuZ2CzuopsCoACozM5VISQZRaw0qtcJPaAKtFmEDS++5956PfvSj&#10;T3/602kXt3Yzu6b34J+8GhT9xT/6ksd/67df91u/fPMtX5IbAdEvZmdLrB3iCEUmDjpmpgvgM1R6&#10;YSm3sGPXL/3cr1/7pKdtvNTW/N4Yo7gYvC988l3YYPnSFPvF0mw2X7z8Uop5QNwIA/7+AMPPLkgv&#10;xLXe2kpm1J0N4ycc3t9pdHrtXr6yX8HCg/HCJY++8vDVszVKfC9qNnOfv9E7fSbtIDwRxbjkG+9V&#10;PZ9vcbSGZsYXtxj3na1fMGVxTryIEocs633DtBfhZHrX0dwj903MVkyhJDKO9SGc/Ckv1zb5MCzt&#10;24OCpc+9mIysc9QuYFE2qe9/TfnB/hR4Ft/JlwNYUCuBg8QWWLRpzKjeUpNmvXXoT6mo1ocHo249&#10;XW9urob86ZA9Pcdq9h8cad6ol1LhsKQRZczRxp/O6mNv4sk1rUDs7GTijKtpiJRy/zpMNpD0eNp/&#10;T+su19kqEMOfws6buHfqeDecSfwk3XzQzuI5dgZRsERpqaPE7KuxtrPrYlZksZggw37h7O2Dew6P&#10;ZhYWHvtoixzCWTpH0xtHEIdJ6naEK+/BTR79qQ+NF04R3tSfUJeNH5AU8mmWtKbM1GbMyfCUqZrG&#10;pH9ib6RMZQqzyF6sGOHANIjWG/UPvCd49FXFRzxcMwD5HfFcZ9KJPltVKLLTRFFDIdIA5evkzVV1&#10;32W5Zz1teOZIeAyzN5EvE3iZxQrThgiKQpILTA1OGQitllVVO25gwITslzzHqZuS3t2F/jewrrqf&#10;Ae2GndbkYJJd896OxdIl+/s4+UL6DbPj/qi53l5u3DP2+9hSS/rAqSH91Vcm+FAVBVtE0hfERwmZ&#10;kL/KwEDKseGYLYToj5J9dAr1/NgTp7lNB+uxqEFDBhQhE0g7tPUXRdDROF1Z6xHAChRSkruV/BEY&#10;nnIFKOTGijGSaSjwKX31QCmyEJQy9C2USJjfFYqys9q9K2/ZJiwNihtgGNJpjWUGMUpkEjxmJJIs&#10;zBNMg9c34EeWPnl+JhebBd3+nZV04kE3WYaASc0SSFeT19y9cwZ5C30mMm8lxfmKzFHAAROQnFqX&#10;NaBwnQr2wL5Gd+Pk9DJRnQMW6U5fYHSpQpgQ2yym07HLaWh1MKDh99JucA47sL4ZzkuQDCg9HtuW&#10;N+ojYsB/FbxCYvrKjGhZa8t9GMgVzJw74wmqZQ5hZk+lCRsvkhW46tt5893UBfgUtycMtFJ5c/gd&#10;mG/jyIw8xM7n52UShkxeOkjO2FDRRDVw4Dna3YKF9GotUaObdw8yb6pQhrIuKF8zVewRGVUM0Q8r&#10;oHgW+2euUby2BsatKIcex6OzLfyD0TjHc+pM2z30c7NZ9aXK/dMMlo5wcUeVe4ACQ7lWeKD2R4KF&#10;RhFMdSNXJ+rmleXJVe3me0PwDLjTMzOlO46cFWVAvHd9av4tRmD8Wm+ShSeHp0Nzi8iY6dU3Ybz3&#10;leXeR2k/7fD8r2pFeGGs2LYpg3fNN6/b6TsOg5gpdLx9DScSIzanU16mbjrbSsCtBwZqbyTabZqi&#10;nWvUz7GSfOdxoE9y0003TaiMr3r1Q7XPgTVHSURu0Ic++LGf/i8/ceONN8gxLLDG3SaMT3nyU978&#10;N3/jgoWopLcw488dVLlzxx13KAFyQ9YyHb5qK06dL7D+MmueE8bsTcQcUBiakrggh0PBp+JxugW5&#10;txM46CoBo30DkARKCNcwzK4FzA3LAt/eF9tQbQaXZqHQYiwoFyfcsTPT60T9IaoA5YkDvcIGhGOw&#10;sEMG0tvueL2JPIwtJwHTS1AMjQZ6r4iqm2QEtsc8S2eKrkjzAevDt+3JJAKJFDwmA/DkAJbZptrW&#10;8nhFZlb+m0zbJpq3OEq22fEmkxqS1SE0bz1dFK74h/75A9e/713P/Z7vRcEIzLu18JsHuzT07UU/&#10;PyLfGwYc+KqQEaz8PvSBj3zhCzc95jGPpbjfWnOy0fTSNj/7O57/Hd/+7Pd+5B/e/eF/OHLPbbjk&#10;I/7gnQMTPiiovR+36n1u8bmZytOe8t3P+a4Xfdtjn+pNhcHbaHcnncnfv/ONiUtqRA82HpiHSsDc&#10;6qGez/W/eysXgqP+0Rf99P/47V+UdaXMKiGRZHDpe8HzfsS1Ulu/TP64VM1Wq6FLR+erp3yF8cmT&#10;3dRyI2FyQYxFuZMtTctOczaC6MRWK3yN5kSmIBnNJVPpHR3fjG0jo3B5T2JXmTB42vxUyyTb73gF&#10;uZB+mU0JOsLASbJL0aYnVFPbRRJbA4M//pPX0PFyUb52E/IL+XX/wME/fjWjh0dc/ai3/u31H/34&#10;h9/8d2/8xKc/YcRHyUNsC/KGaCdkFynHuquvuvqFz/+hf/es73MpYrwI2vgtG8JhSM6va2dPnDxy&#10;M45Z3FfVEo9t2fNzO+czY0cxI95tQA1KNKVsWobdDiT+Sugd2DtXz8XtfDS7OGMCk8FlV1116PBh&#10;CsEOBVinE9xx1FtpMJlw3hZwVBKrh5Qy4U/hyAk38SLGn/gXVCn6jtvM/olCdq2VnD0rlybnCJ5O&#10;vHYNfkOM4kUT3qrt6lTA83P9QnGMgmE4Mc80Z6eHZpc/vYH05HJjoUX08/l0U9KB8+bwvY3kxYm+&#10;1YlykRQTfJG2epPKwz/PISK9IEnuQQSWifOusmBlB7l6kyZ4c1+yQQaHz2hyYdaesRsiBInh54HZ&#10;s/obTWt6foOZpvcBGM9FJ6Ubdtr+pmO3CiQx4y5WVfMSS6avIOfixNW9YmBzN9bPjteWR6eX/cem&#10;xmCFrxqo+yTR1WTJm9vdByf3+pvMVqawaDr5MMyDMzmn03Edvn2GSccr3qBvvmGpA4DB4sUM9Dv9&#10;zm1fifbOeYevgMlgIwmMH9SoZBSU4O5U2fbKqxnlbYbZg33shd3+1Y+NZ2fTM73scKAfV35oid06&#10;Nh/xjGm0FCOFr0qvb681PUd6xPRYWbjwAxfM3wQGzulCDUluZn5eWCqDnjDstLudZrMzbPg5T62f&#10;Ap2SjAwJ1S2N6f7xp6LZGKpvkUUoi7V97mzMvEDOgjkLGYsVT8UdQixtRAVI1UcNFloEbmygo8Su&#10;BRFYGaziLEDglcyTQvGHe7EaKlKOhtYEBibl5U9oX3NqiW25wlpppI6XFmsG6xbTx9LUmlW43++J&#10;BwocousdBarcRNGXNUXGGgg8EVPzbZ2fLThWdbOlzG31nOJUA1HHjrENB3i4zn4HfAMdxhR7VjMb&#10;A1jcC/683YstfjaSXTORvz3K8EBs1MiJ7IJBfdzqAFJGksVksQ4eunoP2JIelR2Z43eKTiNsp/LD&#10;HKs+5653cCFsZXZwGlcInbTudcxgU+cs7CY/alw1haLgm8qSspbJ4pAhvZ7ICR49QV8eVsnEsd84&#10;xpxS+2HfDBxjGMVZqZV8g40DaZ1sZSvms/GEWK4nkmuq7prMsLzDveVXl8/KwYeakwtMscEggPkS&#10;0EOsrkmTTO4zBso4nLn5y8xMVjTvHM0tj1G0Vh8A26K6ouNVohif2lpCXpmfUxbP2DpE87YYWL/o&#10;RsCIkH1/2fjtk/UuZ25blnceKpMYE69S3p+uhpn7rI7e5jmkf97TuUmre27E+QAyoHQqnZl0qbqQ&#10;FukuTzPuFc08EtiJoAwG7Y5NAJ0ZyrpQi4W4DsZwlquKkZ+qs1Ujgg877YEgham5X+wKOtGfnG3z&#10;hA7jDmF5+eyRI0cuv/zy3IED3kMPb6REhgi6Z/fed/zjez/xyY9df/07iRKh+rn00su+7/nf98xn&#10;fudGO701qqTDeD/+iU9skGAkwLE9XdRZjZm5bBPpDfMYyk9EZUqDtHy9YU8xD/1eB3M7ns+ZasWh&#10;MRBwOH/wK7r9tmTqUbBaZ6WK8uXx3I7K7EKBp2v7xqqcY0WNJ+IhzO8opJa0w++RCXCnHbi0uGvn&#10;3PxcqdMDZIgbDTxjt7tMl6s5SB2giKkYNUGpkmuuqevIi+SKtG186nR3djZTqhCOmqPr7jZGJKdt&#10;l2lJ9Hbgs2jVahktTEOcIzEG3O5n0cTUk1uAANl81oHGvMs2FcKlUpXlwx/GhXzEsIHThVlfazyA&#10;cP7yX/rZa5/ytFq1RjzvkYvd8YbmMk2lgaFPaXd1gB0TJnv9Eevaa1/7qr/4i7fIOusXXrblpveO&#10;ZzwblJj2BhT0+7/nR/g+duLeGz9/wx1Hv1JvnhkMOtquktxcbf6yS658+OFHPvqaxxULpQ1Ajwd5&#10;ywJmd+T85sTpu//lix8uip/vk4fJ0H95dWnX4t4tvCY9EsfDTO2Fz/+xkydO/9+/+j9MSau1POSc&#10;H3zBzz3tqc/acrLrBCwtjiFi+VZesOxScJw8mS6d7sTRQGPVTDi7UOROhtVMLrcUMmGebIDYnEgU&#10;tyOxjfJwWSfqdVUAFLHRSCt/t91r1HvUo5HQXU1V3DSX17wIgjWi7YE1R6NMdgYlXb3J4Fk7gPw6&#10;jc7JnipiazZ93/vf/7nPffbxj/827gpO1NYYxQ6e5abiRbjKT/+O7+R7dXXlhhs/ddvttyyvnGk0&#10;G+yyO2Z3LS7uPnzlVc982jMeduhy75yd+Bu2wNXf1O7+uBuj3Pqpt126c+dX7jrKKX/CI6+45c57&#10;oDTPzxGUTJOX6/QIRM0d2LOfOEaa3pVOf3Fhrlou7dqxIBMdPwqKszPlwsJi8bn/4Yfm9h4cEPyc&#10;rGVW7lz7s7cXvU6WWJ+Rme4ybR+rj2dgkcr3GsTKz6UORbxYlGbQV7VFfrp5Im29nfMkovBhDb3t&#10;To9hWOf5QAypzFhja2Y4psThm1ifxtYOuuqivHexv+vA4OGHinetQK5z5kYWp/q1HrrNKlUk6iSA&#10;SkAS3LuQna8lE4Mks1EwfaYgXl+xtAUbFqud4u8azeT4ybC+kvQa59ynNjcu51jNEyOUyRnwz8U5&#10;+uc1Opr9ExGL3I2y0FpZXzDh5OcDV2PJlkP2cxxVz8W6jkQ64MPE2ZH1uRiAZVUvZGP5PsueyfWk&#10;43Oge+pQ6CCe5BMpStZY3FZBTZw+z3XEAR1KaE4MQQgPLBqRX9oH8aO6AosZ6hGVrM6U9s0oPbOW&#10;Vk/GXh9qOkBptRhyulgn8upFx/eZSfgX9vaeFJPOiyWcKJ/9dIoAoLDMlCty0zYIQJGLNicQNIaf&#10;VqMJFimnEo7HWnRkVRBwsvXRzFvens4nq7MHK9dclijkGPBO+B6dRS4zMk/rQmwnCJgTw64hvFzG&#10;2XPV3OxM69ueEc5+JfvxjyUoWHLl3OwuYFAhu4as0HPn2QJY+JbWgl5kb6u0GfXhNtsR/dkioGUD&#10;fj965L+RrPc80mbx2U/NHn7kIAysGxIt+87bbjh9/PbFPShKmI3GcEUXKtnDV1aX62P8peKRSMv5&#10;SmbvHJoi5ugB+jLuQQLc0nUFv4OygqxyY2A6ZR7sFMkVOjd8IlptUaMX5surrcFqY3j6NCFQymjd&#10;s7vmFJmrq8OMRLMeADL6x/Ig25ebe4o9tgNdT57uLMwXCGjFE0rkvgH7gtqY/fsWzp5tABdhrNXr&#10;gjSOjxxtBVY3P/lJ+wNBqekZGLeQzQwtNNelBKIsFOId87Wl1ebSMobMDG2V2KO9xlJ5Gs0ezkkr&#10;a23rsMSs6HWEFu7ZiZQwW6vmj51s0vY/4upFmDc46nKonZ7X6rKcxFjFsmjMLkgAtYbuBCVOJXfJ&#10;jlq9MWy2OYKMCzmAD2wq1gTgmg6Nh5KuntesVoqIPamr53ZVKd7o6JoIiqJoUX7XMlGVCbY1/4vZ&#10;PC+yvNpfWATP1D0IiZfjZzevyLyDtCZWixAraWKTxwrsHN1974ozpgG95QPvmC8kjiGb4MXFe+XQ&#10;E/FuGEprc89gpEz1TrfOGSs1WkO8qbFWdkHhtMSdzujo3XCwoVVmHv2IebjEnEAGUIwwGAuBXeM1&#10;VV1ktcHzMq03B7WaDKi4GWKzlT5ybwuWMjTpMuYrciv0T55qcC3MWGsyweJj4kIyO1vkj6CpC5TO&#10;Zbh8LpjqnmPrzs2OHY2xO0ZfMqeKNTuot1pyOCorEohXWm00JfPMelPnKjfSTCfKXP9C69NEWLGR&#10;sOulm1k699coTjnGjgusCGmB7MrdNVKS3pbVnl6Op8eoAmjPg8CfevnL0WoSGkshi8JCvl4KHhzG&#10;U8m8O9BNDUI6GRRPSBwTWNr/5Kc+RcdLcbkFhMfVUjS91EPXPvVpfN+/ZqKI35r1q4uU5Dcf+/jH&#10;003Zee6cJnHqCOEZE/EE0uJFrmYInLf+JByFdUHoLzsSZs4uORMSitgHoW8scsgMSNgZzyXlmbwy&#10;2TOhM9Td5hesDBq0dhvtUbY2p50Z/sbSmVFJdGtS3UjJGi0v2/G472i7S72luvkx9kWorPBIGoik&#10;Bvk/K2WNALJiOcA6P19S2ZVRSHohjbc7TYUuxQ7GqNEzLxMUy37gJxdj14I1yYhRkP3U40Osje2J&#10;IelV3FOhUDL4ZSMPNylY2Yj7h/3m77+KoJ8/5MbbcvP5gG2hJ9eBYaePPxrsDer1ymxeItIo+ein&#10;//lz/3rD4x/3JJBSsM2tAWLTBw1o9Cd4Hf7kkgOY7F761RvL935gO22JE4u65/RNf/+/mOi7cnYE&#10;bSn0T505RsdbfOTVW3hZliMGXrzyy/7br/7A9//IF774OZL3vvUxT1xYWHRNPoe9hebc/eamm+46&#10;eZJZT7Kwg1LYkyO+4jPZSbJk8eDl0WeDVbS0p1BrLZvJ/EJBXdDI/GpUachSKLIJrhLQIz1gWl1g&#10;llrESd4gstRmw75x+bbfOmFcuTAzwwY2v7AHcQ5FyEr5tMwpWNJii8EMnIc9q1vmN37zuve8+z3b&#10;J+rTuCr/+Sd/wkm1d+xY/N7nfh/fD74vkJ61nawvd9j85uypu2/93GdmK7USrGaPJbo2Oz9jVmKa&#10;hGl/JKEGGtSwu1Jf48NDMt+1ML8wNy/31GhPrVjN1OaipDKMUUcV2M/ZFvq33RHdeTSb9AOh4iyY&#10;zoRX7Z2kE9TmkXGP/YtcgPv+OexzAvYG3jkw1uWt8ifrDX9mqbu2TC0ThLXAhu1x7IKBmNGobJs4&#10;V1iZwd2Xqczk9+2O7laJQGWcxJ6/Nb6o1intqYjtwkLOtX2uMw2c/lb7YjBFT+kczT662xmdPMVo&#10;2U+jB2pd0vShWWmJMQHHJxBgGkx8kqd5vKl/jh2XNcLXeNIDA3bYWUzTyXwpMXqzumUFF09MR6d5&#10;vi49w8VaCKANJ/aPE7PSwEvv/8ymDo+37N1AwBYHhncCfFNWjUlplZkcrxRSEDFHJahUsCuFfBot&#10;QTk3XXCNr+owtkGpTqfCZz+deldN6diMgwVFSapjfksSLwd2o0D6HDPodr1y4Jy8PV1f6+IAc+Lo&#10;7hNR9sPlR/2U5TkE5hfkJvP6CAzx5KSk2Yn4txn9HhFBUAbOfeRhL+wmH6uCsYldp5orI4Z9IAIC&#10;j5jElGInDv3kXFk80bEHrnXX+bHyI/0mgnmnBXvhkoPB7r1UCbmpeUxj+d6zp+6MQBcDMU1iWYEE&#10;a/1kHfkoBoe0C0wyssGoGJhPVTBsUb77rFAKvckoYoemn2em3oso/6jTvIEcgXGRKZaxGhaZrZjP&#10;IZ+frTBCACT0M5kpp1HVm5T8ZLDT/lVKNNSW7esntKIMOHbNF+lnoOslI0nW4aazMXF3ImF14ORK&#10;vR8bUDuH069JKMeMNXgAgtjMzxWQYxp1MZhW1odrjdH8/AyEdJokB6olTuHAD8tCWZ+IRs7F8JKk&#10;lJrkQikHCMV7o7Ly86S+l8hxrFoLYBm+ccncagYD47mnajJTA1R7nSwgH82L0Agz5rFMIKDIrGhT&#10;qJ1HniF/KW2n2bT7K81htheVQL094E26WbSpAm/FcQL4ymsIXCymtVo+Smx2JiaEnAn5SX4gVpqZ&#10;iR8L2dxI/GSeSjpMc95i+qMjoMF2yw7oS5c0euR7Re20MqnGEGsS3a0voFc9M0JxJ1ipCSpVY2s+&#10;noGBHBPrQMvN3+dF3pUhNtMBglKZYHPNHNfMpdQNZREyptdl2kl1Qecspl6gfObUcpK1wccpb+o2&#10;FPoIu0fUCnFywFHU7SQYl+Ytx9xfWQUW5tiE1UfGuh+PXepdaDQxXP+icxivP/XANdqMDRiNTTz5&#10;+/s+mecFjPnnP0jn/s5PvfN8rVIJoqQQ61jOnBea+R73kJQVUj8M3U0nE71JhLqj9oqT4OZkKsWo&#10;pu0ibeYyp5tttDb+LnUUKR3k9e+5/sde/GJntboFnEeZEzd8huoEzZgbyV+sYtoV7t1u94Mf/NAE&#10;FE+nuhaLpbfFUwwDYz7Fdvljs7NUNGHiim8/tUxXzYjV8VIvyCZxYHr1TGrEE8TokTXQmUwlI6ai&#10;1vztG6u6jnd9bQwvQd0sQGiULJ/pX3l4riJJ2rjbJqeAWzk007Wxebpus+P1WAGR0mCqwZKGXIgS&#10;xB48T318Js2Vwhw+e+UMkCaTSDINtu+moxGLWDcitoSQQIoW+JX421e8MVlkRpCYvaWbIEWRt822&#10;IbDt1tE/FPGSRPW1ocyx8HAvZd95/Vu+//k/8LjHfjv40pabzwu/r688pG6r45aFSw/OccrA/k6f&#10;7OGk/er//Wtvfv0HeQYZHoGqbf2WO3GSRpH2hmeHvt3lHnkXSqBBKEvTuH1jat6Cc8VvvnTLv3wC&#10;l2YLOOEz0vFS/tx62xcee80TN5DVLQCM+37rf/DPD+y7hO/Nx3/8Z162hYXFcUbYzD7/udvH4yGz&#10;+1J5AbNHzWnFVNYgKBb/mC1n4FLQGCSzjLDvkpLga4mWTVRsNsHjsW4m87smfhKgWJb5yoCTIIVI&#10;A5xOeCvc6WLnW7X9lrdUyM8zfs9nF3ccbGNIljYKxRWEw4MOwz5EEWE6/YIE9Jkbb3zXu9/1vf/+&#10;IhD13Txl03119f2vqUjmN3Bf3bplSHnzFyMnN55499/8GfgAU8JimRm4X5ybnVuY4wKdWcNMGz+x&#10;QohgXMHm/dVGnS1/947S3sWFPXv2otwt50rj+TRXy7YGtbXBDBUlDyEXqH/03uToiWw8sNmFH+Em&#10;ZBpH2UX6Kup95chsuO9d3K7X2rbY2zR5njBro3SSG++vNdH89RurjHiyRMyZdNPuK3F1Y9Eog8hS&#10;iNJJkm4cVGdzu/cyAgk1bUnTLa6TMsPQxBjyXRkhYH7zR7dGiKNMnLtoKMI+il+1LVGv3z99lqJV&#10;QkP/Ai3L19juuiLJVZmJ0XNjmcqmhgKca1Cn6Ua+6Zfsn40dt1nkRVOKehL2WsmGujRVTa9i158o&#10;byazA3/KDd6UFOnik4SRPsj+n0zmFr4JIKjOxm5GMv0QqBpHajERN5Iij1+xMCcZoY1TVSDS1Xpd&#10;Lxi4TOavYSs0EnBygfvQkBljxOpDy6rBN+Npei51vOyXo8jylLUmqciRaY98Pfh4pTQZ3n6mv/rF&#10;9KflqkVf1jd3fQOotZKQwKL2gdIqjXA4otUgLlAJ5PCVvuWaKG4N0qodRFZET01KJAvjTeglLFaL&#10;J23EspqeLwHciIb6ZrBofqCv/CWXensPaiG1HDHuq/rayZXlu+H05ooYkQbKL/aS+jABmaToTnK+&#10;mMq48tayIrjhDdEaUVQAoaB9h0NEARZYld7sDLinBfUP42JO4IcIz1lRZeGf0ncBHVt/gqI8nYxc&#10;1EpJgyqXhLxfK3u0z0xmEUqz/Clxd8G3bhOXdz08WsDGkrnm5GyjpqDRGvnmKgx3if4JxQ00W5tc&#10;ya2IngHjZBctIEOs9oAMkUdeRaksw01tXabsdU7c5j+s5sosMNSWLMwSjxNCt1laag5MDkrHK/5u&#10;oipa7CfkzcrRGcoUw6bGUjOjsRpyimR0BsvXouaJq41sg5bDDmHqOGNhXYlK2YkclChLm2ejq+On&#10;WtInF7GflHp5tUExl8eASpxq/WNShYR5gUmLaYzK3p4S6BfNTpSRxlpcfZBb5guQwPkZum/wWDXn&#10;o1CRSwrjdc2U7IG5WB12/FEsS+dKrmi21MFkCigFNR0bOCrgv2PQGioeQ0Sn7uabhh/eNTQxPKh4&#10;1EBii67jLdE8G8HI/InkwiE5GLTn8b69M6oxkOSS4CxfeBijOiKcjI2MncoV3KYXA5HIRLTOmHM0&#10;jbG410HAcWZM3Xl6qSt7pzCUCpoR3CBJJuA1zRFDjbTRGU+Yv7Z4RRbD7ocuoFUZECIniF6dBiYU&#10;jtyF9yau0Jsjec91tpMBmxukBo6S7BuZXuXTSEQhYXSBpcuqgJAOObKgb4Yo/HBoSutk8hbT4IRA&#10;3hq6mdExuxy2qbHBOcWxW1yiDdRyIgGaCDg/9KEPtVotYqDRa22tAt6oh6hRXCVE3bPNomcj7ORd&#10;119PGqSeePtclAqyYPAkjdCUjVwQi4vGZD1T0YQGrmgcsb8EOelymZz5sDlig8nnF2o86nA4WAf4&#10;d5S2s/MwW4O5+UynT5hKWqkQw4u6ciwH9vF2Qd5ma3hmqfuIRx7ERvT40Vavq1470MxCV6nVjNaW&#10;o/XVPjtDqCltptPedlwnHgBtFGqSEPI+5VkvU5wRztwcV2TSE+7aXWw10tPH8QAfQXop12T0t/0S&#10;znZHos3lwl/QFMLbfs5vXna4Y6cPZGrIisMFYvUY9tPtUc3TfNbZhSaYevS7SamcyjeCQYAyyvw/&#10;fO2vvOnPPsCds83m837jj5jQ1AITRVuDVlfX84wkq5kD+0EC09tvv+Uv3vSnP/ljL+UZ3LLwcvPz&#10;uPkVNrgSW0sIe/AvOlJtCdH4T/7v/zQjyqS+xihnvLzUZyX78Ac/8R9/8L+4ZWEL3kUmJX0hXRan&#10;JazVNtjOW/4Uzhfg5pu/SLFH6UDxppzykTdsYZQRi8KaLxkSF+x/GEk4tLvk1Oc6rfjUyXavzlxU&#10;5pYallL89VNi7mDPog4Y9r1+00TmWa9QCc1EnvWWrUX3bTJ248V0++L2k6fWb7vjNJZRn/qXu8eK&#10;BMTYU6a82YKisO0eIxwYDYfMV5mgv/Rn/9tTn/LUubk5bmZEudtvRI2t87aNpFy8sr8e9xUrvxt3&#10;vv+db/vnD75/plzstptzNdikwc1fvA2rv9rs3O79O8mowMo0U8C7cv3k6WOHCxnCkq687HCVQBHq&#10;H2yt0rgXJDd87M7LvuXbv/37XhSWZH7iDVfTj747/eRRH47mwCCRKdimSXvk5dqbs19sqJxugcB8&#10;IfmuJtP3Vb7E08F3RoZQ2s5z6TC71kne+KH0e7599B07a/ksChsApFKQWtxVtsSAJSW0J5ZjAndx&#10;7GWvPJybXQg+8KYA5H+kzlcOS0HsDCvi6a4fThvRaOK+7DmuKXd8bP5U+YGfHtw/3HNFtLAzW1JU&#10;V59qX9MamA8a23XTDKGVwJX1hPJeGCw7a7h0LPfuj2dPtAOJjVwP6g2xk1KRoc5ACjdp/MZW7ua0&#10;C/pSLbrWM/TPnaJpBaX/KERxdgzhSnz9JBcjlSz2BelAk3VQiob9g017zfR3UJjC0aZ8Cgm0R8rl&#10;jYNhIc1AL5ZoVT2pr2OUhVUgryuxfdExCsJCLZmIDazVNFYoHpvDwDxWVG4Ywsspo7WjdcALWWwx&#10;yQmUicz4JCNBsdJ9xmfWR/7R4Q2firPFMFuMCtnRan10eiXsSZ+FW83QInAzgyCmfKW5GBXMaivK&#10;GZ3cdMnaTnNj0wcjqaV2TwKyX8cZz8U0xbNlSnWUUoHR4ulV1fXo1PFqQwI9Ve8L5KZGMtdlnSVV&#10;1vw+e+J4sHRy8O4PZw/tCR/xMDB1g0FC8yajvirwz4b6XQH8OpJXdiLMjUHhvvl+/+rlH39O5gt3&#10;KEalbKJA32vGjrnMsD0fYbp7cilLzwGqPNaJ4wVKQy+aZokkOv2Qzc/ZRm32qr6P3j35aqlNF6SF&#10;pxf4vU64Pdbyd4McwFnMyB9EFk30CuOrDg4vf1Rp4QB9LQQeKoFBv3/89lvq7ZNDf2VxVwl7o05D&#10;5Cz3kQ5eOpdYl0hfxKO2BoYb5+Nxtjwr96lBnCzKZVc6zVZb45FduwqN9ajR4C6OiEWF7dxro2L1&#10;K8WAqDyavZla3rdxFnxgC+zxD1++k26n04muvqLGnoIXvo8/dyYzN1fCN5jo2goGxcZtXKu3+Hn4&#10;1Vyk9Wb/X28+2ewyGMX3IWcuTj5j/ZJSSHKnz56AREuWG/0q4G+r3aNFBTuiVWt3yLSOvnLnsgx+&#10;a2FescLyq6uWBXhj8suWx/GsrsOqhRLJm3Zp7Iv50QwrBsvr2fbcPmz8s8srzZXmqNkZB6pvgz27&#10;ig190mDXDtKJuKHTvTtrNNPcNgv7qkT6wbA9cWKFnpkeL7E+K1/wd+0uyUiyNQTdpQc+daYhFs9i&#10;Fc9R0NqzqzyURYvoyrVbUbcTHTpYVoTl2Du5MlAfG6Xzczmt+k2moupyMfIUv2+I0XGGXvFEdwi5&#10;l5YrUwiPnW7KyVmJu2E1j81HrtVimhfj7Q860gEIFbmc0WQcZCeC1L27Z/ikuCLTTsLXli1WFvQ7&#10;e/pMl0FDRg777MvR2aUe/hE7ZvMWLYhHd7JnZ4FjuOUrp/lQTJvYtM1eV9AXHGw+o5R8rOJhevTu&#10;FkDxZZdWd+/Qc7SmC461U9RrAdWyoY0ecdVuTg6m2UfuWec1yU8QRCTkGWMw8pzGtXIO0Piuu0kC&#10;HwE+79xRbvckt8QOjUMV7TEz8KYOBpnAnyTVCTBOzaUw8ZzZ4n0khRsJ4JuNoy5sEeH4AQYiOH5N&#10;OtX2UisFk7GywG8CD7mzuTV7gOLj8fnw8QZGnHqTMeiGfuarM0Q2/oRgrL//+79/yUteooiU7VHR&#10;tuUl8wBUyT973etsbOmctkxWzn7uQedw2XEjaeS8RMZJloemy5S1JXQ88sX98gu2M9Pksl4z+S0z&#10;jMplLHwxAn4B6pyHATcyVkbGXDtTS2TfttswNH3smnlNVp9+jymRRZ+GCTTaXjdoN2VyY9lenvHI&#10;xH/YblslZzxp1mU1pzmczLuykSVYBJqfdLsoYy2MWomAEDWi7Q9aWcuUaOrJE9iecMWIRXGybUMs&#10;WHIiNYuDPhRjnypE9I7xNjteZVd4puN30jJGZTzzGef6EKV3Hr3zdX/5mv/6//38RWk+z0ukjHzF&#10;llp8nMoCjVTNHMdStv70z1917ZOfddWVV4NudT5949a8bR+ob/w6DcI5VDfhetNbX3vsxBF+g3wX&#10;uyyU5JoKx94Nn/kMfRdrKj3Mlg+DLmtrsogHwnhv+sJnGXXLyysjEZFuMLz/YIvNVCoz1cAkEDPz&#10;CaN6xqkaZpf9hR1lhlM4bGNElxWpRDG71PB2MyKSCQu7MhqdpgroBZoLpGxXbkush9F3GEqQuQh3&#10;0ZhpPLaYQw2hmfEP+iNFXwiHcTJR9QGW2wJE4Dea67/0K7/wuv/zF3SnNL2YSF3Eq89OcRFJEOem&#10;EnaoYlMvL/3B7/xKNSecZDgaDWQxqty7vJTWzMm7+YysSjLFEs5VPZBus98hHqmHpIlHmYBLJKkU&#10;eTO7yjM7yirKvaje6B+902u1UFdjxuN/bVm1F8mt6qF5ykcn7vTX9oaterxjgf0spxZFsp1Qs+/U&#10;bJMDE73FwhPLlXBHOljcFUZr4dn6RId1DlWegmrJOdjQfJ98B554wYS/zDrrLZaCS3aH8jb0RXcw&#10;rDuw6kfwUepSanl3aXp54cHKSrp2FnsxScQArxyAlyDKMi6bH082b00Z2biDgnD08IKk1fQ+cTzj&#10;DVNqhZiHFnpnuaTOfnNzk3seOeiCAmr3N2oLrcJKN1Ro02wkMXfN4c/cMCdHIym+Qcqx9Um2dzrz&#10;aB1BRqzNkQkZYssqcFCziMWeEcuyzXaQPZt+9oNRkI+D3JjmEOFfYxgAqiiAxcJM2Yx406v2EVEC&#10;1VTG6wD5AyyCxuPmMDx9yu8PXQvoT8xZJrlEDvWQLjCTvQAwTJkfbxg96trFNvBQ3zthYJFfJafh&#10;/i03erlH5a+6HLaZ8zcyQnfgQByDZkSBoxnA6VIfTAHGflCu1h52WWdlpZ/G84YGKZzW2vLEamPx&#10;WUmplBWQIfcbhPLpmNx/IPbE15nPfC6xOnZVpXm2hdaBc5vNl4uHDsFDN2tUGXGPh92zp+4YjTp8&#10;OHCL4VB6l3FkU49ARRdwDE0FTRGrvZBuUp0QSZZIDI1F8FEoLanSBGeJoSlZhVoxuSvboIQeTJ7A&#10;rGWKfIWmx1Tc2g4crUyjqH+kojVXWF5pm4zTJHmO7+y7hEjCF5R+KOsxEZEED1DKxonjOfpWPim1&#10;BwDQNzV+pDCrqOsPa6ywMoCQN7JzYmNh4eM06P7GEdNezXIs1gQPVF7W2cTo3XkFS2oeDqATkidM&#10;3FZkWFEy7KuhHStOSQJm5nLaIgvZ/rAnCaIScbXk0KaPBKUKhbbTODJh84TSzNklQIGqj8PiNOay&#10;7LzwNGVd4XsWCpDPaDrg21ULrWUTEMrV8Qhn72GXFQooHo0saj3wXIwtBeTA1wcRnzs1drV2Tcea&#10;TpRpjHkH5BoICpoy4HQjBJX2mJdyJs+e+bMFzrmRxzWK1ta7mpgEHm2nb2xnt7hY/nDovO7dr5GN&#10;v/mAHYvb1VVg4YEHEMYucbw3GNtFT5xe113i0JQW6HRIoFtZ73BOBPCO5FklDncooiVjAnPwTh2c&#10;o8XchJ9ZGzc4lQOeNfTGC/OVYln+au3ewEIzJZO2T2Mdb558K0elVWFqcLKRZ+Mo3WTRMGEJ30fX&#10;u9nJ2d9kaDU1rPI3lMHWyon3zhsLILBeGI9vog6504uEcK0kLtjROfIF6X1D3NLNbOavYQy2Of71&#10;NX/yJz/xEz/BnxAx8vWIZtkCwOtm/DfccMONN3w6sMGDeaFp92TAyb03U8VCAGOvkaw9QrmY2rAA&#10;9ghu+WKxQ9Ghp+VPyiX559P+1dc0SyuVw3KZsVYE373bHuVL2UsvqzAWp37lcbPpmjTBYTbYto9U&#10;dscupZLCnm83uXzETYUFkiRPd2k7G+sDcwCJZbaYBWBMYYlst7fpI44fCguVCzF0p7ycPTkxNa9Z&#10;91iG6qs9m7TC8E5xiSPw1ku37R8LM6egiXQVm3h4bpj395BkbPceGPajdmMw6IcWyRUBE3L2GvU2&#10;mS/bYxcDpahs0wBCaR9Y5Ockksl4Pe1Y4q++5rWv/u5nPe/yy67YjuvPfR/ARDcjcVClogYEo2HX&#10;zPk8U4L5ko2Phy/9xZ9851s+VCgUsUC/KIjc1/WLJ9Txmb98+7/+3T+9wekIWo1BszFurg84oyxp&#10;Z1fXP/Lxjz77O5+95Zici4scuiHa52/+2K79BfHuQgID8pQL3dGIJ7Nayhy6kggxRoyQxmLf0s+Z&#10;M8LmweKf8N0BcXz1dq1cg1mEjcbIItBL1WK1FtTmglaTFjSDiQ95vGyHq8st2SfG2rwZqeQYXeb8&#10;bavBg4jhLgiKp8n7uD8Q5cnYQULKQpN4KM6FKgJpOtTm0j+9863XXnvtD7/oR/n4dJJbtuP+hn1x&#10;83OZ2M5++ed/6uzKmcyORWoGWHbMGFi21uvNbGAO/EjsmBJybgtVN1MAnWMkvLp2tg5xEHQ9AoRn&#10;Ypy79JonL+y5VFP4IGyvr/Vu/FxYbxHHGAy/EVrBLbS7aqvY2L54U/DE3eHZx4zmFuACltOknY74&#10;oOxlFjDMJJc6hJSOuI2NFLbj1Wp/z+FcfE/2bEMoWuydS/4NnfDUIVuTmIOpM4mF2WQVdcvXkC1o&#10;TzXzyMPUUolSDCJKHTFWWR/NxbRgpQpVcN44V7S9g3uOe6eP+SvH9CJZ+tyxgDNZ1Hri9QpqFg1Y&#10;nbqfoT4FwR7g3CQjngc7Nb6LQZblsCnUqa4j2RvbaMczUaHn3w9aeKAsJunyJD32s0OHK0vBqF0+&#10;sTZSTRmwnCxzcgq9VKugBNtQn8mRyxJDyPlBzkkm47xCkkI8yo177aTLC6VqMGQPyPx9oLCklDOQ&#10;P7Pmn26M7rgdLy3o8hSY4D5wuvLQM6Av0kHK+8vv0XQ84vH+w69N5xAHocBM+sv9qF7HxWim8x4c&#10;bL1pJrJJ69QT01p55itF3sN9mFrOSUEMED0yG37Uydi5UQ1SsyJQFy8wHDLaez/ml9Pytd+NbNCc&#10;2qyQN4eOUAgosJXXj0g08sjh9g1aZ88iXmLPk590y/KpQa+j7dN8Y0vwEZIA2q5Mh2kK2axH8qfa&#10;8JqeBDgZvVwv9Y1X68pzTN22ijwb6LiUaUi9UAOjgVdanKk+/tvigqIqQ4Er6bBTv/fuLwz6Tf4p&#10;kkhX7dMwWCviCX4sZvftrTSaAzPi8dDBlHJhpZDB5Yh5CN2guLLDZH42b2rMHoWmN4wKkE5tejQ3&#10;k5EXYg54Xzh6pZAzFShPTAynt6fcEK9aK8/O1N71xc9xQLMzOTQHHDQtpYPMzq4PnJkzPkxSzHZj&#10;OX7inW+ZfqZ7DZUqEPj0zPbKvsvUJT+vUlL7zA3YbBAmFOPqvDBXrFULGL4Ct7YbiG9JTsowdmy0&#10;KL6IdRvQetGNWz4Qo1av245T85Sn8BNYhE9Vuz8cEPoYFZgX51WMYpVaqRaASemiOUvuaDUXlmVU&#10;3O0N1coOxnhhO4+VsrjKyemlTq0ij16o45py8vOysxpgScW2QNdHome9ORwMJdwTyO2rSabBy8ka&#10;alytYFWTx2eL+71YYBMh2je24NnYFqQICTykLdE1LN1HFJwoWW8MUEqzzPabWG8OGo3BgQPVkuJt&#10;C2idxtLBxhYKpZ+BftwfwNsYEFA0U8vt3zcDVbvVlmEZ6x0WWQWZZtH6+k4VMtSoWu7QdOZuXDew&#10;iQkzK4YaPHd2hLIDkWexzklkYJicRGjvOeV3HxNMzUelGqmUciQhcTKBertdyhHRPOh1JNGy68tt&#10;VC4hTwkttgb9uRx8H3Zo5wA6WHdw25GzxinGU3rSvxvrJ5lEAsVjR2Z3+KtcodOJ0aJzdzin0rqP&#10;d7NT3G7mbTgKtRLSp7iwy8gNvQnea5bKnmVYgRIM2s0Wg+uNvBz/gsjtJNr+AoCuf84eelOTvCm9&#10;4K4773zb2972whe+8KLLF7cJ8P7Ob/+eTSzEI4LMlmoaFBUr2bmZmUccOrTWwjCvSz4XJZHm/nkz&#10;UOU/MwL1a6VZ/F25fXiycAmHy0HObgn/k2p5YW4Ht3ez2zt2ekWtxiAmGayaDZfrclnUvhLaZd82&#10;qmc+GnKUsGiinPA8JYOJz7VjcabdbvHWPKvzczWytirl8nYXc4lD/FZzPIsfIBqSvMoZkW+E9fIE&#10;aqA1O5tnijLqR6HF/+zbU902rRkPTLaujBuSDYee3bzbnRewQ3D6ZJoPlTmvdZt54gJpaPltWVrn&#10;siVCz3l8UQjP1LK1mYKCXvA27OHyR0xxWKnmAOv+4I9/9c/+11udsPaiIGOKdh2MOp1+t8s4N53F&#10;QEJC6zif1Z5UgWQwTk+fufdXr/vZP/zd1wFzkTYEp/qbtukF2nVAXL259j9f83J0B1wdhrt4MwyJ&#10;+grNMVXlVPC2f/w7Ol4+kflyve3f8Jjpuvl1bX3ly7fcmCnoURyL5kDUATctlh6y/oeWxdPJboQL&#10;CEMxbmmeUX0QgbpocnAWKfcIeR23iQpQbaofY49L+4qDDYRyhQpmFGUyYbjGrDgcjzyDjZl2bzf7&#10;OjL/EB6JtiUt07jguyEDgkK+xwY4HKOTMuci5aCIrWny5F/4+Z+76vDVj3vst3IJnM72m7bd5aZy&#10;rIG/eeNrV5bueew1V9cKJYeZoAUDHMGnZ6Y8U84XelGfD5qRUw5agcL8TFUMXE+8MCW2ZDOzi1VI&#10;bvVO/B+++3sL5TI2MYPG2vDordE/fKC00mbolZbpObw0vvifYptTxCQru6Yi6SUfu6V951/Oveb3&#10;mJoAcMiAggqJ6tnZ90XMM+VvE4x0HwKvll70vOBz/xzdcm8GGMNot4mRY8W+dU1POEF+A0PeRAaQ&#10;AAi4BvCOkxwM/J25/ZeET3g09sNq2OhuJBUCkRI3ny/mBgLwWEhDNKmi8flvf2dw9z24+g7y9EFJ&#10;OEQJFoXOpUgOMH5OOlQaRQAIcYrG2WJivWriYhKDC2h5AaQwQ4wLuJrqmcp11RqlQssUAWTcGDjA&#10;fsTiObwg59y//xXxc5ZcOEgsg8mXbaU7hlhbdFLIpiPJK8k1IGaaebEz/5JODoo05xyrGMvHyFqE&#10;FaW9rLAsD4zzBOhEseoZnZCrkTGnaMNJRpYUKGfNID8u07qOfHWUyUCBnyMJ+LA7zlYvyV9zZfjM&#10;J2TyWkL4mDXO7lI9vv3E+J4Pp2f9ib+kgcixizqjRgmt/iyXA6scAgeAO3A/UH4o41vfi6dguKFM&#10;ossFyQTh9ZzdZ7G+Ft9+x9m/e0v+ec/L14hKTLsm6aqIDq2xCHosilMMQMeyxhIiBszJICTaObvz&#10;3z2X2Z8n1I6rFowQIPnh2A+rgXJs0vU2KF4wSd5yHH5v4m3opkFR4n+D9bxm1u1nJhlbLrh6bPxA&#10;yQwvPZjsPeRdeViR1EwpskGv2W2urSydvTWX6wJXlgqutiERXSgKdwpNKS6NyErNLwakNAZ0CDOW&#10;ziAbCKy+sDJT2u36ek/M51hRPdVSllYWETZjoH6cgbkzGDZqkIKJlun38IwD92OktV6HlRoP26Nq&#10;ea1SIZlPCZrgjWdWu1QptF475nIFi3617hyXKaWtNdqjgwdq/CcI6tJ6l54qUx/xz4EckZyLmuH5&#10;iztKZjeV1FsDcVfjdHkVume8e2dWvodBuHOhuFYn2hcFnB6JfDG/r1oGD8ifbRk8l4LoUEBCXGID&#10;pY2U5YqbHZFRQtumVDDplvUcBUj8uqdOteqtkZjVuZB3h71ayufq9QFzgXw122mr5ZyfydOOdhX0&#10;oGifmWqJ7pH91ROSSs0GZBUa7Bgtryi/psJ4wLrWHXNCO3n86pB++3EDM9qhGlhkjnNzWemTx6w0&#10;lFv+JQdEUUYw126ZpdYoabcnuUc5iYf9mWpurT7kG/MtlidaRHgMc7N0rTkpEw0HHsAJ05AHvw+I&#10;ohEIFqsBiuIjR1fUS2fSHfN5i0GmKRYpAp55uzPifQ/sqxqzxj+11KIqMPcp3XpFjTB0X1152bws&#10;52Bf5wIMnJmn7N1d4KLTKaysKqp3365ZdJe4Tu9drI40PhgPNFIRaRHhrutbyyXRCGF/cX6QCvd6&#10;o7jHcH5sHEPknplWm55yAA2tOTb3IEu3caqrIEnSqVHglIM8iSozi+jkvF73AslyF5ITuH+XJJNw&#10;0HRT+5r65/Wog8GQuQq/pk44PmmNH5j64fsPDPD69w1b3/Qz//3Xfo23cTXHv23R49ik/OZd73r3&#10;DZ++YXrQ/iRv1tGJzLJSwJnKOpl4ZDKMhXCxy1aLOK4Vy7kC6wL37txMoVYpVwDOwG6Uiym/X+BW&#10;7nCqCPmYEx/SJ7eWG3csJR5TMe7Ucmb7HOPJUfvycwJYlm4wI6ZQxmjAtdkcfqIzc+VyhWcjdZOn&#10;7ech2aSV/go6TdLtpO2W12l5PNt8RlS+FFEoAXg+cdMYDc141ku2/TE1MmUHZDXXgs60NOuF4UU4&#10;d5YT4xtfRcZjvsgkYbg9MaQRTxVQHLocugxtz8TIShnOyl6j3PJuvf3zf//2v3bAIDfkRZktGzCg&#10;HBQy4vUdiViukVZkqjIDg973/nf+6ete5VpKF7H7zdnucmye5Luj6/7opSsrS7FYSZxVHkota3IS&#10;TK1YCrz3f+g9J08d3zCi+7f6ouV2vgDvef9btb9H4lxxzEjc6YtUAXOnZTcIMyLV97pxsx411uP6&#10;+nh9fah9XbbMnk0hjSAgukQm0eNGkyy6VCK7cgXl8UWtg9kVjTHeV2Fmi9a597t7HdKmmC7LKJhk&#10;lDi0RBUvK5hFOlof49utBaY2/JEf/sF77rnbLe//thfiwdtdd2wf+cj7/umtb6gSPpHPFhXLh5J/&#10;4PpYuhFm4cVy0b5KhWKpVq3OzszsWFiAuYM/NjVKuVSaqVbzmpSVs8X56g4kqRVmj72Tx8dnz4Sn&#10;6v4wMvTQT7xvunZ3IzRHK8KZhnfnMUIzxmursSyAhTeOp0zF2BhsxnNOBaPCKT1wSYDdzuG9cdEE&#10;mS5iIthsYjktAKZhriaIMidx4EMkOI84EC7uDudmAmfPYACw3tYsmiwfKHGvJt5auzU+dcI7fso/&#10;uW79rfgqYbJRWgTTCb+hxKH+Zmz2zulX46+aMwnzjIwZJluP4XqvdCoKc+6fyUOJnjHzuKnzZTqJ&#10;EzATan0L9zQjmow4EtNUknSDqZecy+s1lFv1fGI+LJE8qWSvZS7SSbqBZvrOVsydXLPiku5WyOrY&#10;jKZSaz28tOgne2e82kwwX8vUKhjj+LVKsDAbzlSIatUHTSZ86Q0XNUtpChwzG96kOVdNiNaTKBCx&#10;mKTUCjaycG2f3uAGbtz7qaG/ycpadNctXFCGEmMzypLM1Vweo9SJw4QGb/auFveb53HnzuKePaFz&#10;5pPHiitlA0WZj0eg09ym5zDeyVun3yj+8gPVK/f1UrMrblHUl+wP5nZRF07s+L2ouXqyvnq625Fo&#10;ktNdkGBZZ6NgdsqB3ATlS4yYGdxFYa3OD1zK98TRx/krCLEVRvXYMmchEQTM8BCbyttas5MEpmGr&#10;OaT3G1qWL51JpzukD6RzowWlXGm1h+uN/upaV71QIhwyUq2FE7ZslM3PSbAwjxjM4ZxMm0JFwooM&#10;4xm4Z1bPIrL5NEUF83eehPCGE345XkdFJL6lHKxXAQyhFAi4KwExAG+CplIP4wsll2l7cd7C6SDY&#10;SWmkM2YOvNHuyOpp7EZCcNsVP4uatEMWkc6J+T8rQimioxMsOVEr6nbglXkLMPNIZlEK2NowJTex&#10;oYXrpuInGy0Z7q9oFVwI43XyMArVzFkYD8fMB6SPdVlQk4fX+NsZu1hSJejShBIwmrhMHEy8rGaw&#10;wpAi0HhDIk4X1LiKqSxedGTzAAOora1P3bBJheUo5qqB+nLwHAN8UucQ5QLVeUFwcv4QzRO9ycQb&#10;eZJdrm09iZ3ZnLA2GTMNRInnNU1QIsgatBnpsjW3+snJ+U+mbakYKjowp60y31yN8gf2OnTFvCDK&#10;cIixK6utRoPsYSw/ss7eORDmL/xZGK/lNeqmEavFzpwm/7Fpg93am5yLJTrvMZ5ks5+3LLurl7gZ&#10;rX8urtexc5Jz3Eun7kWI1VTpr3GSpKfKLp8QmC/MX/bvR6VK/fvyn+/rI21fx48de+UrX/nrv/7r&#10;1PcXPZrlIfGZXcvd7XRf86r/NV+dOTPoWgQRvPqhxcxqleh0e0fuPRJbsnOMvdsCW4NfRZ6fFnPR&#10;fKxpEzzFlZoiGzN+VGKshkJ+OepwyZvrzU63hTc2zjS1KkPGoLE2hvnAaBU/QgyeeOz37C0vLOS3&#10;bc8rm3RmJuUqFPxso870Lhk0/XIlKRT9ffuCXrcwGmTkbtcb3Husd/LE6jbf0QWFcwuvLA+s76AC&#10;LnCvIo8INf3hMej2u2GjNB71PONRR416d/s7CFsbI6gQMlMWKB7dP9q67WK8LBC1Sok9gNneQJ5+&#10;udBC/B7URPPBvlCYc2+LJgAsEGSqs8pjYEuqr/XlZS1WiewI6HN4OxaaP/rfv/2dz/juhfnFi+L6&#10;gxSflTTRyJ/KL2g0xwo3z3myDx8JadQ0JiHNdfya17xqYXbxRT/4YtdYfrMhvRutOPfXb//Ry758&#10;82cVStsbp6YMNxMzJgoagfq22cKDe/1fvfa6X/595+p80XTRD72bEnFgNHjbO16vHVaxQtwJyZlG&#10;yzPFlKXLaZ/wTQ3VWB2ur44wrGrXFR8GGAFHWNjMKHY5QFYWyosRZLU/TLpN0rzFEKFkZkbJJrpr&#10;V1nBh9BQ86ibYrw64m2L27ldMXNgt5OaVxNAuApWaKOrVDJIIJwXmRPHWszouDVP0YJQX2u84AXP&#10;e897PoCJMaeC9PVvBvXKBdvdW2656ZW/9/N7KwXJVUd9TigmnyfOrHzLFXtnK8VeCLagVjcTyxqb&#10;T713955qtbK4c+HYvUeg/MDW2rO4G0eru+85Wpu7tFY+EJu3MP9jBQjuvKOSdKVBw850GOZTp238&#10;ejW66Sbn4q9dMBxoAuNJ6N9YyTVW6v/04fyjr6x813fMUUr6ATykSlYfCXsXBcMCFOQY+YckRBb2&#10;Hxw9/EnD7wyCd70+PDEuwiID5w0SJ+zyTFS7wf6dHHDk/KsCgZn5TPH7XhBcfVlQypQFDgKR0KFl&#10;N2bsaqOSQV6LJQBfFB25a3DzV/wTtyUNQmmTHOGa9mBAH8KiMQsCq5TXeCRHCdCY6kgGwonhw2qf&#10;Av8+4Y0T2pnrteAUSwwAB7MvFqw9cGqkXB8diPkLoOY8lVM//SpE1kBRPE6x595Ydl7G7XXRG0Ha&#10;V0AGmqgor6gVdCbyCrXpHah21nycQld3a+SlJIcS4WBDttZRmh9ag5dmPdeb65g45/LatcizHKci&#10;I12L8YrVDmVNTprgl4uDyELYP3wgOzOnfknZT9LMDuNcgl/j8nIgo1pvkshsn9QFZAKCW0iCT0ho&#10;plAMzF/akoTciMND0Q7rxp86o/EPs9E5J+x0AnZa5h+xa0dOpXeczT//eezf9ewufI5yJotUxYx9&#10;al6G2fQUY01AUqHL3iReMyiKcFmAjyhdZ4oNruz98OZZ6cCzDLvdwBHQrRpOJ7T6c3HU33jHZt9p&#10;vyMnNrfRhNoVDWP4eKWnPivzsP0YGxFqqUlDNLj3zs/fc9cta+vU4bhLBbO1DFEu7W4E7KmBaWd4&#10;YC8iFw2yWeS5MwZ+UjS5s/z/7TUhFcICJl1tZ1kqmE677RsyAbFZjQ7BXmfJFE9aUQKEW5BlWdJs&#10;jdX/VAPYQ7xyvT1stHVHVWr0tfRCmtyox0szsoPOZTCoF4RIIu5uqIKZMnFYOUXtwRZYwEArFdQs&#10;U+hciGvR2lpvva4I6dTkkYU8+x09GCkA3Ac+Lk2hSfTBfmdnSof276TYDvRjgcvQxEoOcJW9HUuq&#10;yDrwPfPVHnGE3aFG3Nbh4VDDD+yuFmVmMY6YFztzYLjNEKRrpXy93qPuXa/3CO9lLRdzvqAeh06V&#10;bnBhPrz1trWh5pK+ZMa6g0NLTkhxWuJkNRtDUGIRfOJRQSxAXUU+F1HJOxby5XlOi4+TL502JGeu&#10;g3kE84CrP+20VWvZFCDiXNVqVJpYWDFZiBgcUKjPzRbX1oDQgVHJMc5y6niM5CgVxc32mFfevVM/&#10;xsdpNIdcFK4+cgamD0vLyer6UH7Rfg7YjTPDFIO34ONxQhg0cJJphjNmjKfxkIUqGTVAaWV8DG7N&#10;9XobYhh48vp6S3wBfDpGNfzPTpxqh3KHI0xYAkmwhVAfit+ns1VSPOXFZQ4PQq0hgfNvGcOsryu4&#10;iNKAk8knkoI60zlxep1mGBX0VYcXuIGJzQYAx2e32RazI+NN0vBi0xO6vjqdGqz7E591RySZEnTO&#10;TcLSCw980/O3OLeIsfJaMTVZ9I11lJh3ApBg3rLFNc5Jbe13YbPnUmo3yVn8zZZ3D5hs5m9yxZt8&#10;vfL3f//Zz372E57wBArT0YkT33jyG2U0xbTLU/mll7/itq/cCsLtKOOsFFOnDQ8Lr4E/hvMktZIS&#10;GiUo515YXUXXjUKoXkIYi/SuVi7ktfqfhdnGXDXGD60wmy+US5WwJAognS8E6VJWmx6rGE+IHrww&#10;RCF85Pb2oX2D7a6tGpEiuM+KXLc+7DThuoR7DxQjS/DEvc2xQPo9XYlyRdjvNt8RhQjtHJM8RmVA&#10;UqIGyDNBnPC9u2vFot+oZ1lJYfwPOxESGwy0mL1tt80eMUNSXDhlEwp4mocguAg3QwECT0FjJ0ox&#10;pqvmiKCZXrrdi5ICsPOMwJAZDA2RJkZV23TYaY8885UYW4REktR/6/d/5Y9+//XckNtMNHVFF0if&#10;zco8q/oCe6790OoTs/5XdcWtwTrw69f9CqjgC1/wn1x7eeq/X/f1c596qPyLg388kVn++u/+7Pv+&#10;+Z050Q61IZmAPCmSS5DB/potbeCbbwr+5+//yNv/4w+++PLLHs5pJLHsGy+a2ADq/+4f/mJldYXn&#10;DV6y3VQYIDFzDWdmNVExWZ+Vlb7XbvT77fGgNzTYkImuil4u3tgyL5WHMs55lj2p/LOcjwl3Xj0a&#10;RSacohKvxjS93SHWlzmd/FyR/m6/uOPOhI2SatSdc6Y0mawxkTJyUeW2nq0UUuskNAGXd5gm6hwu&#10;WO/d997z77/3Oe98x/X79u1nhecickt/kwxTNtrdL3/5pv/6Uz8w7LUzPYG0pVxmrlSeq1UqwLZ8&#10;NlmVzKsfCoPFmYrzHUmG3eV2854jR7rdJpMqZHKtlTWaLCwLrrls16Oe9CxOAL4CIyann/1EcM/p&#10;MJe6fFdiEIKvW0jKQ+p1L8C7VFshwgBRSfnPvCcTH0ur+f5jH+sVVFDlFS+DklJOABCFR57doBlr&#10;3Q7uyz73ac328fHddw8/86/ILkmbkHmUoQDODloFt581aCCxOFuBiP1rHh7tv2T2KY8OZ7Bo9tRR&#10;qkHOZpzvZxAWjbUB788ziHN0aili2vWej5baKBrizJSchnzQYF7uUZ4V9eQj5DSV0N+J5i4H4ZeY&#10;UiWLXuDEbA5zxDs5N5orZ1G4DsNBRmFD5r4gUymHjIau+/qq7a57cJx7nErojGv6eKhjUdoTI58m&#10;SpO3s4jRqi/XLohZ/GxokVUSCuRTV2VxZLZbqBShlQiTKJuNpbPFkTarB44Rg2AZRgV0wRnJ+UQe&#10;jh1VUFbbds+p21bbng5zXqFWuvYJuX37eX47qnICh4DEvc7w7Gp+kHguVTNxIl7frBexOE6NYuxn&#10;LPHTn5SR5ibtEFfw1UhJq86Z2J8Az3Z/BeZblojaTyte7YWWMDzqvuf68FHX5L7/h5Wckyb1TH4s&#10;44ugamosLrsFQaroyvjWhiQjeFi8LsSx2JJ8Y91j6r31zsIZBs4FzCD6Tfd3cDEYL9uaTQUujswF&#10;HxIw0c/mhmFm4XGP8WpY92L3C+8OHDL48pc+f/LkHYYvImzJ1BtSCJATO1urAjCOy/+PufcAtywt&#10;63xX2jmeVFWnQld1VzedaBsREETQVkavjMo4xkcfh3tFcXTC4+iYmNvqqKNgwBkcUZDRq2NAkhhA&#10;QEAkNaGhobvpWDmfvHNea93f//32PnU6N30IcyybrtPn7L32Ct/3vv/3H8DHoZW6kCydFGSrCqDh&#10;dI11eeh21s93bIbZ2LdQVHsjmE7YfWUuY5b+6dyknBlM0u6omofDQuauP84QrKsQ3YySb2mxylCg&#10;kaEOVdCJia+eLYTSqIEzxWSjRT6YcNVTZzcdd31ja2BehoHNe7FczrvBIOkhND/cjawW7c5kZbUn&#10;59EM04XYBntqWSeaMiT3PdhcqI+Wl+R9w2wTdevCHJM3vJp9+UtNUjpedKRalS3sh6+LK4rFVOKF&#10;NNBq6pRLnwn3LZWU+olscLPHHLbZ7h1Yxp8oGgkIxn49PnignlikZRgqKpIC8vDBKsfZQSsk8Y5/&#10;9HCNhY+yttnq1auZUgENi4/R9P5988AylIaQmaFtYy6tsCLic4n2HWoYuwfqTyHipWjyNYfPyPHA&#10;RqOJ15DSlVPa6/XhUTNB5Xu0sgyf+YATKwFBtNLGQAhbrHhepJGK/E28Vocps8yx4A+DB9EJm7ex&#10;En0p47YahANLs02DWq3oAEYa3fBQpC0KbkyjR3G9oqBg+mTOHtcFAXO1IqYAfTW7fCsZctVKmRAd&#10;MlM6XhP35kpFk+mNzaHK7Ey4gXg70rLf68uaK7L8KmsZU2d3trCQpyenp/XkvUVZIsKI9cYJDlsU&#10;KbMbyccSUgHLZiQ0bWOnKYdxku5sLh+qjA1mX5/Pvjib1c4cnGfY18yK0N/ONprxVaY+gX76iBd5&#10;qL/7E9pN+g+bEdPV/5sf/MHV1VVvhwvrl/Jr+03/7E//+K/+8i+xp+aGu6x9nnoUei5ATK69SnAy&#10;z/VAghQN7vtM7blDwER4ULNmO+8jRUAZj6U3VI28WAr5otyayba2RSqgGLXEZdg7E3OQQ3XQQEwx&#10;8XYdZu4bQsFBysPGVoFiSZmJfApL3AEAAxo0KJaB8K473snY9m0j/jrCiaVp4zpLOmhUrmAxpZWJ&#10;dwV7G5GQhjdBf9eRSEosEPiXJu5BEz1j99GjSp9ji9VCqewyF4I93nUgrw3eFUeempegTLZk/iKw&#10;ldUHYwLnFmiO0Mnf/8Pb3/dP7+K36BB2+Tik5pXHy07EKh+bma4lc2hwbTwoK4nUp3A84/gVt/7k&#10;H/1/r92eqTpG7pf3i5Pgprtc61945U/8/Xvewl1kacyJW6NY+ZiTi81b1PUKFW0dGhqVvPq1/0XT&#10;klrV+RJ9WSTH586fft0fvXoiUQMP3UTy3YGYV+yCWEGEQlh9syc1kaHxeFLTp8H4yogy5hsZjM8V&#10;hJKWSgImbQVJ4EyBss4cwtiMVl1TITEbZlEayiNNNM04+QKwaHHMAAGOzIpPfuym4BJibZQtOXqa&#10;CtHMIwTo+FNjVCGox08c/7aXvPieez7nSObb8KL3ZTUpvPrtb3Lt7mc+88kf+5F/1Ws3QuHf5mNv&#10;nD3qy71kaODfmEOyUuFSJYpSzAulwNSq1222mhtUNH3gatTy7PGdhpC8fLk2d/X11ypdod8Zr14I&#10;zlwIzzadU2RgmUO+93/il5FuHSdZTUr4wPng9OnJ/fcNYYaMcDuy2pA5oREJYyXDBZaeqFVfQMvR&#10;w97Rr0iuPDpZLiWFHDKaxIQn1hFNux57C41kdKtioLNYSg4fnlx1Y3pgH8VvaDusq5i3aWEQ30Jl&#10;Imicxd47PnEsOXPK/+zZcDwJZtkRRnu2J0CmNp7adoCFWoFKMJ2vaojqwHzvsWVg2ws1C8dSNSWv&#10;RfWzE1/KNFaK2JlJhPtUT6rKmqoKfOdc5E1zkaZxyIljafNEo7rDBco9504pEATTDsmIr+k0ZcyK&#10;PCnwpIUINEY1N1g3QUxcLafedvaeM6qza1lTxzXXf2Ku51XruSNXgrp5hp8Z3mEUYkrsTjd1GG8w&#10;Y3NPywrPZMhistvDH+zIPXYfWC4F0s9MA5UuF4rJtnW1pA+6DYAmoomssCf3nYpPn4h6XRtjp+KJ&#10;OSKoeI4zvrK7Mx2z3GKGfDEmjBg8q1wFBujdJ5rJe8kObqH/MDaE/+UI5U0fKh70nOlIIZssVDPL&#10;y5n6nDlSqY4ZdAdbrY1WZ0saUCCBccqAceKuiDLXVZzQcAr0HwqB8EXmkoEST6Z1IGqQkJJR7LVa&#10;fSyOYI/1oXSZ9Re+opkcDCA6jQzxQrViFrazbJ588x90KnFDfwSnZl0QxraFeKBkIBsPJnIVHosR&#10;jQIWD0aFk/kQWZnPU5QZxVfdpsgJsYaKsFsdoZTOUHzXPmWzKmdNgQaaQtM8k8CkoV9r2FLqEi81&#10;0QzZnJ+cq1ks3ZISktDi8hBoDy3IGkucYXtHJh+qaVUARHPVPAPkpbl8XoNceZnTKJIrvzBfRDUO&#10;RkAQrnlBOWqr4IFyReFA5OvwwXkHuln+Wi3Dtw7gPC/M5+V9FUGBzsm4SYMKenjPtd6JjJctNcHM&#10;x7Rz+3K9FifIyMmaLdjgYayOV5gFH1D/rimIkIXxJJ76No9UE0IA5k+3P3YPoSbbsdMPmpO5CNLa&#10;hTkbtPd8h03fRF62g2kHJhk0K8ObSQrVi0vAycxaBoGl1PqOU+2MeAI1pUw+JibYzszPFdwzz3lg&#10;GM5ZojAxO+jAKND6o7cbJTtcEIzKTgcL2V68tMBCynVdnDglld2scJCBWAm819R/3nAzD4ZAgXre&#10;jKTFVTELxMBVNJbBe1llut3rxjb1mDG0H9+Gf6YS0YwndsDnzFvPNw0AuKGFZXnuXYOd4UZJ8tRr&#10;qO0Q8J3uzefOnv2e7/7uf3jXuwo2bsXY86kl9D41MrMr6//mb/7mx37836ODd/uy7bDTxCd2IEYl&#10;BJnKQU+a1ACWfrulfHlC3oj0ivvxFobiE7+clqreQrMjtvqx0+0CT1TWq8xhap50U0Y3xF3ALsiT&#10;kOZ34RgzBShkwzx1EqFnLYgQI6u3dvclTQK0LNgqSVqr5xeX7M6Ok15HaWa4IEjtl1CJxS7Zivt7&#10;1z22Io5gFK+vy8Zas6logjxj//65+nwG1X67FdqNmu+3BgLPJlhGT3YdI0QfOuaSKD1L82pZnECw&#10;2e1nScKN9fEVVyxB9cnlEVJ2u53R2uow2J1CmMw38sosu8ULBz4hauBtqQWikz0j11JDVf1pRJj3&#10;S//tFc/76hdgeEbwLNmwuyCcj44fvzARr0RrZbWWTQZi5afBbMWjPMACBTYd9o59nzC9W3/q5y+c&#10;PP+KX/wV1yjCB/7yag3c44k98Kte85Mfve09zODYyItiJHmjdFxZFNUJJzA2XQwBJlBG8/wJ8vIU&#10;ndz5mY+/5rX/7Sf+3a1fYqq2Hfkv8k9u0Vf81x/vdoaikU94Bi1/w4vxpSyUQ7BhC93g3CdZ1SHR&#10;nj0lhjRthfgppIEvwhLN04a021BQdzYmQBtfq1x2GiYx3dJanY3NdmqDDmXLZaF4DNAwstX3B7ul&#10;jdTmClcd3VMuFB48tTqy2PAwmlIIgJrV9miHMk/7VBoHMGT6Y+0aUunowTx777Fv+8Zv/J9/+IZv&#10;+dZv5Vpc/fY3r73+DV8uqrmzj3YIyG3//O7Xv/oVe7NeoTKHRw4sPEolrF9zmp8He5eqpYKITrDU&#10;Nrda3UH/mgP7tobdRrt57OyZXLYwX1uo1mrC3TZX5QeTKV1x9BuXr7ohSKFqzffvubv9wQ8ttZo4&#10;Y8TS7atujy7HKXzBpLkPa6KfWjmfGviiEdk4DelGaOo/+ED7IyuMMHJXX137qptavvIjTJHDwCEo&#10;2owPSu0Wv+LHxXBc+75vi88/c3zg4Ph97x/ddb7QbwTg/N44uZxNNFYyBMSWqJruXSh807+sfvNz&#10;/Zuu58RhZUVTvaUoGj8b2DTY02+q0yRjJQ7W2xutdqPww7+d8xpz6RaLJmOdfg7PKjlGjkLmvZR3&#10;0VCe+FXGHsnzr0tuvtl/7gt6qSIuKjB3LeTmkQDxzr+ES3uq3/F17bcdH2+szHddH5n2cjmnuo1G&#10;Y7k3p48f1Dq7GDT9fSumQ3m/uVAlT4o/1al9mUDhy+SNrqxijegUeobbxvoF6tdYE7xINjhqQ6jk&#10;aeQsySmXrVcCpWse8oNW4DeULStrkcJIAy4vx0Q6FK1ZkcU002k0ygiqUG84Di29KOk/6xneNdft&#10;ueFp/SQejskdybjevhhJejRYW81SqNiQ2Z+lFjtcIZEfez72S9TCZBqZg3XqTz1nTEE6GMuzxLcE&#10;C+fv7IIbJMjWi2X9BHrsWEbvMtsiPCn47OfCUs//0D9NnvPcZH4hiPvlSKw3BcMy5I+ChoEbOS8Y&#10;WHHENxF0aLor1xPl7ObN4g8ybXNtE6vinNdPZmrmaQ7nIziGXwY4yXOnQiKBTOpa+Elw4+Ho8HVR&#10;NT9WcpCPs3av3Vw9faqQ65eraCAj7Icb7T6tBZMUSrtJ0vDMimfPomism5uDTF1+/PVybn2ry5Tl&#10;phv20knibCRfLJkMhp3RaK3dv7DapQMsF6OFagT/mc2GIm15MVepVTByGYySDoz2COwyOnJFcbNB&#10;xHoCfMdjuXcp2+0lkL+YNFbKKKS89U3GJnije+vrA3MG8paXCN/EoDizujHS7BoKcUlpwJcuNqnO&#10;GMzis4XojIZz1BvB71iqItxV30z9IX8ToH9QbPOX5hmhD1zf6ucUASc6NOxXGCV0nrVqMBf4e2P4&#10;EDkmmCT4DHtxezgs1UR/INqAKov7uzcYFkP8h2lo0RUOSOm8+qq6DKiGUphuNIdUdIWcIn9xvuzJ&#10;SSeGA2xqW83UeTaX9+LpmUvE6W3QH7IfLO+tqwXIFj/TOAYBeH29Rf6F63LVv4GEFlPTQ0TEbkNy&#10;3tgYHTk8z2O1bw+AaQYp07ETbddksSEigmHvXlqApZxfWixEkZMGjB1zqteMQ+urmy1NfEH3kely&#10;VIyRn3bVXgrFE2fWx9pU44X5AgEN5VL+7PktTxlIxDIPrVgar2927VLWtzb76LFPnt7kE5XLOcMT&#10;BVPycCnoRPkPZnm1WGCuzJ/FBXr+wp7F2vpaF/Ht5lan3dWbyaQQ+UUmOrCcbXVAJQYrayPU13uW&#10;Siw0gSb/OQtXoq3NLC2Gc3Ol02eaksTa3DajsTP3HIKD+IFjm26kytg8mZGGI6c9dsje1EZZjbIj&#10;xjzEHd+lB3npk3iUp5YR6c7AuGQ7qcwG5KG5N0ignToPZxXKtlz6U/GJnTGlSqXejti1h6wrO9HT&#10;x0nl3elndfsnP4lp85vf9Ka81dkU2V/seog5A2/kZmjvfe97X/rSl44FLkyN62diH6GBfOp8Pucy&#10;r9YvDVN5V2G1gAk+1N0MMYyy/hsK0RBodXwdxH8sqAcOhgDNtCNLF/C7zS0EezGIGxc1lFllHmIE&#10;N3S3JxdlBj5Pv3H/3Hx5l58LaQuiUCkDfSchmEb9mvk3eKFMZdh/cSCfek7s2kiFope6xE0RdTOq&#10;pQX/G21usNgKC0OaKJAksXgACxDc/ZzDZkrYc05E9dIoEzSS7X233Xtfalo1up0O65ecAHHdNmep&#10;Xe2UOYGlehQ4S7i6YkIZCKIPLWNde+FYhGOVRCKzRWwq51/z+6/8uZ/6Fe7P3ejb9Xay7VRQljhv&#10;wARGYJvYrEW3B0ESsW3Gpp6o1gFPM2/88z8+e+beX/+t180vLDFixW0YEOoLFXn9FNqSC5dOvfK/&#10;/4cTpx805i+ra2T0N2WsG4rJZRrbnkd24EgIdKDJueWgpH/8p6+99pqbvuWb/tWXrOndubC86ndu&#10;/cxnPy26L5ioWEBSOtHoshMAQ0BoN16WTDUGibRKbCpIHvbtL6OEoSTJ5vLVWioGXxoYHEZmACbM&#10;w5bMBYnFi2346luGXeKGKdypFkxtSL2hq7ufKIJm42Q4VN6iLNFB7m1bEEdLj3Ui6MF2J1C8Qjyx&#10;YBklfsKYAOzNOrvE4aj/Yy976Y/+x//40z/zChgv3NXEFF/6zd/5UjLnuZ2guDuHQr7e/L//4J/e&#10;8RcLczUKZ8HO8aSK6yB9r1Rtekw6bPnNNme1UijS1lKdffKz99iASe79YBPQx8UJw/a8gG1wPirU&#10;rn/mM2rL+/teKew0g/PHvTvumPTlaawBxURbZkYU39T74gQRpY+79T/ByZkICINu6pggTHVRUFbH&#10;7d4/v3909kQ7CUvXPy1TrYwsj974vaawpRZKVTUk9PLcyPX56DnPiBayydeveA+cjNeak7Vu0u1P&#10;/UIAEuoFb389OrKf2IDg+q/OHdwv4CbpJLJGzuR1I5kMV68mFZ01vGlrcz297R9z992XDddDcmhB&#10;jUJ1ecjKM2iGM/nJ3iOZ510b7Nvrx+0gXwuylfwVhwlvyUdoXVXXUG2NZ75J0+Sc7eHlrHzSSSqV&#10;kmuvLXzzv8jeeG33ZEvWiIw+2u3MRiNzfF10LExbcckYPbLnffiYYepz7CRoYmyLzdwJIZ+K2U6z&#10;py4y72e/6prw2utkumi6gLHFEanXDaSP49HPWAE4Mf8w35yqAsZ0lWzreYfDrfPhhbZvYadTDt72&#10;h4m9mY7aBSeIWT1hRFMpjY4cyr3w2dG1N3pmeAQTOmOD4tTBVZOh3+lMYYp0erGTqYzXaOe5CHwI&#10;jSbwm2lz08CfpTCnLnTYi2dnxxlx2azHPgOOANaLcnUlh6CZR9uDIHyl0frge+pXH8JXE/MdybuZ&#10;LWju4DmDahO+Tof6okdzc0o45aY/dp+YyCLEy4DYBoEy0ymOo1Q4pzQXtTRFnNIveTqRDdf5v9g3&#10;mgByMJbHg4ulm58+kTJaoysG/Z3NC/fc+c/DcYuzS1gXqD6V5WjkLqqov8AQcAKowLlD9szlwB/b&#10;wwmRQ/KsYpawwVB30umNZYkaKx0Zfh/TiMV5SX/EXx2njluwvFjhNNKX9kYDzspcvTQ0T34elfpC&#10;UKnJ9wejLCqXJGk6KTm9k7UDLi1Z1dzIMm8YHgLa028WNAzU2kgIjRweUp6nDPbNADkMWgnCJIMe&#10;S0WGqLVKntr34kpTwnXM8taHbqhG/1YqZ+fn8hoX4uFEk9/p6/vlHI0cc1HkxN3BuNEedEmSVLxi&#10;Ih9gjSjJWJL/q4j5MGjJCxcZRQogyTSYSA+TQAmawdJiVVPjGCrDuNcDHdAoiAabnjw1P9pYuQn0&#10;VXwuNoUeoUQcqiKyo6a6O8EI4eJcmaOC1Uy9yPSCQCBm0WiJZKQ6ivnOymrT/JziuXrk+isI0sBd&#10;K72x7M3FyAptFh0uzKG0JhJpKwqnubHyYcaaK58ZWVJPpBGuBsiArpzVgfjhSTTRMLat5nPE2eAD&#10;8SjIr5vU3Bw2PZPWcHT8VEOpRJLRsgD5vBo/bDnDiizVHDPGsSxxczLN+cJ0MJqEfQbC/SZYy8ju&#10;FXP0E3GaX8SQqDmZmrAG5uY1TNrjCTfywkLBiHepYdx60KhzZHgUi8WtEggSdasfm7JaAJ8vpjQu&#10;ViUbuUVpup1Ubo9Jepk54j88cvMJnl9/517ob3snbi+NlhJmq6URdZk1QUkfG2EplEJ5ykkxv0Cd&#10;eY2ZQ8sz3rl0pA9pcr3HMmf2H9ru7vR4/uAHPvCSl3z7X/zlGxcWFlw9RJ39RVLf7ayn3/hXf/Vv&#10;X/5jONZtxxmnLgLdm1p7BUYaKSq3yluV54jLWYakqJW132uAkiAWGrOt92IUF/CGVfyROMLlxrlQ&#10;OTpBlAuoYkcyKB8RFpYhxyefmFfRhOckMWncocOL1epunatE/RenMZZTK+tXomuWGB3E7C/EBo0n&#10;5pro7oRdd7zOYU+jY5EunJxHOtvNzWavp2iFbguHatE8PPf8hF8Axa11Byyv48D8RvCCQfMo9oi3&#10;y3QiDY9b7Y6ChTNalYzSGVrC8O7y520P1ilSrCE3ROyiNJzoXiMg47NxAjOWMfCWv/2jb/+X33nD&#10;dc+wfJ2nmN0lm19yJzJybgQjGPYVNWI0NytTnIGGoV6pae1K5ZJENUF652c+9vL/+8Wv+IXffuaz&#10;X+hSi6BdXPqNV38J1LByTX/5y7atqt/57re+5W9/o9GSqb/reDl3pIGxIXGf53NTirvM+ZXFZU5K&#10;TENGDt8Xiejnf/HfY5p+ywu/2U0XiX364nVZOxeW33vdr731bf9bj2AqWgWPJMNDtpZSyRGYhRDZ&#10;muvnbarFzoD3Rb4o3hYkEW7mSrlYnye/So9qq8lDTZygPqY8UMZOHDGzd5gtwJYVQZGehGZ6+1ie&#10;Dp8niSNVDPDATC+138uWiPso9lzHK9cws39IiuWSA02nHCcZVGbssRpG9sT+2Z+84aMf/sCrfus1&#10;N9x4E5f46uc/D+OGtde94UtwX/Ecsa24S9Nubv7Z6155z123Ly3OiaEWUOR3uv1eCZ4f1qOMnyaa&#10;l4NIbjW7nMNiNpeYQe6ptS3MTwvFrGog8CvR8ZhayGxzDJc3X776xhtJbRqkmaC75q+v+J86k2QT&#10;R2WdWBRi5lHptV+C3N0nanpdmq7MBeQrwDjQR4GDDq/3/gfixnCw/8bSweWgUpwY9q5qwZN+Up6F&#10;VhuYapfQmrJ//Y2Zg0c8BGqZj8Qnz06ijYTMaJsF+fmSv1QLrz6cefbNwb593qFDkMly9DcJeyCZ&#10;Tdmyb7Y7LIMabPr8Jx0S7JO1de+z90R/fyeTD7WGGiCm6ZQ7ax3b3IHoK14Y3PRMb3jRh1VVrlfn&#10;6+TW8KyMTGKY0ST0sc/A9snJFSaHr8qH3+AdWV8NT0ofz02/cTb0zgT3t1ykboLedvwkHyvXosrC&#10;ynBer4+rLYu/4AJmpEFKauWVRzJHr9mOGZikvgPdA+MUG7PXS5z5VzrtYVkBeLDGhw74mW7QPJcO&#10;tS6KlzYNCZrR02xylDohrkVnA9JM6qXR/quKX/GV+ad/hVi0itL0jTSunzIf2nHQ7/tGLZ7WCGpU&#10;XUXkq2lgFFguUlZTJs+ogo4O76KS02l8ppH4dfnMqYiOl9vFOnEdLK228pLoI2K6Li/e6A1vv7/+&#10;nZvZWCJuLZdcdjjm6bS+tVvMflmnwndpKE6lnCoxSs5/EkSjIlbtOnFBC57tsVZ0zFRq3sxdOv5S&#10;D3vBswOLGd3mW1O7FGDKXv202H1IFdxev7t14fz9k7iPioK6I85IwAlOSkszMkfdUAq4ILVkF8QE&#10;F5jB0b7VFQjHue51R7S79HKcQEsmJgITfQbLXuDYrIxSuZqcoMX5Isv2UBEAnD2UqDnlWXGYkUdv&#10;TFM36o+QcBTzuUarPbFcsW5/ZG4OoavenVewy+8Zj8WKhMwMCsVrMvCwjpd5L07LiFRhxsJTyvR0&#10;+9Dx8rkrZP6eX2nJ0ARxa7uXFdMDkxH+K0mWBeqWQJ4jJDUN1S4WM6Jn06b2Uccz5/DpNXXOAri7&#10;eisLhTV/90SFAQWAOCuBsTUzoSOHy8E7COr1wtamhsq0hfTPdLx8DAQQOUNyY+VZ6P7jube+l5WI&#10;IUiqKteSpDQiDbDdQSiYttvQzWU8yamg9+u0x+ZpjPiWAOFeYIbVlZJ8/rS0mCP0tlWy6W1xUcYx&#10;q0aQz8nTG7FpifkUHCpkb86DFEm+hqupCUk6vWGg/6oHHA4GU19+sauR/tApw7lJJMQtMEoVZRri&#10;W87cs60wFuzOdM3QZ3AHfQxtzWNd9fm5rMn9PTtvEKqlx7ROVcdrM79QwcL0zM2Bv0MCq3QJUp0y&#10;ASCFBTgloCCedZKUOqOxqerMTp//SlWjWzj1nZSXGbJEUiUtfSQf9pyjuqVtMU1WHTPNc585Rbku&#10;OHnE4PRR4d70Ub+fzlAva+1owFzZb9EMynV1g4N06i/ojAM9uyzCPs3TOt1ud9NHo1b5j3Iw/k45&#10;8vT6G1v7Ix/68Au/9mv//C/+8hlf+QzVQ29/s+qh17/hCziWoXynJHX1NM/6r/zqr7zqVa+Kp0VI&#10;aoR23aioHpzsRAh0FLYn3cO4sZXw9M9jGoFUZH21C9REHubinvrSXObIcv7e+1tbm0x8kY+XK9XC&#10;0RuiC+f7Fy+0yuR7VSuLV+ZXemvdRrB5aYz2nHtrq90/dKS2p5bNl0fwoD979+A5X/2thw4d8XYr&#10;cI1ZSgAlEJ/CZ4S0QCzQ5iqPBMsEOvJsrR7BkByP85rKDr21lb63WyvX2HJh2FQzqePvBPJozmXz&#10;euwkVWD11ZPGCVfydBDtvgwfqDeFPCmkiQK/1e1X/eJouFtOeHNzsnppGIW2MymNOaaJqtV4ZX93&#10;jXS6enFM2wyikctzUbDIKkicGYbNrUFiexB0Sm7AXici0JC/Yhjw67/1c3/y+nc4ci/DyafwvoWi&#10;f/BIGT6JpXykGEQPBmm/NV6+oshWe83VJTg5iIofvK9plvTp8gLhb32S3NtReOzsiX/7H773a577&#10;Xbfe+kuAUPRy/Pmi9icP63UvXbrwq7/2Mx/44LsOH5ljT2Wx7LRI3wkxrsxnK71Ocupku8dSWvDn&#10;9mcxS+hAHh6kUSFUoJ0eabYn3Ep14/3kT/3Qz/70r37f9/w/PP4IOOGPfGFXFTc/pKFy0lDqkjf8&#10;r1/7x/f/CQPYbhPj36C2WDhwFL2PiXlGwoWAUbDfcFkiIexFi50bO+Ah9G64eS9A+PxcZnN9sLkx&#10;+uynV/COwpUEGhI/B5kpV8/jSyFa1iXQVoDSObmIsOGMQusuYj8fT/X8k90+bBvN0crmyKT40hvi&#10;zJfPG0SNzQ/VjWyZC+z3GASwoFTy0Ty+GcWcA7BxDOXtCXancgJzgcfV7q7+1I981w++7OX/+gd+&#10;HCSCM+Yyk/nzRUIieP2lH/3hbfHwPZ94/7ve+HutZqOEQ9NoQJH2zJue3mxsdNsN5GWNZvvYRuO6&#10;qw7PVSr79u07dvYclPTiXG6OyqooHw5SI3KFwia/Xigs79vj5TIg+kQvFIpIIQ7Uy5XeKMVpdvMN&#10;f5o7+bmFpOcNhdSoHmN8GonSEcSel3hfhq/Hbnr9ma5QmS6mBI0mIrJy71SSjeRT/PnUygdv8a65&#10;fvnHX5YXYyXsKl5XSWcVCK6WvkZUHMBgPZPtzuXj+kLph466IN7UdRepimk38HImU8Q/TZJsJwYN&#10;XjQiLHyhAjZX+ZTWbGhEgezWp+8bP3Df5L++Jp92Mmlffr0uIHYcY9ebF6QVTTK5GLLmFXPlG/ZO&#10;git0GyIHNYExbx35TYYKW5NqFMy2ne2iZQfi7kAjboa9hbB5xeHJoYPXPfd5bdRAk2QuDFpv/ePG&#10;sfO1zTZ873Scek8Wtoi1kzDU62YmAAhBZun3fz3NV9ISzjeoL6LSXDGqFph4kq3p4kqw/RB7Io6x&#10;jork10QpYp5fanF0+pD+seuRlFX65f+cfO7uyd339N5/R9DsZjbawSaR7+Pu4jAZajAOU3ZMrZ8P&#10;snP1pF5N5haCb31B9sqDi8++yYH2jXE2MAZHPxbnDGhqC6Jxf1h7oOMNXSrU9DZlb3f22zHGbXOF&#10;aGkhqM6TBJqmU51aEExJgKC1sfNuBu7SdTe3LUrFfhoZdtaNsEDzyARmyZsQ2MWQF/vJUS+7dXbz&#10;7/9h68GLc9/9fdi+86J1TaBpjCX35Xh78uRXfZaz4SHnP+sNfLk055QHE7NBxNlGI20rHztxIZ/+&#10;LAV4ezDjCt4vTJjX522wkoth4PvjnIXM0TdedW32yNOKN153qRdUMsFczt840zh34vh9Jz5eqel0&#10;NhucPp13+kamanQX2DjlNY3MNrb63b6mZ031NnF8disxKt/W2Rb6WyisEkxNxs3OYHl/Ll9UBp4s&#10;/jPhdUevItqdnI7zmy0GWpOBzFl7o/GJc+2QMwsyXoDjqQenlAsu9iaEwQKx0OrQ7spCCUSwECIf&#10;45xfdUWVppGR40I9Bx2BwrjV7mrCPIjNXEVwMw6qoV3HvEJZ4yNHS2wTFza3WG1h6R08srC4sEix&#10;2v74vRwLRWpY8EoLpYPXXqmLBx8uHvYzmhKtjTp+JcgWc4NejJkzE+n2VoNPOjdX1MRIrWFGwsBu&#10;UinlN9r9rdb45PlOrZbbu5hvbPTAz2BJU4nS8t1/fAv6IXNOxcoruSfMWEtKCC0SX14Jyi6CjdR0&#10;uRnJmMPzlzaryhyVeNgTFXuyMLdQrZZwNAyC05uNjvF+U0N3fcVR+z59tfxuu6PT57b4KPMLhcj8&#10;BBbhaZtwF/HjeEtN9anT7UAjUNlzQLtb3gNhmkymzFZjaHiOHrFAxh8wGOQAwscHUOA8t+BiWMFd&#10;r+cmLq0Qp9VEuaTMyTm97XY/tnjgSjXjNMYMaRVUSZq8ek4ZmFldjtA6dumGmUx2bb3Taq8SSixr&#10;Hqa+fV3NYilL7Tpfz2Fs5+L66BbFuvASwmqoLomGBl4Bp0BUJX+dJGaXUOpSHcJa1xJaZXltQnWz&#10;KQkhzC9JrtyT6spolM77yrKrvPQh09mdtAz/0cJxtVmkU0m/t2M+vNOv2b+sY3HWP94solvHlM74&#10;bJyZeJoSZ7b5lhvtzfrtx2hobUFJ/R0uAekUj36ITeX07/6OTvjsmTMvuuWWn/35n//J//xTIqH9&#10;6MtcPbT7CpVKmpJ9Oxby1KlTP/SyH7rtttvS7XOr7d7xtwWsOkagYqa4gKQydOXVDzWE2xLm8HA0&#10;YmhRq2avOrgHImGTwO2xmd+CwCkhPOsMqwCraJ8iY7Sa8YfZuhhGCXJjpm1ou4Vycb8++OC9tcqe&#10;XacTBYkJ3MWSZSeQlj1VALnmYLpBuSM57LX8sAf/Ih3DCdltxytvpGRm6gHaN5GHtb2X4dK+UFlT&#10;yEs0L3JI5O96ygvlJaM8QN/MGlEHKaHUUrR29cX05uDBuU6bdnpCigxvYVFsya4vimb4shA0Y7pU&#10;EiQlCSNJFU8GqEByVPYMFtmhg9eH2eTOu+/68ze9/ge/78fcrftUxO0CCH1BDpapV62Xoy6fq+NG&#10;/eyjGxuTRksTFt0vGUMT/ZDo+HJgZNlJ+rdv+6v3vesf/tPP/Od/829exrzO9ScwnDmYL5StOk+R&#10;a6e3e11SaN/y1j/83d/9DXJf/GnSrGjzPEeKlStq25X12kRWgaJ42crNZ0AbjykF1v+XLvaUXpin&#10;EtLVYwl75atecdddd/y//+VVhXzhC7iqbHNleUE3P9za2vjVV/7Hu+7+6AC3QmHDYbkmphaIrEvS&#10;YzFxkPlIUQS6G2DV2ErLqmJykkALEZvi2np68fyw3Rjic65kG6b1mYzmK3nZl5DBIQZXV1l5wN9S&#10;Uhg7RfOPUP5CmlMKzU93X6yFZrDFgsizizzJduIUbTK3BAdTK5Xp+kCLkZSZAEdLgp5NcwPnYArC&#10;4YVgD0QWA/6avOWN/+udf/fm7/z+l3/rv/oBlMruvqLj5aJwa31BwAha3Pnv+x44+du97vrF0//8&#10;ltefuu8OVEys+Wh2C7TguSy9LrcXwuiNLvL6oFarzbFRl6l+JhqwxQDbbZbtLJ1uZdHMxWwKRQlL&#10;YmSxnMuhVcvtOfS0ub1X6kFjKWf+cPzeZG01DRwvTJcgI8pn6gfJk2xOv+RSw3TmYWmjwuSyAsqo&#10;IF7+0ilkms03/1n+6LXZ5UPe0aNyuAiVhhPb/DG00iN2NFbPn9ltWpcxazhc3oQ5Ncd2LnTfj0x7&#10;U5TyUwE8XAIGOvHmevfeB/17bo/On6VRCr3xDsOh1L98xIk2PFVloliz0ckmMAi8aQoMvU9OCq10&#10;h8pq26FzqsfaNj+xSiAR8M0QdshSqDSgdKSXlx90EjhGaOo9SSV24HorWVenAcr2THZhCbZfWiwP&#10;mTpnwiQXmgW0KgLz9ELJOSXiZoNpTRb5RtSwSF7d1S6rMmEkFSR7l+Lkmgw040HfH/YChBPKasMC&#10;0SV2xgoPY10vVpmup4W6/7TDwVx9LEKsqDwkmVgRHow1Lg2Y30lIORr4oy5aF9HL6TxtOOxnCkTS&#10;QF6MF7L+1Qf9627CDNMZweSMLBzrVzmqMHtoT3d+cbi4l4IdqZMXxe50yWfe8I5MbHrmwLhGnsX+&#10;GQFbUAbZ3Tnarxf7uSI7Ik+SnQurQdMkcM5VviNc2wg5yJg7mtVtzk2t0/OJqDH/rll9mU75ei63&#10;0127YDr6fdzhkP+UhQKP9p+435Ht6vbPjNmOvLgS+jcfCRf2GLM4MWqV39w6zZz6wDKetrDx8Xbp&#10;5kVFlr6bxKDxJHUOQL7NtOWUm1OeLT+xuFCY2tymopvyirRAIs6HRVGjJ56Vr6KlPHh8hc3BMmYc&#10;5zTRz6XGApxYZFJfrRFNr9yUo6heC8ZAVSP579Npq7Cj3MqJIE3hUiwXyhX2vZJijSbJclwV3ccP&#10;EBVTEDPmUNkT+WYESL5uplYuDBHjyPLchK+RG6F5S4sV05ONe8NhqzN44IGzeePEQhUGdpNvgMU5&#10;aXPkQaRjFK6RWnLPANNgSzxKtuh4x5psczcrGdhCjKU2lCu87pPBSMuEbLpIXKdqN3iZEyHOTiyj&#10;LKaO1Mmt9hhNsto90Zls3OdNM3X5Jgl93e7kzJkLmBjiTUteMfJpKBuyHZU4X1tkGERuCMrlU/AX&#10;vtaNkbtrcUVQam5W1lkU/paBKpIa3WlO23rAuzMalWgSPJDuehIvLpXUnVoQgrKrqK9VqjHITZ1b&#10;tZXAgNFQ27SYyS1IlHC8rOTgRWlJNauNW8YfvvV2gYv99s2uTHCauM/arrnZxiJnBRYTxLgckzua&#10;ZyzBMKDVEJ6/mmmdWCEK/siFNihW604Ri+ACKIH30vdTuAlhvZLHUsTSes2UKpVVVU73LEE2YgW5&#10;UbNWKvmAyOwimlk2PyQCaJtFHOxwX5+5NxtDWfPYdNq+bguEZyFp2+KCYGooMHUzNFx0+i8SnNiZ&#10;Ux1m3gSJcxIV2hi5jlfiQEMhprukcUmm8+dpA+0ifj1/5qw42wV9RzzxZ356s7Ycsvjwl37pF9/y&#10;1je/8lW/ccstt7i+lz9UQpTa/Pm8RkyUOxQ91NPbtreDweBVv/kbv/07r+4P+qELIXaZfFMTBk2H&#10;eJ5jXR5x2/gGrRSPFnvE4nIJyAQfmsFgVC2XapXC9UcWt9rtY2ebQ5Hu9Uksi5vbecwtUiW0ij1Y&#10;LW3oufR4xjtiOXP3ZJ1NOS3oQKE+k2PHjx296ubdl6dSYZuTLez9bg/ypK6dhW6raIW+MjdfyuUx&#10;FYi66YBgtN17NY8VKKqZkvNpddQmq+2nRDA+MCuG3Ai4pTAK3C1J2FPzI8AoxNFdm3cQagw42q1z&#10;lVKR9+RXPdY+hfZYRFlG1tNJurt0It+WfqwFMzpRytsAtcWjaOCs/Fk92QYmklUMYGor6FTuqMnv&#10;/N6rvv4FLz504DBj3s5Hb/t8OwEx5CJl9KVmobn/wCLLYLuJ84TkxMVc0GwnGxtD2DhwNfFnYUVj&#10;A0QBVAsKHCSfmxV7Mmz9j9/6xT9/4+//yMt/4l9/+/cTFU9r6gK0eSTpUj7fR3L7wXSvs9MRejDo&#10;veOdb3zrW1+3vrbCPavRgpFmgVR4WLB+JDENtJWNj12HB47TlIUnivhiIvUYnMpaLdqzWLxwTnHH&#10;DOWCYWptl+YQ73jn2z704Q//11/89Vu+/pu3VxVaLK0qn/+55RVQXri1Zfubf/03b/xff/Rbo8km&#10;D/z6Wt8TqyqYm6ezAneHq0yLq/GDUiBglGH01tfhIXCw8POg3xkILcsxCpS+aNgfnznd2Nzosp1Q&#10;NrBTcoHqtWx9TuyAra100COGV6Ka8aSXyKJWi7NyCyOpfdyz5zbs3a0oloEpFnUqq06WNvG+VCLM&#10;1XJg6of2zWGugpaoVilzsyEA2mp22N4mtruq588onlF8qrHZqPm0hJhVbr7uNb/2nr/7i+/4npe9&#10;8EUvydN9yuBaHtfuinQ+8rGnMPXlRcrPf+7OBZ+vzZVzt/3DX37qQ+/hUxSU56LdHhPPsoa2mU5j&#10;U8tSFG22B6Vifm6uumffIiUPMl1bsul4O2UUZoXS0uEjzcZmA+c9VYqUL2GpQkZ0liH91c94zr6r&#10;vkIXYNgjis376D1K21Q2rcG9oFpxYDkuyZPscre36dR/TA5z+uSydh9ntLtzwpmaBHPa5cauSZjy&#10;QgUQ3HNi8uCFrTsb45c0c08fF45cSVcmixj7RGbxoWJkrLI8mOagWtRB5F2uAyRJVbNr7sPWI5vB&#10;XloEIFZJqwJVLSfTidPnW+/+UOHTH4zOrkazTz71+93+POqYVbBR2FJpD9la46HWhDCQpYS5AoO3&#10;mPbQkl6m9Ym3o8VN/ZlHpTOC48dEtKXsUTvn4S+5NTKBIxpWTYmTKJnmDD/iZPsPb3dFG9bJS9Tx&#10;sh9nS/sOeMWsV8Jp2Wa5XuqYjIEgJdVdmZkiODO74qHLlPWnJZ7LXIAMIhLmFYf4kzz72Yr65mHr&#10;yCIicjK7RNKl0ND3HJFaFO/ZyBykEsQJ0hgF6ngDe7ononCqqydJITsaRKOWnFb1fXGcwH2xCopL&#10;5bhQnCzsCa59mvcvvi4oVzTCBq1TPZNSZfSTzDCJDhw90PnM/v7iwdpaV/xqkhrHBvJ7IgBwAUrd&#10;xDGkYyu7IfvrAWGry3rJ7SeCeBC3Nv35jDpejikUsTswCy2XC8UvDxLHWQbXkPONajSL2+GRjFvd&#10;oDuk1g7inQ7k6cxPenaNkkfjPKY7nzXfe1zK5BPCUo/QHuoVJuRkpUF24HdoPWlvbr45WDrAVBzO&#10;csa0IFubJ7yge/TqvexbGMeeu9CR/DWPLJNIw1iNUOI467IGYGchTrZQ8vOJv29/dTpUAt/Gr5I/&#10;qYeb0vxCdjxS2iJZvsJBSCvaWidJtVZROKtFA/B4BhaxYSUj4pqRgmT4Kym2lXJYLXtdeUZIJ00f&#10;yGln6eZ9GTWzApZrFfDqcqEaj/Fc7hAtyw3H+vmZu09stWgfx1Ho4uGprKAr43tcifNM/4jQY7LH&#10;zDkjfm4QHDy42OQDE5e7Nmq0uhfX2vVKlmUB3enSUhFDZsmW1JoJgaHjZSOlQqE9HXTQDKs7ol5a&#10;2wL4BRpINM2mCh/JAkqVsC1IicxlJnI8Np/qsOg3212zAaOLC3u9pCmGoOytmBVb3INYx84hXRIO&#10;5XvrMQULaLeHp86ussn2+8lWg9YeTV3oOPaquhWsYHeoUiTk8I8eaKtBBK3KyCuvXMQ+FuYTbaNR&#10;+EP1leNJo9ldjMrADIx2E0NwejLo5lKOrzxS47RzKkS3NhUhBwyFitAHCRwiuQ9bQ54ODBUjEgK6&#10;O+5d3T7CKGDazOpa29psAQ0WPGKoNBN1dvOMtEm8l+MIOAq0Irqt46Ve2bevBElQDiFCLjxVX07P&#10;quAIsZ3RilNPUtsslqgho0azV87k6OcBLWnu5+YKG5sdY2RiEiZNDJJgFj2KFMH9ougbq1kOtPak&#10;Sgm6LXy12aDQmJ1ex4HrL2YYpmspfcfscNQOVT26sI/2TJqpnUMPp0iYTAWDdOpAYI9BVsoKAQCx&#10;EtJ14T3HI0inrWLGRGOzQCb9iSwW1jPEd+oVsX0wM6Or2XR3mxftu/7ceeLfeefdL/6WF9/yDd/w&#10;kz/5n170ohc5jdzUuPXuz/XvvocKlapIyy6CaCuMqEFdlRNW9S/ZKw5Sku5MJUGs9fo//MPffc3v&#10;nr9w0VeyIB4lNCLMPfvwkCE3iNvJn6GquWyeViRycIEtrOiJYjGDI+2cV9+8V89wITq2srK1OT52&#10;cjAkatZuhKg2zNa9Jgt8JWLJ4BX8jL85QiQvs8UgGx65uiqeiZ9eOhefP9Hfs1fFXqUQPnDP5o3X&#10;Tsvum4597qlaJHgHD1XXLtHXx431kdpdtaETbWG85TgYdpM27odhmiv69bC890B1l+8IroZTtZQS&#10;I5JGMVcE7hpy4eHie9JkTVBjkChDsSsM24cqnGYL2V2+qZ5MBn1DS4jMpIXCqF4vViq5Xb7svkOF&#10;2nKlAQ6R8yqLpHJqWn3xXBzPytSn9sq1alWpVYEKs2Gf2XrS2BRZBGyiWqdm9KdIUprO1fLNxlhm&#10;3z1btLvDX/jln/jj1/01t/ENn7rtKYiHBt2gPhculCvz5cyexfraRrOYza5fHK5far7n3Wq82EH2&#10;L+cYaw9aBCjDgAsrlfmLF5ugPpgJpkV6sLA+Xzl/aeNnfvbn/sfv/Mb3ftcPfud3fv+hK45wSMaY&#10;EGmCjpdncHTmHJHarvvlr9s9JM1tluJM3cgNGCvzTx7Ph8UFnTl74l3vfuM73/mmc6cvhM5dvDfq&#10;dXythHEEc6ZazkISbK5PzpxYRQ7LagNTr9fqdxvpsM/mp5pvaW+Nqa4/7sxVWU+TDlvgWDOfQiE/&#10;7HBWYd2e+emffulzn/f8l770p579VV/jKK+O90GXpVWl1XRryyN7LXfM7iPQUz0sOOpd737H7//B&#10;az575x28Xa83VMDdODlwuFKu0utGVAnIq5iIAvEuLOU6vUFszC8nfacoIf6mUAi6W4WtjdGF8yRT&#10;9PTIoIaKlF8JA1LgEUTofZQ5KVv8YjUX9LG+9eWEZ2W8ws7YRFOzeBbT2BkMCTfY5UMBTaUGHBI4&#10;lheVc5b6Vla0lNSUyZzh0ZhAXgylhxhptDsbW1sW7oUBSVWR2djBxXGtTLIP8G40lHtn0IahZdvH&#10;pVPH3/DqX/i7P/2fz3rh/3XLi7/7iqPXOT6OBv4/7W1fF/3LQ1f7nQv+Y91XvP69d3z0zJ3/dPLe&#10;29lsL25usNeWCzlqFACGbCF3YW0D3UWr0SwV8uJds+KjA4nyH/jEfaks+lnhc6Xi/JVXLGcKFWa8&#10;y1y8IzfIlTKvJFSwTU5/q+dNVtK5+kIlH1waBeOPfXx8551lrAHNnheKj3wGVJxPdD0ykhl68eeX&#10;4/kEDe2X6isaD+ubD/pvPu2/86/bb3pbcN2VwTXXZ295VoYs7KJKIT5WM5YyC8pxbB0dVcxoZjUS&#10;mHdhJOulwE0IbVyXlgsyqu3E3taJS/7J+9I7Pz3+2O3paiPX2gpRAD22WNnpR/HW6GWZmaVlFtKQ&#10;wEnhKdmZytQTuSnNR+YW5LB339vpP3L51XWcoicw/2F/lkYGvC8MSzkJT8GcFPqayI3GfzL6aeNz&#10;hJboGExM+eOP29oG9Ewneny8Mp35zKTFT2cWoH4wc/d1tanKoXDGv76ck+EGFeJfSO0rQnFdtVjJ&#10;K/ozxGRaDQZTI05T4RtVWASNJG9dDz+Rc05hfri5skqTEefGtGYJdP2Dhwovf0nmGc8CBhqbYj9b&#10;rksVmWHmJ/p1LY27spVKS2FcBoPmshaKlRd/R+arvq77jr+NL62Pj636FzZwGiz3e4VeA2k8ne3Q&#10;gxtu8S3sPuNYSb+0xuJi95NTq93f/aPcd704fNbzfZVmqrYsZdbvkbZily7jniMVx6FT20U29KSk&#10;77Zafqf/yKfky2PQvBMeNSxjMlJxjxN6jI3wwmLtOS+MK7XmxF8sZrljN7aa7//gW7v9FT9sYfhE&#10;NVCrUsmSEiTWThkHqmXM/COyscuV8urFNT5zKVPeWl3pdAb39weLi5VqNd8YjmluG53RuDMMTJS3&#10;d6E8Vy8/55lHL17coM9kVEMDvNmZoPak10wKrOd+rhxdVa9qK/LE4wXuRxh38hwk5UynD5UX30TZ&#10;z62st1NzLuRpLZf8aoXvU/a2Tp85z1yS3Wp5HwyC9L7j5xn31euUtRVl9uJWlQ+gxZarhQfPXTJ3&#10;KK9h81jaS0u109AwMf4jTGN2zp74x0qbpAtab4+C3sTfQk2DGz78A7OrGidLexGOApbBqrW9KU5R&#10;JsvDQukzeoTIFqL3ZCfU2FlW2GOSfiYKPYL0SMAQXl8+GzVnnv2XYqPZIlxX0QMc2KW1niygsuF8&#10;Nl8qZG+8fgn/qourQzYwiMrrW736nM0+c6rfNB827a+ahWHsgrxGI9lN71lCvCbUiJTauWqd5hMU&#10;QDTMxN9qDujAYVAvLBSNBV3JCJNCLD2hIS8AHbDRSvpL7KJ6Y3y/UCmmcpnSgDQS+OCzi04U0ImU&#10;MksUE/UeY+rzF5pmD4JjSEaEOcyopEX2CPLl5Iyksh7LECsK5+fLc3PgD8F9929IAhD4F1fbqaEq&#10;gWSJmfliidKX8wauTcsNjH5kP1R2qRWjsZg0lBmMFmhzrj06Rw/ljDM5VFr9uZr68LW11hUH5tQm&#10;jPDHUdFLM0z6VHsdaw8Jm+mZnZXdlP+bzjgS/ox47Lu0up1Rud4sX8i/DGQJmw5mq/vUlCl9NN8L&#10;3w3itHIk09w8m3xaN2tf6TTs0aZ22sL8ZAexxzf5eOzSlx7qwLy9X29nKSUP3a1n6Ko75nT7g/gz&#10;NO6f3v/+f3r/+6677rrv/4EfwMz58OHDrvR0hc626+YTFA1p+uGPfOSv+Hrzm5uNRuBiAS8zXWSo&#10;De0QJElecJ2kQ2ca+4UyvtEYymH+N2k02gqhMh82W21J7mL4J7KfBITEO4/dgHiqnvdEw7CAPW+a&#10;ljkyhwC+U62XECsFmbTXVuIW3ycA2BT2kTk371aJyj0nLMeCWLk1bc9lk4I3oxvLPAaYhY4KJeZO&#10;vgVP7nY1l24kn0VVP6WGi+1iEQzGgGFLldx7p3136ie7zwidej6x6QkFCjxHINvty3IBYNdMxMyD&#10;emHGVTam2yUNW9HNpo4jrh1vAHlac2OFDL2R5YSBlTPJ1GdIAWtJNkaqqVDZKLjttg/99d++6Tu+&#10;/XueEi4QcleLohdYEFlsbGa7TZBwN4ajfIay3kdkQj3G7kWqgUURG0oey4whVi3hmRxbAcgbG5uv&#10;/f1Xv/b3futZz3nBN73oxS/8um+4CtsV19M+pZDVY8fv//BH3/fe9/3tg8fuLGQzE5eHaiacnvlX&#10;chdJFKI/Avt4AMFxeZ5gzsj7Ud/XuuQoWpxCqBM8m9gWIkCCTiPLB9rvniGaEYIWGpjMqdOf/bf/&#10;7ruuu/aGl3z7933TN35Hvb5wucv6PL9WV1fe9va3vPGNf3bPvXdrSqsD9izezBdTXUpakCB5N7h5&#10;kka7IiPoMTeie5A62xkLxwMVYxfsdVI0ydzYRbIHKtDVkrU1ikU/J2wYa1Ne2oZN8lY1JDl1q7Wx&#10;c3x/aka7XentOqQ6ME6XkWGm1bmFDVqOvOU3It4yjwup6SibGJsqTDhUEJpRo1Jn9Sd3E7mjTP3H&#10;QjNH9AUVI94cf/Q9b//QP/z1/NL+pz/7Bc9+wYuuu+krXf7o9nV5kqu9waaTi6fuv/0j7/3UB9+5&#10;sXpuec+CUgiCQOiJBSvFplblmIt8IQSk+5V+ISpW6qh0K+VytlBmIQdYQc5EUuDywWUFiIVRFfDc&#10;vjKF2FyE8ecnFyVTW5wnPwrzMaAXb/2sf/p4aD63XrC9KPrTHTr1nkw80XQ39HeV//lFECPCR5yk&#10;nSTtci3PQD72J5vjaDMu1salBYRuNDxpqR6X8vKTjUJHQ/WmFqQuAWGWwcNQbqjALsj93eYaPBO4&#10;+975M97qxej4ae/0qoCEdOQnT8JsHH5HaxCfX5k8eAzyrd1vfqwcSD92NZQU/YGZQPnuVrYSwMJs&#10;fWXtbodVmOZ0rAVQExgbABPLgYEpX1Pt7mVi2pMhR0wvYehcpFQNBMbBsyAhf7KjjLMU6KmziT+r&#10;ndKZQ0yceNsVy44kCc+SNx17zkumQZWXM4W2GbbTybh7eO33naGVUc6xgw6mBk9cgsFQSIX4mRFq&#10;wqg+H+49SGBrxlzK4PGD3gQiXcaBK6OmNixmNo0hNteLMVCUj2+8Lt6/FR7cl3TXA1723EZy4n5v&#10;Q5k5gaUuhbMa0tIk9ExoC6coP31icvGcv7IWLC9omp14eQB7zXHpXuxTTkfxjjvluNEzgTYL/WDk&#10;/R/4ZTiGgo/tMwf7a9HyXgyRk1A5oEEuHA/arY310aRD0oc8GUdO++ZtExDNM0lM5EFvKDOOnkMK&#10;BrJuzmjuilIjGgbi9CrvAbPV0H7Lr1cLc7VCYj5M3Z5sF3QvhZDjlCFCN1gvi9JId9cz9inX3DIF&#10;8CwYiPNlzAiWT3yY9eu2mPMviZJmNRgzGxf5fTLTI7iIYo+MQ1SsyDg5GNjUSiSZ0BbSBCrQyFw8&#10;xbwV05Uh0Hhsrv7iDwduwTC6RamcF/NZaZe+I2C4+fZIpoyMxQN6Zrv7/GigW2Ki7AbVCbOO15fo&#10;TZgy+69mhJFKndBAntSyZykddZZcFK0vqjZ7QGiK2ci5r1GnQYSOBiwESruVLZO1UW4tM/7zyNmF&#10;8zr6GCJwTdNvXKhrZLZXvJdMuUyADUXBVIeeM0Fy75i4IB7bFrOK91X/QBFNu8sURznTSHBHGnX6&#10;qlHxnY55PzbZiRx0YuNR6z7hIaR9Za47mZgyIhtaPovNKQGE8r7588o/lbOhNGOIyha5LH8QUdll&#10;9yVOa+DYMZ6hUpxYr8PVGyrDB7WzsbWm1ucu6dKzD2tVDZrzyEAMf6pu4saLxDKlCrIeUWvhdBYr&#10;Bl9iBmRe5BKCDQTfXrimHKNpF+rczr2d24lbDNNZWoVJcWy47u8QF8ymrVp+k6kk0jc5XBCbiiyV&#10;66LtDaFDG+H0JoqQUwUzTRx2TOZt+SvEb1sjVdMHs0PdOUm2jsGsU2ebePzw3vjy0hB4O8IDrHy7&#10;7757b731v9x6663X33DDLd9wy9c873k3Pf2ma665ZjuL+JFfWLocO3bs45/4xIc+9MEPfeCfL65c&#10;ciDBbHNzr6xbnStbyGbJtqrWsCOLtkI9zLAnqnPFPfuq/R76b7KnGhAYkNv1O5CmVOctLBY4LVjG&#10;XriAI/HEMPtgJgA2sEr7qZ5gtF7DARNe/sGQJ1yYL2WKLDQJpK1BG52f325jfx70B5lSJXf3XXf8&#10;9n+/tVjOigWE+VtX9T1maCbz8cxcnjfV2S8WCvOL8xBjgcQG/Yk1B4A6+QeP30OpHYspoaRvaXAA&#10;ioo5g69xk2N82MNSamGegYbu+Hvu/fRrXvvLIENw8SYK4IhzeSVu04sDBIAlzc3XxzJv64TG8gCu&#10;435mT9zcGMrhIEkvXjher5RAAXuJ2QX6KJwLPEb5ArRtrbAUDHJrlPNZ1nlJfuwTt/3srT+jIN+c&#10;8UbMJkoulK6wDhwpYOoTq0KeeDljY+B2KzWF7995x136BZB3tCy2DkFAuOvOT/3mb95qsaCYr/bd&#10;00JXmcnyT9tAUoXxtJoDy7OREVtgjrL2L2juw4/fftvGFuwa4RXlyEKZY5kM3X3PHb/6yle0mhO7&#10;rLAZFYTEqWD15gXpYw2s0Fom0qfYp6lLJLf+xzt99qR6NmhjYwdryHGespk/pVLqOGlO35ZILshS&#10;xaw1Z0psBN65V/7mL911952IH8xjcmyDChUkIDLFctRu9JxZ0fxcCY7rxnpPp5otqhCcOvXZufnI&#10;tC0oZOKo2edCj6Trhpg6aXcHtQJjqsKRozU2JKDf1fU+09G5aoYFko1q2O8SPaVrOGqzdcmSV65Q&#10;Wgre9a4PvOud72OQc2B5/wu+7oVf87UveNq11x4+cnTPnn2Pv/Vvbq6fPv3AqZP33HffZz7ykduO&#10;nzhTrmXM7Szd2upp2UpCt04pUyRPrgfLN7gsxpaeSD6jdIp0REGpQqcUQKofynAwMmUYuHj5yJHF&#10;ixcvEcTX67cF5YKnbo2z+UmuGOxbztXrGE4ULlzsfu6eO+++9zO/+/u/ev31X/HVX/31N1z3lVcd&#10;vnbv0v4nrF7OXzh39+fu/sTHP/rpT3/87NkHqe7IyGUMxJmNxElOKxy3H2obDeSL3moOIY1n89Ti&#10;wg5QbYwGSjis1aWQkeyQ9QDP9o63stLBPml9bcAzUp8r7N9fq9fKPJJN8lFIzckH87VSSqJlhjVZ&#10;EUQg9rhpavgi/pFR1GR9OUl8ly2nR+GTn7j9537m5xgvVzDekLw+wRZRT3cYGRLsKkYXSjdW/4m6&#10;yPhGWcuq5+veu+9w0RGxxdAn8iPhkdKuAdWOI1/bamxvMehilxfnYh0QVLq+CaG4tUNuP2qsQObq&#10;oQMyQHQKGvtKwo6JNasc0/z1S6tv+9PX/8nv/SaX/3kv+IZnffXzr7zupn2HjizuOxA9dvYY98TW&#10;2qVLZ05cOPXA6onPnTtxd6/XZX4rgZyXPnDsTE4qsjzFFyb5kczujLbjBQeX9zGIpg3Gl4FLs7S0&#10;yM/RBTMusWSCAImaJr+Vyqi3NRr1clAI5deUSsPCbTkYrfYBw+cOX3uzzGJG/Szuaufun3z0Dini&#10;3A5sO2JmpEgwu3Pd/6ePQ4N81Hb3yaQQpU/0A/5uu2LHbpfGM7tyzF897n/Ya+fvYOkZ799XfNZR&#10;FAXBkasH+5awKBUnkqpTUj1Tq2sKF7jBpaK2xOTrJufOpBsbnXvvGVw4Ozp3ae5zp7KTUYGzm3FN&#10;Qjhr1x5y5OlMfDs9S90keKA1+fSD/c1hUKwkplOcSKcnLW7BECKojBkGz6Ir818jdQ/Ev7CREXFH&#10;DJ2vUYVUcVrex75sxYM4W8TaCapWYWu93+v1g7hEt5YmbuLwhOdOba03DbXTdNgXw1m2ECax84wW&#10;R/Fo1uY2UXCBOuqzfWed7bh6gYap/nDaoTprlW05mwmVLYGMLVA5rxZF5NrB7UrPm5513bm8XdYh&#10;sHIT2HZyikT05aAQ32KHg02yjijKMcdiAc1xxLLH41p2NZrGQ5tXZBsKRvD/7GDjOKcIFRJie31K&#10;3gKm59/2TeI3yHChMz5/YfTeTyRxI91iGD/KSpSrInOsY4bBYz7vE8F/fn80vOvu+MHrkvIV5QNL&#10;NH9wyyvklftRD+Qhlto3GzgvWK33rrpVJKIR1+NOw+/0HvX2ftjj439pASOOG6e1GJmLNU3Zo4eS&#10;a673iuWYVRKycrHQbW40LhxDxEu7u7lFmTDkFty3J5fIr1Bk9InomORkiUmLb7/qOraNMsHs4qau&#10;IE3Cy4hwKxa40C8pkSivXKdJ+rSrloEgTx6/cPF8e6PZQ1dF9YIHcqNLCq9H64oDHy7K7Ikb66D9&#10;8b6lbEn5tIibEowmwGeFF+XkC91hQjNS/dNq9RvKoRlBYK2UonIxE0t3mm5ubYHu4nHFBaK0g6Dr&#10;HDb42GLKRsFmc2wqfzkhaQKLckQNcaJYvrz8nBkYqmqOguUDVS5om8zcvpkmKKBB5mT01dUKeb/R&#10;A8cblNMFEXZGDovFsyZ2fbjQE3++nlE7mBD/yUgpyHtMHekePRlZIz2JEevqyHmR1eYgVwyLsJBy&#10;gRlaa/hE/7a61iHxGo43PGHXYQmuIRw7F5gCa3Lh4iY7GBXm/uXqQED21Nw4MeM2PTrZqN8nM3hC&#10;qUZhmFcZykcAHZDIGXIfpF/KxaHMpTFnVssNV5H/ymnXw5fPMirHSorBLybJtBIKHO6nboa0b08F&#10;hz52TaiIGfEE4brDGUZ6XW+3JQQrFAhYUm5LhvzhSjg/l+OKUEHl8uTuUn0KThTW4PtXXlnbXO83&#10;NgeVMo62iSYcmkXrxqN2HKRxY8t8lYPgzNkG9w/8dpl7mXlxTuuD8IjNTbbwdG7eoorR24/ldD2S&#10;Ww2cZtD8MaxYBrzSSIfqtyloGTG2B8oQ9qF9+paPO7Em04AW7yF94CNIT+nD6MrewwPiHgr2+zOD&#10;KQmFI9NoqxtwKKZlZFkCsDMisemTlhiZOlCgsFu5htU13kz3IRXGDly1Fw2dLMZ+QKYC8Wzq4Jz9&#10;/MvGV8FlEdH25wge4aiRXm77Zx8KKeq+5X37lpcXFhdFHK3V2ij9uzR0vdOnT5+/cMEEpe4tZu8+&#10;7clto0gtMpLYqFLm0OHy0t5CvkSAUE+rP0kGor1p/HXm5IiOt7nZQS8hklslK3wgjPYd5FZOBt3J&#10;yWNbavzM0sJg4njPPlEZr7q2lliGUzwWUx9wLtLk18zcWUcG8ZkTTVvpPSnzTR8P2JovRaWqX67m&#10;TfquoDMkvuvrYiNwIssF/G+Ue3bhfFMGreVKsUqwnw2RBID5av8itXDnz7Q1zh2MS1URKSu1wCpa&#10;utNWrc7QItp/sIQMgFZ55SJKWCFjdsFoVDNdps+TcTZbnF+olyqIoMa5fJIvxsWCKmaxwyhcwbea&#10;PJdAZYy+6VXGW+s9Ogq9DT+TzSiqURWsTP/Uq9p9hLiEPi2Tz45GHV0LAW7KObNwNn1GjYuLQa4A&#10;NcLOmSrsUMKJ1mTYFb1tzwIBKFmgr7X1bmJu84mTmQnr0hUAM00UnhWYNRwtE4DF0NEg8sLwMqVi&#10;aW1tixwz5AKBLa/FkhQF7DtAgJQmlEOdtpAtdngWepFb8gWJY8aTzY2Bw9fZHli7iiWET/Kp2VoD&#10;uFNVV6nWME/CjXlomWmsm4bYSZEbyK8Lv6HA4DxRIrRJQyXIccSOaSNSIIZMGOGYBlVLEshcm6sx&#10;AgmLa/WCpXOzHgmpgwZDlChDp0/f/iCTTxaUxcWy8LtkkHXVB10P5igS3owLAZq09OCBKp960E8f&#10;uJ9k8X53EO+p1QERF68INtb6rcaoO8CtVNERlYUKv7W50ahUS3LCnMhQlZqRo+Lu5elYWx245Yg1&#10;HR1yCaeNgRk1ZbJHr7567769e5YXfbsbsIOkRdhqbZHjtbJ6vtvpFXMaeWAXyfYExYkZrbVeXqep&#10;9Qdhi9t4KGzYdYRo9l0KYFCbi9ySEkp8wpmPUe0ys73iwOLxY61Ll5qoGa48suf6G/f94z/e3wVk&#10;Gvbh43GY/T4FBOOfcN/+kvkjGAvaIlbZwoUlZUIiGJTpFRb37zt0YPkAyiLZRFUQPAXNRpuwldXV&#10;Sytrl7YaFxFHyMSuYBGTKRuYQg4hwgd6HaYg6RQPTINSlZMDlDBxHa8GJVabsknQ2I+GqHAFEi8u&#10;RjhbQJd68P6mc2zgF2t0vAcquF6xjBAHz83EKTh4sKxUAz+89641bM+am11KQvERKa51a3lDEZYi&#10;swywCEGkz6lITWxQeblHSWXEU6+scE/+r4rQ1JIu52VP8nFxmejIZQMmsF9PtDB1kzSxtmpPUu0i&#10;YAcf5omSMWJlUwSufdYiSQHVk2+j9oOSelrRBmYs7sm2QRAdLypa6bSJwBmOAs2NdRioVfCdXqI8&#10;ySrQQvaSeil/ef+BufmlDOoyngRmiRC0hsN2q9ne2li/eI5yYzpQDKahKjwFfB4+cL1arteqi3P1&#10;Hvy6HL591SI0AEyXC8VSpaIUZ1YNVTNpoVRUxiOWlRQ1NlsQPoQNfRQVfBbwVGGKUmrJd8VyU5O7&#10;V72wUP/Kr3w+9FTo0e2//Iv09n9OPnJ/djxl64hzSe2P1FSZiPDAvfShKlD/oY3uE0YQpU9UnaeP&#10;kQv4+OLD9MlU+dQxwJSWDSvFigWhjqOitY6hv4C8JJyUGYZXfECMcsXPMOzNjf2csWkhMyv0gxjj&#10;cY/7eeiPGprh8Ci2+5if4MabwSzDYHpX7jjd82OLkLeb3jAO8+mBfFqSL5Ll1IgzbEpU1j2VqYPI&#10;+jqXKztl7BiiL7AnnM2ehYeP5Snpm3sqwCCXT8bC/loruH8rEzY8V8DH6aOF+vmP+GskikmQYAge&#10;xsVgUhz8yr/P5YqwPdlTuTHiLNOqIt5S+EX4bvjs1L+QPNUbo0fM5op5aq/JrIWdxUj6l8MpZ6Pz&#10;ZEbp2MHmc9MRz2mqJyrwCFQQWqqPq7/75rajQRX3a+t//41/78f8N70DNneyUGlf/6ylH/2e4vO+&#10;thf7NtDw3ZiSVywYvbpHyWIS5Nj8TligughysSli4GPRIjTVLHXxxbXu+25P3/mH6aePRVwrpRqn&#10;oyB01VgUu6Q8bcgm0Q2Sm69ND19Z+fVfMtudLNMty1qyth+vjdBRHH0TwKU2WlNlygFt/fB/CE+e&#10;KVx68PE73sd7dvyH/XC6ywbY/WIMFRvAYCAxMm177j99b+aZL4xufq7AGVn1+J/9yN99+rb33nPm&#10;I6jjhlqmNOHEPgBLqkop4zJ+qF+QnvZ7E0RkJTUPIcTdxYUya/PJc+vYT8JcZfjJxaW3XFnp1sq5&#10;qw/ND7qjbmd4+mzDURlYl/O0UoVMbSHninNQcu61hZomoKz/dLanzzY3tnp40GREOs3I/JK+ZTBe&#10;WcUkyquW82pmNBhL6R6hyB5crliZl6xv9hVOXs6Z0YPmqxiUsLdiZDVlo2orEXZSreRD214oz+DK&#10;Gr05cIZJ9E5aOxPxRq2b1bXPqienYwyYElGS8OfipgI4GdsMBzbKCiVL5mdrxYxtwBpHGYWIFBzN&#10;SHuDsRwuNNvLCBT2lM3r1hACfsSGk2Q6Q9m8ttGjyORFL612XBMl5DpW9M6+vWVzXw0SGx1vNfuL&#10;i5gfRs32yF3qYi5wn9O316dIOH6iwUg8Uuyrzu/BA+WBPCwmCF85t/P1Ii1Lt4dLZZ9ekctKSIcp&#10;D/wGwkgWnyxG7okWKeZFCh7WHIXf5RPRC+AVRV0Jb1yD2ZhQ5YIRa1jwItMt99j12O/WGw0XX0bK&#10;rjNtztpol8OTlWSaEra0cqlDa31wuY4cCbjy+MlLCmTOZUVEhd86CRoN0IfRwWW2dMD3kLDVVNUa&#10;xbDsnijFxQ+faG4f2VFxSsUcHBMBTrafCKcTmQP4/FUNPzb9GRsPB/5r/+DuyJt61G1z1C6D2Ts7&#10;Vu8xtrT0IfrYR12YU8/fwX0xXMJcof1pWJFmvf5DthfHgfa3zR/SWaS3iA3OqWpKMElnvBs/nZlN&#10;bLs++jOG82UjrZ1qmocwsy9/lkd8WqUtD0+cOnXi1MltR8lgtnFNHSn0Z3u+fdk1N3TZAo7Ik152&#10;CHEJY5F1jApyFuwZy4+FkDfbMSiQKVLBkrilMJFl6el1FMBljwT6B41GgVmFnk7slBimz4/ZOYPx&#10;ryF5uy0LgVimO44UKJaCmSnzL5qFavYnG3uaN+nIU7NTGhs3wnxcVVVHpncfDHslZbNJ1Crdd2zW&#10;YiPUfZ5xTrxI7TFpGvIU1RsFCTxJTQp9eU0BXEH7bDFYo9KVr5IjYfKACXnkYbM1CzIMq1hI31Mo&#10;6rbUPFkU6WB5udbrQsKMT53cpKOYissNfeXV9LuD2DP3ECpKR1ZQun0QOhcoX/rwzKgvuinNpHzN&#10;p1bs3raPiCOe+doVbPZvI9DYUEO6LNZjULP1zaa6ImOzmJ+sssiFGfFB9dTpdlYUu9KmzCRQ1Zeu&#10;Mm2kq5D51LI9QngxidWTZs0JicaRyxRzjKCPoq5QHUQGSyoI2HWUomfrwkFEMiWRYQaaFtDkpG6J&#10;McDI3ffmjxlOqxQLutZJgdNkPoHCPqZ8b+H99sqJLNeNGa+CQn8MSQomgTPLZa/iuHsd2RtAhOr3&#10;Wcy5Z1QFOP6ki0o0Brhgz7GYv74jNalJErsQGwj5FnAVKLA0fhQUFBfnSmJlJs7DMdDtasD+1A5S&#10;9Dx1QSJAywyU+yekiB0Jse4+cOz+k2eOZ4tZnlBMjOZIk7fHN593toIqgwILRDSfUs72tHg1AqOj&#10;pltLZDWT4YjOqWAi2k4kD0aTQNNqouGRHxjmzAANCDBZvTvd0epKlwYViCIMpquUPdc6/7De+EVW&#10;26pG6Or1hgOLt/OSAbJh9Ev9tW67febs/eX7XOqgFmU8UBtbYxu56/RaGD28iVAyB/EdhfQJpChk&#10;jZoFLG/8YrNfda60MqySX2JgYiWLloQc2mTbA7xI5uZC0xfB34BhgW4nV6xCKsOBh95egdqVeoZH&#10;x3wShGRzyRpb4E0Ti3gU70Cqn5yoEqgYNA6wgATF4Wqj5a4AhWHxEeONm8pM5MxIT0oVM1bXvyZa&#10;eBQgVFD+YjwBgnVCQuMv6/bN6DuuaZgW5zqH/tRgQgGtNpmXtWoqv8qcYsxxq9PX2JtBom51Nicr&#10;RU5pLYw1Hpd5V2i8DymXCyTTy/cyFEosdD1eX72wsXoxtQmzhZK5LcfeGl5ZXvWM47mpS+euKJdi&#10;4RzB3qXF+bka0btUBg7zml9cotEVccw0ZEWosE71HoHuizZgzBNTPBqDS8oxrUGShGGY55ttKBeZ&#10;yowGPJOn6GQuyTShEz/4oL/aDI3G7s+ckQxoTWdKzSdMxt2l5fJjft9/0gOux6O4G6gNpmjNklPn&#10;Dr2R2Qe3Qo1AcjAZigpiIuOyIL5KEpihb6hwVj38UI/aA+a8/qStuadMkJPAFvsZzdaG4/620Omx&#10;epWZzTI3fdyLL/as+5medItt9aaUK02pfJv3Twsrm0sGlxVXU6Kib9hbhp9Xawihluae5mysZzor&#10;cbxDstLPx/7aZUhaP8pGdP+d2P7E+RI644SFGmusqCCciWJWo95AD7OxCWNzqjCPirw2FW/GfDNK&#10;ktxbgoxLjeRed08gv+sEAxYJJBzLhFXy60+nxtHOzD1UepnJgFJrGV2erl5LrOaReZAZhp+zgAHf&#10;fKCmnqOJPosTbgnNtim2P52O8D+h0e5iW/+2Q0Kco15wmV49VRk7xl26PQlxCy7L/IVNxfKsXkpr&#10;C1gIALIouE8TCr26Qe6+O6kz2qKxu9lWAIwfw73S31b9fVm+Et/tCHyuMY4BGIDtPaArIy/udDIY&#10;tYi2bKww6OPDUdswk2CxbHd862TsBtFamum0DYS0wkZOQu4KR3LvH4yMdsujZA9TanFfbCmbDUVm&#10;ssaqPJW/jsziR7bv22ZqWtCErNdxKS/fyg4ddQ8x8AhuIPehyiVupMQOP7IaTAxN3zrGUOTcGIFo&#10;HBm52o5HrR3YoiiymcARGHh7t54qD0LeS8FsImaTedPfxUJo9dzzP3T4qys9hQ+HLg9WSzH7D03+&#10;pCtrILBp5Foq8KAJD6WUmQaluHwKkxOqE9YNqXVFsa9QDhXzbFbyge/yr10VZqmrGnJMJPeVBfRY&#10;VnVu35smTrvmh9ojZ4FGkHvZwVzfaLFi7hEUS0SfKLWt1UoX9dI5bfp6WfH7xCydmFGywA61G2ys&#10;oSa6ejUBbeJaR745WmHZLZdTtb6ZKaU1VI0RWLq1/LrAZmMVF6ooVDRa6cTISVdE/zVCH9fsWMdu&#10;m5h86+1utDzE1ElZfTtFwohNWwF7EWEwl1aEVlI1PTdXEsnLbYyhFVTm1JU60qvGvIqslbLaJM2e&#10;ZjmiRk/XAVGsjatvVHk+U+Kqssh5NXvedhkRJ96jYLzp9trhb/tabTd1rs5Kdm4Y/g6asf9wP1dv&#10;agAgApLZ6Fl4hqYqpkhjUuQUWdrp9YLKk5zR6wOj40/cNxhXGyVYxYxmjqGxhlMnYjDFr+fwCy9J&#10;t/XHl4e3Tp5p/haXd5VgmkQw5eZsmzLElsdu34kNKaD6C6djcPvJ0NZm596QTolAvl3xqX+D408r&#10;gKs9qM2RWhbgfmIm2tyZU7dq35zu5YiR0FxGlaLXV/bEaOWCR7XKYI0K1Qa0ydJijZIxLIDDNXqD&#10;0dqKnOUpQ1cutENboWr1OZ4opotjMjrGabmaRUspeSRpHcak5qRPusxl+7lCVcCrEsYzfDLcgrHw&#10;6ffDQYeuRiQxrT48eISGh7HRgDGWGFso+VR6DfhHAwD4ZJ7QfrFMDybfPKhnuYIwNsaVGtUlE+bJ&#10;FslFQ91XDAPDT2vRABrX1jY3Ng3CDeibo4MHS3Q10EFr9Qxu8t/9vd92+tSFlUtbn/zke3XLKqKD&#10;npqeKyraMcSjKNFKl84v5ewqyiaaM8sCRVlbEGGjtLHeZZWH9mA4OxMV6N2yiWNlNAaaAgPpkZm0&#10;KQyQ2IWRD1+jGwyOHt27vHf+yBV73vI3n+h3IRMHzoOOWt9AKxm4m/R6Yp2bGqd2awChyjCJ1ECp&#10;IUIGMHQTHqus54epYbHfUty0Sb5EoyFIMcJ3DqO5EWHu5sEQaW5mCeKBVWjmZaIbiqET0d4iSOe1&#10;DEVxKPhNHOOMTF1oJZULpNKhscngSLNcL1S++VZz6NvKW7D5Jnce8hbuFpw+AvWWWmpTs29XgZMV&#10;2WljtXkJwHNofTniw0puft4a/jhgXsJNXywmTj6KVRW+bOU8oe2TXntCFl6uSPwQ5k/9Lgyk0bC6&#10;UAQKoW4/c7ERahXKNDYadthhdyDvf+2k3MN4GPRG0zI3i4tjhJuU6H7CCXLQdfsjXz0TtPh81O0N&#10;aKSZs6JNhcfC3Q47SNtfzFqdODepkbCVxEQgSM1ToyEwbOdi6rkEKpJJNnDAaFyt4twB01HYZL2W&#10;WVvHcSLpdsbeEjJXbAzxchrlc97KuebKauuOu05Q4UqblLeYLruUOePDnzrZsnLRK9bUiBHIB4kv&#10;lrslz7RMICCkcwUJh/C0pVCTwnft8+mLtVhJyqmMIEx0xjwwICuQ60daoZCmdHLo8ByvsLnVHw6U&#10;sgItwqwgfdMoCRoBkh4pKGKy2uZBTi5e2OLRg9916Mo8axH1x6EDZZ7cKmEikiFwJwsa4ftQ3Cfj&#10;nGmAh+srw821zuoKkckRx8/JASutEpuWR9owQYLU63Jg/Sh0w660VoecCNMpw7MGNtxq9MuVnG2f&#10;qXEr9a9G4hot1heqpeLehbnj5zx87InnGWqgPxFAwpvJICBjPbBppTRamVgoLxP+klPAkLvLj0kQ&#10;WwAnyi4vzhtwA74OzwK/WjXZkd7VVxU2HBH8Z9YDgQj+1qGz1S/WpIlgSmzpEKE0bXq+UrsbEua/&#10;FSUKZRUxwdqWydQIW8NJim/llTU0X6scvGJ/tVZbWKDFlYygWiMFW7RmsqYlJ6Z7gUehsESOYWwF&#10;QiF2X0TPyUs+m6rplWVjSWNMAwVohCj5WDQiL5/xGu1Bqxevt0ZHb/6qUn0BN67xRgPbtvHffyyf&#10;jsHih57D64CLQtsC08BiaSE3J376WExm73GnUk9tuvtkmt70yTXhHLgYwNJUkoVqODAhZ9YehkoW&#10;ygAqZpWvaMzSZlNRuM5/ePsFTHUeuREuNq1iwHjx0AhXiLxZWi1exx0ODwxIyeP0vemsciDdi06J&#10;uQbmLxbIZVCmChhp36ijsxiNxdvmnelDvESCbYTeyWFFrEukzQsI9sVNyUoGXc6JYS9h6j+ZsZ/A&#10;On/iBrI5BRVzlvqFP3872xlL4GQSCcel4hr50xGVGK8BRSlYN4v+WAkkKgnDogKJQk2W1QynuPoz&#10;EOYuJB+In0G3h4ZCzUymWa+oWAb5KeRk7F4q8k/ZUWBhn5FphMBCBPbFPFlnLMGoYnAL4NSVo7wj&#10;LKTr68FWD4RZu1Q2gunDe43UzcbGUILpSs6xqFB9E6ZNEhfXBEF57Nt+BvGbE8bmUdTDm2aRyiWd&#10;/pA4i83KeBQJUN9xLUOF6vYF9ArWjvKJfKqIel27lI43xu/+cHjzjeFXPcuI3yw4zOmLrtbyp+o+&#10;p4mWw7D6if4o1+55reFjpQQ9atPrP9LA7AuACz3C8o0IYjlxJ5NqNj501Fs+HO4/GJgnqhymL15s&#10;NS5t9s5zInAtwhPAUDyiWedgt8EyyWdxrorqVRxA41xhFOY9/H4jyzXaaBIGK9N4nKWCQZx1k1Mv&#10;OLy3Qmrr/Q9c4i24KW64dg5KF0tfoZxpd8eM+s6f71Zr2cU9+b17i8P+ZG21d6HboVKqlLKsmfRc&#10;l1b7xWLc7SbVuWzqwmwCVKmTjQvEfIgZdM1V83OUmqWo2x3XK9HcHCSW/NiKLuW85ENoOngEsmeN&#10;VHzKDh+2rq5dLhjJtV91O5s4RQV55lrAueUqeTaT+YX8KfwpM+HyUq0j13/x5bD4rZezrbUxqh8I&#10;YvuvWnQ2uoq35aOp1NQ16zT75vwEV0gGVzSv3Cpzc6WnX7N08uxGuztsNDpZTZ4D6/jUpJULeZjP&#10;a2udrOV/UPw3W0Pz91EuLmdvZa1D61iFG1wQg5eTAVCuuXQYUFV2Ah/Ssms9INAx9O5CSAz0aOJy&#10;vG9PmV+BqkmppROb0XyZK8TjqKlSPAEUJnHwwHIVeS0V0alzWxwGdQ71j4vIqVdhSFF6TYQuqE3T&#10;X4UpmzKCkkPZfyOxT1bXOyaGSLHUZQEoF5nEdrY2B612y/TXcvOy3gkXXl5cPDvGvLQDza0Of6WG&#10;PHcB0jKMs3YNclkC8W2gJ1NQIRlOLLJ5+gJDwoMjB2scD9eOWtfCC+Fmq4FGe9XqaIK9Z77E1QGG&#10;fuDYBp93YQ6Sm/KolhbLyVQNPjS1c+CktdPUnJ09qv9oe6M/mwZ7O4ZjBkv4Oz2QH/I6l/PojHnj&#10;enQRTN1MaprHa3yfcDqodbd8aoNUKsHAn+V423ub+kTEmDRxgwjrByiqMwrlMsDP9dwuui/dHhSY&#10;u4m/o1F3kZKGZASzTCZ/Z1Dg5VUsnb5MNnQJlKFiOS1AyVTDvnRfiZtCW8Vh9jChWNz+tEtW461d&#10;cNSZtDb6FDOVepiqDeQBc5h+AEshKGfHtHEFCV9LRUZFzGqMLgcwy9To/2fuPX4vS9P7vhPvuTn9&#10;YuVO0xN6hjOkSIqWLFGCIAjQwhtDgDdeeueFF1ppZf8BhjdeeGEYsAwCWnhh2DC8ECRLNC1RFieQ&#10;nJ4O092Vq3755nSiP9/nPbeqw0RJpjzTM13d9asbznnP+z7P8027VIyLbnt0IEJjpytIdrv1cZEt&#10;dgk250UqawY+3/xaNurwhVA48Dc852JOEu55kvots6uLldfA92C+YotMQyemXOQ+49XOKr+8mAuu&#10;LLzhEf15czDulLmKa5oEjsWyMi8DK9zaA01BOcubXVE32Kd0kWLy6z28QngRolN63U4PtGNAaMr6&#10;7PxKP12aV3Yocflg3BSUEpZ4Ad5cwZZszW+mhZTAO+DVRZj/4T/50cPPLi8uZ4WUHtJeKA9BwTrp&#10;Nm7ulecCX8m/oUuEGn10TGVPXkGAtIfatt2M0k20KDNQSrdU0xDY3Fxm1E1GNsGS6zqPDdeW0pH4&#10;Fss8Kd96qyl5ZzrBWxgoaaeNxqjCuUleAILkFC3+BrRVmh9S41iVMgciwlxJDCEaC6YGGutrsRbK&#10;izJklREz8aHqUUqz0kX3uNjZS5fmP6KobmJ19ZTZ5IvFcHg8WKGN3Ba7Vb5WzVUIcXMM70yNuIbs&#10;mvlR1Nj7yJMApoBgkjSNjcJNtaCuotEE8YNtGXESsKtuN7JRKc3lVDC1tjxNlyrBpGh1fBeRV+Ou&#10;eeSZobqNiXyCFeGHcwLiQxgJeQtJdU1Z72BSg0gWf41ocsmUAhZaKCqzBnKxwQQyDHSjE9taVZxy&#10;DrFH41hIMgb12qitEwNWP02HS1pncNBiZjTEKwuWFNE7uTDlJUY2ZbA1EkjMYuZeFOab4i1Ti9gj&#10;zasjgwV+2WhZRxR2xZVVjkDa5F2CZrihTNOwm6kOkVqWTKjtrT9gB2XPqS6ukTLATWhtlusGcbVd&#10;tbuJLBzCxUwyId0m5uBJdDi27Uh5Y/KIM8cIZS0Mhu0lYtzVlvsK3ZLLyy0L9aQX5o4Yd3neWhhr&#10;VekV0zxtEqhz0b2Kp6N2nbuRPHhwstPhfrZZaaS13Yj8EoptFdkQQzIrTEfw4oaWplFuFN66O253&#10;w9Vii0yaAUEPFnQbQ+fQ8ugFFTcqyVtYBgUuYlm5gBs+Q09a3L7dMUtIvxpyekPcVaIl0xlWRxNY&#10;uGyGFiPNrdoshAt7GXwKLl9pc2RFAijYwESAnSZKaYZN1aCNh1O2XU9isjljdi3qdHhyBdNxexaU&#10;eeEEGqANXGJiVuRAi3PVaia818LPWH1UMpQvGFQysMGqE5bMYr0l3EfEPI1+RCinY1V907GMFiRh&#10;XM/dCsrsQWtILVHs5EjHWi3SIGrysLQORr0Om69EEbCm4co1DnsDeSYniWjckXih6IIlCeadgSeU&#10;3jTXKCsILm+mbalziXneaZDGv0zNorbKMEwwZE9JrqUoZM3STfTtwNlstpFwCvylSzsxAP30fHDT&#10;yenYxhrxEsRA5cJjsf3h94sP32+UWGOzH0qMXllYnw3IbZBc1nyLX9zr+tXPtmiufmV0t/qFP+P/&#10;W7A0eUp3MIyM0RKVbjgNvmDWSppl5TahNk2UZ8qSupcOvtBVi4Fq/Y4UPcavCOtvTtilG8871m6Q&#10;Va9cvn5m3/vq90JzQfGMmKZjEPjFXWcWZWZWM2WNRH6l2RHNoQ4TcsUSZ7tsOLQsa+Pk0sXk0MDa&#10;bQnqsOJfavgW+DXJOABeEg/aj8yQj3mp4A8jkXkO3lY0qGEPVuOopzNUQbt8ZkOCwnejOxMwGP+Z&#10;wyu0Ub+rFoOg37aTO3QoscAX9wNyETODLv5K4ZFqazOmSgdNFCnRLk6C7tpPv/9BfHXZiGhNy3KV&#10;bh4+L3/0Z8ECA5IemJGOh14ijKbRymRm5A+AlxnFMj5uNuX7Lx8PecAO44h9IJdQOWhFHUDKcjLz&#10;d8wgiOZTnVJYlCW7i2V3uaUSmOIB8YBDm8vq//ynRTvdvv2gMTiwMl14SuCApj2Hr9y7xuAnkC12&#10;nKaafP/8UKHXTPg9WlT9RSl5eWQKvi/7/X/4e+HhKXVFw+pWlu73/+SffPbop9ezqTI1PKWnQvBR&#10;MU4zhkQ2kYnJbM6QcEsN2m83Bp1Ehoi5Im0kM9ESQJlbkvG1mO045pqtkpE0S5t5u4Jto+DlIkd+&#10;GbdD0Y+4DZF37zZarfLqgi09db4pG1G6qChz2jx0rTfrOX9eZ1BfwTYwmKAbNSDuUcrOOaDL+cbI&#10;V3wCTK1w07gAGc6cIQsYNWvvbLJzZlStfstZQjBs5O4zEwltMkpo36gRtjHQRKqGjrcRHh7CJmQK&#10;W7719gGLGhM0DcDKstMVOrygkmmUw0aDAe5W5h3cbUogRcUq0hZTJYy4hpgw4b+GJ3AoxbkXAmIb&#10;WQFdK8dNBPzswmnu3hlcTzbEC62NZau0ubaUt7R8lzernWDnks4NtENYoB8ACE1XsP5kL6w6NCux&#10;OHTSToKRoCg3VPtpcg3B0BHibojhFUbuz+fmeVP5VzcC8vnofF+ImfhrchOlxDPymrqBRB+AXw+A&#10;EzYZnDWD7ISEm5NZ4Dj9ihfewmyRb6eAMfsdGma41jsCC7viDM/nCntl6XFeGwkD44k6wjwRionH&#10;2JqBAncINjVk9fG4/eThhCEhStt0rUEDBZ6svCQaD/snLErqxp2o191Gv9cWihYxGRf3sVSy0wqD&#10;Kj7kySEwUnh5tWZ6wvjm9nHbXLVEu7GshwCGOZ+z7krsMIjqXNzPpYD6v0CEo1Xn2uPqVX8bfDG1&#10;qLY6cMhsULv+2Q7rvLNqUN622nLvoVwfAm5s4LYW162aw6/Tvej6R4b07o14tYMJiCcRqhlZFnrh&#10;vTIYLPZKX8/pUbx9Xy8yg/nvKK3U3EF9x2n0vVf+aLWford383dWdrIFNXfgwiWOmQmD+YjWU4PA&#10;7B0q66IpRKzjNXck32UjKj19wyOLcXarqXlSYZJKO/7UEynaKkQPRPHDDZOCQXdOH4tGAUi4KeYA&#10;tAQ6JZ4BmR6BdLyYwjPQ9q0s90JbeibtnJENAh1zgAj6XT6bNO2C+wLRQuCIUrSplN0TX6E11f4y&#10;61Uk1um2RO6LZVH/INrM4UOyFRRBVEsHmTwVyotynh/iwWpzVKKatWuiwjKgKhezVbvZo/NqK+k7&#10;taWiY6dUQqCvz4AePbLpTokxYA7j8+Kl5l7c6/Sws10Vjx9ePHl8/vzFpfPgtpurjlF95q40Qqdu&#10;PR+BBgADJOgxwj8jGfVE5s3G/hBKZ+oZ7Gkvkzt/TVFYEfzQTBYdOW/R9RgbqzRvt8LkAYDtWOOs&#10;mzRchXTFqYIgJQTk/cvCsWR1oFJe+5rTWQgQLZh8C2IjhISOwG9zJuMMe5ZOjXpLZ5HnOqVKZt07&#10;hxqo0jCMS6+lwZDzM5dgONvGuVkFMi5VX2fe8X7opk++hevWWnSRkpQiW7oATBnYSgUlbSSaTwZp&#10;g0FCmJGo3pmlgBXKoVOzLJmBGg5RXiy52zz6WJOe02awqkqz7q+sJFIgpc5D2WVlMe1noDJVZJaK&#10;ITFfU3SxZmRMGK1nuW3W4zJYT05QppJCJHDlsEhFs5CNeQk7JemowuQ8lE1aJY80zZhAFFp0Ms7F&#10;UYoluuKWCDpewcCyoWSvuOXKWTGdNNmzR9c3VpyEXUqtIMwisymmCjM56om8IHaiuimDhY17ziUr&#10;zcpL0QI4MdFYVrm9gp4hzwLofGMvOJWGb8Cy+D8URblFLJuBc4ioCf11GKwV4QZZgAWWK/nWa6jw&#10;da4yfH3OSwh/KvMtlnyngHgzgNXKFKIxGHQ327VmHYJLaFilqMH2UHGhBqEAqPD0LSZb7DpkpdgG&#10;n2x0umDyOxmbMTPmYjH6bUQchLovQlPFQmPrYI8CLtksmIKIHNrtO3TDM0oUiYJiiUr5rPWgLVYE&#10;NIu6VIWYUm3u1MZTfDSpheSeE4dOiVphGcGSioUY82Vg2KWcTXFkhb9VlBh6C4p3J7ZpD7gpCgcW&#10;o1FTocL8l0uzmjSxrsxUmIBggUHBgBnNereRzZt5QOhEsDxJaYZ5yAVjo+rLtja0oVbQ7pFLRey8&#10;SjuNdr/fuX37mORHJej2+4ka3sY7R4eJSrMEVb4eexZiZH5HbA5yAsnpV1EVi1OHSFicGewiU52w&#10;UL60RyohXZ0x/971Q3zTBjZv8txiEQnwzRQoJaNlzzHsHV6oJUchJRkLZPFYn5PPnD59UnzyuKvo&#10;FJe540z63CFj09bCNV3BrySYrX49o+bq1/nJf2P0SgdEpPF2sFe3eY61XSuZzDuuEHHSBQHVTYVv&#10;54opGfx6Bl97lxtJVn7I9Quk9v9BLXsKftWv5SoJo59ZDV7WlYrnZBR+6ezDyq9Km6tXTr/7Aidw&#10;xYkLPnWCFMc68/fE21/NqVl3cF+VGV8uUF9ZV6u+S2fS1lDVzf5rgrUbibyq/XKTqBRfBfyrz1u3&#10;aD/Zf6nSWVvUCt7A/b7jZVLAbhtGOWPb6PUgromiTknTCYgYKj+6rLKl5r/Madnfzm/Sx4+x8iyb&#10;YzJ8wXnDgz6VBGY1lc3meegYobEdlP2uJnTaEAn+1fgp1d6vYKoOIPMGs9eV+ErMbO2OVJLvWgkn&#10;T6LaEUYetozskAXxL3mtf/04/0tvlFdnzcFIR3NlKaf2rcu6HrQ7apeL94buJBfaqvz3SF7+RU+O&#10;ykCRa5N3vukR8mSWxc794OXZo/nyGmVS7FSYtmM4xq8K6UAdL70no/rxUP+iHcdQu3byCpYWFCQt&#10;ERWCQpUAJHP3MuGz0+kpo9psljBolbokLaxKEvwINTfbFAszJ8AttbRVtlMYnlg3LMnM4puZ93Gg&#10;RqQU5YFoFOzasSrtTZobnVWPMANTTigproXugPDTYgb4H0mtG4XQJw1Akvm6UBCVWeJzx80ILkAD&#10;6oQG0rL8HB23NLPP0sPDlqLcOJ0lufJh+Rn5Wax/8YrJwl3IA5nHRckAbK6EKikjkxo+WsmBFZdT&#10;sbAZyORKNJDZjVMvmDmz5qx4OMyXrFBZcFnkq+htUMo5YaZzWEm5IajaBmhl2VIUmbQR/5XvVHN3&#10;KyebFLNaBZnx8Ax5Zq5scMtGglUxe1S06Ef4SUefdsJRSrz1ygSu1uuao3LsTJ4toapcrV894bXD&#10;Ue7ooMqOlZUJ74KmzKjOEAPlU0WfLGGmJmW2lCo4ArHbV13D49d2BjWxWdOnRIV9O7EuwqDNzPIT&#10;WU5CD5h0aKoOEtS5mU+YfVg5JMmyQb6RmWDyrbeRIUFgfky3X57NGTpwDeFgmWN27hu47cSS0jEq&#10;cLtuTKOirO0GvNeqVOPZRsrqqFUQr+2crO74XPKY/AmwInQCBxfo5qxpPSe7ddZ9LDnjc8pv1ojm&#10;ZV5Hdoe19KhQUIu2rUh2RBGZW6rwZEgrVhzfk9rUMexj0/VEauZEVD88HNNl8DTifItr7myx1naF&#10;n4HivJT6Qo/v8mXYHEszC3HBFzayMjWIL3caXrOPpNBav8VsLR9pX9I1/mhTlB+VberuZG0CtFva&#10;ADSqaj2nh+dc6IYB9l4GoCp5zk4QPxGWY2016oVZvpxRuAcq2VE8JPYICLNmHusNeq11oUIHh3fR&#10;jJl4tYOOaV1GZbeTRON+UhkbeLbJgV4Hh+H1hegcWEZLLC/4sHF8q8vP4yJQrqmcS3w9fK/JJDYv&#10;2BbgB/Iwx+Nx540Hw48+uRTbNLUpr++v0tIUpMHR3a6ZajPfWktIttg5e7qydNi+ZO4ZgZDbQtFY&#10;MIzD/Ow5rqWSqMI2Vo8UxAuecpqiPMKFZyFKzFa48c4un5Up4yPslwitvvEsW2g86rljG/tAySez&#10;7eUZMebR82jCrjoeDrcN/ANhQYrdqhl0EK6WKxMJmmTXprc4zXT74Jamw/Wqo4O2JJfzzXxplGbf&#10;xBB+YKII7fH8lg1us7lkOdU1tWksUGgw7EZbIMD8Bz/6EJ0AuPtbbyhWkHuuqYH8bMdX17MFzPLp&#10;RA4NidoVQYZZ8c7XBgKAszVAJR0E63Onoat3eDDQbY7xvDbisEYQ6iayDUc56xM8MHAj/V7P7Ffg&#10;ZC4zOdpttKyoeMcDtL+sihhGDctgu/ZRlpZKKi7kHRT5GBEZNUfXAjkrjyaEyUoBDdHNVc5N6449&#10;Rc722t/42j2gQhxi/7f/4w9NcysnllTueWm4cyBaJb9Zupx+YR25hz+ib/wovK64sYtV1R85YXac&#10;C3PDEcbvgEW1o++99+DD95d/9JOPmnJrDIaDZL2A7L179Gjx9psHsJIsLIcFRc6x0jyaHH7NBN/N&#10;09MxcBxX5uLZCpYmc5t8y/JC7l5stTMyby6cXtR0GqEOKqal8YqD6c17RxxNU/LlBc/TepUHh/hD&#10;B1hH46GINz0ODULLCJfj6crgKi8ypgaBwuI8A9p5aAtlXHlLjV05gtLf+93vgDf++KPPcLYAUWR4&#10;LY1qURIuTR0Ac4klIfXBLjRhdjW9XlfBHK3vwfGQITYa9vWkUUh3nP2tv/M9/ANxpwsDXFeWOJKZ&#10;I32Fc3usyrCaLkyOTKFQNnkXbr3mgvwvkzAqEPQh4i7k8OvJdakWmgMgs2gEXiZ2CJLohxK3AymK&#10;Ds3zziZD8EcT3NsrB60WsnIgLxnTAcIm4fpqrT/MlrtVgB8DHRHYiRPcld02yXscnoQcYntITDFE&#10;I0b1i1yHML8boQ/kqvVaLemJyqLX1rKHfK77EmM+nGDSaYMD/ueXhqvQQWJUyenHYBffqG4HPDU5&#10;GA5ma5pz0JM1WCqShHv3TjQNUU4V+/fuZjr1TF5x0m2J5RHI4N3c+gSULpar52cXlLue7R2zSbqc&#10;8ZxHhsFGxmiQeWUPU9Fmc3x40CSSmI01bgz6g06re3L7MHBHi3lgNKWFKmpbHmv1s21KhQP3XcvO&#10;tp7cUHV+KxF+FY/6B6nxdarEJNlEy8G9ERaoHZMX7zQbO0uth3rl6ER4YrvZkyomcEJxCDSjHPS6&#10;zLNRvmE7YPSD4uamao/7v/Hb3+MSZpvZ4GZRvP8v0n/8EztedbryR0vf5sfW+lZFHXYvkMOgrZ/Z&#10;I/263Wz1i3/y52Bd1S9zsfoFXVy0qXHXIqnbM1N2OKsBZ0VQlCZYjKpaLVXuv+2+ZvMUNsOFavg1&#10;SJcH+49SOvcBF30QdqAJknn1uvl/hfR+HtCWMdjWxZmp67Oq06st0grfkGYxqF342+cu8r76e901&#10;qvHk5ka1ak//CKFeRwBbcSYtsGd3MvgVAor0Z6UJM2Af2nYkfUrhoFyGSVmdjmR2Ba/tqC0pMtjr&#10;v23Z6v2o1bLP3a1X8Tyvs64qKad904zX+uF6dKARXZ3cp+tDb0sNszVHgElZVxieDdZMnR3ITpEt&#10;LfK3WevJh9U//FBCmkqkY7VPRYehxE5tKp1HtBg3Ndb3w2UXXo1GTvnoeJWEZRKV929bBBMH7QBn&#10;y+TDT8KruXywJdTV8EdkH2Xg0duKf44HempRDVB/OenorHbexfZf/ln+svD/wd9vdTo99spSNdg2&#10;rEOJPJsJuvm+pGg4w5dYS6Y/81GovnD5Kv8vOOM61ABi3Tvwj+6Ofvf3QM3AiKAIcnxxdG79J73h&#10;9usRXgN9SqzVerlYyuc2FhtWo9k7tzpoYbaZ98Mfnxu9IkzaPimpMGDfffeEc/z8chaYYmDY14bL&#10;Wt0sMxRG3/jawU8+uUFkRwU6X06dB+3xYedw3JrP5nTAb99u/uDHgvkgwZ0ct+F4ySGxUHgALbGZ&#10;rJTPn8zhuwa3ek+JF2GsAE8PIDSOl/PUjE386RRElJ24wHUJfuLxYUva1EZ4//5Rr6esumcvzog7&#10;Ih3n4UNluhLQTmOmUTGqOjn3RprYysUCit9C/Cx4PS3fXFFzpw+YzVKXXU++DyQvRu3YNYurZQaW&#10;gpkbwi3ZzSkLJ9c7Utv9nlJHYmtWUZy8uHgJ39gEtDDAhWePhx3G1hwWz88nHEd8KcoAhgvEHfAB&#10;SIqQo7zBGAcHravrNQxhJ2VTLar8PR9mHwRPqtaubCwrwcJ5KRgziY+PEn59M4VirZIdh1FmzVQF&#10;k9kaJAPABt6Wb/oOPoYmOCFJ8+lykYYYyu74AJreMfimMs+lYwipDy8vFeFLJcWLyTCZIjMPMJGZ&#10;3Oy0cYTe9TVXNleQeKU/gr+qmQaVsg5InKePXIeXq93Lc9w3vTce9E9P+t1u6+amYD08f3nz+3/l&#10;LWVA5sXTp1PNAVB1bHcU3u+8d2qOM+V8tbye6GbdOunK/C7Pf/qQ5Hn/6FCmj4HNFzTk3hXvvXvI&#10;4iZ79XDUrswSpiSYc5d98tkVi4TXZCW0hc8He4z3C1RkG5U6AbdTc5e193z4Cp6td77S0RHFcn0V&#10;bWR4arhXsZheWRutM2+ytAhHi3TsZes0DYwSZwkdYFwdnoxwYMNHjgJ3s9SeQjuBAm0NPs1oZ5Vp&#10;AhRH43GzsrcViolCJc9QU7ZBpKhkNGEKDEflF9F6uXamPk3uCvMqpjeae4jn7PYzfQzz9h/16uil&#10;am2TIUVr6aO1KZ1U68gQLLfMK7np0E9LMC0xJ3Q6Izyr6ijcpSjr4YZlLWm1Va7Lg8QnI1OYG/A4&#10;UHJmiapSuVLeOh7wHnipEOXigjR9c0PJZFUnRwXKZfaYYoXs0gQAm3J5pof5tBtstyE3Xl2cTp00&#10;xLQdeDOKlgnUt0pcVcOgVQKldKr6ph2CyPLwbrdNFtDZitMksKlbafPUgD1FZwUrkrAWbC/icruU&#10;UpyDCrAhlGESuWwSoyYaR3hmA4grPpdFQwouJp1pJXus4PRBz81NoDdLlk0K0UFbItUuJNvIHkh9&#10;clFqy4rjrNcT5pfpaVG5asZxBBnkGMauxSUp2APMcZprW7Xy0Mn3LbhZpxR29vj2dTtiz7Jk4YR4&#10;BpX6BvRE7cjQU5+eMzROgGY/tjxckCELwjS0sYoPrpxZA1SWcnF1IUMFbkbT1lW77S03DNIYiwLW&#10;VcKk6eLMfYaPauE3KCi0bck7PbVujU4srcyE0jC7tMyWFmAr/nJtPK4OMzTQuHI4lxG2afMs8Ygf&#10;ZAOCyUkbVtdKFlXHSZ4rxs3zFpIosyMon22nwS1bNmcA96QVGh8jjLuNoNPwuy1MiS5vbi6VfqKC&#10;JGZK6AseD+PCAE1y4+0ZZlvMBK95i3kR2uWAkplrj05jQbJSe6XKnSsbEgszLawuP51urgGji1bR&#10;Pmi03npjPPZmk8nm08fTijFIWPVGiairedjYOUijOr49RJTrBdv51KPdgo4O8zVoR1lX5BjFfUTi&#10;lsV5aIx46L4BfSzJiRRoUStsH3aUmpCLQx0nEkkkTRsIcgtJMt3RkXtSf3ue+Y0oYQjE2ukmHTNC&#10;CpGocvHLaRYgH7h12h11kwW0t9wCwCp5nR6Nk+igsZwWEK7SZYnUnNOFxzYWLhD0EMOhNqHO2GTA&#10;E3LNFIYOWF2l5xMW48sXmy4ihCFzq9z8vbDh8VLYvZGUOUpTDfPFTJ6g/NUUMsgdEGDoOXW1dpEA&#10;v2g+qGy6yQ4OpZ5SMF2oID5Lq1Xmtohqo8Z8phjXXEl3JjKWtqISbWS9k34ijoaasbDQC2+pzF0Y&#10;+zzyfKymxvSe8WVRFWKVKVtlUTkpZOnrOM0zWXrAlyY7HkYxBiRHHWZqxVL2IVlg2vJIxmyYUlSC&#10;V5LYsHObmJmuYtBt4qYITsMtwueuqTpgLXU+4sFEQSl0bbCVipyxMe7WCulZrhdO7sKZKlApUGHF&#10;RRpGHYvmCw5C0Zn4ZRcNcSKMtqtDD4AWwrK09Pxj06xIRH8Ac48lGHFuddJ3Z5IwuwQvO+ncCC6w&#10;2SxRTYE2IB74umHwzBBVj2Fhdn68gSMudXudynFFTAEiY32zgS7XmfMAd76LnCW+xfZqcWmYBHYh&#10;k1L+USZCkS7bJqDJb3PiwI3IplfzP/pjFHUNRJE6xTTLLhvapTQz9SPDGAsT15ihUlX9Un/mf4N2&#10;998MefJ/zT8Q1BaVflW8ohkbbZuxjBUkkV8HMpWvogjNEtXySGsDkhosLQI3eXcXxA8cFat2wNQv&#10;d240UP08xLtu7Byxy3yXzQzQcN3AvazvzD2Cyry2qq/28J/PiLAu0/yVXX6VCZtgW1VB9Trt4ldF&#10;nktzCqnNptXbB3vFlicus/WjUJ0yJ6/6PNu83Jt1etW+ZgvKLxliudGBv/dtco4n+2sVvE7mqEO6&#10;956e1X5G4Fl5UMriWFlF9iiBGKgj93O76oEyjDODnGPP8eRKybftZkEorTLImpmRlP3+diXTA2ik&#10;ywt8ibE1D6cfqc7g68Na2aTti0tkNkVV4/dB9TozPNIbu0AQzYgSITrY5XiKWjq7YECV/elP8vFo&#10;ezjg5aVwZo6diNgSeTX1mwKTXrdKMQTe+S4K68s8f/8rnmd/of8plKfn+d+4Hd69FzZFWYu1t3gX&#10;L55NLy5JqNQekyq0xoxlPJUbvnaPlthtFBgFvUG329xagCgrBtNgaktf0myfKmY8TqigRWoN6uWp&#10;MELpyHdGkdV7YTrj/vQ2xacKzee230UznNApcqgtV3m7k/AEyNt5pa6p05I7IKuYpmvp5Wf+igUD&#10;hVhaP0V+YXmVmvm/j+YzJ6yhq6AahpasdNW9HEmyhRQtllkhY+ZqUW1VuOLuq6RFznjIg5j9KWV3&#10;l7sdmH+kd4VORbEhzB9bb5tZ0ftZ3L1CXx11ody60AuydhgSa5YYGkf15Rn+DJmxjlSlL2kR1ym/&#10;xTBZlC7L9OCAYyEu5hvTKyhd1Y3ceEfSQEHOI5Mdo02ScZuHnHVH+X10TNB0w2Q9AgelRw4bqm8L&#10;PctymsPRare15lPxFhw6AA/OBJ5yhMpKrtQqSsUgQ9nESbPZeJHJ91DeWpglUvnCnW2wgvk8hbIq&#10;cqM94xzEgARXFNlwmAGqOhuBODrNg33snzDs8agJsgoHKbDdpd2xaAG/6BN9RHmcpmDm2oDxA1/u&#10;gCKuyXXDHr7dOJ8snUsdVIuwFfRaBDeUstTOAO+4fcVS7DNtj7DBGSh0lTIljHqKE425COm8lF1T&#10;eZVmFv1AjLNo84VBPi4eOY5zQ9T5yh42mfWp4e3zx/eCgxrmdUaxnmFfRo+W776pXsu9FaElrNWb&#10;Ss0e1r8J6y2vqGN3S6eFkG2W/Awrh5W7ptf59vsWTTFoR7fG+OK0VmsCiLOJIA2v0/JHg3AeVBuk&#10;o8sMDzPAK9BBN0ZakDdg7qrUsNrWm5jsS8wGbtuxwmbufG6Lqt2UOJH7vpFFBHMgsV3kpJ/XszjU&#10;ZW5kumoosZ0NTfk3pFm2RZhguWaW9MjDIR51gm5B9D34/dTTsWXfFSYfdjl1TvOsSNdAwQNa7zjC&#10;ZduWGZ03m1DbBfZKAZDIZeXkkJmRWKQRPaBfTnaVxVMEWLWJn+spnSVmQ4IZQse786ZX6QaIKQh+&#10;9zd61OTQ5hsyPZadsLdJibZjt94Yd85mDVoZiuia0vFWzInazKiK+G67OYuCaa5wbkaqbAcaPoCX&#10;pSKZMDAuNlzwMmyX65mnoKggb6gC84nw0U5B4pYC9GQch4oslo1eKL07ZTz58qWaBMxK2YYwdknP&#10;5HHG7ICJEY/B8Wly9iKcTSkhIxl/yb1NsfOjsQAiQoPlrCEcFxaKz7ttZHiVCepSrWqHPEmwsUpM&#10;UGoJu610WC+ZaWDGMXJOfes0d2MaT2MFpcOZhhvuTWYr0aqD0riDkWPnIPlA6cE/oivkI4giqqyw&#10;NL8+K5J20hnxA+y2UZu80kQknGyHw7BiekHjpcBDk7DZmY0Zd0SXALdqrhVtA5C4goSLwDpj+ipv&#10;x0HOuzbk66vpW8PgvoacJqyQ8euOF3tBo6dxd/HM4RrOFsoRs2FU6eovZ1uXm4cwPRbzHamrAskt&#10;NEfoI4HRaqSd4BCBX9ppeZc3c7YhNciazrPjEIzMYIVkQ7PSDjLn9sxOtE0V6sHGTfNBW7shSw0b&#10;NCjMWGc19GQVK1FxYomAISFVN2RHT1ISPJp5dBC3f+fBrfZ6/azaPfoQm1k6XnZGRu5xyfrVmlXH&#10;j5ybfODterGYlesJLk6YNrONBZukaslixfo0iZDBbNU+MHfCBZKVp+iSBs1hSMdr871SzikKPTeC&#10;U2n8EVZyqoQndz3pegKtTnoyo4MrttGs5sJ6jMBmzXDzznF/SP4BHlDSjWtMyrF7MGiMevFLXngX&#10;zPKiC3UEfB5psRHUSzcB8r35Em8P9cncPdURO297PaeffPL+1clx0mhBLsjlgoFWeRHAkkY7Bgot&#10;DzXpTzUxYRAdtZi1ceW3lbNvxv7btqonT65NhxNaMh55tshZNRjq9iRITMXRskmiskbQlBaKtsoK&#10;q9jkzKTMm+1OrXJe9U26wwhtYx6Mq9muNDisiYLLUbRxl8n0QUFluTysolbikIN83PGRTR33m2fX&#10;KUy4w5Y2WHxTppn69TA3BQ/MZH0puUACbNpBYNuq1PXEDml4hHYYxJt/s9soPZhHj7EmT2cK9oZR&#10;B4MUH9gW8FhuUjZKqpjxu1upbG35TyoPjBclx0jjyTg+PLlDNhrJh4eMKFrEA8FLSKR3h00g6YGA&#10;JPN9YLy93lsZVmaWrAQL08tE5nvBFC8xSEsdaCEiXOlSZRzx2CW5GNoKVB5r/Ul+3JJ4sKxcnrzK&#10;JtAQBqZp7pheMBOkjFGikE0jA8dMhgwA4VD5MYmdtAz11j4hPIn04XD9VsvlDz5IrpaRl4Zq69g5&#10;YUIYGxWWheyJ1B84h+eiciGz/7bt7r+X/+yFTPq7USE+17grmDw06/uiZpzWX88ParTycxpK37S6&#10;xStNs2yUVeFLU83FCmJDgeWh/6syujUc1eumLvRY0zPfrYCgtsdXFGrdQb52rvrCG5SmQg68ujIq&#10;jXJm+iKdRA6oDz5ns/lLE3nVbbuuPKiNVcJ68l5FJvXmLCjMzMCZeX8pqDGoych69Ev/S5B9PRjw&#10;/M/7Qr9ugjViqffVwEUn+i6c0XksmgRWbv3m1WxWzaxrKiEL6uVvumU0QLmNCSI9CblzuxbTkCEZ&#10;g3qVq7DV+AJI4oMUrTLZxhs3aVDXqgqHCWBbw/1kLevJck9Wrz6H6IR2Y1yjKuSTk8pTCBaor/di&#10;Wr2cZR89Lk5hI2VNQH/cj3hBPnvDKgPDryMR6gENNghXfa/4/x+n2XMj3eDOrfD0Hs7liIrgC9DV&#10;zwhWe/SYjhcvJPZzEDAnRozN1Z8JayKcSLa9UGxIVSOcKLcn6+6bQ5E94xyTFGDJ0+MWlDyaytTK&#10;JfaZxZYdSIU8s3I2NmkyN8bkFPWsWm3Ky2tVzT06XhguqXJuDalSxztHd7NJm7f6Na0erJVaNM0O&#10;j9pCCyIZo3KKX1zqaGYzZNBZ1EJTFx/o82Xg1yhOgNQK46kxoGf0TSlLB47hpWUMq5cDQhNpSGmg&#10;0rvyY/RRKWYWtjhL8yvxBZ8WzAmgSskXyFq91ApLKYvwpwEs8QunliLmxx5grXhhaZlYvggPx6NI&#10;nC4RtauWuf2TVBLZ+WQMcN+CM/Rw0jAPBkJukQiGBrmsVrtuH09E/D1b1GPLJVA0KkjIeqGA0ELA&#10;WSALidD4yToyuCmu57IHT4kJvKwA2BykSiRhQZ6ib3MqCQbrEMmZay640WGkx5QAXnHIqPt24lcj&#10;0doqerAc9LtVncMhPm0h3ZbWvKwf1fTKxmg0So4PEw9FdkMM8J1IHWITM3Dm+JkuzH7VyCVaUFVx&#10;PV30+s0uFdTZMpLuB4NFOW/1kFlvdVqu891kjccYPKrchnU+xG9SRcdGDOQOMhSQGDC0AAdJU0HX&#10;Mm40BdvGIhidCXMp//AiUmCzOl6n5tU+MBp2w1oGuOcvq5oBC92E5m8oAqEpEPH25d+I9KV5Ms/M&#10;Rg2dyIV1ti5T9NqF2kasldIglRbAtbbbz4wcfooIZVI2Wl7V3TtHMARYR2cUTdtte9B+58H9k4OD&#10;P/7hv/JMsHV6OoLkNZsvQhPHMpKHt8yT120lVxMStLdXk22rk7BKbh+0KTXmi6UZjfNEpr/1ne+8&#10;eefW4xfPzy8Zb13zoeAMn5700iqaLrIf/fCzMIFi0fqd995+8Mabp3duf/jpBy+vLp+evVitzAlB&#10;1q9KYqY0XjPX2mUjqkqwgiRJG2t3OMwtYyVUIHvhJqxi6SWN6SyVmtTmQXSo61Bp6VTAowYMTSDq&#10;xpvfePdsekXH8cnTG3MwLr/97iFNI2zV6VzOabeOk8tFPt9Q7QqZZAoCu70XhkdMmbCEgvNK2Z60&#10;mfr84Mef3jkdnB617h533Sj54dmcRzhpeT89x4BJzTufmWu+mC+gBBHp/Pf+9rfbjX7ij37ywZ9e&#10;LuafzOdJL+EBenyxsgSC8PnDczq+qMQzRrY2u7X35jsdAmxpWR+/WE9m8Ivxb9F69RJFs/D3gwHk&#10;RhT/maGoiFObiPKXq+2b3+zTC/HXTz9YqZJuRe9+c8z+9ez57MnjFXW/TucINR1wJIxsfiJ6414S&#10;28iKU9BZ0i/ncFB38p3uEK3pv/PWUeiG6TLwyWfT3fOXKzjUBNVYMhAAE/YDpCrQ9kgZzXkoGWlR&#10;nb3cYJIqe0jPDKSZ23WaEjaa3IGQ1QdvjIY9jgERVnO5YVU7WJyrcnuTtZV+4YPFtVqpeHUlzgQh&#10;OwAkAsaouPP0+7INYUW8962BTO0i/OiW65XSY6HJY8SPhyG+CmQJ0/MzI10vUmK4oTB0x42r6y3k&#10;TM0OmjjtsERyy/WJdmugLfF/WjEzSy5jorfkINmlb74zvn8vWqxLsZWkmZF3FY7/NAWifFI+pfpi&#10;t08HUHEbcR7v3eZu3xrCwGEeeX2xWYg9hJKDC0TbEMqHG1ssuBVcGU37GGkGRKBgKks7kV6ofdqt&#10;do1RIr1YoU6PxvLkpNOE44Tp39abXWzml6vps50i7GL/N947ZWJ+77j8wfuLi8v11SXTEwr4aBOl&#10;hMLR5UbRg263f3Ry8q/++J8SK7/ZlRHqzlzWB0UXC4j4W++2FY+4LpbISxUQ5+FZxTQ/6ScYnNFD&#10;no6CbjOG7fP804XlYGUHJw0LsvMXS+gSJfMJVg4gAvilCK5iJmem/PZFCsF/uE+DNCS478FRdzKd&#10;EdP6+HGKgqzX15wPjsinDxdtoZFVr+nCTfxT3DhWxW6RjrosXLoRtlpG3CH2bG6OMs3HnEpgcT/6&#10;4JETP1N24zZ593by4NYJG+sHnzxZSwRaKdgaG/ZWfHT3/sXN7ONHTy4ucjha3/nevbff4OQP//Cf&#10;/8CcZ0hgIcQPmzGOPmmfWI065QvVYXLCSILesKGMQQ54peHhzhOky40oXBkjfGGcD04TDc+Cajth&#10;+JoQOp9dz12g1GSVu7h5+j9Ky6N+c1sw1Pf+i//8P53Prp89e/SP//Gfb9e7bhJ/7e7ooAeur28k&#10;l5TF5mq2vpyshngMBJpYP72cUh/0mG83Va+QFp/I6pjDPzQ/CTOwMY+KHi6vXOFtajkNxdnZ81yp&#10;uaVlSKtL4R85XPkxfCb1Z3F8YoNttk6OD3vdNvfs8PgQJKYlp0vWEsdTbWUJ6cZZ+ZfWdtpxnVtD&#10;W+h7yiLBKfQC5+KomV0cmS9PGARfMF6MTGjJTVUvaj1UphgrA+ZcABv2BL45anl+UBOZakjPDDdt&#10;ouuyJ0rQoRZH/JYJv6fUIeMbVWZZrwoplDuAXodQo5uyYh5453v/kR0d3vLli+xP/6/V3/+v2znj&#10;wJ/Ron01CDe0BmRnARS1MVylhsr9YYuNCve2OsYS3usXw9LFjvmFX0dxuF7SdP7Wi1T1qNoZGbym&#10;yqrN1k9tZGhTBoar2oWCAGmBtggsremUZ35pDUuxR2L3oGAtd61+XgSt/6VGPbYuz+aWhVORulZY&#10;EUKGsId56IIZMpkCWkuZO96zLobrkzNbb0HhsGW7W+aCoS8qgNKuEhzhthcjEy0ce9wEq4lLqqIV&#10;M89KKUxNxxs42xoVgG4R1B8u1FjQZGx+GVuTCnkyabBHN8lSMsWo8oRUavpB+XlfFf91YOQXPUW1&#10;F1cWji35qiMt2EDXd4ItMZ3xAeNdOVKNoeHvZA5jnl5SfUp9DgXGcyFAX56E7CHdVwOUSnTsnVh5&#10;euloxoXjpOAvafgpNxNzOVbIj+kZ5UdfUxus7fW915G+xndIY99pgpu5a639bRK4YkYOzp4lA9gM&#10;uNzj9mFV/yL3nT+ob5EZVfXLVel7UPp1D7//RWzUcDU+LcRIG2wjiceWcD8pB11Ig97RG+V8QghB&#10;/4Pvw6H6XNJH9XPmR9UvplhUv87IyXmYyN3ByInqBiy5S0lBodZSLF6dj6Ci89/+l/HXfyc5uUet&#10;wLchVfx//YP/5sc/+hfz1YeOBHTnzoDNEIcqxszOD1JFuy+ktzA4iik522SqQFedD5G0R0Lq1hvH&#10;CtZ2bY4bDYZ7uYSvxWhAGEf17PkCk0v2etMWWeS4mj7FFW010/XFSbfNeTqV/kXp2gO6u1xBCb3E&#10;zfepEiu1f5mZ34emMpWsCdbVYpFeXyFQ0xrmfLm+XlI8jwcobtjYcf2IXZxdqhDaiD+uSEjBABm+&#10;yqzHq+tVENRkVTpe2j9r6Jj2lufnS6jFIAWFi9KxIBzLwPQklOU0VddNx9g8OWYIW/7J919yLHEu&#10;NXXySBTz2cPL8ajzG98+nE117jSbot1x1FxPdzaHDRXVq2QHzQX8vd6VR4GCjTpMPbaxFa3tRF/T&#10;oNObSXZHcx6bUlY3QjEDYfDpZzc6NLPC+KeymYNayJ+V16PkrggAU0W3RMHd2x2F+u5kiuEEDsAW&#10;nGDPzmaOFvLed0bX1+n5+VpoQZOIiha6a0Cd733nlmfS1POLqQ6Qwj857dN2DIbjp8+fFAKKoawv&#10;kGJRnI8GHfRKQFYsqsVyI31vrrumZCCkP52W5iXq0g2UKAkNyaArgg+zGrkRhwfJ5eVmucwgTkMH&#10;YNIxneUGoGKLtUVpfPukB1hNT05l3kO9DSyHprLHLDtJlSyt5Euu2xC93ju3Hj07x/yZt7gmz3Sb&#10;vv3W0O3A/8M//CgagkNJoKwYFcdD9pyrrAyhFHg1HHc1qUekZ3s4rQwdNjhBFohDzx+hAgPud1I0&#10;k8djGcL3VHXiXKkajbY2KBinsxslH4bKkxTPrNUe9zRhYf5w0m/lbb583iczOokoCgV7EZThS15e&#10;LlO4FtwvMmSCNgqRBheeH0eM0O9MKcthxtGRc5oi0gqUtVUulBfJ4GdGAAQVCBdDV4QnbwoJTBS5&#10;o9MeEUHwV+eb5cXl8yKbT84vdsslUv02ixCJWtfHxV4hmVsVYeKtJmmLjqsFbzhypVRLoT4CZjAD&#10;UupMLlkdgwKczyPNxSgI/LVFoUZ6hD2sgoFZYi89X14vAPnLfHjYVW5nms+Wubgd7mkDhFxnzOcY&#10;5qw2WFnJKuBkALgStcCo7a236H1y+e0PDtpRi0OTcqlROgOipugZDEVz2xLZKUFRAtHsFY/GUvyT&#10;Dy+byaLVunlJ0LgeGoZ0Ol1aQc17/Mvfur9e7Gi/aedEZk4Zvwnsz8uaER4Q4Mmoh/sRCTzEjacl&#10;S11vp+GToEeauk4lF6mNmBj8fHR4ak5jfP+N2Wqv89NBkreT1US+5M6U0nRaLrdTcGVhrAZOaIDE&#10;iLzsEjajNinRASXcgT+sbYI5HzvdkP2rJwoPi/Lqai2VLotSpCi1BKHAVfGhitDSF3ZGElXFV7mS&#10;tJTzgri52dbXcbo17pNslz2LqjXNFyUIZrObyHw3dTRHli3hie6uSTfnAlk8DBz5HHTmPXNNL7aK&#10;U0p34da8Qs3RBrEUF5CfFjYDy0geQaHkTZFLH9XMWuQARtuATvqEieVXe67grGwYmZLKAf3bCmff&#10;eF0idjURKBnijaEyOTWwjiOjeiZi8WsX1/QmxRswtwwM1P+BulBaJlLyuMXUR6wWcCrP2caJm0HB&#10;SrXXHiWSuRZtnJjlg8swJZSGWwJbtNWp+adbdhNiHrXcmtDLSeoKf2AMP2jMRggaMaJI5VOegY2H&#10;Pvk2WXm5A9xNmSwKrnB1cGCEq0h0qgo2RrMKN7I7YgyCTx0W1hhgkEDAig93Iv/QPSLKzTZVviGp&#10;SBQMErO0z8TVTr7BOl3Qb7GN8H3Xa1kvwqHqmAC725VujLno1Y0yDEjGYqxHH0sjAzkKr6BeEPWB&#10;32O5UriwqHGnvUIVtaObUF+Vim/Ph1G7wq+pBharmW/gB97LtFhpKPtiIdppcX2Jgig8HnZultiU&#10;li4POV9XV8+EYyIt6xBOFsVjxPG03+i+q8KZxHvyBJPfGzuIJobNaM53gnOO1HWnkrA0FTqT3dnC&#10;gDGR0Vg5hCP5/W4LXe79221LRNNNoQLoQhaQc5II1gOm0xF5RS0k8LA31gRO5go1nd+8nM6mk8lM&#10;5pAUKE39xetyJORGZEQF0FPoUzzE91NMnbDV64pHDbdZDCi/WTScS78O8rCCZqHTHRX0mmyJikFC&#10;O9awS0SDw0FhHa8NkVFGxfoln6rb7QikJWmsJauKBAtN3C0SUFwCgYx8ZF7JXIFt5tsyT22/s53S&#10;TepLm8a6nLvA5TbX6GpQmyzWsQWeg21fh9IX+yjO0tW3dRRX4NitNXHTDRIMAfRqSw7nj+HaXRWL&#10;2j1Aa+0oFFdBzXVciv+nHqApWUdQWs6UZBRsBBoearfKjYuU/fTj4tGTuJS6u/rVucTm2eO/0u46&#10;5x5rOxS+mTnLPD+0/t0FDlQuosYkFXlsU4G8egWd+ntCax37W7P0Xvsl26TanBvtegXOx9IaLTP4&#10;2wOGRVVH4n5OXFyTh/2fITaufpYcuPScX3Id0C7ea1jV0KJrEdxrGlXXV/hf5e5OHdlqabzmVlK5&#10;ftt37U+1t10pq88BxuYGlhklVoQcd3/VbLo+1qlQ/FeIbuW+oP8q91t/zLqU152jw4Ql6qo0qdqH&#10;UPtl3ff7P1sHXX2l/Q9cS1q65eW7DFl3WfZuNI5f76IvSoMrXzkd8ei9/lRfDal0uY2vu7fQXU8F&#10;r2vRmH+J+Ss6pDhwSl434zEqeD0nMan1F/pof+/kVRMG93laBn5X3j7tvdqzq6vXlOnii5R5v/pV&#10;k69+AVaelfsM3zSGmca+y3as/SViuum1YplTrtbhfImcN/DKv2BmRH0bnOdjZTZ3gaaTYeHsZCxO&#10;qdcqgcO6w5gBtmo6zeavLmZbAidL1Ce5i82czlOHwRZlzfJd72Skx7IGSzRJnbgV8mHRw+yZ0ooT&#10;3QNksiA5pEMINdP1pjiOE8oXesWpFLC0vkBOhcXW1vvnYNAyn8tCYxdDIwPbNPBzcuExcKFLKbZw&#10;ZyiNb0SCw85GRsFsBviJ3tUXSLsrbq534KhbQ4lNPMlJHal5kTlrrSQszQ2Wuagv/g6NgxpCOnmM&#10;f619MjmjKVbMFlE8GFh45HjK2CLUjznHJtpproMkaWbBQHtfWIiGKEjWw4OHWcfu6ZVVPXqjIRnz&#10;MRC3ryw+Btwt2OMcdgs1kAXlqDopIye5Iyioh6rWX9gpIHGfQFKNaGFqT6Wnc8HffH1Jbsx2S1gk&#10;sZ1Ee2C/TDPDZxsOW9o2SgHXDYONG5YOoGy8ZQYmPCDNHeuQEtuLbavJRRe92YYXVRurF1yyg5hQ&#10;QRrd0aA9RvQcK63MkVbuHg8tgLPCu5v3TtfbyJSv4JezVBaqK2EkPqkZSkLNzAvToovdvTbQVVMa&#10;6nHRzgHbd4WocRUUd4Gwok2pLpUHO7/YaFbCD4vsyQ3KLYGCL1taBK2h2epEex1oYsQ/UQcS01gs&#10;ZojsYO1vn7+4gSjW7zS1ltJCyJHMhtUaaWQwblIwwaPNsex2+lOR2rE2kQ0eCr3ijYM294wqeW5R&#10;kID8TdGuAEeU8sT1uFnQWMtFFjZrbLFIRA/yfWhKcUViiZxoCk/CZPCTTyYuo3I0wKK6dXgw5ILC&#10;r8Br5PYR9kzexc3NQcM/oqt59w0e0d1mcfFyRh2cTda4FLfkXl2Nu6CL4Wg41lCzCj7+bCuGY7k7&#10;u1oBHh11B4knDfVzKoOUppIQKnUSmQYty/lqN1mCSVattnfndvverRHzkB+8/2S9uj57jquwoAVU&#10;AZpz8S06QEnyr1lORKfhwjWau25ngwiW70ebypN/cidRNk1ZDnsHUDAXywlNH6u0nbT19y3UYO86&#10;JSNH2xUl6WReyOq/yLeT80xa7+ro7pArQFzVxYs1C7abqOLn/FvPioGCSuLJumx5Hu6GXyddym8g&#10;DwT1zYT5k7aDp7F/cr/NxH/Fsxm25KAG+acjdJTnDo5yoQl1lVvUJLjnTgBK8c9/8Ih8jfaISCdV&#10;sUBDkhIVVVcFg+w0/rO/++77H714/8OzD+eSLsOZlooPKg9DBBVEYM40bFLtsvxI6uiT/5HIjx7/&#10;vd1KlrXJITkrRbAF9S1ZDMyrDu94ZtfkbS42KQ3QIr9/StBvcIY/1qZULIqYtBjvQMYQJWtraS+a&#10;L9L8cAmaHsrzjjpeeOkQnOnZ0unCzF0hVeCsQxjs0BOBwPNnUzWi4OrEwIoTougInciJjBjNb31V&#10;RibBjwXOKwC5jMEWK9JLd3LI8AWQCj9jkWkPoj4tzQyEfW2zNAl7ImK8PA9Rxm/wqiksTIskGF4c&#10;tq6cD8aDcMcOuCzUBW080F6FtUBKUYY6SWVca08eGetCoSSMl6SLrqyDTqywEkWZG9cUP7Yhhreg&#10;iNAof6XkGWinZckBj6Cp6X5YJW158Mq2S/2k8KykJQ2wch4aTlUeQU7OFV6H+F3CCVqGCNt34lPM&#10;5qRMeAQ2MCUHXDQD/dhDKfNgofVOWtIwxOHlBduT3PtIcAchxvwiWAjaaOp5UTw51oi0VRydmzIL&#10;8O+dFQs6cyx8xjHoIqsdFULaQ0IT5/LOuEa+OLlacP42euZIoGRWwXTY6CZ+UuGTFReRAqXZPXI8&#10;BpvdpgS0+OMzXrjC+augT9tMpdIRKh7hMNzo9f1ezPw5uL5eQEyzGPNg0AnG4+DSj2kUGawOOZTa&#10;YWfAl0nhwysLAS3wNuv1xT+npV1cbCmtRrF/LKdK/3y+algA3d3R6Lq8qbZL0Hg6Z4QSNP3YqNC2&#10;KShvW95cwMxWxfD1d26lEuxzZAlNSjfpi8kl2/R/8O07YtYuy6lshtm007PHz0RzDYNRFA2jxnEU&#10;nb+4WG7WGFO0ZLERzleK5ZVTHG5haLQUZJcuK4QvznejnC+r4wHdYLS8UZaAUj2Gwn7xtLh1GMPH&#10;/o1v9meTNRPZhZjYkt+sSA+lGd9t7x4ODobd975594ZJynb7f7//mWoH8sCffXI9375kHsx8phk2&#10;yHQgq7Ll6/brTaqD8VFjUA3zatzrAhdxLr597zZL7/2PHuUWusWqY39GQrXaZoC+nZjtiGFFOpks&#10;GcpRN9w+Hloie3h6eDu3CqMHgNtuDQZDlSUxedojxpPNVod/ExrXl2M1cFMAFmmea0WlOtNQP0RG&#10;TUpFQ6vlNq53dY2ueOxR5LBdQ3OD6nUsjf8lGMi1uOU+iUC8ck0UzX29ngYFtREwokzBs64JMvfa&#10;0kLC1PHILk/PBTQAnkbzBlDZghFok/W/cqV6qwXBHBoO8xvESPm2wSgsaeQyNjSD+Sr9sz/3Pvqs&#10;We38nxn3+bPBLJe3V4Yu0slZAwSG8YL7cmSvYOwjFwrA1pLCHI6tR3OtR6Hxtr5LJBpxGVT7VEID&#10;1krXGwUmHHUqc3tPplh5YAkR7rKFZubLv43VTmxLJlilE0L5r1SkjplbOdujun8Jv+oJ9FV/LN8M&#10;HEoz9FVus9JUAbukelFKjwwcNMtVWI26Sp44fibX3XJC4VKpOcYy3Dtj1bxoq4Sq8AvuUNaZ7Yz0&#10;L/2Os4LVQMJ0JUHu/EmNpFx5dUaUX4cRmdK3sFb2c1CtePViSPHxNGcsXTCQvsn+k3jBV8FJ7xWO&#10;6e+DMarQoFwT0/rOUSsyiTmlbe027CmuWaw8+4BlVPivVn4d6mit66uOt6pxff9LJswWJIwvAuMZ&#10;Zfz6npsH67TSlmNnpAmV3FzEFkHu7W29vtSUWqSxzUjchyw8Z4jlOdFOUEc9eW6xuWFwnXuxj5K0&#10;iYYWgJdXvyZzvvoSdl7tncoYkwru3lTOmZv3TmcmfLmYKLecNFoEXZ70A9XPCiXy/78RC9RODKFb&#10;SNoxM7hq1DA2L7THkP6yV77xLtZUmN9YYxkwTn/5/HqxIddsRjlhnitBKTmlZ/gbJTrFUrhYYWTF&#10;c95YWG4tDS07GB1R26zszSqUGVx5eQVvSi6OhJ0KwkWONDhkT6P1VcebgyapTMoEAIau78VqiAIJ&#10;gxWLP1HR5XD+XjcRapcSOKU1Rl/JQVYohsO7uIQL4x0cdKczeRa3OzEvS1+qHF9j7DSatT0ueTmS&#10;otlcMbMnUO13Vp6Ou9SHN5OF/JZxY2ozzJXuaDIJrU3F0QbbhbBppsEMb2mnGQHTKfZA1MwSkEad&#10;xPvJDEMleUQxPUcKpwQdahJTn40PWrloQyU5CPap8ju38V7FLDyzSLx4POxPZhg9lzeTtbk5SvHH&#10;WzA2h5OlTsyaQF8ejYZRUGvBRdQZ4wNlU8yg2eR1eFNKNVKjQArEIdW7B+998/YLgMzFdrnd0OKe&#10;HHVBjzkWpW8SnYqOl1YQoaJ/fTPDcuzBHZJH+/Kjmm4wwcDbBXSPu0Zz10EEeBg37zSen1/zGfnY&#10;w8FYksDttQN27jx4sKappLeQQQ/ekAtlkvsBBwhFHrMUsLHNUu6dB1nXnKIRU2nvhQlWZ0/ixmFu&#10;o9j78BlIHr17dwT5fDbdarYdhebwVVpAY4inNIOGB/f7aLlx5MHFhfbzeoKNlgJQzcZH0Op4RHsO&#10;1prMp+Q+5Tc3GGFiwJmvFrtvfO141EfYJ1VCayk3IHnppEbL+ctvH0TKOKFjBhzyxYVLxWPgsrpD&#10;CWWUlQbSZJn5n5zEncvOeAioT/fbvZ5fL1cEuGzunhy+fe/0anLDl+80OxhlAyBglLuazvGiStXC&#10;SG7JJGTY69w6GD1+dsm6lEIr09CX69cZ9lrd5ne+9TZiSC7uy+cv+aQoq7iHIECfna/v3Bodjtu/&#10;/7vfZTEtV5sPPviECqehfK0TPvx8mt5cTqCZRYM9RzsOmHBdTZdVSPjE4OTkoCWwhudnRdwJmxkV&#10;IFEcu3V65whyJw1sjOUwZP1NXNx7cBvG3HJqBC6mI88f90naaSPf7IpBF8XtcbHYrn/6+Ozt42Nw&#10;XS4B7tf0HpMFrOaoWcX9YYsMrBdrqKAYUmXzWYbHKR/4TF5tutrIG9xxul4t2Mzh0fz2u28c9Hip&#10;pZG/fHYBiPK3T2D3dKEr//CnL1+cwwGBTQTzIZCTLlxnEEo5eca1TCCyw5ZhiTyrBTmGLqQMW7xW&#10;o4dReydZpcVkhTYP6WZ4fCx4nU0zm63euTd6cNpnv8hSqAKbH3x/+/J89cFHL4/f7MV88qZ3fgVX&#10;IesPJW2mkaJDA7Zo+VWnJ492FvuLmw2lrfLxUNkyCExdhIFH7hbExEE7JpVc48RtcecIVm909nKS&#10;kJIWtierxXSXX623ByeodXDSgTHb4iFZLjQ54Ihh2qPBT+ivdsJZcrPHjiWcaFHp0joymfIsYPQ7&#10;7359MDg4OLr9B//of2bO4cnqT8fQpsiHY5z1mtlSgWL4054cHYa2i20KEYjZzAOXmEh5isVqEm3R&#10;lOOWlAfEosKhnS53kB+gIh+ftiw7RkAxxlo8ZtrRID7GSiphsnh0LBdjfcKgePI4vTzfNnq4xhXw&#10;nNm/KOiHo/b15Zr+5fSWf3z3hLebndN0LfkPIxUGXQtxxNUIM0y0tCbCkDHalTBrdr4cHCakOiP5&#10;5FZeA0ua0wMLgxuqmiPPOAxw7SN/jukIRnYwWrk2c6JDK9kPcNG0gzKrjkix1V9YSiWh1428+7fk&#10;TrjFdji1/K1uAmeD0uT8ZqnqLAonCxXhkrbHVqnosdZ1GAFNlhIXdtltsabA7Gq6YSMDzObWsOy3&#10;aXBxs8EzGa5OHZQH95+zgg6pJZMNDtrtZINoWzVlUxqqd782ZvTBYPnqRo9zo+kpzyYOR6OmiJKs&#10;o1nBiJGM25N+n6+PgYTfw0S69a1vDM6eL1mLWGNrehvgISnDYPqJOw8GOH9Nr3ILmmIolMkeVxZx&#10;IIlFixoR7A2ezCJ/587dUFYcS24skobTo4PrxcVqO79z2L6+ya6utmT4svl0usnte2OYwwxOPn1y&#10;yW7z6eOcYwad6tfePjm7Xj16etnr5Lg+PjjtvHPrFl3X9z9++PHT4sXZlhi7LvnbhEj324xbrq/W&#10;g0NUPNiH+Axw2dv/9t94k7jkPN1enDPPRaRf9g5IQozjfvuz53Pyhzj/oOuLEr6tjvFB6OHnUSnI&#10;vtOAhi6OZOgNuw0pbcwgtZT7lAZX1MY/+OCm1+9++xund6HZKGxw8/jlzeV0/fHTtcK3lOnd9Zz9&#10;KsaojfBg3FxMFHF02EvG/ajbCgfN7lbRQNlhp4WAhTP4FN+FADZ4qtzAEN1721GH4R7De+oTVx9Z&#10;p6r8iYapW0BvGR3Gnd6wMhkQh1VoV3xrGWi+NZCueHaobSH3Bc+YN2KQyLdLKikqg9xuNRh+6jBa&#10;ob/OvdimraxClynvG7vLghPKfVNsPWHt0OzaFNeZ7f/Zd44WlWRerhkwRLLYY8IMiQ3QUoiUmUco&#10;Q1npzmnmumt2L8Ow5Z8bYfvFEvdlOl2VtU9MZIN1Xu3J9bY5vt06vM8jXGEAMllv/qt/4P35EyzX&#10;5dvjOT3iL2E1O2C2DNygHZmDY0VW61a7uHO4++5f7Rz1URSv1xr/gDHqL1hJNNkorsWCkDGgug70&#10;AApSQMKRRWp14M2nRhYX0uVZzHGgWtVaX38tXx+LAhKkafljfN9csVmea7ervY1tUCcD+Y5Z7X+u&#10;w3Tw8iuk18F9tUHVKzSP+Rwf0N9incxVideOEl65VJ6Y+UtUt6HqXiHNwuwViu6vmnI9UzhNETqF&#10;p3O+5hM6YpS16tZJ1faY5n6FD0Xuu9/IjREuaU3mTBvMgNMyuurlFFr3ZsMQs1X0zORYyzYIai9m&#10;pnny0d9YjDdvFbokIbNWlqw8d65+nrc3WQn3uKjT6FY1IzfYN0RlVDpc2s9jo7DDOSism8Yswvq3&#10;MKyTlQpH2zbqu3LXlRSo18zLr9pvG8P9FRm4ZhR7xsvWQ8mJY9Hzdu2FIZZB3aVWtfA3rHH7sKj7&#10;wHx/V/3qS45PDnepGnZNbRC/5xCU9rL+/udrc67SrYw6u9j/FYgP1VdtpfbBUXvRb2jUgaKeTwSm&#10;PxbxSGQIYxYELpyqqryfx73/Ysf774LVHGpyQ3Z5aZQ8KcF3TXW8zbXdU3uN8q9/Pf87/8nB3/z9&#10;aDDicY7g8i1u/pd/9N998tkfv7z8TDpI3QPKBrw6fGvBhChOpuu2ks1jYXtWtjx8PBUreNScTmXP&#10;y9HA4cbS+OzhNWJaecpgLqjes9JBLCvdajhoyAIftxlxmYvZAhewznDYPjwenZ/dPHt6NaPoMgqj&#10;BcSozbZQD99SANXEWE+i660AVdjO45Y4VhnDfclczVfI9t+yvHu3z45KP3F2toTp6ouGrcOEkAV4&#10;xsqzCWWvRcH2Sp8Cc1sOoDKx0H0m6NXCZwXbFsbRazVNnGoaBB5AfJtoesFOHz26URUXEdgpnxa8&#10;FYcMztEAPr0xYbA8MhAc0RfgR+sWZSBlL8bhmueUhmRaOEigztY5iXRBIMU1tUPJp9neWRoin0qy&#10;6rwyhqPcm4Ma0nfsJJ/2wWV3c7QyT+YYvLqhaQRIj0iS5/OfnVNBUtrmx0eqR2DDAXjSF/LxuN28&#10;IBjv8VGPm3t1M1VLlucnXGjGyZ3udrtYbygkcJhWf4iWs/YOrDx6Lnykn7+Y5XYH5SyDL3Q3Obtc&#10;U9MOlFpcinhpZC7NOxkMgVgkEdMTGaTF5GXI9NdRkXvSEubMVhgoDHry4uftjg/whRYexV3jwg77&#10;opfzgZmtUJ6BRlzdACxA82zAc94KPE8PRp3RsDnuN+VipaE/3pbpy/PFnVtdXhZv6tmSLiYbHvau&#10;rjdXN+v/8Q8+AjmFht4AHca4zDNGQbugccLKtSHPYPrCTYoADODbIm7N9d5UWIHj3hSSeyoddKca&#10;g2YZvE7B3fBy8fbG6j5XTrG51NY564FiJkBGqqvJegm4sUvd0mTxdbkn4tDmzy+mfFC+VVpzaD1k&#10;z6sM15tiypgqih6+uMG9mXpunSlrnG2xsZO116pM14IZimalmpD1vaZbDiJKyN5g1Feb3VGkKja5&#10;SnaWHCuyYS97CBZg3WaDJqxTdXiMsuUctgV4LzJaFS98R2BcOH1RtAK5opVWQ9cgoycWtVE0BBaX&#10;Zuci6QoN3ymolLNSCbuqkiD/d8O+YpT9jfJsQVBwM8od2OCKM9zG6WNVOXsdz7xcqZ1YTOdXWUJb&#10;J1NgiiMNsxpms8MOyIKS5RXoodoQDUqgB5g2gY3KlGk1/8wACeNMiehviTMqHy3ZtVCfzpjaJVjl&#10;L15OoVDzdCGEgHzY6fnyL01BuRMRBplOFMrmovlkxCYIuvKHTZHraW42PMVx9nK2Bg6WC05W048Y&#10;7RMP1SwDTRxYAkk4aqtEbMROLprDvyV5ugt6JfmX57Tlcg+O9RAhp6tWYjmLSZUpvKstUSxVPAb6&#10;wW4lZL8yTiH74umoIRr5enHYaXe5uoxlqcpN4k8BmQR0ztLo4nuFmlmkJRDFUgAd3Jagjl0oLYwz&#10;mkAYlSYVM7zGMuExE94hf4Jhd7VUspN82qAExxFJy3b/Eav7RtbHeho0l8djh+FCtx2MD0cTaAYp&#10;/dsWecrxYJxNMdmq7p90CAFtddqfrJmVbeXjB6Eq8oejztHxQE1Ktl0vcwW7EdidyWal3cNeonEw&#10;ildzNvFSrmpsvqkCNixSt1IJYjwf9XIwJ/H6R0uCwgeTQxFFA4N8QyOuuhE5vrhtxiaEsTDkjCzt&#10;Dv8ENQ+RxRFwICXC9Ctbd+x3mARlaluU6iN/bfRCMIhE89NWTePRVeYN5GGxhoxmJ1EEOoIec1BA&#10;OR4Q3JZV16p4xrlevm20WZbVrWi2uvxxpmQVQhGzTExF5OUttjyJ+hhcim7SHfUgjBY7RSJ7aUPO&#10;1ws4EBYa0zCz9NCeAQUsFzISg9jCqWC6TVFuIoPsGCc21XN463THtgDJ4mQMW9+bxZmykKKYf7Nj&#10;vq9Qt8KFGbZaPTSkaGJNxIEFMvSFgjH38FDHLgOAy8VutgbjLY9bLeoJ2LncKajSRD1x4hMGmKsQ&#10;R7Bc3jvtcwaUMikgMoE4rpY5pvgng2QTlwxB0yRfWrjcKSFDMW1tNsL1OgngtfAbFA7XcinEQkNy&#10;Aw0jQueOJI83ZKN0LZdgeuZM045N/VcplKLfD8eDATqFdbYh2u5islVwonk4yC8gCR0Vls2KOjXf&#10;KMkKqJm5UT/R+KyTQOrK8chrKq9QUaAJs5YwhuuM6wEXjblVaOESKKCUQdUWMcu3S+864UKtr6S+&#10;OHo5Ymdo8YvGM5b005pbKW+dc4Z6UkgZBiC7CFY/CmoSct2ICt92Zry+X29+rkR2ykGHfLrOt6zJ&#10;pK8gL+c5aD9uKbcuhNVF89V5rH61VxGaTlKu0gZBmTjD+nKXpuNbhrL1ugpDCyz1XVJSK3zsMQml&#10;tXRAlrnUmoQB+zHx5WO/2UP+BnqSf/LIn9x487VXfaFq/6X+T6/wutI18pXL+aFCbEQPvubdPvDw&#10;wNxsRIJibF9Y4cBev1n6clzLQhOW+bIDzeSTn2UG9mqMqjOxsExgm0BU9RWoysdPq2eTaLEyabC9&#10;X7eVn458ysTI0oerPeu1rNyJ5ZU1kO6446VVxDUr0s5mdz1Dp9Y1HxXPWfPnlg0IB3LfNdhG5TkO&#10;uQGtDlgyEyNfCLDv0lkNuDRs00Is8b5j6is9UlxitdKQKWK9CvbuxI7gXuJ9DkMFNItZHnU5d9Db&#10;edXe/Klyi8B31F537cs9893lA9cQpbXwWoRa18EX6MRB3YCJOe2/ljd71ZfaJr+Gox1/eh8rWQOi&#10;/muTKZUJLizY6MduwYWuP6+ct7W9Vll9UTD8xX6t2qOir/ysXbtqZHJrs/19WJFZIu+l3a/Np4NX&#10;DaUNlcsvzmj8mgX9qh+t/U2tDHAJ3bV/1v4RqEdT/isj8H8LX+R666gl6p//7jaJ8p0Plswh6gxj&#10;/9VbVn9xbnBVtYe1jbkvwUL46kuzdzj26r17VUNh9AosASnYbC4uH6K1pCwAL9RQy4Qejr+igZ3C&#10;58tMG1EBJS4u5Pvo8pnkW5nZAsWwpSlCG1Bnv9/E/17zGJWKasnsrpVGnJGfYmmciZtJaoRCmlJU&#10;MRvJ57LSpjm1yN6NL3NZY8o3C/9FebSaE4ICY5VYC1DZNHK1KVDwpW2qyzWsUY64KgRU9cH1jWtr&#10;fQg4Ak490chKpb5Zk+mWrauP3QFgalKzYwIz57CgV3efy3Jx9frYfdD4wbuzUaj+jHVxeOI4F3BZ&#10;yWry6ks/zMSN31KaruXBClUQYVTXx96xtiB160usH0kvTYZmEaTA3dWCDqqSZZRtcrK/DGv5jXti&#10;uHdcEwpwOzOFY6PvaQ2tQrNEW9eow8jDYtLxgCjRuVMY0NAIQYzbrNaUB5oGGKVazr4ku7DtC8UQ&#10;pW7G+HwHG0dfi7pxJ0WjZ6RxfxlrVnZ9szbqtYTE4tDrx2ijpKUiFpTZNbx5kxGVoRBTT3H1qVMU&#10;CabmmohmGNgEW7MGKXhbptOmbTTkibsvYjNrktwD8chENNB5AGyOTo09geLChH7ieakwF7zUsK3e&#10;V3/k4UsaK9Ckqf/nVCOmhEp1lUhBLVbzrYPGsDc4GR8xRC7E8KRw6VF7kB366Omzy+vJJ589Pj0Z&#10;NRVqtAJnRwnAq1lUVHC1qzReT+ZnV/Prmznt38t0Dh1XiYZqzrPAyg5cXgOpKCPqTGTrseKb+tPF&#10;6uHTF0q4RU5QRRjoiEoNUJh0ESP+yz//JBeym7314DZsAC7YxWxDKDNL/en5/Pnl4tnZhJkUbQaz&#10;aW7NNsuezTZSlhPnIIG011gG794/Ph2PPnvydNAue43iW+/c63SiQTf+9PnFDobdau74RjleOTka&#10;y+DZwrs3bN792uj26b2LJ5fXf/z+bjKjj8GAhUEFrSktUSIoP75cXAOCJ1EalQedsHnaJYCHpj6l&#10;/MUXkeXegsu5yhiYDGUxGEbb8ADnWZzKT3zZuYTRya0ca1nmD3/6kwm9X6NdzvnMUTwcdRno487V&#10;7RwQSMtYHgD8yYs59Izf/O7RNqhGx82JQi7pEOJ9vLzfHNL/RFSfmxWagWz+dKlhQVb0KykNmPHk&#10;FmIN31V7IN3+TtQ6nHgCvUM+u17lRKnm5ajpX53P/O36+jpDKf7mPcjjTSiwh7Pu2fUW96Am/aOP&#10;FXjFzWAMQkN3t+UP/eikiu8O7/s4P3eq8cH2crW+/OAzWRfgrY21taf6+bCF6W7eI0Y4QgXZvXVw&#10;nIUvIMuf+9Em3c6LJcBpr4NveXO+lFVcQiGSgrj6Y4ZtgIGhPzsDldUAhSXTbcUHJ2Fwq82DjuQ4&#10;X4iegcceaCi93FGcP33+lDnlt0aj1gmszuKDh2ezZTpb4U+75mZXuZGbQ28c7zRmE1dSDswI33Eb&#10;CmxUzyPJ2PrhkvkcJXrUvN27psoh+jhLu83ga3dvPXr8fLrboo8djdmZG48ezkJFP5Z4+fIcNr3g&#10;nVtjMmYJC90Mcvqx73zjzQ+enK2gE5RkkPZ/+/5b4fmk3fL/3u+9O+iN8YGazj6e3MCQjhbLxa07&#10;g3v3mv/x33gLD6cPP37x8KfL7aoYtMKncOPT/ODEf/Nu85tvND/9ZGeBNcn7H14v1+imE54GdlKc&#10;OTN8GSN/kS3RyXCvq5u422u+hYVtU5vtZJ0T6cJWv5puTBLk/da7D86vbz5+8qy6ZiATDrz4G7dv&#10;YxH37OpCJIKgvH/QKYQBlS+mW8yi7t2KP1uWGzpx/D2whWz4pPtykRmzffzwpjdsHQ8jnLc3K+/m&#10;fIfiOlW2U5O0t96odTmT+EL+E6HSldlFFHkfebP51treotdMGAVpF2cr16lU/ea3x8zFPvvsZrmG&#10;rIOpWspMGR/1o9NRp33UbR9//4P/h/lXtwhv4FGn2Z//+KrNdCNinmrCA5lhldrBi+ri8ZyhEYPt&#10;N+8fo+PlYMY1hg9B3H1bstL406cbfDjunDZ/6x2poa4udqVlbIdNqXEJQINODC8AdtD9N940S+D2&#10;zez5arO8ms2w0oDg8N5323O4Novtv37/qZFJy9un9zF86rei9z99djNZnT/bfee9gwd3IjZV+gU+&#10;w1/5zTvPL2Y/jNeUhszL/9rvfePTZ08ZjrzVD6ZBY8HRGO0umdStNt9tHeBg9dGzl++0/aQTnZ72&#10;hkX5vFV+kBJP7S133qjLjltMCfTa6nxlx5GlfOY9fLlyQ/RglzK9YANoM+KMm2/cPnk2+eTscvav&#10;vv+CZHo29/5YsQ4cQN98p89WwjX/6UfLbMmulR2NEvy6vn3/lB0ArLlnnQynMa2+NG9J0htgldIa&#10;DkYd4n/IupK5Mf4vvoNPqWkwE7eKtvJt/0/l06oKiOm0O88zCchc56O2l9mTWU2pO1K1wHrrtDnw&#10;IH6pEYoUyeCCbX0DTD2TGH2e+FpWdSpe6SRTZVXHE1jhZXVW4Oyl/DqqPTADKtcEB25yX4glq7Ij&#10;31dRNjbUl0ZBoA48qlsB5EOB4cn2J7HQM+9ArvpurUZDZiqehZIxL7OaopCNCsUEI1wDQdnTsK1H&#10;qxATspg9/7Pl//7P2i+ug4yCwwJWFGT6q1TItZQLLJY5bGJMZPEfcaIYRb2/+teyB4dlr9kPYDZK&#10;NNFxM9BMjbiadUaF+da5uOxsIOj7bqQocqU8wMBiSpd3oOsqbjZhj//Tf7/9Zz/q/eRP0UJYLmxY&#10;3jnZfO9vjn7zPTYg6DY2jS/NpyO32PWtCvPMXkKS/AxVOv8eQw0JgbibYlzJhwLTcM+mkooNsICy&#10;aDcJd4v2o1VZT+LVm7jBgsjb5r/FNFwMS+k+ixXVCoBDQTKf1hYfOVDWUbgKuunBfT11dw+jk4No&#10;OAxPTrU45aqpctV8+xldbpcXL7Pzm3K6DD56Fs+n4WyO571cIPSxbDIIypFqLCAAVKbBhUUOaOIG&#10;QMwYoUx9U6tK2hyllU2hI+v1Cr/WRdN6WOpwIOSr2uOkrzTltTLX/medvI2BK1tYioXIzTrUPDAK&#10;vSb0Y1kMGMmU8alSag3fk8uIIH1xguRcpcgBbXM/L0v5Nf/cOmCZtcrai8chtO6cFLVMbSHSG1t4&#10;RrOtwVOL93APzesPbyT7ou7lDeuXcZg13kFe1UprI66Fcv7wv+oL5QC1X6vbrb7ifPYlzrihu5WT&#10;Zjt+mgKOS8eOz6yzFzGj7toq3/8Fja7/77bxtT2wMP9tS9GLUnmf5W4wgwvHeOgfnXS/+92KZV5x&#10;6EcbfD0n0+cvfgyHMiaQ3F9RbaeSFgSmmNUTw0qDS0V3Q4oC/Azz2mMwjXhRyI1QoUoDMSa4gnmL&#10;gryi0bA1A9JIpcnkVNQQf6vWQJHkClMRC4IUX2+6Ziz7+OlMDzppdk05WiUKd9S7sOPC4kzNUJDf&#10;AGqKZVms3IGm+jjfJDO9WDkoN2Ydm5+eAFnnNxOyhaQZnksrJUOm26ddbK5gSNnwUAaj82txfQdY&#10;/ZspKcyebiKPrsl85yaapYVtWhyn2l3S5tdw3sxkl/8vzQ76Bu+j7JpKOxIRKYeoStN1dNR189J+&#10;jzNoTciBOtiY7KKK4Du6KOhmrFcejEE/vp5spQnd1XR58dpCHYUtM69aEeXbI6A+PjnuY28KHfr8&#10;ai0PpTCAIGY/6RyXxNBpyetazaLxlv2L6xxl6DtfO8a7i0rmyTMaOISswWCInkspUHC+AHmPD0cd&#10;ekr558SX55f4Nx4OWzuIo9ug1ZYtujzfsFEt+YHmk0fnKHcOx82tdkVFI8koh5TgURM/Z/56drZo&#10;qkhODkf4gIXsNEvIu2l+eJg8uHd8//69P/vJ+/RKy+UWygC/eImDi/Zw/psKkwuFInBxaXDMptE/&#10;GDbAt7m5NxaVpGwncKyW6IP0yzj0gnkSngQc2+0Et07axmlNDscRDc7FZWN80BwNY1Yj4/idAiky&#10;EcaavdPjEWopSNHNFSRTSOatVXPXTqzjJS6Yxv7R2XN5E8ppM6EvYImfXTx9cbEFPi6yeDKRvUyj&#10;UThFMqhVJahEkA/9D8MjChQWOsg+al7cN/mStFskSUBjM+fuwjk69gb8t8XawsuLCoGTNTUXX/oz&#10;KcOZQqDvVYJy78mLl5QRQAPNJs0kGNWmLy4qHA0LNmS5udKVxzxW8CpAHT5QbI1Ki7GY391098g/&#10;O8dBfLNqEbzYaL6w78imHzfabOujXlt4UCAj0PLF5WazztaL6ZX36cfZo0eT7QwGMoAlDU0Ksgd4&#10;0Uoap6f4fNEW0ZWhI82en918/PhCs5yifPOdEV/t5OAEAi7P5sPnSIipTdOTYyZmUsNDiQR1ifv+&#10;EnbFelmECQ8YAn0+Mt6jxwdJpyciAcA9J/0qWQ1gZxL2teMxg2QNMlOcU0qT20nrlahUDZU5qUBM&#10;uQB5WJ/li6kiKzi8vvedO7zJ0xeX65UHhRYYr3JHT6GQsLXHS+3ozBnmKLwHf2nEHKuCLbA9brE+&#10;Z3MSQbMzsiM3ZX8wRjvx8mxzPZcQbb6bKmcz9u7eHo2GDSwSblHiwjfewJGe4WWUkm6TyDsXfFQp&#10;tNzcOTMkMLT8N75xgE4YZm0nJzoonm5mUSsHqnpwr/38erebbTGyo8JmIEIFbCJnw1bNSrcLZBQE&#10;zYO+TMZ3+fHtEzSS83yF3mMnBoi5HLWJcS5bMjoKf/jhs/ksn0627x6fMpKEW874iAHEs+vtwXjU&#10;63SGjdH55dnVzdV8O93Oq/ms6o8RQHZunfSJneFAuTXsZLjuc/eSHoFHjCdArA4Om93B6KNPHmNv&#10;9fDR43a71+70Pvj4s/EwwAzu/smQDXyxWj24cxfB7curq4dPLiiQF0s8wGiUq0ePHzIQw1Wbe12k&#10;yz/6kz8nZpte/sXF/IcfPJ8s00/nTBOid94++OmT9GDYenBreDDsLaZSm2WKkQ1OkcS0pCNaznbL&#10;RXV1XRwfCTCH0JBXNLLwTEYPmQmJv0s6F0EDnFqS+zIjOOgijGzdujWOfXiw/jeG8Q1jn012DsU6&#10;aWqsk+fksqFNOjkYDLvt+0MiwDpi591MmkjjQiBrkx82UCYzF8PbObnT7VARI0Put+US1ep2b90R&#10;9/3HH//T66tsNl2enDTwqb99OLx9NAJZ/uTFzdnVcjpbtmV6TKhRcXrYgVdDsN30ZtUfdL/33tuT&#10;M4ZRmyePnq8LmO/lo8AfDoLDw3Aw7q/Pdp8+/mzcieHr4kCIAAK+dzcebVarm+cfsjkTynXU7ayv&#10;MCFkCy8P+iR5UzniAC0LMzYhBpGHsstHBE6QPYuLh5I9gD0XMkraUqAVBg/BvZP+3VvH3/3Ou7P1&#10;07UMHMNhgnFA/Pj8fLomQQC+Nge8cpsePnzmOd8QCo+Q/KrqzqmoC4f93vX17Gyy7beI0mlDCkrT&#10;xdOz6Y/n6Zu3j+7cuvWXvtXCt/nwgKaAop/ZKlb44cHx8V8fnV5NMZYjCL7NTPbFxfrxQ8zYO0gb&#10;IutL+NsHjx/DC3rn/tE0lW7/6flMIHk7Ho2Jn1M11urExDutF2yw4p6td5smAdMi/dpOQC7Cuhx1&#10;GTCF9/p9FiRHAH0Q6wh9kcgUQTGbsNFK3kLx8daDW3/39783/W35nJD/12/z5smw31ad7wV97JHV&#10;CAZbK8a4FAC2Oty8CIUyQ16kL/LuKhRRVqdQKDlaQwjWkl8P+xVo0bRcLgav0rgK5w0txUEtZWgT&#10;KlRfmlfrxcUjovWyczS06t36YYNTg73bstPrVs5tyjGMwld9bC0IdLE2dRKY+Ub5+9rS9RrBHhq2&#10;ekM/opd3FFGJyQTJsclThhaiZogpyJxSELI5TBiTlJ1Efb0Ay0L5z51+j5N4DVmdgTz1ZqNr4rxK&#10;jB5JkIO3f+vbPmYQ3m59Mcue/sT7/h/5jHRd/I0688D7FcJRbHRXxS6ahwqCVkUWbjCvSF7Os/Pr&#10;xv/L23sH23ae532r7d7L6fX2ggvgopMgKVIUKZJSJFNx0dixLXnG9sRJPFHixJOi/JHImdhjj+PM&#10;JJFlJ7ESJfbIkURajUWiLEIASABEvQBuL6ef3XtfJb/3XftckBJlMYlsCCMJuAdn7732Wt/3ve/7&#10;PL9nJWvavIoj+AaCw5S0QAMrpnQsLulYxvn00dhh5bVdqbcFdiJq9ZiotKMnoyJPv0TP70IAd8rl&#10;ACWEKzbNCa+YSSa2zkceORcpZE0vKrYTlPbcMtp8iPlhM0OHvdqa4Jrwu6KaaaPYMS8kF4d0Jp34&#10;eUY4pmHU3KyMfuZ/jA66Njw6EU6LFtXS0pFWq+PNdSIuUg1uk4mnTtqga+eDpWKwsek8tmEXsuml&#10;xaCwZMSTIq5g2CTIlJhpzaMnQ0W9K8OXWXLciWrV7eNj4WQ3HPbu3LJqdev+ofXOrjUe2iRSa6Wm&#10;TCdDA1vkNd15vi51L5fFEZ03XwNicDPeX9tyVHOv7CluGpeaXFyU3HKzMPFZx2HyJtywlDU1BdEM&#10;q8JA8+5UZD2PxFU+FJcY+VlkrGxaS43IglvTNAZ+cBLCj2U4LGmcQqz4jmRe89vlvh8YqcNAYkU8&#10;B3ZoKQ5iQhyaye1hh15lRzXArhmq0AStZIUi5ODhK4QlW8gU03I/OOkXCB7SUJmXfFTh4ymXXo3U&#10;YUavDsys76w153rS4P+HS3ZuLf/gt4aRRHwWlVbzJl3zZGXxw+jnf6PsKk9vIBG+uOFDJzW5qDAc&#10;WSZZaZznrzpnLgNcRRUmVyfq7L73xr077+7stoCbWlGzMZwIvAESsvBEZB4YagvY/6lPqB4LhZSa&#10;b4N8nucSJqh3arsoT3V/3IPBOzC7PdaxAfPbQAAvvkQhKMZZkvCocMeznZ1uRs7q1JAJrg/FcDYb&#10;CyteU2hP0Y2NnJBjFVZMIx4zJ3kzSEQRuG5t5iiAOx3+0Q/tLUYwSiYcePz9gTkc4aPMceOSJ4cr&#10;WIe0EmwjieqmZEaIvZFBqzD/SNZhOExABsgoeYYFvhmR0ebE1YwiF8mYtBjV/wIlnSlr1FTxSKM5&#10;QDfLv6Ea18VHln2OnZ32VIwhM6Q29PSpX6Rg44/JQAoTcVi++oynOFcw2ZQGrczyDN2hsKVwfuNF&#10;Mzl5zjlEzUS0LAUe3T/+k/39Dm9+dZmBn7Z8hWjNeuZS7KELo+TIkPHrirGEg4Syqewm5tXx5GC/&#10;TsHJdVpZYSokv/ao0uUkQH91mSNsKs5DSrUF5RQ9LTE/jKmJpc2lKSKY86G5iuVzGagZVCX3dg+Q&#10;aYr1b8LUKgVD0mIQSSyAb2yuFprdYas72t4U6DHtQzgpXJtWl9xENnHuKPv+fgU/F6pbPh3zVVMc&#10;YpGtdWRrqGJEPSNxH47edqYM5IuFXLszrNY6ytpkP8GGKkPd09t5EUhPvIOjqUTD5iJ69JWFJqa3&#10;a60xQizGKf7CuZyYi6dTlOaUzbQrd/dGfMsr+SRLDFU0i2omLfDYnQfVkXgJZcekZ8NNMB1PCIyi&#10;ec4ry9GNnRsVKB2U/lAJY0o3BjAteUnagvbCjCb1rCAuFlF+VDS+LBGeFMV0B+RpkTxizgQhwASd&#10;AJ9ZvI52CEDjjjUNrWDDx9gWPDTbnMRBu4ESRtQIw0FH2zEcemixzEVnnnok6RKBQQ0zSQNl0Wqu&#10;lPxGhrLjofDlpIkouljk07wsDtOFIjNqmziLsaQwUNIIEla87HzqyaxNIpA/gtGkAIqTTVahnr6u&#10;fPiSOKgBQmKEXoOwTAvAjshwSZylpqivsVaOxWfP23Zla5cOU0J0G7w5Qa7B16brLyndnFMT4q+j&#10;o8tWy9Ub9AieUYCaDMflHhcBAUk4RL/MpCPnav6t9GJNS4cbEmQsRm+X7Gyyc9EAW7Rk6DuMxwnK&#10;8bFkoQXa7wVcpskH0j9FTUI/lha+uJP4b2ml0FeJQFLhuZ0GwjkfSgL3zBTWV7fLYyxQ0WkbikAs&#10;IeJYJtYOVv/Z1JQDjGjVphprBhOI5tBU5jtOZBrzdo/b0RRa8ehiOUeJY/TGzkTos0z44pK/R+Fk&#10;xAkvRRCJGDOCGkH0mL5u/Uyf8PdlERUwJmFh5xyPTMUxN5YLXcZXBMR1hGAnm710hQTUT7+DN1pp&#10;4gL35Pm2RLPLoY/heSQRGQQWhUSKkjORHE7isOK7k0B7J0jHZ6LpkOYCpyPtPKvNhBZMMDARqAvm&#10;Cv1JLlapJnoDr9vuU15ifpDcTlTDI3e5mJFws4ERk7wwi29conFdDOxsHTKIBb5OSVZIM5DPduvT&#10;/Xu1DKNg1ztuDY/qrOGMnuP8PlpT9XQ0JTnNxlFlTCBbbyhJJqKW1zh1JNMRacvShUktFqNsJaOp&#10;lZeEUjOXMY8i1piTaNzBREr4EfogjRKw89k4DooUglhPwo9zyTgNYGR5iMwTIj/FOj4RzbZK63Hq&#10;YNeRg9HMp6rkQMy+LwbmWEzKaAEXU/1K4A1XdzrEfx5NIEefcfsBE6D3FWUpYgOgWyGHuZSdYCiP&#10;dKTTC5pMaGBZY0Ci0ewVMwnGlaYk6skGVipkvSFiXN2ZXAF60UtO09qJCjZILJHjaTyX4Ai9yNIv&#10;SyhAReg/g3anp6wxvgwrlMbJXEVQ4pIgE2h0RzQ+Q2eeLzhipfZEUCRtZE/s9K5qbzIoieMSRgGY&#10;hNs7l8p0hmJjpIRLYavFPtzksrNmRls9nCQG/kdM5UIUk8Ru6d+iL+C9ItEdDuzxyBoxdQdmZipQ&#10;TcLI+dloIZdbwOCUICo2kRFYPbV3n3tjrzWiGZfNFK1Rb2oGB/VRvT1rdVFAT7O5WMGLDoAMeQYr&#10;U7WHdcAqOXHhxBKeNZQwelbfcjZGn50eV4o9ZWYQZi/YaE+MRjzknN0ztC706uTKC/m0s5B1sjLz&#10;8g8aEDamNF4DFfBRN0jkva2HKovue+HChUuzDTGecNoCBcCKx2aNHZXnhETDMCojZoRKsUCBUjxG&#10;av2UNqmcp30dF4SDEU/ZIIYm04fKTNWpMpWwZb2XYWKYE+SEGtCHw9jw8CI2BXH3hvVbiLyUkF8/&#10;nCDrAOEhB1gUYBpIbsz/1PZPGKuhb3f+26U+DcMVgxP861xhqawf3QxC6bSIOOfTYJXSSbGt+FFT&#10;XPGiYpZwb5U26+eWqbSjbV8/zPgV+Kf8Lglelq3S4eSHSYzdiuEYEeIw2qyFhTKmNu7/0eFuUD+2&#10;jloS1PaQTPs9s5r9uWM2JGrNyw2twALyHCwNJJqpxtRSsrqO76yoFlKSFDXHGQVzy7JO6vz5nExq&#10;p5BeZVvzdBmP3wd8gTyDEGYVRrBysCBDgdNqMYfpMwzQtUUBHwTfpqCVi6xfBEhcsd5YkTlWSYf2&#10;J9LbDyJh+YvTjndwl+Ru/fo1WFFNqta3R/rMidWhghOGfjRIR721NaO8ZKxeCC5dDsolZ3MVsIHg&#10;XObSXSkkwtgqU2PwfMOYW1aNPAc8lmFBmPVA2428SM4oHJjRjBSstE5bdb+FCIWgWVfFA1IIzqFY&#10;3vxeNefsY0FpefGIf26D0RgZD2r3lQ1Ic5tEQ2uFz4X2A6SKFG2A6GyMkC/qe3OLME5mX2MWPJ2a&#10;8pJ8v9xrnN32ef49Jh3GB5J9IxQKhwAhkQvAvGHL8rUl49vBQ9W8H15F/6HSN/wjy5xzqeUeVwCY&#10;P1cDz0XYc4F7mL+rdhY5ogUhd+oDbfN3DkPNMD5ZMxREr6vVXeCF6mlrruP9AF5tBt9tbvv/ERr1&#10;+/XiIb7txCv8kLPmWXN9uv2vtBL8a6qD/Xna8dyk5imU4UTsbskitLFll9csM7Q7y9LZaB7Vqvsc&#10;fWV0gPhAGcu0wUeyBBmRyEkaGbZXERJD2KEQEskG7AWoEJwHOGFqfrpYgEUjLV5W8SFGNLPHlZFV&#10;uCrT1JOKpU94YUz2UGZUUwkhcTnRITVwdUnU0B1Lx36hmkb0vdiCeK8zBTWbusarOiEglDUKnRIz&#10;V1rTV2VvUFOkY53IdJSALoBFN+xbWlJDivyYHYorRO2pTBZak07YWLPDtZt34oS/01ShumhudbNQ&#10;HrsIeWzvJECIHxQX5NSjHSwQKTCxQvqhxqazbSmOOHwPVPXs1d7cp6xKbz/sAat+KOyryl0kzV9P&#10;C37R9YgP0Z3mcknNT5o70TUqbwKg2JZMPuBbjG3ls0jurRlGXZtqYJSAd64YDlj1eVB1wzyytGUn&#10;BxPxVJPpMp52qf5nAkOmYxmJaJCvJ7IdSuJEit49qtexCFFwF3t4/SgHjTjjGNkJzHQujiadIzvT&#10;Sp16ot7RNpl8W1YoLhGG1kDCF5Iyw7clzMmSNGDNaAvCcle+HbFD8hUbCyWyH+FFjKN6BTnN0kaQ&#10;vZJXlovoDwcuA1RxjGtUWziND0QbJOsq5X2xmKzVwa1N8IylUijekQh4Io0mBaovtY5sreSrOjIQ&#10;dt0wk91wdmtt/ht09hKVKEgYymvpkXM4pskIWjIl0aKivn7u6oXecHBUa9Q5hdHs553F5c5r9Ec4&#10;oaWnwqxmMkYWi35a8n8NL18sSjei22xrCA66mmq3c9CAvWGKA1L0viahKOVS4bjRYfh/xslVmrXB&#10;CGbYmIhdBNnNUWMqwCdYRzBibUb2iwvlXDaztrxGyQRi9T1knWiaR/7iUpmbw9OxtajEO41wAY5S&#10;l0licwQzLSMHqnExjkYoWSPMkrjVOrP6wPKtYhye5MDkbqYi9XjfF5ZjDMcRBiQzTq3RYRB//UEl&#10;nSR1Krm0lck40ZSTuTuSJ1wUEO3h8WxyqzFsdkc9UofGsiYy0+1NPVJUkqa5ubDEDr7TeXB81K81&#10;+rTlyqU0v/70WoRmxt3b9cJGimNkaTHWqo5brptDZ4DkNGE//ti5g3rzkEgvtVWIestVsGkcEDHK&#10;0CkovESOM7b5xisDQB2eGCOHxFud2d6+f681ENiv2xkEaIyx4MM3SicDPKi9vlGpoGyUaEoaQKJx&#10;BjC9mCEuvDeetrHqjUWQ3Nm9SzpxbTgFPBSTkBsSvqmuAT3NZqYzmMXeeVAhVxwS+OUreKVJhOre&#10;uFlhYf3cRy9vrG5m0/n/8Kd+9unTp3/oU48Wl8uN49rdm7dhOU8AvHmTtCcdOs8dMAVaX4gtpUvR&#10;lB/Lu7gBev0ptLpLS0t5ZPtO0O406aYvZSmhmWlHtsqlai+K+JmvS0VQYOVEvwUGjEcIJYlDhBbY&#10;8IRzvXuYnDm5SezU2lomX1rLJe/v125WD8zZOBtHzx9dMFMsOxRu79zotNudN2/cYCnnY+41CP4F&#10;D5spZxcoB0t2lDxdiieqwcuXMs1m7OWXd06tmMtJ+yNXlu/sdB/caV79kWWOjLNDb+/waLmU+fjV&#10;q7/18ru1Y1JmZ6uLsSKgOS8op9JLK+Xnn/uhr716/R+++8uNkVtp9bvXSDNL0o76xLpI2eFnlU6l&#10;kVfsvFn/0m/dkSWJC5SidWu9SyIuht6Zd2E18dxjFz79Az8Qi6ffv/b2Ky+/aHW5HaaVncNmVaqb&#10;K4/n+D4pPjdX4qo4wr6fFfYDR+p+kxWwttt1dYtZS2X7Q7vd8G/s7AHjzWRTrIXddufdSjUDjyER&#10;eebc2q2dylG9hzLTl5SdmUbSc/Bb9WLgDSaVyiCTIGfY39u/K+GYEfPx9dxxe3DveHDvbo/lKRrr&#10;3q1201ByaHpEGbQCNOMZoSiePHeOlt7ksOrdqk1EmMWuTJcx8GuiC6XGtkZI4qNxBpLNu/sQnx9Z&#10;TpzdWFguZx8/v7Zz5279uHHzQRsfOo0ds5AYAFe8QT/bF8dLNNKoA/M2HrtU8CNJ9KGZcnehlN5Y&#10;zX/z9Qcs8TE2MuAMnnG83y0spmhv/wc/8dmd3b3j4+qttxuVg8M3Z/0ylWGilFlOl5fKsURs7fRm&#10;rzkBsPbzv/yFet+t1MYffWphY7H42KWLNCplJtaZ3D+sVmq9F1+7JlQOdItOsF9r336v/pf+wsfO&#10;n1p/9qnnd+9cH/RA0PfMSNqNZPrerDk1mv3pl199m8ogm1vosYT0J9W9dy1pXdvPP7uMcKLvRV6v&#10;tVhtgH5lk9mk71e83kI+LnlcpN8ZUySpP3Ru+aA7Pu6OIzFvlIh2Suk7dxsDMO5TMf1zG//A5WK3&#10;R/N68qd+7JMrSwuntjd+5h/93J3Dzpffvh+TlC30DUEx5mfj5mee38oQTFcoMrxfWV9dXFiu7jc4&#10;XdDvmI3QREsrJCLbsl0jGImDjTq2OVWJWyY0wUqSIVBIqyvNhYhQE1MpX3H/1DQSXxeNhtG4pCvR&#10;7DLVEBjyeuWgJJNTjYLRA7p06OkiJaXfw67Y73QFf4BnzAqHML4QObVN5mp0IEL++SjXts1vd7Se&#10;/DXXMQaKXw9HjJ43V15ac4DzPKzI9+dEWFtAjNjRkPyJ7MoL1JIEm4kOjqOtXPWb+i5iPMbRvW43&#10;ojo2mtODAelbE3ZJtiBJjcYrPgJT3oVxiSg+s5XbffD2aMh4JNNxF6dmcVNauDRC7cGvfiH64F7K&#10;DfsI8i4drS8883s6x9sKwJ1PFy0RoppTtXJzAhg2bV/CFETMQkMJQtu4Y0n5agsXUfVctGklGUMY&#10;ZtJQc8Ls2pMuAF+mwpsCT3N7uRTpSK4SjQ/SUTLLVUSrGFUioxrHhvsIe253ZmbZj5W2aWor5CSG&#10;J9DwCWEM0HGSyBD3BOBrzS23YZskxJGFH3AqtRZnpZg55f0r+FdPgxH9OU7Wcjq0RaqL/V+/5IL7&#10;1FXr0jORP/2j8ZyQ/1jFGCgOXGNO5Q3mJlPbmicehcQmLfE8PY+nyBngQAbhD5JCMeeM156jB85H&#10;i6Ho2Nmpv/By9Ou/a908tu2qNHG5Mhy+bfH+G8OItHj4PY6rAntrko16W4Wl//Q/jiyWnHIBkaYk&#10;hDNZRO/I7YagXeMK565H/q9ACPQQO54FKqXzFXGDwJ8WtpxBhzNTx0lxURkMbLc//drLxvGhef8G&#10;SBw7LN0EW23OLe9CryrMsqnuSibW9aTGFrO+TjQ418qoQvRFljazwwgjUwhmdlj7hgPXCGl1DAzI&#10;C5lqxBXQIFE7Bwl6j56tP+QE82nvTHoJmtYrrSHTDkXMEpygX7Y9CeZRSiEfWzJB1DgwmTduzDDk&#10;SIgM895H+M/aTzB/X+H5XStP05z3woJvr2+/s+615m5/RWcHoWRAKveppflWMoJ2dRhjfldylfkH&#10;hdJ/LBWvxsPiEbM8TZOMiJ4ZWQmWD7gLYzuS+tCnrcUVhmIYdHjl8TS4c+ete7vvoE3DDQdt9PgI&#10;SSOqVGdnp09rBW0lw0PeZL09LBXpcXOknBFmw/8uFULHrHev3qT8g0E1FsyRQJVkxCG1lj6x0nrE&#10;ssHvBFUoHMhyMXPh/PLSkkxrQQnT9WYcE46MtHVFcmRf1MjiJGJ2Km2uC2eWWu0RTp/3rtdLpeTl&#10;C4v8R1Ca9/Y5kgHHsRbKxOqIcnM6aQrkzaFeinEMAdHED/A+8YLlEaQlI5J7gFhzONtcy8jUe+aC&#10;LOKqUc4g+hWucjap/HIfVisEVmBaYlr2JgfjrqiXHWt7oxBmOtP7Fn8kNJakCFnQUZeL7MOIPCON&#10;JrAVRFW03GWhYLCBZKzXnUrSMMNMYhQiIlHCiXr9Vr/TGa1vZgw12bIRI3Rqt4ds66l0dGMtrSIm&#10;UVCXS3HQU+lsRqwis+nichnE1HGlxYFWUv3CzHH41flEtcplGYbSp1g0VSiLThhorqS5eoKDcsQq&#10;w8o7BNYcc6XA5LQutFcpjnV6PJOxXLNdF4GqH5w/RzSEcJW7PS8My42hj+ZYH41l84g1HeF6EzuM&#10;/6WENInD5KQ2oDo1aNuPPKGl9if87fVBiM3AdHFyGzfqfdq44FERBVCpri1HqnUk7hIag1YX3fvp&#10;LXt5YWFlYeHgoMIHJNl4IniWoHI0BYEMILvKLHcEYiICGk2Ji9InlxdN0+8edoAW3+62mbf3Zs3W&#10;rFCILC9Fj45GlNgcX7mHuXUZ1G2sphnmSwKCHyR0ROxsb65OQ8WVIjaUSObqJT7pkeMn1wioSEyS&#10;cBOpySoC8NB7ZyuUzYPcLf5jDpkoH3iQHM16487AhEaEJPdoOpOSdSQiEaTcE+z6wMrIWOQHVJrs&#10;liROijwVAz6uAL4Wx6DS+HupWBgCtPbCfrFgTOhYDPuDb73znkxWVJxDO1A4RYFYo+CRAeDlnW1s&#10;bjKX5utpkAUidzCLQ1zzXS3oQWydyGFdPWKBqKAgZgyMoTFUMQFDF8crCZ1sK4Zb6bVVzudsr64J&#10;b2w6K+YyqJar3V4O3ynGa0OycZHRCgEE2ypDV9ONSwkZWShRugbTHh0UolREPc3/FTWcjCRlyF9I&#10;p5tEhJiiD6HNiufQtMchhKlUzkIbS8TTpoHrUSz5QsycyIYnnSdPOG/A+/iOeZcT2RklP47PcnzM&#10;bkeCT5vGEGesT3zk2TsPDo5q7cOjXmkhu7GWpEcQiVN4MEgssfZU2+RIMwcMbt/uolgGmcIkk0+E&#10;xZf5HkrDuJ20+d2SpmthFebGJOBEgQegWWcyr5tYSMG5K5CWN+sgoo17tw+yUcKGy2e2irmkCf61&#10;0mgx7+S68lbohyFeR8s6chDfSgeLb5BjfgZDBXePAqhYFNDuY3MlM1jkipZM2iQyL5jduHsHkz1x&#10;U5I0i1ll5NraAsQ7zW5Eo4HTLw8u1/qoGiQ5/acJ+KnxL6Hy7ByOe93x2qKpCLv4LOZqNzRYWExN&#10;tCeJUJRQHQZyjsEJPrJ7dEAjhWRQ2nxyUOAgMBWw+PapXJ26cDh45OxCOuNmct1ud2AFMwTq7Q4g&#10;xBjNhlIuy/3W7hxEmYymEvV6LQYTsTe5t3O/22tmErEOCwda1lIOfSkmG/T7x/VJpTn8yJNbnVSf&#10;4mF3NOQpB8ddLGdZmpHoj7v+aOCxh5Fre+funS9+5Wan0+m2e8yn9SA0ZSFGT1LI5BBudHrNN5p+&#10;2CLbOWxoe9pazIsq+OzZdVZTqHz7tSZz9HgiK09eDFpjPC0AKq7DWF27uOvzp04lV9fc3JmyBKa7&#10;xp0bFZZgsGhokobt0f5up7DiJDLxQik3k9C+AMlKrlCgx9ESJJ2s1KMpopppv+GKz11ufYlLpqQ5&#10;qndkGig59aKWofvWaotrnfUcmzjeHt4AngRHbD7sGchF+ZsV38/EzmfTOd7jYNaFsFVMRF0CsrrA&#10;rjuGhsVRlawtLNGy2lpJ1sZeVyQLQh2IJ0qWfUhPWTIYIpKAt3Yqf3Zzc22xnIil0dZXqo2Ll87a&#10;ymTdO6hJTWYGa2u5lAKOe53IsG91e8HqwsLjlwtPPrKGaDmTzz24f7/Z6t/dbde7DEunUr1rRiX3&#10;OR1GsJrgqhq1ygtf/zKQCw4OlcZxaTJL5/PVbvfOfv3eQbPR4i4ncKspQBD654Z3amt1sZReXsry&#10;Z/VWe3trOZdZXCisCbnNlrs3m+Lk0Xvnvbfy2XImk3j62Sc2m/Vas/mtd97XOk1Yr2rBlg761ByD&#10;AWeVYNCLsvzle0df+BcvtYZD5uePXVpG28Iud+Xy46uZaDEVvXBhM8EtmyC8nksW6Tdalh5b4ZDJ&#10;YBdWJIMuaSpzPkbGAkM7GjghA3ke6mMK91L63ZZOeOQYKKuo+mBlo/XGw0E4R0WWIsZddttoNMSW&#10;uA9nYELZ0LO51jieXlamnTSfQ/2wf3LylUyWEBqlcy/PCrFHOpx8WKTNT7r+ybBLKhpLvcTyVvVk&#10;G84KTiA983OrzvpE1yrzzOgJQAF4BvhjRpgRGVdSpmMnFngn9YZwOMftVpuVDXBXBstLNs2WEBdg&#10;mGydRwc4tBHjD7Au50vu2csJBiStTuvlb9189NnPnH70onA9kJSNJtFb71gHDaGRCqg1iIRMaf97&#10;miTZSkn25+xhFcZSj8i/QXvrze7fs1ay0WF/HE9GMll2ccdJnKSxiJg37szHejQ3tYFhRsMaWvM8&#10;OCW4+nPh96P/ZSDwjoiw7ONSDci/n6kg2B/P48rJppLQAL0dBO7hh2CgcP7u6JsUjpUx90eaD6lC&#10;H4yDjZNEVo7ajsyCO1kU+zTZrYj7MA8nRJtqg5hbxo+ONpbdhWL6c89Flzadpa30QopHaCBqF61m&#10;VdsgRMaHOGidwkthp+gZTwdFKr/XcG/xeQuiHkOxqG04OHF70Cgi3OGTH0mcKxmVw94LrwcHe85x&#10;kyOLDAc9JyyVwjieEPMDUcKUE5MVin6V5yZdAATtpvqnfeW2PazeaOPoxNmPhdg23w/Vzmpj1j+Z&#10;hVJMPy6XcCYS0Fs7PmHfD/hjR/HK4dTJECenwnXGG0nrQ6eK3//94kQWGZugA+VneF+eKtDhkfLE&#10;Sh7jVEscQXMzPJJpILokCuPuKBzhut+8bxmAg7shH00m6qG+eh4cpG9YPiNUyajmBEaGEn0ObsEM&#10;XxQGOEM6gedK6BP/sWvP5t4C4ySLfp7bHDrZ5cbwTSP4btqH+TPy+wzJ30sVGooE9Emzwum1rA9W&#10;GDKrvhDrXxec6l+Vx+uHGg0dk5sfjNOnXOmNbLC8bFOnosSULAZ7Mh5V94kN2Gt2jzMF3IIxKKSc&#10;UfkctOBDcBnfxVBqN9GiSLIXt7g8u6ImqzZFMqXkIgmiq1R69Ih5zXwOEJIMNsfiL+MeQSGR0H8j&#10;66jy5+iHwspCkTsS3ajDRNjQe2fKwi5xpLN5ADYJF/rzNNqGaF/yebn9GUehdgOrS5ItckJGr/xV&#10;r0tOLOefQPNAqOEg+ChsQNo7kgYi97UpJCJXclwpv484A3/bN025K3eM8KI8T4u63kCCkThLj4T0&#10;KBiFbEYUcbxJTnWSo8vIR1zHFEQSaJovQCGV9QCZblivkg+0f9AgeYjZbJeDR2+KTUmijzDYoXnT&#10;6KPNTWyMuOFizMZ5uVNwEzi/ukTp9FhuV1cKnGdQaNLIxiEhqs/jTjh5nobjCCME/hu5fGrEjBam&#10;71FbWg9+KCb36djTUbY0yY18KZIeuU0oevFUs3VAtGWCKszdMY2MCV0ABmPSyBhLI41ZUqipoUGQ&#10;YpiViDKY5cVRm/IKXJ+d/WE2I9Zltlo2aD4CMkCRh/pmLGGJj7o/E2q0TKYDnfBZ5eWYsqk4t0vY&#10;L/VXEg1Y1GIYvrKUZkE7rPRg9zLLZBrNq/H9Erija7YIW5Wt4A8GEI6mUY1HNpRbIeRRm5glCSyl&#10;6MP8zC8kdkRtUub6OpFI6OcJBJHJPRVBIS8JOOWiq8pCiVZJCsgqquSqxaJOjKWFaouPN85BWYXG&#10;ngByBSvC3Bm1KZLEBG3CZGrK+FiyICRoYTZTo7cgHshojKY4G/A5I9LCl1ax7Iyi4aYejooG19Ru&#10;vIpnYhJIEW/3zan2+RH+S8PPsLi+zEKJvUwlo5zLSzi4IxEO+pEwRnUmGivqkuNqjfl+TADT8kpR&#10;hWI7oul1sMNy9FpcXiTVhtyFequmUWWe0knkbYtjz3UZO0eRU0gKhu3NAeCuqhhoybP3UvBKQwI5&#10;a6Pfz0Iii0WXCguUbc0pVwC3M/CmCdWa8I2MoNOdaFy1b6q8ljYBVRe3FEGSLuPsgcSgoM+Aezzz&#10;wmxtkbpR5qEQjUUnQvRV6RDvx9C+Im8DsPvycpFeDasDl1l9TxQicloM5/ui4pYTphk2ZkJ8OWOX&#10;LgOksd9ojDbXs0vlyPMffkpbOS7MLFItF5cylWo3ljAKBSsfz0vSER4BbOKDaa3azZeAWsOrtccA&#10;eBC3cLRkGaLBCdrLEFEr9QmtBDy36jkS1bSUm7QJGwPOoy1gsiNUwRaAvt76kGnkaplSyMLe3p6Q&#10;t4Qj0u5Takw9hrczwWa4wrlH9WnEu6MWj6vcs6KDsym70PcSztFsiy6KNwLnlbWLNatC8PZY0Ecx&#10;1ndTMFoiwpDUMk93BUHDTtVMzsSU29fwIq10nxUTD0CzTlEk70qPHJJdFmqoi0XJfGt3lJDgSVyI&#10;QoI9RqdCt7NPmK/SNIFMa6wsJO7t9xqt3lNXttOJHjUrYgQaTIWsc1hh8umhEkEYnJuCNCCgJYX+&#10;ef/wUFi+o2mjDYlhgD4FeTs4B/oa8Ti0XlY3tzugRzNZLElmEqw4mFtc91zWWSqmyWGqNqZNSu7x&#10;FJU4COZqo/b62zfQIoeVhqKIzfICHOlIJpVFLUwZXK2NHLm+pq6TcnFoczBPXlldDWoVv2tCgaPN&#10;AaEqIRUvmmpZ9znigeTW+ArWhUQZmkE8tvzkZqc5bNb7gTzaAqidij9k0mz0hoU0SWwoxiG1o04q&#10;ZIgHD/KWV0OvoHfnvd1Jvztrtof5tETPiFRIahebb1Llvn546KPbQIePwkwY3cgrUgxPpEvJP0Wx&#10;uCDbTkeHHewylszUqCBiSTps/D9otscp7PUSL2ZoAipP8cpiehnpeTrVDXoGo0kZcrEQJaQY46g5&#10;lXQAGizZXHRrrXxuY4PTIFsdLp2Nx9e5yMNur7tfgTJAtBgo97REFtPrTYyGPIlOMZd98vzSpYsX&#10;FRY1brb7h7Xm3QMCkSIiIkvGpfbyfC5paNALZCnvV2vHy7kFCj90L2ynzHrwez84aN68d0h7Bc9E&#10;QK6dbYV00sVy5vR6qZhL1al3+4PTZ86cP3PpEx/9bKdW8wTkDnJj2Gwc3du9U14sLZSKWxcvZhvH&#10;S+3KG9duqJMO8rjohTikeyRM4j0ej9UtYnV6vXs71Ru39jOriUw2trKSwA1An/Xjn3zi9NLCIuIH&#10;NiVMLpY96MDr6Y2GTfj9Aq2R0FA/LBSVVy3SSp43lh3XdOYnynAYZwmwXsrFkC2jxzXQ3BFHGciG&#10;BOQpIEpEr9JbEd6vzMVZo40QNqUp6FoLGaEOOsz+MVSGp0NVfI4nY9twIhgeCAUFdXLGDsKktpOk&#10;zJMB75wIIlQhLY5DRJCppe18O5izc3V6GSjGSap3NsnACM3AgRqSYaJEfZ37sS/yvYwno+iE5hS5&#10;xz32bTkjy6V0hI4XKBPKDur1ylTy38bt3pCsZXYN9tHesHd/9/jCU8HSxrYoVEdjs9207h8YIn8w&#10;wlTeqG+c1JLfwxFZP2gYD2uFJVTIM+ZPhv7suOLu7yE2n+XyOKRhNti5nMy35ZAhYmb5HpT2bYla&#10;WEdwVujsxLovOnT6OrFAyfpo3kwxPoxFWCffTsQ/0a7KtJB9Ykp1yCkpFjpzxSEZrqcnQu0PLrum&#10;wsjx1Pp2Yo/xB4BDIpIUsRNekIg3ltS22Gw+m9M0WMlPlrvVkBiA6dKyu7YZfPLzdi7BsILTDNDx&#10;wcwI7cGan2Morniuaw8p3nIyCsXk8oYtTYv1YnaYdSd4I/Tncb2/uamR+xvxcqS8GD17Ljg8nN0f&#10;4Oc2e327PdAKiVbDNJTLhvlBcu/P5CIqS0xDhfVWlEsdhul5vl7x7yiswjxka/79BmEfR9o1tiok&#10;A46PUrpgCAr1CpN80UDWFfZ35t5YnaPKiVmeKgCA8c3V7Gc/74YJQxQ2+pQJckuj/lzBxItek8Mp&#10;jQ5EDrDszenMIfms3we2Zrba0hJgtXujThvA9ntGyHMOHoZOzQ3HcltFhYgX2OlAsgQiE3QfrAhi&#10;2hboZ9AfCRSeJ80cSt4Vh3nxGakiPbTvnpCZw5TgcA4S1gZ/nIQo0zQemhvmKcTBPBfYOKFvBabx&#10;b/gvPzhx8qtM46TIl25DMWusr2NbRGoUCDIWC9ukXT/u9hqDcT9P2ioQHKpGxMkTbzJ0wydO5sAz&#10;1WoYIQlO5b8RIx6Y3f50rhARFW4w1twWbrHV5Zw6Y00NZJA1k/KDu1UsGyEw32NySzE5rdT6glDJ&#10;MIyVfutIzu5SvSA3o7HOG8ftFeKF+d0c3UmKELcTNqHhFB2TKKsTDidICmbVuwpuQxkKHAXFvisq&#10;fk5WMQkO8/2T048EuFO2E9LTF2UQHW7tzFJ6hWW5Xj6p9xB3ebrOUAsw5YFXqUWR/E3VMNVUJKFw&#10;ReyJZL+bzMZtfSUuBAcktE4bGyVsqBxl02ktlOQlZHjDFCaREAIzGKPFBS+bQ5rE8Fw2m431fMiV&#10;uHkTLhKFGWPlES9H3TvWGpuqOCqbqQiaHElgkbAbGRcTkwkCi6jX3jjsOrFRCvKLo8ZQgoIk0paz&#10;rrrSVBQs3htmsxEJomJKB/B1FlEqGFHaY93UqNs1yc8cDacKu6asFVieaJJnHjUzfQdekUO4o9VX&#10;oJ9dPRbUKaLfwIMtBmlHzp62HLpMRLiOzkK5dEiyK1VGm5S7Mt2AR8275ATIPIYRDsdzfpl4D8di&#10;uHDsEO0vvTVcz3zWUE6vLWtV7cuNwZFBgqyEGROhwSFqE97/QjnOOxnopwitwnCE9G246vUIODln&#10;c4lyKSMv9KnvfzLcAj0JvheBUuicgGXBbcBCPxr3w+cqIqgKwYSA7Qkb25IahBecCFP5yGLAcER0&#10;7oTob9ENctLyZW5jqc8KPTCzC+YXOqRUm4yjVT3TT0+ZJfLBZCQRjI25Ns5REYV3CR8ov7Y3QgfK&#10;1mqVMhmBpUh9yhcviCTGNfLeZdAlpWAiyxQqDul6Mng0qgcOKyLBwpIDbZloF3/ja7+7ur6QLxc2&#10;Hn3kxRe+efv2A7Zv7iOMy1TsLLnVqXewe0ixv3S6/NTzH7762JVLj23+1m/+5utvvvHVO/sUbUTq&#10;FjISSYLul6eQayTY9Jlsi0k4RouFJy5vP/3Mp3lbo14zvVTujvr+u6kXX7w7OG6lyrGlM0sXz259&#10;4ddfXF0s/Mkfe/patcL3A8PtoDqMxaN/7se/n0RZrvnP/uzP801z/526VOaCcIvc20VFwZoyIhbE&#10;iniN29VMlrFedHWr6EsDQoCWRMKuLSf+nR//0bOnt9955e7Na3cgBn/m+ZW7D4YvfG2nuOScO7P2&#10;Q5/75C/981+NJWP//n/xF377q79z9379xd87LqKgLcSOaenNLMkhj2tyD/GwMzeTT/3Jz5/pTxLt&#10;rvGPf/arhcVkJueb6zFDpJuRdw97onhx7IWM3L3XbgxG4xs3b+9c3l5bWdo+tX3JSAvfOx23H/94&#10;bWb6WXI5U9CMomPyPXud6bCHolnSmoLJxdbbdF42Ni8vLC6zLvR6x4aaVkrEdUrRz9Prh26adDa1&#10;s7//S1/5qhWXmMhqZ1Krj+m6DdlW2dHJ/p06UP0OdgZQfSGUdUVLL61s1DYo+W/N6n/2x55YXlrd&#10;3LqAe5tnJZ3MWowhXb87ZOx2XG21P3X2DAE16ahaEGS0MRGzfgRFdPGf/9+/fu/BXvWg8emPfPjT&#10;n/r+f/pL/ydnPm60zZVVwqJfu37n+vUKLYif+am/nkEzHw3+xk+/D89t4FfXLwJC7rnj3o988vHz&#10;Zzf+/E/+6LWXX957sPPVr7999fHLf+bPXYnb/aNed6c2fOJMcXVl6WMf/xgWjPEIGlnnd7qv3evv&#10;+oPTncm429r7az/5ffzRcDwokOKaxhpaDNR4hr4FdyiDJpw8qWRKwscxiw4GrWZz77Bx0O0tN6ss&#10;BIuL5U8sbJjRlBFJF9cKM3s8jZKZTrse9lIcxYDrWr/44s5iMV/IZzKT0UsvX//GK+8O2jAkEucH&#10;N+7XenQe7ZwZWzSSq5SOWdDvBMW+9tabRFB3J/1PfOTjBJqnI/7dhaNOv388OdYOvnH/bhO/+sTy&#10;7jZJfMX7YYxlafP6swbKN0AImZSZLcSSBWhkgrV671rr8VOnF3O5739m6Z33buEx//q7O8eNSn80&#10;evYTlw4P6nePm0txuijmudMFWk70whZKhV6j3mjUoU3AaHKScdLCEVm98uqbzVpjIE6P6MyIsg+7&#10;EXcSb9aM4Of+3qunV9fPrj62dvk09Uiv24qu5fr93uHxYcxIE1N15/ZeJDGihfGX//rn/FkceN8v&#10;/frL+7XWtZs7iP15Hje3kp98dHt7fWFz+dQb779/+8Hu9Rutc2c2P/6hS6NuC+IBkNzjqaZDLT12&#10;PG31D2q/9813JBs3qv5JVnMnwMY7G1tQjSJeLG3Fi/6k5BhjDMaMUyadUf+BROUiuQKfP25G89ZP&#10;/Wd/7ZV/+cLtW3f/5I//J2h4CplYYXEpZ05T/f5nPnUuR9heXmASx83pf/2/fENQsTPj5aNXI5JS&#10;Zm7ScOWM1BkkQLVHzE9934rploNptHnvfc4EOL2ZBMHoZI6Nz1eEVIZId6lNB17DiRYsEnkzA2Fv&#10;zbyYGsjEKGXLSARjfFx4zwKGCB2k0gjk7CypLjLEjUatOWfU9NMSJRjhcCOWXh4xX//SRl1Yjqqq&#10;mXmScgz40UgUCc54NJSBkRxrYmi1/ROHrqVGnzAVwQ0llP5JFMuJGNN07BM2VTD/W1WsUm9Lw0F4&#10;eCHjGeRFRNZ38pxpzMcZ1/Y6vTAbqd/t85/kS7kgzkFieuverZ2d/d3dAya98nki0iLM5TNWanp8&#10;UBn2hynb6omyZfSlF19URbW5slRoz6qJF507926jkNo882h5aRtdD+rfyWsvj37nJRuUBtEU7Kdh&#10;QehKAifscsf9Xox/8rEl2FZnlEKfUziUYU4jlUriS7/hf/mLbFdxv9ArJYbZ+Mrf+EuxU6eiV57s&#10;AGA0DD3CCvM6DerMkPqWxDkRsssmLYdHgjhjwNn392ovf8PfOaDxAzQtsn8/slfjok+jxiRmZvvB&#10;+LDVMr45KjoRJEbx2Gg57+fSq6fPIt2w42D4gjCvyNUkITk9a+vEnzcntPrSVoQzn74bmnUsplaP&#10;m5GOMjs3nCaNT/Ui/G3GRr6lzKoes6C1ovNDf6H0A8/EH7nIShCTBq45dJHJOsBeBp7Uq8koM2I2&#10;JbprMW3jBMPDmk9ueLMJnkVPO6Sy5MURtLmEQ4LDKHBMS0+MU1/vVhe8ZQwZSkKSxKNWbuvC3/vp&#10;3mtvjW8/qP3t/yk57aRHbdGaysqsw1YtJGzB7gY6zSCAFuuvdM+ncpyVPZTawz/J4gnm2bPzfwj7&#10;CeE/quyGHKmY6uBt7WhZM6GHi+e/MzKcsZGYaToQwm/hHEiPF2MCjURH/jM5JU5NyavjGrPV+WEH&#10;KYSb85yqoiH+bR0HzmcysfcjM+mPmDEO3QhFjcjOwZ1ExYzcJtZRXk+zvGSszRBuGku7DK4vX4lt&#10;rUc3z0auXvEyCT8XLaWk/zij+pVNx7fB98ucYTrc253Wau7h4eDmjlmv27fvWhIfyTFgKiJ14b/I&#10;fEU9vzwZIKXIpAvRTn/o7DUwvnuy1x+sXGc6QJblTIkAQhtwxNAd1bxm1bWE/IHvYhv+18dqjgTa&#10;cMKfSJyd5Gx5eA8Yl/f4zs+fSfzAnwPTgLZlZsRgnh4ePHj5d391NGqSYA+g5cFeb9CtCk1fc9ix&#10;jGnvwgPVSTHM0KFyBJ0TP6SkHuZyMQ5npmo5dvZ6HEovnV+GL0XTnNJCsgnSKhIWVwJtXAE11+s9&#10;lMMRgQpaM40GkWaK/LxZrTEqjKyvJXckQ0SKFtYfmbL2BumUZMbu7PYRJJPTwRPW6Uzv3u9LtAxU&#10;5HJqNBIfL9NXppTUlhRXrLtMMitHnipWvJXlNFpFPkAmJXnCO/cOqN8QNp8/ldNAGafNMZ36bRwU&#10;sgD+wVLa6OHQM0OEZzabKRH5kgLyzCwEljO2+l0sTlkExrlOeyRT7ukUGxQbFkLbo+MBx+yrjy6U&#10;F8qUEu9cu85HI2eRFMlCgU3SJhsW+unm5vpIjIlStq2k6ewYtSYyNKJx2cJcTY63NjYyfLS79w4k&#10;sd4W0XitRoN9IljpNNAT++adqqqOrND9e3DYrdWI2XVPbxbVamAc3G/JGDmB0VnqHdkfbaERbWwU&#10;hppiLFNxzWUcj2AYyTL31vsN8aum4yjY42mHxERbM7dSWUa88INGtS5+MrM1cMGL0HUrLqTEKiSA&#10;HwcFoTgqBqJjYkbHBJjxHlQR9haW03I2AZ4aQiWGYhnz8F0uRzqdfizaCLTJS0iSUjmUjSPtZ/uo&#10;ggjSa7dnyjeiJ8JcV6jXy0vyxWVSjJqEQTKcjO2hIr49e3kJ6E3AvArtrStBAbNCPsf/bGwsg6Ht&#10;T49KuWWeUv7kqNFkRS4QnxhhieOjRHmiBxpq5XCeDIEBIm34NlyHF3L9JRlpzg6ZiqpBG4WetIiE&#10;BE2/QAaM3hz9wWrOgiQiMdmQ6NkjvJW+mPDBRSMzDOZnCEWWeHOJmvQO5g1h/4S+bmqDXSVZoZ+c&#10;Xv5MTimUYDLpFsqVESIl5MYXBGEQMh44Z4gjDKr1TE3lTNiiOkiYe4J8hbEks4WzZ85Zcdkzjvb2&#10;KjVSKCc4E+jX0ryAaMqhcDIyFoqZFKibfPbatQc3blT+cuL7SJk+vb39wutvk0XEZRemD57ksc/y&#10;IGKuqKO2dTYVehvJzdX1QjaLySLwxplUhtbTQrFMio2YvU0ao/3bFKBDo9WZ7leb9DURsleOhKRE&#10;e+OoUTk8qM3Gfq/L2IArYz/x6Bk+3GgY7O+/M+JQqO0ZR03zTAthkhGs0qoHjfo4bklCbzYVuXPz&#10;+t693Xev1e3ogMn+41cfp9Zgper0Rju77d/+7W/s7I3QLb712tv9nkiRi8WYyAPGNOFsb8J1ouck&#10;15UhXCKJOV44ErRPiJZNFgAV2cJUdeRfQqUulZP6LTMMkzjgYsEZj0Z7BzNkkfn8cnmp5BPsGqU3&#10;llhPEQNL085h4jQdjTMZFrSYMctHxM6P2cg93C3FountU5sxAWZCFMwbysdIiGdRtjhvzHFdsm9j&#10;qRg20KXl5ZXNYiITPax3d3dr1Vq30WeaHsAyisQCiL6LpxZptggTeOhuba6CDF8twOjnKZuVi9np&#10;qH/tjVcnlH3p7JnTlyLqG6NtBjyGefc7b7+zvrxw8fR6oVhCNDae9AO5/VA8pC9fvJDNZN969xaa&#10;EdfrX750mVShTqedLZUjqfyFqX37Doxml1KbH8OFe+Hs6UCcqv4jly5FnOr+XocCNQd1rpRrdAeN&#10;7uipq49vb2+WCovcIFvrK7zh5cW1cqlULpQMJ0oL4bCCONeauPbyxlY65adTM3jR9ObpOi0sLaR4&#10;oWw2HBewSNUrR912K587A/kpl8uzL3GL8w7XN9o8COsrS1GCUmXiFgiv1UqNSjnaqWOr1esP+NYd&#10;n+0hy/lwY9VHlZlOJ0fRdsS+z31/9fFzOGkfObt4/LVv9McdV6CIcm2ffvqMZWdtK02sHMncY3O4&#10;Qt+FNTJwT52Ki9H4YCBZPF5w+eJFNzg8OBo+8/R5EP+NVrVT5c638+lsK0bMGvWD6FlpXAy6/gDP&#10;7xBfTZqZLpD0g2bQ7E4OhxXXHyC5s5jcN0fNzixZHAk0yJKuCBKgnWErFN2xxzMCTqVTtDnABdSa&#10;I7ZMTpsr64ujPpKB2OZ6McNZ1je6fVwbxQuXLwJfqB213r9588KFC+XF8ubZ07OW26h2v3ntzmah&#10;vLCUQh/cbDRr9Qlace6jleXC2uZWPp/e3k5tby+VSvnVxVXijNc2Tt24/kWOwgvFhezZC6IQ6zOy&#10;FrsP0qexS9Z754VvXJOBiko0eQ9orBxBRybWl1cvnN3YXC+XU1MnmV3dGC2vbBRKRVeltUgNx702&#10;MUl0xQEa5EvFzVOzDz0z424qFjOZwopBMHC/sX16GTThUesmZ0rczpgUOLUJFyQ8zhnmcW12Mjfg&#10;IDJ66WuvDhouOVidSgX9N5vbhTOnhFKms0q6FdSBYUJKPJ5UwywdcHe+pLNhyKhW+kKytUSldPRP&#10;ECNh4nioX7IlwFwKXRpeInYWTaas5jM35ElZWnUa4bRQpzpBiFY2tQkbhEY/SxuwGpDC+1CLqa3I&#10;KFnsPY3I5aUphjVMQkDC7Ac0pIYaS8iBICx2PZFccq/BvRjJq7HqjaUOjybEmM3JrV3jUqA3iHW7&#10;rVptMrr5PigLuuacwM6dXi2XCwNEJuMepvBWvX50eHR/b0+gzYo/YVLBkYpbpUO0xWQq6glD4EPp&#10;hORMIgriLVJIv3LtHawvsUjq4pUnFpZWBAAokpud4P4te+rPZ51a/fiar67s2H8VsMr8IOD1hJMU&#10;zgz1M+vsN7zp9NpYI2cyS/SG3svfYM92zj4qAEmZMnrSy2ZF1xOACHcltV1IRk44caM2eOMlb+d2&#10;9NprRn2AIIo12ap3bJiRKsKMiLPPAOCWqu9H3vs6zg1a9OxMVirTO/905OI558xZW9sRMxn/Yfrk&#10;WI+NX2uMOZSHkkzzeimJqQobtWD3Qf/ezWA4ZPonCfKDjtM9dqBwuTr+c0WZNovrkBffz7OXrM2t&#10;xNOPRBYXRZAuxZuLIScqoGR4hF4409fbQBXFGMhu3XAPj/2bb7mwJsa9qCj99PwTjRNzOs2Xg8XV&#10;aKHsP/dUyCw4GfpFQ/CNZYRXSBKwzaVFHs/Mn/kIrbLRN+8k3VHYbQn1qZZYfKVEZSTmu2BQaKyI&#10;pEFsSob3XQox87v/g0YL6bnNnI+LxTgr80AZCABKZimXm2CeIR1qg6X81X3CcCNJS2QGKmSQ3xDS&#10;sjSkXUkoszkYOJzKy78WEKCIN0LQTyCDFP1IAJGskejpRAGssmaeYPSX041l69JabHnBOX05kluI&#10;5Jejq1mO5Grpc8Th6eumG5WsDcONsmhb0TV3KTsDbHFmzR40rfrm9KDhN3vG9QcCCMVk+Kc+qspz&#10;lOEziVchBP3WsVfvRB7syjuUHC1vHhSr8qeHJGf5wlQFansncGZbvzApZsMTbmgTDwnnlgoSPOWF&#10;28ZJF8Y+CUn+I0hZ8rT64cNmPFSZqKjMEeGaFO/B7P/VgFoe2sALQ5NUT8O3kslhdoyuL07k30t0&#10;EQKlQb9bbe8x2+PHe0QRTsXyJmug9vWoJyVvS5pMcm+XyhmaLswYmfsptEk6HjIySsY3N2Vqhw6I&#10;tdQamYjgROU7MkNVQeRk+sf/wunKL0kl6ZLP836n4uCTM+FUc4xUcTrH73Nh6KImRVfGPFAuuhQ8&#10;XWlmFYtx3l5MpLCqCQXIHBE7OS/T7kyDeRy3mrdNA2hLfOiuLEVaTXgVfrM15pDIcJif4cP1xUTM&#10;iC9ybq28usw0J9ZpdyynF4kMJStu6jebE2S3IqI3zFp1qFmeOiUWd+e83URZPlPoIhltvM94IiGh&#10;StCbe5JanydfJxUlryCb8WU3o3iDKjKRmpOKN/QwKNhZTvUNcB0ArrF4yLZlCNGQwmaiPWS54Ii2&#10;xBrE+YQC3hV/fhDOtx1pJrDakFqMilZuGaaYSo1ijhiRCAA1kyoY2HTEyA/yc8JEl5MMv0Rg1ItR&#10;7gFP3AnodpF7edXmiHfOpUYbY0wAGKEe9FUHayjvVls/Agowsmn5YFwk9nR1sXC+kixAig5wucyK&#10;0MYzU4wLs5MCnjcz2we8OZKYIpHhBsxjRf8YsgP4T6YAt1QpFpc/ZY81NH1Kptl6GBDnCwJcwYUo&#10;7ZO/GJ7zTXHZcb0J5Vh1zpwlh6Ner5fiZMtv2dmr6G81ajXGb14zNykX8MZyfGFqjYtNHlZm6oPf&#10;H2k+R1Jq7LR58q+lozT7AOYhzpGQKWKaJ4w+89ukVvoU+A8jlMM/YEA25x9aImzzRYsQUgP9EHci&#10;rjDtW1onPD6JEZTXoEaXbE4HabrYxUTS5mttHBbkMl0Ij03CapYNjGrKVh0E7mOF3IeyNRnw0a9P&#10;ZPOPPPbEfm2nO2xXjlAjDqrEfKLhxYxm0WE0gknALOJ8MV0qJZLFwksv3avVWp/9+Cme0SuXr9T+&#10;4UuYWMk3FAOwoRVvQkYWhHbMRKSN8NeHQXJqe2uxUBA0uDumykK4urK4IvBcmWObrU6/2+0NCCpy&#10;pofVTizPOcHb3enmciJ8rzTqHaYCxCR1p8LndexPfvI5IPJ0y7/ylVvetBvELU3ikMMBkgQBEuSj&#10;3c6Mnw/iPBqRTNK5f+9et+e/9NLxE8+snD+b+cRnP90f/1az1957ozscNprtVrXiYbG+/v5dT4ao&#10;fqHESB3AnUgxXcDxtFXHkofAipQWhrDgIhLSlHVSGeIdI0AT4PVwp0K72r5Y4qkeAhauCby0VLRa&#10;9WH9eJIxx2dOj1fXl+AhCPcpk6MAw0rQaQx7nUMUHevra2IgwxTarUlyQ9R8cPcwnsxdvHSh3227&#10;M4izjGuEu2F4fdUq0M/IyXLBT8etHgk36+sf+cRT62dWma68+a03H9x/8P79ca1jtEezeMIvl6NP&#10;P7K4t1fDvsIx8sPPLD/x+PlSPMov7/fai6Xc3s7hzRv33Vginy8vL21BVpd+WcSmjoYW9Stf+AIz&#10;30tn1hcXURlglGdrFzU0ztLnPvTsmVrt9771Jo82ivXnPvShu7z0zZvZheWiFaWs/vLvvDMY9bKZ&#10;VA5RRSp+5cI2Vchg1v/wxz6UTt/idRdXFkpLC7lyodkbNnqjP/Ojn0sk0rF4km4RaufllYX1zYsI&#10;6in1YrlSu9u99u5N8qRGE3Pj/OXVhej6ilM/qqvzzdzYXkkIVj8ubhBsdcXSHW766XTz7KlMNpcv&#10;L5jqy0WyZstpfTZgrJctAMOOGj3DT8IZYeMf0wxxq5XKIWOGSKy4UFyl6HVo7EQFKP/enVdsK04T&#10;5MPPnblwZvu5J57+0svv+g04dgZWEHAXV5644nspflspt2QmAjPrD7uIqKYEq69uLmHarwwO8OGy&#10;im5ffuq4wTaw+8lPXqpVj155vRkcs4Y65BJHY31ua6l4RZFryEiwH7itSSIJu5/PDsVtureLAL6X&#10;LUcTScRRE4jpnbaLWJhODc4NjrRYuKuNDsI+Jv2JeFCiyZVJNSr4Ycf7hx38C1yqhcXc/S6N6tjp&#10;U0s0iJH0tBvTZLb0zPPPt9vvtVutG7d2n3r6qTOXzl946pn9N2+/++bNWvvLp8+nllYolfuHx827&#10;948PD/vpXHJtpfCDH3383Pmtp549N2OS4zj5bP7C1af5Kn7uH/8LLt/KwtLVz/wIHW2r1+TJERdd&#10;NG8a7V6n8t/9/X+ixQe3nBRpUJizOA5KyU88e+bChbMM4VORwZlEJoLZMhLjcRwQv87qN/PHrY58&#10;447J8L+0UM7ms9Hs8uLq+srGNnHX/rhNMDfinv3j+3f2Xqc5Rg+IUKhQo0d0s62F43EFucgMgwYJ&#10;ENzWb7x+rXnUJR2q2xzkMWPnsxuk4KWT2JKmwnnkLGpqi5EzU5JDDGJHtnbNbrWlTNRBPWp6/gWi&#10;gKkkrCrJWIWc4cA2EJtZXOdUZHHRSyaltheicKXiVTBtxAmrh0DtBFLHqNnMlCCuecpJyAjmj2dh&#10;xSuhAKbk0ZvCWLKRD7gCHvGjGsMYxkVwD4MXR1tOdWHZcV9J0KKANsQPCvObczqrDTcPpUcyR3w4&#10;+ZsSaAlpfOYnsIjXatWDw72q9EcZX2DNAAJPK4qlrDUe9NrN2lHl+MH+sSIVpOLFk8aWVK+RUC75&#10;V6gAUnIKsUh9wxHAUYcvHk7B/mFjNZNYXUg//bHP5HJFGqZ2r2XW9vx37grnVFEqohqW9MRAixlj&#10;ahrmHz6n+gC1a85DXI2TNNfggwmwe/L/DBkDgoyb/co1QP+zwdSC76Kx2KKzRX/oQQKXRsLUn7fE&#10;44py4gL233rDv3k98juv/j7srb7hIKq+WDa29Hg3+K09pWgJ1sNIZ7qf8WlGO1ukTYtamONl3JTY&#10;bfydA/h4hhB6QkB0VCpt2sYS4BCg53/rve7vvgCvPF7BUMNHmCT7x0y8IUO5QkKSsNRRWsDF4v+6&#10;9FTk0pPpj30k9H5GBdPFsGKcsfPczbSiY+o+n7fNVag3ef/m5M3r5i++4DEAdgYcts1QWGTFsbSP&#10;k8v21bPG1sbsylU7KZ0rDYOwJXaAHFpTAOeeMppHHHNXV6OrK3nCtL/yK/23mon+sbR7tJ+vfKY5&#10;4I0bIeIKmZ7rysoXE9naVA9dkRPht/ntYbQht/wD7bp0f2nxKGPh5N+LTVaDuhgbhzXs3Pts+6H7&#10;09JnSEYXkaQkYGohpupWK1QuWup7pACYhFJxb2aLr1tsXCEOLphn92jFy5iVc2gXMyVFLl9XyG/n&#10;ukbcaGK8ei751DPRR6/EH7vgSPRTJOb3JsgUgKiY2tVwDbWcm5pNLHouczWPnp77bYxaHXxNrTZ6&#10;8XVv94HxoOfwhnC7fP6vCn2Y4zqxMWDz0Il5v2tF78YfPKBEkspcqBvio3MfsqVPIFWuDtkt70R4&#10;b5lh1NFU42pMLQ01/8hQuSxeavFLeRqRpNpidbKpQMU6EeUHDw3C88H7/Eg8Z1uZYX1qaBaJ/CkB&#10;VNKriKmWWKjzwcMvOPhDQXTyKoKD1wc3dG8KFSpTjJAnc2qtOySMzks59K1xG3Vr7QNGWrxsV4gn&#10;jnJ35ATOy0qmTjhiUsvDwgLOSLgBArYYj5DnyNLIYS2eihM3KGEoan7l0zSaSH5nZighpi0Ys1QN&#10;IHdSvy/M26gTC7uc8nknallkvoGqecSEVooeySX1RTlI+Avllnhlo7iZZHpMM52Smxw+EdwqpkdW&#10;ERIipeKVLwS7rJjPfbSQEf0Bi9RZyeNdSOO34k8x2TKhzaWRhomjbTASQV8qnXj0yvb5C9upZPKN&#10;b13n22VmyTn88GjUaqmCR/SzZr02oJBaW0lHVanKbxDsv21kslnpSUl7pMsXzsYnR/f+GC4JNRjh&#10;GviNRZgfwZmMckRSYYXJKdJuN1S08TzweRjFtXiTvSkN+mIOQ16EqCGx76LHcHV1IughTShRQMVb&#10;LEikE/PzDpO3wAAJpOIaxGshp5oaWJiAPOSkP3L5MRxExDUtUb0TBSoSn+slHcCs7NtJjEtL+Pg4&#10;iGHJ5hCBljuo1vqFWdrLoKMVKsPM1ahui83XF3IOmVVU1wrQFrx2gE+QaaIV8u4473HxSwWgUHjD&#10;kEAD4uX8HIeEaAreYvZgr+4qw4l8CJ45tmIF+otZhg/F121KwcwVoNGMMpVPKimrEUVkh2kLeovy&#10;R66UOTC6IoRcpERZ4LVFb698RSRjQ4hZAoDEfgo5tU6znYHC0XGf/5DBO/oA7tNSwZHGvJaK7O8n&#10;PA/9P+KA8uaKlhBJEUZNnOyX5nyFUM112C/jV5zYKIKTpqMVhB15HdNqgLWAlTS4S/l7fug81QB4&#10;ZWqHVTULrDFfOQJ1b50gE6Vj6M5fQJwqoQnGDpMo9MGVbqnmy9FMmsleEcnRWJrIXzNZu3zhhgZh&#10;jN0IP9vkuNZ5/85uswOCia7/LB1LOd4kpTPkPs0ZhnbDoJha2V5ZfeTZR4Lx7O794D/6m/9HDodk&#10;LkK0tKcURr4z3SSYxQq3cm2Rng3C+eDezb4Un81xNPogmsounjqNaqhW675/7/5xk0Yk5fJoTlZJ&#10;2H3+8+ZsUuMbNCI5MSVjrnjtnSqPDiaiZDZ+/lTpycvl4XH/5RvXv/rSO61JN1lOXjyfxRjJrUNH&#10;tF4dVo8G7S6xSUYyRz/Dr/VdSU6ayp6TWXYOGywIw7/7d/4ZMhMg01SLRG2O+2Y0j71v9Oq3Di21&#10;FqfTtONdZabBanIKKUnBpKhmednayvJ43z+q3IX43BrnCtGl1fTSWur11+q5mHPmfO7Ko4ucIXaO&#10;+rtYNYbTClCEZASjXiVmHke8A2vE0tDhRHj9FULQj2u1F15+5d4DAp8nhESkYphIo//5v/cTgq/k&#10;gR/Qi49Qw+ASEoJLlFVy5AmpIMeBQGRgQMWtcczpv/f6u2RQPXEuH5/Ywz2vnFz4Ez/8b9OY/I3f&#10;/GdffeH+nXvvPvfY5uZq+eqVJ2s7X2LjXAC+1hs09xqPP3shUSqlLOfV116FMnZh+8r7tyvv36v9&#10;01/47z/+7LkL26WPfvjp451WdzjdKi+3ao1f/OUvfvb7ni8VV0qFU+PZSMGtTKdjy0uLn/vo49fv&#10;7/7Uf/X3//df+EfZYqGYLb78zVeLpfwPfuaTn/rUlWazXhncvF8TvG1xYe38QnZ5FQHyeinf3CzA&#10;exrlscG+9+Bzz394+tQosRAZzfpdr/3YxacaVIS7+GyxqDl4KWq1+4fHO9fffCmYNou5SbE06/Ta&#10;R0eD7a0lFO2pbK47njXFuX6cRi3me9e++pWv/t6b79+6/8u/8D8gWKgf1KezJgMsw0mq5ILL6o5H&#10;fcysKRosKBDd2c2b73YHo/ZgQHhuulAqb15i4ljvtd/4xjcLBfjoqUc/cnXj1VdXN2Ktzrug0KJp&#10;CTKHl7uxmdprjPZuTba+9qWnzl198tLVdGLRJEY8HfknP/fznFVXV7aePLvCqWy/OXjn7crBQXMl&#10;d9hqDOMT78lT57vFAnH1tfp92jCvvv02MiS2itRifGai+qUvaW1uLj3y/Mr3ffpjkei02rz++dXS&#10;wXH31776Fvpcmv0/+pmrC4UlhuGzURsNEkLuO4d3ae5uD5x7D6oDFO7Z1Nri2Ue2rmS90mzy4G6/&#10;dvXpRVbIXYbsjIYSZn1k7tB9HYyHKe8rb7742n/5+rA5XlzMnj29eu7xz5DT82v/26/94hd+u1Kp&#10;PnVlCYD53p36bmU3mYifPZv7qz/x6fWNlUceuxjHDOlbvUoHuh9LQu+4Ece9HU88d2m93Tr8b//O&#10;P/hvYqMLF04XC8s0Y+lE+u7h3/57/+Bb1979yZ/8BDlmxKZ98de/tbq0+PEPX/z0pz61WF5gtcos&#10;5KKJKKaIkGJtwOuH5gULkgUWhdPq9pdf+HK9dZueGyYo9ksEbhNvdTi8/9r7+3d2j96+sdPuB5RV&#10;Q3G0i0mPtSKfILPKTtuzZ568+OM//mkI1Tv3dr75yqvV/R6+oe3Cysevfry4sJLIlWgrs/ez3DKU&#10;H7eQTYphJ2VjIJ9J+TmYRXyxYHsyY5I+LJeavSBFkl80Ltw4ZkNAdyM6NhHsDz8mAGapXV3VSVD3&#10;6nLvOGiapfQtZtiY2B358alE8iIGcY0wihVHjERo4IphIZDgIwX/UJcm8+wtwB0pZQ0FybfBd44n&#10;NBz5YQ5qlb09dMRUrXC4mPfSfJpKS4h9wu1yC0J1nM2KxdLy6ppviaiM9W9vf5/9MltNZrIFehM3&#10;HuwCU0MUyLSWz9jpavYAnE+g9i9Pc9ffRBE7nlJKYUibiKAsLcHJEiLnyGyEza0Fi7KMYNDOLWT6&#10;HXpboDJoWwVDWvJd8ZNJcl7ptJc5lypvYocGCtH7+f/LuHkvJvHYenBn0Cg0ZS6hzjLN4I9RLXlS&#10;DDCLGDKpmVWb8XRcNmPLejjBdOWAq6lRYeiRWKgIT/IaBxXrqJOz5oQf3//uUtLv4GkhtsVF/C9f&#10;cNZj1tLa5PIl6X2LDdoZwUQNMUdmOHiTo/NYZhmmww5/+0b7xa9U/9dfWep26E88PHLYIu2UusGS&#10;mlfGzLFOMHt0ffCRP7H8+R+Mb22g0bYVsOFLuUZFGW2JMEEIekntvXdBOdda9JuHf+t/TjYP41BM&#10;zVmUATBqWUcCYSmi4qRrem6qs+9/Y2f4hjX5+sv2v/UR4/nPLn94K5C+c9AYccIx4fj4AoaWjFza&#10;L7SQzUc37aW/GP/MD/f+3Z82a41IpBGZphXpNCbD1H/QCv7m33JpH0edfm7FXMzaqwvZz/+gXSqK&#10;qMkyrD8yddlAFZwIK0eq1cHhPsYeoIpodPxYwn/7lrNfBxjiabypml8d0TBRfkhcdDCzfTI3aJp3&#10;tMpOMSJ0Be9ti8RBHGQYFmicQegMMxPlTKDjzZmmiTFfED1yIAd9wQVYfLdOXPol9tSLjX/sU8a5&#10;y6f+7KeGdmpmx4SCarlRc9QJBAoQscLDn3Cmw7jipA5veGdjFY5wHAQG4RIruLKy8Wd/2HZn/T//&#10;p/ptYsjHG6dKegZz4puaMcevufHAnXa7sE8ZFvmzCFVWLM6Myfkrf4W0AxivtAipgfwmqqEBbTan&#10;2cWQZhExN+gLkc+d2O5QKGusxqbqPc2ZKsdNcp6wFojhe+RaOj93Q/bYSXxTOGk3g5NM7zCkO9Bg&#10;p/lwXBHRlhyibXV9D4FrzIIYITe4lYUC/Uc/p64o4KSJG59Ik1uWSRHb2PE//Tnz3GMk4+ajns4n&#10;Iy999Yt3772FeQsjHQd91taYlmTFDONTxnoxz9CSPSBJGp2UQSVGzUCDMJsWyDwLUrsFBIfu0JRt&#10;nM7mnXt1po68B9RbgkSbestLmbGUqayUfqGYunx5/eZtIIyjRqclINJIZHsTeS3eVOkeUvwcHQJS&#10;wU4cWV2GDExVI6PmbncGYXXQZ0CS2FjNHtfHMs8wiJB1FUDoJ2OSabO7NxDIg4bxRCUCMCL5rgQ9&#10;5uL15ojG4TvvHUV1tzp/Ji/bg3QJQcRIHMSprTz01kG3/ltfZSOYgoBOJqx4zOy0UFbDBE0oW8tr&#10;9zG3GnhNtzcW6i3iVAZiUnWkhnzlWzc5+uYy9plTEG7seqN9cNRVgU9Zyene3n4bZA9FgXhiJ9MH&#10;O0dsVqhV0PdhgKIpgCE20G5Uj7M+qBHLqVRHtgCNxyc9rCBcOamQObpgSUVfrSGkxtoKczTgpulq&#10;HR+YKxCsmWDUidUFLELNybEKglS3NTh3Jo9o76jSE22UsFTYemQ5Z8qK4rXTAUOdNDIMAalXBcOw&#10;/eQyZknqVQoWZq05smcS4ohAgewSOOkHy4sxNQYZNRTvYjXw4wtpeVrdWVp8spJ7HBXdFG0OcNm9&#10;er1LXQq3lTbEma0898bxcQ8iJtJovt9Qzr19Kg9gCMHT0VEPm+SlKysk+rH8UzchPxyDPBpNQnrk&#10;hdNbjUan0ZKxIKsU38Wde3hJOQFAmZ6YSg/kRhKv16TLB+SAvbFa5kUJ1lleQo9tbawhtAUh5Qgx&#10;fCR5JVLxzrUb366HmpMOg+8MOptnOxgn4EtbZ6ZhYpV5ws83HyJB5rlqVuhkUAmNVrGhWEnrK1kA&#10;VFQ0T0Wcdz210tZJxEOnxENPyTwXzTRP4thCYklIm3gY1med2PINRaLrr8FPKSl60lL1JewT0ByP&#10;GgER49YQg9aE5gELMuekzW2k/cw4pPLaWF0iwINBx9lz2/itCTyyIy6Yla7EM4lGjCfflluEI4+s&#10;gRylhn1wPjKZb7a7195/b6VRSucLhdXJ3tFhtVk/2DtiQYV96qn2ToK8zJAIKYmews4KxH/ja9wa&#10;/RSE0DQgyPLeXl/bu79zsFcjk9oXnY3lqpEhvP6Geo9CIqocSiLaap6ZMU3mANUTCksYSWmjQWl1&#10;+iX4SiwXNmRc/QTYDPSo4YUBvoZo0GRAY5qoRnsjJJRMh6BQyU7JDyL3p0uXTtrFPBgL+gh+vSaS&#10;Zk6rrLsJdiNGBZbb67XffetbvSrE6fFk2GuMEZf2KpW+NiPcdssfR70Yllvp9pjE1sA2gqPkqzJe&#10;3qvpKeNRQjBoRAnHGkmaN2lNiSaaxhNOQbhKkkcmvaJOa9Dz3r1+yKkUTTQx3abfdkc3jysjDACs&#10;reMxqJZpMp5oHFTvHNWv3z4ul4rnzm0RYprN9nAjnt5YXVsmvDszpkBwZudObyOc6A/aR5VavcEZ&#10;tbmxsUKzkMkr75Yv7/T25s5xk27ei1//PUhK8OW9HW/UH9ePcYZiyp/t7tficSh5cWFSkvKaTU37&#10;4367hwC6nEtxq3Ar8miTZRIfRzG74k0txRfG/THtabmOwrHmoWWs1F8uLu4kh8TJxiQEhnBtiX4V&#10;rbc3NTWOjatjiZ98+v6tuzxyy4tl9oGxzKOmcrNYYTqpxpZIC9XWCRuVL2fQMV0G3CYRQsGy+RjO&#10;WphfMhBzdvb2rt/ahT9hJRhttkhIbsrhqG/FdlhseCMby1mm87zK++8dJWe5jJHIFxaCvjNr2zfv&#10;HdH+2NnvL2xs5YpEVsLQFhJnIZce9uWunUwID2CnSQqeygo09M9UHb0QUnh2IW2YkuMn6azMv1eS&#10;G0GU1HW1Qkg3UZweNHHPnt360m+8LzSIYnZteZ1dm5Xz4LgNhorVGdNOtVq7hy3fsa4+cWlpwa/W&#10;5bNIALiFGKbNaIctXzxIs2l/wPURYf/y4tKtG+9328PXX73W6XU5BVH4a4N1enaLgLJUPp87d/Es&#10;GuY0aUEifWOHQ4ojQCP6M9LjtKaXz517sL83GPanmKir1X57MJpB5xrfvnMAZJtjxOXLl8ZEEPS6&#10;jz1ycWmxfOnKlVKpwEjp+vs3Lj76aDKT+c1f+1K5nCsUM08+9py41ad+tbLfqNZ37t7frRyRwHDp&#10;0nYkwvc7ev3Ng/u7Qm18UKlXgT63xzgrmSGobEoObDkC7kTCMOdKMVzl0pImv7ZeBhaOjmx9bZVY&#10;eun3cgplzmY6U10q6C8HimMVp6tgieB5eAIjlBRPmQQKvIp2fXgclt1IDV0KYDQcDeyzdP5my+/E&#10;fqlDF3COpCxQ6cTVoWkobkMgWJ7aT2gwuwoVpC07nQwpV3pwzmjOS8+fcouu3RRsNyS8SrWezkJC&#10;JE2huLu73+50Fws5TxcQbNgYxogI45FlpsB8nhM8a1+ukK8hfup2kigHbKtYLmL5VjWyUa1VcG3h&#10;yKBlwSdj+eIJ5Vwg5m/9aqVjDcsEwDpBpuKiZ37LXE5EVq6myQgNUAZtCiBSbyrnXxZNDmecMJge&#10;TBVai9RHJdg4Ie3FpbXVtdNC3+dk0esGD+4yT1HJYBgEGvKoQwKRypX/WDmxc1QXaKWZ5EsY4RTm&#10;ZGxlhlmoD7dYvX3CcwJjnGDsmZb5Bxm45nepq/V1bImEh3hushw3umF3Wz06soF5inWydXQZys5d&#10;peTyjzTAeG9szvR0TXXBaplnCPnDnKu15S6lA726bNKHe+SCVSh6aA0DN2zKz88f1DDuLDwWaMNc&#10;po3ue2/6t25GD6r2sEv2KJWbpQGy4ccS6JOGbEpEvSt8ROewFty9zgFqfO4votaOJGnxadUv0EOR&#10;jWsMuMjQpPOfwR4Scz5+ydjdMV4fzpOSRZwgk1nnoGHGpD9iE/89TFqD/el7a/QRE49ctr6Hxobc&#10;b/BBqcKIsPzGN436sQ3wbNg11dIbtI/sYTtUM2hQawg0E2WoqRHTkW7Lf3C3/aVfdS34UZF+LOms&#10;rFvEDyxk5kxkZXHKKUO/P1uBxXJWETouqDIiEZ2wu8QTa0pKoIF2NsjF3VPrzsUz1tkzfhpEAPMO&#10;WBaG4kttN7TSs1UFMl0yRkOYPKz+kiQTiQcELANqUeyeNDK4dhGNnGLlIvASCfZMhG+2ypXloylG&#10;xhYSTCBDTz/MrrVoIqCVSp07Ax/STGZ4CZvxZX8Iq8dyp86ob0xHRLHPJn1R5RE4AWmMoxKilTEP&#10;M3+zi0hKtc/jL16hwOawiLCAp1g88kx63VDkrOlFxpwnfZIVHA7nSdv2w9FyeDPp9QyJTWHQszfH&#10;UH0vtnz95d6JkkJk2BG2xujWGbNY1ria8A4MatWdXr+WzkRGDQ6jPvkulm72ihtXaYaEVso7HgsJ&#10;lREFOmhZL+vNsSRWoJIYyzmLMVLV7s+UlNMP2HSl0Soxpg7F21RZC3Li5NzBVJkjGHFmdPz4gYg0&#10;M0THK7wEiiVDiuQQ/8kG70g0nZXLci7ti+BsIgIxmxiQoUKhEqRvyOmWwalsCL6U3JrHDL4SpWGs&#10;kE9x97FNwJxZiyM59lqtIXWd2FYjEpZDeSZreuiBVWbkcDjGuEfZA+BG3a0W8mLMgPGyJAyNZEjG&#10;HZeQQAgZm4mGQcSYMjVlUOKRBsJtxnrvyRGFRNJZCHwOVaXyLLiCwuJbZedkSN7rS0uSejublVAD&#10;YcC55jxRWgubpCwW2gnW1VWMrTJp5ubinmUuiqjP0sjtQNnOwv1SRI/XbE3C5GpLYCVWMo39RWaX&#10;jqOVlEbKiTgugoMyNhJO6uxEiOpiPXPUqEDfQZLkCHNCzzOYxuisObJhC19Dhbu2aEZo4PpJuUb2&#10;cBTEBIeB4VEaeYKpn4pzSRZqXosGejLKMY+dke8XLinnjGIB7omrchcJ+8znEiEUkjpL+ItRi4kC&#10;XFL6CvMwONo4zLUUGBYXTaF4PUZAQznejTkIivJ8hFeOLBWIYhE5RswHoHK+oOUnp4V0npMyyzMX&#10;V8TVklftC9dI1PUUDbaqmv3gO4PEQsieMY9u16p0DssyT8pSKwznPtnkwlPOQySAeUK/1CmxGfIP&#10;/dD8oCJny5z7JOQHHIW+6g/LuNhzwx3Jeri1+sEcuBkKMALhXhoK0Aq3UDHN/j/MvQewZOd5ntnn&#10;9Omcu2/fHCdiIgY5AwRJCCQlJmlJiRLXlm2tZNnl3bXLkr0leb22bIleK61KVplaKtqWGWSJYBIz&#10;CYBIgzCYHG7Ot3POJ+zz/afvgFRCkLfKU0PWYMK93afP+f//+773fV5XKK08nuocrKujWR/lvC0o&#10;CElJ5u8jPhSAlcFggVqCD6/TanTqpIZudSRFyTQnFzLZ8bEH3v7g9vKV6nZxwzO49+4Tt95+626n&#10;9th73sGlG4l+rlgtlmu1vQs7LO/djqfl6/OxZcfjjVKb0xkRzOXigPQn9GJ7e4Wnu+WZsZFUKjM7&#10;V3vu/MulRqME2NBjJRKEOQv9QuV6D7xKQ4uGhCNRt2migeaC4Gz1hXx0XoGZpZPJE0dOfeIP/8vy&#10;VgfAQDAuVxBjtytKkYgmFXAfCjmuaFyKB/H0aHTlOCwavnAhjxy3f/HykiXiHC0SpXUtxY8l3UwJ&#10;fU6nKTJ9rUbD8klBjZRYzH7csAGBk7Hcr283uPgJHjDOfhYgaHNmwYegAlFfOmaMj/pypXa+2FtZ&#10;LMSBUURgLAdDKUFV9fK1Un7v+ae+ce3aFrdhIhreYnTaHVTLg2g0EI949/KDtg9zI48nx3NJrsqm&#10;UlJPWuJct0Qk3pPMJO5f7ty+LL6W0eYcWyqUMilvPBVfOHiLbF5Uba1urrRebeS/8uQFHqxgFJZG&#10;cXUt32suMpniSNBt2M0DPAM9RObPL5596cVX13brZ06d+PAP337/A4wse2sbexNZOkOQIYKRjJAM&#10;7777SC6fz+fy3/7O041mr9mwHn/4gdmZ2Vgs05c1znPPPXdcW91a3Nj80pe+fPjQoXe+452e82Te&#10;dpavLrWob9qNK9fbRxZmUpMk2nXRQ9AvrO6V89vII3fHRsewTnR79eurNyhSGN9xNK/VWyEjiTeE&#10;yp85YUjMFr5yba/Trd176j7ICu1Wi0RQQH/8kc8qCw2uVUfeIocncsW4N3r9s+ev0iQ7dctBzOXo&#10;imlTsBhIlctRVmEvkPMxC2EFqLUrtb1iLV+ZPHQ4G4uPjGR6+LftfqtXjKcPN+rtq9cXr94obm7k&#10;YvFNvC7RkH8v16vU7GJT1iQarnfcMrmbrgAMO/vCql1l0Nm45fhx2HN123v23ArviOPigUMLx08c&#10;CGCpUYjdk0cOdtorywx9y7SE7QSEa78ovvqqvJU0zkHDaQW8XW+XdGype5ib2MFw6pYTs4FLF2HK&#10;0JhU4SbWXrF87Kj36OlTP/8vf2l0NH3XA7efPnkbyAJwb69cWi9XaiPRAAr2xWbvmbMv33PPrR/9&#10;6ONXri22OzuVwvWRSTAJ5vnzK+KkY6uQgAVZzbMJ7/hI5JZDR5577qnV9cJ3nrqwcCCDBmksm220&#10;C0jGfvgHPpLMpkans7Fs2ux3OrUSdAwevXgyYVVJCkO4HeLRpgb+oQ9+4KnvPNlsl/uNZn7Dqnda&#10;+VolV6x9/dsXDh4eP35k9p3v+8HixmJpe+WWI6dS2YmDJ+/avXFx6caVrz/5VX8oQsTT7/zhp44c&#10;mjo0P3rfw4/1oYGVW0vnL11bvPHk2bOJTHJqevzdP/Shdn2jmN/63f/8dEmk24jsu7KP+EVfrQJ7&#10;RJDHTp+Ey8psQXYCLxEA15eut/oz2FwWDh8JH+AuC83PzSxf3y3s5XydepLORyQucTNwe6DdythF&#10;tmyurS3ZrV0auvh7seIrwqcXeZf0IUylZSKfIBxCr0uPSrYe2X98IrHUpdEPqlA1eiBqII4xQ6mo&#10;2we1ejTLNIRulrgpyDYQsw/HjpC0rspAQvZ2yyOQpFMjbB39HgSoSo6Up0Lp2uoGKLVEPHrs2PFL&#10;V67mCqWZdFy1BK0cPfl6q1CuYRPAOXbkwDSHPbYH7vPdXI6+5GR2hGs1Pj62sbZNIBvH9e3dnXqL&#10;Nn9RV0ELiTj6c+Yk1nq+bAhWQPIeaDTNjWW8ISZsFvh+zdHdfccUbRgtp4EIVMMCAUJ4Segl+ROc&#10;59ixiI7oqH5zKOqPchL1KbKxrp88fdfRk2/D3WdDw8oXPM+eh0Gj5FBeoWP7MSM4ylAhR2TpFdt/&#10;uXfXeUvl7rCzjLO128Elr0SEciBz9V/6fqmruwJg1/qoNK3iO2+b2j6hR3u9YbIi8HAOssmE0CoN&#10;G1O+I0gKr+qKD5RBQyIMOQwMc4ZscYYKqlNv7lW0ejvR6wt/U5KahIskD6yPHUnyGPyWSJlptHQO&#10;nggeOTX5+KNNiUaSoYqlauKABKCok+fA7Q6r8w2UCqRxX/uW+e2r8eq2G3VjGK7ek/Omrt64qVrA&#10;mgp0kPFdcFDof7nR/8qF2oPvD2ftwJQH0J6INiUkV9zmMdo0bF228n8hHWM5//CPWS98a3A253iq&#10;YjgGsuKVwjrQyHMkkRl+vq8telWSZiZwayNx6pj9BtJ0RJnMOtjv6IWd/n/4rGd7Ty9WdK2sCnRC&#10;sC2hKFvCj9CUVkRkFl7Z+Q2Fugle2xzs1Haf34K0DzB3ACrg0fv9Bw+SwehqbAHu+NR4vye2U+5E&#10;U6z3XJie0eS402mnvbIGoiLVMVf3+jQ0utTfU4nuPY+OvO2R4MGDXccbYbYuPS32dJr4el+pyPkc&#10;UDhS7ga2C4zG7Gq9zfqfSDvRtHF4PghTKUTclxjN6JUOhEInm0M4nDLEQ6ELc1AUlH05A3GE4o4i&#10;Fq6v1NYqhZpy14xH4vfezjEIB5pv4AqnNabwKpdMVymvDrNKmCN0hTHniMmy1fSV26xNXmqdfN1k&#10;vlUrC+WJyVpoBwi7pE30KH17gX5bcWRsVWeryGHdnaKLJ8MdG/Wk9aX5ZGrsqKYee7QSoodECq+L&#10;FF9z3uCDO5T5uolrcm8S8mEFYuEz9+qSGesonJwQ0TZ3r9caW+MTwVJVwHBTU9GOIj9RXg6kzUzI&#10;TVPF3mjKQa0ry7XoLvcKHYoNwYXSzOhxGPNWSkwjNUFAtcQUS2HDos8amMs3aLtLbgv434G5m6/h&#10;9kSN7L4RQZaJSBXzixj9mjJEp9oUwShTX3qPRC8cPTTV72x1ydQZ9MrlDs4P4aZFJZS0VhMGP9Jf&#10;x1YqAynbpArij8bH4wcOjhPIqDDd/gMHZriN8eXpYgyC90Eh7jS7dki6kaSWErZlq7m0SZwK1dT8&#10;dMgFBCETGBkJQ9pBsosAeCugnTw+zdvZ2inw7IdERwWUXRQNHdKTWmalatkjUt6i1GamygNOJYaQ&#10;WNpKuqh/a8KFp06jCuiDKaYFxBUYH7eVBVo+Mcnpk3JRRnRj2ZBHtJADrysTBnbLMNJvMMhFNxqL&#10;iR1BmOWWtEdpklJIM/ulc12pN4JKCs58zsfkeSRUbuBW8zD44YOlU8cLiMG+CnqnJuLFUrdU6vIi&#10;+/KaObOphCfcZgnyMoRNTYODPNlUJuTK+Vuc7W1P1BGQBqdvXNPRaCyRwL5kg8G3/Hap0gooZhB4&#10;MDbodkvPpCPxaGA0C3mLaoKJq5YORyb9wbm5UeTslLWSq4H+ORPj/qKcXVwhqFzU0QsLWcb7uUJV&#10;RMuUKCGzXOOmA8vC3IVo5UiFLb/aYGCLzou7NBqV3GPqdjoLwRSnWt1VKdO6C0uCFCahgaQTGVoi&#10;Lt/BlvCkmmh8QSr0ZEQciegKCu0L7Tdt3bSA/U1O6hyFyfSqWEW5Cq6EY+gZl/mkM0QcOEOr7/4I&#10;V1P5E0JD0V1bAoAnv4JP2EMOiXJHaEOXlt8ertyaRIt81xovbC/djebThlUwRB6fXCMOIBKfLCmy&#10;Xl0RS+S0LxNdTQkjRAzlV2SnAAs+cjrvl547h8q/LJQxSbXmszx535130wcLRW9cury9hQV0o7ic&#10;f/XLz3//ux7tjrWXgjfylfqLr17MTKQun1uk6tnaLC8szD/y4IEHH6ufv7T4/CtXtrcbrByBUA/3&#10;LMMoHkNp82tkOPmYwHnjvvMrRY+nGLi0DHQQo93f/rtvL9ZKhXLjU39yyQ8G2a+pvg6fYgeXIuwr&#10;UJZ9kVFR8fqkAPA4lbZneW/3a89/8fCpkbpR827yQAZY+4vbvWCIs4JHNAkh7AS+iZEgJXe10Yee&#10;ZktCr3NgDpiZ9G+aVqluWmNjcdYmDuLMqxWxxFOvi3Hc76hpNe3NvtAOaQD1RMoyqJQH73r8IPty&#10;pVJNQzuOxj70/vctL2/u5Ypf+vrzO0uFvdVyMo4wRisvEVgwaFOOduyRKDRTiuea5Dh1ByE6Q00z&#10;n28xWgqlYtkD02vX19p16vp+RfpGdmQCbJWg8f/4s09MpkYOj89nZ5FFevp1GeGx1QaDSUXDtIyg&#10;xPSxqry6eIXbLxgPV2LRzUb7s5/8L7VGE2je5k6VvYlM6lypJ6sVJAAxfMsoKhjFsRw9deLk3fed&#10;OXh47pOff+Lcud1rNxo//MF7DxyY6wUcAtB5hlFyN2ldC3a6wVbEUoL31O+PzB049d54opivrC7l&#10;sbIMzG1IUVjHOJA1Ws79995z5MjR//NXfv+VK7knvnYxk2YgZn/+W8+PktQb9jPIfebcteI3XvoH&#10;f+fDyexsYuxY3wkNwis1PfLJr59zPC+nvugvFvpd6cB5jh87ePTQkdlb7hq0W71aJTYWqpTz33r2&#10;ZVNH8tG+sPacHdTGpqdnj9w2aNfMHoW+zEbFv8bcjac9GWF7SscyP/WRD6XSY/FYqltqMrcBHs7Z&#10;GlJFp87tKudHnklqUQab5c72y1cvXV1evdO7OJudPeW/VQ9gQ/aH4xOvPP+d6zdWLlwFjGhlxmOf&#10;/sK6eNQtfh3ytAar+cbkbIwkbZbaG4vN7d1aIBpYIS3npdpHbhlDmVMlGYH+pI0djeTeeshuPXL3&#10;Qzeufr4/WL+0di3fYL33/tanGGCGZmdi6AujxCLYWgHiQdeEIEpDAXdBKhwFB/bqjfZq6bfTmdix&#10;kzN0JfKFFkpYevG0cx5957tS4dQLT19a2SCzPTSSrX3ryU9zm7M54Ri/585jb7//DIAMv0Tt1M7c&#10;fuLehx6+emXFEcygEY3IylEs4RVnk8O4EtDVgQVlUOHVnedf/QIxwjK5HQ2BQqg02hs71x+4b+GO&#10;ew4de+gAoA4k3wyq6TjIvsFBotsu5s75wan5QzPTh+SM0RmMTWfuefTOqYOjyaBRLFUur2w+8/IG&#10;GMNMPDiTHZ0fnfrYP/3XI6nIeCb6yNsfI/K9upkng5mQqp1i89c+/kmSQUoNK5IaP3XXmfXlxfxW&#10;bmdtm4tz5Mix22+7JzYzGk74a4XlL/7ZV5nqL252JT3YsKju1D5qi/7JcWKa/dB9tx05OHf3nfc7&#10;3brZaX72j3+/sVX7wvXzhu/yaDZ+15mJdHIeOh1R58HA6PgULnTBk/uk5PPzGSKo8lH92p4WAVCW&#10;MjgloypaxdRDCRnFi9xR1NagpIIqTor9IxENMRNnVUDLRT4gqz0N21qnDg6Q/ndxt8RsPBAIMj7g&#10;aMtkID9o0IInA4qCZnNz7fzFK5V6k69KU1+63ZaJf+rWwOnMgVEBmbQ4Z+hrufLq5t5LV1ax/aQT&#10;0UQyObA68KSfuXoNFGeY+ApSZeGy4e8wnHK/9a0L10IqO763ukqRHI/514o7a8XdJ19+oazyvdnO&#10;PQoFzBw+rPxkayubclJB3tKSfjm6biNGt9JbR5VsBUwJFhQOBfvkSCYiMY+WTSAbV6Nnayi4ZHSZ&#10;ZRQsKeO7+RaasfQIVhZUpla91GXUAEf99JETU6Nz0yNZZpfm2aet81eMfkdRhujjEuVC59akjy0i&#10;UDVrV+pU+69A0f7FEvP1Kt4hxZpas0/7jVOVV0mQ3FGkUhHpKgJ0P2lZyBsyj6WLiLlcMEKKt+xx&#10;D/p/maT5uythIUPgrsfBCDG1IN9Lk741p/+BnzRI2DaiaPQIikXEAgLWMGTDp4qiFwz+kGR0lZA1&#10;UClENHyRH3ok+9WRjT7c1aLxH3/cmDssuGldDcdFIyS1iCOSEfnqYa/fnTpDAhysr3W++M3g0g1/&#10;dReutRDYbDE7WhITLjw5CbamwJLoXv6QvrwYY3nBXqcbZMD9W79uPXKm/WMfNVSMPAeRoMo7EjyN&#10;ok0YND9EcT0wDx0E9W/+tOb//BPaapnBvS45jgpSZWku2lhJZTX72oaViXKU8Ch3+uvUQQS2+zSa&#10;pp3lG/rGRdI1KA91N5eKvkg3oLThAyUnkwG0CjFUmg1pbpO6XAt0WuFO0Zun7UCTPdTNX+4ujAUP&#10;/EtQ47qCW7c5TgychLS+Hcaw7XNL5tpy/2tfoBoAsA413pLZrhWs5jzCBDSs+Xnj1OHsj7wfOaap&#10;0OfKpczfkbOeoFREQ9/zdJuDT/43a2PTXFwM9lrk2HRFPAzSS/fGUv2xTHtqJvb4e5zsKMYDzW7y&#10;MQ5Ay4s8nT6ICAEkFtMfxdtHHdKp73nqlZAIFxUPz9/20ymn7R8MiyUYd4bhzveHBlsMA6bKT/Oj&#10;uPRHQoCU9JTqkqGwMaXJ5bGEWiGCWuoOL49w3OyCDIRzrSuBn7fVoi1ni7SvQ/nC7zvVOvM4auhB&#10;WdJCTRJTalXiTHqQfliX4NaGhHvAHCaEuEnmFayccosabyAm2FGClwB3pegr8fN7tNMzzuyBcDam&#10;cky5oN5GuVLa2sqVVun7l5tS26TSIbpsA6loJfpFRS/aKoRX7lJJsmEFa3bJ+8AcG8wY7kmcABhD&#10;peMa+yRaRykC4sTS8zfDAc57gAxqjZ4myh4OaYYE7TJN6lkqm1cTH6zk/spUMBbxZ9Mh+XY94FL9&#10;NqQAj1YqtvkU4Cfvka/uF+TVyDhe0PDcTObAwgg1FTZAURe3BwqmZbVNE5MtEmnh3otmTT5H1PtI&#10;nOFSugFYwZgnFdc8M+zpdZqUYaoB3lXIgFgSScUdOWZ2sA/jSGLGgktF4R14sz42Qbq3VBPVepf5&#10;5Ggk0GwTrNGl8B9JB1SgkS0AdZ5ujz6SFmne8krlwHx6cjK6tFxJcJ0zoatXS5yOeOSBb7nBe/6A&#10;BB+L2VXYKfZoBjUwQUc+hhTsa/QIKMIpFKF+1uokMHgQEjMRZXfDYKxaHDrTb86lemvgjgp5IvGS&#10;EW45NRru1TsrV3uI1cOUx0xxq33+7Vw2wnAV6c3sSDgT0Jox3jIPJboEcjhsdJdHjo81SWLhhuj1&#10;F2biC9NxHF6ESKUycC13eY/jo0mk0Qyl6Ci3cJo1usurJbobvBeqBJi4/BrAiJJxSXGhCQ7aGsum&#10;ZqYDW7t7mTShquPlEpRmh/m2dLwFvKStr1ZqaFi8MoXmFhSvs5Sv8h90DAhPSid8o2nODpL/y6XL&#10;lRu8tZmppF+ycxBeyAidQp2L71XwSr9/CJqry/0t3Yd8seqGXML3VUBfJ5GQwp7+OdFccLaVqnnf&#10;pvva5uS2nIb5Z2oXU61dz1BK7Azjr2XoZrsiZlc84I5+PUP8nWgdlAdF2UvUa7NVX+9m5rw+xOI5&#10;rjjF/Xff++Df5F5p+v53UAmK8hoVO8GNWtRV4awrsbTYp2Sw7BXdi7t9uEmGu4VyudraKzW4xpTN&#10;qQTPYjztCRyZ8EL0xvy4vSa7b2Gv3CzVum0pYhdvrAVJLy3E19c2y5VqMdfEXqobpcSUBJJJK0BK&#10;HpSZ4u5QIGFbVR9QPnC5eMBhNzo9ztrxgORSC0cfnUNM5vv0uGSYpJQeYpfxKFqSEn1INaIJFc2l&#10;IfAeOxwMKo1jx2YCoa4aWCviJLeAT3RRjBT4aqlMMJyked5rdi3HPRF5JecAqhYXQYUqevDFScQE&#10;i7dPd9mXypItta+kkxEYrcY4sgRw43Hr+bW5mQncc+j7W5V+Jp46cew4wl3iZq7eWN/J1Wjs+fWw&#10;fNCEkiWi3jBN6xCXHgUicSXEq5D8BirVVBTNeBTbrLdN6ovpEYaS1831dIROJ9sg8OpGnPmPijsL&#10;ChbL41NEEPx+A7NLh3VzexnFLz8X1zfD0eD45KjHipabnSvLOw3oPaJHJVUYEXU/nUwQusy/4isD&#10;wAzHfSMZIGSYjQ+NTWTRAbNLR6OR8YnJgwfmxiZHRPQJ8IZmtti1+tLtHB7hlGBc5D96dhTwZlhy&#10;bCpV7uRyqRoB9xBEoAXxKxUnvyeVIV12c2sXHToPXK3S5LNiN+S4li/Wc4UyQAa/H99IsFCgR9mu&#10;Nvu4FMCBZMazpDKzge5t7R46dDiI1zA91TWKNCfrzfJebntlY2Xm4ATBqZ3tXYgHqDe5cpgG29US&#10;pEBBmYtMz5GQmFYzFsdHEzi0sBAKJ6m+uu2a7I6yB0mwC9g+IfwPehuIrt1YUdvG/ltsNtb2cujE&#10;vS3/1OxRfPCt3c6589dX17cIyOVu5AZG1C0MV11rqlBo1pFTxxNTYxGKlXYPAE8/kQ40e7D7+tvF&#10;QrPWLRcaSnKoqQM0pLNgfDybzWB2TpSqWOl7nGaZLnPsCEdloTKEfO5RchSPGiQgMwCOhtLYxO/d&#10;A2KF8CyEFQ5fRp+FUZDDOtjXBN+rsrPKbooifGenuLFb4RHEaDQ1DmiZ0CY4Nmzv3SPz49PjaYKL&#10;vAJe8sFqZppIxcou5ZUjmMyX3Iw+PCES99yscVOwEZIpBxMaRU21TGk7z4Phj5PXZdtNEak2G63c&#10;3k6hWEeD02xsz01PZcB6IxDlaTDkhMXjmUgn1m4s5Yslxc3nJMGrILatv7Nb397c8HsISkuHg1HU&#10;XpK9HuCjThGa1VgtQjO3BacUAD/GNzLFLOeNRtFTJxbm5vW00RnUr154sVIqUVSi7MUGQ6cgGpZz&#10;kSl0/aEUbjQRXRhPT40ki3udOnQHZX3gmNVuNGtez+62n5xhstZ79E+TBBh747agAfvStZVzknCY&#10;TZUiI7uNDFsMZVtzIb4CMkTBz1WTzBiSGcViRmsEdz49R+T6FitLrxcORhAYV0u19Ei81WrzpMxM&#10;T8biXk6aMh61nd2dHYjc5KXaVnNrK7+0ul1vtulOdrsxFSXAHo0yre3IhLkJgKrO590jHksWL06e&#10;TK230MC0W3J/i0ZRZi+6ZEs7VKnSAKAt3e3K+mnrNIzpb1Be040XrRTNlXaPZ4N3jHbOVSZ78Kro&#10;Nt/D3Uc9ksjqUeExAo0gsM0SY4hUheoU6RH7psqbVc0GigTpzfMPoWu4pEYOPfg8pEPv84izpk9O&#10;LZHMgIQPSLCXj9SHrrW3Ya8s665/ebhAqy3Q2Qc2//+QA+pWt2o7AbfbG0apel7D296sW4eRB57h&#10;sNdrKKqz89e9rD/3B+50WuanA9k7jeFXU6NrTVW+bltd1FpyX6g8FTWbHWo7neE54yYu1xlG1Ar4&#10;jMNoZsKYmTPGJ2wX8P1a9rIKg1AJwQHdlZTKLWVVi4Ol64FSzYuOxCfRw/IN7GHo6n5isO7iuG4S&#10;oJx9DK9zed05kunvFTkqOoY+nH87LhjKFWHprnBVD4e8oxPeo8ed55+y80Q2txQu2VGjU3W+8Rru&#10;hdSqba3bkjRh1YF7nc9OaE/8k6ZWrHr4mqbSyTqS/iz7p+l8tzdtn9/kcdnB6gSH7ssRSXBfAhbR&#10;qTMoclgYa3XUiLQ+1RBTE6yv1wWS2oO1FevGDe3VNb2NANgS7w7iBCSfaIPVKqotTGhTM6HJiYGb&#10;xCHibdUkGW71rD8OI6Te+pp3eVFb2vVc2tMkfsuURoStfvpazmzDrnesqVFncnpw8FgwzlTLcHPn&#10;PW54s0rnsGQ4riKqGfb2zX2IuCY4LWG8BuSfaO6hU24AUw1kPa+RptQHpKs8ZFEnKvVy2A3eVdwq&#10;j5qAIsW1maEwR0O8bYnKhcq1zSh4wP5ktVrMh9ENwgvi+E/Fy/bP60HYanQqqKMFBgX+QwQDXbvF&#10;MmT5r27ablSJ80YfaP6mS0izboKzR9PE0QigXmR+slrUq8X1pasoy9pSrcERkGQXYmAc9bzqwyw2&#10;9zDtimblrOPSaj2qQeMe8f0S4qm54bFiOgD5Kx8gUG9DaZXlhC/jHZGgyEmVys0Q/LScl+g/uZAF&#10;JSgeorgog1lmuZMEcsCZjAYiHURxMSk/vcrUYtwqpxNZVuXxpNYVuXVX5MduJeFVwezMmVHbWcrr&#10;huObAiw0zX6qIhAkW1QSSHn/fIQhMqyiAYnk9Tr4u/kaFLSUtS1YwZqswNR1SssogNxGA86VqQaq&#10;Kt/aEOY4dTtQWAVW5NM2XS1qENeVLSJbUQYA4tyPuUMs4FGpe/iBeTtcE11hkmxFs5ajxsBypc2+&#10;m2JYKaLRJzvKxiVTcdWjc5T8WHOLHVsJZVUygSiEdcXY11wEP7WMV2YekZA0Jrg+MakHgTzb6IbY&#10;fj0hSRPsiwuM4R8rkI+zQaOGXlhOuZyC8GENxH4liz/aRnHbDtcvW1MaablzRMJtq0Ocpia0xCnR&#10;6uRTESGbPNl6T6zblKa2lKbs0QwXxdkhWbbSAuASd6SEJksioJYdrp6pxMaMY0RyzKF7hDiEgMQo&#10;cphwBQj6fsqOW/e5v8YIJt5xW76si5cXDhZvNGA4wyhDjzQJLImwce8rIcQFDNeILn2i727IOvtL&#10;vLgmhyuHG4yn9ja15kt3SO1OmuqaGkqev1/uuqp0icyx3EpYG5Im3ZVcDKse13uqql5bQQtdFILc&#10;FvpwxqwkC+pNeock6P0fYs4yZV3lfXiVVsVxdwkFB+Tzkodfk7En9zKfF5Z8Gfb69M3d3G6uubhU&#10;8AtYhXVplRSyZDL07kfn77rz1nd/3/3MA5aX9q5d23jym98q13qvXt6kOKVL4UvBT0MZagHJf+a5&#10;G3zAp+8epwqt8dz0xGhAy2Q0TnKKxuMDXZD7B3ci0CP8X9Dx5qbHf+wHH/3qN58uVGp/+vkn77v3&#10;+NT06JFbItvbPbysPL+ghsZGcfsG+SALxQbJsZzmKaXcw1MwiSLGKVSt26IjvgBvyKcCqiUAiYO6&#10;oxCNczPp2+8Y3yiUuAJEuXAw5jPDN7qyUrEGyg8p1l8PpFYOnenUYbSQ8XjSr9q3/HGrXinmCxsb&#10;q9XKosR86IHDR0KgVjOZzAff96hIXCrVS68sky6ZyIydycROmB3IwL/zn76+snl2a6fFekA39OEH&#10;74smQtVB8zsvLBfL5VgMmZVh9Tns992U5unRFEiwyxcWC2WeEicY9sqGIqMby6/JwVoS+WzpGKaz&#10;46FYpDOUBeEQjoKYaVRrf/rEZwu1bqnaIooWjvEdd/QP+X353epzz6/oATq1vltPjjejnU7DuPX4&#10;0bXN3NLK1qBjA8k+sRB637veffjYiamTdz/11S9cePnq0fkjjz0wNj89STVhCly2E4GQi9SXYN9m&#10;npNpgHmHkij6/HHgWPVGhSIklsk+ePDM8rXlUrH4yqs3jp+cmZhKAXs3QgJJ/t9/+qN/9o2zf/zZ&#10;r21s1+SI5tEWVwssEImop1ph3G3RW5TkiW738ovPXL9y/drljUQqOD05/pN/6we3too7O5WPf/xz&#10;PGV0W2cXjjaKDB3bl86/sriy/NKlCyfvvW1mfm5jt5BMpZEC5Lc3SntrlfzWmdP3cEBnf+L436hV&#10;l64tHT91O5lmViRBghJLarHSwBaNLVncwLDjoyG70djaLH71m988fODAxORoIpLkEI5R6fyF4pJd&#10;umBd/f7H3okk57krrz73Sj5fbBhBcNysIsrBoIkspyr6JuJvnDO33Xfy6MjexlVuyzbnnmYfWC6i&#10;13MvXeU8k883eIrDzFEtBuyZzOih7C2TD9x/PBa3P/MnL7CmhSL+alX50lHZcVuLlNAUTnjIruc6&#10;mkx2RH6nJAh4zWVitldaCUVkFYsng/UqWmRPfq+ws7K9u7lH9QJU6KWXS5WmZ2Z+6j3vuv/Ok2ei&#10;kfiT33g6t4dptvS33v9+SEd76yuUOnPTMd9Dh85d2UQ5Y4rWH2+qxoDOUjAKamv2rZCSTrDN8O3w&#10;Q9ikJ9RgILTwc2OI4JToCyXNjra1tfT8C888e/YGLdGRrO89jwSmR8c0qxOHkOiPVPNVNPGr2+uf&#10;/vyXsYPTf3rw9nvikdjFq+dfvrheqV6eGdWOzk8eP34KgJMsXIFePDs9vrBw16Nv+9Qf/t7lq9e+&#10;8mRNBOkkOFfqmeTIrQdPMG7VlXV2e+e5tbUbf/LE1xYOTZy+ZTac0c5fal+9Bg0uiE4BUjptTXUr&#10;cibSW83u09/+/LUbqOkrfLmJ0chdp2LnruaokV+9vKH5S4zET59oJ6LZSCiu73N96doIgiueKJQq&#10;VHqpbLrTFYwcw16kUcLOx5VH08I0S4U9KelEWWWpHqMdTwPK8K6ur0k/xjTHslO7u/nV9Y2F6VEC&#10;qy/eWLnTvG1uZnZqdhrpAE7qZ5/8DkKSTDJJQ+rS4vZzL1xjQ4X4ZPbSlLW0pdiwycJtN/rry0t1&#10;ukHY9Ptln7+bHZHzDlfv7IXLkbAE1CejATGJcMiyRUyGjG4gm7cVCUnEoHiISXfHH9DuQoCUVqVj&#10;yTSYGUUXXIoM1jDD4xGWU0jI6Mvo3B4d4wTlkBAJl1aVRAj8yL5ikuClFcGtw31hmgpmoo556izp&#10;cY9Z7gar2D9SEuG2QavVpjjB6BEfecdjf3d8apojRW0n51t5RXvqLLpBmUVaQucR50/PRT6ozNm/&#10;YujnfG+J6bzhWlfNi11alOiagaIoxOQwhmpYGqkq1G1ec4wYSOyQzD0kQCwoVkUXEOAGIv01Sady&#10;2lO1piRB9cQaRKuXXDJ8airqTw7JfQEKK3ug2vlZBhjOsUdws4kzvi/Abpl966q3K2eVgYrM0AZ0&#10;aU5Mes68W0/Ne/xi/oEm7hGjh6GOR1x/KlrJvqKgk0EZD1G54N1a0r7+rG2BiLa8pl8xMuGnebxK&#10;Ss35Wx4CaE9i/UVJrbKDxYRtuFW3N7fkWY72n3wx8t6HPYk48/6goImYMNGsouvCBMZQ8lU59Bsz&#10;U+GJ8erTT9ptI7h0wVHTXWsf6AFCHoswGrFAu+bvN3RTgVZerx7SVSUTylW9m1VTPMSGMt0ihtIQ&#10;IgLSdO1pQ+usrjq4UmTLI66a7QPhfxp+6fpKad/3YGAqBJz1Ahsi3eKOKq54akATSPeL5vOT3/S8&#10;uBLP7SJ55kni7hTtOM+IGBPlsKy//QHjyAmOoBx+eQi8AUHZ8fXDQbmL6MMlfO3axmL1j78B5tHY&#10;BfGszFOS/yJfTroF3pq9XnPWN3pPXnPume2+7/2B++7zj43LeFKSeR2fmj3yypqmvGFocVZPs1py&#10;mgb4aSvYP6u9Fk12FH1VRAIeTFFMv4TiJ5Nuj9u0k5GOW1BJAadeBoQi7u1ix5awF12iA4TEpRSK&#10;aF2pJESoyn2vxS0FJaYJ4Hr61NhCrbjqWM9aYKgzK8Ne7GoOn0W7WruxQqdTv/4f4fVAJQdepb3R&#10;R9XSVXcD4bbgzTnVHpn33/+IpMbRNoOPoOmbq9e+/eTnamhjOiToEZMrZYIoFLwyWIKmOxwKeTXF&#10;SpDTl0e4+iF53iRl2HGZsFCR3Iihjmh3vaOZqNbAu0kECQYBHtw++kRbUuT9ku5jCwSY8kkhmER0&#10;yfwtEQ8ozpCl1mB+YZOXw06KsmY0S3NPKxTLQq7qyppMeck/YU1kRS+X2NY1NNQk3LgOSvql1JBM&#10;g5md26JFJJ8WCgxFFNtOT1hcfmN2GrxmTPwPumCpsxl4J/2Az3NgPsul29nZCzEs5Mm3nfxeo9aU&#10;KnroWZX93cvwkOjHgSqVtDL6XjjMwPn7hRJeXENTisjNnYbYm6VoV115D8QHgdFoipzCHISGMe0A&#10;hoqTzKK92uZWXe4B5Wd2uwbU+LYCN85NR6QkxvdMcEyQVyuzXC6UxHDLjWNOToRMkQ7YKTMgfBvF&#10;OpY40oA0EgLy4kXJrHBZKkIp6oeDw29mMkQKCtFGaDuWSFsYZdPRhb9z4EAahRHq33ypCVCKGyok&#10;syWKCLTTnVK5jqScyogovWKlzufOJhAJS6AU3CldNR15PABTR6OhqZlsEK2gJ8zohlETA1T6BfVS&#10;jXdBbuPGZonaQrzNZNZEApI1FUI8ZGLYB5qjom+tre0mV15hpQTd3JWcZ1SuMrkVyTSk5USC3+fy&#10;7uarzMCILA5Io0TPJCPgx/hqPllXee64JYgA9IVQX6uGlz/gKC+6LYwbUDdwnvnnoh0Y9Si8ghu3&#10;qwRL+zCDYVdzGHfucWPXDN1FuzsqxVo2GLdLptv6n9dISTGM8sQlO7rFrM815+7nHSkKpHxT001W&#10;dJN65WurTW6/sneRlM6+2VjVyoy6eXwdAdwozrNbISuUnaYClXyy/WFe57DFsmhQcDl8qoH3PXI/&#10;g7V8scZNNhCRusibMW6VNqrPVF489+wljlPJsH3qyMguKl7aPTEf0n3M+JE+SEAviLzDpxceedtj&#10;qtI31CMgl1UuCQmkfrkl6NcHQgbGhlaj7+Ksb1x5aXvzxqe//BQDziQ6paK5sriV2yv/7Q9/6Kmn&#10;Xrl8bXlpsTQWS506MjE/Pwp/5ZnyxQ7JjpjRIx5fUEp6GnqkrfAFL75yLb/b9Xt1d8LOfEJX3Otk&#10;IsxXGI/MX768DXCL6oQpkCm9FlMaMrYWDYQfvPcd99z50OmTt8/PHtT+apUUovcb1y6ee/n5RCBn&#10;maW5A/PffOIpruHU2Mh0nIzc0Nb5y/FMNChEu1mQXrccTe3tCrtCBt1OLx2P3XXi2HIuN4D+UWsc&#10;XDj44P2PHpgJyXFX2lcIoKw6Un1LH5K4VT8R3ShAPh5hKPgjqfjU1IQ1sVBxzEI1f+3K8xtri+sb&#10;MKmhuA1W1ho+MvwAZY1naJY9f3ZjM1emS+eXUETtgdsfufWWk7D3IgHjtltPsWYhSuHBYL4Otm4k&#10;M85s5tzzi7lisuc5dvTuIyD8wqmEXCVWhq60D5iSNZr19uYumQmxaIzHi+WEwFGOXBFgjx6EGIxq&#10;7VBcyxiR/iBeZs5bL80fnceLxHDw0PGZO6q5auPES69uSF4ZoR+wvGSyA5+daDvfM88+D3k3FjQv&#10;Lu5s7rajQd9tJ08dPjR36z33Th/Ib25uf+fsWY9dvnbh5S9/6ncXbyxfuHjtgfsOjY1P/Z0fPX7m&#10;jnfogczxU7bbnL5wbQO9K/Dp4G4rO5I5dsspI9NuBfbq23YjiIx6JDl5GNhWvbzX5G+Ru4JRrI0V&#10;Ctik/fQ3vk5AKBfwoM9Hlvzv/tGnNmu1cnPAZKvetbfrZulrz3KA2S3XRmbm7v++0+znZHnT/4sF&#10;Ym2yRyHfqoB5/nd64d65kXTWf/iHfvAEPPB6o0v7FvWfL6C7rWJTXFWSEBjIjq7QzvF5T9zx6OHT&#10;D4/P3F6pDkrFJj4GGvcIZkzpbQkLiYvJDVMr1tyOGdbTeDyUzAQROL187uzG9k4HzAmVLsdZ6ck6&#10;f/BH3xDvOzeIVHZ+efijBAz7UmOpfs3ObRTPfefyxMz4wfnTmemjHXPAznLPPQ9sbRS1wdqLrd1m&#10;occp1mn25FTAGUKWKO/ROw92iFdtVCQfT02XVNKsEHflzEgAkZEsbe/trueuXL6wvJ57+cIaybmP&#10;Pvae204dHSHcMBJxx0AsZyu5XCg8c9vdZ7LTt/dkxbHI5g0GAvc9/oFyYadWzmv1YiKdYUJ+4eJ5&#10;Zr/hUIzoZVrVcUQRpm8qnPrQ2+4/dXhh0h+OHj6GDAvNE5Ef7KKoSnLFKr3Su8+cnjt+Mjk+WX/+&#10;uVjgxrEDqccf/34ZPLQ7gj6V1B9iAyNINe6988Tdj8tAtm+2aL5AtrutBpOLu7qUTmZ2ll+68667&#10;Gy1B0+209nQ1R8Awz0B5yj9VKe+K/q2xaatart5qi/jI0CdmDogzG6YnAus454yuRwRgRpqka+x9&#10;OGPH+Ex5fAe1SEKbjo6mxgOJSNa27zx48sDsQiqZrLAf6nqtszEIWpf2tvYuX0VsDDbcm9bHE2Se&#10;abso/pFne5wIlq2t1daz5oXL12mx06EwpDCUg6xXqfohxPUNoRm31OFczuEUZyqh2pD5m0SLSPIN&#10;DjDpcMn+JrJFOUhCTJHhPz/xCPFZ+8M+yKjIkXE3sWVGONhpDH1tscVw4GPND5OO3pW9Td05OL/g&#10;gHA+CMoOpahFdGrUEI0DimLKCF6VQzCKNV1hreKRwOgoYc9HU6MpVhuzVPR++fMGd6YkpSg8t5z/&#10;TZUoqg33P00Vg6ri/sthyNrNjBPtDeZ8qoOfS8xgTjHwNBqKHKoSahRux3YPAW527z5jQ71lnd2U&#10;28jnDtH++m/32h+qiZxUEHxCatoilaQquD0wgxxV6dp+AQArHpiIhZXyQuRgyp2hZiwDgQB53EMM&#10;W4op9OB0YHoi8ra7UcGoU4MdkLpIUwonCY21Ra8ssxORRcv40xmcveJcXY2aTa+UDdJbU1WsrsY+&#10;HGKEw6jE5Wrh5ePjm5lurk9fU3uxGBZXC6bxbP+R0yBc1ETXjXQSQlxIiNau6EomPVw8zvqBe++z&#10;kyHP9cu60oybfpra8lThAuQa4ElSTjELCq1P7pzXZTVLZG5fYDJd0W55bWUr01SODQhoS24kSaWR&#10;YnSgwrzlj70y9bGUkkyE3H1V32iKbqQG6TBlBafltSO6hUK7Y6kNmxZCrgnsSqvU0Sarqg4SCf9G&#10;wkL4HM1QuBuNR+YX/NOzxDOZ3qCQGRyGDnRb0YYgs5ADW6fvQ/8WWt/VGj7JupKAcLnFJM1FDoSK&#10;C6RGOF6Cq1a2fZ/7dA87xsFj5h33ItXgJRIdhlKNjmjDI8d0+IYAhrVOEwywpJ0yiGWe2up4/KX6&#10;U98CKkAjWR+doK6KBRWPSLngbN11QVtKbyiTZxLiuKn6otqQJ1QdLSTsR06SsJUgW2sy+aGdocy6&#10;hqvktz3Ga6JEubq2pmBzfnHpeVV6LwAPv5xUOdizeNP7lvXJNhUA4A32p3xqONs1BMNAp2kwPRqY&#10;mAjMzXb4L1nMPaX1zU4tZ2o5+tvhGEHUugTICVTJ9qrEl9FRKZ8QQ8nRRoIejRJRvWheA4ZUYgSD&#10;tQZDfo7UdUJ4IleRt1WXXrBIgIsVUl4x+iKRlQ9K4nCEeaqDMqZGYnHDMScKQb9XWAaqR+5VGhC+&#10;r1exC8u1LmMpvgjlVl+kSB6a47RZwEEkUgH1d8UNGYk4hw+lXaIeL5jhp1cpPjAMUvomkgFifrZ3&#10;GpEwYnT+k6IO2nornmCSLHG5VNfUmfFkeKB6XqiNeJKFeuRIalwoqOE4o37mNEo5x1ugbIZEA9qK&#10;bCQ5wxsgWmmVWJg/d/Z67hzQlW1THiO9plSTXFwTTkSb8syHCSwqnAg1Odcltd4S+hf/7/YNKTWp&#10;L4qlJtsu9RsRpPwRvj9ZWw2ZtUajvrjmG7BT8gENXGarnDnASvOn/kDYOzyHUOaw7lKF0uShuUDf&#10;tsVnG46G2AYltrjvGEiKEDCbaqOjigwamXB0LjvSEUEacLZOPKB7o/61rSaeXV6uBMRbYjZJZ1Ny&#10;jTvdicmYJXFQgUQCU4Bvc3vPTYfjQtGA5u0vLu1yjbLZMQYA+DkxtrubKSJkJZhiHZMwYTTtbZFC&#10;2WN6mCea97a+XmaKEEFElqTB7hvJhlZXCsx+W81eJCnvcq9YdeHF9J2xwkqiuGqz0tRIMIH0iARA&#10;JaLZm9uVdDIYB8TdrksrwdOZn0mBoTQkYUum05jFGM/AA5HATstxV1LDcfazzl0xyE1c8xDMeFOq&#10;7O54CmOhPn59/6+orHHHJSq/pmp2i2HnJnxKd4HtLt9K04e4jP2EI7WDKB21GtYPk9kc7SYPy7mp&#10;t5Z374bBuYrMYZTRfoCSKB9k9WEoJDgvTTXweLOO7/SRBfgEHO8CAcwXAzidDdHGdS9dQqoOtLk1&#10;Pcn0zA4kjO2yRHlHMvFeW8zjfXuIH/37//Cfvvs9H3pTarFLF1/4Zz/zw+u7xdPHJ5mI0NEqMqKs&#10;9w8dPHz14hJuLzRUft1IIEkOJ5r+jgCHORQzwuXBkgQuBUUUVpu1B3i2IU++uizgPXR5tsSHQ+8a&#10;R4zdaYhiWCUO6+ou8T360Lve+64P33Hrfbquv5FXi/7j1K138lNdwFa/vfr1L5+rl3ZCHl9mNoUb&#10;c21xedaazmgZfyTI5o5FPq+7fRKt1mpH210j5A9FtUDE2y95Tp667f/4mX/9loV2NGQuXL9yaW11&#10;Y11xI4RAoGfCoZFMIJWN5Iq9zb2KycMta5hncnL21/7970G6+Ou/ZvbgXfe87Xt3EfX/if3/fOHb&#10;X6yUaqOpiB1WAFIeEForIo1gxcQe4fTsepjuVtjLToAPFr98q9Wlq284emYqMzeXPXV8/PL1PT4y&#10;9njaemwn7XpLbIq6vrK+HQsNkuFeuYIKW4wcmVQyk0nTg6KZjPByZkpyJLlFr166tLK6tbS8eNdd&#10;B2Lx5O1nziQnTgIWfPyDp/6qt8ZNf3D81oO3P/6aGsKfuHHt5WKp6OolOFoCz2t2zYvXQWq1xscn&#10;MXPAL7y+vAVZEH4o5aMFJ61OosEui0Kja773gw/93D97Q5/gobve3Id7+tb3voVb4t9+7Gc2d55A&#10;PMviyyHOFVzdWNowZNDgiSYkyZ67kch4MHXYNUs7lepWbWermEymA1NhjxGiwwZ5X4goRogAC2xZ&#10;dN9R4jP+9kq+maWGWxrw71obooZU4G4u20AFr+D4YoPotHo7G7nNlS1+Li2vbOcb1Ur9537h3z36&#10;rg/+xdf8wOxt7i8O3v4XGkytgtm4VLi+Lp4ZXNrt+sAYSOyqp41kiB47DJ6Q7jt8aDQdCfWq9ZFj&#10;Ub3XcXqUXG2OsxYEsyYjFO3AAnbgOX96otu5wJHs9MkzP/UPf+4tXN6dG0+PxdvbuRLhO7l8U3rg&#10;NnELrUDP1+sxxcSYDGq9x5GP1b0qjEjFTQ9FBDURDY3P3TY1d/ovftlb39h33yvswo2BnryRyyfN&#10;CMdBLaSFkiILq1Sk9S4nYdPOV2qUBxt7RU5UyMKxYHkVN4tnk6Q4rEgD4fRYLYEmy/4iTXlbxMYB&#10;cSWrZqqSs7KDetR4Rv7c1RQJchpZHYZP5VvT1IzPEYKlPwhdyiuSSEuU3tCUDaGoe2W9te2wX5CI&#10;vIy+jGS9hqpIPcqooqnQCUNX5FABcoowlMVM+vUO1gHv5Pgs2V3BcEhI2KSkXF32FNrSth+44Z3o&#10;wTzD/vJNytR30SVfp7R8o5rmoT5YrgIas07HM1T/KvCkmA2/hwysdlt3H0ac4xU/jyu3dutw53V1&#10;uDchWAJcct+foRrdEoejWt9i0WR0qyaT9hBtzA2h2D3uGUP0jerfqEVAaWUJM0loqXRwYVbJzqWD&#10;7t3Xj+1fOtuV+ApAQgUsWhu72mbZb/eHVGqFUFbBE8O4Bze4QnNuamU1r+ugYlVwv7eMjWD8bplt&#10;+DwWAQFKoU8VKpJGnxRUcgSxXaKvqNY00vzsNptXSOsLfpLSyq02leBbhHPqTCdqwtfnVqkfA3Vw&#10;VVMA9ZoVWkWU1HLJ1MlLdw9WHmc/PENhl1Vor3txVRzCzfObmta7JFlHkTGlhaPLcRMrRw/ZFdwq&#10;GaJKc0KJKGxXZ4t2K2glU95UhlJJwUsNFw6jOFWGqbTrmniFsFpZRrXL4NgRG5qp3Kyucc5+jScj&#10;2nFLLzT1XNNaWAT2bJ26QzdcuaDK/yDPkD1cPBSOShjqK3SUOrDx3ns9BHjmjStsCXYiCXTKALaZ&#10;STskySEJkWC1YdSWti/Md7f8noowVnHESjoqh2Rpv1r7eDav3IyKOi2fmTaMN1GUG8dtsIn/QwWa&#10;KN+y9IeQsakvz2Hf0+4J6kO3hw+L/YYeGfevWC41mwJ3PMsUheLJtIfM2EYx14XLrbfoILO2pDPk&#10;gUvYpM9nupbHSMTQO8JSo0vEwBOXVUiNYZV0VRbJgekeq4W3Z8kHI0pvWUW7pvvsUzRR7ipEv+P6&#10;CV1ZOEM2WpDSWNSG6SqUe6KN8g5vfVfuK11IQRIKOJcZuYyTVR3iDEfi8i3FjKhJiQ6nSplBpGJ3&#10;041pcDPYBBPDSJMTVa3epSGOFItJvKhw+k7YBv8rUQhtwmiF+eM1lW1UQLNqpef3FZzIywBQZs/C&#10;fPKJuBf9iCw+UsO7safS5xKbm14pmy6lSFZwpTuDkETVSggtEUFdmYWqiaAhpazKB2DAI6uOKiMF&#10;Nc8fCVBIXTeuHtkuvoC0VVy8ttdQGGp4VH4veC0O8+6Ij8vrM1ytsp6M+d1Kh6vKxA79sLAtOBPL&#10;DS81Dph12VzIZeA8I3pvuk1ycAUVEMITFQjGYtHVjZ22pPj0BNWseoxuBcWep2TL9KkZ3BGnbSZT&#10;hqJUwsWIoqxpiKoS2jY3Er5+cRaAKVUVoV+yvABSNDoSXahrCMeoULryQgYS5+6V/AJd6v9hg5Yt&#10;m/EvlwQrOFGLEfoVUeGxY4USTTs6WQzH0kCmYhPzgRCKNdcQNGxLDS3ptkT6ecTQiVZZuo54iOiz&#10;BMVALR0E7jlg4MgzuWMlERqLY7cnezEJPeoYoLuBUMoX60brOQJ3VdRlRfn2KMeSbIrGa94SqVFt&#10;y3bV0PZ+WTrcIDxqnRtGComCRqIbrCHcTnPjKtyBpaycok1XvlS3B6zcIN/lLVbUTPFlMCsgQYTz&#10;hVLxO+4LdhXX0lUHbiHOFfKdNPd6MdfmkEs3RxNQOlDijFfd1FMz9Fohtfo/+D5CGeukj33pq98s&#10;VCq7pVIyFjgyNXLiofuXl27s7lXPPrfOpR5JZx77vve/2bPEyVP3nDp57Pzla0hSx7NJe67+ySfO&#10;cef9u1/69xsb7d1dyovO+vp6pZzrfkEWLvafuuTcGdF0QG3PXHUabMJw3ss3eT/ZjK8k2Uh20KtM&#10;ILaT22nn8+e+9cwrqfGY26jlvf/Au3/0x3/kH4xkRm++kv7mVvOZ5/qbm51LV7DodC5d/u7XGX3g&#10;Pi+jtJMnQieP82v5LPwRn//kz/6bP3r+6W9cefaJleUdZISf//a3v/8dD99x2/GtYnF5Kbe7gzG5&#10;w+JAqfHE55/zRULprz83MhoSo2xHc2ngf5Mf16/nX3ppKxTVwU7QiTp1S+LRBx74sf/5o2urF598&#10;5sVa6+lLyyVoEZm4/+f++b973XL3dX/cuHb17/343/n7H/nAzPScNywZVn1suwHRmQ14iGWDogdN&#10;kSRNtXR6BJ0zy8crL5+fnJngZzkXnJ6an52Z+/ZzS+l0+MjUkWMn7+j07I/94v/NOZkW5pe+du6R&#10;B48/ePuh47cEvnMu9/L5566tLRYaOyu5c6++ugMJ6R//o48y569WG7/3O58bzQbnpyO33XGcdfNP&#10;P/uNv/vzP/Rm3044Mf6Zz31u8foy2xiP/V5JFnikXWanj4rp6BHvy+de+s4z5uoaWHejHwQb3iex&#10;m+K7UR34w8b0hI+Ohud/pB+jWboMeWLqGS/QJcjGBUJU2ZIJDMcyhqOOmOOd93/0/rnprNHq/OF/&#10;+cLyjU2GcqVa9dVLrwA5D/uDkWD4j5744/XN7uXzFdq+AQnA6J84sZAdSdA1RChLSs3u3u5AkWQs&#10;CWf0tGgJ+CWMPhHVd3Pb9dL2c2cvIHmqVFo+PTYxlv7Ae+945LE3XcMHItmdK53MxOyE4DGB7tjV&#10;Qn57ZbnZlC2rXrBIIWrUmyeOTL7w0otL6xs/UGuMpFOTE5Prm9vFYml1ZfXIIUEXzx6cWlxfXTv7&#10;yif+w5+wC05Nn35rl3fy8IOlS58ksDeTzs7OTXGOpuYo5bfoO3cqzfFsJp/LPf/KZbYTFmO2XjKZ&#10;i9VG6sWL2XRsbCz52A8e/Zt8uN/41rfPXVrm1BWPEXbS49SDqweMPssI6RqdVl/RUq31zdLyehn9&#10;FR+H2ymS/ZFdTiXB0NAu7NXERGSZYcBTIb+KKJC8qEhQFn7+eoPFXiKvsLTLbIQwdnWgcXZ22rIj&#10;SukqO2it2lUBKLQdWApM5L6GSfQUZ2tOSNLCz+XJ7hU5aj/ST2VQQFA7QA22UL5ns2FxTEX9hbLs&#10;uD2hadqSQkTH3S9nJgiotL55R3fd9oMHjpxhmCTSLj7yFy7DzHPYtgV5rearw6mHJFgOGa2W8xcL&#10;Ied7p7v7v/n6K7Czb41VaBzyiKHv1ByVfCfjQtuFQw0LURl9clPIaxKhl3jM4hEPmcMq8kTc3q9X&#10;c2tDLRbnf7zXvQGW/IEEjTAWEo20Rx12hHrKiclvirVKkJkKrKvrUQQkEmgT8MjZpS+dc0MOfEx/&#10;DelsGw/fqs0eHoSDphpNs0Uqu5OCumvDWtlWEFVRYovw2Gu/8ornpTXVH5RX5eurJCOlX3VMVSD6&#10;pNUirA1dNf8FxGKrabToeDXRJCNqr1IEdtfzHm8mPJ/xigOEGzIgE3oSbhX1x1KBNJrSxAVPH+pq&#10;nfqhu8N7l4x63ttX7jLlgnSzWwecLHm7pDrrb2gPNZQi1xEbYdfjKnpV11t+dh313S3XzAwv0zMw&#10;pD3AaBY0upRoOB+YEhJgIdgoIMg+NSdR3ky9ZgbMvolJMOMTn5oAf6tFH7JWw6p7gFO3mVUGB2GU&#10;nV0prjv6WCJ0y63YLvxQzfswhwx0vQPVNjYlFEoufBxdhteohSPt8bRW3vTC9EdmLu4Vy++4+UdG&#10;V2trKvqWMCDOQASm9f7o6+bJC75bTgdnp/xgOYw+iTbVgREGsQROD49Zy/Q0ZeQhkd7KH+srl3yl&#10;ovmrvyORxRAvY1nt+ETr4QcC73yHAZ0PkjDlsuiVVdWKq0XU1Rw0dKWjIOMYW4QpjVUffxHDKmI0&#10;Q81b+GoiVFXLiep52C7vw9H350OUbG5RPFC/QU02DFxFe89hpiWnCUeBaFyJ5BsJG5PMGLQDAxTa&#10;hj4eTbz7fYHZE4Yw8Ok6EAlu3bj8dKGw5gXB6A2IuEcnmYu12pNK+0oVoooHzZauoCpAKztSgvq6&#10;CFsYnuAtstTsnSJT5e7YTPYEONgz9+oNVawCLpL8HOTedPzjEVwzXbe7UiuDJOyjnDUU2q1cbrmP&#10;v+S3QS6MBQqldjzONJq5qLSCuKsSsQjXcGevpuSenumpqCvfpN5DSsOUVZP4Iu9YNkpccEccRmiU&#10;oskEybQxy8RQ2KpV+5SX0xNMFLsgGEB7JBLIo3z1xkB+Ni2+F2s+L8ZnoFy0SQNmbMtbW9+sj47E&#10;RtKhze0SZzOwCWNjCbvDmtfNAMkM+6rNXpIGZsB/5uT80tI2fy1K3GKQxoK/wI3PqhLEIyNH2wrV&#10;KWuIX6dvoELselKXmRJlVKk4nIEjiuZlKT4cqlFwm2J9ZX3riAeVXgBmxvm5CbapYr4kTXjDQOjd&#10;6wH4sOdnI4w0EUC98NLyQBKhjGqtLWHviLx0TBx6qVB15TkIErllc9uNSJAKWe5LtNwYGFsdiR5E&#10;DxYnziQWmJkdxxBUMAd7+dbYRDyT9idSkWqD+q9/25ljVIP4tViQsQagRhAEt1eRzAl/bHtSsREt&#10;IZqX9Y3dZqm1uWki56YJcvHiFuhs4KxU4NUK3uABc1n2XObA27sM2qFUMKMW+3EuXwd/TT1M5Y9/&#10;M5nC6hYggPf8qzskAJIdE4v5oxHpSCLJRL3IZ2p2W4iSOZ5xrfkcl5ZKxC8jtkJsKA+N7jmyEJ0c&#10;H5kYn4wqqTaD4qgQeRmtW9mROBOPmcnxxcXFushKzdWN0vp25Yd+3COdHEd3C9d9+oQ+tPRayu3s&#10;Yg6Vwthy9kvim8F2Hvc/v8eyo7kJuENhlFvBKg208j4pg5fbT5duuMdtDXsU2sP0DrVVmoSwKUPB&#10;fnUtqaywFdx8RvZExZX3DAXNPEWOnE5UT8NtwBpClhZlgJh/xBDl67dpOYi72hRMOF69gdOu8epp&#10;yvZFK2CcOHG0Wq9NVarrmxud+uD6SytAh7Mixl1JZfwf/eGP0ALhlSx94MN/rlz8S3/4Z6aPfusr&#10;/OKRt//Y6s6vrm2X13cqpb1qqUO4lbGy16wjMoCfnwCLGoaTvrVVx6DMQutX779d6Zl+CfvtNEWe&#10;QydnNIWLlzVo4Lfd9HosRgLhMNVUiA5BO8fZzPPOx97/j//Rv8ikR28WurUvfaX2Z1/5618zxTD/&#10;z19z/zPx7sepe9M/8iE+5fsefue9D73jmW9/8T994tdAWV5YX9xuFphUlxqt1EioVO6lM5ED07FA&#10;KAVcnLlXY1sG7wELgeiwXrp46MSbPf6eWrrs3ji0s0JhcmFFbDqaTW5sbf7mb/xH8tDL1VqzYs+k&#10;WCud7/u+9z704Dv464WP/87ev//VN/u9Fv7gE7xZ+kaf+JWfe8d9xw4vEE9EKIKGSqDHaVl6eFCh&#10;2Lh90kyTrr0AucmzwSiLHGZ2eprbcnVpc+5AiIhOwlQfvPPWHOG9ua3syD2wo2bn48yjaPtNzoyF&#10;QtqNjZ1YMokV7uDcWDHfpHk2NR556K7TsWjy2NGF4t5WfndVHSstEuB/7/e/zoP36Hu+X1fKhTd7&#10;793x0Ee++Z1/oZ472x9SMw2btFzDIGXKBPHVbjbF8kBP25ZAOGmqDXgiQh62qPnpVFTR7d7aJ/jf&#10;94d7P/Q65p2nZpiNoZ/azRWnM+FMOlAhPhuNBqlZSk2EwHlzuVgr1F5tN5bK9Rwh6VFPzUNugedP&#10;v/yy9NVtbXO3xRu3/bJB0VPyRwJ1eioNT7Vf72p9tosqJC61rAq30/KozC9h/CG+aJheNH4itYGF&#10;kI3Zfd0f99//zg/r3rfyAUnOY48nyZIbxKNvri1fvPDKnXfel0qPoBSeKpMXWzfi4QNHj6ZHx91G&#10;JltUvrRewHlf2YzmSMFLBtMJm1YuN1AC54ym7+sg3/inxus59NnP4CgNzT586eynOBVRUadSALKi&#10;1Wp+b6+0uraXTETRyOx1q1EkDZZeqjarSFZ0M8eEu9dcLxfOlIsLaiVZ/ds/8RY+XEdcBIa0rQnF&#10;loB7Wf0HIiSDt8F5SlYVOd3RDZaevVie+OCoT/kDPkeBRppOfruKKZ/f4sjC1N6lOQ6Ez4L51lRT&#10;LUUbh201oHyDaQt0xnRnlxKGJKe+gTL0SnSwT+I0dKlbBPIr+cEeSYlUnC7LxSpKNcOKHmpRCTGX&#10;kChhqiGa+OQ8stcLCkQ0uFocXKnPKFQbAIpxJxGY4VXytnBID8MMQDhK7RZNao+e9ly/6Cy13cB6&#10;qb2UiIYv7TdVEKejwgve4OzP88ZzPt3GsuT+COfEcV6rW1Vn3SVDq4mMTJ5VaKGI4bysaCG/lORD&#10;3fbrvy41ZVdDOThHXZmz6Wp+a6npmDTZpX1Bs0WG5YbC2CoGDh8WMiNBOnos1wulhrvy2pS/hxHx&#10;oQN2dpxjhVJEi/HWRR37pIzF0yHxEKLV9IJW07l5O7WKp1/STEk64Rjp1u0uEomzhNvH97rCM7fa&#10;4AbiBOt1p6TaMBjTxbtzg21tecOJwIFRdUzi39ted4wgSi03gXWISJFrSGjJ3Ye9Z9coEURrYLuh&#10;NirokV8CALH0Np40V03+eplPEGrAITBiI45QBgHqA9NcD7Z8cxVnpT4aS7oH1lAn5nU7EDJeUAMG&#10;Phg1XFctFSIcyOFiLCfRD5wNTBY8yYAgSkKV+nYI4TNnEATNUkXBr9Nk1Br1djLRhKLadqQ6dOUD&#10;tqt6Z0XtqyOggIcyY6EHb7cLq06d1kJPGWB1we+7OZ8qqVh1LEwVrKnoUrX+4KmvGW97REummzKi&#10;R9/pnlSVRJjYV5iYPvnoeS/qmKQrMI34i7mtwt2KzeHk7Av+Ww8Y6UjPG9cEwa7IQK5fT6BW6rs5&#10;biNIRvpSB0J/vfBqY23DKu6R1MYwwOGe5yRJaBtSN6ZMIYaLPqlykkk8rAzyLDUQ7kkgqe7OpjQ1&#10;bveLZl1yucXtyvWw7H2Q2xshV6llSSjTfo2zxrET1LIsbYhcscFDFS42N6utHK3zeMwnbNWBBzcc&#10;SygVCV1KVqWuBInJsMlwRyOm1VVPHVUkRQ7Nvi7UOk1Guz4ZIA6jjt1kFtEVi8yb5w9IYc9NDHWZ&#10;Rkqdgd5fZnTZkYh7KjfVEJiEVbIYGGAqypLwXFCiqvXYjsmc1k+dzPI+kHGYtCn4CrYKdOFllytd&#10;QWUjWe/boCuZ9JbKZezBY+MRqphmc1CEhK+8N8qYDqLJg3es3jHL9T6xzR5FeIWvAAm5VMdvokaa&#10;WMXJde8NYjGfKjqodTtCbcAhJXWBJzsS5WWj67mxuElcJTwdl60lZydhfLgMKvlPpJp+IS0xhQr6&#10;RCkvhTEfalv88PIu0EirmTlp3D5YP9Vq/8Ah8IReUpqYQqN4zyR8tWqnanc2NouZVDQWE6EZI2u/&#10;L9hsAmnEht1BNcyl2cs1ROXM1DXiVbwuUg/EMxxgLkryQMibSNJfYqrnhLC7Kr8rhC7Vd9Nv5Kqj&#10;puZPjHDPeENmh69aHfhou9Dfww2iGzv5Aop0bM98aHywjabNFFr2U00pZQTlbfOaaSIwVpUcdJpZ&#10;QcOtADOJCJzqANwhP5VqV6XVS2klVucgKDK/CmSChm1YPhl60xTA3YAHJRqOAwfl+ey2ZbliWUYh&#10;4xWPvIHklpAXbidbiJSED1HD+ZIxyQZmTp5KhHgZUvqbWFOpjjZqzV4wGBgfy+JJIe+Q6l3Bt+zV&#10;tZxjB1KJtNWvO/uPmOHWobKFWrbLSxZ8kKa5tlpdFnhb/YY2nOWqLrirdXaBzfIIvhbp5+5pKkfP&#10;JXmqAlhVvIJgVCg/pV6Rf6jm+e58WHhdstxY++Azr2iRhxxo92Sh+LkiJZfkJMtFJMg3sURWI/J8&#10;BfdS0hFJQaR+tJT9GIG7I3r6gcjLDFHxqO+mS9kiLyYRlIwyj3H8xBECJInbze3tNTtmfTU3fvKE&#10;gDUHViroffd7flhOqJcuv5ET7bDU/LOvUDo+9PD7/vRL/zlXqqGghhjEs237jd1KU3w3GjSjSCAW&#10;TI6GtvKQ7qU36xLHOo2OLUxP1iDJkuL+4wzlEepCz6da8j1pmip8CKYkRbwGEffLH/vNBx949GYR&#10;W/jt33FL2Tf7g1fOz8LHP5H+kQ9T93IUfvDRHzh12/2/+iv/9OzZr22UivVmN8o9mxQGGK7F44eS&#10;CwcWAFqvLS/XkMOyOzKg0f6mE0LJq/KqhwmNg6GnUvHdnfKFS8vXr5UVUCc4PR7hIP6//uNfcC94&#10;4bc/8Wa/Rfan/p470/7if/2tYGfp7ffdd2AmTcBXueOOuDg2dVnh4U2hRpLTlwArKYAhFQ9CXhnZ&#10;TE6Mr6xv7e4WRzLTIfqMwfgDd52+fPnq2spiKukdHU2MpI1mA7WGPT8z4tNbO4XquDj9rPFU9Py1&#10;XbQiXnvibfeeOnXryXAq9fS3vkEcka3Elnzazz73KpXUz/3yx9/avffuH/jwz/7zf8YtHwzZyYj4&#10;nRwh8QBl8rYtC14ymU5gEWwlzAmFhK4uIM2gJxKlgSq4+v+hZrys8mduSTrST+3Xi/oY3K/xcCLo&#10;3doFMNrvdkVEhE6wkKtVy3a5Wtyqtyq9/micBplAICoXFxm4sdloLj7PB2KJtgZZ8/7WoGuSRjBo&#10;CgMkoNON4sZje1bhPrJWGa7XESmxJeBnyh7ktHiK+m2TWLzb7n38rX1A8ycfGNz4LEmzdclb8G/t&#10;7ixurNz3toez06M+f3SiWAmXy3okOHf40GHdf31tTUlqyUnaI3yi1iyV6JJ7rXSjbeFeD0diEfVi&#10;37y2gtdT/uRneBbCialAYmHx/DM7mzuTUylLT9da5bXc1sXltXQmzjJMJB77GZciR+QC5lrNZk9W&#10;uSF2W1RGf4O6i8oAS7es2nJE8yoREP15juc+8XcMxOqBgNYUlx93Apsf7FtqIoGjdGEyy0G1Rt6a&#10;wonjrvAZKqZ+aNUTAZCaeemuylkhSmTLUogOEfXxdAtexxy4njddRQgzFpZyV1Sc6vCtyUdPW0GO&#10;skq9JxDEAYmRJlNG3IKa4uNS7hJPRENfhHu2PFSjyQi7MiNxbjTw0vi3uOt4mxwjgH/ReBaeUjTp&#10;HD7hya95zF3R2GvqRSklrdt80WznZkP6v+OP75IhS2mItNFFHLueon0DsTpVDss7t9qXCSzqQE/A&#10;56qU38hIeR9uCQNDLCJUvGp0qskpTsVBCMJf1d3s8D5Brgla0J189jVFMtW0YefdES+wqv9dnqlm&#10;Ts45ySxHhqCi8EgogRwh5Ovg5KLiVRNkkaryFRldNitVf7+qW01XTyvjc008opobtKQw3FIzcVW0&#10;/TcuoHL5RHSXzibfW2GKqPoKJe9IKaD2ZUecyS7mX06WujZs9btDXqn8mIMcOahffwb3LjNd9bGq&#10;66pO8FCJkCV2HZW4+AZs2DJ3Hs4svO5UW2DN7tnLK6+fO8yjXi4fr9dy9o9m7K/UParRYw+/s0fp&#10;xWWsLTkeeHNMshKgQ7U4OyM7oOJVbD9OYEhOB5wPDSkFhMGACYOrg1YoHtZVzCiVREh9Nsrv5vp5&#10;DZfBTyiUEc+Eztza+/pXLK1BrIQbTNr3DocnPnEf2wqgbKuWjPrzmjl46Zp18phQZOXAIz9NxUWX&#10;JGcHoBVf1ySgWXAuSsAuVavgFAQD7u81rI1Bd8v0fjjvxRUcivVFAC6sI13pCk1FQtaGZgTVl1Hn&#10;VXrF9dX11suXzItrPpFjxrzZmBn2dxMhJ52EW6knE3YkhDLVUVM8ioOBHGU50El7xFCmfU31UqgU&#10;GKbTfVM9FI9uel4/xvo1+7uC5IjFhsFixH/wFlNRcANiWSJSmLSavVYXskM/nRJ3BuhofLlM5Ucy&#10;rEWaETQKpY6USX71sVuS7Tks4foDAgjoaDRqfb+yLCuTvWfo7FZuAk6h/FufAiegEVXMUYHISsUr&#10;9YWIGFifEzG/Cp1kXYWHBI/XHB+LutMxySHxMp7P1NDP9EBDkcIKFZH8pFiXtHLxHIqL3lY+NeAw&#10;1LRKbi3bOukMesdcWatMTaYzo+l2z250BpjD8APrsmTYGMikTPF7Wz1gMf14yi+Z3pSyA4v4kkZr&#10;QK9BFRvMt9iqLHIlOEOzzoB04i3Q96SoQ76USuILhSFtoe70Se+CDLyheFupvrGnuiESHhyqckH8&#10;RjIl0asyGA94FfjadLEITEGVmFfEyQw8KGJ5v1Ibe+FCt1QsBRhtSjRzd6/uVjrciiHp9hotIoAH&#10;Uu+pKlLoXwElBGNkypmETw3jqk+c2GJ/ROoGtitPNBJqCManAhDQaHa4q3d+rwkDfaTV1wJhzS9g&#10;Y1Dh6Eq4J1Qh5gX1yXdBlI6/mk+tUOzFyDwSyblPSd1tavUIfJygWgvF3+mRSlbt2cl4kFodey96&#10;OFFVS8eau0JC5qUljU1UqZSoWiUEFY6MiLZ41iwwVS0hg1O6m7Le4gwneY5qLRD0SNY3kEFR1zju&#10;RhkVOgb3Gy9rfCRartLe6TP0RsxFQMOAhERxO46UqiUk8IIMAapO0FTbYroNDoUwB4WdUQ4jKmcX&#10;Ay0loGj4bJH5cXzpdBTNylKIKTl+SIqCj3tCcS6V6oNlm68w6LfdOp558ub27vrOHulYGBSPHTks&#10;7kvaSEQLqmvrOBGWIgwI0VAYCSVi+0qzwUMQDhGOK3htisIAlindx93P2BU/BYZDPlMStVAvNJvN&#10;9Z1NGEIMrI8eXJDnytGpNeKxaIbYWb+7dVITyuYijmdpAlL1dzl+hOIRyGey1ChBter5SbtTRe31&#10;BbQJ0qbL8xecTyT/l5/4ab5vfjf3h3/ylWKlNDMb/bEf+dGxyQNcL86Fb6Ju/JIcaqNRkmsOfPOb&#10;n6HVO5IFJCZPvilrrd9WDS0aQbzxYJgWNOMCCaaXV9X3ITDgTgiEuIg0pPWVlTZJKydPj8zOzJdL&#10;7a9+9TnF7OCRI6bWvvP2+z/2ix9PJUfc8+v2z/9fb63W/XPnYEam5U9+evxn/wlvJJFM/6tf+N3P&#10;fOa3f/M3/k2jbCaiwRGWh3AJR+vB+YXHP/ijzVp9dnzsDz793PLKJr2gidGxv+EL+MAHHjlze/D5&#10;F7+2t9Wulnuf/7OLdObiMe8HP3jnZHbs2C3HDx85mpm+J5QUHB9vGbX2m/r6jLayPynzqFalcPfh&#10;8J3zP7WznisWd4vl3Uh6htQ9OHy+4IAFy+eNWd3AQKgIldRIys/R1teTAJtuJ+JLzk7NT41PX758&#10;aW/Tt7V8/u7H38Fq9PRzL33yk58OB8PveeRtZaaQ/cG/+vVf//aX/vMLz395dmb69lOzMz962y/+&#10;4sfYJH7iJ34yEPat7xb+yUd+mnQZXJ3v/5/eubq6e+HlK+OzsbvvvW/uwNG3du+l0unf+I1feOnl&#10;p+i2LC9dB+fQzBE1ZHWb7cvnN86cOnjo7rHT/9vBP/7yS995+XK7oUSLdGLCOklRTz67lMpW/4eq&#10;eHlmr6zkbzk0PZpN3HFbJ0bskBE5fGQuV1wplnBVd9VK5n31wiJnLLISXW5kIS/bsyBYJaZS+r4c&#10;WiR3isXNkHMR0qPtbUKDbNZNaIHEuCG+k4D1Rg+9m6HwLTb20L54csgvF/mW348gqlICIdwfHxtL&#10;Zcbf2gcUjiY9U0ef/ex/fe7lCyePLOQKuyC3C1sbaBr8/pFms4ogfX7+eCSWpJ7V7W6DQ83y+s7a&#10;DiFQqIOqjfb6XuMP/ttLs1NJCBwzEBSD/lPHR9/CteVJjz5wL76Gwyfe8f/8yi+1apUuzR5Ltg92&#10;L6QxpSKZT5gdOBWJms8fCNA7p48wlgUWbviNv2lzhGDnYCDCnoj8hrQqBExh1j6zJG0vSk/qHRkA&#10;esShDecjEiKKDHOG4gVLI7XZpiT0NJpCqoTqhfOFfYSitd1VZhrOmhGmPk6p1JK3gzzDh60PL5BV&#10;rXQRGzPi4AOmZ59MhVVmh/AQ8CTRnFYYEmRW/dRo2h0ZpTSxiMXD0Z3tPD2jehVytdVoemKxXioZ&#10;SKd80N3yeQvZMydHDpIjooVpUlzvrrdRyaKl5d9T5WDe/vj/+4uHFk7+5E//cjLti2XH4//gpwpA&#10;taEmvvii680zBFxFqS0nVBklBhFAqyrA/svJzDdtq57vaUK/DuxXWT6RF3E87PQKZY9SL3PcUcmE&#10;mqv0GsiwsCfhfx6jKcpmS9xzGkLUAHEIQVsdv/+CW/emK1S7qbzmtGip8hg/H4msNkpiGR3rKsRQ&#10;OUKdYeKOtOjsrlexgeDnJSM8nHwfBUB1VAaP2992Onq46w1GzhwJJ2LQw9ueoDjyBZ6p0mwwm3NK&#10;08WfyeEHm3KEG7hYjVxcJdLcCfTkDwR9Jd2K4cW0hggf9dseQ824Zb6Oz40xvukK4nhlXgUqkesX&#10;eHVJ8wdrIOh5GrThW/QMWy5u5q7uTunlVSVT9oMPDl74sq3lQk7VxZmYkY6Xfgvxwzq4RDNsePXv&#10;xUy6ADP7u7Hc6i+IuAvPqihT0MkJcttW4ZEUo0JG5pM1FRVUuBX7UU5yyOCu8rozfjXdlawfGeDp&#10;3KPYP0YtI9a1DXecwWWN+SzEKNViNSbeMakJfUzO+pJvBCQLFpUPgo+X3pvk3HIFCTDp2O483nC/&#10;Z1iM6ZLdi/2+H8y0RjLhn/+X/etX8p98IrG+GSg1JN+EcoxrLMAhdb0EoePmk4CQannPXtMevKCP&#10;jYRP3y3QYFOlpnTaodKe06oTbGp7Au4HKCBDmbPaKvlJNywJUKZcC9u1Rm3gqTij44GB6TKkTZeb&#10;NSZzQqdt0q2Qo2RPpWJSOFWQla4tJj57QR9cskSW71GYb0Y2Tlc0m1q4o6A0mlbzxHpkKTG+/on3&#10;xGYnJk7cUiSsWEmrhBTmkXmlxgW2Bl1Of7xEU2rLYUqUumFESaQqRkHsSCEuoDR3Bu1X82DZw959&#10;t3P4lFDO1bSxG/CuLF1funptefVaVwKnyYaQWTmUgS5ERtgHO2JJZW+sN3oA9tFJDFQl5pdxokzj&#10;CO6g7mp1YUoZ6ZEwpox8scPIIu3XJ8ZjMBqSydSly+sUGGNjgRjmy2D41Vc5eDNa5LJF+/1+vVlH&#10;TmyJAwhRrE8iYcgc98vEgspHIm10/fkXdygHgqH1sXGEsN5a1Uwk2pGw11rakuxr08EoxPCQJTSb&#10;TXDnl6hoeflCv2fP/f+Yew9wy7KrvvOecHN6OVWu6u5qqRVbCSFaQkgISYAEwpJAgBAIY2PsYZDH&#10;9vhjnGYwNsZIMnhItudjZpiBAYxAwJCEUA4oq9W5cnj5vZvzCfP7r31fdXUrVVe1PCrqQ93Vr244&#10;Z5+911r/BAyYAXElNf1jHz+DB60WMx5UZQ4in1aTTq6juIgkBh5k7xrB+gFLKmeifrWSOXGyZpEy&#10;Wk1itUWKBQa1XpinnZB4dXYmxpiClcPrdzpKZimV8o3mCK7yyiqmEp7FfCpft1zKOfoNTQXdKV9k&#10;b69D29brx5ClSd85cqhqetAQZjJoLWtoc3Mzc8iv17E75521bbFmwNvvf2iT04c/4gTd2u3hGbm2&#10;XMtoGj+Bdp6aj8KRQ3UlQtEKQt8PfGXvadaQOX37EaIfGo0uX6Q0wqt5LGuo0fjc+Z2s0uJB3WlB&#10;SedQNurmevMzn/zLhRk+DHkWo0oVsN0fUWp09cTAdjJgNjl2dJZpx+yMrKqJ+pqbc9M2v7iczxit&#10;CbcwSMtYvrZ7Qk3lOBlqUrTX2BwwxgVWJpZVndoINzKQeZJ+V5dLhWLQ64yQPfPJ11ZqbEDIL85d&#10;OAuEi38FpGgKsGZzFJTFTyGzana+tnJoiWs3HkONHikFgTJoOFldrCnUMWVMzIMx7oQjbglJNKz5&#10;vUZrEj3QaA97Pey1B3M1Xjm3NF8eMuRibD83Z8ECsel4Ewu0hT4aCjtkfDPW1BJ+elb7rf+orD4b&#10;GqUafD9xk1WsGeQGGJCjI8N3uOmoT6hSqlDsoMKgNxjLJ16hhlmjQeN8Yscnw9eWJeqm+RJYfLTZ&#10;2F8OZkSrUNRQarmGY7UZ2TytgvDrZL9eLrJnMFDpDDr9Ue9O/6RBw5lmp80MT6yJsCS3AiUi+mYG&#10;nSqZC74HKmmumDch/1iCdWb/JHky5un0JQvGorNagx8/GAH3NzXSkiRMMHK2kl9dmy3gsVwOn/78&#10;V2rvbbWv8X5vECmlaaStet1r3/T//vm7nEI9kQMbaBXVWxxY5pn8AIbCrpltDS0WRcSSEOpbbMWW&#10;xp4AfSdOLNDvwfW/urHVUj61HNINY8+8+ltf9y9++p2hFZ03x+z9yn3vpX/wNoDQo7/4dsDe17/+&#10;xxYW1972U3+bZOz9bh+9Ed6uD124cueFS4z5okzBYu9ZRmPszm/1rYf9yxcvP3Jm1Ca1vD/hMYV7&#10;y1nARJCbPr+AuVu1OHPMXeqb6PAP/cy/5Bux5C587i+LWXnlwGhtbO/gmHd0Fp9AChdWd1ZTcsEM&#10;DCPkj+BCs5AYEHiaaqAlSITNdGlxgekJ9JULD5ynO3r+M+8+c/58X7mjVyQj45P3uotzS3eceGqn&#10;O9yLuun4ChsGpgL12dnLiLnPX6Y2J8r1WLly4tgRfIL2jiycum319W/627ey9l7y4teM2hvNRmfc&#10;2l+dzdx1kgNM4bpYfpw+fYiJ6eHVxeOHFtZ3FoZ9bQp8H3g+fLC5BVJhC19XHS8ZM4Ffuu+hjg19&#10;+6TYUVMVi71LGx0Q0sqMRq0cujSsLMVQs2eViENxtlV15KTqtPTF0NArKCXKuDCimBxZzf8m1v+X&#10;x6LhawybZO7iYR2pqadipatFEu1mZ2f2d1t7QXMQJj/0lh++lRvUy64+cnn97Pputoy15jjIVj/w&#10;yYcqD6yjm0X6AlfqfR9+L3yKcqX08Q8/4DJLWwoygO2hrocKPl8pkL4HwDEJMD8a7jb6N3d5N3/+&#10;HTD8SSL6oR/76V/5hZ/KQqnMyBgzMo6MZs8im3iCU7D3DGNLFwggG1E6KPchiW7p5hbk7iafebyq&#10;2fUZ+QKZhKK8tDCG7is4iiw6F6C3s9e1e5SUefsolLPFWA0UYpa8fKQ0+eC/c0zmEIFNFLlstZ3u&#10;/UhlMtMN8IpsRAIYIRbo3vhthVrIlcTgVHhEbFynjNH2dEo6XpmzS2RJEcGJCUdFzMrEUZB82917&#10;vD6um0xbsiqLqY0ZjowjcefwmQ8sjDd25EJhj5Qsmx98zx8A7K8dJaAoLt1+R0DB9Tf3khOA/Yh8&#10;QujY1Ke4RGChn9HUZOdLkGJu4srbU+K4VhlxS6DixVMzLxN/egaRqQU1nyP9a+i7nGeKocMxNMpn&#10;3xbpmFaCswug1ITI6Y2lPxKw7jnZlAQW9Dyp36dTKXGNzBFW7GVjvgqUS0VrPujXvWnmoW9J9xn/&#10;wPTyWtfnHKWosBHAKGE5TK/12r7n4ovSA2jcuSMlzvMSQS8ZqhPZ1X1Vn+mvRE1wwb70moxICVW/&#10;sTsArAhDZFiuRPMVZGr2Cqww5+7pfEK9jHejdzN1qZJfmupuwEzymI+c8b3HDEkes2ymHitmd+I9&#10;5j+ZU4qSxkx7JoGZUaaV52OU3diMahVD7hmZTpxwZxg2pfIZMG+EBfs3QbGz1QC/im+52ztTw2oi&#10;ufcK7XOgdtd3QwVLe5WzVSB1CW86woE5JVrANYng+VRKwFCjIPzSxm3eYwn8BoMYhSNzXc5Xmnns&#10;EvCuy+y09kmp7dHEuy69mq+el1YvMdI2ZZj5X2WGucFObn80+eSfjRu390AgD98GKJG1VGLW/lAM&#10;FR7gUWgRQzZlSJOpsmBqLWYdulJi3VPuHfjUsToiI3kXV+b9w2uSFItHR58T7W5vXL74EIgurQoG&#10;UjnZbHtKYTVLLdSPfRteUicD1XLK5yT+xQfBgUNs41grZeXWV8WOlLo5AwBFsU0UDVsbY1b8v4CO&#10;VV1HPsM/8HvlHENih2CNwTBhdX3lD7Hl8g+AmXQKc/PICfWH+/vaYJFfEuKK5kjW0GZYZZs2i4gz&#10;S6lFdBdzc3lxp0Myiga2aIi0UQRRLmseBubZyyOO1ncShe5UsizWABWovoUOCISCWC9lTVyd2FYv&#10;NJ3AOn24TKZcyu83CXVHGUtULGgTdHm0pkG5mrXQ2hQTLDB7jiLnpTXRnU9NIJm66YB8qiGRK3Up&#10;nqLGnmJRzdbbcWC58lzLmHSoNG3bopqgXskrFVXsfIGfFmmRV4eiHDFeplrCL1q5o5A/8HyemP4b&#10;EhB0ZX5GNo0u2cj83nlLnGIbreEOU365OcWU4kLMwhxAImExjAfgJSFUJmCYPGFNLmmRGEeF3nyx&#10;oqWc6EnFiRNnBPoyS3rmM2Sd59nOro5Xpc8otReUNTQtajo7U1J/pEdItovlouyvNCvpk/aEELeg&#10;+KZISLgASONJMTgoKO0PYlQqk4vOyLF2cQAC7mb8kqpy0O+x3F7x7KhSZ/iB0alTWS6b8ZjymQja&#10;ZJTARcu4THV5BGoDAh9lUfEDXRzFoxTa8zxWn3AWCll46e3u5MKlDjx/WPS6O125MOjIK+cZIYn5&#10;Y6pQiGXw4HM6idAzmi1FXvlLlqquDYvDf8JVlV1EtjTqMliJwUf8PMGf8gAfZ7Jd5YFrpjKceHnt&#10;MZnuaODC5IfjNkuwVtEcf9jpbu7vcOlrfqVcrmCpBYYfe0RpwR4pSKDX67c6nTtOHOZCMJnf3Nvh&#10;oVHoto0td9sNgNsyX0bmVb4N7Tw3KquKMZ8lagOEG9rM+t5uIV+YqUMSDDmOtxpd2Opcl2zhUNTu&#10;oXtu94mzQyUub8VarXb8+LETp1ZW+rXlucUTT/kGV6Q+URQRJAeu4POf901PufPUxtZFDSRTUbL7&#10;TMIqSTbPtFt7yqCvcC0ubVfecZodkjqorDFttUUY2vANnvWMJRZapzt+5NwmwzArPzSB/I5vf/0/&#10;+6fvdDU3OOcTKrtv/Bf95EPf8m0UxKBAL/3m7/g3P/dr//xnfzJtd6GRdEa9L5y9fNe5C8VijdEY&#10;zV0s+fiYzvxWWaz97sXzlx58gDRbWA7x4dU5dbxe2B2Sa4pDz0pt9QXXvvhN85l3z30S34VejFlM&#10;kFTKW+dbw0F7NVmizQkx5winnng2q6fRiExCJld+tkil0Yv1ovV9/PjRzY2tCxebD99/fmFu7s3f&#10;+/3/7h3v2N7e3iMQqUpyU51U+uMrR1ZnZ373XX/SmXRae5fkpFcoz6+sfPwjnzh39hJiztPLi3ed&#10;Pvmcu59BBk5zf+OlL37h8170iltZe/NLx1/1sm9dP39u1NpHTPiNL3zmwupymC109sczC8Qz5+kH&#10;zl662B9vjNithPBOPvYRaQTWDhfrc7mvq463pnj1+ue+cJ40Hc3fZHQo/gk8H4Zua8fL1Nmc+YOG&#10;B1lFKvichmAi22JciF63WBZmGxiPy0p60Wg1XoplD6nyzGfbZWMZdLoKkYacNtFOAjuDSTDTaM7B&#10;w8v15bn6nSdvu++hhx9IOuncyqte/V23coPKc8d3RulDlzaS3LBAhEF+/gOfuI8VhZ78KXccm6kX&#10;P3PfpznROeb/6sNXlcRQz6EzZ5LIUNkzCURhJp8W/KF1vDvt/tZ+66afceZlfKSXvOy1H37f73zh&#10;vo8ov7kEljvBFZNBiVydQr/RYp0m6njBzWj5iBHwE2UuR8NbubmYpuSRWsk+J7fTaFMDjUqTKiar&#10;BGM22sjmOThqlbxZp6ab203KIMU8VIvmuAlZnccwDUkSKqBuUm87NnHY4kIJPSFyMsbDzH0X53Pb&#10;O7iD8MqKIwGzI2FMURnIsZaL8r+PM/sspiRSCGzGwEVpdiVMmlgZIgEQh3pG1Rx1ISd6KZ8xN1D0&#10;TuRCwKmDeC0U0BfDUZVEG0U+lMuMRxxRTlETwTAyGiWA2rC7vXf5wx9+76k7T6wdXeNgrT7nhdWj&#10;p7be+QcJeGQIQqSS2tit2oCkQHbZIV/UDt1cu+s63owz6mXjjuS++WjHe+DXMZ32i3+kIi+Y8mL9&#10;8omnTILCqNFnA2UvBFdKzPqGEbJdJqXEAP360lELktXocDQhC6fcjZKwkmJNYoYeoTw4bdhkEUhq&#10;joJH+xXnujQNFfWNHZw+SvQUKsxyQf0iUWXOLHjUszCyn/p8eNNi1P2v2URnCICO2h08mERj9lKX&#10;SnyDfrnX+h69UTxtljAD9SfD7I1xVCmdS7VCgm3vch280ajOXJzQkpRsBudPY2JvqN09cLt9zJ9O&#10;Wzn/UXL6o53fl213M47Wax2vWdZ66TW+gBNuEridOjcsnlR1fuFIyHwYS7grIy84lOaxipQgdLaj&#10;gemv7EZx6yLbtjQ34SVX5sOFev3Eyf57Pzx65Lz/SDs7bIZmuaxCQsG8NmXh9e2RGQUyqcpstyYy&#10;mVHnREYYHkqNUTCvZySdwtfXtb7Xz4Z0mzxziAn9g1mKcXeddU3qVKvOe/lgVsAvsCrUR5LAGM7u&#10;OVI9Yle+r0zVqeLVcPM7GeTa/dz+1Z3fOzd8yVZYXcsvHxIBBgzNl2Kor6OI5wL7+8TJCBLnF+0i&#10;rzPW7E5zQacC32syBsoTjiOEtkvHDhXuPM3VQGQKet5uTjY3Lp2/+BDTdroXNiG1Uug/xury+DpU&#10;udjvNzujQ6sV06NG7Nn0lrR2kAq19xbDRMNtDITKFkiMIR3tbgG0bWOrQdvQbDep6lmUtLhDxTlG&#10;xaJoBOyI1EF4UIBMmY9uwrgcTjD/6dChw4M+PS1hFlEFxyI/XV4u0Wpu7XTFxRXHMh4OKXS9vT1g&#10;2MJMLVxeystqbZRsbXf42EsLZVJnQO3q9aIlB9MuknZLY0xAOs0MLeUEcS+XB/Enlk0sMHm0C6/S&#10;NVPEyWBsnR0HR67THXGjCfUBqAQIB4jmlo7UcstQmrxfxcyLmSyDW/aHDuwTkDeET+rk1TwvLVRo&#10;dxm6AgLzRXgRz2goBR03kpja6IOe2QcMl36qpz2GvfrwoVJVkTzl9fWOwoq5Zznz1fUyc3U9C/ww&#10;k2X8rgPFMVbX1laBr+h36tUqjwvC1O2d/XazBzKHbYJCZkN/t9Pbaw7Xd/qzs8WYldXqlytsp1m8&#10;p/LsG9lg2INHjYnX6HihAjJJOpjiCorZpYXa1fWmYmgCjULKPOftWNEDksjmsIRcmK/TwmH3xPBh&#10;QBDfOK4o20l2TstLoKYxmjKL8wvxj8vIxoJQz9HsoRLulVc3dvq6/5G7UND8SQ9SklOE/0hETCIO&#10;Xs4VHFHUTC27vJiXk4DpQHgjLiOMOQyWuUOmM08mxkeO5LsRbXbIQPKqpTxWVZBJiso0lHh8Y4dz&#10;kqUYSFmdDQ6t1NbwzyvmaaD29ju4mj1ydv/QSv34UUWyhImZk/PSmq0E8IepXDSAphl1vlBR7EIc&#10;uJtySaaeZClwxSHRUUrygOYt14FviFcXN7Ven221u5SJw6hbLIn27PWzk1EX29usQq6G6Kaw5+L1&#10;gLapcWqVyokjSwQE7Y16rMt8sUi/GUf7Roxggc7JBq3Xx6WMRXDsyNErl9eb+50PfvijieWDtZot&#10;ookXqvhoL7BfUMrYzJYrBXGETI3R4sKiNjjPf/jhs7TZq0uLp04c52yDxBxlswAj5888uM30gAXU&#10;3h6OhtC5t/c75qsZvvDZT7vt2OrTX/Aa5xv0hFiL7heUYCpI/uHVr/i+X/rV/8UWMQvS27y6pysw&#10;EF9Onn88dHKk1KZHKBVPnfbjGiUdj83IuJqi5y2vLD7z2bf5wSeuXNnb3kBSl3zzS17x0//k7a7r&#10;wzDmBmWEN/fLvYVrel/5itfsN6/++m/8AkrPXrv/wMbk7e/4bakdPGzcOtQm9RkY9Ldqngyw9fwX&#10;PHfh8OEPvP+Bs+evwB7J2Dj03IPevZ9rLR958Rt/YE6w9q//55vmMw9a21cf+Ovi3Pyw0xBBMiR4&#10;s8ID/5GPfX51bnWhtiCoMNAvdo2RJLzDHQY0OZb2jMIgpNpKxAiJo62tTRg2p596+tyFyzu7Ow88&#10;eO+3v/KV+HL/u//4a0nSgV5w/mqjqA6h8uJ7Xvjpzzz0V+/7xINnLpfLxZ//mZ8HTGSC+Ov/4ReG&#10;fZxku42Nq83GXqffibJLQXCra+9Tn73wm7/yb+5+3nOpUx954MzOVpt1yJzz4TP3bu5s/c2ndpu0&#10;+KPB6Tsqc7PFldVqvUYw3eDez7ef8+zR11XHi00xY0ioWCtzc3c/d+X8pd39/TZ1ZrbAfQi2d/pK&#10;FGDxsXPQbSAS5JmJ0dl6EO+x48LCfzIi3zxVuIKN9UI1vMoJDJ31gCoY2fAScWJaDzOJ9z3zHtcU&#10;sVpm+F1YXl7c2L1E7BTegC+85/XYb9ziDXraM172/vd/6OqVXjEf1yqKL4bL84UvXH7k4U129mo1&#10;hvWUNUkinoSjvXEVT0Rtj+HMDP/gceTAIGK4Dkkm0Hj65ucUPEpOt//Wn/jZf/yT30ahd/5SyyWz&#10;6KIyteyKN8eJNfYmNJM4nG3sUGehpI2+9dtvyZsdK6zt/QbM5kq1APtQ4brFYHV5GafN/TaMB+X+&#10;gQgWRkpxuO3EAi1utzM8c3HbrESUN0rZifg8a67a+/tdrhhMsIyiHbPlykynM2g0e9IFZ+QQgYCF&#10;IBUQQeoVOuFypTBbq2FPcGV9j2MCQ04Pugp9ahIBIzPwojra2+1YwUsWommtNGpB7EPe/Xhxvs44&#10;hinyxmbr6mZTqEI5XFkuMphXCGJP4/BQkG84O19iNaIdZiCNv2VWM5dho/fZT370Q43d4T2vfGG/&#10;VJksFQr/4sfjT/9V9Ccfm3okUXIokJg+W7BxcF05/xVMEL4ccHl9b+xZGKP7B5Pmqk5UmClNbzbr&#10;8gHRF5kzs2nEbfSeE6ESRsskuGPFP7kw89zbKaG5A+PY5a2mLvIpnRJxrbu3rB1nnE1fR6puVQbL&#10;apMjwz665lqbTSdmvm1xD54TP6a+Q8SRBAHiKxRnGlDsejxhYnnMW+rgUxnPuRJbT+JsQQx79NJr&#10;2U72iiwaiHkbm/DJnhi8m1y7bo49fq1j9CeNNqbNMpbx/a8Oz5qGNplfS442vPs/7RqpYJI3l8E4&#10;McFxYhjpDX0oewbSOL72aSyu+XHdrHf9ekkf862vfREv4wKf2V8KOW8ageHi7QIDdhO09SLReMbx&#10;MNsr5X7aUIZJfdofebs7zOlNQGvibPs1MbOiwLJWJe1Fkhd4IEwYAfIg1WeyuW970fCeZw9f8Vyy&#10;tsePXMr84YcZIWCbEIyxcE3G+UGgiYlXivK9z1zsXB2VmIvAqswXLlXL8V6rdHHbaw3t9iQZ//qF&#10;7txpDigMRIjlc2VI1dSZ6QGRIHHZMxlnZWPAncvetB+gytwnLYOReDd7EKw1zU/i5A+czJ7+MiEK&#10;NU+aciq3vdpwMvrM5b3N363cdUcuf4oEGNkKsPOAkUcjGkFU0nj5KN7Zkmw0hYkM4Vc05dRnx3c0&#10;+8DYZTwRkBVr5fTwbenxOzOHjwbgSkzWouTMZz/abDwYeY9UakE1LC9n0cdKE8CUUKlCaVqql07V&#10;ShmZ4PDzMF5wta2a8D7e3oYeNWl2I0pxKt7FlXliX4TZbhOIPh6u7w+ENYg4I+7lJDl/vmG2MgQr&#10;FmhCkOlu7+Hpl1HDpmETR6rMq6D+cm1ohLZ3O3c/8wgbCTttszOmljlyuM6VoynC8XimlkfP6TQK&#10;9IfttjgBzK97XUHBbJ76SNiqKOMXGo7/N5/amOgZSRdmyp3sGDmwDl+sKK+0TXcq12o6YfiAqytF&#10;ua1PYjOVA49VfA48yrnZMmcrk0rqrt090lJaly7tdWfL+GkhF+WbolRyprm1KpAs3am3slwVZbo7&#10;wKGGUxc13zEMWXJ+q9W1TB/cpEpcVOQ/6Koo1zc2JwinuRS7+/3dHXRvUasxOrRWX1vJEW+rLTAG&#10;6xKJlo6RE4G11u8OEb9wQjBlgPOyu9968OF14OjjRzUA4eBDvwMCzLJtMqSzB7fRUsjOoVVMEkML&#10;sva3Njs0lrTijabSB1gD2JXVl0vDHhh79uSJ2YuXWorS9Px2CwZytDCXMxM79vuUVA60olvbPSyM&#10;zpzdQzFklklQuIFGC4qqihSqd+7Cvm0cqcK10+Ty5X2Mrzk95+drPHXIa3PFfJfrL7fkAtOE3f3h&#10;xctNsN+nPOUwD36nM7x0tWnz5fDI6gykA9TbzUnPV79Jyy2Pwo9/4mFOdrgATGH4CjS3UAAUrVwv&#10;DMdyEOgMRF8XKl4tUixVCplZeN8F/eQdJ2cYcw+GI6bY2a5oQxRI/GZSv7JUPbw2o473/OX1RA9h&#10;3Gh1AiujZASleCiiRCexydenvvb0h2QN97vt7jgngXjZtgfCqWZQ2NLucoRTzdcrdfjDyvZMxshz&#10;eU3g8dGgDbzOvekNhkwqZmYKsmnLZtvlgWzZRmNGGKzxsQrXvIB2QPPcBMPurd1Ws91lOlVsoD2E&#10;WR03e3xhmP9NI0/BoppUWpMNHJCjJh9GcyDlXKciKgthZ8Vn3d7e7GrgUsh3N7b26VAurW/n9htW&#10;HHsQ2pFC72uOFfH8MzvxFM8Tbuztc9i//Mhzn5AtzZe0qPnO73jjO3/pZ/EFGeeVRZa6PHuZkySm&#10;VYlhUwi1IPzad+nVYl1prxERRegKUnaCNBhQoMkUZFEMT546+c5f+FXx97727e4XN71vesOPf+wT&#10;H/ngB98jOQ2RFu0OHL9qHU4hejAeZmYfpVt8Ow4COBGHV2Yxjm/sVdrNrh1Eki0trp543Rt/4how&#10;dZN85iT53Ht+k4DVYj1R7DcEGECHgHQlVAed/TZDv3Z9fkEntCRrCQ0AAbbIuPJ8MPkhqUViPDZk&#10;jIOOQUHXRH9jl1digOGyoUnaXFs7vLkt37L1zQ1s0yvV+UIROgOGzbNx5nKz2//cAxeecurwyvL8&#10;keNH8bvab2p9sosBB73qtW+69bX3wm953V++6zcYRVHly3JCY08Vrwxo4bOQJ+7TSozJXJ20Wszv&#10;h2oJpMeAFJp8XXW8+Bm0GG1Ad81lTxw+1Njvo0RB9ZhxwZuRI8/J10EUWwAnnUf0NrB5hAZEioxn&#10;zihRUGrREFRqRnDLarvCQlNWoep0GUwmOibHOO0GsqkMlWkykQXM1c3+ZLI/Grd7SGr6yWte+wO3&#10;foNe+Z1v/I3//d/3EYN6sWkKE7E843gwpvpAIpnVXF7nt4jXvgggDNtVv1HwUGtZwykuahgwsYuS&#10;JL2VBxxNBE/H8sqxH3zLP/7Lv/gv3e4VcYJJ6kLFgrnxJD2wkVE9MRogZue0p7yZOv463sTN0EM1&#10;aU0l1uLhqQu5BaPFepHvxck31vTWM6mLfhuL2NhQsWFHGcEL3tQs2HecKIu00aaaps58VT/JV3Gg&#10;zlBJ3qnCO1S4Z5QVxNrQEyFepidDCBX812C2VC7NgdXDgYqjnPi4HMaOzStekQghgeYxpDJa4Cgc&#10;KXR+nD9ZpHN55S5KC4T7+xjdrxzIWIM5446i3dvaPs9HeUbjrrBQEwvy9lPp9oOZU8vp2T1LDQL/&#10;U2/np46EnImva2duxckqdSjXdbdBEtZIMG+anaKF3lSHm7ouNrFoVnY3efeKNZFLwwVxrLwpVuou&#10;tuv6fIcTpwfUW03so2ngZGBB106kaZ5VrgdJH/eVrn3TIJj6Hh/gsd61WCaaLcmyTOZz8JfTg681&#10;DYx4NJXXGl9WQg+zu2mYhHcj7tdJJuM/XgPtZLA6rBQUzu/YVKs3AM1yUUpViCuP9SaadltTd7An&#10;cCPTTPLFhN70K85FrpF5r2uEdasNXvYfJyK2oxcgWoiMi/WQ4Zh/MAWIzduFi5BwfkVRmE7nC0p0&#10;srBJl8lrLkdy5HavnbW7gqm2Vyqj8EG2FOMnnK8mne2U5O3Lu5kt2uuJUOJYcDrvFzYwyttK7v8k&#10;JTkIIwAfsoE8qGB/eNC6H3zlgwvw6NdjkdEHyHEo6/yYbZ0ag/a6NZceaOHtviLiHKsPw2Ds8VnT&#10;LoNX+LYDhKV9t8sgi5XeyF/fDQjZZq8p5YyFLVdBWfuMogPGtI2E0sxBZLQbEiXXPnPi5kU2PiBX&#10;IK1R9h3FzEAAIVnW2JBFycbls8NhO5uL5WFgD5L73Gw7GJHwQLfpedg2Q8X/eNJzx51k5Dt3akUy&#10;ezJkmkjIIyMgqnx6LCzlcG3IGmjJBpUPzKcWVDYyXlXGSepkrpt1qmf5MPFIlSbqt5kYdjrTKBUb&#10;DWhuMNaO55XC0LFv5GMWqo9Feq/c2kkq9oDgA10LNpdSKazKeVhjF3OKlqRI6buBjJH5OooUzsv6&#10;ODQfad80g874F3q0sNMx/kcZZ6PFq+ERurfbHdnFp0c1yCwFQKavlkI173sHzgPmG8BhJJNhOjpz&#10;b2YRKoYd9aWZFmWU+eJZAGrWBcRYZJm+QWJOcXohPj9hTqiTsoItYkyemFBAisa4y/rJvGtPcrA9&#10;NbEC7B1DXdfokKswSDd39hE5cvoOVFzKGYBTYzpuMZWvYGKLhePmjaR5VqYddzM2v2u/RBedaTPO&#10;GLvUZC31kUL+NOXMWn4vr1MtIkbNyVOr5NIKUhcrjZILYxO+He8e+XpmcyJhqSuxhS4AnD7Ljdcs&#10;8tU30/eMi+1Njfms7lJed8KK+QpcvbzJjLMKxM7IPzISrKIzQdctI922i8Qj162YX5wnj6rltCxK&#10;QrDLzpcSSpFV103VCoYsOk86vTBxbCG4vpBhmaDBlJ5R3pLb4MMPf+rz7vIVld0b2PHvGXkgjw8W&#10;15lPJmMPsIYgpK9t4obZG4C/HzlcZTzBmputzV3ZIMeySzrl8sLS4ZWljd3GAN+1boe5d07RVoXB&#10;oMtlLpQKgxGTowHRl+LHhdkKTW2QK4SFi1fX6Tlz5zZUmQb+sbUTuODmcvkHzl4YyC5o2B1q8It4&#10;r7HXZ4pz/upVdy5WayXA5Im3Vas2NUUL+XsAy36X1qQPGX2y3+rFSpOJdxoI//jfsNG5zHs9cvEK&#10;zixsKaViDQNUbkqDTpp5c8zOOVZ0RCl37yOX737OoZm51ZvDcK63qJmbXXje3d/6vvf9GauXaxxa&#10;4IlvtEqpJ2NYDUXIigtLWeyF5Eu+03exCGtrdQtpCnZ3WRntcvXq+Qvb7U5vZj7/9p//VXjgvMV/&#10;m3b3+qb39Hv/nI7xn77t33784980Vi5MSHteymdXjlSHVI2T6LbTtRMnqrf8ZgwqMysz9RMr9XTQ&#10;v6/TFsM/BEnI/E//6u0OW7sVPvO7fufX9h+8d20FBS5TzZFormhFs7PjPDSM1ubeYHNveOez79Jc&#10;glZkMO5GPSTUpSiGHrEEHof/94Tk7Hxnf29nr8EuP4KCPxg941lPL+RL0Bg3tq/2J4NXvvzFf/q+&#10;TzUeOnffw/efTk8cPrYSTcLllSPf8A3lj3367NWLlzY/+KnTd5x+6jOezRrfaDTOXbm6PL8cFLLP&#10;+6YXL68du/W1V6rO/OhP/cv18/ehi+62msxy+ZXLMpxbmqn53/va+Y327nav8YEPnQEZa9+/Nzdf&#10;pBOIh9lOZ/J11fHuN7rnLlzlYZ6rz7/ouS/aXN8FCd8aDGxV0A4VrG6N4cRYkzZRBDo06ApjTUbO&#10;uWajKYRJCJWda0hIEMpKTI87XF/BP70+wB+5NsvLc/3eaG+PLWUovDjrtbopZoaNdHTlyvk0PocK&#10;gyP1RS+85+ixU7d+g+oz8y9/1Wv+7C9+n3Jo7PXTrMJXoV0NB3LMHPGJNRyDpDRkDMfxPB6qRmGG&#10;Eu6qHYnGwUT6KHkSi3k/im/pIv/277pwsm/5th9aWore8c53AqW2u3ACBJVJwCu2o+rZdnvYamnU&#10;E8gO149H/Vt5XyXo5hVOwO/FpTJnyPnLjcl4m4ONHGbyyaBKoSbg+eTA4H1VsSR2ptrzOeCcYGgc&#10;9eGfK0HDs0hZjwF8DoIWGbw5qYn8YCSfVP4mH15FkgD8UEze7rBTIqGBxp4CdWjtVQ5rFhBjMX1j&#10;mWfMzipbEL7PwnwVQjUV0oMPbQILw84YQePFL5zPWiTlPY/wWPUWkTe4NSChou1GCYVQoR9TfeLH&#10;Qp6kpGt4byr6EDl55uzlv9naP/escy89etSfXVzYfNZtXuvuTIPEqj/ODEVsHpVVZpV7otmrmooe&#10;0+6mj6FufhXCc/r4Pm7a2uh/EGOjAOMqUJ7mc94Bxucq84mVL1zZvPTOqLCCtvKj+E85pG1UQwgJ&#10;pp2jNyWIHrz0NXoppkwqtJhCWXcoR+usBQihrzAX4cBVXcHBi1gNmTHr7JzkPfISmpq/Tjs24K8s&#10;5WzOyayDA6qqdd2+tWnGd51mRNh/5ammhG1Jx+s7J6gbHO5NO+102pF6j0K2iO3M1BuiZ2A36au9&#10;ElVXfTazuOhNHamsPUicc7WfTOHWzI3aX5tS2vtiHap/rQ30vtT9v77pnY4adD1laa0RhkGZrrvV&#10;p1J4LYKr2F7O/Fr8qSWCDGoh2UbNXubyZVmsJ34RlYH4ztD9UvV6gaYiKkiVGamlFWkhcQfS/Ql4&#10;Lwq9oLi4NJxfGn+Dlz7trtHnPz/4yGfi/r1BP1IIjU0WYPbmd3cLu3u9M4+Yb7Gg2UBYqYrc1DWJ&#10;iSOcm9nVNVq2owmDTdVLxDxAIU1Ne2+r23EIND6b+sC54Gsb7HBh8e5H0WgJ0NPLdPDQyYhamUM4&#10;UmFLRBCzZ0befDC0aeNJZXsrv7+bmWlPKjMcSSwbbL1iubWPS2YOkpGjFUGaFphsVuBI8CzE001o&#10;jDJvUgANyzArn5upfONL/JmlSG46NAdZtJqP3P+pob9bqlG0l5g1YCEEt4kPTruSDjKEkTau9kDq&#10;KoVw/WqbfoMuMZp0nVEW2CbdAreA4R1PWS7cb/eGJNgj4ZHot6LHnOcTxcBYylW1UnSYyr+heM3J&#10;+Gpttc6li2w4qWkyB5QkvvRCGjOyu3Z6A9o2gB4CgT1j4oDBKgpIqS/Ktl1dy0NOHg6AZ3WKmR0D&#10;FrnByROUKAW23K3tpkLeMpk7b19QR5MiqFQaFAUzNoH8JL2LHBQSBcXZhNonC51X6zb54tIn40El&#10;xUqSbG5tWHiPhwJFPFsvc9edizRjV9bby5aixEUbS+SaDgfyfAO8mJ2p9eFnJzCKxTSmgcWHlEuE&#10;uVSlondna8raEFgTgCB2eh9WDcD48SN48map5/PwloLh7SdOQ1Fut7uwSrkylSIsbjrFsFqrbm/v&#10;t1vd3b0WJ5qmtJkJRla4KCNoCsQep2OMjMORjHOSYR+ovhUxxcKemLcT65bPb+SbhJQmzfHj7PbO&#10;0LrQ/pEjiGrQbaWSrcQZGn2YWdyJoyvV0FQMx1fmFFEV0mu0uAKLS7O2/JMz5zfE8AHQKufpq8Gx&#10;AYG5aKw/jtF+dqyV5OER7Y80jBepqlItQuVn0MBFTpRv1G+2B/zFpcVyHDlbeU7eHIbDhL9TvcCF&#10;nugRI8MZprXckdEzHz2y/PSn3f6JT36Owx3CLsUP1R3e2iS7IfKCgI11LNFEdOYiIPAifWVxjQ3Y&#10;52niX1A385gfP7LKCQ7BWx0v1Gd3EHU6XXdWWS/GaJyMLPTXE0liA7N4YqKrrERWPb7b8aUrbftj&#10;fyc/RuUFPA3NpNmCI4/tOK0INyDaHXXMXMAxodJ0r+csZDqdlm/Dcsh62li4ZTF3hQGA/Cfo3vf3&#10;H4pl4Q6ZvsOeGWblyMKCxqhMpUecKjTCUmjHo/428catrtpHrTjxy2XeOBg6/glRUTZBQ5jsjfuD&#10;vZ1djAZNCT0Z2eHdaO/auIeuTeZvBWViyXsb3sLOZu+b7nmja/Nuvqg9sKh564/86F/+xR935WKU&#10;GlxB2KwJjiL5cDKkFtnHiZ2UgRFYFKMHy8IlRW1vd5kBfPLTV+V97WVe99ofuP3U05zJ6n+zdvda&#10;00ufefSX3r66eujH3vr3f+XX384a63fiZie6cAEFg/IvYb88cmbvFt/oM5/9wvvf9+5DRypnz7eh&#10;oIwGWfzVyR/74Tf/0HOf843Opotre3N85nNnH3rHv/3XizOV2Up5bX52kgxl1y8sS15pnBM8WnyX&#10;3d2r3Bo450NFfcXN9mgBwna5fP7h82xerEY2/Y2dfaLDZ6p5ZiXNdv/hM+fqtfqhuaUzl8402+1G&#10;c9jaaVMJvvuP/3qm9uE/+P3fPXnkyHjiNbGRi8biAmUyn//8vb3G5uqRQw+fxcZofabGgCn4e//w&#10;3z1Zay9bWXn/B36J+W2z2Tl2ZJXlfeHSxWW8tqvldqPXaDV2O7vQi4rzhZXVepC1VsAnXLD0ddXx&#10;PvzIOp63+FJs7jZ+5uf/N9gfbKk8FGaQA7VO08dI4ZBMlHBlKNjGih0Uz9fIjAwTF+9gyIMeqki5&#10;ZEoa9OUuQtUSsosz91q/ugvW1+9iGqxxcibGWgPiFlVV3lSKenphorzp+9/6ZN2gl7/8DR/6yJ9y&#10;yuKSzdCTRbW0KOoQb1csefUKDpm5p9y+eGWjd/FKc2eno9lcIrBak21L0qSGPLp2Ag5NuXKr6mue&#10;buKCmbKdvONVd972+4iIrmzs+aaMUjiR6fjMOEp71Vw9b9NZTQRu5U37XXmEuBxcHjTOMAqQschi&#10;MMo6OkQrjGmK6GJae10qCsECkWUKYQJUQOdcci6LkYi1CX6SqpKVcwMokSpWUYU7Rho5lGYsjOWl&#10;ubEyECKFzagCiPdbRESQx4hBdGTREfA341E7ESYU4qhBARgwaEDVFmY5+9QMcF7MzuA9Md7b7UOq&#10;v3K55cyeqLqhSLRbE/wHzMyEPiixYXNhKEoj6iZzzPUzzf2uKF6Hi+3epN3b/a+/9x9f8qJXPOc5&#10;L64tVtO7Xxgff2rrs58NN/cLzWZuIDhmPOsHBBhO0i+H7qY33OheT2ye9kgSWUY+dtn9AcULTiau&#10;l+NgjQ1JKIvDqdpz5EBzz6GS9BsgrKkL9XESzWvy0iR1BGDXVajpLCpBMDULLMmTUUla32TxORlh&#10;NWI/J86oN3PQvBgEi5E6b4Px18Tcm7304Dt6zsRoKmr1pri0dw21TKchh9N2hgdYimQi1yPvmiT4&#10;xn/57ptrDuU57NEh0Cos0H0NYBOaq8hXVQRniWn2iJSXdavhzFIxm3JT/b1pLW4M53VQZMbR06f3&#10;0yU4Xbvr6WNR3/Qx3l/XIb32/viAZlPbFi2edsri1cNGRdvvs0j4qP40OAmak4Xa8S1YFs1eOllP&#10;z19N/GpyZNGcltOCixqeiqih1Hix5bZwG7AH5yWqgaFkilSSUxXq4OHR48gMKs++c3Dvc+JLl4cf&#10;urd0YQN5WwDe6gtTKuFXx+gkK6k43WIYhxMrCDPJlyc/KK40SGeqcCgpE6dcGM+o89NVavOGKdzv&#10;uaukr7C7BycEklDqAjqni5IIZ4p8TZ46Zv4qsTEzgFgwarHLaeL1sYbi8w6HZJGC5YFqFVOyjtiL&#10;AoHgFr0kLyqJ1lMbIwgoDFPnNR3E5jgG+Z2eGMfOxuJCurI884w7/UpRD12+urPZaOxs7TQvNiFy&#10;jrpHDtHyxcTYgkwKwUsTbF9oUWbqeTBHduyifInUieWU8qEurSgKoYLBe+pCU5yZl1MM81PIlchk&#10;LlzsYukkNJXHTjU3MEcBiJIf5iYw+uT35lZbekoJt3VLGSwaYqwKFo96MmZrFQjpGTpzy6hKlbHr&#10;9O+JrIZSCzmCKT+UwDMx/vDo6CHEjkTjJJVKoWymkTgZwr+EJGw3ijxbjBtiiJ37GdF3V5ayAx1M&#10;gKhF2mlPSKEmCPRFetJT8LzA9A3e7aeWZN9TzG5sdiwcjhh7Zjik71D3yx4Jg/2cuS5R6TmedKmy&#10;w8e47eQhYE1ar+3thiZofmYe0zVZUnscUUDfgz79FRWEh9kILF9IwiePH6maKzLW2SWNWfyLl9cB&#10;z7lHCu8MCFmcmAFYtHdp79LlNi009jeM15mEGk4pHhN1b6Q4KNICBMJXytl2LDbi2rEalQ+T4Cvr&#10;+2wSXK5yWJCj52C8ulLjtGp3sJ7CWyve3x9ZzG/e+fgxYiiWAsL2sC6i/CO8B54E36vT7e9daMob&#10;LBfu7fc5nFI5l2sHp7KarZK8Od9p9/jMnHR8DPopAEXikemxGf9zK9fXB3xfi/YJdrb7yuIC7aQu&#10;8T2AoMQgcX500KP1He5sD/kvDDTmZoqZcobK5+omrIDMXbcd3W82+qJMErPTBdLY3WujhKWPZe0V&#10;QK3xK81Zmh2PGWs49LhlbhQVOY+rCfZp46QgggCdOUX6+kZjdob4IiFwYFnu5PI0KjhgIRinS+YO&#10;ppByobjKnrI0H36HiuQiIMuG5NagQ4SIde9B1SfjasgDJ8qCOYIl5uFpk0vxZZy1QGRtXcRc3Lgx&#10;kucE8v3XjxB42e0p9dGU5Wp3yRIZy6OaLjqw8s6ITTZ45BPgVjPBFk0O+cLTjS8DfXFsh5wv6wMr&#10;QuZmKyxNmX6OLbkAKqMkv6lEmGa4aE6dena19Vo/XanOvuSlr74VDOd6i5oXPP+bjh09fvnqOdUF&#10;plNS7Wy0OQ0qZQkRj4f+NIRxGjzgY/ntkuEGaD8C5lIDIA6MtX7sR/6Ro1PeBKf31n85b2SAoDe8&#10;7kd/4zd+rZm0xraAws7QPBwz7dYQ1v6tvkt7QCraOB3vN8lr4x0ywQT6/vyP/NA/uRaedHN8Zgrc&#10;f/Tf//huE4YqxvpM7IaeHm+p2mUgr+rYl+Z8NDobiiSD/iTSEAq15ET2DHhn9c2hXGMJ2egjCuj1&#10;i3S8CMKpzOqV3rjLM7zTgZEAVQKvtcC7cmmrXQsaDfm3Uu7AD0JPCv0DluO+/lTm3BvboMXN0chf&#10;Xjl89/Nf+mStvWOnnkqQ7GVy36Bq26F+dXOL0pHyFdnDVre9i6wdGiO9fc7cMzQ5Ennp6+oX15Zh&#10;sLwzk1Hj/JWsDCPEaxJtxljHJhJMXQCI2BMKT1ZkihwIVGOp5DYTRqtbFAymuW8g46HE4kZlPpHR&#10;wHtsfv2cnVIZTZTbrScVklBkIBcl3/zMwsuevM3hmc/8xpWVY+fPn0mFozLA9hhkIuBisTE2zlr2&#10;+vxcttXVLlWyaGXqeI7qxJw6qCfZCcmnpaLB3Spzy/bszsKqUj3yjGe/4oPv/z0AZ7bciQ4EChqb&#10;0Jt9eUZsoKzTxUTxLXHgLTudwgyJdQpGwUHFC9If6gxLyLRQ0PpIPiJUM5EUpnpzY0MZA1SsKkXn&#10;Qp7T/4BpIHjRL4sPVeMb201UE+yORnkqTYQzJk4CySkmplkxtMze9ACi9G0cKUxDKy8Wl5sIQNu2&#10;4SRn/cBpv9m9xfXicaacAu1jLjweTq+IxEGJBc4bzd5CkzMuz9YFWiptN4YxGG9sw146v7J49K7l&#10;Z8ezi5mZ1cxtR1Okaq2Wrrcx3q7zI7rlX9c5Ol1DHrnPqWxM46ktsj+1OnKmyC7vZ2SNhQ5xvhC3&#10;pLWn+hyrobB0kJaUTtW0U79n/qOcKqYeVPSb0/RZpSC7jsNoeiKXJumBx9TjHKPEMg8dxv04+am5&#10;QLt25Rr2m17/taZos+O2p49Bxm9Gfe47WvljWkY/shs8iTI3QpB2/Sj4Ph6qGf9AlZ1M/3waD/xE&#10;7rAzpP/q0ctfbk5yHQIsSnNg5NjHXB7bMzEVnXgmDfCu66ItCcgWDw9Vr5euX00q9ejwgnFTUhnz&#10;2kWJU3Mu1Q9qN04sttQB75GD5NVTyi+AdPigtJpfXYySilesA5ZkCpl0t8ETEpuUYUptn1K5veQG&#10;2P1ak3yvQkHRF4F3nfvYddz3zIFD+DVqPCu82wVE89ybPBYql3EEdNmjs77LuswYJDROvKs9dc5Z&#10;AckWhyz/JOP9KwwsmPL33TJPHTXaDRCmS1rnkO/M7fyD20qod6Y+F87Pp4FFd3nBCGGNHI1aFOCU&#10;ykNYpmOMjig2bKCkOZXoprVqPlLECw66gbWvvpmFiyZqdhAqqCHp8ZJh1uX3pc5MKxHspFZReh+5&#10;zsN8lNqZ3ZJS36WKEF7rufFMEJkgOZVVt47gjOOvBjpf9RVohg3L8Y11YSn34jpqOKhqPxaL2P0K&#10;LHibsw/PINpJRoQms8hYqqonk0AFAEtwZPMJ/Ve234n1IP7Uh9w+AAEomk/4iiDSTELBsAW5dvEn&#10;xBCUMJtBvcRP1uuq/uisAjMRsOzVKT8lklegWHEwQxOdJpFjd5i1EU2K6YRHCh/2TZKj+ADQbzJq&#10;SyWdyCaa4WBmXrve3SaWRU5rJCpHFJMxEwH+FlguuDF0IeuhNAIAbXa88bEFBHCFc0r1BoQPRopR&#10;lllXVvE5aiSkQrWDaJxJADUZZ+CMjQGnSX5i6fEBvQGo1VpJPIJ4QCnVSClDcsFLe/uIQjEYI4pp&#10;YLtsQJXLZWi1Btei78wom89ghlokABeEnNOwBPYhgY77/QP9iy2PIAzc/usWSSTOfOKi2KcEnKn1&#10;eyySOhc5DGxhgO3ntQwkr2G4PN7dbejvprb2jE9uSdIuFdlxNKZqfY1TBFxmprqWVGnA2bGKQyI/&#10;mQFRt5hzFfM2JZIQ1u6ZaXgAG1iWCYGcThm3D1oTs0KdKJYaGnNuKoNRZpqG/bHFRqTWuikpCQvm&#10;8vxsMBwPMewdKM5RfDjb8IqVqY8ikg23k/Q65KDgNl5IzQIS7qFkeJQBjMkCpRIrao7KVQJ9dbnl&#10;WVIf9IVBlI1xEq4u1hnTU8/ijZUINaYBxgzBq85VjNmItfowq+CCsIGQP4kInUajzRKizS0U5HEC&#10;EYJyihvDIp3Yk9MbWY504n/fG37QRf7gMXNrRMGpRc2b3vTmX/7ln2X8Ri/HRHgwYA+SAR1k+e2t&#10;EbOWIQPiQmDjADEbuaQ0vHmp9vPFirLfII1Q433Pd7+pWqm5QJH/v9qPnV//L3S81Wr9Rc/79v/0&#10;G/+JLVclZ1QyD0eW7gRJ4S2+BUSGdjv3yJV1RMs8GIMo7bUy//PP/LNqdeYW+cy/+Ku/+IH772Vn&#10;bUMB7XYyV/fqs3kZqSiNXQVqahEOrI+t83th1lT1SWCjoXB/CBsC89itkmQSZNz1ZC4aZ9abQ/VT&#10;ibfzwCZ//vnC2azYjAGZ2h4GgKm/cQGDNAhCfqd3vlIpz87NIONCstm5Mtrc3m13/I3mfipmYEj7&#10;/No3fMeBZ9WTs/Zuf9ZL3/2e9/MFzmzs8qyWS37/8tUz2xsIDrBN7ZH4LVHIONjrFG1n8ZSVNfz6&#10;anm134RMe3XapYXaQr5QRO3MrHTUGU92drraljNBuQ7nMpWZc5IT5ZXzFUyQ55mKWVbMyWDSt0rM&#10;G/WFvI2wLFDkBvnmeUWsQT8SMZg74yk5HfPenSGaqFzeI7Ze7rNR+siZ/R948995cjeHF9/zXQ8+&#10;8LMQCDZ7+HCETzldHvXZEOIz55pIv6hmtvb6NCKz84VnPnM2kLom+ZtPNHCh4FyXoNdP+pNt9POH&#10;1oq3fqWZJdVf/W2Az/e89Ic/8IF3E4U6X18CDPCSwpWNS71BN8WQkOci9AnJ49RnjDgajm/lHXPl&#10;YHZugS26iyhtH/N8IubRSrMNBgywkUyTU729s1mvFWXVqAeLglImHPI4wS/HH4nVzYTUdvtarbq+&#10;2djaGRBLQCXEEe7OKMoOriTin7MXtiGHYz2KvSWPMQ/4pDtiXM3iZ6oC1EDGBnYj1Vpua7M1UvaG&#10;inDBEImdKWEAp45pkbXBSGMKtTrlQFqphJVq9sGH8bOWSTh/nQcJqoh5PmXWr3YoZaj8Oq2RjTzR&#10;5XHCk4cUMSKkz6f2+/x9n9jdapx+3vOVpecHxbe8Lf7I7w++cCFncuSkb1VFKFHhV7ZoTr+i0fDj&#10;TJSuUTUxkQgzcrxRaqg/hbskEkuUCxpnnH+VfsxmE16O4RNuJH/1YTn8MkKrz3pWh2INqs6F4oXh&#10;RCDhHeerYSbUFXCiw1FVqciUxAloNq1y4FKB7UWtjg0yLsrV9cVWNFN8KJcza27LUxOh1LyFlAgL&#10;3c8sPKaEMpuGG7Cj7sbJG61DN403N00wmR8cuO86z6Mbc5dIM95BcEzyaOvty+MWs/txekMdr3UV&#10;3MesezlHw40UApU6XDpNpz6+X70ld55SgjuvSbOvnwhMhdrpl+9yvce1hcgUMk4c6YJwnRkZPRjg&#10;XbeLMsT15ZDDZWyKSTztinN8SeA8T0Z//X5vfyd62p05hVyKRAMEIaaNloI3Fd25CxiQVyH7MGun&#10;pfH2nUGaJpE4NuVLp0/6d5zIf9u3bLz3o/0zZ9Lf+RO/v+ONUWDnwwjAKJOjOA3SUVYhya6LvabA&#10;vf5rTnOq8hKDUnVRK2a9KaRr68zZk2eut6b2Tf8PD2u0tR0wE9fCcgtu+nphOu4ntcyJQ6Uf/0l/&#10;kM1oNn+532njw5r7zT/NeL2y38H7CLbgDLoT4gwzQT82HTsUzMTVF9Pq3xNLaaonN0a1BwM461vc&#10;Wqy8YHCP2ec/J3zK0/x8xYEiUCP6zY325pm9/i4bcX2mNFIajZAbmt6RGrAJpGXs9E4cq+1s99hh&#10;+Mp5w3jFpZDJoUhE9m0DDYeTZI8Y1RE+iNFOY4TD81GJ1Gj0YuJV9/abtKBLS/RxMlhv9UZ5krET&#10;WSowbmbPjEwWy0c/eqRSr2dNSqg5oDEFMAbyF+crgUX9tZrsxuniQl6bXxiePd8iLpmKvA5dKM1V&#10;axT5CZyX3sB78OHLjBex0a1UsSbifT1Q673GCNSavWN1pSyLQfQ1PXr/yLBlfXjctuZC/QDDRxpR&#10;9gHyfojwZerdbPU3t9WVHDs6z6hyTDExxgIKsgVEhKiW5mbnivwkP7G4VHJ641JJW9F+Yx+WJa2H&#10;uLXi0CaXrjRpxnhTcE7fouZWlzEvLC4vLjVaXK3G3v7+7MwcUuUHHjmHQ/LSUn2v1efEoOzfbWvS&#10;ihP18mKFMQS0IwVl+Omp2+eIroXQysWRdigJoRSpYypkl+YlON7Zpj/tNdvD02uzgO0gq8vArVl/&#10;rl5sthiZxmEhEzW7Wz1i5y3JLk7minRYuYW5crPTotFLhxEkME2hsIYw8/y/+uszJqzVVJcf4JOY&#10;j5d//vwuzDJOKxYk/syp3zt1cvlQPjs/jxYbQGiUrCuTBeejea88U82R90vvtrc/2N7tP+vpR4BC&#10;t3bbZsuN0ko1m0Y/YOYF7Qery5DJpQIUac7myGtLFciFe2jJGr022bFZ7+pG48rVxuJidaaA5DOP&#10;rZc4uQ1/Y6sLpJ/LloRzRNHhQzOKRBonl682eIYqxGoU8ZDVrk+QBCc+1TVGxh0U9crj7UsOxVql&#10;jFA6aDY/CuQJDX/YH5tpH8STUEdRTkwQhRZ2exr7YPri/CiMxKrHlq6s20dC0CK+ggPFDKZN0a+W&#10;PTEd+dgMUTVmcC4GOZsAWK+v7sibiEhm68zExPohybTwvqIS0uEyjmaIx82KaG6R6tw48x6IDEC2&#10;nT20SRFWLqwk5HbcOmvp4ZIlLtCLR5RpwepKfW11gTxuKPXwJmB3bMFM7Qz3mz0ulumtJ9/9mu/P&#10;mDfSE6XOfjmLmr/1t970y7/8c6xUaViSUBOJsWT3hIe6fdmiemWM1uvFlbIsTwoSH7N/jcK8PJ3z&#10;TDrHme97w4+4D3YTIbSZJy+vCIQZC6vXfc8bfvP/+T/NPEiad50evixhfP9WIUK2B8rfSr1qVQZ9&#10;ZfzSb37Z6173BsdnfqLf/Rqf+eEzD73z195hhgtESqcaZxfzORsxyUfUpsfZPPWVJloIOS1BXjn1&#10;xt5RurORHgNXHyzM1eBu0CwNRwO4GAR8s2XnZUsQQo3mL9KgwT7JlwkuBscZxwNMI5TfgR+y7Ajk&#10;+EFHjXqUxR8ZaRaBVOY1r/vBJ3ftffd3f99//s8/R4ABSgJXiFpmXZoreLmxP3IJHSpHRGx0eJbn&#10;fX01vNI7gTCITepXqoz9JBvBfm4sP/woNK8BulA8eIXkJYGVEBqdmztQVtQN2W5ggzSxmFWmusB3&#10;Hs2sN3WFNW4L3z8wE4tU2xH/VKlqTXDDWR2cB9zDSr38lje/9cm9Qa9+1ff+9m/9h26nd2gFV7Mc&#10;IWqNHeyFx+LWDvDDnLzmu54FS4fzGM1pMtR+OL+Ej2Wu28F/lDZPqjJkovDbnpSrzUQJjzp4Lq/+&#10;zn/w2//Hv7p/6wI7Oq3Q8jzneglBDv0eFLWLG13h4ePkGwq3xGo+tLz0mZHEuPKjtryCGjKuYsZF&#10;zQXGGqQuYT9nXk7LqmBDpvh53+pUFTfa9rMxajFm1fc/uB4bEkUlpPa1N3biXk4l3iur1c8mpVij&#10;0ciCUoxkyKXe2SFxACdPywoIaYnNyrsovVmn23X2CxpDS6plM2LRET1X8aANM4ONQF5iY9GrFFFv&#10;sjGoOoJzo5g7xRcozBZwmaDvJcLVAeRylfS1cPfb65zNZz557+zK4uLRteKRmfGdT5289qXYx3u7&#10;PU18xREVDfKrYnlfoctNr0seTQ44wI6Q7ctNFklqlDvAgHlSCoEeBLksE4WhEjZ0XjPhYDvdfCD5&#10;yHvy5iab5KeSVKemlXzWEm7sNA8da2ni2ww/H4zCchQW537iH3p4w5CX4ob1DqNJHf6bOljgIDXH&#10;XGItUeyaqNbFGEl4PByIpWwEsNh6huu/ows1nWbAGNAgrh7IT5B5wnaKDt02nXIaT0FRVfqxVSyK&#10;dbihfTPwpgFMsbv0vplKXzPNzkwt2W6oeTa/5kySpl9Grfv4O/+oaPe6BKjMlA7uywZMnn7Xv5g3&#10;9dKKVeyrHhQErMmBjDZt8pCaa5BnIVpnLqTlTPTJD5ae8vTs7MIgUoqIKXk9syaaVHKkbmXknJEa&#10;7hSb5xg/EOQYOEPwI1RO8vYA+aPIDUPquqee9Fbr+cVC9Ln7kjMb/ufvTy2PLcGXmHjnSXowHUgc&#10;i/6g253+8ZS3jXwcqAC1+QGJwLsudtfSmGQclTzqaw2khJdx0xvQ3k1f1iycDQXlCx+a8w4vZ+88&#10;pQTMJFMeL2XbvSp+tb/3ZzTATOGGH7s/vtBtH19r5wsRFgTVmeHl85OtyxXPcG+GSTnL/IymLuKS&#10;m9o0NjUYke2BPQUJ4zDMLz3ljvztp+gKonQ62rhy+f6zj3w2VgqUTKJHfdEVzZQ462yKSBNQGOdI&#10;JzrZb/Fo6lodq8If0z0KayXTOBeqX1Loq6R+qpCLcq8go1esZ3ZOeTjlDGwj/o0M9pChMC1oTaZT&#10;2CmpeVNU7yRuNcUjLU4EErDxctLSguqpxRmEEMhRik8Nxa0FrTF8ALgDAMsSVF6tadYj34161goh&#10;tRX1mRxgLBvpbL0wP18Qp0npZrjbCO+hmxVq5Qs9lqNSN9nZH/FdsDsi7oS/PpnYGIlOvoFDh18s&#10;gSfJfsV8PpJ+BJV3FFpIT9FOGpEucaATdC4km1OCYqlWqfFGu7sdC93JwiuHOA2HeW52YnJItNAV&#10;I6bEgu7SdH1zC3qjk7kyg2KKirtTB1pQo4voTzVkSP5CKHEoSuMOGTQJB4E9UwRN4YEKQVoIo5Lt&#10;UsobTR7rFcL0ODdyKNGqxdLKUDYQhl4Oxf+SjTMeSehpsdjnxSk3EXhLvANRRy7WIgm1EyMUdUH4&#10;uKli7GbEHCsUXvTC2/rwBNqKFVLIcDDC6gkBM1SynNR1flecJu3DV6/uAoNTY5DRkJjvmeqlUXqx&#10;0wIloZkrVXIKx8UY+NKeMQR5T1EjlO0lk6qk1exxwamsB4OefDgyZGfAXfUZZE+sK+ZzDi35eXWp&#10;zvpEzFwplXkWGiCWFg6MhcdYzGSNnoVy5yVBxnyrwP/paPXoEIkEpclS2rNw2LRsMdRutwtHQkbV&#10;XgZmCewrYUYG+8rUggfuM10I1RYEjrWvn5KJJltCMKXeiBIm1hgxRYGyqCMR8Z3uQ5m+vljpGWOf&#10;yPEzFiMGy+UD2a21GVrbbhqLSgNylyBC6YKyqW2lTGp90eg88/WmoqXg8L2DsWXieEqJOgdrpzVH&#10;kpG6pUHgi5VF0i12d2RWjhxIHks5JIBk7dBiucqAOSlXijARcF9lYsFGxAiCo/15z73n8OHjjsH7&#10;JNCAnX/V3MK3fPOr/vTP3pU5CNCLXVEeSFbIlmsZ34kFtk0yZU2g4UWwQTCeUoCaJ5P3kyefsbZ6&#10;5NbplE9G0/sxOt7nPu8FCwvzmxv7dkInhgRkzG3rVjte+kG8UJGpi3WIsU05929/9heccpIYlZvm&#10;M//k//j3WaZmFxlbhWrxh7KySwX5iY4BW0H7ILvJJM3KslzBrFrz6DkTU6cZ5UjFdolQW+grhaKE&#10;8KkI+aUyOwl7ayiarVTnaUEvla3OZIedDEILs6sk9lKTTivzJF9nCzPrHYlJXnLPSw8fPvHkrr3Z&#10;mfmXvezVf/TudznnhiCY+qdKpez+VQ+I9rU0di64yddbx+tyONR7SnfLqS2pf7MR6ZaZgF8G/1nn&#10;aJZI5WBfkQ3HOhO6WdW63GjzZLaS2EpEdjbFradTnIGjMxQyB84glyOwRCmFTdvhPPq5by/75pce&#10;P/Ykbw71+txLXvzqd7/7t+sLRWL6fGWtEbRARHhiv9P5eabiA6qmB8+3xWSBQFXRiURiYdY6K9kn&#10;gwaPoidrpOVa8Xte8j0f+sC7HnrPe/CK77RHtfKpmVoBUQ27F4MGjPQ52ikhyuXwVt6uVgO7kGwX&#10;KYGT0RYYWeZEMOblzXbGLypoIDDJ5FjJUjrsfOM2egozFMUKN2+O7Wh3v8NDx+xSVhYG6gaahIpG&#10;ZSYdjpwLP40ePpiaEFmYDeoJ5vRZ4ZEZNxLSOaUOF2JOYuI3QZOm8LGmwPWJB8k+vJ3ECZFo9jLP&#10;HEO9EzZp8BUmAbLB5IMyDouGCqw1a0qooMniCjcWpYOn0mrYXT97jlU9d2g5N1uK145m7nxefN/n&#10;vcYwP5G1RuJ7X4HDeePt7rUGyHs07SjRkc7pH0XXMSvSHM8DzsymOGXWwqA61tR24uPY1dnNfP48&#10;eAl6aMNbr6XBOuGYCUGpuE0Ryj/JxiiV9nNSr46K5fSHRyYozJlFLYLQ1ElarzlE+e5Z1ZpQxeBd&#10;16Q6VNqzj4yBWyp/bfuZR7954h7daz9+jdGsIUouvClOs1HoAtdwH/SOvnMZuo4N+dXdpjJuh4pd&#10;RvCj4UFm1exiYp/QZ0rSL44k+tLt7ld8Jc+xmj3/S/ykGK6R9WMuNupRZDh138KZOF9ppAuF6MyZ&#10;zMqqV65EuZJKF188XQ2Z4kRln1I6EjckF2HWswwqqvxIaCElmKHylnAqYycvWFsKl+aKC2ujYTae&#10;VJJzZ8XHQzAEz2SSWLzttT7etbPXYbwHF0XcWyJNp1OJ9AAS9qbht9e49I/6l5v2rN8nt9lLvMen&#10;GvNzCzV/fp7PFhv8i/1CtjX0OqMt1vfY+IqPrGcaWFVRFuTJGAjmFqKdjbix6xaxGU08OniYkv7j&#10;6WfyzLJwjJYrmx0inTx0KLu85ji3eiaJw9nHzfeKESQxh85At1ThlZXtk9u7XOqwislEkWxC2K3j&#10;pRUkxka0VZVq/iSfxRaRTdLzpwbLBKHbBqs4ZPlwFekJqfwJxemZ0TVAsYaA1QqtLyslsVE95bva&#10;gYkpjELNItm95e6ZNSG9JmS4G7Rx0FFpAQ8W4WMqQzpnJJnptpW0AndGm4z2zxjGTSEH/BPRrNZq&#10;uWaT0h1Rboifky6AIk6EGGUTc/bx5cnMSBTbqlDJDOo53HUYDsfQdwvqDFEs2+4tZqwcqunM5R3g&#10;2LDaKDgFPGNZawICDkGyxhj+j2LMJE6eqddxYqLdAOuGGsueWKsV+ZZsmpzFgPedXq/bEfZLN1hl&#10;VO0ZsDqKQmKNW0S0hjhO1Gu6yFwZBrKhImKNp0/6IF2n5Dyp6d/NWlmsJc9qabU8FZK18ip9mAIp&#10;XSIiPC8nqoyF9NKfZyPfGnizYcpYfmYgOdKgPwwtbM6lbYahGVsY+4booK2tfX99X6ZJPuI9YG1d&#10;Q8JWjJxMjmzqBigkCMKW2m8TJ6FjUW1brKeQmXvEm0IXJ2XATgDm8nTTSKwdUulipbmCQxGMmRtk&#10;1RabUJnWNC/RVjHVJ475nLINj1MAbTBr/mIhT9ARXP2Ba5hQDtqhoEsiWr42e/56YXa2juwsJ/FX&#10;GZyYqa20V8Z7N6O16bYc5sq5tZXFE8dW8OVpNrsXLl7pD0VyZqcpiFoN/Ds2gCSoVYpgKR1kA71U&#10;1uHloj2r0vskY+VD01QvL9fWDkn43myMzp3bFbyLG1uF4Q3OeB7VEqpZ5CY+UYdKg0AJPDHFrDRY&#10;vFRPCcs5gpiYNbAih4SUFqWE0Gcw4gCX6grCzmGia5ZTssPZix2XUSGrPrxG0qQsj0BvNOjRL1HN&#10;l4slGcERJ9IZgwOgjjt6+AgX6+JG86Gzn+IhR2NtMHcyM1v05VEEApDjT/7W99yqLc2XtKh5wxvf&#10;/Ad/+F9xwWNUlzUvTHrxXidGXgHlejKUSxvbAxlfpoJA+B730AsMfdIoK0lQLHv3fOO3TkvSj9wM&#10;wEvXR+QmnWpQ05wMTITS9ua+I18KQib37u67n/fBD/0pp8aom3HKZDFKw1ttmLI18isJSp9wRlGe&#10;/OhP/OMjR4469OmJBvBe4zP/r7/6i/d99rNsGYxyxFUuiAvWm2hSze6Je7i52/vlGo64ZIBGnciO&#10;gDBbnmOG5JUL/CCjymRvp6e6j1jJPE5ikB5782uFsI2HYH7tRIXltA8gUw0KYZagbXPTiZ95qn71&#10;wuBydtgYBWgtF8opdIVM1+tutZNcPST7O19F0dFrdV//vT/2tVh7r33tD77nve92hz+j9Gik2jMn&#10;q0aVOCh4eY56I/LibaBkuYxfV+0uzUaxVNdAPE4urku5gxpl8VApMkVHLAo2W1d/Pl/Oy/U35uCB&#10;69HuTEhJyxVUqjG4YIdFq0l/yKwafys2jULe29vrt1sKM5JXcz47Oyt0t4OH1CjL8LxY9jUwHSW9&#10;TgvvR9rRt77pB782N+jNf/iH/zdNULM9+dRnG5F94HMPj6oz6G38P//jD2ztRusbPSp8oN3FpQLj&#10;T0Yq7d2WjxyoFJ44Qr6ft7qQf7IuOA9a5RtfyI7x/W/+57/zW3/ebSejXnDfAxsETp+5LDNPLmPX&#10;ZrTwbpAn3RKPem+zPlfxOpylGbg5AAWgAYJFMYvqoWSWgqg+Q4FF4l6ETzJ/ADGj32+Lf8TxVC1J&#10;PTUYlBQ9nw7YSSVE9/b3+pz0HOE1TCB5wAtcyaz0bFlf8rBJStBiYjpeaMwq24R/cJh5IgJwMlmW&#10;QCIqe0yWIzxAlhZUaogbVEU5beB4bslvgW3vrruW95r9K1eaOSGRkopls6Lryqu5wqaRvbzTWZ7P&#10;LcwWa+XaoLlH8HbojCFD0hRHQS6qzpahZ7HsfuuP3v6Nz3vZ0vza7OGl3B3Pmjn97OYXPp0ZnE0v&#10;ncl5XxrfvcGr/yVEnAehpW7kw78Ihen1CtaZOBmuZAQ071YAMYiupMBFYT+oJWxkxYdyIsIyQ4zU&#10;sLqS+QBm01RR3InHd0+qmNrDsNXwW02J5WeLjAKUWkCWAYigGsrAdaeB75zpzEHLaDbXCXT1NoBv&#10;CgaF/9Du5atF0siG8dRczXR9TpXoZImBG6yrOhYHvZgGT3isZz0YJYsMsBIFnKWO4erLOSSAYXJD&#10;Ha/Rr7ULU5jpqvmmbLYJii9BE3VqDjnMjXfkyRenE5kwx8SyB+nBjyUyp9eju96UZ6xpolHHbQbo&#10;wlZcJ+jiX1Th0uuFGvAEE3HD2QTwiB94SW4cmhMnCTTjyWc3m5/9o+7bBvlnPMN/wUssATkpSDwG&#10;kzCP9UusYksWNLw4kYDyjRSXT7p8TGDKlTkQnS6pBpZVyUWpBCrQh2vl4AdfH4xGm791e/FzHy38&#10;0eeIneSmAtpG3gGfearhdhmQ3jRQyjpiyPbF+qxvM9EpjH5dG+u5QZLL30qnUl+IQBHJi8PYftDz&#10;H83PEkIRvOAZ/lPuZqcp2rLfHWdTxDUbu4NghL9EHknaR/+K05XdAYENtEgcxV0f2y0kIcgZ4r1h&#10;7Cy6AZpsBaRO7q5kIGlwPNJU02NruZN3TY7cNqnPDtqdlUoRW5f7Pv6Z9c2Ht/rnGMKHugKpWh5A&#10;uwpRyjq/SOLZ3VTYKamtTuC6tFRDaYjJ/06TKh96l9R8ammG8cx8lQ1W1iVjGcqUQEnzUmCtbxKl&#10;A2FzcvRITk0v9PRJ2mxNaGboPGmu9hoKhQLsBbcU/K84aqKJRITWtlwDBnOzDH99o2MwmLe8hN2R&#10;QF3clfp4GhmTm9/b5hrFeU2KD6tjv9VcmM3zpguUSmmys9tf3+wC1dbrWCt12H47vcnqMn1OgNMS&#10;xCy22YV5OgMlog5G5s6DNUlWfvtsxCZR1uwS4IQXB9xib6dzptHHxRd+Z72mROJCrgjHJ0ujnS9G&#10;xstZmF+bm42XlzneEJ0qr2hraw8rplBQgdb7sRPVne3W9tb47Lm25eHQl8ISCmm9xpIip+1uLBkl&#10;N79Ak5xp9SbZYmAIcLql3Hj/9O0z2zuDTpuSU31OsYBvVo8ZLr300566wNegh94cdFiQc1XfbcjG&#10;2o2qILEluidQ4obaBSigsIs4I0fDlaW5Jp6pw+HSfBEXLqJeVhYxEiMsc3lkCXkX13eHcTAYg59X&#10;isVRuUjw7NC8PyEMS1ewvrHjW8qx+Kja+/WlWKgFed3EE20GGu/yZK0tVo+uzq0szOKkNleXfwZU&#10;WR4V1iFvTXd99NC8s5V+8OyObfKThblKbzRqtIksHvLKeF5Uy2KAQFk3z6700pVtvuPifE4+JiFj&#10;juxus6lZWBAsYQxWKszOVXYI62j15/3COM+zLOE0S7HfHcWRO9mHTS7pKIJtHuLXlVNdJD0tmRxX&#10;13dUKsIiVRCCRueOSKaZuRaOTgg0ueZo7KtP81Qu8AqcQVyFvj/ByyKfN4Ku529v9nDrkUhdYhBN&#10;fSSoyYj8oAMr65n5GHMXVE+eO1JNRKEr6N7EJrkK1j3gnGickHEGjZ4RqtWhWOqSiY1EslEuAjcA&#10;CbROnonlQ7J59DN9KRNGAtDhaSJN3N7a41XgoEaRa3Xjg83O0a9wXhgDxr785a98cnHUqX/VN9xz&#10;4sTJCxcup8aMYlmzD5N8g6Ld9KLS9MoroY1MDhkXYGOpXNW5vt/QxWEMc+fpZzoE5ol2ffwCsXFQ&#10;5+P+kN+X/ru3PdEXvOYR/cynP/N97/9Tg2Ec5GFK9+BWr1hi0P1kpKzL07fd+ZYf/nvXoKeb4zM/&#10;+NADP/8LPxeb+VBGFgtpbyhSouTwnHLKocT5XfaInDSxHOHjg8Fv4goAtHns4CjYKXUkTBh7jcbE&#10;KdeGmlymeYEVpqAwlwUmXD2LdeH/+gYCwz9pt0xynssPbVyO0SlnDNvU7FwN+eLhytqL73n512Lt&#10;PefuFy0sHtnauOIrXtvVjUqUy6vkhiSjQZ7hKDbAUgrbtIS6wZDVm+DYP6H4Vk8zQikyneechXb5&#10;LsVBsihFpPrId7JKAjArYdWO2ky0isapSXQ5xYNu16R8qQ//XDpe2pfEmyagwGTJ0hRRtiL+7KuO&#10;Qpyugipj4+cCrzA7s/iSl35NNoeTp5518sTt49E2/ZL4AXJpSmfnMc4XcXIdARI8rlxSn51h9eJ5&#10;OOy7hGFWrxTKI5keiBGTefJc2SFTrPyjtx09dsff/rs/+V9+/Z1JJauEQ4hhI+A0iOPiqlL60N2N&#10;Rrek+m4DjOy0FCnRn9yxWGXqSLkwHFthHLq2QhwM3EMY/U6K0TCMQTz5V5Yx12lzu2tjfiZZRdTX&#10;psRR32UTZVrTxOJwE+AClQtUn9msTajlIkxhF4aWWmSJR72OGUyZ/XWQlwR1okpOUVfmYiOHaP4w&#10;L0fN2ObuHp+Tu7C+TnYQh1rBJSLyH3OiUnt07HbMJ8UyCX+Di5dQUiF/GORl8SLgpaysSHkg7+/3&#10;pQ/CbCQ32WtvfvKTf/HSlTeQHyArnxc8PaplRv/XRSwB2FkRMQrrxeghyBiYYiJVwaipI8e62t05&#10;XE1bsOTRUFrnTOMaoMByWA5gJYN5BmNOa8958UxFhmpa5bLkDGRE+/fwfozEW/aErI49lzH/qEg1&#10;ffSxTR6DLOofZZUcyL2I2gsiDd/Jn36e0KJ5/WuuUlFi6nyp8VGrZ6OcRlUZR/Ky6oGDPYioeTKw&#10;T3lMQmxbJLAFHEPgaR4/aSRLNCMR2zZuxiPcv9k6kgYTc7q2yPuqU4LUm3KkU3mIGe7tQGjsnJS+&#10;oM3Us1aJlREY+DaZ+j+JhK+63gXe2kVh+Y66A8knrLLRtRWp1ncXzyzTAj/zuMTkL+FZpfJIBGM1&#10;Tr61bJ6BqPpwvjPGnKKdX+p10us0vPxkCJMVyCynfkt2YjnjT8KYzFr/y1kliyIlTphFNAdHaK5h&#10;tnKc7dPEKLvluOd/7jNRc2ucFCsnjmRXl3g59Kh9bNhDF1hqxaW9t7D5RAKUSHh9MraCUL7NIhNY&#10;PE9mGgPMnxCdUHz6aS83GNYK3h99FHBTRzIjEkc4tnSnqZc4lz2edvXyliIre4bInax3QB/Q6nG1&#10;XzJ1eU6c/7iRi+Wkpcp4kCoH1VEJM9M1VykO5+arJ07mjh8Np0Zm5DNl8BQe90ZQOMAyNAGIlTSl&#10;nct14UkUapaTSpirTSZ5NCbaPZhOO+8aa7YzT8S/YLnkPe20RG6KOiN8BLPi7sbl+3EwoDsC/OQU&#10;aHbG9RoBXaCCkTyvpd0L2011fhThKHup2Anb086UUQajnjRmVDbk4xylg6XjVZ74cBKOmfZCN2Pn&#10;zWo0JBkBZhljOD7edFLAdkqKD6k/UJDUFvZ6ianB1AXIKTr0D5SJHrcytkcO62ZDQ0QXFbWB3YNG&#10;IEpgNbc6k3Z77A50HhzaUTaYxbkSSKNBhXmEoNRIhw/NauZYoONtU2YtM7pWuqdIeJWy+D+JAmsF&#10;K3qGx4J/jmVZyc4hlJWDAwYQSG+hUNzb6zGbCm0LtxsvHyb+edCnryH5BgeZkY17+Ct7gFKmOJ1Y&#10;SnAWLt61+DP+Z3ujTXNFgcF3Ny2zVKK8Hd7LRZPLMYYQFqnwizxDgaFpXvg5ZnOqGPM03uRKeGBc&#10;DO6goPObK1gui7WbFwRtMjSNRlmRUWguYWB4kZvrRXpUAHtLInhLrWZUXN/dU4Tb3BcmTUvz1ZUV&#10;GkVqvQyYCmlARB0HHOPddjMY7e+3tveoPSe89NJipYZkOCcvM/Oj1NzTPEEj8mV5N66AnJ89gdcg&#10;qXwAJrwIkXf29lcPrSUuMSNez9hXi1PzMfMSzU0mEaWC4pEHcn1lmySsK50tuGe2XCbLlkFAFmo9&#10;t/vQyrwjwxMvwodg0F0pFtxWRZJrsViCNoF1CLMYLshoOLi6vuEbaJ1X/ZYL7e8GGsSPFTcl1nJ8&#10;0PEyHBWEAVAl9xEZgInDFZtrgXQXiUlrhi6Vgh1E0m3lk8keJsRbIDAmJvx+zVH42e3tDo+BkGHp&#10;bhw9Ut3QQOiKXh5r7KFinfrokd0M2SrO1DLHoEZRNLhU61CSSTdMS10ggOIP5Khq50GiEY77i2I1&#10;4LBFoIw9NQRzx+7DK59sxBALOkGeL8hRNxzspcYoUDyzNt3Ec1wkM6JkYSLHestb3vSk+AZlvsii&#10;hi/7xu9987/+1//KMwsQyrFYmjWxJQWrUbYbya7XneTRh1Or5eVgTy0Ol4B71umkp+94mnWb999E&#10;d0GkkPvn++//3AMP3ktt+KxnPh+ONP+JnvAmrI+dlPfUqVOSTOgMYQc3vVYqd+JbvGLKATe2Gs/v&#10;T/+Tf6/basFIN81n/gc/9XeHg8G0BJQLVTpomX2GVmnqqlS+QWCiHp7aic65nNExjLTE1EbYDoeg&#10;IhxM3EsqqcW3IZDowcwsz88VnRTIrOTUVw+GnoMaBj3tTZTguK/zrpL+MiqiKzO9KOoEKnV2hNd+&#10;99dw7b3mO9/0K7/8cxYB6rmTVhzPvFwysEjgOCkpixizDmJtM9FBx4ue80be5d7b7nqiH+wGX/la&#10;usRwSIqCipFETNOsC/Bw0BRgQMCMlvM215OTsLEnqYB9U5pxqrHby40FX8Fe5Mh3qGPMu057gDI7&#10;M0bzyfrVEieQuC3mGDI1y5TeCdO7yeQ7XvN9X7sb9B3f+f1/8u7/IA8xzSlFCWOkbR6ViYIT4HTl&#10;4pWFPH3C1Q0YQByRAEWe8+VXcm944yGeN/QLwTwwL/vDW//O//DB9/3h5vr6SPESsKx19qrp9aRr&#10;nannhuNb0g8zZ2Ryj48gobj4uoWcxUNl+8hXNWQqEZnzpK+qpQ00JkfQ3NiTjyabdiCrTGsdg0qR&#10;pIl8qlGtHkHlE8LC1UA9VuJUf+Rbb4W/lHkcaXOlIoGe1+ux8Hm0vd3tgRHq/KSqjaIgWwc57yhv&#10;cEiihkbgQm0Z9XZ5RqjYiEf2wKO3troz8C4X872hPiHFHIcu74BkV6G+qFyLZLsMkWqDIrC7YY1u&#10;dScQNE1fwN7SanUx1CggTcxHje72Aw9/5p7ou3I4dAVJ4fnPG+ai7m+9nzqFXSWUxU+q2ZTheL6l&#10;5KiOFAnRCMKZyFlCe5nricsqWWNrg+OpPfK0UUh8ZxGrdgmvrYyqOnsZS8hl8MPPl13QINtfjqsj&#10;9SDTPsGkvjGW+YtBen1z5sYU6WO8bw/CeXnvQE0vl5rO2VpYM/PUuNGzUAfPBRzFxvDNOqE9uy7x&#10;FPK/8abJuHrbmNINIJ4pAgMhHoKSBLYIIGOLfcnYDEC+hJb+whfFiEtWnrj9xDnXPKePcXZ+zBN0&#10;EN7jT7+Rb7m+4jzqqFBUGVm0/E5g4HNEUT35FgKc2CQitobjehtgZ8Vrb0iqCU1v1v7VZhXuIvmW&#10;NKvAXj+9oYAiz/Dm2AyhEnshdd0OO5s6gnk3BvwLrYZnSbsAMDFikpAG5SxDB29iMVMsWpapnVra&#10;XBPPjujAsMnYWU7rvpGsw7ovJ93xXz8cHdoaVk4XayX0rtxL2Mc9mIq5wEmi02n2bUYFXyAb3rH6&#10;hXRixvpKl7RVAI3SwkilD2c2hSyu9Kyn9UrFwcyh/Hs/66s/5gOqzfbNQ0wdX8YJVzxTWTk/K5+O&#10;d1SnCA0cDu/YAhbVeiBrtg/j7NMhBND1ezCJegNkcnbzXVec6r8US4Olo7PHTxWOn/QV864HCtdR&#10;JZ5Be2FOL+mU+m3P2YEdKNmmDPvJYy/79ZnImenRnDgXbJ7X2bJ/19My2QL/AaYKWwkJEJub5+K4&#10;D6pXq+f2G+Nue3J4rTiYpDCbMgoyQ5AYNEyGw6lHowXJUU4XQFnZjByjlIVLOimwHr1xoJgiOLGg&#10;nLRTgwkSyphFUAwMGNAkBwSSjz87k1P3msjdgI63b9EV1KXY6hbU3EkZCtsZ2H8ysXmGxcjY5Cc5&#10;tFphZdF5DCUWNiGC7MyoOuj0RvuN/sJCzTNwDDcHOi5cGHlJ7bSVElbGsAsOrdQ49KlXIFez2y8v&#10;VlutDs4adLw0OQCY27sa09Nx0ZEF4gSV9vd7Go9noPVG7gOvLM/W69X+oC2L44I5P9t4RAlAsuiN&#10;lop1KJa7u10r/Iic3VdmEtJc2apxxIgBatZyGYt0ztA80xLD0oXpnUg/6ZkykSnD/8fcm4Brmpb1&#10;ne/27dvZl9qrF+gGuhtawAAB6W7pRlSwEZpdUKNRx8lorkz0uqImRqNR1IyJWxTxMjomk2QyRicI&#10;LqAICEhj09B7Vddep87+7eu7zO9/P985XShKVRfdmaIuurbzne973+d9nvu+/9sAdxaOjyhnHnBB&#10;gOEW+bR8eCcxNcdcQviQQ8uaGculJ0/toK/GuYpGn3fFn8BD8Sx1Vc7DanknZgWH+yk9l836lZxA&#10;Fz3BvTmUEbeUwzmJsLkR+VKBcS3Ru9yRwsGVZQq87qCLEUh/MGogP+ZIxNHMK+zudpE6Q8/gaxcX&#10;K/yVNdWMesRXZ1ejoaPnbMyyVWewI2GgSuSVJK3dgWu+mN3RWb7oJQddsszmdodngoNMsIMNkGl3&#10;YdTSA2PGKeHPhIMrKxeAKMC9GbEmYOv4g3CZtrd8CrgDKysaRgXJFx4/rZwF35tpzLJ8eT/VSo3L&#10;ur7RMrHuBJyDfps+WcG2YPhF0oCL1UpRBuJ5rz/wNzZpnZxpspyoIXkzwMCpVfqAUrmQmpJG5H7L&#10;+WDMIPQrFgdSrSTFhdILqcZGACqx9ACdCUaJSbS7Pel3m1ubbfG4auie5Q+iXm7EVZOOOzAjC7V1&#10;AcIEVluRgYo2JAhRoWwy9PTIXAKfyKnxRKlkZoEhPuxYvmcYQMc2kslZ0kGglO2yMPJ4zCPHjlar&#10;Voco8NORZip2fAuOYDX70uKT58fca25uhpfY2W2bZXmws503t750dlFWYFzcSq38jre/5ytiS/Ml&#10;LWre+Ma3/8IvvrfbxcQaZsWIg2J2vkxVBIvcwkV57rIyhkJJEI/CmepMx0fk3atVSCcrLC0VFhaW&#10;nt4bWPxO8bT7/e4P/dC3f+qTH5WvACIBP/ezP/vrd7zm6ym4Kbuv9vM6WPjAyuGCqZFwIxzi9Z2m&#10;UEPjOL3GK1abLSyuFGGovOXedz//5tscqna173Cfz/wb/+EXPvdXnw0sgFE2CXj67XgI8JnMMbVq&#10;d5wWBXJ+CE251xmSWgYMy2lrcrRwuDNQPtZIMjyb8fIEcNoneGHU6zmoksePLEB0gYCAIzOraL6i&#10;uR2PqiggQ4nf5lZzScQt5UickCvbH4+YuhWYARWxdWUB+51+sz/qveENb3vm1t69b3jHL/zST5rD&#10;W0W0P4HRAxxr2cqZYPJk99BSjkOH7WSZ9/+rH602VMp8UZnvAT4Fpv/3uqSxWRHRmXjRrJ+rDpgd&#10;YTg1Hiq8rlH3j92Qb+1CjphgC5HC1PKi5RWzGqLXZWo9ZkarSC3Fy7MZ9mJIR2dUw3qlGnqNMoqm&#10;625Yam234fw89shWpZh7/Te985m7QXfc9eZf+42fiSUXpvLUhnDwoDlOZ95jj2zTF03G+RMbrVj8&#10;80KrpdQ2Kpso9oupv+jn1jb7jJy/spcdQ/gbXvGyQqH4Qz/6c//qX3zbcBjRm+H8ORCfDbjGaLl+&#10;qd28Jv0whhK9PrmCheWV6OzFTTaQRaL6CgyMoEjt6HbJ7jddWc2vHixi5WxEXJ/OzKkOeKJ5Lpll&#10;nDyzzrrg6OORJBSAmpOao9TI7bbxVHc0GahMcqHDA0OBkCmoIVN/VAyxS1YQoxOL9bLGtZneFY2o&#10;1o9kavZQdNriFrUK0LmVqEHOJSVBlJ/gBsHR+8Tj/cwQSBeU5ZsbnPhQpHQk8eJcY65RPbw8s73V&#10;vLC2OT9ThdW0sUPuZUkTGoglE3xLvVba27j0+fuHn52ZP3Djjc975V13R8dfEETV5J+Mwj/5H8mD&#10;F4NizOHJMLBmBLOe2J9qkMA4E0P0SNC0yC3rHy2OaxqJmrl4D885I3OG5mID99KgF+wlppBnONRI&#10;PHOZf5F6fjZBFOIyXqFtUHFgcSWFPGHHCSTFuOtllxNr/S/6TzZNOfL3sGWLIxB4h1AqnK2anbKJ&#10;1YLA1ZGBPxXJ+lOWsEIlJMQv5VytKfAyVtQa1ZxiGXiGH3zcf17sHzvUjtsU9tWoMkxdpROObKZN&#10;92eK8JiaLa3PJgcPDIuSdxfHwZ4N1uWhtV/cDdppFmoGq042EhZlvV1uYqA06A9JkYV2FlRxG9F7&#10;N8wykESQuUdBM3oBkbFnieAiRyTR+k52epNPYZi2+NnuXeg2emaqciXtbmCuUBTa3Ym5xVjpJIms&#10;offjdC/N6sp8Eog4UT4XcmspPvIKLVfbXZCBC1XgMFUOCeRCOawyKGZjKvQ8ZWqor4nMg8krjpUe&#10;ppxZfxxe2iz9yr/r/ul1reWD9e//ntzs3OzCwlBW2Zp4KI9MDIWxofIeerVUsQahGJ8mtRn6IpJQ&#10;qbOfy6nfb090aJdmvGTmpiPZzYfWulvpww8M/s9PhFGPZUoXnsYiQBtLWP10bEpyhaup4I3y2CWF&#10;Nu2yjjvYD6+6zHaENZUZTAffurB87MCPf19/e63TaflN5nxDb9L35o8Wlheuv+WGtN6A8akWyMD4&#10;NvNHCvazpyMRxUggzEbBl5cbBM7JRUZ701RedQ1jZyIOa4zk3XJp9RBzAk+UhZg0xd2ttTMXHi7M&#10;9Gbq+dlG4cjhBov8zOkdZc6nXp2trwSDgaDaCoBBrRrgbd+o5Z883cE9fm6u4LrW8cjxGzy2QSg2&#10;qSMfGAQ1N1tgk79wvmcKoJDWq9dRNDrrXPYKSqCAVzGhN1tZqdFGMi6Exkw/w3fxTFDQqIduP+Dg&#10;oH1ABwtvyVM5lM7PkGEWYPDkyYU4WFmqkp905FBtfWNAT1cuYefL9p+rlWfPnV9DdcIbmFjT0W51&#10;IPouLzeQIobmAY7yBeErl3+n2QFpBbCYaZTm5sq9rswgtrbY4eUvRU/OG5Cn9CgzV8TgJS8+vrW1&#10;s75O9CsD1uL1x5Yfe2JjIJUpfg2AcaOLlzomE0W2swn1sqhWTYgZeBinAzcVRWujVob+ff8DF2qV&#10;3Gw9d3C5xh6FE0RiligWASBb+SMH6uYEgXmf3H09v6OjwRd4XlWCUbFUW8R2HPz3MILQ7cHOluRC&#10;JZ2sMgzj4Nho9UAtC+Xyc25Y5c3BvzstWBH0Dk2BZZyVc7PzBNZHO7tQv2KylI8fnZsIVfVb/QGk&#10;obmZ2hPn1+g4COOkaY9K+Y3mYKc1IOfixS+8jnUFkxSxFJZXyHjOrG3I05R/BEOqkiMT2LKhshMn&#10;N5FTzcwW5mYxBk8ure9WCgQK+O12r1qip8790Yc+zDAFFL3VHWimkhTm6Y19RhgJfk5MITY6XbIJ&#10;CnVCRvOMzrvdybm1Djf7huOzaKHJaBr2x7P10mKjurUz6GJK3e00O5h1B3h5KpKCqbOHYfUODfYj&#10;J9ZZSNhKA4JARKiXcpPRaHO9+8gTF2uVEi7NN92wwHAUb6t+biSLroLJLc0D3waOgkYFcSTG75CA&#10;wDgJDkq1YEHfwsVsDCsnv8ji2TzjUtmg1AJ9k/gpxb+tLYY6iYEw6FIk1zV/I5EnkeJOfXtcRJPL&#10;fgmNmJW5rEfzyrCdyP5YYHDkh9Pf2mBWzh+yV82cG19mMiQ7tgMLTcrEKPBSU35n5pOmfG8bwLMc&#10;UsN/nHH0NJgRZO+Vr3z1oYOHv1K2NH/TomZhYfGOO+7+Hx/4PVBxc5MTa0vScw0UIl01MkCq4cxs&#10;BUtuPPSwSoM0gnkatX4DFYpdkH1G8dUySP/Tf/rVz37mozlOBAgGsQSsv/TzP/Lqr30dF5c8kqtN&#10;9wVq5mVnZmZESso8q36Zc9ANUrJf6+UyRk2wvHrwe777B91HvloUep/P/OSpx3/5135Gsewm+gwc&#10;f91jxJNaBqR0Rom5yEjDo7l9ar/WklExJR2u1rCvxMHEGPsUxLBnmc+V6nVlAGgUreZ24llTnZiP&#10;n6cY7mikykvCPz4TisSGCTxw5GPXMMe1zBJNiSGdvOQlrzx48MgzuPbmF+969ev+7KP/g++VGoGC&#10;Rz62cXtRA2DRNDa21Bvge/fHf/LfP/fAJyVniPXU8uy4/EN2xalXip7T7I477vnu7/mBa3lvP/lj&#10;P/aRD3/QsjjdlErbiLJOo8C+Iw8meeTe2toF9YAamuIjQGINyQJjg+z0VkRlCRWTk5nNYzz2BoFg&#10;kprGrhDUY4vvdTtM5sxGVTbL+TnSjdW3ics6bHG9YByOjaSgcAYfzG5rlbJyW7z1u+5+7cFDz+AN&#10;oh58xcvu/vjHP6DK0W24xkw1vwOlrfAuGzMVxc3lEkwKOMXR33Cydbv+VgulRmreTl/JHy70m8nR&#10;82955Uteds+H/+T3FNJopba1T5SGZJZAgk+ukdIhhzgeoJGmx5QmTGdV+ClwAj8SPa6tFjfIK5S8&#10;mXpVjxdBiEOdN/DwebTNgC0d27idc1ZvDI2YQovFoYDPzEC1pPRgVldqbs9YvOThuZl50NSxhuWh&#10;kUoQzM5Idcia3NkhsE+6GPzblcms88RdYRGeWU18cvOi1DQ9sa5ZDniB7KNRzWmqJJrxNABTbiWD&#10;8Znz2GFAS8/KZZUSnL1DyfkgSBc08MXSuWCHauCdPPEFDoZbu3cgaMvVZyrPfe7kC/dPZvtpc4cN&#10;N+dNE1bCzHcI29TfN8i85LJ+c5rtmu0l7Pp7HOc9ox8bGxhfwsbSgxETfm6IrG5M8eEaYfM6tgfH&#10;vnjvrKXgKmY9P7uKBNm9YNhURzi3KvD2ZJOua/Yvy9lx7FN7k8bbC/cgsSl6pnPeLKzi8xejAzNG&#10;gI98C152z05o3bazpDakUtNwhhDRfIOWhuGAAoavnGcyDaj8a519ivmWrxIn9PZ8jcVZM4N4f6pt&#10;dgY9puSyqAmv2/K3W3sWXPYlwZSNvoeQ+1eScpSZ7iuYpjnt5yF/UczsFd6VzCz7PRfoam/ZijF0&#10;RbJWVn3F/XIFo7eXfzxVtnqKutRsjlmLnSjyP48M+01zGy34ypM/+6C3esg/dDy86SagxkyiOUtG&#10;MP61WMdmypazbKpQYm6x0uW0lLg0JEjOkC1FsNdFNe1z7rqjSXtzfMNyYe1ciPd56ggENlPJpnMV&#10;85kTB50MFjlXGcvDVoN4CXt38bJLrc1X9WIUGAdjcSEipnswF/SVvYRJW1JdgNaSYvvsm7dyMOUj&#10;IKCJRgOEm048PvGvODQ79bz9VCs3eMqmT1OSmjusMFMTHYhNqskEGJUyeNMEtrD52uROpc5m2nJu&#10;fa/X1cGYM0RXPZgXzM2V2NxysuoUH8Dop0Kz2EU5VdlzZNUrv1cbohBGJ6+T0ASlRdoehirAkqHZ&#10;AME3pgtF0BipK8MeueR4pHW5lugAVlSlaIvCkLinmA4agVoEEXZjswO3MDFPFgl2QMsbmX+D8JWN&#10;FDPveNKkc4OwDW0b9yRsmvrDRLPFHflISYEMw1a04TRu9SNZV/rzsxB30Rvj6mx+4gEfqkiHePbC&#10;tvlg0zgpi7ZLUA3RhIOxMwcxTiszgryiZc3k2Zl4maE0Q1LbMjSEcqdDpJANcf1EbZ3IO0qiHrpK&#10;ZInGK0bvqiOEDzgyN2dWYV4xKyx48wcOzbbIVhyXl2KGWQJhvCR9kD/Mn1JSMiFVeAgDK7g21nPB&#10;gaK3n50n8xVqyNhzxQBGxLDyZA0MsXwyGCSooAXjB4GMyGIzTyR4UgovD5gaKjTjAz4Ch2Wrq3H5&#10;UPEELYpfmA8cl5RJzeZADtgw4UeyKA5MemmGnmk9UgI990xZShnRCTCIBf+SMutbkLNsljNHrVL+&#10;BUtra6fn6E5K4QsCDrjEhDFWdSvt2SUJmU99ZqR+I3tIJyM9mi0/dLyqA2OhnUx3IyyGYWATyMR4&#10;BVCa815OU4EUaqxtmAZwtukcaZ/dlsYiVyCSTbci55fFulTargKpGRuLsMIytYAZf9hTIcK/gl+g&#10;XYPBXiRRGe+Gjyoz9OmMyrORmtFzMpesxrcyLy9NksQXLhSN5WDWfOIeFxUywffimTRNrh5mZlEy&#10;oBqNbCGqazXGjI45MxRIbFTi28fQ46rUB3WqqvM0A9R27LoZhARquAuwrsMksklvoBiYfGxPFyQH&#10;7VSUGuPUkufkyMA1ZU285c3v/Ara0nxp/6r7vuWDf/T7ND8720MbBXlmzaIfsPN4EiqNZHG5MjdT&#10;OXVmDdY7uOnxG9xulZ+Cq+3207X/yWsbB2OHHmdYxzjeOPHYAzfe9CLoi1fb8bof8nY3YhswdZrP&#10;8ORjWjMZXyvGG5rN2j/5/p8ol6vmo/OjT5PPnCY/+MP/C5bzxQIAuobTLmeIrb0xx26L0M5T+Syk&#10;IFBUAn1RgZUulQv7AxsDxoY2mdH+zgbKAitqV6BozhaXqtymmVp5c3ebyRMTOKApluhQIkxd3rlG&#10;UalhuOkg6BUztjC/VGg1xxvr6xwkbkgfy2KXVJXh6y0Q6xlde29583s++ucfYJCZqs70sWKCvsaz&#10;XF+FIVHA231zC5ovRvxRHO9cXN/G6ILErMmYULuiSd/jlaUZTlCwMsn1vezWW15wrQ5JZ88+9sgj&#10;ch1gu8HZ0awujCtumFseRJdyLhZlpVLLFTD382Zmi0Ml1w/ZhM1gOZ1pUGFBHWeO4NmOlSjSq8Db&#10;9vuy6xizp7OnydrTQUMs2FglTbHguT2kP55ArZmdLV24yMeXoS5DgHIZGYxXrM/IPtR//G3v/NZn&#10;+gZ949e/4/5PfUiWl9pHVcq6SV4ioZ7S148carAJN5t9LJnQozz+OPm4w34b19KEsFrYZd5XPnz7&#10;fS6e9z3f/iMf+dM/7o92pV7Q+RBOhqpEWCO7OzvXKNunAEMCwMiC4BhFOcYD4m3ZufuyqpKY7NJ6&#10;b3GxDCvv6MEVFiVC692diTVmacFsnKFL9foctJ7GFjE1H+tg7MivMH844Ih8RDPGAiAUgTRIJsEb&#10;lzpGQqOYy5trD7sxzs981mWIFxi5bG6tsy3wM6eIRM1tYUuZtT4lmlJAyA+U0iGxg8+8jt2kFbYh&#10;eiRwPQYCkK+UEl8jwldysY1Ll1znmZP7l4okHD54l6sHarvNCdOoYg0xnHrAhx75LAfsxu5whWFP&#10;vbH0qjvPffLT4/OjdGObpSuwJq9jPcoMILTgA4fl+l/Emcz2m1E3N7YYWuerb9xZ62WpQkWoxYuo&#10;NQjhnKSTnGn4qDatBpb7ioluPBHqAnMCpXSmdamUszbpKH/dXPjygv+yqJ3sqcaRDoeBBPTPaa9n&#10;b8hacH865fGmsanaJq17ZHkH+4ZLmTPhE82Up/kLp5Kj86JlE4CeTWWs6tbMfCW2bcUuBKPeNCCe&#10;4eBykK94XhNlWXCFFmDB1F04tRHDniOUuOAe2z5KJKOqc3kAL2HwTgTwOp+q1DUimVkiKTuarmp3&#10;y39iU+smMJ9Y31JbfPeCzs4nuxJWc2r06Whk88LQczxtwy39zBCI1N9XWHtf5tPRRZonj1kQmYux&#10;Pqon6qAamESr2bRlDq2w1FrR6bgSEzmre1zonBpUzJTwCSxoseUm0aXd4PxO68lm8tLr0+ffWjt2&#10;1KuEMe2rNGopxkQoCMdSvA5C6U50ydjNqThTCTu5VpIA0AmXsjxpYgNR4pEIcnn90lfdjgihe8PF&#10;XGeDji2Yipg90xareY/tlilbQYZy+UK9rll1NtWW7zt6XQ6n8w1V40LqpcJmPLKyhN1SXtTrkUpF&#10;H5+tLqkgMRrniTUkOUmclDSkT9ANtncNMhLnP5dmX7btdXlX+8p385d1TbfemAyYYSYPkEDFIiUH&#10;yI5EqsdjsdWN4equrs5wcNfqRbagVCWGDHR4re1tmjEsf8i2ERUZDOj4kZorc1gvNnojaU9ZAMyO&#10;MUDCkYcWOrTkQmvGaNKEwtC9LC7Vz11oK5avWiiiJC5EjPjpEdq9ITsEuOj8HMwGzZSBWLGANpKm&#10;TiujxWn3BgU13pJYNujxQ8t4syBkJIfUtwKZEeiP+9n29kCdCJVSkQ+nqzE7W4G8zMrq9ugz2fj5&#10;SZPDcggWFyp8j063R0uDQ/VNzz3seDq0XjQs5VKtWqtdWt/+/MMXGYiXS8Ghg1Uw2J1mu92ZPumK&#10;5JCLcQ5jQko2Nkfl4wzY+gIH9eEt52ZnFqcK17p65myTnoprBQ5O47C4ILtL4FEKFW5BPolIMOJP&#10;eALPX9jESEndTrlYLvP6rEHhxk6YmSgbMkSdPRgOwWbJCsYxe7ZawqmLEaK4q+Nxz6yl+bnbhMdM&#10;ziUniWF1mVOh+PNzGKFDO+oT0svlRW5dryGOI7iYCQW+H5rzKpnE90j9pcg5eKBGFBCfZe1SR1mw&#10;o+TcuS0w29Wl6vmelJN0vNdfV6Ux5hfBSGXSylIdRjffnRQDxHcUwOiWKZBWV+r97mRAp01JbOkH&#10;CmVK1Xldv7wMRwCm9IVLLZlxiAfa4PvONspjWVOrMFY2KyEFzErEBdaV1yfV+qU9FQwhyCEoGhtD&#10;5xr3lIe+VEq5FChxn/fcxbw5UJKrBDCtOPic+NuNapFvinpoc7uUsxoFNjurtKDpmaesar6HPCUp&#10;rsa0gqnl5rHcLeldrsoF8+DBYy3zpiIdaXTF1y8IImZuACOLxwASiCr+PuFhdJXAfGOXpkcX5Cm3&#10;wFtaLBuHO4aqzqtRjPKM6QHLR1B84Xqi6m3UuNlFzLJdFZsq4FyNqLljy5DGkichkRYd5wcJO/8m&#10;MajZDOHglcVm/mHZnKE/N1+WK1qMbJjkIcLRx33zxRYdP3UqLNvZrUPmNY8dOXbnq+955rJ/nEXN&#10;y1/2NTfeeN3pM6fof7jUdE+mfE7yJaWvUKu1GZmvNTc2OxfP7swvVZeWiufODXiXm1vb0ybzBc+7&#10;WqMgR5v8pnvf8X//l9+4eP6MDlg4ugSnD8ePPPRZdbyveNktJx56Gh+KGqtQ8S2TeZLTrYcoV0yy&#10;a+14qVBe8fJ7Xvnye5ye8Gph7X0+86/+6r+7/5MPcIvzEaHnjHqRvhSxL4IF01pjV8GrbJKZvwSm&#10;cDFcJsqUpOSTOQ/iTog85HkNxWTNx0PIFsPODhXFhjNyndFXiVePLRo8n6Td6ltGHAJRNdJoJKRF&#10;DP2WoUw85KuHODRSdljSxuVlxbOD/ibmQDr2qle+5pleey996atuuvX5j5983AztRdUIDbC5/vAc&#10;Se7n17eWVoqTSZ6RRR9JpfotakMYwiiQ2Xk4S3Eb4FHKajUgKYWgciWu1SEJ46KeMC62dNmVRLj1&#10;ZjkzCmR7p02l56w3KjKxKOcUlh4xY9YJCvV4Z8fRKb3lpSqPMMM/jOIVHI8PQiFBy9Coz3fbbVN1&#10;sm3nONNpKuCA8ldyUCDlXS20yAkLy/ORPAqGAw6PQX7UkVaHmdipE50jh2vlSnDP19/+qq+5+5m+&#10;Qbe98BVLy4efPHlGhomZv7nTt/MmKTcAn/3JCNFHZTSY7Gw1K0V6FO/40drWRsAAAmsSiE35UvgV&#10;f2N0+Jd++udwAZidXfr27/iBX/nlf06w80Qp6HBaqZMyuXGk14jwBlvbaa2ewXAFXRVSlEvxphCa&#10;EZUmkuhlBw5VlSc0IJLzNH+Di9mB1Zoy5nMiFo41I4g5U8Ac6KRgOMNAO3q0YmRZ/+KFLicEAwHK&#10;juGQJAyzoeFJz8l9qD82LaQwqjFKGabgCwsLT54+1Wz1DuMzaQPpdrflig9wQVpc/EhhxGV2SjGo&#10;FrFXEY40piVOdL7RysoMhHOKuZ2dIWQ8KkhFCiIPgotcYJzEfH3c7DBxz/GPpRi3BlAKGyoUVbU6&#10;8Zq7zQc//1f/6ke+/R9/9z99zvNuo3hc/MY3jZ93y/o/PVksMOMYF1sG4VoQB4VBnjoqlm1XHDkr&#10;nqeYxk4nqzabsWmmlCGiNDMbQgfWv419C93BCWy96bXZtfI2sM/cdINWd+hZeq/Z88YSW9JuS1FN&#10;cx9tKDg1e4rMnP110znvi4USlrHCZeUYzkl+7sJaZM0ttyb7W0f5MD8Ry1IlzARhEhK9YJqvG+et&#10;8KOkNKFX+OgT/kuXYty5q5jS0NjCYCqqMZvEMkaCsOaNQ6EHIlKFQmZq3caBdAbMpFvsS/7ppV+u&#10;IZTsOQ2zvfRaWflGQtTzaXxw0Z9dqkYuoElCWtMIBwWT1EptbBA6LmSGHMXhdi9prqU7FzPG+Yl1&#10;yTaxADuggYI1HU0De78sMCsNf+TGA6bPzvZtkOh7zfRNmEP8dxgCftFvmIVTP7kZlAjx6rJMZq1C&#10;S15D+oSm2s1Ck28bG08BlwPn6mSWF3AE+0QuY5eibcL8ev1yrhk//GD/xKOjRx/0rzuavfjvV26/&#10;hZpvCHcUBFgva7OkjH1bmm3c8Zx8V9FrngV72mQiUJYvKzaOGPhQbR6/KfeGUrz9ZDbwCq2epRk5&#10;+yctk3gaM5zJXBipw8wsDi52K5y83N/D3+U26YxwkbVaO531bSJUzI9y4pEEuzFvSR+5IX81nrQ+&#10;GKIubSz2PA8woRLDQa+3s1uLbQhjPKK/wZP/UiuLpRe5bdB3zGY3T3FmY1Ro2eZ6/fgB1byZGo9+&#10;lW2ywhgaX0zaNHyM19ZxG5ZutD4zs7l1aWNr8PgjzRfdtjI/UxmNCjRUO83R4YM50w4Ec7M1HH02&#10;tgFRxZc8uFpuIG8uIgJKKL8BMDCFoOG5dKl9YAWTe/z7splSVGQHni9bXHC2eWl3PIhLQixFsWDQ&#10;PDdHDmyexrJHxkEmqaGNAlQdwWfodWPTSNImMVKnA1AvKyFRxEbN0HC0ud1v1Ng+o0NL9V5vaEGv&#10;JNNCkvB2tlr0pUszleO3HR+Net1+O2fOKHqm2UBywepS3T2cTzx+po7Ks9rY2WmzjZTLfOp1iDar&#10;y2V5T/vB+fPdgkStQd9CIvkktUoBcPX+z57sqkHwFuYKfV3S9MDqDP0nnZUsgZTNRrWDD1b60MMb&#10;ORUkGm1J4JYi7CggRmn2O+NeaBbx6dn+ZqhZeX7YHeK51CcPGVqChgviRddChbDKDW6skL0kGkMt&#10;XlpsXH9obm2tjd0UxtcdiR4pIGl7FT1YqxY0QlI5kBUwjgr8zUuK/2nUy0SqUtoA1dYBA8iAqaqd&#10;MQ/SwpA8244SFAyGxbtMR0ynPdzcwCIjeeJUm/ptppqfn88xsFhaOUDHvI4h9oU2VR4PCm8DvjqI&#10;4BNnyRSQMrzTGjo2gxK0xkHLi10UX0Nh9WNGFTdev4Dx9W57cG6t5QyJV1dmPOPP1mSR7Z9f24mN&#10;NLS0UOdgofc9dGCRdzs0J6nBKG61u/3eLq14oZLjeeVwlK2jopVp5iVlGjCJTWKG00TL0dMRLUSy&#10;z/JC6ciRw5fWz2EcWJ/Nr64eU+5tMHTMoXLNDFmDPc4Ph0vkcHGLqHIxUOb2ZVCpfvg2dpqmumf7&#10;MzGLe59yhZzM3p9GtKcyTROBwRkIOOGNnXK+sSYyF+GW7VlG2EbpWaJUIDTf/GYcrctFhBnJmV1H&#10;iTJiArAJqwMx+ZGxxZjQayJl4Zm4+lMQg3fznLh3rcZbdEblg1nnLLjcYdoYckbOCUPmRem9b3hr&#10;YC7DV25Lw7oDEbhyixp39d70ze/EJx1LdCZk1iABZGk4gC8rvwbc4IRhmGW24LxDFhcbX7ZJxvZI&#10;FCyKjKt3x1GZDi/6/b/5B7fe9vJBn7WilTQceKdOPnJt5apuR2DRD4p3KmQNJk/XzK4k6fZ/+44f&#10;cSrHqw3g3ecznzj52L/9+Z/2HWJsFqPG58HdLqVBpacbyBFMhn7JXrhzZiN7DYkxm8n7SFlIH8XQ&#10;FfAHIo6Rz33jolsgp+zyGDyOHKdA7g2WBCDCp0YqPMYjcwFUDJVMDpkWYfBgoXngy2q4nTVknN3z&#10;2jc9O2vvdffcl5lLU6iDOzNfhMDogYK6+W3OvHkCI36nJpmX3sF0gcphy1wcmMvo9ryvhFWSGFZ6&#10;/qRvE6iLfKjE//voMzncyegjlsBugeeWlc2ncAbKLE9PfoCp7V2aEJoCzl5LMElsyaIioIaCIMD6&#10;uBG44dMyweLmIGRjNU5sYBoHGe5rP5QBgcfQs9sm6YxnTl3na1/7lmfnBt1x530sqInGIN7ITCZJ&#10;GrShXmZjvv7m5oBMdropGLXoY0qVQrUOswrbHuas6TPSjf/BhxyR+/Wvf/eNN95ibobOm80M9J07&#10;6t6j97Q0DNr3jMouwmnBfrq7Yqa87NVw0pjawmIiNVemPzLhHyeGhWcmPchcvDaLeXIZld2IZFP/&#10;Jn6r9EKxi9ldwRZifivUU27eUJ3ZDCep6fm55aIo0xIrLVBsN4cCqQT3p+1EbJw1Wm5Lspcuyz37&#10;zq0E3gC9N3VP0bysqQUZ1Mou0c5cZ5MokZyOHy+yz8pMnu8uIx8xC42KSTQdI+Lu+vnTT5x98oSO&#10;5uWD4dHr/BceShbLE6fgSb39QCCLMN0DUL8Y18ueEosELkQucFku7r/yCbHOi71LUY6JiHwOagyC&#10;p55xwx3t7RvvVGc0h27Btrwr4zL70853Wk84VrP/1+QsT4XW7n1X4bWSxaoB8/db0MwYX2J7Au31&#10;W1mniTLMWrUpadvfS751C9YJBCzvJhBJcXbeX2xc/Q62D71mpkjWNczmG1m9ITsxqw7duH963rhM&#10;o2zvk/BlMN8uXsj6bS/p+XsLyjG1fZdS4F0Ruutdhk9Onb8uf3vuW5qU9Eoc3PUoyyWF8mg/WjBz&#10;scomrrYEAtALh1va7poGLrHHtQ9Tcydu59SgyV4xdJxd7gJ83N4w2Op4D5/PHjvhPfyZ+MH7xw8/&#10;1N3qAsQgfs6ppIMrIL24o7y7S+Jig3gD8ri1MhYUJZSs1+xD4CkdOczFR9mSuUN8b7EH+9fW0+RM&#10;MDvN/DTHyFDqvYucXmatJgt6u1OxBlGOe2tqPj2yvi260N9L/U09J2OaRrynE1wo++77O7PuK4wh&#10;2F+xf33IIpU0Ri5d92QrHBuqJxP3Yi0TQ0JtIcheszmyshZoNDSrKP4ZIe2R5XiqsuS0n1gSyn49&#10;DMlFHgfE21ZleyQ/NkO3xOSKrQryzLInljFSpMj3kLaQ9gz1rPkmwaz08K7HMA7/zomFvYGO0qdh&#10;BkllpUhcuy7qWOTkQ6uioHLLcRWtzByV1T26XbBaLuLhBEqcMyxBzGrl3mm7zkxNtrnZpmHjcsOp&#10;5m0bVVOHINUbR6RGnJ3h7m5va6vJuUij22kPiGjCr8F2XJnXuamSrMrS6UcbG+VzIu2MkYAZuuew&#10;ey/uBzOX5S8VTen7vuoi0GlQCjCzvGGIbp/k7YEey0ZLAV5S0IpKlKRu7VBgMu4En9VPeUvrueFF&#10;dIOiSLzxWml2tibOUOCZWZQeKgMgNeDnH0Sm0cdxaaQO17c5nqfkApmepkniHBzDao2EHk/GwFDA&#10;FVMcMcngq41b7QoncaaQN3MtmHEAusI05nPw5kQVEUc9Z/ovHKTLcsDyRW/uow3WV/EBzUjJbFlZ&#10;e7G0oKkZoOrZkjWawaoOweaS2kktKjVfxPVodUd4bnX7qm0sGdhXQAL/g3U11L900lrW1dDYuzyy&#10;KLrlWZuIhswb5WrMVItQmmMTZutK2lPJegZ/lruYZWrUGDETvsVBnI9mGyW4CbDKzRM+EK2f52Ri&#10;B71KBNkFQzmQZ0HqTPOnO7dvJEMTdmji57scMZ464GaZTmXKTeYO2kqS7h9FspnQy+iSd8YcSF+K&#10;gjfvUqH5okBiXi0IO1hlfagZSSx2ge+o874AYkkwQnWnkYUcQh4wYzV2QBzgFcwIG7PMQsFdoFQW&#10;ZL20TH6xGngp8lWeM14qGFo8KpRUW3CP8qZjjHLUuKwtnkkhP/devW8QwCl17RXygfctat7wDW/7&#10;/Q/8EheBHMhmswfir9pOakkNJRuV4talQbc1PLTKBwacjgkV08Q7iM+dO3XDDTf9tYQh78rCYzA6&#10;huiL99X7/8Pv/V+/81u/8G9+auPSGp/9M3/xp+//pR8pyac3M+e0lE0SPviOFIJi4ZcqOW2JvpAT&#10;yjLOazANStLMTGJbuy1CXqgnh8NSoTTMF7P5pQo5PddYZL/93u9cmF+Wd85P/9zVJift+zP/7z/w&#10;vWhrJd6x8wBiDHsEM7Z2W1b16PLVu+YzJ1uyELdEAzKsN2H14Iu7rMzvcrWwtin+D27s8C881cfD&#10;vSYqs3wsHu8h+xeK/FRIhTziFBJO2C1CAensFFRRr+KEVJqv5slWgTnVbRIuOokYYo1VQLz26978&#10;7Ky91971pn/z8z8+YZ4c4SQxDIo8MblN4s603ausoQafZ6gbSKLZaWc2yyKGdEztXixZEc6sf0gK&#10;nxnOja/d4crZpWbmBBgWcdyt+U7JVC3XIbQigWFvcyni2PlyWzFvZMsJ81iHFIeaXKQ7293AtBDY&#10;8GJZz5xYB/0k3m5tA1Sr8cjHvW4qyD0nwGLYHl1/4wrbRervMk/lKcDRHfyQ14f7Cs2VARNzW9qw&#10;mQaG6ul4GN51133Pzg26+577fuIn/hkbNuUKhqksJwqMCFapgDz/4YefRHJDMvoNN8w0GrniYnlu&#10;vhLMYcQ/YbxqJpPPyA8eQxfP+7/+o3/93f/wdTojLa2DUwTSAtL9acd75PDT8fQKvNWDhdDENY1G&#10;0dJZiMgmepNbhlkIrLDc0cMHTp/awMAMlzW5B+XCS+ttju05srIVmqcprooTvDSkWVLH6+Lr7Byz&#10;Oa+SDMVpHI+7YwXweLOzEjDQ6BL85kY+lQoDrP75i+fkthIWNN7RCxt11Cp+S3zPzElSzgXLyxVp&#10;piYJb8IcK5JalfefbW3vzs3ORWGec67RwKAEJZO3sdXe5RBFaGNg8fxilTOSI78CGy6Gr9XXUCz0&#10;QCp22uiHh1ERrCBbrPfu/8uPr1/aOn7rbf1GYxLdMPMt7x586L+OPvRgNTCfZn5aK42FUKzkH8GD&#10;2eUewfv9i/dUHzgVM8rsyoZ8El3SZKhud6Ti1HiyQTj11Aks3FbqTE2ERA/BDYQDOAYVigKXHnj5&#10;93kK6b1c9WoqV6s8FfnGlJ5ZoNSJidSXgU3fp+Ex0zSgaZOod4FsDFbSVDDsu/icnOXSBOLjbqfn&#10;L4w//peF61d9TM8yJ5u11DEbeQgwMgzRQlA8FUvHnoPiLXj0wS+dZ/s3xZZ7rrq+pfNwVfQfmzFM&#10;bjjuHT1uL6qrm3jOnsqSjCToNdjaaa3hqnXao099Kl2/BHXAAHYHJTi6tsw21cpZmG5wBc0SxRGt&#10;Idageed4bcE+5qqSTSntgRttZH8Hurvf9Hp4g4lQ6Ep83ChVaOkRmtiMB5KJmSxRleHSTDtbEs1B&#10;uO/YISKC9tQFF/SncrPMh1iHyukrJsMGnhVl4caFZH1t8okv9G7+XHLd0fFr7z34/IMzq7PMn9aB&#10;SONu1T9AhZjFXR83QvO3Uv4XIk+80xVwGVQhm+JRRRJzXAgrxcaNxdbSIfJw47VNRUeDOceuYfEt&#10;rk0G3YymYJFijO6Z0/6e4HlvBmEzA3v/lAP6wBStQ5wCmZZAjM5p/yhn2XT1JrbisLOOdb0TOyFF&#10;J6f6H3TSnd3M2l02qYk/BYK+TLvrPcWPeIrsbH5u+lMw3p3tzOwTaIEoY6q16vL80UfPfx6zJVhO&#10;6kYgvCyXNacd4WsISB7efPMctEp87xdm59jfeK1Wu4knRVGIHNVLuLzQsOcua9Qb/VF3PB6uXxrk&#10;8wPFlfNQ48qZD+Fsxjapj5TF7T/+5LYFYXmHDgFpSD158qRUIZmwASZ6nAgZEK4cATPMdQv1WigO&#10;DNS2EZu5Yt7oCW1AhY42nm1g+ITRVM3MEdIXPP9gTgPBsNWhrxo5+idl58JSHVhyq9n76F+cAc59&#10;znXzB1Yr5BRcuNjuD4wXPVKDTRNVKbFldVl34J1cLeu9tXgpoWnq2EtrlSB0watCIIT3WAB4AKrB&#10;YWG31z90cK7RqD7y2DkjOXsHlmtjdbPqx2hAbn7u0lCxtbJqsBYmsU2SIWGy0xZZrF4tyvDEdwZ8&#10;ko6UzGWTFjRTvGVCv4cbmUhAq7Oahso8BT9dSGSlyWNnx33AzJQsX54weIjLC4wAiiQGIXuhpbpw&#10;sc9QgHQAIFyhqc3e4hxVp1SfHEBZLlucqzyx29za7nC8NGql+Zn66oF51gdiXeQ8pt7STBywemGu&#10;fOzw3MHV+TSVh+7FtbVmZ8jr3PzcWSU8FgvXHT+epic52EZNGQOqs838GlIvCLp2NECJd6lbbAw4&#10;os1GGrWIjl6IIAawIDfb3QvrBA6Ht99yACCdBhjFnAtMI3BBw9UgW0cCYESprlgAwcHF6kytxNP4&#10;8JPbnK11EfKxgO1zFpIwzIiACqFyWKlfX3jsEqUCLANI9jjLDHr9zS2xsmVtnZNhVSBFuR7X40fm&#10;+O4DiZ91XhtdI0xloG0pw8ZbSWXFYfOkRO23dfLJdLBr0h5YOROVHanG5srGUA0Rm4jEHxl6nhf4&#10;MtXZMxlhkXW6HZOqIqYt2VIz5Cu1o8d05j2mLD1sxzkCMTpjISj3SEhaznmE8F+YLPrX9u41Y4Sh&#10;wHuA9bG9OTE0PzSdkjfs+0ChcM/GA5deRC0zstGSHSJ+Om1ULDeJ0lb/OAn+/ivuWl4+cLW2NFBn&#10;gTWuXAHrLGpmZxfe847v+5X34csaDPtYUuWlj/LGNIo8VysLtU7Tb+7G1eo8du69waBUM+5pGD36&#10;+EN0vFcVZHo5zEvr6LrBt7z9Xfe+6b7f/W+//eu/9ouPnjp9+jd+pV51JuqSZmmOGnmbLYY6PIHg&#10;SKKSMh7NTGHECVTU0RWSvSwF/yidX4AJo+xj7j7nLZ5bEkdc2w/X7u6DS0+Dz/xbv/OL5y8+VJnT&#10;o8gbbw/YbmxgSbJaPre4UmrMh6xbbANSRTYKtSg2cJ3DAkHaIqoIPHzhzg0x22xUFAswEeCm0eDI&#10;ohX9rCethFYxl4hxzkgSdg2PqK4KlbAYYBg7Y4lZuAcHs7XKXIMkMcy3ebyprSnwylw9HtLXfN3X&#10;LS2tPjtrD3uke+78uo994kM8XEPF28jXlf8z3pomfyrgeBa7E8aBQZbjIUrGGcsDpz6q+Z12n0Me&#10;AKyvR9sUC9f2gxnWoWMV9Fu4rxgJRD2PxDrjsbJYtLd4ZnvhZ33NYvkVEltyB2NqLsFLxBLlR7Ia&#10;Q2soI3cYR+U8bCWkSmnbsi21KXDLa4FE1qHwQPLAtzqbuSFWJsFAmhdL2OTN5LWDU84Xq16hL1IJ&#10;RCNMnb/qq169sPAs3aD5+cU3vP6NH/rg73PMMmEek1jQS8rL6EI5xdNiLq7Wo2OrizN1uVY0N3up&#10;XFL9PnkIAwU7P0Mdr6NaEM8LxvsN3/it/89/ez/z4LHAE58Z5iS9pnQiegNoQY5oQwobGzTUiLH2&#10;cFUznF/0/ZuXLlDe4O63slpzXhqodgNj2jJQZ9s8cmAFWhSGybQvBbXPFcoUlT5Tl7gMI41IvmtB&#10;CSPAgrB9pLy1ajY/lzWRiml+F5nRS3bixLZTFUHmN08sc7tQ/EbBIjyli5GJnabmLiKa8OfQyRZy&#10;Q4MdaIPjpkmIKRopQXqexsQxpyxsBTEmRDMZjcz0EfcxSUEbZYpFNqjPP7JpxxPEBwbnqurOXPrs&#10;OGtunT1dmZ1B/bv5/Jd4Jx+Nzg+Dzz1qqX1+ZvRNTaSFT1m261OxNM5kzgG00i+pTDfcUf1VFjur&#10;n4IFBJq8apBOBsqF5xPRraVT/9jAd+ChomLEyTKeCI/VuF6CZxb9Hd2Z/5SFkpHLsv3mcdjtS1vl&#10;4gZ1+sgO2SBg16X5zjzJHK3UTWI+ZlFF5hw2draDFjurhjxLn7yUDD/i3fs1snzVPNaEvvyjiTu2&#10;8rFskEZUQ+a6FOZf9Jw02kk+QEk6fsr16UureR02LZYOjmHhJLW2V9E9oG4p+80Nx6PjRxEpiiWf&#10;SpgaTMFfh706Kys8spRuGTc3Rp/+dHSxqQzd1KwTPZcpZMmLOK5RhKVDSChXZrPMvNmbYBedTjtc&#10;ClFL5fEdPhmmX4bMPB07CsIIs1qRvd4acNfVT9l4DJ/Ee0HIG2pUQQOEpT07K18zOLLYX5ipve7l&#10;QjsQytGBUWJutqufeyJ3sWMjVCG9uhIs9wmiA/02wC3i9KmstZ5un20fO9ZeXC197d3+bKVer3NP&#10;czKHqZgbHviGbxLWsAh0oSg9a/KZAyK3LHoWTJ3klo+ku734wYdSE3VTcsJil3w13bMmJbE0V5KJ&#10;jVOJX84L32NFTI2ujTohktNjj/lrG93PPdYryMUwPzuPYVVucSF77iFPvAZGXIl2kzAy9n+W7Haj&#10;Xqu02UzM5p0k99T/8pTmPezfqdazYI8paX6a5rLZg923Qc1tzwCGUerZKqU6GsD6IN/pjnD8nSM4&#10;KK8MKfBexXZGWJ9WCYToD7axPErFhSavBbhPQMXFNTQLAc5DkUJSMmLh6McANxZmS426wmmaraZt&#10;hkC4pJ/HvZazfVe6q9sBJgPFGWA5ND+Lx7CckImH4W+OHJqTSmtIvtFgeam+slx77Il1q6x0z2DJ&#10;Xlzv3Hj9Im0bX0ILwIh5PByxnGrlsLfbqlZLc/OLi/UiJupK2Qk1Q9y+RJBGXCsGc1Vk4cnapRZR&#10;F4gi0VKoaxUELRp7JK/+xIAK8gXz8Hfa41FepFHgysJMnRhXjLprWAYyDe0Q82PpbPQxQDtk/+bM&#10;ApOPz5/s7nTkkp1ntunJ7XkiBNIprSkR2zTagwmthryEDIek/mOBjDkscrmFBqrjriDfSQy+SkCQ&#10;IgSNQYj7bLdH7Zig3q3m84u1+i4W02PcJpL21hbD+mF7EGiZe9tbbUB7lL2bWzl5QIQSoder0XAn&#10;xs2YCcLKyizE6rLAQ7B1eY+ttVrIQ5MeYPegHFiGuSy40u3NFtcenHMTJoUXgKUhsEkUCiWkmtbp&#10;9NktSExYpZADzMrhrGw0lKb3V595dGG++Jxjy9X8tmSqY29upsyb6Xf7C7OaiGGTPTLEd2FG7iFU&#10;Sj3yh0q5GSvamABhLwqzSW5QOsSpnDWyYSKAxmdju01CGZVmpytUPDbrVlHtIBsaN1gfWURITudG&#10;Rak62dxsgyMLCXZRXDCGF3m+KfYdimgcxzvbO8cOzvRHcPU7cMLDAQ7V8IFEnaK8zwwrsDzevf3d&#10;rCHFb4xFD2ORB44akloMokWU+Xur3TYMA2N5nZyNdrXFx1PucerM/ZzZhVEajFJDCzrxplSfnKM1&#10;uZExJYIYUjzk2sLEq9IMLvWmCXw2mXe0apkDqBoVA80+gG94t64WHAkxVsy1hT5EkUhqqtN9X0Wq&#10;D3dwOjfpJHVsZ4mYXAwjGNJb3/J0bGkc7iFE8cpwyH2LmttfdOd4/DPGXfSNlqBptLNE3/N0VChH&#10;NpbNQKGqjZz79pnPfvIbXvfNfDk/nwaWwnfvfuIvKFvn3vpmfG/ve+u3v+m+b/2TP/5/f+s3f+H8&#10;qQdYc0rjy3OgA2olvlmMMkQSvKn7i4oqkK7S+MGm7UnTdI/1408jJJI9b8+vlIDw6fGZT595/Lf/&#10;4//BVFcbtCR+ipGPp6QMHrYwV2TeqY04N/Sd7IcrzwpipyuUFfdAuclCY8HEaqcCS3sIpPfyRbfS&#10;2rFAQh292KuW86mtdtdda+eKxAbG3tA9ZI5tq+mm5tW6bkZ99DB35G+/5Vuf1bX3Ta9/18c//iHj&#10;3Ghcx/tJTD9gFbHKHFFy5FBN4kbgPhItBCiVpS0HjgWWOA6G9xUw5aZ+UNwgp0hi9jR809RM1g2g&#10;M6+OzDk9ToyyKI213UfGaqYzg/bv/kVWiWTbSAVOGzQaZsM+HyHh6KRJFpcJ9mle95RKc6w9nhle&#10;1a1iZ3RptKLMybYDJYqrAmGsQVLus3mD7n3ju//wg79vLt46bEY9hjI5fjHsxeVGVswFc3Vuh5S0&#10;AA1jGxyOpfZNs2cyVIrWnYacCO7v/If/9GN//oEm1Wpi+7Ndq2taA2zREzHNRBvuauPmI8HTYTSk&#10;lM6xKobmTouUAihtDERkBqeA9dBAR8kCPAurQwAlP0WxwABDZGgpg0PzkeY1GZUWPSMoiwcV5I2F&#10;xUphlodzZ6KJj1DhVImXA508xoL2jMyYuaBYO4o0NM05LY8pW43kqTfv8iftJ1shCIwNYMk0GdsK&#10;A7UQSQ++UmaKID5AYGoKOnaBQda5sal2+8rkoCAVXZcjMk7avd1C88LF0w8fDJ9TnVv25g8Ey0f8&#10;Y1vZg4/qXJgiRIJnA+PQ7v3ncj7ynmJarji+42PqUNXxn1lIjCG6qf1X6KVDWH3Df+3Y96duz1m6&#10;b6iMzCPCcDPNh2a7m35J26ov2f9aB26e9iq0vMTU+H64B7c5hHHvReyNpTogQepCB1wr3oYvScyC&#10;IXOGP9tdf3Ah29nKKtVopmIe3NIXp+b/Zm7zKluy0EHQfnhg2dtYmNQqYT91iT5/t3lVZrWM3sBI&#10;OKqdeXjt5bANKMzPEghj1vuuNc6m7szTt+ZP7e35y3Yr293xnlz3sCuza+Y6Lt9sl4zFapxLlj6D&#10;N/9KHh3V+0khdFfdn4LtmbPk9qbe3F9+W3CiXILLyQbdA+qn7But8fFEwdOZS6a1pZCY3THtZr0y&#10;WVgKb3uFqsXe2Gs3PZCsxrZ/YdNbZ8N26lfjRztnN2OW67xpd7N2PzjdHdGXrbYCBBFHDoTpSrYo&#10;9lDkmW7NWZAbW4Mifo9u6O+RADR+4pNH9UZcq7rrZ39zGY8+M34zvMUonznO5d9pCRZnzvzKz9Y3&#10;01Nnk/sf8aB1oNhdXEjhru/M+9XEa8xn8wfcQCKbRoeQ9MclGkO2SYv23F6xT/bUAHxPue073kDq&#10;LMeY8hGz282mlVZmJAXsM9TCMY1VkEwuImN2MmnFliLDg6IwlELUFS5IhHhPRWUYlQqWJIdAGi4n&#10;Ke4luabSbcINpsCTv3GVYo9egsQXOnyNhJI95qrTYZBe46LF+ENQ01yBf5wbs4siBjERPh9DOhF9&#10;jnxVIUnEndpxrCpCdTw7Oc1Ro46HVkyUaac/6RexmkwLQoDlLMyUr4ogMR8a21ZfvrO9K4Q2z6oU&#10;v4M+go4aJtfCQs76cHnc6jLZGC8nhad4qoPMeDcFTZ4KZoXFfl7MFXHh9IRHaAGFsjUyo8FQVtXu&#10;uomwoxxjZmtsNqGVvnKTNuqy8lxod4G+OTv2Tlo7AfmmzA+klHT6CfM7YAhVFGwdG4Mab0RO86Fx&#10;cwvG/x0NZBnNFGM00CYBFM/AHUQ6VeK9SNEWVQCzcqxthgZHBG+6G/GEI1lA+0PY47LwpFyHfQSL&#10;jWM4Lcp2y9zaEg6ykU66gtSRktTlZYPMdYMWr+6MWATZgGkIa3xvjiCVeKCRWGMuLZRnatVOua2a&#10;MPER37aa3X6nXy7oHluorggkdWVYCczkowBLMqIdTYyNRjldEs3X2OMaYYPGMsig8x90Bwy5OaPN&#10;8jq1oAeT0MoOQk+TNUEKSZbOLgrMkTOvw0Jwko4q0PFc4G6rug4AkjkwKUsMAqNV+aCFBzvYpHqx&#10;EVHMq9mI/VrTObfvonFL5AJCPoe8K/liLhYSWUWTy1h8rCpQc4gpxUnllugbvknU2c0S8jzcQ8yt&#10;5h/Ap7cdSVscAbzYrVFvKitZbjSajYFLiBgpQmNmzQM7aThWpTLC0kmB04W8pO4ysx2JPyU38ZwO&#10;Mm4tETuanDNE5LMgZdboJdCqTVSEYSxUkfUry29ndyiie1CQt6CO6czyKnRRTLjsHz5w5M47rto3&#10;yLEW3S+u/AudRc2BAzeQxdvcPcXV39puQ51dPVBJGMu1hw+c6lC+YuCy09oWy5tMbb/IqgCY+vSn&#10;PuKcGOfeet/VpvXst5HQmzf//fsW/+E/oO/lRr7m7tfz88HPffq3f/OX/uzDfxQWlbjRHw8Xl/HJ&#10;yx88FJ44jSE4k64Y1j9hy1V8AncHxHA5awtu/rYM4qk4MT2KgBBOn9553k3jr4hJ7NV29Q7BZmH/&#10;+E9+H8RLkS4C8ScSydOSYi0PmMjaM5P9UEU2rlU2n2FfZulq4/a8rR1L500Zf7bdkWlqAs2WFKkA&#10;nX6sTcG05S5gS1oUx66Rs7ykIHkFpaT4Y/WG7L4jVTAbG31hI0E41dyp5hJhdmFl5a677342195X&#10;3f7Kav3g+fNnimVV21wnoAeTtXvNdp9LQHPFdl8ph3MzeSd5AOPFonD9Uj9R4WE5AbmS5/tXmvX4&#10;t/+gUSM7HtpxqeaL9USjCNEJCUoUsbkzKBsMHOyj2j6nFG1hyxLze4bolrDpy29sQ7ROsXSql5Uf&#10;eGi12O0I3HvyVEs0OD+3sFjEswrLJbLp1NbShLZoJgkghknBhu1vbQzMlsPbbfU5Mot53yzoiYnz&#10;5hcPvOKVX/ts3qDbv+pVBw4dPX/uDEj7mEIqDQejbMACGw1nU+wZ+chZq9midQffBlMZxOnScm0w&#10;SghY8p7JH1im3/C7/xn79O/53h/9vu9/F0YanMMS8ATXlE7EhQedCAxNbTVjLP1Q7dqgkmmFSq7x&#10;iCMjwZj06OE5BGjdbme31XF5cgogkrMSx54KCOq5g6vLE+UyjGX9mteaiYW+xjhRFcgP88J2S4ny&#10;YDS9YjsvukpEoWN9XGhGkt78fHF3ZwwbihNEXkryKJZqDhbL0mLNiZitg7I2WDE+ckSTsl0lC+o5&#10;sZx2W8oqrderkPARiWmoyyCbqoBUaEsYdmo5PnW1LuJ+qwMgNmFEfvhIXbKdUZavcs4l5ze76qi3&#10;N/7Lf/nJO1/zXTff+rWHjuZbr7ind/MrB3/0UU2p40nVcv0YGEVjcc16iHdSbxoy81SbKR2STYr2&#10;vI0UKmPWj5nzl6Q8yyez+aQklIpA0uSpVCPKBbR32GJFNi9W7Q09JC3XiLMcf74IqlnyJt5Tdb6/&#10;71Tle5cFDpn21UX4ZNIr6cDW6zgkLlXmrWyBXPCLM7I1aqiMe4slGPzKjtvr4ywrES6YJmISLY77&#10;Ub8z+uM/TW++uXT318RTUu7EN5k5tUSS2oZtdsbKxT18LGnt9F9+e/XBB4IL29lT4t/0S7a+jtOq&#10;qYQsHTSB1jjjuvnhc29pLM0H1eJYpYhLGvINexTvxDPKa7oXoTj5i4+mD38uOn8Rf2LflKtTI5TU&#10;rJazEFJHNO75rWE2k/dz4Zdvl7gljZnsYCN7cjr4SExlPYWs0yuwTpoi7vgPF/MHVoLjx6wzFXUh&#10;EodZKzzd3gGRwTAwP9H0YyR/cG39mAfn5qvVg4dnXng79sv9ODNNKGZaw97u+nA79C+eEblBHVbe&#10;AjyGqVjC4j9iTgLUUMw61Ycejx8+0frYZ5JX3ZbccFvwHd+MUiJXDAmy0b2W4EDLIdRK1bJoxWLe&#10;Yu4wGjTZC7182YMRNnfOJhIWWyRlt1u2du9ZR3OzXnWGZRaakZVsOnwX1rU3n7BeWJUxvEVuK3jp&#10;Q0+kDzw095cfTjSaphTOgeN1IcG+6OXeS18wfM93aAqM7YX43dLAizgKISrfddOlILtSMXa2x/cP&#10;pt7fhiIJB/eLVPHYBK5v0wcpBjruq5ktFo8cP3xifaY7KeEcX2vkcIbf2IgRK87Xqpc2ukwDi4Wx&#10;rPAipgodp7gHJMP7sNmfmKWOSp6FOdFCS9gEhdutTu+RxzZWm3hvDUtF8v+KC4tzS0v1/mC4vd3W&#10;fQ6jgwcbKDkZ2Z8+e4mmgCTbalWiDDSqE/1/8sAXzvtyAA1vff7hbq//yGNrJ0/vUKXP1BgQyj2B&#10;di4WUW4CcLe907sAl7aZJ7SCVGFKR7wG+8NTq8sL+P9RrGHXTxeArxJgKZV/Zl6zsp7B2agg2zQB&#10;18RhzFbo64Bia8UKDTrvZQLS2Y2pUcNZPafdtrJ/2KS35YODhROvECuAsIBWK+ll451d2UNy69EJ&#10;c5iOxL4eHzpQ41sPlG8nO2sH6WxudXaamCsnGHhDyQE9lvp3IqeuYlll0sZOh8apVC4wHahUCjSD&#10;hdnixbUWxsWzs2UyJpZXSls7YjhvbOycv9TsEQJcjCyyCEPmAdJTMooX58tZLT8YIILjWnpY2JqC&#10;xr/uQG2nOWy3R2GsEgWtIfbNoOuEJVRKlvekcCOchHOtjiT0aq86jD2UfkTuMe0u/2S3iww1PVLJ&#10;J6bMP3Z01jXkbCFoiZ//vOc/fuIx+NI5wOlJikibq0Ec4CzRz6QGE1zH9y2Xucu4hM7Pl8mCml+e&#10;2WkqJziHKxHuZdVik7M87uB6vbxQ5oORedAbKjHoRbcc7cFEG024sIIpRyMUZJR83e2RDCgxt4rM&#10;E93PFucn2IZ97gsX8/l1DLoOH5gfDi14MENUPMrFrL2I199qcUCXhLwl4yfPt6h/mq3JoQOyYQOl&#10;ALpCoU773+r0eYfqeIXpmUx5ojmLhrnqJyMFcPvOzCL0nadCqkZALaPy6807y7egu4JSTHzZbZi7&#10;dOhPfS54wPgAblbr8jyljwj1C/pVi3bje+HOjbAiryM71qqKLSyhyHFrHv19MRfjcGzAbS6oztH8&#10;qrowIbuFiSnoHK0FlG29YSZWpYpC5bmU8rOhxx45W4FMVBg15LFo6PThBD6q1NBnonYEVX7r297h&#10;om6v3JbGk2fy8/fpi1de1PItKGrlX/Wmt//8L/wEGxlkAAVdtIYjUH4JPwOBrR5BTVxHqu8gzklD&#10;jaHfxa21T3zyI6942Z2Kz/3V912twPVyjuJ+3+tK81tve+lP/9xLz5598j/81i/+1//6HydjzVSi&#10;YjRXL9fzY7pDbiGEqzbGdF5flJQsqMwyXiR6Or9xiSWBWwCkJaWvw6NJrxn7QzB5tWlJ+3zm3/zt&#10;X3zwC5+zY0vFamgppcMo1aBLxhzTrmkijxbYboC6uvVsdoFVRJnSB3UQKonEs5gcnbZK6grF6mdm&#10;RiXtSApxziaoectmQP9iKTgwRorbEpcQDVpMFbmSWtonRXYoyaH0whnboqXvDL7t277r2V97b3z9&#10;W37lV/81FFLUosrtMfMZni22Jp2O2AAypx/LhcLCPTOmcmz9PPcWKmaOr3SnwLPetYKKs7NFxC8c&#10;OINWwPSUvWGbvBkztKiLHh8rDXI4BQDR2/Pd8dygBOae4iRpxITguceXIE21mr12k/0ibg+oicJ8&#10;WUPX1Lh250/2KIXqbKeMIqXXSEOSyYJodmYemciwMxp0p94vNMiyDCiKWkddxlt427ve8+zfoDff&#10;9y3v//X3kuqHnGlcCgcd6uNAIyjcmCOf6L6hki8zRF6wqcqh38GIvpvhFv40bsGVo9D78bx33vn1&#10;d955z19+5sNMgbRfp9fEpobIiRSCkkiOJgyvFVFgXkXGPs0MB6MvTaXpGZynOTHxD7YlBs1LjcbX&#10;dhhxkwlZq5AZhl0nBQSlqiqk8aRs+UU82uZTAhvNRSkk5WrOlGATIXc2l1VGWcChrieVmgDXOkoK&#10;frKudMBFUODm2Jt3mXZj60mAGR2XJfhReNtxOY3WUn6gldH25xxHXqms2CUJbEapcwcxK0dpzBIz&#10;ua3XsREWkYGqVPV3wWfkKEvnZhs0h2L98TNb5U9+ZHNj823f9l2lBsFZhc5b7wyffCL6s8esX+Ib&#10;y+WQR0OMXydLnFKAL4uQ9Q0GdHij5t2Rme/yPvNxmI+jfO3mG3PHrutkmjtr/9SANXAKU7GSU9Gp&#10;XDdKqxmUKo2jhzq1YpJXQNEX94n+lD6a7blRGa4bWNaHZ2+wrCzLkrqaUNNGDpFiTsP+cWoUksyR&#10;PT2HzKExKNfqnjVaqTZ2ISmwyA0gZZOyXF8Skv/ys8jz/Be+uDDP0CwaKtvbehJOVsbfivZQuFII&#10;EdjPZ4sr5bteGTVPehd2LnPX+luaRF49sQEAQ1OVNTFNRnB8qQKVo1RR2QRIoPeillq8X8cNtkut&#10;1cA4H0HZ/Q+kD5+IPEVa2dux3KU9YJsviODADzvDSxi3ypXky/pWsTMRqpYszexNJ3yDwY2JFPhf&#10;HA31typ4HdkmY9A3O59fWdUAxOhM8JB8cxCN2x2ftiGeJukE8qw25W8son6uVBWz1EtrWogaNEy8&#10;/Hj1UPaCTnn9cQNA2bVsUsGJEYpDzqMD81yGSQhq4N/ALuBMPXMqbG/3fqfr33hj8aUvn5QUhlkw&#10;CC8xW+7QXPJy8sROOyNcuIu0c4qAVcSMTRrSqQ1buMfx1ggAWLRajkoVtygDx2TW7MU9HdM8p6md&#10;hBgz4joxBku6gCepEQowUpAsWCvg9MnwUL529vHo6HFkmkypqNL0TO3s+sMhwGhB3EF/nPO95Mps&#10;LJzk3NKwk32tvT08enBx+tnpMMELrYigKmGv7ePm20f96AORdHo0SwzjhiSP5Ck3fOd8NMHqluKx&#10;Wm7IOAqy7u5QwGwUKV7eADQhVVE4Nxu22voKShegxY31DhG4MHNprsypmFERYQ20ZdEORlAdAlkm&#10;i/MERsqLZ2cHc/v86kpjfaPDM7W0UHT2tFvb3czk0DTVIL2zM6VzF5vsiJBakZbQzNCAgfUdXKnD&#10;eJcNAyghw7rJuNNiTIk5c59nnd1gIkNQQtGRGTf5DZstjOgoN5bA1y+IVit9uTFgid7tDszCEOEP&#10;8/NwplaYxb86Z8YE2jOydnvomhSTz+i6F2RMmFM6gP6IZy+l9+ba9QbyCp6YKRQXcW62hMqKBUIW&#10;jpmHKW6d/RwAbu1SE/wRDDKTXa+cjcD4jbIq+lUrFL+ez8tedX5tEOUAh2VvxfYO5YBMqWqtSEPv&#10;zNRgAvFdsAErFziblCwgUzGh32jNpCCh9eXTAZvONmbEXRJzaAJ/rVaH4CwkBeL7UAskw14cKVa/&#10;SxdKmxcsLFbYExBvUecwK+JVKUb7OsHGecNpWXpYneD0NB52SO2hLIQp3W52wNPPnWuPF1UDkqPD&#10;X9Go7Ox0hPEaPM5heubsRmQpBWjseXh6TWQ8IKh+neuTk9kN1PKZSkEPEf2XRM5cqTFbqTmEYajP&#10;kZpBaGcRIFeWKET1GfMRnKIT3kKnh1YrXV5EYIzmqIQvNH5tXBC0Z0XM8aNcYsEH2JDWi0FjJszb&#10;/IAygK0XTOvc+o7ZWJpXc2gSQ8Woyu5STm5yahWKG5n3YhoG++qWxJLu5MMMaDweT6diRpWeZuT6&#10;xosW8GUovwbeOfW9mmMGah5YproBkelulKlGt4TZT65SY6QUTlPIefJB6yPBZ8MYcVrW6XNztYNA&#10;HM1XUEZ6QUEqUxm5exZ6zg6aiIvCl+RhqZMlLZsSURIhsk5kfG/0XE2PHQmPq2m7SegyqCmgc/e9&#10;+R37rMKrgHFed88+ffGquk2nBsQoi29tLmdyWFFd1ZabmTIZ+BM4FSwsLgVpFoHsElKCcLz0t//z&#10;+y6n716jNo++97E776GKdR/8yJHrfuif/ewffuiz737Xd/O+WNmIIqin0T8SRYnxPBlcW9vsLeqA&#10;C9WoNhsurXJnEVQrD1NkVEbFY7O3uEannPf+m6fpz/zko7/8az9jxmbSoFOdKaBcvW7qsga1FrQg&#10;MzMItotdYHkqtDNOzIRDB4Q5MgRmLOJbeGUqDkxiVC5b2GLCsJ75f7Sgdpb4RgKnX4I/Y7dqktGR&#10;mVfClDUNc4IBKsNp2MLIYstQNGdKb3/nu5/9tff6b3wbD0pmYW0lbfqQf/TYyXyFw6+olsN21cSI&#10;gLQNUJyocbF0gi/EABpDEhGOo2vueMsYYuUU+DDsEPcWjzrjrbVOh/gDMvoCzAmCCp4j9ECe2Bo4&#10;ZiEzTMfGLsAfRWyiAJbN4eXK6mJxZkb6Ljzr+5yF3PSChnRiMMfe+tkWr18SI5EeKI4BTsnHwxql&#10;WqEeHiH1ZPbIOHQ0FoVKdgPyBuQ4ZFL7zZbR/SzfoNd9/VvxGMSmAqQd6zWm31Q/5bIS/EBwBhTP&#10;SEUynwQHgKBcOYKEwVMpBtTV/6A5v3JrgP1B2w/+wHurBBY7g5Vr63iZpMicGUsJwWeKkLEnxrVn&#10;zgY207Q2QVI1Xt/cAa3FDWU4hPoj9xh5fcc0wypoStJrFS2ySH4TFoyNpAeLC0bQeQ4t1cep+WeC&#10;84aBKWsSs4A132bjH8t+oxHNz0PAq3BOudBIlEgUH9VKo1ZDFlZwFt9m/mzWv3auGa3V2ZGmU883&#10;RQ+ov0U3xbnKSSv2R5zuY5/OklrapDodXalYLQ0IfILLTSQGMAoj2hTmLM6F4fp268mzJ0488XlF&#10;wBVzpbla8qKv8Y8eiWR6KUjOqLEWfCDpejY1S/W/CGry/ac8fc1iN0L9FpeKSaU2qdeGzLqOHS+s&#10;Hhpkat7URnvTTFHfeXQ6uu7UVJiasVBZWcHRPi1JX+g5C/u/BdpykQ+WbunyBgMcySIlHzrdrjzY&#10;3YtPqcFedhlM7NGTF2oVma66DtE+gG1XgVlb2wXHaeiTZyenzw22uxBxrSu2PAfNIWJ3T/acceUS&#10;Es3MFW7/ewFpGfloerH+rnQi9TDK5glsMErRxNazOFu45cUh9Z6ATUGq8fSimTpz7xWFJ1BBI9x7&#10;9PzkMxty7dDCzRLHoN3rc1RVJQMfpul2G8LfF3tWf2kJCS9QFExWz/ZdtUNHavan8RlX0u46eQnl&#10;SH2mMLfgDJ1Mt6IDlM+a0GBBpkgdJzhVULhAV8l6VEPm5TfD5gqJLmfTI2a58fxSsroQBrFYx9PE&#10;ZW4UMuhE3bR4rqaDM+ExOhX6jfDCRnj/4+M//dzokceGra4zuw1cmlBmCIc5luVMFszjmGL5ppez&#10;qCRzUtabTacX3qG8qfMAM7v//du4L+H9m9dG8yszFMDOKGQ8KhgeZJggHqAV8rQS7+JGsHWpsLGO&#10;9tFSnGJnho1XDZUxh00+kVBgoiP0iqqg1Juuk2AvOdvZYTuEGrONBA+S2LzdTOqrMBS2vhENEl3c&#10;ZGd3QIeJlREkLGFRvotZkKi1XIEsM1flP/kcDBK02Dx6su/NydvJWnuPABjnZs+mx0fH7VWz49Zg&#10;fb21vtVBTaoDgpyYUp4CldSinZ0+Hr8ckTCwAGkAPMm9tW5dg/LZBvsjwCPQKFqprFHL4zcxOwON&#10;WeuGgJJuf7i9C9V6SIOFfxLtrni+7M88o1jwDDGghT9I2CM/8QMVAxk58fpmR2JGLI4Lomczj/Qs&#10;VXisLX5M9QVdVjYyClXQxeS5xKMB7avlR2rP4AYhx2UDM5+szEWk5axaMy/kwPZw+szcLE8AkboC&#10;87T/qM2uyl5HklRxgGmwlQhQkH+1L3OvWLl0RhvWg898YayEBUipRCr0UB3zayUk745Ad2n4wTkx&#10;KRlNxoz7GGEvLs3NL8xgXkXKMSfgmGzEoXYqUGIJgYuFSrkIu7hWLbexkh3LUalaQQhc0jMj3BFf&#10;x2Kphn808i1OjWwIlkN4D5ymLrJfYAm/NlPUcBywqjP0RYnnGYR7HHfAxq3CY9UBXFH5jJFWwzNm&#10;cDBmoDxEFLu7y6fgjgxBkvkrjRR7o35vZOYVNIPpzg5pFhMoAJhj8KThipIKNfGqkMjFAKN+C+cb&#10;pWX8NeV6mJIxR2HOM6gDEe/kXCSP7pkKhtUoz/kJn9RAULXTbZx9W7r7nPuJsusgoMZYr4Fl0kHm&#10;FVYHEUlmE7wQBLfl5Rnab4Y+lTJZhjmqg/XtHsXC2O446nC9Y2hzPHSR7n1uWmQUwLuk5Az2orlR&#10;G8uEIbQWAnPOYjm2SniA1hpiIYaXiZl0JxlBzxZqkrncneFAcnObDEJChitdYkyiZOrJZKfV1oLD&#10;G9AEkZjIoQpjI6WOMaKWfOZhfrNTqSKStopLoHeIubEZv9MPj+z98mBz7dIQVlNf2xN/SzaqGW/l&#10;ddJQ/Wr+R2kCQ3KQmRpEmhSPalLSwa9+6dcuLa44SuFVlYn7URyAJCClV+5q4yxqFhaWX/Xyu//g&#10;Q783lHoLDy3qdcEEeIckAwliKX8KEJrLnnl4azrFjf+Tj/zRpz/z8Ze++BVwkkGEno4z6t+Uy773&#10;5/jJCwL58qGWllZ++Id+7B98+3e9730/++TJPxyLap/utiehJjVeq58wSeGxgVHJtrI8X95Z7DZz&#10;wdoazpdQyWLxSEP/GhWDVxvAu+/P/C9+9PuZh8DCjSd5C9bTkIWfDZveWSAicyRZmhcLExca7Rur&#10;BPNho7UirqO7t8g/BabjcBLKQ0YlF52qzNPRBI0VQK0CD59tzPRQv2xudyBvnCPzLR+tLsv3lOn9&#10;dnOLw4AupYuHbhAHIlIXxCgS1VZI1cv+3p1LS8vP/tqbn1/+qpfe8+cf+6BGUXK+YXOQggzpBY5B&#10;xLXp6KDOGZMIL72jItERtICLwm7JAlAxfmOz1egalx9G6y+5/blwaE6fP8sTz3FOcQXd6NL54dLy&#10;CION2dkqw8ixzO5hLHHqZGfP9OqzDKqy9Q2PNgbe1Gi0ZaGsY3ye2T02N+Jxg2bYn52JLCxDQZco&#10;NrEuc6Gj/IQbxs0/dfZcs0mQcj9yhEe9H4gnNDz5tTW28viVr37twuL/hBtE+O3Nz3tVv/nkmfPk&#10;K26HMrWD8iTOAW+0UcitteQ3wioeKBvXP3l6EKgqeprkCh6fE9/05itBep0sgnjelZVD73zXP37/&#10;b/wURwMH8zXGU1HdQMhaWW70MEyLFTWBfYxawbwzgJAJPyffhQs74gNL2Zc1dwSlspdXa3SMioiw&#10;2AxsqNoYXWL3xUiGegcr6fZAHobjoZnM5YNjR5m2htZCS95J/LwYrzbn73R8/i3G/3NzAJBRu437&#10;VEoNd3h1jsO42ew+8MDn6Quw8cDUgEJQhhGeuKeNmozuuQPQoe0Q5S4FPFQXL/ZhLWEZQGXGI4/n&#10;XxPyxGDSaSaliitOk9C0QomBn6rxERANKEXSM/mLkv9iCtKFTekvLJdPXTh9fm3jv/3O+2+45SU3&#10;3PrVy3e8Zlwqj+Kl/h/8LsAE1yrrMRw14rLrQCdT1f1kP1AnMqdpDhce+GKxc9tdpTfdkbvjjv6g&#10;yehpPl/CQJrWosVUSyyurACbO2MjDfte1WkmA6vG6XMkYKoU00OH/H/0o9mbL61/4GPR7lbQ6lYJ&#10;Ednd8jfXq1inwmRVzLB0c0lGUi6ARi4YFoYvXByuzh++99Wg5FJVKRPGp4IZJIJC6SFm+K0fXBhO&#10;GlFQ09bkj1YODu9a7H34P/ktv7KxZV5aflHAhnAB4FZLtEnq3nr84bj/wI8P3/uuwq0vmKtU5UTn&#10;hyMwBubkwdh8kaj8KxoPEBx1fG7wzu9LX/JY66d+sToZFFFH5DUmY2QZStggmJzX1dSTPJhSyElQ&#10;Zm2JyBoUvvN7C7fcUH7BYVnfi6DWB4AUloAK3QsQizTsPckOySsPPn1/55f/e+2RB8NJx4BGTdzz&#10;o2Sqr2Y+R/8Ly9LLpWdb6R98KFu925u5PvRqmcEpslK1OqocRtw6QtwrejQC6XJec5d/0/HeH36i&#10;uLuZ6yCjzYGa+nnGk+lePA9lEcaYSU7Z8zriYpEBNJ8ViDtiOjjyb55L7np7fOOtKEOUMcSzQ4U6&#10;heT93hOP5s9fLDGKUXvk5zTcTs2eqYiNWzI7lxheneTF1tEcM0tLf//l8cps6/f+POx3Qt6+5Pbg&#10;UFzbRgpwFXTyE0kw/Sxn2TW8Xj+KFVFaePjh0dbauU98/uA//yfRwaNYM6WWwVWR3YRAuv6ox1EM&#10;17U3kvSYYiPlV0wBYxjOqSX2joSFMpY1VjcTimSuhn1Tzpxf9oDVYN9SzXc215LsSzuNCbS3uzNs&#10;rwMv5g2tB+vs1aig/Rw8Nk92SaP1rXTQZQbZ9yokXOXIhFg/F/X7jNSHBiAXRsGgzJvwKz1vkrPI&#10;oGRKYJdGn/Jdhb8eJw2s1BN5QyMz+EasUOZ17A1Z4L1eLT4JPIegXx5+MhEoFOcXChRfucrhm2ut&#10;7qDV7e92qHRIKOgwMqEhLFXrIOkwg06eOtnG+L03qhVyO9uQfuOFBSBJpJvhZx44xbBP0BQtZBS9&#10;8AWLqt0DkEwa2ZQQ3dl6jpSa48ePIQceSwSYL1XUKXAZoQ1fvNhdXSgDaJ18/HyrJR+5pJwZwE+3&#10;E65vdWEL08ZQJ/he76brl2FKrx6YO3HyDA3t9m57vlGpV4qHl+baEK+bg8ceO70wV3/xLTc+dPIU&#10;epD2LoapAr4vXOpDP67VovnZBuLS849uyNcWElaFqTVaCn91lf1mstUanrowgBQ2Uyuub7cXZmuv&#10;ftmN59fOw7bls6wsMNku33YzTWMfIvFouEsM0txivbUDLQjsv0oFSNeB9yrLKlcq3Hn79WfPX7x0&#10;afPQ4QUj42Bw3VH3m8tf2tjBLeLMmZ32TAHNy9FDDTq0tc3tKlKcfIErm8QtihmBhKImgZSAiIiB&#10;n7TJqh2fv9TjnSCkOrAKEE0n5ZvolnIwvzw316j0Bgs4cpnHdTq8eHECQ/cFNx2WfjNNV5e6iM46&#10;/eHDDz9msryAECJpNYt5R89n3i1iprkrwSRfrM95QjyVOXX6LJCuwrTrekLjJ9dbGgYnSTfDtXv2&#10;uiM3ttsMknc//9CZsuUVHTrAqwo4ZjC4tt45eWL9wHID2HxpoWr5edFsDf7RRKO5jRbTimqhujSf&#10;P7F76ey5S3OrC/lK6fDibHuzyYlIacBrYTA6GHXhpGGXVWYYUeSgmX345DnecVT0Q7j3nre20XHJ&#10;A+fXm0xPcJC9fo42ErzK293dXt9Idzvj644sHTu8QnwD1iXsq4+dXcPvKo8r2KC/3Uweevyi+tco&#10;WGlsE+vArVnfHh4+PH/d0UWn47WZorYMp2BJ3fQ2m85FZXIbmORxSm7ey8WOrbSStj5N3ezOyMZi&#10;n1F2qKAPoz11hAUtRilJ00k6dbp3nGkBrVLEsN0JOjbGiEjLkjxlGoozm/GlPJ7YVF7fRsFFwofp&#10;jYVJh2HoQAAyirLQiFZTqy0XlKzaNzU3kT2k2kA7U17ibWHvWRv1297yLZejK1eu03PCj36fSPAq&#10;IMlVFLV7FjXf/MZ30vEmdgWmaYlqhDSxFg6unVbzYssxC2w0oCv4L3/qB3/3P36EoFjqzhPfdN9X&#10;SqQH95KffJDF7xQ9eHX14A//8M+dOvXIv/35H/6rz/4lPnDOSUL5Wij4FQSHzjIddmkklN8O00NW&#10;CbFY2dk1QH9PI4B3n8/879/3bz/3+fsLEhaKjMCdF/4vREV0QYtvVc9rciymfZJ/J3JGUgnIqePv&#10;hUWLxS8pm2Bu+c3lMzcejgKjHhm7o6Ag2BwMkHZzUIeBJgqhbCR4WvBcNfKkbOdkZi7RL77tWM+x&#10;oYrVP9G8SnPFN735Pdey9obDPqLKp7f27n3DO//0ox8cmI1tOjHjJlQGTHojid/cA1uix8qmZh+y&#10;EzDVH09VFEggwIxzMkmv2auZ6SnnbjY/W/dNswWJQDEwzFZasRiElG4UIjL4IWVOOxGDMPHCU/2C&#10;TYDtiqGyhaKlLrqTZ5wpeGz9g0Kt0Uoo14J9gnj3kRJQcwr2ZHnA3ab4hFdtY31JceJJKGIIk8qJ&#10;YJg33ffu/1k36I3f/C3v/YnvZaze7UgZYu4h+FuwmthgiX/DrzFisxRlX1uu7YBPNx7ZUSSu0BpA&#10;Bngf/ws+1Nvf9t0f+7P/fubs46PhNen2eSQIAoQAhnUFIxQZkCiHxhk9aNSnRzAXyRl9YlEZKVui&#10;5oDmKGzx14lPTRIqdFOth5Iw+qBPmuRMhtzuzPXVBQt45MmTC9pEMR7On0mIBA2CrKY4YnhyQ6NC&#10;qQC084tJEHU0E8k8dvQSreGzIKhSCj8ZQ+QUrWODWUa3Gv7Gajt1JvKNCFFkcdaqofafyJd+B2l2&#10;4jtutgbEAhMCIzE4ZxoPEmGprH+gVT1UjrfBEXw5Z+DoU5/+ZJSvHz1yc1ivBwcPFL/61sFnPx5c&#10;2sEq1qWxApckxstyIKCzDpqmDiWeC1TTDI8Oliky619m/GiuYGAHxu4XKcYhbENzf/Yt0DKzT5Qa&#10;6VPHsVuRuag8MyMOy8tui0adcDwA/Rk/9ND4Y3Fpqy/2GNeJxuZAxf/qr/bma2BJBGn7dVzIGrGF&#10;vAkeNWWUuGFQsplPBc40CSM6HSVt+kgN3KF35Uqv+Hve0YPeqfMkG8nAduRFm61wqxtkA2sn+F55&#10;Dv5c7/zo058CMIpec48bZWE7y2ivIP40k71gqKGnqhcZl64shQx1X/cS79GTk4c3wrTruz7UrJCY&#10;J7k6wzpFhwGE3k2r3upq/rbrZH+VSZhtSUqeRfPoH7MrFQTYQfWmKc+NP/xn3kN/Vdo4IatMZX+n&#10;e7k0voPQnWTZjvssbffjC6fi3WbUGUc19UVJ4OyYLP9V/DZPeIIYceJLQy9Cplm496XZAw+PPnk+&#10;SjenBt2RY1RPbYijKcecV4MTKIqfJ9s7D77s5PDh7Njx4Lbnwq0PpnE7+pYTB7InXmljLdhqx/7f&#10;RC0NU4yifXMvhyqzPsJayV+YT26/MXzyRHZ66LruuKjjk+c1dE5nhn17Tm2M7ER+ACEWWTkIqP7G&#10;6OFHk2FSuO0W3y08KXS5Hx6SYHvkjQ5uyWO4C9Ll8vJT1r4p61zkk+UJ0y5XOMyuZC8yUpDRnOGq&#10;DUeey7elNE3MadzY0BKWi76oAPEZHv9ABE9SH0KheZmxWs3PXDQJVRvelLjuO6Oribn3atBswECQ&#10;/W2pRZ6zyoadIF4l495CwV1xsD80lMzkAAUt+zQxyWEKNou1EvSTyZCwJyYBHnJZvgmcFLYtc+8J&#10;NEFM5MfZEZjGHABWMXT2qIOsC1uRMWgBcJlaYuyNAGFB31u79I0jvlWFnSX8/3h7EyhLz7O+89vu&#10;vXXvrbvUXr13a7ctjBFYtuUFL7LlBdtgwJKwHeNAQoZABgzhnAwHDD6QsCTBkJDg4CSHgQkMkEkI&#10;A7YlLzKWZFuWte9Lb9VLdW13379lfv/nvdWSMxNG6iI0fUyru6ruvd/3fu/7PM9/Ay4m9ictSH6o&#10;xBfGnesbWElAQO05d2p6IdnOj+L5uuSk4LXOAatTKjDL09xch5Y/ZbqIGOKtHqxXykXCr1QY5fOV&#10;Snl2VpT+9c0Bql0Cs5DoprZpzuSNVuNn1TLuq9HKQq3Np/bHqwsZ5QDSzfYEjeRofXOzVCpSszbP&#10;YvA7kEVLEqOnRdTKT4MzvLAwz2PI++oN+ox+yvlCbb4kTU2Aongot858LkZrLv6rlMpWQ+oECWBW&#10;R7SF2lmREVkSXlKohTnrlPYt1zgjtre7lrjmse0bwKYBIog3mx8Hd0H47Qx7HmOFnfGWO4PYg5WS&#10;OPKg+9LdoLwslFACQ0zIMWnl48/PVeUHk04arRhcdB4dc9H8OkVUVD1T0xXRAcdNz0l5R9hjqNou&#10;TpDnELcpCCdSdJeMtuQuwKhcHjc4hOy0Gn3liwaH9y/z3vr9zoygmazdHO1bqswD6RTlqkU2IKi8&#10;YbXBcDIaeCPUCeT2DIPJBVpMZv2zpe32KOhPCqTrEX5g27oGiArfjW0qjbGgqmQ2n1qBJ0bOVUUj&#10;CxcLVpAnGSQCumJErIwwWGlDqZ2pAzWSEk1dK22I+6ykRzwLdjOY0lAqDLqTIwcXyoVo0O5NZOnp&#10;LS+W56pcdtPFSBuqRAAF1DlnPlOreZY3pVOcqkK5WNHuMCxzmgeZ02bT+CL0EjrOmCvIFEqmPlCw&#10;Qr05b5pWj1GHStJu6nKfM885pcERVZgyQ5B+TzyS8qx0HKHijlLrmeGhqSDQCT8Unw2QybL1ZNoX&#10;K02LozQxezFxDMxmVs63ojwGyrbmncukNzWCGXm2ilqacBWRVHHneM7B2Xq97oF9x17/uje/WAzH&#10;5Hmv5n/v/cZXz5w9977v/r4XmxjkLGpee8Ob9+8/uLZ21sqj1I34FCSlhjfVLqsNO7DAY8+5IXNh&#10;T556+rf+7S9/9Mc/BpQEOAPk8jdoTkMty29K9tWf+Sh18LFjL/mNT/zppz/9f/zcz/9sC6QylZux&#10;fOS6QBZxS5YS3YIFqVHqgTrxtOdEVMv24I7zCy9Kn3yRz4zm/rc/+S94pMwfxVJcE3W8KjmsmqAn&#10;Z/fkcDJCHtuucsxNK6LgqkQjZ5NhZb4zXAV9AZDQFhiljn7kckpgOZZFdJHVDmJd3E8OrSwGomcR&#10;U6Q5EW2VucRo/5aVAhul2ApQz8qzxQAzAHQy1J4r+w6+8vo3XvLa+8Y3vnrhwvp3fdf7LnntLa8c&#10;XD93eshTNhJrFDAK63l7zhkzCZCG0zsZm1ehlVw8fpOe0udVwZcVMSrz/b39woWP4oI5wMpSlY40&#10;lsnt0Nie+DTC62c+CjepaCE0qRP2KRResE7G6NdqxKDb6RMZ1et7lZqwO7FLYDYnKeITpY4z9cTa&#10;wewUtzCxY5ynAFeZNsOZwTeIr6K94ZNmcgYGV/TkLjjKjhw5esNr33TJN+iBB+7Z2rzwtpvee2k3&#10;6JWv/M4kK2xtn+u0Yld5cqTi6AifjVsEH5OtLO4IGJCkwzq9NLh0JzFekVb2BXIreEiv+K9/Anz9&#10;kx/91X/0Y+/Z2t7aU8ergBduHKJ6ugMJR80gUSuQOlamixHTDaBO+gWNZTnJuN1Ksqf013SVW+l3&#10;2mmlomKIMROkMYoJjmaZN8aKkrb4ulTBuAVNmsZmwVIqRxYHEBj1A04dclb5OHG0YEZAX8zi5DHn&#10;pECMwOJPvfxgc+QC5+kPQ23IXHn1qExoM5lAAsBEcpxmkKRtRBZ3PP7sFLUqK5l83VyrOaBXGetf&#10;rX+ypHvnApyZK7nCsQqM/zUMZh3SuudVTIUyqIwIgRvee/99B1aPveq6Zr42lz9y2cyRwzt/+mde&#10;K4l2mtbV0nfJ0zxxE2zTVGhdJMJbeY+U2LyEo6siVstLSocUkzxNj98dpGKh1AQya5cLNp+emp6K&#10;TSOV1MbWhjWmsrOhh8yF5fn5Qn0uvuyyvK/sOtzWhn/6f/afas42z1AUiBXGw7Y6n775B9IrVv0F&#10;3OWoVAWyd6Hk+eoMkUrIzEt3KZHvkaVOscoruagXxy2c80JB6YysCm+7OTu/PvjK13vb63DNg25S&#10;9NfyrY1gcoprmCiLlqiNOGofH9yx4G/2C295B0kYbNvDdDIrh36KKqzwIsYgZZu0MwgtHjnoL9WT&#10;HU6vPxs/MShNOrupxVSEKmvMCErssSC2tt8rZEeuSF/6uvxrXkENpvLCRadmU25TqgwjowanfaHp&#10;3szo9nuCE4/PnHg8C2Zsdip41rNINPNWlme+UepC0dMp1544QXket4cFAlNAYGn21bmmlsaVGjQQ&#10;mcWE4GOKmgAK/ne/fzj449FDk9rorMHemhPuNsj6FRlNnXeLPZr8zGnYSLcO1PF2V4/5B19SuuEG&#10;adD4ikiwOLXeUK+hOXfx1LnsZCPx/fCbjbiNessBGV7koadTvnwaVsv+ykp8zSui3pZ/8gKXkinR&#10;JKd+yLf9SuFGIu6OHNdYMkrKSR7BcZxr9AqNzuiRJyEXlK57uafkYzyvlITJz0GGM1KvwgK3VBA2&#10;QNXe42Dq9x04wzCBHgrvFA+Ykh+x4PNtty9yxb/Z3t7F9BmUQxdt7E04ylxCNMzu52YWD53QTrCM&#10;g7DkJ4MUp4jxpNmO+uPILpgLAwNRl2RDiXju1QIbUPCUiSuRmvpPV3uSfVNq9kU/c/vP1HoanlPl&#10;bfpFR8dFHVuGrIziRcEazoopdJneGt3mo8lwkrPByvZme2mxUqkVNrbMfglnCLkMkIDFKhOzGQMF&#10;nkaOfkKKul061Un9qlVZRc3W8JnKCR8P+o0Bvh5MIXFIopXaRmqYpnyLmd5zCFSG401a4nLJZnyY&#10;yPZjfGRhyIaCG2HEx6GwkARxLPpSBCkF8zo2413z+Aqyw1cs0CsMFF0lk4PaQnVhvso/PvnMJpO+&#10;WeKLuvhMTnybjYZ63tIa1lli36yse4221yus5O3hAAtP26Qlbe687OpjXLlGaw1hMAS1Ti+GJdTs&#10;9K+9ZrlaLa2sLAF3EGjX2u6U5mdnK6XV/YsdvT0E0gMZGhcIB5K1J15VvmZdBKei/wjBLRbm5KeL&#10;S2KzOzLjKtKvQk1ps3Df0rzsvrZ6uhG8WzL8JlLXsFJnFdhTMCmlDJt7CGlH463tls07/UMHluie&#10;oLAtLxbNTzQBIYewjBdYo0WA/OjqKy4DVR2OBhc2sPUt1ap1mmyqy0YbBpA2z5k5szry/QsXep5a&#10;61IEKWBCPkg8Vy9ZUB8dnSdDV/yOUmPIj7W/jZP+VrNFWQdF95orL6/V5k6eOC2kwYvX15tLc5Va&#10;aRZ2M8IviGVhocTUA6luPxv1sgG6y1GQ8vhBOtOqmC2fPssnkofrElh/Xvwal5LjjrPR2KOzJeWP&#10;ATMlTJ/s+s6kxLmdz0FamCisyFtAaiorQnJbS5gfdzrDhYLSmWcKFIqca+NOux9V8IAqyWQUl9N8&#10;4QI8vR6i9vG++XqtUnrg/DPSOSfoNGcxGOM81QYYCx9QTkNgIxP2oLx8ddg6JqLzZAx4HFRrpv6p&#10;xj9mY0Gvj8U5j20Gndi1sPLSN34kY3KKDwYVrGyeZpiDgTlElWYdCDyR9Xgu5RMLH5NrCPYhZveR&#10;FEaKvUIK71sfm41HLvoBpQ/3JrJpuP6bO2cNOfLLvDPBYvcT3EZBC1YDpXk8CKc5EpngAnDmvLS7&#10;/OaLOR2qkALz2qN73ey97/mgG9u+KFsauiznTPOlO28/deo8Ha/7mxfOxb1oUXPL+z/yr377100e&#10;hOab66C2VvZHZGab43RggzQLLIjlLi7DMO8P/uiTL3vJK2668b1QkV0B+jdryuqCcHmHNJNsae94&#10;xwe+5eWv++hP/f0HHrqfdyf/Y1S9A1Wb2I92B254SbUXyvHef4FBgv/DlvvS+Mw/9b/9Q4juyViu&#10;4Ex9y0VvagqqI0+zGA53Do547MI5kon8u0H7c251jcZmSpl56xe6zoMY22+eFmaNRRN1jMQhyeRO&#10;nSkhhu37ymOXXdjc3NppPPnMafGyAn9utsg4qNOepsez++flKE4/ye45OH2mt29FedQcLWyFN77t&#10;e/ey9j73uds2rOO95LX3gZs/+KlP/YqCwcLInGPiviJVFHCak1glX50tyYcxUU6BpaoTjx6Vi4Wl&#10;+Wqr1ZZFYTG3x5UGXNYXcClMNTQc9qVXHesPOsPx8NRaE7Pixx8bMA5TyAGhBRWGdaBe5OyCC+YH&#10;vQRGK46RmEfQe88qJE4aSroGqKeWBJhUqkV0OPwQjm5GHKvLi5y9nX67t9NnbcBIB8xjGkYntLyE&#10;+2J0Th4b8faOypabb/nQXm7QZz/zF42dDTreS75Bb3zjzY898muYe2GTJCw8QMEh92CMD+AAU6nM&#10;LcxTbEFvJs9PKU7JnvS0B37pYy+QMwIKDR+EN3nNS779jW++5Stf/eJeXvfQ/nmlK9OOqagUckgF&#10;AG6PNShnGEov/qrVwgckRSzDYELSrDBYXJx12UAq7TSDTaiKkK0AULCcq1XnKaVVu39fFRSKc2HG&#10;bOs4dITBphqxc/xFufTC+sSWeTxbySuArSiYh0JtY6srdz7Rq5UbR0gGuSBO+jtQ4Q5tvoxLM5XE&#10;wmJJUTsUW92+eBBxhjNnAdKagTDyxxrHsOCYuOGqTS3I+Qj9KjDTZnRd7AlnzmzJwSLAeVfmV6AH&#10;3GsqGH+WgQ4kZyY4Y1wuFxbKaJMefPaL6//usZ/9xf+Ao0Can6n/+A9P7r2j+y//UzEVbXQs8r5f&#10;ZhBAQyfOu0FTYhCFqbNAnggc19/C6UcMlHgF+W/gO8BVGimR2iI0A7E6Mld1y4zJeprA8vOEGYvS&#10;nZmMUaU52xza8gF5Fdj1lUqTekm9Lk8WuS0FaUfy5VqxOhfUqrHZNfPDQXwYQ4GU9dTtSFxdkMSE&#10;Z92DoIfxb1X9qwZVgEsM4TBfSXAOm6svX3l01rgp9FCd//zpwV89WvjqaSmbwOeF9WHy6FUeeyg+&#10;d/rM+e7yzW+pvOr6YqWC/QjzimKkWoRxetuTUUWRIDMEcLnZ+lteFV97Zfx3O9t/+png3Lng8TNB&#10;awelQB5mCZs+U4Ra6B076q+szrzvLf7+A+G+A35UVs8pk+uJow0pX0Um45Sa4NJMIarJHXeOv3Bf&#10;4XN/7vc6Xp7LNbKwumlvEwufcQh86vi1QY7oq2Fle63zR5/pPHDS/yc/KaNpwBPuapBLwnwvkfNW&#10;PoAjKD4R9nyKZsO14MCB3D/4SOVDrcFv/WF65nTywAlCrKknTNah2UoS51y/PjNWql7iT0bRonft&#10;Pu9br1249f2BPo6SP1kH5GZhRMFgGx7r8MyF4dp57/RjPo41JU5BuYTZQN5wzMCsICW3sJZfl4oz&#10;NBvRIzJTrtaO/b3vO1+cNMOF1Tu/qkOXT9dTWE00Sfq+8kMYlFO2s+LVseJTGg2LoePAF5Onz/nV&#10;Gpq9XNbnKnEU20OKZ5WNkvj5ahUUkJSunU7XNmRXOhIuLxjGYfJJ5uyy4oVVr7b0/xvepgkaGQHD&#10;ceNC0x/1wqSnWoHxUJjODKYuYNKBrnW5pySl+wv1oFKIS/PoHsdrO8XtMSZI/QqDpCw3EsCLTG3C&#10;SEnJParwmO/QlhVVywq5sW0ou2gRPk3ZmQKfBj4Z9KGElUYjnG/hBMX8mX9Z2L+Ppg666UytR9Gy&#10;ulJf3+womnQkljIPxvqF1qH9UHkL133rIWaFFN1sTjbGTayYSTu9Ub1WMOMDNEraW8rlcGGxvLwc&#10;zC/OInnd3DzHJwVYxbSvIDQ3W28MUXPwM4uFUo2Obabw8BNrm9ng3AVsAnscoK946UuLqgfSBx95&#10;clxTm7dvsZJoPh6fPtMGROx3uXOJ0M5yaavRO9eXVBjwAK+sx57cGJvDEOGxcBbW19d7nQ6NxtHD&#10;NdoQRK3pXCabPz9/4sw6yArtDZ53gJx4XM2WGURFG4NthS8F3lWX77eUzMm5jQYbxmVH58FFUbQO&#10;W20m3Zz49Xphko1PnDrbbFwYSRtLJESYdePBiWFeA9HowvktQjbQ1zBk5KIR7HJgfwWPrjIXC95Q&#10;kmxstEcqjKT9KkswXNmA3JvL1WYrF3o7QNw0IAf3zyN+lnFpyqLwAMCNp5NnpkAOeau7xZ4POnjt&#10;NQfOnGsg1Tx+csNGg6xmGi32yEm7h5lzu9Ha1kr2fepMZjw41ife4MJOp/vIiZdetYwU9+TadqVM&#10;lyQ3mYEi/XAII7WdWdZwsV4nmKC1GW/I8N+bq7ILltFzRdXcqTPbzUb3wCry2wiJr1xCg+JcpXTq&#10;+OkgOIOBCL03K+0V33INds+IyjoNzFEIIyiNMoE4g50BC7hYmF1ZnqDNPtns7y8WwG9HUsdNaNlw&#10;rjpyAIjfe/rpCzNyxUIipFAibJZpxkvRzFwOE5AG6E9n0Dx9YYeCrVjOQ50ulSvn19eUmDVKthsD&#10;bv0VR+S/zBji8afXkFjjK0nuMSgrwSFHji6L/p8lfCY64KuvWOHOru+QmMxzwlmYNlqgyJ5DDCI3&#10;lnMS9iwwWYmDcBPnWMF2nEyFDoLLMndyC0oQnmXQggDJ1HGS1SIrzHAa4+b8IIXiei6ALXLRQbTj&#10;nP1MQZy612WzGRdC5YmGPoFLAt/NNTDL53SacKd/4hhV9C47eJq4QiQziqM3TU03Y4yLIKNFv2kG&#10;Lz1neJEsYladfEn0ve+7FM+qi6DNl+66be30JksfwBBc9IUXtY4nybd8z3ff+ju/+xuaG1K7RKHl&#10;T05M5YkIPnXAzjQGw4xLL+b7/fwv/Xi9Nv+qV75e4bqHDp7+Rx+9ZOvmv0ZPS11LS8n7PHjgyB/8&#10;73/+8V/+mT/5z38sI9J0OoCMrfKwkgqppG5ePPE83/vb+XWRz/xvPvWbDz/ygI6RUMIu5egmNsf1&#10;TecFfIHVjfz9tZINk5n+K6vHXAqY0YjZaBanCnv3NJ+z4CJFm8kXg5MdwEYldCzbNLiIWxudVms0&#10;6KWOAGdRZlNDiFBeWSpnLQwslcLQnGxIITdeoIDKG9/2/XtZe5///Ge2trb2svbe+Y5bf//3PzGY&#10;DM1HxkrcILPpgOcs84fyZbAbrImsYs7yOTOYzQWu5gmCvcYTcUldNkxsAXTUG+HCHA8xD8IsRxlM&#10;ZkgeA+RDpsGWj4AwDTkW6VqLh8IsPifTrYCZA2YeEnlSugkW82iJjSmkqUdixHX5KnjC3DSxlzbb&#10;tqcMIzEKa2OsTambzHTy73//njaH22//TK+3RakRXuoNuuUDH/6P/+E3cgbnSJ/DsimE7pLLpwRl&#10;ZFEABmucosHynvd0O2jLCet+gdxmvgx3LnaeH/vxn3vyyUf38roYQcQYFBfEzVLAi8VRIoNEAkq6&#10;oqWnMzNy7GZfHagYTUFrIup7GIXuiIEGLB9GM00sqMpUQo/ggxlM5jT99MeKRhSaJht2aiTlQxrz&#10;SCRamhAmCCpME2dt4mpPICeIzZHBS15s/GT5l2KhKcgNNgd+5oKLsXsx3FMZe/pibeNatMR4WB7g&#10;NHvPBs8mkaDJkhNv5jQ7looy9c2IlVGg5pny0Xy5VPLqzCITxrYZOoLuoJNuJY8+9o3l5QNHj12T&#10;rawGh4+OX3NV/ORxf2vomLXpNMHHM8TUtmsZvpnNZOKGfgx9h5ht+LiUANmYxVPOmUhPKcwOUtJx&#10;FMgeS5CnLpx30RjIc8GzZnI+fRU7gZlczZiXkIJiUsMJ1ccILlbNYAW9r/ANZv06uAPLN1fAs9FI&#10;ZUUJlDkywCzSWW8qHzZUjVZRQWgKEhlRlBDCoFRwuis5S4VmkiM/kzho9wqnTsYP3ttnRvbKNwTl&#10;GYTHoX6erK4s7lZ3SjatjAjyM9n8slecy7/i2uDwYnjlYtLZUtfnjF1ppkt5b/6AV13yj14e1Gu+&#10;5daatZqFs+uSpO5iSLhCkUgt/bV7skceCo4/CeylFeDcx5+HKxrR3BF+zQrbImq0PkliO38+LecG&#10;99+fP3woml/w7JoZMK/HXBCiXJkUtxNb0ySRV6WWMla57trscD07Whm3NhhgeJ2h5mAmeQgcvw5V&#10;CMHlTNTnlv3lFf/oSwL+t1zW+7c3YvEE+ukiIa6fTh58NAI0s+ckdUf9FI20wKZAho3T01R3x2Ru&#10;gT4HgxdoQuHlR/MUzU8+iTFGBA3PKjodHb55NhuXW/MYZ82U7S4sS6DMjHgI8OdntoxUBTq6vqs/&#10;A/lJQAJs73gqfjK3AI3YYGzkwLBUFp085YP/gaHaN8G8E88C6nsD1cwiOvj/HWFNrO9OLzj7tP9Y&#10;y6vQdYE9VaFp55ubYY+2OMvJN06PV3xwCfoEwBG5I56S8DDHwZB3EozbLozId/Vvuuu0tcuk9J6H&#10;8U7f5GDAc+rWu7kbkFGETetMo7WBA9BMiaTTvEkFYVcnFmeQkzmb5gOJyXPSWdJx4byUNDhWAHg6&#10;fU00IjNmw8f2RV1NkybXDGWhTsTszoQC5i2AboYh2YwCDPhH2QTHCVzXxHR2K0s1WLMq+OXtSdcd&#10;OZYcxOCJmeJaORTWZgux+UFhMsWrA9thw8FaBqcQl5kHhzcjPg415FBqRuWVCCjXIEW8BoWx6lsY&#10;9eQkU+Ia0ZcqW0hdSWB8FsuH1yOShx3DoQ/5l3wJ7agaFhimHisJHerkQKNGtTWmMCMqAthWPYXM&#10;DgMfYS7fy3vz0nHOUtRVqIgPKDG7ODKJLLKKumjFVqubmvGu46E5bSX7PhgwswCoRWAJtDzmW6UD&#10;weRvYtMo85U1k5OgjvxexQREmkViJ4rmFbvEbncMNRp8RTGqtp9iaGgbTNwklMK4/eYfLKIrVS6y&#10;UNhHOQXNMwIesOqwOikx5fIghOeclA/kf6QMevA/ygrN3HIiX9Plsl56lmUCFdEMtHKzvMPeAD8X&#10;ZdNzurY5MlgqOeXzGWPZEo7ZbM1yKbSPTVU2GsqXwHYMifg4cubnKqJT+sQFDbwCnyLfIScDS5hA&#10;/HZGXGW4CeRKk+Y3lJhV7EIl1/r12WCnoaDPRIeltJUc3/KlHRMKpfEoT3A+MG4N57MCdlMdD4EF&#10;eGcW12IPk4i/gkdjuXNF4vqG7pQbaf3px6B3NxlvYKpdhgexM2rUDcvrZDSPZzVmeOqbSFYYOt9B&#10;UhQvJ/2CyF/OQlL2tvxeWanRJEw2uURDifjlKRUaY3TEZZH9nh9mFynUxg+RrYFswbQs9IjmpCHk&#10;BpDIZFaZETRIK2MkSLa+IjS7TEvxNAdpRkP8NUVSYkAzV0QRXuP0LW959+LC0iWxFlXUnl7DV+Y4&#10;vcx9991z/StvEJXx118cd5Gidmlx5U1vfPPdX70N1YF4iQm2YZJ+aeLVjynEzZJeja6Z87viwyhH&#10;SfJjP/GhX/+n/+6N3/k23g8kQ5DeFwuQvhCjmtM//lGaakphrEt/6Rc/cWD/wd/4rV8dYyktqjgr&#10;MzXvSslNCrjK+oIssj1b+L4oPvOzJ575jX/zzz2r1NgvYwXtMjP2NfUXud2Xrk98lbEBFApqLpiR&#10;vk7oIIWrAzZ4rtu3gY9qPvkRQ/iR3ZyvOCF0MoGMahrNoULJx/g+Z5MsfmTtOGUMGxn2KPIez+XY&#10;fvWsQMErwkKETYC2WXTcjc2WaGRY/G8PWMa8gRted1O9vnjJa+/EiWePn3yaq3zvvV979atee2lr&#10;b35u+TWvuem2z/zfzMYl5uHwJiEFMlfXW1yCZ+Ajqc2mIl6GnTBtRnwKs0P02Q/FtvD32vGyRfUH&#10;RufwaW0TU28exBWs00lXcPscN7dyHY4uc132FNGep7dh6K/9kI13pKEm7DkJHihi201N4PI5QCYx&#10;n7Y3RpHFUMl9JLGNddBVqPiMTjB9sJylrXhhdR6lEJUJUHNgeQbJjTe+fXHx0jeHkyePnzr1bKnk&#10;Pfjg16677hJvEK5mN7397V+9+3NyKrBehdRok5OQhdFlAdfm8K+XWcvKSnHbyFJ7vB0vyg+PDefY&#10;732qWq3/o//15/bEah4N+9stsl0hL48iEchGapRyAPlBxYM1SJE7VxFeRUsEziCP9BncLHqsPsj1&#10;FjKrjArQDAoJmkwhP4FckSHPSlBQFOjKcUmVwNJFdEMvip/czs4gMF0PFKzQEj6bOzoNQyPzWWeb&#10;I2CwXst1e6hvYsRCHJFKpyDvXoKFdP3ClL2WNXsKISJON1Zlrm28B2IQ4hNj4DH5ydD8EgFIctFS&#10;DzVbxvk1bbYIEZZ9NJYhJtrzJKEXF3qMWIt9aGAFqFT247zy6gIJWgnv3em0v3jX7d/20utectlL&#10;c8tLg6u/Y/Cu8qjzm17rfDX25fPvK3VWQwEFoTqD3cz0uOoKfaNX+q2e326HFBRz1Eic1WEFYEUE&#10;62xgk7nEkGiAj8QN+RIzGdbkwZl/qGuxVMIALksQ23WWj+ZMVChHCnNRJUGpqXeQ8Gih7ErMXEvN&#10;EpkWfDFGlHlxphWOPVSPAuCsIAYE3K1kRHLcrMyKzIAoypVSIZow8CqAqH7QSouZrFpzmouYLS/R&#10;9YIgrd0PR4P6qUd7/367t/hg/eMH88eWc7WVfJYzHaY/K30dxFXNkrhMKMSTUp646+r3vpN6ATx0&#10;8+w674MjJc+EgM6gOguXz9O0tGSGmJZMIIvmVBbF2jT4nOLPoSTu4WzbaI5//Y+jrfX8xpksL+qq&#10;SsDQNGIax5rxrpPeYx2l4jyTUNbijkk+Lj7zbNre7v7X22rvemNpwTpeDQEgmhbsk+IcZqNleGxW&#10;JhUQNQe5GBuXW78vHA6Cfm/9kRPZzo539uyoK3kYxlqy/OZbapV0aT5enCtf922iKhUL9MQM2JWx&#10;Ayxiw0HASbQfvXEnefrx0R9/Kd8ENeHFQ4XrusN9qkM24K1YmP63datieeFR5eyzGRy/9vrCy6/c&#10;vvuR8tZG6dSgU7K4yhiediyW3yQ0mzV24lRuWrokan8ROMhBEsJF6A8p3qVDGsvUCbMuDTtSxX7l&#10;/HF30tlqh+fPBic3NIIKDHlJjbPJHcGMkgwjPLXx7c9/k234/6jpRTKCC3G80yIO3o9MvqnnKHVO&#10;YwbBpN7mTrr9tfQ+z2KlMYwmbaAQlKvRuMGPKfb19DF26l35LX51obywNN7ewUp+3G1NNlv+dq8+&#10;bBPulAZmEe+asCnI85yL9G5IkcvMQ0/ZhjmmbcKeNZ6Xen1hfm7p8Qcf3rdSr8+V5+fw9hPzkrwP&#10;FtHCIszJjJ0FXyvn1Xh4ZYHeeLZYoomCx1EpdK0fhrk5WqjNIvcAEUUbvLI6//iTp2RwA4+gIFNf&#10;KH2hmM+52eWcBh6YJ2932J6IMjp22T6uOMYE11xRZ/cAwx0qsAP/skhFgojBCIREb5mR0Vb+8sNL&#10;mArie3/2QgsrxlK9uLKv3mz3SEyltxQvV/a9cHOSFmMa2fKkm42+wlqjEJRP/ureqIavL5TzZOp4&#10;v7W1o/E3LYy0jYLa2IFgjhAb2+40uJY4X8ZxZD7wgx6hDNhBD0YFicLHwK1yUtCRoYZia6dl/XuG&#10;Ty8eVMUaAOYq3lfNVsfUlgmCYS4X62phvuKbWR0802q5OFedP3t2IzOKhApKJZUAp0+U0Nvo7l8t&#10;VBZqqFzpXwmG1aOazy3Wq8ZXSDa3mtxtoqHg6i8vVffvW2q2GkoV8Ssbg/P4Mz/zbOvQoVmSn3CL&#10;9YcdnhzioOgKtwHJL3QiEYAx2yKeINBNGY06nQnBSEwYKsXC5nnCk4rLC8sWQ0COMY84/Nzk2WfO&#10;idwEqks8ky85qYrecdzo9ANTFLHuQUfpn2uFarPbbSkd2MS2+RBmuDL8ZmX3wqYM41u+Fwyl1KNY&#10;lRIrgQ/T6dEqEwEdDlIO+tk1L7umPeh1h70HHzo1qEgndH6nLfsx1y4SCljMA67jOm62GurgJiNN&#10;6xZqk2dObkKqEi4YKHIFu8N+GwZ+XPKUywDVvOhLPdRvTSCZaoeDXZUTa6zdlTK7GIqKGNnPlX4J&#10;HMssUsFDxuJfcexEqSGL2bTvdP9PYUSRm0UF5qRuLXgg7JQjUi1xJvayznsmH0VVFTkZjmvwMB4f&#10;qM0vrwJZlzp9OBUTLQutaXJBtHClReF4jGT5R9tsNGnnXy/DPWUF552kQd70djgw95NVpt6zTdSQ&#10;CidFLOPkwxzYxuCbg4HRnjU5pMmRaSvqFLUlmov84Id+6BJsaS4603zxzttYskD2X7rrdjpeZ9D6&#10;wuGgixY173nXBz/zmU9rCzQIkdiM1HxFnOZb5YJ8axhsZJavoyQPhaPGWbfd+/s/+sGf+alf+OG/&#10;+6PS3P7ep0Bl95LT+9eYWg0eeQyjLF7lf/mRn6Z5+OV/9ksYBSGEgwe4tFLljW9ttE3VSUOSD8O/&#10;DZA3abf5DaV5aXFpcW55c+ucYbwqDSh0E1kdyIJIwEEIPapUktOgTjDGoxKutGOJuvPOpojeWHJB&#10;aDHVvPmmRTxpMzYt03I3bjnzTbSGqW0SWvYrK9Vel4S60Yyhwbw0MgYe1ZFmZYSZBRIj5CPyfrMF&#10;ZdsOpXTwaMDwpLvxbbfuZe3ddttf8qSwN33+C5+m473ktfeOt998112f7rcs5MPGAY6sRpWd7AaL&#10;2rzWs3280O3QkjBjSpYIRxGjca/OVTxBklHgoT8rCQLb0Yk1CIp4FwWb202zXy4ePYLEZYJlMRQd&#10;ngmoodQ6bN80ALY3aefloWlsMWDDvTlaWMRkskCNeHatT1cTj7vKl8CTqxA0m3FmWRLVefmt0Jk4&#10;8y1DthRDgYMuYkxO7R/88J42hzu+9JcY8aNp/8rdt9PxXvINevd7P/jpT/837fWRTpyS5esQYGA5&#10;menWdieW75oGAdwqhZnv7RdPE5yOEx/+4RcoQGBnoEn+9m9/7V5edO38YH6hkplbkpF38HQka17C&#10;M9A739I+9LdqJgOCdjnhHEw4GsTtxqhen2VLnJlh/C8PpgGsi17c6YyhPVMHcJ53WgQ5o/qMjZLA&#10;JHtq6FRWJraA39nKVAczv+TmrVJxc0yXyszg0+1tfML76nVnlMTIs9BsxTpe5AebVmrgLcHW5gBE&#10;DPkuWyJt4kQoAQitj78oqQnSqBQhQk+oDiUHtmHLOqNsKk5AgKJklTPCRO1qnO7pyEr8ZkN4CGeB&#10;zJ7EvACUGOpKjMcm6PQfv/8LwaC7WD9yzctf4S3tS19VzD3+2jR6unXvg8hFNTru++5XPp2EZq07&#10;8VxAvXORjGeSC+l/+/PuXXcFOdI8Q8QMraCoo5f6kWoVk/Yw30DRlTPoXGzyKFepij/HkMCMN3R9&#10;jUaFJzVHMqdUUJsZN3dQUgtnErMiKyURnYR/bi05hoXsbCqEW8vXMyzR8k8nnBhch568aXycTVnH&#10;ABmCyQNB/fm8IX4emhXVLmVTYo51nKNXVKS6MBfBwLiWyeVOwkt1KRQGRKbuFBqN0b/+9cGVVyYH&#10;r9n/fe/JZmcShXULDCpReUHHFpObh0fXFVkmei963PrivC4/ms0gZ5reULxTEVI5ewXS5QPLwkls&#10;QuBrBgqrlCyZ3u13xo/ck544lTvxYCB8KrFseAFQiYTKnvNz8ZzYNJ1m8UqExXguDa1qMcfQnV7+&#10;i3/e3Vnr3PGV+o9+WJdaUYYK9BxifjoN2skcL5YkU0qlUpq10jHHUbFSm/vWq5TyMf7W2Xg8hQf1&#10;pRYbmi/ikZqrVoSX+z3LDebNcX+5ITFIG3YxyXDQ/ue/mzvzRKH1aFIQ84HS1TKexWV2zilShMv2&#10;p+hZK60PpXoxicgE5dMIFPIHhdkkKoY//SOT+77auuvB6P6HmX1gX0zDbvhpmrMP0HORvLlcYYhX&#10;BBOWqHjtkZnLDxfYDAI6Xn+AtYQA3kQZSKK7EcHSGqNPffRM2N4KJm2K1kngYn7CwMUF87nJqC1V&#10;8cAhmtYay+xiGNO0vUz95wS0vuUIxpNKsy2bnVApznBS6fsmZiuqW6PkO64TS3aGlUwzlUsHYTIg&#10;W4+RUKppXUoVPyYP/n1vDfZfnuf5F0eHUdrAe2bTP7s9+De/YmVuMpPGtkStsXXZUsH0RL3YgQcG&#10;a/uNHZ8AA2kRNCQZxePcDKYgC4cPzi0uVpeX5za22s54GQiUTQ+ho2d+X8GUSYAgdqNeLS3P42+c&#10;khB7boPAZ9jOAVkJRBCtb/bYV9CL8kTmebt88jjcaU8AJhsAVBnHMd3HGJAWeIABBS0l9KLtZsfA&#10;dpyZtxUfNRkbUVP8FGAzGDTrGw2J/aOoWqcG8k4SpY7VJ61X3q+U5d407I6H3Um/Mykv54Hetrr9&#10;A6uLbJeTYU4ZdSp7pzVIV7M2/d8kkQkATWO7o/0TPjA2VABwTOfJRlqYr/WH52iR63UsPVCmjHaa&#10;nXp1tlzG00NoK2hZo6F3RbGHcBQWG6l+rSZJueL/Y+TMZQRDX5qrHjmwirRKioAsZr6cWng2XZnI&#10;81lQny2HNWassIz52eWKIovlBmfT+2y+WvStmpqvocUV32y+WulCEkwTsM1IHpqyeyAGkwZ1vo5N&#10;lwwN+Hjr61utTs/dfoIqGATsW56Ttae2vZFQdG1sMdPSCuGFRX2mem222x50e4Mz59pcLYLzrjq2&#10;CAf45Mkt8OL5+bC8rzT2uCy07l1nZHd4X93GHWkVaRSR6IX8/Q+0MC298siKYMfJeGe7PRZEFP/V&#10;lx+rL5TmlosnTm6j71tYLOaMN0HCD4MHPjKDXTS3sArWLjQica9w1Z5JDJZ/+uR5zb8CDSM4Ujos&#10;SuKPRsPlBYbbfKF8FEXBJKmBBTOOLzA0YBawUEanlVo7mTNjhK1Go1bjfCxAct5pjcCtA6PTYK7G&#10;faQQoO0gjLZezl1+ZHF9B9tYsGtDXH10vJVpKD3PrPB8G4XJG0TKDvMduDhdUv0XOnM+88M06pFz&#10;BFA4gQ2gpvl5Lmo+sLQr39gU2TT3T5JlakrfggEYloZDxRHKLNd3ogXVM2bB5+dtU079XbpMthv9&#10;F1nYGh9BwnXLGzPVO7RDtibECZOcLQeh55Pd7DYvdNwZ08ab4ZN179ovpKUX8ePI4WM33PCGS8Bw&#10;XEXLry/f9TnLNPbu/Mrt//gnPubgHUrAF2tR84bXv3l56UCztZ6YpZ1slHwzijfTfMXE6DgyPwlL&#10;feSCTJynNkS7SfyxX/zfHn/i/p//2V9Dcc5PM5TmT14gNfGF/4KTSX4JTTW1+4/96E+dXjvzH3//&#10;PxjBVa7aGnALObCwy+A5Ns7/3I7XglKEMlVqn/jV3/7QD39falxX31qabOq7PJ09a/6Sx2vCtxRJ&#10;zlal47q03dRWHpiPyDsCajyZ6KgZtkWaOTqgaPdiOUb6XpeiyZePYS5MQntQtOItsdLG9kbRn8jI&#10;zR6jwAU4KuqTH7n/0OFvu+61e1l7n/v8Z7X0WHt33eZ5v3TJa+/6V75xdWX/M40TmRE5lbpu9r8u&#10;Qd7smFNL6nZpmpnLHkOpUp2d+rjv8SY68zk3VZuRFyVU6onlG3N4jDm0iGgvySRD78HxP50VUGYO&#10;RoFC5EObsOiNTctyhmEyFFLaHnYAnGIzJTumjKiphFbx0qUis4onM9M7LzLuW7GoK7C6cmSPm8Pd&#10;d91OHhuw+b3fQOP6C5d8g2547ZsPHDx88uRJsamMd5rKnDN1NBylxSdyq9akk8ByWTu+6F/j02vu&#10;DydOPnns6NW8zxcepyRu8ztuok/eyxpAn4nlomAmx9WhlZRDvfHuZBHumXmvJYFqJ3e1h8BbHkym&#10;wBZ4KyvjvLmWUavbMk5EzDfHfk1dZTBieL4v83bnrSuCsFFmIvNHEPipOa/cyzR+F4vBOb3jtoML&#10;S2C+4p5x6emuoQp4SlPJCeXitXSDTE+8G4FriX2AEXkV4KzMeJrvZS0KpDqR+cWALrHYc37kXNgy&#10;U+5YogAFh9W+MKpkU2vfntihkBpH2GvuNM+eOf3Qg3evHLoMdVpuYT49dmUKVe+hJ/K+PCGcR086&#10;ZTZL2jPZLaW1O9JjJKPk+LZ3suOFRWZ7gK3sjsbwzmUl9kHILLmklKOCEAMvLy/stFLkC2QQrLEf&#10;zYUeNPVyuRl1bFyhajE9dzzr7Jg4SpdBJrfMuNeejp+M09YaEVESavrylFNvA3cxG+n5lKe2BL1D&#10;scsl0kzDwti28DBydr6UETKdE/89dIRgIlyGWTzZ5VlbX+w6yWlLA5qD8iFNHjybxbmsnY0ePkim&#10;XDq3ECwvYqAvgxp/GlNsHLd0yibloyikN7UuJ+c6PSu00vQiCVWG2NZYc6cANdqNuNFIdnayxx9M&#10;H3kmfehckPXMLzi0wKjMcYgy8/z3nFQptZ43m75Z6yanWJ84r3QeZ1pxcS1pJ+NHvhHWF8K5lXhh&#10;XpM5A3wDR590DZLvdDM2GLABOY60esfq7Cf2A+V4bY6zsCh053Rm7+pxLMLCriCPIWDXhbVsZ9N7&#10;9OmweSEa9C2UylH9n8tbnp6schKPsim+m13UyqpiSV06kLIAc1e9xOs0klY/GG6lzW663UnFhkzt&#10;wgqa9aZlQ8Z+FpfycblaOnQA2MsBd5nnGNmOP5+5mG591E4rOXUyxLRQ3WMQuJvjzJEDuSunOMnN&#10;lcTfyOVf0MhPnIQYpw0OPktycgRkL/Of1xi7qsJ6YN+poHylNbkyOGbMw1xstpY/eCg4fLkUQKF8&#10;slUXA3B3oudZMfv/H4WSOEbfFJOsl2DiNuxlu4Zq3Ma8slpnkV9ycek6AOgUrApzteBy1yy1xKgI&#10;zqG71SXvTRtNaRbDGIw5cOrzRGcppM0OjgmTWjUnFowaUhXM/LuZVopgaWFkik7lDdBOSGTqGzld&#10;lE6Wl+ptx6ufOtqasQ7DKiWqWJkE9JUoDxbdfmbFv1MzehOrd7nevpnLy0ZdPF1gdgW/ZMa21bQt&#10;DPH7sN2SSOTIIl+UjjuRysk3ARPj74mjWxs2zDufuLqCP3A4wqCUrTS9XT7X7ebMb97CsM0R06Ca&#10;zHeOfKrzUiu5IdO2TcQ6MX9TaR9so7DgdTt05HhiyTUMT/kWi1YVg4fDyM30VC+iDpDrZuLvWlvb&#10;1BVEROU+oIgGXIqVkTWS5TuMGIDikq3U2ChaXqij5uX4onUfilatz2e1H4uaaMa8QJVo4vySchqL&#10;szZEdgXLZfHqknB2SMWNPj0uMfdnbh7msYPCYCwh3zaWhEQB1EGAReg4FojNGirkRdLoDXqVdEak&#10;bhOrMF4kU2oixXgseI5OdTgplxGZhFuUbaIMp8UqJjDSKRBiQoOOUY7gBDS7rZbIl5nmMqyTwcSC&#10;wrS3KzqBF+MugEtjDTMJE2NKgpkDf+olmHHzM3aanru7XDfQ9bzcjlSE8pkxuEbvTa1YxEAq0FDE&#10;N4HT3HwZq/B+T0PuiNvDqIHvYkCeiPaijF21noTkijKSGRNMKkRL3dQDNBBhVfk0xp72jZM/zXsz&#10;6ZPaMY0uYq1k3Bx6HZJIRT9YOQitJMZnbO2sbLvxgWNiJAEKwyQxon3zyNANz5utlkG1Bq3hUVnU&#10;CJK+iuIm0V8WZH42mTAU5ycMhoPiXM6G96j49FSobNaeIIcSZ2BlsY2ZI5JpednmfvPNP3jRJ+YS&#10;WIvtduu+B76OWpoPe/rs08+eeOryY1e92KL2okXNzd//wV/51X82lqO2DjIwh4LSb5i2eIM+q5Xh&#10;Ozx52BoFcc+i0NzWPcMVKUIEKD3y6L0//ZO/+NYb3yPM80d+CIkdP5w38zeI9/KjAH9c0/vLH//V&#10;R5946PjJR2FFtXbkX6rBZigXwljh439LQl5QJmBtNQaveu0P/Z1/8Ml//9vsCS7ZwvKH5F1uGlrP&#10;mnOcY1QSwDbkeuKHxCrikWfXp9qrzONQyNQIdd/YFUBS+fFRJkqsscnlqCS3Z0AOjN4txcCXoKwo&#10;mcBAEpMk6u60THptmnETmeSwrsrBNQJ5Ymg+vuLoIpfHhRJd8tprtZr33vNVRbTOBO3W+dOnnzl8&#10;+IpLXns3vfWWxx/8ZclUIrH9+SdwKukFcuFcfQY4kWGtr8PLSyyfmM+1tQOdplwwR9k93kF6QqaV&#10;3CNe6DBmG6XqTmtTgnzykLOJBqJBCQ5nothV3+gzliGk7FPxP3F12rc6E+Xlei/ddURnkvDIMHFF&#10;mLu0WA7DoSWfiRsSKtIAyjqbEn6yWqXM3/FamIy808929+2rY2tRWoZ3Orrl5h/Yyw3qdFqPPf7A&#10;6j4yAfzB+PzZs88eOHD5Jd+gD37w737sYx9XLgEuQwCUqnhyUztZi6Nk25+r5RfqtWMHFi4tD8z9&#10;4Q//07/6yEd+Zt++w8C83bu/8gLjeWl6+frpx7/hNZcgrBjkQlxKxIMaxrNGiSxRCCgGG+pwglTC&#10;+nwVoizF2VkIRLn6bB34lnKkLY0TEERUr9bgyLCQNjcGFjHA/5DxkHRlZ6UfZWHFqZGG1MpRhVJz&#10;mOGi827U3Na06l63g6WiSGcoIxJJ/xVnA3Si1a4JEFVUtrwM0496AqGEjGkq9RA5Ia0BO7YnOrQ8&#10;XxV7lslOh1FsuVyMdQdjiW7A/MYBQZSsTAbVVkxIMKy6J0lLGHJBy0xCQkEcy47yg+MVjDqXw8KK&#10;KIRU6g0v3NjotFsPPf3sU5dd9m3Hrrj20NHl7e/+nvSaY6M7Hs631/P9Dt82iDLcpEB2QNIKIkvv&#10;xrOKHU9pA2TQz01Ie+iq4uxm5aFx8mx1mfMzwbXPs7e9WParQzFRqDdlWViXZQ60XlnBbk6grPCY&#10;TFSQU43kU38ygUGRL+DaB2hEpVMsF6lN8JKiHAusHGePprvuzSF/5PzLedUFQGmMlqKKxYDO5Ias&#10;iyCqF0peAW6rxvzjU2ujCxtlZvraNECBtS9rlmnD7SDpi2WMib7fzx550nv4qe0vP5Vduc+/+qW5&#10;t9zgH1jyrlysKy8y4r7y0eE213Ki9YFNWtIrwE8eRoV0WZIaaug+zkwSgzPMJEFUgY57dqObnd8e&#10;3/dk/IXPek+dmRmctPDGDHdalZNjRh4uQYC/LqoOztGlG7SrQYl6/pzMpWSLmItdwx6kitv1o27R&#10;wxbx+On+g2vhW14aveL6wZvfmKsUSlXGerJ91k5oLiawP0ZMSbixXHsv6cuQ0CiwwgsiY9NkVnKJ&#10;+c3qQfkmX1ReMi1lMnHwZ9T+5sbd/sbdD+fvvD24+8naxiMRDCmRmS8qjy1Iy5k/GrTAyAO1amqY&#10;gzfNlODHlSKuU5Y28BrIggIE1/nc+M1vHL/hTeM/+2z29KPZ5+8ZbW0oV0eAB+ertPFcfVqBTjmY&#10;HFmdXPmtS69/U25ppZ+ol+VHz3iG+IReUXhv1k28UlyIT62NP/OF/Ho3ExzLcyKpc5eo30jISKHr&#10;9RdnuoeXl8sLYaH8QpyroGjACu2c2whhSI41gAl2N1rn4BGZ/QwP91jCRj9kmmboxIxrmqBHwQLZ&#10;N+cdu7Ywv5Sbxbwo7Yy1GVDLDzZ3RidPl5GEMdPJezJUZoNQV2rvLNhlV0+zq9wIQdVvgg17s6Hy&#10;PNRzx9NcLi/Uqiu1bnFjq/fksxsWKaxp4NL8jBSistEz+yb8hmzIstMhtyhtjyYHD1WlTM/nNpu0&#10;XOnZDUSaqnSq1SVlrKFHbozMhA8jVUHqeCOvzFXm52r4/a6tXdjZ6SIQM6VGQmo9j8rYHy8SJVss&#10;1SpzMqCcjE6cPkNwkm6opwAnF3BKR7q+1SXjt6C8R7Ja2DDkcGEe8qxX2O1Efke9HbJ/k3WisAxO&#10;O3yoBmrN7HjtXJNujzaJso2r2SaAFWUijSAXUELUhKjXVhdLFbgwwMtE+p2TAksNO5LRIu8QQdlg&#10;0KV2ov/F+or/4LhhGEr4X784Yo8Jc3Fo/TO7dLvVWws2vvbQM5wOs8UcQIV9ihABJbeDnCGaT/zf&#10;z5xvLi7U9u9LDh/at7XVevrZ8wDpeUHQedOIBV1Q8iSGqNxu95QqD9w9W0Fee2ptgxMNpPolVxxc&#10;39g+c7bNbcibsoymf3m+dsXRw08/e4oZ7NVXvOzM+RPbjc2vP7hWq0FeU9cj6saEoHiaT6zrhzMm&#10;wD64v5aYLRP5zDQSQTEHdkr30B53Tp67QN/IjnhgsbYwO4u/8/n1xom1rRLuygVihGcOzxeh3/J/&#10;221C7HP7DiyJIS1z5nG1Xq5VFvL6REVu8bF9Wa/beeb4mY2NHoFWcBsovyBDcdeYC9PiHizX0V6V&#10;ZpkkStYNrVrc+Cx97JmzoNbkwk5sBg2Bb8i5mpOFdd8kuqxXBEukLvX6kSllNJWwiJ2IRp1CfavR&#10;5w9wSjhelxbgnC+0d9rgIZVaZWW+zld2uyMB6EKCggVUGxW8CcZnuPpQxzn0MeQwxEZPh9nJBtnU&#10;YV7qXJeA5tQF48k0J92sKDz3CEl6nvccZ9jAYm2uaq0l8GH07lBlJZTyN4wEmo1BfyDXcovkVV4L&#10;m8cIvy2ZNnMTh6ZURbusETN7W870KRbhYCqKlJOeSo9HKilCphXLWadQHJPonNctLxV2tnuA49go&#10;KA1VQJCZIxgxzI3iKEcEF5j4/3vee/Ml2NJcLGrvvPvzFgoqGRHlx513f46O18EdL7zJvGhR877v&#10;+YFf/PjHGZbYZw8t8SI26Eq7Uzx2sw2vT6U+klRMSWry/EltvCaZyYULF37qZ37kVdf/wUd/4ude&#10;cs23wIdEeYvM1VJ2//jFfsa/Flb9RZreXK36L37lt953y1vl4WbhVizSODGRlz8RaeBv6xcFNyJJ&#10;mvB//BP/5O6v/NX99z8ot6V4pPmPyddN38F0huGZRMdcWx7d2Vl2vRbzVHDdiewWdBnp1RWoR06R&#10;ucj0u5o18l3mgaOFDgUxb9mesQiWLLOB4ktyhXbbM4YGCnN4B167NWGkSOIOnVirNWy18DDXCK1W&#10;LcnUNIre8c49rb0v3/l5ssuZBvLsUA1/6a9u+9AHr7jktff2t9/yu5/857SvtVpBA1cxIDxJ5UMo&#10;KyNcgpm91TVU8iwHT4nmrELIRfDWci9scP7XYbxeiJ5iIp5gAneUraWrw4hMzwl2u3TdJMGdPtNy&#10;Y4i8tBkuCUOcjk4G/YY4Pfb/iYNwLZ6XriNG2w9vqFQs9HpY+47F/gAGLAAGaIRZFL9dWb6xpiGy&#10;HgBwGAz7OxJbytjsne94/15u0L333oEnoakgZfH7yCN30vFe8g266R03/9Nf+WWllHA4zaY2ug7p&#10;6hWNE1isKDUj1qBezULr9vArm3zyd3/uF37+93if7B4v0AGeHYY3+WITmJ7/S+g6uK6SwArm1S+Q&#10;s2jUC5acTMs0qo/pWsAZVpbqnDMcJawSm5ED48vEMKyHi3PzTHBPnt6Ge4xoTekEgm3BuiLH0XA4&#10;AUkIyIBz9mMTy8ybWAwBNZbcN1S1TrBZpvWGZ0tXPNI2m2McBsdM9lVCgAaN5kjyoRnNyIIpByo2&#10;Lzc15/HEYQjsAH5kLnDIH3i/nPSVas56RiQ88v5gusS7nZHErkxVRJXBOuVSyNRkKLMTYIxIvuM+&#10;Y1Dfhnn1WkmD+gA1ryyCODL+6o4/XF+7dvV7/h7bQrCyL/nQTfGdn+vceyoay5sgUuapgc4OyHbF&#10;tPycFfuifjWUnSx0zZyZWgpjMR97z5JeZACS7kKfDotMHRpm8Gc2pdViaTujzGIexYH+NhJoo5Ck&#10;IGcq/UnR63jjgULOk0h4HdbDDckT5LKRGMSnOkcBR1mZOMFACHRB6REVaMd50cpYJyWDWdSgyXzO&#10;7wNBX2iEF/rw/gz7t2iY0DJk010o0qmW48ChrPlxwz/V8/tn/O0HSTiZrK50F1ahXcZHjoX1+Vy5&#10;6lWLcCpHkQJHIzHX6aELiRF4sFMTd729OYKI2e/knj0Hyb64uT3Yftbrt4ONhne2ie4c3Do03rM3&#10;FBtaeLbwSLn1goWrKJERmgVmZObKoUGKBQ/F5gcsLZOiCXmwJyJbymU07G15D37DX38ye+Kr6dxi&#10;f+WId81VwXw9Wl7M20xI/Ai1+YwKjCDmOf2xsm8y/XTuktBGcyJLVUxSWnk5lwMX9EZJp7tz+lz2&#10;+FPJ+rnS8a+FaxvBTgu1rW9jjV0IN3CIpqq9Kcyp2RKkqSnqaaxhGjRw9Qltti8Zvkuykiwb7iPs&#10;gVe9PLlyJf7Wy5MTJ9JGxzu9NWh0aWXG4SCQXihKv/2amQMH5658GTAvx4LMyAILWjLrLzU3rIQg&#10;BZI8919v95+8f/bsGUQ4cvjEAVrQPyMPCOZqGwcMng/NFckExuRdD2Y2TVHaDVvebXSfg6YlNGCK&#10;gXadjdsLC6K122BnKuN18LLvgBffJebaJ5+UwgBHGzixaMQvW/Lf9BqUvYa7c+Inss/BfXDnXLx2&#10;UuENsc4vXzoN7/nBRNqSjKTg9N1O3qsKsNlmjFoKHAwpruKwP+m0B5tbXYwA+rIMULljUBgcNJZz&#10;RWfoaAIw4+xwEHxIsl0UMGjWjD5bKE8n3zI7K9Nm7ipzecQgB/fNM4xbb/Rk+2fgkY791D+7trG5&#10;0YYCHViUuH6GFPvM/PNsd51kgB0xL6FpYw775VK1OosbMKAn/1Aw35/lxdl6lS8nLx27TZ2/1cqs&#10;M8KcKytHkML3HE70SndHHCcobn6hSmPb7I1r83WBpjIgE5DP/HBTPucTQRelvAJv8kx/4nanC+9a&#10;EtBJvLnVk0lemG1caJIDTItAgUc/PF9jXlDzw2prq7Wx3T076hE/ob4LkcwYoW+6PDvL0cEnveLI&#10;YWDDpcXqidOnhMqOY3yJuRiLC7Mu2heyFf8bbDWgN1MKrq5UHRGXq9NskxwyOX2+a6FEFDIqNuCk&#10;rp25QBdMsz1XB6IvVqqFRks0SRol3MXKYrRJtIx3106zj0fyZHK3YghFMEw1IOpkR1YrnEooQ8+c&#10;bZo6wr/mygNQuyl8gCJ6g3EoQ0653NJ2tXe6z8Tcua5hgcHZjS2soeajwtGjywcOLC0tFqnk9GXQ&#10;4AdogLvcphwbSqnabTeypFuvYigWNzvclGF5MpFzVSMbDHpafp1xsz1ZO9fbaWb1evfYoXpk0bhd&#10;9L8jBn1UOgqFPnxoGT0504VWewP4HkUOSROehVEX1e9ERYDdEj1O0t9pUPYBPZs7E9cEiTgzX2an&#10;gcKjSumB1WyuCkhBfkqZAVdjp9nY6VHH067Sy1I2rm82CfLlSW91xnLpQp2UYZM8cQ9+ZC7HjiiY&#10;XXQdsPmulrPxvTOnODLLqmnHa+QO35BIzwUcBObZO+VbOJw6pIbQNxbsoGLHoocGUoaZYNYhGsfC&#10;TDKvusS30RZVtHIEJeN3P2tKS5Ky3LG8PE2LzLzbM3qqIFwlKuXt6uRD/GzyXdGQ+E96EzOb0JDX&#10;5TG4XUkTIQNF33rju+bnFy6Btej0eNLpffk2t0s582SIzR/+wI86lONFCf8uWtS88Ttv/MZ9d+RM&#10;IJopQlbUhdTUoY5dnjnSqbJRAysK3Y2zus04LOw/d959x1133/GWt7zzH/7IT19zzbUO7+U3wAvv&#10;6kVBTH8NvRmpMAXxNVe/7Pu/59Y/+MPfs8qbwyG01AJd3r1wXV9Ujsuug860Cf/Er//OW9/xnUhr&#10;6W+NsmoCJUP8LZ5K23RkVGc5rzjGkgyWMxcC7tjvrmvnFw8nxS79GAf6lMMmHkQ2MwqcI+sIWCdg&#10;qxXmYy7iCdCE7D+gbuRV+1JEjs10ULQbok3y8jB8zevfXqvvae19+cu3sx3wPHmWYf+5z//lhz54&#10;6WtvcWnlda9/8wMPfIl2wrcQv109gUZd7IZDmYfLCjg0V4bYEb3tl+/t1blKeryxSKfUaBwgktkP&#10;8SQYYh9LkppvjFONcmPRR43pb9mz6ng5bVFMT0DwOKuwqqrMRtIiq7KNh4CDOc/OWTUP3Mqpq6yW&#10;hPstlwAVb+bvTZsPgorMkgyRd73rPXNzi3u5QV+75/O8bbll2Bp8+OE7b7rpw5d8gxYWlt/0phu/&#10;eMdtst8rKDteQT4Qx+JsSs71XRiHgzEv/Rf1xCMPf+XTt/3nd7ztexFH8FZfIGBLb3z1Fz+7h9eV&#10;4Yz5ovtm+6rC2WYpYs56U4dYiWuA9cr4TtocimVpnEBpzlPzj0Lqg2GJ6DAFMpxzmsdbYqRMFk3h&#10;EtvKdXffDBFwn0qGchjNXD6WXs6uJ50Y78diiswjlsdXqZV8vZ508zOXaFyDLZsqW3R8Kna0701P&#10;OG/iIu4jMc0CEAXephDgKSyqWTBfX7BUCf4AOQ27KJAZpSApxwKaD4FatEtMamSMhLLOImwAizjv&#10;9DX98cQ2rvTk2lPIyzo7O4XVag7k5dteOXj24UltM90Umys0B9rEYFjPf854yATLALOZc8YNjPYs&#10;JatOZX9K/PaMdux0Rq442EWffOfVO52Fa8+X+JULHU4uImaZHMA4q8TNyMk7duwujcFRmRlp6ntD&#10;ZxIcTi2EJP1jbWte4SsNmIo/J6ySd5SLXVuSGVvY1xQkg789MezNNz/nKSdZsTXZ7nzed0JJ4ZMR&#10;kTNMnZpx+tQ2qeLp4Y348Fa6UKdkCReWwtpcXJ8d5/NDyu1I40/GBQkdr0C02BtM2BODRivpNOJe&#10;K3z4tLfe9B/aittP+5NukHQ8Y+y5S6t2IbbOP7TuV30uguDE3xX9GD8uMwKga3J8F3Zs1zYRC1Jd&#10;auo7689JL3u26z17Pn18lBxaTI8RTpT5Swu8blhBUFjUdeYdsztQ79oGqTfjW5BFMLbg52kDxdUA&#10;N+WBYHApvAxwtNEGRRw/czL5+iPpifPRycfwsaFoE7BqY47dhnC6dO09TiPCzUkp2vUWnnpqpkPS&#10;t3gbsEkjYXlTC2XSSZDWHQhWlr3Dl6fVJ/yNrSB/YrLVxNgJrzcP1T5kzm95Q+7gau2aK8YGXmtq&#10;6DIETCcgNzUu2ARksT944qn8yXPFdiszzxx+p3N4Jyif15WuCn5dnZu57JBotdM1mXrP84h6rgF+&#10;zldCWj2h1lGQ7hooJ+G08XdYrGv+lavhLqjdOmcyryekVtJ9uepqGAiOZG7scyp38tBauEF6Lmcz&#10;sUCUb34zXnrx2fJ2l4iti/6IAZgTEAZWaRvnBXu8kWPkJip4xHS08w5wKLJsBe1UjnytVFDAscif&#10;WtBLgB+6Hcy8mrEggoKG9CO95oqDsJyUBJBNBYyB6WdoimStC6ZXCN39dxsJK2CsL8aFGpcBSLs6&#10;n1CqwhXN/J7m4ziGGqGffUwWS2p1ZY4ioR6Ycp5WPNb2yq4GfSXbEp3MVxtc0DZehLKNpwMGVPwn&#10;eC/vjU8F0bbVZLQSVkp52U4RixmB6EICmqChnXi0GyP888WpKETdLo6D2eJcXtCeJh0MwRkyFiYz&#10;I8xAAmOtshvTzLqPE8ipmCNmsLwCdlhdXVlcO3tWUWIKU0ycaEU+SUbM5Q9QXxVzHsGqzVsUttAR&#10;ihkioPCXShLSZ/OA4AYuYiqimCjNUHNCdMWxlTKLqTye2DnauZL8u9S/gb1zzK1n2yAlob5Ma5hS&#10;M9RIT30S3r2ukZOeNPJN9qXwJEaXzvmJt4Er0zjpsk6MpRLhZMaCqc4V5ueJrS0zofG6eELFAjWD&#10;GAnxTDk0iJocJihIEVCtcrmJyxiO6EWGiOw7icDfWDw7BlK0tQEOd+n4ZS9ZgXtFgHD73KbOU2KC&#10;YgWUMylmjgoSyV9yVaEwK27W3Hfzecuj1DSAUy7u2yHNOcodzSnvPpqWNkzxzGl2robdXo2hAP/Z&#10;2NnqwZvEcZrFnB9EszOggAjUCxr4MVKZaN4zKggXSKZlKkxm0VOMOJ6Y6bbioTRJDT2LdYJOVpIj&#10;WjzJiyisxc1HZT0UvAKW5TIOnXFbnJ60VBoAOeJCHMXoPh47HlDO9hDdBOhIrEobvWmbjF0kYpC6&#10;aW0mBxEdZMzmzUEOs+KRpp/SBsSMrgnRDWRj4aNXMqp12tgRUR1VtBj8TJIGIxSYsmjNtBcx0S+K&#10;cuxw3chiHoNWqyeT7hn/1ls+vBdbGjDEL/3VZ8UwC2cmAsCzxx+7r9ncqdfnwTpeXFG7a1Hzdz70&#10;ka9+7Q55XKtJT6dyNraqAu4aim4zl2AG1kCoKfQGGoDRmNEJ+KHXbEBQB7bKhGB6we23f/Yv/vwv&#10;vuM7bvjBH/zhm976Tq4h74rftKl/I5AvROL5W97Pe/6hj/z4H/3x73MycJ23u30eeLbaWrUmsor3&#10;Pz0U9P/dhF9x+ZX/5B9/7Kd/5ieds1qmiMepD2JOvqCxjEGwm9tonDu/Xa0X1OeQWWK2zTjGRQaf&#10;BVbdsgn2R32x/mbCkbH9SR7EWYm5ZwduP5NcbZ0FNr24302mcCUaQpFeFhYVd0JzuL05CCyjg8Gq&#10;5DGybB3d9M4P7HHt3fO1LwgOyQq8+W57/PCD9+5x7b373R9Ed9puT9gZpVhJ80zlcrK0zasTGKnX&#10;IMkNi4UTp9bZb+v1Mnt8qxNvNffKmScSYKChIMs7xFvB5I7SPwNtyVnX77MRHzhMcr23vd3f2lKU&#10;wNLSDNHkEuZErPzRzs6QWRg0VIUHaAOUK3ux1I4kBGADyUPH6rQRwWStzcGBI8wayN8bGL0zI1Sw&#10;WCKImXxUTzYSfdro/C03f2SPN+gzn/1Mt9NZXS2p+Y7Hd3/tS+12o1qdu+QbdOutP3jfA1+0LRo4&#10;Bde68dwcf/CQynBGUrLsx6u52Xn2xKm9Ae7Fs+c7v/ZbH7vh1W+qVefhKiPdfyGgNG/SiQsuseOd&#10;CTHnpFxnA8fv3fIMYsvGhPmav3Ce7B9yCJRBQzKF84prkXtL+yG0o9jtsA+PZ2Y2BqOuiqSyxsMQ&#10;YWqVWcdgYkgMGkwKF+At/8ly63bFDfyO6462O71mu7OxORB5OGeh3NhlzUZGW1VlCgtrtiJwLK+h&#10;asQBXw6CY5fLE0vXv9U/cmjf0vLC8ZMnTZfJ17h4JHrjyNyhE6QB9K68XeWDJjmT+fPJ/IUFl+/g&#10;y3d0gFiX6A7JvarVqIQdSqliDpGKcFxarDGOOU0Q5YBZPyN2glJpkAsgMok8Q73t5jOUvv/XHX/4&#10;5te9Z/XgZdHLXxmtb3kLV7R+/z/xJuBN8Sz7zrE5b+2U9e3yyJgolYS2d3Yk51iO0x6UafjPUnNa&#10;FK/MlgzTs+PIgqNcXS82oqvdnafPzBA332zIxouhFf4qIwHFnrn+5CxCQUZ+tisLNuNkyxlfWTk8&#10;OLC6pEQHQHN+q10Mzb3CM1VjyCSCdz9WzaI+OTQKJx5XLniHr43GanqYcsnQKpO5k+mXM9d2SuIm&#10;N0w2lELWtSqKrrob4hz82Hnvifttig8HfGaU5bulWWpzb6bU4FmjiIQjxCkSJ7lxP+kQ/5LMJH1R&#10;wdOhxurmVF3M+oYHRMpt1wsWRRDWnR4YoiB8j1tZFPU0c+l0KvrVRCsjxEKVItdDuqCKLHUdvZ8f&#10;GWiqnkWtn+xOGhf8xvngoQezv/wLcINBNrd1cDGpV+YPHk3mK2ml1D604OVmAriK80usw3I+m1hq&#10;IJUF3Bd543eGAWFgfTxbn/Ib29m58/FTp8JWt9hrJMVYfOr+VKGbkG+b15rxLSbE3yU3Z8nU4lhA&#10;HdU6fW3gxMBCQkfrrdaXHxo2tvxibt+t74XrhMF8N7GfwFxlYhhlvVZ+/atZza1Rv6zQKRRwaaFI&#10;kwNJVVYKkG0qM3LgBtfgouJRmIRkwcShzZta9z3dvf+p/F98Ntfvww8JRlC5cz1azQ98l3/5tQVc&#10;d2xKmh7en1tZnjlyNLLmL30uWWA3fszbJRLv9r0qu2tz89/+Hf0nvsC2Atd9XAjJ1JWpGqssFLGP&#10;sx8GSr+o2VB+lI/zYqYHnYk9B7nsIz9ceMmV1Wu/xZMOCOwlMj1NGgMG7pyJnjg1KvgWPkJTl4lD&#10;YaYsDltKs+kUaWpv5rk8pizd6af9nqhnkvTgV57ymKNp/dqjhL6UDx9ceOLp88OhmpDV5RI/6tGn&#10;L6DAYherVEVC4Xch8l0s+OlndxTJlsaXHV0wlV+iMyUNvvL142ODQOfqNdotYPTGTp/FvThXJD8W&#10;/e7OVpPqbmWxPLcAroYcjDNbJxGNjxJ3YvUzIHII/c5eaOy0OoXzF5gh8nAD7J9a244tRGtpwBy7&#10;eNmxVQBq2rmTZzadkUZvGOcjWl8spui1oO0AXMOrTUddhkuD7e12t9GvVctLS/XTZzbwgrry6MK6&#10;RBPeNYdW++rP4xVgbcjKw9Errr3izLnthx45jUMSy5PO9sx689x6OzsaV8rV+eriY08+yWaLty4i&#10;aMSfL7t6lWMFViCf4fD++UK+eO89xydqKSZnt7fBThdPlaFMgwcc2r9AacFnb7WxGomWFiqcQVhi&#10;zVZB3wuErvblLWylu0KD6Gl9AeAxcLE2Jb6lRDWvRF8n3hz2B+Sujw4f2H/50ejuex4sFaH4hqfW&#10;LlDJ8Fk0/QzBe2VVTVv0jhtfQfW1vtl+4KHzKOPoUQFR+HsS2p85flZu8zHDCE6rGd7BzmC80Rwt&#10;lBUK64Uu2kyUqXYf+Vh22RKF0Ywfzdx73zegR9gshbNnePx0e24pz084dMTrj2BKlBYOX9VvbkEG&#10;t5hztHy946e3+EkrC+V9B0tzq1lYLzY6IzJM1rqjYjwpJYOt0QDBz0J1thporHb8zCk9i0l62eGa&#10;rIc99hsw/6hSzi/ytMO0X2/gPUmXXynkCAsuzpQLFsSYKmSIv06EHAGq5aODB5ZCi25a39jo9zuj&#10;kSK9EZtvt7oVfkA+KpIoJVtxgrAYEJQyi1SZZVHliup4U+f/nUoe7SyqlNyjR9Fl2wYyoRbabgpb&#10;2S6mxnaGWZw5JghDdgs7xT3VAY8GsIiBJpmPLECkLFejz2Ggvn8YO3aVCMajdFfwL82v2SmTlGed&#10;sMoAuVo4p2xemkddGmOLLyOlSlVJ6EoS7RE6iQOX1G0wNNsi2K+Xgwip8bzp3fXRgN4MPz5y5Orr&#10;r7/hEjAcYy2+mv+95+t37+y0jPuaOJuELIy/9OXb3/vum6l6XyAb8L+zqLnpprevLK40m+dQfluA&#10;mObj5guVa271pSbjrM2rFMuUNyukgmkQoDln2EzJpn+p7Je4XLIlCLKvff3Or3797gMrqze//wO3&#10;3PJ3Vlf3X4R86Xs3P/mpvfS9fDsF8eFDR1/zytff/ZU7FeDF7k2SpJf1OtoK94Lx8g4poF9sE843&#10;cvH//t/7kc9/8bbbPvfZUIIvw/mzaco0s2+WDF2ihh9Qdvupi9+MnXloUelq4kZZ+gvcxcgqrbxM&#10;ZQiOslSxizNZYexi5kc2IZLdpIZHWbmKkwRPREQXDFWyMIWM+MlKyeLPl191zbUvf/Ve1t6937i7&#10;2WpKcCJ9D1NeZLfwnG9/93dd+tq7/tVvmZ1dPXvm3EA+QEql50wcaeoknApXRkrtBJeDoZwWtegx&#10;BcWCSzaKe6ev83Iac8pMxQjL+PiXRHchEEABKpmGb6Lyzs0VZZgQW+xZqqy2dksepPW5cAlqH915&#10;Lr9DcEIi3mAibhpO3mPluMo5RwUPM2CGghRuFsKXmYaT8RmUTvOUpS9K/cuOXH799a/dyw267/6v&#10;DIdt6JggxhT8svOLxnfeffs73/7+S75Br371mw8eONxsbiP1V8LwkGw9bX85JYrA4Ep2WmScp7YV&#10;Xvov5s3kOjZ2dj7xrz7+sZ/9hEv/eoEeeIyc8A64xBVggV5Uz1gjYZwhvRyuFQWhvR1ocTLgSE1B&#10;KF9l0vxkJD6Nd2Fjx94MFkxgJ4hc1jUIj80DEJcTuEVjVAn6A7EHYLYAIFRgEz34/sZ2Uz6g5sDL&#10;1eRp1dms/imWV7vpVsdDWZssLNC1Zf0eaoWCiPVhuL3Tl0oi8dudPscZLK9EFGusMjlckT9YggA2&#10;E/2knWPwDKtQQ7RqLZgpKnyOrpVsDPAQAszo2pi2bG1AaR7rjCoqH2Xg9TvtkXriMrLzvvxkzMQx&#10;MZwhbY56XYdMK6uW6T8qtuNP3XV48RBy6ANXXeNdccWkVOh+7rZAeGYaWr+qLF0diFniCItTSz7R&#10;bSdTYx7W624Qr5uB7Gbsps5lJ7toufM8d0I7eqRZdt5RplBNvOcDV9Yb7/I1U3Po4o5HwmG9LJ1G&#10;H0uF69zK0tTBX/6uk2Y4cuwby7513FLXGCTJc/Glhv+5RiYw2x7t0VI2GSI1NTPKpg5J9tHVFsuA&#10;ObCPx9vjbEgKGobBI2xnSs2R6bPJsKDMEpAgoFYq3zT2nKbSsU4d59VcMk3zGXtT+nhgXlQuuVhw&#10;60WrYDNMdJipfcI03Q3KmRpQOQAtC5wXV+IaH/HQHRxsKaV+QlzVdrExyIa5bHQhOJ/zifQ8XZAq&#10;THFbBc1TpLx1xtiB8fxTfcCJ/MTDnY7XHxKsFSEpB7v2YrjRzhPKdw5yYkBBovBcmTN1pDLQ0bzH&#10;/B6F+4VW7sFHO0uHlWpA5hM+Z+un48fuy22fYgLRTxv+0cuylYPh5UsRNDAevtAAb6WlmJV2QHa2&#10;l7jnW0WmhBpWTUQj6/Uj+bTZoAPGszLBRu0v35088VD46NMzlLyoryXSHoP6xcv18qHV6MqjzBFy&#10;5HHjCYwjMC4RPJ7Ui7qpll6aWWT0LoXR/YW77mY5OQ6LYfGq1cn135bOVXr3HEegT6JL7K4CKWKa&#10;EDEl9xynGTgRzjhQ5XCxFL1sNeQNXPfyaHEpSJ0xK9pvTW7YCkbEuox6Wdh1cUiaeCjU1Z6Oi89a&#10;uoukT58WByl7uUYr32+rsBPwLC0Tus16hWicMj+AaRqbHYBhfa6IZy+bCb2rcmGkJA2MvYJOFpKU&#10;2CLBEDgqBpakp5KngdpNcWaXlyvkBg36k+2dHQSaCnwOtWVB61WWhTKNOEBjgLKK1fw8FIWZGTOR&#10;5Q8ZKpC6xYiI0NscjUsZaZvkq6kHK+Y5liFeKiPK6DBNprPYZQ3wrh+akCo1lDU3KXLWj3hMiPyB&#10;jy+D3x52TTKzqlXxUMlRlc0v1EvCimdZEryrp05cqAvmlXp9rGlmoqk9eGlelkY6D3LKfWD7YzKM&#10;6U+n14clpMJvMi7U6/Qb/ZHZ/8q3qcz1523xLRq7TzC1HpviU/wgJrFxzVlj6ZaZZ60/7oxm9Bgm&#10;WzsXKEnoVH1jZnAAqeqLZJWq5KEZ3EPigjWo1pqKKshNzFt2SBNLJ+zBuUz0UR46CVla8cii0wRq&#10;wPCIqizsjJb3L+gviyEBxG4nnaXBy2sGM9TAlm5LblLA+CpmaBZC8/iAQJSPeJe8brHCAcUwODt+&#10;4lzorXMBEU3bXc4ZDunNyI1Y/KnWTiMw/JM0IYYa/CvDEWy/arOzS/M6+LD0Cs217Iqr9585t9No&#10;9qoVYsdiLNQO7FsCoOX3Os5Y8WQhAPpWE0pUkrqYOFmcr+QK2DPlqnMV6pmd/g7INw88E23jcuDD&#10;opNwJM+OgjICo4w1aRZ4eL6AqukQ402TIQVcqy56okAminpiugJjwvI6HMHsUqfObITB9GyLzBVY&#10;tUaQyzkHstRQVv43MPNK5kASFOXAiCVKso5XSpnE3G15GkEXZVIFbJ9X/WV8AGcgzLKWqxULJO/M&#10;o0jsNbF7WAicFzsFK49zJEBTtM8snfrfcn2tcw4dxTKQ6Fk/2npzEw3FQz2Ino3HnTOz5vWWZZjY&#10;nF1yYKfD3D26+SauIMtannneD9z64UuzpaEEpK0yZ5rOd7/7VvEhc8acNtWTIzHSVb5YXq6zqOGz&#10;v//9H/idf/urgP6aKbPLh4nxOlgrvH9x8uC786FB8o04wR6X73VFL6CMS43nGUmRqKPVXIXFSdne&#10;Wf+dT/6LT/3ub73+jW+++f0f/s433KgQjlu+/6Kl86VZW/G9YKp82He8/T1f/cqdpvBWH64JiJbE&#10;ntiV1NkU+i+2IaeXgDXKW/rXv/lvX/umV/dGbQvBcGiAmAZy9wwUz8s+w8VB/+lbYDlLUalDeTMG&#10;xyMHMNZs6NSiRvpKxqXsUD3w3MT6YUnCAIMyE/EZqz+nVFiKKIbd/FU8jjotDBgm0DzcEhRR3UqV&#10;d733A3tde+02zW2ovFFPhosYGNRDd1TuZe298123/ua//DXSg5E48jRr95Ttg5TJMErY46BdIMIP&#10;lTwu3XhODO00zfba8fqirOgych6YD3PWzBQch9hjKKaHYHoTP3Pm5TstlJCZMfxlVYXnRKkMoyQ6&#10;epgjsjhbrjz7LPYJAqd6faAw4rti+QaGmSu72Wc4Ps1Rm+cothFdpvLPJnd2cmU33/LBPd6gfq/D&#10;DWIr5I1j/jEekWqDJ9Nkjzfou95163/7s38P95BKio43q0jRTNmku4CMqk1dEE6dyS/1F6AAjRkx&#10;ov/lv/zRTTe+79WvegMvDc78Qt6wM07nAbwkaruaARn6SP9i9OPEK5RUjqGbmqTOTDYyypY3GPSF&#10;kEzpn2qwXK6YcfDkLmS9gKj3sFF5BpkEzMxI0YBKLZ/HVkTAsNmwMXpvBzITiaRjkH5JWUQ6Az35&#10;PLu01LGivGPijhW5MQSAhVJFgVXY3ID1pvOGEpPzlvIxNBd9pvi86EBjWTFG0Y8htUHxB/Qh0ZIs&#10;AfTe5L0KzqYhAy5Gyg/vdXuORpgqQ0hHSbczlDosHzKmMcMhzxL3PAv/YDAwFt1bm5UfFTh9+mfP&#10;PnVm7XghP3/0yqvSY1f4S0sxwmZeuwlWI+8cdXey3FN3OjXH9af1djJtssxXede56jnCpfOUTf+7&#10;J/f5Ha33nLlR4nJKnzOidTfK9y6uzsBayKnf5S63U7fP9Xph8tyu4tjUQbyrvJre9F1OdZY9r/N2&#10;HW/2fGGkEnBdGETsOUYoGa3WT5gWNTVz6NgRUk2wmYHYDfURxp6LMTMRsxPbXuxXLzorXzTyCndJ&#10;qM7w6+LFC56fsvrNa/55Le5zGOPFoNjnRgr+9LqbBlspoLv0YXXBtKm9fKPpNfzsnF097G298GLW&#10;Dd85vggZ7jLZfa0uKax9m0tY/zx1n47iXQDU3+3HzU374vtx0rdAILreyoC8+u1+9vTp/qhEZA3Y&#10;dnG+kG1vJk8enzn9RACMdyZOXzeOrwwqR2c1KiIgLrB5g4pNrWaQprGG+ZkxioGaAnP8VflC1QlV&#10;naZq4rKnfNqaLKQru/cR76lH/Xsen1FMVDQESPMGHMEx7AgQ3csOD0QYJmoprXBMexLvDXX8YiWe&#10;GEX3easm2w2/nV4bYTHo6EuXrXRf+h3jaG7wRKu43cqPe0k+tlbHK7rSN9CO5QTBBVgKWRRXa9nl&#10;V6XXXZ9/+XWhP5Wmq80OTEXNdtQcaOPGQc3E/tpfJuJJX3xwgvT5K9fL/OdWDGzUCK/miXFEQsJ/&#10;AyYL43IBplMXJ1qGneKwh6hkdxrAnLEQShsgw/WdaHKdMJ2DCSy66FhsCuaAGgWaIy2iUA6+pYVq&#10;Oy8QB84LkiLeAuN8Zb0WC4nIwgkMKokCNWbToElRDoWCvOaJ8hNfOqjM0tclkph2R04ctjAna+IK&#10;AFyhK9JlWS46VGLdTr/TGsPckXRW5FjmFQGvlSUW4Q0nESskc82mmSfdheeKkEImZbDtFurzYLz4&#10;X0n8Pk7OrLej5dlirYAkeqycm4zvoNOQrX6onldOEBZ6CtNmq0e2bn+JgFcYpIMxgCITTW5Vb6gX&#10;lfPWWNeOaTWMHOr5kdkCa1u2CYmJqzL7C5ce5sfO9yRN252WJiGZxgpyz4Kaq5dWawUZDQjz/KaM&#10;6PAbEiM2iAUa6zwQF7ID6XgwhP0r6xcvbHfEeIGMXVSsEXHpyLSh1oagDrwJ0IixWbHy+lSbchFK&#10;0fdK7ShDaX1ykcwpcPLmdAAoytBhNCNMM1+Oyp68F589sTVG/jqeFCrFSgnIITd1N5e8CzAy7nX7&#10;ZaynGDEMxqmBkNTATHurtdn5XqfZglXUp7NDNHvF1YekSPXBusuDYQ/284F9qzzITQKTkEWPJ5Uy&#10;ZGFk0qULZxtygR0nK0vlQNyQcHauzqmXpNs0xjgXaRqgoWfK1YEQzoQaSbPdPm9nm/hoHhuG4P8P&#10;de8BZll61nfec87NsW7lDtM9OWk0SiRpkGQhjQKSxgojgRICr41ZY9KAbeyVAQG2SWtYtJIwGRMe&#10;Fi9gnsd4MSiOLCFGWoWRRho0PdM9HSvXzemk/f3f71Z1dfdIdHcJ7UzTtHqqq+4994Tve9/3nzLl&#10;tKC1Oyeak7yKKRBjBWOxV8I97G3rhuEekz92mKyQmcTcIWusZpnG+JJG5QqeGzK6+K5UEeSB9XHJ&#10;VOIPX55hqEJZKE7REXkuqUiSHZkyxvlSzgbisgdMVOclMsZLknab41emQ7YwcRvqZJiac5TGdjwS&#10;E8m3GO9Qymi6HlukpIn0VPVy4FQGArIzlhdn28qgn/WY/gWTjMVx0/xC2VKsSDYwIUI8GcbOecgx&#10;JCmhJIuqeBjhDPsI4ovf9sY3u57tSnuqXRDjpXe/kt9fgdx4RUXtrkXNm9/y9t/7g3dX69l6U+1+&#10;q40ffdrvg0rh0n/gnntej8OsBe3kYptNxKEbPyVQAcyLO9C8QCkPplNNYKdbBSDNQObjD3zkB+/7&#10;zmJh8Xu++5+95a3fSaVF08ubnvz++67CXtVRLnmFb/yG53PCNYnJoXOTMLsre604s79Q0OV/ed/J&#10;77vvKsKKCA1eWFh87y//yj//wbcrbmfsyQFb6m5ydGVX1B5LS87txBMhD3AZ1DC5yFLGWgQtaQ6e&#10;UiITH0RNIa7FoJ9IOmL24DnfZXqi15XaTThkosoj8IspjgkMvgX2ZjL4ORNfxmiLeSdDR+46auhK&#10;tfSiF79+n/feS17yKn5/1e+9e9/w1t/6rf99AR5JMY/CA9cEdIdUmnxkiRtTTKohCJGAzY6gtD0+&#10;l6mD9utcRfmBbMKE1QCubFRI82BniJIGHdRAneTMqW65VGoebTzr6Yd4688+9MjmFmlxtPqywchr&#10;7ZHgYjwebncIkfewhJArIOuq+GOxzWRrNhvD4A3D+GjYh1xVZVXp9dih0aVEFl/G2LVw7737XRxe&#10;+MJv5fdX/QK97GVvePd7fmEoXwqvORdsbdFYMRGOqjWfIQU2QFrB8/t67or1crFZzPUwR8y+99d/&#10;8pnP+G/k/S3/ix+6/HjeqxufIeKrFOEs4EGZIcAQtAlQExqbhbmShiO1AQ/jxBS57DJEETTqBTzh&#10;5MceSB5GbcHM+NTZja66xMD5XY2tEISt3JjJurADmEbsZnPzte3tAVYrbCWg/twh9XqOnWJ7Y5I1&#10;p0ce8vEg7UeTVptxu/Ry/MlTwHmO4pY4ZlSBwGo5eBCaNrK6rq3QTksR195ecaBKc7YgJlKmOuyN&#10;EPv0u9CYC5XZ4rnVzQGJ9J3xTJNiPj31+FDBB+p4QtfLgIWM+sKxedAoPc+eHjzn6w5klWyPOEI+&#10;wlSKeHFxPJDIWFta495opNJkazPc2vy9Q0v3HzhyZ322WKkUDv/CO9t/8Gubv/GhOlI6YzQDX5vi&#10;NlCSqt5scplq+0sGVZm9vfDFcsQv8yuUMgtNFKNnTQo1vLLkNq58xsCivNwyXd940XvutoKpk+Jn&#10;pikRFx2ht/fQhFMxDzgvQPUstSObcYaW4uZCSMs+0af1pn5N5/t8hwB7OzLOCz+v+1ZazsTb0bh6&#10;TxzR503tj84fdfIEp9kKMt+/4MvxLu573kJMIbqFzHmJrbdXD+r8lGVe7BD3eLfvTVxw3/Tj6LV8&#10;51Oxx4z7Ca6opgKIJeUbIkP1op8srZxL/3Rt8Gcf9LKeC2xpU1KGSXk8KljGWPT5z0y+8CAax+HR&#10;28e3HunccEvhRbfma43yzKJXlteFyYUEWChs2KylfctxURmjfiDCC3k8CCatQfiJT7Yf+HDy8GOV&#10;hz4P3OvXC912IZdMZpK2zU2zxXkiLqT7r0caP0lqly2z+sMPMGY75Wl+Shq36YYL2jTKoacptvTN&#10;mXK2xrJ6tp8Ed72g9vwXHPzONw43N3Dp6Z5tBfgt4WqxtQ03GM8JAEuKHnzkJouz3kxj6fabsPul&#10;WsWa1SYofuRyGjWVQlc6zjxyPN1qeaN+No3d5zN9/WU+f5Tx/c766eriIhJUE7vnsabeWiePhCFB&#10;5rZblsF1NzeJYhHUhJsBjVZeA924BpGEiA8q7MGk0x4ePtTINvLp8iyh4q3exNG7WcRuOHr4OD5L&#10;/dGxE2v0D8zjaESZa9eb6GWiAT6fwxGYLasr3NFha7LVDucXTNYYjE+eJmg3WV5s0KSBEtCLlCuF&#10;ZqPUaNTIy330+PEj1yxRAvGDWBCxsn3yUw/NzVQX52pr2zL2A4Q8c0J0G6720eXrWGBHow3LRfYf&#10;Ob7Km841C91OtLAwe/T6Q818ud/qnvrS49HmsBYmzz66vI7z8GY/c6BRrlTnF8rb7f52a7DRGs7N&#10;yLSXnkCNjJ9Z2+zSGdIWfP2z78TganO7xWFLn9rv8Rbwsz/72UcPLFT5e5M/Z8tx0pytSbQIHo75&#10;sSwSI29xAVWUB1DMiYZtlS+mSJtPrPRuvGkZadb6Wkt3MW0VTeZERfqBQ3O1SqFeLkRZTBDDR09v&#10;iZxqPBv6Xnbwj33yxIHlxmyz1J8M5JkyDhcWSpZak1pOOxr54rwvq78HP/dIs57HSuolz7/ZeOkp&#10;1HGaO47wmiNzgOl88fS5TRyzoH/ToOJkcXq1Dcy/REZxa6ygKaKiC2JBVZdrVOl4MPolitu01xpX&#10;5K0dAJ7T/FIOfeLBc0cO1uabBUy2FIrsZZoLja3e+OGHj2NMhQF4LxPMlrPjvPepBz57aGHmpmde&#10;30tJgY621ofBkVgFdH/AfAIDnKV6hU+22gVIH9XKOcI1Dh6qwEPvDMYnTp0DVKnUcM+StDbtj592&#10;28EbrjuyvnbmSyfWT3XaG+td2nvu0lpNjiwU519cB8bMfNPXXT+3MIt7+Oa5lVarvS6G2xiH6q3e&#10;oNcGfPauO1IHhaYNuflIg6GyEFJlwnmOcuml0xy76WLtWKBO4m3sE88I856pbUNRQMfm+7Mb3i2v&#10;YMvTSqZqBBHM1IzZSNqzvSxyjuvTHcOwYEXl7rhjyJveXKkMZDPWtPX7TiA/jTt3HlHygjCnpsAs&#10;H1yYvVtZUpMGG8C4ux3aVy28z4KXsvfc8xoUj65huwrC7eWSG38+c6XcRYpaiMfPfd6LHnzo/lrN&#10;twioAJIbZxza3vLBxX9zhXzIi3694x3fd+rMoydOPPbOn/zXf/iH77nvh9/50rsVZYTnE43iVZha&#10;TU4pxvPa667HXo47zbfkNE/p74m373Aizsblh4LubcKdnvDF3/LSb7v3bf/XH/2uTGSMJAQNjZNp&#10;ujLn4J2xRFPPSCrmkmKEB92/E0VcmIWMZzE5ZhJpVCjn8Sa5kmO0yxnBgM5ID4Rv8ZA2J07cWygv&#10;nI46q5k43/yNz315tTbz5Lz3FhYPPO+uux988H66B31mJ59zkXZ2BqPYsiQ0zwJnY5Al+fM+wXxT&#10;vWJbFZm9VM5F2GuYY1REmeuCkk1SdkpsBmFpjGSZABqcm4wRaGiyZiuCt7Lat6D71NnGhtK7a70x&#10;naQa4nZbM+dUuXkyDNJi5DmfG0a/SDTz6DmhJtzz6ntmZ5+ki8Pi4oFv+qYXfuADf2kasEC6NpmB&#10;kyIthn13oCV6apV1tb/ksjaOqsUsN//x44++6z0/+y/u+3G0x5evMrhSz7kptizriim1U3Rg+UTB&#10;IMREHb5IxsXcGKkJwkUGXpNyh5LEwtU1AFawtueNhiH3ADwobFmJ/zCLKc/snbHPKXKPeX7fN3eX&#10;yKZalgPhWUMrSzbYHPyggkJkAOSbm51wYHt9aWDRO4WiH3OzyPQno/Bn36VJWzym/sJ5U5o34rFC&#10;IQqnOQbAuoKeC4IsmL4B83D7MVY3/YSO07keMMpxHlcURpbp7duZyRSaWRNEyA/L9j3dtC6VWoOh&#10;OLZ7WFLZSP558Mo6H//In9zx7K8/etNtueps9shNhRevT+7/TC70cgbtpdYD5Paa1V4xL+NqdeKJ&#10;gdhZYXYM0QUeKjEq9R3CmZVA1IinroPc23dd2IOlu9DxnmbxYr/EdBcscw670xdKvEy620DLtoYF&#10;YycC1XRTe0Fjb5p364Ree7yF9rSZu39JnLHRbrvrXXL86Z7/f2LCy+5be1/ufHsXfnAv+buuj2U5&#10;7LEbcyCugxB3cMTkiWYb6SUfcxpOa0IEoZPmm4uINconklFzaWMrJQPxIyIz8RHrT6TSzbXk9DiJ&#10;MF04HpUbSWVpMreQwWql0UAdhAcJLYUv+51syQJMBSuiOMQBq7U+2dgmDTJ34lHv9GPp5gb7QhZ8&#10;eMxWzuw6mlYbsBEBiUzBEohSpbYyNg9mLls5uCQiwEUH7wLmzoXUJFAccd7kedxQUbbo1ZpBDhJt&#10;SaIXyt/5uqdIqMQZKRImFjfqcF6FKng7QSZToD82Z1PLHuPhXFv31WEac8C+wfcy3pe/GS483Fh2&#10;6jiNpVMvcob3cnjPFWO5SYrGzJJoOfaBZclK8ECbD1CnSPBQOZ2afCgYhrGyKHmqYHJavyYW8npu&#10;hbSZkeaChcDdJbWsjKZA20J58mWvv+6AjAYgnU4UfCtfk1zWiiZxknlP1imnnq7APM05TzrPCTLb&#10;7Z7sjkIZV2WstoC7w7mkT+OwgRv5RibdtGpjktJGCW1baipolcHWRkB8BVxcOZGsRT5zwM2NbWRr&#10;kJlHloTKQTDqoPnrd/tKgpxI3t83tK/m5ybKdI1W1jrQa+EV8zE5Hjol8F5OjW5pMxxkF4BQ5A/D&#10;Yq0s4rG4k8xtIqUpewrL5WsFL2+Hk5qnsdgIdNRQwYkmcubVLgRZRk12Vos5pcDi3QVcG5lbJogr&#10;J02DidBsUAumVJQHKa5t0vUwqDWKq+aqIroSMCFKuVzYlFE3pHdOHG8W0FVmgBNtYFrdfAk1YqVL&#10;Fnjpre2hulzpvnm8ZCygDkvmvYgfg1qAKxXwYZ/dM69ogIxFH7MDgm2re7K5rcpgUB9oTe32QKZX&#10;GKWNIt0MR2YgDvOtmxvDmXLYqKaDSARjG/sK3WGPLp88y0vJFI2jlJAsYzBksLnRS8ySHs6U7ZFR&#10;xSxGR4PR1mYnE5/qinvOfNuDPsUpgyLgylA2zbECoqHvTbiCvGqL8Yb5hp3Z7sr9MJc4YBx9NSVF&#10;uSz3b/4vMCw96zlbSetXLZHZcyHsLgc5MU8GCWq006Zm6WOxRbKijaYUKMjoZP1y32OEPYExyH7v&#10;JDqJOVelCrHSisyPZKcNqy+GOuc3NmjMN7tn8+SEiJ8qIAGUJ7acXzObsjvIhZGIAq1FQjEK6m2z&#10;BL2pOpHW1xfgKWlQqpXBhOO6jWILEDLgTqQk3C/xrHqbQ06uAti8UtTxilo14BH6z3tf/7aPfOyD&#10;cDXtRmSdRBzAWU0VsbC/XzQNdCg5GcrRWmz93m//zGc+ff/3fM876vUZFLlXcUKGn/+C+8v119/w&#10;mc9+Sgba5v4H0ux/NeJ4Lz8U9CI9oQsr+tF/+c5PPPDRR449IgIwnRpy56HlTxprStBPVn2dcCRt&#10;mqkoO7FGJpSknHMgRMB2EWIle9FwyDePS+1hgdHt4dhE44yt+Awjc3bDapPxzDjFDDi5J+FTlFiq&#10;WP9i7xXf+qYn87332td9xxe++DesWVNJEWVxYBCM7eNiH0H48QMIlb0uEWF6isNwvx1vqNy30JoH&#10;bBi78oKEnitCkqzsaK27vXhxQb6pg9EwIxNCoLY8KBlHxb6i9i/rnTy5psamhJuPBmWY9OVNWU7j&#10;pL03CGiJbRpB4tEcV5bFYyyna81jSxU1K91On4v1trd915P6Ar3mre97319I1TiSVWggf39YgVoj&#10;mbgjd5lM9kUyZ9CDtU2znGu1x+3B6Dd/6933vPLeW2552tWpDK6k4/XNf1tTFXBZxRShKGLbDP2x&#10;JLlJ6uwa5GKcLC3NMNBFX+RsI/I5CmbRkgmTwMmzWstTb21sSsJdqijteWY2i+kaVDc/u628t0DU&#10;OyqJoJyTHylulRrNym4KwAbevrG7A+Hn4s7jPYrlKhJOJOSQ8SKKc2Tt8UwE0Ylvy5rHBssLWvRI&#10;/XBSKtGuZ8vF8gpjbRlh4cVg1iNlvhOLFzzS0JgFlSp3XRTKETS0EtPr90Fu1fHiLJqXKh08lFsd&#10;7xmJ31zwfSiAjaKBMpEKEDEwjjFiR/CRuQnQxcGSGI23/+dH/1tlprJ89GZvZsG//ZtK+YXOX38W&#10;hMtHBSnHYcBVwN44uKxi+6vW7pqSSgV+lPfCQL+rkcXCyCNaIXsslWNjO+f2EKKnzeyejmunv72w&#10;u/Wn+tcLOjab5gdulB8kOx832PHstSDktOBUqq5H3emBdtHUdNflyJJjdkSWF52PNL0IHd3793Tv&#10;f9p3en/3WfQu9bTPOKMwf88bpSabfuJX2/MmSeJd2PGmThbvpRe4Fnt7ibSZJ/wggfXOupVMUEz8&#10;nqae0BKQu8GJdn7g6iBEFpeazAptGIKFjVOTrVN0oYNPN/1CY1RZTm456jVnvCMH0qV5mqQ+MBPD&#10;JIvbpK73SOo6txJvbY5PPJ48csJb325snvCjoUR7XE8oCyOanKFuJ6cXoqwVaCySlXzy7cIBUDHl&#10;4XclS0qTN4h3fMrTHap9mu6lKpgyFzqwV5amT8/cmJAC1I/1xtyyu/CUsnhbYLgKvBdahww3WVlU&#10;kdmPT10JqATkkz2x/OBApQPy1BMrGYhRqdRVkRHKAy9zuaogyTBgJw9da8RxgOGWkFiQuOMp/Jom&#10;0OUSxebZnzH3CxnvNcrdSDmpnmkI+CKcQfof83OWCITFqdNjuhCheGTR42LSRtPxR6VgdqbBK6n5&#10;xMqukH/Os25/7PjJtU36REbfiWhtZGuHGuyVbObIJJpuE5RydqboW5CSZ1ATlf76ehs2VnNcbFQK&#10;yt5MoPLCmIiOXDujINoBBp8MAfOL88211XVw5s0NADpdwwOLVXUwCaFgg+3NYXut1dPRxrTht17T&#10;rEJIUoabDP8oWxiIE5zz2OkWtWi9yhR7yOZfLPhKZR9gN9W5jmTmufr2dg/hKT3q1jYGhpmqrLLU&#10;MXJSOFPsQdcuz49EGaPXLTMezMm4SG0RHV4ZOnqgK8yGBTQt5mw4lmfyWZw1SFIUXyGRaGWsYQ/N&#10;Z7WICwMC6WsPzzGngRkB9MrxQ9kVRyvJ1CtF5ehoD0JQBkehiAUZGwTObsQI80+lfDpEATuOWeTZ&#10;htA/F0viYHOT12pF9saxdbyxLSuxIZeNmcrKSnt1tZuVPA1HkyRPbJXJOELl5qUEr9Xwu8wXvvRw&#10;H2ne3EyRGow6Dw68tHsWdJIYwsExFsu5arl+evUMM1lyMWhTK83i1z/7hmOPn9nY6K2vrTXrNcZW&#10;3QkorYSWsOf4TEsL9YcefoTdnAZxIC/oyFk1sRWeW2nTcsOaHqoVVgHdrEkgGG575EitnG1D3Y9s&#10;fMOcBIT84HyFv/DxeF0zl8HEja01hAQ76PSpEnG/ePRkmxNy8GB5vo5dGelEg/mZGpS18VgxWLTy&#10;2n1oXKdFp4v5M7qxCr5w4jYiMHVqDN9m0Rk59MAfzmWmqSS2aXjKQcLPNZ+zbhSDkHik+DicBIZB&#10;Ip/cRCRqxhtpXyYuqY+jD1euWMpLT6TsFtkyW1ubdXpLBFHUGQzpY2VswhQPXIJIFOlVPHnvyxOI&#10;25GRvLYOEaQV28BchUFOqNiYYLonSSSs9YaxREhgnx887em3PutZ33AVIr2vwS9QVrAUdLbXHFpa&#10;X11prfGRhxas5zUghOSn5CsYhldajj/9mICXSmUGDaSSC8xU4cDB5qB7/Ff/0//2T7/nP9Rq9YXv&#10;/l+u9GUnJ0+5vxy97ugjj3xeNkNjFab9rp6Z/Z8Q+WxdtnHORYnBN/7XPyJ092d+5j33vPpuWRKB&#10;9InBn2hBUnkZKOAgkgen0uB9MZwZdxWzykfhya/B8ajnMZXBk5yxJzIK0bZdRpZsqHQtElWfcj/l&#10;6YACNDYz8GioTRU2hcj2Wb/ZKGjqHVME5w5dc8vTn/mNT+Z77/nPf3Eu1zxz7izEXwd6EIqu3UY5&#10;22ZNx6hTAkKtDrJ0TqVj2S+r2bJwQat6XVY0GVT0CqVeD/lluLGdMt679rrK9uag3+MdvXqtK32+&#10;ps6GBDtunwx1mSlk8KZPuiKW4MRoZGatJ3iYw98kOCGvDIA8JohcxXqTNS3LyrO21hEnNpfBCv62&#10;p93x3LvuejJfoBe84O47nnbD9vZKuZIfjnPaLRhnQoVi/lBVhEmwL+OqjBj85gYUjTLDruLL3/lT&#10;P/B7//kvr05lcAVs6oJPfgSzbi7E+jZ7cK7uIwooQBBsdQSKsow3ZsqL83XYX2wx+K7jwr221gWf&#10;n50t0Suiv+31MuiauMqr612ct+mUIYtxUjCoW1lbMRW65jhQkcnFzSl8KNPtS/PCItDuIKIJiNvN&#10;5TUUH2sDVEONOQN1ATchHH7sTiqlqWUTNRqO9C5Kt9slbDCaaxYpQWuVyuOnz1GXbHR7lvCBDFhb&#10;GMNGFhncR0fjBC8rGAqMcjD2ZXFHsNZtwyAExAAN4CaHo5i1PjZZOlCQxfQwQt7i1h5OlBEWuJk9&#10;WZEj/BHFCakOVivCDSKxosbbyaMPffr+wWbn7je/LXPk+uzh60sffl96+mT7CyeK0jVmSrAD5H57&#10;NR1vuo+m12mHeXLp5gsZDbhtaO1Ld2a8ME8rsPlU7eoYvQuYwOkubplMqWgXtXd7m8kd49udrkbl&#10;jZ9I0yUdP72DGULrDT1HQYvN5crbfaddOyPTbMW7jV/6ZeFUz8s8MWp3Effbe2Ks1z/vC+Yl6RP0&#10;r6m34wm2i9bGe3DmC3ndF8DRe9XO6fmW3tkEO6wj3Xt0O9ZOF5zP1BAQhmwq+vVzArLMohmSLS+g&#10;SKIQeGQCN2Fipt/Ui5EBk6AauD9g8ri+nQYtL/t4uvpZ+oYhQ5p8HnpDBk2UKBheR8FIIcgj5hhZ&#10;swDOdcX3CPBa18EovDtRNznOigNvUb0UfZvD+DPHtv3/Fn/0E7nKXK5eC8ANZuZDOuh8ocOjmwtk&#10;NWlJ19m8ySN28gi9zBRg8Z2WOJXDMJs8n5f6lONXGelPxymC4ZSkGyOBcLifcZiRh4tOJkNryNN+&#10;yoBrLBMbPhM9cpjpt9IvHctsdlNL/0pdmqTvO1bZ3/3g0D8BJq6ujRYOYguByDNXzJUb5Xp5tovU&#10;bdyR9aOgZNKGUO5jCoBxMybwcMC3MECCcnLLzYfWtnrn1jv1mZxD8EpFjI9yDbqmM9tRZzRfR/rA&#10;kjVhEVWrg+2ibw7DrG5s9sOgfexkuN2GTVSdnyHBF3SS/HCaAPwJiJZ1ycSWFeqbFSVK26yNAosH&#10;DswjVaVdXN8kYPas3ENDWR/R8MzPYQUelwl1nBGsvrqB5gxSTPbgcs3CaXzRq4fRdn9UqXA7MG7Q&#10;Q5gr5Q+iTBmC/Q9Jis2LGeCd+NI6XB5Q3CLDRHxWkszsfIPTe3K1L8d7rJkjjdUGUXT87DmChc+e&#10;22aL4YmjOT213sey8bZbD25td4k1Igyh0+6vb3T79Z6pBbnb5d3CrXzm7KbiUXPcX0XMw9BMF0gU&#10;90X0pZWvF4tyekIUmqH71bD9wGJzJWmNBvGJM9vAj/SiltPLlh01G7KS7vdjmkwYv7fesICIZmW9&#10;H0yfRVl9kUzc6/XbUIIHYxp4oRBJurjc4GSSWsxwgREu6pV2h6qGlOD67AzAcICNcSGNF8oePt60&#10;fQv1xqZVbaVKYXMToc4kkJ83s9bxdTctcsbmZmvbm21QRD5r0MsWK2FOOUNmMh6k1bLfqAXV+gH6&#10;25NnW4euaczP1RaX5x49eZaH4ptuWZ6dqVJ9cIkZl0MAWHvsFFcf7EhoeDHPJ9WAhhlEHSl8ZqOt&#10;9QE6RnGmso6Y2zg+57YHlkybYZhCZwebHDYuQsADNczGwsc3h4cPNgGHOQkl8ng9loikt9mDWs50&#10;3tgKGbyjqberhbySC+EU9Bimog1KZuqzYPFZCxvK7o4KpxSi1OXCCdqVd5s9ks6VLePCCeT9Fkh6&#10;k5hLsnQtofFQND/SG2en/AD5JyGgFR80MQoo+WRLChOP0zPnWp6lh8kqRiL46ZjN96emeenUvV9v&#10;LPA2UGtBi01PgkW+gigFu0tNzVJj3xybFEOxgr5CnDJhMqVqh9P0Q9eoqCN5w73fsVtBPvmK2qlF&#10;zetf8+Z3vevnGKgQ/uQ2V0EBw8lVv7IDiGBFjk21oSSxQdzv4e8Xr609/Gu/9kv33fdjcBex3rki&#10;GGf3m2v1mhpBXVPPWRbvDwnImDdYu1ZrKEn4Y3995eDzQ47b/PQ7nnHfD/3oL/zcTycCt0WD942q&#10;ZFzk6aBdewmRUOQwhCR1UEgqCE5RaXmzl5BNrO8cQmMj2k+pB7Fu1Zxo51OVlGe2OU7Wy1xNLH0l&#10;UWvozY0JO/cVr3zLk//ee/Wr3/je9/48JXs6DVBEl6SnPWemAvBMxkOduLzC/VQEZAN//85VIokk&#10;BMNMKETy5p+ECDNHO4CIhVlg2e91BEcFpt4T2UajNOm+OKqcyP9e4twl5EgUu4Bxi5Zh6BvJhC8j&#10;BXVOVzaD7ZHZlkRFjaURf2YsC039zZve9GRfHDjgV77q23//939JDhChZS3KMk0cW8GkqcxL9vMu&#10;qXLzcLz0xHNLRLd5+OEH//hPfvMN9/7jq1MZXO5sCy2uFPIOlheLzZjMqdHzTP9i9mYoVzkky8AQ&#10;IheYIioxoqxzdUrM1UD+4RZ/Le/fWKwzKFJiKSvEODXnf5kkOXNGGQAljsHlwaZTOKBu7CxgL9Vs&#10;sSh3TYohXO4cjU0JWDKBUsIz6wlRGvK+0xbqnKVSU/pwO5nJRKDDkH8KdoMDuYuDscgnSzMeFVJi&#10;PAoxCBOrolwl7Pj2zp3Lgu7J/Y49l76u13QJw0aiJqAiqyRJ070bhTORnxCS4E5vbX3j0c76Zqne&#10;rDSb0dNupXtIv3SOfDYJeu2sJf7FZlR/302v66D8xPicyS4D1CRIvtNWnRfEeOl5Z6jd9mtvb3cx&#10;pDttVb0L2lF/15HIs1zUYEfGNWUsm/4qOQ/rXgq1nodUvauZEFycuZpmLpUBX3hmL2mavUvA3unX&#10;dqx8vwIAf9G1Sp9AiH2+vU+/4tV2+c1Tyy5v53q4qjF2UbWyvuZsetFOYK83zX9OE1fGcxGEQ8kW&#10;Px7JflxDO54Pqs583nMqGjArC6uUlZMnn2NPboNTl5kdnDxxeLc258CYWiT0rre8x497rXW/VKPz&#10;U4JIpcEqhho1qlS0RBaLMC6IGEoYmOH+wmgpm89YkG9WNu7W3EwfXdnoeUbvTVzcufldWdEQWw0Q&#10;RM7o2ZtS8l1YrkjLavClTJcbiNWxkQbnE6zzgMx8b9c/zArd9DJ3SV9epj3mvqFpymMLnGBVLLXH&#10;GISRu5N1jlyWx5vROib3jUyvPQSKxJuDCVkBCgywV0llszI1WUBSZcnKph6qbRRXceUjzJZRRSZy&#10;CSmKnfBJkqoCRJbypUYlsiDfHJiG+mDGc/pZIqK0KHsuU115VbmscdQ3Wz2xFPGODvVZoRmKzZso&#10;JQFyr1ijbqGjoe4jksJ2X/Iz3hZfYLknxPF2O5Sfna/lUYmQGaWWanCF8GTsGRNNDM6M1E9E/oj7&#10;QVxfJDlMpKwETLdUSGuSIuQff78+VjggxokC4syNKFU0gDF4revZef4SK5Uj7TFZpeYakgElhzI3&#10;LZHXPUSgEhlCqexJWlBaNZBbJUGlkqikTowjSo48qFqDUd4aG76N7YYJRdZg8J6SclXPwMGWMbCd&#10;c1vnfVG+OQNbnGltBLCjHelEdPCMOfUg7TIunnUHXlibgOioA5qgvcmWZmtLC7NcLJ4hTK05h03i&#10;WocF8avxzHA5NrLmioXLU7JCA66UxgQJ4J1BMpg9W1o3JR9NlJor50XfCPOQmbdl/lzMzfJTJfX2&#10;I800YHwkq2ubZSKGGB8zxorJyBWGGcoHR4CTuMeaIKTcCSJpWRKhnhGxJzRYyheFgQtADXcvh/II&#10;MppER7b3aRZtbHkFCYlsaYekSW4BLysL4thRf3SJLoREBaFPozKbevo27BIzE2WNFUy60UfmhapV&#10;JrYUaiV84yLPDN7sk9k39JzzWDgz59gSB+h4s6YMUERyOlLAU2Rxz7ns877hTnz7iDfpdD/FeRn0&#10;E0PX7UBlxsVjY8oSknUwU824rJ0kY7iS7sgIX2is2IQkYwTCKYI32usmToqR6J7LzVRS89Hh7cdG&#10;3PHwC5Frs5jcUvRhT/L6109taa7OYeXv9ZfjUtJ53nPPm3/pl35uc2Nwww0NsSbEZBgWild/wHSA&#10;vOyttz0dpIKwyv4AD4ToWPMMhSYOLq3udCPJH7nm6oiLGOeZWb2Read8of12vL/5W7/8j77r+2l6&#10;4Tb/7YuuOPUEZLh0x+186u/95z/4wb/6H5/4xMcwkhQrMlAb6iQKQTFnCQLayLiB6bjyqomgJOYh&#10;EzJuwBc+TMzFjS6AZzIU1dzYhnw/937CTJHAEkg2OBhbnrhP+kBsSgiGZKQL0rmNxlIVenH2Za94&#10;45P/3nvta9/0K//p53nqxsRpKmUkVr5oLoGCYkJZeiGJCPAPtyXbB2zM7LvlrdYq9A9tefTTb/j1&#10;RlE5uqwJxVy1Sm5bdlQvKr0mCLCLYHfnm1W9lBRrlDEx//Y22qQczoGEl4n+moPRoLVisD5W1Hyx&#10;OL8YmIcskXmg1OGgPzl0sFYUnSkg1rvXYZnPv+7eb3/yX6BXvPzbfue3fwnQW5ux71XrATk2VFTV&#10;hqYPYJ77eRfl+LWH4UANJ/9FWgOb8bv+z//wwhd86+LiwatTGVwethzMzedNu5dAQlYNFKoUYyOk&#10;1FC/l6bVKmu55LvszrH5HJbK4rthraFW0RMBmM17oJwGemNaaLbIsD+Mt7eZ2oda/2fyw348Juhi&#10;lkkKKHGuMJxYuo8SDWC+dbvhtdfNKryvWDh5ahsiNPbgM41Sc6Y0mQyEPNfL51a6SpPNBu3WqJMJ&#10;yZZkd+TMd7ojYYZ47E9UrNQbEP6zUoLlY5YFFp4zp7t4ntMzlyopYRJMtzG3U4Gt+TFbZ4IvZWyT&#10;YFaSxAp4jEC0pWZBbCJT7qXFRNzfRr1o04lk0BtzhHPzpePHtyLLdWHTxrGQNni7dzL126e/+Oih&#10;648uzM2kb3xL8r4/nXz08X5/I5eEdSaeeQUd5pP4CqjM6RP2Q97ls50NRkSZkE6FVGITQivX7MAx&#10;k9N42kake3rkC7DePbLdS/vCJzgYa4vM0jun32JMT7xdY2cJG2Rcbb1KsoOxpufNkm15mQK/O2Rm&#10;L02//Om49Ex5T3AqPX8Pv/aCmdN5+rbnXYSvPgEarG7Mv2Lbsd3DSPwLzbSTJ8KEL/gVTc2uMsE0&#10;Qkn9rZk+qyv09SdBHeQ851TOmRQutfHwxI6U+zc3EcESEdDEd6PxKGugRzK0ptGSKV1LKyqhzN8U&#10;h2HpTPjgmMt0HBrCwuHSwSZxNSL2mKSa4MyZ/Ppp3qUQZizeCpCTcAtcYHOTZlkqyVJJ+3ohn6nX&#10;kmoVFmncbLKZsVvklhYCy/LON+rycme8VUfPgCFeQYfNBwyspoRsyYiET5/LW7x1hoqACo0eJF+S&#10;kJQuSb1ZmraV1Gg2sFwkEKfuKGmvZ7DAZIbsR45XHZtPzeXMjOnLUVBNNloItNiAI05WBoEPZPBG&#10;tJVptQYz9RkzE6ad1wS5XvWbyjjNrq62YAuzk5JZBLA2v0z54qfWB6IhGo1HW1txrZyfnSm0NruH&#10;Fg7ffuNNn//C8agU1mk4Jib4ynjPuP2Gxfm54TC7nLAoj08xTCMgkQR1JTEXZxv1zU14YROqI2gy&#10;dEGlUpn5G2XP8ZPrZrGq1YooHZaiRx5bYQdfWqpiXqYCggyXEUTrZP1sT+y5PC7NWTXDhdJ2q0cD&#10;efJ059A1MwcOFBnciY4Xxr2eCMMSiNJV40xp6lb5L+Q0P+TJmmtU+R48j7a2NnhrRpZFkVXlXUy7&#10;O+yPajU6NH9xqTGKDIUTHx3GH61aR5fEXoX5eKng27hDZc9MtcxUcaul8oO3qZSyp8+1Nrdh4hf4&#10;XEsLtUdPbo45od3BtdfM01NtbrctOzBYOjgLXDk3V+uJOATlJ6a3p4JanocQnvQH8dlzG+UKFUru&#10;1Lk2rF3chjvtrjaMHHtiA7L657/QtUBnfzik1VcqK8l2Ko3KJYsV0LgWjDfSwEKxIaz/pPs0FppL&#10;B5bvuPmmdqt98vGT6+stoo4O37lM5i3w/1nuBpl+JKsnVwfdoL3d5QLN1CpzR+r9fpfXbNRIHJD1&#10;FhMhOsWhjN2UYEQjDWGbHq3bfqTcqM7Nz8wi66Vcy+bWN3oav+b9Lx47M9uo3nbT4Uoh3x9nzq1s&#10;p2JFZNjFiO2GR8lgBSiiNeziv80nHTEmsCqy1R9D46pXi4+f2JhMKEElBuZXjYlzH4FC0u0PLcUq&#10;C/sdfRH358Js0zwFk7/9220uxEytuhV2lE2lIC6GPsHjj6/m9CMmfXeCEtNs25qlPtxEF4HM1thp&#10;M+rANbO24LqM+XRrjQ7MWUbedykTdAVf8pKu07HZs6hDbMxm3yz5U9wdf/bzx2BeT5SUZOuHcnQM&#10;Xc5q1+cAel1JqhJjhLq1Fu9N3lsFBD1rVseRSMwAmSIbyW2c3nhkPnv02yG1L7xEWaXjTj7wtKaK&#10;FcasQU97nzsrTl75ynvr9frV2dJ8bX5xYBS18/MHnvmMF/33U3+OyTvIA/bpzBTwhttHx/sFXvZZ&#10;z3zO4UMHO+2WkSbis6e3OdHtTnLjzbP7Pewu9ukM0liDtEkXy8Vg39DfqROrP/1TP/azP/d/gDwT&#10;g3Sl3OaMhRXd+F//C+D2u97769/6krv6/RYtgsKTUk2tlIXj82CkFhCnfYT2Ia89WuFeWM0PewTK&#10;af7LbQi6OZE1v+zLVZVJSWRmjKGiXClzZRNP2FqByaM5eCBSqICCsgjnZudUlTzvm++pVp8C997S&#10;0sEXvehlH77/L2fmAgPNAEXR2UL5RkweK7w28cy1C29YFUey4dnfr0qlTDQkFJ7ZxYonz5FgebGO&#10;8mVEpm1nvNoOTx7vK+nMSjIDstB5YiKtJB5c8mUUhPcg6s1yoTlDIvxQXhpWSyfyB6IgYYWYbG7x&#10;lVTwmsQa3sxsTrliWP6UkwPlGpm+L37Ja+D2PyUWh+d83T/4+F+/PxDzJXHYoxRwljua7o9krh1g&#10;AsaOY4en4qMqJjlWFe9694/91Dt//epUBpdF6OjEQ2IAxwqqxWGbiSl7p9m/e7OzFD8KxrMM8rGl&#10;XyBpmdDFWoY82z8fX/jowmJVoAOgRN6bWutOhPFK4pcF5sG7spzLinJGhZoUjc2UDfAIrFZZDcrc&#10;5K0tbroxqn9ufeYpGG4uNGZTCwOan28YdpHXZsaONggd8YHlgjuR3QZHNOUZJSFWqBzFcDw8ck1V&#10;KHMQK9pRbi74l4IkUcoU4RTU63GlKj0b/XytLqAY1xalVECY7juwEkd0MwLMJsRGygE3RGZMcR+V&#10;ZCVCfR4sLtRSy6826XFqsXax/CySjAEw/f/nA7/+9a0XNhvzPtDNTc8efm+a+93fzD4+Cq2HSDNX&#10;//BeHcybmjGwmNhmsSIHFvX7gkN2GlazostZl7TD93RsHC/dyxtGvZ862YKdKntdZ96SXkDutVCn&#10;yAKUCmp3xadOzFXZEb92Yo4SN2X3ztOi02mgkqEMO81nstc7y7sEv80k/pRHvdeM2buEBO2lX2G0&#10;kO5FMi86zecx72SHlbHne7zMpfZeU4Rwx6J5t3O+8GVTF8PrQHNvl9F9ITosTCqbOocKL5omB2so&#10;oN1e0lTjWZCRJuiMwlvGKr766MCoDGPPRstsj7FT0gWeywZKncGU+8jssIn7dL5D8QNaJ2UA6otY&#10;VflSx9HERuLEx4Mg8nIdFy9lPHXLh8+mZljqJTkf3eyY7yljbJNVOLPsa7gFaJNyIhyLTZ0Xxst4&#10;VdwPPxjl5I/nFUs0iOhhUDEG5ZpfKntLB8mHBZbCzTYpFZhXMTbDOLDabGhHDLwRfMe8KCKsKmOF&#10;G0aUAIpC8Yr9x1YnaytxZjPQ8aQybaPyFRMpdSvVZQ2dGO1tb1FziG8p/iMyEEz7l/Kr8hOmhSBh&#10;4ZqFZkf+QtEwmVi6YDSUyaQQTxZAlwYdmSE2isBcHj1ongKTk4Usq9WePPzo2XOrW2dXuqJWVbMQ&#10;njnG7mh47MyJ0xtnt1rkiE6MXgkVCIQz7G5nwsE4HYUDjHdxOgC74sgmuc31/lyTEwNSSOGkgor6&#10;nFvjtMJRM8wQDy4twEnlR/BZ8ArKoMrOk/tbWJ5vqEIT3DY5uDC3OEfr6ePlmwkKx8+0QwXOSZWK&#10;xC8s5Te2iGuKFg/MEHjDcc5Xyswoz6y2nv/NdzLXzla2Hz+1ilYW7K+nVEnX2ghWnIhXw/2O55MK&#10;Oeamc7N1k6ql0jx4qWLnooz4sh5T9SL9FebT2Cu0u+c09CGDpttnfLm4QM4sPy1iD87YGfkhsp4r&#10;DgxGro0ekMWOWq0h81CGesxPaOfaFZq3mLadDzxT8m/25KLNRy4qWpd+adSogMok7e3OenFVbl+R&#10;EFe6oXK9CrAcjklx14yVNz1zrs2Cn9XLFiRebQ98uY1m5ho1mFKjfv/4F49xr5R9nwQGpgKPfv7M&#10;0uLCIjrgeLRF0vFwWLBxLx8JMjwD1621DUa/nBb02I51S3dGmwpHmUClGaCORnU8ghhOIE4X3J/d&#10;bDBiDR9nsuOnPes6AAkClivFpFyEwCzknN640xk1Z0mOLNxx/TXQNwSkZGNUczR8zJcQnHqMToy0&#10;NVcvLs4UGg3yvxZwKkXVDA+fPXdudgayABD3ROB5FIRpmbx6HF/GE7ypFT6U82+9bpkKsFGpDLqa&#10;YyQyohaphKkIS//QsmOyWsj984t56p6+RLpdMTKNm2FLvoLVvYzbl3Z8nG2tVf0bKTxPMchT9oqi&#10;cdXx2n4EuIr4AqYcyvVQnjRh6rQOmal3oq2SWgRgfFmErydo2zlIW0S8vYiYAtyAE9EB5JcjfmO6&#10;w5tBPMCzW0RtVaJeGQtjE6eROYpYcAU8OTO6sUP/DW94+1Xb0nzN1Hou5JaYor/4738xURRWQMHl&#10;y86kK/YGOWzPe+6VHr+jRLIq/8D3/dC/+3c/KcqQr07G7Bqz3/n2f+KYz1d9WgY2UBAhSXnJnu97&#10;+4Z4Kb6jP/y9333d67/tG7/xeZcfCnoRLObCig4dvuanf+YX7vu+f+LKGUZbRUl7cgNRViwuTxMc&#10;ZYGqGNMmZJ6obCqVrCV5sD2L6m+J7ho7TeMrZI7q3FNlIet0QUaTMXqUSZIS4S1SBL18H55VX+N7&#10;73Wve+tHPvo+dQcU0JE48GK6hkkyHWkFJqrXZ9fuFsb7Ticyq7yMHAGUiKaEC8tlVeovzYlcsox1&#10;6KK3tTDkleoi8gk0VMH0BDUWpLlUzHJoUG7qrgWMNrFT5PkcTQNc1YMw7yjY5VEiEnJriqAAcPup&#10;coHuefVbPvWpD4FNsRhq4p91SehISOI02dcAwjNOmkY40oQBhwTjUE30A594/4fv//MXvuCVV6cy&#10;uAxbFpZ+8RbjjPGGbHuA1ag8yYL47fSV9HuTLO19YpIWda2FSkGc1ElqxqHk5rH8cBdov4iF3qnP&#10;NOEusyeiDjWnMZ0z2Ixn4e1aTmURnhNLSnMw6F7s5YTMFyJ387Dv4tLIecUV0wT+nt3/aqy5hQL5&#10;LxrbkkLaUsv4KWKThiMkEiOwYgtqySQDgT1Gb9ZLqFgRyqkI99haMlR2DKFBbvHgoGHVINedlmTa&#10;d+n29hXdZxiYY9w5v9ZAZpdRTBiFYaOhM33U1kxRM55sd46fPXPNqccePvKM5yTN5cnNd9YONr0e&#10;OuOhl2S+Kv6CV3yP7YTXytiPh5zSuwyHxPV3idAvdVyxgb0Zg9GM+mWnwkvOJxIJXfTS81G18S4i&#10;6l/Q9RlFzdo4P90bpqvQHmvHHEjqX0BivoAovOtKle7t9b0vj516e1TAFxlduVFG5tJZwxNSnM9b&#10;Sl+aCHWBzPjv4Dan589JejGf2VGTvfTvXqczOxbXqYVFTknN6jM98ze2W9NzgUPWFCf6tsi/xGRa&#10;xxDvmD6ncSbdfWVvenK8HRDcXjbxpjlCir6Uc2mKN4bnvL+9xP37Ds/ddc4aAkhFTHMsm2hNvyiC&#10;3T1ioI1vA5Jp7rD53CIHNpRajlOsIOUS3lTwL3ny09lKylj20BZ+QZEZUWLuFDWqgVGjo0adFYS2&#10;aQKnFkC4IE2yBeJBZijaZpNPVs7Fa+t0Q+BKNpj0HUU79q7AOw7A2u/1ZYZp95jZt7My0M5kXe3O&#10;alNCR9oXw5GFD3qnfLZY0MgAJfUztqwCanW8eCQGAUwSguUCe1MTetEt07EA3pZEmSqOzYuYZmyj&#10;1QdZ3G5FhnkmpkLSGMPCWhNz6FSKOsdFh0P5TfINKtZMndZUzsxU/eZnm8qiMi/ZSlZWBTrCyDxs&#10;GT6gicXDabZepYI3LyLOHMlS+PbpB6iwCAFKHKuUsQKjBlkRMAn1qdgS6UTkoZsMxmhkGYygIa7S&#10;BRa3bYSVamCa6FJYenAqxTXr41jO0zQ6nAGI2ZwWEnpdfnZsi49vRlBm354NrKRjq6UtjWWjJfdB&#10;2LxgsXZamYHoIKT0jWSLXdPelDimKo09uGitkrPuWu8VKr4nMiA322wybOVERPhI+bYHitdsvRVA&#10;XSjdipBVdohqrYjL9HAwcXxKk9TrrTn3AvZy/np/bL7PDE9rjoC8urJBN4iXU2q2rP1emGnG3JXh&#10;cEyk3bA7NKN3UyPmtaX2uiI4M1eW17EsgUVg0gDVUHWWX2PKT5UigeXCD0fyQmAlbTSr3ESdPhuf&#10;1NwowcXqsNoESjwn5PDyfDJUMHR7sG17qfTeamKLCungMxWlWlKC8dxs1a0eUtnjiFbEj3SgvoLd&#10;XaT4dMomh+Y/GIOAQoVebNagNAeqHjmpsfmV0uHKy40ywKpXtstC3rS6VnRa+5uYiF+zJ8U3a101&#10;b6hpOJANd5LpZDF1RadWN9hRkUSzonfiTG0+trhQCu+t17lPtNacOLZpE5OEyybSsyeIQru15ntG&#10;1I7jnSUu9myX4dXMICeEtQXIqQnISEIsnHPhOPOTQoe03cfLBxdwYHvarUuPHDvZinGp7uJax0Iw&#10;VngD0IHO5nXX3v6MO7/+yWlLc6lFzd13v/TGm65ZW1vh7s+V0ZgDtIXnzp6hebs6SqSL9PxH3/U9&#10;q+dW//NvvYfQOC8t1Rq1f/GOd37Li15yddrF3TgWYImsNNyJGaEz/5Nr+b4rI9149/3AP/vg/bgH&#10;Fy4/FPQiWMx98Fe/5o0fuf8v3/eX/1VN7SDGP6A5W/3iIye1TaDqMbN9SmWkPdyuxTKDYK0XzWZ+&#10;rExzoSFyCKjmoPgGFp7ptH+ddkfrjrlehCLes8NYcPlwsrgEcVImcPzgDTfcfvPNz3qq3Ht3Pe9b&#10;ZucXC8WwXMnhv9MbyKhkMB5B+aahmKnBMsXwCTcIGtEUr4X94nt9DBhkJso4lovDsnbqzDBniipo&#10;KdmqdvHtFr53cmXHR4MZMC5W1j347c5Ac3Y2ZrZvVvEI4UTqhrmVGuxQeCIBboHMEYWnWVlAWQIr&#10;Bn8s3IP4T9w18Ba65shNt9/+lLlAz33ut1x3/eGzK2e561BYaQocRp0uN7FyKvbz+ovzjYNLpfZm&#10;bPaGAZQhHDVYTtl+3vOffvzrnvOCSqXGk3jsq93xatMQSSLOFrF3wqjKStmxlFZMigcjOUaymI+q&#10;EEkUJiTpcpy55poZPvPaWi9SckXU7vWhhFGFMI4eSDRLyzemL11YKMwiZI3j9Y0tSGXsMliJWsLB&#10;OGfZVKUyOe0KnOfFR32e3rjClJkSIUrWtzagPxMBUiyUbG4Szs3hE57Z3IosUcmDT2iREgQwgAYo&#10;DmF2poY5J3mPAhKITNzsh7Y/M3iFxjYa8tngPaqTl+G5/M9jHBbAZ6ic3UyzXlPktUglUB+QkBVg&#10;U7NTU5GEi0u1UjFLIIQU17rwY2iES/O1Qweu6fZ6j508FSmrA5WiD+jSGUwKae/Bz338seOnf+SW&#10;X8ng41Urp//gFenBLw7/9KPF1ArFr21AUc6q9cS4sDzIK7l64caD1VtujZcO6PGEUBeNNWNrDZ1t&#10;PiN9XW9WBv7C7GEs825NApKkQBBp7CLHDAv1LHdJXbCsF7xpwgMFsqViiJtJeUsDPSai13U9lvYs&#10;C99CIIGZXmTKqZ5+g6k5jRQdu0Yx2GlmL9JfngdTZfqwS69OL4oLPu8KlQTThKBLWtX0PJ3bc+l5&#10;l57x9AJys8ES0+9ILkSSz2PV6U7/nO5QqS8AsqdgxW6zn3oXqaHPd/mxKlHyQQXfOgW9pexYNItn&#10;nULWOsoBiJcysADphLFTDiaxSzwwsRyXQpS9jBNuC05KrFe2yURq1qOcpMSkc9LpBRJsho7kLjp0&#10;al7jgm1hpUSB6Yb1/oEl+UymWSIMz2L7eGbS5umn7CXSqXm1Mroy0+Y8MrE3/5vIjzIEKNZrwoOP&#10;TvqmyM2bpQeDcNigYlSkRear/sYYvKeCb+9obhasza9UQvYu4vTq5W6lmS2XcI/tPfRQdO5MQVk7&#10;Utz0ZW0Nj8Fsvy73UcKYceidW5sMYTwRwazUcNF6yEzyBScqnyz1Nrd6LpuHxW1L8skY5UenDXUl&#10;WpytskH2h+Nrj87zvhu9yVarTxN403Vz8snPeHAkN7dHLXS/QRb6ODff6lqXb8AQ+uSZPq1Fvxcv&#10;LdbgPy80qy6J55HjaxxZrzekBzbOeJYoo5HeJVKsecCGUuOQ6KNa4yEFFVQ4Knr8+U6fWt/c7ADz&#10;dlgz89lqCfJLg8mkS5elS7nh2pvOrG20eoNyqYK4irUwV+QDi9GKhWG1nF+ebVSyuW57ePbUioB0&#10;Xlx9E9PQ+HOfO9ZoVA8szS7OVyn+QQUxi+KfmBuKsDaJysWF9hYpy22pmolx1oQCBxYPQ8xAd11G&#10;nZGJh+HSIjGeJBuC5ah4q7lGE6pICmYLoaxWA3RFfoID1Gh5sUj/39qGpBMxHn3W046eOLVG+QRE&#10;HAQoYyGcg5Dj8JLONeuUOr2BovK4gtDTag1cUkjdmxn0On3a3N4QFHd+trS22eH+uO5QPdSqEhw6&#10;tNjtdoCXTj6+zimCVXT7TfO8LNzvA8tNnsS1rUGxQrJS8c5nPkMEp8n4P3/of9Qr+RuPNKBMc5aw&#10;Lwajwe36//3840xGOOAD1zXMMCLptkIuUC43ZPWVf4R04qJs0EeyD5ECEE98iyaelHJKCbpmubFF&#10;Cu5WZ2MQzTXKtUox7GU21zonT27eee0SE4VOtzszw90P/8pfWKo3Zmrzc3MKz/KzH/v4xwvV4sHF&#10;Jup2Gv1iJruysTUUu8pDR+j3MjffcOOJ02cfP73JGctNJL2mq8W0mhifxEgcrA8FlpYSJo60nMiP&#10;swcWRNDr9Abcd/C95w/MAOuG8uJCVxihkDIdb6DUllDZjurEmb7sUEtsI2TcZToDFw0Uiy4Veb5z&#10;hMu6+F7cYKYr5GRC9ZBXisMkmbJbJFEOh4ENnVlIYocB5nLO6UAjonI5P9OsAS7iGha4B9fCe91o&#10;VrQrk1nKZBX2AA5yYyHZ4PfGiuLrvhlEs4xOtlutBz4xwtWMrJNKuai4QqnC9HbIn7g/3nDvdz5p&#10;bWmeEI997b1v/oX/+LPcW2BfmRwB2enxE4/R8SJPvYqXBe0EHAZH+Nf/5sff9ra3f+6zD9BIPPM5&#10;z5tpzk+tnn711zNX7qXs/nL61AlumcmIGUpklkJmc7S/XwaoeiePP/bL//Hnf+RH33FFoaAXfXA6&#10;c6jRP/6Tv3jyxGdW1872hgPYg6H6UqPVw9MScqublu2ZPbs3wPaCyZ+3zRIYZ0QB9KSsk3p8yL0v&#10;CwwFgLNdkYWAxUbkhS69gqeLCAFuTTZSxDoBIQvML4NXvOrtT6F7j1nXq1/1bb/7h+8N2jbFC8Uf&#10;K5SlkCc3V24QkUn5k8BWxv3iRDzCDMtYXRhGppaL3Ink60BHgR7BKfrGY0zgDbbTvFjW/9U6qJ03&#10;O1+yDGVEVYFBnbKmUCoDvDEGfeajZvkBWH4Q3CLtcUamFWQ5iO7Ez/b6shdC7/DUukAveMHr/+CP&#10;3sMHnigGy/xtUY2Z9ex+Xh/TkEEHyprcjyAnbnS70Gi32xE7fXe09q5f+ekf/eGf5Wm6OpXBV3pf&#10;imJU9AVQk1yI3yODVfxKKJSJeWhrgsFqMFPPsXVtEeFTlSssnGLMjRNHRlVbwi6o/YurOtQr2ARL&#10;WsPU2N+pkn5yhXAy4Opj6W+SfqaoGiP32oo05G1QY/ShAkbJ2VND0hJowSFWmd//ZH1zZG413lhJ&#10;i2Ct/KtwV1roCnpgDfgjYbYwFzdVcvLg4PYZaToTOykq4jEa3VjyNoHxo06ccaTOBGkJBCia2BIt&#10;OlLeWr3AEXLnouydpqKZxQubAr7QSNBDi+GV22oJNXJ+ZoY9tM+csVouC/aSQgOlCR8qLtTwuG2P&#10;htHxz9zfWL5m9rpbc8++Ky5Whn/zWHZrjUmqn1yJ+9ITy1LTy++CySjku3ITf1QojIr5xX/6am/h&#10;QHDoek491Xsej/CJ5uC+GcHrdyz+NReJxNeMhasopkUtEz1DbHErWoM0pOefnGedY90437MUcift&#10;kFpB330bL+VS2anp4NfFcn1TL22CuEzsDGvMKEZhzS6PIjZi2o4DllHcrM22BPfUzf93sNLIwaXn&#10;v9tzJraJt/dsqYFySG88bUg9Bz44+pz9CTZhTj2O2526T23/aVHRyZT34k2FDOketnSyx5PZ/sff&#10;RWR3c45dL+3viV8yYDbjZTIXtN3ehTRphXYYwiTqn5rfrKr51MJ5rUd3bx77MP7VsmoqYT2t1NI6&#10;Cc7oKbV7P1CNmPF2YqOcs5Xn70DlccYZQ2U1fNI1Sy3Qx2y6DaIROcSkvsZwF2TqspbNZsZI6mbF&#10;rF48ay8eJ+fpjBf6qbkruXvSzLPSUOjAADUxpdVoB1OzKStq5QGHkphmiClMEG93/aGSSST8pc2n&#10;ECfxOx90KrncWjffGmbFdIZAqhmFXoK/WDBWehnoAPstPdtwq50Px4J0U4srSwkpmAH4oZDWkoNL&#10;31iwFIcP4dFRkLlSolrj5W7XjDkmxFi+EzshCh46iocf25ipI77VkVdqed/mFezFE7tcnOCtzpCV&#10;sOoVURGKL5PPrm0PWOtYP6v1ikOtKKeYEcAdCRSRlCNKZ709wBFC6kgMtwl4H+vVhiFqDrkatLpa&#10;o+n3Oq1RXmZaubuefTv8VU/QcR6Dq7m55urZ9UmnN0e8akH46rHTCiEaTsYivKRpy+upCSpxwKpS&#10;WMC76x2KOo5n3B9sjkatjRYeV4kZJhH0Gqv5LxWszei1+zLTXWzy9Kszl+AhzZpakzwgFvNas8mi&#10;Q/KbT9kNNB9hv6QOhfGip6DcoNkssBwDO586u2UEtbjRqGARjFEzRQv3/bFTay3bB9L1DiKYUlXV&#10;jeB9UG4wYJ2u0GtROWb6BN7ayZ+dXYqCXC/xO6M4x4Q3GbHfcFQIl+ScRVcfev2t/to65PIMnSO+&#10;MaVildpoPGG+MebwIOZT7HSG8We/+AUmo/ViGSYAGwOE8DtvODrfaNx049G1zZX17W1aLrYJ0bnG&#10;IkhQ/M41kfHIxFFgv91gbhiFJofywrK2QxkxFvPAOQoBphNFDMx0g0ehN+6Rf9Xu03uzSVXxoM5j&#10;zqCAWl6uUi/DFNva7gfRmlSCwLXjMdKgc9sdrgc87ZWzXQmB1fz5iNWpPs6cWet2ZKxrgaBxvzsQ&#10;RUtZZ1oAOTLuCBQKPHkLc2Wl7w4mn37ohEp0kPsJlZ5/ODdbpA8sF7bX15BeUzk4VrMvYpH5A2jZ&#10;UB+r5cHpddX6x+ZsoFVVbAAeIYW3GG01tSY5N02gFvOBI8IVj3pFTyKSOan9OIVZETksP1ijQdNB&#10;OkFMoNYoS+oUoYKTycQCpuggMmbQpbjk2DTEicFrgcnxIU1QkGSLOa21ophLhAn3kvYWUcAZeCMK&#10;JsGSu0jFwCFDOI/BiRIyTsquqH1y2tI8oUXNm970tn//8z/DUFyia1/Clc989tPf/M0v3EVWr9Su&#10;GYz00E//OD9++Jpr+b37T7zdye+/7ypOCy20USKSs2fOiEM4kUIS/U4gAbi/f4hXVPY0+LX3vvsf&#10;vu4NN918CxrCq7h8Flb0E9f9zq9XqrV3/MS7f+SH7uWuZ5UYKQ4t1O2YeMgRtM3qkZI6lNUzV9Ck&#10;ml0BigpOamhgRIzSphFrwQqmcbXsqhoHS13uRt3exCotmQab/wGQUqlSufvFr3tq3Xuvf+1b3/ub&#10;v2iVemCpZcjtGV0BpJJXIMc5nscwNt+9NN13x6uAB/4PR0kbcvGQ2yw/zaD9cAIuzbaijCOFQCkB&#10;xzJxpvhIkZlYCPEVACNUzRFN49iNzzKOkkNUXDHDXmxivYyIIQJGBduRS1R+2d2vfWpdoJfe/W1/&#10;8Ee/IrgjSv0pSGJ4T7BfdjGmjnCAPE0fqIqgPmF0HPkF2YD9lz/7/Ze/9PXPfPo30HXTe38V43kV&#10;uUJ9X/DzIlX7DoNRm8IcLZJLJHsYthwM1On3GJpb/0BkrtlNejsZqorQlHeLzTIy1iKKnxS7YE2Z&#10;kYjjHptPqTGkzHs8UgMcKQIa+mEwlh6PXPvx3KzMvbUEmfUxEEdgCIPoK5HQP/G1CCCxJ59yJooc&#10;3ZgZiihq/MVWGAoSgUiyYYMFHVs7Rn00gg+CS5vrWbAkQXw+Ya7PD3D/UnJxD7OCIPrN2C29wx/1&#10;Rxq/KU0tltwgpsOVurhQYPRPSVcoFM131Hp8GnsWI8okKqfJeOXxv+XHF4/e6t/wDDzBosXFZNhK&#10;x6Ov8Q3ssm2wjgqDwqBUPfQPXpY058PFgzl/xHpb4nrAXMeDJjifxesUVQ6HTK2+tsWBllUc18S8&#10;Z2L55Eys79UAUpiFmX2LAobsO1RxFMQj9c/8JvFBPrAhBqYqoUay6ZczcBIZg5peZJxxTtmRtZdy&#10;cNWV3VnvDN4ybHla/Lh4CeuDs5GBzNM+aqeJ2sFQXTHl7ncnQNDLWo/rOltDqQ34Y43l8Kxhc124&#10;DG0Tp08VudSAbjMzNwvQaatmCMH0T2vjdH8lJjRL91CpRbr1LTnX1WJO2JzsUqTTS0ncF1lmxVMS&#10;OcpXtxX6UlA7exfHcubRCT1Da1NHEfWMPBx7jknsvEVN0nKRn/UF/tzW4gY60YEmH1PnGRe0YGfL&#10;lDbelB9tUmSpgFEZpFZpmgOfIS46kYE58u2JsPJ2hc3p1DjZPsLUlMvOSDY1gr21K+5LsZG6Pe0d&#10;WlUSlRAm5kuDkTLPstbdxaJGxWEuMybtZ5hkJ+ZiHQsJ8vKeO6wpdTu6PB99OtjegJdMd64th5wn&#10;iocQ+nwgeRGrzphtj25IbsnO5iCRlxWxoQS9sVUIH5JrLlTnWHpeXmFjq2u6j0DmJrReWWdAZsZu&#10;1h6g160QeVPwzARW4q5+j2AmG0mXcUUGQBMGa5KaiC5DTYGX6VE7gXBCjin4FSZ3Nm4S5qYlPsCH&#10;QbegzwAR2UwGXeqzbruRFbi71ckKc81VKlVRh0fjKoG2YtgUTnlbQ0CHSQQFmMs98PEyKMjugSZK&#10;hVmCYtZdVYanUPOQbuLVov8EqJBVNAp+ubUHqCNHIflO5XppMBgGpnG36k9/FmT3UChXK118XGQq&#10;okqDA6EU5CwC2DIz4bNzSKzVLPDb7Z5nIvVStUCxaDGBUHD9LcsllmdEZyBYE4wy1lgNKnWgtSjK&#10;I28256QB8mxUuKhmfL0Zc4g+xpyB3L4bZbmkhsMwZ2/BCRl2x22CfGTzq4ku15mtgO2Oq+9SGFkK&#10;YdeeXV9nEBLV1dpR5mxtRy+4Y+GGw4euu+n6jY0NApmRUOdd0EZi5gfCcuX1DcLj6PJitlhfp+zY&#10;wCz01fXKUmnck40rh246cRAe2uZoLMwiEjjCXYR3WUGd3HaHMa6E0KhNR9Lftqmd2SdRt+JLTZMM&#10;TD0YhCtrbbgDmHHQN7B+M6ZomWqX+0/zF0YYUHvcLWmTNUfpD8zinZgsyF9saJvrvdjCfdgiCfud&#10;DzE8ZQPNmpQ2ckG82e5o4naFZCovgdaVlYgXpEXINt0iYymtszw8oP/ZWjmyNpsOVZ5cyPCFl2iN&#10;bjTMMUIWBpFbNZ5xxy21egXXjbW1tXa789jxAYfKdHUcMXJKTAzIdRqdOUPUpkD/uTmdJB4zAhgb&#10;DRik2MfN9nrRycfXNjZw8Jioxo7DAsldBc22Ib1zn0P6xwFM2xxlcjyp8fxnMWSTtRi7PaMvmYj0&#10;Jy+699U8Qk9mW5pLLWoOHzr8spe89MP3fyAcTqUCH/vrj/zz7/1BkFW61isVtTog99hr3jj77W/g&#10;xQNz8HJs56tW5eWPHObPhz7/ILMdsfXRbE9k7o+i0K01+yru6VIoQ72g0+38wP/63X/+vg/xwXGL&#10;vYpQUD6gCyu6485vfOnLv/vd7/05qutYjxNMypwsrJyDRKwilQeiUGJFFjQUTAO80JbDhECRHrSJ&#10;Ss/6s7O2VzHb6o7deD+OZzx5I1Bu+pZQJ2d82SRkcy99yWvL5afYvXdw+fA33/Xi93/kr8yI22kX&#10;/dQyXGLloTCG5SnD9TjJePvP49UCw4xgplne2sTQfSyvS/Osh16esUrH80fwR0rlEhQpNreDR5vw&#10;YPEcGfTjA0v1paXS8dPb9DlQrGcabNoM2BFeyQFpfbsFQUkmz0OTNo0n2EVAtJmbrZw6xYg1mj1U&#10;uOu5r3nKXaDFhYO33fYNH3/gg9h7mcacoQx+2kUMMPfz4urmMipGihm5J3KSqfi44n4hddSfd/zU&#10;D//p73+AC8STeBUqgy/3i/zAzbVJrx21iiOUXxoEF1ncA+btB5fxIxmxRS3Pzvlem4+5thK6IvmB&#10;T55lqt2YIVNRLc/W5qDRKKpo8338MDFRP3q0xhiuu0XZuc2WMVPDFgWFEreYWInscuOB4FZXj7ts&#10;EZBYKFJUFEQ1QhS03pJNPV5caLQ7k7WNwUCJF0r4plKgR11cKPNgYA0K+orDM3w25sZwQHArpeDB&#10;iwt0AWISTVO1WWSaIMp0LSdnqQRraYRwycYWlvAqfQj2FXQNQkLRXMxWSBesFBiBd9rDbkc0TVYq&#10;A3DSA8s1LVBRir5ufHZzZaNFZcm7z9ZnfOUaTBB7VXOxiEHogKARZuI/ft9v3n79s+u5pfodtwY3&#10;31H8iR/13vVj0fsfoaA3oWMCFjORi7FXMvarBtgmS8smznnjAnXpxS5KFwLB3pQBm17Kwy0oHi8N&#10;gbYOLOfnrotvutEL8uDoSZSlQ+hHOt95NRzBHiLtntggqfW9PdhyauWZqKdukO55O+++x8TJeS34&#10;cr90JFLP4bLJjnjG/dXfVYNe6Eztnc9EvYzcVO9y0lUz3gUGVemOUfpULua+mo+t6kwMdDGKkabL&#10;Ln3LilH9G4QMXFrN8AMkS/4KaKMRbESmrhG5XzzRSmfMNIX+QXOBSAZopKyQdkKCOcIbWExUoJRQ&#10;ZFenoQUjkzqjqRJ3hyImHSlvekZi34SvWfc5tN1lXMMpukA87ZVTcZ8E4WZipxen2hO+bz296cf5&#10;kTEPoWv3HWSutCx1aRnzYXFE6RiL4mKUG8umKq+HTvydUEK6jBJTYvWeeSp+3zNlr0KB/Ol8yCUs&#10;R1OCeagDDPMMkhw+LO4gR0gQm7MagzMACJMwRR1mLKFErTkfKRhaLpKc0gKV20qP9mz0MNVGh0Kc&#10;rRya9oiZaAekHtv71zsiYk688zel8FN36Ydflhpx0U0U0naMk/JWKzvsYV8xKVXVqATZavUgIoZu&#10;HydJ+tgJWJ/SUgJvI4+2U0KR1pnWwtJ8s9HsjNZ4qqE4sG+qlcsRNC7z2sYs2sC4M1IHQ2mOROOb&#10;v/4ZZLqsra8/+PA5vKCgisSJDLkqNc53TGIqlR6NLv0eDE2mkeUA773acBQff3xDnvk2hhz2UfNO&#10;yISamSnNNslFMnIouKQslrylBVRFWSbXS+Xg8ELjugPNen2O1QYDwz/6sz/banVEYw80aj+3GlVH&#10;RBIUDx2Zx2lpu99dPdtT17w4wRhU+G1/vLAAwbiwtombEdHoWDFXQ0mTEbnUOLfD/hDCNiDhgbkm&#10;Glia39FkKDOgXLp03WFsOVtbLfSyEIeQr9TJVCfwVXZpmCqPWM91F6T+kYOlXm/yhYcVJswGszBf&#10;sRgZH443ZiKQxk+d2haJJEwrBRw0K2zQZ1ZObbY7x053yBTgWpTxQx0NzgzW5yss1YRQFOgcIUx3&#10;epP5QqlUyT164gQF52zJb8ldgu66cGhxnjVr8+xGVUB0/NBDX9rqsVlIrcwn5c+N7iZHAQ8U7j8a&#10;UBhClhqbPn5y69gQAnwIZZFAgOVq4czpY7322XZ75TOf/uLptdZ4MKnN15vN0oGlGpsP+phzW0Mg&#10;RyyylhabivQNkrPnNkkAJjNJ/N5ovNhYUC4tu14+YpyyfGBW9uz93IJo47AXdPYKegbSwWSQ11Q2&#10;19nqczCzxezauc3tlqjaRB/TMy4tlKvV0g3Ls6vrfRGmpmmgkNsLQo2j8PHj7UqRdjOXLxcUdRYn&#10;x89tccMvLIBpa7qytrZR5JxV6o3ZGgA+iQ39WtioFJ5x0+LxU9sY/m51Q3RthHAz7GCPKFkIkYxL&#10;rVHJm1yW2UAo5N4iR0Uj0f9rGZHoVond4nOy4HpuyqnJiUYCptBndpUzGyzjhxI/VcpxlnhWQGON&#10;joR9VEkwmhkf8hlFvArENtLQxib2NrLUUnTnHTfOztYXFpq9XufMGZgJZ4s4ZGt+HzsGmw7Rcnrj&#10;sTnWFwNWeCNT+JoSaP9iGq+RDbs2xmnJKPOmb/+uJ7ktzRNa1HzH277rAx96v/TM2vKSv3ngrzml&#10;cIYRpl5Fx7v74l8t6qbDeB944OPaicQJ4QqGhrX4FzpuXB3cJBqP5eF6n/7UJ377N37tu/7xd191&#10;KCgkzOpd38Sk4Pt/6Ec/9JH3f+7BB7UjihqYWIRYbCbv6VR+LEWyZkmW+4UfEoo75nf0YAzS9BWV&#10;HFaogO642TCKCHdPWtykaFahDY24Xf/hK9/6VLz33vjat33g/r8y4NQed/ssMnk3y+oo9NNp4Rbs&#10;8x2p2Mx7kMw6Fn7VGebQo5IHdRLrnxw4fLPgb8ek6U5CKwBS3xA7rHona2suPJbMdJwfVZ84yEdV&#10;VkjMrzY5m2cruhbIR5hN3GO6wQfDw/KeVz0lL9A9r3zrhz76QVZf1j3j6OqOjPfn1Zwv5SuztSgY&#10;M3VPCsSfY8OKqIm3cGCnt7l6/Hd+95f/8T/64atWGTzhL2Kl6jMFow8Jrle+kC/XIlYUhuuhCem3&#10;2tLrUqUVSk5C4BUsH5t7M6eJTKpAgmIOz0xJ8fNs3gXzL1TU5NjypfO5IXPSXL7YwP1Ec5y0jWgt&#10;KxszShaKDBjC4kR5cKUaEO3YhmmOxX3KKJWXSQoq4d4gclR/zwJS0pwMxDhibLR48mlp874F8AbK&#10;NuAtmjP4XObMwAOQGTc23k6AIhN/Bsdg50v44lhGbD7rKv80HoaOoJoaRV82XUZ6mHCz6lp7rV5I&#10;w2L5kwWr7FM5bjJnDjJyvlJLnrF7AnQixNGEzh0vmVNnzn7ow39898F/0lg4kNbnMrc+HSVv9OHP&#10;51VYeiMPXVQiT4PY9awOiJsqYr+6qbzTPs+Fz5w3YP578dGynG7fu5jJai2PS2by/K/uO17u1rfT&#10;9O702VJluiBJh4rGlhQ9ZXenymt29GQXVO3E0GrCq46DzRAlNCmZOOHObCY23JsCEQYiZaORIgyy&#10;DsdiZNH6AiPzlSjkn/xokh/1+KHESjfuUdV4OPFiIgQG3rcZMPmQXZSLUepUiaw2ypJ0naDlASW7&#10;OuGdmEInCfZ3nJcTb6pZ83aafW/nR5z1VTo1C5vi1PTWYcbo0975cYo/vVsctVkCXPXOe/hGO4MH&#10;b+e3g55T0+FOPaYtZFNSJuvlA5svxM4cURdD4PWOPfhUaOfspgzPNaT3a/jLm7pRYU4wJNq7QPdp&#10;YdM5y+OEF40mNlDuC7kkXCfMfrKsA9QplZrMb6moN06sspmytBxcJJsDRHSQWJUV29zESApSALF8&#10;rKytWw0NUEy+muWzQPIKMo05BJIshMLlerTC4cAW1Xy9WGSBRTBLIQ+NmYHyYBgRMVhvVAG3WF11&#10;e7JCpXL4kulE6vBtgcbpRNqx+Mz2F48dA4jbJEP87LjVxns7oi+RNzdBUSWyCOQ9nVEFUqhWFcSA&#10;J9FgzGwPgBPOjrQJB+Yr/SFCYr9ZRx6CiCFs1iuM5yPskeEp6SA8UaRz1G9D3xIml2dq0QT3JCYh&#10;wv/5p24HhKUT51tb0loyIxrygRu1Cnk/VBqsvc2GfJmYmuIszWocyRnfWKmW9i3iPccyGbdaK5I+&#10;I1PFgUh8IhIH8mp6xDSAsgnymW/14VrjdBZoi2sPEPaCh6NKZbfIKpE+6XQHPIYrW72KPJm89e4A&#10;KTNGSOa7lZK9qoSUUo72Gxo5UtX1c32E0/VaIT+DC0ukxOTRkMBGZk0jggc8v4P9QTVfnWA1jkFj&#10;tL01mJ8rp6bqs6mmHg76V05pv9fvoKAZRG2o4iXyq/1uHrCawYeUvpz1U6sbrCxMDQKx+rUTQvl2&#10;PmeYZrH/AOoK8vVlrwjsn9OUgrvFVC3GKYAwNTsjHTV3Ac1tTpkp8nDg7Q25dxZ/NNsZBncNAf9B&#10;rVDoYPsyYGlkBqOtrdXqJEaEmW+iX84BOCl30JMBIndHe9DP8k3KoLSOFx0exwGGM7Fo3NCoxYFF&#10;/JodVmTMUlUN+GAaiMxpkQGXBaWJvTwZxm67iCOVn7bXi2xQqRCdTC4RI2NjKsLtpBYVhRt8WJQi&#10;ipicPj0fKLTUEK3ViXgOmaffee3RI9ffctsdH/ufHyRwmzZcNmQ28dM7OC9XY0fzfHoKLBZXRfSS&#10;AGAxtHMk7oX4C+Kierfe+qw773wK2NJcalHzsrtfNj+/uLp61tYjQkdbH/jAX7385a9sfOvL/j4y&#10;Qq7oF52n0/G+/8Pv12TJBiROg72byb5PgiXPpDkYqZz/qX/7b1/xylctHzi4/C/vu7pQUMBhworw&#10;LPrFX/y1f3jPi4mxmcjkJTENV2IeraFWYa1bWXuIUhm+4cKYx5pLjyILtSaUignJxI5RBj/JsC9Z&#10;21lcbaI7T9McmWEl6Z23P/P2257xVLz3XvT8ly4tLG+1tuTsba0UH1AsYrk2x3INmVqt7/dKM7Bm&#10;oWf7YPEbFaWcs/RRi6nwiKGPewOWEVFRcPkfjXKCOhQQgKm/suaJMRoM0nw5V87nGvXygA1fcQgs&#10;taqpYPgQXkd7UGt4NtdTwQfnCR4pjQtX6uiR22+55Sl5gZ7/vJfUZ5Y2t1bYUUWpMG6lYYBX/6tY&#10;yZfmKx0ZX+IiJcSIUhJrx7KMjuXbU8ykf/Jf3v3SF99z5OhNV6cy+DIdL9ly2diCL+TmYRWwNsxM&#10;LK6arSbbnS6QhXk6+EZPEz1AT24M36ykrKBcVFQ+pFh1egaR9xCDKV9uj5G4kX4pF9id8rhbWTpF&#10;iu8UywtFA1UYezBfpyDjAV5crJvLN6U+/D0N9bk/G7VsoVhkJM8Xe6N+ty8lXpIzWAtPmkqB4S1U&#10;PqJ1+ALcPlRrVDYzZe33ln+g0BPoB7jA6pOGHlJeAjMXwKg9hZcixFV3Sx3BD2r78oz3FpuLlVUD&#10;6aSRV0Pf7k0GAwEL1xxt2syODVCYNV3FROI9M4PU6BlLAgSz+WI5d3Z9lEQr48FH73rZa+YXD3sz&#10;89Ftz02y1fj+B7OiZPlDMe/iYhD1pe6AFApt2HxOg68Un3JVTa9n6tPUcVN30m29r17De0H6jvpq&#10;U1UlSXpBi6mvJDsOiefh3a/sZP53fo+f7sf+y3Swu7BeYi46e5yjpge+m3dvdXY+E+/4HO9+igvS&#10;iYSU2iMEXG+BA657Shxx28BuzQRBhmudLeBiYOFBtxfpDhtHG9vYoaa9QbLZ4t7CwDBtrXjowrnR&#10;+zTDlFtDVCm0F3kzFvctPWhKbJ56VVu+aWodvSEeiY1UTIobp7tRy86A2EkUrNVNjLasMInJLubu&#10;W2fs7Q4JXKSyOZhPVfFTr2Z/auLlO6vs1OH6snz3phkfpo/3AzMMUSiI7wY9sXs1aCaZwLTKzgnN&#10;3S5TvkHg7XvTu5pnZqfjHfnDgTjI+gozPng4EPzTbqcPbDg3W8DMyWKQ8+bSl8xXc7gBz842xo8o&#10;M4UusV6bkbBDgHBkmgBH0jdAXBqhdG1zG7yOgBnKnzAvnbadKu/AUrWMOLRQ3dhAC7zWjrocFy1Q&#10;s9mgNJUpEPbWzJ1LiiXFsr4OJzQWf1PqezK3c8xRfZk5J4bhS0cpbet2b7SxPXjk5HGgnbXVrRNn&#10;sf1DJxzjEgrYkEFCPDNpSvXC9eD1i9WarXReDjgXQaQWQBjbYeb6w/VOt18GJp2p9KE7TMaE9MDG&#10;ZpD4yOlztJ98xoJw71yvZ7dAnByaI9kIb5JRd9BjOojuemUDgchkbIiFaIbD0Gv6S/PZjU0A5hC7&#10;jPkmLOvslx7r0Akje+GUunvEdz7lJjal/Gi1saDC0yomFoSdBMYwHS8rUWT2eFw8+KeMVzgXtHxU&#10;ovBte0QHl3Ik/WrU6okuiAkZ8Ov6dr+Xh+XqbQ9H8/P1uZlSMEHgPOl29d40VY1iDs3yoANPqrNQ&#10;xwWinKtkJf2KonZbxGM2UjQ5ZLa2IIBU8zW4vG0G/vAQ4QuLW07TZ/wE3eNj+Wsx9ehoJQgT3iUF&#10;ztT22GciXM16YiRBHwlHSnSiE5/IA5tVpNEo22aE6pjOE1Y51zNRAc8ZV3SyGmGr6nyXqQuBHIwD&#10;PL5WDiQt17TFjXfxHPWt4xOUymgOKdPBA0Dv3OyFVoidtMbNRTyDyKdsDUkDo2ueB20nezDWDIjb&#10;DFYYeqV4MKTjhfxe1GAokzWZN/c+DGVo5pCmLPUwSqkMbB6N4TKYsIY8HL2Bq265Mk8Am7+BqcYa&#10;I2b6naFI3r7LClcjcebMBmtMQTMh7aiJPQy4MEEdhRJZEU9O0Bqu1JpFZ7wufFHLy3rksUdPn139&#10;1Gc/98Anvojesjlflv0mIAwC7XEi3Voff8VcAXU3TdaEVkQyv8BMaixURg7pvhKMLGYuDd7ylu9+&#10;StjSPKF/1Rtf/+Z//7P/LicJhfCK//tP/oiOFx8myMn//34cum7+XF9f++QD/7OobGU5u03GEIDR&#10;xU3ILtvn6wvJlwPf9IMPJ70fe8e/+tXf+F0++9WFggLi4c4FPnbDDTf9q3/9zu/7vu9lHWcZkpN6&#10;jilMsoVTn+pmTQFFEwuT0yc75WoJOjxh0WyBxQrEWm5FlrNxYAQsimxaDJ5skjljE8Dz2KggYRwU&#10;akjx7a/7jqfqvecHb3zd23/1d35J0iOS08o5K7MSP2RZgD8DrG2CtmS/heryAsaKnMdwbWM9dhA7&#10;m2OOFHsUlbQqQ8wLtzbFFUex32gwzGKbGdP5mFHQWPjEGBBvmJTZHHPtlm3j0n6o5GHXYV6GGW+p&#10;yuAQO8ncqZNtVicWXKt2Mi976bc/RS8Qi+3rX/XmP/7z95Asz0h4bWWC6yMT4v31CsXV1R4ruh+q&#10;+NtcmdCLNpvZaiOnomp73BPOOv4PP/cj7333n121yuDSX4yHDx2axVOUPV6+U2r72OeG2lFy5bkm&#10;PDDI1en6xmhjdfDMOw/TyPV6/afddjM3A7Pxc+sbbK/zswW78lhlFhlUY/jB5K1cVj7Bxga1YrS+&#10;3l1fH/GStYZlxnsqAa1VxgMEbxC65SxrgJTkYbjVGmnHzhhryc+cPHUqb+00I3T+QtLkaNKh7u+2&#10;42ajWKvnEP/TiouPnIM6qFR5jpm+YGWlMzdXZdM9d6otRCVObr1hgXYXRERJ8gky6QHTHo785Omt&#10;yGAqpviJJSsdPNCoN0qLB+Z7fdCGsNXt8dbGOkGq5NVi//Dy8narvbHZOnVmhQ36RCFfqmSUZpEN&#10;CH6E4V2ZyWNmsUkSOeqpaLDZe/wv/uS3brjhE3e/+Z8G33BXcvSa/t8cG5750nhltQ4BGjBtwsvK&#10;74uJls39KJgcZ/hCC+B0X02vlBCMBsaw0WwKbs2kcD9lQ/iel+4D0b2IkpwRlG+KNNNlqDSx0DjN&#10;xTUS0LAivsxu+3K+7TIB3uSSkfCFhGr9j+wRMxcl+e5paKdJxK6d851xopMDO61qku4NSEp2QG5r&#10;Cz2nQ1eWl+tJc8SylouZ5rJvAT8Vk8iagYM/lXXGBpvGycBCCkhcAXnhLvfaLWg2+J6H6xthfxji&#10;vN/vB9zSq5tohIQGb/foKCBOZ4dDT4Tf2AnfxCOearOn4Unmg+EsL/2MwUZiRieWXOsA2ilubLMS&#10;S/hxAxOdOjOOvmjs4QTNnn0Ia3PljOh750XO6jhMbKwYFfu8lnqpUc/A7kWZkgQS6cnmZhi7bjmO&#10;kvQrXuf0y0w29tMm6yqoX8cwaESKTjzuW0nozS3mF+fKB5rVGw6iFE7QkTZpPBQgg1xAQ68DS81P&#10;fm7txJ9/cXaG1oPYHu+Tnz5Gvd+o56W9NOmjsysgeYdlk+YRayP+mz2FTN252f+PvfeAtuws77vP&#10;3vv0ds89t83cKRr1SjUtFiDABWEMxgrEgCmGEKfYWfHnuC7DcrJi/BmwMcXx5+SLk9ix404RICyE&#10;TBOILuEg1KWpt9/T+9ln7+/3f95z74wakuaOneVvZTzWGu7MPfecvd/9vs/z/BsuSyMMBaVNrQ/b&#10;wXYQ1EB6kTStr/eTachvgqwgEvPzyuX6xnZnfSvG2Klo2PJ9RxvY7NG0pLVryXkMIZjRpONqhW4n&#10;PZLIGJpN4qN//XUazn1z8F1HJNkcWd4Xxn26ka5Cbsab2xul2TksR2uYKXYIpEktzZXlHJTUy5IY&#10;32yFm1vKcmCYeezEhq9ovTRNO9vyHfee4FTBf6FV719wZHGhWlxdDd1Q5XO3fl2Kc1TBtBaTaHVD&#10;K4tdb3vYDc0QBHQ3Lb5odmW1RW4ThdBilQQg77D25P7mVksClmwwW0nvXzxIZMna6gZwMhA37frC&#10;/CyBB3c8eCqybWffwiyNNT1np4m9UCK13SdHnb4zKKbMsSiGVIQMuz4Kr7p8LqHky3BrQyRmzy4d&#10;nfvCvgILlB6tTJg7T50Ou6hczC1WF5N+A+HuvrmZfUuz1WopEWeNcuh948t3pHOJmVKqvtWkLmcc&#10;0FMKcrhvDll2nrkO7xftTKWMkw0P6HhlY4vPAk9qeX/u5CnQhMlVl+2zOIxko9EEpMdj4YILz8vI&#10;gCm5uraJO9dxEnFTwknp1AVFTBRexYKBaG65P3KNOLA8v7w/sbFZ03DW3KfqdSy4uldedh67yQPH&#10;txvNHuvg+c88j5cciscK3yoJZtuXN7Ms1+TYQErwqCvFchBcesl+/LFhpB9babBswN3R7tbG4cZm&#10;Wz18KnXowiWNRSJv/3mLyM5Zrup45yoleKMorDEv5xlmpCNSte+d4fNnsZYaqNtmJHu/eMdf3wwB&#10;2GNTZu2OJ5vR0PQUAqOD91kPyt4xNp0x3pORck1lBgEfw9cYyJeW33GLlJrom4SatBJyjCdJhAUh&#10;Ku6Y4friwjw/utVuxg2GOhOz8JdMl1GKKVwmzkTEuSipixZbWpslHPBspvTDP3z2vkEgmWfnFHXm&#10;r7NIsNy1qPmnb3nLb7z7N5z3JJ/7I9d/5B2/cvS884787+14aTu5MvzhL/7yT6gO6fcSRvJjhMTq&#10;SGqwE+yZjbaLFoukyu3+5A2f+NSNN/zgS3/orENBIWFyN3nnb3zDWz7xiY9/5vM3Z3PI9kQaAM7K&#10;F/KQ+lygrtH29bRptEgpmzG11479CLSItNGbVQkE8RQySDh/HMtZiMWFLhbKL3/Zj/7DXXuv+ZHX&#10;/b//7be5+jLL8URMigRouW0gciO4PTuU4T6FRSumRGMMFXxnm4AZw1guTFFNjsqelAtWlilNzYIp&#10;bAhiwchJz7IrqFwQFTcbZqOvXBOQeVU7YwXuTUx0zVBjghuCwnc9nR9sh8Vi8Qe+/1X/cG/Qq3/k&#10;dR/72O+ZH2lCQXxyt9kb+sDEcDRJCTpV6xBohIzbatRvjXTshBMERRzAJ+68/RMf/aOX/8gbuAK8&#10;jb2zwbn721uy06S5xIoTZJ5BcqQoTZHSxQFWSEnEZBOhkVl+hGZOZIYWQExWnyk+V1cBEi+s+4nx&#10;nJOOD6SECEyqRlDscqIwpSZmdqz5lMa1vREHnLP4Dc11Xaso1PrhBVwEtyOT8sV2cyDDkD6uzzrl&#10;ylmIepNuixmKgWniHvDqEccxe/bIUqDdLMySfzVmqXfHZv8K4iBlKdz60CpNkSddMkSkY5TOWe8S&#10;T6WRsukZ7ygLMRTLKyULFE2Rw1EvFpcVbb0O6KRZm3OtRmKbWui6rI9V0fI40LeDOa9sPYj36an7&#10;7pk7fCAzM+d/z1Vw1SerOI4Oze1W2JHnqKjme4RPp6UGn9M8XqEJZjF1ukvxvCfJFznd28aP12c6&#10;nM+1NBbB6Caq0/j4c8pqfiId73clQMW70mX/USTBrs09/dVoxxna8x4OPPreDrPXANWHuzfHjq06&#10;/bpvpMaR1Lnxrg7a0of83f46mtKRZWTjoyxgJMlaLBQ85aCMEjOzPiTBfj/o9bEGSrfrpGnpcep1&#10;NRwdjzB+kByIKRIBBqYRitt9uUFi/oZ9EbMnKNP2zowdbYjt9A7L78x1mY667CVOk+BVYvo7zb2/&#10;44Pn7bCiH2Y3PbVk2mn+zaksml7EKdwcTBXL1lzbhRMcLYbL1Nwo2jOj/+y8/RLyCcObSjBvYufD&#10;aFMhvwwtLRbkWBkz4ZVOV0QThsbsdbR6vH0aXSLJlalCYa4IQApkTPh0iNNdONNNibP5I2PjpKv5&#10;5YqnoAQFB3LQu/JGSwO9KD8XCFf2RFCRG92RQXPsWnL3IdZxpsAlpo2RyZp8he0qsucpkkqXmaqe&#10;ja43CJVPbntsiGAaYBmTmgYuPESY9/0gcvMWGuQRJ3eHFKSBGmaI9JGODLNHC9LWrrNnIjB2t4Q8&#10;YVFkE8mVzZptf5FyDdnYzIGoDml56pbGEFA5ZMjxlC/HQTKauLXAsJKPPAoT0+TbeMwbdiJ72qVE&#10;MwKJtUcC7z/Ez1QT7Lyh2ZXbc2dPykiyqdBssUSUISiYQ4V3kRJs7m23e7L0zsh1JCVTcOXwRrIk&#10;iFtNmV3J+W2sMwk0mNaMrjLybSeO5ajKEWjXDSMwMhpJAurxVhcq1VK+CIDKx1IqbUYrQyF5jEhF&#10;4o47lLMiigf1rnrytJyuLN9+EjorvthGrTI2s1kwel5a6AG+EAQB4ICCF0a5MgB5VvbfNMaLY1dZ&#10;xUj/OgNZgco3IFQXoHqNI0w+VWPZEauF0TLTES26k2S9ZDkNhr5j5CrmfjLdlCxEnV+VGZRqXBjO&#10;JtTXslxG3xsUUlPkNVBOEsSulCm7uI+gqrSN3AheF6CUZ0H5R4hcC/I3SS4vlBqtAQpo5uWAv2Ua&#10;4JE+eeK0ekRUFDia0MnMepYmc+zC3JUnwurlrYvwxiCe4AdUx0PuTEK87rGfE3+aBTnRPhe1Bf+J&#10;MJLO8jee+V7p8OG1CBjjR/H+zBsxYmhNySovQE+ulYVi5uKLD/FInDh1YjhuYomtyazSYlKk1DqV&#10;hrBAHlB910TiFMIPCLAN0c2XXvH6V+JhkzhbWxo4tHR3e9ytUJCeRYKls6g5dOgQ3OZPffqmWLpQ&#10;wf6/9du/+YH3/Q6l9jnU0T3ZX2A7xkcd/M7vfnBs3utGG5NFiJQGBbme7rnjlXEKg0djIjB5y1La&#10;/cov/+LVzycUtHjWoaC7KU2/88Hfe9krXtwfbJcqIjFBcZVtpp2zFNKKQLcYZ54sePd0xaFZxrHA&#10;VIwSo0LieBKDq6H4/0JQfGNsWaSgL+ATVeqrXvlq0uT+4a695X0Hrn7WCz73+ZtkYULhHcrIl/md&#10;nXqhEz35/l5r4XRQHPW9djNcXetJG0OwewmBStztoUQiJMYr5Ak3157Ipt9oQGONnT4zqYOZfVUo&#10;QKOBWVHU2GqDUpme1SNMmDvV701sfBFlJykkmghT5BqRUnIgi/WHX35d7h/yDdq3tPy8p13zjdtu&#10;pjfMw0OOpF4+y8bbWmgdSoOI6FntwIwLkakqeySsbXV5nst5fyaLiCTIx6mP/D/vvPr5P1iZW2Qr&#10;uO9Vr9kjt5kz/ujRbYIrZirpoiJ5kaWB0XMgk+4zHpQA/ZENjnPFoFxBSduD0MtR1e22LR9IemzH&#10;zpgpytiTfYm/HZD9Xkir2xxjrEKBBQ04sTAPrTlFmmJbJDVy7AArBp1Wj0XBqm7GWh6sLnI4WF0c&#10;bAVoAUk0bLHNt1S11bY6Np9VB8XYa3lfeXW1RdjG/n0FYyBPipkcmbKM0sUQ1Jbii53tQ3umNBKd&#10;i3+vatJPFCp5mVH3RwDWoU2mI2cgToGVzuBjSaUw4P/1ZiQAy/ikaqnrRlkdW+3YazVQskGAK2m1&#10;Kx3QMkrUTWBCzTto9qSj48zNWsQTaMr963e3R50Lb7vtGeVi+fB57Ve9PlE/Gn39JMVbbIe8bymp&#10;TgmpKjjn7fRVD8ewzqrk96aNGvXxQDWryg3nBnRW9OXdpjeyt+ifJvTGZ3hXqYiiqpOYmg1Lci0R&#10;iHZb7XPbu3hPBiyOd/qv+BEZT67rOCMo6CE+V04sK5Op2HWC07Zo+nvam+z2S55TY07VqBbZ466f&#10;y+mQ7WLk9ZVXop+bNKWqCXSdSRO4hWUSYQ7sa8qpvyZHk1+zZTO79ZK7N8KAUJmihyoIcPJFM8rZ&#10;GW9ukhEXAwKvb0wg1PZ63sopguYi3LMaTcJm08224tFU+U1sQjm1TDahrnWb8Zlib+d+5fyu4SOY&#10;kdQusdsaZjOfms4PjCGtzsO8oSMH9+qxjIw6vXvlIoWi2Zjdc5FRvIgUf5HzjBYeGO48DPHjIbfx&#10;Q9fDI0c68ROzrTJzEL0ZtAbQnsJ2L6eMKJXP8q8hUDxZDhNKwiVm9uAyVB8fO4HZmXIymVk5uYEs&#10;qzqfL5UC4EcSYtnVKdJDibV1gQoKRNAZyvwum0FvmkIM7KYidLw0fgwKJdawMFEltqZSrQYgQPLA&#10;/hkmkyByBM/Usm0bVSeKeZx608vLcydP1VfWa+od6Dfg4apLd7b56tIrM2zjI0DOUjElQA+n4sIg&#10;M1ucP3hku9frtLsbvTYvxaZGyyxQMh4BjDKaZOuWL3M6agUDkonIJsLtTiOJKFGTM7CW9ma9zWuO&#10;J5m1rS6t4wLp60lJOBOasQwGa6LPWMHGkGDiWtrFWYXcYJwJZZW1gP8lOjXpaYSh0RMNQaRBdmhJ&#10;avUeYOeRQyXlnHleE8PCdJoIUbIu4VEnpAfynbqh3epo4K5jTDPK7UZb6QApL19Kk1e8utUu5flG&#10;5hWm44FwpFAa6RQ2VuoYUmCu6cb9s8oNCmTUD/HX4JQ+Bx9PHBaqpSxzTGyccEWmrHn65Vc6lzjM&#10;uRJ+1kdpg9aGNEc/OdABIhs4przc9lPbfXDkctqz0ApKXd8c8uTeTpvBiQqZmT05U8pccdmF9xy9&#10;v3aqcd7yoUoFl9CFb3719nCg4Gs8HHkuYP8FJvyB+O2200F/aG7HCXrRiaIQuPmhqfyYC9Nm+5YT&#10;Cfs9C4d8aFbGuDv7GgqgmJPPqCybdBoFh847wDVs1btrayuUBIiKLz9/vjqT22gO5KgXkMuT49sh&#10;mBtPeVIpafrPmLfVbOfTRRjtw9a4WiktLFbU8TYaDblfpAMk5trUxmPHjaFvoXqgXyXmyOI9OIjN&#10;nw47R8AX3baUotYps5JZNb6soDGzMfqcDLwvzaHGgS6DoiEsnjeB2VpmJJY221jA7gc1bqYc2EtF&#10;hYI0SAooUg1LQBMnNSNgemPJKDotbDC7hUJ2vrqwtkYoYp9tE5kkU6EU1TGmIgTzhRZlhNWC2nty&#10;ov3qAkIsLlzyrW99m7MpPgsgAgTDVbTr62tkILq5nz89I6ZTVedk7xDAKJ5aMSR24EDKr8XFRZcH&#10;+2TDPHYtan7yn73tkzd+0qUdME75b3/wh297608+9alPhdzbvOHGc5gR8sQvi4rjROL3/+t/JgVt&#10;diHFtVFnGMrMEKL77Gwxl8+cg8LBKZYM+x9R44bje+6+79//+7e/+93vO+tQUEpzopgIK5qfX/jt&#10;33r/v/n5N0oKEmo2MzObEyOfB2wo6aCvfDN9B2SVhXJOi3MmbdGe4hVAsQiF4DB3gw6Wgo1JThtE&#10;BzzoAtXKeqxe86o3nZO1h/HgdOhuKV/RDta8Yzr6UHjB0Azhopksn3GPa+81//gnPveFv+E5xd1T&#10;nEweNGXcWTEMLGY5B3u8zydObSC/oTiqlNPME5A5NOuhKSjimWpgs6xAbvwMTUcWSKagspyr3uR+&#10;NxZhtVy0+XsMxahsnsOC5vmWrGQx7LAJkgb72NcP4/kqtsyRPc7xK155Dm7Q5uaaMzzbsXKd3ilH&#10;nnThJRpiy4DAG2ukKFsmtfrp7CyBwnu7QS9/xY//zRf+hsOA0T8/pNMa7XHQRKQxFhCMa5nvYGbE&#10;PYeNyAHMQUXIRKOmfJfl2WhptvKFv/jgK/7FfzhrlcFDSJ6TyUwlWcjDZQo6beUrIHWZn0+brQxT&#10;2uGkE+7ft5hKKj37xPEtAwqSFjMVIyrsNBVGxzAYWRhuFKtrTeURSD3WNbGixqksFZBe7ENb7RGT&#10;Ze6KBblr/M8oGGaXZ2LPseLFvEzasvUEooj2xObGe5NTuWS6qKDShw8Vi/kyV+vk2gpPZIlJczIg&#10;4xBTjWOtGnqnaqUYKXZx0iDxOamCvVQsEAINEJHD48o0hdOgVehlOFJSZyCT7CM1Mp+LseZrxqTg&#10;/I4t/oCz0r/gQJUzBdUZGUh4x1iOEf84nivn5QcbjmdyefZMWN/MevA1ObBQHsmSMpTgE1p/Id3p&#10;TTYbW9ff9J9x2Lhq8JLS4fnJi74vPnyw+YH/kgujfD9m+A3WhgFuoSszQiONxo+s671Hj+R9AhJb&#10;FweCfA6TU2b/KbvwO0HS3qN5A3hPoOl9ODlo5z3tIFNqGiKDPdnqHY45cXiTecGf67b3cU82b3fT&#10;jr3HYj57Xnx61BDvUJPjh3zMWFlddgtMP7urN/Z23Z93z1KDT3zXAFvPt4ODOowjoSmMey8TzzvN&#10;iXa3TKYVzJ/xSArC6IzjZhLvYOi7lEDxhoex5zZB+dWQbs+HWZozQyrhIgqUmoyTuMJPJCcdtbtE&#10;aXmdHuih6P7bm7AsCCKLWx2KcRTzQZ+vj5NbPR9P6aEMt2wkoxhvz/0hTCV878zFcHoSayZJ7qOm&#10;xi4dSlbP+FJEhi65NsmCdhOWPWTBvXQUssti1BsZphKPRSWST7S9drQTevzw9Rc/Nrf5iSzg+DFa&#10;30iRx4KaR61uXG/k2AhpSHyckGdGY6/WJOGruD+bX5ib7faaPO8A553OFuuHKM+FOQx4izj5Ndt9&#10;ulM7j0AaE6Ukuw1Ska7MSYywxiZP4X9ypW0Vrt/pt1kXjPyc8nltg/IfYWh8yQX72Xy6/W4qS82f&#10;rh6oYG5mbHeFsQFmHj+5hUUCN/bpV15IVFC3O1CToP1zsm+pAhMHIyhZSSe97caw3aN/ZkI5btdb&#10;9957dyGdTTOgHDVOruDQMSF/x8P/NogZUII0KLBQFg8xm/xMiS0Ncj0p5hKlHzpUdhmR5ZJizqj/&#10;US/zQ1utjj4V+hdCbiDnD73Fak5i1RA7a2lMC9kcN5xDXKWCr5Wcy9KPiBPLk0FLBlhNtccVn4P+&#10;i+y2Pzp6vImYpaiEX9y8MC0inqM8FkmnQ/PJwl9eLLLmWFyzs2nxiwGsMbzGDyKVYdbKXHF+FsFc&#10;OmmFAfRvIpGwRGT82uoSS6GNaX2bBpB92+MsJqGGawVf3djD/vqpeuyc2qMwl8kC7WaSpIiMbvzc&#10;1xnpVsr5paXlxma9d2p1eX5mvd6858QGioOZYu6Cw0eodnn/8OKXYF3PVhdmipBn663atgGNsKPo&#10;qQqZ1OHlKgxhLMq+fcfdHGEgEL6FR2LrtV6nTR0X+wO9F9gFuTThzxDIwZnXN3s0seMBSXtJOTeJ&#10;nIRXKKeeWtkrLl5k0Fxr9PcvVgCWm+3e8VN1xLcXn7/AdeXj3PvgamQB200kRVkQ3WHu1Cn0QZpE&#10;cMihYO1Hf3vHGuf24lI+JRNL5EWFUj5TrZTBM7a32/efrC0vFpjLt9hYxqN2Z5L3Uh2yfdFpJ5Rw&#10;rqec7jVM+FPOph0UasYjf2c/tqyCidPzGxOIOU+QsgTSWCmNlrBm24boKJbiJPZF0jZ1Sx9UXe6S&#10;nyIzu0uYyR8xyiY8MUaNmcqIfWVReRYFHJvhgYY3rVbXuvGkiXDUdPomIUS/5pIFvGkkYzzdc3Fb&#10;gSuZ8S++4BmXX3bVWYv0XF/XaNaf//3P7LSx4Zw4F1nutAbnCuBRtCNSMZp/Koxulwd+DE0hdLHc&#10;k2hxfuH+ex7gr6uv/SdnURQ6i5prX3rt/v37VldX7ZzU6PSn/vW//txnPkO9e/iD7yUj5O8zRJQC&#10;3QG8x44d/a+//x9xKUDkz2zLCGM2SPUSk3MS07oTCCFOoWgNE5d/+N//+++/5jWve/azn2u87rMJ&#10;Bd0NK3r+937fda980x//2X/Gb4/ZWzYz7R+dXsgCp32nnnf5i2yj1sOYhan8F4y+PLX9tFCHhLNU&#10;00tcduHTLr7wij2uvWazcc2Ln9FuEKISc6FnZgPiWJCTmMN+nCuIFTlWKprjNEYqHEF3xPyPFubn&#10;bvva3Xtcey++5gcW5/dtba3TCbjHCzAqVhehzxmcC4BEcdwUMdPtR94POHTLmU9SXWUPstcpKoXS&#10;X/bLGoQyVtPDSFxfb2KhcIqGsBkcEb6cgiRZJLsyk6QOSjpHFM7ycRAFTqcFdpfLnH/+Uy+66Mo9&#10;3qBWs/GSFz5N+5m0QJHRBHzGI2hpOMa2SF7rDWqNzmVPuTBfBLVL3fedFXTJS4sBxB/yGK6/4fY9&#10;3qBnPfuFpeL8xsaDoUV0jIbhHjmZIh2p29O1SmadqC4OXE9g+nQIUPDOisX49m/cfMnt11769Kt5&#10;G2DOZ+0eP6WYmlndUDZjdKvqTdjAue+WxmKTdmGPMlQHv7UHzWfkz4XvdGG9qZDlHww0vVIG/cTY&#10;GZ3O2H0qiwlLZNhGBs68QseqBhD2PyTlNVm48FgZ48cmIdHDzYPmRrrO7Ff+K45cEKj/lHWE8R55&#10;N0Av9mPVIsvCNCPlGxCF35NnEp+IVpRLm9aofuI4fkMLEBUj31xc8G3OFOjK6CnQNtIMepmkHcuQ&#10;tZKuepiAe5TLBfk+aSSnnzJSGLUvzgKv1LOj2yXGynNX1rSKQJAlGDWyaIp012x3zfb20QfuIozj&#10;WYeuTSxCoUoNl2cnzb7ymqwNN68hE3g8DOA9e3T3oSRN3pvs7CdG3gj+7g6sHTdgb4ePCmUhdEJW&#10;B63Gf98E1Ufp5+PHPgG901iid6YB9Znf7T+U/nwGLDzlAXsPTaCdwszelCQd7fxFsONzvPtfxxg3&#10;Zqaz0/Ym0W6y8Bmu1/Hu5CP2pu5R8RlQdWA/MOW65KQwFN6zlZg8GvjQqNcd+/pNZzvya+sJkpZ6&#10;Ha/TQirsg2gNla4UdDtKkOY8gNzHNsScERsn8Do20656cS36MDIJhFKaTPw28XZSkb0zrqFZZDEC&#10;UYXpm4zYwGy1lKaetsrUn/L6deiIN2tuR953Myd7ZLvr7Z0RcAbrX302owHMGG1g5gQ+gK54AFVn&#10;MhqkxvEDx1tUC3Iv1kkdJwv8NSM88lPS8GoDqXmm2Yo2ntB/RUZFZMAkgVcDSgrdCAUAnvlpTCq4&#10;AicJvO1MXCaqbxnMzJThjshXlMJI6VG6oOgj2XbMKVC8m2ia+6URHj8xI9UrrUqq2xnIoyUjJxRF&#10;XcijVHa59VY3PTtjb2taS1EdpBMyqpDXPYYLqEhcEnFCoKFzMpOBmQzMVZTQueeM6MyKRd3J17t0&#10;sGygySCtYU0k9etEKd9ZMZ8NOZdDoWp7A/W0/8m5wWbqGExA5AmNqavpR0IgNm91uz4QS0QBCepI&#10;sH2B6Y0YE3Gt4ut9HxQ3tGEQxGCh8RNH2XAx7jpuium0XX8fnlERV6ZcNoZtKyu4uKhQ1XggmNGs&#10;yCcSFunidokRhvacol23MHk5HisYWZcuklC526Ob4yPmcsVmt4Pvw6HFojLezQN5NHYEZj3Ss5Vi&#10;LqfavZBLdzuejKOsatcYJSXIFEw5KfJuuF1TTklCmTt8NO5vnw8I5s8LYhXBx4G0wRLghtGaji35&#10;ll8jM1pLW656bBG4durG8Q4o6OjT3CeGy7h0YEHKP5GAKKWLTBof1R/DBdouLikTB8Bs3hv4BdgS&#10;Q+msHJlF9s6axpj1AGIaqhDU/dD6gVqMJz1ls2KDNCXTzsNMRz7J6bg/6oko7Cctd5jVA51wYDc+&#10;ZfpMvlNKJ8YMzLK5TCxa8oA44RNGBpXftH0mcbi5PYBjyUnaJo8TCcEjx4dhygFGlk7blok2oON2&#10;Xb7Copf9AZ2iJm5e0uzFWJkpW8HBg8dOaDMbQ3dHY4Z3aOBSxbkGNJz9Xlwq+yJxm9Fe5DwK9Bwm&#10;X/Ujr3Ww3lmwFukn6an4ww1//VH2hFlsUQDxxxGDBMjcyimMMqLIRISm6OEIVbjg9plVISXm+hi3&#10;uuG49cUvfeEFz7/m7NyVd/2rfuJNb37Xb75LeTlCzv3bb7/9He94+zvf+ev0n8CVf29Nr3nV/Cr/&#10;ZV3/zL96276FLDSEFnFYkTkfaDCm1b293VV+9N5++TZwZhWwHaBiGPTbkcW6s8v9wi/8zE03fT5p&#10;xjlnFwqKhZULK/q3/+bf3Xjj5+69725CnqlFE7a3OPlObEidxVVP2o2xknuzJNsEVqALWjQP1bGm&#10;dL5i7kziE0QjDXXYHV7+0nOw9m66+fpC0e/1aJCI9ZxMmkGyyzLLDCyHHewqMH8C3846sx61x9FX&#10;Yt8DDx790q23PP/qF+5p7fnBj77itf/p9z7AI8mMk72Vrdw0kHG+xBmC6jK1xxvNKK7VGjsHzUIB&#10;/qrP5rG4WKxWsyvrdQ4SYvGwMTA/oQTOVYTELi6myYviwT92fzsjQ7xkJyJmhs0aw55MsYCdo3fi&#10;VI0EBZgnpJwCJqnZ0HGLnX0Xp6xLLli+7rqf2PsNuvlTH99k2DxP8Di6NkQ+svpJQzpl9jVK1LZl&#10;eIj1LhvHoDtqMF+P8NzSyiLe5vjKyle/+sXnPe8Fe7lBrL3vf8mPfPv2d7PrQjDrtvfkGJfLF7L5&#10;HKNIT/VBolrOc0iCyQx7KNoVAkHvi6r0/o3B1ng716h/8ef+5Yc+emu+UGBbIOv7rH8u0ZCQwvpd&#10;UY/Z0jlqMaJgsM1uJzmqKqx4q7Ydmz8NxDzI7xyTK6e2pQrsDkA2AHFpdWFHuxkZo1EIkuubdVRG&#10;9HjMgHDpnE1n8JzjcJ+bzznaHulE1sz72ZyUXJSPva7Y+0M3OFCt7uOnhQ/qgf1VqmjA53yR5jmu&#10;tVhTTd5ZGKTlTRGF6yuNjPOfzKf0alIAoz5nFkj1LpgWcKJs6Un3bq645JeR0WxTGUwwJLha2J9P&#10;lUFEJtxEVWZIp0oFz7rl5cU5qrSVtW2Koaoil9PFQjucACagbJcTdSEv94pBP9je7DhB3cTyVLvY&#10;OlusWq01Ls8EpYp/eH+FscjaqeaXv/7Zu++565lXX5PZd1HqyOWTZ35+cuyudv3OLJmCY4WLDj0d&#10;zP5k9Li47hM35nFCUmGsgi9GlBACOaTed2Sp+KzdsFzTBZvV3+nB3CzOhuwGQvq+a927nTZ1Ypp9&#10;RKY93h561Uf/J/GT4z7HD72w3pn2vA+54NNprH57uxJfMdumeGs8BWZPq1TP4Ert/um0Ztoz1+HE&#10;ri2Z+rppMq5l1u7gySIYuIBcDbUzsfub6Ztz/zJhZGHnm2XxK3QRk3hHkOxGw+61DEz33IcbOco0&#10;o6FSju5EkRy+nab+ldNIIcNdS4rNCZXWAuhFBguUp3oLBDPq9tLrG5goUjtGq5sY0vC3obriIZs+&#10;RyBGmqkB4uExs5WEYB3OZw8HZosdktW/kF10McbgV7ITkDEBPyNpO2Vp5cuvnr+k7lR2keI4jWod&#10;GMcpfnxc13tijlZPZKkxuA1to0m0O4lWQ/aNshwg2yaaq84dPHDwe55S5OwP+5OTR48itBxIn+ka&#10;fU8f2I9niBrCkQuSprjZ6rYi44JVKulmk8M0bNT6jgl/AIckBTRqtsiPRkPhSUXIAHGA7TNqizQs&#10;kKEA8plSXpZ4YKwmveSi8KaGA6Vr0wVjqnTixBq7Il1us0UzllyEHJxFIcnNCZV8nk1mCxlAv3q9&#10;t7C/DKK4stkiBp3Sj+5pfoEeInPvA1vQYPmZM1WZ7kIehKTDnaEjM+AeDY48dS1Si3ghLHyDHPC8&#10;bZts1XzwYSq9XJ1BdUzC+ga81k5vZb0xUy7A9lrZbrLf9rCwHsjFy4g2Sp6cXyz6GmYmrrrsIKPz&#10;ja1mq41BF4Cqf2j/PBUHjrnyg7DpAFZJeB53+oQJDFa3OsiEuV6jaFTKq6mczxHYC/EoLBY0SMZ4&#10;JAUynEsd2F8+drJOfXvown0KwvES7VpfLdQgvPDIAkPcRmewtt2jnxoy2/Hlrr16rFEu4+yVDTtk&#10;I2GXKNUzEwrg9o1aE3AYkdd2U+ZeNHSrW7ztbuuCajITVMqZFULdu4P7j53A7hqaeXV+Cfem9e2N&#10;sF8Hjl/drDndAzXSvBKD0q3mCKpiIZt54FitVMqVyrlet9nvjev1fqOJgTQM7sG+fUrdvf/BTbqe&#10;nLLrE7JZDhBp6/PQ9/JA8zzTkyosfARyKdq5FNE2U4aFdd7+GSBien6WBz3f8lI5I9ibnzwibGi+&#10;XPzGHdyxPj1X6Ui5Uswc2Je77xjk58lFF1wIZZpueTjud7qYYNXBuClLF+ez3HFZQLFAeMD9VHl+&#10;iXULIUEPES25ZlnSE1uKduw5OxqO/rGpMl3HK2DHsNnABqWy+PNtqqIuT55CMg+JdhUzGpyw5Mcj&#10;yxC0ZAP2OHxuPSVC+VhPxTZf4oFScCJ5CGOpdpWlmZK7BpWilPexBt1Srlo+BP9zPCTQSMfWsG/E&#10;0jiZzUlFyYsM+45rEpRwVvET8OdJi0Zu+bJrX+U0b2dnS+P+8Bcf+pNQQayqu3iHKcUmakNCmM7N&#10;oZxaWlzklrPD1Fh2xEUNJ7sbIrDB9R/7MB0v3D/6qycLg+xa1Lz1J976vg+8byiDE24Z1izp973/&#10;/c94xjNe/erX/L01vXwEIGVn1fPr7/zFe+7/Zqkyo5R7BNoikKo3NDF94CDfc2EBElsepgerwxTm&#10;Ns/rhbd/81sf+MBv/ezP/hJX5uwcvLhWp97+7y/6yJ9DEfyPH/xPP/qaaxk5Eb821rCLupbtLJUv&#10;ptng6F15jNEpIPsKpo7pai5ZZpk0FW9KjKgogtjMWgXRS6bypngp/NBLr9v72vvwR/80VgHPs5PU&#10;GE8yP6jykHsp5NNjmZJD2RU7yHMzaxesl1DEC6Pdv/rQX9Dx7nHtvfof//gH3v8+oaz2wIeWh8tw&#10;cW4OQk3AebnHG41qmgeF2SRWt8WSsDim2EiG8pyHyUSqmESjmDGrXsz0uciMxmo12VdAkUqlYyYC&#10;aIGabZ3wBNQ9eGyTf4yR4NiYxo6TyW8GBBNVCLCPksr9q/Wf+49+YO836NM3fliMl5SmthYwyMwu&#10;eNbTL3HczPvurnGjqos5Vle3G29sDtJay57Gu2qFoptv/igd7x5v0Gtf+8Y/+sPfbbWYC+SQwu6p&#10;483x7eF2fSzhaIBNVBoW34AyT6GDkYXWelAUWV1UGJ1W3Oysvv8Dv/7Lv/zOs1YZuF9DFWgJSxXV&#10;jMl3BALDEywlW2MoaDVOcmf4rmIBKgi0xpFIY0Ig8O2EAafvarSGbMsEdeRys5wXrCs5nNlQqDqX&#10;5bXxEbX6BnORhBS/AzQySbrQZnOAubdcr3xRCfghTOIZoDCrxq3dWP3R/BybAfrwcaer3Bv8ww1d&#10;SFj8O4YXdM7SBx0/sdXr2zYYhAyheYLr9UE+D48uTDp1JrMDHmadvYm+BaBm+qwNIgc57RKD7hiy&#10;Hrcj1GwLJlhbGQRhSEok16Ne60gjSSjaqM3jzq67skEcAz9Xw2zeVrnISIiiJKoJGtc1tM7Eo5aH&#10;0U054CfBYbYmjeH1f/Q/vufqZz/9ud/T++FXRF9KjY9texsbYliF5jgvxs7paNM9gVQPVTbiA0B/&#10;gdSYIis19SGKvSfMBnXCjUdVS0aJ003vmQhZ6KzJABAaDfz3s/lCfFr4ec6MueInnBL8GNfxND4b&#10;P7Qbj3ajak9/YNdSTr2m/TNcps7UufgJI9CfETFl69V/2E+PnG21N+VcBFMDqJ1Rgn0PTUDyoawe&#10;oxafViP7p1XGCSfNDlyyjifk1bA5HMF3XlYZrTvZu1Tb5tUFOmM07Sk72wjGMDTk5EOECA2SaE1z&#10;M2bqNk70z5f+DXs3KE/6CpznoXKJAYGHA2UOt1sTA+Aw3yEtjIAX8mwZnUaYZvWIDZkkmjXGyaSj&#10;JMKBFhW7nGnmg3CSNtS372wP2V6gTltgON4/vsErj9XuPirAG+9t8YxN4ICj7qDR9prbOUXHBUL/&#10;Avx3UM4d/oM//ivMqwp5hUR6Ubpe61arjCJTpdm0MdijjbUm1k/0caHYNJY8l3AQsQz/FPRCmLfB&#10;VnLwDLSYuj2kiGyPsI7VIZdnaJbYAkcCmwLRVuuNri0HLKAVtNNsDRJOHBJGDPfAY/FVhvaI7xR9&#10;Mp9ufbNNhLicNFJ0HxMoKYXZfCY5AlJkd2f2QTvU6/XZregbZ2cwbUo97zkXbTc6zU5/rjqLy9F2&#10;Tak/9FGFQpqhoxKAcaTPC2jdXO8wgZTWMi2xKLJO8FiRmTu9udmZ+WoZ9jIlHu2nwqwmajTEGvPh&#10;q4fUG3xm3tfaRrPbH2LUT3sDXwzLGD4+E5XFeTVjszMZ+T7E/UIeOacIT1wmUozYpdeJiw/V75VL&#10;KoKrlZR+Hh7XcWL/wuxMceboyRMcMZ3+6MC+Cs3VsZNkLcp2mPIS0wfqzn5HMJ+kBWbllS/G+5Ip&#10;wOdmdwDIyTBH8zxmHkT+CIkZtxHAT4Y0fgUSqiw/j4PAEqeitY0Oq54Qh0qlEvAWgmi2qmwAbn1t&#10;E9UQg+vJoE0OxvDB9lhUB18ERmEG6TSEc/ASnlnacgrgpfk8YCzKajhJkINGivkTp82zpINJEM3P&#10;ckAi6JMsgEtkORiyZeAFec9mY4Ypd7YQgWfkRppXjbj7sQwnopmiAAsaaA44LjtH3pLyhHMzM7NM&#10;b9Bj5+BdlqBWZkuFXLlUOHToYKmEFnu4UVvPAUHJMss3pS3mlFIG8UxsNzB4jksLJcjb7fbwb7v3&#10;OftJ7U6h8+kKjfYSJyzaJ9qVg3g7pg5Gd/HNw9yf8oDcv5Maw6XtKpB8Ek195mMLtnaWX8Y9tMQq&#10;X9RE3mFiGqguMFAqlHTS+S64GkM8ZatSAyvfebyoayO82UhQZ/qigDHi0+UUJl81RT+r93CfYmLq&#10;P+UUURyMJte+9DpGD2fNWnRF7YPHHrjtW99wG7org9IpeRELvkZ06AEg5PA7X15eWFqq5HIZz+wT&#10;AuHhSXfp/vqTH3cyv90qOfEkLWr473nnnfeSl7zEJruRo2VSSf+Lf/m2v/7kJxzTmKTZvdvGfver&#10;sfsj3v++//BXf/kHCO4JEunhGjfypqshdLoYieD3rooyTovmx4xOOLDc7NmdlNzu97znNx544D7+&#10;mVMzng2Z9tt3uAL9KVc+9ed/9pd45oGw5Bk51kpmHYK90Dsxh8HOQTc92LEDMQM/SwvQNuGZCtF3&#10;prHY5Fv66ytf/hrme3tce0ePPfCNb35NjBILMdN250JLzEKTIsCq9kl0ushwD5fuhmicyeTHPv6R&#10;va+9Q4fOe+7zvtfc0S0uwub0vDhEyryyRr2914i+ZWzDY5Hvn1z3zC3byFewzTEVZC7GoZtJmyW7&#10;6M0KPGCIS0usLN+8+Df2SKL8YsjaIQ1vbBbTobSQul8TY8a6soyd5DnPuxbb3j3eoNVTx+6+8/Zs&#10;LjUlF8mUX4368tJiBcYPtIEIyBoPLWLilC7TbIh16rATFg8DlFtu+fhkstcbtHzg8PNf8CK7gJ5J&#10;LfYkJeA5owPUrjvZqcwl5NDDqCtqYQ4pyartwEv4f/Kn//Xbd9zGP2X2dNY+XuLf2vkiB3RLdfen&#10;PGozGLEO1yIQOIdikwrq/9OiGHisDecx4Zm1MjiAJ9+45MxMeqZMRoIWapHplexYmBb5tmhdmoJ+&#10;WOBYUJ48bAaSA+vhdn6wTsID5CAHLDsrWXXmkYi0BBmLcPvY+nMKFwdOBQr01tplb2zU6a3aVAn6&#10;aJ7PDJrJLEZTvEmlEaa0o/hmFCSFMKFufeGywreTgaX1uDwVsfeoiNAA88kpmOrtPqWr6XjDVodl&#10;hf9noMRFCnvg6UinD+8ZNCsWm8vOdyNnTvRvMAxSrAOHLCVWf9g+evSuzZXj/XY7uPxp/sHzvcPL&#10;1FMTm2dbCyr3wMTfga2TwHp17aHrXeNoNzvnHDSf0aP1DmYVq/HBtCCZgo3/u37Fp/MwvluI0enf&#10;U/g2js/43ngHIo53cnqnB9P0tzOg8nZqOQei76DDj/zp0U70siUSJdzi9L1dtHzH0vR0flS8Q5U2&#10;kE/dr/3QHUWtF9srGJic9KZuWL63M9pwZdU0G9dzdsHGMY7dSeYoq3E8dfESF8Llts+Ws/Ozuf2L&#10;qfMOJy+4wL/4Yv8pTw2e9szkM5+dfvbzMs/+3sxzXph59jXZZ1+TfOY1/tNfED/l6ujy58WXPsu7&#10;6CmJiy6PL7pkcuH5k4sOTy4+MLlkX3TJYnzxvHdB1Ts86yNJXSqNZ/HmUx534Mzbdrjv3i6h+0kG&#10;aMXnZEmbrRGiJuZtgUOTjJyPeU6hMHPs6Oqx46un1jbZuimKDfHSHqbgDHPdA+nChkCO/pGLOIld&#10;dc/TwAZrVDXnEyJfAyGlOe2Tzs9Am1KKJjOFkT600PF4Wneom9WeE7kQZWoNXsbMn7WPpY2/oaRA&#10;4hvVm0BdR5ctQmxGTFTF/5r5jRaAbbvyGog0ynCnj15kYSFvJpSxYtbx1e9SYlFnReJnOL6VEtfF&#10;2R4Zcddtg2OTirhICYu9jRWuO1aUQWTqTMtHkzSNtzASp1s4XiabdejBQNGGCq8xfbdWAcm+HOnU&#10;3aDB7e4waT/eBZuZ1RPXQagb9g2zFRo2SLcIXPWbW0AbUq3Oyn2VtmgywV+QQ4KxLJs2n74Pg4re&#10;sz8y4xHx9WR4pJaSWa1g7aSorLJ1cKeeNDhJLYSxaMzofnGGsjiqpK6Dlq38IyKLKmBt2Jd8kcmx&#10;sVCbOgDP748dYoDEGvGXUalFGg9AFzKaMuPVLEKXqJt8BA48FeEsn6GBLKYsS1nqmyyHeeU0wwKl&#10;7DLjYBYwPaB9KSAkcQVTTquQ5rP4loseWEK6byRKk5kwTB9Doee9DK0T5ltCQzhYJlR90Jv5Cks0&#10;m8vrCs8U+AgDJQqz+sZm2WLncqCX5VrxgikBb5NWZwinDxm586hKdoZjQ/KnrtEy1/ZVJjIF8myt&#10;u5AQLmEpm1f8VzJudwiugryHzlzNfjiKZWqSJr18bN8Z+zaX530oQlb+mZnYosmRPifEkZjyufmZ&#10;FLesr/lKMZtkCjN68Pj27FwpJ1esEYkNzNnJcNaC1sRNbA5qBW6SgBSJoWIzT0+rFAtwKtf4lra4&#10;Xps420Zu7etf+xOusTkLgRmlm9PpfewTf06pJEgZ6rwGW4m5Ktha1O0q4ZkJylOvuugZT3v6zGzl&#10;wfvvXV9tk8gF9JfKS9CP7AEbno21zS9+8fPXXPOSs+UuTi1q3vrmt95006d4fkH78kXY/yVWy+v+&#10;yT95z2+9920/+c95wyCWyFPh655bsJcfzRtwHE7u2rt+89/90f/8L/jPSdrNjR7F3Xa/hE89Fpja&#10;QJyme+LvWZnFnoEcnnke600BSArldl7KMhLstsc//dP/8oYbbtpLKCiXC99mbvQ/e+tP33LrzTfe&#10;9AUxEq3ahrfDQ4efvwlo9TxHCvzwJpaUDUwiLJupWIAoDn5HrP8O2RTQAXb5+hte++a9r70/+bM/&#10;3t6GpDp0VivALiI3JQKFClh5IZLnlFo2tniowGEWrFWN+wIC9/pfuOVzL37R9+1x7RHm9KXPftaZ&#10;YNq9ZqjruUBxKu690tdxNinI4z6dcYBeQsHohNFvNmcqKVdvQWSVcDHwq7MZ8fqJeOlrFwLdJUMV&#10;Fk2pjLEzu1DODwBP8QQdzyjdPlg51TUQgfliRgYBE7Rg4s1e+0Ov2/sN+uiH/2g06Vx86YzGbULY&#10;sKDIQzfCe+XE6srqxipR8DyqlWry2Cqe+BG6TLYzDqO1tc7MTGZpLkP+7Ne/dstzn/eiPd6g6657&#10;3ec+9wlO/czeDOO4MuoIRornoa54UGinilDMloAFO7RP4rhi/5smDJDDoy8mf/QLv/p/ffzPbw72&#10;oDKg31xc4DQAKvfbnaSQ3siDvsVhzw6TzlneWQo+syoDOGUOsmODVT5VIIq4bAvlLzVbFJcsOTdb&#10;qc7OH/XuR3TEYjjv8AzfsllXGiF1UbI3dm0AqiQoVQuLZTDHkRBHog5zEpYmZUHJ0LJR7+WUe5+d&#10;hNvtVtRtj9otMFs/58trRUBTZ1zFPLKUX42nvcGor9IEUhYZ9TTJAqYn8k7utK26DCfL+xccCfTk&#10;8ZrsKykdpDmftDGFmc2kC4GyDpTIlTy10TRL1ZB9CfQ4N5c52uiNNuC4RTIwCXxqHfwo0/ngyKH5&#10;eq1/712nSCYETjk4X0z06xRKg2QmD80s6a2v4FPeuXejUeCvNSRCeeFTR925+unct4i78F/4Y69I&#10;Xn1t5srnr/yrVydXRxUIhW7QEfnxab+kcwGBOuhQSk7tpimdGd7jaVrPoo+Id0N6XKwOx/fm+tr2&#10;xtoFl16BWkz7iRE7qZdSQeA9USnl45Or4ycXYuQ9BvqrBiA4E8uNLZrETb13BbTqhQL3v8PoIa95&#10;ZkfrPzTkxql0d6jNboMUfJnwd69DPDW9cj2yUwvbq46n/9tdjB0+u0t0TbhHQK8nLMJcLkbxlFY9&#10;bchxEzQOH6BLU0MPz9Q48h00Qb29F/uWqUezhk9guHr1QWLaavvhDunAvX8rW539Fla0Inuo7La9&#10;+sjB9NQQJNTgSQ31UCW9GqEsgNqkW0/2h9iGT0iyYQsYjLv33R+vHg8/89X89mpy2EsGxnZQEsi0&#10;1c9MzMniEeOS+NxRA+JHyfBzHN6EV2snGg3yeF1iAbk6lkk3KrBdpeJKJsD7vSNB6eDYiWGwnqw2&#10;qwtzZexqO1utUj61v1q+f4WdKEFFTzItl/7Y8YaiFhFJFhMi3VK9ZnKBBouyNMdRaXl5VjEvPD+p&#10;PLoZGKMPHtuQbLU3rs7BbkzNV0tJdcLe4UMMHNNcpnvuO+n0ujNlREkoNUaxxSDRN47UKIwOLlW2&#10;thqddu/kiVpopvbr60h5yWWQo4L6KDUcSaqvu+5a5c4CV26ub9cbY7yReFrH+tAKhOMCaG+lP8JX&#10;dCFNxwUsXMdOH+ZnLv3tk5vQIqFe3inXaCrUWAd0KYMeFBy51210tfhivMDaGzV+3HkHcF4N8jOg&#10;mmm1F3HyvvvrrOWZcmX/4hI91p33PEB3yiI/cigDQsuLVysZdKUb9d6B5erlF5//lje95qtf+dJ9&#10;R09+/st3zwCvZll9+e3WuN4+voGCJpCGZWW7xdXbbg8rpSxN4Z33nwIkhUcE6TpDrlCY/PZdK3x4&#10;QGzyb+lj8YXqlEMLY4zLM/mFaonLRefZ7Y03W50UlDUfdhsPlL+AcXq2lxqNF7P4ckedftSZ9GBd&#10;jzr9WS6NvFW9TkrkBlq5aiWbns1ddgl+ZliNIGsN5irFqy47cmJ1A9/DPkVtpKgLKBEUnoyrZnLl&#10;eqO3tV07dGRWGcjkzfriuhM8K/uYiZ+VmRSfON1qd8ZGqIE6LnupTKrf0VGYLxQhH4PB7p8XGoxb&#10;83ajR5dYKTNiULt/YF8J/J9hyslTW+KlTPBeLrDhyIS83VUSQuLerU2lLGD6RW9dmJltdyG3Dbe2&#10;m4Wi4qNw9C7l1R17ES6bo+1aZ+nC2Rxmzsm0OVcZzcfKCwG0mnuaOztIhduSJfs3x1FFIMovLZhE&#10;Lg9Ng21NSryRWdkn3Ig9IY8ThiJwQCM3MpL3j3Mm1YBVB34ayMxAjoRpnbdrPXPLTGPGrYChsQzy&#10;hN1C+M5mJbkWZVx7OcVQZG4EpXLWZmyQVmLxbMw2yIYfQeiMO/zEc577vEsuvvzsMZwfeqnb9W+4&#10;8cOyDOdhGWt4wBuWr2bSufjqU7c6vTvuuovt4Pjx47VGTfr4tGfvLXTzUf7R9dd/mI737LiLuxY1&#10;L7v2ZUuLCxtrG44iD/XD6obol3/uZ/72tq+/+70fyOZy/DPH8j0nfS8lLC6svKADUWu17Z/5tz/5&#10;5S9/UWMzWzESZwNKJA3z1qJIegbuMkwSqX+PZFdL7AuSLlleMZFLS5jLFddWWmIORJMv3/rV//GH&#10;f/jGN71pL6GghBWBXfMB3/Vr//ErX3kBNKmkbA9ibfAByiBBHAS/U7cyVmy1cXGYwBuAbUghDicR&#10;Bs5Eh7b4BcZw0LToec953uWXX7n3tXfjTR8uFjN01845I1usmD10aJYUInPZm1QSqZVAGgY4CNF3&#10;IaS+XKY++vGP0PHuce299KUvn5ubbzRrPLuMftkpeCed9tiXjsXbs45XKBRzyFw+RTvB3gdvGZsf&#10;TqiUmmrNx3AVkJVROtFqa6Slaa9OUN+QK8ZPY2bejL8wqAB4pCxJKRyLQQmIVlgoCCJmTAhpioAX&#10;QOlLL33mJZdesfcb9Nef/Evz01KICPDDbGVmrGjJyde+dW+nK3LUTCXLnWv1YGfB005aXJsKR8YF&#10;vtnYLy2VvnXbp+l493iDXnDNtQcOHmw0NvbYmBgcHisMEDQ1S3AF6T4ibbXbDEFFD05bYqdxcpke&#10;wHHQwOLBY3f+jz/9vTe//qd4DHkYz0IXLVhA99lX2CxQQIhpSpjvDM0gMDkgPy8ShmnPWCRD0aSy&#10;GXqdEcUtQO6oKTYezwL2FX1f8Q/Mf9e3Njmz2EMwuFLAPeIInmHBioluHzNJgFbw4ZRhOVCmCV3S&#10;gzYZqXhHLl7iCE1ikJYogaDkStvbdWxQePwxh2RcrfoOhZgy+sYDOT9T/Yi1xMaUz+qHdroEa9k8&#10;x+fU0GCbCwbtvDSTYVjMtJTJOkIJ39Cs2XKOiUkHXxBhuSGVnAuujBSpkXDuo+jbOd2EsSRV4NuB&#10;h9GWcUyiRLMj62a1DYJnxaVmxKNWACmQ6fxLc2kNpfVPhHtA5Iws3QEG48bmg1zh73nhi7kUWaTb&#10;L3qBf+zB6JZ7fMO35FdqPYsMOjxlsapHoQcInO4zgQJKX01I6/i41s3OB0j4RYJhel/bRxjtmg/L&#10;gc47I2r10UNup13abkMbm0l6YLiNAyt249HVB7qQ9DjaXF3hBs1UqvDoEpa67jy6PGf77ujQ8Wnk&#10;1zq3+HGoyHumeT+yu/G807nFZ/6bXVlswlIdH033+3DSt/fouUjebixv7NyrzohL2nXJ8s5IBj49&#10;jIinl8d7yBs//VYn8e69c5zk6UtP3aOEpKl1nLjjysa0kYnmnPWlobmCgKbNvOcONi/x0ODlR44L&#10;DBb24p0u3HuosZb9g2RiqlJOKSuUCYjU4wmEpF4q5xcm7AWKlqH7qubj5oHUBfPjT35+fPtqcrLi&#10;eIvO3lqlb2T2zWd88tg7c6zgxadv2ePfcu+Rqu5HLYeiqbAbmkeiR0QP7148DjSC2Znq/IHzDxyc&#10;Hwya/WFXhXmAV3BlIAcqSOTDbqMV9nscguzqkOXKpayD13FpVpxkIMgOPIGmyz28oI5GdQ4W5nJO&#10;0FAp438F4xeRbYBRxmhQoyAp59MlRcX6QgT77rpzvA6cwy0/nKgfdktcb/zuGCSQl6I7YT/3cjIu&#10;qJSKsIhHm3VZgWR5z2lgs9pWb98iFsyY5icYs1LJbJ7YiqxhqM7gqMTOnGWFgH8A/NoTrCpxZAge&#10;p5WC5djadH75UmSygYYKLKdv4DMuLKTZU1tcpGHkeAVZWTMq58UTLTQ8daKdSTFMtKgaKVGoNzpc&#10;ZXBWq6wm8ISI06JeGcKsxTbDZKH83AVa6ZkCB/zJ1TVzMsbP32+30ciAjHaWFkuLC/StOSodGsVa&#10;2Ffg03CyRrSvpkBRIYvrvj+TH1pMPPJXQEQ5SK/X2oZR8wWvWLLMWfwa0U3K5FzltyzFoVWHkWPf&#10;dqBcS5A8QSvNbt/tjxlZkhbFGKBVA1Me484N3Yn+juiCemMA53y+mO5TJg3kU4P7zurmZqeHT7Ck&#10;7AqeAixNpQtFYgGLfLvo8pnU0vwcWygko64EymGQzwyMN7SwUDJ+lmEvgvmh06vdRhcoR0k8JptN&#10;ynr4R1CY6WyZTEckBEcKmc8pqR7z/pHhTTEDDiHQsW+pS8kLz1sAzuUsajcBMCDM6+jh/bRaWLuS&#10;QwSQCwbtYhd8LixXo1KiDUkxNN/c7Bbzk2LBdEesg0irycyllGQbiq4wtnLfN4v7yI5HXVtZopqz&#10;5VSz4TvoeppWP1VyGJZt0VG+8bt2kGu3+XEy0fRyzDOt5+HiB4+HMU1/pHhDOPdaYXS8RlUWN9Ox&#10;HMW/Mnq0yN/2oGI5wQfjW3i3aC8JbAzHFiOuZtuZtiVe/2NvPmtbGmPoyYXl67d9eXXjpG9VXSwy&#10;pLVAhunzEShB2PrAo06eXLnvvgfue+B+boAI8eIzey5z2TWCn7j+eguYOUvuIhY12pqTyTe+4c32&#10;Xny5kvagFDMgQTYWXP+hP/3HP3z1Z//mxmmb+s//6RXfuBW8hR93FoxfvoVvRLLLi8i7yF7hrz78&#10;Jy97xT+69dZbaLQYQEgaM4p7qtwmIgNY3yXpnS2HlOaBe+54I+FmMmizs5v1hIXVvn1Qx/OALvSc&#10;7Em/+vZ3bKA6s3zgs+M2I4ak6RU1dP/Bd73zPUHSkSfNHzqAhMMEUXMfCyWNAW0oNiBSssfxz9jY&#10;hwoaC6eRgI7aE3tvecs/3fva+9o3bt3YXsG/x3J6NM2RO0BG4ISZNISilxgr09TFgt+NqjQxA0PH&#10;RdOz8IkbPjY6F2vvx173hkAW6BwSstPjUWbES1sShnu8z/K2lV4KKmZWWko0M1hRmtQitr5CUi9Q&#10;U7FswPa7IZ22UtMQjauvp0cSJYaPS9NUyMk+kXcLjpWQ3x6PyZA/ZNKc3whdcAXkr/zrXvPGvd+g&#10;L9/6xZWV49pwxrrvdInVWQ4lGeDffe+xUys1MpYKBR2bfaULJDAhqs4Ear/V/eqmMcBGC33y+C10&#10;TXu8QTxvr/rRNwQyn4z3iMFNpCTyUyIMM9dTEju/jAoLtonFFFN8qXRcbqemEhJ6+L/3++85tXLs&#10;rJ9EPU0m51NpYhOcAeYrHMWjcRq5wQjR7AA/PA77UN4YXspkxsDmnEg0geb96FkqFV0t5VoKNVO9&#10;1VIxHUEbG7NLSwQu3wnJd7vy/tcxIexCOwwHEAdwujKDQwLSXL9cxhevMFMi6wcXtAKzDOPpYYsS&#10;F2l/i0R95PPwC3I63IZ6ez0jnk3M3VT84U4Hw5TYXFW0dJGc8RZZHgVQjlAlDy2xC8jlbRcLgCEQ&#10;nVV1tVuDHjUNgjNb85HgLKzF0/yOTbKbMXdKEQ6Tvr9z18RNMyOsaBqMR6GTJpErY6MBRvTZsp8p&#10;BqY21+lKjaTTOtANbbbWHzzxnX6tq2SmUjF91fOT5188CSyk03JNzavX0yRJcb32QPKXTBA0SbfJ&#10;OEqr4DSr9nG6wSkKCj4/4iTzd1RUepRcM5uIz/BY2uWSTn97O767LlnW302gcSb5pyOOvMSUD2yG&#10;T5O4USPUKsJCXbd8qs+KrDX0p73QGfLXHQHLaVOuc6b0fZJ2XLu/HcIXW+eVSOz+9h4DQ46nn8J7&#10;VHMu3yJ2TEXr+Tu/vR3NWuwSCaIdJ6qdHKMpMOw9tkHxrnnVNAXIelEv3iFX2+2d2O/xzssIy0kk&#10;pvo0+1rSm3KhvZ1W1v0OvJ3P7D38t/t64GJ7p1bMjtY9fVvG6Hb2WgoSwVrLXjORJF88l6efSC4t&#10;pZb3Zc87UHjalcXnPi/3A68Klw4NkxXfzXGCKRU/Zd2Rhfo+moe5sbCV5BQ/0cHHE1xXcu1kf+NT&#10;YBSK/lIPpkpstrF0sVpZXF5cKjMfFz7EOwy8uUpWZA6e93Dcx7a31pAmCFNVdJGFlCwyfB8noWaz&#10;J8aW2fMrGtaGiaSZj83SF9nqTDmtbFGQ0UIBmSUvAbOUVFf2EV4EyitzQ1oH1LrAguxpJIl2cN6W&#10;UFYaClArUF8a0KzhyCQJjcyMhH2sUCjMss96uNJQ/ONEqFqfHBnRdlT1CwZkIslWOVCgK4ZbCYHA&#10;BZ3guRxeg0JaKID4Qb0B/N5RVpubJG+qisxOPyX6MO+EUECJu0slYECS0kfWi466g1Ap7oHxE7DI&#10;H0XbGy2uCZzf0GwSuDeIU+hfZZ1vD0Q6aW0MBzb9FnUVRb7a5lRlpsiEkcu+sb3NO0GAAu7F5dqu&#10;d4EfeQWpmu0K0MjRoUFW4nvrjf7WdpdzDXEyaCQIKl8fmOyFHhcV7UBALgDnSPGKeYawNOhI1MdY&#10;cnLBFcpqgzpZT9vwqKfYC4iweny5g0DQkKqJC56rVNna+/QkMYhdqlxG+ROQcbBW69bqHfyQxSWO&#10;QrpT7J152+rkE+ZwAZUaI4xcpjRTkbUXs4ZMslqpzlUXSqVZxsUsGHTYEpqNJ2QaKb3eJGlyZCRe&#10;XokDYVdvlssVDhRSxTUEfx4ImSBX1tSQfADqXI6qkfk80+spLstkhBDIWYeHlvGMAUhERzlUQlBa&#10;NrE6RvuYSur9dzsh9CtRffEMMy8xHhTqSc50zClhCDJ60MaCN7OaXsAiLKEcHdV8pmjIUybMCAf9&#10;lDKqGJ47qU1UkPZJVm/m+o5TZUE70SSRxWlcNIZAnTOCKHn/aChIf2/8T5+Y0lwZdlhyfm5WvqmB&#10;t0aW82jcGoSzKOIzAEeNcZPMLXmaebZvAaPxuYtFH8UUF6LfGxULRaYL3fbQzidWleRVKvaN+x1q&#10;D5C0EtL8y176Ste80bad9Xnz4Q//Kfecz8UjsbnS02kQeSfadfS6WOyQrozI+1vf2lYuufoxMduJ&#10;XpS6eeyBNfTafZsX+Kc6KzffdNO1P/RyGkh+n/X7ecub3/rBD36AWXZBudO6ReO4n8vL/OzOO+79&#10;yTe/9ntf8IKf+6W3X/XU5zhZnaMiA372v/0dIpn132brkTgS4BIXKnfVFcplNgfjM//20zd8/L/8&#10;zvvv+F+3QTotEETvRcXqDO0uuv/usMceAxBH3rU5+rMh05BhLAQnYkp2fcp9Z5lZAkcddAQTdTMi&#10;9tqNzvqplXajFmtvCge9AWSuVq/7y7/487//3/4AiGwvN9r9+tEfefVNN3/qzz/8F1kVlBr1MZ4s&#10;FlPVcqBZHXvmIJwpLmpIlsm1m7Xm9la2kDURJ5DUMC2XhFSpXH71q1+997X3iRv+Eq4P3TSsklTK&#10;0JbkkE0hrdwzVQGBplmjlKxGAhE0nEuc09PEoWckYJ5VpjCf/ezf/OAPXLvHtff6N/7E7/7u+8KO&#10;zjIrZohoZzPCF3O4xxt96eVz3/p2mt24zl4QEeQdlhWeKptuiJq2JUbnL8/LtqfeOrSvktGoi3mP&#10;erDVjSbqGryFZP2gZoeKXed6U95L+Bgl9y2DyMkNCz9G0UU4qpO5a158DjaHv7npL4wMSfPQK6Rn&#10;qBlOrmxp/AC1pjXed7A4N8fePk6rfcqRGccWhSEh/u28/0zsy3trFF21dEV/1H/grm9efOVz93iD&#10;rnvVmz778T/OBem93A56vLzkVWOF3eVTpCUMxnF3MMGRhCMilwiGRAHBZh44iqU/AyrCPpyYJPuD&#10;9/3fP/+eD/752V3VIPYJJHB1K6NdTiXAfV45KcIaZRpcosm4OyEMgcn9vv0yzKNnFYjqYZU/sA4Q&#10;h/+o0aSimhw72dy/v7K8XIJ+kc/GZP3NYjodJba2ehr7k5E4k7zikiMXnn+k3V1rtjr1Zmu71jSQ&#10;KTE/V2DTfvBB7DHqlDb4drTqzQfDY0cf6MIt2rc4V2+0Tq2ON9abRmDHfVT5HKrVomEG89Fs5uRG&#10;rdcO61sqkqgIUggPZ1R+4S/bBpw51skosp5jG4Jb7NxuJ9awzRYEmWfTUXk2A79aYuooaW1ZePfR&#10;dXZ7rhJelNmM38aBuYE96MAbpWaXl64oLJy4/y5+9vddfGHu/MX2ZPiFL39djDJ6YzaIhPm7SIyN&#10;52lWMcWiS2iuj1qoU/ddB/red/309zzn6uve9rPZH/yheL44OlFr/u3f8o4TWS9HDraCz4AUcPSJ&#10;2zTOcVTkHgwk8mXTTw0t38V7QlCn4766EFQcJgOlE89qdrWrIn2SKKnN06dewbEFhe+21aYgDVq4&#10;0Pa7cwtLWVw38vloJxXY81zH6/1v6mf///ArfvQvOJr0Q1XL8cP//TQ16IzlMh1VPDK9+Iny5ROP&#10;1WmeMc7wpv+NH4LcO/8ajtM8bXImNVhYKDzjqdosrv+OTy3D7NuTrnEi/1LfApDiR8XQ/45+Jb3p&#10;OKHXGkyAyMBetClC1sSruSQH5HSGALJaJ+oMWjgmHT4fUK5HCzoZIESiu8zUtrrsVwzXePjF9W30&#10;NdnMKKzIzPqYzA7FnQm8Vms0TMsCg36PY7RSLdU7MDHT5WoJTnNjq/G9V1/B8D2fDSiA4fpiE4z8&#10;ll+M3QRHev799687E02iYgu5wsUXFY8eXTX1KLgx4GXy9jvvk1QlwGsX0+bKvqXFiw4eOHriJEHj&#10;nEGsgfX1tTCu0bjOF7PlCo6MmfuPbYMNL5czZmAZ07BCgaazIZJBoTa001ud2TLF6cyxtfWwl6hv&#10;h/PVQsn3D86lCHSkKF87wQeVZRfpCcwry6Vg1DC64CRcLGSjXLw9aWM1Rb25sb01V81nAcPpaqM+&#10;+eeFjsYn0I8vPS8v+32k1J4Euc0tvgg8m7zrjtVW+9gf/uEtzRrbfnD4UN4MPrCyGq2tthoNZrBd&#10;X9yudHNLYhbmbt1ad9hPlIt4MfXbifDkoAXIB7p7wRGIhnSA2QPVOf5qdaW2s7KjUR/GUHTRxYvA&#10;PpQVd9WOgsi2Os2MRUjFCr5R7XTXAz0yiQ9UU916c9QKeqnWpD/W4mmEF5+3v1qZGYYDJMb751Ob&#10;G8P988XDB6vJdI5GdGOrzsiXq8nRAYzFhHhhfmZjs3Xy1Ga1MkvvVjhcgrDUrG+vrm64cVMa8mE1&#10;UywzxcixGLg7aOxIf1xenH/wxMpAjUBsqu94dbtZKhVnqpV0LIiyVd86b7HI+3/g2IYMuoXbF3yz&#10;jTu0fJh6j8b7hk9/baM22KwP9s+R+OvDod9oDNoofrsw6ouVSo7aFwnPVRfMHFvZ5AFmcVdyAmyx&#10;WrvsyBzg43duH5lmeOyQm8BStdW486ekiN46jJnTOIMVLPydKgNLW9BX1Nm2PQQWoCd/IjcBFP0q&#10;8M0zRxxHTnewb3OwtOPH/oXB9XQxiU677yQf4AZKXhzH2MzwgnC/aaLkM4dY3LT1lhGFY57nLGd8&#10;cwRRULRxxFXdeyaajyJHRbJ3qlE/qrZsNrvHLYZS/pM3fpSX16zddCAurlKWzUAQAwuZS0jN6NkE&#10;0TZMvRETU8fyw5S/kP7DzOBjH/kQHe8e3xL+VS960TW3fPGzaSWvGr6OearvPBUES972zS/94s+9&#10;/vCRS1/4ole99NofrVbnXXCokx0+qV9bm+uf+sRHPvJnf/q1W78B0s4KSWONzX4RqeKlyIAQAjUE&#10;QN7syxyJx6ymDP850xnyrL2ajSKeclZMnv0sgtVRMoRpoUwM/lgJH/qrP3vdj7/++7//pefkXHnX&#10;O3/rllu/uLqyglAuFqM2oTQwhX0R8in3HJ40+yK75IgNDy8HqnMTiLoIu8lrX/fGrPml7XHtfeKG&#10;j7PwOHX8YGLXwTfckvc0KVfYcBlG0RCL2Y5dnueQFnskLI/aMgV1Y3hq/I/d8DE63j2+pcOHj1z9&#10;/Gu+eMtnzatOuI+cCxLnQN+neZgop0K0zKxCDQQo2dgy+swThWa4b2EJsVLtR0Q2snFISC8aCIr5&#10;bLrb6tEfoD1hkppWEipW6mJ7AD8yCGZkxXbJmA+I+Md+/HWZzDnYHP72W5/ftzTH29luteXppXFh&#10;RCei3IUqXrAZ7B/HFlvM/xGcwdyXzT9rw3mm3ueft1zMVhCYNLbqn/30x+h49/iW5heXz7/4mSzU&#10;vT10+kXRwrvttibEwxr+TmoRQ1EEOUmyE2gu4OkYG0tQhnk1+eVC/v67vv6ZT33oxT943VnVzVwc&#10;dD54sKQj2TXgJBxqJu7J2IMfxU1kWGDMIML6euYjNeF/xyLoxsWczDlCyf3idIZTP7N/39yRw/uO&#10;nzxBdcoNUJavnoXYEY6Yn1OiDQcM4PG1YOIu1xDJKAi0yGufH9t7YOZS23LhejiQ8TNHrbYMLUdK&#10;zEqIgR0lq0dKKtwS/trGKdlnaOQpVxVsmSkf+Q2uaz1nZPxb2ahQnDpQEW9KT7bnSSNLCs4Soc5I&#10;HA6LxitDPNBAETSB+XKNFVWRGMoFmto0Wapgp8l0vpMRXz7R6bYb6zEOnqxwNmIFMCpETb+lbHIj&#10;MatTLO5ef4LUlTLTmu3O9tr6iXu//MVLnvvc1MK+4LlP667fz9VPjyJL/7Ud2NcBn7ZsyWiHRGpW&#10;Q65rfMJ+tN6OZTCPdDiZLjx/6tmbeNIdqDv/Hy6hNWcSXXLhCzD6quW0MRbO6H/OaHz+z6/EuTYo&#10;e3IZU34icWbs0pPduPyE0/Y89gsYPBc5P7zvIq22U00rsW8x6/kz+2mjH7g4qCDxKEHO8ZNJ6nqS&#10;epMpLq8xDcSPfl9eUr5wUaWNp4JGS46/dLBJTFRSYqiZe2KWk5FDkE8OMCJecRvfAfqLDGbCAilD&#10;gWNEx9NxKJbNUtNS6h+NPKadE+t77ElxWEihgA2VQEokkjYAKC1btRZbA0cD8CDvjD4H0R/fiwqD&#10;VgdkjxaIoCLJJTiVHZFACoOolMsYcZQtVHkc9fr2eibFEBhfIgegz1bySeOhj2ih+qMGapEM+Fa8&#10;1VAMIc3yTDFn0rowm0s7zy1eFzoPGGukIGItBI5p8XfYGifi9wBKS8CttlCFJXVDV64VamTMMwot&#10;VbqIkhQL4NyYll5BRTYVQ2Kysd3hqg/a3bkKBL9AQC5mQyECnBBmWSen/JSZEh1uPpqQORR2ujK6&#10;l5dxQrYvFC1Ur7KkTgdEGLIr6YDAn5oB73iUk+9PBssr/kx9s7UNIwksHzOjkYQzoZy0OKGSwIIC&#10;GpHXDohiGsuJS5snk3dzEiNKRm7EE4stsEg/uD8hElV9oHSWBYsRVH9AF8yN53sj1K007yDJYNEH&#10;D5TsJJIk1TkAZ7IqvjtIiog/6o0W5sTZpSnrbqOcBTUdRKHTlYwcKTILe015BaDuAKRg6SAzE5es&#10;PJLI3qvMIogulsrF+vqa0YQTMKu5p3CP80DPrJC0sXGIZW5sC1gN/AqNe6DSF4OuPtMBJvr8T5D/&#10;zogPVYQ7ju4ZrHjiz80WmRG3B2MgZzMzBhXRhkDeohdPCTzqeE0pEbHcoenKFEvS2UQf1peOigTk&#10;UYARlgsNpOpMkrYs3S4IjOdhEtqJUOmIjihWCmnsyFZBJoCTZgNXz3nSh5TvMP6CuKmgBW09OKQh&#10;2h1MvP52I5bVdWAaXKiYychYmvw8O55SxqU27y+TN1lWhTqr4SScFmm+szQw/wLPW105+c7feDs/&#10;HSmWZ5QXa0vNZF6urUSVTNx5zbM9MRg9NnaVK+F1fAaJtfWTrVaDZ5/Sh7+lxPIFPSu12AVS5wra&#10;bqDF6QrIN8JOzxjK3FCmuqGfUuvBvsSy8T776b/+1V/5Bcf2BmqPnLU1WLAxwCGLglfD9F/f5NrL&#10;hMy3zVW8cFFakSjIJh7XsGE4pHbhJX1HoTGG4Y4DkEz2hqPuPffe/p07/9d73v2OCy688urv/b6n&#10;P+NZl152xfLy49uorpw6ec9d3/nWN279ypc+c989d9RrCnTBbpZtkWQA4hxGHUqloaz2eL5JRgZ2&#10;hHfRNalUwlQTYsKJTvTNb3z9137tV2zioY9g4ZCOEeU5s6KdQAX3FYkTVFVJlhC7YMBv3X4b6DGf&#10;CCiB2hMiOcglZNbSgSxPHVcHYq/0Gd7kZ3/2p175yuvU/olzpw7KRseBXd7E1I3DE5feEf5cX2gu&#10;hebbJwtx3VleYRiODiwvH33guJKxxE2I22OC13mAcXGDv03+9RjvHMXxhokMvJOcsgC5CJHtpNyy&#10;1ZVT7/z1d7BZSzNofoaO4c/sKCHTPz5pT/RjqsakbAb5uhsW8F7Y7ai0IVKura5trjcl5ld+gHFH&#10;k+QSp2375cfB/En2Gd+GqqVVWAcmS4um0AU/UIIQDQqwmApu/szN/+6dv+LsOu3JSljiV8rMZXXF&#10;TBgjOi5GBZ7DWeQaoDhvRmAuNH00dEQaDTh0k+gdpEWNv3n7N3/9Xe+wI2fq4W5yE7my17ZDSzgL&#10;nC0k3tVxYieGBO2Qn6jOY4LlHz1+py60p3BjVRJyvSWBbMRlN/oh01DU/i3P7F25evzwXleFh/S6&#10;dA9ZxR2MNokqj/H3zxu3ie2905eOCSVtWuynIIdnQ6Rs3pMnTvz2b749KSm+GqpQ0ysZ+tMQmYzC&#10;swczNuNEyVHYFWVMBRW2w9BRNpIkSAbJYbWaKmTK65stxDYT47nxfQTH4Q14cDFbLqeoN2qtkW/m&#10;vbBZSNfqDeG1clUxAkw/7WmXPO3Kp9x12321Zv8rf/4/oWlzqWHJwK+RWZFukJ4Mkths7u5TPZj3&#10;QQDpQBFNvbGZJkilMzSvQm7U1nb9nrvvefc7fykwy+JAVg5wMSaW/4Jp08DVekQOGB7H7Y9kR5JW&#10;0rj6ufFwfe24RUV57V5Y745mkzlXZ7HXKQsxR7wlJy2PkiR26ngjPeC8vbmZPBfz+j95d339Xt5M&#10;Q8wwnSBkIJolZjwa2Cr3VG2wq7GJKS9KlolIoIPv3P1NvCqLZXjFRSoEQnFFV06J0A9TKyH/T9jg&#10;PocIuzdXWB4CE4KCcF6BPzzKVDQjptnnIvAVwhcvOv/QU666Ym3jpEnU/NCEXnpKkhJKLFSzSMHB&#10;/dYs8BmyAI+J/Ag7I0RuWn640HG60Hi3eiY7pS/VAKleD+E/stJatcEIY5E4vTQ3hyKYZ/TW1gNg&#10;QEkJYChNIqbV3EFpwDKpsaK05Xspw5sJgYSy9OdatKEU8lzkJRLTPivanmiRzsqFLrePQD2ZSGet&#10;ykYrjo0nqPuEu08sqliIC3N+McPt78Cx4nITjrc9JjjSzxCeEWokpMlFZwKBLStDLu05GQVoS2Vn&#10;IKfGyin7dWyNrWvunq9+9aJnPjN94ILkDxb7X/705EQr3ZN8S0nf5v87opk3xcHEml7LcYgfnTn7&#10;2DigqgLz/ZZMSHKFaQ/ieU86iDdKPLo/s9N8alqGynAkp9FCqezEpaFznN/xWPo/AO+5DGGKz/yP&#10;Nw3m+O6xs/FDJdPeIzJ+vCeWxrzDavceGtF0ZiaT8kF8lyvsPQz7fZhcm226K/RPHa8Doj0Tq0vf&#10;ZGzI4DGuQ/x3E20Vm4G8cR9lrcBunhAgJrK3Dpi0v1kXHxWiWTrU/uxrlyuz4axNB2gTMEc4olBq&#10;5+bLsBRnSsVObxu1yNZmb3E+VSlnh/iYo14ZRVmzrU0GzhB40hn0tcdm0guLB5UuI9cDDZ2h0BJU&#10;C7iF8hZqDf8YZS69rgwmK/l6E7MiSLkDtil5KYthDVmXLUT1cmWmwOCSQpddCx+E8XgoN+8g2L9U&#10;RSfGutm/UFBi+ShskafWGbbjAWAjrdZGrcO2D02mOjdbr7fg6ZIi6Symx10suzBpQith+XYBjeJQ&#10;1wb6j05Ujm3C5HWsc5Wy8i7O0YyEGiCkaLOoZ+FpzlZgcCMB6fV6E0xa4qkn3KS2BWs2HLQ6WSq2&#10;vIfb01CqE5g740JOYqXlxf0Im5OLKdJw4Q01WipmJtk4SKG64jONEukwm5E8j4KZTZ6ZJGwdFmOr&#10;Pi7NpIvFgBAj8ng2t0aray1mBNuFdk5Wz+zV8M9HSL3yWUB4TssUWUG+NRfcDQu8DXrK8CBeJKNj&#10;l3Y6k3TIXEdpdYliNg2wbqM+xGjdwbANuZrKKZfKmEkKPXbigiOpsWGJGtEzJw5Iu5VD8MpGnWXT&#10;kT211Jrwn9e2G3yigSB7jWUp7hhPEGRYyBfhHoe5dL/bAiAkT4Bho2XZBrFp7haq+yrV/MxcYfXE&#10;CU4NGIvbTd4/mU+FGUtbljAI0vYIx6ltLNPohBdmwa4DOttjp7Zk4eHlXetRi7uwK8v5EkZODHg4&#10;XfcvzjK93jy+kVXOFB3viJEBhRkMO0UhuLnq4lLBiQQpFxxnYm52lmqOlovDGHya/kVsiUwKhTpn&#10;LSR7paLlktCGtxuNngjlI0EoqeThQ4u8UWrxHkiKJ7jYGjLV9JT+4cgiwAx+ipMhzhEZsf99k3P4&#10;Q92sWLFRcsayEscaEmmtFMirdpS7QNeX0fwI8GHoUiASLthc/YO8c+kkKf34OPlS4NyvY5/ETrlc&#10;5kvC4ihi4HyrtsUm2ryVWo1R0hdRheZIECIq46RGPmAy6YzJpGK/WhVcs2/+yMbGJm4oDGycRbil&#10;F+tTJK3H40OR1AxvhB8xkLnABAdqu9NSe3O56ZTSOYWviCZtY4EgaUzUKDIBPazZRKchaftgFLq0&#10;hqQhFFwMSB0+ryGrHpNfaT8KhSuHGBPIMJmy07kYJrmV0sHhAi94Rs+nDTWKhdLygQP79x9YXNzH&#10;XcjnS2w3bYLaYyigm5ubp3qtrWZ9C1Bg30Kx36P4Y/mLkY71aSZhkSGp7Kn1Vr3eAcNdWMIKtcBT&#10;1ur01zdqij+TasImrGqrPCXtMYsa9H3TVdKCBeYEyY2SbXpm4ozWFfCUcM7MairYRLrt0HWkLEKu&#10;PoQcQBsu1OrxnkNCDl1QYu9kAre2otww+Yu7sQa6vh7hExPcwRXTpclCkk/OpuqktjIBdO33NPkz&#10;IdMp5d/4CAzE080CCGoO2ml30oqMC3CDM1t2DN05NsBM9I8lhEsMIQ5xBlSqqU4rbDV7DBoLJMeW&#10;0viLs5sQio2ogYKrsd2h+2KYd+klB/ns2Orde/cxKjDWdaHCt2Rh/UhEEQIPkqcqXR8bDfcOiaz8&#10;4+yo1fOSSS4s5ulIh7JIh9QxwTm2XRvGphrK4VOncex07Bykp74lWT0wOroQp8TupayRiky3b2ng&#10;afszaQGGYSnZzN9hoAkQgy01cUZhY6NXjCKYJDZntiAxycp9cykQXsM+wO6BuJHRrZS3k6Ea7Emy&#10;2RQXYwbHR/nu4DU9tGLIzCdMmCZjA2671gaAtndgf6ndROg47DUl+GevoGXTRHm9f+BwmcOg0Rgs&#10;LcyhqDyxcsLmXdg7jwW2R4ml/QX2AZ5EZ7vfbPSrs/lyKXXyBGRMVO8C6mFBk/++vlln0+73LaqE&#10;/TedN4/caKuGPS+pNplnP+VKus1abevOe1frjc544G/WVDHwSEEruuSiwkjJ8iTsTTD24HKurDWQ&#10;5UA6etplVaWyaS9S/w/7a7OLTVFQquQ5o2jVk4nSVZdcsrxv/ydvurHeHteaw3yRMfCExc+OyXOL&#10;fVHBEgLDvjkEAXWaS5zGgZJ206lGS3MV/sRPFN5tfgzGYk26QTrPY6mUTZplN+HDVB4kuRdKxE6k&#10;7d7yqcP5OSjMaFgwIVdBlS7EIroKwfPyhEKl3aSGUVdKAlhsj8a2LtjeM169MWRKRRG4NF84uB/r&#10;31S7OVhfa8yV8xibcziubFJNjVBLQI+in2xLmRJZfyUNPM9aTVUDAjCvXGKDRZ2VMQPESZZ89SEe&#10;FSGPQ8Jy78xH1iuUsvYp4/WNHsqCSiWzvG8Z2dF9D55KmXUeNQhnBFeAjpE1QLT92kZbeGx/MjsL&#10;4ThTnZnbamzzQDM8wqmYHWBlrc5Fg2XH56fvRfNz5EiV03DQm9iojmIiRRAQcxaqJW4d1B5GHuz4&#10;0Djgg1HGsLrYvVmfkIEsrw9bO4UX8HHq8A40SXfqy5h+FTUEs/weg1Q96MGzn3Ex97gPKNHTjgkz&#10;o6dp5/hkrQYNHqnwnSe35WsRs7y1p83OpyUmEhY95oAnIhJO4eZWf2Wl5VkOL3PWUZDmeODyDjVP&#10;jg4eKCtYYQh9mGNXQU1sujxiGl70NTpOWuyZBmVhwmm33/STv3Xo/IsvvOy8rS9+Krzztsl7/5ha&#10;EJl1fhAMkokB+zwtPTTpibyndPApfdO38L7J49rXOqWmQJc4yUKL3vvezPmHik+9zIZxuoJpS6WK&#10;4ocDb49pbTzN1N0lp8aBv9v5sGOPNzfFvuM4mOfgM2kWr2+xbhOpHaycdWZXvpswu0nATlLXmSJe&#10;7+8/vyh+lMilhzVp8ROw0Hqsb4m/W1Cw98jJQvxYPgFx/FjdW3zaw+nhDtJjl4mtYkcARjGftgSj&#10;OL3DcHfRWH7Cf+LNYvzo7yh2SROcvEALbgwfTzezKeR72iPbXL841I7/2nvHX/nOoe98ZaDIVlrc&#10;SHbSWByZ9aoXPolxzHd/LLzH82p2F80XadMjvyS+pJr8mf+QveSi9PKBuSzenhCMop96w7WkDKez&#10;SB2pyxSlbTlQcTToWMNFRYadEuni6eLcDJV0IZ9f3dzgUHjggfrhg7NUubSXLjVvdjZj3eYYPqYh&#10;oGyt8hrDXNZzZmP9ECcq/HK9jHxPmDI/cLzG3k6LwpaubcWm/a7KYPOnlj5//0Hw3vuPnrz84iP4&#10;IGxub1Fl0euurnX5WzZh2HMG/ySJPQbtmyvmun2lDfnR+NCB+QPLc71B7+Ra6+jJTRaLSq9KwVKK&#10;QWAmmFHTbN9991p/SPsQzc2wUHn2acu1bVKVbdbwGB3h0CBxuhcv7qOqxc4pc/zotqkjGWIa7WUS&#10;QmYm0G5udpF2msaVy4bHUqWQXd5/QFDqYLC+tUZZKzVNS5rba/7Rs8zwwl/dXKclSefStYasmIWK&#10;M1D2cJOSmkpeUMmpicHa6pB3tTCvGSo8vrXVQWUGSwiqZSotn4n6oQN5rh0WRXhTj8yxxbysgkNL&#10;mXqd1mz0/7H3Jr+a5emd1xnfebxz3BtDRk5VlVlVLmNjDN3tdrcA002vkGgWSAjEhgV/ABI7Nog1&#10;C1YskFiCEIgWrW5TpnHbbbBdrimrMiszMmOOO7zz/J6Rz/f5vTfiZtaQWSZtJFTlkisj8g7nPed3&#10;fr/neb5Ttx/iXDubgxLx2bv/0jsH860q7Tt37yKapbmfjIfUKjght+rRyWHv1966M8V8UnB2edDv&#10;gQA8ePYQWA2MGksyrLZvnx6NpivBQhXfFfGgWfQp7MUfPXymWMKUhxuvk4wytdOq8sbS5sxm+Ljk&#10;/ASKHD7R0cnpAmAXVzXFdJIMlByRCF2v0ND+5NGA0/43vv4mwHSWbj/46EUkTDh8eoF/dXi01/yt&#10;b75NEfWDDz6mgeT6OyiRGgp6/L+++5hvf+fte/hNUFHNxiPEOPRHl5cL57IpabNkQcHpCQ7ScBsq&#10;d04O+Dd/8f6DpeTDWRvFtwTnlf/sv/5jzZONtFZYYJfG55hT+ebVSdwC3mIJUnVDbgCFOEe6PTXc&#10;Oki2iW9HC9UNjmpovnrtxmYbWuiwyiJVKSZS0gifgxSll4hjKjIK53YVqCyW/Zltdju/RPOkoEhQ&#10;FW2mNYG386nn/5hZk/ujNRPaWMv+pTOlZSvwjSdmSY4a8+sbNFDPXfKTvM1UDtD8aGfDcrRw3vmO&#10;EANmZ27zwc7voZQ0s1A13+nWj4/63Tbdi/NHwQEs2GXAyCDd5vF2PsvTl0vMdJ3aXSxozGZEvjsm&#10;1KbG8g4xJVNpNlsu6K10aiIWjZouO3lzRwo3nhyVOpA93LJtaY2BO3rs6ukYtbvlWFCK/s6tkc23&#10;ge9Z4cjOpQBVn8yP+QcfvP/++x/EFhWtHDAeLggDF6Sev2ybMwrPzexdSiOWaOfACoGe0hMUtlGH&#10;DQQBfXSdLSLlvtEQCuQRnC3k38jwGm64CKpA/HetilfmkIJxZVJhGPbO5kSIgdmGU4rts12ZXQU2&#10;6CZ4z2RxKwurUBdWopgtXFKr3aLSBfaxUiiapcxfizwvnDnQDCVQ+IQnYzOzU9YtDkxCVrgtWQ6f&#10;5g0V7Pw9DSd1wjybTzvyvJ6m7omvOFwLGRTPGSlPmmpGw3cDgsGYE9XJ3MKVhR0Y4C2El4uPxCBK&#10;WIe7y3aBdb5oloHZQO6SD7lXphaQCy5TI8NreX2U2mLES245oB/jN79kBroJLZi6tNbdt/RO3Wk6&#10;fNoKfilsGbdYQpkqqwmrunhwsJotV59fp27rdbC3NbBUXyv6rJW0RyM3CFmhGpVCGaw2vHApYGp3&#10;LSNJO0mhHjiRQxBJ5TJM5i/T/LqwkGJIUS2WmK2dB0qRdbzXmcKBY2Ew7BCpUz4lYWn0qtBlqFkg&#10;toaX3HN5KuBEuzVmB6irAcuZtLokp0e3jo8G4+FisR4MmD4XloQuBkS1gQJRzKLIETCMaOp2GnGf&#10;ZAVMca8gPlwiDveJaMmvLs9VMXNaNqoT8Ze3wKqRgph9km8ckon3byor7y33udH0rf/0tdT06BV2&#10;wy7PltKCqTGT0zY0jvF0DjYNdr1KCvMi0KbCo8lltS0PSV0hEFyubB7GmdQ0guxklFZITwFTGqci&#10;vBy2Jqvm0WfAp54NdUrbYj0zD2cXg6zgqfGmK1Ugn9GGrD2y2y5ymeBeLCiYIc/wVMyYmLB+GArT&#10;+OkdESzGTsfpoPaAvbfZERnIkO0i1LInxWdLycLEChKEAt/x61pJcbSJizqQe2RfKbMV7dMM8Rdy&#10;yrAtoHBRW/IpSZxjikbCZs6QKqJ5v9uCr6fOMS3cNiJHkwps3qrF9Mqx3J3llEehqP6Y6nGOOYcU&#10;QTqcnVQt7L1alducKRlJyRBdaeAz+ecUJt+Tj6Mk+UaryTITRIm0XbioUN1XYc5WcXpK/LNxDxFZ&#10;W95GG2FGDKQYATM5tx+qXSqX411uIZZa3BpWmTuHkxPrBhXkTyZkonF98mxES+EFh912r9/u7/Wy&#10;sEbg7gyncm8t38tNoSukvKBsJzypGg6HOv45iGAz+oYCyWYFEHhrY4JQBoqBvFUI7iqMLeKZ0Mbb&#10;LXtt2pEFGir0HsyA2/Dhe/8CdtjZG/eik/vecp6/e+afD310aM5VqHDcSpdQU+5aC9tUf26B/zMy&#10;n92prsM+yF99W+D7Pxt2+/xex7/ZZrwK4yELdM18pF01pYkbkPtWw/j+r5DaL89f64tBl+XP7/z8&#10;V6bF5aeIxl8qAO+KxpfJTOV1+eHf8Ere1VdJFiMemG9zlzV8bahmjq9/rU5mO2F04Lk6wYWPUwaV&#10;xlvh3WVShpUk0S/LNfYmM0sYp0jLjL/lKfGGuE+TUhp9yRNlD1fOJNCkCjQFVDYADcIoh02Pw7GE&#10;nCyf3iRxj0AKENUd0NZSZ2oL0VhtQiBXJH6ogAcrlRgaOm5Zpk0vggQ3m6vyhpu7UkiRDCb57dR1&#10;MLCl/suUGqhRFzY95iPFb6/JtsiXe3AMxzQibu7s7PDkZO/jTz5xr60iiIRRN9cy+EkNaBEShJJl&#10;Ok9jDPwrXLuSGgBNqOyjqnlWy4iUukh1F85GkSJHS7fdExKheQiZjgpWFxAi+wqLjfVFI7YlolPS&#10;8xxYUKjeaIOH1MGiKvKSlVGWak4NmHVwBybPEbCBM3IQAh2pUoiUe4cUDgslTxTrHJMK72APTBFQ&#10;p8hXDCXBaeLjvQ73/yqZASQxjsOOO8btshaq1QTa8ytyl1ilUYx3LR7ZxWiyYeTIU+yT1ghguY3X&#10;8wlct5pgG7V2SapAWjskoUStVFGpW9GBUt1DGwu9tHo5nOjw3ey2U74ExFMcsdUW9XKj3Vis8bZI&#10;OO8IVeInMLpF6spZZiavKqHXQn45j1JCsEyOq9pftqOpeX4E6FgXav1Td8gLSu60wVzlCl5a/AtV&#10;yjow62zwzqRYeBqfAAgtV8vCY6Vl1FlblQI4cbTmLCmlFsE/r7QaVS0YfMtroZL+snw83YD288Xb&#10;oDjok7agmXhU7poNmIciunHub9DtRLDwGx3ogHFlPIEnNZ9OlmBc/b3WyeGB81t7+Pg5RSEjnm4r&#10;5Iu5Z+RrQaqYLuBbM2TA9St3dFwqWNp1RHSQsGV3RM3kiwZHGyfKVS5uM3iaXMXFWA4d4VltCMVi&#10;KXAg1lqQUwmPt1LIN6tSq+xovCwf0tcUDRorGXGxYRlxB81qTZ21MRPFgKdckuMRb3tiGAWrX0FH&#10;WqmhUSepvmXtoYIsVxdUpXxJkDHfv9/92ttvHx0cf/v/+C5FNjX64ZFBb6VFVydiPmCcK4pfwd8z&#10;9dlS9NAkAmvL4k3tdpRYGV1r1BpakLTBUBYVq6vnaMHrNDIAC3iNLEABa8pisWxbsuKWFFPVZvTW&#10;3VuLZPVsfLGV02DpilV+/HodWptd9Pbr1ttHj59ODYUoC+elLX9dAZ5zKv9ESmycrhxjGgsUyrBa&#10;JNILn4fRYCEb98pwutZotQzeuHtE/PIHHz3yq9IATAgyzeWeTbE4upyOL2fYj9MoRDUQ2siNINgk&#10;+WEgD4XRcJiihUbxlxbPoAQqQHmDp3WtNiiOtdKJtKdTXMuxAYQs0Ee1SkQiG+IoGZGXjTsgLS20&#10;RU+BzOnwagkfFR7I1tY+twLfbi4D/IoHNOeI2lZLa7Zj8a65j7AWVeYLBDSPMTWO8iVnh401TwDW&#10;r1ZVttFKZcovsTGwDkZ2ZQ1PeFrC8kuT9Gl8wZ2FzLwBtK+pTuVHtNp1N/FQ/rVmpbSU4nHC9mck&#10;BII9no6XCzD8lSIDXOC7xDaFJZgrcDA2+qV58Wm6xHxNTavaXQIUPCdMFf2+zOvVZiVkyKqyGih+&#10;mkjqaL6vofNslmU8xkO1qHs9rK0qvodYsw1iHOpvRpLLuQaVuiGBWR5j+phrJ3RKBO2IdtwVemWY&#10;d21bzY7G75GxnUmVi3yLfyyj3XmjeVmhSYUPC6CQx3u4f1CXSme50ZfFcsfTUk0KDhinfF4tdIRQ&#10;ZMdVE+JwbqfMNbzz85Xmo0Gh1tTsyGXSy0bRZBwr9yJkMlejMT92vRDRg8u8fRsAUAE2ODmzff/G&#10;t771ow9+fH4xfLBdMgqlE+Nkwg0fR0UWCRsrmLUc1xXtW0Y2X1Osmj3gigbh9aO93tnZ8Xg0HozR&#10;cSMPrjEDHMyxAJ622BshPlTi6TQRghf6ownFRvb86fzOvQPMbnFcpGGmbiBsVJnNQQWiUyvyEbEM&#10;oRmBO40GkBfoy16czyWVYE9IkC3F8CYW2hSKSr0mi7CiHF5s+rQ+/TafkwZ+ks/WEhrQeYbnVwut&#10;6iSLjPFC1dBsC13MRSUSAwabrlJpsCnSqpp8L5EDMABSGoA1w7gdmvOrn1RMC3142Fstp7xk9RZ6&#10;lqjerg7GY9soIvgpPDLGoXjFQXk6u8digDpbob/kgbCPf/JkWOA8lcUvxivRIQLPUhK8JN/sM1VD&#10;X5SoReTO8/dUV+NJhnLHfA5ACrXdaMcX354QbFF1FBlfimDy9bffeO/Dj0cT1mvukkM5ceHScArL&#10;qSzPqIqYNSTiIJTTrbQynLDNVmGCXB83UQItmjVCNCGkTBnMMzJHeWXaKvbtCJbwWtQ7kGeZeRrd&#10;hkAjFm1cMmbSDcs1ysLxmwAJnEsniMmL4WDNCcj5Kt5jo9Lr01LCmd/C5N8/5P6mBBBytyGX0Fc3&#10;7MfCzQPCzTNOsUxzrpDp/hXLm+K0f3iLQbmog2woldrxrb0DqDhnp9+qd55evPjRxx8UD56wqEaj&#10;ZH+fTTKooUit0eeXzzE1KVG4lZ1GZMy+Sjah3c2Bu2sN2E24Y6yoKSHKOJ4LoSFs2PxDsinwO+Vw&#10;zdlsmcLoxcFDRfftX/zJ/zoYPX33t3+vc/tNiPbbv/Uk+OM/8K+eLMKUXbIOqd/CTXJT3pY23ywr&#10;0jr5yS/oZ7ybwUW7/FdcN4FCsnwHuL00Xv6l+oGivB5XXlsN29kf7OIVcwRnvT4ONh0xqW1G6gqT&#10;wnfIsPerzvdL6W/Lz7NwujYR929afDhfaEMQ/JeK3GIHfpRe+UV5wj93flF+ytgqcpmZtjpcw1vu&#10;wqtetroan1M4onmAUpUN8PqXpOB6zmP/zW3O7v+VUMR/LtirTkB3zwRYZbaciW2CSGq7xc0eD2Hi&#10;A9cvZufPJ4B+rnSp2MHWb7WpREr0SqHmS7ipQval7UgSdUF8zb07HQluV+nFRQLSW6kUBLP50g/J&#10;NpljEUCY+5YrKJTaWGMzcDiLdyIRkJIjkzWu/uhhZFWR1W0wXa4gudBpYIzM6cC29+zFhRGMAxIS&#10;oBaOJ/NURhvevdPeYLyEzQsQzUFDqMHZYZdP+ujp1dtvHZ+eHv/mr/0GJxG72YcPHlmGdkm/t9/v&#10;3H/trfc/fDRfLFECcY5xLP7d3/nWo+eDp+fD6Wg4ndEa0f+rsyvUcDKYjVazLezAuBZN5wmjaPjq&#10;KJP5aBBf03ZCydKti3IshhG7YeHhdc0By0enupkvxspJF58qdTYmt066GGUFVdXPEuhg5aH6DfGd&#10;WuNer0FqMttstdnBfYEyPVvBUq4TsFnkA3amTjOUE1oZnOzHi7U8rCeLBDj6qF//yt3XrkYjfDqV&#10;X2NGYmhS2h1Mktsdk5lyJo4Xo4vx1YNHY47mHz242ttrHu7HRzh0V+DmbhbjK68XKEgSN7MQG5SB&#10;4nVFnPBNE+Qd7VWXOfZVKpYYxDcbfOV6Nt0MxiuR5y21DpKdHJU9v3l6vLd/8MkPzlknNJHlPlPX&#10;asOon9wP9G5mXxtBU98ams2EkVY7CmujCV7E6XI8V5Uee+dXg8jEcEJa+BGt5lsnHU1wUoh2W4Rd&#10;cJ7X0DQzngW0/WQ9FcRNDsLjFxeUgrybG3k1c0/it2+fPr0c8Jo+upifHFWP97vPhhPxRDJVw6Dl&#10;j56NUWbJQRr3yyDc7/fU8bZQ5yodersYz51PtwY5OF6m28VkqTOZPyn+wV9DoZwiohqxwrnie8f7&#10;Lo6FeKB2BQ9mM02jv0yTbqOCLzMgMh4zWh551pBKKEJfsGCE7G2mq7ROulQz6nSQfRfjxcbgYLqN&#10;QLP5ooDiXzgloc0PSMOm1ueehmHbjGIRdAFtidkFnxqHmH6/PhlTivI2xqYE0hzLcGHV2crRWWyA&#10;U3wTzkvIwcxjC/tX7S4aKrxANslOOw4HeDRYaLoTlVurBlnO7/3ove9lP/zRD+Cmi2JmQ3rAgkLC&#10;OoMy85yuEY+PPFzTNFhbp65aV2zSuxh/cbZX0+ob92znsUW/V3G+L6wadiFvirFeSJ26HC2Maem9&#10;c/8tbAaOjuPJeOQBBaBV2+i3C/LUGMWjNgV6YCJTa9GiE5u5SFLXwVoqVCAEuNSqzeQ0JOVmZIkM&#10;quwJa1aPV9tt+LRqZmUWXswkDYVgdLGCZVcui3i+zEwYW1E4c0Thm2jIQcBpkRqAiaJEZGAai8jg&#10;Pt6fzEpFVh+rk8GFQkCgAlYjLFGFvfh08ho0bFcYrobw5M3Umh2TfpFqHrBoluewLDSnzG2PQV+3&#10;UlEHPV8O+wt1zgWESQxUIeyx2J49k7VUt99nMsst4L1hcOAuD4gnYAqjhlkYFb+5oiXJ3iQIeIOZ&#10;vif8KVln7Y6Y85UqK2o5myyFLvrmR7qVW39uSLwAkjy/PmVLCzSipU8sUQt8SaMKCWStaRYBsuHB&#10;D2m3eQDiJBOTxoOgo2BSww8l4449i8fR6cWua2UU4qZF4uzQr2bGP7DRF1tYpRVhgw88z8c86OCn&#10;G9DwQ6vODJrXmrNfKyYpUWxxDrzGKmP+wt7KVNDZ4UiAsCmVAOSn5nPLSqng5QdsKCsdUy642RMP&#10;nn9tST+pfOSlqq0J/NKbJCIQyQCR4by0aRLgaBos+g+D1dlio7UObGVOrDjsYXDIAu50dxCLtj7H&#10;Iiw16uKzciZyKYV003ov+Eh0JnPJBBROBlSDVFU+E7QZNXBvQdzsTrwLhwetTDc/meIzmYy//X/+&#10;7/wDpOUY/wFuqBdyLci0U0MCy0V5MSxdFh8bA00jW/mQeZkFQOHWlMzWD6aLhx/8YyMXLRDYVDvh&#10;1WDCl6KQYiLM+y9KeSqtN6NOoHt2xaPjPjsojVRHqkocIfN7Z19dLtfj6bTXqvFZfvjd5/lS67sR&#10;VjIE+3562A2X23y+Cut7mrqAD/M0zCkKEQsdib/Xrhzsd3rd9mQyYgkhmCG1NZX/flqtCLZiWG5y&#10;D5GhI20mDHFt22TISNtGVBi9KwdmCCWDF5mmixZMTBP1xvLSJ/kwun1Mo16DsDNWoHR65NXPWp1b&#10;J4eNlVl+rLZ7ljXnVcO9uMVVHWRljwUiIQNHLNR3f9Fd+tJQREVa0bucY5FCTkJ5etRiekhh9G/+&#10;jd+eLhdX4/Ff/OgJpidNg9yonrq9DuN2oN7Hz8YWt5tKd10JTk66r987wVXy9Oz0oydPnVWeBVDD&#10;+yo4Ba9GTL4UUARnWz4M5rli6uSgu083ymvuMQM1Uof34YMxuyJ3mPvD2YmVt95EjsOmxb3RrMlo&#10;kNtGEm7VXu25vD0KHLnqhWyj2X2N3lKkRAmIOW7tlKZ4afSVsztvvH78Zz/4wbYVp/v1k/0+6MVo&#10;tiQBlHllo9ehMiWDj00BhxgyKOfjGe81JLPnk5VIX/3Gtz86p9JK1qUWc+Sh6Urfe8SH2tuXERsP&#10;+s2zO7iTPyifMVjaID3Dxpx3OPfnhHWb4GS6DVgD++24FeXVBMmD5+7VHsT1UsxwsRrkBchOlbma&#10;ZjCSsRVjupXlUVBayY40D477y9nVx//Lf/tf/v1/+B+c3L4X/4N/sJ0/LzHKfvwQ5rPCq7aY8jO5&#10;xqN75/xkEUo3+tXyFzU/vgUTOaKTh5xkZ4fpiAn+Lo73i+G85bX217spBXasKV+nqng1uw6HykGE&#10;Kc8EmGwykXGb3aCzLMtfdbJfmvS0LD8bRHXjK4ui/AzkK+fRXQrdlwrn+jcvz/3JGPM6jD513a+Q&#10;XvsjU3D26vl45W8XfrZkxyeLJBY6ojee8jHz/z+4t6ouAu2rHGb+uigGl56id/EEMhoUkIDN1ejp&#10;kThRPzNyszGi12miagnlHUtP5ku9h3ynguYzwBRALg9yIy5NRlcwrUaDmh/0ZpmsHZSmxr+8Qpkl&#10;B2Dm3DGwDZDavXvyAqS63z/octcgUjPzBVijHltJvVtwUtM5nA+WTFF1gi82geVbGQ3Q2CB+RKQQ&#10;nXOWTY1TGCHyog4AP5riUiB5nm9OY+LTPHmAqmiGGmcP88791n6jddQ9+ubX3rl7eobg5PGzZ49R&#10;vs6Xk8HTfL0BBq3jgxn73WYIK5pH30T8WtVYuNusWw5X0drfY2LIUbvM1vg/390/jAKKrZR0oGZH&#10;Sp/xclnamXKnUzPIOvNzzJnR68aTkTbBd+/fUUhmJT4fziJTPRcrPIk2q8n68mLGJom14WKtmKOg&#10;UZodtJh3tSqHSEIjwF0I5MAiYllUwW2kGUadd965C5F6Mpkt0kFYze6egf2gCS37veY++fCNsNeo&#10;z7IFQqzHjz5kcHkQtfJeuq6ly+rmnTdvHxF+CKnt8ZOBnKl4+j7WMZ1ul8ptPF7Vyfclpqjf/PjZ&#10;JbrRyYpglt7xUQvPqvV6MhqvnzxnFLGB/u1o3vfv9rqdFg/i+x88l6gszvfa1Xngjdbpe+8/pRg7&#10;6Le6LXAoMPUsogoWTQr/lBBV0/nl1H6XigdG2LP52ul9z2kq7RU8OybNqd4XlJ1aXBAWVkiyi4+f&#10;04eqTZu9GFm+lKxwuUe0kPWKJKDI9S7HsoP+5JMfH/Rr/V51SXaHl15dXAVmOtPgSgrNtY679Xfu&#10;Y/vdvnd6nInQlRh50/edyyIkMO0G8nwNzbuJERE4QBJVczsRxBng0jkaySqgn8eSTTw62uOSmYna&#10;GdEtLbRXyS6YaDVq6jpUPiWpcUrjwAknSiNIqL/h1+dGKd55SIr3a07Qobk2lubaqs6BDyFUjSGV&#10;OVgqJ8HIkC/dDnyjAPumG9jNbHMbJCoyNxfzFqTFYPRCUj2Xrm77m6NNG5u3tDhThXfp2niGJvrU&#10;8JuidZ2MRzPAMeBo4YoAX/QHlhlqpqUaP4BfmbeOMh53DkJCvuRuWTq/L5dMZ82oGTpI7WxojC8X&#10;60JBYTQghUiqmdPrMvgn5AqDstEgYbeLFVGlHEl+s5FxHURm7ZBiuJlLJo7gZ8I38/LKlKkc7Aas&#10;ltGam25GHFdjvIWx+ZBREPiOrSZatN33GawA9VshqgQ58jF/c0HxotXi3syS8F+dK66NttsvGrOl&#10;T+g5G7vPuOb2wJgmBCG+PmCGVLYEpovygR2xaLdSU8OL4Ou2Mrop1GsVtj5thqHIOIysbFilvGkr&#10;uKxcEa0XvgNJcWxCaZA6TjVNaCQM3zlZm3THYnys11ZfKJKwpasZcUWryKjFihgNTJVG0y4qY8Uq&#10;3EIwdeDi/3bzajFCbZAqIwdH23beGMwDQkvnAvA2vzN1ZYGyVpRMJ+9leMmquMBdt/bpROC0KGDL&#10;33XD59x4gnwQE8mVljAmvrY9UP5PpgV4ODf91QI2p/jSNnCwi7eUNucgbbZWRpmWYL20yy4t1sty&#10;A3WLfZcg6PxSzcHN8e21aFlpEClkEuvihu2Z28tiYdPFLpJbj9s3Gr9dAxchjNFzkdxaIdAroD9B&#10;pJEwW1xlGvJPMxJtIuWMxXZEN6uneUoV/YdE4ghdLotfThjoQ6s4Oiyh8pJ5pqa90EFKX8RSg5yC&#10;0MXizbRv2nuumY5cBA07zcR3VTdU2HOXWRSrxRwbRCAWLQSR0ZbHjVCE+Dfm6PgmWmUvy1z+npLA&#10;XBl0V0szru1QaohSwHdHpYZvEkbOMylT9DgyciMWPiQN+u8aKkre6IJ9nDZtE3tufMAVOj8qBpoV&#10;S1JtVHWXEFlHyofRnslyzERYkPaJL+bLKC9Ip9b4xJYzihNnlyWPqAjnJAbnRkbLw81GA5tAFQAr&#10;MLAxjkguCncFAcDnMPRaoMG4IhVSVkCVlbJ3myPr4CdwzmGTJbRTkwm9zVXZWZBR6ZGXxuXhiRXZ&#10;CQLey+4Ccb5q7vZcxykmS9JWrDgjTe8gUp6o5rE4yaJcCUAoXaZdoDQ/vAakFAD0NtN+Q/OsaDUG&#10;VKEqJAVelm+cQ/l4CrFIAbC5lDkrRyT5FEoQtTYbRRk0RnI1wB1DCtu8MJav3hCL5y3dIzBHft+l&#10;a5jfr2fzO343CXha0Gwp3HBNL8UHD+BwtOpNUfJiXsbIhQNrLuniA1gqRs6oICDBLgXbySnGbmah&#10;xMhQ23EJb3mG6HlT1kseVkC0BuNLEf9yhjANAH7mWp5GdUrs01HLvU1KPpPUefbWihZlZgkaH7Dw&#10;6pEl51pofG4vu+8OexaVMaQkJZAxjJ+YU4YmW1rbMmtNk+V8+ujj9wfnT5v7x5W794vb97I3pt7j&#10;x7sAIBcuJBs1m1R62eeZ9n4maqZ8SV4txSzPvF/e2PdzoD/bQAQ3EI5otm0vyc8vQ3t/RWv+q2/Y&#10;ys8H6P86/aP96wDd8vM8o+UNiGAJ1GPrbMBdhFdhfonFq2X81zdKCGx/y+3/49aDHx0Hqu/SjEt1&#10;CaFLAQ13jaIOtUIhMGwwppmMM9uxd2C2Kfd9FynspO/EXVbM3EQ5uuLnZCY3cMaETuTkBHy+LHUq&#10;MmVI8YSP3V/KccZ+vBWlZei8PWi6qlXKqzCUs670VkVqngvcTrYuiWWwAgZogh+srGAIzxsph02r&#10;ovDFyXSBqujF+QDE00fERX5es6bzJVOjzuwyS+XaYMEN2WK2Yh/Dth9DkaIulhliokIp6L5qLiOW&#10;cgHQJ4n/haWG7eUc8AOyEmCa5E4pDTPyJm7mbLsoDHUAA5faLtxphGJpeNAqIX9tWuKvTgeOT0LP&#10;LlWBywvFRoq+uSioetrFWruagsgPxJ++eaxa9WSbUC6KFWbKuDxutdAwx9HJbgxn9L0cvHBp+VyQ&#10;e9IKM349SR52s1rfaydpPds2qyd7JIs20V0Da7J6wTI3ZlIK7ZyFuloHTiUpd1IQNfCDatbtRJ1W&#10;cz7CbiiFfI4jN4pU045JWMltIomW22a0ZAXON8w1i1qCoTlgjGhEVEX8jXxTVXzy3ZC5uC1rKbVk&#10;0MitEHfdcBQXWJBZrQ39DQoAhitwpDcK0UpInzFvhdJcTgXa+S/z5m+GmJU7K38uqVrtHO73MUhm&#10;pRLMy9N0wqFSqgNcMzycXk5vHX7jG1+5QLB+fqmOV1We1I2671wOiiA/VKpuu9PWcYt7sqo/lc6e&#10;jL9k9t0mz4szuRLhUyvktlGVHBJW6ppk3ZR8XexSuCkU9Nlc6qvLIUgvGwcWoxRrOeMyCoHtOh3h&#10;HdckQExw61LWVYA2IsdyUktibu1paBlkPKaqZR3hgZabhbR1K7KOZKFPxmvieZU/QQUAD2Mhvj4y&#10;s2QtuTjRPEobtnpPazZDu68bqZgHU6Zxg1iS1BMMZoAXvGIB1RqAq9tHRECidDAagJSIEIwrbySW&#10;aQQljWuAdan3LfOpxyRwLMV/428oJZut0GAoRmiY9BSQVGU0bQ7yeDIHWkyqsVga1brLJZTPCpOw&#10;i2fTmGBjzZ/NGD4I1smK+IyVpU9SJHFXc7WE+Xw0JRKa5QUV2Wj0/rMUfwIMk9amN3b24uyPhSJe&#10;VM8G1wvKel32CKLcYtNzrRNZe0UhTvZUj2hDmeJZWYkWf2htjIjZZiBhYkwIt1jL62F54qgDEiCZ&#10;SDZaprCi5f0h9a6z46xETjGFIFCi4fUK09S8v9/9nX/tK9/4+jcPDg6+890//eTxJy8uL4CHnRLs&#10;0ePnrtVhrINJEgXoRvc/RfeIQL7eqki5iv1mJuIunwYbUqgWuaovWCpsf3TsSzlPVJw5rZSlDGWc&#10;jprPrulaYEZcvu1XWvkZsmRRnqR2sylGoNcO0uZysUbc2Ow3hkN6Uxi6uVP8yinYJM2b5VpaE78y&#10;mcx5Ok1zduB0OcAOsSHrebZqWiN0nhArVTT72M+ISEM7Q0tmJvUNpNMsq/3DmqN4ITJIVcfngZX4&#10;zB+2cncG/9G4YC1lhhCqrYQ6VVEr6xX4J8SwK80IMEeekiJtUi+DRtH26LSD15tL0sOdNEd0FqAs&#10;51ieLt5ruQAfjimUjWdRTueZWWiiNpFIm4EwIh/PxHdu65RUVQwxHkLFs5AyxmiMn2ULo/cDmRBU&#10;c5u96A2zfVNu/qbxtnx0WKBVOKIaPW/1CkpJ2lwuljxMggcCE8LLdS6GmBoc7GNSz6FaTTaXvAwn&#10;x+S6MZxl4LpiQ2q1OR03bvR1uA966BvTAUkqW3BV87KwaDTC2TQbDlaHh23BlYE3Vx46Sy5yZUCj&#10;hXnGijh4UOZmw+/hjN0g0SEkCC5NGCvixLCRfYEfNiDt1LhdWVxb2vTD3yw1O7p9r31+SR76+nxa&#10;np42u73oajh6cTn5+OPzRtcZhkEn5aNjz4bnHwd2zKAUImq1ngyuuFzSiza9PT4vsw/2O55+sBhv&#10;OYiXi4UGSYHfIB3xiOVcabQgnjGozMazZb9LGdBYjGbc1DzbQhEXkSzNTo/7anpDo7sU5XqqZ8pp&#10;tt/r2Lwi9yq+bm8VxQ42IuTjrU5bzZPbXawBufLL6VAhCCyRJMfzrtupdbsVXkMRj2soCIBw2V5g&#10;96v4wb7C9RP7rY5c7JKEaTex2ZcXm+4+XODWk0cvrqaz86vJ7VutJK9NFjj0b/WdZX41JEE+ffv1&#10;OmJW/svOTn/I8O6TJxeldy4LxTHWyapeIGsQwc4iZ8c6OqxLpbBgLpZhnMXLCDZgLoPyVB0N0uFg&#10;eXBQ5dV+Ph/L1rARHx+Q1YHpZYogSRlLToguO/0SL0SRoom+CJU8DNEDdrnN6nAmy/DLQCPA6qXP&#10;tATyoN3C3Uq7QKPKpjnjSKXDRSt6UA1fXHK5umlMWeWcN5s6hcUJTDILZGS3AtplgRFbb4KOJRm8&#10;QQc3doT3Id4hq8VWQ7GokiDWW6+xM/xg/ZTTsLunFAPWG0wrSkTIFvD06FeZLpycdLhyCgGmyPyK&#10;Xr/umVxbcj571TeMSgsRY06Pb7NoZ8sxj0hHopd3qz48nFm1hAnQiuPxaDMsXmTF03t//E2g6b/7&#10;935v9Xv/Tvrut5b/5C/g90R+um7ywQq22iRumsx/UZeLbOnlP7fd/UxzaRNtY0STpblJZATte385&#10;f6gdmfnm77oW6ZLtaSYoPTYRBWC6uv1VJ/arjvdLasl+JkL+aQmu+5Ki/ClnKdt8gxtm33+JcKpf&#10;mpbtHKSdd0Tgl5+WE8u8l5d3usqTBWQyiCGqtylyMrke5VZRaLZa/DU6YGPtaa4gGvDL7Ati7ACC&#10;HKYvvN6lMR/l/xAE9EUQvtxQjLoa4dLjeIDu8K29PdGuhJUQ34qDMacpmykCH5o6MZH52aPGQjkp&#10;igVVsNBigcIxpG85O0MfS2mZPL+A5yjeYqsTEiPUb3eoMuaLxcXldA+hTzVA24NxMdN+jnHoSLA1&#10;ma+tEHZkyZv37lGAnl8ODw8OKXAvRx+h6qo00Mukt05vffUrr9PeEnL+4JOLULEAAkiePht88uhi&#10;8PwJ5Q01IPZRqDfZRX/y8JwsACirFJz8xp88fB5ZAOGTpyHRQWf7PU6Qo0q929p78OicVo0UdObl&#10;AgAbbf4Z36lqrUS9vN8/ycXcxgJqctQ/o3yDFea4qkLVBEcFlJftRvX4sEPTrYIolH9EDqTu82Fh&#10;bG97HchQt157440ff/CTtTomz+ItQmRuvQAGZpBXcSHF2HjLscDhg4MwpzW0u6gSaLJAwshWUUk0&#10;TRcvLqGzcap++PGYcxnGdAQRttXA6wtmMte5maE2avW2CWxqc58oDg4OazLxIjAZ/+blJ88uuu32&#10;aweHr9259fDZi6eXVzX57ypIepPO4Vg9Or98cblVbRlkh90ETd5+rw2B/MGjC0/9CwVJ++CgTQNx&#10;NZkiwqIrpV5i0U1m6xg1Ua1y+7R6dCBp2Hi6evx8RWf1W1+/PRiTEC+UGPlMt1UjaCNZ59tFubHA&#10;EnXvFY3g9zs1umL+20Hz1ajTlj9eb86vlh8+GBzuEblce/eNe0+Qoo3n2GFSutBPvbhYUJGy9jLD&#10;F5EKIxIEuX3r/tHXvvrVr73zzvf+9LsPHz3+yYNHB3Xegmy6nEZS8nmIihqt5umd29/6nb/1k+98&#10;v0jNoIeOEMZbrasxjCYu0p8Kq4vl/gsASMGnkC7xweqRuRAB3GeUd4RtxJUlUB80g4ZzraVMEGDF&#10;30e0ZMPlBoRQ7GzjQogBr4QIYB/NdeQwvPGkLFKUd44e2J1TeWpoZ+58njOHQFlakM1XQPzMlVTY&#10;pLn+mJoW2qeaX6CM27f3xI0kQGy+UQquZlbmKu8prioITRYPBmRDd3NH8ZKFBnaqISp8jUpSyNF4&#10;Ek2XZbOR0X/HvWqnaAnXDTdu68kdjlzKoBneWp6wGFM5r0AfoXSgfobH67Ap5lj6b87qJ7u13jQI&#10;zQ9tsKNKn5ArhPG00Azi4Z1S9FPxULEdHe4z/OD+BNV0ydpab+jVOLGBYPSEcnAKyM9USxisRw6m&#10;51pADdmgMHbKFZ60NfAp4LnhgR0KkPYsxLKwAwYqdIjlNDsaTu8C4QuZUMWaaUXOAy3XHcPxT/6Z&#10;shxQ8GZFBtGWqwGskspnO1TEcmAUbC1ptTyixYocV+ZC5kUqNk5ExTW0WzDkPH344qrS+PhiNPjw&#10;0Sf4qQ5HdGRm8JumNQGslgFAFcoPxbSJVYLYrJDJ2XKTFWZ1zlUFpJaEZsMAcBUpqAgRtUxcAKmq&#10;oF710WgqRgBu+shkKf42hWvaVQgyGGKlmNpcnjFxWhqPWKdfThCR3EThTILI8D203AKsjUVgBBYl&#10;4ZWOGsWC2eCKj7sgWyFniJBpNnTpHgW4lhIwG+aq8R8MjRoGxZGZBkfpVLZAvBxG8C5zFoNNA6up&#10;H2VyMtX0wyY/MnzD6qAdG/WouJoWmyWMIBT5zPACnIfxSLRZBhCe3opcI0/91imi92qwqaYnRw15&#10;la0l/eHBYsmM/pw5ji8bd3OetEknkGO60MIziqJcFru9ioyIyGsZ5yZJjd2cTXlOIbODTFGlAks1&#10;CIAQwdRMNohEnUWlSnGlYVLP0vV6OFyivrZRDEuCbtanZEcayqEjL3fJu5iwlsgU9Yqb8p6oGiwH&#10;9lpVez0RTs+7NZZadLcvNyM5jfMdVUYVXhN4kPuKLKFe4XsHK2jHGU9BQqaDVq9T0RMMvHW5Cmn+&#10;uc1AeSoVPEPSVdOIi64hLqFTQa0ZNzpRu1mPtenpFYD8enJ8NCrJQca1eSGzrFI4JJD1aDg+3mO9&#10;VXrV9jRabzGGq8DW3J6PgIkvAYoLMPKAZqZxsNdfQPaFAzadT9Z64nlVgt1a6BkVhXlbcVDbrzZp&#10;qj0No3Pe+BwmeyOIISrxJBDGc1Zw6Qso1UoczjSsZN9mG5K8iOcpAq6ZFrF4mK4r8qG0PFXE342u&#10;X7TijZ/HAmyrhLex89P9bYMcCc4Sm6ImhPigye3dkvSE2ZEm/I16vMq4c2zXzdGQUyyDeGJ1YrTU&#10;ZsPDgriuSRp1yWqmy6BQWJEpBpYdh1MFCC2ff+cDCG/zZXpyi6NEvSSWVIpPWC4Oe5WDLrNTJjpY&#10;GORMTqWdRdWQSjGPNIixmfLAK6xVst+w3JTpcavehUUWdJg8kroBCZkjoNBWUJJVwKAqiI9YN9qu&#10;E1F7hNhOJhk7eqcRh4c1RsNA3DhzzpfJaLi+davHTxiN57IfKMRbrlTk9TaaMqzTC4H+haE7xRxX&#10;yKuMZEk7NrMcP7iYKLdgNFqTR7XfwT95ItoS1nJ19d7zuV5SwOpitORaWffrWcrbnUtQq6XOfLrL&#10;ULZWa7e628JmNRvJ7lU5mVNKmq0Pj/aETpcbyDUKvfAtO0yfCdFUtdON9yIlkGiuWJU3CydRprB7&#10;FFKexvQMEeQEY49yOfHMPazfrpF3MRnOamJAGUKTetI++QU+JWdH3U8e/d+b5Ord3/yb1XonOnut&#10;+h/9G8F7P/D/5BN2cFR9HHTjNw9ZhZWHrIIyLL+gbdWrPF6XKBDp+HFnUvmXkNX61+zZ8mbGrv0l&#10;SRfUSZo8iWDjOD5FecMTyTcbw+JXlOb/N43ZL7h7Pycm6NpUu/wZSLD/Uw2v73tfSDJb/rxL+KxP&#10;dbH7rdcg/zXdwOhL5jaqUWI8neNfRO8brEWQwNTIl/2xlH52PeVf6V396Z8e2KsROk9OOIbzpdLn&#10;qamx9tT5gmKiO1+22A1U32YibUy2kns0q31PqRmciUPeA+qBs+N9C9qlSsQtReZ2VNbmZqNgDeqN&#10;2yenzEAv/VFqcYmDoSQeiVLmQJX4pXmH9Nkct/bKCK1jkiJz6lRkCpOvYYGDMZbdaq1bqXYrdcXY&#10;4pvgx+ePLunvMASOiK/B75aagMGdH50ct/pM5Ak82CSNILpz2Dvs9rmYrArH6grJBQcm+HWj2Rwv&#10;t0pIDbZB3IJ4+PSSCxtvxMRSgg/1B5oSwGSmxGREMF5maNzC+EfnfK1LBR6HtJtUCw1wOio4Gon1&#10;RN5NRbFI0ykambiabyNVP0VWl/WXsmLOjvf46QBLCvuLw3a90a1r2DseoyCcs3V/4+DWdDD9zsV3&#10;nj4SCfTuGUFDGzqjo9Yes1XwTXrsOpLgIphuEixw7xz1qXCoBrH+mE3FRuQvRud8VKb9wv44lRRZ&#10;F9T2OHKyKF+V88Fwv9vluDi/esFdbjGuKPPpfDoajwBPaIm7nXsgVVQyPcDeg3av067I1rCsetm9&#10;w9PhZDqdTIhSRQfGPPTg9S7V595e2Gr0aMc7YXGbpPszFhVZsALDKSdYaWeAsAjBEsjZ3GKlJyzi&#10;LfkR/W5dlCsCSpOYMD+YwJfPsW2mqEkxHO23qofdXrIZqk1dLHH5FQfMYquYZwPqQkiGzPT48ZXc&#10;LWM41AsprtcFtQEo5HK24dQPk3Q2WAEklSDUMjhNpoM50i0jw3r7RBl1Ovfv3OdNePDeJ7//z77L&#10;KRLS17CCyI7hmVDoM5ny8ucPJ+X28ejZ//jhx48fPHr69/4TMN7Swjw58ajGJUqKRNO0nNtcosXC&#10;2IBiLUYCJ8WipLmnM4GAJRY8yGBa8XYBTpHzyJHKFUcZYBEaGPpPihXZqBrds5RcijlJ5v5UmiiS&#10;LBnxcmWVqZ7CGVioVZVb+DX3uDC71ECOqwZ5Ozq4mk+VFrQWaViHK1thZELJMByvhGUIqNzJiwoz&#10;Cwkd08vaTccvVrtkHxHORWHX4NPoexpO1FtSofOGyFUXeuzcUWLFTNgxMMVoACkoc/kPeXFDPm+K&#10;Y/RC43Uaq9SGgcwLIF6K6i6qsbVKpfVdma4LXaXU5ZnuI4RPWvJuh1cmV/vmKRoHMzA6LBpYunGN&#10;AwScBc4RmLLVyCMmKDUCZ0S5y69VnixzMmUuqweXPE/TAToUK/TNjBcYQS5tddIvU0UEbJ1/T+rM&#10;hE3FLJcbMQNFcNEz0X5fKERKxAFfsk7BpJBn+BVKe3QTHXMTksmdfpfYkCLUWggtK0D8h/F0cc4+&#10;ul5fYAE/Z0xYmAeVY0VHLv/djh6ZbytCU7czTpyE2u68sENB9IILqCaN0RNtEiW1VBl0xrHRhg1V&#10;y102vah9zqXTkT/Nq7l0MVaBUcAdemt8SFvz/N4q0s9ymdqnNWqFwnuVe2xxbwjC18LL4QU06m3Q&#10;KfjsvLjAn8oQ0qFDQShLfD6EEQsRluNlBfgJNVXAKfcyrApQ4j1YTjaiqBdqD317+dLQiMhRaHMS&#10;P25I0E4Vi+MdiaDLxbbXr3hGvKmIvBonVbNzLtwAW/4am4WsuNKt17zf1vNj9eShUVnLYMvzzWHf&#10;2n1w94AdMRSmzOPMnfEg5yWFvoJMIy1A3xLtUs9JHYLCymTbIRw7J5dDbt2S32JnKSkHc/sfSFM+&#10;pb+NljL4yYrnTfUTglDx1cre4IWgUlcVmtrKy/UIkN4cdGWgJVi73EI+omHq1tltc44rXlAKfL6p&#10;Kf5FqFsRUqKAjDPgYDYHtOuRr9qtRaQ9waGObe0WNk8L/d3mZnMG35LcmTn5kTE1kL7u7SEIggG7&#10;dfsQY4UIsbM8mTbGusLuT7XFYro5O6q3m1ovxvBW3ylXkEU2n220HYhjAmWktt/v6j1kiS18DkN6&#10;wtpWvvFSwRvVXBYggYi57ANCqBlzaaqmikZPzZPTIwcFzGJMErZyyKR8YF7AyFam4aZKsHCi0vZJ&#10;8To0qy7MLpsFG1vG4uUq40Zxmuw18LLSps8bjAQgS93vQCBd4cCnoDJCMr/UB+tFwVJZRcBm8CBg&#10;BlRsr1j7ss3jvwzlKWjIIyJ/ixswV5kCWI7pc6THq4Q9vpOD02sw4pZYO+AI5OYs5wUcMybcvBIm&#10;okiVb5HJ2l8HbyCKUtMSidGpasOXeZtuKlk/EIvpz6EAbLaKSeCgcT5wrDeGc5VGqDVkrH56bE/5&#10;cFmzI/MEgnK9FXi7DDNpwuHp1JUY55mpkxOU6LXjHy1sQ3s2s0UcB5q1WBYBhSY7np1CXCTJz+he&#10;oFd1m7SK0Jbn7HHEAtQiPQ746JBAZFC1TCq++yfp4+GK42UqtViSMRggmQVeyGRVMsuI9CrqYvRI&#10;RX2GgSZW+QL7GZsCz01j7xndidvSIXRK5rLKkPCqNuIN5T6g/IW0dMbq5pOt2+gc9TgLKWn4hKvp&#10;TBNJPixPx7IZs7pY9b2jzvjiOS8S4fYnZHn1D6Nv/rY3HXiNpyxuHdLkCNaJm/Rjx40svmBZ/6qD&#10;0XNMNIF71QhpdBp4X4xv7F8Duj+lwt15WKVWmlWcBvG6kxajfqfj/BnmwP8/+o//xXyUfyr19Wfc&#10;z1/Gl/kv7YH1clDx5ZOZf7mL1jSTunCxkmM7BWymN0cbqggydpJ5X37T+7k/K9jlcFlpxcmq6B5F&#10;tzsrGb4AuyDAJ7O91bFWkwErpQ6Va+y2aBiQVKEIVlrNlqw3NyupEdViZeZQ5ZvkQbSwdotqAb+D&#10;uYxxqRJU81u+DgUz4jH5n/PWM3zbwkbhJa5ri5MJJGfxupS8ii2dv+HF2ywxFwRe8qeTBY0i88pp&#10;dSkn20JfzIu53xagu5EsS9AJKtBGpS4Jju662GL0Tpb3VhkyJF4zW4XDS8IqHorJ1UBbrwxZgLqD&#10;EpShsk3jtUaDDP2Z6FPNUHgy4aRgYF6ZpQsl1dO4KBUYR9O1aL6SlhABn5SyVywt0iLnZNf/bFNs&#10;d7kASL8iWlu8A2coLDgw7ynCKYz6GfsucGaYSa4VVUgKrlkGZKfWBDugZ6Se5pMicsI4qB3FJxDS&#10;qiVhDaNs6by7EAgy9oVxBpsntwMFvx7uZp0kXxh7LECYRWzjJUkfWww+GubqD5kLr+JCNGM+CmMH&#10;m+6JOtTY77Vo+XXER/5hr8dknK4T6Y0TNu5jTVFngFBH5UP/x4EWtoKGXwUvsU28mDOj9xTdIltv&#10;qKDwrTj+5+hDtrwLTf12wQdxqVxX3SSot2aKwUvCHeg226PqnJ/GHAE4VAkmfkAgMA+xR5FkBgpP&#10;X4yEP3hh6infUaPPtFCOIKslEbcRLJyjGHitYlx6ajCxRk1+yQ0nvOLk8Oj8+dVgOHz0+LxVCw8w&#10;bjS3onQjVIz3lmNxMduOotlqOH/w5MWDx0/1vS6qgucnRzBFPRKF3OKmzGfbKl6pMZaVuEOhLKpJ&#10;NoWOd7aNDCajnVD5nGXDSTkYv3AltgIOGE/n0vnIGTk21ab0VmqfWozoi52hFEAiax5LY+poGkUL&#10;RsFeyLd+mSKvoQZcoTKpZfcpBc0kqdbwViOsuAAZMMcaXCgQiaZPlFX1PLU0XyGhknGpvF1L+cOq&#10;AMSaEk4nnLjaaKSBtAoaJ+z1w40Zsff3TEapcOfcwhpkXMuFTUap8yOfTrYSKPOXuQ0iqUmUHifJ&#10;WmSRpDx/uSFFkCfVOwOwgPPwkWsNwCLNJ2bLvNkuRLDNA7cFg9nA/GZsNp4l6roV0a3S9nvff0aT&#10;TAdFQYb1NSYKigqhHRHMlgJdN7vgM8IN6k05V/FxZjMT9zGnAQ4xhJMSrBR2H/EKsRoheLHzqSUt&#10;JLSlIzw560Np+Pobt588fjqfToENlZCMGTqNMcu5jveMBBLpRn2UZ27OVLhsQxjKAUSwRemGlUIi&#10;ZbrNGDQy0p2xxWURxWmBywnPI1G6txN31qoCS0cvlo+ffMA0i3kgOyNhL7RZMptpyDje2m31sfqd&#10;6AhVqgXtLtJHIKGCtwIOgMxXU8/seYFEg0699e67X70aXUymw8EAAGarj2n4qEO2uf/9/VZhmjZo&#10;P2Zmgs4+UnwIyntQV89J/2AUe5jLRUpODvuNvnQZi5kkG0YJ9RwfT1294kDElzYBYLutUBz8ogeD&#10;tWC90n21fs3RSb3ZDmZzfKOCdi/Eug82+Bxe69z4xaCONAayPGJfiPB9Gw+WLn5ptlDKMs1PpjYU&#10;FWha2KBEK42xSNguNLvdXqZDeE5IVzq96PIC7AoQXL7P8uPhW7X3SYWaWYqAGhL1q2Wz41cJnV+F&#10;grqgSUTlPFtN4S4tZStDT0IdzMD4/t0W4bcLvHDXKS0Gc13luer0R6EQ2AX4NoVQ50Mfg6did0/E&#10;IEzY2eYB5DnvCsu5rcmUQNL9wzv1dqXWrdX//Icf876c9BoDaugAp1wQUshj3PKVUNEwvH3Mpu3b&#10;vJDXNIcT8frpAYf6o/Pzg27r9AC61vj20f7d48Ozk8Mnz56+9/5PlkNJTwmfk81gHHYOOwzgiEz/&#10;5KOB5kEV7K+UVYPRAKMx+XiThWq+JPxC6MHkwnzvez+mAeOZnR4fQS5/OngyHkhK0G5vJBPyw8vz&#10;1e1b/fZe68MPcGPkXvMaVHg4Dx5/fHnBpeat/VCYl5/hR4EBlQhgcpciBT689HKmFmv5YmhMePX0&#10;snrc7hGqiJuFHAvT0WCMlrZ1+3jrTbKAxHschvn/q42A9CSseQ+fj0CDFVQoj3o/r6PxLSEy1zRi&#10;0a7Za1dHy/xiVBKB16qHX7nNsmLWqnDsQiMrghPQa0Qgp0+eyc+J1ho3ZYqLg16MQCtWPaG8VPXf&#10;+DBv0olepmaC9dVyA8aLvRxucnh4cKggGFUNEcczWWJhlVxhQkcjddysFZWWqBlg1YwgfLQMVVEA&#10;NnJ+oZgcjYpmdYFEuV0PT28d7B8dPn30DKIQBsLHxxxTyeV4dTGSfrbZDnGXZEZ0BvPsBKl+9f0H&#10;F6vNevTJA8ceYp3wS9lS2c0ABKarpTYo4M1MVo0moSoPTzBwKtj82VH7rVqe9z1/6MPjHk046KmB&#10;nj4dBGY0Vaj5T2DKtFoNJe1uklafTPb4tdf3Yo1TqovFY+QEDWQ75uEAJVcJEpR9WKO36kf9w73e&#10;rYdPL5+dv1+qDK298/Yd2GUzhgHLvN1rHx3fYl424dNdTvcP7gtsTTQpVhb2NrvCZpPZA3NgTqs6&#10;wymhxUy/Go0mYRhHB/2Hz55NpstHzzb7h5VuNzi9u4dxByPFxx/DZ9EpSBNKoXI+xR4ylHcGWVNE&#10;K0f+3t0jSlvogaNJitP1u1+5DVmAl3YyHIq7wfqvKlZQwSWhvMOZusPbH83P/5v/6j/99/7hf/h3&#10;/u1/d/27/5aO/OAg/5//EZ5kaeQ9fO/HkFqOzE2HqjMPPtNsvWIP+zcTSiXSltezMOolZtkFlu6w&#10;CTPpD9OmJDHSObgIGbNcdh4Dn+qRmKS5dL+k3OGCFQl3NNGtyKNKdIAFTqllTj20M11whC+JWfJr&#10;3Cxw87rMvHRcqJG5aJafZu26LCX14i8h4vIGNlncyJ6N7WMbFao0G6SXPheem6ZYW8l4YXdXbvRj&#10;5afp2X60C80zBenLkPTru1Bee1MbrODuVuj+weHdpRQxu2+L/E8ZOQXXamb3r02xrtFfTVoS+9F6&#10;COYDku+SF4OdnzFfG1lP5b+0yH6ZhPzyN1gVUL4KU97l/L28dW64wfarLLrCzKK4UVU3bbI4B2fR&#10;Ee6Ep4X3GRH2q565+Dyz5k/9y8C/5jBfQ7xOSfRK1427O5Zn68Xg/cfVqUzveZQ2Is+hoKR+qJGn&#10;n1vs489tU8tfUpj+iwYM15e+tp4XQFau8TR+H10Waw6HoqEE1QBs6Vvf+N31fPDn35WDJvepRVXc&#10;q8K+meARD8s0yUjBgGw8m2whjkJ1bNV6LdDISpmM2cN8c/3DpTmmXzo/fwF/ajIYY9hDuE6z1b18&#10;epEwsBMLTC4Jz6/mrUZGLAbyV4gtt47707kiWir1dp22J8/40RQ3U+z75iPOhRXT6pUM/NneybfX&#10;vC/3jg67h3uNzTJ4sYDH+vBgryMzQBq51ZwPjVU0Ya3zdXLrAH8kavtKqoZ5+uLF8O7tY9YS3vU2&#10;TozGk1W/X8P0gTSTRkEMXW08Gg6GE0JGKHj4gqP9rlR8RBkvUHsC8eJgP61mTHVr6UpBTY1OnCar&#10;dLMcXY6aWCrVK529Xk4Oxja3FBiAYpzMmM0W46uJZbgWjx+fJ3bcfvSTR8QWEgLxH//7f599lTMD&#10;UxXEqSDA8MXyvPVG5a7UqknS7u5x2I6W40bYgjcAAa3fqTfrta+9ffeDjx5T9fT6h4Y8BIeHe1Ty&#10;o+Xi9n4dCPfW6WEi7HNzenwLSWCv3/rh9390dHD47lffTjOaDBzCtg8vnrCMf/PdX+8Bwrbq2WJy&#10;dnp6coTp/8H+2ck73/iGwoHWq6fPXjDTZL987fYdRtKcF/1O24kE6TfwdiVMGEEwS3twNeTMwve4&#10;2upv+EgrDDjqCDwn81W31VXyRlzdO4R5FLzz5tn3P3zw9GL4G79+97Dfu3NyTNc/moyiFxf9TrNV&#10;pzvtz1fyB9eQGPCZuXBfrvnSleYomAH5YkJhMOz48NHzXqPWanSoFPC8YBB++84BhcVosnr6AvIq&#10;GHI4GX0ICDMcTukW5YuVCuNbBek7J3d6nVa/UX2I5nuxfPL04tYBkfXHDx59UAnS072mOt59VOBm&#10;XUOHzg4HRN4wpl/YUJ1iQc+iq5HRoChnX2Yq7ICagcmmxIZJEiQHwhQVWcLcF3MP6Q1c3jJ7dquL&#10;v4rKP74IvipzIabODK9pRJoVCWCd35OMbShOcnOBEkUBxLJAUsxAhUqR9SKPWaSslcBNAmmWs3kq&#10;TEdQW6BqPiGWamldnzoxVLOyKqkp2DZT4aDKB36amdzAHK4Bv2xpg/0E8irW0pr76LxPo4qQSc8Z&#10;amgzTEw4qmaIc1rye7tefqo8gQtl/DBl0d6sab3otkDa6LOxXuJGwFdlTevDCXNzIClXm1gWqwhy&#10;qcX55KaM1KeoVUjoUp6UyffhEtDXgcJLjs00zsNtPbJmW6iUBgIrPGAYBIRmxoN6LjTzm8KQGdGn&#10;Za4fCDHk4sW8FHkhbVYb3UbjqA0nvboeQXNjVsdOLu4pZUcq6ybuHzhpIvV/kWkK5zzHTBVuYGlA&#10;mcgN462uydxQSJ62VQEipeZgaL3Dys5RBrAx351yhrEqLdjXJMzHMp5HGov8rD/yexmZFJZOix8o&#10;Z40YHJp3BIyxqvDSOxXYBZo4JpmIw5Jh6zinFCWMA31EnjSH5VQ4sqWe8Kx8KStEpjU3K7WnDgsy&#10;s1U7ToFkpa1X12PeZn5FiZr6uPM57RAOujU6nl114pBL5lmZUyY5rBh1tZo6xY8phEVMDgu4xGuK&#10;hpW9lNEUVxiJ0uzLtIHuRhQK3YkgXVk8S24k8FDKXgBCzJ+rppkFrnSjGRkh2CsHK8hMVT0Vy6no&#10;5RwJND/TScKwA72xwjh1JutnUpvi08PE1kw3ti75VkndMsSlV8m2y2ilDSC1Y18sFCvWSK6rUVRe&#10;Xm2XogfnvX1srPlFJMGkbrhSa5nvmsBEPf5eIy7FtEQWAyDIVbCfOBQYe28jFpCMJmgrWw62eSXf&#10;xNt9DTPDBkM18ooU/ZayXLWAxZTQvX4x3MZGt2bh5CLSF5BfWF4V8pp8hfQSS9yqFQed9PXboL/1&#10;zaT5fJhMF/ncfKgVLp1I58iFtrkz8myGKSOgkyfOVEhJgMvc1YXtRsBpSxzWZgVPDKv+zQ/eP+em&#10;M8ik/WBbaLfCaJRagHJAWht3O9FDZBYeDa42Iq6neb1JBn398KS7JsYuWYOWwXXnbQWYz3GqnhAw&#10;BBpIT5Vbuh9TZzO0zwgD4C2tz1Y8sBIHqSGjRKB5ZKK1xsYsZ3HaztbBgmSIqVhPJL6VGlMXUANI&#10;iyEncapGib0ZfwQE9lSTGRM0YGuCGC4w0kzkSYKJOtcznW00H4QDlts4z9O+x02QbITXDnK5EgLY&#10;UVEUW4I1lmmy7AAo5VeK9KU6IGb4ERHLiCIjUjiwpyQvwor0skkJ5sfixnNmBlVGD163KoYONm6x&#10;NBZwYre9ZqOmLMMs5l4sWRUbRVhFVWEFRdTCGb4mjy78zeUtUavsHezXpOON63UkVciBhPPKS4KY&#10;5fq+2XJkGshFGnlorw3kIX/dZjAq5swJSV9YLbcxxvZb1UB7HXIFvFbHg3XCm0LBH+rdMZyxlBnD&#10;apXLnwywFysTPNIgKOMZhh10t/p8MIXKBZLR0NungSovxvOri4thOrYQMtm3eOVoio0aBRDCB6zC&#10;GAwQzsGBJikOAIVYzRyWmTbG0oLbkcRI2MGxuAIGyQKbz44vB1QcbZNIyTVa1KDIx9q82KBxQeBy&#10;eNznzABqNtesssNk2JKg1UhmQjCqNY0vN8tUjJEiYzruT6Zu7zKDdxIyEg1Um1Gz22a7eTqccvqw&#10;7u8eRxcXT//sj/7wW3/jd7avv864cfbP/hjldwjKZFW/LPtjUT7jvPgFSs7df/j1GogLLxIBaC11&#10;U2JJMbH5C/Lei8weXHNNNWw1UVN5Heru7c6U0PSf4bWpYPmyAwolIUH7FxGcFV5n3GhEZ74VnqNO&#10;7/7BJbp7/qc6Jtes+dcu0OV1s1j6Pxs4dX2prbhdm+dsIgP3G3Z9skUY+w6U9mSg5r9kV+/ul2sK&#10;d23u9cd82Tv5O8+kzzK/r9tdx8l96fqn74qCnfF1cA2wu94uf9ljWxRttHO8ZhIQutv1si/Mb8hr&#10;7VKdzeWuVby+OUYz8/0bTZ7vezc6XofFF7vO8vNNx8qfuYh873Plwl+OyFcnGpN1Rcm/Gi7s1kng&#10;lpr/ObBx+aXjvaGtwFx8N1UgWL4p+izzyeMMzbalpjc+dPxFqKAUgWzT1ehwb1/KRDIpUDh4eGqy&#10;ywfYO3ar4bNxSpLNZplMBlQABFhgVLDcLsh1QPcksRhSvFatdfvodH4xTLDo7x+YzMcfDF9UbD7B&#10;Ikaacz6cgILK2j6QoyoWOPRazy/OB9MR5Gvaqm6rATvWclIwcxFsa/HkFGLVwewKRiuwCjgEs2xk&#10;F/s9ZTlw9uHzI+MVanIdQCh6cI4W6XQ6mav6TQQ3sWmc7NNVRYpyhBi9xINghKEPL1FDhoLILWOG&#10;45v5mli6hGkiBR26pmRDKAoCp1ySGfncdDswgoJis7U0EyrSShcXQWxTZmgjtmQJAx4yP4VaFZk5&#10;mCpcQy/hRkOpQTwo5x5IaoyDqnC+QaQiufvICVYlI7vYZHiViia+qbYaPBAujTkmBVu/t3/3LMVE&#10;ipvJWLPdxC7wFj3Cdj0TOEwH36zCmuWOtVpN/Etajdat4xMktbjp0HzI28fPFD0DuHJ0yAemQiFg&#10;EQkpJHDi+Gx/wtmhQ1jv2Wk4nkzAVdfbhUha1PzpXD0U9X6tHVdL8IBKTW/r4RFujJzp0M4b6zUB&#10;V+vxZNv3m3fDw1azR/XAj10syJTBoLt+7/btg729g0N01u29bh+7i5rCcPw7p8eAEgTlUPRQw0AH&#10;T2NO6bQVxhstSIYgoflDZZcR8Fpxut+PjVv13k8+qdfLpFXcOzvi2EyonlpKyVlAHrZ2h4aF+XgL&#10;j53OFX91NSEx9+rWcXH8ja+mLwak87CRjSjLlitYA0LDzQQr6tVj8R30u0X6ZVTfEAUKBaOPFQvX&#10;o3QTwr4C8Xl91a3hcmPDu9j4R9oASvXGuQ4f1p800pEi5bPSle+8hur/iBkBCaLMBqjgYYv3VhTM&#10;DDR3yQq3U8Ovk/+F8NrcWBYEBsYKF27WZlMpPKnCRVVV3C7ETgLENr0+1xvqG/KUOlJtpUv5i33r&#10;gwhZoaUUGwWYScKwzbqJYr1JfCJPMV8uKa4T+fvi6k5JJKkCCKrIFDIDNY4YpdtyKYM1s5iLzIU4&#10;NDIJ+ivp1+kied9UvkjZJWSTNpsXWBsHw28MZuvObNhNKwXlq5s1WJjxjKTdKl13jRNKS15dERo1&#10;qgPNUxhMpSIttryVi22N+Ak5b/lmlmtORerDRQmh3mMwAYvV2eVp9wOuT8RvZbDQb8PVLFWPYipb&#10;i87q1dNGhyfEXsVbjU10vWMFbUgzKoK02MiRnW+iCIpnp4wl4ztnytvUMIJjIZJZQqSqECUBZrZ2&#10;qsknllkb/FU75UrZYxnPusgaFmXDogmvKSJSCHMkR8rGpXFdqdtnUC+YPJCvDD9CNlqFWhQ5ncZS&#10;HEtcs9HK0yFuGV9iabJ/5JKB6sxyrnCyKIoUWW7muonNsmn+I+t8jYJgxsSOzynurjxqwX7jVESe&#10;fD6fMrWDAeIcpK2s2E2+SwvpYwHkxo5eLzMjBRViJpdmV6usnbJRZXhECwNKw2aOP34IT5LyMFtL&#10;R6CRc4ZSUcui4gI7aMkIOmOfTLaxEfsLC5MRvZNlY0HJ0loEsuCezzJhEzlh6Ap+lSO6xZ8ncqww&#10;pEK4CZp5qkVCqFINzbWwhAVF0tEKk0eJjkYB0ybNFyNRWJ2bmm6FXw6GBNpAMvH6e+yu+Np5M5A3&#10;snEyMuIaCn/yBZJzOQS4OcbiaoxlWzmNi71G0zAEBN16sSFNKkEGMTY9lfzsS0aYolUwF5OdG9IU&#10;zJt4u0XEdd4iF6MFgxUYSVA6ZBdfhOtMPQ0W5iIuyCi7bMY5He9bdxu1srkZVSG252v7PSWfLpC5&#10;E3s/aJtS3jlpE7QlzDhWIiz1ONqnS04kjTOaFR+PRKA43O9iSCFV/3I6ogk8PWhRN0BkIMkmFILD&#10;88XhLF9MCTHMlKJc9wcXJGmV1SY+7TA1ouPDxmSGpCStK5ELqTZIm3pIWEjA1HrriVuLNcagocu0&#10;0ihEIhjNHM+8rPCxJ+NpKH/7EB+I1AS9jGcSWSn6qxkfAekmfBZ5+9O+qtkjsphGnW6MnbgSJMJ7&#10;GVRJ0rlMy/PxAucMbAH3eKgAjGT2VKDGhI3C4qCRGmjf4rZH1vH6ukAeclY2RKsXLkbHC5SIuCO3&#10;Bo1GWuujEuFPkYmvro7X5n1pRbYjbJvb2JQpFFQ1+QWUHVpFVqb+FRtgyr/tYNiIV9xmHTEaWmXY&#10;U9GQEzWtBKyixJ+Ydc5gGMIGTmGtVqW7v4+OBioOHlSaF6/kRcekEtE1kiT+4vnFpWczGFBSCUyY&#10;NzVsKOPpQ0lmkPuT2WpBUBxpeubs3ek0bbQCC0CpGpYEqv1T2VhmQ7yF8qCOt0AgEDc9cciKgDMN&#10;sdmTFzNQACoM0aQBCuoNOCskGH/08WhrnGydFoE3XcwmU9yPi4MjjlTkzQjAxNsOdJ1rOaPKdyGX&#10;IZZvEQaYqJlUD2I0arNIm4w/HY4ZBgRlN8URK1WYNYYTAQLlVGZ6NL233zpGgZYMN4zTWFUtTZuV&#10;N73xMRiH78CvYEYLAy1VReGRhzw1Fz/PGBuaj8ohQWqLsH3cBQx58fzKSwLGQN1uOBxcEtL3N//2&#10;3wle/0p5djvr/HeMcPAMdB2gZNOxEp7i/AuU86E8J5lqxbbth4jwROUq1P36mrmvzaA+ugGUXXdX&#10;O4vZ8jqspWLG9G67cm1aUe4SVpl6w+GUEZ/kQNagCllUl+ma3NK1Deb/bRBo6b9Cpj9Lw36pOS1v&#10;oIXlp/7XtFevsiN0prjJ7vWvC1yIRLhrHsvA8z5juVXudDWvTKRdevBNjDL42eRx37/RaHrXDbH9&#10;7e7PvvX3VmmZVcV1/GxkmKoABjNj2lh+9w6H9l9G4lrS8y7JwTO+vN3m4npqsMPxfdfU7+YF5U1T&#10;Mef7f6OZvQkL/8IU38//N19S0/vyQcrNECCPzizNd+bkN78g+PxfWP4V0Jt3QwtXUXGJ6nilwfUE&#10;qEgQB7dPqRGe5YPYR4BvVa1XDw6OHYj/40cfUHrBb6IOZ5iNM2OywnaB9NLk4nw5n+S3z6qU0asF&#10;dEvzT1XHi2y1e//47MMP3l8FwenhocaA2AJtnzdSt8IVKQpzhPwhficeNFCOoVLeOjl7MbhkwIsQ&#10;AxAYqI+KR6GeOUgjxVJJZCPJA4iQwJK3Cco+f5EtvTaQZqXX6VIjrlCBVkCEANkyUGwKBaIZ1UDi&#10;L4jEWjIkTksFoxxQVLkglkwd72StnZyLaMOLaSg+Z6/d+uhyMpsuRFSVbyxpU6lLU1GiggKEw15L&#10;03ftGmzHhXLlWpyPYQ26NQgtWbHU1SBkGDbU5cwrd66aEv6oyqBVkqBKBUSxxY8qQt084kLbzTZ9&#10;ekhHLyuuWvXJAxwlKetWWImyrk4Oer1en9IG0wa+7NbR3myV3jrcv3/7pH/2WiFZ0fwcaJ0OIYBV&#10;zMlZHuId1aC9b9w6PPKNwEgBBhoWxxmGXhRJ3R62VjJ5Av0hkYB3GS8bUfpCMg5lcdLudCwxAVfh&#10;iWJBIpx3wTZ44HiF1jjYGk7KHfitTru5Yogf9/daGrmn6Xe+9xgJ5AmmUq2+CMlpcXk52Ch/tHb/&#10;zl18lFrK6dFHhQ1KgnK/Vvn1b3yVLp1pyFZTjeT5+aCIETklBy1/jj8RTUddztuM4wN4Y3n51Xt3&#10;JZnappPR+2lbaHqn0a34m1W8KZvbuV9gqwHv2Fwq01qn0ap2u60KgZXDWf78xQCMLmrtg4ezsDlc&#10;JjT34+m3vvkGRaTN/rzo3ulBaWlBzy9GIJ5LIgQLueXQj6uWj40mK2RGeJCz1ZEUVGiBtEFcK8iq&#10;GfpQE4jGh4HFHMdM5h8gKVV5novEzyahBcHtI/gyV4Co+alQmmgenQaWxyXwR9NNqu66nVLw44lo&#10;qqsBOT095ddcXl0KBi2Ktkjb1kgskKorfJJ3zPZYiSoVjbva1psU5BFupQzUZzOpLQNb22Ap9A7D&#10;Kw2lYBp0O02qPSZdVJAqvut1kH2uuymutQU2A1XgRRN6aN8P9/p7e+2rK8zOkkVCDpM2n1St6cY+&#10;kbffUUrt40cT0amy4Bu/9jq3hNdlONArioMGa5E2myJBYlCp8vBrDXq9WlC2GHQPLxYn2KvG3nCE&#10;vQ13S/z4imHSlI6MNLqNSJky9FKl2/Z0SFZ0bzEiSvUfVJRgFjJv101lg+t1GKjLym87L4FPqUMJ&#10;sIVtsZyP/+TPLngEvb1Oul0h5MMt1jMHAxBghbSA+UgllnvQT0NFuQElYkYjF0De7VSB25TB+Iwf&#10;95rldixrZg9r5cxINYEeKDnFVcdMC/BQoAQjeZc3xcJ/qwp6yUxuIWaaSMLUbbREWjYms5WnORCZ&#10;CHDawSnzqnWJDGn7lVNLD9e0shVR5GI+W8wH0EEj5xIVW2tlD9CO9ma/piDKDQHWtBfO7keUMbYf&#10;3wXT15zwmuFULk/GQPb6zGvuQavFFwoxK0FKwHZrqVRUtkWyqGdJc/2VigWHyUsm2Kw9lhXUTTzY&#10;ag1a01gWCXJEg88pWzJ6m8k4X6/wf0PdLbOmyWjbbVfQIr75WruDDV0jvnt0n2KSWLw//eGPoWfz&#10;C5eykC5kIavaOpiNFpYwGRCwzlvHeXB1yaymmA5x/dP+Jk9vq0fkcaNwL6AUYL2SqBM+dar5IU5F&#10;K1P6wd/Q4Kbb7fABMQDSNs5+2ant9Snm/clI8kA+KN5I2wX4LVZDm9x+dp6LTo+6HJze/PYb9GAy&#10;Rz2o8wppZJHpWdOw1pQeTvL2gqZZECB3RyJojBC5PC1P6CvcpenSV0AQ8qAtY6OS3ufW0d35bD0a&#10;zZgvKTACR28/AJb72v1blYIxXnbvACp4OR6O/+Sff3s2K4fj8mtvNO7l3t5rnf03/5VK52T+/JMn&#10;jx4PrwbfeuttzuXlano5nnJSkz3LiIbJ5lF/78VguOAEWCh0jQS3TXLOxsQYNFuHPKbzfHZ6gkQK&#10;r7iSbnWtZHQCzD1wRiYPyB3v3emPxlMpZPb36Cloxh4/vZTqeFs2TwSgFJZDA3EDyoBEB9wtzu2t&#10;CvZKUKXUeLgoK43cUsFgcyGnqTBho53m/X/6fKnBUxTcu7fH2qQRhYpvamfsE1nMxX5/j7dRN2ft&#10;mYWYtxqySSMX9yzGDGWmznB+Gd0LH4vGGKI1FDSItfOtopJ5zHlc8GZBURsMRzTYe/2mUn+wVVyr&#10;Xjnq41hB0G5OAYPbN29HVW7SDKLkYNRqNPssnvEVGCHfy3nP24BLOgZmNKeTBxcN/q70zg7q+IFz&#10;86ZLdiJszKLtImM7uHPnbDkaPb66BGoYj7DefM6bxdsKm6DT7uh9lgcxrLTt84+fjebj+Xr58CGT&#10;eMZAaLybDBkvLpaz6kp7Dg6LFUUvPblaE3hGg3641zJahmYDvK6Alz0CJTUzIQAQcjWN36QBf73d&#10;5utlcL0GycfxpBRDryaiyv3XZXOwWWeT+eTF+Xg6fliNNf2czJNmkwzM1uUVjp0QTxjY4QKabRT6&#10;HZwcHnzza2cffPxkPsN5BaNOEXn0+BIe01abjNot//xyLR1UsmE2DrniYpjv12uEOY/HE+qabjM+&#10;O7r9bDj7/kePYDrxzMF3U/En0lsHTeCCq9Ga04ELxlNzMhzR/N/udyg9N5vsap585c7B7dtH33z7&#10;nU8ePn32/OKHDz9iaTJZZBTE/JfTf6MzJlskEKFXlcq626g6GDX0NANitd896bYZNy9IKvqnmFX8&#10;1m//7sGt48Pjw+p/8Z+f/8H/9ui//8cNBMZMrktix7zii6kwfdF5C+PYqKdKPnnfn3YjBeiF5pMr&#10;DTP7kWLhdgmqDsGMXnZ9xXXzKYRL8cRrU4yHciWg0KwoNIG6fTx4fnb/frPVzsrrVsx3jtD+rmW5&#10;5iUbvWZnRRDcdJd2SWyui3uFuO6Q2c8wuL3r1jQpXctnTuBqNVzucOAuP7OZt/0huNHu+TecnF71&#10;gUX50uPrJgDq79reV98Q3oyweRWcc5N3Lec2o++5byhc61uaKYbvEndKRzov/Zuf6xVivGvfzdvF&#10;/fEaAt+x1Y1gfH1zpTZ9KbW+6dJcFjurZOcWUpafDosyqNgP/jpstG82sjf7TIZRUDu8F08Z4wU3&#10;FLuZY0Rnlgf5lzWg+uWu8AbxIDMsgZezKlcmjpMlXuTeZJZ3EGSq4AEgqnZaFKikSrLD4FuBHWA1&#10;qPzpn39PhXeeHR6i08BgmRaCN4fA72c44zfL5mC0ZPoK++ximNH4UO291qgcnRy89tZbW1jJs/k/&#10;+v1/ejEQhvvjjz+uWmbM21/D9EjWs9NsLIw0Qq+piJCwqCCAWszW3/6jP7garmeT/CuvtThS+/1b&#10;6aYHQHo1Te6c6lGLj5qk0/m43+wihVlX8EaIIR7e2T/hkFtBgk7W/+pvfq3d7Pzpd7+/XK0GHw6M&#10;+o5SlmTaPmcaZj1s9dQL9Kgr8m2S5NZRi5ktdBsQC7ph+sga0W7d7jtvf7UWtweD0Q9/8pB2kErm&#10;qCODak5i2/TECfrxg6c0zWCPjIPZnt968w2kpKSAgLr1zc4f2Ja7OBhNzRaAoXtVWZjV2uH+3mbB&#10;VPOKTmQ8uvrJBz+WzyHKzRqD7x4baLOBFWWjUihbhFwTqq+TgwPlxaMHFGYQQ53Oen2+C0di+hF0&#10;UFCLsYbstKsnJ8f0yPPlohm02R+x0drqtmXtvX3LhKMmg6/kUbBjRM0p/zFKn1jFahg1DULLul2l&#10;NXK4XF4944Dj/BXqreCAQ1wm+WF0QjGTV5qhNG2127fObg2uxrKt9atTEACiFVcLTUJD//W3bgsS&#10;iatrwUPCozyl34V9dOGAQvVarxnQbU0nM7Oq7h4eHWBjgkF0soF7KBfYN958DcI395VWmWeF7XOt&#10;3YHudDGadw5v8TsOOp3zZ5h9TkWRpGxO/BdXF6125+133717dDIejb/9h3/ItbEC3zzee/D8+Xsf&#10;/mivhj004uHe3h6KtObl8wt6dmwwqW4snS7/n/7JD4HLnXtFxKIxGpC6C3YfhhfUFyaSzy1f13C5&#10;TMRjTDiEFWqTChwmG9j2ROebm0NTYKNCGVDZBmzep3pH6dNt4sQx7Vmuj0yqZIDOz95KAFgo4VDa&#10;GkUU2lCcV6qwMaSMecWkxbN3LhORdeJ+pmJVKgwhamuFgpjExE4HC9/RDCxUbq1mUZLzbYWTUTX6&#10;8qwpVyLuB3b5SjArdzNfz2xa1MYzq3BEosxkoqVxoSw4G+OTzXQqUxYRNS1wgi+gydEJznwaFziC&#10;xWoVsA4501Z9tgFFr2zVAypjRj7TlmcbhrLMTSQVtsOUOgRySnjrzkG7U5U8dL5kHyFSClSK6TeE&#10;wbBOG6OWCdFxZuRczyhwLs3Y0oc154vUHxaO4eQ5/3zfOXhx4olwWEWiDmVXzvVb0cjCgJFLGTqJ&#10;TJgavlSV047EwZmB9qjOLN/XF2+4UDxZblInGwLSr2C1QmOuFhjpXO7EUrnNgo3y6qjEijUz6pns&#10;tXzn76W8KzHONcSA+FrIcDkoe60mTx1MqhB3rzSb2ay0OTTlO6WnILvUt9h6IcBlbk2uVlph5XFg&#10;3DW5MRshTk93tdxUFCVVWqAuqEmm7OlrwJYRSFbcOM2NzygQNze15Eb8Q/NIM5OI3E505/7la3kj&#10;tVX3LMOlwgSQRehCiUVT8EQ90rPS7Ge7TOYMhuQnLSKo3VaZYuAoiyMxymTxqGfJs/Kc3NTVShMk&#10;CyMgDEYmYPaMxKZmmOIslyAlsJdhPmBaNGcLExrTxrTFripRwV+QLB+Jh1K4KDLNV41eWAgQMvrA&#10;Vm46oS11kGB3G3fEb/O5Ia0e8q0q7tQcvMATsU4EFqqU7iduVY7LBB4efWZRWBqPqHyR/0QgTaO6&#10;P378UT1i1tjptteruTRRjOOqMczrq1lWXCMxWl/QU9VBi5YpazpgWGpbdIn4M47GEJKQCf/Lv3XM&#10;+1qDCZrOMeEi2BbZeg1DwiA4WK8r3iQdTUk73UJnWqtXhVyq6YGR7AhLUuy2mV3BU1jMEhJiAChP&#10;jg9x7KCthYRr+Xr5ZMrsu5Q8gwGH4Usg6fhh3L9/QgbvYaeqkC7fP+o1Rwu0rrgA57AKmgQ7aTaU&#10;pqvAUmBLIY6QXEK/329bfJRdSCSMTeRmFlhgELIvFYSRZAiF0obLdnkxlX81ewhMX5BbBgAraT9Z&#10;bTncBzJ3uzXGu7BREI34kazyauZqhjUI0egicpnbuHjPAvkcxYIKnNESMgdSv5Au4/1W4P3GQuWy&#10;QYw9RER13dwA/i6/Xim2nnvcBmAxFPPl1xW58Y+UFgHTRXZfpf+ECNQzOUbiAAkiv9GMnEqFGZmW&#10;ZUKoI8Ffdb/SHKvVTbdV1ZRiQuMHzrykSaKUFZushKrGznjcrSVII6PWd6WxjFkovBJvrnx531En&#10;Xbx6KLYziG5qfFZlIOn9zaDWYd3sywdSvH5/ajLp8wHnggz7FDSu4SlCALBg2my/cdCSBxr0HS1M&#10;MM8Gw366znWxjRvqe5TxK41KyBQ70VhIlm/OFVgio0znB7yasDTI1/z4tEvr9SjtkesVQW7HX4EI&#10;ULWyyw7wr8Q/0i/ffzEjxmnFtDDUsBmkgWE8bHwv489VdqPVVnKLMcitys0CJxZxT7BOxfe53eo0&#10;2kwEiJMn1rKqgD455EGrVwZ54uOXFysLUMpAuWGHpiELKaTh2iPX117I2z7eMA3nWoI/+oP/4Z1f&#10;++1G+19vwh47O53/+ln4w8fhwrwFImvCii+Sx2vT7NBzUUbxcpA/fjz9/X++9+vvlq3muqZkPHec&#10;+y+xtJ+SaJY3klM1vLfxnzsDPSmIcnPF9HZB4MXuIoJXobxOlrujKttiLhwIaa71n+rdbzYtL3nL&#10;/sve96dEpA6WtTGX3ZLCHcG79qrwr/vbn7pRXySa9tP8XteLOfPAT13ES9rzdVPqGU+qdPmrTh3t&#10;APPCmY6Vu/YvvE5i924EGN/suu2tzz8LJ79qGv1PP3IHvL8SDO9Us45fdaNn/yId7pcWn/y5kDBF&#10;G4oS+knnUep4zGIwXq+Xn580/GXaen36A7sBgpm6uhuce47U55RWlEPgJ1kxX+XCWCvqdasKF/Xl&#10;OZyIsgZ1hnNEg1wG/UhqKxjnLqlCQ9l2qCJbbIteu72/R+5fCrWKyPbJcoiEE14KGwVKWrBQigSU&#10;VK3Y6F0U2Nh44MUTi/uZ5xZFr1AKRofKEYV5S/SrXHS94d3DW+2W2iVkulwt2NGSjWkLp8vSgJEX&#10;cRqmKR5QK0w8oK3ItE+1wN2TY+Apmt7FfO4ZWYKngvnL8f/D25vFWpaeaVpr2PM8nTFOTBmRszPT&#10;dlXZVdVUN6VuSl0CBNyB1MAFF9zABbdcgbjlkhtAQkItBAWNuoUElLrVLrXssstTpe10pnOIjOnM&#10;Z8/zuNbieb9/n4jIwUPRVZ1O2c7IiH32Xnut//+/73vf5603CxpFaLiiQMVNlFUGJ7sqgqe0RKcZ&#10;tZmBCp5fEL1DZzaz2ywjk+IATXYb62yuRIipJNzldJqFNBaBlN2WLZ4eehdFFRVvquC7x4QxNZPk&#10;FplyFlIqRbLKPO292YClm7Ikqz8epGuaOVPJosTOoRrExSkDqwSzGfe8UfjM1BtF04QkGJqhjDw6&#10;BfjKTqdfSawOSgpiTX0dclPAQxUch2wnFzK0WilRMpSear0056BW7SlphwDGU0xxFhOdHSfOjEN9&#10;LskSEzNlDGjGgS+Iepst0TLv0agiGhWJo1hE0JzfmJKf5ZDRMiUOFqLAjrZsaFhjeBOEDWSz9vmQ&#10;5hXzK40uRb6kBGZCyXw1UUWql6Bdbn1EH+/3isSDCdshplHqcaHFBDmWuE1OQlrtm7UdXr1NUfKr&#10;/Dtv3+dFOFjQ9Ud0xznxZEUaFNGcOjuhq03EFiV2IXtIU4D9ar2o7+7ls7z/WYWJaBgPh70gVZTD&#10;Mo8iD2m6VbyPH1/a9ZLCkEZNsViy0Y2KlLVkUJqm0RxCoFUlpoUNdSmurDlJdCTVVq30mshaAqpY&#10;UpJ1Og+HtnPt7yu36ySbWWwgU0lXdRpYaWbtijVdAromWTVqVXilU3KDUkxqDrUkcbfTGbpBhwhV&#10;QVCuoDsNcyIMWBGgZCVuefHWOcmLNprVos4x4uJyhuMs1N9IxlSxd3siEnO7BtJGCupmy5ePIj0j&#10;kKxXqqlglx/V8C1rcXojxR+tNoPBZDQa93sTpPREU5aKGR5xTsZSDeN9znqVAvqNQqyIJm6eFC4C&#10;yQ4NKM0LAiLS2dCIqSuBrTeFQsZqCniSOjkxKmGV0RG/G7hDUpwWfpdotHoF8TSahHI0GIsKtZHx&#10;11MlH1p8hfYOSVXdySgR4lizd7epGaMaBUw6T+qJr0jb6QYQV67AFUcbuJHCTG2gcD6OGGgwuSff&#10;B3E3oB7VT+SGmZtMwylpjOGZzX1jZUOKQ+jchXakdUTHQkcw5sMhoJZKIEwpKGelKpq3s9KEX+8m&#10;1IlApe5sqT/I++cbS6uEjffrJRGt0GYsjC68kehYA+VQYbkcxRYzHRdVd6u817EG6U5sObvu4Zfu&#10;JjKE7HpLpBj0RinpSxWHyQqiNCnVVJauJz4GBzuVMc6oZESOwOK/BNpB8q9en3E/eTPrZeK0xy5j&#10;XVQDU+KLF8ibZSK7VjnMdFc3Ir9/tnER7hLa4VMdsPJmlV8TGCFZNQOztVStHFaL+X5/2hvOL0VH&#10;wKbibLUUo4tSpUilRAtGyiCNioTN4pMzy2DlJW9AoniJGDj/ZeRFlq7XHeUCCyKJjh+3ET3ly7la&#10;3c7nvp4m95qsVXy66WhjHgSR3lJqlPqWjOLbIs7yFkCgR0GJbl3yV1QVKWZ0c4i9iIFYlhkeWSaw&#10;HhvqV92iaJWEdxdoWF2J0KtXMzGA3HV8O5e5u9d4/e5LP/zkAa2YTMEbZdLtyWp+PjapnE6UvvqU&#10;/hB35WKjmCN0sISFwpxi0dwshydoNdc8R3/vt/6OHTHj449/mlvTGELfwSbvH8VBrdv34unV46tl&#10;dzDG+oOjZbzojWYsttYQUmIh93yxACoZuE/u4UmHlZ8y9fV7L/Fzz6+64RXGG839zhZTPnITFPwy&#10;Kvg+qmwkLCQB/O7rd8grphuQ91mJ/MP9qnfGGSJez+L6brpRDyeDFdh3FDitCqsLqy8saEj1/qqV&#10;7vaDaDSVnZ1aRFzBhWAIdFa10qviFZSJMT6NWE0I/WFEEC5z481RAydzMCGKfKndnfvrKMMhJVcp&#10;jdt9VNlTtc+yGdw2FJjsDbcPdshYBQV52RupzaQ4Lv6HFYYnnAWOL2pzuINeqcCtiKtSN1yfqGip&#10;Rveb1UQExLhNho/q6ch6T4GUtnp62Ii5rdQ38KTZ0L/sjRcWA4tnpMcSUEr77N5g4BZjxpuoxlZ3&#10;b9YlI5oH1XoNcAfJEVfz8+PeIl/PszpspAHIQ8PzysEqa2dspNkWWdZr91nl+btR0xyGhC1fOhJq&#10;aR/ohQ5YgjRYCRASA4aTKndxOXJN0HRONzT34Xwt+GLDk+yXt97tTUejSedqWGkwACH9MF3Ol9me&#10;uiv0awsGCIeNfdBeS5bFJbS8NEPjy3NWBH5hWgyYtoNpoLQW9wB0p9KAVrEuL5ZwRAJUisulINNZ&#10;Te85KPjWtpO3Xxtsgk/EZVwTbMDG1awypGFvyUcX7aWNw376i1M8/3zdWPrR43EuO9prICRaTTbc&#10;M4ygH56d4qNr9xdKnmBRWmwqPMXpFJK5Hbrepdp4MIGFdn7ZrlXTsrVjnJlMBGbkCJgrqNUSzcWk&#10;5ygDDQHyZ46oTFw1NCY4FDAtXQGBIX6Zv771Z/+Ym+f26//azu2j+NXXOpeXN54cp8bCD3FqFlBh&#10;+SWC4C+jNZvlyKa0ud7TyQ+yvfM/azbr3tH+KJWrBiyJMu4G22LrsxXXC2WSb9FtafENfJt7GfGQ&#10;5vVG8FUZNGhyy7YSOk2o/1lFsv3eZ6JpwSMC2Z5FcrjGTn1GdptcDyp9gzz51/bUz6uctwGzsRu0&#10;0gE0b/K2TAm21CjB+D9fJvn+52a8/mdrnuTzmOpwm8rkuUzA6+L++Tvyn9mAN6p4BREJ7UMHwbY0&#10;XdtoQfureX21Rl1Lvr3nSmoLnLiuU11v1YYUoX9N23JKaddzDa6RWteUrWea8K0A3bEkku2Md4uQ&#10;8n996PIXaVDJNX3K/801w8lnw5if51pdk6tYAhmABJ0RFM1AlrBkCyNn130u4/6bFTMn/hc09gY3&#10;cd+zXQVQMWtfMEJ39Ym4JFknIZT95ZvQ7MgoTwx07HRX8jWk4mxEJ53VfdAvFQu3j1rDPiF0AOQ9&#10;REPgZ1i9DpqVN1662e2eFMnx8FNDclb7I4pGfr88L0EK0w+lYEaBEzjPvN4EnZSfy6f6E4mYaExS&#10;XLN6MFJDUMyUEkR/arrujSdff/Vr5VKRnvMnDz6mefrVey9fdjuMkIN5MpZ9HyXsguNge9lBTcjm&#10;32wW18wg0+uvvvZ6u91Dyfz+J5+oqFhyeOPUkavvNGt1euBBf0TzmEJlDQh4PFkTigM/U8ch9Zvp&#10;dUePFpvdRpEkl3u3WiAPOKPl4wUkm8pO7Re/eEJh0ahU21S4lMdodLW7euen5xz6OISWGuUoMbhj&#10;HFWLxdt7h8RQ0rLM10o4Y8FjD9tDr0zJWrscMX9lCR3fPDxg7sUpQCsT8vOVR2QStQa2F5y3OHXp&#10;YjKD6faGsDDZG5isFkoF4Sg8VRmTZA5tihPweDjCRx3qw+blzbG0joiebzThPkTJQ/Og2ThU+qCX&#10;GvT6XPlmKzsYAawE+DXHCAYrE9a01LQRQki2yASldQGgczYz7A8ZldDDYKisNOBstlwraQywlEg2&#10;0hOAYyuXLgAt5pmg0b0e9Yf4IrFUF8xtymeUPYkCfTYLIA+uVxywLJddOkQp2tCvo7rCR33UGuGi&#10;QWLcG+3vNHZ3Wr41JhiV5RZL7H57Ow2uvJi68ZJTYqOWeevrf8iJCNbSt77znTFV4KJ3MlVgDKXi&#10;rVvNZqtxPlgVgV4m0WuvvxZv2J179Zuv0v69Oj3fa9VXy3zv7CRXICSLQh6YNueiuSreXDHlHmDu&#10;AyMtzxVFI1uiBmZcIGRjzBq5dRZSqyKalwNHjKX1ii8vUD7SxqDtVJtQQ3SwB1wmrS8T0fFK0FfF&#10;jSrlkvmsRWuQsEqorKIokcYzXy9XMkoAXGsglLZGNDpG55jUc6tgC47kutXF9rP+4mqJ0JSikg6X&#10;8po3S5CVJSlafSUu8kEq5cBtLsxXeZMcorSwSSxHImdKTafFzCa6KpOul2RSMbg7xba0PPTYQRR5&#10;/Ui5Pp5uAwOX0yDIaCjHeZvLEs3Gi6KY23QxUqfT7mnSV16uGVA//OghEz4qgY2GikgyNCwEOUTX&#10;TRWKSfU0WsGjTTdqueh0QZlEK/OAZehepUDtLaz1Q/XOZUEuslb2peG9QjPYqcfnppqBlMD0V5qt&#10;vFU0MRpUvizKRTooSovdLwdCgkW9C6ZFnkqTlXo2oWTqbHkcCunZALZJ8aADVkLXQ6uQnzbhfrPC&#10;0GXQ8lM55CENxMmgOnAJqH1j2aYCmBksSp0PaV8044wtL8UzVbxsqGZjlgo/z7erZ07Rq9SUhWqN&#10;0wnU+6cnPUUiMQNCGZsPdvaq3YGUgQw/uT0oWlWdKNGtOFUEkEy59r1ogiT/FtyfGX8WrwQHfzvL&#10;bCJAZVpUdcyjwefJdWdjAcgJjExwGnR6I2uDrm02ShFrIyzf7/dHYnozk19u3DlHgxrDqnHrckJa&#10;ypyoCg2Vik2ANWBxBmEFleQpe6rIQhAQrsZyqnFJgCoHEsQqlZTdopmhi+gPx9FPf3G1NCENxmSW&#10;KHpHi43u0Wy20NrBShr0u/O5jcV5XHRG2cSlGmLk7G5D+ks6cHN6pnMZ3qUIMZ+HuiKetQFCabaH&#10;vcV07JEOffdeudYqUAZ88P4ll4zOHJ8RFwAamMP9Jk/NJx+dIaDggjMHi7fnQS9byhSrIVZzk/8x&#10;muZoLU4bvS4B2dC9rmmOeOPhApqGi1eVQkPF6VpOm2qgFuAquf3O0dHRrYO7L6UePLjoz48fDLO7&#10;2aXGzvi99YQ3dtTok48RRFMlU9rJLxXXpqZABVxBNv3yzXoHHexs9k/+9Ae7tfQ+AX6k2Zew/GIB&#10;TaNnefpw9OOfftKH54f6vZq5e2c3DnnzGXaXxxeneP4n8i1LqVEqY0iSKIwHcDgcopKEhQsHHqXo&#10;4SHDxCLTsqMbuyxt7/7svdyE/g8dyuDe7aO3bu8cnx/jzOHLtQDp4KPjUSpNjEG0t8ujRCUbgKdg&#10;/eHiNypIh4hL3dTLJR6W835PkA+LmeDmxQfNAYPGD0s2QCju2vEYwLuaiivlGQtwvZxOrTsjgQrK&#10;iIkKSzUGxtPNKbaXVHhYJ6cne+fGAT5cZKntzkilSCFZteY8Y5yJJGdigQUEsSbdvtI4KsSdBQq0&#10;y6s+kEOe2YdPz9gCiKS6f3v/cjLtTqdnV23JuSjrTYcJNTFvln4YCijwiThEgsX0+Hh0JgcKBtRi&#10;biwxEX3QpGAgOrkjWPJC7+tv0IUAjZL5wfc+xEaEgos5bJH5wfEjzkoUv9h72YHJkdjbaVIqDkcj&#10;VNecq2qFbInFHqBIhXyfFYeCO4d3ZkswnlMQ3KyOwM8XG803MGgtxTOncY7CvHrzcPfp049Zvln0&#10;6GOydODnn/V85OKd7hJ4NtKJmzd2eoUZvZVGUxmGmL5Yi1jWfKNesbagX5nx7EK6p++YB8St5p0C&#10;ITxpaFkNWIswqkzGenL5cpDhAP+gL/XT9z+lnQv2k1chH57JMAgP7gR6TMPpwH4WSbQqJ7CZZORA&#10;4hsv05hp99vQSfrD5dnF5K23DzGc94YEPYg2z+I5HHNamo56c1PZSIbDK7AXrRSZpOZEKNqVd4oL&#10;jhbhfHnRHl502uPZJJsvCy4IcrxSUidKnWftU3t7lawkfuFuswL4ajSbroSuYTvwTTfEIkygAI/l&#10;slYafPDud3sX/+V/8d/8t/112F6Hr7SOilFv3rnKrYUbMXfcl5zfXyxHNmaZza7MjcixPd/I9HvN&#10;yT8b/lc/8Yolr9YcpvPCtRSKvlmxGUkwedffpJlhukFJhXgBuxxYxZQwmUUiG1mC6GI3m4pF9OPj&#10;fo+jAt1sPz/2CpF4BjyTgfVZnSIsJYlO7Nh+NuCVxNp2t22zPtmKluNrP6yb88VWhxvCyvA1SqXY&#10;KnGfjbfxwPMb5U5TdLmAgltMor+2SCmRE62CCn5VZXdd4yTe86DhZ9X556BZuXDbFNiOoC2n+drz&#10;vLUCZ+wU4Uy2ljgYuyrO/UpoQmv+bKgtzu19gSNVuHG7qZECJ7KOnTI68V9wWidubO85+bibRqrn&#10;/mwu/IyK7Ard5FrVnPx6o+4zN/ILaKnPjXx9/69u5d0KAl68qturH48X3mQSDPv01fShr8XlW3DN&#10;l/2kf1n18i8Z7b7462nPAvycHF31Ll68SdBtB/5rhrT0yiUpeA+bTc4qVG9Ua/DzWGZ7w6WLk5lO&#10;RlLaQ/SZEGUTFbLHWGipav713/vKxMatD588xc77/b8clxsinZb64x+/d4oZEp9XpQGUMXNjr4wM&#10;mGcQh3xoaZ++Bwlw/nAyPz2D1efVVTUtlak58zeZzSKdMAEaTVbn5+MHTx8e7jahDXfbw8t276MP&#10;L2PFksRPH2ESiRhyvfzyEf1ZOK/94ZTPSqX25PHZB/NHiIz3Wo1Wrfr1r7wWKFA4jwSJwzojYlhQ&#10;GNNGqKoowuE27e29/EqpAbG/2zN5PsnDdQBR+CSnvQ6HyI8+Pmk1qkiNP3rSDjtB+ukZESU5lfsc&#10;LUjNy484BnqKD9xt7SvaL0oGgx5TXLrb7LntXu/x8XG1KIDUO2+8fT4cUJ382ff+4s6N/Tdfebm6&#10;e4hdCPfr4Y39lHxkM6yDELKGnYm/lPgVFREaJa70fpPEXOREaX4zmzK31CVL9BR3RjibjVjdf/qj&#10;PF/l3dtHq4K+udGoh+GNHeL0ohe4Xpd2Yc6cjH8mtDM4Hn/rBz+h8PkH/+6/cfvGLR7Vbv+yVKoW&#10;yjXarhx3qbXr9amRw7YSv0oNM6Ok5SKe5fLwmTeipQoygTWW4z0lq8oGhgB5MEdiZOULba6JYEmi&#10;fiAK5BDL4ZQBUiyvlwx4bLJpponcfGx1OctNQmT78c8++ODTJ1fdEcjlPLV1Or2PHK6Yq1aLSzKN&#10;x6Ori/PL3pAecL1WVImFB3A4UmWm2i3BdLTbaFIocQXwYHJLs9ffaNYzcD3Q9qHQI7eEAEqOyjm/&#10;cLP1/R/8bDCYVtDI5ytgRGNQFPkCDnRVvFx03539U/o5q43LKLV1yZwticMhsrXITmiqn0hnNKQI&#10;vpGFuGnNzO8QQtIAb1dC+YMFoPIl/ZUAd2O/08SeCPWThYXbBnZ2tmOf6ZXx9Eb0rVaq4pipI05Q&#10;LJYl1CdOYGkUN8bYq5TJQdX7XusHiTeJFQGdpLjAkY2gVTPrR0g4vV1MkpRN5PhpoXMISZXt1mQn&#10;axVx1LgLtOp9q3iVa8mb09RLhNuU0oCtINdxXqdTI9RZpDBJyopBMtkQL40LXvEaVFDZ0FlbxXOW&#10;rlu/OaVmYiQaj8Bgkb09GiV8Xo10NGI08bLThUbWifCMd61dxw4DvvVettrlz5qCdDFdSR/52zam&#10;oZYTF9bB28uHcsOKXeGZrtxSK1OGAiYsVX3cjQsUdkh/q//1yCT+lo1MmUWpSu21XjsJeeJvcw6f&#10;7UBy5yaBeZbtuxZyyaDTyj3jfQs8LV4abws+mboaHDcjfVvWQdaRfq0+h/5bd0vsxnKCUUkJYpNa&#10;G7WmhC1YR1t/FkW34F7pYqmAnodWmbvJRd5xAq54u+e6Oa0lUyRby+/1PugHDuCUxPZ1b9axOxU4&#10;Z1e8vaKm2nIE6NhdZ5PscStiw6sUbTZiRyjd3rFU+9IGCW7FO18pEMAOBkaiYcWQ8GGVWKqW7sVQ&#10;8aAm2+YtaItj0pmYC0DaSCr5rFC0nGJRS0ixn5Z6JPaesTav2+fb04YV5Dr1siMuaTrEFlkXqz4x&#10;pzHvDcWLWAK+LEswH1JiZy35uQo4S0wpygOXmMMhoRZU+bUNb1Zar7rgofLlfG1dhQxUXMvafCZ6&#10;Q2jFaRbtQHw1GW+Oj3tT+kVLNltmi7SCMhaJy0wE8mHI2R0InPBnlr+sB00GgbmRKNvDdX+aYI8c&#10;PZxVAdGV0vsV+RGQOeESBavbncUX8yV4xio+VEqNclajbRuLpBSEoXwQq0UFjTAEtu5DYapjj1KL&#10;h62YQerD+DJdr9H9LBkKLmPhwkpAxVBNPwgqNU8ZPVKi9NaGnFXeL80FKOtru8GsRuWFE43BMX2z&#10;nKXMBa7+ERNJ/lmWgig2Lbn6RlQ+TPl2m0VUMRvNsdO6+7UO24JlYdt0DBfAsGWkpedIRr3acjER&#10;gCmZfAXNZadllGc1UK9P89oE04ps0WmYpxYWHthu8dwU7wMubkFNAFSL40FW/CrfUbjR6YoMn4os&#10;cEzcb/qVyJks5VYfji+Lb2ZtUij+mcJpEcr0wGrZKOXKFJlpL19CjxO+dIhVlQDA7MfaRTPFTJZ/&#10;gAOxBqtIzWYGT2uH0kIX9J7FkaEkS01K66LWJQ5DaL+JeV+rj5HklfgmSJ56Z2kXaJKYlD7OKAxa&#10;oWQGqtNshPuIuo4h7QZWo8wxQj6sCAfObVA477Rq0vzD+lhK0UTfjG05qyRqpaYp7l3TFfheWH8T&#10;AB2OzuOZscPYdQqL5s0oNBgeey4LnY7bULNfOb7ovmWoMUTKd8TbKcuWJr+p9FqBBgjg6btruCAb&#10;x8rB4IWQ92u1bDjzJnML07PNU1Ybrj0JzrYoT4drZzJl13O5CZ5Qo9oDB+MJTxznDDp56Me3QTZe&#10;xLok6oBaxdol0IiZKUNWBCQqzFXq+Yx1LWPXxwGU4mnRFjaSpLyzywc/+8u/6JxfoQUpvfZSvllY&#10;/0Uf0nqw+SVF3JdWMQ46bGUkYwVs6xG2+OwoqI8IUuTMoPpWZwD6VWJeoHLn+0Yro85iTvnmCBVM&#10;OiNFSmyz2ahW19JAlYnuhu0bncTFI/DfcUrMNfMCpz3rcwupbxzVxGUfGayMX0mrC6lOLXy0+IW5&#10;o38tzY2fbXDaxpNr36++gMj9DrEhWKI2GZo8opun16ZY0eCUI4+WbaX4+VsvbvLCQPfFyeG2FLzm&#10;bH3WUKsfEjyrjhMlcafdODx2SwRXQ2uJDiVbwzQLujWq5GewTcy8K9aK1lrk7ACqeNc20PGu4dKJ&#10;+7z2P9GWWPwcjPVsQvpikG5yjWzejpevU4lenPcnyfMRevLCUPo30SK/aHb2/V8LtfqN8cwv/iQ6&#10;ghh2WB28OPn8CP5fXXRz8sXnaHtIcdhwNv5VMp1sz5qJwuSL+UKtUOn1L9iMpGFisKsNPpL2TeQx&#10;h+qksai2Pch6jPyJEsykpJ1MV7o7N4LB0O7j0WKES+3DwX06HjJigKhigBWdTHKK7aUXyokjxU8h&#10;pH0h4qg/TYkyoPV6g1dI3HkOQZwP+SGoIzM674HD0LxltZqSiJEWNUSiGFbKciVP0V4zGLFNmTQy&#10;pdTihFBGeFPJtnYbhDRksgWGjcs5rlhlNQQ6eUYs12yeWGqpZut0lyVb0PEm2DaVXV96rnECkkBY&#10;gwLqanlpNjjm5Gq1aj6njk3Ap2FjTHTKNPJr0grqwiNmspJ7bjQiAmFc0rA2Z3HIqhdAJ8BkulVp&#10;xhauzirKdjkdgMrpczDYyEZ3DYwTJV1/s9SUK/hXHCV3YzAlm4EpuwEDFqGwcGemvElmXINBh7qE&#10;8wbFsMNyl5gPSWiei9exq9cAWfMaWrnwYSMUjRdZiBXZNNuh5bbKiJsoonypUQ3zB/EhU3Yqj1J2&#10;IFF5FfsmpdXAamPDTzrlUgLh1k3rLItmhq4h/W7lntK6y4oylPLzOn6oYtKV1bHJNDVpcdQ8QF3J&#10;ZbJ2AUiqvuSU5b7kFOgpgkOjEE5QOSFqZEdRQDK6SqzoaONJEaxxB2WrFWnNKHorxaLKdn0XymLk&#10;AR2Mp+ykuUJRyjo6IcinyU2JN41mTcdNiY6FusWdrYoXhralO3C7EL+3BEFui52KKwt5BWG1oMMh&#10;T6lEa5rRoTCkSMtoJ+F+4sduHDeCLFVhhCwVw4y5epAC0ydikaVeniwiW295vGSkW+jrwQ2naB1s&#10;Ui4cBZyOUmUIlRUoONVoYelUW4IJu2l4uVmtMU1tDmhrwy1eniLvWwwTskKL+aPdKkRNhKSz4Yp2&#10;PnNFbgz0aNMxuBeJcDl2SusvMIZne5ynjI616gjGYtwT1oPX44a/WnBu6IXAJG3x4Z9SOgEHvU4i&#10;1Stj5zjEe2Bya43+cFjh2h/0xzgb7fjKR5eOUetCXnM/kqxcJ5FWNRg9xhZEYqiCSaQGcf3aSlmM&#10;JfptGFk5vaHXDazAWwslRkmjoYFGvsou0m6kgFXaBNzWYdrGerFGlUauMmeucepX0v5zVkuHyuPO&#10;FFNrDSfDlZo+qv/ExgrczIA7ML571IJONBpNMbmpU00QNrIMMQB5aTV+FRGSkAyawrWowThDPxUr&#10;vn6nw0D67symRMHQkj5oy5GdCf1LQ7/5Zkg45VjVQL1RprVGLlmrUYAIh3duravGkRnetXw0Z+2J&#10;xIHQYLK5tQZx6wq2Sc48BRy2CscIJKkEcMoZLuWwyardYMoUSru7DR7OYXesBCzaH8rg1qI/HY9V&#10;uqNNxT8QA3Cf4k6NzYWbsp48L6YFUedM3+U8RdpCtDyk5Juwp1bNA5P+SnVLVzXjIgz48aynOzs1&#10;gEY4Fs+vLpY04oYLW0goBfPFgmFJU6nzc9Yf6QHsZOcLdI3RHfzVhOTncCPkb5GiBVbtoi+496Sj&#10;SpUWDC+lsTwiIqQTy+XZGIhdVrFyMGxXMmauddT3bA3SmFeu5s3WfMVWxR13cjz1L6ee9BQQltS4&#10;YeGkxVQsoL4t8oiWG9nd/QJP0OkpRUmkr1gSevY9iaZ9iyrb2c3z0mdnI10ITLbKvRRPvF7JAr4q&#10;NYtPn04lvNeerBgxZQBUyaRNPei2p2dn+IOU40zNRlGDisz3CptUqwkfUWftjJQSEQRFnt9xTxsq&#10;X/7Qmxvfxn/vweXChOaX3akZX8OvvpLbbTVu37718YM2y14OHQxfaTp7ePRSGv1Hngd2pewZqmg/&#10;K9thjqAyBkjpZgMEsw4DxImlTYXyuHsVSwNGVxuKW75V30f0vlQOTSP2eNXJXoO6YiOsXjlbzZTL&#10;xepP3n8AByJVyuCm2UzjIOdHY+7Z6M5hWSLTTBWP50Td6CQ7Tsk+GYNcX2aLFO1ZmULYZDnMWygm&#10;AfF7zerfeufln33w8WWnA8wDJTDECzbmjczpvL7O33OEFzmBxZ0PXqDwWhXlQ0kRtel5DzHrWJgo&#10;2vnLCCUA+9xmDXuNK56smKVv1qP5bCcoSA6QDo77l1wBfm+1AfmycIU9C3WM8O/sO4rOiSYboZjn&#10;Qb6OKiK1NlZC5PSaWugCV4CgpfAUf5PUMtk39wqHFbTfSbkWFCrB3/6DnWiaWQ/SZ63cqp5DdPvp&#10;OZJb3NUqa3mdBfhw8aryIVECNEHmsJTy2pwXvnBN6Ri1EvhrGiSnZ6ecjRoI1Qq409P1UpWbZA7Q&#10;ElgnzQqCorLRdDS+kMBlYXyJAKgjHhPm0utB5GfgliUMZiE1sjI16rX7t258Qib5ZNXuLpBgYICT&#10;4LognDlVcCqnNTNJcQdFXaYiOeTUgexvoQvCQcWABgwsVkoch3ymUWmgZBfbw0+ZHT1Q2lkQsHlb&#10;qRePpjMcYKDCpzOlhfFcMFJgDT5rn240fswRJsnnLreyzb2SP/CuhklORzrppECf8fi3Xqq7Du6H&#10;33qCKDErxDYLRsgZR1c/5c3C9Gm/f9UddHoT5tiv3jo4Prtk2WKhuXezydJ2edXtdoas5i/fuU1i&#10;ErqeSxG9UWvPvvn1+3yng9nymPiiJNxrHpGETc8jnyn1Rv3Ly7N/8r//w3qhuVc7uvUf/2fpRz86&#10;+dkDkj64B1NfOKN/sRYJN9f/Vm1fmhczMs0ysv8PvcUwOD/zUg6GHzjMwgtKX99NFnWv2EQyVEKq&#10;pRNazTLPFK10C8qvtYQXak8mI4soK+e2Y9q0Wc7ZMNB8mS/FCmBt0/M83zFB1FmhXQlXAUoWOP/a&#10;cyqxb9W17/ynG0HwnTzY1W+SwNlP6aM14iQ8n6uDFqbmif6IOPvJ3EZzIiDRfErFy21NeD3q3B5d&#10;k8R7QQ1sSqNtcWs8WgPqp0OrUFXHsP+heDPveOCG4TLYFEhWIck9rXm4URmWOGnYnhnm01rhZFou&#10;sCQrO7FQ0O9HnQ+olkaJ8gUUchGIgR0+R3lJ8xxZfQ26MbymWG1DjoMXcNFuemtNf6c68+Jry/MW&#10;WJU8g2B5hiNJPD/4TQrR6yr6xcaA7/8V3b3PNda/rFTmpgPgijI2mZnc+wUW99ZO+zlZ9K9GVf3V&#10;Enm/RMz84u9IHCHFkAksvJOZ328L6ma/gDGhUa7fatx69ODBbD6hTqBFl7aQFJyX7GsFyhimRbF3&#10;E8HwGjnkDDUWBrvHT58+PO71B2POpBA0y/mgltMyv1fN/dHvvnrV7f3so08OGiQJZhCnICXjDNbM&#10;7lPzlYrVbuF8OSGldqgz9Npro/BR0KPX2i2GhaCYDW/ttUqZYbBZXF12+93h6ckpZ7gqlVhmfcCs&#10;k1Iz/Dix2JG93VKz0bx9dGu3QTTG9OcfffzN3zoC/NSb0iCkzx3lyo0iuIpM/jQ9BuLhHzTPL0OJ&#10;fBNwwQJVvXz/NalToyi7dySr3GpxcXbC0YxVHDsiJ/lQORcZpDSvv3SXW5nS5Y1X7ynQ0UuNJyPN&#10;mmgELCaUqe2rPu4inoSvfvWrPBr8i3TWwXa90HJWiqUKx8jZZHawc0QEzF++/4hQIQ5lvW7fn+sp&#10;xzx8fHFB+fX277ylP0MjOQXTlyMmSyDMrfze3i74aMs+mjMXoTM/oXhT/VjozAbr5WQ6odAF5Tg/&#10;OXm0mNeZ0/rhUsfqKKnsVNNyThYHnSErWi2d/bt/i8Rd4g2KAKIo0Jt5G/VTbqr8hO63moz7VIN8&#10;TGhYxQxkykTzC0o/Y7GiVGfWwpyo1dgxT4d0hoQ8cRlJvuQeY57CZcnlc4ihHn4C3hIcNItli2BA&#10;WIvpXH6tV8xYJKQSYfi0uHxpwdB5Hw2uitV8ebO+c4MiSuAbqrb+YnbcH8K8oknxyu1bLxVKbIUP&#10;Hxxz6CDaJ8rPxr0pp7u7sKHLtcPdvZPLKyA+60lE/iOdgg/PBxu0fPMpdC2Ee7XWDv06QEvo36nf&#10;GrXc1775+lmbNssss5o9vug+JnqAr7lYyCPhYo6O4gtZaCighuYfyLsjkYZIMkAupbKKY68lUAld&#10;5Kmq3dBNkq6YHrhUuJFsgdrDQgkuNeRgI1cnSb2EWEozLNChlQ8o2tYWHI8yiVduX61lRVftshFK&#10;UK7HrOHFgul0Qt1byEm/G5kvXgAq7THKpGVdnU41lC5UcsgRVxqzr4CI7mSKva5ncxthKdnjBMUV&#10;JVEpsPSN3IIs2JYktxvLyooppW1U5Qs2ogaGL6+/CV/5Zz7dq6/d1FdYzH//+x/R0ZhOYa2K5ywR&#10;PO8Yn6pGdqRUmjjKhMa5nO2FUcBhy9SlqMeN5qN9duVa3VKg8v2CkDYC31pXzwYv4ntdQyJ9m6jY&#10;/jOzuFpOSqQspdTk3jg8hhpw6rTgyTSToroNwmlXC5ZDm4jjqhOYpxF1JAO2cY7N3iTCqyRPidGp&#10;1ekT7IshJK5RVrJAIWW8pXIB1WJW1q9RNITsg0/dML/w0pt7lbQwsaiXlSsxnIwVuWJK9O1+LTUu&#10;2RhLIiWBqwU36571dm7fuA2DmmHHbN4fwQRbzXGycUY/uRgEpj1bS92vj5/Np6wRplhmIzkvUN5w&#10;ZaCwhsF2OxQCyzYpqABrm9U4bzw6Z2ZV6wwJpZKFcqChMSmfxlr6Per+epVI7LjfGbl2uUb2YkT4&#10;DtLBN4OEX+w4VY8bR0KRq2AbvOAIbRtHBNEELFp1rjqEqFdK2VtH+8tVm+M1FwMFCjns3G4sSqWa&#10;plCWL8CKap0gpSHqnEHpKVkoqqQx5Rwj3LjbhfDE3b52lK+NNRf5ge32OLQYbKqhUDHpDOVi05b7&#10;sSnyuJndSSTSCI6fW8jl1YWSEBdxnYyQKSnt09HuYUMSJWWHTqyWh3vMjMgbjRVARzupVOJkHku6&#10;vvLsIlPRqQ2KdCVl7Ep0rdyOzFNb9TIzuD5iJt6kzE+BiRV4V8y30bqkWDcJF9rzlfpn8gr2LdTj&#10;6Tebdzubzng1P7mcHFRLOzVgiLxeVMmtObtzOxdyZWuFxsTLVhVsFewdKYIYh/ZySg7q4pNHHwO7&#10;YpT3ygGiVkgMhebhATUqgmLO+he94flFl++auzRb4KKxTwa6+dIIBsKD/QJ1Hr3FVrPGtzzFpZAp&#10;9Iaj48t3UTjzAYkXpC3IwrLX3KfxNhwN6GXAjOgMZZyZLwQn4LvhXs9LrM8kNmxVmzxPi/UYhSpK&#10;/umAfkUPeEMkgzTI6hTofA4f7NrvffzErUtvvPryTp28vlWjiiUztejQfYqVH5VeSCdgqgIdX0ph&#10;exLN5IHAfeDzeBzd3B9cXj45vmD7xyHDM4H7gLsAdfrBXqHMuT/lcYnGJCSmTC6aDRSLKl9OZmPP&#10;Dl2yQW9Kw0U5E2xFjfpl+1KrZjRP27GKO4Bzg5LTYFIp7pE4AyUT5mvVjYtHTPxqjUiI7N1WvZ4e&#10;M3o9ukvbMd+oZf/Rn7zf72wuT5aVEj1oosiJpUG0HNWbVQRdsERv3rwjouJyddWd6LEVUk5DeZMz&#10;qEX8i87paLKk/pfzEPYHg+7NJidz4kaJx1EwHa+R+ZQrYbOep0nGAYLlkXuDqENG0fP5dDDobmAQ&#10;xEkNNnIAbUG4qXJJamGw4fwRoqSQWjHDr1a0PPGJTk5HsDQOD8po52iGrqoR1atiriMcx+DJhATb&#10;aRVuHNTzqYiKEcvQ8aLtJLIShvia2y/cEDyWsIe/MTtw/aE6L6To4aTh43mmUTEdL/bpdvAO8vkZ&#10;kv3FrNef2UYjHrvAmIGQ0LSO1lJqIBiLqzX2LcKNozutw0ACpeWQhFtu5r3qnBDm9eru3SZGFbx3&#10;4gzK4OCdnMFx4WldlaCVlNP1QvFpf4wGvtqo3rhZrJYqb71176x98cP3fwF7nHw9Gp3ymPm6a9E0&#10;5jLVcfvT8r5fbnwFVUH2/pvl/+QfRP/vP47evyxtfn08EXx37RlLW58YFgl2Ji3ENQttm/saPBd3&#10;+i+aXLfEKdMsGu5a8s5AzHO67TOnVQ69MlMEVKnh2kyOo+sponDQZqT1TFesmto4eezUelfS5rit&#10;kBt9K/txabOxwx1L5rEVU602z+abzt8bWQnK65fo8ZABc9zxlb9Eoyal96RCZS0lXCgcofWEr3nL&#10;8efkrMkWAJZsY27tH1/AQm39zZYZbZwte1f2sUIjpYRqSLoJtjqTRnyg4klMtSGfsh8wsBC7BSNK&#10;vki5S2eQnZtu7iZflDSQ1n6pzG3KGpE0Gvw3ui+vXFRPi+U76443Bmu0t5N4z9TXduL1Iqd+vkZU&#10;+c/Yy/GWaXpNr3phZHwte/Zd4vDnxrh/XXDmz1TRW8fy88Rg91ZQxUSkmAYr9/YCpw53qdBbPdOX&#10;A7C++I/+/y9I1ZfOkSO70wLDi6nu4ohKIPawFzoUtvUVsG+ej5ckm/AwQIQ5uzgfe7Ojo/o+2NxG&#10;g9kfcQldMIzLaDwD0oumhw5b1O0MWLuyzfydg7smvlxeAQbAILVYHbTqzUrhlaPb/SHo5WGNuBH4&#10;WNGaziOmV8UsbjZwN6mhIkFJU+VS7eycwziQKcmKZnMAJQOKzHsv3YVcyLZIeIp6Tsi48gSAs9qv&#10;j24eWvGWe/3V12BuQYJSHkW+dPvmfYyi1iRKCJ5E7YWOeZ5MeH8/ff99CgceyDfuvbyXbx2fn/Kv&#10;s0oTNvUnbVqqFejT+QwpsRwFh8M5eI5SLn79/kvFaj1brlxenFKqQdonMDgVThgRy3tMGiXvWOPr&#10;/GHL4wrwZ//8R9/fqddevXvb98mmQ7+EOUrDy9lwzGPMsPed1+8DOgZlw1qCtnc4GEIAwab79PQ8&#10;JakKQTNN+ffSwU/efSi9Vya/Vyuz0Z2dXQVGOGRmlQ6MBZGDJEQrCrZIqj8cf/vHP2c8YHVVtObk&#10;RlGPfkf61Ah3tebOmezx8YnLEKEYkfg4XUU3FmQEkYp0JdZOOuqkMCUwLg28diXpg/HmkPObyUN4&#10;oknBeZjuQ9qApYEZPbE8ppQMRWsPOi/y+KXhZulXrEDHLGbELkxIamJjPjsfS0DFieji3F1GE5Fw&#10;2MsiJ+Qinp/3qWtBKRazBBhRsAbd4Uwgx0wWx5CssMvVee+Me4nzAGA1Uu5r9VatufPKK36jSkxE&#10;ZtobDDtX0+Xq0dOzu+y14L9p7eYbftBqql9i45ggpMuz06ien13AuPrTP/1WoVhhqHvVPucYDCxb&#10;Fa9n5xzuD18nmOhaJiMKscQJMocGKm8p+aSKkywwrZkjw+iI/rdwjuI6xSbBdZtQcp2+rorGRvDC&#10;MscWuLrVEbuVUZm8ieyIqL+3fVrPVlA/5ZTHiqTQ6CIQHC10PgoXhua7+oxp4WJloB3m7BhP6Vol&#10;jWaRr5yWljlm5OEy9bbvsgfj+HqjcdhE075dpxCFjkwbb/EUgb1p2YDF7vMkV+P2xf1ltaVRfG1C&#10;GlyjGhTjpdrMJCTWhA5MuCUhpflGuapRZC3P7R5hwbnSzDk0buLksu76iaSauP6uFaXPNNjyVJrQ&#10;OtIerPwvqX2f2WUE1LWXsioktALMVbzP8gxtl+YIFZlqbXNNxYyvEw+xwq2VbpS4+kpQBCXweCLs&#10;oAbhOZ7OuaCc4vIZE9dJWGgObc7iGbl9UkvlMJna1xjedmOwJrJMKdcKW1FKWmfWNpoIWTEA0xxH&#10;3VVRUwNIC6uA8ycb2lr8IxS26i6rf8ZnZ+rvoNqu4Ped+tuGRTqViNnHujBy6q+N+ZZU2oWG485k&#10;1Z7w9RFtG8aYrfRQCddt8iAWj+3e9p3qKEaVwu+F4OimxCnZYpNtHoO/lcS7g1mgfwVnbz4aCvpD&#10;QLq7QXQhLUgzq4TvmP+KtEIrzhf+k2R66eujTLi9P6bzjfvWo5lGCBTp9h37S30e6lsUdOuUxKTW&#10;hTTUtOV8WTpfdH1wuMaS6r4MBYTSU79RWrzVoqErLZhrsS5gxsAXoCDTYpoC2zkcLFNeyclSf6j8&#10;sOD566hFLgXibf4IXQ6pzS1XVFLb5dJWBcPAMldg7C6FN60rr1St2H2fENPkelvxRJMV+PLD7sB0&#10;95gkQfxpGdKTablzEoLm0+ajB43oA+yilVhJramvmK1dJYQCLkb9fkZ7ZharTaFQy2UL4rRNJAOG&#10;J0c1NV0s9pqyHTOrgIsbmmpID3rgE3zfB3yB+jRJs1ysFVGOOzShnA0VZQxAHTulmiF0u3nLysed&#10;y7MHJ8lxw8ymoQeCayUhV+yRkA6UkR9M+ULlSXMQZGKoKNasVOt+cHO/Bj1+whRX7QeUGnhxM5ac&#10;BOhYiDuuvBLuCGsCxKuFKgDYiFqHX4yVLwhUQ/GCMsmzSy3R8E84PvCQgaIUNwe8OUE7ALMUMKeZ&#10;rMRA3IpM1pbx0pN6SrBhznmwokhUxq+5JDINP3+uVqnMkMeYeUOagsAwaHxUWk4CBCbSRKiG046q&#10;YkdPe1wsMUotyHcUC1qI/AM+EYTmjx+dj/ubYXtZoNmDOAXtjIQOASUQUmweTfbjBIoBSItxZD1m&#10;VSESU+BksD1jgtphFbnyIhIjam0aInOgaNfQLpKVTI7JfEZdoTW6EhB8/C1gKR+B8jFlTxt3ljoO&#10;cQCkAFnaylDPmn1lyadLSdqtzp2sJRTWhWKGQmAlChKyeU+nAOJkAZub+oOfXEdrVcBqjjd8qbve&#10;3wgQgEyOFhHkEsW064mFvqmY8TCoVeQe4UC5sUYQ7XABr2IG0VkIZOV8mqMh14F/h9QQwaE1oLRp&#10;uPpFi5zZYfi7QNvTUweDTjhPDUGVA+7JmO80XNgmWq5ANPeFybp2P05pmhLgN93k4SR6gXBoKyUz&#10;1WrlRrVxsHeAnps3i9c9Td3vp6ZIk5SjgHqbndpjqSeNg2PkYjngnklqu9mv/O70J9+NOV1fjX8j&#10;ear70mxqlrJAXNWsFmDrxoUvlgr+F8ZlLyClrHryNzb7tKhSFxsbi+YPXF6528mz3/ls6hzYnuzW&#10;r8iqWiausTk1nETUeXiel6WuEtKzLeifrc2ryHsGbXIrrBG6WQ1TYNG4L8+vkF+wMmB0UEmuQ+BG&#10;ny5MrnOckucM3s8jjp/P/LznBOzkV88R/WcY6md/wrcf58xFSji2mily4BL2DYrxMCoVUJQStIjj&#10;iNzwmPYPIrJs2qsUaZjRS/OaNQ2KC3nkZ4qh4YyLQl5aRFmpJT/LaGAuYbnNzK1R/Fl5u/8lZaez&#10;bPm/BG72r1g27Cxbz2vL6TSC7BpETlggfPzWKvbMvOz/zcmbf2kerzODe+6UaPsizpnZbBsgHNvo&#10;hCNW7DVqNaR8jPvpyaLuQmCyt1Oh5AXipIQOs+PxFVFFplxsKPupvCohUjvCvJdIdwYTgwYvrPPI&#10;wCbfoSwCB4S6D0yml022R1B0JVhFdPSS7itMtWoFOs4KzV3P7ElkQrOSsSOVWXvk1gZIlkFIUJrR&#10;gaX1tukPG7Um8lt68ThXbaxj0glwTcSbm8SXoyCxCJwAV4Lb08RbSqytCAxN4LC6mGZXfSB4zpGJ&#10;mVkJJcdk94RGSNd44RlYx7tzdBhnCgQH8QZQ/2LgopPO3IH3i8mGy0jHu+AXhGcQBRbtcfz4lHlm&#10;fIAEMTbRM34URjQExS0WWdWxKZTUDNtmizy97tAcTLPxbDCdEcxeVsQvsiVijZTJ0+tP0YGCkkIV&#10;uHHgHZvJTMcTrAmelG7LTNmoUBCi8LIspCtM2S5IS50fn1PBqdTSVAZwB6ry3AC0NfCFCc3NbC69&#10;KBcvZ7CgSqVobTj2wJ/iSFcvzwlUU6h/M/JgM5+TpUtHa4Y8CAGNZbdSG2MpvyinjcXCEIwqAFfK&#10;XJQmmq9nPktHKg8oZdlOxbMcTUbpFe2U9ICsLB0to5S5udBlYyanqwHztE6QMEahNHBtKnoP6Qvn&#10;NBApwYhDjGpzZtm8JlRnu8PjEkpO7cUZ0SaFlIp1KI7pKWtMZZG3vlILigVBSuB0jZfiq6YDZnIM&#10;INjOJr0+H1caXriKISZO2ZZSJxdn1qQLpZvTiCJxHF2k26lI/FXuMtqdMCxygj9xSFrJnYL/LBch&#10;ztSUf2lZzpysOFGAqZYrTEpQkVZNFcR2EguEq5ohFp56ybdOx11UI1/8cXlezD4KxSIRBJQbMq+U&#10;Ezka6dXGS0MnmEksrU8bk9CQteWbBJeJcbJDbAZUDoMraJm8sdTh7g7jezBQ4z5zLR4eDhAprj5K&#10;fpSfrCmLRWxGTR7Ihe/EQpltjo6OhSY2Us1pTmZFzCwX7713ktPdmLJRjE7pLvOWc998KSIIB7OV&#10;yIxAoqht1T8VrVaDTBzPxuTkilpj2uBG+lRE56rx6mUc71c/SZNaZfCY2Q2Z7jVk0oyd7OBF/IXg&#10;fKpZAYEY35tAhRHIFci4RHXaZuXWRqbN9HGJOk0F7qg6RslOLUnKclxIBweknoYpKqmL8VqpNcwc&#10;oo0trMHjzsTI5ytZcGVe5inVmynn89UGuNxUD1k16s358ujwgEhHJMrDXm/FgT2d0fRfOuq04R8R&#10;/4cis9M5NPIKa2H/fCI49IqxNtmJy07ydEH2MGinWOUw9l56F7yHSjW/UT9EhHdt1hKuJsq3QpWq&#10;IYvODYxIuHdLLChLLR155cxwqk9m4Up2PvkBJDvjcee2U28UMZi6/L6sqsIuUjHKKZGXAl7bAINc&#10;RaISR14vy7+XMCaKXEJVpVLU8Rfp64yTqCpk18K2lpiKFYnK9b82LY+EllpOot5y8efDDxWTJDcA&#10;HkSV2CLiDr3+mUS5OpFhOJsTaevvHtpLBQALLQQ87V0eg3DgYaQ6EY1ZHbtAi9BKKV867YUar6rU&#10;BRRhOBL1aOyUE1r9rxCv0BLqorkemNV6Wg7q3CfgbTn6iA3jRfb+gzHcYCGs0MkKHj4cL6W+RR7T&#10;zLtePIXZWragNZeZxbVcVCoSP4YqtLUD+8A3npXaL8ezIZXh0vBzKTH6vVu7OzT3MvHq5HJ0cTr+&#10;N//47z9+ePzoycnFeRdtBe2/TbpIlXAy7R2f0R8e3tzJVCkyxxMgUkNC8KYAsplDpNcZgdzYaFAE&#10;MVpOK4WnJKLibPXbr30dkVZn53Tn9i4+m1atgm6X8g0F93ln0W4vu+dXDM+++uYdA8Kxwia7pT0e&#10;23cffDieLLmw/+m//++cdU6uBsnp6TzMl9P5myhb6VkW8sgNPHAJo36Hx5dxLy3UAmGwOa93TnAD&#10;z0F8uMcVoKucmk+44ZNqsyZPR0JAd3W64HwQIllKJ3TU/cUqwehHzdCoUymlv/H60ZOTq+PTqUC6&#10;HFPywdPHHw2K+YNa4/L8ajSZlCpQIYvBUePdDx45e+3ODmPpQDarCVJWlt45VgFIgD/+zk9XnGgm&#10;pNhnd6uVw4P90WgIUKIzuypNV1ky3q+6mcmmSrz7yl+Oo1UYDdGn1Yr3brZqzOVLhaOdnXc//Ag+&#10;x42dvVar0Ww2b9cPWOO48X7+8S8QoEYxqnLFT+OgnonwtMnspDvj2XA07V7MmIXuNNJv3ryDEas7&#10;XCaZCv3IP/sROwK76+I7714cHtZf/Z2dIQeT+RzmyM2jI2Rv51eP92/sAtKYLs4zmXW5uJn2ylTB&#10;pXRxNhwi+uiNujVmiemQ2q0oFn2CGSG0XgADevn4Z3E5ACoZ1nYpoFgoAzS2HhqtiBuvxZY8H0/H&#10;84GnYIZQwC2JFSxzD4X4cNXxyS+eHAJwyuLQql/2jqVIylbX8QR/LuxzXmjtR9lyrloq7rZag845&#10;FjjiviClIbr77Te/wVEBYfr//U+/TcQR/6rVgrRFaZBhOEDT6kc//0SNSR7bmPsYzUyy99V7SAqv&#10;2t1cIcVI96t3750++Sjjxf/hv/13f/DJR0+uztvd4WgWjWabxXqgoMDlhm/c+sBKJuMvjG4Vg8zX&#10;Gpze0qVS5t7+AbQa7yJhyMP/uez0wGoidojlS+bjEvWneAauFofa1SLptmcEJeYzE2giHPGIofrG&#10;O1/XLhhk/9f/8x+1B9Or/nL/PkKIoDfsKdgCKV05VU6HSD3iFDDpD7vti3d+//duvfJ24Xe+vnj8&#10;73nN97z/5f/40uP7i0VNeqWCj/bMhhUj44MfVLIjigSllCQxvKklqxWL5OZzQakvlFH+ddCPq5qp&#10;b63bR5MpVJ+E+VW4XBGA6cpotsBnKUTPit5nxXfyzCH7QrhssoVRJK4AdplCnmYJ4jIaQczbqktT&#10;11glyxiT5qFQ5AwR+ZeiBHFWJMJqJfQExt7EVdVuDup9kT7sf2FCmHyGLf3scgYvGGk1l7Aph5c4&#10;8orF7W5xUpbrZ213R1jxk+s5q2W88GsrK6EMamVT2W18VCTBkAWJgybQ+QyESYFRCKHw4xu7NFrS&#10;lWKmWQXQlz44oBgmei4+OPQKhYC7pAQ4XNa/xBEzrge1go5b9/16GhHbpOPLxrjJswgg/69pjPrr&#10;Sspt7LP+B4ouiRgMc3zDVQTXeWwW7raFmf2qhKK/mWo4MsMtadrq0tjgJ6YKYsijMAzGD4pPp1Ir&#10;5wuv365xSkVyyyRysajm8xW2FnbJi/MnYI2x3WFxvNms/MFvHxCBS/3UHpy6mc1oeZWhRsyVf++r&#10;B3T9ALJ+8PCUXq1MhZSdYXjQqNcbddZqfCU0ULFQ1G7cEXMenqDQCzryvX0vR1TM6UVfrs4wgza3&#10;1+tdXJyvpzHyPerld975WrXeQvBHc7Kczd08ukWHOUmvRyOsHAwe8U3JF9AfomvlaEhcxjyuZJMy&#10;dOB9xKYkln7jnd+zFjzxEOSzD+l8T2drdMAfPeqSH16t5Hdg7quSCRP4SKXK3f2bDz76lKIzxoqX&#10;LnqZfP3g1paBsZ4/vbj8yw8+ee3uEcirQjnPqIXm41W7x+p94+bed//nbx/ua2U9OMhz4S9Hm9fv&#10;v9Ks1ykJ+PgKKOU0jzuU/Sqd2z3yXn379V98+uTkFEHYADsoDtVOZ/zwwRMmuhwMDveK+/U7g16P&#10;Y/wrr977/g/fvbxqPzk+XuoMj2QxKTO+bDaoRbhWf/Bbv49htN25+hff+9FZZ87mVa+nsASCCsqX&#10;Liynnlorxfdz2R18+lT67h/+5ONqOUMayN///d9rHOzuHB3+5KefSsOSS9+/dxet3nzipass4Rmc&#10;cpNxh+u809zL4fmpVT/8+S/Or9qfPD7m4eaPoNH7yqu3bx/t41lG7zZTgUsNnMtny/1+jwwkwoKy&#10;3YHkcsV07/Scrj2bakbRzOqG6xC58Ut0iHWgJkOayEiQrcWLQW8yHVx0CRxOaypRUL+E1u8i2o4C&#10;oX/hgnr9rftzRhgzfkpfUupGa+fODoNmYGYceYcEb0yxSqWbtdLTJ8dMoDk1Fkts/7JAZaqlg2r5&#10;K6+9GVsQ6NvvvNpGmk9yB4u06JaSt4iFwRaztjYWxbxFaukB31j4CnWEBAbcCMwHVobwi9Jy4JlY&#10;R1iUwCELfOf2lpbexkB0EVLcFilHCLQzuOAeKc+WPk1TBVmIbfrrRQ6qhCGHiFuTk7Aoco5nnGeE&#10;IV6X5dmapeG2O0innz06Lbm0reUau0h2vVImBDDMojZ/RhnLBQAc6h/2Vb012+ostC9xWH0+wHoe&#10;O1VqbCG3HKZc6yitFNNAGg4DT0Rm+XVNSsQ+zLumE+pQ2c2oOOSToYWSI1paBpnJXNYAymCs1Oqy&#10;SqJPWeXNFrZBxcpYsim7DrtSLgep1WYLObJ+vnJibB1hYmkLMhAz30lgApVLnkC4kQgk6K5pvUiy&#10;TO0hkqXEJzYYXLgdW2k+VncR5ulzwMBPz9qhEn0b0hDbcFLjeHpIHNCYNvAMKQi7mAYpzvc2UwQI&#10;70Vf61rpwqBAV4xF9varO2FrOJ1/empZGp5YOMa5wixnhaE+gFV9C9obulhM3swWEdCPwejPXwDH&#10;KdjR5gYFNaHRZhMFxVCOuU5OGV7IUEOy20R2Xvvb7r47+BhgS5bgchndnvxdFqOKdIdzrspVek4p&#10;cSNZOxmj8qEZR4qMwHpPY8boWZq3sPrxlK5F/eDuQAhEJfb4yaWTJPS6o5X+Whp+3bfoWtU0/BlQ&#10;C5AV4NeKqzRZFvDB0q1LnK5eTYPAuibNehaX8nykMGc1PQLHoFQYmGcBvqwIS7lwN5wVjLYQoztV&#10;E0TyBJ0RTJevf+BcZ/ICJ9LyYyev8/RwGeDMaHfCN6r1K+SVLf6WQK0+jac8p/TKdQRCU52HkidR&#10;8YqXnjHQj7g5OqIBKTDnmlFARc9mwCgZNjcnYiG+VCyUvBekcBqbyoTh0yvR/JvuZkpvbsOWRSrf&#10;cjkaTG/fPPraWzt8nfD5H51dKUCMQRaju3jMjXl6Op4up1qMcgWcw0xcQxOXC8QM+yfxIVYYCCrK&#10;pHoaivuZt+7vd/sCWRwfnwvXRBTBgydsc9l7N7u9K3ShuB2QsvKQwqBlWa/XavC36T3yQI/mGNmh&#10;Fpeb9V3qBpyxTKgZGD85mTV3cvf3i7VsTUfZQnE2JiEZDB0AaqomX2Ht6KQntFqDej6/m8veQbmU&#10;SY3o2pR0IsmQaKjsJzkZJFud0bngEuUb1SKSYa78MrOqFuW2+9nPPzjrzC7aY75/HRAyAbspJVl7&#10;0J0wFI6jw9ZOd7wYTBD6Kq+IJoNam3ogcpneMG3jv5xmk+kh/OR0prGrCbRYg2o1aeOBU4VWDPFw&#10;oVn54MHxeH6Oy4NTAp3u1XDMGZmCf7nsdtODbqdNrcVDh7jMrAYpWhKa5hBvnyms8kkxO1cYwUIi&#10;iIz5eMiXAE82HimDBRIDYbyXnSFJADQIjmcKuMsqUUCejJ09+vvCql/11pJih353OOTJRkaLUHmy&#10;7HD3SQTFjr7UM8kZiPiBkp/b20P2zNfIyodPGFFl+g/+4Bucddj2Pj2+pNWaJUR8KZlStV61/j5G&#10;vAUoKL6EVK4GM5NODoo3SwOK44KW715/wzgf+ypaPzRatHA1Ao5EDOj2FGMAMMoWSzy9ahmGGkRG&#10;s8n0ZLmWumqu90nU8CZYffrgQ6jsaZP+sFSW89kmhBXRMTIa+4Xrao1gD6Eu6PQDXttwiS56K/f4&#10;wXqZTj989CnUPqQKBEx0+pSakyVYz43UBOwgigiz/pGI6BkXKsuEHBuV2CX3b+0zCyCt8r2PHlpp&#10;vKyWQgSpeIhSFmp/frFyaqO1aZeg+3GgKeXSh63WBKbxGtg8twecueJ3v/tDRLcsaoP+hMeDZ7w3&#10;GFONYrSOTPVOjh1xE+2IHhyrH6Py9T//v/7k7svv/1v/wX9U+Npb62p2+hc/ynU7qcHYtwRLzgdZ&#10;xSGZztV+KX0dI6Oz+1Lhbf52Vho7FgBeH+3T1uE2BL4SjDRAEt7PPDhiFMbO0Oj+vYtJteo0Soo5&#10;UCcBgV2LtXIvpQUnGiS+rkGcHyXaZgFbDelgTG4L5FrLnP3MG7otcKxCFqxNOCxZr+ShlErEcyRE&#10;qzp5WxwIcMyj2KMlaaNMVq9MuHC5SevtNDGynJ8XCz2rg79IRXJFdvJFuav/2QDcxImuk+fxws/k&#10;0M8FPkYI8G3vehY+FGyV5E6B7L0QT+wCmBzAKgyibYWMJUxFcJAHAIHGpRP6l/Q+w+ihLNAcfaIC&#10;Q2BQdQUppQn2LDY0FWEZqTdoySCQQ4Kf2DiEPYfOO6mpBc+GSE5tZEP6SLeoUD9qIvs2TeE6Cpi8&#10;1aDFLkk4iYxBKE6ZpaRtB5/WE3JI6sS/pjy7q+RM2Rt3+fVNyq3DiXQabf3moU2TJEnqD/3+NDRO&#10;s5Bd112POGVQzOSZqfaXztw/O61PPpOh/OXZwL/Svusk+VHsvjABY/H6wwRidRiMAnOhcQickVkI&#10;Or+6++mjD9ijasX8vaNbOHgniFlYdKJV1r9zk0Y+DdkyahLC28oSLq8AE/Dt5ZSc6WBAkVdj7prD&#10;h5kJ0rgvjROxFMmlUq8Y9yglT6n45OLwaJtLEWkLUiiayGfIF5o5OryhTShI1wn2Q76aVjJmRiM4&#10;jz72aDi4PD3uka++XGS+9hbnJVQWH33wSDCRMNjbayDR2t9pITpiuJVdZ1ntOYC1djZ02SEl87DB&#10;mmbnwYnJEBi/ULXcQByznwBwYsBZsAJt0bvotWolxIMffvwwtCHhd3/YBjGSzhffeOWOr+N4sVyv&#10;3+S9MSWT8zSsVHPqWs5no2F/Ouo/ffr49s1CpRgw3llpV8zfPaxgURRSZNjpbiwjJA7dF0SLgBU5&#10;Y3skl4TCG/YxJ+Q///b3On36toub+/Vev/OLn48fHfe4IE+fPD2/6jDbdGxUDtjiX+KnnoxxGvOi&#10;yHk/OT7vDIaBrre1dCu5BbVqdtXrkRcVlKtswaX0Mh/Ld6YuyG49f0F1N5x3x+MIcocXXJ494jjG&#10;st8fTIsQPHPeYMSxx7t/52UD8iYPP3yEqFm+m+W0P5qeXXbRTvKWoG6VMikoWjdv3RG1dKusZYuZ&#10;YAdD84rLh0ZDMF81c0UtiLAF8zpPZ0SZCd3y1R8pO4dpKHMpplNPnn7K5xuOJrfvHGXUYM5NJ5rY&#10;T2YLkllJLCDvKCfPk7g5XLzxZEKovPyts1lGP9Qr18rq/ODVWspMC5MZEQGHdybfJcpDaqm1xZ5i&#10;25mN2r0Or4B6UdWHMVRTrpUWmPQlCJ/nikfGnuXZ4pQglI8KPxEpzSZpEakYmeZS6nPOixxdIXFG&#10;CN+Z9iLBgpzozCCpScoYvIGZ+ULl1EggbruW5otW0CpWV2sxx1G5nVAFCQ+hjTplHEo2XsULhc5d&#10;GZsD0wWoOimpVUoItEIKubX4DlTbIXNdDM1L+EgOLbHZbDGRkcMcXZt1MG6LWpNOueUqMEW2SmmO&#10;1ZF4u1TRRqxIOeGVBEpZF0UvTaQtxAJBs5zDKivmA/CuyIaXOuAKHMVHp/8RSPSrbpzVQ4ZEMmvo&#10;tTAKCJkhlbdaJ5NimHtvbWmXcmqtA0NHmms0EPrHmgmx5dAmBtTliMkQMoV9kPOfDKzqYwgRqS9P&#10;TCPSYLV5rcU1dWAJJ+3ZLr9UfexT4otOV2jXS0WCgos0K6bzceKqSxOV605eE0YVctBkwcQDunz4&#10;FGwB+0khY0Bj+Wndj9ZOL9nNmiQ3zvWhTVX5zpgczhxaiThvHYgyqnh1/6zAuC6desKXCBqdYcjd&#10;zBeKu9gzZ8JWT+ySE4iZoV2kA5szlqvUhEHg2IIc2iUG5iAiehFvbKpF2nMQOwl7xMaKBBd3YdT8&#10;EcDxB3u7V+2xScTj9tVITHBRle2uZvae8tyVRRxLmKkGttF6vInKxTAxrb5A2q5xbIcNEl7YpjcL&#10;w3b68QvbnLX9A/VHpcRcJXxaSUMiAAASzm8crMIZvvRl0dNJB84+bPd/7KiazoERxe4ItD3iucRD&#10;TZ6Vq6G8Y+EZ9Gwwr+Xz0GRxxyK13C2VMeM0QpG1rmC6ENFuryXgiaRwSTqz1dgDVyOdeDamSbDJ&#10;EYVbRAwMfytUS8zM4coo5rAOCIBAej84Oxu8/dZbb33lHh8Cw0y71wXtxePPQGaxVtRU92qYrhKJ&#10;i9Ujy71HOh6mb2Piyh9OswkzCfe20q3mM1MvcLXzaLdYsglgsaNoNBh2kcrf2m/0yPCbTDuku8wB&#10;M+BsUkepVCy1O/21NTdmK24thd0BzKBtsYyNxx2m21ezQqXB9lDI5PUxSsXV/EoXCOYRMqqcrhIv&#10;wAXkZmYCX29g42xxTePRBCqSHbVxnVuyrmWa0ZXVqSDFJK1Mlx79g8hrhQ3k4POLdnuwbHcnKYMk&#10;4oapiZqTXLWNt+kHlUKlO16a5oeAXEyzSoXHTEnHO5Uas4tnxLSXgmsyi2qNsFrKrURU8+Wit3go&#10;ajl+B1XZXn33yUWfLw7nFTqbIpythZQJyJhnEzQAcX+SGKleGzc/h+9QOw3/nwIqk1tJJEzcru70&#10;YonDLYV2pjsYLWaYe6MwqxzDVRRgyjXh2brdpTW8aqDgEVUkdXQjKw1FhPJWgY2I0aBWcTFa1Wpv&#10;Np6uUZyQqqSMMXn/1TCleYfXKqyXcp+eTKU48YXaYJv8/b/9u8dPTx4+evTg5FJhBpHgC/B5Cjlm&#10;8lozqNQ4sYFKj1IFDWxF0gh0bFvHDq2jPCElN8a7BxYTgfJNsi18zRu0QSLtlZfCJ1ECaohsUlbs&#10;y+RAjGbtzlLICKbrVWBN66v2VS2ugxllQdFkK5WulsuMN/gPmy7PFiIjSzKXZ5hZAc//eDSOky3l&#10;jkPnxXR6owEMHIXXcjihfF0oC01mAgzAonuGmkZb4WUPK59hFXmOrHS42zoj66M3urxiiK1ns1LF&#10;ionWNNTbh09zPKWHldaUzjpwtOpKYamQOdqpPFoq/8lTGBsT89zDx49jRdZ7k9VMWsZUGpU2Kj7C&#10;/4z4T0NIaHc0RA2tnGzGm08+/sCU9nH2/ss0Ccb7N9LLebo/cfBfNzMzzJ/g7zKZXtdmKqU2yTXF&#10;6vpUL1eGXReR6W2NUXvbarPQIIs6R6hZbl+H7VYSahm1wCq/OB8Sdx6cDfy56ZWsDx4+q+euDaee&#10;M5q6CalpfZ2d1GavYfCCZjXZMvytTg6sNYmSW9HDmmMk8n65etFsHvwkkjM7Vz4SCHWbpLSU+NyN&#10;g+1Vr1OMJOT2n0mm/euIAO+zwu3P59R8ochyJMxtYk6SfGYy7CTizz7Ixnqinps9xC6jxBXeyXaI&#10;6T0PZHIFo9OXxe7XFGNu0u9Mf2ofZRvas9H1BaFH+wKoK37gfFIqJuSO7O5GjTL5ltmDPb9Rp7Mo&#10;UxMGA54F7MFs5KmMo07H13WhKlGdAmH4GTiL84MFJKQNcXVdzm+zl82hEdu4U7QQjmA2oQ6S6+Rk&#10;Z8tNkhcIajKebMOLs3TXdeHC6+whG+GGFjsymfrjpcb5jiimvq1+Q2Q5zYBTYv9XM6V/abn7L/WX&#10;dT90ArRxT5ZFgBP4eO7s77HQxpyjkQfXLx8O/WjGMWrv/r3m7u5Jd7qcDTarKdBMlMx0+Kq5PJ96&#10;tiavqL9eoecNSPYDS0ktgVGH4zJRszhjER5XKg3X7Ba7KIbPMhB4gB5ZLmdRmLEBwrXVs+cqbZOp&#10;nB0zqJkFdKV0WYLiKNTrtZ16C4HLcHo5vBqBG3ry+GmPQme1un//pqDwgf/w8anCctiP1qtWo3bQ&#10;bMgzYq16IsG73RG3DISiYqWhIFVh85cKTtGKv6Zht9PcARJLW5lK6vTsDPwBpV2d7Ibp5NHjY4po&#10;FLOn/XGpPAHj8vYrt/Sg07ItFnYK+RsH+2ftLhUK6iH2L5qk05m5eBeL/aYctob+TPJeaq/ZRM5v&#10;TWx+48Ialyn7buJ0NEVjmK3mXQIafpMR++B6/fDh8QSotoRglekUL0jn4eMOLVG9BiAHTlzo3Axx&#10;xERpqeBEfZHLJRuK3+mPB2OsxUKPFdiy1WjQOob1DFSIOBqgxmTICxotXjIFlAF0E8Ii9kskcnx1&#10;/W4fGRo/fR2lGCzvVuOnZ30keDu1Xff4P378hIMQnwW9FTyN0XgqctE6Jguz20Ez7jX3jjJBbEJY&#10;mQpJM2A4r7OdDydVu+TGSjnFVabdlFAAXD1apNWQFkjekxxXQlv0Bt1ub0z61JtvvsrWzqkCFRel&#10;Ky3vnUaG+8RPllQGmJdjRbhiGV7uZFsioazmgYJ76JgUQmvgoexUE5bTnVrVNj3VQrIW5kUHduak&#10;M2YhvcHIWDNpRGKqeP0Sl41tWyckAW9ozQmHJEU3V59DAOUz1mLWgdEopWEi797Cd1ImENVgXWQ/&#10;tQ7NlBHYANCl3lnRKxd5xNHMSOUK16WgmA8X4roxeRMFTBAzZ0HdGLjaLKw6JTKlYzInDTWHF+sX&#10;cb4EOorA/unjMzFh43WhXNSjvrKZtJ31KXUmk/mDB2MqKOTTRGPrIZpvxuOFw+0xzlBqkbT1G8uV&#10;sX01ELjRHLVWJSSqmV02Oi0q1/PNanTiiaYUOLelORR9ZcZuNKeL8yUGBQnjRZ4OpFmUxiShqTvO&#10;G6DvtfaHC2t8oxIvpK0S8WbDORc3I290RtMYFL1jxUaEEgRR9oQb46RzzCUXOZT1FQWsXn6hVF4t&#10;/aOFUYVV3/uFKqOwvIhNG48+jnPssG6vDTRer6VokODWx01Mg5VPFi4UAbKYLmn9MD4aT6Y6a+AB&#10;Q6darx4e1KYtWRTQFnx0cc7bg3u8K+x0eDUcMq1dJ6m7rSrN7vPx5cOfn3JvkFrGqU4XYTTbYp2v&#10;DcJsYIxB8hUW3TTT45sHDdZGTqBjshUsiqo/7GnAs555BoanqUXQU4a3jZiGnki0Hl5RNyVzjG0T&#10;Bn3wkE2gmCVrK6s2RJC62yg9uUC72rNMKAUvRSJIe9TBFqutTVwpKzRrBaGFjBxjarCsRqcTUiIx&#10;n4/3DMH43Z9++JOffYT58uBwd3+v/tbbR1PFyg36naFwZQWSXQsoz9l16o1aq1FhMDbPw8JhYlRk&#10;ncN3US7BtZdwWmw0bUgch73qTimKzPuM+nomQ2ejVhAdfB0/eYTEV8O71o0qTR8+Lesv0zDAEuJ5&#10;iyeXtUI4Wq/dWSxUd9CzlGkb4EguEFnYlv9Z25yVuJ6WbXC7kVTQzLNWikJBCs6ki5+fz0smVKsE&#10;tIlk81tgZVrZqDgWSkImXiwAqosb9YyED4TmqKfml/nWs2r0REqlYXVYVaqZWj6zX0qfXi1Gm81o&#10;M39wBSHXDyv5Y+CB5yff/95fIDnMwu+7UcTj2B4tZ0tJiYLG5qhWaORZ5CqVG63iy6kHx51NH9Zf&#10;hw2G52AnW3n59g0uPN8LbHwG/2+++jKC3KO92n/3D/8U9WytilKKUjL7Xm9aaO7yQuHZxb3Xb++3&#10;DvzpkjKR+6o7/5RleX93P4ldpkjChL6QiT764NPhBA/O7P4rDVrR9ErbmSmsjjff+MqHDz466yPb&#10;X3/tK2/+ziu7tJVJQMVmfNLpiPPHf1ZzpEqfvP+oVFId8vDRmMC9UtF77fYBhsjcZvp1facRYKlb&#10;O7vky7VuvIQLm+EdBMqbpvLo9kbQ3wGZ0W5mVXytcM9MUOvv/ODHGKMIdIAvE8CMyfEg0fOlzZQO&#10;T1iV6NyUJhso0EvlneOrUOrnamN0swrFFmTEbPj04mQ0777x0qpRTr167wi4uyxI6dwiKHK8kGZJ&#10;Hvt4NFy+eef2jUYlIYC2t1mOZ3A7eWKrTYokz2tnPr3qrC1JocLmCoEul0N5W+aZKgU3bu8fHR38&#10;7je+/s++9+cX7e7JVQ8BXLFZe/rogkeAd9V6/XUGv+2r+SgOp4uoczK5e6vVKJWLe3ejUTu7mDB4&#10;ZAZfbzSno3NtDyiA8QAtJsdnx5eXtHSTd157aSnPT7y4IlZg1r+YIS6J1L+lUJZ15+RJW+PvwG+f&#10;d+A/xZVgPj7lFHSrdBDWwWLPTp6e7pY54eQKwRUzaYjLf/y3//DnH37ys5+/f9kh9y8F8AmGGnf+&#10;u+dnOgTC1WS2QdVeJZlZCRf0pJMZbQwsT/7jJyPq9ldul1BN80SxeCjSKUmG3QtuKy5Upz9bG7dg&#10;pww9q8DZ4YR2it9Ddcbuw02/QfTBWj0OoLUVx6uzzfdmDA7G1N/hfr2x16hxk43ns86ov3/QghT3&#10;KWD0jgBmL92pMCGjcxgn+fkiNRjFk7E2YJ7E4WBMXwZgFelX9LDWi8tALbKQO5bByIQUrWDRna5O&#10;+7NRVx2rcsb/EJ788pgpHaOApdZCfB5BrRaupyr+G3XmHgEMAWyDRHmXCgAvuevo5afnm+OT8+h/&#10;+x/++9//e394ePvG6r/+zzf/0/84/JNNdY0EI5asSqcF2rxB1jz9G0utCH6t0xddQLwtatXOi2wK&#10;avEaVJgCRMYGTHKs4PQ29YOoaJqFHLvyICGW+sEpi1T0FCTwgvn3haJxG6tDWQry3BfxXJp4yurt&#10;+cmTF9eyFX0tFl5mGqq7jeuc3RPUwCrlpafsgBGzg8pdfbjTPlYrumvP6QnPjcD+8x9r4+Fnlfi2&#10;mAuuh7ZbmFXiSs7PV7zJi3palSOctZ8n9sbXdXVyPcnefkT79CbUDbbxsltT6LPiWs3ilPcsVGir&#10;LF5vr1NwXbVZysHzEi7QDb42ctbKDGCUYoHX8zKfeAi67HUh3SHpD6ZhISoUN/lScPNmXK7EtVby&#10;9kupZj23exDsNjPIMYup2A6SRjFV8uJqPXeZCXOxRKWVRqyOgY39ZpEEE6XIB1npNjbztJAiYeIs&#10;2oacsamBwsw5bZowj2+prJlAxghuBa2SCsDbJg6yHUujSObIuJ2MBu6i+FvcVvLsa0j8v1537m/6&#10;66Fd9Mh9kQZcXbOATCec0ZV1l9HJo9HcufPSy+vzylV79K0f/rw9GO8262jGsKcyM7tzdEQZB663&#10;cLQ3E/H+nL2CM/IbX3mlc9lh9oB8a3+/hQ5qwgFPcQDxesGQTCtwKGlF3BsOjvYP9nZ23nr1Tvty&#10;cHXR63eP5wqYi5o1pqwctzO0k8EZzBYX0A1qFVaKNQPE4+PJfNQn6PXOSzc/XT1hmME2vRjOuqPl&#10;t7//fmxapIdP+4q4k1b5qlQYnTzuR3ag4TRlPJnkO9//+JWX7vzBNyo3bh4Rds/RnmqWbvtrd2/n&#10;M3nuun/+ve8YXmb9W2++zFdLY/eCaF8/881vfg1dFMeFl724VG3mypVzzMqcncjK7fYwJ+/v7TV3&#10;aLyvNEwe0DRHPM18SG6AP/qjPxaqdzH54JMHwzFA66XmSJp5OvCAX6zWSKmoFlM/+PF7DD9uVfaJ&#10;Q4zmUac/Ob3AYDt96Xb19Vv7Rwe7l12OMevefFKoCeO+TC3u3msgBboaLF+6feNwf/fRaQf2FaKp&#10;N155iU35ux/8jHlZo5n+w2++/vQE9DzuvwK23NmcQmN81d10ev3X7lHK525Uy90RwLDZj3/6dK9W&#10;+doru5yJHjx88PDJj046AxzR+836T977hBPiwR5nG0baxd5oLGV42v/Rex8Yc4iJUQZd9x9+8627&#10;N1p0Nd5970Gdcy1OnlJe5KrZmqKRbXgwnU8Gfc7oe/UGIXkUpY8+PVdlxwrcUjZLKEnslP+G+EBT&#10;vJQt3LlxxKPJybTWunXvbq1ZqS2WiMOm7aveq6+8Sc366PHjFrq80Ict6tWzMcv4HAglM+0W/Xxa&#10;stL0RAaujZOxALArZE1NjoONytH9XZDUSw4rs5hmRbvfw+zGs9IfLdLF4k4+N4R/LEKpVbxqiwqo&#10;Y9Le2C3SLt2PZUCYCvZO30GQ1AY0jJMbql4T85cK+9JyqKVK8zHfGc/5z8aGwpqGcdTWdbAx0kZg&#10;0pXZmXzFQcXPwfxukKVB78blADv6FasQGBV1WSU7I3rCR3PlEv3MZGkAU9+s0oELXNc67pyT1FMS&#10;a2oq4zlWc1oiNb5pYYJccapLIJRzlBiOZbONJHaOlkTOT/fmDAflJKKuW73WPFaEm4L4YylcgqPJ&#10;mrxIZN4Bey2Cj7X1t20NV6ZgLjBStPzSSsuTXNxwWVLzrJXltd6m+yrF1fNdV1s+TI03rbMXJoRn&#10;GPs2FJONeXKuoGQnfUbPXpkxQmKj3U1OtBFfrB2TlwNuLSujo6jEopjC3CcoCzQQfSOnlMvz9iSA&#10;8dRhidSAwm9Hh4YJeWzXgLeGFHC+SOYLfKXqehAbHVuI33KqrjmWWxdxH1o2pbLLSlkr9zbFHBY8&#10;DaNKGXHiVpLC8/5TlWrNJAdJmRQWssvG2plCyxVkIMaNVDI5grS9k1lG7PmQ3gFTGUbQB/u7XFX6&#10;cWO1UDaDBTzbkHEdPSTLYAGZIL8fD+pkbLTUlWkXTI6fuDBFF2MoXcpm23qPzSZluWq8LYVVgPyR&#10;JUmyqFgRVtpLeR06gSQ58L0Nx1OzDdN42YgRbRDuMmUDPN4NXaiVsX80VnI3qeKgUpq6aA4fQWDW&#10;ciGv7ybMVKTJmUI5WEYsjkFRz7nms0ahjoXG1pdp8nbd+s+614lTsrlHcyuSS66PObrlWPHNH76U&#10;LF+W4I0RsrghVSE9U8nFjh6jaUCs9qpVy7LKK6fSoN+C/yu5N/FctAedIK2bgSre7VEtloB802Ov&#10;MiB4OkcfJstvZakYDgaPH5IetnapIJPJwlaIZ5V5CvUulmMgtTf2a/l8yfKgkS0EsPtpJLOeUvGw&#10;y9O6W1lc1P/zT/8FmVai8Kf0QCmFjyoDJeOGDYWaODjQABeueenkvB9w6Or32PvFPEcMShdxHREQ&#10;QFsHRkJ/jFUmvd9sco4qS+rcQvzN3Upk1qAP73G5t48Bqtza2ZmPmAynqVtQa+Gf/+jhZblIxbiW&#10;slEcgNQbb9yrUOQUU+POJZc9K3cUjmpmxEwiyfqiJ4i1QS6Vs9NOs1HeaVXYXGiHjlCveur5AGpm&#10;VsqenC/4tRZZP6XTdp83Oh6rewNlczgfcUTT2c+3ft/GCDL2hd+6eQNdCRkLN/f3+QBprVEMG2NM&#10;+7s7TZ6ay3GXrtAETDFSItpFi9x6yMw8PqjVsBFV8NaktAoCA+yDNx5NLum5JD4xAIGSydgaAjqP&#10;8FEqxdKr9x0Mj4RApNOZs/NLNT4JZVGE7DyX29x/+a6oZSmSyTJ0fUhaZyXAJb5aXUkihcd20JlM&#10;hnR4GqUdAB/ddnu9nCPOARc13RA1msYz0FoSfgigfiZYbMr/9p9/FxMRwAwFDdupnW1oqUwunkqh&#10;6puNFr+Tww+/jVm3OL4wKMTRAMKq4EjeOTdVo+6994tP2t2uOZ0o4VL2KOl8FSgc0DwT9L+wwK7l&#10;ZPDNyOeS90wuxDMfdfsrjlUsaS3OcBz+lsucKL1aB8PQEk1DgtlRFdLeQpq8KmgdJolto5uAHsfG&#10;M+Kh6OtreYG0NVg4ArTw9e3D/UKlXPj/iHuzWEvWND1rRcSa52HvtaecM898au5TQ1ePnrptLGRZ&#10;SEhY8iUSFwhxgcQNSCBxB0IIjEAWQhZcWcLCfYXAA+7u6urucldlnVNnynnnntde8zxFBM/7/Wvv&#10;zFODXW5hKJ3uOpW5h1gRf/z/973fO5TzF8RNzeStmpXPsz+byayeBLfPPnsxnk7oUygYFBkNwUfz&#10;M9B6lx+pqWyoBMFospSz2kpnHUPvRLog5BsZWCz6NHsR8dpFlhzmNpxyXAm1B3eXOoFfuJZrAYQv&#10;A8bBC8FdnC0NlLyo9ckn37//1p0G4UvV+uTtd+f/Zhz9g//bOD5mv6FzKwo3foy+H8W/lM7RLWXn&#10;FeQSYzd2eb6b4rnQ14Tiudygli40g48IvotqjpLGl135XvwaV/dnKKXXzaOvTsJfbyal8UbxupmT&#10;OjnvtaRW+y4IuXkWLDX9w0cOfQLyK+zCw7E1mvHPm826S/6CSdIX539XF7uZ2Xq/MM14I0S6+pmR&#10;hT5cz6R/6iN+kQ991TZ7r0bBV3Nh5yR1fe3eK8svNyiNXzXxX3DHugrvid202A1YjZrjRtDUUJYB&#10;kWEAMgO8nq9bq8QgHfXy4fIRQoV1sTopV5dYxhfLqiH8dIy5XSaNty9FDPOtoFCRkIa6BEs/OXv7&#10;LkA6m3QG1d5aYjlDCNzImqCNaMPrjtwwRowJN89WcIg5k3obyzFno5VQNF3CKlpvOnSOUFey6Nh7&#10;hSF78b8206r4XxpI7Ij28dXjh/jBtgjpws84B29CYvLVyjm01v6oVimiFjrv9DmkNJhK+v1+V2yT&#10;VOayzZY7uWhf4jGTWa2QmJLqhlCHUDQkKdlWl8msAlTxWZyOQN4Z7YoLBqxENwkIOZm8eMa0btCG&#10;l4zHvaEUpqTBHN0jOhV6I1dLL9RqD/aaFbq+Vrt3fozDZfrl6ct6qVouFZvbWySv7+wscf1TRALR&#10;QUHBdIaRPhFeTXQwVodDqy5DwSJSPFts1mrsZufnLTp8/qTTbcPOK+edI2bc7ffMuMQbD0fm3Euc&#10;knjxJcDZgrg8tIyiyyIyYqelErNoDL4RuQp9tSQtnR6GNdsNJsxbCO7Go3Gv36e5hR608XnCmUYt&#10;UaJA0oGm3ZEFYuCSzafjN+DAv/CNpHJ7f6tcpLUDEBrz1PrT6f37DzjgQBBGiLP8mGllvVymcr94&#10;+qxYGHDBNJzYt4JszszbP6fDW+OuIbPXlU0r2NtEKQ9u3dxfWbXJdj6YTs7aU99egN2tBvsk2YKo&#10;f2EiQdW8cePAvJVIcq3ykuztNLj5VJ6tbidtglPIjK7L2uLJ8egKuaUxfajZgChxoe61L5LS6BA1&#10;pPCh9EzESbAlsJJelykY7kBiiknPCoCS5bmUT87OmJhQ2bLu8PN+/vyQ4481SwYBIMp4TMbVGKHW&#10;Zbe/1ejyo7dr8L3JsSARcVZSbA7M8KU4WvlM62LAq8qlji3vhOMMaIY1gDcTh+l00segUECQL04b&#10;J75y4ywTsIjCJaSOWXdHAzkGCD6l42UoC1wdqkfyRcpyOyD3Dhkajlu2t9g+qNAm39XAdryYMSF/&#10;zpsh/m/gOcvjteBvqWqVexKZr/BS6kAlu6eEmsTSldHZaaLrqxm2wbD0uiqjxQxdO45wwriVEtCk&#10;xLcwXjFsg6lxupZrK3A9a/tFwKbV0ZcmVUFYA6wf5VmAjO6E56iq2o91zKeUiAtIbaU5laqqeKk4&#10;A9U6G9ZV7Lk49+h6z9/sSCIV83PVxcQuTyiUNFsGPFn6XHA3hHNGgotUa8n2QfoQyj6cAKA7IQVF&#10;a44Zm6f2VX0Iz4g+VZTalaM7JRSeqajjSEcxuGYmie+8Z/UYSbgWyQWrUObP5WoW8gKg2jpMCRFb&#10;EMKRcEyPbFn8imgu8gMrmxesVk4zEONiVmpjE/0kadQRbBQDNFCNOs5cxB8yYMcKXlZsMB6nSzNQ&#10;ZoQRDPpSmPPXDDeQFJ63L5XBLY4fA1KKIye3iWzsrEMCvrPkalECwC9p4AUKEiXiUj3L2U4sU94Z&#10;Snk8EfikWAXTvyuGg46XBj2bAjSg0GMXAMbRL87yjMWvRdG3t7vDbT58iWxdIOZOExN7eB1F2Mvq&#10;9FdyWUOGx20XuR9+LXNtlHyqLu1otAhkE+P6ZvNp3DWzDuXJwu5heUDsUceblpsT6zGM7KMZe5w7&#10;KAwgkVorPTMpvrhpl6lXwdAa9doIF735Ep2BO43o2JPWPRtFQl0iLySDuX53GJkRFY0k+AWj41b7&#10;csaNGCEUtGpLE//Q5NxCT4KkdbzWprp3cWOQvnFKN79ojfb1AATjGICaVV4Oqj0gkZXt0/wcuctN&#10;5ay4Qa+cON5I4s4r3Pgh2r5dgLlwrYR1vII4Y+ezhWOepdRBBJ3b/m/KZBz1liOxn/hcqQyjobzE&#10;GPgVdS87bZBONCZq+wcj2Wch8/E2s4+gP1yR+dNLTcFKmpqH65XgdlXAUQUT+rjK0t3g+oP6lM32&#10;7OJccZLiaAgKCLW05JbLds9BxWt5d3+3VqrT8X445LSbR7iErea8e9MEBwnvDcpJyFVjGjnq1Zt7&#10;Ozd2toNqqVys7W0dhJnicjbtn73o9abdi9G77+3vbFX3dnf7AVT/TKWUgVM6Gj5+dnS2U09aII3u&#10;NsfHN77+oI71ZLn0e3//f2O98MMLRagGK3W8gdIvKZjhTVEw/Pjh0Tvv39varu5tl1E1rXtsoZAB&#10;/L397VZ7zAeBcLG7W8IwCVfEXn/eakFZCilPOtLDLMTeh18qJBFmmhFH4/j+7ZtAJp3h6EtfeY8z&#10;tZZJffzRw96AsJrwnVsH928d/ODRxyetAZ8JnwxBEvP5SPrJaHe7ul0p4xLFCzOZcn9nvW5vLjpA&#10;iDxqbXbQOSmAU/U65p+Narm+U6yGQkd89VbL5VnrwuyRMPpmJ56Uyulf+/oHUORKlWQfkgYNVTKN&#10;m1eHTnowYX7EezvotifSgq/QfiGF51PJQxkUupQhIAMFLBnOdK+I8LvjYUX86tSfPnyYFpLFDU1a&#10;FRIY2CQx0lKxMd5XvvSmshNmkzF4sEzemWPL4JzzEqY7tcLN5v42GUTJ1P/1xz/iiBAjS7Jlc3mP&#10;bX0HKePvaXvADhPIIJ6HVANkHtvWJv68k3F1ugzIZUx6+xv35nLxW1oqn06QQOQLiYcYL3NyJU30&#10;AvII7LhMLlPafAhikLuQaMvW8cp9KCA8LGS8P54v69vb/BC4Vp8+/f3uoIdGXt6BmWA2xsxgIfOa&#10;3lghAojuBCrJmkPUXClQIgFLbK1zF1LA41gigU7mU0ADuWxcycsRGkfXOVHhMqj3MVEFoCMLy9dL&#10;lhgNFBVeLmL6Teu7sbfwLJlB2e/WIEF6h6c3Gj384Ojbd27dv/3W3eWXvz0r7kX/4PedYDTKeO6Y&#10;XFoYUDrwX6Xv/Iva3YT5BV23GhZZrnmxVSNRfAXx2Qg0DN0Icg2vmny0iYAPgfnssaGwS++V2fHP&#10;GkF5G7aM/ZrIZqPuy+JNW+m7LdDJbRO+m30iNE1j+hMlV8Ec6mbOK24npiOopMFynNgMZr/YY78S&#10;f3pX1sreF5Wdm4/6Sklr1Llf1Apd+WXZjVhd98abPja+/hnXhPEvqkhfNfDxqzujTxr611kb8Wu/&#10;7DqEVt2Wv7k/btzpOdKrGNOR3TTNLDapGpE9IrOUkPYUThdh2RAsRx2qHEbl64f0wpgKF1bFCrSu&#10;dKUewKzI55cHe3E5H9XJGSuFcDEb0Bkz4JchZsI4i4jgSLEKwmGybPrbWPkAjqgdurCoqyuONkWb&#10;+ZCajg6JmV5rWc7opEzYqcV3qcikeuRQmQ49iM0CVG2wvX51x+JXcMMvNet12LP3GsbxU0FE138V&#10;/8saYM8KcwR29tns06FtoNYEYhdylVEEBizdeu38sj2fjO/dPRiOFv3RHIityvGZzvYHA/iSjDha&#10;bY1uL+EwEey5QlnTzivrITy5aPsirKbLaVWQhLcPCXwLKU0ZHqTUFqXS6niJOGqfdIcEHY0icRAp&#10;sxgKaC/m5tWh9uRyfP/jwyOg0pt7W+RWtE7PWj1Qab9ykv+Nb33jYHeHj7O7r1qauNxuv89Bc3OP&#10;jQ724ur0+Awm5nCy3tQzIelH+f39vYMmoQ8BrV/nvAWDs1zch7VKgMKikGZ35wjo9PslgOZSRnNs&#10;As8rFYBCtuLtCqhpmWvsYRq5WloKgziHsdnNUU4Df69VE1Of9NEPY/axt737/Oj05Aw640Di9YSM&#10;cuQhQqohNygZNGsFjDZIfdN8gh4DzrMMnwA353J+DoK37uyhSwM0/PjFY5YmHpJ/9WtfYyPmVG2d&#10;dmRzTSaxl4Tle9EZkHLEDfzarX1oB2CmEzHUaYmV0kpJOZRtM6OJyNIH5LFx9/YBF9bFiMFTuvuz&#10;4wtMxYhIuLXbxH2KVr2ljneO8OjGwR241ehoDraJrkjvH+w3ahV25D/+0UMOQO4ngzo+GZXzrd39&#10;fD5XrhZpq1lZ6ngx3pkvsEOp1naqjVpRU5N4HIxsDkHub/bobDWU66dY2a7+hEW3jXjq8Ag0n265&#10;kquwCZ0NuZgZu8s333kLMRnEpulw0hsMwUF2trr1auVgp/knhy/6w36jARWxRlLEYD4BeIfD2Rvg&#10;kZZiLj+eDKfmyqRcwziu75YtfIExQMjFY0jMHFG8XXpJYRO4gucZBUjgeLpJjtNLVN8jG5G3JXA5&#10;NFYdR3bieJZLZ6mwRpIOZcawyYU1QxbPmuHEYrCkBFKOk/JWZRq8tCjTyOICtAeGzvhG3YFzCtTW&#10;55khRdKSzmWau1GU0ORTw4mLZzZ/0UpTQaAOWV6vBWmYlobNKhtYtB79mJXrYlLb5EqSYGtKdeFW&#10;vVu+i5jILrcsFh87cZ2Wbqxvm6BZXq5vjGr9am7Ixp/PJSV5FusSbQLjDDWhD/dche0rYjR5sFcn&#10;QJWKwSKBNJu1sBIa2aWGbJjp3G6iPWBuenI6JDqENGPSg7HaYmbFBw8U3uVJcBirLc8X8bWCx+Ns&#10;j8DKIdBG494S7gGuAyR8RE7XSeEOXjcD1ZqD06flOJ2xTRGuiyywUb3qASkyO4kwkNoFRycAAoxv&#10;YK6Kyh75C6kEo2IyaxoxwR9qbnyFj4i7ropH+28m2AQEuxwrVXWRQ/Khkol5xt7Lm8vmx7hYfXwU&#10;721vWdwPvE9mdHLAF+sb9h06UqFWoSbiInVGliGOmzgk/ixE6svehZSd3EGcyXJymKqUa/TezDkI&#10;AXFw860bN1ktj5+/7OPOqblNbntLYZY8ILYVRmjKl1ZedNzrsYXiYR2I8mKyajuT40zeVosEtAvJ&#10;vlyo9HVMYuzdubefyYDewTycGeTJO6aWy4R2kVMRuzcmdsi/4kO9UqW0v7+DoRIVtwJs5MUS2npg&#10;CRE/U9Scp4BrF1YF1OIzS+pKYIxEyhgcmb39CtesqheJp6LDYXErAYJlzihMcz1vM9bwvSsBl72b&#10;ogZYeRa5vCrdB0twIaOcKQQ+D7oYTasJwFkoOE0cWAgqHAasHME4WNKl0u6VCS1Ki5bTveD4irOx&#10;c14wY6RZxkehXEzKLhlER/MfYBe11mJEo+WRMAXtBGuPGOfkdrmWE13EP7sY9vvj3myudz/tzUaa&#10;YFOywxO0eh1zSdX+3KftKnyE9Fu3aSVzEHcfPvyI+03vem93h+XQ63bMkyw67bakNfDj07HiUpHs&#10;LtbCtOqFzBu37pTzuXbrMFMOUgUNHOIV4gLeTtkedPCvWoxoQvaaO7OlEG6eA8NoPDy4A9VSZX+n&#10;mW1mqemfPT3+4Udn6IJ+7YP3Snls4f3UekH+DjkLjw6fHreGH354+OWv3K7XipWdvc8+eQQw/Jd/&#10;5y9tlQuEPfxX//X/iKfpbiN33hlJNh/7d+/ew8CQ3ntm4A5Hdc6PmOWDaAlzTMYgW/lc4Y1b9zMS&#10;5vhZ2H+VarFY+h/+p3/YHixOjru372YatfKD2zcffnI8HENhxcMDsW7iO196g5QmuMFbezfy5WJl&#10;t/G9f/RPSHua9Udffu/dvd29veaNGa7o89n3/ux7sLvzxXyd55IT76OrzmV60mnhC412p5gvJ4wZ&#10;U8+maE1PL3sw1zmB9g6qn59ctvvDlyfHQwS8s+WD/a16rYqx88ujFhFM09EQwBeI7MXR5OtfuX/v&#10;oPGr3/rq1FKO+6MBR9IisSymE4AeD3980mrjBqckpPv3DziI/+Lv/ubR4bOz40NIwWBtmF7Ut9js&#10;SDvPnp2cQMe7t7PNDUT++fmzF4H0zMHu7h6XW68WHj17jl/0YDiXBCSVfuONm6i1O93e4cn0xv72&#10;1948uH9nh1cEsl8YMe5elwoVV7KSPizX6yDz+OWJcjCo7yIdGTh10S2zL/3KN75xen562b48P+kB&#10;RKITW8OghNRdqmwJLs/t7W6dIaXoDS7aZ4QQ7zUarc6ciSy+JOVaifKkUkv7prQ77UwslN1/60Gz&#10;QVHV3Hl2eNLu9p8dHpPPwdEzQ+At7iUYu3nd+qnmdlVTqXD58oyg5BnK57/+V3737Qf3EqsemDcW&#10;j4en5/3JqNPvkZfNzkCXv1WugUsPuh3gHT4MWr+Msqw4TXIkKUNo0L6XSm+pv+XQ8be2thb4bM5m&#10;AA9bjQbmBZRoynicLPfqlD28+BmaETaTHzx8Sc3HJllrkEESUk9DkpDgN0nq+K3bN2/9l3/nf51L&#10;jzHp/Tf/ffL5J8EPcdABuI0xvMoljToS/lLjsUj5dGKACWDPGLsZqEv/FSeufaW0+wauFUEWz41b&#10;Pngr6I+SF/1FNMdKIavsId+ZNv7inKRNg835ww+cY8hohoIZZ8sjXyTVEAZ3utz7IHBxuAknkvHn&#10;b90C7EkO1/7g0vop/zpJ15Qm8Wt+wt4XMpaCaEM3jq7lxD8t5Y1fGTL8VGBR/MVWKPCum6n4Wqu8&#10;8YV+DUWw63a5j178s07aMnbauIG9YmDHGxesq8uUqVh0PQKIv5AUnHBJSHwHX4LT4FofbmN0HFu8&#10;E8M7/hmJ5sQa90oLOUEXeSnk6pHI+uZZhZI8KXYAiEtB8C6KvTIABj6Ts0reKxSJCsBDCWtQZYVt&#10;N1BMrsvluE72Q0bpkajoQcqx1JfyzmyxzBTA0ROpOag9uFMM/1Y2B8F2Q4aNUUifNgMXPL2M/tP/&#10;yPv4LBkP106gt1onLUtvkbTkJQmJwtc73vgX63gj718xJ+kX/0tgN21JRRaZVo2CAc/0Urbx9/7n&#10;iGqwWNecV0sw8b3/9t9dTrv1/QPSa1iEFxfH3THJRKtqNjbnkqSIZhYEvowU4vqld986w2MDrHEm&#10;fSBdw2oxVnYk7Z2kmWAB0OMCHfEzqNH7e82tH374oWeOWTeb9XZv+PHjI+aTCAnRCmE1yhiMUBpZ&#10;6wX+drM5m3AsMHWeyNEmig52GlzA5y9OZUuVTmGQrOltLr90U3f4GStBOPze8zYKtbkiQmr1cr3O&#10;qURVx76niHD13bTwEz7Q+2/eqW/tFMqV88sLrWGGnJcXnE0ofe7cvQtW3+10GBKzZB89eaRAISKF&#10;qgXqQRgqo1FP5iyh+gsaV0SzeY1WSRUq7jUbwN/ZYoMGNyMdCs8f9/vs4ycvuFWD8VijRVnYhYVy&#10;uUQu7JQcI2wdgVhjixNN5vCX5njz6kxc+4PereauCqlU0G1fWpqxvhYcj0KAIMBivvj1X/vt86On&#10;Z8fPFyF+sdmD7QpgBIj5vdvNR/zS0RhZoNwdfL9zMeKWwin/1tffYc/pDCd7WxhoZkbz6JADtNdd&#10;zSc5aZqzzZ0dS2MLbTDIVi1rTco0jL22tsv1WmkoiiJ0pVWjuMsXMV6iKMJEar9RPz1+1uu1P/n8&#10;4s237733lfcWzGUxxx50WSLMvzKFarc7otdnMDyfyHVyrswCEY+ZyIdKbCFhFOV+6tZOFe/r/nD0&#10;0aOXGKqhRow1BsgoQLK4w4DqmC59zJLzPnjv9nl7OBjNb9zZD40SPBrPKexv32iwGKjA+b2HxxfM&#10;KX/1vbeAg6uNxg9+/HitZ7f64EvvLRbT588fPTulwV5vMXQigIIM4PUC+6+L7vA/+1++n7ROLwws&#10;utO9x6Kixi6IdeOvbGLXSHGCglivAK7QgazKEAjkd+GnHR9ap9Q1cclJCDf7/zq6ziy13ddzrlSW&#10;3mYmA8Y+kTLYwlEjjaTWnqM6G9hqCK+b+24kPGbX620oR9fUSOF8a2cZ7MhRm2Tx2MW1W0SffDA2&#10;gJ1jSvku0cs6/M2xbLYbCWX8GNZkXn8cfiE1Ytq8l3zFvTBTXRmdmEJfjizO1jN+1YpE8ly2ibBm&#10;BjYgS0l0rtrBLLikDQ6yvnP01m9kvIlvGTnwaWrHVWhscV426T99S4AB2lvMfaN3sQjkErOMFFps&#10;eHTk7Lx8C8Ti8+Vs8qRZNyby2FbjA75mEkDHsXaeGkLB0QYqAxt2rTaTaRg7b7uU0VpD50FmOiD7&#10;6WxlkWOKi7wM9sr/181GSlOQXkK+1fghSFyrCZQIh1TtNLSi+ONAK0/RtYt58M0NgrsiUYF9vQMh&#10;FP9j5GH8tuR0uVz3+jPNKWxGaR1v3Cd9UgJqy7QS33ZtlmMJixdFHA4aJvOzKTOcgFdUp53lSgHs&#10;LTc+yXISNesP04U5hhM3D+8rE/dgTw0V0mNszlMWB56mkSsQUTC+SihwpsyblR3ZZEK5r/admodG&#10;17QIZ7QM2RCgG+Z2IEPb1eqqLPIss1kAE3uEEdyXWsaKCNsszp8i58XGoHUK3lcenrbWPQsGizaS&#10;rIRLWtv8m4VFhw5DEuAhKzUtyzCwdIuEWcH48eaN1Cdd69Kx+vC1rI3brUzWlagdFk+5dtvF1QpJ&#10;bEa9Hhpm/RFF4wD5fJLxfMAgjt9aKGjLMQKnkn6ZOKFMjow3Yc5hosVGSqJaWcSZDg9m31wVgz+Z&#10;oiY4D8Qg5SMwaXQWboe90+XSt11Ske7jKVDUFDImu7eQPtLzlKoDM5rcdZwXVtK3r0gxJ1AjM10K&#10;MSnkmZ7RYuVEnYFTAK18MB+Op5dE9q3B9YJSAQfpIfAkaxSvhdlEpy9wxlazwsFGtUsMAy0H/zx/&#10;ftTOpUrKjFcClHMY5WZBDbJgJFrDsZNjcMEL0d7XQg40iotGyNlXWFZ0pfkAiR4k++0RbxXqAZYw&#10;BsCSYKyAySQXBFxliot4mFtGG8yvojBayFMddGuN9mfYmyxGk5vDWTk/WZUpRuBT6A1Kh5bVzX2G&#10;Iz0YnLSV63fZH/ezfFKmrQkUWTgYX152SbmglVz6wTiTwgLlHA9LDU8Vbqxz0t5uRolkGDD9lEM1&#10;XTdrIVNtNigEctCEQKgBdBkeUIHl5Es2DwZixli2FpCtZrPM5I9ePu/3OqC48wWSUdYYN2EMN+Fg&#10;O+/Y9MQaSQnjAZYtk+qGmL7C/BX9gRoll4sZHSunNkwMSflD3YdVS56kL+CApds3Wu1uo67478GA&#10;2FpP0opwjjwT3wV5YKxEzxE4w+ZM7rGKPTwIM7ijLeb5UW6q5b22MykmcHs6SGoD329GYhRXirNp&#10;ERGFJd8iumEDBCFa+ksQN22IbONjWF72+mGbCf2HbvHkAp7B3MponQ9rQfv68VytDBU4XbsiWnCj&#10;CSvCOTFcJdut1mk6uLlXwZKbFT1SQCE2BsmV0d64Qgbp2vB5xOaRnUAvJj2A4gZW8sznRJM6A+zV&#10;mJxoTJLQBzlDONR4GcWnKJUzaZxJid+IND1KKdPBtcd6H2VmoX0ajpZSqJVjjEdrr9VJ/f4/+ce3&#10;7z/Y299Lfel9P+onHp/E475CAiwez7lN+r8EJ9RLXGXyac/cmA87jH5jSfQ6ZVe8MZkIgKnSMGFi&#10;loxdGH0U/0LToC/+mTNm8l8bw8X+JjfWDKe8+HqmGm3CigQbZKBFidkj7/WJeWa4mJ/rYW7i50Xp&#10;xF9kx8avkY3jV83plYnzz9r6ej+dB/sFwe5VH7Y5U665y0H0C2iz3hcSfnzv9bH0tSu0S4KK3YA3&#10;dvriOI6vx+Sv/QyRAXwnGfbiVzPt+MonzP00u7Emo3MG0jIi9kznbTaW5tFshZ1UZOt1EAZ6M4L0&#10;CAI5s4KUV+kA2zBR8vuw81Py0MexjAztdDYkD4OUM6YH8OhoPjJFufLKWT7HFILaC9MbUN7QpWeK&#10;3ZE2BZyXvuyvXr4MP30UYIIYr67lQl7i1YD7/wcy889+aXR9L+3IpDrJFlWm2REMcIDp0oJMvMkk&#10;kVEp1QebVIIpHocpV8axX7FVcCQnbbiyVG4Z49NMJZnE65HNPKX/JBVsn0oZUBAJfMXSa6ZMmh5j&#10;T09FIKaGgGG5+bpWLSVd46DkDNHraMhyGtGlaX/ZMsqlKhZBHLIMDgJN6HUNhqTL/1pMSTBgWXKp&#10;AEnJ8RExLcZ5TD2WpgOPmVu+/9ZbnsiLyyxHyGrebsPzAuJM0uDB60q1u5GSTNWvXDLlRhjC4Hc6&#10;pkiZKKl0RlnCOJQxZkbsNfUCaas4ZboUGNCNhQIKPvZbUaja4j/PMExqF0vFRrOh9ZKA+YKAFJZV&#10;CA2MrptPenTcqsOSTfr1nOjPai+VLakSi3EHE51yvuoMxEOXYrx24RrqOy0rBA1JJPumcDSfDHk8&#10;tNxY1YhIokxgjfJo7Nl6MfOfG9OGn073wVPi/hnxRafHCEgeg/20VIQ8bO6MWu4cWQBjjaCIOMgp&#10;0hWcPTLTXxLks0o55JPzIqUtjdU5ulHbS/7HibySzj3iGElIEzQ5OjkDu4aph4dzShmpiQqeKWtR&#10;bhW4nEwjxA9tYAa10iSDlFgLM5nxjCGEWCwP2ZgeQe0HrQGTMMlL0azl5Y0sLSRhRWNnxabGZx3l&#10;9Im8i/aIep47QwtLd8yNP+/0FnFAVn3CSlmMnam+gFbO2npwrvWwzkvHABwELnXj1azkGHhK5tTM&#10;RTI/1Gh+qoRTSlfmIaE5cOtw0+kWWMKuGl4oz0oSki+txriByD/QM+mddEdXG1EhpGSzv6MpXi83&#10;G6znRB6eZh6RlXUOWeUybG7FCGxtFpyy6BEurMqe50wlQh0nLaaaF5PlRlbbX6tfPJdFxxNT+J1v&#10;w1jjJ2k7MAs1z3ZX1P6hsRB15HvWGgaO0m0xMa6D1h8mkyBQLv5HPs2h6g/4luI0VrERiuhy8fyc&#10;medSvzfFoIMn6Dp1W9OAzCykpGym1yH14nQudUQ6S8dLpZFmaMkV0dzC0AEsQaSnxJVMcmeHoF4+&#10;CDVfR4M4tHaSxnqmAqWRWA+mbUjuLBrsuZeyjdWmY46YqL8E1FK+8A83DX3aHN67SIckEotFx9Sf&#10;NsqSg9V24EEFFIcWifJ0PiXhmppzqdKVC9ByoRuJKuW00nSnEfsID7tYz8r2S48dGNTLqzSUzIFM&#10;JlTxFLLsCwyy2NQQvzEbHQ6Hb9+4x0sBPgrbAYoyhRqJPjqGCCte6tYWyQimyY48IoWoHRhBlXBo&#10;9zl5Fp3BBGvfi/ORdhN1WVaSwHYen8rVnZE/H4mhgOKHUSYzqeNu8bPI5SouRKleJGFtLhmQIsbI&#10;GEPXlQiMnKi7qeR4q9PyTWNBmQ85N0qqdS86O7m88h2VmTlTcKmaxVbYGHloriu+Q3Kt5tlamFjM&#10;lpOz8030VSj3bFESxMzXgc7fMk4cj0ROl6eXiDpCDwhm5wTgK7gvHEKrxVB7ziph6esyTKNov9Zc&#10;XanMXByvC1iIN6wEfyMWu5qGCB9i9uLulQNKYDfLzMMcqzX7pONagBTI6zW1sVg3VDCUDpDlL+Zx&#10;PmO6Gsva4GzBZWkrLxxBXhEy1FKbyvWuDAxTrxyS44dp6cT3+4k5vxjHKYJAuVF7u4WZ/P5X6eyC&#10;AqZeSbe6PItYUEskrIHuFHIDuZzmokfCSby71yRqs5gpr5kgr8ODarlDtsEy8c7tg0jlXPCHD0/F&#10;+ABC1W+IO/j9ZGVGRNbrdNWZI/SVppsTJF+p1niUuzso95mCMbKen3UICVjcat4sFKs01ednJ0ZC&#10;H7DhdofTl0cXUKGhRRFX9ax7dnF5RuuftdRtuJos/rfIPyxkmdg+e/6039WZ8P0//D7vHZZ89RKD&#10;bnocPKUlMMoUSvPVTPYY3S79GFPchVgLCo/dv5FFeYmU96ILhWzGSl5NhnRqNGb5LGgUPsK8rqtM&#10;Xg+Y7zk8OaM1BH2GoJur5NL5VD1fnlImUOB0zjkaJ6vokxetYX+MNfSNVg/gqAhJA+N5+KGe+RMk&#10;srz31DCnF6c/evICyvRiquYc7us3fuVus1qC4fz5J5+zuxHXoFOZikGu09lISnJefJKcsgq1xkZj&#10;MgUOl4ZiFWarFXBJJsYlNBtM45fhabd3cX5x+42b6LfICJzMMAWjHPG4eGreiy5D8XG7F/3zH1wo&#10;CckPhmO5CaS8zNOXzxjhMtWXaHIVvzy/BLTmhKaQ4E1hiR2dnDJ2veyV7x5sYxr35EVLNicxzdsF&#10;qDmuLUAL2STMq8H5ZRqaxsOPPvr2r7yDA/ThycvugNk4Ds/L8RwGR2JnR/v5aLT+xn6ThzUmkDMp&#10;m1AuCG0T636EkHbGj5rz2CCmADmfXxKrWNrfxg4QAX4DqwkqQm4/+Aq597UajKyZYie5zb7GSK3z&#10;KZ8OkOLYo8S8ZO+4OBtTWm5vFyJzj1jOzJGSSImLmTFB8b8XSXfMZhBqv0Gw9vFHPz47/Pyv/85f&#10;IAm1Usgcn5zlcjnuUg+JmpVDYPb0f7TbwNtYs/pTGflz/l5cdkJIz/SnaS4mbHX4FcAEObYvdqRO&#10;f7B3a4tTgAKmub2PL3VI+Tfoc0JQXaG7hpqUycj+IpB7P2JL+nBvPPINx2H404ku57/3e//7X/ud&#10;371781bpb/wNhOSLH1+G459wYsn2bn2tQvyXN70KKY8d5dDT6WB/qBtjE0NnKWWweWgNGJBbQGA3&#10;7ScSE6izdKJG87Kp8BeaQ+/nthDapwOZ+zvGk6oRRx6FKGsj0cDNLgVTrmXdqxohFTVr60bNO+vH&#10;80k8HYhXKwMIM4RyYktrj6841T/TM0U/M8m7giw3FlZqNIJE7P28YOPX43xjL3Htee05+5PNkNff&#10;+DyoAsITILqiiLuveD3U9+r++Btp66uG22naQsdXc0ZZsta1v7Nxrn/dn6+vfoqJthfOJEPF2yZY&#10;SDlbV1aW+u6VC6RICFdfO/qqt2nAA0dE9lSBkPJRWEKlDFZxbpiIB3YVQQApa2FrJHaziShnD4qs&#10;FuYJKbhwEPcR83jsS3jgFMtUbFQncb1KLKxaZfg/eTaTdFipzRI+PljJpxfzH/1k+Q+/VzxDTbl8&#10;LRP5ah4e/SvH/8aJP+eM9+flGL0CM64eUaRITGg1+ZKviPG1b87pJ2edyfASVL2Qkcv1i6Nj7Ith&#10;BhKhpuleGCqsPvJ7o4Wzehn0+pTXHHAI36IT3Hr7JQtAz5eyISaH7PzzJcCfwouibgcV1hjRKfKW&#10;FLcwJmiyEty/7XV6A6sVaRyWiPSAiWls6C6LhAQUCrX6dq6MF8O61RliA0VPcqPZtI7EmyudMhrP&#10;8CKai5hNdVbMYpLy+dMX9JOhnFMEy3Ll797Y49iAi0UIC4OTo+Nz+jraS/BGzFJgq23Vsm7IdXJ8&#10;abA//n+IVJnxdieitKkF1dJJEw9Lb0hBEkxXiGsUR1AvF0C6B5DgGHEvw6Oz04vWhTiJC8wvtt96&#10;816+VFbZM1HQIE3iu+/cvTjHJqn/0WfP9va2l+Gsfv9A1E4/pNPnCcG7ZGguiUWjNOMAZaaMIYK2&#10;jsickeieyECpsmNPpwQ19ZhJ9C9fcNn4Y3TwTjM3FloebsXh4Sk+JrVi8UV7CluHLonxrJIoyS1R&#10;wgQKRHxGJiAF927tJ8RSIr5oAG+PpDa468zQvWoJOxPuM4E9kTDKAM5XJqUMGF7KLGhEOrec9+gS&#10;Oexgiq+W0/YAmFVGh5VqFtHSuN/+5NEL59F7u1mXj3CQwk+RC/6zj57sVvOQnpr7uzoPgtRFq0Oc&#10;BCl9F6cXTAV63TbMb2rud+7dyMC8Z+KXli0Iqi6G54wLatXKaCVWGQEIEMcz2ZXBh3qE9VJFtO2X&#10;HT5avVp788275xcUd7PPXpzWeuNKq8MFr9FgzUbPDp8MhsNPn724tYvdCvR2iKbBasY5NKPROCht&#10;bQ4RRcoyCRHrEhlhyvJhPcgH5sOasJmkjViTjpDlOdIvt9nliXJgppScq31ehB8sebA9BfdULonk&#10;rmp1TfqHLaklVHpuHhS5RF31yWDh6mHSKutNliKfZNctrC2UKOQeCflmuGZEJz/YuOZthGvqVRSR&#10;qr+P166dNtwcsyJjeiqm1YLWA8tX8xGdJp35Fs/HdI68hmvHk4zMz5AfTpFP4V0u8JaBLFH0J43h&#10;k1QQGuEWoAJYhBIkOplSjfHRlS9HIFUGWH99pcQxwZdMoRRjZnwRmajSWAqdSSoTBjZpzsRp/O+M&#10;HfCc05enY3cyJemjzMqKJ7K274UWqNko0jXSRGNJgp210HAkmQTNEQRYimz0vfQbFu1r7OeAJKtU&#10;Vekn+XZrbEpgCl5RbWnEVpZOT4kwwYhlsEyWMw5hhT1EhYFYKR7JX5h6a2+nlpHiIAGRGFooN5cR&#10;csF3GgdPEwN1gnw6ZIoTXA1kkqj5oT9AYC5K7LI9HvBDG1s1dkMueIAruqLGYlyAbADgK9UBzXO1&#10;uNRdVyOZR3NWzJIxTvcFaEbvJJEz7LmlFgl3QrOitL9KJU5G00tMkwuDNbqMyTqXGWAE1dwjO2Qf&#10;bOLZi/O5mKRrnJY18VCjqbwCVYrmraH1FimUBYf7Dca0dsN5DegS7pC2UANa3NC8/MCojCk9d1kQ&#10;1mkauSh0QUIy5WRJcN6wy6P2TXnib1drxM1l8MSn/6Sff3HYand6ybSwGjDNTz87tneM1n5hHAuK&#10;+5XQBXZiDRhi57oh6SxuV+BkvrzS9XYGJiTQBW8qG9/RzxOS4iqcWeNZ86wCwQBnYySYNqHdxqRE&#10;L5Fn4UP2UyJT0cpBTT49ym+SC0643IRYdy5nST3v2OU48DIS3Qm8QqMomWVaAa1SIORSFg0bL7x1&#10;Yw8ycPrOzcbF5fDisu8vRBOq1Qrd+YA5PK+YkWLowFdQ1rYx703igJulA8Z7QvRCs9nm0HsyaLG6&#10;aHG9IZUYeq7MnXv14WTZ7YxHQ+0erMgZnlP5cb6+Ey2yiRVpzSWTUZMv5IK4kFPALmadMPXCZjKE&#10;T84eyH61fbAtZReNd7JEL9Btf46ncAUVSzm4dWcHuXinN2tu1/f2dlrdNvcSCPXho887PdRN4n3j&#10;4PTtb31TOTBY+Q/PK6UK2c4gP53h+JMXxzCp6MkWcVoGW1HYa89Lvp/3lq0+YEMQpXN797bT4vbn&#10;iqWyLx/9MZ0bWpc//OgQa85ENLxBll0KydOqvoUXRTJb8vEuWg2jdtgfDYeQnbCYYBw4ilblKm7k&#10;KSmH0pMLNrT+hYg+hcLLU9IROBHPvnT3BmQkfExWczCm9DtvHGBUB+CeYzscjs4ncya/sq7lrhVA&#10;9OH6Jneae7C+j4+OIqM6zIcTJuOlVP7B/futTu/jzx8fPz1UfFHOe6O2tVMsF7xUw/fy27UYFtZw&#10;0Do+fn5Kns7k9PyMlO9CMXUnU4tw55yMooNSGRA3n6nmwMWWw/mksYV1eOLzs8Plcsq+i3EkNstK&#10;mJzPIcSB1o+EGDLCCc4uWizY27s7PGW6uNu7je6w3xviFK7U6H5vlpSzGmrk3I8/uWRV4vX4zhtv&#10;/urN/Q8/+jAYLhla03yDeKdKybUwfPbZ6Q44Xyb1w+/98WgWIp5WgCdZkaVsAU+dKDvF+lizvsRn&#10;nz/DhxNS32fPTgWLEnV4exdqwKjfAsfk7YXGj2EY6rKvvpejfOE/jUpJ7uyr1d47d5Td5yV2a0nS&#10;naCcZysVBFLQgHAFBb44Oj0vFSv7MPlzsKmXrd4xOCHkiv/zH/3J/q3a9m7+b/+tf2OJ/1t/8MmH&#10;n05FRQ4B92iPezSKi2E+NSmRlsau7BPjOLUI2TgvLmFQ3lWIHrhoI0ps3dj3bh5MyBtEvHfR5kUX&#10;sphJNQolYFMoBNt5KVmiG4lDdPOXl2eHsPJEFwqWpEynyqlMvzdnav7j6T+tA8/42d/8nd+ef/O7&#10;8e6txX/8n0SdcRSEG6cgSWV/CR1vYiOf1NcKgRPliHZd/+WHKdurZOlnlCf278ReHtkWjuTecBZf&#10;TVLjzdA2fs20yfviRDNxTUWz0aSaceYTdE0cxeqnQoKhQ+dk7FnUEOFsAJhRKpi/fysYL4LeKDXs&#10;qqlDULT0NgDoZhp6pZV9XcPp/tTxa1/LBE68CsV1ucBXJB4/fMWd9X9qKP36JNm/EtvKmDhx7XkV&#10;vaIu0zuH5nW9UaB6r1yvXhfsht61NdYrgakbvTmjC/ECzL1ac9rQDXW918ehr1mPRW4GT4e8Nj67&#10;0/pZRadLgA4a+E7u67TdwhkiU9yBuwjvF/qskyVt9oUcvOt80uetQ1YTSwXDkAL3hdccpHXSJZXb&#10;7aWJ1BpYkuWx3CZEnCODAGsl8VqkBA4zuYEPbymArRerBl5PJkOGgOnW0F9OpdL3N2285+IDzePa&#10;Ubkj36YrUfyvacwb//yvMasOm9DJNM0gHy4Bx95kuR4Y7V7Wsowg8EEux1967+3Dly2kDwcHeOLX&#10;5CvBdjBlX6cBQKaQqWwVnj5Wk9Dt9e7du9NsbsMTJtGn0xvt7O5ypmNLetCsUbOT1yF00qeqLLXQ&#10;tCArS4ZI8WaTVTUjh45ctVTk2MDtYDavUXE1SruNAvTmESYmaditk7PzaXZcVIuR9lsD3ATXNTAI&#10;RvJJ8ghKoZwF+bIZtTWpfpineBImUxhUwL5px1yQ5vPzttZQ4LUZRMeJ7WbtjQdVeMNsDHUNrXSd&#10;JkaIf/03fp0+BhUkxGYqKurTrVqO0uLxix4wN+kTj58901YYB2/f388qHCh9ctZmc0ZSJ8vgQjza&#10;whZS9j71Wq5WT+eKyJ+9Xnfy4aef01gyn9YsW/rd1b29fbDr5STR78A6W7YHmHUhMcnf3qngSEP9&#10;OJoP49VoDkywYITMbj19cXzCEIvpwrOXL7lePPfP25JD/sEf/elWvbSzVUfAi+PJTz795DtfeQs3&#10;k61aBqEfLXEevaes1xbBEj5OolYHyCCaj+SFhTm7JYgl2mqWao3crds7IA640g5HGYFS0COQbong&#10;Ndje2i6V4fHUnj357Pz8/P6t3ZaSnGY4QYIs55KZyXLKYf/m3buDPlj3upAsYhDWung27CGcJGEx&#10;Pxiw/WIPWQDwt5QyEiULte0apfZ4iGn0xe6dXcqf0Wh8ePaMITOPG5C0UsmxIlTQZTKzKS92wLD9&#10;snNBH/vl99/54ccvRgiT5oO97fq9ewcvT86AJ3B8FAHE8/d3SqtwCkj97Bkld6JWzaOJYiNg4Li+&#10;5HGkKQzefvsdzlYUWUtzpVqk4vG0C1bsL0J0biwkdbzU+EFio1y0ztGxSiI3Do2vPCIiJ59xRrBm&#10;6hRvzJpNHRvGG8ZLbCChb/B0ZEZ38fUeu3E9NPGnsz42T+xNrrFt1kHC2Qatw2hjEKFMXOgWKbPM&#10;Enf6Oqndc4Pi5MZzJ4o26aSbE0D2tmYtZVzp62RAXk4LMTJ+dry5uMgJeTf/F0fRa46EG1b2Zq+x&#10;67ffJhpMZJ5hoTFOQ0eVTsRXH83ZS5pVJ/8FNw9mjZMNKyFzZfxwT8i+JL9GqvXNbEjyUOUALTSW&#10;92yz1U1xB4413MoukUwaO1wNf8PQHRrO0IgPRswMhGKCnzBzov5ihKhIM+mQmRT5WYknU8pMgsyX&#10;ji3CeL02+hYIHAuF3iKHq6qm+uyf6w3bVsGt6HgT6DrYEkT2sGE+dnlAHqWUZznw1imJYyjbw7Xd&#10;idAaAvCK0B0VgseYeWGjlRfrmSZZSTubAGSd3NJ/mrzbd4tMViVJo2ej49eYU5qD2PIGYs9YOloW&#10;+nr9CpjEsrJPMSATQODp12nADqtBpIh8VhGVK7OXd85LkVve0rIyNYKbOh6Cb9F6pVS6Rptkvyun&#10;FLmam9mFf1VGea9Tv15D8nUfPN+VZK6/cnJzPWjwNLLdGzWcFTTJGE41Aba4M88x6WAEWR56yn0u&#10;JzDYuDF7Lt7Xv1JYbQo2372afrwxXtm8UV7C3cqEY5WwBjKB0RTzpdwY97DFXLCatwnMuE6lsAGt&#10;0/Wb3tkE7q4mu/J11s9fKMTY7Ow2uY6yVRSYYjn2lLnOL4QCQ146ngWmK+ldYnXRwvkSY4EoP8zf&#10;lGzr2GkdaLBR8UeT4TKAAREHBlcJ4Sr4AM/epDteiexE0NycFiCbyuJ4nEzNpbUWqKEKm79FGk25&#10;BYIrgMscBcHi5D4WSJKpieoK22eyc5T3Tb4ezoK4b9AXCezDY5EuAf7GSkIGzJbhMInIIIxyLUl6&#10;Uh8tlGsbpBhwVrng8Xv40Qi5GfXCtHHOAsiUJlpWCcBTufayCDW85qlHoFK8VtmUB5rq6a309/bQ&#10;reQ5ZlIaJyFHbG2DD1VqWycjRtnga1v1CjZLDPwDmcZLtsRBJjfhdQI8FZosbxRoGqkttOXi346H&#10;2KCKShCHkJoUgKzYHX0C50pLo4dflS87x/JihUfxKiOJhP4PfMJzJjEA6UmPJwJ2yiPPYjIPdSH0&#10;e9MpQGDa3kzYIRhQQ+gQZSCRmcMFJv8BL+NY/gxsmRj7goeco2kayClkrtR0Shz11Kw/YzxhAAk6&#10;SIrizGjJWRAw6usorTBl7kLK4rtQNUOZE0kkZT7VUTiVtYBP9lkdA2lGFSmA/2w5v65WqyJMz5el&#10;guot3wOtQFQMIaTIEJjD9QmPdh7LUkEW8kHRtlGWLw8RiIP/dDDNyerupeCQJ7V/ZmR7QQ5Oem48&#10;iNXaRXnL58acCNLQW8ghB67DvJgXG1gKLhYAX6RdFDQQ0UphIfuNKJ8R54IFTxYiiXXppYdND7uD&#10;zJhAm8JVN0esUXa3VkR8qEC6CHZ/jubh2SFDgDK8wHt3dwdnl53F/Na2bA5G47A1BdVeTZcTsxiI&#10;XOov40rTVsndNRQQ5fEToclxUORTCnvks48uhvK6XME6sEnIIpOuQIZLVYtVobvLlazfxMfB7hGR&#10;XqFc2+oFQ0WAr0WWBo6bwW0+P3n86Ue/8Re/65NdkSkm3r2ZOD5LHJ7/lMPvL9UGWOHheFl2lGR4&#10;HxDaKFnWYFwDHLBtQmiUT5RKiWcX3lxgV7jp5/xNuIx/Fca6cefzvsjnjV+b5jnHpUAmHNFqkxgU&#10;XY9E+R/pqJQMc0nxl2HcsGOQHGAbcHzdGv503xJsAonUoyi9NLExEonsjDMdjtNdOZ+k6/gmPxFf&#10;WVcZ2/gL0ayvtUHXU2SLE7aO0nrReJO96yzEfGeDe5U6lLDsdYd1fsFXKf7CODl+zQ7rtewo73XY&#10;IL6S78ZfoGhHbjb+mumn9xoJ2/OuwpisnzSPLefJvWn/3bx6lku62QEiLjreqJgqkv0+DZOryN+c&#10;c5tLNGqexSYbmMCAP7E02t/YXYKFbiTs4YaWMImnuZ+SXSqoLVIFWpPExAxV1y4Oy1Hof0qs670i&#10;OMde4v9TkrMTpHtXocTXTPhoLGKeiwy35eZn86WEkiDSGoAoKTdfqUCvKcPSE3Ks2lyfQq77vuZP&#10;Fou7lJuuSntEHym3lPgDRavEEIwHmCmgoqhtlWdFQc9w2kyJYbHgkqamiuXIrFIIFwBxzaDq9fsj&#10;z/ZcNgfh5GDBQJ9SyQauVpY1fbQho8kXy95Y9zk4XNmf68DMzEVwudTsg71Lr45+ooJC8PAvbG83&#10;+Jjj2dhzXLeVRVmxy+cLsvKms8Jx0D5qVjAlWd1kVkBjzfhzRbisxE6aWVAIJGENFMi7TNmPIhB4&#10;bROXQh7rU1JwCR2bipunPlcCFNo5UcaCFOkGKtxDDxsrZnIK6zAnK3OClq+KLIiVkKHgAE4i1FJS&#10;ZAce4O3aYn45N8UfkeZPezZOKRmSTq3857qV07nCgIbTBoejzMqUkRvzIg4kOe3QIsmIjTMrLeGQ&#10;OopY6iJOyzSyS3NayEolhipG5Z+kK558WGHHiMIJMQpkRI+bB6rTcmnbq5hBRuH15apISja8NpTy&#10;+ZzkY5KPgCZP1jaiiIxa3GopvbPXv6Dso/IZ4TAxBvQg8mUZWLpcVlQD9I4pzI9gXML0lBwrALC+&#10;oHJBhYsrlcudsemKfvBM5HsZVlsEbQSqvrD2STGEsqeO+SH8avZOih/uHsQNCsrI5f5YP8bTcHdW&#10;6wrrMmaP3FaVuJ7IwKHl0CZFr1bzIY1ZZG6IKS9yMbvygBKTU8R+XjwhapY/4zjMFtIeOkK/NH3O&#10;dSmWstIoywknnrRSPrDjzAoIfWUoja29CXy2tZiSOfVFWUJTF1ZUcGtMFO/CiLS/QbWwAj1BeWmp&#10;SGIpO1O+xcJF16/RKWtxJK1CTUezoUZULA7Wt5G8nY1zZFW9S2i3dWcuPOQxUB0BEs2VaB9Z80dU&#10;qJKNBKkoZkbH+mSctHgZFP/UZzJA2hy5gTZ9isNqA6KtN8F8c80jVOqDZ8lzoxEfJ2uvvZQWSlnB&#10;8XElcmmpqPUrlohhDGLOpkmCiSvFLU8Bw0MzoWHem1XkTBTVm2XXYVUJysz6GF91z3n/Qgoma6rV&#10;KmOwTNgJkJWNqvXYmAO3SUSZsyUlloNhvclcpgo/i1HEhKlL6Jv1WCKXDTOEN2v/EVX66LzHkBAP&#10;rTfu7mY1oUoMl9gSQDglu4j1o/ASXjfuA3JW8BUJzoxjncmX9pt7gYkcoBbHEiSGrrvSXicfJMg3&#10;Aj2oujJp29wkzBPYu7+dF9PQX7faCxPHBsyI+MiraDYaSgzJegXko9UFwIK5R5sNiAzNG9IOez7L&#10;DWN25mtzWewB3nu4xUQcdhL5rTkPcNa9sb//6aNHrYsLO/ZiJ2I3RSokGOV8S31o7S62F1KFKq5T&#10;puNJmwA7XzOHjrOgkUeYoMNkEIhPMhlnGVev5bfr5dt7zcEEveH05OQSkxgBx8ZZsC4mcOpVNhhN&#10;m9aSoLAEqMnV/5oo3MRm8H5trRtaxGJj+7NNSl/h2BO+54IceHHmhUKxubUDHwZ3D2C+R09fnl+0&#10;er2Oc6HzDdChTrA0L/EscM/S9MKSWxWI7YV2T2g/185KXfbUoUO+1YUv5y76yEYUitALC3T2YrHI&#10;q5Wq+itfun1+3sHC4snHzyC2UMPDouAUeXm8grIGbI+EdSp1bpTz0+c496GrGQ0zLLtKpbldkYqj&#10;Vrr54Bbj6cNHUMFP8dDCiL9SrB5gvd9oXPZ72dwZ8/bxUBlR494c05HeaMrpWyuVL/sKOyfjNb+A&#10;ZlWslqon7WHrsveDH3xcLnGeBz/48CPYL+Br+DSan1/y8BTqNCdNYmur0mwUj8+7ucQ8xRa6WnZb&#10;l+NeW5wD5WwnW+cAlJh3rzSNzuaYRLV67dbFuT8aIFPYa84/f0m60OTsAnOitZTe1NQZU2qkSERm&#10;f4w6Hf6K8iLxW7/63fu3b9y5edtbi3FTTb0MZQQTfDfYevz0OZXIO2++zeiU7RnlEyYPf/rhp0s2&#10;fT7aGnIpHIhwNBiUq+Vms/rdX/s2u/SLp09gWSVFmfG6nd7JZH7/7g60n4ZZHLEbV0urO/lbCXF8&#10;mEkuJcSazYt5GYq8eXAnMuN3kF147Ce91ohebaEdmrBfbL6gvuaQEiQSn3z6aMDxNhoS5S4+UCIL&#10;xN5bxS9OTohbZoi8UynNmFBH6/MzsnMTuUL27LzLC35/v3Kwu80b8ebX7sXy+o/2994djUbAz6li&#10;ksIWBOP8+WP6sG9/9f2RPiE9bJKQwFKlmJEAZwa7mAmGBPpJPE40mH34ycf3dw++8uDd2/dns8lo&#10;2Ot895u/vruzu3Nj90++98/O8XJpjfabTYXL5uk+o1J+pJKwlMens9Ob8iqUFERVhuux9fWd3Zu7&#10;O7f3f/z9h5TSQKaImPFNWFBI5GAz4XR6BAjCu3fn9g1G6Jg/4dTSQwM+nXznm18n7gl7Lrwwpa0a&#10;TWtVxNEgC1uYgs4vQsS5ckkAlVjJNXCymOTXFU6G0zZcO4JLU1u7DV7XQinfhRDhJ+4d3M41cqD6&#10;ZxfHX35754Ovf42F2l/DEIv+5t/4m/JoGU6+/+NH4N/rJ58VJBmRi/UiJB5h/c4bDyi5WJbHp7N8&#10;Pm5wqQUm6rlSdisMcSmYPz0+xLyHbKoBb8qcys7buVnymo1733rrw08eXnQ6/+wPnhRKAYgqp/ud&#10;uwd/4bu/+o//9I8vu92zVivEaisJ4pA8fvFZt33+b//tfwvblvzu1vRv/XvBj/5J+u/8fWAW0YbT&#10;viHK8S9T97t5YEaFl3DrVXonLKTWW6lgslb4zNT1NFImJEuNoFpNjNvW6dEdqUdj901Zt7TOhhvP&#10;pdCF0ApcdirI66aFUyY0iU5gTGAB7KL+rDxniuGZEC8msLi0vluMK8nMT448ICpYRhkrd6gS5BPJ&#10;2DJtU+xXJGqKhsikL5HOAyQ3iJzkgID3n+PNgbUkzAkjBk1J2t8qeEKTSb4rtkBI10i/6r7iV9bP&#10;CVcAuVJGbpEqu0gqSJgqTRCHSeISEzYnvcni7XCb1gtYUsregn2spILQ31QsdgZssoEdvr9per1N&#10;S3+FE1zra7wNIuxgT/NnET8ZzB6iVLAJkjUhUmSEPg8pnM3w0V5pC0yQaEFcc9KGyDrqFTYLYy5Y&#10;poOTLVY7IVypy5S30D0M7mbme8G63F67cM6VU/JIsB66i3KatNChvDbI0zyZlnwlM04czlgRPKIk&#10;25RdvBLLFaiRYPa3RCCKn8jKiO2xk0VfsZ+8TVO/mY7HXuKXW8Z/7kb3Zwa/Bo8Ip7A1qqG5YIVl&#10;uwvJx5UfVpaHt+/eneOj175kXeTIYt3bzplkjzAhSqObt3cOX5zhhcALW6vk2PCfn8bD0YgCj021&#10;uVVnv1Gmjj20tox/Rx8/eq4ztJz/tW9/6eZu7cHdmxInYSUr1ZUUkVR49dq2IG+yMNbOhyW9X2zs&#10;hETQXwQiWQoYR661X9/jvBjNxidtmElIhgmNxzOM31lMGo5Pc0DwLE3pt77ybnO3ySHD9g43kBN9&#10;PJ/6AtIjeW2Ea9yudrZ3lQjUOub6OZakTpPCNHOMF2AmzZZ+Y3tLetoxIKxe0/feyKf5RZl8bZcE&#10;o+5g0H746VNmoW/cPKAI5gLu7DRx2OJ8+/pX38e+Cu8J2jaT9axeHh0xHHpzr3qKgSQBQtPZjuIK&#10;6wxSJyhJBqMLbGXUVYYoejydib5CcOJwsByTLgFienhxqUiY5RqnZRStW83t5XwFkeePfvzJ9vYW&#10;T+o733prjNvpYEI2Iayht+7e3IUnDO283cFYhqZht9mgoqYtjE3Cx0vuUd2HfikowhvK4VtRqkeW&#10;7ZQqkbMuD+VOr1cql2/fvtVpd5BTrbUjeGSbFJaLSq1CzbyWggN/kNQt3DuIgRhSyEheWy2W0O7C&#10;UR8OF3nFmpbKtBaZNOmFF60JNSM669aLNmA7JQxMeOgwP/zkQ2JToH/e2PlM+/CS0qIAFP75i4vB&#10;znSrVvjgK+8lrRNrnRyfX3Y+fXJ8/8bN83bvT37yk23N87PU16es3O7AAnE5YDMDHFm0JdHKoi3y&#10;j8770rv53vsPblOF0Awenz2ZEagx7OGMVcint7YYN1RplkbjdTVVIov9bHauxeB0vDxR38J5GbNQ&#10;bzE1NFWG75pF2yu1NwUymLF5q+c5zV4kzMJUMnJAMe+oZNLtiWKmquuDBJu0sSr4hHrHeWgccF5R&#10;BzRqG75KOFEXLXcLTXGdJ5Y2+kiLN4PRgB4A+LgpTGPFCKH5TitcBap2KNo0DgVJVeAph58K/AXq&#10;EF4yjzdhvDLY4jUFCEmbVF4XljD5qZigkaTCpik2k0VP1AF+EQOey75mQTRlipyQh09imVR6D8iN&#10;OBi5zG6z0kuNFvJxwSwklrWH2UcpsnUu4isDjEl/Zr6g69ksVp4m8+HR0vTrfI9otMPByma/2C6x&#10;wdPZehbbuca7GP4YHTJ9oBpBaboQsiTmGi4LxpHuTmJK8bzUbXPY0XfMo8szlLtrhCoHzS1S0Uaj&#10;CUlreM9klWwx08A2Gdza3ZsH0XEwI54MJjZNaaaWrTULF2ddFdCzuKrwNh/eSiaJp7esEOF/8rwg&#10;smCDn6X2WQYuMHm3VOPdnmWmCGX5A5A03ySjZGTLRw3MgOrBk1sVmxwfnEZFR5Cw+sgU26jFYCYk&#10;ZbVYI08eHcGY3ghUbTAeVEjmzSPrLe1U5RLyg8UTbiw9+XqNqiFoQIKM6M8Jm51XAPMg7an5VUQ4&#10;RZEyUBPJqnnKrxcDugzcihYKiWUgE/NyMJrrdgY9yNxzgfogcBZ3vEKHgKJgMlra1aHy0SqiEpE/&#10;lucMINzebhG5AnvkYXmdbMurgS6Xy2MF4g7Ps/BzgfsrDO4Wkm8u0O9hhF0pN/BYn0/5GrBJGB8B&#10;qJWNZVgwQn6IvIquTdkMdUoZnyIWtclcC8y8y1A/RyqwgCArP6IrigU0CYhMJeJ+2VdSRAL0EyGE&#10;1SUIpYmSKUhTJmHXWEiWWzO9+7K4zNBt8ZLFc6V4xZbdHZt7TUR6K58dgHi+sv9ogzcKdCRB+UK4&#10;BX4RFNwZJZeu4598jvSUueqyWEUSqDkhEajydA6grXGukNY4qhDGqPIM835vlE5NW6tUf5Jp0/pK&#10;gXXHL7+ct4BB1svgzp1bd4P46cmpX4XV5J8ed+eJebaUbuxWMvlp67DHRHYVQWBnYlrNYuApMITH&#10;J2yJ1ZlmULgDFzgi4iddLbLRpPNbXBb90gljUqwUlyuaczauSgNGgrqHyaybMM0cplkLSrUVqQ+7&#10;mFgNx62xgphXspUKSGZa/ODhZ0hgpqNFrZbtJqIXk36ylEaPNrWoJ42KWDVyRpBsHAMGhqWR7N99&#10;IpgWk+WoPx1WhwK3A78fN9jG2Ci8vKxZmP1dXLaG45zwI3jZ67C5VQ2LeSHDYVQJBSF12j0GpVxL&#10;6/SSRdK5HMM1BVpnOVZrKcy/IGWo7otXl6MBvziN8j3gvQ6m42UOjnImy4ZKOPSC3CKQ6cWUVnbb&#10;IqoyxcoqOffTa+PiaoEla7VVOtWZz6pNskQq7NKQwOh388VcQU7z/r17N5EDkXQG8LXFYZdO3T+Y&#10;UiGcnl0OCxjLMQBgraFYmH/y48eGP8aziJslRoDRkkPz5pD85HlnLMl6HG3v7TKp75PENhhE8n7j&#10;eCJciA2khEaLug+Yuz8efHocNneqmoEj+liNE/2zVueUgMo+WW7LxenZaat1QcQSezkRk4DOodiP&#10;QNKKRI4z+JDxjkS0nFI3zMJnT56Vy3la89v7NwaD4afnj2YDjROTmhsTLThsNJqcnyg5To7PpuPx&#10;bqOO+wAVaLFeGvYoycYXipHUM/UU4k0ZJn9uBi2VfHB0NmCXoUSY+6vdaPHBB19v477SaV+eoW4b&#10;Ph9NMdXkhDy6OClPpOSmbRn0ZidHl0focflR/cn/8U//TBh/PvPZ8ctOf4iZA2uAXX5B2BehUCCb&#10;R5e8ogjmDop+tZr+8o0tGuD5cA56ihAJGv1vfvNb5lW35k3kbRyNl436Dn6fv//Hf/jpsy4CPLYC&#10;l0K/XUPv7qXCSbQYllLxwRv3uoMh7zXreDHrz2aj/+4//y+++u3v/JV/529tvf/WMuxN/+pp8p//&#10;KNGdYkTu/VKtgos9FmmF5HiAvQTKhr/5QeLGXvD23aXkAIx71xoVsX56I82HqLp/9zdC1QbLyjLh&#10;uNNrkV7Qdy4tNi42rMlYNKH9bwew2wxUEjK0y9NFYHzaCA7TdBwhUxaVmurVl7cwzIMHN4IZ20oY&#10;HNwzXw30vIElNyBeS4kMo6oklbBRk8tsk/265aeFGOeaY4QqJdlKOn6a1SGegf++o7zYYMAYYmqV&#10;r+0YvNc73uu29/UOeDPSd5NPe5OMjWb/ZglmSrNwkwV8zKQBo2acjgG9wOB1mK2V3cbISc8Y5iqU&#10;VBw9ekMijmP0jWPaHCvp/XnCmQX7V8G+1iQnHZMv3kzE4Vhife0cqSVIMRpRJAFabAiEmmEmsYFL&#10;H3bTaPfYYWbxLJaq42ZshvmoV41bM8OWmfN78TgfI2L3RUWWuBdQTInbkeecLLxoM2p33teOahgm&#10;3E2FBY0BoJ4mjJhA0WNkHao9lu8M7oHrRD5yYLI5qm4Co1yrbq38Jg3Q8/68w1vvF7S13s8T9H7h&#10;PQlcTgZnhQ16o40XOJbEycXcPemk3JiS+zduHC8Gf/rRP2/WcWQvJxW7qnxKXifiEtvtkadMhOnF&#10;o3OJRNL+O2/c5C9lJxqmnYcTue+wgehL6/nqeBydno1xF66Ulu/fGxbKKI5mdg1K+QS8ZazS6eO3&#10;RAWH8TJSYacn5DdmZKNDxIjJrHxLXDk+fDKeke4eNdkVAzLYZI1DV5GIZ/UqObEAaumVQNXps5PO&#10;eNGHLzNTwrb49o1qlrN2MEQ5P3dpMXIsNSUJObrdwfjBjV0+Dtcxavek96IkXGt0UAJm5DyMEped&#10;QSXwSubFzBm2TmV3q+yrPhm5YvxG8eHREYcDd5XcQd3gNa7IJ7TfzXJ5XM0DxkOIeqPZlAuPn0W6&#10;TOgSAbrqU0oSQarLWPuXo87LFqdwuFXPlilImjuim6ETtRcLNOESLR9ev4XFBB3SiEJh3qPOjAfN&#10;HZjejGMz5M6B89JUM6TiDMWnVraKhCpFiVI2V8ly4rSldcxl59Jua7thqMws5ydPP8aBB1+d/Tt3&#10;eaa8Sm0a0PlSZEhff1MoVc9Pz6aT2eGTQ1wcmLcyzU4V8mWo1KUyPGIiJbJW5D/t9zkV8rVMf9lP&#10;Q+jhzGC+CHuSkN54RL/WLOcrEfmRWZw7K1Ug9GLl5RE+aAwm+HZiDL58A9Vuntl+vXrGZsbinA2x&#10;y2W0Px9O9TITmgVPm8/b3KkAkWiQPp/TmjJZo1JYyhxzzv66kKOkvOw4PGFj86iJLSAVR6PqIPnO&#10;mzdm+p8TaYXi+PyiP2QEQYVKyZ1g6J+4vXeLZviZeEYo2WTjqPFQbDodeiY2Yl8G38oG8F+3D3Sc&#10;ZhezEFreyoaoZB4oLp8lepVuznJzPbJm9Rrqa6Ln2eZrCW1uBrUxYd6Etxrj2XeyGtmq8nmc/pb+&#10;WbTGte8icr3XwoQssy5w41l/YzFkZoGeiM0+xbjnPPtj699FMvRlSRRueNlG3w717SaGjJxcQz9f&#10;4z1xFabzKNywsRSOSqNmhnDApSkhBsjss4vMXEU4MLScV9w9kiY8XjqMUcndfGBlodJZrvDjSVJP&#10;0yGYa52OJMuaNR4PPUZgSmXDQ5PKKBanmQozMpo5YDxQAR/LrHoDJWlvAhPMassct6GodC+n5ZLc&#10;4fPsAbHs4KYjjIYj5kazMfkteO+u8YbBBZE2lEWsNIikTgIEsWvF1oTKNyRTiP1CnjtKy8BljQKN&#10;O0F1Cd2ff3gksTllox1mubABQk2k8PIsPIoPkE2mF04LLkGuns1cgd0QaWbqeH0g76S5lGF7CZeG&#10;nW0N005OasuUTJ5Rpo2n5UIx7aULmPZojom+jL+C8srPl6FiVhu6KNbcJrDMHDB5KH4CHydcxPYk&#10;qVhk3pY0aCYwnrammh76aoj9KRn9z2XVxhbOUN1zwh8kbpkUs46NNZS5F9t74gas3qbSuMoJ0q/x&#10;9cqY1bfnXIg59S36zd/YuBl7fC4nMXgvUQ4GY1qxuJ5zII/kzqdxqlS0nnmVK6wr2pigx5aBrQPc&#10;zMr1o3yLf4ivrMvjK4NxI+178WucPeWW6tUWGCP4CSHFmvwqrPACuz57kyzZiIG/bwFUroqS0ZUX&#10;2uVE5lat99fcr8SONrazzenXBmhtCFe6Kr5HNmdGPEyINBbjZuE44sWy0BNWJk0YDwbacqiZeQLz&#10;spTJBzgYlpiWJZCLL4MJiQzjrAbcqRWZKIMRS7yQS+xt1wrl7JPLc8ZkwzXZKhO6Pl8O3YFR2dfW&#10;KFk0OGJQvZeK8OYP19IA0jJAGtGWwmgVyizPPluqWyK9P+wOYcdPxhxFU96gCnApgv5UgLZzbcQU&#10;uYVrKfLOFHit+WJRwiiMk7I75C0/ennK+ISlkmsUxmHYmU7zlMGZJN03AfOMk/xwA5tovMTnjbXF&#10;sRgKOZ+OazBUTH1EuFOQHC/T6rJxUgmcpiNGeTU3zypCFvmIjMBB4zBHnznIKxFNRqOUMeKHfTKR&#10;SZGZZbXRc8/JIAT0Ar6CaTKfyG16Zs67TkAhoX1aUXFIwvTxtNfR0K9XoEGp2Zz3TpbReEswqSrm&#10;VkbOSPGJGCQyZ1P4VKoYBmnz9k7TdNJfMaNr1Iuga1lcMuS1iCg0rAx7vT4NH8oarXBeK/5N/iLY&#10;/8j3gPaYYQ4WZJiU8AXqZjEvSaZ643nGSjeeyHoqR1LS4Nhf83LhNuTNrBbYbVhUlAgLNEvNslHl&#10;E8OZgPblSEajpPrwRs8UcBjt7OxQIUEnGc0ozwOsJ8XLl8FCBJqObxtzy1F/yM7Y7fZ4ylD2srsZ&#10;IMPZfNxj5cU+WDiXAuBQq24zCliGE7pf8FACcjmxg9m8FEFynuJrMJeLAOwSf1rIasOROQT7FA5e&#10;/mAEOqTDqj7TQPbmrQPKnZYMvsR3mk3WlTJpO/TJUICUXMRTNAF2v9MZrAiFZM30L9hNSFNs9/vk&#10;WMiaYXP6sj2S/8y9huAfQ+WkKm1UMgy4D+W6DSBHdBBq61yz0YQJwqVC3vENWCtDFQ78l6dHl50Z&#10;DXa5Ito2kCxsw0I2if0jiAvObRCqcbyiPxLojgf0YvLo009rze1Bt7u7s5M4uDN68H7i+WdMFrzJ&#10;672C91oMT8L7okXwJl3W1QjG7w1u3km+/Vbq178LZKXQ+MCo8HzOl6fw5TnhvOYetlXxapZZy8+d&#10;t09vK5Jo3Po1JVYksTW+HG1mmh9a8+UO4FC2PNFokGS0LbpyRL5uPB4aNhWE5r4Aq2H9/oPgsuuP&#10;ZmLIumQ29DL0sRYPLQdMbjjnFAcvZ0zSnLkzxgZj9JZlqCuv4DAQtiiTRpfa7AeOn+tfZQu5rKHI&#10;pGHxz7RL3qsON74Oa9ps/rGbxnphvKEnm8JM3+TAWe082uOh6YCjL8FivdFQRvnLhTW668RgjhMD&#10;BLkYffKEDOqp1+lwOkYQ3UdjfYEcD4cuq0O/JtYkK6FEaZWFCeP1+ZtJ+pWZtmNpR1d+Wi42ySUh&#10;G23Y6VFDjZu53fi5aOKqqf5KdD8eBTZEA2hSkYD5oqcooxmHPjvD8iqfyiybhBB4rn67pkybFNwS&#10;oIyBKDgj4W9mtkG8iWOmIOS3J4XVouFOkJR9Dctcs7yvmfDxvwqd2ft/0+DZ26QSOvG1Ew2yzmn/&#10;lstNLWKFDcoH8BdEkUSgUYglDNdxzHd2NzYl4baR9jeznYOXWyRRLFzbXJcDU0iNb24aSzFE5EYp&#10;Mi9QDq6jNg9YSiDnK1ANkyooN0xllYSWZWOxmBWd/6JVcmRgrBxdiQ5JicdoAmdzfq9mbrB1A0AW&#10;MSXl2KqNmFCGjGaiONtPx2kk1cupUKekNNjZdGHqCdrlhysdlHDgpWR3XPlSGOZKjT1duEh18o+B&#10;TTnBj9Nn1oCpiGcEVyHzbM6A/pR9LCJIi7LnVP0tUjdDKYpnPeJIZQEd74zLCBLFjI9b7UKnlV/f&#10;aZKlBFcUE8tur49aCIsvTnZEcSL34x09QD88P8LTLqgTRlkBXwqVnZz2XWwqZ1OUXCojk+nxXPQQ&#10;KNOcxet2Z8Dsl2e2VHLUCiEroCSH39oSYsXYmC/TSXPM8ew1i0TR4tvpuBVEulohss7JMDJVA5hT&#10;bW7fBXl7OMJhTNRUG9dBYl9MVi5tFvcdJ2FiTrQW9sCfMSxMdMbjLSBeKrQcU1zItkzi0xw1i6lc&#10;FJPSP6Z8swaQAxzWmpxKZK4yfPagUke5bOlg7waegktVZRxwg7UMb7TwjEDPY0qWSxDiMD9iblw2&#10;l3fddGjs0FJ93SxVYzMDNyQBtWjUYj7bG7CbhRzjINyQtW/tN/sD5lHIdoqsbTp87G9UEIhwiJof&#10;A7s878JkujCia1JKQkXozcHBFTqsda9Ngl1fA0N3RlhTyb6hQIkll6COwKGSHKcJaSpNkeqU/SSG&#10;is3LCCQUwQf2V2SGRLxawDn8PAo7ber8xFDlqGdzbhlTMcyy2S/MVhUhEPRB3kfLXp+Bm29vGvcR&#10;mnNuPB2qIUnhM6y0YRYB5lHa5vycnQJio3Ox/NZiJefOUGJpZfLLY0k5X+fIKYWFg5jClxkPTdlC&#10;do1LkkKZZkIXZ4dJmSWkRtPLueDchE8wCXhWmTgKtHcMI5GcKS8nIZdZo4JL+of+wXYKS8sJbpCu&#10;7SdeHl8sUI9H8c1b+ck0NZ1yG7BrYsKwEOSrdxU1lEQlJPRCneM3NxpwfFmKIFCijeFDw9vCASOK&#10;TqR0Fp5CmvGNRMI+VGKoAbEKvrBawe5LafBPnzxlZEhHW6+mEzYQ78rxKVVIro/Oj/F0hVKrDCBx&#10;nuOz4zYmplkGbEnCgZHFwtOgGiyRswnJ8ctfele5hGHU7U/dLBwBCckWSO5wWNGNTwW393fYRNoD&#10;ZXNbWiOvQRLy+WpplHlFhEROccSkUo2W1J7SBBKk2+33Hj1/kpDrZrZer+EDzwCWzXRcXPip2aq3&#10;ttceodmEf1HuZlJ1PFU5mjVMgd9+e59RBhtfqzWAtVurFi+GXUKqRwmsGphRU7RTJC80jfPM/wFL&#10;KSQiuai6XRh2RQc9vujhQooJ4U6jtJIcVcZbMtNmRxYrQJYFM31s2XiuVs6Fw7XPgYw9PRdB5Vvs&#10;M7rQhTdJsIAZ9lbqReBunB4ovOuNohQBQfLp4aGlVAPRivRDLxawt6f8aj2L1qN3yeJWs5aU1CJp&#10;yJKGqAJz0ATqjNY77VlqA9IL2iLGo+mcBg6AHOAy4Pi+wp00CIHhw6p8evx8/ohMdhSSnnSckoKo&#10;GcYGmUfBHgTe1oqGhDaHCrNUNSKb8JTMqVfzILRTMS3wSgh7+7LP5jCZrtToq9NOSTHuM6VcGUbm&#10;+A6qOt3Aw5ecJ6nqVdtlplIpbm/t03t3epdwnovJ+O5+Yb4KeDwr7GM1Foavk1yJQhSz90+y6cGo&#10;+9GnL/AzuHkzu0gcNLYrL192Hz9qEXo8GKr7BmLIJ6U2RFG7tQc5IH3RPx0thtleTtNpgSzym2h3&#10;24Ph6PHxKR5UdKCmb/C+8v47h0eHjP6ABrOUspVcysh8QTrKiP2KxhXeBC91RFAMfaMadt8jWxJ4&#10;qFgGQeJS/bWlgtOiSGCT9MlNAAKHWLu/Xy2WU3/xtx48/vCid9GHFR/pd2AIJSs9yr1iJibY9tbN&#10;vUdPP3t+CMD6YLvWANR8eXKo4K6k/+CN+2w2LLNnT56jxyYN+O7Bbh4eai6Djx4waK24LeFVHPWm&#10;a4TI2QKTw0MSsDqXw2h/f17MoVOo5WmTC5+1X8L/5/BKZ0tJywahE9McKAhfnBzRDONFV6vXSUGc&#10;LbECWiMqevL0Ga/bnd0GrCsOUZSoUhElM9u7Wed2kMpAJ15jANbuihhPivRa1lbRWf9jy8mKbuzs&#10;Iu3YKZd6AN7FxPaNG7ebNWYMXcwwqzWg6z/4o+9nOP3yue1qvnV+/sPPP91t7HCMNfaK6JBpCI+e&#10;H21t1/PFChs+kQjzvrypIKbkypWZpUBjqYI7cSBFUzY0eqY4Oyyk6fSzzz6TbASGTH/Iu//Vt94g&#10;6ABPFGRHPFAmoqhEYB5UqpWoVKQCqOHPvLVlSF1I4MEnT58OO4OLs8ufPHw0+JW3oeO0+sOnp7Pp&#10;ZE39U8HlNJc+Oz87vhw+e34BI6Vaye9slSFawRFrn51Ol/K2v39jrw+SMZmAOGFRzqcqFdDiZomX&#10;ypaGQvq7A1wM0RAPWu0PP3r0B3/6Azo3sQ2zwfPDlzb0W1e4I/XyV7/xHj58P/742bffe3Deah8a&#10;7s1G0B8PLy9ITVzKkz4ZIOG7u7+FySf/VIu1xXQ4HVzePLhBd3LRwWmUSmCWzbDXtPmkfzT8Y/pr&#10;5sy7+83bB3u/9Z0PfvKEI6tzdDq4e3On8f6trYpCvdgC3rl3n635tH3Z3LmhUJPdna0tJXCE+VLr&#10;xbPuZfui//LJ44d/7+/+3X//P/gPM+++X7n3Vrv9OM48zX/83A0oLcTANz3gctOQZMwpQwosiYZS&#10;mPaFUscJDKQcZb5Izsgcho6nMDMCqNbabqz4GOS3trLs96WCMweON3ZTG9FjShihxqp8OqsCZfBr&#10;yisVbpscXEtz6M5noKow1OUnKfLBGh8IZl8stUQSc9TUbTWx2niR48EzUwxHWgUQr05adbay382X&#10;38to/iTDzHA99Tde/1lnkLC8Uqz68kaE4KDfEBr1iSOTf7IBBn4M/BfsZJ7c8gH6VGApcB3sW0Yn&#10;K9W7cr5wfaRnrh8qpjXOCwh2Xll3l4AdxbbOnFnFGFx9aFQSfZmavJTjvM6aNZFkfUHKiVPmaxc9&#10;GZmoEnNE6gylMEKDQASVmE5K/csEzrr9MLw8R5e1PjlODHvecLTsXtDThMBSnMfcipXmr0kLRrYz&#10;0luw/1KN+uJca5BrcceCy9frnu8PvMTH4fKel7wTi+rMYyGlnBngKEiMUslmLU9H8vD5+bJUa+Xz&#10;d3hV+2HjwqX/QsgQpdcZKkbKJSS2O6EIRjvnTZCWsJGLmGbcdv9KGauFt95oh41IFcueO7xSIG8C&#10;dTf+MFcWXfrJXxzAbvrinzv69X7BFPdf7Myc+Blv7sDqikituijbK4sQxBMsOj4NRr2sF1rGPXVI&#10;0B3NUtnib3zwAVMC6qN+tx0ao7+hxoTCutAbdIgLuvvgwYc/eoiX72o+3WluUYBRBKO8w0JpTeNZ&#10;zTa2qo+fHnIT/8pfej9jI0I/Wgw6eAWta3vMLUn/gakEYY0Gb8rvkCFeRPq7pHoHOzdjlHVeMJaH&#10;g2acGPRT4fOvt/ebVHcHd+4z6ER7OOi3sBhAVPby5IRCBWJUo9Zga8R/GG5ip9O/c7MZCT/28aoE&#10;TlskonduN3ie/J5nz44o5+jU9nZvPLiTrdeKszkjzcGdGzvjRdgeLcmXYK/pdDpqqYMkQ28QuaNB&#10;6+7NRixYNzdfttZWsXHG4SKxs3cDvQnKGd7L+TrgA3pGWgQSubldX0pFBf3DZwu/OO+Ac7KB0O1g&#10;ZtGeDw4aDaX2+KkdCDk5ZrprJDbwtdutM6iKy/n43q13qa/yxSw20Bj+yksNyaZPnnDyw8eH01n7&#10;0w+fFYijKKfuv3VfPJ75uIwio8BBUU7OszQUn3/6+WIGm2b6nd/+yzy48/NT1kapgBzvLr0zZerN&#10;Zq1QbMBu5tVNyakh9Vvf+iZt+cuz82DNThMNOsMvv/0OdtDpUu6jnzw6OjmH36jEpxXpDxcMLpKW&#10;ZKkpG3vz/l69Xn/7a1+dkf8wGiMwuGhdvjg8efPu/VqlnE8Gnz95DIvz5sW2y3gtV6sz2UDMOT5o&#10;LR89fvrs6BzItlorsqlQC96+Wcvm6zlMy6rJ1WS+GEz8jMy9KIyll0TTmMwhl6alwkJFItRA6bvs&#10;80CsWHJOkyLkArYGicKfPTzZv5H6f6h7jx/b9uvO75y998k5VU43vixmBUpqtrrV3XCC4YEHhmHA&#10;AwP+VzyVbcDwwCPDQNuw3eg2GmhZBtUKlEiRfHwkX76v7q0cTs5xB3++a9elZIjK6oEpgrh6r27V&#10;qb1/Ya3v+oZtfttmHaeUdZA9OT7htyCErIlZYzLR7fR5JhyWYNm1ao16RjtXZbsJ/SyYzIA6P974&#10;buJngXSxbTLdumsMZON6qMYxz35aKS/5MH2wcF/sm1VBkyW7WuogAAxSOJOrWtCi5N3YlZcfih5M&#10;PbPpeGMvvJSyUlkKSsSiD2emllE/nJE/i1GRvLScluE5uRYyo4zZ5WaytmBRCp20glstzzPSv9ag&#10;ImHxVPJepRIF7fA2NhB2HhiiWsy6RIQSxZFIlkcvo17D+hU4Hpv/0Pyy73g9xWKWwmi72UBsRt14&#10;dTd8uHjkwSMNy0IRZHi9OHt723xmPOimU0UzQ11ey6gJa1KFK/JROQwcTcLlJMYPZaKI5UkowrJj&#10;sx9ybgKzDOaFBGJ2K/koEbPDPVN6uubByznCTUdvMJ3osAZM4VtlNL+n6MkqWYvpRCEHHkcf6is0&#10;GZwgt717iPr2vPtCTF3N6V47Hdmb50mkZK7NuRrAbcYw5OOXpxs9gQTycaKMCL9IiUquZyWugrpR&#10;ouyINsU3ZW4s71BgO7XnxrHuNyFqsWyNQ+qDmWLKBX/YQNsZAGfp3bkwIDMYubsprmcme0y7VtSy&#10;SpTKGrQZ7bSaNK0oYD0GlC43tBzW2Ve97rjASZkrBFUVTbPRktIYhnU6X7jrzaUD9+TRJTIoBQMl&#10;FyIsV4ZxbjmnH2Dey4HZMzMRxGGI69ao906cx6zR6GrBkEwzqbQzHlPH6irxzT6sVEnHxDLaeuv9&#10;vfgSA7YUPUGnapwx6Sj/CcyBwB4JZBkmq2PmO4wHsD+pytQnUIXTZxKAw0GB3CpYuxYk9hCPsFHQ&#10;7YPKyGC6+DIWKgs7WUwyM0OXPiNQ/JUOCky+DQ1lPXD4I3jwFSMUxdlcKfk8K7WLenw1h/DGapEs&#10;7eGiFxhPjaRJIK0wJhbmnqWtpwwRJcbZkmFleDHxI7I95kWWIYZbo6UiKVLM6i2meUshVD4nUYEV&#10;VJAAgTLHqZZTHVKXaV/7C2gDNpj2ZMIZyX6IhlOMI3GqKVaDe4ZZnIyTlRmPK8lC6BkNzkq4QAWL&#10;xQoyzZTmr8FqtuBju2Z64+vbCqIQZ4mnxBR3gVg3jN5//yOC5VEOI9sRAgUvRlQKqiTv4oKYsAkG&#10;jSCDjPMwNqyEbs1Lf3r2ih98sL9HhDrrlmZmbbFuxBOgYUaDtBiPCGrbzP31BEso4FSzRYk9VBS0&#10;GuQLZbohvmtcR/G+KjhVJoil6faHFJVMVsYcNc1adThe9cabzmhZEGMZ+oJ/3bt3+sk5ZBMGtU5y&#10;PG5vpHuQCYISar3Mmp9q3nUcpOKlbyCYan/y+QuZLEJVtiK/Tr/X3cMvEkq/3BHlCklhxBO3iCyt&#10;VjA+zKKBexuNBuNFWn6wWb4/ZzeQF0UIWoA8WkoZsKXR1UobXCsvV/iABSXX5A1yyef7LxkX3t3d&#10;KhzL3wzouDwPGhWLap7N43GdlKxoQ+bQbIrrCagI7KY06uAOM2GmkUnmGUueKGQB2PDb9RLe1KyH&#10;OaeeETgZolbk9yw/Z9N+hpOptNvAl0q883W6bm1tpYVnpyiJkoxHgyQWKbSdTYw6SRLGqMQVtjpd&#10;ymFMjg9pjzZ7d6s538HIdNrp9dkzDNiPDnYrrQx/3YVTaeQcNtruTrZYaVSKeUWEZuXJwelA18sU&#10;hUeAj0c6nS/ikuFm41oWrUwgXk1qb7sl3wpyhvBacKOXF9eA3289feyYMRH11s52A2gDGlpju1Uo&#10;l072txBiHx6Men24wiGGWge1mqX2JR95HrlfkBLpw3kSzMkhciiegFs3yVim9tn5ObFJL69HpVyS&#10;lnvvYI+qkUUITrWBPLSasT8Go+m3/+iHY6mmV61ynpECtWq+2BLlMZ1G3c56w2MTErhqAY4nAveC&#10;8O76FmcCUEc+9GLcG7768Qc/fH9r7/Dw0Unhl3/Nr1Y2H9970dIxo93IXOADixnSxWMuAZCDfEvz&#10;jl6nmMdB31w/5DRD2eKopbXs93p/8sMPuucXOK40q0UsY/gXaTm0iDKTkl5ClJbIib1486+9fhzN&#10;M1QWaLCR0cmrnDpEwUoSk1k8dSCciXyexAwlTHrEbPBZxN1QThxTGe40ZVD4Qpyl0/KVn8KehzXA&#10;3HQz4wiYDDcKYZM0hK8u5USdkAW/fBYTnvX1gapZ5g4kC6rSiZWwTCz4hmv5+NHnctFjxt7kaXNb&#10;xHlMWNeSEo73HYoeGpdKrQpXQkP58QQTChBgkvM0Pwmjo6OjpI2ImfKxEVjK0o8wEEgjmdGWEPtI&#10;52rYQ4Nt2kKQdCYmOztbmQIBtimEPwj3svl8oViR3krNfTaO64gq9WTVzRAZdtiMoC2Mj1LIFBm/&#10;TgbIl5SwNR8C0qawNSCuHLhgJC59NPfDLnf+AnyJGictqa2VLsnkMOd9tFrfBv4HaX/twR5xj6jH&#10;EEClJEPHPHu8cnKrWA5MeEXEc/+s6p0knOIQs8JNPCn3wtcOZcbIk9OzRDpRPGOWds3/+4zJjf7c&#10;BDdKJv/iFKy/QwbvzxjOyehnyUQxgyuGd6D4hmaeJ6SHKdp8VWzsQHzLNGmAxWa/vrkNzHESAM7x&#10;1kL+x0MQukI6Mi9SbBipdmhzBrv7OUpHWr1mPWVTdmQ7VX5WSaIYsbGoS5its4TZHcPeGN9m+Y8q&#10;scLZWE8AuUR5i4LOPU5jAkQIAYLQbKn0fcq2Dg0z0WgD/DGCCt77ebDClH0lfKO5Daqj8VQpjOVK&#10;o1RpUI82asWp1KurYZ9j391vtqYjdk24WPjbzRo/dbma4hGIinU1w3d60RuMR9mlmeikTJHpFLJF&#10;RRiBmPkcg2zsFEMeQH4mvdhfaXOulmaYu6YpYfi98ecXNwtMvtDu0TKQVY9319bWPvedmqTVjKuk&#10;072CiTWX+jdZqebJTWh3JpEtwr19kugLbz07iYyCx+1I2z+Zi9oIMEGpX8irvh6O+qJRyRUBt52c&#10;H9ZwXGSSXEYvmAIEyNMvCwBbhjNUkZOZ3MVA31MFrnSbqLmrIKe2a554eYl5Pm9wA9gxuXjJKdCo&#10;gOgW+O/7BBVwSS+X280Kb7TdGXZHCxw6qE9Oz27QSD/eF+sSStSoD+kPM4FUvVLlGF0rcSeY9IcX&#10;H306GQupLRXwmcV+zCVFYDmbt+/bU03LONeUUEg5XygwqJtTh3uye8wWoQiFYuLkJfXgKsfWh0Ig&#10;1ODfzfiajeKwyesjy6p3sLML43Itjx35iWpyaAcFVhoUG5VazZmNqLSn07GVseAmFcaB1UL29OyS&#10;3QBVcdC758Rl9oV9oyhKJMtmUFZFZzdX8lbJZiyP17fyK04OEBHIBrxRbPz6wLGJZ6HqZk3lH/sG&#10;GndGRxCGXSmlKLsxozGUL7T1mkyDN/LjyeaUVC26oAJ2mBS7gj/NEdEKeB1GG7VL6sKkglHRo5k+&#10;qxCRNCMvPQh1AWKoenJ/CDNBbGgora+u6lmg3kuKQNHkkmq0FDnlaYEGCtrTySctrupB06Cl0k4s&#10;+zBXZ9FChcKL5ySfK/0i1gMa8dCJFTsQXtQIU/pTthQKre0G25gpwxenFwX52MF5z6gdVeEFg4ki&#10;xN3ZrmrD9FCHyhd8MtYlyCNFOCs/N1/NkuZsjGzSioUCNEPPyR+YcRszGtNm3aqB/RJ+xtymYnev&#10;yIQMXOHplBSHRJu6gsvh4UHx03dmkEv2hEPwT2aksNqIQ0vRDbKM1UPn3zRau1ySicQLE1WbdDQ2&#10;9o1ZVUCh5rykhAg8aSP//PoK9sdGXp2QkN1qBasN13J5I13Q+qCkAcMSDUzamTD5ayTmc9ITwc9D&#10;d5z2zQaOD4DN1XLjZyD2pTSOQEy/1CZz8QX1PWIIvNrONvKtaxjg4vMvxaSyQN7WVnOmXOONA1WS&#10;A2W5jklVg94iz9CLjNA8K2pJhi8Vn5fOe5la9/acY6feJCA7lOZKxhQiKKVEq4Z3lr7zUqYHVJ+v&#10;BF1UqoG4gtbuxTmGSTWzmxA/H4C6FCnHCz32mFwUirmgFpflofBJIy6EouWyYgUehZrGp2IbrHil&#10;8Y4Y04mk6QnqpvRjK/ET+bXYldYwArm6mrthDhF4quB9W5BGWnNMtGODWM1KODgsT0gjD2E0GiDE&#10;llYWiS6i10bZhpsgX4WGz9TdWSblKMi/8qSISYgEvtzMsXmlUoEfDg/IqDK0M7GDuaWT6nOlhFjJ&#10;50WWyMxmcq5RhLU3LALbsDCTpUFEexADu2YLyR4XCuPcX4+0L4H8gypvgyIf6QAfgeNerhBQI8fL&#10;NNbLshlwlRgC7mgOiFyZsZ0qH4hYwAh3oCnptSmJTCMhtdLay/gwwp+CGV4xl56OKAMt8quQ1SGQ&#10;2KBd4UNqDwXSL7P6Vqza6YKQHr0V6r+UPHWlRV/bqbgM726745y3s18A4uXb3Y8Ad5n7rq9ub2q1&#10;2jtHT/r0u1SN8KVWOk4YExaJsSHKmw8JhkEnWlzLr6+oclfDF60J4VbAB76C0ZYJM9rm4qBLZ+uh&#10;VxoO5VzIJmKdbDnp6RwzpHWf8DBKj5Sy2LrDKe8AKgTDYfBpknU3RoQP5B8LpxLfO4kJvJQdabSL&#10;9N7BYp5EorkqZAq1SgMNKI7SneGwutWkQVuKAqGOlwn1Rr6Ta8XVrCTs3GvKQomamxuMFwGWrRw2&#10;xWHh6gH7e7Exc3IOfvytWYrZNEMA3kaQZ0IuLnVGexjCK1GHbdTFAa9mONZfIbKWRSH2MgQzGT5s&#10;7nvIp31dBmmsxb3lfNkfjiz4PsUHZJF3xhNc6PaazduMx2fkxxtC5+MMmRJUEeUqVTMqxkSEpUnH&#10;AtqdBXJwvWWrjtg/PRfgKO4DNRFD091Wdqy9LOce9jfdHa4mHM68JfhsW7X6brO1nrWv2/ercIas&#10;FITyoFo8yNYAfEaUFEsVjPKJKWW3vfxWtaiexVduHK+QYq5crIqyNF1q0iDnDDdmeOrliGTktZp1&#10;iS60irmiwrtuj3nJs+NdKeJUz66fPX3E0H13t5mutTK5Au7NrdY2zPD/9V/9G1YcYpPtnS3eABgs&#10;0jFe3X2/S52Kn+VqAk+nwOLyNORQRuOPfvrJ9f3ooy8GX3/nqNUo7R89HqEqns1v+5PkmkN7rsnM&#10;dHF51/PM56JWlFsEhwW+gwyCsPX+yQcf0k1j3Mpn12oLNm62xIHQ7fQ4NMX559yYjUY36/PTV3y4&#10;R8+eZr/6LeD3SfJ3dSrK6lqnmI7LWKckmNb+yBOwm89LPsSNxzIoEa30wjaWCJ4Yj4affvzRxYef&#10;rabTt58c4/hA+0irI4N7pljkr1rwunwX4C6VKhbjG9lVKyc+RVHLEjsvw9JEYhFIESePvmx5UwnW&#10;RTLbMAYWckKpy6KG3W0XO3cCF/lKlC78Jn1gMmpsbMIBy+dYp7O+h4P+oHODTzvbRmuC7NMiFzT/&#10;hgNO/oZpGdvTDm8mw/4AuA5K0mpuqDeRmVndoBtTLYLhrn3866i6aVDtUHX8eX0xoaSdgvYSf7KZ&#10;NnB5oeru9zpMzShVATIWIpkGmeDtpIGeoZJXw9FyRaYWiCUdzn0PnHCpzEZFxgVnFzccrOxxvFqB&#10;6N54dMC4DQMLkqwq1Tp+jttb2wpvDKNafYuxEZL/sLnjMncq5A21iAD5sF+V4Qd6QeS+SPS6N858&#10;khp1Vp02JbB/Nwx6g3A480ZtWhlfhvoS5Oj0NSOrSdo9n29eLRefrJZb1exJlNnDK4HRLr/1QuO9&#10;GfzPjR4SxRjXBgDDheeWs86h7iShqhCwUrFUziayQsZFiBJW5BldnIXkq1pMJP8+WMY/x2Uq+e/I&#10;ufnP/qzoT3+YledhLC6Gke5b0KJ5dAPBFKpbXjG7nS6of5jOOvcDqxnD7mSJYVfkLhNsFt55QbRR&#10;lg0VLYyn9XSxt6fih/VTyWGGnZiuIqL1qDLAYsi0UwTmAGV7IMViygNK63a6BQDabKpWzpgHDksg&#10;oGixptLjNB6M5ge71ZiCzEtQMsKIIcumIDuipHuULDCPyLid2QJCr9FIVZBTLbNRS5KOYo9Ih5hs&#10;33dCf8jxQsTSdq15dtGmnOa77e/uUY+h7aiWa2QOXxLpNll1e7NZZsXuJY4wlj6C0mFhzP6fDIGt&#10;ZaQK+4BTmPqVfbRYQDpYaiwWSU1Hec7IZjAIGzVa4jQXEwATbNNCqQHiKPp9QAu5Go66ZAhTemeY&#10;MNbLe7XW6Wl7LaqUv7Nfx2twZ7/VG3Z5AYA87GoFOYQzfsFMOlfIwObAJnoCuccSOkIsPtFHAlGR&#10;rQfoBvRarzTefvPpxx9+MkbkxNuReS8VOa0PE7oUtSLtL5JbUA7eP6IW39I2x3PY1PfD0fhom4xb&#10;MLHqF+fnKs1iX4AoummDG+Cp4eFEdXnTa3d6dexRlbOwwVdC84i8V9zBvjA7VzWwUuIdwljcdMbT&#10;WgV3/xSwLElK8gNjMgA5yoaGMzUF6rCwp0E0C5wGPTtmUMsAyKUNkUUN/GAZM4HRA4IkpJlCuEl1&#10;3x+O93a2+EY8JxIHZyufqHlqPni/mXyV4GwWAwsduL47mIYGAx9sE9+oBI3Tq2sERI1SieWmNjLQ&#10;fIHyJ5cR8Yp28sMvzonog7ulalzegIqn0RDUsdZDlHFZaKxMpi9zh5+lmAMeanoQqa5BWhWqht6Y&#10;AbTi/mjuXaN3s2HQe2EWOpreQkVLTBgDU/FigoDyQjOwdahySjgltBozhYaiHKnn5EIhU4FnlJbj&#10;A4I8J83lOJuT8iUNL1OTt944qtdzn35+2Wkv7m65jWTADQ0Azi21AUWVyLN8DCpsfXB2L2rbZDHn&#10;PNt+yprAwPrqYsDioZR88/kxVelsgS0L6oKl7bWka8yQpAJFXKjfRl9FrStHWoh0+bK2ztF+ndtj&#10;Mhycn71kHN+o1EGJ+J74vlQbkN15CGxSGVq/enXK/TgabLJ5mVJkiRyB2uh5g4EOcu5ESgUz/AoA&#10;rS3dBwMdBn+pciVnXugbYDm17imPUlZ+uhsJKBjJRdhxyMRLygRBvosVbRjeNXRHOUkzo2yRa4vf&#10;gz0w53iiBG/fdSyAKtxvkoXh5Zzggx9+d66EbNFRTBLKREtDuhllE1OMlCb9auA3m3y6Im8Qctq9&#10;FfDhP/3WNxzzAf6j732X98kIrlnf1cg9IZGE1MpolQW3J1UbiDFBgvE8NtEAhRAfOVnn4GA5zcNV&#10;0WNYnKZS2DAd4Hlio8+3CuVEw7b51W9UsZsD48N4i5qP//YnU6a/Tx/tAxEySn5xfkuByoFCKlOr&#10;tfPm44O9g115za823/3gh9P5GmphpURsSbG1XUTXPiRcGAmrho7eypKhKbMRy7MBcJehhKW5Pn3V&#10;2dlqPT2pXdzcS32wDrjT+X0oeur1KocpymLZ8G3025v01hPEYAkUlIlsJ8B+Ki7wGkoWC7HVoF5e&#10;IYHyzak3GACytsA45vOHtCEvE2jo63n5mqe/63ExUXMzjsDN25HMPilmvlpHed8nLSTbM8VX+Dpp&#10;8iEeQlJY8zRny5gdfHqESFKrOUHLFioJ2lPlpteUOjo5fH689y/+zR/mC9n9gx2MXkHVTh4dOR5B&#10;8Jvf/b3vsTsZeQADKvA5bcY7am9ZaclypfbWG4+gN0/GM/SDSpZyvf5GeW08HCXJyMbFKHjmuUVe&#10;D2zrapOcAkZzEX8LcBErr63mDnYFWLOfHO7QXPAuRlNeHEPvmYze3cx8E17f4eTT46VzZPTUGC8V&#10;O+y7OgGdwDNqCTNzLgSpGoJgik0chre5zNXN4P5u+Maz/Vazure7A9pKgX/dxu1iNJsHbpaCQTIy&#10;PLUiU3nlN7L8dzQuEXuFnz8ge3qdPTpuecohw89weT3rdq+H1FNOavbq6ur2bgQDv6BTfk01sreN&#10;MzHWv8WLL875VDz/YpnAwuDjTy9EIlvK+15pQrDEIuVpLWfhOJpVK+X9RvPzF1+g+YQ/MB6iDfH+&#10;2T/+BkB7qVj+b37rf9YR4brlSqJZqf2DX//6Zx9/hLiUnv/6ZohmCa5vLk/6sXN7OeneL/BoOjpm&#10;ollr1hrStCIHna8eHx8f7uz8n//7/3Hf7nJ57O61LLdMSb5Vx/2lX/jyZIhz+PSus2Ahcpi0qjUO&#10;EM1VKI/n68VtH7EAcAnZ8U143sUSRN+rq8HZ2dlWs0k1PI08IGT2exieiiXvpRqlPXYBnIcvPr/M&#10;prP4Dues6aMdU4qSnKAX1zcXMugu5Liqh8MRlNJmvf7G4ycIXMbLDZg9MfS7DdJucsBYGNQhR+6T&#10;xHfRrjablNoA1vIxTHm1SmGyks8gqtLYtRxyvFIDIoehwsbsCU4v0V9EFOxs5Fq9NKflB8maL2qN&#10;OkLb6/terYQu2Nvf2bFZYJIkNjRWp1cALIARuV/8ylfG84mgvc3y2VE9myu/xC1ifbfZzAlAUqGX&#10;ZmAinhjQCGouTlc6T0b0TDMChoRzdSRww0jAQo18crDPkUJBcfrFq8Bc4cC8eFcExNmAyues43Tn&#10;XOI/9MCooX7zW9989723vPe+tb3bZPL6tZs2Tdd0OOUkYwSNB1+jVQXbb7XKNPhsg8+uT3943ul1&#10;V1stIt/hHwVFkbLct08qdVobN7i/vBhBJFuu9492nhbwcysvLXGbZYzHNTUzUmHOLVpbJtfj3n37&#10;8uXF+TlfRyJ9qZBlvIonOdYlnPmvvjilBELk8Gy/2WzANDz80b/9F8PLN944Pio16umv/2r03xcW&#10;//x/nP7hC8oZu16khFUJjc1qSiN1imLNoTnMFg9hQq5xgOUtNB45QMVJ7OiY1XM4jJLBjeP3Ju1r&#10;up2GTOxuXUNJvvL2Wxw/3Xb/tifKYq1Qevftt3Z3d77/ww/xTx/0ulQv9HKtnW1kXAwvIN/lBd9k&#10;ZolS8+TN4u6jx61a+/r87urypz/5eK0E7SWRYHwsclBAdHk2T05a5kgV3nTuppPNoE9cUyTuTM6F&#10;P0f86b//7/36bW86nCx6V1cmWE2889VfmM9m93e33/vBT1lTlNpH+9vUxou5h0SORbwxhyXq7sPj&#10;I09FLRM1SGSL9niMeJxzvJZNdK6Hr85veX1c+hoir2UKQCAWhRjlgLRvafnL1Io5wcSr5f/229+l&#10;7nvn+bET5DQavWvv7W8/2q9Rnr16dXF91SkBA1JtM3bKavVSnF7dvsQ+o4lsYVHwB9nLz8NSJlvN&#10;5d8/uwXlqpMZc9CCh9cbdrrU86ugsrPrFcqpbHlv/xlFZr5ceuudL7FVuUqLktMqlV2en1yA3dno&#10;/R+1f/LJd//Vv8QZywMNXPfYfFRXk4w8CH5plT2egqYtfi+T6Pmbm9k6A0w8Sx5Eq7zbBcz6FeDP&#10;sheV01957xdyMFV2xqXfb+NomqaDyEpSaHRvExFLU6Mfb6G+AmjXBTDdKLUM/o7puNGf4x3/efPx&#10;6K8x5k38TejNGl3HOyF8yIpyYr41Nz0WSYsRBQ+4t4njEJ4l573J+5cffPb5K4LKf/87f/TsCUby&#10;zSfPTiByAfJc9Oft7uy7P/7kq+89r4GJSNUOpCV6pzRshczZxSW3cbVew70a8wX+sodJ3Wj4+z96&#10;n0EOX1P96lvNrS1Gb0mZeCCQX9K8MQrY2dq5ws2pOz6/uRNLIuV++FkPVDefLTeabLjtX/zSOyCk&#10;VA/pbK7ZahCZcHl5RZlwsLd9fNyi6O10sKCSpGmO+zLmzKKGrRHM9ocTzYrWYX8y72NSyXdwYa7e&#10;MKTFWYrUCa7M1WQMbnvSbMFJYbVT81D6MOd89PiR+ppEUCl4V1fX11e9F1ftGEX62rtv79RKbzxq&#10;tW+1mj98dcfhwmwOjdhkQJKunNyg6XIOD/p9yjO63Fypyl3z9GQb9RxD7M/OR4vwbjDvHbeKy7XX&#10;ETY77ydx5p9st3aPdvffzH9pMIagPczR4CDzuZ3YdSz3wbG5wlABIlLGAEenPG3BxE/3zjvt8x98&#10;/09qSLLFCtSsl+2+jOaXNx0e0UeffkxHV8qXOvMxVcfTp8dHx4dFWcnOv/P96CzwX17el0eL8nBy&#10;dtGR5Yrr7WPpWUg/P2r1YTdRohwevPPuu/hNpTPhxeXNq/OrOca5yUQ5l8LSGTIjJl175MhXa1/7&#10;8junr/iS288vrrjF6o3mfNSlIIf//vjREdPp5aSLEpAqGE/Hw9ZW+Ob6ez/5Qhsxk3n7vUMONeRI&#10;8LboAxgs20A0ia0jpz2+JuBe2AmVOf1ghDCNcLJfe+d5Y2uLK6bT7nc6vefbOywjRh7kraRTOVHh&#10;6KVSXuvgMIkMdrV5cnxI2XB2287F9jZh+Phov1FvPDp5kpWZWvrXfuM3V6YWsY433pxR7G4nrMxJ&#10;PAR3hmY3HL7WMBiZOQpf53XKtdWoyJaVyp81RcyL7st9SoZVpljOZYsc4hKCJ5DKYSpuFMcwFtw7&#10;mv6llYyFKNpR8+arW5CNLGjc5sG6Lwhi7MxRSQpb2IGRD/QQDPowBUQ5kx/ggwMubTWjUb4PLCBN&#10;MTV5NqceS5oFBZmYmx2Ku0zFJYwR8RGwkLe4GT9YDzFut6QcOeuLbPA6KCydlGmOwy/h2xA7xNJm&#10;5XoLrhkpQCC7bvRpZZngKnTSt+uZ77OWM6XSAZLJ1zkIELmV+kWHnFRsGgBWcS0eEDods++3BoZ9&#10;yJlC5lVSRNN4Bi+kytNA0DU7XHOfCIwz4Uslza4oMYww/xbCMyJJ++XPxBesZf4i+yzjj4vnjAWV&#10;Z+ZNjHqWGzO+Ms6MQBdlJK1zHuZt5EDm0mJrBxLlwXTVkJPRljxQHIU/iWZKRxQZN9RSvCGNJFB0&#10;GL/C5yRivSFqp/ViVDRbC1cmKlM0ZqBbhtkK5ISNildEiOk82B+2nIy7KBwZmMNlmGrguVEYJqkj&#10;udxSZG/GiejFkXqK1Wwpu8kSdO0MoOXigaZuyj0tnVCjdWx7xoj8sGv3HJrQtUXvUJWavRjiTyr7&#10;hE3F9THNo1EDBR47e7tRqwK18DEGw6Fp9EXxVhaUSbtmk0VgOa6EwtGTzJY9jeP1fYAzAud15xmZ&#10;G5ziYRf2kh25EytGSDMHCyFyFe1luy352rBFdAZmTqJrSyFu01hfGLaj3DqGsWsLZHCjBzeswAzb&#10;5daREm6bUAys4b+KBxLHM7WeuzISwo82soQjjcV10fHawapu77tyMzeeBIIK/mavOwyVaeSLJe2Y&#10;Ma/+omzjZHgHhJVWfQUOwNvFeJlZ2HKVkXadiYSKChCL5N5+k2cwmw9N8qDMCiH2Wrye5dlGouWD&#10;bYGHAeqv1mc3AHgagBISgyAMHq8ve28ZMIjr6JjhpxltmdBEZgEAQCKmhAkbZFodYP6mwLUWqyOr&#10;uVARIY5S9fDlWswUU4ZuYr1p1WvNOuq+xBgRJWzu/jiulkzWJnWrGPkKhSKc2faO425v1Xbc2nDm&#10;40DJMcCBimfH1f10St8URdViCvorfR2Ef0CO+Xy4MQttG1dmZVZG2lAl49ZTRMOo0cIEZjYEUeE1&#10;CAFeru8HU64BzG0G055vkV2sEj4damBq8lgxK6R8MPnBjz9Xtm+Ieh+XirG4aDp88GpXArajx5E0&#10;YoWbN6UErwDXJTO3GODUBfd0SfS0bAqZbRKdyPA1eX1/j9CcF1oqF11LtQKXSSi4SjmKslrQDIoS&#10;UlP8Eazr3vDy5p6XBP3STed4XlzZ8uyB1AsRxu4bMEect6mKGPNyNzdqZV9HkkAHmW0qTpLcLMIp&#10;0nON8WXmUSqV2aXX7QFbG1yJ55b22OSIGpgXIzSKRrq9pLC1ZYW15wwvLz7eeKT5Hr2vhMRiwYP0&#10;F0Rvg5gjZNGiza1MZOLF34ROIqKM3TFZcx7abuKWx3AO1/20LAeUSDBJmNcsWJuqvXxSYkVRWtZ3&#10;XbjHI9w9cPUC9mUvsJBxiRrobFOnjbhE9oPkNMCTX6vv8TJKymP+CM7faJYEh2nj+/MeiDkKF1Zp&#10;PkkEsvin0E/ghLl5fgkoWfyDpFx+P3t1hgAkvXvIcJ1O7PPTU2MorLjjWbP4VVJo8vvQb5tFa/L5&#10;02d3nVmxPEc5zLGcg/SYEyFK2zidQ+mPDgXcCeiQrMlqCGE7PZpNlBoI+YyjPFAMTFowrAcYwbFH&#10;H+Xa6bnSHwBsOBHXGSzQ3NTbb77FKmSV1/LER/Gr0YNpDPqTH/7hl3/lW4wQnf3t5KPHznjjffCZ&#10;+hPDp8ywOIiPXnlx+I45FovQEio18HXEOConTd1ttCWWlsBBDEBFSxYzQyIgVj3oOTpmfv2bdj/S&#10;ExMWgkKAcpbJOX0gFxggCYMelt9KChTo2cjEipLArnJVRiP1+ulH72NT54Wz/d2Kv0ENtNbZI1e8&#10;rF/UB+XmocDgE+w0m/PCplQkIGEt52haBJsiy1Fso5MNGE/O/JjjT7iZ58y4YCDja1oWiqUmUwcq&#10;bxcFPJWNiqyIdA7XrMOwa43F8CpMNmIMSnCYg0rmO8YIWSo7eQXXA2oOsHWzknfUXCduOrdmWSNb&#10;oWIy16iUhTAu/OF0fsAsqVAMpOTiaE+VYU6G0ULOmo7MS5e+TM8LrMMsHTOgYb1aBW8nLeh+PsQ0&#10;oFIo3wx7ZqIDVqCdUpxjrgN7y113X4xv1zC3up9/LwvzfveYUpbZgZupKPEZQtxN9/q+ez4crMr5&#10;CKYfHkU+RkcwmDROkecsB/peI7FdrS5DRo6FMbZaS4ZBe567AihPhgdE13CJsSg2U28xztCEaAZj&#10;92qg28lcFXV4xzozyXeTD2Zo3ubP0I7/tuPcn5ch9PPb279+0/vX/FDW4SYeYo//jCMYTphStXHV&#10;oYyLmSNemhFqe9jB6xjHUsCvLKeWo6R6lhumKjClIPUD/vItAGrtGNTV0m13OeHZeUtNURhjMlwk&#10;KCjF+YKr6Ua6hny5yBFFCk5jk5gm8NOBMEG1tcZjcoGzU7nMOZCEA4ewz3B8p1EpyGgvlcPqDwgc&#10;kJR8KBOMJEfjmBskhiB7hIAhzm3lfsZ+ZCJ4MDIJu/2pMOKEm7V8FiB3Kg+x2Tbru04nMx4BlQaW&#10;SZVSfLtsXuul+hyO9GDYnwCNzws3jjmihwy9Mc3n4mBkrXglfwNYjXaOYeAS9XIgYRvDH64tfkLK&#10;pBFuIgcNoRKiNuJCy5bK3CcI+MPuaMlXkY5+sIs7tIO2FKohZRcNDSpAepFKsUgRyA7E0CuhzRYy&#10;4aHCRzXhr9MqRKFXSaEfWqmuCQa6PvhOnPlEwbk6vbNrCfITS1y8IAv55A1oLCiSuIfAfr1kUhcg&#10;jiMLpksMBqMNnnatlg+T22VFGadhqUC35JdnAzZa+me8mtwQrRM/h+MZGyp+Hegaud3tJrR1yRsD&#10;OfImlC+pTM35YspTpNdOe2ERr9qMo98tLXJAIklYEZ4DRF3u2MJL7u0dWRfJpACXLAR9GQ2EmVjO&#10;GN3RbKyaSTGqCD2mVsFEA0+KCVbwiYBDBh4BZdJiTHLVOjVb5uiOcgu4yIPpTCednPkRJQZ047Tv&#10;roVNy15NbGKH+7FeKwMMmPWqqEHUJEwzQAUp28brewh4JMN+VR2vGTIHD26w4o26sXVyxpVBiyxY&#10;V7FnYpyxrqR5M2JVXK5JCOHgKZoLIUc6KjdyW1sFzkI+fb1RuOtnGQ+iBSLdUcl5UnHqA8o8z5HT&#10;IeMXnmCuYC7PCdkhMqCA5qW0nDizRhtDmxpMRJyiTXR722edXV30Y6MArjfHrkRskel+8f/3dV+m&#10;ualdKSRVk0uMtliggbcYgXS5Ake+9OzJEdgP3/Pm7toMoNVMrkWbMhNCpUcnLF6bjAf5v/H7U7RY&#10;yR4OBwM5U+tCjruLtVlziZPGizRbJHhoZmHox+53DD8TNnOW65X22WqVIzWlkKhXKshBQYPijGLL&#10;GE4qnDrvLrASW5n/r45zBdPyZMDMVovIwPA4IV1iSF2ZLv6l8D+YnKTPz2e8G3kTGyMZkN5MokTp&#10;AkgWyJCvwufELL0/6bAfCpXs67wDV3LJpYTmqOG3W+VIRMTlcLRAccQXYBkCZSWVUesxVx/I8ltp&#10;BpZKQAWkJIoWlLztkcRz+P2I5g2Vfyaitg/finq3WaHvoAdGBdEeg+DBjmbiw3EF/jvENXQDw2xv&#10;d0tCqnKJgR4tJFINljef3DxB8LtGn5yC1Xzf6VXyJdjk9WI5nxnrVUeWeQBdCrxIyG40Hs16/Ul7&#10;OM8qdJoqXBYhgcLiHK0tP2zfdTnAEXxiCch70XUiVFrNYLlY2d/aZb2TYDmejV0x5GXyLecbeWb7&#10;siCz+F0a3icnR1d3aLM5IJaINkLBN67NSbT9yX8D7kThFpN9M/JhZ8utpG4Q7iMnD0hxCLicOD03&#10;GVpoe8Iio+HAmu9XKD9qgy3UE8aghqlABF/aAjS7WosXo1QyoYJSHOAwgzNgebiUkEw1la6olSn2&#10;zQgDeSJeAWogk7JbQj7NwOfi/IrzwpdlloT6rgUBqpgSd9CRVo74Lz48tQgCyAyHfpYEZVKipVgD&#10;baYWzTkH+zV670vQw/XGsjHUn2idRdL2IyxkrqKxcco3Y/rV2fklg0OkPQzwRzCA2vgcL3SJ4afo&#10;O2bwaZ8lKWPRbBZ7OScPr3VJ8R3kHhxO2T7qFDnSZeHIO/Lk98UGqhaLXKDj6bhWQ5vEdbF48uSE&#10;Y5XrHgerrjPGYlfNGg2/yRpCTZZ8ZQ1i6L0SCQofhZODBkyBV/esvvVgtKm7+TFzn6s+xAtUb1Az&#10;nh6hl6mg4Hh1RchXZyU1dUqqBVovmI1h1KykyLZ9543tMbKeTfC7f3S/lo05ItuQLLvr++FWtQ49&#10;dr7og2Di68BO7kNjXEjoKiAkwiV4M7vtv7zuPj5sVIsFQnFgAePKFFmbEK2kVBfvAIfruaA0LkLL&#10;+PQIrWUwNO+21wkPo6PrK7DySangNMu5DhKpMcqlFKxBEKXnz/fMfDvARDGb39D35osFljfuIyzF&#10;0KqSO7KMR5NTuUk1tndbDKqYTKN3ksk+uyUL6QgLy8xwyr1M3ta8VaoyxAYEIbtvM9kgmYZdTKFN&#10;4F690Wg16p9fXyPyww3wuJBnA57d3B9sN/kwLJ5cKlPJI9fEURgNmXM/UdY8XSUzCVgWHCR8GKBD&#10;jsdj1lwdLQnB9FN23KOTkhpdZju6KhToFo9I8KCc+VDH541SMW6oGHKV3Hy1Wvj40y/4VqW8K8ap&#10;+PrDUMEF3rP9HQrtRGIa9tFz0iutL+8vuNN/5SvfIBvSc1bi7MMcToXztooqobD+3KjLEchb6KDG&#10;9EXTzqW8gVuq5nb365KYhlREDtNIUWmSiDPpRwrjpVPMYlmJ9ARquvLd7MgCUkp89MXpRy8vnrz5&#10;NvUOlJiPP/0Uag8YAqpUKjJsquaB1CIyw8/6sNC++c1/eHlF8vbtnEsYitpkjieNKQ5QFUl1DhuF&#10;O5qGO6G5eASRb6B6i76IXBApfCkE0FhzwqMZVsI7dtMCzXzNaoJNfOjxcDmxv/UPvrkSnLGmN+YV&#10;QMZG8bCc9t///neevfVOpfFG8umT5Ju/6GCF9oNP1or3SjpLucIoXi+IlVWQH5TLgFFP9GBGHBv9&#10;YkWKNfbauHk6R41I6+HKSZE6hyXBO+E4pITIpnClGwxnZ9d3B7t1UZOz2duObGaub9sZiXwBY0qQ&#10;8zikKOz5hszzS/UqxUS6n9jZ360dHvzBP/+f6pXMdj3z7vO6lJLrJZggFwRnk9n1crwkLbobLkBz&#10;rbZzNsA3fL7qDScUlXy023Y/V8DLjf8p0+zSVCCNHo/H5JETIw/1ptRqqkGWcgo8BxFiZim5rkB5&#10;IkxZtBmFxPjyLklIn+k7JLTNOOTq5Vx/MjM69nK2wI6dQ6OfleNbZqeVNzuwxMX9teVKJAyVSMCb&#10;6U1GdNywANia+LjcjziLmJykWvUWnOfpYGywM5Zcfl5OmMlaOfvy+q4zHJ/sVpUR5W5uJr2KWzoq&#10;712cdRAt5fCEH0HKClHTQ7op5cPF/dldv3dBjHaSEXr95K2vpopbXqaUqxwV5dCWuzm7vri5Pe11&#10;yBtMhEU+4WRTw+676osN6VHWFPLBs2fr50/3Fomgczu8ubycXvMVT53UJReYv3ln7N/UndGKy3MA&#10;3yDzcpRS+YONk6YNKgTNykHGZEHsd23OZ7awMHZW/N7fX7sb/VW9avS3Hef+/H/rvLaLsemUtUj2&#10;jucUTks5b6cyIngDTng5SsDb3t1k0aev2tsn4geDUM0tCpykaSms6SiePjoaDlFvsHQHnMwU47e3&#10;HUZO/Bdji6nkGAu4PIK6Bt2UAn480sW3W7KVqDR2gGdZAngKxuFD0va7br2KGMkpuIwrZipmki5z&#10;QogaZH71BZREqWwhdFJqGBiEksmz8Wv1wtrmJ6Vh0bIoPEkQLKxPKZFrDDsmlkbiVsSsVqENqEdu&#10;IwUD1sS80yosjoIqUICdWFb1DKVDr49t/qsbmK58QPA+EMMETn3ywgkJOqpw7k2WeF9dqCRT+GDS&#10;Dj3CRqCapZ380vpdV1aYnOqJFQNpiCFUz+DPtM1n5C/A9StnYXT78qlxsVjlfWQyBfSHbpDdKlZh&#10;+ECXoCGXUx9DnY1PcQUFBPCOhlyqWxvqFDM5C/uieF5mQRDSye5kXMgXaELpcoGx5yNoxTPI1iNu&#10;GVZyRtkpE06b0Sifkwx02PHvNrLRc54dt7aK+wf12XyiyZIQczpz2uz84WEL4fR2q0XGMjc1RySO&#10;r0CdXrpF50kRGz7em06mt3f3SIRpfRVAsF6Mp/59947OFz1iFa8AYFJMMLIp7JSJNfJhs6bTxyc7&#10;plvKPDl+My3SLWPVfH8wwO1yJP1vACOv08UacubKQQa/xgI3B6Zej44fnwYv6OyLuNsCsRFlvEL9&#10;QLE13Qc7WUh+fD9Ab4RChLQLgpwj5ucsRCw/iJ9Q/o/0IC6tHGnEi+FIk3/ToPJYWdnxROimfz+a&#10;bXDdMecqAaOOkeWSdkxI2mQjEiPARrFKMRkb+CdN/hnEbGfOQJNt0YfmmSOlc5CNd7dbR/s7H338&#10;ojuYnJ73xyOZF+GjA3ht9nKOGg6EssyI6ADSGKso+Ji+lxG6ZI1lIFQuLeZLC8shooXfWMQdJmCF&#10;pHlH0x9Sh5lRs1Bnybq0CVyubpY6UEuhHDFrWGNWl5PJNs6j7ENY6c+fHlNgsSt6PSIZFu9/8IGd&#10;+EmbFYCq8Cgou1k0Hh2LypS1OTnBLNdto1kudEql6OiOyuzvbD97etzujPvD6acfn9bLBdnU0Xar&#10;+oCW40kQLDadeb16irWzOKWg2YLXV95rHcqNfLm4vkbNjwg55cfHMplaqFh9aVZIr2DKx4HCQJJD&#10;ZDWnSZEBDRA6rQ2u3Dwhti6AKa+CWMDriwEkbfp5IxIncWAWJQzxzzol8ClY86t4Kc18iOqgd2Ou&#10;uE+sZYBj8+VSY0tZYcW+3FTL0Inx33SUneXv+TDsPeYA3/v+58q5dYJR90cKY6JoMq4zG20wGdM8&#10;FMuld956g6r6k5enE/GQCQEelUmuLmPFl+f0oMKASspO6ndm+XK2WCQIWvJmcDfGZJmEC7uM4yan&#10;PihB70PB9eL8an9vFwEhYw7+X259wrp4ls16g1qG7hHCuOzjC5nf+Ie/zNbg67fHlfaA8M1uvz9D&#10;70GMJAautOUAiqPBbLXYVAu5eqOSzxUvLq+lXMUzYY5A1KlUmCQDemCKEH3x8qzXbf/iV9+jbsNF&#10;cG35hdTADJsczRj9nGbjYhHQAww5PviLqn3mrAQNQFBWy0geCw+qymiVVKDaQ9pXaGuWum8LhwBG&#10;oDMtDQ46Wit2MSlxKfl6SL6vOCQZG9hFZl2yHAQdtMqujVwpyl2BMmltRxsA2ghOAW2VepVA+bef&#10;HTJ6AsUcD6cMyZBDAAJS197cXkEzx3pzytvIrpfIemeaRPR7U3T2cpBHIKCQvwRB0CnJ+ZhRWYoU&#10;o0t01skFKlY1UuTa3w3KDe457+Z2EEshqriaVYuVamE6G3Kgsw3NOlTjOkYK2N3DR4AdgPz+489e&#10;heZ1vJgD9SW4LGhHQTBwTCaFnNG6uZqFZh+mrOBVuCJwR+WNTiddjYfbJdRr8JlAR1u11tPDk8ub&#10;c8UFccdC6yTaOpV5ftLIPeMIHopinY0wouB2e/PJY5iXPK3zmxvFCGVzcqRPxSwIOeoEGwfaLq5a&#10;7O7lVG+Nfo96DqHsZDMTv9LXkIUCnK8RlcTfdNuTnHc3HvfpC3AUGvQZTvL+VpPh6tPPX/JnvPVh&#10;HjEuRUqcnGG8l2i3F3GCBm+fjPWtVpWABiaV77795qvLq9Fg9O1v/4mEHyDpoQa3mrfQSq2i6XB1&#10;nRiuWtHzZ0/vR9350u3cLg4OHj19vP0H3/sppuXTHi5rPAEumykIwlZdkqvTc8QNPaaVLCl2EhOZ&#10;8YYUIGp1Jtrzbu/0F944Ot4ptbbrpNXiF8WoR/V9SK2AOkVeMFe3XZocOpx2t0d/i2sC1/d0En37&#10;d++4WbGLf+vx01wa/6rp+cUVLfENsYSNbK2Sam63EEpQeL/z5ru0lP3B/U8+/xzk+tmzR7yv87ub&#10;m8u7GRKchYdxVaCCRk74vIFH+/v3kymstWa50ushUhoe7B/6sXPARuNxWf/BzTIWS38K33jmQQpA&#10;/e7C0Cty4lEFo8Rm07H6Syw33+93B4BD9Kkk8czM3/Pl2QVVU7NeLoL2SnceSXciJdMKtrKsmK/b&#10;CJcW6yEGVKIwSACP+93qB+9/ABea3xQBY9KkhLwsphEMxFjsSQvywqIL6/ZmpaSLNYy26lW2w8vz&#10;2ycn2Ua9dvjem9lStt+De48BCWKsyde+8rXpeDibDu06zzEuUK4RAunA309XeXd/8O1/3RtSjqzO&#10;boYKmllFL69/wFfubWEbndX16qXr+Wa9VPrwoxcARCgBRKWTMB34JM7t4qAQbaixs1tYipWzUaJz&#10;dHPfQ3jOFbARtQMJH5rlImcv/x8xv5hwHh/uIbui+6U2urmdAKIeHxymJb1JX3X7VGf+el7f2oO5&#10;BN1o4aSMgDX+7d/+11sHH//T/+Q/zf/mb4Zvv9H58aep26v0fVf8C8vgCU3eo9y5B32iDVWjh5A1&#10;0wjOE6uFJUwoWZpfs7tcUbZmywWF3pJLl/UZ6PIN3nvrhDv98cFhZzJAjHbR62dUrjvPHh+JiF8q&#10;IqVISI8nVQiFB+gPFqQiV1WPPn51Nr8d4L45W4+JVYb9x+9Ff92qEk6fPj48ubq5GE5Gs9GUCRg1&#10;4X/w61+/7swuOx20Azu7u//44NFnX3wOC311dr27TTVf/8o3fuGSOdL1PUuBuVdBh6nMFbjiMI5B&#10;uJHSw3VZLtif6jCMpO2SwJkzvNoQIQUP7Ly6aJAPcXDS6TbxzvMF6/H5YXO/VcVJm6G2L5HkpGg+&#10;E81ymtvv8q5dK6JGGf/L3/l/sHQENcUr7v/6v7/z27/3w1//5W9QgOABjyyb7F03OZWLlBp5pmww&#10;brwwmUNClEtlGTeN5vPedLazzSgog1B52uvDKWiDkUAhgR7/5mMwUMJtPrk8Zwz23ttPXp3dTibD&#10;D/7w20mhhy6eXaabA+YsjuYqPX/jW/9oNFq/fNV2ZzjQrkfhECYctWTjcC988+3qr/zam08OduaL&#10;R5PpP2C4xGtJpU5ub6BXSYNBBDSJF+1zd/BFsDxDLgwcmqEvSKfki8qxb5lU3uuA303KsSi4yLMo&#10;+SD5F3abyb9hp/rzg7b+0jFv9Ff1un/JF9jEJPZfM9dKP4r/QDGCSWw0GkWcbRqRhM3dRtpvDZsV&#10;NmMkTRkW+hnyUae4G5M8NYoUmOWCCWJLxOmxxmhPThlh4snzZxybDLO+9KTJIUBXxs3DPxmaREsL&#10;Mp/bbjRqldIPvvf9yWTE+V9rVpSr56VatRofBtjnYKdJvXdydDzgmEBfDz0J8ZoGNWBx/mg0YLGj&#10;OX11fgm3AnyPChcbcHYTvvC1cvHpySEUiFAhgvL4TLmZJ0f7xJtj0LbSDBQW4CaLkDFbarQ4vEmX&#10;pCUewHoD3oVmn1Jn4bW2R2SF0kT96jfe1qyH7CAeQTpzeNCCjTWn0b3qS/9spCKMMG7uBoT0FjPZ&#10;k53t6/vOYDJ5Ne4Hlnj87qM6xQ8l7IefntMklXJuvdlievn8aI89CLxX2dpD5uuAJXllpIXlSnVA&#10;lHnkm0ubQuIK80T3njaz9/jxEdRFRtqfngpUVToHEU9MPBJxGlziyXETrjLG/XeDa0sY7YgxJfw+&#10;eXRyRATA3WYMeRye5N7JEwyo8YCsxITITLHNrlzOe8PBVoJIUY7DgpdmSEbpWwLLqJdrp6+uXedm&#10;u3EDpYx3fH3b3duqbKFSKGgPImWipGf2Rm9tFFAcRhwBRH5iSvsNHaW2vbOfUiPH30+4HEBfXFyP&#10;xm0FBfU7lBfbzepnluPDFPX8iwssHk8vrjgNMJr9r/+L//g73/3BJYDKtDdfT/v9ZCR4ZT3oDStV&#10;fvrq+vqepoAX94tffqMznAPjvf/ymmIfy9pvfP2XmAuBxfXvu1S/zM8q1Rqv8vbidKwQx8XJk8N4&#10;ZgkkwJM53N5ilkKpzJCgD6NG9rMLboytYva1y3rSnKmcmPERz/oS5tVjBjyyApYHiOi+Fl5rfjnm&#10;cmSsBeNtWopJkJji2d2dY9cG5RiIHY2J2MXi/SOSYTSxkpMA5XjslaqJbxxKpNNQ+XaesaZtjgpB&#10;WjkNuFtJABnF4eRy+p0pWM59nYYqqmSony9Sjis9Xsy8VitusywbcGlADhXDtVx4mf6u/TFceip6&#10;GSTmxdvS/RdYU0qXmDQbJ3nny/5W3saiUnplfN70sfF+0XgVwwqZMMpLQzRjN3b4som0OQ8BIVva&#10;nqbjCr1Fx5uDiyV1K2C/pzSgbGCeEIIbVNTrp+vZMthaxJS6KFsQP57ChJqbu5lKOicnMBdLYknh&#10;g9i6VjxMha3GVhC6tczlK21/143yrli1RHLxi65ErfT1kH2nVPVNAuqoj2EM4jhxQKhcdzEPI9vQ&#10;VwHG1ZbL4c6hqb/yfFKySUpLu+rmQCKUghdY1BvkL7m88iW4vclaAE+e5RK3GGaHoRlzTmaSHwlC&#10;kqWxOLV+EHsOG3letGwZnuGn7W68yCbvwDk8JFplJyZM2NJjRaHcVo4xnA3hEklqAlwQliKB8uqh&#10;98NqmIp0FZHEk2o0ylLYieWBwIkhwkY2fmaJpNfnS6/pxMtSv4w+DxQyilNyrrkCWL3M4eSnknbq&#10;jRqFbn+w0ZXD1me4swJdGitZjUEDcygxGYQsuyYUcWL/YgXbynfU9o5F+oZ6oQKXQgtDhSaS88zt&#10;FghGdYe5ems5q/rRVEXGUdYA+5Q/jrI7NNtPJmNJteURGw/Q8r2IF4CBk7fUa5E4LMJCm5GuD6Y0&#10;YBtjc34cyJuhotHW3hZd+mQ0NQKxvkvCYKcc7BhIgC5C/W6cphiz7PlPuVzm28svlHHkRhJlx3I1&#10;gcAKea9U8gZjmZGujJdnkJn9TZrKdCIjDz8pAuQ1EAjncpQNmAVPYmDb7aHgNQ8oS6DUIZO0vtB8&#10;yPnihDQIRnaw/F7+jCXtMoc7ACtF7FjZ7Im86QhGkEErQeeM1MFHeWVpPfzAt9hSIFRCTxVxXijn&#10;YmWUGX3Zj1N2XAIa+8reBQqdlVQaSA0hPiWwAIsTxXmwgZTDeLD7vbH27mYZSVa0gdXJC5WzVmCO&#10;/ywNJjnB1P/iCiIitCYR3V0z7oEplBLBhhwpZixAHmVaU/okrILMQAiWb5sFoIKZbiqdxscS03ea&#10;YfAm3JtLhdw4KwM/s76X5ER5pDyswFFiipVQ3QEdNHjxzC3nxWVRVaF9u1inZTshMM/Hw6ib8drt&#10;NrQOfn8utthjK1BGNta+efYFBybNLue5BLHFYgzwcbkwwEwo0VZ6oN5o2h0sEEqzjDEJgjfKK1P/&#10;iH4vVeJryCYw6wjTL3CTzVc2VFbg80QOkHLr4/RQoa/lIysodtmU6CRxIVzZMHGyyGAfDFD69nTS&#10;sspMoiEXe9nyJlkOScv4pfDTGhAMznwWqJx3utZ8Ff3IRoZBVC/iui/TkHRlogeWavFaU1I4FkIP&#10;hcYzSsQnC1GLrN34ZbUGsVrg6VkhGudiW+IJjj6MZGUVxWdNrXxLgVX+ri4YRawhfgjW49GU2QVD&#10;AOPhyt7ezg6xywDC8OsCyAeoosEzg6hopUgCNnDi4raDuSkQXpx0aX4bydgrPrSDApoOtAsOCLB2&#10;gAaWq2cOgdwWVKFsQ3wHuRZ5/CxKAYIUCVHGbBigZOn+kgjJHKjZODSU7FYU1IxzOcODhxDyhAlt&#10;ZBYlPceScuRuMZ8wrkHNG5qfA5oVufjCCerfjtNu5/IKp7fU9m7ya28kP1rhpZMEyHViIwOzyXRe&#10;h80m/r8cVPYjUnVfr8zEih5CaItX0xyG4Tb/S+4Wr22h/Qd+lNnZbq2krVhkNiTJcwloBm5JpFbH&#10;WCRhaOmLLFiwVF0G3jRicToFpRkJzXSMY2Uekcqyx8JtaZRqwndTCdOC6cycb5D5V0q8Gq9aJQZP&#10;l7hxrvnC5FixaUly0vyFzm06UkXYQhxdroM4FiMUSW4ll6sg7nSkglEAKrME1g5Jc6pY+AKKkdho&#10;UPEVdl0qqzGjVwg0Sm9P5LNIj8yfVWOx77y0+aRTKXjygQ7NLUWjZM+yOnkvHTpYRn4JFQAGGUku&#10;ZQGEoqtzeIu57KsEapXgQid6dz1MIc13kE0HLQ8olxmjKpB4JoI9FqMCpUWsVp6S2JMzM/hZy799&#10;y9skEA63MBGZEgU58ZcCrYLNFH9TDj2O1tGof3X28vHuVkCucb1YVNwdiyxbThcZ8gO0FeZDFwsb&#10;egsGH6li4tPTAIl+eyybqvC14+pDIWv5teHrkPjE6/rs78Oq6t/FX/krv2MUvv7GUfJn7bYOHV4Q&#10;rhgm8uVKUd2noVuhXGzg7YDyRs6/hfxKL2Ixg1dfkxe5VdSmqrSaE+/cXMoVicJ3ANf4/vCnCtRL&#10;a38ub1CFLworxFRlhrBvtlHOqoQzoLjlcknkZBXCvowkHZd6W+YXG39w39HyZN5C2ouo0aqkZPmJ&#10;jYWVUFrMaYq3HCcg72dlqa0JBa9kLdkzaWmxKqpmxpCkEEU6SZOXy8PXAE3HdE3xIxo4jdfGpwKX&#10;GTLG7HbhU5AYhJVWNm4laJzlj8NJvlxI843JPEFdiqSX/25anlsq+bFrVMdj2jh4iBKZ+YluXyEj&#10;owztJ+o8Tn+s6Ji2pirVaiDURrWyAoHyyHMUuA09eqUx6aY/QLnDjSI6pqdSC6kjhaveJZtXOy6Q&#10;mS6w7FqBMTr5ZevFOZJxgRgoCujyIVeaxZUdusxYU9SyWHPRHrMLMvTJI2dEZ4VBM6c6px9mebB+&#10;eETl/IwlQ6YFju4yXV+slNWhYyeQBxBUt7WmPLSdc0XPrBAkGUgr1YZwQiWj+sq4IUqANyKfGgZz&#10;NO4hr1jCxPWav8HtiblYObJRZirDr7BQ2MFGTvKAcX4gZI0HnkbGkIBRxMjdwpnntdqxa5aZ6E6E&#10;V24CRbSkc10K6SRERFF5KHgAsjSy1nqg3l7LrngyWMhBbGMMRx0T8v3WkVdQlmYyWSxDHWfskYbu&#10;B0eU9WIdb/JB15SME4eSlpKnDaADkaMb7qJYVfLyCmLqLlJbnZurlYJnpKskRRTtWBLkv317G4Q3&#10;4lfYhRXKaCdZKBfg+/Ek2h1OxJTlm9jcmHFLltI1GvQXepOO4usMdtH6IuwexTItxmIW9nuK8ZK3&#10;flbx1kvphnUqa3VIPactD2cMBa8uATdOwE1TtrBooUxsKVuibrEZPvanEK6QLsxGyobl5wJ8u6bR&#10;i6wVZzWls/E0z5LK0XpN7EF7sjW35jl1cy1Tqdu79vVVdzIh65a7GA2Aa0C0vDjYmRkNc2ISCh8P&#10;U44NN1ejmVeUSzK869yWOY5ymNlQ6/oW+S3iJWwiGSiibRvPHbPQrdfTJqhzhvcap7NgCUlDPIBw&#10;7vyqu5wqChWaHAzPYjEjrZorkmcgA+1UqQIoK5FvvQbhPvfjn76gWMFn3ILf1Rh7o4GZWnMrYpTJ&#10;4nJVP8pyGZrWuDukXsRxan3bnpA0Jk47I5Ea/rfZGg4XontnD3f2mM9N1/LKZJkQkEkyB1fX84Md&#10;5fgF4Q8/+azbG9y2B8gv2Ofz5Sxh03uaGy7aYCbtaMbqUHXS6jeT/clwucny8Tg+OIQOD/cIjOkO&#10;uk18YkE2xNZyeXpHO1ufnL7QdlJ6cKJWzjPah83P0Y4bHf4Ms2A98tne3la59PgAgVuuXGohUaNo&#10;u+uck94xg4DnbOwaJDPEGPdJG9IEqrusNfdPL8lJwxUsOx6IJ1+oZI4OdwQ0QwgZaSezHkZcAt2B&#10;orIYtiz9Yq2k+pteXXtVzP9AbN4Eo2m2klBFnejyioYWbqIv0605KBxSclxzvJvrMTAQDz9lxB7+&#10;Duw4gQGc6dAhVN8L9NEtQNCST4sYKgPJRI3KSE8yy80Tz4MR60Qp87D35Lxrnr2o/cWtJSAlk6ki&#10;0Bt2r1y5m4bvvf2UsIHPX5wRviGwhVVnxlO4+5Qkys9dXbfNGQvnQ12npBzxKLRwibgYsqWQBHoW&#10;Po8/qFepOY0W5ZREkaPhPO5FoFBIV4VjjZekraPHI6lOQ+mET6CmcJ1ECg3EYLL65CMFKph1K71W&#10;jEwoLEx+rtrinEKO6dR4EdqtcKVHHcjNfWh57c6MQzBf9BrZis65cg7oZrSab++UzSka3mkKdtP5&#10;9e38rifaWyoFQ4Heo7ULADwHuObVBaZ0nnHzr1aDwdwx1hH2UJFIg0n4y8V81Cqk2x3udMSalhlG&#10;NDFQ2rqvF7VSkAGbvcRKz6AmACUimpJhV3Q/WXHt/vEH7ZSbfNgKSur0StAbONj96bOT8tZWC+bY&#10;R19c9frTb/7il83VPfj+h2eyAksiEs5C3GVse3P7Qs80jZFVzg0rqznVBmq95cIkSRBBAuVvm3O3&#10;pODBT1990e9PRzhXhGBqRA84CmvCuGBBmK0VH9nw/OK22+nMV2NG7eyy29t2woAKAI1qufjG40Nu&#10;WDD1H330sdibmezu/rbCHZT8DhAYsLsOWves488uOR4xBVycHBd2WtU3njwajAJSDfAamUAu8Dek&#10;JHA9lXJ5ErtpsSYQeVNScyoStjPiupW2akkFo7DHAvLZRPLs8kqyPDrnAOqdV+B5kWW+XvfGY0g2&#10;BfwOI6xHFVpKCaCY4UR4125vzIgSojfcvlI2QwI6VFZaIwYUOAkhVaN04KCUsAozNs/htyPXl/nG&#10;k+O9arlwD2tnLT7qKlrGyNQUGSrFPilIIgaFF7dkw+SgvEGEDo0FAQ8DOOB+OMjASi+SkV7BHmsj&#10;vA9WoTYCcw8VGavNReIu1xlgu4LdKG02XQIGE1gD3t7f3zD0vr9fi0GQowpk1W5Eg2PoTbGR/PC0&#10;bdHLdBE1ngKSWxJxme5hoeyJSJp/5/EjPN/wVDi7ZQ5QQMFVKzeAbxKZ9dknn7ODq/W3mtvbkH7v&#10;+kMuKw4rrC/luLDe3HdA3CmNNpI54LSZwxhMrpug2Dd3zNqXLA1eOft1q44XBgaTHs8HL5MhGhKs&#10;nVBP5c8N2nLI8MUbldKUm20WLT7+kz955xtf3zk8zPyX/9Xmf/kf1h/1s+Mb7gAWNtIroQWW3vOg&#10;6I0ZZglLSOR/cEVGmweE41AppuuNOjZbm7kuv+YWE1aIC6lPPnv5k89etPsjGEDPn55swBpWy3zK&#10;qdW2ePmcup9/8eLi8tJim1gjOYSq4LKc2ivm+UE0uL3fStcLhdSE+yntlqXWLchfniyrUW+u4LO1&#10;Ed0I9izFRRNP77o9vrweNapb1TJHFJkCwBaJ7e1qscqizP7kp59sNercVtd3MDCdLce9afdWmgZM&#10;OXqgIMjVg2QYpY9sXBkxiOyzknHdtFqRGRHt7xVRbBO1hQxkYNBAvayKRID/qSBtJ5eSx7YbjhfA&#10;UQJscnyPXGJvt7SYUJqpQ09LSiPumHIGspk60cq+rKJ/evrCwPf0Qn1yqpSrrjaap53BrDZcllD5&#10;Ghcnz7O5e3XX/vCjl2ApvHoQn7TwDqc/7hYiBOAwJorEaCyn8NRU0NN5Z4yHFgyHKznx4b9aLTBq&#10;dVONcNKd9aadi/FcKv3IHx6/+6TWqNxdtM8/2XRfnTUBbKF17ewEnp+EDJhPVeqEk3OWprb8A0Df&#10;xZu/ZEYzwfK3/jv/7OPZ+AdEcqdUoZD3S1KOzFiorVOhZU+JJJv4GYTyl89Xk3+TueufGxDHle1f&#10;RoeO/rYtd+QnXqenJGLDj7ipl9oVKd0IPhS/uIvF47bKbc6B+vHxNl+H5VTCnCmgiN5dTy/O2//h&#10;O19CSTEbD/KZ/BrrfRiSqwXfJxNqRsf3eXH6Bccv8bZhUUIh1xTvwNPIYHE4omkkVgg6VC1fGiwX&#10;yDsfHR7L2ADa7WQIrqg7x/GA8PrT6cenZ6wfSJECjyX3EzGNet4go1A6VS/NIYYDPEMLWoMhtgIT&#10;xMDyskpJdRnOpYQSzgUJWPyczab+iAj2CjLQjcaV4T6zJHrPpPPhK+xs+FeFm/Pzdg/3rP7X38tU&#10;q07RQR065fyUQWCgcx5c3Lq8FV+/lkHPUm7SDrNoLCqZhs3lhhBoDjYY0rjC7p13hippUcbhh1wp&#10;pug26y3Ov8bjkyMYaqMVpfUCtU+lfLyy9LV00UHewsi0N8oBlGKtPBhuKiXyz7il5TTBpXC4i7wm&#10;y8EviVjK6fQHS/kQzosQ9PJ5sgDfeXLAQ6Cx4kbiViIVKAGKuMl0b7nXOC5S0PSoiio0DfMV3dGX&#10;vvSmeThHs7uzUq621dih2mh3umdnF2QqUXEjMqIhooSAoA1Jo00f5LVTasyQKd2zTFrVvPzoIvnL&#10;YjXALd/ujKIkHDqdTpzj6XSE1TKTxMfPjkb3KZ6hly3d3HcubrqHSSIPy/liUb4yGbfZKHGytXvU&#10;86espWazdrSonb68uLq+L28hbhpfXXXee+d5KFhheXU/4DiFYfTuG288eXx8+ulpewDL7F6OaqI1&#10;M1dSd815cdtFoQMEOJNFvMLbfKPBeoeHB7QekUtoxRIA9OjJwa68loNRp0PJB0aijjdtbkeupHFK&#10;3LWOWReMSSHikUxS5m8KTYgJxlS6CJ8iIKCN5c1xnnLC8okAije6Ltdpy8pNWlYsexLgAIs2agLt&#10;PRuRON4qjvpVRpeCbUytLgedTRzFd/K4mi8Iou/cAzTqLqIj4it7vZmhdWL5JmX2o2hNtbvU50IW&#10;PDlP21BLXbpyTLx33npOSU3b9uLzK3UkMpbQXcyYR8Y9FHwbOd/ieJhKPbhTJy1Rhv+YUlOQa74k&#10;e7rFXKm98AlTaJzXs25ns5hgThXlMskKcYuu02l3HYOc4WBj0pHLEz8FXkSsqwxiQBHwVWV98WGx&#10;dgcsXuZVqquaxcBBiRV8KoaxDCFoYHJqS5OC6yLLizLRIwZOanJAngZ9eEOyHMEileBfqmpmIxuR&#10;E+aQ8egoqPgBWGZMC4Xb8wBRz2N3Btm73r0f60EjiBeoRp7tKrJrnPOISgKXKKjpNE5U2wshNMFo&#10;tGKAAmYMl5Y2g4Jm2l1Wc8VKbnPTvjIWQ1AuycqSGlN4kBShzGZlQG7qIFmzsMm5mxkIrQVpiw6K&#10;XEiDVlgSgSymjo73CqlMKZODtxID/iZKZ9zBmjcaxt09TREMB7YKHwt6JN69eMopwUVCyOT7P/qp&#10;qO5CzVIUszRCX373ERKF/WZlvpxwfOF/gPM75WB/3IEzSTmuuYnF7QJKpLMc8XBfoZSxEXjoKIMS&#10;uOBKzh5axIxGZ+6rixvH4jGijRRDPEOTACSQeWhCpVwyR4hRmMDDHdiHvkCTHhjda8X8JB+EOALU&#10;YarzyYkoWq74K9FsIjkS5ZTiKHDjLslfRRmPAF8AIYHmBjlF7ECen2EAUMzTFRRwG27fT9DXWWyH&#10;1CD0qS3NtJOiMSxQXKsc3eis2LTvhzAdZYmQcQV2LoEtN9Bk4Ls+f3TAEri586r1Fv+EIJIPP30J&#10;lHu0f2QOaSFJTzJg9v0vf/lNQ4KmMgRjVhboLo5Mfqxto8hEWZJtNh6nKuUW3IK00sM0SuYh0hym&#10;Muvjg8aTR4fr+QUKN5xToPiHSt3F/EyJlDTkkc1+44NCY9Q4NJzjSDNbZMNJA6yQhUjdgf3YuE2b&#10;lBbKB3q4lhOKOhqjwRRTeCjnOl3ZoZsigM48qHL3lMi2iW7b8q7j7JQ3+koBvBPIOfKho6TT4M4z&#10;7rqM9BIinANKSKxhaUxYABpGlDQFGV+0EWSsAKdQYfT4dShljEJ9SUMrDXSwsnhk+aBxx3CFLAUS&#10;JNmHv/lPfr1W9CopYToYG77/wcfDXg8W7enLF/pcax8C2PHh/ttPDu8HXbaSBsiezpHv/PGPHXML&#10;Xcj3e8WqBuQFuV3MVsTZFiuFg4M6m4Inzya1qfaI0QpbDHcqUnssaz1RrCgY8Y03Hl2dXpPx2muP&#10;kM1kaqgVRFyk+i9m81wt3/7jDy5vu6hyg0T65OTZo8OdAbZnt53727Zj/jEW3eJZEQ6FOAMehD/2&#10;7X3n5qb99PEjZoSc9T/86LONgHwsN+DduOdXHbkFJiLIcJA25gx/LALd8qdhfAQwkw522MTcpRri&#10;cYeAlM5nk/v7SUrB7x48W/HrleWGKknOeDCf9ZXrdSVb0AGLr0CQVuLkjyc4K3FjYDucrVewEWMD&#10;quOF6WN+CVDjuOSN3DERWuQlj48Ppugz5tPQXMhYhkS0cOSc3U/XUw46d2u7VKtR/+SmK94IJi3u&#10;cIJoE3QRswZg+CLCLdg09JIok8maVvRCpaAUJqSujE1ChZjK4wv/PGjhTAMLJXOz9sSnidTjQ97a&#10;3dlGs55WYAJnbPj06aFVwYnjvS2yhfrDAcZmmJGs6e4lfPF/8OmLyZz53EqyW1czzv2jPYwXaG4O&#10;92eqt6ARAgjmMvlag22C+cLHn6niIdQHobUpTBNb242s3M+TFKTwajcw6ZXcSAm14Pfd29nm8TPG&#10;oNw53q0V91vLkxPwK6lCOAEYOGIA3tpmp4BwvLy49M+u3//p6XLzn3/9W/8MC9DRN//Reutw9d/+&#10;lrcMU/LSsXLej+lcSk6MYm+R6MF5KLXw8ceXzg22VDZLUXHJ3GCeh64BXoUG4ww572ZzvAMfdtVW&#10;TtKmiMy9VMD8HmUNiES91dwoMTF5fnUN7s290qpgSYsPTBnBI2fCITITJugIpGGGZEkKwQOZZF1C&#10;1FKo+xKKfhMgqgGIV1BWNVdnhPFV9kvvHO7U0Wrk1jNqR85Xr4OvYYqsHufFi5cXZ5egut/69W/O&#10;5xybEA+7LLMzP3x0tEeIwN1ozBXNnlJ8kISZ0Qk0zgVSCIrcMRUwcDKtLDVzxivOZN48Xlhww2w5&#10;zWpvssfzOIoFys4mJkoDMS4Cas35bLNV4bTnGilKHRlm3n7zEZ010PPHL69E6Yggw84ASsQko5YP&#10;w3b/BqCZs6+5ta1EM9loDRj2olC4uWwzrR1N4EnKBrKuNUxFCQA0oSVA3yXuq6dKCY4aRQrHZ2A5&#10;9sVac2eHWVQGslg5SxpN6sNPf3I3pI9xUrkNjO5GaevJLpZhxTT8yZJ0NN2zPxjdptuvcr1xh2u0&#10;e9/ba21RfIcKr+KwRB1T23v21aN3f6P1n/1Hi7O3h28+2fz270R34yScL4ODlyRP4eG3jjIApubV&#10;GHeI0d/Zqurn/9voTxvf6C+zufob2zX/aZce2h+c2B7ExjFGxNTRCRTb6xrDGXM/ydnR7f/O7/4+&#10;dCEmvMiI7rFuI2BmtqgV889Pjna3KsIEMAdbpsRQ9OPIkODFxU3GTNRQrsn+x8mBcSwUCTMUW0ik&#10;qlBzP2rzLPoDfyqGnaaw3ICh6WPBGfpMAvrTP/nxpxCboEs+PyZnNUfuN45ARrZKk5jOmXc1aOM6&#10;RpXQk0kFIr85Zm6q71w54nBAtWWFrOTb492WzE4Qh4tm72I66OswSECA8JTnt7zpdgnprQJC+2F/&#10;MG73Bns7R5V6eHK8atYKiru7vWAKFSgPMi8v81QW08resHfTXboi74pRNEJs78wDrjZsIzy8LWog&#10;wPC9ZDi3SbSnKxY/x3E9S25TSCJAkMB5EUPxReLRAafZs0dP/u0ffX7XG//gk++jzWTU9Ogg3bnH&#10;0Xg9WTrswnLJHduBPJguGrXW/na6WCp+cvr5Vfte/L2JtB2vrnpsPs4BmOFsUlR1nyckMFESjNKH&#10;pOQh9W26nnVuv7BiTFsY2sh6fx/xGiPN3/vOjwg1QAUzH6+HiamTGD168h4Bxo3aPVUg6DDnB8ea&#10;7ikvOVbGCyyOabFS3Gs13JgaFiUqWbV4WNhq4BIsBoOOkon9fL2cxaflhjdVqzABxT7gBDC7Wr66&#10;G1AgUnZvN1pows/Pb3Aq4gIjSaGAAzXqsjBgQCil0hwFWpQr17n6d7Zzu62WDDuhCRQLX3qnTn1L&#10;iP31/VW733Zl3bqUYHvUg0dLNCPxRVyOe4dH1P8U/bDVrm/OOr02l1qxEDQKzsXlCxktLuF8zESz&#10;/QOnXESPk4bGjnKY//6aOjs5GsvRKaYSJc0DMw7bjTvehJxTLN3TlvPrJF41SL7V19ZhaiYUmNFV&#10;GPP8xNWzuRUpKavYACxOWU/+rKukpjeFovqf2G85doU2e2T9v1QpDMbN8kbXXii648qLKaNGUH4o&#10;MpOxGb0Te9VaiSz6qKRMRnuaTZmeL3D0VtyWm6xWcwoRzah8j9amE7Jo72TMhwsffntJ1uU5on9g&#10;brem97Uzx1Mv4RMoAsdYbtVp90EFHYaxrY4cpI0R+pAY87qCW5jzIpdEJoMMbJkwNqZIrsLEXD1D&#10;3x6yfTub/7jmPGtf4JnAUMRvsablti1mCP49Zj0LFUV7AsdWKmaLP3VNHCWzO/6hOFN8jTzoyAFK&#10;Tu3hiU9qcibffpB+cdnwZdNcw8zBqfkoxVaKpRDJQo5mrrw2YIMw1U2TD580Swt8jNIQXOFQ8Kek&#10;1Hcav2sKH4exanZN/klsvpA02qs44XETY3otEw+X4LF7aWyimRLoB0aBmb6I/UXtuBR/cSnbrWRC&#10;raflODIVUfs9J4tYy0JY+RoSJjTm0sa8yJmaIiDcahQvbme+fJVlm8xCsQNaL52bW8IXtWtYE7nk&#10;hbDkfOlUpeoOhNcs5IXgmNZMfBd8y0YK9pOxke0SWkGj4Neqsl31xZzBAm8NpdpWtIRZiYf3+SD8&#10;eXjWbhSXc2EczuvDqNzEb523A2SZMV6ctVLWTbiRSVEkDNyQKZt2LMHIFk70YJxuon2j/BX4SvkM&#10;whQi36Tf7bNOzJ8TGAS3a+iYCVkV8hu6kVGn5S7Oh2LUIxK958ZRZgDDLLpYve4Y6JmUP7OnWocR&#10;qF6KzHWDB5BMv6ATO9v5Woqi6ovKS5Pgmmcm81h5RENolc+IADRNgvgaI/XpCYi3pKg0PbyHMyj2&#10;qHQSsX1eTH3/WV64Rr729sVWYB4l/3cWpqzilMjOJwMby4jTCXAr32dmETm1cDyhpZjqLDBLLuDw&#10;U/qsajijtSfNis7stMWSsUGTrHOBq8SYVUqq4sHiI09RkY5ROszci6mVklfkm2rHAjWmb8b48aGI&#10;uq3ZqErNl4im7Sl9EeFYiOqziO4RSMKXWAiXZQsUFdEpGBFVNfnvtM0MefrjJA9rNF6abXui1+kp&#10;WcST9QZbmh0Le4T3thiPY50FbxPQLeZOxaxyZPVypcC1wjEfIMy1XOZmDr4m/MKKtpKu0/LJwXhE&#10;bhJgIe8fXCzavdl0CTwk7SwpXWSXpsbmau9YiLfY90mzZ+OSNIsVh4YNGhzQsjTygTB+/i9Q1LDs&#10;mvELhotFS2B9jS0ho7HFt0BokGjszpgxf11PXpKuOSfNOcZLGa9Zq0nSq6npShqFEBttuAKKqgNB&#10;i61+RRUOGWXDOSD3JtrNN8zJWFaCRnJ5YPf5licvCzjFZGtuL69df+mul65VA8oUcJVR5RuLn91G&#10;hyrT/UyWEa24DHiklRSq189NYs4tgFdChuFaLWaHCAwtMWckxOMh/Tx29KbPgpqVgzoOYGdp8Ki2&#10;Yp2J3XF4HCmmjs+JVtf8NSw9WG8rK/arqT5EVg/xzJ9BlEaamzVCMs92bf6QrEGYSgo4Z9ISrNJ4&#10;1eeLGjIq2Fn+f9wnBlpq4pcylCpOlWM7iMGOSsWVdoN3wEflWTvSaKK1yVUo64i5lPVfUiNTDHLw&#10;OS2VQJFmcspc26Bj2bk+vz07bX3tl529R8l0KdqrJobL5PWM/fHAQU0+KBWTTnyCJmKeKkz0RBDE&#10;7FQeK62qaOt0P8DP+LbhvbUIjLqcm+q+83EB0OSEPLZVYkwJH/gV/DzNg1r6YlNi44DAQ17rUUs4&#10;0qoVgfJx2syWKkw3sZLF9k5LI/QLBfFT+F2MPpkQTXdjdL+N6I85M/+n34Z3z3vkDJL2wJO3lQpV&#10;yrDVMmWJhTyGhfKrUSTqLFYHD9HaF/mHoa2pXCK7p+RSKSaWryqXRS3OnaOKiapDDs8JCxsQIQtd&#10;XWjJCb6JXiLZDTIH4kIx6QIri/t34S+oI2iAuEgopsVzFl/Ui+K7iFM961nm1troVlIbGCVIKhqk&#10;DZxJdEzaHfpUJrHmQNgI0Ic0DcFOYi8iJNEREKDoKs1ReqqHvA/wb9qo/DJE0aCQ+eFsOFvqmOVW&#10;4tipA89yISxnLrZ7PnVV0LnfyGEpm51AwhiN7i9vU6tZvlAgNpk+i997MWRuA1rTTD97xppPL93w&#10;7LMgf7s+60E7TD5obEWST1qcz+tF9P8DMvNf9B3MVvN1ElL0p52wDD7odYi4sWozzgVhXcC50D2/&#10;8SDwYuNEy6vtX8hicToh6Es1RWAvCAtAKDAqjDhHErG+IDQmRTYz7kADRkU7S1mVqVfpuZY659on&#10;sdwQfXlgqRLmKSeOU3JKVl8OHpkHGMg24P33FyMrurD9z9Lq4ojgeXTaG0wNATUY1RQrdaHMaayh&#10;54KJFQsnQNlJPvymtNogdNVyic2jclBqfEJDVr3xqMYEII92MgnNFmaWzI2Y7jgl6nTbqFhzkpgd&#10;YMvB94cbgi+5a617LPuyUljHy0gO+/LxSSkRx1MfBwjuOsbq1vXNAuY35sQAvOeYAafkoOUo5d0w&#10;HKLb73Vm5XqmVERvn8coGj+dwYRHlQdpn+T+X87eLFa2/Drvq2HXPNepOlVnPvfcsWey2aRIUaQl&#10;WI5AOfFDEgNBEsCwgQRxHgLDAfIeBHCCAHnIW4AEgRM4ToJAAwJLsiyLEkWRIimy2XPfvvM9c83z&#10;tGvX3vl9a9+mKIkKKVOUxO6+PKdq7/+w1re+gcBbqIIrJqFoaxnGSD6NkiUqErMYszGJkKHpkP0m&#10;CrdLmMiEB24yBKljkGY6Kl0lGQjbItG8HRfStCYrvMGVZ/I3uXezIYexQbVOjhq/q8IKYppUkJLd&#10;t9n5RpmnGxOw+WaFhogj8kJQErOuJfQq1QzUOjaKA5LBGVlCkYYZzrzELEzRgIw5kdK22xgykNIs&#10;g1tYJqgyIM9K+iHJhTSgK5evmE8y/owCYGG2K2tEVz7zELQ5mRGlg2VzTzZr2xE7UQlGCNRNOyGf&#10;u7G9ja2ujKuj/eDqEn9GYntcIyADdkg7sdog7lUmvJEB6QbWOn5XFuURAR1MW3+qeQXXCDpnmIlh&#10;X6oZqL7phk/CwYQcEgUVtq7z+cB6YrynzfZ1EzPBCtz0dVRhQvxJswfgBXpJM3NaP3l0yhnKTEkF&#10;gZyTkIMms1kHFD00qUjIS1hlsfl0xyZYuHGrzpE3xyyYN7qYRzTHg6WiMDwmlmFgUjQsVbmtwBSs&#10;iXJCzQa78OBoG0Lm999+H/+YfneCsBBwBybuYrahBqg3UuDdjLimQ019NRaMi/gn4SdmB1ycOaiN&#10;GTEnfepOOmRSWDblklMuJTodVWtyMJ5z9ziVKk4YkDU2CplEH6GEJPzzYBexJrkgAaQTajBwhsEr&#10;D/lRisbRw9im446Im+YuQ3rDmEsaCE9kUR4RgFORuRtp755y7bEc4D9bW7oWvS7AoB/bDUKWYEY7&#10;aEjHPVi2CyubuLpScrugFkujxge6TdNDggwXsUnOQQ/MRs/76k8wSdIbDOIhexQ+tBPs7VZ3m+Vs&#10;NA4uwoCXbREXjTK51Sjwjnu4fJMhhM42iEPJWOFASsyfkqjSu7spvD3J++KbUq//4OP7Z1ftVmvQ&#10;2K9SFuPJc2n0Qq5g2bGbu58XUlR9Ln1YV4mtSopNAaPwutXlHKnUKwAUuD698+5H6isIAdouc+0l&#10;ZjOSk1LZQqWBGfiA0opiqinDmcztg53+uIdFK7qGYO5g58qCXWop5dmh3NY7NRj3tKLe6VkPOXSF&#10;OXVW8jUaB29M6kPxpRuvxjaPElH8loYzExgt1wJVhadKLKwamC3NMgbZ8jTchOsev3fv6N7JiZNY&#10;GvCaeHreAWWEGgqrnCOVI9dE4htG8TEN49jqFozpLgty84qZ+bauDKx8TZy+gQedo2UgEVHVMVsC&#10;UFPC70aTlpw5f7yUL7db3RYhs6Lo48jlCT+y3ErIZqSCVWrKb6RD+N73H0Bxl5KTxo/p6oq+bvKi&#10;kYsnAgVPx7HVAaD3Yz/kwsgXyk/PuopvqZAwC9UV0uaFYceSSdHGwTt8/OQpNRMzds5EDgl4IWwV&#10;kfCh6NNqqk9l8uzNluOra91Ysr4B6UMzPFjFLD6CLfk01tZMIKKqUYRI8K2IZGm0f5xwo/7IiExc&#10;cgplgQcQLA068kPRrkzIHDm1p0BeCYZbTBbMZDAsLeaICfQlsF/DteawWkfdSGfZCRghk61l9I5M&#10;MYYz8Cu3Dh8/foSBarfjG0oGBcC8azeRfEHYmQpZJg4qUjdkA3IQ4MxPljoOuid79Yv+5Nmqv0RJ&#10;YTFRoOLcmyLGrqTNzxTkFI3mYoCdiuiP4nEw3KgwT/RhUqRfunVXwu+12/rD+3dODl670yz46cef&#10;PPqDb/zBcqkvVttKHkAbyNe3G6XxFFPWVX5I4kj/vQc4HyOG3Vy1lndvbINXrxfBOiHHha16nY8A&#10;J+qVW7eu2iPcrHhU+PA+eYIfL4dD/PadPb4pDNev/Vt/6+OHDz/48EM4/rxcbi3Ouelo+s7791dD&#10;GXTDROWzdcZjzi8orVCVrnsDpLlPn1+L2sPOGs4ePr0gOfFXvvLzJnD3e9NncrKR9IInkqzVdlzv&#10;fDMePn7a1jvHzeL5M2ETTvze0Q61+HV78Px8zK1BMMHO1hb90nd/+D7FGZNZTAqY1TOgGI8m8vZI&#10;QRMY0Wz0e11UoOVSjSE9Zlk8VaBMTtR7t25iK4sr5ApuH3OBxaLdHgpmipsyX9hQvFAqc6PzxNsE&#10;IiPFoaJR/nwsJAby0iDvR6QGJwmCbsbfqW0DEFOpzUQYDY3iyIkEWp5tYX+U4eyNVvGJT2ab20UQ&#10;nJXSVJmbUrrNvvy5z1TyU84sShYGYAXoZFifkk42J8wcWz4osmOphmLRMtpTVM7pdLsr3tPB/n65&#10;XoFu+963nqA0Ax569TZTU2+MWdZCmD4key5uTo9Zb+AbC+jB0s2qCixtNxsoNLu9ifwDtGO9JswG&#10;yd1hNKz740X3g/uANIwqAnXgwXjYmYzmSoNcLZPGacqBuKAiW632agUuC5wLiQUhPQTWwNliKcsA&#10;J1+vVbcr+c6wJ2+UZPrq7ALwq7lVxOV6GkletR/LUzKWqGa3iGgNKpVMHofnYW/QTzHkyyaZlp5/&#10;/P6sO7j55hecg6PK0cngV/6j+MO3nYvvxFd+qPXwkxYg4VvYWCQs8A1QhlXIXSiNiWA5hq5AoTzJ&#10;2bQv42xvU0yXoszayfmsVOaGGXGVs407rZ5PbZFMvfHS3bmiEabDTosB9Wdffzmdz+B+MnzyhN+G&#10;XOvLbx69/Wh02h69+oVf/BCDp2++99rtKjaKylDM7FK3xwUGiTR11TozuCKCYYwoS16wqLtU091+&#10;e3tnv7HdIBG30dwmk/vi/GxjAxqyxPDyubjqQM/iIGtW8qNBZzru3zw5vCatczYtZh1R7WKRJ2dP&#10;4B7vH+QQEvIsWPKTGU7OOPFkWAeQIA73tzjKuDIG/fFwNGdkTbmCpnG7mh+RSLOYVytAEzD+11ft&#10;IYT9rYrz7OKMQ5Fu4cbBHql7o7ncv3nv4xlgaDxXiG81i+z85dUCiQTAAUynrCwcsl/5ypcfPnr6&#10;6MnzDx8/Zhs0y2lmXlMgleGccHtO7qa8iyJWuiVlIhqNVZKSWIOi5RNJtu2D01OczihLmF0DVOES&#10;HQjtIzF1ddI4IF69kFicPnqMzwgjcU1PPJ+JDOSIrUolB+8D/IZL1J+DrR0cHg17zmw6Pnv2rHXd&#10;/vAH3/7M1/7Bzv7xvb/zq/2TW/OP3m7/039evr5OjRbZYC3EWol4UTpgqKBJ72cKDQp+kg3VXxz8&#10;RqM/sU0N/gorrH+zLvcv/M240qQCodabH7nY2JVvXOH4eGwjF7HqUHQgAXvl5jFtAnjQJ/cfArEw&#10;Tb1zdz8rQ9fNb/3u7wN73b11A2UHAAwkkYPdbfyouL5nGBEPcO/2t6uRzxxV/ujy+UQ1cPzerRv4&#10;7bERxwvpsikv4WFyEr57/zH/fDEnml7gKQfq8cE+00tgHKF7webm4U1IaTTg733QApatlLcb9S2x&#10;Bi66zbq3tZGAMMSAms0qE1wK4LMr2j3IKZLFZhR0Qm4fVx72zGtjV6TdRQ87AfYxq44/+vD5KWws&#10;tmYyCzkfhvZm0LsoINgoFGWNudnsVjKtOW6T60bDgRS5f7T7zT/6DtXOTq0xmeI/B28lwHyT8//8&#10;eiRvnGis1ljJl8DdHDabFMazBQR5uUXw+9dKglDTlCZEIhL/8OHjq+sRHrTXGKDLsF97x1OfsvAt&#10;XXLERHgt8SYSAwZRiDfbLSwVM62+Qn2KxTI43k6zWqkWT47n2jeOVHaboAeuxX0m44Bk8mR/l/z4&#10;Sv3grNWSPVVlK4tLb7YyGLU3MtDHeTICAvTVz78JFwrI6tk1FLHu1cWzfq9lDg5Q41JQ906O97Fr&#10;xWuaQWm1Um7WgQ/oytcfPGuj8wLxPqgXkUNLH5ROuVGlPiQrB+AJMKFr9cMCo/Wy9967f8qJi7oy&#10;iBXcWHFnz6mAn6/X15fnneuL1uU5lwOVXKnaWGfUl89mA/BrWglR0bH2KrFHryD+8GvAYnhBJWjp&#10;mKRx//CaOTJ8/6WvfPW9t3/w+KxFo43I643XXv7WD7/z+OwZuwLoApvu9z755JOHg+eneD2SJQHJ&#10;nDgoJ0NStIwNQOKd3d1abXsHmyvkYgPcRIfj0LnKwC8b+YH6ZPNJTYqkmE2hlvbU/oWIpv4DW4uz&#10;PwwKkuo1bvLsuFyYQ9g1CofRCa07BCBFLMBWdjFyXQ6MpSbFnaBj/QXsH0ct5cYLK1HzdRZitVGy&#10;nT6X4rFsPCZ9os0PYsYpwnpkbX4jFDVCPNbUAcRExc10Rx+MLp3NPJ4gsSf5IIIhmM2uYnGrXGgP&#10;qGsVVZQQXUIqZY4M2eTacBT7NCZFSeRR5m7PXEyDWU0uwL7nC5/uYLngHN5QKHJtcCEOxRRaM6hx&#10;1HEDssqLlSYZrZEre7qpRqxeBGcZqcI1XjNrsBjX0oJf1SwXLJFsNR5MouE0ERccOurpOleguRfh&#10;Fuq4KCGp0OVIepVwno6PwFr8bWSiKRskSutP0YEAPWu5i/3BKFAcJRNRQB9qIpl9g2mwCRif2mvh&#10;gUj8yZdn9SDu72E/wohSZjF6ITyi4XCuIUkIBrE8UogPFVyGAmE9W8tBL/KImSRIITuZBcPtxTym&#10;uVvc2WmaStq57jkyzForIMvXvEljM2pr2Kv4lJLRhZAZOgD0lk/Z9Da1d2yeb1pzdAhJzPAyeOuD&#10;Z+MCuO70Ybn7zUaZOQ9c8Kv2FQyeYlVUioBCYD1HRzqZRCa9C1xn+ezL6YJPRdNFdNaL0Hik8XAa&#10;C4WLWRtXn++/+/5oPOT8jVnaAdtjHYl+OrfTyAVUkC8IHJ4vRaZDUtKxbkbZv+r0YcwCQufL5S3K&#10;YoYrYNxVSNJZeT5dd2iABwz2zaCIvi7D9ZVVHrNReNIBSXS0W3oyoZmJXiMoHRRI3wy/A5M4E7Y0&#10;dcUWiY0yfC9eFHgkE282FKKsudFl+Wq4SOB37SDnZANQNlumNrsxYd30hmkao7zmdhXNyFTr1kgO&#10;QWw6G4lX7EXgB2owuLDdtKFnmYdOVgC3SAoTpTBnWGvPrHAUf2z/gUErntkI8WQzbsMGhdkC92Tz&#10;fGXzqHMDMUrYRyC4rhfn6lwo7AZPoKgNErkp08CC2p5yQQMiCXOTIybkC20GmAC4AuPwj4gpPchm&#10;q4LbNMR7ESzJpTUYTLN5YTFw8mFqgpFiwmuccXlHYB7x8PSiP1zPSLhjhGLJgXKeESK5Ealcw+0Y&#10;83DBqCvzJbI8V0puqgx+ODxsi59ZS++cjNOy8QmvW4uIhaWp6xWMAQdbehicGHQyRiMTCk22sxPB&#10;TBWXXbwE+amDXv+j++79hx3QGHAzClDa/q2tGtl6PD0UpYECUaFXLUuYt2KVWRHctnQ7tXqFwW6/&#10;P9AI1PztKHn41TOJt/39G9vX7b6MtoBSlOwVtLtjyghezLMnT3udPqRHBTyTjZJN9LvSw6fcWDnt&#10;VAupo6OdpMU4M7ziJvvk+TPj5fi7u/VWB3UuD2aNUz1Y6rd/8B06x5ST2a7lAd0GPWJOQAwzxzuH&#10;rCjNsubTo2P6i627N3dBfy+ursjeJUYDB9fr/grrbcVai7GRMFjFEt0Qr2bTh3vb95G/cgmiIdoK&#10;FHVruc0s0stWnytkp7mNRoj+4/33PxoqtS+yvVXDIlzeS+5TjhSqJxO7YMKZ7OPQv1oC4iDNTZiv&#10;/mCKWl7XNsAKq2IjqbvHwcehyaAQuMpCsL1ypUiuFY3YZFqE3JxMjVlBbIT9vcZufR+/PJjqZ2et&#10;Jd35eCT/OTJuBuKPJeQoLKukXu8qJfuUGHQzVvVkudJdY34GKCvAyYaB3H3YAG6wefz4CUXn9elF&#10;OJfqj5WFpsw8hmCmKcB8TdmaKF/k25JcBMqgAoYzQY2s75ZyVwo4//Gr56Tkz5gxoVfGEyKRqGyV&#10;u50+p9LL9+5ygwmSdqcx49vgnKLGbLUCzWRBgSMvNxFaDYwEStVtHifHBXM29A7wnrk7iLTBpoWy&#10;Bc/MARowpvqJtELa5SpNbAmc9hR+sBynFAXkLfIhJqtRt3dKKu0f/N//9M7rn7n7mbdiv/glD/nw&#10;/ZF//kAUGlakot1CuzrlmMkY0RApObCZ5jWRMNmIBzxHmhSdUVLpoYhgRbFePDubknjJX2OfvUDl&#10;y62Zwq4UEkTigw/vh/MNbhFoJKSRNeQ0k7lz5+affv8disAfvne/R2jY0o/Nekc375Tr9asn7/EZ&#10;4NuKyEXMBL81qSFXMS9jEQ6zvd3dkNzSvW5tJI2d1bdX5Fgv5+4AaftkhqotNER8enFJSYJolWbY&#10;fL5EcmAVAE4p58lDHE6IcYZvdHr2jMFu0ktNR0OOYFljGGWCh04E1E6jAceQwC+c7Z6djhS+uPFz&#10;InDFi4UcnmFLL3LZmlqb7XfXE6IwZAnB7Z4miWB1fnmF/Ir9a01qjJg1QILNOlva2sYRp5wrAdmM&#10;3dGoQ4pVmWAJPB7KjcbffOXlwrf/BFX/oyenJ8c7DA8Gms25vBq+kydy06aSD0Kv8lEcln6smo8W&#10;dpoECOaIKY8JXSLLlx00WCCED1Z+ukySFhzH9TKRXSIkGWoZ27ApFrRGm0KeDzErl+A7rM4uB6l8&#10;NY3HKIMQJcWuCSGL2q3z4Tf/xeNs/oNv/c7nv/q3c6+8UvyP/33/u99ZPDl3HjwM2WQ4HNApJs0B&#10;PG5Jr2J0GV/e/3R4agKyT+mCRqn4S73rT2hxNRz8861v9Kf1wD+LQvjP+7X92b82RscxJxPVYcai&#10;1JdQ4gjtxnCQZ/oH0BWVxSyAFO0NrShbutUfG7mGRFPWL6Ceu71VoR7GhZ5elseBR1TUYn8K2RLD&#10;Ucon3PiY637nu3/K1cFRfK+MZj63FtMzKBRKFSc+Rbg6nz8bDtC9cRdftrtsOh4hBwNIk01omTqC&#10;dTtnl+cwKdDM3L1zm81IRsbEYMHdnTrCXUWCQUGK4MkHBcmh/Ot0OletPiXNGy/fJTxnLfEOjDOB&#10;85BZY2ZuhGDCvtFaoUrpzO2jm3TyC2HNa4akuUKJpPiIDwe2itSdmwKR/0GAxnAxIU9TctjZ5cUV&#10;Hw9oh0dIFsPJzSMdI7QLs49C6UrMWC2c0ucXVyuZXcePDxpMp3e3CwyYmN1kKSqiaqDUg1BP+JuT&#10;G01wM6gHG6n9mUhtuFxSug4GsufxNs16RYXN2pWWRLAS3tpiacCRwIGqVi11O3xGarxprbHLEzg8&#10;PGx3+qwyWsQKarR8djHuTIHNSCUaD3fp3W8wMHPFobWBDKfis8vL3HBIKbXxsFOdkN7U6uP+mGSa&#10;Sm2pCMn5BIt4JDcReYUCbUdB8RFAkX9UzoiQ8ujZRdZIqxgLYZpNIi5O6XOcdIRcXrPq+GKeVHuM&#10;JVCTvE/9sL/fOJfB9ZhejvM5kwudMTJYew76ShgVUz6v8U/3/IzpXafXYXyZR0+SRPFQl81kjHEI&#10;oLbCUEM+cK/TQkX82t3bb3/4qNPpvffuO7gmuQpZ+CYscVj8V0Lb4Ih5OgXYCutNc2sbcJxysIdZ&#10;9oIQk5giyTzvpdt3GEwCU3/a8UY+Zd/KAzBmsbhRWmSGpuu4xYoojNi3M0J1KRWqb9ZWcqCRE2n0&#10;hZjeQmNF+PKsGdsovFcMNbn3hNbHIdGfgMzQEyFwDI3my8tSEPurtbEe5BUYDefoYluae4U67OAF&#10;C1QtpSXO83953IqkFTEgHlbZvtGQtIsYNUoDTPlFSUe9ETbPyvOLRu2TSCmKShm648ZqG1+z+Ew8&#10;ZG3ETKCgTxGT5T0rluaWchGZFF30WrwvGZNJfktTLDF8gCuKxrDR0MhaxDwWDBcSb8bo21bu24lm&#10;Bpt64gr1Bs8pIIFWehn0EZ2+5jctjT8CySjLhdF0dLkxiqBxzI1SFIQe2rOZHzpPJkSPEvj4wtNM&#10;43Q9Zx6Co2ReEbGgiVCCYi5k3F4ISCZJioeJdbwq6Z8pDBEOKUpHk/+4WVNKYs2LSOppR0IHb8eO&#10;A9UhjDJ4Gd0OTxjtFW2enJKWi7h8JtLs0pCQZ67lkdB2WGsxFjqM6mlB1eMI0DBd3C4JHRUh74cE&#10;dbNNMAayp08rKTmYFM9/CZsE5kwuU8YXzX7OcDypJOsqtFC7Lubo4qiH8adbRAEE57JbW67yBVyX&#10;HAWBaganGFjY2Di7XMfjzLgmw2cbyYSQEpXDPMPQiiIwro+lc2FCCPjF//WlnBLkp5cIb5NGg9Vf&#10;wh8CRIFkFLzj0nTykBTzcF1Uydn/CCXUaifmHN6aNJ8Y0S3n8VXENf8qSY7EjVemsys3lSDk9AqU&#10;movookefsFufI15JShsZq0Tkix5Y+HtcYu+YmYgSheaFEoKQ6qIlI2Aq7WxV04xh8UMGjDRiJW3q&#10;XKHoCymWYzLoM3t27GrQ69ryllwcGCUbXc1fWGHaSWMmIbKLk2srn5t/Q7eXWkG7QDU4WQjWuApa&#10;smNCQRhgQMxhZmPbyAhxzX+VLosGBDfp/JAqNo57mJTP0RcChhfFiXj1+k6qAJyNjOD4GxYOrjGu&#10;HojSdLCKL1UVkI6QJmIEUvosWT4mxW51leRB+otnpug8AudTlEUkE5Mv8F4kXuCbQDSQlbQRnWUy&#10;6YErwxfVKzaVsTA1yKVB6Cj9gnsSmHdlBFUdtQXUErBfPjnmC4IFsKrCyM3VsonJCWmKD8KwPwMA&#10;weyGFcUYELcwKlGCUTC/iJnnN9Vhvkg/zD/UV8bCHLJDQp/sz6zvPUkvIDLQsvulcqrdA0NZSzDH&#10;UUaw7GBq6UvRDul4DI5XXippHW8u1bom6Q4+g5MswMhKVmtVs+EjHS6OxLrbH0Bh5W8UC9nekK1E&#10;C41MmvJ+UcqtatXGNlNB0FLfG4gbBDk/wC3PcqclhKD53G1u3bl7h09IphFFDkdHHjoE920sogBz&#10;ydutDrV/QeqRNREs2UTCd81XMfJCwcIzZFRFOUYbUC6VRvINDlrtDl8G2vPB/k7eoqXwYyqXhQ7I&#10;RBBPpmy6w7yScKHlEo0DnRj1OpgBXOsKz9RQNVMWiHilg1OZedmZrU7wKe5R2EZmtTCVWZoC5zPM&#10;B46OjzhqiOgJIi1YNNPZLC07+BRAKyucz8N6Yzfh5pKIFZIWqCPTBrzWxY8L5P+7Cqk9YpeldM9u&#10;un0xEKdkCZoqB+FALCRbSyUi14eo6RBUvguxTUwUPYdTOllfCwnHEVmK5cqGSogqOJ1i9hOYH7rg&#10;JMrBfK7X7jKfbTabiWSezXJ9fRpmVJoCdAmNAzNWRaNxSgdybObJqGbKF1bLgSw/SBtjGE7HO5kW&#10;tjknFYxMCUvYYAZBlUy7sLV0GQhzFuHsLetu+KupJH9syrhm3idz4tEH71QqxVsvvVJ49bXpZWu5&#10;f+b3ngrhhia9sc4hHrK2lcb9QmfFbehvTKjgi93rKYtIyHRGaE+CspQ4kOWyPxpLmOgpWkpMNHC0&#10;YpGFB5DR7nTkDcgeiAO5BCyB8mqVzaW5s9jaFNeE6OqS4RcvRvV6fe/lN1qtM5oIGntzxReLnVuN&#10;1ho/T8dMo473D6jXqDdnmCVMRQwKgy2QAACSiB4MQ452NZ16/uQpJQnHGUJxcchnM+EYUeZXrlE3&#10;RbKiVITD8OxUSqOVTMtRLng5S/jlnwINQsjc3W7ih8MQYjicdbpkfG6ymKS8cMET2YNmngGOefwz&#10;XVmuUqtU1AVB4+OOl+Ohy8HJub7mtqD3446g4Mpii+D5HCacOP3xgNBm2HzcjhmUvZ3e7WbjtS9+&#10;YT6BlRr/8OMzNHE8EK4OZtqbhNedyugdiUdB7Bz5vfP83VQsYxmqLEjYx8o/0MmYoMPixJ1DakNd&#10;nS+5ozZ1yUpkTF1lc6AWFGFOBAYuyyZKlo4HO2Ld7kpAQ6uzMkdzrrYbuzu2aINPnj0iA7V9eXHr&#10;zS+mDu9mv/S35m18CqKR82cRaPBrGaDpHteXVgMZD0IXDUEf4XDGrNx1RYRJFcGL1vWnJA1Ff+ST&#10;/GPGycGf/wPBzz7g/VFm0gvrqx/lpvzZP3rhOe2/+Cg/4mlDvYXUtBEDPyRA+eElC48Svw9OgxnM&#10;meBFzAIw7DqyxisgpqAEPyQoSSsm6iycShkoceZx19AadXvjQqEMJFTbritWVHp8n8OcXkWHHbL+&#10;kfS9qg/nC0HyQUA3S3YXWw+8FNujSD7NX+J/RYXX3N1NSBPkANxzMjHp06X1Qv2nSjuQktFVsz1b&#10;wDtu7mx32gA6btRDIaFJGkC6JQfKBp6+kcaS38gGh3ciLEwWmIFSypzkeNyiKgtEBNbGTeJUUsIc&#10;xMEMEPgHHIrrD+8szG5zOpYzd1+6nc6lhp3ux+88iBtANZUpi7oY4EsDEOIVWWXlmts1Z8LMegVw&#10;qnzHla+GS1TvZKOyhZaMFnFhWW/T1WKnWaMALuUxnJXZenOnTk8HJTilxF+Q2IzlLmo3Urk5srOW&#10;pRZdea6AGQfJvVuThcJisVbhfuWow1eTthCeC8OMciFntgehvE4iCvnLYBy/8aW64iBeuWhbAm+B&#10;ltvN68wR7S+TASIHhkxk+fzZRSadTwnbxRkHUimXE3mrEZ2oeLpC4YbzG2dqig8MjDwZpAl4lr0/&#10;C49hP35gvMFyMdXvo7UfmYUTTwJsTSAdugjm2urOUmWVIE5CdGiIYPRZqTwDEoqVrHwWMEONjPt9&#10;MfM8KK8kkAcMt4EZtw4OfvjhI57J5XVLXeyaHNDRcIp20h+63MgInMB2FR7DHi+K/KnUep4AfR9C&#10;Xyc9jljMSkI1mIxUonu3auooY6FMzgruQEFwUFWXEyQnWChZcJAMtaOhi4zEwaymBRW0+lUOvbAR&#10;De2vZMUsMFr29ZDc7L8bC/c0V0so3aQ24CaQOJZ4FHweUrFyTZ7+153xegnrUjo3PgWIqhxGWQRM&#10;ncSvpDhLOaZnEOPRRoBc6aYyZvicVsKghHnqOckgCcIomAA2KYuQ9WAKMSny/JATgrdNYJIzpF2i&#10;mYttTwPj5AtJQ5X9Wi3DG2fhSzdOsIQE+nJ5oRnQe3ViU4UDq3ODt0vyEDn2TJtYha2WL+P+BIMm&#10;DvZIJqurkT84Hm1iNqNdhs3KZrO9DUadrZQL0JO4rbvdMUtKT3sVSnxFRpVnuswkoibZWVOyIOlU&#10;JIdvva1jDa48Y5a2bYjLipqVYtIiDXwsH1UFEz6USEptgX+F4td0MlqgMpj1C3U2BQoiHVqy2cQN&#10;D1XFFwS6NaRqs3USsZCyrIwZ4ZtGbh3viTftKE2BiwjLW3UEiG/RVq0YiOHdusQ4I5HhpccMBvGj&#10;oUgLdiX3OCV+Rsc1uog82JgMqtayrOVeXIknz8JJZx2tdP4BnmE0RQkqRWcNQ3BEgZXEsOCzrx1B&#10;sASBIt+EdgLH1wxx62JrQ3rEL2qN8wb0Zc4x+mliQ0zI4MpYSLmOCcNvom7OkTcv4xKKDMgqxEha&#10;mnvInrc5YkTka8e5fXsXjm46F3v2tN/vjGj48K1By0fhV6mW9vYbP/zhc0ofqDq5YhyCYqNes8va&#10;Z6LH8HOuvmJlRTbfS7md0IkuW0N8P/CxseXELZRQQlGEmJ+IJQcELyacFpMRtZxlUTZjCSn1UC4I&#10;qeXikSzKwrE5dCJW2EUvTz1bNetsVlNW9ma1jr1TfKuav7p0+70ZjY9oiEmshpSQRR/HgSY6KDIE&#10;QtI5gLSjla3CNt7ZgWBSnJE3a0sr3NncLMqIsQCiDU7SbiCDNZg5CWZGK5Plm0M7fg+jlRJxQ+cn&#10;M1jPKUIllskFMglKRKu1WG2rAqYQSwSnz+fX15Or6wlzPeDU0AhAuyDiylw7mQ1Dfvd3ChJQ+NHO&#10;9Qwvta1qRv2GL29lXG8RRvIQhr01Y4VCHi56uVav5rJFPgyyvx+8+7Dd6uH2YuI5sICkZzN2y0Xz&#10;zRyTJRmR9Y/1k0z3AYQo8A8PGrkCE+nEhx+2KW9xhYNLDTfpyZOrMABDydbSXPlbecDNRCkfb3Vm&#10;ij9zEodH+5S/yi2gZlguh/0RjSEIDB8MILZRShNqSuNJsu5WucZ6f3J2sTTbtPfefp/gTs6ZXHGL&#10;cnA0aNdqVZ7I+eUI+Bdnqd3j49b1Nf8+3G9S5fHS7n9yAVGnXOGmYcDuYyVtqGQkL3cvaOfrl+42&#10;sMT83Ouv/M7vfXs0Gjbq6SKKATwnSgTw6V8Pn3YYjTLRxvuH3QA39/EzDONG+G7qok8mv/ZLn9up&#10;bx3sNb7xrT/s9WeXl8NiQXYAjWbj9KKloZaf2KkXMBJWPACsHLnoUVfHmbq999Hz8ZT4JdFQaQM+&#10;fPBQIuxkeme3mZIfeHI8G1Puf/aVu+fP8WOeA2xPuf3c1Ss3DjnfciKGDUVgsdaIJcjwAJ0zZJNu&#10;Z3q4t3NwsHd62YK0zyAL3q+6Gs/dbVDDpeZr4iin1B8///nPmTt79JMHT1hOdGmuEBOWB0e0Sw1x&#10;sHMo0au7YgEEpmy+7LR5xcVCQYaLuvH8y9Ozfrd7/3S43aT7hzqKvW1xt7n76OljlDurqbvNXC6X&#10;W86GUKyFpMY3dBrUdoGsmLPKRXdNo+oGM08xFo1yxVSI+oVcFoInhDSrlmXB0OTs7B/oKiIaoQc5&#10;sHZrtwm7wIL3pJQO7ev4CpzDnYsr7heCLmtKuoYBU7u4uvQsBolSkI1eLydabaqg6WaJSepyIhQg&#10;f7y//bWvvnU5Xl91R999+/0sxlVpE+Nb73l51RMok81w8DmGpiAZ4rcjtLAqOvbG3UNudxKmn51e&#10;LuAqzSe1OpvOu7i8EvWB2eNgfvfVr5y89jf+/j/8T2hgOHd7/8U/TD5s1RWDqZ6Wh6Sj2hoAg0sj&#10;i2Ar9u+9GfyD/6p5q8Fa+P47f/r1/+N/al08P96tuxYn4arnVfvNN+XfL9++8fS81W73vvu9H8x0&#10;WgVvvHq3PxJQg1aklC/s1bemrnwDOKwlYE4lDm4eUTAz357Cm8jm44y8dl/aqApZxV1UyWDiiEOY&#10;O8dSJtdiGzIE8ZSXGZn1u6wftCQXVxcADYPOcKeWxdQqwl1RQI1SumpdGjqBbhjwZXHV66OtgJMP&#10;AYQhPt0+qaEU+0TtpqOumvlsoT/qcFJVS/XBlPnG8iuf/zK8hXyh9L/+b/8zGjEqTl4rlVyulBzj&#10;mTtfI5XyDPQ6OcoKcfONSgaCGsRff/0laDgf3r/PWEzBTvEEaZz7zcrvfu97UXlYQDiUHbqrDBX+&#10;F4Mc1+b8icvzydHu7p3jo7//X/6nCILe/+jxb/zz30CzA0sbfhvtZKc3QIhbysVvH1fxCxhg6DaY&#10;quiMxvePDyAiQOvo9mXA213Fbp0c3r116AFC+850kxo/+lbgToqF5O5eE2LL2dlFzAKq9mvH3UH/&#10;snVF8QAeQLzxyfGx6GOrqZAYx/nsq7dZVdMpQS7kvS2m0xHy/O3G4d/7x/8k1djjhY3+2f8Veffr&#10;/g/u11fQmbkqSHRQVcfeTmzMT4QeAeKeRh92kSl8NNC7ljDP/KF+ZtZx8OeDtP7CbPan5/pGwvjC&#10;H/20T9vd6F/4mRp5xMIxgcncN9Ynqqg63t3s3Kj81/+Nn8jCuNs9qAzPPvj2r/8vZ89/MB5xWSuA&#10;lzu01VfZQ1F7cPOuLNYp4ZJCySl6ewMlV9/e24eRsRI7TD4C1PHNZkWgkuOgZ6ERZTklJPmN44TM&#10;QQv/HZACH/ibB9sfPHqMJO38aihMAuzJDW4e750cNu69dINxMdnt/Hkkm51Bj5XLOXK0Q+GDrjb9&#10;8ZNLJrHZbH66HFMQVovZ0Wih9Gb2FGY5G68GW0AlbvzOndv9Xr/dak/GUAWxaCGZHAkrmeSX8g+I&#10;xN569Q6lIoceGJYy05Lpj9/9AU04HDpfWv2gAFqVJCM0xdz16bV7/8n4V3/+8M6Nva/9yi93Lq8u&#10;zi9/+/f+yNResSvsf3BmX3qDyYYd09jOrgivx3tp5d883N2qFOlmHWpTom7rVXXN2cLhzg6+i91r&#10;5p3QaAbvfPK4WcNuEt3EBBJyfWvr5ORmn1V9dSm+na8pwtnjM7hBKBrCsBwAZVn2RRzomHx6/Ktv&#10;7B0wKYdQVt6qMsqZcsu5M389JxxkI1l1XAdAOpXPF6tVnEEinVZLxKJI7Nvf/YGoHUsw3lV/sjrD&#10;rdaN7u42/t5/8DenQ+hds+eXbeKBaOQyOYbtDjD35dWAV1sJnZYTid0mbJImQGd70BWTcO0d3r4j&#10;TDWZeOf7HzCnfXb1/Pyyy+W4U87LWG/tvXHnJm+fmZknv26KFoJ8pKOGbEvpQ9XKO0+n6O+goQlF&#10;zaVzGBDQvvHeW50pz+SNk3qXNn3hkq3SbG4fHR9yFF9c9citeP21W5xgT095S33SnnLV3Nz8ffZ3&#10;tufTBaUB+Th4dr18sv/gKUKWyUcPn3ArUVZiedHYKu3XS//tb/zQscg97Z5wvxmaLvcIV7IkEa/D&#10;aZsQZlEUURAHZnMQo4gO7F9sN81xzC9Hfk50uRuzw+dKjCvSwDcPI7ndUk3HJVMJZykhoUQ/fCMP&#10;Z+5NCnU/vgaeYA5haumNmnfxllMwWgMb5Xh2lqAqtwgipsSK3tUQ32LrReyynoBZv5mRhIztiNiz&#10;Fh6kPGffSlIpXiPmLxeYuozVG4SJZ3B1opLB8qnU/BcraUpT0Z6VJymmkAx+cEzRqCAHBNVp9b0k&#10;yYMJQtXVV5sBir6vqyA/gYkaO0WsCI+GPacmUQKsI4p0mdNeziQeW7POkjYIxRzKi4bz8zBX2IvI&#10;DCOmF8BZ4Mg9KGFOlnpBfti/0uJ5epgx3dARlJFzBQb5VqvTaUPfdUJ40BMbXJ0tI+i4tZ8GTGso&#10;p2cYVWMZOpBZG8P1R5Gq9SoyQ9gcy8BHw1fQZ7NJ8AegspgBOCqD+BNcRrEEgUzrqPx0OCY10V+b&#10;u0zEeN1w4/ESshl7ciViBjrmpZVTYUY00AMbRi8X3n9GQ1N8hmf0nHyQrTLGVP48CwzJPNXtjyc8&#10;XboUjX91X29iOUvOMkQmIzPSLBMnvtHz00tPJw3MQ2VaGi8+EhKcksosDjAmJaGFj0OL6GiFxMx4&#10;yggLsbgZ4FC0C8kB/2HeD2K8mskdFVQvq+EhnnIyx+E/EKOa5mMwZx6MsaFEsotJR6sLqa+VymvU&#10;b7mvvF1/NFU569lNFrF4JE41hr80rsCcgcIdxpZf55tjnMyHQoqAhpPBC+qDgWu2YW2l8bMEayGO&#10;QNiy1BiV8y6k7lIPsYxxUFd3Z9tdJTIVlwT2rC9fLm0KJfYlf9TG90MaiLT6ABkQj5aaZDBkIMbT&#10;rmoTu4NTCtzJJHKJuYUkB8ohk7gBRn/MRG9OSoJ5gX0xGaJIis4Rm4gaV0L0EF434abEK/LHtA0Z&#10;MuCCwsAEylNU6nTIRbArtFZZPxIgRGmpFGLlxEpbOdn0itKf2BjnxPQ5HvoxVgm3rDGOFvHkBKiD&#10;noHiEkRTadafuunxmGI26t2uVV1ZGI5Vd8ReIPg8aC7sjfl7oUNDJbRdzT5OS8XHJFbZlWpApLPQ&#10;KtaJGFioqby7lVxrzHA+NmFd0H52G41YLsfLQBipMECCrzIYVLqtwYRzibePyuHxs1N0RHBc6Sy5&#10;hinPKDmm6JuQtMk1PiH7GeS7lfTJ4WGtvNVGw8efn7ltvDL4tJb27Aj5kFlbRJb4Qlp5+nIHs7xl&#10;mr6r6/73g0/YmhlFKPEh4fYGtFgcHUyf6HU9+8pk+fLfYZ2zvll+jrzolCPa6XeY7IMFyLkuLvHV&#10;bMo6mXl+lx9OZGMgKvhyPPbLZWyAlJZE7jyQeXGTITG12dhOZ3Qa89F2Do7NGExbntMQiTVvgYnR&#10;s2cXSlRSkDHDqKRSi7RffGV5bnzjFkZYlp5Z5cmzimVD6gvVnJLPdENzBFJPc8YRTsYIgfcIX0Ug&#10;UTR48vy5UVBisOl4zZNUql6tkb9Fk6uwMdQlU+1pWhQdZDbDEtqk18s+wuoc7ygSvMqsh2i+xiYn&#10;uoVot8GGGuD67BJVmFcrpKNR2yR2H4R2VaxScAHzPk0qP5ZQ1URsofGv7hCuUVBOladcMfA/NtJ1&#10;y/QAgX06zwe7cXTj+uoSU+20PgncAdTf6nh1Npl7HO0ZmHc5XuDpQjiELwBAwWsf8FjxyVBnjI5c&#10;rNrpvMyOUj6NRxeUzx0fsK34y49Pr51ciU+wv9/c2BaBIsyJO9cAh7+NOCIlAycsBpCAWFgkT7vA&#10;NaNgVZ3wuCWZnFNZrWrINjom+C8iNARXXK9GvcsPpv1xXMKH9PLLX4o1Pl791rdjlnMrA8aIIX3c&#10;qGFmotDkTcScsXjnjv+CnMJCZQAKiDLyZhtjpJKPxwn1yaPnCt7cePlyEVcuSrHLTo/1z2O/c3xC&#10;qc2k8unlpRyN54sBGcvx9VZz06hhK1O+cHV4TAdX8eVcCeEAx0z3xWvzZYQRd0bSUev0zSdT+ruA&#10;KYu5nHIdh3OD05aPmixUqztNZqnL+friUu4/G2WdxmWHm4nc2josl+FBqA0I3QsDh9AzL1FxYYSI&#10;MA23vq7pnDiQEHCoGCqHWOVM4qkbr/8CUhp+C9Njwdz0CU1p0NgEpkQJyooriYaxG+LrchLUmpxa&#10;jZtZdORUO0CE+EO2Lvyj9AH1prxlM3LBTsHlCVw54MGNFmcrVkOOGEQvzib/8v/9VlKbKHByZcel&#10;Ohorq82qkHU2vszE3weKgZoUSZS3yrmYk0/kJtyvkCyqDLkUEgSUChAIIKl8+/V0PbkkPy8p1lRS&#10;S9UhoS0XMxE32vKlXGg2u7VdtgvKfCpyuF7MpsZLTRo5VLEjxBB+uJJXH80/twPdxG/+7//D3c98&#10;sbF3o/jZNxyMgnbri197hy+OPCsRBoGYkYS6Ss8GprHAtQqYBsux0jdsXn+WRKIfqXl/xnb3/08Y&#10;/Jfb3b/8T83mE8qD/2Ky7Fv5bH+A8eZsKqleUu52S5hJsXSx2qgvtyUXW0cUp7J2EXmQQobNZvf6&#10;EsCdUVBMRmLJveZ2xH9B5qawpDhaa6ASU15nHEeyWas3gOhklsZYQswZAuEwWsmnm9vb5KpB0E3l&#10;CppYRpaE34Tz8IQ1BTyhx88vRd6T0EHeWqxX7OKVlYQXzBSO+iYVumXCq0Ch7ih8JSWWtTi685Vu&#10;X9b/UPyJpfvBR/TjsOlz2N/EguEMVYUmfIgbOH4UHzgdwKKylnuTtDBRmiIKZqStgfFENYfAUSqP&#10;zTMHk5fFbk90wMXXv/Etx8qb4xs7GaJZnFSxP5NfxnSR6A05sTgS81ki5aOwQZiQQ9Jm8yYzJOLh&#10;woW6bYCj49P7D7gRJtNRRll34tSwGSkzWi0MKKYPn14/efKMOhaOAvlJMlCYK3XHUTQb9Zcq1lK+&#10;JJpoPD7RwJaZX+Ts/IpDuzeYYnWJCU80rYR5aVViERNcAoBuGB3S4cN51GjXXcHGAkC4c/emK5fG&#10;xcOnp/NNLJOZIzRAUseMtNOT2gXRFAPg+YJocRHLaY84AwlP2j/YL9WqDAm5Pvrd0dnzs0dPn4Tu&#10;pnDTJXucz86fX4mYPmWcBKEsOph7tJpcMUrOFNGEqXtFY+9YfDzqqbexQpVdT3IESCbVCFlr+Ryj&#10;DoW1R/RPfYbnShlOgjyqiamWC4DbH338iPoEH3tu7UePzql6T9tDz+o2ppTUkvhUo+JjlWAXz9PG&#10;hOJqMKLQwwEAcC00NsLlp5AFkksaq9low/FP87ntSIjKsQrEUWy5sOMNTHq6ETkWTW7CDGHNJVAF&#10;gNmIiZGYYt9F1Sr7cVErofkpOz0wqzRRxiCDSRYbNx1vNNQgSFXLQbSy4QOFiadgWNozZ2Pe0CZN&#10;c8ywcWYdr7+2Z2es48CqZ1oj2Xgi4DEmoppXtYhLN27s2dCBWT2bYoqjNuPVwaH0LTG2OC6teUbs&#10;A+0KU07mvUhhzJ4XaSXz50IxubEmLG7WVip9ycBM4Xea89JWMp73qPywR8DnhWaB8jdiee5C5COO&#10;cbmtf7R5sohznjk2S5esMGW+KcUVNZUMTplzMtgU4RZ7LUkHQ9qkXLtEUddQ1vi+jg1dDRqk9Vpb&#10;PbKxPb3ZcGQpURf920jjykIpG7Yl4B1SW8YQ5Y71BfHezKrH0GsMpO/zjIrJT8VkxH4U5I0gNJli&#10;idD9eP6n/B6RcSWyld4brtF6Re3Fh2PSVSwVlUKLk18cx7yoKbNFvMDeiN0g4WlU9iSMrZQsIgZh&#10;Vu8H9clGgbECL6T/5KzVAcw3xtEO4gzlZ6c9l8GYE69X89yGEymTVXHhVUN5kdY97kjhIRKdkJIQ&#10;yQHKLFeZolToTM7PrtcmjOW3WNa36oOQ8prksfHKMZqSQtqskyUd0yq1aXjkRzH2ltYtxaucvuOa&#10;Y3PI8tIpoag45yKlYGzIWK+UyIqAc95tb9VA88EusU3nRXsQR33LRNZ0xA9kzWtpSKLCG2LDcuAJ&#10;0xdxKq1FGBO65HmWAaR36Mgh1NzmjC2vAlAMO0e98ItL17eSmtIPtp8ytkTNkNQ2JQ9P+zJ0Dba7&#10;7YYWCyCEZIR3xOWHIWhC/TXnuQAqKzrV8U7JgHFthUJWycYMnBaP0hMCxaGcT2XXPTFAzExUFg6Q&#10;KfDEY8GkLN1cg2rp9AU+KFhYTU5inTTPEzreEdUOaIij5jEQ+xcxM8WyaFoJgarRpajFVKRqZRyn&#10;3xuj0IgVUkx043auSGlgoAkXlp4PSQZL+frynTkfeNf46XDgoDCUNSXr1DH1QGD57nxSgSw5pNwc&#10;6RoyfWq5HlKmrSbR7QqS0qgU6cBXihbDF3Gud2hi74hRWaIKhDVOtCv0xFQePHzvutUqVsr37txF&#10;sJwUHoftbUS72Z+3ev3zq3GtBHhCmbJ6fn4FXJKSEXoViTjgFQ3nUhRYtU465NZOOhaBU0RM0NHh&#10;jd/++rfo8Ol4N+2BkcZXBWXKJKSDF3Czkbm+1MoyQdAKjEdHKF7GMzQ4aIYzCvsNjwJ4Na6xj7D3&#10;W9k4JNpD9u1q1IxgQeQxhK8iIqKl7/AeGAijVHUQfmJ0NNcQfjA0MrkpTBby5l4RFKOz3vM7vZ4j&#10;XLNy78aNYiEP5QWYg327TYpSFFmazM8HQGijKdk9cAnONoT6rET9SuE0hC16Sqe0zIJcU5+oNZLL&#10;mremrQMeZtkdHNXRkEVEQRU3WB1vJsVFxGYYTVj6ZJUXjRbhn15cCQmNxnq9Hm8ZB4fGliJ59O4V&#10;diO+rpKKZnNl9FmiC9Hf8mGD42fbNq+OV1KOYs2FRgI/5wkg+pzUjQVoNFjMwTbTYF87Ro8/Gtqu&#10;im2bgybG3nC4A7CAoOSmBU0qGT5KLZSwNGxm7fDfybTbbtSgFUGcQpzO8XTn5CYetnC9IDHAXEf+&#10;xEhNtOzVMpSNUBKVsJDGiY5gIrKv08z51bTNEEeKH0Zy62wk58gIgFijXKzmMghF9pr1V++eYEg2&#10;mEyetno7BzkAo/2DvSGS4OUKdwDAdai5EOzAR2Dyt0ZTtj+suRex5imcHbGuzi1cu8X0hHH6UIag&#10;gtN1UW2yMtRL4ZzEyd3vPACByFeLBaTSX/536Ibd3/p2Mhxuyc/DDkWpL2ViF4hftDEDPV3iMT8U&#10;nIiBgm0zjTRfy/ZqkBaktSbDFlCan0H2BiAHghACJ2s1dPDFn/+5N3ibwCVXMIPZwJ7f6uMAHL2D&#10;L0MytVOrDMa9OXq5UTfowJKILtzY1QAfRD7+ughyk0g8fXpqfMwYonDTQMYscEF2pvjI8JqLNTLR&#10;kA/epQudPGPWPAAQpnBBEQiTj4d078Z+1iQcl5eX1sIQ6cTJ5RRkxCzfVno6ZSuoGZuVbS95DhJj&#10;eQQcfuHfxnoDwzX4NaLULddmT6Efww515X6Ct5TStgVsh0oA80EvlW5aAeVLxNJpu93ecfYQouq6&#10;Xh+STRiJNCLRGn4uTLPdMGM80sst719cfHx2+vb3PipXi3t7zSjdKfj1VI7xujWSyVWK+NHoWUvp&#10;jDycUgOLdKZ226dPMVZb1E9q3pwiYY13O+9uNtukcgyTp8vR85ObBwToYLboRbk9yVbIi9PuRxji&#10;LO2Sw7I1qQNkJuBM46Nlp0vKjtvtjxq1fLOa6eGRwixu5hUqicFgcfnHvxvVSMEt/Lv/eapSTR+d&#10;9379vqjMjpubqyADOkUCJyBA1Yw04mLwhPkjig8wXsHPQE7+qzph/6/pwPwTEoyCn/yXgsoMFLdK&#10;5EVcUSijAYtF8qQLxqYRK3W8qcJWMx7ZhZ2ANKWFl+ZoCgxIuwuH6t0PPqK64U6hSkB2ddBsRI3R&#10;pq4mKUMN6awDbL0zjk+mzZyQdjJ1KbMp0kBuOG0OdurVUubwcAf7B47kZK5ItjTCLswmMgpVk0Oh&#10;wHmS9i5JngcsA/qQIrdaYi6akSjehwvNgbTEc8jaY1iyc1dGO9FSocTVvtT0j9VLt5ZsYZQyGOMI&#10;6tn47cZBkdZhumSsx5g6lc9WNaogj3rWnsuhirPKA5VzlykQOh5JvVSSOHHjXbeXuFsVFGldqpTc&#10;mw2tcszgnn5wjRMHATYnJ8eVeoNzs3g5VUw6l0KwtCSXaIFsTx5XRsEKEqmWq4kMeZrpVud6NBgi&#10;WGUUyf3Cxz4+PoSTDP2bLp8ha7uLaRVM1XU1GzFwP7HXrPG8B+NFhaNTM3YZcPBGivmS2kQ5WiTE&#10;8l+vL69g884vOp3GaItxLmb5mCzQ++/WSgID6XihhKRSSpZdLEy/gywTl5nCa/VX3Mkcb7+rHi5D&#10;KHg1DaDjxfeS+TxH3vHBDfn8ym5O2cP0gKMZEo/i0cnxq2++zsAGq5iv/6tvtK6uHzx4ErER0sFu&#10;g3H0Vbcz7BNZLDsVLkBZnSzW+3uFk8Ptx5cWAJlw6hDW8rlaofDoabyfhBAtZhwHFF5bvigkQiCZ&#10;QGwpaERG2UxfTnAaxoV70EmmWb1OtVI8u+yR8fvorC3TKBjvC2FgV/1xqUIMnHKAOWPSKZI1C3Qm&#10;8KVBycg/wxCVcKYyLxgLJElBg9dfeTkiTxq5scjES8W0OIac1xIlmmUEJMNNWp4rdkLYxCKbNcd5&#10;ySDULSYVValGbj5eS85HEKvUfxuetbxoPK/bwZ1PLs6O6K9M7mJYHMW1tGXaL1GlS8XgyvyaQmyw&#10;ptvB4kGXCG4ca6sak7Bt4IoGjJsBF9WOLl84bVENg/LjNQKaoURQOJHC8RnUJm3n+qLt2DQsoZAJ&#10;lfhghjGASeliIpYHNAsNa8l/BVGCmY7HMhcWNjTdDl50jFiYxYMPxYoVRebyZYdDBSh6RkzGVnA6&#10;aU/RauOMn4krkdaLJgpzWPzUf51uRDkyqF4ZizI/W1LpUv/5KQtBNvmq1dDRKCgXnSElKVMCC6NJ&#10;DDuYM0giCNcRGtnBPryCHJK+07NrNGn93hSxDwMymUaYshCgjtKT/o2aO2FUQNM4kZ3ii4z/QpcY&#10;jpZ5oZSq0bQiSKT7ZRzBAlirQFeIOc2MBpvADdgbrmWADjtWV1iKkBvNzCEBa5bu+z2+vxSqmw8u&#10;T1llMOvhQiBb5S1ctK94NdimUmImJdhzQx9oDjEGJfGR/j7fn5RbAc94hASRN27fPmzuQlk8ve48&#10;fPqc4SlX3cwNiiUHdj2ve7u6A0Pu+eNeHuOkYn44pNKNF4rll3IllhA8zpOTA46rySpe09hn0+tc&#10;1Stbh/XG1TUWHTDiJwgX0VUxerRZqbQoi9iScMSFa0ynjcAhsfDQe8NEgE6cynoWPiGQ07yzRCqU&#10;uDzAsDW+RDoUkYOb/ImdoqD8YjLqDseLJ2cdzGhSSR5RP7YQT5n3TF4mxn3np4q1Q7FHEZySB32m&#10;XqvBnLn/8NTRnNGXszwciGh0v1YUPzmjDcVnACoS38rwjrV9QY0bTLwqwIndwTtFZJtkapicjAD7&#10;kDGBfiVzmRhAGpHAnqbO+ppx2d6o1Ad9Mi8TjGdWofrc5LK6MTeu3fnyiZPPcCJqGUiCqjby+1Pg&#10;boJjjoBSyOEW6cKW2KCeuX37KKVDNXF+1WdXRvw18x6+mqvYbMYwfKRE6ELGbuC44Lh0x3S+GlJF&#10;E5T9Qbsdd02ZABAUhjDwGcHNCnFEGnGunO2tciCvHffZ2QW7mLRRttnu/s7RYb3dQ/oxPT+7guRj&#10;H1/tCruPCgn8BZswvokXkdgHLzcmOJzbnG/5fIr35RjckHas90GgQvqlksmFz3CpJJXP5Al/obpT&#10;okEcByb2/mMoA7GVI2YTcZdMZj0Ho4+NsWPivgiWoEhJLL2ZshOcuwnCQCxqK9cbdS7nkgPEd3Z2&#10;rDeOPnwIGWr+5OmylRHSjR0esVuUraTcj+fu1bC9DJTgAu7lGXLJYBv2MUXtew+vP37yuxTfyBfq&#10;1ezhja21tD6MIiP17SJPAloXLyChMNulrD7FPd+E0k3o9Wos3Bksd/TWQXyzu7NbyZcQ5QxmpLyO&#10;a+U6cOz5FcGCOlUkcJC2hyHMyggmMWy/NnIUCj785IzAgmIlISQMPXk2M5mgDaZjRbsMmUyPGgh8&#10;Dvsw5sHCevnGEZm42BwRQAL9bCuXQ83TQjfZat+7ceS4yzzJhDhupNM7tWq735npK+Fxl4W3jNqL&#10;PoUUip/7zKu4KzMM365uC+2MRyQDmy/e+egBbGHsOl+6sce0MUHrjFAk8IuZZB2pdNKZgACtdQkC&#10;u4HSzrCyx9sjhvwUo/ZZ3Ft12LMyEYgw5WbHxZXwBB6vC4XZps2dFFVDQ9WmvZ1xtqF27isSWbFI&#10;npFlopk8saWlnfptLBQAf+rbWwvqxfniwaNnAHmNWlnz3IhKbYf6kvKFcoYsAW9NkhNOBXiN9wdt&#10;uku+NO5fPO4HT8/L1S24Cswhbx4fceG/884Pp6SKRGa//JXP8yavrjtRc+dLRY1Q5c33T3aWcvtZ&#10;KlshugFIdC0lj/Sze42Daqn4xS996f6HDymtWv0RyqFFkIIdEJWoLwc8ByKMbwA/iaqCyg6/ri++&#10;9erXv/V2Z7y46E+3qzATs0f16kWnzyVTr+0oFDAOK97B+rVSKX3nm99Sf9KdQe3l5qoWMBJFFJvY&#10;3ytBUACF++//yT/6zJtv/Yf/2T/KvlxfZb80/8ee/y9/PfZJJ+eGeHGUVCjBgzKTWzvIzwaXyU2Z&#10;zTiBvbxVdDYlYJrucAD1hPzkRrX8yq1trNeuiVwfdp5fLVng+9tbN/aq60b56fklaUScgJ98+P7T&#10;y+679x/dPjmmFkRkDuLAZbqN/VqljOHzzs7ureNDdPRvv/uhBKWB/+j8GXf9Xv1wySNZryspiDvy&#10;DW+dnYUSFRQTVD7tbkfhlE7iC2/iIN6olGO/9v/8ehQcxHNf2q8oDSWRbJ2BkW/eflho1OBDJp9f&#10;XFtCx7pZUzolBByo+JwUlNZcSBr2Rgk9Qk2/SuggEvxdUUvAmJ1+mCSqKDMcrmv5BkTFZcDjyonn&#10;jPnFvk/J/5G61hPhzXUiRVzRM5m3VlFvGveGiQ9ThMyBPYzTmRLx8dckgVHeIcKigJFNQCJbXj/p&#10;Dh5OOZou60v/tZ0bL735C9jddOlgBS2jP/d1BvjeL6TNExZfDAhgETkXHL6lczyTS7026K0mo/MH&#10;H2ENt56NsSpLlxKvHL62WmBcN3rcftIkupPUuI13sN3crW2///z0xgE5rs7e/jGb6/TpU2ytuCAp&#10;Hr78uZ1yIXvRn7Hw2ER3oyu2yXV3GBWRDZFcOrFq9R/80R/+d9+987lfPv7sr+z+5v84/uNvjH7n&#10;W52HnyRXm/IKMFEWqZx2spbYRNOeuVCpHpOSKCG2QvBvEJz74+3uX8+wKvpjfyf4c0LhH5f1vggx&#10;M16DaXpVC/sGUkemq8i6H5MWzgPR3ChVnkn7XnJ+ytapNLN3D04o3v/F7/8Jh+PpZXssqwWHWuit&#10;V+6iU8rkC/6UgxqYJ0isJMTDuS+hPPlU76rFLShDSf43ldlOJS6vr/pDXDAma5+8guV+szqe9L/+&#10;8JEMitKb114+hA4jn7xsDk7wQ/qV/iw09fjFL9wrMKWMBtRanEejeS+pViDxc7fuqVFcufvNXc+m&#10;C/1hF3ZPrzfYq5d3KoVqruptE0ZOrBLbCAnvSlKZePLm/nGvT/Tqkuml3AqisY8+XLV7hC8MCjGf&#10;sV69nAVZhbPWi6/v3rhRLRcbxStCyWQV7i9q+9vNnR0kF2xe9DvmKeG78/F8OpyPL54/erhf33rz&#10;rd3C114BHByM+7VaM83lU2iiQMTr+JOH9+WgStLEeME4FyDs3u0s7ndX19dINAsJxM/HF9ftubP8&#10;pb/7VtfEFBfPn8G6Y1abkQYzFtljfM1cK8JwlQYZ7+XPv/n5b//JH//g3R++8cqrsEeRrxdzTjFX&#10;xuQcFI8NfX6FldWqSz5hwDwDa6j8tsxKUplCidXPz/nTdx6MZt/hcnzpxv7e4c7+ydGv/u2/q0YH&#10;rBAYe70i3KNZJzZludtIb5fzMOYGw5avCVXiqJb13NFv/sav3b//MV+HffLg4QPUgrfuNGnvK5Wt&#10;L37hzV6794yp/fUpxVXMT8zXyg5CaME9SF9fQZdFE5bCCHPQvup9wo2NPiwW392vX122+Ub1TIqD&#10;her1y59/DUgMRzFQDCVfSrGXoH6+vAbLUjoj0e98KPwCdvAEFeIJvh2BOXJy44gRISzIFhbYIi4Q&#10;MzziOoP5dbSzxRWJTdFWtUwzyM/otFucHu3BOPYiBFDTWQ1aN6EviE0CN8a23Vj0nYYsvtXC1jRq&#10;mOMFlu1n5BCzrMLpy8xg+QufUbhiP4nonK9gUiOeEIiWCl2vNLCNWJfsWTasYB6j5K7hs1sCJgV5&#10;LPLik4XZYr457GlCoX8FPyKSWNCnfurGhlqOkeEiLyI/bSRtrk6WUqRsbY5CV15TghMoWfQZlouQ&#10;3qzJlk4N8Y2j+hlSypl/kGHl8YgcTaUJ9sMPIMdG3YBikIkbaPZX1RquvMlqNSE7FNd9oYuNKdxH&#10;A6G4n4w6NlkTRqcbKCGkVmMfSUAsisHsq9dKe5SloNBiHB8yQEpJDR9pQTUnD2zGqPQn4OaEcUF8&#10;mWZr54yn9vGM8qpRAoOjeMii0zg8Ii2uPXzPtyhksaiowlXrJ8Phv2hjYbQrUKdn+LofegeLHKnQ&#10;5k9HvBqjCfuIyr/EFSUaAIJX6EZk6830hZEMjjMxsfSCSBav1Fx2tVlYYpuaPVHR8kmYj/wi2mIs&#10;agC9SPyg0yZPpg2uthHPAP9d0nEZ+oGyJxIzC4bdyAMwmaZxYblnLRaVQpdrk+7CSeU3Sq/ayAXN&#10;8wZWJUjXsWH2npa2OZezxFWJxKR3Tcfd1tpM0cRohdtNPpxefCRcPHqAzJstby4IzS02lncaU/0n&#10;p3C1hJEg5PpSsmoyrPUkHSALAftonhJfUAxq14elnMkACaWlfMbX2nAHDn04nD58vDX1tIhL/D7o&#10;8jQiNNwwNF21bWFzG8iKLBQf+C/M3MIQ1Ei4p/gk0F4YUmADtgnAvzhamResEiGZy7eASCd0Vue9&#10;akwFppQ0LaKUyl6oWt6Yv1QQ/VQtZAoEOxsC/0Xqnm/ZaI45Rmr3heYJEi9rRmd8aaMLRyzIVoNW&#10;T1XrRgiWb6InDbMhUNA70aAiiZwsB+qoLDJZ40svBIUsYdgOJvGyYRqPp8op2SiS1WhXvGymoasx&#10;/hg4B8ugjxnL2myr44p61HmR0DydPRPTf4tHgNGxAsqpAmW3GI0v4uL5y+M9EZpyLs0FJ7Q+Fi4l&#10;HkVgXOYobhxUXQsi4zwItEu50zNiA5egpjUPDxsT2GQlZs+QjY9qg1P1hUpBP4eFwpwNOAjwA5GP&#10;9lYcy9MJp4eWoheWX1xDMUN/Ncahu5KEfWOWe+EJHIkwCOHPs7TWioIQxUYhLZ5CNDlr01kSv0ph&#10;tcRdwjdSP2+Hoogvxjkx55YwPFxACD9KjmjOQmYnpHMTnGg5z44s+NfmjyGHp9DP31ZHRDlVELd6&#10;cpkE2t+qbuFnwcquVctLDONmK0s7ZNmAEs4Do06QvAcAbz7Y0jWYw5M4ClnRq2SyB+uBZwiiVgNH&#10;j8cZEQPVc9Iwk4iabaH5IMrtLDQVVEq4kiJjsgtO61FDsTKvo+hVd7C2s4x9z1FFCAzLSxYg0tqo&#10;ecASW5m58rcgKhDYKGkRd4oqXZtLEoeI4YNwwUVlkumdH6YcU4skzVfdkR8gajktX0GKa+ERZj9W&#10;1JU4WShzQtCvXUVsWuy2aVfixnXgtYJJK/Jx7YX2RawUfouh6j4+CDZX9qfwwsF6UCytTV8EnWRO&#10;HDFiZnlg8kPQ30ZsTqNcc85nKOgzuIjLZ8+5YEWuZ9YLlgfcmZbQH9E/VCt6Za9Ny84AAlYRV43+&#10;jZKbSF64TlOLTd/YbBzWmDtWyBJBWcuEgJ8E03lJlyBTMNZfiVQGouEqLjgGP3HF2H4xvWh3zQ5g&#10;g2oENi+hRzT88NzmumEF6PCsup32d3//X7/xC19BmZC69/Lm7ONINu896ihBWPYxC85b9oObTUVk&#10;DJPBrAwdyNJT2CEFFgCHbAIFEOr1AUMw1OA6QoHGvyVWTiaMGxVtgADlCIFMU1LxoJhjWNC0bJUA&#10;znQrocObDFLd4KrVK+VS5B3hm+pZqPd2pcYF1KwULwFPEVpXIdPluLMwJeOKIbKUeBfYa2s3hdM9&#10;2PDu0UE8WxjMvOveMI8VX4LdOqK7ztCLriUMJ+2et8NYhr8CA0VdycIR0cpzcxr4w+5DJIBJYIxs&#10;MCgS/FNOK54ul0+15AjRZyzmwhuPltJp10g3KBYT3GxxsC2l7/K3MqlCGNppodDRGa9wlBjIndOJ&#10;4XybWA1RZK25L9zIevEiAdkUYsuRiwoFBASW/HSKmH+WjRXYvfDRHt3/UDcQpwMzEk5j4Bzlo6xL&#10;W1nj2MUXIIDcxDjAWpo8el8QesL3orM+SBaxRLPFWCbKJW0BIBIEYuAjQMAL9Hi45/ub0aDPO51g&#10;wTCSO/do2NfcjnEc0WUZoRjEgyVFFeSqDcQ1y+GRmREaKbOXBGgnrgTnD99mDac+89XIwVHuF5fj&#10;5MLvDL3TQciWD+1nFKdpQeq6ZOVlrNo/+Kub1uCvDij66wYR/VRfq7/Qdvtmpfnj//U/+88i3ON9&#10;uZTbedLEiNz1KalVZ72ryTi7VcKQuEArMlN+jlyMZdThZKF/wfeIMqwEHY/5rV47k4yDSxcSIMvq&#10;kBT0UojUPfiAJd4UB2+tVkeWDmWDQ4ejOKUE2Y2uXfwsksnjA6LadGTlCcVEkDNfZBbruRy2V+C2&#10;7FD0gJYsC6Bjebhxh+EzO8iVXmbOqQJ3kptdL9f3GOKBeMtUL5Us5zfjUYffyKmMdTxO+EziLOlS&#10;zCzdyun04T5MolmZz4ehkRNlXJJyNlBl8S9g6ylUEsNeSBkJh4wlhkFg5GL1ERuejMEaY4SGZ4X6&#10;WOxyEMVgHTeelhoN0CVgR8l8JtPB8HnoKoozLnQnRcsv5X7HsQ1dWpEbvt/tyhZz1J9g0cWpOJxg&#10;ECjtFRMOwGDxuk0IqrM2Q8J8PJHl+3IpMa52FDtPkLB5eVIHujG7o1HBpJXzks7mSp6eX8ZCG6EW&#10;JzS7VmKw2JGm+uHawH0JQJP7Di+u5WgV9nVJqx55emHyXyGXcB25CY2mcUXK4SWVhwalCgZQL5hO&#10;1/peUgkfHB6XqlX+Xd7ZjyX1dlRkMZTwYte9tp7CdBzOxqD26gSRYMY12iC3h84UoDm4P25mTU6q&#10;RicckLpGI1hpbkKmIiVi2robNUjiFqZzsrwGjGeC7ZnNrJIJID3lUiP4YH6kUi6GoZ669OF1F0oy&#10;jxECqObZN6sn4/kSZtExg7RY2PEaXEQxHQutkUm8E6kz2CTlheYrKMSxXtJEeVGF+ji+TWJtx8Hv&#10;TTNyYRSljpc9Va9RvvuDwYS8UFK7fN30GztJRRjzZONHXPZKhMSMJvx2TXqb0GTZU7OnAjdmbCbf&#10;5rGi2qr6hxKlty/LPdq/aBiTSo3nyKeHBamq1g1zk9Qo6yTkcYtbIc/gJJeMqiN1AlmesVjQKuCp&#10;nygrlU67UigLLjtRKUJj0kNlxRiLdHtE2qgFVfw6RtZiMMqdC9lM6CBJadJsFOr14vFh86NPnmHO&#10;YaxGEZ1Ye1HLcI6bawLLwKzPWZExRSTzpb3Q8Dgekp/p0NQaoNqLRcTGRxWWo2pXToyE9MgB+cCu&#10;xqyifBSURkExzLdnuUc61hzEXrAqQWdNEBUJ6eLq/JPy3EJvGBebXfZskwlhvWRNyrRfXX401O2q&#10;i7RLIRbWu7IroHOKR8K/kqMSUJWj18HBJ3lg4EyR1/hzHovodIDSpKwtJSrKFDCDg5pXGrWGHCQQ&#10;uTPisEDv3kzgOK3p7rLbNZJLjrADyxLJHff7kzEoCL9lLoPo9Xi0dHRISF3MUmGD7WyTW41p24To&#10;StluJtM4r/CU9w8PNyIbwxfA2HZBxgKURMo9aLDQDiG/kx+muJS1KxIyLWciChdVfidotgjjCnQ0&#10;BBJQA2+t7d6I2djVTJbMpgkFHTNtKlFolaSbcejzjyE9kvTp5+nD1xZ/heW8N+xPq0kxrSnFWKlM&#10;1zCz1Y+m78K2DYMUdEk615zGVn01V3KSoqrVy0aoyWBo4Lc5c3sb9aoRs6APZEltGnhKa3tRykMP&#10;g/mIidKCdIJ6DSaBw2GHE8lWudJpDyUrJgJKrrwUu6nQIxuQzJrASFImw2puV9QnlhLGxpewMuGE&#10;sn4dGiHepZknKJajNjPGVDmzFDkWJ4hE1HqOy/NeXDteQgZeGdMF9dFSvobm6hHcXMPMlbQj8mZS&#10;ttUxnB8bjdrsdCpRpnpGY51QfhmhLJV4AYDJhWe5mvUnJlcWLEUVxwe0ZOCRu5xeDyeyD0jnZhzh&#10;eCEUyB0RS4Wlszb8jkkdjRZP58lj0kTjpVLSNi89cMwU6wIU7JcqBE/OMemkyTuCwKT77GPunEqR&#10;QLl0G1fRhei7CZEqiRdgw6Qs4dgJAUHTRKvHpUqR59palv3mK6CIM6ZG/W47R6AorwNyT0JTesxg&#10;UMhGxbCQPIsnmsypFfQUYy0MKVkSS94PTb8ME2xf93gDGmyEIWN0v5oxgtDD74gl8on9ZlMnlxMb&#10;Lzqr8QKir6yPMTVIyl+W45G/Smi4zbKVBBLe8hir29WyN+pjmwFx7bpLb4gjGvRm/r+k0K45ELAZ&#10;TQ0RIZS7GxCCTR7EcGevcby/8/RcbijHu9u9gQtOr/x0vjHD9naHgyqjdN8S9RgOPQiZkUVUiwjA&#10;dAsWKXBSosRddweFQqZWq9y+ecCze+/9Txjcsk3rJem/ca6yUKhoNqmLlypl88Lwm1eWyfs0P7lX&#10;7x50usNef/zu/Qd8VJoTPN4oUa5bncUsR3FBYwpHg9vn6MYxdxKfkEhqZRjw2TBT8LEgSnvGambZ&#10;FbFoAuZYqVdEw8VTsoaEIjvHFUbhNSBgmjgitmZSrs5cW9RzmHXxDOlgr4lPLCkyLGFXKZuH0aLS&#10;t9DPLF1YaM39Jsw39mzCFLTCGnJZ4ZTxYESQuLkld66u2UoUXOS78P0fPwuwxGOIyv/KeNKJXl23&#10;tcCiDj0w40F+8qh/ORh0zjsTRoEs3Vsn+xSFXH+E7XJaktgz6o3Go/n9h09Rskl4RgArw4oKnzoP&#10;Zfr8bGgdJ9HH8LpxE1n2x9PsMAugljUDa+z6TLK0vu7iRoMeKzI2I3TFGc4IxYFVkHx4+lzJeRxJ&#10;VHe5wu7u3vsff9whFgyvephiEMVK5Vb76g9++3cPX35je/+o+ItHEOnX9U+Ws29EOZGQBIgSnyBy&#10;ekq7nCvUqlujdWRM4y3/S1QPzmVnWaGcz2aE524CsJ3BXHkN2K4gJ2NrkAuflp0ZxXRJiSmJ+MNn&#10;ZxwLt45IuAEZwINqxdKhxllO+8M2lnLdRxdjmI+jcnY07slVauO8/NLrOJIRRdfq9qjnbt8xa65U&#10;6hKi4GRx1eq8fu8Y8XMqkY9lN/Fs8bWf/4WnZ63z6y5c351yNg//dthTsh04KOq9+eK6PWqruk3s&#10;N7ZqBYxpSpjMsCKROew3RPiicznrQLmP3Nm/cU2C3RzAFwU+y8S9eysPGAfNAtmDYkW3COHAa209&#10;nnZyyXy9kLloiVzB4Cyd3ILnDJMdYJUjrnU9YILFUfrJFoNezv5EccmQXBV9EF4tMk8nMcgb97qu&#10;A1MuOQscKvjhqJU73uVqg6f5/p98E8llc3c7ZYxz+A1AnfP16vCoYnHrkWqlBrFiOWiZM6Zi41Q4&#10;UikvY7oWEvGzQcvfFBrVDJwjZVU00sdHBzBFLy/77V73bAmjfKISa+3jg6VbAGLzSpcNYlLeF7DL&#10;vZt1IbaQ3fh6pg+8cXAC45QtIyvgGT+hNZ30n97/3v7tz5TuvNL8pV/Fcyh4fH9x9v3AzJndF9JY&#10;WDMi3/A/bODkJppBa2YRmD81jDf46/exP+GPRX/6dPfFX9rO8n+k9f3xn7YxQRpj8DRXUVoO/tB8&#10;M6mLi4vW+VOmhyd7q/iOOihQVd7wzt4uJzDoHEtOKqdYmvlnvJb/4fvvVXPpMslwpTJ4zGg+ru3V&#10;4O/mtho5J8NtS87iycFuaavw+NHTCfKI0Yw2D3EfvnZ0J8B7P/fZ141QKGtsHPLa/S4gznUvmONg&#10;Qnvj+9jnybucFy+ESi3J6VXbnNc9DrdqpbBdaXgmIHOaYsCpqt/IeAV0kYmjpTVH7957HRJUZyRx&#10;O/Ue1a5y+1As1PeR3iIw5SYBfMNLmixALjeID6o6HR+ZGFGt6FEvO4jhhlcXl40GTMqc4+c6XZKW&#10;gBNHgbk01/JlypuLq+7W3t5GhJ0sZHomEOft7m59i4WNSISWHjQWyBt+HiU9/SG/m0X7rHXOrS3X&#10;l7j8s/JVLJo4DBPHJ7dctcpz6iVuJegxAt0TyWq97i7gHNHLellspfO1qOWJElSGGysFKtppub2n&#10;06W1ny+u5E+4ArVzB4iezISIqphbj58JEreFwy5VMSoVD9tC8r8ZmGORuWaOzY8g8uczr7+E0yS+&#10;E0hbAOsuugkuDLjuZ+WMC16SisHZgouEf9i9k/2jvcabb34pWSgmSmUMIWp70xuHR48/yilGaemN&#10;fkBswnjUHZX5MlyHTpkLQRFD04UMn9SEM0CCHO/kmzU2ztXZgCafmGXSfRmLTrpjehyx9lYe0WVA&#10;EhuLyqEkLde3iN2eTrxCJjtXyMKsWqZUTKEeH85HgOV7h/tTpc8usuk8TKX9eq3XGcmfzEn0mb1s&#10;VMWCC6JqvLg800pTm4PnrTyUpOLDrStmHkdiA65iK/llCylW36sVzARDIUDQeuGoOIYRm/kJIIoG&#10;oYmUpmK4UrZ7S34QFVp5qxg14hzNxEpkvyCl84iNFpO1oViSHO+SvsWl7E3JaWbmKQBCEIzgCg1e&#10;1jLbYDXob6eC2AtnPY1KMVSjJmcOwG+XE7JCjqQaA/LmY40Ha+OYRFkKNtmVoz2nLgtRzZsceuJm&#10;gYtc3vPltcGjjiqoZEZ9TjFH2Z0IZx8p2WuqY48nZthfk1057E0UzqT+m/oG1TgemBk+3qPnT9oQ&#10;V0c40Tmq8xTqkAGRR0+LvlFqC6WjqbbmQdvow+SMaxHy3eXQTK4scdckB6PhZM53UxqzmtD5aB7R&#10;PCRB34j399HJDsUhT+/+o8fZHBrdNc2Mcnx8/AmobFnw+W4Xowfkqq7IpQk5ooQZqTocxc9FcaZB&#10;5dyTD6g0YF5IJYUxr+xf3gJ+PLoWsDxhbiZYf5POKVoHjp4rX9ANfisR8/WdDYToACmkLaQmm2FG&#10;rcAn6ENLb4qfOGQDIAvo6tfdCU8zvjHDJN9/+uS6dTb417/3XU/UBY3+DuqVRcGlVogaKCXn3ZUU&#10;Kozy+IrUTrgBY2rKBIB0ID4xPMH9/T2FnuMprz28arWnEgss/cOdatrJVKDcTzWmGLZ6QEAFFSYx&#10;zvrFhC7AHIfjTj2bM4RonS6llc3j51Bmc0tfXylGnMUlAagWrlusVsBEyOi8bg04cbg0ZW2z4C6X&#10;HTH2YaAWrHyirWXuBlbDZMuf8LhvHdXi5qMm1yiXToP0sxkUCCoxvqaMy2Ab8+ySiYU3JxYqUWI4&#10;K4ov01B8aYxUDe3csW6UPAfegKehRjJC+4cxTNR8U5YLumsae2jt/esrjmWJG1Q/KToLsJ8qSBCS&#10;ouwFzdrA0OapLGZNNAOLaLZUGUmebZ2YJkezKQY5qxWXHEcDhTUHrfAlR/wIYGbqXK9a57yOTXHL&#10;gmc55zepoUpkGecqkqZaTZMPLD7s2jFcbzPD2ybpwJzBmYUKv1KinZDT42RC2LVUbLTGOqZWS6lN&#10;EKIoUlv3v4swTII12mgplaEXrEDtaOFWi6xEQPrMLHuO8jsnh0wOSFt4djFU1G1G5U4+mzo6oKPb&#10;Jd3g4nJwdnnVJV5LCdmag+KzQlsL0bdQ2GNA9fjh6WaVQK308r1bQE+qLdk2Mcx+FLNH956pF7Yq&#10;Wzw2Cl8OfGrQ27d2B6PJgASSiX98eHDjcA+LPfLxPnjvIw5AZcAJ28Zoe+Yj9YQNKAUExlxBImbh&#10;K0IaolTxXHJc5747cgkvphMA9lz7RRMsS9ud4t6PymN7o3E0hGV6tP7US2Yhj5LbuYVF0HCyePgM&#10;FdeQ84+jhU/LvTjQj7HINep/BpupKPM4kJzVmFtwQSeJFZaSDJLJi9azIAhxFtCEZLFc2Nbx7j8/&#10;uzSWAT7hXhgQ+crrtzjRnp4+a3cY9ibO8wxXF8yZJxOvVEU0ldZwNUEaBH8PjLmAsQR9LL6M73/8&#10;uJhnU2am/d5Zu3d93T+oV5m40c0+eHgOJHTYaATyKZnef3JKpCHvhZ8lg9+V++T5aVQXaoyFTgvZ&#10;rG+5pLr4kRbJBKlMYy9/ayVjGmgyge5f/Cd3SzQd3KyRGJMl0Cg0WbS1btTt4W4QjSrSbi1MATSL&#10;joEnyweQD/0iqOYVnx2XGpvblIp5jUSNd4Ub5/FJ/aXXTyYDyGuz4ZBxHwN8zHhwMmZrR0dzePUk&#10;T5N+g9feSp1IWqQMTgH4Rjyls+fPe1JGeWwstGSscnJVxPxbLuplDMd1mP/Rt9+m68RG22yHEXoU&#10;Jzb1RVzCTcpn7A8HjggjxcV0uJgMUe7BdMnli189OBZIFIs+eX4WjCcUBMzTuPpQpnjCrxjLF5Pb&#10;Vb7ZR4+fsbhBjqiu2K44dWKBJvbaxqMHxrw7bsnSIGg8AHfFN53gGsio5qBWXas1Rn/E6coJ7ZyN&#10;em0svxbLZrVKI40YAVEr2c+0TrwXWbIzOXLgWQSj0aRaSOwfbf/+//nPqts7P/c3fjn31lv5L7yV&#10;+Du/rDVKoJc7kmWVG2kyBChveXulVb/jTQaxqceskO6mO8BiNMCWEUt/Y8chU+fmZXKO4eUIqHzq&#10;LuPyWRRlaTxX4Fu6KMWIKkWe5mI16PeJUeBQdHdywzFihxgWg+NUuvf/cfZeTbLk6XlfmvLedFf7&#10;48+4HQNgFwANQACkqAhJZIQoXTCkCF1Il/oCuteVvoT0AaQI6Ya6ICgQBEAuuMCa2ZnZMcd1n7bV&#10;Xd5XVlZm6ve82WcBAlRQxGIIYnfP6a7K/Jv3fd7HAKCwB1EpMsslrn0KBKCwLPiEIznMwQKGHuLh&#10;OHrcyfQGsplAtXJy8qBcb/zkRz8jJYdp8wcffNDKxbv5EFcd3I95jJ/ufsbbh3tpTnicmzHKQKSB&#10;HB3ykMpjY9vibETK7hvNht7+g+eP8Vgek+DB7BJJ0ca1IIe4XWvqi+QqONhno6CYB/vL9vvMXcFe&#10;SkAM3cEEmObBSSdfagElTF5cbGUDkuUzc8yO1+I/BaixV/PhymHI8/FzfD9KymQIN7udHYjWp4NF&#10;F2IqK1VCcc6HLZgO04qPj3P0ltQw//j3fke+fZv1H/3wh52d5vuPj//0Z79gM2I6iKkfVSK9hWRT&#10;MMJCc6hznZ06hKjNq9enBxhs1GpPT05ocUfd/nG10F2PGVBnLMiQirPoW0pg5Dx/ckzReX57+wyu&#10;5iET9MPBEORkgP9bs1KCH86NQM9gZwsw9Or8Zghky5X+z/+3/7nWOmoePvvBf/5feNPfXvzKb2b+&#10;7//TfdHDBgHRvLKJ1qDGlEVRRdFRlCipRPYvBLx/qTt1/6M0uv/hP/DOojn5a63vX88oSnHO7bsI&#10;pehdPJIcWB3LJMIzEDFABu72RldytoRENqznKvna7WB8eTdsY7NSZeywlSEg0Z6e97Z7jl46f/b6&#10;ltQGonRvplUgk5KM3wBnME34+uWlhZLmYClTBcCRoQThIuIkaDazzWoFO3722scfPrq4vqI8+O7V&#10;S0Uuui4nR71UeHj88NP3P8K4+PL2tiwjTXRq8h3kinzQeTBTsDtUnzVFIzxFSLYwYhiCAtkw2b+4&#10;uhD1AG6at7CAWG93tw2TC0Evhop8nF0iwr09Digi3roXw6vzQbPN5Qp+g9bGerbpsNMooAj/5rRf&#10;K6vfI4tuZzduxLhAc0Kevz2/ePNaZyMqV0K/SEccLgOuHpQ5RxU87S/6d/0vfvhvfbOtwTCWDqSG&#10;0+oKRTiIOc6LRNVm4dYE4ez89YvHTz6A6/kP/u6Hs+kS44dXZzdbOcI6g+vb67UQ+x/8mnxkXeHm&#10;0Im3F+fdtenmPg6R5gg8HA+7tDsPH7fwH44tZXAiRq678+Ej6lWghIOdXQkGJDkRmM445Ic/+RJW&#10;80cfPi+pIKOrSW4wO16Hf+s3P1VqpZ9dLsaydcGCcTbj9Hjz9nQ8Pl8suog0d5t4+JcPd3aRvVzd&#10;Db57MYiVt1yp1DFJyVeLzUbjpLn32Hn6GcZEjL9e//BnE1jIN5fQB7kgatX6k8Pn9Xzju82L6Trq&#10;LUZwkiCkoELaDGcaNtIGbBWy+er0dv9op1avPHz+ILHkDzjy+q+SiG5Z7aXjTaAm5XJbUDaSJMxC&#10;dzLbXF9PPvnwgwPybFrNlQYb2JpO8rUastidcqPsZ4KS8HH+dBvhsbFrKY5+5YPHdHE/+urL1ZZ0&#10;ibi1gxeG6h51vGLNm12z+lbGApoWuBo1sWeMkZhmw7pmy2kMMhGMFU6cpI45rjiwhpFZnxbJ7Skj&#10;9qlcUCKzpE0lgZa8YmdG8i7j4P78kPgja72AdFOaihtvTr+0s9tmJ7NWJsZu0Q2tglRWQxpYyeMx&#10;q0bL0lPSuv2vcEFkMbS1VlntlWTAKyUcvqN1m1tQklKg49SEJzavK3mcuimT1ejTbhpDgclw6KS0&#10;6dTC6V7wL6+ELTGKK4vBVnpYInRAVFE1MprROUaFvk8zTx9rnKTiSet+9WFs1GsMc4tf5N/ggsTs&#10;y1jdsTXeblpo2kg4SvOLPSMle/a5jXqdBk0lJmT20j8uObFcLpz0ld4b8JjcMYC2/e54T1OPnV+y&#10;2HF8yGXJod6ad6Z6Qjed7f/SWP8+41jTBd6j8tzEpRaB3VohWFw8Ngo9c4dlVswsXU8wJ7dyZkYO&#10;k8y1u+IHt3abIr0Y79bMqEX9ME69bN7E3pRZK9vES8x00TcFopEgXMubVZpfqO3kKrNHvV1k+eAK&#10;HBbVQQE0mkCmelW4LsxD6k00gRiMw2xxlcwkvrEZd2ezeFVSvvgyCDOvlNAoEPg5F5nyFQ8PGgvZ&#10;MjNrXxsksfXMAVIoiLoD0SAtMjkxBxbhnolZm1AKTyZLMVIyG5WqJBNrdr1J91q6qhJ5wOCpmMdZ&#10;dqPp7jaN5BWdIHUINWJWusIl1RYt1pjqYbQ26vlW+XyaqYsakYj37lp4rKTJlnqdZjBboFBqyyV6&#10;Jj9XAFiS+p+7RtDW48qJQ0B1uLRvqrZbjr8qoy0227QHscUJ2Fa4XzwWDuakRM1UY2lGeEZMNSqL&#10;HgqVFeP15Sqx4GFN7yQ6F29TxEnsybNmlhxj8hNZ+ed4aUViUkPPqMIafMpSzlMfz0VeldFhYjIE&#10;5dbmC+tw5qbU1yT1kHZN/pCYvxxgjmVleyllTD+TPjOrY0YxxGxkxUAVfEJrcVYYQ3Jd3m88q61j&#10;01frlpXTGV8z0WmWlbLIR4WXz2NTVaHiX07wcvVSkYYWM29K8K1C3LC+4rSh9TSPBNfINRxZomwB&#10;QgEVrS2+y00tum2VpBnLbiY9xVzLz0pMXaJDTiCq0TXxmWAAhfFyZO/SlqPYvxi2BmoQtrLNSE0Z&#10;XMvfhjECeiDer/7Fh+KepYJh/CJQB+4oPGctmm1qty9OoD676LoAcKHCt5amYnXZGqwxgtmY6/NZ&#10;DDyVRTTzkwzcO9Ty7n3KNGD8tiDyzwBIlxmEQDrliAGZMPdXv9eupzOOrZG2eTr2yoTvyK8UnkIm&#10;u5Rz7VaQuySRW3xOyvLOgesm8FSYCNhbnDCly5lNv2wfzNJ/hZGOTPpiP4VSJKeXRDmnrHn33utQ&#10;6B5pajlTUYaixPPFSe62lrhUpIiR0WBJsDoXPK7XkcWPA8kQCQvFxotsE8dGeeCXKNHAtm5B5wtY&#10;nialfC/8fsTXYUajnBi8qDUdZ/lFYrVruEeYV87QYSW0ZqUtoVJyjO5ooZAKJNhIsCOPpUo5zxxv&#10;v7MbpRnWtiMdE22kYe7mx4YyZZXDeCwvOrMi9KZzalj9IWXEcy9HLPmi9FkwU8Q+T8liFl68Tavu&#10;re0G8//3nFQMY2nnMoysiSjNfyneGk9MugON7FhIcriPlMKnHELcO3t3JAR+Xckfvfe96k6ntvdU&#10;8KFUiQtGbqRDFqE4UG4SGTwfbuZD+l1WHq+YCg3zIyC9gonw+RebRRif7hq5/fnefSWQWD/s3qcV&#10;6CQQtp5BH2RfPTJ3uXfu7GwklqnAHn1dH8qlHlhG55+shrfWXbuRgGbzV7VDz1Gij9E4Lt5exnx5&#10;P89QpeTSVIVZOZEy1WU6XsDGsdaQB6Iw9uWSX0/HS3KJGYmKwymWpw3Q+cz2ILVBJNaNkWyQCLBW&#10;jIN3H65hfHhphAtKuEbp5Kfc5Dg94hTWmEutPBjhI8yOxX3LilITpYaIsDqR8y7g7rBuNIGzx2QZ&#10;Fr5SOcyE07HDO80c19Ymp0C/x21UC2EuJi9QuYhb/RNrBhWIsCNBg0xAIiMRyw0JIFI7z5dh50oO&#10;hSxkfiPPmrI7VNDBhiwAuwSEzKPvMZMyV17jWVj0nixnsyQSbcSmXOL4Ko8A/hBEaLNaYATGTbV2&#10;00dDm72YwtfJsXqymOXVkkdPvY+fudVC/NW1WX9DYnQEqKfW37GRC/9Kj/rvG+r+DTnNf7N/ub9U&#10;+6b16L1tlSrhOE2At/+WoxbN+TtNYAZXexwmChBBSz2cgjR6C6TXYSguUhZvDBs/QXz0b8he4HlA&#10;LTFHQsVnOZbfJBzUpdL2xIXjvouUNTAYj08O2gbLilaZUfHPS+F4xC0ykDGtbF+Ja9ZIpqJYO34d&#10;6LiOKPyiw9RuU+tL6guAFE06VB0I5eAjou9iwZvWRE5CnISOAsxxxc9tAjn63fX7hJ5zwK8VHBqR&#10;YYSvBP/XeJ4gXxNdA3GVonrV1TjmYyNHdDABf5n08VWZBtGCHa1uWSEsDgq0gz16imzZzUeGB6xE&#10;XFDsL/KMxJxYGfrQnxA7AowPQwVXEY4dtr8ITAneo44V5MwYY+pD1vhOs4bE1+R+5jYbx2BmAJSo&#10;2BjkBi62svLYZxdPScC2DN9N+qKtoPfuw61D3TX4q2lcttnhmMhpRl6GpyMzdk+QnJzzM3lz0KM6&#10;4bvyvAH74N/6xO/mmO0xOYkAHKpxgSl6XkYnlC5w46i4gma7iiwFTFyAPyW8XxAOuN6CcM6m4up6&#10;L75DFMph+vVPfqY04dm4WWvL4CYLfaavOazlnqxkfYK9D4wtigGBGDwfjC6l1dxCX4Uhv4Ejb3Hd&#10;avE5/li0mtzIEzzdhBado3MVZRl1KueMjqlYrNLCckomIulQEs25Mifa2r0dqx+AZoeAgU+iygK/&#10;YYXZS/Etr83Ygu11+qbh1SLQilUPesxAm6uoJIETjRLv0dJP0jJJM5z0mtRtoQ5Sy5G3w0DJ7k8u&#10;JC4SUjqoP9IwMTF0dG7ZCemYMQ+nN9+K8ft9XnpaLPrGkea+LNK+qkFcTMAR4R96v/s7v8IPoin6&#10;/Odf4zfT601kGasGPao1MEPzW40G2VyDwUyiShth5u8tdVP9n2uX09ailFz7JwvDXkOeKtC4vnxB&#10;6a+yAorinHVwjMLlpYWNgi+XF10JGfuoVPqjEfrfRdqQ26zZD5LtaDwcjfOIic7eDmWAimldhR4v&#10;mY62s2SsASKhKMBCYkvIRILSX5eNdem5nD2cJLWJheWF8xYVTGwhhzq3uADuva5MRhtbjBB3Q7fb&#10;15tT+g7gDvdljlWbGkHLFM1ZWzABHGxnK+MVUQxkfSEzZDaAOIHWgnhmN79QDDRxzhaaxN2qmBID&#10;WalkecKHRzvDGfxJbl/0XXwErVQdUXoT1oclkkwwR4b8Z0a+sWZxjvgk+3tN9JXD/pSGkZ3GbIdp&#10;xkYuMvK75kYc9FYVzeIyv/X9jx1FSnpfvPqK4wsCGLtPnNScHEqVhIanC2Uf+6tRoVcsSGymL0IU&#10;OGAeHEaiI3d2cG6rmiJDNGDuT2XiMFbAzTOTMKJnY8jwO0pazTbWI1Ar+ef6loBNEc4LiiTme9AJ&#10;VyYLB5YprDkTkflQwaR0jPGObgJM/+0fPJFmI1opxkJ2VDErSpLm9bJotnj8b5Bm3qJ46TK50ZyI&#10;yp8C6PKMUwNt0lKTvdiZzM/TuAFK2DilBGdLO7vNk4d7v/j5d9sQ5ga5nVmlJ3jk3ATmf+S9u4g5&#10;D1CySkzIxpxOgzTkCOG0pSpCB9A0V0eD1XnLlYkacRMpifAr6vgaoYLqc5ABZqYbkbqTvBR6hdCy&#10;gFHvyMK/mD/HDVKYCJtf4EpWHUGaax3Z6ZNAhpjPkLgqOoLft5UQ2vHTWizW2CHVGXGMB9b88FJp&#10;BjbueuaLNs4XP+uOMD1ROYZtThluIBTfLfpOv5Yd3EywJGXU5hZUW3MrE3POWb/NoqA1sMEUniwJ&#10;aER8odVsg2EUVASeA4H3w/lkOALqYg2oVeN2GQxXt3enPM7LswkEDbYlH0o0t8RtNSt0mvjT3t0O&#10;Y21MFJs4d1Sa9fJw3oPaJKWz1Rn0eDwidb61KK2Njeuu6oNKuOZW9vcPW7XGTqv8i8tb7g9LRJMv&#10;17qP+1lOVwzxBvSZ9EAeWg+Yn3lIpMqCy+XGwwV+ltfjdTqFr+InLtKrH5njr/q9tKjlp2DHSUQN&#10;haxYIjDHqjx2sHCS9GYLGN8B9uAiYlB6gktmkoNmazzxuyTQFyNKSfKPPcmlki2JYrJD5/GT2A5v&#10;pQyvrFSp7HX2RpMLHgSK6z6mzRgCp0oVrNQJ2MuoXQoV/c4dI/4NPwr8HjiyUoPxs6Dy4Tohj1rp&#10;SE4GbhLuJrWq5mySHSOoloDW/fLrK9w759OgX5qaIBACDgaKUB/R3074pZWSYCUMVwaTOTnmuN04&#10;SSqzjxGJ8U4vrm7EVImi88s5WtndVoO9SwvXHQw9tRqF4/0dnC44JRul3G3/jqkdQamSUOULnXZN&#10;mBiK2cB82vOqFziatyqMQrr4cj7LW8IeSdZA0uEj9BKTCGftyRj69qBW2SOKBv+tYnaXAedt79aT&#10;bUF+r9WZ4mcVRc1GOyMfdJfwda5wihVy3GNVbKtUPtBotWg2JQkr42BPaM78qtvlY5M9UakVYHof&#10;NVp8Mso4zjOyN2iNfvbtQK/MRGJsT7pkad2TpFkuEmuMMTFG8VR4Unjm5AEKloeMdmsu2vw/Wq7T&#10;t+dH+/t4GAPP42vS7d9sqH4Ml334+AHf9NXp2a5yJfMCIiF3cNNHQu55qUf7gqSnMvQW7IE3PPOj&#10;NWYygSpmqjMAU6i6l/1RNh8IaKBuUJYY8aDZEQLiYb+Qo95a9e66cLC718FXX/7wV3/1tw4fvbf3&#10;g39QrqA8LOyUZDtP5plfENuckmLaPR1h/La4ae/v7O01qu1dA/S4g7hn11hYZXTT4etecjFmCDMy&#10;oBP/gxO2wLXCN3lz9sZ4LmGj2ohLcGSKpoWMxvNpUf0zjhIcXU4mue99UYyMR1MNh5slIZfqrEIh&#10;eZ67u7fDFbCczYUyUYlWyljUjHvDL07nn3z22ZMn+1GvAGaA5r9RJ0iDg7mxGI+U5EeKZl05dTDt&#10;yyQctHdenF6AzqtIYDcFjElIbJ7Li2W1PXt7fkqjG0zksRI7zMYABDmVma2KYF9YNRptVhq+3JIs&#10;Y6CxojJdwzhs1C1zzHF6vS6HymcffTgcUMJsFCdMfSaHyi1F8MOTdv3igrOPCp7saPpy3KXBx4mi&#10;GN326SxTXwYYAYrqUHCtzDJziih0u3ddBFLcU1zU5HK9OJMRIycgTvOUv3wcpnizBQKjTbaYqdWV&#10;dq4MCOyAF/QGLf6lGCJpKFffnp7z1ZAiyT3BpglEHMj9QANJucHVkH+wXRbDm8H1VNYNs4/atWAx&#10;v5otX756ySc7OTyYyi83JAg9L74giS81oifym5vg7Z8mjT3/8ZH/8H8k9WX5v/yvxVE3i99ZlWo+&#10;yazRnokjB6YRGiz6y642+fcNbA1k/P8b2Pv/aXz1745z/wqZ+ZfT3V/+TYs3cVOEWlEmseWquZ6F&#10;h8F2m7vVpVgHGIjAsSvTczVyS0xS9tUqrJbXdz2Igzix7+/nkTHgcYAHEltmMo6abUwTyj/46AEK&#10;VBwlmBDMseGNFxSd3N6MLXSzOtibbt7gnzsc/w//5O8h3kYVnKtWaRSu7sbEGoK3oY3a+FvHphIs&#10;P6ompARUR2xkfiY6gGarslK/g83n1BcrDRGr0jQxfMSMmaWL7gz3PW52Et1FS0zCy/NziRQJB263&#10;rLDw/vzLr2UV0awIV4mk/uSeosQ6H/bLMtmSsBOxwK9/+j3wHaxCcU22WAzKtenp5VuUw8c7VXCx&#10;XIbk0SkNLZNleLlc1vWdo9OXr4a921evv8Nql2IXy0wRAXA0nHELABMsyyUosdX3nj5LQSUcqjmI&#10;S8Vd3hTZum9H3eO9w0Kh8vxh7fXZNTyvPPPlCvVveHp9++Bg/+mTJzv1Jh0BpPDRnGiKgNxpMBol&#10;ttB5GdW7Xm/zfenxiHlnHQAUQijk4XO3e+39UqmRrbYp+PkiO40ax1P38oo2ir1MFrB87T3v9//g&#10;DB1NDcSjlAfVGEwmRydoa2rf+/hjpinUbJvp56yHl6PZ8/dOUAVeXw+OOmRic0Y1f/T5z/l0x63m&#10;19PJq+++rX/155FJq776/EVe7hXFdrWmJMX+dQ///yTeP9gNZCalzmMt38boYK+DpA8FEN6x8IYQ&#10;0zD3hvMDNsitxvun+1fyD4GvloyK/Becghs3GgU2R3SHwYgC9Xhv75bzB8cKJ8ZaURnk85msYFzd&#10;RAgnoVAzieYmHo8G55fnveH0zeXN+68PsQWAfEU5CowmDlsmxy2ijtcsGdXdWRAaDbk8VmiQlJmp&#10;mY3sbNJ5iFxzbZan+jh1dU1DToKVl7rZ2qzIUyyNa3HKnpjSrki6sGelMKbH56Wucdeac59Cv0zd&#10;XKgrirW8WSPJRSVRJEksFx/qmCHfMbi8xhhlphRj1kPOxllKB6GxzA8h7S0jeAsWr6YmjYcrenY2&#10;tbBSIZvOzigrXeuuNeehCs+ZCaKFjjAG44UiSBZEjrXsRucIKIB1trFFVxicm8oc1WvF6XDMZkaU&#10;/3RcGL4BsYlozXpbqw7mHhLELptEdQKoY6Cx0YHInAUKnpM+y0wq3I4k24F8jxeE0naleQ40S9hi&#10;MC6tD15NEIwt+E9DtSgZDBeQfLiBuGi3Au4VY+fJWV7e9KEkeUKo+QI56UiVQhwbXU/Yp0mrDfGW&#10;ZxWjidQNKE2modZEmydBmO/uduBSUWnBwEy2JjQILa+oiIWkIkJVv4o/s93WSq7NdrUYgf65bnXx&#10;Zr056SxY++AtoclEvFrNGH5nVJ2IG6hIm3qx0S63almXSEYiC5az0XKzVNBXgnZA9k4oUjSeA2nk&#10;/fHXMv3JykLLIgVWoqxrVlVKESWXLagBW66ziZy7+MYyTy0DIkSNbJHvU8fbLkIQHw36Cs0lmrLT&#10;rsJ76TQfglyyF6iHkIbJwGIZNdwSWNymjDEP0uL11mJWWVb9uzsSwKtkuocQHatzTs5IDPkB0ila&#10;yrX0U9RMUFIx3+HzcJZtItzb/NvRMlY2MVVYrPTprHk+KN6TOHWNtZutss3wXFAbELNRlxheFVcM&#10;CqAL6A3SnIJ6xmZUYeFLkovIG00zHA1nBcsbNlo0tAY5PugSDyDDzU4zjMOZT8Yoa6CA6l66D1ml&#10;0xqjaSRLSdgT9jyOTYvMftwc3N1GWc4F4CeT6ZL06QoCLkA4GkzftemzPo+mbiEcZtyfMnC/Ldbb&#10;09CAGhWHYHN0ghHH8cL9JJRNXEGg5bVQAvnyKdpRaJmvXwlBP5wx/cBDvxmbyhb9bqDWngGkgLaI&#10;1Eh4lOR4bzXq4OfDXLZtm5v0EVZoRqdicR3/9Mtvt+qSNFCZzoC3MJhSfYuFLPCc5lQF7GB8cTI1&#10;AwQxKSGYXgXJXW+WTjJz+micy6ve4GKznrLiHx3vjOfBXX8C4YBuP0BX4vbwbWAijesEnQWYJr8S&#10;+LJRpRUIUZ5E2e02G02TtZ/IQsZXZSXiRUHdq6J7twppw82NntGVCQRrwvJG+OWGwygJWtdhJtNk&#10;dCT7cw/tJzJTVWk6zHQ07Z/AQ2ws5wOriGLmH4RFHbQ07OP8+/b1Ff7nEKXX84GYRfWisPQFfjD+&#10;UiQFv11sHByw5XMDQoDhwvjTDz96xPlTq2BNW+LzUoS7PjNMr9VG6olWnmJ/s0VO6+M2ucO9AapZ&#10;2+FaZB0Q/RdIBVN08dMcjGmSPMNM5XBME9lfBLZkMc4LHahh2ESuDL0tZLuLwN4gIN2GaQ5BwGwq&#10;nkOnXdaywhkqq5AaDPWBITSlCcNWS3g//mUl+Vu4geyTmIhtgItoU3ncMDZz0gsE5uMU3o1Ga1k4&#10;ZANDIlkWxzs73DWQgUtygsrs1Gt9wDk43two5ZxZTmzRVGB2BLNXp5wT00DxFto7h9xNxMt1z76T&#10;XIi0ITqBMKiY1h0FCoJkd8ilEJRyIm9wgK8UwZospvPzs0vWolj4ErBjdH8BesQP/0f/2X/64OQY&#10;5OeP/+iHidCl3LOHRWnKw8BCetB5bLEBcaY4x0iXQQZHt7/Fl+XZ4+Pum3MeF6AgARdgBlhRL2iq&#10;ut14vsop+LSkH0APWa+dnV2Trgt9nacP8slEmhsUId940GPx8Aa7Q40KI38xGId4CcHn2u+QBViU&#10;PaDYXdvpaiJjjvVWSmEH6nYxMIINOEdB7nwiYimBRD4cWzESkog+linFbDrQ9pMRI3Z0wzhctJqt&#10;OClJqt9/Mxldv/ruJ/M1VSzyDrgS+bLsptCKkjI/KyS6bZnaReb+ZxCliGKcYozuKyWoehgn1589&#10;e4qnKtBD9/rSMqW9o8OTrQ1OMZ6SJYQ8FkPjrIWSjmTc/VotkVvh9vDoyDpeAMGlTsNsAW2dQedy&#10;d+Mv0cHSz8MgwF5nupz2B/12oxQvktMrniexFlKrSTKNgTMLPpQbTvvgEKXhyaPjF98ueUooTDDY&#10;4hAA1O5Bb1gTMFGaJ3zB4OVljw9zdLSnBEM5TRKPBBqps75C8VyqDnNTCfplPRlI8bREXLOVT0ok&#10;J0kWdLuO+LK8bdYG1OmLZHC3lHUygMh82qyKZL67S+TBmAQwVhdeQZ3dRiHvxpYIVzG7mo+eHPDi&#10;IUFQVspuxLzKOJeECjGcwTuQkIICV1n09hefW+qF18yVmL9A7c9JN0SJOE3MW4ZbjIsGe2m8cmpk&#10;w5QyCNyR2wwGiy+//fa6W31wclKpN3dr9VvYoBej6XS428gzm6Gs+7K7tpnJtrJgfu4pbzy/am5Z&#10;h40K6H2J3OGMScP0mDgnroY9LG12K5Une21T5Agu4Y4L5uF3P/9FlHzNbfzww+836529/+m/X3z5&#10;Beawm8tb5oocvrnhIlWaZdczebf+DVjK//H+Vf8B2yr3r+YkMbk2z1An5eWlhXhikaLhfOEFK1cU&#10;S3MkBEwZrYa99SK6W4ZYH9WxDxtNl6/OJnt7u/gYK5RIIZ26bmazESDGR08eTtBlzpdPHp8gc5lO&#10;xhborJljouGD/+D4kIOqLn0HkxltnNxKfr1gOqqcXK+xk5+s5El48vCRZWc6tzc3eqbUYPUKx8bV&#10;zWh//4TDAd8KxjaYGyPboBoDqGruNEWPykjozr182xuQXce/5ZegMhiM5z/6GnJykaTW09tkJUNB&#10;7CQ4PJ1dejvZgmYeH+9Dna03q9PRgKLku9fnwNTmp3WSOkhzpiHPg9Jikew4jfikLABcVauFMXKw&#10;7jQ3WBBJBAYXVk8woduW18NyjXZuNuPiFt4G4trvA36RattHJso/x3sPsVVbrWc0urD8Z1vfDGcL&#10;i3AG2kMh/8n33k8sU60zuGGQN5v2T1+9og+CpLB/1KKx4l3BKF+sp8Wiz8FFuG6nlb+4vv3i9Rvw&#10;pazcZPA98GWCuMn0396Gr26+/yufwGjkflpsbKlqyiyHxcePnqwjBW8hl6GjhHq0/+hkPByvSM0d&#10;bZmdBHMKJ3lLkZxML8ofurgh+mneH824yKHMQCTBfJSfwbFciIyxVMmZUUbUOWiIyun5/WDMoqvs&#10;NCoHe8Ln8pXBAPEsxT7eY0QI1njhk8n07ZvTvEU6PXr6YHDXQ8C8VGAqSzXTGweQj56+/7zZvh6M&#10;Jy/fXhXmmxIp0p7fvSUjYp5lMekslpEcVjS6nPTEgpvB9IQapVqhf2bb8vnaO9D4sWlcJXLwzQDO&#10;0vlTVj7a223LFDbqNGrYB55e9dM83th83TQQF8VFM0I3iZ13VFV5F8teVc7AVrXKRkfDRpN8Jvd8&#10;YHFK+TeZNChM56aN5vNyY5OjYJSXn3OpVAEuz6/FTTelGsCJXKdlCRT/0hRA84uU48wPI/eJnTDo&#10;j6dwuhVjbCerigMZMvErjMWm9FtLqHfce76ysXnjVI7xzgcgjVzzzYSJnyFPUPfeeooiRSWAa/FL&#10;hKZEKXyXcpD9NPEsNYrWTzBqsa5880w1ujMjeEWsaCBOZcpjtN7fDBEhz3KXKBVJVbMEvJ6N7Y2M&#10;mqY9ifBggLs+jGdfwtL1BCxtjeILH8TIaPf2uRSKcrjYGtVDlLUktQ+1WBTPBMKOHJ1tPg+iEWuy&#10;o2+iblkEEX3o9Ie5cg+Sf1iaGazxmX2TFNfICRfQoC+xWZLWvZioou06VqK5KQUDNzbhIY4qVllx&#10;AT9EYrj5rtJaUltYpcmp7XDvv2B8TyHjJi1kcRgmCINCYLKUPfFKXrlxobxV+xNpgso/ljcrNAO+&#10;rsJdC/rwkWfRyVJpueV8nnNwpeJYKIUK3zWtO1zBfDlS/C8YhIXwRquBNO5IbHcbSo/DYHy95se5&#10;siaJKGIcXPZySvHMoIBe+cYKtKdmmtVI7pGTBe8A9KJU0Fya0cViGlg9tDG/5sSSXZXDBA6VmhwT&#10;NkP7IrWsxLigGznz7tVaY1jJVA3GZRqJzBqCEDmbqIWWwig1FHHsRdxzciMjlCf3pNbU0I8XQqco&#10;zMXEqGmapf1VhoCRpe1CiBEUwKrwmfYkks276ZWZBtw75pHoGjtRjClR/Tk99YOxXiis0tywrLVi&#10;W/FjZSUk1rkcx61u9OJ3cgVzPHfN4F20P0mPNinN20EX55qLU4T+Q+tga55PhrLYpLQAp5p+JSQi&#10;Mkc9gyyJ4941F6jQ9BSU2KEZDGRgEpjbcGo1zUdCEsyqwOlChVIS392NfZlC85q4JsPITPEUjMWg&#10;VTp2XOWyKf85sRwPhnehCLiOBBpi1uPO58hX3gUmn3FZsB+rlfxSKJ6hfBbWzXGf3fq1VjF94LAl&#10;pGwU7yZaKxlNyobIM71tmkKeuPeWoZE5q8t2UqwYWF3mYW1UddvyHIYsRbgGK/VCltomTb4a3BR8&#10;BnnRLQSGUvDwPMNVYNi/NuJxTMVApYp6GVgXuKuqUT3wuTOGa6TRUC6RUoBHARFkI+Y6Ya+oeBr5&#10;q9upNnES7O7UUnEH6wrAm7ohrbMyqaBa3gRSIkWGSm31lTEpkBxarEU6ltWW0WCoDiGQq6QlxuZz&#10;JbhiOC6C0PNFdxpFb6lcctPPige/WEfav0BBgYgqJCzmZRjhGWFev10G4zjs4GorVp+2sjJMcdqL&#10;FaKmVsuyJvhE6rXgpZvrdcaYKxxNFjwlFqMv337ZvTrK6M7RlshiXRGJsnoSRwL6cbGsgLZ8gYwK&#10;T4q2LJYBLO+VbFViaTjY6MbAQbQtv03xdELFWVGzFywZ3LM+3RLYjcmtoFW5kcWYbS61gRmbFrRy&#10;5mb+mdgAtlEnEYLUnC83oqQ4Cl2MnPlmaYHijjLkxL7bGBdI141iZTG8zOTS9GWFCXN3OtEiV5Df&#10;VR960sa4W7Jb4OjAn5MH4ApQ48PES+JgE4k7sGtEQMQBz1rZII7kjqZ64hADoKRzCDaWEB5o/KHH&#10;u05NHIG7PAsT0qh9G1VLOtfZs4mcQWT6IGAUmEAIOivfE+lJ5Ah1WTxIKJb1ZssXmxFaE2kT42TU&#10;gwwE903RhHS85Tze+3gpB6tpLYO/S26306E2Y8NimKJnKzZmZIgQSnmg0jxNH0gx4CMehlszQN9r&#10;12nywBFr5dLSC0wP5coXLMIzTObHzAVXCleEWVDQJeLI+MB2Ij9SlBdHiK/RNEJYyqLXbrb37DlW&#10;KCcCPFtX57v8w9hP5iAuTow5LMpOVpaPmgjouoZ1FdqIQ0x+CF+qqcHd9KSpIsUogU9hPH2WOg8c&#10;IIX/nHgh2rat8dzNYp8rVnbaKiHEpZOhOx2Fp2Wch0kkrtNiTfwSnwQSY1ZUT69Zl3kiFncruR/r&#10;Btz1a/wUJmyiemUyR532XQ9FuHx3k7TvkZNFKisx43pgVa3CuI/JBMUTkD3vQPnV6xbfnThKJaiL&#10;IF0xvRV7rJLBZgWvbKb8WOcpPWJKk+Yl9dm8hOspHT/ujqU126NcrwQ62dxRLzASbJKxSQoMEqrb&#10;tS4zUAj2OZZAsCTAsTZc7uBcPD22PzZmIFb8YYmkkUKsxPQBqqa+RcXQ2NmDbhZ/+HfIEY0KLVIl&#10;sYpBXBHvjNPjAZUVvdy7mBAxu1LaM8omjQ6iVBZm/EdzfI7ThOi/1Mkmf83Xyr1vXpN7inLi/sU0&#10;N0ndsJK/zKH+i5/n/rv8ajeVE6bitV/+WX0imWeQN5EqfuVLqHjERRCXNzJd5WKLFEvnKuY4UkRi&#10;p9UgFBOSfb1eeP369Wg8bkBIU6ZrudGoLDhgVysbG8kjxyiZ0Cx4fUUWk6QfERhWontLBEW3RElm&#10;BvWyLto6zNi3FuzwZjZV2Z2TIoL3RnmnRNtycXDb46zDzF+u8pBxV6u2t6d0DNMWcLeu53xIOlpo&#10;wwBP+JBvEKjy4iu16jbObKzWqtaUP8FyyrEOsj7hc7AlMI0ggU3KmvWG9FIITERaegtX+yjeAkFy&#10;E8DM9iy7IhdpzANPkqNmHWAxExJRjw42issA+BCZs3EWc/hp6FWFDkSWPCBu+HiqyHQpevbM1FQ1&#10;lb+S+C4y9rOAb6pi6tbOTpVZEYlR280wUazJCvc78cvj6MTvALFjj+prBKdcH66CGt9KNrFbbkgo&#10;+5FGS7g0y0Uf7gkzYWbn3es76gHs3nEUtMhDH2Ij3Vat1iDzTbAuZz+KEAoXHI/kR54JTB05cxby&#10;tBF4x8bQbYDkcGOAEX11VhBWSAwUZk2matFswLRp6rkaTUXBIzIFa/ZlmYRIoq51tcWXe+1SbEdr&#10;s3/KAoMw6bm5G+x0nLJbrGbKlosj2ZR1P66i2dkCMO8rNUwp40x+xSLDaoT4FfpVwFBIyEoM8mIz&#10;4M3McfyD/8hQVsFaHOwEHWrpWayM2ciIsSvnQGzc1YS4KuxlA+Pi4Z7YGaiOV5c/2ZjmAWzKNzFq&#10;bf9JD8l/WqnKnQXWgUpbKZe2Rk1yRHGnloNVW6pIhBQwp8pKl8hcmsxVXMVqxVqjLGdC5q5oErOF&#10;R0SrLZVy0OsOQ2Nnq+pNK3mLB+FA92wXZxTVwLKK/+iP/3QrOqhqap252a0uDiHiMIkW4RiXavvc&#10;kpjyH1PYSYIcmgzEenaJjuT5Z/4Q+jMUfF7BVA/WIntIXJJqwSKzszJb36qcgApvFq2miQDGDaRM&#10;S7ImyEJV7WgkoH3Jwc7boGhcyc3VLRAUuSYXN5TFqqfqXWlDlj9kN4T6PtkabazWj2UzWs1XxNFW&#10;Q6CuFMG9JUw4qxG2rfrS8IR5SltRFzVIFGkzI3UDFmfE9HJJD0e346EDZy1Ia1YoY1LAclDgdUwZ&#10;yYvPyy7LTXBoN23V1tRz+j1ct+Z7AfAV6mgPVZRwrzQaxfTM5sUOA+TjA8em29USdsxZ2bY4Uj2F&#10;IqlHFVLFKzl5Gm2i4TBwRKlgVWTMlyqZjNc67iD2rlNBgi/0lz4wEIWZzajcHnkP5H74p8SIMRHl&#10;iFC6jaJExuQTMDEYOAYygB0gpwTJvtsqtHUzxyAP32wMqJbWj3q1vK947vkKOmZqgiWidxIOR1vl&#10;LkMOrNYh+LFYXXWMakt7g7E1HetPP/6sSYlZr19f3+JjQjKwFLYe9oPFNJsk0bOi0E+ev/8M4wFv&#10;i5dywMDhqFOmdKL4/e7OmAwix7GhIqI1jzpQFxjthZPFBAkNLbhZLm8IYUfhQLpF/24cay7hnpwc&#10;goAWMvg9kNs29fIl3Oam3RuuMSk5Q8sE85Sw4iiLm+o/y77lk6MX4XCqwcGGAYG/d8XX49QHkDkc&#10;z0DuNmk7R5x8KX/YobLQN2LUpgGBXOVG7PhMXgeHr4GbE8ouOF6EKzdVn2CyMhjAFuRE4aCH+z/B&#10;ia2I02CJ1JFA7r64hVPfJiiBOGAK8nbOMo0m63RrPW4oukas5EZ5bkks/cmnHwLsDSDqXA0k3BAY&#10;DxwpWgSIJ634biVDkAbZjdSCNC1kmL7/7AO8kV+cvu0PJlRmuVI2VT3D03bs20nkjOlaQIuFfa7O&#10;cd2xtg6kj+Hw1GZUfWiINS1hIC8A8JZ8SePKVYCZLpri6Swa3ZKzzf0R57m2sl655FOoseOoHBTK&#10;QhKmkqYZWSY5yyPSgxLKwP9l+eoBqQapID75k3/9HYoDvGBq1Qb7oVmscTeYR7sBX5TUIKuKsFIp&#10;JeFwnK0UlZsFSGPdnIuNh7DkjDOcOrg90AdKY8XD9TcKxkVfLdN4PdXDvXq+6HICXV2Ivw3m3ekw&#10;oOSJZ0WW9JKHj1rrhYLaIbbB3axX8+QPQAGczJT5xKRMru84P2Tj7hUjcIJ5wn/6Xz7FxBi8eTZR&#10;6Px64YmBKG1erDllnBvNUaDEQGP90ZBdyV2LJYaK+OUa3nKxgqclVUpUKzMUIo8Xn7zQqAVqdYy0&#10;hoVSQFmuyriaRdpHFrKoRSJchhlzaedi2dtB/+WNhqOiMp1J3qtCvRv07sL13Czu1xWx1akwoIpW&#10;yeVqtjzodUudMhILlAkSh5HgubV6ddxnM25aOy12NFy60TIw4SkDEiaZ05t+D1qOOtKNMGS6M11G&#10;cDeitYBVC8Z77/ljiqRh7+7lm1PmtKevl6IJqU2qsIpGUNEmwkxoSfbaC9B++k1cPtm8g2Yznck8&#10;f/YEgx1cQznReIi4ATIWU2plrw8xluvhz378OZZa/BOJd7UZE+cyuqJEwSQAY3Cuyv2TI4FgHrdR&#10;TLANvRTETG7qH//0O4kHtptu707Bk8Albo5xjdTnYJl4dpuRsZyTlyF/sdTmJKouppNgOWEBcAsF&#10;+M1nMWVp/fbf+vQXr78ZLxeVZptbxNl4IJFsM0zC3lyec4xXSj7ZidzNXJ4z6SkwDSYAXOt3EU4o&#10;azEsG8wHDAknk+Fhs80WGXOuuTIwZckxBYVijK3uSlacsDwu2V/QLg87OwgQNdd2V6AxWQRz2W3Z&#10;XSMBS6pZCsjx3VCYND460zFPtT/MpYEi0BsQLhJyQ2glWh9Mmx4/OmSxQWsUpu0k35y+wU+OsS9+&#10;YNzPsPEfn+wORhPCvQ/3WwjiWu3OXa+/ms56t7cpNawhvy659o8GTLMjuPTopmQ/GipihSH2bDym&#10;ED7Z7xwf77M2uGHUHuTK+09+AOfr5euzDw4ercr9BWimS8BmtzfsxhtB8plKZniHHduq0+7IJiXY&#10;QPKOxO7c/uYPfotqkvHt27fnZD137waMuAFx8pUGvrPVRrM/vOMjUMmgUKX0h9+onJNcHmci025h&#10;jrjU/EkhFjlO+sVs+uzoPQ7fL1++fnF+CpG1233w7NHR+88efvX6ElgJZSaWY3gqDO7uLi8ugQn+&#10;23/6X112f0wQNzenbKERv2iU5ImVhVYSVhrdpfUKv/PR9wN15Zt/9vv/Cvda5jPNzi4Q7k61fEw4&#10;+E7rk+8d33W7TPNswCAY9dXbAXdg51ffz7ocItFN9xb+Gz5ER7t7rKW93eJ7jz9iXlIsZ0/PBjTh&#10;s/m41dnhfZy+eNU5PFD0w2BaZ5Tfavz6B+8jKnt9cfGbzzocBdiBEVME2I2jWWyY6DYuW/xldHP2&#10;godWKVTWty9769vzV5+/9+t/b/9v/57ffG4W+LoaQMSr0DJnXKIcVUOqEdl69i799QrOS9wf+8S3&#10;zmYAQELjSP+aLegzmZznSJdGAeSE75w4jIvnGh/PXB1LIs8pVDIx35ayPAjkO+yLxg5VyttYx6s5&#10;gvwcpMk1LqVNfmwW4qZuWrEvfognd5KUVs3ZozQEL6EeBjpUTbWSM0siLSWtYPHRwWGvz8xoNRoP&#10;2lX3t37tIQTTHlCvh/ein69F+XqG7AA4rnwkebMWS//yX/xzCrVCpb2ZzcAOwSNYTCjl/s3by0hn&#10;XfiLb15B+9rf38tF2c5+4+PnjznuZIB0SxxZuJwtv/jqaw4rFMPdy8v6Truz96zR3uUGWYQ4so3H&#10;o9H11R3QDiFA4+UK7GKn1SJCCVPh0WxIr81ZxziaxhU6dH8858bEMvYpDKUMAEfy298/ScVBjx4e&#10;MRSFgtYfkGu5btfJI4Gevmo8fS+NRKWikB+hoq04ZNbfnV4e77X2d+qK8jOdOuUZB1GrXGHUiZk/&#10;puM4SjLiHYLFq5GInz/bM4zIy1WadFWLMHzy/lP2IySFVPLJStNYs/OYG7E/GH/1qstoEbnHs8cP&#10;ilz3FCirzdUNAqnxejphprLbbtFcLww7vLwi6D54Qt5up0PxSbAt5hUX57f9WZWA3F/7+Okvvjnl&#10;Nj047NDBMV5tooou1YKd8J/9P/8ynfAx/KTvfA+rc4kqMnNEm9Qy6+D15QCHQoQqf/iHb33p1Bzk&#10;A5wArDS+II+C1cGQmblrpVHZ3WnsHe1RHwGJn3T2/s7v/k69UXvz8ttvvv4OolOlWK1VS3y6YDZ/&#10;fX71s7OXrZoYU+DA6KcQDGJOOZ0xbSqypktcZaRIjMbXt6Nvzrq704V4tRv0vfCd8kcnDzKKDcJ5&#10;Ntu77f8fX/9fezsM5WsfffLxctzDLKfdOWArdHYzh3vv47rNyXbRveQ6Ller/FtmQZg8s5/IKwTQ&#10;rFkWKeE4qhEy2U6tgrMufO+KRTedvXlVVjxgUamIyXanWTZWs2esacWBpPkjkrTTg+PgvaYP3yAZ&#10;TUw0KACXHaYYTCEadvjJnEN/E52wUn3UaYPkUosyooGqDMMCh9kMKe3UlJRRX3/3LXUSRyc1rE78&#10;HFeRpBOwauXD7Gtw4RrrVhMSU41794zi6F0WbsbQUg2tNMMMlBoldyVqtYJv4hEYPtbVQbyxKfC9&#10;A3pGVsk2sk452ha/pimWlLRyvfIxuluL7qYxZuoH5BnlWWZdvuwgPNl5mPMWwHBGRNEsXCBgHm4+&#10;eiSqLtdiRnPbgv/OPx52Lq1iEHjpOD3armwg6Zm9MQkZxuLWJRDZpE4VmypynEJlOg6zHHZ7JhV6&#10;UIcAkBBo6plrr0pYeCVuttGsRYY6S3bM9HIbgNopmF41mKdXLTsbMxCi4VQ6i4x31a9GAsmEnuq5&#10;K780WzBPMbmkbr17OVD4DrEUHEKi3tbwzTSf1hKtfDe1P0E6yw2Y82t1JMEeHwNHGMRcvFkTWCae&#10;qfsoiOUNBlUDnjP4BGei7N35LEsacF+URv6NhogFmSjoX0VlxwnaHI6HMPH5p1kpGtQUyYeKJicU&#10;fAFfJVMogybAtQMDa8LrIvakXqLyFE1Hdjic1UQEKTLk8aOnsZEbb7o3Brdnut0BKnFaI+473hP+&#10;pTbZhs+MCJQZhfG9bER+dd0d9rPgdUjleSTNbDkyKzPXwP80v1i9cTaxyFL+041r0yTLv9GyJ8yb&#10;/5ucbWAn1jm/njtb0WrMNrFfr7dzJc2CmQyCWKhq1ejDfWfqGKepm2w4GiHuCT4U31FWy0wWvEwo&#10;WkAiaqUleonBYMQItqUvww8SGrW+wZEY7tDvNfehC8aoSdAEGgU5TiwSDPAF403mBJgL8G8RArJ5&#10;9IE5qwiGdcXM39i2rFcyOE9Rc7o2bdYe81W4vXMi9e4vbksNBK8FqL/pX2O8N5kEisDdGkIeWce3&#10;Dtq7+2RmetEq1yw1Gw5zLmgeoVje8FYwW0BBykQCpj3yvyl3LAeLkMp3qLjVB8rahV1BPUEZQ3hS&#10;lEoQQg1N9WpS2R9niEZxmlwCqkFPlvpJOjllPgkQY6wpoabGp759CSY5wtWAcskniSRGc00+YSVw&#10;isD78glzhYYqR5KWiYUOpEJ1BIaAdak0q3p9ZVamrNIZL8nuKhbaEJlrPQxAWb6I/wGonOCLrlWg&#10;TEKxU0Rf4694UkbzcwXXs1sqTSpid0mkE0dmkCjgyXx3lOUewJPItrlMC+ixS93bvpyypNpFagE8&#10;ktC7H540ebi8vtV6fH6+VjdPU0iLF8S9HgUJz4czgX9EJOANUh2uLXSZ9ZLLmOVgGM8t948qL5D/&#10;OdsLRu1mm8s2annF3VTAqElCnt727gylTBk093ajEA+BMU0xDd0dqG6dFoZA0/kypsHNAwQGtPqL&#10;hURNG4Ea/G++G++G86ymEWkxZd8pcwyWLzMvvgEwk84okR4xE3MFiJheAxCEOZZnziiu4scBS5ZE&#10;9TrJ8d6u+ZklJHzLc83PQelPRTw33aljphQ/+cnniueVezkQdUvRRzRy66Beh8MlxVO5KpE6MB5u&#10;etLKxoChMMhFO7ELzJNTnViHa94ph/BotoD760gjKdszdutiCfRFi5VoWTJMK2QWINbF4sMHJ7ot&#10;CIoMqAWFcN4h3BLqGi5lWCL5CixAlhylHh07kvPxck6GYX1nZ7/TAbGarRc0auxCinlJJABhl1Md&#10;Q5T70miadoLZf7R5c9UbjcE83VaxaRlthARBtMBrRmZngG5ozit2JOYgHudVJKArYUeE2oEswwTH&#10;/N5swWLgkgI13ArDyZgzQ4YM9sRISbt77a05K/Bk2OSMsXmZ9WoF1EGuCeJ7yJpI4g2zdmPVAF5m&#10;jB+lApUTYwfeXZmXX5EDakRSFpsHQBmR8HjU40heyp5H9SVXYklz1vz5bGnEKJT+zLFgFK27dxDJ&#10;FrikSWFkidAUtWAnsBXROuPdz3JSZOh8SbkCJefo8bEsMTKZRdhLs8EwnOdXUPJCZQaXGJ9feiUk&#10;Dfk//PFPdqvZwzpW7QQmc8iwMsSkrCe1AuV7znlzfs56puh/8WYifUMm+fM//4JidgALYjFi9bba&#10;Lddy4f0wnPeHZ8SuLBa+adLygtYZezq+qfnhYcsSnIeJX42ZdtR3GlV5ODAoV94lKdmkpKT2hVwP&#10;gawoIiO76fMLpomVjEXT8+btDWsewsh2Gtt2CW2OqYICF1ewzKVM6TmyyInQcITP19kpt1tlRumY&#10;VcCVKMwz7ZrXrnKqL0F1S7ncdNYn8Oygs1fw6oxxlsFChlzitSDrHNLb5+MGUXKsob06pf+sf913&#10;VrHH7bbZ1nNqXc6V4Bwy78hsFpvhhqilPzi/TWu8XojmILvbroNuMgC/uu6ZO0v03rNn8xUclu3T&#10;50/lSunlzi8v1m/OgPeuzs9zlfqnv/H3C7XdXGWHnoojCCJe6EPr8CqtdrYqZ5H8bg0oyKeKIUGQ&#10;KyAKKBUhLPmbpWNdUXG5QMVA6cwLsgZUxkcyZqTuWQmBdpcbXoygaHk0ykQRMWOsh40iJDQHwCQt&#10;ZmTiotPRKclRVdeZNM02G4q9e3PRvJNe1FZwJ/dcS2l5x/1o2TF/Jd1wXB/1RjWZlfCwWKHJzZLR&#10;WLZhj/t09yE/kWnXcNabzAkt5zqAq1y9uem1GnXe8/5uS0zR7co8VXXxTRcsb9p/u2pd92GnSt5e&#10;lIsBs4LhfPaLeUYXUjLfBBmQo2KOw1lhD0kMckF/cnH67ah7AQDDTA+1OFQq3tRGxjFRgWCGtDgO&#10;ppRQiIP6Y/G1djrM6asFmb2VUcktDftGLlar1DWpJtN+JdOImWJy7kIj89Oqoo6lUSJclp2OxlUM&#10;jChiHrCQVVK0i80aUrJt9LNvz6l3MEJjsfNEQFUCaYIRlpPEwUg26kh0w7UAf76U8kYZTfOsoUoo&#10;3sBzWyJpq0G4uhgUySPjIpKJee74ZJdkrfPBuLvQ7NT6lgrjU14TfRsi4yoAQHNRrYDnujSwsILg&#10;b4s0LDJtaM9si+kIKCqnG6HmXIUgzjnzXkIvRZNA67jbappBrH/Rm3KJkEmByT/v9KI7Ut++2bQZ&#10;18uyh9GQAnFo2q67N3xwnASqBQf/CBFCm8SmVQhKhhMOKGxZzVsOzS9//nP4XyC31zc3HGjT+RX5&#10;CKj9jygIi97Bfj01D52R1/R6blakWb6pTIF8Ig/uFt9OqXz4+LzAVrMsH0baJQ320GENczo1/deX&#10;XQb7CnOK3Bp2OYXyeqEMl6RO5EcmXudmeIfPF5Sd3Glcc2Ra5RQZyw+BKclAJy5YS2ImolvPWqRr&#10;9IbEUoNk1ojrYMzQYJpHGYe/gz0qc64yVoRx67YpV8WzjkZGo5GVg4s1TCflJbuW3qlWylyR7+1d&#10;rYz1RdXBGitI81+lq7F+jTdGry1/jTwfz0VYvF4pgmhrXjkc1vwGm0RTqG81fockIfKRChTrT7ai&#10;GhteJraJkxip9T6xN51ccV2JFSuykE0txRmgfFXZrkRcrktJeUXAcy1w2AylU9upOLU1llWB6Gau&#10;6jPuSRKpctb3ufd0EbFMVYoZ99v+R2paAeYO8X5IvEjWgIerWBdz2VYhFKdhwknaUjJSRNtjTzmy&#10;UXVi9ZKekpSv8kwSqVgVD8Qma62ojNUyUf/lTAwhv0KxgKimE1O1KplFI7gtM0g+M/ijQp9ogoHo&#10;PZOZKUXQSztbPw1g9vSEzcA5PcagHKvdTtQs6Y1qOmzGuOi5VAxmhAJosp7Np8eqEp4EN/ipmZln&#10;HYRrI5KNOaixrBAB8S22cz1lyhESYlJbUIljNdDlQEZ2iB28Kz9Yi3MQcVkcdJWeskiV27FrLHO5&#10;YeGZIn9Q15mOyRsABHDAlzae3KM3GpXTRAVKFecNc/dyYbqZtZneoqSFaLpaAcuSnisaAsAaBzoQ&#10;zNGBdB00UReXXZmTe1k0vXQCve4M6TUGs8dHB/L0QDU076Mm2sZp/LtgQ0rMjFrG0MwM/XIt/Y/N&#10;Ujo2V0s9Qx51an4h64XUxVSkO71QtFhljm/EChyy3Mr8GEySVN8zK3h8wonkST8R6VsntukkDHBS&#10;PnByT9THgA7RBdEMBWX5zBcpc9wzrrD+b883fV0oWqxmdxl6abaBhdKIksWwGQ8kYOdixVtyfc9p&#10;0aFyxalfmsz9ArlNlOEGxz7JbAx2AEW4NQwAkn5htRIfQlzxCiFnag3vmz6TekhbKcpwine7qdu5&#10;WGChmLvDcY8s6MkwBC6SlC9St6ynjIqsWG5Wy4tZwsQ1r7TeKt8hsxSFAX4fdtxZ2dXSnlegKUEZ&#10;zqT2sOY9/k7sZEqNbJaFofCkjA4Pw65kEqdOVuNYVUlyQIb0JvSLSjQWC18fQSbneotqLcjoztlJ&#10;IrxvIxIEFbu7klEDd7/Czq3TTrs3QwbF9k7QHy0XW7UPGSM+w5EmDCOWj0DWxAXQQ4hwZueyKU2r&#10;q3KSjwpyx9Pl8vB4IVhbmTuYaqDEkcRe6JXU76l9vJ0aCmGG04Vpwmw6QiOe2ejc4K9ImskaD9FR&#10;hG1Kh0wBEIjMszEbhYh6QiFgcNLn5AhcZK+xQcCtZqvbuRjuMuvBa5h5/kKs2q2cZmRma5igeAcy&#10;n1clIARPgZBJgD+qHg7qUd1CbExAEMl0C9V6o95p75RU5+ByNAQ3SUXnTmoQE8smKCvxkDA+9jhc&#10;d3nX27nB8U6VvIv+D+8KM+FRRS/6tKUSkpPBCAKHIzgtJpbIyN5TfteKPaY3LuYs5QTNv9bGRttN&#10;0g/RmfyCje+WNkvhaazZDruNGvNGTgs4tPJDzlDek16r8HS6aDYIDKi35yOqyRrlZLVRlGS/QjvA&#10;VLpaqaeDwVIpFNF0LfmrlX1wXmhq8uxI0X+gDQv44dwLlfTmKBKJR+bb2F+eyL431X2/QqpUlwQ7&#10;3yhpYFculZ89ec7UGyTri+9elpVoU+jJXE1R2SszbWZx+YpTd3ggzBbkTzNYUP7t1mpHT55iw7zp&#10;X5NMw2lNnrlSsuSKCUMfyCK5TyOI1WdzPtACIsBmsrRTKq+VRK78LGkmttgZgPRSeVWKOraTXOyV&#10;/aISzUKZVJu2H2wUJCkECUbMi58gJt1mra+Wn0eAzk1zHAwgGnXzdceZeyWeie5KjZkQUTC0EZgo&#10;LETiKaUgSrRNDZ3LGApFNYvSG2pZXrQIfNaKgQqlVVFekFj3z5gmyQs0ZF6EvTF0Q4/8KpJs8CNI&#10;LYJYzuK6MOqfrPH7Pj6wDhC96zpQ5nCewh2UF6832S9vdP4sNdsoFx8edECWZP/aH1sWBansjFbW&#10;hC3h38hFPR2MCgq99r95+Sp+uHdUb1N0s6Nc3ors+ZnJcrxlI/xO+z3cdAlmubwcgnFli/6bt1c0&#10;pVd3/b0dhits2/p6MWe546ywoHgnmdfkV9yRiCeleUrBVUOJaGMQyQMKW8ebV6YUGwSvmkRzg0YN&#10;k1c8dcMbugpQY7ipGkLqfCZPJTSGG2QoRuUEmiWSDRdhRHDwmOezRCpqUVjL8rgNMF7MKc3BTCYw&#10;lGxoG3K73QY6p/h6tbJTL0E4WFv4QhZD50q+RVI3SiAirG9u4cN5HCSSPcQqlvA9J9EILLddKWE2&#10;y/uLQ5w7aAuZ7ufEqzUWo5reUDaGmJLfDgJ+40EHoIo5TfH4uLiScxrErrlU19G2VEyWGwINoweP&#10;HmgPhs5Pv/g59CJK6FV8QZlF8mp1h6i6h9lWMcrkSCEOi9DiSVetmWs3LUYna2EDbFv7/2Gu2qAl&#10;0phBLoXsPeHiuBmsnNXCATQf9fhPo9Uyma3ZYO5kQn8gYtt0loSiYATYCpNB5gbMdqn50NwkgvwI&#10;HMZzQndYSZx6E5NJIKWeeKuyUsejxCwcksm913qqslMJuZhFSvnTTvFM9QLOSMr2dDHnNkjkZVCQ&#10;51rsPXnylIksWb1Y2tl4yOec4eZ9e05n5dM+4VfKzJQ3YOaIsprHidDsjr3YkiHqgBmQoHxnESJp&#10;dyC2FBzJAqlamnQ5WPqP5p4ZdwPxM8+cT8djHz1I+XGJigKzEFQbFfW5iiWAqIV5H1zcpc2CPEbs&#10;vOqHDdjx+N7AhvHKM0DFYDBbYp3Y2dkxBnLoZmjIYTxR8y4tVRAjSX1OCAvZfNSMqu1aBXSBPzlV&#10;xwvPOTnqtKQTjmJIfEyVqkX/6EDESA1c6Zl1dFergq+TsArWQj0Jbz6dkTlC5+GrZow755JfWDa0&#10;JsKeOs4GMIYKNH25zG6nubYE3WA0k78AHPsyRGNZ9mKml8M4D58686/GwTeRLACv5nnGLIQieYmI&#10;e6zQpq0qHrm5Uy+NpvLoZxZd4zZg+g4/qyzwJpu9mwTWChPGVuaueX1xQxvJRt5/3DDrY052Ta24&#10;EkivlTuGFzG/RfWxCti5+aLjXo2XrtkumIkUX2dxeXkhE+2IGnWMv/TF9XCxbkCqbTegmzmgWgua&#10;eUidizWxZrJAygkEFHWLqxugajQsKP0BMnkB+w8lIVOoU3piOjib66Au0OT3BUFueTv0M85Ba07m&#10;Eys2EhTnxRuSotHkYLq+cITd4O0vYjbDALmhJKH5Y2ctOkHDV5u1xMPJjEPKL8RBoWbRSDmFI9DX&#10;+Dk1VBLdOBn8nzhJclKyeWlLJs6w50AtA/JQtkcxc19ES4imXlQ4YEoI3qYUf18R7iI8RtZWYcUM&#10;8z6+vl48eLBLzYAnw+W3V0PY8dO1BXtK3CKC9HRNtZ0xV1/+GFevYi0sQyGj+MTUNcqziZkVKPJz&#10;ovliUJnIUV/OSwnmlmb6DH91IV1UGIJPypwvJzPkreUS8XNwoA2DKPWUFsbuKZhYl8M2vrud5gVY&#10;QxONTCeapfo1+CCKUjIoQykp1t1gKd4ZD0IiMTf1xltIr8UfgIoEKZhpo+4+R0xyczE2UyiJGKMU&#10;Os83IksaUkYu0WR5FbGxpBBo9xUrsxY6GdsED/0t/3UWYxiaecUC5UA2nLkyP9KkDjW3KkAtO8AG&#10;qUQT+JWmK+0ZRe7GQdIaS0PppFG91AKWQSiMRVUg7HvLFeHbUxaoQwVWMhvqWk3jL+4LqOkGCjgW&#10;6yKcGAIAb2K1CO04DnDkWrjJQqo9X/kcRQeXcx4kkit+CzcQzGqzyo/SnBs+CBCymnMcPVciEMgD&#10;gdUK4bDWUPZVmNRLdURQyLQGk+lacYlrE7LF+FsE8miH0xlVFIPMgEGhUP1BAtGP+/LN+QVHodxl&#10;i0ShLHFroRdW7btJsQuFRb0+u7zs3l33ppqHZjKUfTCKP/3gORAJ6X6Xl39W1hrD3BlgEpP2xfHx&#10;wQjz1h6y/o3lVSC+2sAGxAk20Cfh4KvtIIepNYeDnypZYQUIJ7YXeuSgtGIpc/5ANCpXvNHbJV0c&#10;lHg8DHk1y+kUVqp5gmdsaouYCMl6f76Q7pRSfjEL5sreVOOvcZElgKQKcNb3Ec56nfrV1Z2GDwDG&#10;jrzQIU+K/c7AamExQ7FNJF3TqLn2Chy+18LXmsXDXW3G8BTTUf9gr/bxxw+oh3s3U2bY9FElKPPZ&#10;SCkkTnR8vFN8evzVt29EOCjgcjy3oO2o2eRkQRlIwBVowgaxL/gFB4QTYXWgeZNnWA4ivVSPpDkO&#10;5xalw5KKWO5lDKQc0wAK4pEwzB/e9RejEVcGG5l12xuNMKwhwXhzTell9lg6CxmxSsgGdsS6l8Is&#10;caqVjEykeE/cPgEDSZbsVsdNjsk2zf+mVPb1ZvNKfbdMMu5+5c3IOaogzIdzgFU0n25gXRoNJIIx&#10;xTyJedSTk33sOthvZpeAnU62sHJhQ9Ea2YGck7CONixaMkRB/E2xzEZDEHXw0aEnvCO+vMIPY00d&#10;xn9HU9ZuVyplPFGzr99ccNnPsbJjWEuSRAtjSbEhxsPNeDzl02H+LAsd7LVVa2kf8sNjgUfB48dt&#10;vvub8zvZa84yD46bcGPYk3/3Nx/DaiDC4dnDfczYcMvE++/67vaPfvINo1pezX/yu5/edMenZ9ez&#10;0RpWXr87Ez3WwxU/LJaZDoEuqaHnMvnxT186KbJW1v/ApYmA5KM1qlKdaPJicHfZq+3W9569PxgN&#10;v3n5YtCVGTt7rbVLO+gwjBmRt7wJHh7tax/DdnFQEOY7hLiKKLE5e9PTFFuy+cXB/h7F65+uX0Bv&#10;hpzLXJkR/a98+uF6NNgs54d7u4qeyOXuxlPurScPFRrMG5wu140CxKJCp1ZyLKZrtb4GSH9QzJ91&#10;4WNQx0AswO0JIdBmd7cl7mulMpppj0amJuVwW1oeAkjGg+MDGtkDj067RUsJ/7Z/CwOkD5+n2izz&#10;sQe4268DrLA5JLCIfnN6+v1PP/vBD54ftauf//yrL775TumNgHfF0m7+SERoaOuaqm1VJGuZZ7q9&#10;CYq4SsnkGTxeKg/WGaAedRLAg+eIqFfbgbS6WBFPGvbGK7Y7bEMudREl9feCSql2uFP71z8aWjpF&#10;7jmZz1Kzby4vbuGlcJqtJZDdPn3Q4Ka6uhrDkwAHciEhyZhAyd55iyyabzwq1DxnvkKQRMuXLHlr&#10;OxSQa7X++TffDDHlhHy+3oDYU4v/1//497K1AjKS4S0uuevedDUb9vh+jSLYA/dW9oPnjzBj6k8W&#10;LVHbc7DgJmPB3+VckS9WKpf2WjUYfVDmLs66oZydNthZ814+OD6qERcBsHg3AmSiYZPfXk4wF2Wf&#10;KD/WiNJ7wA8uSGxQLLdIml2MhvPcEnVA9mC3MxmNGOkzGgVr4ZiYT0aB+SE8OTkqKFCkIAEZesVy&#10;EUUQJGT94bL8xnnUt2r05588f8TTYBPRw7VbzY8/eu/zn3+JyzcGOxQQnLi/ePGGU4Kf8gDzQ4Za&#10;1fJlT3+Tl7m308Yn6PM3F/vkeePGc9RB4Xc9njQqBJugjYyeHuxx7yKgvb684S6ggoSTD0vh4GAO&#10;EZEud7KZ8V7w4+k00STWnz9+fH1xAaU/WM6F+HuZX/v+ZxgNEPaL9zgzE4pErJWJRmQ/1iulnbp7&#10;f5nTPMkZMJnAwOSuz/oHuy1hVwlcpyLr/09+8g1sQ35CXsyTLRFUrVYDXgDiz3A80dhBnlUy3EbU&#10;ofg+GfUFcEe9wB107xIkV5vC2fmrs6u769sxK0Kd7x30AUEpRG5i4k3hv1j1m1UG5rnPPv2sXm8m&#10;pVbnJC5UCBP3f/8P/5h68tnD41/99NOjg32UAqMRQ/rJ4weH3d7o+m79s8+/PDo8+G/+ye9NSFRf&#10;r46PD7nOl4vF4WE7JXHcTTDtz/GY/sW/+QnP4ez0FRNhbDU//PARgBZoyO//wY/x8uQK+Pjp87tg&#10;8sWr1zNRtN2bwQy9IjaVf/Kv/ncLCfY+eXxcxfn7AKJ/kZPq2/G6bL1EodISZh6QjLKVmX6lRgvn&#10;q+9olJFNFpAVtTPFms8zImk6s+cp70GgC/qtckXzQE48mdhT7dBwrOXxsJaIgJ/hY/NOahMCUGc8&#10;RmnaooIB3aDQIUp6PgmXiwLCJHDL2dKd32yXm3mPLPu1wgqi0GBYl/GE4oYyXr0ChJIn7Du/WQmz&#10;iqZcMn69enZ96Ss0j4lI0exbouubrqjWzGP1I3wMUPARYc1QpXPlybGjVZ8Em/kIAREDD7VUkiJg&#10;TFWr0q9An33v+ftsFv754Z98xc3HSYWDHidYsZBtf5rd2614QZaAjjnFGGE8rrcjCB5zNQqSzM3N&#10;jXLLVFlLc7R3dNiDzwC3nugTrq/F/AEquXDzZ3/25ftPCaZt73fafCv+youfvuAMvKzUOzu7nDNs&#10;PDpZkI8lwQOe/G5q+O2jsgU69SN21sszPCPkapKoWgjSHU0/gmvEf/eP/n5O1rJ0rZRdq8F4VECc&#10;HG6ub88BJfkrk+lmt46taQ06Mo9/KpQWR57sg50GE0wKKGh5vh5LBs5vAZ8BN9u/nckxPlf2lDcH&#10;BLneoTCslAgMR5/S3G926m3IAXfT4OTBCcRy0oD3dtgZ+fJuazRRPlT3u4EcdeLo4/ceWZpO7h/+&#10;w0M+94s3pzc31xw+8tweTbZDbMonlHbMjJ4dt1lQX7x88+n7j2l6D/Z2S4UHnFoACm/fnl1cXIEe&#10;7u61Pvje01evz6i4qby9vFprfiSkIZDCjz/7nmBL6igJUz309CNJ6/TEP/vkw1az/vXXp6i+SBH9&#10;9qxnlk3YNJQhNH38YeOmN0CvS6UKEEdvDJueOfDzD3akVJPXTxFyWV5pZ0q144u9eHON0wHuFb2R&#10;hqxwVqECXN0MXr8ePH3Sxtn929M/2EOIXS41a4/743V3NPut3/iM33jbx32xxx3NkVLH9LSQbZZK&#10;2H1jBPD9j9/HqAeT6cHoRzigPHq4f9HlC0we7tRGY0qD9VsYOlsFSVge730v4DpJ/C4NVLxiVZQS&#10;bNEbZ0SmTbtFy65xrVo0yobosq7knIauO+bkJFsYqhcHkZgOiU00G4fTCTKi0BhdSpzFUMtyPSPZ&#10;9cjsnkYi5UqkWXhGj08DLzUgZCk7uVj+WvLe920amZMiXOiThQbb9Cyr2UiJWYfMEvjoG8voTsc/&#10;qTzYM6KIjcLM9O6dv0DKck7pIWbhdM+34ye697ZSxoW+j8N0LbbANIQL9hHDLmahEsXLIMomr2wu&#10;MH0AKtKc+UtrED2m8xpoA2GRFAZb2E1Nn9aydTbHKQsxM4Kt5BniJZohn/B7DY3kJgXCyexIGDsf&#10;rkrQjr44p5El7SXMG8zBmDTaVfTOXOF+iJISEFO/HKUfxG6ahaNhMYCvp5GvTShtcou/USbQPEQu&#10;V/ejaUv3NYczOc+vHWNyir/JDC0hCqxSabAkRtORI2tgqd1Spi9fxNQmvpl+u6b7N3ZwklKj+dbZ&#10;NOhPMm7s9qGMMyCMQ/bcWt6+sHCz3MGhIgdlnEANii+qpfkF7Oq8dB0+kAT9BnbekEdAc3Mp6oU8&#10;WUaPerWumbFJ2MR3y2YRkVqAMdZWhEstXp/dNBtlfgXqvrwR7HkUCnssVnKFEkJRPzuP7UXZQhCp&#10;Hv+DdLSyEceMljowho5WP6IHS/qkWQVDyRL6YVZcgYX1yiYFxHEjYllS4uOrGTXyiazJNBmDlg8G&#10;BZDNinfUNDqmOxVQR4Oa2p5x0tJCcMRYRgi8MjoR3Vg8GZlUi8Mh/xMhDSJ+iOqIIfzWT0X6MjgR&#10;mLrUuxN0mZcF+qA/k6+8EJyUxe4Qw0OHkMs5xH2IQqUtnn5Hi8sReihGnCOuWFariR3nCwzaGNlE&#10;QwGbvJqNlk2QPHNjcp3ZmELKy5cZ8GpQswJkkqJf0mPeiA0fyEnixACGBOqkjbYV5YiQvDUFQKjJ&#10;THpkCV/wFJxTlicZ3j/bjW36xKwprLrX4jemL4NBx7ctEMk7bWv/VWoLdr/D0zMtSW1BbIJLuNHi&#10;Bo3dJCejplCYa7WWK2Maudu+vhk474a8fGdXW0ZgJKi6+a1tV9Wlba3IiNMYM0DdBDjBzwx0KzIn&#10;eWwO/FyzPMdrmjpltZ2bOgh+hBmCuDKMiiyZDxMBvGhy3u5u29GnmvHF+S/Aqnl+ThoFLaDdJZIm&#10;l6MXcwqZOn4iSViYT7bj0Wo9lzsDO5foJh7t3k7H2w4UQ4eZqjp0B2fnNPXX3Af19Y8Od2E4Tyl/&#10;aTJ43RArrEuzQEXxOwjxkc8aAw3gJVC3jKZPGflE+RYZ607nSP/gpYe3g9xoRD4wr068A5o8H1Yc&#10;7z/uSaAaJeUinsMo45ZxmAoxzEg8iGCc5hPdO5xiXJxgxmAhvo2/ZZTA4raRPX8F8Tw+RnQiS6lz&#10;dbC3amXOWGQOlMVmylLgtocstpLzPF9cKnnZ/6TXgxKOheCEBmEz2VvmsoN+j66P7cDpzpojzcOR&#10;LXwWiRTnXCByO2Yn47fXl1dvV92722A9Y1DA+gNmZQ5A84grmOwztRHFWWUlkjIg7wYXmrC2R16+&#10;ZWJgZuQLoVcpdhUeywkcbJapVDWxnMBWy9sbmQYw61ss7nrxajExH28LjFUZrzBUMhhLZu3ImIpn&#10;QI2IaF/xUPBjq7VHDx6b9cF6tBkJyZQmiPE5ja68VKQOzeXmS4ps6t8+MiqELf3RGkMEwDewQN4p&#10;U5e7yThmlHW7lf7cEo+yNciKHuk4KTtKA0ON382icBtPlQa6tew/33DYGGkmT5UtHShDwVfIebMu&#10;ahJYz9zA/jQh2XWBleHG0xetRV8SIzR9s+BNC+Na83c1nIzJEZGGZTpZ9EazssKf6ua0yAPOMbBz&#10;ZWiVE5HUoA05h83ZcX5F0FqO9klOHPkcflFyiUOJpCmZJ79JBNgad4v9DCV6a2MvPnzeilNiT9ja&#10;a1ErCUPDk6+sUe92w4+CHAJD6/hwp5lNWmAdydoTzI0Ohbw9+dRoraJg3G35Il9l1kvGiTiv5EsO&#10;RxkUgaVrFoZjRcho102Wiv+mqVxKyAEQn5BlQThYOZ/aZGYAHjHOEdIJl14GY8IiU+IDBgmsr6lr&#10;iiizQ1TclLYpRidQ+Ta+hR0iIclmzHE0o1KBPyomvgqnxJKMxRgGzwJcZOOngelT/QpcRXiK2OdA&#10;Yd5YmLllwq8hCnngUBgALybjv/Vrn3GYT25Gp2ev6TY4f2QbYemck8Edk51bgo5M67FczFGDtKp5&#10;GoIiKWWLpRiq5ex81DPLP6+zuwteBVvkvRz8ldr+4cHTB1cIfoH8QF25KiGVhBrcKXuAorvRzNPW&#10;M5O6uwBElcQJU3fBlNw12wRZYr1a3D/co1Q7e3NB+axKIV86v+rxRT75mBQc6nTJnWDWw7/JJuQG&#10;UL2hMx8H4+Ts2wW4JNgqPwpRJeZ/ctxID0jPpo/EiVWb7EjG2OVqk0YLuoelQOfxDubQZq7t1psa&#10;yTGuCBvs/wyocLDMhWt0EiKmCssfs4kLsqdagaBhWKKgVf7KQuo1pVY9e+Z0DnRBcpFvGJp1h70B&#10;YpN6uWHcDFUT5DmNJ2MGjXk5GpbYe7JOjMwGEY/PbDpd2kxp+Dbk/OU01+dW2iiR2zNbXmHxi/W/&#10;/fPvFNiuGOm6U6ACJM+ZT0U7r6l7mMAgoE9XNbEKjPqeUfKq+epHaX4wRz1EP27uuy7ZPDinrwqN&#10;HbRpfBEGetkI4q7O9pHaGgl9WYe7rR0ZMfKzxHPkeE7gOTMR4dsysc/K4cZjrN2RkWrR0uzZ67Jv&#10;4K+AKGqAJ7KDMgHpLTjacHVBPGKTGGhj0krEMiWSgyR0XwFRlWICzpYFvpGDDDuBbcWy4RBASJFa&#10;frLrl6JLhWYe5Kwsykjer3B4ZJ4eVsn8QZQOfD/oS3jgZmcbeBgcEYC/EPZZgVtZJ7peu1mHXa2J&#10;93qDbpM+Znl1LTI5bAbrtmABA/iV8gJzOGGgKCtLhsYRDApPC7In9Nh5DyAyFNIUKpKZKCxwhMQE&#10;wFezEGx02esFOFeiZyfj8VDOsNuQW5UqX45QoTK7czL9RmiyEdkswEMkkvomn8W2k/qTSvbqthfI&#10;kpf3hbkPZDaxtrmPoJbPgiWXRbUa4wBjjjqZxALLETDiCAE1/KMPHuPgwMPHAEyeKWY5wblRxyUF&#10;EoC3xTci7yv5rzcYmcEhORG4/CSo6yjymY0+zleAqYHvoGduSmkkPEAmIT5M2uy+2M7JRSGCh7Kp&#10;KEdJ30k7N7UDqW2oNbVqcniyc8Oeudo1sFW8r1pZ64qpjDSwlIusdcv8fpW5RhzWPxjsKKKjWPZw&#10;syAEbMa8z5yEG62q6fbdcrUYWYpnXpm39LiqovhJGA4YYTYxIZVEcZ6fhj7GRZnmgu+LMaxBFaKu&#10;0DH3R88m3IQ0cHyjUydzhT7fXc7DtLFKez2zzrUf7Sb3rbkleDupEEJ9bpSKJFRtSGiq6y5rZNrI&#10;hmWJY8KJ2GrixE+zj8Zjxgb8s7CsYulqHBuVcpuyX0jOePrkiD15NyR3i4tom5PDql48Hb4kyqQO&#10;gBmr2fNwqNIQjF+TtSZBKU+iecYpHE9KOsilnxQrYlN7QqULw0HIzQdy66lNjBv1nAVXZwihktWs&#10;46VcS8mRBU44qTOnpujinoDbeivreC1RWc/Cxh2emK7EQ1nzxl+Rrx+mL8ybldvsxpYfJfFWbGQc&#10;B8cyJjYMCRvTefjy9Cafl8uVeJDytXN1qIo8jxMMO5i/o+cpsMF+himfccL17G1nxAgVazrRTG42&#10;3kjIDXLZYBUxfKPWBSpDPtEdJHN8zueLw91dgx+ZPMu5V7Ik1HdKHoe1ge7aXySBWU36pnP2rOrV&#10;PP/t2ytjpMim/Q6wdzB//6NHrOAmCtsIT3nVtxr1esguyjOO7Nx9E2QcVom1ubS0aAOq53Ams9vl&#10;Rp8AekCMYpEfPKRIpMT1kcQ0BmNnO1MLK4O4bTQcINtg+OyqgMzrruEEjWTjiiBIurKiRWopf8aP&#10;rfUyJJfnmEsJCvhUEzkpmV4on5mMNnk5z6YJJAoSS3aTCbfW8WqDqo31LUA+CXMJDbXCb3JydJNz&#10;OPsZO7cipvAD5Q5LwBqnfKpBf8jL3elUoRwGZtVu/F8zXBImKFKDhrbQRmQimphSVpwf+QlhnGsJ&#10;SmZE58tgVkbKfpomCBpIUmClATrCtCAvzFryV3W8q4W6a9reZEIQC9o880qXbEm6exmCChrkxFjZ&#10;NlRFnbOoVQxu+KKshznCiUixI3IrxXFMRBlDqRjgAYNB5k+WfM+syQKtr/PdlNYfmwkWAFPeQBor&#10;A2hFoBoALmpcnHHT99HaPaaEbsX+DZxSfS4n1dK7cuPmMWMgsRaMR+lWnUdGcWWfcXQVs5RJMjZb&#10;6kCYxSrrWZXIIHNMpdX8k7Y2S9PUtnLNUiOH5hoCQET/o+bYKxzstWAJ9UdKf+LsU70eOCLpRPYu&#10;vCyD0pICalEc1ehsUZzNRuGgO19N1kJbvSwerDy0Q6xEIFqQcz2F76RIIRqrtQQ4wsF0TfnuyWGL&#10;mAFaJELRBXsGUiZZorPvmC03XuXYdcHY4Ja473ipVWm7SgTTUFa5c3Joom1OxsaowQOAcKrzUrUG&#10;dRUABw/LwIi0ruYDnlyaFFQUyWmLVxs6ICDXt729GqiuEjh8swMl39EMVKFgyT0hJwGAyDz4EmEK&#10;V/JJHpb8iaPm4cke6ZF4/7Th0UI5a9QGffh6wSSY52Wqm8gX0ex08uqiXZkT6rejW6PElLNA9/ot&#10;9i9MGcnikjHxclnOiVhPSDWTX7yD0VWQnUFLP+reRDYkZZy1lXlyUqvvsSBJZif8hL8ayC8B1Cmp&#10;54oS+4Wi6LOqaMXJdKf5pj3wGNYk0Dzx2lTUWbNaElJnlry80cEUNR2M3JDujYVCMUecsu0bT+dN&#10;IuJ9qcAktch9aPBHxlj9gRx4YqfebP/27/wuhhrXd+SZ0vSDvkSKZ9xIxsYql6VesTKYDKgjoc/y&#10;5kEb725MtO04HXir/IFSoTscIhpnsvvk6TFHGHUkie6cAo0Cn0ouRtPxlEeaNSATOAMHfsvEpfFC&#10;NiwKIxNgRdhArtuCadKjF548OKS6ent1y+yR7VgtymCS44V44SAnV5bQNEE8SUesCp/GO5InAESq&#10;spz9o5jW5455CjHU/REu5bQ8W9uchKNXag62jRzbLDDQDIpLiaaWASQmFhbDImak7L6iiOzcaxEI&#10;F1sSApwwMtQugwmeW2zJerUlQTAuqSBWUYQhmuzmzKUAG0aKIPgUxDyzdnhM6ngT5/nT/XIYYG47&#10;Gs1wYKm3D6BG8zxzomtWmQL+xg9+fbYO+Sv1fMYy0uJ8ueVIFbA8u7riaY762IetZQw5W211xjiq&#10;zjjk42S4WBUh7GNPx4+L+AMzsSbIpgImXpMdDUWKC4KdWKxYCBbkskSiCFLTigw4MaFgQ2MoMZys&#10;2w05uzAz6YjZkJdRosyTBHNY8oVwf/ktgO3jpBoTWlKU3MnLwIHiZIduyolKgivZ8w0ZiBOXQryc&#10;Tt7j49bn3Ztur//+w8dvXp3f3Vx98flXJ0cH3//wI6agoNmb1WLQv10txhfdW+5nao35fMY0tFMr&#10;tMn0zuGJOH/v6SElyM35GeQJbuGHx8fjER7k8ycfnjDqr7Xa83G317s5fXu2Nmr9yeFxF55AOEEo&#10;gfqMQCaIm1yv128uhysafe+R+M9i5qCJZsBeKbUfP3308tWr09OrmtrW8qOjw7OLGzqWTz56DljI&#10;zLCAx0h2C/chGy3EfFFYmIdJ2MsX/y9R7/UkS57d96Uv76va9zVzxy52sYuFWQEBiFTwQVRIT3rQ&#10;X6cI6UmOD3wQpBCDQVJAgAQIYA12Zsdd37dteW8yKyv1+Z7sXTGWi9mZO91VmT9zzvd8zZVodJ6P&#10;6QEGRPiiESppEjxyZYpy0oA7fXwGxxyq9dHF02bvhOq+aHupEjU41PYg9JUmhV1q9FlHR5PGDAxB&#10;+CQ6cInq3KrqBNeE8pTABx/c+9sl3GlnMIfg5TPE+r0/9CutwFYOgu95/+XwYYxOpVXv0QlwnmO5&#10;PhpPbgdDTIwwdmjUmhggErqFS6/MXDx2om8W9UxNtYoE2mg9onbZdusdxIPUFwh3oe5fXT80CTzv&#10;9iqVrkQKhdLmMGbExVO6G67RDVeUhyeiEMuAo4hEPsNwpWJ/7Hh3cVEzpYyXfjB6arl2oeLQc8jh&#10;ViI9XMLNln6GbJ3z4x7Z4qfdc0euKDvhXlzrdLxwyxTPAeFFhwnHIIagfDF56S1XDyNSeWLuIJR2&#10;jKBYv7WS0kciSWD89XIxnoyub/pgNS+enrEG2JSAV5BNaMA73QYCgEarmt6SQoTcNyDdmDODeFi2&#10;amqTMxNSCaSDekhvTdEpfwrFoxTMgkZsfUiJp91Wzkm+uvqAGASqFJ9K/Q5lNv0Dou+1Mnv4ZMfH&#10;HdA67p+lEChSKNB/jTjFPDP3ZcXx5tGz1orY6XHGUww3sNkIJE1ytwkGrrTY1N47q7u2jgjM5fVe&#10;LkGT0RyNF6U+Og/iLLjZa61qbvI9ngwTOS3unp72EIFtpQvFpMxRvsNeZhkA61yNIBFvZ3Mw3F4H&#10;Sw5u6uT2fsQZR5EFe3nvRBSekOG5T0nevR9PyiI6ezNAL/opyNtmYN3F1ClS6fWzH396f3//9h3c&#10;Rc5TWbgEgkV8yNq0CXsvLjrbsr/nUnkYDkHzaPNNGZBysazKCWktYRHF/gRUgyifHdI3ZVTiQ4y0&#10;watvA/BfklCZmBZpnd2w2yyfdOrqeH0LpVXHJxmqxrOLtURvVFZbZTcn4xEzCkEXfNSDEPfY2Px0&#10;rfAqL2Co4jM5ngIGT5De5dE2rEFcNnmDlLkUQFD7NDGWtVoiqw1pWKVRCC3jkgIKdw+RYqGSNwOB&#10;J1nWOw7M4Bhtydaxi1ILSb61ifWHtLlmU+MpeFqx6UVYgsoXlhcxPyvOCEa2FYnW0c8dbXa5N16a&#10;T3fVNPKJKJqgOdn6MCdO93chSUqzyCfAvDYbmB4swVjtxEpkZqFMuMShDNRnsAkR04nAonfazTqW&#10;ELf30+v7qbLWJcrXtIuTMlXtm0JXZkbExaKQUkwNBDCbf6yjIA3z2wpMBSlCXLHoMMY5yNfFPlUW&#10;qh2YJicndXYW9Rw4pp94oxEcSE+g2nZl1luWqWqTTHPElqGDMkUCD7a5NfbZh+vhXvazWZ6WwKV5&#10;fAzJv3xz+8DC6B1VCa2U/9GObg1bb+kNpK00PrCAFhFFkNSETORmS1LL04vLqhWcIPSwPnaQUY0z&#10;aGtMy0vNG+Rw5V+vV+jaWWarNSlk+FEXz856zEJoIIdDoCMQfcqLOkfi3WCoaKso+uzJBQg0wbmK&#10;qhJtMiW/WwMKdcmagSB746ziCUxGzBjccEUXIQslTrGcuMiX5ZaB5pHnNvESj0+PDaZxvvnuymyW&#10;9mUEQxEnzkC5G9s96aaa6pACIsqAelRBX/v9m7fvSvpr5OvpfEXw6Bjvn9BGcHfXA1y7CTPvdToA&#10;j8MxdAxZ6MFtFixTCJZDmRZQPRILJcJNrOAlflS1WZoVOakxoI/z4GSRk23gChWCKuT09GSj4x3P&#10;v7lFm7o491kiCMZd8pcC8LSIR51WMtQ0doZgW+GFyt6lD2ZQzIZfbAGttc7pPOk56DJ0F1A3YRQT&#10;0cAovq6C6oTSR2mQ9PbQm3TZs2/2OzPGUDum63HUV8KlAIe9JtOGq5RMobMvKAHFzVE15Tge0GMU&#10;AxM/l2sciO5io+Z2o2ctCSyCOZ2TEU/1kGsQYuk4pGJnSqN+G7MiISkwkgkVEiImhlFqXrti22p7&#10;Vet6v2OOeMXdoFnNxKnBsnRLMUD7uWv3KM9KvU7NBje7wQOyTMHDuInIHgTyiGZAiK00D7VGN0AE&#10;hBamWOEylnENlwrfeGuWdLo0WDkyDtDYhF8A+YjhAgWjjptsaBiYaD6Vcum4dwSJGF4eGA5xuKDk&#10;ROHRADA0OlgkA+VH/szoS2O5CCOS0bEGDi+0iCr9sCbIkKEgax29GB+SN7XZ4eSRvF3ed6hiKsV/&#10;9+//nh3Ebu21m9QBfGD8adkIjFVT3Zw7OpZjSPGdTn884FFyxVXVWVHNrLfk9RGv6gXEyrfbNaik&#10;wJ0cG6w9Ssnr24FoG6ZalyBCwcAhYXnEyH0TvuJrj8dEOGaVenR+2hpNNrPVhtkG/EaOu6q0ywgA&#10;08l4jqnhYraWzd8u0YQ+0v7sj7azBc7P23LVLcuKo+YI7y+0St503qdBDJ0So/bRaOLIOR9KoE8r&#10;a7EQKKwysWmzbIDZ7sBFOErIGSPf/dU9l1utSnGA8MlHKAH3FJjg4uREshOeNMqTKDJH5bkZfOBa&#10;tOadYvz76YtncLr+6m+EoCHefJhNWT+M1gFZmcNDQqOpoWsrtYu0UQ8PK6B4djEgGVi4EUAOr968&#10;pLTiZi1q3A2u4SNyQ039d//wa74OHS/u8FB8AWs4TGgK6XA48qEynHUvOCLIanEsV5sdTbWoXVB2&#10;qy72/h7Ph0aF5lE0AYn6UhmLHWToshSlAPPMRVPDS84FZZ7xn1qtfnM/+B//5/+JF8ShvrARKxsZ&#10;Dc4UgSogd2JW5J57etLLfSxbTReL7ofbV57JtaF2ujjk73b90YP5Z6HVHBU0XQmP63sGK9MkzBN3&#10;EH7KKzjw3/WHXEEYxmKgyy9j1yisNSycVCu5T8alXEYY2tPQ6h7cmMGMdHQ7VBIK3WL3415DIhQO&#10;KvzT/nxZphpPkvv7Prtd6YkqTwSifvn9W+R6y8Xsi2cXPJB//NWvBNrK+qoUWk45zyM2Ffr17QOg&#10;BVo4BjXj+eKrl9+S5cIYqVlvcPTR5NwPp5cnvbNu8ye//zkzn8F4/k+/Rkyxbpcra8FXh04L8nUB&#10;RavgWnPG44zeW7guGWCYpNyMVdqIdzOZ3N3fj2/vP37artRbZxdn97d3oFuUCr1LaPkBRF4udnZS&#10;qXWk1OLdDnAH07bYhw2qMDwOqQcW7mJJAc90gcpR/Qaxuu3q/Qzf2/jly/Vxs8psmu2/YlbsC0Gk&#10;YOt2ASA4vA/shbLOXY822PK9nOF8Q4vLvrjlu5EEulyfHcF+zwaTGVIkTrav337ooNipVBC9aAag&#10;aIeDj+UUoPuGZ4gVPB7eCD4q4NvDMTfSqtlpkYV8cnIY3T9AjH3+7PnW9fIQvaewkKuV/+V//deW&#10;6ht2u00Auv/wq59z/3JRvX7//u11n5v5X/5XfwTSgYnO3/7Hf6CIpFn6k9//ARcQRS0TgNPj7p//&#10;yc/+8v/5f1+//cC2+vbN3aur248//vT0+OjzTz+9uRlynCPpbtc4PaL7d1dT0MPNrtNqs9A4N776&#10;3/+PGRAx7SW7fOc8PMyfXpwed5p/8ad/NhjejCYP/9u//je821heU7QHCS+4icN2OXx128f749Pj&#10;7oe3b5hknJz0Rv09z/32vv/JiyfwSLu9I6adrPfUllZ/wKEkFwuuX3woTFXrDK/uWCO4Lt2Nfnm1&#10;T19f3zIpY2E3Ky3CXCfTMeNS5hhhudrqdvlr/BPQfCK/cEpdRsfrxLk8wtKk2WxdmlDJc5tnmXkI&#10;t36ASgdsbj/zGgpaHc2T8WA3v53dfvPm6htmup989BntD/fraDYBzb/E+D6SKSLyIE54kZlvxvLw&#10;oxA0jS51wGWtQVu52OJml+K7+3dffgvWgm/5GWl1pIofSlxTwM9Mlx9efmNBNYS4C+A8OT6utRoM&#10;CyBOm0Mhzemm0uw9f/FJ5aEPxfR2tKQSBcIjJJ55/nS3rTWqeTk9m3OsqmkjsojDEWSSP8Zs7tMX&#10;F1g9THfJD3/6wzcvX3737XV/ssGp949/Wuej+ISuz+dF1gcudAt8WIrK7mbCR+B8lYFdhb7jw2Bs&#10;oJl8XrcyXdsj7aUD59fhIk39N5itT9qejFO84vkRYg5oBeMPi9GrtxpfcdlDbF4et/iUUluoyvc+&#10;XN/SOvPSE0tCgiXFJQdgzn6Tya3hQystQBZ/V7JEFZDxYrMbieakaoF/u1KpWmOshpO9v3gf58ZC&#10;yHiBkikRmYHK5QT4UL6WnNVlwM94hUSC4/TwMJ51WjV+jtT7jI3DjBVtQaMHJk+oyGm5mRWo+X9/&#10;g3UT/dfTow7EHcr6u/FcQ6cMxwEYMSE0B+yuaQHoS2JBqEjnGJskOPJAsOd+Jn3nX5ydwZVfp3FD&#10;5s0UJDI35oCazhV2CK2m2e0tpxNq96LSlsQnxJiawRYDP9ExA/f6w9D876AlqjS/PGo8vbyg2oJp&#10;zmEEevukkgLvoRr49vYBbsLv/+jJcLw8yEg4UEzAZk2/Q9cBOXF8i8E7rX6VNwno9vZu/OJJr9uq&#10;nnUwMShxQcSbylQ+2XtqDiCGt7fDvON9TOO0cFlHZi1M2M0m5TE0THG7mSXuPvKec38cS5YDQKak&#10;3FsSLFslMWcdRwvHM6au0jXRPQr9zB2bvNw/yRfJ9KDoVsXEZnubsFpEUWa2UjphvZx+mWfTQg/I&#10;ic5ZnkFmRFX9pS8SnW8pJBpL7ZNHQ3h9Vv8xVdgcczLj70pkm5t6K+bpkD0ymR/9gNycyJTlTs05&#10;RVvz19wSIjPnDINFBMDakHpvrjx5MJvlnRuJWFU4Y1QxrTQ1ll4476ZlxHcwV12sg2R8KttGTQLz&#10;JF4cryU80W+kdxLNfa9tIq8pAqVENFCTZgHJOeonHiVfGX4s1bW5e1g0XB4+lNlnM5WznGczJ/8T&#10;PHp10gLb5BTrSORWsA+TESlE1ShZb4x+m0IBYja7SNYukVRmYJryFsmfVZr3Mcjbd/7ahW7Bzci/&#10;VTb3E1tPgj+8R464+xgfJ8L81kzfCTvjlihF6vJTWfHKg15eX+lSaWFCtJifBKlKAdcCwRAS8Gyp&#10;UvjVa/kmpaYpSI1ARUl3IOtaSIu7ARbFmjiseMvpOjN1dk5dF10Ks/g0y+PseM4AgkYcZXJD2CY2&#10;ThTZmnDJOEDtPPmKtJipCMt5bi1PSVbYBF7j6CMcAWN6SVoPlgbEoVJCc7vNf3guAfBz22+cPEpB&#10;7pts60ztovjKpCKGEpCIQLIVJWtv6b+Hx47vMaMv/yFmMiFWmbpArWj5iGRmmR4nXp6anGfw6uZS&#10;fJxjFuJGkE9zKsMhKuaOjwebZUECEYAiaLXgmkQgMwG7cffN880sDHN1vadRrYBbQzDskVJJ4lUm&#10;hUmsnCl7+67YcGbprvede8ApRTZsE+tEGx3B/kplBIXj2kYJSZbgZZCQky9U8bQTc1OlQpW7ssUg&#10;23g9jxXThg10/ohabxlEbmqJZ7mVeK7Lst+vaaQ51dmJkf8Ks6rjH9Pm0jUV89Rp7d7A/oASNLM0&#10;nxHK6spz8gkz7ag2NY3BZMKpDKc0Nld2L2dSGGEEYTmYC7MAZTR7CmEW8du3jy2AzwzqMKvlNasN&#10;l9W7uE/8TzcwXOqgibmOgtBJS3oqDJ3URTDiWXNmyRaNSQXDf9loqTti0u4q6Ewng6zUU4tm1CuQ&#10;VdAujxrWoYPDQkEWzTxgMRDhaxyEf9v2cjRONtME/otB+lGv02zVAHTv7/qcy4HFu8i50iwA1cMw&#10;FLacOI4wsG0mZQWNXnWkFMUQU/C46N0BVvya9aqrRdhfjKixVtBWvVxTkirpndsUeg8DIuiR9qr4&#10;yrRFzN8sujYwpzFdHlwje3MT38mBah8/ri33kaSjICFHodjKPeIs1dxL+WyaDPuprWzuEWHYuOPI&#10;qEOcxoJ5GcjLSspHgXHUAyL40IHg2lmrtlpNPjC01tiYn7S4nt0RnNXy4wN5kS8CiwqUf2VZtY6b&#10;W1zwzI0ujuppJUrGHp+neD/Hzmo4WtottS9XGekeliERlgwdOfYLGuh6QbtZ44uIW53yjoJGmZkb&#10;4/dkPFubra+bWH8bkfhtkds6V8x0TkJePQARqI3BY0nvFoAnCBWa/cHy2uUuF9iWE/cpVNQOhVPG&#10;TuAp8fB5JDiMLBWkuw6K8ufxZLcWyVU4CsHdRN3xHFAbWfrTSLGvs4j/kYqYSfAvznvCn217uObU&#10;njMXgAw2OOhFsprMo505DdCG4BUfrs0BXDI64o7juOTnQQueOPDm9GE2MMja8eAw5F08nQMeS/AD&#10;I0vllDOiL5slC2Iws3bO8BXUXJwCIP6luYAhzJF+M22kcqcshl/h24RNJMM4FhpHh78lT0jmY/RO&#10;2jDIMMVh0IO1FJlHUwzGsHhBK5pMb0BXfSIMgtGKpwRtswvhl8Ge5vAfj0dg4CDX1XJN0ZGBS+Ok&#10;0Xqx5Fnpo5NnL0QfiwNU0DhaUdUrbWALuhHKNPuQDaczjmJIoWZtI4YZO8LyaIRB+criSvOwsb2M&#10;Bg7iqwR+XuIUVaZ7uf8IMxy2F8dCVtWH1N+0mQu7AU8QE4twX8epMcldU426CrCBAZoR86OwRy2Y&#10;rfNY1ii6jNUHN4HEdO7ZlTKxHMmtlW/M6GgXy3WbmABFhPPdi7USoQjHmyOuCz4tDvwcdKPp8mE8&#10;MaJ21D7uadDUf7gbDkWf4M4H7AzdO4n6lJ7KJIcJH0vaNz+Qg0Zn9DwF4UGWv8qyUNmH1A6rutDr&#10;tJlcqkzCwl/q6XJpvluNV8v+FKhkzdKDsSBiAiEuRIiDZ4mILoo6DxZuCN4KftCXaZbIMfx/MvDo&#10;XCvGFxOzT5wKRVp69rgOYZ5+4cgSn3dK8N58vgCJo42Qz4WQPhHnGe1LN49/Hq5bHNK7AiCwlyzJ&#10;WE9mE1HxU2+2LwFnjL1fyyMIT4FeT/tcJv4NxXBwn+q3ORjULG5e71ajzezBGOIeO86YbYGJ4yg6&#10;07sHPV7mJ89Z0wWYnjBA4MIih2mI6iwzXGZL0o9US1Vu9RNSSciNxfKuXFL0TbJv0a1DdIYaHmrg&#10;QFEhPpqvO09+q6F8sxX3mmrJiec4VPaPhj08SImTxJTj72BMgzLa9AEE2kVWl1J66ZKi3S2Y7nen&#10;akLn95CEaNJkZTakOh0MKBVPzRFHG/mSo5gAPjegDgbOoSy4CjsjIfNJCjLuZIy3z93BWe65qo7f&#10;YD6wJCBu+KyQg4p1zJZCknUBi5AXgz9zJqztLNZ9bBOp/FCSKlNsWXUuicz/rT+KzOVXiRdiVLL5&#10;FvOxijp57ig11jJZ5Lq0kiShaCpGjfe4hxk1+BaqIuIqB4uVC462VYZoS2yggnBvafN1CokEmqh7&#10;4W6Vxx4/U2kadgNSrVs94skQLklNNE32Okb3oZxYeUbUxpZ/aFY+lOIlgX648iH8yVut3IrT09vS&#10;xFqdiWNkOVchIFwH5cJ0kUf5mvxLQwHYmTEVs28VGNtMtjtmA2X5ZdYCWJWKVl8+yRxZvqakcQA1&#10;SYhkq1NL3EHqrBqB2ntKB0K7NcXM9GIZNoECwydU5rqXUlGTQcIZY0FTsK4a/PfV7dj8vpTWkMhi&#10;mJvOT8xx0zpe8Zotvz3IHRGdPGPKEnE8SaWwapeRhViRuX5G1UCkUHgpjLLdYitDmT0u+16eZONi&#10;YK2TkhFzJHR5t5+WpYvwNXE3q0eEg9JiGP3NtZi31ACx9do4rZLu5JbCrow27NbDmC01nxRdVeol&#10;NBbztNN8lUdlKg/Y8Iomck26a1amNlp8VNExkFFhrR7RDv7MiDrSa7pZ3ioU5CkmBNL+oaglZsui&#10;t+kaPdjOMteUwPu8L2Dz29Xpm1MxKyMyQapLDoEuQwxFyhXxWPcWZn7AYWUHoYLtwoGC87YaWols&#10;qID5peDl2AuXmESyAuBvQx2ChEkEgPgmkDOXEtaSD4RIxEoIDGN12y1Xyq8HmcYmwzGLYFi9ufzd&#10;zd+D3I+F5siHQh1yCttcvCyMmNFOYATaLKFE5ck05TwqLIzgGXmQUhYX1ZPwBelk1SVBF1wdqM7U&#10;BCjCmJl8umJgNRMggDite9RAqsfnkgqIywbn5G2gJ6BhdZCbAK+Y62Hixc8sVRtkdnhklqAtWcCF&#10;OJgHth9IesFBMiKZ1nU6zbalbjjvbvuXp8fPz097221/jCpxr6QsU57uJK04tIsVH8/v/eHiuEMu&#10;V6lR+H7zQRlWBGPIKQ7kbIdZSA5/aAYe+CdHLXOahYuB64DT6zWGOGesdHCYMbk/GDGndrYkFsgL&#10;kAoXh6Si+izN6RikpZ83LtG2FHc7pmGRSv/CTgW37KcxXAVU47qP5gyHcZSVP5y8pAs2HbV4Yi5T&#10;vHAwFkL/PxqR4ynN6t50C5J7ahNa+rcAB5IAlBuLApi5lF4YNYSOHu2q2OzvpR7RicxFGUgjH/ry&#10;UkllYiK7XdP0CkdCLivpJa/Fmw5WgY1jpAnl6Acb41ul6jooQTjfseuTAJH0glZN3bYkSkKDPBP8&#10;0ugwC5wi6yOgFUzRqj2Suj0Lz/ByvEy7yWfE9+QCn9QmdcZ8A5AXz8ZbTkwr2YVX+YqwDmEA0z5U&#10;WzWWN1eNrhz11SEdg/0ckd51xYbyeA/UlHv6b9jC6yRH5BTPLcK8r2XPXpKnnzAUM7jiyXpIhiQT&#10;2RRFa4aIWIkMeXOU4G7GYJvYRL/AxDI7k5AiyQGIjQhoPMn7h/k+9uJ17KtfU//j5+5++BdiMibB&#10;sTiyIL3jyQrlOJJ+7ifWqlAbDkYsXnaOyNjQsUtTZytui7p6a1oq4rrj2WMyeNFSCYDU2RgvtxZu&#10;FMwmWquuTDI4+FwkkRAuuRwb7aoSiQ8JDFPXDMz83ANfpFc40i5JPzJrdN0nxw3+9d1mTLUTB+pE&#10;YFvkqCEVDGjXDz871V1eCL/66iVnERavtNBgmnywwLz4GdGFNhnHUuf07PjkmDSEaDSe36RZtYr1&#10;CZ80gVDkS1BXsIpNLWKjDvuxOBpNqfhVE7L+EBmHbqsua6JFX12xIoEjQljxiMIXrSbbbId+oyAu&#10;FINM1h1BrNQ6qZqZkrIlrHUxETZl+kKcNIn3zo+7cOG+fX+jsGTPWStcV9jlWn5OypbjTzIUajWq&#10;tpu5qMW3XcjVMy6qBbdPUi6fnZ999eU3b96/R7jYbNQ73Q6kFx4ZKtnRYiuxdB16hKJzbpcw0JQM&#10;SwSG0fep4r2CX3x2fvmPv/keKynyP0azBzwdpsO5bFOqAYmJ9Fjb5exg8YDtSifiuCgWPv/s8ua+&#10;f6cYzVWnVHl+1sEdCsePV29u280jChQOLPiT7VoVuV4gVjynKycdDut4XnIC4QhYUBpcuq8WlHTF&#10;4t+qJOIW4B4hgCo66nUfA8+ylI6Et4MPhJpkbIrJMaw1Ts8uhuulUxgW6j4yJCq/diOSp3ClAGkf&#10;9QjGcU9fdJNN8t2XwzWv1smOS8WpeAKbwNnlxYBcHpU2z12WWohdgh0Otwa9XG6uQVW6kW0VLi91&#10;ZXenewoX/tXRzYwXgM2cJ1do7NyK/bFLNcZpM1quE3FCPDPbPLz/cN2BVVWrfPHJR4Tr8vcYpCjS&#10;qVTCGpFY5jevH1jD9CyttnohSpdOs2ooLEZM9DPlT047d+O72MLDKRhxDyPTR6SDyWzyT99Q5FJS&#10;gUForlYjAkS533j8SKIprlaZk4o5abGY5BYh69RdSbftMSrZyVdDRgeog4+Ojrl3X71+qeTNev30&#10;HKcxOvft/XDQbbdEJQNH4HzdJMh/9XBS97OPnrMHOWe4UjntuaXVxW2Tq5ub+aImL3phUTwWJYuw&#10;epuHSr2IxUBRrDHrcsFxOSYZnIr8pjQFvyXYsYQ6kvUJZZHj2OjMzB7nAhGIVKSLC0NM0fBs4nDF&#10;LpUaOqfFGX4fH7ea9YjkpoYnzQdHHlOfneozQNtNPF1gS7MsrnHhnj6MmHY6tU9fFEvKgR/c3HKB&#10;TdZx67wLuRPiKD0RZuhPn55R4PHzW932d9+9ZoL99mHEWPX4uH72+ceQ6x+mN1+9f+XdMPVsHsJD&#10;vV14efMBBOK4DVg/T/d4z9L2AI8iJmKyV+a86gNRSbKM3RCnLdIO56QVcqTCc5NBsQYUxC830ET+&#10;8tW3g/5oNBjXnFQwX6+5U7SQcz1ZPTtlGl07PermfjF4kxGtfX8/7LXK6KooWeDcclE02xFaDNoK&#10;pYLbjKTGlBldVSjHFjoCqvVOp6HWws1efwDiGNKkUUjwLkq1RrgtAF2yJrmh+8MRVn8HFN/UcmQe&#10;b8mlV0gnvLqHCaP3zXg4qTAqKJbPL59N4ZWxCIIeHv8hvC5SLat+6yh6//prFF5wm9BjBk6ZgBkO&#10;LnlOeaVFgtvJ8vbuVmEojqLyjjq065x7VAPeFx+/QCiHAGW2XbD5yhgUtbq4rzU7zMmpS9EalJTl&#10;hT3bcceiFt35g3xzGvXQghH262zT8Kthia9WWa5d2ZMfeOCLB1KzsT8rlU+PjizRgCphN5717zkV&#10;a6Fjjq857U7uSmSMR+HZcbtYoqYN395NZZHteV999RXHNGvwtFujrr0d9CN1Gd7laROeHFObyXiF&#10;VZuz2CAS4Xl2np1c9ym6WReU9/QsxYW54huBRYgYByPSNbpghMRja6wGk00N/8hykd+LWX5/PK8Z&#10;+M6xwHvkyqOXoShgZ8HVYSwJLZ3SEWLJaobPR6zxGzQ9pCCad6kO5Fq/v78dzdagZqesAYlAuDEK&#10;WEs89McKIkHryMzTtIKovWRPGQaxMfPR5WMhw6/D9P7pUxKjmg/T/pyZLFZRWL04MkyBA037Xy5W&#10;5Q4Zx/f7sUUNIFdaN2t1IqtRQdOXYEgZqqLzi3WxRoOdO5kk5kmZyTm6WmEpkrnF6c6lSabyzr6v&#10;7KAVrELZwTkcDYYL9gFLDZI/NVe9WR6AEiUJZlfy9mBPkYMlZfQCvyGZt+DVP13JsK1UGk9kQIuI&#10;JFajjkfEg8SB9NrgdtRk6bKM/RxHwUc/3DuvwPSe1OqCzSRHXXI5QrzY7BacU8edEuw0IS+zcU3H&#10;eji4h8NVaze7nePecDj6h19/TRkrckES8/VJqapSvQB6bK3jlTpkryQbPNbkvbs1Qj8TSFXEamSF&#10;7qI5ZIxIUWlTLGMOx/OlC5pgkxTf9K2pXL/3iuTROF/WPbCchDyFJsblb7ba5dU6nmOFatpFMdH2&#10;VhLjM6fpKfOWyMB+dzpdyore1yqI5Vuz02giM96vjC5k18x+hTlYLGsUxOPGmuUgJaQFLMne2Xq+&#10;RByJfCPZ1I0bKlB3TWXKaFIgF/tIsuSDyVVt9pvZcFLttIxhwN9ksc5Z5JhJkCUQW9ssd7qElBy4&#10;AordCKQMFI7OwwAwp/xaG8GL4JBSOTQNZACst1OqkDIzTCicKfdJN5NrZjyH6WiWs74RBezFFEWm&#10;q/ZaKlXLTeGEQikm/jb+m2vACLfe4rdV1gFz/E1gUkP4BDyu/DOrmbcwI0PYhT9ThRBVp044dC+f&#10;nPLAIRtCamXACG1sNKYdJQmWk1eUz5MT5UY/b3Zmc2oS7tQkH6S5udQ1Nc4nRFiSYNh73J+3dK2B&#10;ccIBVhFB8UzgAKqLoX3myoX+l7uXUbDf3HMUM8niusQmBppX0eAqIBIBQdFOD7mgAQzdDhOQfZXm&#10;YDb7brdFR6LlpFAomQUoZiaTWZIGthzTdfJ7mQVx7m2bnUqtUUljnIQwggFi3iovhz6tWLJXnkE4&#10;di2paqt0QWc81xKHZ4gKwGJsfELusSQhcE4Ol+IPp8gaAb/NH1ty5W9fXslCXEi/XLOVFREqrefD&#10;2wVh2kxF8M+Wd3yz9NHzy4fh8q6Ph2oCQ4JjBxyKyh3bM6wg2FW0DRyLc4w1Bdi7mvT7QuBAjkuE&#10;s0DNGklSwiHBUERSb1jRdMUW8MfBoYw+qKuZMKTDgj8iT0UenYEeIaIqbXikXLLAT2WTrW4aFxUK&#10;CKYNUazcMBQ8tNL64nTvggY0e2SB5clHpB1QCTdvbsem5/dPUG9Xi/DpOASV8b5F3UcsXhIknkVZ&#10;Y2uiAWxY8PFTgXP+9cv3xdI9L/S2P8kt7pKcNQJaJNKKlroOZpG2DJ3bH3AytLnfwVwW1Nyzptlu&#10;nV5R7MM4ISlOXq+xKceVQRiiIbRhI50RcnR3NoltI0iIYi1zAKA7X7JglpoccttvmGEKYtPkwiyo&#10;LD9IQC5LgJNDLllSW2i2KboyMorQ3+B4m0lSrD/n5wAdJu2yDlZbldiyyg4VtZK+Elyw6ztkOJmD&#10;dO/tUEJ0ioSWr7VTXMJ+u9jb7D9QZAibeJcHsSnBiIeIfXr4FJ5zymBZqlcN9Xzj8GcW8UorqGbG&#10;6ACOYrkIkHHKYtq7ldPOCWbh7M71YaeBpO+jpy3K3zCCtpjIPWj05t0I/LjWLvzxD//02dnFuw+v&#10;P9wPsEf80RdPIdCys/72F18uljva4E8+fkJ/cdSu36sAnFdKa1+U6mV/CJIQE+SuFZgFqJW4dvE9&#10;DCOL4tXC47qBwb3WZMmJTEINRSJ6/tGlCfmzk+OKZKSlInIwTxY5vGgxbwH2tjIbSI+q1YN1aSfH&#10;vYPF17mKMlbkFTAV+Dzetsq5J1pwtRyPZgtI1WaKxjU0WWxMuc8YM8Db6vZ+AC8R/6fra+oSmT/l&#10;NA6222cfIb6NxvPpr7/+Nnz1ejTo02+IA947knNesdi/vpFVkuudHR3x6K8xTB9DrIPyWuzInLOC&#10;Ky/n2WwFgst1Tk7VlhH4XrbDDHmCOj4flWKrXUX10KrSeomIQZ+uucM+bGHe7kXfvHp7dTeCQw6a&#10;yeO7v0fdCp0Ye5DaWkjbpuj5U/Rti2Wr3aChKhdKiosVp8EtM2giI6RSlV0Vyc+VsihAZJhtNhgt&#10;t5stjgK+b63aHIyHYKWhzNyjarG4mM4ZxjPgmLKF1qvBfAHPh2fyF3/yB44CSDPKishS+saTOj78&#10;rV59jYpxuTaWlyaT4wlq5L3GJhq4YzZDHomMl4H5mPMAe3A3tNQVWCFhR4SYCQoYjCzMjMokHvaH&#10;qXh9O0meFIvCCHl30x/Rc8oTC/cS+Iql4ucvnmrOmySF2RrnYTpnfhEL6LjbxeCSYc9wtvzsk4/5&#10;V4rl97HEHinvEMIbNRDpMmAVPBD2Nwkx3H7YZ1B+cD028I1gjhBFRkrC6WcDdM02CUuWg+YROF+X&#10;z00YpcanoJJAR9D86GKm2Rcjxy1BmP4+KC5AY8GV6YrmMBEZkEFmoV1F3j3hlt3sgmKL7j9Wo4qD&#10;iw8icPfhbcFQsHKxyUik/0Ac8rYgli+tRwE+KUTMk3K7LEMyaJbxh/sxTT5XJAoVIGOOQaqnLYAg&#10;FaSNiqieWWKqpODjyaprP15uONgSjYxqOcNiiU285ax+8uyCn3B197A3Y4Ky4p4pbOTVxcTLYqR9&#10;YwGhNmoc1f1Gs0PCEJZUwzmOuIVWh5p7tpf9x+GHX3wCKIP57VGvRUk9o26w6GdqQ8yoe0eFkVil&#10;y+W3Y45tDZKxeiNE6LD/V//nv1G9Fx/+/Gc/qdTrrV5vMXnAaQnILJIdCO4+KbWTk1Y40WVOViwg&#10;Qa01Wug126dPOyf7H/3AubllHjy7H8+OOnUMKekwkPsOxyycnUyTaYGbEhI8e/7J3c0D9jkvzi6r&#10;Icu53ol23U7zo2cX98OJgF35Wh1uh7Px8iUO2NVy4dn5yYSGYzLFVJalUib8hjxYWsDx6A5e7DbG&#10;5Q6ErqjB+B4dyVa+j6Vet/Mv/vxPr99fDwfjn3/9HWrYT15c8OMRMhR9b3R3R+HEWRWZeQ/cjcWc&#10;YgDKlqPMKnpE2gmJRZEUJrBoWmrGoOFgrSQHJvUlJdwfUMqvP1xd1+oVd38U7rfieuxwt1ZkQ7fc&#10;Ed8hjr99+x3QTF95WswiOHaSn//T23qt8OS0qmO3WISlvusPmT8sp0MWQKtRxzInNANCfPhoWfrD&#10;+wlN/2aFaAv97GK6QrjuqBT0OlByHPzDyVSb7jZLqV4KxXYd7RbBGbSxy+v7CffERmWGdr68Z8MC&#10;zik//fGnBSVVEstFh7wBtNpZkPKckGbKehK2cbYv2KfASctVtYmung6YjPOJXO7cF5fHugoyB5sG&#10;EC7Yd7x2IIMHhclrxoin3UGeoCTo5UX8QfJAG308jBYcR0gt0APxJ9erPvTgh5T6QPYpRdG/sPjy&#10;O1HdyH2iESDpZ2w+ny7bLZVm0NhhvlTLodyfqDMSCIua2WBTLEXBITs+PmJqQ8HB8+JI21BKz2Ty&#10;wpkA0I5mmNh0smY4o3AOsCDlCB8bLCHi9RzHN+AujBZfv93d3Bc4nRESnJ4dLZkSLdajKf6FA0os&#10;Ou+NNfMgiGU15XS1JQU0MkStFIGqmPAULLOKeQkIOedPqLQtEMbDcb2MC+P56fEvv/werdFuNgT8&#10;Ar5p1KvzQu6KCAwWUxHRESq7dE/rwf90iSyAhcV5iiA19qXpAIJHCIOv64YxvZg5lUYer0rzTGyN&#10;550/eaYkQy7381P+mB/VuIa5UL7olKhpIg1q/F6nBRfjm+/fjPmCixW8tFCyF5pqdbzUzZyjiLuo&#10;MkqOhRF6Qbfb/dnP/ogsTjwfbu5nFE6wAM5bVUUxMxLE0DQWvVkFMEXSXpxYVDe+uedi5mqSxzxM&#10;VOZRnk1AhfH5+cDQ1WhEXaOlUyhcxspEc4HJnJytJm8T8/GRBDHIg3tzkqEsryh0HUX72Sw5s1mu&#10;byZGnlGwct2ssa2NQEwVbZRYxw7cnKloZbA5EgvrjxXAqGBVPzAOX27E5aQ5oVYc0ZxvbR5Aj0TL&#10;LM+oPTxyR3PS9G/dqjUvs38rDx7OrSnMENIontaxeRZS9zgUNxOcPFLJ3F+NmKqjgKmjq0hPJyfS&#10;mhFsZhkD+tGh2kMn/6d56+4oscXLHasONp2QBlqqqdwmOn8qjr2s3FTWKL95KmlmNC173szM0iTn&#10;bcMMlkyRotp+JjfLwUx/jKAoay6zLBOVF6uAWLFUWUA7gVbWtKaK2IXy4SVp3p5YzNejiZM4kOYo&#10;piwoXgQ+jRqduo9sXHM7k0K7oDZGfFcsl3NlcSZPaeaMoWW1KorSIpNT+z4SDcm5JzCauTkI2cvY&#10;yl9lizO7RWUasJQ5uZObUcvVGwCnSI0jPs9eSWAydc2YB/qPRtaxHIZ9m/Nrdp8YJTLJmbzccZor&#10;iD+8NA5HlieqcdiiarcVCfyBrMK3NalFyfUAzkddYqvScR5TLS3slJIdnxmdRAruCvycFPZIPs/M&#10;+k3+NYkUoRYTqo+VPZIU8qV7MIvmwAjhWnxG6Agl7TBe6MH4wI++1zlv/LeuwwLpzHMty8Wm9k+5&#10;V/Ltmf1ugwty0b5myARdWsKP/BVnRnJz8oxbvRyzfxOoYrhQ7vSWmflXbMGw8tOiBeT3RpmfM/Bz&#10;ahewEqiRot6oj7dwGmnVcPDTmDZ7lM5nRjeGNg9eEtiHyXL2f7FS2pvraM7r5ssGihYLOs0GVyNK&#10;61AyezeXYjzqC/Ymgc8MdFQMsnnwaVKrKEOzqtPxxQr3bdew0OlsD3rRuYcfgAhrgMmwG5tXnchM&#10;5nxugWfstoMienXEuUGOWIUByCHnI+qWnQ3JlwBbFtKcC8i1tQVYZXKv17hGQzfpiMjwqvj581Wz&#10;4ouqrc4nARoTsTlnCwXSbvDuHPMykKTfDmhxIDWdaVYhbmrM4uQEHLk4ylLP+//ftGlDkMIou4er&#10;ntCIwHz5zICfa8/BrZVbsgU8UylBZhYIZWUHWj4aSGXnyFo0gZ1AayFXVlNzCC+nkEWJvbVAwzg1&#10;1xX7bDrlIBG5YsYbxVwJc/ZOiYVkfnyQ3WCgFrMBZiEVU5cZohjR0Wy6DZVFLXdi7Qtjxjrmh2fu&#10;u5n00jKoFpPN+PMYQ2msn+yNNWeEqlg4SOIbPfV3Jvw6iy2zhIevFpEEjs0aTiksajc/FHxaQVET&#10;Hya0fTO+zFamZZ4wJx06ehRm3WbnlClf1jo0aeMRUxDtUe+2WjiqqJXb5JHuQJ9r7jeErJhHMfZh&#10;Et1oQeAkIEltBd9pkyVKMzGPa7Mb2N+P59isTqiiV0rDYp1j9p8ZNQZqAGBZVYal1sLLOT7IvbX0&#10;tRJblJ7S3m1TGDqpKeVBcDoEdGkKxAzEEwGuLAcqVR1ID+cCvwnSCV9WGgtCFlZJuSm0ro1haaDD&#10;ssYsXucYxvSY08I69HBJpBrzFS2vpweVQqY7kCGrZdMYhmaWbpZwmrSkubG2Z5aStkVVdiqyGD6e&#10;jslUp6GTE3v3JiB39feMXoaJl8LJxNDT4Vcxc9WEIDToQpISi2XsGWM5MJKHZMSiI7jERtDbygpb&#10;ml6Earj/SjsEHABZxuzfd2HimbaANenl/npaCzb0DmQRL0KsJytp2e8ZauTlaRbLFR5OEZ9tbR4i&#10;St/yxKCmBOBg4iXJ3aPM4Qjcg9kmDinRzuKltsAtcxLXpAvegnpBJZX+ObBrU/85eBamibdbHIi2&#10;YxYotVIBmISVPCHMYLbiIOIhOMr/IKImFRFZECMXVmCZf56ieuXGj40BD19fvyBRepDXNOLfGKGf&#10;ldyo1+h4yyQXqyvQ3MJQTk/TSl3EjxICQ8+tiCXjwcJZvVw/QGTUdGbhi4dG/TRQfBlPvmxd0NIx&#10;CjiceElXob+AvcnlaO5ozgOjsSQKFhnRuGeb+aGs4xl7uUyi6C+Qc4QHk7IAblkspYcgkw2EzHg0&#10;WXKMITugtIZ+3Gsg9Z+wJa28EomPwh+bPi6+RJCww3wDngKGlN1OA4hHSHqlrLBmIHdXAQ3GVA9V&#10;pZrBp/Aaub+wq8Jer8f9IBdDWi9+8kHMdhtayNkzkT1kLKcUWYUV5YyTUWeLMdXpNsf9EXsSnKIl&#10;l6yIVcETlXeMI3gikIrQQHiMq0UATXRGUQLtZfuUPRbU/DEoIHLsCCRKjUi4gXCnuiZLSrixaOQe&#10;Q7jWDaTtEwtARSwqlq6eB6gTG4PVQfVizFtCRlbwHNZN/kCBNzBbqhnaKm0+S0z+DRIH7SozcR3r&#10;e044DPp/Ze9weSkhmAObf1E6BtV1Wkg7WVQx7qq4Mt/NmKzuJQWAw0i6r7s302GzGtjTAhRohSAH&#10;FnW4Eq0RSODqCyJT0qhinKh+0ViYV0BYlIOGDxqwXKBUF4czn2YBfcveVeQ1M2egTPJVL63ERZYP&#10;dfnRnVLyH5UucvSROkanUCrE038UQCKiiUSNifcWuuCVI9PjhPRrUW5qC6Hj0QVmr1HNTiXlVpa7&#10;BJLnvqIS3+isYGFvLfRTOUO+QvnQ38qxVndhpklGpNfoWQNgZYTGDOrsWV1rTcz5tLl6LBWXU1+G&#10;sFBuq8qBmYoyFmSKqcMakuhOAqUMjXoS5kM062MYJSkBhlUL5mnSYvB9EkO5U1jPcuk27WMexO6L&#10;v72XIc02NmprLmBS0ZflxMi9uVAf9Lp5YocwkxGsQhlg5Gmhu/oKvHgPZzfrAx6/Lf+qJURD+Ynk&#10;o8TMQITwkl+u96djalc4ICwb1n7/4Z6nDJ7IJ5HTerIT09CcRR+ldKYF1Q80FQlPxj5AVKmWsUO0&#10;SQeWNEUtl0LRvpo55Fr9o453vUqtg5Iyyr6hb9obUFfxifiBXHB6Wp58lSWO0gtijoHUGOKrql/q&#10;RJg5QsMyjLBpgA8yXLHdOxjtVEDUmGXJLXg0XCpMwtaoxENozi1LU7CxujQRRWlSDsZczk9YY9zr&#10;YNY01XMxB4zNqVUnuTU58aaAMmTrSiJnaj70BLF6OrH1NSVSx6NzXb/VyUWOOlPVxdgTVL1ihEXl&#10;qgSirHsKooyZ0sQaTKiCFKfEU8KDiXGVeXiwfpiPHWrkK7VE3u74OXfIxpg6uG36LUzBV3Fo5sWG&#10;vHpSsovNHUpE4ZibmWUz+cUssfQAYphVQ2CnnNq2pEUNba1wcFgJm3nmCOfh3c6IXqRB0dio87KK&#10;1j6ls7fAhV+r8HB83IMPhqULBRElDjwmZBvct3haFsShQ94gbBZ2UmpJ2Z7sUvjYh9ubpXNWekq+&#10;FzOEBCLf0t1ikkW2ig3yRTLHlcSDVS5zdmXVskAUoWOyH86aA+BjRw4YJYtvgkhJvqjY5uxVNjpn&#10;GxtXOpkSCHuAGpdhLiebDdJ3FgSnQka2nTLKx8lsib1BGJj7tEry2GatgfBf9PGzOa6VLPSprm2I&#10;s/OnT5/wkOmRuR0j1dn14QhD+gXJDpFsp6Jej4NeG2skqUUWltxaoUlfsJzdeyauqGN440PaqeP2&#10;rz9BAaSmMaN1Q/bMrC9dEz6/xp3zoN1O4ESRrWHm11pxdLujUR9nNYqV2/5gOoOauJJhD/Zak0XD&#10;fKcoqXMEBThqBSZJjRNqVJgmFmprMWIz3c3coFx1vHdutoJk2FpduRmym7tte1bsmtIdmSM+gVts&#10;nHhOwAQSiEZwSqvbRJSbIFe2ctZQjnFVrw/LMQNwT57WvtGTVttHfA9TLA0DHBEnLfxZ6dLWQ1zf&#10;3WGIQoOwJXsryfB/pHBGu1aMNdiHXCNsUbm3vEMqCBjA4SF3vEn1ibFo4D6xpkw5WDzdLW0aW9jx&#10;t9OVjqwCee4NJpmL8ZyFJXgL+6ViQCrVTz7/wa+/fZns7oM84bfILHenOW+ytzg9WBIcDtZ0Qevw&#10;E2WwZyXdWd5W7gXmKZ3rTjdrzlauAzBvaStYxn/yxxcMPaal7burO6naCDZILFmKf0wnyKDB1wsK&#10;zM9PNIcwBOBgunh5Toj0VKK7+ZrvzA0t+qUjnfRywuWkUgFumQ20ncNWHTQUEGoPgHRS3viOpbq3&#10;WVpSzDaF70a/Jh2rGjuFVTMtb5WixUgRHuz1chkuX/HFk4vvboZ3wzF4GtVbh6l3uYzDNO6w9iq3&#10;d2TZ3SudFcsuRfolGLM4YdSDaQ7tcEq84NYFoKfh97PCqzevb6+vMDOvNxufffzMqJgJPmcnJ125&#10;DmhPJJPJ4PuXA2ROXFKQuLn/oFQRd5xDMGaZeWCrMlEvBrLVQHjMYsATnAav267UCqH8/+Nlu9ot&#10;ayLrP4wzoNgf/fQHIhWk+wdzIqCLvR3c86LgJ0PoAla4urmSKtvxuo26efGLaqHaIipQr2uEPp1X&#10;GaoyT9a9IUCrgyrPdAsVX3czVLc15yVqI8MtXTOVheHw9PSUETAw/ErHXMUwRIKUYErsO70Oih0a&#10;iPlkVuo2j46O5qOaom4zKHADxo8P41EdJ89m8cefguUfHZ1e/ru//usV338xhW1FX3DXHzEYxHuJ&#10;SgKpabT2zp6ciTTNPR+ik485ec/PmgynKZVxKsba/z/9p9cHwzT1kba76cSDiu0rvMH74ccvnp7D&#10;tcQnHOPVOZcNFPBq5+jjkwvGoW+u72KJOhFZDGgXuZ8523dattnl5TNZu+12NwNCv5W2wiriQcPq&#10;V/R1FGjDMoLFhTwrkEfU798d9Zi9aUgferS+pV4kljLXDk3cTX/wd/94RTVB/93u9UplWfW6pgzn&#10;if93/80/m69ImIu/e/NeKlDPmW01T3bzHLzf4mgKBCJTZ7UCvRKKZxx+noOq882qn8TjIDjptn3r&#10;tTTugH+4ZehdyhnNvM2iVCEhGY/UnZ1Wxcj+znAwqJT8i0LrbvjA1mMmW1ECXDqYjhEeRi1KzWLN&#10;r5z6vacvLrlmyci4fv8WZiLz80QPTd1uxYx0aSUj62e6DeYZ7nBBQ0LgJ6meq72pRK7vB2QL18pn&#10;uRpMYRemYMLl6xi2Z6H4t/07TIfRHMGQhFD80bPn1+RKcXQveM8jcAf6Gzz/k1Xa7R7pKAmhRzte&#10;2T96prxB6vPhbMZxlGo+mVFzNbllcJFFkJc6FawWPb930uOohnjZPm7KT6tIlHST9zuD0TnbhPph&#10;UX9F1Gd6AnkRBmohurrtGw6FSKd8sNlAuYZoJWlz06Vzg6/EjOE7Mhh/P9qZ/4rs0PknvKxklXiD&#10;21azXK1FT0rHsZU9e3ls7SBFex+fUe4iSU3ll0X/n/InaVE31WCxJUNl02xVhsPVw2REFikQm1dw&#10;7qEA4Ux+3FFSnud9/fplKI1QFVU8TVux0sBqA5jAxSaS0yRJSApttDsMgf/t//WXG427bglDQYgV&#10;uL2Ts+7xcRO2B4xCItCPj45PytXjs3PmOq7ZfJNhyPpB4vzs/Gh/0p07GaFatV12e4+JNhaCLqPR&#10;vY0jP//sc45TQpBwq2JaHlXr55PBfNgf4/q/25bmUwZuQGDdbvvFR1KNcV+Mp7g6b37y4xespfF4&#10;/uvvvubsuHu4JarLrxRLdVlcq19ewlHHK33z5OkZy+Zc3pAwfsgvXllybArTgAtm5aa1QsoouBa4&#10;u4CFX7y8PMK3KRF40bm/fXd7e8sjvDw7f/rk07Lfprojyak/UWwhcWJffPL0uNvEjnQ2g0eWtBrt&#10;XlvMi198/T2UC/ZChTgKV9RrcUudw1/9/CszTXBP28ds0g15b4TL7ZPpdHR8fEy5O3iYFhT4sH+4&#10;mrCQep2LlQO+gOSIuW+sBFYP578lfLfzI8yQARSnJbdhGZUBA2QNzg9JuaSbgiAXk15D+v0QmF6f&#10;fw+QCytTZqh8mJrMJmTv+qPPPnNsXoEakg3KH3PkQn8oo4WJgIaT93c6YHkRKynj9qHiZnE1QqEA&#10;cEdhHMqLuwkBwu9zS+oIgs+PcBfH9R2RvxxZLN7lgmRNj8Ypd1Jhygp1DR4ObwQ8AuYZG5Wy8sP1&#10;/flRi11jrhYwomWKgWKrWm3RVnCO9togxmQ47V6/eZcZQAseChlLpN54T6VL9WKJX665I4Q0BXOy&#10;hf2WIg4cUec4SPk32ICMUrEbBDvisIF3CdEGZtlyfri9Xk3HY3PzJUNbEaGAqpdnDY6yl1cPeGty&#10;7aJPICgMzh52qWD2vG4+I793Fe4By/iG55dHaMhQThvBkCT4lHNsPD18e3tP/CHD67OjE4BLugwE&#10;fQAraNffvr8TZEmrlYqc1W53KCOw7/vi48+HQxnKPoz7XonryGi9xsu1KbKmOrnx/mB4byMs7+Mn&#10;Fwy0C1Xv7t+/SQWvbAMZ4sU/f/j5p89enB2fV3BIK3moPRBzq4KFJ6UYYamTYCKCaLRKLaVW71YN&#10;WAbO4Qalx+3VbPTQa/in572yOCPZSYd0wjL6oDyAVh2vTETFKlJzZU28nITzWVbeAFsYG4C8IbYK&#10;jfPEPtLsyLFGyyaJGl+oDZAFkfjcAgjFjrb5jeJeJaCjvNgLjxYLWjxiWa97RhuG7GLMPMhChmbJ&#10;G/Mx7IhGTxLcRCM9yFtYFtuo1ZjV6gOzMLZQjcBsmxTfaAbF+huORSWZUk/h1DbQAM8iyFRaRtr1&#10;g3k4qXc0OJNX6EmYoggMQapyKAEXz3pHNY5OALO1mhpwOjWE5umXuOnvRlQ2hjATGNcx9Eh96sGo&#10;oY6CyLbqiAVC+/xYR3p2PWQ+a6T4RzW0+rq+BRLmOcPCbtRbpwa2SPRsS8XPJ+6e0fD4z8qcrnkn&#10;Qk+skKCMhuNIGaoQUpqMUIQxcDvaXa1btoDP1IKkiro6ZJHX867DVYKtyZttoqUfRhLccDz5xa9o&#10;tGQ1hPHaZAonYkewXGZTKS62g/V1vo3zgJwY9/IoYg2pwHET6lm5BUwY6MrDU2F2juowRiaBmcd1&#10;23WDxrzhdMwXLZFzQDAjDw0fGGiUsRgu/DUke83HXQeCmZzMEqRTG6pZypJupzeYzAGmFvOYUawf&#10;xBtTIQAx0gPjzCTLhYje0qEIpZXmRUPlAmqQICGR5w9uCKBk3CeXZz2CwGk7eZV6qJkzXixdi69N&#10;JPt2chSGPq1e8U1JnqEDM4xELk6BYb6xtLjKUEbBHwK/RZ6sWIvRfZ/bGo+W1GaommPwTGxCGOZT&#10;I5r5rfQiqdws9NtSeSg5GcSVfDMwf1CwW4klz2ENuLgTT9cCu9B68UeU02beLCLfZjkqljuow3sR&#10;RGKi9xp7B0FQYu/YfB30crXwhMvk31JwY6PJGerRmafyLqEsV5KRkvLKgSU64iZP6xYkW8B1fi5a&#10;YtAfoUXKbTClQ2DCBJZBaJMHWY+qTXdyW38rDm0A7aWGdmsX7e0fc4T4FqcrA2eSljGNtDA07Y0Y&#10;45ydaln3gHMydHX8NuAXLZN3XOrLxU7kZcXMRIZe6slxEfM7KKQt7zuSh7OiiH67zGHWm38Ig7qc&#10;vL2UL5q2QSTjEUduisYdjxVpnKFObaMf4zbdQuMp2MFykD9rUY1aQca/hzDLs2TV7hv+Z+ika6iY&#10;K4MIlvFKeDm5sCXJ3BO57Jgu0cPdU0zwCI8emRSgANyIMh6vmGbkrvK8jliPl6AArlvaSRpF1iSR&#10;P/wONK6NSFoUHh7m2BJT79MTAo1AZMrS8nAkDNdbvhoE9OUCFDhp10gBZRkCnycav2fpj3/4A7P6&#10;S3/x5Vd8Gk7fmTzhtTircnBwyM5hPLBmlMKGordndYnqL5SmXG2LWRwWLJOJ9gDAmAimsh410DOs&#10;8mTJFyUkE2feVAmVeGOKui9YR+sDO+cYsLteLV49sAUE03CLe5aFKHmtBi8KRiZliN2jlN1SeS5F&#10;G5NE5WDzqqDJ5tELdNZGHWL8qLC1LcxqoZJco8zLKLZJGUO7VJS7dqqRTq9ZvbslkkRckpIcloPp&#10;YJwfrMRsLufrd6+ucM2BmIYc1zdjh6pccGlG0MxTj8GmnA2HQ150rV7/4tPn/CPsWzmutXIlWE1I&#10;0a4flTgT2rXaShHie9ppvGRZ7xQl1P0MvHHgEp+xVKL44FrkLQdyzwkQUF6eH/NkdssRcyuhORRG&#10;s9kHjj957sY3DyMgR84jbI9zH7wwmEFs5vfFctvBP5/wpz2j3vZFm+Affnu9FJwenXQ7nWq9mYgL&#10;GXedJqc8o8CzkyY9HwDOjPycyer93T0ybHzO3w8gccopmnkEkBwII3ocV8StLHde+Vf/97/Vpy9W&#10;bx+mDCdw8p3NkJQ6vS4DtrI0ILHsPdnlDP3IPJF/c5GemUVPIIUjDHKz4QEyj+Ut5LHxPAFS2I4K&#10;oTLQ9fYVH840iJXMQAwS5Q20PyTN5PQiWWaQvdUq0nqn1yiDA/tn5ycWZ5hiDWp6HCkM2VBQgmGf&#10;0uk/DEZlZoc8eeA9x2eTnZycsimmEyj7NPLkRR/a7RbEQb9Vl/ePDN7JbCZNZ4U5PGuSD1YUhUTv&#10;RTBb4D958qxdcsqh8jap3D4g6hvN+Tfbpejk7KJzOHzz9dd7lVD7SEpM8KPd7WjoixRQbpwe8TmT&#10;0QMEgWa1JCsq3jhlDSBE1cPUaQa3crUiuJTJD011C0sC3PXDaKsMb0lF4GyIMSU/s1hDBjGtND2j&#10;rXLsVaFM5gpg5fDI5FqKmJAsxdWGX+f4OzZuGWEz4JYMuagCqfNUFaLReHZxBg7OCXrz9Ve51+6z&#10;yydk3V7f9UFeKhXu8SY+JDv5qXqIXjG0adcavpF3eDu0secX5yURe11+nSz3Dw4V6t5G7b/30QXd&#10;+nS5xXQBiA3ymKgkTrrapTZNQoFFH4LtFP7GbqS5PSu8LVN9nr8m+6Qc92qx6tlaDbdYiIrucAOH&#10;HAr5coQqCqrqJ2FiljgwEZljV4vHSOJX8+2XX70ty7YT57zGYDqBSQ5Ih6QzG6fksTBi7TabF43m&#10;fDG7/oAfFTG8fqyxqrLsKZA46cKikpnxcLlkSfmSBP7t3/zn93dYN9GFpWfN09Nuh3Ogg49zvdFt&#10;mvkC49PxiGan3U3Qp7EMnp11RlJEroXLStbmIZ6kvoruS8SkQRX6+rtv6N8AaWg6zO+wwBpUPuNq&#10;q9gvwWfOObTyRgMPAshVmhFuCUuApx59+uI5K5AekS/MmsUaxIwWnWcX55FRIyAoMIEfjwbFXtfU&#10;9ZlRWnAcK3QaHS1F/PEhjIRh7eQcBJGkn8VyChoMqsCXavqSgzExxt8cBjKdJ+jHWZuZPBP+eizP&#10;rw3iLTguZIO9v7o2Jp/mCojhmlGFz8q1MEk2Rz0goypMadY2p7RJ9FgMMR4K0BlwgdnIV03JEvUK&#10;pyj9VwRnAubK8fFpTq4yA1F4yNvJwpfArFyQEXmc9HrtaLnhtufWwMx0PJlaJG/h9KgKr08sMMKK&#10;7KKFt6PSBdoUcRukphWii5MObPnRcAK4Q8Gm4JIDJm2bEnHUWYSyezxV9tJgvlSwClGpGxsIYsuK&#10;DorV6yyiDI0Pp9CGc4mVdtSqa2SbpesZMmoeFUYt9ZKasHQyYmsAI0KrUXuFnnUpH5x0NN4yR8Fq&#10;PhFQjgFQ4WEyo+7R7NSc/+hX1PDAN1ZLxxYSAUAtgSPDTB4MtTVS+Uat+nD7AaSA1IN2TXFRn714&#10;HmpGSmm3n00nnAlsOrkoSqgNTKujh9uAUoZWgM/INTRrd6k6FrIh2BgBx4gb6nRRGjbMAjD1jOtV&#10;kCJPzfPV9S3K8t6h82f/xZ8dLCZzPByw3KE18UHRUf/zv/jn796+vvrw9no4Qvc3HqNdht7sPzl2&#10;UVBXZaLYWq0mIIuj8TCOpQ3RtUdOMroUOXMWFHpkc2BXodP7vOoLMhuDapzoWAKPuTvanxMZwLUU&#10;W+OvmpGnUYNzX2LreA+Sp5rHlVzgxCMQF0IsQ3OotSwf+7nWPavkO9hfyGVXlF/xUXPbkRzw1eRW&#10;xoOmYLOBrGsBrgZv5za3rim+UkuWV9+rUY2fJ3PmNrN5fWN+0ipkrXfX0BFeB98J6wbJncTus1RJ&#10;IxRaN8+q9o1jxa0QGE1UDA2a/HIVszjcV72cpKiWnWo59ewPizJgP+R31EHPVIcW0GtyGs/NORxG&#10;CWUAGhp7M7VIS2OBy7bagO9A5NLcDFovSdW9qMLmVRsGOXfVrBGtM3Af/WPNmE3Nv/GYzDpD/EFX&#10;+auPRHGInenOMbxpn1thi/5Ez0/mital7ByNj2Ff3DFKVQ7Cc1gTWT6bro9P6QcjShAAITY4Zcpe&#10;siA4GoGtBDp3N6ccWFMCKRliKit+z53Eb1dG4FbPRLJvT2QXcbRE3wg4UHI2uTsf5Z8fFSI/iHHA&#10;ZiVmo1G7ZM3JoqSzYs+ocdJK26n3i6JaozZYAJhSgu8C6BbcQLnANyM0DKswamL4fn5upClrPT9c&#10;zNQ88HJEnlFMOUFePJCQ/T+cUDxu886fJ71S/oeIcr+ldNtrcxwlrdiKVDPDNbuJ88mF4T7q3/jp&#10;hmwdompovNDC9N3QIlpRt7qPbsmKnHI15xRpWQ3wPn20DzdBqbhgej9GnheBQe7EvpjJTCbNbTSf&#10;lEjora41izLbfCINpu6jSWpmyhAjc8qWzQl/G4rrGmfA/Mz00nzvMZSbP2JCgzC08BnHeWRP53xC&#10;mREVbLuJqaJ/zKA9lOjLJ1UuZ8EUTHKb5VoH43TYMUw5jHNO3mXm8ocsX2r5teTk5F7jygIB5R7x&#10;1rPrxnVlwy5GLhwUXu9kvuABctlw5/D1ADXkM4Bp7mFn0ZGazNjeyr2uxQ6WbsNOMQG/Ofsi53ob&#10;ZV7Qm4kIPN0WO/N1zx6ttl0LIHbzAHL9O2I9y1rGvG3tdYFrhPo54s1qvZhpXmq73naEuWDn55zt&#10;SqDrWEYkFuSb/VaEoaMDObFwhXx3KMCgVDiYx7xnhh/GNlf7LYq7qCqKEBCGKGIOTOyDytN6WSeh&#10;Hd85lFlviUjB0VYpQHUo7ScTxmUAQ4y16X8AbUKD2TlRY2PmoT2jS6GOv7m740pu1lFsrlTQYCtm&#10;CWoak8YMfDIgGMARHK0KSjKWFRWFu6AVxEh6unSwcX4MpY8byLXngEmjL2Yx/X9kpDDfFd3m0WBt&#10;ryZZMKh2qxkfBlqZ4otym+pr0n1TbyghTBbNrvhP+MqbwYzegpitaf64jF3ui/YvlFyDXBl9G1lN&#10;QAz1oirOxJhmUrF+wLd9LRxRc08Zii5t3AqWXyE4EWOohf7AFnmh8grsX8kUC+RSw7kCnhhRrPlc&#10;ioTttPjACOf21rOxg6TExqhAOH5I9bzI/fOhF1IsYRKJOtQ2CEuIspvZ6mlboQ1Nsmh4b7S+deb3&#10;xOk5wK85XZ8vDBxLdi8qSX4yDoAKq/ek5RfTXETlWKaMgbKO1+pdl/KlK0RwyHlanKsIVPHIrTdb&#10;Z08ux1gJj8etilhhcCDJUmLRLXaWK7nbDUYDZKqwW+Cabk3ywKEiJBuIfi15OltAQhTPXb1ft1TN&#10;txDFMcJVE7Uwfe9BnAi+vLzSZfMaGN1VJGG15UXUdA2zc/LMarUIDiILxvyCVY0diUQzz21Tjfyc&#10;KjXQ1ykacFUBsrFNd8pQ1Erma1iqNn01zmh85QqaSa4wMjz5+diMYDLPxqFBDsX8zfI5s6nOwe/E&#10;lqw3OqxJpnyuhdWb9aMoG8rYMQ83Y6lgtyOLVMBTE6ZaskRmJC6PqMJ2LeCTbKSlVHYMXNR1pJ4/&#10;aXd6rgi3cskX59gz+6dDRlCWyicu8AsRlGXJxrSrUExxEKNwg+zjyT2Uwm407OvwQTDXadHJ8OVj&#10;eyZ8nLxGUcGhgsCAdOt1IU9z7eXWKjn6ZpGNrnC3vYHn0gTtRCgPpPYAoBaBy/BTc7p3c+kUBH7g&#10;JiYuvHo7jQ6Ny6drwBTMj1HJhQnmNVgZg99k8k2VQ2Gj2rDDTynHIFeNOjml8oVZzLYiAjggpwXm&#10;R3y+s9Nzp48R3tYiOyyw2zMFhbRNeXgHAyFYkLG5ZcOmkfM1/2S5XXpSHXmh7IN5TQJVck0Kg0fg&#10;PEhikJllXLfJ7YUoCWU0BV0ckg6fBOwpbRZyhYhRSeEUSC0ERrNfxiAEaESPui2e9Ww6chQ0Kx7v&#10;Fh1+um+S+wl2mYmvxOGBpJ83i5vO61ev8ERAxNVC4g//tVDKZKxd7LbbYa62CYlBIk8e66maF8oC&#10;tt1sUHvMnZWU0yKz8d/SUtIMRvJKwD98ZlGF8jbmJF+stgAVOtA5FeFVkoVWIoqCYWSFmLqp8ZWh&#10;GBszxmUOSSnVrmNq5XDWgd7lPmdH3a7unCAaj7lepQ3eVLaymMnFJOamARcAgzHSnzmkWTNSlSuG&#10;gknSysJJYKgWxQms1DGQY/o1AfLCgRKhdUWEXUYUsrPPfFtSYtzz+2Xs69Lx1mzCqbNRbC1ALi6W&#10;QplxJx4wxdxqzqp8KiqJd8oVnlxqwkY2VyCASUU0qxm3Iv2VRqABZzabjr3Mu+YTiC5LBjgh3iIs&#10;KPZCAwCc0zSyFeKf69/ArXE2wTGbdQWJDuEvifSguqwTgu6azeoMv/RUxGPi2U1tJHqqjOvwg4X3&#10;TRMW7ytKcOTJqPeTiflBkkWVFnw7ldZyh2Yn4gfOts406tzLpCFeF1s1UyL6u42AZhGl9kacPdhe&#10;4llvYqFRrLS9djIfgGufvVEuV807JW98zF4EAol5hVnJ4uSqE0d6EL1Ngqf799pNLAP8c+vVgH7y&#10;YKkNMjHUhcdkmymhDtR6CSgDR8DylvE5SMF265jzwgLjJRlGcuYoudZkJ/LRh+csXNAQAaGSKvtD&#10;fmqmLCWO3CCpbp88ecLSXs8euLhcBQrIMYXv/umnn8xn45vbD3guoMBHwTHdufK+aUMiAwKu+OVK&#10;skfk7M1WiqVk7dUVZ+hYhISuFCHccraneRRzOQ+NCZQ/CcOQ2OIsFkYr028/t29RQBfZbw4J2mke&#10;UERBMhot82wGVWgWecuoTDYzWrIa5fLF3MNjBpGCXjl8gtQIxcDcRTKQDzbMkXhpTT4k8jC3js9b&#10;msdCbMQLV9Cn/I2xfgX+5VdXq0HehCaismnSyfLxTP0JE4SylzR3z47w1Kxoc9HawRhyRtFX5a/k&#10;YDZJsXD7AX4/OcObnMFLfn3JuHezaWyXIzm0xUQBJCsJvjhDl8lqkeDtlFmnTtUttyQSEdEnJKYE&#10;UNipvKPFf87y+JTAMjjRm+mDaS6bWtnF+Sudjstg1uSr1O7rg4Ul7jeqUDnx5S3LQ1eJ5++c/VoH&#10;jaPolz3TbI+jMscSNGXeiUjDo2ScRaIJhyIIWaS6W20Bd69xqeFgB/PJhOVbbURwobgB92qPVfFR&#10;BZiKb2/udZzUuYm5b4dGZpFTkR58wdU7UUsd0LrhoAoyNR5De5to5C30gvhzgR+c5swwKX1jnSAu&#10;WdOafUBdo1aR8E52aL0ePwAMbA+JAkoT/yX3k9W67OjjCh6fw8LDoWfxrNdjVzD54SAKNLdEKeMl&#10;AYCQ4hm7R0d7ea5QTUT99epDH8sNBrdJwNyfqAmDW6gTVbxFB3Ag+t4//snv0xdw9P3lX/6VQs72&#10;vgh0qnR3R8ddRG7sb+qh+QQzj8TCg2EoWNftH3IhgeZLfJhCcNxrvHj6FJDs6m74Dm/J99dcNSku&#10;BF6RA49jlHW1kx2/eNHcO+CRgV1uwso1FuQ/DlAhy4YzbjpZgwhQRPFGQE9HU0JNeZ5emS0EErJT&#10;iqKjyobXy01acApphc/hVXba6XpzBSfMczslsNXhVkJfqyIn3FeUdIYKEc55MhgolsBUxMogYcHr&#10;TR3MzVtZ4nSzcghXQ77Lxv2pY2EDZSzEqQ5VszHGd5qdImDMFs12Rf0hrAFoA1DPn55Vlwqg21xc&#10;nJN1zQ348vsrxmI8lVgTcD+qV+UgECe1bkW0MaZb6aOfHFA9hGIq0VTzUSaBWG5b5o78EcmWLJgF&#10;l9gBnNu75e6br67z6DKsv29IkiAOfCBSBJQxkyIDEgmQ45TCsMC1mOzZGj5/kdy53HAa+pRIDToq&#10;QjOZUoCEQX5Jf7jUBtpB7Y5tJ8Sm6OfHBJ4NoDkTcoUEsLm2oy/DG1f2SMNEGTeKgJKMzk0wSTRT&#10;7cNyujHL/4Pq1QAjyktmATj2rmYLEJColslVyoRIJ0fnHPtffvnWXqVayqMzxKHMOWGmrQF94XKB&#10;xtGIJe4slQdQldETpO7V5E4DXDr9FUN1MXdCs83ClUcx1KUyn3qng2H1+u37yWx7ezsthRJyU07w&#10;jfi/SkCQNMP9+5//pj+aPvRH5EBi3cyQeTle8Xw6XVlIW4lAaiilW/jxs0sZL7OMF3M5nyV7Gglg&#10;B6iPOADVac/2yWQK2WLWanWFBR6cntoYuV+OzVmXUadMwX3nejA21I87hbnD4WGX/ujFx/V69fSk&#10;+/b6lgHq73382cEKrzdvP2jwOJs9vzgHTrvBooqo2CBonZzSwnITTKZ3qVHxq+U6D4i5X4t4wu32&#10;6s27epFkwAihn2UYAOWXLKOVHGBoBFj7rGhT2+0G69O4WcTYlneaXSQ4coIkw4DFzfKs2/no9An1&#10;MJMx6FRrMV33r+L7ah1uZZlCoVKBC7D7zVfXrJe7wVgEItbqbOtssxI35sZnanY7X0T4IPvRhqrB&#10;nNKCYr1ouu4XP1gxCa0I+YBlCd/LJ+WbXzd4GA9Hc9Y8yH27y5IoPLs8Mvv1rFwPSoy7msVHdwcA&#10;Bam8UrJS0WgSnHKHU+B4cnN1++LpRaXTPHv+5OT8hObm7v72l29fDn/x95iX6P4L/D//2R/RQ5Wc&#10;zsyKNd4mdH324c+/RhXnYihfrNZa1XKD4wuOEt2+zLilDlmM78TxoFydbwu66/bPu0+js2759168&#10;v7meLVZ3D2PyTjk/cXtq18p4FtMSz7MlZ+CTBvUucb7Yxi6UoC5qOj188ubDB1phAFdMCFkwr95d&#10;HRJEa1RmDc9MGlz1zViJ+n/+06esMw5P5CGUPS/Oe4Q5QSqkkqY0RZ66fphzw1ZrxQ+DrTwLUv/q&#10;6ipS/aSQMmH/3Lm7/dzdTMYD0zmvypU3ylAoBkrKKNOQ12Gufvty2aBuhy4epzfDEa06F8EPv/gM&#10;c5Rv317Dct+i7Kg/VZBtsj6ut8vBDgXMbI7P6vy+3y8Xa/ON+93f/OoPf7x5enH03//L//rL775/&#10;d3sDF1Ua7QrJw1K3vL2ZN49P8XHBOY6znr6SLSBICDuW+YMJ5ItY7lBqDu7v2juSAmAZzLhpeYXH&#10;1SZdB2P2sKTZHbU0KwKmyD/8+rtGVXY7/+Wf/REtN3vw3U1fTpMRgdVtlsf3Vw8fXV5w2//i25fQ&#10;UBnRvLkZUvVSl3kKCofStZndD7JZ9n1QVfXH/V5qmLOh9/2HEbOXH//4D+/ffRiPpn2MrABxiVAe&#10;jIntBdGYbfYE1B0fMYpuwrj+cDcZ3I0TBW25Emhlh+9ffXj25MmLZ8/T3WHcn7x59Y5oBlWJZcSi&#10;OtCePm1GptxxWOyeaKsX50+5NXCJK2exuFj7/dXVHX7rHOQ7eexnHz97Etv/u725k/QqdV48PeYJ&#10;7GYTjPf4ahg3OruIFDCMog4nIYXdfE4t6Enoj65hF7//9qXsAMLoi48vr/t3//Rt+iebea3WvHz2&#10;BTEr/OEvf/kWsg5XRmW8ZNZO+w0pFaBazGK6tmL92YvPPvniC8ZM7z5coxCBs/3Lr35DePJ1u3n7&#10;MAbRO+qdfPL8ggQgAKm1hJS7X75cs6g+/uSzzRQrqQmStOeXL8KwhPCn02x2yE0Ni3892kxXs8lq&#10;+Ju3g+1/+Pl4mrRbxcuu0+V5gkLGumwKSIe4W6C3T1eYfTJ07Scb0s6W0/Tt640VNaIBnjY7yAde&#10;fPbClFVkRY6gDuGjeTd8zfPG+zr0xjy0o0YVsuxw2D8/qcqrLnVub9445srDi2M9DEaItiwiFEtF&#10;ugE3/I+//g5X1PU6vb1a0E19+oJbA/oVw+MGoMN0HP/RH/yU+4WjtFJpUnRRPv7oR0eI0xlS1Oo9&#10;AIm//8dfoWVgDPvkuEtnwIXbwaOUm4q2Be6XU6o32QoRkpsS7sSdo8+LsJ3KDJ2ZgUvtH4WdpixU&#10;rQ+M24ViB8nK7lAqNbr1VsSgIypgycmMkaODZY84q1Wv/A//7T8b4sw2nZ02j1GjzBaLylHrkFGw&#10;nVOH0cDfD7Hr5gXvu6fylse3Y5uB4UpEh1M02+2oR/AWjEd3uU342Xz+Tz6+oGugdsVLler/+Ei5&#10;R1yFVw9TgFDg0FCBIoxxt69G31Fwk878MJxBgvmDFz8aLgZrJplq2ps0NefwoVE4uofFUIajm3la&#10;KiA8Qc7alRV7MWo28L5Cp7aD1E6rMN/OChbUMpnuTs/BO0ICWdaz+feDPgPbdqv1+ccvlAYyX371&#10;6p0RMJlIlSxVM0CjpWINR1LEgBoZaaxG9wSn6GAWC6vlN+Yiys+pIWygeSarhONxuth2mmULGizH&#10;GiX6P/niczyZ43315KhBQNH7D9+Pv/qVopj2O1+KWf8PfngZVLLX4+vlr//q5dWH9ziTQwGD3ev6&#10;k3dD+En9MQNt1f2M/7sdSoPe1Yf/HItKcpAAkQTYhJObTrBAsvUq3qzjTe+4jMPAdLGzGa9k3EqP&#10;oZuiLpPVh1HqOeUtdONgpF/HrKo0lpGH4eOk1/zWrEDxjKaZ5lMwLx8suPksw3G9R5slzZEU4qTm&#10;2+ZQNoqVYBo1kXH/DnluqnyEEmPqmqLXAqmi3JjJQkcE1gtqtPy4KIcxHDPPolmT9tjU3iL687uc&#10;Qz6+yZStB/SqaaelvbLTI9GYrarRn3LMMto36ytNpQAliZCjp4UnyS3Itw0tn87yVIVzWmTRwVSv&#10;Zv/jm/onDyL23dzCylErYY5SxgGmKfVSU1HneKllz+S5q55N7LToDYfhpBRCr6TOgw2mHj298udg&#10;wjTHpqxqvm2OkeY2Y3LVk8sxbyq0EBnN++rtkja8MimV0CX9AC9Udk3i6MojKtJY3ca/rg2mfptd&#10;mne+cp/Sr8RplZKVH0ELxtXL3wRvMkWkZxNOgcTGapBC3XAGocuB2UG0miJr8oQBZsUwOOyRO8bG&#10;TZdVApSqQ+7NJC5xKvcBx3SpIcyL7ZYuJR7vJ3oc200Dxo65YwO7cqmg4QLrDc03IQfbbAorbjpv&#10;kSUCFYjhLW/oYTBUYrDnH5+3bJIoDacsYTVzk0kmEzXx9IwYnI/jlNtm0TP2Tm0iKrM3BjVgWpto&#10;K4W9+kyNYLXQ+ET8tQwjCkUNiQ035ygFY7VXSdvknl9QaCYLeR7Gud2LaBDKH1KSlfWpmoEzlgA4&#10;0j9M5UkhKeeBfGA5YbgKYtBzFjRopAAnf2VOvuC1C+WCowdxsMEdD13CWo5T/JA0WJY9utAaWcvs&#10;jSNAXoxvnuGHrXr7QmCCW0u5Im/UyynKQHr8vSKLkQGXJcKJkQXDnBHgbKFcOhNXP0AtK3sBoykR&#10;gyfLzFgdshPkrzxL9/UtRzf0zHmOJjuSgA7MUhg5IBxR8Mr0s5xwJfQJx1Vqu4QDqbL7Yg1iOEx8&#10;be29xBEHS9LWoJcfSzfAr0t0QT4O33m9UgUVCitMTOxD5MSQx8jj35l0ucClW2NqiIVsOb7Oo5+Y&#10;8DveLHs0k6kwPeR8beiBw52taNEiGXHgEi59LuAVm67ePiYeAIA/d8HTmFpHIi3ZTLYXYMcEBpSR&#10;VLidqOwZWgv0zrCO6YQfWbK5enBe3FbVo00IWy2WBuH1YQOyY0SWm+yw2MlAF5TA9tBS40WHJFum&#10;cjtz0JOiH243OPqpBChquAuxTw+d3PvMfIQsSryw1c27lzQEIkO9fFKtW5bD3m9KF7DL+W2Og1QJ&#10;vlkomqXLiGO22IV2BLNukUPyYhmbMPzkf0LW8jSyxnBWBvzs7CF5CXDq6BOon7gVoEIdErsOZGIE&#10;mE3rz7I2q8opvQqXEUCvQgRReSmKTZbRZbMWohKCZ9Votuu24PHp5f/wXpfLgfgMWT7sBBmEwkyW&#10;QZG1XFYchMgd3MTw4Fg7fPFITGntV00GDVjV3jffER2ZxuZoSgCJ8Q1PUtQ//jpBDpHtO9Bct1Jf&#10;VAuqrmCOzxZQMw6YCRQENBQuTk5FtElTKqHceY6rbCf/KEoEGdezKiU7g8uw3QVw2XlaOg5cY74t&#10;SeiK7yYbpZECwTAWkFfZ0fEpQAEWOJLOhgqPyMSx9hjXx0KGGfDuLMWZudZS3U6yI1SthviqiS3Z&#10;ZjhKf/2buGqxobDRYLEx1VcgarlC2X1y9oSvd/okffnVb8aD0bubATSCuvq9WoU/US2aqtRV3paC&#10;PwSNshuCcqleCdZzetolOHy7WaWoXQEnHUSagC2MbIbTlk3oK+ZgK2edYF0vV9fMfYpFXIhYk2Ml&#10;b2kKwTVdUJwhAYw48srziJ3P58UOHfiT3/8wHLVapB4UxBkzxPxX372iS+Ey0TlBwBVeJnQdmj9v&#10;8yOdE3tflfMB4ka7LpEvlqwI2ecVCa+rbpLr5WIOGrwvphAOXfN+gXVL/GJRbFVReTfrkR03KPmr&#10;YWiAjc4T0pUdqxB+O0bNvFdvX/ca0Xnbv3mYchtWStWVCLDA07KEYdv95tuv39/08Q6vlBa9Tvek&#10;jdiyMSIFZ0iDPCuigUqSt/0JXdzFZTuylFrWPlMujHCRK03gAt5cp/LaycoBcakxkynOS8UH1ZMw&#10;XuVn2sGUBb1uVNYqjV6+uSENGIfrzGKsierA1IODgZbVk+mCJhRyvgfdltt8bAepCjYuIUmrgAUf&#10;HuSp73v4G6dm+zlfjPc7d7emiSjj3b9c4j+MWoHsk5LEynLuIPZveQsrVRYkQZfMG1ko6A7jtbJh&#10;UUPy4SZE5WxkgfPRkwuLOt2XHHM+3O6vbu5NIRR9/KyuKX4Sa0Ku4Uog98dMJRBLEfCCW7WqFFo+&#10;DJ0AjpTJ8SktKITKGGdXCC/3o4WyqkrFWjmSOHm8enWlUGjawtb5eSYbzp2k07LOjTowIpo1CcP2&#10;GuWjt3I0S4C/OmId07JWqi2QW55Vbt767evXCOBpnLBbMX9IwvA0Rru66wMUBqJRuWZT6Z4QEkZT&#10;tCYIZ2z5l7LlYxVhxO0botOoVLnxK0xxt/PCIa4EzYfbBxvpIIIoHJ901V3IISI9PS5g0vbkuHJ5&#10;fsmJtVhNoI6j1h9OlRMeWA0mSFwnmKhyTC8PFv9Mt676p1y4ubtfS62AB/yCAuD503O2oGU4azVo&#10;VLPZivHvyfJXslUmqCsx+WdbDsu9gacemlIFz5IVxPJdrDgHaEdW0R7YCEEMHTj9Cctl73CFMYrV&#10;FqATAce/uX7PjsEHFRohz6DXq054vLsDa8YVaZBQNExSsPhY1hQNIxpUWSlyVSz/lcfDyDF2KDM5&#10;YDZb0zEfkuuHW0WglcsiAcXMgZmOSSguUI3BpbMvECWuNdpUEYpRogZl5OKm716/1h7AHWY6T4z6&#10;JPxdJw3ZCRhEgaUStgRMRqkWKf11j22r2aqpVtirtIkKcojlTA60bRi91Ct1qlaFT7oMCKKTThPf&#10;b9btSmne+l3DKeSgsNNr58mX/P1GA0VqGSmu0jdUqBfMFj8R9RYeXBZQ/BosLrjckntVzSUWvb6S&#10;JHr+yQ++YBdwTL/67jf0FPypjcI8qV83zJYZzEBECOQUhTJLvG72hE08NFrTVB6SQn/AfgGLBaLU&#10;eWt8yczcNz0NBV3FAThyViQa3ewKI+jrWTVrtmRsjPgDsNBVjMjh6vYufXT/Bb5fEUytLkYfNt2m&#10;sRh1HG/Jzov9t6/fUwS8OD3i+ZOTgpHis6fnSjt2NvhryG3UXRXkMuehC1DeZuRbmI6HU0FmRkTE&#10;qOb0ITBlSEyYV9uMN3eNVfxmQSxapmiR8bCZPovlp0xaK/Xcg1FfQv39nJ7npRZi+f8R9V5NluXX&#10;ld9x13uXPstXdQPoBhoEAZAxHI17mRAVetGXUoQe9RH0pIcJhSImNApGkCJHQ5AACXQ32leXSZ/X&#10;e3/vOUe/tU82xcBw0OyqzHvP+Zu9116G4/KBk5d451gc2YNNr3VOzIWMBy0zPpsg+kbxfeh4HQlX&#10;OP1V0FtTwc+R/tNarTAJNmIXKNLsoTiNTMumdBxYdH46ITtT00RCPUWP1PjfCdN2hcVmLahPjNQi&#10;AADcSccrrbIrcVoQJJFUxgMWsUJCF7OoUXnBQwDB2M4gNesxZTIJOTuxr36ohvVFbZ5tOagWaODK&#10;NSoh9yYMTjOBdh8o32Y5y+wlEfWJQ2o+pr65pdOSU8XLtMWcRG0Wnzi5cvYl3tKJIbP+4t78shVz&#10;m5ihJSnRvhFWRfBMVMzCdyn2rIGRqTV6WAsYNl+kyMTAMj2lNDWCZfJZE69Kje19EyEmdF6qtEVk&#10;HTzHSaizEMHVTnzEwMKNLSfcfMKYRacTHieDFRGnAhflQ05RgZyq/f1CRwfWGpwyYlFtbdwXmO22&#10;DD0do3cmauUAyFTi2HUAfr83zlWtbqgMZ6VYPJAuljsUZWYNujGQwJp1BdFQ79Bxs+5KFRnYDEaj&#10;SiSyYr2eW8zW1Ku0ra4Rhjk6FcSElYOfSlrHhNcUWa6acB9fTbgQdhXQFJQrqyk3iRbI7LfV4PNd&#10;VPYY542uRYAOoouRZb2ZWQ5/rFYvbUwpyKzGnphnX9WL7VcZAQ1AOVWu5MHvVbaHDw7o/Aj6leUC&#10;lZFvCVq+iRMMLvES824z5nO8xPlZ7EZna9wbZTomVQc7MsELQvPypnxQfJmTUOJVr7EI2XaQp/dr&#10;S60Te5F6SV7TeriK9qWZ0yfc2wrl7WFzJaJAmLJUDPIwl02asTI6PGbW8uZZL6Qi4UpxjE0eJ1Fv&#10;KbAG7GUR+oZGcxbHKUyaL+Ff5lxrfowUN8YXdowkHMsCTUK1fWDp2NAvlTy/D5OgdA1t05BCU+IZ&#10;yqQkoQ0rkkpcW+UUW2SuKTgS4/XEfd1a0oTMsjGef5BYxouWo5ccWR64I4kLZoM5uKaV5IvzlpU7&#10;xzywEeSKGDLAslvlcwFdwOGRMg/u21rNSk0zFMeRdHDqe2xFcDQ40lA605UK0lM0tw5VizL5zHCV&#10;74ydH1RGuE5rARZAp9Kfi27rBSgO2eO9HoOIvWQ6fmierr5lJ6oikBcsWvG0e3S0L5cczGNG9GEi&#10;dupEk2XdPvGltyG3travuE/jSyuECc2S0ikRf86oI3YKlN85tjzoT4qWRkjDO9ttmeLWIZar9PRn&#10;oxmL/7jGlImd74tImSDGed27bIcxs800ejBqSB28Gxk1hwaxCR+iOMOgW56l25W3kFUvmgAWcGSu&#10;SyjwkaRBrNM9liIBeEQlT8drPVGaVoFZH5DU+6vEncwzrEJlMwOcnELd/IwlJ7OL0pbUtFiNE57t&#10;RnwZkWV50Mo0V1fGkwhpIhPRRwnbKDERtqKyinnnmyHjnlE2wkmKiAPzMcuq7NvLOQ8Xd0Ar13/5&#10;9NDidvRgZVZLtp51pEADPMVAaYoZ+clph8hgxEvcdA3TVRLIctvvs8YT5DZqVBl4Zl4+e0zHC937&#10;5vIyqwC8tOHPwEQCqlSV0+uK9Mj71AJihHKOf2GWBOACorvVcoqjHswB3hF2QOBApSK9H8TC4vHh&#10;cfP4MTK8UrV69f3FetO9ve/mZRwX83ebh43GQR38xSJV5pB2dHMrxAY8IVPK1IZEK7qkKO1IV6w3&#10;66uRwAWEYBCUQQrc3SLIwgzx2z2ZLfCsafA4e/kATCZgrzFgAsfhfNoI+N9DR4GgkpbjgyY0HEEg&#10;LfDSMNfFkhe0COyCg9O0atFdt5+IPFDAU6rRnqOUl1eFCR/4N8x+PXNebdYqBufG/GaONJJykvgF&#10;BrkQQasKYINfnsmFYbNS4rKf0kdGAokLkcPGZ/2Ppx3P2GR0vJxBkezrhTvzYR5A8djiIGL36ubK&#10;i2qtYoWWEkDksFYeTEZcvhlNTUUavrrGRmo2HM3XBQXS4JtLNLHo9/f9Basdev7OvWv3O/3e2RkV&#10;s+jN4FvAEwAKQhwd9+3NtWn04Ijl0MuSKQ0PkfLcU0QZnbcrwQfVNi+opCwDz6IBD1p1Ol7hqXAL&#10;MkG7PWG1FIQIB3LwwwlBRoiKepaKAVTvwfk00lUVQfeDkSFlwKtnj7fS3iPBasO9A/MF6OF8YfVl&#10;yuBaRCiX317fLkZEjsl9HT5XIKu5yuOzY93BG9nJwtvntCnLIVxJLWtNuNJPH51+//aCszcl5RdN&#10;3a6/mNI/c+5RUjOkAgiTC7Oj9dPpdFkDiAyhrmkAtt1Lpqjxvm8n/U4CEI7R2aLZbHGmX/fngHA4&#10;IReDqDsmLnVxddk7bNUfY4t3cswFfXVxEyrMSFS/VqN6dnr01evXbCcu/uVConR2f1thTlEdkmu5&#10;QVkPY2aLYnmzuLm/g11GUDARLPIiK+bN7WwO3cPUCRYUYx0vGAe2EVA3gCKVAiQTcmUzc9FzfFLV&#10;HDVPEGLkN+F8OuCMLxXKw8lMGEGxQivUapa46KAjgaABxtbr1UePzz/68Ccs+9dv3viBaGv4esn6&#10;FMwOjhVvak+UTFpC5XxOaDg0kPEMchlBldednryalUO55FA6eHTCfWJKNVJFOfs5RjYCB2Uwv1di&#10;kDKA5Pw54TtQoqlaA1RVUBd154iQ2vkSDjD3e9rb8a2AWDN+KOsQcEgfrAEcDG+/kSY1vtNpd2h5&#10;csUi3scccdjhSaZOccfMUD63EdAVhz/KdZaDTNfdLKBqXg/YIdSa04OWgbcg7tV6Y2If9tAA1KZV&#10;K8gJeCttUFYxoignKPB5Zpss8yF5dbnmdLMRQVLnZ9S5axdFzitPLTdOFkcCQ9EgryML0wMkAiSg&#10;rZXHm/2Bld2m8ouPJFsN1PFSzOO9gqG6VwNgyhTDJNxUbt6589Nj1RUTbEo25iXkMhQ9oK5o1OE5&#10;QtZl/x9V64BQQSYxh8Z/MaWQdYpaDXioklK4rMlaVWpJddeh+d7LNF4hw0tm1FCWKpVGLld7/fXX&#10;fAF+NbUnHxHBd1HD1zzCc/otUimr8golSjm9lgZBmHdJrscE+kSwsKowPuARWX1l80sLu7GykMG1&#10;+SpvmezgolilMkBYnJa3NvRNylJ+KpAPrx2akYotGQAxqFizPNiAkYIVlEDLCcvcKQObdee2h4vj&#10;av3ZyfHXGwmzuWofnzGb90e9zhSZzBREcoWLCvdpDf9Xmwdu1Yy4IpwvFf5Ot0MtH4hYniqzvlOi&#10;18pBOonyMRNlpIx5GT6bpX6iYJPaGNIvTDUSj+WRY6b8keVi7HQMreYru6BTzg8yx1CKF+ehF3Q0&#10;gbGJAR0aPuOi8pPfSBgvWHxWphQKd7JxIKyb6OAQiLn44uVJtzvsdnrt7jANWFAOjCQv0jJ/katq&#10;Q2NLuY8tPwUo/L2UN19qOsg4W5Iy1TmqSyh9Yb3bOBlCPN6oIsGLncMpGSB854TBp2GhQjPCmCS2&#10;mbQLKYnrwkZ5CmVQ7Q9jwpOAUAo6BUGaSy6M0axvMkWF31CdynjCOkXXxthGYU1Cg4SY2LYJE98e&#10;yjGLNuCCzNjSkUWNKTmx/pXVtdImePc8+7xrSWmSP7EsKGJE/DRTikaDOYczGCzN3txV1Bb/Zin7&#10;GZH1TWXkybSZj6dbeDAw/EmzaUvKDgKzH9aQR8U1j1IXnQFE+yQfwTEwRi1Gp7tMsm0kWOJlKBhN&#10;uFyg8k6gnY151awGprzBVcQ1Ii4sXOodGfkV1/KewPk2kvcg2oXYhqGHZL5ZUAIWWRCXgAAPqk3q&#10;tOVoUiYI0RzGRwSYTSYZSXb0oC1PgbD7pb5jWubWx6cHuInUWyddkUcmV++vldDkxa3jI8v33tfK&#10;7BZ3NMA4FJTPr1caOM4uyfGOTfmHH2ZvnSbFPhcTWsDT/vzL78x1DfuZvOzGAnwjRMleUu+Crgv2&#10;3r29uI6iWx4DJx3nQraCsxRTiBRTCt5Uf9hl1geX68MPXl5edu7vumCK3IlEgeOAp2UvwoVcnswZ&#10;SzukALqpxBoaxwgLvlJWogPaBWi+KzHUoRTDmZErVKGejrS+NpioylNt8eBYQF0Y+VpYHMw25MdY&#10;VcQzTnbqA/lXlTNmhgVwsNEuSKWPjg6hYIHdjoczrkyiw8+On7GAibhGHsvq6HQQngFcbLNFbLpI&#10;MIeIO7dRaqCtxt2TS+05iDX8C7k1CbVVM0snFBETadGC3gZbmHQYrGaRL+qKlLT0PMUMvlPw9LiB&#10;slwkSoBgWpJRD09rSgcD6j/uc8npX/KEdF/tjXmgG4MkbpoiybY1sJVCXAjPAyimIbayS1IPCJgB&#10;e7twSdO0iqgHrVO2nl/uiAYOmU5e0Uto2zI6QGkpcU0VfWe7T6b+VHKnJ8dc4Z27G0gy08Wg3xnI&#10;5QuXCy63FI1r4fHZCZEnV3dfRdjsRcGIXGuMvBd7zzYexP+tOhsQ1jvqRjrbZrMAI/r8JPvukux4&#10;oNfIyE1xTpNk9ZZHj2srcb7mwz64gMuIEnxXPlV5HMVxYosYoxcrciunK2F4dVAvDvp3GDfkS7vD&#10;UxRfiJzJDp1ct+ffvP2en87dTPexlZFGVDMhNgPy2ViEskxqhTlzMVtgm0cCOWML89pLqyHQAU5y&#10;9MGrVxzRbNC0KdlnwwU83vwxtSPJK/g0IuRIg4f30Y10pFvfKAMI9z6ncnDAMcPH/uUnp/D5P/nx&#10;S6h9gNzE4r65bLfbQ+6Lchm389zjap1yivn1l8QEw/NbL7X3AeZnXo8iaDY7aUXHh61nH5z/6s//&#10;golczk/d31+vuIo2s6+/RjI32Cofssh/vrm45JTA+AkOCUsF+RbzGQ7R4WgoIM6AcdnI4VKGjtMk&#10;c7HRhnKVYkPxaG5PmmdgWQdZ4XQxHwwGjWoN/fh4Pgsdand0DyGNfwknLly391vsZV59eCwlW453&#10;ei/KUy5kxsr8//kH55RlnKAjfKcCHKeDXu9GsiWiERhWuMEQj46Ji6/90+cvx4PZaDjBXqB2lPv4&#10;4zqyCBGIdqsESM2k0RjMl9MQSAUMoNsZ3rYHHFxnxweuuunVzd29YE4WdBwiSNvOpwi8lCqyXp6d&#10;EHwsV3lh/fxfFit8sQCwcB0BO3j2/PmA7mfYZ4T/1dWbNvab9fy2GMxTzuX797VRv3YHLzjAWKg/&#10;XShUE+yYKdhyLGOw7fSgknnZyv7y1z+HvZcrV37313/V7a4urhYLGJub8M3b65PzQ9SMn3z4dGdq&#10;gfF0qmGv51/edvhmmNlA62S7HuITXZStixyVxAPCEp9bBroXnALx056eHIoJslRKvPjb+/0hXwlQ&#10;leZfU1kXn61mjeoxP2ApMvXU4Ak7r6W/ch4/aiJuvO8O0eBATbzvDWpI1Yv5Dx6fsEexs2ILwHnR&#10;St6pd00TA4k2x/cxRZnJBSXElDst5INZjdjXtA2//ewbNiNAHz+q4KD6QWQlEPlf/fmfbKf927u2&#10;Nj/upJXaz+sN5miX1xfEBnA33fbGDWJgn50CREGU/D//5m8x5uH8PSuX37y9ex+kzg8ajIW3YWrj&#10;kV9aPTtqufnKaNz/zTd/HPRIw/Y//uij199+1+332Qu71YZK7S9+9TOm9Kyq7y/eKAbGix4dN+jV&#10;kbFe3PVRaf7+i++eP370/OxwqaxKJtjhh0+eQQzhMb+5vmbTv3z0iCHMxX3viu00Cw1ggnei2KjS&#10;wSF9C2Gpv//ugl/6m88vRWoKvP/uX/8FpRRJ763TMsfI85cviM4Bw8V9ajG763XnVzffVms13I+r&#10;1Frjxc3qbXsAqxkQDWXSk1q5/PTVk36vj0KyeXRKOeVn8o+fv1rMZ912e7bqQpB7+uR8SqbTavF/&#10;/z//lZhi+nOSvdjIcEXplSip39+PTo5b1VyGUAZ9Xrhy2NsYFxxcH6SnM+rGVySQlR6fHMnDfLe7&#10;fPMtxSOA008/ekZjfDW4j7t3HDcFkoh9DVowTRr2meaOXl9cYs7calXmTr5zP7m7/FRo8n7fmSxg&#10;a4v14+dBt+HR5ArZcrXQPHrSp7DgSNlsvv3+/WQyL6f8WglAL/12sehP191x73/65JOitJd03ylA&#10;8HfXd0CSIAx/+W//7OrmHj+h39wP6bvqtUb+7ICh3Rfv3p4eHGDdU22VqSWoNI4PD1f4ju1WgFLc&#10;pNl8cTTp4Gh907++vheAnvMrTx8fn0Gized6w+59/54+k4fGHTeYKrGWse7lzXWv35ECNUps7sXC&#10;opdDlaJFns6OJ2sR5ogTLxcPGjXlDxIdHwf9KdUdRNI1OcLS+obxfRdLI6BtfO8aj86PfvrxYyZz&#10;UZRu39/KjyVe8FSZkRy0iq0WOqfU+zcww2cwFe6H62aj9qPzZ0aQDN/eze9wxV5tXh5X8EIbTid/&#10;/P6KGx9N4mmrzNiZC+i6P+Umf3F+yiyR8/OqNyTZjqvk7LAKdoaBwkG1QetOf7rareYapVIDbNLr&#10;4ENkogvuT9KVye0ef//mDS5vcFhK1fUHT88Pm41B+w4UpDsc5AkwZ17KOYNJVIwFHXcQ5MRI0cdZ&#10;zUIubu/x3GrUjx0C0ldrJtsVURWyWLYt51Ma5UKryAHvZwrDURe1LWy4F89P+d//5W+uNWODt1Kt&#10;jRTRvf23f/ExnlWFUv2rL76gLDpxsRIE9JyNL+CFoxZBPehUyy0a8ct3r1OSWhT/5JMPBcWFG/g2&#10;3ClPnzUkw1xuvu28o8bHdHnRn2Grtc3e/vNn78FNf/7Rs+N6g4nw573Pp1QBHKADRvpYLcy/DxQN&#10;KLUIGor1+t37K0Nn/Bm4oReh0JvmlsyBG/JNHO1s2sGhEGvQCEaxAdB+fFiykdfq9TUmF9lWvXF+&#10;TCJ39P76nnuHv4A3VpKuCj87my4/Pz1esT9n0/e9++MDAtcLLw5bwJSb5f7Z2Ye0lNNF+OXbS5qS&#10;WjVzeiQ3Cu7K0lrzTgYDor+FU65hulfFva9DSimEwSWQ09nyyy/fiegNbuRMW43KUbNmHW8qMH9W&#10;oBGmvDBAskngK9Jo6kJuTiXmcJXtfrCektmNY/TLOEkZCGzEqpmM85BQKrWrTZtSYrGRn2EaYuMA&#10;ad6/D52HgMRYqgobsZrLZsL6E88YMIViFAl0YJxjo714NkdLslx/CM9V2WoOMTKJ3YtOnE4nfq7m&#10;xPVgWqLp4y6xfUrY/A9sanl0JSFcxkdOOLxR4lYrT47/n+78MI+NHwikobnsiPud8Y3K6xtn2DXe&#10;h5p8I+gmqSsWCxe7YTIJosdLGTqjPyDUgF+isVSQRJsmLHFRS5VLqQhMCycjunOjVnRvgBwnFcVg&#10;KV+SNh4Yw/cenIfMos08xZyEYJ1I1eMoiZn0LEPUE78UCF5u2XEyETPasmv6oDAJE07CdZLcXxNG&#10;e4n6em2DtoxYHKG9rCgJ3g3sMwu09E04rfWR5LPJhoeZkCn3GfGJDi2kbC+zdezywPVBKIyCsuE+&#10;Nqp8yMrbWdwttfJs4Qpy3Fg6AjM9X2ZxTmIo7ETWd/nySVBeW2BOsQjPyNhQEQn3SXMdmbQvmA+L&#10;t+1I+byTGC1hnUfmMCVVMz6r5CRa5yPWNwvP3C60VIXRZlMz0sNxp5EEXSZ0rkA+4M8A7FMG5xBO&#10;aADTkO5SS7EiHazWfc3MEY3Pt2ata8FUGr3dt8dsLVdIn29mwn7CVN9ZXrlro21+FzPwbWIZYSk6&#10;+ryyhDXyw8PLcR54vK79JqhNfPfAs7FkSrQA1zNgRY/fErW1eG0je6Ya1BiQ2zRS1thWXbf4+VqL&#10;AtSpsOLQhO6UdCn+iH0JLRKQINEcABgV3mE7BcxI68g393Wb+kgdx3RMbCLCEiHwGrJjn1lWZ0rJ&#10;UqgS+klceUulycQiMfBRV+fqPKS88jf0SMSfSfY7z8E+v+VjGzvGjX4IOjE1AfdHJGRKk0M5JWTT&#10;W8UJCmZS46WDwNM42py77JiSv7bI/bH5NZidnMkrnCQ/Vg/T9xLb+UguoySjumZ4EnkGVwihFMfG&#10;KCIRPAI8mLXGN3xlqDvKMdkkB2OiZYjsdLDzRIuNLwSGhNQH7JhyAF7VeLp0YgtGdhR5Z3N76RMI&#10;TrCgZHn4MWFEjhcq8gDPkiWdGTUMFx7vhg/AcernAwbs46wcjA3I5yvierJRc0cLtA8SLyW+vHE5&#10;glwhdP8lGNl1iQpJ2MuQ1s3cTc0GEJxIrRrbu0vpeuIk3Q3LF1p9Jv38TBG0tLJk3WF3It1gqaJY&#10;b8i9h0x46Fcplnni42FlwdQD2GA4AZVq1gCbs7iqlzTic8VSk707o7WYIi5xPguDuLiVhpwRH0FE&#10;wVXbc3/HGcLsot3u8GpwGKGFxjZzsYsYHh4eHFAUMH2Aps6lbuqMGF8APhuhBYadyVzHMhyV3aWo&#10;Kmh7GVFHuQ/mBqOalIW/GFU0xBbJBkiRWlDEZkAyS6ezEbRzSkKSfDtiOJyJpIVHz5HCMEHLAbxs&#10;AbnATPsIcDAmRuSuTYe/LwQ5GYrYGcVwdkbdPJ4OxzN5NDEf0CtcxXbbhKKVeicHDWpEUPzINjjU&#10;GLYbr3I4HDdqCg6mXs/I2Y+bKWXpRMrw9EQezFbL1PAyceD1JAYkgNnAP0cnB3y9Lv9DGSsjfjjG&#10;+KSihFAJ5SljMyO3ryAYThYbjeUJONGYNTBhkYADTLZhkJUZ0/JvWJBOo96KcR/dZMYk1EmwgHE9&#10;U8qAPQDfEoW/b0eC1AaM4Hay1LQ0YWUUJQIoxzg4YLIowxP/bfp4sFZ8nEPjn4Hc5a0g2JqehUl6&#10;Vhw/rUKxUMP9YDwzL0yIPNwe4qHAMlgs18mBw4+o0ioDMHkuezWMV4L+ZaThgSUxFjLS3T4D2VE5&#10;I8wk12bvRiAkIwTRnZIwcbaFemPU4F4i8ZIFiRhwcsTBKRJMBAzHV7K9sBXua2ZzjJ9B3qsMfHyZ&#10;AijuV3Efuax8pIhfttkF+j2IX/m82Fwgv7vNvHH4TH62si0Wgs+VJu+uTKpcLeOcvjc346X8f+Wn&#10;zc8AS10p9GzFftvLEMQ5PTrgAS9Q9bjyrdT+tPEDTyUvKj7PNkKrQvmuFKuk/BOwKC+OtSww8N2B&#10;peLAF8XPMjFDxDM8lgID/ehUeZhStOQ5vPC+5CXiJTFdSrefUswkP2HTmU4oh5AbF3M1Cpu7+x7I&#10;BfN2PjS8LWUVqGJCeYSseqRg2JTP+aBrAU51u18r67KY7zfGCNjF5i+gomq/BUukUhePDGroEkMW&#10;CUxq1ariQKEbaDThMAj3hWgRTL2ghpDXBflMjEB3ab6IQiUjF941j5dvxGdYbLZ5HQyxXHVl0uaX&#10;KpXdegUr6YShEB4qjo9ieWrWaLM1SeuZer9vvqoxmDL/BVg8tmg/RmpQA2yC4g5Ho1BT4jRJpFyC&#10;19c3K3k1O9lWFZivVav2JytOBiotTrG97FLgiKJpLzdaLQwD2DAH9dLV/QzNKb+JxVPEU1A+KdQC&#10;7FlppQBPOX/Iwtgt8W1dpcSYW+ku3IeiWHsZlvR6a/EnVtPLSB9vfNXha7yaIDatQiXZgwLwc/jJ&#10;nPk7KzMxGJW50UpUaBWxNojkmgAtAlPAAYGjTpNP1aKe0eEY9oo2psELiTOzSaTfvbHswxTDSI4m&#10;ps/WESioUs5bxlFndUJ9OU8VGfaBgCWgFpASy0y5wXwkOwe3sqBTDcouY+3AMSvkCkpRJ98KBnJE&#10;it5oayxHXIG5BbhK4KZwhjC5n2nMFcsrXqMyYi8yIuLhkCzmLdQqMZXYBatQtQ1fHR8TTJ0cn2oA&#10;83iqgrlxLhW8YnQwl0tr2FfqdqPEyBC+hS+Z1c5agtAsAO5GCAggkz9+9Gg5HTFK/u7iLpcZEiR6&#10;c9dXUIsDBp1RgGUIpwbkOJyvYmzz0+nxbAzRydfX8nBBipQJP19qPFkcVcr1ZrOyf/1aTLEgaPe7&#10;agLCJQ4meaURxWxqcwANk6sDPQ0XWb0up0D4I7VqDRZGVmrylV6k3O2yyhrgEGThYJnG9FTlrOwV&#10;FbfryYmGo4g1VKtXYqvNKNPl8SuBmBgceePF8HhQVxrfnBCTMItKJRPgtsbTRmvDhuVT9sZT5Qzv&#10;o5vr65Qlw9GsSnYEwJHF1Tw07qLMv5S4KWdgZOGC1eCB7M1t5/q2zQh+IxWKu0uIrA6e9lJ/qlVR&#10;MLeUdzx3nHgLhwdNIxbu+6Mu7QbVvOZc6l9kk/VQDoqTSPm4sfm2Z8w788E09xsewC4xnNWQRNPX&#10;dOaB/cjEgwkb1b/opho6S6atpc+OWsp1Ru4IRibEV44HyJmTUn49zFhpQfnIFFImP7eO13peX22c&#10;iKM7m9en5KbI8RwpZyhh2Kro17OGi6GCODmbY5ltKMbCNjhVASvD/jGyWbfKU248o2SLFp24UUWJ&#10;lbPNAVQrcVhnLa5Gv9lu5ZRnf8bdS0LghA91tcX8GDHaVfCSbERtr/FJQ8ydAo1h3a1VPmIjK5kJ&#10;kphXKnPxaDVztSHVG49Xxl91Dg45nTNnJwed7v1sxpPxbe1i4GW+O+aXZ/2M9EdGG/etjzaJ8s4x&#10;E7zI/Kt5p7Lmsr9llF2NOpzk0VnjHCc1OstKalU1TlFJlTXt3yRhisaW300lZKRm/WpTqTjyepTb&#10;L0oPZnt7fXsKwx2ujItAxuXEb85/9KMPjg8bI1lBr4azGambxosOx6OR0bmduYZ7m/tOp6RYsHSk&#10;5CHQXKQpS88k0r4dTkgR2KlQByBdE77EeBOSNcuV/3OhUkC4Mxot7zs9XwNiUcE5vEThVqrWXs2b&#10;KIqpdhv/xlUgwnlOvk84W8h9U7r8lAZTGWkoDUmQQl/bXEEa3HOD3kxqOQC9lBwDKqXsFOldSO+x&#10;itK8991wMuA84tkq8Fnqk9Q3X7/nGVH5pc0HX0ayRgnnzJCwG5FPRtyEXncBp8TuhtggBtd4A+7D&#10;1Z74cutd+7mUZ87ZSlDMxIo1T5MbYStvYzZNotOL5qncIGoqk/kG8rnmpKvV+bfc+tzFnrVS5o0c&#10;wvrOYlIY0GghOciIcjPemA2UumY5WkGLzesSUJgBP9po97rNQmWDKSKVSq6C39WGOLQZ7fJubzJ9&#10;63j3TGzEE4JeRKVx1CpDjgLHXUM7lLhel4LgNvwHLCed2YhGAXZJG5DjxYlSQhBGbElm4nVTelOB&#10;r8zFnWfO4caYgyi8JASJqxnEhtY/beVv4hzuidCf3lH2KV7PNMIUo3KAlMYjNojHgKFE+o5HNDzT&#10;pSdr670ZqOgm4L6kpnV0rDm39z0ZO8FKDOEg+KNp39pbdeyKmGcYtlzEOjB1WPO/eTv49A6n+/kc&#10;+qWGUDg9KVeBR41rRAhs4hn+5NVKJeNbUHmEbAeEZXLolFHEtFBKl2HiMCScrO/b02ZNZ2GjWuIf&#10;F8qkmRtH1IENJ2ssKF3WdhPt4lhwm6ieRQPHTMjCwUmvZVCXQ6KZ3Ae9sIILVS5/SLYlJQhDGbB3&#10;2yB8hpaaKEzOoUGQZLDNSo1GMR0qDTx2Dmu1kxZM2OrzR4/evmNu0dUcdD0/KPkDpk3jOUXeIY3R&#10;QRXrVkoUOFH8dqxoOuMRO51iBQMsmMC+MsnWPBMcy19ftflWw/747du35FacHtdvO0N2QJV0n52M&#10;tmeLXfrZ8xcvX/6bR2ffv7387POvv/nuNX07STy93oDl/eQnLwndE712u0+oL3SIa0PXWrUyKwem&#10;dXc8pkc9OzkKFKYXHTZqe+bGpdJX794Ys58xcJErEGQfDw/0gc+fnu+MhS/joS228cphkAEhpH5K&#10;ZuxPJjOgARoKJM07OUpgrmb8clKaU+qIKn6K0AtYqVvmP6NZuzfxlW7shpvCylFwAHMNRJrUDR+/&#10;ePrV20uSSaOV+Hlcn0zO6ILu77vN+iN8nloVnKzybHHuI8pZWj9HidxpxGcNKlG7vJdymIdcjb0t&#10;ktrUL//0Iwqnm5urL7+7oIjh1S+lXttP5vt8CpxiCwaPeJ1aEPcmVcooqNHMmeIppfADjtQt2shm&#10;86iYK3h6Y9HR6YtSeVUpjXv5Evy21nlrMRzv9WMjkleGswXKML57pUhqCpWuDFDygjDTjWpZb2Mr&#10;6DOlyxbjXMB//c9JqwWa2aqW5srM8apwGKwPf3dzxxpA2ManZGZNmUUDApP5rjesKnMoi61Aovzp&#10;kR+NUbmAVhg/wflBfWN8pu5wZE7Mzs9ePhEi4flXneHGVHyFPQ75znpOjOjGGOM7Vg/R2jQ4okul&#10;sxUxhJXqttHlxWG8VZYPfsWQBlyOaKYnHp+XEWXgFAEoIf2JRRnHh0fHGFECOUNRkPcMHWRJiWXM&#10;znmBnDkEGnF3k3xLbdEbkKU8/YlT2tDSAkVsaEYYq2JsIW7hwWlrT+WtOPBlkkbLSIzLESI8bSen&#10;4mQ+S4mo7H/04lTqBrJG00pULpSk0pMn6mIFb50XwKogQJj0UTDMtYzVdd9G4jnR+7mbeDOa9Clm&#10;OGSODhm2K3Nj1O/B+gQU6Paz3KmQj1uwITzvttOl92XejkMPRyEYCUwjGFbX952Xz55AxH3y5MlX&#10;X31z3+n2OncEnAL8rmRkvwGLIWyWQwYiHjQN0oxbpQIlOvf2bXcotnPKG28WmpJQMvl5sw7hVNvg&#10;GAg9YMpIVyO1mUjuufzZ6TF3UC1fWEhCviU4XXaSAS4T04NCDuJG5aBJ18Ob3cxXQsZjj1akVim9&#10;fXNBG85CqhaUAMBqAJtkiR6fnk4GXd4g/H360gkeiu03/Esg9YG02hGShadn+DnFaF5kPYI/v0Yz&#10;sJ8i1rDK8e2+3W3zTYEFLy4u4I+8eX9tpNcAtQO40UG9tok6gCMArMvJjPdNfVUslOuNg5MnT92Q&#10;RJZdNetd3by7u++wglFUNms7IxAKiMMjgtElCnxe9Gg+wS8JwWepkFYK05a47NXHLx4xW5mbJzUn&#10;kvjWKurdcrUkqHqxyOrVenCiUmp5hYQqDwnjd10hFN7OgoizlRzga5WcAkT2u1pB0XRMSpEDcpsR&#10;MYka3wmkSuWkII4qtvqSqFjkMDPXWyz4XB7t2KOTFpJaTkdHNr/oljdHzSYbf9QfcmoRT/fj43N2&#10;EIfSeNATZr5e5rAj4nNyx/GmhfOs5ZybcsdL+rccjKd0QNfNyy/UBNpG+OdFhm43cJo0UioQK2fO&#10;fD7Gz5nr4PHJGaie8tvL6B3W/GhGkIre2oWkMvEoyA1H/sap2oV3K1xhd1AqMrjmMqSQ3Evmq0xR&#10;XnqlkHq9WvRHw1YV21A/66S4rak4IOFTfS4mi/eXbYzYIbw8ajYYvQ/C/effXQK14Rs1His+kDo/&#10;p0xu3GFWmJuynWNzKedwoS9vxV61VuaQ5U3BkwIi1ajS9aBQPXr6dPcPv6HL5CK76d7xeHDXP25U&#10;YY/z4tqzQbiTnZEk9GGAOWW1WGxV8616DUF6pVITURL1srm2UnThAq+s8rkUgJST5nKiwQnVlSuc&#10;w2XCT4dCpffhjw4fQl72ShQdz3dAi1RBtVJ5i4kGtAA3vZn0sQSFiVoELyuk7ztrltjjo4qFo+1u&#10;ukNJ/F3nzdUdbQXoyUcfvRA/HMf1VEbIBoIFX8XnarbGQReJ+XEhqzYbDuBGNeTr7y9RtVgj6epL&#10;ovdUe68RrjpeVk1sVlBsaW5Dpo2/+MUnQCN3dzd/97efIy5Qm4OAf0MiPDgLwLBcnFVZb6nLXWOF&#10;icwamhern0hYNOZl5e+X89iMlHwbNvJwEnMiux0tGAqISg5SaZ/ujuoRxHyzm3b7C5alicV3lLv8&#10;W/geHOjcAYPuzvjlGmhkcorD63emCsNIpwonOf4K3ox7ixChF+Db0FtlC2qzFccThMnLMHskiYxh&#10;R7A7QF/UkMEX2GKio5DhxNgJtbT19uoP8S+FSQjMQPMc6zyySCef+tvQXalalCvAoREa9Xr/YCdE&#10;oyI8SbmJAgYoieNcXvyfXNbFqpoIDIYv9CJyVLbhqsIm06pvpwJwxXYmxdscqnQAJ75fXpOSD7S6&#10;CHTApJSLMHHStk5VyA3dupXIFLOhvQ6aeemtlJWoYZdomsaMY+KYko80zcBiIYp1xkvkBBojGBfc&#10;KC7RWrb4D25YZo/O48AxZW+BpXxcODubBCZw1RWosbesQo28uVuMIM1Rm8lXqx88eWrGOZDuwvfv&#10;3t3d3ihf13HRzlRkc6/B0+1NFxWGyoQVOv7M6flJIodWRithu8xhlktryJ3sCnOTkOswAkMNcHVe&#10;Sp0Yxkenj0PJw9f3N+9AnOcjPoEAMOY6TrSSc9VBmXUAIW0OrYzoE6H5aH637y/u6J/tk+8T3OTR&#10;2VmgxD9GnRniCeQLqo6QDMyoXoKKmNewT4Rbdsk20MjGqdXpZbejPv7YEa3u/R1UVRjykunCzluZ&#10;K5JhBVs39I39/hD4FXuJexLS1jDJBxI0zdP090qAIayPEFegvvW+SZlP/1FIX160Yfhvgp1Bi1JV&#10;kBzHi6Yf8ZQb4qTzygDhN7IAJfCzIbtN7nHL4Pba/vYPf5RdP59PrtGru65morEJUwowuLkPc+wf&#10;CKvEou6sOQJApX/iGwkzoqms1IrTydKq553GY/QHmgEue6MN+nG+aqHkYpqvzTIhuYV6bBvvsrxh&#10;vBmqJLCz65mswJDBTYCpLL42lKtZrmGaOcBDS7j2TDxmPnv6VmBwMcyo2E+SsFOxvqSTVqM+IjNA&#10;/q28pJS84jXvlceFkCFlDlNOiScuSzUNqRiOc9UnEcSKzEuUy9iga9EyXVSrD2S4VbYBLyjFR5pH&#10;y5wCaRhlCARVwlPiqLfdgtcH4vk4P2S5QU7O/WBhkFITvZqzbBSzrBmRemRmm+Di7Q7QVSYG1YGi&#10;uZIrO6m80BdYBnjtpoQgAGzhF09PGm3m3mK+JhJ1pWx0RzYWLL/1jmZqb2nqtXIVdsnbq/H7y4kG&#10;eHxCS0gSwXBvdmTy0+d7BQRWAA+hCt/axl2j8Ig68Gvh4pnXdPSTjx5z7iHApGZR2nwp2x9RoqFx&#10;2JVr6FdJlOWnbrrDe+FNO5NG0Z0qc8gtBSVACOIr6SQxKf2b//o7C0Th1kSfCGVsORQ9PvVnv/yk&#10;VafMz9WPD5Hpwux8/+5WjKlUGfkcHwjxT5wcqXv4+TJYLuf8WqWMavdOSdzr8eurs5MmpxPMuxIQ&#10;t4AoqFLD3/72n979p/88mi37w0mrWuG4m83IGqG5d6G/KXhEpt1IfPOKJeuPd5ZRBOtTidZ7QptS&#10;uPLQ3zCGgs5K+0X5cnmHd04RfeCr54/Q/tGSVcpVBiyLuTxOAVPg5V7c9Sws3mGaBNl8Ppd+SigY&#10;86NiwEGHETCtI1D845MnZt0nk3hRjrmW5fq6OTs788vZfL0wGA1zaC9LmevrNpuUKVPosrCDv/nd&#10;14irAXGIZUGVVylgCS6HgidPzohXYTXS4uHJS63APLZu+YT02zZWju6v7tgejHcoXin/np6eGn7m&#10;P6sdfj+5vbodUo2B3h7hvFmGRxDfdcfoEDjwXZy1oCbPJ360LmSLzZZSMpXOstxUM4pTGET+H7+7&#10;+OyLy6++yD0+zb96Vpwu9+RHjjlZwqf4Y3qrJbUX3/aDZ09fPi4zifv9p98etRp/8tMffX912+0L&#10;BWNkz6vsjpCxeOa+5ycR909OD0ANxtM5ByPVNmRESnaugXI288e3V3e9AW/z4w9f/OV/+OV37675&#10;76PVFu9WjjC8q9Anc5SNF7NEe9Ufzxn30k6Q0w4sAw21WidwJc3UaWGOkQgaE2uujZwy3GquCOMN&#10;86j1XYd3yfZ+9eEznvPNbR8RMRUwwyhMmkFnnp4/AkeTcVy2qH4AQsgOnzZyUFNmTgYLNtxkNCGs&#10;anahXTicjMAh1SPHJNQUjw+aV7MVUQdxOf3F99ez8YzxT6sJzB107voU4wXs+xarTLQrRwrD4tPe&#10;j28Fqbtu525sX1D1Euanu6zzsw8/zCv1Kde5aQONYIyVjNo4uk/qB/A1/vq3//yoUP+Tn3x812eb&#10;zBmutqpVple/++w1T5uJBhhy6Fu6SGzxaC4sGybju5kTMyCpFkrYyAv/2my+/PKG8QvQdHa9zbvE&#10;Kxcmgxt48xQzdPWVavWXhaIjwe/y4ha1Wvr5y7NaDZn0/h8++4zCmXkVwx8rtryPXrxAuzddbabq&#10;LjfZPGegUuv/+g9fnOL13Dr69/+mpBzmdPDj6km7P3x/dQOVhGTtw0blbtC9G20bB8VcUUMk5OPD&#10;2fzb923IFfVy+eigNlpmOEWPjo+12jbbRuMcb6bpmOO5szHERIkGntdM5UfDGfp6qg6Y2Lkixrk9&#10;cI2yNB2qQkl2uZy2Yd13xwhOVPQSlMi/gphy11/grhztVog+EjsDDM7wCCIhGq8pRpm//+pbCKKV&#10;ao7zrgcIJ0kR1I/aix+XuH6kr8HBa7tD7Q7xuJxPt9LZg5dNHJ38VHE8GL6/uPzm2/elsgxa3l28&#10;bXdH+Orjv02VwGID9QcmqhcrkVjbm/tpP5PzuIp//sErRNNM/WerjhB2QoPoaameM15TgSgSZYrr&#10;mUnfDhi1rRHfDKeYMvhEpHGRgRNPOLmhJXRQxtat2CfFp5AWJ42paMWTrSNSauZ1qZsl5lIZ/i23&#10;vbshKGuxW6AgWN1Mp2Juuqh2Z2ZF4j09P6NZgtDW6ffRNPIB6M9DG1itOHcCuebsLLEQaQJHQVbO&#10;abSctD7B+WGW65XSZWcXxLOzlgH98fXt7Xo6/76LSTiGizgzh41KngVDU72Ra4xqAAmacQps+scn&#10;Jz/7yV9I+y7scPH3v/+a8OTr/uKkVT2nna0XYDXwtXHDl2If9+NmPSs+TnoIR4lyzqYU3Og/++A5&#10;n5n76OrqZi6x6eQcD+5GIyMEj+Mn/ej5K8cmXeePPkjlurXru9vOctxZ/h9/+3cfvfzRX/70V3/2&#10;5/eXFxfvr65v7jA+2Q3IiFnJWBEKGKuf/rDdXSHTKJfTP//xSwNM1l99c8sXBt/JqxEKPnn1/ISI&#10;KXoUVJkUYShVigxy/ON6tdMdKyWITKwGD7mwmlPDeARdV7O0BlviqFj8gd9L311ylfE8cUkQc9JH&#10;hEznS18dgzrINSuMzFfRoavgoaop2HukBjPT6c2mnprC1NlRTdyravnTL75lml2pVjBZmC3RcvP1&#10;6TpIxNPcCzNwKPMKaXHT2+2UaVyR5ibWfIyaivDh2Yrh64yHijqu3Z1ycZ8eVnAj4CXfLwdVRlqV&#10;3NffXyF/wfsAewr28PFhaWVJlk+eNFaiTeLhl0tbCZjQUb2EbCdZ9gbyhsLiWRGkARtjVkY4NlTR&#10;WFX6lVBCY0kKNdBWgxQZoZLT2jPPpyhhE0uqqjpbbiBRoo5L4mpdWXLED7aoTsIqdmMbFTkKvjaq&#10;4kb+RUkwbcL6dhOutc3hI/s0QfKvQnNekkD8h/9J/NbNxsfKYcdIvd4D7/Ff7FhlPxUZKyqW2tu6&#10;EeM/J0GommQlYZ1mgWufxKLRXbNH9twHe2qbo4q3IprsTnNsP/HKSr5cnLBULQvUTcjc9qMCzRUp&#10;xF3C6oxba+Ris8JKDLG4blWIxyRibZNADjfxk+Kc2mB4uO33xvwrlgiK2rKAsTR2fxZdK76E/Ron&#10;cf35wVjbsg+N/SVbsiTt2E1ca5Ko3lDy48QyVaeIHoFN6/UYAsMz2FLJA48TArasGt3E7o9/ldg9&#10;JaFfcq5SLAJnlTSZkKaySt10DVdSmcmP5ZbkH0XeNsnxTg6jit59aP5TxpZP3KKNDauALxmpugm/&#10;PZCIX+yX3Tpa+/SxyEQXhrqIqRlbWJVsl2ScJiqpOnZkrqHmObJwCiObbwvnwodLkARcyk1scylR&#10;dpMsVstDNhM2I4rLadisyFmJVMzqIpJYZHr7DcP03cJcDYyda/r+JD81tAYocpLAQ4CLxFzc/JVd&#10;Q2HEJTBnEI0dY1N4yttJibjKm1EPrFUthi0EIBu/iZzMn+GbmdNo4mr2YNfMU7HESIXrPci81WPz&#10;WbC93SeuA7ZZGYctFZTkGqnePJ7kr2QACr89nXnw5TPRdeJVLs5q4l8sjwfKc8HZelx4NZkleeTZ&#10;jJRpySIyRgV2L2lN2A8zDW+4BH2Az2U2EGAnuquQ0nERJPxhLwls1c50jff7sGeCxIcr+eIG5rsP&#10;JOGEe28GYDafSQzjNLrznB+c3oSkoPpaK/B4lzBEbKtptQp1N6QnEnL5w7a1syLZR/b+YpuoK4fN&#10;aNtOMgNWkFdsgV5J7G/iXJ/kodnv/eGck62EHgVjH6Pis3PtFfv2XtgXVKkJV10IpOE5SWqyfjvQ&#10;DNSd2SIxGIu2S5NACMJkyzhK81nRdbv1OkRQrHcwHpcBGPGwRL8I+5D1saFigdinspcSqzCWDbl2&#10;PcN9/f+R/hPJ8mOvIXmukOIWPT1qRXKFX4vVDiQ/n9l1uC4oyUlcW4sNN7+4/fbBoDDc2dSFb8Q1&#10;nQISVpwwSrnVXBcPZErGetKcY5KR9cxenoZoP9qBn62Y6oLXL1c8QSXVeW70AB3q3NG4054zPWpG&#10;/vJS9djhnlIQSyqQvkrTDS0J/G/uez1Sc1kSSDQZ+7my2N0lvFaJqR9ir7WvZZK239v+8zYJJ1n8&#10;S2WvAxtb+qvb7TOKV5sJ1sQLsAgPcO8tFE2OR3go3NKZrOVYk8EoweOOgGzdliIPw6MSVsrngwAG&#10;7MW34xMb0Uk3GDA5/TYcJMpiBbkQAomYIgdcEvOTgUzFLJcfjNz9+fO9wci0P2GgZx/GSfCgJ+gu&#10;2gnFNG2Jdgb0Zg1ACeSYozrGR8CsVSKzhzR8BJRKMjM/TdHMSJT3JY9tLGHkM53hA9NIhCrCPUoH&#10;gz5jOZ6nfMse13Gc2EOw/wpZfGlYB3sRfn1ZXKMExybttr2eBB1AE9YSnsPswuQsSZLBWcbdwUTS&#10;gFhMJRP4mBZDnBD5gAQ24w3kAsokWAm2/D3SPpfiQ8bYO0OFRROLFJJrjAk5E/WdcTTtNuGlZCxa&#10;3Coei6pSZKOFbyZudZFZTvxgX6f/yME78ZgMEpMhKCe6nngz+GnIk5znkwdvzY9Gq5SRm8zVO5ZJ&#10;SRI8r6rQt5+mryPKh6UEcwTxOO3WjzRjCB7uidiSJDk856tZf7phJeAzl5bVXnq9nCHKVcBcRr4E&#10;tMegQrESA8JyvhDZol1YuizQUpzcfZbGyV+Xlz4YUcipyyJH+VoQeQY3DW4yTiGV6jDM9e30Xkhv&#10;xt0DJN4yb1EFu2UP8xu4+e7eLhGdrsp4MBN/0UhZ167kMJ4dZSYUMtPBxLBaRtlyz95pmaXwCU8z&#10;BcGvEUZMRvzJitK6ZWywkWqX21btojhJK5FkHLlTupLpKqwZRxNMCrfLtCnkjYQuVg42SSYbggon&#10;milV7zqkGJBiztOdxbgPFu5WKklVuHJr1oQqlnXReIjvLxEtOxjjhRxze5WfnMfQcdlxSHZlrQku&#10;LP6z1IoIr9K2w/HHDiS6pv9b8HBRbSbZ2Oamp4IQxgrvleUHqXW7Ed2O74DbEuNGVodo4hYhYAGC&#10;mouQ2YfVhZa5OE06EGA4W2paZIsr1O1ktWRGFOUtozOkzen8EiPp+/ZoZTmIJsdRXPkuFSabn1/C&#10;aYfDGRivL9IoJxX7OjMbaSpeLuXtM+wTjzVFzsi61hpZ4zSxTDOyhtXNxCtGTVApZ1eKpLE4Uruo&#10;d0o3V1I2MwvWM09WvbHn8YgYJZAe3hsOlWUdh4nWT4kpCkVR9o77oHKyHEj3h6LG0avhEVBn7ESX&#10;wPkpuxTXZI8nVpL+AonaFBB7EzUZHVGXr16QrPoAFlNpY5XG6nP44Zr10dd5Zt2QilFbZYtLdBUr&#10;Boy67nFoEOUY1QKxr1vZqaYsJ0FSScW0gqrTqKVtVKAsXH5cvpAXk56jU7EiUZLb8mD7qppHVoWc&#10;vMAdQ/4CHysITh4/SSSVnKzA01hnT+ZqIDdbG9yCcRUUMM+HxKJZ/iAZzttlkigLEMBTbUY4/LFW&#10;VXw7mpOEWR2GEN0RtTJkZga2w02t3x1DFqNzmKlOhdZOGpxDrC5voBBQjCEnzMuES0xpCMbiaQfq&#10;OAADoiUcBePVpyxn2LoDXcK+ESR3Mm0lozht3zEWN2C7J7iB/Sl9mEIQYB3JgJCtV9wVjO0MWQCc&#10;RNxn3zHGeEoZRxwh0AOAbDipgkxe2rANk20V55wwQMzK3DMqnGTKChaTPxHVh6P+iQciFSQ0FU4t&#10;Mz1Rqx0H5h6dljMxfS5hRHi1kgTAMzVHT4dnl7F62INehsCpbdaafOhvvn0ji/8MdKfYSJLQ8fGT&#10;gLxu2jbXkdBFnQX81b2VB6rSdCfo+YhCCWE2tn6YLloyFt8nW5vzneYWdxY5M3u4p6as9GdkLSSV&#10;G00cbhlBcRKwQVnxruL+NprK8nO19exu4VCMZDvrWZKEiMSBgna02lJBMp4E5pCBYijAzFzxfqie&#10;LZVARGKmM/bDksB46jTPAi98c15Tj+nrMeJ26OsU1Hffmzs5UEfW8C1nZyTAlFmwOoquUd6kNbSp&#10;RNdqtj2uIF47QoDU9UlSOAikMQPlSaLij+ycyWnSaXOzvZswwgUxJ724OhMnnUqcot1BZ9TvDt+/&#10;u0KtxJWGuO/Jo+aL58d//PK7rcZuYac7FdnL9+zSTxyYNd8mzkSqS/DM1EPHLi9Sm5aaYbhSUKXm&#10;dR6SWJS1s5F5tTnfyusM8G6Cal/DHDx+2ZB+og3l76PVNwm3ejvuBvzTWOmwu+GaEInZxIg27cmu&#10;o92ZzmyDQ+TT3wzYcqKjYsI2BmTh1pGsLiuhMk2S9hV2lSljeidXGukph0dlakEodngMWjEZjYdz&#10;Ky0j6XcDuHEbxnIMtJD9sMngflN+MqJqNCq8H74q0JxJNDXn0pZcbQ/PGtoqTon6iXRsc/tQkdTt&#10;dEuVXFmKKtfyQkQs9EVzDO9g6zqO3c268xldLGb+FNeejWWNO5JGy8Ndqi25JykpxYS0ljXnPfD+&#10;zeDcrmEio+WcqY4zbax5D1qiLM1I3ez36QM23LH0oBkJ8ELLc+IojHlIsrdCH8NvQJIQCVDgWyof&#10;iLtCvqe6SDnghINGWQqE/S6Re+vSymfN1NbFE2cj6Rq2XHi4qQFmIJAW6Wu8guUQJg7QxiXIKcVY&#10;NRsEBOin8+mMDEJ+UatVgniD7ouPEVkd2R+t9Y5TzhFepRjDnD765ns8XPqZTURtPcKlR93Oet3m&#10;4JOglGPdrn+42Gi1lPKnsYgKgMi32tPXpFqoWGJdrmyncG/Ql6gnliatBBTVcEwmpNPS3aCfuY0O&#10;zw9my/16uOAXJnhWInHgH307fdiJHAuik4QJysZIfC/0YLOhCeEZ0jVqEutm5R4t1xPNg33rIPlj&#10;rJcC1mdWB9CNxqZ/pSVxkuQ0BvqeQV2eiR7huOXkYa5k1TBlSCI1a5KDxLHFoSefqiTNu1iEw5wa&#10;rtBnudwPw5X5zSkjSSGWW5ny+JhHfPJx7aBWP6g33r67odXrYmq33ppfj2T+sa5QVwoA+udcFruR&#10;8XSVkpOCt3VUGUv/4Ms8z8Rc+3q9dNjM//mvP+IC/fbdJbyvjQyj1XXzlfP1MvMwmTIo4F4FNmoZ&#10;J2GMa1TuCh9DL+emLq/uaDjZibA52Dq0ZEx9uYM4IkaiXcIomwDGkwRYrRWVTuAGi/E4rdLSlX+g&#10;I+Erpz3oBG1rauuDbNdqFSXEbOCvQsnEKwis2dRfm/1gNqF/hoG3WA9vu4NSPnvSar56/rwzgJml&#10;uKosJQMchMU4LY9jl1FSRuEi6hzWvpzW5xPcw1CjyZCUQvLqusvLx5UTadjW/D1btSJZY59/NX/9&#10;tkP5/vhJ5fz4ANo2ZrySFUEbrlUoBZgc6gYUMLoXPZgqqpDDomBGDMx0UWA+Hvjfvr9cC/iJBuMh&#10;K+7x+fHp+dNas7VE4iiyLAzGDncJzjbihMDD3VMyoMBxru/uJZVMyRs48efUjJfHi7arqsynjaZu&#10;vHv/7OiAg5fP8+biulavPYMjTsIwDq6TiawdeU9eCO+A5Ix//MMXK7Vk21ajbs7L+b0yTeNyKRsr&#10;1SJ+etIye+oIiSarFso3ji7y6syktxaid1TNVlMCE56/yh0xKzx6NJ1/1uuvf/dpbxDfsZ+Z4Wi5&#10;CBMIlDo6hdrgtXvDy3a/2YSYAB6fMRFGqKhwRIfhvjeasX5AdWMzj+BIK+QLrOouHFojOejMWUpx&#10;fdxsgJf8wz9/zoxL11w2TUXFFmod1dnqe0uSoG+sQxrOpKjJRuNZ4lIv/EKXy0aYOt9QNQ6sFld+&#10;hERYySScIY+Ks1/+/KcT1B34sKXT52dHNEb/5e/+UT79QRqVLlOkQgYxMDUj92xGTFtifv1IpeRm&#10;SVcvdHW945TjTOj3h83DAxaeyjX5KTv1bGsyGX7z9u3rfoik8axWfPbkcFyrXl+MytXq+VmJEeW4&#10;j4Pd7KrXk6IicD558UGj2Tp49fL7777tdTpffPG57DnZ0pl8vVZpHFQub9vKnXd2jfoJPVWmUN46&#10;AI5E164pdyfLBe4AtBffvrtaqmWOoIjf97vcszh7s8uojD//9p073U5Gy1TiThmjwuB6gKezGw36&#10;y9mU5cEpBRmoUkjrUAz3UOeDbJ6SbqtEZQlkMIIpYGBfTd2Fq8HUPWs0ub7Pjpqff/uanVHTyEfJ&#10;pUAh5F0DK9EIy9s9X6IDlj119eDk6ABX3t16BAOTtmAwXohX6bv/7z99ZtEb8XjY5nW/v7z/8Ssy&#10;TRgvmYDMD95dDVmRfEd6BF7EfbdvfJmw358jsuj1p1f3qyenR4XT2nS+5xoFgn9y+hy/Asyi/v4f&#10;P7tv97qd+zPsoVo1wpEDnVDeN28u9gLIZBQDmPb86Vl/toaKrceQky7n56dNWKa8EdoeNE4wB5Zb&#10;0s0Kp6cV3IP3nU4hh9ZrN15g9gDkClN87qmpALJMr2Stt7rp3Ju9v8PJwt6jrhoPFukMhB2qlyku&#10;el98836x9KgCKGSbzXyzkqM+yPhYOMNWYO/gVTlBEktz8u/+4te4G0A8fnPZb9TrZyf1+7srzlIC&#10;uUfTmVqWvTk0ug4gaUL7PzpsYJE52rjnR01us9F0ZXqIzM/qj99dD3vDBcQBYw6GU1npgUgUXz4V&#10;Qd3PgBgC6kGZnuLg9viodfH+UhBDguuo1PNDeeCkTw4OlUTJSbVXJHAuh21ekdVIryANNVNFR67C&#10;HBQvnp5inwa4cDW6MQ8PjHU1saDeSwZFezP/o6dh5eCExwLiPMa1E9eAk+NjdQMDyMiobDQvq4o5&#10;XahVD/qDNupdZorTyfjvfnNNdIaMcjawBf3jRv7RuZQF4s5FREzx+SCL5PTS99HVdZu19/MfP8OC&#10;u8FVx9EhB+xdn2HhPgI4shYEG4gp9saslzcXN1Rnac/59a/+dblWr7Ya3csvK+X0yyeP/eCaChnF&#10;xWQ5/P5yQ7HGQU0N85MfHULSOT85+ufPv2FV5wFtKeYI5XpOKgDTyf11nxwg5B7Oj14+41RUiDNE&#10;re3u+zc3eE7xX+DnAovNAZj2Yb2WenRCHvuchZTOkkKUbVTreHyRSwewgvMEFJhmEx8cV2TyxSJw&#10;E2zREbWNXANdL8yEfOKrl0uUEetcmkBoDpXo6n7AW/2znz09qjcMSHeZeyNUvNouuJnHw+XN7VBX&#10;vPLGhCelIgwe8Y6hroUquO0PZz/78BkT4GK9dQM3AZcB8Hwgps321bNTGn4U67M96mWlsUCe4vy8&#10;6SBUhlaTOWlU+oNOp4OsWAaf3H04SEjbDSc/I4SXTS5eayx+r2/RF+p4xbqxMpYfQd0LJ5+q2qY9&#10;D9NVYbGWGeQnw9lYva6FvEYKPFRdK4s5Mhx9J6cmWYM8GU5QDkp7bSEzvtxukc7GSdNGWW/uMw/B&#10;ThRdLnMIphxp1bdWi/oP2ThyaVHYj9xxVDKmEn28sUr4Q9IsKiyHhkGMChcJQRglH9uNkhmR8yA/&#10;tqZPcxOm82IZ7rdyeuEBqW2QFhX9vcHOJuGLEtgosCDiXTLwiWwqiNmsGSBZpq8NkKjO+TFmOqWZ&#10;WxKgkoyBCePxhBNbxEwcW0+laR4cL54G17pCNEVmDmz2aDM6Aw+4ATR1Fs0gSPTDu5iOfCfLUoYb&#10;rqaTcqbMBqcHR+PB6h97b7Bb28uTPGbWa2D2zrGBWRI8EttDs+Qf1nHS1UbFUkp9OIleoFmu8gYt&#10;Mha+utmURdgMYGGdw06WaQxfv9Mb4AMZyLo6TLqpOkZ2YvaDNWJPJbwWXAAlw2y5YYdQ13C08LWw&#10;X6QqpgLD1Gcv73ZU5nEWBoPy0VNMcxAud+/uLSmJY4brXzho0UZAiuu0A5NyD+QFhh4mE2zB23YP&#10;53qbcqdyNYVXQKjUoAG+LusJyXcQMDhZrQC3UPmn82WsEfKyaABUENavsUGQ43LZTYaoWHeKH9SM&#10;LrYxUWgDQLS1/CiuIoTiYA/OVvS+rYi0eDmWaCoRtGyV8oOrYa4oPqyQNUlzZZkfB5qCbmIbSEaq&#10;LWjl1HYqgkvQqGeTf5LEhQH750cNajyuPwwAzNSETCFNsRniEjUOP5lwkVDWOE77aiBivUZpltJl&#10;XmNO8s4ikZLZpBWkArn0cDy10GmIqWwNhthL0yA4D6lXyGVlZs7zDcuKciji7d7r9/di7gGf7yx5&#10;UgM6VmVGxj0i84/HO/MSkGeApSBJvk5z0G9rhgqBM5NVy6/BravyEbxvR/wCUpPdtstBPF9gM1it&#10;uKVCpddTsCEQqkXyyEIa5wtAJVS+iSaehW/5XWzjSOGQRSEK5r2fmMybcZcns+W93IXF2ReLW5vJ&#10;2ZkpH31+oHApAkWAMvbSsyZDV5JFCCnx3PFoElpj6+uVKema0YGtxAjcjOeGhyCSOf2BIBMmU99I&#10;G5w3IrMp5WyLLUPrPRzMpZe2nGTjpXjs8sRBTk6v7N0A9o4deWK86+0DZHgOryAWuZ7kumKO52NB&#10;RlguKTKtVOfxqBw8qJ7iVdTrDnJl6HxChcYTbmj2ojI02Ovz9TQ1Fxzdn02o24kTgBmwXmwYnAZZ&#10;WRVUarwweS5orO2gR+IUEaqHf5Zr1HdFK+xkjPTkxSnHI85hv//mttMfvr1oMyWRgcdy8+T8kOIe&#10;/YnNaj2KWW2lFOzHqaVHCXMBwkWWP134GEx6meVgub2fzJUiwnYOnUG3z/YrTpSlyAuajGay0o1d&#10;ZhUZUbPQ0CiPaj1nOqegcB4p41Z2+mWfvB/5xG8Cfj/ud2tOJ1rtyXY5RB0tDkVcKjXKZeKOp3VF&#10;S5TofgnegaK9hRAdrwCyOe2YPmZIIjUT71KtwDoiL/sGRdFWAd8cbBq8oa+2YfEBtQdM6ELm+m4Y&#10;i+2M/cnCM2WLY8g3mWdAePe90VG9QoTHKpxJpeBpy6GzYnq8M4uKlHI+cpKWBynsXJkGXY2GGwFg&#10;0L9TW25ZVgbW39m8nFQGI6VD4j09m3M9rZEzMR/gcSF4o/9Om2DMCN6OXizHmWuUbPk4aEqKh02W&#10;kzVr5ucFQmro2f/sT3/BVL1Yr/Q7He7/Y4C0QM55IASbdGmVLjQenRgdCKZ9g5OzPRyllVEVLZfi&#10;ALPzv76521n0xXGjLN+7SCl8vLJGvTIjhoJy0K8AZMJz+pvX68rdqn55G6cfjfPr6ofVrGAIcKvk&#10;EvYv73qqCgwIZitBoGNgy3BhOpnIpiabfXJ2ctfuMPB/dNT0LVYRSziGA9jUsqh4OxzXO64yu8sP&#10;jg4pLpEP9kbji4ubx+dHzHVLgkNyMqjPFRN5DifzfWd6fUfXVNAIX8g6byn1+KB5eX3NZBiPNMyE&#10;eeHMZgDCQPmVpLoLObP4qEwVMrkaGk3yc6i1PLN/TMnUDJMkmY5BA32DxetSxKZcydHT5ejxwYJX&#10;kghQwGBAVcKpcaGAA8bXMD4dj1wQahRfawt6O1RL5+XJEdfHoDfNC49EXRkbGS/LH9wpa3t/dFBN&#10;SEMXvbvOfNQPIU67KA+5vMRgVnAG+4ZpzJJvKsiO1NT9ejbd3N1ea1Th48W6Eh0iipqKCMPMZq4p&#10;pkoRERc5JWfLgSM+EMhFeeHMuAx4XZSgqVb5RPs/wk4d6ZDRp9aqijzv4KhpabWgIzml3O3X9Uat&#10;Xq83a0Rjrt98+62bXlML8vGYbcJav+u12UXcwqGfF+UR3B/mSKnI656ttul9jFCtWq0p+CpPOU/t&#10;EK9mS/C5fX4/nm8oh8k6leMWTFcmn7jVa1v67dv+crwiDKbeqBfK1Y8/+AnSAAjJn3/6nnEy3UmJ&#10;vjCf+eDl49OjOv/l27fX7JSjZvnpBy/evrv47I9fDTsTLsPnz7gXo3QuIIwXUysvU9h7ZalCtrtc&#10;ptBZLr+/GuDXWy07td78+8t7YXYFBVOzx8lq9YowQZGiaT5EEFQgLArgLCgq8sS9uB3YICmzXFB9&#10;keRX1N0dys5JVsdwLTcE84oLS0kChD4gyBBmDdBcuaqgtzzZS/lmVZNW9PY89OEIVKuPMRBjfg2U&#10;8DvgVEHAuV5/87q/t6kpit/davj2Xa9c08SGYXi2gIcwr8NJLGTF9FFLyd0H/J06qDe7glfZuICw&#10;OHg5iFdhlDWINVps5Ya32TeqVeNehVglCO2I9qB2VfJt0wXsfbu3w+Vk4VpcKlAg41JaM6FplJhK&#10;1dbUkC4B5j6Ohik50ah0gUizl7U+TDnRbzqDCVfSYb3sUSR7ghloPRCWIoOgN+J6ALDIMWTMZRpg&#10;J/4+7e8Oy5RSG/gYsQWLvHr8GAGK5AobWndOy7AzesvRSbzHnAM7FJamEoDSyAW4P67Ie49knbW8&#10;HkFymfBBIFuteGhEbaGJ004RZ06BdjvNQijtg/1qLD1gyAjXRmLkMqIldHcvzo9mYp4sP/3Db3iB&#10;pWr90z9+yrl3WMdRgWo2/+TwuFAuUn78p//rv2EU/eOXP24engopDdfPzmQuwdmQVbvio4vurntw&#10;CwbT7XGz9uzJyZ/8/BOObKT+X3+Fc0bcaJQlg0Sr8vIluiH+QygybXxvvOIdBkYkk+ecz6lYLpzl&#10;otPDt9+9o7oddAdA0oACo9mGpp3z5LSxYy1zlZNdhnyS5pdLENjmaaZAsmeoELj0aC7Dqsvb0fnp&#10;0VFVWeaR31toliw3MzRKe1z3RHfygIk5accsG8g1nk8pxpX45KCOHTmuCpXxbNDrcP6Xq7WDw7Mj&#10;S/gDmiAo7jCT6vYGcNT7cyHRh9gbFQAYHSbJeaSQYAoMNT1/vtFweKvueo6HORduWS53uiKZ5ezM&#10;hEhtkTWCOuMCGc86xgigzJWZwYNvm1UxbKDAt6lYbNmEiSGT9Whq8Kw/lpWsGZIm+s844TonnGRj&#10;K7CsKBKihC74A2kwsVYOjcMs3oVNDAV4mk+uqwEjFkSpJAFYTGTRTpyEVespGzMVmumoQbVmTGWS&#10;SE9xhonuWsNS10ikCbM6+Y1Rwpw06MnMsDQ7kk5U1UPaEnd2ZqCTNAYmF0y+m836Eqak6yUELMsX&#10;4qmnE76zbLEslhaepxlucWZJAhr73sNn19h+H/9gT+2Yd3TC1eRajJIHlHhocxXa5FmNqp6z98AO&#10;F2PHExscoJ+SBa4hJC+7gnURG1HWSfiV0QN3y0lGjubXk7CTklxleSfujV/C0aNeAflZIRA3m1WB&#10;8J/rISf6GTo0xnD5MpV5CgdHDi3uzgz/hj+raWg6tNG7a1Lm3UrTHstcxUdRNhSxRsoI2RiFeZas&#10;LqTPUVSOzhqBZDtZebpiiIgHSCdJ3+RrNcQ2vY8evH+0UMUlhnBkpDytELGcGAlDBNA4VYa8kVF1&#10;t/rJYqLYDM+od07CL0CVDeiTLgq2pvOYmRTdTd6vPV3XTMpIG/K9xEfb1kxkQSZ8xrRGe/qCxikT&#10;3M4PjMQT3NvwUeQilaBG9LKfiQMW1wbuO6HvPuyexE6cD5qW5CUFArC2vORqMYNUWaaY0gzoVwbG&#10;+aHJTCgNO+NI8rCFtCXYTyI8MLzENWvTZC1SNxvMJKMZoaJh4vhmC+zBnJcS2ZiuaaOuB0HCweMi&#10;sQBRZXQbh0b/z6zFrTjTWFUtqBq/FEWhp8mrnr6FWVOUGavKnphadMU5bjdEDjL1pwnNKjNJLVan&#10;7yQUBgH2kqeTWyjNOeWzl/TwcbJxH/ahPKrsO8L9sYNd9tqu8ZeTEGe18jY5f/DifngBegRLm3kZ&#10;fcE2miAq15ixSn4CiPETI3hbb0kitIY30hRnmbiKdmTG8uED51iLytklsdNxQk3nF/ipOMG8kods&#10;cgIb6ponvMyqkk/KBhAdFT6h5LK+7DaoPagpsWwNNOnXho2SD5rIQ9jxOMzRBueL4gDiVoVuJbZA&#10;XS04j3BTZE7wOVPoG41i7SrPi9dDU+3JxTqf8/VLNcWSIYEgBkus1SaQEbAbZA3McVyNAdGX7sLr&#10;e8V9DQbTxAhew2nBjz6MUmuilX0lQznIeKm0kSHl8K05iK9kj41WqoM0jgKlUs5tZW7kKEhZLhaw&#10;mzIsXEWkiZ2QZtwqHYUnN387jyJ9bc+i3iO9I+YRYMNCDZgxgRtiBO2KWBTLoUIgiy84TmivSKV6&#10;cbmFFjHNrvl1y1YN8oAuLFy+6MxpnKjDNoYuwQy0CNgdhBbxozTD0ePHsUtOwtm0We5y+0cKd9U5&#10;DSuVBUStv7H7Yq+HEMfg04I5KdUYMslt2KGhF6cqcJIt6Wn8CAnCgVRnqJrWXKA2I1pMlqMB1gKM&#10;HQSKy2lXiJu/TmUwKqPOdWVaioMFFcPGGD30R9iN+nkKq5AIUn7mzuQg2ntppsoE7KXp3MVOkpkz&#10;fsiY4ZP6G0c1oicEexNmFOKuxB6OTVYn+T8nFSMrBH88JdmKbphDAsfIasY0KTC7A9G1gqxZ4sPj&#10;dn2dVQDPMOI59vpTKvnNeB3l6oU9h2il5C5li8EaieziY96eFpvaF/FEvFh3b84loRlFaNsFDxoK&#10;hqAPxgeRCEf842a/TvRQgZnf8uapGpF8wx3kRJARlwIIlbRhzpTJn02wZoASmU5hhGiVAItnH1g7&#10;Lfs5OHXqrlLFUiGWD4RjghXNNfd2bvLRYIbj4CIV+ngWWwCBgim049m5OSVSTueOCChekmGuiVYC&#10;nlu94RoRlx0YmiFBaDednH/F6wDU28kJJHSITfTkwByJy7nbuT/USrrf+Vm+YzIxagLmyUgU92gi&#10;gXciC4RIyTDFM+4WB+nGy8qWYm92pKE+/8I1jh91tPnKRoxxQ4VvkZzHncYFCss9JaxbUz/8bVzw&#10;AhYYjrJ208mSOm+OL2AJy3Cxj2xDW0mVMm6hAhwkZ1BSl6lyFGSxELMLaG+L2aGEo+kU4Cj6iGa1&#10;xj84ypz05FNt5ZwOyjUWTXLk9kzJRbO3iTbm1W8CARNzCMANZcbGn0nLRlzm+qBT8EHYy/AoS2VR&#10;uVutQy4Kwlc63TabBpdxDKj2VcgfmaBRzchQ50oov+8eHR70un12JB+MVTMcj/Wl0uLm8uPNuyUl&#10;lgdhWvZq4YUbiUO2kQrpXa5gi3JycEVmRV+MAX8Wm4W6i3x2zcQC16sdQ1TlNit+wt4k8wFI9lgs&#10;Q7LSaiA3WGeYiyUDWYb4dSU1BhgBKyHYpXe7xN/Uhw0RqLqNK36JMSBgqCVRcI7NPDmyyE/UrImi&#10;yXTlWeXIO5Gx2AZIvchBD/zrKTcoKZLFMUSGq8tfJFJM13lR5KyClXDRZ4T/ujxYjhfeiygnvBf+&#10;DttfOerE33G7y54Pd0AgBYU4027MNjv3XyR+VtFGSfKAdpX5hcShCQxxCFhmMwKgRVcxkaC6YU3H&#10;4L/MKkU8QYuetaYM7mSj60XpLA41Kreo/nhF0q0wPCBgOasc41h+IHJR9UU5LMH+BGCaSoYjj6Cl&#10;DM94uEUsrxT2xsCPp5/CFos3nsP2TrMyMa8dRSNahoj0w77iHiEvsSoZxavYMYWdk0ielLMCyZQ9&#10;AvZkIiWV0Q5gXDINwl0sm5+VZou7do/zrZjNSQbpKjyCo4vZN+qMMDzA7J4ML0RA/f7EwlwTnrlK&#10;h9hLJpCM2dYifgMxlsvUJeNliWe8N4J4QsR79ORReTavLBY3F9vRGOnHVPVuloKcmYGMNHzIfLJR&#10;zHRuOnDBJvMNsLW+kbxdN/IjZLitpt7dJbaoXCiBD0cMmsDibq15nUmT+CM0jTJvVTa76q+kwEqU&#10;X4mfbiLZACjDzMwaRpHb6aYxw0QoxC/QgWCkRTBFsh7BIifTkcixzG9d+aOr/d/p5Usjbqa8ijTP&#10;Ku624ABj7Wdrwh048Na6MaVDjNdIt8yOeskUSoQArUPxxXWMysnZMxf+2OwuGCDAl0gsdv2Esc9p&#10;ZhWobzW1xi4cyMbalAwz0aBKzKtha9LLqSZMCLJQwVjdmhO6Vg0mg8yQsknDIjqoJLt1t7KfTQWW&#10;0jyNL8gV32iWXr06QbY6naxnE2YM6quAylA9iOPGea+zACq8WpmdXSqxrn+l6bJ3VHqZspMZZxJm&#10;Ix/USAbLjGyZ97AQd5IQs/+iQs5BjAAFj4ePBCwtqRLfNJ00yCn3QVrsW2tuoTGSiMYWVGtW4A93&#10;G5Jrxw7s4/OyyN+Bd3U1RA1mtpZSGCoc2/CAdFaz961lPQUKgs+quovEWU3CPWLLEBLHFahYC9pY&#10;nlYl7NWMhP3BEPCnXsl9+XXft7wMIBC1l3ubK8sX1zE/Axe7d1NZxtWyhESwwvs9jaSa9aLyBrBf&#10;nW/Tqv8D0hq2VgEctPJyPNqvLi+HfIRXH57/8hc/Pjlu/Oe/+ius7wgHu77saASaJki5tfW3vfa4&#10;VNEokEEcBRaTAdmIcpqtV9lcUW+WobHuTiozShw5vULCJQmWk7laTBuTmgqY/jfaSIKoxGPsGZJW&#10;M5WXHQ5gWn8A3oxYH4dYrUbUbaI15tNuWmYEW0soAiXEyoSiqMASepZn1Mv3wxxPEY46+gPJ6LKZ&#10;Rrm6d0bbu/ac4XMoDIzilpN/slTvyud59ezM1MDca9jQO+Kgw5/3NYfY26ULbxRSH19arl7gfGDb&#10;grHwlM6Rk7nVlN5hoerkYhAM0zkV54O8CrhYwKsWehy1DpolTbw5NUUkbtQamETAkpYiRmNU7rKd&#10;hV5lbAYTFes5COfEUsIcp76hPElAHyadjHFk3x5BN+LSZ9hocI4bz+Ta4ppRVpzYOPvS+UDZSMN/&#10;gzfY63dHY+WUKjlJzkN8EQkwqUPlRyXv+AjWFdSmoEFkVDQez/NkC2a9fCmQ7iB2FH05WQ8nTu+O&#10;mb8M2+ChweCrFmAzit4D8ZvaplQNHp81mTpQFPupsURmAjhQT1V++sGLNjwV7s7RIrS8L05Sx/J5&#10;UpqBYJoD9w63A7fezM+mjsJN17T3rkLHuIe2W5OVS2kvdrua0zj7ID6PZ5oLeekCUxNfINkmnI4G&#10;HJ8A0lP6lDU3qJN4iBFB4grFcCHjKhU4kyUlOJI72c4yHDCc5PBXkbTSpN26cFfk6r2uSdcyUD2u&#10;JL1f38K4GVFyRyCnTaEq0XCer8XrUdjSA7eD6o3gx3SzJUgH0+b13Gpk9Jar9CKQSOuPX7w2Zjku&#10;ES78CIYno3GP5Dp+C+JMtsbV9XSD1cvmLY0xdSCzHtzEaSpBrlR+O2w9fzDajzWDXAfyt+FK38tC&#10;PMAnDHq20yAkgKm2F+A78a7bf3/X+fLrG3sUDlkYzBwOKiX2GOym0WB20KQIiWGvqbWQLNXEeyZ/&#10;hCPw9ZuLwZhgqnA2li6W24y/lXi0/erXH9JxcMhN9FGiVr0g8o7jDRko4O25WrsWOVYu5jBWWS7W&#10;7cEiBiyPnDrj11SGsdV4OpakDbSYSwgehyJVxC7a6NTaCL7ch0Qp9ieTTqfNDc2ty7GDL0VnMDo8&#10;JE3Up2lByDObTR8/OuOwogEAL7ZgLDQ1HPgOXrcNY3Xma7XRaIb/E1+sTPd7VD8/OqbFvmoTwwif&#10;0ymkwe2RGVILZQjpJbWXYA65pefyg7HmNTe33YbiOuUDYmn3e7xPAolmUBWp3+4jlaTtXO5uB6Ov&#10;74bsykYxo4uLK38jQxGWLnxjeG6Hh/W3F8wemFeEncEYV7PhfFOvYYqb6g5kf8E9y7b1FEkiOIxp&#10;H76ViUE6f5ffzXFM5BA6sldPz/HQUm4C3jZ3I2WE7JOcuxj9tlk0L4hNZsFBB8eLm4LykGzGmfSL&#10;v/mn7yGOMrt48uOnXOgT9pHaRto7/KJkOQdurLF5d3Gw2KZMVbFWFErw+KDRwT9qpbyXpYYrytUw&#10;dFzB2tRPzAngxTEfuB8M5ChGgHjGT9ocnhcxp616dbUjIVkSyOPDJiUPeAP9C+v8FvXaBhFyQCAJ&#10;1SSD+e/e3lGCn5LOWRKhgLOWVgRNKH9moYz3GVcVIs3ZZMg5kpZdnAKMePSf//Fzy1KISIlU5lAu&#10;Ox5P+Gb/+Pd/y6ph9s79qyaE1pD2JF9oNatHp812u/f6t581MJPMpbBD5WysVDKLEWUNMN9SdniQ&#10;GyGmiorO6CiSH2E6o2iXjQKvdhV5XqJehpyZzxYO6q3L+4vJdIZ1JEQnynVuOEG5qTQuyhokYhqU&#10;geW4/frr1xmb3nSn8wIKfPoizuoNta1s9NiexUqBz8/jZtJC0a7PwRk7lzNzr93P4n5WrjSbNWoY&#10;ZkIfPD+nfkMQuzDAZedN8FhihgO/ydvvMkyS8BPNpU5Oz+fzPkgRMadMpheYoU4XfAsgptZBVtO1&#10;zfZ+PuO6bdUPWmcnpXz5UYPCg2t1v05nIfZTu3744Y+ojrp319W6kjwX0yVNVmG3f/7qRWBg0qef&#10;fsqElqlUvogveJ4oafoJUIqDxuES0+rhpNFSZinjnQ9fYgu0Oar5VxddeMGX7S6dENfV2clpYbmu&#10;TOe7i1vwgeEoZNbIUvvw+VGhfkQF+r/97/+EUGs4GKBjbx4c/Pf/8T/83d//t/ly9uXXr6GwYc1V&#10;rGeWFopzWItmo8ntfRv/+INW+cWzY+WW+QC1/vlJvVrON8t5DSG9+Pj0AJV+IZX69IvPucFPTxtt&#10;aozZ/P3r10B7MnGJlcMEvFVSilj1uFyeRjnpV6ezP//pz1AfdK/f7kSU3A/6PdmFRP50O16Z4h0s&#10;nNP70WGV5FKKyV//6qf99lWvc390RHL75urmho9N13T+/CXmaqwbZO458yAaYfgLy3q1IrwF1B8N&#10;Kwx9isp6vpar1nGZqqXd8aA7Hcmrl6xX9FxZC0YCwplNFxY6mJbHWgx4AZMrUySaldIEiIFtTiHv&#10;hAOSdafE58zLxex6PgMGIDzY2JbR5fWtzMVxDlmtKEgzu7V6X887rpbh/IFdPfngmbIwcENI5bk7&#10;N7L94pRYfn7d+/UvfvrzTz64vfoO1hPNCjGtOyfbPDps1qWPa49GhJAUIf10ppgOlPNFLM2p59g3&#10;J5U6dJ69Oi5wnBA/cFjIsUhV1DHS91FnViqlj3/0gk0A3vT9xe1kPLi9fte+65L1RQDVuNtRzvts&#10;9u//1Z/ylTuzeVMWRdE37y4y0nWnCQaPTXvdOnrFkUsVIU9S3ElINJnT2cXEYXhgF+X63//mD+xT&#10;JqVK99rt3r17a+mGzrdvriH5Y0z1px+1ikWfjGtSDFCZ3t3cyMRBKSAsYa5QBwc4dgHShOoWjsbm&#10;9V33yeU7ziywcBwMIGnfdfbYhoP8/Y//8X/IIROqNf/X/+V/Ns/P6OiE1ptQ59qATnoEySh4+fLl&#10;wfGjT8L8P3/97g9vvnjueYU0Ln14k0gvc3RYQjQLhHr3vp3mWOTqLevDn55W7wcECyN+jnAtrdNG&#10;7qN+t3931z46alDzQns+aOIpVTo9aNz3CAtcc9YgeMKZtJqPrHvdS21FXSSEkYfJIGgRKbcv94uP&#10;P2zj1TZfgKuxCK8vrrkNWQTsFBix8Iny5cLWggRACNTNBbJt3MwgcK86nR59wUEly1jOkeXnOGuh&#10;hu/bfcIgyPNTx0vrqCbIwj6ZV9DlLvB/xgholVLgNIRA5YxpMhaY1ZUrpz5pcZnuMV2TEn0TJREp&#10;ogYn0T+mmFfAtcI5VadnjT31A1L5EHMqkEZuBdI7x2YZIAMns4mA6WeB5zIZ7vdnm/XtZm2RACID&#10;02azfD3LC4lMWeskRbxgoZ2SXTwzaHX/P6beo8mSNEvPc/ertQwdGSkqS7UWGABDAw00GofiZ3HJ&#10;/8EFF1xwwQUBkmYEOJwZ9oie7qoukTIyQ16tlV8XfN7z3WywrEd0VVbEve6fOOe8yoXrOGsmS+WR&#10;M4vqVZE0ofKaIYV/yPj10e0QEAVzA5MHQQYGSovb6WZs9tmZoQFUwrjbOwT7YFdDgaXbT47Qojdr&#10;dzGmo3fkVW0NZVVfbfQtY3SRu7NSeI/EnInr/m0uQHZctFbEi823zPSKssicjILYnq1lrSaHeS83&#10;O512Wdl9illQGmzGeeikjjkmMaTZs6QH1NiFRvmm2pXHVbPZcHHHVLGiFUpgpdE4D9u0iFmScQPD&#10;IiV7ziQI1d5e3zJExwx2MQsX9FuKfQrMll39YbNV0ZCc1r3VTpzekjwhNHAFSijaPb0yKR4z8p0z&#10;xwRJmvN5IU8croq4yskUhGY+FwlVsPl7VvQ+KdcZnkeK6uRSrxJp01wrq4KJFdhPHgAM3MfEa/t8&#10;STm0fHAeO71Qko2oVBUsl2zR51B+Qc6hW6EF6RyX8a0jnBB/9VQxEmWtV8g9fC9zBaeE4uuJV59x&#10;HATh/mK40RiLzSs3yE4Xy8nqcDrkpUGL5AbjjcOrlBowl3329FL2bWk86j36Ul/SsYQG2fpm6Cqw&#10;1Q5MVHqpKCyYFo7HrHaKZi4wMXg38kgTTiHegSK2ROwVOVeImjFeeWiCsLW0I0ta01xWmG0cOU67&#10;sAWHjXsHgxbjXti+FUi2U2CoC583WRTtpbnsy1kd1E6CFkB9NohvYZWcA7tdSWOkHco0j/GThqRG&#10;zc9q18cWqia3QMDYAL4hUuMg4g6QBQmdAGk8e8nIW5XyNivDPMIGZ4H/6u11Tjz3lNz41TahkMob&#10;XmE4v5YyP1Y7iyoT5wlcUJBeyjZQW1UjhMiRjm2VJcI62NeRHHGERAbm4ByH5iSWCtbudDsCqDJE&#10;KMkh2cgiiZlE+qZcQB+OFXwuqsamWTUlYDY1lnJk4oOM21fOi8/sygMnvxScKB+DOOvk9+YGJ2UB&#10;f3irA0feqk7WZN5aGo3mheXCbM2oGWLoy33tjDASi94k3y+ndj4iTwWXiu1oNOarcSBQppNFJQgR&#10;jSemmUGBvayTng5wq+GavAqUXCd/+L1pOpirpHYCiDYjDDUyd+lUud+KMLOJXritMrQoISXIlmpk&#10;HZVpBy463Ugzwj0jEslT92GzVRJ+r3i90l54IHWoDINomSZT6X6FMytaK/jqq+d2jMrAds6Op4pf&#10;ybllt4qM9BEwvjgEIu/kc7VDfi9gLij52chkYCDGNH4KhoFETRz5al1LRC4AjTQmQmC0JPHeuCaU&#10;4iuDJbgAu/v+I6UGZJOc7Ol1oFKisZHwM/Zd3Ffqtag1OKDpjStlOaWhi0gCqNyd4+KITJklPsxZ&#10;ij2K8j/N3ltothJQ6aM0kF5vBmShbMRNZof0xFTXzaIxLSMZvhDKT592qyDm1Q4/wr2ioeFUOxi5&#10;UtZJRUNYFfDKB+sNHgT/Zi1rXXQSb477RcarhRXItzS83CpAtowhgOSatSxWxLliRQQsBj0iN3Gk&#10;z7GtxrTjuCGfzN6grwmUIbNMMDia7x44j2QAyWQmZ1p+SLXuVBBfmu2L9/ho5vICGQKa4QWlUB4/&#10;jjO00a1at0N3OuM9TqcTztWMXNw3EwJwlpsWsRkZhvpKjUlFKQ/oVMEQJ5vY+SrytZWay6ijkHPj&#10;cuo22T4bMAg89fVXX0sbEIZ/+09/sBklcygMreP5dNfqNCk0KS2ZA+3NPXLj5sOxRPW8UwDkyPwv&#10;JZIl8hFfGkV3SGKnfEnQlZJEOjnbnLy/GszepbSd/Hs9rJNXm3cP05Pj9tVlF7soDmEot7CdaedG&#10;cykOijJPKlsUI30vM02ffimVcg99Y4GpDeE9uUaMKpwZDFNPszjGQKi+V2DVFs0i7elqRaStspAZ&#10;JojeJHMwmD4ZBsb3mF1kRUiRK37q1bpFzKWxjjttxzKON9bacrdi4iE0y9eUVlM0AMkcZloeWAfL&#10;gKeBiIPjjlmF+RSaS588AsyFniktpgD53Hg80Ew2H9w/Puo60Hmr8oB4I/Py2Xea3cE2RojnQiyk&#10;gsmgKtp///ptnO6ofbiv+QkVdkIVAyclCTPFYKlfXD3DgpebZThY1UtNvpoEGIqIRYESCsn3lLrJ&#10;JQKUgfUNRQLiAbKZrfYgxgKvmxCxMaXkyclZUVzGrOFIvtDD7RJhKqhiqQK9mnzr8t3tR0J3ejcP&#10;hPgoeiref/hwS+92++Gj3Iy2G0yEaI9PLmh1KGu9//2vf3d2csls5OWzbqNSxLV3OFmhBHny5emv&#10;1pu7+94fv3t7dlJpdVpnp8d9ZgxKggM1ydaxyqUex9ZEMVdz6ZYxvyAaldxVRLaMcnabP/3he1Wl&#10;KoF4XAhqlubel4oVp4wTWGk0ddAhEG6UMjoW5NgnSRRz+etrTHyj3bJorGZkj8ZtUkgi7xEa92TM&#10;AQA4iKiKvPb9zcc7BkjwaoulBhZ4eLqN8Era4GqGXfQEXi68lqnRpE67DJHqR0j4cgfKVhub7S3a&#10;6Qi+LADw8WW3dnIadRpv3l3z970M3MGlnOgihqENPg9ryZKs4y8vz3KmVH87uIVi1jpqYCFQRcJa&#10;5DSzPB3ORFQBynXXbJVeudVt18SDjh3bsSrrwaxYMI5hVsh36y1qHg7Wjzc3jO240k66RxyPy9oG&#10;kOjb1683863Bwso1SPRD0CQI78M3fC8P8SyblMBxfli4p7ffcBTN1gveFJbytGuwV2/uB1eXLVTK&#10;RBHx8FdSmaFe3nz75o2MU4WX5R975MMtANb0vgL/9OqcbzGbwQKuU3qB1VBackVfnXZihXT4l+dn&#10;HMnMrzPiIGCE4SuQmKOJ1Hs5f4jERDXB4K5Ry0FjxvFhJG+a7PlJs9nsUGbf94ZYZCi+cxusFXG4&#10;BnNibzJE8SycUiHzqIWlaF1xXTEzX5AztOEAGXzz7Q+AlIR41RptmnYmr2HyMJ4t/vDNH1LLw4Ru&#10;Q3jCl59fHnXqLMe3Nz1MZTm5UFb2HvrQL1G4YAb08tn5Lz/v8F6Ap0g9po4plOrbaM4NdHrSMB0c&#10;oiRSXTbX72+hIFEmMeNlaiZlBE0Il61fZDTADQKdOHSI2XbHvyJFkiYD8mFZ7SL3F8+hoNek7lWu&#10;qH6RJU2Ky//67/4D1wIcl2KjgechlGzYJRTeBPYyLtFqwVfaXJauzk/588s52aZTujZ64CcXxzpt&#10;prPLWpaWkxlnbFZIX3z2tCxqVMmzE1ZSQzRz4hKItCaxsmoePzWGDcBsYta1sbEfVEtK7QYBT+eu&#10;OLAK3jC6i1EEXa1o+UDu/7dmy5pGJWd+IlP6LqjWDOeluQ0TQ1fQINnP4L4tyq5WvMrFbkMEneuk&#10;YwM9jb1sbBc1sA42ONCqtUa9vPEAI+e07Dmup3ewUzT9pHhQML7Nt00FqnOypXQRSiOqxc65OCbG&#10;D7Zr0ZxnkoNltchA1vKaj6M5uFonIUs6K28xXeF2kEfXVuBXKDK5f3B+Vg2ngsx6/Yyjy9qnFwGS&#10;SzcnuyaZHrmeRI2uuZ/7RqpW/rDnbIfEvpYVHHOBvfiaJiF2SfHOdlJZSmYldeBYOu6lZ+FDZrTo&#10;1YwuztUrIlps9bp5nXFBmEZUnZXeJcOZogBChuK9wYSH16yWNiuzPnImwRLvqX8tqsCQWWm73ljI&#10;x35rXTRySLQiawdnmbGZ7loJYzW8UOiTQGzICkZahcKfkReUIwyrW6BqR7su8JwjPiuRrZwGq1V7&#10;j1rVsjnFSgPvuI1iw0miTETC0UREhtHo2unDmRVt0NyDoeUfQA3Y1Rh4+LIRZh6JcCYxQoY9XW2U&#10;XNZlXUfy6tOLNnBY39fORY1p9dr4Y6icQYPGs7FnbzAoCmKlMOXLSOTWqG+4vSPzWhA1KrMRskfE&#10;RMbNInxTbMjiNhI/ZLUMZ4u5653wfTNurmYOKkkjodAWMa2nqDIq6/yklA2mViH2zaRUsdJme+E7&#10;nq9j8jtv8/STqOATP15ienFdQ2OuHEZTnqPk2JhGjAvjD/tmfKaI0FTQAf2SkpzBXQnVoOixPWap&#10;vGbYmbj9SQpRJrfN4a3kbZb7apmaMz+Zj4U208wI0uYcoT6NVrPlw35/csL1BDKfp4WVcluWM+rN&#10;NAYyW3CqADmSiDhngnmJoa1Ic13RwY7dmMa2Z2IZTNl/tYrNBl4SC7DeUIJpcmH2xe5bm8IisamU&#10;6CYmLTRDglDHrJZE1lQbOl7UHXkHZ+iDpbnjwR6Y8UamNKKTb7wS58KMLjkyH28XUy/Jg1EmUxtF&#10;cc8mWbOYNsaks4rn6/v7NV5K+b08cPTY+QrLRaR9g1wUdQGx3gzJ07zxJBm7Z8w0Wj525lKWmu+5&#10;YsAVy2ohw3aY6Q3LIOHwLUS5NxKhch4pc+SVTKRjJctBASUJ9ylcf4AE+cXU2PjG4YLaKJdA6TiA&#10;ICOyiFRnLBzlyqNF4dPmyeoKZB18cdJxx/irtyNGgQKGdmo3sYF2Fv8UB+JC5HKcZ1pBeATWK+rj&#10;5acgc5rY1TtItSFU7HRZEsoQ6xAwq33jAog2J3fpvRkwM86gJd7PZQQlors7I80JIjKbw3xqwen8&#10;ckrPrDHGEMvpqNnFFNz0ZzLDNOMGOjSZVu/2g+mEH9zttp1pGdcw/TNYLshIvcIMukDQhYsDgDy2&#10;F8sjY/bpLObsLjWS2N4sC+I9h5GOS0mc5UQAFFNDhJTJ9kaP2mpGCWNz8w9JKOXs2MpsVqaWgHdY&#10;K1FAU1GCWcJwgYeQMSvjQHpmks9RUZLtWrvsnkKFGE+H1GEFo+0y2+IkZIJux34aEh1ZVX4RJWrg&#10;DOotLY9jfx0S6paFOGdXqq/s60BprvgCARfAiZMvsirLleDkbJZ53Rp1zWpLUox4lbJ3lYkdo4ta&#10;pcZOAFzYWxCbb7oSlYbZrJk88gfKmgbM1fnT/V5eXESbxWa5gMSUM+tL3sVmHRLgTCqMe/LmUC1W&#10;4c7s2WLxofDVI/ksjM3tWbB6JhjNx7LrhaGbMWfwnBk/mwOBZ1xEtJf8C9vQQiqXa+6J8Xx1dHLU&#10;6Xb5sRbKzlCvytXSH01LFnSBX5G89OwrszzQcFKKMSnmG60WGhfkZHLDKEgp9FL6ZrxWrSQ32EUo&#10;IlYk/uFWkdYoIevY5xn1j5+Hu1lhtX7kH/IV93pQmECR5MkbRPnG0AS8mUVL+Hw4XY5rxZrA3kpF&#10;p3YsupxYKGFMU0XNobhiaTFSCmGJmbzA1Jo65+T+mpeGdjLxzPclgEXHAc+8YG9yC0mKlTa6tz1C&#10;6xKaoS7mCBxfYoP3BmOmGRyc7YJmdDqJ+GBGvJze9BhaNI5OiEBh/kHQbGRt/14AtohGMomVzzZE&#10;oamm8qGo+1r/tbqDIFLL1aGgZQLCM2k225Cq+L1mL8SVv0f1OwePXqzzJSyC8wgP+tdvZ9PJCFMG&#10;2aOAYhJSOt2sFjMMfrM6Z1lDzJO63QboIQXY6+t7FETtevPyiPROoiKUK1NrN1onx89f8nmz29//&#10;CI1ZnezJ8XItx2mWOocM6nCeCdc3HRutDvPrzDZ7dizbgO16afS03WLSVyzFbtttQ632VlHYhCEj&#10;8Reev3ChKbyLNrv2lBrEGRVJWaG7e79fjsZq5zJJy6spZgohh8Z0VExlcXSZVIact3EgK0cqyJi4&#10;L+5wk+hQOsozFUCFNnUGAWRIP7Azsp86licnF0WGCo0m7H4WJD1IKUccN6zXMSnfpH7TQxeqjUKh&#10;/fotsVKJBvA6bqAcIhyokCjL8QJmt9mn3W7X2d5FvQ882LLAbfJsePtRSa7diCdXodK1wz180Zy+&#10;aqVe02sV1VFM0bz6f4nDEit1eIkcfQySeOJ39w+peTbi38YdvSwRUhM+DIc+2LaIpdtqxVxWIJAL&#10;C5JFDh+WQwaLe0UEAMWlY4vK2y0Vgestcn6xwhZntc+fXHSbjTbfaYUwF1cHKhTeK2XXSsVqt3ms&#10;dTVf1cVclj1HvdXIl6AdaaJgbilZeaDAXGg1ecyMiNutFqmLscoUzcv34pwrRoQdajVWoNw/IMMg&#10;rpayjWqB/U6/SMd3enl+9eQ568jzf+wNeniGM8lkhMucrCFPeKS2MphkwMwAQ089Uqw6AeaANExu&#10;OW2gQD30BjXC4Y7Q4lSz1YDT47Y3yiyDhz5J82BAwAYq15+ctci6x8xqNJ2jHi7lUL/uEU8jbG53&#10;yd9Ozo+rzy9PODbxVSyYKzK+4sSNM5TolCsAhDjbGcIhB1Qm2aptSoXQUhrSakXmy9ksdgB56Vww&#10;0NHJRrnCUmCCy0zM+XXutMAljMHDJaNsYdHmlKyR0+XCV0TWe9KqNGvsj3Jk6evQYFn9ZRnZ+rYq&#10;fEecbjcaMPhnLNF15Bqoy5Pj+XJ7Nxi7g5TDfyXFVHpxcuL6Q1MPJZEJnFIjinNiFiPFxuGKsU7t&#10;iKR/0Fw8lz0IWJEjKm2RLNlQ/p+WGsIlIqcoqzc5Y6318swBSCEvgoTz7vv66u7Vm+nP02BCUrIA&#10;lWK/hzeEht8O8r160okMqjLlG10dbPudfIx3fO3UQib8VeI8XA/FPJQo7nvPAV1eYnMpFzKiUlKe&#10;UgFT03i1XLhsA1qRVotZrRAZBaVwvC4x90/2S7nh0wtLUqLChD7KmVGLHqx3JdOXwHWPVjEKVnPm&#10;6l5kjkbsQLAIOBUbPpWicS2h1nOIshKRY2gbBco34LFDckoSOzycnwED1vw8lILEXZBVSo8UzGIw&#10;p1K4cehAF8a3oKBSzH97/YABPoVGvcm8TporiyHCSFnVskzx8irIKOBgjjIvoZjYrCIGYbWaB2tD&#10;CAmAc05wJaPpFVzY2brGsNJEK8zDKIVgXEwnW6T/xA/+/h9f80b+9V8+TSPuoPKL51eWERqN5xN5&#10;ee3T0+4R189xtyUEPok+3j5A16jCp7S/8rJYF14HYwqKEfXpcaeh9GY2M7gu4HA2P4SjYm6vThHA&#10;fFRuUIkmCCb+FKkeP+Xr+z6blkfxl7/52W2f8nvVG66MdRo5CgE2GPAGUf1xkvLvcACNButyocbe&#10;fEYEpRP2yUVTytF4n2HodbOd5BThxO9Kjk7wvqlcnbTnDJFgPng508HudbsI5UXgEW5NOMAdREfT&#10;qrUW1DCrcAbviE4+m6Nmogz8cP1husTRZsecyyQsvgkTZEnPdJxuAGmEPK0nW0ntObaz/u3N3D4d&#10;GkLS3P0qdDOuljh9fFDKGx+5AShhTBUw5iIMxWp5uphyO+1WwHfyBEYSJfYDQcqS/Mghhn/LJkJM&#10;3Eyxv1cfyGM1qVikDO29Zx2u1yWDrlpAF/d4v5hNoHetAOQl5iok7Ubl9OiIV0gNXShNua2oLUn1&#10;Q0MRLRlmFJh/En6Ec4mQdYhGcNXMGm12s7MYs2A0GaJbefqs6STReLdyyWFP8vr1m9lkPugt8YwA&#10;LiY7nvW566QYDi9XO1yF1f8ZFEoDS1AjdbDrLXH0DFU4yhjOJUeZiFvMCJ4tzx927ErBvttSxZ5J&#10;yCMr8ugoRx4fH4TdW31frpbPLrqzOfQ2cnIix/5IJQ0AGt2bgSWHiM3atIIthSeWK4bTA6tYEbkO&#10;oVRoaTH6uiaSlZsA/93w8sQoFToKsuISy1HeEgU4KxT0Aw2eXV9V6h0Ll6GiZLYoe49hnVeKFb/7&#10;0B+9ff1hNlryeys17NSo3nOdNvAkjZP/zZ8+ynlpQ1IufDp5imOPxX7hsJGD1y6aswl2WNSnu+UO&#10;yAV0gVPcAuQ4oyL5lu+Tr56dnrTq1Xzj7f3Dh7uH41M6CArK/LvrHouk358/vzzmPq43u9VGl+/1&#10;5ubtdLoeDhb3D/hhoGlBxUoViq977mhflZtmkLOQlezpccW8amNl/JVyHaybFZ6VxdKzh7U0Ho/T&#10;pR6JzPw92UxF6XSy4GdWSyTBSOSMEdTJMT4yDRalwuFLhS+fXrAwKHPltSvL001Jir7C1dm5jssk&#10;/e4VxHU6PZxNILfH03BOiZAYO4hzZbUQOZZTEQzg5CSgW8WTaYLhxmY9XCqfkZd+dnGGP9ZnT0+h&#10;A9IIPQzGfAxeMX/GhbuNxiMZGx+1n1+ciQKfy0zma+7+h17v+PiYOQV72JKHgq9+8tUfv33dny4v&#10;qOxlii/m8E6RKssyirgcn6F9dERwKQxDi9kId2+uP8BQZJ79++9eTyjE3uxoTmlyPF6eQvm8X1x2&#10;xJ8kIFqk7oiD8adfPOO+fndzq7Npt39/90it/ZPPP/v86RWWnoPJhLBEqV3OzgHJ9lrDJUZ+mJS8&#10;v+s5UwyYhGhGjjsdK0RRPdQhcwJuw+eEksOz+ulnTzn5HgZD8zhIKvni9Q2+I6gj8dgvMov8eHtX&#10;b7TY109ggsY4Y8f3fdRim+lkyufnHZ0fdZTkmMt97PcDTYe9u+GjWWFjHN1k9PHv/7f/w5lkcENj&#10;qddpwBUu3/Ynf/z+erX7DvD26qwlmV2Q5Xx2ngusB2JgMwqupFLcsVnANVh6rWarv9ccm/fFZ8MX&#10;EKiQaxV7GeKc0y0C+O35yQnnyTfffYuSDr7dv/3Ln9eqDfIl7nuvWa5fPzm/fhxQ2f/Fr39ettne&#10;P77+oJJdXAAfRGh6OzWiDeaItQweP+C7uCcNst4aIdYER3+IzY1KXY599BSEh9GIRhyMypoAlAAc&#10;pqg9zxNwLQXWqVGpKWuvnr7kxHmDAfHDmBPs+XlHbkF4ldeYqSvRBkqW8pxsqM5OvwLlEAUqojOX&#10;Xox4c/yrNpiKTxgTyBpeaR98av/x4VEeV8ra4YCsX56dzpluJ0m9mAEUxFBtK58t8Zle3fbXSaFF&#10;XjbyVOIDqtXpbMUk4/nLF51WHlE5q/JxOIesftQij7ZGunJ/vOaQ3CwnXAP81mY+/+79+1dvXv3i&#10;Jye9wfKhP3/z8bHdbHz52VkD5F+ATg1+Pwfi481dKINcldCyzd1wGs/p5+MzzeKBsr96fvqOvIfh&#10;5N/9h793TLeXLz1dgFpyAIMb2i3sfPhGm0SyaMooCkelLuQzdw9jjgYiA6CbM8yaI+rFKT9IXjx/&#10;QZMDEfru/mYyHd3ePHKwE8TwMHwc/R2kpNq/eOipNc14qxWveokV8K9+8XPmOKMl1oIc7PFoNOMO&#10;mK8W764/ikGB/KHSCEQHKrx/GHAgnZ93n12d0WH+8cfX/cmQ5urF1ZmMaIslwpY59eYwz3NqY+Yi&#10;FsGxRwWm4ziieQ63mlWBAy8kt17udtfX98gwTjrNc9DnoyPax8noYTIa/c//y9/VqrnzLoO2GLr5&#10;H74b0pJRcBYruXqFSUr+9HEAR6dSK3/29JxedDQYIBDDo65VywNi92ifxvdPr06ePT1Rj0qd4mWR&#10;y8EUwAJpIJCb+Ve9T/rwbAlopp4/k1uJ3aDqdDRVt/OTLz/jlVFS8o+ArZgp4qUkwWi7tWbaxS2n&#10;oapYrbe3vaKCaoG8c5hsXl50+5N+ds7gsfHr3/4GMv/f/M3vzs4vnz+75Fj74cdXtMF0J+q41tuy&#10;3LbiMfkBY0rb2MwI9svi8rJ2hbiXjfP0+QVtRaVW+9ObD9DCP7z6cXaHFEJmKzecC6tZ0Q/JBhmN&#10;18yPEikMUtVYnEfMePM+DJbffPEypknNBt/8/lvdV+XiDz++y+varcglS5dr1pJtkrtbFAywnZb/&#10;z+/+mEo6VGVuimTj3Ztpo+NXarlf/eqXxuQrv3z+HKnz2/tHHdxUMqv13/zNP0iKHOzQiEH4ePN2&#10;3GrmO82g4V3y9wmV789BlnwYwn/x6189u7r0i/WbOyg7w7Ncxcg3gVw0lDlX2FIor1bfP9wx5XuC&#10;b1u5Hs6mZAL/9OVzbtjL086gP2VUBRuoTCfNjVjm3gln/aUGFQZBv3r7kQfAqWBySoYW9Azi0z15&#10;fvX++v5xNLjpTzvN2vMnx62m+jq+6ZMn5wVlCvIumHOikC8ovsgIuYs0uU/GGZv2Uv1Cw9LwFNqP&#10;x+DGf+w/WmQVQ888xzW1QbmS5TiszKBv5gFCMA+hZbs4Pmt1qsPx+Me3t88uTihMm51Ot8wYYPfN&#10;9z8qaK5ZLzhpaaQkqlaj9LMvLwslUaWeXh3NBbpFW8Umb/iPeTUvI4czsaXl08spqaQkVXWJ+TOl&#10;5iuRiPaWc3EgsXle+dbi2ojUd84QnmXpyLvIPFqyh1xKF1zpXFvcxSTVm2HCIvuos6XjDM1KS6Q+&#10;YRib1d45Swmk8Sxcx4C1gyBaE/e9Q1Uc15o/qnNTHXoi9jLzle3/jz9tsKchJ7TuOVvV+jCifQZG&#10;6paVgHCi1GJoA2dxHJs4X064zunKsXT1/xlD0LdUTt+ZP6WW45aVX5aLyjTTK7lhWVfsHJClBw0c&#10;lm76Pd8KX4NlqWvzkmiyUpwUmPPEk29RCsfVkCUDrPyDERg/Yqvxh+pxvmFWKZf8uw6mF2Bmj13w&#10;mUsuPcDu+rO8zrhFSA9kz3jLGcb3JX0uhD20Y+PJdEFsdS5SQIOybCd4Nf0Bq0WW6PIINfur8YS6&#10;IIvGW3AKDhlxtDSXI1/EMLE2B9Mx1DgJGmUWnUp37EtEzQ3rPGYcY5lnpXhPRaslFoAExy0noBh2&#10;s2w29e8ulc7JGtnD3syaf44jsu41TfMNHC5AyFU6rsnuAVPRj+hH5YUMKH8N07zV1lD9DExIil0Y&#10;VJYqnUwm4rmDEuYEGWZUIgjq95mCYdaH+IvhmiVVMDqNLYvSNyxfObSyjdkxwSxnDemHAMS817ka&#10;sbQ4GWWzaOB8VrRosS4ZM4aJI8RKki2DPwnL5cilYUelbDmHhWiycjA9dZqs99dGeo9SBHwCorOZ&#10;Zqfq0utGA9pOxsR8McvuyabpwVZt7+i9tDNyOHSecs5e6WAb5/mHzeQJX/bcqtFgSoqykPfO400Q&#10;iFYqDQtL8ktF/WFGFZTHsqyALISLzC7qZRYdWnAESfkK9ydc93fLPiMyjsLnz4/5NHBgLKeHZi+z&#10;MnsB3jl7wUZJazkAFT16bOqECKhsCS097rQgynIPAZ6oZ+NMhLbDtUpaeGq0flG27a9up8mkkzhO&#10;vPidM5s6SZMqGB1DZuieIag2ovLMs8CMBkDbZIMtcwl7dhnzq0qd70/qdkzwZ56KczHQs/ItfNht&#10;W/cAE0ei+KR9cMxqF2Pse4e/f+Cxu2PLsTQC5/WeGsvLxXVr6ECfhRTMxSrzB1iwYORso8lqyIa1&#10;yLeMDUR9CgWbLrUhBfCg9EUUGplPUwdWIzJkWascLsF6NYt92WlKv+D8EhgfiLpuJ59KurxwM9Ha&#10;7wZ9mCjdk+rZ6YmN85Jmayk+Zwk8bTtZgoSFJ9Qy1QpDHyWnZvy6WKvsx1KyEyAPjIMQLGugE8kT&#10;bPzlClHrbjIRvuM+J/UxTxtmbL1ZoZFFejkaocDq1+rZOjaAuZLlx2HGszfTftkDq+wiqIARDL4X&#10;lRJzLkdERzrBoNqGDAKypuultl0mi9rZM0MtABxdE4QA49aAYnC1LsWahuI24I6IMVkKazUvIolx&#10;zZ+djmdL3gHDCGykSLIh1qLTwvi5qeZtJ1mKsZZEjpX9HKGO/EyY5ykTyVJqpzQjOcBs58DGx3r/&#10;7ma1WHL9ZGwZSD+hOYkWI77XfN7hZjv+0PNvZvwxM1BDipZiWTpebqqMgiQsq+4h/Pk+kTR2P0mu&#10;v1qlQ/DwsuJjOPRh2Aqn1bmsiTpxpCJmBNBWhw4uMMtJBms5S1KH3LGfLRIow1989sIt4H/85juI&#10;i9B5At0tOQSZnixMYgVP8QMTpEZjSQyiPfMq3gz/oFKqhtnIJgkyB6xUmWN6w/Hsw52I1DClkGKG&#10;FpOAWes2FF/W+dCxACH3gBubsZOUB9TW7DCGKQZCmuO5XpAOaOY+V1ddpie8Mj7hfCPzGIpI4i0w&#10;QWnXSrDol+ojucuCLopfQeIRsmqyN9DZMLCj1eF8IWNDYxeJj0rsZNZqPx1ZHIN2IKfDbLYyJG0v&#10;x5eMbz5DKR0Jz2FhBicuSZiNHJrbFp8cZQvDxUSwYB4ax249zVQpHxkrl1ZruTQttXk9qki0Mzx3&#10;PiqVIb9N4cAQMQlACEQddx51/FR6ZRxuRAVcLgQdeekYLD2nQQ/HrPF9ioY4sbL4GGbNIG2Dkllz&#10;subSCS/emu6MwPgjOuxy5oJoliaa7FPTcp6SMSdSEmF1gCscKhQkxaxzHoXBUcLrm1W9nwT7NcDY&#10;eLHidTC5UF5jmA6H063wn+QRDu1K3A0aqUR+HHsmIBR5aNEYepfEzVHAc62yo1HDeqPTPZXBEPBl&#10;oQjaAS/048dHZqD0R1ZaKimbT8MnpQNkDWMr8fC4G/FKEKbKQw4YB796gqmBXsOTblcIdBxB5scB&#10;t5ar7BQBGs6HY1KssM5LRZxR2BXcFE6oaq0a+znEDdzUjCjySkiH1La9ebhB3Ur7IBo/U8h0993r&#10;u1azVK0xVbIxsuxHQjN8TZRd7vs0nm06FVz9Fy0zbkQZUTULNsVwU8u1NXUN5+b7AoqOSBvKg8yN&#10;kuCUHB27mx/uB7yrTqfKMUltoXgV1S+5TqOsuNRc4d3NB3HilKRW4bcPZrhnzB7H26MW7zF/enYx&#10;X42Y1BOzDQEefv7CTYnTDFVDu0l2VDkimXDi9dKoZBawrEksvrgA2gQvN6v1Ym4ESXQwerOVfx7L&#10;ksqw0aSMyc6KOTWpuz0mJOWcT67CH779DuCOfD1+hpKpdOCvIS5iUQYdnqqVQ1aSj2wOvRSRsJzk&#10;YKDsGqw9VBhDhG7KEIwbassFtd2PwrkSNSG871IMgDfCzrd3d+gZ1xx7nDW88cV8baxO+WHgpEIm&#10;U1lKmlQXQ1Fk5lK9yWtcbKObm56ONgLn9goq+9Vvf/392x70EHz1AaPBueq1egw+kRZO221lTApU&#10;kVYR9dJOUSYA/qtsSVaSLEPE/8fdJkCzC4als1yzicL1SMPR7efmk1cuNxFJmfQpvb3nCXDn0kMp&#10;nev2/o7jEeIvO56NKOWKoI6cONWxBs50/Y1mwL0T7pn8oMvIrC2jlObvSMZgAWR0xQH0R0lGnBcU&#10;4DSx/A7x+lekSfP7E+dLDAC7pcLZxcDZMIyoe0dJb73ML5ejaMcXppvIMXKkVsMH7bjSyIpyKKQW&#10;Rsd6sTWnzpXCLkSAihQEndFVnqqdIBlOTRbUZawoXZI6B8gOVdpKoCHnyzreOUtQxiuGEEibYV2J&#10;GE85yaxCo05mH0Y7oZKhz8pkd3qKmCjIHpzsaINHxY3BqzrepHNvMtvNl+FgxAPzKo16ztJK8/m1&#10;BG4F1Po1Z7xmMY3o43AgEEEmCWWyq4iB1w8wnzh+1PFOxxtHI5E/oaoehoI5U/25VsVYo+be5svE&#10;0TeMQt82I3zYaHmBhU9ZZ+rUocpnRxhk3YmIluod1XlxESTpgQaoRFzpv9Xx4pa23ag2pfYDrYGT&#10;hZGYmVrKQMuq9MjCjPzUWWbJ9XftFL/iREov5+XMJlCKLGnC6XhDV+ObPE11rOQj5pJlZBCjuMvZ&#10;WQ2YeYxzUUSOO+zcX9U5G/vXLGE9Z+9svrKpae88Z6hjnrCJzUSUjGqhMzKisw5V1oKpa4ctyQ6d&#10;kZNuUuqIHslVDq1L8j3eB7OQTGw1Lv+cHkaCTHRxW3XwedH9MuknbN51vJQu/DS6DqWeFItQgFKp&#10;TElK2MlXO+bSsjL6wL389Oi9faul3bKdribzKSS3k5P6fIYwDFgpyEutCj4MrbTEYImChJNnPFq4&#10;0h6xKBQeLuPReBoRc64yALcw7ZidxaJia7CswP2At4xpnvo8aRnNhtRCRvjJCPDMVTWnKpOlgRTH&#10;RNhetiZKo9zXCiL8wItjnKELRrYlEqYR1cD6kgzYOl7WN/IZ1/EyGIabffBypAaZhtBbChbakVOA&#10;XmZuel9ePnokDonzbtew9nizZAdSQbHZRO7inRTEYg8iHCqhcZbyGDEwJlE4h0TGidzxU6MCYhgq&#10;89+w2Syafp08wOnBDVuDmFwDphmaKOGNKr2FN5MQDY4uOrL5hKrj5XdT9lm0FbYBdLyyF1d8n3sm&#10;tMfcrVt5aUrjgw+QTKELGe4hGcfCSRvPKXLU8ZqqgF1AXSoDGoWjZsynSkOQxKLk1eQdrIVt/OFZ&#10;HrEtJ1uWjsaTjcyOUmhgEBVLNP9lz+gb5g3JnHtdziqVSMGq1eYmxwP82G3WTzqt4077fjIZzOYf&#10;3/fk41ryXj5rU2Y8PKrWjaS3VHOxmCeIL2zGxGwYtnCYL4cVgylhzmCJxC2Qyx+JvOuhhJQpERYM&#10;2GvtlMa8UrSukkU0HeTCbDerCmNXnMbadBcaH1iMkqdRjCjKmjq59tT4rnSTGdfBmv1NYmRIH32V&#10;TjlZHGecoEee3opkU5iP44jrTBQjWoFYvn/QCKh5ST4NEQL/0AA7b1aXSm9EPklEzVbPjhDP/ret&#10;FWWeeQds2sy0YWpYmWrxTITIzzaqhL3w4eNYhSCPJcrJZy8NAWBJsT89amHSwOg9jp3xrAhCLFFY&#10;lUjKOctWwb5Ylo5A9mciy6ATPvjusxkp2PcmE8fqnIJXjygC4niodytHJ+XnTy9Y5IiIGs05Hw7H&#10;YrjIdE33vT6F5Wm5yUFEX4VxKW2qTRPzsNxRc9Dctvhw9TyLGbddVHigI8PR8uNHBKU5xQKX891O&#10;lWf17u76JydHV+cXX738/Hf/8I/zWZ/+B0wDFpyRneEhKF9Xx6qfmc1nhMN89uwKWunFcZuwUFYL&#10;LQPOdU7+INo39qQrzOSJTcc1pwVTlXiC/njCN0Z9yuCMBSLDE3E5PNRNvgWq3/UH/DKyg778/LNO&#10;uXlGk5Ql/4zQupBpAoVyt9UFTCdvZSJoNJa8QtMCmj212vxSiM3YM/HKjzGeKuhhIMgDZZXm197v&#10;+w+3HGZcwllBQ7oYothFvKfSwdPxLuajCQE9W/0xtkouoNT21fGu8RbiTCYR9GE44BuBPDN14yK8&#10;//47DqL1ctOkIy+XTtutiViR6qG1/EN8a+bKQcnnUItZPxc7vSuKLxGYuPpCH8086+G//a//S7PL&#10;yv7huzeLFbZuM5YsW4xfRIJt1kz0OOu3SUxLIwluJtOqVBhGgIRA4pFj7W5t1sRUdXV6hvF0xA0P&#10;kEiVz0gmFgvfX1MXpQnwhVJ3qbbbTY4vSH/auUzzguztYDCfw5Hy2h0OYXnliN+tjtfH3u95vsPa&#10;Z1KDRHrGMBSvttWyarjLcadF0AXo+lZOs/nTbvPt9T09bKt7VmsCYhe+/vzpn757/eb6o4Q8BaUG&#10;UiSz0yBJ0TbLeNWijflYMA6oSsAGALfZnszhmCtBGYHoxVumbc4cBmPC4cRaDCRUpqxBN6nDQaOI&#10;cQbvqD1OrVSrIsjjBcB6lgATaitaPXlOhNam0ipn84kUuUYdV8fLeQ/MRVvL71lv0AmovEEj3RbR&#10;s3o3Ir05tQ8vc00z2dKNofPKV1AEtApZtfPKxITTSE/PWsIZSlcWWs7KThHRbRkqfonIWG6o9b5C&#10;WjY6nYZX0Wnle6PRlH0HdS/YjRj/eJv1aDDkrVxdHhvRMSIvDa9RFvUj4bb5Air9Xr/PEh2OJyR7&#10;0YlwXp/WyY/qksWG7X29FmIKD/5/dPZkOelzXnIWTOCbLpY3t/dZwnr5E4Z3KP6iYBGA2zXNB6f8&#10;wwTDudl8vgZhhJx51Kj8v69ucJTAt+vrr6740uvVAqdbGoxWs4PhFfOxXR//o5CBS7Oh9oh5yv1g&#10;zjf/9c+fcs4uw+AMOijc6RgjJ0SPs5th7+EeJJWPgLxLwsX+w9vnn58dx/VuVXteCYQ7BL2YipA9&#10;ISuEJ+fHNMTU90fUsrzqbVivisFrYYUhoz3EIL0JMzc67QByKTUOfT3jDuTMBMZSAdCpfP/te+6D&#10;l09Ph7n81t9YIifFYQ7fL0/5ffnZ7FupiFtHwGHMlW7ejfqDtXxrP2+cn51cPDnr9+ZcjvB051DN&#10;1ixa1p9Mg2kfEb6iQohW92icsRovSb+eYSniTsaqa1DqoC3bl6az8WQ0fewNmEhVpHTI1QlBzSUT&#10;xRyuGNYQy1CljC9m//T6LXUPLB02DmUmO4fCgFOURb7WUDuCzacLupzHvM8kU9taSUci71olKVV4&#10;S/GaXPr349GOF0Q7XYbWtJcslyNuL1f1u4eH2Wzy5OoJBRC0JVgiNkNmTCZ3mOZR09Xs7G0xSznT&#10;SijvlmzbDwQXbWnMcB+sMI/4N3/138z2f71Jb6e3w+NYNV69eRpnVrug8PTZC9Ya+Hy4ASLdfrwb&#10;cWKzpzBNrDECLqnrAYvBwW55M9BFqbmRtmiyW97dj1DMwmdsN9uVSuvo6HTDwH89feiTqLx7eqWw&#10;H6Kjbu8ej4+6LDk8FmnqiAPHfCqVVz/d0t6yDmCYQdOhi5MDJ/MLvgSVWBnKDAViIKIiblQoGyJl&#10;C/GAdwQdU9Ey/+2P5kxQSMHzIomdjBmvhiUoMOhhFrRFic0PxYO8CCxsP4qBLKMCMK6TJsL21jc/&#10;/Ei3KynySj4OcGo1ZUJakk8sVhaUSN4nrDScwzmOOCkIH7XOKmuZwMFysXVlDWRmLppiEVPhvCbo&#10;foa7SVm+ShThbA/mm52uoiDoDUTTxlgkYQS0l4QNtkKtWjrpYMXHvklFit+vMRTFoYs46NkMBSKa&#10;+fT8klqxIsNwfULh+S2lZItq/P76LVgyqdTztVqqfVg+OmrzZX9484Ea6exYpkWQoanv2TTZcl1x&#10;RNgSSBOGtmor5YkTxKnjVQBx3no+3+yIAl6Q/oAAIgXrHqDXRAEDlLdcAHnBdTIv3suYWHeDMQPV&#10;V+TluItlXZbeHkbfcDh36kH1mZaeUhZMoQOje1TLuExecZVVMFLWKih+b67xOUvmsOY6sjLfGTXx&#10;v+mcHXiqtvIQKuQkXAJbM7LPVdIEm2c0WmhAwQzJ0l9ZHJZRodB5h9RSmmey5t+RCcTJjqJPVjWe&#10;Ht0BltEgAyNRxeylUdnY2nw+AWU2E0iMQcqqcupJNYOyd2a2qOLDGO2xnZAxi9FAXfHm+Rao9XTf&#10;i5l60GGyoviBuZwDtFS/6LMZkKg2DMeClq6JiqQ7uu2mI0QdAmDjNaEmTH/9r7+CkxbBTaIhjOUL&#10;Db9liQMZSEtdpv3i3NJ91evgCUxv9qwgFhyfTRpNc9JK5JJvBO9AEQ7qzYW64ZiPezbNM5bXZYeT&#10;YUGH4edRp/XxoWdxWaFTLTISKlhOND+SGmI+n//FL38urawXD4hCyQaYNxK2xiz74XFk4RAScLr3&#10;J+sd1UDQI8Xq5KOCruzk6kQ7De5KvRVYqpwvD2E9IoTvVIOFVqMIK4lmn8GQGa3BO/JMeJBjpM/Q&#10;fcz4bEycQObrrz+jaeRV4rYK2M2R+u2r263GToy++CQ5WF78YaqiSjVLT0hSbv9x5ZJ/UsHmtcvT&#10;I0Z0OfkVF/ju/SFOQzMKnNDGDhwBgKK/+vlPJWt89Y46BzkqVyHyBySO1gKpj57Nd47er6ScbNA9&#10;bmWsXeaE8sUaTrFyKVVzjRbMWD1S6JE27VKMSmy1G2MKJRzv48PaV/fnYF7HGhC2aDCTdOg8T3z/&#10;4ULybICU5MGWJ//9vCg1XPb6w0dTDmUpDyWhyWtmoRY6YJbf4nZD/zJdEj2/g2NDiUUoxi+/fE7R&#10;rDg1Zcr5pVI7n8eyO/dP3/6R5Y3ZJkW6RV4nTy/wQio1aq2HBzyAuDDk2iIPmDC9ujx7dn5C0c6N&#10;9P6DVEOpjFWWUlhks7/95S8oT/kPiYjqYFPZ/dvgyletbFSU2BKllN0dO4v0g97YDJM8SxfTU63U&#10;yyY6wNd698nd6yCBzxknJWtaUK5cSkIRdHeOP29x5aIAyjpYlZAmCYmbtCm846Du1SFg7st6QzAJ&#10;LJwLroLOMEvmyJgsMc5Zm41dM+uWf69UzRunLtnMUwcY89x81bvB6XmHpojCWZNiz7u8OIYgCT8q&#10;2hqHJScvQNnh7vanZxSxGRjF6Obw0mTQZ7Tn7HwRmeWsbN7YjY1qvlkltEFO6fIlyeMFAiWtetRq&#10;YZwk20BZychymeG3AtD97D+9+yCZmZ/7t//mZ6IAKP53YclVMj3kdMQsRJMC1pLEqkReFPr9Bcd/&#10;p9Wih6Pje/PxAx0RVsDd1gkb5bEnFq54OlHy4ukFbxDrWrNqU8UOwEX/hmuxqWky3795z4fiFHnx&#10;5ALAB5ESWB8FCjxkHCOpMbOe83zz8aZ12RYNdksmh7GcJ6M1glML1Kh4k5ydnyAja2M/bQQf5sXv&#10;bx8mM4AZLguI8NmjTodygRHh9cMdhx8fjB3NcjrH946zg1bQdI9SZrZavGfK4qJsDWhmc87uAPol&#10;lzTl+T989yMVW032JLIQozLJSeqjAv8GGdZ4Xq/Xjjrtk6P26XGdzzam70ptRJGkgA98EUSmK3G1&#10;NrtkA8BQKFDNRKiIn5+f/vN3P/Jxut3TFWlC+7DdqHE8Uoi2mvX+aPHm7QMfBc752RlVmuyphw+P&#10;ohQEwc9/9hNaLNBDzirKkm69hgeVppkY74OqA/bu8TFC11ahP3E3YG84ZRO1avXPrnj+OV6l3bZ+&#10;o9m5H/QeBz3OFTpATsgN2gCkQ+uNHQ4BLCGTBqRPL849c2PkE+qU93y+mkCIAtbu1Ofhr3/68nEw&#10;ehgiNpxynFKHU40lSgneyp0Be+dGNbaBNO09mD9vFvUyawBP71DjBnRAhYIMEuVZhkE3Lqh8eBXf&#10;5VKzqqhe1AQrBMSY82Xy7jLlX1T7C0Emku0FFxAkUvYItUpNFHCE08XrW/x3+/lczm1rlh1jDgwd&#10;VnOp0Hm/p3Lgr/yff/1/WwpGDKAsrbvvE/DHiQBziWKC33VxhkxUxkVMFbKixmTa1RZDJeyLyrLh&#10;FKgSWhYdNe5XX37286+fHVWahBV/8+rVUb3Onvxwc583NXjntMMEnO/67q7n+HAdOYpp2LeR/i6G&#10;wirDVsk6MKOiIVxBIBSFg527wfyycHV6ktp1INZCRinCJOFSYwNmvXz2FOnA48Mo1DGrM+7ynGuQ&#10;HJG10qUSAXf8I37NkhcH2hKFv/n111hA43XVgqJTKg5nD+B/rAFkCwidjo+7kwkBAfPvX986r/XN&#10;etWFldFsqKe0pJGjizNuFmjzJXzn5XkQXpyf8gr+9u+/pZYAcGsenxpFM9+oA8WvP3y8S/c5T4lv&#10;eaneUsWZOIPoJ88uaOQeenCQJ5y9T8+7wjrktX4sg+HFggG1aewqAIN83/cfbn7x9dc0M/QVBBng&#10;614oOsg82cnSa2/VOOdwHmMtyBesKNp2x5c5a7d4vOPx+HY0RO7+9RdPy2VSUdKPdw8oPzh2bh8H&#10;a/Wlm2cXl5JIrKhJUlqXr764hADFHpzPpm3cohr1f/7Te1QSvT7AdFytFa+6jSfHHdYapmEAy3j5&#10;thsFhB4diHtK5iV3xwlrCOJS6cmLRJk0fLybjkbtdNlpN0/Pz96+fRWK4ESV1aS6HS/CvOmoAQjd&#10;PNacpESE3ssRVI8P7g0AOEpt4YNQI/JVhiRcu0wvTs9P/tV//hf/17//j8zqYGp99uSsUa2++vgg&#10;sUS9eoRIQXWaQrkiqeX1bmRtqasCJXt4P+Qnyx+hVMNUCKk2OHaeTzeGPK2jzjt/2ikQQpHB3JT1&#10;hpdY8+nFU4gb7dNOMYOLkzJCca2mWljP+xnr0m4epqLrjEaT0S3fp1rvXn94pBmezlc10liqmb/6&#10;7/7q7uPo+rpHvjdrdrKcYIYLMPvDDw9bceETKpqnV6eESvzk+SVnTqNZ/Y9/83tOsG6jqvlSvB8P&#10;h7rywYc9+UxiOVZCtiDDef/9PcHIuX/9m1/OFiOyzF6/ezBKGU0KgCRZ0PkB+h3wzE73Z1+8YFJG&#10;YcGhT48NfwprZnbK41DcPa4dCDxcNN0WwmVsTfZ/+4e3lydHWFTfPd6ZlUH22eVzSnOireFRs/SK&#10;2fSUePRy5Yd316E8L9LjVpe+erldP798xpwF2cXf/fPvhtNpt37+5YtnL58/geY75qx+uJvMJ/zI&#10;ShXNvFzqOGRJCoLz2GjV3r59jZ3YeLFR8FtOhmqWo6raQzF4uRwyW5mI6bZVTiuEYMDtyXL7L3/+&#10;krkJR2UqQlIyQDIm6hEOnrJ44DLUHSQw2FMcwX43GM1OGOpVq4zZcZsql2qv7+7pm9bL+fkRV2Lz&#10;y6+/7I+l4GNcwt9lgANm77tAUEx89ztGtb//jlp9++KsUdQcOdubkd0dVIrBf/8//kFDQN/dUUbT&#10;papg+mzwrnECjBNrPVvGiXIpEtSgGVah+sFokjlVb+ZKhMPKAYZUiLkR9kRPSg8Jlr7rFS19V0iZ&#10;4lV24n7gIMMu4uqSQan+Cq2RVuVhuCZqf+d2ZeWrISoWgiUpoFnw6JQW8Wp/AFuo5z6RNw+OMgJn&#10;zJwpVgRfRjnUmcQ+Z2R64OTQDAjW3rso3EOcsGjMlg0s33n/oGd2fxlqZB45iTiBRQGzsWM7G2NN&#10;Zwfa1BJiv+TgsGLOWwXLA/Tcp7Inw9c2i0JRZRgk0VkJXVe6kpGoM96fXXl8S/szkbMldWU9KbsU&#10;cAq3MGN5p57Ry4V10O24athRWA05DCjoI+X8HfBnzm2R3PKZsiU9KjolEiQq1YZSncRHlnWv0yGm&#10;GbP+svh6qSFTB39h4y8NWyZdyP2LCyuxUCu9MIpBji71ugpUtBhMsbAiqkHLdvadVydcEThs8KAj&#10;6X8DLgPQIa40MFdz5XAUcgvBShLnPQswqOg+2dxraMitutN4n/ebiDSdyWOpHxpOyjHNvRjZ0hFb&#10;KGctjDoJsxaIHIHLXplxl50Ok30QCKZWQIijyFu7qMTjUD5PogGbN69+lCOc842arbZJdr2dbh4s&#10;vCXZDfeHdWtm2weohXrV0Z6l9pRPkmbwrv6IFRBpFHpNiEQ70LbTLFVTTmClrLVgy+yO6QbfjYLJ&#10;5hQVTm1tyWxGFjj53GKpsoCJCv/HNAjBQR0QuA2SOjK/y741IYNnvl0y2qlqykvfEyzpmUL6rJ2c&#10;q4J9JpGHASSzVMQJReYRPKNATYYGWvNRVowLNXK94VLKAWxkFQ0CQX1bFgUoEUadVZ545OzgfExf&#10;6Mm51UTb5nFCC91LeK65lYz+IV/JyyRUvJDR8mhVpKGJYwqmtRTM4SE43F6eZ0QKcSEVklSWsMQG&#10;t4GZozkvasc1Tf9scMf7MmK8s2B3Qg1jPye+ezqO9Gj/TKFNznL2k02clzkcOImzgEsdjTkjh3jb&#10;fJa7ajiMGdFlAhdkbiYKzmhOhZCA6SDrUssjl2gc6VCz2EfbAvwtLJZEySwVddooPQ9BuKJNldHK&#10;St17+XLGterimGDmXC+YwIGCJjW+jRRI4qCXAkoKZd7az02N6pyYC0gaWMZuXowMuEhDf2n2hdQp&#10;e5V5FkWb1y6UPbCufT+GnKxzyaLIYfxxy8rGxV6xgfFiSTC99GJTQXs6q2cL47QTSMIsHBvK7Wiu&#10;2RWwvDQ/uJKC4amLaDYYjNqQbqp3Lj8O90w9SwiwyEpPKlY48zwzeUknkjlIFxrv/kzhl1s7JRc0&#10;YzAVMmnNAQPIWkoIGYZRzgKMrA/GOQLv9nZJMR0QAYcWay2IDjRAFeVOVZvGFRqE6WRJXTXMFgYS&#10;d3x4Ue7MfVAfMZWzka/DLWNtW06smawCSMENzO4i16g3JlXwpR3TRrp6zJwY7QNQM87zbWGndi3y&#10;05TdxnAPvoPdTJwAe8Usw8rbmA04VhEZiM4Y6fKjcBZu1Js4RBC43u1uSW2SuhvDWDuCyWWSq7lG&#10;vboJeYBse18t0LZg/DF+Gr0ld3RFsjuFmmGT68LkzSEMg7QQU8MtNek+Ftk0K46dG7zRBXKiAIsy&#10;vHN5bzX9vVwzyWrOjC6Rzs+UR6xlfsfJCXN55mLM3WRKzQbn63Ng1ys1PTnkM+tts1mVn495QvBO&#10;UWZaXBMW43gnaQAqrulWpvFmuiGRl6KexbPVhuEx2ndHcly2sa3icS3B0OMA2K30GJjO0FQIFtuZ&#10;CAXkVEHDe1kGYOhGnvRevMOc2CTalxmZGwrTUPr0dm9M5+ARzfScZbinjuQFqUqx/Qxfm8WyU8pF&#10;YnMODccLsl1cFZX/7ptSgBCdgnPJtENSHQkviYfGiReEHggxe0p+XDv9spwRLOglfSu99DVt7Ods&#10;6tQrQn6OwK5XOpQisgBBmcwg2s85NhzMSX7HSjtNnlKB2QPzb1KGWohghF05DTNPsizBkdwTA5Ma&#10;MEkRQXEvhowiojeh1ram1zCiAWf41dC8Y6BFQM2dNiX7VDgI3CYyb6GIqorIKvOPrcncAyCgXS3x&#10;M/lZwGnM3SpFAiOZcYQa9WbntY0ECRYjHMlhlecK2RqXK9GTWHh55anl5MOiTHt/j2sJGRKpDkCy&#10;SDY887wSs4gPnADIUtHzhBiKAEkwGWl3jiimsDkm5keiaeiEvhyleODUSE7bttfJEMnWVGbD4hVG&#10;FoynPLpEFqdblbB2jgruTyCyuUG/aluN3RiIENaS2HlNaBoOBTUo03wq/EjgK2BxEGpuyOED0RQw&#10;AVWIZgq0oORrZJWYzu0GyzTPScLzHU/nzOpx3kvNy5t23TQCGaPIyXVYDoyc85RAmfwOUQymNmnC&#10;XGzPtEIp4rLA8dQb7ywJMxCWxFA7DtZW5whmLAAXE6q3ycuLJGNx5yWmg2DmgIOzyVRBxIFvdeOa&#10;RUiKO97ylE9YzmiXqAwuyU6VwY3wu+1qT8SGTktRtrMCBjDQ3SuAM1Ztl1HSck1AYkZJvLQWOA+c&#10;nsJFb3Xa1Xq7UC7i1LY28hg5jAi+2DWrWY/DT3hVLOsyvj4jShbIcIgtg+Rx6rfXKorvPz48PC76&#10;w3lJ+KOqS2VlqlKy+GfUedxGkyXt81GjvjNoh1kS6HZThqkax4zlsZMxg6MiJ9TetDPc2YhOaMvZ&#10;jNQla3nIx/VPbnA55hOWurfXACtebpe8fVYRAC/EBWcZKgiKCWOpIBmokQepxIajifmbMr5hDWJY&#10;ovKbA6ohqUud5p7JpO5BnaSqMyntUX6TbYNlKpFUcgxnmLFZM1XaKBiQc8Hv9yaI+GkRr168EPsy&#10;ZyhjbIVpqGGw2vptpFM0cp7bwWwVCsbMHLx8o9hpuXxmbIzm4DGH24U7TvMy3CFAtMAW3NlVHVnn&#10;hgeELL8LKCLzOzM9sVrRU/S3Ugb3iKshavDfeZsliNIpqhB0x7ltWSmvO6kSIHnIYsMoxZwbedTo&#10;GYGumePzU/MFwT9iBu+c843DKg1jkCS5eMbO7heyUMbwC5XTntXnsSu04PqxQMESJZDml3HKSO8q&#10;2IcOyPJUUmtlhQtBkjboiCXPzsmY06ZIV6YYyTs1Kf2QY4Sy7FgYpgnUsYBEpdgsEnX44sXRHKIS&#10;7hpDvhosCz/au9gPiryMukiTRpi9ftaMcz0l3ljKaKjxutwJjT1OxZw1Fa4CU1w1t99HrrzFSNRq&#10;uSoXtD1rNcs2XJbFpcqcULG+9FBGUlUdqMhZsUxoRUQNNTcp3whBvkyYoYVl1eBVFTNgUZ+mqFWE&#10;IAU6v6kqm769vKx0VnLjwum3q1ZOXhkjN7KF5KdVKLqIFAbiajBxxC3nXIcikMw2VcYAg/1GaC2X&#10;LAOXRguJfhErKAKJuPN0364DZRTvpGpGgq0i2zsML2h6Hh9Hjnap0o7zAtEAthCcL7WiZ/gfM1gV&#10;rLstawe+mdlLbxIp02S969sNYNnaqXkG0sQEJyf4wvPzeHTReo3pa2QJjYE0T4z+VnN90yxhsWVc&#10;UBWcsNmQRyC6jrOwDvxb4rkLQVlGx/ps4LtAO7wW2Hw7yNSETAY2tbBxvji9hRzFEWvj9uHW8ldz&#10;ME9YUcCk290MrQvS0hvGUBkRNykfmVYNJ0O6dJlzFgsG+2veyntQcYxUOLLRqHwd0UEQYw3ZOM6V&#10;ECIm8oMTYp5axDZMMQtTTcR6JQSFQo27J0knFrZBNN+JgOuVfC4UhOOlGvTRiZqbuJJt1Ll6EAAH&#10;g5HRkfleCo1g7Uv6ki9Ai9pK7B+J0sUcoZRzExLJ8PcqcS9enADZYRd699C3BYafhGScrTaKF9lV&#10;50TXbBME9+7jTV765YxQVnM2drOarIzZbCZidlVmri5wUkRN83XkhAKp5ohmofdHw4f7PqZcqWmZ&#10;Ly+rvowNtLc5NLhrcIait8jkUyxIsrDs89xDlJvBj2/v4Hd9/vyiQnDffv/27sdGElJ5n53VEBuy&#10;OfvDLV1oqcLzjAH0uQo97TESIMBDuG13mn0sFj0vkrgLowPJiaVXBOaZL2DYbd6+e+8ksxmTf5gH&#10;02EUxx/mRTca1fmCRTW3PHRFZ7sBB7/IzgSXAKT9QUujaYdBIr66lEChYuYKmZqFMcJjxxWJLPeL&#10;TaCAMSe1cIMbm5oZrz2wa566MDV6oVl82/iOY8RUGP/JQd2FeIuBqJXvG3WFhHs5QusGCmMnfYGG&#10;aVTpuEHSB1VguTIZm3Tc403RjxQeHyd7pX6Q7cToLd2uOOtItEbBWMi6TPYtk1Tij+B8kjJZAhzg&#10;pN0dJpJq0k3PIX0vW6BY4UzOTuCOLtbDyVzyCx2XPollsRQTUbWOc6z0VNac79/d3tAeMbmsUxsZ&#10;+x2/MW4m7guAp5NWC9o5lTzoMUACe2ibhyuw4quzaGE0ynay3zPjhDhpVBtVGt0q6dCgi19//oLe&#10;BwxqJnePrTPAVxJYiOvMKQQq6gOhWNvdAE78Ki+OqMwSdbHBVYtFnYmgN4srlPj0tDSHcL0IhJdt&#10;fmyrQpp77rjocYq1UlHxUXzWdK8z3zF6Ul8lk0Jc56iXBQyuF4lNHIFaTQljQ0XjTRB3ARwEvUVS&#10;CnnMa7jAPyATdSljG+/suMOpQh+B/ZbjQDkC5+nJKbAJR+Uxk39SUGrV1ze3yivDJUtrTFg5L479&#10;PFfbLeoOf5tOBaYaGDMNCU6VNEUZ2YrgCFKBv94QpgEqVocQXilP4O8vVz+qTCMGtFaXkI7ZOCyO&#10;fGYp9iMTJa9WyPDSb+/7L6+ueKGerFMarJivnj0B1UTEC1RldIOAHhjuBPjth7sbvqAsZTkxCyXI&#10;pTx0/ka7cbRYzu4Htzf3eBN4p6dEyJbZkketDLRnxKMPj/dmvKyQAGJz/6v/4j8De+UVv/r+T6wc&#10;SlBih6vl2iVClEb7Ydh/df2u3ZYxCSMXjm1WNbCqygo8sfm7Mhcov7l52BnbWNHiHjZCycyoPePZ&#10;lIaaR8sfhF9w1ml+9/5WhGOM6+hIgbsnUxL4JuP1iyv66OrlyQWZmhQbGNZcf4QLvRU/aFs0Fw+4&#10;JB6EApdU4WdMvoskOCSSVBTBSnaJ8M7863x2Jzpj8mZMZxbhds+2ns/HOYUK5U2EyAAi9/A4QELO&#10;y4VZwM1erxV7o4XakhBWkYhmfOz1cv3h9qGfGYpRVan0hwMTcOFlWlLUEBaJkqn5bhbLWqPkTs0h&#10;jEKI8uPjh+G6u8YApvVFlbqf9Vk1V1jeAAe1qMjETe0gK9Hz57CMwuMW8aQZgeIPx36OiPDttjuK&#10;MAy5npSfc9LtTGeah0olHip+Ro6gcu0EGET/NAXpM8tor97KhuY3ix0hndn4AZrUTDOvHDZNwM7B&#10;fC7bXVgkL8+e7MNxKNkwT6vQrZ+8urmfLHCaHQ3G6FyoB2WeSvtayI6syt8T88xBDaEZywfsqzET&#10;n4bYwqm5rudZ/ihpt9DCe/1xB24FDUG2NoHkOoOxewxvjt02Wz9Wm80Xnz9/etT+4Ycff/f7Pwyn&#10;E+oQMr0gRXP4FGROKxaZ3RCe+dPq4WkUsiXVM+B0o6XCAmy2opcgk8uTjzXmdsw+sgtPIxUomzrl&#10;r867o9nS3IZjfAkvSQWHoLVa3/YHP31R7+JDy3Qvwl1p26hlzHeWuTOhX7XPXz6bTfqh4okU3cEu&#10;3i/GN6Ph7XjSqpL6Wq5XW4Mh3Iq4UsouFWnD1L48m8lYCHB8k+YG+LMWyHpJ+st5tKSNL1ycnTMM&#10;5oL72CMMhmqGQRgv19sHpelSOwj6Iw5ehbTyOOzt8FVICCHKFauFWqP54cMdFfD167eMMOmbeeIw&#10;MjgHICRTQ2KVlL/oqPf2cq3OUVGitfLjzccpEeeK45EwhJsdehdsiLvHERp8tKjUopy4+7pfKcgw&#10;8+yys1FSVfjL3/yGjwERbJvQOcercIMIBF7AcNCj2pKzzUI2cLAXz49ajDVicgYqVSznHz68GY1h&#10;cDM6z1KqMNv84x9+GE53d/ezegULBcWeiEm0oaPDZ1joxBIRBuqN8ZBWq9PEOndzcdTi0+Mosg2h&#10;PKzu7kYCO+Wd1NWYZyteMIcySWZX5yfUWaTZg1tSEZwdnYQ7oZEnz55UK5jwdWv1t8PJ6BVJnzjb&#10;7WqXl08K6ER0RUdiKW68y+Mj7gTeEUUvxed1b2wQTua8iccz650pDO5uRQgyYLLxnH2xujrlWMNG&#10;bicEAI+uYlUkoMX88f7BZqTM7wqMhdarPb4LhbTw/dv3k+nw+qZ4cnYEFpcRA3mtewg5lRc5mwaN&#10;B+Vig3aDAyD7OJzBxIPiYnWIQlwd/5SQJSt2fLYJEl/cv+WPVSp0m030KWrc2J82FuZOf/rsydPP&#10;ng3udx/ub19fv7XEDb4jDG326m403DA5wgp6voJJt6k1Vv/iF58DGdMevbu9m3AD33yEBMGPQuiA&#10;sUWpVvtw+w1dBEa97W4NE9TmxelwteOa3irOmdFT+vRFm7IB+r0u0JNWVRpJqHSlguC+raXsBDIE&#10;NuxJjiOJ2QEJSBN3JYMkjI6PI1i7iS4zjrswAyoFvhB+y+ilU0PgcgqdsRgfUqmyzFBl4aDiMvWB&#10;tswkJ1CmhdV7Lz9/1mrXPv/s6vb2HibC7e0tFwq3uR6SzTjzVnA5s1MDY2VIzGGzmIf2MZW5Y0iN&#10;bwCgD2uLwatnURCxa0GF7ARW1quiE6k4J04jSevOnIb/qlFeaC2yuumccABbAjjJi56qtabZBue5&#10;0D/xuwV0c5E44hyFA1OdrXjoiYMQ+ewyFuKmKliW3U6cb41/JelMTBBYSM329VNOzUFn6cTSGiJm&#10;8q4ktqszdeRqpRxihWTGI/SCrTbXVmE2xS8OqeQuawAPP1QG1b5M7K31TwyZM2toZJBcZSU5DzFx&#10;GAym5r+QgdRvuTLxTmW0pny4MjkPIPnd25Qy0Z8Mai2Z4HJVI/Ix++3wy68+k0PdYsERzI/iOag8&#10;3G5zKqmUeGSMcUZiWXH/LPmwWLCmgJ2GnRqq0Tip1YsNum4vYziJuj4mqGenXQs6UvSfoCIG2xvC&#10;Nhl2Vi9OjxgOfbi9EyDDoDIoAHywqIgnlatbA5O3ifqfvcyxuZ1gEpgjgkJHCvZX6lB6ApM9ypFw&#10;PlNoAu+cAo+/x3vAVS+QATflCPIwlPRpXrCSBM8MF2itGMYVpMYNtuu4e9o+OUZPV2fl3MoMs8QK&#10;HOGHyEQzDJ1tndGHTVKe1Xdno3VPKqEmsJqkO0LZarohbIRyoliy6srTvJ/FsJN4W0yBo6Pq0VHr&#10;5IictHQx33CLk+PAt2AAJ9dfGjkYvznl3dFmWOSBEX4dYULSVrWCn0KqYoclmvw11RwnFluHDVtU&#10;dpCSURQzY+lQAjyDpFtHPlo/Pz27vb9fm5rZM9OJdoumjLfHaI25A2vGpwLC7/rJOYEHAswpowEk&#10;RKON1XbymejkLXYoxZIyVQOZdRZ1fOmtpWvsFd6sShqYUJQCxRSDEmerdSb0qiwBJCzUyjfzafMI&#10;MLCXNqaCF0eRWrDIWlIcjhIg1dLxsI3MkZrTV+pUF2xsvq+4XPk8BtGBcYa06syO3oKFRIQ2K4JP&#10;J0Tm04ZS12RDQ/v0n1Bb8x4DshbObBCwMDpFHNmwJRDur740NhLHIVeMH43LFOfkZumGffJ0dwRr&#10;ZuBZCw9rtHUm6FtErJ/CxXnXtNjRm9f3tXa5UsNmo82VPBz0mbYzMPrpT570R30Ouodby+WI469/&#10;eiXOdBS9fjtktmrTT/mPQ0CqiKzu46NHWVit5oyQKY9QloGz6FMJGQlXBHagrxwspX/RmSNqgnZT&#10;vVDhtFrMVgoMQknbQWtNnE2NFozO+ZEOZjZjoTZVykmqYY2WOs6FGFxKjkEZpQxsTrm82d0VmAFp&#10;Va+Wk/ECjQXF2x6udbNRh7+lXikT3NzTu9PJK+NM9AWoto06HDioiRyJ9FadFu6pvqJNUnlUiKug&#10;cQ/RBV0RWuCU4oJCNAg8PSM4UOJUxcQsnp8c05DTMnVbdZb6RnEXWpP0Y0ySabqYMTJQo2WCI6MF&#10;JI/QshN5gjnzvDcb/FYVI0+7tTRb3pyBM8A16G/5sHzqpVmOQs8kH5V20ZOhrnYlFp48B9yZ4X07&#10;7ahcfsWR2VpuXTqZzYpif1Xn0zG1IxIA+JCc2p89f7o0jgwnSYXUjrKKtv5ofH17y9uE+v3i8sx8&#10;FoC1Q3sSMbMASVSAZ41SxFyAoHGuSY4MCMBMiSGNgCFDuO093hjnSMFZJPE+uzhzeAZUHjGBA//F&#10;859MF7ysMTXTYh1ipV/IJ7jFfPX5S3pkmAS90cy8CfYEZaBMm8ymsLyrFU6Vy1fv7xmAQBkVlSJN&#10;lYxVKaqBL5gIBksSOVBi8V2Wwc0uHE7njnklhoz5NMnVCe/AUun+oc8HY3vbYBHpclHp22pSaBV4&#10;BYwJdOJalq9xXQCg9vpvbYUPadvCv2NR8X45nX3jtCSCo9Obu17O5LDtI8opZjHYF+eMa5Y+9sZc&#10;DTjmWWQhgpoCVxVdOvgqtEUWsOQARheyY4dzvrqzSmrYG1oGSt43MIQ4hqW56DCrBUFn6HrcKRro&#10;RVqXOMx0Jk/PTkCQOu1OQdHNyc1g4BlZ/Pt3Hx1H46he1WA6SmZQAdebh+GY0RhdxNOrS/kOL+dP&#10;zs6FO1XKfobk4c39w91qs+CePyILNCMJUzkPpL+azBbYAsnSslBAOS3Dy3qNQD7GqyptGa62qG4X&#10;W8no1p7Z2jOuhY3BV7u+nVgoYPb5lc4BuLh/97s3OgkDRaYLXyqWn149rdXr/fsBVGuigLlEaf+g&#10;GgtK1TRJju9G8OFg14zg6dkxa4YRxvEpyg7GBmn/8SMzqeF49eTyOfEz4KRv37xhngJABDDY6LYv&#10;Tp8wYeeSvb5+Byx2P4X0Gq/X5NbCLiw26vlqXsNKXhoiCx7ahsBvGxN36YrySvXAsFyKcx/9V0u2&#10;yVgWl/T3QYiNYpggzsLYnlxh1husB+TuCjRSliGWxeLq41rEZcQgtSoVobgDZKJWy2WEuB8/3jKG&#10;I8H76dk59XRAMQ4+hnVCq0HVDfDJNgfLfHz4GPDzMTAvK4uOvfTb3/5ETjjbze3b18xmIODCFra8&#10;Po+jVrwSvyiKGYadmVCuyWSR1WWKMZ2MH0djjkHMsJwekDIBojQjJM5HTb3F4EklUWSaY3xABkAW&#10;YOY/v7hQ+A01P3nODEc4iusceul0tnAhchx0PBhOknpDpu3nFxdEV4DMdI8vJoP+Fp+rxdJdn2/f&#10;vwczgGLAvYC0AWUKVmH8zL/47S+NFuSzZqSqxxMt2VOSkMeFV5q4M4XMoDei9supahAJqQfX15dv&#10;C64cJmoEz0sA5/F8IqA4UjIfci2M+/lWwInR48Ou3a5BCP/qqwuSjYE8Br0F5xcXF14lDPn4z1G3&#10;wNyS2UqbLI2CnAt36zkTh9VsZQ18/sXzz6nv+D4knCMxfxz2EQFxbbGn+9Mpz//qtIXfNWXv1589&#10;ofmkdyEVmxuffvnl88+ZWy3Gw2++/46KkbkcFCesNn762TFbAwIGMT3s+L0k3xLoLubTghQfEASy&#10;FD+y0MrKaZLfIqtVrolCwVE66cmEzG62b697nEbLdQI5GUHDl8/OIfbL/nGHyLnBs/3iyy+kIdjs&#10;fnz3iruSrv24hakKSJGAaGOeCvVkoxKx7Lu4EVkQsRnzTKD5bVdX5wXLeoW+tRFyG+GZrNlGuQKf&#10;mZ+NByGzDLZIp1nCnyNfrrfLzY9319+zYgMF5h21Oq7FMw4XsilmPQvlfaGaKJUNdY8kCBeYgTQD&#10;l4cIFy1+FrP7Xu/W9PK7rz9/zjefLjbv7idc5SdNKNMVphL3gxHPjCvvf/if/j6LbS9LicbfNA+6&#10;yaV4O3iTfsqaTP6MRRjHV53kn22TfePOiQZgrWV6OMY/MckCoyxmfKfFFa5yIFEaHuL+gLaF9HGw&#10;Vrjm9hJDRf6hyXOVaer4xvrdgX+gUht6r4bTN0Kyc+LyD3bG5jvteH1C6YV/GzVRP8l8hnzjrTkq&#10;mkn6/ENmqUr6fOBYjEb8TC0z7PA0XMiwHzgzmoOaV/EA9kRca50mn8Abz8UjJY535Pv+n79Fkhy8&#10;mq0L8mOHC9mvcH/kz3zyg1NsGhwMwjKf+NRidHsO6wBoJenKlpTz7vGd4tdX8SECyierojRxNloH&#10;WrZrhK3MNidaJRsZS1v59ZFMyBJyWeQwn7VA1vQTF9RzsuiDbZlYoIHC2X38J/eyW4YgSF9Ijk+U&#10;1cBCf9gZ/8Rm5im/PfEgEyNx2Ju0myZ1gdGyH5MFmjGQ/U8hz5YIlFVQFtQaRVgpnS/SLjqQdCl4&#10;hKjA4xALjp5zmd0Kn1f1BrXe+AkKEhRFWfgDFU02ZZuJA0MwH2ckvUmeXF/P4KN9VmpzjvIKHZE0&#10;zObNZivLbQjPHrPo61C5klAOzY6zr+JPPOZQSYZQ6VRVxc5C2f4tz3BWW9uw0bAr0NPeSZQLaGX2&#10;4L40qNDzMoe3L35ZzqZoUDkA7nkCOkAppxnEsLgobe2toRhk1AUwndUFIYqxijmnb3erNj2skNQl&#10;FTmqvDNesmGK7KNT+RopHZqBhWc2wrGKPYn1D8bsgThNmC2oYxTfT5Mwc5CTNJLemSKTKR1NZrKj&#10;sd9zLiPH5Z+zrze47+2UtW462qCmlHD40KnrQdWTiC+myQoGX2L5m1mr5mqbrXZj5B5/UozysanJ&#10;5Lhl3uRGgLBO3ajgLBXzxQgc+flAbE2cnsJz//lPJ4ZvoVEugtnUzY6iesjKDg6HlaASSwA39Ufg&#10;NPmew2hNrvApkNw/UFM+xQObn4DvIoJNtq8dEbmq15mIpS7kTH/F8Z9Dhd2ZENhn1f9E5osVSX+a&#10;2FhDXGddrjbYU1YTxWtDrucsadZDvV6k4Zc3FeweFT2Jo0977hCC+K2gxCAO40OStx1ZWoSp2gZu&#10;X9kERqxMfb/AbEPSA+LthXLw4ErU6ShXdr07Ctx0k5IqqH/LczQccUb2HiP9YobbdC37FvkUubRt&#10;6XVDkdXZ2TTnzoGbujYVuStk9G/OPficyYFQTOy0jBldLQkAWjutum9sqbWVAzxeS3dOzPYcP4Si&#10;SStZJ4mmP/ZmlSYjC0ZxEZWanaR04uuMWFV78/ZJP3HQRdrUuBCWLm1sLk8uoBj+GY0Gtb7EVS4m&#10;loqZs6QAcd1tsuqWzeEO/MR79w9E+r00DhFcF89FCyaxGxNQBO/N95HeOBbbd28UoAQ1O5UAgwGg&#10;bE08U00fnDFGYIxYUwkhjZLJf2xOHO4OEqppJoGlctW0S4RVQpLelFR2Cx48PTmWPx2jVckvmPRt&#10;E5f2ZyvZ+CAaMXMqc3JymkD633gBr09vUzH1MqNgAVGwlJUbiRkURj6heGU4Diai0sDogYIrf2Dc&#10;FsrImKkPM4I5sc5drNxciMIoLCbFbVkxyJ6PkBurLY4OWG6+bWS/SmXPT94VjOgIGr09SJD27q+t&#10;TTqy8j4N3TTcZYj5ZpvM6+ck1PjKUls5+vnztgU1MuZDsgbML9ONnH3Zs9qchccImFCCWuGJzm9e&#10;m+KBixodRo4q41aLI8GZ0Dy1xiExTZOQA3Nj0EkgbFDHmsgfdhzZ5WnnBXQn9qYoBeZUpxg5+/ms&#10;AN9gcx6pc6/gGZkGxNss1tqmoobt0zLs9RIVN2+QjZAzoobLovMPoYYWNaw7SaYhZhcaT2bSexoT&#10;3u10EZdDqfJMlKEvVFBnI+IJdzp8zGqt2bSJn7P3SuURs1ZNzeJPzTNTpGdj0nH40JlW6AON3G6W&#10;y1ScRRv060Ik/cUCtB3hRa+pc9xsdzqsqdkEX9k8dNd8KVtNS7oIYpWXWSnylCHsRF6MF9D+5RQG&#10;obBAMaGAnbcyZJGFkp8VSGWiGG03vv5GkiFuW3xt4UYwdRopRBAH3aIAuhASbJKzraTqMyMqEHBW&#10;bPAxc2eQT0pnYF7fLkxanayQoMRyg0EImGFxsEgczpWDiUu4tykSNrwMau2J8WpYEBULhmGKRDer&#10;aOVC8cHl3IkKKkiG2aDiu3AQJJ4Nmt0uKlnNx8qAGUGaIu+xJINxJp7hgggNutClCLEFM83h40P8&#10;thNAmXOiBJo0GaJGLB/wheVcxDQS5iocTaG6IJwlatLCKoqpyBaMmplsMI3i3kaKyzkF10pDSVr3&#10;rDnM8W9acCZYes5TaMVssipnLKBaZE6NBPkWzpiPK4pPwIhcm18Fg+eu28COY088wVDefkHmFLcJ&#10;+Ngy27/lBqm3W/ABKd8nLFajw6/iELr2KCEzFuTQx1ZquxJMrMrBdjxFlxwy2Dvx3q6X1JwMOQPx&#10;6tIWW672UBGZncHq0bitzKWWWGZsIEMNAXRIw8wEnEEJSVxwLHPaROxoGyuEgMrZNAxkvGnjaGlb&#10;Qksm4+Ztioi3W0iWqev5EK1iTaNehZKZfDO1UJ9XusBKodtlycwmsoIrSumdsavATHPlPB6kRkYE&#10;f9yrlvOsQpa0BULQdmv6S1VNMHrINdAMd6uAYbEvl6YDZRmzL5TMspe/I6dRaBdEInPcTM5S1NEK&#10;SX20T8zp3WQSUckGzcVI8dcCysRJy3hg3YlZw0ZyMlaYUyYIrZSk3pO7h/yOspCbZH3HvcAIU8IK&#10;DhzjA/MwoF9v8Zjn5ez0PFVlegYDcbXl9PlKRQwd9mScF929mytQ5TrzT/MNEWFLShmY3ZKExoxO&#10;uEwDldH5vaa0oW4cSiljZVv4TuLcIc3Fw8v+4ufd/hBLtAyUFV9usUU4oaYCjV25l2LPZhk4ZiMs&#10;jIf0FAsmVQnhGMUL/MlWIsfFQmk8y/hVMI/NBViBqaXG5VTbKJWYxPustWSWCG9g6EgGfFMSt8Dc&#10;V/LHlHeOGQnGhkfl3e3iOYDSNrM5wCTOotk63pwlCFnOR2onfmxl2e4gGgasdtAnHC4NIyxnRaG3&#10;Thgr1X5kKU0sEeHsEvNIrhKw5hMnwbQaN8jY74kkVvcc0pPxpCaQ2dXGVbvUU4JUd7Dd+FQMX0nH&#10;0fPJuIAmq4H4wFoxGgQwss0y3OHxcmh45glsWLTJjOPQfHyt9g9sRiCKJF5ZiQQxImgGsDi8mX5w&#10;YLlQQVJIzLRKlmNCg7MuGRmAMDWBYUFCQH1M88U1NgoilyyUm41zBme6LAlAzIiTO8Pbw0WyGYdO&#10;PelEZL1ketHQeREDB3542+OhIn+iY4EDw7mtAN2cB+yvofveQhNUBojqomcAcKqphC9IPDXQXrIr&#10;ZTZIbRibp642EDcKxAMWvXQLGcEzoRQHwIdc+/dLw+j25kKV2fu7nCJZ6Lhgd+NmPju7qKUqKfaY&#10;ufMHVkk02zEY2+X9vCF0maPjo9l0+jgZPet0RKSB9MiULdrlU2JvOghGfvGrz95f99+8e8CwCblH&#10;YO/PYqp8FynEbZJK46UjgAloGM/DpQJeOSGmKo7g+YTGcg32NpDgCxRlQCNVGsAFvEJoipSALMbZ&#10;bO8Qzu4x9TzAQnYwWOi0oXUpKTATZKKHWXu8oUWBWzjBVauQw2i0dz8hIxQOxRPAFvMAvb0bqHUU&#10;bhpbj5NJPzW61rvpbez38Z8zdbSDOLMLwOA5G6NIQaSfYJBmbH0QJVBgmcrwmbKFsgx5ygVO0EUP&#10;a3VeH7GHLEt4X8HCsCL+B090Ps1oromgLBYjPi28HToiOJyCUPh9ifnr7tVo5yqdwmKs6tCPFWeY&#10;y/vmjUeJJs4qKxNrGbac4mcmU8sJ4hcjQ1IzJ8QR3KNUIKnIMZVbDbDl3A+v37ppuq8ySP4JWXml&#10;CszSIEZtaGysYdjjedYSi15m7uI8yyLNtDVqOlmwOCpsTTJoxa3Cg4zV7IYfZr8TqEgXNUO2q+Lr&#10;sIPQfeeNz26R5GIxKoMFzVLoOwWj1b60UbKgo17i8ZvxO0ZTuluMmKJ5ApEMe7kcxeEEi07uBlVo&#10;+3Q9XY43Sg+LOKkoLC7Oj9jpPFswgauLJ2yn7354Lzo8sdMoB1Hf5vzBoMexAOBFb6zgq52T5Omk&#10;USCMtPHJTq2qtihVF2AHbY8siKpSwDHzFDuR/oIBET8Pa0fyckvK0WXMstiu6JXgvLmWHYnRcALl&#10;A2ufgtKvt1tsZorqlMq8Nh7lRjk6G6R+L7+4kgWW7998uKMknU/nL5494ZCEKsbqZnWCal2029AO&#10;AKaKCoQo/vG7P/WGo+uPdyBdRBBKkbGR/P3ZZ1e81yWifjKLxP/BzZ7tw9ZToAFPk9K8YMVXTppD&#10;jiJlGqlXwmUdiaNxVknPKMrca0m1Wz42YmoUl8KonC+zBnp40oBs5NjC7fFwsFzMPt7dJZZdlZdf&#10;pe77jQjYbMCIGFh+0SNbFmRquvzNxTnH+Vz8C3EeoPjNZDxCQlt+heMWk3brVzwp8Wy0mmxyJex8&#10;WVVS33G0NypNFc7wHRTWyYukiW2zbe8HfWBKLsr+YADGDbr1s/Of4TPDN/nqq8/vbu/rzSZzBrRO&#10;//Jf/eUPr26GnJLLP87H68lkenZ8pHsag+FEI5SVLPSkaKEdRsJJc8VipWIBOe40iS6uwG7NygQe&#10;WKm2HPTJRN7st1dPv3xyfvnm9n212jiCpL36UyWDEq8kb028vma94RA3V0zFEJ5Qp5XYwvVyrVnB&#10;77SJi9Hvv/0GdLpcbE/HE14lz+frL84hwMj3IciZA1NEE8EunhFTs6CiSLHmshqr8ANmyDZ+ythA&#10;lud5cXL0/7F1Xj2SZOl5joiM9Flpyld1uXbTMzuGQ5ArEBQoQpQoQrohdSdAP0BXgv6H7vQ7dKMb&#10;QcAKgiCCBLV+d9xO+66u6qxKX+l9hJ73O5E1K0Gzw+VsT1VmmHO+85nXqPgfjIgzUqpMh9zvYNBj&#10;+IA2PA5PtAsZLHU6t9Wa3H3Z/fLGY8AhMhw6TAHm1A4OIMlK0WkzbBZOq9O9XdCDo/kMu3Ba4sgL&#10;v7+u8zOckRSOa+UVeCkJjUqPF9Ej7lf5ThhuZXMQtdX4mMdbdioB3XftY0CzaVXuMYduSqRyVpr6&#10;NJLDQeaziE7pccbe5W9/+0sA4eNbjAf6IAV4DN+/eksSxeOC2IemS7vdlLxQLofnj0TU0EYaCQtI&#10;qgxAkRBWb14CU8qEK9ABkQwipyiQE48ZDck3AumILIpLcvj77tXLw52dx2en50+eXdWbP/31VwHK&#10;qstVt30D05a+MTah0tZbezfNrjXUgm6/T2OF+pzynfzh4vzB2dHJbrXWun0FyuPl+/f/9q//knDf&#10;nSx5iSLwgdfdDmv7ufzO0dmq6q+nv/7qeewRNSv7B1XFhHWEEQxjnPmsL08C6WUyD59BI2MsulKj&#10;CyxzFZBTtjcFeB+vGtI4KqTO9nff3TT1yiYM5fAoFrq73+qO+8PVKPz0s/3Dg/L1Vc/UjmStmM/B&#10;+C1Wj3dpxJT9zHQlu6nKDjfCO13Um5L5ZFnuCw6TLVXy3/7uLcjs65vuxx89PNqtHm2X1Ztj9436&#10;dMGzRUTIdtlKbcNWWCv/HCdqVuxv37zdT1V30fGejpnSrRbUWZndSvkPvvyEKyfNenH5tv/i/aDf&#10;Le6thVHp9E8f7RbjkLkXym5kY++vmthE0WN4/vJ7wuM2yJ9yUf40i1Egk01oMPnj8i7L4GjvSB5U&#10;fmp0VzezzdUf/fhzXvpt4xqGC5N+khOknisspG6/ftNutNqHpX1IEl38e0/3eTj9yer48ADxrXkm&#10;dJZ8QKvOTg8++eTjbvP6+fPXX331y7trptuYwxeZ9tLgAKGxkjF1+OD07Mnjiz//sz95e3XDzgCS&#10;1mx1yZQajVvr3i1evHpDgQSp/t/9+/+Arfqbl89/9c0rol8F23Okhu8Gf/fTnzuQ5unRGXVCow0b&#10;bMRxTHC7ODqmD/X2/WXOsIRVyI9qSEEEkhyvr+wR5/bsxx+f9ZqwOqY01Ha3A0QUPv/k6furbj5q&#10;wBHBRC/vLd5KMlPam09LF0z10+KgommHanyGOoTzDRXrtlTW3j5EG6qYhfZQKOfZs9+8nIGggVL7&#10;9LNni/H4rFH7Xz//GvgPKlLkpWBTIHsFGcQs4h7GEwAKyrmuZLSD/b1DqnoIROle7ennX14slax1&#10;m/VO84Z4wIh1Ih0oEwuOlgBqCYfqvRSko7hV24N0UCmzSAVgLBeqN932YDBqXt0IcxBI9wsM/PY2&#10;DvYV6cnNlk/PzpmwdZCnoiIDR0n7JPDG0HM+XGtwG/tEEnpPoMNjgUhzF2cXb65eT3pTTkekx4hs&#10;QpPFIlvDnZDcpw2kVFKlUrBpugKqRw9PDj9/cg7ukfnq3u7u1k2b0h3UUlbqJP7Ly3qttijX1q16&#10;nQy4RFehmONyR8vhcpLSgebPGo0WFIKTkzMqaA67RnckLzTACYWipDEAlRT3KNQJvOMe7dFW7uCU&#10;xj7MvundrZSyh33UuYmrjLIjYkMKHyJGSsu7oSpnNbxRZ9g/oEqG1IG0zMKqK5mAhiKM0t6YO72j&#10;UKWe5hmwmSNnz2NrP3RzkUCzdVahxiCbxobvXGlVPWoib1WuRjLO+tNzDrtGj5uNnfWlr4GMYMmh&#10;Y96qpnAa+ZZUur+VWzLd1mBYZZIyTBtjbtCEVoh6IXgbFv+pdvJWtVx6+Yq0j4i5FO/FQFDqYEqK&#10;IDKsoHTPrENvFZ2KVmMmS2s6aQ9geKghk0SGA4dd5LyV61I67SynKD8SzRsVlpaoJFiRVexsSvwo&#10;Mfq0GYJ4wCiSRMkE25UWviutk+mbZpeRGnwCZAam4GvQQjdn1L9WbytIu5mhjUI1gpePhxTMPOeS&#10;7Ib0lCiJM6hZKaueUZENvzo2LWh/U/sgoUErcekojpGGsclwV7bMJqLDQrRiyOke0XCNpOZr3uux&#10;6TD3+1OnGba1lbH+CC3GQKAwDQ81L6XgMbdY2S5Zy2lt7RRcWKUuy11TCqZFIYvo2ciNLpMle/QD&#10;p1im2nkyj+0l0gADc2Q3IIs8I8lm6XyAG/Zl9Mt0a+6rFx7r14UJVMG6CJVMRK9ev6cFMxsu5AWA&#10;/Hoxh7u1VmQEpwsnoymn3d1oKvp2YL1ayH+0owScSS+MVKzprxC7PIxFzFhCQuBqtYDvW0YzTR41&#10;RlDTlfQObwlIO91WeyktK1oPWS4GRVh2+HK+KGbkwBdodiJNEVjAnPKavOWRJJlZswhbwtRetcgA&#10;h5YHQObskmgi8QtSEJY3TDDQKSzXvAz0OKYXhvO3NloQxRtYgeMchkoKXctVS05+eguYq2mTUIql&#10;ueU54Wc2gx67qXPFMsUdj4gNhU6a3gEddAJDbY+hUfbZ46ckEsPR6je/6dKhQp6A6MxzNXdo1dgQ&#10;SwQcWEuHI0Q2QUM/16mJ9veLmjdiPwMRjPmkCi99uVqMkeyVQpOC4j+mFOannKaqVL5EJp/JY9Z4&#10;/kBoqL1sIQMnV/G2iJwyHQqQNqL0xLByjuIr0waLPJjwevX5PM6rAPiW5jnBO/ZE1BdKUIbgC8kC&#10;4XYtTkNaw8ml4UcM5eGZg1mcdupUJoNjDA7mQuoZWdNdc1TuET63Zw3iyFSb6Ufp1AhsTGKNRScR&#10;Z9tLgcr5eVsYXFlVHet5WGOMTG4hPbKhSU2rG9Pp3enxSZcOYPn0ptWTKMDMBo88vJz9IE9sFtjk&#10;ZGUwIVQuxKbRYDuyYY25f2uXrDR5iCSSJ4kdTTHMIVccEmRJrOGZLui1SNpWwjCUBPSiaUem6PCR&#10;OWvYJiUzP8qqpS+V/lTObKg5KlJoAggkYcAHYsu7y1ZgHQCUSMg4Lx6eUcXKTm0duxXZGaLiPmIB&#10;z+Dsqa+b7vTaSzmEVYrGdCfAkwYRz/EIdWhzI6vH9pm0YeKZCA4oXeMMsXBAF4rupcHz9FY8303g&#10;uRcAxluwX/PIZ6ytgRj1un2B/KWkxwhO2ngSn2OP91uMuyjbDyBfmbkxLScTCV/mZT5Jko20G40v&#10;eMseWcjZo52Tg6PLeuP563cHe5IoPzzeexDmeUmd7i3FJcuPIpahG1O7jNgYsXx0oM7RGV9OMPDM&#10;y3dOBNfb7h1Suww7KawXThNBNaEqXn5mIl2j/i9++2vkeWuVrQJpEFakWHIOBiii16+brjG6tm4j&#10;EDWQGHlzFgQ/Fts0nNXGKVy/aWUMtcZ2JjuRd10R7SWInW3CX4GkL8yY743pIKJAOxwwlundjbjG&#10;RrMl3zX8M4z1yJsGNonPZyi5XHWLQK8laDLzXj4/PSW35ixCUvnkwTFdA/RpEbat33arpZzpxxas&#10;UQXkUkpRQi3KKF6Ma44+TePFeQyNGpx2M/lsvmhjNtXxZanxZa4+NAtCEs/veqgKrw6Pj9Pymlld&#10;3tylDVf/+AGuv5ivxNvb+9KSiqPL6ytpA6d1xstwHsoaevHoBQLiNQClTRI4lnjo0n07erCTlUaK&#10;V6cOtPMXhyfKQPilXk94c5ycQLE6/Upb9d7JySGIA94UWb5EsuaoCold2bljXE9nxHvx+kPaxohU&#10;OjLyhXMUojS+/ub5JbK5mgEh1jKWKjMysIwlaSmwSSRUMZ6gzMR18zTLAuBn+HpIIahA//Gnz9jh&#10;1IPiM/OyZxOQz/gyjQfTitZmDqT6tKQc6OryDeLnAP3pcNnUa10RMUjys5L5Abve7Bn6OAMBXXBf&#10;2k8WeLGlgQYL3Pnr15cM3aAP1+ttYKxMfm9bTe3ffEjZ5r95UzZwbEU+NoHYFKtFp6FMg9wUhSvC&#10;z5OTPTrgBtJKYYzcMWdgnZpwqreP5DPoXWEMT1iVorZoQelsqyeqLepliN1jOLSQRzcMhGWq9aMn&#10;D549PvvJ8JuiBK4BdXf4IMFIlZVFuNbSp2L1zifA0akkqbiONYJfzoHgMt4GhQ59lLCMG1kfUtl4&#10;dLG/NcFNUPbVmJ5Q7gI43yLzYv/1xvJ5evG2vVxB7Iogd3S749fvUB6YBt3FTZuMG7WRQnWb8dMH&#10;tl4INhrnlUoeOzZq/uphDddBGmD4lIsxmPKr26XKTjmWsTkYXYxhBnaEcPbkDw+3Wf7jNeLPJR5O&#10;q0+bDQT7tFzJMWOmJ3L62ae8aORwTfsQvGuR4MPKYaEhybN/uP/Z0yfc84OD4+ubOo2fSjFXK9JC&#10;9S+HUUaJlXf54W39pv6br7968vCM+vaf/umPs2Z7UdmuGJJ9MXj/ARVCune9X/zq/dvXl2+++/p5&#10;Cwz5fOKdHrGwiLNLlN6l9jyf3bbnOGX2/uN/UtgU1kkWuO3rOiUcTxhsFccBr/j4cAeiCeCynd0x&#10;BKkPjTvJCwd+Z7A6OS5Wavk//eLZTfP2ttHY2dmliYlqGZBnRfQ18kXwX3JffJqDXAhFoNkbo/b8&#10;5Rf7tzc3GXOdQDSBbThQ10wAqpu7ATuRuTqENFgtdAEgc8Gh+fLjR/tV4M1SN+AGm71uzu9iKEVY&#10;7E+Q+9bE70fPPuYkanRaBvhkxQMqIUFOV3f3JGvMmy0zzyAUgZMWUA5n+xscoRYT9Al2npz/wecf&#10;/cPf/wypNDpRdKp9TaFjgiwXyVCNOoUwOBp1KWQYwq+HqGlg/5Pe36tiC312uLdaStPw25fvTTKR&#10;SjXCxAsCYK22O5OsM32cjr+e1DKSE1M6Ll0uFVFjTUvAT2bmemowkJeFbGFZWrN8GNdQC97d8XBI&#10;qhnrgyumgY76LGd8mjYWSGaylUfnR1u5sN/vEgVYTkB16K3zSOl6b8uwT4e2DTTb58c7VE+8xGZ/&#10;ZDqpRM8eUfv8kIZsiGYECgXkVmBv+HEC1sGyOhMyYglLPK+sMmRGm1ZaEp0y6R0itt0cCOoYVbdr&#10;0JsZUMNDXZvH7Epum4S0iVK1hYSIILClCA2yYxkL52PQucjB+0STM4AeSB/DNFs2ZkMf3xJiZ5/t&#10;1JVcJekQwhrLO3fKtSk/O7KzZTeGJfYdINCkFGNz8XEyvPo5J5O6lshQ2kmcJmeiVYGec8CM/ARY&#10;ZGWP/aH7XM/9s6vziHqc9bs75TdvrfGr4bM0qTVaDu1S5cbpcMuGoF2tNjLMqlstL43cHCwVOvOk&#10;+B6tplaumR1ZweuZtFoiiWxFhG8ON/qIIJF19RJnI9+MhTZuNg7KuwGSm7K0EwWTQbKf/Krg5Erd&#10;1ptRnUM+GhjVwKaCBliRKnS6kD7GOXSwdD0MuzyDcUYO1OrQk5pai1FqmpPu7uamLGyXam9w42Zq&#10;1iz6Ypco+95mRijIQcphrg3dDa18qRpYLkqqMrVohEtU69HeL1cnDSkv6YoYINY+caXpfezQAQbB&#10;CmhSpAr6+JkSan1bOqOLM90gh0V1NMBg7gyYXenO96qdIY6iZbRsSIfTMwlmk0ADYtPt3EmKyrko&#10;28MkoZWt1BKmMZRfH7+1ibSs9cDcy/Mdst36IoYNdapgbnVKzNw4jd7cnB15ViLC2SsIDSGJfsBI&#10;1oJrSynBzkH+6RkSwduiRZm2URvtZgyiwVerWak3bOhp8fvxSiTeQfSbCVaqtslSKsS+cVwZJoxW&#10;UwnM5rfyJu32e4rivgPHuxaR72DMzhfE1peQ5NRwoq2mE5W4wN+AdK2PIqyv2fwYfC6D3Qt5GO1U&#10;vkZuWKUsmjDIP0UxusrAOnzyY1Jbno4go+Z3vXT47lj0LbGxMqYTLGgDSkh6gyikOMNqBvBShy3C&#10;u54IsrlaBCarnQgjW2WSNUeFWAR+QYtc9c5eg7/nRMJhkmv4u3JgpThjHR5tFDOloDizZoAE+hh4&#10;SmFWFuK+U2twQgPWvVB7zU1waV2RTTOI0daxUCgVPXF+gnWCvXHg8YQ3YIxtBya3PWcdh9ggjXKo&#10;dsrrKT8JalYAGMQncvRyp4gVxQkB23dtQi8ZJzsjTZFBpl5O4qMKpDMpMZhWgOFRdX6DsNAxZu0C&#10;FxIit39D09vXC9CjT8yr3LsWF3rtzM/WKxesNwakCYTbUcgEYTPrteXKimQpe7kOirXJfGcC4JvS&#10;n0MEqc0oaongy4E0MtdBvFHVR9jJd98fLMlBEfQOLIynRfcVhhUcZmDgfkTBdZUwctdTaUWaEJ3J&#10;r4kOwM8zJTVupvTzxNpNBVMhLq0oMFlCTl3HEplO0rHT/U+APKF7A7F7l4YLdVhfyOlCyatLae1d&#10;AYX0mDlN3VNiBrKRjFhaDI/MhdsnbNEZkuXW3D84REKrxsoiq2jddICdS0Vethu7vPHZuCdgTCBb&#10;2oWvWS6wTWIb1SLNfY1WFrLk2RIBldYI+lvTnUpOWNjIPW+VWMZnkSil5vqLxW2zaXbpiw/5DI2z&#10;8WjcFdKYyecwE1o6mJG0kcz5iLcCsatlEkhGMcE6UcNR6PHCsiY4HJjWt+YOSwkiEJ/kR8jLYFuH&#10;WVMllOOCBP+h+Y2nNjJMOfQ/l83YkKcIpXZp3EJpEtq+AGLNNeOzAmjN4atBd2JHoXzBEzcB2ztr&#10;R9zz5E14wNgxXDNr3ESJQ6kirx1nwlwvfOuyLtbOmYwnSclmZAnl1lwmq5uBL57PwuSrH5eKJGcQ&#10;mme2vHMtyiiOOHe9lK1/AMEm7rpwzW75giD1E/tWCurU265Ib5XX0e5PltatTEuUkOdM/JjjB00b&#10;MTKZQPpNjvNDHwFZWlyFuVsWOPdEG1425nOT347jbm9g3aKUpMWlv0gjOM9HSOkKYUgrvA3airY2&#10;rYEc9GNBn5zsTEa9QjJ4Og7U/Jzx7UEWaNnuHk5adAwlaE/0GPQUVmRwI0tVHa2R0C5QURYDSWCs&#10;zb5JpAQeDOK1hQJgkwx8NCf5qV0e6OXqIbv0QSp4Kf27OXwfcDorDj9WYGkV5beE3NFqS8dQgCVu&#10;BdYnWpq9ug4NEv4ZUlBqUC9hcmZMkU4+EMq70gZdEtFJk5/lQqxlSYGZDo3IhjqwecAFTf/0EknR&#10;gW4Q8Cg1mOO3x13OYtXmeE3l5ZICONfCV0B1C7wUQGhOUo1rWXKvZJ+xVysvlDynnKYMYCX11dPo&#10;pGalu8P/niPo5XEUwJPIWmVipmO8dOR4S5DTcS4F3ozAiRmSCKA3V1ccnc6RTMizGWjM6poH/tHh&#10;AWB2+gacYeCkadcSsnhHCrnm68KBK8+0UCYdojvpv80GwEO6QlLwkVA/mCoHs2ajj61tr5/OHzIq&#10;29qqFnb2pncdbRyz5Fbfgr6aTgi6EAKPIqFHPQNIpd5qU+SH2mhCfnFo6m3gNj0cxCPl5rT5ECh6&#10;8uABuEoO5RJ+4MMOdoHq/MipjZWDXwPkdrSsGuPRajJkJLi/RKq2EBKlmZ2E2vu0z6av373LyMuN&#10;5kyJfdpX10zpl+9MSYBHIfQXrUuy9bYT2Py6uGkxaBT5Q9jghB20q0B9cLBno0BjEsMtG5hciueD&#10;saginL/Frfze9kGj0TaaaISMMouVEaoVyOjITLekOBsAeaWDSbZTKYTgnSUTW6I7H8prd0VMF8NM&#10;UGrE8PpluRKkszQliQOgfqai50MIXxTVMERCsuqSbDogvIiUrJLpjSJ+rhjOt7D4JU9zeryywEsy&#10;xO0otMrxJ21OhEm6tpCGwWIsPJ8m5aiBQugH6AIycTy4U8s4d5tXiy2H4hAmVw/Pz32pMMzSnUFg&#10;A/BM4NJXYYMlZ0+ME1o5kgG7/As0LJLRTCbf94aO5QrAgXyH4lc6Qysp5tBVYqUBMXPSofhOQ+Kk&#10;1A2NTyelEe3WlYVzte15PJEaWYj4ZHRgmVupGD1iSqNAFNBNkPJRNjsa9TB/nEvfEaEljKMJmkjT&#10;LzHqS7MLAgALQ4xcCXTiMgK8QMFsGUv0ewtZC3p9xWFlZQjt5WSwNJqJRjjhN797h8gTMmzwkE2n&#10;0bRbmSrlcmZVsHJzQraNVejKxl1CoLpcC80hdRV81sZB9M1EwwoqYbOdXcdGMyfhA9+PY93PGjA2&#10;jhP27/2oNuHdOrC0kQTjhHkYeb/PenV+mJZf6q+UgOMIOE2NwIAG0qrR6qIYSLvI8bRcasRKyYJw&#10;E/AwSCp3G9zGmvXZmNs3oSwjILs5WKmUlWP0cm0kWuFYnauIiE6xYyZ7Se66KdI392vzWH9j7rnh&#10;6AWu/tSfBC4f9jcFrhPH2TinWLnib6pl95OO/ezFTmdbIXidMCRcSuC5mtZqndgZK7ss3HceJ15C&#10;5XUURPOa8AN/84b8pNq1v/lfhPWE95sIdAcJGzH0N/0FJ1yaSlDmCdU1TpTG4tj4RPoabSRTo/Gi&#10;wE2LrM+hZM2cjnzBriZCs2jyHkoxUrkIZL5l4uWDFiOpGmGd3IZ0CkUBmaMu4Ht0EeIn25QkRlYX&#10;QF+MhAnXZ/zfzbPKdBgAyYcRwQidvMF0grNTsVJCUpJHzhAgLUeycNzsQeYAM1+/bVkhn7Zr923E&#10;mDWJRkL/zG4cNdoUfW+GhM54lXyLXG84HUmFmTDBpraVwppsNBYDThqjbHF80ObXFComt5Cmd7WW&#10;X8ksBhVKCxOaXWAzuHV8UDk62iHqvX+PjbhRmAPWbqqYzgKXk9JUqNeykHRrnLVrgwoX6yQjiCvL&#10;hLu8QR8kpGjXEErYa/afIHGg9ZOtlehAOXMe+wfb+DoeFmG3Peq0e6IkYxMi7yEIAAg+9W6bd63O&#10;HWDMg6Pjh6dHZHhqdoJC6vXN5jfUPNO6BujAke6PeEr8ZljS8YhXAkZrE60uYvfnnz199vTwqn59&#10;e9N//fLKpIwjxa8RuWOquEcvr0pdRMbb6WkkBXAwFh4iMKMsVRotouOwTxyT4QLwwljIc7KFtY3t&#10;COnKhLIq92huEqazNhZzrQ3NTC3WhbJrxv+dxER6fhQszJpevb5kSIoIfU7y6lCaMwJgqsaam7mx&#10;wMguSlDDB+ZTFES2MdbOuSx2QAa9DgsnFgBik6eLkngROf1nt9f9ZLu6cLiyIt86kuodsDcddZ9a&#10;PbuWAZCga2pUtRp3K1OEL9UQPxKqRaRyzznHSdo/kal3DUjfaIcmQKEAyCmr3lPOQq5BBJyrloVR&#10;XpdEh6UA5C1N7qiQEzZbnLGK+twLdY5jU7bP7++UaTsi6C3QtO/3hiMe/NZWKp334NrHrYkkMHPp&#10;MSpeRmp7eLaHDAc5arPZ5TPPDw/qDVbGomquD7zMq6sG2RKTstOjHUaMBAKUhHilJ8f7rLeJyVBB&#10;iqfOJI8xOECqhxpZmH50doKVBksNPQzDJqXKMpYXrKLd63Kio1HFCJSjb9gbd3o9QZa8SEqvxQJJ&#10;CFhr7Brz8nbNbBWV3/A2h5ORgdtTTq0qoeYa8XK9dm+d+BmiGvLZycODvdrebvk//5ef8K5RHByj&#10;VbuU8Hf5I/IrZgi5SRVMI2jASOr8KjvBMRbRKf7y08/4vG+ff88uQ6yXDJV+E5m6NGaM7BMpZYEB&#10;NaUplhP+vIAUFQYVnW6HOQmH4K++e745jTxygvPjg05fc6FnT873+VID279+f/3i9Tt0iGxwpjqT&#10;RfbJ08dOHI6qYDRKjcApSHEqs7dVyWq8RjYsWjWPmktlJNjsdk8P9piCtnqDgoGE89LJEzH7Q7OJ&#10;XhRJFTBvhsGApRHHqpSL+7VyEyxPKnV6tPfiXd2wiw2WEn0L5D0xU89enDXaTcV1EqylHMvBbW1F&#10;BXZbfzxnZMoQKy+wvJBZby8/sDGA/NVqchb5zdfPaVRwKJyfn4byEfKfPTonhvDQTvd2YOy0h3OA&#10;5RRYyPQeMAHcKgOua931QVl///qtZ/LBE6S5IwTD1ymLoDwZ/lyHRSYTuMTIV9uR6eQ4M6OL8cVH&#10;Z4/Pdg93yv/jZy9eXd68evc+Z+a6tAOcr0yY2dGQmnZhIYOoFeB5AqDE24L4xdtLPosFgaA0a0Ad&#10;inhhap0wFZdgwvd28JxC77q6U+IGF+8bH8pCTni98YSRO3XBdf2KkFLa4mQrLVNpuYJbKx8wxovn&#10;r6m4DkB15/LVbO7r33zLq6yUcvVWV9qsAUAMllyBCEasO9rfJXGl2vzpVy8KKBwLm57jeOJtpji2&#10;kLko5T95fNatDaBWjfvmJ4FvfLXIDqCFsV9Fux+0EbqRalX967/8x/jEgLf/9tW1NJaKOKAXYz97&#10;c9ubiPzkZ/359fUVxBHhjxRUMFkV3QbQ+DZosUxYb5AZq9P70aP9jx492z/Y6bV7L99c/uLr313M&#10;8mw5Huu72xGFZa4gZgkh6N/8+R8KAxiEN90OX7q1X2NKzuCoM+r8w6++/vtffnt2fDZBEajbe/nu&#10;+8iyFIoRSvbd3apvbRIW4dnpIRJ3pXD5utl48aZ+enrCpPzzZ2cMMSXzgelAV6Usz/eohvdw+f2H&#10;20A6I9Hzy3eUcBdHB3/yhxBMTt7ftsg+EK/4488vyN1IzF6/uYLce/Jgp2SINtAi5mkUiOmfUnWA&#10;uhDxHDbB3775lqOjkENVu8Din5fScoWB07hWt0GT/IXEG2nP4uCihi7IBybO9DnXxsIjnSgUTh4/&#10;/qt/+c/fvGm+/v75//677+pdwBG5j/cv8NRFVYza8fpDEyHMoHRU2c3tP8pFjIjbrRfv3r/8XZ0g&#10;+c/+yV9cvr1sNJteFhYVemxcS3mnUvvk8aNBs21l/ALQ+3K6/vX3754+Ovnik3N0sA4Oj5989On5&#10;yc8GLPTh+D35AFbhq8r5g0dCNIyvH04xqqDRMt0qZI92a93pkk39zct3KO1RtJw/2EfOinFwBo03&#10;cAnjvtahF3x8XpNZmNDOMJzxQ5qTlO3vVDKps6tGHzjdZxfno2l3Ker+6m7AJo5qhdyDPUrNdal6&#10;BCkLIMzlzQ3L7KaX/ot/9MXBdvXLJxd1/JpH6trTaeoa3Z2DAii63M9nM4Amd2MSUfAvSEmHxwe1&#10;756/rtVquMgCSmelmakHCOQp8iXvW3LZpQh8eHRcO6r+6OOLZqOLuvXFxQkhcXTX+u//8zsOyr/5&#10;V3/GQ0aD/btXl6eHO49PD755+VaeVeWSmS6B+p8BuGDv9QZySM9OVPK1OuMPqCcDASB1vC2fd/Cy&#10;rvzRZx8PVS7Hf/XjTytkQtvb0tbBWqpYYtA/1rx1QM5NXjzC6IsZbyoFUs9p6CB/Sxh/8nC/QZ66&#10;XOIqnBO3NMUelyM97RjYNpYDY8BGJUCysItZUz7f9Nac15LSiBD0QWBygrukaoNwfXF4CBB+tsbp&#10;QPTmL58euSRUkPOZWP38OlfYksC9wFbA6LgMjoyKKC/k+IXbdtuwzYOsOVpzs9T5/CIG6Spx/Ojr&#10;l1fk9UBKQJaTMYHNvL5plUuspcLBDval8c9/2ab9RAxRcAKPnWghTFcm2OtmfeZH43tJuWshXl0y&#10;lcREInF0p6Idu5Fg5ORVzIjW2XxsKl7PqUxF9zpYm2Ht70l6JNWf5dy+H9+rnN67WFpqFvygBePq&#10;TFNLtY/VF0X3mbz1Of2UE2jh/FvIE1XFub2P2DHu3MBEuanURtyoUBPadaKlm4g5xS7XdyhnEQY1&#10;RmWItzLTEEMR2zmX4EK9e3PP+P4u4/h+JLwZ8CY36yflkedt1GmT1NYxhiOrNNwUO5nP3RfRnnmG&#10;+uvonocZWEFyX2Fvvi+BPnsbja1NR8EZeyZzKC/aPNY4mQnfV9b3ZbyTqnLz4yiRMbM/lNSZuXg5&#10;ZmMy1bHhp32ACXC5YZG5E3tOzMM8Hu2x0UkJnTvLfOnm4Z5cck2KfWXzU9NK0EfB/nNpP2meKWEL&#10;8srvjlLih5sZBvA5GVuLqA90M7YzXk6mweaCkgmwujHmbylvMV1M7KYHerGC1XuJvJDvZH7ccMs1&#10;bJJmhp/MxEzYXNam0Pnyzll4PJw7dR8nuBZthOBMEIuu0BLynVvMhraNnXEif9skQL5wJqes0YtL&#10;pexfSm5UXkGSYlOs8U3J3FpRYaYIf1qjSUot5SRMkNYrxHtIyHAjnUp+Gl0Zp5y0Wan38mp+svX0&#10;sB3cOcEP+ElnalMBR9H9L7nGje/ugTHYUCYa89FIxpuI0VKD0XYjwmocgeztdGZWnLZ4NjEBuRaW&#10;sJIbLHwyMa4NIHhmEt3Q2qStftNogLSif8Vb1o2sHVtBPSjJvYzH3cAHh8NqGZs/aspcWblGXYBN&#10;qxhaCHLviF/kF6Gp58m1yKQHPTJCaKl04rN96DomtCU3YGGmbW37iWPvynBWKQ1mF/hM0fR3xaEn&#10;0sfaKH7KgM3L1HyNzFRbcgbRvbCNIWU9txIVzYy47kxihR0VPGOd7D5D0SRNND9he/hufqPFtPZd&#10;48mJ0juEB00WUxdgOIMeDytYajfIHxiQcxGutYnknLx2BkqmmWP/J9S0a0lZSHTsZs9Jsm0E7kxm&#10;2n23lyB1krmzggZcVOdRBxMbjy0cwRn6Bip09fSIUcivSAYY8d3xTDbCKpH0IHhrkI9R3yDh48mR&#10;yMI1BVoUiWjNRAXijbzcKLUHJvuJ6XjKeNcmDrV2XBBAb+Z5K1gaH0KHw02igTzZ4JMqa2lavFHK&#10;hOLdocB2l0qGFoRE4DQtCsVHNRCQwo5hJ1CGp4xIqwWKWcfKVKuNESEbjDmkg5npYfnOrV3AjJUD&#10;tvKLabdzDI+uoauRRlDnxtyoDwO6iIytAkSga6NBPZnc3XUZ36J2ywbg0iC17geyLmGilVjdL+3Y&#10;cRFDkiQYEhV4ibNZ33zXgTvmeDcqJil5NBW3tcfUhQZh2oZNxnDhIxgv0HsieWKn8FmNdvd4b5fq&#10;qNnu8Dn0HnDX4B8YubN4JCZs6jt8+Ex6DH7elIq4KAILIGkK/KUwBJJo5m77A5K9pdERaOSn5c1p&#10;uwijFP4byi1PiFnYmg5hgRCVN1GfOfDskUYDBIo1eqfMc6vlCr9G88K0L7QWESpjGEJ5nF+lHYVH&#10;9lGp1P52FZ7FeOrL9UqmYSs+mVuuKkfUlPLZk4c4B9AOYAoyUSZKrjMzOXf4aSHNBSxY8O2QTPqW&#10;ZPPRn28OuqxMO+Y1oOB9k9qJlD6ZJyosDuLhZEXsHF0ZmIQ/oQHK34PR8NXlDIgqw2Ai8fHBHnqu&#10;YiyYqBI/hs6Tb1kK8BdOL1YeIOeVVS9OqY7DACSeO4iLwsuEACGZzNPHYwLLP9AlbAZ3a5kwj2bZ&#10;EBYlzh9wzlmynU6LOeJVvcFSRMHt7PiQsY9Wr/Z7VJrj1TnLCRyRYcfTJKL3CvmW26CsLUiClj2R&#10;prnHAA/aJIPsRX9Y8vN8NtLcsHZVjM6mpPOUAftXTZsJI0sgW2AqbslTzZcddCnAvKO6Ab4mJcOD&#10;whbUJDTSlmwrZqv7ezv84kzaY0sb1qZGVlUwT7bBunSS0LhiSZfUZNJzI5k2JcgVtwbr6KbdmU2m&#10;MPnpSF7hmEUnjmnpdDGcyZsSogMzOlDleCZhJqheA3rd+b7SPswnvQgfPen9rJY0sAAqPzx7oLar&#10;XBWQfUlTqmmejM2PTysH1mZxcNeea1ykSpXZnQ69xdJNUVDdY0GP+x116RFqqmy5QYBnsjLtXp/z&#10;nEiBwLgvQZw1pZB1F2n9IznLYBP8V9b08ATsIqeeyNFCaR5oVGPPrMZDUu5IDTqD1bA0MxKEE4Sb&#10;QmY2Tw5BputTYU4jIyCqt07eiogBDRQ6OF+/eHU3Xzbqd8O7QavV4tdpPZMttLswHgbzoYDIKJnw&#10;VGMTMb/FmRBG/WxmIzK/DYBV6kMa39KfwucJN+7W7c1/u77uogQWrWsVobE5jnZQqgrV9QD6eov3&#10;693w7ft3EvFZKbmlA9HqdCPZu4yenm7vVCmtc71ugx03lu9G5Hy2CfYcYBxSjJG3K5XH56cacXuS&#10;ZeCWL+v17RoN2ah114E1yrp9c/kWhjBjAPAN7NbbVney6JMPwZ2GUwIpjG4aU0/oBv/iR1/iEM57&#10;ceIqdFhYJ9wZJy/11rHUs3fVjuJZl1BzmkmKuU5tLPvPLaS72WMiDgvHaQhDVyMIK0WQZYeyjlnG&#10;ZQEIIH8N271Rp3e5fQzkWNpjv/3md5EsSEEwSMzjv/7kb/VMF8tzDTaCeqOTMaFSSyeouQCglUB/&#10;EMzABRQkx5jrDgacD4AVXBrKkYWTFsENvf2Mv2QRNfHfSdcRJdrfroEtQTiZbcLuAXLCEUwBC4ia&#10;vAwdDY4vxPBpXRCN+WxOhztFeKSwM2bWEUBio5sDZjht0CzJvyH4avTDkQzbVph+sd/Zl/AoGNsT&#10;yGNTkwMs0OpNAqObIGFBA5q8Flk24DBDFbh02ORkJrYLQ468euvALqQbLUTW0uRBQ3kA2GxVbH19&#10;VqFM4A4EEg3Nl6GIWzP3sZyZ3KAg9ZTNPDc+eTAyYTNRdKWRoop3JgKc84hfm9hpaHpU98rM3mYs&#10;KKAsanDcRLCKnYxUAo71k0zUoX/9zYTzvuKN7xG7/5+//E0ZFjv+WzKq9VxxtCncbCgU349+N0LQ&#10;Vu4mqbfIh94GX72ZYAZyxMY8C6mMqezyHGFxUxMawFK4PsGbg+TTTDbMd8NGFUv2aaYBq8WvuUpg&#10;E3rHPHVV9g+V5O9X8t7/I9e5ockmhWDySz8UvskI7vdK56SW9hPYX1L0u1cTJdLSrqHgORinl0hE&#10;byDU8Q+/839dYIJBd+VoMou1Mau/mb97SRm/uWRXlDlMc2QSWa4aNLqaje0IQ/E9ntNYhpsx4Sb5&#10;M71czxmaBknGrOlx6L6HDMOY3p4pU6pVjNKvJW3y4QXACGolsWnJmjFHyjN5Ua1mc18kadAqZzND&#10;3KXonauFEzmMeXz/uE2pzFslk0wLUiZIZsp+DnIZybcmlQD03e8mZd69Bqt/PwzlZ0wQLyRqOD/W&#10;6WiRbAEDfyYzexEyhXPmQRNIHGTOqQ17XgI/5lCBS8UREZonlDTAYyfpavTswGfUQW5CRp4y7Q6r&#10;TpT70mDDCm4lTeKVk4LjhpzPppjTaGjPZ4lY3kYCON7QDJxcup8AUIP7VenEvTddn/uduGk7JU0u&#10;jSxXSlKHfMx81nZFMXMAQGxoSJogqsDY1kzZDIuTihdVQewi4TuRT6+Y3AJ7YwnYD4F2mTebOIvc&#10;cfCsVfGCAl07dINBGjzTalrIo7KYN3ikShqnUUcx7G5wZUWaWRAl79qgyNbdsEZdVjE9Qwgeq+Gn&#10;gazrxyRo8MQpTAWQiYPrBcljeZYyhXlSZk9gauHvQDMuI7M7dj03q4xsxAfH3iEsE0hH0jkwOob+&#10;VOTl5EUkrZV7k17f34zgN3QR80/xXbPN7IVT5lVmaHNLo1e855lBxAOxLieqPcLAVBiD5KsVLJNi&#10;9x70nnxzZPL4Qjkla9zfRHSzPk9OhSgpeN1OADruCm9GSXInwMkmHZnoku/YFOCsZWs89CaDOduE&#10;mWu1umU2g0vkAsjkgKFOnGNHJW+VhOhFosgqzUKuksHaTJI+FijMrjdZvAQ8DlcWtlCzJgFIpM/J&#10;Whc61sCeDQWtehGsQIpTVX3OoU44YZEu+AEORbigQPqyGSdJkZ4vDI2XU9VkCKvQ8V31QRb355aT&#10;TUTcEJkY6D6TJQnab7Sa82bu6gpRBQEtAxZLoHHZGBT0lIu0zqpPl2UlxvWEAokZBFA69VxIJZGh&#10;o79dKvR6ymPwGrWe7XrtgrzYtqEpYuYbrcnS+PjZjPXRopBZK/fJcMBphIOzsDUtGYVAMFrYfaSS&#10;sZxApsglYigyAGmdEeZNlg2UqYd7O/w7zEKkWxv8YLfFYwnsq1eWRpDBjAe8OfYyHkX8njDGcl8C&#10;gJqj5eSr+eZOVlsnXAUMT5VqS2niFZUO5prdHg/ccmg0C/CMncu8EFMiKNyeNJbILZRepsKKRGxz&#10;JGTYQLI8JKIheVsPHSAZnKFKaGl6rFvQX/QHY4vgF6dHXQYF2E2Jq6lBDd0KO7+E46SE7Q8Indie&#10;pfcPIxNznqlE8Y1gb3AQXn0JRGLgk+G5roNTi44SYwvPGuir2CQToBwCMWFlUuGyCrIFCLyU5eVX&#10;d3fk+iB8XeNIvjUu8qe02jX+lZTmyipeBayVSMFTE/kHpQxQOLu3U+PbZRyKdDUScQNRdk3Vw5/n&#10;06ty4cHBYWg9UvYLTPXhXf/k6GCrUDo63Ou2g7mBsGn4LHLp+ljblnp4OqUzuGRwxosj+EEkMUCy&#10;tDGQwaPgJBWmsjVn8sB5PrErQCEysukNB+sh8xmVOhacWRsBzV86TPyN2AS3lstAXkLVUBWvAKCg&#10;sZYr5LuYTu5uV29vO5E0FNUcYYny9mdWPCOYyn6kwD7cqXHrsMg5GMh8O4s7I6qsWgy+J5PcYAi2&#10;Hvye/MUmEvPn0snjxxzBkmcRCKWNTdZo3gYBpHuXwCzXQJHy4HArK1cbeVJiXQs8IZfHqAxTUPR3&#10;ZlkNuosYlPLAJZmXl2AYlOnFKnLdwLVEBJW0exLOleYrSf501AvMFUoIi0j2JRIdgIRMfRLKuwHf&#10;uKVeA5yCccZgz0S1rPz2KHozguWn4CuB9KRWdKQovHnKa9O5LOY7/P+CKt7AHd4ALOhOwGZU7WJx&#10;JqVPy6LUK4EJPkSqoF7GKjTaGLjfcG+twbhx2RSAPF4/vHjAbfJIQe2yegfdO5ONkWKv0t+18OdG&#10;tVX3B66AUMYmDyD761RAUQpxH6WVDx9uMLlk0Z4clA8Otul6YJ5EB1pDXzx17jDDvcHJm/MX0HRo&#10;mRxOTqKEzOc//uSsiM7A9t7rd8LnN9q9te0L5r1cijT0hHcAuJI/Pz2mrVCuQCtPX3+ot/r9WnmH&#10;BzGaDyo4ShUKjVZzrL8mD0+3WZA2ER1TFtKAwMaZHni92cawBk7s4eEekLvRqM3SNaVJv6Nafsay&#10;PDosquF4sM3Ysc/IMZenAhuPQxISab4sERxVzglSxbwfKB9SidmJHdL8CQFwrCNtWRTjNE8uetsa&#10;4dD2yYcTa+UE+OXIM2843t2pcupc1W+LFg3PD3fYa93+KGMpYGycUd4pTLYta1OyOEUZIGz2QD/F&#10;2qoi1rIsl+Dh4WrfNls7W6hGYq47trmLHz3mnEK3L/fhps1oANAELULiwwTCIHLcM7TuyKGyh7to&#10;mUD7R3MxL7+EdcLCS1uuQHuaU7gmpT3hs6k+CWNTYV4YqWBKN5MMwHJxCNIZSX/xT4KsbG5CoDeS&#10;6c3l9C5mcxpH9MTAX8im0k5H2wVsmkx1q2RMLPkC8oEishH2s3ltBJE6PCu3pRSE6QDJAPaHGc36&#10;Ybxn6dBMxpohuPkDl2pVdKxYP5cKpPT/7CD7PwIMABeuBerL31LOAAAAAElFTkSuQmCCUEsDBBQA&#10;BgAIAAAAIQCW/y4h3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhbyD2EJviRyn&#10;NcH1OoSAoeQWt/TntrY2tqklGUtJnD59lVN7HGaY+SbbTLoXZx5dZw3CchGBYFNb1ZkG4e21mK9B&#10;OE9GUW8NI1zZwSaf3WWUKnsxBz6XvhGhxLiUEFrvh1RKV7esyS3swCZ4Rztq8kGOjVQjXUK57mUc&#10;RYnU1Jmw0NLAu5br7/KkEY4fL1ys6KusDu9q+7O3S44/C8SH+2n7DMLz5P/CcMMP6JAHpsqejHKi&#10;R5g/hiBC+HMz43iVgKgQnqJkDTLP5H/+/BcAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEA&#10;ABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4w&#10;SGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHY&#10;ffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBc&#10;tljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCC340eqQIAAM8FAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnht&#10;bFBLAQItAAoAAAAAAAAAIQBfcN1qPtQQAD7UEAAUAAAAAAAAAAAAAAAAAA8FAABkcnMvbWVkaWEv&#10;aW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQCW/y4h3QAAAAcBAAAPAAAAAAAAAAAAAAAAAH/ZEABk&#10;cnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAACJ&#10;2hAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAAB82xAAAAA=&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId8" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00337414">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Bebas Neue">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50A178A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8FC05E8C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E6407E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A7C7FAA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1314,265 +1217,511 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="987249745">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1433889854">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="91"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00337414"/>
     <w:rsid w:val="002A5F4E"/>
+    <w:rsid w:val="00335051"/>
     <w:rsid w:val="00337414"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="00861D0D"/>
     <w:rsid w:val="00D02A4D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0A042EE9"/>
+  <w15:docId w15:val="{3241331C-56EC-4870-87FA-848D0BBB1FDE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BasicParagraph">
     <w:name w:val="[Basic Paragraph]"/>
@@ -1611,311 +1760,73 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D02A4D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D02A4D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...159 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-  </w:style>
-[...31 lines deleted...]
-    <w:rsid w:val="00337414"/>
+    <w:rsid w:val="00335051"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="center"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...44 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2161,68 +2072,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
-  <Characters>6</Characters>
+  <Characters>5</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6</CharactersWithSpaces>
+  <CharactersWithSpaces>5</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>