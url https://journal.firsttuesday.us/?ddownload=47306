--- v0 (2026-03-16)
+++ v1 (2026-07-28)
@@ -1,1801 +1,1662 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00C0306C">
+    <w:p w14:paraId="7BEB96FF" w14:textId="5EA7F507" w:rsidR="00B57C78" w:rsidRPr="00732FC5" w:rsidRDefault="00B86A48" w:rsidP="00732FC5">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C6FEAAD" wp14:editId="6DFD1699">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-590550</wp:posOffset>
+                  <wp:posOffset>1323975</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-476250</wp:posOffset>
+                  <wp:posOffset>7753350</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7909560" cy="2971800"/>
+                <wp:extent cx="2895600" cy="1514475"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Rectangle 1"/>
+                <wp:docPr id="1274196618" name="Text Box 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr/>
+                      <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7909560" cy="2971800"/>
+                          <a:ext cx="2895600" cy="1514475"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:blipFill dpi="0" rotWithShape="1">
-[...12 lines deleted...]
-                        <a:ln>
+                        <a:noFill/>
+                        <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:style>
-[...15 lines deleted...]
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="400AD92D" w14:textId="213A281E" w:rsidR="00B86A48" w:rsidRDefault="00B86A48">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B86A48">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3F1B08C6" w14:textId="782745E0" w:rsidR="00B86A48" w:rsidRPr="00B86A48" w:rsidRDefault="00B86A48">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B86A48">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>DRE Lic #</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B86A48">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B86A48">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:hyperlink r:id="rId5" w:history="1">
+                              <w:r w:rsidRPr="00B86A48">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>youremail@mail.com</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00B86A48">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B86A48">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Broker Lic #</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...1 lines deleted...]
-                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-46.5pt;margin-top:-37.5pt;width:622.8pt;height:234pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQArENvACgEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7DMBCE&#10;70i8g+UrShx6QAg16YGUIyBUHmBlbxKX+EdeE9q3x07ppSJIHO3dmW/GXm8OZmQTBtLO1vy2rDhD&#10;K53Stq/5++6puOeMIlgFo7NY8yMS3zTXV+vd0SOxpLZU8yFG/yAEyQENUOk82jTpXDAQ0zH0woP8&#10;gB7FqqruhHQ2oo1FzB68WbfYwecY2faQrk9JAo7E2eNpMbNqDt6PWkJMScVk1QWl+CGUSTnv0KA9&#10;3aQYXPxKyJNlwLJu7/sLnTa52d5jn1Ev6TWDVsheIcRnMCm5UIEErlzrZPk3NvcyVLiu0xLLNtB2&#10;Vp1rLHkr92UDTv81b5PsDaezu5j/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBZ4skWLAMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1v2yAUfZ+0/4B4&#10;T21HTtNYdaosaadK0Vq1nfpMMI6RMDAgX5v233cBO+naapOm5YFc4HI/Dofjy6t9K9CWGcuVLHF2&#10;lmLEJFUVl+sSf326GVxgZB2RFRFKshIfmMVX048fLne6YEPVKFExgyCItMVOl7hxThdJYmnDWmLP&#10;lGYSNmtlWuJgatZJZcgOorciGabpebJTptJGUWYtrC7iJp6G+HXNqLura8scEiWG2lwYTRhXfkym&#10;l6RYG6IbTrsyyD9U0RIuIekx1II4gjaGvwnVcmqUVbU7o6pNVF1zykIP0E2WvurmsSGahV4AHKuP&#10;MNn/F5Z+2d4bxCu4O4wkaeGKHgA0IteCoczDs9O2AK9HfW+6mQXT97qvTev/oQu0D5AejpCyvUMU&#10;FseTdDI6B+Qp7A0n4+wiDaAnp+PaWPeZqRZ5o8QG0gcoyXZpHaQE197FZ1sJrm+4EKjSAC9ENso9&#10;c9cEsHwbvVMHF1z230kVL2Kh6KZl0kVmGSaIA1rbhmsLaQrWrhgAZW6rmAR6hAp9Ot9tuO0fw4tZ&#10;mk6GnwbzUTof5On4ejCb5OPBOL0e52l+kc2z+U9fYpYXG8uWihKx0LynXpa/qfZdxnSPIJImkA9t&#10;SaB4BAwKCsD1JQKGHjdfqzXU3zD4ge0Mc7TxZg2QduvgfNzoDnrAvZeQfpTKz2Mmv5J4jkRWBMsd&#10;BIveD6wGcgEPhuFawrNmc2FitYRSQDuCaRtSsbg8SuHnqecL8ULgT4SZkBDwVG0XuwvQe/4eO4aJ&#10;3YWjLKjCsbD0T4XFw8cTIbOS7ni45VKZ9wII6KrLHP17kCI0HqWVqg7w9IC9gcVW0xsOD2BJrLsn&#10;BkQIqA3C6u5gqIXalVh1FkaNMt/fW/f+QCDYxWgHolZi+21DDMNI3EpQjUmW514FwyQfjYf++bzc&#10;Wb3ckZt2roBUoAxQXTC9vxO9WRvVPoP+znxW2CKSQu4SU2f6ydxFsQUFp2w2C26gfJq4pXzUtH+v&#10;/oE/7Z+J0Z0KOGDuF9ULICleiUH0jVycbZyqeVCKE64d3qCagTidwntZfjkPXqfv0PQXAAAA//8D&#10;AFBLAwQUAAYACAAAACEAN53BGLoAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOE&#10;j8sKwjAQRfeC/xBmb9O6EJGmbkRwK/UDhmSaRpsHSRT79wbcKAgu517uOUy7f9qJPSgm452ApqqB&#10;kZNeGacFXPrjagssZXQKJ+9IwEwJ9t1y0Z5pwlxGaTQhsUJxScCYc9hxnuRIFlPlA7nSDD5azOWM&#10;mgeUN9TE13W94fGTAd0Xk52UgHhSDbB+DsX8n+2HwUg6eHm35PIPBTe2uAsQo6YswJIy+A6b6ho0&#10;8K7lX491LwAAAP//AwBQSwMEFAAGAAgAAAAhAGuP1abdAAAADAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMT01Pg0AUvJv4HzbPxFu7FGxRZGmqiSe9iI1eF/YViOxbwi4t/nsfJ73NZCbzke9n24szjr5z&#10;pGCzjkAg1c501Cg4frys7kH4oMno3hEq+EEP++L6KteZcRd6x3MZGsEh5DOtoA1hyKT0dYtW+7Ub&#10;kFg7udHqwHRspBn1hcNtL+Mo2kmrO+KGVg/43GL9XU6We6u3KY7Ku6fXsUyOh/RTTunXSanbm/nw&#10;CCLgHP7MsMzn6VDwpspNZLzoFaweEv4SGKRbBotjs413ICoFyaLJIpf/TxS/AAAA//8DAFBLAwQK&#10;AAAAAAAAACEAQTj8NiuNHAArjRwAFAAAAGRycy9tZWRpYS9pbWFnZTEuanBn/9j/4REsRXhpZgAA&#10;TU0AKgAAAAgADAEAAAMAAAABBQAAAAEBAAMAAAABA1UAAAECAAMAAAADAAAAngEGAAMAAAABAAIA&#10;AAESAAMAAAABAAEAAAEVAAMAAAABAAMAAAEaAAUAAAABAAAApAEbAAUAAAABAAAArAEoAAMAAAAB&#10;AAIAAAExAAIAAAAiAAAAtAEyAAIAAAAUAAAA1odpAAQAAAABAAAA7AAAASQACAAIAAgAFvpYAAAn&#10;EAAW+lgAACcQQWRvYmUgUGhvdG9zaG9wIENDIDIwMTUgKFdpbmRvd3MpADIwMTU6MDY6MTggMTY6&#10;MTk6NDkAAAAABJAAAAcAAAAEMDIyMaABAAMAAAAB//8AAKACAAQAAAABAAAFAKADAAQAAAABAAAB&#10;6QAAAAAAAAAGAQMAAwAAAAEABgAAARoABQAAAAEAAAFyARsABQAAAAEAAAF6ASgAAwAAAAEAAgAA&#10;AgEABAAAAAEAAAGCAgIABAAAAAEAAA+iAAAAAAAAAEgAAAABAAAASAAAAAH/2P/tAAxBZG9iZV9D&#10;TQAC/+4ADkFkb2JlAGSAAAAAAf/bAIQADAgICAkIDAkJDBELCgsRFQ8MDA8VGBMTFRMTGBEMDAwM&#10;DAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAENCwsNDg0QDg4QFA4ODhQUDg4ODhQRDAwM&#10;DAwREQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgAPQCgAwEiAAIRAQMR&#10;Af/dAAQACv/EAT8AAAEFAQEBAQEBAAAAAAAAAAMAAQIEBQYHCAkKCwEAAQUBAQEBAQEAAAAAAAAA&#10;AQACAwQFBgcICQoLEAABBAEDAgQCBQcGCAUDDDMBAAIRAwQhEjEFQVFhEyJxgTIGFJGhsUIjJBVS&#10;wWIzNHKC0UMHJZJT8OHxY3M1FqKygyZEk1RkRcKjdDYX0lXiZfKzhMPTdePzRieUpIW0lcTU5PSl&#10;tcXV5fVWZnaGlqa2xtbm9jdHV2d3h5ent8fX5/cRAAICAQIEBAMEBQYHBwYFNQEAAhEDITESBEFR&#10;YXEiEwUygZEUobFCI8FS0fAzJGLhcoKSQ1MVY3M08SUGFqKygwcmNcLSRJNUoxdkRVU2dGXi8rOE&#10;w9N14/NGlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vYnN0dXZ3eHl6e3x//aAAwDAQACEQMRAD8A&#10;ym1iBYXa/RImREa/1lI2OABqDXTqJ9w/stafYotc4gEBpB010njXUKVdhcNrmAHsWCSI8d2xJC+h&#10;cQJbHDi2G9vd22/2lL1MQmTbVtYQCd4JOjvf7Xfm/wCYo2gPx7Rtcf0Vh47a+7dKzei9L6Nk4FNl&#10;4YbXN98gzP8AZCdCHGSLEa/eROfCLon+7q6Bay2G7w8EwSwtdH5232KjldMbpsIB5BnVW+l4tNNu&#10;fTigeiy0bDqBPp1v5+k33OWoaHPa47S4Fx0ALjAH0tn7n8pRyHDKr2O4SDYGm46vI25OZj2V1WWl&#10;5+lS2wkwR/o3y1+5s+33Jj1ethsqDvawPqa2Yiajgs2zD3Nqrc9WvrtjsZViPbG4NcNPDdw4fm/R&#10;WG3pvWW3MpbS71rnOaxp27nOY0W2c/yHbt6dH1DbwsBN8PWvAu8frFguNrxvY9xtewaOgusxLqAX&#10;bv8Auo71f/Sn6NHb17pIeY3vra4lrC36TRfaWMd7v8L0/NyqrP8Arf8AxK5s43Uasi3GygarqY3V&#10;uDZEw7/qXLpfqn9V6es4uTdlO91Nra26RoW7+yHCCaFk9knLIC9GdfXOl6B1r+wNgrO4w5tJt/Ob&#10;6jm04nUv/DFORV/2q+zItfXukyB6hZMS307dgkuZt9gNvos/k/pvsFtH/eng4/p6R/xddOP5xUXf&#10;4uOndnH8UvaP7sv+Z/3yPvHl9jWr+sPSNP1l7Zj6VVmm7d9NrWen7Y/TMZ+i99dNP6tk5H2Iw+sP&#10;RSPdl6RJDm2zG3eWa1O3O/wH/hiy/wD9DOc659VXYXVLMPFc306663ncJMvaXrKZ0nOdkWUAN3VN&#10;DnaRo76KBxjxXjPLwe7HXeiGZzqZ1kw4SZaJ91X5zrbH/wCtiK3rXRHGBn48nj3QOXj84N/c/wDP&#10;a8+d07OZkDHIAeW7xqeJ29ir3Reg5XUeqDp73muan2h7S4fQgePmh7Y6Wk5yN6e3b1fpBEjqONxM&#10;eqB2a/8A6mz/AM+f27uF19mI+cbqOOQT7q3Wsc1xG5m1wc9j/p7/AKH/AH9cyf8AF1eNG5Tx5bv9&#10;iG//ABe5oHtyCfjB/wC+oe1/e+xH3kHcAvd19R6BmNkZNPT73ANca3sfj2CAXetRufQ2nVr/AHv/&#10;AD/8J+ePIxSyr1rGtFJktzsQizHdrtm0Q/0GMd7P0Pp1/wDBWLzDM+r9uNmnAteRYwNddY5rdkPG&#10;9orgbrHuXbfVv6339Gpbh5DX5WFP032Oda3RrNtT8iz0vR9ntxkjj7HXy/Yujm8LHn/3T//QyWPj&#10;2lgg93O1HH0Z/wC+ohZLfa4Ty4SO/wDJ3f8ASUQybS1jd7wRIa4e2T7d0u/nE7jVVHrWso4drBGs&#10;+0OZub/Z3JhnH94fQruE9dPPRVzScfILmyPTeexGgPua787a1Z/1fk4LDHDQtW63H+y5NbLGOs9F&#10;4hz2NlzmlrdfbXu/OVDolXoYbKLQGP2guYXtJMeDWu3J2OcOsgB5seQHYanw1dDo7Wbs98A2DJ0B&#10;gmBVR5jatX9KSGwGgkakgBp52gTt3LP6Q9uP9tdeRVXdk7q7N2pb6dVchoFnt3M9y0WX1PdubZUA&#10;08NdBGp9wmW/S9vvUc5x4j6hv3ZIRNDQ7PM/X0uNGIHaw2AZH77v3f3v5aPlAN6z0oscZ/WCDxxW&#10;ED66GmxuIHuDa4hzmQ6CDZ4bvz/Yqn2rLzb8bPZVbbh4jbfVvZW81sBYN/qWMZtb/LVnl5gRPWzE&#10;/wCLJhzwJkOlCQ/xoqymer13qG7UxXOh52sC7L6g13fs/ONwaD9pAbs00DI1b/mrjOnZTcjqWdfu&#10;3B7WEPBOvDPpH+qux+r3W+mdO6dkHMu9N3rBwYGuc4gta1u0Mb+dCbxD3ZHYLuAmEYgEy0Gj1OwJ&#10;FoWI3649Ls0ZVlOduLSwVskQS3c6bvo+1T/52dEaYtuNT/zmObLhHj6TrP8Aop/u4/34/axGEgaI&#10;cnrTW/8AOLMBn+YxjoP5D2rFx2t/b+cACR6FPA847qz1br1LurX59VNlmPfRXXvDmQHV7mWe5jrG&#10;u+m1ZA6swdRvy/TdsyamVhvqVhzS33b3Gdu1LjxEA8Q3N/8AOXcM9dOg/wC5bj2NP1jpaGk7sR+h&#10;7++Vp/V2lrfrcxoED7JfAP8AWqWZQbndUx81zW1Nqx3VubbdUHnd7m2bGuWh0rOx8X6wNzsm2tlV&#10;WPZW/a9tjpt9Is9jP6v00Pdw9Ji7/BBjLS627xe2LAmNYWWfrV0oOY0ugvMA7mefi/3f2EQfWTpL&#10;m7vVIb3LgBt5+nud/J/NS97F+/H7Ve2fD7Q8f9cnOZ9ZLmjT9DQf+gsptxkGNJ150n/pNV7675NT&#10;uvHIaSaraKgx0aFzBttb/Wr3e9YjcykN5InyJ0Ue5JGoJ3DKCAACRsH/0eFGXkCoUmxldTfeHCdd&#10;xHuc1n9Xb6XsUqs226ubYtdqd2oAB2ss3v2ndZs/0dirMqa6vc06gu9sAQ4DcXP9rv7DFYbjuZjx&#10;YCS8tDGyABPBftd6lj9rv5vaozSOFK5sl7XljQT+ju3hwAY4u9rWltm+v8/3/TQxl2iyxzCdrgdj&#10;yNGAH3u2nc5z3T/pHppY64skH1Wg+m2Z+LfTb7bXf1P0O/8A4NAsDxBDi9pgNcTyAPcG1/m17kgE&#10;UkdbdvZueZgugyAAPoRp+7+8mGXkAwXQNCHESREOdvJ/qoAdvLSXzAIkaAAajVIEbJby787mPye5&#10;yNBPCkzb7rsVz7HucBY0Na48aF30f5SqNsfp7j8BoPu+irTajdU6sDdNjS73BpLQDw9429/3FZr6&#10;S1wEVPHxyKh/6ITo6BKT6vnddkkwTsboeOXLSyX7ag143+pa0NEwNB+c7b+65yB03BsxL3ua1oY9&#10;oDt19b3Ag7uGsq9rpROqNtbjiwHVljXw0tOkRr9Nv+cmz6r41o17TvdkVNIdvO4PaXuYR7XMdvLD&#10;uc2v+aqYhVh3pPe42b959LbAEgfTcwt+lX7t25S9XFGQ/Ia+y2AXBztTJH6FoY17WsZW/wD0tX/C&#10;f6NV23ueDW21hYxosBe4ENOhe1j7P3HBn8v/AEbFGLr7N2Tgjetdfl/9CZAmqj6TXOsr5Agajf7X&#10;AO+j+dYxVhZG4EH0yZe0Djb3Gwe1WC51zRuJd6e0D09dzdG+33Nb7nfn7P8AwNVmXPota6qBYwk1&#10;ggEz/a9icOrFKAGyd7SyaQKyxp0Dn+0ED1N/vc5j/pfnf6L/AEimX2PBa4keoCXTBAg7t/7z/cx1&#10;np/+k1VD6wIsBaSPotZJO73OGkb2M/ro9lthseytkiyJDg383s5rHez+qijhWNj3vFRf7Kh6dTSH&#10;PnTvXPqMsdu/N+h/Npqw+qz3bhZTDQI9rXlsb3en9GzYoNNrT6jQyWN26nkbZ9nua91n8n/BpiGs&#10;IO42TBiSJDh9KTs/O9j0lsY2zsNLWNa8tc1jhAbr7nNixvq+72M/6a0cSiqyuy/Nbd6LatlFrIFF&#10;dr3BtVeS4sfsx9rnve/Zv9RZOTaTBb6YLTDYGvf6bvz/APjETptle5lGSAKbHhzxrBDNx2OrG5tu&#10;/wDf9P8ARo68K+PoJrfa3//S8+prbZXJLK9hAL9rpcSf6v5it2HGqDqG+7dDbQ1vpgsadzfe31HW&#10;27ve7b7P5teoj7Rr6fh+Zx/0U4GX6ntL+PdoeP8AOVI8xP8AzM/5f4Kzj7xJfKnOLmMds3OZua6z&#10;YXDUjbW1ku311sd7FWdV7Q5lT5cTo1jo1+j7h7168z7bBn1Z+fj/ACP++on65I3erxz+k48tiX3n&#10;J0wT/H/vFcZr5S+Q142S90VU2nQk7a38fvcfupMx8guLnYt8O52sd+HsXr8506h2ye5dG6Pb9If5&#10;iX67tG7f8Dvjj87al95ydcEvx/7xXGf3TT5LiYXUTbDMS0l3O+t0TPmFtU4GeAQ6ra4eNLtY/k7d&#10;y9Bwft3pu3+r6vru3gep9Kf0H8r0dn/Wlab9s3n1NX/yolWRORA9NMtDv5vn1OD1Ox0VUOcToNuM&#10;4mfN2xDv6L1/MBY3DsaA3a8Pa2ppLtW62enu4XpFm/1HaS3X6PHOm7aqNv0Hb59Pcdsc8+3cm5Zz&#10;ECYxsgbboI0NHXo+bu+pP1kOgoZt/d9as/x9qlR9TevVTvwmPLifezJYxwkbdrdr9v8AnNXf+3ad&#10;k7dZTHjQ/gP4qn945r/Nf8yf/fMfHkH6P4PC1fVDrDbXPtqArMuFTb63OJ/NbZaTWxnu9/qNQn/V&#10;D6xVix1WEw7tGBllJBB9vua95/M/64u/G6O3bnw89ql+kj2k/cY/6SQ5jmf83/zJrfcydY/g+d0f&#10;U/6ybgThhtoB9zrqg3/o2tcpW/U/6wG0lmEGVmPZXbS0iI3M1td9L/SPXofvgTEec8phv1j8OEfv&#10;HM3/ADX/ADZpOSf7v4F86d9UPrMxwIw45ki2qf7JFnt3J3fVXrzQCcG0galrSwyf5Ja9ei+7tI4/&#10;1Cf3bhH0u5MJfeeZ64v+bNQnPpH8HzRn1U689z/Xwbmew+mW+mQHjWtr/f8AQf8Anq7ifV/LxjjX&#10;2YLrL6nE3D1GMDmRtrZ+mL2tuZY76bF359WO/wDr8FE7o90bdeZR+8cwd8RrwEwgzn1j/wBJ/9n/&#10;7RjoUGhvdG9zaG9wIDMuMAA4QklNBAQAAAAAABccAVoAAxslRxwBWgADGyVHHAIAAAIgAAA4QklN&#10;BCUAAAAAABC/Wavrc3q9w1dWp576mIHUOEJJTQQ6AAAAAADlAAAAEAAAAAEAAAAAAAtwcmludE91&#10;dHB1dAAAAAUAAAAAUHN0U2Jvb2wBAAAAAEludGVlbnVtAAAAAEludGUAAAAAQ2xybQAAAA9wcmlu&#10;dFNpeHRlZW5CaXRib29sAAAAAAtwcmludGVyTmFtZVRFWFQAAAABAAAAAAAPcHJpbnRQcm9vZlNl&#10;dHVwT2JqYwAAAAwAUAByAG8AbwBmACAAUwBlAHQAdQBwAAAAAAAKcHJvb2ZTZXR1cAAAAAEAAAAA&#10;Qmx0bmVudW0AAAAMYnVpbHRpblByb29mAAAACXByb29mQ01ZSwA4QklNBDsAAAAAAi0AAAAQAAAA&#10;AQAAAAAAEnByaW50T3V0cHV0T3B0aW9ucwAAABcAAAAAQ3B0bmJvb2wAAAAAAENsYnJib29sAAAA&#10;AABSZ3NNYm9vbAAAAAAAQ3JuQ2Jvb2wAAAAAAENudENib29sAAAAAABMYmxzYm9vbAAAAAAATmd0&#10;dmJvb2wAAAAAAEVtbERib29sAAAAAABJbnRyYm9vbAAAAAAAQmNrZ09iamMAAAABAAAAAAAAUkdC&#10;QwAAAAMAAAAAUmQgIGRvdWJAb+AAAAAAAAAAAABHcm4gZG91YkBv4AAAAAAAAAAAAEJsICBkb3Vi&#10;QG/gAAAAAAAAAAAAQnJkVFVudEYjUmx0AAAAAAAAAAAAAAAAQmxkIFVudEYjUmx0AAAAAAAAAAAA&#10;AAAAUnNsdFVudEYjUHhsQGLS0OAAAAAAAAAKdmVjdG9yRGF0YWJvb2wBAAAAAFBnUHNlbnVtAAAA&#10;AFBnUHMAAAAAUGdQQwAAAABMZWZ0VW50RiNSbHQAAAAAAAAAAAAAAABUb3AgVW50RiNSbHQAAAAA&#10;AAAAAAAAAABTY2wgVW50RiNQcmNAWQAAAAAAAAAAABBjcm9wV2hlblByaW50aW5nYm9vbAAAAAAO&#10;Y3JvcFJlY3RCb3R0b21sb25nAAAAAAAAAAxjcm9wUmVjdExlZnRsb25nAAAAAAAAAA1jcm9wUmVj&#10;dFJpZ2h0bG9uZwAAAAAAAAALY3JvcFJlY3RUb3Bsb25nAAAAAAA4QklNA+0AAAAAABAAlpaHAAEA&#10;AQCWlocAAQABOEJJTQQmAAAAAAAOAAAAAAAAAAAAAD+AAAA4QklNA/IAAAAAAAoAAP///////wAA&#10;OEJJTQQNAAAAAAAEAAAAHjhCSU0EGQAAAAAABAAAAB44QklNA/MAAAAAAAkAAAAAAAAAAAEAOEJJ&#10;TScQAAAAAAAKAAEAAAAAAAAAAThCSU0D9QAAAAAASAAvZmYAAQBsZmYABgAAAAAAAQAvZmYAAQCh&#10;mZoABgAAAAAAAQAyAAAAAQBaAAAABgAAAAAAAQA1AAAAAQAtAAAABgAAAAAAAThCSU0D+AAAAAAA&#10;cAAA/////////////////////////////wPoAAAAAP////////////////////////////8D6AAA&#10;AAD/////////////////////////////A+gAAAAA/////////////////////////////wPoAAA4&#10;QklNBAgAAAAAABAAAAABAAACQAAAAkAAAAAAOEJJTQQeAAAAAAAEAAAAADhCSU0EGgAAAAADWwAA&#10;AAYAAAAAAAAAAAAAAekAAAUAAAAAEwBiAHUAbgBnAGEAbABvAHcALQAyADAANQA0ADQAXwAxADIA&#10;OAAwAAAAAQAAAAAAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAUAAAAB6QAAAAAAAAAAAAAAAAAA&#10;AAABAAAAAAAAAAAAAAAAAAAAAAAAABAAAAABAAAAAAAAbnVsbAAAAAIAAAAGYm91bmRzT2JqYwAA&#10;AAEAAAAAAABSY3QxAAAABAAAAABUb3AgbG9uZwAAAAAAAAAATGVmdGxvbmcAAAAAAAAAAEJ0b21s&#10;b25nAAAB6QAAAABSZ2h0bG9uZwAABQAAAAAGc2xpY2VzVmxMcwAAAAFPYmpjAAAAAQAAAAAABXNs&#10;aWNlAAAAEgAAAAdzbGljZUlEbG9uZwAAAAAAAAAHZ3JvdXBJRGxvbmcAAAAAAAAABm9yaWdpbmVu&#10;dW0AAAAMRVNsaWNlT3JpZ2luAAAADWF1dG9HZW5lcmF0ZWQAAAAAVHlwZWVudW0AAAAKRVNsaWNl&#10;VHlwZQAAAABJbWcgAAAABmJvdW5kc09iamMAAAABAAAAAAAAUmN0MQAAAAQAAAAAVG9wIGxvbmcA&#10;AAAAAAAAAExlZnRsb25nAAAAAAAAAABCdG9tbG9uZwAAAekAAAAAUmdodGxvbmcAAAUAAAAAA3Vy&#10;bFRFWFQAAAABAAAAAAAAbnVsbFRFWFQAAAABAAAAAAAATXNnZVRFWFQAAAABAAAAAAAGYWx0VGFn&#10;VEVYVAAAAAEAAAAAAA5jZWxsVGV4dElzSFRNTGJvb2wBAAAACGNlbGxUZXh0VEVYVAAAAAEAAAAA&#10;AAlob3J6QWxpZ25lbnVtAAAAD0VTbGljZUhvcnpBbGlnbgAAAAdkZWZhdWx0AAAACXZlcnRBbGln&#10;bmVudW0AAAAPRVNsaWNlVmVydEFsaWduAAAAB2RlZmF1bHQAAAALYmdDb2xvclR5cGVlbnVtAAAA&#10;EUVTbGljZUJHQ29sb3JUeXBlAAAAAE5vbmUAAAAJdG9wT3V0c2V0bG9uZwAAAAAAAAAKbGVmdE91&#10;dHNldGxvbmcAAAAAAAAADGJvdHRvbU91dHNldGxvbmcAAAAAAAAAC3JpZ2h0T3V0c2V0bG9uZwAA&#10;AAAAOEJJTQQoAAAAAAAMAAAAAj/wAAAAAAAAOEJJTQQUAAAAAAAEAAAAAThCSU0EDAAAAAAPvgAA&#10;AAEAAACgAAAAPQAAAeAAAHJgAAAPogAYAAH/2P/tAAxBZG9iZV9DTQAC/+4ADkFkb2JlAGSAAAAA&#10;Af/bAIQADAgICAkIDAkJDBELCgsRFQ8MDA8VGBMTFRMTGBEMDAwMDAwRDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAENCwsNDg0QDg4QFA4ODhQUDg4ODhQRDAwMDAwREQwMDAwMDBEMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgAPQCgAwEiAAIRAQMRAf/dAAQACv/EAT8AAAEFAQEB&#10;AQEBAAAAAAAAAAMAAQIEBQYHCAkKCwEAAQUBAQEBAQEAAAAAAAAAAQACAwQFBgcICQoLEAABBAED&#10;AgQCBQcGCAUDDDMBAAIRAwQhEjEFQVFhEyJxgTIGFJGhsUIjJBVSwWIzNHKC0UMHJZJT8OHxY3M1&#10;FqKygyZEk1RkRcKjdDYX0lXiZfKzhMPTdePzRieUpIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9jdH&#10;V2d3h5ent8fX5/cRAAICAQIEBAMEBQYHBwYFNQEAAhEDITESBEFRYXEiEwUygZEUobFCI8FS0fAz&#10;JGLhcoKSQ1MVY3M08SUGFqKygwcmNcLSRJNUoxdkRVU2dGXi8rOEw9N14/NGlKSFtJXE1OT0pbXF&#10;1eX1VmZ2hpamtsbW5vYnN0dXZ3eHl6e3x//aAAwDAQACEQMRAD8Aym1iBYXa/RImREa/1lI2OABq&#10;DXTqJ9w/stafYotc4gEBpB010njXUKVdhcNrmAHsWCSI8d2xJC+hcQJbHDi2G9vd22/2lL1MQmTb&#10;VtYQCd4JOjvf7Xfm/wCYo2gPx7Rtcf0Vh47a+7dKzei9L6Nk4FNl4YbXN98gzP8AZCdCHGSLEa/e&#10;ROfCLon+7q6Bay2G7w8EwSwtdH5232KjldMbpsIB5BnVW+l4tNNufTigeiy0bDqBPp1v5+k33OWo&#10;aHPa47S4Fx0ALjAH0tn7n8pRyHDKr2O4SDYGm46vI25OZj2V1WWl5+lS2wkwR/o3y1+5s+33Jj1e&#10;thsqDvawPqa2Yiajgs2zD3Nqrc9WvrtjsZViPbG4NcNPDdw4fm/RWG3pvWW3MpbS71rnOaxp27nO&#10;Y0W2c/yHbt6dH1DbwsBN8PWvAu8frFguNrxvY9xtewaOgusxLqAXbv8Auo71f/Sn6NHb17pIeY3v&#10;ra4lrC36TRfaWMd7v8L0/NyqrP8Arf8AxK5s43Uasi3GygarqY3VuDZEw7/qXLpfqn9V6es4uTdl&#10;O91Nra26RoW7+yHCCaFk9knLIC9GdfXOl6B1r+wNgrO4w5tJt/Ob6jm04nUv/DFORV/2q+zItfXu&#10;kyB6hZMS307dgkuZt9gNvos/k/pvsFtH/eng4/p6R/xddOP5xUXf4uOndnH8UvaP7sv+Z/3yPvHl&#10;9jWr+sPSNP1l7Zj6VVmm7d9NrWen7Y/TMZ+i99dNP6tk5H2Iw+sPRSPdl6RJDm2zG3eWa1O3O/wH&#10;/hiy/wD9DOc659VXYXVLMPFc306663ncJMvaXrKZ0nOdkWUAN3VNDnaRo76KBxjxXjPLwe7HXeiG&#10;ZzqZ1kw4SZaJ91X5zrbH/wCtiK3rXRHGBn48nj3QOXj84N/c/wDPa8+d07OZkDHIAeW7xqeJ29ir&#10;3Reg5XUeqDp73muan2h7S4fQgePmh7Y6Wk5yN6e3b1fpBEjqONxMeqB2a/8A6mz/AM+f27uF19mI&#10;+cbqOOQT7q3Wsc1xG5m1wc9j/p7/AKH/AH9cyf8AF1eNG5Tx5bv9iG//ABe5oHtyCfjB/wC+oe1/&#10;e+xH3kHcAvd19R6BmNkZNPT73ANca3sfj2CAXetRufQ2nVr/AHv/AD/8J+ePIxSyr1rGtFJktzsQ&#10;izHdrtm0Q/0GMd7P0Pp1/wDBWLzDM+r9uNmnAteRYwNddY5rdkPG9orgbrHuXbfVv6339Gpbh5DX&#10;5WFP032Oda3RrNtT8iz0vR9ntxkjj7HXy/Yujm8LHn/3T//QyWPj2lgg93O1HH0Z/wC+ohZLfa4T&#10;y4SO/wDJ3f8ASUQybS1jd7wRIa4e2T7d0u/nE7jVVHrWso4drBGs+0OZub/Z3JhnH94fQruE9dPP&#10;RVzScfILmyPTeexGgPua787a1Z/1fk4LDHDQtW63H+y5NbLGOs9F4hz2NlzmlrdfbXu/OVDolXoY&#10;bKLQGP2guYXtJMeDWu3J2OcOsgB5seQHYanw1dDo7Wbs98A2DJ0BgmBVR5jatX9KSGwGgkakgBp5&#10;2gTt3LP6Q9uP9tdeRVXdk7q7N2pb6dVchoFnt3M9y0WX1PdubZUA08NdBGp9wmW/S9vvUc5x4j6h&#10;v3ZIRNDQ7PM/X0uNGIHaw2AZH77v3f3v5aPlAN6z0oscZ/WCDxxWED66GmxuIHuDa4hzmQ6CDZ4b&#10;vz/Yqn2rLzb8bPZVbbh4jbfVvZW81sBYN/qWMZtb/LVnl5gRPWzE/wCLJhzwJkOlCQ/xoqymer13&#10;qG7UxXOh52sC7L6g13fs/ONwaD9pAbs00DI1b/mrjOnZTcjqWdfu3B7WEPBOvDPpH+qux+r3W+md&#10;O6dkHMu9N3rBwYGuc4gta1u0Mb+dCbxD3ZHYLuAmEYgEy0Gj1OwJFoWI3649Ls0ZVlOduLSwVskQ&#10;S3c6bvo+1T/52dEaYtuNT/zmObLhHj6TrP8Aop/u4/34/axGEgaIcnrTW/8AOLMBn+YxjoP5D2rF&#10;x2t/b+cACR6FPA847qz1br1LurX59VNlmPfRXXvDmQHV7mWe5jrGu+m1ZA6swdRvy/TdsyamVhvq&#10;VhzS33b3Gdu1LjxEA8Q3N/8AOXcM9dOg/wC5bj2NP1jpaGk7sR+h7++Vp/V2lrfrcxoED7JfAP8A&#10;WqWZQbndUx81zW1Nqx3VubbdUHnd7m2bGuWh0rOx8X6wNzsm2tlVWPZW/a9tjpt9Is9jP6v00Pdw&#10;9Ji7/BBjLS627xe2LAmNYWWfrV0oOY0ugvMA7mefi/3f2EQfWTpLm7vVIb3LgBt5+nud/J/NS97F&#10;+/H7Ve2fD7Q8f9cnOZ9ZLmjT9DQf+gsptxkGNJ150n/pNV7675NTuvHIaSaraKgx0aFzBttb/Wr3&#10;e9YjcykN5InyJ0Ue5JGoJ3DKCAACRsH/0eFGXkCoUmxldTfeHCddxHuc1n9Xb6XsUqs226ubYtdq&#10;d2oAB2ss3v2ndZs/0dirMqa6vc06gu9sAQ4DcXP9rv7DFYbjuZjxYCS8tDGyABPBftd6lj9rv5va&#10;ozSOFK5sl7XljQT+ju3hwAY4u9rWltm+v8/3/TQxl2iyxzCdrgdjyNGAH3u2nc5z3T/pHppY64sk&#10;H1Wg+m2Z+LfTb7bXf1P0O/8A4NAsDxBDi9pgNcTyAPcG1/m17kgEUkdbdvZueZgugyAAPoRp+7+8&#10;mGXkAwXQNCHESREOdvJ/qoAdvLSXzAIkaAAajVIEbJby787mPye5yNBPCkzb7rsVz7HucBY0Na48&#10;aF30f5SqNsfp7j8BoPu+irTajdU6sDdNjS73BpLQDw9429/3FZr6S1wEVPHxyKh/6ITo6BKT6vnd&#10;dkkwTsboeOXLSyX7ag143+pa0NEwNB+c7b+65yB03BsxL3ua1oY9oDt19b3Ag7uGsq9rpROqNtbj&#10;iwHVljXw0tOkRr9Nv+cmz6r41o17TvdkVNIdvO4PaXuYR7XMdvLDuc2v+aqYhVh3pPe42b959LbA&#10;EgfTcwt+lX7t25S9XFGQ/Ia+y2AXBztTJH6FoY17WsZW/wD0tX/Cf6NV23ueDW21hYxosBe4ENOh&#10;e1j7P3HBn8v/AEbFGLr7N2Tgjetdfl/9CZAmqj6TXOsr5Agajf7XAO+j+dYxVhZG4EH0yZe0Djb3&#10;Gwe1WC51zRuJd6e0D09dzdG+33Nb7nfn7P8AwNVmXPota6qBYwk1ggEz/a9icOrFKAGyd7SyaQKy&#10;xp0Dn+0ED1N/vc5j/pfnf6L/AEimX2PBa4keoCXTBAg7t/7z/cx1np/+k1VD6wIsBaSPotZJO73O&#10;Gkb2M/ro9lthseytkiyJDg383s5rHez+qijhWNj3vFRf7Kh6dTSHPnTvXPqMsdu/N+h/Npqw+qz3&#10;bhZTDQI9rXlsb3en9GzYoNNrT6jQyWN26nkbZ9nua91n8n/BpiGsIO42TBiSJDh9KTs/O9j0lsY2&#10;zsNLWNa8tc1jhAbr7nNixvq+72M/6a0cSiqyuy/Nbd6LatlFrIFFdr3BtVeS4sfsx9rnve/Zv9RZ&#10;OTaTBb6YLTDYGvf6bvz/APjETptle5lGSAKbHhzxrBDNx2OrG5tu/wDf9P8ARo68K+PoJrfa3//S&#10;8+prbZXJLK9hAL9rpcSf6v5it2HGqDqG+7dDbQ1vpgsadzfe31HW27ve7b7P5teoj7Rr6fh+Zx/0&#10;U4GX6ntL+PdoeP8AOVI8xP8AzM/5f4Kzj7xJfKnOLmMds3OZua6zYXDUjbW1ku311sd7FWdV7Q5l&#10;T5cTo1jo1+j7h7168z7bBn1Z+fj/ACP++on65I3erxz+k48tiX3nJ0wT/H/vFcZr5S+Q142S90VU&#10;2nQk7a38fvcfupMx8guLnYt8O52sd+HsXr8506h2ye5dG6Pb9If5iX67tG7f8Dvjj87al95ydcEv&#10;x/7xXGf3TT5LiYXUTbDMS0l3O+t0TPmFtU4GeAQ6ra4eNLtY/k7dy9Bwft3pu3+r6vru3gep9Kf0&#10;H8r0dn/Wlab9s3n1NX/yolWRORA9NMtDv5vn1OD1Ox0VUOcToNuM4mfN2xDv6L1/MBY3DsaA3a8P&#10;a2ppLtW62enu4XpFm/1HaS3X6PHOm7aqNv0Hb59Pcdsc8+3cm5ZzECYxsgbboI0NHXo+bu+pP1kO&#10;goZt/d9as/x9qlR9TevVTvwmPLifezJYxwkbdrdr9v8AnNXf+3adk7dZTHjQ/gP4qn945r/Nf8yf&#10;/fMfHkH6P4PC1fVDrDbXPtqArMuFTb63OJ/NbZaTWxnu9/qNQn/VD6xVix1WEw7tGBllJBB9vua9&#10;5/M/64u/G6O3bnw89ql+kj2k/cY/6SQ5jmf83/zJrfcydY/g+d0fU/6ybgThhtoB9zrqg3/o2tcp&#10;W/U/6wG0lmEGVmPZXbS0iI3M1td9L/SPXofvgTEec8phv1j8OEfvHM3/ADX/ADZpOSf7v4F86d9U&#10;PrMxwIw45ki2qf7JFnt3J3fVXrzQCcG0galrSwyf5Ja9ei+7tI4/1Cf3bhH0u5MJfeeZ64v+bNQn&#10;PpH8HzRn1U689z/Xwbmew+mW+mQHjWtr/f8AQf8Anq7ifV/LxjjX2YLrL6nE3D1GMDmRtrZ+mL2t&#10;uZY76bF359WO/wDr8FE7o90bdeZR+8cwd8RrwEwgzn1j/wBJ/9k4QklNBCEAAAAAAF0AAAABAQAA&#10;AA8AQQBkAG8AYgBlACAAUABoAG8AdABvAHMAaABvAHAAAAAXAEEAZABvAGIAZQAgAFAAaABvAHQA&#10;bwBzAGgAbwBwACAAQwBDACAAMgAwADEANQAAAAEAOEJJTQQGAAAAAAAHAAgAAAABAQD/4Q4caHR0&#10;cDovL25zLmFkb2JlLmNvbS94YXAvMS4wLwA8P3hwYWNrZXQgYmVnaW49Iu+7vyIgaWQ9Ilc1TTBN&#10;cENlaGlIenJlU3pOVGN6a2M5ZCI/PiA8eDp4bXBtZXRhIHhtbG5zOng9ImFkb2JlOm5zOm1ldGEv&#10;IiB4OnhtcHRrPSJBZG9iZSBYTVAgQ29yZSA1LjYtYzA2NyA3OS4xNTc3NDcsIDIwMTUvMDMvMzAt&#10;MjM6NDA6NDIgICAgICAgICI+IDxyZGY6UkRGIHhtbG5zOnJkZj0iaHR0cDovL3d3dy53My5vcmcv&#10;MTk5OS8wMi8yMi1yZGYtc3ludGF4LW5zIyI+IDxyZGY6RGVzY3JpcHRpb24gcmRmOmFib3V0PSIi&#10;IHhtbG5zOnhtcD0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wLyIgeG1sbnM6ZGM9Imh0dHA6&#10;Ly9wdXJsLm9yZy9kYy9lbGVtZW50cy8xLjEvIiB4bWxuczpwaG90b3Nob3A9Imh0dHA6Ly9ucy5h&#10;ZG9iZS5jb20vcGhvdG9zaG9wLzEuMC8iIHhtbG5zOnhtcE1NPSJodHRwOi8vbnMuYWRvYmUuY29t&#10;L3hhcC8xLjAvbW0vIiB4bWxuczpzdEV2dD0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wL3NU&#10;eXBlL1Jlc291cmNlRXZlbnQjIiB4bXA6TW9kaWZ5RGF0ZT0iMjAxNS0wNi0xOFQxNjoxOTo0OS0w&#10;NzowMCIgeG1wOkNyZWF0b3JUb29sPSJBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNCAoV2luZG93cyki&#10;IHhtcDpDcmVhdGVEYXRlPSIyMDE1LTA2LTAyVDE3OjE3OjA2LTA3OjAwIiB4bXA6TWV0YWRhdGFE&#10;YXRlPSIyMDE1LTA2LTE4VDE2OjE5OjQ5LTA3OjAwIiBkYzpmb3JtYXQ9ImltYWdlL2pwZWciIHBo&#10;b3Rvc2hvcDpDb2xvck1vZGU9IjQiIHBob3Rvc2hvcDpJQ0NQcm9maWxlPSJVLlMuIFdlYiBDb2F0&#10;ZWQgKFNXT1ApIHYyIiB4bXBNTTpJbnN0YW5jZUlEPSJ4bXAuaWlkOjdlNGVmZTEyLTVmNGItZDI0&#10;OS04N2Y2LTk0NzEwYjBlNWUzNCIgeG1wTU06RG9jdW1lbnRJRD0iYWRvYmU6ZG9jaWQ6cGhvdG9z&#10;aG9wOjdlNzA4ODJjLTE2MTAtMTFlNS04MGZiLTg5YmFkMDliMDEyZSIgeG1wTU06T3JpZ2luYWxE&#10;b2N1bWVudElEPSJ4bXAuZGlkOjZhNjQ1YmJkLWE0ZWEtZmM0NS1hYTVlLWMyOTczMDE0MzBkMSI+&#10;IDx4bXBNTTpIaXN0b3J5PiA8cmRmOlNlcT4gPHJkZjpsaSBzdEV2dDphY3Rpb249InNhdmVkIiBz&#10;dEV2dDppbnN0YW5jZUlEPSJ4bXAuaWlkOjZhNjQ1YmJkLWE0ZWEtZmM0NS1hYTVlLWMyOTczMDE0&#10;MzBkMSIgc3RFdnQ6d2hlbj0iMjAxNS0wNi0xOFQxNjoxOTo0OS0wNzowMCIgc3RFdnQ6c29mdHdh&#10;cmVBZ2VudD0iQWRvYmUgUGhvdG9zaG9wIENDIDIwMTUgKFdpbmRvd3MpIiBzdEV2dDpjaGFuZ2Vk&#10;PSIvIi8+IDxyZGY6bGkgc3RFdnQ6YWN0aW9uPSJzYXZlZCIgc3RFdnQ6aW5zdGFuY2VJRD0ieG1w&#10;LmlpZDo3ZTRlZmUxMi01ZjRiLWQyNDktODdmNi05NDcxMGIwZTVlMzQiIHN0RXZ0OndoZW49IjIw&#10;MTUtMDYtMThUMTY6MTk6NDktMDc6MDAiIHN0RXZ0OnNvZnR3YXJlQWdlbnQ9IkFkb2JlIFBob3Rv&#10;c2hvcCBDQyAyMDE1IChXaW5kb3dzKSIgc3RFdnQ6Y2hhbmdlZD0iLyIvPiA8L3JkZjpTZXE+IDwv&#10;eG1wTU06SGlzdG9yeT4gPC9yZGY6RGVzY3JpcHRpb24+IDwvcmRmOlJERj4gPC94OnhtcG1ldGE+&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgPD94&#10;cGFja2V0IGVuZD0idyI/Pv/i/+JJQ0NfUFJPRklMRQABCQAIgHBBREJFAhAAAHBydHJDTVlLTGFi&#10;IAfQAAcAGgAFACkANWFjc3BBUFBMAAAAAEFEQkUAAAAAAAAAAAAAAAAAAAABAAD21gABAAAAANMt&#10;QURCRQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACmRlc2MA&#10;AAD8AAAAdGNwcnQAAAFwAAAAK3d0cHQAAAGcAAAAFEEyQjAAAAGwAACiBkEyQjIAAAGwAACiBkEy&#10;QjEAAKO4AACiBkIyQTAAAUXAAAI4tEIyQTEAA350AAI4tEIyQTIABbcoAAI4tGdhbXQAB+/cAACQ&#10;kWRlc2MAAAAAAAAAGlUuUy4gV2ViIENvYXRlZCAoU1dPUCkgdjIAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAdGV4dAAAAABDb3B5cmlnaHQgMjAwMCBBZG9iZSBTeXN0ZW1zLCBJbmMuAABYWVogAAAAAAAA&#10;tVoAALxnAACSMG1mdDIAAAAABAMJAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEA&#10;AAEAAAIAAAIkBB0F2gdpCNkKNguFDMcN/w8xEF4RixK3E+IVCxYyF1cYeRmYGrUb0hzvHiUfWSCH&#10;IbIi2iP/JSMmRCdmKIYppyrHK+gtCC4oL0gwaTGJMqYzwjTeNfs3GDg1OVE6bTuJPKU9wj7eP/hB&#10;EUIpQ0JEXEV1Ro9HqUjDSd1K90wSTSxOQ09ZUG9RhlKcU7JUyVXfVvZYDVkjWjpbUVxmXXheil+b&#10;YK1hvmLPY+Bk8WYCZxJoI2kzakJrUmxebWducW96cINxjHKUc5x0o3WqdrF3t3i9ecN6yHvNfM59&#10;zX7Mf8uAyYHHgsWDwoS/hbuGt4eziK6JqYqki56MmI2RjoaPe5BwkWSSWJNMlECVM5YmlxmYDJj/&#10;mfKa5JvWnMidu56tn5+gjqF8omqjV6RFpTOmIKcOp/yo6qnXqsWrs6yhrY+ufa9rsFmxR7I2syS0&#10;ErUAte222rfIuLW5o7qQu368a71Zvke/NcAiwRDB/sLsw9rEx8W1xqPHkch+yWzKWctEzC7NGM4B&#10;zuvP1dC+0afSkNN51GHVSdYx1xjYANjm2c3astuY3H3dYt5H3yzgEOD04djiu+Oe5HvlV+Yz5w7n&#10;6OjB6ZrqcetI7B3s8O3D7pbvdvBV8TPyD/Lq88P0nPVz9kn3Hvfz+Mb5lfph+yn76/yn/Vz+C/60&#10;/1r//wAAAegDpwUsBoQHvwjnCgQLFgwcDR4OHA8ZEBcRFBIQEwsUBBT8FfMW5hfYGMwZ1hreG+Ec&#10;4R3fHtsf1iDRIcsixCO+JLglsyauJ6oopimiKqArniydLZoulS+RMI0xiTKGM4M0gTV/Nn83fziA&#10;OYI6fzt+PHw9fD58P31Af0GCQoVDiUSNRZJGmEeaSJtJnUqfS6NMpk2qTq9PtFC6UcBSx1POVNVV&#10;11bZV9tY3lngWuNb51zqXe1e8V/1YPhh/GMAZANlAWX/Zvxn+mj4afVq82vwbO5t627ob+Vw4XHe&#10;ctpz1nTNdcN2uXeveKV5m3qQe4V8en1vfmR/WIBNgUGCNYMphByFEIX+hu2H24jKibiKpouVjION&#10;cY5gj06QPZEskhuTCpP6lOmV2ZbJl7qYp5mTmoCbbZxanUieNp8loBShBKH1ouaj2KTKpb2msaem&#10;qJupkaqHq3+sd61vrmevYLBasVSyT7NMtEm1RrZFt0S4RblGuki7SrxOvVK+V79dwGPBasJyw3vE&#10;hMWKxpDHlsidyaXKrcu2zL/NyM7Sz9zQ5tHx0vvUBtUS1h7XKtg32UTaUdte3Gvded6G35TgnOGi&#10;4qjjreSy5bbmuue96MDpw+rU6+Xs9e4E7xLwIPEs8jjzQ/RO9Vn2Y/dq+G75b/ps+2T8Vv1E/i//&#10;F///AAACBQPYBWgGxggGCTIKUgtlDHINeA56D3oQehF5EnUTcBRoFV4WUhdFGDcZKRo0Gz0cQB0/&#10;HjofNCAsISMiGSMPJAQk+SXuJuMn2CjMKcEqtiurLJ8tky6HL3wwcDFkMlkzTTRBNTY2KzchOBY5&#10;CzoAOvY77TzjPds+0z/LQMRBvUK3Q7JErEWmRqFHnEiXSZRKkEuOTItNik6JT4hQiFGJUohTiFSI&#10;VYhWiVeKWItZjVqPW5Fck12WXphfm2CdYZ9ioGOhZKNlpGamZ6doqGmpaqprqmyrbatuq2+rcKlx&#10;qHKlc6N0oHWddpl3lXiReYx6h3uCfHx9dn5vf2mAYYFaglGDSIQ+hTWGK4chiBeJDIoCiveL7Yzi&#10;jdiOzY/DkLmRr5Klk5yUkpWJloCXeJhwmWqaY5tenFmdVZ5Sn1CgT6FPolCjUqRVpVmmX6dmqG6p&#10;eKqCq46snK2rrruvzLDfsfOzCbQgtTi2UbdsuIe5pLrCu+G9Ab4hv0PAZcGHwqrDzsTxxhXHOche&#10;yYLKpsvKzO3OEM8y0FTRdNKU07LUz9Xr1wbYHtk22kzbYdx03YfemN+n4LPhvuLH483k0eXS5tDn&#10;zOjE6brqrOub7Iftb+5Y71zwW/FW8kzzPfQq9RL19vbW97P4jfli+i/69Pux/Gb9Ef2z/k3+4f9x&#10;//8AAAHZA40FCQZUB38IlgmhCqQLnwyTDYIOcA9fEEwRNxIhEwkT8BTWFbsWnxeDGIEZfRp0G2Yc&#10;VR1BHiwfFyAAIOoh0yK9I6YkkCV6JmQnTig5KSUqECr9K+os1y3ELrEvnjCMMXkyZzNVNEQ1MjYi&#10;NxE4ATjxOeI60zvEPLU9pj6YP4pAfUFvQmJDVURJRTxGMEcjSBdJC0n/SvNL6EzcTdBOxU+5UK1R&#10;oVKVU4hUelVtVl9XUVhDWTVaJlsYXAlc+l3rXtxfzGC9Yaxim2OJZHhlZmZUZ0JoMGkeagtq+Gvl&#10;bNJtvm6qb5ZwgnFsclZzQHQpdRJ1+3bkd814tnmeeoZ7bnxWfT5+JX8Nf/SA24HCgqiDjYRyhVeG&#10;O4cgiAWI6onPirOLmIx9jWKOR48tkBKQ+JHeksSTqpSRlXiWYJdHmC+ZGJoBmuqb1Jy/naqelp+D&#10;oHGhX6JPoz+kMKUiphWnCKf9qPOp6qriq9us1a3Qrsuvx7DEscKywbPBtMK1xbbIt82407nbuuO7&#10;7bz4vgS/EcAgwTDCQMNSxGbFesaPx6bIvsnWyvHMDM0qzkfPY9CA0Z/Sv9Pg1QPWJ9dM2HPZm9rE&#10;2+/dGt5G33PgoeHP4wLkTeWZ5ufoNumG6tjsK+2A7tfwMfGQ8u/0TfWq9wT4Wvmr+vb8Ov17/rv/&#10;//8AgACAAOW0f81/VMw/f6V+w7KMf5R+aZh/f55+TH3jf8F+Y2JBf/5+kkRhgH9/BR9kgf6AHPy4&#10;fnSLeeQPfleJssrbfk+IFLE+flyGtJcvfoKFm3yTfr6EumDpfw+D9EMAf5aDeB2igOSD3/qjfSWX&#10;COJIfRyUMclYfSWReq/OfUuPHpXWfYaNDXtOfdeLPF+0fjeJiUHLfsCILRwEf8+IEfi/fBeisOCC&#10;fBeeyceyfCubFK5FfFuXo5RzfKuUpnoOfQyR5l6VfXePT0C2ff+NLRqMfsSLyfcJe0eudd7ae0Sp&#10;esYbe12kxKzSe5agZpMQe+qcWnjafFuYu12IfM+VTT+5fVKSixk8fcaO8PWFeqq6Xd1Zep+0SMSn&#10;erOui6t8evCpPZHie0ykTneye8CfulyLfD2bjz7TfLyYdhgXfNuQSfQ4ei/GctwNehu/O8Nieie4&#10;c6pNemSyNpDfesmscXbSe0SnEFuue8CiMD4MfDufDxccfAePoPMdedHSyNrxebTKYcJJebjCjak/&#10;efC7YY/nelm0znYGet2uxlsGe16phz1je9Ck0xZJe1KPEfIqeYzfhNn9eWbV08FVeWDM7qhWeZTE&#10;4o8Tef69knVLeoa3B1ppewyx3Dzae3qpJRWeesiOne3tiRN+K9Z+iAB9sb7NhwV9V6a1hjB9M44a&#10;hYR9SHTQhPx9jFprhJt96D2OhJ9+ixiLhnqAAevJh66JCNUAhqOHfb2NhbmGIaV+hPiFA4zQhGSE&#10;KnN9g/SDiFkPg6iDBzw5g7iC4Bb5hXeEA+n7hnCT+NNThXeRdbwQhJyPGaQUg/WNE4uJg3WLVnJV&#10;gxeJ1Vf/gtiIfDssguuHlBWIhHuHqOhShXOe+NGyhIObgbp/g7KYO6Khgw6VOoo4gqCSoXEpglCQ&#10;Q1b3ghuOHDo0gi6MlhQ4g4mKyebIhKqqGNAyg7ulrbkGgvGhgqE/glWdpIjugeOaEnALgaOW51YC&#10;gXWT/zlTgYaSDBMVgpqM5+VjhAy1Ys7Wgx2wA7e1glKq6qAFgbmmLofVgU6hxm79gQmdvFUfgOOa&#10;MziJgPOYOBIfgbyMQeQvg4vA2s2sgpy6graSgc60ep70gTau34bogNOpsG4xgJOk7VRcgGWg2Dfd&#10;gHSeWBFUgQOLt+MpgyTMlcyvgjbFO7WYgWW+Q54DgMq3y4YJgGmx3W13gDOsjVPGgAioVjdNgAqj&#10;XBCugGyLR+JOgtDYu8vagebQTrTEgRPIYZ01gHTBFIVOgBK6emzVf9+0zVM8f7qwSDbRf7ylEBAq&#10;f/SK7t08kmF8mMdrkHp8Q7FWjrJ8EJrHjRp8EYOXi7d8SWueioJ8sVJ1iYh9MjaOiSd+AREyi9Z/&#10;3ttGkS2Gy8YFj0KFhLAqjYOEb5myi/yDkIKDiq2C8mqMiY2CiFFeiKOCQDV6iEmCYBAEipiDhtmz&#10;kACRJMSdjiKO7a79jGOM35iAivGLJoFVibOJsmlqiKaIfFBKh8uHdjR2h3mHBQ76iVaGu9hHjwib&#10;ksMujTKYe62Bi4aVl5ceihOS/YAXiOiQvmhTh+aOvE9bhxOM/zOdhsKMHQ4UiCiJhNbpjkqmFcHR&#10;jHiiJqwkitSec5XSiWibCn7miDKX6mdLhz6VLU59hm+SzDLZhhyRwQ1OhyWI/9WnjbGwx8Cbi+Ks&#10;AKr2ij6nd5S0iNajQX3ih6SfXGZYhqeb2k21hd2Y+TIshYqX8gyohkuIj9SQjTO7pb+Si2e2Bany&#10;icKwppO+iFurpH0KhzCnCGWehjai500MhV+frzGdhQudPwwehZeIMdOjjMvGx76ziwPASakWiV66&#10;FJLnh/S0SXxChsyvBGT2hdyqd0yHhQWnZTEkhKKhOguuhQSH5tLgjHLSV737irDK8ahdiQ3D4ZIx&#10;h6O9U3udhnq3fGRphYuyx0wNhL2uZzC3hFyg8AtVhI6Hqcz7m/J7W7iTmUd7IaP2lrh7CY7elGB7&#10;JnkVkkV7eGJpkGV7+Upyjtp8ky9jjjV9fgp+kB9/wMs6muKE/bdmmCOD56MBlZmC/I36k02CS3gr&#10;kUOB2GF8j3WBmkl+jfeBgS55jVeB4wnPjpuDCMnTmd+OrbYclyWMwqHllJiK+IzhkluJiXchkF6I&#10;VGCDjp6HXkiYjSqGoC2njIyGnQk1jUeF6MiomOeYjrTjlj2VzqCnk72TNIu7kXKQ7XYDj4aO/19/&#10;jdKNUkexjGaL+yzei8yLzQivjB+F38d8mCyihrPGlYSe+p97kwubrIqEkNKYqnTsjtmV9F6PjTGT&#10;oEbui8WRxCw7iyeRvgg8iyGFkcZfl5uspbKylPWoWZ5skn6kSomEkEqgjXQBjlOdI124jJ2aJ0ZB&#10;izSX9yuuipSXOwfbikyFUMVmlya27LHJlICx3p2JkgitDoiqj9WomnNAjeWkj10TjDChE0WxirSe&#10;0ys6ihKbyAeLiZuFGsSSlsPBeLEHlB67pZzJkae2Fofuj3Kw7nKPjYWsVVx9i9qomUU+ilymQSrZ&#10;iaic+QdKiQuE7sPilm7MebBnk8rF2JwokVa/hYdOjyO5s3H+jTa0qlwDi42xE0TVihqsQip8iWmc&#10;ugcWiJmEy70/pdB6eqocomh6TZbRnxx6RYMUnAh6cm6dmTh61FkslrJ7ZEJTlKJ8Cifzk/N8/QSq&#10;k39/pruzpOKDlKkqoVqCnJYVngqB0IJgmv2BPm3bmDqA61hjlcKAzkGCk7yA2yc0kwuBdQRokgOC&#10;mrqIo+uMwqgXoGiLAZUknRWJboFrmheIKWzxl12HJ1eKlO+GZkC8ku6F6CaOkjiGWwQvkLSC1Ll8&#10;oxuV9ab9n6OTepP/nFmROYBfmU6PM2v1lp2NkVatlDSMMUACkjSLOSX5kXeL2QP9j5KCsriWolWf&#10;aKYKnumcM5L+m6qZP39WmKaWi2sEldiULlXZk3ySPz9SkX6Q7CVukL+RVgPTjpmClrejocipAqU1&#10;nlWlFZIumxGha36CmBGeGWo5lVabIlUikuuYrD7DkOyXPyUBkCeWCwOvjciCfbbLoVeyvaRtneGu&#10;HpFsmp2pxn3Kl6Cl0WmWlOuiUlSWkoCfgz5PkGyeVCSsj6CYzAORjRqCabYPoP68tqPGnYK3YZDK&#10;mj2yXH0slz+tzGkBlI6p4FQXki2nDT3vkBKkwyRljzCYmwN5jI2CWbVxoK/HLKM8nS3BF5BBmeq7&#10;X3yllvC2P2iIlECyElOzkeCvRz2bj9KpqCQfjvSYbANljB2CTK4er/555Jwpq955tooQp955sneK&#10;pBd55mRHoJh6UE/5nXN65jofmvZ7jSApmph8cQAAldN/yqzOryiCg5toquSBmYl+ptqA4Hb7oxOA&#10;Y2Oon5uAJk9TnH+AIzl0mgWATB+hmZaBFwAAlI6AAKvfrj2LLpqKqf6JjYi9pe2IGnYxojCG+2Lk&#10;nryGIE6fm6aFjjjVmSyFSx8umKuGRgAAk3CAAKsSrWqT55mqqTeRmofMpTCPhHVQoWiNvWISnfyM&#10;UU3omuiLODhBmGqKoh7Kl9eLswAAkniAAKpBrMqctJjaqJiZwobzpJSXF3R1oM+UwGFNnUuSsE1C&#10;mj2RKDe/l7iQax51lxSQYQALkZKAB6mQrCylzJgvp/yiMYZIo/me4nPKoDWb72CqnLKZXEyvmY+X&#10;azdNlwqW5R4oll+UWAAbkMSAEqjiq7mvA5eip32quIXCo3Kmw3NAn6yjQ2ApnDagT0xBmRyeOzb2&#10;loCdfR3zlciUQAAokBmAG6hCq2G4dJcZpxuze4VDow2u53LIn0iq5F+7m9anqUvhmMWl4zawliOi&#10;6x3MlU+UJgAzj4+AIqe5qxXCXpampsS8q4TWora3cXJinvay+l9jm4avukucmHWtHzZ7ld2k1h2n&#10;lQmUDQA8jyCAKJ+wuoR5dI7Vtat5On3RsPx5MmxkrIt5Z1o4qGR51EbvpK56ajHroeZ7BxfwonJ7&#10;vgAAkSiAAJ6mubaBpI5CtMKAvX1isAWADWvzq4x/nlm4p2R/ckZso65/gzFsoN5/wRewoTuAugAA&#10;kG6AAJ33uMuJ1Y2as96ISXzPrxqG7mtVqqOF7VkepnqFNEXhosaEzDD6n+yExBeBoByGBAAAj8uA&#10;AJ1ot/OSEIz4sw+P53warlKN+2qqqc6MY1h9pauLLUVZofaKVzCVnxOKLBdcnxyKsAAAjz6AAJzV&#10;t0aaaYxismGXpnt7raaVNGoGqSSTGFftpPCRXUThoT+QNTA+nlKQKhc+njaOuAAAjsSAAJw7tr+i&#10;7ovZsdGfknr6rQ+cj2mLqI+Z+Fd5pFqX1kR9oJKWcC/4nZ6WpBcnnWePqAAAjl6AAJvItjaroItw&#10;sUSnpXqYrIKkE2kvqAShBVclo9Sel0Q5oAidSS/EnPCcJxcVnKiPmwAAjgqAAJtKtde0jIsisNSv&#10;23pXrAOrq2jpp3moMVbfo0ulsEP8n5Wkni+cnIagMRcVnBePmwAAjcWAAJrZtYa964rLsHS4g3oO&#10;q6Gztmispxuv41ayou+toEPfnziqpy+RnC+gKRcfm7aPogAAjY6AAJHzxWN5GIIfv9J4y3IWunx4&#10;uWGjtWl46lBxsKd5Uz4LrHN55CmmqZZ6ag9mq1l7CwAAjUOAAJE3xIuA5oG2vvN/+HHCuZB/SmFK&#10;tG1+4lANr55+xD2tq19+5SldqGZ/Mg+FqcOARAAAjP6AAJDNw5KIqIFHvgiHJ3FeuJ6F3GDbs3WE&#10;80+hrp+EWT1SqlqEGSkjp0qETg+vqE+E7gAAjMGAAJCBwqmQa4DovSOOX3Dpt7yMlWBrsoaLJk86&#10;rbKKJT0AqWqJkyj2pkiJ4w/apwSJAgAAjIyAAJAsweiYT4CUvFuVtXCStvCTdGALsbuRlU7orNaQ&#10;JjzDqJKPaSjXpWOQGxAEpeGK1AAAjF6AAI/HwVCgYoBCu7WdN3BNtkCac1/PsQmYLE6urCaWcTyV&#10;p9CVsijCpJaVvBArpOOK7gAAjDiAAI9mwNWolH/8uyqk0HAWtaqhh1+isG+e306Jq5OdBzx9pzqc&#10;rCi4o+CabhBOpAaLBgAAjBmAAI8mwFGw9X/MuqGsk2/2tR+oy1+Nr+Ol2E53qwmkGjxvpryi/yiz&#10;o1ObhRBso0SLGwAAi/+AAI7Uv/C5yX+uui20m2/ttJuwLV+Hr1Gs+k57qnCrXDyApiCn9Sjcosib&#10;oBCworiLSAAAi+uAAIS00J9483XXyll4g2auxG94W1cRvtZ4fUazuZN42jUHtQh5WCD2snd5rgfr&#10;stl7RQAAifmAAIRiz5+AbnWbyX5/Z2Zww4x+rVbOvdZ+REZxuHR+KTTZs8x+UCD2sP5+nwhnsOp/&#10;5wAAihaAAIRKzoWHxXVvyHyGQWZDwoWE+laZvL2EIUY/t0uDnjS+spGDgSELr5WD+AjmryiD/gAA&#10;ii+AAIRGzXyPFnVfx2yNGWYgwXKLZ1Z2u5uKGkYktiiJSDS1sWaI/iEsrkmJ5AldrZuGVQAAikWA&#10;AIQ5zJiWhXVYxniUB2YdwHCR8FZqupeQSUYhtRWPJDTEsFWO3yFarSCPewnMrEKGoAAAiliAAIQd&#10;y9SeIXVQxaSbGmYov46YkFaDua+WmUY4tC+VSzTjr12VSiGSrBiUQAo0qxuG5gAAimiAAIP+yyyl&#10;z3VKxO+iOWY3vsyfO1ahuOmc/UZcs26buTUOrpqbrSHNqzKW2wqRqh+HJQAAinWAAIPcypqtpnVF&#10;xFSpdmZKviimAVbCuD2jjkaEssKioTU9rfig6SIKqoKXBArnqU+HXwAAioCAAIO+yhK1xXVFw8Ww&#10;6mZkvZOs8lbyt6OqZkbCsiWo3zWIrVakMiJlqduXQQtHqLCHoAAAioiAAPKGe0Z5itr3e5x5pcL9&#10;e/Z50ap9fFh6HJFwfMN6ine7fTt7Flz2fcN7qj/Wfnh8XBsWf9F9D/BceZCE79k6egeD6MFxeoCD&#10;BKkVev6CTpAde4WByHZ5fBeBZFu6fLKBCj6XfWeA1Bl1fl+A2+5qeCaQdNdoeKyOUb/XeTeMUaeS&#10;ecyKn468emmJJXU3exGH1VqRe7qGlT12fGuFiRf2fO+FGOyYdvicBtWfd4WY074geBqV0aYBeLyT&#10;DY1SeW+QpnP1eieOa1l1etuMTTxse4WKghaae4iI3+rwdgWno9QAdpOjbLyKdy2fb6SFd9ebuYvv&#10;eJGYRnK+eVqVLFhneheSOTt1ereP1RVkeleMFOmCdUuzUtKZddWuIrspdmypKKM1dxmkfoq9d9qg&#10;InGYeKecE1dseWuYZjqWegKVrhRWeWeNwOhQdLm/HdFtdT249Ln+dc6y/6ITdnqtZIm5d0OoLHCz&#10;eBajTlaReNie6znWeWacKhNyeKaNJudXdEzLC9B5dMrD6rkGdVK9AKEZdfm2dojMdsSwaG/od56q&#10;4VXneGSmHDkzeOOh0RK5eAiMqOaRdAPXKc+4dHnPDLg6dPbHMaBFdZS/yIf/dly4928vdziy6FVG&#10;eACuLTimeHemTRIld4uMROHjhC535cwzg6N4O7Xygy54mJ7+gtF5DIdagot5nW7wgl16S1Vggk97&#10;Ajkmgpl70xPfhJ18juAfgqCCvcr3gimB97TdgcWBTZ3fgXmAzIYjgUOAdG2zgSmAQFQegTCAHjfu&#10;gYOALBJ4gyCApt6EgUqNq8lOgOGL3rNRgIeKL5xngFGIw4TUgDKHjGyGgC6GgVMMgECFjjbngI2E&#10;4hE8gbKEc9zngCqYl8ekf8WV1bGqf3aTOprqf0aQ1IN8fzyOwmtYf0iM3lIIf2SLJDX6f6yJ4RAr&#10;gHWHwdtgfz2jksYkftif6rAyfpCca5mBfmmZJIIvfmGWF2o6fn6TaFEVfqOQ8zUhfuKPSg9Af2WK&#10;UNoNfoWurcTafiCqJK7tfdWlvZhLfbGhj4EVfbCdqWkyfcuaG1A4ffmXCzRefjKVXw57foCJytjz&#10;ffO56sPIfY60ga3afT6vMZc8fRiqIIAjfR6lb2hhfT+hJ098fWedjDO4fZmbZg3YfcOJXNgQfYXF&#10;WcLrfR+/DqzyfMi415ZQfJmy439EfKCtbWedfMuolU7afPek2TMsfRugWA1TfSiJAtdkfTXRF8I8&#10;fNDJ56wwfG7CxpWCfDS7936EfDi1zWb3fGWwl05UfJesljK6fLeiTAzofK2IutHBjVF2kr21i+t3&#10;BqkDiql3fpN+iY54CX0xiJd4smYFh8V5ek2ehyh6STI4hyV7MQzWiSR8edA8i/GAx7x8ipmAPqfa&#10;iWN/zpJoiFV/fnwfh25/V2T7hq5/UUyUhh5/XDE1hhp/mAvsh4uAWs7iiqmLG7shiV+JnKasiCuI&#10;N5EvhzCHDXryhliGE2PihamFRkuPhSaEljBEhSGERAsehiSDws1+iY+VdbmxiEmTF6UmhyWQ2o/N&#10;hi6Oz3mxhWyNC2LHhMyLdkqchFGKFS9uhEaJWQprhOyGt8wmiLCf2rhXh2ycq6POhk6Zno6BhV2W&#10;wniEhJiUHmHChAiR0UnAg5OP0C6vg36O8QnSg+GGpMr2iACqaLcvhr2maqKqhZ6iiI1ohLCe2neC&#10;g++bb2DTg1iYXkj7guqV4y4HgtCVDQlRgwCGTMn5h3K1GbY3hjGwTqGxhQ+rl4x1hCCnGnang2ai&#10;92AXgtKfR0hVglicdS17gjiaSQjmgkaGBMkshwO//7VthcW6Z6DfhJ+03ouhg6mvknXegu+qwl9n&#10;gmampEfHge2j+S0EgbqecAiPga6FyciRhq7LPbTNhXTE2KAvhEm+eorqg0u4aHU1go6zAF7Vggau&#10;tUdKgZOq1iyXgV6eJghKgTWFm8IHlr11hK9ZlIp2C5wNkoN2l4fwkK53NnL4jwd3810GjZR4y0W5&#10;jHJ5pisDjE56jAapjP98nMC8lX1/LK5Tk1B+y5sUkVN+focBj4h+U3IJje1+T1wcjIh+bUTOi29+&#10;mSoni0N++gYsi2yAF7+OlFeI2K0YkjSHnZn7kDaGdYXkjniFiXD/jOqExlsoi5KEL0PxioGDuilj&#10;ik2DuQW+igqDJr5vk0GSp6vkkSiQmZi5jzeOoYTIjXCM42/ri/SLZlowiqiKHEMZiZ6JESiqiWWI&#10;5wVfiNeDob1HkmecharPkE6ZspeZjmGXA4OVjKqUhW7ZiyiSQVlAieuQUkJTiOSOxygIiKCOygUN&#10;h9CDarw8kb+mhqnFj6mi+JaQjbyfh4KXjAecSm3wioeZUVhtiUCWu0GniDyU3yd8h/CUOwTIhvOD&#10;PLtbkTmwp6jpjyWsX5W0jTWoLIHAi36kNG0sigSgmFfGiL2dg0EZh6mblScLh1WYvgSPhjyDFbqk&#10;kM+7Aag2jr22AJT5jMqxD4EEiw6sXmx5iZSoMFcoiFek10Cdh0Ci3CaqhtaaJARghaaC9roakHzF&#10;uqenjm3AA5RbjHi6UoBgira08mviiTewTlanh/utEkAthuyoxCZIhoGZ4gQ7hS+C3bLDoHp0w6FI&#10;nYh1To88msd14nxomD12jGixlel3U1Pok9p4Mj2hkkV5DCNnkkl51AFKkFl8urGwn2B95qB9nGt9&#10;mI58max9Y3uqlyR9UWfslNh9ZlMkktJ9nTzbkUB94SK5kTN+VAEsjsx/3bC7nkaHDp95m1yF9I2P&#10;mJuE+Xq2liCEM2cFk92DnFJQkeGDMTwdkFOC7iIekDWDOwERjW+Aua+8nVOQMZ5omm2OYIxul7SM&#10;tnm3lTCLM2YTkvqJ+lF+kQWI8ztuj3iIOSGVj0qIswD6jECAqa7VnHCZip12mZOXBItyluKUp3iz&#10;lGWSc2UxkhuQglC2kDOO7jrKjqeN3CEXjm2OLwDmiz2AnK3zm8yjCJysmO6f0Yqpljicvnfgk7yZ&#10;5WRjkX2XV0//j4qVPTo4jf6UEiCpjbeS4ADWimOAka0ym02soJvsmG+owYnolbek/nclkzqhfmO6&#10;kP+eZk9ujwqb8TnCjWqbAiBVjRaV3ADIia6Ah6yQmuu2aptQmA2x44lIlVGtdXaFks6pVmMgkJOl&#10;y07mjqejSjlZjQChWyAMjJCVqwC9iRuAgKwUmpzAnZrTl767b4i+lQC2VnX3knixomKfkDmtzU56&#10;jkyrXTj8jK6mZR++jD6VdgC0iKWAeqQJqpF0OZOfpux0vIKxo3x1T3EFoEV1/F5znUp2xUq8mqh3&#10;ojVXmL54axtAmWt47AAAjZ5/EaMwqZZ845MLped8m4IkonB8c3B2nzR8cF3anDl8l0oimZt83jS/&#10;l619LRrQmDV9mAAAjGyAAKJzqIqFiJI/pOSEhYFsoWaDpG+ynjGC/l0fmzyCiEl5mKOCRDQslrKC&#10;KxptlxmCxgAAi2CAAKGwp5WOL5Fjo/aMg4B9oICK/m7bnUSJslxVmlmIq0jLl8WH4TOhldGHeBoT&#10;lhqIOAAAineAAKDjptSW5pCXozWUmn+pn8KSf24CnIiQn1ucmYmO9kgslv2NvzMmlQKNLxnIlS2M&#10;7QAAia+AAKA6piKf3o/toomc8378nxaaNW1Wm9qXtlr4mNqVhkegljmT5TK7lDuTiRmElFaQ6gAA&#10;iQeAAJ+dpaGo8o9nogWlZ353noqiBmzIm0ae81pumE6cW0cqlbKakzJik52aEBlQk6KRHQAAiHyA&#10;AJ8WpUOyNI7moaSuEH30niOqFWxImtqmeln1l+CjlEa+lUyiDjIRky6fdBkmkxCRAQAAiAuAAJ6q&#10;pPm73o59oVS3IX2EndCyi2vXmoOuelmQl4arg0ZslO+pQjHOktihrBj3krWQ4QAAh7CAAJXxtQhz&#10;xIZ9sLh0N3aQrKJ0wmXvqMV1bFRnpSt2MUGiogh3Ayzwn/h3rBJuohx3rAAAiX6AAJVVtCJ8AYYf&#10;r8V7tHY0q557kGWOp7J7llP7pBF7yEE4oOl8GiyPnsl8aRJUoJ18rwAAiMSAAJTVsxmELIWMrsOD&#10;NHWwqpOCZWT8pqmB2FNvoweBf0C9n+CBWywvnbSBZxI/nz+CCQAAiCGAAJROsh+MU4Tsrc+KwnT7&#10;qaSJYGRZpbGIP1LWohiHaEA9nvKG2CvSnLqGwRIrngaGygAAh5OAAJO7sVOUkoRUrQSScHRZqNyQ&#10;iGOypOmO31JKoUCNhD/Inh+MoSuBm9uMqBIbnO6K4gAAhxmAAJMqsLec+YPLrGaaS3PUqDiX1WMv&#10;pEGVrVHOoJST5T9mnVmSwytAmwuTExIQm/KMNgAAhrOAAJK+sCWlhYNgq9WiS3Nop6WfSmLGo62c&#10;p1FuoAGajj8bnL+ZeisQmkaYlBIJmwyMMgAAhl6AAJJTr8WuRYMbq2yqeHMmpyym42J4ox+jyVEd&#10;n22hjT7OnD2guiramcqc+RIHml2MMQAAhhmAAJH7r3q3bILKqxezEXLVptCu8WIqor+rfFDcnwmp&#10;cz6em9SmzSq8mWSc5RIGmeaMMAAAheKAAIh2v+VzUXnhuvVzrWrZtkN0K1snscp0zEqKrZ51hziT&#10;qhR2RiRSqCt2twpYqgd3FwAAhgyAAIgevwV7Lnm5ugh61GqutTx6rFr0sKt6tkpPrG567jhfqNV7&#10;QyQ0psd7gQqfqC58YgAAhbaAAIfevfKC6XliuP2B9GpetCaBLlqWr4+AtUn2q0yAdDgap6yAbCQT&#10;pYGAlArfpoOBJgAAhWuAAIeXvOeKmHkBt/WJG2nnsyKH1FosroGG10mUqkGGLTfPpp2F1SPypFuG&#10;GAsXpQeFUQAAhSmAAIc+vAqSYHiltxaQYmmEskGOplnArZ6NM0k/qU6MHDePpayLliPXo1aMPgtK&#10;o7mHogAAhPGAAIbfu2KaU3hQtmeX1mk1sYiVnFl1rN+TvUj5qIySVTddpNORxiPDomuR6At0opSH&#10;vwAAhMKAAIaHut6iX3gJtdqfZGj1sO+crlk5rD6aa0jCp+yY2zc5pCyYqiO6oZiWowucoZSH2QAA&#10;hJqAAIZNumKqlXfVtVqnHmjGsGuj9lkPq7OhZUiap16f5TcUo6afCiOqoPyYHQvAoLSH8gAAhHuA&#10;AIYNuhGzPnfAtPivOWi3r/Org1j1qyOoqEiIpr2nOTcTov2kDyPCoGCYLQvxoB2IEwAAhGGAAHtu&#10;yzFy/W2ZxbZzN19YwH9zmlBzu4J0J0Cett90yy9FsyF1ZBsGsfh1awNvsE13iQAAgySAAHtoykB6&#10;iG2rxMJ6EV9ev2t52VBwukl52kCZtYd6DS9Ssah6VhtHsDF6XwQLri98RgAAgyKAAHtyyRKB2W2X&#10;w56A2F9Hvj2AD1BOuQt/oEB9tDp/bS9QsEd/dxt9rpJ/qwSXrEmAdQAAgyGAAHtwx+iJFG19wnOH&#10;nl8XvRGGZ1Alt9SFhUBeswGFAi9KrwKE3xutrR2FhAUSqpuDbgAAgx+AAHtbxuyQZW1lwXCOgF7+&#10;vASM6FACtsKLpUBPsd+Kzy9QrdyKrBvfq9CLMAWBqSSDuQAAgx6AAHs5xiWX5G1UwJqVkF73ux+T&#10;jlADtdWR9kBPsO6Q7C9hrNKRARwVqqaQCwXkp+GD+wAAgx2AAHsXxYSfdW1Hv+qcs173umCaR1AK&#10;tQyYZkBbsCWXXS95rACXeRxLqaOTIQY7ps6ENwAAgx2AAHr2xQanMG0/v1uj/V78ucGhLFAWtGGf&#10;FEBnr3WeWS+Nq1ac0xx4qOCTQAaHpeuEagAAgxyAAHrcxJ2vPm0+vuGrk18JuTioW1Aqs8ymM0CF&#10;rtekzi+5qrCgRRyzqDGTZwbIpUaElgAAgxyAAOYfdnBzGNAbd0tz8bmAeB90zKIqeOp1r4okebJ2&#10;oXFjen93o1eGe094nzsvfDF5lhadfSF56OQPdId+aM5rdYl+G7f6dnx95aDLd2V9yojdeEt9zXAu&#10;eTN95FZbehV9+ToHeu9+EhUge1R9weIxcvCJ0syadAKIZLZfdQqHEp9GdgqF/Yd+dwiFEW7zeAaE&#10;QlU+ePaDeTj5ecSCxBPEedWCC+BpcZOVOMrNcq6Sv7Scc8CQbJ2xdNGOTIYRdeaMdm2ydvaKwlQq&#10;d/KJITf+eLKHtxKUeIuF7N7JcHWgnckycZKdL7MCcquZ55wrc8WW1YSudOWT+Gx8dgeRaVMjdwuO&#10;+jcVd7uM/hGPd3GJP91sb5isDcfZcLSnurGqccujf5rbcuifeoN3dA+btGtYdTWYM1IudkGVDzZC&#10;duGSxRC0doSLS9xObuu3jMbBcASyW7CLcRWtMZm+cjCoPIJyc12jmmpydIqfTFFadZSbdTWPdiWZ&#10;JQ/+db+K0Ntvbm3DHsXlb4G9Fa+jcIi3BJjLcZuxI4GFcsmrrGmkc/2mtlCvdQmiezT0dYWetQ9q&#10;dR+KbNrLbhvOxsVEbynH5K7rcCHA85f/cSe6NoC7ck+z/Gjrc4OufVAKdI6qSTRjdP2jKA70dJ+K&#10;HNYVfw5xtsHlfxByyqz0fx1zz5cffzV00YB1f1Z13Wjuf4h29lAxf894CDSagFl5Bw9YgfJ5PNSM&#10;fVF8f8CyfXN8eqvOfZd8fJX+fcB8j39TffN8uWfTfjd8908efo19NDOQfxJ9cg5BgEh9g9MAe9KH&#10;UL8HfAKGQqpBfDOFRJSBfHGEb33+fLuDvWaifRWDJk4LfXaCmDKTfe2CJQ1MftKBg9FueoaSGL1l&#10;eryQGaiheveOMJMNe0CMaXyqe6GK3WV4fAyJck0JfHaIITGtfN6HHgx4fY2E/M/zeXKc6bvveaqa&#10;C6ctee2XQZGkej+UmHtmeqWSHGRbeyKP50wZe5ON4TDce+qMfwvCfHeH886zeJun0rqzeNSkH6Xy&#10;eRWgcZByeWqc5npKedaZkWNWelOWhEs+esyT5jAhexWSggspe42Hi82ud/Gy07mweCquTqTqeGWp&#10;v49seLmlVHlaeSyhNGKFea6dcUqEeiGaSy+DelyYcgqqesuHNszkd3O98bjjd6q4oKQQd9yzNY6L&#10;eCet63iBeJupCWHEeSekt0nleZyhay78ecGdTgpCei2G8MxVdx7JPrhKd1HDI6Nfd3e84I3Ld7W2&#10;wnfIeCSxL2EgeLCse0lUeSeo8i59eUGfbwnwea+GuMZ+iBhwirP8hzNxvqCShnJy2owbhdFz7na3&#10;hUd1C2BchNx2NUi0hJ53VS3FhPR4Ugjchk95YMVGhoB6uLLqhbt66p9zhQx7G4sHhHV7V3Wqg/l7&#10;p19bg5x8CUe6g2h8aSzYg7J8wAgvhKp9dcQShQ6E+bGohFyEMZ5fg7ODconZgyyC0nSHgrqCVF5R&#10;gmuB80bHgkSBnyv7goWBbgeYgzmBC8Ktg8ePKrAxgxaNjZzJgnyL94hxggCKfHNCgaiJNl01gWuI&#10;EkXVgUqHEyssgXiGfgcUgfiEKMFUgr2ZYa7Ygg2W/Zt1gXqUnYcpgQWSUXIbgLCQLVw1gISOVEUA&#10;gGiMvCp4gISMCQajgOaEfcAwge2jvq24gUCglppXgKudZIYUgDiaRXEcf+eXWltRf7aUwkREf6GS&#10;tCnXf7CSEwZEf/6EPb9EgUmuN6zLgJ+qTplkgAWmS4Ugf46iW3A9f0SeuFqSfxibgkOmfvaZIilR&#10;fviXQgX2fz+ECL6QgM642qwQgCa0MpiZf4SvYIROfwKqn29zfremTlnYfpWiqUMMfnegcCjffl6b&#10;ggW2fqOD3L4UgHjDwauCf9O+Y5fsfyS4wYOTfpOzNW7GfkCuSVlFfiCqc0KTfgenMCh5feabXgWD&#10;fiaDurdckVdvsaY1j55w7ZQhjhxyEoD0jMlzLmzLi5h0VFeTipV1hkDvieB2pCaBijt3gQMqiiR5&#10;vbZYj+F5U6VDjkd5npMejNR56X/5i4d6P2vWil96qVaqiWZ7JEAKiLV7mCWyiPp79ALbiIR9abVJ&#10;jouC6qQMjQKCXZIDi5KB037XilOBaWrMiTeBGVW7iEqA4z82h56AuiT6h86AuAKVhxaAorQsjU2M&#10;laLUi8uLPpC2imqJ6H25iSqItGm9iB+HrFTOhz6Gxz5rhpiGDSRQhraF5gJZhdmBlrMFjEuWSaHC&#10;isuUOI+ciW+SLXyLiDqQN2iwhzGOa1PfhmGM5T2lhb2LryOzhcSLuQIlhMqBc7IGi4WgH6C+igmd&#10;WY6YiKyaj3uSh3mX2mfKhnGVW1MShZiTMTz+hPeRriMshOyRIQH5g+WBVrE1iumqDp/riXGmlo3A&#10;iA+jDXq8htmfnWcFhdWce1JqhP2Z1Dx1hEqYPiLAhDCVnQHVgyeBPbCSinK0J59AiP6wAo0Jh5ar&#10;vnoChlanl2ZRhVCj4VHGhIOg9Dvwg86fXyJhg5SXPwG4go2BKbAgihq+i568iKq5woxuhzu0xnld&#10;he+v7mW5hOKrwFFEhBOo5jt/g2SlMSH/gyKW/AGgghKBGaibmulvCJiOmHNwQYelljxxaXWwlDxy&#10;jGK1kmhzt06SkNV05zjUj8J19B6jkIZ2hAAAinJ7RafKmZ14J5fSlz14gIbXlQ543XTkkw15R2Hr&#10;kTt5xU3Qj6x6UDgZjpV6zB4GjzV7CwAAiNl+k6bvmFeBO5bRlgmAyoXpk9uAZXPtkeWAHGEFkB1/&#10;8U0Bjph/3zdjjYF/1h13jf5/8wAAh3KAAKX1lzaKQJXClOqJH4TGkseIDXL2kM2HD2AbjxOGQUw5&#10;jZaFlTbAjH6FGxz8jN2FZgAAhjuAAKULli6TcZTOk+yRo4PLkdCP4nH2j9yOM19GjhaMs0t+jKWL&#10;fTYqi4yKrhyPi9CK4wAAhTCAAKQ0lW+cxpQNky+aUYMKkQ6X3nEkjxqVhl53jVqTaErKi9+RrjWY&#10;isWQxxwjivKPkQAAhE+AAKOBlNqmLpNSkp6jGYJKkHqf+nBojoGc/F3JjMOaU0o2i0aYPzUlihaX&#10;lBvRiiySzwAAg5WAAKLxlGmvu5K9kjGsC4GrkAeoRm/HjgSkp10tjEShikmmis+fZDS0iZid2RuL&#10;iYeSnwAAgv2AAKKKlBa5mpJIkeC1W4Ejj66w8284jaGsv1yqi9ipUkk3imCnSDRSiTCi1xs3iRiS&#10;ZwAAgoSAAJpSpNtuhIs8obpvr3tZnt1w0mp7nDhx9FiVmcZzG0Vul690PzBylmV1KBX/mE11KAAA&#10;hiB+aZmyo7t3Loq0oKR3hXrDncF36WnkmxF4Xlf8mJt450TdloJ5ei/qlSp57RWmltR53AAAhQCA&#10;AJkLooZ/wYnqn31/XnoKnJZ/DWkfme1+4FdGl3p+0EQ7lWZ+2S9ilAd+6BVUlXh/CAAAhASAAJhK&#10;oWWISokNnmOHRHkYm4aGU2hOmNmFhFaAlnOE40OTlGSEai7ekv+EKxUHlD6EgAAAgyiAAJd+oHyQ&#10;3YhDnXyPQnhHmqGNvWd0l/eMWFXRlYGLGkL8k3uKNS5skgyJ0RTKkxuJQAAAgmyAAJbXn7CZq4eX&#10;nLmXeneXmd+VV2bJly+TU1UvlLeRjUJ7kpuQQC4MkSeQDhSSkhSNRgAAgc6AAJZGnxyij4cYnCif&#10;z3cVmUSdDWY5loqadFSdlBWYQUH/kfyWyS20kG2WhRRhkTiNyAAAgUuAAJXOnrGrl4adm72oTnaS&#10;mNKk+WW2lg6h11Qek5WfUUGHkYKeEC1Yj+mb4BQ5kISNrAAAgOCAAJV1nmK08IY7m2uxKXYimHit&#10;RmVBlaqprlO0kyqnDkEvkRKlOi0Oj32edhQCkAyNhwAAgIuAAIycrzRuAH5Xq3tvF29dqANwL195&#10;pMBxS06MobtyaDxBnzdzdyfNnfd0JA0voLhzxQAAgn+AAIwsrjl2QX4Gqnp2jm8Apu128l8ao5V3&#10;bE4roIN3+zvonfR4jCeEnJl45A06nuJ40QAAgcWAAIu6rQ1+XX1zqVh9/258pcJ9u16Loml9ok2n&#10;n1Z9qDt5nMd9xiczm1d93g0/nTZ+OwAAgSGAAIswq+qGZ3zPqDqFd23DpKuEol3roU2D+U0RnkOD&#10;gTsAm7SDNibgmjWDLQ0/m7WDEQAAgJOAAIqbqvmOg3w0p02NDW0eo8GLtF1BoGKKgUyJnUyJiTqN&#10;msGI7CaUmTGI/w0/mlyHPQAAgBqAAIoQqkGWxHuuppaUzWyYowWS7Fy6n6GROUwJnIWP0Toymd2O&#10;9CZbmD+PWw1CmSeI9wAAgACAAImoqZ6fIHtApficq2wmomSaRlxInv2YGEuhm96WXDnjmS6VhiY2&#10;l16U3A1KmBGI/AAAgACAAIlLqTSnp3sFpYqkvWvnoeShzlv4nmKfI0tKmzmdOTmKmJmcrCXzlsuZ&#10;cg1KlzmI/AAAgACAAIkDqOiwgnq8pTOtKmuVoYKpwFujnfamvUr/msWk+jlOmB+ixCXIllGZjA1D&#10;lqCI9wAAgACAAH9yuf9tbHHhtcBuaWOxsb1vcVSrrelwgESZqmBxjTMBp5NyeB67ptFywQW9pz9z&#10;bQAAgACAAH8zuR91UHHHtMl1jGORsJ516VSKrKl2YkR2qQl28DLrpiZ3dR7EpTB3kgYgpSF4xQAA&#10;gACAAH75t/F8/nFvs598nWNFr2d8XlQzq2h8VEQqp8J8azK2pNV8lh65o7V8oQZyozZ9owAAgACA&#10;AH6qtr+EknEFsnGDsGLGrj2C8VPKqjiCZkPJppaCFDJyo6SB8B6komKCFga2oX+B5AAAgACAAH5M&#10;tb+MOHCksXKK4WJbrT6JsFNVqTeIrUN0pYaH8DIxopOHnh6QoTSIKwbxn/qEsQAAgACAAH3wtP6U&#10;BnBPsK2SQGIIrHGQl1MCqGKPJkMlpKqOEjH+oZ2NtR6BoCON4AchnqOE0gAAgACAAH2ftGmb5nAL&#10;sBKZtmHGq8mXmVK+p6+VxELio/aUgjHSoN6Ueh5+ny6SpwdOnXiE8QAAgACAAH1qs+mj5W/Yr46h&#10;UGGQqz2ezVKGpxucqUKso1ybcDGcoEqa4h5mnnyUjQd5nHaFDgAAgACAAH02s5usR2/QryupVmGE&#10;qsGmXVJkpoKj60KQoq2iwzGUn4+f8x52ncmUmQegm8WFKAAAgACAAHKvxUhs3mWlwKxttFgdvDlu&#10;n0nTt+xvlTp1tAFwgSlTsTRxLRSWselwuAAAqyl0ewAAgACAAHKixHd0cGXDv7F0i1g6uwR01Unx&#10;toZ1QDqWsnZ1vymNr392IRUVr8R1uwAPqel45wAAgACAAHKjwzp7uGWqvnJ7RVgmubV6/UnWtSR6&#10;9zqIsQN7EimerfJ7OBVurd57BACjp9N9LgAAgACAAHKVwe2C2mWAvSaB+FfnuGqBQkmos9KAzDpm&#10;r62AlimcrIqAkBWvrDCAzAEhpfiAxAAAgACAAHJ2wNKKC2VfvAeIyFfAt0WHtkl1sqiG2jpRrnOG&#10;USmeq0eGSRXtqq+GkAGRpFWBDwAAgACAAHJRv/mRaGVKux+Py1eytk6OVElnsaiNIjpBrWyMXimo&#10;qiGMhRYnqViLgwHxouqBUAAAgACAAHIwv1CY02U/umKW4FeutX+VCkljsM+TjTo/rJCSwim2qTiT&#10;BxZgqC2PIQJHobSBigAAgACAAHITvtOgYGU9ucyeGlextNWb7klksBaaOjo6q9KZtim3qH2YeRaF&#10;p02POgKNoLOBugAAgACAAHH+vnaoNmVDuVClole7tEOjKElrr3ehazpFqymgUSnQp8qcRRaopo+P&#10;UgK6n/OB2AAAgACAANm1cYFsqsUOctduN6+/dBtvt5mbdUlxLYKsdmtyo2rrd4p0G1IFeKB1gjZ6&#10;eaB2wBICenl2rde3b1d33sNwcNx4R65JckF4t5hLc495NIF0dNJ5vmnHdg56UVDrdzR61jVoeCF7&#10;PhDOeMJ6rdXibYSDHcGkbxuCZ6y1cJmBwpbMcgCBSYAcc16A6miTdLKAnE/ZdeWASjRsdrx/7w/A&#10;d0F/ItQZa+qOSr/VbY6MkKrubxmK8JU6cJeJdX6wcg6IMWdXc3aHBE7MdLSF4jOAdXKE2w7WdfOD&#10;MNJ6apSZb747bECWzKlUbdaUP5Oub16R1X1ScOKPlGYlcl6NkU3Oc6SLqDKldEeKGA4OdNSGqNEm&#10;aYqknbzrazihI6gCbM+dqpJhblyaUXwcb+iXKmUKcWiUP0zjcraRpjHgcz+Pzg1lc+OJDtAVaLmv&#10;1Lvdameriqbra/mnK5FJbYWi53sYbxie5mQmcJ+bM0wZceiX7zE6clqWFAzZcxuIsM9HaB+7FbsQ&#10;acu2AaYMa1Oww5BebNarmHovbmqmxmNXb/iibUtwcUOeyDCqcZebkAxncnmIYs65Z7zGYLqAaWHA&#10;faVhatq6Y4+cbE20YHltbdquz2Knb2ip70rOcK6mUDAacOuf7gwMcfeIJcpaeeRri7d9emRtS6PB&#10;euZu648Ce2hwdHlVe+5x+mK1fHxzf0rSfRV07i/hfdB2Hgs5f2R2N8jpd+h2PLZXeJF25KKkeS13&#10;g43secR4InhCel14ymGvev95eknZe6J6Gi71fEl6kAprfbF6qMdldiqA5LSuduaAh6Ecd5WALIxz&#10;eEN/6HbyePV/uWCFea1/mEjPelp/cy4HeuV/QAm2fDN+1sXTdKWLerMLdWuKM594dieI8osDduSH&#10;xHWid66Gv19feHiF0EfVeS2E7y0weZyENAkZeuiCd8Rbc12WE7GXdCqT9p4EdPCR2YmXdbePzXRl&#10;domN4V5Id2aMLUbteCCKnSxseHKJigiTecyFk8MkclugwrBicyyd15zOc/Ka3ohodL6X9HNKdZeV&#10;M11LdnSSrkYbdzSQiyu9d2uPeggieN2FgMIrcY+rfq9mcmGnzJvNcyOj+Ydoc+6gM3JddM+crFx9&#10;dbGZdkVqdmmW0SssdoeVVwfEeBeFQMFucPi2Ta6kccex2Zr6coGtMYaOc0Sok3GHdCakTVu9dRGg&#10;jETOdcmdwCqudceaIwd4d3aFDcDwcJTBNq4XcV68A5pScgm2iYXWcr6xHnDVc5msK1sedISoCEQ7&#10;dTulECoqdSOcggc7dvaE5LtugpRqnKoxgjhseJfrgfluKoR5gdFvv2/8gblxTVpwgbhy2UOAgd10&#10;RykEgoF1UwU8g7t2jbpMgL10s6kQgI11jZazgGV2VoNPgEt3F27lgEJ33VlwgFB4pkKTgHh5Wigu&#10;gPx5yATIggx60rkcfw5+zafCfvl+t5WYft9+nIIkfth+hm3Pftx+g1h5fvh+jUG6fyd+kiduf45+&#10;fARigJF+kre8fZSI1aZcfYaH7pQOfXyG/oDJfYGGFWyQfZ+FTFdhfcyEmEDMff+D9iaofkSDhAQJ&#10;f0iB1LZtfFmS4aULfFCROJK/fFCPf3+EfF2NyGt3fICMLVZofL6Kxz/+fPSJkCX/fRiJBgO+fi+C&#10;iLVVe2KdDKPze16ao5Goe16YHn51e26Vm2p5e5WTPFWKe8+RHj9GfAmPdSVofA+PAAN+fUGCXLR1&#10;ep6nSaMNep2kJpC8epmg1X2KeqediGmgetSadVTOexKXvz6sez6VxiTseyqUIANJfH2CObPMegux&#10;oKJYegytxo/4ef+pr3zCegSlmWjcejGh3VQaenmeuj4ZeqOc5CR/emqYUgMee92CHLNceae8IKHS&#10;eae3mI9WeY2yvnwUeYOt6Wg5eaipl1OMee6mQT2XehqjfCQLec2YXwL8e16CBKzYi71p2pz5ioBr&#10;u4v9iX5tcHnAiKlvCGZph/FwmFHsh2JyJDvohyBzhSGxh/V0TgAAh4F3JKvzigJzZZwHiPh0VYru&#10;iAx1Mni5hz92CGVxho124lEHhgZ3vDsRhcB4eCD2hmp4xwAAhZV7FarwiGp825rVh3t8+YnZhph9&#10;C3edhdp9IWRxhTR9RlAphLh9dTpRhHJ9mSBVhPR9kAAAg+Z+iqnRhvaGWpmkhg+Ft4iQhT6FAHaL&#10;hIaEU2N5g+2Dw09cg3mDSTmmgziC4x/Gg5iCuAAAgm+AAKilhcOP25iYhOCOioeDhBeNInVig2eL&#10;tmJvgtaKZE5rgnWJSjjhgjKIbh8ygmaIewAAgS6AAKerhNeZfpeWg/qXfoaBgzCVXHRvgoCTM2GM&#10;gfGRME2qgYaPeDhFgUWOUh61gViN3QAAgCCAAKbihByjMpbIg0WgiIWtgnadrHOZgcKaymDEgTeY&#10;Jk0AgM2V8jfHgHaUuh5RgGySVwAAgACAAKZKg4+tCJYjgr6puoT4geemJnLhgSaijGASgJefVkxT&#10;gDmc2Tc3f9+btR34f6eURAAAgACAAKXjgy23GpWkgmCzM4RegXyu63I8gKmqoF98gBCm70vXf6+k&#10;ejbNf1iheR2efw2UBwAAgACAAJ6mlR5pTo/UkyZrI3/ukXls1G7MkANualyNjrBv9kkPjZ1xdDPW&#10;jRByshmHjqJy9gAAgxZ6vJ3sk5RyWo8WkchzTX8UkCd0M236jqx1FFvEjVh1+UhVjEV22TMoi613&#10;ihj9jQB3gwAAgaF+H50YkhN7To4QkGJ7fX4hjsZ7p20AjVh72FrgjA18GEeOiwF8XzJ+imN8kRh+&#10;i3x8bAAAgFqAAJwZkLeEK4z9jwuDs3z2jX6DNWwJjBCCuFn6itaCWEbOidOCCTHliTCBzRgRihKB&#10;2QAAgACAAJsmj4SNLIwAjeKMEHv4jF6K6WsIivaJv1ktibWIskYciL6H3DFZiBeHUBewiMaHWAAA&#10;gACAAJpSjqCWUYs/jQaUmHs3i36SxGo1ihSQ8FheiNWPRkVth9SN8TDLhymNTRdJh6yMBQAAgACA&#10;AJmkje+fgoqHjFqdMHp5is2atWl6iV6YPVetiCGWCkTVhxyUWzBehleT9Bb/hrKPjQAAgACAAJkc&#10;jWiozIn1i9il6XncikSizWjciMmft1cSh4idD0RAhoubSS/mhb2aKRa+heGPYQAAgACAAJi9jQiy&#10;VomEi3uu8XlWidyrOWhOiFKnkFaRhwaklEPVhgSi9i+GhTifHRZrhUiPKAAAgACAAJDYnuFozILX&#10;nExqjXPfmgJsNGPEl+9txVKHlgtvST/slIZwsStKk+hxsxBslt5xLwAAgAB90JBAnY1xY4JImxBy&#10;UXM8mMNzOmMmlqN0IlHwlLZ1DD9lkyp16SrTknV2ehA4lPV18gAAgACAAI+YnCF52YF1mbp6EnJ9&#10;l216TWJglVN6lVE9k2p66T7LkeF7QCpZkRx7cRAGky97JQAAgACAAI7PmsyCPYCSmG6B23GEli2B&#10;eWGQlBOBJlB7kjeA6j4qkLOAwinej+KAqQ/SkZKAqgAAgACAAI4AmbSKqH/Gl1mJuXC0lR2Ix2C0&#10;kweH3k/WkRyHDD2bj6CGeil3jsGGPg+tkBaFewAAgACAAI1VmMaTR38XlniRy3ABlDyQQGAKkh+O&#10;uk8zkDONYD0ljp+MaikijbaMXQ+LjsCJkQAAgACAAIzGmBib936alc+Z+G+Ck4mX1F96kWCVuU6e&#10;j3WT8TyljeKSzSjPjNiSxQ9pjZ2KawAAgACAAIxVl5mkv34ilVKiQ28AkwOfk172kM2c8U4djtya&#10;1DwmjU+Z3ChrjDiYGg9LjKyKVwAAgACAAIwBlz2txH3DlPSq3G6RkpqnqF6CkFakkU20jluiUTvP&#10;jMag9Sgfi6+bIQ8ci/mKNwAAgACAAIOJqRNoN3Y8pfZp4GgVox5reFjioHhs/kiLng5ucjaynDVv&#10;tyJem+NwWghYna9wIAAAgACAAIMSp/JwZ3XepNZxR2etoedyLFiBnydzFkgwnKtz/jZnmsN0yyIr&#10;mkd1HgiAm3R1MQAAgACAAIKWppZ4aHU/o4h4omcioJN45VfvndJ5PUewm1R5oDYAmWd5/iHrmMx6&#10;FQidmWd6pwAAgACAAIIApUKAUHSQojqAAGZfn05/tldOnIx/gkccmhh/aTWLmCl/XyGhl3V/WAiu&#10;l4t/kwAAgACAAIFkpCWIR3PwoSSHeGW1njyGrVafm3mF8UaWmPqFXDUblw+FAiFalkKFFAi8ld+D&#10;0QAAgACAAIDYo0uQX3NooE6PGWUunWGNy1YVmpiMj0YTmBKLiDTIlgeK8SErlSSLYgjMlGCF8wAA&#10;gACAAIBtopCYh3L3n5mWzmS4nKiVAlWdmdqTTUWml1GR8jR3lTyRWyEVlB6Q6Ajikw6GAgAAgACA&#10;AIAUohSg03LDnxueuWR+nBecbVVRmSyaOEVQlpWYpjQXlI6YYSDGk2+VfwjokgCGBgAAgACAAH/R&#10;obypXHJ9nrem7GQum6akMlT6mK2hpUUClg2gLTPZk/yefCCZktiWCgjjkTuGAgAAgACAAHa0s8Fn&#10;f2n1sDhpCFyArOVqjE4YqbxsAj6HpuJtXC09pOtuaxi5pZdubAGJoqpwAgAAgACAAHZastBvUmnK&#10;ryhwHVxXq6Zw+U35qFRx3T5wpV5yvC06o0lzahjjo6dzRgH+oDd1YQAAgACAAHYMsXx26Glgrdh3&#10;G1wCqkd3YE2gput3wz4oo+x4LS0Qocd4hBjuoel4VAJenfl6WAAAgACAAHWssB1+XWjprH1+Flt3&#10;qPN93U00pZR9wz3Hopl9xizQoGp90RjnoFp9vAKsm/p+rwAAgACAAHVErvSF4Wh/q1iFLlsFp8+E&#10;h0y3pG2D8z1yoWSDjyyQnzKDaxjZnveDvwLtmjuB+wAAgACAAHTkrhONimgoqnWMclqvpuOLWExf&#10;o3mKWD0eoGiJmixfnhiJaBjSnbaJgwMjmLaCHwAAgACAAHSUrWWVPWfmqcGTylpupiOSQ0wYoq2Q&#10;3jzUn5qP7iwwnTuQBxjanJWOWQNWl2qCQgAAgACAAHRdrNedAmexqS2bO1oypYaZVkvYogaXozyU&#10;nuyWtSvrnJOWdhi7m8aQuQOJllOCZAAAgACAAHQurH6lF2e0qL6jGVoupPyg0Eu4oV2eyTx7nimd&#10;8yvrm76bkxjRmvKQyAOslYyCfAAAgACAAGoyvwNmtF3Ou0BoDlDjt5ZpcEMjtAVqxjQqsOhr9CMf&#10;rz5sog4hsUhr4wAAnwRzsAAAgACAAGntvj1uMl3Pujlu2FD1tkJvnENFsndwbjRbry5xMSNzrUpx&#10;nA61ruhw5gAAncB4KQAAgACAAGnNvOd1ZF2duNp1gFDVtM91uEMmsO12GTRRrZB2fCORq4h2rg8c&#10;rMh2JgAAnIl8IgAAgACAAGmou3J8a11ht2Z8HlCHs1176ULyr3d73jQtrBR78COTqfJ7+A9nquJ7&#10;2AAAm2h/oQAAgACAAGl6ujGDf101tiOC2lBWshWCS0K0riuB1zQUqreBmiOUqIWBng+pqTCBrgAA&#10;mmyAAAAAgACAAGlOuTyKu10etRyJyVBEsQCI3EKerQ2IEDP8qZGHkiOdpzqHwA/mp6uGuAAAmZCA&#10;AAAAgACAAGkpuH+R/l0UtEeQyFA/sBiPgkKUrBuObDPxqJuN4SOnpjKORRAiplmK6QAAmN+AAAAA&#10;gACAAGkNt/OZWV0Xs56X5lBEr1mWVUKSq02VCDPkp8eUtiOcpV6TzBA/pVmK/AAAmEiAAAAAgACA&#10;AGj6t4+g610jsxOfSVBRrrWdfEKWqpucJTPppwubbiOxpJSYIhBWpIOLDAAAl7KAAAAAgACAAM1Q&#10;bG1mRLnnbjBodaXTb9hqkJDgcWNslHsOct9ujWRVdE9wfUxsdaRyUDGtdqlz1g3HeDFztstcae5x&#10;VLhYa+dyZ6RtbbZzd4+fb2d0hnnjcQZ1l2M+cpZ2pUthc/p3mzCxdNx4VQzmdnR35cmIZ8l8YLaR&#10;adx8XKLha8t8X44mbZl8fXiRb1Z8qmIScP983kpZcm99BC/Gcyt9BAwhdO58g8e7ZeKHULTCaAqG&#10;UKEbaguFYIyaa/KEh3cqbc2D02Dbb4yDL0lUcQWCjS7pcZmB6wt2c5uAuMYYZEaSNLMpZnyQVJ+D&#10;aI2OfosPaoOMu3XXbG6LF1+ybkOJokhgb8KIQS4ecCuHHwrkcniEUsTFYwCdIbHdZT+acJ44Z1WX&#10;tYnKaVOVCnSma0eShV6lbSGQM0eCbqaOKS1pbuaMxQpocYSHCcO2Yf2oE7DUZECkl50qZlWg+oi7&#10;aFSda3OpalKaE13IbDOW/0bHbbGUVCzSbcuS8woCcLmGxMLtYTyzCbANY3+uxJxTZY2qTIfbZ4Wl&#10;23LKaYShuFz/a22eBUYkbOqa/SxPbNmYXAmvcBSGjMJqYLu9/q+FYvq455uyZPizk4clZuKuTnIX&#10;aNqpc1xdasKlPkWLbDeiPivGbACcqAltcBKGX76vdI5lYK0EdYJnvppsdnFp74a+d1pr/XIPeEJt&#10;+1xaeSxv7kVTeg9xuysDet9zGQeAfRZzfb1Gcj1v8Kvpc2ZxO5ladHVycIW2dXZzmHEOdnN0vVtq&#10;d3F130R2eF125Co4eQV3kAb1e1t4FLvAcC56a6o+cXJ6tpfTcpp6+YQ/c7Z7Qm/BdM97lVpEdeR7&#10;7ENzdtZ8MilYd058PwZ6edZ8bLopbl2Eyqiab7KEM5YxcOyDloLXchuC/m54c0+CgFkndHiCDkKF&#10;dW6BnyiRdbeBLgYPeIWAMbiubNGPKacnbjKNw5S/b3yMUIFscLiK321GcfeJhFgaczSIUkGodC2H&#10;OyfedESGeQW0d2SDbLd4a5aZmqX0bP+XbZOPbk2VI4BDb5GS2mwwcNmQr1cpchaOt0DicxONEic+&#10;cvuMVgVndt6Dp7aCapukFKT8bAihJJKSbVSeBX9Jbpqa5mtHb+uX+VZgcS6VVkA+ch+TOCa8cd6S&#10;IwUnd0qDfLXLad+ul6Q+a0yq55HFbJGm+H52bc+jBmp3byKfYVWjcG6cNz+mcV2Z8yZJcOqW4gT0&#10;d6GDWbVWaWK5JKO4asm0t5Eja/6v+H3GbS+rPmnPbnqm8lUPb8WjZz8YcK6hDSXHcBWZiwTKd+eD&#10;PbBwfP9krKBNfR1nHY8RfVRpV3yWfZxrZ2j+ffFtZVREflZvUz4RftVxDyQAf6tyJgH3gWd0Aa9T&#10;etFuoJ8zeydwE43fe3pxaHt1e9VyqWfzfDpz41NTfK91FD04fSx2HSNDfcl2nwG2f654ca4deNV4&#10;kZ3geU15GYy+ebZ5kXpLeiZ6AGbkepx6dlJmex967Txwe517TCKcfAJ7VAF9fit8V6y4dxCCZ5xz&#10;d5iCJYs3eBaBz3j6eJaBcmWueSeBJlFaebyA5TuPejqAoyHmemSAVgFLfdF/uqtmdZeMQJsgdiqL&#10;QInldrSKJXexdz+JAGScd9eH61BmeH2G+zrHePqGKyFJeOiFzAEgfhiAw6pPdGmWMpoJdQOUeIjR&#10;dZGSlnakdiOQqWOhdsGO1k+Sd2ONNzoZd9+L+SC/d5iLtgD9flWAq6lwc3igL5kldBedvofqdKOb&#10;FnXBdTWYZWLMddqV4k7bdoCTsTmKduuSKCBRdnOQzADffoeAl6jKcsGqOZhzc2KnFocrc+ijrHT/&#10;dHKgOWIOdRidE04rdceaeDj9diyZEB/vdXqU9ADHfrCAhqhcckS0WJfwcuKwioaPc1usYnRac9eo&#10;OGFzdHakgU2ldSKhsDh8dYOfhh93dKiVRgC0ftGAeaJ/hcVkGZOghRZmiYOXhJxownI/hEdq0V+4&#10;hAtsykvxg/JurDaBhCBwSBxlhWFw5gAAgEx2uqGYg7htg5Kng0VvCYKAguhwbXE1gp9xvl7Dgmtz&#10;BEsXglp0OzXAgn11OBvIg291ZgAAgAB6uaCLgdl21ZFmgYh3i4FdgTt4K3ASgQN4wF3AgN55VUo4&#10;gNd55DUFgPN6Txs3gZp6LAAAgAB+Op9mgBmAJZAzf92AIoAXf6eAA28Tf3l/3lzbf2R/wkmAf2Z/&#10;rTR4f35/lBrKf+F/VwAAgACAAJ47frCJfY8kfn2Iz38HflCH/23kfiuHHVvWfh6GSkiRfjKFmTOy&#10;fkKFDRo5flmFDAAAgACAAJ1EfZCS7o4kfWWRlX4KfTqQD2zyfRmOd1r1fQ6M+EfXfRmLsTMcfSSK&#10;3RnHfPuKZgAAgACAAJx9fKqcZ41ZfIaaaX09fFeYLmwmfDSV5Fo0fC6TyUc0fDiSCjKlfCuRJhlx&#10;e8eO2QAAgACAAJvle/ul84y2e9yjVXyOe6ega2t3e3mdclmJe3GayUaPe4OYwzIfe22X+RkgesSQ&#10;/QAAgACAAJt9e3+vn4w5e2Ksbnv8eyGo2WreeuSlPFj+etKiHUYZeuCgGjGvesadnxi4efKQtwAA&#10;gACAAJTRjwxjkobyjZ1l8XfwjHloIGefi4lqJ1YbirtsFUM9iipt4S52iilvRxPIjJtvFAAAgAB6&#10;QJQQjS1seoYri/dt/ncOiuVvaGbLifRwwFVZiSVyC0KRiJNzPy3fiH10HhNiin1zrAAAgAB9tpMx&#10;i191R4Ucik12DnYYiUh2xGXUiGR3cFR9h594GkHXhxN4uS1Jhu55HxMDiH94mgAAgACAAJIsibh9&#10;+4QLiLJ+JHTyh8F+NWTqhuJ+O1Ophi5+R0Euhal+VSzLhXZ+VBK5hqB+BgAAgACAAJEwiEyGzIMP&#10;h1OGV3P8hmuFw2P1hZKFHVL1hNmEgUCchFyEDCxbhCCDvxJ3hOiDhgAAgACAAJBXhzuPvoJUhkqO&#10;snNDhWCNd2MihIWMJ1Ikg8yK8D/yg0SKACvSgv2JnhIfg2eIOgAAgACAAI+ohmKYtYGahXiXF3KF&#10;hImVOWJng6mTRlFtgvKRij9VgmWQQitvgfuQHRHlgh6MGQAAgACAAI8ghbyhvoEJhNmflnHpg+Gd&#10;G2HMgvSai1DVgjeYWj65gbKW9CrwgTqWRhGygRGL9wAAgACAAI6+hUWq94CXhGWoV3Fjg2KlRWE/&#10;gmKiIVBYgZefmD5WgQqeZSqbgI6bNRFxgEWLywAAgACAAId8mJ1jFXpplphlWWxElONneFzhk2Rp&#10;ckxJkg9rTTo2kSBs9SXZkThuAQs8k5VtdAAAgAB9RobVlv1rinnPlR9tAmuZk2luZ1xFkdtvv0u8&#10;kHtxBjm+j4FyJyV4j3ZyyAsukRhyRQAAgACAAIYglUhz23juk4h0pWrSkdl1ZFt7kFF2HksMjvV2&#10;1Dkujfp3dCUOjdR3uwscjsh3fQAAgACAAIVIk7B8Fnf+kfx8TGnMkF18c1qmjtp8l0pLjYx8wDiR&#10;jJR85SScjFh85gsBjLx9DAAAgACAAIRvkl2EWXcqkLGEB2j4jxiDoVnGjZqDMUmojEGCyTgFi1GC&#10;hyQ4iv6CZwrtivGB7gAAgACAAIO6kUeMyHZyj6iL72g/jg+K9FkYjImJ60kGiy6I/TeciiWIWyPr&#10;icCIawrZiWeGFAAAgACAAIMmkHSVRHXxjt2T8Ge8jTuSYliGi6iQxUhrik2PaDcUiUKOmCOeiLKO&#10;xgrGiB2HSQAAgACAAIKxj9adznV2jkKcBWc6jJeZ71gEivaXzEfqiZOWGjaPiIyVayM0h+mUFQq2&#10;hxCHPgAAgACAAIJaj2SmhHUWjc6kW2bLjBehx1eRimefL0eEiPedUjY8h+WccCLuhzmXngqVhkaH&#10;KAAAgACAAHqQoqVicG4ToCZklWCrne5moFIgm+doikJYmh5qTjDimP5rwxyBmcFsPwPfmKFsvgAA&#10;gAB/0Hn8oUFqe22gnsxr4mA0nH9tQVG5ml1ulUIBmIBv0jCjl0pw1Bxml89xBwQglhBx0gAAgACA&#10;AHlrn6JyWGzunUJzIV+dmvRz5lEhmNF0rEGClvJ1aDBElbF1/hw2lgV1+wRSk8V3TQAAgACAAHjE&#10;nhB6HWwym7t6YV7NmXh6nFB8l1h63EDslYF7HS/TlDx7Txv3lGd7MQR0kcB8TAAAgACAAHgbnL+B&#10;72uImnKBuV4emDWBdk/IlhOBLUBolDSA+C9kku+A3Bu1kvWA2ASOj/2AnQAAgACAAHeGm7qJ32r6&#10;mXOJOF2TlzCIdU86lQmHrT/ikyKHBy8ZkbmGsRuPkZ2HFgSojnaDJgAAgACAAHcRmt2R12qAmJ6Q&#10;xF0VlliPhk66lCuOSD9tkkCNTi7EkMqM9BuGkGWMpATHjSmDOwAAgACAAHazmkWZ62pLmAaYg1zd&#10;la6Wy05zk2GVDD8ekWWT1i5jj/uT0hswj4yRPQTVjByDRQAAgACAAHZrmdaiK2oCl42ge1yLlSee&#10;XE4cksycRD7SkMSbGS4nj0uZ8BsHjs2SRgTYi1KDRgAAgACAAG4GrTlhk2IDql1jklU6p7dlg0dp&#10;pTtnVzhNox1o9yc2ohdqGxIqpH9ppwAAmNNuYgAAgACAAG2DrBBpP2G6qRtqj1T9pkZr4UdAo6Bt&#10;Kjg3oWBuUyc/oDFvGxJxoi1uigAAly1zaQAAgACAAG0XqoFws2E5p5Nxc1SYpLRyN0beogNzATft&#10;n7lzuicbnnJ0LhKSoBNzmAAAlaB4MAAAgACAAGyhqOp4CGCvpgN4U1P9oyx4nEZqoHp47zeJnjN5&#10;QSbdnNx5bBKXnjJ49QAAlDB8YwAAgACAAGwop5B/bGA4pK9/UFOBodl/K0XjnyZ/BDcxnNB+9Cad&#10;m3B+8hKSnIZ+4wAAkuiAAAAAgACAAGu9poeG8l/Zo6WGd1MloMeF5EWFnguFUDbYm6uE5SZvmiiE&#10;1RKSmwOEuAAAkcaAAAAAgACAAGtkpbeOfV+RotKNr1Lfn+eMskU6nR6LuzaGmryLGyY7mSWLShKl&#10;maiJoQAAkNuAAAAAgACAAGskpQ+WEF9UoiaU9VKcnzOTn0TznF+SWTZAmfSRsyXpmGGRvBKCmK2M&#10;gwAAkCeAAAAAgACAAGrwpKGd419WoaScqFKZnpia90TYm6KZVjYzmReYzyX8l2qW5xKql6mMngAL&#10;j4qACAAAgACAAGGzuHxgiVX0tXxiUkmhspBkGDxhr8Nlwy27rYxnJRySrURnuAhcrqRnawAAk1hy&#10;2AAAgACAAGEwt5Fn21XHtE9pAkmSsRVqODxvrgtrZi3lq59sZBzwqwpsugjxrAlsaQAAkhd3bgAA&#10;gACAAGDqtgtu7FV3sr9vkkldr3JwRTxDrFFxBy3Wqc5xpx0UqQVxyQlcqaVxnQAAkOF7gAAAgACA&#10;AGCqtGR12FUlsRp2GUj9rdB2YTwEqqt2ui2qqCB3Cx0XpzJ3Bgmop3p3OAAAj79/FgAAgACAAGBo&#10;svV80lTpr6x8v0i+rF18rTu5qTR8nC2OppV8oh0ZpY58mQnqpYh9GQAAjsGAAAAAgACAAGAusdqD&#10;8VTHroGDl0ijqySDKjubp/GCwS1vpUiCgx0lpBCCoAono8yCOQAAjeOAAAAAgACAAF/9sPyLFFS1&#10;rY2KfUiYqh+JvDuLpuGJCC1dpDGIth0rot6JIAplokqGiAAAjTOAAAAAgACAAF/ZsFeSRlSyrMuR&#10;fkiYqUiQdjuFpfmPiS1Lo0GPZR0YoeyOvAp8oR+HFwAAjJyAAAAAgACAAF/Br92ZoFS7rCyYvUij&#10;qJGXgTuHpTSWhC1Som2WLR0zoQGTTgqSoCKHJgAAjACAAAAAgACAAMETZxVf7a7TaTlitJvtaz5l&#10;YIgibSRn7nNpbvhqaV23cLls0UbHckVvECzPcyZw3QoEdipxFL8gZCVq0a1LZopshZqOaL9uLIbo&#10;atJvy3JGbM9xYFyobrFy60XJcEl0UyvocPF1XQltdGh1a71JYZV1p6uGZCB2TpkHZn1284VzaLN3&#10;pXD4atJ4XFuBbNB5EUTKbnB5rysPbtl6Cgjpctx6Lbt3X0uAXam4YfWAD5dDZGx/yIPuZsF/jW+X&#10;aQF/aVpSaxh/TUPPbL5/KSpCbOR+7Qh2cbN+hrnMXVWLBKggYBeJ3JWyYqaItYJpZQyHl25SZ2KG&#10;jlk1aZCFp0LnazmEzSmJaxmEGggUclmCP7hxW8CVs6bUXpKTu5RwYS2RtYExY6KPtm0tZgON1Fg8&#10;aDeMHUIaaeOKoCjlaX6JsQfBcuWFPrdcWnmgY6XMXVadnpNqX/WauoAxYnCX3mw9ZN6VMVdqZxqS&#10;wEFxaLuQryhgaBePygd8c1mFELaOWX+rDqUFXGKnfJKcXv6jvn9fYXagCGtuY+ecmVatZiyZj0DW&#10;Z8mXJyfsZuKVIgdEc7iE6rYKWNS1rKR+W7WxP5IDXkSspX66YLGoIWrPYx2kA1YfZWCgfkBNZvCe&#10;HyduZciZXwcYdAOEzLM3buxfR6KZcE9iMZEOcadk6X5ocvZnd2q0dD9p7VXpdYFsTT+8dqRudyYC&#10;d1pv/AQyewlxErHCbCxpq6F7bc9rjJAAb1BtUH1rcL1u/2nDciBwn1UOc3hyMj74dKBzmiVXdQ90&#10;eAPheXJ1ybAxabVz9J/Na3503457bSB1uHv2bq12jGh6cDB3YFPtcaF4Lj3+csl43CSHcuZ5JgOZ&#10;eet6Rq6SZ4J+H54maWZ+LYzaayF+LnqVbMd+KWc4bml+MFLZb+5+Oz0ccRd+PCPScOF+EANbelN+&#10;K60QZZ+IR5yzZ5iHi4tsaWmGunkuayCF4WYTbNGFFVHXbmyEZzxLb5KDxyMwbwaDUwMmeq2BgqvW&#10;ZBiSfZuAZh+Q/IpBZ/qPWXgOab+Nr2UFa3qMGlD2bRaKrzuUbjqJiCKgbV2JHwL6evmCA6rcYtyc&#10;tZqJZOyacolLZsuX/ncfaJWVhWQlalyTNVA2a/6RJjr/bRKPjyIva+qO3ALVezeB6qojYeym7ZnM&#10;Y/6j6YiEZdmgqHZWZ5+dYmNgaWqaYU+AaxSX0TpubCGWFiHJaqqTkAK3e2qB1qmtYUWxH5lGY1St&#10;W4foZSKpTXWxZtylRWLFaKKhpE76akqetjnra0qc+iFPaYqWhQKfe5OBxaWkdxVew5Z6d69huoY0&#10;eFxkdHSneRRm+2HwedNpZ04GeptrtziLe2Ztvx7LfDtu0wAAgAByYKR4dHlojZVadVRqjoUBdiVs&#10;aXOLdvZuJ2Dud8tv1U0ieKNxbDfDeWZyxx4oedhzUQAAgAB3BaM2chdyUJQCcx9zboPkdA50dHJo&#10;dPh1Zl/sdeB2U0xGdsd3NjcRd4V37R2dd5J4BwAAgAB7GKHEb/V795KNcRd8T4JYch98jHEZcx58&#10;uV64dCV86Us8dR59GDY1ddV9NhzzdXd9AwAAgAB+oqBsbiaFnJE4b1qFO4EIcHWEt2/UcYOEH120&#10;cpSDkEpVc5+DFzV8dE2CrRxqc4WCbwAAgACAAJ9QbK+PVpAgbe+OPn/4bxOM927NcCyLnVy9cUWK&#10;VUmNckyJNjTbcvKIYxvvccuISwAAgACAAJ5ta4CZE488bMiXR38Ube6VP23wbwuTJ1vucC6RNEjc&#10;cTePiDRZccWOcRuQcF2NWAAAgACAAJ3Eapai046Ka+OgV35YbQWdkW01bh2avFs2b0KYK0gwcFKW&#10;GTPRcNSVHxs6bzWRegAAgACAAJ1UafGsl44Iaz2pcn3BbFSl8myXbV+ia1qlbn2fTUe1b4qdAzNW&#10;b/+beBrEbkeSGQAAgACAAJhQf5deWopJf3BhRnsYf3hj+GqWf55mdljYf9do1UXGgC5rDTDlgL5s&#10;3ha1gj1tNAAAgAB2XJdTfRtnmIlGfTlppHoBfWRrh2mRfZxtTVftfeNu/kT7fkFwjzA5fr1xyRY2&#10;f7NxuwAAgAB6Z5Y5etdwvogBeyByAXjle2JzJ2h4e7B0N1b6fAh1OkQvfHB2KS+XfNt22BXFfUh2&#10;hQAAgAB985UFeMR554a8eSp6cneXeYV622d5eeF7OVYQek57jkNxesB73C8Jext8ChVmex17pgAA&#10;gACAAJPTdweDDoWud3+C83aEd+qCsGZNeFKCUlUfeMeB+0KWeUiBtC5XeZKBdhTpeU2BUwAAgACA&#10;AJLUdaSMS4SpdiaLh3WEdpeKkWVYdwaJg1Q6d36Ig0Hgd/aHri3GeDCHLRSBd8aGpgAAgACAAJIH&#10;dIKViYPbdQyUI3S3dX2SfGSRde6QwVN9dmyPKUFBduKN4S1advyNUxQ5dn6LFgAAgACAAJFqc6Ce&#10;zIM3dDCcynQLdJ6aeGPndQiYE1LXdYaV80ChdgCUZizadgeT/hP1dXeNfgAAgACAAJD9cv2oHIK6&#10;c4+linN9c/Sik2NVdFGfj1JTdMac/UAzdTmbaixsdTOZjBOLdLSNNwAAgACAAIssiH5d8H4Rh61g&#10;x2/Thx1jamBHhrhl2090hnFoJz0rhmZqOyi8hu1ruQ4GiP5rRwAAgAB504pRhjRmrX06haRotW7s&#10;hS1qml9zhM5sYk66hIpuDzyPhHxvjyhAhN9wjw3Xhklv9QAAgAB9WIlehAdvU3wdg6Rwo23tg0Jx&#10;2153gvNy+k3fgrt0CzvYgrF0+iezgvd1hw2eg+d07wAAgACAAIhPghR36Hr6gcV4l2y4gXh5Kl2E&#10;gTJ5qE0AgQ16HjsjgQd6gScsgTJ6qw1mgdF6XQAAgACAAIdKgFaAi3n9gBuAo2vCf9+AllyLf6aA&#10;bkxnf3uASTqof32ALSbcf46AEA1Sf/5/6AAAgACAAIZofweJT3k2ftiI02sCfpuII1vCfl6HVkuN&#10;fjeGlzn9fiyGCSZRfiSF2Q0NfnqEowAAgACAAIWxffOSEXh5fcyRBmpHfY2Pt1sNfU6OUErcfSmN&#10;DzlmfRaMLCX1fOOMOgzqfTKIlgAAgACAAIUifR2a1XfnfPuZRGmwfLeXX1p5fG+VYkpJfEaTsjjT&#10;fDSSsSWCe+aSSgzLfCeIpgAAgACAAIS4fH+jsXd0fGChrGkvfBOfOFn2e7ycsUnWe4earDh2e2uZ&#10;4CUmewyXIwyKe1+IegAAgACAAH5DkfldZnHakJFgGmRpj3FiplW6joNlB0W+jcNnOTQfjXJpGx/S&#10;jlZqFwZOjplqFAAAgAB8y317j+hlqHEqjrBnoGOyjZlpf1UZjKRrQ0U2i9xs5TO1i31uRR+OjCdu&#10;4AZqi/Zu8AAAgAB/3nyujddt0XA6jMVvI2Lki7xwYlROitBxjkSLig1yozMuialzhh82iiNzzAZ3&#10;iZ90KwAAgACAAHvJi+116W9Eiu52qmHeifl3VFOFiRN38UPXiF14ezKjh/Z45x7diEZ47QZ8h5J5&#10;vwAAgACAAHrpikp+BW54iVh+RGEZiGt+ZFKwh45+akNRhst+bTI2hmd+dx6dhox+YwaMhcZ+rwAA&#10;gACAAHoiiPqGRG25iBaF+2BehyqFh1ILhkKE+EK6hXyEcTHyhPeEIB5uhPmEOwaRhDyC2wAAgACA&#10;AHmDh/SOjG06hxqNzl/jhieMylF3hTCLp0IZhGmKsjFgg96KMh4pg6OKiQaLgvOEbAAAgACAAHkE&#10;hyqW3Wy5hlSVsV9dhVmUJ1D1hFWSfEGag4ORMTDUgviQyB24gpuP1gaJgeWEawAAgACAAHiihpKf&#10;TWxShb6dy17qhLibxlCCg6WZokE2gsKYJTCGgiaXth2Bga+T8wZ9gRSEYwAAgACAAHGvm9hcsmXx&#10;mfdfQlk7mGBhtEtOlvxj+zwKldpmByrilX1nnhYul4VnxwAAkw1pvwAAgAB/SnD3mg5kjGVnmEdm&#10;b1i0lqJoQErhlSNp+Du2k+prgyqvk25sqxYwlRdslAAvkL5utgAAgACAAHBPmBNsQmSilmptjlgO&#10;lMtuzEo/k01v+zs0khFxCSpWkYJxyhYVktxxhQBzjnB0MwAAgACAAG+TljFz42PRlJZ0rVcrkwd1&#10;ZUmNkY92EjqZkFt2qCnlj8F3CRXekNl2rQCijGt5RAAAgACAAG7XlJt7kGMXkwx74lZxkYJ8HUjQ&#10;kAl8QzoSjs98Zyl1jjF8fBWcjw58OgDDiqp9pgAAgACAAG4yk1uDWmJ8kdaDPlXckEiC+0g7jsqC&#10;oTmEjYaCVikwjL6CNxV2jWSCaADgiSeAlwAAgACAAG2skk+LJ2H1kNWKoVVUj0WJ5Eezjb+JFTkG&#10;jHaIdijPi52IURV1i+OIBAEDh9+ArwAAgACAAG1CkYuTCmGxkBeSNVUSjnmRAUdpjNOPsTi8i3SO&#10;0yhwip6PBBUZiseMoAEahtGAvgAAgACAAGzvkPibDmFfj32Z+FS5jdSYX0cQjCCWsThyirGV0Sg5&#10;icWVJxT8icmOMAEnhgOAyAAAgACAAGVipldbsFoSpB9eFU3woiNgZUCroFtijTHynwVkaCDnnxNl&#10;igv7obtlGgAAjZRt0gAAgACAAGSzpMxjJ1mmoo5k8U2ToG1msEBsnntoVjHSnP9pvyDznNVqigxP&#10;nvpp/QAAi/tyzAAAgACAAGQrouhqdVkMoLhruE0ZnpRs8T/4nJpuHjF/mxFvGiDQmsFvlQx9nGxv&#10;BgAAint3ogAAgACAAGOdoQdxq1hrnuJyekxonMlzPD91mtFz9TERmUh0jSCQmN50wwyOmhl0VQAA&#10;iRR75QAAgACAAGMOn2548FfhnVN5WEvemzt5rT7jmT957DC0l6l6JyBNly16MQyOmAF6KgAAh9F/&#10;nAAAgACAAGKQniyAVldxnBaAYUt1mfiASD58l/OAGjBVlk5/+iAllaJ/+AyVlh6AEQAAhrSAAAAA&#10;gACAAGImnS2Hv1cZmxiHeUskmPCG+D4oltyGZi/6lTKGDh/mlG2GRAyslHSFDQAAhc6AAAAAgACA&#10;AGHVnF6PK1bMmkqOm0rTmByNvj3Ylf2M2y+ulESMdh+Lk36MrwyJkyWIegAAhSGAAAAAgACAAGGV&#10;m8uWzVa/ma6WJErFl2yU7z29lSiTrC+rk0qTZx+xkluR7wy/keyInwAAhJyAAAAAgACAAFkjsa1a&#10;ZE4ar1JcjUJkrRleqjWcqxhgnicsqeNiIxWTq2FiaANFqbZjWgAAiOdx/QAAgACAAFhwsGdhfU26&#10;reJjG0Ijq2pkuTV/qS5mOic6p71nYBXqqM9ncAPSpr9oUQAAh6B2sgAAgACAAFgIrpJoaE1KrAtp&#10;kEHQqYlqtDU4pzhrzicYpaxsmhYKpnNsfAQ5o/NteAAAhmd63QAAgACAAFeurKdvOkzfqiZv/UFX&#10;p6hwuTTnpVVxbSbfo7xx7BYKpE5xqwSEoVxy/AAAhUF+igAAgACAAFdSqv12HEyKqIJ2ikEEpf92&#10;6jSKo6Z3Mya6ofV3bRYJol13KQTCnwZ44QAAhD6AAAAAgACAAFb/qa19I0xQpyp9SkDVpJ19TjRe&#10;ojd9PyaSoHR9MxYboJd9FgT/nO9+FgAAg16AAAAAgACAAFa6qKCELUwpphKEFkC5o3WDxzRBoQKD&#10;bCZ0nzSDRxYdny2DhwU+myGCegAAgq2AAAAAgACAAFaFp9KLQ0wTpTKK/UCqooOKZzQyn/6JzyZd&#10;niGJyhX/nhGJNgVNmauDlgAAghaAAAAAgACAAFZipzSSfkwMpHqSIkCnobqRVTQunyOQpCZnnS+Q&#10;mRYmnPaN5AVqmHCDqQAAgYCAAAAAgACAALUmYVNZsqP+Y9FdA5I2Zi9gN3+GaHFjTGveap9mRlco&#10;bK5pJUEqbmJrzyfrbtpt3Qa5dKNuxbMqXc5kYaJxYJpmrJDUYzZo5n5LZa5rEGq6aA1tKFYeakBv&#10;LkA1a/xxBicYbBJyXgZjdTVzQbFOWrFvAaCqXbNwSo9NYINxjHzWYyZyzmluZax0DVT7Z/51Qz8+&#10;abt2ViZRaWV3CgYXdbV4Iq90V+V5gZ7dWxZ53I2MXgl6OXtZYNJ6l2gUY397AVPUZep7az5OZ6h7&#10;xCWXZt176wXVdiR8mq2+VXiD8p1GWM6DdYwEW+OC9nneXsWCeWbiYYyCCFLIZBGBrz12ZcqBWCTy&#10;ZISBEQWddoOAbaxSU3aOZpv3VumNGIrMWhSLwHi4XQ2KamXOX+SJKFHnYnCICjy+ZCWHGSRiYnWG&#10;nQVudtODpqstUc+Y1ZrqVViWtonQWJGUg3fKW5iSWWTvXoCQVFEkYRSOhTwpYriNDCPwYMiMogVG&#10;dxaDkapQUISjNpoeVBugQ4kKV1qdN3cMWmSaO2Q3XVSXgFB4X/GVHjucYYqTViOOX2yR7AUmd0yD&#10;e6nBT5itdZmSUzSpoIh4VmyluXZ5WXCh+GOwXF6emVAEXvqbxTsoYH+aBSMiXkWWHgUNd3eDaqgX&#10;aNtZSZhjaqlcr4fPbGtf5nYlbh9i8GNlb8pl3E9/cV9opzoicq9rKiDocvFszAFMfc9u86aBZYhj&#10;d5c0Z6Vl5Ia9aZpoMXUta3ZqY2KAbUJsfU6zbvFufzl0cD5wRSBbcAJxTAEufgFzx6TeYohtjpV/&#10;ZNlvDoU3ZvtweHO4aP9x1GE4au9zJk2WbLh0aTiBbf11fB+dbS51+QEUfi14ZaM0X9d3iJPVYlB4&#10;MIOWZJR4x3JfZrh5UV/+aM153EyMaqp6Yzera+Z6zx76ap164QD9flR8ZqGoXX+BfZJgYBmBXYIt&#10;YnyBJnD+ZLiA4l7oZuGApEuXaNSAdzboagOASx5raHSAHQDqfnV/1KBjW5CLe5ErXkKKloEJYLiJ&#10;km/pYwmIg13mZUCHgkrJZzWGozZDaFiF+B3uZquF2gDZfpGAk59fWfmVdJAyXLyTzIAaXz6R+28G&#10;YZuQJF0RY+KOb0oTZdyM8zW/ZuWL4R2PZTOLjADMfqiAip6dWLufYY9zW4ic939ZXg2aW25KYGyX&#10;v1xaYriVYUloZLmTaTU3ZbKSNx06ZASQNgDBfrqAgp4dV9ipNo7qWqWmDH7DXSOip22yX3ufTlvQ&#10;YcScWEj1Y8KaBzTDZKKY5RzLYw2TeAC4fsmAfJs2cLJY94zVccxcYH1ncvFfkGy8dBtijFrhdURl&#10;ZEfBdmdoEzLyd2hqYBled81rWgAAgAByHZnhbYdijYujbu5lD3wxcEFnaWujcYxpoVnlctFrvkbm&#10;dAdtujI4dPVvYBjSdMlv3AAAgAB2yJiFaqFsIIo/bEBtx3sRbb1vVWqFbyZwxljucINyKEYYcclz&#10;dDGZcqV0fBhjciZ0kwAAgAB64pcEaAV1mYjBact2fnmDa2d3Rmk6bOx3+Ve+bmx4o0UWb8J5QTDH&#10;cIl5txfKb+x5jAAAgAB+cZWgZcZ/DodnZ6Z/PHgzaV5/Rmf4avl/OVbGbIh/LEQ5be1/KDAabp5/&#10;HhdSbgZ+8AAAgACAAJR7Y+qIkoZMZd+ICncmZ6aHVmb3aVOGjFXWau2FzEN/bE6FKy+IbOeEvxbp&#10;bHKEwAAAgACAAJOPYmKSEoVlZGaQ2HZGZjaPZmYhZ+2N4lUNaZKMfULWavSLVi8Va2qKrBadayOJ&#10;xwAAgACAAJLeYS6biYSyYzuZoXWOZQ6XdWVuZsOVOlReaG2TPUIvadKRsi6Tai6RJRZWahWN5QAA&#10;gACAAJJmYE2k84QuYl2iZ3T7ZCmfhGTZZdacnFPYZ3qaF0HBaNmYUy4iaRiXYBXlaUyOzgAAgACA&#10;AI58eOdYsYEneVJcCXK3eeFfKGL+eoRiE1IBezFk1D+de+9nXis8fMVpWxDeflBpYAAAgAB2CY1S&#10;deFhuoAQdplkQHGcd1Jmm2H9eA9o01EfeM9q6z7deZVs0yqfekduQBCIe4Vt9gAAgAB6H4wdcxtq&#10;tX69dAlseXB7dONuHWDldbtvolAydo9xEj4ad11yXSoLd+1zRRA9eRByywAAgAB9tYrVcJNzsn1r&#10;cah0wG8pcqF1rV/oc412h09PdHp3Sz1ndU93+ymOdb14aRADdux38AAAgACAAImTbmt8rnxQb5l9&#10;Fm4LcKl9V164caV9ek5dcp59mjyKc319uijdc8Z9ww+hdSV9ngAAgACAAIiJbKSFtntHbeOFem0O&#10;bv+FDF3HcAmEgk1/cQeD/zvjcduDmShbcf+DZQ9ac6GC+gAAgACAAIeyayyOunp1bHmN3mxBbZyM&#10;w10CbquLkUzGb7CKeztIcH6Jpif6cHCJaQ8uclmHcAAAgACAAIcMagKXuXnNa1iWRGuVbHyUgVxd&#10;bYmSqUwjbo6RDzqqb1uP9ieAbyeP7A8AcVCKJQAAgACAAIaXaSSgs3lPan+etGsKa56cUVvQbKGZ&#10;3kunbZ2X0jpFbl+WricVbgmVZQ6ncJGJ6AAAgACAAIHXgYtYXXVYgVhbl2fGgVpeoVjsgX1hd0jB&#10;gbhkGzcDgidmcSLRgx1n+AjnhKRn3wAAgAB5c4DLfrZg4nRofspjX2bUfu1ltVgXfx5n50gLf2Bp&#10;8jZwf8pruSJngIRsyQjfgelsmgAAgAB9Bn+6fA1pXXM5fFZrKWXNfJds2FcZfNxuZkcyfS1v2DW+&#10;fZZxEyHmfhhxtgjFf4ZxmwAAgACAAH6YeaZxynIOeg1y92SWemh0BVYuert090ZbeyB10zUXe4d2&#10;iCF0e9R20AiyfXB3CwAAgACAAH2Ad4l6S3D5eAt63GOMeHl7SVUseNp7mUW0eT974TSLeal8GyEZ&#10;ecB8IAiqe6F8lgAAgACAAHyPddeC3nAsdmuC32LNduGCrVRfd0aCXETld6yCEDPyeAKB3yCfd+OB&#10;1QiDeh+BXAAAgACAAHvLdHGLam9mdRCK3mIMdYmKEFOldfGJKEQ0dliIXTNcdqCH2SBKdjuIDwhy&#10;eNiFVQAAgACAAHsxc1KT8G7Oc/uS4GFzdHORf1MTdNWQBEOjdTmOzDLLdXqOKx/cdOCODQhjd86F&#10;qwAAgACAAHq+cnicfG5Xcyea/WDzc5uZEFKTc/KXDkM1dEmVgTJ0dHqVEh+Bc7aS1ggsdwqFhgAA&#10;gACAAHVOirdX2mmAifta8FyyiXxd3k6kiSdgmz80iP5jGy3ziUplKRl/ivll8wH1ihRnGAAAgAB8&#10;X3RYiBtf52izh5liU1vohy5knk34htlmxT6phqtouS2OhuJqSxlPiDBquwIsh2xr+gAAgAB/g3Nq&#10;hZFn52eshT5ps1sLhOlrZk0jhKFs+T34hHhuZC0HhKFvfRkAhZlvoAJOhRNxNgAAgACAAHJwgz9v&#10;32ahgwhxGVn2gsdyOExKgoxzPj00gnB0Iyxtgo50yhicgzZ0sgJdgwp2zQAAgACAAHF9gUJ34GW5&#10;gR14kVkOgOp5IktdgLd5mDyZgJN5/CvogKl6QhhIgP96EwJugUR7wAAAgACAAHCmf5B/8mTvf3+A&#10;I1hSf1WAJ0q1fyGADDwHfvh/8Cuzful/5RgzfvN/6AKNf71/+AAAgACAAG/2fjmIC2RhfjqHxlfP&#10;fg2HPUorfcqGlDtyfZuGCyspfX2F1Bf3fSqGHQKWfnaBwAAAgACAAG9pfSaQJGPXfS+PcldFfQCO&#10;Z0mqfLWNPDr1fHyMYCqkfFGMPBeQe7SLWwKffWqBxgAAgACAAG79fFOYS2NqfGCXQlbTfCyVv0k7&#10;e9aUIjqXe42TEipbe0mS/xdRenWPjwKQfKCBvAAAgACAAGkDlH9XCl3Qk0hZ91GuklVcxURRkZVf&#10;YjV5kSVhsCRykaJjVQ9PlIxjJwAAiAlpmgAAgAB+1GgdkiNeqF0fkRRg/VEJkCFjOEPMj1FlTjUX&#10;jsxnHyQ+jxxoWw9pkW1n+gAAhiJuZAAAgACAAGdRj7ZmN1xAjsxn/VBQjedprUMcjRtrPTSNjJFs&#10;lSPijMJtbg9ejoJs6QAAhF5zpwAAgACAAGZ+jXFtvFtejJ5u/09ii8lwKkJliwVxPDPsioByICNv&#10;iphynQ83i89yDgAAgrx4mgAAgACAAGWvi311TFqWirx2FU6bifF2wkGeiS53UDNmiJ93yCMDiKJ3&#10;/Q8MiVN3lAAAgU585QAAgACAAGT3ieJ88FnuiTB9S04AiGd9e0EJh599jTLehwR9mSLZhsx9ow8L&#10;hxJ9tQAAgBuAAAAAgACAAGRaiIiEi1lSh+aEd01ohyCEL0B2hlSD0DJahbCDiiKAhViDiQ8zhSGD&#10;RwAAgACAAAAAgACAAGPeh4CMRVkNhu+L5U0vhh+LJEA/hSyKOzIvhGeJsCI2hAaKAQ7lg6CH8gAA&#10;gACAAAAAgACAAGN8hrGUGVithiGTfEzLhU2SUz/hhE+RBjHjg3OQbiICgu2QKg7bgl2KCwAAgACA&#10;AAAAgACAAFzgnvFV31JCnVlYn0bAnAhbRTn5mvtduCuJmn1fvhpJm81guAaEnEphBAAAg6NtSQAA&#10;gACAAFwGnN1dHVGsm1lfVUY3mfRheTmVmMBjcitRmBRlDBpQmRFltAbfmN1l4wAAghByMQAAgACA&#10;AFtfmoVkQ1D1mRtl/EWfl71nojkFloRpJirqlcVqVhomlodqtQcXlZxq5AAAgJd3FAAAgACAAFq2&#10;mEBrWlA4ludsnkTRlZdtzjhqlGFu4ypqk59vsRndlDNvzgcukrFwIwAAgAB7ZQAAgACAAFoMlkxy&#10;gU+SlQRzW0Qwk7d0HDfGknx0tyoCkat1LRmUkhx1IQcxkCp13gAAgAB/LgAAgACAAFlzlLd5yE8G&#10;k316Q0Oxki56lTdRkOl6wymYkAR63xlxkC16zAc7jfh70QAAgACAAAAAgACAAFjwk2uBE06Wkj6B&#10;O0NMkOqBIzbtj5eA7CkujqWAzhkgjqmA6wdQjByA4AAAgACAAAAAgACAAFiIklyIYE4vkTqIO0Ln&#10;j+aHxDaQjoaHNijcjX6HBhi3jXOHRwcriqOE2QAAgACAAAAAgACAAFg3kY6P5U4JkHKPo0LDjxWO&#10;zjZvjZCN2yjijFeNwhj5jAiMoQdyiVSFCQAAgACAAAAAgACAAFCmqmFUTUZiqJhW0jtNpw1ZPS7s&#10;peRbaSCGpdlc9w6XqKNdCAAAoAhgfAAAgABxLgAAgACAAE/GqJRbKkXEpsxdNzq/pR5fMi6Fo8Fg&#10;9yBbo21iKw7HpbJiBwAAnWxlFQAAgAB1+AAAgACAAE89plNh70UtpJZjjjpBoutlGC4RoX5meSAT&#10;oQdnVg7RouFnCgAAmt5p7gAAgAB6PAAAgACAAE7HpAtop0Sjollp3jmkoLZrAS2hn0lsAB/Anr9s&#10;kQ7GoD9sKAAAmHdvKwAAgAB9/wAAgACAAE5LogtvcUQroGtwTjkznsVxES0rnUxxpB+MnKVx9g7A&#10;ndlxjgA1lgB1CQAAgACAAAAAgACAAE3XoGp2YEPKntN28DjknSh3VSzrm553kR9Ymtd3nA7Ym6l3&#10;XgBxk9p6VAAAgACAAAAAgACAAE1znxN9VUN/nYN9ojirm899sCy3mjd9nh8mmV19jA7RmeV9tQCw&#10;kgl+zgAAgACAAAAAgACAAE0kngOEWUNKnHOEcTiBmraEMiyZmQiD3x8KmBKD5A6qmHeDewC1kJmA&#10;ewAAgACAAAAAgACAAEzxnSmLj0Mom5SLhjhkmdCLCCyGmBCKjh8TlvOKrw7Zlx6IRADdj2eAlgAA&#10;gACAAAAAgACAAKnOWupTqZmtXcdXfIjzYIZbNXdQYyxezGSoZbpiQ1DhaBVllTvCad1ooyMlaXBq&#10;6QPneWdsy6fCVqNeIJgUWeBg/oeHXO5jxnYNX9hmeGOAYp9pEE/WZSJrjTrTZudt0CJlZdhvbAPI&#10;eZxxZ6XcUsxojZZHVlVqc4X7WadsTHSVXMZuHGIyX7tv3062Yl5xkDnlZBhzFSGxYrF0GQOtecp2&#10;YqP5T1Ny3ZR6UyBz2oQ8VqF01HMfWfF1yGDhXRR2u02ZX9B3qDkBYXx4eCEKYAR4+QOVefJ69aIy&#10;TEB9HZLgUEh9RIK+U/x9aHGvV219hl/EWrN9qkyeXYh92Dg6XyF+ASB6Xcl+HQOBehR+36CwSaSH&#10;WZGLTd2GsIGRUbmF/3CdVU6FTl7DWKmEqUvYW4mEHjeYXQ2DsyABW/SDoANwejCCK592R3GRipB4&#10;S9OQDYCeT8+Oh2/EU3+NCl33VvGLqksnWdiKdjcaW0CJjx+kWnWJlgNiekiCSZ6ERaybpI+jSi6Z&#10;TH/gTj+W8G8aUf+Uq11XVX+Sn0qOWGyQ3zabWbmPsB9VWUCO1QNWelyCQp3iRF+lho8PSPCiSX9V&#10;TQmfFW6bUM6cFlzrVFOZcko1Vz+XSDZAWGmWIB7+WESS/wNNemuCPJ2HYiZTgI6kZGVXWH72ZpVb&#10;Bm46aLdeiFxhasVh5klRbKllFzSzbgZn7RvXbYJpmwAAgABt8JvEXhBddI1eYLFgZH3aYydjNW1C&#10;ZX5l5luEZ7dod0iSabZq5DQXawNtARtnak1uIAAAgABy05oLWlpnWYueXUNpZnxPX/VrXGvMYn5t&#10;PFo8ZOJvCUd3ZvtwvDMraC1yLhq6Z5FyzwAAgAB3g5hSVv1xJonuWiJyX3quXQNzh2p4X7Z0nVkI&#10;YkV1p0Z1ZHF2pDJhZYV3dhorZTt3tgAAgAB7lpa4VAV67Ih1V117X3lJWmp7vWkeXT58ClgCX+p8&#10;VkWOYih8pDGtYxt85RmwY0R87gAAgAB/EpVkUYKEtYc8VQGEZHgrWDGD+mgVWyWDglcMXeODEkTV&#10;YCSCuTEaYPSCgRlIYaWCoQAAgACAAJRRT2iOc4Y/UwaNX3dDVk+MK2c/WVqK8lZCXCuJ1EQrXm6I&#10;5jCpXxSIUhj8YE2ISQAAgACAAJOBTbiYGoV7UW2WRHaIVMWUSWaRV9uSUlWdWreQk0OMXPqPLTAs&#10;XXiOfBi5XzmM7QAAgACAAJL0THehl4TtUDefBHX3U5OcRGYHVquZmVUlWYiXSUMsW8aVjS/JXBOU&#10;+xhZXmaQdgAAgACAAJFYaaxTYoOea0xXL3TzbPBazGUbbpBeN1QQcCNheEGscZhkgC11cqVnCRPR&#10;c8ZnxwAAgABx5I/KZcNcvoJTZ8Bft3O2aaFiiWQDa29lN1MZbSdnwEDYbq5qGizHb5JsAhNhcOds&#10;UgAAgAB2lY5LYipmIIDdZHJoSXKPZoxqV2LoaIFsQ1IpalZuF0AWa+tvxSw5bKVxFRMSbl1xDwAA&#10;gAB6s4y3Xuhvbn9TYWhw13D+Y6tyJWGhZcZzWFD+Z8N0eD8baWN1gCtxaet2RRKSbEd2DAAAgAB+&#10;R4tFXAx4uH3yXrV5aW+tYSB5/GBgY1l6dVAQZWx65j5HZxd7USrQZ2h7nRI0anp7bwAAgACAAIoR&#10;WaCCCHzSXGqCB26iXvKB319lYUaBoE8nY2eBZD2dZQuBOypNZSSBLBHmaPeBOwAAgACAAIkZV5mL&#10;T3vnWn2Knm3FXRiJvF6WX3+IyE5kYa6H7Tz6Y0uHQinpYyeG/xGzZ7CGQwAAgACAAIhcVfaUgnsx&#10;WO2TJ20RW5WRjl3sXgKP6k2/YDaOezxbYc6NcSlvYW6NSRGCZqqKYgAAgACAAIfZVLqdmXqqV72b&#10;n2yCWmeZVl1eXNKXCE1FXwOVFjv6YI+T0ykJX++TaBEkZe+LlwAAgACAAIUwcZJTQHhqcpZW82ql&#10;c7NaeFuldNhdyUtedfdg5zmXdw5juyWZd/ll1wu6esRmAgAAgAB1woPHbdJcDnc3bzBfA2mBcIRh&#10;zlqlcc1kc0qCcwZm7TjhdCJpJCULdMhqtguNd/dqqgAAgAB54YJwal1k3XXSbAFnF2hYbYNpMlmN&#10;bu5rKUmYcEBs/zgjcV5uniSCcbxvsgtldYJvigAAgAB9gIEOZzNtsHRwaQxvN2cAarZwoViVbEBx&#10;8ki9ba5zIjd9bsx0KyQXbuF0ywtOc150swAAgACAAH+6ZHJ2gHNIZnN3Y2XcaD54Ildgad14wUfP&#10;a1p5VDakbHh50yNtbDl6FQsKcZt6ZQAAgACAAH6gYh1/WXI3ZDl/mmTcZht/rVZwZ9B/o0b0aVR/&#10;mDYGal9/mCL3acp/owrfcBh/xwAAgACAAH28YCiIJnFeYlqHymQPZEyHNFWuZg2GhkY9Z5iF6zVw&#10;aJOFgiKkZ6SFigrLbs+EQwAAgACAAH0KXpGQ5XCzYNSP9mNkYtCOu1UMZJSNa0WfZh6MUDTUZwqL&#10;pSIuZdiL6QqzbeqHPAAAgACAAHyLXVeZknAyX6iYIGLbYaWWSlSEY2SUYUUpZOWS1jR4Zb6SGyHJ&#10;ZGKRUQprbmSHCwAAgACAAHj9ee5S/m0EemJWj2ANewBZ9lHXe7BdKUJHfGhgHzD/fUFirhzifmxk&#10;IwSEgOlk7QAAgAB5IHezdmBbSGv1dyheL18Od/Jg71D/eLhjhUGUeX1l5jB0ekdn6hyIewVo8QSb&#10;filpsgAAgAB8wHZ9cw1jl2qwdBdl1F38dQln80/8depp60C5dr9ruC/Fd31tNRwQd8tt1gSce8Vu&#10;uQAAgAB/73VEcAVr32lzcTptfVy6ck9u/k8Qc0VwYD/idC5xmi8hdN9ylhumdLpy4gSfebF0KAAA&#10;gACAAHQTbVd0N2hLbrB1Oluib952HU4FcOd23j88cdZ3jC6Zcnt4EhtYce54IgSteBl5swAAgACA&#10;AHMOaxh8nmdvbI99E1rabc99Wk0ybuJ9fj5qb859nC4AcFJ9vRrhb4h9wgSYeDx+ggAAgACAAHI6&#10;aTOE+Wahar6E5FoWbAqEkUx4bSWEIj26bhCDxC1ubnWDlxqYbYiD3gSaeDiCgwAAgACAAHGSZ6eN&#10;RmYAaUOMsVl4apaLzUvka7CKzj0obJOKBizcbN+Juhora/aJzASZeDqDHAAAgACAAHEVZnGVjWWE&#10;aBqUjlj3aXCTIktlaoORnjy9a1iQgCyKa4WQXxnQarSOiARseIeC/QAAgACAAGzFgtlSe2GCgs1V&#10;51VIgvRZLEfLgzlcPTjWg6FfASfZhHhhLBL0hrthlQAAgzplrgAAgAB8A2uWf4RaTmCQf8FdIVRm&#10;gAdf0EcQgFViUzhDgLlkkCd0gWtmRBLXgvtmXwAAgQlqYgAAgAB/NmqEfFNiI19vfMtkXlN2fTJm&#10;fEYufZBobjeLffhqJybqfoprZxKUf4lrPwAAgABvegAAgACAAGlteWZp+F5OegRroVJReoVtLUVL&#10;evdumDa/e2hvziZMe9twoRI5fI9wSAAAgAB0/gAAgACAAGhjdtVx011Ud5By9VFdeCVz9URReKJ0&#10;0TYjeQt1jSXIeWB2AxH1efh1ngAAgAB54gAAgACAAGdzdKB5xVxwdXh6YlCIdh561UOadp17JTV/&#10;dv97ZCV9dx97khHXd7l7YAAAgAB+CQAAgACAAGaucsiBs1vLc72B20/2dGuBxUMLdOOBjDTpdTmB&#10;YyT3dS+BZBGpddqBiQAAgACAAAAAgACAAGYScUmJmls0ck2JVU9icwGIvUKCc3SIBTRnc7uHiyRy&#10;c4mHmxFLdGqGwQAAgACAAAAAgACAAGWYcBaRhlq+cSiQ6k7rceCP20ITckuOszQLcn6OAiQvciGO&#10;NhERcz+K8AAAgACAAAAAgACAAGCmjG9RmFYHi+1U3Ep3i6lX/T2ci5Va5C8ai9ddZR4IjSle+gmA&#10;jmpfKQAAgABpaQAAgAB+cF+PiVJY/lUriRFbu0mqiN5eVTz1iMRgvC6hiO5ixh3Jiflj+Amkiqhj&#10;/QAAgABuKQAAgACAAF6fhkFgY1QthjFimEjXhhdkrzwvhgRmli4FhiRoKR1ihvVo/Qmjh1Fo6wAA&#10;gABzZAAAgACAAF2wg2hnyVMyg3dpekfVg3FrDTtng2psei1Vg4ltnBzjhCRuGAmGhGduDAAAgAB4&#10;WwAAgACAAFzGgOhvPVJOgRJwcUb0gRxxhTqLgRVybyzAgSdzLRxngY5zYwlhgeNzigAAgAB8rAAA&#10;gACAAFv0fsd2xFGIfwp3hUY9fx94HDndfxd4jiwjfxR44hwlfyh48Qlaf7R5mQAAgACAAAAAgACA&#10;AFs8fPB+PVDXfU9+kkWZfW9+tDlHfWR+tyubfU9+uhvRfSR+xAmNfdJ/MwAAgACAAAAAgACAAFqs&#10;e3mFy1B0e/mFzkVGfBuFeDkGe/GE/Stve7aEwxuNe1qFGwlSfFyD3wAAgACAAAAAgACAAFo7ekqN&#10;bFAFeteNK0TZev+MbTines2LkisnenWLSBtiedmLMglMeyqGSQAAgACAAAAAgACAAFSlltxQPUqM&#10;lfFTVT+JlU9WSjMmlQJY+iTPlXdbFhLvmFJbqAGClKVdjQAAgABtFAAAgACAAFOek/1XP0m8k0RZ&#10;4D7FkqdcXTKIkkRemyRnkohgTxLYlOdgmQHUkQpiaQAAgABx+AAAgACAAFLLkQxeP0jckHlgZz4K&#10;j+xibTHYj4dkOSPkj69lhxKbkaRljgIGjctnZwAAgAB25AAAgACAAFIAjkJlQEgGjchm8T0ojUto&#10;gTEvjOlp4SNUjQFq0BJKjpNqnQIfivBspAAAgAB7PAAAgACAAFE5i8hsVUdEi2ltljxrivdutTB0&#10;io9vniLjiopwPRH+i75v5gItiHhyWgAAgAB/BgAAgACAAFCCiatzgEaZiWd0XDvSiP11DS/qiIx1&#10;jyJpiGh11xHiiR91iAJFhlV4SgAAgACAAAAAgACAAE/ih+J6qUYMh7h7LTtYh1R7dS+AhtV7lyIE&#10;hpN7phGohuV7iwJwhIJ9VwAAgACAAAAAgACAAE9ghmOBxEWIhlKB8DrYhfaB1y8MhXCBpyGbhRGB&#10;phEvhRiBwwJhgxGBdQAAgACAAAAAgACAAE74hTSJM0VahUaJQDq5hPOIvS8QhDiIFCHtg4OIGhHk&#10;gx2HJALXgbSB7AAAgACAAAAAgACAAEhYonFOXz7foTxRQjRpoGdT9ihZoChWThnDoXNXvwijoxtY&#10;ZQAAkZRf5AAAgABwegAAgACAAEdHn+ZU/j34nuxXdzN4nhpZxSePna9bvBlFnqFc2Ainn3NdWQAA&#10;jtxkfgAAgAB1UQAAgACAAEabnQ1bnT00nC1drDLCm29fjibbmvlhJBjDm71h6giXm85iUAAAjENp&#10;UQAAgAB5qQAAgACAAEYHmjxiOjyEmW9j3DH2mLxlViZAmEdmixhHmO1nBgiAmExnXwAAid5ufAAA&#10;gAB9gAAAgACAAEVkl7ho6DvdlwxqKTFellhrQCWoldJsChf7lkxsSwh1lQ9srwAAh8Z0LwAAgACA&#10;AAAAgACAAETFlZNvvjtKlQpwpzDklFtxXyVMk75x0xe4lABx0AiSkilyZAAAhhB5ZwAAgACAAAAA&#10;gACAAEQ7k8J2nDrPk1p3OTCCkq53liT4kgF3vBdokh53mQiCj9J4mwAAhLJ9ygAAgACAAAAAgACA&#10;AEPJkkF9kDptkfZ97TAykU99+CTDkIh92hdCkHN9yAhSjfB+eAAAg0WAAAAAgACAAAAAgACAAEOA&#10;kQSExjolkM6E9C/xkDKEsySZj1mEZRdKjwWEhwiFjFmDWAAAgnGAAAAAgACAAAAAgACAAJ77U9VN&#10;1Y/IVwhSHYAEWiJWUG9cXSxaY12lYBleUUq/YrViETZxZGNlgR5fY5Zn9AF7fYBrGZzRToVYCI4U&#10;Ui5bb36EVbJevm4IWRFh8lxvXENlBkmrXwdn9jWAYJhqnx2tYDJsdgGLfWRvz5raSaxiPow7TcBk&#10;uXzvUZxnImyKVUFpe1sgWKhrvkiNW4pt6DSaXPNv2h0OXUpxJAGafUt04pjoRTxsZIprSbNt+Xsy&#10;TdRviGsfUblxDVnaVVZyhUd+WE5z8DPIWYV1NBx/Wtp2BgGmfTZ5i5cKQTZ2eIjLRgp3OHm+Snl3&#10;9Wm9To94qljYUlx5XkacVWh6EDMXVmZ6sxwKWNN7KgGxfSR9iJVnPamAfodrQtSAbHibR4uAXGjD&#10;S9yAS1fvT8aAPkX3Ut6AQzKRU6CAWBurVymAqAG6fRSA5ZQKOpaKcYZKQA+JiHexRQaIp2gBSYmH&#10;1Fc7TZOHFUVcUK2GezIuUTWGIRtnVcqGkgHCfQiBMJL1OAaUP4VlPcCSdnb5Qu2QxGduR5iPNVa5&#10;S7uN1kTcTtSMtjHDTxiMGxsxVK+LywHIfP2BNJIzNg+dtIS+O/KbB3ZxQUKYhmcERgmWS1ZsSj+U&#10;Y0SlTVmS4zGJTV6SUBr3U8+P8AHNfPWBOJODWr5N7oVDXWFSIHZbX/1WOWZ9YopaL1WBZPld+0M9&#10;Zxdhjy9PaEBksRaqaXVmVAAAgABt0pF5VZlXmYPVWLta/nUtW7ZeSmV/Xo1hdlSjYTFkeEKAY2pn&#10;Si65ZF1ptxZOZmBq2gAAgABysI+aUORhSYICVG1j13OZV7lmUGQCWs9or1NWXaVq8kFjX/FtEC3R&#10;YJ1u2hWxY+BvigAAgAB3Yo3KTJNq64BHUHNsp3H1VAFuVmK0V1Jv8lIpWllxeEBqXK9y5y0TXQp0&#10;GBU4Ybh0cwAAgAB7dowcSK50hn7FTNt1e3CSUK12Y2FgVCx3PFE0V1x4DT+UWbt41CxxWbp5exTV&#10;X+d5rAAAgAB+84qxRUh+G32ESbh+TW96TcR+cmBmUXZ+jFBOVL9+qT70Vx1+1Cv1VsB/CRSHXmR/&#10;WAAAgACAAImIQluHnnx+RwaHDW6XS0SGbV+eTx6FzU+UUn6FQz5YVNSE3yubVEyExBRVXaKE+gAA&#10;gACAAIihP/CQ/3uyRMqPrW3iSTCOSl8BTSaM808DUJWL0D3LUtyK+SstUkeKxhQqXeuJmwAAgACA&#10;AIf/PhGaHnscQwyYFm1WR4qV9V6GS5KT8k6gTwqSRT2CUUWRHSrhUK2RExPfXmmNQAAAgACAAIgd&#10;YexODHrDZAdSHWyxZiZWF12baDlZ7E1Wai5dkTuka9pg7yfybJhjqQ6TcOtkaAAAgABxtIYnXPlX&#10;G3lIX4tad2tjYf5dtlx7ZFFg00xZZnJjwzrMaClmdSdCaIdolA5DbhFo/wAAgAB2aIRuWGJgRne0&#10;W1ti32otXhxlY1tcYKNnxUtpYuhqAzoLZKFsDSa5ZJJtmQ4Ta4dtxQAAgAB6i4K7VDBpaXYXV3lr&#10;QmiVWnRtC1oUXTBuuko/X6BwSjkUYVVxtCX5YMhyvQ24aXhyzwAAgAB+I4EyUGtyiHSqU/RzqmdB&#10;Vyl0uVjUWg91sklcXJ92nThMXkt3cSVnXYN4CQ1+aTF4OgAAgACAAH/rTSF7p3OAUOF8F2Y2VEd8&#10;b1ffV1Z8tUh7WfZ8+TeyW5B9QyT2Wsx9iQ1SaXx+CQAAgACAAH7hSk2EtHKOTjyEeGVbUcqEGVcY&#10;VPiDsEfAV6WDWTcZWSaDKSSmWJGDRA08aaGDEwAAgACAAH4TR/WNpXHSTAqMw2SqT7aLslZ3UviK&#10;nEcnVaqJuDaEVwqJKyQ3VsKJYg0laciHNgAAgACAAH2CRiCWZ3FISlOU8mQfThGTNlXzUVuReka6&#10;VAuQFzYxVU+PUSPfVVCPZAzhajyItQAAgACAAHyVaXNOE3AGaw1R/GK6bLdV0lRhblhZg0TGb91c&#10;+zOPcStgEx/UcaxiOQczd7ZjEAAAgAB1hnqzZLJWkW6cZrdZ3GGDaKldC1NYan1gFUPibCFi6jLS&#10;bWVlaB9EbU9nCgcfdOpnvwAAgAB5rXkdYEVfK20XYqZhyWBJZNpkTlI3Ztpmr0LxaJlo5DIQacpq&#10;zh66aU1r9wcNdBVspQAAgAB9UneSXC5n02uaXtppvl7kYURrl1E7Y3JtWEIXZUtu6zFtZmVwRR5Y&#10;Zd5xAQcOdBNxzgAAgACAAHYjWIdweGpeW29xvV21Xgly7VACYFR0AUEtYkF1ADCaYzt11h24Yvt2&#10;PQbndFV3hAAAgACAAHTzVVN5IWlCWGl5x1ywWyt6Tk8RXZZ6vEBUX4l7IjAHYFh7gx1PYIl7uwbW&#10;dHJ86gAAgACAAHP9UpGBuWhgVc+BxlvhWLGBpk5QWzKBcz+gXSaBTy91XcSBSx0MXn6BiAbYdG+B&#10;aQAAgACAAHM9UEOKOWevU6OJuVs2Vp6I+E2zWSqIJz8HWxaHhi7eW3yHQRydXOSHxQbTdHiEnQAA&#10;gACAAHKzTnCSmmctUe2RolqwVPWQS00vV4KO4j6YWWGN0i6KWZSNeRxAW56NGQaddNOEeQAAgACA&#10;AHDRcXNN4mUGcpNRpFh4c81VVUrRdQZY3jvNdi1cICrnd0Ne2RadeDBgFgCnfuZiWgAAgAB42m8P&#10;bOtV3GO7bmpZE1dfb9xcLknpcTZfITsNcmph0CpSc1pkAxZDdAlk1wDOfqRnIQAAgAB8hG2WaKdd&#10;92JSanhgkVY2bCNjEUjYbZ1laTombt1niCmab59pNxXHcH1prQDgfoZsKgAAgAB/vGw1ZLRmF2D4&#10;ZsRoElTiaJxp90feajZrvTlGa4RtTSjwbBFughVdbW5uqQDzfmVxlgAAgACAAGrjYSNuRl+4Y2Zv&#10;pFO7ZWRw7UbKZxdyFjijaG5zIihtaMNz5xUbaslz2gETfi53HgAAgACAAGnFXgN2gF7IYHZ3UFLn&#10;YpZ3/0X0ZFx4kDfNZaN5ESfZZap5eBSuaJp5ZwESfjB79AAAgACAAGjcW0t+q13tXeN+9FIbYB9/&#10;DEU2YfJ/CzcbYyt/EydHYt5/LxRxZrt/ZgEkfhN/+gAAgACAAGglWQOGwF1EW7uGj1F5XguGF0Sg&#10;X+OFiTaJYQiFKSa0YGGFJhQGZVSFRAEwff6AzgAAgACAAGeeVy2OxlzFWgCOM1D3XF6NNkQiXjKM&#10;IjYgXz+LaiZnXmGLiROwZDiJ8wEPfjWAuAAAgACAAGTjegxNWlncerhQ+E4He4hUgkEDfGRX3TJ0&#10;fUxa2yGUfoBdDQzMgKBdeAAAgABlnQAAgAB7tGNFdcJU31iodsFYAkz9d7pbBUAqeKRd2DHIeYJg&#10;UyEcemdiEQy0fKxiPQAAgABqSAAAgAB+9GHxcadcg1ddcu5fF0vudBJhkD8vdQ9j1zD6deZl0CCB&#10;dnhnHgx8eUFnGgAAgABvVgAAgACAAGCwbdVkMlYbb1FmNEqwcJdoHT43caxp3zAecn5rWR/VcrNs&#10;PwwwdlhsIAAAgAB00QAAgACAAF+Ealxr6FUDbARtX0mkbWluvD0sbotv8y94b09w+R9Lbx1xiAv+&#10;c9BxbgAAgAB5sgAAgACAAF52Z0ZzslQGaRl0pEi+apx1dDxqa8d2Ii7PbHR2sB8Da9t2/Qv0cZl3&#10;HwAAgAB90wAAgACAAF2YZJN7eFNLZpV780gbaDN8OjvSaV98Yi4zaeh8ix56aR18rAvXb8J9PQAA&#10;gACAAAAAgACAAFznYkqDMlKkZG2DQUd9ZiGDBztDZ0yCsy2rZ7OCih3sZuqCtwuKblyCewAAgACA&#10;AAAAgACAAFxiYG2K7FImYqqKpUb/ZG6J9TrMZZWJLS1LZdiIzB2oZSaJKgtZbT6GqgAAgACAAAAA&#10;gACAAFjzg1xMYE6rg5ZP3UOEhARTPjcKhJpWYSi8hYBZAhdWh4laXARxh9VbogAAgABpNQAAgAB+&#10;Gld4f05TfE2Ef9VWikJ5gGBZcTYsgPFcGygTgbFeSRbxgzNfQwSNhAhgbgAAgABt8QAAgACAAFZI&#10;e1pas0xUfB9dQEF7fMlfqjU+fV9h1ydTfgJjkRZrfvtkLwSKgLZlVgAAgABzJAAAgACAAFUrd6Jh&#10;9UsxeJJj/UBWeVVl5DRYefdnmiaIen9o5hXTevhpLwRzfdxqbwAAgAB4IAAAgACAAFQadDlpR0op&#10;dVJqzj9Vdi9sNjNidtBtbCXidzduWBVHd4RuXgRae2lv4wAAgAB8cgAAgACAAFMmcSxwq0lDcm9x&#10;uz6Ec2RypjKhdAZzZyU3dD1z6xUFdIdz0wRieUN13wAAgACAAAAAgACAAFJRbnd4Ckhzb+d4qT3E&#10;cPZ5GjH1cZZ5ayShcZt5nxSiciZ5gASQeEp7cwAAgACAAAAAgACAAFGmbCd/dEfvbcx/uD1Ybvd/&#10;sTGob4l/jSRlb1J/iRRCcDp/sARceKKAJwAAgACAAAAAgACAAFElaj+G8kdvbAGG6TzcbUGGeDE5&#10;bc6F8yQRbWSF2xQQbqSFuARReLWC6wAAgACAAAAAgACAAEzvjaBK10NgjWpONjjVjYNRaSy9jf9U&#10;RB5Vj19WVwyAkd1W9gAAiYpcNAAAgABsrQAAgACAAEuTictRlEI4ieZUize1ihdXUCvFin9Zvh2Z&#10;i5hbbAw5jRVb1gAAhk5g3wAAgABxjgAAgACAAEqFhfpYZ0Echkta6Ta8hpRdPCrXhvNfOxzch9Rg&#10;hAvkiJ5gvwAAg1RlugAAgAB2iAAAgACAAEmNglRfR0AXgshhTzWrgyNjKyoBg4FkvxwghDFlqwuI&#10;hLdlwgAAgKpq3gAAgAB66wAAgACAAEibfvFmPD8nf49nzjTCf/5pNykegE9qVxuVgMFq+As7gWBq&#10;/QAAgABweQAAgAB+vgAAgACAAEe6e+JtTD5NfLBucDP+fTZvaChxfX1wIhr7faZwbAsTfoZwhwAA&#10;gAB2VQAAgACAAAAAgACAAEb4eTF0XT2Vei11HTNcest1pyfmewV2Axpyeud2EwrUfDZ2bAAAgAB7&#10;RwAAgACAAAAAgACAAEZPdtB7bDzreAN70DK9eLx7+CddeO18ABn6eIR7+wptem98rQAAgAB/eAAA&#10;gACAAAAAgACAAEXTdNuCvDyHdkSC4DJvdyCCnyc6dzmCSxokdnKCWwrOeLWCBgAAgACAAAAAgACA&#10;AAAAgACAAECZmUVIqzeymK1L5S2jmJRO1CGqmVFROxJ5nDJSUwNSmb5UYAAAhLJfigAAgABwDQAA&#10;gACAAD83lbxPBDZUlY5R2SwslZlUYiBLlkBWZhFumKFXLwMJlRVZPwAAga5kQAAAgAB1AQAAgACA&#10;AD5BkhZVeDU6khlX4Ssekj5aAh86ktdboBCglMNcHwLSkM9eLgAAgABpIwAAgAB5dAAAgACAAD1v&#10;jn1b/TRQjp9d9ioYjtVfqR5nj2Rg6A//kNdhKgKqjQZjOgAAgABuVgAAgAB9WAAAgACAADyaixRi&#10;mjN0i2lkJilEi61ldB2ZjCJmSw+njRBmZwKZicVohwAAgAB0BAAAgACAAAAAgACAADvLh/JpXTKm&#10;iIdqgSiQiOVrax0GiUJr8Q8/iaRr1gKmhwNuMAAAgAB5OwAAgACAAAAAgACAADsVhSlwKTH0hf5w&#10;7yf4hndxeRyNhr9xtA7nhq5xhgKWhMV0UwAAgAB9mAAAgACAAAAAgACAADp8grt3CjFdg893fCd2&#10;hGV3rhwuhJd3qA6jhEl3kgJugwJ6KwAAgACAAAAAgACAAAAAgACAADoNgKp+JzDngfZ+TycLgqx+&#10;MRvjgsx+AQ6Rglx+LgKJgYh+/wAAgACAAAAAgACAAAAAgACAAAAA//8AAP//AAD//wAAbWZ0MgAA&#10;AAAEAwkAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAQAAAgAAAiQEHQXaB2kI&#10;2Qo2C4UMxw3/DzEQXhGLErcT4hULFjIXVxh5GZgatRvSHO8eJR9ZIIchsiLaI/8lIyZEJ2Yohimn&#10;Kscr6C0ILigvSDBpMYkypjPCNN41+zcYODU5UTptO4k8pT3CPt4/+EERQilDQkRcRXVGj0epSMNJ&#10;3Ur3TBJNLE5DT1lQb1GGUpxTslTJVd9W9lgNWSNaOltRXGZdeF6KX5tgrWG+Ys9j4GTxZgJnEmgj&#10;aTNqQmtSbF5tZ25xb3pwg3GMcpRznHSjdap2sXe3eL15w3rIe818zn3Nfsx/y4DJgceCxYPChL+F&#10;u4a3h7OIrompiqSLnoyYjZGOho97kHCRZJJYk0yUQJUzliaXGZgMmP+Z8prkm9acyJ27nq2fn6CO&#10;oXyiaqNXpEWlM6Ygpw6n/KjqqdeqxauzrKGtj659r2uwWbFHsjazJLQStQC17bbat8i4tbmjupC7&#10;frxrvVm+R781wCLBEMH+wuzD2sTHxbXGo8eRyH7JbMpZy0TMLs0YzgHO68/V0L7Rp9KQ03nUYdVJ&#10;1jHXGNgA2ObZzdqy25jcfd1i3kffLOAQ4PTh2OK7457ke+VX5jPnDufo6MHpmupx60jsHezw7cPu&#10;lu928FXxM/IP8urzw/Sc9XP2Sfce9/P4xvmV+mH7Kfvr/Kf9XP4L/rT/Wv//AAAB6AOnBSwGhAe/&#10;COcKBAsWDBwNHg4cDxkQFxEUEhATCxQEFPwV8xbmF9gYzBnWGt4b4RzhHd8e2x/WINEhyyLEI74k&#10;uCWzJq4nqiimKaIqoCueLJ0tmi6VL5EwjTGJMoYzgzSBNX82fzd/OIA5gjp/O348fD18Pnw/fUB/&#10;QYJChUOJRI1FkkaYR5pIm0mdSp9Lo0ymTapOr0+0ULpRwFLHU85U1VXXVtlX21jeWeBa41vnXOpd&#10;7V7xX/Vg+GH8YwBkA2UBZf9m/Gf6aPhp9Wrza/Bs7m3rbuhv5XDhcd5y2nPWdM11w3a5d694pXmb&#10;epB7hXx6fW9+ZH9YgE2BQYI1gymEHIUQhf6G7YfbiMqJuIqmi5WMg41xjmCPTpA9kSySG5MKk/qU&#10;6ZXZlsmXupinmZOagJttnFqdSJ42nyWgFKEEofWi5qPYpMqlvaaxp6aom6mRqoerf6x3rW+uZ69g&#10;sFqxVLJPs0y0SbVGtkW3RLhFuUa6SLtKvE69Ur5Xv13AY8FqwnLDe8SExYrGkMeWyJ3Jpcqty7bM&#10;v83IztLP3NDm0fHS+9QG1RLWHtcq2DfZRNpR217ca9153obflOCc4aLiqOOt5LLltua6573owOnD&#10;6tTr5ez17gTvEvAg8SzyOPND9E71WfZj92r4bvlv+mz7ZPxW/UT+L/8X//8AAAIFA9gFaAbGCAYJ&#10;MgpSC2UMcg14DnoPehB6EXkSdRNwFGgVXhZSF0UYNxkpGjQbPRxAHT8eOh80ICwhIyIZIw8kBCT5&#10;Je4m4yfYKMwpwSq2K6ssny2TLocvfDBwMWQyWTNNNEE1NjYrNyE4FjkLOgA69jvtPOM92z7TP8tA&#10;xEG9QrdDskSsRaZGoUecSJdJlEqQS45Mi02KTolPiFCIUYlSiFOIVIhViFaJV4pYi1mNWo9bkVyT&#10;XZZemF+bYJ1hn2KgY6Fko2WkZqZnp2ioaalqqmuqbKttq26rb6twqXGocqVzo3SgdZ12mXeVeJF5&#10;jHqHe4J8fH12fm9/aYBhgVqCUYNIhD6FNYYrhyGIF4kMigKK94vtjOKN2I7Nj8OQuZGvkqWTnJSS&#10;lYmWgJd4mHCZappjm16cWZ1VnlKfUKBPoU+iUKNSpFWlWaZfp2aobql4qoKrjqycrauuu6/MsN+x&#10;87MJtCC1OLZRt2y4h7mkusK74b0BviG/Q8BlwYfCqsPOxPHGFcc5yF7Jgsqmy8rM7c4QzzLQVNF0&#10;0pTTstTP1evXBtge2TbaTNth3HTdh96Y36fgs+G+4sfjzeTR5dLm0OfM6MTpuuqs65vsh+1v7ljv&#10;XPBb8VbyTPM99Cr1EvX29tb3s/iN+WL6L/r0+7H8Zv0R/bP+Tf7h/3H//wAAAdkDjQUJBlQHfwiW&#10;CaEKpAufDJMNgg5wD18QTBE3EiETCRPwFNYVuxafF4MYgRl9GnQbZhxVHUEeLB8XIAAg6iHTIr0j&#10;piSQJXomZCdOKDkpJSoQKv0r6izXLcQusS+eMIwxeTJnM1U0RDUyNiI3ETgBOPE54jrTO8Q8tT2m&#10;Ppg/ikB9QW9CYkNVRElFPEYwRyNIF0kLSf9K80voTNxN0E7FT7lQrVGhUpVTiFR6VW1WX1dRWENZ&#10;NVomWxhcCVz6Xete3F/MYL1hrGKbY4lkeGVmZlRnQmgwaR5qC2r4a+Vs0m2+bqpvlnCCcWxyVnNA&#10;dCl1EnX7duR3zXi2eZ56hntufFZ9Pn4lfw1/9IDbgcKCqIONhHKFV4Y7hyCIBYjqic+Ks4uYjH2N&#10;Yo5Hjy2QEpD4kd6SxJOqlJGVeJZgl0eYL5kYmgGa6pvUnL+dqp6Wn4OgcaFfok+jP6QwpSKmFacI&#10;p/2o86nqquKr26zVrdCuy6/HsMSxwrLBs8G0wrXFtsi3zbjTudu647vtvPi+BL8RwCDBMMJAw1LE&#10;ZsV6xo/Hpsi+ydbK8cwMzSrOR89j0IDRn9K/0+DVA9Yn10zYc9mb2sTb790a3kbfc+Ch4c/jAuRN&#10;5Znm5+g26Ybq2Owr7YDu1/Ax8ZDy7/RN9ar3BPha+av69vw6/Xv+u////wCAAIAA5k9/zn9YzZl/&#10;qH7NtNp/mX55nBR/o35lg0x/xn6FaoV//n7AUb+AY389OQCBEoAP/MV+fIs05LV+Y4lszEB+XYfM&#10;s5p+boZmmth+mIVDghh+2YRPaVp/L4NnUK5/r4KhOBSAdoHm+rx9NpZx4vt9MJOSyst9PpDPsjp9&#10;aY5emZN9rIwsgO9+B4oiaE5+dYgTT8F/DIYAN0F/6IOs+ON8LqG34UF8M52/yTN8TZnwsMJ8hZZX&#10;mEV835Maf8t9T4/zZ1Z90Yy1Tu9+fIlNNod/Z4Vc9zd7Y60D36V7Zqfrx6p7h6MKr2B7yZ5plvh8&#10;K5n4frJ8r5W3Zm59Q5FBTi59/Yx7NeV+9Ibv9bx6yrhV3i96x7IUxkN65KwUrhl7LKZhldx7maDa&#10;faR8JJtZZZV8yJWoTYJ9kY+BNVt+kYhf9Hd6UsOq3Ox6RrwyxQl6XbUKrPl6p647lOl7H6ebfNl7&#10;tqDoZNh8YJndTO19NZJQNOh+PYmn82N5988B29h548ZAw/p58r3kq/d6OrXslAJ6uK4kfCB7W6ZA&#10;ZEh8EJ3lTG986pTjNIl994rF8nV5tNpa2ut5l9Ayww95n8aUqxh5471qkzt6ZLRqe3d7DatAY8J7&#10;zKGWTAl8r5czND19vou27lOI234214aHxH3CwJ+Gw31wqYyF5n1VklKFKn11eweEhn3GY8SD8X41&#10;TI+DeH7pNZKDKIAA7D2HfYjL1hSGcIdAv2uFg4XjqGOEu4TBkR6EG4PfedSDlIMtYpyDHYKNS5KC&#10;w4IWNNiCkIHB6nqGR5Nl1HSFTZDavfyEb45zpwuDxIxYj+2DOYp3eMqCyoi9YbaCaYcDSs2CJoVM&#10;NDOCB4Nv6NuFT53+0uCEX5p0vHqDjpcUpauC55PojrSCcpELd7uCFY5BYNaBx4tkShiBl4hoM6KB&#10;i4UE51yEi6ig0WyDnaQVuxCC1J+6pFuCN5uUjYCBwpeVdrqBeJO7YAiBOY+ySXWBGotlMySBH4Z7&#10;5gCD8bNL0BuDBK26uc2COqhYozKBo6MtjHuBNp4gdciA7pkUX0qAvpPbSOSAr446MrmAwYfP5NWD&#10;c734zvqCh7dWuLWBvLDioi+BJqqoi5+AxKSKdRGAg55VXqeAVJfRSGmAU5DZMmCAcoj749aDDsil&#10;zgWCJMDit8aBV7lToUqAv7H6itCAYaq7dGuALqNcXimAB5uVSAKAB5M7MheAMIn+4wCCvdNUzTeB&#10;1spZtvqBB8GaoIiAbrkTiiOAEbCic9p/4qgGXbd/xp79R6t/0JVWMdx/+4rX3hKR4nywyO6P8Xxj&#10;s7GOGHw6njuMaHxHiI2K3nyPcsWJaX0KXRGH/H2oR3uGmX6TMlGFOX/x3CqQtIaXx5SOwYVSspKM&#10;9IQ8nTaLV4Nbh46J5IK2cdKIiII9XCuHM4HYRrmF6YGiMcuEooGd2qOPjpCVxjmNqI5XsXKL3Yw+&#10;nBWKV4pwhniI+IjZcNCHtYdoW0iGd4X8RgWFRoSfMVSEGYM02UKOm5qXxNiMv5dssAeLB5RrmsiJ&#10;gpGkhVKIOY8db9mHBYyoWoOF2IomRW+EuoePMOyDoISv1+6N4aSUw4eMCaCBrrqKW5ybmY+I3pjk&#10;hDqHjZVPbvCGa5HVWc6FSo40ROiEPYpbMJGDNYYL1rWNS66cwlyLd6mdrZmJyqTEmIKIUqAXg0yH&#10;CJt+bhqF4ZbiWSuEzpIdRHOD0Iz/MEWC2odE1aeM0LijwVyK/7KwrKGJUazal5uH3acqgoaGm6GK&#10;bXeFepvQWKGEYpXQRBKDc49sMAWCjYhW1MKMasKmwIaKnbuyq8+I8bTUltGHe64Sgc6GPadbbOOF&#10;KaCCWDaEFplOQ8GDJ5GcL9GCTolB1ASME8ypv9WKTcSgqx+Io7yllieHLbS+gTeF8azebGeE4KTV&#10;V9SD2ZxtQ3iC9JOFL6eCG4oFzk+bG3uAuqKYWXtRpu+VrHtGkwqTJ3tzfuiQxnvaaqiOdXx3VoiM&#10;In05QpaJwn5QL0KHQn/izJ2aD4TSuYGXPIO+pgaUl4LVkjSSIIIkfhOP04GtadqNmIFjVcaLWYEx&#10;QfyJEYE3Lu+GpoF6y0KZEY4huESWRYwupPmTnYpakS6RN4jVfSCO+od9aQKM0YZKVQ6KpYUfQXSI&#10;cIQKLqWGG4L6yiGYHpeOtxiVY5S5o8uSyZIBkBuQV4+MfB2OLY1RaCCMFIspVFiJ+Yj5QPKH24bB&#10;LmWFn4ReyP+XZqD2tgeUrZ1Eoq+SG5m/jvqPvZZpeyCNiZMzZ1GLf5ARU76JbYzNQIqHXYlhLi6F&#10;NIWhx+yW2KpgtP6UIqXXoa6RkqFwjguPOZ0xekyNCZkCZpeK+JTOUzaI8JB0QDCG74vTLf+E2IbB&#10;xvuWZLO/tCCTrq5WoNeRH6kFjUGOyKPReZ6MoZ6nZgqKk5ljUsaIgpPiP+eGj44NLdiEjIe7xi6W&#10;A70Zs2WTTrbEoCGQwLB8jJKOaapEeP6MRqQRZYmKRJ26UmuINpcWP6qGQZALLbiETIiQxYWVr8Zx&#10;ss2S/L8cn4mQcrfGi/6OHbB3eHuL+6koZSCJ/qGyUhqH/ZnsP3CGEZHCLZ+EGolAvyCkh3qtrMmg&#10;+nqNmn+dfHqWiBSaH3rYdXKW3ntWYrSTpXwMUCqQW3zpPeGM7n4gLGqJO3/TvaKjnINwq+Kf8oJ8&#10;mc6cc4G1h26ZH4EldMWV74DSYgqSx4CuT4mPj4CmPW6MNYDcLEmIl4FZvIOiqYw2qtyfBopumOyb&#10;hYjPhoyYQYd1c/OVHIZQYVKSA4VQTvOO2YRbPQqLkIOFLCyIBYLEu4Kh3ZTsqdCeRJJbl9mazI/5&#10;hZWXfo3CcxOUZIvNYJiRVInmTmaONIf6PLKK+4YQLBOHhIQRuqWhGp3DqOmdjppllueaIZc0hKGW&#10;2pQmcjyTqZE/X+aQqY5rTeGNlIt9PGGKb4h2K/2HFYU9ubygj6aaqB6c/aJpliSZjJ5gg9+WSZp/&#10;cYiTK5avX02QIpLaTXaNFY7jPCKJ/oq3K+qGt4ZFuO2gIK9ap2CciqpYlW6ZGqVxgzWV26CqcPeS&#10;xJvrXtePv5cVTR6Mp5ILO/CJm4zAK9uGaIcquDefx7gJpsGcLbInlNaYvKxYgqWVfqaccHOSa6Dk&#10;Xm2PcJsMTNeMWZTzO8eJS46MK8+GKIfrt6CfecC0pj6b2bnelFaYarMOgimVMKxKcAiSIKWJXhqP&#10;Kp6kTJmMIJeBO5+JHJAUK8WF9IiJsJ2uKHomn4qpzXoJjo6lfnobfYChSHpqbEqdIXr4WwWY8HvA&#10;SgmUoHyxOWqQEX3/KdCLHH/Er1ytUoJmntSo2YGCjgakhIDQfP6gUIBaa7+cMoAiWn2YD4AdSY2T&#10;yoA2OSGPS4CTKeCKa4E5rnesa4qfngKn94j3jVKjnYd7fEefc4ZHaxObXYVIWemXRYRzSRqTC4Ou&#10;OOSOm4MQKe6Jz4KRrbSrm5LPnS6nNJBqjHOi444ye3uesYw1alyao4pwWVSWkojBSLCSYIcSOK+N&#10;/oVuKfqJR4PJrO2q/Zr1nGqmlpfUi6qiSZTnerSeGZIsabCZ+Y+DWM2V8oz4SFSRxYpWOIKNcYel&#10;KgSI0YTgrESqYqM3m8ml/Z9SiwuhsJuZehqdhJgIaSOZZpSFWFaVUZEFSAKRMI1rOFqM8ImvKg2I&#10;boXUq56p76tem0SlgKaoio6hLaIYeZ2dAJ2vaLOY75lUV/2U5pTlR8WQu5BNOD6MiIuHKhSIHIal&#10;qwapl7NomsOlH63aihmgyqhseTGcnqMfaFSYk53bV7CUlZh8R5OQapLsOCqMNY0lKhmH2IdUqoOp&#10;TLtkmlekybToibSgda6FeNWcTahBaAeYRqIJV3iUS5u1R26QL5UzOBeMA46CKh6Ho4fjouG3/HnH&#10;kwGyzHmjgzytqnm4c3WolnoRY5mjfXqsU7+eSHuDREaY33yGNUqTHH3nJ3+M2X+2oeS3LYGNknex&#10;6ICwgtasvIAMcxGno3+oYyuijH+HU1idXX+eQ/GX+n/WNSySRIBVJ7yMGYEcoT+2RolCkduxCYew&#10;gk+r2IZNcoSmwoU5YqihroRcUuuchoOuQ6WXKoMUNRaRg4KoJ/KLcIJioLe1cpDmkUSwPo6lgamr&#10;EoyVceyl8orEYiCg54ktUoGbxoexQ2CWcYY6NQWQ2YTaKCGK3oOIoCy0x5iHkLevkpWUgRmqaZLZ&#10;cVulTJBPYaagM43pUiObHIubQyeVzolANPiQQ4bkKEiKYYSNn5u0QqAlkDevBJx5gKOp1pkCcO6k&#10;upW8YUSfpJKJUdWafo9VQvmVOIwUNO2Pv4jBKGmJ94Vuny6zuqewj9aueqNAgEmpTJ8DcJykNZry&#10;YP2fJZbuUaGaApLbQtaUq46qNOWPRopmKIWJoIYvnrezXK8Zj42uDKnNgA6o0qS0cF6jsZ/NYMKe&#10;pZr6UXGZmpYRQryUVJEFNOWO7ovaKJuJWYbPnk2zCrZnjzytrrA0f8uoc6owcCijV6RkYJyeUJ60&#10;UVuZSJjvQrSUEJMNNOqOto0SKK2JIIdRlezB/Xl/hzK78nlQeJG1+Hliafyv/3nCW2ep63poTOyj&#10;oXtPPuudDnxiMYWWBX3TJXSOb3+plTzBJoDYhtG7GH/5eEW1FH9caa6vD38HWxWo8378TKaip38s&#10;Pr2cE3+AMZOVFoAfJdyNnYEBlNnAMogPhmu6M4aLd+u0K4U7aU2uIoRBWryoA4OETGKhvIL6Ppqb&#10;LYKJMaWUQIJLJjaM5oI4lJG/UI8uhhS5VI0Id4KzT4sZaO2tPIltWminJYgCTCWg5Ya1Pn6aX4V0&#10;MbiThIRTJoSMSINOlEK+k5ZIhca4kpN5dzOyipDqaJmseo6TWiWmWIxlS/igJ4pUPmuZrIg8McuS&#10;4oYzJseLwoRCk+S9/Z1dhXu38JncdvWx4ZabaGar0pOSWfaltZClS9affY3BPl+ZDYrTMd2SVYfm&#10;Jv6LUoUVk4m9g6ROhTq3aKAPdsSxUZwQaD+rQZhLWdilL5SiS8Se/JDxPliYg40tMeyR3IllJyyK&#10;9YXGk029AasThQ625aYKdqewzaFGaCyqv5y/Wcmks5hSS7qekZPVPlWYGY9EMfqRcYqvJ1GKqYZa&#10;kwC8orG1hPK2dKu/dp+wUaYSaCeqOaC5WcykLJuOS8eeEpZXPm6XupERMhiRMIvGJ2+KbobRiZXM&#10;JHlwe/XFNnkobma+aHkvYOy3jnmPU5CweHo8RmmpCXsuOdqhN3xMLgaY1H3JI6SP4X+ciUnLKoBl&#10;e7/EYn92bi+9jn7VYLS2nH6IU1uvcH6LRkmn9n7ROdmgHX88LkOXx3/0JDOO/IDpiTPKGocie5fD&#10;aoWgbgi8k4RXYIe1lYNwUzSuYYLLRjam6oJgOeWfF4ISLoCW1oH8JLCONoITiS/JHY2+e4nCZ4un&#10;bei7kInPYGq0iIhAUx+tXIb6RjCl8IXXOfeeLITFLrmWBYPdJRuNjYMaiSPIQpRQe4LBgJGabea6&#10;n48uYF+zmo0CUx2saosFRjqlEokqOhGdYIdRLu6VUYWVJXWM/YQAiQnHhJrYe3vAtpd3bfC5zZRk&#10;YHWyyZGVUy+rpI7nRlCkTYxJOi+cr4mrLx+UuYcgJcGMhYTFiOzG4aEve3bACp0Ybf25GplUYI6y&#10;GJXaU0urAJJ/Rm6jtY8nOlCcGYvIL0uUOYh5Jf+MIoVqiM3GVKdQe3G/d6J2bg24gp34YKqxgJnK&#10;U2uqcJXCRo+jOZG2OnKbqo2kL3ST0YmhJjKL0oXziLHF0K0ye3G+8aeHbiW3+qI9YNKw+Z1XU5up&#10;8JijRsOixZPuOqSbS483L6GTh4qWJlqLk4Zh8s97Y3mw2917vHnSxKh8HHoHrSV8g3pelXF893rd&#10;fa19fHuCZfB+FXw+TkR+2X00Nst/6X598LJ5uYTP2i16NIPKwyp6s4Loq897O4IylDR70IGqfIh8&#10;doFCZOF9LoDjTVV+EICfNgF/OoBo7sx4WZAC2Gp45Y3awZ95eIvSql56GYoQkup6yYh9e2R7i4cF&#10;Y+R8X4WGTH19W4P+NUx+m4I/7QZ3M5sx1q53yJfvv/h4aJTYqOB5GZHykZh54Y9UekF6u4zDYvJ7&#10;p4oaS7h8uYdHNK1+DIP962l2R6ZV1Rt23qIDvnJ3hZ3ep3d4QZnskE15FpYdeSh6BpJyYg17Bo6W&#10;SwJ8LIpvNCR9jYWd6gR1k7Fv0792J6wRvR52zabXpjd3j6HPjy94bpzmeB95aZf9YTl6fJLrSl97&#10;so1tM699H4cX6Np1Bbx70p11lbYOu/92N6+6pSR2+6mUjj135KONd1F46p1zYIF6BpcMSdR7S5Az&#10;M018woho5+d0nMdx0bB1J7/uuxB1wrh7pDd2grErjWB3can4dpt4g6KuX/J5qpr8SV569pK7Mvx8&#10;dImM5yd0VdJB0PZ02cmbukx1asD/o252JLiAjKJ3E7AVdfR4K6eIX2p5W56OSPl6sZT6Mrx8NoqB&#10;4pmEEXgbzY2DhXh4uByDDnjhojiCq3lkjAmCXHoMdbyCH3rZX4CB8HvDSVWB4nzsM3yCBH514OGC&#10;joKpzFyCF4HmtxKBs4E/oSiBZYDBiumBK4BrdKCBCYA5XnOA/oAZSHWBFYAfMuCBWoBJ31GBQY1B&#10;ysGA2YtutZaAgom4n8WATYg+ibKALobwc5SAKYW+XY+ANYSKR7qAZINYMlaAv4IH3b+AKJfFySV/&#10;x5T0tAF/fJJCnlx/UI+5iHR/S41ucod/XIsxXLd/f4jjRxN/xYZ0Md2ANIOs3ER/QqJBx7N+4p57&#10;spp+oJrSnQd+gJdKh0F+gpPdcYl+qpCTW+9+4I0gRnt/OYltMXR/uoUw2vp+kKy+xnR+MagEsWN9&#10;7qNYm+N9057Fhj1935pIcJ5+DJXQWzl+VpE2RfR+wow7MRt/UYaO2eh+ArcyxWx9pLF+sFx9XqvH&#10;muR9Q6YhhV59WqCRb+Z9kpryWp594ZUXRYF+XI7RMNB++YfD2Q19l8GYxJZ9Orrir3987bQWmgZ8&#10;za1NhJF856abbzl9LZ/XWhp9h5jDRSF+CJErMJN+r4jO2GZ9Ssvuw+587sQnrsV8mLw1mUR8b7Q7&#10;g+B8iKxYbqZ81aRgWax9O5wURNN9yJM9MGN+dImt0u+M63bZv5KLfHdXq72KLXfdl1+I/nh8gqmH&#10;5nlDbdGG3no0WRiF3ntGRHuE8XyhMFqEGn5r0XWLlIDBvmSKNYA8qqOI9H/RllqH1X+Gga+G0n9l&#10;bOiF439nWECE/X97Q8yELH+6L+6DboAq0CaKVIq5vRaJBYk1qYOHyYfKlTSGv4aTgJuF0IWDa/GE&#10;+YSRV22ELIOiQyuDd4K/L42C1IHSzs6JQpSlu7SH+JI3qBCGzo/ik+mFy42zf3aE9Yu0avqEM4nC&#10;VqqDfIfDQp2C24WvLzmCS4NdzYGIaZ6EumiHIps0psmGAJf6krKFBpTZfmSEMZHOahaDhY7aVfqC&#10;3ovEQh+CUIh5LvGB04TGzFuHvqhpuUyGeqQ2pbSFV6AJkayEYpvtfXmDlZffaUeC6ZPOVV2CVI+c&#10;QbKB2IsXLrOBbIYLy2aHM7JEuF6F8q0npMeEzqf/kMmD2qLffLKDF53KaKSCc5igVNmB3ZM9QVeB&#10;co1+LoCBFocnyqCGx7wPt5yFirYBpACEY6/VkASDaqmhe/yCqqN3aAuCFJ0yVGmBh5alQQuBHo+n&#10;LlaAzogaygqGdcXNtwOFPL7Ao1mEELd9j1mDErAle2KCUajUZ42BwKFoVAaBP5mwQMWA4ZGILjSA&#10;lYjkw7uV+HXescqTsnZyn2+RkHcQjJSPkXfJeVyNqXiqZf6Ly3m4UsuJ63rqP8SIDXxrLWmGJH5g&#10;wnyUwX80sNCSg37YnoSQbX6Ti7aOen5yeIWMon55ZTWK2X6lUhSJD37nPzuHR39bLSuFdIAMwVmT&#10;ooh/r6KRb4dAnXuPWoYSiq+Nd4Ubd5aLsIREZGWJ/IOKUWiIRoLXPsGGlII2LPSE14GdwEWSk5HY&#10;rnyQbI+6nEuOZY2qiaeMfYvHdp6KzIoNY5GJKYhiUMKHh4avPlCF74TyLMWES4MQvyeRvpsmrXSP&#10;mJgxmzyNl5VRiIuLwJKJdaiKDo/XYsWIgI01UCmG7Yp2Pe2FZIeQLJyD0oRivieRG6RzrHaO+KCr&#10;mkKM+Jzoh6GLJZk1dNeJeJWLYhKH55HcT6aGYo4OPZmE64n+LHmDa4WOvU6QmK2uq6WOeKkNmXOM&#10;dqRghtqKpJ+2dCiI/psSYYWHc5ZYTzmF6ZFsPVWEgow1LFyDFYaSvJ+QMbbZqvqOE7FXmMOMEKu1&#10;hi2KOaYHc4iIlqBaYP+HF5qUTtuFlJSOPRuELI4uLEWCzodwvBmP37/3qnKNxrmGmC6LwLLbhZaJ&#10;5awXcwGIQaVTYJOGxp50ToaFT5dVPOGD84/fLDKClYgntQ6fPXUypGOcKHXOk2KZN3Z6gfGWZXdF&#10;cCyTo3g6XkaQ4XleTJ2OEXqoOzaLLHxEKq2IHn5UtAeeKX38o6ObFH23kq6YJ32OgUSVW32Kb36S&#10;pH2yXaOP8n4BTAqNMn5qOtSKYH8LKp2HZX/usx2dF4a8oq2aDYWgkdGXIISggGSUYoPRbrKRuYMp&#10;XPOPGYKfS36MaYIfOn2JqYG7Ko+GwYFrsimcKY9ioaqZJY1/kMKWQYu8f3uTfooUbd2Q5IicXEWO&#10;UYctSv2LsYW8OjGJBIRKKoOGMYLIsUybS5gfoMWYUZV0j9eVdpLifo+Su5BibReQFI37W6CNlIul&#10;SoWLA4k4OeyIbIayKnmFtIQDsHSaq6DaoAaXsJ1ljx2U0pn6fc6SGZahbGKPgJNSWwqM/I//ShuK&#10;d4yRObCH74jyKnCFSoUYr7uaLql5n1GXNaU6jmmUVaDzfSWRnZyya86PCZh1WpOMiZQmScWJ/Y+s&#10;OYKHhIr5KmmE8oYIryGZzrH+nr2W1KzrjdST8qe+fJORNqKIa0iOpJ1UWiOMLpgHSXqJpZKHOVuH&#10;K4zEKmOEqobSrqqZgbp2nkaWiLSBjVSTo65ZfBKQ46gcateOUKHhWcuL3ZuOSTaJYZUKOTCG8o5J&#10;Kl6EcId4pwGounTBl36k3HVbh7ihHnYMd5uddXbiZzmZznfmVsSWGXkcRqGSRXp4NuCORHwqKC+J&#10;/n5IpjKnxH0KlvOj4HzPhzagHXy3dxqcc3zJZrWY0X0LVkmVJ314RjeRXn4BNqiNbX7IKEuJOH/R&#10;pX+mv4U9ljOi5IQ6ho2fHoNYdmqbfIKsZhSX44IqVcGUR4HKRdGQjIF6NniMq4FMKGSIioE7pMal&#10;z41blWah/IuehbGePooAdaqamYiOZWeXDodGVTeTfYYQRXGP0ITbNkyL/4OvKHqH8oKFpASlEZVq&#10;lKahP5L4hO6dhZCldOeZ445xZMiWSoxKVLmSyIo7RR2PJYgYNiiLZIXqKI2HcIOro2OkY52PlAeg&#10;mJpghE+c3pdDdE6ZPJQ5ZDyVppE3VEqSGY44RNSOg4snNgiK2Yf1KJyHAYSsos+j5aWWk4qgF6Gk&#10;g9ScVp20c8+Yr5nOY8aVIpXyU+2Rn5IJRJeOAo4ANe+KZ4nPKKmGpoWJok6jiK16kxGft6jAg12b&#10;8qP1c12YRp8rY1+UuppnU5iRQZWQRGCNp5CWNduKC4tuKLSGW4ZCoeijP7VIkq6faq+4gvaboan/&#10;cviX8qQ+YwmUZZ6HU1eQ7pi/RDONX5LXNcSJz4zKKLyGH4bZmayybHRpizytx3T6fJ2pOnWtbb6k&#10;s3aMXrCgGnedT6KbYHjiQP6WdnpPMtyRRHwUJfaLt348mRqxi3w8iuWs3HwBfEqoQnv0bWmjsXwY&#10;XlafF3xyT1GaY3z7QL+VgH2jMtGQW36MJjyK43+2mKGwiYPqil2r4oL2e9KnQoIqbOiitIGdXeGe&#10;IIE+TvOZd4EGQIKUn4DiMsePioDnJnqKKYEQmCKvlot7icmq9Inbey6mWohibFmhx4cbXWKdP4YD&#10;TpKYoYUBQEeT1IQGMr+O0oMfJq+JiIJHl5iuzpMDiTyqL5C6epyll46Xa8ehBoyWXO2cdYqxTjqX&#10;5IjhQBOTIYcHMriOLoUvJtyI/oNblxCuNZqGiL6pk5eQeiOk95S0a1WgZZH0XIeb1I9CTfCXNYyR&#10;P+qSfYnYMrONnocQJwKIioRLlqutpaHwiFqpBp5FecKkapqoavmf2JcdXDibSpOZTbiWrpALP82R&#10;5oxqMrCNHIi6JyGIKoUXlketRqk3iBqooKTMeYaj9aBZarWfUZvxW/WawpeZTX6WOpM4P6uRg47B&#10;Mq+Mu4oyJzuH3IXClfSs/LBhh9CoTaspeT2jnKXUanGe9aCGW7+aZZtRTVqV3pYUP5iRNJDHMq+M&#10;eYtsJ0+HnYZMjRG8UnQcf6K243SgchaxhHVRZGSsF3Y3Vpymf3dUSOugrnirO7yamHoqLzCUI3wC&#10;JAGNSX4wjL+7eHuCf322AXtCcfCwjXs7ZDmrDXtvVm2lbHvfSMafnXyFO6uZi31ML1KTI35XJG6M&#10;ZH+ejIS6boKyfy60/4HHcamvhIEMY+mqAoCaViakY4BdSJSenIBNO5iYlYBUL3CSP4CMJM2LnYDp&#10;jEG5bIm+ftW0AYg1cT+uiobaY46pAoW6VdejboTQSF+dsoQBO4WXt4M/L4qRdYKcJR+K8YIRi++4&#10;lZC+foKzKo6YcOetsoygYzKoK4rSVZSikIkoSDGc44eYO3aW9IYGL6KQxoSDJWSKX4MVi5e38Ze4&#10;fjSyf5TwcKGtAZJLYvOneI/JVVuh3o1eSA6cKYr/O2qWR4icL7aQLYY8JZ+J5IP2i0W3cJ6MffOx&#10;95sbcGmsb5e+Yr+m4JR/VTChTJFWR/SbnI4rO2WVr4r3L8iPqIfDJc6Jf4S0ixC29qUyfcWxfKEP&#10;cD+r8Zz2YpumX5jzVRCgzZUDR9qbKZENO1yVPI0QL9mPNYkTJfWJLYVSitS2pqu9fbGxHqbTcDGr&#10;gaHaYoWl25z6VQKgP5hDR9maoZOQO2qU047eL/CO64ovJhSI64XRgQ3GZHP2dIrANHRkZ/66BXUL&#10;W2mzrHXzTtytB3caQoKmC3h/NsOetHoOK8qW5Xv1IkWOtn4lgQfFf3r5dJm/T3qnaAS5BnqeW2ey&#10;kXrbTtir3HteQouk3HwdNuOdh30ALBqVyX4qIteNwH+HgRDEYIGwdIe+O4DBZ/C37IANW0qxbX+x&#10;TsOqtn+QQomjvn+lNv6cdH/WLGCUzYA7I1WM6oDFgQ/DRIg3dHC9IIa6Z8a20oV0WymwUIR0Tqyp&#10;ooO0QoWit4MVNxabfYKKLJ6T8IIlI8CMM4HfgPvCU46vdFu8KoyjZ7C114rPWwyvVoktTqCopoe5&#10;QomhzYZlNy+apIUYLNaTMIPmJByLmILWgNzBlJUfdEu7YJJ+Z6q1BJAJWw2ugY3CTqCn1ouYQpSg&#10;/ImDN0qZ5od1LQeSjIV7JGiLFoOqgL3A+ZtidEC6upgjZ6q0U5UFWxOtzpIQTqmnK481QqSgWoxk&#10;N2WZQ4mXLTOSAYbdJKeKrIRcgJ/AfqFydDm6M52MZ6+zwpm7WxytNZYOTrOml5KBQrKf1476N3yY&#10;yot5LViRkIgOJNqKVYTvgIfAGadQdDi5wKKzZ7qzRJ4eWy2sspm0TsmmFZVyQs+fXZE9N5qYY40T&#10;LXiRPYkIJQKKEYVl5rd2sXNo0VV3k3RLu4Z4cHU0pTp5SHYqjqF6JHc5d+97D3hlYU98D3mqSs99&#10;PXsoNK9+u3z/5LV0135zz7N14X4rug924H36o+13233njXB42330dtp56n4aYFN7Dn5KSfd8X36W&#10;NAZ9+3784uVzTYmKzfF0aYgauIV1f4bEon12lYWojCt3s4Svdb944oPLX2R6JoLiSTR7lYH1M3B9&#10;TIDk4Shx/JSNzDNzI5IIttR0Ro+loP11cY1rith2rItqdKB394lzXn15V4dpSIB64YU8Mux8r4Ky&#10;35Rw6J96yqZyE5vztUtzQZiIn4x0eJVCiY91xJIXc4t3Ko8KXaJ4oovVR9t6Q4hfMnp8JIRe3kFw&#10;E6pVyVlxP6XXtAJybqFhnk5zrJ0GiHB1BJjAcod2d5R8XNd4BpAYR0Z5vItWMhl7rYXj3StvbbUZ&#10;yEpwmK+lsu9xwqognUFzAqSph390ZZ9Hcbt15pnVXCd3gZQlRsh5So4VMcl7R4c73FJu87+6x3Zw&#10;G7lNshFxPrK2nFxyeawZhqRz4aWOcQN1cJ7yW5p3GJgARlx465CUMYZ684hm27NupcojxtpvxsKy&#10;sWFw3bsCm5xyDrM7hepzdat+cGB1CqOnWxN2vZt3Rfd4nJLGMVF6r4lh1yB/FXIaw5p/GXM5r4B/&#10;KHROmsl/QHVohap/ZHaXcGJ/lnflWzN/2HlORh6APnr1MX6A3nz91aN9ZnyZwnJ9i3yarmh9s3yj&#10;mbh94nzBhJ5+Hnz7b2l+bX1PWlF+0X2yRWZ/XX43MQCAIX7k1CN784cUwNd8KIYErO18YIUCmFJ8&#10;qYQog2V9AYNrblx9cILCWXF98YIYRLh+mIFwMJF/dYC00p56spF0v0R6749pq2B7NY1ulvV7jIuM&#10;gi58AYnUbVV8iYglWJ99JYZmRB1954SLMC9+3IJn0S55qJvGvd156pjNqf56OZXdlaJ6nZL8gQV7&#10;HZAtbFt7wI10V918c4qXQ5B9TIeBL9p+VYP3z/l42aYSvKx5HaIwqNJ5bZ5ClIN52JpagAJ6ZJZ9&#10;a3d7EJKcVy172Y6eQxN8yIpJL5J94oVhzv14NbBMu7N4eqt9p9d4x6aMk455NKGUfyd5y5ymasF6&#10;hJelVph7VpJtQqt8V4zZL1d9gYafzjl3vLpouu94ALSqpwh4R66ukrx4r6ibfmF5S6KOahl6E5xt&#10;Vhh68ZYEQlJ7+o8pLyZ9MIexza93asReulx3rL2mpl936LaUkgh4Ra9afbl44KgkaYl5r6DWVaR6&#10;mpk8Qf97sJEuLv9874iVyAmH0nEFtjqG6HJGo7eGH3N2kHaFb3SnfMGEznXwaN+EO3dcVSWDsXjq&#10;QYeDQ3q8LnuC+Xz5xtyGR3rltTSFfnsfoqeEyXtaj3SEKXule82Dm3wKaAGDIXyLVF+CtH0gQO6C&#10;Zn3cLieCOn7LxbOE4YTKtACELYQCoaKDgYNCjlqC9YKeesWCeYIaZxuCF4GsU5+ByoFEQGGBnYDm&#10;Ld6BjoCDxFqDpY6OspmC9IzkoCKCWYs8jQyB3ImneZ+Bf4g2ZieBOIbOUuKBA4VeP96A7oPYLZ2A&#10;9oIeww6CpJhAsU6B9pW+nuCBZZM2i9uA8pCweJWAno42ZUuAcYvTUjuAUYlSP22AU4agLWaAcYOV&#10;wfWB26H1sDuBMp6bndKAopskituANJekd7B/6ZQpZIh/wJCuUal/t40bPwl/zok6LTd//4TkwRKB&#10;Paubr1mAmKdinO2ABKL2ifl/l55xdud/V5nyY+V/OpVlUS5/M5CtPrd/XoudLRB/oIYJwGSAxrUq&#10;rqaAJbANnC1/i6qhiTZ/FqUJdjJ+2Z94Y0d+zJnXULh+0pQAPnB/Ao3CLPB/UYcEv+2AdL6hrh5/&#10;1biYm4p/MbIaiIl+r6tfdZZ+b6SvYsp+aZ3yUFt+fZb8PjJ+u4+dLNd/EofVuXeQrnBGqRKO5nGS&#10;l/iNTHLQhh6L1HQRc9GKaXVuYVqJB3byTxmHpXibPQOGUHqPK6aFB3zzuH6PRHmVqCyNnHnqlwWM&#10;FHpDhTeKp3qucveJSns2YJWH/HvdTmyGsHyaPImFdX2IK36EQ36yt3qN+YLLpwSMY4I/lfuK4YG2&#10;hCyJhYFLcguIO4D5X82HBIC+TcyF0ICMPB2EroBqK1qDk4BUtmiMxYwApduLOYqdlMOJyIk2gyaI&#10;cIfpcRqHPYa2XwaGGoWPTTSE/4RiO7uD+YMsKzqC+YHXtU6LzJUmpNeKQ5L2k7uI2ZDBghKHj46P&#10;cCyGZIxoXj6FW4pPTKCEUogdO2GDXoXIKyCCc4M2tFqLDZ5Jo+CJiZtNksiIIJg5gS2G25Ucb2CF&#10;tpIBXZSErY7hTCSDt4upOxWC2Yg0KwmCAIRts5KKdqdVoxiI96OHkf+HjJ+MgGqGRpt8brKFKZdq&#10;XQmEKZNGS7+DMo76OtiCZopoKvaBoYV8svaKArBIoneIiKukkVSHGaa5f8CFzKGmbhSEsZyRXICD&#10;wJdnS12C0pILOqKCCIxeKueBUoZisoiJrrkhofqIOLOfkMKGwq2zfymFbKePbY6ETqFqXBaDYZsw&#10;SwmCgZTEOmuBxI4LKtqBE4cfq1qZwG+7nCOXK3EKjE6Ux3JRe9KSgXOiauuQQ3URWd+OAnapSRqL&#10;tnhmOJqJZHpzKQaHA3zsqpOYf3iBm3GWAXjni4+Tp3lYexqRZXneajqPL3qEWUGM/ntLSJSKwnws&#10;OEiIhH1CKQeGNX6ZqcOXQ4Esmn+U2IC+irKSgoBeejqQT4AaaXKOKX/zWJmMC3/lSBKJ43/iN/6H&#10;un/5KQiFf4AnqNWWK4m0mYCTxYiHiaWReodleVuPSIZPaKeNNoVZV/eLKoRrR56JFoN9N7+HA4KO&#10;KQmE34GTp/aVK5JLmJuS0JBdiL2Qj45xeHSOZoyEZ++MT4qmV2CKWYjVRzWIWIbyN4iGXYT5KQqE&#10;VYLcpyqUcprfl+WSGpgxiAuP15Vwd7eNsJKpZzyLo4/kVtCJrY0dRs+HvIpBN1GF1Ic4KQqD4IP+&#10;pn+T4aNTlzaRj5/jh1qPSZxJdw6NIJidZqeLGZTuVliJKZExRn6HNY1SNyiFXok+KQuDf4T3pfeT&#10;dKullqqRJadshseO26Lydn2Mq55UZiCKppmyVeWIwZT8Ri+G0pAgNwWE/YsIKQuDL4XKpZWTI7Pe&#10;ljyQ167WhkmOh6lqdfyMTqPKZa+KRJ4nVY2IYphzReuGgZKZNtuEuYyLKQuC74Z3nc2jC29bj6Wf&#10;tXCjgPmci3HuccKZc3NKYjSWU3THUpGTI3ZwQ0qP2Hg+NGiMcXpfJqKI4XzknTah9HejjyeeqngO&#10;gHCbfXiNcTyYYHknYbOVQnnmUh+SHHrLQu+O3XvMNEGLhn0GJsuICH6AnJmgyX/Ejmqdjn9pf8ea&#10;YH8icI6XTH8AYRmUOn7/UaKRJH8aQpWN9n9GNB2Ksn+SJvCHSH/7m+KfsofGjZ2cfoa3fuqZW4W4&#10;b9WWSYTUYHOTSIQOUSCQQ4NYQj6NJoKkM/uJ9YH7Jw+GoYFUmyKez4+0jOGbno35fiyYgIxIbxSV&#10;c4qjX9+Sa4kEUKuPeId4QfSMaYXeM+CJTIQ5JyqGEYKJmoWeCJexjEKa4pVEfY2XxpLObn6Ut5BU&#10;X1eRso3dUEiOuItoQbWLuojnM8mItYZIJ0CFmIOXmfydeZ+Pi8yaVpxufRaXMpkpbf+UHJXUXt2R&#10;HpKDT+mOLo8pQXyLLIu4M7SIOYgjJ1OFM4R+mYydEadEi1qZ76NpfJ+WxZ9QbYuTppsZXnOQqJbk&#10;T46NwpKiQUGKxY5HM6KH1InEJ2KE4YVAmTicxK7aiv+Zn6o8fDmWbqVAbSSTSKAZXhqQRpr1T0qN&#10;YZXGQRCKcZCCM4uHjoshJ26EoIXfkO6sjm8Fg7eofnBCdh6kjXGOaBugmnL0WdqcinR/S5iYV3Y5&#10;PcqT+XgaMIOPZXpOJIGKmXzbkIWrm3bag2yniXdDdcqjh3fLZ8mfhXh4WYqbcXlQS1eXRHpSPZ2S&#10;73tyMIiOanzQJNCJsX5okBuqeX55guamcn4pdVWia332Z02ebH3zWR+aYH4VSwWWQX5aPW2R+n6y&#10;MIuNiH8zJRWI5n/Tj5qpYIXwglClXoT7dK+hX4QdZsSdYYNkWKaZZYLPSqyVVIJNPTuRHYHVMIqM&#10;v4FxJVGINoEbjw+odo1YgcKkeYvDdBugf4o/ZjGcg4jNWDeYg4dxSlmUg4YlPQ6QWYTUMIqMDoOG&#10;JYSHn4I9jo6nw5S5gUejyZKDc6Sfy5BLZb2bzY4bV9CXzYvyShaTwonMPOyPpoejMIyLcoVsJa6H&#10;IYM6ji2nJJv7gOKjMJkecz6fMZYrZVubMpMyV3yXNZA6Sd2TLY08PNePBIozMI+K54ccJdKGuIQR&#10;jdemvaMZgK2ix5+RcwaeuJvSZReaopf7VzeWoJQuSZ2SrJBfPK+OlYyGMJCKfIiYJe6GY4TFjZOm&#10;cqoSgGqicqXVcr6eWaE/ZM6aPZyHVvqWN5ffSXGSRJM3PJaOOo6KMIyKMYnUJgWGH4VXhLu2Rm6q&#10;eGGxg2/aa8asyHEmXumn73KWUeui33QxRQSdk3X/OKeYDHf1LPSSOHo9IqKMJ3zShIG1bnYWeEqw&#10;mXZ4a6urvncIXs2mzXfHUdChs3i4RPWca3nZOKyW63sbLSWRJ3ydIxWLMH5ThEy0TX07d/qvfXzx&#10;a2iqmnzOXoWlpXzoUZSgkH0vRNCbVX2eOKaV4n4mLU6QM37bI3iKWH+vhAOzKIQud5uuXINNavmp&#10;foKNXi2ki4H8UUqfg4GYRKKaVoFNOJuU9IERLW+PW4DyI82JnoDng62yMIsRd0OtaImeapyojYhG&#10;XcyjmocGUQiekIXnRHaZdITeOJCUIIPYLYyOnoLgJBaI/4H7g1mxdZHsdvesq4/malOnyo3lXYai&#10;1IvzUMudy4oTRFOYqYhAOIiTZIZvLaSN+IShJFKIeoLogw+w5ZiedrqsFpYAahqnK5NQXU6iL5Ci&#10;UJedKo4DRDaYDYtoOIeSv4jMLbqNaYYvJISIDYOygt6waZ8edoyrmJvhaeump5h8XSChppUNUG6c&#10;oJGqRBGXkI5GOHqSQormLc+M74eHJK2HtIRZgq6wHKWCdoWrO6GgaeCmNZ1pXQOhG5kZUFicCZTr&#10;RAyW/ZDKOIORz4y1LeKMm4imJM2HbYTheRrAMG5lbX26y2+AYc61SnDHVgqvgHI9SkepXHPmPrii&#10;4XXJM8qcF3fUKaiU7XoxIPqNkXzJeQ6/aXVvbZe55HXBYee0M3ZRViKuR3ceSl+oFHgnPtuhm3ln&#10;NAGa2HrLKgaTwnxxIY2MiH4+eRC+PnwebYG4uXvPYday/3u1VgytCXvpSlWm2HxSPuaganzsNCiZ&#10;tX2jKlWSuX6LIgyLo3+OeQO9A4KQbVy3gYG5YaGxyYEPVeer14CiSjylsYBtPuWfUoBYNEWYsIBZ&#10;KpiRz4B+InmK34C5eOe79YjtbT+2c4eVYYCwuoZhVb+qyYVRSi2kpYRrPuaeWYOmNGCXyYLqKtKR&#10;AoJIItaKOIG/eMa7Jo9EbS21mY1nYXSv2IuZVbSp5YnjSiKjxYhHPuydeYbDNHqW/YVLKwWQUoPl&#10;IyOJrIKgeKi6hZVsbSS06ZMGYXCvHJCWVbCpJY4ySiCjDYvlPvScyommNJOWTodxKzKPvYVRI2KJ&#10;OoNdeI66DZthbSK0XZhqYXOugZVQVbGog5I2Shyibo80PvWcO4w/NKSVyYlZK1aPQoaJI5WI3YP6&#10;eHu5tKEmbSez6p2RYXyt/pnAVban+JXoSiSh45IvPwWbuI6JNLSVWYr3K22O6IeJI76Ik4R52qVx&#10;8G0qxqZzUW7Esit0pHBXnSB16nHph7R3MHOJciZ4hXVCXLV583cVR217lHkjMq19inuT2LZv23gZ&#10;xRdxa3iJsMZy43kFm+R0T3mShpR1vno0cSJ3PXrrW8x41HuvRq16nnyUMiV8uX2k1u9uGIMFw1tv&#10;v4JRr0RxVIGumnty3oE1hVd0b4DXcBJ2FICKWup30YA9Rf15v3/0Ma17+3+d1TRsj43PwZ1uRYwN&#10;rZJv7IpjmQBxkYjWhAlzQ4d1bvt1CoYcWg926YS2RVp4+IM4MUR7UYF606JrR5h9wBJtCJXFrApu&#10;vZMbl4xwcpCFgshyO44Fbe10IYucWT92HokURMV4SoZYMOl6vIMy0lhqSaMYvs9sD592qshtyZvI&#10;llRviJgjgatxX5SMbPRzVpD2WIB1b41HRD93tYlKMJx6O4TB0VBpga2XvctrSakNqb9tAqRYlU1u&#10;xZ+dgL5wqprubC1yspYyV9102pFDQ893NowEMFt5z4Yi0Iho77fsvQZqtrJ3qOtsaKy5lHFuJ6be&#10;f+lwFKENa3hyK5stV1V0ZJUIQ292zo57MCd5dYdTz/5okMIDvHxqU7uUqEhr97TEk7ttra3Hfzhv&#10;mKbNat5xuJ+/VtJz/ZhnQw92dpCiL/15LIhTy8R6GWwkuZd6nm3ypr17KG+okyx7tnFUfyJ8THMM&#10;aup88XTfVtZ9q3bQQul+j3kAL5p/t3uYymB4L3aLuH144Hc8pa15iHfpkid6MHidfih64nlkagZ7&#10;qXpCVg58iXsyQk59l3xJLzl+532TyOh2goDdtuV3SYCBpDl4B4AqkMd4zH/qfPZ5n3+/aQN6i3+m&#10;VTp7jX+QQbJ8vH+DLuN+K39zx2R1DYsLtVN14Ym8oqt2sIhwj3B3iYcwe8V4fYYQaAR5h4T2VHR6&#10;qYPTQSZ7+YKdLph9hIE1xflz05Uns/B0sJLyoUt1jpC2jh52d459eqZ3e4xPZxR4pIoxU7154Yf3&#10;QKl7TYWQLlh88oLSxM5y3J85ssdzv5wkoCZ0oZjxjQR1lJW2ead2p5J+Zjp33Y9DUxh5NYvwQDp6&#10;uohVLiF8dYRGw91yGqkysddzAKU6nzNz4aELjBZ02JzHeNF1+JiEZYl3PpQwUo54oo+uP956Porg&#10;LfR8C4WNwydxibMFsR1yb64onmtzS6j4i0x0P6OfeBB1Zp5GZOV2vZjaUhR4MZMxP4952I0qLc57&#10;tIamwq5xKrylsJZyDLbZnc1y3LCciqFzxqond2907aOuZF12TJ0hUaJ3zpZTPz15hY8kLbF7boeQ&#10;vWCCe2tSrN2CHm0/m4mB3G8LiV6BrnDIdq2BjHKUY8iBeHR/URGBcnaLPoeBjXjdLLOB2HubvEmA&#10;tnUbq8mAh3YAmmOAX3baiEuARne2dbKAO3iiYu6ARHmnUFuAXXrBPgSAmnwELHmBBn2AuyZ/F37Z&#10;qox/Bn7GmVh+8X6whzZ+736jdLl++36rYhx/IH7FT7R/Wn7mPZB/vH8ULEaASX9JudN9rYh0qTZ9&#10;pYeFl+Z9pIaKhfd9tIWRc5194YSvYTB+JYPUTv9+e4L0PRp++oIELBl/ooDyuJJ8f5H8p/Z8f5A5&#10;lqt8i45ghMx8qox7cqJ85IqcYF59RYjITmJ9tYbePLZ+T4TMK/J/EYJ2t4Z7k5uBpux7mpjqlaZ7&#10;qZYng9J70JNPccF8FpBzX6N8gI2STdh9CoqbPF19vIdjK9J+lYPQtq962KTuphJ65KF/lMl68p3N&#10;gvt7G5n3cQB7bpYdXwZ75pIxTWV8eI4ePBV9QInCK7d+LYT+tgx6S644pWZ6WqntlBF6ZKVEgkN6&#10;iKBmcFN64ZuCXnB7a5aKTPZ8CpFgO9Z824vgK6B914YBtaF57LdXpOZ5/LIqk3p5+qx9gaR6FKaM&#10;b8J6a6CUXfl6+5qITJZ7qpRGO5N8i42xK499k4bXr2aLO2qyoE6J9GyokFmI4G5+f4OH7nBHbimH&#10;B3IjXKCGKXQjS1eFUXZJOkCEkHi7KfuD7HucroqJknPqn2qIf3Tpj12HhHXcfpSGn3bUbU+FyHfh&#10;W+OFAHkJSrmEQXpKOdmDnXu7KeeDE31trZOICnz/nkiHE30jjluGJX0+fZGFVn1ibG+ElH2ZWyyD&#10;5n3lSi2DRH47OYKCv36kKdaCUn8grIKGpYYLnSiFuoVgjSmE4YShfJiEHoPna5aDcYNEWoSC24Kp&#10;SbGCWIINOTWB9oFpKcaBqICxq2OFf47+nCyEmo2UjC+DzYwLe4yDFopxaq2CeojcWb+CA4dVSSOB&#10;loW8OOaBSoQEKbmBFoIcqnaEnZfxmzmDwJXAiz+C9ZNeeq+CQ5DdaeiBsY5YWSKBPovTSLOA6Yk9&#10;OKSAtoZvKa6AmINfqbaD6qDHmnaDFZ3NinuCSJqKee6Bl5cZaTmBDpOjWJiAp5AiSFmAVIyDOG+A&#10;OIiiKaWAMIR3qSWDZKmAmduClaW4idSBw6GKeUiBCZ0caJ+Ag5iqWAyALpQoR/N/6Y+GOEF/0oqX&#10;KZ5/24VlqMSDBrIXmWSCPK19iUWBYKhVeLOAmKLcaB6ADp1iV6h/vpfdR6h/iZI0OBJ/g4xDKZh/&#10;loYpoeWUFGpOk++SAmw/hS2QLW4YdZyOdm/sZZeMwXHVVW2LCXPmRZaJTHYeNgmHl3imJ3aF6Xub&#10;oTWSmnMBkz6QtXQIhGWO7nULdOCNOnYZZOqLjXc/VNqJ5niFRR+IPXnmNceGn3t+J4iFCH1ZoGyR&#10;KXuNkkmPYHvFg4aNo3v+dAGL/3xFZCiKZHyjVDyI1X0YRKqHRH2cNYyFwH48J5eEQH73n3qP24Pv&#10;kUiOGYNygnSMboLucySK0oJqY2SJUIH7U6WH2IGWREOGX4E0NVmE94DVJ6SDkYBynpWOtIxYkFyM&#10;/4sjgYuLX4nbckCJz4iFYrWIUIc2UxmG8YXzQ+SFkYSkNSyEQ4NDJ7CC+oHInc2N2pS/j6iMLpLT&#10;gNqKjpC9cYWJAI6OYgWHi4xcUpCGMIoqQ4WE5IfqNP2DrIWCJ7qCeoL1nSmNL50CjvyLippbgC2J&#10;6JdycN6IWZRiYXCG7JFMUhqFmY4rQzyETYryNNuDK4eJJ8KCEIP4nKmMr6UcjnWLEKG2f52JaJ30&#10;cFKH0Zn5YO2GZpX1UaaFIpHiQuyD3422NL6CwYlTJ8iBuYTTnE+MU60TjgyKt6jsfyOJB6RBb9WH&#10;ZZ9MYIGF9JpRUVOEtJVJQq2DgJAmNJiCc4rWJ82Bc4WHlOOdJGn9h9uaXWvkei2XyG2/a9eVQ2+e&#10;XSCSsnGWTlWQEHO4P/GNW3YBMfmKmXibJSuHyXuXlFWb3XIzh1iZMHM9eZmWnHROa02UEnVwXKSR&#10;g3avTe+O7XgSP6aMRnmSMeKJl3tMJWGG231Fk7eagXo4hpWX63qCeO6VW3rTaqCS3Hs7XBCQW3u+&#10;TXyN2XxcP1qLR30MMcyIr33fJZCGCn7QkvuZOoIXhcSWroG1eA2ULYFTaeuRtYD/W3CPSoDATQOM&#10;3YCRPw2KYYBoMbWH4IBMJbmFVIA4kjqYLInghQmVpojad1KTLYfKaSyQvYa2WuiOUIWmTJiL+YSm&#10;Ps2JkYOeMaSHKIKPJduEt4F5kZqXSJGzhGeU0JADdrGSWY40aJiP6YxQWmONgYprTEGLJ4iKPpmI&#10;1IaiMZWGhoSiJfmEM4KTkRWWoZljg/WUMJcLdj+RspR0aByPOpG5WemM2Y79S+KKi4w9PmeIOIlv&#10;MYaF/oaAJhGDxoOEkKuWJ6Dmg4aTuJ3fdcqRNJp8Z6qOspbkWYCMUpNKS4SKEI+nPimHxIv2MXmF&#10;kIgiJiSDbIRPkF2Vzqg/gy+TXqSGdWeQ0aBLZ0aORZvLWSqL4JdJS0SJoZLBPfuHY44tMWOFQImA&#10;JjSDJYT0iICmbGmnfFGi+GuBb6OfpW1dYnacSW9HVQWYynFQR5WVKXOFOqGRZnXiLjuNf3iQIyGJ&#10;gHuTiBKlV3Fse/yh6HJzb0eegnONYiObFnTDVLyXlHYcR1+T+3edOoSQQ3k+Lk+Mb3scI3mIhH0x&#10;h6CkCnjye2ugqnlFbsydRHmrYaiZ3XoyVFeWZnrZRxeS3nuiOmCPOHyALlyLen2HI8aHqH6shxai&#10;xIBKes2fbIAAbiCcEn+/YSCYsn+WU+KVTX+IRsaR2H+POjeOR3+jLmWKoH/LJAiG6YAChoWhs4eR&#10;ejyeY4avbYubEIXLYIyXs4TrU3mUUYQeRneQ8INeOhCNcYKgLmyJ4IHmJECGRoEyhgWg4Y7OecKd&#10;l41UbRWaQYvDYBiW5IooUxKTg4iQRj2QHIb+OfeMr4VtLnOJOIPSJG+FvII7haKgLZXmeVyc65PP&#10;bKyZlJGJX7OWNo8qUryS2YzJRgWPeIplOeqMAof9Ln6IpYWIJJaFS4MchVCftpzXeSycdJopbHqZ&#10;DpcgX3SVmJPlUnqSNpCwRcOO6Y1/Ob+LhYpNLoGIMIcIJLWE74PZhRKfYaOceO6cFaBLbDSYo5x3&#10;XyuVJJhiUj2RvpRXRZiOc5BSOaeLH4xPLn6H24hGJM6EpYRyfL6v62k/cUur12sLZYunwmzoWXyj&#10;gm7fTUifBHD8QS+aTHNJNaeVY3W/Ks6QRHiEIVeLDHuNfG2vA3CdcSWq2HGdZWimnXLBWWKiQnQL&#10;TTedu3WBQS2ZCnclNbuULHjrKwuPH3ruIc6KAX0ffCWtv3escMipmXgFZR+lWHh8WRqg/HkkTQKc&#10;fXnyQRKX3HroNcCTD3v5Kz2OGn01IjaJGX6Le86scX6EcF6oUX5NZKikGX4qWMKfxH4sTLmbVX5T&#10;QOmWxn6TNb2SDX7lK2aNMn9UIo+IUH/Se3CrVYVJcACnPISKZEejCIPTWF2etoMnTHqaSoKYQMCV&#10;z4IfNbeRKYGsK4eMZ4FJItuHpYDzexmqfowGb7OmZYq+Y/6iLIlkWBad2IgJTDuZb4a7QKGU8oV9&#10;NbOQXoRFK6OLtoMRIxqHFoHtetCp15KWb3mlu5DDY8aheo7BV9ydH4ytTASYu4qjQIOURYiiNbeP&#10;rIalK72LHYSmI06GoYLBep+pT5jvb0ulL5aKY5Og6JPdV6mciJEMS9WYJI5CQFeTvIt8NaiPJYjA&#10;K9eKnIYFI3iGQYNxenSo+Z8mb02kyZw5Y4+gbJjHV46b8pUXS8OXgpGCQFaTH44ANbOOqIqRK+mK&#10;QIcpI5qF9YQAcYG5o2jcZqu1BGqSW8WwMWxtUMqq/25wRdClaXCiOw2fgXMLMPKZWHWcJ6OS6Xh6&#10;H8KMcnuHcUS45G/XZqu0EnDIW9SvAnHxUOSpqnNORfGkCHTjOz2eJXasMTWYBniZKAqRrnrEIFeL&#10;V30NcSi3onZzZoCyynbJW7qtsHdMUMyoT3gTReuis3kKO06c3noxMWOW0nt2KF+QlXzoINeKYn5t&#10;cQe2Q3zPZkyxb3yiW3msW3yZUKOnA3zDRdKhdH0fO0+bsn2bMYWVvH4vKKaPnX7kIUWJkH+ncN61&#10;FIMUZiawQoJwW1GrL4HgUHSl24FnRcGgU4EYO1CapoDoMaOUxoDDKOOOxIC3IaOI3oC6cLi0LIlS&#10;ZhOvT4g2W0KqNYcRUGOk4YX1RbCfYITwO1WZt4QFMb6T64MqKReOCIJeIfCISIGncJezeY9gZguu&#10;i43IWz6pZowJUFukEIpBRamel4iMO1qY+IbpMdmTMIVVKUaNaoPSIjCHzoJvcH6y9ZU3Zg2t8JMh&#10;W0KovJDAUFmjX45FRZ+d6YvcO1SYXImFMeaSoIdDKWuM54USImSHaoMVcG2ylprZZhetcpg9W02o&#10;LJUxUFyix5H8RaOdU47cO2CX0IvUMfCSJ4jlKX2MhIYXIo2HHIObzqFtGGb6u+hu7Gk9qLVwrWtx&#10;lOpyXm2cgLV0Em/ObFZ12nIXWCB3v3R/RB1533cnMMl8WXo+zL5qtHHFumpswXLkp2BurXQGk75w&#10;i3Uwf6RybnZna2J0Z3ezV0l2fnkSQ3R4z3qbMGJ7eHxiyvlop3x+uLRq0nyBpehs5HyNkl5u5ny2&#10;fnBw8nzzalxzF31BVnR1W32WQtd32n37MAd6rH5syTtm14cNtvhpG4YKpDlrRIUWkOttaIQ1fSlv&#10;nIN2aU5x6oK/VaV0WIIDQkV2/4E9L7d594BWx6dlUJF7tXFnpo+LorZp5Y2ej3xsHou7e/Vub4no&#10;aExw44goVOJzdYZTQcF2QIRaL3J5WIIbxl9kHJvWtDJmfZkDoX1oxpYajk1rEJMveuFtdJBMZ2Rv&#10;/o1qVDNysop4QUt1nIdJLzh4z4O0xVtjJqYSszVlj6JboH1n3J5yjVFqLpp4ef1spZaGZqVvRJKI&#10;U59yDI5kQOp1Eon+Lwh4XIUdxJlicLAgsnZk3KuBn7JnJaaUjIBpd6GEeTNr+Jx5ZfhurJdiUx9x&#10;iZITQJd0oIxvLuB3/YZVxBph97nrsfRkYLRSnxlmn65Xi9ho6KgteJFra6IHZW1uKZvQUqdxFZVc&#10;QD90QI6MLsB3sIdawIJ0/2Y0r491/mimneV2/2r1i3h4AW0weIp5Dm9zZWt6LnHQUnx7aXRQP8R8&#10;1ncULdN+kHpLvydyyHB7roFz/3HUnON1I3MeioR2RnRnd6N3dHW9ZJ14vncqUc96JXiuP0V7xHpi&#10;LY59r3xYva9w0XqfrOpyJ3rym3NzantAiSh0r3uZdnh2BXwDY6N3eXx/UQd5Cn0EPrp6032cLVJ8&#10;5H5IvChvF4SZq1lwgoP+melx3YNeh9tzPYLBdVB0uoI7YrB2U4G8UFB4C4E8PkF5+4C2LR18MIAY&#10;urttn457qfhvG40EmI1wi4t6ho1yAInodD9zk4heYcx1UYbiT6Z3K4VUPdR5PoOoLO97k4HCuZJs&#10;dZhTqNRt/JYAl29vdZOGhXtw+pD5c0dyoI5sYQF0cYvdTxB2a4k/PXR4nYZqLMl7DYNAuKZriKIL&#10;p+htFp7cloJukptshJZwH5fdcnhx2JRNYFdzvJCvTpN1yIzvPSZ4FYjxLKl6nYSPt/dq16uYpzRs&#10;Z6eIlcFt4aMcg9RvbZ6Ccb9xMJnlX7lzKpU5TiB1SZBfPOJ3pYs2LI96QIWvt4ZqYbToprNr7a/t&#10;lSltXKp8gzJu4KTPcSlwpZ8gXzxyqplgTbZ02pNsPJV3So0pLHp59YaestV9IWWko3V9RGgskzl9&#10;gWqJghx90GzPcHB+Lm8fXpJ+nXGOTPB/IXQiO41/z3cBKwiAunpVscR7DG9Lomp7aXDPkht7x3I+&#10;gRN8MnOnb4R8rXUdXcp9QHasTE996nhUOyJ+wnotKuZ/1XxMsJx5KHjhoSp5q3lykQ16JHn5gAJ6&#10;q3p+bpV7RHsUXQV7+nu8S7p8y3xyOsN9zX0/Ksh/CX4lr0Z3eoJLn9B4EYIHj6F4pYGufs95RIFR&#10;bYV6A4ECXCd63YC8SxV70oB3Ol58+IAwKq5+VH/brgR2FYuhno92uoqOjmZ3YIlcfaR4EogXbJV4&#10;5IbVW1554YWcSoN69YRWOgd8PIL2Kpd9t4FrrPp0+JTwnYh1qJMOjWZ2VpD4fLB3Fo7Ga7h3+IyO&#10;WrB5BYpSSgR6N4gHObx7m4WMKoR9MYLQrCZ0FJ4fnLF0zJtrjI91fZhse+F2RJVFav53N5IWWhp4&#10;VY7YSZ15lIt8OYB7E4fnKnV8wYQHq4dzaKcknAl0JKOZi91005+rezJ1mZuFall2lpdWWYt3yZMV&#10;STd5GY6uOUt6pIoBKmh8ZYUQqx9y8q/xm45zrquJi010VKaiepx1EaF1adJ2D5w+WR53S5b2SNt4&#10;rZGCOQt6TIvMKl58HIXspYuFfGU7l3+EyGfIiI2ERGoseLaD3mx7aFGDg27YV72DM3FXR3KC8HP+&#10;N3KCzHb0KGqC1HpcpK+DiG5TlpWDEm/vh4yCr3F0d8aCXHL2Z36CGHSIVw2B5XY0RuqBwXf8NyOB&#10;wHn5KGuB6Hw+o7CBwHdFlWiBcHgJhn+BI3i7dsCA6XlvZp+Av3ovVlqArXsDRmiAqnvmNtuAzXzk&#10;KGuBFn4BopuAGIAjlEh/34AghVN/roADddx/h3/iZdp/en/LVcd/hn++RgV/pn+1NqZ/8X+sKGuA&#10;Xn+goX9+wojvk0t+logvhFl+c4dJdMx+XYZKZPp+ZIVNVQl+koRYRX1+z4NZNl9/NYJHKGt/v4EY&#10;oJZ9spGzklx9kZAxg3F9dY52c/R9aoyXZDl9foqxVHZ9t4jHRRZ+D4bRNih+k4SxKGt/OIJln9l8&#10;2ZpSkZ58wpgMgrV8p5V2cz58oJKxY5V8wo/gU/V9Co0BRMV9a4oLNf5+CYbiKGt+x4OGn0p8NKLI&#10;kQZ8JJ+7ghR8BpxDcqJ7/JiMYwN8JJTIU3N8gJDyRGp88Y0ANdh9mIjUKGt+a4R7nuh7wKsMkJF7&#10;s6c0gY57jaLRchp7eZ4eYo17oZlfUxd8BJSORB58h4+eNad9Qop5KGt+IYVFmJ2OMWTpi6mMrmds&#10;fd2LaGnQbzqKQWwoYB2JHG6RUN6H+XEgQfqG13PZM3KFyXbmJf+E1Xphl+iMam15ivCLIW8afRCJ&#10;8nCubn+I03JFX3qHvHPvUFmGr3W5QZiFqHehM0aEuHnFJiGD4HwwlxeKtHXfifWJkna5fDGIdHeK&#10;baaHa3hfXsOGa3lGT8uFenpEQTaEkXtVMx2DwXyHJj6DB33dliKJI34aiPmIEH5HeyaHDH5fbNmG&#10;EH5xXhKFLn6PT0qEW364QOaDkX7qMv2C438lJliCSX9mlTWHy4ZXiBCGyIXSekeF0oUrbAKE5YRu&#10;XXyEDIOxTtuDVoMDQJ6Cq4JQMuCCH4GTJm6BpoDIlGuGyY6Ph2OF0Y1aeaCE3ovsa0mD9opWXM+D&#10;KYi8TlqCfIcpQEeB6oWOMrmBeYPUJoCBHIIAk8eF+5afhreFDZS2ePWEGZJ6aqaDM5AKXDeCcY2T&#10;TeOB0IsYQAiBQ4iQMqCA7IXdJo+AqYMMk0eFX56BhjKEeZvieGiDgZjTah+Ck5V+W7mB1JIhTW6B&#10;Ro68P7iAxotKMoqAeIepJpyAS4PvkuyE76Y6hcmEDqLld++DDZ73aaWCE5qvW1OBT5ZkTSOAx5IU&#10;P4OAWY21Mm2AHoktJqaAAISpjCiXA2StgB6U0Gcgc1mS1GmDZd+Q6GvjWASO625XShmM4XD2PKCK&#10;zXPAL5yIvHbfI8yGt3pji46VeGzCf5GTbm5gcsGRd2/9ZVmPh3GmV5KNj3NnScKLl3VMPGeJmHdT&#10;L5WHoXmZJA6FtXwhiuaT2nSkfsSR8HWJchCQBnZvZKyOJXdhVwWMQHhrSVqKYXmQPCmIfXrNL42G&#10;o3wyJEiE0327ih6SV3xdfemQfHyecSeOp3zVY/aM1H0SVmmLC31eSOqJRn28O+eHfn4mL4CFwn6l&#10;JHmEDn8xiVWRFoQCfSmPR4OlcGuNe4MxYzeLtYKxVeeJ8oIzSIWISYHHO62Gm4FYL3eE+oDsJKSD&#10;ZYB+iK2QD4uqfIKOToqpb8iMiYl9YqSKw4gyVWaJCYbkSDuHY4WfO4GFzoRaL22ETYMDJMiC1oGi&#10;iCWPR5MtfAyNkpGMb1SLx4+eYieJ+42BVOuISotiR9qGtIlFO1WFI4cjL2SDuoTkJOWCYIKdh7mO&#10;s5p+e56NAZg4buGLMZWFYbqJXpKRVIWHr4+aR3yGJ4yhOxmEoomlL12DQoaJJP2CAINvh2iORqGe&#10;e0aMlZ6ybn+KvJsyYVmI35ddVDSHLJOHR0KFqY+xOvGEM4vYL02C54fqJRCBs4QbgEKgDGRbdPad&#10;OGa/aSSagmkhXMuXwmuNUC2U3W4VQ5SR23DLN4COv3OrLAOLlXbeIdiIbnpkf7qeumv9dJCb9G2Z&#10;aL2ZMm9BXHaWZHD/T+uTf3LcQ2qQinTiN3ONgHcKLCSKbXlzIjiHX3wSfzadMnNjc/Gag3RTaDqX&#10;x3VOW/iVAnZhT4mSLHeRQyuPTXjjN1uMW3pOLD6JY3vlIoyGcn2cfp6btXqbc0mZE3rzZ4eWaHtM&#10;W3CTsHu1TxeQ8nw0QuCOK3zJNzuLU31vLE+IeH4wItWFpH7/fgSadoHBcrGX4IGIZu+VPYFCWtyS&#10;jYD2TrOP2YC7QpaNKoCQNxqKaYBqLFyHqYBQIxKE9YA7fX2ZfojdcjSW8YgSZniUT4ciWmiRoIYf&#10;Tk2O8IUeQmWMQIQoNweJl4M4LGmG9YJBI0aEYYFOfRKYro/OcceWKo5sZguTiYzNWgCQ24sMTfWO&#10;MolIQi2LjIeGNwKI34XHLHmGWYP9I3CD54I5fL2YHZaVcZeVnpSoZduS75JOWcaQKo+1TbqNfY0i&#10;Qe6K7YqYNtiIVYgVLICF24WBI5KDhIL9fHyXtJ0ocVeVLJqmZZWSc5eMWX+PppQhTYGM9pC+QceK&#10;ao1lNsOH4ooXLIGFfYbDI66DNYOddOupUGPoak+l42Y9X2CicmihVB+e0GseSLma7m2+PW+W2XCQ&#10;Mr6Sn3OMKMCOSHbZICKJ+HpidHWoNWsjahCkuGy6Xy2hJG5uU/+danBESKmZg3JCPXSVeXRuMt2R&#10;T3a9KQeNDnlMIJ6I23wDdBWmvHIUaZ+jSXMNXtmftXQcU7Gb/XVTSHSYI3atPV+ULngwMuuQGnnO&#10;KUKL9nubIQqH4n1+c6ylPHjRaSeh1Hk/XleeTHm5U1aaonpPSC2W3HsFPTqS/nvWMu6PBHy8KXCK&#10;/X3BIWeHC37Tc0Cj9n98aMCgl39nXfCdFn9PUu2Zcn86R+6Vtn9BPRSR739eMuyODn+FKZaKJH++&#10;IbWGVX//cuGi+4YeaG6foIWFXaOcHYTPUqOYeYQOR6+UwoNaPPiQ/4K4MuyNM4IgKbSJaIGOIfeF&#10;vIEEcpKiN4yPaC+e24t1XWqbUoocUmiXqoimR3aT+oc6PNmQQYXZMvSMdoSDKdKIxoMqIi2FPYHh&#10;clmhmZLFZ/uePJEiXTKar48kUjGXAoz2R0STVIrPPKmPq4ivMuWL5IahKfCIP4SQIlmE14KZciuh&#10;MJjVZ/2dyJa9XS+aJpQEUhyWYJD8RzuSpo4MPLSPA4s0MvaLXoh1KgSH2oW5InyEhYMvagmy12Nq&#10;X/yu6GWpVeGquWgNS7CmJGqbQYChK21YN4mb6HBNLj2WdHNrJb2Q2XbTHqCLXHpgaZix8mpAX9et&#10;0mvLVdapaW2JS7qksW94QZyfrnGbN7madHPzLoWVD//i/+JJQ0NfUFJPRklMRQACCXZwJiiPjXko&#10;HzaKMHv1aVuwhHDCX5OsYHG7Vayn8nLbS5mjNXQ3QZKePHXBN8uZFXd6LriTx3lRJoKOY3tWH7eJ&#10;K31kaSSu+XcIX0+q23eDVV+mdngaS2uhyHjfQXac4XnQN82X0nrjLt2Sn3wOJsyNXH1bICeIS36q&#10;aOqton05Xxypi31BVS2lKX1USzSggX13QWSbqH3EN86WsH4uLvyRl36nJwuMdn82IIWHjX/KaLes&#10;mYNjXwCoeoL5VRekFYJ7Sx6fb4H+QU+an4GXN9SVsIFMLxmQsIETJ0GLsIDmINOG7oDCaI6ryolb&#10;XvGnnoh+VQ6jMIdqSxKei4ZFQUOZxIUxN9eU4oQxLzeP6YNEJ3KLCYJiIRSGa4GTaG6rL48bXu+m&#10;8I3JVQ+idYwbSw2dyopFQTiZCIiBN82UOYbQL0GPT4U3J5iKf4OrIUiGAYJBaFqqvpShXvamYpLZ&#10;VReh2JCISw+dJ439QTyYZ4uDN9uTo4kkL0yOzYbfJ6qKFIS2IXKFrYLNws9oDmDgsUpqTmO/n1Fs&#10;eWaMjMJumWlNecNww2wTZpZzCG7wU591cnHyQOh4IHU8Lwh7LHkCwO5lRWt/r9NnyG1FngZqKm8H&#10;i59sgHDMeLxu43KaZa5xZHR/Uth0CnZ8QFV29XixLsF6PXs5vyli2HYEriJlhna3nJVoGHdsikVq&#10;m3g2d49tMHkQZLFv5nn8UhFyxHr3P8x153wRLoF5ZX1TvWlgsIBZrGpjg4AOmupmNn/MiN1o43+W&#10;dlJrqX95Y65ukH9nUU5xoX9ZP0t0+H9TLkp4pX9Mu89e2YqMquZhyYlZmXFkm4glh3ZnZob0dS9q&#10;T4XOYrxtZoS7UJtwpYOdPtl0KIJvLhp3/oEcuoFdXpSrqalgY5KXmENjSJBshlZmK447dClpMIwP&#10;YehsZInnT/5vzIe1PnRzd4VbLfJ3boK/uXdcLZ6mqK5fQZuul01iMJiJhWtlI5VTc1NoQZIhYTdr&#10;kY7nT3xvFIuSPiNy4YgLLdB29oQwuLFbRKhup/BeYaSMlothU6BohKpkTJwlcptne5fnYJhq5ZOf&#10;Twdugo8tPdxyZop2LbV2koVtuDNapLHqp3Bdwq0LlftgrqfchBJjpKKNcg1m2J1DYCBqUpfrTp9u&#10;ApJiPZFx/oyOLZ92QoZ3tX5vrmBepaNxJmNjlRZynWZCg8d0GGkLcfV1o2vaX/R3SW7FTjF5EXHY&#10;PLh7FnU4LC19cHkXtBhtE2p5pJRuzmxwlBlwdG5Sgt5yGHAvcR9zz3IVXzt1qHQUTZ53p3YyPFR5&#10;6XiJLAR8fns2splqv3RuovxspnVmkq1udHZUgYlwRXdGb/xyK3hGXkp0OHlaTOJ2a3p/O9t44HvF&#10;K+B7pn02sQxor340oWxqtn5GkShspn5MgEZumX5Rbt9wsH5lXWVy6n6GTDp1TX6tO3N39H7fK8B6&#10;5n8Ur5tm6ofhoA1pDIcaj9JrGYY8fv9tKoVSbd5vX4RuXI9xx4OYS6B0VYK6Oxd3JoHPK6V6QIDJ&#10;rm9lfpF/nupnso/gjrxp0Y4Yffhr+Yw6bPBuSIpbW9Vwyoh+SxlzgIaZOsZ2d4SPK455soJRrYFk&#10;WJr5ngFmmph/jddowpXHfR9q+ZLwbCxtYZAWWzdv/o00Sqxyyoo6OoZ144cTK3t5O4OorNBjeKRA&#10;nU9lwKDnjR1n7J05fGhqKJlga4BsoJWFWqFvWJGfSkJyPY2YOk51aYlUK2t42YTOrF9i3q0/nNBl&#10;Jqj+jI1nSqRSe9Jpg59yavhsApqTWjRux5WnSeNxwpCUOgp1B4tBK194ioXDqId3iGAGmi54MGMb&#10;ivh472YDeuJ5wmjRaj96pmunWW17o26eSOV8vXHAOLB+DXU1KX1/pHkpp2p1EWmEmR91/mueidx2&#10;6G2eeeF332+UaV547HGVWLN6FnOySFZ7YHXtOFp85HhlKXJ+rXsxpjhy03Ltl9tz8XQciNR1AnU7&#10;eNt2HXZTaH93Tnd5WAF4pXi1R9h6H3oFOBJ713t4KWh90n0ZpNpw03wqln1yEXyIh2ZzQ3zOd610&#10;fn0KZ3R1331RVyt3Y32kRz15Cn4BN7t67n5qKWB9EH7do5JvI4VOlT1weITihjFxxYRTdolzG4Ou&#10;ZpR0loMLVnJ2RYJyRrt4FIHWN3R6IYEwKVl8aYB4ooVtx45nlDdvLY0vhTZwiYvDdZ1x9Yo2ZcBz&#10;iIilVdJ1TYcTRkt3QIV8Nzd5coPFKVN72oHmoa9srZdbk2FuIJVVhGVvhZMFdNdw/pCMZQ5yqI4L&#10;VUV0hYuBRfB2jIjkNwh43oYeKU57Y4MloQ9r1KAdkrttT51Eg7hut5oLdDBwNJacZHFx7ZMlVLxz&#10;5I+jRZJ2AowGNt14ZIg1KUp7AYQ2oKVrPKickkJsuaTtgy1uG6DDc6NvlZxXY/VxU5fmVFtzV5No&#10;RT51io7LNqN4BIn8KUd6s4UXm+h/nV/RjsN/emLjgL5/g2XMcdp/qWifYm1/3mt+UtaAJG6BQ5eA&#10;f3GxNLmBBnU3JviBxHk3mvp9R2i/jdN9a2rpf799n2z6cPN94m8FYaZ+OHEeUjd+pXNUQyN/KnWr&#10;NIB/3nhBJwyAxnsqmfB7JnGHjKR7e3Lgfrx7znQmb/p8MnVnYNl8q3a0UZh9QXgWQrh98XmPNE5+&#10;0nsuJx1/5Xz7mM95Nno/i3d5rXrTfYx6IXtMbxh6n3vBYBR7P3w5UQV7/HzAQlp81X1SNCV94331&#10;Jyx/H36ml693mILdinx4JYK6fJJ4sYJubhB5SIIJX0p6AIGmUF165oFMQeZ75YDxM+59F4CSJzl+&#10;dYAplr92TotviYt26oqNe6p3g4lxbTl4K4gyXop4+IbsT9J58YWnQYh7EYReM8F8ZoL8J0N95IGA&#10;lf91QZPYiMx16pI1evF2ipBFbIp3Po4mXe14Hov9T1h5LInMQUJ6XIeNM6N70IUrJ0x9bIKplWx0&#10;cZwPiDV1I5mpelV1xZbea/Z2e5PXXWN3aJDFTt54j42mQPB50op2M4V7VYcbJ1N9CYOllQZz2qQG&#10;h8F0kqDeedR1MJ0xa3Z14pk6XPZ20pU4Tot4BJEqQKl5XI0GM1d694i9J1l8uoR1j5eH71+pg3eH&#10;EWKvdoiGaWWWaM2F22hvWpiFUmtYTEWEz25pPluEV3GmMOWD/XU8JKWDy3lCjsuFyWgQgrKFLmpA&#10;dbiEpmxeaBaELG57Wf+DunCqS9GDWHL6Pg+DA3VsMNCC0XggJNaCw3shjemDwHBRgayDVnHAdNWC&#10;63MhZzyCjXSBWU2CO3XxS0uB/Xd5PbqBz3kaMLaBxHrlJQGB2nzcjO2B73hwgKKBnnkuc8GBUHnY&#10;ZmqBCHp5WJiA2nslSsaAwXvePWmAuHymMJyA1H2DJSeBDn5yi/qAUICBf7uAGYCUcuV/4oCFZZV/&#10;s4BeWBx/lIA7Sm1/oIAhPTl/vIAKMJN//3/1JUaAX3/fiyh/GYiPfwZ+8of1cjp+w4cjZOl+m4Yr&#10;V2x+kYUuSfB+roQ4POZ+6INAMHN/TII2JWF/y4Egin9+GpBuflp9/48lcZR91I2LZE59tYvBVt19&#10;u4nuSYN96YgXPLB+MYY5MGN+soQ/JXd/UII1ifp9VJgWfdV9QpYccQ59GJO4Y9B8+JESVmh9CI5i&#10;SRl9TIuqPG19pIjqMFV+NIYJJYl+7IMeiZh8w5+EfWx8tpzccJx8iJmlY2B8Y5YcVgx8c5KISNZ8&#10;wY7uPDd9LYtIMDd91IeKJZd+nIPeg6WQnF9zeFqPCmJjbGeNq2VGX8uMWmgpUtCK/WshRciJmm5E&#10;OTuIN3GULTyG5XU+IomFr3lLgu2OrWdYd7yNT2mEa8eMAWutX0WKuG3fUmWJa3AnRX+IJHKUOReG&#10;33UmLUqFsHf9ItaEm3sXgjGMvm8VduWLi3CQaxOKVHIJXpuJIXOJUeCH73UeRSKGyHbPOOiFpnid&#10;LVCEm3qaIxqDqHy/gWCK9naudgiJ23eIai+IvnhWXfSHoHknUVSGj3oCRMSFinrxOLmEjHvyLVOD&#10;pn0QI1WC1X5BgJOJcX4wdVGIaH5yaYOHXH6ZXUKGUn6uUO2FTX7HRHqEa37yOJeDjn8iLVqCzH9c&#10;I4eCIH+Zf96IOYWtdKaHQ4VMaOGGP4S9XLqFOIQNUHmEQoNYREuDaIK1OH+CrIIYLV2CD4FyI7CB&#10;iIDHf0yHRo0FdDWGXowKaHeFWoq/XD+ET4lAT/2DZ4fBQ+mCoYZOOFqB74TfLVqBcYNXI9OBCoHK&#10;ftiGjJQnc8GFq5KQaAKEpZCFW9SDl440T5yCs4vmQ4uCAYmeOCCBXodeLVmA7oUBI++Ao4Kjfn+G&#10;AZsUc2WFIpjkZ5+EF5YSW3WDA5LmT0+CHI/BQ1eBcYylOAOA4ImPLVOAiIZmJAWAUYNVeDOZZl8p&#10;bb+XMmIIYsGVIWTpVzqTBWfWS2+QxGreP6+ObG4XNH2MCHF9KemJqnU9IKqHaHlQd46XuGafbUaV&#10;pWjFYk6TkGr3VuKRbW08SzKPM2+fP5CM8XIsNH6Kp3TfKheIaXfaIRKGRnsNdveV4W3hbJmT729l&#10;YcKR63DwVmCP1nKRStONs3RKP1iLjnYoNHKJZXgjKjyHSnpTIW2FSHykdk6UIHT5a+KSQXXpYQKQ&#10;VHbYVdKOVnfTSmGMUXjgPxKKS3oHNFmIRHtDKlWGTHyjIbuEbX4TdaaSp3wAa0CQ2XxhYGWO+Xyz&#10;VTuNB3z9Sf+LFH1XPs2JL33ENDyHRn49KmaFbn7IIf6DsX9adRORfoL8armPvoLPX+mN44J7VMWL&#10;9oIQSZmKDoGqPqKIL4FVNCuGZIELKnWEroDAIjWDFIB3dJuQhonKakOO1IkLX3eM/YgMVFmLFIbn&#10;ST2JNoXDPmeHZ4SqNCuFn4ObKoiECYKBImOCkoFqdDyP0ZBsagiOKY8oXz+MSo10VB6KT4t9SQmI&#10;b4mSPi2Gt4e2NAOFBoXpKpSDgYQLIoiCKII1c/KPSZbWacGNnpUIXvWLuZKaU9mJuY/XSNOH2I0i&#10;PguGJYp/M/aEhofsKpuDGYVSIqaB04LbbUKib16wY3ifpGGAWVqc1mRjTuaZ2mdiREyWomqHOdGT&#10;QW3iL/WPyXFpJs+MS3VCHweI8nlUbKmg/GW9YxyeNGfiWQ+bUGojTraYRGyDRDaVDG8KOdiRvHHB&#10;MByOW3SeJx+K+3e+H4iHwnsCbDGfOmyNYpmchW4dWKyZrG/CTl6WqXGJQ/6ThXNwOcWQT3WBMDGN&#10;DHexJ2GJz3oUH/eGuXyKa7WdfHMwYhGa2HQ5WB2YEXVMTfyVInZ3Q7SSGXe+OaKPAXkjMDmL3nqg&#10;J5WIxXxBIFeF1X3qazicAHnDYZyZbHpKV62Wr3rMTY2Ty3tQQ3aQ03vuOX6N2nylMDmK1X1qJ72H&#10;3n5FIKmFE38iasqa1oBLYT2YTIBSV1iVkoA6TUCSsoAUQzaPxH/8OWiM03/8MDyJ64AIJ96HFoAb&#10;IO2EcIAwam2Z6YakYPOXZoYsVxeUqoV0TQGRyYSeQvmO5YPTOUaMA4MZMEeJIYJuJ/6Ga4G/ISWD&#10;6YEVaieZKoy/YLKWrIvDVtaT8IppTMaRDYjfQseOLYdeORWLXYXrMDeIhISOKB6F3YMrIVKDfIHU&#10;ae+YopKyYKeWIpFJVsuTWY87TLKQYIzcQsWNdYqZOSqKrYhzMFCH9IZnKDaFb4RaIXaDJYJwYqyr&#10;yl4aWX2oc2DXUDek42O9RtGg8WbQPWmcpWoZNDiYHW2dK7WTd3FNI/qOx3VFHZWKVHlVYhWqkGTB&#10;WS+nImbhUASjZ2kwRr2fXGuvPXGbCm5iNF+WjnFLK/yR+3RaJGiNaHejHi2JFnr4Yb2o3mskWNSl&#10;dGy8T8WhwG54RouduHBqPV2Zd3KHNG2VE3TVLDGQnHdAJMWMLHnZHrCIAnxzYXCnGnFWWH2jvHJz&#10;T2mgFXOpRlOcI3UJPTuX+naSNG2TtXg9LFePX3oBJRGLFXvmHyCHFX3FYSOlknd4WDiiQXghTyme&#10;onjTRhOauXmUPSWWpXp+NGySfXuGLHaOR3ydJVGKI33KH3+GS37vYN2kXX2SWAqhDn3KTwadcX3t&#10;RfSZjX4QPQ2VhH5KNHWRaX6kLJWNUX8OJYiJUn+CH8+Fo3/wYKOjZoN6V+qgFYNBTvCcdYLRReCY&#10;lIJPPPuUloHhNHWQi4GJLLSMfoFFJbmIooEGIBCFGIDKYHaiqIkqV9ifT4iATuWbqId4RdaXxIZK&#10;PO6TzIUvNGiP14QqLLyL24M+JeCIEYJXIESEqIF/YFmiGI6kV9Oer42HTuKa/4vhRdOXF4oAPPOT&#10;IYg0NHmPN4aDLMqLUITtJfWHn4NpIG6EToIRt1lit1rppvdlXl5Ylitn9mG5hM5qjWUNcv5tOmhn&#10;YQBwDWvbT0ZzDW95Pdx2W3NoLXF6CnfjtXJfamVUpX5iZGe5lOBlQ2oXg6xoHmx1cftrEW7bYB9u&#10;LXFbToxxeHP7PV11E3bgLUZ5Dnoss6lcgW+ko85fuXEBk3Fi1XJcglZl63PFcNNpG3U8XytsenbI&#10;TdJwCnhsPOdz7XpALSF4K3xVseRZ6XnGohldVnorkc1goXqVgPlj63sHb6JnWnuNXjZq9nwjTR5u&#10;xnzFPHly6X2CLQB3Y35bsEFXq4PEoJdbRYNEkGBevILBf59iL4JAbpRlzIHJXVZppIFkTH1trYD+&#10;PBlyCICdLOR2tIA3ruVV042pn1tZj4xIjz1dJorWfpNgvoldbaFkgYfoXJxof4Z7S/RsvYULO8Vx&#10;SYOHLMx2H4Hjrc5UT5dmnl1YJ5UfjlNb1JK3fbtfh5BDbN1jbY3TW/tnkItfS4Zr8YjaO4RwqIY0&#10;LLl1ooNbrPtTIaDnnZxXC52yjZpaxppPfQ1eiJbbbDxih5NtW21mzY/2Sx5rUIxjO0xwI4ibLKl1&#10;O4SerHNSSaoMnRhWPKXYjRNZ+KFzfIhdv50Ba8Vhy5iYWw1mJpQiSspqw4+GOw9vtYqtLJx06IWs&#10;qtxqDFqsm/pr/V41jHZt8WGefDxv7mTza4RyBGhQWqF0P2vLSgt2pG90OdJ5U3N1Kq58WngAqVpm&#10;8GSTmt1pNGcci3drZGmTe1ttmWwCarxv6G56WfpyZHEOSYx1D3PGOYV4CnbHKp97Wnowp8xkJW5W&#10;mUFmpm/rig1pDXF1egprenL/aZ9uBnSXWRJwwnZESN5zrngMOR926XoFKpF6dnw/pjdhqHftl7Fk&#10;WXihiI1m7nlJeNJpinntaI5sUXqfWDpvSHthSEVycXwyOMh16X0fKoV5rH4ppL9fgYFpllNiWoFH&#10;hz9lGYEPd5Vn3YDLZ55qz4COV3Rt/oBgR7txXoA1OH11C4APKnp4/X/po4pdvIrRlTFgs4nYhjJj&#10;kIi7dpxmd4eLZr9pjYZbVs9s4YUyR0ZwcYQIODx0TYLOKnJ4aIF6opRcSZQPlEhfWJI7hVZiSZA0&#10;ddBlSo4TZghogovyVj1r+YnNRupvqIedOApzrYVPKmt364LYodxbKJ0Rk5VeRZpfhKRhQpdodShk&#10;UpRQZWtno5E5VbRrO44cRotvC4rqN95zKoeMKmV3hYQEoWNaWaW9kxVdfKIohBpgep47dKBjjpop&#10;ZPVm7JYcVVhqmZIHRjpug43WN6ZywIl1KmB3M4T+nqVxmFqOkSJyzV4fgtt0GGGKc8R1d2TfZCh2&#10;7mg9VGR4h2u/RPl6Rm9yNfV8SXOBKBZ+mXganWJupWPakAZwLGZ+gb9xr2kKcslzQWuMY1J07m4a&#10;U7h2w3DHRHt4wHOZNbN7BXa0KCF9k3oxnBpr9W0VjrltvG7XgLdvcnCKccxxM3I0YoBzEnPsUxZ1&#10;IXW9RA93W3epNX954HnIKCt8qnwnmrBpj3YmjVZrhHcaf0xtZ3f5cKZvU3jOYX9xbXmsUkxztHqc&#10;Q4J2KHudNTh45Hy7KDN73X33mWFngH8cjBVpmX9Kfhpron9Xb4lttX9QYK1v9X9NUaBycX9YQw91&#10;GH9pNQF4Bn+BKDp7LH+dmExlz4gCiw5oA4dmfSZqJoabbqZsWoW0X+NuvITKURFxWYPmQq50LYME&#10;NNF3SIIVKEB6lYEVl29kbJC9ijlmtI9VfFpo642sbeprNovfXzttuIoOUI5wdYg7QmJzZYZhNK92&#10;p4RtKEV6GIJblsljVZk8iZNlrJcHe7Nn7pR8bU1qRpHBXqhs348FUA5vvYxEQg1yyol1NI92JIaB&#10;KEl5sYNxllliiqFuiRlk6Z5rey5nLJr3bMlpiZdMXjlsLZOgT7pvHo/wQcNyRowsNF11vYhFKE15&#10;X4RYkq55YVqIhk153F4QeSJ6f2F3ayp7O2TMXLJ8C2gvThp89Wu6P+h9/W92Mix/QHOSJamAwngv&#10;kZd2lGNEhU13YWXzeCN4OWiLakl5IWseW/d6H22/TYl7PnCBP4Z8f3NrMgZ9/HafJc9/s3owkHh0&#10;BmvjhBV1EG3Hdx52FG+baVZ3KHFoWzN4VnNDTPd5q3U3Pyl7I3dJMeV82XmPJfB+w3wPj0VxtHRy&#10;gt5y7XWVde90G3ahaHt1VXeoWnl2tXizTHJ4PHnRPtx56XsDMct71nxVJgx98X3GjhpvvXzngdtx&#10;GH1TdPByaH2dZ3RzxH3QWbN1SH4IS853A35NPm944H6aMZ96+X7zJiV9PX9UjSJuIYVIgOlvk4T6&#10;dA1w/IR5ZqRydYPYWP90F4M0S1N17oKYPiB39YH/MX96OoFeJjl8o4CzjFpszo18gCluVIxyc1Zv&#10;zYshZftxWomnWGlzGYgoSuF1DoanPeV3LYUkMWt5l4ONJkp8JIHki8FrwpV2f5BtV5Ovcr1u2pGK&#10;ZW1wco8vV+VyRozPSm50WYpsPZt2kogCMVd5EYV7Jlh7vILmi1Rq+p0mfx1smZqmckFuH5eoZPRv&#10;u5RnV4Fxl5EiSiRzvI3aPVt2EIqGMS94rIcbJmN7aYO7hvCBbVqEe4KBOF38b1yBMmFcYn6BRGS1&#10;VS+BXmggR86BiGu2OuGBx29+LoCCMnOmI2yCz3hBhfl+0GK4eql+6GVpbod/DmgLYcl/QWquVJ9/&#10;gm1jR2Z/2nA9OqaASnNALnyA6naOI6yBtXouhP58YGrSeZd8s2zIbaB9Am60YPN9XHCdU/N9yHKZ&#10;Rul+UXSxOl5+9HboLnB/xXlVI+OAvXv2g/N6LnLLeIl6qHQUbI97HnVNYC57mHZ+U0t8NHe6RnR8&#10;7HkKOh99v3puLmd+wXv1JBN/5H2XgvJ4RHq9d5B44HtZa6Z5dXvYX1V6D3xFUsh6x3y6RhN7rn07&#10;Oe18rX3ILmN93X5mJDx/Kn8OghV2vIKedth3cYKRawB4GYJTXql4yYH1UiZ5nIGYRal6nYFGOap7&#10;w4D5LlB9G4CqJF9+jYBYgWF1eopOdiZ2QYmVald29oiUXg93uIdqUZx4o4Y8RUJ5voUSOXx6+YPq&#10;Lkh8dYKzJHt+C4F0gNV0eZHAdZ51T5BbadF2DY6VXZR214yYUSx31IqWRN95CoiUOUB6XIaSLkF7&#10;7YR8JJJ9oYJkgGxzt5jvdTR0l5bkaWJ1WZRUXSt2JZF8UNd3KY6gRKR4bovFORB52ojnLiZ7hoX8&#10;JKR9TIMpe3mJwVppcOSI5l3NZbaINGEpWe2HjmSITcqG4GgBQaWGNWupNgWFlG+CKweFEnO5IWSE&#10;t3hPepuHXGIecC6GwWTOZQqGL2d6WWKFn2ovTWKFEGz9QWOEjG/zNe6EFnMSKyODwnZ8Ib2DkXop&#10;ecSFC2m3b0aEpWu8ZEyENm2/WLSDx2/HTN6DXXHmQQyDBnQlNcmCvXaFKzWClnkcIgqCj3vdeOGC&#10;73E0bluCrHKYY2CCX3PyWASCEXVOTEyB0na5QKqBpXg8NZqBiXnVKz2Bj3uVIk2Brn1qeAeBInid&#10;bY6A+nlkYpuAx3oWV0WAk3q9S9mAbHttQFWAbHwvNXKAeHz+K0aAp33hIoaA7n7Md0Z/m3/0bN1/&#10;j4AeYft/cIAhVr5/TYAKS21/Pn/0QDN/UH/vNWl/hH/1K1V/3X/8IrWATYADdqd+aIcibGF+c4a0&#10;YY1+W4YAVlB+PIUiSwB+QYRHP9x+b4N5NUx+tYKzK1p/M4HhItx/x4ENdil9co4Xa+h9i40PYRh9&#10;eouiVel9Yon6SqV9dIhXP4l9uoa9NR1+FYUsK19+p4OLIvx/WoHsdch8tpTLa4h815MvYLh8ypEE&#10;VZB8tI6NSmB8y4wbP1t9HYm0NQB9jodVK1d+O4TuIxV/A4KjcHWSXloeZqyQ2l1wXG2Pc2DKUbOO&#10;BGQ2RrmMemfEO8+K42uGMXqJTW94J9mHy3PFH5mGcXhab6mQNGFgZhSO4GQNW+SNiWbGUUyMJGmS&#10;RnSKrmx9O7GJOW+XMYaHyHLZKBSGcHZlIAmFPnojbvaN/miAZVWM12qSW0yLnGysUMSKUW7YRhSI&#10;/XEfO3yHr3OMMYGGZ3YbKEKFO3jiIGqEMXvGbjuL8G+CZJOK5nEAWomJyXJ/UDeInXQKRaWHb3Wp&#10;OzqGSndkMW+FLXk5KGKEK3s1IL6DSH1AbYWKLHZwY+iJPXdeWeaINnhBT5+HH3kgRUmGDXoSOv2F&#10;D3sZMVyEGHwwKH2DPX1fIQWCgX6RbOSIun1NY1mH4n2vWWiG6X3vTy2F4X4eROyE4X5VOuaD8X6i&#10;MVyDH378KJeCbn9aIUCB2n+2bFqHhYPyYtSGwoPAWOyF14NZTr2E2oLWRJKD7IJYOrODEIHmMW6C&#10;RoGDKLKBvYEcIXGBUYCwa+6GmIp1YpqF7InEWL6FAYiqTpSD9IdVRHWDBoYTOoqCSYTnMUuBnoPS&#10;KMOBKoKrIZmA4IGCa5iF4ZC/YkmFOY+KWG2EU426Tk2DSIucREGCW4mYOm2BpoetMUaBD4XXKNGA&#10;uIP2IbiAh4ItZd6bMVmhXOeZCFzlU5mW52BBSe2Un2O/QBmSImdoNmaPiWtMLVeM529fJQOKV3PH&#10;HgeH/HhiZSKZR2B9XGuXP2MpUy6VGmXxSaWSzGjaP/WQWGvpNmqN2W8rLYSLV3KXJVuI7nZKHoyG&#10;u3odZJSXJ2csW9SVP2lMUreTM2uAST2Q+W3WP7SOoXBKNlaMRHLqLZ+J6XWsJaSHrHimHwCFo3uw&#10;ZASVGm23WziTS29QUhaRWXD3SM2PPXK1P2SNCnSONjKK1XaHLaqIpHiaJdyGkXrYH2OEsn0bY3OT&#10;V3QzWrCRonVJUZqPwHZgSFiNtnd6PySLoHiwNg+JkXoCLayHh3tkJgeFnHziH7eD5H5bYvCR6nql&#10;Wj2QS3s6UTeOdXu4SAWMd3wrPuKKcHywNf+Icn1ULbCGi34FJiiEyH6/H/2DOH9yYoKQwYDpWeKP&#10;NYEAUOmNZ4DfR76LbYCmPqGJdoB+NdiHjYBuLbuFs4BuJkiEFIBpIDeCqYBfYiqPz4bwWY6OU4aE&#10;UJuMjoXBR32KmITXPm6IqIQANaaG1YM9LamFCYKSJmiDfYHdIGaCNoEkYeWPGIzTWW+Np4v4UH+L&#10;44qER2aJ3YjLPnKH5Ic4NcaGGIXHLcyEbIRxJoWDBoMRIIuB2oHFW5OkXFj5U1ChlFwxSuWepl+R&#10;QkibaWMmOZyX4Gb4MSeULGsLKV+Qa29MIl6MvXPTHKWJXnhoWtqirF9wUtSf9GIeSn2c9mT6QgSZ&#10;q2gGOYWWIGtHMT2SfG7AKaSO03JgIs+LR3Y6HT6ID3oWWmugomW1Ul6d/WfmSiGbFGo4QbiX1my+&#10;OV6UZG9tMUGQ4HJNKdeNWnVLIy2J+Hh3HcKG7HucWgqelmvVUfOcBG2LSa+ZMW9bQXCWE3FSOTGS&#10;wnNxMTyPY3W0KfyMB3gOI3qI0XqLHjSF8nz4WaWcy3HoUZWaU3MmSV6XjnRyQSOUf3XNORaRTHdU&#10;MTqOEnj6KhuK3XqtI7uH0nx2HpSFHn4sWUabVHf0UUuY8Xi+SSWWOHl8QPqTM3o8OPqQD3sYMUWM&#10;6HwXKjqJ2H0jI/GG9342HuSEbH81WPaaIn3QURGXz34nSPyVHX5RQNmSIX5xON+PDH6pMUKL+n77&#10;KlyI+H9gJCKGPn/CHyaD2YAWWLWZL4N6UOeW54NbSN6UOILuQMWRPYJlONCOMYH1MTCLOIGeKl+I&#10;S4FfJEqFpYEaH1uDY4DRWIuYb4j1UM2WKYhhSMmTfodTQLmQhYYZONaNeoT8MUWKjYP9KnSHtoMV&#10;JGOFLII0H4WDBIFprH9c41UrnTJf/VkmjYVjEV0VfUxmMGD7bJ9pdGTnW8Rs6mjvSztwlW0oOxB0&#10;mXG7LAd4+nblqotY7V9hm7Bcb2JgjDNf32VXfCdjV2hMa5xm9GtJWuhqxm5hSoxu0HGiOqVzNHU0&#10;K/d38nk+qL1VZ2mAmf1ZPmuAisRc/21+etFgw2+Danhkr3GWWfxo1XPBSd5tN3YMOkBx9XiWK+p3&#10;B3t2pvJSPXNzmEtWY3SCiSZaZHWUeYBebHaraVNipnfSWRRnG3kNSTprznpdOeVw3nvZK952N32I&#10;pUJPd31ClstT4H1uh8VYIn2ZeDRcZH3EaFtg3H34WEllm34+SKtqln6OOZZv7H70K9N1g39uo9RN&#10;IIbxlYtRwoY9hq9WOIV/dz1asYS7Z31fXYP7V6hkUYNFSDhpjYKSOVRvIIHdK8p06YEioqlLKZBz&#10;lIlP+47Xhc9Um40qdnpZQIt1Zs1eHonEVxpjQ4gRR95orYZWOSJudISHK8N0aYKhocRJl5mwk8JO&#10;jpckhSFTTZSCdeJYEJHaZkRdE483Vp9iZYyNR4Rn+4nPOPlt5obrK710AIPpoStIcKKBkzdNe573&#10;hKBSS5tcdXBXIZfFZedcO5Q4VlhhqpCdR0RnYozkOMptcoj6K7lzq4T7oNVj81U1ktRmaVk6hElo&#10;510ndRlreGEGZXFuLGTuVaJxEGj5Ri90KG03Nyt3lXHWKVt7WHcKnytgMF7lkaNjD2H7g0Vl4GUC&#10;dDxovGgCZLRrvWsKVQpu9W4xRcNyZXGCNvN2L3UqKWN6S3lJnYpczmh5kAFgAGqlgdtjG2zHcu5m&#10;QW7nY5tpj3ETVCptGXNaRSFw3XXCNp50+HhrKWp5W3tlm+pZxHHljm9dPXM0gF1gl3R6ccBj/XW7&#10;YpZnmHcHU19rbXhoRJdvfnnhNlhz5XuGKW94iX1bmmhXG3s1jQ9a0HuvfxdeZ3wZcI1iBXx5Ybhl&#10;23zfUqpp+H1YRB1uTn3cNh1y9n52KXR3038lmShU34Rqi+1YxIQPfhNci4Oab6NgXoMVYOhkZoKR&#10;UhlotoIYQ7ptSYGmNetyK4E0KXl3OIC+mCZTAY1wiwJXD4w8fT9a+4ribuVe94l0YD5jMIgIUZVn&#10;roadQ25sbIUwNcdxgIOzKXx2t4Ijl2JRhZYxik1VsJQifJVZt5Hebk1d0I+DX7NiLI0sURpm1orT&#10;QxtrvYhwNadw84XuKX92TYNVlt1Qap6PicpUp5ujfBJYvZhzbdNc55UqX09hWpHqUNBmIY6mQtlr&#10;KYtPNXpwg4fUKYF1+YRSlVtrNVVWiJRtBFlWeydu6l09bQRw52EWXmdzA2T7T6l1TGkHQVN3xG1J&#10;M3Z6jXHxJtl9oncrk+Zno15qh2Jp12GQeghsCWSjbA5uTGewXZlwsWrJTwhzSW4EQON2E3FrM0Z5&#10;L3UnJvh8jXlRkoFkYWd4hglm6mnGeP5pYWwHaxdr5G5CXNNujXCKTnVxcHLuQIh0iHV0MyN38ng8&#10;JxN7mHtTkQdhdHBhhJ9kQHHjd5Rm9HNXaflptHTCW9xsqHY1Tbdv03e/QAlzNHliMut243sxJyp6&#10;wX0uj61e6Xkug1th6nnrdmZk1XqQaONnzHslWxhq93vATRluZ3xsP6RyCX0mMsN19X34Jz56CH7e&#10;jo9cxoHkglJf8oHbdXdjCYGsaAlmMYFnWllpjIEiTJltK4DpP1JxBoC5MqB1KYCLJ095a4Bdjala&#10;/oppgXteTYmYdLFhhoiRZ1dk1IdtWbpoXYZJTCFsKIUpPxRwKoQMMop0fYLiJ1146IGrjPlZkJKs&#10;gNRc+pESdBBgTI8vZsRjtY0nWTNnYIshS6trVYkcPslvfYcUMnRz74T1J2l4fYLGjH9YfJqVgFlb&#10;+Zg3c5BfWZV2Zkpi0pKGWNBmko+bS2RqooyyPopu7InAMktzgoa2J3J4J4OxigdytlWAfkxz3llx&#10;ced1KV1PZNB2jmEjV0Z4C2UISaZ5rGkZPHp7dW1hL9d9hXIRJIF/1HdHiLlvT14FfTVw2WEvcOVy&#10;bGRKY/V0DmdiVpZ1zWqKSSN3t23XPCd5y3FSL8J8JnUiJLd+tXlWh31sNGZ7e/BuDmjjb95v3ms/&#10;Ywdxvm2XVdpzvm/9SJt17nKCO9h4SnUqL6967HgTJOZ9uHtAhjZpYm7jerBrfXCNbq5tiHInYjRv&#10;nnO+VSxx33VaSCV0UXcOO5p28XjdL6R51XraJQ983H0ChP1m9XcxeaRpQnglba1rf3j/YS9txnnJ&#10;VHBwPHqZR4ty8Ht8Ozl1zHxuL4R46H16JTJ8HX6Zg/pk6n9neK5nXn+kbMxpwn+3YGRsN3+yU8Nu&#10;2X+uRxxxt3+3OvZ0yn/LL3B4G3/lJU97fYAAgyljNodpd+tlyobvbBloTYY4X8Jq5IVfUzNtr4SH&#10;RrJwt4O0Oshz7YLoL2d3bIIUJWh694E3goZh1Y8rd1FkhI37a4NnHox2XzppzYrEUrdsuIkTRkZv&#10;54dmOoZzQIW9L1t23IQBJXt6ioI/ghFgx5abdt1jipS8awtmMpJnXsho74/XUltr7Y1KRgZvNorC&#10;Ok5ysIg4Lzl2b4WgJYt6M4MYftJ6fFWfdAR7AVl9aJt7sF1RXI98c2ElUCB9Q2UQQ6h+LGkqN7F/&#10;NG17LFeAdXI0IliB53dffaZ3Sl2dcxN4K2DHZ795FmPoW916DWcNT5d7FmpHQ0t8QG2pN4R9i3E6&#10;LGJ/EXUfIqSAvXlYfIx0UmWPcfJ1gGgGZtJ2pmp3Wwh302zoTvB5GG9tQtZ6hHITN0d8EXTeLGN9&#10;1XfpIud/t3sse3BxpG1ncNhzCm8zZb10ZXD0WkZ1w3KyTk13SHR8Qmp48XZfNxJ6vnheLGR8vnqK&#10;IyF+03zXelxvTHU1b9Jw4nZUZM5yandgWWxz9nheTdB1qHlnQhF3jXqDNut5knuxLGx7yXz7I1N+&#10;D35XeXFtWXzvbxBvF31oZCNwwX26WMByc33zTTN0TX4xQa12Wn6BNrF4kH7dLGF6+n9CI3x9an+o&#10;eLFrt4R0blptk4RFY3xvWoPZWCpxLINLTK9zKYLAQU91XIJANo13soHILGJ6SIFMI5584YDLeBpq&#10;ZIu1bc1sWorhYvVuNom1V7JwHYhbTENyN4cDQPB0joWyNlh3BIRqLGJ5tYMWI7p8coHBd6lpXJKu&#10;bWBrZpE7YodtUY9NV0xvRY0gS/NxcIr1QLxz3ojUNix2dYa3LEt5R4SVI898GYKKc8yCjFWaad+C&#10;cVlnX2yCe100VGyCj2ENSRuCoWUEPdGCv2kwMxaC8W2RKQuDT3JUIGOD1Hdzcr5/kl0caQx/ymBG&#10;Xq+ABmNvU9mAQ2alSLKAhGn2PZSA2210MwqBSXEfKTSB43UbIMaCnXlZccp8vmSQaBJ9PGcWXed9&#10;rGmdUyd+GWwsSC5+kG7SPUF/InGeMu1/zHSQKVCAoHe/IRuBjXsYcNN6LWvuZxl63m3VXPR7fW+3&#10;UnV8G3GeR558y3OWPON9l3WrMsV+e3fcKWB/hno6IWWAoXyub+h38nM4ZkF4zXSDXCp5lHXAUbN6&#10;W3b2RzB7M3g5PJZ8N3mUMqd9UHsBKXJ+jnyJIaR/1n4ZbxR2C3pzZX13DnshW3t393uwUSZ43nws&#10;Rr1523ywPGl7AH1LMpp8SH3zKYR9uH6lIdl/LH9XbmZ0eIF+ZPB1oIGVWwJ2ooFyULd3nYEvRlR4&#10;uoD1PBx6A4DMMoZ7aICvKZB9AoCNIgR+n4BobdxzMohKZG90c4fJWol1iobxUE52l4XsRfp3zITx&#10;O895NoQDMlx6toMiKZl8bII4Iid+LYFNbXJyMI7SZApzhY3AWid0rIwwT/h1xopjRbp3CYihO6h4&#10;h4btMkN6JYVFKZN7+4ObIkN90YIIaSCK5FVcYAyKI1kcVo2JfVzpTJmI0GDNQmWID2TaOEmHTWkg&#10;LsmGlm2bJgmF/3JvHqiFkXeDaC6IIFxtX1SHql+ZVemHKmLRTB2Gm2YeQhaGAWmOOCmFb20vLtuE&#10;63D9Jk2EinUVHx+ETXlYZ1+FbGNrXn+FM2YDVUGE4mijS4uEfWtXQbGEEm4mN/ODtnEgLtqDaXQ9&#10;JoGDP3eVH4aDMnsEZpGC8GpTXa+C5GxYVHSCvW5gSviChXB3QT6CT3KjN7KCKXTwLsyCEndZJqeC&#10;HHnsH9+CPXyIZceAx3EsXPGA43KgU8KA4HQNSleAynV6QN+AvncAN3OAy3ieLruA5npOJsWBIHwZ&#10;ICqBbH3hZRN+9XfyXE1/NXjWUzN/T3mjSdl/WHpmQHt/ans3N1J/lHwfLrd/3H0VJuGARX4WIGmA&#10;vH8NZHZ9ZH59W7t9y37SUrJ+AX77SW1+IX8RQCR+UH8wNyh+mH9fLtB+9H+fJwR/iX/cIJ2AK4AO&#10;Y/t8KITfW2p8tISvUnF8+4QqST59HIN7QAh9VYLhNwZ9v4JbLrR+PYHqJxd+74FrIMd/tYDlY5p7&#10;KosFWw97yopPUh18I4kaSPl8UYesP9t8lYZVNvB9DoUWLrF9poPqJyR+eIK3IOh/V4GUXuOTiFTZ&#10;Vp6SFViTTgqQqlxmRR2PJWBhPASNfmSOMxSLyGj6KsuKFm2YI02If3KFHSaHHHeQXgiQ+1uDVfeP&#10;xl63TXeOdmIDRLGNBmVwO8iLeWkJMwqJ6mzYKvaIZHDSI6qG/nUMHa+Fy3lVXViOZ2IVVUWNZGTD&#10;TOuMPWeDRDqK72piO32JjW1kMvCILnCVKxCG2XPnI/WFp3dsHiaEpXryXLGL+2iSVJuLIGq4TEOK&#10;HmzrQ8iI+282OyuHyHGhMsyGm3QuKx2FenbWJDCEe3mjHo2DqHxlXA2J2m8DVAKJJnCiS7eIRXJF&#10;Q0uHQXPxOuuGNXW+MquFOHenKySERnmgJGGDd3uwHuOC0H2uW3WIC3VhU3uHfnZ8S0eGuneIQu+F&#10;0HiVOqaE4Hm2Mp+D/3r2KzGDN3xAJImCl32QHyuCG37MWvKGh3uNUw2GH3wnSu2Fc3yYQqmEm3z+&#10;Om6Dw313MoWC/n4IK0eCTX6nJLCB2H88H2eBhX+/WoeFRoFwUqWE/YGBSo+EaIFUQlyDooESOjSC&#10;3YDlMlCCN4DKKz+Bk4DEJNuBMoCwH5eBDICKWjOESIdIUoGEJ4brSnmDpoYJQl+Cz4T0OmKB+4QO&#10;MqCBWoNNK3yA34KlJP2AsoHqH72ArIEvVNychlQjTYuaWlfXRfuYIFuvPh+Vrl/ANiaS/mQWLmCQ&#10;NWixJ0WNbW18IO+KzHKKG9KIfneaVASaPFpqTN6YU12nRVWWKmEKPaSTuWSeNemRD2hoLmGOXWxs&#10;J4WLtXCVIWGJP3T3HG2HIHlSU32Xv2CUTEyV/GNaRNmT/WY9PTmRp2lSNayPIWyNLlqMmW/7J7eK&#10;H3OFIcKH3Hc7HPKF73rhUwiVUmajS8mTr2jsRE6R0GtRPNyPqG3aNXKNUHCLLk6K+nNfJ9uIs3ZK&#10;IhCGpnlVHWSE6XxGUomTKWylS06Rs250Q+eP7nBTPION3nJFNU6Ls3RkLkmJi3aiJ/eHd3jrIlCF&#10;mntGHcWECn2BUg2RVHKjSuKQC3P4Q5aOY3VKPE2MaXamNS+KVHgfLleISXm9KBiGYXtkIoWEtH0N&#10;HhaDUH6SUaGPynh1SoiOrHlRQ1SNG3oQPByLNHrPNQuJNnuqLlCHRnyhKDuFc32mIrWD8n6gHliC&#10;t395UUqOh34ZSkGNjX56Qx+MEn6hO/2KNX66NPmIRX70LjiGdX9FKDiEun+qIt2DUH//Ho6COoA5&#10;URGNf4ObSg2MoIN9QvSLPYMAO+WJa4JrNP2Hf4H8LlGFvIGpKFSEG4FpIv2C0YEgHrmB14DVojVW&#10;m0+qk+RaKVQjhUJdv1iYdh1heF0LZodlaGGHVsZpmmYjR2ZuCmr2OHdy2nAtKsd3+3YEoChRylmf&#10;kk1V2l0wg+FZ7GC6dOxeGGRDZX1ifGfUVepnI2uFRr5sDW9nOBpxWHOnKs926nhsnk1NcWOLkJNR&#10;+WYogm1Wd2jDc5dbC2tiZF5f1W4OVQZk6nDYRh1qRHPKN8hwAHcLKtd1+HqxnHdJg21VjuJOfG8F&#10;gNZTWHC6clRYSHJyY0hdeXQ4VC9i8nYXRYxos3gVN4Bu1HpPKt51InzOmrRF/nb7jWBLYHfJf4JQ&#10;nHibcRpV4HltYm1bZnpLU31hP3s8RRNnW3w/N0Rt031qKuN0an69mSpC7oB2jBlIr4BlfnhOQIBU&#10;cDxT14BCYahZp4A0UvxfyYA0RLdmN4A8NxVs+oBTKuhzzYB5l+JATIm9iw1GYYjCfaRMPofJb5FS&#10;G4bRYQ9YMYXcUoNelYTqRHRlQYP3NvNsQ4L8KuxzSoH+lt8+H5KzijlEepDGfP1Klo7gbw9Qq40D&#10;YKJW+osrUh9dmYlMRCxkfYdiNthrrYVeKu9y3oNLlig8dZshiZ5DAJg7fIFJR5VqbrJPhpKyYGFV&#10;/pADUfRcx41DRARj14prNrtrNIdqKvJyiIRhl2RdZU/+ihlgYVRpfG1jc1jRbjtmqV03X5xqEGGr&#10;UN1ttmZFQolxmWsYNLR13HBWKC96Z3YwlXpYx1lqiMdcSVz/e1tfzWCPbVtja2QeXuJnO2e1UExr&#10;TmtuQiZvoW9YNIt0WHOoKEx5T3h9k7pUmmLMhxhYkmWDee5cfGg2bA1gfWrqXcxks22qT3JpMXCK&#10;QY9t8HOSNEZzDXbsKGV4V3qmkghQ0mwQhX9VMm3seHNZd2/Iauld0XGkXNJia3OKTrVnS3WLQRRs&#10;bXerNBBx5noIKHt3fXymkHZNdXU3hBxSMHY/dzNWzndDacFbe3hDXAhgaHlNThNlpHpsQKxrHnuf&#10;M+Zw6Hz5KI52wX55jyNKjn48gvVPl35xdjhUg36aaOhZfn69W0petX7lTZpkOH8dQF1p/39iM8Rw&#10;EH+3KJ52IYAZjg9IFIcLggZNY4ZodW1SkIWyaDtXzYT1WrFdR4Q9TSZjCoONQCRpDILjM65vWYI1&#10;KKt1nYGEjTlGDI+LgUtLk44QdMtQ9ox5Z7NWZ4rYWjtcFolATLxiFIerP99oSoYWM5xuw4RuKLV1&#10;MIK7jKJEepeWgMFKK5VIdE5PtJLPZ0lVS5BOWetbIY3bTIZhR4tmP69nqojpM3xuToZRKL502YO8&#10;jL5kXVBjgHBmyVS3c7ppVFkOZn5sAV1oWN5u2GHVSyVx6GZtPeB1MWs/MSV413CAJcB8vXZYiuxf&#10;+Fkyfxdi5VzIcpFl22BaZYdo6GPuWBBsJGeRSoZvnmtbPXZzUm9YMQF3X3O2JfF7m3iLiVRb8WIN&#10;fadfU2TYcX1iqWegZJFmEWpoV09pqG0/SfpthHA2PSRxnXNXMOt2C3bKJhx6nHqZh8JYUWrOfC9c&#10;FGzPcBNfwG7PY3pjfXDNVmBnd3LVSUhrsnT6PLNwKHc/MMJ063nBJkF5vHx+hlhVGnN0euRZLXSw&#10;buddK3XjYmphOncRVaplg3hKSLhqF3mYPF1u4Hr8MKhz7XyJJmF4/H42hSpSU3v8eddWrXx0bfxa&#10;8nzYYZpfSn0yVPhj2n2SSEposX4FPBttw36IMJNzFH8dJnt4WX+9hDZP94RNeP1UjIQCbTxZDYOT&#10;YPJdpIMUVGRidIKdR91niIIyO+1s0IHSMIlyW4FyJpF30YEQg3lOBoxUeFRSzYtGbKBXf4oCYGtc&#10;RYinU+thSYdXR3RmloYQO61sEITQMH9xxIODJqN3YoIwgvRMgpP0d9dRcpIwbCdWRpAWX/xbL43d&#10;U5VgV4uyRzply4mQO3prcodwMF9xUYVCJrF3CoMfghtrjlDDdrZtbVT+au5vcFlDXqtxj12UUg5z&#10;zmH+RWV2PmaXOTx432tqLa170nCvI3t++HZ7gGJnYVkAdXFpuFySad9sG2AlXc5uk2O/UV1xL2du&#10;ROR0AmtHOO93B29TLaN6WXPAI8B9zHiWfu9ji2FIdBVmTmQjaM9pCmb+XN5r12ncUKNuzGzORGBx&#10;/W/jOKZ1YHMjLZp5CXaxI/x8w3qLfYhgDWmJcsJjLWuoZ5pmO23HXA5pVm/qT/tspHIWQ/JwK3Rg&#10;OHNz5HbMLZt333l2JDF73XxWfDpc/HGxcalgZ3MZZpVjwHR6WwxnJnXWT0lqwHc/Q2RunXjAOB9y&#10;pHpYLYh25HwZJF17Fn31eydaU3m7cK1d/XpwZbVhmHsOWkZlRHugTqRpIXw8QwJtPHztN+pxiX2v&#10;LX92CH6FJIJ6b39jekhYDoGOb+Vb8IGQZQNfwoFoWaljqIEtThxnwID7QqJsFoDYN8dwlYDELYB1&#10;TIC0JKF55ICgeZtWLokZb0laQIhuZHFeP4d+WSliUYZwTalmm4VuQj5rJ4R5N49v1IOQLX10soKg&#10;JLp5c4GteR5UtJBKbtZY7Y79Y/5dDo1FWL5hQItgTVVlq4mJQgdqXYfBN2BvN4YCLWN0QIQ+JM55&#10;GIKKd2xzBlEFbPF0V1UrYhx1zFlkVtV3VV2xS0J48GIdP7J6sWa9NK98mGuYKld+xHDgIWSBE3aZ&#10;ddhvGFi9a89w1VxMYS5ynl/iVht0c2OFSrZ2YmdDP1Z4fmswNIZ6wW9PKmx9RHPLIb1/2niddIdr&#10;cWCCapRtkmNqYDRvrWZWVUFx0WlLSg50E2xYPuN2hm+MNE95IXLsKnV78naWIgp+yHp7c0xoHmg5&#10;aWdqkmp1Xxds+Wy1VHxvZG77SWxx/HFTPnt0wnPLNCF3rnZlKn96yXk4Ik192Xwvch9lKW/jaFJn&#10;5XFzXiBqkHMAU6JtQnSLSPZwHnYpPipzMnfhNAR2ZnmwKpB5xHupIoV9DH23cSFinHd2Z4Jll3hh&#10;XXBof3k3UvprcHoESF5uiXrePdFx2HvSM9V1S3zYKpB45n3yIrV8YH8PcFNga37SZsVjnH8ZXMdm&#10;uX81UmVp4H9AR99tMX9XPXlwtX+CM7p0V3+9Kpl4KH/9Itx70YA4b7BemYXlZjRh94WNXEFlQYTv&#10;UfBok4QzR3hsEYOEPSFvyYLnM41zlYJZKqB3ioHHIvx7XYEybzldJIyqZcdgqou/W9ZkFoplUY5n&#10;iIjbRy5rJYdgPPNvAIX5M2dy+ISfKo53F4NGIxV7AIH/bNJ6zVEVY0p7h1UuWW18YllgTyl9RV2v&#10;RKR+LWIlOjB/LWbVMFWASmu+JziBmnEOH4CDBHaya2h3H1hVYkR4PFvlWJV5Xl+DToR6gmM1RC97&#10;s2cJOe59BGsPMEp+cm9HJ2iAEnPWH+yBv3iiakBzp1+gYS11H2KXV7t2i2WYTcZ39GioQ6V5cGvW&#10;OZp7Em8vMDB80HKyJ4p+uXZ7IEmAoXpraShwembfYB1yPWk4Vrtz7WuXTQ11nm4EQxF3aHCJOT15&#10;V3MxMA17YXX6J6F9jXj4IJl/qnwKaCRtpG4LXzNvqW/GVeRxmXGCTEZzjHNDQqR1lXUYOPN3zncO&#10;L/Z6G3kZJ7p8hntIIN5+1318ZztrKnUmXl9tbXZEVS1vmXdUS7dxxHhhQjV0B3l9OM12cnq5L/J4&#10;+nwGJ9R7oH1mIRd+JX7BZnxpB3wRXcNrh3yYVKtt53z4S0ZwQX1LQc5ytX2wOIR1VH4uL+R4BX6+&#10;J+d63n9PIUZ9kn/XZeRnPYK5XTlp7oKsVC9sfIJcSt5u/oHyQXZxnIGcODp0aoFcL8B3QoEuJ/V6&#10;P4D7IWx9GoDBZXJly4kcXNBopIiDU8trWIeASodt+4ZTQThwt4U7OBdzpYQ7L6l2pYNMJ/F5yIJf&#10;IYt8uoGAYoSC3FDhWfSC8VT3URSDIFkqR9ODS12DPluDbmINNQODm2bWLE2D22vYJGKEQ3E1HdWE&#10;xHbHYUN/ale3WQN/3VtPUEeASl77RzaAqmLEPfSBCGa2NNWBe2rfLFuCAm84JKqCsXPeHlKDcXil&#10;YEN8HV6QWAx84WGeT4R9kGS5Ro9+LmfsPYB+0GtDNJh/jG7JLFqAXHJ2JOKBT3ZhHr6CSXpbX1R5&#10;DmVeVyJ6F2fZTqV7A2pfRfB75Gz6PQd8zm+yNFR90nKRLE5+6XWPJQ2AHHi7HxyBSXvnXnB2T2wf&#10;Vk53mG4GTeN4wW/zRUZ53HHqPKV7BnQANBd8TnY2LEJ9o3iBJTB/EXrqH2uAbn1HXaVz5HLLVZd1&#10;bHQhTUd2znVuRMJ4IXbBPEF5fngoM/p69HmuLEV8gXtGJVN+KHzpH61/t356XPRxyXlEVPJzj3oI&#10;TLd1KHqyRE52q3tZO+p4NXwUM9B52HzmLF17hX3KJXl9X36vH+N/H3+AXGZwAn+MVIhyB3/HTGdz&#10;0X/GRBl1c3+yO8d3HH+7M6Z47H/dLEJ6wYAUJY98vIBAIA9+pIBcW/xukIWaVCRwv4VMTAtytISe&#10;Q890eIPRO5d2PIMjM5F4KYKPLD16IoIPJZt8QoGMIDJ+QoEPWIqLOlBhUPiKlFSBSRqKAFi+QN2J&#10;Xl0rOHGIp2HTMDKH7mbBKJ2HQmvkIdiGtnFVHGCGUXbZV3GH/VbXUBWHuFqBSEyHWl5FQD6G4mIu&#10;OBCGWGZIMBKF12qeKL+FZm8gIjWFG3PiHO2E8XinVpiE1V1JTzuE2GB1R5yEuGOzP6iEdmcTN6+E&#10;KGqcL+qD6G5YKNWDuXI2IoGDr3ZGHWeDvnpMVdKB3WOvTnaCHWZTRtyCN2kHPyOCNGvYN1CCKG7P&#10;L7+CLHHsKOCCP3UlIr6CcniBHdCCtnvHVRF/KWoNTcF/q2wmRjl//m5MPpeAMXCCNwqAYXLhL5uA&#10;pHVfKOiA9HfuIvGBYHqRHimB1H0XVF98xHBbTR19inHqRbF+F3N6Pi1+fHUVNr5+3HbNL4h/TXin&#10;KPN/0nqLIxyAdHx0HnOBF347U8V6s3Z5TJR7uHeARUJ8e3h0Pdl9DHluNnt9l3qDL2t+MnuyKQh+&#10;1nzuI0R/qn4hHrCAe38zU0F453xZTBZ6L3zWRNV7Jn0tPYZ74H2CNkB8jH3yLzp9Un54KQN+D38O&#10;I29+/3+WHuF//YADUuB3cYIeS8x49oIXRKB6H4G/PXF67YFYNlV7o4EaL2h8fID4KSd9Y4DoI4p+&#10;foDOHwh/mICsTtiT/U+jSEqShFPSQXGREVgdOj2PhVykMuGN2WF2K7uMI2aTJUGKemvkH5SI9nFv&#10;GxmHtHbnTcyQ+lW5R1KP7Vl9QICOr11fOX2NP2FxMmyLrWXBK5aKHWpPJWyIn28DIACHUnPlG7WG&#10;R3inTRSN+FvLRoyNLF8cP9WMKWKEOOqK6GYcMhGJiWnjK3mIMW3gJZCG7XH3IFuF3XYvHDuFCXo+&#10;THiLEWHQReqKfGSkPzGJr2ePOHuIrGqfMcmHiW3gK2WGb3FGJa+FanTAIKiEl3hNHK+D+HuqS9qI&#10;XmfORVOIEGohPq6He2yIOBCGqG8IMaKFv3G5K1yE4nSKJc+EF3diIOyDfXpBHRCDEHzsS0GF723H&#10;RMaF8W+VPkCFmXFuN8SE9nNeMXOEOXVwK2ODiXekJfCC8XnaISaCjHwJHWGCTn4DSryD0HOTREyE&#10;IHTcPeSEAnYiN4aDi3d7MUyC9XjyK1qCbXqCJhKB93wXIVuBwH2cHaSBrn7vSkyCAHkvQ+eCl3ny&#10;PZWCr3qfN1aCXntYMS2B6nwyK0WBi30gJhqBMn4WIYSBGX75HdqBLH+0SfuAfH6lQ5eBUn7bPVWB&#10;nX7mNzGBbH75MSSBD38wK1SAyn98JiiAln/RIZqAnoAbHgWAxIBUAAD//wAA//8AAP//AABtZnQx&#10;AAAAAAMEIQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAAAQIDBAUGBwgJCgsM&#10;DQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RF&#10;RkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+&#10;f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3&#10;uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w&#10;8fLz9PX29/j5+vv8/f7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcX&#10;GBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVG&#10;SElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2&#10;t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm&#10;5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wABAQICAwMEBAUGBgcH&#10;CAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSor&#10;LC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+&#10;gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT&#10;1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3&#10;+Pj5+fr7+/z8/f3+/v//pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeB&#10;wLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbP&#10;plmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JG&#10;Sv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovd&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLql&#10;h8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmm&#10;x6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2g&#10;TWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2&#10;o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6Vk&#10;scSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDx&#10;pExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fL&#10;s6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSn&#10;b7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy&#10;5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH&#10;0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bB&#10;p3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdM&#10;hNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/&#10;pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+d&#10;iNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7&#10;vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JFSv2hTGDypUtx5qlKg9qq&#10;TZXPqValyKhhsMWqa7XCrHW6vqt9v7qqg8W2qIfKsqaH0Kuih9aknoncmpqP4Zqaj+Gamo/hmpqP&#10;4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+H/pjgy&#10;/6NFSv2iS2Dypklx5qpIgtutSpPQrFKjyaxdr8avZ7PDsXG4v7N5vbivgcSyqofLrKaG0KWjhtWd&#10;n4bak52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOd&#10;i96TnYvek52L3pOdi97/pzgy/6NFSv2iSl/yp0hw56xGgdyvR5LSsE6hyrFXrci2YrDFumy1urN4&#10;vrKugcWtqofLp6eFz6CkhNOYoYXXj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4ja&#10;j5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNr/pzgy/6NES/6jSV/zqUZv6K5EgN2zQ5DT&#10;tkifzLdRqsrAXKy9uGy3s7J4wK2ugcapqobKoqiEzpulhNGUo4TUjKGH14yhh9eMoYfXjKGH14yh&#10;h9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9f/pzcy/6NE&#10;S/6lR17zqkRu6bFBf9+4Po7WvUKbz8NKpMK+XK+2t2y5rrF4wamugcalq4XJnqmEzJing8+RpYTS&#10;iqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSK&#10;o4bUiqOG1IqjhtT/qDcy/6RES/6mRl70rUJt6rQ+feG9O4vaxjyWysZIpLm8XLKvtm27qbF5waWu&#10;gsWhrITIm6qDy5Wpg82Pp4TPiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG&#10;0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtH/qDcy/6RDS/+oQ131rz9s7Lg6euTDN4fd0zWQ&#10;wcRJp7G6XrWptW68pLF6wKKvgsSdrYTHmKyEyZKqhMuNqYXNiKiGzoiohs6IqIbOiKiGzoiohs6I&#10;qIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs7/qTYy/6VCS/+q&#10;QVz2sjtq7r02d+jLM4DQ0jOTuMNLqKq5YLaktXC8obJ7wJ6wg8OaroTFla2Ex5CshMmLq4XKh6qG&#10;zIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobM&#10;h6qGzIeqhsz/qTUy/6VCS/+sPVr4tzdn8cQxcd/XLHvF0DWVsMJOqaS4Y7eftXK8nbN8v5uxg8GX&#10;r4TDkq6ExY6thcaKrIbIh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYes&#10;h8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8n/qjQy/6ZAS/+wOVj5vTFi584tadDgJH+5zzeXp8JS&#10;qZ66ZrWatXO7mLN9vpeyg8CUsYXBkLCFw42vhcSJrobFhq6Hxoauh8aGrofGhq6Hxoauh8aGrofG&#10;hq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8b/qzMy/6o7Sf+2MlPw&#10;xypa2N4hZsLfJIKtzjyYn8NWp5m8aLKWt3W4lLR9vZOzg76RsoW/jrKGwIuxhsGIsIfChrCIw4aw&#10;iMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCI&#10;w4awiMP/rTEy/7AzRfjAKUzf1iNNx+ggarPeJoShz0GWl8ZZpJPAaqyQvHWyj7l9to+3g7iMtoS6&#10;irWFvIi0hr2Gs4e+hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+E&#10;s4i/hLOIv4SziL+Es4i/hLOIv4SziL//ry8y/7kpP+jOHj/M5htSt+4hbaXeLIOX0kWSkMtbnYzF&#10;a6WLwnWqir98rYe+f7CEvICxg7yCsoG7g7N/uoS0frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqG&#10;tX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrX/sioy8cYcM9HiFDq88xtW&#10;qO4mbZjhNX+O2EqMiNBdlYbMa5uEyXSggcd4o37Fe6V8xH2me8R+p3nDgKh4woKpd8KDqnfCg6p3&#10;woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfC&#10;g6r6vhwo1t0OI8DwFD+s/R5XnPAtao/lPnmG3k6Dgdhfi3/Ua5B60XCUd890l3XOd5hzzXmacs17&#10;m3HMfZtwy3+cb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cd&#10;b8uAnW/LgJ1vy4Cdb8uAnW/LgJ3Z0gsYxO0OKbD9FkGf/yRVkfQ1ZYfrRnB/5VR5e+Fhf3bdaIRy&#10;226Hb9lxiW3YdItr2HeMatZ5jWnWeo5o1XyOZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fV&#10;fo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo//ozkq/59GQP+dUFX6oFBl76NR&#10;deSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/&#10;ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiM&#10;j8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1&#10;wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSk&#10;U4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq&#10;/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2&#10;iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyD&#10;ub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4ba&#10;oluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59G&#10;QP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLM&#10;s4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+a&#10;ib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW&#10;0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+d&#10;UFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SX&#10;z7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68&#10;lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBl&#10;pMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+eT1T6&#10;oU5k76RPdeWmUYXapViV0aJio8mfba/Fn3e1wp6Aub+diL68mYnDuZSLx7aPjcuzipDPsYaW1K6D&#10;oNengaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh&#10;1aeBodX/ozkq/6BGQP+eTlT6ok1k8KVOdOWoT4Tbp1WU0qVfocqjaa3FonS0wqF9ub+ghb67nYjD&#10;uJiJyLWTi82xjo7TromW2KeFndqhhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNah&#10;haDWoYWg1qGFoNahhaDWoYWg1qGFoNb/ozkq/6BGQP+fTVT7o0xk8KdMdOapToPcqlOS0qlboMum&#10;ZqvGpXCzw6V6uL+kgr27oofDuJ2HybOYic+wlI7Vq5KX2qCKnNybiZ/Ym4mf2JuJn9ibiZ/Ym4mf&#10;2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9j/ozgq/6BFQP+gTFT7pEtj&#10;8ahLc+arTIPdrVCR1KxYnsyqYqnHqmyxxKp2tsCqfry8qITCuKSGybOhiM+snI3Vo5aU2pqRnNyW&#10;jp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaO&#10;ntj/pDgq/6BFQP+gS1P7pUpj8alJcuetSoHesE2Q1bBVnM6wXqfJsGivxrJzs8OyfLi9sIDBtqyC&#10;ya6nhc+loYrVnJyR2pWZnNyRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7Z&#10;kZSe2ZGUntmRlJ7ZkZSe2ZGUntn/pDgq/6BFQP+hSlP7pkhi8qtIceivSIDfs0qO1rVRmtC2WqTM&#10;uGWryr1xrsG5e7a3soDArqyEyKaohc6dpIfUlKCO2I6fmduMm57ZjJue2YybntmMm57ZjJue2Yyb&#10;ntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2Yybntn/pDgq/6FFQP+iSVP8p0dh8q1G&#10;cOmyRn/gt0eM2btOl9O/V5/QxWOkxcBwrbq4ebewsoDAqa2Fx6CohM2XpYXSjqGJ14egktmHoZzY&#10;h6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNj/&#10;pDcq/6FEQP+jSFL8qUVh865Eb+q1Q33ivESJ3MJKk9jKVJnKxmKkvL1usLK2eLmqsYDBpK2Fx5up&#10;hMyTpoTQiqOH1IOijtaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW&#10;1oKiltaCopbWgqKW1oKiltb/pTcq/6FEQf+kRlL9qkRg9LFCbuu4QXvkwUKG38xGjdPPUpfBxGGn&#10;s7tts6u1eLulsYDBn66ExpirhMqQqITOiKaG0YKkjNOApJLTgKSS04CkktOApJLTgKSS04CkktOA&#10;pJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktP/pTcq/6FEQf+lRVH+rEJf9bQ/bO28&#10;Pnjnx0CB4NZGh8nNUZq4wmCqrLpttaW1eLygsYDBm66ExZWshMiOqoTLh6iGzoKni89/po/Qf6aP&#10;0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9D/pTYq&#10;/6JDQf+nQ1D/rj9d97c8afDCO3Pm0D9509k/ir7LUZ2vwGGspblutqC1ebycsoHAmK+Ew5KuhMaM&#10;rIXIh6qHyoKpisx/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+p&#10;js1/qY7Nf6mOzX+pjs3/pjYq/6JCQf+pQE//sjtb+b04ZezLOG3c3DV4x9Y+jrPJUqCnwGOtn7lw&#10;tpq1eryYsoG/lLGFwo+vhcSLrobFhq2Hx4Ksish/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43J&#10;f6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcn/pzUq/6NCQf+sPE3/tzZX8sUzX+HWNmPN&#10;4zF8utM/kanIVKGfwGWtmbpytZa2e7qUs4K+krKFwI2xhsGJsIfDhq+IxIKuisWArozFgK6MxYCu&#10;jMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMX/qDQq/6Y+&#10;P/+xN0r5vjBS588vVdHiLGjA4TB/rdJCk6DIV6GYwWerlLxzspK4fLeQtoK6jrSFvIuzhr6IsofA&#10;hbGJwYOxisGBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKB&#10;sIzCgbCMwoGwjML/qTIq/6s4Pf+4L0XuyClI1t8lUsPsKWyx3zGCodJFkpfKWp+Rw2mnjr90rY28&#10;fLGLuoG0iLmDtoW4hLiDt4a5gbaHun+1ibt+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWL&#10;vH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7z/qzAq/7EvOPbCJjzc2h87xusjV7PsKm+j3zWC&#10;ltRKkI/NXZqLyGuhicR1pobCe6qDwH6sgb+Arn++grB9vYOxe7yFsnq7h7N5u4izebuIs3m7iLN5&#10;u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLP/rS4q/rslMOPS&#10;Gi3J6BtBtvcjWqXsLm+W4Tx/jNhPi4fSX5OEzWyZgcp0nn7IeKF7x3ujecZ9pHjFf6V2xIGmdcOD&#10;p3TDhKhzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoap&#10;c8KGqXPChqn/tCQl7MoWI83lEyy59htGp/omW5juNWyM5UR6hN5Tg4DZYop81WyPeNJxk3XQdZVz&#10;z3iXcc56mHDNfJlvzX6absyAm23Mgpxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzL&#10;hJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJz1wRUZ0d8MGLzzEzGq/x5HmvwsWY7yPGeE6ktyfeVY&#10;enngY4B03mqEcNtvh23ac4lr2XaKath4i2nXeoxo1nyNZ9Z+jmbVgI5l1YGPZdWBj2XVgY9l1YGP&#10;ZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY/S0goJv+gNHa3/FTOd&#10;/yNFkP8zVIX3Q19+8VFod+xcb3DpYnRr52d3aOVteWbkcHtl43N9Y+J2fWLheH5i4Xl/YeF7f2Dg&#10;fYBf4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/&#10;gV/gf4H/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6&#10;wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZ&#10;cKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ&#10;959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6&#10;fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuS&#10;vL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHM&#10;lnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959U&#10;ae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbG&#10;t3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/&#10;oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6H&#10;lb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnur&#10;xpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2g&#10;V3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh&#10;/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9&#10;g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMb/oDkh/51GNv+aUEr/nlFZ96BSaO2hVnjkoVqG255klNKbbqDMmHiqxpWB&#10;ssSVibbBkY66v4yQvb2Ik8C8hJfDuoGbxbl+oMe4fKfIsnuqyLB7qsiwe6rIsHuqyLB7qsiwe6rI&#10;sHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsj/oDgi/51GN/+bT0r/n09Z+KJQaO6jU3fl&#10;pFeF3KJgk9Oeap/Nm3Spx5h9scSXhrbBlIy6v4+OvryKksK6hpXFuIKayLd/oMu0fKfMrHypyqp9&#10;qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcr/oDgi/51F&#10;N/+cTkr/oE5Y+KNPZ++lUXblplWE3aVdkdSiZp3Nn3CoyJx6sMSagrbBmIq6vpKMv7uNj8S4iJPI&#10;toOZzLSAoc+sfaXPpn6nzKR/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMuk&#10;f6jLpH+oy6R/qMv/oTgi/51FN/+dTUn/oUxY+aVNZu+nT3XmqVOD3qhakNWmYpzPo2ymyaB2rsWe&#10;f7XBnIe6vpeKwLqQjca2i5LLtIiazrKGpNGmgKTRoIGnzZ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4Gn&#10;zJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8z/oTgi/55FN/+eTEn/oktX+aZMZvCpTnTnq1GC&#10;36tXjteqX5rQqGmky6VzrMajfLPCoIS5vpyIwLmWjMa1kZLLr42Yz6qKodKghKPTm4SmzpqEp82a&#10;hKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp83/oTgi/55FN/+e&#10;S0n/o0pX+qdLZfCrTHPorU+A4K9UjdmuXJjSrWahzatwqciqebDDp4G3vqGEwLWbicaulY/MqJGV&#10;z6KOntKaiaLTloelz5WHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bO&#10;lYemzpWHps7/oTci/55EN/+fSkn/pElW+qhJZPGsS3LpsE1/4bNRi9qzWpXUs2Oez7NupcuzeKvD&#10;rHy3uKWBv6+ehsaomYzLoZWS0JuSm9OVjqLUkYyl0JGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGL&#10;ps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps7/oTci/55EN/+gSUj/pUhW+6pIZPKuSXHqskx94rZP&#10;idy4V5LWumGa071toMm4dau+sHq2s6l/v6qihMainYrLm5qQz5WXmdKQlaLUjZCl0IyQps+MkKbP&#10;jJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps//oTci/55EN/+gSUj/&#10;pkdV+6tHY/OwSHDrtUp85LpOht6/VY/aw2CV0sRtnMW7c6q5s3i2rq19v6WngsWdoojLlp+Oz4+c&#10;ltKLnKLTiJWk0ImUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSl&#10;z4mUpc//ojci/59EN/+hSEj/p0ZV/KxFYvSyRm7suEh65r9Mg+HHU4rczWKOzshsm8C/caq0t3e1&#10;qbF8vp+sgcWXp4bKkKSMzoqildGGoqHShJul0IWapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+F&#10;mqXPhZqlz4Wapc+FmqXPhZqlz4Wapc//ojYi/59DN/+iRkf/qERU/a5DYfW1RGzuvEZ36cRLf+PP&#10;VITZ1GWIyMtrmrrCcKmuune0o7R8vZqvgcOSrIXIi6mKzISnks+AppzQgKOlz4Chps6AoabOgKGm&#10;zoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps7/ojYi/59DN/+jRUf/qkJT&#10;/rFBX/a4QWrxwURz6sxLeeDaVnzP1V6NwMxpm7PDcqinu3mznrV/u5exg8KOrYXGh6uIyoGpjc18&#10;qJbOe6iizXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXup&#10;ps3/ozYi/59DN/+lQ0b/rEBS/7Q+Xfm9P2buyENt49ZNb9XdToHE01mRtclmn6nBcaugu3mzmbaA&#10;upSyhcCMr4bEhq2Ix4CrjMl8qpLKequcynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/K&#10;eaufynmrn8p5q5/Keaufynmrn8r/ozUi/6BCN/+mQUX/rz1Q/rg7WfPEPGHm0UNk2d9Dc8jcSoW3&#10;0FeVqsdloqDAcKyZunm0lLaAupGzhb6LsYbBhbCIw4Gui8V9rZDGeq2XxnqtmsZ6rZrGeq2axnqt&#10;msZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsb/pDQi/6FBN/+pPUP/szlN+b43&#10;VerMOlnb3Ttiy+U/d7vZSImrzleYoMZlpJjAcayTu3qzkLiBuIy1hLuIs4a+hbKJwIGxi8F+sI/C&#10;e7CUw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsP/&#10;pDQi/6M+Nv+tOUH/uDRI8MYzTd/ZNlDN5TZnvuQ7e63XSIygzViZl8ZnpJLBcquOvXuwjLqBtIi4&#10;g7eEt4W5grWIu3+0ir18s42+erORv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/erOT&#10;v3qzk796s5O/erOTv3qzk7//pjIi/6Y6NP+yMz33wC5C5NIvQc/kLlW/7zNrr+E7fqDWSo2WzluZ&#10;kMhpoYzDc6iJwHushr5/r4K8gbKAu4SzfbqGtXu5iLZ5uIu3d7ePuHe3kLl3t5C5d7eQuXe3kLl3&#10;t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLn/pzEi/6wzMf+5KzbqzCY20uEmQcHv&#10;LFqw7TNuoeE9f5XXTYyN0F6WictrnYbHdKKDxHqmf8N9qXzBgKt6wIKseb+ErXe+hq91vomwc72M&#10;sXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbH/qS4h&#10;/7MqK/LFIizW3hwtw+0jR7L5K12i7DZvleJCfYvaUoiF1GCQgtBsln7Mc5t7yneeeMl7oHbIfqJ0&#10;x4Cjc8aCpHHFhKVwxIembsSKp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27D&#10;i6duw4unbsOLp27Di6f/rCog+r0fItzZEhvF6xoztPojSqP5Ll6V7jxtiuVJeYPfVoJ+2mSJetZs&#10;jnbTcZFz0nWUcdB5lW/Pe5dtzn6YbM6AmWvNgppqzYSbacyHnGjMiJxozIicaMyInGjMiJxozIic&#10;aMyInGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJz/th4Y5NAOE8jpESC1+Rs3pf8mS5f6NFyL&#10;8UJogupPcnzlW3p34WR/ct5qg27ccIZs23SIatl3iWjZeYtn2HyLZtd+jGXWgI1k1oKOY9WFj2LV&#10;hY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY/pxw0MytoL&#10;D7f3EiSn/x05mP8rSYz+OleD9klhfPBVaXXsXm9u6WN0audpd2flbnll5HJ7Y+N1fGLid31h4nl+&#10;YOF7f1/hfX9f4H+AXuCCgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd&#10;34OBXd+DgV3fg4HL0AkDuuILE6j/FCaa/yE3jf8xRYT/QFB8/E5YdPhXX230XWRn8mJnY/BoamHu&#10;bGxf7XBtXe1yb1zsdW9b7HdwWut5cVrrenFZ6nxyWOp/cljqf3NY6n9zWOp/c1jqf3NY6n9zWOp/&#10;c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3P/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm196&#10;5Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+X&#10;UUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+e&#10;usF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvI&#10;ipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jln&#10;h9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/&#10;mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9&#10;orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCw&#10;xYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yW&#10;cZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3iz&#10;vbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP&#10;/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvA&#10;e6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4&#10;s73/nTga/5pFLv+XUEH/m1FP/51UXfWeWGvsnV155JtkhtyYbpLVlXic0JKBpMuPiavHjY+xxYmT&#10;tcOFl7jCgpq6wX+eu8B9or2/e6e+v3mtvrt4sb62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+&#10;tnmyvrZ5sr62ebK+tnmyvrZ5sr7/nTga/5pFLv+YT0D/nVBO/59SXPagVWrtoFp45Z9ghd2capHW&#10;mHOb0JV9pMuShavHj42xxIyRtsKHlbnBg5m7v3+dvr59or+9eqjAvHmvwbR5sMGwerDAsHqwwLB6&#10;sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMD/nTca/5tFLv+ZTkD/nk5O/6FQ&#10;W/eiU2nuo1d35qJdg96fZo/XnG+a0Zh5o8uVgqvHkomxxI6PtsKJk7q/hJi9vYCdwLx9o8K7e6rE&#10;tHqtxK17rsOqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8H/&#10;njca/5tELv+aTUD/n01N/6JOW/ekUWjvpVV156Vagt+jYo3YoGuY0px1ocyZfqnIlYawxJKNtsGM&#10;kbu+hpa/vIGcw7p+pMW3fKvHrXurxqd8rcSkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2u&#10;w6R9rsOkfa7DpH2uw6R9rsP/njca/5tELv+bTED/oExN/6RNWvimT2fwqFN06KhXgOCnXozapGiW&#10;06Fxn86deqfJmYOvxZWKtcGPj7u9iZXBuoWdxLaCpMewgKrIp32qyKJ+rMWff67Dn3+uw59/rsOf&#10;f67Dn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsP/njca/5tELv+cSz//oUpM/6VLWfmo&#10;TmbxqlFz6atVf+KrW4rbqWWU1aZunc+jd6XKn4CsxZmGtL+TjLy4jZPBsomZxa6GociqhKnJoYCp&#10;ypyBrMabga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcT/njYa&#10;/5xELv+cSj//oklM/6ZKWfmpTGXxrE9x6q5UfeOvWYjdrmKR1q1rmtGqdaLLpX2rwZ2DtLmWibyy&#10;kZDBrIyWxqeJncijh6bKm4Ooy5iDq8eWhK3FloStxZaErcWWhK3FloStxZaErcWWhK3FloStxZaE&#10;rcWWhK3FloStxZaErcX/njYa/5xDLv+dST//o0hL/6dJWPqrS2Tyrk5w67FSe+SzV4XftGCO2bNq&#10;ltGxdZ7GqHurvKCBtLOah7yslI3CppCUxqCNm8mci6TLloeoy5OHq8iSh6zFkoesxZKHrMWSh6zF&#10;koesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMX/nzYa/5xDLv+eSD//o0dL/6hIV/utSWPz&#10;sExv7LRQeea4VoPhu16L2rtqks20c57Bq3mqt6R/tK6dhLymmIrBoJSRxpqRmMmWj6HLkYyozI+K&#10;qsiOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMb/nzYa/5xD&#10;Lv+eRz7/pEZK/6pGVvyuSGL0s0tt7rhPd+i9VX/hwV6G1sBsjsi3cZ29rneqsqd9tKmhgruhnIjB&#10;mpiPxpSWlsmQlJ/LjJKozIqPqsmKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaK&#10;jqzGio6sxoqOrMb/nzYa/5xDLv+fRj7/pUVK/6tFVfywRmH2tklr8LxOdOfCVXvfyGGA0cNqjcS6&#10;cJ24snWprat7s6OlgLuboYbBlJ2NxY6blMiKmZ3Khpmoy4aUqsmGkqvGhpKrxoaSq8aGkqvGhpKr&#10;xoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8b/nzUa/51CLv+gRT3/p0RJ/61DVP6zRF/3ukdo&#10;78FNcOXJVnXczmR6zMZpjb6+bpyytnSop7B5sp6rfrqVpoTAjqOLxIihkseEn5rJgJ+nyoGaqsiC&#10;mKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8b/oDUa/51CLv+h&#10;RD3/qEJI/69BU/+2Ql33vkZl7MdNa+PSWG3W02F6x8pnjLnCbZusvHKnobZ3sZixfbmPrYK+iKqJ&#10;w4KokMZ9p5nIeqelyXuiq8h9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzG&#10;fZ6sxn2erMb/oDUa/51CLv+iQjz/qkBH/7I+Uf26QFnzw0Rg6M9OY9/cWWfP2GB5wM9mirLIa5qm&#10;wnCmm7x2r5G4e7eJtYG8grKHwH2wjsN4rpbFdq2hxnWsrMZ3pq3Fd6atxXemrcV3pq3Fd6atxXem&#10;rcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcX/oDQa/55BLv+kQDv/rD1F/7U7Tve/PlXsy0RZ4dpP&#10;WtTfUWzG2lp9uNNii6vOaZifxnGklcB3rY67frSHt4O5gbSHvXyyjL95sZPBdrCbwnSwpsJysK3C&#10;crCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcL/oTMa/55BL/+nPTr/&#10;sDpD/bo4SvDGO0/j1UVO1eFGX8jiS3G63VKBrNVbj5/MZpuWxnCkj8B4q4q8f7GEuYO1gLeHuHy2&#10;i7t5tJC8d7SXvXa0ob10s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOl&#10;vnSzpb7/ojMa/6A+Lv+qOTf/tDU/9sA1ROfPOUXX3zxQyedBZLvlRnas3E6Fn9NakpXMZ5yOxnGk&#10;isJ5qoW/fq6AvIKyfbqGtHq5irZ3uI64dbeTuXO3mrlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlz&#10;t6C5c7eguXO3oLlzt6C5c7eguXO3oLn/ozIa/6M6LP+uNDT+ujE67cowO9rdMj/K5zhVvOw9aa3l&#10;RHmf206HlNNcko3MaJuIyHKhhMR5poDCfap8wIGteb6Fr3e9iLB0vIuycruQs3C7lbRvupq0b7qa&#10;tG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrT/pDAa/6c1Kv+0LzD0wyox&#10;3tgrLczmLkW98jVare47bJ/kRHuT21GHi9RekIbPapiCy3Odfsh4oXrGfKR3xICmdcODqHPChqlx&#10;wYmrb8CNrG3Akq1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/&#10;la3/pS8a/60tJfy8Jyjl0CEkzuQkM77xLEqu+DNdoO09bZPkR3qK3VSFg9dhjH/SbJJ7z3KXd813&#10;mnTLe5xyyn6ecMmBoG7IhKFtx4eia8aKo2nGjqRoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGl&#10;aMWRpWjFkaVoxZGlaMWRpWjFkaX/pywa/7UlH+zJGhzQ4hkhv/AiOK/9K02g+DVek+5BbInmTXeB&#10;4FiAfdxkhnjYa4tz1XGOcNN1kW7SeZNs0XyUatB/lmnPgpdoz4WYZs6ImWXNjJpkzY6aZM2OmmTN&#10;jppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjpr/riQW9cEXFNTfDhDA7xgmsP0j&#10;PKH/LU6U+TpdifFHaIHrUnF65l14dOJkfXDfa4Ft3XCEatx0hmjbeIhm2nuJZdl9imTYgIti2IOM&#10;YdaFjWDWiY5f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi47+&#10;uRYN1NILBsLuDhax/Bkqov8lPZT/MkyJ/EBZgfZNYnrwWGlz7F9vbOlkc2jnanZm5W95ZORzemLj&#10;dnxh43l9YOJ7fl/hfn5e4YB/XeCDgFzghYFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+I&#10;gVvfiIFb34iBW9+IgVvfiIHUyAkDxNcKB7L7EBmj/xwrlf8oO4r/OEiB/0VSevxSWnL3WWBr9F5k&#10;ZvJkaGLwaWpg7m1sXu1xbVztdG5b7HZvWux5cFnre3FY631xWOp/clfqgnNW6YRzVumEc1bphHNW&#10;6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHPEzQgBtN0IC6T/EhqX/x8qi/8uNoH/&#10;PUF5/0pJcf9SUGn/WFVj/V1YX/tjW1z5Z11a+GtfWPduYFf3cWFW9nRhVfZ2YlT1d2NT9XljU/R8&#10;ZFL0fmRR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGX/ljMU&#10;/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnL&#10;e56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1&#10;u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyF&#10;ltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuy&#10;wXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1&#10;mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamwx3Suscdz&#10;s7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VD&#10;Jf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnLe56r&#10;ynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWH&#10;i5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7&#10;ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt&#10;7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamwx3Suscdzs7LG&#10;c7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+T&#10;UTf/l1NF/5lWUv2ZW2D1mGBt7ZZneeWTcYTfkHuO2o2EltWIipzRhJCiz4CVpsx9manLe52syXmh&#10;rsh3pa/Idqqxx3SussdztLLEdLqyv3W6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqy&#10;v3W6sr91urL/ljMU/5ZDJf+VUDf/mVFE/5tUUv6cWF/1m11s7ZlkeOaWbIPfk3aN2o+AltSMiJ3R&#10;h46jzYOTqMuAmKvJfZyuyHqhscZ4pbLGd6q0xXWwtcV0uLW9d7i1uHe4tbh3uLW4d7i1uHe4tbh3&#10;uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLX/lzMU/5ZDJf+WTjf/mk9E/51SUf6eVV72nlpq7pxg&#10;dueaZ4LglnKM2pJ7ldSOhJ3QioujzYaRqcqClq3Ifpuwxnugs8V5prXEd6y2w3azt753t7e3eLa4&#10;snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5trj/mDMU/5dDJf+XTTf/&#10;m01D/59QUP+gU133oFhp759ddeidZIDhmm6L25Z3lNWRgJzQjomjzImPqcmEla7HgJqyxX2gtcN6&#10;p7fCeK65wHe1ubh4tbmxebW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1&#10;uax6tbn/mDMU/5hDJf+YTDb/nExD/6BOT/+iUVz4o1Vo8KJbdOmhYX/inmqJ3Jpzk9aVfJvRkYWj&#10;zIyMqcmHk6/Ggpmzw36gt8J6qLnBeLG7uXizvLF5s7urerS7p3u1uqd7tbqne7W6p3u1uqd7tbqn&#10;e7W6p3u1uqd7tbqne7W6p3u1uqd7tbr/mTMU/5hDJf+ZSzb/nktC/6FMTv+kT1v5pVNm8aVYcuqk&#10;Xn3jomaH3Z5wkdeZeJnSlYGhzY+JqcmKka/Fg5i0wn+fuL18p7u6erC9snqyvqt7sr2mfLO8o320&#10;uqN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLr/mTMU/5hDJv+ZSjb/n0pC&#10;/6NLTv+mTln6qFFl8qhWcOuoXHvlp2KF36NsjtmfdZfTmn6fzZOGqMWNja+/h5S1uYOcubV/o7yx&#10;fay+rHyxv6V8sb+hfrO9nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u55+&#10;tLv/mTMU/5lDJv+aSTX/oEhB/6RJTf+nTFj6qlBk86tUbu2sWnnmrGCC4Kppi9qmc5TPn3ydxpeD&#10;qL6QirC4i5G2soaYuq2DoL2pgai/pYCwwJ9/sMCcgLK9moGzu5qBs7uagbO7moGzu5qBs7uagbO7&#10;moGzu5qBs7uagbO7moGzu5qBs7v/mjMU/5lDJv+bSDX/oUdB/6VITP+pSlf7rE5i9a9SbO6wWHbo&#10;sV5/37BoiNWsdJDKo3qdwJuBqLiUh7Cxj462q4qVu6aHnb6ihaXAn4SvwZmBr8GXgrK+lYOzvJWD&#10;s7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7z/mjMU/5lDJv+cRzX/okZA/6dH&#10;S/+rSVb9r0xg9rJRau60V3Plt1583bZqg8+vcpDFpnidu55+p7KYhbCrk4u2pY6Tu5+Lmr6biaLB&#10;mIiswpOFr8KShrG/kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7z/&#10;mjMU/5lCJv+cRjT/o0VA/6hFSv+tR1X+sUpf9bVQaOu5VnDjvV532btqgMuycJDAqXadtqJ8p62c&#10;gq+ll4m2npOQu5mPmL6UjaDBkYypwo2KrsKNibG/jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9jYmy&#10;vY2Jsr2NibK9jYmyvY2Jsr3/mzMU/5pCJv+dRTT/pEQ//6pESf+vRVP8tEld8rlPZem+Vmzhw2By&#10;075pgMa1bo+7rXScsKZ6p6eggK+fm4a1mJeOu5OVlb6Okp3BipKnwoiQrsKIjrDAiI2yvYiNsr2I&#10;jbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr3/mzMU/5pCJv+eRDP/pUI+/6tCSP+x&#10;RFL6t0ha8L1OYebEVmfeyWJtzsFnf8G5bY62sXKbq6p4pqKlfq6ZoIS1kp2Luoyak76HmJvAhJek&#10;woKWr8KDk7DAhJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr7/mzMU&#10;/5pBJv+fQjP/pkA9/61AR/+0Qk/3u0dX7cNNXeTMWGDZzWBsycVmfry9a42wtXGapa92pZyqfK2T&#10;poK0jKKJuYagkL2Bnpm/fZ6iwXuer8F9mbDAf5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+W&#10;sr5/lrK+f5ayvn+Wsr7/nDMU/5pBJv+gQTL/qD88/7A+Rf+3QU30wEVT6slOVuLVWlfS0V5rxMlk&#10;fbbBaoyqu2+Zn7V0pJaweqyNrICyhqmHt3+njrt6ppa+d6Wgv3Smrb93obG/ep2yvnqdsr56nbK+&#10;ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr7/nTMU/5tBJv+iPzH/qjw6/7M8Qvu7Pknw&#10;xkRN5tJPTdzcV1bM1V1qvs1je7DHaIukwW2Xmbxzoo+4eKqGtH6wf7KFtXmwjLh0r5W7ca6fvG6v&#10;q71xqrO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7z/nTMU/5tA&#10;Jv+kPDD/rTk4/7Y5P/XBPEPpzkRE3t1NR9LgU1jF21xot9NheqnNZomcyGuVkcRxn4jAdqd/vX2t&#10;eLuEsXO6i7RvuJS3bLeduGq3qLlptra4ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2vtblt&#10;r7W5ba+1uW2vtbn/njIU/50+Jf+nOS7/sTY1+7w2Ou3JOjzg2kQ60uJHTMfiTV653lRurNlbfJ/U&#10;YoiU0GiTisxvm4LHd6J8w36odsCErHK+iq9vvJGxbbyYsmu7obNqu62yZ7q2tGe6trRnura0Z7q2&#10;tGe6trRnura0Z7q2tGe6trRnura0Z7q2tGe6trT/nzIU/6A6JP+qNCz/tTIx88MyM+PUODDT4Tw/&#10;xuhCUrnlSGOs4k1yn99Uf5PZXYqJ0meTg81wmn3Jd594xn2kdMSDp3DCiKluwY6rbMCUrGq/m61p&#10;v6WtaL+urWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq3/oDAU/6M2Iv+v&#10;MCj7vC0r6M0sKNXgMDDH6ThEuew+V6zpRWee50t1kuBTgInZXomC1GiRfNBxlnjMd5t0yn2ecMiC&#10;oW7Hh6NrxYulacSQpmjElqdmw56oZcOlqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6Wo&#10;ZcOlqGXDpaj/oS8U/6gvH/+1KiLwxiQh2N0jIMjpLTW68jVJrPE8Wp7wQ2mS6Ex1iOFVf4HbYYd7&#10;12qNdtNxkXLRd5Vvz3yXbM2AmmrMhZtoy4mdZsqNnmXJkp9jyZigYsieoWLInqFiyJ6hYsieoWLI&#10;nqFiyJ6hYsieoWLInqFiyJ6hYsieoWLInqH/oy0U/64pGvi/IBre1hgTyegiJbr0Kzqs+DRNnvc8&#10;XJLxRmmI6VBzf+NZe3rfZIJ03GuGcNlxim3Wdo1q1XuPaNN/kWbSg5Jk0YeUY9GKlWHQj5Zgz5SX&#10;Xs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZj/pygS/7cfEubOEQ3L&#10;5hUWu/QhKqz+Kz6e/zROkvo/XIjySmZ/7FVveehedXLkZHtu4Wt+at9wgWjedYRl3HmFY9t9h2La&#10;gYhg2oSJX9mHil3Yi4tc15CMW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aU&#10;jVvWlI3/sB4L7cYOCM3bCwi78xUarP8hLp7/LD+S/zdNh/1EWH/2T2F48Vloce1fbWrrZHFn6Gp0&#10;ZOdvd2LldHlg5Hh6X+N7e13jfnxc4oF9W+GEflrhiH9Z4IyAWOCPgVjgj4FY4I+BWOCPgVjgj4FY&#10;4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4HzvQ0EzM8JAb3lDAys/xcenv8kL5L/Lz2H/z1Jf/9JUnj8&#10;VFpw+FpfafRfZGTyZWdh8GppXu9ua1zucm1b7XZuWux5b1jsfHBX635wVuuBcVXqhHJU6ohzU+mL&#10;dFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3TMxggAvdQIA631Dg+f/xof&#10;k/8nLYj/NDl+/0JDd/9NSm7/U1Bn/1lVYvxeWF77ZFtb+WhdWfhsXlf3cGBW93NhVfZ2YlT1eGJT&#10;9XtjUvR9ZFH0gGRQ84NlT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/z&#10;hma9ywYArtsGBJ//EBCT/x0diP8qKH7/ODJ2/0Q6bf9LQWX/UUZf/1dJW/9dTFj/Yk5V/2ZQU/9q&#10;UVL/bVJQ/3BTT/9yVE7/dVRN/3dVTf95VUz+e1ZL/n5XSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFX&#10;Sv2BV0r9gVdK/YFXSv2BV0r9gVf/jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg9ZFqa++Ncnbp&#10;iXx/5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLRa8CjzWzFo8hu&#10;xqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqL/jS0O/4w+Hf+KTC7/klM7/5RX&#10;SP+VXFT9k2Jg9ZFqa++NcnbpiXx/5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGlndNvqZ/Sbq6g&#10;0m2zodFsuaLRa8CjzWzFo8huxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqL/&#10;jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg9ZFqa++NcnbpiXx/5IWEhuCAi43cfJGS2nmXlth2&#10;nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLRa8CjzWzFo8huxqLIbsaiyG7GoshuxqLIbsaiyG7G&#10;oshuxqLIbsaiyG7GoshuxqL/jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg9ZFqa++NcnbpiXx/&#10;5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLRa8CjzWzFo8huxqLI&#10;bsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqL/jS0O/4w+Hf+KTC7/klM7/5RXSP+V&#10;XFT9k2Jg9ZFqa++NcnbpiXx/5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2z&#10;odFsuaLRa8CjzWzFo8huxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqL/jS0O&#10;/40+Hf+MTC7/lFM7/5VWR/+WW1T9lWFg9pJoa++PcHXpi3p/5IeDh9+Cio3cfpCS2XqWl9Z3m5rV&#10;dKCd03Kln9JwqaHRbq6i0G20o9BsuqTQbMKkym7EpMRvxKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRv&#10;xKTEb8SkxG/EpMRvxKT/ji0O/44+Hf+OSy7/lVE6/5hUR/+YWFP+mF5f9pVkau+SbHXpjnZ+5IqA&#10;h9+Fh47bgI6U2HyUmNV5mpzTdp+f0XOkotBxqqTPb6+lzm62ps5tvafKbsKnw3DCp71xwqe9ccKn&#10;vXHCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqf/jy0O/44+Hv+QSi3/l086/5lRRv+bVlL+&#10;mlte95hhafCVaHTqkXF+5I58ht+JhI7bg4uU13+SmtR7mJ7Sd56h0HSkpM5yqqbNcLGozW+5qctv&#10;wanDccGpvHLAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKr/jy0O/48+&#10;Hv+SSi3/mE05/5tPRf+dU1H/nVhc+JteaPGZZXLqlW185JF3ht+MgY7bh4mV1oGQmtN9lp/QeZ2j&#10;znWjps1yq6nMcLOqy2+9q8Vyv6u9c7+stnS+rLF1vq2xdb6tsXW+rbF1vq2xdb6tsXW+rbF1vq2x&#10;db6tsXW+rbF1vq3/kC0O/5A+Hv+TSS3/mUw5/51ORP+fUVD/n1Zb+Z5cZvKcYnHrmGl75ZRzhOCP&#10;fY3bioaU1oSNm9J/laDPepylzXajqMtzq6vKcbWtxnG+rb50va62db2usHa9rqx3va6sd72urHe9&#10;rqx3va6sd72urHe9rqx3va6sd72urHe9rqx3va7/kC0O/5A+Hv+VSSz/m0o4/55MQ/+hT0//olRa&#10;+qFZZfOgX2/snWZ55phvg+CTeYzbjoKT1oeKm9KBkqHPfJqmyniiqsd1q63Dc7Svv3O8sLd1vLCw&#10;d7uwqni7sKd5vLCnebywp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sKd5vLD/kS0O/5E+Hv+W&#10;SCz/nEg3/6BKQv+jTU3/pFJY+6VXY/SkXW3uoWN36J5rgOKYdYnckn6S04yHmsyGj6HGgJenwXye&#10;rL15pq+5dq+xt3a6sq93urKqebqypXq6sqJ7u7Gie7uxonu7saJ7u7Gie7uxonu7saJ7u7Gie7ux&#10;onu7saJ7u7H/kS0O/5E+Hv+YRyz/nUc3/6FIQf+lS0z/p1BW/KhVYfWoW2vtp2F05aRpft6fc4fU&#10;mH2Qy5GEmsSKjKK+hJOouICarbR8orCwequzrXm1tKh6ubSke7m0oH25s519urOdfbqznX26s519&#10;urOdfbqznX26s519urOdfbqznX26s519urP/ki0O/5I+Hv+YRiv/nkY2/6NHQf+nSUv/qk5V+qtT&#10;XvKsWWjprGBx4qloetmlc4PNnHqPxZWBmr2OiKK3iJCpsYSXrqyAn7Gofqe0pX2xtaF9uLadfri1&#10;mn+5tJmAurOZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s5mAurP/ki0O/5I+Hv+ZRSv/&#10;n0Q1/6RFQP+pSEn/rExT+K5SXO+wWGXmsV9t3rBpdtKpcYLIoHiPv5h+mreShaKwjIypqoiUrqSF&#10;nLKggqS1nYGutpqAt7eXgbe2lYK5tJSCubOUgrmzlIK5s5SCubOUgrmzlIK5s5SCubOUgrmzlIK5&#10;s5SCubP/ky0O/5I9Hv+aRCr/oEM1/6ZEPv+rRkj/rktR9bJQWey1V2Hkt15p2rRpc82sb4LCpHaP&#10;uZx8mbGWg6KqkYqpo4yRrp6JmbKZh6G1loWrt5OFtreRhLe3kIW4tZCFubSQhbm0kIW5tJCFubSQ&#10;hbm0kIW5tJCFubSQhbm0kIW5tJCFubT/ky0O/5M9Hv+bQyr/okI0/6hCPf+tRUb8sUpP8rVPVum6&#10;Vl3hvWBk1LhncsivbYG9p3SOtKB6mauagKKklYepnZGOrpeOlrKSi5+1j4qot4yKs7iLibe3i4i4&#10;tYuIubSLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tIuIubT/ky0O/5M9Hv+cQSr/o0Az&#10;/6lBPP+vREX6tEhM8LpOU+e/VlnewmBgz7tmccOzbIG4q3KOrqR4mKWefqGemoSol5aMrpGTlLKM&#10;kZy1iI+mt4WPsbiFjra3ho24toeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeM&#10;uLX/lCwO/5Q9Hv+dQCn/pD4y/6s/O/+xQkL4uEdJ7b5OT+XGV1Paxl5fy75kcb62aoCzr3CNqal2&#10;mKCjfKGYn4KokZuJrYqZkrKFlpq1gZWkt3+Vrrd+lLe3gZG3toKQuLWCkLi1gpC4tYKQuLWCkLi1&#10;gpC4tYKQuLWCkLi1gpC4tYKQuLX/lCwO/5Q9Hv+ePyj/pj0x/60+Of+0QUD0vEZF68RNSeLOWEvT&#10;ylxexsJjcLm6aH+utG6Mo650l5qpep+SpYCniqGHrISfj7F/nZe0e5yhtnibrLd3m7e2epe4tXyV&#10;ubR8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tHyVubT/lSwO/5U9Hv+gPSf/qDsw/7A8&#10;N/24PzzxwURA6MtOQt7TVUrOzVtdwMZhbrS/Z36ouW2KnbRylZSveJ6Lq36lhKiFqn2mjK94pJWy&#10;dKOftHGjqrVwo7i1c565tHabubN2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mzdpu5s3abubP/&#10;liwO/5c8Hv+iOib/qjku/7M6NPm9PDjuyEM549VQN9faUkjI0llcustfba3FZXyhwGuJl7pwk422&#10;dpyEs3yifbCDqHeuiqxyrZOvbqydsWusqLJprbaybKi7sW+ju7Fvo7uxb6O7sW+ju7Fvo7uxb6O7&#10;sW+ju7Fvo7uxb6O7sW+ju7H/lywO/5o7Hf+kNyX/rTYr/7c3MPPDOjHm0EMw3N9KNc/fUkfB2Fha&#10;s9Fea6bLY3qax2mGj8JukIa/dJh9vHqfdrqBpHC4iahrt5KraLecrWW3p65kt7SuZbO9rmitva5o&#10;rb2uaK29rmitva5orb2uaK29rmitva5orb2uaK29rmitva7/mCwO/505HP+nNCP/sTMo+b0yKurL&#10;Nync3T4p0ONGOsXiTUu43lVarNlcaJ7TYneSz2eCiMttjH7Jc5R2x3macMWBn2rEiaJmw5KlYsOc&#10;p2DDpqhfw7SoX8HCqGG6walhusGpYbrBqWG6walhusGpYbrBqWG6walhusGpYbrBqWG6wan/mSwO&#10;/6A1Gv+qMSD/ti4j8MUtIt/YMxzQ4zouxOhCQLjlSVCr4U5fnt5VbJLbXHeH2GOBftVqiXbUcY9v&#10;0XmUa86AmGfMiJtkypCdYsmYn2DJoaBfyaugX8m5n1zIw6JcyMOiXMjDolzIw6JcyMOiXMjDolzI&#10;w6JcyMOiXMjDolzIw6L/mywO/6QwGP+vLBv4vicb5NEmF9HiLSDE6zczt+s+RarpRVSe50xikuVS&#10;bobjWHh94GB/dtxphnDYcYtr1XiPaNN/kmXRhpRiz42WYM6UmF7Om5ldzaOaXM2tmlvNt5pbzbea&#10;W823mlvNt5pbzbeaW823mlvNt5pbzbeaW823mlvNt5r/nSwO/6grFP+3JBXryhwR0+AeE8TrKya3&#10;8TQ4qvA8SZ3vRFeR7ktjhu1SbX3oW3V142J8cOBrgWvdcoVo2niIZNl+i2LXhI1f1YqOXtSQkFzT&#10;lZFa05ySWdKkk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJP/oSsN/68j&#10;D/TCFwzW3RAHxeseGLf2KSup9zM8nfY8S5H3RFiG9k1iffBWanbrXnFu52R2auRrembicn1k4HeA&#10;Yd99gl/egoRd3YeFW9yMhlrbkYdY2paIV9mdiVbZo4pW2aOKVtmjilbZo4pW2aOKVtmjilbZo4pW&#10;2aOKVtmjilbZo4r/qCMJ/bkWB9bRCwPG6hALtvceHan9KS6c/jQ+kP8+S4b+R1Z9+FFedvNZZW7w&#10;X2po7WVuZOprcmHpcXRf53Z2XeZ7eFvlf3lZ5IR6WOOIfFfjjH1W4pF+VOGXf1PhnH9T4Zx/U+Gc&#10;f1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH//sRUD1McJAcbWCgO29xIPqP8fIJv/KzCQ/zY9&#10;hf9ASH3/S1F1/VRYbflaXWf2YGJj82ZlX/JrZ1zwcGla73RrWO54bFftfG5V7IBvVOyEcFPriHFS&#10;64xxUeqRclDplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXPWvgcAxcsIALfb&#10;CQWo/xQSm/8iIZD/Li6F/zk6fP9EQ3T/Tkps/1RQZf9aVGD9X1hd+2VaWvpqXFf5bl5V+HJfVPd2&#10;YFL2eWFR9n1iUPWAY0/0hGRO9IdkTfOMZUzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85Bm&#10;TPOQZkzzkGbEwgYAttEHAKjtCwab/xcTkP8lH4X/MSp8/zw0c/9GO2r/TEFj/1NGXv9ZSVr/XkxW&#10;/2NOVP9oUFL/bFFQ/29ST/9yU07/dlRM/3lVS/98VUr+f1ZJ/oJXSP2GWEf9ilhH/YpYR/2KWEf9&#10;ilhH/YpYR/2KWEf9ilhH/YpYR/2KWEf9ili2yQQAqNkEAZv/DgeP/xoRhf8nG3v/MyRx/zwsaP9D&#10;MmH/Sjdb/1A7Vv9WPVP/XEBQ/2BBTv9kQ0z/aERK/2tFSf9uRkj/cUZH/3RHRv92SEX/eUhE/3xJ&#10;Q/+ASUL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0r/gigJ/4I5Fv+BSCX/&#10;ik8x/45WPf+PXEn/jmNU/opqXviFcWjygHpw7nyDd+p4i33ndJKC5HGYheJvnYjhbaKL4Gunjd9p&#10;rI7eaLGQ3We3kd1mvZHcZcWS3GXNktRm0ZLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jS&#10;ks9o0pL/gigJ/4I5Fv+BSCX/ik8x/45WPf+PXEn/jmNU/opqXviFcWjygHpw7nyDd+p4i33ndJKC&#10;5HGYheJvnYjhbaKL4Gunjd9prI7eaLGQ3We3kd1mvZHcZcWS3GXNktRm0ZLPaNKSz2jSks9o0pLP&#10;aNKSz2jSks9o0pLPaNKSz2jSks9o0pL/gigJ/4I5Fv+BSCX/ik8x/45WPf+PXEn/jmNU/opqXviF&#10;cWjygHpw7nyDd+p4i33ndJKC5HGYheJvnYjhbaKL4Gunjd9prI7eaLGQ3We3kd1mvZHcZcWS3GXN&#10;ktRm0ZLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pL/gigJ/4I5Fv+BSCX/ik8x&#10;/45WPf+PXEn/jmNU/opqXviFcWjygHpw7nyDd+p4i33ndJKC5HGYheJvnYjhbaKL4Gunjd9prI7e&#10;aLGQ3We3kd1mvZHcZcWS3GXNktRm0ZLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o&#10;0pL/gigJ/4M5Fv+DRyX/jE4x/5BVPf+RW0j/kGFT/o1oXviIb2jyg3hw7X6CeOl6in7mdpGD5HOX&#10;h+JwnYrgbqKM32unjt1qrJDdaLKR3Ge4k9tmv5PbZseU2WbQlM9o0JPLadCUy2nQlMtp0JTLadCU&#10;y2nQlMtp0JTLadCUy2nQlMtp0JT/gygJ/4M5F/+GRiT/jk0w/5NUPP+UWEf/kl5T/5BlXfiMbWfy&#10;hnVw7YF/eOl9h37leY+E4nWViOBym4zeb6GP3WynkdxrrJPbabOU2mi6ltlnw5bZZs2X0GnOlshq&#10;zpfEa82XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl8RrzZf/hCgJ/4Q5F/+IRST/kUww/5VR&#10;O/+WVkf/lVxS/5NiXPmPambzinJw7YV7eOmAhH/le4yF4neTit9zmo7dcKCR222mlNprrZbZabSX&#10;2Gi9mNhnyJnRacyZyWvMmcJszJq9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5r/&#10;hSgJ/4U5F/+KRCT/k0sv/5dPOv+YVEb/l1lQ/5ZgW/mSZ2Xzjm9v7ol4d+mDgX/kfoqF4XmRi951&#10;mI/ccZ+T2m6mlthsrpjXaraa1mjBm9Npy5vKa8ubwm3KnLtuyp24b8qduG/Knbhvyp24b8qduG/K&#10;nbhvyp24b8qduG/Knbhvyp3/hSgJ/4Y5F/+MRCP/lUov/5lNOv+aUUT/mlZP/5ldWvqWZGT0kmtu&#10;7o10dumHfn7kgYeF4HyPi913l5Dbc56V2G+mmNZsr5rVarmc1GnGnctsyZ3DbcmevG/In7VwyJ+y&#10;ccifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccifsnHIn7JxyJ//hicJ/4Y5F/+OQyP/l0ku/5pLOf+c&#10;T0P/nVRO/5xaWPuaYGL1lmhs75FvdeqLeX7lhYOF4H+MjN15lZHZdJ2W1HClmtBurp3NbLefy2vD&#10;oMNux6C7b8ehtXHGoa9yxqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxzxqH/hycJ&#10;/4c5F/+QQiP/mEct/5xJOP+fTEL/oFFM/6BXVvueXmD0m2Vq7ZZsc+eQdnzhioCE24SJi9N+kZLO&#10;eJmYyXShnMZxqZ/CcLKiwG+9o7pwxaOzcsWkrnPFpKl0xaOmdcWjpnXFo6Z1xaOmdcWjpnXFo6Z1&#10;xaOmdcWjpnXFo6Z1xaP/hycJ/4g4F/+RQSL/mkUs/55HNv+hSkD/o1BK/qNVVPaiXF3voGJn6Jxp&#10;cOGWdHnakH2C0YmGi8qCjZPFfZWZwHmdnrx2paG4c62ktXK4pbJyw6asdMOmp3bDpqN3xKWheMSl&#10;oXjEpaF4xKWheMSloXjEpaF4xKWheMSloXjEpaF4xKX/iCcJ/4g4F/+TQSL/m0Qs/6BFNf+jST//&#10;pU5I+6dUUfOmWlvrpWBk46Jobdydc3bRlXqCyY2Ci8KHipO8gpGat32Zn7J6oaOvd6mmq3azp6l2&#10;wKikd8KooXnCp516w6ebesOmm3rDppt6w6abesOmm3rDppt6w6abesOmm3rDppt6w6b/iCcJ/4k4&#10;F/+VQCH/nUIr/6JENP+lSD3/qExG+KpST++rWFfnq19g4KhpadShcHXLmXiBwpJ/i7uLhpS1ho6a&#10;r4KVoKp+naSme6ano3qwqaB5vKqdesGpmnzBqZh9wqiWfcKnln3Cp5Z9wqeWfcKnln3Cp5Z9wqeW&#10;fcKnln3Cp5Z9wqf/iScJ/4k4F/+WPyH/nkEq/6NCM/+nRjv+q0tE9a5RTOywV1TksV5c261oZs+l&#10;bnXFnXWBvJZ8i7WQg5SuioubqIaSoKOCmqWegKKom36sqph+uKuWfsCrlH/AqpOAwaiSgMKokoDC&#10;qJKAwqiSgMKokoDCqJKAwqiSgMKokoDCqJKAwqj/iScJ/4o4F/+YPyD/nz8p/6VBMv+qRTr8rklB&#10;8rFPSem1VlDht19X1bFlZcqobHTAoXOAt5p6i6+UgZSoj4ibooqPoJyHl6WXhKColIKpqpGCtauP&#10;gr+rjoPAqo2DwamNg8GojYPBqI2DwaiNg8GojYPBqI2DwaiNg8GojYPBqI2Dwaj/iicJ/4s4F/+Z&#10;PiD/oT4o/6ZAMP+sQzj5sUg/8LVORee6VUveu15U0LRkZcWsa3O7pHGAsZ54iqmYfpOik4Wam4+N&#10;oJaMlaWRiZ2ojYenq4qHsqyIh7+siIfAq4iGwKmIhsGoiIbBqIiGwaiIhsGoiIbBqIiGwaiIhsGo&#10;iIbBqIiGwaj/iicJ/4w3F/+bPR//oj0n/6g/L/+uQjb3tEc87bpNQeTAVkbZv1xTy7djZMCvaXO2&#10;qG9/rKJ1iqScfJOcmIOalZSKoI+RkqWKjpuoho2kq4OMr6yBjb2sgoy/q4OKwKmDisGpg4rBqYOK&#10;wamDisGpg4rBqYOKwamDisGpg4rBqYOKwan/iycJ/443F/+cPB//ozsm/6o9Lf+xQDP0uEU46r9M&#10;POLHVUDTwlpSx7phY7uzZ3KwrW1+p6dziZ6hepKWnYCZj5qIn4mXkKSElJiof5OiqnySrat6krqs&#10;e5HAq32Pwal+jsGofo7BqH6Owah+jsGofo7BqH6Owah+jsGofo7BqH6Owaj/jCcJ/482Fv+dOh7/&#10;pTol/607K/y0PjDxvEM058VMNt7LUj/OxllRwr5gYra4ZnCrsWx9oaxyiJineJGQo36YiaCFnoKd&#10;jaN9m5aneJmfqXWYqqpzmberdJjAqneUwal4k8KoeJPCqHiTwqh4k8KoeJPCqHiTwqh4k8KoeJPC&#10;qHiTwqj/jCcJ/5E1Fv+fOB3/pzgj/685KPm4PCzuwkIu5c1MLdjQTz3JyVdQvMNeYLC8ZG+lt2p8&#10;m7JwhpKtdo+KqXyWgqaDnHyki6F2opOlcqGdp2+gqKltoLWpbaDBqHCbwqdymcKncpnCp3KZwqdy&#10;mcKncpnCp3KZwqdymcKncpnCp3KZwqf/jSYJ/5Q0Ff+hNhv/qjYh/7M2JfW+OSfqyUAm4NZJKNHV&#10;TjzDzlZOtshcX6rCY22fvWh6lLhuhIu0dI2DsXqUfK6BmnWsiJ5wq5Gia6mbpGippqZmqbOmZqrD&#10;pWmkxKVrocSla6HEpWuhxKVrocSla6HEpWuhxKVrocSla6HEpWuhxKX/jiYJ/5czFP+jNBr/rTMe&#10;/rgyIPDFNSDj0z8c2N5FJsrbTTq901RMsM5bXaPJYWuYxGd3jcBsgYS9col8uniQdbh/lm+2h5pq&#10;tZCdZbSaoGKzpaFhtLGiYLXCoWKvxqJkq8aiZKvGomSrxqJkq8aiZKvGomSrxqJkq8aiZKvGomSr&#10;xqL/kCYJ/5sxEv+mMRf/sS4a974tGufOMRfZ3jkZzeNEKMLgTTi121NKqNVZWpzQX2iQzGVzhslr&#10;fX3GcYV1xHeLbsN+kGnBhpRkwI+XYMCaml3ApZtbwLGbWsHBm1u8ypxdt8qdXbfKnV23yp1dt8qd&#10;XbfKnV23yp1dt8qdXbfKnV23yp3/kSYJ/58vEf+qLRT/tygV7cgmEtrcKQ7M5DYdweZALrbjSD6q&#10;4E5Mnt1WWZLaXWWI1mNvftRqeHbScH9u0HeFaM9/iWPOh41fzpCQW82aklnNpZNXzrKTVs/Ck1bL&#10;0JRXxc+VV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlVfFz5X/kyYJ/6MsDv+wJg/1wB8N39Ub&#10;B83kJxPB6zQjteo9M6nnRUKd5UtQkeNSXIbiWGZ84F9udN9mdWzebXpm3nV/Yd19gl3choVa24+I&#10;WNmYilbYoYtU2KyLVNi3jFPYyYtT1taLU9bWi1PW1otT1taLU9bWi1PW1otT1taLU9bWi1PW1ov/&#10;lyQJ/6kmCv64HAnmzhEFzuMXCMDuJhe08DIoqO47OJztQ0aR7EtShuxSXHzrWWRz615raupkcGXo&#10;bHVh5nR4XuR8e1vig31Z4It/Vt+SgVXemoNT3qKDUt2qhFHdtoRR3b+EUd2/hFHdv4RR3b+EUd2/&#10;hFHdv4RR3b+EUd2/hFHdv4T/nyEG/7AbBenFDQPQ2QsCwO4YDLP2Jhyn9TEsm/U7OpD1REeF9UxR&#10;fPVTWnP1WWBr819mZfBmamHtbW1d63RwWup6c1jogXRW54d2VOaNeFPllHlR5Jt6UOShe0/jqnxO&#10;47B8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8TuOwfE7jsHz/qBwC67wMAc3MCQDB4AwEsvoZEKX8&#10;JyCa/TIuj/09O4X+RUV7/01Ocv9UVWv7Wlpk+GBfYPZnYlz0bWVZ8nJnV/F4aVXwfmpT74NsUe6J&#10;bVDtj25O7JRvTeuacEzroXFL6qZyS+qmckvqpnJL6qZyS+qmckvqpnJL6qZyS+qmckvqpnL3sw0A&#10;zMMIAL/RCACx7w4GpP8bE5n/KSGO/zQuhP8/OXv/R0Fx/05Iav9UTmP/WlJe/mBWWvxmWFf7bFpV&#10;+nFcU/l2XlH4el9P939gTvaEYUz1iWJL9Y5jSvSUZEnzmmVI855mSPOeZkjznmZI855mSPOeZkjz&#10;nmZI855mSPOeZkjznmbNuwUAvccGALHYBwGj/xAImP8fFI3/LCCD/zcrev9BNHD/Rzto/01BYf9U&#10;RVz/WklY/19LVf9lTVL/ak9Q/25RTv9yUkz/d1NL/3tUSf9/VUj+hFZH/ohXRv2NV0T9k1hE/JZZ&#10;RPyWWUT8lllE/JZZRPyWWUT8lllE/JZZRPyWWUT8llm9vwQAsM4EAKLgBgKX/xMIjP8iE4P/Lh15&#10;/zglbv8+LWb/RTJf/0w3Wf9SO1X/WD5R/11AT/9iQkz/ZkNK/2pESf9uRUf/ckZG/3ZHRf96SEP/&#10;fkhC/4JJQf+GSkD/i0s//49LP/+PSz//j0s//49LP/+PSz//j0s//49LP/+PSz//j0uvxgIAotYC&#10;AJb3CgKL/xYHgv8kD3f/LRds/zMeY/86JFz/QihW/0ksUf9PL07/VTFL/1ozSP9eNUb/YjZE/2Y3&#10;Q/9pOEH/bDhA/3A5P/9zOj7/dzo9/3s7PP9+PDr/gzw6/4Y9Ov+GPTr/hj06/4Y9Ov+GPTr/hj06&#10;/4Y9Ov+GPTr/hj3/dSQG/3Y1EP93Qxz/gEon/4VSM/+GWT7/hWBI/4FoUv98b1r8d3li93ODaPRv&#10;jG7xbJNy72qade1noHjsZaV662SqfOpir33pYbV+6GC7f+hfw4DnX8uB5l7VgeBg24HXYt6B1GPf&#10;gdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34H/dSQG/3Y1EP93Qxz/gEon/4VSM/+GWT7/hWBI&#10;/4FoUv98b1r8d3li93ODaPRvjG7xbJNy72qade1noHjsZaV662SqfOpir33pYbV+6GC7f+hfw4Dn&#10;X8uB5l7VgeBg24HXYt6B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34H/dSQG/3Y1EP93&#10;Qxz/gEon/4VSM/+GWT7/hWBI/4FoUv98b1r8d3li93ODaPRvjG7xbJNy72qade1noHjsZaV662Sq&#10;fOpir33pYbV+6GC7f+hfw4DnX8uB5l7VgeBg24HXYt6B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B&#10;1GPfgdRj34H/diQG/3c1EP95Qhz/gkkn/4dRMv+IWD3/h19I/4NmUf9+blr7eXdi93WCafRxim7x&#10;bZJz7muZduxon3nrZqR76mSqfeljr3/oYrWA52G8gedgxILmX86C41/Xg9xh24PSY92Dz2Tdg89k&#10;3YPPZN2Dz2Tdg89k3YPPZN2Dz2Tdg89k3YP/dyQG/3g1EP98QRz/hUgn/4pPMv+MVj3/i11H/4dk&#10;Uf+CbFr7fHRi93h/afN0iG/wcJB07WyXeOtqnnvpZ6R+6GaqgOdksILmYraD5WG+hOVgx4XlYNOF&#10;3WLZhdNk3IXMZduGyWXbhsll24bJZduGyWXbhsll24bJZduGyWXbhsll24b/eCQG/3g1EP9+QBv/&#10;iEcm/41OMf+PVTz/jltG/4tiUP+GaVn8gHFi93t7afN2hXDvco517G6VeeprnH3oaaOA52apguVl&#10;sITkY7eF5GLAh+Nhy4ffYtWH1WTah81l2YjGZ9mJxGfYicRn2InEZ9iJxGfYicRn2InEZ9iJxGfY&#10;icRn2In/eSMG/3k0EP+APxv/ikYm/5BNMP+SUzv/kVpF/49gT/+KZ1n8hG5h9354afJ5gnDvdIt2&#10;63CTe+ltm3/naqKC5WephORlsIbjZLmI4mLDieJi0IrYZNiKzmbYisdn14vAaNaMvmnWjL5p1oy+&#10;adaMvmnWjL5p1oy+adaMvmnWjL5p1oz/eSMG/3o0EP+DPhv/jUUl/5NML/+VUTr/lFdE/5JdTv+O&#10;ZVj8iGth94J0afJ8f3Dud4h263ORfOhvmYDma6GE5Giph+JmsYnhZLuL4GPHjNxj1IzPZtaMx2jV&#10;jcBp1I66atSOuGvUjrhr1I64a9SOuGvUjrhr1I64a9SOuGvUjrhr1I7/eiMG/3s0EP+FPRr/j0Qk&#10;/5ZKLv+XTjj/l1RC/5VaTP+SYVb8jmlf9odwaPKBenDte4V36naOfOZxl4HjbZ+G4Gqoid1nsIza&#10;ZruN1mXHjtFm1I/HaNOPv2rTkLlr0pGzbNKRsm3SkbJt0pGybdKRsm3SkbJt0pGybdKRsm3SkbJt&#10;0pH/eyMG/3w0Ef+IPBr/kkMk/5hILf+aTDf/mlJB/5lYSvyXX1T2k2Zd8I1uZuuHd2/mgIF24XuL&#10;fdx1k4PXcZyH0m6ki89rrI7MabWRyWjAksdoz5O/a9GTuGzQk7Jt0JStb9CTq2/Rk6tv0ZOrb9GT&#10;q2/Rk6tv0ZOrb9GTq2/Rk6tv0ZP/fCMG/300Ef+KOxn/lEEj/5pGLP+cSzX/nVA//51WSPibXVHx&#10;mGNb65NrZOSNdW3ehn512ICHfNF6j4PMdpeJx3KfjcRvp5HAbbCTvmy7lbtryJa2bc+WsG/Olqtw&#10;z5amcc+VpXLPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlaVyz5X/fCMG/300Ef+MOhn/l0Ai/5xF&#10;K/+fSTT/oE48+6FURfSgWk7snWFY5ZlpYd6Tc2rVjHt0zoWDfch/i4TCepOKvnabj7pzo5O2cauW&#10;s2+2mLFvwpitcM2YqHLNmKRzzZigdM6Xn3TOl590zpefdM6Xn3TOl590zpefdM6Xn3TOl590zpf/&#10;fSMG/38zEf+OORj/mT8h/55DKf+hRzL/o0w6+KVSQ/CkWEvoo19U4Z9oXdeYcGjOkXh0xoqAfcCE&#10;iIW6f4+LtXuXkLF3n5StdaeXqnOxmadzvZulc8uboHXLmp12zJqad82ZmXfNmJl3zZiZd82YmXfN&#10;mJl3zZiZd82YmXfNmJl3zZj/fiIG/4AyEP+QOBj/mz8g/6BCKP+kRjD+pks49KhQQOypV0fkqV1Q&#10;3KVmWtCdbmjHlXVzv459fbmJhIWzg4yMrX+Tkal8m5WkeaSZoXetm553uZycd8icmXjKnJd5y5uV&#10;esyalHrMmZR6zJmUesyZlHrMmZR6zJmUesyZlHrMmZR6zJn/fiIG/4IyEP+SNxf/nD0f/6FAJ/+m&#10;RC77qUk18axPPOmuVUPhr11L1ahkWcuha2fCmXNzuZN6fbKNgYWsiImMpoSQkaGAmJadfaCamXyq&#10;nJZ7tp2Ue8SeknzKnZF9ypyPfcubj33Mmo99zJqPfcyaj33Mmo99zJqPfcyaj33Mmo99zJr/fyIG&#10;/4QxEP+TNhf/njwe/6M/Jf+oQiz4rUcy77BNOea0VD/ds1tJ0KxiWcakama8nXFytJd3fKyRfoWm&#10;jIaMoIiNkZqFlZaWgp6akoCnnY9/sp6NgMGejIDJnouAyp2KgMubioDLm4qAy5uKgMubioDLm4qA&#10;y5uKgMubioDLm4qAy5v/fyIG/4UwD/+VNhb/nzsd/6U9JP+rQSr1sEUv7LVMNOO6VDnYt1lIy69h&#10;WMGoaGa3oW9yr5t1fKeVfISgkYOLmo2LkZSKk5aPh5uai4WlnYiEsJ+GhL6fhYXJnoWEyZ2FhMqc&#10;hYTLm4WEy5uFhMubhYTLm4WEy5uFhMubhYTLm4WEy5v/gCIG/4cvD/+XNRb/oDoc/6c8Iv6tPyfz&#10;s0Qs6bpLMOG/UjXTulhHx7NfV7ysZmWypW1xqZ9ze6GaeoSaloGLlJKIkY6PkJaJjJmahIqinYGK&#10;rZ9/irufforInn+JyZ2AiMqcgIjLm4CIy5uAiMubgIjLm4CIy5uAiMubgIjLm4CIy5v/gSIG/4ku&#10;D/+ZNRX/ojgb/6k6IPuwPSTwuEIo5r9KKt3DTzTOvVZGwrZeVrewZWStqWtwpKRxepyfeIOUm36K&#10;jpeGkIiVjpWCkpaZfpCgnHqPq554j7ifd5DJnnmOyp16jMube4zLm3uMy5t7jMube4zLm3uMy5t7&#10;jMube4zLm3uMy5v/gSIG/4stDv+bNBT/pDcZ/6w4Hvi0OiHtvUAj5MZJI9fHTDPJwVVFvbpcVbK0&#10;Y2Oormlvn6lveZaldoKOoXyJh52Dj4Gbi5R8mJSYd5edm3OWqJ1xlrWecJbGnXKUypx0ksubdZHL&#10;mnWRy5p1kcuadZHLmnWRy5p1kcuadZHLmnWRy5r/giIG/40sDf+dNBP/pjQY/681G/S4Nxzpwz4c&#10;4M1FH9HLSzLExVRDuL9bU625YWGitGhtma9ud5CrdICIp3qHgaSBjXuiiZJ1oJGWcJ6bmW2dpptq&#10;nbOcaZ7DnGucy5tumMyab5fMmW+XzJlvl8yZb5fMmW+XzJlvl8yZb5fMmW+XzJn/gyEG/5ArDf+g&#10;MxH/qTIV/bMxF/C+NBflyzsV2tQ/HcvPSTC+yVJCssRZUae/YF+cumZrkrZsdYmycn6Br3iFeqx/&#10;i3Sqh5BvqI+TaqeZlmempJhkprGZY6fBmWSlzZhnoM2YaJ/Nl2ifzZdon82XaJ/Nl2ifzZdon82X&#10;aJ/Nl2ifzZf/hCEG/5MpC/+iMA//rS4S+LgsEuvGLxDg1TgL0to9HMXUSC64z1BArMpYT6DFXl2V&#10;wWRoi71qcoO6cHp7t3aBdLV9h26zhYtoso6PZLGYkmGwo5ResLCVXbG/lV2x0JRgqtCUYajQlGGo&#10;0JRhqNCUYajQlGGo0JRhqNCUYajQlGGo0JT/hiEG/5coCv+mLA3/sSgO8sAmDOPQKAfU3zILyd8+&#10;Gb3bRyyx1k89pNFWTJnNXFmOyWJlhMZobnvEb3Z0wXV8bcB8gmi+hIZjvY2JX7yXjFu8oo5ZvK+P&#10;WL2+jle+1I5ZttOPWrTTkFq005BatNOQWrTTkFq005BatNOQWrTTkFq005D/iCEG/5wnCP+qJwr8&#10;uCEJ6cobBdXeIATJ5TAPvuM9HbThRiyo3k46nNpVSJHWW1WG02FgfNBnaXTObnBtzXV2Z8t8e2LL&#10;hH5eyo2CWsqXhFfKo4ZVyq+GVMu+hlPM1YZUxNmIVcHZiVXB2YlVwdmJVcHZiVXB2YlVwdmJVcHZ&#10;iVXB2Yn/jR0F/6IlBv+wHwXywhQD2dsOAcnmIAe96C8Usuc6IqflQzGb40o+kOFQSobfV1R83l5d&#10;dN1lZGzbbGpm23RvYdp8c1zZhHZZ2Y55VdmYe1Pao3xR2rB9UNu+fVDc03xQ1OB+UdDgf1HQ4H9R&#10;0OB/UdDgf1HQ4H9R0OB/UdDgf1HQ4H//lRoD/6kfA/u6EgLUzQsAyeYPArztIAuw7S4Zpew5J5rr&#10;QjWP6klBhelQS3voV1Ny6F1aaudjYGTnamVf53JpW+d6bFfngm5T54txUOeVck7on3RM6Kp1S+i1&#10;dkrnw3ZK6N12S+TgdUvk4HVL5OB1S+TgdUvk4HVL5OB1S+TgdUvk4HX/nRYB/7ESAdPDCQDH0QoA&#10;u/IRBK/zIQ+j8y4dmfM5Ko7zQjaE80pBe/NSSXLzV1Bp81xWY/NjWl3zaV5Z83BhVfN3Y1Lzf2ZP&#10;8odnTfCPaUvvmGtK76BsSe6pbUjus21H7cBuRu3Hbkbtx25G7cduRu3Hbkbtx25G7cduRu3Hbkbt&#10;x27/pw8A07oHAMXHBwC61gkArfoTBqL6IhKX+i8fjfs6K4P8QzV6/Uw+cf1RRWj9Vkth/ltPXP5i&#10;U1f+aFZU/W9YUft1Wk76fFxM+YNdSviKX0j3kWBH9plhRvagYkX1p2NE9LFkQ/S1ZEP0tWRD9LVk&#10;Q/S1ZEP0tWRD9LVkQ/S1ZEP0tWTWsgQAxL4GALfMBgCs3AkBoP8WCJX/JRSL/zIfgv88KXn/RTJv&#10;/0o5Z/9PP1//VUNa/1tHVf9hSlL/Z0xP/2xOTf9yT0v/eFFJ/35SR/+EU0X/i1RD/5FVQv6YVkH9&#10;nldA/aZYQPypWED8qVhA/KlYQPypWED8qVhA/KlYQPypWED8qVjGuAQAtsQEAKrTBQCe8g0ClP8a&#10;CYr/KBOB/zQdd/88JW3/Qixl/0cyXf9NNlf/UzpT/1k9T/9fP0z/ZEFK/2lDSP9uREb/c0VE/3lG&#10;Qv9+R0H/hEg//4pJPv+QSj3/lUs8/5xMPP+fTDz/n0w8/59MPP+fTDz/n0w8/59MPP+fTDz/n0y3&#10;vAMAqcsCAJzbAwCS/xACif8dCID/KhB1/zEYa/84H2L/PiRb/0QpVP9KLFD/US9M/1cySf9cM0b/&#10;YDVE/2U2Qv9pN0H/bjg//3M5Pf93Ojz/fDs7/4I8Of+HPTj/jD03/5M+Nv+VPjb/lT42/5U+Nv+V&#10;Pjb/lT42/5U+Nv+VPjb/lT6qxAAAnNIAAI/nAgCG/xECfP8bBXH/JAto/ysRX/8yF1f/ORtR/z8e&#10;TP9GIUj/TSNF/1IlQv9XJ0D/Wyg+/18pPP9jKjr/Zys5/2ssN/9vLDb/dC01/3guNP99LjL/gi8x&#10;/4gwMf+KMDH/ijAx/4owMf+KMDH/ijAx/4owMf+KMDH/ijD/aiQE/2kyCv9sPhT/dkYe/3tNKf98&#10;VTP/el09/3ZmRv9xbk3/bXlU/2qEWv5mjV/7Y5Vi+WGcZfhfomj3Xqhq9lyta/Vbs2z0Wrlu81nB&#10;bvNYyW/yWNRw71jgcOlZ5HDjWuZw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HD/aiQE&#10;/2kyCv9sPhT/dkYe/3tNKf98VTP/el09/3ZmRv9xbk3/bXlU/2qEWv5mjV/7Y5Vi+WGcZfhfomj3&#10;Xqhq9lyta/Vbs2z0Wrlu81nBbvNYyW/yWNRw71jgcOlZ5HDjWuZw3F3ocNxd6HDcXehw3F3ocNxd&#10;6HDcXehw3F3ocNxd6HD/aiME/2kxCv9uPhT/d0Ue/3xNKP9+VDP/fFw8/3lkRf9zbU7/b3hV/2uC&#10;Wv1oi1/7ZZRj+WKbZvdgoWn2Xqdr9V2tbPRcs27zWrpv8lnBcPJZynHxWNhx7FnhceZa5HHgXOdx&#10;2F3ocdhe6HHYXuhx2F7ocdhe6HHYXuhx2F7ocdhe6HH/ayME/2oxCv9xPBT/ekMd/4BLKP+BUzL/&#10;gFo8/3xiRf93ak7/cXRV/25/W/1qiWD6ZpJk+GSZaPZhoGv1X6dt816tb/Jcs3DyW7px8VrDcvBZ&#10;zXPuWd1z6FridOFc5XPZXuZz0F/ndNBf53TQX+d00F/ndNBf53TQX+d00F/ndNBf53T/bCME/2sx&#10;Cv9zOxT/fUId/4JKJ/+EUTL/g1k7/4BgRf97aE3/dHFV/3B8W/xsh2H5aJBm92WYafVjn2zzYaZv&#10;8l+scfFds3LwXLt071vFde9a0HXqWt924lzidttf5XXRYOZ2ymHld8ph5XfKYeV3ymHld8ph5XfK&#10;YeV3ymHld8ph5Xf/bSIE/2wxC/92OhT/gEEd/4VIJ/+ITzH/h1c7/4ReRP9/Zk3/eG5V/3N5XPxu&#10;hGL5ao1n9meWa/Rknm7yYqVx8WCsc+9etHXuXbx27lvHd+1b1njlXOB43F/jeNJg5HjLYeR5xGPj&#10;esRj43rEY+N6xGPjesRj43rEY+N6xGPjesRj43r/biIE/20xC/94OBP/gz8c/4lHJv+LTjD/i1U5&#10;/4hcQ/+DY0z/fWtU/3Z1XPxygGL4bYpn9WmUbPNmnHDxY6Rz72Gsde5ftHftXb557FzLeuhc3Hre&#10;X+F60mHje8pi4nzEY+J9vmXhfb1l4X29ZeF9vWXhfb1l4X29ZeF9vWXhfb1l4X3/biIE/24wC/97&#10;NxP/hj4c/4xFJf+PTC7/j1M4/41aQf+IYUv/g2lT+nxxW/d2fGLzcYdo8G2Qbe1pmXHqZqF16GOp&#10;eOZhsnrkYLt74l/HfOBf2n3UYuF9ymPgfsNk4H+9Zt+At2ffgLdn34C3Z9+At2ffgLdn34C3Z9+A&#10;t2ffgLdn34D/byEE/28wC/9+NhL/iTwb/5BEJP+TTC3/k1I2/5JZQP+OYEn5iGZS9IJuWu98eWHr&#10;d4No53KMbuRtlXPgap133WemetplrnzWY7h+02LDgNFi04HKZN+BwWXegrtn3YK1aN2DsGndg7Bp&#10;3YOwad2DsGndg7Bp3YOwad2DsGndg7Bp3YP/cCEE/3IvC/+BNBL/jDsa/5NDIv+XSyv/l1E0/5ZX&#10;PfqTXUbzjmRP7ohrWOiCdWDjfH9o3neJbtlykXTTbpl50GuhfcxoqYDJZrKCx2W9g8Vly4TBZtyE&#10;uWjbhbNp24Wua9uFqWzbhals24WpbNuFqWzbhals24WpbNuFqWzbhals24X/cSEE/3QuCv+EMxH/&#10;jzoZ/5ZDIf+aSSn/mk4y/JpUO/WYW0TulGJN549pVeGJc17bgnxm03yFb813jXXJcpV6xW+df8Fs&#10;pYK+aq2Fu2m4h7lpxIi3adiIsGvZiKts2YinbdmIo2/ah6Nv2oejb9qHo2/ah6Nv2oejb9qHo2/a&#10;h6Nv2of/cSAE/3YsCv+GMhH/kjoY/5lCIP+cRyf/nkwv+J5SOPCdWEDpml9J4pVnUtqPcFzRh3hm&#10;yoGBb8V8iXbAd5B8u3SYgLdxoIS0b6mHsW2zia5sv4qsbM+LqG7Xi6Rv2IqgcNiKnXHZiZ1x2Ymd&#10;cdmJnXHZiZ1x2YmdcdmJnXHZiZ1x2Yn/ciAE/3grCv+IMBD/lDkX/5tBHv+fRSX9oUot9KJQNOyi&#10;VjzkoFxF3JtlT9KTbVzKjHVmw4Z9b72BhXa3fI19s3iUga51nIarc6WJp3Gui6Vwuo2jcMmNoHHV&#10;jZxz1oyadNaLl3TYipd02IqXdNiKl3TYipd02IqXdNiKl3TYipd02Ir/cyAE/3oqCf+LLw//ljkW&#10;/50/HP+hQyP6pEgq8aZOMeinVDjhp1xA1Z9iTsuYa1vDkXJmvIt6b7aFgnewgYl9q32RgqZ5mYai&#10;d6GKn3WrjZx0to6adMWPmHXUjpV21Y2Td9WNknfWi5J31ouSd9aLknfWi5J31ouSd9aLknfWi5J3&#10;1ov/cyAE/3wpCf+NLw//mDgV/589G/+kQSH3qEYn7atMLeWtUjPcqlk/0KNhTcacaVq+lXBlto93&#10;b6+Kf3aphYZ9pIGOgp9+loebe56Ll3mojpR4s4+SeMGQkHnTkI961I+OetWNjHvWjIx71oyMe9aM&#10;jHvWjIx71oyMe9aMjHvWjIx71oz/dB8E/34oCf+OLg7/mzgU/6E8Gf+nPx/0q0Qk6q9KKeKzUS7W&#10;rlc+y6dfTcGgZ1q5mW5lsZN1bqqOfHajioN9noaLgpmDk4eUgJuLkH6ljo19sJCKfb2RiX7QkYh+&#10;04+IftSOh37VjYd+1Y2HftWNh37VjYd+1Y2HftWNh37VjYd+1Y3/dB8E/4AnCP+QLg7/nTcT/6M6&#10;GPypPRzxr0Ig57RIJN+3TizRsVU9x6peTL2jZVm0nWxkq5dzbqSTenaejoF8mIuIgpKHkIeOhZmL&#10;iYOijoaCrZCDgruRgoLMkYKC05CCgtSPgoHVjYKB1Y2CgdWNgoHVjYKB1Y2CgdWNgoHVjYKB1Y3/&#10;dR8E/4ImCP+SLQ3/nzYS/6U4FvmsOxrusz8d5blGH9q7SyvNtFQ8wq5cS7inY1ivoWpjppxxbZ+X&#10;d3WYk358kpCGgoyNjoeHipaLg4igjn+Hq5B9h7iRe4fJkXyH05B8htSPfYXVjX2F1Y19hdWNfYXV&#10;jX2F1Y19hdWNfYXVjX2F1Y3/dR8E/4QlCP+ULQz/oDUQ/6g2FPavOBfrtz0Y4r9FGdW+SSrIuFM7&#10;vbFbSrOrYleqpmhioaFvbJmcdXSSmHx7jJWDgYaSi4aBkJSLfI6ejnmNqJB2jLWRdI3GkXWN05B2&#10;i9SPeInVjXiJ1Y14idWNeInVjXiJ1Y14idWNeInVjXiJ1Y3/dh4D/4YkB/+XLAv/ojIP/6szEfKz&#10;NRPovDoT3sU/F9DBSCnEu1E5ubVZSK6wYFWlqmdhnKZta5SidHONnnp6hpuBgICYiYV7lpKJdpSb&#10;jXKTpo9vk7OQbpPDkG6T049wkdSOco7VjXKO1Y1yjtWNco7VjXKO1Y1yjtWNco7VjXKO1Y3/dx4D&#10;/4kiB/+ZLAr/pTAN/K4vDu+4MQ7kwzcN2co7FsvFRie/v1A4s7pYR6m1X1SfsGVflqxraY6ocnGG&#10;pXh4gKJ/fnqfh4N0nY+Ib5uZi2yapI1pmrCOZ5vAjmeb1Y5pmNWNbJTWjGyU1oxslNaMbJTWjGyU&#10;1oxslNaMbJTWjGyU1oz/eB4D/4whBv+dKwj/qCwK+LMqC+q/KwngzDIG0c45FcXJRSW5xE42rr9W&#10;RaO7XVKZtmNdkLJpZ4evcG+ArHZ2eal9fHOnhIFupY2FaaSXiGWjoopjo66MYaO+jGCk0otjoNeL&#10;ZZzYimWc2IplnNiKZZzYimWc2IplnNiKZZzYimWc2Ir/eh0D/48gBf+gKQf/rCcH8rgkBuXHJATZ&#10;1ScFy9M3E7/OQyOzykw0p8VUQpzBW0+SvWJaibpoZIG3bmx5tHRyc7J7eG2wg31or4uBY66VhF+t&#10;oIZdra2HW628h1qu0IdcqtqHX6Xah1+l2odfpdqHX6Xah1+l2odfpdqHX6Xah1+l2of/fhoD/5Qf&#10;BP+lJgX9sSAE7MEaA9/TFwHQ3CUExNk1ELjVQSGs0EsxoMxSP5XJWUyLxWBXgsNmYHrAbGdzvnNt&#10;bLx6c2e7gndiuop7XrmUflq4n4BYuKyBVrm7gVW6z4FWtt6CWLDdgliv3YJYr92CWK/dgliv3YJY&#10;r92CWK/dgliv3YL/hBcC/5kcAv+qHwP1uRUC3s0MANDfEgDF4CYFu982DrDdQB2k2UktmNVRO43R&#10;WEiDz15Se8xlWnPLa2FsyXJnZsh5bGHHgXBdxop0WcaUdlbFn3hTxqx5Usa7elHHz3lRxON6U7zi&#10;fFO84nxTvOJ8U7zifFO84nxTvOJ8U7zifFO84nz/ihQB/58YAf+wFAHYwwoAztEKAMTlFAG55CYI&#10;ruQ0E6TiPyCZ4Ectj95POYXcVkR72l1Mc9lkVGzXa1pm1nJfYdV5ZFzUgmdY1ItqVdSVbVLUoG5Q&#10;1K1vTtW8cE3W0G9N1ehwTszpck7M6XJOzOlyTszpck7M6XJOzOlyTszpck7M6XL/khEB/6cRANi5&#10;CQDLxggAwtUKALfqFgOs6icMouk0GJjoPiSN50cwg+ZOOnrlVENx5FpKaeRhUGTjaFVf43BZWuN4&#10;XFbjgF9T44liUOOTZE3knWVL5KlnSuW2Z0nlxmdI5t9nSuDsZ0rf7GdK3+xnSt/sZ0rf7GdK3+xn&#10;St/sZ0rf7Gf/nA0A27EGAMq9BwC/ygcAtdoKAKrvGQWg8CgPlvA1G4zwPyaC8EcxefBOOXDvVEBo&#10;71pGYe9gS13vZ09Y725SVO91VVHwfVdO8IVZS/CPW0jxmVxG8aNeRPKvX0Pyu19C88xgQfPnYEHz&#10;6GBB8+hgQfPoYEHz6GBB8+hgQfPoYEHz6GDepwIAy7YFAL3BBQCyzwcAp+oNAZ33HAeU+CsSivg2&#10;HIH5QCZ4+kgvb/pNNmf6Uzxg+lhAW/tfRFb7ZUdS+2xJT/xyS0v8eU1I/IFPRf2KUUP9k1JB/pxT&#10;P/6mVD3/sVU9/rxWPP7NVjz+zlY8/s5WPP7OVjz+zlY8/s5WPP7OVjz+zlbOsAIAvboEALHHBACl&#10;1gcAm/0QApH/IAmI/y0SgP85G3b/PyNt/0UqZf9LMF7/UTVY/1c4U/9dO0//Yz5M/2hASf9uQUb/&#10;dUND/3xEQP+ERj3/jEc8/5RIO/+dSTr/pUo5/61LOP+5Szj/uUs4/7lLOP+5Szj/uUs4/7lLOP+5&#10;Szj/uUu+tQIAsMACAKTOAwCX3gUAj/8UAob/Iwh9/y4Qc/81GGr/PB5i/0IkW/9IKFX/TixQ/1Qv&#10;TP9aMUj/XzNF/2Q1Qv9qNj//cDc9/3Y5O/98Ojn/gzs4/4s8Nv+TPTX/mj40/6E+M/+qPzP/qj8z&#10;/6o/M/+qPzP/qj8z/6o/M/+qPzP/qj+xugEAo8gAAJbWAACL9AkBg/8WAnn/IAZv/ygMZ/8wEl//&#10;NxdY/z4bUv9EH0z/SiJI/1AkRP9VJkH/Wic+/18pO/9kKjr/aSs4/24sNv90LTT/ei4z/4EvMf+I&#10;MDD/jzAu/5YxLf+eMi3/njIt/54yLf+eMi3/njIt/54yLf+eMi3/njKkwgAAls8AAIjfAACA/wwB&#10;df8SAmr/GANi/yEHWv8pC1P/MQ9N/zgSSP8+FUP/RBc//0oZPP9PGjn/Uxs3/1gcNf9cHTP/YR4x&#10;/2UfMP9qIC7/cCAt/3YhK/98Iir/giMo/4gjJ/+QJCf/kCQn/5AkJ/+QJCf/kCQn/5AkJ/+QJCf/&#10;kCT/YCUE/1swBv9hOg3/akEW/29KH/9xUin/b1sy/2tkOv9nbkH/ZHpH/2CETP9djlD/WpZT/1ie&#10;Vv9XpVj/Vata/1SxW/9Tt1z/Ur5d/lHHXvxR0V/7UOBf+FDpX/NR7V/uU/Bf6FTxX+RW8l/kVvJf&#10;5FbyX+RW8l/kVvJf5FbyX+RW8l//YCUE/1swBv9iOQ3/bEAW/3FJH/9yUSn/cVoy/21jOv9obUH/&#10;ZXhH/2GDTf9ejVH/W5ZU/1mdV/9XpFn/Vqpb/1WxXP9Ut13+U79e/VLHX/xR02D6UOJg9lHpYPFS&#10;7mDrVO9g5VbxYOFX8mDhV/Jg4VfyYOFX8mDhV/Jg4VfyYOFX8mD/YSUE/1wwBv9lOA3/bj8V/3RH&#10;H/91UCj/dFgx/3BhOv9rakH/Z3ZI/2OBTf9gi1L/XZRV/1qcWP9Yo1r/V6pc/lawXv1Ut1/9U79g&#10;/FPJYfpS1mL4UeRi81LqYu1U7mLmVu9i4FjwYttY8WPbWPFj21jxY9tY8WPbWPFj21jxY9tY8WP/&#10;YiUE/10vBv9nNg3/cT4V/3dGHv94Tij/d1Yx/3RfOv9uaEH/anNI/2Z+Tv9iiVP/X5JW/1ybWv9a&#10;olz+WKle/VewYPxVt2H7VMBi+1PKY/lT2mT1UuZk71TrZOhW7mThWO9k2VnwZdNa8GbTWvBm01rw&#10;ZtNa8GbTWvBm01rwZtNa8Gb/YiQE/14vBv9qNQ3/dDwV/3pEHv98TCf/e1Qw/3dcOf9yZUH/bG9I&#10;/2h7Tv9khlP/YJBY/12ZW/5boV79Wahg/FiwYvtWuGP6VcFk+VTNZfdT3mbyVOdm6lbrZuJZ7mba&#10;Wu5n0VvvaMxc8GjMXPBozFzwaMxc8GjMXPBozFzwaMxc8Gj/YyQE/18uBv9tMwz/dzoU/31CHf+A&#10;Sib/f1Iw/3xbOP93Y0H/cGxI/2x3T/9nglT/Y41Z/WCWXPxdn1/6W6di+FmuZPdYtmb1V8Bn9FbL&#10;aPFV3WjtVulp41nsaNpb7WnQXO5qyV3ua8Ve7mvFXu5rxV7ua8Ve7mvFXu5rxV7ua8Ve7mv/ZCME&#10;/2EtBv9wMgz/ezgU/4FAHP+ESSX/hFEu/4FZN/98YUD/dmlI/3BzT/tsf1X4aIla9mSSXvNhm2Hx&#10;X6Nk8F2rZu5bs2jsWrxq6lnHa+hZ2GvkWehr2lvrbM9d7W3IXuxuwl/sbr5g7G++YOxvvmDsb75g&#10;7G++YOxvvmDsb75g7G//ZSME/2QrBv9zMAz/fjYT/4U/G/+JSCT/iU8t/4ZXNv+CXj78fGZG+HZw&#10;TvRxe1XwbYVa7WmOX+pll2PoYp9m5mCnaeNer2vhXbls4FzEbd5c027ZXeZuzl7rb8Zf6nG/Yepx&#10;umLpcrZj6XK2Y+lytmPpcrZj6XK2Y+lytmPpcrZj6XL/ZiME/2cpBv93Lgv/gjUS/4k+Gv+NRyL/&#10;jU4r/4xVM/yIXDz2g2RF8XxsTex3d1TocoFa5G6KYOFqk2TdZpto2mSja9ZirG7TYLVw0F+/cc5f&#10;zXLLX+JzxGHoc71i6HS3ZOd0smXndK9m53SvZud0r2bndK9m53SvZud0r2bndK9m53T/ZyIE/2on&#10;Bf96LAr/hjQR/409Gf+RRSD/kk0o/ZFTMfaOWjrwiWFC6oNpS+V+dFPgeH1a2nOGYNRuj2bQa5dq&#10;zGifbslmp3HHZK9zxGO5dcJixnbAYtp3umTmd7Nl5XeuZuV3qmjld6ho5neoaOZ3qGjmd6ho5neo&#10;aOZ3qGjmd6ho5nf/ZyIE/20mBf99Kgr/iTQQ/5E8F/+VRB7/l0sm+JZSLvGUWDbqkF4/5IpnSN2E&#10;cVDVfXlaz3iCYcpzimfGb5JswmyacL9qonO8aKp2uWe0eLZmwHm0ZtB6sWfjeqto43qnauN6o2vk&#10;eaFr5Hmha+R5oWvkeaFr5Hmha+R5oWvkeaFr5Hn/aCEE/28kBf+AKQn/jDMP/5Q7Fv+ZQxz9m0kj&#10;9JtPKuyZVTPlllw73pFlRdSJbVDMg3Zax31+YcF4hmi9dI5tuHGWcrVunXWxbKZ4rmuve6xqu3yq&#10;acp9qGrhfaNs4nyfbeJ8nG7ie5pu43uabuN7mm7je5pu43uabuN7mm7je5pu43v/aSED/3EjBf+C&#10;KAn/jzIO/5c7FP+cQhr5nkYg8J9MJ+ifUi7gnVo21pVhRM2Oak/GiHJZv4J6Yrl9gmi0eYpusHaS&#10;c6xzmneocKJ6pW+rfaJutn6gbcV/nm7bf5tv4H6YcOF+lnHhfZRx4nyUceJ8lHHifJRx4nyUceJ8&#10;lHHifJRx4nz/aSED/3QiBP+FKAj/kTEN/5o6Ev+fPxf1okQd7KRKI+SkUCnboVc1z5pfQ8eTaE+/&#10;jHBZuId3YbKCf2itfoZuqXqOc6R3lnigdZ57nXOofppys4CXccCBlnLTgZNz34CRdOB/kHTgfo90&#10;4X2PdOF9j3ThfY904X2PdOF9j3ThfY904X3/aiED/3YgBP+HJwf/lDAM/505Ef2iPRXypUEa6ahH&#10;H+CqTSXUpFQ0yp1dQsGXZU66kW1Ysot1YayGfGingoNuon+LdJ18k3iZeZt8lXelf5J2r4GQdr2C&#10;jnbOgo133oGLd9+Ainjgf4p44H6KeOB+injgfop44H6KeOB+injgfop44H7/aiAD/3gfBP+JJgf/&#10;ljAL/583D/qkOhPvqT8X5q1FGtyuSiTPqFMzxqFcQb2bZE20lWtYrY9yYKeLeWihh4Fum4OIdJeA&#10;kHiSfpl8jnyif4t6rYKIerqDh3rLg4Z73oKFe96BhXvfgIV74H+Fe+B/hXvgf4V74H+Fe+B/hXvg&#10;f4V74H//ayAD/3oeBP+LJgb/mC8K/6E1DfenOBDsrTwT47JCFtexRyPLq1IywaVaQLifYkywmWlX&#10;qJRwYKGPd2ebi35uloiGc5GFjniMgpZ8iICfgIR/qoKBf7eDgH/IhH+A3YN/f96Bf3/fgIB+4H+A&#10;fuB/gH7gf4B+4H+AfuB/gH7gf4B+4H//bCAD/3wcA/+NJQb/mi4J/6MzC/SqNA3psTkP37c/EtK0&#10;RiLHrlAxvahZP7OiYEurnWdWo5huX5yUdWeWkHxtkI2Dc4uKi3iGiJR8gYadgH6EqIJ7hLWDeYTF&#10;hHiF3YN5hN6BeoPfgHqC4H96guB/eoLgf3qC4H96guB/eoLgf3qC4H//bR8D/34bA/+PJAX/nSwH&#10;/qYwCfCuMQvltjUL27w5Ec63RSDDsk8wuKxXPq+nX0qmoWVVnp1sXpeZc2aQlXpsipKBcoWQiXeA&#10;jZF8e4ubf3eKpYJ0ibKDconCg3KK2oNzid6BdIffgHWG4H91huB/dYbgf3WG4H91huB/dYbgf3WG&#10;4H//bx4D/4AbA/+SIwT/oCsG+qksB+2yLAfivDEH1cA2EMm7Qx++tk0utLBWPKqrXUmhpmRUmaJq&#10;XZGecWWKm3hrhJh/cX+WhnZ5k496dZGYfnGQo4FukK+CbJC/g2uR1YJtj96Bb43fgHCL4H9wi+B/&#10;cIvgf3CL4H9wi+B/cIvgf3CL4H//cRwD/4MZAv+VIQP/oykF9q0nBei3JgTewyoD0MM1DsS/QR25&#10;ukwtrrVUO6WwW0ebrGJSk6hpW4ulb2OFonZqfp98b3ichHRzmox5b5mWfGuXoX9ol62AZpe8gWWY&#10;0YBmlt9/aJPgfmqR4X5qkeF+apHhfmqR4X5qkeF+apHhfmqR4X7/dRoC/4cYAv+YIAP/piUD8rIg&#10;A+S+HgLXySICysczDb7DQByzv0orqbpTOZ+2WkWWsmFQja9nWYWsbWB+qXRneKZ6bXKkgnJtoop2&#10;aKGUeWSgn3xhn6t+X6C6fl+gzn5fn+F9YpvhfWOY4nxjmOJ8Y5jifGOY4nxjmOJ8Y5jifGOY4nz/&#10;eBgC/4sXAf+dHQL9qx4C7LgXAd7IEQDPzR8CxMwwC7jIPhmtxUgoo8FRNpi9WEKPuV9NhrZlVn+z&#10;a114sXJkcq95aWytgG5nrIlyYqqSdV+pnXhcqap6Wqm5elmqzHpYqeR6W6Tkel2h5HldoeR5XaHk&#10;eV2h5HldoeR5XaHkeV2h5Hn/fRUC/5AUAf+hGAH2sRQA2cELANLPCwDI0hwBvNEuCbHOOxemy0Yl&#10;nMhPM5HEVj+IwV1JgL9jUni8allxunBfa7l3ZGa3f2lhtodtXbWRcFm1nHJWtKl0VLS4dFO1y3RT&#10;teR0VLDndVas53VWrOd1VqzndVas53VWrOd1VqzndVas53X/gxIB/5YRAP+oEQDZuAoAzsQJAMfS&#10;CgC/2RkBtNgrB6nWORSf00QilNBNL4rNVDuByltEeMhiTXHHaVNrxW9ZZcR2XmDDfmJcwodmWMGR&#10;aFXBnGtSwahsUMG3bU/Cym1PwuRsT73sblC57G9QuexvULnsb1C57G9QuexvULnsb1C57G//iRAB&#10;/50OANqvCADNuwgAxMcHALzWCwCz3xoBqt8rB6DeORKW3UMejNpLKoLYUzV51Vo/cdNhRmrSaExl&#10;0W9SYNB2VlvQflpXz4ddU8+RX1DPnGFOz6ljTM+4Y0vQy2NM0OViSs7yZUvI8mZLyPJmS8jyZkvI&#10;8mZLyPJmS8jyZkvI8mb/kg0A3qYEAM60BgDCvwYAucwIALDdDACn5R0DnuUtC5TlORaK5EIggeNK&#10;KnfiUDNv4Vg7aeBfQWPgZkZe325KWt91TlbffVFS34ZTT9+QVk3fm1dL4KdYSeC1WUjhxllI4d9Z&#10;R9/wWUbc9VtG3PVbRtz1W0bc9VtG3PVbRtz1W0bc9VvtnAQA0a0EAMK4BQC3wwUArdEIAKTtEAGb&#10;7SAFku0uDonsOhiA7EMhduxKKm7sUDFm61Y3YOtcPFvrZEBX62tDU+tyRlDreklN7INLSuyMTUjs&#10;lk5F7aFQQ+2uUULuvFFB78xSQe/lUkDt8VFA7fFRQO3xUUDt8VFA7fFRQO3xUUDt8VHUpQAAxLID&#10;ALa8AwCryQUAoNgIAJf0EwGP9SQHh/UxD372Oxh09kIgbPZIJ2X2Ty1e91UxWfdbNVX3YjhR92g7&#10;TfhvPUr4dj9H+H5BRPmHQ0L5kUVA+ptGPvqmRzz7sUg7+75JOvzPSTn840k5/ONJOfzjSTn840k5&#10;/ONJOfzjSTn840nHrQAAt7cCAKrDAgCe0AQAk+MJAIz9GAKE/icHe/8xD3L/OBZp/0AcYv9GIlz/&#10;TSZW/1MqUv9ZLU7/XzBK/2UyR/9rNET/cTVB/3k3P/+BODz/ijo6/5M7OP+dPDb/pz01/7E+NP++&#10;PjP/yj8z/8o/M//KPzP/yj8z/8o/M//KPzP/yj+4sgAAqr0AAJ3KAACR2AIAiPsNAX//GQJ2/yQG&#10;bv8tDGb/NRJf/zwXWP9DG1P/SR5O/08hSv9VJEb/WyZD/2AnQP9mKT7/ayo7/3IrOf95LTb/gS40&#10;/4ovMf+UMDD/nDEu/6UyLf+vMyz/tzMs/7czLP+3Myz/tzMs/7czLP+3Myz/tzOruAAAnsUAAJDS&#10;AACD4AAAff8PAXL/FgJo/x4EYf8nCFr/LwxU/zcQTv8+E0n/RBZF/0oYQf9PGT7/VRs7/1kcOf9f&#10;HTb/ZB40/2kfMv9wIC//dyEt/38iK/+HIyj/kCQn/5klJv+hJiX/pyYl/6cmJf+nJiX/pyYl/6cm&#10;Jf+nJiX/pyafwAAAkc0AAIPbAAB49gIAb/8NAWT/EgJc/xkDVP8gBE7/JwZI/y8IQ/82Cj//PAw8&#10;/0IOOP9HDzX/TBAz/1ERMP9WEi7/WhMs/18UKv9lFCj/axUm/3EWI/95FyL/gRgg/4kYHv+RGR3/&#10;lxkd/5cZHf+XGR3/lxkd/5cZHf+XGR3/lxn/VicE/1EyBf9WNQf/Xz0O/2RFFv9mTh//ZFgn/2Fi&#10;L/9ebjX/Wnk7/1eEP/9Uj0P/UZhG/0+gSP9Op0r/Ta5L/0y1TP9LvE3/SsRO/0nOT/9J3k//SOlQ&#10;/0jyUPxJ9lD3S/lQ8Uz6T+tO+1DqT/tQ6k/7UOpP+1DqT/tQ6k/7UOpP+1D/VicE/1EyBf9YNAf/&#10;YjsO/2dEFv9pTR//Z1Yn/2NgL/9gazX/XHc7/1iCQP9VjUT/U5ZH/1CfSf9Ppkv/Tq1N/020Tv9M&#10;vE//S8VQ/0rPUf9J4FH/SetR/knyUvlL91LzTflR7U/6UeZQ+lLlUPpS5VD6UuVQ+lLlUPpS5VD6&#10;UuVQ+lL/VycD/1IxBf9aMgf/ZDoO/2pCFv9sSx//alQn/2deL/9iaDb/XnQ8/1qAQf9Xi0X/VJVI&#10;/1KdSv9QpUz/T61O/060T/9NvFH/TMVR/0vRUv9K4lP/Se1T+0vzU/VM91PuT/hT6FD5U+FS+lTg&#10;UvpV4FL6VeBS+lXgUvpV4FL6VeBS+lX/WCYD/1QwBf9dMQf/ZzgO/21AFv9vSR7/blIn/2pcL/9l&#10;Zjb/YXE8/119Qf9ZiEb/VpJJ/1ScTP9SpE7/UKtQ/0+zUf9Ou1L/TcRT/03PVP5M4FX7TOtV+Ez0&#10;VfBP91XpUfhV4lL4VttU+VfZVPlX2VT5V9lU+VfZVPlX2VT5V9lU+Vf/WSYD/1cuBf9gLwf/ajYN&#10;/3E+Ff9zSB7/clEm/29aLv9qYzb/ZW48/2F6Qv9dhUf/Wo9K/1eYTf9VoFD/VKhS/lKvU/1Rt1X8&#10;UMBW+k/LVvhP3Ff1T+lX8k/zV+pS9lfhU/dY2lX4WdFW+FrPVvhaz1b4Ws9W+FrPVvhaz1b4Ws9W&#10;+Fr/WSYD/1osBf9kLQf/bjMN/3U9Ff94Rh3/d08l/3RYLf9wYDX/amo8/2Z2Qv9igUf+XotL+1uU&#10;T/lZnVL4V6RU9lasVvVUtFfzU7xY8lPHWfBS1VrsUuZa6VPyWeFU9VvXVvZcz1f3XchZ+F3HWfhd&#10;x1n4XcdZ+F3HWfhdx1n4XcdZ+F3/WiUD/10qBf9nKgb/cjIM/3k7FP98RRz/fE0k/3pVLP91XjT/&#10;b2c8/GpyQvlmfUj2Y4dM81+QUPFdmVPvW6FW7VmoWOtYsFrqV7lb6FbDXOZW0VzjVuRc31bwXdVX&#10;9V/MWfZgxlr2YMBb9mG+XPZhvlz2Yb5c9mG+XPZhvlz2Yb5c9mH/WyUD/2AoBf9rKAb/dzAL/346&#10;E/+BQxr/gksi/39TKv97WzP5dmQ69XBuQfFseUjtaINN6mSMUedhlVXlX51Y412lWuFbrVzeWrZe&#10;3FnAX9pZzmDVWeJg0VnvYcpa9GLCXPRjvF30ZLde82S2X/Nktl/zZLZf82S2X/Nktl/zZLZf82T/&#10;XCQD/2MmBP9vJgX/ey8L/4I5Ef+GQRj/h0kg/4VRKPiCWTDyfWA47XdqQOhydUfkbn9N4WmIUt1m&#10;kVfZY5la1WChXdJfqGDPXbFizVy7Y8tcx2TJXNtlxV3rZb9d8ma4X/Fns2DxZ69h8WeuYvFnrmLx&#10;Z65i8WeuYvFnrmLxZ65i8Wf/XSQD/2YkBP9yJAX/fi4K/4c3EP+LPxb/jEcd+YtPJfKIVi3sg102&#10;5n5nPuB4cUbbc3tN1W6DU9BqjFjMZ5RdyWWcYMZjo2PDYaxlwWC1Z79fwWi9X9BpumDmabVh72qv&#10;Yu9qq2Pvaqdk72mmZfBppmXwaaZl8GmmZfBppmXwaaZl8Gn/XiMD/2kiBP92IwT/giwJ/4s2Dv+P&#10;PhT9kUUb9JFMIu2OUyrmiloy34VlO9d+bUXQeHZNy3R/VMZwh1rCbI9ev2mXYrtnn2W4ZadotmSw&#10;arNju2uxY8psr2PhbKtk7W2mZu1so2ftbKBo7mufaO5rn2jua59o7mufaO5rn2jua59o7mv/XyMD&#10;/2sgA/95IgT/hSsI/440DP+TPBL4lkMY75ZKHueVUCbgkVgu14phOs6EakXIfnNNwnl7Vb51g1u5&#10;cYtgtW6SZLJsmmevaqNqrGisbKlntm6nZ8RvpWfab6Jo62+eaexvm2rsbplr7W2Ya+1tmGvtbZhr&#10;7W2Ya+1tmGvtbZhr7W3/XyMD/24eA/97IQT/iCoH/5EyC/+XOg/0mkEV65tHGuObTSHallUtz49e&#10;OciJZ0TBg29Nu353VbZ5f1uxdodgrXOPZalwlmimbp9so2yobqBrsnCda8BxnGvScpps6XGXbepw&#10;lG3rcJJu7G+Sbuxukm7sbpJu7G6Sbuxukm7sbpJu7G7/YSED/3AdA/9+IAP/iykG/5UxCfubOA3w&#10;nj4R56BEFt+gSh3TmlIrypNcOMKNZEO7h21NtIJ0VK9+fFuqeoRhpneLZaJ0k2mecpttmnCkcJdv&#10;r3KVb7xzk2/Nc5Jw5nOQcOlyjnHqcY1x63CMcetwjHHrcIxx63CMcetwjHHrcIxx63D/YyAD/3Ib&#10;A/+AHwP/jicF/5cvCPieNgvtojsO5KVAEtqkRhzOnlEqxZdaN72RYkK1jGpMr4dyVKmCeVukf4Bg&#10;n3yIZZt5kGqXd5htk3WhcJBzrHONc7h0i3PJdYp04nSJdOhziHXpcod16nGHdepwh3XqcId16nCH&#10;depwh3XqcId16nD/ZR8D/3QaAv+DHgL/kCYE/5otBvShNAnppjcL4Ko9DtSnRBvJoU8pwJtYNriV&#10;YEKwkGhLqYtvU6OHdlqeg35gmYCFZZR9jWqQe5ZujHmfcYl4qXOGd7V1hHfFdoN433WDeOh0gnjp&#10;c4J46nGCeOpxgnjqcYJ46nGCeOpxgnjqcYJ46nH/Zx0D/3cZAv+FHAL/kyQD/50rBfGkMAbmqjMI&#10;3K43DM+qQxrFpU4ovJ9XNbOZX0GrlGZKpJBtU56LdFqYiHtgk4WDZY6Ci2qKgJNuhn6ccYJ9p3R/&#10;fLN1fXzDdnx923Z8feh0fXzoc3186XJ9fOpxfXzqcX186nF9fOpxfXzqcX186nH/aRwC/3kYAv+H&#10;GwL/lSMD+6ApBO6oLATjry8F17I0C8utQRnBqEwnt6NVNK+dXUCnmWRJn5RrUpmQclmTjXlfjoqA&#10;ZImHiGmEhZFtgIOacXyCpHR5gbF2d4HAdnaB1nZ2ged0d4Hoc3iA6XJ4f+pxeH/qcXh/6nF4f+px&#10;eH/qcXh/6nH/axsC/3sXAv+KGgH/mCEC+KMmA+qsJwPftCkD0rUyCsewQBi8rEsms6dTM6qiWz6i&#10;nWNImplpUZSVcFiOkndeiI9+ZIONhml+io5teomYcXaHonNzhq51cYa9dm+H0nZwh+h0cYXoc3KE&#10;6XJzhOpxc4TqcXOE6nFzhOpxc4TqcXOE6nH/bRkC/34WAf+NGAH/mx4B9KciAuawIAHauiEBzbgx&#10;CcK0Phe4sEkkrqtSMaWmWj2domFHlZ5oT46bbleImHVdgpV8Y32ThGh4kIxsdI+VcHCNoHJtjKx0&#10;aoy7dWmNznVpjeh0a4vpc22J6nFtiOpxbYjqcW2I6nFtiOpxbYjqcW2I6nH/cBcC/4EVAf+QFgH/&#10;nhoB8KsbAeK2FgDTvR0ByLsvCL24PBWztEcjqbBQMKCrWDuYqF9FkKRmTomhbFWCnnNbfZx6YXeZ&#10;gWZyl4pqbpaTbmqUnnFmlKpzZJO4c2OUy3NjlOZyZZLqcWeP6nBnjupwZ47qcGeO6nBnjupwZ47q&#10;cGeO6nD/cxUC/4UTAf+UFAD8oxUA6rASANm+DADNwRsBwsAtB7i9OhOuuUYhpLVPLZqxVjmSrl5D&#10;iqtkTIOoalN8pXFZdqN4X3Ghf2Nsn4doaJ6Ra2SdnG5gnKhwXpy2cV2cyXFdnORwXprrcGCW629h&#10;lexvYZXsb2GV7G9hlexvYZXsb2GV7G//dxIB/4kRAf+ZEQDzqA4A17UKAM/BCgDGxRgAvMQqBbLC&#10;OBGnv0QenrtNK5S4VTaLtVxAhLJiSXyvaVB2rW9WcKt2W2uqfWBmqIZkYqePZ16mmmpbpaZsWKW1&#10;bVemx21XpuJsV6TtbFqf7Wxanu1sWp7tbFqe7Wxanu1sWp7tbFqe7Wz/fBAB/44QAPaeDQDYrQkA&#10;zbgJAMfECAC+yhQAtconBKvINg+hxUEbl8JLKI2/UzOFvVo8fbphRXa4Z0twt21RarV0VmW0fFtg&#10;soRfXLGOYlixmWVVsKVmU7CzZ1KxxmdSseFnUa/xaFOq8GhUqfBoVKnwaFSp8GhUqfBoVKnwaFSp&#10;8Gj/gg4A/5QMANulBgDOsQcAxbsHAL3HBwC10BAArNAjA6PPMwyZzT8Yj8pIJP/i/+JJQ0NfUFJP&#10;RklMRQADCYbIUS59xlg4dsRfP2/CZkZpwWxLZMBzUF+/e1RbvoRYV72NW1S9mF1RvKRfT7yzYE29&#10;xWBNveBfTLzwYU239WJNtvViTbb1Yk229WJNtvViTbb1Yk229WL/iQsA4ZwDANCqBQDFtQUAu78E&#10;ALLLCACr2A0Ao9kgAprYLwmQ1jwUh9RGH37STyl20FYyb89eOWjNZD9jzGtEXsxzSVrLekxWyoNP&#10;UsqNUk/KmFRNyqVWS8qzV0rLxVdJy+BWScnwWEfH+llIxftaSMX7WkjF+1pIxftaSMX7WkjF+1r3&#10;kQQA1KICAMevBAC6uQMAsMQFAKfQCQCf4RAAmOEhA4/gMAmG4DsSfd9EG3XeTSRu3VUrZ9xcMmLb&#10;ZDdd22s7WdpyP1XaekNS2oNFTtqNSEzamEpJ2qVLSNuzTEfcxExG3N5MRtrtTETY+U9D2PtPQ9j7&#10;T0PY+09D2PtPQ9j7T0PY+0/bmgAAyqkCALuzAgCwvQMApckFAJvWCQCU6BQBjOklBIToMwt76DwU&#10;c+hEG2voSyJk51IoXudZLVnnYDJV52g1UudvOE/ndztM54A9SeeJP0folEFE6J9CQumsQ0HpukRA&#10;6s1EQOrkREDo9URA5/hDQOf4Q0Dn+ENA5/hDQOf4Q0Dn+EPNowAAva4BALC4AQCkxAIAmdAFAI/h&#10;CgCJ8RoBgfEoBXjyMgxw8jsTafJDGWLySh9c81AjVvNXJ1LzXitP82UtTPRsMEn0czJG9Hs0Q/SE&#10;NkH1jjc+9Zk5PfakOjv2sDs69788OfjPPDj36Dw49+w8OPfsPDj37Dw49+w8OPfsPDj37Dy/qgAA&#10;sbMAAKS/AACYygEAjNgEAIT6DgB8+xsCdPsmBWz8MApl/DgQXv1AFVj+RxlT/k0dT/9UIEv/WiJI&#10;/2ElRf9nJkL/bShA/3UqPf99Kzr/hi04/5EuNv+bLzT/pjAz/7IxMv++MjH/0DIx/9YyMf/WMjH/&#10;1jIx/9YyMf/WMjH/1jKyrwAApboAAJjGAACL0gAAf98CAHn/EQFv/xkCZ/8iBGD/LAda/zQMVP88&#10;D0//QxNK/0kVR/9PF0P/VRlA/1sbPv9hHDv/Zh45/20fNv90IDT/fSEx/4YjL/+RJC3/myUs/6Um&#10;K/+vJir/uycp/74nKf++Jyn/vicp/74nKf++Jyn/viemtgAAmMIAAIvOAAB+2wAAdfkHAGv/DwFi&#10;/xYCW/8eA1T/JgVO/y4GSf81CEX/PAtB/0MNPv9IDjv/ThA4/1MRNf9YEjP/XhMx/2QULv9qFSz/&#10;chYq/3oXJ/+DGCX/jhkk/5gaI/+gGiL/qhsh/60bIf+tGyH/rRsh/60bIf+tGyH/rRuavgAAi8oA&#10;AH7XAABw4wAAZ/8EAF7/DQBW/xIBT/8ZAkn/IAND/ycEP/8uBTr/NAY3/zoHM/8/BzD/RAgu/0kJ&#10;LP9OCSn/Uwon/1gKJf9eCyP/ZAsh/2wMH/90DR3/fQ4b/4cOGf+PDxj/mQ8Y/5sQGP+bEBj/mxAY&#10;/5sQGP+bEBj/mxD/TCoD/0gzBf9PNAb/VDcI/1pBDv9cShb/WlQd/1dgJP9Uayr/UHgv/02EM/9K&#10;jzb/R5k5/0ahO/9FqTz/RLA+/0O3P/9CwD//QslA/0HVQf9B5EH/Qe5C/0H2Qv9B/UL/Qv9B+UT/&#10;QfRG/0LvR/9C70f/Qu9H/0LvR/9C70f/Qu9H/0L/TSkD/0oyBP9RMgb/VzYI/1w/Dv9eSRb/XVMd&#10;/1peJP9XaSr/U3Uv/1CBNP9NjTf/Spc6/0ifPP9Hpz3/Rq4//0W1QP9EvUH/RMZC/0PRQv9D4kP/&#10;Q+xD/0P1Q/9D/EP8RP9D9Uf/Q+9I/0TrSf9E60n/ROtJ/0TrSf9E60n/ROtJ/0T/TSkD/0wwBP9U&#10;MQX/WTQI/189Dv9hRxb/YFId/11cJP9aZyv/VnMw/1N/NP9Pijj/TZQ7/0udPf9KpD//SKxA/0iz&#10;Qf9Hu0L/RsND/0bORP9F30T/RepF/UXzRftF+0X3Rv9E8En/RepK/0blS/9H5Uv/R+VL/0flS/9H&#10;5Uv/R+VL/0f/TikD/08uBP9XLgX/XTIH/2M7Dv9lRhb/ZVAd/2FZJP9dZCv/WnAw/1Z8Nf9Thzn/&#10;UJE8/06aP/9NokD/S6lC/0qwQ/9Kt0T/ScBF/0jKRv1I20b6SOdH+EjyR/VI+kbxSf9H6kv/SONM&#10;/0neTf9K3k3/St5N/0reTf9K3k3/St5N/0r/TygD/1IsBP9aLAX/YS8H/2c6Dv9qRBX/ak4c/2dX&#10;JP9iYSv/Xm0x/1t4Nv9Xgzr/VI09/1KWQP9QnkL+T6VE/E6tRftNtEf6TLxI+UzHSPZL1EnzS+VJ&#10;8EvwSe1M+UjpTP9K4U7/S9pP/0zTUP9N01D/TdNQ/03TUP9N01D/TdNQ/03/UCgD/1UqBP9dKQX/&#10;ZS0H/2w4Df9vQhT/b0sc/2xVI/9oXir/Y2kx/190Nv1cfzv7WYk/+VaSQvdUmkT1U6JG9FKpSPJR&#10;sUnxULlK70/DS+5Pz0vrT+JL50/uS+RP+E3fT/5O1VH/T85S/1DJU/9QyVP/UMlT/1DJU/9QyVP/&#10;UMlT/1D/UScD/1gnBP9hJwT/aiwG/3E2DP90QBP/dEka/3JSIv9uWyn9aGQw+WVwNvZhezvzXoVA&#10;8FuOQ+5ZlkbsV55I6lWmSuhUrUznU7VN5VO/TuNTzE7hU99O3VPtT9hS91HRU/1SylT+U8RW/1O/&#10;V/9Tv1f/U79X/1O/V/9Tv1f/U79X/1P/UicD/1slA/9lJAT/bioG/3Y0C/96PRH/ekYY/3hPIPt0&#10;WCj2b2Ev8WtsNu1ndjzpY4BA5mCKReRdkkjhW5pK31miTd1Yqk/aV7JQ2Fa8UdVVyFLSVdtTzlbr&#10;U8tW9lXGVv1Wv1j9VrpZ/Ve2Wv1Xtlr9V7Za/Ve2Wv1Xtlr9V7Za/Vf/UyYD/18iA/9pIQP/cygF&#10;/3syCv9/OxD/gEQW+35MHvR7VCXudl0t6XFoNORtcjvgaXxB3GWFRthijkrUX5ZN0V2dUM5cpVLM&#10;Wq1UyVm2VsdZwlfGWdBXwlnmWL9Z81m7WvtZtVv7WrBd+1qtXftZrV37Wa1d+1mtXftZrV37Wa1d&#10;+1n/ViQD/2IgA/9tIAP/dyYE/38wCP+EOQ39hkEU9YVJG+6CUSLnfVoq4XhkMtxzbjrUbndB0GqA&#10;R8xmiUzIZJFQxWKYU8NgoFXAXqhYvl2xWbtdvFu5XMlct1zgXLRd71ywXvldq1/5Xahg+VylYflc&#10;pWH5XKVh+VylYflcpWH5XKVh+Vz/WCID/2UeA/9xHwP/eyQD/4QuB/+JNgv4iz4R74tGF+iITh7h&#10;hFcm2X5hMdF4ajrLc3NCxm98SMJshE2+aYxRu2aTVbhkm1i1Y6Nas2GsXLBgt16uYMRfrGDYX6lh&#10;61+nYfdfomP3X59k91+dZPhenWT4Xp1k+F6dZPhenWT4Xp1k+F7/WyAC/2gcAv90HQL/fiMD/4gr&#10;Bf2NNAnzkDsO6pBDFOKPShrailQl0INdMMl+ZzrDeG9CvnR4SLlxgE61bohSsmuPVq9pl1qsZ59c&#10;qWWoX6ZksmGkZL9iomTQYqBk52KeZfVimmb1YZhn9mCWaPZglmj2YJZo9mCWaPZglmj2YJZo9mD/&#10;XR8C/2oaAv93HAL/giEC/4spBPmRMQfvlTgL5pY/EN2URxfSjlEkyohbL8KDZDm8fmxBt3l0SLJ1&#10;fE6ucoRTqm+LV6Ztk1uja5teoGqkYJ1ormObaLpkmWjLZZdo42SVafNkk2r0Y5Fr9WKQa/VhkGv1&#10;YZBr9WGQa/VhkGv1YZBr9WH/Xx0C/20YAv96GwL/hR8C/44nA/WVLgXrmTUI4Zw7DNaYQxbMk08i&#10;xI1YLr2HYTi2gmlBsH5xSKt6eU6nd4BTo3SIWJ9xkFubb5hfmG6hYpVtq2SSbLdmkGzGZo9s32aO&#10;bfFljG7zZItu9GOKbvRiim70Yopu9GKKbvRiim70Yopu9GL/YRwC/28WAv98GgH/iB4B/5EkAvKZ&#10;KwTnnjEF3aA2CdGcQRXHl00hv5FWLbeMXzexh2dAq4JuSKV+dk6ge31TnHiFWJh2jVyUdJVfkXKe&#10;Yo5xqGWLcLRniXDDaIdw22eGce5mhnLyZYVy82SEcvRjhHL0Y4Ry9GOEcvRjhHL0Y4Ry9GP/YxoC&#10;/3EVAf9/GAH/ihwB/JQhAu6cJwLjoiwD2KQyCMyfQBTDmksgupVVLLOQXTesi2U/pYdsR6CDc02b&#10;gHtTln2CV5J6ilyOeJJginabY4d1pWaEdLFngnTAaIB01WiAdexnf3byZn9182V/dfNkf3XzZH91&#10;82R/dfNkf3XzZH9182T/ZRkC/3QUAf+BFwH/jRoB+ZceAeugIwHfpiYC0qcwB8ijPhO/nkkftplT&#10;K66UWzanj2M/oItqRpuHcU2VhHhSkIF/V4x/h1yIfZBghHuZY4B6o2Z+ea9oe3m9aXp50Wl5eupo&#10;enryZnp58mV6efNkennzZHp582R6efNkennzZHp582T/ZxcC/3YUAf+EFgH/kBcB9ZsaAeekHQHb&#10;qx8BzqovBsSmPRK6oUgesp1RKqqYWTSilGE+nJBoRZaMb0yQiXZSi4Z9V4aEhVuCgo1ffoCXY3p/&#10;oWZ3fqxodX27aXN+zmlzfuhodH7xZnR98mV1fPNkdXzzZHV882R1fPNkdXzzZHV882T/aRYB/3gT&#10;Af+HFAD/kxUA8Z4VAOOoFgDVrhsByq0tBsCpOxG2pUYdraFQKaWcWDOemF88l5RmRJCRbUuLjnRR&#10;hox7VoGJg1t8h4tfeIaUYnSEn2Vxg6pnb4O4aW2Dy2ltg+ZoboPyZm+C8mVwgfNkcIHzZHCB82Rw&#10;gfNkcIHzZHCB82T/axQB/3sSAf+KEgD/lhIA7aIQAN6tDgDQsRkAxbArBbutOQ+yqUQbqaVOJ6Ch&#10;VjKZnV47kppkQ4uXa0qGlHJQgJJ5VXuPgFp3jYlecoySYW6KnGRriahnaYm2aGeJyGhnieNnaIny&#10;ZmmH82VqhvNkaobzZGqG82RqhvNkaobzZGqG82T/bhIB/34QAP+NEAD3mg4A26cKANOwCwDKtBYA&#10;wLQpBLaxNw6trkMapKpMJZumVTCTo1w5jKBjQYadaUiAmnBOe5h3U3aWflhxlIZcbJKQYGiRmmNl&#10;kKZlY5C0ZmGQxmZhkOFmYZDyZWOO82RkjPRjZIz0Y2SM9GNkjPRjZIz0Y2SM9GP/cRAB/4IPAP+R&#10;DQDenwkA06oJAMyzCQDEuBMAurgmA7G2NQyns0EYnq9KI5asUy6OqVo3h6ZhP4CkZ0Z6oW5MdZ91&#10;UXCdfFVrnIRaZpqOXWOZmGBfmKRiXZiyZFuYw2RbmN5jW5jwY1yV9WJek/ViXpP1Yl6T9WJek/Vi&#10;XpP1Yl6T9WL/dQ4A/4YNAOuWCADVowcAzK0IAMW2BwC9vBEAtL0jAqu7MgqhuT8VmLZIIJCzUSuI&#10;sFg0gK5fPHqrZkN0qWxIb6hzTmqmelJlpYJWYaOMWl2illxaoqJfV6GwYFahwWBVotxgVaHvYFaf&#10;919XnPdfV5z3X1ec919XnPdfV5z3X1ec91//egwA/YsJANqbBADOpwYAxLAGALy5BAC1wQ4ArMIg&#10;AaTBMAiavzwTkb1GHYm6TyeBuFYwerZdOHO0ZD9usmpEaLFxSWSweU1froFRW62KVFitlVdUrKFZ&#10;UqyvW1CswFtQrNpaT6vuW0+q+ltRpvpbUab6W1Gm+ltRpvpbUab6W1Gm+lv/gAkA4ZIBANGgBADG&#10;qwUAvLQEALO9AwCrxwsApMkcAZzILAaTxzkPisVEGYHDTSN6wVQsc79bM22+YjlnvGk+YrtwQ166&#10;d0dauYBLVrmJTlO4lFBQuKBSTbiuVEy4v1RLudhUS7ftVEq2+VVKs/5WSrP+Vkqz/lZKs/5WSrP+&#10;Vkqz/lb6hwIA1pgAAMmlAwC9rwMAs7gBAKnCBAChzQgAmtAWAJLQKASKzzYMgc5BFXnMSh5yy1Im&#10;bMpaLWbJYTJhyGg3XMdvPFjGdj9Vxn9DUcWJRU7FlEhLxaBKScWuS0jFv0tHxthLR8XtS0bD+U1F&#10;wv9ORcL/TkXC/05Fwv9ORcL/TkXC/07fkAAAzJ8AAL+qAQCzswEAqb0CAJ/HBQCW0gkAjtoSAIjb&#10;JAKA2jIIeNk+EHHYSBhq11AfZNZYJV/VXypb1GcvV9RuM1PTdjZQ0385TNOIO0rTlD5H06A/RdSu&#10;QETUv0FD1dhARNPsQELS9kJB0f5EQdH+REHR/kRB0f5EQdH+REHR/kTRmAAAw6UAALWuAACpuAAA&#10;nsMCAJTNBgCK2QoAhOMYAX3kJgN15DIIbuM8D2fjRRVh400bXONVIFfjXSRU42QnUOJrKk3icy1K&#10;43wwSOOGMkXjkDRD45w1QeSpNkDkuDc/5cs3P+XkNz/j8zY94vs4PeL7OD3i+zg94vs4PeL7OD3i&#10;+zjGoQAAt6sAAKq0AACevgAAk8kCAIjUBgB/7g4Aee0bAXHtJwNq7jIIZO47DV7uQxNY7ksXU+5S&#10;GlDvWR5M72AgSe9nI0fvbyVE8HcnQfCAKT/wiio98ZUsO/GhLTnyri448r4vN/PQLzfz5y828fMv&#10;NvHzLzbx8y828fMvNvHzLzbx8y+5pwAAq7AAAJ+7AACSxgAAhtABAHvdBQB09xEAbfccAWb4JgNf&#10;+C8GWvk4ClT5QA5Q+kcRTPpOFEj7VRZF+1sYQvtiGkD8aBw9/HAdOv14Hzj9giA2/Y0iNP6YIzL+&#10;pCQx/7ElMP+/Ji//zyYu/+MmLv/jJi7/4yYu/+MmLv/jJi7/4yatrQAAn7cAAJLCAACGzQAAedoA&#10;AHDyCABo/xEAYf8aAVr/IwNU/ysET/8zBkr/OwhG/0ILQ/9JDUD/Tw49/1UQOv9bETj/YRM1/2gU&#10;M/9vFTD/eBYu/4IXLP+NGSr/mRop/6QaKP+vGyf/uhwm/8ccJv/HHCb/xxwm/8ccJv/HHCb/xxyh&#10;tAAAk78AAIbKAAB41gAAbOIAAGP8BwBc/w8AVf8WAU//HgJJ/yYDRP8uBED/NAU8/zsGOf9BBzb/&#10;Rggz/0wIMf9RCS7/Vwos/10KKv9kCyj/bAwl/3UNI/9/DiH/ig8g/5UQHv+gEB7/qBEd/7ERHf+x&#10;ER3/sREd/7ERHf+xER3/sRGVvAAAhscAAHnTAABr4AAAXu0AAFb/AwBP/wwASf8SAUP/GQE+/yAC&#10;Of8nAzX/LQMy/zMELv84BCv/PQUo/0IFJv9HBST/TAYi/1EGIP9XBh3/Xgcb/2UHGf9uCBf/eAgV&#10;/4MIE/+NCRP/lgkS/54JEv+eCRL/ngkS/54JEv+eCRL/ngn/Qi0D/0IyBP9IMgT/TDYG/048CP9Q&#10;Rw7/UFIV/05fGv9Lax//SHck/0WDJ/9Cjir/QZcs/z+gLv8/py//Pq4w/z21Mf89vDL/PMUy/zzO&#10;M/873zP/O+o0/zvzNP87+zT/PP8z/jz/M/w9/zT2P/819T//NfU//zX1P/819T//NfU//zX/QywD&#10;/0QwBP9KMAT/TjQG/1E6CP9TRg7/UlEV/1FdGv9OaSD/S3Qk/0iAKP9Fiyv/Q5Ut/0KdL/9BpTD/&#10;QKwx/z+zMv8/ujP/PsI0/z7MNP8+3DX/Peg1/z3xNf8++jX9Pv81+z//NPg//zbyQf838EH/N/BB&#10;/zfwQf838EH/N/BB/zf/RCwD/0cuA/9NLgT/UTIF/1Q5CP9XRA7/Vk8V/1RaG/9RZiD/TnIl/0t9&#10;Kf9IiCz/RpIu/0WbMP9EojL/Q6kz/0KwNP9CtzX/Qb82/0HJNv9A1zf/QOU3/UDwN/pA+Df3Qf82&#10;9kH/N/JB/zjsQ/856kT/OepE/znqRP856kT/OepE/zn/RSsD/0ksA/9QLAT/VS8F/1k3CP9cQg7/&#10;W00V/1hXG/9WYyD/Um8l/096Kv9MhS3/So8w/0iYMv9HnzT/RqY1/0WtNv9FtDf/RLw4/kTGOPxE&#10;0jn5Q+I59kTuOfNE9znxRP8570T/OutF/zvkRv8840b/PONG/zzjRv8840b/PONG/zz/RisD/00p&#10;A/9UKQT/WSwF/141B/9hQA3/YUoU/15UGv9aXyD/V2sm/1R2Kv9RgS7/Tosx/kyUNPxLnDX7SqM3&#10;+kmqOPhIsTn3SLk69kfCO/VHzTvyR9877kfsO+tI9jvpR/8950f/PuFI/z/aSv9A2Er/QNhK/0DY&#10;Sv9A2Er/QNhK/0D/RyoD/1AnA/9YJgP/XioE/2MzB/9mPQ3/ZkcT/2RRGv9gWyD/XGcm/VlyK/pW&#10;fS/4U4cz9lGQNfRQmDfyTp858U2mO+9MrTzuTLU97Eu+PetLyj7pS9w+5UzqPeJL9T/fS/5B3Er/&#10;QtRM/0PNTf9Dy07/Q8tO/0PLTv9Dy07/Q8tO/0P/SigD/1QkA/9cIwP/YygE/2gwBv9sOwv/bEQS&#10;/2pOGf5mWB/5YWIl9V5tK/JbeDDvWII07FaLN+pUlDnoU5s75lGjPeVRqj7jULI/4U+7QOBPx0De&#10;T9hB2U/oQdRP9EPQTv5Fzk7/RshQ/0bCUf9HwFH/R8BR/0fAUf9HwFH/R8BR/0f/TSUC/1chAv9g&#10;IAP/aCYD/24uBf9yOAr/ckEQ/XBLF/dtVB3yaF4k7WRpKulhdDDlXn404luHOOBZjzvdV5c+21Wf&#10;QNhUpkLVU65D0lK3RNBSwkXOUtBGy1LlRshS8kjFUv1JwlL/SrxU/0q3Vf9KtlX/SrZV/0q2Vf9K&#10;tlX/SrZV/0r/UCMC/1seAv9kHgL/bSQD/3MrBP93NQj+eD4O9ndHFPB0UBvqb1oi5GtlKeBnby/b&#10;Y3k11mCCOtJdij7PW5JBzFmaQ8pYoUXIV6lHxlayScRWvErCVclLv1XfS7xW7ky5VvpNt1b/TbJY&#10;/02uWf9NrFn/TaxZ/02sWf9NrFn/TaxZ/03/UyAC/14cAv9oHAL/cSIC/3goA/98MQf4fjoL8H1D&#10;Eel6TBjidlcf3HJhKNRtay/PaXQ2y2V9O8dihUDEYI1DwV6VRr9dnEi8W6RLulqtTLhZt062WcNP&#10;tFnVT7Fa6lCuWvdQrFr/UKhb/1CkXP9QpF3/T6Rd/0+kXf9PpF3/T6Rd/0//Vh4C/2EZAv9sGgL/&#10;dSAC/3wlA/2BLgXzhDcJ6oQ/DuKBSBXbfVMd0XddJ8tyZzDGbnA3wmp4PL5ngEG6ZYhFt2OQSLRh&#10;mEuyX59Nr16oT61dslGrXb5SqV3OU6Zd5VOkXvRTol7/U59f/1KcYP9Sm2D/Uptg/1KbYP9Sm2D/&#10;Uptg/1L/WBwC/2QXAf9wGQH/eR0B/4AjAviGKgPtiTIG5Io7CtyIRRLRglAcyn1aJsR4Yy++c2w3&#10;uW90PbVsfEKyaoRGrmeMSqtlk02oZJtPpWKkUqNhrlShYblVn2HIVp1h4VabYvFVmWL9VZdj/1SV&#10;ZP9UlGT/U5Rk/1OUZP9TlGT/U5Rk/1P/WhoC/2cVAf9zFwH/fRsB/4QgAfOKJgLoji4E35A2B9SM&#10;QRHLh00bxIJXJr19YC+3eGk2snRxPa5xeEKqboBHpmyISqNqj06gaJhRnWegU5pmqlWYZbVXlWXE&#10;WJRl21iSZu9XkWb8V49n/laOZ/5VjWj+VY1o/lWNaP5VjWj+VY1o/lX/XBgB/2kTAf92FgH/gBkB&#10;/YgdAe+OIgHkkykC2pQxBs6QPw/Gi0savoZVJbeBXi6xfWY2rHluPKd2dUKjc31Hn3CES5xujE6Y&#10;bJRSlWudVJJqp1eQabJZjWnAWoxp1VqKauxZimr6WIlr/VeHa/1Wh2v+Vodr/laHa/5Wh2v+Vodr&#10;/lb/XhcB/2wSAf94FAH/gxcA+YsaAOuSHQHgmCMB05gvBcqUPQ7Bj0kZuYpTJLKGWy2sgWQ1pn5r&#10;PKF6ckKdd3pHmXWBS5VziU+RcZFSjm+aVYtupFiIba9ahm29W4Rt0FuDbulag274WYJv/FiCb/1X&#10;gm/9V4Jv/VeCb/1Xgm/9V4Jv/Vf/YBUB/24RAf97EwD/hhQA9o8WAOeWGADbnBwAz5stBMWXOw28&#10;k0cYtI5RI62KWSynhmE0oYJpO5x/cEGXfHdGk3l+S493hk+LdY5SiHOXVYRyoViCcaxaf3G6XH5x&#10;zFx9cudbfXL2Wnxy/Fl8cvxXfHL9V3xy/Vd8cv1XfHL9V3xy/Vf/YhQB/3ERAf99EQD/iBIA8pIS&#10;AOOaEgDVnxkAyp4rBMGbOQy4l0UXsJJPIqmOWCuiil8znIZnOpeDbkCSgHVFjX58Sol8hE6FeoxS&#10;gniVVn53n1h7dqpbeXW4XHd1ylx3duVcd3f1Wnd2+1l3dvxYd3b8V3d2/Fd3dvxXd3b8V3d2/Ff/&#10;ZBIB/3MQAP+AEAD/ixAA75UOAN+eDQDQohcAxqEpA72eNwu0mkMWrJZNIKSSViqdjl4yl4tlOZKI&#10;bECNhXNFiIN6SoSAgU6Af4pSfH2TVXh8nVh1e6hbc3q2XHF6x1xxeuJccXvzWnF7+1lyevxYcnr8&#10;WHJ6/FhyevxYcnr8WHJ6/Fj/ZxEB/3UPAP+DDgD0jg0A25kKANShCwDMpBUAwqQnA7iiNgqwnkIV&#10;p5pMH6CXVCmZk1wxk5BjOI2Naj+IinFEg4h4SX6Gf016hIhRdoKRVXOBm1hvgKZabX+0XGt/xVxr&#10;gN9ca4DyWmuA+1lsfvxYbX78WG1+/FhtfvxYbX78WG1+/Fj/aRAB/3gOAP+FDADikggA1ZsJAM6j&#10;CQDHqBIAvaglArSmNAmrokATo59KHpubUieUmFowjpVhN4iSaD2CkG9Dfo52SHmMfUx1ioVQcYiO&#10;VG2HmVdqhqRZZ4WxW2WFwltlhdxbZYXwWmaF+1lng/xYZ4P8V2eD/Fdng/xXZ4P8V2eD/Ff/bA4A&#10;/3sMAPKJCQDZlQYAz54IAMmmCADBqxAAuKsiAq+qMgimpz4SnqRIHJahUSWPnlguiJtfNYKZZjx9&#10;lm1BeJR0RnOSe0tvkINPa4+MUmeOllVkjaJYYYyvWV+MwFpfjNlZX4zuWV+M+1hhiv1XYYn9V2GJ&#10;/Vdhif1XYYn9V2GJ/Vf/bwwA/38JAN+NAwDSmAYAyqIGAMKpBgC6rw4AsrAgAamuLwahrDwQmKlG&#10;GpGnTyOJpFYsg6JdM32fZDl3nWs/cptxRG6aeUhpmIFMZZeKUGGVlFNelaBVW5StV1qUvVhZlNRX&#10;WZTsV1mT+VZbkf5VW5D+VVuQ/lVbkP5VW5D+VVuQ/lX/cwkA9YQEANiRAwDMnAUAw6UFALutBACz&#10;swwAq7UcAaO0LAWbsjkOkrBEF4qtTSCDq1QpfalcMHenYjZxpWk8bKRvQWiid0VkoX9JX5+ITFye&#10;kk9Ynp5SVp2rU1SdvFRTndFUU53rU1Oc+FNUmv9TVJn/U1SZ/1NUmf9TVJn/U1SZ/1P/eAYA4YkA&#10;ANCWAgDGoQMAvKkDALOwAQCruAgApLoYAJy6KQOUuTYLjLdBFIS1Sh18s1IldrFaLHCvYDJrrmc4&#10;Zq1uPGKrdUBeqn1EWqmGSFaokUpTqJ1NUaeqTk+ouk9OqM9PTqfpT02m909Npf9PTqT/T06k/09O&#10;pP9PTqT/T06k/0/6fwAA2I4AAMmbAQC+pQIAtK0BAKu1AAChvwQAm8EUAJTBJQKMwDMIhL8+EXy9&#10;SBl1vFAhb7pYJ2q5Xy1luGUyYLdsNly2dDpYtXw+VbSFQVG0kEROs5xGTLOpSEqzuUhJtM5ISbPp&#10;SEix9klIsP9KSLD/Skiw/0pIsP9KSLD/Skiw/0rihgAAzpQAAMKhAAC2qQAAq7EAAKG6AQCYwwUA&#10;kMkQAIrJIAGDyS8Fe8g7DXTHRRRuxk4baMVWIWPEXSdew2QrWsJrL1bBcjNTwXs2T8CEOUzAjzxK&#10;wJs+R8CoP0bAuEBFwM1ARcDoP0S+9kFDvf9CQ7z/Q0O8/0NDvP9DQ7z/Q0O8/0PWjQAAxpsAALil&#10;AACtrgAAorYAAJi/AgCNyAYAg9ELAH/SGgB50ioDctI3CGzRQg9m0UsVYdBTGlzPWx9Yz2IjVM5p&#10;J1HOcSpNznotSs6DMEjOjjJFzpo0Q86oNULOuDZBz801Qc7oNUDN9Tc/y/45Psv/OT7L/zk+y/85&#10;Psv/OT7L/znKlgAAvKIAAK+qAACjswAAmLwAAI3GAwCCzwcAeNkLAHPeGABu3iYCaN4zBWLePgpd&#10;3kgPWd5QFFXeWBdR3mAbTt5nHkvdbyBI3ngjRt6BJUPejCdB3pgpP96mKj7ftSo94MgqPd/jKjzd&#10;8Ss73PstOtz9Ljrc/S463P0uOtz9Ljrc/S7AnwAAsacAAKSwAACYugAAjcMAAIHNAgB21wcAbugP&#10;AGnoGwFj6CcCXukyBVjpOwhU6UQMT+pMD0zqUxJJ6lsVRupiF0TrahlB63IbP+t7HTzrhh467JEg&#10;OOyeITftrCI27bsjNe7PIzTu5iM06/UjNOv4IzTr+CM06/gjNOv4IzTr+COzpQAApq0AAJm3AACN&#10;wQAAgMsAAHXVAQBp4QYAZPMRAF7zHAFZ9CYCVPQwBE/1OAZL9UAIR/ZHCkT2TgxB91UOP/dcDzz3&#10;YxE6+GoTN/hzFDX4fRYz+YgXMfmUGC/6oRku+q8aLfu+Giz7zxsr++cbK/vrGyv76xsr++sbK/vr&#10;Gyv76xuoqgAAmrQAAI2/AACAyQAAdNMAAGfeAABe8ggAWf4RAFP/GgFO/yMCSf8rA0X/MwRB/zoF&#10;Pv9BBjv/Rwc4/04INf9UCTP/Wgkx/2EKL/9pCyz/cgwq/30NKP+IDib/lQ8l/6EQJP+uESP/uhIi&#10;/8oSIv/QEiL/0BIi/9ASIv/QEiL/0BKcsgAAjrwAAIHHAABz0QAAZ90AAFnjAABT/QYATf8OAEj/&#10;FgBD/x4BP/8mAjr/LQI3/zMDM/85AzD/PwQu/0QEK/9KBSn/UAUn/1YGJP9dBiL/ZQcg/24HHf95&#10;CBv/hQga/5IJGf+eCRj/qAkX/7MJF/+3CRf/twkX/7cJF/+3CRf/twmQugAAgsUAAHTQAABn3AAA&#10;WOMAAE3wAABH/wIAQv8MADz/EQA4/xgBNP8fATD/JQEs/ysCKf8wAiX/NQIj/zoCIP8/Ax7/RAMc&#10;/0kDGf9PAxf/VgQV/14EEv9oBBH/cgUP/34FDv+KBQ7/lAUN/54FDf+iBQ3/ogUN/6IFDf+iBQ3/&#10;ogX/OS8C/zwwA/9BMQP/RDQE/0Q6Bv9ERQj/RVEM/0NdEf9BaRb/PnYZ/zyBHP86jB7/OZYg/zie&#10;If83pSP/N6sj/zayJP82uSX/NsAl/zXKJv811yb/NeUm/zXvJv81+Cb/Nv8m/jb/Jvw2/yb8Nv8n&#10;+jb/KPo2/yj6Nv8o+jb/KPo2/yj/OS8C/z4vA/9ELwP/RjIE/0g4Bv9IQwj/SE8N/0dbEv9EZxb/&#10;QnMa/z9/Hf89ih//PJMh/zubI/86oiT/Oakl/zmwJv84tib/OL4n/zjHJ/840yj/OOMo/zjtKP44&#10;9yj7OP4n+Tn/J/g4/yn4OP8q9jj/KvY4/yr2OP8q9jj/KvY4/yr/Oi8C/0EsA/9GLAP/Si8E/0w3&#10;Bf9NQQj/TEwN/0tYEv9IZBf/RnAb/0N8Hv9BhyD/P5Aj/z6YJP89oCX/PaYm/zytJ/88tCj/O7sp&#10;/zvEKf87zyn+O+Aq+zvrKvg79Sn2PP4p9Dz/KvM7/yvyO/8s7zv/Le87/y3vO/8t7zv/Le87/y3/&#10;PC0C/0QpAv9KKQP/TiwE/1E0Bf9SPgj/UkoN/1BVEv9NYRf/Sm0b/0h4H/9FgyL/Q40k/0KVJv9B&#10;nSf/QKMo/0CqKf4/sSr9P7gr/D/BK/o/yyv3P9ws9T/pLPE/9CvvP/0s7T//Lew+/y/rPv8w5z//&#10;MOc//zDnP/8w5z//MOc//zD/QCoC/0gmAv9OJgP/UikD/1YyBf9XPAf/V0cM/1VREv9SXRf/UGkc&#10;/010IP9KfyP9SIkm+0eRKPpGmSn4RaAq90SnK/VErSz0Q7Ut80O9LfJDyC7wQ9cu7EPnLulE8y3m&#10;Q/ww5EL/MeNC/zLhQv8z3EP/NNxD/zTcQ/803EP/NNxD/zT/QycC/0sjAv9SIgL/WCcD/1wvBP9d&#10;OQf/XkMM/1tOEf9YWBf+VWQc+lJvIPdQeiT0TYQn8kyNKfBKlSvvSZwt7UmjLuxIqi/qR7Ev6Ue6&#10;MOdHxTDmR9Iw4kjlMN9H8jLbR/s02Eb/NdVG/zbSRv83zUj/N81I/zfNSP83zUj/N81I/zf/RiQC&#10;/08gAv9WHwL/XSQD/2EsBP9jNQb/ZEAL/2JKEPpeVBb1W18c8VhrIO5VdSXrU38o6FGIK+ZPkS3k&#10;Tpgv4k2gMOFMpzHfTK4y3Uu3M9tLwjTZSs811UvkNdBL8DbNSvs4ykr/OshK/zrGS/87wUz/O8FM&#10;/zvBTP87wUz/O8FM/zv/SiEC/1MdAv9bHAL/YiIC/2cpA/9pMgX/ajwJ+WhGD/JlUBXtYVsa6F5m&#10;IORbcSXhWHsp3laELNtUjC/YUpQy1FGbNNJQozXQT6o3zk6yOMxOvDnKTsk6yE7dOsRP7TvBTvk9&#10;vk7/PbxO/z66T/8+tlD/PrZQ/z62UP8+tlD/PrZQ/z7/TR4C/1YaAf9fGgH/ZyAC/2wmAv9vLgT5&#10;cDgH8m9CDOtsSxLlaVcZ32ViH9phbCXUXXYq0Ft+L81ZhzLKV481yFaWN8ZUnTnEU6U7wVOtPL9S&#10;tz69UsM/vFLTP7lS6D+1UvZBs1L/QbFT/0GvU/9BrFT/QaxU/0GsVP9BrFT/QaxU/0H/UBwB/1oX&#10;Af9kGAH/bB0B/3EjAv11KgPzdjMF63Y9CuNzRw/cb1MX1GteH85mZybKY3ErxmB5MMJegTS/XIk3&#10;vVqROrpZmDy4WKA+tleoQLRWskKyVr1DsFXMQ61W40SrVvNEqFf+RKdX/0SlWP9Eolj/RKJY/0Si&#10;WP9Eolj/RKJY/0T/UxkB/10UAf9oFgH/cBoB/3YgAfd6JgLtfC4D5Hw4B9x6RA3SdU8Wy3BaHsZs&#10;YybBaGwsvWZ1MbljfTW2YYQ5s1+MPLBdlD+uXJtBq1ukQ6larUWnWrhGpVnHR6Na3kehWu9Hn1v8&#10;R51b/0ebXP9Gmlz/Rppc/0aaXP9Gmlz/Rppc/0b/VRcB/2ASAf9rFAH/dBcA/3ocAfJ/IgHngSkC&#10;3oIzBNN/QAzLekwVxHZWHr5xYCW5bmgstGtxMrFoeTatZoA6qmSIPadij0ClYJdDol+gRZ9eqUed&#10;XrRJm13CSpld1kqXXuxKll/6SZVf/0mTYP9IkmD/R5Jg/0eSYP9HkmD/R5Jg/0f/WBUB/2MRAf9u&#10;EgD/dxUA+34YAO2DHQDihyMB1ocuA8yDPQvFf0kUvXtTHbd2XSWyc2UsrW9tMqltdTemanw7omiE&#10;Pp9mjEGcZZREmWOcR5dipkmUYrBLkmG+TJBh0EyPYuhMjmP4S41j/0qMZP9Ji2T/SYtk/0mLZP9J&#10;i2T/SYtk/0n/WhMB/2YQAP9xEQD/ehIA94IUAOiHFwDdixwA0IssA8eIOwq/hEcTuH9RHLF7WiSs&#10;d2Irp3RqMaNxcjafb3k7m22AP5hriEKVaZBFkmiZSI9mokqMZq1MimW6TYhlzE6HZuZOhmf2TIZn&#10;/0uFaP9LhGj/SoRo/0qEaP9KhGj/SoRo/0r/XBIB/2gPAP90EAD/fRAA84UQAOSLEQDWjxcAy44q&#10;AsKMOAm6iEQSs4RPG6x/WCOnfGAroXhoMZ11bzaZc3Y7lXF9P5JvhUKObY1Fi2yWSIhroEuFaqpN&#10;g2m3ToFpyE+AauNPgGv0Tn9r/0x/a/9Lf2v/S39r/0t/a/9Lf2v/S39r/0v/XhAB/2sOAP92DgD7&#10;gA0A6ogNANuPDADQkhUAx5InAr6PNgi2jEIRrohNGqiEViKigF4qnH1lMJd6bDWTd3M6j3V7Poxz&#10;gkKIcotGhXCTSYJvnUx/bqhOfW61T3ttxlB6buBQeW/yTnlv/k15b/9MeW//S3lv/0t5b/9LeW//&#10;S3lv/0v/YA8A/20NAP95DADugwsA24sJANSRCgDMlRMAwpUlArmTNAexj0EQqoxLGaOIVCGdhFwp&#10;l4FjL5J+ajWOfHE5inp4PYZ4gEKDdohFf3WRSXxzm0x5cqZOdnKzUHVyw1Bzct1QdHPwT3Rz/U10&#10;c/9MdHP/THRz/0x0c/9MdHP/THRz/0z/Yg4A/28MAPx7CgDehgYA1Y4IAM+UCQDHmBEAvpgjAbWW&#10;Mgatkz8PppBJGJ+MUiCYiVook4ZhLo6DaDSJgW85hX92PYF9fkF9e4ZFenmPSXZ4mUxzd6ROcXex&#10;UG92wVBud9lQbnfvT253/E5ud/9Nb3f/TG93/0xvd/9Mb3f/TG93/0z/ZA0A/3IKAPB+BgDaiAUA&#10;0JAHAMqXCADCmxAAuZshAbGaMAaplz0OoZRHF5qRUB+UjVgnjotfLYmIZjOEhm04gIR0PXuCe0F4&#10;gIRFdH+NSHF9l0ttfKJOa3yvT2l7vlBofNVQaHztT2l8+05pfP9Nanv/TGp7/0xqe/9Manv/TGp7&#10;/0z/ZgoA/3UIAOGBAgDUiwUAy5MGAMSaBgC9ng4AtZ8fAayeLgWkmzsMnZhFFZaVTh6Pk1YliZBd&#10;LISOZDJ/i2s3eopyPHaIeUByhoFEb4WKR2uDlUpogqBNZYGsTmOBvE9igdFPYoHrTmOB+U1jgf9M&#10;ZID/S2SA/0tkgP9LZID/S2SA/0v/aQgA+3gEANyEAQDPjwQAxpcFAL+dBQC3oQwAr6McAKeiLASf&#10;oDkLmJ5DFJGbTByKmFQjhJZcKn+UYjB6kmk1dZBwOnGOdz5tjX9CaYuIRmWKkkliiZ5LX4iqTV6I&#10;uk5ciM5OXYjpTV2H+Exdh/9LXob/S16G/0tehv9LXob/S16G/0v/bQUA6nwAANWIAADKkgMAwZoD&#10;ALmgAwCxpgkAqacZAKKnKQOapTYJkqNBEouhShqEn1Ihfp1aKHmbYC50mWczb5duOGuWdTxnlH1A&#10;Y5OGQ2CRkEZckZxJWpCpS1iQuExXkMxMV5DnS1eP90pXjv9KWI7/SViO/0lYjv9JWI7/SViO/0n/&#10;cQEA4IAAAM+MAADElgIAu54CALKkAACpqgUAoqwVAJusJgKUqzQHjKo/D4WoSBd+plAeeKRYJXOi&#10;XituoWUwap9sNGWeczlhnXs8XpuEQFqajkNXmZpFVJmnR1KZtkhRmcpIUZjmSFGX9UhRl/9HUZb/&#10;R1GW/0dRlv9HUZb/R1GW/0f2dwAA2IUAAMmRAAC/mwEAtKIAAKuoAAChsAAAmrIRAJSzIgGNsjAF&#10;hbE8DH6vRhR4rk4bcqxWIW2rXCdoqWMsZKhqMGCncTRcpnk4WKWCO1WkjD5Ro5hAT6OlQk2jtENM&#10;o8hDTKPkQ0uh9ENLoP9ES6D/REug/0RLoP9ES6D/REug/0TjfQAAz4sAAMKWAAC3nwAAraYAAKOt&#10;AACZtQAAkLkOAIu6HgGEui0Dfbk5CXe4QxBxtkwXa7VTHWa0WiJis2EmXrJoK1qxby5WsHcyU7CB&#10;NU+vizhMr5c6Sq6kPEiusz1Hrsc9R67jPEat8z1Gq/4+Rav/P0Wr/z9Fq/8/Rav/P0Wr/z/agwAA&#10;x5EAALucAACvpAAApasAAJqyAACQugEAhsEJAIHCGAB7wigCdcI1Bm/BQAxpwEkSZL9RF1++WBxb&#10;vl8gV71mJFS8bidRvHYqTbt/LUq7ijBIu5YyRbujNEO7sjRCu8U1Q7viNEK58zVBuP03QLf/N0C3&#10;/zdAt/83QLf/N0C3/zfOiwAAv5gAALKhAACnqQAAnLAAAJG4AACGwAIAe8gHAHTLEgBwzCIBa8sw&#10;A2bLPAdhy0UMXMpOEVjKVhVUyl0ZUclkHE7JbB9LyXQiSMh+JEXIiCdDyJUoQciiKj/IsSs+ycQr&#10;PsnhKj7H8is9xvwtPMX/LjzF/y48xf8uPMX/LjzF/y7EkwAAtp8AAKmmAACdrgAAkrcAAIa/AAB7&#10;xwMAcM8HAGfWDQBk1xoAYNgqAVzYNgNY2EEGVNhKClDYUg1N2FoQStdiE0fXaRZF13IYQtd8GkDY&#10;hxw92JMePNihHzrZsCA52cMgOdnfIDnX7yA41fkiN9T/IzfU/yM31P8jN9T/IzfU/yO5nAAAq6QA&#10;AJ+sAACTtQAAh74AAHvGAABwzgMAZdYHAF3jDgBa4xsAVuMnAVLkMgJO5DwESuREBkflTQhF5VUK&#10;QuVcDEDlZA4+5mwQO+Z2EjnmgBQ354wVNeeZFjTnqBcy6LgYMujMGDHo5Rgx5vQYMeX8GDHl/Bgx&#10;5fwYMeX8GDHl/BiuogAAoaoAAJSzAACIvQAAe8YAAG/OAABj1gEAWN4FAFTuEABR7xsATe8mAUnw&#10;LwJF8DgDQfE/BD7xRwU88k4GOvJVBzfyXAg182QJM/NtCjH0dwwv9IINLfSPDiv1nQ8q9qsQKfa8&#10;ECj2zhEn9+YRJ/XxESf18REn9fERJ/XxESf18RGjqAAAlrIAAIi7AAB7xQAAb84AAGLXAABW3gAA&#10;TvAHAEr6EABG+xkAQvsiAT/8KgE7/TICOP05AjX+PwMy/kYDMP9MBC7/UwUr/1oFKf9iBif/awYk&#10;/3YHI/+CCCH/kAgg/50JH/+rCR7/ugkd/8kJHP/dCRz/3Qkc/90JHP/dCRz/3QmYsAAAiroAAHzE&#10;AABvzQAAYtgAAFXeAABJ5AAARPsFAD//DgA7/xUAOP8cADT/JAEx/ysBLf8xASr/NgIn/zwCJf9C&#10;AiP/SAIg/04DHv9VAxz/XQMZ/2cEF/9yBBX/fwQU/4wFE/+aBRL/pgUR/7IFEf+8BRH/vAUR/7wF&#10;Ef+8BRH/vAWMuAAAfcIAAG/MAABi2AAAVN8AAEflAAA+8QAAOf8BADT/CwAw/xAALP8WACn/HAAm&#10;/yIAIv8nAR//LAEc/zEBGv82ARj/PAEV/0EBE/9IAhH/TwIQ/1cCDf9hAgz/bAIK/3kCCf+GAwj/&#10;kgMH/50DBv+lAwb/pQMG/6UDBv+lAwb/pQP/MTEC/zYuAv86LwL/OzID/zs5BP87QwX/OU8H/zhc&#10;Cv82aA3/NHQQ/zKAEv8xixT/MJQW/zCbF/8vohf/L6gY/y6vGf8utRn/LrwZ/y7FGv8uzxr/LuAa&#10;/y7rGv8u9Br/Lvwa/C//Gfsv/xr6Lv8b+i7/HPou/xz6Lv8c+i7/HPou/xz/My8C/zksAv89LQL/&#10;PjAD/z82BP8/QQX/PU0H/zxZCv86ZQ7/OHIR/zZ9E/81iBX/NJEX/zOZGP8zoBn/MqYZ/zKsGv8x&#10;sxr/Mbob/zHCG/8xzBv/Md0b/zHpG/0x8xv6Mvsb+DL/G/cy/xz2Mf8d9TH/HvUx/x71Mf8e9TH/&#10;HvUx/x7/NSwC/zwqAv9AKgL/Qi0D/0M0BP9EPwX/QkoH/0FWCv8/Yg7/PW4R/zt6FP85hBb/OI4Y&#10;/zeWGf82nRr/NqQb/zWqHP81sBz/Nbcd/zW/Hf81yR38Ndgd+jXnHfc18R30Nfod8jX/HvE1/x/w&#10;Nf8g7zT/Ie80/yHvNP8h7zT/Ie80/yH/OCoC/z8nAv9DJgL/RikC/0kyA/9JPAX/SEcH/0ZTC/9E&#10;Xw//QmoS/0B2Ff8+gBj/PIoZ/zySG/87mhz9OqAd/DqnHfs5rR76ObQf+Tm8H/g5xh/2OdMf8jnk&#10;H+858B/sOvof6jn/Iek5/yPoOf8k5zn/JOc5/yXnOf8l5zn/Jec5/yX/PCcC/0MjAv9IIgL/TCYC&#10;/08vA/9QOQX/TkMH/0xPC/9KWw//SGYT/0VxFvxDfBn6QoYb+EGOHPZAlh71P50f8z+jIPI+qiDx&#10;PrEh8D65Ie4+wyHtPs8h6j7iIeY/7yHjPvkj4T3/Jd89/yfePf8o3D3/KNw9/yjcPf8o3D3/KNw9&#10;/yj/PyMB/0cgAf9MHgH/USQC/1UsA/9WNQT/VT8G/1NKCv5QVg/6TmIT9kttF/NJdxrwR4Ec7kaK&#10;HuxFkiDrRJkh6UOgIuhDpyPmQ64j5UK2JORCwCTiQ8wk30PgJNtD7SXWQvgo00L/KtFC/yvPQf8r&#10;zkH/LM5B/yzOQf8szkH/LM5B/yz/QyAB/0ocAf9QGwH/VyEB/1soAv9cMgP/WzsG/FlGCfZWUQ7x&#10;VF0T7VFoF+lPchrmTXwd5EuFIOJKjiHgSZUj3kicJNxHoybaR6sn2EazKNVGvCjTRsgp0UbcKs1H&#10;7CrJRvcsx0b/LsRG/y/DRv8vwkb/L8FG/y/BRv8vwUb/L8FG/y//Rh0B/04YAf9WGAH/XB4B/2Al&#10;Av9iLQP8YjcF9GBBCO5dTA3oWlgS41hjF99VbhvbUncf2FCAItRPiSTRTZAnz0yXKM1MnirLS6Yr&#10;yUqtLMdKty3GSsIuxErRL8FL5y+9SvQxu0r/MrhK/zK3S/8ztkv/M7ZL/zO2S/8ztkv/M7ZL/zP/&#10;ShoB/1IVAf9aFgH/YRsB/2YhAf5oKQL0aDID7Gc8BuVkSAvfYVQQ2V5eF9JbaRzOWHIgy1Z7JMhU&#10;gyfFUosqw1GSLMFQmS6/T6EvvU+oMbtOsTK5Trwzt07KNLVO4TSyTvE1r0/9Nq1P/zasT/82q0//&#10;NqtP/zarT/82q0//NqtP/zb/TRcB/1USAf9fFAD/ZhgA/2sdAfhtJAHtbiwC5W02BN1rQwjUZ08Q&#10;zWRaF8hgZB3EXW0iwVt2Jr1Zfim7V4UsuFaNL7ZVlDG0VJwzslOkNLBSrTatUrc3rFLFOKpS2jin&#10;Uu05pVP6OaNT/zmiU/85oVT/OKFU/zihVP84oVT/OKFU/zj/TxQB/1kQAP9jEgD/ahQA/28ZAPJy&#10;HwDmdCYB3XQxAtNxPwjLbUsPxWlWF8BmYB27Y2kit2BxJ7ReeSuxXIAurluIMaxZjzOqWJc1p1ef&#10;N6VXqDmjVrM6oVbAO59W0jydVuk8m1f4PJpX/zyZWP87mFj/O5hY/zqYWP86mFj/OphY/zr/UhIB&#10;/1wOAP9mEAD/bREA+nMUAOt3GADgeR8A1HktAst2PAfEckgOvm9TFrhrXB2zaGUir2VtJ6xjdSup&#10;YXwvpl+EMqNeizWhXZM3nlybOZxbpDuZWq89l1q7PpZazD+UWuU/klv1PpFb/z6QXP89kFz/PI9c&#10;/zyPXP88j1z/PI9c/zz/VREA/18NAP9pDgD/cQ4A9XcQAOZ7EQDZfRgAzn0qAsV7OQa+d0UOt3RQ&#10;FbFwWRytbWIiqGppJ6VocSyhZngvnmSAM5tihzaYYY84lmCYO5NfoT2RXqs/j164QI1eyEGLXuFB&#10;il/zQIlf/z+JYP8+iGD/Pohg/z2IYP89iGD/PYhg/z3/Vw8A/2IMAP9sDAD4dAwA6XoMAN5+DADS&#10;gRUAyIEnAcB/Nga4fEINsnhNFax1Vhuncl8iom9mJ55sbiybanUwl2h8M5RnhDaRZYw5jmSVPIxj&#10;nj6JYqhAh2K1QoVixUKEYt5Dg2PxQoJj/UGCZP9AgmT/P4Jk/z+CZP8/gmT/P4Jk/z//WQ4A/2QL&#10;AP9uCgDqdwgA230IANSCCgDMhBIAw4UkAbuDNAWzgEAMrXxLFKZ5VBuhdlwhnHNkJphxayuUb3Iv&#10;kW15M45rgTaLaok5iGiSPIVnmz+CZqZBgGayQ35mwUR9ZtlEfGfvQ3xn/EF8aP9AfGj/QHxo/z98&#10;aP8/fGj/P3xo/z//WwwA/2cJAPdxBwDeegUA1IAHAM6FCQDHhxEAvogiAbaHMQSvhD4LqIFJE6J9&#10;Uhqcelogl3dhJpN1aCuPc28vi3F3M4hvfjaFboY6gm2PPX9rmT98a6NCeWqwQ3hqv0R2atRFdmvt&#10;Q3Zr+0J2a/9Bdmz/QHZs/0B2bP9Admz/QHZs/0D/XQoA/2kHAOx0AwDafAQA0IMGAMmIBwDDig8A&#10;uosgAbKKLwSriDwKpIVHEp2BUBmYflgfk3xfJY55ZiqKd20uhnV0MoJ0fDZ/coQ5fHGNPXlwlkB2&#10;b6FCdG6uRHJuvUVwbtFFcG/rRHBv+kNxb/9BcW//QHFw/0BxcP9AcXD/QHFw/0D/XwgA/2sEAOF2&#10;AADUfwMAy4YFAMWLBgC+jQ0AtY8eAK6OLQOmjDoJn4lFEZmGThiTg1YejoBdJIl+ZCmFfGstgXpy&#10;Mn14eTV6d4I5d3aLPHN1lT9xdJ9CbnOsRGxzu0Vrc85Fa3PpRGtz+ENrc/9CbHP/QWxz/0Bsc/9A&#10;bHP/QGxz/0D/YQUA+m4BAN15AADQggIAx4kEAMCOBAC5kQwAsZIbAKmSKwOikDgIm41DD5SKTBeO&#10;iFQdiYVbI4SDYiiAgWktfH9wMXh+dzV1fH84cXuIPG56kj9reZ1BaHiqQ2Z4uERleMxFZXjnRGV4&#10;90NmeP9CZnj/QWZ4/0BmeP9AZnj/QGZ4/0D/ZAMA7nEAANh8AADLhQIAw4wDALuRAwCzlAkArJYY&#10;AKWWKAKdlDYHlpJBDpCPShWKjVIchItaIn+JYCd7h2csd4VuMHODdTRvgn03bIGGO2l/kD5mfptB&#10;Y36oQ2F9tkRgfclEX33lQ2B99kJgff9BYX3/QGF9/0Bhff9AYX3/QGF9/0D/ZwAA43QAANJ/AADH&#10;iAEAvo8CALaVAQCumAYAppoVAJ+aJgKYmTMGkZc/DIuVSBSFk1Aaf5FYIHqPXyV2jWUqcotsLm6K&#10;czJqiHs2ZoeEOWOGjjxghZk/XYSmQVuEtEJahMdDWoTjQlqD9EFbg/9AW4P/QFuD/z9bg/8/W4P/&#10;P1uD/z//agAA3ngAAM2DAADCjAAAuZMAALCYAACnnQIAoJ8SAJmfIwGTnjEFjJ08C4WbRhJ/mU4Y&#10;epdWHnWWXSNwlGMobJJqLGiRcTBlkHk0YY6CN16NjDpajJc9WIykP1aLskBUi8VAVIvhQFSK8z9V&#10;iv4/VYn/PlWJ/z5Vif8+VYn/PlWJ/z7vbwAA1nwAAMiHAAC9kQAAtJgAAKqcAACgogAAmaQQAJOl&#10;IAGMpC4DhaM5CX+iQw95oEwWdJ9TG2+dWiBqnGElZppoKWOZby1fmHcwW5eANFiWijdVlZU5UpWi&#10;O1CUsD1PlMM9T5TfPE+T8jxPkv08T5L/PE+R/zxPkf88T5H/PE+R/zzkdAAAz4EAAMKMAAC4lgAA&#10;rZwAAKOhAACYqAAAkKoNAIurGwCFqyoCfqo2BnipQQxyqEkSbadRGGmmWBxkpF8hYKNmJV2ibSlZ&#10;oXUsVqF+L1OgiDJPn5M1TZ+gN0uerzhKnsE4SZ7dOEmd8DhJnPw4SZv/OUmb/zlJm/85SZv/OUmb&#10;/znbegAAyIcAALySAACxmgAApqAAAJymAACRrAAAh7EIAIGyFgB8syYBdrIzBHGyPQlrsUcOZrBP&#10;E2KvVhherl0cWq1kIFesayNUrHMmUKt8KU2qhixKqpIvSKmfMEaprTJFqb8yRKraMkSo7zJDp/sz&#10;Q6b/M0Ol/zRDpf80Q6X/NEOl/zTQgQAAwY4AALWYAACpnwAAnqUAAJOsAACIsgAAfLkCAHa6EQBy&#10;uyEAbrsuAmi7OgZkukMKX7pMDlu5UxJXuFoWVLhhGVG3aRxOt3EfS7Z6Iki2hCVFtpAnQ7WdKUG1&#10;rCpAtr4qP7bYKj+07io+s/osPbL/LT2x/y09sf8tPbH/LT2x/y3HiQAAuZUAAKydAAChpAAAlqsA&#10;AIqyAAB/uAAAc78DAGrEDABnxRoAY8UoAV/FNQNbxT8FV8VICVTEUAxQxFgPTcRfEkrDZhVIw24X&#10;RcN4GkLDghxAw44ePsOcHzzDqyA7w7whOsPVITvC7iE5wPkiOL//JDi//yQ4v/8kOL//JDi//yS9&#10;kQAAsJsAAKSiAACYqgAAjLEAAIC5AAB1vwAAasYEAF7MCABZzxIAV9AhAFXQLgFR0DkCTtBDBEvQ&#10;TAZJ0FMIRtBbC0PQYw1B0GsPPtB1ETzRgBM60YwUONGaFjbRqRc10bsXNNLSFzXQ7BY0z/cYM87/&#10;GjPO/xozzv8aM87/GjPO/xqzmQAApqEAAJqpAACOsQAAgbkAAHXAAABqxwAAXs0DAFTUCABM3Q0A&#10;St0YAEjeJgBG3jIBRN88AkLfRQM/300EPeBVBTvgXQY54GYIN+BvCTXhegoz4YYMMeGUDTDiow4u&#10;4rMOLuPHDi3j4w4t4PIOLN/7Dyzf/RAs3/0QLN/9ECzf/RCooAAAnKcAAI+wAACDuAAAdsEAAGrJ&#10;AABezwAAU9UBAEncBgBF6Q8AQukZAEDqJAA96i4AOus2ATjsPgE27EYCM+1NAzHtVQMv7l0ELe5l&#10;BSvucAUp73sGKO+JBybwlwcl8KcIJPG4CCPxzAgi8uUIIvDzCCLv9Qgi7/UIIu/1CCLv9QiepgAA&#10;ka8AAIS4AAB3wQAAaskAAF3QAABR1wAARt0AAD/qBQA89g4AOfYXADb3IAAz9ygAMfgwAC75NgEr&#10;+T0BKfpEASf6SgIl+1ICI/taAiD8YwMe/G4DHP17Axv+iQQZ/pgEGP+oBBf/twQW/8gEFv/gBBb/&#10;5AQW/+QEFv/kBBb/5ASTrgAAhbcAAHjAAABqyQAAXdIAAFDZAABE3wAAOuQAADX3AwAy/wwALv8S&#10;ACv/GgAo/yEAJv8nACP/LQAg/zMAHv85ARz/PwEZ/0UBF/9NARX/VQET/18BEf9qAhD/eAIO/4cC&#10;Dv+WAg3/pAIM/7ACDP++Agz/wgIM/8ICDP/CAgz/wgKHtgAAeb8AAGvJAABe0wAAUNsAAEPgAAA4&#10;5QAAL/AAACv/AAAn/wgAJP8OACH/EwAe/xkAG/8eABj/IwAV/ygAE/8tABH/MgAQ/zgADv8/AAz/&#10;RgEK/08BB/9ZAQT/ZQEB/3IBAP+BAQD/jwEA/5sBAP+nAQD/qQEA/6kBAP+pAQD/qQH/LC8B/zAs&#10;Af8yLAL/MzAC/zE2A/8wQQP/L00E/y1aBv8rZgf/KXMI/yh+Cv8niAv/J5EM/yeZDf8mnw3/JqUO&#10;/yarDv8msQ//JrgP/ybAD/8myQ//JtcP/ybmD/8m8A/+JvkP+yf/D/kn/w/5Jv8R+Cb/Efgm/xL4&#10;Jv8S+Cb/Evgm/xL/LiwB/zMpAf81KgL/Ni0C/zY0Av81PwP/M0sE/zJXBv8wZAf/LnAJ/yx7Cv8s&#10;hQz/K44N/yuWDv8qnQ//KqMP/yqpEP8qrxD/KbYQ/ym9Ef8pxxH/KdMR/injEfsq7xH4KvgQ9iv/&#10;EPQq/xL0Kv8T8yr/FPMp/xTzKf8U8yn/FPMp/xT/MSkB/zYmAf85JgH/OikC/zsyAv87PQP/OUgF&#10;/zdUBv81YAf/M2wJ/zJ3DP8wgg3/MIsO/y+TD/8vmhD/LqAR/y6mEf8urBL/LrMS/i66Ev0uxBL7&#10;Ls8T+C7hEvUu7RLxL/cS7y//E+4u/xXtLv8W7C7/F+wu/xfsLv8X7C7/F+wu/xf/NCYB/zkjAf89&#10;IwH/PiYC/0EvAv9BOQP/P0UE/z1QBv87XAj/OWgK/zdzDf82fg7/NYcQ/TSPEfw0lhL6M50T+TOj&#10;E/gzqRT3M7AU9jO3FPQzwBTzM8wU8DPeFO0z6xTpNPYV5zP/F+Yz/xjkMv8Z5DP/GuMy/xrjMv8a&#10;4zL/GuMy/xr/OCMB/z0gAf9BHwH/RSMB/0csAv9HNgP/RkAE/0RMBv9BWAj/P2QL+z5vDvk8eRD2&#10;O4MR9DqLE/M5kxTxOZkU8DigFe44phbtOK0W7Di0Fuo4vRbpOMkW5zjbFuM56hbgOPUY3Tj/Gts3&#10;/xzZN/8d1zf/HdY3/x7WN/8e1jf/HtY3/x7/OyAB/0EcAf9FGgH/SyAB/00oAf9OMgL/TTwE/0pH&#10;BvpIUwj2Rl8L8kRqDu9CdBHsQX4T6kCHFOg/jhXmPpYW5T6cF+M9oxjiPaoY4D2yGN89uxndPcYZ&#10;2z3YGtY96RrSPfUdzj3+H8w8/yDLPP8hyTz/Ick8/yHJPP8hyTz/Ick8/yH/PxwB/0UXAf9LFwH/&#10;UB0B/1MkAf9ULQL/UzcD91FCBfFOTQjsTFoL6EplD+VIbxHiR3kU30WCFt1EihfaQ5EZ2EKZGtVC&#10;nxvTQaYc0UGuHc9Btx7OQcEezEHQH8lC5R/FQvMhwkH+I8BB/yS+Qf8kvUH/Jb1B/yW9Qf8lvUH/&#10;Jb1B/yX/QhgB/0kTAP9QFAD/VhkA/1kgAf9aKAH3WjIC71g9BOhVSQfjU1UK3lFgDtlOahLUTHQW&#10;0Et8GM5JhBvMSIwcykeTHshHmh/GRqEhxEapIsJFsSPBRbwjv0XJJL1G3yW5Ru8mtkb7J7RG/yiz&#10;Rv8oskb/KLFG/yixRv8osUb/KLFG/yj/RhUA/00RAP9VEgD/WxYA/14bAPlgIwHvYCwB5l42A99c&#10;RAXYWVAK0VdbD8xUZRTIUm4YxVB3G8NPfx3AToYfvk2OIbxMlSO6S5wkuEqkJrZKrCe0SrYos0nD&#10;KbFJ1imuSuoqq0r4K6lK/yuoS/8rp0v/K6dL/yunS/8rp0v/K6dL/yv/SRIA/1AOAP9ZEAD/XxIA&#10;/2MWAPJlHQDnZSUA3mQxAdRiPwXNYEsKx11WD8JaYBW+WGkZu1ZxHLhUeR+2U4Eis1KIJLFQkCav&#10;UJcorU+fKatOqCupTrIsp06+LaZOzi6jTuYuoU/1Lp9P/y6eT/8unU//Lp1Q/y6dUP8unVD/Lp1Q&#10;/y7/TBAA/1QNAP9dDgD/Yw8A+WcRAOtpFQDfahwA02osActoOwTFZUcJv2JSD7pgXBW2XWUZsltt&#10;Ha9ZdSGsWHwjqlaDJqdViyilVJMqo1ObLKFToy6fUq0vnVK5MJtSyTGZUuIxl1PyMZZT/zGVVP8x&#10;lFT/MJRU/zCUVP8wlFT/MJRU/zD/Tw4A/1gLAP9gCwD7ZgwA8GsNAORtDgDWbhYAzG8oAcRtNwS9&#10;a0QJt2hPD7JlWBWuYmEaqmBpHqdecCGkXXgloVt/J59ahyqcWY4smliXLphXoDCVVqoyk1a1M5FW&#10;xTSQVt00jlfwNI1X/TOMWP8zjFj/MoxY/zGMWP8xjFj/MYxY/zH/UQwA/1sJAP9jCADragcA3W4I&#10;ANhxCgDPchMAxnMlAb5yNAO3cEEIsW1MDqxqVRSnZ14Zo2VlHqBjbSKcYXQlmmB7KJdegyuUXYst&#10;klyTMI9bnDKNWqY0i1qyNYlawTaHWtY2hlvtNoVb+zWFXP80hFz/M4Rc/zOEXP8zhFz/M4Rc/zP/&#10;UwoA/10GAPVmBADfbQMA1XIGANB1CQDJdhEAwHciALh2MQOxdD4Hq3FJDqZuUhShbFsZnWliHZln&#10;aiKWZnElk2R4KJBjfyuNYYcuimCQMIhfmTOFX6M1g16vNoFevjiAXtE4f1/qN35f+jZ+YP81fmD/&#10;NH5g/zR+YP80fmD/NH5g/zT/VQgA/2AEAOhpAADacAMA0HUFAMp4BwDDeg8Au3sfALN6LwKseDwH&#10;pnVGDaFzUBOccFgYl25gHZNrZyGQam4ljWh1KIpnfCuHZoQuhGSNMYFjljR/Y6E2fGKtN3piuzl5&#10;Ys45eGPoOHhj+Dd4ZP82eGT/NXhk/zV4ZP81eGT/NXhk/zX/VwUA/2IBAOFsAADUcwIAy3gEAMV7&#10;BQC+fQ0Atn4dAK9+LAKofDkGoXlEDJx3ThKXdFYYknJdHI5wZCCKbmskh2xyKIRreiuBaoIufmmK&#10;MXtolDR4Z582dmaqOHRmuTlzZss6cmbmOXJn9zhyZ/83cmj/NnJo/zVyaP81cmj/NXJo/zX/WQIA&#10;9mUAAN1uAADPdgEAx3sDAMB/BAC5gAwAsYIaAKqCKgKjgDcFnX1CC5d7SxGSeFQXjXZbG4l0YiCF&#10;cmkkgXFwJ35vdyt7bn8ueG2IMXZskjRza5w2cGqoOG5qtzptask6bGrkOm1r9Thta/83bWv/Nm1r&#10;/zZta/82bWv/Nm1r/zb/WwAA62cAANlxAADMeQAAw34CALuCAwC0hAkArYUYAKaFKAGfhDUFmYJA&#10;CpN/SRCNfVIWiXtZG4R5YB+Ad2cjfHVuJ3l0dSp2c30uc3KGMXBxkDRtcJs2a2+nOGlvtTpob8c6&#10;Z2/iOmdv9Dhob/83aG//Nmhv/zZob/82aG//Nmhv/zb/XgAA5GoAANN0AADIfAAAv4EBALeFAQCv&#10;hwcAqIkVAKGJJQGbiDMElIY+CY6ERw+JgVAVhH9XGn9+Xh57fGUieHpsJnR5cypxeHstbneEMGt2&#10;jjNodZk2ZnSlOGRzszlic8Q6YnPgOmJz8zhjc/83Y3P/NmNz/zZjc/82Y3P/NmNz/zb/YQAA4G0A&#10;AM93AADEfwAAu4UAALOJAACqiwMAo4wTAJyNIwGWjDADkIs8CIqJRQ6Eh04Tf4VVGHuDXB13gmMh&#10;c4BqJW9/cSlsfXksaXyCL2Z7izJjepc1YHmjN155sThdecI5XHndOV158ThdeP43Xnj/Nl54/zVe&#10;eP81Xnj/NV54/zX1ZAAA3HAAAMp6AADAgwAAtokAAK6NAACkjwAAnZEQAJeSIACRkS4DipA5B4SO&#10;Qwx/jUwSeotTF3WJWhtxiGEgboZoI2qFbydnhHcrY4N/LmCCiTFdgZQzW4ChNll/rzdXf8A4V3/a&#10;N1d/8DdYfv02WH7/NVh+/zVYfv81WH7/NVh+/zXpaAAA1HQAAMZ+AAC7hwAAso0AAKiRAACelAAA&#10;lpYOAJGXHACLlysChZY3BX+UQQp5k0kQdJJRFXCQWBlsj18daI5mIWWMbSVhi3QoXop9LFuJhy9Y&#10;iJIxVYefM1OHrTVSh741UYfWNVGG7jVShfs0UoX/NFKF/zNShf8zUoX/M1KF/zPjbAAAznkAAMGD&#10;AAC2iwAArJEAAKKVAACXmQAAj5sLAIqdGACEnScBfpw0BHmbPghzmkcNb5lPEmqYVhdml10bY5Vj&#10;Hl+UaiJck3IlWZJ7KFWRhStSkZAuUJCdME6QqzFMkLwyTJDTMkyP7TJMjvoyTI3/MUyM/zFMjP8x&#10;TIz/MUyM/zHccQAAyH4AALuIAACxkQAAppYAAJyaAACQnwAAh6IGAIGjFAB8pCMBd6QwA3KjOwZt&#10;okQLaKFMD2SgVBNgn1oXXZ5hG1mdaB5WnXAhU5x5JFCbgydNmo4pSpqbLEiaqS1HmbotRprQLUaY&#10;6y1Gl/kuRpb/LkaW/y5Glv8uRpb/LkaW/y7RdwAAwYQAALaOAACqlQAAoJsAAJWfAACKpAAAfakA&#10;AHerEABzqx4Ab6wsAWqrNwRlq0EHYapJC12pUQ9aqVgTV6hfFlOnZhlQp24cTaZ2H0qlgSFIpYwk&#10;RaWZJkOkqCdCpLgoQaTOJ0Gj6idAovgoQKH/KUCg/ylAoP8pQKD/KUCg/ynJfgAAuosAAK+UAACj&#10;mgAAmKAAAI2lAACCqgAAdbAAAGyzDABptBgAZbQnAWG0MwJetD0EWrRGB1azTgpTs1UNULNcEE2y&#10;YxNKsmsWR7F0GEWxfhpCsIodQLCXHj6wpiA8sLcgPLDMIDyv6CA7rvchOq3/Ijqs/yM6rP8jOqz/&#10;Izqs/yPAhgAAs5IAAKeZAACcnwAAkKYAAISsAAB5sQAAbbcAAGG8BQBdvRIAWr4gAFi+LQFUvjgC&#10;Ub5CBE6+SgZMvlIISb5ZCka+YAxEvmgOQb1xET+9fBM8vYgVOr2VFji9pBc3vbUYNr3KGDe85xc1&#10;u/YZNbr/GjS5/xs0uf8bNLn/GzS5/xu4jwAAqpgAAJ+fAACTpgAAh6wAAHuzAABvuQAAY74AAFjE&#10;BABQyAwATcgXAEzJJQBKyjEAR8o7AUXKRAJDykwDQcpUBD7KXAY8ymQHOstuCTjLeAo2y4UMNMuS&#10;DTLLog4xy7IPMMzHDzDL5Q4vyfUPLsj9ES7H/xIux/8SLsf/Ei7H/xKulwAAoZ4AAJWlAACJrQAA&#10;fLQAAHC7AABkwQAAWcYAAE7LAwBF0AgAPtUOAD3VGgA81iYAO9cxADnYOwA42UUBNtlNATXZVgIz&#10;2l4CMdpoAzDbcwQu238FLNuNBSrcnQYp3K0GKN3BBijd3gYn2+8HJtn5CCbY/gkm2P4JJtj+CSbY&#10;/gmknQAAmKUAAIutAAB+tAAAcbwAAGXDAABZyQAATc0AAEPTAQA62QYANeQNADPkFgAx5CAAMOUq&#10;AC7mMwAt5jwAK+dEACrnTAEo6FQBJ+hdASXpZwIj6XMCIuqBAiDqkQMf66EDHeuyAxzsxwMc7OED&#10;G+rxAxvp+QMb6fkDG+n5Axvp+QOapAAAjawAAH+1AAByvQAAZcUAAFnLAABM0AAAQdUAADjcAAAv&#10;4QIALfENACvxEwAo8hwAJvIkACTzKwAi9DIAIfQ5AB/1QQAd9UkAG/ZRABn3WgEX92UBFfhyART5&#10;gQET+ZIBEvqiAhH6swIQ+8YCEPvdAhD76QIQ++kCEPvpAhD76QKPqwAAgbQAAHO9AABmxgAAWc0A&#10;AEvTAABA2QAANd4AACzjAAAm8QAAJP4KACH/EAAf/xYAHP8cABn/IgAX/ygAFf8uABP/NQAS/zwA&#10;EP9DAA7/TAAN/1YAC/9iAAn/bwAI/38BB/+QAQX/oAEE/64BBP+8AQP/xwED/8cBA//HAQP/xwGD&#10;tAAAdb0AAGfGAABazwAAS9UAAD/cAAAz4QAAKeUAACHsAAAe/QAAGv8FABf/DAAV/xAAEv8UABD/&#10;GQAO/x4ADf8jAAv/KAAI/y4ABv81AAP/PQAA/0YAAP9RAAD/XQAA/2sAAP97AAD/iwAA/5kAAP+l&#10;AAD/rAAA/6wAAP+sAAD/rAD/JywB/yoqAf8rKgH/Ki4B/yY0Av8lPwL/I0sD/yFYA/8gZAT/HnAE&#10;/x17BP8dhQX/HY4F/x2WBf8dnAb/HaIG/xyoBv8crgf/HLQH/xy7B/8cwwf/HM4H/x3fB/8d6wf8&#10;HfUH+R3+Bvce/wf3Hf8I9h3/CfYd/wn2Hf8J9h3/CfYd/wn/KSoB/ywnAf8uJwH/LSoB/ywyAf8r&#10;PQL/KUkD/ydVA/8lYQT/I20E/yJ4Bf8iggX/IYsG/yGTBv8hmgf/IaAH/yGlB/8hqwj/IbEI/yG4&#10;CP8hwQj/IcsI/CHcCPkh6Qj2IfQI8yL9B/Ii/wnxIv8K8SH/C/Ah/wvwIf8L8CH/C/Ah/wv/LCYB&#10;/zAkAf8xIwH/MSYB/zIvAf8xOgL/L0YD/y1SA/8rXgT/KWkF/yh1Bf8nfwb/J4gH/yaQB/8mlgj/&#10;Jp0I/iajCf0mqQn8Jq8J+ya2Cfomvgn4JsgJ9ibZCfIm6AnvJ/MJ7Sf9Cusm/wvqJv8N6Sb/Degm&#10;/w7oJv8O6Cb/Dugm/w7/LyMB/zMgAf81HwH/NyMB/zgsAf84NwL/NkIC/zROA/8yWgT/MGUF/y5w&#10;Bv4tewf8LYQI+iyMCfgskwn3LJkK9iugCvQrpgrzK6wL8iuzC/EruwvvK8YL7izUC+os5gvmLPIL&#10;5Cz8DeIs/w/hLP8Q4Cz/EN8s/xHfLP8R3yz/Ed8s/xH/Mx8B/zcbAf86GgH/PSAB/z8oAf8/MgH/&#10;PT4C/ztJA/85VQT7N2EG9zVsB/U0dgjyM38J8DKHCu8yjwvtMpYL7DGcDOoxogzpMakM6DGwDeYx&#10;uQ3lMcMN4zLRDd8y5QzcMvEP2DH8EdUx/xLSMf8T0TH/FNAx/xTQMf8U0DH/FNAx/xT/NxsB/zsX&#10;AP8/FgD/QxwA/0YkAf9GLgH/RDkC/EJEA/Y/UATxPVwG7TxnB+o7cQnoOnoK5TmDC+M4iwziOJIN&#10;4DeZDd83nw7dN6YO2zetD9k2thDXNsEQ1TbOENE34xHNN/ETyjf7Fcg3/xbGN/8XxTf/GMQ3/xjE&#10;N/8YxDf/GMQ3/xj/OxcA/0ATAP9FEwD/SRgA/0wgAP9MKQH6SzMB8kg+AuxGSgTnRFYG40NiCN9B&#10;bArcQHUM2T9+DdU+hg/TPY0Q0T2UEc88mxLNPKITzDypFMo7sRTIO7sVxzvIFsU83BbBPO0Xvjz5&#10;Gbs8/xq6PP8buTz/G7g8/xu4PP8buDz/G7g8/xv/PhQA/0QQAP9KEQD/TxQA/1EbAPtSIwDxUS0B&#10;6U84AeJNRQPcS1EF1klcCNFHZgvORnAOy0V4EMhEgBLGQ4cUxEKOFcNClRbBQZwXv0GkGL1ArBm8&#10;QLYaukDCGrhA0hu1QegbskH2HbBB/x6uQf8erUH/HqxB/x6sQf8erEH/HqxB/x7/QhEA/0cNAP9P&#10;DgD/UxEA/1YVAPNXHADoViUA4FUxAddTPwLPUkwFylBXCcZOYQ3DTGoQwEpyEr1JehW7SIIWuUeJ&#10;GLdHkBm1Rpcbs0afHLFFpx2wRbEerkW8H6xFzB+qReMgp0bzIaVG/yGjRv8iokb/IaJG/yGiRv8h&#10;okb/IaJG/yH/RQ4A/0sKAP9TDAD/Vw0A+VoQAOtbFADfWhwA1ForAMxaOwLGWEgFwVZTCbxUXA25&#10;UmURtVBtFLNPdRewTnwZrk2EGqxMixyqS5IeqEqaH6ZKoyGkSawio0m4I6FJxiSfSt4knUrwJJtK&#10;/SWZS/8kmUv/JJhL/ySYS/8kmEv/JJhL/yT/SAwA/08IAP9WCAD1WwkA6V4KAOReDQDVXxUAy2An&#10;AMRfNgK+XkMFuFtOCbRZWA6wV2ESrFVpFapUcBinU3gapVJ/HKJRhh6gUI4gnk+WIpxOnyOaTqgl&#10;mE6zJpdOwieVTtYnk07sJ5FP+yeQT/8nkFD/Jo9Q/yaPUP8mj1D/Jo9Q/yb/SgkA/1MFAPhaBADi&#10;XwMA2mIGANRjCQDNYxIAxGUjALxlMgK2Y0AFsWFLCaxeVA6oXF0SpVtlFqFZbBifWHMbnFZ6HppV&#10;giCYVIoilVSSJJNTmyaRUqUnj1KwKY1SviqMUtAqilPpKolT+SmIVP8ph1T/KIdU/yiHVP8oh1T/&#10;KIdU/yj/TAUA/1YBAOldAADcYwIA0WcFAMxoBwDGaBAAvWogALZpLwGwaDwEqmVHCaVjUQ2hYVoS&#10;nV9hFppeaRmXXHAclVt3HpJafiGQWYYjjViOJYtXlyeJV6EphlatK4VWuiyDVswsglfmLIFX9yuA&#10;WP8qgFj/KoBY/ymAWP8pgFj/KYBY/yn/TwIA/VkAAOJgAADVZwAAzGoDAMZsBQDAbA4At20dALBu&#10;LAGqbDkEpWpECKBoTg2bZlcRl2ReFZRiZRmRYGwcjl9zHoteeyGJXYIkhlyLJoRblCiBW54qf1qq&#10;LH1aty18WskuelrjLnpb9S16XP8seVz/K3pc/yp6XP8qelz/Knpc/yr/UQAA8lsAAN5kAADPagAA&#10;x24CAMBwBAC6cAwAsnEaAKtxKQGlcDcDn25CB5psSwyWalQRkmhcFY5mYxiLZWkbiGNwHoVieCGC&#10;YX8kgGCIJn1fkSl7X5wreF6nLXZetS51XsYvdF7hL3Rf8y50X/8sdGD/K3Rg/yt0YP8rdGD/K3Rg&#10;/yv/UwAA6F4AANlnAADLbQAAw3EBALtzAgC1cwkArXUXAKd1JwGhdDQDm3I/B5VwSQuRblIQjGxZ&#10;FIlqYBiFaWcbgmhuHn9mdSF9ZX0kemSFJndkjyl1Y5orcmKlLXBisy9vYsQvbmLeL25j8i5uY/4t&#10;bmP/LG5j/ytuY/8rbmP/K25j/yv/VQAA5WAAANNpAADIcAAAv3QAALd3AQCwdwcAqHgVAKJ5JACc&#10;eDIClnY9BpF0RwuMck8PiHBXE4RvXheAbWQafWxrHXprcyB3anojdGmDJnJojSlvZ5csbWejLmtm&#10;sS9pZsEwaWbbMGln8C9pZ/0taWf/LGpn/ytqZ/8ramf/K2pn/yv+WAAA4WMAAM9sAADEcwAAu3gA&#10;ALN6AACregQApHsSAJ58IgCYfC8Ckno7BYx4RQqHd00Og3VVEn9zXBZ7cmIaeHBpHXVvcCBybngj&#10;b22BJm1siylqbJYraGuhLmZrry9kar8wY2vYMGNr7y9ka/wtZGv/LWVr/yxla/8sZWv/LGVr/yz0&#10;WwAA3WYAAMtvAADAdgAAt3sAAK9+AACmfgEAn38QAJmAHwCTgC0CjX85BYh9QwmDe0sNfnpTEnp4&#10;WhZ2d2EZc3VnHHB0bh9tc3YianJ/JmhxiShlcJQrYnCgLWBvrS9fb70vXm/UL15v7S9fb/stX2//&#10;LGBv/yxgb/8sYG//LGBv/yzrXgAA2GkAAMdyAAC8eQAAs38AAKuCAAChggAAmYMOAJSEHQCOhCsB&#10;iIM2BIOCQAh+gEkMeX9REHV9WBRyfF8YbntlG2t6bB5oeXQiZXh9JWJ3hydgdpIqXXWeLFt1qy5a&#10;dLsvWXXRL1l07C5ZdPotWnT/LFp0/ytadP8rWnT/K1p0/yvmYQAA0W0AAMN2AAC5fQAAr4MAAKaG&#10;AACchgAAlIgMAI6JGQCJiSgBg4k0A36HPgd5hkcLdIVPD3CEVhNtgl0XaYFjGmaAah1jf3IgYH56&#10;I119hCZafI8pWHucK1Z7qSxUe7ktU3vOLVR66i1UevksVHn/K1V5/ypVef8qVXn/KlV5/yrhZQAA&#10;zHEAAL96AAC0ggAAq4cAAKGKAACViwAAjY0JAIeOFgCCjyQBfY8xAniOOwVzjUQJb4xMDWuKVBFn&#10;iVoVZIhhGGGHaBtehnAeW4V4IViEgiRVhI0mUoOaKVCCpypPgrcrToLMK06C6CtOgfgqT4D/Kk+A&#10;/ylPgP8pT4D/KU+A/ynbagAAx3UAALp/AACwhwAApowAAJyPAACPkQAAhpMFAICUEgB7lSEAd5Ut&#10;AXKVOARtlEIHaZNKC2WSUQ5ikVgSXpBfFVuPZhhYjm0bVY52HlKNgCFPjIsjTYuYJUuLpSdJi7Uo&#10;SIvKKEiK5ydJifcoSYj/J0mH/ydJh/8nSYf/J0mH/yfRbwAAwXsAALWEAACrjAAAoJAAAJWUAACJ&#10;lwAAfpoAAHebDgBznBwAb50pAWucNQJmnD8FYptHCF+aTwtcmlYPWJlcElWYYxVTmGsXUJdzGk2W&#10;fR1KlYkfR5WVIUWVpCNElLMjQ5TII0OU5SNDkvUkQ5H/JEOQ/yRDkP8kQ5D/JEOQ/yTKdQAAu4EA&#10;ALCLAACkkQAAmpUAAI+ZAACDnQAAdKIAAG6jCwBqpBcAZqUlAGOlMQFfpDsDW6REBVikSwhVo1ML&#10;UqNaDU+iYRBNomgTSqFxFUegexhEoIYaQp+THECfoh0+n7IePZ/GHj2f4x09nfQePZz/Hzyb/x88&#10;m/8gPJv/IDyb/yDCfAAAtYgAAKmQAACelgAAk5sAAIefAAB7pAAAb6gAAGOsBABfrREAXK0fAFqu&#10;KwBXrjYBVK5AA1GtSAVOrU8HS61XCUmtXgtGrGYNRKxuD0GseBE/q4QTPKuRFTqroBY5q7AXOKvD&#10;Fziq4Rc3qfMYN6f+GTam/xo2pv8aNqb/Gjam/xq6hAAAro8AAKKWAACXmwAAi6EAAH+mAABzqwAA&#10;Z68AAFq0AABTtgwAUbcXAE+3JABNuDAASrg6AUi4QwJGuEsDRLhSBEG4WgY/uGIHPbhrCTq4dQs4&#10;t4EMNreODjS3nQ8zt60PMrfBDzG33g8xtvIQMLT8ETCz/xIws/8TMLP/EzCz/xOyjgAApZUAAJqb&#10;AACOogAAgqgAAHWtAABpswAAXrcAAFO7AABHwAUAQ8IQAELCGwBAwycAP8MyAD7EPAA8xEQBOsRN&#10;ATjEVQI2xF0DNcRmBDPFcAQxxXwGL8WKBi3FmgcrxaoIKsW+CCrF2ggqxPAIKcL7CSjB/woowf8L&#10;KMH/CyjB/wuolQAAnZsAAJGiAACEqQAAeK8AAGu1AABfuwAAVL8AAEnDAAA/yAQANs0JADPOEQAy&#10;zxwAMc8nADDQMQAv0DoALtFDAC3RTAAr0lUAKtJfASjTaQEn03YBJdOEAiTUlAIi1KYCIdW5AiHV&#10;0gIg0+sCINL2Ax/R/wQf0f8EH9H/BB/R/wSfmwAAlKIAAIepAAB5sQAAbbgAAGC+AABUwwAASccA&#10;AD7LAAA10AEALdUGACXbCwAk3hIAI94cACLfJQAh4C4AIOA3AB/hQAAe4UoAHeJTABzjXgAb42oA&#10;GuR4ABjkiAEX5ZoBFuasARXmwAEU590BE+XvARPj+gET4/oBE+P6ARPj+gGWogAAiakAAHuxAABu&#10;uQAAYcAAAFTGAABIygAAPc8AADPTAAAq2QAAIt4CAB7rCgAc7BAAG+0XABntHwAX7iYAFe4tABTv&#10;NQAT8D0AEfBGABDxUAAP8lsADvJpAA3zeAAM9IoAC/WcAAr1rgAJ9sIACfbZAAj17QAI9e0ACPXt&#10;AAj17QCLqQAAfbIAAG+6AABiwgAAVckAAEfOAAA70gAAMdgAACfdAAAf4QAAGegAABb4BgAU+g0A&#10;EvsSABD8FwAO/B0ADf0jAAz9KQAK/jAACP84AAb/QQAD/0wAAP9YAAD/ZgAA/3cAAP+JAAD/mwAA&#10;/6sAAP+7AAD/zgAA/88AAP/PAAD/zwB/sgAAcboAAGPDAABWywAASNEAADrWAAAv3QAAJeEAABzl&#10;AAAU6QAAEfcAAA//AQAN/wkAC/8NAAj/EAAG/xQAA/8YAAD/HgAA/yMAAP8qAAD/MgAA/zwAAP9H&#10;AAD/VAAA/2MAAP9zAAD/hQAA/5cAAP+kAAD/sgAA/7IAAP+yAAD/sgD/IikB/yMnAf8jKAH/ICsB&#10;/xwxAf8aPQH/GEkB/xZWAv8UYgL/E24C/xJ4Av8SggL/EosC/xKSAv8SmQL/Ep4C/xKkAv8SqQL/&#10;Eq8C/xK2Av8SvQL/EscC/xLUAv0S5QL6EvEC9xL6AvUT/wL0E/8D9BP/A/QT/wP0E/8D9BP/A/QT&#10;/wP/JCcB/yYkAf8mJAH/JCcB/yIvAf8gOgH/HkYB/xxTAv8aXwL/GGoC/xd1Av8XfwL/F4gC/xeP&#10;Av8XlgL/F5wC/xehAv8XpwL/F60C/xezA/4XuwP9F8UD+hfRA/cX5AL0F+8C8Rj6Au8Y/wPuGP8E&#10;7hj/BO0Y/wXtGP8F7Rj/Be0Y/wX/JyMB/ykgAP8pIAD/KCMA/yktAf8nNwH/JUMB/yNPAv8hWwL/&#10;H2YC/x1xAv8dewP/HYQD/x2MA/4dkwP8HJkD+xyfA/ocpAP5HKoD9xyxA/YcuQP1HcID8x3OA/Ad&#10;4QPsHe4D6R75BOge/wXmHv8G5R7/BuUe/wflHv8H5R7/B+Ue/wf/Kx8A/y0cAP8tGwD/LiAA/y8p&#10;AP8vNAH/LD8B/ypLAv8oVwL/JmIC/SVtA/okdwP4I4AD9iOIA/UjjwPzI5UE8iObBPEjoQTvI6gE&#10;7iOuBO0jtgTrI78E6iPMBOcj4ATjJO0E4CT5Bt4k/wfcJP8I2yT/Cdok/wnaJP8J2iT/Cdok/wn/&#10;LhsA/zEXAP8yFgD/NRwA/zYlAP82LwH/NDoB/zFGAfsvUgL3LV0C8yxoA/ArcgPuKnsE7CqEBOoq&#10;iwToKpIF5ymYBeYpngXkKaUF4ymsBeEptAXgKr0F3irKBdsq3gXWKu0H0ir4Cc8r/wrNKv8LzCr/&#10;DMsq/wzLKv8Myyr/DMsq/wz/MhcA/zUSAP84EgD/OxgA/z0gAP88KgD+OzUB9zlBAfE2TQLsNFgC&#10;6DNjA+UybQTjMnYE4DF/Bd4xhwXcMI4G2jCVBtgwmwfWL6IH1C+pCNIvsQjQL7oJzzDGCc0w2AnJ&#10;MeoKxjH3DMMx/w7BMf8PwDH/D78x/w+/Mf8QvzH/EL8x/xD/NhMA/zkPAP8+EAD/QRQA/0MaAP9C&#10;IwD1QS4A7T46Aec9RgHhPFMC3TpeA9k5aATUOHEG0Th6B883gQjNN4gJyzaPCso2lgrINp0LxjWk&#10;DMU1rAzDNbUNwTXADcA2zw69NuYOuTb0ELc2/xG1Nv8StDb/E7M2/xOzNv8Tszb/E7M2/xP/ORAA&#10;/z0LAP9DDQD/RxAA/0gUAPVHHADrRiYA40QyANxEQQHUQ00Cz0FYBMtAYgbIP2sIxT50CcM9ewvB&#10;PYMMvzyKDb08kA67PJcPujufELg7pxC2O7ARtTu7ErM7yRKxO+ATrjzxFKs8/RWpPP8WqDz/Fqg8&#10;/xanPP8Wpzz/Fqc8/xb/PQ0A/0IIAP9ICgD/SwwA+kwPAOxMFADhSh0A1kosAM5LOwHJSkgCxEhT&#10;BMBHXQe8RmYJukRuC7dDdg21Q30Os0KEELFBixGwQZISrkCaE6xAohSqQKsVqUC2FqdAxBemQNkX&#10;o0HtGKBB+xifQf8ZnkH/GZ1B/xmdQv8YnUL/GJ1C/xj/QAkA/0YFAP9MBQDxTwcA5lAJAONPDQDV&#10;TxUAzFEnAMVRNgG/UEMCuk9OBbZNWAizTGEKsEppDa1JcA+rSHgRqUd/EqdHhhSlRo0Vo0aVFqFF&#10;nhifRacZnkWyGpxFvxqaRdEbmEXpG5ZG+ByVRv8blEb/G5NG/xuTR/8bk0f/G5NH/xv/QgUA/0oB&#10;APJQAADhVAEA2VYFANNVCQDMVRIAw1YiALxXMgG3Vj8CslRKBa1TVAiqUV0Lp1BkDqRObBCiTXMS&#10;n0x6FJ1MgRabS4kXmUqRGZdKmRqVSaMbk0muHZJJux6QScwejkrlHo1K9h6LS/8ei0v/HYpL/x2K&#10;S/8dikv/HYpL/x3/RQAA/00AAOVUAADZWQAAz1sDAMpbBgDEWg8Au1seALVcLgGvWzsCqlpGBaZY&#10;UAiiVlkLn1VgDpxTaBGZUm8Tl1F2FZVQfReTUIQZkE+NGo5OlhyMTp8eik6qH4hOtyCHTsghhU7i&#10;IYRP8yCDT/8gg0//H4JQ/x+CUP8eglD/HoJQ/x7/RwAA81EAAN9YAADRXQAAyWACAMNgBAC9Xg0A&#10;tWAaAK5hKgCpYDcCpF5DBJ9dTQibW1ULmFldDpVYZBGSV2sTj1ZyFo1VeRiLVIEaiFOJHIZTkh6E&#10;UpwfglKnIYBStCJ/UsQjfVLeI3xT8SJ8U/4he1T/IXtU/yB7VP8ge1T/IHtU/yD/SgAA6VQAANpc&#10;AADMYQAAw2QAALxkAgC2YwoAr2QXAKllJwCjZDQCnmNABJlhSgeVX1ILkV5aDo5dYRGLW2gTiVpv&#10;FoZZdhiEWH0agViGHH9Xjx59Vpkge1akInlWsSN3VsEkdlbaJHVX7yR1V/0jdVj/InVY/yF1WP8h&#10;dVj/IXVY/yH/TQAA5VcAANNfAADIZAAAv2cAALdoAACxZwcAqWgUAKNpJACeaDIBmWc9BJRlRweQ&#10;ZE8KjGJXDYhhXhCFX2UTg15sFoBdcxh9XXoae1yDHXlbjB92W5chdFqiI3JaryRxWr8lcFrVJW9b&#10;7SVvW/wjb1v/Im9b/yJvW/8hb1v/IW9b/yH6TwAA4VoAAM9iAADEZwAAu2sAALNsAACsagQApGsS&#10;AJ5sIQCZbC8BlGs6A49pRAaKaE0JhmZVDYNlXBCAZGITfWJpFXpicBh4YXgadWCAHXNfih9wX5Qh&#10;bl6gI2xerSVrXrwmal7RJmle7CVqX/skal//I2pf/yJqX/8ial//Impf/yLwUgAA3V0AAMtlAADA&#10;awAAt24AAK9vAACnbgEAoG8QAJpwHwCUcCwBj284A4ptQgaGbEsJgmpSDH5pWQ97aGASd2ZmFHVm&#10;bhdyZXUacGR+HW1jiB9rY5IiaWKeJGdiqyVlYromZGLPJmRi6iZlYvokZWP/I2Vj/yJlY/8iZWP/&#10;ImVj/yLrVQAA2GAAAMhoAAC8bgAAs3EAAKtzAACicQAAm3IOAJVzHACQdCoBinM2AoVyQAWBcEgI&#10;fW9QC3ltVw52bF4Rc2tkFHBqbBdtaXMaa2l8HGhohh9mZ5AhZGecI2JmqSVgZrkmX2bNJl9m6CZg&#10;ZvkkYGb/I2Bm/yNhZv8iYWb/ImFm/yLoWAAA02MAAMRrAAC5cQAAsHUAAKd3AACedQAAlnYNAJB3&#10;GQCLeCcAhnczAoF2PQR8dUYHeHNOC3VyVQ5xcVwRbnBjFGtvahZpbnEZZm56HGNtgx5hbI4hX2ua&#10;I11rpyVba7cmWmvKJlpr5yVba/ckW2r/I1xq/yJcav8iXGr/Ilxq/yLjWwAAzmYAAMBuAAC2dAAA&#10;rHkAAKN7AACYeQAAkHoLAIp7FgCFfCQAgXwxAXx7OwR3ekQGc3lMCnB4Uw1sd1oQaXZhE2d1aBZk&#10;dG8YYXN4G15ygR1ccYwgWnGYIlhwpiRWcLUlVXDIJVVw5SVVcPYkVm//I1Zv/yJXb/8iV2//Ildv&#10;/yLfXwAAymkAALxyAACyeAAAqX0AAJ9/AACSfgAAin8HAISAEwCAgSEAe4EuAXeAOQNygEIFbn9K&#10;CGt+UQtofVgOZHxfEWJ7ZhRfem0XXHl1GVl4fxxXeIoeVHeWIVJ2pCJRdrMjUHbGJFB24yNQdfUj&#10;UXX/IlF0/yFRdP8hUXT/IVF0/yHYYwAAxW0AALh2AACufQAApYIAAJqDAACNgwAAhIQDAH2FEAB5&#10;hh4AdYcrAXGHNgJthj8EaYVHB2WETwpig1YNX4NcD1yCYxJagWsVV4BzGFR/fRpRf4gcT36UH01+&#10;oiBLfbEhSn3EIkp94SFLfPQhS3v/IEt7/yBLe/8gS3v/IEt7/yDQZwAAwHIAALR7AACqggAAoIYA&#10;AJWIAACHiAAAfIoAAHaMDgByjRoAbo4nAGqOMgFmjTwDY41EBWCMTAhci1MKWotaDVeKYRBUiWgS&#10;UYhxFU+IehdMh4UaSoaSHEiGoB1Ghq8eRYXCHkWF3x5FhPIeRYP+HkWC/x5Fgv8eRYL/HkWC/x7K&#10;bQAAungAAK+BAAClhwAAmosAAI+NAACBjgAAdJEAAG6TCgBplBUAZpUiAGOVLgFglTgCXJVBBFmU&#10;SQZWlFAIVJNXClGTXgxOkmYPTJJuEUmReBRGkIMWRJCQGEKPnhlAj60aP4/AGj+P3Bo/jfEaP4z9&#10;Gz+L/xs/i/8bP4v/Gz+L/xvCcwAAtX4AAKqHAACfjAAAlJAAAIiTAAB7lQAAbJkAAGWbBABgnBAA&#10;XZ0dAFueKQBYnjQBVZ49AlKdRQNQnU0FTZ1UB0ucWwlInGMLRpxrDUObdQ9Bm4ARPpqNEzyamxQ6&#10;mqsVOZq9FTma2RU5mO8WOZf8FjiW/xc4lf8XOJX/FziV/xe7egAAr4UAAKSMAACYkQAAjZUAAIGa&#10;AAB1nQAAaKAAAFukAABWpQwAU6YXAFGnIwBPpy8ATKc4AUqnQQFIp0kCRqdQBEOnWAVBp18GP6Zo&#10;CD2mcgo6pn0LOKaKDTalmQ40pakPM6W7DzOl1A8zpO4PMqL7EDKh/xEyof8RMqH/ETKh/xG0ggAA&#10;qIwAAJ2SAACSlwAAhpwAAHmhAABtpQAAYakAAFWsAABLrwUAR7AQAEWwHABEsScAQrEyAEGyOwA/&#10;skMBPbJLATuyUwI5slsDN7JkBDWybgUzsnkGMbKHBy+xlggusqYILbK4CSyy0AgssOwJK6/5Ciuu&#10;/wsqrf8LKq3/Cyqt/wutiwAAoJIAAJWYAACJnQAAfaMAAHGoAABkrQAAWbEAAE20AABCuAAAO7oK&#10;ADi7EwA3vB4ANbwpADS9MgAzvTsAMr1EADG+TAAvvlUBLr5eASy+aAEqvnQCKb6CAie/kQMmv6ID&#10;JL+0AyO/ywMjvugDI7z3BCK7/wUiu/8FIrv/BSK7/wWkkgAAmJgAAIyeAACApQAAc6sAAGewAABb&#10;tQAAT7kAAES8AAA6wAAAMMQEACrHCwAoyBMAJ8kdACbJJwAlyTAAJMo5ACPKQgAiy0sAIctVACDM&#10;XwAfzGwAHc16ABzNigAbzZwAGc6uARjOxQAYzeQAGMz0ARjK/AEYyv8CGMr/AhjK/wKbmQAAj58A&#10;AIKmAAB1rQAAaLMAAFy5AABQvQAARMEAADnEAAAwyAAAKMwBACDQBgAZ1QsAFtcQABXYGQAV2SIA&#10;FNkrABPaNAAT2j0AEttIABHcUwAR3V8AEN1tABDefgAO35EADuCkAA3guAAM4NIAC9/tAAze9wAM&#10;3fsADN37AAzd+wCSnwAAhacAAHeuAABqtQAAXbwAAFDBAABExQAAOMkAAC7NAAAl0QAAHtUAABba&#10;AQAR3gYAEOcNAA7nEgAN6BkADOghAAvpKQAK6jEACeo7AAfrRQAF61EABOteAAPrbgAB64AAAOqU&#10;AADqpwAA67wAAOvSAADr6QAA7O8AAOzvAADs7wCHpwAAea8AAGu3AABevgAAUcUAAEPJAAA3zQAA&#10;LdEAACPWAAAb2wAAE98AAA7jAAAM7gIACvYKAAf2DgAF9hIAA/YYAAD1HgAA9SUAAPUuAAD1NwAA&#10;9kIAAPZOAAD2XQAA9m4AAPaBAAD2lQAA96cAAPe3AAD4xwAA+NAAAPjQAAD40AB7rwAAbbgAAGDA&#10;AABSyAAARM0AADfRAAAr1wAAIdwAABjgAAAR5AAADOcAAAfvAAAE+gAAAf8DAAD/CAAA/w0AAP4Q&#10;AAD+FAAA/xoAAP8hAAD/KQAA/zMAAP8+AAD/SwAA/1sAAP9sAAD/gAAA/5IAAP+hAAD/rQAA/7MA&#10;AP+zAAD/swD/HCYA/xwkAP8aJQD/FScA/xEuAP8QOgD/DkcB/w1TAf8LXwH/CmsB/wp1Af8KfwH/&#10;CocB/wqOAf8KlQH/CpsB/wmgAf8JpQD/CasA/wmxAP8JuAD/CcEA/gnMAPwJ3gD5CesA9Qn2APMJ&#10;/wDyCv8A8Qr/AfEL/wHxC/8B8Qv/AfEL/wH/HyMA/x8hAP8eIQD/GSQA/xcsAP8VNwD/E0QA/xFQ&#10;Af8QXAH/DmcB/w5yAf8OewH/DoQB/w6LAf8OkgH/DpgB/w6dAf8OowH+DqgB/A6uAfsOtQD6Dr4A&#10;+A7JAPUO2wDyDuoA7g71AOwO/wHrD/8B6g//AeoQ/wHpEP8B6RD/AekQ/wH/Ih8A/yIcAP8hHAD/&#10;HyAA/x8pAP8cNAD/GkAA/xdMAf8VWAH/FGMB/xNuAf8TdwH+E4AB/BOIAfoSjgH5EpUB+BKaAfYS&#10;oAH1EqYB9BKsAfMSswHxErwB8BLHAe0S2AHpE+gB5hP1AeQU/wHiFP8C4RX/AuEV/wLgFf8C4BX/&#10;AuAV/wL/JRsA/yYXAP8kFgD/JRwA/yYlAP8kMAD/ITsA/x9IAP8dVAH9G18B+RppAfcacwH0GXwB&#10;8hmEAfEZiwHvGZEB7hmXAewZnQHrGaMB6RmqAegZsQHnGboB5RnFAeMZ1QHfGugB3Bv1Atgb/wLV&#10;HP8D1Bz/A9Mc/wTSHP8E0hz/BNIc/wT/KRcA/yoTAP8pEgD/LBgA/ywhAP8sKwD/KTcA/SdDAPcl&#10;TwHzI1oB7yJkAewhbgHpIXcB5yF/AeUhhgHkIY0B4iCUAeEgmgHfIKAB3iCnAdwhrwHaIbgC2CHD&#10;AtUh0wLRIucCzSL0A8oj/wTII/8FxyP/BsYj/wbGI/8GxiP/BsYj/wb/LBIA/y4PAP8wEAD/MxQA&#10;/zMbAP8yJQD6MDAA8i48AOwsSQDnKlUB4ypfAeApaQHdKXIB2ih6AdcoggLVKIkC0yiQAtEolgPP&#10;KJwDziijA8woqwPKKLMDySi+BMcozATFKeIEwSrxBr4q/ge8Kv8Iuir/CLoq/wi5Kv8JuSr/Cbkq&#10;/wn/MA8A/zILAP82DQD/OBAA/zkVAPk3HgDvNSgA5zM1AOAyQgDbMk8A1TFaAdAxZALNMG0CyzB1&#10;A8kwfAPHL4MExS+KBMQvkQXCL5cFwS+eBr8vpga9L68GvC+5B7ovxwe4MN0HtTDuCbIw+wqwMP8L&#10;rjD/C64w/wutMP8LrTD/C60w/wv/MwwA/zYGAP88CQD/PgwA/T0QAO88FQDkOR8A2zktANI6PADN&#10;OkkByDlUAcQ5XgLBOGcDvzdvBL03dgW7Nn0GuTaEB7c2iwe2NZIItDWaCbM1oQmxNaoKrzW0C641&#10;wQusNdQLqTbqDKY2+A2lNv8Oozf/DqI3/w6iN/8Oojf/DqI3/w7/NwcA/zsCAP9AAwDyQgUA6UIJ&#10;AOU/DgDYPhYAzkAnAMdBNgDCQUQBvUFPArlAWQO2P2EEtD5pBrE9cQevPXgIrjx/Caw8hgqqO40L&#10;qTuVDKc7nQ2lO6YNozqwDqI7vA+gO80PnjvmEJs89RGaPP8RmTz/EZg8/xGYPP8RmDz/EZg8/xH/&#10;OgEA/0AAAO9FAADhSAAA2UgFANNGCQDMRRIAxEciAL1IMQC4SD8Bs0dKArBGVASsRV0FqkRkB6dD&#10;bAilQnMKo0J6C6FBgQygQYgNnkCQD5xAmBCaQKERmECsEpdAuBKVQMgTk0DhE5FB8xSQQf8Uj0H/&#10;FI5C/xOOQv8TjkL/E45C/xP/PAAA+UQAAORKAADYTgAAzk8CAMlNBgDDSw8Au00dALVOLQCvTjoB&#10;q01GAqdMTwSkS1gGoUpgCJ5JZwmcSG4Lmkd1DZhGfA6WRoMPlEWLEZJFlBKQRZ0TjkWoFIxFtBWL&#10;RcQWikXcFohG8BaGRv0Whkb/FoVH/xWFR/8VhUf/FYVH/xX/PwAA7EgAAN1PAADPUwAAxlUAAMBT&#10;AwC7UQwAs1IZAK1TKQCoUzYBo1JCAp9RSwScUFQGmU9cCJZOYwqUTWoMkUxxDo9LeA+NS38Ri0qH&#10;EolKkBSHSZoVhUmlF4NJsRiCScAYgUrWGX9K7Rh+S/wYfkv/F31L/xd9S/8WfUv/Fn1L/xb/QwAA&#10;5kwAANZTAADJWAAAwFkAALpYAQC0VgkArFcWAKZYJQChWDIBnVc+AphWSASVVVEGklRYCI9SXwqM&#10;UmYMilFtDohQdBCFT3sSg0+EE4FOjRV/TpcXfU6hGHtNrhl6Tr0aeE7RGndO6xp3T/oZdk//GXZP&#10;/xh2T/8Xdk//F3ZP/xf4RgAA4lAAANBXAADEXAAAu14AALRdAACuWgYAplsTAKBcIgCbXC8Al1s7&#10;ApJaRQOPWU0Gi1hVCIhXXAqGVmMMg1VqDoFUcRB+VHgSfFOAFHpSiRZ4UpQYdlKfGXRSqxpyUrob&#10;cVLNHHBS6BtwU/kacFP/GnBT/xlwU/8YcFP/GHBT/xjvSQAA3VMAAMtaAADAXwAAt2IAAK9hAACo&#10;XgIAoV8QAJtgHgCWYCwAkWA4AY1eQgOJXUsFhVxSB4JbWQqAWmAMfVlnDntYbhB4WHUSdld9FHRX&#10;hxZyVpEYb1acGm5WqRtsVrgca1bLHWpW5hxqV/cbalf/GmpX/xlrV/8Za1f/GWtX/xnrTAAA2FYA&#10;AMheAAC8YgAAs2UAAKtlAACjYgAAnGIOAJZjHACRZCkAjGM1AYhiPwOEYUgFgGBQB31fVwl6Xl0L&#10;d11kDXVcaxBzXHIScFt7FG5bhBdsWo8YalqaGmhapxxmWrYdZVrIHWVa5B1lWvYcZVr/G2Va/xpl&#10;Wv8ZZVr/GWVa/xnoTwAA01kAAMRhAAC5ZgAAsGgAAKdpAACeZQAAl2YNAJFnGQCMaCcAh2cyAYNm&#10;PQJ/ZUYEe2RNBnhjVAl1YlsLcmFhDXBhaQ9tYHASa195FGlfghZnXo0ZZV6YGmNepRxhXrQdYF7H&#10;HWBe4x1gXvUcYF7/G2Be/xphXv8aYV7/GmFe/xrkUgAAz1wAAMBkAAC2aQAArGwAAKNsAACZaQAA&#10;kmoLAIxqFgCHayQAgmswAX5qOgJ6aUMEdmhLBnNnUghwZ1kKbWZgDWtlZg9oZG4RZmR2FGRjgBZi&#10;Y4sYYGKXGl5ipBxcYrIdW2LFHVti4R1bYvQcW2L/G1xi/xpcYv8aXGL/Glxi/xrgVQAAy18AAL1n&#10;AACybAAAqXAAAJ9vAACUbAAAjG0IAIZuEwCCbyEAfW8tAXlvOAJ1bkEDcm1JBW5sUAdra1cKaWte&#10;DGZqZQ5kaWwRYWl0E19ofhZdZ4kYW2eVGllmohtXZrAcVmbDHVZm3x1WZvMcV2b/G1dm/xpXZv8a&#10;V2b/Gldm/xrbWQAAx2IAALpqAACvcAAApnMAAJpzAACPcAAAh3EFAIFyEQB8cx4AeHMqAHRzNQFw&#10;cz8DbXJHBWpxTgdncVUJZHBcC2JvYw5fb2oQXW5yElptfBVYbYYXVmyTGVRsoBtSa68cUWvBHFFr&#10;3BxRa/EbUmv+GlJq/xpSav8ZUmr/GVJq/xnUXAAAw2YAALZuAACsdAAAoncAAJZ2AACJdQAAgXYB&#10;AHp3DwB2eBsAcnknAG95MgFreDwCaHhEBGV3TAZid1MIX3ZaCl11YQxadWgPWHRwEVVzeRNTc4QW&#10;UXKQGE9ynhlNca0aTHG/G0tx2RtMcfAaTHD9Gk1w/xlNb/8ZTW//GU1v/xnOYAAAvmoAALJyAACo&#10;eAAAnXsAAJB6AACEegAAensAAHR8DABvfhcAbH4kAGl/LwFmfzkCYn9CA19+SQVdfVAHWn1XCVd8&#10;XgtVfGUNUntuD1B6dxJOeoIUS3mOFkl5nBdIeKsYRni9GUZ41RlGd+8YR3b8GEd2/xhHdf8XR3X/&#10;F0d1/xfJZQAAum8AAK53AACkfQAAmH8AAIt/AAB+fwAAc4EAAGyDCQBohBMAZYUgAGKGLABfhjYB&#10;XIY/AlmFRgNXhU4FVIVVB1KEXAlPg2MLTYNrDUuCdA9Ign8RRoGME0SBmhVCgKkWQYC6FkCA0hZB&#10;f+0WQX77FkF9/xZBff8WQX3/FkF9/xbCagAAtXUAAKp9AACfggAAkoMAAIWEAAB5hQAAaokAAGSK&#10;AwBgjBAAXY0bAFuOJwBYjjIAVY47AVOOQwJQjkoDTo1SBUyNWQZJjGAIR4xoCkWLcgxCi30OQIqJ&#10;Dz6KmBE8iqcSO4q4EjqKzxI7iOsSO4f6EzuG/xM7hv8TO4b/EzuG/xO8cQAAr3sAAKWDAACZhwAA&#10;jIgAAH+JAABzjAAAZZAAAFyTAABXlQwAVJYWAFKWIgBQly0ATZc2AEuXPwFJl0cCR5dOA0WWVQRD&#10;ll0FQZZlBj6Vbwg8lXoJOpWHCziVlQw2lKUNNZS2DjSUzA00k+kNNJL4DjSQ/w80kP8PNJD/DzSQ&#10;/w+1eAAAqoIAAJ6IAACTjQAAho4AAHmQAABtkwAAYZcAAFWbAABNngYASZ8QAEefGwBGoCYARKAw&#10;AEOhOgBBoUIBP6FJAT2hUQI7oVkCOaFhAzegawQ1oHYFM6CDBjGgkgcwoKIILqCzCC6gyQgun+cI&#10;LZ33CS2c/wotm/8KLZv/Ci2b/wqvgAAAo4kAAJeOAACNkwAAf5UAAHKYAABmnAAAW6AAAE+kAABF&#10;pwAAPqkMADyqFAA6qh8AOaopADirMgA3qzsANatDADSsSwAyrFMBMaxcAS+sZgItrHECK6x/Ayqs&#10;jgMorJ4EJ6ywBCasxQQmq+QDJan1BCWo/wUlp/8FJaf/BSWn/wWniQAAm48AAJGUAACEmQAAeJ4A&#10;AGuiAABfpgAAU6oAAEitAAA9sAAANLMDAC+1DgAttRYALLUgACu2KQAqtjIAKbc6ACi3QwAnt0wA&#10;JrhVACS4XwAjuGsAIrh4ASC4iAEfuJkBHbmrARy5wAEcuN8BHLbyARu1/AIbtP8CG7T/Ahu0/wKf&#10;jwAAlJUAAIibAAB7oQAAbqYAAGKrAABWsAAASrMAAD+2AAA1uQAALLwAACS/BgAfwg0AHcIUABzC&#10;HgAbwyYAGsMvABnEOAAYxEEAF8RKABbFVQAVxWEAFMZvABPGfwASxpEAEcekABDHuQAPx9QAEMbu&#10;ABDE+gAQw/8AEMP/ABDD/wCXlgAAi5wAAH6iAABxqQAAZK8AAFi0AABLuAAAQLsAADW+AAArwQAA&#10;I8UAABvJAQAUzAYAENALAA7REQAN0RkADdEhAAzRKgAM0TQAC9I+AArSSQAJ01UACdNiAAjTcgAG&#10;1IQABdSYAATUqwAD1cAAAdXcAAHV7QAB1fYAAdX2AAHV9gCOnQAAgKQAAHOrAABmsQAAWbgAAEy9&#10;AAA/wAAANMMAACrHAAAhygAAGc4AABLSAAAN1gEACdsFAAbcDQAE3BEAA90YAAHeIAAA3igAAN8x&#10;AADgPAAA4UcAAOJUAADjYwAA43QAAOSIAADkmwAA5a4AAOXBAADl1QAA5ucAAObnAADm5wCDpAAA&#10;dawAAGizAABauwAATcEAAEDEAAAzyAAAKMwAAB/QAAAX1AAAENkAAAvdAAAF4QAAAOQAAADlBwAA&#10;5g0AAOcRAADoFgAA6R0AAOolAADrLgAA7TkAAO9FAADwUwAA8WQAAPF2AADyigAA85wAAPOtAAD0&#10;uwAA9MgAAPTIAAD0yAB3rQAAarUAAFy9AABPxAAAQMkAADPNAAAn0QAAHdYAABTcAAAO4AAACOMA&#10;AAHmAAAA6gAAAO4AAADuAAAA7wQAAPAKAADxDgAA8xIAAPQYAAD2IAAA+CoAAPo1AAD9QwAA/lIA&#10;AP9jAAD/dgAA/4kAAP+aAAD/pgAA/7AAAP+wAAD/sAD/FiMA/xUhAP8RIQD/DSQA/wkrAP8GNwD/&#10;A0QA/wBRAP8AXQD/AGgA/wByAP8AewD/AIMA/wCKAP8AkQD/AJYA/wCcAP8AoQD9AKYA+wCsAPkA&#10;swD3ALsA9QDFAPMA0QDyAOQA8QDxAO8A+gDuAP8A7gD/AO0A/wDtAP8A7QD/AO0A/wD/GSAA/xgd&#10;AP8VHQD/EB8A/w4pAP8MNAD/CkEA/wdNAP8FWQD/BGQA/wRuAP8DdwD/A4AA/wOHAP8DjQD9ApMA&#10;+wKZAPkCngD3AqQA9QKqAPMBsADxAbgA7wHCAO0BzwDrAeMA6gHvAOgC+wDnBP8A5gX/AOYG/wDm&#10;Bv8A5gb/AOYG/wD/HBsA/xsZAP8XGAD/FR0A/xMlAP8RMAD/ED0A/w5JAP8MVQD/C2AA/wtqAP0L&#10;cwD7C3wA+QqDAPcKigD1CpAA9AqWAPMKmwDxCqEA7wmnAO0JrgDrCbYA6AnAAOYJzQDkCeIA4grw&#10;AN8L+wDeDP8A3A3/ANwN/wDbDf8B2w3/AdsN/wH/HxcA/x4TAP8bEgD/HBkA/xsiAP8YLAD/FTgA&#10;/xNEAP4SUAD5EVsA9RBmAPMQbwDwEHcA7hB/AOwQhgDqEIwA6RCSAOgQmADmD54A5Q+lAOMPrADh&#10;D7QA4A++AN4PzADaEOEA1RHwANIS+wDPEv8BzhP/Ac0T/wHNE/8BzBP/AcwT/wH/IhIA/yIPAP8h&#10;DwD/IhQA/yIcAP8gJwD/HTIA+Bs+APIZSwDuGFYA6hdgAOcWagDkFnIA4hZ6AOAWggDeFogA3BaP&#10;ANsWlQDZFpsA1haiANQWqQDSFrEA0Be7AM4XyQDMGN4AyBnuAcUa+wHDGv8CwRv/AsAb/wLAG/8C&#10;wBv/AsAb/wL/Jg4A/yULAP8oDAD/KRAA/ygWAP4mIAD0JCsA7CE4AOYgRADhH1AA3R9bANkeZQDV&#10;Hm0A0h91ANAffQDOH4MAzB+KAcsfkAHJH5cByB+eAcYfpQHFIK0BwyC3AcEgxAHAIdYBvCLqArki&#10;+AO2Iv8DtSP/A7Qj/wSzI/8EsyP/BLMj/wT/KQsA/yoFAP8uCAD/LwwA/y0QAPMrFwDoKCIA4CYv&#10;ANkmPQDSJ0oAzSdVAMooXwDHKGgBxShvAcMndwHBJ34BvyeEAb4niwK8J5ICuyeZArknoAK3J6kD&#10;tiizA7QovwOzKM8DsCnmBK0p9gSrKv8FqSr/Bqgq/waoKv8GqCr/Bqgq/wb/LQUA/zAAAP8zAgD2&#10;NAYA7zIKAOguEADcLBgA0S4oAMsvNwDGMEQAwTBPAL4wWQG7MGIBuDBqArYvcQK1L3gCsy9/A7Ev&#10;hgOwL40Dri6UBK0unASrLqQFqS+uBagvugWmL8oGpDDiBqEw8wefMP8InjH/CJ0x/wicMf8InDH/&#10;CJwx/wj/MAAA/zUAAO84AADiOgAA2zkEANY1CQDONBMAxjYiAL84MQC6OD8AtjhKAbM4VAGwN10C&#10;rTdkAqs2bAOpNnMEqDZ5BKY1gAWkNYcFozWPBqE1lwefNaAHnjWqCJw1tgibNcUJmTXdCZY27wqU&#10;Nv0Kkzf/CpI3/wqSN/8Kkjf/CpI3/wr/MwAA9joAAOQ/AADYQgAAzkIBAMk+BgDEOw8Auz4dALU/&#10;LACxPzoArT9FAak/TwGmPlgCoz1fA6E9ZwSfPG0FnTx0Bpw7ewaaO4IHmDuKCJY7kwmVOpwKkzqm&#10;C5E6sguQO8AMjjvVDIw87A2KPPsNiTz/DYk8/wyIPP8MiDz/DIg8/wz/NwAA6j8AANxFAADOSQAA&#10;xUkAAL9GAgC6QwwAs0QZAK1FJwCoRjUApEVBAaBFSwKdRFMCmkNbA5hDYgWWQmkGlEFwB5JBdgiQ&#10;QH4JjkCGCo1AjguLQJgMiUCiDYdArg6FQLwPhEDPD4JB6Q+BQfkPgEH/D4BC/w6AQv8OgEL/DoBC&#10;/w76OwAA5UQAANNLAADHTgAAvk8AALhMAACySQkAq0kVAKVLIwCgSzEAnEs9AZhKRwKVSU8DkklX&#10;BJBIXgWOR2UGi0drB4lGcgmIRnkKhkWCC4RFig2CRZQOgESfD35EqxB8RbkRe0XLEXpF5hF5RvcR&#10;eEb/EHhG/xB4Rv8PeEb/D3hG/w/wPwAA30kAAM1PAADBUwAAuFQAALFSAACrTgUApE4RAJ5PIACZ&#10;UC0AlVA5AZJPQwGOTkwDi01TBIlNWgWGTGEGhEtoCIJLbgmASnYLfkp+DHxJhw56SZEPeEmcEHZJ&#10;qBJ0SbYSc0nIE3JK4xNxSvUScUr/EXFL/xFxS/8QcUv/EHFL/xDsQwAA2UwAAMhTAAC9VwAAtFgA&#10;AKxXAAClUgEAnlMPAJhUHACTVCkAj1Q1AItTQAGIU0gChVJQBIJRVwV/UF4GfVBkCHtPawl5T3IL&#10;d057DXVOhA5zTY4QcU2ZEW9NpRNtTbMUbE3FFGtO4RRrTvQTa07/EmtO/xJrTv8Ra07/EWtO/xHo&#10;RgAA01AAAMRWAAC5WgAAsFwAAKZaAACfVgAAmFYNAJJXGQCOWCYAiVgyAIZYPQGCV0UCf1ZNA3xV&#10;VAV5VFsGd1RhCHVTaAlzU3ALcVJ4DW9SgQ9tUosQa1GXEmlRoxNnUbEUZlHDFWVS3hVlUvIUZVL/&#10;E2VS/xJlUv8SZVL/EmVS/xLkSgAAz1MAAMBaAAC1XgAArGAAAKJeAACaWQAAkloLAI1bFgCIXCMA&#10;hFwvAIBbOgF9W0MCeVpLA3ZZUgR0WFgGcVhfB29XZgltV20La1Z1DWlWfg9nVokRZVWVEmNVoRRi&#10;Va8VYVXBFmBV2xZgVvEVYFb+FGBW/xNhVv8SYVb/EmFW/xLgTQAAy1YAAL1dAACyYQAAqGMAAJ1h&#10;AACVXQAAjV4JAIdeEwCDXyAAf18sAHtfNwF3XkACdF5IA3FdTwRvXFYFbFxcB2pbYwloW2sLZlpz&#10;DWRafA9iWocRYFmTEl5ZoBRdWa4VW1m/FltZ2BZbWe8VW1n9FFxZ/xNcWf8SXFn/ElxZ/xLcUAAA&#10;x1kAALpgAACvZAAApGUAAJlkAACQYAAAiGEGAIJiEQB+Yx0AemMqAHZjNAFzYj0Bb2JGAmxhTQRq&#10;YVQFZ2BaB2VgYQhjX2kKYV9xDF9eeg5dXoUQW16RElldnhRYXawVV129FlZd1RZWXe4VV138FFdd&#10;/xNXXf8SV13/Eldd/xLWUwAAxFwAALdjAACsaAAAoGgAAJVnAACKYwAAg2UCAH1mDwB4ZhoAdGcn&#10;AHFnMgBuZzsBa2ZDAmhmSwNlZVIFY2VZBmFkXwheZGcKXGNvDFpjeA5YY4MQVmKPElRinBNTYqoV&#10;UmK7FVFi0hVRYe0VUmH7FFJh/xNTYf8SU2H/ElNh/xLRVgAAwF8AALNmAACpawAAnGsAAJBqAACF&#10;ZwAAfWkAAHdqDQBzaxcAb2skAGxsLwBpbDgBZmtBAmNrSQNha1AEXmpXBlxqXQdaaWUJWGltC1Vo&#10;dg1TaIEPUWeNEU9nmhJOZ6kUTWe5FExnzxRMZusUTWb7E01m/xJOZf8STmX/Ek5l/xLMWgAAvGMA&#10;ALBqAAClbwAAmG4AAIxtAACAbAAAd20AAHFuCwBtbxQAaXAhAGZxLABkcTYBYXE+AV5xRgJccE0D&#10;WXBUBVdwWwZVb2IIU29qClBucwxObn4OTG2KEEptmBFJbKcSSGy4E0dszRNHbOoTSGv6Ekhr/xJI&#10;av8RSGr/EUhq/xHHXgAAuGcAAKxuAAChcgAAk3IAAIdxAAB6cQAAcXIAAGt0BwBmdREAY3YdAGB3&#10;KABedzMAW3g8AVl3QwJWd0sDVHdSBFJ2WQVQdmAHTnVoCEt1cQpJdHwMR3SIDkVzlg9Dc6UQQnO2&#10;EUFzyxFCcugRQnL4EUJx/xBDcP8QQ3D/EENw/xDBYwAAs2wAAKhzAACbdgAAjnUAAIF2AAB1dgAA&#10;aXgAAGN6AgBefA4AXH0ZAFl+JABXfy8AVX84AVN/QAFQf0gCTn5PA0x+VgRKfl0FSH1lBkZ9bghD&#10;fHkKQXyGCz97lA0+e6MOPHuzDjx7yA48euYOPHn3Djx4/w48eP8OPXf/Dj13/w68aAAAr3IAAKR5&#10;AACWegAAiHoAAHx6AABwfAAAY38AAFyCAABXhAsAU4UUAFGGIABPhioAToc0AEyHPAFKh0QBSIdL&#10;AkaHUwJEhloDQoZiBECGbAY+hXYHO4WDCDmFkQo4hKALNoSxCzaExgs2g+QLNoL2CzaB/ww2gP8M&#10;NoD/DDaA/wy2bwAAqngAAJ9/AACQfgAAg38AAHeAAABrggAAXocAAFWKAABOjAYASo4QAEiPGgBH&#10;jyUARZAvAESQOABCkEAAQJBHAT+QTwE9kFYCO5BfAjmQaAM3j3MENY+ABTOPjgYxj54HMI6vBy+O&#10;wwcvjuEHL4z0CC+L/wgviv8IL4r/CS+K/wmwdgAApX8AAJiEAACKhAAAfYUAAHCHAABligAAWo4A&#10;AE+SAABGlQAAQZgMAD6YFAA9mR8AO5koADqaMQA5mjoAN5pCADaaSgA1mlIBM5paATGaZAEvmm8C&#10;LZp7AiyaigMqmpoDKZqsBCiawAQnmd4DJ5fyBCeW/QUnlf8FJ5X/BSeV/wWpfgAAnoUAAJKJAACE&#10;igAAdowAAGqPAABekwAAVJcAAEmbAABAnwAAN6IEADKjDgAxoxcAMKQhAC6kKgAtpDIALKU6ACul&#10;QwAqpUsAKaVUACilXgAmpWkAJaV2ASOlhQEipZYBIKaoAR+luwEepdcBHqTvAR6i+wIeof8CHqH/&#10;Ah6h/wKihgAAl4wAAIuPAAB9kQAAb5QAAGOYAABXnQAATaEAAEOlAAA4qAAAMKsAACiuBwAkrxAA&#10;I68XACGvIQAgsCkAH7AxAB6wOgAdsUIAHLFMABuxVgAasWEAGbJvABiyfgAWspAAFbKiABSytgAT&#10;ss4AE7HrABOv+QATrv8BE67/AROu/wGajQAAkJIAAISXAAB1mgAAaJ8AAFujAABQqAAARawAADuw&#10;AAAxsgAAJ7UAACC4AAAYugcAFLwOABO8FQASvB4AEb0mABG9LgAQvTcAEL5BAA6+TAAOvlcADb5l&#10;AAy/dAALv4YACr6ZAAi+rAAHvsIAB77fAAi+8AAIvfoACL38AAi9/ACTlAAAh5kAAHqfAABspQAA&#10;YKoAAFOvAABHswAAPLYAADG4AAAnuwAAH74AABfBAAARxAEADMgIAAjJDgAHyRQABskcAAXJJAAE&#10;yiwAA8o2AALKQAAAy0wAAMtZAADLaAAAy3kAAMyMAADLnwAAy7MAAMvIAADM4gAAzO8AAMzxAADM&#10;8QCKmgAAfKEAAG+nAABirQAAVbMAAEi4AAA7uwAAML4AACbBAAAdxAAAFcgAAA/LAAAKzgAABNIC&#10;AADTCgAA0w8AANQUAADVGgAA1iIAANcqAADZNAAA2j8AANxLAADcWgAA3WoAAN19AADdkQAA3aQA&#10;AN62AADeyAAA3t4AAN7iAADe4gB/ogAAcakAAGSwAABWtwAASbwAADzAAAAvxAAAJMcAABvLAAAT&#10;zwAADdIAAAfWAAAA2wAAAN4AAADfAwAA4AkAAOEOAADiEgAA4xcAAOUeAADmJwAA6DEAAOo9AADs&#10;SwAA7FoAAO1sAADugAAA7pQAAO6lAADutAAA7sIAAO7GAADuxgB0qgAAZrIAAFi5AABLwAAAPcUA&#10;AC/JAAAkzQAAGdEAABHWAAAL2wAAA94AAADhAAAA5QAAAOgAAADpAAAA6gAAAOsGAADtCwAA7w8A&#10;APATAADyGgAA9CMAAPcuAAD5OwAA+0oAAPxbAAD9bQAA/YAAAP6TAAD+ogAA/q0AAP6vAAD+rwD/&#10;EB8A/w4dAP8KHQD/ASAA/wAoAP8ANQD/AEEA/wBOAP8AWgD/AGUA/wBuAP8AdwD/AH8A/gCGAPwA&#10;jAD7AJIA+QCXAPgAnAD3AKIA9gCnAPUArQDzALUA8gC9APEAyQDvANwA7gDrAO0A9wDsAP8A6wD/&#10;AOoA/wDqAP8A6gD/AOoA/wD/ExwA/xEZAP8NGQD/BhwA/wMlAP8AMQD/AD4A/wBKAP8AVgD/AGEA&#10;/wBrAP0AcwD6AHsA9wCDAPUAiQD0AI8A8gCUAPEAmQDwAJ8A7gCkAO0AqwDsALIA6gC6AOgAxgDn&#10;ANYA5QDoAOQA9QDjAP4A4gD/AOEA/wDhAP8A4QD/AOEA/wD/FRgA/xMUAP8PFAD/DRkA/wsiAP8I&#10;LQD/BDkA/wFGAP8AUQD+AFwA+gBmAPYAbwDyAHcA7wB+AO0AhQDrAIsA6gCRAOgAlgDnAJwA5gCh&#10;AOQAqADjAK8A4QC4AN8AwwDdANEA2wDmANkA8wDXAP0A1QL/ANQC/wDUA/8A1AP/ANQD/wD/GBMA&#10;/xUQAP8SDwD/EhUA/xEdAP8OKAD/DDQA/wpBAPkITAD1BlcA8QZhAO0GagDpBXIA5gV6AOQFgQDi&#10;BYcA4AaNAN8GkgDdBpgA2waeANkGpQDXBq0A1Aa1ANIGwADQB88AzgjlAMwJ9ADKC/8AyAz/AMcM&#10;/wDHDP8Axgz/AMYM/wD/Gw4A/xkMAP8YDQD/GBEA/xcYAP8UIgD7ES4A8xA6AO0ORgDoDVIA5Q1c&#10;AOENZQDeDW0A2w11ANgNfADVDYIA0w2JANENjwDQDZUAzg2cAM0OowDLDqsAyQ60AMgOwADGDs8A&#10;wxDmAMAR9QC9Ev8AvBL/ALsS/wC6Ev8BuhL/AboS/wH/HwoA/xwEAP8fCAD/Hw0A/x0SAPgaGwDu&#10;FiYA5hQzAOATPwDaE0sA1BNWANATXwDOFGgAyxRvAMkUdwDHFX0AxhWEAMQVigDDFZEAwRaYAMAW&#10;nwC+FqcAvBewALsXvAC5F8sAtxjiALMZ8gGxGv8Brxv/Aa4b/wGuG/8BrRv/Aa0b/wH/IgQA/yIA&#10;AP8lAgD8JAcA9yEMAOwdEgDhGhwA2BoqANAbOADLHUUAxx1QAMMeWgDAHmIAvh5qALwfcQC6H3gA&#10;uR9+ALcfhQC2H4wAtB+TALMfmgGxIKMBsCCsAa4gtwGsIcYBqyHdAaci7wKlIv0CoyP/AqIj/wKi&#10;I/8CoSP/AqEj/wL/JQAA/ygAAPIqAADlKwAA3ygFANwhCwDSIRQAySQkAMMlMgC+Jj8AuidKALcn&#10;VAC0J10AsidkALAnbACuJ3IBrSd5AasnfwGqJ4YBqCeOAacnlgKlJ54CoyioAqIoswKgKMECnyjV&#10;Apwp7AOaKvoDmCr/BJcq/wSXKv8Elir/BJYq/wT/KAAA9S4AAOUzAADaNQAA0DMBAMwtBgDGKhAA&#10;vi0eALguLACzLzoAry9FAKwwTwCpL1gApy9fAaUvZgGjL20BoS9zAqAuegKeLoECnS6JApsukQOZ&#10;LpoDmC6kBJYvrwSVL70Eky/PBJEw6AWPMPgFjTH/BY0x/wWMMf8FjDH/BYwx/wX/LQAA6jUAANw6&#10;AADOPQAAxjwAAMA3AgC7Mw0AszQZAK42JwCpNzQApTdAAKI3SgCfN1MBnTZaAZs2YQGZNmgClzVv&#10;ApU1dQOUNXwDkjWEBJA1jQSPNZYFjTWgBYs1qwaKNbkGiDXKB4c25QeFNvYHhDf/B4M3/weDN/8H&#10;gjf/B4I3/wf0MgAA4zsAANJBAADGRAAAvUMAALc/AACxOwkAqjsUAKU8IgCgPTAAnT07AJk9RQCW&#10;PU4BlDxWAZI8XQKQPGMCjjtqA4w7cQSKO3gEiDqABYc6iAaFOpIGgzqcB4E6qAiAOrUJfjvGCX07&#10;4Ql7PPMJezz/CXo8/wh6PP8Iejz/CHo8/wjuNwAA3UEAAMtGAAC/SQAAtkkAAK5GAACpQQQAo0ER&#10;AJ1CHgCYQysAlUM3AJFDQQCOQkoBjEJSAYlBWQKHQV8DhUFmA4NAbQSBQHQFgEB7Bn4/hAd8P44I&#10;ej+ZCXg/pQp3QLIKdUDDC3RA3QtzQfELckH/CnJB/wpyQf8JckH/CXJB/wnpPAAA1UUAAMVLAAC6&#10;TgAAsE4AAKdLAACiRgAAm0YOAJZHGgCRSCcAjkgzAIpIPQCHR0YBhEdOAYJGVQKARlwDfkViBHxF&#10;aQR6RXAFeER4BnZEgQh0RIsJckSWCnBEogtvRK8MbkTADG1F2Q1sRe8Ma0X9C2tG/wtrRv8Ka0b/&#10;CmtG/wrlQAAAz0kAAMFPAAC1UgAAq1IAAKFPAACbSgAAlEoMAI9LFwCLTCQAh0wvAIRMOgCBTEMB&#10;fktLAXtLUgJ5SlgDd0pfBHVJZgVzSW0GcUl1B29JfghtSIgJa0iTC2pInwxoSK0NZ0m9DWZJ1A5l&#10;Se0NZUr8DGVK/wtlSv8LZUr/C2VK/wvgRAAAy00AAL1SAACyVgAAplUAAJxSAACVTgAAjk4JAIlP&#10;FACFUCAAgVAsAH5QNwB7UEABeFBIAXVPTwJzTlUDcU5cBG9OYwVtTWoGa01yB2lNewhnTYUKZU2R&#10;C2RMnQxiTasNYU27DmBN0Q5gTewOYE37DWBN/wxgTf8LYE3/C2BN/wvcRwAAx1AAALlWAACuWQAA&#10;olgAAJhWAACQUQAAiVIGAINTEQB/Ux0Ae1QpAHhUNAB1VD0BclNFAXBTTAJtUlMCa1JZA2lSYARn&#10;UWcGZVFvB2NReAhiUYMKYFGPC15Qmw1dUKkOW1G5DltRzg9aUeoOW1H6DVtR/wxbUf8MW1H/C1tR&#10;/wvWSgAAw1MAALZZAACrXAAAnloAAJNZAACLVAAAhFYDAH5WEAB6VxoAdlcmAHNYMQBwVzoAbVdC&#10;AWpXSQJoVlACZlZXA2RWXgRiVWUFYFVtB15VdghdVYEKW1WNC1lUmg1YVKcOVlW4D1ZVzA9WVekO&#10;VlX5DVZV/w1XVP8MV1T/DFdU/wzRTQAAwFYAALNcAACnXgAAml0AAI9cAACGWAAAf1kAAHlaDQB0&#10;WxcAcVsjAG5bLgBrWzcAaFtAAWVbRwFjWk4CYVpVA19aXARdWmMFXFprBlpZdAhYWX8KVlmLC1RZ&#10;mA1TWKYOUlm2DlFZyg9RWecOUVj4DVJY/w1SWP8MUlj/DFJY/wzNUQAAvFkAALBfAACjYQAAlmAA&#10;AItfAACBWwAAeV0AAHNeDABvXhUAa18gAGhfKwBmYDUAY2A9AWFfRQFfX0wCXV9TA1tfWgRZXmEF&#10;V15pBlVecghTXn0JUV2JC1BdlgxOXaQNTV20DkxdyA5MXeYOTV33DU1c/wxNXP8MTlz/DE5c/wzJ&#10;VAAAuVwAAK1jAACfYwAAkmMAAIdiAAB8YAAAdGEAAG5iCQBpYxIAZmMdAGNkKABhZDIAXmQ7AFxk&#10;QwFaZEoCWGRRAlZkWANUZF8EUmNnBVBjcAdOY3oITGKGCktilAtJYqIMSGKyDUdixw1HYuQNSGH2&#10;DEhh/wxIYP8LSWD/C0lg/wvEWAAAtWAAAKpmAACbZgAAjWYAAIJlAAB2ZAAAbmUAAGhmBQBjZxAA&#10;YGgaAF1pJQBbai8AWWo4AFdqQAFVakcBU2pOAlFqVQNPaV0ETWlkBUtpbQZJaHgHR2iECUZokgpE&#10;Z6ELQ2exDEJnxQxCZ+IMQmb1DENm/wtDZf8LQ2X/C0Nl/wu/XAAAsWQAAKZqAACWaQAAiWkAAH1p&#10;AABxaQAAZ2oAAGJsAQBdbQ0AWW4WAFdvIQBVcCsAU3A1AFFwPQBQcEUBTnBMAUxwUwJKcFoDSHBi&#10;BEZvawVEb3UGQm+CB0Bujwk/bp4KPW6vCj1uwgo8buAKPW30Cj1s/wo9a/8KPmv/Cj5r/wq6YAAA&#10;rWkAAKBuAACRbQAAhG0AAHhtAABsbgAAYXAAAFtyAABWdAoAUnUSAFB2HQBOdycATHcxAEt4OQBJ&#10;eEEASHhJAUZ4UAFEd1cCQndfA0B3aAM+d3MEPHZ/Bjp2jQc5dpwIN3WtCDd1wAg2dd4IN3TyCDdz&#10;/gg3cv8IN3L/CDdy/wi1ZgAAqW8AAJpxAACLcQAAfnEAAHNyAABocwAAXHYAAFR5AABOewUASn0P&#10;AEh+GABGfyMARX8sAEOANQBCgD0AQYBFAD+ATAE9gFQBPIBcAjp/ZQI4f28DNn98BDR/igQyf5oF&#10;MX6qBjB+vQYwftoGMH3wBjB7/QYwe/8GMHr/BjB6/wawbAAApHUAAJR1AACGdQAAeXYAAG53AABj&#10;eQAAV30AAE+BAABHhAAAQoYMAD+HEwA9iB0APIgnADuJMAA6iTgAOIlAADeJSAA2iU8ANIlYATOJ&#10;YQExiWwBL4l4Ai2JhwIsiZcDKoinAymIugMpiNQDKYbuAymF/AQphP8EKYT/BCmE/wSqdAAAnnsA&#10;AI56AACAegAAdHsAAGh+AABdgQAAUoUAAEmJAABBjAAAOZAFADWRDwAzkhcAMpIhADGSKQAwkzIA&#10;LpM6AC2TQQAsk0oAK5RSACqUXAAolGcAJ5RzASWUggEklJMBIpOkASGTtwEgk88BIZLsASCQ+gIg&#10;j/8CII//AiCP/wKkfAAAl4AAAId/AAB7gAAAboIAAGKFAABXiQAATY4AAEKSAAA6lgAAMpkAACqc&#10;CQAonREAJp0ZACWdIgAknioAI54yACKeOgAhnkIAIJ5LAB+fVQAen2AAHJ9tABuffAAan40AGJ+f&#10;ABefsgAWn8kAFp7oABac9wAWm/8BF5v/AReb/wGdgwAAj4YAAIKGAAB0hwAAZ4sAAFuPAABQkwAA&#10;RpgAADycAAAzoAAAK6MAACOmAAAcqAsAGqkRABipGAAXqSEAFqopABWqMQAUqjkAE6pDABOrTQAS&#10;q1gAEatlABCrdAAOq4YADquZAA2rrAAMq8EADKrfAAyp8gANqPwADaj/AA2o/wCWigAAiYwAAHqN&#10;AABskQAAYJUAAFSaAABJnwAAP6MAADWnAAArqgAAI64AABuwAAAUswEAD7UKAA22EAAMthYAC7Yf&#10;AAq2JwAJti8ACLY5AAe3QwAGt08ABLdbAAO3agACt3sAALeOAAC3oQAAtrQAALbLAAC25QAAtfEA&#10;ALX3AAC19wCPkQAAgZQAAHKXAABlnAAAWKEAAEymAABBqwAAN68AACyyAAAjtQAAGrgAABO7AAAO&#10;vQAACcAFAAPBDQAAwREAAMEXAADCHgAAwiYAAMIvAADDOQAAxEQAAMRQAADEXgAAxW8AAMWBAADF&#10;lQAAxagAAMW8AADE0QAAxOYAAMTuAADE7gCGmAAAeZ4AAGujAABdqQAAUK4AAESzAAA3tgAALLkA&#10;ACK8AAAZvwAAEcIAAAzFAAAGyAAAAMsAAADMBwAAzA0AAM0RAADNFgAAzh0AAM8kAADQLQAA0jgA&#10;ANREAADUUgAA1WEAANVzAADWhwAA1psAANatAADXvwAA2M4AANjdAADY3QB7oAAAbqYAAGCtAABT&#10;swAARbgAADi8AAArvwAAIcIAABfGAAAQyQAACswAAALQAAAA1AAAANcAAADYAAAA2gUAANsLAADc&#10;DgAA3hMAAN8ZAADhIQAA4yoAAOU2AADnQwAA51MAAOhkAADpdwAA6YwAAOqfAADqrgAA6roAAOrD&#10;AADqwwBwqAAAYq8AAFW2AABHvAAAOcAAACzEAAAgyAAAFswAAA7QAAAH1AAAANkAAADdAAAA4QAA&#10;AOMAAADkAAAA5gAAAOcBAADpBwAA6wwAAOwQAADuFQAA8B0AAPMnAAD2MwAA90MAAPhUAAD5ZgAA&#10;+XoAAPqOAAD6ngAA+6kAAPuwAAD7sAD/CxsA/wcZAP8AGQD/ABwA/wAlAP8AMgD/AD8A/wBLAP8A&#10;VwD/AGIA/wBrAP8AcwD9AHsA+wCCAPoAiAD4AI0A9wCSAPYAmAD1AJ0A9ACiAPMAqQDxALAA7wC4&#10;AO4AwwDsANEA6wDmAOkA8wDoAP4A6AD/AOgA/wDoAP8A6AD/AOgA/wD/DhgA/woVAP8BFAD/ABgA&#10;/wAiAP8ALgD/ADsA/wBHAP8AUwD9AF4A+gBnAPcAbwD1AHcA8wB+APIAhADwAIkA7wCPAO4AlADs&#10;AJoA6wCfAOkApQDoAKwA5gC0AOQAvwDjAMwA4QDiAN8A8ADeAPsA3gD/AN0A/wDdAP8A3AD/ANwA&#10;/wD/EBMA/w0RAP8GEAD/AhUA/wAeAP8AKQD/ADYA/wBCAPoATgD0AFkA8QBiAO4AawDsAHIA6gB5&#10;AOgAfwDnAIUA5QCLAOQAkADiAJYA4QCcAN8AogDdAKkA2gCxANgAuwDVAMgA0gDdANEA7QDQAPkA&#10;zwD/AM4A/wDNAP8AzQD/AM0A/wD/EQ8A/w4NAP8MDQD/CxIA/wcZAP8CJAD/ADAA9gA8AO8ASQDq&#10;AFMA5wBdAOQAZgDhAG0A3wB0AN0AewDbAIEA2QCGANYAjADUAJIA0gCYANAAngDOAKYAzACuAMoA&#10;uADIAMQAxgDXAMUA6gDDAPcAwgD/AMEB/wDAAv8AwAL/AMAC/wD/FAsA/xAGAP8QCQD/EA4A/w4U&#10;AP8KHgD1BikA6wQ2AOMDQgDfA04A2wRXANYEYADTBGgA0ARvAM4FdgDMBXwAygWCAMkFiADHBY4A&#10;xgWUAMQFmwDCBaMAwAarAL4GtQC9BsIAuwjUALoJ6QC3C/gAtQz/ALQM/wC0DP8AtAz/ALQM/wD/&#10;FwQA/xQAAP8WAwD/FAkA/xEOAPIOFQDoDCEA3gouANYLOwDQDEcAzAxRAMkMWgDGDWIAxA1qAMIN&#10;cQDADXcAvw19AL0OgwC8DooAug6RALkOmAC3DqAAtg6pALQPtACyD8EAsRDUAK4R6wCrEvoAqRL/&#10;AKgT/wCnE/8ApxP/AKcT/wD/GgAA/xsAAPkbAADrGQAA5RQGAOUQDgDZDhcAzxEmAMgSNADEE0AA&#10;vxRLALwUVAC5FV0AtxVkALUVawC0FXEAshV4ALEWfgCvFoUArhaMAKwWlACrF5wAqRemAKcYsACm&#10;GL0ApBjPAKIa5wCfGvcAnRv/AZwb/wGcG/8Bmxv/AZsb/wH/HQAA9yEAAOgkAADdJQAA1CEBAM8b&#10;CADKFxEAwhogALwcLQC3HToAsx5FALAeTwCtHlcAqx5fAKkfZgCoH2wAph9zAKUfeQCjH4AAoh+H&#10;AKAgjwCfIJgAnSCiAJsgrAGaIbkBmCHKAZYi5AGUI/UBkiP/AZEj/wGQI/8BkCP/AZAj/wH/IgAA&#10;6ykAAN0uAADPLwAAxy0AAMEnAwC9Ig0AtiMaALAlKACsJjQAqCZAAKUnSQCiJ1IAoCdaAJ4nYQCc&#10;J2cAmydtAJkndACYJ3sBlieCAZUniwGTJ5QBkSieAZAoqQGOKLUCjSnGAosp3wKJKvIChyr/AoYq&#10;/wKGKv8Chir/AoYq/wL0KAAA4zEAANE2AADFOAAAvDYAALYwAACyKwkAqywUAKYtIgCiLi8Ani46&#10;AJsuRACYL00Ali9VAJQuXACSLmIAkC5pAY8ubwGNLnYBjC5+AYouhgKILo8Chy6aAoUvpQODL7ID&#10;gi/CA4Ew2gN/MO8DfTH+A30x/wN8Mf8DfDH/A3wx/wPtLwAA2zcAAMk9AAC+PgAAszwAAKw4AACn&#10;MwQAojIRAJ00HQCZNSoAlTU1AJI1QACPNUkAjTVQAIs1VwCJNV4BhzVkAYU0awGENHICgjR5AoA0&#10;ggJ+NIsDfTSWA3s1oQR5Na4EeDW+BXc21AV2Nu0FdDf8BXQ3/wR0N/8EdDf/BHQ3/wTnNQAA0j0A&#10;AMNCAAC4RAAArEIAAKQ+AACfOQAAmjgOAJQ6GQCQOiYAjTsxAIo7OwCHO0QAhDtMAII7UwGAOloB&#10;fjpgAX06ZwJ7Om4CeTp1Anc6fgN2OogEdDqTBHI6ngVxOqsFbzu7Bm47zwZtO+oGbTz6Bmw8/wVs&#10;PP8FbDz/BWw8/wXiOQAAzEIAAL5HAACxSAAApUYAAJ1DAACXPwAAkj4LAI0/FQCJPyEAhUAtAIJA&#10;NwB/QEAAfUBIAHtATwF5QFYBdz9dAXU/YwJzP2oCcT9yA3A/egNuP4QEbD+QBWs/nAZpP6kGaD+4&#10;B2dAzAdmQOgHZkD5BmVA/wZlQP8GZUD/BWVA/wXcPgAAx0YAALlLAACsTAAAoEoAAJdHAACRQwAA&#10;i0MIAIZDEgCCRB4AfkQpAHtFNAB5RT0AdkVFAHRETAFyRFMBcERZAW5EYAJsQ2cCa0NvA2lDdwRn&#10;Q4EFZkONBmRDmQZiQ6cHYUS2CGBEyghgROYIX0X4B19F/wdgRf8GYET/BmBE/wbWQQAAw0kAALZO&#10;AACnTwAAm00AAJJLAACMRwAAhUcEAIBHEAB8SBoAeEgmAHVJMABzSToAcElCAG5JSQFsSFABakhW&#10;AWhIXQJmSGQCZUhsA2NIdQRhR38FYEeKBl5IlwddSKUIW0i0CFtIxwlaSOQIWkn2CFpJ/wdaSP8G&#10;Wkj/BlpI/wbRRQAAv0wAALJSAACjUQAAl1AAAI1OAACGSgAAgEoBAHpLDgB2TBcAckwjAG9MLQBt&#10;TTYAakw/AGhMRgBmTE0BZExTAWJMWgJhTGECX0xpA15McgRcTHwFWkyIBllMlQdXTKMIVkyyCFVM&#10;xglVTOIJVUz1CFVM/wdVTP8HVkz/BlZM/wbMSAAAvFAAAK9VAACgVAAAk1MAAIlRAACBTQAAek4A&#10;AHVPDABwTxUAbVAgAGpQKgBnUDMAZVA8AGNQQwBhUEoBX1BRAV1QWAJcUF8CWlBnA1lQcARXUHoF&#10;VVCGBlRQkwdSUKEIUVCxCVBQxAlQUOEJUFD0CFFQ/wdRT/8HUU//BlFP/wbJSwAAuVMAAKtXAACc&#10;VgAAj1UAAIVUAAB8UAAAdVEAAHBSCQBrUxIAaFQdAGVUJwBiVDEAYFQ5AF5UQQBcVEgBWlRPAVlU&#10;VgFXVF0CVlRlA1RUbgRSVHgFUVSEBk9UkQdOVKAITFSvCExUwglLVN8JTFTzCExT/wdMU/8HTVP/&#10;Bk1T/wbFTgAAtlYAAKdaAACYWQAAi1gAAIFXAAB3VAAAcFUAAGpWBgBmVxAAYlcaAGBYJABdWC4A&#10;W1k3AFlZPwBXWUYAVllNAVRZVAFTWVsCUVljAk9YbANOWHYETFiCBUpYjwZJWJ4HSFiuCEdYwAhH&#10;WN0IR1jyCEdX/wdIV/8HSFf/BkhX/wbBUQAAslkAAKNcAACUWwAAh1sAAH1aAAByWAAAa1kAAGVa&#10;AwBgWw4AXVwXAFpcIQBYXSsAVl00AFRePABTXkQAUV5LAVBeUgFOXlkCTF5hAktdagNJXXQER12A&#10;BUVdjQZEXZwHQ12sB0JdvghCXdoIQlzxB0Jc/gdDW/8GQ1v/BkNb/wa9VQAAr10AAJ9fAACQXgAA&#10;g14AAHhdAABtXAAAZV0AAF9fAABaYAwAV2EUAFViHgBSYigAUWMxAE9jOQBOY0EATGNIAEtjTwFJ&#10;Y1YBR2NeAkVjZwJEY3EDQmN9BEBiiwU/YpoGPmKqBj1ivAc8YtYHPWHvBj1h/QY+YP8GPmD/Bj5g&#10;/wa5WQAAq2EAAJphAACLYQAAf2EAAHRhAABpYQAAX2IAAFlkAABUZgkAUWcRAE5nGgBMaCQAS2kt&#10;AElpNgBIaT4ARmpFAEVqTABDalQBQmpcAUBpZQI+aW8CPGl7AztpiQQ5aZgFOGioBTdougU3adMF&#10;N2juBTdn/AU4Zv8FOGb/BThm/wW0XgAAp2UAAJVlAACGZAAAemUAAG9lAABkZgAAWWgAAFJqAABN&#10;bAQASW4OAEduFgBFbyAARHApAEJwMgBBcDoAQHFCAD9xSQA9cVEAPHFZATpxYgE4cWwCNnB4AjVw&#10;hgMzcJUDMnCmBDFwuAQwcNAEMW/sBDFu+wQxbf8EMWz/BDFs/wSvZAAAoWkAAI9oAACBaAAAdWkA&#10;AGtpAABgawAAVW4AAE1xAABGcwAAQnULAD92EgA9dxwAPHclADp4LQA5eDUAOHk9ADd5RQA2eU0A&#10;NXlVADN5XgAxeWgBMHl0AS55gwIteZICK3ijAip4tQIqeMwCKnfqAip2+QMqdf8DKnT/Ayp0/wOq&#10;agAAmm0AAIlsAAB8bQAAcG0AAGZuAABbcQAAUHUAAEh4AABBewAAOn4FADZ/DgA0gBYAM4EgADKB&#10;KAAwgTAAL4I4AC6CQAAtgkgALIJQACuCWgAqgmQAKIJwACaCfwElgo8BJIKgASOCsgEigskBIoHn&#10;ASJ/9wEifv8CIn3/AiJ9/wKlcQAAk3EAAINxAAB2cQAAbHIAAGB1AABWeAAATHwAAEOAAAA7gwAA&#10;M4YAAC2JCgAqihEAKYsZACeLIgAmiyoAJYwxACSMOQAjjEIAIo1KACGNVAAgjV4AH41rAB2NeQAc&#10;jYoAG42cABmNrgAYjMQAGIzjABmK9QAZif8BGYj/ARmI/wGddwAAjHYAAH12AABydwAAZXkAAFp8&#10;AABQgAAARoQAADyJAAA0jAAALZAAACWTAgAflQwAHZYSAByWGgAblyIAGpcqABmXMgAYmDoAF5hD&#10;ABaYTQAVmFgAFJhkABOYcwARmIQAEJiWABCYqQAOmL8ADpfdAA+W8gAQlfwAEJT/ABCU/wCVfQAA&#10;hXwAAHh8AABrfgAAX4EAAFSGAABKigAAQI8AADaTAAAtlwAAJpoAAB6dAAAXoAMAEqIMABCjEgAQ&#10;oxkAD6MhAA6kKQAOpDEADaQ6AAykRQALpFAACqRcAAmkagAHpHsABqOOAASjoQACo7QAA6LLAAOi&#10;5gADofMAA6H7AAOh+wCNgwAAf4IAAHGEAABkhwAAWIwAAE2RAABClgAAOJoAAC+eAAAmogAAHqUA&#10;ABeoAAARqwAADK4HAAevDQADrxIAAq8ZAAGvIQAArykAALAyAACwPAAAsEcAALBTAACwYQAAsHEA&#10;ALCDAACvlwAAr6oAAK+/AACu2QAArusAAK70AACu9ACHiQAAeIoAAGqOAABdkwAAUZgAAEWdAAA7&#10;ogAAMKYAACeqAAAergAAFrEAABC0AAALtgAABbkDAAC6CgAAug4AALoTAAC7GQAAuyEAALwoAAC8&#10;MQAAvTwAAL5IAAC+VgAAvmUAAL53AAC+jAAAvp8AAL2zAAC+xwAAvt4AAL3rAAC96wB/kgAAcJUA&#10;AGKaAABVnwAASaUAAD2rAAAyrwAAKLQAAB62AAAVuQAADrwAAAm/AAACwgAAAMQAAADFBAAAxgoA&#10;AMYOAADHEgAAyBgAAMkfAADKJwAAzDAAAM48AADOSQAAz1kAAM9qAADPfgAAz5MAAM+mAADPuAAA&#10;z8gAAM/bAADP2wB3nAAAaKEAAFunAABOrgAAQbQAADS3AAAougAAHb0AABPAAAANxAAABscAAADK&#10;AAAAzgAAANAAAADRAAAA0gIAANMIAADVDAAA1hAAANkVAADbHAAA3SQAAOAvAADiPAAA40sAAORc&#10;AADkbwAA5YMAAOWYAADlqQAA5bYAAOXDAADlwwBspQAAX6wAAFGyAABEuQAANbwAACjAAAAcxAAA&#10;EsgAAAzLAAADzwAAANMAAADYAAAA3AAAAN8AAADfAAAA4QAAAOMAAADkAwAA5ggAAOgNAADpEQAA&#10;7BgAAO4iAADxLgAA8zwAAPRNAAD1XwAA9nMAAPeHAAD3mQAA+KUAAPiwAAD4sAD/AxcA/wAVAP8A&#10;FQD/ABgA/wAjAP8ALwD/ADwA/wBIAP8AVAD/AF4A/wBnAP0AbwD7AHYA+QB9APgAgwD2AIgA9QCO&#10;APQAkwDyAJgA8QCeAPAApADuAKsA7QCzAOsAvQDqAMsA6ADhAOcA8QDmAP0A5QD/AOQA/wDkAP8A&#10;5AD/AOQA/wD/BxMA/wARAP8AEQD/ABUA/wAfAP8AKwD/ADcA/wBEAP4ATwD6AFoA9wBjAPQAawDy&#10;AHIA8AB5AO8AfwDtAIQA6wCKAOoAjwDoAJQA5wCaAOUAoADkAKcA4gCvAOAAuQDeAMYA3ADaANoA&#10;7ADYAPkA1gD/ANYA/wDXAP8A2AD/ANgA/wD/ChAA/wMOAP8ADQD/ABIA/wAaAP8AJgD8ADIA9wA/&#10;APQASgDxAFUA7QBeAOoAZgDoAG4A5QB0AOMAegDiAIAA4ACFAN4AiwDcAJAA2wCWANgAnADVAKMA&#10;0wCrANEAtQDOAMEAzADRAMsA5wDJAPUAyAD/AMgA/wDIAP8AyAD/AMgA/wD/DAwA/wYIAP8CCgD/&#10;AA8A/wAVAPwAIADxACwA7AA5AOkARQDlAE8A4QBZAN4AYQDbAGgA1wBvANQAdQDSAHsA0ACAAM4A&#10;hgDMAIwAywCSAMkAmADHAKAAxQCoAMMAsQDBALwAvwDLAL0A4wC8APIAuwD9ALsA/wC6AP8AugD/&#10;ALoA/wD/DgUA/wkAAP8JBQD/BgsA/wEQAPAAGQDmACUA4QAyANwAPwDWAEkA0QBTAM4AWwDLAGMA&#10;yABqAMYAcADFAHYAwwB7AMEAgQDAAIcAvgCOALwAlAC7AJwAuQCkALcArgC1ALkAswDIALEA3wCw&#10;Ae8ArwH7AK4C/wCtA/8ArQP/AK0D/wD/EAAA/w4AAP8NAAD2CwMA8gcKAOIBEQDbAh0A0gMrAMwD&#10;NwDIBEMAxARNAMEEVgC+BV0AvAVkALoFawC4BXEAtwV2ALUFfACzBoMAsgaJALAGkQCvB5kArQeh&#10;AKsHqwCpCLcAqAnGAKYK3QClC/AAowz9AKIN/wChDf8AoQ3/AKAN/wD/EQAA/BIAAOwTAADiEwAA&#10;2w8DANYJCwDOCBQAxgoiAMAMMAC8DTwAuA1GALUNTwCyDlcAsA5fAK4OZQCtDmsAqw5xAKoOeACo&#10;Dn4Apw+FAKUPjQCkD5YAohCfAKAQqQCfELUAnRHFAJsR3gCZEvEAlxP/AJYU/wCVFP8AlRT/AJQU&#10;/wD/FQAA7RsAAOAfAADSHwAAyRsAAMQUBQDBEA4AuhIbALQTKQCwFDUArBVAAKkVSQCmFVIApBZZ&#10;AKIWYAChFmYAnxZsAJ4WcgCcFnkAmxeAAJkXiACYF5EAlhibAJQYpgCTGbIAkRnBAJAa2ACNG+4A&#10;ixz9AIoc/wCKHP8AiRz/AIkc/wD0HQAA5CUAANMpAADHKgAAvCYAALYgAAC0GQsArhoVAKgcIwCk&#10;HS8AoR46AJ4eRACbHkwAmR5UAJcfWwCVH2EAlB9nAJIfbQCRH3QAjyB8AI4ghACMII0AiiCXAIkh&#10;ogCHIa4AhiK9AIUi0QGCI+sBgST7AYAk/wF/JP8BfyT/AX8k/wHsJQAA2y0AAMkxAAC8MQAAsS4A&#10;AKspAACnJAUAoyMRAJ4kHQCaJSoAliY1AJMmPwCRJkcAjyZPAI0mVgCLJ1wAiSdiAIgnaQCGJ28A&#10;hSd3AIMnfwCBJ4kBgCiTAX4ongF9KasBeym5AXopzQF4KugBdyv5AXYr/wF2K/8BdSv/AXUq/wHl&#10;LAAA0DQAAME4AACzOAAAqDUAAKIxAACdLQAAmSoOAJQrGACQLCQAjS0wAIotOgCHLUMAhS1KAIMt&#10;UQCBLlgAgC5eAH4uZAB9LmsAey5zAXkuewF4LoUBdi6PAXQvmwFzL6gCcS+2AnAwyQJvMOUCbjH3&#10;Am0x/wJtMf8CbTH/Am0x/wLfMgAAyTkAALs+AACsPQAAoToAAJo3AACVMwAAkDEKAIwxFACHMiAA&#10;hDMrAIEzNQB/Mz4AfTNGAHszTQB5M1QAdzNaAHYzYQB0M2cBcjRvAXE0dwFvNIEBbjSMAmw0mAJq&#10;NaUCaTWzA2g1xgNnNuIDZjb1A2Y2/wJmNv8CZjb/AmY2/wLYNwAAxD4AALVCAACmQQAAmz8AAJM8&#10;AACNOAAAiDYHAIQ3EQCANxwAfDgnAHo4MQB3OToAdTlCAHM5SQBxOVAAcDlXAG45XQBsOWQBazlr&#10;AWk5dAFoOX4CZjmJAmQ5lQNjOqIDYjqxA2E6wwNgO+AEXzvzA187/wNfO/8DXzv/Al87/wLROwAA&#10;wEIAALBFAAChRAAAlUMAAI1AAACHPQAAgjsCAH07DgB5PBgAdT0jAHM9LQBwPTYAbj0/AGw9RgBr&#10;PU0AaT1TAGc9WgBmPWEBZD1oAWM9cQFhPnsCXz6GAl4+kwNcPqADWz+vBFo/wQRaP90EWT/yBFk/&#10;/wNZP/8DWT//A1k//wPMPwAAvEYAAKtIAACcRwAAkUYAAIhEAACCQAAAfD8AAHdADABzQBUAb0Eg&#10;AGxBKgBqQTMAaEE7AGZCQwBkQkoAY0FQAGFBVwBgQl4BXkJlAV1CbgJbQngCWkKEA1hCkANXQp4E&#10;VkOtBFVDvwRUQ9oEVEPxBFRD/gNUQ/8DVEP/A1RD/wPIQgAAuEkAAKdLAACYSgAAjUkAAINHAAB9&#10;QwAAdkMAAHFECgBtRBIAakUdAGdFJwBkRTAAYkU4AGBFPwBfRUcAXUVNAFtFVABaRlsBWUZjAVdG&#10;bAFWRnYCVEaBA1NGjgNSR5wEUEerBFBHvQRPR9YFT0fvBE9H/QRPR/8DT0f/A1BH/wPERQAAtU0A&#10;AKNNAACVTAAAiUsAAH9KAAB4RgAAcUcAAGxHBwBoSBAAZEgaAGFJJABfSS0AXUk1AFtJPQBZSUQA&#10;V0lKAFZJUQBVSlkBVEphAVJKaQFRSnQCT0p/A05KjANNSpsETEuqBEtLvARKS9MFSkvuBEtL/QRL&#10;Sv8DS0r/A0tK/wPBSAAAslAAAKBPAACRTwAAhU4AAHtNAABzSQAAbEoAAGdLBABiTA4AX0wXAFxN&#10;IQBaTSoAWE0yAFZNOgBUTUEAU05IAFJOTwBQTlcBT05fAU5OZwFMTnICS059AklOiwNITpkER0+o&#10;BEZPugRGT9EERk/tBEZO/ARGTv8DR07/A0dO/wO9TAAArlIAAJxRAACNUQAAgVEAAHdQAABuTAAA&#10;Z04AAGJPAABdUA0AWlAUAFdRHgBVUScAU1EwAFFSOABQUj8ATlJGAE1STQBMU1UASlNdAUlTZQFI&#10;U28CRlN7AkVTiQNDU5cDQlOnBEFTuARBU88EQVPsBEFS+wNCUv8DQlL/A0JR/wO6TwAAqlQAAJhU&#10;AACJVAAAfVMAAHNTAABpUQAAYlIAAFxTAABYVAoAVFUSAFJVGwBPViQATlYtAExXNQBLVzwASldE&#10;AEhXSwBHWFIARlhaAURYYwFDWG0BQVh5AkBYhgI+WJUDPVilAzxYtwQ8WM0EPFfqAzxX+gM9Vv8D&#10;PVb/Az1W/wO2UwAApVcAAJRXAACFVgAAeVYAAG9WAABlVQAAXFYAAFdYAABSWQcATloQAExaGABK&#10;WyEASFwqAEdcMgBFXDoARF1BAENdSABCXVAAQF1YAD9dYQE9XWsBPF12AjpdhAI5XZMCOF2jAzdd&#10;tQM2XcsDNlzoAzdc+QM3W/8DOFv/Azha/wOyVwAAoFoAAI9ZAACBWQAAdVkAAGtZAABgWgAAVlsA&#10;AFFdAABMXgIASGANAEVgFABEYR4AQmImAEBiLgA/YjYAPmM+AD1jRQA8Y00AO2NVADljXgA4Y2gB&#10;NmN0ATVjgQEzY5ECMmOhAjFjswIxY8gCMWLnAjFh+AIxYf8CMmD/AjJg/wKuXAAAm10AAIpdAAB8&#10;XQAAcF0AAGZdAABcXgAAUmAAAExiAABFZQAAQWYKAD5nEQA8aBoAO2giADlpKwA4aTIAN2o6ADZq&#10;QQA1akkANGpSADNqWwAxamUAMGpwAS5qfgEtao4BLGqfAStqsAEqasYBKmnlASpo9gIrZ/8CK2f/&#10;Aitn/wKpYQAAlWAAAIRgAAB3YAAAbGEAAGJhAABYYwAATmYAAEdoAABAawAAOm4FADZvDgA0cBUA&#10;M3AeADJxJgAwcS4AL3E1AC5yPQAtckUALHJNACtyVwAqcmEAKXJtACdyewAmcosAJHKcASNyrgEj&#10;csMBI3HiASNw9AEjb/8BI27/ASNu/wGhZQAAjmQAAH9kAAByZAAAaGUAAF5mAABUaQAASWwAAEJv&#10;AAA7cgAANHUAAC54CgAreREAKnkYACl6IQAneigAJnowACV7OAAke0AAI3tIACJ7UgAhe1wAIHto&#10;AB98dgAdfIYAHHuYABt7qgAae78AGnveABp58gAbeP4AG3f/ARt3/wGZaQAAiGkAAHlpAABtaQAA&#10;Y2oAAFlsAABPbwAARXMAAD13AAA1egAALn0AACeBAwAigw0AIIQSAB+EGgAdhCIAHIUqABuFMQAa&#10;hTkAGYVCABiGTAAXhlYAFoZjABWGcQAUhoEAEoaTABGGpgARhbsAEIXWABGD7wARgvsAEoL/ABKB&#10;/wCRbgAAgW0AAHRuAABpbgAAXXAAAFNzAABJdwAAQHwAADeAAAAvgwAAJ4cAACGKAAAajQYAFY8N&#10;ABOQEwASkBoAEpAiABGQKgAQkTIAEJE7AA+RRAAOkU8ADZFcAAyRagALkXoACpGNAAiQnwAHkLMA&#10;B4/JAAeP5gAHjvQACI38AAiN/wCJcwAAe3MAAG9zAABjdQAAV3gAAE19AABDgQAAOYYAADCKAAAo&#10;jgAAIZEAABqVAAATlwAADpoIAAucDgAJnBMACJwaAAecIgAGnCoABJwzAAOcPQACnUgAAJ1UAACd&#10;YgAAnHIAAJyEAACclwAAm6oAAJu/AACa2wAAmuwAAJr1AACZ+ACCeQAAdnkAAGh6AABcfgAAUYIA&#10;AEaHAAA8jAAAMpEAACmVAAAhmQAAGZ0AABKgAAAOowAACaYFAAOnDAAApxAAAKcVAACoHAAAqCMA&#10;AKgrAACpNAAAqT8AAKlLAACpWQAAqWgAAKl6AACpjgAAqaEAAKi1AACoywAAp+QAAKfvAACn8wB9&#10;gAAAb4EAAGGEAABViQAASY4AAD6UAAA0mQAAKp4AACGiAAAZpgAAEqkAAA2sAAAHrwAAALIAAACz&#10;BwAAswwAALMQAAC0FQAAtBsAALUiAAC2KwAAtzUAALdAAAC4TgAAuF0AALhuAAC4ggAAuJcAALiq&#10;AAC3vgAAt9IAALfmAAC36gB2iAAAZ4sAAFqQAABOlgAAQpwAADeiAAAspwAAIqsAABmvAAARswAA&#10;C7YAAAS5AAAAvAAAAL4AAAC+AAAAvwYAAMALAADBDwAAwhMAAMMZAADEIAAAxSkAAMc0AADIQgAA&#10;yVEAAMliAADJdQAAyYoAAMmfAADKsQAAysEAAMnRAADJ2QBukwAAYJgAAFOeAABGpAAAOqsAAC+w&#10;AAAktQAAGbgAABC8AAAKvwAAAcEAAADEAAAAyAAAAMoAAADKAAAAzAAAAM0DAADOCAAA0A0AANEQ&#10;AADTFgAA1h4AANooAADdNAAA3kMAAN9UAADfZwAA4HwAAOCRAADgpAAA4LIAAOC+AADgwwBmnwAA&#10;WaYAAEytAAA/tAAAMrgAACS8AAAYvwAAEMMAAAjHAAAAygAAAM0AAADRAAAA1QAAANgAAADZAAAA&#10;2wAAAN0AAADfAAAA4QQAAOMKAADlDgAA5xMAAOocAADtJwAA8DUAAPFGAADyWAAA82sAAPOAAAD0&#10;lAAA9KMAAPSuAAD0sgD/ABMA/wARAP8AEQD/ABUA/wAfAP8ALAD/ADkA/wBFAP8AUAD/AFoA/gBj&#10;APsAawD5AHIA9wB4APUAfgD0AIQA8gCJAPEAjgDwAJMA7gCZAO0AnwDsAKYA6gCuAOgAuADmAMUA&#10;5QDbAOMA7QDiAPsA4gD/AOEA/wDhAP8A4QD/AOEA/wD/ABAA/wAOAP8ADQD/ABIA/wAbAP8AKAD/&#10;ADQA/gBBAPsATAD3AFYA9ABfAPEAZgDvAG0A7AB0AOoAegDpAH8A5wCFAOYAigDlAI8A4wCVAOEA&#10;mwDgAKIA3gCqANsAtADZAMAA1gDQANMA6ADSAPcA0QD/ANEA/wDQAP8A0AD/ANAA/wD/AA0A/wAJ&#10;AP8ACgD/AA8A/wAWAPsAIgD3AC8A9AA7APAARwDtAFEA6QBaAOUAYgDiAGkA4ABvAN4AdQDcAHoA&#10;2gCAANgAhQDVAIsA0wCRANEAlwDPAJ4AzQCmAMsArwDJALoAxwDJAMUA4gDEAPIAwwD+AMIA/wDB&#10;AP8AwgD/AMIA/wD/AwYA/wABAP8ABgD/AAwA+QARAPEAHQDrACkA5wA2AOMAQQDfAEsA2wBUANUA&#10;XADSAGMAzwBqAM0AcADLAHUAyQB7AMgAgADGAIYAxQCMAMMAkwDBAJoAvwCiAL0AqwC7ALYAuQDE&#10;ALcA2gC2AO0AtAD6ALQA/wC0AP8AtAD/ALQA/wD/BAAA/wAAAP8AAAD/AAYA7AANAOUAFgDeACIA&#10;1wAvANEAOwDNAEUAygBOAMYAVwDEAF4AwQBkAL8AagC9AHAAvAB1ALoAewC5AIEAtwCHALUAjgCz&#10;AJUAsgCeALAApwCuALIArAC/AKoA0QCoAOgAqAD3AKcA/wCnAP8ApgD/AKYA/wD/BgAA/wUAAPED&#10;AADoAAAA4QAHANUAEADNABsAxwAnAMMAMwC/AD4AvABIALkAUQC2AFgAtABfALIAZQCwAGoArwBw&#10;AK0AdgCsAHwAqgCCAKkAiQCnAJEApQCaAKMApAChAK4AoAC7AJ4BzQCdAuYAnAT0AJsE/wCaBf8A&#10;mgX/AJkF/wD/CgAA8Q4AAOQQAADZDwAAzgsAAMgDCwDCABMAvAIfALcDLACzBDcAsAVCAK0GSgCq&#10;BlIAqAdZAKYHXwClB2UAowdrAKIIcQCgCHcAnwh+AJ0IhQCbCY4AmgmXAJgKoQCWCqwAlQu6AJML&#10;zACSDOUAkA32AI8O/wCODv8Ajg7/AI0O/wD2EQAA5hcAANYbAADHGQAAvhUAALkQAAC3Cg0AsQsX&#10;AKwNJACoDjAApQ47AKIORACfD0wAnQ9TAJsPWgCaD2AAmBBmAJcQbACVEHIAkxB5AJIQgQCQEIoA&#10;jxGUAI0RnwCLEaoAihK4AIgSywCGE+YAhRT3AIMV/wCDFf8AghX/AIIV/wDtGgAA3CEAAMolAAC7&#10;IgAAsR8AAKsaAACpFAYApRIRAKAUHgCcFSoAmRU1AJYWPgCUFkcAkhZOAJAWVQCOF1sAjBdhAIsX&#10;ZwCJF20AiBd0AIYYfACFGIYAgxmQAIEZmwCAGqcAfhq1AH0bxwB8HOIAeh31AHkd/wB4Hf8AeB3/&#10;AHgd/wDlIgAA0CkAAL8sAACwKgAApycAAKAjAACdHwAAmhoOAJUcGACRHSQAjh4vAIweOQCJHkEA&#10;hx9JAIUfUACDH1YAgh9cAIAfYgB/H2kAfSBwAHwgeAB6IIEAeSGMAHchlwB1IqQAdCKyAHMjwwBy&#10;I98AcCTzAG8k/wBvJP8AbiT/AG4k/wDdKQAAyDAAALcyAACoMAAAni4AAJcqAACTJwAAkCMKAIwj&#10;EwCIJB8AhCUqAIIlNACAJj0AfSZEAHwmSwB6JlIAeCZYAHcmXgB1JmUAdCdsAHIndABxJ30AbyiI&#10;AG4olABsKKEAaymvAWopwAFpKtsBZyrxAWcr/wFmK/8BZir/AWYq/wHULwAAwjYAAK82AAChNQAA&#10;ljQAAJAwAACKLQAAhyoGAIMpEAB/KhoAfCslAHkrLwB3LDgAdSxAAHMsRwBxLE0AcCxUAG4sWgBt&#10;LGEAay1oAGotcABoLXoAZy6FAGUukQFkLp4BYi+sAWEvvQFhMNUBYDDvAV8w/QFfMP8BXzD/AV8w&#10;/wHNNAAAvDsAAKk6AACbOgAAkDgAAIk1AACDMgAAfzABAHsvDgB3MBYAdDAhAHExKwBvMTQAbTE8&#10;AGsxQwBqMUoAaDJQAGcyVwBlMl0AZDJlAGIybQBhM3cAXzOCAV4zjgFdNJwBWzSqAVo1uwFaNdIB&#10;WTXtAVk1/AFYNf8BWDX/AVk1/wHIOAAAtz4AAKQ+AACWPQAAizwAAIM6AAB9NwAAeDQAAHQ0CwBw&#10;NRMAbTUdAGo1JwBoNjAAZjY4AGQ2PwBjNkYAYTZNAGA2UwBeN1oAXTdiAFw3agBaOHQBWTh/AVc4&#10;jAFWOZkBVTmoAlQ5uQJTOs8CUzrrAlM6+wFTOv8BUzn/AVM5/wHEPAAAskEAAKBAAACSQAAAhj8A&#10;AH49AAB4OgAAczgAAG45CABqOREAZzkaAGQ6JABiOiwAYDo0AF46PABdO0MAWztKAFo7UABYO1cA&#10;VztfAFY8ZwBUPHEBUzx8AVI9iQFRPZcBTz2mAk4+twJOPs0CTj7pAk0++gJOPv8BTj3/AU49/wHA&#10;PwAArkMAAJxDAACOQwAAgkIAAHpAAABzPQAAbTwAAGg9BQBkPQ4AYT4XAF4+IQBcPikAWj4xAFg+&#10;OQBXPkAAVT9GAFQ/TQBTP1UAUkBcAFBAZQBPQG8BTkF6AU1BhwFLQZYBSkGlAklCtQJJQssCSULo&#10;AklC+QJJQf8CSUH/AUlB/wG9QwAAqkUAAJhFAACKRQAAf0UAAHZDAABvQAAAaEAAAGNBAQBfQQ0A&#10;XEEUAFlCHQBXQiYAVUIuAFNCNgBRQj0AT0JDAE9DSwBOQ1IATURaAExEYwBKRG0BSUV4AUhFhQFH&#10;RZQBRUWjAkVGtAJERskCREbnAkRF+AJERf8CRUX/AkVF/wG6RgAApkgAAJRIAACGSAAAe0cAAHJG&#10;AABqQgAAY0MAAF5EAABaRQsAVkUSAFRGGwBRRiMAT0YrAE5GMwBMRzoAS0dBAEpHSQBJSFAASEhY&#10;AEdIYQBGSWsAREl2AUNJgwFCSZIBQUmiAkBJswI/SscCP0rlAj9J9wJASf8CQEj/AkBI/wG2SQAA&#10;okoAAJFKAACDSgAAd0oAAG5JAABlRQAAXkcAAFlIAABVSQgAUUoQAE9KGABMSiEASkspAElLMQBH&#10;SzgARkw/AEVMRgBETE4AQ01WAEJNXwBBTWgAQE10AT5NgQE9TZABPE2gATtOsQI6TsYCOk7kAjtN&#10;9gI7Tf8BO0z/ATxM/wGzTQAAnkwAAI1MAAB/TAAAdEwAAGpMAABgSgAAWUsAAFRMAABQTQUATE4O&#10;AElPFQBHTx4ARU8mAERQLgBCUDUAQVA9AEBRRAA/UUsAPlFTAD1SXAA8UmYAOlJyADlSfwE4Uo4B&#10;N1KeATZSrwE1UsQBNVLiATZS9QE2Uf8BNlD/ATdQ/wGuTwAAmU8AAIlPAAB7TwAAcE8AAGZPAABc&#10;TgAAVE8AAE9RAABKUgEARlMMAENUEgBBVBsAQFUjAD5VKwA9VjIAPFY6ADtWQQA6VkkAOVdRADhX&#10;WgA2V2MANVdvADRXfAEzV4wBMVecATBXrQEwV8IBMFfgATBW9AExVv8BMVX/ATFV/wGoUgAAlVIA&#10;AIRSAAB3UgAAbFIAAGJSAABYUwAAT1QAAElWAABEVwAAQFkIAD1aEAA7WhcAOVsgADhbJwA3XC8A&#10;Nlw2ADVcPgA0XEYAM11OADFdVwAwXWEAL11sAC5degAsXYkAK12aASpdqwEqXb8BKV3eASpc8gEq&#10;W/4BK1v/ASta/wGjVQAAj1UAAH9VAAByVQAAZ1YAAF5WAABUVwAATFkAAEVbAAA/XQAAOl8EADZg&#10;DQA0YRMAMmIcADFiIwAwYisAL2MyAC5jOgAtY0IALGNKACpkUwApZF0AKGRpACdkdgAmZIYAJWSX&#10;ACRkqQAjZL0AImTaACNj8QAjYv0BJGH/ASRh/wGcWAAAiVgAAHpZAABuWQAAY1kAAFpaAABQXAAA&#10;SF4AAEFgAAA6YwAANGYAAC9oCgAsaRAAKmkXAClqHwAoaiYAJ2ouACZrNQAlaz0AJGtGACNrTwAi&#10;bFkAIGxlAB9scgAebIIAHWyUABxspgAba7oAGmvUABtq7gAcafwAHGj/ABxo/wCVXAAAg1wAAHVc&#10;AABpXQAAX10AAFZeAABMYQAAQ2QAADxnAAA1agAAL20AAChwBAAjcg0AIXISACBzGgAfcyEAHnMo&#10;AB10MAAcdDgAG3RAABp0SgAZdFQAF3VgABZ1bgAVdX4AFHWQABN0ogASdLYAEXTPABJz7AAScvoA&#10;E3H/ABNx/wCOYAAAfWAAAG9hAABlYQAAW2IAAFFkAABIZwAAPmsAADduAAAwcQAAKXUAACJ4AAAc&#10;ewcAF30OABZ9EwAVfRsAFH4iABN+KgASfjEAEX46ABF+RAAQf04AD39aAA5/aAANf3gADH+KAAt+&#10;nQAKfrAACX3GAAp95AAKfPQAC3v9AAt6/wCGZQAAd2UAAGplAABhZgAAVmgAAExrAABCbwAAOXMA&#10;ADF3AAAqegAAI34AAByBAAAVhAAAEIcIAA2JDgAMiRQADIkbAAuJIwAKiSsACYkzAAiJPQAGiUgA&#10;BYlUAASJYQACiXEAAYmDAACJlgAAiKkAAIe+AACH2gAAhuwAAIb1AACG+gB+agAAcWoAAGdrAABb&#10;bAAAUHAAAEZ0AAA8eAAAM30AACqBAAAjhQAAHIgAABWMAAAQjwAADJIGAAaTDAACkxEAAJQWAACU&#10;HQAAlCQAAJUsAACVNQAAlUAAAJVMAACWWQAAlmkAAJV6AACVjgAAlKEAAJS1AACTzAAAkuYAAJLy&#10;AACS9wB4cAAAbXAAAGByAABUdQAASXkAAD9+AAA1gwAALIgAACONAAAbkQAAFJQAAA+XAAAKmgAA&#10;BJ0DAACeCQAAnw4AAJ8SAACgFwAAoB0AAKElAACiLQAAojcAAKNDAACjUAAAo18AAKNxAACjhAAA&#10;opkAAKKtAAChwgAAodwAAKHrAACg8gBzdgAAZncAAFl7AABNgAAAQoUAADiLAAAukAAAJJUAABua&#10;AAAUngAADqEAAAmkAAACpwAAAKoAAACrBAAAqwoAAKwNAACtEQAArRYAAK4cAACvJAAAsC0AALE5&#10;AACxRgAAslUAALJmAACyeQAAso4AALGjAACytwAAscoAALHgAACx6QBsfgAAX4IAAFKHAABGjQAA&#10;O5MAADCZAAAmngAAHKMAABOnAAANqwAAB64AAACyAAAAtQAAALcAAAC4AAAAuQIAALkIAAC6DAAA&#10;uxAAALwUAAC9GwAAvyMAAMEtAADCOgAAwkkAAMNaAADDbAAAxIIAAMSXAADEqwAAxLwAAMTLAADE&#10;2gBliQAAWI4AAEuVAAA/mwAAM6IAACioAAAdrQAAFLEAAA22AAAGuQAAALwAAAC/AAAAwwAAAMQA&#10;AADFAAAAxgAAAMcAAADJBAAAygkAAMsNAADNEQAAzxgAANIhAADVLQAA1jwAANhNAADZXwAA2nMA&#10;ANqKAADbngAA264AANu6AADcwwBelgAAUZwAAESjAAA4qgAALLEAACC3AAAVuwAADb4AAATCAAAA&#10;xQAAAMkAAADNAAAA0AAAANIAAADSAAAA1QAAANYAAADZAAAA2wAAAN4FAADgCgAA4g8AAOUWAADo&#10;IAAA7C0AAO0+AADtUQAA7mUAAO96AADvjwAA8J8AAPCrAADwswD/ABAA/wAOAP8ADgD/ABIA/wAd&#10;AP8AKQD/ADUA/wBBAP8ATQD+AFYA+wBfAPgAZgD2AG0A9AB0APIAeQDxAH8A8ACEAO4AiQDtAI8A&#10;6wCVAOoAmwDoAKIA5gCqAOUAswDjAMAA4QDSAOAA6gDfAPkA3QD/AN0A/wDdAP8A3gD/AN4A/wD/&#10;AA0A/wAKAP8ACQD/AA8A/wAYAP8AJAD+ADEA+wA9APgASAD0AFIA8ABaAO0AYgDrAGkA6QBvAOcA&#10;dQDlAHoA4wB/AOIAhQDgAIoA3gCQANwAlgDaAJ0A2AClANUArwDSALoA0ADKAM4A4wDNAPQAywD/&#10;AMsA/wDLAP8AywD/AMsA/wD/AAgA/wADAP8ABQD/AAwA/AAUAPcAHwDyACsA7wA3AOsAQgDnAEwA&#10;5ABVAOAAXQDdAGQA2gBqANgAcADVAHUA0gB6ANAAgADPAIUAzQCLAMsAkgDJAJkAxwChAMUAqgDD&#10;ALUAwQDDAL8A2gC+AO4AvQD8ALwA/wC8AP8AvAD/ALwA/wD/AAAA/wAAAP8AAAD5AAcA8QAQAOoA&#10;GgDkACUA3wAxANsAPADXAEcA0gBQAM4AVwDLAF4AyQBlAMYAagDFAHAAwwB1AMEAegDAAIAAvgCG&#10;ALwAjQC6AJQAuQCcALcApQC1ALAAswC9ALEAzwCvAOgArgD4AK4A/wCtAP8ArQD/AK0A/wD/AAAA&#10;/wAAAP0AAADuAAEA4wAMANoAFADRAB8AzAArAMgANgDFAEAAwgBKAL8AUgC8AFkAugBfALgAZQC2&#10;AGoAtABvALMAdQCxAHoAsACBAK4AiACtAI8AqwCYAKkAoQCnAKsApQC4AKMAyACiAOIAoQDzAKAA&#10;/gCgAP8AoAD/AKAA/wD/AAAA9gAAAOoAAADgAAAA0wAGAMkADwDCABgAvQAkALkALwC2ADoAtABD&#10;ALEATACuAFMArABZAKoAXwCpAGQApwBqAKYAbwCkAHUAowB7AKEAggCgAIoAngCTAJwAnQCaAKcA&#10;mAC0AJYAwwCVANwAlADvAJMA+wCTAP8AkwD/AJIA/wD5BQAA6gsAANwNAADLCgAAwgUAALwACgC2&#10;ABEAsQAcAK4AKACqADMApwA9AKQARQCiAE0AoABTAJ4AWQCcAF8AmwBkAJoAagCYAHAAlwB2AJUA&#10;fgCTAIYAkgGPAJABmQCOAqQAjAKxAIsDwACJBdYAiAbtAIgH+gCHCP8Ahgj/AIYI/wDvDwAA3hQA&#10;AMoVAAC8EgAAsxAAAK4MAACrBg0ApwMVAKIFIACfBywAnAg2AJkIPwCXCUcAlQlOAJMJVACRCloA&#10;kApfAI4KZQCNCmsAiwpyAIoLeQCIC4IAhwuMAIUMlwCDDKIAgQ2wAIANwAB/DdgAfQ7vAHwP/QB7&#10;D/8AexD/AHsQ/wDmFwAA0R4AAL0dAACvHAAAphkAAKEVAACeEAQAnQ0PAJgOGQCUDiUAkQ8vAI8Q&#10;OQCMEEEAihBIAIgQTwCHEFUAhRBbAIQRYQCCEWcAgBFuAH8RdQB9EX4AfBKIAHoSlAB4EqAAdxOu&#10;AHUTvgB0FNUAcxXuAHEW/QBxFv8AcRb/AHAW/wDcHwAAxiUAALMlAAClIwAAnCEAAJYeAACSGQAA&#10;kRQLAI0UFACJFR8AhhYpAIMWMwCBFzwAgBdDAH4XSgB8F1AAehdWAHkYXAB3GGIAdhhpAHQYcQBz&#10;GXoAcRmEAG8akABuGp0AbBurAGscuwBqHNAAaR3sAGge+wBoHv8AZx7/AGce/wDRJgAAvSoAAKsq&#10;AACdKgAAkygAAI0lAACIIgAAhh0GAIMbEAB/HBoAfB0kAHodLgB3HjYAdh4+AHQeRQByH0sAcR9R&#10;AG8fWABuH14AbB9lAGsgbQBpIHYAaCGBAGYhjQBlIpoAYyKoAGIjuABhI80AYCTpAGAk+gBfJP8A&#10;XyT/AF8k/wDKLAAAti8AAKQvAACWLwAAjC0AAIUqAACAKAAAfSQAAHoiDQB2IxUAcyMgAHEkKQBv&#10;JDIAbSQ6AGslQQBqJUcAaCVNAGYlVABlJVoAZCZhAGImaQBhJnIAXyd9AF4nigBdKJcAWymlAFop&#10;tQBaKsoAWSrnAFgq+ABYKv8AWCr/AFgq/wDFMQAArzMAAJ4zAACQMwAAhjIAAH8vAAB5LQAAdSoA&#10;AHIoCgBvKBIAaykbAGkpJQBnKi0AZSo1AGMqPQBiKkMAYCpKAF8rUABeK1cAXCteAFssZgBZLG8A&#10;WC16AFcthwBWLpUAVC6jAFMvswBTL8cAUi/lAFIv9wBSL/8AUi//AFIv/wDBNgAAqjYAAJk2AACL&#10;NgAAgTUAAHkzAABzMQAAby8AAGsuBgBoLRAAZC4YAGIuIQBgLyoAXi8xAFwvOQBbL0AAWS9GAFgv&#10;TQBXMFMAVjBbAFQxYwBTMWwAUjJ3AFEyhABPM5IATjOhAE0zsQBNNMUBTDTjAUw09gBMNP8ATDT/&#10;AEwz/wC7OQAApjkAAJU5AACHOQAAfDkAAHQ3AABuNAAAaTMAAGUyAgBhMg0AXjIUAFwzHgBaMyYA&#10;WDMuAFYzNQBVNDwAUzRDAFI0SgBRNFAAUDVYAE41YABNNmoATDZ1AEs3ggBKN5AASTifAEg4sAFH&#10;OMMBRzjhAUc49QFHOP8BRzj/AUc4/wG3OwAAojwAAJE8AACDPAAAeDwAAHA6AABqNwAAZDYAAGA2&#10;AABcNgsAWTcSAFY3GgBUNyMAUjcrAFA3MgBPODkATThAAEw4RwBLOE4ASjlVAEk5XgBIOmgARzpz&#10;AEY7gABFO44ARDyeAEM8rgFCPMIBQj3fAUI88wFCPP8BQjz/AUI7/wGzPQAAnj4AAI0+AAB/PgAA&#10;dT4AAGw9AABmOgAAYDkAAFs6AABXOggAUzsQAFE7GABOOyAATDsoAEs7LwBJPDYARzw9AEc8RABG&#10;PUsART1TAEQ+XABDPmYAQj9xAEE/fgBAP40AP0CcAD5ArQE9QMABPUDdAT1A8gE9QP8BPj//AT4/&#10;/wGuQAAAmkAAAIlBAAB8QQAAcUEAAGhAAABhPAAAWz0AAFY+AABSPgUATj8OAEw/FQBJPx0AR0Al&#10;AEZALABEQDMAQ0A6AEJBQgBBQUkAQEFRAD9CWgA+QmMAPUNvADxDfAA7Q4sAOkSbADlEqwE5RL4B&#10;OETbATlE8QE5Q/4BOUP/ATlD/wGqQgAAlkMAAIZDAAB4QwAAbkMAAGVDAABdQAAAVkAAAFFCAABN&#10;QgIASUMMAEZDEgBERBoAQkQiAEFEKgA/RTEAPkU4AD1FPwA8RkcAO0ZPADpGVwA5R2EAOEdsADdH&#10;egA2SIkANUiZADRIqgA0SL0AM0jZADRI8AA0R/0ANEf/ADVG/wCmRAAAkkUAAIJGAAB1RgAAakYA&#10;AGFFAABZRAAAUUQAAExGAABIRwAAREcKAEFIEAA/SRgAPUkgADxJJwA6Si4AOUo2ADhKPQA3S0QA&#10;NktMADVLVQA0TF8AM0xqADJMdwAxTIYAMEyXAC9NqAAuTbsALk3VAC5M7wAvTP0AL0v/ADBL/wCh&#10;RwAAjkgAAH5IAABxSAAAZkkAAF1IAABVSAAATEkAAEdKAABCSwAAP0wGADtNDgA5ThUAN04dADZP&#10;JAA1TysAM08zADJQOgAxUEIAMFBKAC9RUgAuUVwALVFnACxRdQArUYQAKlKVAClSpgApUrkAKFLS&#10;AClR7gApUPwAKlD/ACpP/wCcSgAAiUoAAHpLAABtSwAAY0wAAFpMAABRTAAASE0AAENPAAA9UAAA&#10;OVICADVTDAAzVBIAMVQZADBVIQAuVSgALVUvACxWNwArVj4AKlZGAClWTwAoV1kAJ1dkACZXcgAl&#10;V4EAJFeSACNXpAAiV7cAIlfPACJX7AAjVvoAI1X/ACRV/wCWTQAAhE4AAHVOAABpTgAAX08AAFZP&#10;AABNUAAARVIAAD9TAAA5VgAAM1gAAC9aCAArWw8AKlsVAChcHQAnXCQAJlwrACVcMwAkXToAI11D&#10;ACJdTAAhXVYAIF5hAB9ebgAeXn4AHV6PABxeoQAbXrQAGl3MABtd6QAbXPkAHFv/ABxb/wCQUQAA&#10;flEAAHBRAABkUgAAW1IAAFJTAABKVAAAQVcAADtZAAA1WwAALl4AAChgAwAkYgwAImMRACFjGAAf&#10;ZCAAHmQnAB1kLgAcZDYAG2U+ABplRwAZZVEAGGVdABdlagAWZXoAFWWLABRlngATZbEAEmXIABJk&#10;5wATY/cAFGL/ABRi/wCJVAAAeFUAAGtVAABgVgAAV1YAAE9XAABGWQAAPVwAADZfAAAwYgAAKWQA&#10;ACNnAAAdagcAGWwOABhsEwAWbRoAFW0hABRtKQAUbTAAE205ABJuQgARbkwAEG5YAA9uZQAObnUA&#10;DW6HAA1umgAMba0AC23CAAts4AAMa/MADWv9AA1q/wCCWQAAclkAAGZZAABcWgAAVFoAAEpcAABB&#10;XwAAOWMAADFmAAAqaQAAJGwAAB1vAAAXcgAAEnUJAA93DwAOdxQADncbAA13IwAMdyoAC3czAAp3&#10;PAAJd0cACHdSAAd3XwAFd28ABHeAAAN3lAABdqcAAHa7AAF11QABdOsAAnT2AAJ0/AB7XQAAbV0A&#10;AGJeAABZXgAATmAAAEVjAAA8ZwAAM2sAACtuAAAkcgAAHnUAABd5AAASfAAADX8GAAmBDAAFgREA&#10;A4EWAAKBHQABgSQAAIEtAACCNgAAgkAAAIJMAACCWQAAgmgAAIJ5AACCjQAAgaAAAIC0AACAywAA&#10;f+cAAH7yAAB++QB0YgAAaGIAAF5iAABTZAAASWcAAD9rAAA2cAAALXQAACV4AAAefAAAF4AAABGD&#10;AAANhgAACIkEAAKLCgAAiw4AAIsTAACMGAAAjB8AAI0mAACNLwAAjjkAAI5EAACOUQAAjmAAAI5x&#10;AACOhQAAjpkAAI2tAACMwwAAjN8AAIvuAACL9gBuaAAAZGcAAFhpAABNbAAAQnEAADh2AAAvewAA&#10;Jn8AAB6EAAAWiAAAEIwAAAyPAAAGkgAAAJUAAACWBwAAlwwAAJcPAACYEwAAmRgAAJofAACbJgAA&#10;mzAAAJw7AACcSAAAnFcAAJxoAACcewAAnJAAAJulAACbugAAmtAAAJrnAACa8QBqbQAAXm8AAFFy&#10;AABGdwAAO3wAADGCAAAnhwAAHowAABaRAAAQlQAACpkAAAScAAAAoAAAAKIAAACjAQAAowYAAKQL&#10;AAClDgAAphIAAKcXAACoHgAAqiYAAKsxAACrPgAArE0AAKxdAACscAAArIUAAKybAACrrwAAq8MA&#10;AKvZAACq6ABkdQAAV3kAAEt+AAA/hAAANIoAACmQAAAflgAAFpsAABCfAAAJowAAAacAAACqAAAA&#10;rgAAALAAAACwAAAAsQAAALIDAAC0CAAAtQ0AALYQAAC3FQAAuR0AALsmAAC8MwAAvUEAAL1SAAC9&#10;ZAAAvnkAAL6QAAC9pAAAvbcAAL3GAAC91wBcfwAAUIUAAESLAAA4kgAALJkAACGfAAAXpAAAEKkA&#10;AAmuAAAAsgAAALYAAAC5AAAAvQAAAL8AAAC/AAAAwAAAAMEAAADDAAAAxAUAAMYKAADHDgAAyRMA&#10;AMscAADOJgAA0DUAANFFAADSVwAA0msAANOCAADTlwAA06kAANK4AADSxABVjAAASZMAAD2aAAAw&#10;ogAAJagAABquAAARtAAACbkAAAC9AAAAwQAAAMQAAADIAAAAywAAAM0AAADNAAAAzwAAANAAAADS&#10;AAAA1AAAANgAAADaBgAA3QwAAOARAADjGgAA5icAAOc4AADoSgAA6V0AAOpyAADriAAA65sAAOyo&#10;AADssgD/AA0A/wALAP8ACwD/ABAA/wAaAP8AJgD/ADIA/wA9AP8ASAD7AFIA+ABaAPYAYgDzAGkA&#10;8QBvAPAAdQDuAHoA7AB/AOsAhADpAIoA6ACQAOYAlgDkAJ0A4gClAOEArwDfALsA3QDLANsA5gDZ&#10;APcA2AD/ANgA/wDXAP8A1wD/ANQA/wD/AAgA/wAEAP8ABAD/AA0A/wAVAP4AIQD6ACwA9wA4APQA&#10;QwDwAE0A7QBVAOoAXQDnAGQA5ABqAOIAcADgAHUA3gB6AN0AfwDbAIUA2QCLANUAkQDTAJkA0QCg&#10;AM8AqgDNALUAywDEAMkA3QDIAPEAxwD/AMYA/wDGAP8AxgD/AMcA/wD/AAAA/wAAAP8AAAD/AAoA&#10;+AARAPEAHADsACcA6QAyAOYAPQDiAEcA3QBQANkAWADVAF8A0gBlANAAagDOAHAAzAB1AMoAegDJ&#10;AH8AxwCFAMUAjADDAJQAwQCcAL8ApQC9ALAAuwC9ALoA0AC4AOsAtwD7ALYA/wC2AP8AtgD/ALYA&#10;/wD/AAAA/wAAAP0AAADzAAUA6QAOAOEAFgDbACEA1QAtANEANwDOAEEAygBKAMcAUgDEAFkAwgBf&#10;AMAAZQC+AGoAvABvALsAdAC5AHoAtwCAALYAhwC0AI4AsgCXALAAoACuAKoArQC3AKsAyACpAOMA&#10;qAD1AKcA/wCnAP8ApwD/AKYA/wD/AAAA/gAAAPEAAADlAAAA1wAKAM0AEQDHABwAwgAmAL8AMQC8&#10;ADsAugBEALcATAC0AFMAsgBZALEAXwCvAGQArQBpAKwAbwCqAHQAqQB6AKcAgQCmAIkApACRAKIA&#10;mwCgAKUAngCyAJ0AwQCbANoAmgDvAJkA/QCYAP8AmAD/AJgA/wD9AAAA8AAAAOEAAADRAAAAxgAE&#10;AL0ADQC3ABUAswAgALAAKwCtADUAqwA+AKgARgCmAE0ApABUAKMAWQChAF8AoABkAJ4AaQCdAG4A&#10;mwB1AJoAewCYAIMAlgCMAJUAlgCTAKEAkQCtAI8AuwCNAM8AjADpAIsA+ACMAP8AjAD/AIwA/wDz&#10;AgAA4gcAAMwHAAC/BAAAtwAAALEACACrABAApwAZAKQAJACgAC4AngA3AJwAQACaAEcAmABOAJYA&#10;VACVAFkAkwBeAJIAZACQAGkAjwBvAI0AdgCLAH4AigCIAIgAkgCGAJ0AhQCpAIMAuACBAMoAgADl&#10;AIAA9QB/AP8AfwD/AH8A/wDoDQAA0BAAAL4QAACxDgAAqA0AAKMIAACgAgwAnAATAJgAHQCVACcA&#10;kgAxAJAAOQCOAUEAjAFIAIoCTgCJAlQAhwJZAIYCXwCEA2QAgwNrAIEDcgCABHoAfgSEAH0FjgB7&#10;BZoAeQanAHgGtQB2B8gAdQjjAHUJ9AB0Cv8Acwr/AHMK/wDdFQAAxBcAALEXAAClFgAAnBMAAJYR&#10;AACUDQQAkwgNAI4HFQCLCSAAiAkqAIUKMwCDCzsAgQtCAIALSQB+C08AfQxUAHsMWgB6DGAAeAxn&#10;AHcMbgB1DXYAdA2AAHINjABwDZkAbw6mAG0OtQBsDskAaw/mAGoQ9wBpEP8AaRD/AGkQ/wDQHQAA&#10;uR4AAKgeAACbHQAAkhsAAIsZAACIFQAAhxEHAIUOEACBDxoAfhAkAHsQLQB5EDYAdxE9AHYRRAB0&#10;EUoAcxFQAHERVgBwEVwAbhJiAG0SagBrEnMAaRN9AGgTiQBmE5YAZRSjAGMVswBiFcYAYhbjAGEW&#10;9gBgF/8AYBf/AGAX/wDHIgAAsCMAAJ8kAACSIwAAiSIAAIIgAAB+HQAAfBkAAHoVDQB3FRUAdBYf&#10;AHEWKABvFzAAbhc4AGwXPwBrF0UAaRhLAGgYUQBmGFgAZRheAGMZZgBiGW8AYBl5AF8ahQBdG5IA&#10;XBuhAFscsABaHMMAWR3gAFge9ABYHv8AWB7/AFge/wC/JwAAqSgAAJkoAACLKAAAgicAAHslAAB2&#10;IwAAcyAAAHEcCQBuHBEAaxwaAGkdIwBnHSwAZR0zAGMeOgBiHkEAYB5HAF8eTQBeHlQAXB9bAFsf&#10;YgBZIGsAWCB2AFYhggBVIZAAVCKeAFMirgBSI8AAUSPdAFEk8gBRJP8AUST/AFEj/wC5KwAAoywA&#10;AJMsAACGLQAAfCwAAHQqAABvKAAAayUAAGkiBQBmIQ4AYyIWAGEiHwBfIycAXSMvAFwjNgBaIz0A&#10;WSRDAFckSgBWJFAAVSRXAFMlXwBSJWgAUSZzAE8mfwBOJ40ATSicAEworABLKb4ASynaAEop8QBK&#10;Kf8ASyn/AEsp/wCzLgAAni8AAI4wAACBMAAAdy8AAG8uAABqKwAAZSoAAGMnAQBfJwwAXCcTAFon&#10;GwBYKCQAVigrAFUoMgBTKDkAUilAAFApRgBPKU0ATilUAE0qXABMKmUASitwAEkrfABILIsARy2a&#10;AEYtqgBFLrwARS7WAEUu7wBFLv4ARS7/AEUt/wCuMQAAmjIAAIkzAAB8MwAAcjMAAGsxAABlLwAA&#10;YC0AAF0sAABZLAkAViwQAFQsGABSLCAAUCwoAE4tLwBNLTYATC08AEotQwBJLUoASC5RAEcuWQBG&#10;L2MARTBtAEMwegBCMYkAQTGYAEEyqABAMrsAPzLTAD8y7gBAMv0AQDL/AEAy/wCqMwAAljUAAIY1&#10;AAB5NgAAbjUAAGY1AABhMgAAXDAAAFcwAABUMAYAUTAOAE4wFQBMMR0ASjElAEgxLABHMTIARjE5&#10;AEQxQABDMkcAQjJPAEEzVwBAM2AAPzRrAD41eAA9NYcAPDaWADs2pwA7NrkAOjbRADo27QA7NvwA&#10;Ozb/ADs2/wCmNgAAkjcAAII4AAB1OAAAazgAAGM3AABdNgAAVzMAAFM0AABPNAMASzQMAEk0EgBG&#10;NRoARTUiAEM1KQBBNS8AQDU2AD82PQA+NkQAPTdMADw3VQA7OF4AOjhpADk5dgA4OYUANzqVADc6&#10;pQA2OrgANTrPADY67AA2OvsANjn/ADc5/wCiOAAAjjkAAH46AAByOwAAaDsAAF86AABZOQAAUzYA&#10;AE43AABKOAAARjgKAEQ5EABBORcAPzkfAD45JgA8OS0AOzo0ADo6OwA5O0IAODtKADc7UwA2PFwA&#10;NTxnADQ9dAAzPYMAMz6TADI+pAAxPrYAMT7NADE+6gAxPvoAMj3/ADI9/wCeOwAAizwAAHs8AABu&#10;PQAAZD0AAFw9AABVPAAATjoAAEk7AABFPAAAQT0HAD49DgA8PRUAOj4cADk+IwA3PioANj8xADU/&#10;OAA0P0AAM0BIADJAUAAxQFoAMEFlAC9BcgAuQoEALUKRAC1CogAsQrUAK0LLACxC6QAsQvkALUH/&#10;AC1B/wCZPQAAhz4AAHc/AABrPwAAYUAAAFk/AABSPwAAST4AAEQ/AABAQAAAPEEEADlCDQA3QhIA&#10;NUMZADNDIQAyQygAMUQvADBENgAvRD0ALkVFAC1FTgAsRVgAK0ZjACpGbwApRn4AKEaPACdHoQAm&#10;R7MAJkfJACZG5wAnRvgAKEX/AChF/wCVQAAAgkEAAHNCAABnQgAAXkIAAFVCAABOQgAARUIAAD9E&#10;AAA7RQAAN0YAADRHCgAxSBAAL0gWAC5JHgAsSSUAK0ksACpJMwApSjoAKEpCACdKSwAmS1UAJUtg&#10;ACRLbQAjS3wAIkuNACFMnwAhTLEAIEzHACBL5gAhS/cAIkr/ACJK/wCQQwAAfkQAAG9EAABkRQAA&#10;WkUAAFJFAABKRgAAQUcAADxIAAA3SQAAMksAAC5NBwArTg4AKU4TACdPGgAmTyEAJU8oACRPMAAj&#10;UDcAIlA/ACFQSAAgUFIAH1FdAB5RagAdUXkAHFGKABtRnAAaUa8AGVHFABlR5AAaUPYAG0//ABxP&#10;/wCKRgAAeUcAAGtHAABgSAAAVkgAAE5IAABHSQAAPksAADlMAAAzTgAALlAAAChTAgAkVAsAIlUQ&#10;ACBVFgAfVh4AHlYkAB1WLAAcVjMAG1c7ABpXRAAZV04AGFdZABdYZgAVWHUAFFiHABRYmgATV6wA&#10;ElfCABJX4QATVvQAFFX/ABRV/wCESQAAdEoAAGZLAABcSwAAU0sAAEtMAABETQAAPE8AADVRAAAv&#10;VAAAKVYAACRZAAAeWwcAGl0NABhdEgAXXRkAFl4gABVeJwAUXi4AE143ABJeQAARX0oAEV9VABBf&#10;YgAPX3EADl+DAA1flgANX6kADF6+AAxe2gANXfAADVz8AA5c/wB+TQAAbk4AAGJOAABYTwAAT08A&#10;AEhQAABAUgAAOFQAADBXAAAqWgAAJF0AAB9fAAAZYgEAE2UJABFmDwAQZhQAD2YbAA5nIgANZykA&#10;DWcyAAxnOwALZ0UACmdQAAlnXQAHZ2wABmd9AAVnkAAEZqMAAma3AANlzwAEZekABGT1AARk/AB3&#10;UQAAaVIAAF1SAABUUgAATFMAAENVAAA7WAAAM1sAACteAAAlYQAAH2QAABlnAAATagAAD20GAAtw&#10;DAAIcP/i/+JJQ0NfUFJPRklMRQAECREAB3AWAAVwHQAEcCQAA3AsAAJwNQAAcD8AAHBKAABwVwAA&#10;cGUAAHB2AABwigAAb54AAG+yAABuyAAAbeUAAG3yAABt+QBwVgAAY1YAAFlWAABRVwAAR1gAAD5b&#10;AAA2XwAALmIAACZmAAAfagAAGW0AABNwAAAOcwAAC3YEAAV4CwABeA8AAHkTAAB5GQAAeR8AAHom&#10;AAB6LwAAejkAAHpEAAB6UAAAel8AAHpwAAB6gwAAepgAAHqsAAB5wgAAeN8AAHjvAAB39wBqWwAA&#10;X1sAAFZbAABMXAAAQmAAADljAAAwaAAAKGwAACBwAAAZdAAAE3cAAA57AAAJfgAABIECAACCCAAA&#10;gw0AAIMQAACEFAAAhRkAAIYgAACGKAAAhzEAAIc8AACHSQAAh1cAAIdoAACHewAAh5AAAIalAACF&#10;ugAAhdMAAITqAACE9ABlYAAAXGAAAFFhAABGZAAAPGkAADJtAAApcgAAIXcAABl7AAASgAAADYMA&#10;AAiHAAACigAAAI0AAACOBAAAjgkAAI8NAACQEAAAkRQAAJIZAACTIAAAlCkAAJUzAACVQAAAlk4A&#10;AJZfAACVcgAAlYgAAJWdAACUsgAAlMgAAJPiAACT7gBhZQAAVmYAAEpqAAA/bgAANXQAACt5AAAh&#10;fwAAGYQAABGJAAAMjQAABpEAAACUAAAAmAAAAJoAAACbAAAAnAIAAJ0HAACeCwAAnw4AAKESAACi&#10;GAAAoyAAAKUpAACmNgAApkQAAKZVAACmaAAApn0AAKaUAAClqQAApL0AAKTRAACk5ABbbAAAT3AA&#10;AEN1AAA4ewAALYEAACOHAAAZjQAAEZIAAAuXAAAEnAAAAKAAAACjAAAApgAAAKgAAACpAAAAqgAA&#10;AKwAAACtBAAArgkAALANAACxEQAAsxcAALUgAAC2KwAAtzoAALdLAAC4XAAAuHEAALiIAAC4nQAA&#10;uLEAALfCAAC30ABUdgAASHwAADyCAAAxiQAAJpAAABuXAAASnQAADKIAAAOnAAAAqwAAAK4AAACy&#10;AAAAtgAAALgAAAC4AAAAugAAALsAAAC9AAAAvgAAAMAFAADBCwAAwxAAAMYWAADJIAAAyi4AAMs+&#10;AADMUAAAzGQAAM16AADNkQAAzaQAAM20AADNwABNgwAAQYoAADWRAAApmQAAHqAAABOmAAAMrAAA&#10;A7EAAAC2AAAAugAAAL4AAADCAAAAxgAAAMgAAADIAAAAygAAAMsAAADNAAAAzgAAANAAAADSAQAA&#10;1QgAANkOAADdFQAA4SEAAOIxAADkQwAA5VYAAOZrAADmggAA55YAAOelAADmsAD/AAkA/wAFAP8A&#10;BgD/AA4A/wAWAP8AIQD/AC0A/wA4AP0AQwD5AE0A9QBVAPIAXQDwAGMA7gBpAOwAbwDqAHQA6QB6&#10;AOcAfwDmAIUA5ACLAOMAkQDhAJkA3wChANwAqgDaALYA1wDGANUA4QDTAPQA0gD/ANEA/wDRAP8A&#10;zwD/AMoA/wD/AAEA/wAAAP8AAQD/AAwA/wASAPoAHQD2ACgA8wAzAPAAPgDsAEgA6ABQAOUAWADi&#10;AF4A3wBkAN0AagDbAG8A2QB0ANYAegDUAH8A0gCFANAAjADOAJMAzACcAMkApQDHALAAxgC+AMQA&#10;1ADCAO4AwQD+AMAA/wDAAP8AvwD/AL4A/wD/AAAA/wAAAP8AAAD6AAcA8QAPAOsAGADmACMA4gAu&#10;AOAAOADbAEIA1QBLANEAUgDOAFkAywBfAMkAZQDHAGoAxgBvAMQAdADCAHoAwQCAAL8AhgC9AI4A&#10;uwCWALkAoAC3AKoAtgC3ALQAygCyAOYAsQD4ALAA/wCvAP8ArwD/ALAA/wD/AAAA/wAAAPcAAADq&#10;AAIA4QAMANcAEwDQAB0AzAAoAMkAMgDGADwAwgBFAL8ATQC8AFMAugBZALgAXwC3AGQAtQBpALQA&#10;bgCyAHQAsQB6AK8AgACtAIgArACRAKoAmgCoAKUApgCxAKQAwQCjANwAoQDyAKEA/wCgAP8AoAD/&#10;AKEA/wD/AAAA9wAAAOgAAADZAAAAywAIAMMAEAC9ABgAuQAiALYALAC0ADYAsgA/AK8ARwCsAE0A&#10;qwBUAKkAWQCnAF4ApgBjAKUAaACjAG4AogB0AKAAegCeAIIAnACLAJsAlQCZAJ8AmACsAJYAugCU&#10;AM8AkwDrAJIA+wCSAP8AkgD/AJEA/wD3AAAA5wAAANMAAADGAAAAuwACALMADACtABIAqgAcAKcA&#10;JgCkADAAowA4AKAAQACeAEcAnABOAJoAUwCZAFgAlwBdAJYAYwCVAGgAkwBuAJIAdACQAHwAjwCF&#10;AI0AjwCLAJoAigCnAIgAtQCGAMcAhQDkAIQA9QCEAP8AgwD/AIMA/wDsAAAA0wAAAMEBAAC0AAAA&#10;rAAAAKYABwCgAA4AnQAWAJoAIACXACkAlQAyAJMAOgCRAEEAjwBIAI0ATQCMAFMAiwBYAIkAXQCI&#10;AGMAhwBpAIUAbwCDAHcAggCAAIAAigB+AJYAfQCjAHsAsAB6AMIAeQDdAHgA8QB3AP0AeAD/AHgA&#10;/wDeCgAAxAsAALIMAACmCwAAnQgAAJkEAACVAAoAkQARAI4AGQCLACMAiQAsAIcANACFADsAgwBC&#10;AIIASACAAE4AfwBTAH0AWAB8AF4AewBkAHkAagB4AHIAdgB7AHQAhgBzAJIAcQCfAHAArQBuAL4A&#10;bQHWAG0C7QBsA/oAbAP/AGwD/wDOEAAAtxEAAKYSAACaEQAAkRAAAIsOAACJCwMAhwUMAIQBEwCB&#10;ARwAfgIlAHwDLgB6AzYAeAQ8AHcEQwB1BUgAdAVOAHMFVABxBVkAcAZfAG4GZgBtBm4Aawd4AGoH&#10;gwBoCJAAZwmdAGUJrABkCbwAYwrUAGML7ABiDPoAYgz/AGIM/wDDFgAArRcAAJ0YAACQGAAAhxYA&#10;AIEUAAB9EQAAfA4GAHwKDgB4ChYAdQsfAHILKABwDDAAbww3AG0MPgBsDEQAaw1KAGkNTwBoDVUA&#10;Zw1cAGUNYwBjDmsAYg51AGAOgQBfDo4AXQ+cAFwQqwBbEL0AWhDWAFkR8ABZEf0AWRH/AFkR/wC5&#10;GwAApR0AAJQeAACIHgAAfh0AAHgbAAB0GAAAcRUAAHERCQBvEBEAbBAZAGkQIgBnESoAZhEyAGQR&#10;OQBjET8AYhFFAGASSwBfElEAXRJYAFwSXwBaE2gAWRNyAFcUfQBWFIsAVBWZAFMVqQBSFroAURbS&#10;AFEX7QBRF/0AURf/AFEX/wCyIAAAniIAAI4iAACBIwAAdyIAAHAhAABsHgAAaRsAAGcYBABmFQ4A&#10;YxYVAGEWHgBfFiYAXRYtAFwXNABaFzsAWRdBAFgYRwBWGE0AVRhUAFMYXABSGWQAURluAE8aegBO&#10;G4gATRuXAEscpgBKHLgASh3PAEkd6wBJHfsASR3/AEod/wCsJAAAmCUAAIgmAAB7JwAAcSYAAGol&#10;AABmIwAAYiEAAGAeAABeHAsAWxsSAFkcGgBXHCIAVRwpAFQcMABTHTcAUR09AFAdQwBPHUoATR5R&#10;AEweWABLH2EASR9rAEggdwBHIIUARiGUAEQipABEIrYAQyLMAEMj6QBDI/oAQyP/AEMi/wCmJwAA&#10;kykAAIMqAAB2KgAAbSoAAGUpAABgJwAAXCUAAFkjAABXIQcAVSEPAFIhFgBQIR4ATiElAE0iLABM&#10;IjMASiI5AEkiQABIIkYARyNNAEUjVQBEJF4AQyRpAEIldQBAJoMAPyaSAD4nowA+J7QAPSfKAD0o&#10;6AA9KPkAPSf/AD4n/wCiKgAAjisAAH8tAAByLQAAaC0AAGEsAABcKwAAWCgAAFQmAABRJgQATiUN&#10;AEwlEwBKJhoASCYiAEcmKQBFJi8ARCY2AEMnPABBJ0MAQCdLAD8oUwA+KVwAPSlmADwqcgA7KoEA&#10;OiuQADkroQA4LLIANyzIADcs5gA4LPgAOCz/ADgs/wCdLAAAii4AAHsvAABvMAAAZTAAAF0vAABY&#10;LgAAUysAAFAqAABMKgAASSoLAEYqEQBEKhcAQiofAEEqJQA/KiwAPiszAD0rOQA8K0AAOyxIADos&#10;UAA5LVkAOC5kADcucAA2L38ANS+PADQwnwAzMLEAMjDHADIw5QAzMPcAMzD/ADQv/wCZLwAAhzEA&#10;AHcyAABrMgAAYjIAAFoyAABUMQAATy8AAEstAABHLgAARC4IAEEuDgA/LhQAPS4cADsuIgA5LykA&#10;OC8vADcvNgA2MD4ANTBGADUxTgA0MVcAMzJiADIybgAxM30AMDONAC80ngAuNLAALTTFAC004wAu&#10;NPYALzP/AC8z/wCVMQAAgzMAAHQ0AABoNQAAXjUAAFc0AABRNAAASzIAAEYxAABCMgAAPzIFADwy&#10;DQA5MxIAODMZADYzIAA0MyYAMzMtADI0NAAxNDsAMDVDADA1TAAvNlUALjZgAC03bAAsN3sAKzeL&#10;ACo4nAApOK4AKDjDACg44gApOPUAKjf/ACo3/wCSNAAAfzUAAHE2AABlNwAAWzcAAFQ3AABNNgAA&#10;RzYAAEI1AAA9NgAAOjYCADc3CwA0NxAAMjcWADE4HQAvOCQALjgrAC05MgAsOTkAKzlBACo6SQAq&#10;OlMAKTteACg7agAnO3kAJjyJACU8mwAkPK0AIzzCACM84AAkPPQAJTv/ACU7/wCNNgAAfDgAAG05&#10;AABiOQAAWDoAAFE5AABKOQAARDkAAD05AAA5OgAANTsAADI7CAAvPA4ALT0UACw9GgAqPSEAKT0o&#10;ACg+LwAnPjYAJj4+ACU/RwAkP1AAI0BbACJAaAAhQHYAIECHAB9BmQAfQasAHkHAAB5B3gAfQPMA&#10;H0D+ACA//wCJOQAAeDoAAGk7AABePAAAVTwAAE08AABHPAAAQDwAADg9AAA0PgAAMEAAAC1BBQAq&#10;QgwAJ0IRACZDGAAkQx4AI0MlACJDLAAhRDMAIEQ7AB9ERAAeRU4AHUVZABxFZQAbRXQAGkWFABlG&#10;lwAZRqkAGEa+ABdF3AAYRfEAGUT9ABpE/wCEPAAAcz0AAGY+AABbPwAAUj8AAEo/AABEPwAAPUAA&#10;ADZBAAAxQwAALEQAACdGAQAkRwoAIUgPACBJFAAeSRsAHUkiABxJKQAbSjAAGko4ABlKQQAYSksA&#10;F0tVABZLYgAVS3EAFEuCABNLlAASS6cAEku8ABFL2QASSvAAE0r8ABRJ/wB/PwAAb0AAAGFBAABX&#10;QgAATkIAAEdCAABBQgAAOkMAADJFAAAtRwAAKEkAACNLAAAeTQYAG08NABhQEQAXUBcAFlAeABVQ&#10;JQAUUCwAE1E0ABJRPQARUUcAEVFSABBRXwAPUm0ADlJ+AA1RkQANUaQADFG4AAxR0QANUOwADVD6&#10;AA5P/wB5QwAAakQAAF1EAABTRQAAS0UAAERFAAA+RgAANkgAAC9KAAApTAAAJE8AAB9RAAAaUwAA&#10;FFYJABFXDgAQWBMAEFgZAA9YIAAOWCgADVgwAA1YOQAMWEMAC1hOAApYWgAIWGgAB1h5AAZYjAAF&#10;WJ8ABFizAARXygAFV+YABVfzAAZW/ABzRgAAZEcAAFlIAABQSAAASEgAAEFJAAA6SgAAMk0AACtQ&#10;AAAlUgAAIFUAABpYAAAVWgAAEF0GAAxgDAAKYBAACWAVAAhgHAAHYCMABWArAARgNAADYD0AAWBJ&#10;AABgVQAAYGMAAGBzAABghgAAX5oAAF+uAABfxAAAXuIAAF7wAABe+ABsSgAAX0sAAFVLAABMTAAA&#10;RUwAAD1OAAA1UAAALlMAACdWAAAgWQAAGlwAABVfAAAQYgAADWUEAAhnCwADZw4AAGgTAABoGAAA&#10;aB8AAGkmAABpLgAAaTgAAGlDAABpTwAAaV0AAGltAABpgAAAaZQAAGipAABovwAAZ9wAAGbuAABm&#10;9wBmTwAAWk8AAFFPAABKTwAAQVEAADhUAAAwVwAAKFsAACFeAAAaYgAAFGUAABBoAAAMawAAB24D&#10;AAFwCQAAcA0AAHEQAABxFAAAchoAAHMhAABzKAAAczEAAHM8AAB0SAAAc1YAAHNmAABzeQAAc44A&#10;AHOjAAByuQAAcdIAAHHrAABw9ABhUwAAVlMAAE9TAABFVQAAO1gAADJcAAAqYAAAImQAABtoAAAU&#10;bAAAD28AAAtyAAAGdgAAAHkAAAB6BgAAegoAAHsOAAB8EQAAfRUAAH4bAAB/IgAAgCoAAIA1AACA&#10;QQAAgE8AAIBfAACAcQAAgIYAAICdAAB/sgAAfsoAAH7lAAB98QBcWAAAVFgAAElaAAA/XQAANWEA&#10;ACxlAAAjagAAG28AABRzAAAOdwAACXsAAAN/AAAAggAAAIQAAACGAQAAhgYAAIgKAACJDQAAihAA&#10;AIsVAACMGwAAjiIAAI8sAACPOAAAj0YAAI9WAACPaAAAj34AAI+VAACOqwAAjcEAAI3cAACM6wBZ&#10;XQAATl8AAENiAAA4ZgAALmwAACRxAAAcdwAAFHwAAA6BAAAIhQAAAIkAAACNAAAAkAAAAJIAAACT&#10;AAAAlAAAAJYDAACXCAAAmAwAAJoPAACbEwAAnRoAAJ8jAACgLgAAoDwAAKBMAACgXgAAoHQAAJ+M&#10;AACfogAAn7cAAJ7LAACe4ABTZAAAR2gAADxtAAAxcwAAJ3kAAB1/AAAUhQAADYsAAAaQAAAAlAAA&#10;AJgAAACcAAAAnwAAAKEAAACiAAAApAAAAKUAAACnAAAAqAQAAKoJAACsDQAArRIAALAZAACyIwAA&#10;sjEAALJCAACyVAAAsmkAALKAAACymAAAsawAALK/AACxzgBMbgAAQHMAADV6AAAqgQAAH4gAABWO&#10;AAAOlQAABpoAAACfAAAApAAAAKgAAACsAAAArwAAALEAAACxAAAAswAAALUAAAC2AAAAuAAAALoA&#10;AAC8BgAAvgwAAMARAADDGQAAxSYAAMU3AADGSQAAxl0AAMdyAADHigAAyJ8AAMivAADIvABGegAA&#10;OYEAAC6JAAAikAAAF5gAAA+fAAAHpQAAAKoAAACvAAAAswAAALcAAAC8AAAAvwAAAMEAAADCAAAA&#10;xAAAAMUAAADHAAAAyQAAAMsAAADNAAAAzwMAANIKAADWEAAA3BoAAN0qAADePAAA31AAAOBlAADh&#10;ewAA4ZEAAOKiAADirQD/AAIA/wAAAP8AAwD/AAwA/wATAP8AHQD/ACgA/gAzAPsAPgD3AEgA8wBQ&#10;APAAVwDtAF4A6wBkAOgAaQDnAG8A5QB0AOMAeQDiAH8A4ACFAN4AjADcAJMA2QCcANYApgDTALEA&#10;0QDAAM8A2gDOAPEAzAD/AMsA/wDLAP8AxgD/AMEA/wD/AAAA/wAAAP8AAAD/AAgA+wAQAPYAGQDy&#10;ACQA7wAuAO0AOQDoAEIA4wBLAOAAUgDdAFkA2QBfANYAZADTAGkA0QBuAM8AdADOAHkAzAB/AMoA&#10;hgDIAI4AxgCWAMQAoADCAKsAwAC5AL4AzQC8AOoAuwD8ALoA/wC6AP8AugD/ALYA/wD/AAAA/wAA&#10;AP4AAAD0AAQA6wANAOQAFADfAB8A2wApANgAMwDTAD0AzgBFAMoATQDHAFMAxQBZAMMAXwDBAGQA&#10;vwBpAL0AbgC7AHMAugB5ALgAgAC2AIgAtACQALIAmgCxAKUArwCyAK0AxACsAOEAqwD2AKoA/wCq&#10;AP8AqgD/AKoA/wD/AAAA/QAAAO4AAADiAAAA1QAKAM0AEQDHABkAxAAjAMEALQC/ADcAuwA/ALcA&#10;RwC1AE4AsgBTALAAWQCvAF4ArQBjAKwAaACrAG0AqQBzAKgAegCmAIEApACKAKMAlAChAJ8AnwCs&#10;AJ4AuwCcANIAmwDuAJoA/wCaAP8AmQD/AJkA/wD+AAAA7gAAAN4AAADLAAAAwQAFALkADQC0ABQA&#10;sQAeAK4AJwCrADAAqgA5AKcAQQCkAEgAogBNAKEAUwCfAFgAngBdAJ0AYgCbAGcAmgBtAJgAcwCX&#10;AHsAlQCEAJQAjgCSAJkAkACmAI4AtACNAMgAjADmAIsA+QCKAP8AigD/AIsA/wDwAAAA2wAAAMcA&#10;AAC6AAAAsAAAAKgACgCkABAAoAAYAJ0AIQCbACoAmgAzAJgAOwCWAEEAlABIAJIATQCRAFIAjwBX&#10;AI4AXACMAGEAiwBnAIoAbgCIAHUAhwB+AIUAiACDAJQAggCgAIAArwB/AMAAfgDdAH0A8gB9AP8A&#10;fQD/AH0A/wDgAAAAxgAAALUAAACqAAAAogAAAJsABQCVAA0AkgATAJAAHACNACQAiwAtAIoANACI&#10;ADsAhgBCAIUARwCDAE0AggBSAIEAVwB/AFwAfgBiAH0AaAB7AHAAegB5AHgAgwB2AI8AdQCcAHQA&#10;qgByALoAcQDRAHAA7ABwAPsAcAD/AHAA/wDNBAAAtwYAAKcHAACbBgAAkwQAAI4AAACKAAgAhgAP&#10;AIQAFgCBAB4AfwAnAH0ALgB8ADYAegA8AHkAQgB3AEcAdgBMAHUAUgBzAFcAcgBdAHEAYwBvAGsA&#10;bgB0AGwAfgBrAIoAaQCYAGgApgBnALYAZgDLAGUA5wBlAPcAZQD/AGUA/wDADAAAqw0AAJsOAACP&#10;DgAAhg0AAIELAAB+BwEAfAELAHkAEQB3ABgAdQAhAHMAKQBxADAAbwA2AG4APABsAEIAawBHAGoA&#10;TQBpAFIAaABYAGYAXwBlAGcAYwBwAGIBegBgAYcAXwKVAF4CowBcA7MAXAPHAFsE5ABbBfQAWwb+&#10;AFsG/wC1EAAAoRIAAJETAACFEwAAfBIAAHYRAABzDgAAcgwEAHEHDQBuBBIAbAQbAGkFIwBnBSoA&#10;ZgYxAGQGNwBjBj0AYgdDAGEHSQBfB04AXghVAF0IXABbCWMAWgltAFgKeABXCoUAVguTAFQLogBT&#10;C7MAUgzHAFIM5ABRDfUAUQ3/AFEN/wCtFQAAmRcAAIkYAAB9GQAAdBgAAG0XAABqFAAAZxEAAGcO&#10;BwBmDA4AYwwVAGEMHQBfDCUAXQ0sAFwNMwBbDTkAWg0/AFgNRQBXDUsAVg5RAFUOWQBTDmEAUg5r&#10;AFAPdgBOEIMATRCSAEwQogBLELIAShHIAEkR5QBJEfcASRL/AEkR/wClGQAAkhwAAIMdAAB2HgAA&#10;bR0AAGYcAABiGgAAXxcAAF4UAQBeEQoAWxARAFkRGABXESAAVREnAFQRLgBTETQAURE7AFASQQBP&#10;EkcAThJOAEwSVQBLE14ASRNnAEgUcwBGFIAARRWPAEQVnwBDFrAAQhbFAEIX4wBCF/YAQhf/AEIX&#10;/wCfHQAAjCAAAH0hAABxIgAAaCIAAGEhAABcHwAAWRwAAFcZAABVFgYAVBUOAFEVFABPFhwAThYj&#10;AEwWKgBLFjAAShY3AEkXPQBHF0MARhdKAEUYUgBDGFoAQhlkAEEZcAA/Gn0APhuNAD0bnQA8HK4A&#10;OxzDADsc4QA7HfUAOxz/ADwc/wCaIQAAhyMAAHgkAABsJQAAYyUAAFwkAABXIwAAUyAAAFEeAABP&#10;HAIATRsMAEsaEQBIGxgARxsgAEUbJgBEGy0AQxwzAEIcOQBAHEAAPx1HAD4dTwA9HlgAPB5iADof&#10;bQA5H3sAOCCLADchmwA2Ia0ANSHBADUh3wA1IfMANiH/ADYh/wCWIwAAgyYAAHQnAABoKAAAXygA&#10;AFgnAABTJgAATyQAAEwiAABJIAAARyAJAEQfDwBCHxUAQCAcAD8gIwA+ICkAPCAvADshNgA6IT0A&#10;OSFEADgiTAA3IlUANiNfADQjawAzJHkAMiWJADElmgAwJasAMCa/AC8m3AAwJvIAMCb/ADEl/wCR&#10;JgAAfygAAHEqAABlKgAAXCoAAFUqAABPKQAASygAAEglAABEJAAAQSQFAD8kDQA9JBIAOyQZADkk&#10;HwA3JCYANiQsADUlMwA0JToAMyZBADImSgAxJ1MAMCddAC8oaQAuKXcALSmHACwpmAArKqoAKiq9&#10;ACoq2gArKvEAKyr+ACwp/wCNKAAAfCoAAG0sAABiLQAAWS0AAFEtAABMLAAARysAAEMoAAA/KAAA&#10;PCgCADkoCwA3KBAANSgWADMoHAAyKCMAMCgpAC8pMAAvKjcALio/AC0rRwAsK1EAKyxbACosZwAp&#10;LXUAKC2FACctlwAmLqgAJS68ACUu2AAmLvAAJi79ACct/wCKKwAAeC0AAGouAABfLwAAVi8AAE4v&#10;AABILgAAQy0AAD8sAAA7LAAANywAADQsCQAyLA4AMC0TAC4tGgAtLSAAKy0nACouLQAqLjUAKS89&#10;ACgvRQAnME4AJjBZACUxZQAkMXMAIzGDACIylQAhMqcAITK7ACAy1AAhMu8AIjH8ACIx/wCGLQAA&#10;dS8AAGcwAABcMQAAUzEAAEsxAABFMQAAQDAAADswAAA2MAAAMzAAADAxBgAtMQ0AKzERACkyFwAo&#10;Mh4AJzIkACUzKwAlMzIAJDM6ACM0QwAiNEwAITVXACA1YwAfNXEAHjaBAB02kwAcNqUAGza5ABs2&#10;0gAcNu0AHTb7AB01/wCCMAAAcTIAAGMzAABZNAAAUDQAAEk0AABCMwAAPTMAADczAAAxNAAALjUA&#10;ACs1AgAoNgsAJTcQACQ3FQAiNxsAITgiACA4KAAfODAAHjg3AB05QAAcOUkAGzpUABo6YAAZOm4A&#10;GDp/ABc7kQAXO6QAFju3ABU70AAWOuwAFzr6ABg5/wB9MgAAbTQAAGA1AABVNgAATTYAAEY2AABA&#10;NgAAOjYAADQ2AAAuOAAAKjkAACY6AAAjOwgAIDwOAB49EgAdPRgAHD0fABs+JQAaPi0AGT40ABc+&#10;PQAWP0cAFT9RABQ/XgAUP2wAE0B8ABJAjwARQKIAEUC2ABBAzgARP+sAEj/5ABI+/wB5NQAAaTcA&#10;AFw4AABSOQAASjkAAEM5AAA9OQAANzkAADE6AAArPAAAJz0AACI/AAAeQQQAGkILABhDEAAXQxUA&#10;FUQbABREIgATRCkAE0QxABJEOgARRUMAEEVOABBFWwAORWkADkV5AA1FjAANRZ8ADEWyAAtFyQAM&#10;ReUADUT2AA1E/wB0OQAAZToAAFg7AABPOwAARzwAAEA8AAA6PAAANDwAAC4+AAAoQAAAI0IAAB9E&#10;AAAaRgAAFUgIABJKDQARShIAEEoYAA9LHgAOSyUADUstAA1LNgAMS0AAC0tKAApLVgAJS2QACEt0&#10;AAdLhwAFS5oABEuuAARKxAAFSuAABUrwAAZJ+gBuPAAAYD0AAFQ+AABLPgAARD4AAD0+AAA3PwAA&#10;MUAAACpCAAAkRQAAH0cAABpJAAAVTAAAEU4FAA5RCwALURAAClEUAAlRGwAIUSIAB1EpAAVRMgAE&#10;UjsAA1JGAAFSUgAAUl8AAFJvAABSgQAAUZYAAFGpAABRvwAAUNwAAFDuAABQ9wBoQAAAW0EAAFBB&#10;AABIQQAAQUEAADtCAAA0QwAALUUAACZIAAAgSwAAG00AABZQAAARUwAADlUEAApYCgAGWA4AAlgS&#10;AABZFwAAWR0AAFklAABZLQAAWTYAAFlBAABZTQAAWloAAFppAABZfAAAWZAAAFmlAABYugAAWNUA&#10;AFfsAABX9gBjRAAAVkUAAE1FAABFRQAAP0UAADdHAAAvSQAAKEwAACJPAAAbUgAAFlUAABFYAAAN&#10;WgAACV0DAARfCQAAYA0AAGAQAABhFAAAYRkAAGIgAABiJwAAYjEAAGI7AABiRwAAYlUAAGNkAABi&#10;dgAAYosAAGKgAABhtgAAYc8AAGDqAABg9QBdSAAAUkkAAEpIAABDSAAAOkoAADJNAAAqUAAAI1MA&#10;ABxXAAAWWgAAEV0AAA1gAAAIYwAAA2YBAABnBgAAaAsAAGkOAABqEQAAaxUAAGwbAABtIgAAbSoA&#10;AG00AABtQAAAbU4AAG1dAABtbwAAbYQAAGyaAABssAAAa8gAAGvmAABq8wBYTQAATk0AAEhMAAA+&#10;TgAANVEAACxUAAAkWAAAHVwAABZgAAAQZAAADGcAAAdrAAABbgAAAHAAAAByAwAAcgcAAHMLAAB1&#10;DgAAdhEAAHcWAAB4HAAAeSMAAHotAAB6OQAAekcAAHpWAAB5aAAAenwAAHmUAAB4qgAAeMEAAHff&#10;AAB37wBUUQAATFEAAEJSAAA4VQAAL1kAACZeAAAeYgAAFmcAABBrAAALbwAABXMAAAB3AAAAegAA&#10;AHwAAAB+AAAAfwIAAIAGAACBCgAAgw0AAIQRAACGFQAAiBwAAIklAACKMAAAij4AAIlNAACJXwAA&#10;iXMAAIiLAACIogAAh7kAAIfRAACG6ABSVgAAR1cAADxaAAAyXwAAKGQAAB9pAAAWbwAAEHQAAAp5&#10;AAACfQAAAIEAAACFAAAAiAAAAIoAAACMAAAAjQAAAI8AAACQBAAAkggAAJMMAACVEAAAlxUAAJkd&#10;AACbJwAAmzQAAJtEAACaVgAAmmoAAJmCAACamgAAmLAAAJjHAACX3gBLXAAAQGAAADVlAAAragAA&#10;IXEAABd3AAAQfQAACYMAAAGIAAAAjAAAAJEAAACVAAAAmAAAAJoAAACbAAAAnQAAAJ8AAACgAAAA&#10;ogAAAKQFAACmCgAAqA4AAKoUAACtHQAArSoAAK05AACtSwAArV8AAK13AACskAAAq6cAAKu6AACr&#10;ywBFZgAAOWsAAC5xAAAjeAAAGX8AABCGAAAJjQAAAJMAAACYAAAAnQAAAKEAAAClAAAAqAAAAKsA&#10;AACrAAAArgAAAK8AAACxAAAAswAAALUAAAC3AQAAuQcAALwNAAC/EwAAwh8AAMIuAADCQAAAwlQA&#10;AMFrAADBgwAAwJsAAMGtAADBvAA+cgAAMngAACeAAAAciAAAEpAAAAqXAAAAnQAAAKMAAACoAAAA&#10;rQAAALIAAAC2AAAAuQAAALsAAAC8AAAAvgAAAMAAAADCAAAAxAAAAMYAAADIAAAAywAAAM4FAADR&#10;DQAA1hQAANcjAADYNQAA2UkAANpeAADbdQAA24wAANyfAADcqwD/AAAA/wAAAP8AAAD/AAkA/wAQ&#10;AP8AGQD+ACQA/AAvAPkAOQD0AEMA8ABLAO0AUgDqAFkA5wBfAOQAZADiAGkA4ABuAN4AcwDcAHkA&#10;2gB/ANcAhgDUAI4A0QCWAM8AoQDMAKwAygC7AMgA0gDGAO4AxgD/AMUA/wDFAP8AvwD/ALoA/wD/&#10;AAAA/wAAAP8AAAD+AAUA9wAOAPIAFQDuAB8A6wAqAOkANADjAD0A3gBFANkATQDUAFMA0QBZAM4A&#10;XgDMAGMAygBoAMkAbQDHAHMAxQB5AMMAgADBAIgAvwCQAL0AmwC7AKYAuQC0ALcAyAC2AOYAtQD7&#10;ALQA/wC0AP8AswD/AK4A/wD/AAAA/wAAAPgAAADtAAAA5QALAN0AEQDXABoA0gAkAM8ALgDLADcA&#10;xwBAAMMARwDAAE4AvgBTALwAWQC6AF4AuABjALYAaAC1AG0AswBzALEAeQCvAIEArQCKAKsAlACp&#10;AKAAqACtAKYAvgClANsApAD0AKQA/wCjAP8AowD/AKIA/wD/AAAA9gAAAOYAAADXAAAAywAGAMQA&#10;DgC+ABUAuwAfALkAKAC3ADEAtAA6ALAAQQCtAEgAqwBOAKkAUwCnAFgApgBcAKQAYQCjAGcAoQBs&#10;AKAAcwCeAHoAnQCDAJsAjgCZAJkAlwCmAJYAtgCVAMwAlADrAJMA/QCTAP8AkwD/AJMA/wD3AAAA&#10;5AAAANAAAADBAAAAtwACAK8ACwCrABEApwAZAKUAIgCjACsAogAzAJ8AOwCcAEIAmwBIAJkATQCX&#10;AFIAlgBXAJUAWwCTAGEAkgBmAJAAbQCPAHQAjQB9AIwAhwCKAJMAiACgAIcArwCFAMIAhQDiAIQA&#10;9wCEAP8AhAD/AIQA/wDlAAAAzQAAALwAAACvAAAApgAAAJ4ABwCaAA4AlgAUAJQAHQCSACUAkQAt&#10;AJAANQCNADwAjABCAIoARwCIAEwAhwBRAIYAVgCEAFsAgwBgAIEAZwCAAG4AfgB3AH0AgQB7AI0A&#10;egCaAHgAqQB3ALoAdgDTAHYA7wB2AP4AdQD/AHUA/wDQAAAAuwAAAKsAAACfAAAAlwAAAJAAAgCL&#10;AAsAiAAQAIYAFwCEACAAggAnAIEALwB/ADUAfQA8AHwAQQB7AEYAeQBLAHgAUAB3AFUAdgBbAHQA&#10;YQBzAGkAcQBxAHAAewBuAIcAbQCVAGsAowBqALQAagDJAGkA6ABpAPkAaQD/AGkA/wDAAAAArAAA&#10;AJwCAACQAgAAiAAAAIMAAAB/AAYAewANAHkAEgB3ABoAdgAiAHQAKQBzADAAcQA2AHAAPABvAEEA&#10;bQBGAGwASwBrAFAAagBWAGgAXABnAGQAZQBsAGQAdgBjAIIAYQCQAGAAnwBfAK8AXgDDAF4A4QBe&#10;APQAXQD/AF0A/wC0BwAAoAkAAJALAACECwAAfAoAAHcHAAB0BAAAcQAJAG8ADwBtABUAawAcAGkA&#10;IwBoACoAZwAxAGUANgBkADwAYwBBAGIARgBgAEwAXwBSAF4AWABdAF8AWwBoAFoAcgBYAH4AVwCM&#10;AFYAmwBVAKsAVAC+AFQA2gBTAO8AVAD7AFQA/wCpDQAAlg4AAIcQAAB6EAAAchAAAGwOAABpDAAA&#10;ZwkDAGYECwBkABAAYgAXAGAAHgBeACUAXQArAFwAMQBaADcAWQA8AFgAQgBXAUcAVgFOAFUCVABT&#10;AlwAUgNlAFEDbwBPBHsATgSKAE0FmQBMBakASwW8AEoG1ABKB+0ASgf5AEoH/wChEAAAjhIAAH4U&#10;AABzFAAAahQAAGQTAABgEQAAXg8AAF0NBQBdCQ0AWgYSAFgHGQBWByAAVQcnAFMHLQBSCDMAUQg4&#10;AFAIPgBPCUQATglKAEwJUQBLClkASgpiAEgLbQBHC3oARgyIAEQMmABDDKkAQg28AEIN1QBCDe4A&#10;Qg37AEIN/wCaFAAAhxYAAHgYAABsGQAAYxkAAF0YAABZFgAAVhMAAFQRAABUDggAUw0OAFENFABP&#10;DRsATQ0iAEwNKABLDS4ASg00AEkNOgBHDkEARg5HAEUOTwBEDlcAQg9hAEEQbAA/EHkAPhCIAD0R&#10;mAA7EakAOxG8ADoR1gA6EfAAOhL9ADsR/wCTGAAAgRoAAHMcAABnHQAAXh0AAFgcAABTGwAAUBgA&#10;AE4WAABMEwMATBELAEoQEABIERcARhEeAEURJABEESoAQhEwAEERNwBAEj0APxJEAD0STAA8E1QA&#10;OxNeADkUaQA4FHYANxWFADYVlgA0FqcANBa6ADMW0wAzFu4ANBb8ADQW/wCOGwAAfB0AAG4fAABj&#10;IAAAWiAAAFMgAABOHgAASh0AAEgaAABGGAAARRYHAEMVDgBBFRMAPxUaAD4VIAA9FScAOxUtADoW&#10;MwA5FjoAOBZBADcXSQA1F1EANBhbADMZZgAyGXMAMBqDAC8alAAuG6UALRu4AC0b0AAtG+wALhv7&#10;AC4b/wCKHgAAeCAAAGoiAABfIwAAViMAAE8iAABKIQAARiAAAEMeAABBGwAAPxoDAD0aDAA7GREA&#10;ORkWADcaHQA2GiMANRopADQaMAAzGzYAMRs+ADAcRgAvHE8ALh1ZAC0dZAAsHnEAKx+BACofkgAp&#10;H6QAKCC3ACcgzgAnIOsAKCD6ACkf/wCGIAAAdCMAAGckAABcJQAAUyUAAEwlAABHJAAAQiMAAD8h&#10;AAA9HwAAOh4AADceCQA1Hg4AMx4TADEeGgAwHiAALx4mAC4fLQAtHzMALCA7ACsgQwAqIUwAKSFW&#10;ACgiYgAmIm8AJSN/ACQjkAAjI6IAIiS1ACIkzAAiJOkAIyT5ACQj/wCCIwAAcSUAAGMmAABZJwAA&#10;UCgAAEknAABDJwAAPyYAADskAAA4IgAANSIAADIiBgAwIg0ALiIRACwiFwAqIh0AKSIjACgjKgAn&#10;IzEAJiQ4ACUlQQAkJUoAIyZUACImYAAhJ20AICd9AB8njwAeKKEAHii0AB0oygAdKOgAHij4AB8n&#10;/wB+JQAAbicAAGApAABWKQAATSoAAEYqAABBKQAAPCgAADcnAAA0JgAAMCYAAC0mAwArJwsAKCcQ&#10;ACcnFAAlJxoAJCchACMoJwAiKC4AISk2ACApPgAfKkgAHipSAB0rXgAcK2sAGyt7ABosjQAZLJ8A&#10;GCyyABgsyQAYLOcAGSv3ABor/wB6JwAAaioAAF0rAABTLAAASiwAAEMsAAA+KwAAOSsAADQqAAAw&#10;KgAAKyoAACkrAAAmKwgAIywOACIsEgAgLBgAHyweAB4tJQAdLSwAHC0zABsuPAAaLkUAGS9QABgv&#10;XAAXL2kAFjB5ABUwiwAUMJ4AFDCxABMwxwATMOUAFDD2ABUv/wB2KgAAZywAAFotAABQLgAASC4A&#10;AEEuAAA7LgAANi0AADEtAAAsLQAAJy8AACQvAAAhMAUAHzEMABwxEAAbMhUAGjIcABkyIgAYMikA&#10;FzMxABYzOQAVM0MAFDRNABM0WQASNGcAETV3ABE1iQAQNZwAEDWwAA41xgAPNOQAEDT1ABA0/wBy&#10;LAAAYy4AAFcwAABNMAAARTAAAD4wAAA4MAAAMzAAAC8wAAApMQAAJDIAACEzAAAdNQIAGjYJABc3&#10;DgAVNxMAFDgZABM4HwASOCYAEjguABE5NgAQOUAAEDlLAA45VwAOOmQADTp0AAw6hgAMOpkACzms&#10;AAo5wQAKOd4ACznxAAw4/ABuLwAAXzEAAFMyAABKMwAAQjMAADszAAA2MwAAMTIAACwzAAAnNAAA&#10;ITYAAB04AAAZOQAAFTsGABI9DAAQPhAAED4VAA4+HAAOPiMADT4qAAw+MwAMPjwACz9HAAo/UgAI&#10;P2AABz9vAAY/gQAFP5QABD+oAAM+vAAEPtcABT7sAAU+9wBpMwAAWzQAAFA1AABHNQAAPzUAADk1&#10;AAA0NQAALjUAACk3AAAjOAAAHjsAABo8AAAWPwAAEkEEAA5DCgAMRA4ACkQTAAlEGQAIRCAAB0Qn&#10;AAZELwAFRDgAA0VCAAJFTgAARVsAAEVqAABFfAAARZAAAESkAABEuQAARNEAAETqAABD9QBkNgAA&#10;VzcAAEw4AABDOAAAPDgAADc4AAAxOAAAKzkAACU7AAAgPQAAGkAAABZCAAASRAAADkcEAAtJCQAH&#10;Sg0ABEsRAAFLFgAASxwAAEsjAABLKwAASzQAAEs+AABMSQAATFcAAExmAABMdwAAS4wAAEuhAABL&#10;tQAASs4AAErpAABK9QBfOgAAUjsAAEg7AABAOwAAOjsAADQ7AAAuPAAAJz4AACJBAAAcQwAAFkYA&#10;ABJJAAAOSwAAC04DAAdQCAACUQwAAFEQAABSEwAAUxgAAFMfAABTJgAAUy8AAFM5AABTRQAAU1IA&#10;AFNhAABTcgAAU4cAAFKcAABSsQAAUcoAAFHnAABR9ABZPgAATj4AAEU+AAA+PgAAOD4AADBAAAAp&#10;QgAAI0QAAB1HAAAXSgAAEk0AAA5QAAALUwAABlUCAABXBwAAWAsAAFkOAABaEQAAWhUAAFsaAABc&#10;IQAAXCoAAFw0AABcPwAAXE0AAFxbAABcbAAAXIEAAFuXAABbrQAAWsUAAFrkAABZ8wBUQgAASkIA&#10;AEJCAAA8QgAANEMAACxGAAAlSQAAHkwAABdPAAASUwAADlYAAApZAAAFWwAAAF4AAABgBAAAYQgA&#10;AGIMAABjDgAAZBEAAGUWAABmHAAAZyMAAGctAABnOQAAZ0YAAGdVAABnZgAAZ3oAAGaRAABlqAAA&#10;ZcAAAGTeAABk8ABPRgAAR0YAAEBFAAA3RwAAL0oAACZNAAAfUQAAGFUAABJZAAANXAAACGAAAAJj&#10;AAAAZgAAAGgAAABqAAAAawQAAGwIAABtDAAAbw4AAHASAAByFwAAcx0AAHQmAAB0MgAAdD8AAHRO&#10;AABzXwAAdHIAAHOKAAByoQAAcbgAAHHUAABw7ABMSgAARUoAADtLAAAyTgAAKVIAACBWAAAYWwAA&#10;El8AAA1kAAAHaAAAAGsAAABvAAAAcgAAAHUAAAB2AAAAdwAAAHkCAAB6BgAAfAoAAH4OAACAEQAA&#10;ghYAAIQeAACEKQAAhDYAAIRFAACEVgAAg2oAAIOBAACCmQAAgbEAAIDJAACA5QBKTgAAP1AAADVT&#10;AAArVwAAIlwAABliAAASZwAADGwAAAVxAAAAdQAAAHkAAAB9AAAAgQAAAIMAAACFAAAAhgAAAIgA&#10;AACJAAAAiwQAAI0IAACPDQAAkhAAAJQWAACWIAAAliwAAJY7AACWTAAAlWAAAJV2AACUkAAAk6cA&#10;AJK9AACS1QBEVQAAOVkAAC9dAAAkYwAAGmkAABJvAAAMdQAABHsAAACAAAAAhQAAAIkAAACNAAAA&#10;kQAAAJMAAACUAAAAlgAAAJgAAACaAAAAnAAAAJ4AAACgBgAAogsAAKUQAACoFwAAqSMAAKkxAACp&#10;QwAAqVYAAKhtAACmhwAAp54AAKazAAClxwA+XgAAMmMAACdqAAAdcAAAE3gAAAx/AAADhQAAAIsA&#10;AACRAAAAlgAAAJsAAACfAAAAogAAAKQAAAClAAAApwAAAKkAAACrAAAArQAAALAAAACyAAAAtQIA&#10;ALcJAAC7EAAAvhgAAL4mAAC+OAAAvksAAL1hAAC8egAAu5QAALqpAAC6uQA3agAAK3AAACB4AAAW&#10;gAAADYgAAAWPAAAAlgAAAJwAAACiAAAApwAAAKwAAACwAAAAswAAALYAAAC3AAAAuQAAALsAAAC9&#10;AAAAvwAAAMIAAADFAAAAyAAAAMoAAADOCAAA0hAAANUbAADVLAAA1EAAANRXAADTbgAA1IYAANSb&#10;AADTqwD/AAAA/wAAAP8AAAD/AAUA/wAOAP8AFQD8ACAA+QAqAPYANADxAD0A7QBGAOkATQDmAFMA&#10;5ABZAOEAXgDeAGMA3ABoANkAbgDVAHMA0wB5ANAAgADOAIgAywCRAMkAnADGAKcAxAC3AMIAzADA&#10;AOwAvwD/AL4A/wC9AP8AtwD/ALIA/wD/AAAA/wAAAP8AAAD6AAEA8wALAO0AEgDoABsA5QAlAOQA&#10;LgDfADgA2ABAANIARwDOAE4AywBUAMgAWQDGAF4AxABjAMIAZwDAAG0AvwBzAL0AegC7AIEAuQCL&#10;ALYAlQC0AKEAsgCvALAAwgCuAOMArgD6AKwA/wCtAP8AqQD/AKYA/wD/AAAA/wAAAPIAAADmAAAA&#10;3QAHANIADgDNABYAygAgAMgAKQDFADIAwAA6ALwAQgC5AEgAtwBOALUAUwCzAFgAsQBdALAAYgCu&#10;AGcArABsAKoAcwCpAHsApwCEAKUAjgCjAJoAoQCoAJ8AuQCeANIAnQDyAJwA/wCdAP8AnAD/AJkA&#10;/wD8AAAA7gAAAN0AAADMAAAAwQACALoADAC2ABIAsgAaALAAIwCvACwArQA0AKkAPACmAEIApABI&#10;AKIATQCgAFIAngBXAJ0AWwCcAGAAmgBmAJkAbACXAHQAlQB9AJMAhwCRAJMAkAChAI4AsQCNAMYA&#10;jADoAIsA/QCMAP8AjAD/AIwA/wDtAAAA2AAAAMUAAAC3AAAArAAAAKYACAChAA4AnwAVAJ0AHgCb&#10;ACYAmgAuAJcANQCVADwAkwBCAJEARwCQAEwAjgBRAI0AVQCLAFoAigBgAIkAZgCHAG0AhQB2AIQA&#10;gACCAIwAgACaAH8AqQB9ALwAfADcAHwA9QB8AP8AfAD/AHwA/wDZAAAAwQAAALEAAACkAAAAnAAA&#10;AJQAAwCQAAwAjQARAIsAGACJACAAiQAoAIcALwCFADYAgwA8AIIAQQCAAEYAfwBLAH0ATwB8AFQA&#10;ewBaAHkAYAB4AGcAdgBwAHUAegBzAIYAcQCTAHAAogBvALQAbgDMAG4A7QBuAP4AbgD/AG4A/wDE&#10;AAAArwAAAKAAAACUAAAAjAAAAIYAAACBAAgAfgAOAHwAFAB7ABsAeQAiAHgAKQB3ADAAdQA2AHQA&#10;OwByAEAAcQBFAHAASgBvAE8AbQBUAGwAWwBrAGIAaQBqAGgAdABmAIAAZQCOAGMAnQBiAK0AYQDC&#10;AGEA5ABhAPgAYQD/AGEA/wC0AAAAoAAAAJEAAACGAAAAfgAAAHkAAAB1AAMAcQALAG8AEABtABYA&#10;bAAdAGsAJABrACoAaQAwAGgANgBmADsAZQBAAGQARQBjAEoAYQBPAGAAVgBfAF0AXQBlAFwAbwBa&#10;AHoAWQCIAFgAmABXAKgAVgC7AFYA2ABWAPEAVgD/AFYA/wCoAQAAlAUAAIUHAAB6BwAAcgYAAGwE&#10;AABpAQAAZwAHAGQADQBjABEAYQAYAGAAHwBfACUAXgArAF0AMABbADYAWgA7AFkAQABYAEUAVwBL&#10;AFYAUQBVAFgAUwBhAFIAagBQAHYATwCEAE4AkwBNAKQATAC2AEwAzQBMAOsATAD6AEwA/wCdCQAA&#10;iwsAAHwNAABwDQAAaA0AAGIMAABfCgAAXQYBAFwBCQBaAA4AWAATAFcAGQBWACAAVQAmAFMAKwBS&#10;ADEAUQA2AFAAOwBPAEEATgBHAE0ATQBLAFUASgBdAEkAZwBHAHMARgCAAEUAkABEAKEAQwCyAEMA&#10;yABDAOYAQwD1AEMA/wCVDQAAgw8AAHQQAABpEQAAYBEAAFoQAABWDgAAVA0AAFMKBABTBgsAUQMQ&#10;AE8BFQBOARsATAEhAEsBJwBKAiwASQIyAEgCNwBHAz0ARQNDAEQDSgBDBFEAQgRaAEAFZAA/BXAA&#10;PgZ+AD0GjgA8B58AOwexADoHxgA6B+MAOgfzADoI/ACOEAAAfBIAAG4UAABiFQAAWhUAAFQUAABQ&#10;EwAATREAAEsOAABLDQYASgoMAEkIEQBHCBYARQgdAEQIIwBCCCgAQQkuAEAJMwA/CTkAPgpAAD0K&#10;RwA8Ck8AOgtYADkLYwA4DG8ANgx+ADUMjgA0DZ8AMw2xADINxwAyDeMAMg30ADIN/gCIEwAAdxUA&#10;AGkXAABeGAAAVRgAAE8YAABKFgAARxUAAEUTAABDEAIAQw4IAEINDgBADRIAPw0YAD0NHwA8DSQA&#10;Ow0qADkNMAA4DjcANw49ADYORQA1Dk0AMw9XADIPYgAxEG4ALxB9AC4QjgAtEaAALBGyACsRyAAr&#10;EeYAKxH2ACwR/wCDFgAAchkAAGQaAABZGwAAURsAAEsbAABGGgAAQhgAAD8XAAA+FAAAPBIEADsR&#10;CgA6EBAAOBAVADcQGwA1ESEANBEnADMRLQAyETMAMBE6AC8SQgAuEksALRNUACsTXwAqFGwAKRR7&#10;ACgUjAAnFZ4AJhWwACUVxgAlFeQAJRX2ACYV/wB+GQAAbhsAAGAdAABWHgAATR4AAEceAABCHQAA&#10;PhwAADoaAAA4GAAANxYAADUVBwA0FA0AMhQSADAUFwAvFB0ALRQjACwVKgArFTAAKhU3ACkWPwAo&#10;FkgAJxdSACYYXQAkGGoAIxl5ACIZigAhGZwAIBmvAB8ZxAAfGeIAIBn0ACAZ/wB6GwAAah4AAF0f&#10;AABTIAAASiAAAEQgAAA+HwAAOh4AADcdAAA0HAAAMhkAADAZBAAuGAsALBgQACoYFAApGBoAJxgg&#10;ACYZJgAlGS0AJBo1ACMaPQAiG0YAIRtQACAcWwAfHWgAHh13AB0diAAcHpsAGx6tABoewwAaHuAA&#10;Gh3zABsd/wB3HQAAZyAAAFohAABQIgAASCIAAEEiAAA7IgAANyEAADMgAAAwHwAALR0AACsdAAAo&#10;HQgAJh0OACUdEgAjHRcAIR0dACEdJAAgHioAHx4yAB4fOgAdH0MAHCBNABshWQAaIWYAGSF1ABgi&#10;hwAXIpkAFiKsABUiwQAVIt8AFSHyABYh/gBzIAAAZCIAAFcjAABNJAAARSUAAD4kAAA5JAAANCMA&#10;ADAiAAAsIgAAKSEAACYhAAAkIQYAIiEMACAhEAAeIRUAHSIbABsiIQAbIigAGiMvABkjOAAYJEEA&#10;FyRLABYlVwAVJWQAFCZzABMmhQASJpgAESarABEmwAAQJt0AESXxABIl/QBwIgAAYSQAAFQmAABK&#10;JgAAQicAADwmAAA2JgAAMSUAAC0lAAApJAAAJiQAACIlAAAfJQMAHSYKABsmDgAZJxIAGCcYABcn&#10;HwAWJyUAFSgtABQoNQATKT4AEilJABEpVQARKmIAECpxAA8qgwAOKpYADiqpAA0qvQANKtcADSru&#10;AA4p+wBsJAAAXSYAAFEoAABIKAAAQCkAADkoAAA0KAAALygAACsnAAAnJwAAIigAAB4pAAAbKgAA&#10;GCsHABYrDQAULBEAEywWABIsHAARLSMAEC0qABAtMgAPLjwADi5GAA0uUgANLl8ADC9uAAsvfwAK&#10;L5IACS+lAAkuuQAILtAACS7pAAou9wBoJwAAWikAAE4qAABFKwAAPSsAADcrAAAxKgAALSoAACkq&#10;AAAkKgAAICsAABstAAAYLgAAFS8EABIxCgAQMg4ADzITAA4yGQANMiAADTInAAwyLwALMzgACjNC&#10;AAkzTgAIM1sABjRqAAU0ewAEM44AAzOiAAIztgACM80AAzPnAAQy8wBkKgAAViwAAEstAABCLQAA&#10;Oi0AADQtAAAvLAAAKywAACYsAAAiLQAAHS8AABkxAAAVMgAAEjQDAA82CQAMOA0ACjgRAAk4FgAI&#10;OB0ABzgkAAY4LAAEODQAAzg+AAI5SgAAOVcAADllAAA5dwAAOYsAADifAAA4swAAOMoAADjmAAA3&#10;8gBfLQAAUi4AAEgvAAA/MAAAOC8AADIvAAAtLwAAKS8AACQwAAAfMQAAGjMAABU1AAASNwAADzkD&#10;AAw7CAAIPQ0ABT4QAAM+FAAAPhoAAD4hAAA+KAAAPjEAAD87AAA/RgAAP1MAAD9hAAA/cwAAP4cA&#10;AD6cAAA+sAAAPccAAD3kAAA98gBaMAAATjIAAEQyAAA8MgAANTIAADAxAAArMQAAJjIAACA0AAAb&#10;NgAAFjgAABI7AAAPPQAADD8DAAhBCAAEQwwAAEMOAABEEgAARRYAAEUdAABFJAAARS0AAEY2AABG&#10;QgAARk4AAEZdAABGbgAARYIAAEWYAABErQAARMQAAEPjAABD8gBVNAAASjUAAEE1AAA5NQAAMzQA&#10;AC40AAAoNQAAIjcAAB06AAAXPAAAEj8AAA9BAAAMRAAACEYBAANIBgAASQoAAEoNAABLEAAATBQA&#10;AE0ZAABOIAAATigAAE4yAABNPQAATkoAAE5YAABNaQAATX0AAEyUAABMqgAAS8EAAEvhAABK8gBQ&#10;OAAARjgAAD04AAA3OAAAMTcAACo5AAAkOwAAHj0AABhAAAATQwAAD0YAAAtJAAAHSwAAAk4AAABQ&#10;BAAAUQgAAFILAABTDgAAVBEAAFUVAABWGwAAVyMAAFcsAABXOAAAV0QAAFdSAABWYwAAVncAAFaO&#10;AABVpQAAVL0AAFPdAABT8ABLPAAAQjwAADs7AAA1OwAALTwAACY/AAAfQgAAGUUAABNIAAAOSwAA&#10;C08AAAVRAAAAVAAAAFcAAABYAQAAWgUAAFsIAABcDAAAXQ4AAF8RAABgFgAAYh0AAGImAABiMQAA&#10;Yj4AAGFMAABhXQAAYXAAAGCIAABgoAAAX7cAAF7UAABd7gBHQAAAPz8AADo/AAAxQAAAKUMAACFG&#10;AAAaSgAAE04AAA5RAAAKVQAABFgAAABbAAAAXgAAAGEAAABjAAAAZAEAAGUEAABnCAAAaAsAAGoO&#10;AABsEgAAbhcAAG8gAABvKgAAbzYAAG5FAABuVQAAbmgAAG1/AABtmAAAbLAAAGvKAABq6ABERAAA&#10;PkMAADVEAAArRwAAI0sAABtPAAATVAAADlgAAAhcAAACYAAAAGQAAABnAAAAawAAAG0AAABvAAAA&#10;cAAAAHIAAAB0AgAAdQYAAHcKAAB5DgAAfBIAAH4YAAB/IgAAfy4AAH89AAB+TQAAfWEAAH13AAB8&#10;kAAAe6gAAHrAAAB53wBDRwAAOUkAAC9MAAAlUAAAHFUAABRbAAAOYAAAB2UAAABqAAAAbgAAAHIA&#10;AAB2AAAAeQAAAHwAAAB+AAAAfwAAAIEAAACDAAAAhQAAAIcDAACKCAAAjA0AAI8RAACSGQAAkiUA&#10;AJIzAACSRAAAkVcAAJBtAACPhgAAjp8AAI21AACMzQA9TgAAMlEAAChWAAAeXAAAFWIAAA5oAAAH&#10;bgAAAHQAAAB5AAAAfgAAAIIAAACGAAAAiQAAAIwAAACOAAAAkAAAAJIAAACUAAAAlgAAAJgAAACb&#10;AAAAngYAAKEMAACkEQAAphsAAKYpAACmOgAApU0AAKViAACkewAAo5QAAKGrAAChvwA2VwAALFwA&#10;ACFiAAAXaQAAD3AAAAd3AAAAfgAAAIQAAACKAAAAjwAAAJQAAACYAAAAmwAAAJ4AAACfAAAAogAA&#10;AKQAAACmAAAAqAAAAKsAAACtAAAAsAAAALMEAAC3DAAAuxIAALsfAAC7MAAAu0MAALpYAAC5cAAA&#10;t4sAALehAAC3swAwYgAAJWkAABpwAAAQeAAACYAAAACIAAAAjwAAAJYAAACbAAAAoQAAAKYAAACq&#10;AAAArgAAALAAAACxAAAAtAAAALYAAAC4AAAAuwAAAL0AAADAAAAAwwAAAMcAAADLAwAAzwwAANMV&#10;AADSJQAA0jgAANFOAADQZQAAz34AAM2WAADMqQD/AAAA/wAAAP8AAAD/AAMA/wALAPwAEQD5ABsA&#10;9wAlAPMALwDuADgA6QBAAOYASADiAE4A3wBUANwAWQDZAF4A1QBjANMAaADQAG0AzgBzAMsAegDI&#10;AIIAxgCMAMMAlwDAAKMAvgCyALwAyAC6AOoAuQD/ALgA/wCxAP8AqgD/AKcA/wD/AAAA/wAAAPsA&#10;AAD2AAAA7QAHAOcADwDiABYA3wAgAN4AKQDZADMA0QA7AMwAQgDIAEgAxQBOAMIAUwDAAFgAvgBd&#10;ALwAYgC6AGcAuQBtALcAdAC1AHsAsgCFALAAkACuAJwArACqAKkAvQCnAN4ApgD5AKUA/wCjAP8A&#10;nQD/AJsA/wD9AAAA9gAAAOsAAADfAAAA0QADAMoADADFABIAwwAbAMAAJAC+ACwAuQA1ALYAPACz&#10;AEMAsABIAK4ATgCsAFIAqwBXAKkAXACnAGEApgBnAKQAbQCiAHQAoAB9AJ4AiACcAJUAmgCjAJgA&#10;tACWAM0AlQDxAJQA/wCVAP8AkAD/AI4A/wDzAAAA5gAAANEAAADCAAAAuAAAALEACACtAA8AqgAW&#10;AKgAHgCoACcApgAvAKIANgCfADwAnQBCAJsARwCZAEwAlwBRAJYAVQCUAFoAkwBgAJEAZgCQAG4A&#10;jgB2AIwAgQCKAI0AiACbAIYArACFAMEAhADmAIMA/QCEAP8AgwD/AIEA/wDkAAAAywAAALoAAACs&#10;AAAAogAAAJwABACYAAwAlgARAJQAGQCTACEAkgAoAI8AMACNADYAiwA8AIkAQQCIAEYAhgBLAIUA&#10;TwCEAFQAggBaAIEAYAB/AGcAfgBvAHwAegB6AIYAeACUAHcApAB1ALcAdADUAHMA9AB0AP8AdAD/&#10;AHQA/wDLAAAAtgAAAKYAAACaAAAAkgAAAIoAAACGAAgAgwAOAIEAFACBABsAgAAjAH8AKgB9ADAA&#10;ewA2AHoAOwB4AEAAdwBFAHUASQB0AE4AcwBUAHEAWgBwAGEAbgBpAG0AcwBrAH8AaQCNAGgAnQBn&#10;AK4AZgDHAGUA6gBmAP8AZgD/AGcA/wC4AAAApAAAAJUAAACKAAAAgQAAAHwAAAB2AAQAdAAMAHIA&#10;EABxABYAcAAdAHAAJABuACoAbQAwAGsANQBqADoAaQA/AGgARABnAEkAZQBOAGQAVABjAFsAYQBj&#10;AGAAbQBeAHkAXQCHAFsAlgBaAKgAWQC9AFkA3wBZAPgAWgD/AFoA/wCoAAAAlQAAAIcAAAB7AAAA&#10;cwAAAG4AAABqAAEAZwAIAGUADgBkABIAYwAYAGMAHwBiACUAYQAqAF8AMABeADUAXQA6AFwAPgBb&#10;AEQAWQBJAFgATwBXAFYAVgBeAFQAaABTAHMAUQCBAFAAkQBPAKIATgC1AE4A0ABOAPAATgD/AE8A&#10;/wCcAAAAiQAAAHsDAABwAwAAaAMAAGIBAABfAAAAXQAEAFsACwBZAA8AWAAUAFcAGQBXACAAVgAl&#10;AFUAKgBTADAAUgA0AFEAOQBQAD8ATwBEAE4ASwBNAFIASwBaAEoAYwBJAG8ARwB8AEYAjABFAJ0A&#10;RQCwAEQAxwBEAOgARAD6AEUA/wCSBAAAgAcAAHEKAABmCgAAXgoAAFkJAABVBwAAVAQAAFIABwBQ&#10;AAwATwAQAE4AFQBNABsATAAgAEsAJgBKACsASQAwAEgANQBHADoARgBAAEUARgBDAE4AQgBWAEEA&#10;XwBAAGsAPgB4AD0AiAA8AJkAPACrADwAwQA7AOAAOwD0ADsA/wCJCgAAeAwAAGoOAABfDgAAVw4A&#10;AFEOAABNDAAASwsAAEoIAgBJBAkASAANAEYAEQBFABYARAAcAEMAIQBCACYAQQArAD8AMQA+ADYA&#10;PQA8ADwAQwA7AEoAOgBSADkAXAA4AGgANgB1ADUAhQA0AJYANACoADMAvAAzANgAMwDvADMA+wCC&#10;DQAAcQ8AAGQQAABZEQAAUREAAEsRAABHEAAARA4AAEINAABBCwUAQQcLAD8FDgA+AxIAPAIYADsC&#10;HQA6AyIAOQMoADgDLQA3AzIANgQ5ADUEPwA0BUcAMwVQADEGWgAwBmYALwdzAC4HgwAtB5UALAen&#10;ACsHugArB9IAKwfrACsH9wB9EAAAbBEAAF8TAABUFAAATBQAAEYUAABCEwAAPhIAADwQAAA6DgEA&#10;Og0GADoKDAA4CRAANggUADUIGQA0CR8AMgkkADEJKQAwCS8ALwo2AC4KPQAtCkUALAtOACsLWQAp&#10;DGUAKAxzACcMgwAmDZUAJQ2nACQNuwAjDdIAIw3rACMN9wB4EgAAaBQAAFsWAABRFwAASBcAAEIW&#10;AAA9FgAAORUAADcTAAA1EQAAMxADADMOCAAyDQ0AMA0RAC8NFgAtDRsALA0hACsNJwAqDS0AKQ40&#10;ACgOOwAnDkQAJQ5OACQPWQAjEGUAIRBzACAQhAAfEJYAHhCpAB0QvQAcENgAHRDuAB0Q+QBzFAAA&#10;ZBYAAFcYAABNGQAARRkAAD8ZAAA6GAAANRcAADIWAAAwFQAALhMAAC0RBAAsEAoAKxAOACkQEgAo&#10;EBgAJhAeACUQJAAkECoAIxExACIROQAhEUIAIBJLAB4SVgAdE2MAHBNxABoTggAZFJUAGBSnABcU&#10;uwAXE9QAFxPuABgT+gBwFgAAYBkAAFQaAABKGwAAQhwAADwbAAA2GwAAMhoAAC8ZAAAsGAAAKhYA&#10;ACgUAQAmEwcAJRMMACMTEAAiExUAIBMaAB8TIQAeFCcAHRQuABwVNgAbFT8AGhZJABkWVAAYF2EA&#10;FhdwABUYgQAUGJMAEximABIYugASF9IAEhfsABMX+gBsGQAAXRsAAFEdAABHHQAAPx4AADkdAAA0&#10;HQAALxwAACsbAAAoGgAAJhkAACQYAAAiFwQAIBcKAB4XDgAcFxIAGhcXABkYHgAZGCQAGBksABcZ&#10;NAAWGj0AFRpHABQbUgATG18AEhxuABEcfwAQHJIAEBylAA8cuQAOHNAADhvqAA8b+ABpGwAAWh0A&#10;AE4fAABFHwAAPSAAADYfAAAxHwAALR4AACkdAAAlHQAAIxwAACAbAAAdGwEAGxsHABkcDQAXHBAA&#10;FhwVABUcGwAUHSIAEx0pABIeMQARHjoAER9FABAfUAAPIF0ADiBsAA0gfAANII8ADCCiAAsgtQAL&#10;IMoACyDlAAwf9ABlHQAAVx8AAEwhAABCIQAAOiEAADQhAAAvIQAAKiAAACYfAAAjHwAAIB4AAB0e&#10;AAAZIAAAFiAEABQgCwASIQ4AESETABEiGQAQIh8ADyImAA4jLwAOIzcADSNBAAwkTQALJFkACiRn&#10;AAkkeAAIJIsABySeAAcksQAGJMcABiPjAAcj8QBiHwAAVCEAAEkjAABAIwAAOCMAADIjAAAsIwAA&#10;KCIAACQhAAAhIQAAHiEAABohAAAWIwAAEyQDABElCAAPJg0ADicRAA0nFgAMJx0ACycjAAonKwAJ&#10;KDQACCg+AAcoSQAGKFUABSlkAAQpdAADKYcAAimbAAEorwAAKMUAASjhAAEn8ABeIgAAUSQAAEYl&#10;AAA9JQAANSUAAC8lAAAqJAAAJiQAACIjAAAfIwAAGyQAABglAAAUJgAAESgDAA8pCAAMLAwACiwQ&#10;AAgsFAAHLBoABiwhAAUsKAADLTAAAi06AAEtRQAALVIAAC5gAAAucQAALYQAAC2ZAAAtrQAALMIA&#10;ACzgAAAs8ABaJAAATSYAAEMnAAA6JwAAMycAAC0nAAAoJgAAJCYAACEmAAAdJgAAGScAABUpAAAR&#10;KwAADywDAA0uBwAJMAwABjEOAAMxEgABMhcAADIeAAAyJQAAMi0AADI2AAAzQgAAM04AADNdAAAz&#10;bQAAM4EAADKWAAAyqwAAMcEAADHfAAAx8ABWJwAASikAAD8qAAA3KgAAMCoAACspAAAnKAAAIygA&#10;AB4pAAAaKgAAFiwAABIuAAAPMAAADTECAAo0BwAFNQsAAjYOAAA3EAAAOBQAADgaAAA4IgAAOCoA&#10;ADkzAAA5PgAAOUoAADlZAAA5aQAAOX0AADiTAAA4qAAAN78AADfeAAA28ABRKwAARiwAADwsAAA0&#10;LAAALiwAACorAAAlKwAAICwAABstAAAXLwAAEzEAABAzAAANNQAACTcCAAU6BgABOwoAADwNAAA9&#10;DwAAPhIAAD8XAABAHgAAQCUAAEAvAABAOgAAQEYAAEBUAABAZQAAP3gAAD+PAAA+pgAAPr0AAD3c&#10;AAA98ABNLgAAQi8AADkvAAAyLwAALS4AACguAAAiLwAAHTAAABgyAAATNQAAEDcAAAw6AAAJPAAA&#10;BT4AAABBBAAAQggAAEMLAABEDQAARhAAAEcUAABIGQAASCEAAEgqAABINQAASEEAAEhPAABIYAAA&#10;R3MAAEeKAABGogAARbkAAEXZAABE8ABIMgAAPjIAADYyAAAwMQAAKzEAACUyAAAfNAAAGTYAABM5&#10;AAAQPAAADD8AAAhCAAADRAAAAEYAAABIAgAASgUAAEsIAABMCwAATg4AAE8RAABRFQAAUhwAAFIl&#10;AABSMAAAUjwAAFFKAABRWgAAUW0AAFCEAABPnQAATrUAAE3SAABN7gBDNgAAOzYAADQ1AAAvNAAA&#10;JzUAACE4AAAaOwAAFD4AABBBAAAMRAAAB0cAAAJKAAAATQAAAE8AAABRAAAAUwIAAFQFAABVCAAA&#10;VwsAAFkOAABbEQAAXRcAAF0fAABdKgAAXTYAAFxEAABcVAAAW2cAAFt+AABalwAAWa8AAFjLAABX&#10;6gA/OQAAODkAADM4AAArOQAAIzwAABw/AAAVQwAAEEcAAAtKAAAFTgAAAFEAAABUAAAAVwAAAFoA&#10;AABcAAAAXQAAAF8AAABgBAAAYgcAAGQLAABmDgAAaBIAAGsZAABrIwAAai4AAGo8AABqTQAAaV8A&#10;AGh1AABnjwAAZqgAAGXCAABk4wA9PQAANzwAAC49AAAlQAAAHUQAABZJAAAQTQAAClEAAARVAAAA&#10;WgAAAF0AAABgAAAAYwAAAGYAAABoAAAAagAAAGsAAABtAAAAbwIAAHEGAAB0CgAAdg4AAHkTAAB7&#10;GwAAeycAAHo1AAB5RQAAeFkAAHhtAAB3hgAAdp8AAHW3AAB00gA8QQAAMkIAAChFAAAgSgAAF04A&#10;ABBUAAAKWQAAAl4AAABjAAAAZwAAAGsAAABvAAAAcgAAAHUAAAB3AAAAeQAAAHsAAAB9AAAAfwAA&#10;AIIAAACEAwAAhwkAAIoOAACOEwAAjx4AAI4rAACOOwAAjU4AAItjAACKfAAAipUAAIitAACHxQA2&#10;RwAALEsAACJPAAAZVQAAEFsAAAphAAABZwAAAG0AAAByAAAAdwAAAHsAAAB/AAAAgwAAAIYAAACI&#10;AAAAigAAAI0AAACPAAAAkQAAAJQAAACXAAAAmgEAAJ0HAAChDQAApRQAAKQhAACkMQAAo0QAAKJZ&#10;AACgcAAAn4sAAJ2iAACdtwAwUAAAJVUAABtbAAASYgAAC2kAAAFwAAAAdwAAAH0AAACDAAAAiAAA&#10;AI0AAACRAAAAlQAAAJgAAACaAAAAnAAAAJ8AAAChAAAAowAAAKYAAACpAAAArAAAALAAAAC0BwAA&#10;uA4AALoYAAC6JwAAuTkAALhOAAC3ZQAAtn4AALWWAACzqwApWwAAHmIAABRpAAAMcQAAAnkAAACB&#10;AAAAiQAAAI8AAACWAAAAmwAAAKAAAACkAAAAqAAAAKsAAACsAAAArwAAALIAAAC0AAAAtgAAALkA&#10;AAC8AAAAwAAAAMQAAADIAAAAzQcAANIQAADSHQAA0S8AANBEAADPWwAAzXMAAMuNAADKoQD/AAAA&#10;/wAAAPsAAAD6AAAA/AAIAPgADwD1ABcA9AAgAPEAKgDrADMA5gA7AOIAQwDeAEkA2gBPANYAVADT&#10;AFkA0ABeAM4AYwDLAGgAyQBuAMYAdQDDAH0AwQCGAL4AkgC7AJ4AuQCuALYAwwC0AOgAswD/AK8A&#10;/wClAP8AngD/AJsA/wD9AAAA9wAAAPIAAADwAAAA5wADAOEADADcABIA2AAbANYAJADSAC0AzAA2&#10;AMYAPQDCAEMAvwBJALwATgC6AFMAuABYALYAXQC1AGIAswBnALEAbgCvAHYArAB/AKoAigCoAJcA&#10;pQCmAKMAuQChANkAoAD5AJ4A/wCYAP8AkgD/AI8A/wDzAAAA7AAAAOMAAADTAAAAyAAAAMEACQC9&#10;AA8AuwAWALkAHwC3ACcAswAvAK8ANwCsAD0AqgBDAKgASACmAE0ApABSAKMAVgChAFsAnwBhAJ4A&#10;ZwCcAG8AmgB4AJcAgwCVAJAAkwCeAJEAsACQAMgAjgDwAI0A/wCKAP8AhQD/AIIA/wDnAAAA3QAA&#10;AMYAAAC4AAAArgAAAKgABAClAAwAoQASAKEAGQCgACIAnwApAJsAMACYADcAlgA9AJMAQgCSAEcA&#10;kABLAI8AUACNAFUAjABaAIoAYQCIAGgAhwBwAIUAewCDAIgAgQCWAH8ApwB9ALwAfADjAHwA/QB8&#10;AP8AeAD/AHYA/wDWAAAAwAAAAK8AAACjAAAAmQAAAJMAAACPAAkAjQAOAIsAFACKABwAigAjAIgA&#10;KgCFADAAgwA2AIIAOwCAAEAAfwBFAH4ASgB8AE8AewBUAHoAWgB4AGEAdgBpAHUAcwBzAIAAcQCO&#10;AG8AnwBuALIAbQDPAGwA9ABsAP8AawD/AGkA/wDAAAAAqwAAAJsAAACPAAAAhwAAAIAAAAB8AAQA&#10;egAMAHgAEQB4ABcAeAAeAHcAJAB1ACoAcwAwAHEANQBwADoAbgA/AG0ARABsAEkAawBOAGoAVABo&#10;AFsAZwBjAGUAbQBkAHgAYgCHAGAAlwBfAKoAXgDCAF4A6QBeAP8AXgD/AF0A/wCsAAAAmQAAAIoA&#10;AAB/AAAAdwAAAHEAAABtAAAAagAIAGkADgBoABIAZwAYAGcAHwBnACUAZQAqAGMALwBiADQAYQA5&#10;AGAAPgBfAEMAXgBIAF0ATgBbAFUAWgBdAFgAZwBXAHIAVQCBAFQAkQBTAKMAUgC4AFEA3ABRAPkA&#10;UgD/AFIA/wCdAAAAiwAAAHwAAABxAAAAaQAAAGQAAABgAAAAXgAFAFwACwBbAA8AWwAUAFoAGQBa&#10;AB8AWQAlAFcAKgBWAC8AVQA0AFQAOABTAD0AUgBDAFAASQBPAFAATgBYAE0AYgBLAG0ASgB6AEkA&#10;iwBIAJ0ARwCxAEcAzABGAPAARwD/AEcA/wCQAAAAfgAAAHAAAABmAAAAXgAAAFkAAABWAAAAUwAB&#10;AFIACABQAA0ATwAQAE8AFQBOABoATgAgAE0AJQBMACoASgAuAEkAMwBIADgARwA+AEYARABFAEsA&#10;RABTAEMAXQBBAGgAQAB1AD8AhQA+AJcAPQCrAD0AwwA9AOYAPQD7AD4A/wCHAAAAdQMAAGgGAABd&#10;BwAAVQYAAFAGAABMBAAASgEAAEkABABHAAoARgAOAEUAEQBFABYARAAbAEMAIABCACUAQQAqAEAA&#10;LwA/ADQAPgA6AD0AQAA7AEcAOgBPADkAWQA4AGQANwBxADYAgQA1AJMANACmADQAuwA0AN0ANAD1&#10;ADUA/wB+BgAAbQkAAGALAABWDAAATgwAAEgLAABECgAAQggAAEAFAQA/AQcAPgALAD0ADgA8ABIA&#10;OwAXADsAHAA6ACEAOQAlADcAKgA2ADAANQA1ADQAPAAzAEMAMgBMADEAVQAwAGAALwBtAC4AfQAt&#10;AI8ALACiACwAtgAsANAALADuACwA/AB3CgAAZwwAAFoOAABQDgAASQ4AAEMOAAA+DQAAOwwAADkL&#10;AAA4CQMANwUIADYCDQA1ARAANAATADMAGAAyAB0AMQAiADAAJwAvACwALgAyAC0AOAAsAEAAKwBJ&#10;ACoAUgApAF0AKABrACcBegAmAYwAJQCfACUAsgAlAMoAJQDoACUA9wByDQAAYg4AAFYQAABMEQAA&#10;RBEAAD4RAAA5EAAANg8AADMOAAAxDQEAMAsFADAICgAvBg0ALgURACwEFAArAxkAKgMeACkDIwAo&#10;BCkAJwQvACYFNQAlBT0AJAVGACMGUAAiBlwAIQdpACAHeQAfB4sAHgedAB4HsAAdBsYAHQbjAB0F&#10;8wBtDgAAXhEAAFISAABIEwAAQBMAADoTAAA1EgAAMREAAC4QAAAsDwAAKg4DACoNBwApCwsAKAkO&#10;ACcJEQAlCBYAJAgbACMJIAAiCSYAIQksACAKMwAfCjsAHgtEAB0LTwAcDFsAGwxpABoMeQAYDIsA&#10;GAyeABcMsAAWDMUAFgzhABYL8ABpEAAAWhIAAE4UAABFFQAAPRUAADcVAAAxFAAALRMAACoSAAAo&#10;EQAAJhABACQQBAAjDggAIw0MACIMDwAgDBMAHwwYAB4NHQAdDSMAHA0qABsNMgAaDjoAGA5EABcO&#10;UAAWD1wAFQ9qABMQewASEI0AERCgABEQswAQD8kAEA/kABEP8gBlEgAAVxQAAEsWAABCFwAAOhcA&#10;ADQXAAAvFgAAKhUAACcUAAAkEwAAIhMAACASAwAeEQYAHRAJABwQDQAbDxAAGRAVABgQGwAXECEA&#10;FhAoABURMAAUETkAExFDABISTgAREloAEBJpABATeQAOE4wADhOeAA0TsQANEsUADBLhAA0S8QBi&#10;FAAAVBYAAEkYAAA/GQAANxkAADEZAAAsGAAAKBcAACQWAAAhFgAAHxUAABwUAgAaEwQAGRIGABcS&#10;CwAVEg4AFBISABMTGAASEx8AERMmABEULQAQFDYADxVBAA4VTAAOFlcADRZlAAwXdQALF4cAChea&#10;AAkWrQAIFsEACBbdAAkV7gBfFgAAURgAAEYaAAA9GgAANRsAAC8aAAAqGgAAJRkAACIYAAAfGAAA&#10;HBcAABkWAQAXFgMAFRYEABMWCQARFg0AEBcRAA8XFgAOFxwADhgjAA0YKgAMGTMADBk8AAsaRwAK&#10;GlMACRphAAcbcQAGG4MABRuXAAQaqgADGr8AAxnaAAQZ7ABcGAAAThoAAEMcAAA6HAAAMxwAACwc&#10;AAAnHAAAIxsAACAaAAAdGQAAGhkAABcYAQAVGAIAEhkEABAbBwAOGwwADRwQAAwcEwALHBkAChwf&#10;AAkdJwAIHS8ABx45AAYeQwAEHlAAAx9eAAIfbgABH4AAAB+VAAAeqQAAHr0AAB3YAAAd7ABYGgAA&#10;SxwAAEEeAAA4HgAAMB4AACoeAAAlHQAAIRwAAB4cAAAbGwAAGBsAABYbAQATGwIAERwEAA4eBwAM&#10;HwsACiAOAAggEgAGIRcABSEdAAQhJAACIiwAASI1AAAiQAAAI00AACNaAAAjawAAI34AACOTAAAi&#10;pwAAIrwAACHXAAAh7QBVHQAASB8AAD4gAAA1IAAALiAAACggAAAjHwAAIB4AAB0dAAAaHQAAFh0A&#10;ABMeAAARHwIADiAEAA0iBwAKJAsABiUNAAQlEAACJhQAACYaAAAmIQAAJykAACcyAAAnPQAAJ0kA&#10;AChXAAAoZwAAJ3sAACeQAAAnpQAAJrsAACbWAAAl7QBRIAAARSEAADsiAAAyIgAALCIAACYhAAAi&#10;IQAAHiAAABsfAAAYIAAAFCAAABEiAAAPIwAADSUDAAomBgAGKAoAAykNAAArDwAALBIAACwXAAAs&#10;HgAALCYAAC0vAAAtOQAALUYAAC1UAAAtZAAALXcAACyNAAAspAAAK7oAACvWAAAq7gBNIgAAQSQA&#10;ADgkAAAwJAAAKSQAACQjAAAhIgAAHSIAABkiAAAVIwAAEiQAAA8mAAANKAAACioCAAYsBQACLgkA&#10;AC8LAAAwDgAAMhAAADMVAAAzGwAAMyIAADMrAAAzNgAAM0IAADNQAAAzYAAAM3MAADKKAAAyoQAA&#10;MbgAADDWAAAw7wBJJQAAPiYAADQnAAAtJwAAKCYAACMlAAAfJAAAGyUAABYmAAASKAAAECoAAA0s&#10;AAAKLgAABjABAAIyBAAANAcAADUKAAA3DAAAOA4AADoSAAA6FwAAOh8AADonAAA6MgAAOj4AADpM&#10;AAA6XAAAOm8AADmGAAA4ngAAOLYAADfUAAA27wBEKQAAOikAADEpAAArKQAAJigAACInAAAdKAAA&#10;GCkAABMrAAAQLgAADTAAAAkyAAAFNQAAATcAAAA5AgAAOwUAADwIAAA+CwAAPw0AAEEQAABDFAAA&#10;QxsAAEMjAABDLgAAQzkAAENHAABCVwAAQmoAAEGBAABAmgAAP7IAAD7PAAA+7wA/LAAANiwAAC8s&#10;AAAqKwAAJSoAAB8rAAAZLQAAFC8AABAyAAANNQAACDgAAAQ6AAAAPAAAAD8AAABBAAAAQwIAAEUF&#10;AABGCAAASAsAAEoOAABMEQAATRYAAE0eAABNKAAATTQAAExCAABMUQAAS2QAAEt7AABKlAAASa0A&#10;AEjKAABH7AA7MAAAMy8AAC0vAAAoLQAAIi8AABsxAAAVNAAAEDcAAA06AAAIPQAAAkAAAABDAAAA&#10;RgAAAEgAAABKAAAATAAAAE4BAABPBAAAUQcAAFMLAABVDgAAWBIAAFkZAABYIgAAWC4AAFc8AABX&#10;SwAAVl4AAFZzAABVjQAAVKcAAFLCAABS5gA4MwAAMTIAACwxAAAlMgAAHTUAABY4AAARPAAADEAA&#10;AAdEAAAARwAAAEoAAABNAAAAUAAAAFMAAABVAAAAVwAAAFkAAABaAAAAXAMAAF4HAABhCwAAZA4A&#10;AGYTAABnHAAAZicAAGY0AABlRAAAZFcAAGRrAABihQAAYZ8AAGC5AABe3AA1NwAAMDUAACg3AAAg&#10;OgAAGD0AABFCAAAMRgAABkoAAABPAAAAUwAAAFYAAABZAAAAXAAAAF8AAABhAAAAZAAAAGUAAABn&#10;AAAAaQAAAGwBAABuBgAAcQsAAHQPAAB3FQAAdyAAAHYtAAB2PQAAdU8AAHRjAABzewAAcpUAAHCv&#10;AABvyQA1OgAAKzsAACI/AAAaQwAAEkgAAAxNAAAFUgAAAFcAAABcAAAAYAAAAGQAAABoAAAAawAA&#10;AG4AAABxAAAAcwAAAHUAAAB3AAAAegAAAHwAAAB/AAAAggQAAIYKAACKDwAAjBcAAIskAACKMwAA&#10;iUUAAIdbAACGcgAAhYsAAIOlAACCvAAvQAAAJUQAABxJAAATTgAADVQAAARaAAAAYQAAAGYAAABr&#10;AAAAbwAAAHQAAAB5AAAAfQAAAIAAAACDAAAAhQAAAIcAAACKAAAAjAAAAI8AAACSAAAAlgAAAJkC&#10;AACeCQAAohAAAKIaAAChKQAAoDsAAJ9QAACdZwAAmoEAAJqZAACZrwApSQAAH04AABVUAAAOWwAA&#10;BWIAAABpAAAAcAAAAHcAAAB9AAAAggAAAIYAAACLAAAAjwAAAJMAAACVAAAAlwAAAJoAAACdAAAA&#10;oAAAAKMAAACmAAAAqgAAAK4AAACyAAAAtwoAALsRAAC6HwAAuTAAALdFAAC1XAAAtHQAALGOAACv&#10;pAAiVAAAGFsAABBiAAAHagAAAHMAAAB7AAAAggAAAIkAAACQAAAAlQAAAJoAAACfAAAAowAAAKYA&#10;AACoAAAAqwAAAK4AAACwAAAAswAAALYAAAC6AAAAvQAAAMIAAADHAAAAzAEAANMLAADUFQAA0yYA&#10;ANE6AADQUQAAzWgAAMuBAADKlgD8AAAA9gAAAPIAAADxAAAA8wAFAPQADADyABMA8AAcAO0AJQDo&#10;AC4A4gA2AN4APgDZAEQA1ABKANEATwDOAFQAywBZAMkAXgDGAGMAxABpAMEAcAC+AHgAvACBALkA&#10;jQC2AJoAswCrALEAwACvAOYArgD/AKUA/wCaAP8AlAD/AI8A/wD0AAAA7AAAAOgAAADnAAAA3wAA&#10;ANkACQDSABAAzwAXAM8AIADMACgAxgAwAMAANwC8AD4AuQBEALcASQC1AE4AswBTALEAVwCvAF0A&#10;rQBiAKsAaQCpAHEApwB6AKUAhQCiAJMAoACiAJ0AtgCbANQAmQD5AJYA/wCNAP8AiAD/AIQA/wDo&#10;AAAA3wAAANkAAADJAAAAvwAAALgABAC1AA0AswASALEAGgCwACIArQAqAKkAMQCmADgApAA9AKIA&#10;QwCgAEgAngBMAJwAUQCbAFYAmQBcAJcAYgCVAGkAkwByAJEAfQCPAIsAjQCaAIsArACJAMUAiADu&#10;AIYA/wB/AP8AegD/AHgA/wDZAAAAzQAAALsAAACuAAAApQAAAJ8AAACcAAkAmQAPAJkAFQCZAB0A&#10;mAAkAJQAKwCRADEAjgA3AIwAPACLAEEAiQBGAIgASwCGAFAAhQBVAIMAWwCCAGIAgABrAH4AdQB8&#10;AIIAegCSAHgAowB3ALkAdgDgAHUA/wByAP8AbgD/AGwA/wDHAAAAtQAAAKUAAACZAAAAjwAAAIkA&#10;AACFAAQAhAAMAIIAEQCCABcAggAeAIAAJQB+ACsAfAAxAHoANgB5ADsAdwBAAHYARAB1AEkAcwBP&#10;AHIAVQBwAFwAbwBkAG0AbgBsAHoAagCKAGgAmwBnAK8AZgDMAGUA9QBkAP8AYQD/AGAA/wC0AAAA&#10;oAAAAJAAAACFAAAAfQAAAHcAAABzAAAAcAAIAG8ADgBvABIAbwAYAG8AHwBtACUAawAqAGkAMABo&#10;ADQAZwA5AGYAPgBlAEMAYwBIAGIATgBhAFUAXwBeAF4AZwBcAHMAWwCCAFkAkwBYAKYAVwC/AFcA&#10;6gBXAP8AVgD/AFQA/wChAAAAjgAAAH8AAAB1AAAAbAAAAGgAAABkAAAAYQAEAGAACwBfAA8AXwAT&#10;AF8AGQBfAB8AXQAlAFwAKgBbAC8AWQAzAFgAOABXAD0AVgBDAFUASQBTAFAAUgBYAFEAYQBQAG0A&#10;TgB7AE0AjABMAJ8ASwC1AEoA3ABKAPoASgD/AEoA/wCSAAAAgAAAAHIAAABnAAAAXwAAAFoAAABX&#10;AAAAVQABAFMABwBSAAwAUgAQAFIAFABSABoAUQAfAE8AJABOACkATQAuAEwAMwBLADgASgA9AEkA&#10;QwBIAEoARgBSAEUAXABEAGcAQwB1AEIAhgBBAJgAQACuAEAAywA/APIAQAD/AEAA/wCFAAAAdAAA&#10;AGcAAABdAAAAVQAAAE8AAABMAAAASgAAAEgABABHAAoARwANAEYAEQBGABUARgAaAEUAHwBEACQA&#10;QwApAEIALQBBADMAPwA4AD4APgA9AEUAPABOADsAVwA6AGIAOQBvADgAgAA3AJMANgCnADYAwAA2&#10;AOgANgD+ADYA/wB8AAAAawAAAF4CAABUAwAATQMAAEcDAABDAQAAQQAAAD8AAQA+AAcAPQALAD0A&#10;DgA8ABEAPAAWADwAGgA6AB8AOQAkADgAKQA3AC4ANgAzADUAOgA0AEEAMwBJADIAUwAxAF4AMABr&#10;AC8AewAuAI4ALQCiAC0AuAAtAN0ALQD4AC4A/wBzAQAAZAUAAFcHAABNCAAARggAAEAIAAA7BwAA&#10;OAUAADcDAAA2AAQANQAIADQADAA0AA8ANAASADMAFgAyABsAMQAgADAAJAAvACkALgAvAC0ANgAs&#10;AD0AKwBFACoATwApAFoAKABnACcAdwAmAIkAJgCdACUAswAlAM8AJQDwACYA/wBtBgAAXgkAAFIL&#10;AABIDAAAQAwAADoLAAA2CwAAMgoAADAIAAAuBgIALgMGAC0ACgAsAA0ALAAQACsAEwAqABcAKQAc&#10;ACgAIAAnACUAJgArACUAMgAkADkAIwBCACIASwAiAFcAIQBkACAAcwAfAIUAHwCZAB4ArgAeAMcA&#10;HgDpAB8A+gBoCQAAWQwAAE0NAABDDgAAPA4AADYOAAAxDQAALQ0AACoMAAAoCwAAJwkEACYGCAAm&#10;BAsAJQMOACQBEAAkARQAIgEYACEBHQAhACIAIAAoAB8ALgAeATYAHQE/ABwBSQAbAVQAGgFhABoB&#10;cAAZAYIAGACWABgAqgAYAMEAGADhABgA9ABjDAAAVQ4AAEkPAABAEAAAOBAAADIQAAAtDwAAKQ4A&#10;ACYOAAAjDQAAIgwDACALBgAgCQkAHwcMAB4GDgAeBREAHAUVABsFGgAaBR8AGgUlABkFKwAYBTMA&#10;FwY8ABYGRgAWBlIAFQdfABQHbgATB4AAEgeUABIGpwASBbwAEgTZABID7wBfDgAAUQ8AAEYQAAA8&#10;EQAANREAAC8RAAAqEQAAJhAAACIQAAAgDwAAHQ4CABwNBQAaDQcAGgsKABkKDQAYCRAAFwkSABYJ&#10;FwAVCRwAFAkiABQKKQATCjEAEgo6ABILRQARC1EAEAxfAA8MbgAODIAADgyUAA0LpwANC7oADQrS&#10;AA0K6gBcDwAAThEAAEMSAAA6EwAAMhMAACwTAAAnEgAAIxEAAB8RAAAcEAAAGhACABgPBAAWDgcA&#10;FQ4JABQNCwATDA0AEgwQABIMFAARDBoAEQ0gABANKAAPDTAADg47AA0ORgANDlEADA9eAAsPbQAK&#10;D38ACQ+TAAkPpgAIDrkACA7QAAcO6ABYEQAASxIAAEATAAA3FAAAMBQAACkUAAAlFAAAIRMAAB0S&#10;AAAaEgAAFxECABURBQATEAcAEhAJABEPCgAQDgwADg4OAA4PEgANEBgADRAeAAwQJQAMEC0ACxE2&#10;AAoRQQAJEU0ACBJaAAcSagAGEnwABRKQAAQSpAADEbgAAxHPAAIR6ABVEgAASRQAAD4VAAA1FgAA&#10;LRYAACcWAAAiFQAAHhQAABsUAAAYEwAAFRIDABMSBQASEQcAEBEJAA8RCgANEQsADBIOAAsSEQAK&#10;EhUACRMbAAkTIgAIEyoABxQzAAUUPgAEFUoAAxVYAAIVZwABFXoAABWOAAAVowAAFLcAABTPAAAT&#10;6QBSFAAARhYAADsXAAAyFwAAKxcAACUXAAAhFgAAHBYAABkVAAAWFAEAFBMEABITBgAREggADxII&#10;AA4TCQAMFAoAChUNAAgWEAAGFhMABRYZAAQXHwADFycAAhgwAAEYOwAAGUcAABlVAAAZZAAAGXcA&#10;ABmMAAAYogAAGLcAABfPAAAX6gBPFgAAQxgAADkZAAAwGQAAKRkAACMZAAAfGAAAGxcAABgWAAAV&#10;FQIAExUFABEUBgAQFAYADhUHAAwWCAAKFwoABxkMAAQaDgACGxIAARsWAAAbHQAAHCQAABwtAAAc&#10;OAAAHUQAAB1SAAAdYgAAHXUAAB2KAAAcoAAAHLYAABvQAAAa6wBMGAAAQBoAADYbAAAtGwAAJhsA&#10;ACEaAAAdGQAAGRkAABcYAAAUFwMAEhYEABAXBAAOFwQADBkFAAoaBwAHHAkAAx0LAAAfDQAAIBAA&#10;ACAUAAAhGgAAISIAACEqAAAhNQAAIkEAACJPAAAiXwAAInIAACGIAAAhnwAAILYAAB/RAAAf7QBI&#10;GgAAPRwAADMdAAArHQAAJB0AACAcAAAcGwAAGBoAABYZAQATGQEAERkBAA4aAQAMHAIACh0DAAcf&#10;BQADIQgAACIKAAAkDAAAJg4AACYSAAAmGAAAJx8AACcnAAAnMgAAJz4AACdLAAAnXAAAJ24AACaF&#10;AAAmnQAAJbQAACTRAAAj7gBEHQAAOR8AADAfAAAoHwAAIx4AAB4dAAAbHAAAGBsAABQcAAARHAAA&#10;Dh0AAA0fAAAKIQAABiIBAAMkBAAAJgYAACgIAAAqCwAAKw0AAC0QAAAtFQAALRwAAC0kAAAuLgAA&#10;LjoAAC5IAAAtWAAALWoAAC2BAAAsmgAAK7IAACrQAAAp7wBAIAAANiEAAC0hAAAmIQAAISAAAB0f&#10;AAAaHgAAFh4AABIfAAAPIQAADSIAAAokAAAGJgAAAigAAAArAgAALQQAAC8GAAAwCQAAMgwAADQO&#10;AAA1EgAANRgAADUgAAA1KgAANTYAADVDAAA1UwAANGYAADR8AAAzlgAAMq8AADHNAAAw7wA8IwAA&#10;MiQAACokAAAkIwAAICIAABwhAAAXIQAAEyMAABAlAAANJwAACSkAAAUrAAABLgAAADAAAAAyAAAA&#10;NAEAADYEAAA4BgAAOgkAADwNAAA+EAAAPhQAAD4cAAA+JgAAPjEAAD4/AAA9TgAAPWEAADx3AAA7&#10;kQAAOqsAADnJAAA47QA3JwAALycAACgmAAAjJQAAHyQAABklAAAUJgAAECgAAA0rAAAJLgAABTAA&#10;AAAzAAAANQAAADgAAAA6AAAAPAAAAD4BAABAAwAAQgcAAEQKAABGDQAASREAAEkXAABIIQAASCwA&#10;AEc6AABHSQAARlsAAEVxAABEiwAAQ6UAAELDAABB6AA0KgAALCoAACcoAAAiJwAAHCgAABYqAAAR&#10;LQAADTAAAAkzAAADNgAAADkAAAA8AAAAPgAAAEEAAABDAAAARgAAAEgAAABKAAAATAMAAE4GAABQ&#10;CgAAUw4AAFQTAABUHAAAUycAAFM0AABTQwAAUlUAAFFqAABQgwAAT54AAE25AABM4AAwLQAAKywA&#10;ACYrAAAfLAAAGC4AABIyAAANNQAACDkAAAI9AAAAQAAAAEMAAABGAAAASQAAAEwAAABOAAAAUQAA&#10;AFMAAABVAAAAVwAAAFkBAABcBgAAXwoAAGIOAABjFQAAYx8AAGIsAABhPAAAYE4AAF9iAABeewAA&#10;XJYAAFuwAABZzwAvMAAAKi8AACIwAAAaMwAAEzcAAA47AAAIPwAAAUQAAABIAAAATAAAAE8AAABS&#10;AAAAVQAAAFgAAABbAAAAXQAAAGAAAABiAAAAZAAAAGYAAABpAAAAbQUAAHALAAB0EAAAdBgAAHMl&#10;AAByNAAAckUAAHBZAABvcQAAbYsAAGumAABqwAAuMwAAJTUAAB04AAAUPAAADkEAAAdHAAAATAAA&#10;AFEAAABVAAAAWQAAAF0AAABhAAAAZQAAAGgAAABrAAAAbQAAAG8AAAByAAAAdAAAAHcAAAB6AAAA&#10;fgAAAIIEAACGCwAAihEAAIkcAACIKwAAhj0AAIRSAACDZwAAgYEAAH+bAAB+sgApOgAAID0AABZC&#10;AAAPSAAACE4AAABUAAAAWgAAAGAAAABkAAAAaQAAAG4AAAByAAAAdgAAAHoAAAB9AAAAgAAAAIIA&#10;AACFAAAAiAAAAIsAAACOAAAAkgAAAJYAAACbAwAAoAwAAKITAACgIQAAnzMAAJ1HAACaXgAAmHcA&#10;AJePAACVpwAjQwAAGUgAABFOAAAJVQAAAFwAAABjAAAAagAAAHEAAAB2AAAAewAAAIAAAACGAAAA&#10;igAAAI4AAACRAAAAkwAAAJYAAACZAAAAnAAAAKAAAACjAAAApwAAAKsAAACwAAAAtgQAALwNAAC6&#10;FwAAuSgAALc8AAC0UgAAsmoAAK+FAACtnAAcTgAAE1QAAAtcAAABZAAAAGwAAAB0AAAAfAAAAIMA&#10;AACJAAAAjwAAAJQAAACaAAAAnwAAAKIAAACkAAAApwAAAKoAAACuAAAAsQAAALQAAAC4AAAAvAAA&#10;AMEAAADHAAAAzQAAANQFAADYEAAA1R4AANMxAADQSAAAzV8AAMt2AADIjgAAAAAAAAAAAAAAAAAA&#10;AAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRF&#10;RkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yO&#10;j5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW&#10;19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////&#10;////////////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAh&#10;IiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lq&#10;a2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGz&#10;tLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7&#10;/P7//////////////////////////////////////////////////////wAAAAAAAAAAAAAAAAAA&#10;AAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVG&#10;R0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6P&#10;kJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX&#10;2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////////&#10;//////////////////8AAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkq&#10;KywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJj&#10;ZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpuc&#10;nZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV&#10;1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/bWZ0MQAAAAADBCEAAAEA&#10;AAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICAkKCwwNDg8QERITFBUW&#10;FxgZGhobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xN&#10;Tk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWG&#10;h4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrrCxsrO0tba3uLm6u7y9vr/A&#10;wcLDxMXGx8jJysvMzc7P0NHT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Hy8/T19vf4+fr7&#10;/P3+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4e&#10;HyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VX&#10;WFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLD&#10;xMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt&#10;7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0N&#10;Dg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0&#10;NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZ&#10;m52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb&#10;3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39&#10;/v7/2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqc&#10;i96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjL&#10;s6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6&#10;MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96o&#10;mo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH&#10;0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzG&#10;t1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJ&#10;G+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3h&#10;p5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCi&#10;h9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0&#10;wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jN&#10;DjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP&#10;46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wt&#10;n4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNo&#10;vLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrp&#10;zBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZ&#10;q52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuu&#10;e8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg&#10;3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J&#10;3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5Lm2csJG+fODTnozRBg3MkNksu7MKvGuE+0wLNnvbuue8S1&#10;qYjLsqaH0a+jh9WtoIjZq56J3Kmcit6nm4zgpZmP46GYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGY&#10;kOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDk2csJGuTODTnnzg5g2soM&#10;ksu8LqvFuU20wLRmvbquesW1qYfLsaaH0a6jh9WsoIjZqp6J3Kecit6lm4vgopqN4p6Zj+OemY/j&#10;npmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+Oe&#10;mY/j2MsJGuHPDDnlzw5g2coMkcu+LKvFuUy1vrRnvbmue8W0qofMsKaH0a2jh9WroIjZqJ6I26Wd&#10;id2jnIrfn5qL4ZuZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO&#10;4puZjuKbmY7im5mO4puZjuKbmY7i2MsJGtzQCznj0A1g2MsLkcu/K6vEuky1vbNnvriue8W0qYfM&#10;sKaH0ayjh9WpoIfYpp+I26OdiN2gnInenZuK4JiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGY&#10;mo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3h18wJGtrRCzje0Qxf1ssLkcvA&#10;KazCuU22vLNovreue8azqYfMr6aH0aqjhtWnoYfYpJ+H2qGeh9yenYjdmpyJ3pWbjOCVm4zglZuM&#10;4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zg&#10;1swJGdnRCzja0wxf1MwLkcnAKa3AuU62urNpv7WufMayqYfMraaG0amjhtSloYbXoqCG2Z+fhtqb&#10;nofcl52I3ZOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOc&#10;i96TnIvek5yL3pOci96TnIve1cwJGdjSCzfY0wte0swLk8e/K62+uFC3ubJqv7StfMawqYfMq6aG&#10;0KekhdSjooXWn6GF2JyghdmYn4balJ6H3JCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrd&#10;kJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrd1M0JGdbSCzfW1Ate0MsKlcS+La68&#10;uFG4t7JqwLOtfMauqYfMqaaG0KWkhdOgo4TVnaKE1pmhhdiVoIXZkZ+H2o6eiduOnonbjp6J246e&#10;iduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonb080K&#10;GNXTCzbU1AtfzssJl8G+MK+6t1O4tbJswLCtfcesqobLp6eFz6KlhNGepITTmqOE1ZaihNaToYXX&#10;j6CG2IugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmL&#10;oInZi6CJ2YugidmLoInZ0s4KF9PUCzXR0wpiy8wJmb69M7G3t1W5srFtwa2tfcaqqobLpKiEzp+n&#10;hNCbpYPSl6SD05OjhNSQo4XVjKKG1omhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI&#10;14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjX0M8KFtHUCzfO0wplxsoLnbm8OLK0tli6&#10;rbFuwaqufcanq4XJoamEzJyog86Xp4PPk6aD0ZClhNKNpYXTiqSG04ejiNSHo4jUh6OI1IejiNSH&#10;o4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUztAKFc7U&#10;CjrK0wpowMgPobW7PrSttVu7qbFvwaavfcSjrYTHnauDypiqg8uTqYPNkKiEzo2nhM+Kp4XPh6aH&#10;0IWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojR&#10;haaI0YWmiNGFpojRzNAJGMrUCj7F0wptuMUWpa65RLWntV67o7JwwKGwfcOfroTFma2Dx5SshMmQ&#10;q4TKjaqFy4qqhcuIqYbMhamHzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOo&#10;ic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNyNEJG8XVCkK/0wpyscQep6W5SbahtmC7nrNw&#10;vp2xfcGbsITDla+ExJGuhMaNrYXHiq2Gx4ishsiGrIfIhKuJyYKrismCq4rJgquKyYKrismCq4rJ&#10;gquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJxNIIIMDWCUi4&#10;1Ap4qc8XmJ6+R66atmK6mLVxvJezfL6XsoTAkrGFwo2whcOKr4bEiK+HxIaviMWEronFg66KxYGu&#10;i8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6L&#10;xYGui8WBrovFv9QHJbrXCU6u2gtwoNsTh5fNOZqSw1iokbxsspG3ermStIO9jrOGv4uyh8CIsYfA&#10;hrGIwYSxicGDsYrBgrGLwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKA&#10;sIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzC98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6i&#10;f7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT&#10;6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9it&#10;hpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK&#10;0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8&#10;oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rco&#10;fMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZ&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGP&#10;i9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjD&#10;uZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyo&#10;RKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9Kw&#10;jI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuI&#10;xreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrG&#10;pV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQ&#10;FfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3U&#10;r4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3a98APFfjAFjD5vSBT6rgnfMyoRKvGpV20wqRwur6if7+8oIjDuZuIx7eY&#10;iMq1lYnOs5KK0LGPi9OwjY3Vr4qP162Ik9mthpjaq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad&#10;2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3a98EPFffBFjD4vh9T6rgmfMupQ6vGply0&#10;wqRvur6ifr+7oIjDuZ2HyLaah8yzl4jPsZSJ0rCSitWuj4zXrY2O2ayKktyriZndp4ic26eInNun&#10;iJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzb9sEOFPfB&#10;FTD4vx5T6rklfMupQqvGp1uzwqVuur6jfr+7oYjEuJ6HybWch82ymYfRsJaI1K6Uidetkovaq5CN&#10;3KmNkt+ojZrfo4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zc&#10;o4uc3KOLnNyji5zc9sEOFPbCFTD3vx5T6rokfMupQazGp1qzwqVtur6jfb+7o4jEt6CHybSdh86x&#10;m4fTr5mI1q2XidqrlYrcqZON36eSkeKkkZngoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCO&#10;nNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzc9cIOFPXCFDD2wB1T6rojfMuqQazGqFmzwqZt&#10;ur6kfb+6pIfFt6GHyrOfh8+wnYfUrpuI2KuZidypmIvfp5iO4qWXkuaglpngnJOb3ZyTm92ck5vd&#10;nJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vd9MINFPXDFDD2&#10;wBxT6rsifMqqQKzGqFizwqZsur6kfL+6pYXFtqOHy7Ohh9Cwn4fVrZ2I2qqdit2nm4zgpJqO4p+Y&#10;j+OdmpjhmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb&#10;3ZmXm92Zl5vd8sMNFPTDEzD1wRtT6rwhfMqrP63GqVezwqdrur6le7+6poTFtqWHy7Kjh9GvoYfW&#10;q5+I2qedid2knIrfoJuL4JuajeKXmpPhl5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96X&#10;nJvel5yb3pecm96XnJvel5yb3pecm96XnJve8MMNFPTEEy/1whpS6r0gfMqrPqzGqlazwqhrur6n&#10;eb+6qIPFtqeHzLKlh9GsoofWqKCH2aSeiNyhnYjdnJyJ3pebi+CTm4/gkp2X3pKdl96SnZfekp2X&#10;3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfe7cQME/PFEi/0whlS&#10;6r0ffMqsPKzGq1Wzwqhqub6pd7+6qoDFtamHzK+lh9KqoofWpaCG2KGfhtqdnofbmZ2H3ZSdid6Q&#10;nI3ejp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6d&#10;k92OnZPd6sUME/LFES/zwxhS6r4dfMutOqzGrFSzwqlpub6sc7+6rX7FsqmHzKylhtGno4bVoqGF&#10;156ghdiaoIXalp+G25GeiNyNnovci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/c&#10;i56P3Iuej9yLno/ci56P3Iuej9yLno/c5sULE/HGES/yxBdS6sAbfMuvOKzGrVKywqtmub+wb763&#10;rX7GsKmHzaqmhtGkpIXTn6OE1ZuihNaXoYXYk6CF2Y+gh9mLn4raiJ+N2oifjdqIn43aiJ+N2oif&#10;jdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43a4cYKE/DHEC7wxhZR6sEZ&#10;fMuwNavHr0+yw7BguLyybL+yrX7HramGzKenhc+hpYTSnKSE05ijhNSUo4TVkKKF1o2hhteJoYjY&#10;h6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iH&#10;oYvY28cJEu7JDy7uyBRR68QWfMyzMKvHsUyxxLhWt7axbsGurX/HqaqGy6OohM6ep4PPmaaD0ZWl&#10;g9KRpITTjqSF1IujhtSIo4jVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK&#10;1YWjitWFo4rVhaOK1YWjitWFo4rV2sgJEuvLDS3ryhFQ68cSfMy2KqrIt0SwurZZuq+xcMKqrX/H&#10;pquFyqCqhMyaqIPNlqiDzpKng8+PpoTQjKaF0YmlhtGHpYfShaWJ0oWlidKFpYnShaWJ0oWlidKF&#10;pYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnS2MkJEd/NCyznzQ9P6MsOe828&#10;IqjCvDyxsbVevKmxcsKmrn/Foq2Ex5yrg8mXqoPKk6qEy5CphMyNqYTNi6iFzYiohs6Gp4fOhKeJ&#10;z4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nP&#10;1ckJENjPCiva0wtO2NALes3DFqizuka1qbRivaSxdMGhsH/Dnq6ExZmthMeUrITIkKuEyY6rhMqL&#10;qoXLiaqGy4eph8yFqYjMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOp&#10;icyDqYnMg6mJzIOpicyDqYnM0ssJD9TRCinV1QtM0NAKfri/Ja6ouE+4obRmvJ6ydb+dsX/Bm7CE&#10;w5auhMWRroTGjq2Fx4ushceJrIbIh6yHyYarh8mEq4nJgquKyoKrisqCq4rKgquKyoKrisqCq4rK&#10;gquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKz8wJDdDSCijO1ApSxdEKg6rDLaie&#10;t1e4m7Vou5q0db6Zsn+/l7GEwZOwhcKPr4XDjK+FxIquhsWIrofFhq6IxoStiMaDrYrGga2Lx4Gt&#10;i8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHzM0J&#10;DMvTCi3H1ApZstgLgJ7NK5qYwVCrlrhnt5W1dbyUtH6+lLOFv5CyhcCMsYbBirGHwoiwh8KGsIjC&#10;hbCJw4OwisOCr4vDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOB&#10;r4zDga+Mw4GvjMOBr4zDx88IEMXUCTS42QpboucSdpfaJYmQz0WYjsddo43BbquNvXmxjLqBtIm4&#10;g7eGt4W5hLaGuoO1h7uCtYi8gbSJvYC0ir1/tIu+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOM&#10;vn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+wtEHFr3WCDqn8Q5Vm/EbaJHmLXiJ3UCF&#10;hdVWj4PPZ5eCy3Odfsh4oXvGfKR5xH+md8OCqHXChKl0woWqc8GHq3LBiKtywIqsccCLrHHAi6xx&#10;wIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIus/7gUDv+4&#10;Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWT&#10;zbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6&#10;kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJty&#10;tsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/&#10;tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSD&#10;ls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvG&#10;uI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKb&#10;f7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG&#10;9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+z&#10;gZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2N&#10;yLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nA&#10;m4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682&#10;ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQ&#10;s4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTR/7gUDv+4HSf/tSlG97A1ad6oQZDHnGGxxJxxtsKbfrm/nYa9vZqJwbuXicS5k4rHt4+MyrWM&#10;jsy0iZDOs4eS0LKEldKxgpnTsYGe1K6AotSsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj&#10;0qyAo9KsgKPSrICj0qyAo9KsgKPS/7kTDv+5HCf/tihG97A0at2oQJDHnWCxxJxxtsKcfLq/noW+&#10;vJyIwrqZiMW4lYnJtpGKzLSOjM+yi47RsYiR07CGlNWvhJnWr4Of16qCodWngqLTp4Ki06eCotOn&#10;gqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLT/7kTDv+5HCf/tihG97Ezat2p&#10;P5HHnWCxxJ1wtsKee7q/n4O+vJ6IwrmbiMe3l4jKtZSJzrOQi9GxjY3Tr4qQ1q6Ik9ithpnZqoWe&#10;2aWEodWkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLU&#10;/7oSDv+6Gyf/tydG97Eyat2pPpHHnl+xxJ1vtsGfebq+oIK/u6CIw7ich8i2mYjMs5aI0LGSitOv&#10;j4zWroyO2KyKk9uriZncpoed2qKGoNaghqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1KCG&#10;otSghqLUoIai1KCGotSghqLU/7oSDv+6Gyb/tyZG9rIxat2qPZHHnl6xxJ1vtsGgeLq+oYG/u6GI&#10;xLieh8m1m4fNspiI0bCVidWukovYrI+N26qNkt6ojJrfooqd2p6JoNaciaHUnImh1JyJodSciaHU&#10;nImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHU/roRDv+7Gib/uCZG9rIwat2qPJHH&#10;nl2xxJ5utsGhdrq+on+/u6OIxLegh8q0nYfPsZqH066YiNeslYrbqpON3qiRkuKkkJngno2d25qM&#10;oNeZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HV/rsR&#10;Dv67Gib/uCVG9rMwatyrO5LHn12xxJ9stsGidLq+pH6/uqSHxbeih8qzn4fQsJyH1a2aiNmqmYre&#10;qJiO4qWXk+aflZngmpGc25ePn9eWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWW&#10;jqHVlo6h1ZaOodWWjqHV/bsRDv67Gib/uSVG9rMvatyrOpLHn1yxxKBqtsGjc7q+pXzAuqWFxbaj&#10;h8uzoYfRr5+H1qyeiduonIvfpJqN4Z+Zj+Ocmpjhl5ac3JSTn9iTkqDWk5Kg1pOSoNaTkqDWk5Kg&#10;1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDW/bsRDf28GSb+uSRG9rQuatyrOpLHoFyx&#10;xKFotsGlcbq+p3rAuqeExbamh8yypIfRrqKH16mfiNuknYneoJuK4JqajOGWm5PhlZub3ZKXntiR&#10;laDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDX/LwQDf28&#10;GSb+uiNG9rQtatysOZLHoFuxxKNmtcGmbrq+qXjAuqmCxbaoiMywpYfSqqKH16afh9qhnofcm52I&#10;3pacit+Rm5DfkZ2Z3Y+bntmPmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/X&#10;j5mf14+Zn9ePmZ/X/LwQDfy8GCb9uiJF9rUsatytN5PHoVqxxaVjtcKpa7q+rHW/uq1/xbOph8yt&#10;pYbSp6KG1qKhhtidn4bamJ6H25Kdid2OnY3djJ6U3I2gntmMnp/XjJ6f14yen9eMnp/XjJ6f14ye&#10;n9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/X+70QDfu9FyX9uyJF9rYratutNpPHolmxxadf&#10;tcKtZrm/sXC+t61+xrCph82qpobRpKSF1J6ihdaZoYXYlKCG2Y+fh9qLn4vbiJ+Q24igmNiIoZ3X&#10;iKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3X+r0ODfq+FiX8&#10;vCBF9rcqatuvNJTIpFWxxqtYtMOzX7e7sm6/sq1+x6yphsymp4XQoKWE0pukhNSWo4TVkaKF1o2h&#10;hteJoYnYhqGN2IShk9eEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX&#10;1oSil9aEopfW+b4ODPm/FSX6vR9F9rgnatuwMZTIqE2vx7JOssG4WLi0sXDBra1/x6mqhcuiqITO&#10;naeD0Jemg9GSpYTSjqSF04ujhtSIo4jVhKOL1YKjkNWBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WB&#10;o5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PV9MANDPfAEyT5vx1E9rolatqyLpXKr0CtyL09r7e2&#10;XbqusXLCqa1/xqWrhcmfqoPLmamDzZSog86Qp4TPjKaF0ImmhtGGpYfShKWK0oGljdKApY/SgKWP&#10;0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/S7MELDPXCEiT2wRpE&#10;970hatq0KZbNvCipu7tDs661YbyosXPBpa5/xaGthMebrIPJlquDypGqhMuOqYTMi6mFzYiohs6G&#10;qIfOg6iJzoGnjM+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cn&#10;jc+Ap43P38QJC/LFECPzxBZD9MEcad7CFY/BwCOsr7lMtqa0Zb2isnXAoLCAw52uhMWXrYTGk62E&#10;x4+shMiMq4XJiauGyoerhsqFqojKg6qJy4Gqi8uAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozL&#10;gKqMy4CqjMuAqozLgKqMy4CqjMuAqozL2sUICuvJDSLuyBJC78YVaNDSCoexvi+upbhUuJ+1aLyd&#10;s3a/m7F/wZmwhMKUr4TDkK+FxI2uhcWKrobGiK2Gxoeth8aFrYjHg62Jx4Gti8eArIvHgKyLx4Cs&#10;i8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvH1cYICdnMCiDlzw1A2NUL&#10;X73WC4ilxDSmnLdauJm1a7uXtHe9lrN/vpWyhcCRsYXBjrGFwYuwhsKJsIfCiLCHw4awiMOFr4nD&#10;g6+KxIKvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SB&#10;r4vE0sgIB9PPCh3V1As9wtkLY6veEIObzjOZlMRTppG+Z6+QunS0kLd9uZG1hLyOs4a+jLKGv4qy&#10;h8CIsojAhrGIwYWxicGEsYrBgrGLwYGxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGM&#10;woCxjMKAsYzCgLGMwoCxjMKAsYzCzsoIBs7RChzG1wpBr+oOYZ3mHHiQ2jKIi9JMlInLX5yIxm6j&#10;iMN4qIXAfKuDv3+ugL2BsH+8g7F9vISyfLuGs3u7h7R6uoi0ebqJtXi5i7V4uYy2eLmMtni5jLZ4&#10;uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2ycsIBsjSCSKz3wlCoPwVWpPw&#10;KGqL5jl3hN9JgoHYW4uA02mRfNBxlnnNdpp2y3qddMp9nnLJf6BxyIGhcMeDom/HhaNuxoajbcaI&#10;pGzFiqVsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYul&#10;xM4HCrfZByaj+w49lv8eTo36L1uG8j9ngOtOcXvlW3l24GWAcd1shG7acohr2XeLadd6jWfWfo5m&#10;1YCPZdSCkGTUhJFj04aRYtOJkmHSi5Nh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HS&#10;jJNh0oyTYdKMk2HSjJNh0oyT/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeL&#10;u7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZ&#10;mlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9&#10;osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EY&#10;Cf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTF&#10;uYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+T&#10;jL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyX&#10;yJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3&#10;fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+x&#10;Ix7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOW&#10;xrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+&#10;j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVy&#10;sMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EXCf+yIh7/&#10;rjA6/6k9WeyjSnnYm1uYx5VyscWXe7XDmIO4wZmKu7+Vi769kYzBu46Ow7qKkMW5h5LHuISVybeC&#10;mMq2gJvLtn6ezLV9o8yzfKfNr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yo&#10;y698qMuvfKjL/7IXCf+yIR7/ry86/6o8WeykSXrYm1qZxpZxssSYeLXCmYG5wJuIvL6Xir+8lIvC&#10;upCNxbmMjse3iJHJtoWUy7WDl820gZrOtH+fz7N+pM+ufabOq32ozKt9qMyrfajMq32ozKt9qMyr&#10;fajMq32ozKt9qMyrfajMq32ozKt9qMyrfajM/7IWCf+zIR7/sC46/6s7WeykSHrXnFmaxpdvssSZ&#10;drbCm3+5wJyHvb2aicC7lorDuZKLxreOjcm2io/MtIeSzrOEltCygZrRsoCf0q5/o9Kqf6XPpn+n&#10;zaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fN/7MWCf+zIB7/sC06&#10;/6s6WeylR3rWnFmaxphtssSadLbCnH25v52Fvb2ciMG7mInFuJSKyLaQi8u0jI7Os4iR0bGFldOw&#10;g5rUsIKg1aqBotOmgaXQo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOB&#10;p82jgafN/7MVCP+0IB7/sS06/6w5WeulRnvWnFibxplrssSccrbCnXu5v5+DvryeiMK6mojGt5aJ&#10;yrWSis2zjozQsYqP06+HlNauhZrYq4Of16aDotSig6TQn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bN&#10;n4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bN/7QVCP+0Hx7/sSw6/6w5WeumRXvVnVibx5ppssSdcLbC&#10;n3m6v6CCvryfiMK5nIjHtpiIy7SUic+xkIvTr4yO1q2Jk9msh5vbpoae2aKFodWehaTRnIWmzpyF&#10;ps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabO/7QUCP+0Hx3/sSw6/604&#10;WeumRXvVnVecx5tnssSebrbCoHe6v6GAvruhiMO4nofItZqHzbKXiNGwk4rVrY+N2auMk92oipve&#10;ooie2Z6IodWbh6TRmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Z&#10;h6bO/7QUCP+1Hh3/sis6/604WuumRHvVnVecx5xlssSfbLXCoXW6vqJ+v7ujh8S4oIfJtJ2HzrGZ&#10;iNOulonYq5OM3KiQkuGjjprfnoye2pqLodWXiqTRlommzpaJps6WiabOlommzpaJps6WiabOlomm&#10;zpaJps6WiabOlommzpaJps6WiabO/7QUCP+1Hh3/sio6/603WuunQ3zVnlWdx51jssSgarXCo3O6&#10;vqR8v7ukhcS3oofKs5+H0LCdh9WsmonbqZiM4KWXk+aelJrfmZGd2paPoNaUjaPSk4ylz5OMpc+T&#10;jKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXP/7UTCP+1Hh3/syo6/642Wuun&#10;Q3zVn1Odx55gssWiaLXCpXC6vqZ6v7umg8W3pYfLs6KH0a+gh9eqnoncpJuL4J2ZjuOam5nglZac&#10;25OToNeRkaPTkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XP&#10;/7UTCP+2HR3/syk6/642WuuoQnzVoFGdx59escWkZLXCp225vql3v7upgcS2qIjLsaWH0auih9el&#10;n4jbnp2I3Zebi+CSm5Pfkpyc3I+Yn9eOlaLTjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2T&#10;pNCNk6TQjZOk0I2TpNCNk6TQ/7UTCP+2HR3/tCk6/681WuqoQXzVok6cx6FascWmYLTCqmm5v61z&#10;vruufcS0qofLraWG0aeihtWgoIbYmZ+G25Kdid2NnY7djJ6Y24yen9iLmqLUipek0YqXpNGKl6TR&#10;ipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TR/7YSCP+3HB3/tCg5/7A0WuqpQH3V&#10;pEmcyKRVsMaqW7PDr2O3wLNsvbaufMWwqYfMqaaG0KOkhdScooTWlaGF2I+fh9qKn4vbh5+S2oih&#10;nNeIn6HUh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTR/7YS&#10;CP+3Gx3/tSc5/7AzWuqqPn3WqESbyahPr8ewU7LFuFm1ubNtv7GtfcasqobLpaeFz5+mhNGYpITT&#10;kqOE1YyihteIoYrXhaGO14OiltaEpJ/UhKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GE&#10;oqPRhKKj0YSio9GEoqPR/7cRB/+4Ghz/tiU5/7ExWuqrPH7XrDuZyq1Ercm5Ra69uFm4srJvwKyu&#10;fsaoq4XKoamEzZung8+VpoPQj6WE0oqkhtOGo4jUg6OM1IGjkdSApJnTgKah0YCmodGApqHRgKah&#10;0YCmodGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHR/7gQB/+5GRz/tyQ5/7MvWumtOX7ZtC+W&#10;zLgyqcK9QLCztl26rLFxwaeufsWkrIXInauDypepg8ySqITOjaeEz4mnhtCFpojQgqaL0YCmjtF+&#10;ppTQfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rP/7kPB/+6&#10;Fxz/uSI5/7UtWuyzMHrdwB+QycMhqLW6SLSrtWK8prJzwKOvfsOgroTGmayDyJSrhMmPqoTKi6qF&#10;y4iphsyFqYjNgqiKzYCojc5+qJHNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbN&#10;fKmWzXypls18qZbN/LsOB/y8FRv+ux84/7cpWvC9JHTf0w6GucEqqqq5T7aktWW8oLJ0v56xf8Kb&#10;r4TDlq6ExZGthMaNrYXHiqyGyIesh8mFq4jJgquKyoCrjMp+q4/KfKuSynyrksp8q5LKfKuSynyr&#10;ksp8q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LK8b0MBvm+Ehr6vhs3/LolWufOE2jI2QuJrcMy&#10;p6G4VridtWi7m7N1vpmyf8CYsYTBk7CFwo+vhcOMr4bEia6GxYauh8WErojGg62KxoGti8Z/rY7H&#10;fa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDH38AIBfXCDxn2&#10;whY27sgVUM3cDGa12g+Iosk2oJq+VrCXt2q5lbV2vJS0fr6Us4S/kLKFwI2xhsGKsYbBiLGHwoaw&#10;iMKEsInCg7CKw4Gwi8OAr43Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+P&#10;w36vj8N+r4/D2cIHBeTHCxjvyBA00doLRbrpDmim3hiCmNE3lZHIU6GPwmWpjr5yro28e7KMuoG1&#10;ibiCt4e4hLiFt4W5g7aGuoK2h7qBtYi7gLWJu361irx9tIy8fLSNvXy0jb18tI29fLSNvXy0jb18&#10;tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI291MQHBNbLCRXT1AsnveIMSan0FGWZ5iV4jtw5hojU&#10;T5CGz2CXhMxtnIPJdaB/x3iifcZ7pHrFfaZ5xICnd8OBqHbCg6l1woSqdMGGq3PBh6tywImscb+L&#10;rXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utz8YHAtDNCRLA2Qks&#10;rPcPSJv6HlyP7zFrhudCdoDiUH5+3V+Fe9lpinfVbo9003OScdF3lHDQepZuz32Xbc5/mWzNgZlr&#10;zYOaasyFm2nMh5xoy4mdZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfK&#10;jJ1nyoydysgIAcLSBxOu5gktnf8VQZH/KFCH+jlcgfNIZnztVG536F51ceRlem3ha35q33CBaN51&#10;hGbceIVl23uHY9p+iGLagYlh2YOKYNmFimDYh4te2IqMXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2N&#10;XtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NxMoHA7HaBBWf/w0okv8dN4n/LkOC/z1OfP1LV3f4Vl9v&#10;811laPBiamTtaW5h629xX+lzc13od3Vc53t2W+Z+d1rmgHhZ5YN5WOWFeljkiHpX5It7VuOOfFbj&#10;jnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458/6ocBf+qJxf/pzYv/6JE&#10;SvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7B&#10;vH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4&#10;ea/C/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+H&#10;lL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmv&#10;wrh5r8K4ea/CuHmvwrh5r8K4ea/C/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXGkoK0&#10;xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4&#10;ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C/6ocBf+qJxf/pzYv/6JESvqd&#10;UmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7BvH2h&#10;wrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C&#10;/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+&#10;hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5&#10;r8K4ea/CuHmvwrh5r8K4ea/C/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXGkoK0xJKJ&#10;tsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/C&#10;uHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C/6obBf+qJxf/pzUv/6NESvqdUWXp&#10;l15+25RtlM+Sd6bFkoG0xJOItsOSjbjBj4+6wIuRvL+Ik76+hZa/vYKYwbyAm8K8fp7CvH2hw7t7&#10;pMS7eqnEunmtxLV5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7D/6sb&#10;Bf+rJhf/qDQv/6RDSvmeUGXpmF1/2pVplc2UdKjFlH60xJWGtsKVjLnBkY67v42Qvb6Jkr+9hpTB&#10;vIOXw7uBmsS6fp3Fun2hxrp7pca5eqrGtXqsxrF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSx&#10;eq3EsXqtxLF6rcSxeq3E/6saBf+rJRf/qTQv/6RCSvmfT2bomVyA2pZmlsyVcanFlXy0xJaDt8KX&#10;i7rAk4y8vo+Ov72LkMG8h5PDuoSWxbmBmca5f53HuH2hyLh8psm1eqrJsHurx6x7rcWse63FrHut&#10;xax7rcWse63FrHutxax7rcWse63FrHutxax7rcWse63F/6wZBf+sJBb/qTMv/6VBSvmfT2bomVuB&#10;2ZhjlsyWb6rFlnm0w5eBt8GYibq/lYu9vpGNwLyNj8K6iJLFuYWVx7iCmMm3f53Ktn2iy7Z8qMuw&#10;e6nKrHyqyKh9rMWofazFqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9rMWofazF/6wZBf+s&#10;JBb/qjIv/6VBS/mgTmfnmlmB2Zlhl8uXbavFl3e0w5l/t8Gah7u/l4q+vZOMwbuOjsS5ipDHuIaT&#10;ybaCmMu1f53NtH6jzrF8ps6sfajLqH2qyaV+rMalfqzGpX6sxqV+rMalfqzGpX6sxqV+rMalfqzG&#10;pX6sxqV+rMalfqzG/6wZBf+tIxb/qjIv/6ZAS/igTWfnnFeB2Zpel8uYaqzFmXS0w5p9t8Gbhbu+&#10;mYm/vJWKwrqQjMW4jI/ItoeSy7SDl86zgJ3Qsn+k0ax+pc+ofqfMpH+pyaGArMahgKzGoYCsxqGA&#10;rMahgKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzG/60YBf+tIxb/qzEv/6Y/S/igTWfnnVWB2Zxc&#10;l8qZaKzFmnK0w5x6uMCcg7u+nIm/u5eJw7mTi8e3jo3LtImQzrKEltGxgZ3TrICi06eApdCkgKfN&#10;oIGpyp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavG/60YBf+tIhb/&#10;qzEv/6c/S/ihTGfnnlOB2Z1Zl8qbZazFnG+0w514uMCegby9nojAu5qIxLiVicm1kIvNsouP0bCG&#10;ldWuhJ7Xp4Kh1KOCpNGfgqfNnIOpypqDq8eag6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOr&#10;x5qDq8eag6vH/60XBf+uIhb/qzAv/6c+S/ihS2jnn1GB2Z9Wl8qcYqzFnWy0w591uMCgfry9oIfB&#10;up2IxreYiMuzk4nPsI6N1K2JlNmohp3aooWh1Z6FpNGbhabOmYWpypeFq8eXhavHl4Wrx5eFq8eX&#10;havHl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavH/64XBP+uIhb/rDAv/6c+S/iiS2jooU+B2aBTl8qe&#10;X6zGn2m0w6FyuMCifLy9ooTBuaCHx7Wch82yl4jSrpOL2KqOk9+ii5zcnImg1pmIo9KXiKbOlYip&#10;ypSIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvH/64XBP+uIRb/rC8v&#10;/6g9S/iiSmjook2A2aJQl8ugXKzGoWWzw6Rut8CleLy8pYLCuKSHyLSgh86wnYjVq5mK3aWXk+ab&#10;kZvdlo+g15SNo9OSjKbPkYuoy5CKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCK&#10;q8iQiqvI/64WBP+vIRb/rS8v/6g8S/eiSWjopEqA2aRNlsuiWKvGpGGzxKdqt8CpdLy8qX7CuKiH&#10;yLOmh8+soofXpJ2J3ZqajeGVmpvekZWf2I+TotOOkKXQjo+ozI2OqsmNjqrJjY6qyY2OqsmNjqrJ&#10;jY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJ/68WBP+vIRb/rS4v/6k8S/ejSWnopkh/2qdIlcylU6rH&#10;qFyyxKxktsGubru9r3jAtqyEya6nh9Cmo4bVnaCG2ZOdid2NnZTdjZ2f2IuZodSLlqTQipOnzYqR&#10;qcmKkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJ/68VBP+wIBb/ri4v/6k7&#10;S/ekR2npqER+26tDlM2pTKnIrVSwxrNcs8K3Zrm3sHfCsKuEyamnhs+hpITTl6KE1o6gh9mIn4/a&#10;h6Ga2IegodSHm6TRh5imzoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqH&#10;lanK/7AVBP+wIBX/ri0v/6o6S/imRGjqq0B93K88ks+vQqbKtUmtxrxSsbm1Z7uwsHjDq6yEyaSp&#10;hM2cpoPQk6SE04ujhtWFoozWgqKU1oOkndSDoqTRg56mzoSaqMuEmqjLhJqoy4SaqMuEmqjLhJqo&#10;y4SaqMuEmqjLhJqoy4SaqMuEmqjL/7AUBP+xHxX/rywu/6s5S/ipQGfrrzt73rYzj9K6NKHMwjmq&#10;u7pVtbC0ar2qsHnDp62Ex5+qhMuYqIPNkKeE0ImlhtKEpIrTgKSQ03+ll9J/pqDQf6WmzoCgqMuA&#10;oKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjL/7ETBP+yHhX/sCsu/6w3TPqs&#10;O2XttTR44r8pidjMIJi+vz2usLhZuKmzbL6lsHrCoq6ExZusg8iUqoTKjqmEzIiohs6Dp4nPgKeN&#10;z36nk898qJrOfKmizXynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jL&#10;/7ISBP+zHRX/sSku/602TPyxNWLxvSpy5s0fgMjMIZuxvEWyqLdeuaOzb76gsXvBnq+Ew5euhMaR&#10;rITHjKuFyYeqh8qDqonLgKqMzH2pkMx8qpXLeqqcynmrpMp5q6TKeaukynmrpMp5q6TKeaukynmr&#10;pMp5q6TKeaukynmrpMp5q6TK/7MRBP+0GxT/syYu/68zTP25K13ryh9p0t8Rf7nMJ5ynvUyxoLdi&#10;uZ20cb2bsny/mrGEwZSwhMOPr4XFiq6Gxoath8eDrInHgKyLyH6sjsh8rJLIe6yXyHmtnsd5rZ7H&#10;ea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7H/7UQA/+2GRT/tSQt/7QsSfLFH1TW&#10;3RJiwd8TgazNLpqfwE+rmrhlt5e1cruWtHy9lbKDv5GxhcGNsYbCibCHw4aviMODr4nEga+LxH+u&#10;jcV9rpDFe66UxXqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nE/7cO&#10;A/+4FhP/tyAt+b8fQdzZEUTE6xJmsd8YgaDQM5WXxlCjk8BjrZG7cbORuHu4kLaCu460hb2Ls4a/&#10;iLKHwIayicCEsYrBgrGLwYCxjcF+sY/CfLGSwnuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7&#10;sZXBe7GVwXuxlcF7sZXB9LoLA/27EhL+uxss5dAPMsjpD0q08hVnouIifZbWN42Pzk+YjMhhoIrE&#10;bqaKwXiqh799rYS+gLCBvIKxf7uEs327hbR7uoe1ermJtXm5i7Z3uY22driPt3S4k7d0uJO3dLiT&#10;t3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO33L4GAvjADhHuyA4iy9sLLrb4EUyl9R1j&#10;l+gsdY3fPYGH2FCLg9NgkoLPbJd/zXObfMt3nXnJeqB3yH2hdcd/o3PGgqRyxYSlcMWGpW/EiKZu&#10;xIqnbcONp2vDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Co18AGAdvG&#10;CA7L0woVuOgMMqb/FUqY+iZcjfA3aYXpRnR/5FN7fN9ggXjcaIV02m2JcNhxi27WdY1s1XiPatR7&#10;kGnTfpFn04CSZtKDk2XShZRk0YeUY9CKlWLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6W&#10;YtCOlmLQjpZi0I6W0cIGAc3LCQW62gcZqP4OMZn/HUOO/y9Rhfo/XH70TWR58Fhqc+xfb23qY3Np&#10;52l2Z+VueWXkcntj43Z9YuJ5fmDhfH9f4H6AXt+BgV3fg4Jc3oaDW92JhFrdjYVa3Y2FWt2NhVrd&#10;jYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2Fy8QGALvRBgep5wYamv8TK47/JDmF/zZEfv9E&#10;TXn/UVVx+1dba/ddYGX0YmRi8mhnX/Btal3vcWxb7XVtWu14b1nse3BY635xV+qBclbqhHJV6Ydz&#10;VOmKdFPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51vMkFAKvbAQia&#10;/wsWj/8ZI4X/Ky1+/zk3eP9GQHD/Tkdp/1RNYv9aUl7+YVZa/GZZWPtrW1X5cF1U+HReUvd4X1H3&#10;e2BQ9n5hT/WBYk/1hGNO9IdkTfSLZUzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQ&#10;ZkzzkGZM85Bm/6AYA/+iLBD/oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2HosyMjarHipGx&#10;xIiUtsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7vHi0u7x4tLu8&#10;eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6AYA/+iLBD/oDsl/5xJPP+XV1P4kmRn7JBseeKP&#10;dYnZjn6X0Y2HosyMjarHipGxxIiUtsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6p7vAeaq8wHiu&#10;vMB3tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6AYA/+iLBD/oDsl&#10;/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2HosyMjarHipGxxIiUtsOFlrjCg5m5woGbucF/nrrB&#10;faG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4&#10;tLu8eLS7/6AYA/+iLBD/oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2HosyMjarHipGxxIiU&#10;tsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7vHi0u7x4tLu8eLS7&#10;vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6AYA/+iLBD/oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZ&#10;jn6X0Y2HosyMjarHipGxxIiUtsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3&#10;tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6EYA/+jKxD/oDol/5xI&#10;PP+XVlP4k2No7JJpeuGRc4rYj3yY0I6EpMqOjK3GjZC0xIqTt8OGlbjChJi5wYGbusF/nbvAfaC8&#10;wHukvMB6p73Aeay9wHiwvb14s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4&#10;eLO8/6EYA/+jKhD/oTkl/51IPf+YVVT3lGFp65Rme+CSb4zWkXiazpCCpsiPibDEj4+2w4uRt8KI&#10;lLnBhJe6wIKavMB/nb2/faC+v3ukvr56qL++eK2/vXixvrh4sr60ebO9tHmzvbR5s720ebO9tHmz&#10;vbR5s720ebO9tHmzvbR5s720ebO9/6IYA/+kKRD/oTgl/51HPf+ZVVT3ll5p65Vje+CUbI3VknWc&#10;zZF/qMeRh7LEkY62w42QuMGJk7rAhpa8v4KZvb9/nL6+faC/vXulwL15qsC9eLDAuHmwwLR5sb+v&#10;erK9r3qyva96sr2verK9r3qyva96sr2verK9r3qyva96sr2verK9/6MYA/+kKRD/ojgl/55GPf+Z&#10;VFX3l1xp65dgfN+WaY3Vk3KdzJJ8qsWShbTEkoy2wo+PucGLkrvAh5W9voOYv72AnMC9faDBvHul&#10;wrx5q8K5ea/CtHmvwbB6sMCse7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+&#10;/6MYAv+lKBD/ojcl/59GPf+aU1X3mVpp65lefN+XZY7UlW+dy5R5q8WTgrTElIq3wpGOucCMkLy/&#10;iJO+vYSXwLyAm8K7faDDu3umxLp6rcW0eq7Er3qvwqx7sMCofLG/qHyxv6h8sb+ofLG/qHyxv6h8&#10;sb+ofLG/qHyxv6h8sb+ofLG//6QYAv+lKBD/ozYl/59FPf+aU1X3mldp65tbfN+ZYo7Ul2uey5V2&#10;rMWUgLTDlYi3wZONusCOj72+iZLAvIWVwruBmsS5faDGuXuox7R6q8eve63Fq3uuw6d8r8GkfbG/&#10;pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG//6QYAv+mJxD/ozYl/6BEPf+bUlb3&#10;nFVp65xYfN+bXo7UmWeeypdzrMWWfLTDl4W3wZaLu7+Rjb69i5DBu4aUxLmBmce3fqDJtnypyq57&#10;qsiqfKzGpn2txKN+r8GgfrG/oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG//6UY&#10;Av+mJg//pDUl/6BEPf+cUVb3nlNp655Ve9+eWo3Um2SeyplvrMWYebTDmYK4wZmKu76UjL+8jo7D&#10;uYiSx7eCmMu1fqHNr3ynzal9qcqlfqvHon+txJ9/r8KdgLG/nYCxv52Asb+dgLG/nYCxv52Asb+d&#10;gLG/nYCxv52Asb+dgLG//6YYAv+nJg//pDUl/6BDPv+dUFX3n1Fo66BTe+CgV43Unl+eyptrrMWb&#10;dbTDm364wJuHvL2XisC6kYzFt4qQyrSEl8+ygKPSqH+lz6OAqMuggKvHnYGtxZuBr8KZgrG/mYKx&#10;v5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG//6YYAv+nJQ//pTQl/6FDPv+eTlX4oU5o&#10;7KJQeuCjUozVoVudy55mrMadcbTDnnq4wJ6EvLybiMK5lYrHtY2NzrCGltSpgqDWoYKk0J2CqMua&#10;g6rImYOtxZeEr8KWhLDAloSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaEsMCWhLDA/6YYAv+n&#10;JQ//pTQl/6FCPv+fTFX4okxn7KVNeeGmTovVpFaczKFhqsahbLPDona3wKKAvbygh8O3mojKspOK&#10;0qyLlNugh5/Ymoak0ZeGp8yVhqrIlIesxZOHrsOSh7DAkoewwJKHsMCSh7DAkoewwJKHsMCSh7DA&#10;koewwJKHsMCSh7DA/6cYAv+oJA//pjMl/6JCPv+gSlT5pEpm7adKeOKpS4rWqFGazaZbqcelZbLE&#10;p3C2wKd6vLymg8O2oofLr52I1qWXleaXj57ak42j0pGLp82Qi6rJkIqsxo+KrsOPibDBj4mwwY+J&#10;sMGPibDBj4mwwY+JsMGPibDBj4mwwY+JsMGPibDB/6cYAv+oJA//pjMl/6JBPv+iSFT5pkdm7qpH&#10;d+OtR4jZrUuYz6xUpsisXq/Gr2izwrFzub6yfcCyqofLpaKG1ZSci96Pmp3ajZWi04ySps6LkKnK&#10;i46rx4uNrcSMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/B/6gYAv+pJA//&#10;pzIl/6NBPv+kRlP6qURk761DdeSxQoXbtESU0rVKocu3U6vKvl+tvbduuLKwfMKpqobLnKWE0o2g&#10;h9iGoJfZh56i04eYpc+HlajLh5OqyIiRrcWIkK/CiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/CiJCv&#10;woiQr8KIkK/C/6gYAv+pIw//pzIl/6NAPv+mQ1L7q0Fj8LE/c+e3PYLevjuP1sQ/mszFSqa8vF2y&#10;sbVvu6qwfcOjq4TJlqeDzoqkhtOBo5DVgaWf0oKhpc+CnKjMg5mqyYSWrMaFlK7DhZSuw4WUrsOF&#10;lK7DhZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7D/6kYAv+qIw//qDEl/6Q/Pv+oQFH8rzxh87Y5cOq/&#10;N33jyjWH1NE3lb7CS6mwuWC1qLRwvaOwfsKdrYTHkqqEy4inhs6Apo3QfaeY0H2opM5+pKjLf5+q&#10;yYCbq8aBmK3EgZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcSBmK3E/6oXAv+qIg//qDAl&#10;/6U+Pv+rO0//tDdd9r0zauvKMXXc2imCxM44mbLBT6unuGO3obRzvJ6xf8GYr4TEj6yEyIeqh8qA&#10;qYzMfKmTzHqqnMt5q6bKeqeqyHyiq8d9nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9nq3EfZ6txH2e&#10;rcR9nq3E/6oWAv+rIQ7/qS4l/6c8Pv+wNkz8ujBZ78gsYt7ZJ23L3CaGtsw8m6jBVKufuWa2m7V0&#10;vJmyf7+VsITCja+FxIath8aBrIvIfayQyHusmMh5rZ/Hd62nx3eqrMZ5pa3EeaWtxHmlrcR5pa3E&#10;eaWtxHmlrcR5pa3EeaWtxHmlrcR5pa3E/6sVAv+sIA7/qy0k/6s2O/+2L0jzxChR4NYmVszkInG7&#10;2iiIqsxBm5/DV6mZvGmylrd2uZS0gL2RsoXAi7GGwYawiMOBr4vEfq6PxXuulMV6r5rEeK+gxHWv&#10;p8R0ra7DdK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsN0ra7D/6wUAv+tHw7/rCsk/7Av&#10;N/q/JUHk0SBFzuQdW73pInSt2iyJn85FmZfGWqSTwGqtkbt2s5C4f7eNtoS7ibSGvYWyiL+CsYvB&#10;f7GOwXyxksJ6sZbBebGbwXiyocB0safBdLGnwXSxp8F0safBdLGnwXSxp8F0safBdLGnwXSxp8F0&#10;safB/64SAf+vHQ3/rigk/7gkMerLGjXQ4hdDv/AdXq/oJXWg2zGHltFIlJDKXJ6NxWqli8F2qom+&#10;fa+FvICygrqDtH65hrZ8uIm3ebeMuHe3j7l2tpO6dbaXunS2nbpzt6S5c7ekuXO3pLlzt6S5c7ek&#10;uXO3pLlzt6S5c7ekuXO3pLlzt6S5/7AQAf+xGg3/sSUj88QXJ9TfECvB7xdIsPcgYKHqK3OV3zmC&#10;jddMjYjRXZWGzGqbhMl0oIDGeaR9xH2mesKAqXfBg6p1wIasc7+KrXG/ja5vvpCvbr6Ur2y+ma9r&#10;vqCva76gr2u+oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK9rvqCv/7MOAf+0Fgz8vBca1tYLFsPt&#10;EDCy/BlKovklXpbtM26M5UF6hd5Pg4HZXop/1WqPetJwk3bPdZdzznmZccx9m2/LgJ1tyoSea8mH&#10;n2nJiqBoyI6hZ8eSomXHlqJkx5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yj&#10;9LYKAf+4EgvVzAoLxNsKGbL8ETOj/x1IlvwsWIzzO2WE7ElvfudVdnrjYHx132eBcd1thG3bcodq&#10;2XaJaNh6i2bXfY1k1oGOY9WEj2HUiJBg04uRX9OPkl7SlJJc0pmTXNKZk1zSmZNc0pmTXNKZk1zS&#10;mZNc0pmTXNKZk1zSmZNc0pmT3LsEANjDBwTE0QgHs+gKHKP/FDGW/yRDjP80UIT7Qlp99k9iePFa&#10;aHHuX21r62RxZ+lpdGTnbnZi5nN4YOV3eV/kentd4358XOKBfVvihX5a4Yh/WeCLgFfgkIBW35WB&#10;Vt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+VgVbflYFW35WB1L0FAMTIBwC02QUKo/4NHJb/GiyL&#10;/ys6g/86RHz/SE11/1JTbv1XWGf6XVxj92JfYPZnYl30a2Rb829lWfJzZ1fxd2hW8XppVfB9alTv&#10;gGtT74RrUu6HbFDui21P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuxsAF&#10;ALTQBAGj4wIKlv8QGIv/ICSC/zAvev8/N3L/SD5q/05DZP9USF7/WUxb/19PWP9kUlX/aVRT/21V&#10;Uv5xV1D9dFhP/HhZTvt7Wk37f1tM+oNcS/mGXUn5i15I+JBfSPiQX0j4kF9I+JBfSPiQX0j4kF9I&#10;+JBfSPiQX0j4kF9I+JBftccCAKTaAAGW/wYHiv8UEYH/JBp5/zMicP87Kmj/QjFh/0o2XP9RO1f/&#10;Vz9T/11CUP9iRE7/Z0ZM/2xISv9wSUn/dEpI/3dLRv97TEX/f01E/4NOQ/+HTkL/i09B/5FQQf+R&#10;UEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQ/5ESAf+VJwv/lTsc/5NLL/+PWUP/jGRU&#10;+4xrY/KKcnHqiHx944aEh96Cio/af4+W1n2Um9N6mJ/ReJyi0HefpM51oqbNdKaozXKpqcxxrarM&#10;cLKry3C2q8tvvKvIcMCrxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq/5ESAf+V&#10;Jwv/lTsc/5NLL/+PWUP/jGRU+4xrY/KKcnHqiHx944aEh96Cio/af4+W1n2Um9N6mJ/ReJyi0Hef&#10;pM51oqbNdKaozXKpqcxxrarMcLKry3C2q8tvvKvIcMCrxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq&#10;xHHAqsRxwKrEccCq/5ESAf+VJwv/lTsc/5NLL/+PWUP/jGRU+4xrY/KKcnHqiHx944aEh96Cio/a&#10;f4+W1n2Um9N6mJ/ReJyi0HefpM51oqbNdKaozXKpqcxxrarMcLKry3C2q8tvvKvIcMCrxHHAqsRx&#10;wKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq/5ESAf+VJwv/lTsc/5NLL/+PWUP/jGRU+4xr&#10;Y/KKcnHqiHx944aEh96Cio/af4+W1n2Um9N6mJ/ReJyi0HefpM51oqbNdKaozXKpqcxxrarMcLKr&#10;y3C2q8tvvKvIcMCrxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq/5ISAf+WJwr/&#10;ljsc/5RLMP+QWUP/j2NU+o5pZPGNcHLpi3p+4omCidyFiZLYgo6Z1H+TntF9l6LPe5umzXmeqMx3&#10;oqrLdqWsynSprclzra7JcrKvyXG3r8hxvK/Cc72uvnS9r750va++dL2vvnS9r750va++dL2vvnS9&#10;r750va++dL2v/5MSAf+XJwr/mDsc/5VLMP+RWUT/kWBV+pBmZPCPbXPojXeA4YyAi9uIh5TVhY2c&#10;0oKRoc9/lqbMfZmpy3udrMl5oa7Id6Wwx3apscZ1rbLGdLKzxnO5s8J1urO8dbqzuHa6s7h2urO4&#10;drqzuHa6s7h2urO4drqzuHa6s7h2urO4drqz/5QRAf+YJwr/mTsc/5ZLMP+SWUT/kl5V+pJkZfCR&#10;anTnj3OB4I59jNmLhZbUiIue0IWQpM2ClKnKf5ityH2csMd7oLLGeaS0xXiotcR2rrbEdbS2wXa3&#10;trx3t7a3d7e2s3i3trN4t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7azeLe2/5URAf+ZJwr/mTsc&#10;/5dKMP+TWET/lFxV+pRhZfCTZ3TnkXCC3496jtiNg5jSi4qgzoePp8uEk6zIgZewxn+bs8R9n7XD&#10;e6S3wnmpucJ3r7nCdrW5vHi2uLh4trizeLa3sHm3t7B5t7ewebe3sHm3t7B5t7ewebe3sHm3t7B5&#10;t7ewebe3/5YRAf+aJwr/mjsc/5dKMf+UVUT/lllV+pZeZfCVZHTnk2yC3pF2jtiPf5nRjYiizYqO&#10;qcmHkq7GhJazxIGatsJ+n7nCe6S6wXmqusF3sbq9eLW6t3i1ubN5tbmveba4rHq2t6x6tresera3&#10;rHq2t6x6tresera3rHq2t6x6tresera3/5cRAf+bJgr/mzsc/5hJMf+WU0T/mFdV+phbZfCXYXTn&#10;lmiC3pNyj9aRe5rQj4Sjy42Mq8eKkbHEhpW2w4OZuMF/nrrBe6S7wHmrvL93s7y4eLO7snm0u655&#10;tbqrerW5qHu2uKh7trioe7a4qHu2uKh7trioe7a4qHu2uKh7trioe7a4/5cRAf+bJgr/nDoc/5hJ&#10;Mf+YUUT/mlRU+ptYZPCaXXTnmGOC3pZtj9aTd5rQkYCkyo+JrMaNj7PDiZS3woSYusB/nry/e6W+&#10;v3muvrl4sr6yebK9rXqzvKl7tLqme7W5pHy2uKR8trikfLa4pHy2uKR8trikfLa4pHy2uKR8trik&#10;fLa4/5gRAf+cJgr/nDkc/5lIMf+ZT0T/nFJU+51VY/GdWnPnm1+B3plpj9aWcprPk3ylypGFrcWQ&#10;jbTDi5K4wYWWu7+Anb69e6XBu3mvwbJ6sMCse7G+qHuzvaV8tLuifbW5oH22uKB9trigfba4oH22&#10;uKB9trigfba4oH22uKB9trigfba4/5kRAf+dJgr/nTkc/5lHMf+bTUP/nk9T+59SY/GgVnLon1uA&#10;351kjteabZrQl3ekypSBrcWSirXCjpC5v4eVvb2AnMG7e6fEs3qtxKt7r8KmfLG/o32yvaB+tLue&#10;f7W5nH+2uJx/tricf7a4nH+2uJx/tricf7a4nH+2uJx/tricf7a4/5kRAf+eJgr/nTgc/5pHMf+c&#10;S0L/oE1S/KJQYvKjU3Hpo1d/4KFejNieZ5jQm3Gjyph7rcWVhbTCko26voqSv7qBm8W3fKnJq3yr&#10;x6R9rsOgfrDAnX+yvZuAs7uZgbW6mIG2uJiBtriYgba4mIG2uJiBtriYgba4mIG2uJiBtriYgba4&#10;/5oRAf+eJgr/njgc/5pGMv+eSUL/okpR/aRNYPOmUG/qp1R94aZYitqkYpbSoWuhy511q8aagLPC&#10;mIq6vI6PwraDmcusfabOon+qyZ2ArcSagbDAmIKyvpeDs7yVg7W6lIO2uJSDtriUg7a4lIO2uJSD&#10;triUg7a4lIO2uJSDtriUg7a4/5oRAf+fJgr/njcc/5tGMv+fR0H/pEhQ/qdKX/SpTG3rq1B746xU&#10;h9yrXJPUqWWdzqZvp8ijerDDn4S4u5aLxLCMmc6gg6TRmYSpypaFrcWUha/Bk4WxvpKFs7yRhbS6&#10;kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5/5sRAf+fJgr/nzcc/5tFMv+hRUD/&#10;pkZP/6pHXfatSWvtsEx45rNPg9+0VY7ZtV+X07VpoM61dqfBq3y2sJ+FxKGVks6UjqPSkIuoy4+K&#10;rMaOiq/Cjomxv46Jsr2OiLS7joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5/5sR&#10;Af+gJgr/nzYc/5xEMf+jQz//qENO/61EW/ixRWjwtkh06btMfuPAUYffxluO1shrlMa9caa1s3i1&#10;paiBw5Sfjc2JnKLSh5SnzIiRq8eJj67DiY6wwImNsr6KjLO8iou0uoqLtLqKi7S6iou0uoqLtLqK&#10;i7S6iou0uoqLtLqKi7S6/5wQAf+hJgr/oDYc/55CMf+lQD7/q0BM/7FAWfq3QWTzvURv7sVJd+XO&#10;Unzd1mJ/zM5okrzFbqSru3a0mrF/wYqqist/p53PgJ+ozIKZq8eDla3EhJOvwYWRsb+Gj7O9h460&#10;u4eOtLuHjrS7h460u4eOtLuHjrS7h460u4eOtLuHjrS7/50QAf+iJgr/oDUc/6A/MP+nPT3/rjxK&#10;/7U8Vfq9PWDwxkJn5tFKbN7eTnbN2leHvtBilq7FbqWhvHmylbSDvYatiMZ7qpTKeKuoyXuiq8d+&#10;nK3EgJmvwoGWsMCClLK+g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8/54QAf+i&#10;Jgr/oTQc/6I8Lv+qOjv/sjhH/Ls3UfLFOljm0UFc295Cac3iRny+11GMrsxfm6HDbaiYvHmykbWE&#10;u4WxicJ8rpHFeK6fxXWtrMV4pa7EeqCvwnycsMB+mbG+f5ayvX+Wsr1/lrK9f5ayvX+Wsr1/lrK9&#10;f5ayvX+Wsr1/lrK9/54QAf+jJQn/ojQc/6U5Lf+uNTj/uDNC9MMzSufQOE7Z3jlay+Y9br7gQoCu&#10;1FCQoctfnZjDbaiRvXmxi7iDuIO0iL19sZDBebGawXWxpcFyr6/CdaivwXejsMB5n7G/e5yyvXuc&#10;sr17nLK9e5yyvXucsr17nLK9e5yyvXucsr17nLK9/6AQAf+kJAn/ozIc/6g0K/+zLzT5vy086c0v&#10;QNneL0rK5zRfveo6c6/eQYOh01GRl8tgnZDEbqaMv3qthruBs3+4h7h6to27d7WVvHW1n7xytKi9&#10;brOyvnGssr50p7K+dqOyvXajsr12o7K9dqOyvXajsr12o7K9dqOyvXajsr12o7K9/6EQAf+lIwn/&#10;pDEc/60uJ/+5KS/uyCYz2twmN8rnLE+98jJjr+g5daHdQoSW1FOQj81imorHcKKGw3qogL+ArXu9&#10;hbF2u4u0c7mStXG5mrZwuaO1bbmrtmq4tLhrsra4bqy2uG6strhurLa4bqy2uG6strhurLa4bqy2&#10;uG6strhurLa4/6MQAf+nIgn/pS8b/7MnIvTCISbd2B0ky+cjPL3yKlOv8zJmoec7dpXeRoON1laN&#10;h9BkloTLcZx/yHihesV+pXbCg6lywYmrb7+PrWy/lq5rvp2uar+mrmi/rq5lvbiwZbm7sGW5u7Bl&#10;ubuwZbm7sGW5u7BlubuwZbm7sGW5u7Blubuw/6UQAf+oIAj/rCYX/LsdGuPRExnM5RkpvfIiQa/9&#10;KlWh8zRmluk/dIzhS3+F21mIgNVmj3zRb5R3znaZc8t8nHDJgZ9tyIehaseMo2jGkqRmxZmlZMWg&#10;pWTFqKVjxrKkYMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLum/6gQAP+qHgj/sx0R&#10;7MkOD87jDhW+8hgtr/4iQ6H/LVWW9DlkjOxFb4TlUXl+4FyAedxnhnTZbopw1nSObNN5kWnSf5Nn&#10;0ISVZM+Kl2LOj5hgzZWZX82cml7NoptdzaubXM20mlzNtJpczbSaXM20mlzNtJpczbSaXM20mlzN&#10;tJpczbSa/6sPAP+tGgfywA0IztMKBr7wDhqv/hkwof8kQ5X/MlKL+D9eg/FLaH3sVnB36F92ceRl&#10;emzhbH5p33KBZt14hGPcfYZh24KIX9qHiV3ZjItb2JKMWdeYjVjWno1X1qWOVtWsjlbVrI5W1ayO&#10;VtWsjlbVrI5W1ayOVtWsjlbVrI5W1ayO/68NAP+3DgPNyQgBvtgJCa79EByh/xwvlf8pP4v/N0yC&#10;/kVWfPlQXnX0WWRu8V9paO5kbWTranBh6nBzX+h1dV3nendb5n94WeWEeVjkiXtW4458VeKTfVTi&#10;mH5S4Z5+UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/8bQIAM7ABgC9zgcBruAH&#10;C6D/EhyU/yAriv8vOIH/PUN6/0lLc/9SUWz+V1dl+11bYfljXl73aGBb9W1iWPRyZFbzd2ZV8ntn&#10;U/GAaFHwhGlQ8IlqT++Oa07uk2xM7pltS+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9uS+2fbkvtn25L&#10;7Z9u0bkDALzFBQCt1gMBn/gLC5P/FhiJ/yQkgP80L3n/QTdw/0g+aP9PQ2L/VUdd/1pLWf9gTVb/&#10;ZVBT/2pRUf9uU0//clRO/3ZVTP57Vkv9f1dJ/YRYSPyIWUf7jVpG+5NbRfqYXEX6mFxF+phcRfqY&#10;XEX6mFxF+phcRfqYXEX6mFxF+phcvb0DAK3NAQCe3wABkv8NCIf/GRJ+/ykbdf81I2z/PCpk/0Mv&#10;Xv9KNFj/UDdU/1Y6Uf9bPE7/YD5L/2RASv9oQUj/bEJG/3BDRf90RET/eEVC/31GQf+BR0D/hkg/&#10;/4xJPf+RSj3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUo9/5FKrsUAAJ7XAACP9QABhv8PBHz/&#10;Gwtx/yQRZ/8sF1//NRxZ/z0hVP9FJk//SylM/1IsSP9XL0b/XTBE/2EyQv9mM0D/ajU//242Pf9z&#10;Nzz/dzg7/3w5Ov+BOjj/hjo3/4w7Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8&#10;/4MTAf+EIgb/hTUU/4NGJP9/VTT/gV5C/4FmUP9/blz5fHdm83qAb+53iHfqdY9953KVguRwmoXj&#10;bp6I4Wyii+Brp43faauO3mivkN1ntJHdZrqR3GXBktxlyZLbZdCS0mfSkc5o0pHOaNKRzmjSkc5o&#10;0pHOaNKRzmjSkc5o0pHOaNKR/4MTAf+EIgb/hTUU/4NGJP9/VTT/gV5C/4FmUP9/blz5fHdm83qA&#10;b+53iHfqdY9953KVguRwmoXjbp6I4Wyii+Brp43faauO3mivkN1ntJHdZrqR3GXBktxlyZLbZdCS&#10;0mfSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKR/4MTAf+EIgb/hTUU/4NGJP9/VTT/&#10;gV5C/4FmUP9/blz5fHdm83qAb+53iHfqdY9953KVguRwmoXjbp6I4Wyii+Brp43faauO3mivkN1n&#10;tJHdZrqR3GXBktxlyZLbZdCS0mfSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKR/4QT&#10;Af+FIgb/hjUU/4RGJP+AVTT/hF1D/4VlUP+DbV34gHVo8n1+cex6hnnod41/5XWTheJymIngcJ2M&#10;326ijt1sppDca6uS22mvlNpotZXaZ7uV2mbDltpmzJbTaM+WzGnPlchqz5bIas+WyGrPlshqz5bI&#10;as+WyGrPlshqz5bIas+W/4USAf+HIgb/hzUU/4VGJP+EVDX/iFxD/4hkUf6Ha173g3Jp8YB8c+t9&#10;hXvneoyC43eSh+B0l4zecpyP3HChkttuppTZbKqW2WqwmNhptpnXaL2Z12jGmtNozJrMasyZxmvM&#10;msJszJrCbMyawmzMmsJszJrCbMyawmzMmsJszJrCbMya/4YSAf+IIQb/iDUU/4ZGJf+HUzX/i1tD&#10;/4xiUf6Kal72h3Fq8IR6dOqAg33lfYqE4nqQit52lo/cdJuS2nGgldhvpZjWbaua1Wuwm9Vqt5zU&#10;ab+d1GnJncxryp3GbMmdwG3Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmd/4cSAf+J&#10;IQb/ijUU/4hGJf+KUjX/jlpD/49hUf6OaF72i29q74d4demEgX7kgIiG4HyPjN15lJHadpqV2HOf&#10;mdVwpZvUbqqe022xn9JruKDSa8KhzWzHocZux6HAbsehu2/Hobhwx6G4cMehuHDHobhwx6G4cMeh&#10;uHDHobhwx6G4cMeh/4gRAf+KIQb/izUU/4lGJf+NUTX/klhD/5JeUf6QZV72jmxr74t1duiHfoDj&#10;hIaI3n+Nj9t7k5TYeJmZ1XWenNNypJ/RcKqi0G6yo9BtuqTObMSlxm/EpL9wxKW6ccSltXHEpbJy&#10;xKSycsSksnLEpLJyxKSycsSksnLEpLJyxKSycsSk/4kRAf+LIQb/jDQU/4pGJf+QTzT/lFZD/5Rb&#10;Uf6TYV72kWhr7o5wduiLe4Dih4OJ3YOKkdl+kZfVepec03edoNB0pKPPcaqmzm+zp81uvajHcMKo&#10;vnHBqbhywam0c8Gpr3TCqK10wqetdMKnrXTCp610wqetdMKnrXTCp610wqetdMKn/4oRAf+MIQb/&#10;jTQU/4tGJv+TTjT/llNC/5dYUP6WXl72lGRq7pJsduePdoHhjICK3IeIktiCj5nTfZWf0Hmco851&#10;o6fMcquqy3C0q8hwv6y/c76st3S+rbJ1vqyudr+sqna/q6h3wKqod8CqqHfAqqh3wKqod8CqqHfA&#10;qqh3wKqod8Cq/4sRAf+NIAb/jjQU/41FJv+WTTP/mVBB/5pVT/+aWl33mGBp75VodeiScIDhj3uK&#10;3IuEk9aGjJrSgJOhznuapsx3oqrKdKuuyHK4r8B0vK+3dbywsHa8sKt3vK+oeL2vpXm+raN5vq2j&#10;eb6to3m+raN5vq2jeb6to3m+raN5vq2jeb6t/4sQAf+OIAb/jzQU/49EJf+YSjP/m01A/51RTv+d&#10;V1v4nFxo8JpjdOiXan/ik3WK3I+Ak9aKiZvRhJCjzX6Yqcl5oq7Hda2xxHS6s7d2ubOveLmzqnm6&#10;s6Z6urKje7uxoHu8sJ98va6ffL2un3y9rp98va6ffL2un3y9rp98va6ffL2u/4wQAf+PIAb/kDQU&#10;/5JDJf+aSDL/nUo//59OTf+gU1r5oFhm8Z9fcuqcZX3jmG+I3JN6ktaPhJvQiI2jy4GWq8d7obHF&#10;drC1une3tq95t7aoeri2o3y4tP/i/+JJQ0NfUFJPRklMRQAFCaB8ubOefbqynH67sZt+vLCbfryw&#10;m368sJt+vLCbfrywm368sJt+vLCbfryw/40QAf+PIAb/kTQU/5RDJP+bRjH/oEg+/6JLS/+kUFj6&#10;pFVk86RacOuiYXvkn2mF3ppzkNeVfpnQjoijyoWTrMR9oLS9eLC5r3m1uaZ7trihfbe2nX64tZt/&#10;ubSZf7qzmIC6speAu7GXgLuxl4C7sZeAu7GXgLuxl4C7sZeAu7GXgLux/40QAf+QIAb/kTQU/5dC&#10;JP+dQzD/okU9/6VISf+oTFX8qVFh9apXbO6pXXfnqGOB4aRti9aeeZbLlYOiwIuOrbaDmraufqq7&#10;pHyzvJ5+tbqagLe3mIG4tZaBubSVgrqzlIK6spOCu7GTgruxk4K7sZOCu7GTgruxk4K7sZOCu7GT&#10;grux/44QAf+RIAb/kjQU/5lBI/+fQS//pEI7/6hFR/+sSVP+rk5e9bBTaOyyWnLks2F7269uhMym&#10;dpTAnH6itJKIrqmKlLeghaS9mYKxvpWDtLuThLa4koS4tpGEubSQhLmzkIS6spCEurKQhLqykIS6&#10;spCEurKQhLqykIS6spCEurKQhLqy/48PAf+SIAb/kzQU/5o/Iv+hPy7/p0A6/6xCRf+wRlD5s0ta&#10;8LdSY+i7WWvfvWRy0bZsgsSsc5O2o3qhqpmDrp6SkLeUjZ++jouxv4yJs7yMibW5jIi3toyIuLWM&#10;h7m0jIe6s4yHurKMh7qyjIe6soyHurKMh7qyjIe6soyHurKMh7qy/48PAf+SHwb/lDQU/5w9If+j&#10;PC3/qj04/69AQv+0REz1uklV7L9RXOTGWmHYxWJvybxpgbuycJKtqnegoKGArZObi7eJlpu9g5Wv&#10;v4SRs7yGjrW5h422t4eMt7aIi7i1iYq5tImKurKJirqyiYq6somKurKJirqyiYq6somKurKJirqy&#10;/5APAf+THwb/lTQV/547IP+lOSv/rDo1/7M9P/u6QkfxwUhO6MlRUt/RW1nPymBtwcJngLK5bZCk&#10;sXSfl6p9q4qkiLV/oJe7eJ+svnyas7x/lbS6gZK2uIOQt7eEj7i1hI25s4WNurKFjbqyhY26soWN&#10;urKFjbqyhY26soWNurKFjbqy/5EOAf+UHwb/ljMV/6A4H/+oNin/sDgy/7g6O/bAP0HsykdF49ZU&#10;RdbZV1jH0F5ruMhkfqrBa46cunKcjrR6qICuhbJ2q5S4b6upunKltbp3nbW5epm2t32Wt7Z+k7m0&#10;f5G6soCQu7GAkLuxgJC7sYCQu7GAkLuxgJC7sYCQu7GAkLux/5IOAf+VHwb/lzMV/6I1Hv+rMyf/&#10;tDQv+b42Ne3JPTji1kg42eBNRc3fVla/2FxpsNBie6HJaIuTw2+Zhb53pHi6g61uuJOzaLiotmmy&#10;uLZvp7e2c6G4tXacubR4mbqzepa7sXuVvLB7lbywe5W8sHuVvLB7lbywe5W8sHuVvLB7lbyw/5MO&#10;Af+WHwX/mTMU/6UwHP+vMCP9ui8p8MYyLePUOyzW4EA6y+VITMDhTlyz3VZspdhdepjSZYiKzm2U&#10;fcl2n3PEg6dswJGsZ76hr2W+tq9mtLuxa6u7sW6lu7FxoLywc529r3Sava50mr2udJq9rnSava50&#10;mr2udJq9rnSava50mr2u/5QOAf+YHgX/nTES/6ktGf+0Kh71wiki5NEtIdXgMyzJ6Dw/vuhDUbHl&#10;SWGk4k9wl99WfYraYIiA02uSeM13mnDIgqFqxY6lZsObqGXDrKdhwr2qY7i/q2awv6xpqr+sbKW/&#10;q22iwKptosCqbaLAqm2iwKptosCqbaLAqm2iwKptosCq/5UNAP+aHgX/oiwQ/60oFfu7IxjozSAX&#10;1d8lHcjoMDG87zlEsOxAVaPqRmSX6E1xi+NVfYHcYYZ51WyOctF3lWzNgZpnyoueZMiWoGHIo6Fg&#10;yLOhXcfDo1++xKVhtsOlZLDDpWWsw6VlrMOlZazDpWWsw6VlrMOlZazDpWWsw6VlrMOl/5cNAP+c&#10;HgX/piYN/7QgD+/GFw/W3RYOyOkjIrvzLjav9DZIovI+WJfxRmWL609wgeVYenrfZIJz2m2IbdZ2&#10;jWjTf5Jk0IiVYM+SmF7OnZlczamaW865mVnNyJpaxcqcXL3JnV64yZ5euMmeXrjJnl64yZ5euMme&#10;XrjJnl64yZ5euMme/5oMAP+fHQX/rB8I+L4TCNjWCwTI6BUTuvQiJ676LTmi+jZKlvo/WIv1SGOC&#10;7lJteuhcdXLkZHtt4G2AaN11hWTafohg2IaLXdaPjVrVmI9Y1KKQV9SukVbUvJBW1M2QVs3RklfI&#10;0ZNXyNGTV8jRk1fI0ZNXyNGTV8jRk1fI0ZNXyNGT/5wLAP+jHQT/tRID1MkKAsjaCwa59BYXrP8j&#10;KqH/LjuV/zhJi/9CVYL4TF968lZnc+5ebWvqZHJm52x3YuR0el/ifH1c4YN/Wt+Lglfek4NV3ZyF&#10;VNylhlLcr4ZS3LuGUdzMhVLa2oVS2tqFUtrahVLa2oVS2tqFUtrahVLa2oVS2tqF/6AKAP+tEwHU&#10;wAgAxs4IALnjCwir/xcZn/8kKpT/MDmK/zpFgf9GT3r9UVhy+Fhea/VeY2XyZWhg72xrXe1yblrr&#10;eXBX6oByVemHdFPnj3ZR5pZ3UOaeeE7lp3lN5a96TeS7ekzkxXpM5MV6TOTFekzkxXpM5MV6TOTF&#10;ekzkxXpM5MV6/6QHANi4BADExAYAt9MHAarzDQue/xoak/8nKIn/MzWA/z8/ef9KR3D/UU5p/1dT&#10;Yv1dV177ZFta+WpeV/dwYFT2dmJS9HxkUPODZU7yimdM8ZFoS/CYaUrwn2pJ76drSO+wbEfut2xH&#10;7rdsR+63bEfut2xH7rdsR+63bEfut2xH7rds3a8AAMW8BAC1ygQAqNsFApz/EAuR/x0Xh/8qI37/&#10;Ni12/0E2bf9IPGb/T0Jg/1VGW/9bSlf/YUxT/2dPUf9tUU7/clJM/3hUSv9+VUj+hFZH/YtYRfyS&#10;WUT7mFpD+59bQvqnXEH6rFxB+qxcQfqsXEH6rFxB+qxcQfqsXEH6rFxB+qxcyLYBALXBAwCn0QEA&#10;mesFAo//EgmF/yASfP8sG3P/NSNq/z0qYv9EMFz/SzRX/1I4U/9YO0//Xj1M/2M/Sv9oQEf/bUJF&#10;/3JDRP93REL/fUVA/4NGP/+KSD3/kEk8/5dJO/+eSjv/o0s7/6NLO/+jSzv/o0s7/6NLO/+jSzv/&#10;o0s7/6NLtroCAKbKAACY3AAAjP8IAYP/FAV4/x4Mbv8mEmX/Lxld/zceV/8/IlL/RiZN/0woSv9S&#10;K0b/WC1E/10uQv9hL0D/ZjE+/2syPP9wMzr/dTQ5/3o1N/+ANjb/hjc1/4w4M/+UODP/mDkz/5g5&#10;M/+YOTP/mDkz/5g5M/+YOTP/mDkz/5g5p8MAAJfUAACI5AAAgP8KAXL/DgJn/xMFX/8dCVf/Jg1R&#10;/y8RTP83FUf/PhdD/0UZQP9LGz3/UB07/1UeOf9ZHzf/XiE1/2IiNP9nIzL/bCQx/3IlL/93Ji7/&#10;fSct/4QoK/+LKSv/kSkr/5EpK/+RKSv/kSkr/5EpK/+RKSv/kSkr/5Ep/3YVAv9zIAT/cjEM/3FD&#10;Gf9xUCb/dVkz/3ViP/9zakn/cHRT/25+W/xrh2H5aY9n9meWa/RlnG7yY6Fx8WKmc+9hq3XuYLB2&#10;7l61d+1eu3jsXcN57FzLeutb2HrmXd56317hedhg43nVYON51WDjedVg43nVYON51WDjedVg43nV&#10;YON5/3YVAv9zIAT/cjEM/3FDGf9xUCb/dVkz/3ViP/9zakn/cHRT/25+W/xrh2H5aY9n9meWa/Rl&#10;nG7yY6Fx8WKmc+9hq3XuYLB27l61d+1eu3jsXcN57FzLeutb2HrmXd56317hedhg43nVYON51WDj&#10;edVg43nVYON51WDjedVg43nVYON5/3YVAv9zHwT/dDEN/3JCGf90Tyf/eFgz/3lgP/93aUr/c3FU&#10;/3F8XPtuhmP3a45p9GmUbfJnm3HwZaB072Sldu1iqnjsYbB562C1e+tfvHzqXsR96l3Nfedd2X3h&#10;X9592mDgfNFi4X3PYuF9z2Lhfc9i4X3PYuF9z2Lhfc9i4X3PYuF9/3cVAv90HwT/dTEN/3NCGv93&#10;TSf/e1Y0/3xfQP96Z0v/d29V/nN6Xvpxg2X2boxr82uTcPBpmXPuZ5937GWleetkqnvqYq996WG1&#10;fuhgvX/oX8WA6F7QgeJf2oDbYd6A0mLfgMtj34HKZN+BymTfgcpk34HKZN+BymTfgcpk34HKZN+B&#10;/3gUAv91HwT/djEN/3RCGv96TCf/f1U0/4BdQP9+ZUz/em5W/nZ3X/l0gWb1cIpt8W2Rcu5rmHbs&#10;aZ5562ekfOllqX7oY6+A52K2guZhvYPmYMeE5V/ThN1h2oTTY92DzGTchMZl3ITFZdyExWXchMVl&#10;3ITFZdyExWXchMVl3ITFZdyE/3kUAf92HgP/dzAN/3ZCGv9+Syf/glM0/4NcQP+CZEz/f2xW/Xp0&#10;YPh3f2jzc4hv8HCPdO1tlnnqa5186Gijf+dmqYLlZa+E5GO2heRiv4fjYcmH4GHVh9Vk2ofNZdqI&#10;x2bZiMFn2Yi/Z9mIv2fZiL9n2Yi/Z9mIv2fZiL9n2Yi/Z9mI/3oUAf94HgP/eTAN/3hBGv+BSSf/&#10;hlIz/4haQP+HYkz/g2lX/H5xYfd7e2nyd4Vx7nONd+twlHzobZuA5mqig+RoqIbjZq+I4mS3iuFj&#10;wYvhYs6L2GTWi81m1ovGZ9aMwGjWjLtp1oy6adaMumnWjLpp1oy6adaMumnWjLpp1oy6adaM/3sT&#10;Af95HQP/ejAN/3w/Gv+FSCb/ilAz/4xYQP+LX0z/iGdX/IRuYfZ/eGrxe4Jy7XeKeelzkn7mb5mD&#10;5Gyhh+JqqIrgZ6+M32W4jt5kxI/bZNKPzmfTj8Zo05C/atOQumvTkLVs05C0bNOPtGzTj7Rs04+0&#10;bNOPtGzTj7Rs04+0bNOP/3wTAf96HQP/ezAN/38+Gv+JRib/j04y/5FWP/+QXUv/jmRW/IlrYfaE&#10;c2vwf35z7HuHeuh2kIHkcpeG4W6fit9rp47daLCQ3Ga7kttlypPQaNGTxmrQlL5r0JS4bNCUs23Q&#10;lK9u0ZOubtGTrm7Rk65u0ZOubtGTrm7Rk65u0ZOubtGT/30SAf97HAP/fC8N/4M8Gf+NRSX/k00x&#10;/5VTPv+UWUr/kmBV/Y9oYPaKcGrwhHl063+DfOZ6jIPidZWI33Gejd1tp5HbabGU2We/ltRnzpfH&#10;a82YvWzNmLZuzZiwb82YrHDOl6lxzpaocc+WqHHPlqhxz5aocc+WqHHPlqhxz5aocc+W/34SAf98&#10;HAP/fi8N/4Y7Gf+RQyT/lksw/5hQPP+YVUj/llxU/ZNjX/ePa2nwinRz64R/fOZ+iYTheJKL3XOc&#10;kNpuppXYarOZ1mjFm8lry5u9bsqctG/KnK5xypyqcsubpnPLmqNzzJmidM2YonTNmKJ0zZiidM2Y&#10;onTNmKJ0zZiidM2Y/38SAf99GwP/fy8N/4k6GP+UQiP/mUcv/5tMO/+cUkb/m1hS/5lfXfiVZmjx&#10;kG5y64p5e+WDhITgfI+M3Haak9hvppnSa7WdzmrIn75uyJ+zccegrHLHoKd0yJ+jdcmeoHbKnZ52&#10;y5uddsuanXbLmp12y5qddsuanXbLmp12y5qddsua/4ARAf9+GwP/gC8N/4w4GP+XQCL/nEQt/59J&#10;Of+gTkT/oFVP/J5bWvWcYmXul2pv6JF0eeGKf4PZg4qMz3uVlch1oJzDcK6hvm+/o7NyxaOqdMWj&#10;pHbFo6B3xqGdeMegm3jInpl5yp2YecqcmHnKnJh5ypyYecqcmHnKnJh5ypyYecqc/4ARAf9/GwP/&#10;gS8N/483F/+aPyH/n0Is/6JGN/+kTEL/pFJM96RYV++jX2HnoGZr4JpxddWTfIHLioWNw4KPlrt7&#10;mp61dqeksHS4p6h2wqeheMOmnXnEpZp6xaOYe8ailnvHoJR7yZ6UfMmdlHzJnZR8yZ2UfMmdlHzJ&#10;nZR8yZ2UfMmd/4ERAf+AGwP/gi4O/5E2Fv+cPCD/oUAq/6VENP+oSj/6qVBJ8qpWUuqqXVziqWZm&#10;16JvcsuZeIHBkIGNuIiKl6+BlaCofKKmo3qyqZ56wamZfMGoln3DppR+xKSSfsWjkX7HoZB+yJ+Q&#10;fsmekH7JnpB+yZ6QfsmekH7JnpB+yZ6Qfsme/4IRAf+BGwP/hC4N/5Q1Fv+eOh7/pD4o/6hCMv+s&#10;Rzv2r01E7bFUTeWzW1XcsGVhzqhsccOfdIC4lnyNro+GmKWIkaGdg52nl4Ctq5OAv6uRgcGpj4HC&#10;p46Bw6WNgcWjjYHGooyByJ+MgcifjIHIn4yByJ+MgcifjIHIn4yByJ+Mgcif/4IRAf+BGgP/hi0N&#10;/5Y0Ff+gOR3/pjwm/6tAL/uwRTjytEs/6blTRuG9XE3TtmJgxq1pcLulcX+wnXmMpZWCl5uPjaGT&#10;ipmnjIepq4iHv6yIh8CqiIbCqIiFw6aIhcWkiITGooiEyKCIhMifiITIn4iEyJ+IhMifiITIn4iE&#10;yJ+IhMif/4MQAf+CGgP/iCsM/5kyFP+iNxv/qTkk/689LPe1QjPtu0k55cJSPtrCWEzMumBfv7Jn&#10;b7Orbn6oo3aLnZx+l5KXiaCJkpango+lq36PuqyAjcCqgYvCqIKKw6aDicWkg4jGooSHyKCEh8if&#10;hIfIn4SHyJ+Eh8ifhIfIn4SHyJ+Eh8if/4QQAf+DGgP/iyoM/5wxEv+lNBr/rDYh/rM6KPO7QC3p&#10;w0gx4ctRN9LHVkvFwF5duLhlbqyxbH2gqnOKlKR7lYqfhp6Am5KleZiiqnSYt6t3lcGpepHCp3yP&#10;w6V9jcWjfozGoX+KyJ9/isiff4rIn3+KyJ9/isiff4rIn3+KyJ9/isif/4UQAf+EGgP/jigL/58x&#10;Ef+nMhf/sDMd+bk2Iu7CPSbmzUcm29NMNcvMVEm+xVxbsb5jbKS4anqYsnGHjKx5k4Gogpx3pI+j&#10;cKKfp2yitKhun8KncpnDpnWVxKR3ksaieJDHoXqOyJ96jsmeeo7JnnqOyZ56jsmeeo7JnnqOyZ56&#10;jsme/4YQAf+FGQP/kSYK/6EvD/+rLhX/tS8Z9L8yHOnLOhzf2UQd0dpKM8TSUke3y1pZqcZhaZzA&#10;Z3iQum6EhLZ2j3mygJhvr42faK2do2StsqRlqsWkaqLFo22dxqJwmcehcpbIn3STyZ11k8qddZPK&#10;nXWTyp11k8qddZPKnXWTyp11k8qd/4cPAf+HGQP/lSQJ/6QrDf+vKRH6uykT7MgsE97YNxDT4UEe&#10;yd9JMLzaUUSv01hWoc1fZpTIZXSIxGyAfMB0inG9f5Npu4yZYrmcnV66sZ5duMmeYq7In2amyJ9p&#10;ocmea53KnW6ay5tumcubbpnLm26Zy5tumcubbpnLm26Zy5tumcub/4gPAf+JGQP/miMH/6gnCv+1&#10;IgzxxCAM4NUkCdHhMBTH5j0kveNGNLLgTkSm3FZSmdddYYzSY2+Az2t6dMxzhGvKfotiyIyRXMic&#10;lVnIsZZXyM6WW7vNmF6yzJlhq8yZZKbNmWeizZhnoM2XZ6DNl2egzZdnoM2XZ6DNl2egzZdnoM2X&#10;/4oOAf+LGAP/nyEF/64gBvi9GAbj0RME0OEeCcXqLhm66TopsOdDOaTkSkiY4lBWjOBXYoDdX2x2&#10;22h1bNpyfWPYfoNc2IyIV9idi1TXsI1U2M2MVcvTj1fA0pFauNGTXLLRk1+s0ZNgqtGTYKrRk2Cq&#10;0ZNgqtGTYKrRk2Cq0ZNgqtGT/4wOAf+PFgL/pR4D/7UVA9rKCwLQ4Q4CxOseDbjvLB2t7jcuouxA&#10;PZfrSEqM6U9WgehWYHbnXmls52VwZOZwd17jfHxZ4ImAVt6Xg1PdpoRR3LiFUd3UhFPQ2odUxtiJ&#10;Vr/Xili41otZttaLWbbWi1m21otZttaLWbbWi1m21otZttaL/44NAP+XEgH/rRUB2b8JAMzOCQDD&#10;6w4EtvUeEav1LCGh9DcwlvNAPovzSEqB81BUd/NXXW3zXWRl8GZqX+1wblrqenJW54V2U+WReVHk&#10;nntP46x8TeO9fE3j2XxQ2OB8Uc7gf1LG3oFTxN6BU8TegVPE3oFTxN6BU8TegVPE3oFTxN6B/5IM&#10;AP+gDQDbtwYAysMHAMDSCQC19BAGqfsfFJ/8LCOU/DcxivxBPYH9SUd4/VFQbv1XV2X6Xlxg9mZh&#10;W/RvZVbxeGhT74JrUO6MbU7sl29M66NxSuqwcknqwXJI6thyS+Pkck7Y5nNO1ed0TtXndE7V53RO&#10;1ed0TtXndE7V53RO1ed0/5YKAN6sAgDLugUAvccGALLYCAGn/xIInP8hFpL/LiOJ/zkvgP9COXf/&#10;SkJt/1BJZf9WTl//XlNa/mVWVfxtWlL6dVxP+H5fTPeHYUr1kWJI9JxkRvOmZUXys2ZE8sFnQ/LU&#10;Z0Xu52dG6+hnRuvoZ0br6GdG6+hnRuvoZ0br6GdG6+hn7qIAAM20AgC8vgQAr80EAKTeBwGa/xUJ&#10;kP8kFYf/MCB+/zsqdP9CMmv/SDlj/04/Xf9VQ1j/XUdT/2RKUP9rTU3/ck9K/3lRR/+CU0X/i1RD&#10;/pRWQf2eV0D9qFg//LNZPvy/Wj770Vo9+9taPfvbWj3721o9+9taPfvbWj3721o9+9ta0q0AAL24&#10;AgCuxQIAodUCAJb3CwKN/xgIhP8mEXz/MRpx/zgiaP8+KWD/RS9a/0wzVP9TN1D/WjpM/2A8Sf9m&#10;Pkb/bUBE/3RCQf97Qz//g0U9/4xGO/+VRzr/nkk5/6dKOP+xSjf/vks3/8JLN//CSzf/wks3/8JL&#10;N//CSzf/wks3/8JLv7MAAK6+AACgzQAAkt4AAIn/DQGB/xoFd/8jDG3/KhNk/zEZXP84HlX/QCJQ&#10;/0gmTP9PKUj/VStE/1stQv9hLz//ZzE9/20yO/9zMzn/ejU3/4I2Nf+LNzP/lDgy/5w5Mf+kOjD/&#10;rzsw/7I7MP+yOzD/sjsw/7I7MP+yOzD/sjsw/7I7sLgAAKDHAACR2AAAhO8AAHz/DQFv/xEDZv8Z&#10;Bl7/IQpW/ykPUP8yE0v/OhZG/0EZQv9IGz//Th08/1MeOf9ZIDf/XiE1/2QiM/9pIzH/cCQv/3cl&#10;Lf9+Jiz/hycq/48oKf+XKSj/oCoo/6MqKP+jKij/oyoo/6MqKP+jKij/oyoo/6MqocIAAJHRAACC&#10;4QAAeP8AAGz/CAFg/w0CV/8RA0//GAVI/yAGQ/8pCD//MQo7/zgMOP8+DjX/RA8y/0kQMP9OES7/&#10;UxIs/1gTKv9dFCn/YxUn/2kWJf9vFyT/dxci/34YIf+FGR//jxof/5EaH/+RGh//kRof/5EaH/+R&#10;Gh//kRof/5Ea/2gZAv9kIwT/Xy8G/15AEP9jSxr/Z1Ql/2hdL/9mZzn/ZHJB/2J9SP9gh07/XZBS&#10;/1uYVv9anln/WKRb/1eqXf5WsF/9VbVg/FS8YfxUxGL7U81j+VLcY/ZS5mPxU+pj7FTtY+ZW72Lg&#10;V/Bj4FfwY+BX8GPgV/Bj4FfwY+BX8GPgV/Bj/2kYAv9lIwT/YC4G/19AEP9mSRr/alMl/2tcMP9p&#10;ZTr/Z3BC/2R7Sf9ihU//X45U/12WWP9bnVv/WqNd/VipX/xXr2H7VrVi+lW8ZPpVxGX5VM5l91Pd&#10;ZvNT5mbuVepm51btZeFY7mXbWe9m21nvZttZ72bbWe9m21nvZttZ72bbWe9m/2oYAv9mIgT/YS4H&#10;/2A/EP9pSBv/bVEm/25bMP9sZDr/aW5D/2d5S/9kg1H/YYxW/1+VWv9dnF39W6Jg+1qpYvpZr2T5&#10;WLVl+Ve8Z/hWxWj3Vc9o9VTgafBV5mnpV+po4lnsaNta7WnTW+5p01vuadNb7mnTW+5p01vuadNb&#10;7mnTW+5p/2oYAv9nIgT/Yi4H/2M+EP9sRhv/cVAm/3JZMf9wYjv/bGtE/2l2TP9ngVL/ZItY/2GT&#10;XP1fm2D7XaFi+luoZflarmf4WbVo91i8afZXxmr1VtFr8lXhbOxX52zkWelr3Fvra9Rc7GzNXe1s&#10;zV3tbM1d7WzNXe1szV3tbM1d7WzNXe1s/2sXAv9oIQP/Yy0H/2c8EP9wRRv/dE4m/3ZXMf90YDv/&#10;cGlF/21zTf9qflT/Zoha/mORXvthmWL5X6Bl+F2naPZcrWr1WrRs9Fm9bfRYx27yV9Rv7lfib+ZZ&#10;5m/dXOlu013qb81e63DHX+twx1/rcMdf63DHX+twx1/rcMdf63DHX+tw/2wXAv9pIQP/ZS0H/2s6&#10;EP90Qxv/eUwm/3pVMf95XTz/dWZF/3BwTv9te1b/aoVc/GaPYfpkl2X3YZ9o9l+ma/RdrW3zXLRv&#10;8lq9cfFZyXLvWNpz6Frjc95d5nLTXuhzy1/odMZg6HTBYeh0wWHodMFh6HTBYeh0wWHodMFh6HTB&#10;Yeh0/20WAv9qIAP/Zi0H/284EP94QRr/fUol/39SMf9+Wzz/e2NG/3ZsT/9xd1f+bYJe+2qMY/hm&#10;lWj1ZJ1s82Gkb/JfrHHwXbRz71y/de5by3bqW9134F3jdtNg5XfKYeV4xGLleL5j5Xi6ZOV4umTl&#10;eLpk5Xi6ZOV4umTleLpk5Xi6ZOV4/24WAv9rIAP/aCwH/3M2EP99Pxr/gkcl/4RQMP+EWDv/gWBF&#10;/3xpT/92clf+cX1f+W2IZfZqkmrzZptv8WOjcu9hq3XtX7V47F3Beexc0HrjXd971GHie8pi4nzC&#10;ZOF9vGXhfbdm4nyzZ+J8s2fifLNn4nyzZ+J8s2fifLNn4nyzZ+J8/3AVAf9sHwP/aSwH/3c0D/+B&#10;PBn/h0Uk/4pNL/+JVTr/h11F/4JlT/98blj9dnhg+HKEZ/Vtjm3xaZhy72ahduxjq3nrYLZ86V7E&#10;fude2H/YYd9+ymPfgMFl3oG5Z96BtGjegbBp34Csad9/rGnff6xp33+sad9/rGnff6xp33+sad9/&#10;/3EVAf9tHwP/aysH/3syD/+GOhj/jEMi/49LLf+PUzj/jVpD/4liTf+DaVf9fHJg+HZ/Z/Rxim7w&#10;bJV07Wifeepkqn3oYbeA5l/Igt1h24PMZNyEwGbchbho24WxatuFrWvchKls3YOmbN2CpmzdgqZs&#10;3YKmbN2CpmzdgqZs3YKmbN2C/3IUAf9vHgP/bykH/38wDv+KOBf/kUEh/5RKLP+VUTb/k1hB/5Bg&#10;S/uLZ1X1hG9f8H16Z+t3hW/ncpB2422bfN5opoHaZbOE1WPEhs9k2ofBZ9mIt2nYia9r2ImqbdmI&#10;pm7ah6Nu2oagb9uFoG/bhaBv24Wgb9uFoG/bhaBv24Wgb9uF/3IUAf9wHgP/cigH/4IuDf+ONhb/&#10;lUAf/5lIKf+ZTzT/mFU++pZcSfSSZFPtjGtd54V2ZuF/gW/beIx303KWfs1toYTJaq2JxWi7i8Fo&#10;0Iy2a9WNrm3Vjadv1oyjcNaLn3HYip1x2YmbctqHm3Lah5ty2oebctqHm3Lah5ty2oebctqH/3MU&#10;Af9wHQP/dSYG/4YsDf+RNhX/mUAd/5xGJ/+dTDH8nVI79JxZRe2ZYE/mlGhZ345zY9WGfW7Nf4d4&#10;xniRgMBzm4e7b6eMtm20j7NsyJGsbtKRpXDTkKBy1I+cc9WNmXTWjJd02IqWddmJlnXZiZZ12YmW&#10;ddmJlnXZiZZ12YmWddmJ/3QTAf9xHQP/eCQG/4krDP+VNRP/nD4b/6BDJP+iSS73o1A376JWQeeh&#10;XUrfnWdU1JVvYsuNeG7DhYJ5u3+MgrV5lomvdaGOqnKvkqZxwZShc9CUnHTRkph20pGWd9OPlHfV&#10;jZJ31oyReNiKkXjYipF42IqReNiKkXjYipF42IqReNiK/3UTAf9yHAP/eyMG/4wpC/+YNBL/nzwZ&#10;/6NBIvumRiryqE0z6qlUPOKpW0TXo2NTzJpsYsKTdW66i355soWHg6p/kYqke5yQnniqlJp2u5aX&#10;d8+WlHnQlJF60ZKPetOQjnrUj4161Y2MeteLjHrXi4x614uMeteLjHrXi4x614uMeteL/3UTAf9z&#10;HAP/fSEF/44pCv+bNBD/ojkX/6Y+H/eqRCburkou5bFSNdyvWUHPqGFSxaBpYbuYcm6xkXp5qYuD&#10;g6GFjYuagZiRlH6llpB8tpiNfc2XjH7PlYp+0JOKftKRiX7Tj4l91Y2IfdaLiH3Wi4h91ouIfdaL&#10;iH3Wi4h91ouIfdaL/3YSAf90HAP/gCAF/5EoCf+eMw//pDcV/qo7G/OvQSLqtEgo4rlQLtS0VkDJ&#10;rV9RvqVnYLSeb22ql3d4oZGAgpmMiouRh5WRi4SiloaDspmDhMuYhIPOloSD0JSEgtKShIHTkISB&#10;1I6EgNaMhIDWjISA1oyEgNaMhIDWjISA1oyEgNaM/3cSAf90GwP/gh4E/5QnCP+gMg3/pzQT+q44&#10;GO+1PRzmvEYh3L9MLM65VD/DsV1Qt6plX62kbGyjnXR3mZh8gZGThoqJj5KRgoyfln2Kr5h6i8eY&#10;fInOln2I0JR+htKSf4XTkH+E1I6Ag9aMgIPWjICD1oyAg9aMgIPWjICD1oyAg9aM/3gSAf91GwP/&#10;hRwE/5cmB/+jLwv/qzAQ9bM0FOu7OhfixEQY1cRIK8i9Uz28tltOsbBjXaaqamqcpHF2kp96gIma&#10;g4mBlo6QeZOclXSSrJdxksOYc5HPlnaO0JR4i9KReYrTkHqI1Y57h9aMe4fWjHuH1ox7h9aMe4fW&#10;jHuH1ox7h9aM/3gSAf92GwP/iBsD/5olBv+mKwn+rywM8bkvDubDNg/dzTwWzshHKcLCUTu2vFlM&#10;qrZhW5+waGiVq290i6Z3foGigIZ5n4uNcZyZkmybqZVpm7+Wa5nQlG6U0ZJxkdKRc4/Uj3WN1Y12&#10;i9aLdovWi3aL1ot2i9aLdovWi3aL1ot2i9aL/3kRAf94GgL/jBkD/54jBP+qJgb4tCUI68AoCOHN&#10;MAfU0jcUyM1FJ7vITzmvwldKo71fWJi4ZmWNs21xg691e3qrfoNxqImKaqaWj2Wlp5Jipr2SY6PS&#10;kWed05BqmNSPbZXVjW6S1oxwkNiKcJDYinCQ2IpwkNiKcJDYinCQ2IpwkNiK/3sRAf98FwL/kBcC&#10;/6IhA/+uIATyux0E5coeA9rbJAPM2TUSwNNDJLTOTTaoyVVHnMRdVZHAZGKGvGtte7hzdnK1fH5q&#10;s4eFY7GVil6wpYxbsbyNW6/VjV+n1Y1jodaMZpzXi2iZ2IpqltmIapbZiGqW2YhqltmIapbZiGqW&#10;2YhqltmI/3wQAf+BFAL/lRUB/6cdAvy1FgLrxhAB2tsPAM3gJQTD3zYPuNtBIazVSzOg0VNDlM1a&#10;UYnJYl1+xmlndMNxcGvBe3hkv4Z+Xb6Ugli9pYVWvruGVb3bhliz2odcq9qHX6bah2Gh24ZjnduF&#10;Y53bhWOd24VjnduFY53bhWOd24VjnduF/34QAf+HEQH/mhEA/60UANq+CgDRzQoAy+QQAcHkJQe3&#10;4zUTreFAIaPeSS+X21I+i9dZS4DUYFd20Whhbc9waWXNenBezIZ1WMyVeVTMpntRzbx8UMzifFPB&#10;4H9Vt9+AWLHegVqr3oFcpt+BXKbfgVym34Fcpt+BXKbfgVym34Fcpt+B/4APAf+ODgH/og0A27UI&#10;AM7BCADG0AkAvukSArTpJQqq6DMXoOY+JZblRzKL404/gOFVSXbgXVNt3mZbZd1vYV7demdY3IZr&#10;U9yVb1DdpnFN3rtyTd/hcU7R53RQxuZ3Ur7keFO45HlVsuN6VbLjelWy43pVsuN6VbLjelWy43pV&#10;suN6/4MOAf+WCwDdqwQAzbgGAMLEBgC61AkAse8UA6fuJQ2e7jMalO09J4rsRjOA604+dutVR2zq&#10;W05k6mNVXeptWljqd15T6oNiTuqRZUrroWdH7LNpRu3QaUjm6GlL2etqTM/sbU7H629PwOpwT8Dq&#10;cE/A6nBPwOpwT8DqcE/A6nBPwOpw/4kLAOmgAQDQsQQAwbwFALfJBgCu2gkApPUXBZv1JxCS9TQc&#10;iPY+J3/2RzJ29k47bPZUQmT2Wkhd9mJNV/ZrUVL2dVVN94BYSPiNWkX4m1xC+KteQfe+X0D332BD&#10;7uxgR+PxX0jb8WFJ0vJjSdLyY0nS8mNJ0vJjSdLyY0nS8mNJ0vJj/pUAANSpAADCtQMAtcEDAKrP&#10;BQCg5wsBmP0aBo/+KRCG/zUbfv9AJXT/Ri1r/0w1Y/9SOlz/WT9W/2BDUP9oR0z/cUpH/3tMQ/+H&#10;TkD/lFA+/6FSPf+wVDv/w1U7/uFVPPnwVUDw9FVD5/dUQ+f3VEPn91RD5/dUQ+f3VEPn91RD5/dU&#10;26EAAMWwAAC1ugIAqMcCAJ3WBACT/A4Bi/8dBoP/Kw96/zUXcf88H2j/QiZg/0ksWf9PMVP/VjVO&#10;/104Sf9lO0X/bT1B/3Y/Pv+AQTv/i0M5/5hFOP+kRjb/skc1/8RINf/dSTT/8Ek3/vhJN/74STf+&#10;+Ek3/vhJN/74STf++Ek3/vhJyasAALa0AACowQAAm88AAI7fAQCH/xEBfv8dBHX/Jwts/y8SZP83&#10;GFz/Ph1W/0UiUP9LJUv/UihG/1grQf9fLT7/Zy87/28xOP94Mzb/gjQz/402Mf+ZNzD/pTgv/7I6&#10;Lv/AOy7/0zst/+s8Lf/rPC3/6zwt/+s8Lf/rPC3/6zwt/+s8uLAAAKi8AACayQAAjNkAAIH1AwB5&#10;/xABbv8WA2X/HwZe/ycLV/8wD1H/NxNL/z4XRv9FGUH/TBs9/1IdOf9YHzb/XyE0/2YiMf9uJC//&#10;dyUt/4AmK/+MKCn/lyko/6IqJ/+tKyb/uSwm/8ktJv/JLSb/yS0m/8ktJv/JLSb/yS0m/8ktqrcA&#10;AJrFAACL0wAAfeIAAHX/BQBp/wwBX/8RAlf/FwNQ/x8FSf8mB0T/Lgk//zYLO/89DTf/Qw8z/0kR&#10;MP9PEi7/VRMs/1sUKv9iFSf/aRYl/3IXI/97GCH/hhkf/5EaHv+cGx7/pRwd/7AdHf+wHR3/sB0d&#10;/7AdHf+wHR3/sB0d/7AdnMAAAIzOAAB83gAAcPUAAGX/AABa/wYBUf8NAUn/EQJD/xcDPf8fBDj/&#10;JgU0/y0GMP8zBy3/OQcq/z4IJ/9DCCX/SQkj/04JIf9UCR//Wgod/2EKG/9pCxn/cgwX/3wNFv+G&#10;DRT/jw4U/5oPFP+aDxT/mg8U/5oPFP+aDxT/mg8U/5oP/1wcAv9XJgP/UTIG/048CP9XRRD/W04Z&#10;/1xYIv9bYyv/WW8y/1d6OP9UhT3/UpBB/1CZRf9PoEf/TqdJ/02uS/9MtEz/S7tN/0rDTv9JzU//&#10;Sd1Q/0jpUP9I8lD7SfZQ9kv5UPBN+0/qT/tQ50/8UOdP/FDnT/xQ50/8UOdP/FDnT/xQ/1wcAv9Y&#10;JgP/UjIG/1E6CP9aQxD/X00Z/19XI/9eYSv/XG0z/1l5Ov9XhD//VI5D/1KXR/9Qn0n/T6ZL/06t&#10;Tf9NtE//TLtQ/0vDUf9LzlL/St9S/0nqU/1K8lP4S/ZT8U34UutP+lLlUPpT4lH6U+JR+lPiUfpT&#10;4lH6U+JR+lPiUfpT/10bAv9ZJgP/UzEG/1Q5CP9dQhD/Yksa/2JVI/9gXyz/X2s0/1x3O/9ZgkD/&#10;VoxF/1SVSP9Snkv/UaVO/1CsT/9Ps1H/TrtS/03EU/9Mz1T/S+BV/0vrVfpM8lX0TfZV7FD4VOZR&#10;+FXfUvlW3FP5VtxT+VbcU/lW3FP5VtxT+VbcU/lW/14bAv9aJQP/VDEG/1g3CP9hQBH/ZUka/2ZT&#10;I/9kXS3/Ymg1/190PP9cf0L/WYpH/1aTS/9UnE7/U6RQ/1GrUv9Qs1T/T7pV/07EVv9N0Ff/TeJY&#10;/EztWPZO8ljuUPVY5lP2WN9U91nXVfhZ01X4WdNV+FnTVfhZ01X4WdNV+FnTVfhZ/18aAv9bJQP/&#10;VTAG/1w0CP9lPRH/akca/2tRJP9pWi3/ZmQ2/2NwPf9ffEP/XIdJ/1mRTf9XmlD/VaJT/1OqVf9S&#10;slf/UbpZ/1DFWv9P0lv8TuRb+E/tXPBR8lvnVPRb3lX1XNVW9l3OWPddy1j3XctY913LWPddy1j3&#10;XctY913LWPdd/2AaAv9cJAP/Vi8F/2AyCP9qOxD/b0Qa/3BOI/9vVy3/a2E2/2dsPv9jeEX/YINL&#10;/1yOT/9amFP/V6BW/1apWf9UsVv/U7pc/lHGXvxQ1l/5UOdf8lLuX+dV8V/dV/Jg0ljzYctZ9WLF&#10;W/Viw1v1YsNb9WLDW/Viw1v1YsNb9WLDW/Vi/2EZAv9dIwP/Wi0F/2UvCP9vOBD/dEEZ/3ZLI/91&#10;VC3/cV02/2xnP/9oc0b/ZH9M/2CKUv9dlVb/Wp5Z/1inXP5WsF/9VLpg/FPHYvlS3GPzU+hj6VXu&#10;Y95Y8GTQWvFlyFzyZsJd8ma9XvJmu17yZrte8ma7XvJmu17yZrte8ma7XvJm/2IZAv9eIwP/XioF&#10;/2ktCP90NQ//ej4Y/3xIIv97USz/eFo2/3NjP/9tbUf/aXpO/2SGVP9gkVj/XZxc/VqlYPtYsGL6&#10;Vrtl+FXKZvVU4GfsVupn31rtZ9Bc72nGXe9qv1/varlg72q1Ye9qs2HvarNh72qzYe9qs2HvarNh&#10;72qzYe9q/2MYAv9gIgP/YicF/24qB/95Mg7/fzwX/4JGIf+CTyv/f1g1/3tgPv91aUf/b3RO+2qB&#10;VfhmjFv1Ypdf81+hY/Bcq2buWrZp7FnEaulY2mvhWupr0F3sbcVf7G68YetvtmLsb7Fj7G6tZOxu&#10;q2Ttbatk7W2rZO1tq2Ttbatk7W2rZO1t/2QYAv9hIgP/ZiUE/3InB/9+MA3/hTsW/4hFH/+ITSn/&#10;hlUz/4JePft9Zkb2dnBO8nJ8Ve5th1zqaJJi5mScZuNhpmrgX7Jt3V2/b9pd03DSXupwxGDpcrpi&#10;6HOzZOhzrWXpc6lm6XKmZ+pxpGfqcKRn6nCkZ+pwpGfqcKRn6nCkZ+pw/2UXAv9iIQP/aSME/3cl&#10;Bv+CLwz/ijkU/45DHf+PTCb/jVMw+YpbOvOFY0Ttf2xN6Hl3VeN0gl3ebo1j2WmXadNmoW7PY6xx&#10;y2G5dMhhynXFYeV2uWTmd7Bm5XeqaOZ3pWnmdqJq53Wfauhznmvpc55r6XOea+lznmvpc55r6XOe&#10;a+lz/2YXAf9jIQP/bSAE/3sjBf+HLgv/jzgS/5NBGv+VSiP6lFEt85FZN+yNYEHlh2lK34F0U9Z6&#10;fl3PdIhlym+RbMVrm3HBaKZ1vWayeLplwnq3Zd17rmjje6dq43uia+R6nmzleJtt5XeZbed2mG7n&#10;dZhu53WYbud1mG7ndZhu53WYbud1/2cWAf9kIAP/cB4D/34iBf+LLAn/kzcQ/5hAGP2aSCD0mk4p&#10;7JhVM+WVXTzdj2ZH04hvU8uBeV7Fe4Nmv3WMbrlxlnS1bqF4sGusfK1qu36qatJ/pGzgfp5t4X2a&#10;b+J8l3DjepVw5HmTcOV3k3Hmd5Nx5neTceZ3k3Hmd5Nx5neTceZ3/2gWAf9kIAP/cxwD/4EgBP+O&#10;Kwj/lzUO/50+FfifRBzvoEsl559SLd+dWjfTlWNGyo5sU8OHdV67gX5ntXuIb693kXWqc5x6pXCo&#10;fqFvtoGeb8qCm3DegZZx34CTcuF+kXPifJBz43qOc+R5jnPleI5z5XiOc+V4jnPleI5z5XiOc+V4&#10;/2kWAf9mHgP/dhoD/4QfA/+SKgf/mzQM/qA7EvOjQRjqpkgg4qdPJ9iiVjbMmmBFw5NpUruNcl6z&#10;hnpnrIGEb6Z9jXageZh8m3ajgJd0sYOUdMWEkXXdg4923oGNduB/i3fhfYp34nuJduR6iXbkeYl2&#10;5HmJduR5iXbkeYl25HmJduR5/2kVAf9pHQP/eBkC/4ceA/+VKAb/njIK+qQ3D++oPRTmrEQa3a1L&#10;JNCmVDXGn15EvJlmUrSSb12sjHdnpIeAb56CineYfpR9knuggY16rYSKecCFiHrchId63YKGet+A&#10;hnrgfoV64nyFeeN6hXnkeYV55HmFeeR5hXnkeYV55HmFeeR5/2oVAf9rGwL/excC/4ocAv+YJgX/&#10;ojAI9agzDOuuORDis0EU1rFHI8qrUjTApFxDtp5kUa2YbFylknRmnY19b5aIhnaPhZF9ioKcgoWA&#10;qoWBf7yGgIDbhYCA3YOAf96BgH7gf4B94X2AfeN7gHzkeoB85HqAfOR6gHzkeoB85HqAfOR6/2sV&#10;Af9tGQL/fhUC/40bAv+bJAP+pSwG8awvCOezNAvdujoQ0LVGIcWvUTK6qVpCsKNiT6edaluemHJl&#10;lpN6bo+Pg3aIi458goiZgXyGp4V5hrmGd4fXhXiF3YN6g96BeoLgf3uB4X18gON7fH/jenx/43p8&#10;f+N6fH/jenx/43p8f+N6/2sUAf9wGAL/gRQB/5AZAf+fIgL6qSYE7bEpBeK6LwbWvzYPyrpEIL+0&#10;TzG0rlhAqqhgTqGjZ1qYnm9kj5p3bYiWgHWAkot7eo+WgHSOpIRxjbaFb47RhXGL3YNzid+BdYfg&#10;fnaF4X13hON7d4PkeneD5Hp3g+R6d4PkeneD5Hp3g+R6/2wUAf9zFgL/hRMB/5QWAf+iHgH1rSAC&#10;57ghAt3DJgLQwzQNxL5CHrm5TS+us1Y+pK5eTJqpZVeRpW1iiaF1a4CdfnJ5moh5cpeUfm2WooJp&#10;lbOEZ5bNg2mT3oJsj9+Ab4zhfnCK4nxyiON6cofkeXKH5Hlyh+R5cofkeXKH5Hlyh+R5/20TAf92&#10;EwH/iBIB/5gTAP+nGQHvsxYB4sAVANXKHgHJxzIMvsNAHLO+SyyoulQ8nrVcSZSwY1WKrGtfgaly&#10;aHmle29yo4V2a6CRe2afn39in7GBYJ/KgGKc4H9ll+F+aJPifGqQ43tsjeR5bYzleG2M5XhtjOV4&#10;bYzleG2M5XhtjOV4/24TAf97EQH/jRAA/50QAPqsEQDauwsA1ckLAM3OGwHCzC8Kt8k9GazFSSmh&#10;wFI4l7xaRo24YVGDtWhberJwZHKveWtrrINxZKuPdl+pnnpbqa98WarJfFqn4nteoON7YZvjemOX&#10;5HlmlOV3ZpLmd2aS5ndmkuZ3ZpLmd2aS5ndmkuZ3/3ASAf+ADgH/kg4A8qMLANmzCQDPvgkAy8wJ&#10;AMTTFwC60iwHsM87FqXMRiaayFA1j8RYQYXBX018vmdWc7xvXmu5d2VkuIJrXraOcFm1nXNVta51&#10;VLbIdVOz53ZXq+Z2WqTmdlyg53VfnOd0YJrodGCa6HRgmuh0YJrodGCa6HRgmuh0/3ISAf+GDAD7&#10;mAkA2akGAM61BwDGwQcAwM8JALrbEwCx2ikFp9g3EpzURCGS0U0wh85VPH3LXUd0yWVQbMdtV2XF&#10;dl5exIFjWcOOaFTDnWtRw65sT8TIbU7C7W1QuOtvU7DrcFWr6nBYputwWaPrcFmj63BZo+twWaPr&#10;cFmj63BZo+tw/3cPAf+NCADeoAIAz64FAMS5BQC7xQYAtdMKAK7hFgGm4SkGneA3EZPeQh2J3Ewp&#10;f9pUNXXXXD9t1WRIZdNsT1/SdlRZ0oFZVNGOXVDRnWBN0rBiS9PJYkrS7WJLyPJmTb/xaE+48GlR&#10;svBpUq/vaVKv72lSr+9pUq/vaVKv72lSr+9p/38KAO2WAADSpgEAxLIDALm8AwCwyQYAqdgKAKHn&#10;GQKZ5yoJkOc3FIfmQh995UopdORRM2vjWTpk4mFBXuJrR1jidUtT4YBPT+KNU0vim1VJ46xXR+TE&#10;V0bj6VdG3fZZR9D3XEnI915KwfZgS732YEu99mBLvfZgS732YEu99mBLvfZg/4kAANmeAADHrAEA&#10;ubYCAK7BAwClzgYAnOQMAJXvHQON7ywLhe85FXzvQR5z70knau5QL2LuVzVc7l86Vu5oP1LucUJN&#10;73xGSe+JSUbwlktD8KZNQPG5Tj/y208+8PdOQub7T0Pd+1FE1PxTRc/8VEXP/FRFz/xURc/8VEXP&#10;/FRFz/xU4ZUAAMumAAC7sAAArrsBAKLIAgCY1QUAkPgPAYn4IASC+C4Lefk3E3D5Pxto+UYiYPpN&#10;KFr6VC1U+lwxT/tlNUv7bThH/Hc7Q/yDPT/9kD88/Z9BOv6vQzj/xkQ3/+pFNvz9RTvy/0Q+6v9E&#10;Pub/Rj7m/0Y+5v9GPub/Rj7m/0Y+5v9G0J8AAL2sAACutQAAosIAAJXPAACK3QMAhP8SAXv/HgN0&#10;/yoJbP8zD2T/OxZd/0MbV/9KIFH/USRM/1gnSP9gKkT/aCxA/3EuPP97MTn/iDI1/5Y0M/+kNjH/&#10;tjcv/9A4Lv/vOS3//zkx//85M/z/OTP8/zkz/P85M/z/OTP8/zkz/P85wagAAK+xAACivQAAlMoA&#10;AIfYAAB98wcAdv8SAW3/GgNl/yQFXv8tClj/Ng9S/z0TTP9FFkj/TBlD/1MbP/9aHjz/YSA4/2kh&#10;Nf9yIzH/fSUu/4omK/+ZKCn/pykn/7krJv/SLCX/7ywk//8tJP//LST//y0k//8tJP//LST//y0k&#10;//8tsa4AAKO5AACUxgAAhtMAAHnhAABx/wgAZ/8PAV//FQJX/x4DUf8mBUv/LgdG/zYKQf89DD3/&#10;RA45/0sQNv9REjL/WBMv/18VLP9nFin/cRcm/3wYI/+JGiD/mBsf/6YcHf+3HRz/yh4c/+YfG//w&#10;Hxv/8B8b//AfG//wHxv/8B8b//AfpLUAAJXCAACGzwAAd94AAGv0AABi/wMAWf8LAVH/EQFK/xcC&#10;RP8fAz//JgQ6/y0FNv80BjL/Ogcu/0AIK/9GCCj/TAkl/1IJIv9ZCiD/Ygsd/2sMGv92DRf/hA4V&#10;/5IPFP+gEBP/rRET/7oRE//DEhP/wxIT/8MSE//DEhP/wxIT/8MSl74AAIbMAAB32wAAaecAAFz9&#10;AABU/wAAS/8FAEP/DAE9/xECN/8XAjL/HgMu/yQDKv8qBCX/LwQi/zUFH/86BR3/PwUa/0UGGP9L&#10;Bhb/UgYU/1oHEv9iBxD/bAcP/3cIDf+ECAz/kAgM/5wIDP+iCAz/oggM/6IIDP+iCAz/oggM/6II&#10;/1AgAv9LKgP/RDYF/0c6Bv9KPwj/TkkP/09UF/9PYB7/TWwk/0p5Kv9IhS7/RpAy/0SaNP9Dojf/&#10;Qqo4/0GxOv9AuTv/QME8/z/LPf8+3D7/Pug+/z3zPv89+z//Pv8+/0D/PvpD/z30RP8+7kb/P+5G&#10;/z/uRv8/7kb/P+5G/z/uRv8//1AgAv9LKgP/RTUF/0o4Bv9NPQj/UUgP/1JSF/9RXh7/T2ol/013&#10;K/9Kgy//SI4z/0aYNv9EoTj/Q6k6/0KwPP9CuD3/QcE+/0DLP/9A3ED/P+lA/z/0QP8+/UH/QP9A&#10;/UL/QPZF/0DwRv9B6Uj/QelI/0HpSP9B6Uj/QelI/0HpSP9B/1EfAv9MKQP/RzQF/002Bv9ROwj/&#10;VUYQ/1ZQGP9VXB//Umgm/1B0LP9NgDH/Sow1/0iXOP9GoDv/Rag8/0SwPv9DuD//Q8FB/0LMQf9B&#10;3kL/QetD/0D1Q/9A/UP/Q/9D+Eb/QvBI/0PqSf9E40r/ReNK/0XjSv9F40r/ReNK/0XjSv9F/1If&#10;Av9NKQP/SjIE/1AzBv9VOQj/WUMQ/1pNGP9ZWCD/VmQn/1NxLf9QfTP/TYk3/0uUOv9Jnj3/R6Y/&#10;/0auQf9Ft0L/RMFE/0TMRf9D30X/Qu1G/0L3Rv9D/Ub5Rv9G8En/RulL/0fiTP9I203/SNtN/0jb&#10;Tf9I203/SNtN/0jbTf9I/1MeAv9OKAP/Ti8E/1QwBv9aNgj/XkAQ/2BKGP9eVSD/W2Ao/1htL/9U&#10;eTT/UYU5/06RPf9Mm0D/SqRC/0mtRP9Itkb/R8FH/0bNSP9F4Un/RO9K/0X4SvtH/UrxSv9J6E3/&#10;S99O/0zXT/9Mz1H/TM9R/0zPUf9Mz1H/TM9R/0zPUf9M/1QdAv9QJwP/UiwE/1ktBf9fMgj/ZDwQ&#10;/2ZHGP9kUiD/YVwo/11oMP9adTb/VoE7/1KNP/9PmEP/TaJF/0yrSP9KtUn/Sb9L/0jMTP9I4U3/&#10;SO5N/Ej5TvJL/E3nTv1P3VD9UNJS/lDMU/9RxlT/UcZU/1HGVP9RxlT/UcZU/1HGVP9R/1UdAv9R&#10;JwP/VikE/14qBf9kLwj/ajoP/2xFF/9sTyD/aFko/2RjMP9gcDf/XHw9/1iIQv9Vk0b/U51J/1Gm&#10;S/9PsE3/TrpP/U3GUPpN2VH2TOpR8k33UedQ+lLbUvtUzlT8VcdW/VXBV/5VvFj+VbxY/lW8WP5V&#10;vFj+VbxY/lW8WP5V/1ccAv9SJgP/WiYE/2ImBP9qLAf/cTcO/3NCFv9zTB//cFYo/2tgMP9mazj/&#10;Y3c+/l+DRPtbjkj5WJhM91ahT/VVq1HzU7VT8VLBVO9R0FXrUedV5lL2VtpU+VjMVvpZw1j7Wrxa&#10;+1q3W/tZs1z7WbNc+1mzXPtZs1z7WbNc+1mzXPtZ/1gbAv9TJQP/XiMD/2cjBP9wKgb/dzUN/3pA&#10;Ff96Sh3/eFMm/3NcL/xuZjf4aXI/9GV+RfFhiUruXpNO61ydUuhZplXmWLBX5Fe8WOJWzFneVuRZ&#10;2Fb0W8pY913AWvheuFz4XrNd+F6uXvhdq1/5XKtf+VyrX/lcq1/5XKtf+VyrX/lc/1kbAv9WIwP/&#10;YiAD/2wgA/91KAX/fTML/4A9E/+BRxv/f1Ak+XtZLfR2YjbucW0+6mx5ReZohEviZI5R3mGYVdte&#10;olnWXKxb01u4XtBaxl/NWt9gyFryYb5c9WK1XvRirmD1Yqph9WGmYvZho2P3X6Nj91+jY/dfo2P3&#10;X6Nj91+jY/df/1oaAv9ZIQL/Zh0C/3AeA/96JgT/gjEJ/4Y7EP+IRBn5hk0h8oNWK+t+XjTleWk9&#10;4HR0Rdpvf0zTaolTz2aSWMtjnF3HYaZgxF+xY8Fev2S+XtJlul/sZrJg8marYvJmpWTyZaFl82Sf&#10;ZfRjnGb1Ypxm9WKcZvVinGb1Ypxm9WKcZvVi/1saAv9cHwL/aRsC/3UcAv9+JAP/hy4I/4w4DvuO&#10;Qhbyjkoe64tSJ+SHWzDdgWY603pwRc11ek7IcINVw2yNW75plmC6ZqBkt2SrZ7RjuGmxYspqrmPm&#10;aqhk72qiZu9pnWfwaJpo8WeYafJmlmnzZJZp82SWafNklmnzZJZp82SWafNk/1sZAv9fHAL/bBgC&#10;/3kbAv+DIQP/jCwG/5E2C/WUPxLslUcZ5JNPItyOWC3Sh2I6yoFsRcN7dU6+dn9WuHKIXbRukWKv&#10;a5tmq2mmaqhns2ylZ8Nuomfgbp5p7W2Zau5slmvvapNs8GmSbPFnkGzyZpBs8maQbPJmkGzyZpBs&#10;8maQbPJm/1wZAf9iGgL/cBYC/3wZAv+GHwL/kCkE+pYzCfCaPA7nm0QV35pLHdOUVSzKjV85wodp&#10;RbuBcU+1fHtXr3iEXqp0jWOlcZdooW6ibJ1srm+abL5wmGzZcZVt62+Rbuxuj2/tbI1v72qMb/Bp&#10;i2/xZ4tv8WeLb/Fni2/xZ4tv8WeLb/Fn/10ZAf9kGQL/chQB/38YAf+KHQH/lCYD9pswBuufOAri&#10;oj8Q2J9HHM2ZUivEkl05u4xmRLSHbk6tgndXp32AXqJ5iWSddpNpmHOebZRxqnGQcbpyjnHRc4xy&#10;6nGKc+tviHPtbYdz7muHc+9qhnLwaIZy8GiGcvBohnLwaIZy8GiGcvBo/14YAf9nFwH/dRMB/4MW&#10;Af+OGgH+mCMC8Z8sBOelMwfdqDkM0aNFG8edUCq+l1o4tZJjRK2MbE6mh3RXoIN8Xpp/hmSVfI9q&#10;kHmabot3pnKIdrZ0hXbMdIR36XKDd+pwgnfsboJ27WyCdu9qgXbwaYF28GmBdvBpgXbwaYF28GmB&#10;dvBp/14YAf9pFQH/eBIB/4YUAf+RGAH6nB8B7aQnAuKqLATWrDQLy6dDGsGiTim4nFg2r5dhQ6eR&#10;aU2gjXFWmYh5XpOFgmSNgYxqiH+Xb4N9pHJ/fLN0fXzIdXx96HN8fOpxfHvsb3167W19ee5rfXnw&#10;aX158Gl9efBpfXnwaX158Gl9efBp/18YAf9rEwH/exEB/4kTAP+VFQD1oBoB6KkgAd2wJAHQsDIK&#10;xqxBGLymTCezoVY1qpxfQaKXZ0yakm9Vk453XYyLgGSGiIppgYWVbnyDoXJ3grB0dYLFdXSD53N1&#10;gepxdn/rb3d+7W14fe5reHzwaXh88Gl4fPBpeHzwaXh88Gl4fPBp/2AXAf9uEgH/fhAA/4wRAP+Z&#10;EQDxpBMA464WANa2HAHLtDAIwbA/F7erSyWtplQzpKFdQJydZUqUmGxTjJV0W4aRfWJ/jodoeYyS&#10;bXSKnnFwiK10bYjBdG2J5HNvh+pxcITsb3KD7W1zge5rdIDwaXSA8Gl0gPBpdIDwaXSA8Gl0gPBp&#10;/2EXAf9xEAH/gg4A/5AOAPWdDQDjqQwA2bUMAM+5GgDFuC4Hu7Q9FbGwSSOnq1IxnqdbPpajY0iO&#10;n2pRhptyWX+YemB4lYRmcpOPbG2RnG9pkKpyZpC+c2WR4XJojutwaorsbmyI7Wxthu9rboTwaW6E&#10;8GluhPBpboTwaW6E8GluhPBp/2MVAf91DgH/hg0A+JQLANyiCADUrQkAz7gKAMm9FwC/vCsGtbk7&#10;E6u2RyGhsVAvmK1ZO4+qYUaHpmhPf6NwV3igeF5ynoFka5uMaWaamW1imahvX5m8cF6Z329gluxu&#10;Y5HtbWaO7mtni+9qaYnwaGmJ8GhpifBoaYnwaGmJ8GhpifBo/2cSAf95DAD/igoA35oEANOmBwDM&#10;sQgAx7sIAMHCEwC4wigErr84EKW8RB6buE4skbVXOIixXkKArmZLeKttU3Gpdlprp39gZaWKZGCj&#10;l2hbo6ZrWaO6bFij3GtZoO5rXJrval+W8GlhkvFoY4/xZmOP8WZjj/FmY4/xZmOP8WZjj/Fm/2sQ&#10;Af9+CQDxkAQA1p4DAMyqBgDEtAYAvr4FALjIEACwyCQDp8Y1DZ3DQhuTwEwoir1UM4G6XD55t2RG&#10;cbVrTmuzdFRksX5aX7CJX1qvlmJWrqVlU665ZlKv22VSq/JmVaTyZlif8mZam/NlXJfzZFyX82Rc&#10;l/NkXJfzZFyX82Rcl/Nk/3ANAP+EBADdlgAAzqMDAMSuBAC7twQAtMIFAK7NDACnziACns0xCpXL&#10;PhaLyEkjgsZSLnrDWjhywWJAa8BqR2S+c01evXxTWbyIV1S7lVtQu6VdTru5Xk28211LufdfTrH2&#10;YFGq9mBTpfZgVaH2YFWh9mBVofZgVaH2YFWh9mBVofZg/3cIAOuMAADTmwAAxqgCALuxAgCyuwIA&#10;qscGAKLTCgCd1hoBldYsBozUOhGD0kYdetBPJ3LOWDFqzWA4ZMtoP17KckVYynxJVMmITU/JlVFM&#10;yaVTSsm5VEnK3FNHyPdVSMD8WEq4+1lMsvtaTq36Wk6t+lpOrfpaTq36Wk6t+lpOrfpa/38AANyT&#10;AADKogAAvKwBALG1AACowAMAn8sGAJbZCwCR4BsBit8sBoLfOQ553kMXcd1NIGrcVihj218vXdpn&#10;NVjZcTpT2Xs+T9mIQkvZlkVI2aZHRtq6SEXb20dE2PRJQtP/TUTJ/09Fwv9QR7v/Uke7/1JHu/9S&#10;R7v/Uke7/1JHu/9S5ooAAM+bAAC/pwAAsrAAAKe7AACcxgMAk9EGAIvqDgCF6B8CfugtBnboOA5u&#10;6EEWZudKHV/nUiNZ51spVedkLVDnbTFM53g1SeeEOEbokTpD6KA8QOmyPj/qyz4+6O8+Peb/Pz3g&#10;/0I/1/9EQM7/RkDO/0ZAzv9GQM7/RkDO/0ZAzv9G1pMAAMSjAAC0rAAAp7YAAJvBAACQzAIAhtkG&#10;AIDyEgB58h8CcfIrBmryNgxj8z8SXfNHGFfzTx1S81chTfRgJEn0aShG9HMqQvV+LT/1iy889pkx&#10;OvapMzj3vjQ2+OE1NvX5NTXz/zQ37P82OeX/ODnl/zg55f84OeX/ODnl/zg55f84yJ4AALapAACo&#10;sgAAm70AAI/IAACD1AAAeegHAHP8EgFr/R0CZP0nBF7+MQhY/jsNU/9DEU3/SxVJ/1MYRf9aGkH/&#10;Yx0+/2wfO/92ITf/giM0/5AlMv+fJzD/sCgu/8gpLf/qKiz//yos//8qL/n/Ki/5/yov+f8qL/n/&#10;Ki/5/yov+f8quaYAAKquAACcuQAAjsUAAIHRAAB13gAAbfoJAGX/EQFe/xoCV/8jA1L/LAVM/zQH&#10;SP88CkP/RAw//0wOPP9TEDj/WxI1/2MUMv9sFi//dxcs/4QZKf+TGif/ohwl/7QdJP/MHiP/7R4i&#10;//0fIv//HyL//x8i//8fIv//HyL//x8i//8frKsAAJ22AACPwgAAgM4AAHPcAABn6QAAX/8GAFj/&#10;DgBR/xUBS/8dAkb/JgNB/y0EPP81BTj/PAY0/0IHMf9JCC7/UAkr/1cKKP9fCiX/aQwj/3QNIP+C&#10;Dh3/kg8b/6IQGv+yERn/yBIY/+UTF//6FBf/+hQX//oUF//6FBf/+hQX//oUn7MAAJC/AACAzAAA&#10;ctoAAGTkAABY9QAAUf8BAEr/CwBE/xABPv8XATn/HgI0/yUCMP8sAyz/MgQo/zgEJf8+BSL/RAUf&#10;/0oFHP9RBhr/WQYX/2MHFP9uBxL/fAgQ/4wID/+cCA7/rAkO/7sJDf/TCQ3/0wkN/9MJDf/TCQ3/&#10;0wkN/9MJkbwAAIHJAABy1wAAZOQAAFTrAABL/wAARP8AAD3/BAA3/wwAMf8QASz/FgEo/xwBJP8i&#10;AiD/JwIc/ywCGf8xAxb/NgMT/zwDEf9CAw//SQQN/1EEC/9aBAn/ZgQG/3MFA/+BBQL/kAUB/5wF&#10;Af+rBQH/qwUB/6sFAf+rBQH/qwUB/6sF/0QkAv8/LgP/PDYE/0A4BP9BPQb/QUUI/0FRDf9AXRP/&#10;P2oY/zx3HP86hCD/N5Ej/zabJf81pCf/NKwo/zS1Kv8zviv/Msgr/zLVLP8x5S3/MfEt/zH7Lf8w&#10;/y3/MP8t/zP/Lf82/yz+OP8t+Tr/LvY7/y72O/8u9jv/LvY7/y72O/8u/0UjAv8/LgP/PjQD/0I2&#10;BP9EOwb/REMI/0VPDf9EWxP/QWgZ/z91Hf88giH/Oo8k/ziaJ/83oyn/Nqwq/za0LP81vS3/NMgu&#10;/zTWLv8z5i//M/Iv/zL8MP8y/zD/M/8v/zb/L/85/y/5O/8w9D3/MfE9/zHxPf8x8T3/MfE9/zHx&#10;Pf8x/0YjAv9ALQP/QTID/0YzBP9IOAb/SEAI/0lMDv9IWBT/RWUa/0JyH/9AfyP/PYwm/zuYKf86&#10;oSv/Oaot/zizLv83vS//Nscw/zbVMf825jL/NfEy/zX7Mv81/zL/Nv8y/zr/Mfo9/zPzPv807UD/&#10;NOpB/zTqQf806kH/NOpB/zTqQf80/0ciAv9BLAP/RS8D/0kwBP9MNQb/TT0I/05IDv9NVBX/S2Eb&#10;/0huIP9FeyX/Qogo/z+UK/8+ni7/Pacv/zyvMf88uDL/O8Mz/zrPNP864TX/Ou41/zr4Nf86/zX/&#10;Ov81+z7/NfJB/zfrQv845UT/OOFF/zjhRf844UX/OOFF/zjhRf84/0giAv9DLAP/SCwD/04tBP9R&#10;MQX/UzkI/1VFDv9TURX/UV0c/05qIf9Ldyb/SIMr/0WPLv9EmTD/QqIz/0GrNP9BtDb/QL03/z/J&#10;OP8/2zj/P+o5/z/1Of8//zn7QP848UP/OuhF/zzhR/882kj/PdVJ/z3VSf891Un/PdVJ/z3VSf89&#10;/0khAv9EKgP/TSgD/1MpBP9XLQX/WTYI/1xCDv9bThX/WFkc/1VlIv9Scij/T34t/0yKMP9KlDP/&#10;SJ42/0emOP9Grzn/Rbg7/0XEPP9E0jz8ROU9+ETyPfVF/jzxRf8+5kj/QNxK/0HSS/9BzE3/QclN&#10;/0HJTf9ByU3/QclN/0HJTf9B/0ogAv9IJwL/USUD/1glA/9dKgT/YDMH/2M/Dv9iShX/YFUc/1xh&#10;I/9ZbSn/VXku/1KEM/9Qjzb9Tpk5+0yiO/pLqj34SrQ/90q+QPVJzEDxSeFB7UrwQepK/ELkSv9E&#10;2Ez/RcxP/0bGUP9GwFH/Rr5R/0a+Uf9GvlH/Rr5R/0a+Uf9G/0wgAv9MJAL/VSEC/10hA/9jJwT/&#10;ZzEG/2o8DP9qRxT/Z1Ib/2NcI/9faCr7XHQw91l/NfVWijnyVJQ88FKdP+5RpkHsUK9D6k+6ROhO&#10;x0TmT91F4U/uRd1O+0jUT/9JyFH/SsBT/0q6VP9KtlX/SrRW/0q0Vv9KtFb/SrRW/0q0Vv9K/00f&#10;Av9QIQL/Wh4C/2IeAv9pJQP/bS0F/3E5C/9xRBL/b04a+2tYIvVmYynxY28w7WB6NulchTvmWo8/&#10;5FiYQuFWokTfVatG3FO2SNpSw0rWUthK0VPsS8xT+k3FVP9OvFb/T7VX/0+wWP9OrFn/Tapa/02q&#10;Wv9Nqlr/Tapa/02qWv9N/04eAv9THgL/XhsC/2cbAv9uIgP/cyoE/3c1Cf94QBD5d0oY8nNUIOxv&#10;Xijna2ow4md1Nt5jgDzZX4pB1F2TRtFbnUnOWaZMy1iwTshXvFDGVs1Rw1fmUb5X91K4WP9TsFr/&#10;U6tc/1KnXf9So13/UaJd/1CiXf9Qol3/UKJd/1CiXf9Q/08eAv9XGwL/YhcB/2wZAv90IAL/eScD&#10;/34yB/mAPA3xf0YV6ntQHeR3Wybdc2Yu1W1wN9Bpej7LZYREx2KOScRgl03AXqBQvV2qU7tbtlW4&#10;W8VWtVvfVrJc81esXf1Xpl79VqFg/lWeYP9UnGH/U5ph/1OaYf9TmmH/U5ph/1OaYf9T/1AdAv9a&#10;GQH/ZRUB/3AXAf94HQH/fyQC/YQuBfOGOArqhkIR44RLGdt/VyPReWIvy3RsOMVvdkDAbH9GvGiI&#10;S7hmkVC1Y5tTsWGlVq5gsFmrX79aqV/UW6Zg71uiYfpanWP7WZlk/FiWZP1XlWX+VZRl/lWUZf5V&#10;lGX+VZRl/lWUZf5V/1AdAv9dFwH/aRIB/3QVAf99GgH/hCEB94kqA+2NNAfkjT0N3ItIFtGFVCPJ&#10;f14uwnpoOLx1cUC3cXpHsm6ETa5rjVKqaJZWp2agWaNlq1ygZLlenmTNXptk6l6YZvhdlGf5XJJo&#10;+1qQaPxZjmj9V45o/VaOaP1Wjmj9Vo5o/VaOaP1W/1IcAf9fFAH/bBEB/3gTAf+BFwH/iB0B8o8l&#10;AueTLwTelTgJ05BFFcqLUSLChVsuu4BlOLR7bkGvd3dIqnR/TqVwiFOhbpJXnWucW5lqp16WabVg&#10;lGjIYZJp5mCPavdfjWv4XYtr+VyJbPtaiGz8WIhr/FiIa/xYiGv8WIhr/FiIa/xY/1QaAf9iEwH/&#10;bxAB/3sSAP+FFAD6jRkA7ZMfAeKZKALYmTMIzJVCFMSQTiG8i1kttIViN66Ba0CofHNIonl8Tp12&#10;hVSZc45YlXGYXJFvpGCNbrFii23DY4lu4mKHb/Zhhm/3X4Vv+V2Eb/pbg2/7WYNv/FiDb/xYg2/8&#10;WINv/FiDb/xY/1YYAf9kEQH/cg4A/34QAP+IEQD1kRQA6JgZAN2eIAHRnjEHx5pAE76VTCC2kFYs&#10;rotgN6eGaEChgnBInH55TpZ7glSSeItZjXaVXYl0oGGFc65jgnK/ZIBz3mSAdPVif3T2YH9z+F5+&#10;c/lcfnL6Wn5y+1l+cvtZfnL7WX5y+1l+cvtZ/1gXAf9nEAH/dQ4A/4EOAP+MDgDxlRAA450RANaj&#10;GwDLoS8Gwp4+ErmZSh6wlFQrqZBdNqKLZj+bh25HlYR2TpCAf1SLfohZhnuSXYF5nmF9eKtkeni8&#10;ZXl42WV4efRieXj2YHl3+F55dvlceXX6Wnl1+1p5dftaeXX7Wnl1+1p5dfta/1oVAf9pDgD/eAwA&#10;/4QMAO+QCwDdmgoA2aILANCmGADGpSwFvaI8ELSeSB2rmVIpo5VbNJyRYz6VjWtGj4lzTYmGfFOE&#10;hIVYf4GQXXp/m2F2fqhkc325ZXF+02VxfvJjcn32YHN79150evlcdHn6W3V5+1p1eftadXn7WnV5&#10;+1p1efta/10TAf9sDQD/ewsA9ogJANyTBgDVnQkA0aUKAMqqFQDBqSoEt6Y6D66iRhumnlAonppZ&#10;M5aWYTyPk2lEiY9xTIONeVJ9ioNXeIiNXHOGmWBvhKZjbIS3ZGqEz2RqhPBibIL2YG2A915vf/lc&#10;b336W3B8+1pwfPtacHz7WnB8+1pwfPta/18RAf9vCgD/fggA44wDANaXBQDPoAcAyqgIAMSuEwC7&#10;rScDsqs3DamnRBmgpE4mmKBXMZGcXzqKmWdDg5ZvSn2Td1B3kYBWco+KWm2Nll5oi6NhZYu0Y2OL&#10;zGNji+5hZYn3X2eG+F5phPlcaoL6WmuB+1prgftaa4H7WmuB+1prgfta/2IQAP9yBwD4ggMA248C&#10;AM+aBQDJowYAw6wGAL2yEAC1siQCrLA1C6OtQhebqkwjkqZVLoqjXTiDoGVAfZ1sR3abdE1wmX1T&#10;a5aIWGaVlFxilKFfX5OyYF2TyWBdk+1fXpD4XmGM+VxjivpbZIf7WmWG+1llhvtZZYb7WWWG+1ll&#10;hvtZ/2YNAP93AwDjhwAA05MBAMqeBADCpwQAu68EALW2DQCutyECpbYyCZ2zPxWUsEogjK1TK4Sq&#10;WzR9qGM8dqVqQ3CjckpqoXtPZaCGVGCekVhbnZ9bWJ2wXVadx11WnetcV5r6W1qV+lpckftZXo78&#10;WF+N/FdfjfxXX438V1+N/FdfjfxX/2oKAP98AADcjAAAzZgAAMOjAwC6qgIAs7MBAKy8CgCmvR0B&#10;nrwvBpa6PBGNuEcchbVQJ32zWTB2sWA4b69oP2mtcEVjq3lKXqqET1qpkFJVqJ5VUqevV1GoxldQ&#10;p+pXUKX8V1Of/VdVmv1WV5b+VliV/lVYlf5VWJX+VViV/lVYlf5V/28EAOaCAADSkQAAxp0AALum&#10;AQCyrgAAqrcBAKLCBQCcxBgAlcMqBI3COQ2FwEQYfb5OIXW8Vipuul4yaLlmOGK3bj5dtnhDWLWC&#10;R1S0j0tQtJ1OTbOuUEu0xVBLs+pQSrH/UUyr/1JOpf9SUKH/UlGe/1FRnv9RUZ7/UVGe/1FRnv9R&#10;/3YAAN2JAADKlwAAvqIAALOqAACpswAAoLwCAJjGBgCRzBIAi8wlAoTLNAl8yUASdchKG23HUyNn&#10;xVwqYcRkMFzDbTZXwnY6U8KBP0/BjkJLwZ1FSMGuRkfBxUZHwepGRL7/SUW5/0pHs/9LSa3/TEqr&#10;/0xKq/9MSqv/TEqr/0xKq/9M6X8AANGQAADCngAAtacAAKqvAACguAAAlsECAIzLBwCE1Q0AgNUe&#10;AXnVLgVy1DwMbNNHFGXSUBtf0VkhWtFiJ1XQayxR0HUwTc+BNEnPjjdGz505RNCuO0LQxjtD0Oo6&#10;QM39Pj7L/0BAw/9CQb3/Q0K5/0RCuf9EQrn/REK5/0RCuf9E3YgAAMeYAAC4owAAq6sAAKC0AACV&#10;vgAAi8gDAIDRBwB44Q0AdOEdAW7hKwNo4DcIYeBCDlzgTRRX4FYZU+BfHU/gaSJL4HMlR+B+KETg&#10;iytC4JotP+GrLz7iwS8+4uUvPN/6MTne/zQ52f82OtD/ODvM/zk7zP85O8z/OTvM/zk7zP85zZIA&#10;ALygAACtqAAAobEAAJW7AACJxQAAfs8CAHTaBgBu6xEAaOseAWLrKgNd7DUGV+w/C1LsSA9N7FET&#10;Su1aFkbtYxlD7W0cQO14Hj3uhSE67pMjOO+jJDbwtiY18dImNO/zJjTs/yYy6/8oMuf/KzPk/ywz&#10;5P8sM+T/LDPk/ywz5P8swZwAALCmAACjrgAAlrgAAInDAAB9zQAAcdgAAGfmBgBi9hEAXPcdAVf3&#10;JwJS9zEETfg6Bkj5QglE+UsLQfpUDj76XBA7+2USOPtvFDX7exYy/IkYMP2YGS79qhss/r8cK//j&#10;HSr8+h0q+v8dKvf/HCr3/x0q9/8dKvf/HSr3/x0q9/8ds6MAAKSrAACXtgAAicEAAHvLAABv1gAA&#10;Y98AAFv1BgBV/xAAUP8ZAUv/IwJG/ywDQv80BD7/PAU6/0MGN/9LBzT/Uwgx/1sJLv9kCiv/bwwo&#10;/3wNJv+LDiT/nBAi/64RIf/FEiD/6RMf//wTHv//Ex7//xMe//8THv//Ex7//xMe//8TpqkAAJiz&#10;AACKvwAAe8oAAG7VAABg3wAAVOcAAE7/BABJ/w4AQ/8UAD//HQE6/yUCNv8sAjL/MwMv/zoDK/9B&#10;BCj/SAQl/08FIv9XBSD/YAYd/2wHGv95Bxj/iggW/5sIFf+tCRT/wwkT/+MJE//4CRP//woT//8K&#10;E///ChP//woT//8KmrEAAIu9AAB8yAAAbdQAAF/gAABR5gAAR/UAAEH/AAA8/wkAN/8QADL/FQEu&#10;/x0BKv8jASb/KQEi/y8CH/81Ahz/OwIZ/0IDFv9JAxP/UQMR/1oDD/9mBA3/dAQL/4UECv+WBQn/&#10;qAUI/7kFB//QBQf/4wUH/+MFB//jBQf/4wUH/+MFjboAAH3HAABt0wAAX+AAAFDnAABC7QAAOv8A&#10;ADX/AAAv/wIAKv8KACb/DwAi/xQAHv8aARr/HwEW/yMBE/8oARD/LQEO/zMBDP85Agr/QQIH/0kC&#10;A/9TAgD/XgIA/2wCAP98AwD/jQMA/50DAP+sAwD/tQMA/7UDAP+1AwD/tQMA/7UD/zknAv8zMgL/&#10;NTQD/zg2A/84OwT/NkMF/zNOB/8xWwn/L2gN/y12Ef8rhBT/KZEW/ymbGP8opBn/KK0a/yi1G/8n&#10;vhz/J8gc/yfUHf8n5B3/J+8e/yf5Hv8n/x7/J/8e/yf/Hf8o/x3/K/8e/y3/H/wv/x/8L/8f/C//&#10;H/wv/x/8L/8f/zonAv80MQL/ODED/zs0A/87OQT/OkEF/zdLB/81WAr/M2UO/zFzEv8vgRX/LY4X&#10;/y2YGf8soRv/LKoc/yuyHf8rux7/K8Qf/yvQH/8q4SD/Ku0g/yr3IP8q/yD/K/8g/yv/H/8s/x//&#10;L/8h/DH/Ivcz/yL3M/8i9zP/Ivcz/yL3M/8i/zsmAv81MAL/Oy8C/z4xA/8/NgT/Pj0F/zxIB/87&#10;VQv/OWIP/zdvE/81fRf/M4oZ/zKVG/8xnh3/MKce/zCvH/8wtyD/L8Ah/y/LIv8v3CL/L+oj/y/1&#10;I/8v/iP/L/8i/zD/Iv8w/yP7M/8l9TX/JfA3/ybwN/8m8Df/JvA3/ybwN/8m/zwmAv85LQL/PywC&#10;/0MtA/9EMgT/QzkF/0NFB/9CUgv/QF8Q/z5rFf87eBj/OYUb/zeQHv83miD/NqMh/zWrIv81syP/&#10;NLwk/zTGJf801CX/NOYm/zTxJv80+yb/Nf8l/jX/Jvo2/yjzOP8p7Dr/KeY8/yrmPP8q5jz/KuY8&#10;/yrmPP8q/z0lAv89KgL/QygC/0cpA/9JLQT/SjYF/0pBB/9JTQz/R1oR/0VnFv9CdBr/QIAd/z6M&#10;IP89lSL/PJ4k/zumJv87rif/Orco/zrBKP86zSn/OuEp/jruKfs6+Sn3O/8p9jr/K/A7/y3oPf8u&#10;4T//LttB/y7bQf8u20H/LttB/y7bQf8u/z4lAv9BJgL/SCQC/0wlAv9PKQP/UjMF/1E+B/9RSQz/&#10;T1YS/0xiF/9Kbxz/R3sg/0WGI/9DkSX/Qpon/0GiKf9Bqir9QLIr/EC8LPs/yC34P9st9EDrLfBA&#10;9y3tQP8v6z//MeRB/zLbQ/8z0UT/M8tG/zPLRv8zy0b/M8tG/zPLRv8z/0AkAv9FIwL/TCAC/1Ih&#10;Av9WJgP/WS8E/1k6B/9ZRgz/VlES/1RdGP9Rah3+TnUh/EyBJflKiyj3SZUr9UedLPNHpi7yRq4v&#10;8EW4MO9FxDHtRdMx6EboMeVG9jLiRf8130T/NtNH/zfKSP84xEr/OL9L/ze/S/83v0v/N79L/ze/&#10;S/83/0EjAf9JHwH/URwB/1ccAv9cIwL/YCwD/2A2Bv9gQQv/Xk0R/VtYGPhYZB30VXAj8VN8J+5Q&#10;hivrT5Au6U2ZMOdMoTLlTKoz40u0NOJLwDXgS88120vmNtVK9DjRSv86zkr/PMRM/zy9Tf88uE//&#10;PLRP/zu0T/87tE//O7RP/zu0T/87/0IiAf9MHAH/VRgB/1wZAf9jIAL/ZigD/2gyBf9oPQn6ZkgQ&#10;9GNTF+5gXx3qXWsj5lp2KOJXgS3fVYsw3FOUM9lRnTbVUKY400+vOtBPuzvOTsk8y0/hPcdP8j7D&#10;T/9AwE//QbdR/0GxUv9ArVP/QKpU/z+qVP8/qlT/P6pU/z+qVP8//0YfAf9QGQH/WRUB/2IXAf9o&#10;HQH/bCQC/28uA/lvOAfxbkQO62tOFeVoWxzfZGcj2mBxKtRdey/QW4U0zFiOOMlXlzvHVaA9xFSp&#10;P8JTtEG/U8JCvVPWQ7lT7US2U/1Fs1T/RaxW/0SnV/9EpFj/Q6FY/0KhWP9CoVj/QqFY/0KhWP9C&#10;/0gdAf9TFgH/XRIB/2YUAf9tGQH/ciEB+3UpAvJ2MwXpdj4L4nNKEttvVxrSa2IjzWdsK8hkdjHE&#10;YX83wF6JO71ckj66W5pBt1mkRLVYrkayV7tHsFfNSK1Y6EiqWPpJp1n/SKFa/0idW/9Hm1z/Rplc&#10;/0WZXP9FmVz/RZlc/0WZXP9F/0saAf9XEwH/YRAA/2sSAP9yFgD/eBwB9XskAet9LQPifjkH2XtG&#10;ENB2UxrJcV4kw21oLL5qcTO6Z3s4tmSDPbJijEGvYJVFrF6fR6ldqUqmXLZLpFzHTKJc4k2fXfdM&#10;nF7/TJhf/0qVYP9Jk2D/SJFg/0eRYP9HkWD/R5Fg/0eRYP9H/04YAf9aEQH/ZA4A/28QAP92EwD8&#10;fRcA74EeAeSEJwLbhDQF0IFDD8h8TxnBeFoju3NkLLVwbTOxbHY6rWp/P6lniEOlZZFHomObSp9i&#10;pU2cYbFPmWDBUJdg3FCVYfNPk2L/TpBj/0yOZP9LjGT/Sotk/0iLZP9Ii2T/SItk/0iLZP9I/1AW&#10;Af9cEAD/aA0A/3IOAP96EAD2gRIA6YYXAN6KIAHSijAEyYZADsGCTRm6fVcjtHlhLK51ajSpcnI6&#10;pG97QKBshESdao1ImWiXTJVnoU+SZq1RkGW9Uo5l1FOMZvBRi2f/UIhn/06HaP9Mhmj/S4Vn/0mF&#10;Z/9JhWf/SYVn/0mFZ/9J/1IUAf9fDgD/awsA/3UMAPl+DQDwhQ4A44sQANaPGgDMji4Ew4s9DbuH&#10;Shi0g1UirX5eK6d7ZzOid286nXR4QJlygEWVb4lJkW2TTY1snlCKaqpTh2q5VIVqz1SEa+5Tg2z/&#10;UYJs/0+Ba/9NgGv/TIBr/0qAa/9KgGv/SoBr/0qAa/9K/1QSAf9hDAD/bgoA/XgJAOiCCADciQkA&#10;2I8LANCTFwDGkysDvpA7DLaMSBeuiFIhp4RcK6GAZDOcfG06l3l1QJJ3fUWOdYZKinKQToZxm1GC&#10;b6dUf2+2VX1vy1Z8b+tUfHD/Untw/1B7b/9Oe2//TXtu/0t7bv9Le27/S3tu/0t7bv9L/1cRAP9j&#10;CgD/cAcA8HwFANyFBQDUjAgA0JMJAMqWFADBlykDuZQ5C7GQRhapjVAgoolaKpyFYjKWgmo5kX9y&#10;P4x8ekWHeoNKg3iNTn92mFF7daRUeHSzVnZ0yFZ1dOhVdXX9U3V0/1F1c/9PdnL/TXZx/0x2cf9M&#10;dnH/THZx/0x2cf9M/1kQAP9mBwD/cwQA4X8BANaIBADPkAYAypYIAMSaEgC8myYCtJg3CayVRBSk&#10;kU4fnY5XKJaKYDGQh2g4i4RwP4aCeESBf4FJfX2LTXh7llF0eqJUcXmxVm95xVZueuZVbnr8U295&#10;/1Fwd/9PcXb/TXF1/0xxdf9McXX/THF1/0xxdf9M/1sOAP9pBAD2dwAA3YIAANCLAwDJkwUAxJkG&#10;AL6eEAC2nyQCrp00CKaaQROflkwdmJNVJ5GQXi+LjWU3hYptPYCIdUN7hX5IdoOITHKCk1BugKBT&#10;a3+uVWh/wlZnf+NVaID6U2l+/1FqfP9Pa3v/TWx5/0xsef9MbHn/TGx5/0xsef9M/14MAP9sAQDm&#10;egAA1oYAAMuPAgDElwQAvp0EALiiDgCxoyEBqaIyB6GfPxGZnEobkplTJYuWXC2Fk2M1f5FrO3qO&#10;c0F1jHxGcIqFS2uIkU9nh51SZIasVGKGv1VhhuFUYYb5UmOE/1Blgf9PZn//TWd+/0xnfv9MZ37/&#10;TGd+/0xnfv9M/2EKAP9vAADgfgAA0IkAAMaTAQC/mwMAuKECALGmCwCqqB4Bo6cvBZulPQ+UokgZ&#10;jJ9RIoWcWSt/mmEyeZhpOXSVcT9vk3lEapKDSGWQjkxhj5tPXo6qUluOvVJajt5SW434UFyL/09e&#10;iP9OYIX/TGGD/0thg/9LYYP/S2GD/0thg/9L/2QFAPV0AADaggAAy44AAMGXAAC4ngEAsaUAAKmr&#10;BwCjrRoAnKwsBJWrOgyNqEUWhqZPH3+kVyh5ol8vc6BmNW2ebjtonHdAY5qBRV+ZjElbmJlMV5eo&#10;TlWXu09Ul9xOVJb2TlWU/01YkP9MWY3/S1uK/0pbiv9KW4r/SluK/0pbiv9K/2gAAOV5AADRhwAA&#10;xZIAALucAACxogAAqakAAKGxAgCbsxUAlbMoAo6yNgmGsEISf65MG3isVCNyqlwqbKhkMWenbDZi&#10;pXU7XaR/QFmjikNVopdHUaGnSU+hukpOotlJTqD1SU6f/0lQmf9JUpb/SFSS/0dUkv9HVJL/R1SS&#10;/0dUkv9H/24AAN5/AADKjQAAvpgAALOgAACqpwAAoa4AAJe2AACRuhAAjLojAYW5MgZ+uD4Od7ZJ&#10;F3G1Uh5rs1olZbJiK2CxajBbsHM1V699OVOuiT1PrZZATK2lQkqtuUNJrthCSKv1Q0eq/0RJpf9E&#10;S6D/RE2c/0RNnP9ETZz/RE2c/0RNnP9E6nUAANKGAADDkwAAt50AAKykAACiqwAAmLMAAI67AQCF&#10;wQwAgcIdAHvCLQN1wToJb8BFEWm/TxhjvlceXr1fI1m8aChVu3EtUbt7ME26hzRKupU3R7qlOUW6&#10;uDpEutc5Q7j1O0K2/z1Cs/8+RK7/PkWp/z5Fqf8+Ran/PkWp/z5Fqf8+4H0AAMmNAAC7mgAArqIA&#10;AKOpAACYsQAAjrkAAITBAgB5yQcAdMsUAHDMJgFryzUFZctACmDKSxBbylQWV8ldGlLJZR9OyG8j&#10;S8h6JkfIhilEyJQsQsikLkDIuC8/ydcvP8f1MD3E/zM7w/81PL7/Nj24/zc9uP83Pbj/Nz24/zc9&#10;uP830YYAAMCVAACynwAApacAAJqvAACOtwAAg78AAHjHAwBuzwcAZdcNAGPYHQBg2C0CW9g6BFfY&#10;RglT2FANT9hZEUvXYhVH12wYRNd3G0HXhB4+2JMgPNijITvZtyI62tUiOtbyIzfU/yc20v8pNNH/&#10;KzbK/y02yv8tNsr/LTbK/y02yv8txZAAALadAACopQAAnK0AAI+2AACDvgAAd8cAAGzPAgBi1gcA&#10;WuQOAFjkHABU5CkBUOQ1A0zlPwVI5UkHReVTCkLmXA0/5mYPPOZxEjrnfhQ354wWNeecFzPorhky&#10;6cYZMujqGTHl/hkv5P8cLuT/Hi3i/yAt4v8gLeL/IC3i/yAt4v8gupoAAKqjAACdqwAAkLQAAIO9&#10;AAB3xgAAa88AAF/WAABU3gQAUfAQAE3wGwBK8CYBRvEwAkLyOgM+8kMEO/NLBTjzVAc29F0IM/Ro&#10;CTD1dAsu9YEMLPaRDir2og8o97cQJ/jWESf29BEm8/8RJvH/ESXx/xMl8f8TJfH/EyXx/xMl8f8T&#10;raEAAKCpAACSswAAhLwAAHbGAABpzwAAXdgAAFHfAABJ7gQARvwOAEL9FwA+/iEAO/4qATf/MwI0&#10;/zoCMP9CAy3/SgMr/1MEKP9cBSX/ZgUi/3MGIP+DBx//lAgd/6YIHP+8CBv/4gka//kJGv//CRn/&#10;/wkZ//8JGf//CRn//wkZ//8JoqcAAJOxAACFuwAAdsYAAGnQAABb2gAATuAAAEPlAAA++wEAOv8M&#10;ADb/EwAy/xsAL/8jACv/KgEo/zEBJP83ASH/PwIf/0YCHP9OAhn/WAMW/2MDE/9wAxL/gQQR/5ME&#10;EP+nBA//vQUO/+AFDv/2BQ7//wUO//8FDv//BQ7//wUO//8Fla8AAIa6AAB3xQAAaNAAAFrbAABM&#10;4QAAQOcAADfzAAAy/wAALv8HACr/DgAm/xMAI/8aAB//IAAb/yYAGP8rARX/MgES/zgBEP9AAQ7/&#10;SAEM/1IBCf9dAgb/awIE/30CAv+QAgH/owIA/7YCAP/NAwD/7AMA/+wDAP/sAwD/7AMA/+wDiLkA&#10;AHjEAABp0AAAW90AAEvjAAA+6QAAMu4AACv/AAAm/wAAIf8AAB3/CAAa/w0AFv8RABP/FgAQ/xoA&#10;Dv8fAAv/JAAJ/yoABv8wAAL/NwEA/0ABAP9KAQD/VgEA/2QBAP91AQD/iAEA/5oBAP+qAQD/uwEA&#10;/7sBAP+7AQD/uwEA/7sB/y8rAf8rMgL/LzEC/zA0Av8vOQP/K0ED/ydMBP8jWAX/IWYG/yB0B/8e&#10;ggn/Ho4L/x6YDP8eoQ3/HqkO/x6wD/8duA//HcEQ/x3LEP8d2xH/HegR/x3yEf8d/BH/Hv8R/x7/&#10;EP8e/xD/H/8R/x//Ev8h/xP/Iv8T/yL/E/8i/xP/Iv8T/y8rAf8uMAL/Mi8C/zMxAv8yNgP/Lz4D&#10;/ytJBf8pVgb/J2MH/yVxCP8kfgv/I4oM/yOVDv8ing//IqYQ/yKtEf8itRH/Ir0S/yLHEv8i1BP/&#10;IuUT/yLwE/8i+hP/Iv8T/yP/Ev8j/xL/I/8U/yT/Ff4m/xb8J/8W/Cf/Fvwn/xb8J/8W/zAqAf8x&#10;LQL/NSsC/zctAv82MgP/NDoD/zJFBf8vUgb/LWAH/yxtCv8qegz/KYYO/yiREP8omhH/KKIS/yeq&#10;E/8nsRT/J7kU/yfDFf8nzxX/J+EV/yftFf8n+BX/KP8V/yj/Ff8o/xb/J/8X/Cn/GPYr/xn0LP8Z&#10;9Cz/GfQs/xn0LP8Z/zEpAf80KQH/OSgC/zsqAv88LgL/OjYD/zlCBf83Twb/NVwI/zNpC/8xdg7/&#10;MIIQ/y+NEv8ulhT/Lp4V/y2mFv8trRb/LbUX/y2+GP8tyhj/LdwY/y3qGP8t9Rj9Lv8Y+i7/GPkt&#10;/xr5Lf8c8y//HO0x/x3qMv8d6jL/Heoy/x3qMv8d/zMpAf84JgH/PSQB/0AlAv9BKQL/QjMD/0E+&#10;Bf8/Sgb/PVcJ/ztkDP85cA//N30S/zaIFP81kRb/NZoX/zSiGf80qRn/M7Ea/zO6G/8zxRv9M9Mb&#10;+jPmG/c08xvzNf4b8TT/HfAz/x/uM/8g5zb/IeE3/yHeOP8h3jj/Id44/yHeOP8h/zUnAf89IgH/&#10;QiAB/0YgAf9IJQL/Si8D/0k6BP9HRgb/RVIJ/0NfDf9BaxH/P3cU/z2CF/48jBn8PJUa+zudHPk7&#10;pR34Oq0e9jq2HvU6wB/zOs4f8DrjH+s78R/oOv0h5jr/I+Q6/yXhOv8l2Dz/JtA9/ybNPv8mzT7/&#10;Js0+/ybNPv8m/zkkAf9BHgH/RxsB/0sbAf9PIgH/USsC/1E2BP9PQQb/TE0J/0taDvxJZhL4R3IW&#10;9UV9GfNDhxvxQpEd70KZH+1BoSDsQakh6kCyIuhAvCLnQMoj5EHfI+BB7yTcQPwn2ED/KdQ//yrP&#10;QP8qx0L/KsJD/yrAQ/8qwEP/KsBD/yrAQ/8q/zwgAf9FGgH/SxcB/1EXAf9WHwH/WCcC/1gxA/9X&#10;PAX8VUgJ9lJUDvJQYRPuTm0X6kx4G+dKgh7lSYwg4kiVIuBHnSTeR6Ul3EauJtpFuSfYRcYo1EXc&#10;Kc9G7irLRfstyEX/LsVF/y/ARv8vukj/L7VJ/y60Sf8utEn/LrRJ/y60Sf8u/0AdAf9JFgH/UBMB&#10;/1YUAP9cGwH/XyMB/2AsAvpfNwTzXUII7VpPDedYXBPiVmgY3lNyHNpRfSDWT4Yk0k6PJ9BNmCnN&#10;TKAry0upLclKsy7HSr8vxUrQMMJL6DC9S/gyukr/M7hL/zOzTP8zrk3/M6pO/zKpTv8yqU7/MqlO&#10;/zKpTv8y/0MaAf9MEwD/VBAA/1wSAP9hFwD/ZR4B+2YnAfJmMQPqZT0G42NKC9xgVxLVXWIZ0Fpt&#10;H8xXdyPIVYAnxVSJK8JSki7AUZowvlCjMrtPrTS5T7k1t0/INrRP4jaxT/Q3rlD/OKxQ/zinUf83&#10;o1L/NqBT/zWfU/81n1P/NZ9T/zWfU/81/0YXAf9QEQD/WA0A/2AQAP9mEwD/ahkA9GwhAeptKwLh&#10;bDcE2WpFCtBnUhLKY14axWBoIMFecia9XHsqulqELrdYjDG0V5U0sVWeNq9UqDitVLM6qlPCO6hT&#10;2julVPA8olX/PKFV/zudVv86mlf/OZdX/ziXV/83l1f/N5dX/zeXV/83/0kUAP9TDgD/XAwA/2UN&#10;AP9rDwD6bxMA7HIZAOJ0IwHYczIDznFCCcdtTxLBaloau2dkIbdkbSezYnYsr19/MKxehzSpXJA3&#10;p1uZOqRZozyhWa4+n1i9P51Y0UCaWew/mFn+P5da/z6UW/88kVv/O49b/zqPW/86j1v/Oo9b/zqP&#10;W/86/0wSAP9WDQD/YAkA/2gKAPpvDADzcw4A5XcRANp5GwDPeS4Cx3c+Cb90SxG5cFYas21gIa9q&#10;aSiqZ3Itp2V6MqNjgzagYYw5nWCVPJpenz+XXapBlV24QpNdy0OQXehDj178QY5f/0CLX/8+il//&#10;PYhf/zyIX/87iF//O4hf/zuIX/87/04RAP9YCgD/YwcA+mwGAOdzBgDdeAgA2nsLANF+FwDIfisC&#10;wHw7CLl5SBGydlMZrHJdIadvZiijbW4un2p3M5tofzeYZog7lWWRPpFjm0GOYqdDjGG0RYlhx0WI&#10;YuVFhmL6Q4Zj/0KEY/9Ag2P/PoJj/z2CY/88gmP/PIJj/zyCY/88/1APAP9bBwD/ZgMA7G8CANx2&#10;AwDUfAcA0YAJAMqCFADCgygCuoE5B7N+RhCse1EZpndaIaF0YyiccmsumG9zM5RtfDeRa4Q7jWqO&#10;P4pomEKGZ6NEhGaxRoFmw0d/ZuFHf2f4RX5o/0N+aP9BfWf/P3xn/z58Z/89fGf/PXxn/z18Z/89&#10;/1IOAP9dAwD9aQAA4XIAANZ6AgDOfwUAyoMIAMWGEgC8hyYBtYY2Bq6DQw+ngE4YoXxYIJt5YCeW&#10;d2ktknRwM45yeTeKcIE8hm6LP4NtlUN/bKFFfGuuR3prv0h4a91IeGz2Rnhs/0R3bP9Cd2v/QHdq&#10;/z93av8+d2r/Pndq/z53av8+/1QMAP9fAADybAAA3XYAANB9AgDJgwQAxIcGAL+KEAC3jCMBsIo0&#10;BamIQQ6ihUwXnIFVH5Z/XiaRfGYtjHluMoh3djeEdX87gHSIP3xykkN4cZ5GdXCsSHNvvUlxcNlJ&#10;cXD0R3Fx/0RycP9Ccm//QXJu/z9ybv8+cm7/PnJu/z5ybv8+/1YKAP9iAADmbwAA13kAAMyBAQDF&#10;hwMAv4sEALmODgCykCABq48xBaSMPw2dikoWlodTHpGEXCWLgWQshn9rMYJ9czZ+e3w7enmGP3Z3&#10;kEJydpxFb3WpSGx1uklrddRJa3XyR2t1/0Vsdf9DbXP/QW1y/z9tcv8/bXL/P21y/z9tcv8//1kH&#10;AP9lAADicgAA0XwAAMeEAADAigIAuY8CALOSDACslB0AppMvBJ6RPAuYj0gUkYxRHIuJWiSGh2Iq&#10;gYVpMHyCcTV4gXo6dH+DPnB9jkJsfJpFaXunR2Z6uEhke9BIZHvwR2V7/0Rmev9DZ3j/QWh2/z9o&#10;dv8/aHb/P2h2/z9odv8//1sEAPdpAADddgAAzYAAAMOIAAC7jgAAtJMBAK2XCQCnmBoAoJgsA5mW&#10;OgqSlEUSjJJPGoaPVyKAjV8oe4tnLnaJbzNyh3c4bYWBPGmEi0BmgpdDYoGlRmCBtkdegc1HXoHv&#10;Rl+B/0Rgf/9CYX3/QWJ7/z9jev8/Y3r/P2N6/z9jev8//14AAOltAADWeQAAyIQAAL6MAAC2kwAA&#10;rpcAAKabBACgnRcAmp0pApOcNwiMmkMQhphNGICWVR96lF0mdZJlLHCQbDFsjnU2Z41+OmOLiT5f&#10;ipVBXImjRFqJtEVYictFWIjtRFiI/0NZhv9BW4P/QF2B/z5dgP8+XYD/Pl2A/z5dgP8+/2IAAORx&#10;AADPfgAAw4gAALmRAACwlwAAp5sAAJ6hAACYoxMAk6MlAY2iNAaGoUANgJ9KFXmdUxx0m1ojb5li&#10;KGqYai5mlnIyYZV8N12UhjpZkpM+VpKhQFORskFSkslCUpHrQVKQ/0BSj/8/VYv/PlaI/z1Xh/89&#10;V4f/PVeH/z1Xh/89+WcAAN12AADJgwAAvY0AALOVAACpmwAAoKAAAJanAACPqQ8Ai6ohAYWpMAR/&#10;qDwKeKdHEnOlUBhto1geaKJgJGShZylfoHAuW555MledhDZTnJE5UJyfO06bsD1MnMc9TJvqPEyZ&#10;/zxMmP88TZX/PE+R/ztQj/87UI//O1CP/ztQj/87620AANN8AADDiQAAt5MAAKyaAACinwAAmaUA&#10;AI6rAACFsAsAgbEbAHyxKwJ3sDgHca9DDWuuTRRmrVUZYaxdHl2rZSNZqm4nVal3K1Gogi9Np48y&#10;SqeeNUinrzZHp8Y2RqbpNkWk/jdFo/83RqD/N0ic/zdJmv83SZr/N0ma/zdJmv834nQAAMqDAAC8&#10;jwAAsJgAAKWeAACbpAAAkKsAAIWxAAB6uAQAdrkUAHK5JQFtuTMEaLg/CGO4SQ5et1ITWrZaGFa2&#10;YhxStWsgTrR1JEu0gCdIs44qRbOdLEKzri1Bs8UuQbPpLUCw/i8/r/8xPq3/MkCo/zJBpv8yQab/&#10;MkGm/zJBpv8y1XwAAMKKAAC1lgAAqJ0AAJ2jAACSqgAAh7EAAHy3AABwvgMAaMIOAGbDHQBjwy0B&#10;XsM5BFrDRAhWwk4MUsJXEE/BXxRLwWkXSMFzGkXAfh1CwIwgP8CbIj3ArSM8wcQjPMDpIzq+/iY4&#10;vP8oN7v/KTi4/yo4tv8rOLb/Kzi2/ys4tv8ryYUAALmTAACsnAAAoKIAAJSqAACIsQAAfLgAAHG+&#10;AABmxQMAW8sIAFfNEwBWziMAU84yAVDOPgNNz0gFSc9SCEbPWwtDz2UOQM9vED7PexM7z4kVOc+Z&#10;FzfPqxg20MMYNs/oGDTN+xsyy/8dMcr/HzDJ/yEvyP8hL8j/IS/I/yEvyP8hvo8AAK+aAACioQAA&#10;lqkAAIqwAAB9uAAAcb8AAGbGAABbzAIAUNIHAEfaDABG3BgARdwnAETdNQFB3UACP95LAz3eVQQ6&#10;318GON9pBzXfdgkz4IQLMeCUDC/hpg0u4bwOLeLgDi3e+A8r3f8SKtz/FCna/xYo2v8WKNr/Fija&#10;/xYo2v8Ws5gAAKWgAACZpwAAi7AAAH64AABxwAAAZcgAAFnOAABO0wAARNsEAD/pDQA96RcAO+oj&#10;ADnqLgA26zgBNOtCATHsSwIv7VUDLe1fAyruawQo7ngFJu+IBiXvmgcj8K4HIvHIByLw7Qch7P8H&#10;Iev/CCDr/wof6v8LH+r/Cx/q/wsf6v8LqJ8AAJumAACNrwAAf7gAAHHBAABkygAAWNAAAEzWAABB&#10;3QAAOOQAADX2DAAz9xQAMPceAC74JwAr+TAAKPk4ASb6QAEj+0kBIftSAR78XQIc/WkCGv15Axj+&#10;iwMX/54DFf+zBBT/0wQU/vQEE/z/AxP6/wMT+f8DE/n/AxP5/wMT+f8DnaUAAI+uAACAuAAAcsIA&#10;AGTLAABW0wAASdoAAD7fAAA05AAALvQAACv/CgAo/xAAJf8XACL/HwAf/yYAHP8tABn/NAAX/zwA&#10;FP9EARL/TgEQ/1kBDv9nAQz/dwEL/4oCCv+fAgn/tQII/9UCB//0Agf//wIH//8CB///Agf//wIH&#10;//8Cka0AAIK4AABzwgAAZMwAAFbVAABI3QAAO+IAADDnAAAn7gAAI/8AACD/BAAc/wwAGf8RABb/&#10;FgAT/xsAEf8hAA7/JwAN/y4ACv82AAf/PgAE/0gAAP9UAAD/YgEA/3MBAP+HAQD/nQEA/7IBAP/K&#10;AQD/6gEA//MBAP/zAQD/8wEA//MBhLcAAHTBAABlzAAAVtgAAEffAAA55QAALeoAACPuAAAc/QAA&#10;GP8AABX/AAAR/wQAD/8LAA3/DgAJ/xEABv8VAAP/GgAA/yAAAP8mAAD/LgAA/zcAAP9BAAD/TQAA&#10;/1wAAP9tAAD/ggAA/5YAAP+oAAD/ugAA/8MAAP/DAAD/wwAA/8MA/yQvAf8lLwH/KC8B/ycxAf8k&#10;NgL/ID4C/xpJA/8XVgP/FWQD/xNyBP8SfwT/EooE/xKUBP8SnQX/EqQF/xKsBv8Sswb/EroG/xLD&#10;Bv8Tzgf/E98H/xPrB/8T9gf/E/8H/xP/Bv8T/wb/FP8H/xT/CP8T/wj/Ff8J/xX/Cf8V/wn/Ff8J&#10;/yUuAf8pLQH/KywB/ysuAf8pMwL/JDsC/x9GA/8dUwP/G2EE/xluBP8XewT/F4cF/xeRBf8Xmgb/&#10;F6EG/xepB/8XsAf/F7cI/xfACP8Yygj/GNsI/xjoCP8Y9Aj/GP0I/xn/CP8Z/wj/Gf8J/xn/Cv8Y&#10;/wv/Gv8L/xr/C/8a/wv/Gv8L/yYtAf8sKQH/LigB/y8qAf8tLwL/KTcC/ydDA/8kUAP/Il0E/yBq&#10;Bf8edwX/HoMG/x6NB/8elgf/Hp4I/x6lCf8erAn/HrMJ/x68Cv8exgr/HtMK/x7lCv8e8Qr/H/wK&#10;/h//Cv0f/wv8H/8M/B7/Dfwf/w73If8O9yH/Dvch/w73If8O/yoqAf8vJgH/MiQB/zMlAf8yKgH/&#10;MTQC/y8/A/8tTAP/KlkE/yhmBf8mcgb/JX4H/yWJCP8lkgn/JZoK/yWhC/8lqAv/JLAM/yS4DP8l&#10;wQz/Jc4N/yXhDfwl7w35JvoM9ib/DfUm/w/0Jf8Q9CX/EfIm/xLtJ/8S7Sf/Eu0n/xLtJ/8S/y4m&#10;Af80IgH/NyAB/zkhAf84JQH/OS8C/zg7Av81RwP/M1QF/zFhBv8vbQf/LnkJ/y2ECv8tjQz/LJYN&#10;/yydDf8spQ79LKwP/Cy0D/ssvQ/5LMkQ9izdEPMt7A/vLfgP7S3/Euss/xTqLP8V6Sz/FuUt/xbg&#10;Lv8W4C7/FuAu/xbgLv8W/zIjAf84HQH/PBsB/z4bAf9AIgH/QSsB/0A2Av8+QgP/PE8F/zlcBv84&#10;aAj9NnML+zV+DPg1iA73NJEP9TSZEPM0oBHyM6gS8DOwEu8zuRPuM8UT6zTXE+c06hLjNPcU4TT/&#10;F94z/xncM/8a2zP/GtQ0/xrONf8azjX/Gs41/xrONf8a/zYfAf88GQH/QRYA/0QWAP9HHgH/SScB&#10;/0gyAv9GPQP/REkF+kJWB/ZAYgnyP24M7z15D+08gxDqPIwS6DuUE+c7nBTlO6QV4zqtFeI6thbg&#10;O8IW3zvSFto76BfUOvYa0Dr/HM06/x7LOv8eyjr/H8Q7/x/APP8ewDz/HsA8/x7APP8e/zkbAf9A&#10;FQD/RREA/0oTAP9OGQD/UCIB/1AsAf1ONwL2S0ME8ElQB+tIXQrnRmkN40V0EOBEfhPdQ4cV20KQ&#10;F9hBmBjVQKAZ00CpG9FAshzPQL0dzUDMHcpB5B7GQPQgwkD/Ir9A/yO9QP8ju0D/I7ZB/yOzQv8i&#10;s0L/IrNC/yKzQv8i/z0XAP9EEQD/Sg4A/1AQAP9UFQD/Vh0A/VYmAfNVMQHrUz0D5VJLBt9QWAra&#10;TmMO1ExuE9BKeBbNSYEZy0iKG8hHkh3GR5ofxEajIcJGrCLARbcjvkXFJLxF3CS4RvAltUb/J7JG&#10;/yewRv8nrkb/J6pH/yanSP8mp0j/JqdI/yanSP8m/0AUAP9IDgD/TgsA/1UOAP9ZEQD/XBYA9F0f&#10;AOpcKgHiWzcC2lpGBdJXUwvMVV4QyFNoFcRRchnBUHscvk+EH7xNjCK5TZUkt0ydJrVLpyezS7Ep&#10;sUq/Kq9K0SqsS+srqUv8LKZL/yylTP8ro0z/Kp9N/yqdTf8pnU3/KZ1N/ymdTf8p/0MRAP9LDAD/&#10;UwgA/1oLAP9eDQD5YBAA62EWAOFiIQDWYjEBzmFBBcdfTgvCXFkRvVpkF7lYbRu2VnYfs1V+IrBT&#10;hyWuUo8oq1GYKqlQoiynUKwtpU+5L6NPyy+gUOYvnlD5MJxQ/y+aUf8umFH/LZZS/yyUUv8rlFL/&#10;K5RS/yuUUv8r/0YQAP9OCQD/VgUA/l4GAO9iBwDnZQoA5GYOANZnGQDNaC0BxWc9Bb9lSgu5Y1US&#10;tGBfF7BeaRysXHEhqVp6JKZZgiikWIsroVaULZ9VnS+cVagxmlS0M5hUxTOWVOE0k1X2M5JV/zKR&#10;Vv8xj1b/MI1W/y6MV/8tjFf/LYxX/y2MV/8t/0kOAP9RBQD/WgEA7mIAAN9nAwDYagYA1WsKAM1t&#10;FQDFbikBvm05BLdrRwuxaFIRrGZcGKhkZR2kYm0ioWB1Jp5efimbXYYtmFyPL5VamTKTWaQ0kFmw&#10;No5ZwDaMWds3ilnzNola/zSIW/8zh1v/MYZb/zCFW/8vhVv/L4Vb/y+FW/8v/0sMAP9UAAD7XgAA&#10;4mUAANhrAQDPbgUAzHAIAMZyEgC+cyYBt3M2BLFwRAqrbk8RpmtZGKFpYR2dZ2oimWVyJ5ZjeiqT&#10;YoMukGCMMY1flTSKXqA2h16tOIVdvDmDXdQ5gl7wOIFf/zaAX/80gF//M39f/zF+X/8wfl//MH5f&#10;/zB+X/8w/00JAP9WAADuYQAA3WkAANFvAADKcwMAxXUGAMB2EAC4eCMAsXgzA6t2QQmlc0wQn3BW&#10;F5tuXx2WbGcik2pvJ49odyuMZ38viWWIMoVkkjWCY503gGKqOX1iuTp7Ys87emLuOXpj/zh6Y/82&#10;eWP/NHlj/zJ5Yv8xeWL/MXli/zF5Yv8x/08HAP9ZAADmZAAA12wAAMxzAADEdwIAv3kEALl6DgCy&#10;fCAArHwxA6V6PgmfeEoQmnVTF5VzXB2RcWQijW9sJ4ltdCuFbHwvgmqFMn9pjzV8aJs4eWenOnZm&#10;tjt0Zsw8c2frO3Nn/zhzaP82c2j/NXNn/zNzZv8yc2b/MnNm/zJzZv8y/1EEAP9cAADiZwAA0nAA&#10;AMd2AADAegAAun0CALR/DACtgR0Ap4EuAqB/PAiafUcPlXpRFpB4WhyLdmIhh3RpJoNycSt/cXov&#10;fG+DMnhujTV1bZg4cmylO3BrtDxua8k8bWvpO21s/jltbP83bmz/NW5r/zRuav8ybmr/Mm5q/zJu&#10;av8y/1MAAPRfAADeagAAzXMAAMN6AAC7fgAAtYEAAK6DCQCohRoAooUrApuEOgeVgkUOkH9PFYp9&#10;WBuGe18ggXlnJX13byp6dncudnSAMnNzizVvcpY4bHGjOmlwsjxocMY8Z3DnO2dx/Dlocf83aHD/&#10;NWlv/zRpbv8zaW7/M2lu/zNpbv8z/1YAAOtiAADYbgAAyXYAAL99AAC3ggAAsIUAAKiHBgCiiRcA&#10;nIopAZaJNwaQh0MMi4VNE4WCVRmAgF0ffH9lJHh9bSl0e3UtcHp+MW15iDRpd5Q3ZnahOmN2sDth&#10;dsQ8YXblO2F2+zlidv83Y3X/NWNz/zRkcv8zZHL/M2Ry/zNkcv8z/1gAAOZmAADScQAAxXoAALuB&#10;AACyhwAAq4oAAKKMAgCcjhQAl48mAZGONAWLjEALhYpKEYCIUxh7hlsddoVjInKDaidugnIraoB7&#10;L2d/hjNjfpE2YH2eOV18rjpbfME7W3zjOlt8+jhce/83XXv/NV55/zRfd/8zX3f/M193/zNfd/8z&#10;/lwAAOFqAADNdQAAwH4AALaGAACuiwAApY4AAJuRAACVkxEAkJQiAYuTMQOFkj0Jf5FID3qPURZ1&#10;jVkbcYxgIGyKaCVoiXApZId5LWGGgzFdhY80WoScNleDrDhVg785VYPhOFWC+TdWgv81VoH/NFh/&#10;/zNZff8yWX3/Mll9/zJZff8y72AAANtuAADHegAAu4MAALKLAACokAAAn5MAAJSWAACNmQ4AiZoe&#10;AISaLgJ+mToHeZdFDXSWThNvlVYYapNeHWaSZSFikW0mXo92KluOgS1XjY0wVIyaM1GMqjVPjL01&#10;T4zeNU+L9zRPiv8zUIn/MlGG/zFShP8xUoT/MVKE/zFShP8x6mUAANJzAADCfwAAtogAAKyQAACi&#10;lAAAmJgAAIycAACEnwoAgKAZAHyhKQF3oDYFcp9BCm2eSw9onVMUZJxbGWCbYx1cmmshWJl0JVWY&#10;filRl4osTpaYLkuWqDBKlrwxSZbcMEmU9jBJk/8wSZL/MEqQ/y9Ljf8vS43/L0uN/y9Ljf8v4msA&#10;AMp5AAC8hQAAsY8AAKaUAACbmQAAkZ0AAIaiAAB6pgMAdqcTAHOoJABuqDIDaqg9BmWnRwthplAP&#10;XaVYFFmkYBhVo2gcUqNxH06ifCNLoYgmSKGWKEWgpipEoborQ6HaKkOf9StCnf8rQpz/LEKb/yxE&#10;l/8rRJf/K0SX/ytEl/8r13IAAMOAAAC2jAAAqpQAAJ+ZAACUngAAiaMAAH6oAABwrgAAarAOAGix&#10;HQBlsSwBYbE4A12wQwZZsEwKVa9UDlKvXRFOrmUVS65vGEiteRtFrYYeQqyVID+spSI+rbkjPa3Y&#10;Ij2r9SM8qf8lO6f/Jjum/yY7pP8mO6T/Jjuk/yY7pP8mzHoAALuIAACukgAAopkAAJeeAACMpAAA&#10;gKoAAHWvAABptAAAXrkGAFu6FABZuyQAVrsxAVO7PQNQu0cFTbtQB0q6WQpHumINRLpsEEG6dxM+&#10;uYQVPLmTFzm5oxg4ubcZN7rWGTe49Bo1tv8cNLT/HjOz/x8zsv8gM7L/IDOy/yAzsv8gwYMAALSR&#10;AACmmAAAm54AAI+lAACCqwAAdrEAAGu2AABfvAAAVMEDAEzFDQBLxRkAScYoAEjGNQBFx0ABQ8dK&#10;A0DHUwQ+x10GO8dnCDnHcwo3x4AMNMeQDTLHoQ4xyLUPMMjTDzDG9BAuxP8TLcL/FSzB/xYrwP8X&#10;K8D/FyvA/xcrwP8XuI0AAKqXAACengAAkaUAAISsAAB4sgAAa7kAAGC/AABUwwAASsgCAEDNBwA6&#10;0g4AOdIbADjTKAA30zUANtRAADTVSwEz1VUBMdZgAi/WbAMt13oEK9iLBSrYnQUo2bEGJ9rNBifX&#10;7wYm1P8JJdL/CyTR/wwj0P8NI9D/DSPQ/w0j0P8NrpYAAKCdAACUpAAAhqwAAHm0AABsuwAAYMIA&#10;AFTGAABIywAAPtAAADXVBAAt3QoALOETACviHwAp4yoAKOQ1ACfkPwAm5UoAJOZVACPmYQEh524B&#10;IOd+Ah7okAId6aQCG+m8Ahrq4gIa5vwCGeX/Axnk/wQY4/8FGOP/BRjj/wUY4/8Fo50AAJakAACI&#10;rAAAerUAAGy9AABfxAAAU8oAAEfOAAA80wAAMtoAACrfAAAl7gkAI/ARACHxGQAf8SIAHfIrABvz&#10;NAAZ9D4AF/RIABX1UgAT9l8AEvZuARH3gAEQ+JQBD/mqAQ75xgEO+e0BDfb/AQ30/wEN8/8BDfP/&#10;AQ3z/wEN8/8BmaMAAIusAAB8tQAAbb4AAF/GAABSzQAARdIAADnYAAAv3gAAJuIAAB/qAAAc+wYA&#10;Gf8OABf/EwAU/xoAEv8hABD/KAAO/zAADf85AAv/QwAJ/04ABv9cAAT/bAAC/4AAAf+WAAD/rQAA&#10;/8oAAP/wAAD//wAA//8AAP//AAD//wAA//8AjasAAH21AABuvwAAYMgAAFLQAABD1wAAN90AACvi&#10;AAAi5gAAGeoAABX5AAAS/wAAEP8IAA7/DgAM/xEACf8WAAb/HAAD/yIAAP8qAAD/MwAA/z0AAP9J&#10;AAD/VwAA/2kAAP9+AAD/lQAA/6wAAP/HAAD/6AAA//oAAP/6AAD/+gAA//oAgLUAAHC/AABhyQAA&#10;UtMAAEPbAAA14QAAKeYAAB7qAAAV7gAAEPgAAA7/AAAL/wAACP8AAAT/BgAA/woAAP8OAAD/EQAA&#10;/xUAAP8bAAD/IwAA/ysAAP82AAD/QwAA/1MAAP9lAAD/egAA/5EAAP+mAAD/uAAA/88AAP/PAAD/&#10;zwAA/88A/xwvAf8gLAH/ISwB/x4uAf8aMwH/FDwB/w9GAf8NVAL/C2EC/wlvAv8JewL/CYYC/wmQ&#10;Av8JmQL/CaAC/wmnAv8JrQL/CbQC/wm8Af8JxQH/CdEC/wnjAv8J7wL/CfkB/wr/Af8K/wH/Cv8C&#10;/wr/Av8K/wL/C/8D/wv/A/8L/wP/C/8D/x8tAf8jKQH/JCkB/yIrAf8eMAH/GDgB/xRDAf8RUAL/&#10;EF4C/w5rAv8OdwL/DoMC/w6NAv8OlQL/Dp0C/w6kAv8OqgL/DrEC/w65Av8OwQL/Ds0C/w7fAv8O&#10;7AL/DvgC/w7/Av8O/wL/D/8D/w//A/8P/wT/EP8E/xD/BP8Q/wT/EP8E/yMqAf8mJgH/KCUB/ycn&#10;Af8jKwH/HjMB/xtAAf8ZTQL/FloC/xRnAv8TcwL/E34C/xOJA/8TkQP/E5kD/xOgAv8TpwP/E64D&#10;/xO1A/8TvgP/E8kD/xPaA/8U6QP+FPYD+xT/A/kV/wP5Ff8E+BX/BfgV/wb4Ff8G+BX/BvgV/wb4&#10;Ff8G/yYmAf8qIgH/LCAA/ysiAf8oJgH/JzAB/yQ8Af8iSQL/H1UC/x1iAv8bbgP/G3oD/xqEA/8a&#10;jQP/GpUD/xqcBP8aowT/G6oE/xuyBP8bugT/G8UE/BvTBPkb5wT1HPQE8hz/BfEc/wbwHP8H7x3/&#10;CO8d/wnvHP8J7hz/Ce4c/wnuHP8J/yoiAf8uHQD/MBsA/zAcAP8wIgD/MCwB/y43Af8rRAL/KFEC&#10;/yZdA/8kaQP/I3UE/yN/BP4jiAT9I5EF+yOYBfojoAX4I6cG9yOuBvUjtwb0I8EG8iTPBu4k5Abq&#10;JfIG6CX+COYk/wrkJf8L4yX/DOMk/wziJP8M4ST/DeEk/w3hJP8N/y4eAP8zGAD/NRYA/zUVAP84&#10;HQD/OCcB/zczAf80PwH/MksC/y9YA/suZAT4LW8E9Sx6BfMsgwbxLIwG7yyUB+0snAjsLKMI6iyr&#10;COksswjnLL4J5izMCeIt4gjeLfEK2yz+DNYt/w7ULP8P0iz/ENEs/xDPLP8Qzi3/EM4t/xDOLf8Q&#10;/zIZAP83FAD/OhEA/zwSAP8/GQD/QCIA/z4tAf88OQH6OkUC9DhSA/A3XgTsNmoF6TV0BuY1fgjk&#10;NIcI4jSQCeA0mAreNJ8K3DOnC9ozsAzYM7sM1TPJDdI03w3ONPAPyjT9Esc0/xPFNP8UwzT/FcMz&#10;/xXANP8VvzT/FL80/xS/NP8U/zYVAP87EAD/Pg0A/0MPAP9GFAD/RhwA/0YmAPZEMgHvQj8B6UBM&#10;A+Q/WQTfPmQG2z1vCNg8eQrUPIIM0TuLDc87kw/NOpoQyzqiEck6qxLIOrUTxjrCE8Q61RTAO+sV&#10;vDr7F7k6/xi3Ov8Ztjr/GbU6/xiyO/8YsTv/GLE7/xixO/8Y/zkSAP8/DQD/QwkA/0gMAP9LEAD/&#10;TBUA9UwfAOtKKgDkSTcB3UlGAtVHUwTQRl8IzEVpC8lEcw3GQ3wQw0KEEsFCjBO/QZUVvUGdFrtA&#10;phe6QLAYuEC8GbZAzBqzQeYar0H3HK1B/x2rQf8dqUH/HKlB/xymQf8bpUH/G6VB/xulQf8b/z0Q&#10;AP9CCQD/SAUA/00IAP9QCwD5UQ8A61AVAOFPIADYUDEAz1BBAslPTgXETloJwExkDb1LbRC6SnYT&#10;t0l+FbVIhxezR48ZsUeXG69GoBytRqoeq0W2H6lFxh+nRuAgpEb0IKFG/yGfR/8gnkf/IJ5H/x+b&#10;R/8emkf/HppH/x6aR/8e/0ANAP9GBAD/TAAA+FICAOhVBADhVQgA4lUNANVVGQDMVywAxVc8Ar9W&#10;Sga6VVUKtlNfDrJSaBKvUHEVrE95GKpOgRqoTYodpUySH6NMnCChS6Yin0uxI51LwCSbS9glmUvw&#10;JZZM/ySVTP8klEz/I5NM/yKRTf8hkU3/IZFN/yGRTf8h/0IKAP9JAAD/UQAA5lcAAN1bAQDVXAUA&#10;0lsJAMtcFADDXigAvF44ArZdRgaxW1EKrVlbD6lYZBOmVmwXo1V0GqBUfR2eU4Ufm1KOIplRlySX&#10;UKEmlVCtJ5JQvCiRUNAojlDsKI1R/ieLUf8mi1H/JYpS/ySJUv8jiFL/I4hS/yOIUv8j/0UHAP9L&#10;AADwVQAA31sAANNgAADMYQMAyGEGAMNhEQC7ZCQAtWQ0Aq9jQgWqYU4KpV9XD6FdYBSeXGgYm1tw&#10;G5hZeB6VWIEhk1eKJJBWkyaOVZ4oi1WpKolUtyuHVMsrhVXpK4RV/CqDVv8og1b/J4JW/yWBVv8k&#10;gVb/JIFW/ySBVv8k/0cDAP9PAADnWAAA2WAAAM1kAADGZgEAwWYEALtmDgC0aSAArmkxAqhoPwWj&#10;ZkoKn2VUD5pjXRSXYWUYk2BtHJBedR+OXX0ii1yGJYhbkCiFWpoqg1mmLIBZtC1/WccufVnmLXxa&#10;+ix7Wv8qe1v/KHtb/yd7Wv8melr/JXpa/yV6Wv8l/0kAAPtSAADjXAAA0mMAAMdoAADAawAAumsC&#10;ALVrDQCubR0AqG4uAaNtPAWda0gKmWpRD5RoWhSQZmIYjWVqHIpjciCHYnojhGGDJoFgjCl+X5cr&#10;e16jLXlesS93XcQvdV7iL3Ve+S11X/8rdV//KXVf/yh1Xv8mdV7/JnVe/yZ1Xv8m/0sAAPBVAADe&#10;XwAAzWcAAMNsAAC7bwAAtXAAAK9vCgCocRoAo3IrAZ1yOQSYcEUJk25PDo9tWBSLa2AYh2lnHIRo&#10;byCBZ3cjfWaAJnpkiil3Y5QsdWOhLnJiry9wYsEwb2LfMG5j9y5vY/8sb2P/Km9j/yhvYv8nb2L/&#10;J29i/ydvYv8n/00AAOtYAADZYwAAyWoAAL9wAAC3cwAAsHQAAKl0BwCjdhcAnncoAZh2NwSTdUII&#10;jnNMDolxVROFcF0YgW5lHH5tbB97bHQjeGp9JnRphylxaJIsbmeeLmxnrDBqZ74xaWfcMGln9S5p&#10;Z/8saWf/Kmpn/ylqZv8oamb/J2pm/ydqZv8n/1AAAOdbAADTZgAAxW4AALtzAACzdwAAq3kAAKR4&#10;AwCdehQAmHslAZN7NAOOekAHiXhKDYR2UxKAdVsXfHNiG3hyah91cXIicm97Jm9uhSlsbZAsaWyc&#10;LmZsqjBkbLwxY2zZMGNs9C9jbP8tZGz/K2Rr/yllav8oZWr/KGVq/yhlav8o/VMAAONfAADOaQAA&#10;wXEAALd3AACvewAAp30AAJ59AACYfhEAk4AiAI6AMQKJfz4GhH1IDH98URF7elkWd3lgGnN3aB5v&#10;dnAhbHV4JWl0gihmc44rY3KaLmBxqC9ecbowXXHUMF1x8i5ecf8sXnD/K19w/ylgb/8oYG7/KGBu&#10;/yhgbv8o8VUAAN5iAADKbQAAvXUAALN7AACrgAAAooIAAJiBAACRgw8AjYUfAIiFLgKDhDsFfoNF&#10;CnqBTg91gFYUcX9eGG59ZhxqfG0gZ3t2I2N6gCdgeYsqXXiYLFp3pi5Yd7gvV3fRL1d38S5Ydv8s&#10;WHb/Kll1/yladP8oWnT/J1p0/ydadP8n7VkAANdmAADFcQAAuXoAAK+AAACmhAAAnYYAAJGHAACK&#10;iQwAhoobAIKLKwF9ijgEeIlCCHSITA1vh1QSbIVbFmiEYxpkg2seYYJ0IV2BfSRagIkoV3+WKlV+&#10;pCxSfrYtUX7OLVF97yxSff8rUnz/KVN7/yhUev8nVHr/J1R6/ydUev8n6F4AANBrAADAdgAAtH4A&#10;AKuFAAChiQAAl4sAAImNAACDjwgAfpAXAHuRJwF2kTQDcpA/Bm2PSQtpjlEPZY1ZE2KMYBdei2gb&#10;W4pxHleJeyFUiIYkUYeUJ0+GoilNhrQqS4bMKkuF7ilMhP8pTIP/KEyD/ydNgf8mToH/Jk6B/yZO&#10;gf8m4WMAAMlwAAC7ewAAsIQAAKaKAACbjgAAkZEAAISTAAB6lQIAdZcSAHKYIgBvmDACapc7BGaX&#10;RQhilk4MX5VWD1uUXRNYk2UXVZNuGlGSeB1OkYQgS5CRI0mQoSRHkLImRZDKJkWP7SVFjf8lRYz/&#10;JUaL/yRGiv8kRor/JEaK/yRGiv8k2GkAAMN2AAC1gQAAq4oAAJ+PAACVkwAAipYAAH6aAABwnQAA&#10;a58OAGifHABmoCoBYqA3Al+fQQVbn0oIWJ5SC1SeWg5RnWISTpxrFUucdRhIm4EaRZuPHUKanx9A&#10;mrAgP5rIID+Z6x8/mP8gPpb/IT6V/yE/lP8hP5T/IT+U/yE/lP8hzXAAALx9AACwiAAApI8AAJmU&#10;AACOmAAAg50AAHegAABppAAAYKcIAF2oFABbqSQAWakxAVapPAJTqUUEUKhOBk2oVwlKqF8MR6do&#10;DkSncxFBpn8UPqaNFjymnRc6pq8YOabHGDml6hg4o/8aN6H/Gzeg/xw3n/8cN5//HDef/xw3n/8c&#10;xHgAALWFAACpjwAAnZUAAJKaAACGnwAAeqMAAG6oAABirAAAVbAAAFCyDgBOshsATbMoAEuzNQBJ&#10;sz8BRrNJAkSzUgRBs1sGP7NkCDyzbwo6s3sMN7OKDjWymg8zs60QMrPFEDKy6RAxsP4SMK7/FC+t&#10;/xUvrP8WL6z/Fi+s/xYvrP8Wu4EAAK6OAAChlQAAlpoAAImgAAB9pgAAcasAAGWvAABZtAAATrcA&#10;AEO8BQBAvREAP70eAD6+KwA8vjYAO79BADm/SwE3v1QCNcBfAjPAagQxwHcFL8CGBi3AlwcrwKoI&#10;KsHCCCrA5wcpvf0KKLz/DCe6/w0nuf8OJ7n/Die5/w4nuf8OsowAAKWUAACZmgAAjaEAAH+nAABy&#10;rQAAZrMAAFq4AABPuwAARL8AADrEAgAwyQgALsoRAC3KHQAsyykAK8s1ACvMQAAqzUoAKM1WACfO&#10;YQAmzm8BJM5/ASPPkQIhz6UCINC9AiDP5AIfzfoDHsv/BB7K/wUdyf8GHcn/Bh3J/wYdyf8GqJQA&#10;AJyaAACQoQAAgqgAAHSvAABntgAAW7wAAE7AAABDwwAAOccAAC/MAAAn0AQAH9YKABvaEAAb2xoA&#10;GtsmABrcMQAZ3TwAGN1IABjeVQAX32IAFuByABXghQAU4ZoAE+KxABLjzwAS4PQAEt7/ARHd/wER&#10;2/8CEdv/AhHb/wIR2/8CnpoAAJKhAACEqQAAdrEAAGi4AABbvwAATsQAAELIAAA3zAAALdAAACTV&#10;AAAc2wAAFd8FABTpDgAS6hQAEesdABDrJgAO7DAADu06AA3uRgAL7lMACu9iAAnwdAAI8YkAB/Kg&#10;AAXyugAE8eQAAvH9AALv/wAD7f8AA+3/AAPt/wAD7f8AlaEAAIapAAB4sgAAaboAAFvCAABNyAAA&#10;QMwAADTRAAAq1gAAIdsAABngAAAS5AAAD/ABAA35CgAL+g8ACfsVAAf7HAAE/CQAAfwsAAD8NwAA&#10;/EIAAPxQAAD8YQAA/XUAAPyMAAD8pAAA/MEAAPzrAAD8/wAA/f8AAP3/AAD9/wAA/f8AiakAAHmy&#10;AABquwAAXMQAAE7MAAA/0QAAMtcAACfdAAAd4QAAFeUAAA7oAAAK8QAACP0AAAX/AwAB/wkAAP8O&#10;AAD/EgAA/xcAAP8fAAD/JwAA/zEAAP8+AAD/TQAA/18AAP91AAD/jQAA/6YAAP/CAAD/5wAA//wA&#10;AP//AAD//wAA//8AfLMAAGy8AABdxgAATs8AAD/WAAAx3QAAJeIAABrmAAAR6gAADO4AAAXyAAAA&#10;/wAAAP8AAAD/AAAA/wAAAP8FAAD/CgAA/w4AAP8SAAD/GAAA/yEAAP8rAAD/OQAA/0oAAP9dAAD/&#10;cwAA/4wAAP+kAAD/uQAA/9QAAP/eAAD/3gAA/94A/xgsAP8ZKQD/GSgA/xUrAP8QMAD/CzgB/wNE&#10;Af8AUQH/AF4B/wBsAf8AeAH/AIIB/wCMAf8AlAH/AJwA/wCiAP8AqAD/AK8A/wC2AP8AvgD/AMgA&#10;/wDXAP8A5wD/APMA/wD9AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/xspAP8dJgD/&#10;HCUA/xknAP8TLAD/DjQA/wtAAf8ITgH/BVsB/wNoAf8CdAH/An8B/wKIAf8CkQH/ApgB/wKfAf8B&#10;pQD/AawA/wGyAP8BugD/AcQA/wHRAP8A5AD/APEA/wD8APwB/wD8Av8A/AP/APwE/wH8Bf8B/AX/&#10;AfwF/wH8Bf8B/x8mAP8hIgD/ICEA/x4jAP8YJwD/EzAA/xE8Af8OSgH/DVcB/wtjAf8KbwH/CnoB&#10;/wqEAf8KjQH/CpQB/wqbAf8KogH/CqgB/wqvAf8KtwH/CsAA/wrMAP8K4AD7Cu8A9wr6APUL/wH1&#10;DP8B9A3/AfQN/wL0Df8C9A3/AvQN/wL0Df8C/yIiAP8kHQD/JBwA/yIdAP8eIgD/HCwA/xk4AP8W&#10;RQH/E1IB/xJeAf8QagH/EHUB/xB/Af8QiAH/EJAB/xCXAf8QngH/EKUB/RCsAfwQswH6EL0B+RHJ&#10;AfUR3QHxEe0B7hH5AewS/wLrE/8C6hP/A+kT/wPpE/8D6RP/A+kT/wPpE/8D/yYdAP8oGAD/KBYA&#10;/yYWAP8mHQD/JigA/yM0AP8gQAD/HU0B/xtZAf8ZZQH+GXAB/Bh6AfkYgwH3GIwB9hiTAfQYmgHz&#10;GKEB8RmoAfAZsALuGboC7RnGAuoa2QLmGusB4hv5AuAb/wPeHP8E3Rz/Bdwc/wXcHP8F2xz/Bdsc&#10;/wXbHP8F/yoZAP8tEwD/LREA/y0RAP8uGQD/LSIA/ywuAP8pOgD/JkcB+iRUAfYjYAHyImsB7yJ1&#10;Au0ifgLrIocC6SKPAucilgLlIp4C5CKlAuIirQLhI7cC3yPDAt0j1gLYJOoD0iT5Bc8l/wbNJf8H&#10;yyX/CMol/wjKJP8IyiT/CMok/wjKJP8I/y4UAP8xEAD/Mg0A/zQOAP81FAD/NRwA/zMnAPoxNADz&#10;L0EA7i1OAeksWgHlLGUC4ixwAt8reQLdK4ID2iuLA9grkgTVK5oE0yuiBNErqgXPK7MFzSu/Bsws&#10;zwbILecHxC33CcEt/wq/Lf8LvS3/DLwt/wy8LP8Muyz/DLss/wy7LP8M/zERAP81DAD/NgcA/zoL&#10;AP88EAD/OxUA+DkfAO83KwDnNjkA4TVHANw1VAHVNWAC0TVqA840cwTMNHwFyjSFBsg0jQfGM5QI&#10;xDOcCcIzpQnBM64KvzO5C70zyAu7NOELtzTzDbQ0/w+xNP8PsDT/EK80/xCuNP8PrjT/D640/w+u&#10;NP8P/zUOAP84BwD/PAIA/0AGAP9BCwD6QQ8A7T8WAOM8IgDaPTEA0j5BAMw+TwLIPloDxD1kBcE9&#10;bge/PHYIvDx+Cro7hwu4O48MtzuXDbU6nw6zOqkPsTq0EK86whGuOtkRqjvvEqc7/xOlO/8UpDv/&#10;E6M7/xOiO/8Tojv/EqI7/xKiO/8S/zgKAP88AAD/QQAA9UUAAOZGAgDhRQcA40INANVDGQDMRSwA&#10;xkc8AcFHSQK8RlUEuUVfBrVEaAmzQ3ELsEN5Da5CgQ+sQokQqkGREqhBmhOnQKQUpUCvFaNAvBah&#10;QNAWnkHqF5xB/BeaQf8XmEH/F5hB/xaXQf8Vl0H/FZdB/xWXQf8V/zsGAP8/AAD5RgAA5UsAANxO&#10;AADTTQQA0UoJAMpKFADCTScAvE43AbdORQKyTVAFr0xaCKtLYwqoSmwNpkl0D6RJfBGhSIQTn0eM&#10;FZ1HlRebRp8YmUaqGZdGuBqWRsobk0bmG5FH+RuPR/8ajkf/GY5H/xiNR/8YjUf/F41H/xeNR/8X&#10;/z4CAP9DAADrSwAA3VEAANFUAADKVAEAxlIFAMFREQC5UyIAs1UzAa5UQQKqVEwFplNWCKJRXwyf&#10;UGcPnU9vEZpOdxSYTn8Wlk2IGJNMkRmRTJsbj0umHY1Lsx6LS8UeiUviHodM9x6GTP8dhUz/HIVN&#10;/xqFTP8ZhUz/GYVM/xmFTP8Z/0AAAPxHAADlUAAA1VYAAMpZAADCWgAAvVgDALhXDgCxWR4ArFov&#10;AadaPQKiWUkFnlhTCZtXWwyXVmQQlVVrEpJUcxWPU3sXjVKEGotRjRyIUZcehlCjH4RQsCCCUMEh&#10;gFDdIX5R9CB9Uf8ffVH/HX1R/xx9Uf8bfVH/Gn1R/xp9Uf8a/0IAAPBKAADfVAAAzloAAMReAAC8&#10;XwAAtl4AALFcCwCrXhoApWArAKBgOgKcX0UFl15QCZRcWAyQW2AQjVpoE4tZcBaIWHcYhVeAG4NW&#10;iR2AVpQfflWfIXtVrSJ5VL0jeFXXI3dV8iJ2Vv8gdlb/H3ZW/x12Vv8cdlb/G3ZW/xt2Vv8b/0UA&#10;AOxOAADaWAAAyV4AAL9iAAC3ZAAAsWMAAKthCACkYxcAn2QoAJplNwKWZEMFkWNNCI5hVQyKYF0Q&#10;h19lE4RebBaBXXQZflx9HHxbhh55WpEgd1qdInRZqiRyWbolcVnSJXBa8CNvWv8ib1r/IHBa/x5w&#10;Wv8dcFr/HHBa/xxwWv8c/0gAAOdSAADTWwAAxWIAALtmAACzaAAArGgAAKVmBQCfZxQAmmklAJVp&#10;NAKQaEAEjGdKCIhmUwyEZVsQgWRiE35jahZ7YnIZeGF6HHZghB5zX44hcF6aI25eqCVsXbglal7O&#10;Jmle7iRpXv8ial7/IGpe/x9qXv8eal7/HWpe/x1qXv8d+UoAAONVAADPXwAAwWUAALdqAACvbAAA&#10;p2wAAJ9qAQCZaxEAlG0iAJBuMQGLbT0Eh2xHB4NrUAt/algPfGhgE3hnZxZ2Z28Zc2Z4HHBlgR5t&#10;ZIwhamOYI2hipiVmYrYmZGLMJmRi7CVkYv8jZGL/IWVi/x9lYv8eZWL/HWVi/x1lYv8d8kwAAN9Y&#10;AADKYgAAvWkAALNuAACrcAAAonAAAJluAACTcBAAj3IfAIpyLgGGcjsDgnFFB31wTgt6blYOdm1e&#10;EnNsZRVwa20YbWp1G2ppfx5naYohZWiWI2JnpCVgZ7QmX2fJJl5n6iVeZ/4jX2f/IV9m/x9gZv8e&#10;YGb/HmBm/x5gZv8e708AANpcAADGZQAAum0AALByAACndQAAnXQAAJRzAACNdA0AiXYcAIV3KwGB&#10;dzgDfHZDBnh1TAl0dFQNcXNbEW5yYxRrcWsXaHBzGmVvfB1ibocgX22UIl1soiRabLIlWWzHJVhs&#10;6CVZbP0jWWv/IVpr/x9ba/8eW2r/Hltq/x5bav8e61MAANNgAADCaQAAtnEAAKx2AACjeQAAmXkA&#10;AI13AACHeQsAg3sYAH98KAB7fDUCd3tABXN6SQhveVEMbHhZD2h3YRNldmgWYnVwGV90ehxcdIUf&#10;WnORIVdyoCNVcrAkU3LFJFNy5yRTcfwiVHH/IFRw/x9VcP8eVW//HVVv/x1Vb/8d5VcAAM1kAAC+&#10;bQAAsnUAAKh7AACffgAAk30AAId9AACAfwcAfIAVAHiBJAB1gjIBcYE9BG2ARgdpgE8KZn9WDWN+&#10;XhFgfWYUXXxuF1p7dxpXeoIdVHqPH1F5nSFPea4iTnnDIk145SJNd/shTnf/H052/x5Pdf8dT3X/&#10;HU91/x1Pdf8d31wAAMhoAAC5cgAArnoAAKWAAACaggAAjoIAAICDAAB5hQIAdIYRAHGIIABuiC4B&#10;aog5AmeHQwVjh0wIYIZTC12FWw5ahGMRV4RrFFSDdRdRgoAaToGNHEuBmx5JgawfSIDBIEeA4x9H&#10;f/oeSH7/Hkh9/x1JfP8cSXz/HEl8/xxJfP8c1mEAAMJuAAC0eAAAqoAAAJ+FAACUhwAAiIcAAHuJ&#10;AABwjAAAa44NAGiPGgBmjykAYpA1AV+PPwNcj0gFWY5QCFaOWAtTjWAOUIxoEE2MchNKi30WSIqK&#10;GEWKmRpDiqobQoq/G0GK4RtBiPkbQYb/G0GF/xtChf8aQoT/GkKE/xpChP8azWcAALx0AACvfgAA&#10;pYYAAJqKAACOjAAAgo0AAHWQAABnlAAAYZUIAF6XFABclyMAWpgvAFeYOgFUmEQDUpdMBU+XVAdM&#10;l1wJSZZlDEeWbw5ElXoRQZWIEz+UlxU9lKgWO5S9FjuU3xY6kvgXOpD/FzqP/xc6jv8XOo7/FzqO&#10;/xc6jv8XxW4AALZ7AACqhQAAnosAAJSPAACIkgAAe5QAAG6XAABimwAAV54AAFKgDgBRoBsAT6Eo&#10;AE2hNABLoT4BSaFHAkehUANEoVgFQqFhBz+gawk9oHcLOqCFDTiglA42oKYPNaC7EDSg3Q80nfcQ&#10;M5z/EjOa/xIzmf8TM5n/EzOZ/xMzmf8TvXcAAK+DAACjiwAAmJEAAI2VAACBmQAAc5wAAGefAABb&#10;ogAAT6YAAEepCABEqhIAQ6ofAEGrKwBAqzcAP6xBAD2sSgE7rFMCOaxcAzesZwQ1rHMFMqyBBjCs&#10;kQcurKMILay4CSys2QgsqvUKK6j/Cyqm/wwqpf8NKqX/DSql/w0qpf8NtYAAAKiLAACckQAAkZYA&#10;AIWcAAB4oAAAa6UAAF+oAABTrAAASK8AAD2yAAA2tQsANLUVADO2IQAytiwAMbc3ADC3QQAvuEsA&#10;LrhVACy4YAEquG0BKbl7Aie5jQIluZ8DJLm0AyO50gMjt/QEIrX/BSG0/wYhs/8HIbL/ByGy/wch&#10;sv8HrYoAAKCRAACVlwAAiJ0AAHujAABuqAAAYa0AAFWxAABKtAAAP7cAADS7AAArvgMAJMIMACLC&#10;FAAiwx8AIcMqACDENAAfxD8AHsVKAB3GVgAcxmMAG8dzABrHhQAZx5kAGMiuABfIywAXxvEBF8T/&#10;ARbD/wIWwf8DFsH/AxbB/wMWwf8Do5EAAJiYAACLngAAfaUAAHCrAABisQAAVrYAAEq5AAA+vQAA&#10;NMAAACrEAAAiyAAAGcwEABPQCgAR0hEAENIaABDTJQAP0zAADtQ8AA7USAAN1VYADdVlAAzWeAAM&#10;1o0AC9ikAArYvgAJ2eYACtb+AAvU/wAL0v8AC9L/AQvS/wEL0v8BmpgAAI6fAACApgAAcq0AAGS0&#10;AABXugAASb8AAD3CAAAyxgAAKMkAAB/NAAAX0QAAEdYAAAzbBQAI3gsABt8RAAXfGgAE4CQAAuEu&#10;AAHiOgAA40cAAORWAADkZwAA5XsAAOaSAADmqgAA58gAAOfwAADo/wAA6P8AAOj/AADo/wAA6P8A&#10;kZ8AAIKnAAB0rwAAZbcAAFe+AABJwwAAPMcAADDLAAAlzwAAHNQAABTZAAAO3QAACeEAAALlAAAA&#10;6QYAAOkNAADpEQAA6hgAAOshAADtKwAA7zcAAPFFAADyVgAA82gAAPN+AAD0lwAA9bAAAPbQAAD3&#10;8wAA9/8AAPf/AAD3/wAA9/8AhacAAHawAABmuAAAWMEAAErIAAA7zAAALtEAACPWAAAZ3AAAEeAA&#10;AAzjAAAE5wAAAOoAAAD1AAAA9AAAAPUFAAD1CwAA9g8AAPYUAAD4HQAA+icAAPw0AAD/QwAA/1UA&#10;AP9pAAD/gQAA/5oAAP+yAAD/zwAA/+0AAP/5AAD/+QAA//kAeLAAAGi6AABZwwAAS8sAADvRAAAt&#10;2AAAId0AABbiAAAO5gAACOoAAADtAAAA8AAAAPgAAAD/AAAA/wAAAP8AAAD/AAAA/wYAAP8MAAD/&#10;EAAA/xgAAP8iAAD/MAAA/0AAAP9TAAD/aQAA/4EAAP+ZAAD/rwAA/8MAAP/VAAD/1QAA/9UA/xMo&#10;AP8TJQD/ESUA/w0nAP8GLQD/ADUA/wBBAP8ATwD/AFwA/wBpAP8AdAD/AH4A/wCIAP8AkAD/AJcA&#10;/wCdAP8ApAD/AKoA/wCwAP8AtwD/AMAA/wDMAP8A3wD/AOwA/wD4AP8A/wD/AP8A/wD/AP8A/wD/&#10;AP8A/wD/AP8A/wD/AP8A/xYlAP8WIgD/FCEA/xAjAP8KKAD/ADAA/wA9AP8ASwD/AFgA/wBkAP8A&#10;cAD/AHoA/wCEAP8AjAD/AJMA/wCaAP8AoAD/AKYA/wCtAP8AtAD/ALwA/gDIAP0A2QD7AOkA+gD2&#10;APkA/wD4AP8A+AD/APgA/wD4AP8A+QD/APkA/wD5AP8A/xoiAP8aHgD/GB0A/xMeAP8OIgD/CiwA&#10;/wc5AP8DRgD/AFMA/wBgAP8AawD/AHYA/wB/AP8AiAD/AI8A/wCWAP8AnQD/AKMA/gCpAPwAsAD6&#10;ALkA9wDEAPUA0gDzAOYA8gD0APEA/wDwAP8A7wD/AO8A/wDvAP8A8AD/APAA/wDwAP8A/x4dAP8e&#10;GQD/HBcA/xcYAP8THgD/ESgA/w40AP8MQQD/Ck4A/whbAP8HZgD/BnEA/wZ6AP8GgwD+BosA/AaS&#10;APoGmQD4Bp8A9gamAPQGrQDyBrUA8AXAAO0FzgDrBeQA6QbzAOYI/wDlCv8A5Av/AOQL/wHkC/8B&#10;5Av/AeQL/wHkC/8B/yEYAP8hEwD/IBEA/xsSAP8cGgD/GiQA/xYvAP8TPAD/EUkA/xBVAPwOYQD5&#10;DmsA9g51APQOfgDyDoYA8A6OAO4OlQDtDpsA6w6iAOoOqgDoDrMA5g+9AOUPzADhD+MA3RDzANkR&#10;/wHWEv8B1BP/AdMT/wLSE/8C0hP/AtIT/wLSE/8C/yUTAP8lEAD/JA0A/yMOAP8jFAD/Ih4A/x8p&#10;AP8cNQD5GUMA9BhPAO8XWwDsF2YA6RdwAOYXeQDkF4EA4heJAOAXkQDfF5gA3RefANsXpwDZGLEA&#10;1hi7ANQZygDQGuEBzBvzAckc/wLGHP8CxBz/A8Mc/wPDHP8Dwxz/A8Mc/wPDHP8D/ygQAP8pCwD/&#10;KAYA/ysLAP8rEAD/KRcA/SYiAPQjLgDsITsA5iBJAOIgVQDeIGAA2iFqANYhdADTIXwB0CGEAc8i&#10;jAHNIpMByyKbAckiowHII6wCxiO2AsQjxALCJNsCviXuA7sl/gS4Jf8FtiX/BbUl/wa1Jf8GtSX/&#10;BbUl/wW1Jf8F/ywNAP8tBQD/LgEA/zEFAP8xCwD9LxAA8SsYAOcpJQDfKDMA2ChCANEqTwDNK1oA&#10;yStlAccrbgHELHYCwix+AsAshgO+LI4DvSyWA7ssngS5LKcEuCyxBbYsvwW1LdEFsS3qBq4u+wer&#10;Lv8IqS7/CKgu/wioLf8IqC3/CKgt/wioLf8I/y8IAP8xAAD/NQAA9jcAAOo2AgDnMwgA5C8PANku&#10;GwDPMSwAyTM8AMQ0SQDANVUBvDVfAro1aAK3NXADtTR4BLM0gAWxNIgGsDSQBq40mQesNKIIqzSs&#10;Cak0uQmnNMoKpTXlCqE1+AufNf8MnTX/DJ01/wucNf8LnDX/C5w1/wucNf8L/zMCAP81AAD2OgAA&#10;5T4AANxAAADUPQQA0jcJAMs4FQDDOiYAvT02ALg+RAG0PlABsT1aA649YwSsPWsFqTxzBqc8ewim&#10;PIMJpDuLCqI7lAugO50MnjuoDZ07tA6bO8UOmTvgDpY79A+UPP8Pkjz/D5I8/w6RPP8NkTz/DZE8&#10;/w2RPP8N/zUAAP85AADqQQAA3UYAANBHAADJRgAAxkEFAMBAEQC5QiEAs0QyAK9FQAGrRUsCp0VV&#10;A6REXgWhRGYHn0NuCJ1DdgqbQn4LmUKGDZdBjw6VQZkPk0GkEZFBsBKQQcASjkHZEotB8RKJQv8S&#10;iEL/EYhC/xCHQv8Qh0L/D4dC/w+HQv8P/zgAAPM9AADjRwAA0kwAAMhOAADATQAAu0oCALZHDgCw&#10;SR0Aq0stAKZMOwGiTEcCnktRBJtLWgaZSmIIlklqCpRJcQySSHkOj0iCD41HixGLR5USiUagFIdG&#10;rBWFRrsWhEbRFoJH7haAR/8Vf0f/FH9H/xJ/R/8Rf0f/EX9H/xF/R/8R/zsAAO5DAADcTAAAzFEA&#10;AMFUAAC5VAAAtFEAAK5NCwCoTxkAo1EpAJ5SNwGaUkMCl1FOBJRRVgaRUF4Jjk9mC4xObQ2JTnUP&#10;h01+EYVNhxOCTJEVgEycFn5LqRd8S7gYe0vNGHlM6xh4TP4Xd0z/FXdM/xR3TP8Td0z/EndM/xJ3&#10;TP8S/z4AAOhHAADVUAAAxlYAALxYAAC0WQAArVYAAKdTBwChVBUAnFYlAJhXNAGUV0ACkFdKBI1W&#10;UwaKVVsJh1RjC4RUag6CU3IQgFJ6En1SgxR7UY4WeFCZGHZQphl0ULUac1DJGnFQ6BpwUfwYcFH/&#10;F3BR/xVwUf8UcVD/E3FQ/xNxUP8T9UAAAORLAADPVAAAwVoAALddAACvXgAAp1sAAKFYAwCbWRIA&#10;llsiAJJcMQGOXD0CilxHBIdbUAaDWlgJgVlgDH5ZZw57WG8QeVd3E3ZWgBV0VosXclWWGW9Voxpt&#10;VLIbbFTGG2pV5htqVfsZalX/F2pV/xZqVf8Va1X/FGtV/xRrVf8U8kMAAN9PAADLWAAAvV0AALNh&#10;AACrYgAAomAAAJtcAACVXhAAkGAfAIxhLgCIYToChGBFBIFgTgZ+X1YJe15dC3hdZQ52XGwQc1x0&#10;E3BbfRVuWogXa1qUGWlZoRtnWbAcZVnDHGRZ4xxkWfoaZFn/GGRZ/xdlWf8VZVn/FGVZ/xRlWf8U&#10;70YAANpSAADGWwAAumEAALBlAACmZgAAnWMAAJVhAACPYg4Ai2QcAIdlKwCDZTcBf2VCA3xkSwZ4&#10;Y1MIdWNbC3NiYg5wYWoQbWByE2tgexVoX4YXZl6RGWNenxthXa4cYF3BHF9d4RxfXfgaX13/GF9d&#10;/xdgXf8WYF3/FWBd/xVgXf8V60oAANRWAADDXgAAtmUAAKxpAACiaQAAmGcAAI9lAACJZgwAhWgZ&#10;AIFpKAB+ajUBemk/A3ZpSQVzaFEIcGdZCm1nYA1rZmcQaGVwEmVkeRVjZIMXYGOPGV5inRtcYqwc&#10;WmK/HFli3xxZYvcaWmL/GVph/xdbYf8WW2H/FVth/xVbYf8V500AAM9ZAAC/YgAAs2gAAKltAACe&#10;bQAAk2sAAIlpAACDawkAf20VAHxuJQB4bjIBdW49AnFuRgRubU8Ha2xWCWhsXgxla2UPY2ptEWBp&#10;dhRdaYEWW2iNGFhnmxpWZ6obVWe9HFRn3BxUZ/YaVGb/GFVm/xdVZf8WVmX/FVZl/xVWZf8V4lEA&#10;AMpdAAC7ZgAAr2wAAKZxAACZcAAAjm8AAINuAAB9cAUAeHISAHVzIQBycy8Bb3M6AmxzRARpckwG&#10;ZnJUCGNxWwtgcGMNXXBrEFtvdBNYbn8VVW6LF1NtmRlRbagaT227G05t2RpObPQZT2v/GE9r/xdQ&#10;av8WUGr/FVBq/xVQav8V3VUAAMVhAAC3agAArHEAAKJ1AACUdAAAiXQAAHxzAAB2dQAAcXcQAG94&#10;HQBseSsAaXk3AWZ5QANjeUkFYHhRB113WAlbd2AMWHZoDlV1cRFSdXwTUHSIFk10lxdLc6YYSXO5&#10;GUhz1RlJcvMYSXH/F0px/xZKcP8VS3D/FEtw/xRLcP8U1FoAAMBmAACzbwAAqHYAAJ15AACPeAAA&#10;hHgAAHd5AABvfAAAan0NAGd+GQBkfyYAYoAyAV+APQJcgEYDWn9OBVd/VQdUfl0JUn1lDE99bw5M&#10;fHkRSnyGE0d7lBVFe6QWRHu3FkN70hZDevIWQ3n/FUN4/xREd/8URHb/E0R2/xNEdv8TzV8AALtr&#10;AACudAAApHwAAJd+AACKfQAAf34AAHJ/AABmgwAAYYQIAF6GEwBchyEAWocuAFiHOAFVh0ICU4dK&#10;A1CHUgVOhloHS4ZiCUmFbAtGhXcNQ4SDD0GEkhE/hKISPYS1EzyEzxM8gvASPIH/Ej2A/xI9f/8S&#10;PX7/ET1+/xE9fv8RxWYAALVxAACqewAAn4IAAJKCAACFggAAeYMAAG2GAABfigAAWI0BAFSODwBS&#10;jxsAUI8nAE+QMwBNkD0BS5BFAkmQTgNGkFYERI9fBUKPaAc/j3MJPY6ACzqOjww4jqANN46zDjaO&#10;zA42je8ONYv/DjWJ/w81iP8PNof/DzaH/w82h/8Pvm0AALB5AAClggAAmYcAAIyIAAB/iAAAcooA&#10;AGaNAABakQAAUJUAAEmXCQBHmBMARZggAESZKwBDmTYAQZpAAECaSAE+mlECPJpaAjqaZAM3mm8F&#10;NZl9BjOZjAcxmZ0IL5mwCC6ZyggumO0ILpb/Ci2U/wotk/8LLZL/Cy2S/wstkv8LtnUAAKqBAACe&#10;iAAAk40AAIaOAAB4jwAAa5IAAF+VAABUmQAASZ0AAECgAAA6og0AOKMXADejIgA2pC0ANaQ3ADSk&#10;QQAzpUsAMaVUATClXgEupWoBLKV4AiqliAMopZoDJ6WtBCalxgMmpOsEJaL/BSWg/wYkn/8GJJ7/&#10;BySe/wcknv8Hr34AAKOIAACXjgAAjZMAAH6VAABwmAAAY5sAAFefAABMogAAQqYAADipAAAvrAMA&#10;Kq4OACmuGAAoryMAJ68tACawNwAlsEEAJLBLACOxVgAisWMAIbFxAB+xggAespQBHLKpARuywQEb&#10;secBG6/+Ahqt/wIarP8DGqv/Axqr/wMaq/8DqIgAAJuPAACRlAAAhJoAAHafAABoogAAW6UAAE+p&#10;AABErQAAObAAAC+zAAAmtgAAHrkFABi7DgAXuxYAF7wgABa8KgAVvTUAFL1AABO+SwASvlgAEr5n&#10;ABG/eAAQv4wAEMCiAA7AugAOwOEAD737AA+8/wAQuv8BELr/ARC6/wEQuv8Bn48AAJSVAACHmwAA&#10;eaEAAGunAABerAAAUrEAAEW0AAA6tgAAL7kAACW8AAAdvwAAFcMAAA/GBQALyg0ACcoUAAjKHQAH&#10;yicAB8oyAAbLPgAFy0sABMxaAAPMagACzH4AAcyUAADMqwAAzcgAAMztAADM/wAAy/8AAcr/AAHK&#10;/wAByv8Al5YAAIqcAAB8owAAbqoAAGCwAABStgAARbkAADm8AAAuvwAAI8MAABvGAAATygAADc0A&#10;AAjRAAAB1AkAANQOAADVFQAA1h4AANgnAADZMQAA2z4AANxLAADdWwAA3m4AAN6EAADfmwAA37QA&#10;AN7ZAADf9wAA3/8AAN//AADf/wAA3/8AjZ0AAH+lAABwrAAAYbMAAFO6AABFvwAAOMIAACzGAAAh&#10;yQAAGM0AABDRAAAL1QAABNoAAADeAAAA4AEAAOEJAADiDgAA5BMAAOUbAADnJAAA6S8AAOs8AADt&#10;SwAA7l0AAO5xAADviQAA8KIAAPC8AADw4wAA7/kAAPD/AADw/wAA8P8AgaUAAHKtAABjtQAAVL0A&#10;AEbEAAA3yAAAKswAAB/QAAAV1QAADtoAAAfeAAAA4gAAAOYAAADpAAAA6gAAAOwAAADuBQAA7wwA&#10;APEQAADzFwAA9SAAAPgrAAD7OQAA/UoAAP5eAAD/dAAA/40AAP+mAAD/wAAA/+EAAP/1AAD/9QAA&#10;//UAdK4AAGW3AABWwAAAR8gAADjNAAAq0gAAHdgAABPdAAAM4gAAA+YAAADpAAAA7AAAAPAAAADz&#10;AAAA9AAAAPYAAAD4AAAA+gAAAP0HAAD/DQAA/xIAAP8bAAD/KAAA/zcAAP9KAAD/XgAA/3YAAP+P&#10;AAD/pgAA/7oAAP/RAAD/0QAA/9EA/w8kAP8OIgD/CyEA/wMkAP8AKQD/ADIA/wA+AP8ATAD/AFkA&#10;/wBlAP8AcAD/AHoA/wCEAP8AjAD/AJIA/wCZAP8AnwD/AKUA/wCrAP8AsgD/ALoA/wDFAP8A0wD/&#10;AOcA/wD0AP8A/wD+AP8A/wD/AP4A/wD+AP8A/gD/AP4A/wD+AP8A/xEhAP8QHgD/DR0A/wcfAP8A&#10;IwD/AC0A/wA6AP8ASAD/AFUA/wBhAP8AbAD/AHYA/wB/AP8AhwD/AI4A/wCVAP8AmwD/AKEA/wCn&#10;AP4ArgD9ALYA/ADAAPsAzQD5AOIA+ADwAPcA/AD2AP8A9QD/APUA/wD1AP8A9QD/APUA/wD1AP8A&#10;/xUdAP8TGgD/EBkA/wsZAP8AHQD/ACkA/wA2AP8AQwD/AFAA/wBcAP8AZwD/AHEA/wB6AP4AgwD8&#10;AIoA+gCRAPkAlwD4AJ0A9wCjAPUAqgD0ALIA8gC7APEAyADvANwA7gDsAO0A+gDrAP8A6gD/AOoA&#10;/wDqAP8A6gD/AOoA/wDqAP8A/xgZAP8WFQD/ExMA/w4TAP8LGgD/ByQA/wIwAP8APgD/AEsA/wBX&#10;AP8AYgD8AGwA+AB1APUAfgDyAIUA8QCMAO8AkwDuAJkA7ACgAOsApgDpAK4A5wC3AOYAwwDkANQA&#10;4gDpAOEA9wDfAP8A3QD/AN0A/wDdAP8A3QD/AN0A/wDdAP8A/xsTAP8aEAD/Fg4A/xIOAP8SFQD/&#10;Dx8A/wwrAP8JOAD/BkUA+wNRAPcCXADyAmYA7gJwAOoCeADnAoAA5gOHAOQDjgDiA5UA4QOcAN8E&#10;owDdBKsA2wS0ANgFwADWBdAA0wbnANAI+ADOCv8AzAv/AMsM/wDLDP8Aywv/AMsL/wDLC/8A/x8Q&#10;AP8eCwD/GgcA/xkLAP8YEQD/FhkA/xIkAPoQMADzDj4A7g1KAOkMVgDlDGEA4gxqAN4NcwDbDXsA&#10;2Q2DANYNigDUDZEA0g2ZANAOoADPDqkAzQ6zAMsOvwDKD9AAxhHpAMIS+QC/E/8AvRP/AbwT/wG8&#10;E/8BvBP/AbsT/wG7E/8B/yIMAP8hBAD/IAAA/yEFAP8fDAD/HBEA9hgcAOwVKADlEzYA3xJDANkT&#10;TwDTFFoA0BVkAM0WbQDLFnUAyRd9AMcXhQDFGIwAxBiUAMIZnADAGaUAvhmvAL0auwC7GssAuBvl&#10;AbQc9gGyHf8CsB3/Aq8d/wKuHf8Crh3/Aq4d/wKuHf8C/yYGAP8lAAD/JgAA+ycAAPElAwDwIQsA&#10;6BwSAN4ZHQDUGy0AzR08AMgfSQDFIFUAwSFfAL8iaAC8InAAuiN4ALkjfwG3I4cBtSOPAbQklwGy&#10;JKABsSSqAq8ktgKtJcYCqyXfAqgm8wOlJv8Doyb/A6Im/wShJv8DoSb/A6Em/wOhJv8D/ykAAP8o&#10;AAD2LQAA5zAAAN8vAADZKwQA1iIKAM4jFgDGJicAwCg2ALsqRAC4K08AtSxZALIsYgGwLGoBri1y&#10;AawtegKqLYECqS2KAqctkgOlLZsDpC2lBKItsQSgLcAEny3YBJwu7wWZLv8Gly//BpYv/waVLv8F&#10;lS7/BZUu/wWVLv8F/ywAAP8uAADqNQAA3TkAANE5AADKNgAAxy8GAMEtEQC6MCEAtDIxALA0PgCs&#10;NUoAqTVUAac1XQGkNWUCojVtAqA1dAOfNXwEnTWEBJs1jQWaNJcGmDShBpY0rQeUNbsIkzXQCJA1&#10;7AiONv4IjDb/CIs2/wiLNv8HijX/B4o1/weKNf8H/y8AAPI0AADiPAAA0kEAAMdCAADAQAAAuzoB&#10;ALY2DgCwORwAqjssAKY8OgCjPUYAnz1QAZ09WQKaPWEDmD1oBJY8cAWUPHcGkjyAB5E8iAePO5II&#10;jTudCYs7qQqJO7cLiDvKC4U86AuDPPsLgjz/CoE8/wqBPP8JgTz/CIE8/wiBPP8I/zMAAOw6AADa&#10;QwAAykcAAL9JAAC3RwAAsUIAAK0+CgCmQBcAokInAJ5DNQCaREIBl0RMAZREVQKRQ10Dj0NkBY1D&#10;awaLQnMHiUJ7CIdChAqFQY4Lg0GZDIFBpQ1/QbMOfkHGDnxB5A56QvkNeUL/DHhC/wt4Qv8LeEL/&#10;CnhB/wp4Qf8K9jYAAOZAAADRSAAAw00AALlOAACxTQAAqUkAAKRFBgCfRhMAmkgjAJZJMgCSSj4B&#10;j0pIAoxKUQOKSVkEh0lgBYVJaAeDSG8IgUh3Cn9HgAt9R4oNekeVDnhGog92RrAQdUbCEHNG4BBy&#10;R/cPcUf/DnFH/w1xR/8McUf/C3FG/wtxRv8L8zkAAOBEAADMTAAAvlEAALRTAACqUgAAok4AAJ1K&#10;AQCXSxEAk00gAI9PLgCMTzoBiE9FAoVPTgODT1YEgE5dBn5OZAd8TWwJeU10C3dMfQx1TIcOc0yS&#10;D3FLnxFvS60SbUu/EmxL3BJrTPURakz/D2pM/w5qS/8Nakv/DGpL/wxqS/8M8D0AANtIAADHUAAA&#10;ulUAALBYAAClVgAAnFMAAJdPAACRUA4AjFIcAIlUKwCFVDcAglRCAX9USwN8VFMEelNaBnhTYgh1&#10;UmkJc1JxC3FReg1uUYQPbFCQEGpQnBJoUKsTZlC8E2VQ2BNkUPMSZFD/EGRQ/w9kUP8OZU//DWVP&#10;/wxlT/8M7EEAANRMAADDVAAAtlkAAKxcAACgWgAAl1cAAJFUAACLVQwAhlcZAINYJwCAWTQAfVk/&#10;AXpZSAN3WFAEdFhYBnJXXwdvV2YJbVZuC2tWdw1oVYEPZlWNEWRUmhJiVKkTYFS6FF9U0xReVPIT&#10;XlT/EV9U/w9fVP8OX1P/DV9T/w1fU/8N50QAAM9QAAC/WAAAs10AAKhfAACcXQAAklsAAItYAACF&#10;WgoAgVsWAH1cJAB6XTEAd108AXRdRgJxXU4Eb1xVBWxcXQdqXGQJaFtsC2VadQ1jWn8PYVmLEV5Z&#10;mBJcWKcUW1i4FFlZ0BRZWPATWVj/EVpY/xBaWP8OWlf/DVpX/w1aV/8N40gAAMtTAAC7WwAAsGEA&#10;AKRiAACXYQAAjl8AAIVcAAB/XgcAe18TAHhhIQB1Yi4AcmI5AW9iQwJsYUsDamFTBWdhWgdlYGIJ&#10;Y2BqC2Bfcw1eXn0PW16JEVldlhJXXaUTVV22FFRdzhRUXe4TVF3/EVVc/xBVXP8OVVv/DlZb/w1W&#10;W/8N3kwAAMdWAAC4XwAArWQAAKBlAACTZAAAiWMAAH9hAAB5YgMAdWQRAHJlHgBvZisAbGc3AWpn&#10;QAJnZkkDZWZRBGJlWAZgZWAIXWRnCltkcAxZY3sOVmOGEFRilBJSYqMTUGK0E09izBNPYu0ST2H/&#10;EU9h/xBQYP8OUGD/DlBg/w1QYP8N2U8AAMNaAAC0YwAAqWkAAJtoAACPZwAAhGcAAHllAABzZwAA&#10;b2kOAGxqGwBpaygAZ2w0AGRsPQFibEYCX2tOBF1rVgVaal0HWGplCVZpbgtTaXgNUWiED05okhBM&#10;Z6ESS2eyEklnyRJJZ+sSSWb/EEpm/w9KZf8OS2X/DUtk/w1LZP8N0VQAAL5eAACxZwAApm0AAJds&#10;AACKawAAf2sAAHNrAABtbQAAaG4MAGVwFwBicSQAYHEwAF5xOgFccUMCWXFLA1dxUwRVcFoGUnBi&#10;B1BwawlOb3ULS2+CDUlujw9Hbp8QRW6wEURuxxFDbeoQRGz/D0Rr/w5Fa/8NRWr/DUVq/w1Fav8N&#10;y1gAALpjAACtbAAAoXEAAJJwAACFbwAAem8AAG5wAABlcwAAYHUHAF12EgBbdx8AWXgrAFd4NgBV&#10;eD8BU3hIAlF4TwNPd1cETHdfBUp3aAdIdnMJRXZ/C0N1jQxBdZ0OP3WuDj51xQ49degOPnP9DT5y&#10;/w0+cf8MP3H/DD9w/ww/cP8MxV4AALVpAACpcQAAnHUAAI10AACAdAAAdXQAAGl2AABeeQAAWHwB&#10;AFR9DgBSfhoAUX8mAE9/MQBNgDsATIBDAUqASwJIf1QCRn9cBEN/ZQVBf3AGP358CDx+igk6fpoK&#10;OX6sCzd+wws3feYLN3v8Czd6/ws3ef8KOHj/Cjh4/wo4eP8KvmQAALBvAACleAAAlnkAAId5AAB7&#10;eQAAcHoAAGR8AABYgAAAUIMAAEuFCgBIhhQAR4cgAEWIKwBEiDUAQ4g+AEGJRwFAiU8BPohYAjyI&#10;YQM6iGwEN4h4BTWIhwYziJgHMoeqBzCIwAcwh+QHMIX7CDCD/wgwgv8IMIH/CDCB/wgwgf8It2sA&#10;AKp2AACgfwAAkH4AAIJ+AAB2fwAAaoAAAF6DAABThwAASosAAEGOAgA9kA4AO5AYADqRIwA5kS0A&#10;OJI3ADeSQAA2kkkANJNSADOTXAExk2cBL5N0Ai2SgwMrkpQDKpKnAyiSvQQokuEDJ5D6BCeO/wUn&#10;jf8FJ4z/BSeM/wUnjP8FsXQAAKV+AACZhQAAioQAAH2EAABvhQAAY4gAAFiLAABNjwAAQ5MAADqX&#10;AAAymgcALpsQAC2bGgAsnCQAK5wuACqdOAApnUEAKJ1LACeeVQAmnmEAJZ5uACOefgEinpABIJ6j&#10;AR+euQEent0BHpz4Ah6a/wIemf8DHpf/Ax6X/wMel/8Dqn0AAJ6FAACTiwAAhYoAAHWLAABojgAA&#10;W5EAAFCVAABGmQAAO50AADKgAAAqowAAIqYJAB+nEQAepxoAHagkAByoLQAbqDcAGqlBABmpTAAY&#10;qVgAF6pmABaqdgAVqokAFKqeABOrtAASq9MAEqj1ABOn/wETpf8BE6X/AROk/wETpP8Bo4YAAJeM&#10;AACNkQAAfZIAAG2VAABgmAAAVJwAAEigAAA+pAAANKcAACqrAAAhrgAAGbEAABKzBwAPtRAADrUX&#10;AA61IQANtSsADbU2AAy2QQALtk4ACrZcAAm2bAAItn8AB7aUAAa2qgAFtsUABrbqAAe1/wAItP8A&#10;CLP/AAmy/wAJsv8Amo0AAJCTAACEmAAAdJwAAGWgAABXpAAAS6gAAECsAAA1sAAAKrMAACG1AAAY&#10;uAAAEbsAAAy+AgAGwAsAAsARAAHBGQAAwSIAAMIrAADCNgAAw0IAAMNQAADEXwAAxHEAAMSHAADE&#10;nQAAxLUAAMTaAADE9gAAw/8AAMP/AADD/wAAw/8Ak5QAAIeaAAB4oAAAaqYAAFysAABPsQAAQbUA&#10;ADW3AAApugAAH70AABbAAAAQwwAACsYAAAPKAAAAzAUAAMwMAADNEQAAzhgAAM4hAADQKgAA0TUA&#10;ANNDAADUUgAA1GMAANV4AADVjwAA1acAANbCAADW6QAA1v0AANb/AADW/wAA1v8AipsAAHuiAABs&#10;qQAAXrAAAFC2AABCugAANL0AACjBAAAdxAAAFMcAAA3LAAAGzgAAANIAAADXAAAA2QAAANoFAADc&#10;CwAA3RAAAN8VAADhHQAA4ycAAOUzAADnQgAA6FQAAOhnAADpfgAA6ZcAAOqvAADqzgAA6+8AAOv+&#10;AADr/wAA6/8AfaMAAG6rAABfsgAAUboAAELAAAA0wwAAJ8cAABvLAAASzwAAC9MAAALYAAAA3QAA&#10;AOEAAADkAAAA5QAAAOcAAADpAAAA6wcAAO0NAADvEQAA8RkAAPQkAAD3MQAA+UEAAPpVAAD6agAA&#10;+4QAAPudAAD8tgAA/NIAAP3tAAD99AAA/fQAcawAAGG1AABSvQAARMQAADTJAAAmzQAAGtIAABDY&#10;AAAI3QAAAOEAAADlAAAA6AAAAOwAAADvAAAA8QAAAPMAAAD1AAAA9wAAAPkBAAD7CAAA/g4AAP8V&#10;AAD/IQAA/y8AAP9BAAD/VgAA/20AAP+HAAD/oAAA/7YAAP/KAAD/1AAA/9QA/wsgAP8HHgD/AB0A&#10;/wAgAP8AJQD/AC4A/wA7AP8ASQD/AFYA/wBiAP8AbQD/AHYA/wB/AP8AhwD/AI4A/wCUAP8AmgD/&#10;AKAA/wCmAP8ArQD/ALUA/wC+AP8AywD/AOEA/wDwAP4A/QD9AP8A/QD/AP0A/wD9AP8A/AD/APkA&#10;/wD5AP8A/w0dAP8LGgD/BBkA/wAaAP8AHwD/ACoA/wA3AP8ARQD/AFEA/wBeAP8AaAD/AHIA/wB6&#10;AP8AggD/AIkA/wCQAP8AlgD/AJwA/gCiAPwAqQD7ALAA+QC5APgAxgD2ANkA9QDrAPQA+QDzAP8A&#10;8gD/APMA/wDzAP8A8wD/APMA/wDzAP8A/xAZAP8OFQD/CBQA/wAUAP8AGQD/ACUA/wAyAP8AQAD/&#10;AEwA/wBZAP8AYwD+AG0A/AB1APoAfQD5AIQA9wCLAPYAkQD0AJcA8wCeAPIApADwAKwA7gC0AO0A&#10;wADrAM8A6QDmAOgA9QDmAP8A5wD/AOYA/wDlAP8A5QD/AOUA/wDlAP8A/xIUAP8QEAD/DA8A/wMQ&#10;AP8AFQD/ACAA/wAsAP8AOgD/AEcA+gBTAPcAXgD0AGcA8QBwAO8AeADtAH8A6wCGAOoAjADoAJMA&#10;5wCZAOUAoADjAKcA4QCwAN8AugDdAMkA2wDgANgA8ADXAP4A1QD/ANQA/wDTAP8A0wD/ANMA/wDT&#10;AP8A/xUQAP8SDAD/DgkA/wsMAP8JEgD/AxoA/wAmAP0AMwD0AEAA7wBNAOsAWADoAGEA5QBqAOIA&#10;cgDgAHoA3gCAANwAhwDaAI4A2ACVANQAnADSAKMA0ACsAM4AtgDMAMQAygDZAMgA7QDHAPsAxQD/&#10;AMQB/wDDAf8AxAH/AMQB/wDEAf8A/xgLAP8VBQD/EAAA/xAGAP8PDQD/DBQA/AcfAPEDKwDnADkA&#10;4gBGAN4BUQDaAlsA1QJkANIDbADPA3QAzQR7AMsEggDKBIkAyAWQAMYFmADEBaAAwgapAMEGtAC/&#10;BsEAvQjVALsJ7AC4C/0Atgz/ALUN/wC0Df8AtA3/ALQN/wC0Df8A/xsFAP8YAAD/FwAA/xYAAPsT&#10;BgD6EA4A7gwWAOMJIgDaCTAA0wo+AM4LSgDKDFUAxw1eAMUNZwDCDm8AwQ52AL8OfgC9D4UAvA+N&#10;ALoQlQC4EJ0AtxCnALURsgCzEcAAshHVAK4T7gCrFP4AqRX/AKcV/wCnFf8AphT/AaYU/wGmFP8B&#10;/x8AAP8cAAD6HgAA6x4AAOMcAADfFQUA3g4NANMOGADLESgAxRM3AMAURAC8Fk8AuRdZALcXYQC0&#10;GGkAsxlxALEZeACvGoAArhqIAKwbkACrG5kAqRujAKccrgCmHLwApB3PAKEe6gGeHvwBnB//AZsf&#10;/wGaH/8Bmh7/AZke/wGZHv8B/yIAAP8hAADsJwAA4CoAANQpAADNJAAAyhwIAMQZEgC9HCIAtx4x&#10;ALMgPgCvIUkArSJTAKojXACoJGQApiRsAKQkcwCjJHoAoSWCAaAliwGeJZQBnSWeAZsmqgGZJrcB&#10;mCbJApUn5gKSJ/kCkCj/Ao8o/wKOJ/8Cjif/Ao4n/wKOJ/8C/yYAAPIpAADjMQAA0jQAAMg0AADA&#10;MAAAuykCALgjDgCxJhwArCgrAKgqOACkK0QAoSxOAJ8tVwCdLV8Amy1nAZktbgGYLnUBli59ApQu&#10;hgKTLpACkS6aA48upgONLrMDjC7FA4ov4QSHL/YEhS//BIQv/wOEL/8Dgy//A4Mv/wODL/8D+ykA&#10;AOsxAADZOAAAyTwAAL88AAC2OQAAsDIAAKwtCwCnLxcAojEmAJ4zNACaNEAAmDVKAJU1UwCTNVsB&#10;kTViAY81aQKNNXECjDV5A4o1ggOINYsEhjWWBIQ1ogWCNa8FgTXABn823AZ9NvQGezb/BXs2/wV6&#10;Nv8Eejb/BHo1/wR6Nf8E9S0AAOQ3AADQPwAAwkMAALdEAACtQAAApzoAAKM2BgCdNxMAmTkiAJU6&#10;LwCSPDsAjzxGAIw8TwGKPFcBiDxeAoY8ZQKEPG0Dgjx1BIA8fQR/PIcFfTySBns7ngd5O6wHdzu8&#10;CHY81Qh0PPEIczz/B3I8/wZyPP8Fcjz/BXI7/wVyO/8F8TIAAN49AADJRAAAvEgAALBJAACmRgAA&#10;n0EAAJs9AQCVPRAAkT8dAI1BKwCKQjgAh0NCAIRDSwGCQ1MBgENbAn5CYgN8QmkEekJxBXhCegZ2&#10;QYQHdEGPCHJBmwhwQakJb0G5Cm1B0ApsQe4Ja0L/CGpC/wdqQf8GakH/BmpB/wVqQf8F7TcAANZC&#10;AADESQAAt00AAKtNAACgSgAAmEcAAJNCAACOQw0AiUUaAIZGKACDRzQAgEg/AH5ISAF7SFACeUhX&#10;AndIXwN1SGYEc0duBXFHdgZvR4AHbUaMCWtGmAppRqYLZ0a2C2ZGzAtlRuwLZEf/CWRG/whkRv8H&#10;ZEb/BmRF/wZkRf8G6DsAANBGAAC/TQAAs1EAAKVRAACaTgAAkksAAI1HAACHSAsAg0oWAH9LJAB9&#10;TDEAek08AHdNRQF1TU0Cc01VAnFNXANvTWMEbUxrBWtMcwdpS30IZkuJCWRLlgpiS6QLYUu0DF9L&#10;ygxeS+oLXkv+Cl5L/wleSv8IXkr/B15K/wdeSv8H4z8AAMtJAAC8UQAAsFUAAKFUAACWUgAAjVAA&#10;AIdMAACBTQgAfU8TAHpQIQB3US4AdFI5AHJSQgFvUksBbVJSAmtRWQNpUWEEZ1FoBmVQcQdjUHsI&#10;YVCGCl9PkwtdT6EMW0+yDVlPxw1ZT+gMWE/9C1hP/wlZT/8IWU7/B1lO/wdZTv8H30MAAMdNAAC4&#10;VAAArFkAAJ1XAACRVQAAiFQAAIFQAAB7UgQAd1MRAHRUHgBxVSsAb1Y2AGxWQAFqVkgBaFZQAmZW&#10;VwNkVl4EYlVmBWBVbwddVXgIW1SECllUkQtXVKAMVVOwDVRTxQ1TU+YMU1P8C1NT/wlUUv8IVFL/&#10;CFRS/wdUUv8H2kYAAMNQAAC1WAAAqFsAAJlaAACNWAAAhFcAAHtUAAB2VgEAcVcPAG5ZGwBsWigA&#10;aVozAGdbPQFlW0UBY1tNAmFaVQNfWlwEXVpkBVtZbAZYWXYIVlmCCVRYjwtSWJ4MUFiuDU9Yww1O&#10;WOQMTlj7C09X/wlPV/8IT1b/CFBW/wdQVv8H00oAAMBUAACyXAAAo14AAJVdAACJXAAAf1sAAHZZ&#10;AABwWgAAa1wNAGhdGABmXiQAZF8wAGJfOgBgX0MBXl9LAlxfUgJaX1oDWF9hBVVeagZTXnQHUV1/&#10;CU9djQpNXZwLS12sDEpdwQxJXeMMSVz6Cklb/wlKW/8ISlr/CEpa/wdKWv8Hzk4AALxYAACuYAAA&#10;n2EAAJFgAACFXwAAe18AAHBdAABqXwAAZWEKAGJiFABgYyEAXmQtAFxkNwBaZEABWGRIAVZkUAJU&#10;ZFcDUmRfBFBkZwVOY3EGTGN9CEliiwlHYpoKRmKqC0RivwtEYuELRGH5CkRg/wlEYP8IRV//B0Vf&#10;/wdFX/8HyFIAALhcAACrZAAAm2QAAIxjAACAYwAAdmMAAGpiAABjZAAAX2YGAFtnEQBZaB0AV2kp&#10;AFZqMwBUajwAUmpFAVBqTAFOalQCTGpcA0pqZQRIaW8FRml6B0RpiAhCaJgJQGipCj9ovQo+aN4J&#10;Pmf3CT5m/wg/Zf8HP2X/Bz9k/wc/ZP8Hw1cAALNhAACnaQAAlmgAAIdnAAB7ZwAAcWcAAGVoAABc&#10;agAAWGwBAFRuDgBSbxgAUG8kAE5wLgBNcDgAS3FBAEpxSQFIcVEBRnFZAkRwYgNCcGwEQHB4BT5w&#10;hgY8b5UHOm+mCDhvuwg4b9sHOG72Bzht/wc4bP8GOWv/Bjlq/wY5av8GvVwAAK9mAACibQAAkWwA&#10;AIJrAAB3awAAbGwAAGFuAABXcAAAUHMAAEx1CgBJdhMAR3cfAEZ3KQBFeDMAQ3g8AEJ4RABBeE0B&#10;P3hVAT14XgI7eGgCOXh0Azd4ggQ1eJMFM3ekBTJ3uQUxeNcFMXb1BTF0/wUxc/8FMXL/BTJy/wUy&#10;cv8Ft2MAAKptAACccQAAi3AAAH1wAABycAAAZ3EAAFxzAABRdwAASnoAAEJ9AwA/fg4APX8YADx/&#10;IwA7gC0AOoA2ADmBPwA4gUgANoFQADWBWgEzgWQBMYFwAS+BfwItgY8DLIGhAyqBtgMpgdIDKX/z&#10;Ayl9/wMpfP8DKXv/Ayl7/wMpe/8DsWoAAKV0AACVdgAAhXUAAHh1AABtdQAAYXcAAFd6AABMfgAA&#10;Q4EAADuFAAA1iAkAMokRADGJGwAwiSUAL4ovAC6KOAAti0EALItKACqLVAApi18AKItrACaLegEk&#10;i4sBI4ueASKLswEhjM4BIYrxASCI/wIghv8CIIX/AiGF/wIhhf8Cq3IAAKF8AACPewAAgHoAAHN6&#10;AABmfAAAW38AAFCCAABGhgAAPIoAADSNAAAskQAAJpMMACSUEwAjlBwAIpUmACGVLwAglTgAH5ZC&#10;AB6WTAAdllgAHJZkABqXdAAZl4YAGJeZABeXrgAVl8kAFpXuABaT/wEWkv8BFpH/ARaQ/wEWkP8B&#10;pXsAAJmDAACJgQAAe4AAAGyCAABfhAAAVIgAAEmLAAA/kAAANZQAAC2XAAAlmgAAHZ4BABagDAAU&#10;oRIAFKEbABOhJQASoS4AEaI4ABGiQwAQok8AD6JcAA6jawANo30ADaOSAAyjpwAKosAAC6LmAAyg&#10;/gANn/8ADZ7/AA2d/wANnf8AnoQAAJKJAACDiAAAc4gAAGWLAABYjgAATJIAAEGXAAA3mwAALp4A&#10;ACSiAAAcpQAAFagAAA+rBAAKrgwAB60SAAatGwAFrSQABK4uAAKuOQABrkUAAK5SAACuYQAArnMA&#10;AK6HAACunQAArrQAAK7VAACt9AAArf8AAKz/AACr/wAAq/8AlosAAIyQAAB7kAAAa5IAAF2WAABQ&#10;mgAARJ8AADmjAAAvpwAAJasAAByuAAAUsQAADrQAAAm3AAABuAkAALgOAAC5FAAAuRwAALolAAC6&#10;LwAAuzoAALxHAAC8VgAAvGcAALx7AAC8kQAAvKkAALzEAAC86wAAu/4AALv/AAC7/wAAu/8AkJIA&#10;AIOYAABzmwAAY58AAFWjAABHqAAAO60AADCxAAAltAAAG7cAABK6AAAMvQAABb8AAADDAAAAxAIA&#10;AMUKAADFDgAAxhQAAMcbAADIJAAAyi4AAMw6AADNSQAAzVkAAM1sAADOgwAAzpsAAM21AADO2gAA&#10;zvYAAM3/AADN/wAAzf8AhpkAAHegAABppgAAWqwAAEyyAAA+tgAAMLkAACS8AAAZvwAAEcIAAArF&#10;AAACyQAAAMwAAADQAAAA0QAAANIBAADTCAAA1Q0AANcRAADaGAAA3CEAAN8sAADhOgAA4koAAONd&#10;AADkcgAA5IsAAOWlAADlwAAA5eYAAOX4AADl/wAA5f8AeqEAAGupAABcrwAATbYAAD+8AAAwvwAA&#10;I8MAABfHAAAPygAAB84AAADRAAAA1gAAANwAAADfAAAA4AAAAOIAAADkAAAA5gMAAOgJAADpDgAA&#10;7BUAAO4eAADxKwAA9DoAAPVNAAD2YQAA93kAAPiTAAD4rQAA+cYAAPnkAAD58wAA+fMAbaoAAF6y&#10;AABPugAAQMEAADHFAAAiyQAAFs4AAA3SAAAE2AAAAN0AAADhAAAA5AAAAOgAAADrAAAA7QAAAO8A&#10;AADxAAAA8wAAAPYAAAD4AwAA+gsAAP0RAAD/GwAA/ykAAP87AAD/TwAA/2YAAP9/AAD/mQAA/68A&#10;AP/DAAD/1gAA/9YA/wQcAP8AGQD/ABkA/wAcAP8AIgD/ACsA/wA4AP8ARgD/AFMA/wBeAP8AaQD/&#10;AHIA/wB6AP8AggD/AIkA/wCPAP8AlQD/AJsA/wChAP8AqAD/AK8A/wC5AP8AxQD/ANkA/gDsAP0A&#10;+wD7AP8A+wD/APsA/wD6AP8A9AD/APAA/wDwAP8A/wcYAP8BFQD/ABQA/wAWAP8AGwD/ACYA/wA0&#10;AP8AQgD/AE4A/wBaAP8AZAD/AG0A/wB1AP8AfQD/AIQA/wCKAP0AkAD8AJYA+gCdAPkAowD4AKsA&#10;9wC0APUAvwD0AM4A8wDmAPEA9gDwAP8A7wD/AO8A/wDuAP8A7gD/AOoA/wDqAP8A/wsUAP8GEQD/&#10;ABAA/wAQAP8AFgD/ACIA/wAuAP8APAD/AEkA/wBUAP4AXwD7AGgA+QBwAPcAeAD1AH8A8wCFAPIA&#10;iwDwAJIA7wCYAO0AnwDsAKYA6gCuAOgAuQDnAMcA5QDeAOMA8ADiAP4A4AD/AOAA/wDhAP8A4QD/&#10;AOEA/wDhAP8A/w0QAP8JDQD/AQwA/wAMAP8AEgD/ABwA/wAoAPwANgD5AEMA9gBOAPIAWQDvAGIA&#10;7ABrAOoAcgDoAHkA5gCAAOQAhgDiAIwA4QCTAN8AmgDdAKEA2wCqANgAtADVAMAA0gDTANAA6gDO&#10;APoAzQD/AM0A/wDNAP8AzAD/AMwA/wDMAP8A/xAMAP8MBwD/AwIA/wAIAP8ADgD/ABYA9gAiAPAA&#10;LwDsADwA6QBIAOUAUwDhAFwA3gBlANsAbADXAHMA1AB6ANIAgADQAIcAzgCOAMwAlQDKAJ0AyACl&#10;AMYArwDEALsAwgDLAMAA5QC+APUAvQD/ALwA/wC8AP8AvAD/ALwA/wC8AP8A/xEFAP8OAAD/CgAA&#10;/wgBAP8ECgD4ABAA6QAaAOMAKADeADUA2QBBANMATADPAFYAywBfAMkAZgDGAG4AxAB0AMIAewDB&#10;AIIAvwCJAL0AkAC8AJgAugChALgAqwC2ALcAtADHALIA4ACxAfIArwL/AK4D/wCtBP8ArQT/AK0E&#10;/wCtBP8A/xQAAP8QAAD/DwAA8g0AAOoKAADpAwkA3QASANQAHwDNAS0AyAI6AMQDRQDAA1AAvQRZ&#10;ALsFYQC5BWgAtwZvALUGdgC0B30AsgeEALEIjACvCJUArQmeAKsJqACqCrUAqArFAKYL3wCkDfQA&#10;og7/AKAO/wCfDv8Anw7/AJ8O/wCfDv8A/xcAAP8TAADvGAAA5BkAANsWAADSEAIAzwkLAMgIFgDB&#10;CiQAvAwyALcNPgC0DkkAsQ5TAK8QWwCtEGMAqxBqAKkRcQCoEXgAphGAAKURiACjEpEAoRKbAKAT&#10;pgCeE7MAnBPDAJsU3gCXFvQAlRb/AJQX/wCTF/8Akhf/AJIW/wCSFv8A/xoAAPQdAADlIwAA1SUA&#10;AMokAADCHQAAvhYEALsQEAC0Ex0ArxUrAKsWOACnGEMApRlNAKIZVgCgGl0AnhtlAJ0bbACbHHMA&#10;mhx7AJgcgwCXHY0AlR2XAJMeogCSHq8AkB6/AI8f2ACMIPEBiSD/AYgg/wGHIP8BhyD/AYYg/wGG&#10;IP8B+h4AAOsmAADaLQAAyjAAAL4uAAC1KAAAsCIAAK4bDACoHRcAox8mAJ8hMwCcIj4AmSNIAJck&#10;UQCVJFkAkyVgAJIlZwCQJm4AjiZ2AI0mfwCLJogBiieTAYgnngGGJ6sBhCe7AYMo0QGAKO4Bfin/&#10;AX0p/wF8KP8BfCj/AXwo/wF8KP8B9SQAAOMuAADPNQAAwTgAALQ2AACrMQAApSwAAKImBgCeJhMA&#10;mSghAJUqLgCSKzkAjyxEAI0tTACLLVQAiS5cAIcuYwCGLmoBhC5yAYIuegGBL4QBfy+PAn0vmgJ7&#10;L6cCei+3AngvzAJ2MOoCdTD+AnMw/wJzMP8Ccy//AnMv/wJzL/8C8CoAANw1AADHOwAAuj8AAKw8&#10;AACiOAAAnDMAAJgvAACVLhAAkDAcAIwyKQCJMzUAhjQ/AIQ1SQCCNVEAgDVYAH41XwF9NWYBezZu&#10;AXk1dgJ4NYACdjWLA3Q1lwNyNqQDcDa0BG82yARtNucEbDb8A2s2/wNrNv8Cajb/Amo1/wJqNf8C&#10;6jAAANM6AADCQQAAs0MAAKVBAACbPgAAlToAAJA2AACMNQ0AiDcYAIQ4JQCBOjEAfzs8AHw7RQB6&#10;PE0AeDxVAXc8XAF1PGMBczxqAnE8cwJwPHwDbjuHA2w7lARqO6EEaDuxBWc8xQVlPOUFZDz6BGQ8&#10;/wNjO/8DYzv/A2M7/wJjO/8C5TUAAM0/AAC9RgAArkcAAJ9FAACVQwAAjkAAAIk8AACEPAoAgD0U&#10;AH0+IgB6Py4AeEA4AHVBQgBzQUoAckFRAXBBWQFuQWACbEFnAmpBcANoQXkDZ0GEBGVBkQVjQZ8F&#10;YUGuBmBBwgZeQeIGXkH5BV1B/wRdQP8DXUD/A11A/wNdQP8D3zkAAMhDAAC5SgAAqUsAAJtJAACQ&#10;RwAAiEQAAINBAAB+QQYAekIRAHZDHgB0RSoAcUU1AG9GPwBtRkcAa0ZPAWpGVgFoRl0CZkZlAmRG&#10;bQNiRnYEYEaCBF5GjgVcRZwGW0WsBllGvwdYRt8GWEb3BVdF/wRXRf8EV0T/A1hE/wNYRP8D2j0A&#10;AMRHAAC1TgAApE4AAJZMAACLSwAAg0kAAH1FAAB4RgIAdEcQAHBIGwBuSScAa0oyAGpLPABoS0QA&#10;ZktMAWRLUwFiS1oCYEtiAl9LagNdS3QEW0p/BVlKjAVXSpoGVUqqB1RKvQdTStwHUkr2BlJK/wVS&#10;Sf8EUkn/A1JI/wNTSP8D1EEAAMBLAACyUQAAoFAAAJJPAACHTgAAfkwAAHhIAABySgAAbksNAGtN&#10;GABoTiQAZk4vAGRPOQBiT0IAYVBJAV9QUQFdUFgCW09gAllPaANXT3IEVU99BVNPigVSTpgGUE6o&#10;B05OuwdNTtkHTU71Bk1O/wVNTf8ETU3/BE5M/wNOTP8DzkQAALxOAACuVAAAnFMAAI5SAACDUQAA&#10;elAAAHJNAABsTwAAaFALAGVRFQBjUiEAYVMsAF9TNgBdVD8AW1RHAFpUTgFYVFYBVlRdAlRUZgNS&#10;U28DUFN7BE5TiAVMU5cGS1OnB0lTugdIU9UHSFLzBkhS/wVIUf8ESVH/BElQ/wNJUP8DykgAALlS&#10;AACqVwAAmFYAAIpVAAB/VAAAdlMAAGxRAABnUwAAYlQIAF9WEgBdVx4AW1cpAFlYMwBYWDwAVllE&#10;AFVZTAFTWVMBUVlbAk9YZAJNWG0DS1h4BElYhgVHV5UGRVelBkRXuAZDWNIGQ1fyBkNW/wVDVf8E&#10;RFX/BERU/wNEVP8DxkwAALVWAAClWgAAlFkAAIZYAAB7WAAAcVcAAGZWAABhWAAAXVkEAFlaEABX&#10;WxsAVVwmAFNdMABSXTkAUV5BAE9eSQBNXlEBTF5YAUpeYQJIXWsDRl12A0RdgwRCXZIFQF2jBj9d&#10;tgY+XdAGPVzxBT5b/wQ+Wv8EPlr/Az5Z/wM/Wf8DwVAAALFaAAChXQAAkFwAAIJbAAB2WwAAbVsA&#10;AGFbAABbXQAAVl4AAFJgDQBQYRcATmIiAE1iLABMYzUASmM+AEljRgBHY04ARmNWAURjXgFCY2gC&#10;QGNzAz5jgQM8Y5AEOmKhBDlitAU4Y80FOGLvBDhh/wQ4YP8DOF//Azle/wM5Xv8DvFUAAK1fAACc&#10;YAAAi18AAH1fAAByXwAAaF8AAF1gAABVYgAAT2QAAEtmCgBJZxIAR2gdAEVoJwBEaTEAQ2k5AEJq&#10;QgBAakoAP2pSAD1qWwE8amUBOmpwAjhqfgI2aY0DNGmfAzNpsgMxacsDMWjtAzFn/wMxZv8DMmX/&#10;AzJk/wMyZP8Dt1sAAKlkAACWZAAAhmMAAHhjAABtYwAAZGQAAFllAABQaAAASWsAAENtBABAbg4A&#10;Pm8YAD1vIgA8cCsAOnA0ADlxPQA4cUUAN3FOADZxVwA0cWEBMnFtATFxegEvcYoCLXGcAitxrwIq&#10;ccgCKnDrAipv/wIqbf8CKmz/Aits/wIrbP8CsWEAAKRpAACQaAAAgGcAAHRnAABpZwAAX2gAAFVr&#10;AABLbgAAQ3EAADx0AAA3dgoANHcSADN4HAAyeCUAMXkuADB5NwAveT8ALnlIACx6UgArelwAKnpo&#10;ACh6dgAmeocBJXqZASN6rAEiesUBInnpASJ3/wEidv8BInX/AiJ0/wIjdP8CrGgAAJ1uAACKbQAA&#10;e2wAAG9sAABlbAAAWm4AAFBxAABFdQAAPXgAADZ8AAAufwIAKYENACeCFAAmgh4AJYInACSCLwAj&#10;gzgAIoNCACGDSwAghFYAH4RiAB6EcQAchIIAG4SVABqEqQAYhMEAGIPmABiB/QAZgP8BGX//ARl+&#10;/wEZfv8BpnAAAJVzAACEcgAAdnEAAGtxAABecwAAVHYAAEl5AAA/fQAAN4EAAC+EAAAniAAAIIsF&#10;ABuNDgAajRUAGY0eABiOJwAXjjAAFo45ABWOQwAUj08AE49bABKPagARj3sAEI+PAA+PpAAOj7sA&#10;DY/gAA6N+gAPi/8AEIr/ABCJ/wAQif8AoXoAAI55AAB+dwAAcncAAGR4AABYewAATX4AAEKCAAA5&#10;hgAAL4oAACeOAAAgkQAAGJUAABKYBQAOmg4ADZoUAAyaHQALmiYAC5owAAqaOwAJmkYACJpTAAab&#10;YQAFmnIABJqGAAKamwAAmrEAAZnPAAKZ8AACmP8ABJf/AAWW/wAFlv8AmYEAAId/AAB6fgAAa34A&#10;AF2BAABQhQAARYkAADuNAAAxkgAAKJYAAB+ZAAAYnQAAEaAAAAyjAgAGpQoAAaUQAAClFgAAph8A&#10;AKYoAACmMgAApz0AAKdKAACnWAAAp2gAAKd8AACnkQAApqgAAKbDAACl6QAApfwAAKX/AACk/wAA&#10;pP8AkYcAAIKGAAByhgAAY4gAAFWMAABJkQAAPZYAADKaAAAongAAH6IAABemAAAQqQAAC6wAAASv&#10;AAAAsQYAALEMAACyEQAAshcAALMfAACzKAAAtDIAALU/AAC1TQAAtV0AALVwAAC1hgAAtZ0AALW2&#10;AAC13AAAtPcAALT/AAC0/wAAtP8Ai48AAHqOAABqkQAAW5UAAE2aAABAnwAANaQAACqoAAAgrAAA&#10;FrAAAA+0AAAJtwAAAbkAAAC9AAAAvgAAAL4GAAC/DAAAwBAAAMEWAADCHQAAwycAAMUyAADGQAAA&#10;xlEAAMdjAADHeAAAx5EAAMepAADHxwAAx+wAAMf+AADH/wAAx/8Ag5cAAHGaAABhngAAUqMAAEWp&#10;AAA4rgAALLMAACC3AAAWugAADr0AAAbAAAAAwwAAAMcAAADJAAAAygAAAMwAAADNAwAAzgkAANAO&#10;AADSEwAA1BsAANglAADbMgAA3UIAAN1UAADeaQAA3oEAAN6cAADftQAA39kAAN/zAADf/wAA3/8A&#10;d58AAGimAABZrQAASrMAADu4AAAtuwAAH78AABTCAAAMxgAAA8kAAADMAAAA0AAAANUAAADZAAAA&#10;2gAAANwAAADeAAAA4AAAAOIFAADkCwAA5xAAAOoYAADtJAAA8DIAAPFEAADyWAAA828AAPSKAAD0&#10;pAAA9L8AAPTfAAD08wAA9PQAaqgAAFuvAABMtwAAPb0AAC3BAAAfxgAAE8oAAAvOAAAA0gAAANcA&#10;AADcAAAA4AAAAOUAAADnAAAA6QAAAOsAAADtAAAA7wAAAPEAAADzAAAA9gcAAPkOAAD8FgAA/yIA&#10;AP8zAAD/RwAA/10AAP92AAD/kQAA/6kAAP++AAD/2AAA/9sA/wAYAP8AFgD/ABUA/wAYAP8AHgD/&#10;ACcA/wA2AP8AQwD/AE8A/wBaAP8AZAD/AG0A/wB1AP8AfQD/AIQA/wCKAP8AkAD/AJYA/wCcAP8A&#10;owD/AKsA/wC0AP4AvwD9AM8A+wDnAPoA+AD5AP8A+QD/APkA/wD1AP8A7gD/AOkA/wDnAP8A/wAU&#10;AP8AEQD/ABEA/wASAP8AFwD/ACMA/wAxAP8APgD/AEoA/wBWAP8AYAD/AGgA/wBwAP8AeAD9AH4A&#10;/ACFAPoAiwD5AJEA+ACYAPcAngD1AKYA9ACuAPIAuQDxAMcA7wDgAO4A8gDsAP8A7AD/AOwA/wDr&#10;AP8A5QD/AOAA/wDeAP8A/wMQAP8ADgD/AA0A/wANAP8AEwD/AB4A/wArAP8AOAD/AEUA/gBQAPsA&#10;WgD4AGMA9QBrAPMAcgDxAHkA7wB/AO4AhgDsAIwA6gCSAOkAmQDnAKAA5gCpAOQAswDhAMAA4ADT&#10;AN4A6wDcAPsA2wD/ANoA/wDaAP8A2QD/ANQA/wDSAP8A/wcNAP8ACQD/AAYA/wAJAP8ADwD/ABgA&#10;+wAlAPgAMgD1AD8A8gBKAO0AVADqAF0A5wBlAOQAbADiAHMA4AB6AN4AgADcAIYA2gCNANcAlADU&#10;AJsA0gCkAM8ArQDNALkAywDJAMkA5ADIAPYAxgD/AMUA/wDGAP8AxwD/AMcA/wDHAP8A/woGAP8B&#10;AAD/AAAA/wAEAP8ACwD0ABIA7wAfAOoALADlADgA4gBDAN0ATgDZAFcA1ABfANEAZwDOAG0AzAB0&#10;AMoAegDIAIAAxgCHAMUAjgDDAJYAwQCeAL8AqAC9ALMAugDCALkA2wC3APAAtQD/ALYA/wC1AP8A&#10;tQD/ALUA/wC1AP8A/wwAAP8EAAD/AAAA/gAAAPYAAwDoAA0A4AAXANkAJADRADEAzQA8AMoARwDG&#10;AFEAwwBZAMAAYAC+AGcAvABuALoAdAC5AHsAtwCCALUAiQCzAJEAsgCaALAApACuAK8ArAC9AKoA&#10;0ACoAOsApwD7AKYA/wCmAP8ApQD/AKUA/wClAP8A/w0AAP8HAAD0CQAA6gkAAOIEAADaAAcAzwAR&#10;AMgAHADCACkAvgA1ALsAQAC3AEoAtABTALIAWwCwAGIArgBoAKwAbwCrAHUAqQB9AKgAhACmAI0A&#10;pACWAKMAoAChAKsAnwG5AJ0DzACcBOgAmgb5AJkH/wCYCP8Alwj/AJcI/wCXCP8A/xAAAPcQAADo&#10;FAAA3BUAAM4RAADGDQAAwgQLALwAFAC3ASEAsgMuAK4FOgCrBkQAqAhNAKYIVQCkCVwAogpjAKAK&#10;agCfC3EAnQt4AJwLgACaDIkAmQyTAJcMngCVDaoAlA24AJINzACQDuoAjhD8AIwQ/wCLEP8AixD/&#10;AIsQ/wCKEP8A+xMAAO0aAADdIAAAzCEAAL8dAAC3FwAAsxEAALILDQCrDRkApw4mAKMPMwCfED4A&#10;nRFHAJoRUACYElcAlhJeAJUTZQCTE2wAkhNzAJAUfACPFIUAjRWPAIsVmgCKFacAiBa1AIYWyQCE&#10;F+cAghj7AIAZ/wB/Gf8Afxn/AH8Y/wB/GP8A9RoAAOQjAADPKQAAwCoAALMmAACqIgAApRwAAKQV&#10;CACgFBMAmxYhAJcYLQCUGTgAkRpCAI8bSwCNHFIAixxZAIkdYACIHWcAhh5vAIUedwCDH4AAgh+L&#10;AIAflwB+IKMAfSCyAHsgxQB5IeQAdyL5AHYi/wB1Iv8AdCH/AHQh/wB0If8A7yEAANsrAADHMQAA&#10;tjEAAKkuAACgKgAAmyYAAJghAQCVHhAAkCAbAI0hKACJIzMAhyQ9AIUkRgCDJU4AgSZVAH8mXAB+&#10;JmMAfCdrAHsncwB5J3wAeCiHAHYokwB0KKABciivAXEpwQFvKeABbSn3AWwp/wFrKf8Bayn/AWso&#10;/wFrKP8B6CgAANAyAADAOAAArjcAAKE1AACYMgAAki0AAI4pAACLJwwAhygXAIMqIwCAKy8Afiw5&#10;AHwsQgB6LUoAeC5RAHcuWAB1LmAAcy9nAHIvbwBwL3kBby+DAW0vkAFrL50BaS+sAWgwvgFnMNsB&#10;ZTD1AWQw/wFjMP8BYy//AWMv/wFjL/8B4i4AAMo4AAC6PQAAqDwAAJo6AACRNwAAijMAAIYwAACD&#10;LgkAfy8TAHswHwB4MisAdjM1AHQzPgByNEYAcDROAG81VQBtNVwAbDVkAGo1bAFoNXUBZzWAAWU1&#10;jAFjNZoCYTapAmA2uwJfNtYCXTbzAl02/wJcNv8BXDX/AVw1/wFcNP8B3DMAAMU8AAC0QQAAokAA&#10;AJU+AACLPAAAhDkAAH82AAB7NAQAdzUQAHQ3HABxOCcAbzkyAG05OwBrOkMAajpLAGg7UgBnO1kA&#10;ZTthAWM7aQFiO3IBYDt9AV47igJcO5cCWzunAlk7uANYO//i/+JJQ0NfUFJPRklMRQAGCdIDVzvx&#10;AlY7/wJWO/8CVjr/AVY6/wFWOf8B1DcAAMBBAACvRAAAnUMAAJBCAACFQAAAfj4AAHk7AAB0OgAA&#10;cToOAG08GABrPSQAaT4vAGc/OABlP0AAZEBIAGJATwBhQFcAX0BeAV1AZgFcQG8BWkB6AlhAhwJW&#10;QJUCVECkA1NAtgNSQM8DUUDvA1BA/wJQP/8CUD//AlE+/wFRPv8BzzsAAL1FAACqRwAAmUYAAItF&#10;AACBRAAAeUIAAHQ+AABvPwAAa0AMAGdBFQBlQiEAY0MrAGFDNQBfRD4AXkRFAF1FTQBbRVQAWUVc&#10;AVhFZAFWRW0BVEV4AlJFhQJRRJMDT0SjA01FtANMRcwDS0XtA0tE/wJLRP8CS0P/AkxC/wJMQv8C&#10;yj8AALlIAACmSgAAlUkAAIdIAAB9RwAAdUUAAG5CAABpQwAAZUQJAGJFEwBfRh4AXUcoAFxIMgBa&#10;SDsAWUlDAFdJSgBWSVIAVElZAVNJYQFRSWsBT0l2Ak1JggJLSZEDSkmhA0hJswNHScoDRknsA0ZI&#10;/wJGSP8CR0f/AkdG/wJHRv8CxkMAALZMAACiTAAAkUwAAIRLAAB5SgAAcEkAAGlGAABkRwAAX0kG&#10;AFxKEABaSxsAWEwlAFZMLwBVTTgAU01AAFJNSABRTk8AT05XAE5OXwFMTmkBSk5zAkhNgAJGTY8D&#10;RU2fA0NNsQNCTcgDQU3qA0FM/wJBTP8CQkv/AkJK/wJCSv8CwkcAALNPAACeTwAAjU4AAIBOAAB1&#10;TQAAbEwAAGNKAABeTAAAWk0CAFZODgBUTxgAUlAiAFFRLABPUTUATlI9AE1SRQBMUk0ASlJUAElS&#10;XQFHUmYBRVJxAUNSfgJBUo0CP1KdAz5SrwM9UsYDPFLpAjxR/gI8UP8CPU//Aj1P/wI9Tv8CvksA&#10;AK5TAACaUgAAiVEAAHxRAABxUAAAaFAAAF5OAABYUQAAVFIAAFFTDABOVBQATFUfAEtWKQBJVjIA&#10;SFY6AEdXQgBGV0oARFdSAENXWgBBV2QBQFduAT5XewI8V4sCOlebAjhXrQI3V8QCN1fnAjdW/QI3&#10;Vf8CN1T/AjdT/wI4U/8Cuk8AAKlWAACVVQAAhVQAAHhUAABtVAAAZFQAAFhUAABSVgAATlcAAEpZ&#10;CQBHWhEARlobAERbJQBDWy4AQlw2AEFcPgA/XEYAPl1PAD1dVwA7XWEAOl1sAThdeQE2XYgBNF2Z&#10;AjNdqwIxXcICMVzlAjFb/AIxWv8CMVn/AjJZ/wEyWP8BtlQAAKRZAACQWAAAgFgAAHNXAABpVwAA&#10;YFgAAFRZAABOWwAASF0AAENfBABAYA4APmEXAD1hIAA7YikAOmIyADliOgA4Y0IAN2NLADZjVAA0&#10;Y10AM2NoADFjdgEvY4UBLmOWASxjqQErY78BKmPjASpi+wEqYP8BK1//AStf/wErXv8BsVkAAJ5c&#10;AACLXAAAe1sAAG9bAABlWwAAXFwAAFFeAABJYAAAQ2IAADxlAAA4ZwoANWgSADRoGwAzaSQAMmkt&#10;ADFpNQAvaj0ALmpGAC1qTwAsalkAK2tlAClrcgAoa4IAJmuTACRrpwAja70AImrgACNp+QEjZ/8B&#10;I2b/ASNm/wEkZf8BrGAAAJhgAACFYAAAdl8AAGpfAABhYAAAV2AAAE1jAABEZgAAPWgAADZrAAAw&#10;bgQALHAOACpxFQApcR4AKHEmACdyLwAmcjcAJXJAACRySgAiclQAIXNgACBzbQAec30AHXOQABtz&#10;owAac7kAGXPcABpx9wAacP8AG2//ABtu/wEbbf8BpmYAAJFlAAB/ZAAAcWQAAGZkAABdZAAAUmYA&#10;AEhpAAA/bAAAN28AADBzAAApdgAAInkIAB97EAAeexcAHHsfABt7KAAaezAAGXw5ABh8QwAXfE4A&#10;FnxaABV8ZwAUfXgAEn2LABF9nwAQfbUAD33VABB79QARef8AEXj/ABJ3/wASd/8AnmsAAIpqAAB6&#10;aQAAbWkAAGJpAABXagAATG0AAENwAAA5dAAAMXgAACl7AAAifwAAG4IAABSFCQARhhAAEYYXABCH&#10;HwAQhygADocxAA6HOwANh0YADIdTAAuHYQAKh3EACYeEAAeHmAAGhq4ABYbJAAaF7AAHhP8ACIP/&#10;AAmC/wAJgv8AlXEAAINvAAB0bgAAaW4AAFxvAABQcgAARnUAADx5AAAyfQAAKoEAACKFAAAbiQAA&#10;FIwAAA+PAwAKkgsABpIRAASSGAACkiAAAZIpAACSMwAAkz4AAJNLAACTWQAAk2kAAJN7AACSkAAA&#10;kqYAAJG/AACR5QAAkPoAAI//AACP/wAAj/8AjXcAAH11AABwdAAAYnUAAFV4AABJfAAAP4AAADSE&#10;AAAriQAAIo0AABqRAAATlAAADpcAAAmbAAABnQgAAJ0OAACdEwAAnhoAAJ4iAACfKwAAnzUAAKBC&#10;AACgUAAAoF8AAKBxAACghwAAn50AAJ+1AACe2gAAnfYAAJ3/AACc/wAAnP8Ahn0AAHh8AABpfAAA&#10;W38AAE6DAABBiAAANowAACyRAAAjlgAAGpoAABKeAAANoQAABqQAAACnAAAAqQMAAKkKAACqDgAA&#10;qxMAAKwZAACtIgAArisAAK83AACvRQAAr1QAAK9mAACvewAArpQAAK6rAACuyQAAru8AAK3/AACt&#10;/wAArf8AgYQAAHGEAABhhwAAU4sAAEaQAAA5lgAALpsAACOgAAAapAAAEqgAAAysAAAErwAAALIA&#10;AAC2AAAAtwAAALcCAAC4CAAAuQ0AALoSAAC7GAAAvSEAAL4rAADAOAAAwEgAAMBaAADBbgAAwYYA&#10;AMGgAADBugAAweMAAMD5AADA/wAAwP8AeY0AAGiQAABZlAAAS5oAAD2gAAAxpQAAJasAABqvAAAR&#10;swAAC7gAAAK7AAAAvgAAAMEAAADEAAAAxQAAAMYAAADHAAAAyAUAAMoLAADMDwAAzhUAANAfAADT&#10;KwAA1ToAANVMAADWYAAA2HcAANiSAADYrAAA2ckAANnsAADZ+wAA2P8AcJkAAGCeAABRpAAAQ6oA&#10;ADWwAAAotgAAHLoAABG+AAAJwQAAAMUAAADIAAAAywAAAM8AAADSAAAA0wAAANYAAADYAAAA2wAA&#10;AN0AAADfBwAA4g0AAOUTAADoHQAA7CoAAO08AADtUQAA7mcAAO+BAADvnAAA8LcAAPDTAADw7AAA&#10;8PQAZ6YAAFitAABJtAAAOroAACq+AAAcwgAAEMYAAAfKAAAAzgAAANIAAADWAAAA3AAAAOAAAADj&#10;AAAA5AAAAOYAAADoAAAA6wAAAO0AAADvAAAA8gIAAPUKAAD4EQAA/BwAAP8sAAD/PwAA/1UAAP9u&#10;AAD/igAA/6QAAP+6AAD/0QAA/+EA/wAUAP8AEgD/ABIA/wAUAP8AGQD/ACUA/wAyAP8APwD/AEsA&#10;/wBWAP8AYAD/AGgA/wBwAP8AeAD/AH8A/wCFAP8AiwD/AJEA/wCYAP8AngD+AKYA/QCuAPwAuQD6&#10;AMgA+QDiAPgA9AD3AP8A9gD/APYA/wDvAP8A5wD/AOIA/wDeAP8A/wARAP8ADgD/AA4A/wAPAP8A&#10;FAD/ACAA/wAtAP8AOgD/AEYA/wBRAP8AWwD/AGMA/gBrAPwAcwD6AHkA+QCAAPcAhgD2AIwA9QCS&#10;APMAmQDyAKAA8ACpAO4AswDtAMEA6wDWAOoA7gDpAP4A5wD/AOcA/wDlAP8A3QD/ANUA/wDRAP8A&#10;/wANAP8ACgD/AAgA/wAJAP8AEAD/ABsA/wAoAP8ANQD/AEAA+gBLAPYAVQDzAF4A8QBmAO4AbQDs&#10;AHQA6wB6AOkAgADnAIYA5gCNAOQAkwDiAJsA4ACjAN4ArQDcALkA2gDKANcA5gDUAPgA0gD/ANIA&#10;/wDSAP8AzgD/AMkA/wDGAP8A/wAIAP8AAwD/AAAA/wADAP8ADQD8ABYA9wAiAPMALgDvADoA7ABF&#10;AOgATwDkAFgA4QBgAN4AZwDbAG0A2QB0ANUAegDTAIAA0QCHAM8AjgDNAJUAywCeAMkApwDHALMA&#10;xQDCAMMA3ADBAPEAvwD/AL8A/wC+AP8AvgD/AL0A/wC7AP8A/wAAAP8AAAD/AAAA/wAAAPYACADu&#10;ABEA5wAbAOEAJwDdADMA2QA+ANMASQDPAFIAywBZAMgAYQDGAGcAxABtAMIAcwDAAHoAvwCAAL0A&#10;iAC7AJAAuQCYALgAogC1AK0AswC7ALEAzgCwAOoArwD8AK0A/wCtAP8ArgD/AK4A/wCuAP8A/wIA&#10;AP8AAAD9AAAA8gAAAOgAAADeAAwA0wAVAMwAIQDIACwAxAA4AMEAQgC9AEsAugBTALgAWgC2AGEA&#10;tABnALIAbQCwAHQArwB6AK0AggCsAIoAqgCTAKgAnQCmAKgApAC1AKIAxgChAOMAnwD2AJ4A/wCe&#10;AP8AngD/AJ4A/wCeAP8A/wYAAPsAAADuBQAA4gQAANUAAADLAAYAwwAPAL0AGQC4ACUAtAAxALEA&#10;OwCuAEUArABNAKkAVQCnAFsApQBiAKQAaACiAG4AoQB1AJ8AfACeAIUAnACOAJoAmACYAKQAlgCw&#10;AJUAwQCTANwAkgDyAJEA/wCQAP8AkAD/AI8A/wCPAP8A/QoAAPAOAADhEQAAzhAAAMINAAC7BwAA&#10;twAKALEAEgCsAB4AqAApAKUANACiAD4AnwBHAJ0ATwCbAFYAmQFcAJcBYwCWAmkAlAJwAJMDeACR&#10;A4AAkASKAI4ElQCMBaEAigWuAIkGvgCHCNgAhgnwAIQK/wCDC/8Agwv/AIML/wCDC/8A9hAAAOYX&#10;AADSHAAAwBoAALMWAACsEgAAqA0AAKYHDQCiBRYAnQciAJkJLgCWCjgAlAtBAJIMSgCQDFEAjg1Y&#10;AIwNXgCLDWUAiQ1sAIgOdACGDn0AhQ6HAIMOkwCBD58AgBCtAH4QvgB9ENsAehH0AHgS/wB3Ev8A&#10;dxL/AHcS/wB3Ev8A7xcAANshAADGJAAAtCMAAKggAACgHAAAmxcAAJkRBACYDhAAkxAbAI8RJwCM&#10;EjIAiRM8AIcTRACFFEwAgxRTAIEVWgCAFWAAfhZoAH0WbwB7FngAeReDAHgXjwB2GJwAdBiqAHMZ&#10;uwByGdQAbxrxAG4b/wBtG/8AbRr/AG0a/wBtGv8A5yAAANApAAC8KwAAqyoAAJ4oAACWJAAAkCAA&#10;AI0cAACMFwwAiBgWAIQaIgCBGy0Afhw3AHwdQAB6HUgAeR5PAHceVQB2H1wAdB9jAHMfawBxIHQA&#10;cCB/AG4hiwBsIZgAayGnAGkiuABoIs8AZiLuAGUj/wBkI/8AZCL/AGQi/wBkIf8A4CYAAMgvAAC0&#10;MQAAozAAAJYuAACNKwAAhygAAIQkAACCIAgAfiASAHsiHgB4IykAdSQzAHMlPABxJUMAcCZLAG4m&#10;UgBtJ1kAaydgAGonaABpKHEAZyh7AGUoiABkKZUAYimkAGAptQBfKcsAXirsAFwq/wBcKf8AXCn/&#10;AFwp/wBcKP8A2CwAAMM1AACtNQAAnTQAAJAzAACGMQAAgC0AAHwrAAB5KAMAdicQAHIpGgBwKiUA&#10;bSsvAGssOABqLEAAaC1HAGctTgBlLlUAZC5dAGMuZQBhL24AXy94AF4vhABcL5IAWi+hAVkvsgFY&#10;MMgBVjDpAVUw/gFVL/8AVS//AFUu/wBVLv8A0DEAAL06AACoOQAAlzgAAIo3AACANgAAejIAAHUw&#10;AAByLgAAbi4NAGsvFgBpMCEAZjErAGQyNABjMj0AYTNEAGAzSwBfNFIAXTRaAFw0YgBaNGsAWTV1&#10;AFc1ggBVNZABVDWfAVI1sAFRNcYBUDXnAU81/QFPNf8BTzT/AU80/wFPM/8ByzYAALg9AACjPAAA&#10;kjwAAIU7AAB7OgAAdDcAAG81AABsMwAAaDQKAGU1EwBiNh4AYDcoAF43MQBdODoAWzhBAFo5SABZ&#10;OVAAVzlXAFY6XwBUOmgAUzpzAFE6fwFPOo0BTjqdAUw6rgFLOsMBSjrlAUk6/AFJOf8BSTn/AUk4&#10;/wFKOP8BxzoAALNAAACePwAAjj8AAIE+AAB3PQAAcDsAAGo4AABmOAAAYjkHAF86EQBcOxsAWjsl&#10;AFk8LgBXPTcAVj0+AFQ+RgBTPk0AUj5VAFE+XQBPP2YATT9wAEw/fQFKP4sBSD+bAUc/rAFFP8EB&#10;RD/jAUQ++wFEPv8BRD3/AUQ9/wFFPP8Bwz4AAK9DAACaQgAAikIAAH1BAABzQAAAaz8AAGU8AABg&#10;PAAAXD4EAFk+DwBXPxgAVUAiAFNBKwBSQTQAUEI8AE9CQwBOQksATUNSAEtDWgBKQ2QASENuAEdD&#10;ewFFQ4kBQ0OZAUJDqwFAQ8ABP0PhAT9D+QE/Qv8BP0H/AUBB/wFAQP8Bv0EAAKpFAACWRQAAhkUA&#10;AHlEAABvRAAAZ0IAAGA/AABbQQAAV0IAAFRDDQBRRBUAT0UfAE5FKABMRjEAS0Y5AEpHQQBJR0gA&#10;SEdQAEZHWABFR2EAQ0hsAEJIeAFASIcBPkiXATxIqQE7SL4BOkjfATpH+AE6Rv8BOkX/ATtF/wE7&#10;RP8Bu0UAAKZIAACSRwAAgkcAAHZHAABrRwAAY0YAAFtDAABWRQAAUkcAAE5ICgBMSRIASkkcAEhK&#10;JQBHSi4ARks2AEVLPgBDS0YAQkxNAEFMVgBATF8APkxqADxMdgA7TIUBOUyVATdMpwE2TLwBNUzd&#10;ATVL9wE1S/8BNUr/ATZJ/wE2Sf8BuEkAAKJLAACOSgAAfkoAAHJKAABoSgAAX0kAAFVIAABQSgAA&#10;TEsAAElMBwBGTRAARE4ZAEJPIgBBTysAQFAzAD9QOwA+UEMAPFFKADtRUwA6UVwAOFFnADdRcwA1&#10;UYIAM1GTATJRpQEwUboBL1HaAS9Q9gEvT/8BME7/ATBO/wEwTf8BtE0AAJ1NAACKTQAAek0AAG5N&#10;AABkTQAAW00AAFFNAABLTwAARlAAAEJSAwA/Uw0APVQVADxUHgA6VScAOVUvADhVNwA3Vj8ANlZH&#10;ADVWUAAzVlkAMldkADBXcQAvV4AALVeRACtXowAqV7gAKVfWAClW9QApVf8AKlT/ASpT/wEqUv8B&#10;r1EAAJhRAACFUQAAdlAAAGpQAABgUAAAWFEAAE5SAABHUwAAQVUAADtYAAA4WQoANVoRADRaGgAz&#10;WyIAMlsrADFbMwAvXDsALlxDAC1cTAAsXFYAK11gACldbQAoXXwAJl2OACRdoQAjXbUAIl3SACJc&#10;8wAiW/8AI1r/ACNZ/wAkWP8AqFUAAJJUAACAVAAAcVQAAGZUAABcVAAAVFUAAEpWAABDWAAAPFsA&#10;ADZdAAAwYAUALWEOACthFQAqYh0AKWIlAChiLgAnYzYAJmM+ACVjRwAjY1EAImRcACFkaQAfZHkA&#10;HmSKABxkngAbZLMAGWTOABpj8QAbYf8AG2D/ABxg/wAcX/8AoVkAAIxYAAB7WAAAbVgAAGJYAABZ&#10;WAAAUFkAAEdbAAA+XgAAN2AAADFjAAAqZgAAJGkJACFqEAAgahcAH2ogAB5rKAAdazAAHGs5ABtr&#10;QgAabEwAGWxYABdsZQAWbHQAFGyGABNsmgASbK8AEWzKABFr7wASaf8AE2j/ABNo/wATZ/8AmV0A&#10;AIVdAAB1XAAAaFwAAF5cAABVXAAAS14AAEJhAAA5ZAAAMmcAACtqAAAkbQAAHnABABdzCwAVdBEA&#10;FHQYABN0IQASdSkAEXUyABF1OwAQdUYAD3VSAA51XwANdW4ADHWBAAt1lQAKdaoACHTDAAl05wAK&#10;c/0AC3H/AAxx/wAMcP8AkWIAAH9hAABwYQAAZGEAAFphAABPYgAARWUAADxoAAAzbAAAK28AACRy&#10;AAAddgAAF3kAABF8BAANfwwAC38SAAp/GQAJfyIACH8qAAZ/NAAFfz8ABH9LAAJ/WAABf2cAAH95&#10;AAB/jgAAf6MAAH67AAB94AAAffcAAHz/AAB7/wAAe/8AiWcAAHhnAABrZgAAYWYAAFRnAABJaQAA&#10;P20AADVxAAAsdQAAJHkAAB18AAAWgAAAEIMAAAyGAgAGiQoAAYkPAACJFAAAihsAAIojAACLLAAA&#10;izcAAItDAACLUAAAi18AAItxAACLhgAAi5wAAIqzAACJ0wAAiPMAAIj/AACH/wAAh/8Agm0AAHNs&#10;AABobAAAWm0AAE5vAABCcwAAOHcAAC57AAAlgAAAHYQAABWIAAAQjAAAC48AAASSAAAAlAYAAJUM&#10;AACVEAAAlhUAAJccAACYJAAAmC4AAJk5AACZRwAAmVYAAJloAACZfQAAmZQAAJirAACXyAAAlu4A&#10;AJb/AACV/wAAlf8Ae3QAAG9zAABhcwAAU3YAAEZ6AAA7fwAAMIQAACaIAAAdjQAAFJIAAA6WAAAJ&#10;mQAAAZwAAACgAAAAoQAAAKIGAACiDAAApBAAAKUUAAClHAAApyQAAKgvAACoPQAAqUwAAKleAACp&#10;cgAAqIkAAKiiAACovAAAp+UAAKb7AACm/wAApf8Ad3sAAGh7AABZfgAAS4IAAD6HAAAyjQAAJ5IA&#10;AB2XAAAUnAAADqAAAAekAAAAqAAAAKsAAACuAAAArwAAALAAAACxBAAAswoAALQOAAC1EwAAthsA&#10;ALgkAAC6MQAAukAAALpSAAC7ZQAAu30AALqXAAC6sQAAutIAALrzAAC5/wAAuf8Ab4MAAF+GAABR&#10;iwAAQ5AAADaXAAAqnQAAH6IAABWnAAANrAAABbAAAAC0AAAAtwAAALsAAAC+AAAAvwAAAMAAAADB&#10;AAAAwwEAAMQHAADFDQAAxxEAAMoZAADNJAAAzjMAAM9EAADQWAAA0G4AANGIAADQpAAA0MEAANHm&#10;AADR+AAA0f8AZ48AAFeUAABJmgAAO6EAAC6nAAAhrQAAFrMAAA64AAAGvAAAAMAAAADDAAAAxgAA&#10;AMsAAADNAAAAzgAAANAAAADRAAAA1AAAANYAAADaAgAA3AkAAN8PAADjFwAA5iQAAOc2AADoSQAA&#10;6V8AAOp4AADrlAAA668AAOvMAADs6AAA7PYAX54AAFCkAABCqwAANLIAACa5AAAZvgAADsIAAATF&#10;AAAAygAAAM0AAADRAAAA2AAAANsAAADfAAAA4AAAAOIAAADkAAAA5gAAAOkAAADrAAAA7gAAAPEF&#10;AAD1DQAA+RYAAPwlAAD9OQAA/k8AAP9nAAD/ggAA/50AAP+1AAD/ywAA/+QA/wARAP8ADwD/AA8A&#10;/wARAP8AFgD/ACIA/wAvAP8AOwD/AEcA/wBSAP8AWwD/AGQA/wBsAP8AcwD/AHoA/wCAAP8AhgD/&#10;AIwA/gCTAP0AmQD7AKEA+gCpAPgAtAD3AMIA9gDaAPUA8QD0AP8A8wD/APMA/wDpAP8A4AD/ANgA&#10;/wDTAP8A/wAOAP8ACwD/AAoA/wALAP8AEQD/AB0A/wAqAP8ANgD/AEEA/wBMAP8AVgD+AF8A+wBm&#10;APkAbQD3AHQA9QB6APQAgADyAIYA8ACNAO8AlADtAJsA7ACkAOoArgDpALoA5wDNAOUA6QDkAPsA&#10;4wD/AOIA/wDeAP8A0QD/AMwA/wDIAP8A/wAJAP8ABAD/AAEA/wAEAP8ADgD/ABgA/wAkAP0AMAD7&#10;ADsA9wBGAPMAUADvAFkA7ABgAOoAZwDnAG4A5gB0AOQAegDiAIAA4ACHAN4AjgDcAJUA2gCeANYA&#10;qADUALMA0QDDAM8A3wDOAPQAzAD/AMsA/wDLAP8AxQD/AL8A/wC8AP8A/wACAP8AAAD/AAAA/wAA&#10;AP0ACwD3ABMA8QAeAO0AKgDqADUA5wBAAOIASgDdAFIA2QBaANUAYQDSAGcA0ABtAM4AcwDMAHoA&#10;ygCAAMgAhwDGAI8AxACYAMIAoQDAAK0AvgC7ALwA0AC6AO0AuQD+ALgA/wC4AP8AtwD/ALMA/wCw&#10;AP8A/wAAAP8AAAD/AAAA+QAAAO4ABQDlAA4A3gAYANgAIwDSAC4AzwA5AMsAQwDHAEwAxABUAMEA&#10;WwC/AGEAvABnALsAbQC5AHMAtwB6ALUAgQC0AIkAsgCSALAAmwCvAKcArAC0AKsAxgCpAOQApwD4&#10;AKYA/wCmAP8ApQD/AKUA/wCkAP8A/wAAAP8AAAD1AAAA6gAAAN4AAADQAAoAyAASAMIAHQC+ACgA&#10;uwAzALkAPQC1AEYAsgBNALAAVQCtAFsArABhAKoAZwCoAG0ApwBzAKUAegCkAIIAogCMAKAAlgCf&#10;AKEAnQCuAJsAvgCZANgAlwDxAJYA/wCWAP8AlwD/AJcA/wCXAP8A/wAAAPUAAADnAQAA1AAAAMkA&#10;AADAAAQAuAAOALMAFgCvACEAqwAsAKgANgCmAD8AowBHAKEATwCfAFUAnQBbAJsAYQCaAGcAmABu&#10;AJcAdQCVAH0AlACGAJIAkQCQAJwAjgCpAIwAuACLAM0AiQDrAIgA/QCIAP8AiAD/AIgA/wCIAP8A&#10;+QYAAOkMAADUDgAAwwwAALcJAACwAgAAqwAJAKYAEACiABoAngAlAJsAMACYADkAlgBBAJQASQCS&#10;AFAAkABWAI4AXACNAGIAiwBpAIoAcACIAHgAhwCBAIUAjACEAJgAggClAIAAtAB+AMgAfQHnAHwC&#10;+QB7A/8AewT/AHsE/wB7BP8A8Q4AAN4VAADFFQAAtBQAAKkRAAChDgAAngoAAJsDDACXABMAkwAe&#10;AJABKQCNAjMAigM8AIgEQwCGBUsAhQZRAIMGVwCCB14AgAdkAH8IbAB9CHQAfAh+AHoJiQB4CZYA&#10;dwqjAHUKswBzC8cAcgzmAHAN+wBwDf8Abw3/AG8N/wBvDf8A6BYAANAeAAC5HQAAqRwAAJ0aAACV&#10;FgAAkBMAAI8OAwCOCg4AiQsXAIYMIwCDDS0AgA02AH4OPgB8DkYAew5NAHkPUwB4EFoAdhBhAHUQ&#10;aABzEHEAcRF7AHARhwBuEZQAbBGiAGsSsgBpEscAaBPnAGYT/QBlFP8AZRT/AGUT/wBlE/8A3x4A&#10;AMYkAACwJAAAoCMAAJQhAACLHwAAhhsAAIMXAACCEggAfxESAHwSHQB5FCgAdhQxAHQVOgByFkEA&#10;cRZIAG8XTwBuF1YAbBddAGsYZABpGG0AaBl3AGYZgwBkGZAAYxqfAGEarwBgGsQAXhvkAF0c+wBc&#10;HP8AXBv/AFwb/wBcG/8A1SUAAL0qAACoKQAAmCkAAIwoAACDJQAAfSIAAHkfAAB4GwMAdhkPAHIa&#10;GABvHCMAbR0tAGsdNQBpHj0AaB5EAGYfSwBlH1IAYyBZAGIgYQBhIGkAXyFzAF0hfwBcIY0AWiKc&#10;AFkirABXIsAAViPhAFUj+QBUI/8AVCL/AFQi/wBUIv8AzSsAALYuAACiLgAAki4AAIUtAAB8KwAA&#10;digAAHImAABvIwAAbSEMAGoiFQBnIx8AZSQpAGMkMQBiJTkAYCZBAF8mSABdJk8AXCdWAFsnXQBZ&#10;J2YAWChwAFYofABUKIoAUymZAFEpqgBQKb4ATyneAE4p9wBNKf8ATSn/AE0o/wBOKP8AyDAAALAy&#10;AACcMgAAjDIAAIAxAAB2MAAAcC0AAGsrAABoKQAAZigJAGMoEQBgKRwAXiolAFwrLgBbKzYAWSw9&#10;AFgsRABXLUwAVS1TAFQtWwBTLWMAUS5uAFAuegBOLogATC+XAEsvqABJL7sASC/bAEgv9gBHL/8A&#10;Ry7/AEct/wBILf8AxDQAAKs1AACXNQAAhzUAAHs1AAByNAAAazIAAGYvAABiLgAAXy0FAFwuEABa&#10;LxgAWDAiAFYwKwBVMTMAUzE6AFIyQgBRMkkAUDJQAE4zWABNM2EASzNrAEozdwBINIUARzSVAEU0&#10;pgBDNLkAQjTWAEI09ABCNP8AQjP/AEIy/wBCMv8AwDgAAKc4AACTOAAAgzgAAHc4AABtNwAAZjYA&#10;AGEzAABdMgAAWTICAFczDQBUNBUAUjUfAFE1KABPNjAATjY4AEw3PwBLN0YASjdOAEk4VgBHOF8A&#10;RjhpAEQ4dQBDOIMAQTmTAEA5pAA+ObgAPTnTADw58wA8OP8APTf/AD03/wA9Nv8AuzsAAKI7AACP&#10;OwAAfzsAAHM7AABqOgAAYjkAAF03AABYNgAAVDcAAFE4CwBPORMATTkcAEs6JQBKOi0ASDs1AEc7&#10;PABGPEQARTxLAEQ8UwBCPFwAQT1nAD89cwA+PYEAPD2RADo9owA5PbYAOD3RADc98gA3PP8AODv/&#10;ADg7/wA4Ov8Atj0AAJ4+AACLPgAAfD4AAG8+AABmPQAAXj0AAFg7AABTOgAATzsAAEw8CABJPREA&#10;Rz4ZAEY/IgBEPyoAQz8yAEJAOgBBQEEAQEBJAD5BUQA9QVoAPEFkADpBcAA4QX8AN0GPADVCoQA0&#10;QrQAMkLOADJB8AAyQP8AM0D/ADM//wA0Pv8AsUAAAJpAAACHQAAAeEEAAGxBAABiQAAAW0AAAFQ/&#10;AABOPwAASkAAAEZBBQBEQg4AQkMWAEBDHwA/RCcAPkQvADxENwA7RT4AOkVGADlFTgA4RlgANkZi&#10;ADVGbgAzRnwAMUaNADBGnwAuRrMALUbMAC1G7wAtRf8ALkT/AC5D/wAuQ/8ArEMAAJZDAACDQwAA&#10;dEMAAGhDAABfQwAAV0MAAFBDAABIQwAAREUAAEFGAQA+RwwAPEgTADpIHAA5SSQAOEksADZJNAA1&#10;SjsANEpDADNKTAAySlUAMEtfAC9LawAtS3oALEuLACpLnQAoS7EAJ0vKACdL7QAnSv8AKEn/AChI&#10;/wApR/8Ap0YAAJFGAAB/RgAAcEYAAGVGAABbRgAAVEYAAExHAABESAAAP0oAADtLAAA3TAkANU0Q&#10;ADNOGAAyTiAAMU8oADBPMAAvTzgALk9AACxQSAArUFIAKlBcAChQaAAnUHcAJVCIACRQmwAiUK8A&#10;IVDIACBQ6wAhT/8AIk7/ACJN/wAjTf8AoUkAAIxJAAB6SQAAbEoAAGFKAABYSgAAUEoAAElLAABA&#10;TAAAO04AADVQAAAxUgQALVMNACxUFAAqVBwAKVUkAChVLAAnVTMAJlU8ACVWRQAkVk4AIlZZACFW&#10;ZQAfVnQAHlaFABxWmAAbVqwAGVbFABlW6QAaVf8AG1T/ABtT/wAcUv8Am00AAIZNAAB1TQAAaE0A&#10;AF1NAABUTQAATU4AAEVPAAA8UQAANlMAADFVAAArWAAAJloJACNbEAAiWxcAIVwfACBcJwAfXC4A&#10;HVw3ABxdQAAbXUoAGl1VABhdYQAXXXAAFV2BABRdlQATXaoAEV3CABFd5wASW/4AE1r/ABNa/wAU&#10;Wf8AlFEAAIBRAABwUQAAZFEAAFlRAABRUQAASVIAAEFTAAA4VgAAMlkAACtbAAAlXgAAH2EDABpj&#10;DAAYZBEAF2QZABZkIQAVZCkAFGUxABNlOgASZUQAEWVQABBlXQAPZWsADmV9AA1lkQAMZaUACmS8&#10;AApk4AALY/kADGL/AA1h/wANYf8AjVUAAHpVAABrVQAAX1UAAFZVAABOVQAARFcAADxZAAA0XAAA&#10;LF8AACZiAAAfZQAAGWgAABNrBQAQbQ0ADm4SAA1uGgAMbiIADG4rAAtuNAAKbj4ACG5KAAduVwAG&#10;bmUABG52AAJuigAAbZ8AAG22AABs1gAAbPMAAWv/AAJq/wADav8AhVoAAHRaAABmWgAAXFkAAFNZ&#10;AABIWgAAP10AADZgAAAuYwAAJmcAAB9qAAAZbQAAE3EAAA50AwAKdwoABXcQAAF3FQAAdxwAAHck&#10;AAB4LQAAeDcAAHhDAAB4UAAAeF4AAHhvAAB4hAAAeJkAAHewAAB2zQAAdfAAAHX/AAB0/wAAdP8A&#10;fl8AAG5fAABiXgAAWV4AAE1fAABCYgAAOWUAADBoAAAnbAAAH3AAABh0AAASdwAADXsAAAh+AAAC&#10;gAgAAIENAACBEQAAghcAAIMeAACDJgAAhDAAAIQ7AACESAAAhFcAAIRoAACEfAAAhJMAAIOqAACC&#10;xQAAgesAAIH+AACA/wAAgP8Ad2UAAGlkAABfYwAAUmQAAEdnAAA8awAAMW8AAChzAAAgdwAAGHwA&#10;ABF/AAAMgwAABocAAACKAAAAjAMAAIwJAACNDgAAjhEAAI8XAACQHgAAkScAAJIyAACSPwAAkk4A&#10;AJJfAACScwAAkosAAJGiAACRvAAAkOUAAI/8AACO/wAAjv8AcWsAAGZqAABYawAAS20AAD9xAAA0&#10;dgAAKnsAACCAAAAXhQAAEIkAAAuNAAAEkQAAAJUAAACYAAAAmQAAAJoDAACbCAAAnA0AAJ4RAACf&#10;FgAAoB4AAKIoAACiNQAAo0QAAKNVAACjaQAAooAAAKKaAAChswAAoNgAAKD2AACf/wAAn/8AbnEA&#10;AF9yAABRdQAARHkAADd+AAAshAAAIYoAABePAAAQlAAACpkAAAGdAAAAoAAAAKQAAACnAAAAqAAA&#10;AKkAAACqAAAArAYAAK0LAACvEAAAsBUAALIeAAC0KQAAtDkAALRKAAC1XQAAtXMAALWOAAC1qAAA&#10;tMYAALPtAACy/wAAsv8AZnoAAFd9AABJggAAPIcAAC+OAAAjlAAAGJoAABCfAAAJpAAAAKkAAACt&#10;AAAAsAAAALQAAAC3AAAAuAAAALkAAAC7AAAAvAAAAL4CAADACAAAwg4AAMQUAADHHgAAyCwAAMk9&#10;AADKUAAAymYAAMp/AADKmwAAyrgAAMrdAADK9QAAyv8AXoYAAE+LAABBkQAAM5gAACefAAAbpQAA&#10;EasAAAmwAAAAtQAAALkAAAC9AAAAwQAAAMYAAADIAAAAyQAAAMsAAADMAAAAzgAAANAAAADSAAAA&#10;1AUAANkMAADdEgAA4R4AAOIuAADjQgAA5FcAAOVvAADmjAAA5qgAAOXFAADl5wAA5vYAVpQAAEib&#10;AAA6ogAALKkAAB+wAAATtgAAC7wAAADBAAAAxQAAAMkAAADNAAAA0gAAANYAAADaAAAA2wAAAN4A&#10;AADgAAAA4gAAAOQAAADnAAAA6QAAAO0AAADwCgAA9BEAAPgfAAD5MgAA+kgAAPtfAAD8egAA/ZcA&#10;AP2vAAD9xwAA/eQA/wAOAP8ADQD/AAwA/wAOAP8AEwD/AB4A/wAqAP8ANgD/AEIA/wBNAP8AVwD/&#10;AF8A/wBnAP8AbgD/AHQA/wB6AP8AgQD9AIcA/ACNAPoAlAD5AJwA9wClAPUArwD0ALwA8wDPAPEA&#10;7ADwAP4A7wD/AO8A/wDjAP8A1wD/AM4A/wDKAP8A/wAKAP8ABgD/AAQA/wAIAP8AEAD/ABkA/wAl&#10;AP8AMQD/AD0A/wBHAP4AUQD7AFkA+QBhAPYAaAD0AG4A8wB0APEAegDvAIEA7gCHAOwAjgDqAJYA&#10;6ACfAOYAqQDjALUA4gDGAOAA4wDfAPgA3QD/AN0A/wDUAP8AyQD/AMIA/wC+AP8A/wADAP8AAAD/&#10;AAAA/wABAP8ADQD/ABQA/QAgAPoAKwD3ADYA8wBBAO8ASwDsAFQA6ABbAOYAYgDjAGgA4QBuAN8A&#10;dADcAHoA2gCBANgAiADUAJAA0gCYAM8AogDNAK4AywC8AMkA0wDHAPAAxgD/AMQA/wDEAP8AuwD/&#10;ALYA/wCzAP8A/wAAAP8AAAD/AAAA/wAAAPcACADwABAA6wAaAOcAJQDkADAA4QA7ANwARQDVAE0A&#10;0QBVAM4AWwDLAGIAyQBnAMcAbQDFAHMAwwB6AMEAgQC/AIkAvQCSALsAnAC5AKcAtwC1ALUAyACz&#10;AOYAsgD7ALEA/wCwAP8ArgD/AKoA/wCnAP8A/wAAAP8AAAD+AAAA8QAAAOUAAgDcAA0A0wAUAM0A&#10;HwDKACoAxwA0AMQAPgDAAEcAvABOALoAVQC3AFsAtQBhALMAZwCyAG0AsABzAK4AegCsAIIAqgCL&#10;AKgAlQCnAKAApQCtAKMAvgChANsAoAD0AJ8A/wCeAP8AnwD/AJ0A/wCbAP8A/wAAAPwAAADuAAAA&#10;4AAAANAAAADFAAgAvgAQALkAGQC1ACMAswAuALAANwCtAEAAqgBIAKgATwClAFUAowBbAKIAYACg&#10;AGYAnwBsAJ0AcwCbAHsAmgCEAJgAjgCWAJoAlQCnAJMAtwCRAMwAkADsAI8A/wCOAP8AjgD/AI4A&#10;/wCPAP8A/AAAAO8AAADbAAAAyQAAAL0AAAC1AAIArgAMAKkAEwClAB0AogAnAKAAMQCdADoAmgBC&#10;AJgASQCWAE8AlABVAJMAWwCRAGAAkABnAI4AbQCNAHUAiwB+AIkAiQCIAJUAhgCiAIUAsQCDAMQA&#10;gQDkAIAA+QB/AP8AgAD/AIAA/wCAAP8A9AIAAOAJAADHCAAAtwcAAKwDAACmAAAAoAAHAJsADwCY&#10;ABcAlQAhAJIAKgCPADMAjQA8AIsAQwCJAEkAhwBQAIYAVQCEAFsAgwBhAIEAaACAAHAAfgB5AHwA&#10;hAB7AJAAeQCdAHgArAB2AL4AdQDdAHMA9ABzAP8AcwD/AHMA/wBzAP8A6Q0AAM8QAAC5EAAAqRAA&#10;AJ4OAACXCwAAkwYAAJAACwCMABEAiQAaAIYAJACDAC4AgQA2AH8APgB9AEQAfABLAHoAUQB5AFcA&#10;dwBdAHYAZAB0AGwAcwF1AHEBgABvAo0AbgKaAGwDqgBrA7sAaQTWAGgG8QBoB/8AZwf/AGcH/wBn&#10;B/8A3xQAAMMXAACuFwAAnhYAAJMVAACLEgAAhhAAAIQMAgCDBg0AgAMUAHwFHgB5BygAdwgwAHUI&#10;OABzCUAAcglGAHAKTABvClMAbQtZAGwLYQBqC2kAaQxyAGcMfgBmDIsAZA2ZAGINqQBhDbsAYA3Y&#10;AF4O8wBdDv8AXQ7/AF0O/wBdDv8A1BwAALkdAACkHgAAlR0AAIkcAACBGgAAexcAAHgTAAB4EAYA&#10;dw0PAHMOGABwDiIAbg8rAGwQMwBqEDsAaRBCAGcRSQBmEU8AZBFWAGMSXQBhEmYAYBJvAF4SewBc&#10;E4gAWxOXAFkTpwBXFLoAVhTVAFUV8wBUFf8AVBX/AFQV/wBUFP8AyiIAALAiAACdIwAAjSMAAIEi&#10;AAB5IQAAcx4AAG8bAABuFwAAbRMMAGoUFABnFR4AZRYnAGMWLwBhFzcAYBc+AF4YRQBdGEsAXBlS&#10;AFoZWgBZGWIAVxpsAFYadwBUGoUAUhuUAFEbpABPG7cAThvQAE0c8QBMHP8ATBz/AE0c/wBNG/8A&#10;wyYAAKonAACWJwAAhygAAHsnAAByJgAAbCQAAGghAABmHgAAZBsIAGIbEQBfHBoAXR0jAFseKwBa&#10;HjMAWB86AFcfQQBWIEgAVCBPAFMgVwBRIV8AUCFpAE4hdABNIYIASyKRAEkiogBIIrQARyLNAEYj&#10;7wBFI/8ARSL/AEYi/wBGIf8AvCoAAKQrAACRKwAAgiwAAHYrAABtKgAAZikAAGImAABfJAAAXSIE&#10;AFshDgBYIhYAViMfAFQkKABTJDAAUiU3AFAlPgBPJkUATiZMAEwmVABLJ1wASSdmAEgncQBGJ38A&#10;RSiPAEMooABBKLIAQCjLAD8o7QA/KP8APyj/AEAn/wBAJ/8Aty0AAJ8uAACMLwAAfS8AAHEvAABo&#10;LgAAYS0AAF0rAABaKAAAVycAAFQnDABSKBMAUCkcAE4pJQBNKiwASyo0AEorOwBJK0IASCxJAEYs&#10;UQBFLFoARCxkAEItbwBALX0APy2NAD0tngA8LbAAOi3IADot6wA6Lf8AOi3/ADos/wA6LP8AsjAA&#10;AJsxAACIMgAAeTIAAG0yAABkMgAAXTEAAFgvAABVLAAAUSwAAE8tCQBMLREASi4ZAEkvIgBHLyoA&#10;RjAxAEUwOABDMD8AQjFHAEExTwBAMVcAPjFhAD0ybQA7MnsAOTKLADgynAA2Mq8ANTLHADQy6QA0&#10;Mv8ANTH/ADUx/wA1MP8ArTMAAJY0AACENQAAdTUAAGk1AABgNQAAWTQAAFQzAABQMAAATDEAAEkx&#10;BgBHMg8ARTMWAEMzHwBCNCcAQDQuAD81NgA+NT0APTVEADw2TAA6NlUAOTZfADc2awA2NngANDeJ&#10;ADI3mgAxN60ALzfFAC836AAvNv4AMDX/ADA1/wAwNP8AqTYAAJI2AACANwAAcjgAAGY4AABdNwAA&#10;VjcAAFA2AABLNAAARzUAAEQ2AwBBNw0APzgUAD44HAA8OSQAOzksADo5MwA5OjoAODpCADY6SgA1&#10;OlMANDtdADI7aAAwO3YALzuHAC07mQAsO6wAKjvDACk75gAqOv0AKjr/ACs5/wAsOP8ApDgAAI45&#10;AAB8OgAAbjoAAGM6AABaOgAAUzoAAE06AABGOAAAQjoAAD87AAA8PAsAOjwRADg9GQA3PSEANj4p&#10;ADQ+MAAzPjcAMj8/ADE/RwAwP1AALj9aAC1AZgArQHQAKUCEAChAlwAmQKoAJUDBACRA5QAkP/wA&#10;JT7/ACY9/wAmPf8AnzsAAIo8AAB4PQAAaj0AAF89AABWPQAATz0AAEk9AABCPQAAPD4AADk/AAA2&#10;QQgANEEPADJCFgAxQh4AL0MlAC5DLQAtQzQALEQ8ACtERAAqRE0AKERYACdFYwAlRXEAI0WCACJF&#10;lQAgRagAH0W/AB5E4wAfRPsAH0P/ACBC/wAhQf8Amj4AAIU/AAB0QAAAZ0AAAFxAAABTQAAATEAA&#10;AEZAAAA+QQAAOEMAADRFAAAwRgMALUcNACtIEgAqSBoAKUgiAChJKQAnSTEAJUk5ACRJQQAjSkoA&#10;IkpVACBKYQAfSm8AHUp/ABtKkgAaSqYAGEq9ABdK4AAYSfoAGUj/ABpH/wAaR/8AlUIAAIBCAABw&#10;QwAAY0MAAFhDAABQQwAASUMAAEJEAAA7RQAANUcAADBJAAArSwAAJk0JACROEAAiThYAIU8dACBP&#10;JQAfTywAHk81AB1PPQAcUEcAGlBRABlQXQAXUGsAFlB8ABRQjwATUKQAEVC6ABFQ3gART/gAEk7/&#10;ABNN/wAUTf8Aj0UAAHtGAABrRgAAX0cAAFVHAABNRwAARkcAAD9HAAA3SgAAMUwAACtOAAAmUAAA&#10;IFMDABxVDAAaVhEAGVYYABdWIAAWVicAFVYwABRWOQATV0IAEldNABFXWQAQV2gAD1d5AA5XjAAN&#10;V6AAC1e2AAtW1AALVvQADFX/AA1U/wAOU/8AiEkAAHZKAABnSgAAW0oAAFFKAABKSgAAQ0oAADtM&#10;AAAzTgAALFEAACZUAAAhVgAAG1kAABVcBwARXg0AEF4TABBeGgAOXiIADl4qAA1eMwAMXj0AC15I&#10;AApeVAAIXmIAB15zAAVehgADXpsAAl6xAAJdzAACXe4AA1z/AARb/wAFW/8AgU4AAHBOAABiTgAA&#10;V04AAE5OAABHTgAAPk8AADZRAAAuVAAAJ1cAACFaAAAbXQAAFWAAABBjAwAMZgsACGcQAAZnFQAF&#10;ZxwABGckAAJnLQABZzcAAGdCAABnTgAAZ1wAAGdtAABngAAAZpUAAGasAABlxwAAZesAAGT8AABk&#10;/wAAY/8AelIAAGpTAABdUgAAVFIAAEtSAABCUwAAOVUAADBYAAAoWwAAIV8AABpiAAAUZQAAEGgA&#10;AAxrAQAGbgkAAG8OAABvEgAAbxgAAHAfAABwJwAAcTAAAHE7AABxSAAAcVYAAHFmAABxeQAAcY8A&#10;AHCnAABvwQAAb+cAAG78AABt/wAAbf8Ac1gAAGVXAABaVwAAUVYAAEZXAAA8WgAAMl0AACphAAAi&#10;ZAAAGmgAABRsAAAObwAACnIAAAR2AAAAeAUAAHgLAAB5DgAAehMAAHsZAAB8IAAAfSkAAH0zAAB9&#10;QAAAfU4AAH1eAAB9cgAAfYgAAHyhAAB8ugAAe+IAAHr6AAB5/wAAeP8AbV0AAGBcAABXXAAAS10A&#10;AEBfAAA1YwAAK2cAACNrAAAabwAAE3MAAA53AAAIewAAAn4AAACCAAAAgwEAAIQGAACFCwAAhg8A&#10;AIgTAACJGQAAiiEAAIsrAACLNwAAjEYAAItWAACLaQAAi4AAAIuZAACKswAAidgAAIj3AACI/wAA&#10;h/8AaGMAAF5iAABRYgAARGUAADhpAAAubgAAJHMAABp4AAATfQAADYEAAAaFAAAAiQAAAI0AAACQ&#10;AAAAkgAAAJIAAACUBQAAlQoAAJcOAACYEgAAmhgAAJshAACcLQAAnTwAAJ1MAACcXwAAnHYAAJuR&#10;AACbqwAAmskAAJrwAACZ/wAAmP8AZWkAAFdpAABJbAAAPXEAADB2AAAlfAAAG4EAABKHAAAMjAAA&#10;BJEAAACVAAAAmQAAAJ0AAACgAAAAoQAAAKIAAACkAAAApQEAAKcHAACpDAAAqhEAAK0YAACvIgAA&#10;rzAAAK9BAACvVAAAr2sAAK6FAACuoQAArr4AAK3mAACs/AAArP8AXnEAAE90AABCeQAANX8AACiF&#10;AAAdjAAAE5IAAAyYAAADnQAAAKIAAACmAAAAqgAAAK4AAACwAAAAsQAAALMAAAC0AAAAtgAAALgA&#10;AAC6BAAAvAoAAL4QAADBFwAAwyQAAMM1AADESQAAxF4AAMV3AADFkwAAxa8AAMXRAADD8gAAw/8A&#10;VnwAAEeCAAA6iAAALI8AACCWAAAUnQAADaMAAAOpAAAArgAAALIAAAC3AAAAuwAAAL8AAADCAAAA&#10;wgAAAMUAAADGAAAAyAAAAMoAAADNAAAAzwAAANIIAADVDgAA2xgAAN0nAADeOgAA31AAAOBoAADg&#10;hAAA4aEAAOG9AADh4gAA4PQATosAAECSAAAymQAAJaEAABioAAAOrwAABbUAAAC6AAAAvwAAAMQA&#10;AADIAAAAzgAAANEAAADUAAAA1QAAANgAAADaAAAA3QAAAN8AAADiAAAA5AAAAOcAAADrBQAA7w4A&#10;APQZAAD1KwAA9kEAAPdYAAD4cgAA+ZAAAPmrAAD4xAAA+OEA/wALAP8ACAD/AAkA/wAMAP8AEgD/&#10;ABoA/wAmAP8AMgD/AD4A/wBIAP8AUgD/AFoA/wBiAP8AaQD/AG8A/wB1AP4AewD8AIEA+wCIAPkA&#10;jwD3AJcA9QCgAPMAqgDyALcA7wDJAO0A5gDsAPsA6wD/AOsA/wDdAP8AzgD/AMYA/wDCAP8A/wAE&#10;AP8AAAD/AAAA/wAFAP8ADQD/ABUA/wAhAP8ALAD/ADgA/wBDAP0ATAD5AFQA9wBcAPQAYwDyAGkA&#10;8ABvAO4AdQDsAHsA6gCCAOgAiQDnAJEA5ACaAOIApADgALAA3QDAANoA3ADYAPQA1QD/ANMA/wDL&#10;AP8AwQD/ALsA/wC3AP8A/wAAAP8AAAD/AAAA/wAAAP8ACgD9ABEA+QAbAPYAJwD0ADIA8AA8AOwA&#10;RgDoAE4A5ABWAOEAXADeAGMA3ABoANkAbgDVAHQA0gB7ANAAggDNAIoAywCTAMgAnQDGAKgAxAC3&#10;AMEAzADAAOsAvgD/AL0A/wC9AP8AtAD/AK4A/wCrAP8A/wAAAP8AAAD/AAAA+gAAAPIABQDqAA4A&#10;5QAWAOAAIQDdACsA2wA2ANMAPwDOAEgAygBPAMcAVgDEAFwAwgBhAMAAZwC+AG0AvABzALoAegC4&#10;AIIAtgCLALQAlgCyAKEAsACvAK4AwQCtAOAAqwD3AKoA/wCpAP8ApgD/AKEA/wCfAP8A/wAAAP8A&#10;AAD3AAAA6AAAANwAAADQAAoAygARAMUAGwDCACUAvwAvALwAOAC4AEEAtQBIALIATwCwAFUArgBb&#10;AKwAYQCqAGYAqABsAKcAcwClAHsAowCEAKEAjgCfAJoAnQCnAJsAuACaANAAmQDvAJgA/wCXAP8A&#10;lgD/AJQA/wCSAP8A/wAAAPYAAADkAAAA0gAAAMUAAAC7AAUAtQAOALAAFQCsAB8AqgApAKgAMgCl&#10;ADoAogBCAKAASQCeAE8AnABVAJoAWgCYAGAAlgBmAJUAbACTAHQAkgB9AJAAhwCOAJMAjAChAIsA&#10;sACKAMUAiADmAIcA+wCGAP8AhwD/AIcA/wCGAP8A+AAAAOUAAADNAAAAvQAAALMAAACqAAAAowAK&#10;AJ8AEQCbABkAmQAjAJcALACVADQAkgA8AJAAQwCOAEkAjABPAIoAVACJAFoAhwBgAIYAZgCEAG4A&#10;gwB3AIEAgQB/AI0AfgCbAHwAqgB7ALwAegDbAHgA9QB4AP8AeAD/AHgA/wB4AP8A7QAAANECAAC7&#10;AgAArAEAAKIAAACbAAAAlgAFAJEADQCNABQAiwAdAIgAJgCGAC4AhAA2AIIAPQCAAEMAfgBJAH0A&#10;TwB8AFUAegBbAHkAYQB3AGkAdQBxAHQAfAByAIgAcQCWAG8ApQBuALYAbQDOAGwA7gBrAP8AawD/&#10;AGsA/wBrAP8A3wsAAMIMAACuDAAAngwAAJMLAACMBwAAiAIAAIUACQCBABAAfwAXAHwAIAB6ACgA&#10;eAAwAHYAOAB0AD4AcwBEAHEASgBwAFAAbgBWAG0AXQBsAGQAagBtAGgAdwBnAIQAZQCSAGQAoQBj&#10;ALIAYQDJAGAA6QBgAPwAYAD/AGAA/wBgAP8A0BAAALYRAACiEgAAkxIAAIgRAACADwAAfA0AAHkJ&#10;AQB4AwsAdQARAHMAGgBwACMAbgErAGwBMwBqAjkAaQNAAGcDRgBmBEwAZQRSAGMFWQBiBWEAYAVq&#10;AF8GdABdBoEAXAePAFoHnwBZB7AAVwfGAFYJ5wBWCvsAVQr/AFUK/wBWCv8AxhUAAK0XAACZGAAA&#10;ihgAAH8XAAB2FgAAcRMAAG4QAABtDQUAbQkNAGoJFABnCh0AZQomAGMLLgBiDDUAYAw8AF8MQgBe&#10;DUgAXA1PAFsNVgBZDV4AWA5oAFYOcwBVDoAAUw6PAFEOnwBQDrEATg7IAE0Q6gBNEP0ATRD/AE0Q&#10;/wBNEP8AvBsAAKUcAACSHQAAgx4AAHcdAABvHAAAaRoAAGYXAABkFAAAZBAIAGIPEABfEBgAXRAh&#10;AFsRKQBaETEAWBI4AFcSPgBWEkUAVBJMAFMTUwBRE1sAUBNlAE4UcABMFH0ASxSMAEkUnABHFa4A&#10;RhXFAEUV6ABFFv4ARRb/AEUV/wBFFf8AtR8AAJ4hAACLIgAAfCIAAHEiAABoIQAAYh8AAF8dAABc&#10;GgAAWxcCAFoVDQBXFhQAVRYdAFQXJQBSGC0AURg0AE8YOwBOGUIATRlIAEsaUABKGlgASBpiAEca&#10;bQBFG3oAQxuJAEIbmgBAG6wAPxvCAD4c5QA9HPwAPhz/AD4b/wA+G/8AryMAAJgkAACGJQAAdyYA&#10;AGwmAABjJQAAXSQAAFkiAABWHwAAVB0AAFMcCwBRHBIATh0aAE0dIgBLHikASh4xAEkfNwBHHz4A&#10;RiBFAEUgTQBDIFUAQiBfAEAhagA/IXcAPSGHADshmAA5IaoAOCLAADci4wA3IvsANyL/ADgh/wA4&#10;If8AqiYAAJQnAACBKQAAcykAAGcpAABfKQAAWCgAAFQmAABRIwAATyIAAEwiBwBKIhAASCIXAEcj&#10;HwBFJCYARCQuAEIkNABBJTsAQCVDAD8lSgA9JlMAPCZcADomZwA5JnUANyeEADUnlgA0J6gAMie+&#10;ADEn4QAxJ/kAMib/ADIm/wAzJf8ApSkAAI8qAAB9LAAAbywAAGQtAABbLAAAVSsAAFAqAABMKAAA&#10;SiYAAEcnBABEJw0AQigUAEEoHAA/KSMAPikrAD0pMgA8KjkAOypAADkqSAA4K1AANitaADUrZQAz&#10;K3IAMSuCADAslAAuLKcALCy8ACss3gAsLPgALCv/AC0q/wAtKv8AoSwAAIstAAB5LgAAay8AAGAv&#10;AABYLwAAUS4AAEwuAABILAAARSsAAEErAAA/LAsAPSwRADstGQA6LiEAOS4oADcuLwA2LzYANS8+&#10;ADQvRQAzL04AMTBYADAwYwAuMHAALDCAACowkgApMKUAJzC6ACYw3AAmMPcAJy//ACgv/wAoLv8A&#10;nC4AAIcwAAB2MQAAaDIAAF0yAABVMgAATjEAAEgxAABEMAAAQC8AADwwAAA6MQkANzEQADYyFgA1&#10;Mh4AMzMlADIzLAAxMzMAMDQ7AC80QwAtNEwALDRWACo1YQApNW4AJzV+ACU1kAAjNaMAIjW5ACE1&#10;2QAhNPYAIjT/ACMz/wAjMv8AmDEAAIMzAAByNAAAZTQAAFo1AABRNQAASzQAAEU0AABANAAAOjMA&#10;ADc0AAA0NQYAMjYOADA3EwAvNxsALjciAC04KQArODEAKjg4ACk5QAAoOUkAJjlTACU5XwAjOWwA&#10;ITp8ACA6jgAeOqIAHDq3ABs51QAcOfUAHTj/AB04/wAeN/8AkzQAAH82AABuNwAAYTcAAFc3AABO&#10;NwAASDcAAEI3AAA8NwAANTgAADI5AAAvOgIALDsLACo8EQApPBgAKD0fACY9JgAlPS4AJD01ACM+&#10;PQAiPkYAID5QAB8+XAAdP2kAGz95ABo/jAAYP6AAFj+1ABU+0gAWPvMAFz3/ABg8/wAYPP8AjjcA&#10;AHo4AABqOQAAXjoAAFM6AABLOgAARToAAD86AAA5OgAAMjwAAC4+AAApQAAAJkEIACRCDgAiQhQA&#10;IUIbACBDIwAfQyoAHkMyABxDOgAbREMAGkRNABhEWQAXRGcAFUR3ABNEigASRJ4AEUSzABBE0AAQ&#10;Q/IAEUL/ABJC/wATQf8AiTsAAHY8AABmPQAAWj0AAFA9AABIPQAAQj0AADw9AAA2PgAAL0AAACpC&#10;AAAlRAAAIUYDAB1IDAAbSREAGUkXABhJHgAXSSYAFkkuABVKNgAUSkAAE0pKABFKVgAQSmQAD0p0&#10;AA5KhwANSpsADEqwAApKygALSewADEj/AA1H/wANR/8Agz4AAHE/AABiQAAAVkAAAE1AAABFQAAA&#10;P0AAADlBAAAyQgAAK0UAACZHAAAhSQAAHEsAABZOBwATUA4AElATABFQGQAQUCEAD1ApAA5QMQAN&#10;UDsADVFGAAtRUQAKUV8ACVFvAAdQgQAFUJYAA1CrAAJQxQADT+gAA0/7AAVO/wAGTf8AfUIAAGtD&#10;AABdRAAAUkQAAEpEAABDQwAAPEQAADVFAAAuRwAAJ0oAACFMAAAcTwAAF1EAABJUAwAOVwoAC1gQ&#10;AApYFQAIWBwAB1gkAAZYLAAFWDYAA1hAAAFYTAAAWFoAAFhpAABYfAAAWJEAAFenAABXwAAAVuUA&#10;AFb5AABV/wAAVf8AdkcAAGZHAABZSAAAT0cAAEdHAABARwAAOEgAADBKAAApTQAAIlAAABxTAAAW&#10;VQAAEVgAAA1bAgAJXgkABF8OAABfEgAAXxgAAGAfAABgJwAAYDAAAGA7AABgRwAAYFQAAGBjAABg&#10;dgAAYIsAAF+iAABfuwAAX+IAAF75AABd/wAAXf8Ab0sAAGFMAABVTAAATEsAAERLAAA7TAAAMk4A&#10;ACtRAAAjVAAAHFcAABZbAAARXgAADWAAAAhjAAACZgcAAGcMAABnDwAAaBMAAGkZAABqIQAAaikA&#10;AGo0AABqQAAAak0AAGpdAABqbwAAaoUAAGqdAABptgAAaN0AAGj3AABn/wAAZv8AaVEAAFxQAABS&#10;UAAASk8AAD9QAAA1UwAALVYAACRZAAAdXQAAFmAAABBkAAAMZwAABmoAAABuAAAAbwMAAHAIAABx&#10;DQAAchAAAHQUAAB1GwAAdiMAAHcsAAB3OAAAdkYAAHZWAAB2aAAAdn4AAHaXAAB1sQAAdNMAAHP1&#10;AABz/wAAcv8AY1YAAFhVAABQVAAARFUAADlYAAAvWwAAJl8AAB1jAAAVZwAAEGwAAApwAAAEcwAA&#10;AHYAAAB6AAAAfAAAAHwDAAB+CAAAfwwAAIEQAACCFAAAhBsAAIUkAACGLwAAhj0AAIZNAACFXwAA&#10;hXUAAIWPAACEqQAAg8kAAILxAACB/wAAgP8AX1sAAFZaAABJWwAAPV4AADJhAAAnZgAAHmsAABVw&#10;AAAOdQAACXkAAAF+AAAAgQAAAIUAAACIAAAAigAAAIsAAACNAQAAjgYAAJALAACRDwAAkxQAAJUb&#10;AACXJgAAlzQAAJdEAACXVgAAlmwAAJWGAACVogAAlMEAAJPqAACS/wAAkv8AXWEAAE9hAABCZAAA&#10;NmkAACpuAAAfdAAAFXkAAA5/AAAHhAAAAIkAAACOAAAAkgAAAJYAAACYAAAAmgAAAJsAAACdAAAA&#10;nwAAAKEDAACjCAAApQ0AAKcTAACpHAAAqigAAKo5AACqSwAAqmEAAKl6AAComQAAqLUAAKfdAACn&#10;+AAApv8AVmgAAEhsAAA6cAAALnYAACJ9AAAXhAAADooAAAeQAAAAlgAAAJoAAACfAAAAowAAAKcA&#10;AACqAAAAqwAAAK0AAACvAAAAsQAAALMAAAC1AAAAuAUAALoMAAC9EgAAwBwAAMAtAADAQAAAv1UA&#10;AL9uAAC+iwAAvqgAAL7JAAC97wAAvP4ATnQAAEB5AAAyfwAAJYcAABmOAAAQlQAAB5wAAACiAAAA&#10;pwAAAKwAAACwAAAAtQAAALkAAAC8AAAAvQAAAL8AAADBAAAAwwAAAMYAAADIAAAAygAAAM0CAADQ&#10;CwAA1RIAANYhAADXNAAA2EkAANlgAADafAAA2poAANu1AADb2QAA2/IARoIAADiJAAArkAAAHZgA&#10;ABKgAAAKpwAAAK4AAAC0AAAAuQAAAL4AAADCAAAAyAAAAMsAAADOAAAAzwAAANIAAADUAAAA1gAA&#10;ANoAAADdAAAA3wAAAOIAAADmAAAA6goAAO8TAADwJQAA8joAAPNRAAD0awAA9IkAAPWlAAD1vwAA&#10;9d0A/wAGAP8AAwD/AAUA/wALAP8AEAD/ABcA/wAiAP8ALQD/ADkA/wBEAP8ATQD/AFUA/wBdAP8A&#10;ZAD/AGoA/wBwAP0AdgD7AHwA+QCDAPcAigD1AJIA8wCbAPAApgDuALMA6wDEAOkA5ADnAPkA5gD/&#10;AOUA/wDTAP8AxwD/AL8A/wC7AP8A/wAAAP8AAAD/AAAA/wACAP8ACwD/ABIA/wAdAP8AKAD/ADMA&#10;/wA+APwARwD4AE8A9ABXAPEAXQDuAGMA7ABpAOoAbwDoAHUA5gB8AOQAgwDiAIsA3wCVANwAnwDZ&#10;AKsA1QC7ANIA1ADPAPIAzQD/AMwA/wDFAP8AugD/ALQA/wCwAP8A/wAAAP8AAAD/AAAA/wAAAP8A&#10;BgD5AA8A9QAXAPMAIgDxAC0A7QA3AOcAQADiAEkA3wBQANsAVwDXAF0A1ABjANEAaADPAG4AzAB1&#10;AMoAfADIAIQAxQCNAMIAmADAAKQAvQCyALsAxgC5AOgAuAD9ALcA/wC2AP8ArQD/AKcA/wCjAP8A&#10;/wAAAP8AAAD/AAAA9QAAAOsAAQDkAAwA3gATANkAHADTACYA0QAwAMwAOgDIAEIAxABKAMAAUAC9&#10;AFYAuwBcALkAYQC3AGcAtQBtALMAdACxAHwArwCFAK0AkACqAJwAqACqAKYAuwClANoAowD1AKMA&#10;/wCiAP8AngD/AJoA/wCXAP8A/wAAAP4AAADvAAAA3wAAANAAAADHAAcAwQAPALwAFwC5ACAAtwAq&#10;ALUAMwCwADsArQBDAKsASQCoAE8ApgBVAKQAWgCjAGAAoQBmAJ8AbQCdAHQAnAB9AJoAiACYAJQA&#10;lgCiAJQAsgCSAMkAkQDrAJEA/wCQAP8AkAD/AIwA/wCKAP8A/AAAAOwAAADZAAAAxwAAALoAAACx&#10;AAIAqwAMAKcAEgCkABsAoQAkAKAALACeADUAmwA8AJgAQwCWAEkAlABPAJIAVACQAFoAjwBfAI0A&#10;ZgCLAG0AiQB2AIgAgACGAIwAhACaAIIAqgCBAL4AgADgAIAA+QB/AP8AfwD/AH8A/wB+AP8A8QAA&#10;ANgAAADCAAAAswAAAKgAAACgAAAAmQAHAJUADgCSABUAkAAeAI4AJgCNAC4AigA2AIcAPQCFAEMA&#10;hABJAIIATgCBAFQAfwBZAH4AYAB8AGcAegBvAHkAegB3AIYAdQCUAHQAowByALUAcgDPAHEA8QBw&#10;AP8AcAD/AHAA/wBxAP8A4QAAAMQAAACwAAAAogAAAJcAAACRAAAAiwACAIYACwCDABEAgQAYAH8A&#10;IQB9ACkAfAAwAHkANwB4AD0AdgBDAHQASQBzAE4AcgBUAHAAWgBvAGIAbQBqAGsAdABqAIAAaACO&#10;AGcAnQBlAK8AZQDGAGQA6ABkAP0AYwD/AGMA/wBkAP8AzwUAALYHAACjCAAAlAgAAIkHAACCAwAA&#10;fgAAAHsABgB3AA4AdQATAHIAGwBxACMAbwArAG0AMgBsADgAagA+AGkARABnAEkAZgBPAGUAVgBj&#10;AF0AYgBlAGAAbwBfAHsAXQCJAFwAmQBbAKoAWQC/AFkA4QBYAPgAWAD/AFgA/wBZAP8AwgwAAKoN&#10;AACXDgAAiQ4AAH0OAAB2DQAAcQoAAG8GAABtAAoAawAQAGkAFgBnAB4AZQAmAGMALQBhADMAYAA5&#10;AF8APwBdAEUAXABLAFsAUgBaAFkAWABiAFcAbABVAHgAUwCGAFIAlgBRAKcAUAC7AE8B2wBOAvQA&#10;TgP/AE4E/wBOA/8AuBAAAKESAACOEwAAfxMAAHQTAABsEgAAZxAAAGUOAABjCwMAYwYMAGEEEQBe&#10;AxkAXAQhAFsFKABZBi8AWAY1AFYHOwBVB0IAVAdIAFMITwBRCFYAUAlfAE4JaQBNCXYASwqEAEkK&#10;lABICqYARwq6AEYK2ABFC/MARQz/AEUM/wBFDP8AsBQAAJkWAACHGAAAeBkAAG0YAABlFwAAXxYA&#10;AFwTAABaEQAAWg4GAFoMDQBXDBQAVQwcAFMNJABSDSsAUA0xAE8OOABODj4ATQ5FAEsOTQBKDlUA&#10;SA9eAEcPaABFD3UAQxCEAEEQlQBAEKYAPhC7AD0Q3AA9EfYAPRH/AD0Q/wA+EP8AqRkAAJIbAACB&#10;HAAAch0AAGcdAABfHAAAWRsAAFUZAABTFgAAUhMAAFIRCgBQEBAAThEYAEwRIABKEicASRIuAEgT&#10;NABHEzsARRNCAEQTSQBDFFIAQRRbAD8UZQA+FXIAPBWBADoVkgA4FaQANxW5ADUV2AA1FvUANhb/&#10;ADYW/wA3Ff8AoxwAAI0eAAB7IAAAbSEAAGIhAABaIQAAVB8AAFAeAABNGwAATBkAAEsWBgBJFg4A&#10;RxcVAEUXHABEGCQAQhgqAEEYMQBAGTgAPxk/AD0ZRgA8Gk8AOhpYADkaYwA3G28ANRt+ADMbkAAy&#10;G6IAMBu3AC8b0wAvHPMALxv/ADAb/wAwG/8AnR8AAIgiAAB3IwAAaSQAAF4kAABWJAAAUCMAAEsi&#10;AABIIAAARh0AAEUcAgBDHAwAQRwSAD8dGQA+HSEAPB4nADseLgA6HzUAOR88ADcfRAA2H0wANCBW&#10;ADMgYAAxIG0ALyB8AC0hjgAsIaAAKiG1ACkh0AApIfIAKSH/ACog/wArIP8AmSIAAIQlAABzJgAA&#10;ZScAAFsnAABTJwAATCYAAEclAABEJAAAQiEAAD8hAAA9IQkAOyEQADkiFgA4Ih4ANiMlADUjKwA0&#10;JDIAMyQ5ADIkQQAwJEoALyVTAC0lXgArJWsAKiV6ACgljAAmJZ8AJCWzACMlzgAjJfAAJCX/ACUk&#10;/wAlJP8AlCUAAIAnAABvKQAAYioAAFcqAABPKgAASSkAAEQoAABAJwAAPSYAADolAAA3JgYANSYO&#10;ADQnFAAyJxsAMSgiADAoKQAvKDAALSk3ACwpPwArKUcAKSlRACgqXAAmKmkAJCp4ACMqigAhKp0A&#10;HyqyAB4qzAAeKu8AHyn/ACAp/wAhKP8AkCgAAHwqAABsKwAAXywAAFQsAABMLAAARiwAAEErAAA8&#10;KwAAOCoAADUqAAAyKwMAMCsMAC4sEQAtLBgALCwfACotJgApLS0AKC00ACcuPAAmLkUAJC5PACMu&#10;WgAhL2cAHy92AB0viAAcL5sAGi+wABgvygAYLu0AGS7/ABst/wAbLf8AjCsAAHgtAABoLgAAWy8A&#10;AFEvAABJLwAAQy8AAD4uAAA5LgAANC4AADAuAAAtLwAAKzAKACkxEAAnMRUAJjEcACUyIwAkMioA&#10;IzIxACEzOQAgM0IAHzNMAB0zVwAbM2QAGjR0ABg0hgAWNJoAFDOuABMzyAATM+wAFDP/ABUy/wAW&#10;Mf8Ahy4AAHQvAABlMQAAWDEAAE4yAABGMgAAQDEAADsxAAA2MQAAMTEAACszAAAoNAAAJTUGACM2&#10;DQAhNhIAIDcZAB83IAAeNycAHTguABs4NgAaOD8AGThJABc5VQAVOWIAFDlxABI5hAAROZgAEDmt&#10;AA44xwAOOOsAEDj/ABA3/wARNv8AgzEAAHAyAABhNAAAVTQAAEs0AABENAAAPTQAADg0AAAzNAAA&#10;LTUAACg3AAAkOQAAIDoCAB07CwAbPBAAGT0VABg9HAAXPSMAFj0rABU+MwAUPjwAEj5GABE+UgAQ&#10;Pl8ADz5vAA4+gQAMPpUACz6pAAo+wQAKPeQACz37AAw8/wANO/8AfTQAAGs2AABdNwAAUTcAAEg3&#10;AABBNwAAOzcAADU3AAAwNwAAKjkAACU7AAAgPQAAHD8AABdBBgAUQw0AEkMSABFDGAARQx8AEEQn&#10;AA9ELwAORDkADURDAAxETgALRFsACURqAAdEfAAGRJAABEOlAAJDvQADQ+AAA0P2AARC/wAGQf8A&#10;eDgAAGc5AABZOgAATjoAAEU6AAA+OgAAODoAADM6AAAtOwAAJz0AACFAAAAcQgAAF0QAABNGAwAP&#10;SQoADUoPAAxKFAALShsACUojAAhKKwAHSjQABUo+AARKSQACSlYAAEplAABKdwAASosAAEqhAABJ&#10;uQAASd0AAEn1AABI/wAASP8AcjwAAGI9AABVPgAASj4AAEI9AAA8PQAANj0AAC8+AAApQAAAI0IA&#10;AB1FAAAXRwAAE0oAAA9MAgALTwkAB1ANAANREQAAURcAAFEeAABRJgAAUS8AAFE5AABRRAAAUlEA&#10;AFJgAABRcgAAUYcAAFGdAABRtQAAUNgAAFD1AABP/wAAT/8AbEAAAF1BAABRQQAAR0EAAEBAAAA5&#10;QAAAMkEAACpDAAAkRgAAHkgAABdLAAASTgAADlEAAAtTAQAGVgcAAFcMAABYEAAAWBMAAFkZAABa&#10;IQAAWikAAFozAABaPwAAWkwAAFpaAABabAAAWoEAAFmZAABZsQAAWNEAAFj0AABX/wAAV/8AZUUA&#10;AFhFAABNRQAARUQAAD5EAAA1RQAALUcAACVKAAAeTQAAGFAAABJTAAAOVgAAClkAAARcAAAAXgQA&#10;AF8JAABgDQAAYRAAAGIVAABjGwAAZCMAAGQtAABkOAAAZEUAAGRUAABkZgAAZHsAAGOTAABjrQAA&#10;YswAAGHyAABh/wAAYP8AX0oAAFNKAABKSQAAQ0gAADlJAAAvTAAAJ08AAB9SAAAYVQAAElkAAA1d&#10;AAAIYAAAAmMAAABmAAAAaAEAAGkFAABqCgAAaw0AAG0RAABuFgAAcB0AAHEmAABxMQAAcD4AAHBO&#10;AABwXwAAcHMAAG+NAABvpwAAbsYAAG3vAABs/wAAbP8AWk8AAFBOAABITQAAPU4AADNRAAApVAAA&#10;IFgAABhcAAARYAAADGQAAAZoAAAAawAAAG8AAAByAAAAdAAAAHUAAAB3BAAAeAkAAHoNAAB8EAAA&#10;fRYAAH8eAACAKAAAgDUAAIBFAAB/VgAAf2sAAH+EAAB+oAAAfb4AAHzpAAB7/wAAev8AVlQAAE5T&#10;AABCVAAAN1YAACxaAAAiXwAAGGMAABFoAAALbQAAA3IAAAB2AAAAegAAAH0AAACAAAAAgwAAAIQA&#10;AACGAAAAhwIAAIkHAACLDAAAjRAAAJAWAACSHwAAkiwAAJI7AACSTQAAkWIAAJF6AACPlwAAj7QA&#10;AI7hAACM+wAAjP8AVVkAAEhaAAA7XQAAL2EAACRmAAAZbAAAEXIAAAp3AAACfQAAAIIAAACGAAAA&#10;iwAAAI4AAACRAAAAkwAAAJUAAACXAAAAmQAAAJsAAACdBAAAnwoAAKIPAACkFgAApiEAAKYxAACm&#10;QwAApVcAAKRwAACjjgAAo6sAAKHQAACg9QAAn/8ATmEAAEBkAAAzaQAAJ24AABt1AAARfAAAC4MA&#10;AACJAAAAjgAAAJMAAACYAAAAnQAAAKEAAACkAAAApQAAAKcAAACpAAAAqwAAAK0AAACwAAAAsgAA&#10;ALUIAAC4DgAAvBYAALwlAAC8NwAAu0wAALpkAAC5gQAAt6IAALfAAAC36gAAt/wARmsAADlwAAAr&#10;dwAAH38AABOGAAALjgAAAZUAAACbAAAAoQAAAKYAAACrAAAAsAAAALMAAAC3AAAAtwAAALoAAAC8&#10;AAAAvwAAAMEAAADEAAAAxwAAAMoAAADNBQAA0Q4AANQZAADUKwAA1EAAANNYAADTdAAA05IAANKw&#10;AADS0wAA0vIAPnkAADGAAAAjiAAAF5EAAA2ZAAADoAAAAKcAAACuAAAAswAAALgAAAC9AAAAwgAA&#10;AMYAAADKAAAAygAAAM0AAADPAAAA0gAAANUAAADZAAAA3QAAAN8AAADjAAAA5wUAAOsPAADsHwAA&#10;7TMAAO5LAADvZAAA74IAAPCfAADxuQAA8dgA/wAAAP8AAAD/AAQA/wAJAP8ADgD/ABUA/wAeAP8A&#10;KQD/ADQA/wA/AP8ASAD/AFAA/wBYAP8AXgD/AGUA/QBrAPsAcQD5AHcA+AB+APYAhQDzAI0A8QCX&#10;AO4AogDrAK8A6ADAAOYA4ADjAPgA4gD/ANsA/wDLAP8AwQD/ALkA/wC0AP8A/wAAAP8AAAD/AAAA&#10;/wAAAP8ACQD/ABAA/wAZAP8AIwD/AC4A/QA5APkAQgD1AEoA8gBSAO4AWADrAF4A6QBkAOYAagDk&#10;AHAA4gB2AN8AfQDdAIYA2QCPANUAmgDRAKcAzgC2AMsAzgDJAPAAxwD/AMUA/wC7AP8AtAD/AK0A&#10;/wCpAP8A/wAAAP8AAAD/AAAA/wAAAPsAAgD2AA0A8QATAO0AHgDsACgA6QAyAOMAOwDdAEQA2ABL&#10;ANMAUQDQAFgAzQBdAMsAYwDJAGgAxgBvAMQAdgDCAH4AvwCHALwAkgC6AJ8AtwCtALUAwQCyAOQA&#10;sQD9AK8A/wCsAP8ApQD/AKAA/wCcAP8A/wAAAP8AAAD7AAAA7gAAAOQAAADcAAgA0wAQAM8AGADL&#10;ACIAyQArAMYANADBAD0AvQBEALoASwC3AFEAtQBWALIAXACwAGEArgBnAKwAbgCqAHYAqAB/AKYA&#10;igCjAJYAoQClAJ8AtgCdANEAnADzAJsA/wCcAP8AlgD/AJMA/wCQAP8A/wAAAPYAAADnAAAA0wAA&#10;AMYAAAC9AAMAuAANALMAEwCxABwArwAlAK4ALgCpADYApgA9AKMARAChAEoAnwBPAJ0AVQCbAFoA&#10;mgBgAJgAZgCWAG4AlAB3AJIAgQCQAI4AjgCcAIwArQCKAMMAiQDoAIgA/wCJAP8AhwD/AIUA/wCC&#10;AP8A8wAAAOMAAADMAAAAvAAAALAAAACnAAAAoQAIAJ4ADwCbABYAmQAfAJgAJwCWAC8AkwA3AJEA&#10;PQCOAEMAjABJAIsATgCJAFQAhwBZAIUAYACEAGcAggBvAIAAegB+AIYAfACUAHoApAB5ALgAeADY&#10;AHcA9wB4AP8AeAD/AHcA/wB1AP8A5gAAAMsAAAC3AAAAqAAAAJ4AAACWAAAAjwAEAIsADACIABIA&#10;hwAZAIUAIQCEACkAggAwAH8ANwB9AD0AfABDAHoASAB5AE0AdwBTAHYAWQB0AGEAcgBpAHEAcwBv&#10;AH8AbQCNAGwAnQBqAK8AaQDIAGgA7QBpAP8AaQD/AGkA/wBpAP8A0gAAALgAAAClAAAAlwAAAI0A&#10;AACGAAAAgQAAAHwACAB5AA4AdwAUAHYAHAB0ACMAcwArAHEAMQBvADcAbgA9AGwAQwBrAEgAagBO&#10;AGgAVABnAFsAZQBjAGMAbQBiAHgAYACHAF8AlgBdAKgAXQC+AFwA5ABcAPsAXAD/AFwA/wBcAP8A&#10;wgAAAKoBAACYAwAAiQQAAH8CAAB4AAAAdAAAAHAABABtAAwAawARAGkAFwBoAB4AZgAlAGUALABj&#10;ADIAYgA4AGAAPQBfAEMAXgBJAFwATwBbAFYAWgBeAFgAaABXAHMAVQCBAFQAkQBSAKMAUQC3AFEA&#10;1gBRAPUAUQD/AFEA/wBSAP8AtgcAAJ8JAACNCwAAfgwAAHMLAABsCgAAaAcAAGUDAABjAAcAYQAN&#10;AF8AEwBdABoAXAAhAFsAJwBZAC0AWAAzAFYAOQBVAD8AVABFAFMASwBRAFIAUABaAE8AZABNAG8A&#10;TAB9AEoAjQBJAJ8ASACyAEcAzABHAO8ARgD/AEcA/wBHAP8ArAwAAJUOAACDEAAAdRAAAGsQAABj&#10;DwAAXg4AAFsMAABaCQIAWQQKAFcADwBVABUAUwAcAFIAIwBRACkATwAvAE4ANQBNATsATAFBAEoC&#10;SABJAk8ASAJXAEYDYQBFA20AQwN6AEIDiwBAA5wAPwOvAD4DyAA9BOoAPQX8AD0G/wA+Bv8ApBAA&#10;AI4SAAB8EwAAbhQAAGQUAABcEwAAVhIAAFMRAABRDgAAUAwFAFAJDABPBxEATQcXAEsIHwBJCCUA&#10;SAkrAEcJMQBGCTgARAo+AEMKRQBCCk0AQAtVAD8LXwA9C2sAPAt5ADoMigA4DJwANwyvADUMxwA1&#10;DOkANQ39ADUN/wA2DP8AnRMAAIcVAAB2FwAAaRgAAF4YAABWGAAAUBcAAE0VAABKEwAASREAAEkO&#10;BwBIDQ4ARg0TAEQNGgBDDiEAQg4oAEAOLgA/DjUAPg88AD0PQwA7EEsAOhBUADgQXgA2EGsANBB5&#10;ADIQigAxEJwALxCwAC0QyQAtEewALRH/AC4R/wAvEP8AlxYAAIIZAABxGwAAZBwAAFkcAABRHAAA&#10;TBsAAEcaAABEGAAAQxUAAEITAgBBEgsAQBEQAD4SFwA8Eh4AOxMlADoTKwA4EzIANxM5ADYUQAA0&#10;FEgAMxRRADEUXAAwFWgALhV3ACwViAAqFZoAKBWuACcVxwAmFeoAJxX/ACgV/wApFf8AkRoAAH0c&#10;AABtHgAAYB8AAFYfAABOHwAASB4AAEMdAABAHAAAPhoAAD0YAAA7FwcAORYOADgXFAA2FxsANRgi&#10;ADMYKAAyGC8AMRk2ADAZPQAuGUYALRpPACsaWQAqGmYAKBp0ACYahgAkGpkAIhqtACEaxQAgGugA&#10;IRr+ACIa/wAjGv8AjR0AAHkfAABpIQAAXCIAAFIiAABKIgAARCEAAD8hAAA8IAAAOR4AADgbAAA1&#10;HAQANBwNADIcEgAwHRgALx0fAC4dJQAtHiwAKx4zACoeOwApH0MAJx9NACYfVwAkH2QAIh9yACAf&#10;hAAfH5cAHR+rABsfwwAbH+cAGx/9AB0f/wAeHv8AiSAAAHUiAABlIwAAWSQAAE8lAABHJQAAQSQA&#10;ADwjAAA4IwAANSIAADMgAAAwIAEALiEKACwhEAArIRUAKiIcACgiIwAnIikAJiMwACUjOAAjI0EA&#10;IiRKACEkVQAfJGEAHSRwABskggAZJJUAFySqABYkwQAVJOUAFiT8ABcj/wAZI/8AhSIAAHEkAABi&#10;JgAAVicAAEwnAABEJwAAPicAADkmAAA1JgAAMSUAAC4kAAArJQAAKSUHACcmDgAlJhMAJCcZACMn&#10;IAAiJycAISguACAoNgAeKD4AHShIABspUwAZKV8AGCluABYpgAAUKZQAEimoABEpwAARKOQAESj7&#10;ABMo/wAUJ/8AgCUAAG4nAABfKAAAUykAAEkqAABCKQAAOykAADYpAAAyKAAALigAACooAAAmKQAA&#10;JCoEACIrDAAgKxEAHywWAB0sHQAcLCQAGy0rABotMwAYLTwAFy1FABYuUAAULl0AEi5sABEufgAQ&#10;LpIADi6nAA0tvQANLd8ADS35AA4s/wAQLP8AfCgAAGoqAABbKwAAUCwAAEYsAAA/LAAAOSwAADQr&#10;AAAvKwAAKysAACYsAAAiLgAAHy8AABwwCQAaMQ4AGTETABcxGgAWMiEAFTIoABQyMAATMjkAEjND&#10;ABEzTgAQM1sADjNpAA0zegAMM44ACjOiAAgyuQAIMtkACDL0AAox/wALMf8AdysAAGYtAABYLgAA&#10;TS8AAEMvAAA8LgAANi4AADEuAAAtLgAAKS4AACMwAAAfMgAAGzMAABc1BQAUNgwAEjcRABE3FgAR&#10;Nx0AEDgkAA84LAAOODUADTg/AAw4SgALOFcACThlAAc4dgAFOIoAAzifAAE3tQABN9MAAjfxAAM2&#10;/wAFNv8Acy4AAGIwAABUMQAASTEAAEExAAA5MQAANDEAAC8wAAArMAAAJTIAACAzAAAbNgAAFzgA&#10;ABM6AgAQPAkADT0OAAw9EwALPRkACj0hAAk9KQAIPTEABj47AAU+RgADPlIAAT5hAAA+cgAAPoYA&#10;AD2cAAA9sgAAPdAAADzwAAA8/wAAPP8AbTIAAF0zAABQNAAARjQAAD40AAA3NAAAMjMAAC0zAAAn&#10;NAAAIjYAAB04AAAYOgAAFD0AABA/AgANQQgACUMNAAZEEQADRBYAAkQdAABEJAAARC0AAEQ2AABE&#10;QQAARE4AAERcAABEbQAARIEAAESYAABDrwAAQ80AAELwAABC/wAAQv8AaDYAAFg3AABMOAAAQzgA&#10;ADs3AAA1NgAAMDYAACk3AAAjOQAAHjsAABg9AAATQAAAEEIAAA1FAQAIRwcAA0kMAABJDwAAShMA&#10;AEsZAABLIAAASygAAEsyAABLPQAATEkAAExXAABLaAAAS30AAEuUAABKrAAASsoAAEnvAABJ/wAA&#10;Sf8AYjoAAFQ7AABJOwAAQDsAADk6AAAzOQAALDoAACU8AAAfPwAAGUEAABNEAAAQRwAADEkAAAhM&#10;AAACTwUAAFAKAABQDQAAURAAAFIVAABUGwAAVCMAAFQsAABUNwAAVEQAAFRSAABUYwAAVHcAAFSP&#10;AABTqAAAUsYAAFLtAABR/wAAUf8AXD8AAE8/AABFPwAAPj4AADc9AAAvPgAAJ0AAACBDAAAZRgAA&#10;E0kAAA9MAAALTwAABlIAAABUAAAAVwIAAFgHAABZCwAAWg4AAFsRAABdFgAAXh0AAF8mAABfMQAA&#10;Xj0AAF5MAABeXQAAXnEAAF2JAABdowAAXMEAAFvrAABa/wAAWv8AVkQAAEtDAABDQgAAPEEAADJC&#10;AAApRQAAIUgAABpLAAATTgAADlIAAApVAAADWQAAAFsAAABeAAAAYAAAAGICAABjBgAAZQoAAGYO&#10;AABoEQAAahcAAGsfAABrKQAAazYAAGtFAABrVgAAamoAAGqCAABpnQAAaLsAAGfnAABm/wAAZf8A&#10;UUgAAEhIAABBRgAAN0cAACxKAAAjTQAAG1EAABNVAAAOWQAACF0AAAFhAAAAZAAAAGcAAABqAAAA&#10;bAAAAG4AAABwAAAAcgUAAHMJAAB1DQAAdxEAAHoYAAB7IQAAey4AAHo9AAB6TgAAeWIAAHl5AAB4&#10;lgAAd7MAAHXgAAB0/AAAc/8ATk0AAEdMAAA7TQAAME8AACZTAAAcWAAAE1wAAA1hAAAGZgAAAGoA&#10;AABvAAAAcgAAAHYAAAB5AAAAfAAAAH0AAAB/AAAAgQAAAIMCAACGBwAAiAwAAIsRAACOGAAAjiQA&#10;AI4zAACNRAAAjFgAAItvAACKjAAAiaoAAIjPAACG9wAAhf8ATVEAAEFTAAA0VQAAKVoAAB5fAAAU&#10;ZQAADWoAAAVwAAAAdgAAAHsAAAB/AAAAgwAAAIcAAACKAAAAjQAAAI4AAACRAAAAkwAAAJUAAACY&#10;AAAAmgUAAJ0MAACgEQAAoxoAAKMoAACiOgAAoU4AAKBlAACggQAAnqAAAJ3BAACb7gAAmv8ARlkA&#10;ADlcAAAtYQAAIWcAABZuAAAOdQAABXsAAACBAAAAhwAAAI0AAACSAAAAlgAAAJoAAACdAAAAnwAA&#10;AKEAAACkAAAApgAAAKgAAACrAAAArgAAALEDAAC0CwAAuBEAALkeAAC5LwAAuEMAALdaAAC1dgAA&#10;tJcAALS1AACx4gAAsPwAP2QAADFpAAAlbwAAGHcAAA9/AAAGhwAAAI4AAACUAAAAmgAAAKAAAACl&#10;AAAAqgAAAK4AAACxAAAAsgAAALUAAAC3AAAAugAAALwAAAC/AAAAwwAAAMYAAADJAAAAzgoAANIT&#10;AADSIwAA0TcAANBPAADOagAAzYoAAMqrAADLywAAy+8AN3EAACl4AAAdgAAAEYkAAAiRAAAAmgAA&#10;AKEAAACnAAAArQAAALMAAAC5AAAAvgAAAMIAAADFAAAAxgAAAMkAAADMAAAAzgAAANIAAADVAAAA&#10;2gAAAN4AAADhAAAA5QAAAOoLAADrFwAA6isAAOpDAADqXgAA6noAAOuZAADrtQAA69UA/wAAAP8A&#10;AAD/AAEA/wAHAP8ADQD/ABIA/wAbAP8AJQD/AC8A/wA6AP8AQwD/AEsA/wBTAP8AWgD9AGAA+wBm&#10;APoAawD4AHIA9gB4APQAgADxAIkA7wCSAOwAnQDpAKoA5gC8AOMA3ADfAPcA3QD/AMwA/wC+AP8A&#10;tQD/ALAA/wCtAP8A/wAAAP8AAAD/AAAA/wAAAP8ABgD/AA0A/wAUAP8AHwD/ACkA+wAzAPcAPQDz&#10;AEUA7wBNAOwAUwDoAFkA5QBfAOMAZQDgAGoA3QBxANoAeADWAIAA0gCKAM8AlQDMAKIAyACyAMUA&#10;yQDCAO0AwAD/ALsA/wCwAP8AqAD/AKQA/wChAP8A/wAAAP8AAAD9AAAA+gAAAPgAAADwAAkA7AAR&#10;AOgAGQDnACMA5QAtAN4ANgDWAD4A0QBGAM0ATADKAFIAyABYAMUAXQDDAGMAwABpAL4AcAC8AHgA&#10;uQCBALcAjQC0AJoAsQCpAK4AvACsAOEAqgD8AKgA/wCgAP8AmQD/AJYA/wCUAP8A/wAAAPkAAADy&#10;AAAA5wAAANsAAADRAAQAygANAMcAFADEAB0AwgAmAL8ALwC7ADcAtwA/ALQARQCxAEsArgBRAKwA&#10;VgCqAFwAqABhAKYAaACjAHAAoQB5AJ8AhACdAJEAmgCgAJgAsQCWAMwAlQDxAJQA/wCRAP8AiwD/&#10;AIgA/wCGAP8A9wAAAOwAAADeAAAAyQAAALwAAAC0AAAArwAKAKsAEACpABcAqAAgAKcAKACiADAA&#10;nwA4AJwAPgCaAEQAmABKAJYATwCUAFUAkwBaAJEAYQCPAGgAjQBxAIsAewCJAIgAhwCXAIUAqACD&#10;AL4AgQDkAIAA/wCAAP8AfAD/AHsA/wB5AP8A6QAAANcAAADBAAAAsQAAAKYAAACdAAAAlwAFAJQA&#10;DQCSABIAkAAaAI8AIgCOACoAiwAxAIkAOACHAD4AhQBDAIMASACBAE4AfwBUAH4AWgB8AGEAegBp&#10;AHgAcwB2AH8AdQCOAHMAnwBxALMAcADQAG8A9gBvAP8AbwD/AG0A/wBsAP8A2gAAAL8AAACsAAAA&#10;ngAAAJMAAACMAAAAhQAAAIIACQB/AA8AfgAVAH0AHAB8ACQAegArAHcAMQB1ADcAdAA9AHIAQgBx&#10;AEgAbwBNAG4AUwBsAFoAawBiAGkAbABnAHgAZgCGAGQAlwBiAKoAYQDCAGAA6wBhAP8AYQD/AGEA&#10;/wBgAP8AxQAAAK0AAACbAAAAjQAAAIMAAAB8AAAAdwAAAHIABQBwAAwAbgARAGwAFwBsAB4AawAl&#10;AGkALABnADEAZgA3AGQAPQBjAEIAYgBIAGAATgBfAFUAXQBdAFwAZgBaAHIAWQCAAFcAkABWAKMA&#10;VQC5AFQA3gBUAPsAVAD/AFUA/wBVAP8AtgAAAJ8AAACNAAAAfwAAAHUAAABuAAAAaQAAAGYAAQBj&#10;AAkAYQAOAGAAEwBfABkAXgAgAF0AJgBbACwAWgAyAFgANwBXAD0AVgBDAFUASQBTAFAAUgBYAFEA&#10;YQBPAGwATgB6AEwAigBLAJwASgCxAEkAzgBJAPMASQD/AEkA/wBKAP8AqgEAAJQFAACCBwAAdAgA&#10;AGoIAABjBgAAXgQAAFsAAABZAAUAVwAMAFYAEABUABUAUwAbAFIAIgBRACgAUAAtAE4AMwBNADgA&#10;TAA+AEsARQBKAEwASABUAEcAXQBGAGgARAB1AEMAhQBBAJgAQACrAEAAxQA/AOoAPwD/AEAA/wBA&#10;AP8AoAgAAIoLAAB5DQAAbA0AAGENAABaDQAAVQsAAFIJAABQBgAATwIIAE4ADQBMABIASwAXAEoA&#10;HgBJACMARwApAEYALwBFADQARAA6AEIAQQBBAEgAQABQAD4AWgA9AGQAPAByADoAggA5AJQAOACn&#10;ADcAvgA2AOMANgD5ADYA/wA3AP8AmA0AAIMOAAByEAAAZREAAFsRAABTEAAAThAAAEoOAABIDQAA&#10;RwoDAEcHCgBFBA4ARAITAEICGgBBAiAAQAMlAD4DKwA9BDEAPAQ3ADsEPgA6BUUAOQVOADcFVwA2&#10;BWIANAZwADIGgAAxBpIAMAalAC8FuwAuBd0ALgb1AC0H/wAuB/8AkRAAAH0RAABsEwAAXxQAAFUU&#10;AABOFAAASBMAAEQSAABBEAAAQA4AAEANBgBACgwAPgkQADwJFgA7ChwAOQoiADgKKAA3Cy4ANgs1&#10;ADULOwAzC0MAMgxMADAMVgAvDGEALQxvACsMfwAqDJIAKAylACcMuwAlDN0AJQ31ACYN/wAnDf8A&#10;ixIAAHcUAABnFgAAWxcAAFEYAABJFwAAQxcAAD8VAAA8FAAAOhIAADkRAQA5DwgAOA4NADcOEgA1&#10;DhgANA4fADIOJQAxDywAMA8yAC8QOgAtEEIALBBLACoQVQAoEGEAJhBvACQQgAAjEJMAIRCnAB8Q&#10;vQAeEOAAHhH3AB8Q/wAgEP8AhhQAAHMXAABjGQAAVxoAAE0bAABFGgAAQBoAADsZAAA4GAAANRYA&#10;ADQUAAAzEgQAMhILADESEAAvEhUALRIcACwTIgArEykAKhMwACgTNwAnFD8AJhRIACQUUwAiFF8A&#10;IBVtAB8VfgAdFZEAGxWlABkVuwAYFd4AGBX4ABkU/wAaFP8AghcAAG8aAABfHAAAUx0AAEodAABC&#10;HQAAPB0AADccAAA0GwAAMRoAAC8ZAAAuFgAALBcIACsWDgApFxMAKBcZACcYIAAlGCYAJBgtACMY&#10;NAAiGT0AIBlGAB4ZUQAdGV0AGxprABkafAAXGo8AFRqjABQZugASGdsAExn2ABQZ/wAVGP8AfRoA&#10;AGsdAABcHwAAUCAAAEcgAAA/IAAAOR8AADQfAAAxHgAALR0AACscAAApGwAAJxsFACUbDAAkHBEA&#10;IhwWACEcHQAgHSMAHx0qAB4dMgAcHjoAGx5EABkeTgAXHlsAFh5pABQfegASHo0AER6iABAeuAAO&#10;HtgADx71ABAd/wARHf8Aeh0AAGcfAABZIQAATSIAAEQiAAA8IgAANiIAADIhAAAuIQAAKiAAACcg&#10;AAAkHwAAIiACACAgCgAeIQ8AHSEUABwhGgAbIiEAGSInABgiLwAXIjgAFSNBABQjTAASI1gAESNn&#10;ABAjeAAOI4sADSOfAAwjtAALI9AACyLwAAwi/wANIf8Adh8AAGQiAABWIwAASyQAAEEkAAA6JAAA&#10;NCQAAC8jAAArIwAAKCMAACQjAAAgIwAAHSQAABslBwAZJg0AFyYRABYmFwAVJx4AFCclABMnLAAS&#10;JzUAESg/ABAoSgAOKFYADShkAAwodAAKKIcACSibAAcnsQAFJ8wABifsAAcm/gAIJv8AcSIAAGAk&#10;AABTJgAASCcAAD8nAAA3JgAAMSYAAC0mAAApJQAAJSUAACIlAAAdJwAAGSgAABYqBAAUKwsAEiwQ&#10;ABEsFAAQLBsAECwiAA4sKQAOLTIADS07AAstRgAKLVIACC1gAAYtcAAELYMAAi2YAAAsrgAALMkA&#10;ACzrAAEr/AACK/8AbSUAAF0nAABPKAAARSkAADwpAAA1KQAALygAACsoAAAnJwAAIycAAB8oAAAb&#10;KgAAFywAABMuAgAQMAgADjENAA0xEgAMMRcACzEeAAoxJgAIMi4ABzI3AAUyQgADMk4AATJcAAAy&#10;bAAAMn8AADKVAAAxrAAAMccAADDqAAAw/AAAMP8AaCkAAFgqAABMKwAAQSwAADksAAAyKwAALSsA&#10;ACkqAAAlKgAAICsAABwsAAAXLgAAEzAAABAyAgAONAcACjcMAAc3EAAFNxQAAzcbAAI3IgAANyoA&#10;ADgzAAA4PgAAOEoAADhYAAA4aAAAOHwAADeSAAA3qQAANsUAADbqAAA2/QAANf8AYywAAFQuAABI&#10;LwAAPi8AADYuAAAwLgAAKy0AACctAAAiLQAAHS8AABgxAAAUMwAAEDUAAA43AQAKOgcABjsLAAI8&#10;DgAAPRIAAD4XAAA+HgAAPiYAAD4vAAA+OgAAPkYAAD5UAAA+ZAAAPncAAD6PAAA9pwAAPcMAADzp&#10;AAA8/QAAO/8AXjAAAFAxAABEMgAAOzIAADQxAAAuMAAAKS8AACQwAAAeMgAAGTQAABQ2AAAQOQAA&#10;DTsAAAo9AAAFQAUAAEEKAABCDQAAQxAAAEQUAABFGgAARiIAAEYrAABGNQAARkEAAEZPAABGXwAA&#10;RnMAAEWKAABFpAAARMAAAEPoAABD/gAAQv8AWDQAAEs1AABBNQAAOTUAADI0AAAtMwAAJjQAACA1&#10;AAAaOAAAFDoAABA9AAANQAAACUIAAARFAAAARwMAAEgHAABKCwAASw4AAEwRAABOFQAATxwAAE8l&#10;AABPLwAATzwAAE9KAABPWgAATm0AAE6FAABNoAAATLwAAEvnAABL/gAASv8AUzkAAEc5AAA+OQAA&#10;NzgAADE3AAApNwAAITkAABs8AAAVPwAAEEIAAAxFAAAHSAAAAkoAAABNAAAATwAAAFEEAABSBwAA&#10;VAsAAFUOAABXEQAAWRcAAFofAABZKQAAWTYAAFlEAABZVAAAWGcAAFh/AABXmgAAVrcAAFXjAABU&#10;/QAAVP8ATj0AAEM9AAA8PAAANTsAACw8AAAkPgAAHEEAABVEAAAQSAAAC0sAAAVOAAAAUQAAAFQA&#10;AABXAAAAWQAAAFsAAABdAgAAXgYAAGALAABiDgAAZBIAAGcYAABnIgAAZi4AAGY8AABmTQAAZWAA&#10;AGV3AABkkwAAY7EAAGHdAABg/AAAX/8ASUIAAEFBAAA6PwAAMEAAACZDAAAeRgAAFUoAABBOAAAK&#10;UgAAA1YAAABaAAAAXQAAAGAAAABjAAAAZQAAAGcAAABpAAAAawEAAG0FAABvCgAAcg4AAHUSAAB3&#10;GwAAdiYAAHY1AAB1RgAAdFkAAHRvAABziwAAcqkAAHDNAABv9wAAbv8ARkYAAEBFAAA1RgAAKkgA&#10;ACBMAAAXUQAAEFYAAAlaAAABXwAAAGMAAABoAAAAawAAAG8AAAByAAAAdQAAAHcAAAB5AAAAewAA&#10;AH0AAACAAwAAgwgAAIYNAACJEwAAih0AAIorAACJPAAAiE8AAIZmAACFgQAAhKAAAILCAACB8AAA&#10;f/8ARksAADpMAAAuTwAAI1MAABhYAAAQXgAACWQAAABpAAAAbwAAAHQAAAB4AAAAfAAAAIEAAACE&#10;AAAAhwAAAIgAAACLAAAAjgAAAJAAAACTAAAAlgAAAJkHAACdDQAAoRQAAKAhAACgMQAAnkQAAJ1b&#10;AACcdgAAmZYAAJm1AACW5QAAlf4AP1IAADJVAAAmWgAAG2AAABFnAAAJbQAAAHQAAAB7AAAAgQAA&#10;AIYAAACLAAAAkAAAAJQAAACXAAAAmQAAAJwAAACfAAAAoQAAAKQAAACnAAAAqgAAAK0AAACxBgAA&#10;tQ0AALgWAAC3JgAAtjkAALVQAAC0agAAsokAALCqAACuzwAArfUAN1wAACthAAAeaAAAE3AAAAt4&#10;AAAAgAAAAIcAAACOAAAAlQAAAJoAAACfAAAApAAAAKgAAACsAAAArQAAALAAAACzAAAAtQAAALgA&#10;AAC7AAAAvwAAAMMAAADHAAAAywUAANEOAADRGwAA0C4AAM9FAADNXwAAy34AAMmeAADIvgAAxekA&#10;L2kAACNwAAAWeQAADYEAAAGLAAAAkwAAAJsAAACiAAAAqAAAAK4AAAC0AAAAuAAAAL0AAADAAAAA&#10;wgAAAMUAAADIAAAAywAAAM4AAADRAAAA1gAAANsAAADfAAAA5AAAAOgGAADrEQAA6iMAAOo6AADp&#10;VAAA53IAAOWTAADjswAA49QA/wAAAP8AAAD/AAAA/wAEAP8ACwD/ABAA/wAXAP8AIQD/ACsA/wA1&#10;AP8APgD/AEcA/wBOAP8AVQD8AFsA+gBhAPgAZgD2AG0A9ABzAPIAewDvAIQA7QCOAOoAmQDmAKcA&#10;4wC5AN8A1QDbAPcA1gD/AMAA/wCyAP8AqgD/AKUA/wCiAP8A/wAAAP8AAAD+AAAA/AAAAPwAAwD+&#10;AAsA/wARAP8AGgD9ACQA+QAuAPQAOADwAEAA7ABIAOkATgDmAFQA4gBaAN8AXwDcAGUA2ABrANQA&#10;cgDQAHsAzQCFAMoAkQDHAJ4AwwCuAMAAxQC9AOsAuwD/ALAA/wCkAP8AnAD/AJgA/wCVAP8A/wAA&#10;APoAAAD0AAAA8QAAAPIAAADqAAUA5wAOAOIAFQDhAB4A4QAoANgAMQDQADkAywBAAMgARwDFAE0A&#10;wgBTAL8AWAC9AF4AuwBkALkAawC2AHMAtAB8ALEAiACuAJUAqwCkAKgAuACmANwAowD7AJ8A/wCV&#10;AP8AjwD/AIsA/wCJAP8A+QAAAO8AAADnAAAA3wAAAM8AAADIAAAAwQAKAL8AEQC8ABgAuwAhALkA&#10;KgC0ADIAsQA6AK4AQACrAEYAqABMAKYAUQCjAFYAoQBcAJ8AYwCdAGoAmwBzAJkAfgCWAIwAlACb&#10;AJIArQCQAMcAjgDwAI0A/wCGAP8AgAD/AH0A/wB8AP8A7QAAAOAAAADRAAAAvwAAALMAAACqAAAA&#10;pgAFAKIADQChABMAoAAbAJ8AIwCbACsAmAAyAJUAOQCTAD8AkQBEAI8ASgCOAE8AjABVAIoAWwCI&#10;AGMAhgBrAIQAdgCCAIIAgACSAH4AowB8ALoAegDhAHkA/wB3AP8AcgD/AHAA/wBvAP8A3QAAAMsA&#10;AAC2AAAApwAAAJ0AAACUAAAAjgABAIsACgCJABAAiAAVAIcAHQCHACUAhAAsAIIAMgB/ADgAfQA9&#10;AHsAQwB5AEgAeABOAHYAVAB1AFsAcwBjAHEAbgBvAHoAbQCJAGwAmgBqAK4AaQDMAGgA9gBnAP8A&#10;ZQD/AGQA/wBjAP8AygAAALQAAAChAAAAkwAAAIkAAACCAAAAewAAAHgABQB2AAwAdQARAHQAGABz&#10;AB8AcgAlAHAALABuADIAbAA3AGoAPABpAEIAaABIAGYATgBlAFUAYwBdAGIAZgBgAHIAXgCAAF0A&#10;kgBbAKUAWgC+AFkA6QBZAP8AWQD/AFgA/wBYAP8AuQAAAKIAAACQAAAAgwAAAHkAAABxAAAAbQAA&#10;AGkAAQBmAAkAZQAOAGQAEwBjABkAYwAgAGEAJgBgACwAXgAxAFwANwBbADwAWgBCAFgASABXAE8A&#10;VgBXAFQAYABTAGwAUQB5AFAAigBPAJ4ATgC0AE0A2gBNAPsATQD/AE0A/wBNAP8AqgAAAJQAAACC&#10;AAAAdQAAAGsAAABkAAAAYAAAAF0AAABaAAUAWAAMAFcAEABWABUAVgAbAFUAIQBTACcAUgAsAFEA&#10;MQBPADcATgA9AE0AQwBMAEoASgBSAEkAWwBIAGYARgBzAEUAhABEAJcAQwCsAEIAyQBCAPEAQgD/&#10;AEMA/wBDAP8AngAAAIkAAAB4AwAAagQAAGEEAABaAwAAVQEAAFIAAABQAAIATgAJAE0ADQBMABEA&#10;SwAXAEoAHABJACIASAAnAEcALQBFADIARAA4AEMAPgBCAEUAQQBNAD8AVgA+AGEAPQBuADsAfgA6&#10;AJEAOQCmADgAvwA4AOgAOAD/ADkA/wA5AP8AlQMAAIAHAABvCQAAYgoAAFgLAABRCgAATAgAAEkG&#10;AABHAwAARgAGAEQACwBDAA8AQgATAEEAGABBAB4APwAjAD4AKQA9AC4AOwA0ADoAOgA5AEEAOABJ&#10;ADcAUgA2AF0ANABqADMAegAyAIwAMQChADAAuAAvAN4ALwD5AC8A/wAwAP8AjAkAAHgMAABoDQAA&#10;XA4AAFIOAABLDgAARQ0AAEEMAAA/CgAAPggCAD0ECAA8AQ0AOwAQADoAFQA5ABoAOAAgADYAJQA1&#10;ACsANAAwADMANwAyAD4AMQBGAC8AUAAuAFoALQBnACsAdwAqAIkAKQCdACgAswAnANEAJwDyACcA&#10;/wAnAP8AhgwAAHIOAABjEAAAVhEAAE0RAABFEQAAQBAAADwPAAA5DgAANw0AADYLBAA2CAoANQYO&#10;ADQFEgAyBBcAMQUcADAFIgAvBSgALgYuAC0GNAArBjwAKgZEACkHTgAnB1kAJgdlACQHdQAjB4cA&#10;IgebACAGsAAgBssAHwXtAB8G/gAfB/8AgA4AAG0RAABeEgAAUhMAAEgTAABBEwAAOxMAADcSAAA0&#10;EQAAMhAAADAPAQAwDQYAMAsLAC8KEAAtChQALAsZACoLHwApCyUAKAwrACcMMgAmDDoAJAxDACMM&#10;TQAhDVgAIA1lAB4NdQAcDYgAGg2cABkNsQAYDMoAFwzrABcN/AAYDP8AexEAAGkTAABaFQAAThYA&#10;AEUWAAA9FgAAOBUAADMVAAAwFAAALRMAACsSAAAqEAMAKg8IACkODQAoDhEAJg4WACUPHQAkDyMA&#10;Iw8pACEQMQAgEDkAHhBCAB0QTAAbEFgAGRBmABcQdgAVEIkAFBCeABIQswAREM4AERDuABIQ/gAS&#10;EP8AdxMAAGUVAABXFwAASxgAAEIZAAA6GQAANBgAADAXAAAsFwAAKRYAACcVAAAmFAEAJRIEACMS&#10;CwAiEg8AIRIUACASGgAeEyAAHRMnABwTLgAaEzYAGRRAABcUSgAWFFYAFBRkABIUdAARFIcAEBSc&#10;AA4UsQANFMoADRTrAA4T/gAOE/8AcxUAAGEYAABTGgAASBsAAD8bAAA3GwAAMhoAAC0aAAApGQAA&#10;JhgAACQYAAAiFwAAIBYBAB4WCAAdFg0AGxcSABoXFwAZFx0AGBgkABYYKwAVGDQAFBg9ABIZSAAR&#10;GVQAEBliAA4ZcgANGYQADBmYAAoZrQAJGMYACRjnAAkY+gAKF/8AbxgAAF4aAABQHAAARR0AADwd&#10;AAA1HQAALx0AACocAAAmGwAAIxsAACEaAAAeGgAAHBoAABobBQAYGwwAFhwQABUcFQAUHBsAExwi&#10;ABIdKQARHTEAEB07AA4dRQANHlEADB5eAAoebQAJHoAABx6UAAUdqgADHcIAAx3mAAQc+AAFHP8A&#10;axoAAFsdAABNHgAAQh8AADofAAAyHwAALR8AACgeAAAkHgAAIR0AAB4dAAAcHQAAGB4AABUfAgAT&#10;IAkAEiEOABAhEgAQIRgADiEfAA4iJgANIi4ADCI3AAoiQQAJIk0AByJaAAUiaQADInwAASKRAAAi&#10;qAAAIcAAACHlAAAg+AAAIP8AZx0AAFcfAABKIQAAQCEAADciAAAwIQAAKiEAACYgAAAiIAAAHx8A&#10;ABwfAAAZIAAAFiEAABIjAgAQJAcADiYMAAwmEAALJhUACiYcAAkmIgAIJioABiczAAQnPQADJ0kA&#10;ASdWAAAnZgAAJ3kAACePAAAmpgAAJr8AACXkAAAl+QAAJP8AYyAAAFQiAABHIwAAPSQAADQkAAAu&#10;IwAAKCMAACQiAAAhIgAAHiEAABoiAAAXIwAAEyQAABAmAgAOKAcACyoLAAgrDgAGKxMABCsYAAIr&#10;HwABLCcAACwwAAAsOgAALEUAACxTAAAsYwAALHYAACyMAAArpAAAK74AACrkAAAq+gAAKf8AXyMA&#10;AFAlAABEJgAAOiYAADImAAArJgAAJiUAACMkAAAfJAAAGyQAABclAAAUJwAAESkAAA4rAgALLQYA&#10;By8LAAQwDgAAMBEAADEVAAAxHAAAMSMAADIsAAAyNgAAMkIAADJPAAAyXwAAMnIAADGJAAAxogAA&#10;MLwAADDkAAAv+wAAL/8AWicAAEwoAABAKQAANykAAC8pAAApKAAAJScAACEmAAAcJwAAGCgAABQq&#10;AAARLAAADi4AAAswAQAHMgUAAzQJAAA1DAAANg8AADcSAAA4GAAAOCAAADgoAAA4MgAAOT0AADlL&#10;AAA5WwAAOG4AADiFAAA3nwAAN7oAADbkAAA1/AAANf8AVSoAAEgsAAA9LAAANCwAAC0rAAAoKgAA&#10;JCkAAB4qAAAZKwAAFC0AABEvAAANMQAACjQAAAc2AAACOAQAADoHAAA7CgAAPQ0AAD4QAABAFAAA&#10;QBsAAEAkAABALgAAQDkAAEBHAABAVgAAQGkAAECAAAA/mwAAPrcAAD3jAAA8/AAAPP8AUC8AAEMv&#10;AAA5LwAAMi8AACwtAAAnLAAAIC0AABovAAAVMQAAETMAAA02AAAJOAAABTsAAAA9AAAAQAEAAEEE&#10;AABDBwAARQsAAEYOAABIEQAAShYAAEoeAABKKAAASjQAAElCAABJUQAASWQAAEh7AABIlwAAR7QA&#10;AEbgAABF/AAARP8ASjMAAD8zAAA2MwAAMDEAACowAAAjMQAAHDMAABY1AAAROAAADTsAAAg+AAAD&#10;QQAAAEMAAABGAAAASAAAAEoAAABMBAAATgcAAE8LAABRDgAAVBIAAFUZAABVIgAAVC4AAFQ8AABU&#10;SwAAU14AAFN0AABSkAAAUa4AAFDXAABP+wAATv8ARTcAADw3AAA1NgAALzQAACY1AAAeNwAAFzoA&#10;ABE9AAAMQQAAB0QAAABIAAAASgAAAE0AAABQAAAAUwAAAFUAAABXAAAAWAIAAFsGAABdCwAAXw4A&#10;AGITAABiGwAAYicAAGI0AABhRQAAYFcAAGBtAABfiQAAXacAAFzMAABa+AAAWf8AQTwAADo7AAA0&#10;OQAAKjoAACE8AAAYQAAAEUMAAAxHAAAGSwAAAE8AAABTAAAAVgAAAFkAAABcAAAAXwAAAGEAAABj&#10;AAAAZQAAAGcBAABqBQAAbQoAAHAOAABzFQAAciAAAHItAABxPQAAcE8AAG9lAABugAAAbZ8AAGvB&#10;AABp8QAAaP8AP0AAADk+AAAuPwAAJEIAABpGAAASSgAADE8AAARUAAAAWAAAAF0AAABhAAAAZQAA&#10;AGgAAABrAAAAbgAAAHEAAABzAAAAdQAAAHgAAAB7AAAAfgMAAIEKAACFDwAAhxcAAIYkAACFNAAA&#10;hEYAAIJdAACBdgAAf5YAAH62AAB85wAAev8AP0QAADNFAAAoSAAAHUwAABNSAAAMVwAAA10AAABj&#10;AAAAaAAAAG0AAABxAAAAdgAAAHoAAAB+AAAAgQAAAIMAAACGAAAAiQAAAIsAAACOAAAAkgAAAJUB&#10;AACZCQAAnhAAAJ4aAACdKQAAnDwAAJpSAACYbAAAlosAAJSqAACS1AAAkPoAOEsAACxOAAAgUwAA&#10;FVkAAA1gAAADZwAAAG4AAAB0AAAAegAAAIAAAACEAAAAigAAAI4AAACSAAAAlQAAAJcAAACaAAAA&#10;nQAAAKAAAACjAAAApwAAAKsAAACvAAAAtAkAALgQAAC3HgAAtTAAALNGAACxYAAAr34AAKygAACr&#10;wQAAqe4AMVUAACRbAAAYYQAADmkAAAVxAAAAeQAAAIEAAACIAAAAjwAAAJQAAACaAAAAnwAAAKQA&#10;AACoAAAAqQAAAKwAAACvAAAAswAAALUAAAC5AAAAvQAAAMEAAADGAAAAywAAANEKAADTFAAA0SUA&#10;ANA7AADNVAAAynEAAMiSAADFswAAw94AKWIAABxpAAARcQAAB3sAAACEAAAAjQAAAJUAAACdAAAA&#10;owAAAKkAAACvAAAAtAAAALkAAAC8AAAAvgAAAMIAAADFAAAAyAAAAMwAAADQAAAA1AAAANoAAADf&#10;AAAA5AAAAOoAAADuDAAA7RoAAOwvAADqSQAA6GUAAOaGAADkpQAA4sYA/wAAAP8AAAD/AAAA/AAB&#10;APwACAD+AA4A/wAUAP8AHQD/ACYA/wAwAP8AOgD/AEIA/wBJAP4AUAD7AFYA+QBcAPYAYgD0AGgA&#10;8gBvAPAAdgDtAH8A6gCJAOcAlQDkAKMA4AC1ANsA0ADVAPYAygD/ALYA/wCoAP8AnwD/AJoA/wCW&#10;AP8A/wAAAPsAAAD2AAAA8wAAAPMAAAD2AAkA+gAOAP0AFgD7ACAA9wAqAPIAMwDtADsA6QBDAOYA&#10;SQDiAE8A3gBVANsAWwDWAGAA0gBnAM8AbgDMAHYAyQCAAMYAjADCAJoAvwCqALsAwQC4AOkAtgD/&#10;AKcA/wCaAP8AkgD/AI0A/wCKAP8A+gAAAPEAAADqAAAA5wAAAOcAAADkAAEA4AALANsAEQDaABoA&#10;2wAjANEALADKADQAxgA7AMIAQgC/AEgAvABOALoAUwC4AFkAtgBfALMAZgCxAG4ArgB3AKwAgwCp&#10;AJEApgChAKMAtQCgANgAngD7AJUA/wCLAP8AhQD/AIAA/wB+AP8A7wAAAOMAAADaAAAA0wAAAMYA&#10;AAC/AAAAuQAGALcADgC0ABQAtAAdALMAJQCuAC0AqwA0AKcAOwCkAEEAoQBGAJ8ATACdAFEAmwBX&#10;AJkAXgCXAGUAlQBuAJMAeQCQAIcAjgCXAIwAqQCJAMQAiADvAIUA/wB8AP8AdgD/AHMA/wByAP8A&#10;4AAAANAAAADGAAAAtgAAAKkAAAChAAAAnQABAJkACgCYABAAmAAWAJcAHgCUACYAkQAtAI8ANACM&#10;ADoAigA/AIgARQCHAEoAhQBQAIMAVgCBAF4AgABmAH4AcQB8AH0AeQCNAHcAoAB1ALYAcwDfAHIA&#10;/wBuAP8AaQD/AGcA/wBlAP8AzAAAAL4AAACrAAAAnQAAAJMAAACKAAAAhQAAAIIABQCAAA0AfwAR&#10;AH8AGACAACAAfQAmAHoALQB3ADMAdQA4AHQAPgByAEMAcABJAG8ATwBtAFYAbABeAGoAaABoAHUA&#10;ZwCEAGUAlgBkAKsAYgDJAGEA9gBgAP8AXAD/AFsA/wBaAP8AvQAAAKkAAACXAAAAiQAAAH4AAAB4&#10;AAAAcwAAAG8AAQBtAAkAbAAOAGsAEwBrABkAagAgAGgAJgBmACwAZQAyAGMANwBiADwAYABCAF8A&#10;SABdAE8AXABXAFoAYQBZAG0AVwB7AFYAjgBVAKIAUwC7AFIA6QBSAP8AUAD/AE8A/wBPAP8ArQAA&#10;AJgAAACGAAAAeAAAAG4AAABnAAAAYwAAAGAAAABdAAUAXAALAFsAEABbABUAWwAbAFoAIQBYACYA&#10;VgAsAFQAMQBTADYAUgA8AFEAQgBPAEkATgBRAE0AWwBLAGYASgB0AEkAhQBIAJkARwCxAEYA2ABG&#10;APwARQD/AEUA/wBFAP8AnwAAAIkAAAB4AAAAbAAAAGIAAABbAAAAVgAAAFMAAABRAAIATwAIAE8A&#10;DQBOABEATgAWAE0AHABMACEASgAmAEkALABIADEARwA3AEUAPQBEAEQAQwBMAEIAVQBAAGAAPwBu&#10;AD4AfgA9AJIAPACpADsAxwA7APMAOwD/ADsA/wA8AP8AkwAAAH4AAABuAAAAYQAAAFgAAABRAAAA&#10;TAAAAEkAAABHAAAARQAFAEQACwBDAA4AQwASAEMAFwBCAB0AQAAiAD8AJwA+ACwAPQAyADsAOAA6&#10;AD8AOQBHADgAUAA3AFsANQBoADQAeAAzAIwAMgCiADEAvAAxAOcAMQD/ADIA/wAzAP8AiQAAAHYD&#10;AABmBQAAWQcAAFAHAABJBgAAQwUAAEADAAA+AQAAPAADADsACAA6AA0AOgAQADkAFAA5ABkANwAe&#10;ADYAIwA1ACgANAAuADMANAAyADsAMABDAC8ATAAuAFcALQBkACwAcwArAIcAKgCcACkAtQApANwA&#10;KQD7ACkA/wAqAP8AgQQAAG4IAABfCgAAUwsAAEoLAABCCwAAPQoAADkJAAA2CAAANQUAADQCBgAz&#10;AAoAMgAOADEAEQAxABUAMAAaAC8AHwAuACQALAAqACsAMAAqADcAKQA/ACgASQAnAFQAJgBgACQA&#10;bwAjAIIAIgCXACEArgAhAMwAIQDzACEA/wAiAP8AewkAAGgMAABaDQAATg4AAEUOAAA9DgAAOA0A&#10;ADMNAAAwDAAALgsAAC0JAwAtBggALAQMACsCDwAqARIAKQEXACgBHAAnACEAJgAnACUALQAkADQA&#10;IwE9ACIBRgAhAVEAHwFdAB4BbAAcAX8AGwCUABoAqgAaAMUAGgDrABkA/wAaAP8AdQwAAGQOAABV&#10;DwAAShAAAEAQAAA5EAAAMxAAAC8PAAAsDgAAKQ4AACcNAQAnDAUAJwoKACYIDQAlBxAAJAYUACIG&#10;GQAhBh8AIAckAB8HKwAeBzIAHQc6ABwIRAAaCE8AGQhcABcIawAWCH0AFQeRABQHpwATBr8AEgXk&#10;ABIF+gASBf8AcQ4AAF8QAABREQAARhIAAD0SAAA2EgAAMBIAACsRAAAoEQAAJRAAACMQAAAiDgQA&#10;IQ0HACEMCwAgCw4AHwsSAB0LFwAcDBwAGwwiABoMKQAZDDEAGAw5ABYNQwAVDU8AEw1cABINawAQ&#10;DX4ADw2SAA4NpwANDL4ADQzgAA0M9QANDP8AbRAAAFwRAABOEwAAQxQAADoUAAAyFAAALRQAACgT&#10;AAAlEwAAIhIAACARAAAeEQMAHBAFABwPCAAbDwwAGg4QABkPFAAXDxoAFg8hABUQKAAUEDAAEhA5&#10;ABEQRAAQEFAADhBdAA0QawAMEHwACxCQAAkQpQAIELwABxDfAAcQ9AAHD/8AaREAAFgUAABLFQAA&#10;QBYAADcWAAAwFgAAKhYAACYVAAAiFQAAHxQAAB0TAAAaEwIAGRIEABcSBgAWEgoAFRIOABQSEgAS&#10;EhgAERMeABETJQAQEy4ADhM3AA0UQAAMFEsACxRYAAkUZwAHFHgABhSNAAQUowADE7sAAhPdAAES&#10;9AACEv8AZRMAAFUWAABIFwAAPRgAADQYAAAtGAAAKBgAACMXAAAgFwAAHRYAABoVAAAYFQIAFhUE&#10;ABQVBQASFggAERYNABAXEAAOFxUADhcbAA0XIgAMFykACxgyAAkYPAAHGEcABRhUAAQYYwACGHUA&#10;ARiLAAAXoQAAF7kAABfdAAAW9QAAFv8AYRYAAFIYAABFGgAAOxoAADIaAAArGgAAJRoAACEZAAAe&#10;GAAAGxgAABgXAAAWFwIAFBcDABIYBQAQGQcADhsLAAwbDwALGxMAChsYAAgcHwAHHCYABRwvAAQc&#10;OAACHEQAAB1RAAAdYAAAHXIAAByIAAAcoAAAG7kAABveAAAa9gAAGv8AXhgAAE8aAABCHAAAOBwA&#10;AC8dAAApHAAAIxwAAB8bAAAcGgAAGRkAABcZAQAUGQIAEhoDABAbBAAOHQcADB4LAAkfDgAGIBEA&#10;BSAWAAMgHAABISMAACErAAAhNQAAIUAAACFOAAAhXQAAIW8AACGGAAAgngAAILgAAB/eAAAe+AAA&#10;Hv8AWhsAAEsdAAA/HgAANR8AAC0fAAAnHgAAIh0AAB4dAAAbHAAAGBsAABUbAAASHAAAEB0CAA4f&#10;BAAMIQYACSIKAAUjDQACJBAAACUTAAAlGQAAJiAAACYoAAAmMgAAJj0AACZKAAAmWgAAJmwAACaD&#10;AAAlnAAAJbcAACTfAAAj+QAAI/8AVR4AAEcgAAA8IQAAMiEAACshAAAlIAAAIB8AAB0eAAAaHQAA&#10;Fh4AABMeAAAQIAAADiEAAAwjAgAIJQUABScJAAAoCwAAKg4AACsRAAAsFgAALB0AACwlAAAsLgAA&#10;LDoAACxHAAAsVgAALGkAACyAAAArmgAAKrUAACnfAAAp+wAAKP8AUSIAAEQjAAA4JAAALyQAACgj&#10;AAAjIgAAHyEAABwgAAAXIAAAEyEAABAjAAAOJAAACyYAAAgoAAAEKgQAACwHAAAuCQAAMAwAADEP&#10;AAAzEwAAMxkAADMhAAAzKgAAMzUAADNDAAAzUgAAM2UAADJ7AAAylwAAMbMAADDeAAAv+wAALv8A&#10;TCUAAD8mAAA1JwAALSYAACclAAAiJAAAHiMAABkjAAAUJAAAESYAAA4oAAALKgAABywAAAMvAAAA&#10;MQIAADMEAAA1BwAANwoAADkNAAA6EAAAOxUAADsdAAA7JgAAOzEAADs+AAA7TgAAO2AAADp3AAA5&#10;kgAAOLAAADfbAAA2/AAANf8ARykAADsqAAAyKgAAKykAACUnAAAhJgAAGycAABUoAAARKgAADiwA&#10;AAovAAAGMQAAATQAAAA2AAAAOAAAADsBAAA9BAAAPwcAAEEKAABDDgAARREAAEUYAABFIQAARSwA&#10;AEQ5AABESAAARFsAAENxAABCjQAAQasAAEDSAAA/+gAAPv8AQi0AADguAAAvLQAAKSsAACQqAAAd&#10;KgAAFywAABEuAAANMQAACTQAAAQ3AAAAOgAAADwAAAA/AAAAQQAAAEQAAABGAAAASAMAAEoHAABM&#10;CwAATg4AAFATAABQHAAAUCcAAE80AABPQwAAT1UAAE5qAABNhgAATKQAAErKAABJ+AAASP8APjIA&#10;ADUxAAAuLwAAKS4AACAuAAAZMQAAEjMAAA43AAAJOgAAAj0AAABAAAAARAAAAEcAAABJAAAATAAA&#10;AE8AAABRAAAAUwAAAFUBAABYBgAAWgsAAF0OAABfFQAAXiAAAF4sAABdPAAAXE4AAFtjAABafgAA&#10;WJ0AAFfAAABV8gAAVP8AOjYAADM0AAAtMgAAJDMAABs2AAATOQAADj0AAAhBAAAARQAAAEkAAABM&#10;AAAAUAAAAFMAAABWAAAAWQAAAFsAAABdAAAAYAAAAGIAAABlAAAAaAUAAGsLAABvEAAAbxgAAG4l&#10;AABtNAAAbUYAAGtbAABqdQAAaJQAAGa2AABk6QAAYv8AODkAADI3AAAoOQAAHjsAABU/AAAORAAA&#10;B0kAAABNAAAAUgAAAFYAAABaAAAAXgAAAGIAAABlAAAAaAAAAGsAAABtAAAAcAAAAHMAAAB2AAAA&#10;eQAAAH0EAACBCwAAhREAAIQdAACCLAAAgD4AAH5UAAB+awAAe4oAAHqqAAB31gAAdf0AOD0AACw+&#10;AAAiQQAAF0YAAA9LAAAHUQAAAFcAAABcAAAAYgAAAGYAAABrAAAAbwAAAHQAAAB4AAAAewAAAH4A&#10;AACAAAAAgwAAAIYAAACKAAAAjQAAAJEAAACWAwAAmwwAAJ0TAACbIQAAmjMAAJdJAACUYgAAk38A&#10;AJCgAACOxQAAjPMAMUQAACVIAAAaTQAAEFMAAAhaAAAAYQAAAGgAAABuAAAAdAAAAHkAAAB/AAAA&#10;hAAAAIkAAACNAAAAkQAAAJMAAACWAAAAmQAAAJ0AAACgAAAApAAAAKgAAACsAAAAsgMAALcNAAC3&#10;FwAAtSgAALI+AACwVgAArHMAAKqUAACptAAApeUAKk8AAB5UAAASWwAACmIAAABqAAAAcwAAAHsA&#10;AACCAAAAiQAAAI4AAACUAAAAmgAAAJ8AAACkAAAApgAAAKkAAACtAAAAsAAAALMAAAC3AAAAuwAA&#10;AMAAAADFAAAAywAAANEEAADVDgAA0x0AANAyAADNSwAAymYAAMaHAADCqQAAwcsAIlsAABZiAAAM&#10;awAAAXQAAAB9AAAAhwAAAJAAAACXAAAAngAAAKQAAACrAAAAsQAAALYAAAC6AAAAvAAAAMAAAADE&#10;AAAAyAAAAMsAAADPAAAA1AAAANoAAADgAAAA5gAAAOsAAADxBgAA8BMAAO4nAADsPwAA6lsAAOd6&#10;AADkmwAA4LsA/wAAAPsAAAD2AAAA8wAAAPQABQD2AAwA+gARAP8AGQD/ACIA/wAsAP8ANQD/AD0A&#10;/wBFAPwATAD6AFIA9wBYAPUAXgDzAGQA8QBqAO4AcgDsAHoA6QCFAOUAkQDhAKAA3QCyANgAzgDS&#10;APYAwQD/AK0A/wCeAP8AlgD/AJAA/wCMAP8A+gAAAPIAAADsAAAA6QAAAOkAAADsAAUA8gAMAPgA&#10;EgD3ABsA9QAlAPAALgDrADcA5gA+AOIARQDdAEsA2ABQANMAVgDQAFwAzQBiAMoAagDIAHIAxQB8&#10;AMIAiAC+AJYAugCoALcAvwC0AOgArgD/AJ0A/wCQAP8AiAD/AIMA/wCAAP8A8AAAAOUAAADeAAAA&#10;2gAAANsAAADcAAAA2AAHANEADgDRABUA0gAeAMsAJwDFAC8AwAA3AL0APQC6AEQAtwBJALUATwCy&#10;AFUAsABbAK4AYQCsAGkAqQBzAKcAfwCkAI0AoQCeAJ4AsgCbANUAmQD8AIwA/wCCAP8AewD/AHYA&#10;/wB0AP8A4gAAANMAAADKAAAAxwAAALwAAAC2AAAAsAABAK8ACwCsABEArQAYAK0AIACoACgApAAv&#10;AKAANgCdADwAmwBCAJkARwCXAE0AlQBTAJMAWQCRAGEAjwBqAIwAdQCKAIMAiACUAIYApwCDAMIA&#10;ggDwAHwA/wBzAP8AbQD/AGoA/wBoAP8AzwAAAMEAAAC5AAAArQAAAKAAAACYAAAAlAAAAJEABgCQ&#10;AA0AkAASAI8AGQCOACEAiwAoAIgALwCGADUAhAA6AIIAQACAAEUAfgBLAHwAUgB6AFkAeABiAHYA&#10;bAB0AHkAcgCJAHEAnQBvALQAbQDfAGwA/wBlAP8AYAD/AF4A/wBcAP8AvgAAALEAAACgAAAAkgAA&#10;AIkAAACCAAAAfAAAAHoAAQB4AAkAdwAOAHgAFAB3ABoAdAAhAHIAJwBwAC0AbgAzAGwAOABrAD4A&#10;aQBEAGgASgBmAFEAZABaAGMAZABhAHAAXwB/AF4AkwBdAKkAXADIAFsA9wBXAP8AVAD/AFIA/wBR&#10;AP8AsAAAAJ8AAACNAAAAfwAAAHQAAABuAAAAagAAAGYAAABlAAQAYwALAGMAEABjABUAYwAbAGEA&#10;IQBfACcAXQAsAFwAMgBaADcAWQA9AFcAQwBWAEsAVQBTAFMAXABSAGgAUAB3AE8AiQBOAJ8ATQC6&#10;AEwA6QBLAP8ASQD/AEcA/wBHAP8AogAAAI0AAAB8AAAAbgAAAGUAAABeAAAAWQAAAFcAAABVAAEA&#10;VAAHAFMADQBTABEAVAAWAFIAGwBRACEATwAmAE4AKwBMADEASwA3AEoAPQBJAEQARwBMAEYAVgBE&#10;AGEAQwBwAEIAgQBBAJcAQACvAD8A1wA/AP8APgD/AD0A/wA+AP8AlAAAAH8AAABvAAAAYwAAAFkA&#10;AABRAAAATQAAAEoAAABIAAAARwAEAEcACgBGAA4ARgARAEcAFgBFABwARAAhAEIAJgBBACsAQAAx&#10;AD4ANwA9AD4APABHADoAUAA5AFsAOABpADcAegA2AI8ANQCnADUAxgA0APUANAD/ADQA/wA1AP8A&#10;iAAAAHQAAABlAAAAWAAAAE8AAABIAAAAQwAAAD8AAAA9AAAAPAACADwABwA7AAwAOwAPADsAEgA6&#10;ABcAOQAcADcAIQA2ACYANQAsADQAMgAzADkAMQBBADAASwAvAFYALgBjAC0AcwAsAIgALACgACsA&#10;uwArAOoAKwD/ACsA/wAsAP8AfwAAAGwAAABdAQAAUQIAAEgDAABAAwAAOwIAADcAAAA0AAAAMwAA&#10;ADIABQAyAAkAMgANADEAEAAxABMAMAAYAC8AHQAtACIALAAoACsALgAqADUAKQA9ACgARgAnAFEA&#10;JgBeACUAbgAkAIIAIwCZACMAswAiAN4AIgD/ACMA/wAkAP8AdwAAAGUEAABWBgAASwcAAEIIAAA6&#10;CAAANQcAADAGAAAtBQAALAMAACsAAwAqAAcAKQALACkADgApABEAKAAVACcAGQAmAB4AJQAkACQA&#10;KgAjADEAIgA5ACEAQwAgAE4AHwBaAB4AaQAdAHwAHACTABsArAAbAM0AGwD2ABsA/wAcAP8AcAUA&#10;AF8IAABRCgAARgsAAD0LAAA1CwAAMAsAACsKAAAoCQAAJQgAACQHAgAjBAYAIwIJACIBDAAiAA8A&#10;IQASACAAFgAfABsAHgAgAB0AJgAcAC4AGwA2ABoAPwAZAEoAGABXABcAZgAWAHgAFQCPABUApgAU&#10;AMMAFADuABQA/wAVAP8AawgAAFsLAABNDAAAQg0AADkNAAAxDQAALA0AACcNAAAjDAAAIQwAAB8L&#10;AQAeCgUAHQgIAB0GCwAcBQ0AHAQQABsEFAAZBBgAGQQeABgEIwAXBCsAFgQzABUEPAAUBEcAEwNU&#10;ABIDYwARA3UAEAKKABABogAPALwADwDlAA8A/gAQAP8AZwsAAFcNAABJDgAAPg8AADUPAAAuDwAA&#10;KA8AACQOAAAgDgAAHQ4AABsNAQAZDQQAGAwHABgLCQAXCQwAFwkOABYJEgAVCRYAFAkbABMJIQAS&#10;CSgAEgkwABEJOgAQCUUADwlSAA4JYQANCXMADAiIAAsInwAKB7cACgbbAAoF9gAKBP8AYw0AAFMO&#10;AABGEAAAOxEAADIRAAArEQAAJRAAACEQAAAdEAAAGg8AABgPAQAWDgQAFQ4HABQNCQATDQsAEwwN&#10;ABIMEAARDBQAEAwZABAMHwAPDCcADg0vAA0NOQAMDUUACw1RAAkNYAAIDXEABg2GAAUNnQAEDLQA&#10;AwzSAAIM8QACC/8AXw4AAFAQAABDEQAAOBIAAC8SAAAoEgAAIxIAAB4RAAAbEQAAGBEAABUQAgAU&#10;EAUAEhAHABEPCQAQDwoAEA4MAA4ODgAODxIADQ8XAAwQHQAMECQAChAsAAkQNgAIEEEABhBOAAUQ&#10;XQADEG8AARCEAAAQnAAAD7QAAA7UAAAO8wAADv8AXBAAAE0SAABAEwAANhQAAC0UAAAmFAAAIRMA&#10;ABwTAAAZEgAAFhIAABQRAwASEQYAEREIABAQCgAOEAsADRELAAwRDQALEhEAChIVAAkSGgAIEiEA&#10;BhMpAAUTMwADEz4AAhNLAAATWgAAE2wAABOCAAASmwAAErQAABHXAAAR9QAAEf8AWBIAAEkUAAA9&#10;FQAAMxYAACsWAAAkFQAAHxUAABoUAAAXFAAAFBMBABMSBAAREgcAEBIJAA4SCQANEgkACxMKAAkU&#10;DQAHFQ8ABhYTAAQWGAADFh8AAhYnAAAXMAAAFzsAABdIAAAXWAAAF2oAABaAAAAWmQAAFbQAABXZ&#10;AAAU9wAAE/8AVRQAAEYWAAA6FwAAMBgAACgYAAAiFwAAHRYAABkWAAAWFQAAExQDABITBgAQEwcA&#10;DxMHAA0UBwALFQgACRYJAAYYDAADGg4AARoRAAAaFgAAGxwAABskAAAbLQAAGzgAABtGAAAcVQAA&#10;G2cAABt9AAAblwAAGrMAABnbAAAY+QAAF/8AURYAAEMYAAA3GQAALhoAACYaAAAgGQAAGxgAABgX&#10;AAAVFgEAExUFABEVBAAPFQQADRYEAAsXBQAJGQYABhoIAAIcCgAAHg0AACAQAAAgEwAAIBkAACAh&#10;AAAhKgAAITUAACFCAAAhUgAAIGQAACB6AAAflQAAH7EAAB7bAAAd+gAAHP8ATRkAAD8bAAA0HAAA&#10;KxwAACQcAAAeGwAAGhoAABcYAAAUFwIAEhcCABAYAQANGQEACxoCAAgcAwAFHQQAAh8GAAAhCAAA&#10;IwsAACUOAAAmEQAAJhYAACYeAAAnJwAAJzIAACc/AAAmTgAAJmAAACZ3AAAlkgAAJK8AACPaAAAi&#10;+wAAIf8ASB0AADweAAAxHwAAKB4AACIeAAAdHAAAGRsAABYaAAASGgAAEBsAAA0cAAALHQAACB8A&#10;AAQhAAABIwIAACUEAAAnBgAAKQkAACwMAAAuDwAALhMAAC4aAAAuIwAALi4AAC47AAAuSgAALVwA&#10;AC1yAAAsjgAAK6wAACrUAAAp+wAAKP8ARCAAADghAAAuIQAAJiEAACAgAAAcHgAAGB0AABQdAAAQ&#10;HgAADh8AAAshAAAHIwAAAyUAAAAnAAAAKQAAACwBAAAuAwAAMAYAADMKAAA1DQAANhEAADYXAAA2&#10;HwAANikAADY2AAA2RQAANVcAADVtAAA0iQAAMqgAADHPAAAw+gAAL/8APyQAADQkAAArJAAAJCMA&#10;AB8hAAAbIAAAFiAAABEhAAAOIwAACiUAAAYoAAACKgAAAC0AAAAvAAAAMgAAADQAAAA3AAAAOQMA&#10;ADsGAAA+CgAAQA4AAEESAABBGgAAQCUAAEAxAABAQAAAP1IAAD5nAAA9ggAAPKIAADrHAAA5+AAA&#10;OP8AOigAADAoAAApJwAAIyUAAB8jAAAYJAAAEiUAAA4oAAAKKgAABS0AAAAwAAAAMwAAADYAAAA4&#10;AAAAOwAAAD4AAABAAAAAQgAAAEUCAABHBgAASgoAAE0OAABNFQAATB8AAEwrAABLOgAASkwAAElh&#10;AABIfAAAR5sAAEW/AABD8wAAQv8ANiwAAC0rAAAnKQAAIycAABsoAAAUKgAADi0AAAowAAAEMwAA&#10;ADcAAAA6AAAAPQAAAEAAAABDAAAARgAAAEgAAABLAAAATQAAAFAAAABTAQAAVgYAAFkLAABbEAAA&#10;WxkAAFolAABZNAAAWEYAAFdaAABVdAAAVJMAAFK1AABQ6gAAT/8AMzAAACwuAAAnLAAAHi0AABYv&#10;AAAQMgAACjYAAAM6AAAAPwAAAEIAAABGAAAASQAAAEwAAABPAAAAUgAAAFUAAABYAAAAWgAAAF0A&#10;AABgAAAAYwAAAGcGAABrDAAAbBIAAGseAABrLAAAaT0AAGdSAABmagAAZIkAAGGrAABf3AAAXf8A&#10;MTMAACwxAAAiMgAAGTUAABE5AAAKPQAAAkIAAABHAAAATAAAAFAAAABUAAAAWAAAAFsAAABfAAAA&#10;YgAAAGUAAABoAAAAawAAAG4AAABxAAAAdQAAAHkAAAB9BgAAgg0AAIIWAACAJAAAfjUAAHxJAAB7&#10;YQAAeH8AAHafAABzxgAAcPcAMTYAACY4AAAcOwAAEkAAAAtFAAACSwAAAFEAAABWAAAAWwAAAGAA&#10;AABlAAAAaQAAAG4AAAByAAAAdgAAAHkAAAB8AAAAfgAAAIIAAACFAAAAiQAAAI4AAACTAAAAmAYA&#10;AJwOAACbGgAAmCsAAJZAAACSWQAAkXMAAI2VAACLtQAAiOgAKz4AACBBAAAVRwAADU0AAAJUAAAA&#10;WwAAAGEAAABoAAAAbgAAAHMAAAB5AAAAfgAAAIMAAACIAAAAjAAAAI8AAACSAAAAlQAAAJkAAACd&#10;AAAAoQAAAKUAAACqAAAAsAAAALcHAAC4EQAAtSEAALI1AACvTQAAqmkAAKiIAACmqAAAotEAI0gA&#10;ABhOAAAOVAAABFwAAABkAAAAbQAAAHUAAAB8AAAAgwAAAIkAAACPAAAAlQAAAJsAAACgAAAAowAA&#10;AKYAAACpAAAArQAAALEAAAC1AAAAuQAAAL4AAADEAAAAygAAANIAAADaCgAA1hYAANIpAADOQQAA&#10;ylwAAMV8AADCnQAAwb0AHFUAABFcAAAHZQAAAG4AAAB3AAAAfwAAAIgAAACQAAAAmAAAAJ8AAACl&#10;AAAArQAAALMAAAC4AAAAugAAAL4AAADCAAAAxgAAAMoAAADOAAAA0wAAANoAAADgAAAA5wAAAO0A&#10;AADzAAAA9A4AAPIeAADvNgAA7FEAAOhuAADkkAAA37EAAAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkK&#10;Cw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJT&#10;VFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqc&#10;nZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk&#10;5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////////////////////////////&#10;/////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4v&#10;MDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4&#10;eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/B&#10;wsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////&#10;//////////////////////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoL&#10;DQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNU&#10;VVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpyd&#10;np+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm&#10;5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////////////////&#10;////AAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1&#10;Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1u&#10;b3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaan&#10;qKmqq6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g&#10;4eLj5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/21mdDEAAAAAAwQhAAABAAAAAAAAAAAAAAAA&#10;AAAAAQAAAAAAAAAAAAAAAAAAAAEAAAABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEi&#10;IyQlJicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpb&#10;XF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOU&#10;lZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zN&#10;zs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v8AAQECAgMD&#10;BAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUm&#10;JicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGpt&#10;b3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3N&#10;zs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz&#10;9PT19vb39/j4+fn6+/v8/P39/v7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMU&#10;FBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/&#10;QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqyt&#10;r7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj&#10;4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+//+lJQb/pDAO&#10;/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyl&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2&#10;t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlry&#10;xGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6&#10;GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72m&#10;ecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw&#10;5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+x&#10;QyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3&#10;oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJs&#10;hte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/&#10;u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3L&#10;sZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6&#10;cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy&#10;/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+l&#10;JQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C&#10;06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnM&#10;snSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FV&#10;Rf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/&#10;pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06ua&#10;idyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5v+mJQb/pDAO/6c6GP+yQyL/vEsy/8NURfzGXVrxyGRx48Zqh9bAb5vLuHKs&#10;wrF0urutd8S0qXvNq6N/1KKehduZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZ&#10;mo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4f+mJQb/pTAO/6g6F/+zQyL/vksx/8VURfnJ&#10;XFvvzWNx48xpiNXGbZzJv3CuvbZyurSwdcOrqnjKoqV80ZmhgdiQnYndkJ2J3ZCdid2QnYndkJ2J&#10;3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3f+mJQb/pTAO&#10;/6o6F/+1QyL/wEsx/chTRfbNW1vt0WFy4dBnidHLa53CwG6ttrdxuKyxc8GjrHbImqh5zpKkftSJ&#10;oIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2Img&#10;hdiJoIXYiaCF2P+nJQb/pTAO/6s6F/+2QyH/wUsx+stSRPPRWlrq2WBy3tZlicvMapy7wW2rr7lw&#10;tqW0cr6cr3TElKt3youne8+EpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHU&#10;hKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1P+nJQb/pjAO/606Fv+4QiH+xEow985SRPDWWFrn&#10;4F5y1tpkiMTNaZq0w2yoqLtvsp62cLqWsnLAjq52xoaqesp/p3/Of6d/zn+nf85/p3/Of6d/zn+n&#10;f85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zv+oJQb/pzAO/645&#10;Fv+6QiD7xkov9NNRQ+vdV1rj5lxxzttkh73PaZiuxWulor5ur5i5b7aQtXG8iLF0wYGueMV7rH3J&#10;e6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7&#10;rH3Je6x9yf+oJAb/pzAN/7A5Ff+9Qh/3yUov79hQQubjVVnc6Ftwxt1jhbbRaJWnyGuhnMFtqpO8&#10;b7GKuXG2hLV0u32yd793sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8&#10;wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wv+pJAX/qDAN/7M5FP7AQh7zzUot6d1PQOHpU1nT6ltv&#10;v99jgq/TZ5Ghy2qdlsVtpY3Ab6uGvXGwf7pztXq3d7h0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0&#10;tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u/+qJAX/qS8N/7Y4E/nE&#10;QR3t0kkr4uNNQNvvUljK7Vptt+Fif6jWZ42bz2qXkcltn4jFb6WCwnGpe790rXa9d7Bxu3uzcbt7&#10;s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uz&#10;cbt7s/+rJAX/qy8N/7o4EvPJQRvk2kko2OhMQM7zUVfA71lrruRheqDcZ4aU1GuQi89ul4TMcJx9&#10;yXOgeMZ1o3PEeKZuwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7C&#10;fKluwnypbsJ8qW7CfKluwnypbsJ8qf+tJAX/sC8L+8A4D+rQQRfa4kYozO5MQcP5UFW181hmpelh&#10;dJfhZ36N22uGhddvjH/UcpF60XWUdc94l3HNe5pszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6c&#10;bMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nP+vIwT/ti0J8cg2DN3cPRPN&#10;6kYqwfZLQLb/T1Gq91hgm+9ha4/oaHSF5G17f+BxgHnedIN13HiGctp7iW7Yfotr1oKNa9aCjWvW&#10;go1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aC&#10;jf+xIwT6vywG49QvB87mOxbB80UrtP9JPaj/Tkye/VdYkfZhYYbxaWl/7W9ueep0cnXod3Vx53p3&#10;buV9eWvkgHtp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp&#10;44R8aeOEfGnjhHxp44R8aeOEfP+1IgPryyIC0OMnB8LxOhm0/kIqpv9GOZv/TUWS/1ZPhv5iVn76&#10;alx393Bgc/V1Y2/zeGVt8nxnavF/aGjwgmpm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+F&#10;a2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa/bCGwHU3xEBwu8mC7X8Ohqn/z4n&#10;mf9EM43/Sz2F/1VFfP9hS3X/ak9w/3BSbP91VGr+eVZo/XxXZvx/WGT8glpj+4ZbY/uGW2P7hltj&#10;+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW9TP&#10;CgDE7RICtfsmDaj/NhmZ/zsjjP9BLID/SjR4/1M6cf9fP2z/aUNo/29FZf90R2P/d0hi/3tJYf9+&#10;Sl//gUpe/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RL&#10;Xv+ES17/hEte/4RLXv+ES/+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnY&#10;pHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZT&#10;PP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/&#10;nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qD&#10;kcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZ&#10;zpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4&#10;XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M&#10;/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3&#10;f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/&#10;psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7&#10;tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544&#10;Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fL&#10;tH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiT&#10;hLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj&#10;7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+o&#10;QR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2g&#10;z655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHC&#10;jYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/584Ff+qQB7/s0kr/7lSPP+7XE/6umVk7bht&#10;eOGwc4vVqHmczJ99qsWXgbW/kYW+uoyJxbaHj8yyg5bSr4Gg1qd+otOnfqLTp36i06d+otOnfqLT&#10;p36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i0/+fIgX/ni0M/6A3FP+rQB7/&#10;tEkr/7tSPP+9W1D6vmRk7LxseeC1co3TrXeeyqR6rcKcfrm8loLDt5CHyrKLjNKuh5XYpoOd2qGC&#10;odWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh&#10;1f+gIgX/ni0M/6E3FP+sQB3/tkgr/71RPP/AWlD6wWNl7MFqet65cI/SsXWhyKh4sMChe7y5m3/H&#10;tJaEz7CUjdWrkZfaoImc3JqIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNea&#10;iKDXmoig15qIoNeaiKDXmoig1/+gIgX/ni0M/6I3FP+tQB3/t0gq/79RPP/CWlD5xGJl68Vpe96+&#10;bpDRtnOjxq52s76necC4o3/JtKGGz6ycjdWjlpTampGc3JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f&#10;2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2P+gIgX/ny0M/6M3FP+uQB3/uEgq&#10;/8FQPP7FWVD3yGBm68pnfN3DbZHPvHGlxbR0tb2wecC2rH/IrqeFz6WhitWcnJHalZmc3I+Un9iP&#10;lJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2P+h&#10;IgX/ny0M/6Q3FP+wPxz/ukgq/8NQO/vIWFD1y19m6c9mfNzJa5LOw2+mwbpytbaydsCsrHvIpKh/&#10;zpykhdSUoI3YjZ+Z24qcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Y&#10;ipyf2Iqcn9iKnJ/Yipyf2P+hIgX/oC0M/6Y2E/+xPxz/u0gp/sZPO/jLV1Dy0F5m59RkfdrPaZPI&#10;xW2murtwtK2zc7+jrXbHmqh6zZKlf9KKoobXhKCR2YSinNeEopzXhKKc14SinNeEopzXhKKc14Si&#10;nNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc1/+hIgX/oC0M/6c2E/+zPxz/vUcp/MhO&#10;O/XOVk/u1V1m5NpifdPSaJLBxmyks7xvsaa1crycr3TEk6t3youne8+DpIHUfaKL1nujldV7o5XV&#10;e6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1f+iIQX/&#10;oC0M/6g2Ev+0Pxv/v0co+ctOOvLTVU/q3Ftm4OBhfczTZ5G7yGuirL5ur6C3cLiVsnPAja52xYWq&#10;esp+qH/OeKaH0XWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP&#10;0nWlj9J1pY/SdaWP0v+iIQX/oSwL/6o2Ev+2Phv9wkco9c1OOe7ZVE7m41ll2OJge8XVZo+0ymqf&#10;pcFtq5m6b7SQtXK7iLF1wIGueMV6rH3JdKqEy3Gpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xx&#10;qYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzP+jIQX/oiwL/6w1Ef+5Phr5xUcn8NFNOOng&#10;Ukzi6VdkzuRfer3XZoytzGqbn8Rsp5O+b6+KuXG1g7Z0unyzd752sXzCca+CxG6uh8ZurofGbq6H&#10;xm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxv+kIQX/oywL&#10;/681EP+8Phj0yUYl6thNNuLnT0zc71VjxuZfeLTaZYml0GmWmMhsoY3Db6iFv3Gufrt0sni5d7Zz&#10;t3u5brWAvGu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0&#10;hb5rtIW+a7SFvv+lIQT/pCwL/7M1D/vBPhftz0Yi4d9LNNjrT0zP81RivOhedKveZISd1GmQkc5t&#10;mYfJb6CAxXKlesJ0qXTAeKxwvnuva7yAsmi7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4Sz&#10;aLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs/+mIQT/qCsK/7g0DfPHPRTk2EUe1uZJNcvxTkzE&#10;91NfsexdcKHiZH2V22mHitVuj4LQcZV7zXSadst3nXHJeaBtx32iacWBpWbEhaZmxIWmZsSFpmbE&#10;haZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpv+oIAT/rioI/L8z&#10;C+nPPBDX4UIeyu1JNb/4TUq3+1JbpvFdaZjpZXSM4mp9g91vhHzac4l313eMc9V6j2/TfZFs0YCU&#10;aNCElmXPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dl&#10;z4eXZc+Hl/+qIAP/tSkG8MgxB9rdMwzL6kIhvvZINbL/TEap/1FVm/ddYI7wZWqF62xxfedxdnfk&#10;dnpz4nl9b+F8f2zfgIFp3oODZ92HhWXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJ&#10;hmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhv+tHwP5vyUD39YiAsvoMg++9EEisP9FM6T/SkGc/1FN&#10;j/5dVoX5Zl599G5kdvJzaHLveGtu7nxtbO1/b2rsgnBn6oVyZeqJc2PpjHRj6Yx0Y+mMdGPpjHRj&#10;6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdP+2HALozRQBzOYdBL7z&#10;MRKx/z4io/9CL5b/SDqN/1BEhP9cS3v/Z1F0/m5Wb/xzWWz7eFtp+XxdZ/h/Xmb4g19k94ZgYvaJ&#10;YWH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxi&#10;YfaMYvPEDwDO2gsAvfMdB7H/MhSj/zoflf8/Kon/RjOA/086eP9bQHH/ZkVs/21IaP9zSmb/d0xk&#10;/3tNYv9/TmH/gk9g/4VQXv+JUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/&#10;i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUczLCQC+5gwBr/8eCaT/MBOV/zUch/88JHz/RCtz/00xbP9Y&#10;NWf/Yzlj/2s7Yf9xPV//dT5d/3k/XP98QFv/f0Fa/4JBWf+GQlj/iEJY/4hCWP+IQlj/iEJY/4hC&#10;WP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQv+ZHwX/lisL/5U2Ev+gPhr/&#10;qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0&#10;qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGm&#10;y4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2j&#10;eHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm&#10;/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9&#10;cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+Z&#10;HwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CV&#10;rMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnj&#10;m3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65R&#10;NP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/&#10;lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8&#10;mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H&#10;25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+v&#10;W0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lysL&#10;/5c2Ev+hPhr/qkYl/7BQNP+xWkX/sGRX96xtaeynd3vhnn2K2ZaDl9GOiaLLiI6rx4KTscR+l7fB&#10;epy7vneiv7x1qsK1ca7Ds3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNy&#10;r8Gzcq/Bs3Kvwf+ZHwX/lyoK/5g1Ev+jPRr/rEYl/7NPNP+0WUb/tGNY9rFsa+qtdX3fo3uN1ZuB&#10;nM2ShqjHi4qxwoWPub+AlL67fJrDuXmhx7V2qcqtdazGq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3E&#10;q3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxP+aHwT/mCoK/5o0Ev+lPRn/rkYl/7VONP+3WEb/&#10;t2FZ9bVqbOmyc3/dqHiQ059+oMqWgqzEjoe3voiMv7qDkcW3f5jLtHyhz6t4pc+learIpHmsxqR5&#10;rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxv+aHwT/mCoK/5s0&#10;Ef+mPRn/r0Ul/7dONP+6V0b/u2BZ9Llpbee2cYHcrHaT0KR7o8iaf7HAk4S8u4yJxbeIkMu0hpnO&#10;soak0aR8pNGffanKnn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsie&#10;farInn2qyP+bHwT/mSoK/5w0Ef+nPBn/sUUk/7lNNP+8V0b+vl9Z9L1nbue6b4LasXSVz6h5psWf&#10;fbS+l4HAuZSKxrWRksuvjZjPqoqh0p6Co9OZgajMmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKp&#10;ypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpyv+bHwT/mSoK/500Ef+pPBj/skUk/7tNM/+/Vkb9wV5a&#10;88Fmb+a/bYPZtnOXza13qMSle7e+oYPAtpuJxq6Vj8yokZXPoo6e0pmHotOUhqfNk4aoy5OGqMuT&#10;hqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy/+bHwT/mSoK/54zEf+q&#10;PBj/s0Uk/7xMM//BVUb7xF1a88Vlb+XDbITYu3GYzLJ1q8OtfLa5pYG/sJ6GxqiZjMuhlZLQm5Kb&#10;05SOotSPiqbOj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjL&#10;j4qoy/+bHwT/mioK/58zEP+rPBj/tUQj/75MM/7DVUX5x1xa8clkb+XIaoXWwW+ayrl0qr6weraz&#10;qX+/qqKExqKdisubmpDPlZeZ0o+UotSKkKbOio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqP&#10;qMyKj6jMio+ozIqPqMyKj6jMio+ozP+cHwT/mioK/6AzEP+sPBj/tkQj/79MMvzGVEX2ylxa781i&#10;cOTNaIbTxW2axbxzqrm0eLWurX2+paeCxZ2iiMuVn47Pj5yW0oucotOGlabOhpSnzIaUp8yGlKfM&#10;hpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzP+cHwT/mikK/6IzEP+tOxf/&#10;t0Qj/8FMMvnJU0XzzVpa7NJgcODQZobOyGyawL9xqbS4d7WpsXy+n6yBxZeohsqQpIzOiqKV0YWi&#10;odKBnKbOgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqn&#10;zP+cHgT/mykK/6MzEP+vOxf/uUQi/cNLMfbMUkTw0llZ6NpfcNvVZIbJzGqZusNvqK27dLSitHm9&#10;mK99w5Csg8iJqYnMg6eRz36mnNB9pKbNfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8&#10;oqjLfKKoy3yiqMt8oqjLfKKoy/+dHgT/mykK/6UyD/+xOxb/vEQh+sZLMfPRUUPr2ldZ499db9Pb&#10;Y4XCz2mXscRtp6S8cLKYtXS7jrF4woatfcaAq4LKeqmKzXaolM52qaPMd6uoynerqMp3q6jKd6uo&#10;ynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoyv+dHgT/nCkK/6cyD/+zOxb/vkMg&#10;9cpLL+7WUELm4VZX3ORbbsveY4O60WiUqcdso5u+bq6QuHG3hrR0vX6weMJ3rnzGcqyDyW2rjMpt&#10;q5nJbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx/+e&#10;HgT/nSkJ/6kyDv+2OhT6wkMf8M5KLufdT0Di6VJX0uhabcHgYoCx1GeRocprnpTDbqiJvXGwgLl0&#10;tnm2d7p0tHu9brKBwGqwiMJnsJLDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbD&#10;ZrCWw2awlsNmsJbDZrCWw/+fHgT/nikJ/60xDf+6OhP0x0Id6NVKK9/kTD/X7FFWye5Za7fjYXyo&#10;2GeLms9rl43JbqCDxHGne8B0rHW9eLBwu3uzbLmAtmi4hrhkt4+5Y7aRumO2kbpjtpG6Y7aRumO2&#10;kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRuv+gHgT/oSgI/7EwC/vAORHszkIZ399H&#10;KNPpTEDK8VFVvvJYaK3mYXee3WeEktVsj4fPb5Z+y3OceMh2oXLGeaRuxHynacKBqWbAhqxiv42t&#10;Yb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+Prv+iHQP/&#10;picH/7cvCfLHOA3h2EEU0uZGKsfwTEC++FBTsvVXY6LrYXCV42d7it1thIHYcYt61HWQdNJ5k3DQ&#10;fJZszn+ZaMyDm2TLiJ1hyo2fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmP&#10;n2DJj59gyY+fYMmPn/+kHQP/rSYF+74tBubQNAjT4jwWx+5GK7v5Sj6w/k9PpvpXXJjxYWiM62hx&#10;g+ZueHvic31133iBcd17hG3bf4dq2oOJZ9mGimTXi4xh1pCOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g&#10;1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjv+nHAP/tSMD7skmA9XfKQfH7DwZuvhEK63/&#10;SDuj/01Jmv9XVI35YV2E9GplfPBwanbtdm5x63pxbel+dGvognZo5oV3ZuWIeWPkjHph45F8YOOS&#10;fGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfP+rGwL3wB0B&#10;2dwSAcfrKAq69zsarP9BKaD/RjaV/0xBjf9WS4P/YVJ7/WtXdPpxXG/4dl9s9nthafV/Y2f0g2Rl&#10;84ZmY/KKZ2Hxjmhf8JJpX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/w&#10;k2pf8JNqX/CTav+3FQHWzwsAx+oTArn3KQ2s/zkanv8+JpL/RDCH/0s5gP9UQHj/YUZy/2pKbP9w&#10;TWn/dlBm/3tRZP9/U2P/g1Rh/4ZVYP6JVl7+jVdd/ZJYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNY&#10;XP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWNbECADG1AkAuPcUBKv/KQ6e/zQYkP86IYT/QSl6&#10;/0kwcv9SNmz/Xjpo/2g9ZP9vQGH/dEFf/3lDXv99RF3/gEVc/4RFW/+HRlr/ikdY/49HWP+QSFj/&#10;kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSMTHBwC32wcBqf8W&#10;Bp//Kg2Q/zAVg/82HHf/PiJu/0coZv9QLGH/Wi9d/2QxW/9sM1n/cTVY/3U2Vv95Nlb/fDdV/383&#10;VP+COFP/hTlS/4k5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS&#10;/4o5Uv+KOf+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGG&#10;j4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM&#10;/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+Y&#10;Oxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Op&#10;pc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vc&#10;gJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6Fu&#10;W/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/&#10;oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1x&#10;rqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT&#10;2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/eb&#10;eGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+THQT/kCkJ/480EP+aOxf/okQg&#10;/6lNLf+qWDz/qGJM/6RsXPWfdmzsmX965JGHht6JjZDYg5OY036Zn9B6naTNdqKpy3SnrMlxra/H&#10;b7SywWy5tLxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sf+U&#10;HQT/kSgJ/5EzEP+cOhb/pEMg/6xMLf+tVj3/rWBN/qlqXvSldG7qn3194ZaDi9mOipbTh5CgzoGV&#10;p8p8mq3HeJ+yxHWltsJyq7nAcLS7t261ubNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1&#10;s2+4tbNvuLWzb7i1s2+4tf+UHQT/kigJ/5MyD/+eOhb/p0Mg/65LLf+xVT3/sF9O/a5oX/KqcnDn&#10;pHqB3pqAj9WSh5zOi4ymyYSRr8R+l7XBeZy7vnajv7x0q8K0b67DrnKzvKtztrirc7a4q3O2uKtz&#10;trirc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uP+VHAT/kigJ/5UyD/+gOhb/qUIf/7BK&#10;Lf+0VD3/tF5O/bNnYPGvcHLmqXiD259+k9KXg6HLjomsxIaOtcCAlL28e5rDunqjxbd5q8esc6zG&#10;p3Wxv6V3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uv+VHAT/&#10;kygJ/5YxD/+hORX/qkIf/7JKLP+2Uzz/t11O+7ZlYfC0bnTkrXWG2aR7ls+bgKXHkoWxwYqLu72H&#10;lMC7hZ3EtoKkx7B+qsild6rIoXmwwZ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qz&#10;vJ96s7yferO8n3qzvP+VHAT/kygJ/5cxD/+jORX/rEIf/7RKLP+5Uzz/ulxO+LpkYu+4bHXjsnOI&#10;2Kl5mc2ffqnFmIS0v5OMvLiNk8GziZnFroahyKqEqcmffKnKm32uwpl+sr2ZfrK9mX6yvZl+sr2Z&#10;frK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvf+WHAT/kygJ/5gwDv+kORX/rUEe/7VJLP+7&#10;Ujz9vVtO9r1jYu69a3bitnGJ1a53m8ulfKrCnYO0uZaJvLKRkMGsjJbGp4mdyKOHpsqZgKjLloGu&#10;xJWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvv+WHAT/lCcJ&#10;/5kwDv+lORT/rkEe/7dJK/+9UTz8v1pO9MFiYuzBaXfhu3CL0rF0nceoe6q8oIG0tJqHvKyUjcKm&#10;kJTGoI2byZyLpMuVhqjLkYWtxZCFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CF&#10;sb+QhbG/kIWxv/+WHAT/lCcI/5owDv+mOBT/sEEd/7hJK/+/UTz6wllO8sRhY+nFaHfdvm2MzbRz&#10;ncKreaq3pH60rp2EvKaYisGglJHGmpGYyZaPocuQi6jMjImsxYyJsMCMibDAjImwwIyJsMCMibDA&#10;jImwwIyJsMCMibDAjImwwIyJsMCMibDAjImwwP+XHAT/lScI/5swDv+nOBT/sUEd/7pJK//CUDv4&#10;xlhO8MhfY+bIZnjYwWuNybdxnb2vd6myp3yzqaGCu6GciMGamI/GlJaWyZCUn8uLkajMh46sxoeN&#10;sMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwf+XGwP/lScI/50v&#10;Df+pOBP/s0Ad/7xIKvzFTzv2yVdO7c1eY+LLZHjSxGqMxLtvnLiydamtq3uzo6aAu5uhhsGUnY3F&#10;jpuUyIqZncqGmajLgpOsxoKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GC&#10;kq/BgpKvwf+XGwP/lScI/54vDf+qOBP/tUAc/75IKfnITjrzzVZN6tNcYt7PYnjNx2iLv75um7K3&#10;c6insHmynqt+upWnhMCOo4vEiKGSx4OfmsmAoKfKfZqsxn2Yr8F9mK/BfZivwX2Yr8F9mK/BfZiv&#10;wX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwf+YGwP/licI/6AvDf+sNxL/t0Ab/cFIKPbLTjnv01RM&#10;5tlaYtjUYXfHy2eKucNsmq28cqehtnexmLF9uI+tgr6IqonDgqiQxn2nmch6p6XJd6KsxXifsMF4&#10;n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwf+YGwP/lyYI/6IvDP+u&#10;NxL/uT8a+cRHJ/HOTTjq21NL4N9ZYNDaX3bB0GWJs8lrmabCcKWbvXWvkbh7toi1gLyBsobAe7CN&#10;w3aulsVzrqHGcq2txHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDA&#10;cqmwwP+ZGwP/mCYI/6QuC/+xNhH+vT8Z9MhHJevUTTbl41BJ2eNXX8nfXnS612SGrM9plp3HbaOR&#10;wHGshrt1s363erl3tH+9crKFv22xjcFqsJfCabGlwWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0&#10;sr1stLK9bLSyvWy0sr1stLK9bLSyvf+aGwP/mSYI/6ctCv+1Ng/5wT8X7s5GI+TcTDLd509Jz+hW&#10;XsDkXXKy3mSCo9RpkZXLbZyJxXClf8BzrHe8d7FwuXy1a7eBuGe2h7pjtZC7YbWbvGO3prljt6a5&#10;Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuf+bGwP/myUH/6stCf+5NQ3y&#10;xz4V5dVGH9rjSTPP605Jxu1UXbfqXG6o4mN9mtlpio7SbZSEzHGbe8h1oXPEeKZuwnypacCBrGW+&#10;h65ivY6wX72XsV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXrye&#10;sf+cGgP/oCQG/7AsCPnANAvpzz0Q2t9CHc7pSTPE8U5Iu/JSWq3wW2me52N2kuBpgYfab4l+1HOQ&#10;d9F3lXHOe5lszH+caMqDnmTJiKBhx46iXsaVpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzGm6Rc&#10;xpukXMabpFzGm6RcxpukXMabpP+eGgP/pSMF/7cqBfDIMgfc2zUMzudCH8LxSDS4+UxGr/dRVaL1&#10;W2KV7WRtiudrdoDicH153nWCc9t6h27Zfopr14KMZ9WGjmTUi5Bh05CSXtGWlFzRm5Vc0ZuVXNGb&#10;lVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblf+hGQL/rSED+L8mA+LUJQPO5TMP&#10;wvBCIbb6RzOr/ktCov5QT5f7W1qL9WVjgvBsanrscnB06Xh0b+d8d2zlgXpo44R8ZuKIfWPhjH9g&#10;4JGBXt+WglzemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag/+j&#10;GQL/th0B6cwXAc/jHgPC8DMStfpAIqn/RDCd/0k9lf9QSIv/W1CC/WVXevltXXT2c2Fv9Hlka/J+&#10;Z2jxgmlm8IZqZO+KbGLujm1g7ZJuXeyXcFzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3Fc65tx&#10;XOubcVzrm3Fc65txXOubcf+sFQHzwxAA0doLAMHvHwa0+zMTqP88IJv/QiyQ/0g2h/9PP3//WkZ4&#10;/2VLcf9tT2z/c1Jp/3lVZv5+V2T9glhi/IZZYfuKWl/6jlte+pJcXPmXXVv4m15b+JteW/ibXlv4&#10;m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXvq5DgDNywkAwOYNAbL8IAin/zMTmv85&#10;HY3/PyaC/0Yuev9ONXP/WDpt/2M/af9sQmX/ckRi/3dGYP98R1//gUhd/4VJXP+ISlv/jEta/5BM&#10;WP+VTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTc3BBgC+&#10;0AcAsfYOAqX/IQmZ/y4SjP80GYD/OyB2/0Mnbf9MLGb/VDBi/2AzXv9pNVz/bzda/3Q4Wf95OVj/&#10;fTpX/4A7Vv+EO1X/hzxU/4s9U/+QPVL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+T&#10;PlL/kz5S/5M+Uv+TPr3FBQCw1wUAo/8QA5n/IgmL/ykPfv8wFXP/OBpp/0AfYv9JI1v/USZX/1oo&#10;Vf9iKlL/aStR/28sUP9zLU//dy5O/3ouTv99L03/gC9M/4QwS/+IMEv/izBL/4swS/+LMEv/izBL&#10;/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMP+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+e&#10;VzT/nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvC&#10;mNVpzJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm//i/+JJQ0Nf&#10;UFJPRklMRQAHCf+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiL&#10;ceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vMZcub&#10;zGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/&#10;nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVp&#10;zJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+LHAT/iCgI/4Q0&#10;Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5HiehuF0o4rfcaiO&#10;3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vM&#10;ZcubzGXLm/+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiLceyC&#10;k3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vMZcubzGXL&#10;m8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC&#10;/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrM&#10;ZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+LHAT/iSgI/4UzDv+Q&#10;ORT/mEIc/55LJ/+fVjT/nmFC/5ptUP+Vd133j4Fo8YmLcuuDknvnfZiC43idiOB0o4zdcqiQ22+t&#10;k9pus5bYbLqY1mvCm9FpypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqc&#10;ymbKnP+MHAP/iScI/4gyDv+TOBT/m0Ec/6JKJ/+kVDT/ol9D/59qUf2adF/1lH5s7Y6IeOeHj4Hi&#10;gJWK3XuakNp3oJbWdKaa1HGsntJvsqHQbbmjz2zDpsVnw6bAacehwGnHocBpx6HAacehwGnHocBp&#10;x6HAacehwGnHocBpx6HAacehwGnHof+NHAP/iicI/4oxDf+WNxP/nkAb/6VJJ/+nUzT/p11D/6Ro&#10;U/ygcmLymnxw6pSFfeOLi4jdhJKR2H6YmNN6np/QdaSkzXKqqMtvsKvJbbiuwmm8sLxrwKq3bcSl&#10;t23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23Epf+NGwP/iycI/4wwDf+YNxP/&#10;oEAb/6dIJv+rUjT/q1xE/6lmVPqlcGTwn3lz55iCgd+PiI3ZiI+X0oGVoM57m6fKdqGtx3OoscVw&#10;r7XBbbe3uWu4tbNuva6wcMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDB&#10;qP+OGwP/iyYI/44wDf+aNhL/oj8a/6lIJv+uUTT/rltE/6xkVfmqbmXvpXd25Z1/hdyUhZLUjIyd&#10;zoSSp8l9mK/EeJ61wnWnucF0sbu4cLO7sW+2uKxxu7Gpc7+rqXO/q6lzv6upc7+rqXO/q6lzv6up&#10;c7+rqXO/q6lzv6upc7+rqXO/q/+OGwP/jCYI/5AvDf+bNhL/pD8a/6tHJv+xUDT/sVlE/LBjVfau&#10;bGftqnV446F8iNmYg5bRkImjyoePrcWCl7TCf6C4vnyou7t6sL2xdLK9qXK0u6Z0ubOjdr6to3a+&#10;raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+rf+PGwP/jCYH/5EuDP+dNhL/pj4a&#10;/61HJf+zTzT/tFhE+rRhVvOyamjsr3N64aZ6i9adgJrNlIanxo2Nr7+HlLW6gpy5tX+kvLJ9rL6r&#10;ebG/o3ayvaB4uLWeeb2vnnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r/+P&#10;GwP/jSYH/5MuDP+eNRH/qD4Z/69GJf+2TjP+t1dE97dgVvC2aGnos3B73qp3jdCffJ3Hl4Onv5CK&#10;r7iLkbayhpi6rYOgvamBqb+lfrDAnHmxv5p7t7eYfbuwmH27sJh9u7CYfbuwmH27sJh9u7CYfbuw&#10;mH27sJh9u7CYfbuwmH27sP+QGgP/jSYH/5QtDP+gNRH/qT4Z/7FGJP+4TTP8u1ZE9btfVu27Z2nj&#10;tW591qxzj8qjep3Bm4CnuJSHsLGPjraripW7poedvqKFpcCfhK/Bln6wwZR/triTgLuyk4C7spOA&#10;u7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7sv+QGgP/jiYH/5UtDP+hNRH/qz0Y/7NG&#10;JP+6TTP6vlVE879dVuq/ZWrfuGt+0K9xj8WmeJy7n36nspiFr6uTi7aljpO7n4uavpuJosGYiKzC&#10;kIKvwo+DtbmPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s/+QGgP/&#10;jiUH/5YsC/+iNRD/rD0Y/7VFI/+8TDL4wVRD8MNcVufDY2rau2l+zLJwj8Cqdpy2onynrZyCr6WX&#10;ibaek5C7mY+YvpSNoMGRjKnCi4iuwoqItLqKiLm0ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5&#10;tIqIubSKiLm0ioi5tP+RGgP/jyUH/5gsC/+kNBD/rj0Y/7dFI/+/TDL2xVND7shbVuPGYWrUv2h+&#10;x7ZujrutdJyxpnqmp6CAr5+bhrWYl467k5WVvo6SncGKkqfCho6uwoSNtLuFjLm0hYy5tIWMubSF&#10;jLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tP+RGgP/jyUH/5ksC/+mNA//sDwX/7lEIvzB&#10;SzH0yVJC681ZVd/JYGrPwmZ9wrlsjbaxcpurq3imoqV+rpmghLWSnYu6jJqTvoeYm8CEl6XCgJav&#10;wn+Ss7yAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tf+SGgP/kCUH&#10;/5ssCv+nNA//sjwW/7tEIfnFSzDxzlFB59JYVNrOXmnKxmV8vb1rjLC2cJqlsHalnKp8rZOmgrSM&#10;o4m5hqCQvYGemb99nqLBe56vwXmZs7x6l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqX&#10;uLV6l7i1epe4tf+SGQP/kCUH/50rCv+qMw7/tTwV/L9EIPTISi7t01A/49hWU9PSXWjFymN7t8Jp&#10;i6q7b5iftnSjlbF6rI2tgLKFqoe3f6eOu3qml753pqC/dKatv3OhtLt0nri1dJ64tXSeuLV0nri1&#10;dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tf+TGQP/kSQH/58rCf+sMw3/uDsU+MNDHu/NSizn&#10;2k893d5VUc3YW2e+z2J6sMhniaTCbZeZvHKhj7h4qYa1frB/soW1ebCMuHSvlbtwr5+8bq+svG2r&#10;tblup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tP+UGQP/kiQH/6Iq&#10;CP+wMgz+vDoS8sdCHOjTSSnh4Uw71ONTUcbdWmW31WB4qc9mh53Ja5SRxXCeh8F2pn++fKx4vISx&#10;crqLtG25k7ZquJy4Z7enuGe3t7ZosruxaLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7Fo&#10;sruxaLK7sf+VGAP/lSMG/6UpB/+0MQr4wToQ685CGODdRyXV5Us7y+dRUL3jWWOv3l90othlg5bT&#10;ao+Kzm+Zf8hzoXXEeKduwX2rab6ErmW9i7FhvJOyX7ydsl+8rLFiv76tYr++rWK/vq1iv76tYr++&#10;rWK/vq1iv76tYr++rWK/vq1iv76tYr++rf+WGAP/mSEF/6ooBv+5MAjwyDgN4dhAE9TjRSbK60s7&#10;wexPT7PoV2Cm5V9vmuJmfI7cbIaE1XGPetB1lXPNeptsyn+fZ8eEomPGiqRfxJGmXMSZp1rDpKda&#10;xLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp/+YFwL/niAE/68mBfjA&#10;Lgbm0DMI1eE8FMnqRSi/8ko7tfFOTKnvVlud7V9okupnc4fjbXx+3nKCdtp4iHDXfYxr1IKQZtKH&#10;kmPRjJVfz5KWXM6ZmFnOoplYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzaua&#10;WM2rmv+aFwL/pR4D/7cjA+3JJgPW3ikGyek7F77zRCmz+Ek6qPdNSJ/2VVWU9V9gifFoaIDsb3B4&#10;6HV1cuV6eW3if31p4ISAZd+JgmLdjoRf3JOGXduZh1raoYlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZ&#10;qIlY2aiJWNmoiVjZqIlY2aiJWNmoif+cFgL/rRsC9sEdAdvaEwHJ6CkJvfM7GbL9Qyim/kc2nP1M&#10;Q5P9VU2K/V9WgflpXXn1cGJz8nZnbvB8amrugW1n7IZvZOuLcWHqj3Jf6ZR0XeiZdVrnoHdY5qZ4&#10;WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameP+iFQH/txUA2M8LAMrnEwK8&#10;8ykLsf07GaT/QCaZ/0Uyj/9LPIf/VER//19LeP9pUHH/cFRs/XZYaft8Wmb6gVxj+IZeYfeLX1/2&#10;kGFe9pViXPWaY1r0oGRY86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOl&#10;Zf+tEADWwwgAyNMKALv0FQOv/yoNo/83GJf/PSKL/0Msgf9KNHr/Ujpz/14/bv9oQ2n/b0dm/3VJ&#10;Y/97S2H/gUxf/4VOXf+KT1z/j1Ba/5NRWf+YUlf/nlNW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1RW&#10;/6NUVv+jVFb/o1RW/6NUVv+jVNm6BQDFxwcAudkIAKz/FwWi/ysNlf8zFon/OR5+/0Aldf9IK23/&#10;UDBn/1o0Y/9lN2D/bTle/3M7XP94PVr/fT5Y/4I/V/+GQFb/i0BV/49BVP+UQlP/mkNR/59DUf+f&#10;Q1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ8a+BQC3zQUAquQIAZ//GQaU/ygM&#10;h/8uE3v/NRlx/z0eaf9FI2L/TSZb/1YpWP9fLFb/aC1U/24vU/9zMFL/eDFR/3wxUP+AMk//hDNO&#10;/4gzTf+MNEz/kjRL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNbfE&#10;AwCp1AIAnPkLApP/GwWF/yMKef8pD27/MRRl/zkYXf9BG1f/Sh5T/1IgUP9ZIk3/YCNL/2YkSv9r&#10;JUn/byVI/3MmR/93Jkb/eydF/34nRf+CKET/hyhD/4spQ/+LKUP/iylD/4spQ/+LKUP/iylD/4sp&#10;Q/+LKUP/iylD/4spQ/+LKf+DHAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5/5BtRf+LeE//&#10;hoRZ/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myzfelquX/naMCB5mfHg+Nlz4XdY9iG02Dah9Ng&#10;2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH/3szDf+GOBH/jkAZ/5NJ&#10;Iv+VVS3/k2E5/5BtRf+LeE//hoRZ/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myzfelquX/naMCB&#10;5mfHg+Nlz4XdY9iG02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah/+DHAP/&#10;gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5/5BtRf+LeE//hoRZ/IKOYfd9lmj0eJ1u8XSjc+5x&#10;qXfsbq566myzfelquX/naMCB5mfHg+Nlz4XdY9iG02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Da&#10;h9Ng2ofTYNqH02Dah/+DHAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5/5BtRf+LeE//hoRZ&#10;/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myzfelquX/naMCB5mfHg+Nlz4XdY9iG02Dah9Ng2ofT&#10;YNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+V&#10;VS3/k2E5/5BtRf+LeE//hoRZ/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myzfelquX/naMCB5mfH&#10;g+Nlz4XdY9iG02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH&#10;/30yDP+INxH/kD8Y/5VJIv+XVC3/ll85/5NrRf+Od1H/iIJb+oSMZPV/lGvxepty7naid+typ3vp&#10;b61/52yyguVquITkab+H4mjHieBmz4rWY9aMz2LYis9i2IrPYtiKz2LYis9i2IrPYtiKz2LYis9i&#10;2IrPYtiKz2LYiv+EGwP/gScH/4AxDP+LNhH/kz4Y/5lHIv+cUi3/ml06/5hpR/+TdFP+jn5f94iJ&#10;afGCkXLtfZh56Xiff+V0pITjcKqI4G2wjN5rt4/dar+R22nIk9Vmz5XLZNGTxmXUjsZl1I7GZdSO&#10;xmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjv+FGwP/giYH/4IwDP+ONRD/lj0Y/5xGIf+gUC3/&#10;n1s7/5xmSP+YcVb7k3xi9I2Gbe6HjnfogJWA5Hqch+B1oozdcqiR2m+vldhtt5nVa8Cc0mnJnsll&#10;yZ7CZ82YvmnRk75p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGTvmnRk/+GGwP/gyYH/4Uv&#10;C/+QNBD/mT0X/59GIf+jTy3/o1o7/6BkSf+db1j6mHll8ZKDceqLjHzkg5KG332Zjtp4oJXWdKea&#10;03Cun9FttqPPa8Clx2bCp8BoxqK7asubt2zOlrdszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpa3&#10;bM6Wt2zOlv+GGwP/gyYH/4cuC/+TNBD/mzwX/6FFIP+nTS3/plg7/6RiSvyhbFn3nHZo75aAdeeP&#10;iYHgh5CM2oCWldV6np3RdaWjzXCsqMtttazHa76tvWi/rLhrw6azbcifsG/MmbBvzJmwb8yZsG/M&#10;mbBvzJmwb8yZsG/MmbBvzJmwb8yZsG/Mmf+HGgP/hCUH/4ktC/+VMw//nTwW/6REIP+qTC3/qlc7&#10;/qhgS/ilalrzoXRq7Zx+eeSThobci42S1YOUnM98m6XLd6Oqx3SrrcRzta+/cLywtWu8sLBuwams&#10;cMaiqXLKnKlyypypcsqcqXLKnKlyypypcsqcqXLKnKlyypypcsqcqXLKnP+HGgP/hCUH/4ssCv+X&#10;Mw//nzsW/6ZEH/+sSyz/rlU7+6xfS/WqaFzupnFs56B6fN+XgorVjoiYzYWPoceAl6fCe56svXin&#10;r7p2sLG3dbqyrXC6sqlxv6yldMSko3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcme&#10;o3XJnv+IGgP/hSUH/4wrCv+YMg7/oTsV/6lDH/+vSyz/sVQ7+LFdS/GvZlzqq29u4aN2f9WZfY/M&#10;kYSZxYqMor6Ek6i5f5qttHyjsLB6q7Oteba0pnS5tKJ1va+fd8OmnXnHoJ15x6CdecegnXnHoJ15&#10;x6CdecegnXnHoJ15x6CdecegnXnHoP+IGgP/hSUH/44qCv+aMg7/ozoV/6tCHv+xSiv9tVM79rVc&#10;S+6zZF3lrmxv26Vzgc6deo/FlYGZvo6IoreIkKmxhJeurICfsah+qLSlfbK1n3q4tpt5u7GZe8Go&#10;mHzGoph8xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqKYfMaimHzGov+JGgP/hiUG/5AqCv+cMQ3/&#10;pToU/61CHv+0Siv7uFI687laS+q4Yl7hsWpw06lwgcigd4+/mX6Zt5KForCMjKmqiJSupYScsqCC&#10;pLWdga62mX+3t5R9urOTf8Cqkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/F&#10;o/+JGQP/hiQG/5EpCf+dMQ3/pzkU/69CHf+2SSr4vFA68L1ZS+e8YV7ctWdxzqxvgcOkdY65nHyZ&#10;sZaCoqqRiqmjjJGunomZspmGobWWhau3k4W2t46BubSOg7+rjYPEpY2DxKWNg8SljYPEpY2DxKWN&#10;g8SljYPEpY2DxKWNg8SljYPEpf+JGQP/hyQG/5MpCf+fMQ3/qTkT/7FBHP+5SSn2wE857cJXSuS/&#10;X13WuWZwybBtgL6oc460oHqZq5qAoqSVh6mdkY6ul46WspKLn7WPiqm3jIq0uIiGuLWIh76siIfD&#10;poiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpv+KGQP/hyQG/5QpCf+hMAz/qzkS&#10;/7RBHPy7SCj0w04468dWSuDDXl3RvGVvxLNrgLmrcY2vpHeYpp5+oZ6ahKiXloyukZOUsoyRnLWI&#10;j6a3hY+xuIKMt7aCjL6tg4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpv+K&#10;GQP/iCQG/5YoCP+jMAz/rTgS/7ZAG/q+SCfxx04358xVSNzHXFzMv2Nvv7dpf7SwcIypqXWXoKN7&#10;oJifgqiRm4mtipmSsoWWmrWBlaS3fpWvt3uSt7Z9kb2ufZDCp32Qwqd9kMKnfZDCp32Qwqd9kMKn&#10;fZDCp32Qwqd9kMKnfZDCp/+LGQP/iSQG/5goCP+lLwv/sDgR/7lAGfjCRybuy0015NBURtXLW1vH&#10;w2Juurtofq60boujrnOWmql6n5KlgKaKoYeshJ+PsX6dmLR6nKG2eJustnWat7Z3mL2ueJbCp3iW&#10;wqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4lsKneJbCp/+MGAP/iiMG/5onB/+nLwr/szcP/L0/&#10;GPPGRiPq0Ewy4NVSRc/PWVrByGBstMBmfKi6bIqdtHKVlLB4nousfqWDqIWqfaaMr3iklbJ0o5+0&#10;caOqtW+kubRwoL6tcp3Cp3KdwqdyncKncp3Cp3KdwqdyncKncp3Cp3KdwqdyncKncp3Cp/+MGAP/&#10;jCIG/50nB/+qLgn/tjYO98E+Fu3MRiDk2Esu2dxQRMnUWFi7zV5rrsZleqLAaoiXu3CSjbd1m4Sz&#10;fKJ9sYOodq+KrHGtk69trZ2xaq2psmmtt7Fqqb+sa6bDpmumw6ZrpsOma6bDpmumw6ZrpsOma6bD&#10;pmumw6ZrpsOma6bDpv+NGAL/jyAF/6AmBv+uLQj9uzUM8cc9E+XTRBzd4Egt0OFPQsLbVla0011o&#10;p81jeJrIaIWPw26PhcB0mH29ep52uoGkcLmJqGu4kqpnt5ysZbiorWO4tq1ktcGpZbDFpGWwxaRl&#10;sMWkZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpP+OFwL/kx8E/6QlBf+zLAb3wTMJ6M48D9ze&#10;QBnQ5Ugux+VNQrngVVSs21tln9VhdJLQZoGHzWyLfspyk3bIeZlvxoGeasWJomXFkqRixJ2mX8Sn&#10;p13EtKdew8SkX73IoF+9yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcigX73IoP+QFwL/mB0E&#10;/6kjBP+5KQTuyDEG3do0CtDkQRvG60cuvOpMQbDmU1Kj41phl+BhbozdaHmC226Cetl1iXLVfI9r&#10;0oKTZc+Il2DNj5pczJecWsugnVjLq51Xy7qdWczMmVnMzJlZzMyZWczMmVnMzJlZzMyZWczMmVnM&#10;zJlZzMyZWczMmf+SFgL/nRwD/68gAvbAJQLi0yQD0OMyDMXsQB268UcvsO9LP6XtUU6a61paj+pi&#10;ZYXoam5953J1deN4e2/gfoBp3YSEZNuKh2DZkYld2JiLWtagjVjWqI5W1bSOVNXBjlTVwY5U1cGO&#10;VNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjv+UFQL/pBkC/7ccAenLFgHR4R0CxewxDrr1QB6u&#10;90Uuo/VKPJr0UEiQ81pThvNjW37ybGJ38XNoce56bWzrgHBn6YZzY+eMdmDmknhd5Jh6WuOee1jj&#10;pX1W4q9+VOG4flThuH5U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+VOG4fv+YEwH/rRQB88MP&#10;ANLYCwDE7B4EuPYxEa39Ph6i/UMrl/xIN478T0GF/FlJffxjUHf8bVZw+3Raa/l6Xmj3gWFk9Ydj&#10;YfONZV/yk2dd8ZloWvCeaVjvpWtW761sVO60bVTutG1U7rRtVO60bVTutG1U7rRtVO60bVTutG1U&#10;7rRtVO60bf+jEADxuQwAzskJAMTfCwC29x8GrP8yEqD/Ox2U/0Eniv9HMYH/Tjl6/1g/c/9iRW7/&#10;bElp/3NMZv96T2P/gFFg/4ZTXv+MVFz/klVa/phXWf2dWFf8pFlV+6taVPuxW1T7sVtU+7FbVPux&#10;W1T7sVtU+7FbVPuxW1T7sVtU+7FbVPuxW/CvCADNvwcAwM0IALTuDgKp/yEIn/8xEZL/NxqH/z4i&#10;ff9FKXX/TTBu/1U1af9gOWX/ajxh/3E+X/93QFz/fkJa/4RDWf+JRFf/j0VW/5RGVf+aR1P/oEhS&#10;/6dJUf+tSlH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61KUf+tSs+4BAC+wwUAstQGAKb+&#10;EAOc/yMIkP8tD4T/MxZ5/zsccP9DImn/Sidi/1IqXf9cLVr/ZTBY/20xVv9zM1T/eTRT/341Uv+E&#10;NlD/iTdP/444Tv+TOE3/mTlM/6A6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6&#10;S/+mOr+8AwCwygMAo9wDAZn/EgOP/yIIgv8oDXb/LxJt/zcXZf8/G17/Rx5Y/04hVP9XI1H/XyVO&#10;/2UmTf9sJ0v/cShK/3YpSf97Kkj/gCpH/4UrRv+JK0X/jixE/5QsQ/+aLUP/mi1D/5otQ/+aLUP/&#10;mi1D/5otQ/+aLUP/mi1D/5otQ/+aLbHCAQCj0gAAlesDAYz/EwOA/xwGdP8jCmn/Kg5g/zISWf86&#10;FVP/QhdO/0kZS/9RGkj/WBxG/10dRP9jHUP/Zx5B/2wfQP9wHz//dCA+/3ggPf98IDz/gSE7/4ch&#10;O/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIv96HQP/digG/3IzC/98Nw//&#10;hD8V/4hIHf+LUyf/iWAx/4ZtO/+CeUT/foZM/3uRU/93mlj/dKJd/HGoYfpurmT4a7Rn92m6afVo&#10;wWvzZsht72PNb+xh03DnX91x4l3lc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvm&#10;c/96HQP/digG/3IzC/98Nw//hD8V/4hIHf+LUyf/iWAx/4ZtO/+CeUT/foZM/3uRU/93mlj/dKJd&#10;/HGoYfpurmT4a7Rn92m6afVowWvzZsht72PNb+xh03DnX91x4l3lc91b5nPdW+Zz3Vvmc91b5nPd&#10;W+Zz3Vvmc91b5nPdW+Zz3Vvmc/96HQP/digG/3IzC/98Nw//hD8V/4hIHf+LUyf/iWAx/4ZtO/+C&#10;eUT/foZM/3uRU/93mlj/dKJd/HGoYfpurmT4a7Rn92m6afVowWvzZsht72PNb+xh03DnX91x4l3l&#10;c91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc/96HQP/digG/3IzC/98Nw//hD8V&#10;/4hIHf+LUyf/iWAx/4ZtO/+CeUT/foZM/3uRU/93mlj/dKJd/HGoYfpurmT4a7Rn92m6afVowWvz&#10;Zsht72PNb+xh03DnX91x4l3lc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc/96&#10;HAP/dycG/3QyC/9/Ng//hj0V/4tHHf+OUSf/jF4x/4lrPP+Fd0b/gYNO/32PVv95mFz8daBh+XKm&#10;ZfdvrWn1bLNs82q5b/JowHHwZshz7GTNdehh1HbjX953213jedVd5XbVXeV21V3ldtVd5XbVXeV2&#10;1V3ldtVd5XbVXeV21V3ldv97HAP/dycG/3cwCv+CNQ7/ijwV/49GHf+STyf/kVwy/45oPf+KdEj/&#10;hoBS/4GLWvx9lWH4eJ1n9XSkbfJxqnHwbrB07mu2d+xpvnrqZ8d952XOf+Ji1oDZX92B0F/gfsxg&#10;43vMYON7zGDje8xg43vMYON7zGDje8xg43vMYON7zGDje/98HAP/eCYG/3ovCv+FMw7/jTsU/5JE&#10;HP+WTif/lVoy/5JlPv+OcUr/in1V/oWIXvmAkmf0e5pu8Hahc+1yp3jqb6596Gy0gOZpvIPkZ8aG&#10;4WXPiNli14rPYdmIyGLdgsRj4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf/99GwP/&#10;eSYG/3wuCv+IMg7/kDoU/5VDHP+aTCf/mVgz/5ZjP/+Sbkz/jnpX/ImFYvWEj2vwfpdz7Hmeeuh0&#10;pYDlcKuF4myzieBqu4zeaMaP2mbRks5i0ZLHZNWMwWXbhr1m3YK9Zt2CvWbdgr1m3YK9Zt2CvWbd&#10;gr1m3YK9Zt2CvWbdgv99GwP/eiYG/38sCv+LMQ3/kzoT/5hCHP+dSyb/nVYz/5thQP+XbE37knZa&#10;942BZvKIjHDsgpR553ubgeN1oojfcamO3G2xktlru5bXaciZzGTLm8VlzpfAZ9KRumjYirZp24a2&#10;aduGtmnbhrZp24a2aduGtmnbhrZp24a2aduGtmnbhv9+GwP/eyYG/4ErCf+NMQ3/lTkT/5tCG/+g&#10;Sib/oVQz/59fQfucaU/2l3Nd8ZJ+auyMiHXnhZGA4n6Yid14oJHYcqeX0m2vnc9suZ/Ma8Wgw2fH&#10;oLxoy5u3atCUsmzVja9s2YmvbNmJr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJr2zZif9+GgP/eyUG&#10;/4MqCf+PMAz/mDgS/55BG/+jSSb/plIz/aRdQfehZ1DxnHFf65d7beWPg3reh4uG1X6Skc94mZfK&#10;dKGcx3Gqn8Nvs6HBbr+jumvFo7NryJ+vbc2Yq2/Skalw1oypcNaMqXDWjKlw1oypcNaMqXDWjKlw&#10;1oypcNaMqXDWjP9/GgP/fCUG/4YpCP+SLwz/mzgS/6FAGv+nSCX/qlEy+albQfOmZFHsom5h5Zp2&#10;cNyRfn/SiYaLy4KNk8V9lZnAeJ2evHWloblzrqS2crmlsnDDpqtvxqKoccubpHPQk6J01I6idNSO&#10;onTUjqJ01I6idNSOonTUjqJ01I6idNSOonTUjv+AGgP/fCUG/4goCP+ULwv/nTcR/6Q/Gf+qRyT9&#10;rk8y9q1ZQe+rYlLnpmti3p5yc9KVeoHKjYKLw4eKk72BkZq3fZmfs3mho693qqasdrSnqnbBqKNz&#10;w6WgdcmennfPlpx30pGcd9KRnHfSkZx30pGcd9KRnHfSkZx30pGcd9KRnHfSkf+AGgP/fSUG/4on&#10;CP+WLgv/nzYQ/6c/GP+tRyP7sk4x87JXQeuxYFLiqmhk1qJwdMyZd4HDkn+LvIuGlLWGjpqvgZWg&#10;qn6dpKZ7pqejerCpoXm8qZt3waiZecegmHrNmJd70ZOXe9GTl3vRk5d70ZOXe9GTl3vRk5d70ZOX&#10;e9GTl3vRk/+BGgP/fiQG/4wmB/+YLgr/ojYQ/6k+GP+vRiP4tU0w8LdWQOe1XlLdrmZk0KVuc8ad&#10;dYC9lnyLtZCDlK6Ki5uohpKgo4KapZ9/o6ibfq2qmH25q5R7wKqTfcaikn7MmZF/0JSRf9CUkX/Q&#10;lJF/0JSRf9CUkX/QlJF/0JSRf9CUkX/QlP+BGQP/fiQG/40mB/+aLQr/pDUP/6w9F/6yRSL2uEww&#10;7bxUQOS4XVHXsmRjy6lsc8Chc4C3mnqLr5SAk6iPiJuiio+gnIeXpZeEoKiUgqmqkYK1q42Bv6uN&#10;gcWkjILLm4yCz5WMgs+VjILPlYyCz5WMgs+VjILPlYyCz5WMgs+VjILPlf+CGQP/fyQG/48lB/+c&#10;LQn/pjUO/649Fvy1RSHzvEsu6sFSP+C8W1HRtWNjxq1qcrulcX+ynneKqZh+k6KThZqbj42gloyV&#10;pZGJnaiNh6erioeyrIeHv6yGhsSlh4bKnIeGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bOl4eGzpeHhs6X&#10;h4bOl/+CGQP/gCMF/5ElBv+eLAn/qDQN/7E8Ffq4RB/wv0st58VRPdzAWlDNuGFiwbBocbapb36s&#10;onWJpJ18kpyYgpqVlIqgj5GSpYqOm6iGjaWrg4ywrIGNvqyAi8OmgYvJnYGLzZiBi82YgYvNmIGL&#10;zZiBi82YgYvNmIGLzZiBi82YgYvNmP+DGQP/giIF/5MkBv+gLAj/qzMN/7Q8FPe8Qx7uxEor5MlR&#10;O9XEWE/IvGBhvLRncLGtbX2np3OJnqJ5kpadgJmPmoifiZeQpIOUmKh/k6KqfJKtq3qSu6x6kcOm&#10;e5DJnnyPzZh8j82YfI/NmHyPzZh8j82YfI/NmHyPzZh8j82YfI/NmP+DGAL/hCEF/5UkBv+iKwj/&#10;rTML/rc7EvTAQhzqyUko4M1POdDHV07DwF5gt7hlb6uya3yhrHGHmKd4kJCjfpiJoIWegp2No32b&#10;lqd4maCpdZmrqnOZuKtzmMOmdZbJnnaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXN&#10;mf+EGAL/hyAF/5cjBf+lKgf/sTIK+7s6EPHFQRnnz0gl29JNOMvLVUy9xF1esb5jbqW4anubsm+G&#10;kq52j4mqfJaCp4Oce6SLoXailKVxoZ2nbqCpqWyhtqltocOmb53JnnCczZhwnM2YcJzNmHCczZhw&#10;nM2YcJzNmHCczZhwnM2YcJzNmP+FGAL/ih4E/5oiBP+oKQb/tTAI9sA4DuvLQBXh2EYg09hLNsXQ&#10;VEu3yVtcq8NibJ++aHiUuW6Di7VzjIOyepN7r4GZda2Jnm+rkqJrqpykaKqnpWaqtKZmq8WkaKbK&#10;nGmkzZdppM2XaaTNl2mkzZdppM2XaaTNl2mkzZdppM2XaaTNl/+GFwL/jRwE/54hBP+sJwX9ui8G&#10;78c2CuPUPhDY30Mfy95KNL7WUkiw0FpapMpgaZjGZnaNwWyAhL5yiXu7eJB0uX+VbreHmmm2kJ1l&#10;tZugYrSmoWC1s6FftsWgYbHMmmKuz5Virs+VYq7PlWKuz5Virs+VYq7PlWKuz5Virs+VYq7Plf+H&#10;FwL/kRoD/6IgA/+yJQP1wCsE5s8xBtjeOA/M5UMgw+JJM7beUUap2FhXnNJeZZDOZHKGy2p8fMhw&#10;hHTGd4puxH6PaMOHlGPCkJdfwZuZXMGmmlvCs5taw8WaW77PlVy60pFcutKRXLrSkVy60pFcutKR&#10;XLrSkVy60pFcutKRXLrSkf+JFgL/lhkC/6gdAv64IQLsySIC2d0lBMzlNxHC6kMit+dIM6zkT0Sg&#10;4FZTlN1dYIjaY2t+1mp1ddRwfW7Sd4Nn0X+IYtCHi17QkY5a0JyQWNCnkVbQtZJV0seRVs3UjlbI&#10;1otWyNaLVsjWi1bI1otWyNaLVsjWi1bI1otWyNaLVsjWi/+LFQL/nRcB/68ZAfTBGAHd2BEAzOUm&#10;BcHuNxO270Ijq+1HMqHrTECW6VVNi+ddWILmZWF55GxpcuR0b2zjfHRn4oR4YuKNe17ilX5b4J6A&#10;WN+nglXesYNT3r6DUt7Sg1HZ3IJR2dyCUdncglHZ3IJR2dyCUdncglHZ3IJR2dyCUdncgv+PEwL/&#10;pBMB/rgSANbMCwDM5BEBwO8mB7X1OBWq9EAin/NGMJXySzyM8VRGgvBdT3rwZlZ08G5cbu92YWnv&#10;fmRl74ZoYe+Oal7ulm1b7Z5vWOulcFbrrnFU6rhyUurHc1Hp1XNR6dVzUenVc1Hp1XNR6dVzUenV&#10;c1Hp1XNR6dVzUenVc/+YEAH/rg4A1MEJAMnPCQC+8BICs/knCqn7OBWe+z4hk/tELIn6SjWB+lM+&#10;efpdRXL6Zkpt+m9OaPp2UmT6flVh+oZXX/uOWlz6llta+Z1dV/ilXlX3rGBT97VhUvbBYVD2ymJQ&#10;9spiUPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spiUPbKYv+jCwDWuAYAxsQHALvUCQCw/BQDpv8pC5z/&#10;NRWQ/zsehv9CJn3/SS51/1E0b/9bOmn/ZT5l/25BYv91RF//fEZc/4NIWv+LSVj/k0tW/5tMVf+i&#10;TVP/qU5R/7FPUP+7UE//w1FP/8NRT//DUU//w1FP/8NRT//DUU//w1FP/8NRT//DUdqvAgDGvAUA&#10;uckFAK3bCACj/xcEmv8rC47/MRKD/zgaef9AIHD/RyZp/08rY/9YL1//YjJc/2s0Wv9yNlj/eDhW&#10;/385VP+GO1L/jTxR/5U9T/+cPk7/oz5N/6o/S/+zQEr/uUFK/7lBSv+5QUr/uUFK/7lBSv+5QUr/&#10;uUFK/7lBSv+5Qci1AgC4wQQAq9ADAJ/rCQGW/xoFi/8mCn//LQ91/zUVbP89GmX/RB5e/0wiWP9U&#10;JVX/XSdS/2UpUP9sKk7/cytN/3ksTP9/LUr/hS5J/4wvSP+SMEf/mTBF/6AxRP+pMkP/rjJD/64y&#10;Q/+uMkP/rjJD/64yQ/+uMkP/rjJD/64yQ/+uMri6AgCqyAAAndkAAJL/DAKJ/xoEff8hCHL/KAxo&#10;/zAQYP84FFr/QBdU/0gaT/9PHEz/Vx1J/10eR/9jIEX/aSBE/28hQv90IkH/eiJA/4AjP/+GJD7/&#10;jCQ9/5IlPP+ZJTv/niY7/54mO/+eJjv/niY7/54mO/+eJjv/niY7/54mO/+eJqvBAACd0AAAj+EA&#10;AIb/DgJ6/xUDbv8cBmT/Iwlc/ysMVf8zD0//OxFJ/0ITRv9JFEL/TxZA/1UWPv9aFzz/Xxg7/2QY&#10;Of9oGTj/bRk3/3IaNv93GjX/fBo0/4EbM/+IGzL/jRsy/40bMv+NGzL/jRsy/40bMv+NGzL/jRsy&#10;/40bMv+NG/9wHgP/bCkG/2kzCf9yNw3/eT4S/31HGf+AUSH/fl8p/3xtMv95ezn/dohA/3OTRf9w&#10;nUr/bqZO/2utUf9ptFP/aLtV/2bDV/9jx1n7Ycxb91/TXPNe3V3wXONe61vpX+dZ72DlWfFf5Vnx&#10;X+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX/9wHgP/bCkG/2kzCf9yNw3/eT4S/31HGf+AUSH/fl8p&#10;/3xtMv95ezn/dohA/3OTRf9wnUr/bqZO/2utUf9ptFP/aLtV/2bDV/9jx1n7Ycxb91/TXPNe3V3w&#10;XONe61vpX+dZ72DlWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX/9wHgP/bCkG/2kzCf9y&#10;Nw3/eT4S/31HGf+AUSH/fl8p/3xtMv95ezn/dohA/3OTRf9wnUr/bqZO/2utUf9ptFP/aLtV/2bD&#10;V/9jx1n7Ycxb91/TXPNe3V3wXONe61vpX+dZ72DlWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf&#10;5VnxX/9wHgP/bCgG/2sxCf91Ng3/ezwS/39GGf+DUCH/gV4q/35rM/97eDv/eIZC/3WSSP9ym03/&#10;cKRR/22sVP9rslf/abla/2fBXPxlx174Ysxf9WDTYfBe3WLsXORj6FvpZOJa72TgWvBi4FrwYuBa&#10;8GLgWvBi4FrwYuBa8GLgWvBi4FrwYv9xHQP/bSgG/24wCf94NAz/fzsS/4NEGf+HTiH/hlsr/4No&#10;NP9/dT3/fIJF/3mOTP92mVL/cqFW/2+pWv5tsF78ardh+2i+Y/lmxmX0Y8xn8GHTaetf3mvmXeVs&#10;4Fvpbdlc7mjWXO9n1lzvZ9Zc72fWXO9n1lzvZ9Zc72fWXO9n1lzvZ/9yHQP/bigG/3EuCf97Mgz/&#10;gzoR/4dDGP+KTCH/ilkr/4dlNf+Dcj//f35I/3yLUP95llb/dZ9c/XKmYPpurWT4bLRo9mm8a/Rn&#10;xW3wZMxw62HTcuVf33PeXOV01lzocc9e7WzNXu5rzV7ua81e7mvNXu5rzV7ua81e7mvNXu5rzV7u&#10;a/9zHAP/bycG/3QtCP9+MQz/hjkR/4tCGP+OSyH/jlYr/4tjNv+Hb0H/g3tL/3+HU/58klv8eJxh&#10;+XSkZ/Zwq2vzbbJv8Wq6c+9ow3brZcx45mLVet5f33zTXeN7zV/mdsdg6nDGYOxuxmDsbsZg7G7G&#10;YOxuxmDsbsZg7G7GYOxuxmDsbv90HAP/cCcG/3YrCP+BLwv/iTgQ/45AGP+SSSH/k1Qs/5BgN/+M&#10;bEP/h3dN+4ODV/h/jmD2epdn83agbvByqHPtbq9462u4fOhown/mZs2C32LYhNFf3IXKYOB/xWHj&#10;er9j6HS+Y+lyvmPpcr5j6XK+Y+lyvmPpcr5j6XK+Y+lyvmPpcv90HAP/cCYG/3kqCP+FLgv/jTcQ&#10;/5I/F/+WSCD/l1Is/5VeOP6RaUT6jHRQ9Yd/W/KCiWXufZNu6nebdedyo3zkbquB4Wqzht5nvYra&#10;ZcqN0mLUjshi2IrCY9yEvGXgfrdm5Xi2ZuZ2tmbmdrZm5na2ZuZ2tmbmdrZm5na2ZuZ2tmbmdv91&#10;GwP/cSYG/3woB/+ILQr/kDYP/5Y+Fv+aRyD/nFAr/5pbOPmXZkX0knBS74x7X+qFhWrlfo104HiV&#10;fdtynYXUbaSL0Gqtjs1ot5DLaMORyGfRkr9l1I+5Z9mJtGjdgrBp4nyuauR5rmrkea5q5HmuauR5&#10;rmrkea5q5HmuauR5rmrkef92GwP/ciYF/38nB/+KLAr/kzUO/5k9Fv+eRh//oU4r+6BZOPWcY0bv&#10;mG1U6JB3YuKIf2/agId70nqPg811l4nJcZ+NxW6okcJssZO/a7yVvWvLlbZp0JSxa9WNrGzbhqht&#10;4H+nbeJ8p23ifKdt4nynbeJ8p23ifKdt4nynbeJ8p23ifP92GwP/cyUF/4EmB/+NLAn/ljQO/508&#10;Ff+hRB7+pUwq96VXOPCiYUfpnGpW4ZRyZdiMe3PPhYN8yX+LhMN6k4q/dpuPunOjk7dwrJa0b7eX&#10;sW/EmKxtzZipb9OQpXDYiaFx3oKgceB/oHHgf6Bx4H+gceB/oHHgf6Bx4H+gceB/oHHgf/93GwP/&#10;dCUF/4MlBv+QKwn/mTMN/6A7FP+lQx37qUsp86pUOOyoXkfjoWdX2plvZ8+ReHPHioB9wYSIhbt/&#10;j4u1epeQsXeflK10qJeqc7KZp3K/mqRyy5qhc9CTnnTWjJt13ISadd6BmnXegZp13oGadd6BmnXe&#10;gZp13oGadd6BmnXegf94GgP/diQF/4YjBv+SKgj/mzIM/6M6E/+oQhz4rUoo8K9SN+esXEfepWRY&#10;0Z1tZsiVdXPAjnx9uYmEhbODjIytf5ORqXublaV5pJmhd66bnna6nJ13ypyZd8+Wl3jUjpV424aU&#10;eN2DlHjdg5R43YOUeN2DlHjdg5R43YOUeN2DlHjdg/94GgP/eCMF/4gjBv+UKgj/njEL/6Y6Ev6r&#10;Qhv1sEkn7LVQNuOwWkbYqWNXzKFrZsKacnK6k3p8s42BhayIiYymhJCRoYCYlp19oZqZe6qclnu2&#10;nZR7xp6Se82YkXzTkI982YiPfNyFj3zchY983IWPfNyFj3zchY983IWPfNyFj3zchf95GgP/eiIF&#10;/4oiBf+WKQf/oDEL/6g5EfuvQRrytEgm6blPNN+0WUXSrWFWx6VpZb2ecHK0l3d8rZF+haaMhoyg&#10;iI2RmoWVlpaCnpqSgKedj3+zno2Awp6LgMyai4HSkoqA2ImJgNuGiYDbhomA24aJgNuGiYDbhomA&#10;24aJgNuGiYDbhv95GgL/eyEE/4siBf+YKAf/ozAK/6s4EPmyQBjvuEck5r1OM9u4V0TNsGBWwqln&#10;ZLiibnGvm3V7p5Z8hKCRg4uajYuRlIqTlo+Hm5qLhaWdiISwn4WEv5+FhcubhYXRk4WF2IqEhNqH&#10;hITah4SE2oeEhNqHhITah4SE2oeEhNqHhITah/96GQL/fSAE/40hBf+bKAb/pS8J/643Dva2Pxfs&#10;vEYi48FOMNW8VkPItF5VvaxmY7OmbHCqn3N7oZp6hJqWgYuUkoiRjo+QlomMmZqEiqOdgYqun36K&#10;vJ9+isqcf4rQlH+J1ot/iNmIf4jZiH+I2Yh/iNmIf4jZiH+I2Yh/iNmIf4jZiP96GQL/fx4E/5Ah&#10;BP+dJwX/qC4I/rI2DfO6PhXpwUUf38VML9C/VELEt11TuLBkYq6qam+kpHF6nJ93g5SbfoqOmIaQ&#10;h5WOlYKSl5l9kKCceo+rnniPuZ93kcqdeZDPlXmO1ox5jdiJeY3YiXmN2Il5jdiJeY3YiXmN2Il5&#10;jdiJeY3Yif97GQL/gR0E/5IgBP+gJgX/qy0H+7U1C/C+PRLmx0Qc2slJLsvDU0G+vFtSs7ViYaiv&#10;aW6fqm94lqV1gY6hfImHnoOPgZuLlHuZlJh3l56bc5apnXGWtp5wl8idcpbPlXOU1Yx0k9iJdJPY&#10;iXST2Il0k9iJdJPYiXST2Il0k9iJdJPYif98GAL/hBwD/5UfA/+jJQT/rywG97ozCezEOw/izkIY&#10;085ILMbHUkC5wFpRrbphX6O0Z2yZsG13kKt0gIioeoeBpYGNeqKJknWgkpZwnpuZbJ6nm2qetJxp&#10;n8WbbJ7QlG2a1oxtmdiJbZnYiW2Z2IltmdiJbZnYiW2Z2IltmdiJbZnYif99GAL/hxoD/5geA/+m&#10;IwP/sykE88AxB+fLOAvd2DoWzdJGKsDMUD6zxlhPp8BfXZy7ZWqSt2t0ibNxfYGveIR6rX+KdKqH&#10;j26pj5Npp5qWZqelmGOnspliqMOYZafRk2aj1otnodmJZ6HZiWeh2YlnodmJZ6HZiWeh2YlnodmJ&#10;Z6HZif9+FwL/ixgC/5wcAv+rIQL7uSYD7ccsBN/VMQbT3jkUxthEKLnRTjuszFZMoMddWpXCY2eL&#10;v2lxgrtveXq4doBztn2GbbSFi2izjo9jspiSYLGkk16ysZRcssKUXrLTkF+s2YlgqtqGYKrahmCq&#10;2oZgqtqGYKrahmCq2oZgqtqGYKrahv9/FwL/kBYC/6EaAf+xHQH0wCAB49EgAdPfLAbJ4jsUvt9E&#10;JbLZTDil01RJmc9bV47LYWOEyGhse8VudXPDdXtswXyBZ8CEhWK/jolevpiLWr6kjVi+sY5Xv8KN&#10;WL/Xi1m43IVZtt2DWbbdg1m23YNZtt2DWbbdg1m23YNZtt2DWbbdg/+BFgL/lRQB/6cWAf24FwDp&#10;yxEA098WAcjnLAe+5jsWs+REJajhSzWc3VJEkdlZUobVYF1802ZmdNFtbmzPdHRmznx5Yc2FfVzM&#10;joBZzJmDVsylhFTMs4VTzcSFU83dg1PG4H5Uw+F9VMPhfVTD4X1Uw+F9VMPhfVTD4X1Uw+F9VMPh&#10;ff+HEwH/nBIB/64RANrCCgDQ0goAx+gYAbzsLAqy6zwXqOpDJZ3oSDOS5lBAiORZS37iYFR24Whc&#10;b+BvYmjfd2hj3n9sXt6IcFrekXNX3pt1VN6nd1LftHhQ38R4T+DeeE/W5XVP0+d0T9PndE/T53RP&#10;0+d0T9PndE/T53RP0+d0T9PndP+PDwH/pA4A27gIAM3FCQDF1QoAuvEaA7DyLQym8TsYm/BBJJHv&#10;Ry+H7k46fu5YQ3ftYUpw7WlQauxxVWXseVlh7IFcXeyKX1rsk2FX7Z1jVe2nZVLts2ZR7sBnT+/U&#10;aE7r5mhN6OhoTejoaE3o6GhN6OhoTejoaE3o6GhN6OhoTejoaP+ZCwDdrgQAzLwGAMHJBwC42woA&#10;rfgcBKT4Lw2Z+DkXj/g/IYX4Rip8+E0ydfdXOW73YD9p92lDZPhxR2H4eUpd+IFMWviJT1j4klFW&#10;+ZtSU/mlVFH6r1VQ+rtWTvrKV03741dM++lXTPvpV0z76VdM++lXTPvpV0z76VdM++lXTPvpV+Wl&#10;AADOtAQAv78FALTOBgCq6w0BoP8fBpf/Lw2M/zYVgv89HXj/RCRw/0wqav9UL2X/XjNh/2c3Xf9v&#10;OVr/djxY/34+Vv+GP1P/jkFR/5dCUP+gQ07/qUVN/7NFS/++Rkr/0EdJ/9xHSf/cR0n/3EdJ/9xH&#10;Sf/cR0n/3EdJ/9xHSf/cR9GuAAC/uQMAssUDAKfVBQCc/Q8ClP8iBon/Kwx+/zISdf86GGz/Qh1l&#10;/0kiX/9RJVr/WihX/2MrVP9rLVL/ci9Q/3kwT/+AMU3/iDJL/5A0Sv+YNUj/oTVH/6o2Rv+zN0T/&#10;vzhE/8U4RP/FOET/xThE/8U4RP/FOET/xThE/8U4RP/FOMGzAACyvgIApcwBAJndAwCQ/xIChv8f&#10;BXv/Jwpx/y4OaP82E2H/Phda/0YaVf9NHVH/VR9O/10gS/9kIkn/ayNH/3EkRv94JUT/fyZD/4Yn&#10;Qf+OKED/lig//54pPf+nKTz/sCo8/7QqPP+0Kjz/tCo8/7QqPP+0Kjz/tCo8/7QqPP+0KrO4AQCl&#10;xgAAl9UAAIvvBAGE/xMCd/8aBG3/Igdk/yoLXP8yDlX/ORFQ/0ETS/9IFUj/TxdF/1YYQv9cGUD/&#10;YRo+/2caPP9tGzv/cxw5/3kcOP+AHTb/iB01/48eNP+XHjL/oB8y/6QfMv+kHzL/pB8y/6QfMv+k&#10;HzL/pB8y/6QfMv+kH6bAAACXzgAAid4AAH//BwF0/xACaf8VA1//HAVX/yQIUP8sCkr/MwxF/zsO&#10;Qf9BDz3/RxA6/00ROP9SETb/VxI0/1wTMv9hEzH/ZhQv/2sULv9xFS3/dxUs/30VKv+DFin/ixYp&#10;/44WKf+OFin/jhYp/44WKf+OFin/jhYp/44WKf+OFv9mIAP/YSoF/2EzCP9pNgv/bj0P/3FGFf9z&#10;URz/c14j/3BtKf9ufDD/a4k1/2mWOf9noT3/ZqpA/2SyQv9juUT/YcJG/2DIR/9ezUj/XNRK/1ve&#10;S/tZ5Ez3WOpM9FfvTfBW803sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4Tf9mIAP/YSoF&#10;/2EzCP9pNgv/bj0P/3FGFf9zURz/c14j/3BtKf9ufDD/a4k1/2mWOf9noT3/ZqpA/2SyQv9juUT/&#10;YcJG/2DIR/9ezUj/XNRK/1veS/tZ5Ez3WOpM9FfvTfBW803sVfhN7FX4TexV+E3sVfhN7FX4TexV&#10;+E3sVfhN7FX4Tf9mIAP/YioF/2MxCP9rNQv/cDwP/3NFFf91Txz/dl0j/3NsKv9wejH/bYc2/2uU&#10;O/9pnz//aKhC/2awRf9kuEf/Y8BJ/2HHSv9fzEz/XdNN/FzeTvla5E/1WepQ8VjvUe1X9FHpV/lQ&#10;6Vf5UOlX+VDpV/lQ6Vf5UOlX+VDpV/lQ6Vf5UP9nHwP/YyoF/2UwCP9uMwv/dDoP/3dDFf95Thz/&#10;elok/3doK/90djP/cYQ5/26QP/9sm0P/aqVH/2itSv9ntkz/Zb5O/2PFUP9hy1L9X9JU+V3dVfRb&#10;5FbwWupX61jwWOdY9VfjWfpU41n6VONZ+lTjWfpU41n6VONZ+lTjWfpU41n6VP9oHwP/YykF/2gu&#10;B/9xMgr/dzgP/3tCFf99TBz/flgk/3tmLf93czX/dIA8/3GMQv9vl0f/bKFL/2qqT/9oslL/Z7tU&#10;/2XEVv5iylj5YNFa9V7cXPBc5F3qWute5lnxX+Ja9VvcW/lX3Fv5V9xb+VfcW/lX3Fv5V9xb+Vfc&#10;W/lX3Fv5V/9pHgP/ZCkF/2stB/90MAr/ezcO/39BFf+BShz/glUl/39jLv97cDb/eHw+/3WJRf9x&#10;lEv/b55Q/2ymVP9qrlj9aLdb/GbAXfpkyWD1YdBi8F7cY+pc5WXlW+xm3lrwY9hb9GDRXfhb0V34&#10;W9Fd+FvRXfhb0V34W9Fd+FvRXfhb0V34W/9pHgP/ZSgF/24rB/94Lgr/fzYO/4M/FP+FSBz/h1Ml&#10;/4RgL/+AbDj/fHlB/3iFSf50kFD7cZlW+W6iWvhrql/2aLJi9Ga7ZfNkxWjwYtBr6l/dbeNd527b&#10;W+pt01zvaM1e82TIX/dfyF/3X8hf91/IX/dfyF/3X8hf91/IX/dfyF/3X/9qHgP/ZigF/3EpB/97&#10;LAn/gzUN/4c+FP+KRxv/jFAl/4ldL/+FaTr9gXVE+nyATfd4i1X0c5Vc8W+dYu9spWftaa1r62a2&#10;b+hjwHLmYcx142Dfd9Zc5HjOXulyyV/tbcRg8Gi/YvRjv2L0Y79i9GO/YvRjv2L0Y79i9GO/YvRj&#10;v2L0Y/9rHQP/ZycF/3QnBv9/Kwj/hzMN/4w8E/+PRRv/kU4l/49aMPyLZjv4hnFG84F8Ue98h1rs&#10;dpBi6HGYaeVsoHDhaKh13mSwettiun7YYcd/1GHaf8tf4X7EYeV3v2Lpcrtj7W22ZPFntmTxZ7Zk&#10;8We2ZPFntmTxZ7Zk8We2ZPFntmTxZ/9sHQP/aiYF/3cmBv+CKgj/ijIM/5A7Ev+TQxr/lkwk/ZVX&#10;MPeRYjzyjG1J7IZ4VOd/gV/ieIpp3HKSctZtmnjSaqJ8zmerf8tmtIHJZb+Dx2TOhMFj3YO6ZOJ8&#10;tmbmdrJn6nGuaO9qrmjvaq5o72quaO9qrmjvaq5o72quaO9qrmjvav9tHAP/bCQF/3okBf+FKQf/&#10;jjEL/5Q5Ef+YQhn/m0ok+JtUMPKXXz3rkmpL5YpzWN6CfGTVfIVuz3aNdcpylXrGbp1+w2ylgr9q&#10;r4S9abmGumjHh7do2oexaN6BrWnjeqlr6HSma+xtpmztbaZs7W2mbO1tpmztbaZs7W2mbO1tpmzt&#10;bf9tHAP/biME/30iBf+IKAf/kTAK/5g4EP+cQBj7n0kj9KFSL+2dXD3llmZM3Y5vWtOHeGXMgYFu&#10;xnuJdsF3kXu8c5mAuHChhLVuqoeybbSJr2zBiq1s0oqobNyFpW3hfqJu5Xefb+twn2/rcJ9v63Cf&#10;b+twn2/rcJ9v63Cfb+twn2/rcP9uHAP/cSIE/38hBf+LJwb/lC8J/5s3D/+gPxf4pEch8KdPLuii&#10;Wj3fm2NN1JRsWsuMdWXEhn1vvoCFdrh8jXyzeJWBr3WdhatypYmoca+LpXC7jKNwy42gcdmInXHf&#10;gZty5HqZc+lymXPpcplz6XKZc+lymXPpcplz6XKZc+lymXPpcv9vGwP/cyAE/4IgBP+OJgb/ly4I&#10;/582Dv2kPhX0qEYg7KxNLeOnWDzZoGFMzZhqWcWRcmW9i3putoWCdrCAiX2rfZGCp3mZhqN3ooqf&#10;dauNnHS3jpp0xo+YddaLlnbdg5R24nyTdud0knbodJJ26HSSduh0knbodJJ26HSSduh0knbodP9v&#10;GwL/dR8E/4QfBP+QJQX/mi0I/6I1DPqoPRTxrEUe6LBMK9+rVzvSpF9LyJxoWb+Vb2S3j3dusIp/&#10;dqqFhn2kgY6Cn36Wh5t7nouXeaiOlHizj5J4wpCRetWNj3rbhY564X6NeuZ2jXrmdo165naNeuZ2&#10;jXrmdo165naNeuZ2jXrmdv9wGwL/dh4D/4YeBP+TJQX/nSwH/6U0C/erPBLusUMc5bRLKdqvVTrN&#10;qF5KwqBmWLmabWSxk3Vuqo58dqOKg32ehouCmYKTh5SAm4uQfqWOjX2wkIp9vpGKf9OPiX7ah4h+&#10;33+HfuV3h37ld4d+5XeHfuV3h37ld4d+5XeHfuV3h37ld/9wGwL/eB0D/4geA/+VJAT/oCsG/6gy&#10;CvSvOhHrtUIa4bhKJ9SzUznIq1xJvqRkV7Sea2OsmHJtpJN5dZ6OgXyYi4iCkoeQh42FmYuJg6KO&#10;hoKukYOCvJGCg86Rg4PZiIKC34GCguR5goLkeIKC5HiCguR4goLkeIKC5HiCguR4goLkeP9xGgL/&#10;ehwD/4odA/+XIwT/oikF/KwxCfGzOQ/oukAX3bxIJc+2UjjDr1tIuahiVq+iamKnnHBsn5d3dZiT&#10;fnySkIaCjI2Oh4eKl4uDiKCOf4erkXyHuZF7h8uRfIjYiX2H3oJ9huR6fYbkeX2G5Hl9huR5fYbk&#10;eX2G5Hl9huR5fYbkef9xGgL/fBoD/40cA/+aIgP/pSgE+a8vB+64Nwzkvz8U2MBGJMq6UDe/s1lH&#10;tKxhVaqmaGGhoW5rmZx1dJKYfHuMlYOBhpKLhoGQlIt8jp6OeI2pkHaMtpF0jciRdo7YineM3YJ3&#10;iuN6d4rjeneK43p3iuN6d4rjeneK43p3iuN6d4rjev9yGgL/fxkC/48bAv+dIAP/qSYD9rMtBeq9&#10;NQngxjwQ0sREI8W9TzW6t1hGr7FfVKWrZmCcpm1qlKJzc4yeenqGm4GAgJiJhXqWkol1lJuNcpOm&#10;j2+TtJBtlMWQcJXYinCS3YNxkON7cZDje3GQ43txkON7cZDje3GQ43txkON7cZDje/9zGQL/ghcC&#10;/5IaAv+gHwL/rSQC8rgqBObDMQbbzDUPzMhCIcDCTTS0vFZEqbZeUp+xZF6WrGtojqlxcYaleHh/&#10;on9+eaCHg3Sdj4hvnJmLa5ukjWibso5nm8KOaZ3YimqZ3YJrluN7a5bje2uW43trluN7a5bje2uW&#10;43trluN7a5bje/90GQL/hRUC/5YYAf+kHAH7siAB7b8lAuHMKgPU0TINx8xBH7rHTDGuwVRCo7xc&#10;UJm3YlyQs2lmh7BvboCtdnV5qn17c6iEgG2mjYVopZeIZaSjimKksItgpMGLYqbZiGOi3oFlnuN6&#10;ZZ7jemWe43plnuN6ZZ7jemWe43plnuN6ZZ7jev92GAL/iRMB/5oWAf+pGAH2uBsB58caAdvZHAHN&#10;1jALwNI/HbTNSi+oyFI/ncNaTZK/YViJu2digLhta3m2dHFys3t3bLGDfGewjIBir5aDXq6hhlyu&#10;r4dar7+HW7DahF2s4H9ep+V4XqfleF6n5Xhep+V4XqfleF6n5Xhep+V4XqfleP96FQL/jhIB/58T&#10;AP+wEwDvwBAA2dQMAM7fHAHE3S8Judk9Gq3TSCyhz1A7lctYSYvHX1SCxGVeecJsZnLAcmxrvnpy&#10;Zr2CdmG7i3pcu5V9Wbqhf1e6r4BVu7+AVbzZf1a443pYsud1WLLndFiy53RYsud0WLLndFiy53RY&#10;sud0WLLndP+AEgH/lBAA/6YPAOO4CwDSxgoAzNcLAMPjHgK54jEKr+A9GKTdRieZ2U43jdRWRIPR&#10;XU96z2RYcs1qX2vLcmVlynlqYMmCb1vJi3JXyJZ1VMiid1LIr3hRycB4UMrbd1HG6HNSwOtvUr/s&#10;b1K/7G9Sv+xvUr/sb1K/7G9Sv+xvUr/sb/+HDgH/mw0A364HANC8CADHyQgAwdsLALfoIAOt5zEN&#10;pOY9GZnkRCaO4kwzhOBUPnveXEdz3WNPa9xqVmXaclxg2npgW9mDZFfZjGdT2ZdqUNmjbE7ZsW1N&#10;2sJtTNvcbE3Y7GpOz/BnTs/wZ07P8GdOz/BnTs/wZ07P8GdOz/BnTs/wZ/+PCwDppAQA0bQGAMW/&#10;BgC8zQgAtOkOAaruIgWi7jMOl+07GY3sQiSD60kue+pTNnPpXD5s6WREZ+lsSWLodE1e6HxRWuiF&#10;VFbojlZT6ZhZUemjWk7psFxN6r5cTOvSXUvq6V1K4/NcSuPzXErj81xK4/NcSuPzXErj81xK4/Nc&#10;SuPzXPmZAwDUrAIAxbcEALnDBQCw0ggAp/YRAZ71JAaV9TIOivU6F4H1QSB49UgncPVQLmr0WjRl&#10;9GM4YPRrPF31dD9Z9XxCV/WERFT1jUZR9pdIT/ahSk32rEtL97lMSvfITUn44E1I9/NNSPf0TUj3&#10;9E1I9/RNSPf0TUj39E1I9/RNSPf0TdqjAADHsQIAuLsDAK3JBACj2QcAmv0UApL9JweH/i8Nff43&#10;FHT/Pxts/0cgZv9OJWD/Vylc/2AtWf9pMFb/cTJT/3g0Uf+ANk//iTdN/5I5S/+cOkn/pjtI/7E8&#10;Rv+9PUX/zD1E/+Y+RP/nPkT/5z5E/+c+RP/nPkT/5z5E/+c+RP/nPsusAAC5tgEArMIBAKDQAgCV&#10;5QcAjv8YA4T/JAZ6/ywLcP80EGj/PBVh/0QZW/9LHVb/UyBT/1siUP9jJE3/ayZL/3MnSf96KUj/&#10;gipG/4orRP+ULEL/ni1B/6cuQP+xLj//vC8+/80wPv/NMD7/zTA+/80wPv/NMD7/zTA+/80wPv/N&#10;MLuxAACsvAAAn8kAAJPZAACJ/AsBgP8XAnb/IAVs/ygJZP8wDV3/OBBX/0ATUf9HFk3/ThhK/1YZ&#10;R/9cGkT/YxxC/2kdQP9wHj//eB49/4AfO/+IIDr/kSE4/5siN/+kIjb/rSM1/7gjNf+5IzX/uSM1&#10;/7kjNf+5IzX/uSM1/7kjNf+5I622AACfxAAAktIAAIThAAB9/w0Bcv8TAmj/GwRf/yMGWP8rCVH/&#10;MwtM/zoNR/9BD0P/SBFA/04SPf9UEzv/WhQ5/18UN/9lFTX/axYz/3IWMf96Fy//ghcu/4sYLP+T&#10;GCv/nBkq/6cZKv+nGSr/pxkq/6cZKv+nGSr/pxkq/6cZKv+nGaG/AACSzAAAhNwAAHj3AABu/woB&#10;Y/8QAlr/FQNS/x0ES/8kBkb/LAhB/zMJPP86Cjn/QAs1/0UMMv9KDTD/UA0u/1QOLP9ZDir/Xg8o&#10;/2QPJv9qDyX/cRAj/3gQIv+AESD/iBEf/5ERH/+RER//kREf/5ERH/+RER//kREf/5ERH/+REf9c&#10;IgP/Vy0F/1gzB/9fNgn/Yz0N/2VGEv9mUBf/ZV4c/2RuIv9hfCf/X4or/16WLv9coTH/W6oz/1qy&#10;Nf9Zujb/WMM3/1jNOf9X2Dn/VuA6/1XmO/9U7Dz/U/E8/FL1PfhS+T31Uf0981H/PfNR/z3zUf89&#10;81H/PfNR/z3zUf8981H/Pf9cIgP/VywF/1oyB/9hNQn/ZTwN/2dFEv9oTxf/aFwd/2ZtIv9jeyj/&#10;YYgs/1+UL/9enzL/Xak1/1uxN/9auTj/WsE6/1nLO/9Y1Tz/V989/1bmPv9V6z79VPA/+VP1P/ZS&#10;+UDzUv1A8FL/PvBS/z7wUv8+8FL/PvBS/z7wUv8+8FL/Pv9dIQP/WCwF/1wwB/9kMwn/aDoN/2tD&#10;Ev9sThf/bFod/2pqJP9neCn/ZIUu/2KRMv9hnDb/X6Y4/16uOv9dtjz/XL4+/1vIP/9a0kH/Wd1C&#10;/1flQ/1W6kT5VfBE9VT1RfFU+kXuVP5E7FT/QuxU/0LsVP9C7FT/QuxU/0LsVP9C7FT/Qv9eIQP/&#10;WSwF/18uBv9mMgn/bDgM/29BEf9vTBf/cVce/25nJf9rdSv/aIIw/2WONf9kmTn/YqM8/2CrPv9f&#10;s0H/XrtC/13ERP9czkb/WtxH/lnkSPpX6kn1VvBK8FX2Su1V+krpVv5H51b/RedW/0XnVv9F51b/&#10;RedW/0XnVv9F51b/Rf9eIQP/WSsF/2ItBv9qMAj/bzYM/3JAEf90Shj/dVUe/3JkJv9vci3/bH8z&#10;/2mLOP9mljz/ZaBA/2OoQ/9hsEb/YLhI/17BSv9dy0v/XNpN+lrjTvVZ6k/wV/FQ61b2UedX+07k&#10;WP9L4Vn/SeFZ/0nhWf9J4Vn/SeFZ/0nhWf9J4Vn/Sf9fIAP/WisF/2UrBv9tLgj/czUM/3c+Ef94&#10;SBf/eVIf/3dgJ/90bi7/cHs1/22HO/9qkkH/Z5tF/2WkSf5jrEz9YbRO+2C8UfpexlP5XdRV9Vvj&#10;Vu9a6ljpWPJZ5Vn3VuBa+1PbW/9P11v/Tddb/03XW/9N11v/Tddb/03XW/9N11v/Tf9gIAP/XSkF&#10;/2gpBv9xKwf/eDML/3w8EP99Rhf/flAf/31dKP95ajD/dXY4/3GCP/xtjUX6apdL+GefT/Zlp1P0&#10;Yq9W82C4WfFfwVzwXc1e7VzgYOha7GHhWvJg2lv2W9Nc+lfPXf1TzF7/Ucxe/1HMXv9RzF7/Ucxe&#10;/1HMXv9RzF7/Uf9hHwP/YCcE/2smBf91KQf/fDEK/4E6EP+DRBf/hE0f/4NZKP9/ZjL8enI7+HV+&#10;Q/VxiEvybZJR72maVu1molvqY6pf6GCyY+ZevGbkXMhp4Vvaa91a6mvTXPBmzV71Ychf+VzEYPxY&#10;wWH+VcFh/lXBYf5VwWH+VcFh/lXBYf5VwWH+Vf9iHwP/YyUE/28kBf95KAb/gTAK/4U5D/+IQhb/&#10;iUse/4lWKPqFYjP1gG498Hp5R+x1g1DpcIxY5WuVXuFmnWTeY6Rp22Ctbddft2/UXsNw0V7Scc1d&#10;53HHX+5rwmHyZr5i9mG6Y/lct2P8WLdj/Fi3Y/xYt2P8WLdj/Fi3Y/xYt2P8WP9jHwP/ZiME/3Ii&#10;BP99Jwb/hS4J/4o3Dv+NQBX/j0ke+o9TKPSMXzTuhmo/6X90S+N4flXecoZe2G2PZdNqmGrPZ6Bt&#10;zGWocMljsXPGYrx0xGHJdcFh4Ha8Y+pxt2TvarRl82WwZvZgrmf5XK5n+VyuZ/lcrmf5XK5n+Vyu&#10;Z/lcrmf5XP9jHgP/aCEE/3UgBP+BJQX/iS0I/481DP+SPhT8lEcd9ZZPKO6RWzTni2ZB4IRvTtl9&#10;eVjRd4JgzHOKZ8dvk2zEbJtwwGmjc71nrHa6ZrZ4uGXCebZl1XmyZuZ2rmjsb6pp8GmoafRjpmr3&#10;X6Zq91+mavdfpmr3X6Zq91+mavdfpmr3X/9kHgP/ayAD/3geBP+EJAX/jSwH/5M0C/+XPBL4mUUb&#10;8JtNJ+iXWTThkGJC14lsTs6DdVjIfX5hw3iGaL50jm25cJZytm6edbJsp3ivarF7rWm9fKppzX2o&#10;auN6pWzpcqJs7WygbfJmnm71Yp5u9WKebvVinm71Yp5u9WKebvVinm71Yv9lHQL/bR4D/3sdA/+H&#10;IwT/kCoG/5cyCv2cOxD0n0MZ7KFLJeOcVjPalmBBz45pTseIcljAgnphun2CaLV5im6xdZJzrHKa&#10;d6lwo3qmbqx9o224fqFtx3+fbuB+nHDndZpw62+ZcfBol3HzZJdx82SXcfNkl3HzZJdx82SXcfNk&#10;l3HzZP9lHQL/bx0D/34cA/+KIgT/kykF/5sxCfmgOQ/wo0EY56ZJI96hVDHSml5AyJNnTcCMb1i5&#10;h3dhs4J/aK59h26peo5zpHeWeKB0n3udc6h+mnG0gJhxwoGWctiBlXTleJN06nGSde9rkXXyZpF1&#10;8maRdfJmkXXyZpF18maRdfJmkXXyZv9mHQL/cRsD/4AbA/+MIQP/ligF/54vCPakNw3sqD8V46tI&#10;INimUjDMnlxAw5dlTbuRbVezi3RhrYZ8aKeCg26ifot0nXuTeJl5nHyVd6V/knawgZB1voKOdtGC&#10;jnjjeo146HOMeO1si3jxaIt48WiLePFoi3jxaIt48WiLePFoi3jxaP9nHAL/cxoC/4IaAv+PIAP/&#10;mSYE/qIuBvOoNQvprT0T369GHtKpUS/Holo/vptjTLWValeuj3Jgp4t5aKGHgW6cg4h0l4CQeJJ9&#10;mXyOfKKAi3qtgoh6u4OHes2Dh3zifId853WGfOxuhnzwaYZ88GmGfPBphnzwaYZ88GmGfPBphnzw&#10;af9nHAL/dRkC/4UZAv+SHwL/nCUD+6UsBfCsNAnmsjsQ27NEHc2tTy7Dplk+uZ9hS7CZaFaolHBf&#10;oY93Z5uLfm6WiIZzkIWOeIyClnyIgKCAhH+rgoF/uIN/f8qEgYHhfYGB5naBgOtvgIDvaoCA72qA&#10;gO9qgIDvaoCA72qAgO9qgIDvav9oHAL/eBcC/4cYAv+UHQL/nyMD+KkqBOyxMQfitzkN1bdCHMmw&#10;Ti2+qlc9tKNfSqueZ1WjmG5fnJR1ZpaQfG2QjYNzi4qLeIaIlHyBhp6AfYSognuEtYR5hMeEeobg&#10;f3uF5nd7hetwe4Tua3uE7mt7hO5re4Tua3uE7mt7hO5re4Tua/9pGwL/ehYC/4oXAv+XHAL/oyEC&#10;9K0nA+i1LgXevTUK0LpAG8S0TCy6rlY7r6heSaaiZVSenWxdl5lzZpCVeWyKkoFyhZCJd3+Nknx7&#10;i5t/d4qmgnSJs4NyisSDdIzgf3SL5Xh1iepxdojtbHaI7Wx2iO1sdojtbHaI7Wx2iO1sdojtbP9r&#10;GgL/fRQC/40WAf+aGgH/ph4B8LEjAuS7KQPZwjAJy70/GcC4Siq1slQ6qqxcR6GnY1KZo2pckZ9x&#10;ZIqbd2uEmH9xfpaGdnmTj3t0kpl+cJCkgW2QsYJrkMGCbZLdf26R5Xhvj+pxcI7tbHCO7Wxwju1s&#10;cI7tbHCO7Wxwju1scI7tbP9uGAL/gBIB/5AVAf+eFwH7qxoB7LceAeDDIQHSxi0IxsE9GLq8SSiv&#10;t1I4pbJaRZytYVGTqWhai6VvYoSidWl+n3xveJ2EdHObjXlumZZ8apiif2eXroBlmL+BZZnYf2iY&#10;5XhplupxapTtbGqU7WxqlO1sapTtbGqU7WxqlO1sapTtbP9xFgL/gxEB/5QTAf+iFAD1sBQA5r4U&#10;ANnMFQDMyisHwMY7FrXBRyaqvFE2n7hYQ5azYE6NsGZYhaxtYH6qc2d3p3pscqWCcmyji3ZoopR5&#10;ZKGgfGCgrX1fob1+XqLUfWGh5nZinetwY5vubGOb7mxjm+5sY5vubGOb7mxjm+5sY5vubP90EwH/&#10;hxAB/5gQAP6nEADntw0A1sULANDQEQDFzygFucs5FK7HRSOjw08zmb9XQI+7XkuGuGRUfrVrXHey&#10;cWNxsHhpa66AbWatiXJhq5N1XaueeFuqrHlZq7x5WKzSeVqr6HNcp+xuXaTval2k72pdpO9qXaTv&#10;al2k72pdpO9qXaTvav95EQH/jA4A/54NANyuCADSuwkAzMgJAMfWDgC91SUEstI2EafOQiCcykwv&#10;ksdUPIjDXEd/wWJQd75pV3C8cF5qu3djZbl/aGC4iGxct5JvWLaecVW2q3NTt7tzUrfSc1S3629W&#10;su9qV6/xZ1ev8WdXr/FnV6/xZ1ev8WdXr/FnV6/xZ/9/DgH/kwsA4aUFANKzBwDJvgcAwssIALzd&#10;DgC03SMDqtozDZ/WQByU00oqitBSN4DNWkF4y2FKcMloUWrIb1dkxnZcX8V/YFrFiGRWxJJnU8Se&#10;aVDErGpPxLxrTsXTak/F7WhQwPNkUb31YVG99WFRvfVhUb31YVG99WFRvfVhUb31Yf+GCgDwmgQA&#10;1KoEAMi2BgC+wQUAt88JALDjEQCo4yUEn+I1DZXgPhmL3kglgdxQMHjaWDpw2F9CadZnSWPVbk9e&#10;1HZTWdN/V1XTiVpS05NdT9OgX03TrWBL1L5gStXYYEvU7V5M0fdcTMz5WkzM+VpMzPlaTMz5WkzM&#10;+VpMzPlaTMz5Wv+PAwDaogAAyq8DAL25BAC0xgUAq9QJAKTqFAGc6SgGk+k0DonoPRh/50Qid+ZO&#10;Km/mVzJp5V84Y+VnPV/kb0Ja5HdFVuSASVPkiktQ5JROTeSfUEvlrFFJ5btSSObPUkjm6FJI5PhR&#10;SOH8T0jh/E9I4fxPSOH8T0jh/E9I4fxPSOH8T+GZAADNqQAAvrMCALO+AwCoywUAn9oJAJjyGAKQ&#10;8ioHhvIzDnzxOxZ08UMdbPFLI2bxVClh8V0tXfFmMVnxbjVW8XY3U/F/OlDyiDxN8pI+S/KdQEnz&#10;qUFH87ZCRvTHQ0X030NE9PBDRPL6QkTy+kJE8vpCRPL6QkTy+kJE8vpCRPL6QtGiAADArgAAsrgB&#10;AKfEAgCc0gQAku0MAIz7HAOC+ygHefsxDHD8ORJp/EEXYvxJHFz8UCBX/FkjVP1iJlH9aihP/XMq&#10;TP57LEr+gy5I/o0vRv+YMUT/ojJD/64zQf+7NED/yzQ//+M0P//vNT//7zU//+81P//vNT//7zU/&#10;/+81P//vNcSqAACzswAAp78AAJrLAACP2gIAhv8PAX7/HAN1/yUGbP8tCmT/Ng5d/z4SWP9FFVL/&#10;TRhP/1UaTP9cHEn/ZB5H/2sfRP9zIEL/fCJB/4UjP/+PJD3/miU7/6QmOv+vJjn/uic4/8onOP/c&#10;KDj/3Cg4/9woOP/cKDj/3Cg4/9woOP/cKLWvAACnugAAmsYAAI3UAACB5gEAev8QAXD/GAJn/yEF&#10;X/8pB1j/MQpS/zkNTf9BD0n/SBFF/08TQv9VFED/XBU9/2IWO/9pFzn/cBg3/3kZNf+CGTP/jBoy&#10;/5cbMP+hGy//qhwv/7UcLv+/HC7/vxwu/78cLv+/HC7/vxwu/78cLv+/HKm1AACawgAAjM8AAH/e&#10;AAB2/wUAbP8OAWL/FAJa/xsDU/8kBU3/KwdH/zMJQ/86Cj//QQs7/0cMOP9NDTX/Uw4z/1gPMf9e&#10;Dy//ZBAt/2sRK/9zESn/fBIn/4YSJf+QEyT/mRMj/6MUIv+rFCL/qxQi/6sUIv+rFCL/qxQi/6sU&#10;Iv+rFJy+AACNywAAftoAAHDmAABn/wAAXf8KAVT/EAFN/xUCR/8dA0H/JAQ8/ysFN/8yBjT/OAcw&#10;/z0ILf9DCCr/SAko/00JJv9SCiT/Vwoi/10LIP9jCx7/awsc/3MMGv98DBj/hAwX/44NFf+VDRX/&#10;lQ0V/5UNFf+VDRX/lQ0V/5UNFf+VDf9SJQP/TS8E/1EyBv9XNQf/WjwK/1tFDv9aTxP/WV0X/1ht&#10;G/9Wex//VYki/1OVJf9SoCf/Uagp/1CxKv9QuCv/T8Es/0/KLf9O1i7/TuQu/07tL/9O8y//Tfgw&#10;/038MP9M/zD8TP8w+Uz/L/hM/y/4TP8v+Ez/L/hM/y/4TP8v+Ez/L/9TJAP/TS8E/1QwBf9ZNAf/&#10;XToK/19DDv9eThP/XVoY/1tqHP9aeSH/WIYk/1aSJ/9VnSn/VKYr/1OuLf9Sti7/Ur4v/1HHMP9R&#10;0jH/UOEy/1DrMv9P8jP/T/cz/078NPtO/zT4Tf809U7/MvRO/zL0Tv8y9E7/MvRO/zL0Tv8y9E7/&#10;Mv9TJAP/Ti4E/1YvBf9cMgf/YDgK/2JBDv9iTBP/YFgY/19oHf9ddiL/W4Mm/1mPKf9Ymiz/VqMu&#10;/1WsMP9VszH/VLsz/1PENP9TzjX/Ut42/1LpN/9R8Tf/UfY4+1D7OPdP/zj0T/838VD/NfBQ/zTw&#10;UP808FD/NPBQ/zTwUP808FD/NP9UIwP/UC0E/1ktBf9fMAf/YzYK/2ZADv9mShP/ZVUZ/2NlHv9h&#10;cyP/XoAo/1yMLP9bly//WaEx/1ipNP9XsDX/Vrg3/1XBOP9Vyzn/VNo6/1TnO/9T8Dz7UvY99lH7&#10;PfJR/z3vUv877FL/OOtS/zjrUv8461L/OOtS/zjrUv8461L/OP9VIwP/UisE/1wrBf9jLgf/ZzQK&#10;/2o+Dv9rSBP/alMZ/2hhH/9mcCX/Y30q/2CIL/9ekzP/XJ02/1ulOP9arTr/WLU8/1e9Pv9Xxz//&#10;VtNB/FXkQvlV7kP1VPZE8FP8ROxU/0HpVf8/5lX/POVV/zvlVf875VX/O+VV/zvlVf875VX/O/9W&#10;IgP/VSkE/18oBf9nKwb/bDIJ/288Df9wRhP/cFAZ/25dIP9rayf/aHkt/2WEMv9ijzf/YJk7/l6h&#10;Pv1cqUH7W7FD+lm5RflYwkf3V85I9VbgSvFW7EvuVfZM6Vb8SuVX/0biWP9D3ln/QN1Z/z/dWf8/&#10;3Vn/P91Z/z/dWf8/3Vn/P/9XIgP/WScE/2MmBP9rKAb/cTAI/3Q5Df91QxP/dU0Z/3VZIf9xZyn/&#10;bXQw/WqANvpmijz4Y5RA9mGcRPRepEjyXKxL8Vu0Te9ZvVDtWMlS61faU+dW6VXkV/VU4Vn9T9ta&#10;/0vVW/9I0Fz/RM9c/0TPXP9Ez1z/RM9c/0TPXP9Ez1z/RP9YIgP/XCQD/2YjBP9vJgX/di4I/3o3&#10;DP97QRL/e0sZ/3tVIf53Yyr5c28y9m57OvJqhUHvZo9H7GOXTOpgn1DoXadU5VuvV+NZuFrhV8Nd&#10;31fSXtpW5l7WWfNa0lz8Vc1e/1DJXv9MxV//ScRf/0jEX/9IxF//SMRf/0jEX/9IxF//SP9ZIQL/&#10;XyID/2ohBP90JAX/eywH/381C/+BPhH/gkgZ/YJSIfd+XyvyeWs17XN1PulugEblaYlN4WWRVN5h&#10;mVnaX6Jc1l2qX9Ncs2HQW75izlvMY8ta4mPIXPFgxl/6WsFg/lW9Yf9RumL/Tbli/0u5Yv9LuWL/&#10;S7li/0u5Yv9LuWL/S/9ZIQL/YiAD/24fA/94IwT/fysG/4QzCv+HPBD+iEUX94hOIfCEWyvqfmY2&#10;5HhwQd9yekvZbYNS02mMWM9mlVzMZJ1fyWKlYsZgrmTDX7hmwV7EZ79e2Gi8X+tmumP3X7Zk+1mz&#10;Zf5VsGX/UK9l/0+vZf9Pr2X/T69l/0+vZf9Pr2X/T/9aIAL/ZR4D/3EcA/98IgP/hCkF/4kxCf+M&#10;Og75jkMW8Y5MIOqKWCvjhGI3235sQ9N4dkzNc39TyG+HWcRrkF7AaZhivWagZbplqGi3Y7JqtWK+&#10;a7NizmywYuVrr2b0ZKxn+F2paPxYp2n/U6Zp/1Kmaf9Spmn/UqZp/1Kmaf9Spmn/Uv9bIAL/ZxwC&#10;/3QaAv9/IAP/iCcE/44vB/2SNwz0lEAU7JVJHuSQVSrbil830YRpQ8p9ckzEeHtUv3SDWrpxi1+2&#10;bpNks2ubZ69ppGqtZ61sqma4bqhmx2+lZt9vpWrxaKJr9mGgbPlbnmz9Vp5s/lWebP5Vnmz+VZ5s&#10;/lWebP5Vnmz+Vf9cHwL/ahoC/3cZAv+DHwP/jCUE/5ItBvmXNQvvmT4S55tGHN6WUinSkFw3yolm&#10;QsODb0y8fndUt3l/W7J1h2Cuco9lqnCXaKZtn2yjbKluoGu0cJ5qwnGcatdxnG7ua5pv82SZb/he&#10;l3D8WJdw/VeXcP1Xl3D9V5dw/VeXcP1Xl3D9V/9eHgL/bBkC/3oYAv+GHQL/jyMD/5YrBfWbMwnr&#10;nzsQ4qBFGdebUCjMlFo2xI1jQryIbEy1gnRUsH58W6t6hGCmd4tlonSTaZ5ynG2bcKVwmG+wcpVu&#10;vXOTb9BzlHLrbpNz8maSc/ZgkHP6WpBz+1mQc/tZkHP7WZBz+1mQc/tZkHP7Wf9fHQL/bhcC/30X&#10;Av+JHAL/kiIC/ZopBPGgMAfnpDkN3qVDF9GfTifHmFg1vpJhQbaMaUuvh3FUqYJ5W6R/gGCffIhl&#10;m3mQapd2mW2TdaJxkHOsc41zunSLc8t1jHbncIx38GiLd/Viinf5XIp3+lqKd/painf6Wop3+lqK&#10;d/painf6Wv9hGwL/cRYC/38WAf+LGgH/lSAC+Z4mA+2kLgXjqTYK2KlAFsyjTCbCnFY0uZZfQLGQ&#10;Z0qqi29TpId2Wp6DfmCZgIVllH2NapB7lm6MeZ9xiXiqdIZ3tnWEd8d2hXrkcoZ772qFe/RkhXv4&#10;XYV7+VyFe/lchXv5XIV7+VyFe/lchXv5XP9jGgL/cxQB/4EVAf+OGQH/mR4B9qEjAuqpKgTgrzIH&#10;0qw+FcemSyS9oFUztJpeP6yVZUqlkG1Snox0WZiIe2CThYNljoKLaoqAk26Gfp1xgn2ndH98tHZ9&#10;fMV2fX7gc39/7mt/f/Nlf373Xn9++F1/fvhdf374XX9++F1/fvhdf374Xf9lGAL/dRMB/4QUAf+R&#10;FwH/nBsB8qUgAeauJgLbtC4Gzq89FMOqSSO5pFMxr55cPqeZZEmglGtRmZByWZONeV+OioBkiYeI&#10;aYSFkW6Ag5pxfIKldHmBsnZ3gcJ2doLddHmE7Wx5g/JmeoL3X3qC+F56gvheeoL4XnqC+F56gvhe&#10;eoL4Xv9nFwL/dxEB/4cTAf+UFQD+nxgA7qocAeKzIQHVtyoFybM7E76uSCK0qFIwq6NaPaKeYkeb&#10;mWlQlJVwWI6Sd16Ij35kg42GaX6Lj215iZhxdoejc3KGr3Vwhr92b4fXdXOJ7W1ziPJmdIf2YHSH&#10;9190h/dfdIf3X3SH9190h/dfdIf3X/9pFQH/ehAB/4oRAP+XEgD5oxQA6q4VAN25FwDPuigExLc5&#10;EbmyRiCvrFAvpqdYO52jYEaVn2dPjptuVoiYdV2ClXxjfZOEaHiRjGxzj5Zwb46gcmyNrXRqjb11&#10;aY3SdWyQ7W1tjvFnboz2YG6M919ujPdfboz3X26M919ujPdfboz3X/9sEwH/fQ8B/40QAP+bEAD0&#10;qA8A5bUNANW/EADKviYDv7s3ELS2RB6qsU4toa1XOZipXkSQpWVNiaJsVYKfc1t8nHphd5qBZnKY&#10;imptlpRuaZWecWaUq3NjlLpzYpXPc2aX7GxnlfFmaJP2YGiS919okvdfaJL3X2iS919okvdfaJL3&#10;X/9vEQH/gQ4A/5EOAPKgDADarQkA07gKAM7DDgDEwiMDub81Dq+7Qhykt0wqm7NVN5KvXEGKrGNK&#10;g6lqUnymcVl2pHhecKJ/Y2ugiGdnnpFrY52dbl+dqXBdnblwXJ3NcF+f62thnfJlYpr2YGKZ915i&#10;mfdeYpn3XmKZ915imfdeYpn3Xv9zEAH/hQwA+pYKANulBgDRsQgAy7sIAMbHCwC9xyACssUyC6jB&#10;QBmevkonlLpTNIu2Wj6DtGFHfLFoT3Wvb1VvrXZaaqt9X2WphmNhqJBnXaebalmnqGtXp7hsVqfM&#10;bFio6Whap/RjW6P4Xlyj+V1co/ldXKP5XVyj+V1co/ldXKP5Xf94DQD/iwkA35wDANKpBgDJtAcA&#10;wr4GALzMCAC1zRwBq8svCaHIPRaXxUgjjcJRL4S/WDp8vF9DdbpmSm+4bVBpt3RVZLV8Wl+0hV5b&#10;s49hV7OaZFSyp2VSsrdmUbPMZlKz6WNUsvdfVa76W1at+1pWrftaVq37Wlat+1pWrftaVq37Wv9+&#10;CQDykQIA1qECAMqtBQDAtwUAuMIFALLPCQCr1BcAo9MrBpnQOhKPzkUfhctOKn3JVjR1x109bsVl&#10;RGjEbEljwnNOXsF7U1nBhFZVwI9ZUr+bXE+/qF1Nv7heTMDNXkzA6lxOv/lZT7z+VVC6/lVQuv5V&#10;ULr+VVC6/lVQuv5VULr+Vf+FAgDdmAAAzaYCAMGxAwC3ugMArsYGAKfTCgCg3RUAmd0oBJDbNw6G&#10;2UIZfdZLJHXUVC1t0lw1Z9FjPGHQa0Fcz3JGWM97SVTOhE1Qzo9QTc6bUkvOqVNJzrlUSM/PVEjO&#10;61NJzvhQSsv/TkrK/01Kyv9NSsr/TUrK/01Kyv9NSsr/TeePAADRnwAAw6sBALe0AgCtvwMAo8sG&#10;AJvZCgCU5RoBjeUrBoTkNQ174z8Wc+JIHmzhUiZm4VosYOBiMlvgajZX4HI6U997PVDfhUBN349D&#10;SuCbRUjgqEZG4LhHReHMR0Xg6EdF3/ZGRd7/REXe/0RF3v9ERd7/REXe/0RF3v9ERd7/RNmXAADH&#10;pgAAuLAAAKy5AQCixQIAmNEGAI/rDQCJ7h8CgO4rBnjtNAxw7T0TaO1GGWLtTh5d7VcjWe1gJ1Xt&#10;aCpS7XEtT+15L0ztgzJK7o00R+6YNUXupTdD77M4QvDEOEHw3zlB7+84QO39OEDs/zhA7P84QOz/&#10;OEDs/zhA7P84QOz/OMugAAC6qwAArbQAAKHAAACWzAEAi9kFAIT4EQF8+B8CdPgpBmz4Mgpk+DsP&#10;XvlDE1j5SxdT+VMaUPlbHU36ZB9K+mwhSPp0I0b6fiVE+4gmQfuTKED7nik+/KsqPfy5Kzv9yys7&#10;/eIrOvz0Kzr89ys6/PcrOvz3Kzr89ys6/PcrOvz3K72oAACusAAAobwAAJXIAACJ1AAAfugFAHf/&#10;EgFv/xwCZ/8mBWD/LwhZ/zcLVP8/Dk//RxFL/04TR/9WFUT/XRZC/2QYQP9sGT3/dRo7/34bOf+J&#10;HDf/lB02/6AeNf+sHzP/uR8z/8gfMv/iIDL/5yAy/+cgMv/nIDL/5yAy/+cgMv/nILCtAACitwAA&#10;lcQAAIfQAAB73QAAcv0JAGr/EQFh/xkCWv8iA1T/KgVO/zIHSf86CUX/QQtB/0gMPv9ODjv/VQ84&#10;/1sQNv9iETT/aREy/3ISL/97Ey3/hhQr/5IVKv+eFSn/qRYo/7MWJ//CFif/xxYn/8cWJ//HFif/&#10;xxYn/8cWJ//HFqS0AACWwAAAh8wAAHraAABt6wAAZP8FAFz/DgFU/xQBTf8cAkj/JARC/ywFPv8z&#10;Bjr/OQc2/0AIM/9FCDD/Swku/1EKK/9XCin/XQsn/2QLJP9sDCL/dg0g/4ANHv+MDh3/lw4c/6EO&#10;G/+sDxv/rg8b/64PG/+uDxv/rg8b/64PG/+uD5e8AACIyQAAedYAAGvjAABf9gAAVv8AAE7/CgBH&#10;/xABQf8WAjz/HQI3/yQDMv8qAy//MAQr/zYFJ/87BSX/QAUi/0UGIP9KBh7/UAYb/1YHGf9cBxf/&#10;ZAgV/20IE/93CBH/gQkQ/4sJEP+VCQ//mAkP/5gJD/+YCQ//mAkP/5gJD/+YCf9JJwL/RDEE/0sx&#10;BP9QNAb/UjoI/1JDC/9RTg//T1wT/01rFv9MeRn/S4cb/0mTHf9InR//SKYg/0euIf9HtSL/Rr0j&#10;/0bGI/9G0CT/RuAk/0bqJf9G8yX/Rvol/0b/Jf9G/yX/Rv8l/0b/JP1G/yP9Rv8j/Ub/I/1G/yP9&#10;Rv8j/Ub/I/9JJwL/Ri8D/00vBP9SMgb/VTkI/1VCC/9UTQ//UlkT/1BoF/9Pdxr/ToQd/0yRH/9L&#10;myH/SqQi/0qsI/9JsyT/Sbsl/0jEJv9IzSb/SN0n/0joJ/9I8Sj/SPko/0j/KP9I/yj+SP8o+0j/&#10;J/lI/yb5SP8m+Uj/JvlI/yb5SP8m+Uj/Jv9KJwL/SC0D/1AtBP9VMAb/WDYI/1lAC/9YSw//VVYT&#10;/1RmGP9SdBv/UYEe/0+OIf9OmCP/TaEl/02pJv9MsSf/S7go/0vBKf9Lyir/Stkq/0rmK/9K8Cv/&#10;Svgs/0r/LP1K/yz6Sv8r90r/KfVK/yj1Sv8o9Ur/KPVK/yj1Sv8o9Ur/KP9LJgL/SysD/1IrBP9Y&#10;LgX/WzQI/10+C/9dSQ//WlQU/1liGP9XcR3/VX4g/1OKI/9SlSb/UZ4o/1CmKv9Priv/TrUs/069&#10;Lf9Nxy7/TdMv/0zjMP9M7TD8TPYx+kz+MfdM/zH1Tf8v8k3/LfBN/yvwTf8r8E3/K/BN/yvwTf8r&#10;8E3/K/9LJgL/TikD/1YpBP9cKwX/YDEH/2I7C/9iRg//YFEU/15fGf9cbR7/Wnoj/1iGJv9WkSn/&#10;VZos/1OiLv9SqjD/UbEx/1G5M/9QwzT+T841+0/fNvhO6zf1TvU48k79OPBP/zXuUP8z61H/MelR&#10;/y/pUf8v6VH/L+lR/y/pUf8v6VH/L/9MJQL/UScD/1omA/9gKAX/ZS8H/2g5Cv9oQw//Z04V/2Va&#10;Gv9iaCD/X3Yl/12BKv9ajC7+WJYx/FeeNPtVpjb5VK04+FO1OvdSvjv1Uck981HaPvBQ6D/sUPNA&#10;6VH9PuhT/zvmVP8441X/NeFV/zPhVf8z4VX/M+FV/zPhVf8z4VX/M/9NJAL/VCQD/10jA/9lJQT/&#10;ai0G/202Cv9uQA7/bUsU/2tWG/9oZCH+ZXEo+2J9LfhfhzL2XJE281qZOvJYoT3wV6lA7lWxQuxU&#10;uUTrU8RG6VLSSOVR5UniUvJI31T8RN1W/0DbWP891ln/OtJZ/zjSWf840ln/ONJZ/zjSWf840ln/&#10;OP9OJAL/WCED/2EgA/9qIwT/cCsF/3M0Cf90Pg7/dEgU/3JSG/tvXyP2a2wq8md3Me9jgjfsYIs9&#10;6V2UQeZanEXkWKRJ4lasTOBUtE7dVL9Q21TNUNdT4lHSVPBO0Ff7Ss5a/0XNXP9CyVz/PsVc/zzF&#10;XP88xVz/PMVc/zzFXP88xVz/PP9PIwL/Wx8C/2UdAv9uIQP/dSkF/3kxCP96Owz/ekQT+nlOG/R2&#10;WyPucWcs6WxyNeVofDzhY4VD3WCOSNldl0zVXJ9P0lqnUc9ZsFPNWLpUy1jGVclX2lbFV+xVw1v5&#10;T8Je/0rAX/9GvWD/Qrpg/0C6YP9AumD/QLpg/0C6YP9AumD/QP9SIQL/Xh0C/2kaAv9zHwP/eiYE&#10;/34vBv+BOAv7gUES84BLGux8VyPmd2Mt4HFtONptd0DTaYBGz2WJS8tjkU/IYJlSxV+hVcJdqlfA&#10;XLNZvly/Wrxbzlu4W+Vbt171Vbdi/0+1Y/9KsmT/RrBk/0OwZP9DsGT/Q7Bk/0OwZP9DsGT/Q/9V&#10;HwL/YRoC/20YAv93HQL/fiQD/4QsBf6HNQn1iD4Q7YdIGOWDVCLefl8u1HhpOM5zc0DJbnxHxGuE&#10;TMBojFG9ZZRUumOcV7dipVq0YK5csmC5XrBfx16tX99frGLxWaxl/lOqZ/9OqGf/SqZn/0amZ/9G&#10;pmf/RqZn/0amZ/9Gpmf/Rv9XHQL/ZBgC/3AWAv97HAL/gyIC/4kqBPmMMgfvjjsN545EFt6KUSHU&#10;hFwtzH5mOMV4b0HAdHdIu3CATbdtiFKzapBWsGiYWaxmoFyqZalfp2S0YKVjwmGjY9ViomXtXaJp&#10;+1ehav9Rn2v/TJ5r/0mea/9Jnmv/SZ5r/0mea/9Jnmv/Sf9ZHAL/ZxYB/3MVAf9+GgH/hyAC/40n&#10;A/SSLwbqlDgL4ZRCE9aPTiDMiVktxYNjN759a0C4eXRIs3V8Tq5yhFOqb4xXp22UW6NrnF6gaaVg&#10;nmiwY5tnvWSZZ85kmGnoYZpt+VqZbv9Ul27/T5Zu/0uWbv9Llm7/S5Zu/0uWbv9Llm7/S/9bGgL/&#10;aRQB/3YUAf+BGAH/ih0B/JEkAvCXLATlmjQI3Jo/Ec+UTB/GjlcsvohgN7eCaUCxfnFIrHp5Tqd3&#10;gFOjdIhYn3GQXJtvmF+YbaFilWysZJNsuWaRa8lmkG3kZJFx9lyRcv5WkHL/UZBy/02Qcv9NkHL/&#10;TZBy/02Qcv9NkHL/Tf9dGAH/axMB/3kTAf+EFgH/jhsB+JUhAeubKAPhoDAG1Z49EMqYSh7BklQr&#10;uYxeNrGHZj+rgm5Hpn52TqF7fVOceIVYmHaNXJR0lV+Rcp5jjnGpZYtwtWeJcMVniHDgZop09F6L&#10;dvxYinb/Uol2/06Jdv9OiXb/Tol2/06Jdv9OiXb/Tv9fFwH/bhEB/3sSAf+HFAD/kRgB9JkdAeeg&#10;IwLdpSsEz6E7D8WcSB28llMqtJBcNayLZD+mh2xHoINzTZuAelOWfYJXknqKXI54kmCKdpxjh3Wm&#10;ZoR0smiCdMJogHTbaIN48mCEevtZhHn/VIR5/0+Eef9PhHn/T4R5/0+Eef9PhHn/T/9hFQH/cBAB&#10;/34RAP+KEgD/lBUA8J0ZAOOlHgHXqCgDy6U5DsGfRhu3mlEpr5VaNKeQYj6hi2pGm4dxTJWEeFKQ&#10;gX9XjH+HXIh9kGCEe5ljgHqjZn15sGh7eb9pennWaXx88GF+fvpafn3+VX59/1F+ff9Rfn3/UX59&#10;/1F+ff9Rfn3/Uf9jFAH/cg8B/4EQAP+NEQD8mBIA7KETAN+qFgDRrCYDx6g3DbyjRBqznk8nqplY&#10;M6OUYD2ckGhFloxvTJCJdlKLhn1XhoSFW4KCjl9+gJdjen+hZnd+rWh1fr1pc37SaXaB7mJ4gvpb&#10;eIL+VnmB/1F5gf9ReYH/UXmB/1F5gf9ReYH/Uf9lEwH/dQ4A/4MOAP+QDgD1mw4A6KYOANmvDwDM&#10;ryQCwqs1DLinQxmuok4mpp1WMZ6ZXjuXlWZEkJFtS4uOdFGGjHtWgYmDW3yHi194hpVidISfZXGD&#10;q2hug7ppbYPOaW+G62Nyh/lcc4b9VnOF/1Jzhf9Sc4X/UnOF/1Jzhf9Sc4X/Uv9oEQH/eA0A/4YN&#10;APaTDADeoAkA1qkKANKyDQDHsiICva8zCrOrQReqp0wkoaJVMJmeXTqSmmRCi5drSYWUclCAknlV&#10;e4+BWnaNiV5yjJJiboqdZWuJqWdoibhoZ4nLaGmL6WNsjflcbYz9V22K/1Jtiv9SbYr/Um2K/1Jt&#10;iv9SbYr/Uv9rEAH/ewsA/4oKAOKYBgDWowgA0KwJAMu1CwDBth8BuLQxCa6wPxakrEoinKhTLpSk&#10;WziMoGJAhp5pSICbcE56mXdTdZZ+WHCUh1xsk5BgaJKbY2SRp2VikLZmYJHJZmKS52JllPhcZ5L9&#10;V2eR/1Jnkf9SZ5H/UmeR/1Jnkf9SZ5H/Uv9uDgD/fwkA8Y4FANmbBQDPpgcAya8HAMS5CAC7uhwB&#10;srgvB6i1PROfsUgglq5RK46qWTWGp2A+gKVnRXqibkt0oHVRb558VWqchVlmm45dYpqZYF6ZpmJc&#10;mbRjWpnHY1ua5WBfm/dbYJr+VmGY/1JhmP9SYZj/UmGY/1JhmP9SYZj/Uv9yCwD/gwUA35MBANGf&#10;BADJqgYAwbIFALu9BAC0vxgAq74sBaK7OhGZuEUdkLVPKIeyVzKAr146ea1lQnOrbEhuqXNNaad6&#10;UWSmg1ZfpI1ZXKOYXFijpF5Wo7NfVaPGX1Wk5F1YpPZYWqP/VFuh/1Bbof9QW6H/UFuh/1Bbof9Q&#10;W6H/UP93BwDwiQAA1pgAAMukAwDBrQQAubYDALLABACrxRQAo8UoBJvCNw6RwEMZib1MJIC6VS55&#10;uFw2crZjPW20akNns3FIYrF5TF6wgVBar4tUVq+XVlOuo1hQrrJZT67GWU+u5FhRrvZUU67/UFSs&#10;/01UrP9NVKz/TVSs/01UrP9NVKz/Tf99AADfjwAAzp0AAMOoAgC5sAIAsLoCAKjEBQChzA8Am8wj&#10;ApLKMwqJyD8VgcZJH3nEUihywlowa8FhN2a/aDxhvnBBXL14RVi8gUlUvItMUbuWT067o1FMu7NS&#10;SrvGUkq75FFMu/ZOTbr/S065/0lOuf9JTrn/SU65/0lOuf9JTrn/Se+FAADUlQAAx6MAALqsAQCw&#10;tAAAp78DAJ7JBgCV1AsAkNUdAYnULgaA0jwQeNBGGXHPTyFqzlgpZM1fL1/MZzRay245Vsp3PVLK&#10;gEBPyYtDTMmXRUnJpEdHybNIRsrISEbK5kdHyfdFR8j/Q0jH/0JIx/9CSMf/QkjH/0JIx/9CSMf/&#10;Qt6NAADLnAAAvacAALGwAACmugAAnMQDAJPPBwCK3QwAhd8dAX7fLAV23jcLb95DE2jdTRpi3FUg&#10;XdtdJljbZSpU2m0uUNp2Mk3agDVK2os3R9qXOUXapDtD27Q8QtzIPELb5TtC2vQ6Qtn+OkPY/zlD&#10;2P85Q9j/OUPY/zlD2P85Q9j/OdCWAADBowAAsqwAAKe1AACcwAAAkcoDAIfWBwCA6REAeekgAnLp&#10;LAVr6TYKZOk/D17pSBRZ6VEZVehaHFHpYiBO6WsjS+l0JUjpfSdG6YgqQ+mTK0HqoC1A6q8uPuvA&#10;Lj3s2y496u8uPej8Lj3n/y095/8tPef/LT3n/y095/8tPef/LcWfAAC1qQAAqLEAAJy8AACQxwAA&#10;hNIBAHrfBgB09BMAbfQgAmb0KgRf9DQIWvU9C1T1RQ9P9UwSTPVVFEn2XRdG9mUYRPZuGkH2dxw/&#10;94EdPfeNHzv3mSA5+KYhOPi1Ijf5yCI2+eMiNvjzIjb3/CI29/wiNvf8Ijb3/CI29/wiNvf8Irem&#10;AACprgAAnLkAAJDEAACDzwAAd9sAAG/2CgBn/xMBYP8dAlr/JwNU/zAFT/84CEr/QApG/0gMQ/9P&#10;DkD/Vg89/14QO/9lEjj/bhM2/3cUNP+CFTL/jxYw/5sXL/+pFy7/txgt/8gYLP/hGCz/7xgs/+8Y&#10;LP/vGCz/7xgs/+8YLP/vGKurAACetQAAkMEAAILMAAB12QAAaeQAAGH/CQBb/xEAVP8ZAU7/IgJJ&#10;/ysERP8yBUD/OgY8/0EHOf9HCDb/Tgkz/1QKMf9bCy7/Ygws/2sMKf91DSf/gA4l/40OJP+aDyP/&#10;phAi/7MQIf/BECH/0BAh/9AQIf/QECH/0BAh/9AQIf/QEJ+yAACRvgAAg8oAAHXWAABn4gAAW/EA&#10;AFT/BgBO/w4ASP8UAUL/HAI9/yQCOf8rAzX/MgQx/zgELv8+BSv/QwUo/0kGJf9PBiP/Vgch/10H&#10;Hv9lCBz/bwgZ/3oJF/+HCRb/lAkV/58KFP+qChT/swoU/7MKFP+zChT/swoU/7MKFP+zCpO7AACE&#10;xwAAddMAAGfhAABY6AAATvsAAEj/AABB/woAO/8QATb/FQEx/xwBLf8iAin/KAIl/y0CIv8yAx//&#10;OAMc/z0DGv9CAxf/SAQV/04EE/9VBBH/XQUP/2cFDf9yBQz/fQUK/4kGCv+TBgn/nAYJ/5wGCf+c&#10;Bgn/nAYJ/5wGCf+cBv8/KgL/PzAD/0QwA/9IMwT/STkG/0hCCP9GTQv/RVsO/0NpEf9BdxP/QIUV&#10;/z+RFv8+mxj/PqQY/z2rGf89sxr/Pboa/z3DGv88zBv/PNsb/zznG/888Bv/PPgb/z3/G/89/xv/&#10;Pf8b/z3/Gv89/xn/Pf8Z/z3/Gf89/xn/Pf8Z/z3/Gf9AKgL/QS4D/0cuA/9KMQT/TDcG/0tACP9K&#10;Swv/SFkP/0ZnEf9EdRT/Q4IW/0KPGP9BmRn/QaIa/0CpG/9AsRv/P7gc/z/AHP8/yR3/P9Yd/z/l&#10;Hf8/7x3/P/ce/z/+Hf8//x3/P/8d/0D/HP5A/xv+QP8b/kD/G/5A/xv+QP8b/kD/G/9AKgL/QywD&#10;/0ksA/9NLwT/TzUG/1A+CP9OSQz/TFYP/0pkEv9IchX/R38Y/0aLGf9Flhv/RJ8c/0SnHf9Drh7/&#10;Q7Uf/0K9H/9CxiD/QtEg/0LiIf9C7SH/QvUh/0L9If1C/yH7Q/8g+kP/H/lD/x75Q/8e+UP/HvlD&#10;/x75Q/8e+UP/Hv9BKQL/RioD/0wpA/9RLAT/UzIG/1Q8CP9URwz/UVIP/09gE/9Nbxf/THwZ/0qI&#10;HP9Jkh7/SJsf/0ejIf9HqyL/RrIj/0a6I/9GwyT/Rc0l/0XeJf9F6ib8RfQm+UX8JvZF/yb1Rv8k&#10;9Eb/I/NH/yHzR/8h80f/IfNH/yHzR/8h80f/If9CKAL/SScC/1AmA/9VKAT/WC8F/1o5CP9aRAz/&#10;V08Q/1VcFP9Tahj/UXcb/0+DH/9OjiH/TZcj/0yfJf9Lpyb/Sq4n/0q2Kf5Jvir9Sckq+kjZK/dI&#10;5yz0SPIs8Uj7LO9J/yrtSv8o7Er/J+tL/yXrTP8l60z/JetM/yXrTP8l60z/Jf9DKAL/TSQC/1Qj&#10;A/9aJQP/XiwF/2A2B/9gQQv/XkwQ/1tXFf9ZZhn/V3Ie/1V+Iv5TiSX8UZMo+lCbKvlPoyz3Tqou&#10;9k2yL/RMujDzTMQy8kvRM+5L5DTqSvA050v6M+VN/zDkTv8t4k//K+FQ/ynhUP8p4VD/KeFQ/ynh&#10;UP8p4VD/Kf9GJQL/UCEC/1ggAv9fIQP/ZCoE/2YzB/9mPQv/ZUgQ/2JTFf9gYRv8XW0g+Fp5JfVY&#10;hCnzVo0t8FSWMO5SnjPtUaU161CtN+lOtTnnTr875k3MPONM4D3fTe483E/5OdlR/zXWUv8y1FP/&#10;MNNU/y3TVf8t01X/LdNV/y3TVf8t01X/Lf9KIwL/VB4C/1wcAv9kHwL/aScE/2wwBv9tOgr/bEQP&#10;/WpPFfhnXBzzY2gi72B0KOtdfi7oWogz5VeRN+NVmTrgU6A+3lKoQNxRsUHZULtC1lDIQ9NQ3ETP&#10;UOxDzFL4P8tV/zvJV/83yFj/NMdZ/zLGWf8xxln/McZZ/zHGWf8xxln/Mf9NIAL/VxsC/2AZAv9p&#10;HQL/byUD/3ItBf90Nwj9c0EO9nFLFPBuWBzqamQk5WVuK+BheTPcXoI42FyLPNNalD/QWJxCzlej&#10;RMtVrEbJVbVHx1TAScVU0EnCU+ZJwFb1Rb5Z/0C9W/88vFz/Obtd/zW6Xf81ul3/Nbpd/zW6Xf81&#10;ul3/Nf9QHgL/WxkB/2QWAf9tGwL/dCIC/3gqBP96Mwf2ej0M73hHE+d1VBvhcF8l2mtqLdNndDTO&#10;ZH06ymGGP8dfjkLEXZZFwVueSL9apkq8Wa9Muli6TbhYyE62WN9OtFnwS7Nc/UWyX/9AsmD/PLBh&#10;/zmwYf84sGH/OLBh/ziwYf84sGH/OP9SGwH/XhYB/2gUAf9yGQH/eR8C/34nA/mAMAXwgTkK54BD&#10;EeB8UBrWd1skz3JmLsltbzXEang7wGeBQLxkiUS5YpFItmCZSrNfoU2xXapPrly0UaxcwVKqXNRS&#10;qF3rUKhg+kmoY/9EqGT/QKZl/zymZf87pmX/O6Zl/zumZf87pmX/O/9VGQH/YRQB/2wSAf92FwH/&#10;fRwB/4MjAvSGLATqiDUH4YdADtaCTBnNfVgkxndiLcBzazW7b3Q8t2x8QbNphEavZ4xJrGWUTKlj&#10;nE+mYqVRpGGvU6JgvFWgYM1VnmDmVJ5k902fZ/9Hn2n/Q55p/z+daf89nWn/PZ1p/z2daf89nWn/&#10;Pf9XFwH/YxIB/28RAf95FAH/gRkB+4cgAe+MJwLkjjAF2o09DM+HShjHglUjv31fLbl4aDWzdHA8&#10;r3F4QqtugEanbIhKpGmQTqBomFGdZqFTm2WrVZhkuFeWZMhYlGThWJVo9FCWa/9Kl2z/RZZt/0GW&#10;bf9Alm3/QJZt/0CWbf9Alm3/QP9ZFQH/ZhAB/3IQAP99EgD/hRYA9owbAeqRIgHflCsD05E6C8mM&#10;RxfAh1MiuYJcLLJ9ZTWteW08qHV1QqNzfUegcIRLnG6MTplslVKVa55UkmmoV5BptFmOaMNZjGjc&#10;Wo1s8lOPbv9MkHD/R49x/0OPcf9Bj3H/QY9x/0GPcf9Bj3H/Qf9bFAH/aA8A/3UPAP+AEQD/iRMA&#10;8pAXAOWWHADZmSYCzZU4CsSQRRa7i1Ehs4ZaLK2CYzSnfms7oXpyQZ13ekaZdYFLlXOJT5JxkVKO&#10;b5tVi26lWIhtsFqGbL9bhG3VW4Zv71WIcv1OiXT/SYl0/0SIdP9DiHT/Q4h0/0OIdP9DiHT/Q/9d&#10;EgH/aw4A/3gOAP+DDwD9jBAA7ZQSAOCaFQDTnCQCyJk2Cb+UQxW2j08gropYK6eGYTOhgmg7nH9w&#10;QZd8d0aTeX5Lj3eGT4t1j1KIc5hWhHKiWIFxrlp/cbxcfXHQXH9z7FaBdvtPg3j/SoN4/0WCeP9E&#10;gnj/RIJ4/0SCeP9Egnj/RP9fEQH/bQwA/3oNAP+FDQDyjw0A55gNANufDgDOnyIBxJ00CLqYQhSy&#10;k00fqo9WKqOKXzKchmY6l4NtQJKAdUWNfnxKiXyEToV6jFKCeJVWfnegWXt2q1t5dbpcd3bNXHh3&#10;6lh7evpRfXz/S318/0Z9fP9FfXz/RX18/0V9fP9FfXz/Rf9hEAH/bwsA/30LAPWICgDfkwgA2JsK&#10;ANOiDADJox8Bv6AyB7acQBOtl0sepZNUKJ6PXTGYi2Q5kohrP42FckWIg3pKhICBToB/ilJ8fZNV&#10;eHydWHV7qVtyerhccXrKXHJ86Fh1fvlRd4D/THeA/0d3gP9Gd4D/RneA/0Z3gP9Gd4D/Rv9kDwD/&#10;cgkA/38IAOWMBQDYlgcA0Z4JAM6lCgDEph0BuqQvBrGgPhGonEkdoJhTJ5mUWzCTkGI4jY1pPoiK&#10;cESDiHhJfoZ/TXqEiFF2gpFVcoGbWG+Ap1psf7Vca4DIXGuB5Vlug/dScYT/TXKE/0hyhP9HcoT/&#10;R3KE/0dyhP9HcoT/R/9mDQD/dQcA9oMFANyPAwDSmAYAzKEHAMioCAC/qRoAtagtBaykPBCkoEcb&#10;nJ1RJZSZWS+OlmA2iJNnPYKQbkN9jnZIeYx9THSKhVBwiI9UbIeZV2mGpVlmhrNbZYbFW2WG41lo&#10;iPZSa4r/TWyK/0hsif9HbIn/R2yJ/0dsif9HbIn/R/9pCwD/eAQA5YcAANaSAwDNnAUAxqQGAMGr&#10;BgC5rRcAsKwrBKepOg6fpkUZlqJPI4+fVy2InF81gplmO32XbEF4lXNGc5N7S26Rg09qj41SZo6X&#10;VWONo1hgjbFZX43DWl6N4Fhij/VSZJD/TWaQ/0hmj/9HZo//R2aP/0dmj/9HZo//R/9sCAD+fAAA&#10;3ooAANCWAgDInwQAwKcEALmuAwCyshQAqrEoA6GvNwyZrEMXkahNIYmlVSqCo1wyfKBjOXeeaj5y&#10;nHFEbZp5SGiZgUxkl4tQYJaVU12WolValbBXWZXBV1iV3lZblvNQXZf/TF+X/0dglv9GYJb/RmCW&#10;/0Zglv9GYJb/Rv9wAwDrgQAA1o8AAMqaAQDBowMAuaoCALGyAQCqtxEAo7ckApu1NAqTskAUiq9K&#10;HoOtUyd8q1oudqhhNXCnaDtrpW9AZ6N3RGKif0heoYlMWqCUT1efoFFUn65TU5/AU1Kf3VJVn/NO&#10;V6D/Slmg/0ZZn/9FWZ//RVmf/0VZn/9FWZ//Rf91AADghgAAz5MAAMSfAQC6pwEAsa4AAKm2AACh&#10;vQ0Am70gAZS8MQeLuj0Qg7dIGny1UCJ1s1gqb7JfMGqwZjZlr207YK11P1ysfkNYq4dHVaqTSlGq&#10;n0xPqq5NTarATU2q3E1OqvJJUKr+RlKp/0NSqf9CUqn/QlKp/0JSqf9CUqn/QvJ8AADXjAAAyJkA&#10;AL2jAACyqwAAqbIAAKC7AgCXxAkAksUbAIvELASDwjoMe8FEFXS/Th1uvVYkaLxdKmO7ZDBfumw0&#10;Wrl0OVa4fDxTt4c/T7eSQky2n0RKtq1GSLbARki33UVJtvJDSrX/QUu1/z5LtP89S7T/PUu0/z1L&#10;tP89S7T/PeKDAADNkgAAwZ8AALSnAACqrwAAoLgAAJbAAwCMygcAhs0UAIHNJgJ6zDUIc8tBD2zK&#10;ShdmyVMdYchbI1zHYihYxmosVMZyMFDFfDNNxYY2SsSSOUfEnztFxK48RMXBPEPF3zxExPM7RMP/&#10;OUXC/zdFwf83RcH/N0XB/zdFwf83RcH/N9WLAADFmgAAt6QAAKusAACgtAAAlr4AAIvHBACB0AgA&#10;eNkOAHXZIAFv2C8Eadg8CWPWRhBe1lAVWdVYGlXUYB9R1GgiTtRxJkvTeylI04UrRdOSLkLUny9B&#10;1K8wP9XCMT/V4TA/0/IwP9L9Lz/R/y4/0P8uP9D/Lj/Q/y4/0P8uP9D/LsqUAAC7oQAArakAAKKx&#10;AACWuwAAi8QAAIDNAwB12AgAb+QRAGrkIAFk5C0DXuQ4B1nkQQtV5EsPUeRUEk3kXRZK5GUYR+Ru&#10;G0Xkdx1C5IIfQOSOIT7lmyM85aokO+a8JDrm0yQ55e4kOeP6Izni/yQ54v8kOeL/JDni/yQ54v8k&#10;OeL/JL+eAACvpgAAo64AAJe4AACKwgAAfswAAHPWAgBp5QkAZO8UAF/wIAFZ8CsDVPA1BU/wPgdL&#10;8UYKR/FODETxVw5C8V8QP/JnEj3ycBQ68nsVOPOHFjbzlBg19KIZM/SxGTL1xRox9eIaMfTxGTHx&#10;/hkx8f8ZMfH/GTHx/xkx8f8ZMfH/GbKkAAClqwAAmLYAAIvAAAB+ygAAcdUAAGXeAABe9QoAWfwT&#10;AFP8HgFO/CcCSv0wA0X9OQVB/UAGPv5IBzv+Twk4/1cKNv9eCzP/Zwwx/3ANLv98Diz/iQ8r/5YQ&#10;Kf+kECj/tBEn/8cRJ//hESb/8hEm//YRJv/2ESb/9hEm//YRJv/2EaepAACZswAAi74AAH7JAABw&#10;0wAAZN4AAFjnAABS/wkATf8RAEf/GQFD/yIBPv8qAjr/MgM3/zkDM/8/BDD/RgUt/00FK/9UBij/&#10;Wwcm/2MHI/9tCCH/eQkf/4cJHv+VCh3/owoc/7EKG//ACxr/1gsa/98LGv/fCxr/3wsa/98LGv/f&#10;C5uxAACNvAAAfscAAHDSAABj3gAAVeQAAEv1AABG/wUAQP8OADv/FAA3/xsBM/8jAS//KQIr/zAC&#10;KP81AiX/OwMi/0EDH/9HAx3/TgMa/1UEGP9eBBX/aAUT/3QFEf+CBRD/kAYQ/50GD/+pBg7/tQYO&#10;/7oGDv+6Bg7/ugYO/7oGDv+6Bo66AAB/xQAAcNEAAGLeAABU5QAARusAAD/+AAA5/wAANP8JAC//&#10;DgAr/xQAJ/8aASP/IQEf/yUBHP8qARn/LwEW/zQCFP86AhH/QAIQ/0YCDv9OAgz/VgIJ/2ADB/9s&#10;AwT/eAMD/4YDAv+RAwH/nQMB/6EDAf+hAwH/oQMB/6EDAf+hA/82LQL/OS4C/z4uA/9AMgP/QDgE&#10;/z5BBv88TAj/OloK/zhoDP82dg7/NYMP/zSPEP8zmRH/M6ER/zOpEv8ysBL/MrcS/zK/Ev8yyBP/&#10;MtMT/zLjE/8y7RP/MvYS/zP+Ev8z/xL/M/8S/zP/Ef8z/xH/M/8Q/zP/EP8z/xD/M/8Q/zP/EP82&#10;LQL/OywC/0AsA/9DLwP/QzUE/0I+Bv9ASgj/PlcL/zxlDf86cw//OIAQ/zeMEf83lhL/Np8T/zan&#10;E/82rhT/NrUU/za8FP81xRX/NdAV/zXgFf826xX/NvQV/zb9FP82/xT/Nv8U/jf/E/42/xP9Nv8S&#10;/Tb/Ev02/xL9Nv8S/Tb/Ev83LAL/PioC/0MqAv9GLQP/RzIE/0Y8Bv9FSAj/Q1UL/0FiDf8/cBD/&#10;PX0R/zyJE/87kxT/O5wV/zqkFv86qxb/OrIX/zq5F/85whf/OcwX/zndGP856Rj/OfMY/zr7GPw6&#10;/xf6Ov8X+Tr/Fvg6/xb4Ov8V+Dr/Ffg6/xX4Ov8V+Dr/Ff85KwL/QScC/0YnAv9KKQP/Sy8E/0w5&#10;Bv9LRQj/SFEL/0ZeDv9EbBH/QnkT/0GFFf9Ajxf/QJgY/z+gGP8/pxn/Pq4a/z62Gv8+vhv/Psgb&#10;/z3WHP495hz7PvEc+D76HPU+/xzzPv8a8j//GfE//xnxP/8Y8T//GPE//xjxP/8Y8T//GP89KAL/&#10;RSQC/0ojAv9OJQP/USwE/1I2Bv9RQQj/T00M/0xaD/9KZxL/SHQV/0eAF/9Gixn/RZQb/0ScHP9D&#10;pB3+Q6se/UKyH/xCuiD6QsQg+ULQIfZB4iHyQu4i70L5Iu1C/yDrQ/8f6kP/HelE/xzoRP8b6ET/&#10;G+hE/xvoRP8b6ET/G/9AJQL/SCEC/08gAv9TIQL/VykD/1kzBf9YPgj/VkkM/1JVEP9RYxT/T28X&#10;/k17GvtLhh35So8f90mYIfZInyL0R6Yk80euJfFGtibwRr8n70XLKOxF3inoRewp5Ub4KOJH/ybh&#10;SP8k30n/It5J/yDdSf8f3Un/H91J/x/dSf8f3Un/H/9DIgL/TB4B/1McAv9ZHgL/XSYD/18wBP9f&#10;Ogf/XUUL/1pQEP1YXhX4VWoZ9VN2HfJRgCHvT4ok7U2TJutMminpS6Ir50qpLOVJsS7kSLsv4kjH&#10;MeBI2THcSOox2En2LtRL/yvSTP8p0E3/Js9O/yXOTv8jzk7/I85O/yPOTv8jzk7/I/9HHwH/UBoB&#10;/1cYAf9eHAH/YyMC/2YsBP9mNgb/ZEEK+mJMD/RfWRXvXGUb61lwIOdWeyXkVIQp4VGNLd5QlTDc&#10;T50y2U6lM9ZNrTXTTbc20UzCN89M0TjMTOY4yU30NcdP/zHFUf8uxFL/K8NT/ynCU/8nwlP/J8JT&#10;/yfCU/8nwlP/J/9KHAH/VBcB/1wVAf9jGQH/aSAC/2wpA/9tMgX5bD0J8mlHDutmVBXlY2Ac4F9r&#10;IttcdSjWWX8t0leIMM9VkDPMVJg2ylOgOMdSpzrFUbA7w1C7PMFQyT2/UN89vFHwO7pT/De5Vf8z&#10;uFf/L7dY/y23WP8rt1j/K7dY/yu3WP8rt1j/K/9NGgH/VxQB/2ASAf9oFwH/bh0B/3IlAvtzLgPy&#10;czgH6XFDDeJuUBTbaVwc02VmJM5icCrJX3ovxlyCM8NbijbAWZI5vViaO7tWoj64Vas/tlW1QbRU&#10;wkKyVNRCsFXqQa5X+TyuWf83rVv/M61c/zCtXf8urV3/Lq1d/y6tXf8urV3/Lv9QFwH/WhIB/2QQ&#10;AP9tFAD/cxoB/3chAfR5KQLqejMF4ng/Ctl0TBPPcFgcyWtiJMRobCu/ZXUwu2J9NbhghTi1Xo08&#10;slyVPq9bnUGtWqZDq1mvRKlZvEWnWMxGpFjlRqRb9kCjXv87o1//N6Ng/zOjYf8xo2H/MaNh/zGj&#10;Yf8xo2H/Mf9TFQH/XRAA/2gPAP9wEgD/dxYA+3wcAe5/JAHkgC0D2n87CM96SRLHdVQbwXFfJLtt&#10;aCu2anAxsmd5Nq9lgDqrY4g9qGGQQKZgmEOjXqFFoF6rR55dt0icXcZJmlzfSZpf8kSaYv8+mmP/&#10;OZtl/zabZf8zm2X/M5tl/zObZf8zm2X/M/9VEwH/YA4A/2sOAP90EAD/exIA9YEXAOiEHgDehycB&#10;0YQ3B8h/RhHAe1EbuXZbI7RyZSuvb20xqmx1NqdqfDqjaIQ+oGaMQZ1klESaY51Hl2KnSZVhskuT&#10;YcFMkWHYTJFj70eSZf1Bkmf/PJNp/ziTav81k2r/NZNq/zWTav81k2r/Nf9XEQH/Yw0A/24MAP93&#10;DgD/fw8A8IURAOOJFgDWiyMBy4g1BsKEQxC6gE8as3tZI613YiqodGoxo3FxNp9ueTucbIE/mGqI&#10;QpVpkUWSZ5pIj2ajSo1lr0yKZb1NiWXRToln7EqKaftDi2v/Poxt/zqMbv83jG7/N4xu/zeMbv83&#10;jG7/N/9ZEAD/ZQsA/3ELAP96CwDxggwA6IkNAN2ODgDPjyABxo0yBr2JQQ+1hE0ZroBWIqd8Xyqi&#10;eGcwnXVvNplzdjqVcX0/km+FQo5tjkaLbJZJiGqgS4VqrE2DabpPgWnMT4Fq6EyDbflFhG//P4Vw&#10;/zuGcf84hnH/OIZx/ziGcf84hnH/OP9bDwD/ZwgA/3MIAPN9CADehgcA2YwJANWRCwDKkh4AwZAw&#10;BbiNPw6wiEoYqYRUIaKAXSmdfWUwmHpsNZN3czqPdXs+jHOCQohyi0aFcJRJgm+eTH9uqU58bbdP&#10;e23JUHpu5k18cfhGfnP/QX90/z2Adf86gHX/OoB1/zqAdf86gHX/Ov9dDgD/agYA/3YGAOSAAwDZ&#10;iQYA0o8IAM+UCgDFlhsAvJQuBLORPQ2rjUgXpIhSIJ6FWyiYgWMvk35qNY58cTmKeng9hniAQoN2&#10;iEV/dZFJfHObTHlyp052crVQdHLGUHRy4092dfZHeHf/Qnp4/z57ef86e3n/Ont5/zp7ef86e3n/&#10;Ov9fDAD/bAQA9XkCAN6DAgDTiwUAzZIHAMmXCADAmRkAt5gsA6+VOwynkUcWn41QH5mJWSeThmEu&#10;joNoNImBbzmFf3Y9gX1+QX17hkV5eo9JdniZTHN3pU5wd7JQbnfEUG134E9wefVIcnv/Q3R8/z51&#10;ff87dX3/O3V9/zt1ff87dX3/O/9hCgD/bwIA6HwAANmGAQDPjgQAyJUGAMOaBgC7nBYAs5wqA6qZ&#10;OQuilUUUm5FOHZSOVyaOi18tiYhmM4SGbTiAhHQ9e4J7QXeAhEV0f41IcH2XS218o05qfLBPaHzB&#10;UGd83VBqfvNJbYD/Q26B/z9vgf88b4H/PG+B/zxvgf88b4H/PP9kCAD/cgAA4X8AANOJAQDKkgMA&#10;w5gEAL2eBAC2oBMArqAnAqWdNgmdmkMTlpdNHI+TVSSJkV0rhI5kMX+Mazd6inI7doh5QHKGgkRu&#10;hYtHaoOVSmeCoU1kgq5PYoK/T2GC2k9khPJJZoX/Q2iG/z9qhv88aob/PGqG/zxqhv88aob/PP9n&#10;BAD2dgAA3IIAAM6NAADFlQIAvpwDALehAgCvpBEAqKQkAqCiNAiYn0ARkZxKGoqZUyKEl1spfpVi&#10;MHmSaTV1kHA6cI93PmyNf0JojIlGZYqTSWGJn0teiaxNXYm9TlyJ1k1eivBIYIv+Q2KL/z9jjP88&#10;Y4z/PGOM/zxjjP88Y4z/PP9qAADmegAA1YYAAMmRAADAmQEAuJ8BALClAACoqQ4AoqkhAZqoMQaT&#10;pT4Pi6NIGISgUSB+nlkneJxgLXOaZzJvmG43apZ1PGaVfT9ilIdDX5KRRluSnUlZkatKV5G7S1aR&#10;00tXku9HWpL9QlyT/z5dk/87XZP/O12T/ztdk/87XZP/O/9uAADgfgAAzosAAMSVAAC6nQAAsaMA&#10;AKmpAAChrgsAm68dAZSuLgSMrDsMhapGFX6oThx4plYjcqRdKm2iZC9poWs0ZJ9zOGCeezxcnYU/&#10;WZyPQlWbnEVTm6pHUZu6R1Cb0UdRm+5EU5v8QFWb/zxWm/86Vpv/Olab/zpWm/86Vpv/OvF0AADZ&#10;gwAAyJAAAL6aAACzoQAAqqcAAKGuAACXtQYAkrYYAIy1KgOFtDcJfrJCEXewTBhxrlQfbK1bJWer&#10;YipiqmkvXqlxM1qoejdWp4M6U6aOPVCmm0BNpalBS6W6Qkum0UJLpe0/TaX8PE6k/zlPpP83T6T/&#10;N0+k/zdPpP83T6T/N+R6AADPiQAAwpUAALafAACspQAAoqwAAJizAACOuwIAiL0SAIO9JQF8vDMG&#10;drs/DW+6SRRquFEaZbdZH2C2YCRctWcpWLRvLFSzeDBRs4IzTbKNNkqymjhIsag6RrK5OkWy0TpG&#10;se05R7D8Nkew/zRIr/8zSK//M0iv/zNIr/8zSK//M9uCAADHkAAAu5wAAK6jAACkqgAAmbEAAI+5&#10;AACEwAMAe8YNAHjGHgBzxi4DbcU6CGfERQ5iw04TXcNWGFnCXh1VwWYhUcFuJE7AdyhLwIErSL+M&#10;LUW/mi9Dv6gxQb+6MUHA0jFBvu4wQb39L0G8/y5BvP8tQbz/LUG8/y1BvP8tQbz/Lc6KAAC/mAAA&#10;saAAAKaoAACbsAAAkLgAAIW/AAB6xwQAb88JAGvRFQBn0SYBY9E0BF7QQAhZ0EoMVc9TEFHPWxRO&#10;z2MYS85rG0jOdR5Fzn8gQs6MIkDOmSQ+zqgmPM66JjzP1CY8ze8lO8z7JTvL/yU7yv8lO8r/JTvK&#10;/yU7yv8lO8r/JcOTAAC1ngAAqKYAAJ2uAACRtgAAhb8AAHnHAABvzgQAZNYJAF7eEQBb3iAAV94t&#10;AlPfOgRQ30QGTN9OCUnfVwxG318PQ99oEUHfcRM+33wVPN+JFzrglhk44KUaN+C3GjbhzRo23+wa&#10;Nd75GjTd/xs03P8bNNz/GzTc/xs03P8bNNz/G7mcAACqpAAAnqsAAJK1AACFvgAAeccAAG3PAABi&#10;1gMAWOEIAFXqEwBR6yAATesrAUnrNQJF7D4EQuxHBT/sTwc97VgJOu1gCjjtagw27nQNM+6ADjLu&#10;jg8w750QLu+tES3wwBEt8N4RLO7xESzs/hEs6/8QLOv/ECzr/xAs6/8QLOv/EK2iAACgqQAAk7MA&#10;AIa9AAB5xgAAbM8AAGDYAABV3gAATvMKAEr3EwBG+B0AQ/gnAT/4MAI7+TgCOPlAAzX6RwQz+k8F&#10;MPtXBS77XwYr/GkHKfx0CCf8ggkl/ZAJJP2gCiP+sAoi/sQLIf/gCyH98gog/PwKIPz8CiD8/Aog&#10;/PwKIPz8CqKnAACVsQAAh7sAAHnGAABszwAAX9kAAFLfAABI6AAAQ/8IAD//EAA7/xkAN/8hADT/&#10;KQEw/zABLf83Air/PgIn/0QCJf9LAyL/UwMg/1wDHf9mBBv/cgQZ/4AFF/+PBRb/nwYV/68GFP/A&#10;BhT/1gYT/+kGE//pBhP/6QYT/+kGE//pBpevAACIugAAesUAAGzPAABe2gAAUOAAAETmAAA89QAA&#10;N/8EADP/DQAv/xMAK/8aACj/IQAl/ycBIf8tAR7/MgEb/zgBGf8/ARb/RgIU/00CEf9WAhD/YAIO&#10;/2wCDP97Awv/iwMK/5oDCv+oAwn/tQMI/8IDCP/CAwj/wgMI/8IDCP/CA4q4AAB7wwAAbM4AAF7b&#10;AABP4gAAQucAADbsAAAx/wAALP8AACf/BwAj/w4AIP8SABz/GAAY/x0AFf8hABL/JgAQ/ywBDv8x&#10;AQ3/NwEK/z4BCP9GAQX/TwEB/1kBAP9mAQD/dAEA/4ICAP+QAgD/nAIA/6YCAP+mAgD/pgIA/6YC&#10;AP+mAv8uLwL/MywC/zctAv84MAL/NzYD/zQ/BP8xSwb/L1gH/yxmCP8qdAn/KYEK/yiNC/8olwv/&#10;KJ8L/yimDP8nrQz/J7QM/ye7DP8nxAz/J84M/yjeC/8o6Qv/KPML/yj7C/8o/wr/Kf8K/yn/Cv8p&#10;/wr/KP8K/yj/Cv8o/wr/KP8K/yj/Cv8wLQL/NioC/zkqAv87LgL/OjQD/zg8BP82SQb/M1YH/zFj&#10;Cf8vcQr/LX4L/y2KDP8slAz/LJwN/yykDf8sqw3/LLEN/yy5Df8rwQ3/LMsN/yzaDf8s5w3/LPEN&#10;/yz6Df8s/wz+Lf8M/S3/DP0t/wz9LP8L/Sz/C/0s/wv9LP8L/Sz/C/8yKwH/OSgC/z0oAv8/KgL/&#10;PjAD/z06BP88Rgb/OVMI/zdgCf81bQv/M3oM/zKGDf8xkA7/MZkO/zGhD/8xqA//MK4P/zC1D/8w&#10;vRD/MMcQ/zDUEP8w5BD/Me8Q/jH5D/sx/w/5Mf8P+DH/Dvcx/w73Mf8O9jH/DvYx/w72Mf8O9jH/&#10;Dv81KAH/PCUB/0AkAv9DJwL/QywD/0Q3BP9CQwb/QE8I/z1cCv87aQz/OXYN/ziCD/83jBD/N5UR&#10;/zadEf82pBL/NqsS/zayE/81uhP/NcMT/zXPE/w14RP5Nu0T9jb3E/M2/xPxNv8S8Db/EvA3/xHv&#10;N/8R7zf/EO83/xDvN/8Q7zf/EP85JQH/QCEB/0UgAf9HIgL/SSkC/0o0BP9JPwX/RksI/0RYCv9C&#10;ZQ3/QHEP/z59Ef89hxL/PZEU/jyZFf08oBX8O6cW+juuF/k7thf4O78X9jvKGPQ73BjwO+oY7Tv2&#10;GOo7/xfoPP8X5zz/FuY9/xXlPf8U5T3/FOU9/xTlPf8U5T3/FP89IgH/RB4B/0kcAf9NHgH/UCYC&#10;/1EwA/9QOwX/TkYI/0tTC/9IYA7/RmwR+0V4E/hEghX2Q4wX9EKUGPNBnBnxQaMb70CqG+5Ashzt&#10;P7sd6z/GHuk/1R7lP+gf4kD0Ht9A/h3dQf8b20L/GtlC/xjYQv8X2EL/F9hC/xfYQv8X2EL/F/9A&#10;HwH/SBoB/04YAf9SGwH/ViMC/1gsA/9XNwT/VUIH/1JNC/lQWg71TWcS8UxyFu5KfRjrSIYb6UeP&#10;HedGlx/lRZ4g40SmIuFEriPgQ7ck3kPCJdxD0CbXQ+Um00TzJNBF/iLNRv8gzEf/HspH/xzJSP8b&#10;yUj/G8lI/xvJSP8byUj/G/9EGwH/TBYB/1IUAf9YGAH/XR8B/18oAv9eMgP9XT0G9lpJCvBXVQ/q&#10;VWIT5lJtGOJQdxzfToEf3EyKItlLkiTVSpom00mhKNFJqSnPSLIqzUi8K8tIySzISN8sxUjvK8JK&#10;/CjAS/8lv0z/Ir5N/yC9Tf8fvU3/Hr1N/x69Tf8evU3/Hv9HGAH/TxMB/1YRAP9eFQD/YhwB/2Uk&#10;Af5lLQL0ZDgF7WFDCeZfUQ7gXF0U2lhoGtRWch7QVHsizFKEJspQjCjHT5QqxU6bLMNOoy7BTawv&#10;v0y2ML1MwjG7TNMyuEzpMbZO+C20UP8qs1H/J7NS/ySyUv8islL/IrJS/yKyUv8islL/Iv9KFQH/&#10;UxEA/1sPAP9iEgD/aBcA/2ofAfZrKAHsazID5Gk+B9xmTA3TYlgUzV9jG8hcbSDEWnYkwVh+KL5W&#10;hiu7VY4uuVOWMLZSnjK0UqYzslGwNbBRvDauUMs3rFDjN6pS9DOpVP8uqFb/K6hX/yioV/8lqFf/&#10;JahX/yWoV/8lqFf/Jf9NEwD/Vg4A/18NAP9nEAD/bBMA+3AZAO9xIgHkcSwC23A6BdFsSAzJaFQU&#10;w2VfG75iaCG6X3Emtl15KrNbgS2wWokwrliRM6tXmTWpVqE3p1arOKVVtjqjVcU7oVXdO59W8Def&#10;WP4yn1r/Lp5b/yueXP8onlz/KJ5c/yieXP8onlz/KP9QEQD/WQwA/2MMAP9rDQD/cBAA9XQTAOh2&#10;GgDddyUB0XY2BMhyRAzBblAUu2tbG7ZnZCGxZW0nrWJ1K6pgfC+nX4QypF2MNKJclDefW505nVqm&#10;O5pZsT2YWb8+l1nTPpVa7DuVXfs1ll7/MZZf/y2WYP8qlmD/KpZg/yqWYP8qlmD/Kv9SDwD/XAoA&#10;/2YJAP9uCgD2dAwA73gOAOF7EgDUfCAAynszBMF3QQu6dE0TtHBYG65sYSGpamknpmdxK6JleC+f&#10;ZIAznGKINplhkDiWX5k7lF6iPZFerT+PXbtAjV3NQYxe6D+NYfk4jWL/M45k/zCOZP8sjmX/LI5l&#10;/yyOZf8sjmX/LP9VDgD/XwYA/2kGAPRyBgDieAYA23wJANl/DADNgR0AxH8wA7t8Pwq0eEsSrXVV&#10;GqhxXiGjbmYmn2xuK5tqdS+YaH0zlWeENpJljDmPZJU8jGOfPoliqkCHYbdChWHJQoRi5EGFZPc7&#10;hmb/NYdn/zGHaP8uh2n/LYdp/y2Haf8th2n/Lf9XDAD/YQQA/mwDAOR1AQDbewUA04AIANCDCgDH&#10;hRoAvoQtA7aBPAmvfUgSqHlSGaJ2WyCdc2MmmXBrK5Vuci+RbXkzjmuBNotpiTqIaJI8hWecP4Jm&#10;p0GAZrRDfmbFRHxm4UN+aPU8f2r/N4Br/zOBbP8vgWz/L4Fs/y+BbP8vgWz/L/9ZCwD/YwEA9G8A&#10;AN94AADUfwQAzoMGAMqHCADCiBgAuYcrArGFOgiqgUYRo35QGJ16WR+Yd2Elk3VoKo9zby+LcXcz&#10;iG9+NoVuhjqCbI89f2uZQHxqpUJ5arFEd2rCRHZq3UR4bPM+eW7/OHpv/zR7cP8wfHD/MHxw/zB8&#10;cP8wfHD/MP9bCAD/ZgAA53IAANp7AADPggMAyYcFAMSKBgC8jBUAtIsoAqyJOAelhUQQnoJOGJh/&#10;Vx6TfF8kjnlmKop3bS6GdXQygnR8Nn9yhDl8cY09eXCXQHZvokJzbq9EcW7ARXBu2UVycPE/c3L/&#10;OXVz/zV2dP8xdnT/MXZ0/zF2dP8xdnT/Mf9dBgD/aQAA4nQAANR9AADLhQIAxIoEAL+NBQC3jxMA&#10;sI8mAaiNNQegikIOmoZMFpODVR2OgV0kiX5kKYV8ay2BenIyfXh5NXp3gjl2dos8c3WVQHB0oEJt&#10;c61Ea3O9RWpz1UVsdO9Abnb+Om93/zZxeP8ycXj/MXF4/zFxeP8xcXj/Mf9fAgD3bAAA3ncAANCB&#10;AADHiAEAwI0DALmRAwCykxEAq5MjAaORMwacjkANlYtKFY+IUxyJhlsihINiKICBaS18f3AxeH53&#10;NXR8gDhxe4k8bnqTP2t5nkJoeKtEZni7RWR40UVmee5AaHv9Omp7/zZrfP8ya3z/Mmt8/zJrfP8y&#10;a3z/Mv9hAADqbwAA2XoAAMyEAADDiwAAu5EBALSVAQCslw4ApZchAZ6WMQWXkz4MkJBIFIqOURuE&#10;i1khf4lgJ3uHZyt3hW4wc4R1NG+CfTdrgYc7aICRPmV/nEFifqlDYH65RF9+z0Rgf+xAYoD8OmSA&#10;/zZlgf8zZoH/MmaB/zJmgf8yZoH/Mv9kAADlcgAA034AAMeHAAC+jwAAtpUAAK6ZAACmmwwAoJwe&#10;AJmbLgSSmTsKi5ZGEoWUTxl/kVcfeo9eJXWOZSpxjGwubYpzMmmJezZmiIQ5YoaPPV+Fmj9chahB&#10;WoW3QlmFzEJaheo/XIb7Ol6G/zZfh/8yX4f/Ml+H/zJfh/8yX4f/Mv1oAADgdgAAzYIAAMKMAAC5&#10;kwAAsJkAAKidAACfoAkAmaEaAJOgKwOMnzgIhZ1DEH+aTBd5mFQddJdcInCVYydrk2osZ5JxMGSR&#10;eTNgj4I3XI6NOlmNmT1XjaY/VI22QFONy0BUjek9Vo36OVeN/zVZjv8yWY7/MVmO/zFZjv8xWY7/&#10;Me1tAADZewAAyIcAAL2QAAC0mAAAqp0AAKGhAACXpgQAkacVAIynJwKFpjUGf6RADXmiShRzoFIa&#10;bp9ZH2mdYCRlnGcoYZtvLF6adzBamIAzVpeLNlOXlzlRlqU7T5a0PE6WyTxOlug6T5b5NlGW/zNS&#10;lv8wUpb/MFKW/zBSlv8wUpb/MOZyAADQgAAAwowAALiWAACtnAAAo6EAAJmmAACOrQAAiK4RAIOu&#10;IgF9rTEEd6w9CnKqRxBsqU8WZ6hXG2OnXh9fpmUkW6RtJ1ikdStUo38uUaKJMU6hljRLoaQ2SaG0&#10;NkihyDdIoOc1SaD5Mkqf/zBLn/8uS5//LUuf/y1Ln/8tS5//Ld15AADJhgAAvJIAALGaAACmoAAA&#10;nKYAAJGsAACGsgAAfbYNAHm2HQB1tiwCb7U5Bmq0Qwtls0wRYLJUFlyxWxpYsGMeVa9rIVGvcyVO&#10;rn0oS62IKkitlS1FraMuRK2zL0OtyC9CrOcvQ6v5LUSr/ytEqv8pRKr/KUSq/ylEqv8pRKr/KdGA&#10;AADBjQAAtZgAAKmfAACepQAAk6wAAIiyAAB9uAAAcb4GAG6/FQBqvyYBZr8zA2G+PwddvkgLWb1R&#10;D1W9WRNRvGAXTrxoGku7cR1Iu3sfRbqHIkK6lCRAuqImPrqzJj26yCY9uugmPbj5JT23/yQ9tv8j&#10;Pbb/Iz22/yM9tv8jPbb/I8eIAAC5lQAArJ0AAKGkAACWqwAAirIAAH+5AABzvwEAaMYFAGDKDgBe&#10;yh0AW8osAVfKOANUykMFUMpMCE3JVQtKyV0OR8lmEUTJbxRByXkWP8iFGDzIkxo6yKIbOcmzHDjJ&#10;yRw4yOgcN8f5HDfF/xw2xP8cNsT/HDbE/xw2xP8cNsT/HL6RAACwmwAApKMAAJiqAACMsgAAgLkA&#10;AHTAAABoxwAAXc0FAFPTCgBP1xIATdgiAEvYMABJ2DwCRthGA0TZTwRB2VgGP9lhCDzZawo62XYM&#10;N9mCDjXakA802qAQMtqxETHbxxEx2ucRMNj2EjDW/xMv1P8TL9T/Ey/U/xMv1P8TL9T/E7OaAACm&#10;oQAAmqkAAI2xAACAugAAdMEAAGjJAABczwAAUtUDAEjcCABF5RIAQ+UeAEHmKgA+5jUBO+c+ATnn&#10;RwI351ADNOhZBDLoYgUw6G0GLul5Byzphwgr6pYJKeqnCijqugon69YKJ+nwCifn/Qkm5v8KJub/&#10;Cibm/wom5v8KJub/CqigAACcpwAAj7AAAIK5AAB0wgAAaMoAAFvRAABP1wAARd0AAD7uCQA88hEA&#10;OfMbADbzJQA09C4AMfQ3AS71PwEs9UcBKfZPAif2VwIl92EDI/dsAyH4egQf+IkEHvmaBRz5qwUb&#10;+sAFGvreBRr58gUa9/0FGfb/BRn2/wUZ9v8FGfb/BZ6mAACRrwAAg7kAAHXCAABnywAAWtMAAE3a&#10;AABC3wAAOOUAADX7BwAx/w8ALv8WACv/HwAp/yYAJf8tACP/NAAg/zsBHv9DARv/SwEZ/1MBFv9d&#10;AhT/agIS/3gCEf+IAhD/mgIQ/6sDDv++Aw7/1QMO/+0DDv/wAw7/8AMO//ADDv/wA5OuAACEuAAA&#10;dsIAAGfMAABa1QAATNwAAD/hAAA15gAALfQAACr/AgAm/wsAI/8RACD/FwAd/x0AGf8jABb/KQAU&#10;/y8AEv81ABD/PQAO/0UBDP9OAQr/WAEH/2UBBf90AQP/hQEC/5YBAf+mAQD/tQEA/8YBAP/KAQD/&#10;ygEA/8oBAP/KAYa3AAB3wQAAaMwAAFrXAABL3gAAPuQAADLpAAAn7QAAI/8AAB//AAAb/wUAF/8M&#10;ABT/EAAR/xQAD/8YAA3/HQAL/yIACP8oAAX/LgAC/zUAAP89AAD/RwAA/1IAAP9eAAD/bQAA/34B&#10;AP+OAQD/mwEA/6kBAP+rAQD/qwEA/6sBAP+rAf8qLQH/LisB/zArAf8wLgL/LjUC/yk9A/8lSQT/&#10;I1cE/yFkBf8fcgb/HX8G/x2KBv8dlAb/HZwH/xyjB/8cqgf/HLEH/xy4Bv8cvwb/HMkG/xzWBv8d&#10;5Qb/He8G/x35Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8sKwH/MCgB/zMo&#10;Af8zKwL/MTEC/y06A/8rRwT/KFQF/yZhBf8kbwb/InwH/yKHB/8ikQf/IZkH/yGhCP8hpwj/Ia4I&#10;/yG1CP8hvAj/IcYH/yHRB/8h4gf/Iu0H/yL3B/8i/wb9Iv8G/CL/Bvwi/wb8Iv8G+yL/Bvsi/wb7&#10;Iv8G+yL/Bv8uKAH/MyUB/zYlAf83JwH/NS0C/zQ4A/8yRAT/L1EF/yxeBv8qawf/KXcH/yiDCP8n&#10;jQj/J5YJ/yedCf8npAn/J6sJ/yeyCf8nuQn/J8IJ/yfNCf8n3gn/J+sJ/Cf2CPko/gj3KP8I9ij/&#10;CPUo/wj1KP8I9Sj/CPUo/wj1KP8I9Sj/CP8yJQH/NyIB/zohAf87IwH/OykC/zs0Av85QAT/Nk0F&#10;/zRaBv8xZgf/MHMI/y5/Cf8uiQr/LpIK/y2ZC/8toQv/LacL/y2uC/8ttQz/Lb4M/i3JDPst2Qz4&#10;LegL9C70C/Eu/gvvLv8L7i7/C+0u/wvsLv8K7C7/Cuwu/wrsLv8K7C7/Cv81IgH/Ox4B/z8dAf9A&#10;HwH/QiYB/0IxAv9APAP/PkgF/ztVBv85Ygj/N24K/zZ5C/81hAz9NI0N/DSVDfo0nA75M6MO9zOq&#10;D/Yzsg/1M7oP8zPFD/Iz0g/uM+UP6jTyD+c0/Q/lNP8P5DT/DuI1/w7iNf8N4TX/DeE1/w3hNf8N&#10;4TX/Df85HgH/PxoB/0MYAf9GGgH/SSMB/0ktAv9IOAP/RUQF/0NQB/9AXQn7PmkL+D10DfU8fw7z&#10;O4gP8TuQEO86mBHtOp8S7DmmE+o5rhPpObYU5znBFOY5zhXiOeMV3jnxFds6/BTYOv8T1Tv/EtM7&#10;/xLSO/8R0jv/ENI7/xDSO/8Q0jv/EP89GwH/QxYA/0gUAP9MFwH/Tx8B/1AoAf9PMwL/TT8E+0pK&#10;BvVHVwnxRmQM7URvDulDeRHnQoMT5EGLFOJAkxbgP5sX3z+iGN0+qhnbPrMa2D69GtY+yhvSPt8b&#10;zj7vG8s/+xrJQP8Yx0D/F8ZB/xXFQf8UxEH/FMRB/xTEQf8UxEH/FP9BFwD/RxIA/0wQAP9SFAD/&#10;VhsA/1ckAf9WLgL4VDkD8VFFButPUgnmTV4M4UtpEN1JdBPZSH0W1UaGGNJFjhrQRZYczkSdHcxE&#10;pR7KQ60fyEO2IMZDwyHFQ9MhwUPpIb5E9x+8Rf8dukb/G7lH/xm4R/8YuEf/F7hH/xe4R/8XuEf/&#10;F/9EFAD/SxAA/1EOAP9XEQD/WxYA/10eAPldKAHvWzMC51k/BOBXTQjaVFkN01JkEs5QbhbKTncZ&#10;x0yAHMVLiB7CSpAgwEqXIb5JnyO8SKckukiwJbhIvCa3SMsntEfjJ7JJ8yWwSv8irkv/H65M/x2t&#10;TP8brU3/Gq1N/xqtTf8arU3/Gv9HEQD/Tw0A/1YMAP9cDgD/YBIA/WIYAPBjIQDmYiwB3mA6A9Re&#10;SAfNW1QNx1hfE8NWaRe/VHIbvFJ6HrlRgiG2UIojtE+RJbJOmSewTaIork2rKqxMtiuqTMQsqEzb&#10;LKZN7yqkT/0mpFD/I6NR/yCjUv8eolL/HaJS/x2iUv8dolL/Hf9KDwD/UgoA/1oJAP9gCwD/ZQ4A&#10;9WcRAOhoGADdZyQA0mY1AspkRAfDYVANvV5bE7lcZBi1Wm0csVh1IK5XfSOsVYQlqVSMKKdTlCql&#10;Up0so1KmLaFRsS+fUb4wnVHRMJtR6i+aU/oqmlX/JplW/yOZVv8hmVf/H5lX/x+ZV/8fmVf/H/9N&#10;DQD/VQYA/10FAPtkBwDvaQkA6WsMAOFsEADTbR4AyWwxAsJqQAe7Z0wNtWRXE7BhYBmsX2kdqF1x&#10;IaVceCSiWoAnoFmHKp1YkCybV5gumVaiMJZVrDKUVbkzk1XKM5FV5TORV/ctkVn/KZFa/yWRW/8j&#10;kVv/IZFb/yGRW/8hkVv/If9PCwD/VwIA/2ECAOpoAQDebQQA2HAIANVwCwDLchsAwnEuArpvPQa0&#10;bEkNrmlUE6lnXRmkZGUdoWJtIZ1hdCWaX3womF6DK5Vdiy2SW5QwkFueMo1aqDSLWbU1ilnGNohZ&#10;4TaIXPQwiF3/K4le/yiJX/8liV//I4lf/yOJX/8jiV//I/9RCQD/WgAA9WQAAOBsAADXcQMA0HQG&#10;AM11CQDEdhcAvHYqAbR0OgWucUYMp25REqJrWhieaWIdmmdpIZZlcSWTZHgokGKAK41hiC6LYJEx&#10;iF+aM4ZepTWDXrI3gl7CN4Be3DiAX/IzgWH/LYJi/ymCY/8mgmT/JYJk/yWCZP8lgmT/Jf9TBgD/&#10;XQAA52cAANtvAADQdAIAyngFAMZ5BwC+ehUAtnooAa94NwWodkQLonNOEpxwVxiYbV8dlGtnIZBq&#10;biWNaHUoimd9K4dlhS6EZI4xgWOXNH9iojZ8Yq84emK+OXli1Tl5Y+80emX+L3tm/yt8Z/8ofGf/&#10;Jnxn/yZ8Z/8mfGf/Jv9VAwD/YAAA42oAANVyAADMeAEAxXsDAMB9BQC5fhIAsX4lAap9NQSjekEK&#10;nXdMEZd0VReScl0cjnBkIIpuaySHbHIohGt6K4Fqgi5+aYsxe2eVNHhnoDZ2Zqw4dGa8OXNm0Tpz&#10;Z+02dGn9MHVq/yx2a/8pd2v/J3dr/yd3a/8nd2v/J/9XAAD2YwAA320AANF1AADIewAAwX8CALuA&#10;AwC0gRAArIIjAaWBMgSefj8JmHtKEJJ5UxaNdlsbiXRiIIVyaSSBcXAnfm93K3tufy54bYgxdWyS&#10;NHNrnjdwaqo5bmq5Om1qzjpta+s3b238MXBu/y1xbv8qcW//KHFv/yhxb/8ocW//KP9ZAADrZQAA&#10;23AAAM14AADEfgAAvIIBALaEAQCuhQ4Ap4YgAKCFMAOagj0Ik4BID459URWJe1kahHlgH4B3ZyN8&#10;dW4neXR1KnZzfS5zcoYxcHGQNG1wnDdqb6g5aG+3OmdvyzpncOk3aXH6Mmty/y1sc/8qbHP/KGxz&#10;/yhsc/8obHP/KP9cAADnaAAA1XMAAMl7AADAggAAuIYAALGIAACpiQ0AooodAJyJLgKVhzsHj4VF&#10;DomCTxSEgFcZf35eHnt8ZSJ4e2wmdHlzKnF4ey1ud4Qwa3aOM2h1mjZldKY4Y3S1OWF0yTphdOc4&#10;Y3b5MmV2/y5md/8rZ3f/KWd3/ylnd/8pZ3f/Kf9fAADjbAAA0HYAAMV/AAC8hQAAtIoAAKyMAACj&#10;jgoAnY4aAJeOKwKQjDgGiopDDISHTBJ/hVUYeoRcHXaCYyFzgGolb39xKWx+eSxofYIvZXyMMmJ7&#10;mDVfeqQ3XXqzOFx6xzlceuU3Xnv4Ml97/y5gfP8rYXz/KWF8/ylhfP8pYXz/KfViAADebwAAzHoA&#10;AMCDAAC3iQAAr44AAKaRAACdkgYAl5MXAJGTKAGLkjYFhZBBC3+OShF6jFIWdYpaG3GIYR9th2gj&#10;aoZvJ2aEdytjg4AuYIKKMV2BljRagaM2WICyN1aAxTdWgOM2WIH3MVmB/y1bgv8qW4L/KVuC/ylb&#10;gv8pW4L/KexmAADYcwAAx34AALyHAACzjgAAqZIAAKCVAACWmAEAkJkTAIqZJAGFmDIEf5Y+CXmU&#10;SA50k1AUb5FXGWuQXh1ojmUhZI1tJWCMdShdi34rWoqILleJlDFUiaEzUoiwNFGIwzVQiOI0Uoj2&#10;MFOI/yxUiP8pVYj/KFWI/yhViP8oVYj/KOZrAADQeAAAwoMAALeMAACtkgAAo5YAAJqaAACOngAA&#10;h58QAIOfIAB+ny8CeJ07B3OcRQxum00RaZlVFmWYXBphl2MeXpZqIVuVciVXlHwoVJOGK1GSki5O&#10;kqAwTJKvMUuSwjFKkeAxTJH1LU2R/ypOkP8oTpD/Jk6Q/yZOkP8mTpD/Jt5wAADJfQAAvIkAALKS&#10;AACnlwAAnZsAAJOfAACGpAAAfqYMAHqmGwB1pioBcKY3BGylQQlno0oNY6JSEl+hWRZboWEZWKBo&#10;HVSfcCBRnnojTp2EJkudkSlInJ4qRpyuLEWcwSxFnN8rRZv0KUaa/ydHmv8lR5r/JEea/yRHmv8k&#10;R5r/JNR3AADChAAAto8AAKuWAAChnAAAlqAAAIulAAB/qgAAdK4FAG+vFABsryQAaK8yAmSuPQVf&#10;rUYJW6xPDVisVhFUq14UUapmF06qbhpLqXgdSKmDIEWojyJDqJ0kQaitJUCowCU/qN8lP6b0I0Cl&#10;/yJApf8hQKT/IECk/yBApP8gQKT/IMp+AAC7iwAAr5UAAKSbAACZoQAAjqYAAIKsAAB3sQAAarYA&#10;AGO4DgBhuB0AXrgsAVq4OAJXuEIFU7hLCFC3UwtNt1sOSrZjEEe2axNEtXUWQrWBGD+1jho9tZwc&#10;O7WsHDq1wB05td8cObP0HDmy/xw5sf8bObD/Gzmw/xs5sP8bObD/G8GGAAC0kwAAp5oAAJygAACR&#10;pwAAha0AAHmzAABtuAAAYr0BAFbCBwBTwxQAUsMjAFDEMAFNxDsCSsRFA0fETgVFxFcHQsNfCUDD&#10;aAs9w3INO8N+DzjDjBE2w5sSNcOrEzPDwBMzw+ATM8H1EzLA/xQyv/8UMb7/FDG+/xQxvv8UMb7/&#10;FLiQAACrmQAAn6AAAJOnAACHrgAAe7QAAG67AABjwAAAWMUBAE3KBQBEzwwAQ9AXAELQJQBA0DIA&#10;P9E9AT3RRwE70VACOdJZAzbSYwQ00m4FMtJ6BzDSiAgu0pgJLdOpCSzTvgos098JK9HzCirP/gsp&#10;zv8MKc3/DSnN/w0pzf8NKc3/Da6YAACinwAAlqYAAImuAAB8tgAAb70AAGPDAABXyAAATM0AAELS&#10;AwA52QkANd8QADTfGwAy4CcAMeEyADDhPQAu4kcALeJQASviWgEq42UCKONxAibkfwMl5I8DI+Wh&#10;BCLltAQh5c0EIOTsBCDi+wQf4f8FH+D/BR/g/wUf4P8FH+D/BaSeAACYpQAAi64AAH22AABwvgAA&#10;Y8YAAFbLAABL0AAAQNUAADbcAAAv5QcALe0QACvuGAAp7iIAJ+8rACXvNAAj8DwAIfBFAB/xTgAd&#10;8lgBG/JkARnzcQEY84EBF/SSAhX0pQIU9boCE/XWAhP07wIS8vwCEvD/AhLw/wIS8P8CEvD/Apqk&#10;AACNrQAAf7YAAHG/AABjxwAAVs4AAEnTAAA92gAAM98AACrjAAAm9AUAJPsNACH8EwAe/RsAHP0i&#10;ABn+KQAX/jEAFf85ABP/QQAR/0oAEP9VAA7/YQAM/28BDP+AAQr/kwEJ/6YBCP+6AQf/1AEH/+sB&#10;Bv/2AQb/9gEG//YBBv/2AY+sAACAtgAAcr8AAGPJAABW0QAASNgAADvdAAAw4gAAJuYAAB/wAAAc&#10;/wAAGf8JABb/DgAU/xMAEf8ZAA//HgAN/yQAC/8rAAn/MgAG/zsAA/9EAAD/TwAA/1wAAP9rAAD/&#10;fQAA/5AAAP+jAAD/tAAA/8YAAP/WAAD/1gAA/9YAAP/WAIK1AABzvwAAZMkAAFbTAABH2wAAOuAA&#10;AC7lAAAj6QAAGu0AABX9AAAS/wAAEP8CAA7/CQAL/w0ACP8QAAT/EwAB/xgAAP8eAAD/JAAA/ysA&#10;AP8zAAD/PQAA/0kAAP9WAAD/ZgAA/3gAAP+KAAD/mwAA/6gAAP+xAAD/sQAA/7EAAP+xAP8lKwH/&#10;KCkB/ykpAf8oLAH/IzIB/x47Av8aRwL/F1UD/xViA/8TcAP/EnwD/xKHA/8SkQP/EpkD/xKgA/8S&#10;pwP/Eq0D/xG0A/8RuwP/EcQD/xHOA/8R3wP/EesC/xL2Av8S/gL/Ev8C/xL/Av8S/wL/Ev8C/xL/&#10;Av8S/wL/Ev8C/xL/Av8oKQH/KyYB/ywmAf8rKQH/KC8B/yI4Av8gRAL/HVID/xtfA/8YbAP/F3kE&#10;/xeEBP8XjgT/F5YE/xadBP8WpAT/FqoE/xaxBP8WuAT/FsAD/xbKA/8W2wP/FugD/xf0A/8X/QP8&#10;F/8C+xf/A/sX/wP6F/8D+hf/A/oX/wP6F/8D+hf/A/8qJgH/LiMB/y8iAf8vJQH/LCsB/yo1Av8n&#10;QQL/JE4D/yJbA/8gaAT/HnQE/x2ABP8digT/HZIF/x2aBf8doQX/HacF/x2tBf8dtAT/Hb0E/x3H&#10;BP8d1AT+HeYE+x3yBPce+wP1Hv8E9B7/BPMe/wTzHv8E8h7/BPIe/wTyHv8E8h7/BP8uIgH/Mh8B&#10;/zQeAf8zIAH/MiYB/zIyAf8vPgL/LEoD/ypXA/8nZAT/JnAF/yV7Bf8khQX/JI4G/ySWBv8knQb/&#10;JKMG/ySqBv0ksQb8JLkG+yTDBvkkzwb2JOMG8iTwBe4l+gXtJf8G6yX/Buol/wbpJf8G6SX/Bukl&#10;/wbpJf8G6SX/Bv8yHgH/NhsA/zgZAP84GwH/OiMB/zktAf84OgL/NUYD/zJSBP8wXwT/LmsF/y12&#10;Bv0sgAf6LIkH+SuRB/crmQj1K58I9CumCPMrrQjxK7UI8Cu/CO4rywjrK98I5yzuCOQs+gjiLP8J&#10;4Cz/Cd4s/wjeLP8I3Sz/CN0s/wjdLP8I3Sz/CP81GgD/OhYA/z0UAP8/FwD/QR8A/0EpAf9ANAH/&#10;PUEC/zpNA/w4WgX4NmUG9DVxB/E0ewjvM4QJ7TONCesylArpMpsK6DKiC+YyqgvkMrIM4zK7DOEy&#10;yAzfMtwM2jLsDdUz+A3SM/8N0DP/DM4z/wzNNP8LzDT/C8w0/wvMNP8LzDT/C/85FgD/PhIA/0EQ&#10;AP9FEwD/SBsA/0gkAP9HLwH+RDsC90JHA/E/VAXsPmAG6DxrCOU7dgniO38L4DqIDN05kA3bOZcO&#10;2TieD9Y4phDUOK4R0ji3EdA4wxLOONMSyjjoEsc59xLEOf8Rwjr/EME6/w/AOv8Ovzr/Dr86/w6/&#10;Ov8Ovzr/Dv89EwD/Qg8A/0YNAP9LEAD/ThYA/08fAP1OKQH0TDQB7EhBAuZHTgTgRVsG20RmCdZC&#10;cAzSQXkOz0CCEM1AihHKP5ETyT+ZFMc+oBXFPqgWwz6xF8E+vBfAPssYvT7iGLo+8he3P/8WtUD/&#10;FLRA/xOzQf8Rs0H/ELNB/xCzQf8Qs0H/EP9AEAD/RgwA/0sKAP9RDQD/UxEA/1QYAPNUIgDpUi0B&#10;4VA7AdpPSQPSTVUHzEtgC8hJag7FSHMRwkd7E79GgxW9RYsXu0WTGLlEmhm3Q6IatUOrG7RDthyy&#10;Q8QdsEPZHq1D7R2rRfwaqUX/GKhG/xaoRv8Vp0f/E6dH/xOnR/8Tp0f/E/9EDgD/SggA/1AGAP9V&#10;CgD/WA0A91kRAOpYGADfVyQA1Fc1AcxVRATGVFAIwVJbDL1QZRC5Tm0Ttk12FrRMfRixS4Uar0qN&#10;G61JlR2rSZ0eqUimIKdIsCGlSL0ipEjPIqFI6CKgSfgen0v/G55L/xmdTP8XnUz/Fp1M/xadTP8W&#10;nUz/Fv9HCwD/TQIA/1QCAPdaBADrXQcA510LAOFcEADTXR4Ayl0wAcNcPwS9WkwIt1hXDLNWYBGv&#10;VGkUrFNxF6lReBqnUIAcpE+HHqJPjyCgTpghnk2hI5xNqySaTbglmUzIJpZM4iaVTvUilE//H5RQ&#10;/xyUUf8alFH/GJRR/xiUUf8YlFH/GP9JCAD/UAAA+1gAAOVeAADdYgMA1mMHANRhCgDKYhkAwmMs&#10;AbtiOwO0YEgIr11TDKpbXBGmWmQVo1hsGKBXdBudVXsdm1SDIJlUiyKWU5MklFKdJZJRpyeQUbMo&#10;jlHDKY1R3SqMUvImi1T/IotV/x6LVv8ci1b/GotW/xqLVv8ai1b/Gv9MBAD/UwAA7FwAAN9iAADU&#10;ZgEAzmgFAMtnCADCZxYAumgoAbNnOAOtZUUHqGNQDKNhWRGfX2EVm11oGJhccBuVWncek1l/IZBY&#10;hyOOV48ljFeZJ4lWoymHVq8qhVW/K4RW1SyDV+8pg1j+JINZ/yCEWv8ehFr/HIRa/xyEWv8chFr/&#10;HP9OAQD/VwAA5V8AANhmAADOagAAx2wDAMNrBQC8bBIAtG0lAK1sNQOnakIHoWdNDJxlVhGYY14V&#10;lGJlGJFgbBuOX3QejF57IYldgySGXIwmhFuVKIFaoCp/WqwsfVq7LXxazy57W+wrfFz8Jnxd/yJ9&#10;Xv8ffV7/HX1e/x19Xv8dfV7/Hf9QAAD1WQAA4WMAANJqAADJbgAAwnABAL1wAwC2cBAArnEiAKhw&#10;MgKhbj8GnGxKC5dqUxCSaFsUjmZiGItlaRuIY3AehWJ4IYJhgCSAYIkmfV+SKXtenSt4Xqktdl64&#10;LnVezC90XuktdWD6J3Zh/yN3Yv8gd2L/Hndi/x53Yv8ed2L/Hv9SAADsXAAA3GYAAM5tAADEcgAA&#10;vXQAALd0AQCwdA4AqXUfAKJ0LwKccj0Fl3BHCpFuUQ+NbFkUiWpgF4VpZxuCaG4ef2Z1IX1lfSR6&#10;ZIYnd2OQKXVjmyxyYqcucGK2L29iyS9uYuYub2T5KHBl/yRxZv8hcWb/H3Fm/x9xZv8fcWb/H/9U&#10;AADoXwAA12kAAMpwAADAdQAAuXgAALJ4AACreA0ApHkdAJ54LQGXdzoFknVFCoxyTg6IcFYThG9e&#10;F4BtZBp9bGsdemtzIHdqeyN0aYMmcmiNKW9nmSxsZqUuamazL2lmxjBoZuQvamj3KWtp/yVsaf8i&#10;bGr/IGxq/yBsav8gbGr/IP9XAADkYgAA0mwAAMZzAAC9eAAAtXsAAK18AAClfAoAn30aAJl8KgGT&#10;ezgEjXlDCYh3TA6DdVQSf3NbFntyYhl4cGkddW9wIHJueCNvbYEmbGyLKWpslyxna6MuZWuyL2Rr&#10;xDBia+EvZGz2KmZt/yZmbf8jZ27/IGdu/yBnbv8gZ27/IPZZAADgZQAAzm8AAMJ2AAC5fAAAsX8A&#10;AKmAAACggAcAmYEXAJSBKAGOgDUDiH5BCIN8Sg1+elIRenhZFXZ3YBlzdmcccHRuH21zdiNqcn8m&#10;Z3GJKWRxlSticKEtYHCwL15wwi9dcN8vX3H1KmBx/yZhcv8jYnL/IGJy/yBicv8gYnL/IO9cAADc&#10;aQAAynIAAL56AAC1gAAArYQAAKSFAACahQMAlIUUAI6GJQGJhDMDg4M+B36BSAt5f1AQdX5XFHF9&#10;Xhhue2Uba3psHmh5dCJleH0lYneHKF92kypcdp8sWnWuLll1wC5Ydd0uWXbzKlt2/yZcd/8jXHf/&#10;IFx3/yBcd/8gXHf/IOpgAADVbAAAxXYAALp+AACxhAAAqIgAAJ+JAACUigAAjYoRAIiLIQCDijAC&#10;fok7BXmHRQp0hk4OcIRVEmyDXBZpgmMaZoFqHWKAciBff3sjXH6FJll9kSlXfJ4rVXysLFN8vi1S&#10;fNotU3zyKVV8/yVWfP8iV3z/IFd8/yBXfP8gV3z/IOVkAADPcAAAwXoAALaDAACtiQAAo4wAAJmO&#10;AACNjwAAhpAOAIGRHQB9kCwBeI84BHOOQghujUsMaoxTEGeKWhRjiWEXYIhoG12HcB5ahnkhVoWD&#10;JFSFjyZRhJwoT4SqKk2EvCpNhNcqTYPxJ0+D/yRQg/8iUIP/H1CD/x9Qg/8fUIP/H95pAADJdQAA&#10;vIAAALKIAACojQAAnZEAAJOTAACFlgAAfpcLAHmXGQB1lygBcZc1A2yWPwZolUgKZJRQDWGTVxFd&#10;kl4VWpFmGFeQbhtUj3ceUY6BIE6OjSNLjZolSY2pJkiNuydHjdQnR4zwJEiM/yJJi/8gSov/HkqL&#10;/x5Ki/8eSov/HtVuAADDewAAt4UAAKyNAACikgAAl5YAAIyZAAB/nAAAdZ4FAHCfEwBtnyMAaZ8w&#10;AWWeOwRhnkUHXZ1NClqcVA1Xm1wRVJpjFFGaaxdOmXQZS5h/HEiYix5Fl5kgQ5eoIUKXuiJBl9Mi&#10;QZbvIEKV/h5Clf8dQ5T/HEOU/xxDlP8cQ5T/HMx1AAC8gQAAsYwAAKaSAACblwAAkZsAAIWfAAB5&#10;owAAaqcAAGWnDgBjqBwAYKgrAV2oNgJZp0AEVqdJBlOmUQlQplkMTaVgDkqlaRFHpHIURKR9FkKj&#10;iRg/o5caPaOnGzyjuRw7o9IbO6LvGzug/ho7n/8ZPJ//GDyf/xg8n/8YPJ//GMR8AAC2iQAAqpIA&#10;AJ+XAACVnAAAiaEAAH2mAABxqgAAZK4AAFqxCABXsRQAVbIjAFOyMAFQsjsCTbJEA0uxTQVIsVUH&#10;RbFdCUOxZQtAsG8NPrB6DzuwhxE5r5YTN6+mFDavuBQ1sNEUNa7vFDSt/hQ0rP8UNKv/FDSr/xQ0&#10;q/8UNKv/FLuFAACvkAAAo5cAAJidAACMowAAgKgAAHStAABosgAAXLYAAFC6AQBJvA0ASLwZAEa9&#10;JwBFvTMAQ709AUG9RwE/vVACPb1YAzq9YQU4vWsGNr13CDS9hAkyvZMKML2kCy+9twwuvtALLrzu&#10;DC26/g0suf8NLLj/Diy4/w4suP8OLLj/DrOPAACmlwAAm50AAI+jAACDqgAAdrAAAGq1AABeugAA&#10;Ur4AAEfCAQA9xwYAOMkQADfJGwA2yicANcozADTLPQAzy0cAMctRATDLWwEuzGUCLMxxAirMfwMp&#10;zJAEJ8yhBCbNtAQlzc4EJcvuBCTJ/AYjyP8HI8f/ByPH/wcjx/8HI8f/B6mWAACenQAAkqMAAIWr&#10;AAB4sgAAa7gAAF++AABSwgAAR8YAAD3KAAA0zwQAK9QJACbZDwAl2RkAJdolACTaMAAj2zsAI9tF&#10;ACLcUAAh3VsAIN1oAB7edgAd3ocBHN+ZARrfrAEZ38QBGN7nARjc+AEY2/8CF9r/Ahfa/wIX2v8C&#10;F9r/AqCcAACUowAAh6sAAHmzAABsugAAX8EAAFLGAABGygAAO84AADHTAAAp2QAAId4FAB7oDgAd&#10;6BUAG+keABnpJwAY6jAAFuo5ABXrQwAU7E4AEuxaABHtZwAQ7ncAEO6KAA7vngAO8LMADfDNAAzv&#10;7AAM7fwADOv/AAzr/wAM6/8ADOv/AJejAACJqwAAe7QAAG28AABfxAAAUsoAAEXOAAA50wAAL9gA&#10;ACXdAAAd4QAAGOwCABb3CwAU9xEAEfgXABD4HgAO+SUADfktAAv6NQAJ+z8AB/tKAAT8VwAD/WYA&#10;Av53AAD9iwAA/Z8AAPy1AAD80QAA/O0AAPz8AAD8/QAA/P0AAPz9AIurAAB9tAAAbr0AAGDGAABS&#10;zQAARNIAADfYAAAs3QAAIuEAABnlAAAT6gAAEPoAAA7/BgAN/wwACv8QAAf/FAAE/xoAAf8gAAD/&#10;JwAA/zAAAP86AAD/RQAA/1MAAP9iAAD/dQAA/4oAAP+fAAD/swAA/8cAAP/lAAD/5QAA/+UAAP/l&#10;AH+0AABwvQAAYccAAFPQAABD1gAANt0AACriAAAf5gAAFuoAABDtAAAM+gAACf8AAAb/AAAC/wQA&#10;AP8JAAD/DQAA/xAAAP8UAAD/GgAA/yEAAP8pAAD/NAAA/0AAAP9OAAD/XgAA/3IAAP+HAAD/mgAA&#10;/6oAAP+5AAD/uQAA/7kAAP+5AP8gKQH/IicB/yInAf8fKgH/GTAB/xI5Af8QRQH/DVMB/wxgAf8K&#10;bQL/CXkC/wmEAv8JjgH/CZYB/wmdAf8JowH/CakB/wmwAf8ItwH/CL4B/wjIAf8I1gH/COYB/wjx&#10;Af8I+wD/CP8A/wj/AP8J/wH/Cf8B/wn/Af8J/wH/Cf8B/wn/Af8jJgH/JSQA/yUkAP8jJwH/HSwB&#10;/xg1Af8VQgH/ElAB/xBdAv8OagL/DnYC/w6AAv8OigL/DpIC/w6aAv8OoAL/DqYB/w2tAf8NswH/&#10;DbsB/w3FAf8N0QH/DeMB/w3vAf4N+gH6Df8B+Q7/AfkO/wH5Dv8B+A7/AfgO/wH4Dv8B+A7/Af8m&#10;IwD/KCAA/yggAP8mIgD/IigB/yAyAf8cPwH/GUwB/xdZAv8VZQL/E3EC/xN8Av8ThgL/E44C/xKW&#10;Av8SnQL/EqMC/xKpAv8SsAL/ErcC/xLBAv8SzAH9Et8B+RPtAfUT+AHzE/8B8hP/AfET/wLwFP8C&#10;8BT/AvAU/wLwFP8C8BT/Av8qHwD/LBwA/ywbAP8rHQD/KSQA/ygvAf8lOwH/IkgB/x9UAv8dYQL/&#10;G20C/xp3Av8agQL/GooC/xqSAv8amQL9Gp8C/BqmAvsarAL5GrQC+Bq9AvYayALzGtsC7xrqAuwb&#10;9wLpG/8C6Bv/A+cc/wPmHP8D5Rz/A+Ub/wPlG/8D5Rv/A/8tGwD/MBcA/zEVAP8wFgD/MSAA/zAq&#10;AP8uNgH/K0MB/yhPAv8mXAL/JGcC/CNyA/kjfAP3IoUD9SKNA/MilQPyIpsD8CKiA+8iqQPtIrED&#10;7CK5A+oixQPoItUD5CPpA+Aj9gTeI/8E2yT/BNkk/wTYJP8E1yT/BNYk/wTWJP8E1iT/BP8xFgD/&#10;NBIA/zYRAP83EwD/ORsA/zglAP82MQH/Mz0B/TFKAfguVgL0LWID8CxtA+0rdwPqK4AE6CqIBOYq&#10;kATlKpcE4yqeBeEqpQXgKq0F3iq2BdwqwgXaKtIG1SvnBtAr9QfNLP8Hyyz/B8ks/wfILP8Hxyz/&#10;Bscs/wbHLP8Gxyz/Bv81EgD/OQ4A/zoNAP8+EAD/QBYA/z8gAP89KgD5OzcB8jhEAew2UQLnNVwD&#10;4zRnA+AzcgTdM3sF2jKDBtYyiwbUMpMH0jGaCNAxoQjOMakJzDGyCcsxvArJMcoKxjLhC8Iy8Qu/&#10;M/4LvTP/Crsz/wq6M/8JujP/Cboz/wm6M/8JujP/Cf85EAD/PQsA/0AJAP9EDQD/RhEA/0UZAPdE&#10;IwDuQS8A5j88AeA+SgHaPVcC0zxiBM87bAbMOnUHyTp9Ccc5hQrFOYwLwziUDME4mw3AOKMNvjis&#10;Drw4tg+6OMMPuTjXELU47BCyOfsPsDr/Dq86/w2uOv8MrTr/C606/wutOv8LrTr/C/88DQD/QAYA&#10;/0UEAP9JCQD/Sw0A+UoRAO1JGgDjRiYA2kY2ANFGRQHLRVEDxkRcBcJCZgi/Qm8KvEF3C7pAfw24&#10;P4YOtj+OELQ+lRGyPp0SsD6mE68+sBStPr0Uqz7NFak+5hWmP/cTpED/EqNA/xCiQP8PokD/DqJB&#10;/w6iQf8OokH/Dv8/CQD/RAAA/0oAAPdOAgDsUAYA6k8LAONMEADWTB4AzU0wAMZNPwHATEwEu0tX&#10;BrdJYQm0SGkMsUdxDq5GeRCsRoARqkWIE6hEkBSmRJgWpEOhF6JDqxigQ7cZn0PHGZ1D4BqbRPMX&#10;mUX/FZhG/xOYRv8RmEb/EJdG/xCXRv8Ql0b/EP9CBQD/RwAA908AAOVTAADdVQEA11UGANVSCwDL&#10;UxkAw1QrALxUOwG2UkgEsVFSB61QXAqpTmQNpk1sD6RMdBGhS3sTn0qCFZ1KihebSZMYmUmcGpdI&#10;phuVSLIclEjBHZJI2B2QSe8bj0r+GI9L/xaOS/8Ujkz/Eo5M/xKOTP8Sjkz/Ev9FAAD/SwAA6VMA&#10;AN5YAADTWwAAzVsEAMpYBwDCWBUAulonALNaNwGuWEQEqVdPB6RVWAqhVGANnlNoEJtRbxOYUHYV&#10;llB+F5RPhhmSTo4aj06YHI1Noh2LTa4fik28IIhN0CCHTesfhk/8G4ZQ/xiGUP8WhlD/FIZR/xSG&#10;Uf8UhlH/FP9HAAD4TwAA5FcAANVdAADMYAAAxWACAMFeBQC6XREAs18jAKxfMwGmXkADoVxLB51a&#10;VAqZWVwOllhkEZNWaxOQVXIWjlR6GItUghqJU4och1KUHoVSnh+DUaohgVG4In9RyyJ+UuchflP5&#10;HX5U/xp+Vf8XflX/Fn5V/xV+Vf8VflX/Ff9KAADuUgAA3lsAAM9hAADGZAAAv2UAALpjAgCzYg8A&#10;rGMgAKZjMAGgYj0Dm2FIBpZfUQqSXlkNj1xhEYxbaBOJWm8Whll2GIRYfhqCV4ccf1eQH31WmyF7&#10;VqcieVa1I3dWxyR2VuQkdlf3H3dY/xt3Wf8Zd1n/F3dZ/xZ3Wf8Wd1n/Fv9MAADpVgAA2V8AAMtl&#10;AADBaAAAumkAALRoAACtZw0ApmgcAKBoLQGaZzoDlWVFBpBjTgqMYlcNiWFeEIZfZRODXmwWgF1z&#10;GH5cexp7XIMdeVuNH3ZamCF0WqQjclqyJHFaxCVvWuElcFv2IHFc/xxxXf8acV3/GHFd/xdxXf8X&#10;cV3/F/1PAADlWQAA02IAAMdoAAC9bAAAtm0AAK9sAACnawsAoGwZAJtsKgGVazcCkGlDBYtoTAmH&#10;ZlQMg2VbEIBjYhN9YmkVemFwGHhheBp1YIEdc1+LH3BeliJuXqIkbF6wJWtewSZpXt4mal/0IWtg&#10;/x1rYf8bbGH/GWxh/xhsYf8YbGH/GPVRAADiXAAAz2UAAMNrAAC5bwAAsXEAAKpxAACibwgAm28X&#10;AJZwJwCQbzUCi25ABYZsSQiCalIMfmlZD3toYBJ3ZmYUdWZuF3JldhpwZH4dbWOIH2tjkyJpYqAk&#10;ZmKuJWVivyZkYtomZGPyImVk/x5mZP8bZ2T/GWdl/xhnZf8YZ2X/GPBTAADdXwAAy2gAAL9vAAC2&#10;cwAArnUAAKZ1AACdcwUAlnMUAJF0JACLczIChnI+BIFwRwh9b08LeW1XDnZsXhFza2QUcGpsF21q&#10;cxpraXwcaGiGH2ZnkSJjZ54kYWasJWBmvSZfZ9YmX2fxImBo/x5haP8cYmj/GmJo/xliaP8ZYmj/&#10;GexXAADZYgAAx2sAALxyAACzdwAAqnkAAKF5AACXdwEAkHgRAIt4IQCGeC8BgXc7BHx1RQd4dE0K&#10;dHJVDnFxXBFucGMUa29qFmhucRlmbnocY22EHmBsjyFebJwjXGuqJVpruyZZbNMmWmzvI1ts/x9c&#10;bf8cXW3/Gl1t/xldbf8ZXW3/GehaAADSZgAAw28AALh2AACvewAApn4AAJ1+AACRfAAAinwPAIV9&#10;HgCBfS0BfHw5A3d6QwZzeUsJcHhTDGx3WhBpdmETZnVoFmN0bxhhc3gbXnKCHltyjSBZcZoiV3Go&#10;JFVxuSVUcdAlVHHuIlZx/h5Xcf8cV3H/Glhx/xlYcf8ZWHH/GeNeAADNaQAAv3MAALR6AACrfwAA&#10;ooIAAJiDAACLgQAAhIENAH+CGgB7gikBdoE2AnKBQAVuf0kIan5QC2d9Vw5kfF4RYXtmFF56bRdb&#10;enYZWXmAHFZ4ix9TeJghUXemIlB3tyNPd84jT3fsIVB3/R5Rd/8bUnf/GVJ3/xlSd/8ZUnf/Gd5i&#10;AADIbgAAu3cAALB/AACnhAAAnYcAAJKHAACEhwAAfYcJAHiIFgB0iCYAcIgyAmyHPQRohkYGZYVO&#10;CWGFVQxehFwPW4NjElmCaxVWgXQXU4B+GlCAiRxOf5YeTH+lIEp/tiFJf8whSX7rH0p+/BxLfv8a&#10;S37/GUx+/xhMfv8YTH7/GNVnAADDcwAAtnwAAKyEAACiiQAAmIsAAI2NAAB8jQAAdY4EAG+PEgBt&#10;kCEAaZAuAWWPOQJijkIEXo5LB1uNUgpYjFkMVothD1OLaBJQinEUTYl7F0qJhxlIiJUbRoijHUSI&#10;tB1DiModQ4fqHESG+xpEhv8YRYb/F0WF/xdFhf8XRYX/F81tAAC9eAAAsYIAAKeKAACcjgAAkpAA&#10;AIaTAAB5lQAAbJcAAGaXDgBjmBsAYZgpAF6YNQFalz4DV5dHBVWWTwdSllYJT5VeDEyUZg5KlG8Q&#10;R5N5E0SThRVCkpMXQJKiGD6Ssxk9kskZPZHpGD2Q+hc+j/8WPo//FT6P/xU+j/8VPo//FcVzAAC3&#10;fwAArIkAAKGPAACWkwAAi5YAAH+ZAABznAAAZJ8AAFygCQBZoBQAV6EiAFWhLwBSoTkBUKFDAk2g&#10;SwRKoFMFSKBaB0WfYwlDn2wLQJ52Dj6egxA7npEROZ2gEjidshM3nsgTN53oEjab+hI2mv8SNpn/&#10;ETeZ/xE3mf8RN5n/Eb57AACxhwAApY8AAJuUAACQmAAAhJwAAHegAABrpAAAX6cAAFKqAABNqw4A&#10;S6saAEqrJwBIqzMARqs9AUSrRgFCq04CQKtWAz6rXwU7q2gGOapzCDeqgAk0qo8LMqqfDDGqsAww&#10;qscMMKnnDC+n+g0vpv8NL6X/DS+l/w0vpf8NL6X/DbaEAACqjgAAnpQAAJSZAACHngAAe6MAAG+o&#10;AABjrAAAV68AAEuyAABBtQYAPrYRAD22HgA7tikAOrc0ADm3PgA3t0cANrdQATS3WgEyt2QCMLdv&#10;Ay63fAQst4sFKrecBSm3rgYouMUFKLfmBSe1+Qcms/8HJrL/CCay/wgmsv8IJrL/CK+NAACilAAA&#10;l5oAAIugAAB+pgAAcasAAGWwAABZtAAATbcAAEK7AAA4vgEAL8IJAC3DEgAswx4AK8MpACrEMwAp&#10;xD0AKMVHACfFUQAmxVwAJcZoACPGdgEixoYBIMaYAR/GqwEex8EBHsbkAR3E+AIcwv8DHMH/AxzB&#10;/wQcwf8EHMH/BKWUAACamgAAjqEAAIGnAABzrgAAZ7QAAFq5AABOvQAAQsAAADjDAAAvxwAAJssE&#10;AB7QCgAb0REAGtIaABnSJQAY0y8AGNM6ABfURAAW1FAAFdVdABTVawAT1nwAEtePABHYpAAQ2bsA&#10;ENneABDV8wAQ0/8AENL/ARDR/wEQ0f8BENH/AZyaAACRoQAAg6gAAHWwAABotwAAW70AAE7BAABC&#10;xQAAN8gAAC3MAAAk0AAAHNUAABXaBQAQ4gsAEOMRAA7kGgAO5CMADeUtAAzlNwAL5kIACuZPAAnn&#10;XQAI520ABuaAAAXmlQAE5qsAAubEAAHm5gAA5/kAAOf/AADm/wAA5v8AAOb/AJOhAACFqQAAd7EA&#10;AGm5AABbwAAATsYAAEHKAAA1zgAAKtIAACHWAAAZ2wAAEt8AAA3jAAAL8QgACfMOAAfzEwAE8hoA&#10;AvIiAADyKgAA8jQAAPI/AADyTAAA8lwAAPJtAADyggAA8pgAAPOtAADzxgAA9OUAAPT2AAD0+wAA&#10;9PsAAPT7AIepAAB5sgAAaroAAFzCAABOyQAAQM4AADPTAAAo2AAAHt0AABXhAAAP5AAACugAAAXz&#10;AAAD/QEAAPwIAAD7DQAA+xEAAPsWAAD8HgAA/CYAAPwwAAD9PAAA/kkAAP5aAAD+bQAA/4IAAP+Y&#10;AAD/rAAA/8AAAP/YAAD/5AAA/+QAAP/kAHuyAABsuwAAXcQAAE/NAABA0gAAMtkAACbeAAAb4gAA&#10;EuYAAAzqAAAF7QAAAPQAAAD/AAAA/wAAAP8AAAD/BAAA/wkAAP8OAAD/EgAA/xgAAP8hAAD/KwAA&#10;/zcAAP9GAAD/WAAA/2sAAP+AAAD/lQAA/6YAAP+zAAD/uwAA/7sAAP+7AP8bJgD/HCQA/xokAP8V&#10;JwD/EC0A/wo2AP8FQwD/AVAB/wBeAf8AawH/AHYB/wCBAP8AigD/AJIA/wCaAP8AoAD/AKYA/wCs&#10;AP8AsgD/ALkA/wDCAP8AzQD/AN8A/wDsAP8A+AD/AP8A/QD/AP0A/wD9AP8A/QD/AP0A/wD9AP8A&#10;/QD/AP8fIwD/HyEA/x4hAP8ZIwD/EykA/w4yAP8MQAD/CU0B/wdaAf8EZwH/A3MB/wN9Af8DhwH/&#10;A48A/wKWAP8CnAD/AqIA/wKoAP8CrwD/AbYA/wG+AP8ByQD/AdsA/wDqAPwA9gD4AP8A9wL/APcD&#10;/wD2BP8A9gT/APYF/wD2Bf8A9gX/AP8iHwD/IhwA/yEcAP8eHwD/GCQA/xUvAP8SPAD/EEkA/w5W&#10;Af8MYgH/C24B/wt5Af8LggH/C4sB/wuSAf8KmQH/Cp8A/wqlAP8KqwD/CrIA/wq7AP0KxgD7CtQA&#10;9wrnAPMK9ADwCv8A7wv/AO4M/wDtDP8B7Qz/Ae0M/wHtDP8B7Qz/Af8lGwD/JhgA/yUXAP8hGAD/&#10;ICEA/x4rAP8aNwD/F0UA/xRRAf8SXgH/EWkB/xF0Af8RfQH/EIYB/RCOAfwQlQH6EJsB+RChAfcQ&#10;qAH2EK8B9BC3APMQwgDxENAA7RDlAOgR8gDmEf4B5BL/AeMS/wHiEv8B4hL/AeES/wHhEv8B4RL/&#10;Af8pFgD/KhMA/ykSAP8nEwD/KBwA/ycnAP8jMwD/ID8A/x1MAP8bWAH8GWQB+BluAfYYeAHzGIEB&#10;8RiJAe8YkAHuGJcB7BieAeoYpAHpGKwB5xi0AeYYvwHkGM0B4BnjAdwa8QHYGv4C1Bv/AtIb/wLR&#10;G/8C0Bv/AtAb/wLQG/8C0Bv/Av8tEgD/Lg8A/y4NAP8vEAD/LxcA/y4hAP8sLQD/KTkA+SZGAPQk&#10;UwHvIl4B6yJpAeghcwHmIXwB4yGEAeEhjAHgIZMB3iGaAdwhoQHaIakB2CGxAtUhvALTIskC0CLf&#10;Aswj8APII/0DxiT/A8Qk/wPDJP8DwiT/A8Ek/wPBJP8DwST/A/8wDwD/MgsA/zMIAP82DQD/NhIA&#10;/zUaAP0yJQD0MDIA7S0/AOcsTADiK1gB3StjAdkqbQHVKnYC0ip/AtAqhgLOKo4DzCqVA8oqnAPJ&#10;KqMExyqsBMUqtgTDKsMFwirVBb4r6wW6K/kGuCz/BrYs/wW1LP8FtCz/BbQs/wW0LP8FtCz/Bf80&#10;DAD/NgUA/zkDAP88CAD/PA0A/TsTAPE4HQDoNSkA4DQ3ANkzRgDRNFIBzTNdAckzZwLGM3ADxDJ4&#10;BMEygAS/MocFvjKPBrwylga6MZ4HuDGmB7cxsAi1MrwIszLMCbEy5QmtM/UJqzP/Caoz/wioM/8H&#10;qDP/B6cz/wenM/8HpzP/B/83BwD/OgAA/z4AAPpBAQDxQQYA8T8NAOY8EgDbOh8A0DsxAMo8QADE&#10;PE0BwDxYArw7YQO5O2oFtjpyBrQ6egeyOYEIsDmICa85kAqtOJgKqzihC6k4qgyoOLYNpjjFDaQ4&#10;3g6hOfENnzr/DJ46/wudOv8KnDr/CZw6/wmcOv8JnDr/Cf87AgD/PgAA90QAAOZHAADfSAEA2kYG&#10;ANlACwDNQhkAxUQrAL5EOwC5REgBtUNTA7FCXASuQmUGq0FsB6lAdAmmQHsKpD+DC6M/ig2hPpMO&#10;nz6cD50+pRCbPrERmj6/EZg+1BKWP+0RlD/8D5NA/w6SQP8MkkH/C5JB/wuSQf8LkkH/C/89AAD/&#10;QwAA6UkAAN5OAADTTwAAzU4DAMpJCADCSRQAu0omALVLNgCvS0MCq0pOA6dJVwWkSGAHoUdnCZ5G&#10;bwqcRnYMmkV9DphFhQ+WRI4QlESXEpJDoROQQ6wUj0O6FY1DzRWLROgVikX6EolG/xCJRv8OiEb/&#10;DYhG/w2IRv8NiEb/Df9AAADyRwAA408AANRTAADLVQAAxFQAAMBQBAC5TxEAslAiAKxRMgCnUT8C&#10;olBKA55PUwWbTlwImE1jCpVMagyTS3ENkUp5D45KgBGMSYkSikmSFIhInBWGSKgWhUi1F4NIxxiB&#10;SOQYgUr3FYBK/xKAS/8QgEv/D4BL/w6AS/8OgEv/Dv9DAADsSwAA3VMAAM5YAADEWgAAvVoAALhX&#10;AQCxVA4AqlYeAKVWLgCfVjsBm1VGA5dUUAWTU1gIkFJfCo1RZgyLUG0OiE90EIZPfBKEToUTgk6O&#10;FYBNmRd+TaQYfE2yGXpNwxp5Td8aeE70F3hP/xR4T/8SeFD/EHhQ/w94UP8PeFD/D/1GAADnTwAA&#10;1lcAAMhcAAC/XwAAt18AALFcAACqWQwApFoaAJ5bKgCZWzgBlFpDA5BZTAWMWFUIiVdcCoZWYwyD&#10;VWoOgVRxEH9TeRJ9U4EUelKLFnhSlRh2UaEZdFGvG3NRwBtxUdsccVLyGXFT/xVxVP8TclT/EXJU&#10;/xByVP8QclT/EPNIAADjUwAA0FsAAMRgAAC6YwAAs2MAAKxhAACkXgkAnV8XAJhfJwCTXzUBjl5A&#10;A4pdSgWGXFIHg1tZCoBaYAx9WWcOe1huEHhYdRJ2V34UdFaIF3JWkxhvVp8ablWsG2xVvRxrVtUd&#10;a1bwGmtX/xdrWP8UbFj/EmxY/xFsWP8RbFj/EfFLAADfVgAAzF4AAMBkAAC3ZwAArmgAAKdmAACf&#10;YgYAmGMUAJJkJACNYzIBiWI9AoRhRwSBYE8HfV9WCXpeXQt3XWQNdVxrEHNccxJwW3sUbluFF2xa&#10;kBlqWpwbaFmqHGZauh1lWtEdZVruG2Vb/hdmW/8VZlz/E2dc/xJnXP8SZ1z/Eu1OAADaWQAAyGEA&#10;ALxnAACzagAAq2wAAKJqAACZZwIAkmcRAI1nIQCIZy8BhGY7An9lRAR7ZE0GeGNUCXViWwtyYWEN&#10;cGFpD21gcBJrX3kUaV+DF2ZejhlkXpobYl6oHGFeuB1fXs4dX17sG2Bf/RhhX/8VYV//E2Jf/xJi&#10;X/8SYl//EupRAADUXAAAxGQAALlqAACwbgAAp3AAAJ5uAACUawAAjWoQAIdrHgCDaywAfms4Anpq&#10;QgN2aUoGc2hSCHBnWQptZmANa2VnD2hkbhFmZHcUZGOBFmFjjBhfYpgaXWKmHFtith1aYswdWmLq&#10;HFtj/BhcY/8WXGP/FF1j/xNdY/8TXWP/E+ZVAADPXwAAwWgAALZuAACscgAApHQAAJpzAACObwAA&#10;h28NAIJvGwB9cCkAeW81AXVuPwNybUgFbmxQB2tsVwppa14MZmplDmRpbBFhaXUTX2h/Flxoihha&#10;Z5YaWGekHFZntB1VZ8odVWfoG1Zn+xhXZ/8WV2j/FFhn/xNYZ/8TWGf/E+FYAADLYwAAvWsAALJy&#10;AACpdgAAoHgAAJZ3AACIcwAAgXMLAHx0FwB4dCYAdHQyAXBzPQJtc0YEanJOB2dxVQlkcFwLYXBj&#10;Dl9vahBcbnMSWm58FVdtiBdVbJQZU2yjG1FssxxQbMgcT2znG1Fs+hhRbP8VUmz/FFJs/xNSbP8T&#10;Umz/E9xcAADHZwAAuW8AAK92AAClewAAnHwAAJF8AACCeAAAenkHAHV5FAByeiMAbnovAWt5OgJo&#10;eUMDZHhLBWF3Ughfd1kKXHZgDFl1aA9XdHARVHR6E1JzhhZPc5MYTXKhGUxysRpKcsYaSnLlGkty&#10;+RdMcv8VTHL/E01y/xJNcv8STXL/EtRgAADCawAAtXQAAKt7AACifwAAl4EAAIyBAAB6fgAAc38C&#10;AG5/EQBrgB4AaIAsAGWANwFigEADX39IBFx+UAZZflcIV31eC1R8Zg1RfG4PT3t4EUx7gxRKepEW&#10;SHqfF0Z6rxhFesQYRHrkGEV5+BZGef8URnj/Ekd4/xFHeP8RR3j/Ec1lAAC9cAAAsXkAAKeAAACc&#10;hAAAkoYAAIaGAAB3hgAAa4YAAGaHDQBjhxkAYIgnAF6IMwFbiDwCWIdFA1aHTQRThlQGUIZbCE6F&#10;YwpLhGwMSYR2D0aDgRFEg48TQoOdFECCrhU/g8IVPoLiFT+B9xM/gf8SQID/EUCA/xBAgP8QQID/&#10;EMZrAAC3dgAArH8AAKKFAACXiQAAjIsAAIGNAABzjgAAZY8AAF2PCQBakBQAWJAhAFaRLQBTkDgB&#10;UZBBAk6QSQNMkFAESo9YBUePYAdFjmkJQo5zC0CNfw0+jY0PPI2cEDqNrBE5jcEROI3hEDiL9hA4&#10;iv8POYn/DzmJ/w45if8OOYn/Dr9yAACyfQAAp4YAAJyKAACRjgAAhpEAAHqTAABtlQAAX5cAAFSZ&#10;AQBPmQ8ATpoaAEyaJwBKmjIASJo8AUaaRAFEmkwCQppUA0CZXAQ+mWYFO5lwBzmYfAg3mIoKNZia&#10;CzOYqwsymL8MMpjfCzGW9Qsxlf8LMZT/CzGT/wsxk/8LMZP/C7h6AACshQAAoYsAAJaQAACLlAAA&#10;f5cAAHKbAABmnQAAWqAAAE6iAABFpAkAQqQTAECkHwA/pCoAPqU0ADylPgA7pUcBOaVPATelWAI1&#10;pWECM6VsAzGleQQvpIcFLaSXBiykqQYrpL0GKqTeBiqi9Qcpof8HKaD/CCmf/wgpn/8IKZ//CLGC&#10;AACliwAAmpEAAJCWAACDmgAAdp8AAGqiAABepgAAUqkAAEarAAA8rQAANa8MADOwFQAysCEAMbAr&#10;AC+wNQAusT4ALbFIACyxUQArsVsAKbFnASexdAEmsYMBJLGUAiOxpgIisrsCIbLbAiGv8wMgrv8D&#10;IK3/BB+s/wQfrP8EH6z/BKqLAACdkQAAk5cAAIecAAB6ogAAbacAAGCrAABVrwAASbEAAD60AAAz&#10;twAAKroDACS8DQAivRUAIb0gACG9KgAgvTMAH749AB6+RwAdvlIAHL9eABq/bAAZv3wAGL+OABfA&#10;oQAWwLYAFMDTABW+8QAVvP8BFbv/ARS6/wIUuv8CFLr/AqGSAACWmAAAip4AAH2kAABvqgAAYq8A&#10;AFa0AABKtwAAProAADO9AAAqwAAAIcQAABnHBQATywsAEcwSABHMGwAQzCUAD80vAA7NOgAOzUYA&#10;Dc1SAA3OYAAMznAAC86DAArOlwAJzqwACM7GAAjO6AAIzfsACcv/AAnL/wAJy/8ACcv/AJiYAACN&#10;ngAAf6UAAHGsAABkswAAV7kAAEq9AAA+wAAAMsMAACjGAAAfygAAF80AABHRAAAM1gUACNkMAAbZ&#10;EgAF2hsABNokAAPbLgAB2zkAANxFAADdUgAA3mIAAN5zAADeiAAA350AAN+zAADfzgAA4O4AAN/6&#10;AADf/wAA3/8AAN//AI+fAACBpgAAc64AAGW1AABYvQAASsIAAD3FAAAxyQAAJswAAB3QAAAU1AAA&#10;DtkAAAndAAAD4QAAAOMHAADjDQAA5BIAAOUZAADmIgAA5ysAAOk2AADrQwAA7FIAAOxiAADtdgAA&#10;7owAAO6hAADvtwAA79EAAO/rAADw9gAA8PYAAPD2AISnAAB1rwAAZ7cAAFm/AABLxgAAPMoAAC/O&#10;AAAk0gAAGtgAABLcAAAM4AAABeMAAADnAAAA6wAAAOsAAADtBQAA7gsAAPAQAADxFQAA8x4AAPQn&#10;AAD3MwAA+UAAAPpRAAD7YwAA/HcAAP2NAAD9owAA/rYAAP7JAAD/3wAA/98AAP/fAHewAABouQAA&#10;WsEAAEzKAAA8zwAALtQAACLaAAAX3gAAEOIAAAnmAAAA6QAAAOwAAADwAAAA9gAAAPYAAAD3AAAA&#10;+AAAAPoHAAD7DQAA/REAAP8ZAAD/IwAA/y8AAP8+AAD/TwAA/2IAAP93AAD/jQAA/58AAP+uAAD/&#10;ugAA/7oAAP+6AP8WIwD/FSEA/xIhAP8OJAD/BioA/wAzAP8AQQD/AE4A/wBcAP8AaAD/AHQA/wB+&#10;AP8AhwD/AI8A/wCWAP8AnAD/AKIA/wCoAP8ArgD/ALUA/wC9AP8AxwD/ANYA/wDnAP4A8wD+AP4A&#10;/QD/APwA/wD7AP8A+wD/APsA/wD7AP8A+wD/AP8aIAD/GR4A/xYeAP8QIAD/CiUA/wQwAP8APQD/&#10;AEsA/wBYAP8AZAD/AHAA/wB6AP8AgwD/AIsA/wCSAP8AmAD/AJ4A/wCkAP8AqgD/ALEA/QC5APsA&#10;wwD6ANAA+ADjAPcA8QD2APwA9AD/APQA/wDzAP8A8wD/APMA/wDzAP8A8wD/AP8dHAD/HBkA/xkZ&#10;AP8UGwD/Dv/i/+JJQ0NfUFJPRklMRQAICSEA/wwsAP8JOQD/BUYA/wJTAP8AXwD/AGsA/wB1AP8A&#10;fgD/AIYA/wCOAP8AlAD+AJsA/AChAPoApwD4AK4A9QC1APMAvwDxAMsA8ADfAO4A7gDsAPkA6wD/&#10;AOoA/wDqAf8A6QH/AOkB/wDpAf8A6QH/AP8gFwD/HxQA/xwTAP8XFQD/Fh0A/xMoAP8QNAD/DUEA&#10;/wxOAP8JWgD/CGYA/whwAP4HeQD8B4EA+geJAPgHkAD2BpYA8wadAPEGowDvBqoA7QayAOoGuwDo&#10;BsgA5gbcAOQG7ADiCPoA4Ar/AN4L/wDdC/8A3Qz/ANwM/wDcDP8A3Az/AP8jEgD/IxAA/yEOAP8e&#10;EAD/HhgA/xwjAP8YLwD/FDsA/xJJAPwQVQD4D2AA9A9qAPEPdADvDnwA7Q6EAOsOiwDpDpIA5w6Z&#10;AOYOoADkDqcA4g6vAOAOuADeDsUA3A7aANYQ7ADSEfoAzxL/AM0S/wHMEv8ByxP/AcoT/wHKEv8B&#10;yhL/Af8nDwD/JwwA/yUJAP8mDQD/JRMA/yMcAP8gKAD7HDUA9RpCAO8YTwDqF1oA5hZlAOMWbgDg&#10;FncA3hZ/ANwWhwDZFo4A1haVANQWnADSF6MA0BerAM4YtQDMGMEAyxjSAMca6AHDG/gBwBv/Ab4c&#10;/wG9HP8CvBz/Arwb/wK8G/8CvBv/Av8rDAD/KwUA/ysDAP8tCQD/LA4A/ykVAPcmIADuIy0A5yE6&#10;AOEfSADbH1QA1SBfANEgaADOIHEAzCF5AMohgQHIIYgBxiGPAcQhlgHDIZ4BwSKmAb8irwG9IrsC&#10;vCPKArkj4wK1JPQCsyT/A7Ek/wOvJP8DryT/A64k/wOuJP8DriT/A/8vBgD/LwAA/zIAAP8zAgD5&#10;MggA9y8OAOsrFgDhJyIA2CcyANApQQDLKk4AxipZAMMqYgHAKmsBvSpzAbsqegK5KoICuCqJArYq&#10;kAK0KpgDsyqhA7EqqgOvK7UErivEBKwr2wSoLO8Epiz+BaQs/wSjLf8Eoi3/BKIs/wSiLP8Eoiz/&#10;BP8yAAD/MwAA+TgAAOk5AADiOQAA3jUHAN4uDQDRLxsAyTEsAMMzOwC9M0gAuTRTAbYzXAGzM2UC&#10;sDNtAq4zdAOsMnsDqzKDBKkyigSnMpMFpTKbBqQypQaiMrAHoDK+B58y0QecM+oHmjP7B5g0/weX&#10;NP8GljT/BpY0/wWWNP8FljT/Bf81AAD/OAAA6j4AAN9CAADVQgAAzz8DAM04CADFOBUAvTomALc7&#10;NgCyPEMArjxOAao7VwKnO2ADpTpnA6M6bwShOnYFnzl9Bp05hQebOY0HmTiWCJg4oAmWOKsKlDi4&#10;CpM5yguROeULjzr3Co06/wmMO/8IjDv/B4w7/weMO/8HjDv/B/84AADxPgAA40UAANRJAADLSgAA&#10;xUcAAMFBBAC6PxEAs0EhAK1CMQCoQz4ApENJAaBCUwKdQVsDm0FiBJhAagWWQHEGlD94B5I/fwiQ&#10;P4gKjz6RC40+mwyLPqYNiT6zDYg+xA6GP+AOhD/0DYNA/wuDQP8KgkD/CYJB/wiCQf8IgkH/CP88&#10;AADrQwAA3EoAAMxPAADDUAAAvE4AALdJAQCxRg4AqkgcAKRJLACgSToAm0lFAZhITgKUR1cDkkde&#10;BY9GZQaNRmwHi0VzCYlFewqHRIMLhUSNDINElw6BQ6IPf0OvEH5DwBB8RNoRe0TxD3pF/w16Rv8L&#10;ekb/CnpG/wl6Rv8Jekb/CfU+AADmSAAA008AAMdUAAC9VQAAtlQAALBQAACpTAsAok0YAJ1OKACY&#10;TjYAlE5BAZBNSwKNTVMEikxaBYdLYQaFS2gIg0pvCYBKdwt+SX8MfEmJDnpIkw94SJ8Qd0isEnVI&#10;vBJ0SdITc0nuEXJK/w9ySv8Nckr/C3JK/wtySv8Kckr/CvJCAADgTAAAzlMAAMFYAAC4WgAAsFkA&#10;AKlWAACiUgcAm1IVAJZTJACRUzIAjVM+AYlSRwKGUVAEg1FXBYBQXgZ+T2UIe09sCXlOcwt3TnsN&#10;dU2FDnNNkBBxTZwSb02pE25NuRRsTc4UbE3rE2xO/RBsT/8ObE//DGxP/wtsT/8LbE//C+5FAADc&#10;UAAAyVcAAL1cAAC0XgAArF4AAKRbAACcVgQAlVYSAJBXIQCLWC8Ah1c7AYNWRAJ/Vk0DfFVUBXpU&#10;WwZ3VGIIdVNoCXNTcAtxUngNb1KCD21RjRFrUZkSaVGmFGdRthVmUcsVZVLpFGVS+xFmU/8PZlP/&#10;DWZT/wxmU/8MZlP/DOpJAADVUwAAxVoAALpfAACwYgAAqGIAAJ9fAACWWgAAj1oQAIpbHgCFWywA&#10;gVs4AX1bQQJ6WkoDd1lRBHRYWAZxWF8Hb1dmCW1XbQtrVnYNaVZ/D2dVihFlVZcTY1WkFGFVtBVg&#10;VcgWX1XnFWBW+hJgVv8PYVf/DmFX/w1hV/8MYVf/DOdMAADRVgAAwV4AALZjAACtZgAApGYAAJtk&#10;AACQXgAAiV4OAIRfGwCAXykAfF81AXhfPwJ0XkcDcV1PBG9cVgVsXFwHaltjCWhbawtmWnMNZFp9&#10;D2JaiBFfWZQTXlmiFFxZshVbWcYWWlnlFVta+RJbWv8QXFr/Dlxa/w1cWv8NXFr/DeNPAADNWQAA&#10;vmEAALNmAACpaQAAoGoAAJdoAACLYgAAg2IMAH5jGAB6YyYAdmMyAHNjPAFvYkUCbGFMBGphVAVn&#10;YFoHZWBhCGNfaQphX3EMX157Dl1ehhFaXpMSWF2gFFddsBVWXsQWVV7jFVZe9xJWXv8QV17/Dlde&#10;/w1XXv8NV17/Dd5TAADIXQAAu2QAALBqAACmbQAAnW4AAJNtAACFZwAAfmcJAHhnFQB0ZyMAcWgv&#10;AG5nOQFrZ0ICaGZKA2VmUgVjZVgGYGVfCF5kZwpcZG8MWmN5DlhjhBBVYpESU2KfE1JirhVRYsIV&#10;UGLhFVFi9hJRYv8QUmL/DlJi/w1SYv8NUmL/DdlWAADEYAAAt2gAAKxuAACjcQAAmnMAAI9xAAB/&#10;awAAeGsFAHJrEgBubB8Aa2wsAGhsNwFmbEACY2tIA2BrTwRealYGXGpdB1lpZQlXaW0LVWl3DVNo&#10;gg9QaI8RTmedE01nrBRLaMAUS2jeFEtn9RJMZ/8PTGf/Dk1n/w1NZ/8NTWf/DdJaAADAZAAAs2wA&#10;AKlyAACgdgAAlncAAIp2AAB5cQAAcXEAAGtxDwBocRwAZnIoAGNyNABgcj0BXnJFAltxTQNZcVQF&#10;V3BbBlRwYwhSb2sKUG90DE1ugA5Lbo0QSW6bEUdtqxJGbr4TRW7cEkZt9BFGbf8PR23/Dkds/w1H&#10;bP8NR2z/DcxfAAC8aQAAsHEAAKV3AACcewAAkXwAAIZ7AAB1eAAAa3cAAGV3DABheBcAX3gkAF15&#10;MABaeToBWHlCAlZ4SgJTeFEEUXdYBU93YAdMdmgISnZyCkh1fQxFdYoOQ3WZD0J1qRBAdbwQQHXZ&#10;EEB08w9AdP8OQXP/DUFz/wxBc/8MQXP/DMZkAAC3bgAAq3YAAKJ8AACXfwAAjIEAAIGBAABygAAA&#10;ZX8AAF1/CABZfxMAV4AgAFWAKwBTgTYAUYA+AU+ARgJNgE4CS39VA0l/XQVGf2YGRH5wCEJ+ewk/&#10;fogLPX2XDDx9pw06fboOOn7WDTp88Q06e/8MOnv/Czp6/ws6ev8LOnr/C8BpAACydAAAp3wAAJ2B&#10;AACShAAAh4YAAHuHAABuhwAAYIcAAFWHAQBQiA4ATogaAE2JJgBLiTAASYk6AEiJQgFGiUoBRIlS&#10;AkKJWgNAiGMEPYhtBTuIeAY5h4YIN4eVCTWHpgo0h7kKM4fTCjOG8Akzhf8JM4T/CTOD/wkzg/8J&#10;M4P/CblwAACtegAAooIAAJeHAACNigAAgYwAAHWOAABojwAAWpAAAE+RAABHkgoARJITAEOTHwBB&#10;kyoAQJM0AD+TPQA9k0UAO5NNATqTVgE4k18CNpNpAzSTdQMykoMEMJKTBS6SpAYtkrcGLJLRBiyR&#10;7wYrj/8GK47/BiuN/wcrjf8HK43/B7N4AACnggAAnIgAAJGMAACHkAAAepMAAG2VAABhlwAAVZkA&#10;AEmbAAA/nAEAOZ0OADedFwA2niIANJ4sADOeNQAynj4AMZ5HADCfUAAun1oALZ9kASufcQEpnn8C&#10;J56QAiaeoQIknrUCI57OAiOd7gMjm/4DIpr/BCKZ/wQimf8EIpn/BKyBAACgiAAAlY4AAIuSAAB/&#10;lgAAcpoAAGWdAABZoAAATqMAAEKkAAA3pgAALqgFACmpDwAoqRgAJ6oiACaqLAAlqjUAJKo/ACOq&#10;SAAiq1MAIateACCragAeq3kAHauLABurnQAaq7EAGavKABmq7AEZqP0BGKf/Ahim/wIYpv8CGKb/&#10;AqWJAACZjwAAj5QAAIOZAAB1ngAAaKIAAFymAABQqQAARKwAADmuAAAvsAAAJrMAAB61BgAZtw8A&#10;GLcXABe3IQAWtyoAFbc0ABS4PgATuEkAErhUABK5YgARuXEAELmDAA+5lwAOuawADbnEAA245wAO&#10;tvsADrX/AA60/wAOtP8ADrT/AJyQAACSlQAAhpsAAHmgAABrpgAAXqsAAFKvAABGsgAAOrUAAC+3&#10;AAAlugAAHb0AABXAAAAQwwYAC8YOAArFFQAJxR4ACMUoAAfFMgAGxj0ABcZJAAXGVwADxmYAAsZ3&#10;AAHGiwAAxqAAAMW2AADG0gAAxe8AAMX8AADF/wAAxf8AAMX/AJWWAACJnAAAe6MAAG2pAABgrwAA&#10;U7QAAEa4AAA6uwAALr4AACTBAAAbxAAAE8cAAA7KAAAIzgEAAdAKAADQEAAA0BYAANEeAADSJwAA&#10;0zEAANQ8AADVSQAA1lgAANZpAADWfAAA1pIAANanAADWvwAA1uAAANbzAADW/gAA1v8AANb/AIyd&#10;AAB+pAAAb6sAAGGyAABUuQAARr0AADnBAAAtxAAAIscAABnLAAARzgAADNIAAAXVAAAA2wAAANwD&#10;AADdCgAA3g8AAN8UAADhHAAA4iQAAOQuAADmOgAA50kAAOhZAADoawAA6YEAAOmYAADprQAA6cUA&#10;AOniAADp8gAA6fUAAOn1AIClAABxrQAAY7UAAFW8AABHwgAAOcYAACzKAAAgzgAAFtIAAA/WAAAI&#10;2wAAAN8AAADjAAAA5QAAAOcAAADoAQAA6gcAAOsNAADtEQAA7xgAAPEhAADzKwAA9jgAAPdIAAD4&#10;WgAA+W0AAPqEAAD6mwAA+q8AAPrCAAD62gAA+t8AAPrfAHSuAABltgAAVr4AAEjGAAA5ywAAK9AA&#10;AB/UAAAU2gAADd8AAAXjAAAA5gAAAOkAAADtAAAA7wAAAPEAAADzAAAA9QAAAPYCAAD4CQAA+g4A&#10;AP0TAAD/HAAA/ygAAP82AAD/RwAA/1oAAP9uAAD/hQAA/5oAAP+rAAD/uQAA/7wAAP+8AP8RIAD/&#10;EB4A/wweAP8EIQD/ACcA/wAwAP8APgD/AEwA/wBZAP8AZQD/AHAA/wB6AP8AgwD/AIsA/wCSAP8A&#10;mAD/AJ4A/wCkAP8AqgD/ALAA/wC4AP8AwgD/AM4A/wDiAP4A8AD9APsA+wD/APsA/wD7AP8A+gD/&#10;APoA/wD6AP8A+gD/AP8UHAD/EhoA/w4aAP8IHAD/ACEA/wAtAP8AOgD/AEgA/wBVAP8AYQD/AGwA&#10;/wB2AP8AfwD/AIcA/wCOAP8AlAD/AJoA/gCgAP0ApgD8AKwA+wC0APkAvQD4AMkA9wDcAPUA7ADz&#10;APgA8wD/APIA/wDxAP8A8AD/APAA/wDwAP8A8AD/AP8XGAD/FRYA/xEVAP8MFwD/BR0A/wAoAP8A&#10;NgD/AEMA/wBQAP8AXAD/AGcA/wBxAP8AegD8AIIA+gCJAPgAkAD3AJYA9QCcAPQAogDzAKgA8QCw&#10;APAAuADuAMMA7ADTAOoA5wDpAPUA5wD/AOYA/wDlAP8A5QD/AOUA/wDlAP8A5QD/AP8aEwD/GBEA&#10;/xQQAP8PEQD/DRkA/wokAP8FMAD/AT4A/wBLAP8AVwD+AGIA+gBsAPUAdQDyAH0A8ACEAO4AiwDs&#10;AJEA6wCXAOkAngDnAKQA5gCsAOQAtADiAL8A4ADNAN4A4wDcAPIA2gD9ANgA/wDWAP8A1QH/ANUB&#10;/wDVAv8A1QL/AP8eEAD/HA0A/xcLAP8VDgD/FBUA/xEfAP8OKgD/CzgA/QhFAPgGUQD0BFwA7gRm&#10;AOoEbwDmA3cA5AR/AOIEhgDgBIwA3gSTAN0FmgDbBaAA2AWoANUFsQDSBbsA0AbJAM4H4ADMCPEA&#10;yQr/AMcL/wDGDP8AxQz/AMUM/wDFDP8AxQz/AP8hDAD/IAYA/xwDAP8dCgD/GxAA/xgYAP8UIwD2&#10;ETAA7w4+AOoOSgDlDVYA4Q1gAN0NaQDZDXEA1Q15ANMNgQDRDYgAzw2PAM0OlgDLDp0Ayg6lAMgO&#10;rgDGD7kAxBDIAMIQ3wC+EfIAuxL/ALkT/wC3E/8BthP/AbYT/wG2E/8BthP/Af8lBgD/IwAA/yMA&#10;AP8kAwD/IQoA/R0RAPEaGwDoFicA4RQ1ANoTQwDTFE8AzhVZAMsVYwDIFmsAxRZzAMMXewDBF4IA&#10;wBiJAL4YkAC8GJgAuxmgALkZqQC3GbQAtRrCALQa1gCwG+0BrRz8Aasd/wGpHf8BqR3/Aagd/wGo&#10;Hf8BqB3/Af8oAAD/JwAA/ioAAO8qAADnJwEA5yIJAOQdEADZGx0Azx0tAMkePADEIEkAvyBTALwh&#10;XQC5IWUAtyJtALUidACzInwAsSKDAbAiigGuIpIBrCObAasjpAGpI68BpyO8AaYkzgGjJOgCoCX5&#10;Ap4l/wKdJf8CnCX/Apsl/wKbJf8CmyX/Av8sAAD/LQAA7TIAAOI0AADaMwAA0y4DANIlCgDJJRcA&#10;wScnALspNgC2KkMAsitOAK8rVwCsK2AAqitnAagrbwGmK3YBpCt9AaMrhAKhK40CnyuVAp4rnwKc&#10;K6oDmiu2A5ksxwOXLOIDlC31BJIt/wORLf8DkC7/A5At/wOQLf8DkC3/A/8wAADyMwAA5DoAANY9&#10;AADMPAAAxzkAAMMxBQC9LhEAtTAhALAyMACrMz0ApzNJAKQzUgChM1oBnzNiAZwzaQKaM3ACmTN3&#10;ApcyfwOVMocDkzKQBJIymgSQMqUFjjKxBY0zwgaLM9wGiTTyBoc0/wWGNP8FhjT/BIU0/wSFNP8E&#10;hTT/BPwzAADrOgAA3EEAAM1EAADDRAAAvUEAALg7AQCyNw4AqzgcAKU5KwChOjgAnTtEAJo7TQGX&#10;OlYBlDpdApI6ZAKQOmsDjjlyA4w5egSKOYIFiTmLBYc5lQaFOaAHgzmtB4I5vAiBOdMIfzruCH06&#10;/gd8O/8GfDv/BXw7/wV8O/8FfDv/BfQ3AADlQAAA0kcAAMVKAAC8SwAAtUkAAK9DAACpPgsAoj8X&#10;AJ1AJgCYQTQAlEE/AJFBSQGOQVEBi0BZAolAYAOHQGcDhT9tBIM/dQWBP30Gfz6HB30+kQh7PpwJ&#10;ej6pCXg+uAp3P80KdT/qCnRA/Ah0QP8HdED/BnNA/wZzQP8Gc0D/BvE7AADfRQAAzEwAAL9PAAC2&#10;UAAArk8AAKdKAACgRAcAmkUUAJVGIgCQRjAAjEc8AIlGRQGGRk4Bg0ZVAoFFXAN+RWMEfERqBHpE&#10;cQV5RHkGd0SCCHVDjQlzQ5kKcUOmC3BDtQxuRMkMbUTnDG1F+gpsRf8IbEX/B2xF/wdsRf8HbEX/&#10;B+w/AADYSQAAx1AAALtUAACxVQAAqVQAAKFQAACZSgIAkkkRAI1KHwCJSywAhUw4AIJLQgF/S0oB&#10;fEpSAnlKWAN3Sl8EdUlmBXNJbQZxSXYHb0h/CG1IiglsSJYLakijDGhIsg1nSMUNZknkDWZJ+Atm&#10;Sf8JZkr/CGZJ/wdmSf8HZkn/B+hDAADSTQAAwlMAALdYAACtWQAApFgAAJxVAACTTgAAjE4OAIdP&#10;GwCCTykAf1A1AHtQPwF4T0cBdk9PAnNOVQNxTlwEb01jBW1NagZrTXIHaU18CGdMhwplTJMLY0yg&#10;DWJMrw5hTcIOYE3hDmBN9gxgTv8KYE7/CWBO/whgTv8IYE7/CONHAADNUAAAvlcAALNbAACqXQAA&#10;oV0AAJhaAACNUwAAhlIMAIBTGAB8UyUAeVQxAHVUPABzU0QBcFNMAm1SUwJrUlkDaVJgBGdRaAZl&#10;UXAHY1F5CGFRhApgUJEMXlCeDVxQrQ5bUcAOWlHeD1pR9QxaUv8KW1L/CVtR/whbUf8IW1H/CN9K&#10;AADJUwAAu1oAALBfAACmYQAAnWEAAJReAACIVwAAgFYKAHpXFQB2VyIAc1guAHBXOQBtV0EBaldJ&#10;AmhWUAJmVlcDZFZeBGJVZQVgVW0HXlV3CFxVggpaVY4MWVWcDVdVqw5WVb4PVVXbD1VV8w1VVf8L&#10;VlX/CVZV/wlWVf8IVlX/CNtNAADFVwAAuF4AAK1iAACjZQAAmmUAAJBjAACDXAAAe1sGAHVbEgBx&#10;Wx8AblwrAGtcNgBoWz8BZVtHAWNbTgJhWlUDX1pcBF1aYwVbWmsGWVl1CFdZgApVWYwLVFmaDVJZ&#10;qg5RWbwOUFnYDlBZ8g1RWf8LUVn/ClFZ/wlRWf8IUVn/CNRRAADCWgAAtGEAAKpmAACgaAAAl2kA&#10;AIxnAAB9YAAAdV8DAG9fEABrXxwAaGAoAGZgMwBjYDwBYWBEAV9fTAJcX1MDW19aBFlfYQVXXmkG&#10;VV5zCFNefglRXYoLT12ZDE1dqA1MXroOS17UDkte8QxMXv8LTF3/Ckxd/wlMXf8ITF3/CM9UAAC+&#10;XgAAsWUAAKdqAACdbQAAlG0AAIlsAAB4ZQAAb2QAAGlkDgBlZBkAYmQlAGBlMABeZToAXGVCAVpl&#10;SgJYZFECVmRYA1RkXwRSZGcFUGNxB05jewlMY4gKSmOXC0hjpgxHY7gNRmPRDUZj7wxGYv8KR2L/&#10;CUdi/wlHYv8IR2L/CMpYAAC6YgAArmkAAKNuAACacQAAkHIAAIRxAAB0awAAaWkAAGNpCwBfaRUA&#10;XGohAFpqLQBYazYAVms/AVVrRwFTak4CUWpVA09qXQRNamUFSmluBkhpeQdGaYYJRGmVCkNopQtB&#10;abcMQGnPDEBo7gtBaP8KQWf/CUFn/whCZ/8IQmf/CMVdAAC2ZgAAqm0AAKBzAACWdgAAi3cAAIB2&#10;AABwcgAAZXEAAFxwBwBYcBEAVnAdAFRxKABScTMAUHE8AE9yRAFNcUsBS3FTAklxWgNHcWIERXBs&#10;BUNwdwZBcIQHP3CTCD1vowk7cLUKO3DNCjpv7Ak7bv4IO27/CDtt/wc7bf8HO23/B79iAACxawAA&#10;pnMAAJ15AACSewAAh3wAAHt8AABtegAAYHgAAFZ3AQBQdw4ATngYAEx4JABLeS4ASXk3AEh5QABG&#10;eUgBRHlPAUJ5VwJBeWACP3hpAzx4dAQ6eIIFOHiRBjd4oQc1eLMHNHjLBzR36wc0dv0HNHX/BzV1&#10;/wY1dP8GNXT/BrloAACtcQAAonkAAJh+AACNgAAAgoEAAHaCAABpgQAAW4EAAFGBAABIgAoARYET&#10;AEOBHgBCgikAQYIyAECCOwA+gkMAPYJLADuCUwE5glwBN4JmAjWCcQMzgn8DMYGOBDCBnwQugbEF&#10;LYHIBS2B6QQtf/wFLX7/BS19/wUtff8FLX3/BbNuAACoeAAAnX8AAJKDAACIhgAAfYcAAHCIAABj&#10;iQAAVYoAAEuKAABBigIAO4sOADmLFwA4jCIAN4wsADaMNQA0jD0AM4xGADKNTwAxjVgAL41iAS2M&#10;bgErjHsBKoyLAiiMnAImjK8CJYzGAiWL6AIlivsDJYj/AyWI/wMlh/8DJYf/A612AACjgAAAl4UA&#10;AI2JAACCjAAAdo4AAGmQAABckgAAUJMAAESUAAA6lQAAMZYIAC2XEQAslxoAK5ckACqXLQAplzYA&#10;KJg/ACeYSAAmmFIAJZhcACOYaAAimHcAIJiHAB+YmQEdmKwBHJjDARyX5QEclfoBG5T/ARuT/wIb&#10;k/8CG5P/Aqd/AACchgAAkYsAAIePAAB6kgAAbZUAAGGYAABVmwAASZ0AAD2eAAAznwAAKqEAACGj&#10;CgAfoxEAHqMaAB2kJAAcpC0AG6Q2ABqkPwAZpEoAGKRVABalYQAVpXAAFKWBABOllAASpagAEaW/&#10;ABCk4gARovgAEaH/ABGg/wERoP8BEaD/AaCGAACVjAAAjJEAAH+VAABxmgAAZJ4AAFihAABMpAAA&#10;QKYAADWnAAAqqQAAIqwAABmuAAASsAkAELEQABCxGAAOsSIADrErAA2xNQANsUAADLFLAAuxWAAK&#10;sWcACLF4AAexiwAFsaAABLC1AASw0AAEsO8ABa/+AAau/wAGrv8ABq7/AJiOAACPkwAAgpgAAHWd&#10;AABnogAAWqcAAE6rAABBrQAANa8AACuxAAAhtAAAGLYAABG5AAANvAMAB74MAAO9EgABvRkAAL4i&#10;AAC+KwAAvjYAAL5BAAC/TgAAv1wAAL9tAAC/gAAAvpUAAL6qAAC+wgAAveQAAL32AAC9/wAAvf8A&#10;AL3/AJKUAACFmgAAeKAAAGqmAABcqwAAT7AAAEKzAAA1tgAAKrgAACC7AAAXvgAAEMEAAAvEAAAE&#10;xwAAAMkHAADJDQAAyRIAAMoZAADLIgAAyysAAM01AADOQQAAzlAAAM9gAADPcgAAz4cAAM+dAADP&#10;swAAz84AAM/rAADO+AAAzv4AAM7+AIibAAB6ogAAbKgAAF6vAABQtQAAQrkAADW8AAApvwAAHsIA&#10;ABXGAAAOyQAACMwAAADQAAAA0wAAANUAAADWBgAA2AwAANkRAADbFgAA3B8AAN4oAADgNAAA4kEA&#10;AOJRAADjYwAA43cAAOSOAADkpAAA5LoAAOXUAADl6gAA5fMAAOXzAHyjAABuqgAAYLIAAFG5AABD&#10;vgAANcIAACjGAAAcyQAAE80AAAzRAAAE1QAAANoAAADeAAAA4QAAAOIAAADkAAAA5QMAAOcJAADp&#10;DgAA6xIAAO0aAADvJAAA8jEAAPRBAAD0UwAA9WYAAPV8AAD2kwAA9qkAAPe8AAD3zgAA998AAPff&#10;AHCsAABhtAAAU7sAAEXDAAA2xwAAJ8wAABvQAAAR1QAACtsAAADfAAAA4gAAAOUAAADpAAAA7AAA&#10;AO0AAADwAAAA8QAAAPMAAAD1BAAA9woAAPoQAAD8FgAA/yEAAP8uAAD/QAAA/1MAAP9oAAD/gAAA&#10;/5YAAP+oAAD/tgAA/78AAP+/AP8NHAD/ChsA/wIbAP8AHgD/ACQA/wAuAP8APAD/AEoA/wBWAP8A&#10;YwD/AG0A/wB3AP8AfwD/AIcA/wCOAP8AlAD/AJoA/wCgAP8ApgD/AKwA/wC0AP8AvQD/AMkA/gDd&#10;AP0A7QD8APoA+wD/APoA/wD5AP8A+gD/APoA/wD6AP8A+gD/AP8QGQD/DRcA/wYWAP8AGAD/AB4A&#10;/wAqAP8ANwD/AEUA/wBSAP8AXgD/AGkA/wByAP8AewD/AIIA/wCJAP8AkAD+AJYA/QCcAPwAoQD7&#10;AKgA+QCvAPgAuAD2AMMA9ADSAPMA5wDyAPYA8AD/AO8A/wDwAP8A7wD/AO8A/wDuAP8A7gD/AP8S&#10;FAD/DxIA/wsSAP8AEgD/ABoA/wAlAP8AMwD/AEAA/wBNAP8AWQD/AGQA/QBtAPsAdgD5AH0A9wCE&#10;APUAiwD0AJEA8wCXAPEAnQDwAKMA7gCqAOwAswDqAL0A6ADLAOcA4QDlAPEA4wD9AOMA/wDiAP8A&#10;4QD/AOEA/wDgAP8A4AD/AP8UEAD/EQ4A/w0NAP8HDwD/AhUA/wAgAP8ALQD/ADoA/wBHAPkAUwD1&#10;AF4A8gBoAPAAcADtAHgA6wB/AOkAhQDoAIwA5gCSAOUAmADjAJ8A4QCmAN8ArgDcALgA2gDFANYA&#10;2QDUAOwA0gD5ANEA/wDPAP8AzgD/AM4A/wDOAP8AzgD/AP8XDAD/FAgA/w8FAP8OCwD/DBEA/wca&#10;AP8BJgD8ADQA9ABBAO0ATQDpAFgA5gBiAOMAagDgAHIA3gB5ANsAgADZAIYA1gCNANMAkwDRAJoA&#10;zwChAM0AqgDLALMAyQC/AMYA0ADFAOgAwwD2AMEA/wDAAv8AvwP/AL8D/wC/A/8AvwP/AP8bBgD/&#10;FwAA/xQAAP8TBQD/EQ0A/w4UAPkKHwDwBiwA5gM5AOADRgDcA1EA1gRbANIEZADPBWwAzAVzAMoF&#10;egDIBYEAxgWHAMUGjgDDBpYAwQadAL8GpgC9BrAAuwe8ALkIzQC4CuUAtQv3ALMN/wCxDf8AsA3/&#10;ALAO/wCvDv8Arw7/AP8eAAD/GwAA/xsAAPoaAAD1FgUA9hENAOsOFQDiCyIA2AsxANAMPgDLDUoA&#10;xw1VAMQOXgDBDmYAvw5tAL0OdAC7D3sAuQ+CALcQigC2EJEAtBCaALIQowCwEa0ArxG6AK0RygCq&#10;EuUApxT3AKUV/wCjFf8AohX/AKIV/wCiFf8AohX/AP8iAAD/IAAA8CMAAOYkAADgIQAA3BkFANsQ&#10;DADQERkAyBMpAMIVNwC9FkQAuRdOALUXVwCzGGAAsBhnAK4YbgCsGXUAqxl8AKkZhACoGowAphqU&#10;AKQangCjG6gAoRu0AJ8cxQCeHN8Amh3zAZge/wGXHv8Blh//AZUf/wGVH/8BlR//Af8mAAD0JwAA&#10;5i0AANovAADPLQAAyicAAMcfCADBHBMAuh4iALQfMQCvID0AqyFIAKgiUgCmIloAoyNiAKEjaQCg&#10;I28AniN3AJwjfgCbI4YAmSSPAZckmQGWJKMBlCSwAZIlvwGRJdYBjibvAYwn/wKLJ/8Ciif/Aokn&#10;/wKJJ/8BiSf/AfopAADsMAAA3TYAAM04AADENwAAvjIAALorAgC1JQ4AricdAKgpKwCkKjgAoCpD&#10;AJ0rTACaK1UAmCtcAJYrYwCUK2oBkitxAZAseAGPLIEBjSyKAYsslAKKLJ8CiCyrAoYsugKFLc4D&#10;gy7qA4Eu/AOALv8Cfy7/An8u/wJ+Lv8Cfi7/AvQuAADkNwAA0j0AAMU/AAC7PwAAtDwAAK81AACp&#10;LwsAoy8XAJ4xJgCZMjMAljI+AJIzSACQM1AAjTNYAIszXgGJM2UBhzNsAYYzcwGEM3wCgjOFAoAz&#10;jwN/M5oDfTOnA3wztQR6M8kEeTTmBHc1+QR2Nf8DdTX/A3U1/wN1Nf8DdTX/A/AzAADdPQAAykMA&#10;AL5FAAC1RgAArUMAAKY9AACgNgYAmTYTAJQ4IQCQOS4AjDk5AIk5QwCHOUwAhDlTAYI5WgGAOWEB&#10;fjloAnw5bwJ6OXcCeTmAA3c5iwR1OZYEdDmjBXI5sQVxOcQGbzriBm469wVuO/8EbTv/BG07/wNt&#10;Ov8DbTr/A+o5AADVQgAAxEgAALlLAACvSwAAp0kAAJ9EAACYPgEAkTwQAIw9HQCIPioAhD81AIE/&#10;PwB+P0gAfD9PAXo/VgF4P10Bdj5kAnQ+awJyPnMDcD58A28+hwRtPpMFaz6gBmo+rgZpP8AHZz/e&#10;B2c/9QZmQP8FZkD/BGZA/wRmP/8EZj//BOU9AADPRgAAv0wAALRPAACqUAAAok8AAJlKAACRRAAA&#10;ikENAIRCGQCAQyYAfUQyAHpEPAB3REQAdURMAXJEUwFwQ1kBb0NgAm1DZwJrQ28DaUN5BGhDgwVm&#10;Q48GZEOdB2NDqwdhQ70IYETZCGBE8wdgRP8GX0T/BV9E/wRgRP8EYET/BOBBAADKSgAAu1AAALBT&#10;AACnVQAAnlMAAJVPAACLSQAAg0cLAH1HFQB5RyIAdkguAHNIOABxSEEAbkhJAWxIUAFqSFYBaEhd&#10;AmZHZAJlR2wDY0d2BGFHgAVgR40GXkeaB1xHqQhbSLsIWkjUCFpI8QdaSf8GWkn/BVpI/wVaSP8E&#10;Wkj/BNtEAADGTQAAuFMAAK1XAACjWQAAmlgAAJFUAACGTgAAfUsIAHdLEgBzTB8AcEwrAG1MNQBr&#10;TD4AaExGAGZMTQFkTFMBYkxaAmFMYgJfTGoDXkxzBFxLfgVaS4oGWEuYB1dMpwhWTLkJVUzRCVRM&#10;7whUTf8GVUz/BlVM/wVVTP8FVUz/BdVIAADCUQAAtVcAAKpbAACgXAAAl1wAAI1ZAACBUwAAd08E&#10;AHFPEABuUBwAalAoAGhQMgBlUDsAY1BDAGFQSgFfUFEBXVBYAlxQXwJaUGcDWFBxBFdQewVVUIgG&#10;U1CWB1JQpQhQULcJUFDOCU9Q7QhQUP8HUFD/BlBQ/wVQUP8FUFD/BdBLAAC/VAAAsloAAKdeAACd&#10;YAAAlGAAAIldAAB8VwAAclQAAGxTDgBoVBkAZVQkAGJULwBgVDgAXlRAAFxUSAFaVE8BWVRWAVdU&#10;XQJVVGUDVFRuBFJUeQVQVIYGTlSUB01UpAhLVLUIS1TMCUpU6whLVP4HS1T/BktU/wVLVP8FS1T/&#10;BcxOAAC7VwAArl4AAKRiAACaZAAAkWQAAIZiAAB3WwAAbVgAAGZYDABiWBYAX1giAF1ZLABbWTYA&#10;WVk+AFdZRgBWWU0BVFlUAVJZWwJRWWMDT1lsA01ZdwRLWIQFSViSB0hYogdHWbMIRlnKCEVZ6ghG&#10;Wf0GRlj/BkZY/wVHWP8FR1j/BcdSAAC4WwAAq2EAAKFmAACYaAAAjmkAAINnAAByYAAAaF4AAGFd&#10;CQBcXRMAWl0eAFddKQBWXjMAVF47AFJeQwBRXkoBT15SAU5eWQJMXmECSl5qA0hedQRGXoIFRF2Q&#10;BkNeoAdBXrEHQF7IB0Be6AdAXfwGQV3/BUFd/wVBXP8FQVz/BcNWAAC0XwAAqGYAAJ5qAACVbQAA&#10;im0AAH9sAABvZwAAZGQAAFtiBQBWYhAAVGIbAFJjJQBQYy8ATmQ4AE1kQABLZEgASmRPAUhkVwFG&#10;ZF8CRWRoAkNkcwNBY38EP2OOBT1jngY8Y7AGO2TGBjtk5gY7Y/oFO2L/BTti/wU8Yf8EPGH/BL5b&#10;AACwYwAApWoAAJtvAACRcgAAhnIAAHtxAABsbQAAYGsAAFVpAABPaA0ATWkXAEtpIQBJaisASGo0&#10;AEdqPQBFa0QARGtMAEJrVAFBa1wBP2plAj1qcAI7an0DOWqMBDdqnAQ2aq4FNWrEBTVq5QU1afkE&#10;NWn/BDVo/wQ1aP8ENWj/BLlgAACsaQAAoXAAAJh1AACNdwAAgncAAHd3AABpdAAAXHMAAFFxAABI&#10;cAoARXASAENxHQBCcScAQHIwAD9yOAA+ckAAPXJIADtyUAA6clkBOHJjATZybQI0cnoCM3KJAzFy&#10;mgMvcqwDLnLBAy5y4wMucfgDLnD/Ay5v/wMub/8DLm//A7NmAACnbwAAnXYAAJN6AACIfAAAfn0A&#10;AHJ9AABkfAAAV3sAAEx6AABCeQMAPHkOADp6FwA5eiEAOHoqADd7MwA2ezsANHtEADN7TAAye1UA&#10;MHtfAC97agEte3cBK3uHASp7mAIoe6oCJ3u/AiZ74QImevcCJnj/AiZ4/wInd/8CJ3f/Aq5sAACj&#10;dgAAmXwAAI5/AACEggAAeIMAAGyEAABfhAAAUYQAAEeEAAA8hAAAM4QJADCEEQAvhBoALYQkACyF&#10;LQArhTUAKoU+ACmFRwAohlAAJ4ZaACaGZgAkhnMAI4aDACGGlQAghqcBHoa8AR6G3gAehPUBHoL/&#10;AR6C/wEegf8BHoH/Aah0AACefQAAk4IAAImFAAB+iAAAcYoAAGWLAABYjAAATI0AAECOAAA2jgAA&#10;LI8AACWQDAAjkBMAIpAcACGQJQAgkS4AH5E2AB6RQAAdkUkAHJFUABqRYAAZkW4AGJF+ABaSkAAV&#10;kqQAFJG5ABOR2AATj/QAFI7/ABSN/wAUjP8BFIz/AaN9AACYgwAAjogAAISMAAB3jwAAaZEAAF2T&#10;AABQlQAARZcAADmYAAAumQAAJZoAAB2bAgAWnQwAFZ0TABSdGwATnSQAEp0tABGeNwARnkEAEJ5M&#10;AA+eWAAOnmcADZ53AAyeigALnZ4ACp2yAAmdzAAJnOwACpv+AAua/wALmf8AC5n/AJyEAACRigAA&#10;iI4AAHuSAABtlgAAYJkAAFScAABInwAAPKAAADChAAAmowAAHaUAABWnAAAQqQUAC6sNAAiqEwAH&#10;qhsABqokAAWqLgAEqjgAAqpEAAGqUAAAql4AAKpuAACqgQAAqpUAAKmqAACpwQAAqOQAAKj2AACn&#10;/wAAp/8AAKf/AJWLAACMkAAAf5UAAHGaAABjngAAVqIAAEqmAAA9qAAAMaoAACarAAAdrQAAFLAA&#10;AA6yAAAJtQEAArYKAAC2DwAAthUAALcdAAC3JQAAty8AALg5AAC4RgAAuFQAALhkAAC4dgAAuIsA&#10;ALegAAC3tgAAt9MAALbvAAC2/AAAtv8AALb/AI+SAACClwAAdJ0AAGaiAABYpwAAS6wAAD6vAAAx&#10;sQAAJrMAABy2AAATuAAADbsAAAa+AAAAwQAAAMIEAADCCwAAwxAAAMQVAADEHAAAxSQAAMYuAADI&#10;OgAAyUcAAMlXAADJaQAAyX0AAMmUAADIqgAAyMMAAMjkAADI9AAAyP0AAMj9AIWZAAB3nwAAaKYA&#10;AFqrAABNsQAAP7UAADG4AAAlugAAGr0AABHAAAALwwAAA8cAAADKAAAAzQAAAM4AAADPAwAA0AkA&#10;ANEOAADTEgAA1RkAANciAADaLQAA3TkAAN5JAADeWgAA324AAN+FAADfnAAA37IAAN7LAADe5gAA&#10;3/QAAN/0AHmhAABrqAAAXK8AAE61AABAuwAAMb4AACTBAAAZxQAAEMgAAAnMAAAAzwAAANMAAADZ&#10;AAAA3AAAAN0AAADfAAAA4QAAAOIFAADkCwAA5hAAAOgWAADqIAAA7SsAAPA6AADxSwAA8V4AAPJz&#10;AADziwAA86IAAPO2AADzyQAA8+EAAPPhAG2qAABesQAAULkAAEG/AAAyxAAAJMgAABfMAAAO0AAA&#10;BtUAAADaAAAA3gAAAOIAAADmAAAA6QAAAOoAAADsAAAA7gAAAPAAAADyAAAA9AYAAPYMAAD5EgAA&#10;/BwAAP8pAAD/OgAA/00AAP9iAAD/eAAA/5AAAP+jAAD/swAA/8EAAP/BAP8HGQD/ARcA/wAXAP8A&#10;GgD/ACEA/wArAP8AOQD/AEcA/wBUAP8AXwD/AGoA/wBzAP8AewD/AIMA/wCKAP8AkAD/AJYA/wCb&#10;AP8AoQD/AKgA/wCvAP8AuAD/AMQA/gDVAPwA6gD7APgA+gD/APkA/wD4AP8A+AD/APYA/wDzAP8A&#10;8QD/AP8LFQD/BRMA/wATAP8AFAD/ABoA/wAnAP8ANAD/AEIA/wBPAP8AWwD/AGUA/wBuAP8AdgD/&#10;AH4A/wCFAP4AiwD9AJEA+wCXAPoAnQD4AKMA9wCrAPYAswD0AL4A8wDMAPEA4wDvAPMA7gD/AO0A&#10;/wDsAP8A6wD/AOwA/wDsAP8A6wD/AP8NEQD/CRAA/wAPAP8AEAD/ABYA/wAiAP8ALwD/AD0A/wBK&#10;AP8AVQD9AGAA+gBpAPgAcQD2AHkA9AB/APMAhgDxAIwA7wCSAO4AmADsAJ8A6wCmAOkArgDnALgA&#10;5QDFAOMA2gDhAO0A3wD7AN4A/wDdAP8A3QD/AN0A/wDdAP8A3QD/AP8PDQD/DAsA/wMJAP8ADAD/&#10;ABIA/wAdAP8AKQD7ADcA+ABEAPUAUADyAFoA7gBjAOwAawDpAHMA5wB6AOUAgADjAIYA4QCMAN8A&#10;kwDdAJkA2wChANkAqQDVALIA0gC+ANAAzgDOAOYAzAD2AMoA/wDKAP8AyQD/AMgA/wDIAP8AyAD/&#10;AP8RCAD/DQIA/wcAAP8FCAD/AA4A/wAWAPcAIgDvADAA6wA9AOgASQDkAFQA4ABdAN0AZQDZAG0A&#10;1QBzANIAegDQAIAAzgCHAMwAjQDKAJQAyACbAMYApADEAK0AwgC4AMAAxwC9AN8AvADxALsA/gC5&#10;AP8AuAD/ALgA/wC4AP8AuAD/AP8UAAD/DwAA/w0AAP8MAAD/BwkA+AEQAOgAGgDjACgA3QA2ANgA&#10;QgDSAE0AzgBXAMoAXwDHAGYAxQBtAMMAdADBAHoAvwCBAL0AiAC7AI8AuQCXALcAnwC1AKgAswCz&#10;ALEAwgCvANgArgLtAKwD+wCrBf8Aqgb/AKkG/wCpBv8AqQb/AP8WAAD/EgAA9xIAAOwRAADmDgAA&#10;5QYIAN0DEgDUAyAAzQQtAMgEOgDDBUYAvwVQALwGWAC5BmAAtwdnALUHbgCzB3UAsQh7AK8IggCu&#10;CYoArAmSAKoJmwCoCqUApgqwAKULvwCjDNQAoQ3tAJ8O/gCdDv8AnA//AJsP/wCbD/8Amw//AP8a&#10;AAD3GQAA6h4AAN8eAADVGgAA0BMCAM4MCwDHCxYAwA0lALoOMgC2Dj8Asg9JAK8QUgCsEFoAqhBh&#10;AKgRaACmEW8ApBF2AKIRfQChEYUAnxKOAJ0SlwCcEqIAmhOtAJgTvACXFNAAlBXsAJIW/QCQF/8A&#10;jxf/AI4X/wCOF/8Ajhf/APodAADuIwAA3ygAANAqAADHJwAAwSEAAL0ZBQC5EhAAshUeAK0WLACo&#10;FzgApBhDAKEZTACfGVQAnBpcAJoaYgCZGmkAlxtwAJUbdwCUG38AkhyIAJAckgCPHJ0AjR2pAIsd&#10;twCKHsoAiB/nAIYg+gCEIP8BgyD/AYMg/wGCIP8BgiD/AfUkAADlLAAA0zEAAMYzAAC8MQAAti0A&#10;ALAlAACsHQwAph4YAKEgJgCcITIAmSI9AJUiRwCTI08AkSNWAI8jXQCNJGQAiyRrAIkkcgCIJHoA&#10;hiSDAIQljQCDJZgBgSWkAYAmsgF+JsUBfSfiAXsn9wF5KP8BeCj/AXgo/wF4KP8BeCj/Ae8rAADd&#10;MwAAyjkAAL47AAC0OgAArTYAAKYvAAChKAcAmycTAJYoIACRKS0Ajio4AIsrQgCIK0oAhitSAIQr&#10;WACCLF8AgCxmAH8sbQB9LHUAeyx+AXosiAF4LJQBdi2gAXUtrgJ0LcACci7dAnEu9AJwL/8Cby//&#10;Am8v/wFuL/8Bbi//AegxAADTOgAAwz8AALdBAACuQQAApj4AAJ44AACXMQEAkS4QAIwvHACIMCgA&#10;hDEzAIEyPQB/MkYAfTJNAHsyVAB5MlsAdzJhAHUyaQF0MnABcjJ5AXAzhAFvM5ACbTOdAmwzqwJq&#10;NLwCaTTVA2g18QJnNf8CZzX/AmY1/wJmNf8CZjT/AuI2AADMPwAAvUQAALJHAACoRwAAoEQAAJg/&#10;AACQOQAAiDQNAIM1FwB/NiQAfDcvAHk3OQB3OEIAdDhJAHI4UABxOFcAbzheAG04ZQFsOG0Bajh1&#10;AWg4gAJnOIwCZTiZA2Q5qANiObkDYTrQA2A67gNgOv8DXzr/Al86/wJfOv8CXzr/At07AADHQwAA&#10;uUkAAK5LAACkTAAAm0oAAJJFAACJPwAAgToJAHs6FAB3OyAAdDwrAHI8NQBvPT4AbT1GAGs9TQBp&#10;PVMAaD1aAGY9YQFkPWkBYz1yAWE9fQJgPYkCXj2WA10+pQNbPrYEWj7MBFo/7ARZP/4DWT//A1k/&#10;/wJZP/8CWT7/AtY/AADDRwAAtUwAAKpQAACgUAAAl08AAI5LAACERQAAekAGAHU/EQBxQBwAbUAo&#10;AGtBMgBpQTsAZ0FCAGVBSQBjQVAAYUFXAGBBXgFeQWYBXUJvAltCegJaQoYDWEKUA1dCowRVQ7ME&#10;VEPJBFRD6QRTQ/0DU0P/A1RD/wNUQ/8CVEP/AtBCAAC/SgAAslAAAKdTAACdVAAAlFMAAIpQAAB/&#10;SgAAdUUCAG5DDgBrRBkAZ0UkAGVFLgBiRTcAYUU/AF9FRgBdRU0AW0VUAFpGWwFZRmMBV0ZsAlZG&#10;dwJURoMDU0aRA1FGoQRQR7EET0fHBE5H5wROR/sETkf/A05H/wNPR/8DT0f/A8xGAAC7TgAAr1QA&#10;AKRXAACaWAAAkVcAAIZUAAB7TgAAcEoAAGlIDQBlSBYAYkkhAF9JKwBdSTQAW0k8AFlJQwBXSUoA&#10;VklSAFVKWQFUSmEBUkpqAVFKdQJPSoEDTkqPA0xLnwRLS7AESkvFBElL5gRJS/oESUv/A0pL/wNK&#10;S/8DSkv/A8hJAAC4UQAArFcAAKFbAACYXAAAjlwAAINZAAB2UwAAa04AAGRNCgBfTBMAXE0eAFpN&#10;KABYTTEAVk06AFRNQQBTTkgAUk5PAFBOVwFPTl8BTU5oAUxOcwJKT38CSU+NA0dPnQRGT64ERU/D&#10;BERQ5ARET/kERU//A0VP/wNFTv8DRU7/A8RMAAC1VQAAqVsAAJ9eAACVYAAAi2AAAIBeAAByVwAA&#10;Z1MAAF5RBwBZUREAV1EbAFRRJQBSUi8AUVI3AE9SPwBOUkYATVNNAExTVQBKU10BSVNmAUdTcAJF&#10;U30CRFOLA0JTmwNBVKwEQFTBBD9U4gQ/VPgDQFP/A0BT/wNAU/8DQFL/A8BQAACyWAAApl4AAJxi&#10;AACSZQAAiGUAAH1iAABuXAAAY1kAAFlWAwBUVg4AUVYYAE9WIgBNVywATFc0AEpXPABJWEQASFhL&#10;AEdYUwBFWFsBRFhkAUJYbgFAWHsCP1iJAj1YmQM8WKoDO1m/AzpZ4AM6WPcDOlj/AztX/wM7V/8D&#10;O1f/A7xUAACuXAAAo2MAAJlnAACQaQAAhWkAAHlnAABrYgAAYGAAAFVdAABOWwwAS1sUAElcHwBH&#10;XCgARl0xAEVdOQBDXUEAQl1IAEFeUABAXlgAPl5hATxebAE7XngCOV6HAjdelwI2XqkDNV69AzRf&#10;3QM0XvUDNV3/AjVd/wI1XP8CNVz/ArhZAACqYQAAoGcAAJZsAACMbgAAgW4AAHZsAABnaQAAXGYA&#10;AFFkAABIYgkARGIRAEJiGwBBYyQAP2MtAD5jNQA9ZD0APGRFADtkTQA5ZFUAOGRfADZkaQE1ZHYB&#10;M2SFATFllQIwZacCL2W7Ai5l2gIuZPQCLmP/Ai9j/wIvYv8CL2L/ArNeAACnZgAAnG0AAJNxAACI&#10;cwAAfXMAAHJyAABkcAAAWG4AAE1sAABCagMAPGkOADpqFgA5aiAAOGooADZrMQA1azkANGtBADNs&#10;SQAybFIAMWxcAC9sZgAubHMALGyCASpskwEpbKUBKGy5ASdt1gEna/IBJ2r/ASdq/wEoaf8CKGn/&#10;Aq5kAACjbAAAmXMAAI52AACEeAAAeXkAAG14AABgdwAAU3YAAEh1AAA+cwAANHIKADFzEQAwcxoA&#10;L3MjAC5zKwAtdDQALHQ8ACt0RAApdE0AKHVXACd1YwAldW8AJHV/ACJ1kAAhdaIAIHW3AB910gAf&#10;dPEAH3P/AR9y/wEgcf8BIHH/AalrAACecwAAlHkAAIp8AACAfgAAdH8AAGd/AABafwAATX4AAEN+&#10;AAA4fQAAL30CACh9DQAmfRQAJH0cACN+JQAifi0AIX42ACF+PwAff0gAHn9SAB1/XgAcf2sAGn96&#10;ABl/jAAXf58AFn+zABV/zgAVfu8AFnz/ABZ7/wAWe/8AF3v/AKRyAACaegAAj38AAIWCAAB7hAAA&#10;bYYAAGCHAABUhwAASIgAADyIAAAyiAAAKIgAACCIBQAaiQ4AGYkVABiJHQAXiiYAFoouABWKNwAU&#10;ikEAE4pMABKLWAARi2UAEIt1AA+LhwAOipsADYqvAAyKyAAMieoADYf8AA6H/wAOhv8ADob/AJ97&#10;AACUgQAAioUAAICIAABziwAAZY0AAFmPAABMkAAAQZIAADSSAAAqkgAAIZMAABmUAAASlgYADpcO&#10;AA2XFQAMlx0ADJcmAAuXLwAKlzkACZdEAAiXUAAGl14ABZduAAOWgAABlpQAAJWoAACVvgAAlOAA&#10;AJT0AACT/wABkv8AAZL/AJiCAACOiAAAhYwAAHePAABqkgAAXZUAAFCYAABEmgAAOJsAACycAAAi&#10;nQAAGZ4AABKgAAANogIAB6MLAAGjEAAAoxcAAKMfAACjJwAAozEAAKQ8AACkSAAApFYAAKRlAACj&#10;dwAAo4sAAKOgAACitgAAodIAAKHwAACg+wAAoP8AAKD/AJGKAACJjgAAe5IAAG2XAABgmwAAU54A&#10;AEahAAA5owAALaQAACOmAAAZqAAAEaoAAAysAAAFrgAAAK8HAACvDQAArxEAALAYAACwIAAAsSgA&#10;ALEyAACyPgAAskwAALJbAACybAAAsoEAALGXAACxrAAAsMYAALDoAACv9wAAr/8AAK//AIyQAAB/&#10;lQAAcZoAAGOfAABVpAAAR6gAADqqAAAtrAAAIq4AABiwAAAQswAACrUAAAK4AAAAuwAAALsAAAC8&#10;BwAAvA0AAL0RAAC+FgAAvx4AAMAnAADBMgAAwkAAAMNPAADDYAAAw3QAAMOLAADDoQAAw7gAAMLX&#10;AADC7wAAwvoAAMH+AIGXAABznQAAZaMAAFeoAABJrQAAO7EAAC2zAAAhtgAAFrkAAA67AAAHvgAA&#10;AMEAAADFAAAAxwAAAMgAAADJAAAAygUAAMsLAADNDwAAzhQAANAcAADTJgAA1jIAANhBAADYUwAA&#10;2WYAANl8AADZlAAA2asAANnDAADZ4QAA2fAAANn0AHafAABnpgAAWawAAEuyAAA8twAALroAACG9&#10;AAAVwAAADcQAAAXHAAAAygAAAM4AAADSAAAA1QAAANYAAADZAAAA2wAAAN0AAADfBwAA4QwAAOMR&#10;AADmGQAA6SQAAOwyAADtQwAA7lYAAO9rAADvhAAA75wAAO+yAADvxgAA790AAO/kAGqoAABbrwAA&#10;TLYAAD68AAAvwAAAIMQAABTIAAAMzAAAAtAAAADUAAAA2QAAAN4AAADiAAAA5QAAAOYAAADoAAAA&#10;6QAAAOwAAADuAAAA8AIAAPIJAAD1DwAA+BcAAPwjAAD/MwAA/0YAAP9aAAD/cQAA/4kAAP+fAAD/&#10;sQAA/8AAAP/GAP8AFQD/ABQA/wAUAP8AFwD/AB0A/wAoAP8ANwD/AEQA/wBRAP8AXAD/AGYA/wBv&#10;AP8AdwD/AH4A/wCFAP8AiwD/AJEA/wCXAP8AnQD/AKQA/wCrAP8AtAD+AL8A/QDOAPsA5gD5APYA&#10;+AD/APcA/wD3AP8A9wD/APAA/wDsAP8A6QD/AP8DEgD/ABAA/wAQAP8AEQD/ABcA/wAkAP8AMgD/&#10;AD8A/wBMAP8AVwD/AGEA/wBqAP8AcgD/AHkA/QCAAPwAhgD6AIwA+QCSAPgAmAD2AJ8A9QCmAPQA&#10;rgDyALkA8ADGAO4A3gDtAPAA6wD+AOoA/wDpAP8A6QD/AOcA/wDjAP8A4AD/AP8HDgD/AA0A/wAL&#10;AP8ADAD/ABMA/wAfAP8ALAD/ADoA/wBGAP4AUgD7AFwA+ABlAPUAbADzAHQA8QB6AO8AgQDuAIcA&#10;7ACNAOoAkwDpAJoA5wChAOYAqQDjALMA4QC/AN8A0ADdAOkA2gD5ANkA/wDXAP8A1QD/ANUA/wDV&#10;AP8A1AD/AP8JCgD/AQUA/wADAP8ACQD/ABAA/wAZAPsAJgD3ADQA9ABAAPIATADuAFYA6gBfAOcA&#10;ZwDkAG4A4gB0AOAAewDeAIEA3ACHANoAjQDWAJQA1ACbANEAowDPAK0AzAC4AMoAxwDIAOAAxgDz&#10;AMUA/wDDAP8AwwD/AMMA/wDDAP8AwwD/AP8LAQD/AwAA/wAAAP8AAwD/AAsA8wASAO4AHwDqAC0A&#10;5gA6AOIARQDeAE8A2QBYANQAYADRAGgAzgBuAMwAdADKAHsAyACBAMYAhwDEAI4AwgCWAMAAngC+&#10;AKcAuwCyALkAwAC3ANQAtQDsALMA+wCzAP8AsgD/ALIA/wCxAP8AsQD/AP8NAAD/BgAA/wMAAPcA&#10;AAD0AAMA5wANAOAAGADaACUA0wAyAM4APgDKAEkAxgBSAMMAWgDAAGEAvgBoALwAbgC6AHQAuAB7&#10;ALYAgQC0AIgAsgCQALAAmQCuAKIArACtAKoAugCoAMsApgDmAKUA9wCkAP8AowD/AKIA/wCiAP8A&#10;ogD/AP8QAAD7DAAA7w4AAOYNAADfCQAA2gAGANAAEQDJAB0AxAAqAL8ANwC7AEIAtwBLALQAVACy&#10;AFsArwBiAK0AaACrAG4AqQB1AKgAewCmAIMApACLAKIAlACgAJ4AngGoAJwCtQCbA8YAmQXiAJgG&#10;9ACWCP8AlQn/AJQJ/wCUCf8AlAn/APwRAADxFQAA4xkAANYZAADMFQAAxxAAAMQHCgC9AxQAtwQh&#10;ALIGLgCuCDoAqglEAKcJTQCkClUAogpcAKAKYgCeC2kAnAtvAJsLdgCZDH4AlwyGAJYMkACUDJoA&#10;kg2mAJENswCPDcUAjQ7iAIsQ9gCJEP8AiBH/AIcR/wCHEf8AhxH/APYZAADnIAAA1iQAAMglAAC/&#10;IgAAuRwAALQUAQCxDQ4Aqg4ZAKUPJwChEDMAnRE+AJoRRwCYEk8AlRJWAJMSXACREmMAkBNpAI4T&#10;cACME3gAixOBAIkUiwCHFJYAhhWiAIQVsACDFsEAgRfdAH8Y9AB9Gf8AfBn/AHwZ/wB7Gf8Aexn/&#10;AO8hAADdKQAAyi0AAL4vAAC1LAAAricAAKggAACjFwgAnhYTAJkXIQCUGS0AkRo4AI4aQQCLG0kA&#10;iRtQAIcbVwCFHF4AhBxkAIIcawCAHHMAfx18AH0dhgB8HpEAeh6eAHgfqwB3H7wAdiDUAHQh8ABy&#10;If8AcSL/AHEh/wBxIf8AcSH/AOgoAADSMAAAwjUAALc3AACtNQAApTEAAJ4rAACYIwIAkh4QAI0g&#10;GwCJIScAhiIyAIMjPACBI0QAfiNLAHwkUgB7JFkAeSRfAHckZgB2JW4AdCV3AHMlgQBxJo0AbyaZ&#10;AG4mpwBtJ7gAbCfOAWoo7QFpKf8BaCn/AWgp/wFoKP8BaCj/AeEuAADLNgAAvDsAALE9AACnPQAA&#10;nzkAAJczAACPLQAAiCcMAIMnFgB/KCIAfCktAHkqNwB3Kj8AdSpHAHMrTgBxK1QAcCtbAG4rYgBs&#10;K2oAayxyAGksfQBoLIkAZi2WAWUtpAFkLrQBYy7KAWEv6QFgL/0BYC//AWAv/wFgL/8BYC7/Ado0&#10;AADFPAAAt0EAAKxDAACiQwAAmUAAAJA6AACINAAAgC4IAHotEgB3Lh4Acy8pAHEwMwBvMDsAbTBD&#10;AGsxSgBpMVEAZzFXAGYxXgBkMWYAYzJvAGEyeQBgMoUBXzKSAV0zoQFcM7EBWzTGAVo05gFZNfsB&#10;WTX/AVk0/wFZNP8BWTT/AdI4AADAQAAAs0UAAKhIAACeSAAAlUYAAItAAACCOwAAeTUEAHMzEABv&#10;NBoAbDQlAGk1LwBnNTcAZTY/AGM2RgBiNk0AYDZUAF82WwBdN2MAXDdrAFs3dgFZN4IBWDiPAVY4&#10;ngFVOK8CVDnDAlM55AJTOvkBUzn/AVI5/wFTOf8BUzn/Ac08AAC8RAAAr0kAAKRMAACaTAAAkUsA&#10;AIdGAAB9QAAAczsAAGw4DQBoORcAZTkiAGM6KwBgOjQAXjo8AF06QwBbOkoAWjtQAFg7WABXO2AA&#10;VjtoAFU8cwFTPH8BUjyNAVA9nAFPPawCTj7BAk0+4QJNPvgCTT7/AU0+/wFNPf8BTT3/AclAAAC4&#10;SAAArE0AAKFQAACXUQAAjk8AAIRLAAB5RQAAbkAAAGY9CwBiPRQAXz0eAFw+KABaPjEAWD44AFc+&#10;QABVP0YAVD9NAFM/VQBSQF0AUEBmAE9AcAFOQHwBTEGKAUtBmgJKQasCSUK+AkhC3gJIQvYCSEL/&#10;AkhC/wFIQf8BSEH/AcVEAAC1SwAAqVAAAJ5UAACVVAAAi1MAAIBQAAB1SgAAakYAAGFCCABcQREA&#10;WUIbAFdCJQBVQi4AU0I1AFFCPQBPQkMAT0NLAE5DUgBNRFoAS0RjAEpEbgFJRXoBR0WIAUZFmAJF&#10;RqkCREa9AkNG3AJDRvUCQ0b/AkNG/wFDRf8BQ0X/AcFHAACyTwAAplQAAJxXAACSWAAAiFgAAH5V&#10;AABxTwAAZkoAAFxGBQBXRg8AVEYYAFFGIgBPRisATkYzAExHOgBLR0EASkdJAElIUABISFgAR0hh&#10;AEVJbABESXgBQkmGAUFJlgFASqcCP0q7Aj5L2AI+SvMCPkr/Aj5J/wE/Sf8BP0n/Ab1KAACvUgAA&#10;o1gAAJlbAACQXQAAhlwAAHtZAABtUwAAYk8AAFdMAQBRSg0ATkoVAExLHwBKSygASUswAEdLOABG&#10;TD8ARUxGAERMTgBDTVYAQk1fAEBNagA/TXYBPU6EATxOlAE7TqUBOU+5AjlP1AI5T/IBOU7/ATlO&#10;/wE5Tf8BOk3/AbpOAACsVgAAoVsAAJdfAACNYQAAg2EAAHheAABpWAAAX1YAAFRSAABMTwsASU8S&#10;AEdQHABFUCUAQ1AtAEJQNQBBUTwAQFFEAD9RTAA+UlQAPFJdADtSZwA6UnMAOFOCATdTkgE1U6QB&#10;NFO3ATNU0QEzU/EBNFP/ATRS/wE0Uv8BNFL/AbZSAACpWgAAnmAAAJRkAACLZgAAgGUAAHRjAABm&#10;XgAAXFwAAFFYAABHVQcAQlUQAEBVGAA/ViEAPVYqADxWMgA7VjkAOldBADlXSQA4V1EAN1haADVY&#10;ZQA0WHEAMliAATFYkAEvWaIBLlm1AS1ZzwEtWe8BLlj/AS5X/wEuV/8BLlb/AbJXAAClXwAAm2UA&#10;AJFpAACHagAAfGoAAHFoAABjZQAAWGIAAE1fAABDXQIAPFsNADpcFAA4XB0AN1wmADVdLgA0XTYA&#10;M10+ADJdRgAxXk4AMF5XAC9eYgAtXm4ALF99ACpfjgApX6AAKF+zASdfzAAnX+0BJ17/ASdd/wEo&#10;Xf8BKFz/Aa1cAACiZAAAmGoAAI5uAACDbwAAeW8AAG5uAABgawAAVGkAAElnAAA/ZQAANWMJADJj&#10;EQAwYxkAL2QhAC5kKQAtZDEALGQ5ACtlQgAqZUoAKGVUACdlXwAmZmsAJGZ6ACNmiwAiZp0AIGax&#10;AB9myQAfZusAIGX+ACBk/wAgY/8BIWP/AaliAACeagAAlXAAAIpzAACAdQAAdXUAAGl0AABccgAA&#10;T3EAAERvAAA6bgAAMG0DAClsDQAnbBQAJmwcACVtJAAkbSwAI200ACJtPQAhbkYAIG5QAB5uWwAd&#10;bmcAHG52ABpuhwAZb5oAGG+uABZvxgAWbukAF238ABhs/wAYa/8AGGv/AKRpAACacQAAkHYAAIZ5&#10;AAB8ewAAcXsAAGR7AABXegAASnkAAD94AAA1eAAAK3cAACJ2BwAddg8AHHcWABt3HgAadyYAGXcu&#10;ABh3NwAXeEAAFXhKABR4VgATeGMAEnhyABF4gwAQeJcAD3irAA54wwAOd+YADnb6AA91/wAQdf8A&#10;EHT/AJ9xAACVeAAAi3wAAIJ/AAB3gQAAaoIAAF2CAABQggAARIIAADiCAAAuggAAJIIAAByCAAAU&#10;ggkAEYMQABCDFgAQgx4ADoMnAA6DMAANgzkADYNEAAyDUAALg10ACYNsAAiDfgAGg5EABYKlAAOC&#10;uwAEgdsABIHyAAWA/wAGf/8ABn//AJp5AACQfgAAhoMAAH2FAABvhwAAYokAAFWKAABJiwAAPYwA&#10;ADGMAAAmjAAAHY0AABWOAAAPjwMACpAMAAaQEQAEjxgAA48gAAGPKQAAjzIAAJA9AACQSQAAj1YA&#10;AI9lAACPdgAAj4oAAI6fAACOtAAAjc8AAIzuAACM+wAAi/8AAIv/AJSAAACLhQAAgokAAHSMAABm&#10;jwAAWZEAAEyTAABAlQAANJYAACiWAAAelwAAFZgAAA+aAAAKmwAAApwJAACcDgAAnBMAAJwaAACc&#10;IgAAnSsAAJ01AACdQAAAnU4AAJ1cAACdbgAAnIEAAJyXAACcrAAAm8YAAJroAACZ+QAAmf8AAJj/&#10;AI6IAACGjAAAeJAAAGqUAABclwAAT5oAAEKdAAA2ngAAKZ8AAB+hAAAVogAADqQAAAimAAAAqAAA&#10;AKkEAACpCgAAqQ4AAKkTAACqGgAAqiIAAKsrAACsNgAArEQAAKxTAACsYwAArHcAAKuOAACrpAAA&#10;q7wAAKreAACp9AAAqf0AAKn/AImOAAB7kwAAbZcAAF+cAABRoAAARKQAADamAAAqqAAAHqkAABSr&#10;AAANrgAABrAAAACyAAAAtQAAALUAAAC1AwAAtgkAALcOAAC4EgAAuBkAALohAAC7KwAAvDgAAL1H&#10;AAC9WAAAvWsAAL2BAAC9mQAAvbAAAL3MAAC86gAAvPcAALv+AH6VAABwmwAAYqAAAFOlAABGqgAA&#10;OK0AACqvAAAesQAAE7QAAAy3AAADuQAAALwAAAC/AAAAwgAAAMIAAADDAAAAxAAAAMYGAADHDAAA&#10;yBAAAMoWAADMIAAAzysAANA6AADRSwAA0V4AANJzAADSiwAA0qQAANO7AADT2AAA0+0AANP2AHOd&#10;AABkowAAVqkAAEevAAA5swAAKrYAAB25AAASvAAACr8AAADDAAAAxgAAAMkAAADNAAAAzwAAANAA&#10;AADSAAAA1AAAANYAAADZAgAA2wgAAN4OAADhEwAA5B0AAOgqAADoPAAA6U8AAOlkAADqfAAA65UA&#10;AOusAADrwgAA7NUAAOzlAGamAABYrAAASbMAADu5AAArvAAAHcAAABHEAAAJyAAAAMwAAADPAAAA&#10;0wAAANkAAADdAAAA4AAAAOEAAADjAAAA5QAAAOcAAADqAAAA7AAAAO4EAADxCwAA9RIAAPgcAAD7&#10;KwAA/T4AAP5TAAD+agAA/4MAAP+bAAD/rgAA/74AAP/KAP8AEgD/ABAA/wARAP8AEwD/ABkA/wAm&#10;AP8ANAD/AEEA/wBNAP8AWAD/AGIA/wBrAP8AcwD/AHoA/wCBAP8AhwD/AI0A/wCTAP8AmQD/AKAA&#10;/wCnAP4ArwD8ALoA+gDJAPkA4QD4APMA9wD/APYA/wD1AP8A8QD/AOkA/wDkAP8A4QD/AP8ADwD/&#10;AA0A/wANAP8ADgD/ABQA/wAhAP8ALgD/ADwA/wBIAP8AUwD/AF0A/wBmAP4AbQD8AHUA+wB7APkA&#10;ggD4AIgA9wCOAPYAlAD0AJsA8wCiAPEAqgDvALQA7QDBAOsA1QDqAOwA6AD8AOcA/wDlAP8A5gD/&#10;AOAA/wDZAP8A1AD/AP8ACwD/AAgA/wAGAP8ACQD/ABAA/wAcAP8AKQD/ADYA/wBCAPsATgD3AFcA&#10;9ABgAPIAaADvAG8A7QB2AOwAfADqAIIA6ACIAOcAjgDlAJUA4wCcAOEApADfAK4A3QC5ANoAygDX&#10;AOQA1AD2ANEA/wDQAP8A0AD/AM8A/wDLAP8AxwD/AP8AAwD/AAAA/wAAAP8ABAD/AA0A+gAWAPYA&#10;IwDzADAA8AA8AO0ARwDpAFEA5QBaAOIAYgDfAGkA3QBvANoAdgDYAHwA1ACCANIAiADQAI8AzQCW&#10;AMsAngDJAKgAxwCzAMUAwQDCANgAwADvAL8A/gC+AP8AvQD/ALwA/wC8AP8AvAD/AP8CAAD/AAAA&#10;/wAAAP8AAAD0AAcA7QARAOgAHADjACkA3wA1ANsAQQDWAEsA0QBUAM0AXADKAGMAyABpAMYAbwDD&#10;AHUAwQB7AL8AggC+AIgAvACQALoAmAC4AKIAtQCsALMAuQCxAMsArwDnAK4A+ACsAP8AqwD/AKwA&#10;/wCsAP8AqwD/AP8EAAD/AAAA9gAAAO4AAADnAAAA3wAMANYAFQDPACIAygAuAMcAOgDDAEQAwABN&#10;ALwAVQC5AFwAtwBjALUAaQCzAG8AsQB1AK8AewCtAIIAqwCKAKkAkgCnAJwApQCmAKMAswChAMMA&#10;nwDeAJ4A8gCdAP8AnAD/AJwA/wCbAP8AmwD/AP8HAAD2CQAA6QsAAN8KAADVBAAAzgAFAMYAEADA&#10;ABoAuwAnALcAMgCzAD0AsABGAK0ATwCqAFYAqABcAKYAYwCkAGgAogBvAKEAdQCfAHwAnQCEAJsA&#10;jQCZAJcAlwCiAJUArgCTAL0AkQDTAJAA7QCPAPwAjgD/AI0B/wCNAf8AjQH/APkOAADqEgAA3BUA&#10;AM0VAADEEQAAvgwAALoCCgC0ABIArgAeAKoAKgCmADUAogA/AKAASACdAVAAmwJWAJkCXACXA2MA&#10;lQNpAJMDbwCRBHYAkAR/AI4FiACMBZIAigaeAIgGqgCGB7oAhQjPAIQK6wCCC/wAgQz/AIAM/wCA&#10;DP8AgAz/APEVAADgHQAAzSAAAMEhAAC4HQAAsRcAAKwQAACoCQ0AogcWAJ0JIwCZCi4AlQs4AJMM&#10;QQCQDEkAjg1QAIwNVwCKDV0AiA1jAIcNagCFDnEAgw56AIIOhACADo8Afg+bAHwPqAB7ELgAehDO&#10;AHgR7AB2Ev8AdRL/AHQT/wB0E/8AdBP/AOgeAADTJgAAwyoAALgqAACuKAAApyMAAKAcAACbEwMA&#10;lg8QAJAQGwCMEScAiRIyAIYTOwCEE0MAghRLAIAUUQB+FFcAfBReAHsVZQB5FWwAdxV0AHYWfgB0&#10;FooAcheWAHEXpABvGLQAbhjJAG0Z6ABrGvwAahv/AGob/wBqG/8Aahv/AOAmAADKLQAAvDEAALAz&#10;AACnMQAAnywAAJcmAACQHwAAihcMAIUYFgCBGSIAfhosAHsbNgB5Gz4AdxxFAHUcTABzHFMAcR1Z&#10;AHAdYABuHWcAbR5wAGseegBqHoUAaB+SAGcfoABlILAAZCHFAGMh5ABiIvoAYSL/AGEi/wBhIv8A&#10;YSL/ANcsAADDNAAAtjgAAKo5AAChOAAAmDUAAJAvAACIKAAAgCEIAHsgEgB3IR0AdCInAHEiMQBv&#10;IzkAbSNBAGsjSABpI04AaCRVAGYkWwBlJGMAYyVrAGIldQBhJYEAXyaOAF4mnQBdJ60AWyjBAFso&#10;4ABaKfcAWSn/AFkp/wBZKf8AWSj/AM8yAAC+OQAAsT0AAKY/AACcPwAAkzwAAIo2AACBMAAAeSoD&#10;AHImDwBuJxkAaygjAGkoLABmKTUAZSk8AGMpQwBhKkoAYCpRAF4qVwBdKl8AXCtoAForcgBZLH0A&#10;WCyLAFYtmgBVLaoAVC69AFMu3ABSL/UAUi//AFIu/wBSLv8AUi7/AMo2AAC6PQAArUIAAKJEAACY&#10;RAAAj0EAAIU8AAB7NwAAcjEAAGssDABnLRUAZC0fAGEuKABfLjEAXS45AFwvQABaL0YAWC9NAFcv&#10;VABWMFwAVTBkAFMxbgBSMXoAUTGIAFAylwBOMqgATTO7AE002ABMNPMATDT/AEw0/wBMM/8ATDP/&#10;AMY6AAC2QgAAqUYAAJ5JAACVSQAAi0cAAIFCAAB3PQAAbTcAAGQyCQBgMhIAXTIcAFoyJQBYMy0A&#10;VjM1AFUzPABTNEMAUjRKAFE0UQBQNFkATzVhAE01bABMNncASzaFAEo3lQBIN6YARzi4AUc40wFG&#10;OPEBRjj/AUY4/wBGOP8ARjf/AME+AACyRQAApkoAAJxNAACSTQAAiEsAAH5HAABzQgAAaT0AAF83&#10;BgBaNhAAVzcYAFQ3IgBSNyoAUDcyAE84OQBNOEAATDhHAEs4TgBKOVYASTlfAEg6aQBHOnUARTuD&#10;AEQ7kwBDPKQBQjy2AUE90AFBPfABQT3/AUE8/wFBPP8BQTz/AL5CAACvSQAAo04AAJlQAACPUQAA&#10;hVAAAHtMAABvRgAAZUIAAFo9AgBUOw4AUTsVAE87HwBNOycASzsvAEk8NgBHPD0ARzxEAEY9SwBF&#10;PVQARD5cAEM+ZwBCP3MAQD+BAD8/kQA+QKIAPUC1ATxBzgE8Qe4BPEH/ATxA/wE8QP8BPT//AbpF&#10;AACsTAAAoVEAAJdUAACNVQAAg1QAAHhRAABsSwAAYUcAAFZCAABPQAwATD8TAElAHABHQCQARkAs&#10;AERAMwBDQDoAQkFCAEFBSQBAQlEAP0JaAD5DZQA9Q3EAO0N/ADpEjwA5RKAAOEWzATdFywE3RewB&#10;N0X/ATdE/wE4RP8BOEP/ALdJAACpUAAAnlUAAJRYAACLWQAAgFgAAHZWAABoUAAAXUwAAFNIAABK&#10;RQkARkQRAEREGQBCRCIAQUUpAD9FMQA+RTgAPUU/ADxGRwA7Rk8AOkdYADlHYgA4SG4ANkh8ADVI&#10;jQA0SZ4AM0mxADJJyQAxSesAMkn+ADJI/wAySP8AM0j/ALRMAACnVAAAnFkAAJJcAACIXQAAfl0A&#10;AHNaAABlVQAAW1IAAFBOAABGSgUAQEkOAD5JFgA9SR4AO0omADpKLgA5SjUAOEs9ADdLRAA2S00A&#10;NExWADNMYAAyTGwAMU16ADBNiwAuTZwALU6vACxOxwAsTukALE39AC1N/wAtTP8ALUz/ALBQAACk&#10;WAAAmV0AAI9hAACGYgAAe2EAAHBfAABiWwAAWFgAAE5VAABDUQEAO08MADhPEwA2TxsANU8jADRQ&#10;KwAzUDIAMlA6ADFQQgAwUUoALlFTAC1SXQAsUmkAK1J4AClSiAAoU5oAJ1OtACZTxQAmU+cAJlP8&#10;ACdS/wAnUf8AJ1H/AKxVAACgXAAAlmIAAI1mAACDZwAAeGYAAG1lAABgYQAAVV4AAEpbAAA/WAAA&#10;NVYIADFVEAAwVhcALlYfAC1WJwAsVi8AK1c2ACpXPgApV0cAKFdQACZYWgAlWGcAJFh1ACNZhgAh&#10;WZgAIFmrAB9ZwgAfWeUAH1j6ACBY/wAgV/8AIVf/AKhaAACdYgAAk2cAAIprAAB/bAAAdWwAAGpr&#10;AABdaAAAUWUAAEZjAAA7YAAAMV4DACpdDQAoXRMAJl0bACVeIwAkXioAI14yACJeOgAhXkMAIF9M&#10;AB9fVwAeX2MAHGBxABtgggAZYJUAGGCpABdgwAAWYOIAF1/5ABhe/wAZXv8AGV3/AKRgAACZaAAA&#10;kG4AAIZwAAB8cgAAcnIAAGZxAABYbgAATGwAAEFrAAA2aQAALWcAACNmCAAfZg8AHWYVABxmHQAb&#10;ZiUAGmYtABlnNQAYZz4AF2dIABZnUwAVaF8AE2huABJofwARaJIAEGimAA9ovQAOaOAAEGf3ABBm&#10;/wARZf8AEWX/AJ9nAACWbwAAjHMAAIJ2AAB4eAAAbXgAAGB3AABTdgAARnQAADtzAAAxcgAAJ3EA&#10;AB5xAAAWcAoAE3AQABNwFwAScB8AEXEnABBxLwAQcTgADnFCAA5xTgANcVsADHFpAAtxegAKcY0A&#10;CHGhAAZxtgAGcNIAB3DvAAhv/wAJbv8ACW7/AJtvAACRdQAAh3kAAH58AAB0fgAAZn4AAFl+AABN&#10;fgAAQH0AADV9AAAqfAAAIXwAABh8AAARfAQADHwMAAp8EQAJfBkACHwhAAd8KQAGfDIABHw9AAN8&#10;SAABfFUAAHxjAAB8dAAAfIcAAHucAAB7sQAAessAAHnrAAB5+gAAef8AAHj/AJZ3AACMfAAAg4AA&#10;AHmDAABshAAAXoUAAFGGAABFhwAAOYcAAC2HAAAjhwAAGocAABKHAAANiAEABokKAAGJDwAAiRQA&#10;AIgbAACIIwAAiSwAAIk2AACJQgAAiE4AAIhdAACIbQAAiIEAAIeVAACHqwAAhsQAAIXmAACE+AAA&#10;hP8AAIT/AJB+AACHgwAAfocAAHGJAABjiwAAVo0AAEmPAAA8kQAAMJEAACSRAAAakgAAEpMAAA2U&#10;AAAGlQAAAJYGAACWDAAAlRAAAJYVAACWHQAAliQAAJYuAACWOQAAlkYAAJZVAACWZQAAlngAAJWO&#10;AACVpAAAlLwAAJPfAACT9QAAkv8AAJL/AIuGAACDigAAdY0AAGeQAABZlAAATJcAAD+ZAAAymgAA&#10;JpsAABucAAASnQAADJ8AAASgAAAAogAAAKMBAACjBwAAowwAAKMQAACkFQAApBwAAKUlAACmLwAA&#10;pjwAAKZLAACmWwAApm4AAKWEAAClmwAApLMAAKPQAACj7wAAovwAAKL/AIaNAAB4kQAAapUAAFyZ&#10;AABOnQAAQaAAADOiAAAmowAAG6UAABGnAAAKqQAAAasAAACtAAAArwAAALAAAACwAAAAsAUAALEL&#10;AACyDwAAsxQAALQbAAC1JAAAtzAAALc/AAC3UAAAt2IAALd4AAC3kAAAtqkAALbCAAC25AAAtvUA&#10;ALX+AHuTAABtmAAAX50AAFCiAABCpgAANKkAACarAAAarQAAEK8AAAmyAAAAtAAAALcAAAC6AAAA&#10;vAAAAL0AAAC+AAAAvgAAAMACAADBCAAAwg0AAMQSAADGGQAAySQAAMoyAADLQwAAy1UAAMxqAADM&#10;gwAAzJwAAMu1AADMzgAAzOkAAMz2AHCbAABhoQAAUqYAAESrAAA2sAAAJ7IAABq1AAAQuAAAB7sA&#10;AAC+AAAAwQAAAMQAAADIAAAAywAAAMsAAADNAAAAzgAAANAAAADSAAAA1QMAANgKAADbEAAA3hgA&#10;AOIkAADjNQAA5EgAAOVcAADmcwAA5o0AAOalAADmvAAA5tMAAOfnAGOkAABVqgAARrAAADi1AAAo&#10;uQAAGrwAAA/AAAAFxAAAAMcAAADLAAAAzwAAANQAAADYAAAA3AAAAN0AAADfAAAA4QAAAOMAAADl&#10;AAAA6AAAAOoAAADtBgAA8Q4AAPUWAAD4JQAA+TgAAPlNAAD6YwAA+3wAAPyVAAD8qgAA/LsAAP3L&#10;AP8ADwD/AA4A/wAOAP8AEAD/ABYA/wAjAP8AMAD/AD0A/wBJAP8AVAD/AF4A/wBmAP8AbgD/AHYA&#10;/wB8AP8AggD/AIkA/wCPAP8AlQD+AJsA/QCjAPsAqwD6ALUA+QDDAPcA2wD2APAA9AD/APMA/wDy&#10;AP8A7AD/AOIA/wDcAP8A1gD/AP8ADAD/AAkA/wAIAP8ACgD/ABIA/wAeAP8AKwD/ADgA/wBEAP8A&#10;TwD/AFkA/gBhAPwAaQD6AHAA+AB3APcAfQD2AIMA9ACJAPIAjwDxAJYA7wCdAO0ApQDsAK8A6gC8&#10;AOgAzQDmAOgA5AD6AOMA/wDiAP8A4AD/ANUA/wDOAP8AywD/AP8ABgD/AAEA/wAAAP8ABAD/AA4A&#10;/wAZAP8AJQD9ADIA+wA+APcASQDzAFMA8ABcAO4AYwDsAGoA6gBxAOgAdwDmAH0A5ACDAOIAiQDg&#10;AJAA3gCXANwAnwDZAKkA1gC0ANMAxADQAN4AzgDzAMwA/wDLAP8AygD/AMgA/wDCAP8AvgD/AP8A&#10;AAD/AAAA/wAAAP8AAAD7AAsA9gATAPEAIADtACwA6gA4AOcAQwDjAE0A4ABWANwAXQDZAGQA1QBr&#10;ANIAcQDQAHYAzgB8AMwAgwDKAIkAyACRAMYAmQDEAKMAwQCtAL8AuwC9AM8AuwDrALkA/AC3AP8A&#10;twD/ALYA/wC0AP8AsQD/AP8AAAD/AAAA/wAAAPYAAADuAAUA5wAPAOEAGQDbACUA1QAxANIAPADO&#10;AEYAygBPAMcAVwDEAF4AwQBkAL8AagC9AHAAuwB2ALkAfAC4AIMAtgCKALMAkwCxAJwArwCnAK0A&#10;swCrAMUAqQDhAKcA9QCmAP8ApQD/AKQA/wCkAP8ApAD/AP8AAAD8AAAA8QAAAOgAAADgAAAA1AAL&#10;AMwAEwDHAB8AwgAqAL8ANQC8AD8AuABIALUAUACzAFcAsABeAK4AZACsAGkAqwBvAKkAdQCnAHwA&#10;pQCEAKMAjAChAJYAnwChAJ0ArQCaALwAmADSAJcA7gCVAP4AlAD/AJUA/wCVAP8AlQD/APwBAADw&#10;BQAA4wcAANUFAADMAAAAxQAEAL4ADgC4ABcAswAjAK8ALgCrADgAqQBBAKYASgCjAFEAoQBXAJ8A&#10;XQCdAGMAmwBpAJoAbwCYAHYAlgB9AJQAhgCSAJAAkACbAI4ApwCMALYAigDJAIgA5wCHAPkAhwD/&#10;AIYA/wCGAP8AhgD/APQMAADkEAAA0RIAAMURAAC9DgAAtggAALEACACrABEApgAbAKEAJgCeADEA&#10;mgA6AJgAQwCVAEoAkwBRAJEAVwCPAF0AjgBjAIwAaQCKAHAAiAB3AIYAgACEAIsAggCWAIAAowB+&#10;ALEAfQDEAHsC4QB6A/UAegX/AHkF/wB4Bv8AeAb/AOoTAADWGgAAxh0AALocAACxGQAAqhMAAKQN&#10;AACfBQwAmQAUAJUAHwCRAikAjQMzAIsEPACIBUQAhgZLAIQGUQCCB1cAgQddAH8HYwB9CGoAewhy&#10;AHoIfAB4CYYAdgmSAHQKoABzCq8AcQvBAHAM3wBvDfYAbg7/AG0O/wBtDv8AbQ7/AOEcAADLIwAA&#10;vCYAALEmAACoJAAAoB4AAJkYAACTEAIAjgsOAIgLFwCEDCIAgQ0sAH4NNQB8Dj0Aeg5FAHgOSwB3&#10;DlEAdQ9YAHMPXgBxEGUAcBBuAG4QdwBsEIIAaxCPAGkRnQBoEa0AZhLAAGUS3wBkE/YAYxT/AGMU&#10;/wBiFP8AYhT/ANYkAADDKgAAtS4AAKovAACgLQAAmCgAAJAiAACJGwAAghMIAH0REgB5EhwAdhMn&#10;AHMUMABxFDgAbxU/AG0VRgBsFUwAahZTAGgWWQBnFmEAZRZpAGQXcgBiF34AYRiLAF8YmQBeGakA&#10;XBm8AFwa2ABaG/MAWhz/AFkc/wBZHP8AWRz/AM0qAAC9MQAArzUAAKQ2AACbNAAAkjEAAIkrAACB&#10;JQAAeR0DAHMYDgBvGRgAbBoiAGkbKwBnGzMAZRw7AGQcQQBiHUgAYB1OAF8dVQBdHVwAXB5kAFse&#10;bgBZH3kAWB+HAFYglgBVIKYAVCG4AFMh0gBSIvEAUiP/AFIj/wBSIv8AUiL/AMgvAAC4NgAAqzoA&#10;AKA8AACWOwAAjTgAAIMyAAB6LQAAciYAAGogDABmIBMAYyEdAGEhJgBfIi8AXSI2AFsiPQBaI0QA&#10;WCNKAFcjUQBVI1gAVCRhAFMkagBRJXYAUCWDAE8mkwBOJ6MATCe1AEwozgBLKO4ASyn/AEso/wBL&#10;KP8ASyj/AMM0AACzOwAApz8AAJxBAACSQAAAiT4AAH85AAB1MwAAbC0AAGMnCABeJhEAXCYZAFkn&#10;IgBXJysAVSgyAFQoOQBSKEAAUShGAFApTQBOKVUATSldAEwqZwBLKnMASSuAAEgrkABHLKEARi2z&#10;AEUtywBFLuwARC7/AEQu/wBFLf8ARS3/AL44AACwPwAApEMAAJlFAACPRQAAhUMAAHs+AABxOQAA&#10;ZzQAAF4uBABYKw4AVSsWAFIsHwBQLCcATywvAE0tNgBMLTwASi1DAEktSgBILlIARy5aAEYvZABF&#10;L3AAQzB+AEIwjQBBMZ4AQDKxAD8yyAA/M+oAPzP+AD8y/wA/Mv8APzL/ALs8AACtQwAAoUcAAJZJ&#10;AACMSQAAg0gAAHhEAABtPgAAYzkAAFo0AABSMAwATzATAEwwHABKMCQASTErAEcxMgBGMTkARDFA&#10;AEMyRwBCMk8AQTNYAEAzYgA/NG0APjR7AD01iwA8NpwAOzavADo3xgA5N+gAOTf8ADo3/wA6Nv8A&#10;Ojb/ALdAAACqRgAAnksAAJRNAACKTgAAgEwAAHVIAABqQwAAYD4AAFY5AABNNQkASTQRAEc1GQBF&#10;NSEAQzUoAEE1LwBANTYAPzY9AD42RQA9N00APDdVADs4YAA6OGsAOTl5ADg5iQA3OpsANTqtADU7&#10;xAA0O+YANDv7ADU7/wA1Ov8ANTr/ALRDAACnSgAAnE4AAJJRAACIUgAAflAAAHNNAABnSAAAXEQA&#10;AFI/AABIOgYARDkPAEE5FgA/OR4APjkmADw5LQA7OjQAOjo7ADk7QgA4O0oANzxTADY8XQA1PWkA&#10;ND13ADM+hwAxPpkAMD+rAC8/wgAvP+QALz/6ADA//wAwPv8AMD7/ALFHAACkTQAAmVIAAI9VAACG&#10;VgAAfFUAAHFSAABkTAAAWUkAAE9FAABFQAMAPz4NADw+EwA6PhsAOT4jADc+KgA2PzEANT84ADQ/&#10;QAAzQEgAMkBRADFBWwAwQWcALkJ1AC1ChQAsQ5cAK0OqACpDwAApROIAKkP5ACpD/wArQv8AK0L/&#10;AK5KAAChUQAAl1YAAI1ZAACDWgAAeVoAAG5XAABhUgAAV04AAE1LAABDRwAAOkMKADZDEQA0QxgA&#10;M0MgADJEJwAxRC8AMEQ2AC9FPQAtRUYALEVPACtGWQAqRmQAKUdyAChHgwAmR5UAJUioACRIvgAj&#10;SOAAJEj3ACVH/wAlR/8AJkf/AKpPAACfVQAAlFoAAIteAACBXwAAd14AAGtcAABfWAAAVVUAAEtR&#10;AABATQAANUoHADBJDgAuSRUALUkdACxJJAArSisAKkozAChKOwAnS0MAJktMACVLVgAkTGIAI0xw&#10;ACFMgAAgTZMAH02mAB5NuwAdTt0AHk32AB5M/wAfTP8AIEv/AKdTAACcWgAAkl8AAIhjAAB+ZAAA&#10;dGMAAGlhAABcXgAAUlsAAEdYAAA8VQAAMlICACpQDAAnTxIAJlAZACVQIAAkUCgAI1AvACJRNwAh&#10;UUAAIFFJAB5SUwAdUl8AHFJtABpTfQAZU5AAGFOkABZTuQAVU9kAFlP0ABdS/wAYUf8AGVH/AKNZ&#10;AACYYAAAj2UAAIVoAAB7aQAAcWkAAGZnAABZZAAATWEAAEJfAAA4XAAALloAACVYCAAgVw4AHlcU&#10;AB1XHAAcWCMAG1grABpYMwAZWDwAGFhFABZZUAAVWVsAFFlpABNaegASWo0AEVqhABBatwAOWtUA&#10;EFnzABBZ/wARWP8AEVj/AJ9fAACVZgAAjGsAAIJtAAB4bgAAbm8AAGJtAABVagAASGgAAD5mAAAz&#10;ZQAAKWMAACBhAQAYYAsAFWAQABRgFwATYB4AEmAmABJgLgARYTcAEGFAAA9hSwAOYVgADWFmAAxi&#10;dgALYokACmGdAAlhsgAIYcsACGHrAAlg/QAKX/8AC1//AJtmAACSbQAAiHEAAH5zAAB1dQAAanQA&#10;AFxzAABPcgAAQ3AAADhvAAAtbgAAJGwAABtrAAATawQADmoMAA1qEgAMahkAC2ohAApqKQAJajIA&#10;CGo8AAdrRwAFa1MABGthAAJrcQAAaoQAAGqYAABqrQAAacYAAGnnAABp+AAAaP8AAGj/AJdtAACN&#10;cwAAhHcAAHt6AABwewAAY3sAAFZ6AABJegAAPXkAADF4AAAndwAAHXYAABV2AAAPdgIACXYKAAR2&#10;DwAAdhUAAHYcAAB2JAAAdSwAAHU2AAB1QQAAdU4AAHVcAAB1bAAAdX4AAHSTAAB0qAAAc8AAAHPj&#10;AABy9wAAcv8AAHH/AJJ1AACJegAAgH4AAHaAAABpgQAAW4IAAE6CAABBggAANYMAACmCAAAfgQAA&#10;FoEAABCCAAAKggAAAoMHAACCDQAAghEAAIIXAACCHgAAgiYAAIIvAACCOwAAgkcAAIJVAACBZQAA&#10;gXgAAIGNAACAogAAf7oAAH/dAAB+9AAAff8AAH3/AI18AACEgQAAe4QAAG6GAABgiAAAUooAAEWL&#10;AAA5jAAALIwAACGMAAAXjAAAEI0AAAmOAAACjwAAAJADAACPCQAAjw4AAI8SAACQGAAAkB8AAJAo&#10;AACQMgAAkD8AAJBNAACQXQAAj3AAAI+FAACOnAAAjrMAAI3QAACM8AAAi/4AAIv/AIiEAACAiAAA&#10;cosAAGSNAABWkAAASJMAADuVAAAulgAAIpYAABeXAAAPmAAACJkAAACbAAAAnQAAAJ0AAACdAwAA&#10;nQkAAJ0NAACeEQAAnhcAAJ8fAACfKQAAoDUAAKBDAACgVAAAoGYAAJ97AACekwAAnqsAAJ3GAACd&#10;6QAAnPkAAJz/AIOLAAB1jgAAZ5IAAFmWAABLmQAAPZwAADCeAAAjnwAAF6AAAA6iAAAHpAAAAKYA&#10;AACoAAAAqgAAAKoAAACqAAAAqwEAAKsHAACsDAAArRAAAK4WAACvHgAAsSkAALE4AACxSAAAsVoA&#10;ALFvAACxiAAAsaAAALC6AACv3QAAr/IAAK/9AHiRAABqlgAAXJoAAE2fAAA/owAAMaYAACOnAAAX&#10;qQAADqsAAAWuAAAAsAAAALIAAAC1AAAAtwAAALcAAAC4AAAAuQAAALoAAAC8AwAAvQkAAL4OAADA&#10;FAAAwx4AAMUrAADFPAAAxk4AAMZiAADGegAAxpQAAMatAADGyAAAxeUAAMXzAGyZAABengAAT6QA&#10;AEGoAAAyrAAAJK8AABaxAAANtAAAA7cAAAC6AAAAvQAAAMAAAADEAAAAxgAAAMYAAADIAAAAyQAA&#10;AMsAAADMAAAAzgAAANAGAADTDQAA2BMAANweAADeLQAA30AAAOBUAADhawAA4YUAAOGfAADhtwAA&#10;4c8AAOHmAGChAABSpwAAQ60AADSyAAAltQAAF7kAAA28AAABvwAAAMMAAADHAAAAygAAAM8AAADT&#10;AAAA1gAAANcAAADaAAAA3AAAAN8AAADhAAAA4wAAAOYAAADpAQAA7AsAAPASAADzHwAA9DEAAPZG&#10;AAD3XAAA+HQAAPiPAAD5pgAA+bgAAPjJAP8ADQD/AAsA/wALAP8ADgD/ABMA/wAfAP8ALAD/ADkA&#10;/wBFAP8AUAD/AFkA/wBiAP8AagD/AHEA/wB3AP8AfgD/AIQA/gCKAP0AkAD8AJcA+gCeAPkApwD3&#10;ALEA9gC+APUA0gDzAOwA8QD+APAA/wDwAP8A5gD/ANwA/wDSAP8AzQD/AP8ABwD/AAQA/wACAP8A&#10;BgD/ABAA/wAbAP8AJwD/ADMA/wA/AP8ASgD+AFQA+wBdAPkAZAD3AGsA9QByAPMAeADyAH4A8ACE&#10;AO8AigDtAJEA7ACZAOoAoQDoAKsA5gC2AOQAxwDiAOMA4AD3AN4A/wDdAP8A2QD/AMwA/wDFAP8A&#10;wQD/AP8AAAD/AAAA/wAAAP8AAQD/AA0A/wAWAPwAIgD5AC4A9gA5APMARQDvAE4A7ABXAOkAXgDm&#10;AGUA5ABsAOIAcgDgAHcA3wB+AN0AhADbAIsA2ACSANUAmwDSAKQAzwCvAM0AvgDLANUAyQDvAMcA&#10;/wDFAP8AxAD/AL4A/wC4AP8AtQD/AP8AAAD/AAAA/wAAAP4AAAD3AAkA8QARAOsAHADnACgA5AAz&#10;AOEAPgDdAEgA2ABRANMAWADQAF8AzgBlAMwAawDKAHEAyAB3AMYAfQDEAIQAwgCMAMAAlAC+AJ4A&#10;uwCoALkAtgC3AMgAtQDmALMA+gCxAP8AsAD/ALAA/wCsAP8AqQD/AP8AAAD/AAAA+gAAAPEAAADo&#10;AAMA4AANANgAFgDRACIAzQAtAMoANwDGAEEAwgBKAL8AUgC9AFkAugBfALgAZQC3AGoAtQBwALMA&#10;dgCxAH0ArwCFAK0AjQCrAJcAqQChAKcArgClAL4AogDYAKAA8gCfAP8AngD/AJ4A/wCeAP8AnAD/&#10;AP8AAAD3AAAA6wAAAOEAAADWAAAAywAJAMUAEQC/ABsAuwAmALcAMQC0ADoAsQBDAK4ASwCrAFIA&#10;qQBYAKcAXgCmAGQApABpAKIAcACgAHYAngB+AJwAhgCaAJAAmACbAJYApwCUALYAkgDKAJAA6QCP&#10;APwAjgD/AI0A/wCMAP8AjQD/APgAAADpAgAA2wMAAMwBAADEAAAAvQACALYADQCwABUAqwAgAKcA&#10;KgCkADQAoQA8AJ4ARACcAEsAmgBSAJgAWACWAF0AlQBjAJMAaQCRAHAAjwB3AI0AgACLAIoAiQCV&#10;AIcAoQCFAK8AgwDBAIEA4ACAAPUAfwD/AH8A/wB/AP8AfwD/AO4KAADcDgAAyhAAAL4OAAC1CwAA&#10;rwMAAKkABwCjABAAngAYAJkAIwCWACwAkwA1AJAAPgCOAEUAjABLAIoAUQCIAFcAhgBdAIUAYwCD&#10;AGoAgQBxAH8AegB9AIQAewCPAHkAnAB3AKoAdQC7AHQA1AByAPAAcgD/AHIA/wBxAP8AcQD/AOMR&#10;AADNFwAAvxkAALMZAACqFQAAoxAAAJ0KAACXAQoAkQASAI0AGwCJACUAhQAvAIMANwCAAD4AfgBF&#10;AH0ASwB7AFEAeQBXAHgAXQB2AGQAdAFrAHIBdABwAn8AbgKLAGwDmABrA6YAaQS3AGgFzgBnB+wA&#10;Zgj9AGYJ/wBlCf8AZQn/ANYaAADEIAAAtiMAAKsjAAChIAAAmRsAAJIUAACMDgEAhgcNAIAEFAB8&#10;Bh4AeQcoAHYIMAB0CDgAcgk/AHAJRQBvCkwAbQpSAGwKWABqC18AaAtnAGcLcABlDHoAYwyHAGIM&#10;lQBgDaQAXw22AF4NzgBcDu0AXA//AFsQ/wBbEP8AWxD/AM0hAAC8KAAArysAAKQrAACaKQAAkiQA&#10;AIkfAACCGAAAexEFAHUNDwBxDRcAbg4hAGsOKgBpDzIAZxA5AGUQQABkEEYAYxBNAGEQUwBfEVoA&#10;XhFiAFwRawBbEXYAWRKDAFgSkgBWE6IAVRO0AFQTywBTFOwAUhX/AFIW/wBSFf8AUhX/AMYoAAC2&#10;LgAAqTIAAJ8yAACVMQAAjC0AAIMnAAB6IQAAchoAAGsTCwBnExMAZBQcAGEUJQBfFS0AXRU0AFwV&#10;OwBbFkIAWRZIAFgWTwBWF1YAVRdeAFMXZwBSGHIAUBh/AE8ZjgBOGp8ATBqwAEsbxwBLG+kAShz9&#10;AEoc/wBKHP8AShz/AMEtAACxNAAApTcAAJo4AACQNwAAhzQAAH0vAAB0KQAAbCMAAGQcBwBeGRAA&#10;WxoYAFkbIQBXGykAVRswAFQcNwBSHD0AURxEAE8dSwBOHVIATR1aAEseYwBKHm4ASR98AEcfiwBG&#10;IJwARSGuAEQhxABDIuYAQyL8AEMi/wBDIv8AQyL/ALwyAACtOAAAoTwAAJc+AACNPQAAgzoAAHk1&#10;AABvMAAAZioAAF4kAgBXIA0AVCAUAFEgHQBPISUATiEsAEwhMwBLIjoASSJAAEgiRwBHIk4ARiNX&#10;AEQjYABDJGsAQiR5AEEliAA/JpkAPiarAD0nwQA9J+MAPSj6AD0o/wA9J/8APSf/ALg2AACqPQAA&#10;nkAAAJRCAACKQgAAgD8AAHY7AABsNgAAYjAAAFkqAABRJQsATSURAEslGQBJJSEARyYoAEUmLwBE&#10;JjYAQyY9AEInRABBJ0sAPyhUAD4oXQA9KWkAPCl2ADsqhgA5K5cAOCupADcsvwA3LOAANyz4ADcs&#10;/wA3LP8AOCz/ALU6AACnQAAAnEQAAJFGAACHRgAAfUQAAHNAAABoOwAAXzYAAFUxAABMKwcARykP&#10;AEUqFgBDKh4AQSolAD8qLAA+KzMAPSs5ADwrQQA7LEgAOixRADktWwA4LmYANi5zADUvgwA0L5UA&#10;MzCnADIwvQAxMd4AMTH3ADIx/wAyMP8AMzD/ALE+AACkRAAAmUgAAI9KAACFSgAAe0kAAHBFAABl&#10;QAAAWzsAAFI2AABIMQQAQi4NAD8uEwA9LhsAOy4iADkvKQA4Ly8ANy82ADYwPgA1MEYANDFPADMx&#10;WQAyMmQAMTJxADAzgQAvNJMALjSmACw1uwAsNdsALDX1AC01/wAtNP8ALjT/AK5BAACiSAAAl0wA&#10;AI1OAACDTgAAeU0AAG5KAABiRQAAWEAAAE48AABFNwAAPTMLADkzEQA3MxgANjMfADQzJgAzMy0A&#10;MjQ0ADE0PAAwNUQALzVMAC42VgAtNmIALDdvACs3fwAqOJEAKDikACc5uQAmOdgAJzn0ACg5/wAo&#10;OP8AKTj/AKtFAACfSwAAlE8AAItSAACBUwAAd1IAAGxPAABfSQAAVkYAAExCAABCPQAAODgIADQ4&#10;DwAyOBUAMTgdAC84JAAuOCsALTkyACw5OQArOkEAKjpKACk7VAAoO18AJzxtACU8fQAkPY8AIz2i&#10;ACI9twAhPtQAIT7zACI9/wAjPf8AIzz/AKhJAACdTwAAklMAAIlWAAB/VwAAdVYAAGpTAABdTwAA&#10;U0wAAEpIAABARAAANkAFAC89DQAtPRMAKz0aACo+IQApPigAKD4vACc+NwAmPz8AJD9IACNAUgAi&#10;QF0AIUFqACBBegAeQY0AHUKgABxCtQAbQtEAG0LxABxC/wAdQf8AHkH/AKVNAACaUwAAkFgAAIZb&#10;AAB9XAAAclsAAGdYAABbVAAAUVIAAEhOAAA9SgAAM0cAACpDCwAmQxAAJUMWACRDHgAjRCUAIkQs&#10;ACFENAAgRTwAHkVFAB1FTwAcRloAG0ZoABlGeAAYR4oAF0eeABZHswAUSM4AFUfvABZH/wAXRv8A&#10;F0b/AKJSAACXWAAAjV0AAIRgAAB6YQAAcGAAAGVeAABZWgAAT1gAAERUAAA5UQAAL04AACZLBgAg&#10;Sg4AHkoTAB1KGgAcSiEAG0soABpLMAAZSzgAF0tCABZMTAAVTFcAFExlABNNdQASTYgAEU2cABBN&#10;sQAOTswAD03uABBN/wARTP8AEUz/AJ5XAACUXQAAi2IAAIFlAAB3ZgAAbWYAAGNkAABWYQAASl4A&#10;AD9bAAA1WAAAK1YAACJUAQAaUgoAFlIQABVSFgAUUh0AE1IkABJSLAARUjQAEVI+ABBTSAAPU1QA&#10;DlNiAA1UcgAMVIQAC1SYAAlUrQAIVMUACVTnAApT+wALUv8AC1L/AJtdAACRZAAAiGgAAH5rAAB0&#10;bAAAa2wAAF9qAABSZwAARWQAADpiAAAwYAAAJl4AAB1dAAAVWwUAEFoMAA5aEQAOWhgADVsgAAxb&#10;JwALWzAACls6AAlbRQAHW1EABlteAARbbQADW4AAAVuUAABbqAAAW8AAAFriAABa9gABWv8AAln/&#10;AJdkAACOawAAhG4AAHtwAABycgAAZ3EAAFlwAABMbgAAQGwAADVrAAAqaQAAIWcAABhmAAARZgEA&#10;DGUKAAdlDwAEZRQAA2QbAAJkIwAAZCwAAGQ1AABkQAAAZEwAAGRaAABkaQAAZHsAAGSPAABjpAAA&#10;Y7sAAGLdAABi9AAAYv8AAGH/AJNsAACJcQAAgHUAAHh3AABteAAAYHcAAFJ2AABGdQAAOXQAAC50&#10;AAAjcgAAGnEAABJxAAANcQAABnEIAABwDQAAcBIAAHAXAABvHwAAbyYAAG8wAABvOwAAb0cAAG9U&#10;AABvZAAAb3UAAG6KAABtoAAAbbYAAGzWAABr8gAAa/8AAGv/AI5zAACFeAAAfXsAAHN9AABlfgAA&#10;WH4AAEt+AAA+fgAAMn4AACZ9AAAcfAAAE3wAAA18AAAGfQAAAH0FAAB8CwAAfA8AAHwTAAB8GQAA&#10;fCEAAHwpAAB8NAAAe0AAAHtOAAB7XgAAe28AAHqEAAB6mgAAebEAAHjOAAB37wAAdv4AAHb/AIl6&#10;AACBfwAAeIIAAGuDAABdhQAAT4YAAEKHAAA1iAAAKYcAAB2HAAAUhwAADYgAAAaJAAAAigAAAIoA&#10;AACJBgAAiQwAAIkPAACJEwAAiRoAAIoiAACKLAAAijgAAIpGAACJVgAAiWgAAIl8AACIlAAAh6sA&#10;AIbGAACF6gAAhfsAAIT/AIWCAAB9hgAAb4gAAGGLAABTjQAARY8AADiRAAArkQAAH5IAABSSAAAN&#10;kwAABJQAAACWAAAAlwAAAJgAAACXAAAAlwUAAJcLAACYDgAAmBMAAJkaAACZIgAAmi4AAJo9AACZ&#10;TQAAmV4AAJlzAACYiwAAmKMAAJe8AACW4gAAlvcAAJX/AICJAAByjAAAZI8AAFaTAABIlgAAOpkA&#10;ACyaAAAfmwAAFJwAAAyeAAADnwAAAKEAAACjAAAApQAAAKUAAAClAAAApQAAAKYCAACnCAAApw0A&#10;AKgRAACpGQAAqyMAAKsxAACrQQAArFMAAKxnAACrgAAAqpoAAKqzAACq0AAAqe8AAKn7AHWPAABn&#10;lAAAWZgAAEqcAAA8nwAALaIAACCjAAATpQAAC6cAAAGpAAAAqwAAAK4AAACxAAAAsgAAALIAAACz&#10;AAAAtAAAALUAAAC2AAAAuAQAALkLAAC7EAAAvRgAAL8kAAC/NQAAwEcAAMBbAADAcgAAwI0AAMGm&#10;AADAwQAAv+MAAL7zAGqXAABbnAAATaEAAD6lAAAvqQAAIasAABOtAAALsAAAALMAAAC1AAAAuAAA&#10;ALwAAAC/AAAAwQAAAMEAAADDAAAAxAAAAMYAAADHAAAAyQAAAMsAAADOCAAA0Q8AANUYAADYJwAA&#10;2TkAANpNAADbZAAA234AANyZAADcsAAA3MkAANzjAF2fAABPpQAAQKoAADKvAAAisgAAFLUAAAq4&#10;AAAAuwAAAL8AAADDAAAAxgAAAMsAAADOAAAA0QAAANEAAADUAAAA1gAAANkAAADbAAAA3gAAAOAA&#10;AADkAAAA5wYAAOsOAADvGQAA8CoAAPI/AADzVQAA9G0AAPSIAAD0oQAA9LYAAPTHAP8ACQD/AAYA&#10;/wAHAP8ADAD/ABEA/wAcAP8AKAD/ADQA/wBBAP8ATAD/AFUA/wBdAP8AZQD/AGwA/wByAP4AeAD8&#10;AH4A+wCEAPoAiwD5AJIA9wCZAPYAogD0AKwA8wC5APEAywDwAOgA7gD7AO0A/wDsAP8A4QD/ANIA&#10;/wDJAP8AxAD/AP8AAQD/AAAA/wAAAP8ABAD/AA4A/wAXAP8AIwD/AC8A/wA7AP0ARgD6AFAA9wBY&#10;APQAXwDyAGYA8ABsAO8AcgDtAHgA7AB+AOoAhQDpAIwA5wCTAOUAnADjAKYA4QCxAN8AwQDdAN0A&#10;2wD0ANkA/wDWAP8AzwD/AMQA/wC9AP8AuQD/AP8AAAD/AAAA/wAAAP8AAAD/AAsA/AATAPcAHgD0&#10;ACoA8gA1AO4AQADpAEoA5gBSAOMAWQDgAGAA3gBmANwAbADaAHIA1wB4ANQAfgDSAIUA0ACNAM4A&#10;lQDMAJ8AyQCqAMcAuADFAM0AwwDrAMAA/gC/AP8AvgD/ALYA/wCwAP8ArQD/AP8AAAD/AAAA/wAA&#10;APkAAADyAAYA6wAPAOYAGQDhACQA3gAvANoAOQDTAEMAzwBMAMwAUwDJAFoAxwBgAMUAZgDDAGsA&#10;wQBxAL8AdwC9AH4AuwCGALkAjgC3AJgAtQCjALMAsACxAMIArgDgAKwA9wCrAP8AqgD/AKgA/wCj&#10;AP8AoAD/AP8AAAD/AAAA9QAAAOsAAADhAAAA1gAMAM8AEwDKAB4AxgApAMIAMwC/AD0AuwBFALgA&#10;TQC2AFQAswBaALEAXwCwAGUArgBqAKwAcACrAHcAqQB/AKcAhwClAJEAowCcAKAAqQCeALgAnADO&#10;AJoA7gCZAP8AlwD/AJYA/wCWAP8AkwD/AP0AAADxAAAA5QAAANkAAADNAAAAxAAGAL0ADwC3ABgA&#10;swAiALAALACtADYAqQA+AKcARgCkAE0AogBTAKAAWQCfAF4AnQBkAJsAagCaAHAAmAB3AJYAgACU&#10;AIoAkQCVAI8AogCNALAAiwDDAIkA4wCIAPkAhgD/AIYA/wCGAP8AhgD/APMAAADjAAAA0QAAAMUA&#10;AAC9AAAAtgAAAK4ACwCoABIApAAcAKAAJgCcAC8AmgA3AJcAPwCVAEYAkgBMAJEAUgCPAFgAjQBd&#10;AIsAYwCKAGoAiABxAIYAeQCEAIMAggCPAH8AmwB+AKkAfAC7AHoA1QB4APIAeAD/AHcA/wB3AP8A&#10;dwD/AOcHAADRDAAAww0AALgMAACuCAAAqAAAAKIABQCbAA4AlgAVAJIAHwCOACgAiwAxAIgAOQCG&#10;AEAAhABGAIIATACAAFIAfwBXAH0AXQB7AGMAegBrAHgAcwB2AH0AdACIAHEAlQBwAKQAbgC0AGwA&#10;ygBrAOoAagD8AGoA/wBqAP8AagD/ANoQAADGFAAAuBYAAK0VAACkEgAAnA4AAJYHAACQAAkAigAQ&#10;AIUAGACBACEAfgAqAHsAMgB5ADkAdwBAAHUARgBzAEwAcgBRAHAAVwBuAF4AbQBlAGsAbgBpAHcA&#10;ZwCDAGUAkQBjAJ8AYgCvAGAAxABfAOQAXwH4AF4C/wBeAv8AXgL/AM4YAAC9HQAAsCAAAKUfAACb&#10;HAAAkxcAAIsRAACEDAAAfgQLAHkAEgB1ABsAcgAjAG8AKwBtATMAawE6AGkCQABnA0YAZgNMAGQE&#10;UgBjBFkAYQRgAF8FaQBeBXMAXAZ/AFoGjQBZB5wAVwitAFYIwQBVCeEAVAv2AFQL/wBUC/8AVAv/&#10;AMYfAAC2JQAAqSgAAJ4oAACUJQAAiyEAAIMbAAB7FAAAdA4DAG4JDQBpCBQAZgkdAGQKJQBiCi0A&#10;YAs0AF4LOgBdC0AAWwxHAFoMTQBYDFQAVw1cAFUNZABUDW8AUg17AFAOigBPDpoATg6sAEwPwgBM&#10;EOMASxD5AEsQ/wBLEf8ASxD/AL8mAACwKwAApC8AAJkvAACPLQAAhikAAH0kAAB0HgAAbBcAAGUR&#10;BwBfDhAAXA8XAFoQHwBYECcAVhAuAFQQNQBTEDsAUhFCAFARSABPEVAAThFXAEwSYABLEmsASRJ4&#10;AEgThwBGE5cARRSpAEQUvgBDFd8AQxb4AEMW/wBDFv8AQxb/ALorAACrMQAAoDQAAJU1AACLNAAA&#10;gTEAAHgrAABvJgAAZiAAAF4ZAQBXFA0AVBQTAFEUGwBPFSMAThUqAEwVMQBLFjcASRY+AEgWRABH&#10;F0wARRdUAEQXXQBDGGcAQRh0AEAZgwA/GpQAPRqmADwbuwA7G9sAOxz2ADwc/wA8HP8APBz/ALUw&#10;AACoNgAAnDkAAJE7AACHOgAAfjcAAHMyAABqLQAAYScAAFkhAABRGwkATBkQAEoaFwBIGh8ARhom&#10;AEUbLQBDGzMAQhs6AEEcQQBAHEgAPhxQAD0dWQA8HmQAOx5xADkfgAA4H5IANyCkADYguAA1IdYA&#10;NSH0ADUi/wA1If8ANiH/ALI0AACkOgAAmT4AAI8/AACFPwAAezwAAHA4AABnMgAAXS0AAFQoAABM&#10;IgUARh8OAEMfFABBHxsAPx8iAD4gKQA9IDAAOyA2ADohPQA5IUUAOCJNADciVwA2I2IANCNuADMk&#10;fgAyJI8AMSWiAC8ltgAvJtIALybyAC8m/wAwJv8AMCb/AK84AACiPgAAlkIAAIxDAACCQwAAeEEA&#10;AG49AABjOAAAWjMAAFEuAABIKAEAQCQMAD0jEQA7JBgAOSQfADgkJgA2JCwANSUzADQlOgAzJkIA&#10;MiZKADEnVAAwJ18ALyhsAC4oewAsKY0AKyqgACoqtAApKs8AKSvwACor/wAqKv8AKyr/AKw8AACf&#10;QgAAlEYAAIpHAACARwAAdkUAAGxCAABhPQAAVzgAAE4zAABELgAAPCkJADcoEAA1KBUAMygcADIo&#10;IwAwKCkALykwAC8qNwAuKj8ALStIACwrUgArLF0AKixqACgteQAnLYsAJi6eACUuswAkL80AJC/u&#10;ACUv/wAlL/8AJi7/AKk/AACdRQAAkkkAAIhLAAB+TAAAdEoAAGpHAABeQgAAVD0AAEs5AABBNAAA&#10;OC8GADItDQAwLRMALi0ZAC0tIAArLScAKi4uACkuNQApLz0AKC9GACcwTwAlMFsAJDFoACMxdwAi&#10;MokAITKdAB8zsQAeM8sAHjPtAB8z/wAgM/8AITL/AKZDAACaSQAAkE0AAIZPAAB8UAAAc08AAGhM&#10;AABcRgAAUkMAAEk/AAA/OwAANjYCAC4yDAArMhEAKTIXACgyHgAmMiQAJTMrACQzMgAjNDoAIjRD&#10;ACE1TQAgNVgAHzZlAB42dQAcN4cAGzebABo3rwAZOMgAGTjrABo4/wAbN/8AGzf/AKNHAACYTQAA&#10;jlEAAIRTAAB7VAAAcVMAAGZQAABaTAAAUEkAAEdFAAA9QQAAMz0AACo5CQAlNw4AIzcUACI4GwAh&#10;OCIAIDgoAB84MAAeOTgAHTlBABw6SwAaOlYAGTtjABg7cgAWO4UAFTyZABQ8rQATPcYAEz3pABQ8&#10;/QAVPP8AFjv/AKBLAACVUQAAi1UAAIJYAAB5WQAAblgAAGRWAABYUQAATk8AAEVLAAA6RwAAMEMA&#10;ACdABQAgPg0AHT4RABw+FwAbPh4AGj4lABk+LQAYPzUAFj8+ABU/SAAUQFMAE0BgABJBcAARQYIA&#10;EEGXAA9BrAAOQsQADkLnAA9B/AAQQf8AEED/AJ1QAACTVgAAiVoAAIBdAAB2XgAAbF0AAGJbAABW&#10;VwAATFUAAEFRAAA2TgAALEsAACNIAAAbRQkAF0QPABVEFAAURRsAE0UiABJFKQARRTEAEUU7ABBG&#10;RQAPRlAADkdeAA1HbQAMR38AC0eTAAlHpwAIR74ACEfgAAlH9gAKRv8AC0b/AJpVAACQWwAAh2AA&#10;AH1iAABzYwAAamIAAGBhAABTXgAAR1oAADxXAAAyVQAAKFIAAB9QAAAXTgQAEUwMAA9MEQAOTBcA&#10;DkweAA1NJQAMTS4AC003AApNQgAJTU0AB05aAAZOaQAETnsAAk6PAAFOpAAATboAAE3bAAFN8gAB&#10;Tf8AAkz/AJZbAACNYgAAhGYAAHpoAABxaQAAaGkAAFxnAABPZAAAQmEAADdfAAAtXAAAI1oAABpY&#10;AAASVwEADVYJAAlVDgAHVRMABlUaAARVIgADVSoAAlU0AABVPgAAVUoAAFZXAABWZQAAVXcAAFWL&#10;AABVoAAAVbYAAFTUAABU8QAAU/0AAFP/AJNiAACKaAAAgGwAAHduAABvbwAAY24AAFZsAABJagAA&#10;PWgAADJmAAAnZQAAHWMAABViAAAOYQAACWAIAANgDQAAXxEAAF8XAABfHgAAXyYAAF8vAABfOgAA&#10;X0UAAF9TAABfYQAAXnIAAF6HAABdnAAAXbIAAFzPAABc7wAAW/0AAFv/AJBqAACGbwAAfXIAAHV0&#10;AABqdQAAXXQAAE9zAABCcgAANnAAACtvAAAgbgAAF20AABBsAAAKbAAAAmsGAABrCwAAag8AAGoU&#10;AABqGgAAaiEAAGkqAABpNAAAaUAAAGlOAABpXAAAaW0AAGiCAABomAAAZ64AAGbKAABl7QAAZfwA&#10;AGT/AItxAACCdgAAenkAAHB7AABiewAAVXsAAEh6AAA7egAAL3oAACN5AAAZeAAAEXcAAAp3AAAD&#10;dwAAAHcCAAB3CAAAdg0AAHYQAAB2FQAAdhsAAHYjAAB2LgAAdToAAHVHAAB1VgAAdWgAAHR8AAB0&#10;kgAAc6oAAHLEAABx6QAAcPsAAHD/AIZ5AAB/fQAAdn8AAGiBAABaggAATIIAAD+DAAAyhAAAJYMA&#10;ABqDAAARgwAACoMAAAKDAAAAhAAAAIUAAACEAwAAgwgAAIMNAACDEAAAgxUAAIQcAACEJgAAhDIA&#10;AIQ/AACDTwAAg2AAAIJ1AACCjAAAgaQAAIC9AAB/4wAAfvkAAH7/AIKAAAB6hAAAbIYAAF6IAABQ&#10;igAAQosAADWNAAAnjQAAG40AABGOAAAKjgAAAI8AAACRAAAAkgAAAJIAAACSAAAAkgEAAJIHAACS&#10;DAAAkhAAAJMVAACTHQAAlCgAAJQ2AACURQAAk1cAAJNrAACTggAAkpwAAJG2AACQ2AAAj/MAAI//&#10;AH6HAABwigAAYY0AAFOQAABFkwAAN5UAACmWAAAclwAAEZgAAAmZAAAAmwAAAJwAAACeAAAAoAAA&#10;AKAAAACgAAAAoAAAAKEAAAChBAAAogkAAKMOAACkFAAApR0AAKYqAACmOgAApkwAAKVgAACleAAA&#10;pZIAAKSsAACkyQAAo+sAAKL6AHOOAABkkQAAVpUAAEeZAAA5nAAAKp4AAB2gAAARoQAACKMAAACl&#10;AAAApwAAAKkAAACsAAAArgAAAK4AAACuAAAArwAAALAAAACxAAAAsgAAALMGAAC1DQAAtxMAALke&#10;AAC5LgAAukAAALpUAAC7agAAuoUAALmhAAC5uwAAut4AALnyAGeVAABYmQAASp4AADuiAAAspgAA&#10;HagAABGqAAAHrAAAAK8AAACxAAAAtAAAALgAAAC7AAAAvAAAALwAAAC+AAAAvwAAAMAAAADCAAAA&#10;xAAAAMYAAADIAwAAywsAAM8SAADRIAAA0TIAANJGAADTXQAA1HYAANSSAADVqwAA1cQAANTiAFud&#10;AABMogAAPacAAC+sAAAfrwAAEbEAAAe1AAAAuAAAALsAAAC+AAAAwgAAAMcAAADKAAAAzAAAAMwA&#10;AADOAAAA0AAAANIAAADVAAAA2AAAANsAAADfAAAA4gAAAOYLAADrEwAA7CQAAO04AADuTgAA72cA&#10;APCCAADwnAAA8LIAAPHFAP8AAwD/AAEA/wAEAP8ACQD/AA8A/wAYAP8AJAD/ADAA/wA8AP8ARwD/&#10;AFEA/wBZAP8AYAD9AGcA/ABtAPoAcwD5AHkA+AB/APYAhQD1AIwA8wCUAPIAnQDwAKcA7gCzAOwA&#10;xADrAOEA6gD4AOkA/wDnAP8A2QD/AMsA/wDCAP8AvQD/AP8AAAD/AAAA/wAAAP8AAAD/AAwA/wAU&#10;AP8AIAD/ACsA/gA3APoAQgD2AEsA8gBTAPAAWwDuAGEA7ABnAOoAbQDoAHMA5wB5AOUAfwDjAIYA&#10;4QCOAN8AlgDdAKAA2wCsANgAuwDUANEA0wDwANAA/wDOAP8AyAD/AL0A/wC2AP8AsgD/AP8AAAD/&#10;AAAA/wAAAP8AAAD9AAgA9wAQAPMAGgDvACYA7QAxAOgAOwDjAEUA4ABNANwAVQDZAFsA1gBhANMA&#10;ZwDRAGwAzwByAM0AeADLAH8AyQCHAMcAkADFAJoAwwClAMAAsgC+AMUAvADlALoA+wC4AP8AtwD/&#10;ALAA/wCpAP8ApQD/AP8AAAD/AAAA/gAAAPUAAADsAAMA5QANAN8AFQDaACAA1AAqANAANQDLAD4A&#10;yABHAMUATgDCAFUAwABbAL4AYQC8AGYAugBsALgAcgC2AHgAtQCAALMAiACxAJIArgCeAKwAqgCp&#10;ALsAqADVAKYA8wCkAP8AowD/AKEA/wCbAP8AmAD/AP8AAAD7AAAA8AAAAOUAAADYAAAAzgAJAMcA&#10;EQDCABoAvgAkALsALgC3ADgAtABAALEASACuAE4ArABUAKoAWgCpAF8ApwBlAKUAawCkAHEAogB4&#10;AKAAgQCeAIsAnACWAJkAowCXALIAlgDHAJMA6ACSAP4AkQD/AJAA/wCNAP8AiwD/APkAAADrAAAA&#10;3QAAAM8AAADGAAAAvAAEALUADQCwABUArAAeAKgAKAClADEAogA5AJ8AQQCdAEgAmwBOAJkAUwCX&#10;AFkAlgBeAJQAZACSAGoAkABxAI4AegCMAIMAigCPAIgAnACGAKoAhAC8AIIA3ACBAPYAgAD/AH8A&#10;/wB/AP8AfgD/AOwAAADaAAAAyQAAAL4AAAC2AAAArgAAAKcACQChABAAnAAYAJgAIgCVACoAkgAy&#10;AJAAOgCNAEEAiwBHAIkATQCHAFIAhgBYAIQAXQCCAGQAgQBrAH8AcwB9AH0AewCIAHgAlQB2AKMA&#10;dQC0AHMAzABxAO0AcAD/AHAA/wBwAP8AcAD/AN8FAADKCgAAvAsAALEJAACoBAAAoQAAAJsAAwCU&#10;AAwAjwATAIoAGwCHACQAhAAsAIEAMwB/ADoAfQBBAHsARwB5AEwAdwBSAHYAVwB0AF0AcgBkAHAA&#10;bQBvAHYAbACCAGoAjwBpAJ0AZwCuAGUAwwBkAOQAYwD6AGMA/wBiAP8AYwD/ANAOAAC/EgAAshMA&#10;AKcSAACdEAAAlQsAAI8DAACJAAcAggAOAH4AFQB6AB4AdgAlAHQALQBxADQAbwA6AG4AQABsAEYA&#10;agBMAGkAUgBnAFgAZgBfAGQAZwBiAHEAYAB8AF4AiQBcAJgAWwCpAFkAvABYANwAWAD0AFgA/wBX&#10;AP8AVwD/AMYWAAC2GgAAqh0AAJ8cAACVGQAAjRQAAIUPAAB+CQAAdwEKAHIAEABuABcAagAfAGgA&#10;JwBlAC4AZAA0AGIAOwBgAEAAXwBGAF0ATABcAFMAWgBaAFgAYgBXAGwAVQB3AFMAhQBSAJQAUAGl&#10;AE8BuABOAtIATQTwAE0F/wBNBf8ATQX/AL8dAACwIgAAoyUAAJklAACPIgAAhR0AAH0YAAB1EgAA&#10;bg0CAGcGDABjAxEAXwIZAF0DIQBbBCgAWQQvAFcFNQBWBTsAVAZBAFMGRwBRBk4AUAdVAE4HXgBN&#10;CGcASwhzAEkJgQBICZIARwqjAEUKtgBEC9AARAzvAEMN/wBDDf8ARA3/ALkkAACqKQAAniwAAJQs&#10;AACKKgAAgCYAAHchAABuGwAAZhQAAF8PBQBZCw0AVQoTAFMLGwBRCyIATwwpAE0MLwBMDDYASw08&#10;AEkNQgBIDUkARg1RAEUOWgBEDmQAQg5wAEAOfwA/D5AAPhCiADwQtgA7ENEAOxHxADsR/wA7Ef8A&#10;PBH/ALQpAACmLwAAmjIAAJAyAACGMQAAfC0AAHIoAABpIwAAYR0AAFkWAABREQgATA8QAEoQFgBI&#10;EB0ARhAkAEUQKwBDETEAQhE3AEERPgBAEUUAPhJNAD0SVgA8EmEAOhNtADkTfAA3FI0ANhSfADUV&#10;swA0Fc0AMxbuADQW/wA0Fv8ANBb/AK8uAACiNAAAlzcAAIw4AACCNgAAeDQAAG4uAABlKgAAXCQA&#10;AFQeAABMGAQARhQNAEIUEgBAFBkAPxQgAD0VJwA8FS0AOxU0ADkWOgA4FkIANxZKADYXUwA1F14A&#10;MxhqADIZeQAwGYoALxqdAC4asQAtG8oALRvsAC0c/wAuG/8ALhv/AKwyAACfOAAAlDsAAIo8AACA&#10;PAAAdjkAAGs0AABiLwAAWSoAAFAlAABHHwAAQBoKADwZEAA6GRYAOBkdADYaIwA1GikANBowADMa&#10;NwAyGz4AMRtHAC8cUAAuHVsALR1nACwedgAqHogAKR+bACgfrgAnIMcAJiDqACcg/gAoIP8AKCD/&#10;AKk2AACdPAAAkj8AAIdBAAB9QAAAdD4AAGk6AABfNQAAVjAAAE0rAABEJQAAOyAHADYeDgAzHhMA&#10;Mh4ZADAeIAAvHiYALh8tAC0fNAAsIDsAKyBEACohTgApIVgAJyJlACYidAAlI4UAIyOZACIkrQAh&#10;JMUAISXoACIl/QAiJP8AIyT/AKY6AACaPwAAj0MAAIVFAAB7RAAAckMAAGc/AABdOgAAUzYAAEox&#10;AABBLAAAOCYDADEjDAAuIhEALCIWACoiHQApIiMAKCMqACcjMQAmJDkAJSVBACQlSwAjJlYAIiZj&#10;ACEncgAfJ4MAHiiXAB0oqwAbKcMAGynmABwp+wAdKf8AHij/AKM+AACYQwAAjUcAAINJAAB6SQAA&#10;cEcAAGZEAABaPwAAUTsAAEc3AAA+MgAANS0AACwoCQAoJw8AJycUACUnGgAkJyEAIygnACIoLgAh&#10;KTYAICk/AB8qSQAeKlQAHStgABsrbwAaLIEAGSyVABctqQAWLcEAFi3kABct+gAYLf8AGS3/AKFB&#10;AACVRwAAi0sAAIJNAAB4TQAAbkwAAGRJAABYRAAAT0AAAEY9AAA9OAAAMzQAACovBgAkLA0AISwS&#10;ACAsGAAfLR4AHi0lAB0tLAAcLjQAGy48ABovRgAYL1EAFzBeABYwbQAVMX8AEzGTABIxqAARMr8A&#10;ETLiABIy+QATMf8AEzH/AJ5FAACTSwAAiU8AAIBRAAB2UgAAbVAAAGJOAABWSQAATUYAAERDAAA7&#10;PwAAMToAACc2AwAfMgsAHDIQABsyFQAZMhsAGDIiABczKQAWMzEAFTQ6ABQ0RAATNE8AEjVcABE1&#10;awAQNn0ADzaRAA42pgANN7wADTfdAA029gAONv8ADzb/AJtJAACRTwAAh1MAAH5WAAB1VgAAalUA&#10;AGBTAABVTwAATEwAAEJJAAA4RQAALkEAACQ9AAAcOggAFjgOABU4EgAUOBgAEzkfABI5JgAROS4A&#10;EDk3AA86QQAOOkwADTtZAA07aAALO3oACjuNAAk8ogAHPLgABzzVAAg88AAJO/8ACjv/AJhOAACO&#10;VAAAhVgAAHxbAAByWwAAaFoAAF5YAABTVQAASVIAAD5OAAA0SwAAKkcAACFEAAAYQgMAEkALABA/&#10;EAAOPxUADj8cAA1AIwAMQCsAC0A0AApAPgAJQUoAB0FWAAZBZQAEQXYAA0GKAAFBnwAAQbQAAEHQ&#10;AAFB7gABQfwAAkD/AJVUAACMWQAAg14AAHlgAABwYAAAZmAAAF1eAABRWwAARVcAADpUAAAvUQAA&#10;JU8AABxMAAAUSgAADkgIAAtHDgAIRxIAB0cZAAZHIAAFSCgAA0gxAAJIOwAASEcAAEhTAABIYgAA&#10;SHMAAEiGAABImwAASLEAAEfMAABH7QAAR/sAAEf/AJJaAACJYAAAgGMAAHdlAABuZgAAZWYAAFlk&#10;AABMYAAAQF0AADVbAAAqWQAAIFcAABdVAAAQUwAAC1IHAAVRDQABUBEAAFAWAABQHQAAUCUAAFAu&#10;AABQOAAAUEMAAFBQAABQXgAAUG8AAFCDAABPmAAAT64AAE7JAABO6wAATfsAAE3/AI9hAACGZgAA&#10;fWkAAHRsAABsbQAAYWsAAFNpAABGZwAAOmQAAC9jAAAkYQAAGl8AABJeAAAMXAAABlwGAABbCwAA&#10;Wg8AAFoTAABaGQAAWSEAAFkpAABZMwAAWT8AAFlMAABZWgAAWWsAAFh+AABYlAAAV6sAAFfFAABW&#10;6QAAVfsAAFX/AIxoAACCbQAAenAAAHJyAABncgAAWnEAAExwAAA/bgAAM20AAChrAAAdagAAFGgA&#10;AA1nAAAHZwAAAGYDAABmCQAAZQ0AAGURAABkFQAAZBwAAGQkAABkLgAAZDoAAGNHAABjVQAAY2YA&#10;AGN6AABikAAAYacAAGDBAABf5gAAX/oAAF7/AIdvAAB/dAAAeHcAAG54AABgeAAAUncAAEV3AAA4&#10;dgAAK3YAACB0AAAWcwAADnMAAAdyAAAAcgAAAHIAAABxBQAAcQoAAHEOAABwEQAAcBcAAHAeAABw&#10;JwAAcDMAAG9AAABvUAAAb2AAAG50AABuiwAAbaIAAGy8AABr4gAAavgAAGn/AIN3AAB8ewAAc30A&#10;AGV+AABXfwAASX8AADx/AAAvgAAAIn8AABd+AAAPfgAAB34AAAB/AAAAfwAAAH8AAAB+AAAAfgUA&#10;AH4KAAB+DQAAfhEAAH4XAAB+IAAAfisAAH05AAB9SAAAfVkAAHxtAAB8hAAAe5wAAHq2AAB52gAA&#10;ePUAAHf/AIB/AAB3ggAAaYMAAFuFAABNhgAAP4gAADKJAAAkiQAAGIkAAA+JAAAHigAAAIsAAACM&#10;AAAAjQAAAI0AAACMAAAAjAAAAIwDAACMCAAAjQ0AAI0RAACNFwAAjiIAAI4vAACOPwAAjVAAAI1k&#10;AACMewAAjJUAAIuuAACKzQAAie8AAIn/AHuFAABtiAAAXooAAFCNAABCjwAANJEAACaSAAAZkwAA&#10;DpQAAAaVAAAAlgAAAJgAAACaAAAAmwAAAJsAAACbAAAAmwAAAJsAAACcAAAAnQUAAJ0LAACeEAAA&#10;nxcAAKAkAACgNAAAoEYAAKBZAACfcAAAn4oAAJ6lAACewgAAnegAAJz5AHCMAABhjwAAU5IAAESW&#10;AAA2mQAAJ5sAABmcAAAPnQAABZ8AAAChAAAAowAAAKUAAACoAAAAqQAAAKkAAACpAAAAqgAAAKsA&#10;AACsAAAArQAAAK4BAACwCQAAsg8AALMYAAC0JwAAtDkAALVNAAC0ZAAAtH4AALOaAACztAAAs9UA&#10;ALPwAGSTAABVlwAAR5sAADifAAApogAAGqQAAA6mAAAEqAAAAKsAAACtAAAAsAAAALQAAAC2AAAA&#10;uAAAALgAAAC5AAAAugAAALwAAAC9AAAAvwAAAMAAAADDAAAAxQcAAMkPAADKGgAAyywAAMxAAADN&#10;VgAAzm8AAM2LAADMqAAAzMIAAMziAFibAABJoAAAOqUAACypAAAcqwAAD64AAASxAAAAtAAAALcA&#10;AAC6AAAAvgAAAMMAAADGAAAAyAAAAMgAAADKAAAAywAAAM0AAADPAAAA0gAAANUAAADZAAAA3QAA&#10;AOEFAADmDwAA5x4AAOgyAADpSAAA6mAAAOt7AADrlwAA7K4AAOzCAP8AAAD/AAAA/wAAAP8ABgD/&#10;AA0A/wAVAP8AIQD/ACwA/wA4AP8AQwD/AEwA/gBUAPsAWwD6AGIA+ABoAPYAbgD1AHQA9AB6APIA&#10;gADxAIcA7wCPAO0AlwDrAKEA6QCtAOcAvQDlANgA5ADzAOIA/wDgAP8A0AD/AMQA/wC8AP8AtgD/&#10;AP8AAAD/AAAA/wAAAP8AAAD/AAkA/wARAP8AHAD9ACcA+QAyAPUAPQDxAEYA7QBPAOsAVgDoAFwA&#10;5gBiAOQAaADjAG4A4QBzAN8AeQDdAIAA2gCIANgAkQDUAJsA0gCmAM8AtADMAMkAyQDpAMgA/wDH&#10;AP8AwQD/ALcA/wCvAP8AqwD/AP8AAAD/AAAA/wAAAP8AAAD4AAUA8gAOAO4AFwDqACIA5gAsAOEA&#10;NwDdAEAA2ABJANMAUADQAFYAzgBcAMwAYgDKAGcAyABtAMYAcwDEAHkAwgCBAMAAigC+AJQAvACf&#10;ALkArAC2AL4AtADdALMA9wCxAP8AsAD/AKgA/wCiAP8AngD/AP8AAAD/AAAA+QAAAO8AAADmAAAA&#10;3wALANYAEgDQABwAzAAmAMgAMADEADoAwABCAL0ASgC7AFAAuABWALYAWwC1AGEAswBmALEAbACw&#10;AHIArgB6AKwAggCpAIwApwCYAKUApQCjALQAoADLAJ8A7gCdAP8AnAD/AJkA/wCUAP8AkQD/AP8A&#10;AAD2AAAA6gAAAN0AAADPAAAAxwAGAMAADwC7ABcAtwAgALMAKgCwADMArQA7AKoAQwCnAEkApQBP&#10;AKMAVQCiAFoAoABfAJ4AZQCdAGsAmwByAJkAewCXAIUAlACQAJIAnQCQAKwAjgC/AIwA4gCLAPoA&#10;iQD/AIkA/wCGAP8AgwD/APQAAADkAAAA1AAAAMgAAAC/AAAAtQABAK4ACwCpABIApQAbAKEAIwCe&#10;ACwAmwA0AJgAPACWAEMAlABJAJIATgCQAFMAjgBZAI0AXgCLAGQAiQBrAIcAcwCFAH0AgwCIAIEA&#10;lQB/AKQAfQC1AHsAzwB5APEAeAD/AHcA/wB3AP8AdQD/AOUAAADRAAAAwwAAALgAAACvAAAAqAAA&#10;AKAABgCaAA4AlQAVAJEAHgCOACYAiwAtAIgANQCGADwAhABCAIIARwCAAE0AfwBSAH0AWAB7AF4A&#10;eQBlAHgAbQB2AHYAcwCBAHEAjgBvAJ0AbQCuAGwAxABqAOcAaQD9AGgA/wBoAP8AaQD/ANUDAADD&#10;BwAAtggAAKsGAACiAAAAmwAAAJQAAACNAAoAiAAQAIMAGAB/ACAAfAAnAHoALgB3ADUAdQA7AHQA&#10;QQByAEcAcABMAG8AUgBtAFgAawBfAGkAZgBnAHAAZQB7AGMAiABiAJcAYACnAF4AuwBdANwAXAD2&#10;AFwA/wBbAP8AWwD/AMkNAAC5EAAArBEAAKEQAACXDQAAjwgAAIgAAACCAAUAewANAHcAEgBzABoA&#10;bwAhAGwAKABqAC8AaAA1AGcAOwBlAEEAYwBGAGIATABgAFIAXwBZAF0AYQBbAGoAWQB1AFcAggBV&#10;AJEAVACiAFMAtQBRAM8AUADvAFAA/wBQAP8AUAD/AL8UAACwGAAApBoAAJkZAACPFgAAhxEAAH8N&#10;AAB3BgAAcQAIAGsADgBnABQAZAAbAGEAIgBeACkAXQAvAFsANQBZADsAWABBAFYARgBVAE0AUwBU&#10;AFIAXABQAGUATgBwAEwAfQBLAI0ASQCeAEgAsABHAMcARgDpAEYA+wBGAP8ARQD/ALgbAACqIAAA&#10;niIAAJMiAACJHwAAgBoAAHcVAABvEAAAaAsAAGEECgBdABAAWQAWAFYAHQBUACMAUgAqAFAAMABP&#10;ADUATgA7AEwAQQBLAEgASQBPAEcBVwBGAWEARAJsAEMCeQBBA4kAQAOaAD4ErQA9BMQAPAXlADwH&#10;+AA8B/8APAf/ALIiAAClJwAAmSkAAI4pAACEJwAAeyMAAHEeAABpGAAAYRIAAFoNAwBTCAwATwUR&#10;AEwFFwBKBh4ASAYkAEcGKgBFBzAARAc2AEMIPQBBCEMAQAhLAD4JUwA9CV0AOwpoADoKdgA4C4cA&#10;NwuZADULrAA0DMIAMwzkADMN+QAzDf8ANA3/AK0nAACgLAAAlS8AAIsvAACALgAAdyoAAG0lAABk&#10;IAAAXBoAAFQUAABMDwYARgwNAEMMEgBBDBgAPwwfAD4MJQA8DSsAOw0yADoNOAA4DT8ANw5HADYO&#10;UAA0DloAMw5mADEPdAAwD4UALhCYAC0QqwAsEMMAKxHlACwR+gAsEf8ALRH/AKosAACdMQAAkjQA&#10;AIc1AAB9NAAAdDEAAGorAABgJwAAWCEAAE8bAABHFgAAQBEJADsQDwA5EBQANxAbADYQIQA0ECcA&#10;MxEtADIRNAAxETsAMBFDAC4STQAtElcALBJjACoTcQApE4IAJxSVACYUqQAlFcAAJBXjACUW+gAm&#10;Fv8AJhX/AKYxAACaNgAAjzkAAIU6AAB7OQAAcTYAAGcxAABdLQAAVCgAAEwiAABDHQAAOxcFADUU&#10;DQAyExEAMRQXAC8UHQAuFCQALBQqACsVMQAqFTgAKRZAACgWSgAnF1QAJhdgACQYbwAjGIAAIRmT&#10;ACAZpwAfGb4AHhrgAB8a+AAgGv8AIBr/AKM0AACYOgAAjT0AAIM+AAB5PQAAbzsAAGU3AABbMgAA&#10;Ui0AAEkoAABAIwAAOB4BADAZCgAsGA8AKhgUACkYGgAnGCAAJhknACUZLQAkGjUAIxo+ACIbRwAh&#10;G1IAIBxeAB8dbAAdHX4AHB2RABoepQAZHrwAGB/dABkf9gAaH/8AGx7/AKE4AACVPQAAi0EAAIFC&#10;AAB3QgAAbUAAAGM8AABZNwAATzMAAEYuAAA9KQAANSQAAC0gBwAnHQ0AJR0SACMdFwAhHR0AIR0k&#10;ACAeKwAfHjIAHh87AB0fRQAcIE8AGiFcABkhagAYInsAFiKPABUiowAUI7oAEyPaABQj9QAVI/8A&#10;FiP/AJ48AACTQQAAiUQAAH9GAAB1RgAAbEQAAGJBAABXPAAATTgAAEQ0AAA8MAAAMysAAComAwAj&#10;IgsAICEQAB4hFQAcIhsAGyIhABoiKAAaIzAAGSM4ABgkQgAWJU0AFSVZABQmaAATJnkAEiaNABEn&#10;ogAQJ7gADifWABAo9AARJ/8AESf/AJxAAACRRQAAh0gAAH1KAAB0SgAAakkAAGBGAABVQQAATD4A&#10;AEM6AAA6NgAAMTIAACgtAAAgKQkAGycOABknEgAYJxgAFicfABUoJQAUKC0AEyg2ABIpQAASKUsA&#10;ESpXABAqZgAOK3cADiuLAA0snwAMLLUACyzPAAws7wANLP8ADSv/AJlEAACPSQAAhUwAAHxOAABz&#10;TwAAaU4AAF5LAABTRwAASkQAAEJAAAA5PQAALzgAACU0AAAdMAUAFi0MABQsEAATLRUAEi0cABEt&#10;IwAQLSoADy4zAA4uPQANL0gADS9VAAwwYwAKMHQACTCIAAgxnAAGMbEABjHLAAYx6wAHMPwACDD/&#10;AJdIAACNTQAAg1EAAHpTAABxVAAAZ1IAAF1QAABSTAAASUoAAEBGAAA1QgAAKz4AACI6AAAaNwEA&#10;EjQJAA8zDgAOMxMADTMZAA0zIAAMNCgACzQxAAo1OwAINUYABzVSAAU2YAAENnEAAjaEAAA2mQAA&#10;Nq8AADbIAAA26AAANvkAATX/AJRNAACKUgAAgVYAAHhYAABvWQAAZVgAAFtVAABRUgAAR08AADxM&#10;AAAxSAAAJ0QAAB5BAAAWPwAAEDwHAAs6DQAJOhEACDsXAAY7HgAFOyYABDsuAAI7OAABPEMAADxP&#10;AAA8XgAAPG4AADyBAAA8lwAAPKwAADvFAAA75wAAO/gAADv/AJFSAACIWAAAf1wAAHZdAABtXgAA&#10;Y10AAFpcAABOWAAAQlQAADdRAAAtTgAAI0sAABpJAAASRgAADUQGAAdDDAADQxAAAEMVAABDGwAA&#10;QyMAAEMrAABDNQAAQ0AAAENNAABDWwAAQ2sAAEN+AABDlAAAQqoAAELDAABB5gAAQfkAAEH/AI5Y&#10;AACGXgAAfWEAAHNjAABrZAAAYmMAAFdhAABJXQAAPVoAADJYAAAnVQAAHlMAABVRAAAOTwAACU0F&#10;AAJNCwAATA4AAEwTAABLGAAASx8AAEsoAABLMgAASz0AAEtJAABLVwAAS2cAAEp7AABKkAAASacA&#10;AEnAAABI5AAASPgAAEf/AItfAACDZAAAemcAAHFpAABpagAAXmkAAFBmAABDZAAAN2EAACxfAAAh&#10;XQAAGFsAABBZAAAKWAAAA1cDAABXCQAAVg0AAFUQAABVFQAAVBsAAFQjAABULQAAVDkAAFRFAABU&#10;UwAAVGQAAFN3AABTjQAAUqQAAFG9AABQ4gAAUPgAAE//AIhnAAB/awAAd24AAG9wAABlcAAAV24A&#10;AEpsAAA9awAAMGkAACVoAAAaZgAAEWQAAAtjAAAEYgAAAGIBAABhBgAAYAsAAGAOAABfEgAAXxcA&#10;AF8eAABeKAAAXjMAAF5AAABeTwAAXl8AAF1yAABdiAAAXKAAAFu5AABa3wAAWfcAAFj/AIRuAAB8&#10;cgAAdXUAAGt2AABddQAAT3QAAEJzAAA1cwAAKHIAAB1wAAATbwAADG4AAARuAAAAbgAAAG4AAABs&#10;AgAAbAcAAGsLAABrDgAAaxIAAGoZAABqIgAAai0AAGo6AABpSQAAaVoAAGlsAABogwAAZ5sAAGa1&#10;AABl2AAAZPUAAGT/AIB1AAB6eQAAcHsAAGJ7AABUfAAARnwAADl8AAAsfAAAH3sAABR6AAANegAA&#10;BHoAAAB6AAAAegAAAHoAAAB5AAAAeQEAAHgGAAB4CwAAeA4AAHgTAAB4GgAAeCUAAHgyAAB3QQAA&#10;d1IAAHdlAAB2fAAAdZUAAHSvAABzzgAAcvEAAHH/AH59AAB1gAAAZ4EAAFiCAABKgwAAPIQAAC6F&#10;AAAhhQAAFYUAAA2FAAADhQAAAIYAAACHAAAAiAAAAIgAAACHAAAAhwAAAIcAAACHBAAAhwkAAIcO&#10;AACIEwAAiBwAAIgpAACIOAAAh0oAAIddAACGcwAAho0AAIWnAACExQAAg+wAAIL+AHiEAABqhgAA&#10;XIgAAE2KAAA/jAAAMY4AACOPAAAWjwAADZAAAAKRAAAAkgAAAJMAAACVAAAAlgAAAJYAAACWAAAA&#10;lgAAAJYAAACXAAAAlwAAAJcHAACYDQAAmRMAAJofAACaLQAAmj8AAJpSAACaaAAAmYMAAJmfAACY&#10;ugAAl+IAAJb4AG2KAABfjQAAUJAAAEGTAAAzlgAAJJcAABaYAAANmQAAAZsAAACdAAAAnwAAAKEA&#10;AACkAAAApQAAAKQAAAClAAAApQAAAKYAAACnAAAAqAAAAKkAAACqBAAArAwAAK4TAACuIQAArjMA&#10;AK5HAACuXQAArnYAAK6TAACurgAArc0AAKzvAGGRAABTlQAARJgAADWcAAAmnwAAF6EAAA2jAAAA&#10;pQAAAKcAAACqAAAArAAAALAAAACyAAAAtAAAALMAAAC0AAAAtQAAALcAAAC4AAAAuQAAALsAAAC9&#10;AAAAvwEAAMMLAADFFQAAxSUAAMY5AADHTwAAx2gAAMaFAADGogAAxrwAAMbeAFWZAABHnQAAOKIA&#10;ACmmAAAZqAAADasAAACtAAAAsQAAALQAAAC3AAAAugAAAL8AAADBAAAAxAAAAMMAAADFAAAAxgAA&#10;AMgAAADKAAAAzQAAAM8AAADSAAAA1gAAANsAAADgDAAA4RgAAOMrAADkQQAA5VoAAOZ0AADmkQAA&#10;5awAAOXEAP8AAAD/AAAA/wAAAP8AAQD/AAoA/wASAP8AHQD/ACgA/wA0AP8APgD9AEgA+gBQAPcA&#10;VwD1AF0A9ABjAPIAaQDwAG8A7wB0AO0AewDrAIEA6QCJAOgAkgDmAJwA5ACoAOIAtwDfAM0A3ADu&#10;ANkA/wDZAP8AygD/AL4A/wC1AP8AsAD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA/wAPAPwAGAD4ACMA&#10;9AAuAPAAOADrAEIA6ABKAOUAUQDiAFgA4ABdAN4AYwDcAGgA2QBuANYAdADUAHsA0QCCAM8AiwDN&#10;AJUAygChAMgArwDFAMEAwgDjAMAA+wDAAP8AuwD/ALAA/wCoAP8ApAD/AP8AAAD/AAAA/wAAAPsA&#10;AADzAAEA7QAMAOgAEwDjAB4A4AAoANoAMgDTADwAzwBEAMwASwDJAFEAxgBXAMQAXQDCAGIAwQBn&#10;AL8AbQC9AHQAuwB7ALkAhAC3AI4AtACZALIApwCvALcArQDQAKsA8gCqAP8AqQD/AKEA/wCbAP8A&#10;lwD/AP8AAAD/AAAA9AAAAOkAAADgAAAA1QAIAM4AEADJABgAxQAiAMEAKwC8ADUAuQA9ALYARQCz&#10;AEsAsQBRAK8AVgCuAFsArABhAKoAZgCpAG0ApgB0AKQAfACiAIYAoACSAJ4AnwCcAK4AmQDDAJcA&#10;5wCWAP8AlQD/AJIA/wCNAP8AigD/APwAAADwAAAA4wAAANQAAADIAAAAvwADALkADQCzABMArwAc&#10;AKwAJQCpAC4ApQA2AKMAPgCgAEQAngBKAJ0AUACbAFUAmQBaAJcAXwCWAGYAlABsAJIAdQCQAH4A&#10;jgCKAIsAlwCJAKYAhwC4AIUA1gCEAPYAggD/AIEA/wB+AP8AfAD/AO0AAADdAAAAzAAAAMEAAAC4&#10;AAAArgAAAKcACQCiABAAngAXAJoAHwCXACcAlAAvAJEANwCPAD0AjQBDAIsASQCJAE4AiABTAIYA&#10;WQCEAF8AggBlAIAAbQB+AHcAfACCAHoAjwB4AJ4AdQCvAHMAxwByAOwAcQD/AHAA/wBwAP8AbgD/&#10;AN0AAADJAAAAvAAAALEAAACpAAAAoQAAAJkAAwCTAAwAjgASAIoAGQCHACEAhAApAIEAMAB/ADcA&#10;fQA9AHsAQgB5AEgAeABNAHYAUgB0AFgAcgBfAHEAZwBvAHAAbAB7AGoAiABoAJcAZgCoAGUAvABj&#10;AOEAYgD6AGEA/wBhAP8AYQD/AM0BAAC8BQAArwUAAKUCAACcAAAAlAAAAI0AAACGAAgAgQAOAHwA&#10;FAB4ABsAdQAjAHIAKQBwADAAbgA2AG0APABrAEEAaQBHAGgATABmAFIAZABZAGMAYABhAGkAXwB0&#10;AF0AgQBbAJAAWQChAFcAtABWANAAVQDyAFUA/wBUAP8AVQD/AMEMAACyDgAApg8AAJsOAACSCwAA&#10;iQUAAIIAAAB7AAIAdQALAHAAEABsABYAaAAdAGYAIwBjACoAYQAwAGAANgBeADsAXQBBAFsARgBa&#10;AEwAWABTAFYAWwBUAGQAUgBuAFEAewBPAIoATQCbAEwArgBLAMYASgDqAEkA/gBJAP8ASQD/ALkS&#10;AACqFgAAnhcAAJQWAACKEwAAgRAAAHkLAABxAwAAawAGAGUADQBhABEAXQAYAFoAHgBYACQAVgAq&#10;AFQAMABTADYAUQA7AFAAQQBOAEcATQBOAEsAVgBJAF8ARwBpAEYAdgBEAIUAQwCXAEEAqQBAAL8A&#10;PwDiAD8A+AA+AP8APwD/ALIZAACkHgAAmB8AAI4fAACEHAAAehgAAHISAABqDgAAYggAAFwBCABX&#10;AA4AUwATAFAAGQBOAB8ATAAlAEoAKwBIADAARwA2AEYAPABEAEIAQwBJAEEAUQA/AFoAPgBlADwA&#10;cgA6AIEAOQCTADgApQA2ALoANgDbADUA9AA1AP8ANQD/AKwgAACfJAAAlCYAAIkmAAB/JAAAdSAA&#10;AGwbAABkFQAAXBAAAFQMAQBOBgoASgIPAEcAFABEABoAQgAgAEAAJQA/ACsAPgExADwBNwA7Aj4A&#10;OQJFADgDTQA2A1YANQRhADMEbgAxBX4AMAWQAC8FowAtBrgALAbUACwH8AAsCP8ALAj/AKglAACb&#10;KgAAkCwAAIYtAAB7KwAAcicAAGgiAABfHQAAVxcAAE8SAABIDgQAQQoLAD4HEAA7BhUAOQcbADgH&#10;IQA2CCYANQgsADMIMgAyCTkAMQlBAC8JSQAuClMALApeACsLbAApC3wAKAyPACYMogAlDLcAJAzT&#10;ACMN8AAkDf8AJQ3/AKQqAACYLwAAjTIAAIMyAAB5MQAAby4AAGUpAABcJAAAUx8AAEsZAABDEwAA&#10;PBAGADUNDAAzDBEAMQwWAC8MHAAuDSIALQ0oACsNLgAqDTUAKQ09ACcORgAmDlAAJA5cACMPagAi&#10;D3sAIBCOAB8QogAdELcAHBDUAB0R8gAdEf8AHhH/AKEvAACVMwAAijYAAIA3AAB2NgAAbTMAAGMv&#10;AABZKgAAUCUAAEggAAA/GgAAOBUAADARCAAsEA4AKhASACgQGAAnEB4AJRAkACQQKgAjETIAIhE6&#10;ACERQwAgEk4AHhJaAB0TaAAbE3gAGhOLABgUoAAXFLUAFhTRABYV8QAXFf8AGBT/AJ4zAACTNwAA&#10;iDoAAH47AAB0OwAAazgAAGE0AABXLwAATisAAEUmAAA9IQAANBwAAC0XBQAmEwwAIxMQACITFQAg&#10;ExoAHxMhAB4UJwAdFC8AHBU3ABsVQQAaFksAGRZXABcXZQAWF3YAFBiJABMYngASGLMAERnOABEZ&#10;7wASGf8AExn/AJw2AACROwAAhj4AAHw/AABzPwAAaT0AAF85AABVNQAATDAAAEMsAAA6JwAAMiIA&#10;ACoeAQAiGQkAHhcOABwXEgAaFxcAGRgeABkYJAAYGSwAFxk0ABYaPgAVGkkAExtVABIbYwARHHQA&#10;EByHAA8dnAAOHbEADR3LAA0d7AAOHf8ADx3/AJk6AACPPwAAhEIAAHtEAABxQwAAaEIAAF4+AABT&#10;OgAASjYAAEEyAAA5LQAAMSkAACglAAAgIAYAGh0MABccEAAVHBUAFB0bABQdIgATHSkAEh4yABEf&#10;PAAQH0YAECBTAA4gYQANIXEADCGFAAsimQAKIq4ACSLHAAki5wAKIvsACyH/AJc+AACMQwAAg0YA&#10;AHlIAABwSAAAZ0YAAFxEAABSPwAASTsAAEA4AAA4NAAALzAAACcsAAAeJwMAFiMKABIhDgARIRMA&#10;ECIZABAiIAAPIicADiMvAA0kOQAMJEQACyVQAAolXgAJJm8AByaCAAYmlgAEJqwAAybEAAQm5QAE&#10;JvcABib/AJVCAACKRwAAgUoAAHhMAABvTAAAZUsAAFtIAABQRAAAR0EAAD8+AAA3OwAALTYAACQx&#10;AAAbLQAAEyoHAA8oDQANJxEADSgWAAwoHQALKCUACiktAAkpNwAHKkIABipOAAQrXAADK2wAASt/&#10;AAArlAAAK6kAACvBAAAr4wAAK/YAACr/AJJGAACISwAAf08AAHZRAABtUQAAY1AAAFpNAABPSgAA&#10;R0cAAD5EAAAzQAAAKTwAACA4AAAXNAAAETEFAAwvDAAJLhAABy4VAAYvGwAFLyMAAy8rAAIwNQAA&#10;MD8AADBMAAAxWQAAMWkAADF8AAAxkQAAMacAADC/AAAw4QAAMPUAAC//AJBLAACGUAAAfVQAAHVW&#10;AABrVgAAYlUAAFhTAABOUAAARU0AADpJAAAvRQAAJUIAABw+AAAUOwAADjkFAAk3CwAENg8AATYT&#10;AAA2GQAANiAAADYpAAA2MgAANz0AADdJAAA3VwAAN2cAADd5AAA3jwAANqUAADa9AAA24AAANfUA&#10;ADX/AI1QAACEVgAAfFoAAHJbAABpWwAAYFsAAFdZAABMVgAAQFIAADVOAAAqSwAAIEgAABdGAAAQ&#10;QwAAC0EEAARACgAAPw4AAD4RAAA+FgAAPh0AAD4mAAA+LwAAPjoAAD5GAAA+VAAAPmQAAD52AAA9&#10;jAAAPaMAADy7AAA83gAAO/UAADv/AIpXAACCXAAAeV8AAHBhAABoYQAAX2EAAFReAABHWwAAOlcA&#10;AC9VAAAlUgAAG1AAABJNAAAMSwAABkoDAABJCQAASA0AAEcQAABHFAAARhoAAEYiAABGLAAARjcA&#10;AEZDAABGUQAARmAAAEVzAABFiQAARKAAAES4AABD3AAAQvUAAEL/AIhdAAB/YgAAd2UAAG5nAABn&#10;aAAAW2YAAE5jAABBYQAANF4AAClcAAAfWgAAFVcAAA5WAAAHVAAAAFMBAABSBgAAUQsAAFEOAABQ&#10;EQAATxYAAE8eAABPJwAATzIAAE8/AABPTQAATl0AAE5vAABOhQAATZ0AAEy1AABL2AAASvUAAEr/&#10;AIVlAAB8aQAAdGwAAG1uAABibQAAVGsAAEdpAAA6ZwAALWUAACJkAAAYYgAAEGAAAAlfAAAAXgAA&#10;AF4AAABdAwAAXAgAAFsMAABaDwAAWhMAAFkZAABZIgAAWS0AAFk6AABZSAAAWFgAAFhrAABXgQAA&#10;V5kAAFayAABV0gAAVPQAAFP/AIFsAAB5cAAAc3MAAGhzAABacgAATHEAAD9wAAAybwAAJW4AABps&#10;AAARawAACWoAAABqAAAAaQAAAGkAAABoAAAAZwMAAGYIAABmDAAAZg8AAGUUAABlHAAAZScAAGQ0&#10;AABkQwAAZFMAAGRlAABjewAAYpQAAGGtAABgzQAAX/EAAF7/AH10AAB3dwAAbnkAAF95AABReQAA&#10;Q3kAADZ4AAApeAAAHHcAABF2AAAKdQAAAHUAAAB1AAAAdgAAAHUAAAB0AAAAdAAAAHMCAABzBwAA&#10;cwwAAHIQAAByFQAAciAAAHIsAAByOwAAcUwAAHFfAABxdAAAcI4AAG+oAABuxgAAbO0AAGv/AHt7&#10;AAByfgAAZH4AAFV/AABHgAAAOYEAACuCAAAegQAAEoEAAAqBAAAAgQAAAIIAAACDAAAAgwAAAIMA&#10;AACCAAAAggAAAIIAAACCAAAAggUAAIIKAACCDwAAghcAAIIjAACCMgAAgkMAAIFWAACBbAAAgIYA&#10;AH+hAAB+vQAAfeYAAHz8AHaCAABogwAAWYUAAEuHAAA8iQAALooAACCLAAATiwAACosAAACMAAAA&#10;jQAAAI8AAACRAAAAkgAAAJEAAACRAAAAkQAAAJEAAACRAAAAkgAAAJICAACTCQAAlA8AAJQZAACU&#10;JwAAlDgAAJRMAACTYgAAk3wAAJOYAACSswAAkdgAAJD2AGqIAABcigAATY0AAD+QAAAwkgAAIZQA&#10;ABSVAAAKlgAAAJcAAACZAAAAmwAAAJ0AAACfAAAAoAAAAKAAAACgAAAAoAAAAKEAAACiAAAAowAA&#10;AKQAAAClAAAApgcAAKgQAACoHAAAqC0AAKlAAACpVgAAqW8AAKmLAACoqAAAp8cAAKbsAF+PAABQ&#10;kgAAQZYAADOZAAAjnAAAFJ0AAAqfAAAAoQAAAKMAAACmAAAAqAAAAKwAAACuAAAArwAAAK8AAACw&#10;AAAAsAAAALIAAACzAAAAtAAAALYAAAC3AAAAugAAAL0HAAC/EAAAvx8AAMAzAADASQAAwGIAAMB+&#10;AADAmwAAwLcAAL/YAFOXAABEmwAANZ8AACajAAAWpQAAC6cAAACqAAAArQAAALAAAACzAAAAtgAA&#10;ALsAAAC9AAAAwAAAAL8AAADBAAAAwgAAAMQAAADGAAAAyAAAAMoAAADMAAAAzwAAANMAAADaBwAA&#10;2xMAAN0lAADeOwAA31MAAOBuAADfjAAA3akAAN3CAP8AAAD/AAAA/wAAAP8AAAD/AAcA/wAQAP8A&#10;GQD/ACQA/wAvAPwAOgD5AEMA9QBLAPMAUgDxAFkA7wBeAO0AZADrAGkA6QBvAOcAdQDmAHwA5ACE&#10;AOIAjQDgAJcA3QCiANoAsQDVAMUA0gDoANAA/wDPAP8AxAD/ALgA/wCvAP8AqQD/AP8AAAD/AAAA&#10;/wAAAP8AAAD/AAIA+wANAPcAFQDzAB8A7wApAOoANADmAD0A4gBFAN4ATADbAFMA2ABYANQAXgDS&#10;AGMA0ABpAM4AbgDMAHUAygB9AMgAhQDGAJAAwgCbAMAAqQC+ALoAuwDZALkA9wC4AP8AtAD/AKkA&#10;/wCiAP8AnQD/AP8AAAD/AAAA/wAAAPYAAADuAAAA5wAKAOEAEQDcABoA1wAjANAALgDLADcAxwA/&#10;AMQARgDBAE0AvwBSAL0AWAC7AF0AuQBiALgAaAC2AG4AtAB1ALEAfgCvAIgArQCTAKoAoQCoALEA&#10;pgDIAKQA7QCiAP8AogD/AJsA/wCVAP8AkQD/AP8AAAD8AAAA7gAAAOMAAADYAAAAzQAFAMYADgDB&#10;ABUAvQAeALkAJwC1ADAAsgA4AK8AQACsAEYAqgBMAKgAUQCnAFYApQBbAKMAYQChAGcAnwBuAJ4A&#10;dgCbAIAAmQCMAJcAmQCUAKgAkgC8AJAA3wCOAPsAjgD/AIsA/wCGAP8AgwD/APgAAADpAAAA3AAA&#10;AMwAAADBAAAAuAAAALIACgCsABEAqAAYAKUAIQCiACkAngAyAJwAOQCZAD8AlwBFAJUASgCUAFAA&#10;kgBVAJAAWgCPAGAAjQBnAIsAbwCJAHgAhgCEAIQAkQCCAKAAgACyAH0AzAB8APEAewD/AHoA/wB3&#10;AP8AdQD/AOYAAADTAAAAxgAAALsAAACxAAAApwAAAKEABQCbAA0AlwATAJMAGwCQACMAjAArAIoA&#10;MgCIADgAhgA+AIQARACCAEkAgQBOAH8AUwB9AFkAewBgAHkAaAB3AHEAdQB8AHMAiQBwAJgAbwCp&#10;AG0AvwBrAOYAagD/AGkA/wBpAP8AZwD/ANMAAADDAAAAtQAAAKsAAACjAAAAmwAAAJIAAACMAAoA&#10;hwAQAIMAFgB/AB0AfQAkAHoAKwB4ADIAdgA4AHQAPQByAEIAcQBIAG8ATQBtAFMAbABZAGoAYQBo&#10;AGoAZgB0AGQAgQBhAJEAXwCiAF4AtgBcANUAWwD3AFsA/wBaAP8AWgD/AMUAAAC2AgAAqQIAAJ8A&#10;AACWAAAAjgAAAIcAAACAAAUAegAMAHUAEQBxABgAbgAeAGsAJQBpACsAZwAxAGYANwBkADwAYwBB&#10;AGEARwBfAE0AXgBTAFwAWwBaAGQAWABuAFYAewBUAIoAUgCbAFEArgBQAMgATwDuAE4A/wBOAP8A&#10;TQD/ALsKAACsDQAAoA0AAJUMAACMCAAAgwIAAHwAAAB1AAAAbgAIAGkADgBlABMAYgAZAF8AHwBd&#10;ACUAWwArAFkAMQBYADYAVgA7AFUAQQBTAEcAUQBOAFAAVQBOAF4ATABoAEoAdQBIAIQARwCVAEUA&#10;qABEAL8AQwDkAEIA/ABCAP8AQgD/ALIRAAClFAAAmRUAAI4TAACEEQAAew0AAHMIAABsAAAAZQAD&#10;AF8ACwBbAA8AVwAUAFQAGgBRAB8ATwAlAE4AKwBMADAASwA2AEkAPABIAEIARgBIAEUAUABDAFkA&#10;QQBjAD8AbwA+AH4APACQADsAowA6ALgAOQDZADgA9QA4AP8AOAD/AKwXAACfGwAAkx0AAIkcAAB/&#10;GQAAdRUAAGwQAABkDAAAXQYAAFYABgBRAAwATQAQAEoAFQBHABoARQAgAEQAJgBCACsAQQAxAD8A&#10;NgA+AD0APABEADsASwA5AFQANwBfADYAawA0AHoAMgCMADEAngAwALMALwDOAC8A7wAuAP8ALgD/&#10;AKceAACaIgAAjyQAAIQkAAB6IQAAcR0AAGcYAABfEwAAVw4AAFAKAABJAwgARQANAEEAEQA+ABYA&#10;PAAbADoAIQA5ACYANwAsADYAMgA0ADgAMwA/ADEARwAwAFAALgBbAC0AZwArAHYAKgCIACgAnAAn&#10;ALAAJgDJACUA6gAlAfsAJQH/AKIjAACWKAAAiyoAAIEqAAB3KAAAbSUAAGQgAABbGwAAUhUAAEsQ&#10;AABDDAIAPQcJADkDDgA2ARIAMwEXADEBHAAwASIALwInAC0CLQAsAzQAKgM7ACkEQwAoBE0AJgVY&#10;ACUFZQAjBnQAIgaGACAGmgAfB64AHgfGAB0H5wAdCPgAHQn/AJ8oAACTLQAAiC8AAH4vAAB0LgAA&#10;aisAAGEmAABYIQAATxwAAEcXAAA/EgAAOA4EADELCgAuCA4AKwcSACkHFwAoCB0AJwgjACUIKQAk&#10;CTAAIwk3ACEKQAAgCkoAHwtVAB0LYgAbDHIAGgyFABgMmQAXDK0AFgzGABUN5gAVDfkAFg3/AJwt&#10;AACQMQAAhjQAAHw0AAByMwAAaDEAAF8sAABVJwAATCMAAEQdAAA8GAAANBMAAC0QBgAmDQsAJAwP&#10;ACIMEwAhDBkAHwwfAB4NJQAdDSwAGw00ABoOPQAZDkcAFw5TABYOYQAUD3EAExCEABIQmAAREK4A&#10;EBDGABAQ6AAQEPsAERD/AJkxAACONQAAhDgAAHo5AABwOAAAZzYAAF0yAABTLQAASigAAEIkAAA5&#10;HwAAMRoAACoVAQAjEQcAHRANABsPEAAZDxUAGBAbABcQIQAWECkAFRAxABQROgATEUUAEhJRABES&#10;XwAQEm8ADhOCAA4TlgANE6sACxPCAAsU4wAMFPoADRP/AJc1AACMOQAAgjwAAHg9AABvPQAAZToA&#10;AFs3AABSMgAASS4AAEAqAAA3JQAALyEAACgcAAAgGAMAGRQKABUSDgAUEhIAExMYABITHwARFCYA&#10;ERQuABAUOAAPFUIADhZPAA0WXAAMF2wACxd/AAkYkwAIGKgABhi/AAcY4AAHGPUACRj/AJU4AACK&#10;PQAAgEAAAHdBAABtQQAAZD8AAFo8AABQOAAARzMAAD4wAAA2KwAALicAACcjAAAfHwAAFxoIABIX&#10;DQAQFxEADxcWAA4YHAAOGCMADRksAAwaNQALGkAAChtMAAkbWgAHHGkABRx8AAQdkQACHaYAAR28&#10;AAIc3QACHPIAAxz/AJM8AACIQQAAf0QAAHVFAABsRQAAY0QAAFlBAABPPQAARjkAAD42AAA1MgAA&#10;Li4AACUqAAAdJQAAFCEEAA8dCwANHRAADB0UAAsdGgAKHiIACB4qAAcfMwAGID4ABCBKAAMhVwAB&#10;IWcAACF5AAAhjgAAIaQAACG6AAAh2wAAIfIAACD+AJBAAACGRQAAfUgAAHRKAABrSgAAYkkAAFhG&#10;AABOQgAART8AAD08AAA1OQAAKzQAACIvAAAZKwAAEigEAA0kCgAJIw4ABiMSAAUjGQAEJCAAAiQo&#10;AAElMQAAJTwAACVIAAAmVQAAJmUAACZ3AAAmjAAAJqIAACa5AAAm2QAAJfIAACX+AI5FAACESQAA&#10;e00AAHNPAABqTwAAYE4AAFdLAABNSAAAREUAADxCAAAxPQAAJzkAAB41AAAVMgAADy4DAAosCgAF&#10;Kw4AASoRAAAqFgAAKh4AAComAAArLwAAKzkAACtFAAAsUwAALGIAACx1AAAsigAAK6AAACu3AAAr&#10;1gAAKvIAACr/AIxJAACCTgAAelIAAHFUAABoVAAAX1MAAFZRAABMTgAAQ0sAADdHAAAtQwAAIz8A&#10;ABo8AAASOAAADDYDAAYzCQAAMg0AADIQAAAxFAAAMRsAADEjAAAxLAAAMjcAADJDAAAyUAAAMmAA&#10;ADJyAAAyhwAAMZ4AADG1AAAw1AAAMPIAAC//AIlPAACAVAAAeFcAAG9ZAABmWQAAXlkAAFVXAABJ&#10;UwAAPk8AADJMAAAoSAAAHkUAABVCAAAOQAAACD0CAAE8CAAAOwwAADoPAAA5EgAAORgAADkgAAA5&#10;KQAAOTQAADlAAAA5TgAAOV0AADlvAAA4hQAAOJwAADezAAA30gAANvIAADX/AIdVAAB/WgAAdl0A&#10;AG1fAABlXwAAXV8AAFJcAABEWAAAOFUAAC1SAAAiTwAAGEwAABBKAAAKSAAAA0YBAABFBgAARAoA&#10;AEMNAABCEAAAQRUAAEEdAABBJgAAQTEAAEE9AABBSgAAQVoAAEFsAABAgQAAP5kAAD+xAAA+0AAA&#10;PfIAADz/AIRcAAB8YAAAc2MAAGxlAABkZgAAWWQAAEthAAA+XgAAMlsAACZZAAAcVgAAElQAAAxS&#10;AAAEUQAAAE8AAABOAwAATQgAAEwMAABLDgAASxIAAEoZAABKIgAASiwAAEo5AABKRwAASlYAAElo&#10;AABJfgAASJYAAEevAABGzQAARfEAAET/AIFjAAB5ZwAAcmoAAGtsAABgawAAUmkAAERmAAA3ZAAA&#10;KmIAAB9gAAAVXgAADV0AAAZbAAAAWgAAAFkAAABYAAAAVwQAAFYIAABWDAAAVRAAAFQUAABUHQAA&#10;VCcAAFQ0AABUQgAAU1IAAFNkAABSeQAAUpIAAFGrAABQygAAT+8AAE7/AH5qAAB3bgAAcHEAAGZx&#10;AABYcAAASm8AADxtAAAvbAAAImoAABdpAAAOZwAABmYAAABlAAAAZQAAAGUAAABjAAAAYgAAAGIE&#10;AABhCAAAYQ0AAGAQAABgFwAAYCEAAF8uAABfPAAAX00AAF5eAABedAAAXY0AAFynAABbxQAAWu0A&#10;AFn/AHtyAAB1dgAAa3cAAF12AABPdgAAQXUAADN1AAAmdAAAGXMAABByAAAHcQAAAHEAAABxAAAA&#10;cQAAAHEAAABvAAAAbwAAAG4AAABuAgAAbggAAG0MAABtEQAAbRoAAG0mAABsNQAAbEYAAGtYAABr&#10;bQAAaoYAAGmhAABovgAAZ+gAAGb+AHl6AABwfAAAYXwAAFN9AABEfQAANn4AACh+AAAbfQAAEH0A&#10;AAd9AAAAfQAAAH0AAAB+AAAAfwAAAH4AAAB9AAAAfQAAAHwAAAB8AAAAfAAAAHwGAAB8DAAAfBIA&#10;AHwdAAB8LAAAfDwAAHxPAAB7ZQAAe34AAHqaAAB5tgAAeN8AAHf6AHOAAABlgQAAVoMAAEiEAAA5&#10;hgAAK4cAAB2HAAARhwAAB4gAAACIAAAAiQAAAIoAAACMAAAAjQAAAI0AAACMAAAAjAAAAIwAAACM&#10;AAAAjAAAAI0AAACNBAAAjgwAAI4TAACPIQAAjjIAAI5GAACOWwAAjXQAAI2QAACMrQAAi84AAIrz&#10;AGiGAABaiAAAS4sAADyNAAAtjwAAHpAAABGRAAAHkgAAAJMAAACVAAAAlwAAAJkAAACbAAAAnAAA&#10;AJsAAACbAAAAnAAAAJwAAACdAAAAngAAAJ4AAACfAAAAoQMAAKIMAACiFgAAoyYAAKM6AACjTwAA&#10;o2gAAKKGAACiogAAosAAAKHoAFyNAABNkAAAP5MAADCWAAAhmQAAEpoAAAebAAAAnQAAAKAAAACi&#10;AAAApAAAAKgAAACqAAAAqwAAAKoAAACrAAAArAAAAK0AAACuAAAArwAAALEAAACyAAAAtAAAALcB&#10;AAC5DQAAuRoAALotAAC6QwAAulsAALp3AAC7lAAAu7EAALnSAFCVAABBmAAAMpwAACOgAAATogAA&#10;CKQAAACnAAAAqgAAAKwAAACvAAAAsgAAALcAAAC5AAAAuwAAALoAAAC8AAAAvQAAAL8AAADAAAAA&#10;wgAAAMQAAADGAAAAyQAAAM0AAADSAQAA1A8AANUfAADXNQAA2E0AANhpAADXhgAA16MAANa9AP8A&#10;AAD/AAAA/wAAAP8AAAD/AAMA/wANAP8AFQD/ACAA/AArAPgANQD0AD8A8ABHAO4ATgDrAFQA6QBa&#10;AOcAXwDlAGQA4wBqAOEAcADfAHYA3QB+ANsAhwDYAJEA0wCdAM8AqwDNAL0AywDgAMkA+wDHAP8A&#10;vQD/ALEA/wCpAP8AowD/AP8AAAD/AAAA/wAAAP8AAAD8AAAA9gALAPEAEQDtABsA6QAlAOQAMADf&#10;ADkA2gBBANUASADRAE4AzwBUAM0AWQDLAF4AyQBjAMcAaQDFAG8AwwB3AMAAfwC+AIoAuwCVALgA&#10;owC2ALQAtADNALIA8gCwAP8ArAD/AKMA/wCcAP8AlwD/AP8AAAD/AAAA+gAAAPEAAADoAAAA4AAG&#10;ANkADgDSABYAzgAfAMgAKQDEADIAwAA6AL0AQQC6AEgAuABNALYAUwC0AFgAsgBdALAAYgCuAGkA&#10;rABvAKoAeACoAIIApgCOAKQAmwChAKsAnwDAAJ0A5gCbAP8AmgD/AJQA/wCOAP8AigD/AP8AAAD2&#10;AAAA6AAAANwAAADOAAAAxgABAL8ACwC6ABEAtgAaALIAIgCuACsAqgA0AKgAOwClAEEAowBHAKEA&#10;TACfAFEAngBWAJwAXACaAGIAmQBoAJcAcACVAHoAkgCGAJAAkwCNAKIAiwC1AIkA0wCHAPcAhgD/&#10;AIQA/wB/AP8AfAD/APIAAADjAAAA0gAAAMUAAAC6AAAAsQAAAKsABwClAA4AoQAUAJ4AHACaACUA&#10;lwAtAJQANACSADoAkABAAI4ARQCNAEoAiwBQAIkAVQCIAFsAhgBhAIQAaQCCAHIAfwB9AH0AiwB7&#10;AJoAeACrAHYAxAB0AOsAcwD/AHMA/wBwAP8AbgD/AN8AAADMAAAAvwAAALQAAACrAAAAoQAAAJoA&#10;AgCUAAsAkAAQAIwAFwCIAB4AhQAmAIMALQCBADMAfwA5AH0APwB7AEQAeQBJAHgATgB2AFQAdABa&#10;AHMAYgBwAGsAbgB1AGwAgwBqAJIAaACjAGYAuABkAN4AYwD7AGIA/wBiAP8AYAD/AMwAAAC8AAAA&#10;rwAAAKUAAACdAAAAlAAAAIwAAACGAAcAgQANAHwAEgB4ABkAdQAfAHMAJgBxAC0AbwAyAG0AOABr&#10;AD0AagBCAGgASABnAE4AZQBUAGMAWwBhAGQAXwBuAF0AewBbAIoAWQCbAFcArwBWAMsAVQDyAFQA&#10;/wBUAP8AVAD/AL4AAACwAAAApAAAAJkAAACQAAAAiAAAAIEAAAB5AAIAcwAKAG8ADwBrABQAZwAa&#10;AGUAIABjACYAYQAsAF8AMgBeADcAXAA8AFsAQgBZAEcAVwBOAFYAVQBUAF4AUgBoAFAAdABOAIMA&#10;TACVAEoAqABJAMAASADoAEcA/wBHAP8ARwD/ALQJAACmCwAAmwwAAJAKAACGBQAAfgAAAHYAAABv&#10;AAAAaAAFAGMADABfABAAWwAVAFgAGgBWACEAVAAmAFMALABRADEAUAA2AE4APABNAEIASwBIAEkA&#10;UABIAFgARgBiAEQAbgBCAH0AQACOAD8AogA9ALgAPQDdADwA+AA8AP8APAD/AKwQAACfEgAAlBIA&#10;AIkRAAB/DwAAdgwAAG4FAABmAAAAYAABAFkACABVAA0AUQARAE4AFgBLABsASQAhAEgAJgBGACsA&#10;RQAxAEMANgBCADwAQABDAD4ASwA9AFMAOwBdADkAaQA3AHgANgCJADQAnAAzALEAMgDOADIA8QAx&#10;AP8AMQD/AKYWAACaGQAAjhoAAIQaAAB6FgAAcBIAAGgOAABfCgAAWAMAAFEABABMAAoASAAOAEQA&#10;EgBBABYAPwAbAD0AIQA8ACYAOgAsADkAMQA3ADcANgA+ADQARgAzAE8AMQBZAC8AZQAuAHMALACF&#10;ACsAmAAqAK0AKQDGACgA6gAoAP4AKAD/AKEcAACVIAAAiiEAAH8hAAB1HwAAbBoAAGMWAABaEQAA&#10;Ug0AAEsHAABEAAYAQAALADwADwA4ABIANgAXADQAHAAzACEAMQAnADAALAAuADMALQA6ACsAQgAq&#10;AEsAKABVACYAYQAlAHAAJACBACIAlQAhAKkAIADBACAA5AAfAPkAHwD/AJ0iAACRJgAAhigAAHwn&#10;AAByJQAAaSIAAF8dAABXGAAAThMAAEYOAAA/CwAAOAUHADQADAAxABAALgATACwAGAAqAB0AKQAi&#10;ACcAKAAmAC4AJAA2ACMAPgAiAEcAIABSAB8AXgAdAG0AHAB+ABoAkgAZAKcAGAC9ABcA3wAXAfUA&#10;FwL/AJonAACOKwAAhC0AAHktAABwKwAAZigAAF0kAABUHwAASxoAAEMUAAA7EAAANA0CAC0JCQAp&#10;BQ0AJgMQACQBEwAiAhkAIQIeACACJAAeAyoAHQMyABsEOgAaBUQAGQVPABcGXAAWBmoAFAd8ABMH&#10;kAASB6UAEQe7ABAH2wAQCPIAEAn/AJcrAACMLwAAgTEAAHcyAABuMQAAZC4AAFsqAABRJQAASSAA&#10;AEAbAAA4FgAAMRIAACkOBAAjDAkAHwkNAB0HEAAbBxUAGQgaABgIIAAXCScAFgkuABUKNwATCkEA&#10;EgtNABELWgAQC2kADgx7AA4MkAANDKUADA27AAsN2QALDfEADA3/AJUvAACKMwAAfzYAAHY2AABs&#10;NQAAYzMAAFkvAABQKwAARyYAAD4hAAA2HQAALhgAACcTAAAgEAUAGQ4KABUMDgAUDBEAEwwWABIM&#10;HAARDSMAEA0rAA8NNAAODj8ADQ5KAAwPWAALD2cAChB5AAgQjQAHEKIABhC4AAUQ1AAFEO8ABhD/&#10;AJIzAACINwAAfjoAAHQ7AABrOgAAYTgAAFg1AABOMAAARSwAAD0nAAA1IwAALR8AACYaAAAeFgEA&#10;FxMGABEQCwAODg4ADg8TAA0QGQANECAADBAoAAsRMgAKETwACBJIAAcSVQAGE2UABBN2AAMTiwAB&#10;FKAAABO2AAAT0QAAE+4AABP7AJA2AACGOwAAfD4AAHM/AABqPwAAYD0AAFc5AABNNgAARDEAADwu&#10;AAA0KgAALCYAACUiAAAeHgAAFhoCABAVCQAMEw4AChMSAAkUFwAIFB8ABxUmAAYVLwAEFjoAAxZG&#10;AAEXUwAAF2IAABh0AAAYiQAAGJ8AABi1AAAX0AAAF+0AABf7AI46AACEPwAAe0IAAHJDAABoQwAA&#10;X0IAAFY/AABMOwAAQzcAADs0AAAzMAAALCwAACQpAAAbJAAAEx8CAA0bCQAJGQ0ABhkRAAQZFgAC&#10;GR0AARokAAAaLQAAGzgAABtEAAAcUQAAHGAAAB1yAAAdhwAAHJ0AAByzAAAczgAAG+0AABv8AIw+&#10;AACCQwAAeUYAAHBIAABoSAAAXkYAAFVEAABLQAAAQz0AADs6AAAzNwAAKjIAACAtAAAXKQAAECUC&#10;AAsiCQAFIA0AAR8QAAAfFAAAHxsAACAiAAAgKwAAITYAACFBAAAhTwAAIV4AACJwAAAihQAAIZsA&#10;ACGyAAAhzQAAIO0AAB/8AIpDAACASAAAeEsAAG9MAABmTQAAXUsAAFRJAABKRgAAQkMAADpAAAAv&#10;OwAAJTcAABwzAAATLwAADSwCAAcpCAABJwwAACYOAAAlEgAAJhkAACYhAAAmKQAAJjMAACc/AAAn&#10;TQAAJ1wAACdtAAAnggAAJ5kAACawAAAlzAAAJe4AACT9AIhIAAB/TAAAdlAAAG5RAABlUgAAXFEA&#10;AFNPAABKTAAAQUkAADVEAAArQAAAITwAABc5AAAQNgAACjIBAAMwBwAALwsAAC4OAAAtEQAALRYA&#10;AC0eAAAtJwAALTEAAC09AAAtSgAALVkAAC1rAAAtgAAALJcAACyvAAArywAAKu4AACr+AIVNAAB9&#10;UgAAdVUAAGxXAABjVwAAW1YAAFNVAABHUQAAO00AADBJAAAlRgAAHEMAABM/AAANPQAABjoAAAA4&#10;BQAANwkAADYNAAA1DwAANBQAADQbAAA0JAAANC4AADQ6AAA0RwAANFcAADRoAAA0fQAAM5UAADKt&#10;AAAxygAAMe4AADD/AINTAAB7WAAAc1sAAGpdAABiXQAAW10AAE9aAABCVgAANlIAACpPAAAgTAAA&#10;FkkAAA5HAAAIRAAAAEIAAABBAwAAPwcAAD4LAAA9DgAAPREAADwYAAA8IQAAPCsAADw3AAA8RAAA&#10;PFMAADxlAAA7egAAOpIAADqrAAA5yAAAOO0AADf/AIFaAAB5XgAAcWEAAGljAABiZAAAV2IAAEle&#10;AAA8WwAAL1gAACRVAAAZUwAAEFEAAApPAAABTQAAAEwAAABKAAAASQQAAEgIAABHDAAARg8AAEYU&#10;AABFHAAARScAAEUzAABFQAAARVAAAERhAABEdgAAQ48AAEKoAABBxgAAQOwAAD//AH5hAAB2ZQAA&#10;b2gAAGhqAABdaQAAT2YAAEJkAAA0YQAAKF8AAB1dAAASWwAAC1kAAAJYAAAAVgAAAFYAAABUAAAA&#10;UwAAAFIEAABRCQAAUA0AAFAQAABPGAAATyIAAE8uAABPPAAAT0sAAE5dAABOcgAATYsAAEylAABL&#10;wgAASeoAAEj/AHtpAAB0bAAAbm8AAGRvAABVbQAAR2wAADlqAAAsaQAAIGcAABRlAAANZAAAA2IA&#10;AABiAAAAYQAAAGAAAABfAAAAXgAAAF0AAABcBAAAXAkAAFsNAABbEgAAWxwAAFooAABaNgAAWkYA&#10;AFlYAABZbQAAWIUAAFegAABWvQAAVegAAFP+AHlwAABzdAAAaXUAAFt0AABMcwAAPnMAADByAAAj&#10;cQAAFm8AAA1uAAAEbQAAAG0AAABtAAAAbQAAAGwAAABrAAAAagAAAGkAAABpAAAAaQMAAGgJAABo&#10;DgAAaBUAAGchAABnLwAAZz8AAGZSAABmZgAAZX8AAGSaAABjtwAAYuEAAGH8AHd4AABtegAAX3oA&#10;AFB6AABCegAAM3sAACV7AAAYegAADnkAAAR5AAAAeQAAAHkAAAB6AAAAegAAAHoAAAB4AAAAeAAA&#10;AHcAAAB3AAAAdwAAAHcBAAB3CAAAdw4AAHcYAAB3JgAAdjYAAHZJAAB1XwAAdXcAAHSTAABzrwAA&#10;ctMAAHH3AHF+AABjfwAAVIAAAEWCAAA2gwAAKIQAABqEAAAOgwAABIQAAACEAAAAhQAAAIYAAACI&#10;AAAAiQAAAIgAAACHAAAAhwAAAIcAAACHAAAAhwAAAIgAAACIAAAAiAcAAIkQAACJHAAAiSwAAIg/&#10;AACIVQAAiG0AAIeJAACGpwAAhccAAITvAGaEAABXhgAASIgAADmKAAAqjAAAG40AAA+NAAAEjgAA&#10;AJAAAACRAAAAkwAAAJUAAACXAAAAmAAAAJYAAACXAAAAlwAAAJcAAACYAAAAmAAAAJkAAACaAAAA&#10;mwAAAJ0HAACdEQAAnSEAAJ0zAACdSQAAnGIAAJx/AACcnAAAnLkAAJviAFqLAABLjgAAPJEAAC2T&#10;AAAelQAAEJYAAASYAAAAmgAAAJwAAACeAAAAoQAAAKQAAACmAAAApwAAAKYAAACnAAAApwAAAKgA&#10;AACpAAAAqgAAAKwAAACtAAAArwAAALEAAACzCQAAsxUAALQnAAC0PQAAtVUAALVwAAC0jgAAtKwA&#10;ALTMAE2SAAA/lgAAL5oAACCdAAARnwAABaEAAACjAAAApgAAAKkAAACsAAAArwAAALMAAAC1AAAA&#10;twAAALYAAAC3AAAAuAAAALoAAAC7AAAAvQAAAL8AAADBAAAAxAAAAMcAAADLAAAAzQwAAM4aAADP&#10;LwAAz0gAANBiAADQgAAA0J0AANC4AAAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcY&#10;GhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBh&#10;YmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iq&#10;q6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy&#10;9PX29/n6+/z+//////////////////////////////////////////////////////8AAAAAAAAA&#10;AAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9&#10;PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WG&#10;h4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P&#10;0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////&#10;////////////////////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxga&#10;GxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFi&#10;Y2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqr&#10;rK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL0&#10;9fb3+fr7/P7//////////////////////////////////////////////////////wABAgMEBQYH&#10;CAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9A&#10;QUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5&#10;ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6vsLGy&#10;s7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err&#10;7O3u7/Dx8vP09fb3+Pn6+/z9/v9tZnQxAAAAAAMBIQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAA&#10;AAAAAAAAAAABAAAAAQIDBAUGBwgICQoLDA0ODxAREhMUFRYXGBkaGhscHR4fICEiIyQlJicoKSor&#10;LC0uLzAxMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJj&#10;ZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpuc&#10;nZ6foKGio6SlpqeoqaqrrK2usLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dPU1dbX&#10;2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8fLz9PX29/j5+vv8/f7/AAEBAgIDAwQEBQYGBwcICAkJ&#10;CgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0u&#10;LzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJ&#10;i46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW&#10;19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5&#10;+vv7/Pz9/f7+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoa&#10;GxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxN&#10;T1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8&#10;vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp&#10;6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v//////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////igfBJQ0NfUFJPRklMRQAJCf//////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////9P/////////////////////////////////////////r0f//////////&#10;///////////////////////////////36f7/////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////hzdf/////////////&#10;/////////////////////////92vlrf0/////////////////////////////////////8WMaKfn&#10;/////////////////////////////////////8yciaTn////////////////////////////////&#10;//////rOu8b1////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////cxb31/////////////////////////////////////7+TeoXF////&#10;////////////////////////////////25BbPWWo9v/////////////////////////////////+&#10;vHU0AFSb6//////////////////////////////////TlH5JLE6a7P//////////////////////&#10;/////////9jUyrN+ZW2l+f////////////////////////////////////TFrq/J////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////w1sbs////////&#10;////////////////////////////5ruRdGOr9/////////////////////////////////bEmnNF&#10;JjR9zP///////////////////////////////7WAVTAKABlgsv//////////////////////////&#10;////z3Q1CwAAAApSp///////////////////////////////ljQAAAAAAABPp///////////////&#10;///////////////2aR0AAAkMBglSsf/////////////////////////////LOw4TNUxbTUxew///&#10;//////////////////////////+pYDZghp+2rKm42f/////////////////////////////gl42+&#10;5f//////////////////////////////////////7fn/////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////+vZyrzH///////////////////////////////////PmoFtWkaI&#10;6v///////////////////////////////8R8PiYQAABUsP//////////////////////////////&#10;4IM8AAAAAAAuh+3/////////////////////////////rFMQAAAAAAAXbdb/////////////////&#10;///////////7gDEAAAAAAAAJYcz////////////////////////////SWgIAAAAAAAAAXcz/////&#10;//////////////////////+oNQAAAAAAAAAAXNP///////////////////////////99DQAAAAAA&#10;AAAAVNb//////////////////////////+59RQAAAAAAAAAARNT/////////////////////////&#10;//yqZC8CAAAEIjdJWM7////////////////////////////ppGtBKD9jf5Wnutr/////////////&#10;/////////////////9WyrLLM5Pr/////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////+W7l3diyP//&#10;///////////////////////////////bnmc2CgACjP///////////////////////////////8h/&#10;PwUAAAAAXs//////////////////////////////2YE5AAAAAAAAPKr/////////////////////&#10;////////nkwAAAAAAAAAI5D////////////////////////////cbxoAAAAAAAAAEH35////////&#10;//////////////////+vSAAAAAAAAAAAAG/u//////////////////////////+EEwAAAAAAAAAA&#10;AGTm/////////////////////////+xRAAAAAAAAAAAAAFfe/////////////////////////7gV&#10;AAAAAAAAAAAAAEjW/////////////////////////3QUAAAAAAAAAAAAADjP////////////////&#10;////////+aJaEwAAAAAAAAAAACPF/////////////////////////9+bXCwAAAAAAAAAAA26////&#10;///////////////////////vsX1VOSIRBwECESKy///////////////////////////////fv6WZ&#10;mJqgrL3a////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////jvp2AfPv////////////////////////////////yt4RX&#10;MA4AHaz//////////////////////////////9KKTBUAAAAAAHLz////////////////////////&#10;////1n82AAAAAAAAAEvJ///////////////////////////6kT4AAAAAAAAAAC+r////////////&#10;///////////////AWgAAAAAAAAAAABqV//////////////////////////+NJAAAAAAAAAAAAAiE&#10;/////////////////////////+deAAAAAAAAAAAAAAB3/////////////////////////7QlAAAA&#10;AAAAAAAAAABq/////////////////////////30AAAAAAAAAAAAAAABb9P//////////////////&#10;/////SsAAAAAAAAAAAAAAABM6///////////////////////pQAAAAAAAAAAAAAAAAA84f//////&#10;////////////////MAwAAAAAAAAAAAAAAAAt2f////////////////////+ZimEnAAAAAAAAAAAA&#10;AAAn1///////////////////////7b6JVScAAAAAAAAAAAAl3P/////////////////////////+&#10;yp12XUo8Mi0sMDlH3v///////////////////////////////ebd1tLQ09nk////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////////////+/U&#10;u9b/////////////////////////////////57iPaksvFW//////////////////////////////&#10;/+ShZzQHAAAAADzJ////////////////////////////1oI7AAAAAAAAABKX////////////////&#10;///////////thTEAAAAAAAAAAABv//////////////////////////+mQgAAAAAAAAAAAABQ4f//&#10;/////////////////////+xpAAAAAAAAAAAAAAA3yf///////////////////////7MvAAAAAAAA&#10;AAAAAAAitv///////////////////////3kAAAAAAAAAAAAAAAAQp///////////////////////&#10;8jQAAAAAAAAAAAAAAAAAmf//////////////////////qQAAAAAAAAAAAAAAAAAAjP//////////&#10;////////////RgAAAAAAAAAAAAAAAAAAf//////////////////////fAAAAAAAAAAAAAAAAAAAA&#10;dP////////////////////+XAAAAAAAAAAAAAAAAAAAAav/////////////////////OAAAAAAAA&#10;AAAAAAAAAAAAY///////////////////////KSIBAAAAAAAAAAAAAAAAYf//////////////////&#10;////uaOAVzcXAAAAAAAAAAAAaP//////////////////////////+tOulIZ8dXFwcneBlP//////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///bup2CaWnT///////////////////////////////Ik2U9GQAAAB2e////////////////////&#10;////////245MEwAAAAAAAABu///////////////////////////bfCwAAAAAAAAAAABF1///////&#10;//////////////////+LKgAAAAAAAAAAAAAitP///////////////////////8JEAAAAAAAAAAAA&#10;AAADl////////////////////////30BAAAAAAAAAAAAAAAAf///////////////////////5zYA&#10;AAAAAAAAAAAAAAAAav//////////////////////nQAAAAAAAAAAAAAAAAAAWP//////////////&#10;////////RgAAAAAAAAAAAAAAAAAAR/j////////////////////pAAAAAAAAAAAAAAAAAAAANen/&#10;//////////////////+WAAAAAAAAAAAAAAAAAAAAJdv///////////////////+8AAAAAAAAAAAA&#10;AAAAAAAAGM7////////////////////rAAAAAAAAAAAAAAAAAAAAD8L/////////////////////&#10;AAAAAAAAAAAAAAAAAAAACrn/////////////////////JwAAAAAAAAAAAAAAAAAACrX/////////&#10;////////////cAAAAAAAAAAAAAAAAAAADbn/////////////////////4JyMcFVCMyYbFA8NDhIa&#10;Jr/////////////////////////////55NjSzszLzM/W4Pz/////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////r07zj////////////////////////&#10;////////0qmFZUgsEgGF////////////////////////////8atxPA8AAAAAAABP4P//////////&#10;///////////////VfzUAAAAAAAAAAAAfsv///////////////////////+N1HQAAAAAAAAAAAAAA&#10;if///////////////////////5AjAAAAAAAAAAAAAAAAZ///////////////////////1UMAAAAA&#10;AAAAAAAAAAAASPb/////////////////////igAAAAAAAAAAAAAAAAAALt3/////////////////&#10;////OAAAAAAAAAAAAAAAAAAAF8j///////////////////++AAAAAAAAAAAAAAAAAAAABLb/////&#10;//////////////+cAAAAAAAAAAAAAAAAAAAAAKX///////////////////+6AAAAAAAAAAAAAAAA&#10;AAAAAJP////////////////////cAAAAAAAAAAAAAAAAAAAAAIL/////////////////////AAAA&#10;AAAAAAAAAAAAAAAAAHT/////////////////////EwAAAAAAAAAAAAAAAAAAAGj/////////////&#10;////////QgAAAAAAAAAAAAAAAAAAAGD/////////////////////egAAAAAAAAAAAAAAAAAAAF3/&#10;////////////////////0QAAAAAAAAAAAAAAAAAAAGH//////////////////////yQAAAAAAAAA&#10;AAAAAAAAAGb//////////////////////8msmYl9dnFsaWdmZ2tweoz/////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////ixaqReWF3////////////////&#10;/////////////92md1AsDAAAAAAxxP/////////////////////////gkk4TAAAAAAAAAAAAj///&#10;/////////////////////9JwHQAAAAAAAAAAAAAAYP//////////////////////7m8PAAAAAAAA&#10;AAAAAAAAN+L/////////////////////lhwAAAAAAAAAAAAAAAAAFMD/////////////////////&#10;QAAAAAAAAAAAAAAAAAAAAKP///////////////////+uAAAAAAAAAAAAAAAAAAAAAIn/////////&#10;//////////+eAAAAAAAAAAAAAAAAAAAAAHL///////////////////+8AAAAAAAAAAAAAAAAAAAA&#10;AF/////////////////////aAAAAAAAAAAAAAAAAAAAAAE3////////////////////6AAAAAAAA&#10;AAAAAAAAAAAAADv/////////////////////DgAAAAAAAAAAAAAAAAAAACr5////////////////&#10;////MwAAAAAAAAAAAAAAAAAAABvp////////////////////XgAAAAAAAAAAAAAAAAAAAA/b////&#10;////////////////jwAAAAAAAAAAAAAAAAAAAAbQ////////////////////0AAAAAAAAAAAAAAA&#10;AAAAAADK/////////////////////ysAAAAAAAAAAAAAAAAAAADI/////////////////////4AA&#10;AAAAAAAAAAAAAAAAAADL//////////////////////cWAQUFAwEAAAAAAAEGDRjL////////////&#10;///////////86+HYz8zNz9DS1Nfc4ur/////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////8drG///////////////////////////////xxqOEaE0yGAAVq///////&#10;////////////////////uXxGGAAAAAAAAAAAcf///////////////////////9d8LwAAAAAAAAAA&#10;AAAAO+P/////////////////////32QJAAAAAAAAAAAAAAAADLX/////////////////////dAMA&#10;AAAAAAAAAAAAAAAAAI3////////////////////FFQAAAAAAAAAAAAAAAAAAAGr/////////////&#10;//////+ZAAAAAAAAAAAAAAAAAAAAAEv///////////////////+2AAAAAAAAAAAAAAAAAAAAADD9&#10;///////////////////XAAAAAAAAAAAAAAAAAAAAABnn///////////////////2AAAAAAAAAAAA&#10;AAAAAAAAAAXT////////////////////DgAAAAAAAAAAAAAAAAAAAADB////////////////////&#10;LwAAAAAAAAAAAAAAAAAAAACv////////////////////UgAAAAAAAAAAAAAAAAAAAACe////////&#10;////////////eQAAAAAAAAAAAAAAAAAAAACO////////////////////pQAAAAAAAAAAAAAAAAAA&#10;AACA////////////////////2AAAAAAAAAAAAAAAAAAAAAB0/////////////////////zYAAAAA&#10;AAAAAAAAAAAAAABt/////////////////////3wAAAAAAAAAAAAAAAAAAABp////////////////&#10;/////9cNAAAAAAAAAAAAAAAAAABo//////////////////////9wAAAAAAAAAAAAAAAAAABh////&#10;////////////////////UDxGTlRZXWFkaGxwdn6J////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////v1buji3Nalf//////////////////////////+L+OZEEhBQAAAAAA&#10;Uvz///////////////////////edVhgAAAAAAAAAAAAAF8H/////////////////////5WwWAAAA&#10;AAAAAAAAAAAAAI3/////////////////////YwAAAAAAAAAAAAAAAAAAAF7/////////////////&#10;//+dAAAAAAAAAAAAAAAAAAAAADX8//////////////////+hAAAAAAAAAAAAAAAAAAAAABHZ////&#10;///////////////KAAAAAAAAAAAAAAAAAAAAAAC7///////////////////uAAAAAAAAAAAAAAAA&#10;AAAAAACh////////////////////DAAAAAAAAAAAAAAAAAAAAACK////////////////////LQAA&#10;AAAAAAAAAAAAAAAAAAB2////////////////////TQAAAAAAAAAAAAAAAAAAAABk////////////&#10;////////bwAAAAAAAAAAAAAAAAAAAABS////////////////////lAAAAAAAAAAAAAAAAAAAAABA&#10;////////////////////vAAAAAAAAAAAAAAAAAAAAAAw////////////////////6g4AAAAAAAAA&#10;AAAAAAAAAAAi/////////////////////0QAAAAAAAAAAAAAAAAAAAAV////////////////////&#10;/4EAAAAAAAAAAAAAAAAAAAAL9f///////////////////8gLAAAAAAAAAAAAAAAAAAAC7P//////&#10;//////////////9eAAAAAAAAAAAAAAAAAAAA5f/////////////////////JHAAAAAAAAAAAAAAA&#10;AAAA2v//////////////////////nQEAAAAAAAAAAAAABw4Xxf///////////////////////9W5&#10;vMHHztXb4ebt9Pv/////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////////////////jfz///&#10;///////////////////////////sxqWIbVQ7IQcAMt7////////////////////////XklkpAAAA&#10;AAAAAAAAAKD//////////////////////4k2AAAAAAAAAAAAAAAAAGf/////////////////////&#10;ZgAAAAAAAAAAAAAAAAAAADL2//////////////////+VAAAAAAAAAAAAAAAAAAAAAAPI////////&#10;//////////+nAAAAAAAAAAAAAAAAAAAAAACg///////////////////XAAAAAAAAAAAAAAAAAAAA&#10;AAB8////////////////////AAAAAAAAAAAAAAAAAAAAAABe////////////////////JQAAAAAA&#10;AAAAAAAAAAAAAABD////////////////////SAAAAAAAAAAAAAAAAAAAAAAs////////////////&#10;////agAAAAAAAAAAAAAAAAAAAAAY////////////////////iwAAAAAAAAAAAAAAAAAAAAAF8///&#10;////////////////rwAAAAAAAAAAAAAAAAAAAAAA4f//////////////////1QAAAAAAAAAAAAAA&#10;AAAAAAAAz////////////////////yQAAAAAAAAAAAAAAAAAAAAAvv///////////////////1QA&#10;AAAAAAAAAAAAAAAAAAAArv///////////////////4sAAAAAAAAAAAAAAAAAAAAAn///////////&#10;/////////8sOAAAAAAAAAAAAAAAAAAAAkv////////////////////9XAAAAAAAAAAAAAAAAAAAA&#10;hv////////////////////+qCgAAAAAAAAAAAAAAAAAAef//////////////////////bQAAAAAA&#10;AAAAAAAAAAAAZv//////////////////////91UAAAAAAAAAAAAAAAAARf//////////////////&#10;//////9qIys1P0pVYGp1foeRnP//////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////6M+2&#10;nYNpTrn/////////////////////////7LKDXDodAgAAAAAAAHv//////////////////////8Vt&#10;KQAAAAAAAAAAAAAAAED/////////////////////gxsAAAAAAAAAAAAAAAAAAAfL////////////&#10;//////+SAAAAAAAAAAAAAAAAAAAAAACY//////////////////+kAAAAAAAAAAAAAAAAAAAAAABq&#10;///////////////////dAAAAAAAAAAAAAAAAAAAAAABB////////////////////DgAAAAAAAAAA&#10;AAAAAAAAAAAd////////////////////OQAAAAAAAAAAAAAAAAAAAAAA6P//////////////////&#10;YAAAAAAAAAAAAAAAAAAAAAAAzv//////////////////hQAAAAAAAAAAAAAAAAAAAAAAt///////&#10;////////////qAAAAAAAAAAAAAAAAAAAAAAAo///////////////////ywAAAAAAAAAAAAAAAAAA&#10;AAAAkP//////////////////7xYAAAAAAAAAAAAAAAAAAAAAff///////////////////z4AAAAA&#10;AAAAAAAAAAAAAAAAbP///////////////////2kAAAAAAAAAAAAAAAAAAAAAWv//////////////&#10;/////5kAAAAAAAAAAAAAAAAAAAAASf///////////////////9IWAAAAAAAAAAAAAAAAAAAAOf//&#10;//////////////////9YAAAAAAAAAAAAAAAAAAAAKf////////////////////+iAAAAAAAAAAAA&#10;AAAAAAAAGf/////////////////////1VgAAAAAAAAAAAAAAAAAABP//////////////////////&#10;uy8AAAAAAAAAAAAAAAAAAPj//////////////////////6spAAAAAAAAAAAAAAAAAM//////////&#10;///////////////JRwAAAAAHEyAuPlJohO3/////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////01cn////////////////////////////6&#10;0rCSd11CKAwAAEr////////////////////////FfUUXAAAAAAAAAAAAABHY////////////////&#10;////xFAAAAAAAAAAAAAAAAAAAACf//////////////////+iDAAAAAAAAAAAAAAAAAAAAABo////&#10;//////////////+UAAAAAAAAAAAAAAAAAAAAAAA2///////////////////aAAAAAAAAAAAAAAAA&#10;AAAAAAAH7P//////////////////FQAAAAAAAAAAAAAAAAAAAAAAxP//////////////////SAAA&#10;AAAAAAAAAAAAAAAAAAAAov//////////////////dQAAAAAAAAAAAAAAAAAAAAAAg///////////&#10;////////nQAAAAAAAAAAAAAAAAAAAAAAaf//////////////////wwAAAAAAAAAAAAAAAAAAAAAA&#10;Uv//////////////////5w8AAAAAAAAAAAAAAAAAAAAAPv///////////////////zMAAAAAAAAA&#10;AAAAAAAAAAAAK////////////////////1gAAAAAAAAAAAAAAAAAAAAAGP//////////////////&#10;/4EAAAAAAAAAAAAAAAAAAAAABf///////////////////6wAAAAAAAAAAAAAAAAAAAAAAP//////&#10;/////////////94iAAAAAAAAAAAAAAAAAAAAAPL///////////////////9cAAAAAAAAAAAAAAAA&#10;AAAAAN////////////////////+fAAAAAAAAAAAAAAAAAAAAAMz////////////////////oSgAA&#10;AAAAAAAAAAAAAAAAALf/////////////////////oBYAAAAAAAAAAAAAAAAAAJz/////////////&#10;/////////3oCAAAAAAAAAAAAAAAAAHf///////////////////////96CwAAAAAAAAAAAAAABUz/&#10;////////////////////////oldodICNnKu80Of/////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////7eP/////////////////////&#10;/////9Kjelg6KSMcFg4GAACf/////////////////////6xSDgAAAAAAAAAAAAAAAABp////////&#10;///////////kQwAAAAAAAAAAAAAAAAAAAAA0//////////////////95AAAAAAAAAAAAAAAAAAAA&#10;AAAA4//////////////////NAAAAAAAAAAAAAAAAAAAAAAAAsv//////////////////EwAAAAAA&#10;AAAAAAAAAAAAAAAAhf//////////////////TwAAAAAAAAAAAAAAAAAAAAAAXf//////////////&#10;////gwAAAAAAAAAAAAAAAAAAAAAAOv//////////////////sgAAAAAAAAAAAAAAAAAAAAAAHP//&#10;////////////////2wMAAAAAAAAAAAAAAAAAAAAAAv///////////////////yoAAAAAAAAAAAAA&#10;AAAAAAAAAPv//////////////////08AAAAAAAAAAAAAAAAAAAAAAOf//////////////////3QA&#10;AAAAAAAAAAAAAAAAAAAAANT//////////////////5sAAAAAAAAAAAAAAAAAAAAAAMD/////////&#10;/////////8QHAAAAAAAAAAAAAAAAAAAAAK3///////////////////AzAAAAAAAAAAAAAAAAAAAA&#10;AJr///////////////////9nAAAAAAAAAAAAAAAAAAAAAIb///////////////////+jAAAAAAAA&#10;AAAAAAAAAAAAAHL////////////////////jRAAAAAAAAAAAAAAAAAAAAFz/////////////////&#10;////kQYAAAAAAAAAAAAAAAAAAEH/////////////////////618AAAAAAAAAAAAAAAAAAB3/////&#10;/////////////////8pLAAAAAAAAAAAAAAAAAAD////////////////////////LVwAADBgkMT9O&#10;YHSLp8f//////////////////////////9fn8v//////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////+vUzcfCvrq3s7Ctqail////////////////////3X5TPzAjGREJAgAAAAAAAAAA&#10;2/////////////////92AAAAAAAAAAAAAAAAAAAAAAAAp/////////////////+6AAAAAAAAAAAA&#10;AAAAAAAAAAAAdf//////////////////BwAAAAAAAAAAAAAAAAAAAAAARv//////////////////&#10;TgAAAAAAAAAAAAAAAAAAAAAAGv//////////////////jAAAAAAAAAAAAAAAAAAAAAAAAP3/////&#10;////////////wQAAAAAAAAAAAAAAAAAAAAAAANv/////////////////8RkAAAAAAAAAAAAAAAAA&#10;AAAAAL7//////////////////0QAAAAAAAAAAAAAAAAAAAAAAKT//////////////////2sAAAAA&#10;AAAAAAAAAAAAAAAAAI3//////////////////5EAAAAAAAAAAAAAAAAAAAAAAHn/////////////&#10;/////7cAAAAAAAAAAAAAAAAAAAAAAGb//////////////////94hAAAAAAAAAAAAAAAAAAAAAFP/&#10;//////////////////9KAAAAAAAAAAAAAAAAAAAAAD////////////////////93AAAAAAAAAAAA&#10;AAAAAAAAACv///////////////////+sCgAAAAAAAAAAAAAAAAAAABb////////////////////n&#10;RQAAAAAAAAAAAAAAAAAAAAD/////////////////////igAAAAAAAAAAAAAAAAAAAAD/////////&#10;////////////1k0AAAAAAAAAAAAAAAAAAAD9/////////////////////6cuAAAAAAAAAAAAAAAA&#10;AADV//////////////////////+YKgAAAAAAAAAABhgtRWDg////////////////////////qGN0&#10;gY+cq7vN4vr/////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////+fLt6mdlY6JhIB8&#10;eHRwbGhlkP////////////////+8akgtGQoAAAAAAAAAAAAAAAAAMf//////////////////AAAA&#10;AAAAAAAAAAAAAAAAAAAAA///////////////////QgAAAAAAAAAAAAAAAAAAAAAAANz/////////&#10;////////jgAAAAAAAAAAAAAAAAAAAAAAALL/////////////////zgAAAAAAAAAAAAAAAAAAAAAA&#10;AI3//////////////////ykAAAAAAAAAAAAAAAAAAAAAAGv//////////////////1oAAAAAAAAA&#10;AAAAAAAAAAAAAE7//////////////////4YAAAAAAAAAAAAAAAAAAAAAADT/////////////////&#10;/64AAAAAAAAAAAAAAAAAAAAAAB7//////////////////9QXAAAAAAAAAAAAAAAAAAAAAAr/////&#10;//////////////o9AAAAAAAAAAAAAAAAAAAAAAD///////////////////9lAAAAAAAAAAAAAAAA&#10;AAAAAAD///////////////////+OAAAAAAAAAAAAAAAAAAAAAAD///////////////////+8GQAA&#10;AAAAAAAAAAAAAAAAAADv///////////////////xTgAAAAAAAAAAAAAAAAAAAADY////////////&#10;////////iwAAAAAAAAAAAAAAAAAAAAC/////////////////////zEMAAAAAAAAAAAAAAAAAAACh&#10;/////////////////////5EZAAAAAAAAAAAAAAAAAAB6//////////////////////J0CgAAAAAA&#10;AAAAAAAAABFf///////////////////////odBMfLDhFU2JyhZu00vX/////////////////////&#10;/////9fo9P//////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////+/fz8e7s6+vs8f//////////////////2bKZh3ltZF1WUUtGQTw4Mi0oI8T/////////////&#10;////SyULAAAAAAAAAAAAAAAAAAAAAJL/////////////////iAAAAAAAAAAAAAAAAAAAAAAAAGb/&#10;////////////////1wAAAAAAAAAAAAAAAAAAAAAAAD3//////////////////zMAAAAAAAAAAAAA&#10;AAAAAAAAABj//////////////////2wAAAAAAAAAAAAAAAAAAAAAAAD//////////////////50A&#10;AAAAAAAAAAAAAAAAAAAAAAD//////////////////8kMAAAAAAAAAAAAAAAAAAAAAAD2////////&#10;//////////E1AAAAAAAAAAAAAAAAAAAAAADf//////////////////9bAAAAAAAAAAAAAAAAAAAA&#10;AADL//////////////////+CAAAAAAAAAAAAAAAAAAAAAAC3//////////////////+pBgAAAAAA&#10;AAAAAAAAAAAAAACj///////////////////TLwAAAAAAAAAAAAAAAAAAAACN////////////////&#10;////XgAAAAAAAAAAAAAAAAAAAAB3////////////////////kwcAAAAAAAAAAAAAAAAAAABe////&#10;////////////////zUMAAAAAAAAAAAAAAAAAAABA/////////////////////4cQAAAAAAAAAAAA&#10;AAAAAAAc/////////////////////9heAAAAAAAAAAAAAAAAAAAA//////////////////////+/&#10;TgAAAAAADhwsPlJqhqXI////////////////////////wnyMmqe2xdbo/f//////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////7uHXz8nDvrq2sa2pp6amp67/////&#10;////////////voZtW0xANy8oIhwWEAsEAAAAABT/////////////////1wUAAAAAAAAAAAAAAAAA&#10;AAAAAAD//////////////////zQAAAAAAAAAAAAAAAAAAAAAAAD2/////////////////3YAAAAA&#10;AAAAAAAAAAAAAAAAAADS/////////////////7AAAAAAAAAAAAAAAAAAAAAAAACy////////////&#10;/////+EkAAAAAAAAAAAAAAAAAAAAAACW//////////////////9RAAAAAAAAAAAAAAAAAAAAAAB8&#10;//////////////////95AAAAAAAAAAAAAAAAAAAAAABm//////////////////+gAAAAAAAAAAAA&#10;AAAAAAAAAABR///////////////////HIwAAAAAAAAAAAAAAAAAAAAA8///////////////////u&#10;SwAAAAAAAAAAAAAAAAAAAAAn////////////////////dAAAAAAAAAAAAAAAAAAAAAAQ////////&#10;////////////oxYAAAAAAAAAAAAAAAAAAAAA////////////////////2EwAAAAAAAAAAAAAAAAA&#10;AAAA/////////////////////4gPAAAAAAAAAAAAAAAAAAAA/////////////////////8tTAAAA&#10;AAAAAAAAAAAAAAAA//////////////////////+lOAAAAAAAAAAACR00TmuM////////////////&#10;////////mTlDUV9ufY6gtcvl/////////////////////////////+v5////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////+vMuayhmZGLhoF8eHRwa2hmZmjx/////////////////2FFMiMYDgYA&#10;AAAAAAAAAAAAAACe/////////////////34AAAAAAAAAAAAAAAAAAAAAAAB1////////////////&#10;/8MAAAAAAAAAAAAAAAAAAAAAAABS//////////////////s3AAAAAAAAAAAAAAAAAAAAAAAy////&#10;//////////////9qAAAAAAAAAAAAAAAAAAAAAAAW//////////////////+WAAAAAAAAAAAAAAAA&#10;AAAAAAAA//////////////////+/GwAAAAAAAAAAAAAAAAAAAAAA///////////////////mQgAA&#10;AAAAAAAAAAAAAAAAAAAA////////////////////aQAAAAAAAAAAAAAAAAAAAAAA////////////&#10;////////kAIAAAAAAAAAAAAAAAAAAAAA////////////////////uSwAAAAAAAAAAAAAAAAAAAAA&#10;9P//////////////////6FwAAAAAAAAAAAAAAAAAAAAA2f///////////////////5EYAAAAAAAA&#10;AAAAAAAAAAAAvP///////////////////8pTAAAAAAAAAAAAAAAAAAAAnf//////////////////&#10;//+YLgAAAAAAAAAAAAAQKUZmxP/////////////////////ufx0MGig3RldpfpWvzO7/////////&#10;////////////////56CqucjY6fz/////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////99fDr5uLf29jU0tHQ0tfg/////////////////86e&#10;inxxaWFbVlFMSEM+OjYyLy4x/////////////////9IlEQMAAAAAAAAAAAAAAAAAAAAA////////&#10;//////////9CAAAAAAAAAAAAAAAAAAAAAAAA//////////////////99AAAAAAAAAAAAAAAAAAAA&#10;AAAA//////////////////+wCwAAAAAAAAAAAAAAAAAAAAAA9v/////////////////dOQAAAAAA&#10;AAAAAAAAAAAAAAAA3P//////////////////YgAAAAAAAAAAAAAAAAAAAAAAxf//////////////&#10;////iQAAAAAAAAAAAAAAAAAAAAAAr///////////////////ryIAAAAAAAAAAAAAAAAAAAAAmf//&#10;////////////////1kgAAAAAAAAAAAAAAAAAAAAAgv///////////////////3IAAAAAAAAAAAAA&#10;AAAAAAAAaf///////////////////6EoAAAAAAAAAAAAAAAAAAAATv///////////////////9Nc&#10;AAAAAAAAAAAAAAAAAAAAM/////////////////////+WLgAAAAAAAAAAAAAAFTJSd///////////&#10;///////////gchMAAAEPHy9CWHCLqMjs////////////////////////ym9ufo6esMPY7///////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////54NLIwLq1sKyopaKfnZubnKCn//////////////////+CZFZLQzw2MCsnIh0YEw4JBAAA&#10;1P////////////////+SAAAAAAAAAAAAAAAAAAAAAAAArf/////////////////MHgAAAAAAAAAA&#10;AAAAAAAAAAAAi//////////////////7UgAAAAAAAAAAAAAAAAAAAAAAbf//////////////////&#10;gAAAAAAAAAAAAAAAAAAAAAAAUf//////////////////qRsAAAAAAAAAAAAAAAAAAAAAOv//////&#10;////////////0EIAAAAAAAAAAAAAAAAAAAAAI///////////////////9WgAAAAAAAAAAAAAAAAA&#10;AAAADP///////////////////48UAAAAAAAAAAAAAAAAAAAAAP///////////////////7g+AAAA&#10;AAAAAAAAAAAAAAAAAP///////////////////+VtAwAAAAAAAAAAAAAAAAAAAP//////////////&#10;//////+fNwAAAAAAAAAAAAAAEC9QdP/////////////////////dchQAAAAABhcqQVp1lLba////&#10;////////////////////vFhEVGR1hpqvyOP//////////////////////////////9LN4fH/////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////z7+vv9///////////////////////uuaidlo+KhoJ/e3h2&#10;dHJzdXh/kP/////////////////rTzowKCEbFRALBwIAAAAAAAAAI///////////////////aQAA&#10;AAAAAAAAAAAAAAAAAAAAAP//////////////////mwoAAAAAAAAAAAAAAAAAAAAAAP//////////&#10;////////yDkAAAAAAAAAAAAAAAAAAAAAAP//////////////////8GMAAAAAAAAAAAAAAAAAAAAA&#10;AP///////////////////4oOAAAAAAAAAAAAAAAAAAAAAP///////////////////7A0AAAAAAAA&#10;AAAAAAAAAAAAAP///////////////////9VbAAAAAAAAAAAAAAAAAAAAAP//////////////////&#10;//+FGgAAAAAAAAAAAAAAAAAAA+z///////////////////+xSQAAAAAAAAAAAAAAGDldgf//////&#10;///////////////lex4AAAAAAAwhOFJvj7PZ////////////////////////u1gpOUlabICXsM3t&#10;/////////////////////////////7OetMXX6///////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////////////////rv5+Hc&#10;2dbU0tDQ0NHT2eDr9///////////////////uIp+d3FsaGRhXltZWFdXWV5lcf//////////////&#10;////vzEfFhAKBQAAAAAAAAAAAAAAAP//////////////////7VYAAAAAAAAAAAAAAAAAAAAAAOj/&#10;/////////////////4IEAAAAAAAAAAAAAAAAAAAAAMz//////////////////6svAAAAAAAAAAAA&#10;AAAAAAAAALP//////////////////9JXAAAAAAAAAAAAAAAAAAAAAJv///////////////////d8&#10;EAAAAAAAAAAAAAAAAAAAAIX///////////////////+iNwAAAAAAAAAAAAAAAAAFK5T/////////&#10;///////////LYQIAAAAAAAAAAAAMLFB2ntH////////////////////1jTAAAAAAAA0jO1d2mb7l&#10;////////////////////////w2MYKjtMX3SNp8bn/////////////////////////////6h/lqi7&#10;0Of////////////////////////////////////9////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////93Oxb+8uba0s7GysrW5wMnV4///////&#10;/////////////5dsZF5ZVVFPTEpIR0ZIS1BZZqH//////////////////6cmDgcCAAAAAAAAAAAA&#10;AAAAAFb//////////////////85QAAAAAAAAAAAAAAAAAAAAADr///////////////////R5CwAA&#10;AAAAAAAAAAAAAAAAACH///////////////////+fMgAAAAAAAAAAAAAAAAAAAA7/////////////&#10;///////EWAAAAAAAAAAAAAAAAAgxWoT////////////////////pfx8AAAAAAAAAAAYnS3Gawun/&#10;////////////////////p0kAAAAAAhcvSmiKrtX8////////////////////////03UeJjhKXnWP&#10;q8vv/////////////////////////////65yhZiswtv2////////////////////////////////&#10;///f7///////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////+/sqqmo6Ggn5+ho6astMDN3ez///////////////////+KWlNPS0hG&#10;RENCQUJDR05ZaX3///////////////////+eLgYAAAAAAAAAAAAAAAAAAAD/////////////////&#10;///DVgAAAAAAAAAAAAAAAAAAFUH////////////////////nexoAAAAAAAAAAAAACTRgi7T/////&#10;////////////////nz8AAAAAAAAABCVKcZnC6///////////////////////xmYPAAAAEypEYoOn&#10;zfX/////////////////////////6441Kz5RaIGdvN7//////////////////////////////752&#10;f5Spwdz5///////////////////////////////////S2PP/////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////by8O/v7/Hz+P3////////////////////////////4&#10;sJ+al5aWlpibn6SstsLR4e7////////////////////+jlBKR0VERERFRkdLUVpog6n/////////&#10;////////////pkEBAAAAAAAAAAAHNmOPuuH/////////////////////xmUKAAAAAAAEJ0xznMTs&#10;////////////////////////5YgvAAATKkRigqbM9P///////////////////////////6tQNkph&#10;e5a01vr//////////////////////////////9KHfJixy+n/////////////////////////////&#10;///////Uzu3/////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////+3l4+Pk5ujt8fn//////////////////////////////bGUkpKVmZ2jqbK80O3/////&#10;/////////////////////51TR0lNUVZgc4qv1vz//////////////////////////7JWABo1UG2L&#10;rtL3/////////////////////////////81vPl97mbfX+f//////////////////////////////&#10;/+6fg6bC4f/////////////////////////////////////jzuv/////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////8AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP//////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////AAAA&#10;/+4ADkFkb2JlAGRAAAAAAv/bAIQAAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEB&#10;AQEBAQEBAQICAgICAgICAgICAwMDAwMDAwMDAwEBAQEBAQEBAQEBAgIBAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMD/8AAFAgB6QUABAERAAIRAQMRAQQR&#10;AP/dAAQAoP/EAaIAAAAGAgMBAAAAAAAAAAAAAAcIBgUECQMKAgEACwEAAAYDAQEBAAAAAAAAAAAA&#10;BgUEAwcCCAEJAAoLEAACAQMEAQMDAgMDAwIGCXUBAgMEEQUSBiEHEyIACDEUQTIjFQlRQhZhJDMX&#10;UnGBGGKRJUOhsfAmNHIKGcHRNSfhUzaC8ZKiRFRzRUY3R2MoVVZXGrLC0uLyZIN0k4Rlo7PD0+Mp&#10;OGbzdSo5OkhJSlhZWmdoaWp2d3h5eoWGh4iJipSVlpeYmZqkpaanqKmqtLW2t7i5usTFxsfIycrU&#10;1dbX2Nna5OXm5+jp6vT19vf4+foRAAIBAwIEBAMFBAQEBgYFbQECAxEEIRIFMQYAIhNBUQcyYRRx&#10;CEKBI5EVUqFiFjMJsSTB0UNy8BfhgjQlklMYY0TxorImNRlUNkVkJwpzg5NGdMLS4vJVZXVWN4SF&#10;o7PD0+PzKRqUpLTE1OT0laW1xdXl9ShHV2Y4doaWprbG1ub2Z3eHl6e3x9fn90hYaHiImKi4yNjo&#10;+DlJWWl5iZmpucnZ6fkqOkpaanqKmqq6ytrq+v/aAA4EAQACEQMRBAAAPwAbc1tHGbYp0zNRljUq&#10;rRKia6tauN5alaX1Y541idgyB9QOnxpq0+qwAu3c5xbm/gNaUH4u7hgkZ0CvAf5c46nRpKnQo7vP&#10;rYs2/uTeO9MhUbUo9qvizoqXFc9HgXwtdHTUC5CQwZ6jzlbXU0GiteHxvEHFTME1kJqZrqZp8dL5&#10;mnmqlmBiNcsKxL9vGP3ppICIopkP+q8cbf6oL7HFntltuHh6wdIrUVPz8ww9P59FcrT/AAD4fy6Z&#10;6WpiytE+Ogx+OxE9CUqotuz133jLlKizUNJFWqmQnoKwX9cf3FTGT/mnl9ztuzVP3cVMsYlgrPuF&#10;fyQ+N/DTlmptTrDrkPk/WWU6xxx7EM/0brwx5fFitK8eP59F13udxCpI/wAny+Xz6DTtTH08W38h&#10;mpq58fX4L+FzQyU9fDVU7ZHJp9tlhBFNko6OkjNKbUyxTr4JPW3l+nsSZMXTU7zpJBTPGMZVyvYU&#10;pSKFwFkkjRo2fz8AhSVPB559lbpbo7BQCQppSoB86fL8+iuHdZ5ilFP7ePH5fLomlB2VuXcmMwGQ&#10;pMxuDG1E3Y+1cTDrXN/c1mThqWlpqOtqKSupKWTDvDK6SywRVSvcXQabMx7S2RgMhS0uXmiqchW1&#10;5yaVNXI7UooU+/eOOGmo6NEopHpZYNAqGiepUMxlZr29xQkMjs6hvhpT51+0in+XoQ3V3LA7EilK&#10;U4ZrT/P0cLvn5I752Dmc3tmlr8bgsXgBt18NiFWDKfx2R8HT11XUZfJZR/4pSplKPJ6lxyVMFDO1&#10;JHHR6Td/aAym3sNSV2Tpoo/ucbRVMq07pUxT1UIkgiqKlUlFp0WPUW1G8iAWJHsY7ZYxupLT0ZqU&#10;FPSvmCOrwX8zAagf5fP5dDXtztjfWZ2ts7J5ADE7rzeIpp8pTVeNrMZi5p0r5KDGs9M6NRyz1JRY&#10;vGrJTzO+uPV9Cg6d8W81NPBSvU1FxHSQSQSxieFU9MtolRZU8pKFToJvfV+PZpcXC3imApRD/KoI&#10;PkPIkcfPo0kT6VagcP8AV8+hxqKPc1BS5GGuy0OPogGqMnkKarpqiSlq3mHkpw9XJVPSOIVjnR1W&#10;RV0afHzqA64fauApcPTz1YmkrMpFLV1YqK1FpqVqlzURT48VVFGkFKi3SJdRKR8Etf2Rzcq3F6yk&#10;SgJnyX5f0x5g9EUvMj27aVSoFf2jiPhP+z1X3ub5WdiydhbpwuEoaSTA7IydFhsJUYjBZOtyeekx&#10;0Ix+Xwe4f4JkcxUVGbpWqo6iok+3iWolYlY4tPIfyYyrw+LzRxs1XmKnHbkrqOnSGV6CWupabERZ&#10;BqGWXD1UNQxppmIJjWKa55QW9kt3c3cqohWhIPoaZHy6Ece5R3NFdKEg+dafy6ORh9x4Ld25dsDc&#10;0GK21jc91jt7O1v3lPFmIMPlMxuit2/TZang3Tj66hpxk4YlVPM9RSnSQksgNzxgodyQZ3F0NJkK&#10;yOeTwLPStR7orcKI6+obXC2dkztDWU9ZTKFJWSnsdS8jSdQPvoL90nZlrSlPgrilcUP+Ho1jsIJV&#10;LFuH2/OvA9L9dy9Xy7Sy2dyGKwJw9JDkqqGves2VR7smfBUto6yl2nSbYyWKrMXWny6JIassNJsh&#10;1gIicpNunEPkKHcW4o4KmSXM1VPQQbhlWgWmpqoR0VbTU+QMxMKeFZXR7SLJIbBkW5mrZrlpoSHO&#10;NK4Pme70Hr0Frm7SYgJH+mD+304j/V8+mfC4nqXc5wW6di9Z09RGkO3MdVbkqOuqSTPl8hjIanIY&#10;ivyeLho5lrZaKvan88RelAj8bSLM2kQsTn95VjNSUuZnrKlGpRT0s+4c1Qx1n8QkqHkpZJaCYvRZ&#10;ekWnjCBVKcfi/sNc23N5Adag6CR/CcAtnIP8X8+jPbb2CMVlUHjj7K+g+Y6XydZdJ48fxGt2BtrG&#10;0zwZT72vi2BtesqKBcXFQRGriFfjHGS25kvu6h5Wdy7Frfi/taUm4N41dRClRmN2Y9YKhochS1ed&#10;3HB41iqfBD4DUQIa6OFX1upMN0YEE25Du0XN8kivQV8iNH9L0/Lpy8FtMKogqePH/V/g6DLeHSfx&#10;sTGVMlL1T0luF6ykNbh6uk6w66ySSzVVJFUzvL4xIMXUVz0viilVZwJU0sBq4m1O7dpGtqKGt3fu&#10;ilr1kjjMuTz+6qaggkkqZ0UyNS5KmhjFRJEwQKo1Io/rxLVtOXAFyWBPzOePp+XRAbKQ8Ix0XFOg&#10;+x8Xi6DN7V6K6Rye30pnqv4Ts/rXp4biyUMWOofBHQjcG1a4yyUaTBpXkqFKyyMoB0XKaz+6cRBD&#10;oxeWzzZaOceYVG58u1TRaQ1RTSPQLmKvRSiErIzWkLo6rYBSPYsuNqsHlAg1VWtT3evmNXy+fHos&#10;mlmjuqMo0ivpmuD/ADHS66q6u31U1lXJvzaXV390avHQQ46gwnVuyhiMvqaKHNI+fbZGCaoyk9fI&#10;9NFAIqSKCamkk1O0q6WDbu78vS1NclVuLPOsx+5dqHJfaQVtPHL9rHW0dZK9RVViVCqwlKosikek&#10;lfR7s9rMg/Tlp8h/nqft4dH1xdePAodKkeRpjP2dCD2Z0V1jvHHYHX071PXtjVXH447v2PR7jqcB&#10;Uy0zZWXDV2CjosdisG+NqfA9MjVL08n9tVktL7FibeGBkSLy7y3ySZYmqoGydVUT0izXSOlXGwYm&#10;o888kqBo1IAZFDAi5BSy8rrbodEzGnxCgx/xs/P8h0UwzzQhgkagfl0TTEdO9k0uRytXR/G74n0c&#10;1PR5GHbeXoevsPRU+4K2iXV/HqrdlTuvDVOGxMOLlaGt8aySRVMskdmCq/tN1WZmqs3isftrc2Xe&#10;mrcoMPUzVeOx81VDMKdqxUkpqjBpMslLSzq7K2pRG+kgH2SzbhNt7hhw1aTw48OFDiuodGqX5kBJ&#10;Sn5j/N0P2D67xq9c7n3B231VsqDP4PaEm8aPDbZ3NuSiwdZHLLDSVRoMrS79koXjy2WojDTygwSv&#10;Up5g5ViQIMmKzFBSVjvu2sjlxMVXWyk7f2jHjNUkDzRLrGAqqmOSo8SvNJywuCR6bM9GJ1ZAGBCg&#10;0wuKiv8Aqr0guY/DZQydp4HPlx+zoon95+vN2Z3AsvTVHV0nZGQ27tikpoO6e9n3nJBQ5qLG5aaW&#10;nbsTB4OfG7dbI1EdBSQz+OXSyQsyzXUGsvv/AHijWqJ8Yan73RjlzOI2slXXvJSmWOWnoGpzDTzY&#10;7HqDJHLOj2mjFxrUkUW883gRkkHjxC/P5fL+Y6pGiMFCk8D5no4+1Pih8eIUemwmN39RY6pwN9xf&#10;3C7b76TFYaGDLqK2iqs9Q7wpchkaHce4qiTwVFNQvHI9BUvciF1VSbQy+8c/U5Gmqt1vBS48xR1N&#10;JjcRtKWaCWueKdcfkklxEjwL9iwhJWMoJ1cayq6ilu7cymqkfPHGtKA1IpQAjhx6X3d9BCKmM0qP&#10;Ns/4eHQcdzbB6G6xx+2Mvi+qZ8nn9wT1dRhslurs3u+CnqqXblPlF/vDtasp97SQV9SmWH3yo9XB&#10;UvjZFdYjK4iD3kcZk0oyj7sqqr7FBWrDPtXaCUz1KFzA9LoxEry1CsSFZXIRZgBa5ICtxLcRzHTl&#10;244XyFPmPPqsO6pJRlXj8/8AoXrnsrK7Src1FWHqiHEHNSz7aXIYzvHu3IZSLFTGk/ii5tKzc2N/&#10;h1DNHAjTxSRq1RNQvJIWsqsnsPTZGoFPkqquoKnLz0ktZPHS7S2qcmVaihmp6SOqMSUpnmlNiTL4&#10;yzWvcWL+/W15Z7XJJayAMK8QuBxHH1P+DpfLLDdAo9TU/Mf5uhOylZtGmy1VtqPA7wx+0aHK0WBx&#10;9Vke7e5KbbrSQ5ysxuTyMuJpspJkI6OgpYQU/wAlMhWPXYRN5Al6nsDe/lqI5tnUbUyRs9PTVO36&#10;Fco8tNOaZVkGNhkp0qp40EmjWoWNr6jb3FW0cy7lbXjI7g6SQf7PhR/VK4OMV6MLPlexvCPEJ0j5&#10;t519H+Q6MSfi30lUUdHkcf2JvehrJwRLV0nbu/6vBrTVwirn8UOd3Q4loopToWXxs+sW0rewl7V3&#10;JksjR+Gs2HtjFvE3hpDkdtYjIHIwQ1GtGSWCsSueGCeV2jSUNJc/1FyN9nmvo3KmhUHzCmnxnj86&#10;06RbsYJkDFyM0AFc0rn/AAdBh3J09suLM1uao+6u8Xlrw0maG1e7+w9t0eInfH0FL5KfFFqvbOLa&#10;socfEJ5KZKaLh2IBkN+Oa3PUUFPVGnwm2ck9O7U1TSUWBghQN9ulVTK1JRZZap2a4QkxkqQRqvx7&#10;Fk1y86jxAun5ADhnyoeiWCCM5LGvnxNOPUTYnTmNqaqjik7B7lwiVkK5mgy2d7LzO4qprVsmLyEs&#10;GV3RtivxVHAL+VIYZ0jcOHEIBB9vOIqKutpYK+mo9uQPkXxzUlHHHlaWepOTxlJWkIsO7jB+uyyr&#10;GxLuttK29rY+aJbOAjwgHoaHOMtmgFDT59X3G3giuFUeS/P5+tfL/B0gd3bFxtFlanDZPefbVbQ7&#10;fpNwTZfM1q9dZbHYmHa+4q/CwCrqMl0u9cH8LTSUss6+OOnbWJn1e3uVanF0ciSU2CENDLT0lXDR&#10;ZXdUv2cM8YFNWP5txLHHFphdShkV0VB+24Ykhr+tFxcTOoXsB4DFAa04qPs6KdyijkgAqSK14DH7&#10;f+L6ZcftHGbhy2MnTdPaEtfnqPIbhxOW3BsnoWkfO1OJrqY5jAJ9l1Q1XNVTVFbDVNURUskUss7E&#10;VcDxxRojMoqTVNFUVVJjKmaFJXoIoZM1DI8tXJ4GpYJmyjQtPOPRGjHQfrYfT2JpdzltQqxoBQmv&#10;nxp66vXy6UW0sNvWIcR/mJPl0L208bLT47NUlDuDd1HTVc9LHl63IU2waiCGlxFMamPJ11JT7Uo6&#10;mOjpH/fnlSM1CH03P6gK9BNvCpgiWCiwkayxRTAzVuYSn1icwyKapEdZJVMJurtb+pPsvuubLi0A&#10;dqAk4A8z5/gPl69blt4YK3BUjUeOT8vWv24HRNM51h0HBlaqXIZvf+QrcbU1GJqUpMJ1/UZVKM0B&#10;yFG6YGrMM9LSFcmpiempw4JGhFv7SlbgamOZIXwuBarrp65oHpWzSSVVWgSorbzyVEMKJK7hyxIV&#10;idQ0+2k3NbQrLJQICfU8a+gJ8x0dWzRPpYYI48f9joeNv7yxOVo6qox3YHYi4vb+J2+MnR5SLr00&#10;uDwuRlqqHb8v8OpsTVVZqqSGikpliUF0RfHIHb1e22jO5dvyzSYOgxcLVFQtbUUtLPUyLVSOGpmq&#10;ddXXRQzQtAY9SpJr8KJrRNJ1Wk5hhOsBqI3H4vl/R+VOq3Fkr6qf6uHSl3Hsvq/s+ioqbsTKbny3&#10;2dA+Docplsfg6WfGRQyU2TgoTHiMLU1NBX0FfRzGnnnp1iFbPP4ZpfIvjmVeVzVS8UuTj2wwhhQQ&#10;1KV1ZBGpraiNno41XxKsryhCUOq9msW08+tt7j7yukMePHzr8vXpuGw8NaliK+X2fn0zYTq3Y234&#10;aqh2rP2rTLXZBxWYufFYHKVNW2AxlTRU2aqZ6lq6rnpoqIPGJwycsnkVPL6Yk246vzvJVU2Jqo5q&#10;d2p5Y8lWQxzLGxklhhUrJLFJCiXYuFtq+v8AU0j3iqsGWreZqc/y6SXFrVigGR/LHUqm6WxEePpq&#10;bC5jemDkochDHWUdTtfbtfPRzVMJpqWtrZQIKerpqupqdKLA8urxfoF/Txp9yU1fURtBDjams0uz&#10;RSZTLPI7UUP3RgnmTHTKXMY+moIBfjn2afWp5SZB+f8Am619Mv8AF025HqLKbexNZSVeQ3NiMI5g&#10;pY6nH7T2LSU1Iu4K1cQK/G0L7loWggWolVtfjNSWWM6rpy+yVOSWlaofBQNRsYI0mgzkqqfOpaCl&#10;iRqKICnlLatLawyi4BPp9+N/FQUYU+VR/k6Y0x1+LoPKbb23Js7Bh4uyayHcEUeWrHxWS6+xtRM6&#10;4uVIspm66ZdwVPkyVEbReenalkhlkKvpU6/cePIzJLFXyUVQzQSqqJJnZpoKiWOUQRDXLQyRMNU4&#10;v45QSCefaxomQBsnPCppWvrkfz6cL6K1ah8upNRteirsdkNqUW4sNS0+Ux0zVU9J1nR0GVxOPrMd&#10;Nkapo6Wl3DS1MEiwYxhGayglRHjRfGb8K2HMVM2lJMfSQ2CMfHWPI8rSu8C6pJaaVSTIijgrFZwf&#10;e2uLuXLIK/aPsHl/lp0ieVJqmtT+fy9KdAJkOrNt4h6mto96Z7JJM9UscNVtyOkosZDR0keVqVho&#10;cXlcbVcU9Q8l5Vqq8vTyxj63DwtJlqaUST49qdInCTTSVx0oZo28V0hpr2jc+kC9req3s1i3ltYV&#10;yVb/ADV9F8ulDRxkUqDx6B+tyXWO58Y9Bgd7UGfnylJPXY/HY3asb1ddBhMjSjI6J8zuBUMlfBGw&#10;mZ9PlDXp9duXL7+dmdIYoKkUzRpqesMb/cIjeviGS8khXUo+nJBtf2fQ7rMEVNIOn5jj6/D/AKqn&#10;pHJaRuakn9h/2Ogdn6x2/T00Ffk8xltuz7lira14qPaQrqCTbdbU0gfGKjZelNNjsXDV/bzGxmIS&#10;NkDaNJd4MhWqbGlRFZdbn7qL/OWQI95adSsxEl/1aR7Ee2cwNGPCaEam40PoP9JxNR506S+BHHUo&#10;cnjx/wBnovm8epdl1KJUJvGrq5qOsko8cibRykhfGNPWVFZjzBjNzVcdVg4pKCSP/MLOw0njVb2/&#10;0VXXH7ZhBN54ESCVNbB5pfM7vKZkSOMpMVIsLAf4+zyWeC8iNakk/wBL1ArwAzT8umpzSgXIP5dF&#10;U371/sSnXdVJU7jwdNtzP1FfuTFV0ePx81Fhsb/AKahocZHgq3I12VTLYJKiOTXM00s4Frx/X25R&#10;5evx9atVjoJcbWq3lM8NRRedpjJqh8sDkwSjUpseJLjhgfZFzHy1sXNu3SW/OFnpj06VGtyQOHGF&#10;0JB1Hia0rnowfdprZkMbYHDAxxr+H546i7J29Q43GeCp37id87fpY4YaGhy+w90ZXB0GJxVCHzDY&#10;TOZDG5DM4ypTXF9wGFRin8n7tPKFHswGxu9qigRYd1j7tQ0AashCQpEgaJVapiosUJnjZAbMdDk/&#10;Rj7wK9zPunRbtcz3Ht2dOCwHGpOsqP8AGrtaZIFTUfLoYbLzAskYWaT9QHGOP7F/LoUaPc2e21ko&#10;aWhhfLYGb7qlo9m52amw9dNPSCJ8pNtTJYXD5ilqMjj6RNclDFUVcEf0kER9nCxO8sPlnSJJwYnj&#10;ikE0UdZ4pBJo9Kk0iamUSf1HvnnvXI3MGxI5uLXuUkadUXlq8xIf4T/kJ8xhb7jDLQDift+fy+XQ&#10;3YHsHaG4rriq6Snq3kMFVQ1uPya12MmjaL01VNU0lFKsdpL+QDTx/r2UdXi6Sr8brLHHGUaZbo4R&#10;jaPgoZQFB+vNz/h7DNhvVxZ642i7q0IqDSlf6Jrx6WeIrAmmB/s9KXL4AVqGRfuq6qDRU9NWReVJ&#10;glUkWqZbSx+QLb6EC9jyPfUIoslqWSAKHjMSqHlGqJgboKhFVo4yFF15U/0HtRN9ftWlraepDAg6&#10;VwQQfOteJ+f5Y6ZmhUJjpM68dmT9rlll8iz+etjeSrlCVJDaZvsoHp4JatBH+3PGY5UB5LH2Sbuv&#10;qXAZzK5lM3teo3ZgdzY3G0NXgsllavJ4GmqsVJXV2MytHgcpWjGbZyUCZMlsnjngrZ2SLyMxghKZ&#10;R+1nPd1DaQQXd4BQ1PYAWotNNVStO1uINPLiOix9vieuSF+0/l5+p/Pz8qCZtavrtuYzB7l6j7Ox&#10;3R3avWG6Mnk8L2ZtzDPt/fFVtrcGWx7Z/aOb3JimyE/cm38lnsdTTrtXdWKyWHgF/GihjcmW6/ib&#10;u+nqa2LEbiyWSxsFAYYtv78nifI4nI1FCRH/AA3fRSuzeXoqFlj8aZeKsqroFNV4yY/eY3JP3gtq&#10;36aNbucKrVArralTQGq2orx+f2jph7IGrH/iuHzz+fRrMF/MC230NtXD1XavXOMmqcxuFMpD2d8X&#10;8Viht3N7Kw+fpkmk3V8esh2Djdt7Rze5qJaiXKVuz65KKqq62aqXFxTaCCo756i3ThYKmbOjI00x&#10;qDHD/FxSRUniDxRwUlFksNNV7deolZhIkrTU05a94wOfc/8A1Nju0TXcMzaTwqGGCARSqgCoyKhS&#10;c46K5dvVNR01Azxz+yteGc9WNfGj54dBd0V1HieptzbL3WseKORyFBs2vrTuyjW9UKzN7p663vS7&#10;e7fw1BBUQPTyQfwrI0KxmPTVNcAIja23EwOTnq81TrJSrU4+rxYeOoizMZqqWpp6utFZJ56WWinp&#10;obLK4dppbMrrw3swv0s9y1ThqqAPJsjIGTTBPn+eePTHg21+D4yYrjJ+fzFejLb83tkN14OHE7Jy&#10;UKZA0O4cXnKhJ8ZktrR1WNrcZNRYatxtLU0mXhzdDV1StJSRtDHS0xlWWKS/j9j/ALc/vtt9MjW7&#10;Ip8/l4BD93HjV27V1NGDlmmp6Zhl0/bhMMx11ooyhSKKwTU6aoz3zYH3WQ25UtGcAepbUQAQwyRU&#10;lQa8eg9uNna2zaUUCSmMkUr9ppj0+fyHRDu3+wvillqnam3Pk7vrpLrPP1GUpsVTZrc3cO1dr5iu&#10;qNnnH5PIU42TnpaYZhJVWNcRHmo63XPWrIWMaSAce9fjfv35f7L6obeu9avZOMxFXVVvYOBr8JRT&#10;5aCOtEdHHmdv0s9EaSXLT0sHgpP4iWbHLUySsKh18bAPZ+V7b25fRcEaHJJJxnNFOlpiDnNRQV4V&#10;x1Hu8cmw2UM8aZY+lDijeslMZ86GtaVA6JFsT+bP8aPhh8iflZ1D8dujcL3rnd10+Cx3xs7K6m7F&#10;x1b1pvnK7U2rX7k3J1v2Fl8rXzrsdtoZbK1NVLkNr0uVx+aWRFMNJJErEw3x7+Mnx06Zrq6Hqvbl&#10;XQbhwTxYzO1+YzO78hm8h+1R1KT1z7jqGpqyNqdlEU9HEKeNG8cWlQU935s3633myktduJV2hKlq&#10;Egko641nz1ZGAPIjyCnLuzXG0XJuLiRTGwJVBWtAH/ENRPEUGokAZFeqevm3/Mu/mv7t2ts/I/Lm&#10;fBUfxr73r6Pd+zML15gOmqrrmgbD5qaiiwmK3v15mt477wdZiMrSMxxO7M1NkpKinKTAiO4EH5Pf&#10;333F19uPbvT+3pKrcG6qObbsNYM7icVFh8ZXxf5fkGq9wxSLGpp4DFH4UlkWSZWsQp9xfyHyHzDD&#10;dCfnGT9JGqFpHgHVXMEhPDFKVzWlQer8z2W77mqz283h7LFV2qEatKgDJ14OagN8IAGa9D5/Ls+V&#10;P8vvrTuHYO7u7e5qTau0OsJKLf8AUUg2H3puSu3f2dQP9rtTG0+K2tt+umlr6DPZuTKSvV0/27pj&#10;lTwMrtJFWH0v/LP6Y2FlaLcXya3pt6v7F3Y0cm29mYrdFJtTbWMRahYoo8TBRyYLOb0ysMk8Cz1M&#10;sK0iSEBYLHW2UA3LZ+WrUx8uqsu4AGtWdVFKioEoIJGaZqTgoFCuYq2TfuXtuvpZ7GzldkYh3VJi&#10;1cnCaSlDU1YkJnDBhoFhfyq/nwfN7vKs3H/w1N8Vd/7n6l6xyVeu/e8dz9L7s7EevfA01Nla2mra&#10;PAx1ezOscDUYyOokWmyFTW7mr6ZopRTYl/TJc9tzCbR2ns6jxOE88QxVNS0tEFjyOuOlhp0hjiYg&#10;BJNcKAW+tweeT7xa9ytw583TmSGC8NNvUEKo+mwBWgqoVuw1FTlq54dT9abLtttulxcl6wsQSe7z&#10;Wp/FXiTSuBXyp1r5dK9qVnyR7h393P3lSbQrN89jZaSu3VDFk3jw33uRzM1fVV1Fjaqur6OmVqyo&#10;u7NGwhjjCaTyfdGnzP8AjJ358x/kmm0MDisjguqtpYLadXk+yd6S5X+4mKrnSvqct/dnA1VYsWf3&#10;GlHUBBJSwLoZtM9RT6LmdfbnYNonW1TclPwce+rEAiihWUFi1ABUCp7mC1Ix55un2u03ydGmUweI&#10;7aVBLEanoWAOoUC/E35FjQHa6+K3z5+E/wDLh/l/7VyW59ybLyvaW896diV+C6I6gqNmZruXeOVy&#10;XYmex+16LO4fCy0KYUrhFp55shmZYqeKFjFTS1UzU1NNY18SPizhfjtt2vxWK3RBvCjrpKXIjMxY&#10;ikxcrS0FIlKlOIsZX1tO1NqjDRCIh4/7Wo8ku96OZTBtctrt5OuSik0ANCCrDKkYB9cngTQHoc8m&#10;blbXk66rUxNEGFNTkEcAT2rQ+dCDQEDjXqkn55/zQs1/MH7V6f2dvLojdPxyreu6rM4vLbI3bu2t&#10;zC1B3PLhsnSZoR5bafXEtBlaGnxE0EqZClnoayByICGJuXv+Yl2XvwUm2+rerq7fcW4s3S1+aqIN&#10;kZbfkeeeGSeno8VijDtRonqqDJutUrLPOkMLaCCCwHuO/azla93SFZ55GaR3qFAHAMQaBXFSQoHC&#10;op69K+a7G2vPHuZdHhJQgsoIWlCSK8KDBaoJ+RFerl/5Qvxh+OmPoO4vk/271n0XQUGya3a2xdtd&#10;hb32P1ZRY7FVezsDLunde9aHcG4MRHkNs1sI3HTR1Fek1GZ/A/l8iwpKSs/BL+X125s+q27252pT&#10;4/ryrkzFdmIus809NuDesUM+XnmoMhubcmGy9VtzHZOuAFY2PR8jLRtOkctT5w4XI7e5IttsGlEu&#10;qfwy5UcRQGmv8QL8UorLQNVqqwBHy5bbXdX7iK7MsYcrq0sFY+eltQBoDXyGVoWJ6Sf8xb/hQz8R&#10;8bie2vjD0pit99y5Pc21N3bFqe39lR4mTrmiylbj5cZPLt6J8lHuvfeCMk0sYyNBSR46thR6jH1N&#10;bSjym8XftRDs7Z2dz0OaFBHg9q5nKJPJqWnRMfh6iqgqA0hqYkXyU4e+klPeF6c4bpunM17BJbaq&#10;3DY1IKHUQchFqR/OtaAdSRznIv7pt9vtdu8WBzpxIVoCKEmuaAE4rnqiv4l/FnrjuDJ9B4XdnV2N&#10;3ZP2H271pQ7llq8HUnMlM72Pt1twUWWZcricgY1xddURTszqDGpkI/s+9VTBdX/JP5tdqy7sxa7q&#10;7NXb8VNTZXf29dySxbU20JBBk5ts4atyNFS4WnqquqcD7HE0wVY7GoVCRIc3tq5fWKCUg6jGhOaj&#10;hkqgqS3cxZgoPxEsBk9Y5vBZWl9F9U6Ro0gGBxxTgucBQus4oApOADu0dmd8/wAvX+VZ1pg9t7gq&#10;+o/jFsvOV9Zk9u9ZdZ7Fjpc1uav8VHR5vdVF1v1pga3ceeaGGkp0yebkopFDLEtRUeR4lfZf+P8A&#10;sfJ7A6x2jtGuC47L7dwVFiqqnlqo8ik0sFKsmtK6GWOGrHla6sRe36veOHvFzRdbQ8dpBHRKU1VG&#10;KsykUKE5U0+XHjwl3YtgtLoz3ltIZEkpw1DyAAoWB/DX0605Pk1n+kv5gXzY7Z7bwmQqOzenNz5W&#10;ny+1cpj8LuHb+Qxy4qkxW3pqSuw+ep6Dcm2NUOKdp2aGJa//AHSWI4oR/mO/JbuTdHa3YfQ9N2Du&#10;Os2RXboXaOK662dS01A24IDisJHHiMlBhaKPdm9Jsxnp5446I1awTSIEMUsSujyb7bcqfVcsQbnL&#10;KfFZQSoBrVhqp2vnIrSmaCo8uo15h2a3twsxj/WbJNTnDCtNRoaFhgLioNRWu0t/LG/l6/DP499E&#10;9IfIbbfQWytu9z5jqvB7szXa28Hq9z7t28+bwFVUZSt27mt4V+VTruhqMJlZYagYkY4y0bslX5GM&#10;hY8n8rro/tvpGjzWX7I6/wAvsmgz2HoTtqkzy4qHIxh4qzTRvh8ZkMjNg4kDRSinmSGWMyeMxqwI&#10;D/uZe3d3yXuOyxW5jdCjEkjUuhwxGkgHgnm1c8DwIk5Fbb7820Vtdq7pLnSCRkOpIIOk0rQgEj18&#10;yKpf58Hyz+HXyy2Z1H0N1Z37sftLc+x+66TJ9g7Z2VnKitxtLgvsUxlVXQbqooRtrJz0hyBETUlb&#10;PHFLdneIRtIgy/zAO/O1uhNj7PqutMpt7CZbceY3FichuHJbbiy9XhqSiwa5CnyGNjr8icRSViVR&#10;Ca6yCoiX/jmSQPYF9sOc7rnDeN5ghTwVKRGtdVaLJgjRGCMCtQVPmCK9GXPHLFpttpNtroXjZQAC&#10;aU1BiSDUkNUAhg6kfPoL/wCVR/Ji+Jnbuf7AyffuP7E7Exm1MZs3L4TY1R2JlcBtGSbO5Ld9NXDM&#10;ybHmwmezlKP7v00kUf8AExTNd1nSawPumz4Z4rujtLvPHdwDZ2++xaGo3vT1+8O2a2jzdctfLLUi&#10;nydbLmqmePG5N4BqWSKBS1DFEsSQoqoqzZsHLs/Lu33m5ylnSoOog5IJOG1tqahrQCvqtK1ivl6C&#10;25VW5lnuoYz4NFXtQBVDKKLqIK8FoFCrwxTrY4+ZPZfxg6Z+N2/Ohdy9pdHdH1O4ulNzbL6q60zG&#10;7ti9e+WjXa2Rwe1MJs7Z1XkcMqYWCopI6KlhpYY6SPQIQUAsNlLtPee4dgdLbz3vhsJj89lNsbLr&#10;9wYzH1tTU0VPXtQ+CQUtU1C8kqo8JkJ0WZSoP5PvGd+bNPutILemr6yTFK0ISQnitOKkZx1M3N+1&#10;fui0FsHLQuKdtAc1OCS9O4AZB/ydaOfw5/lzdUfJDt7qLZu/d+7/ANkYLfvZI29vD+7Ee1MvViqm&#10;x24shQzbfye58Tk4cO9dnabFQJPUUVZ5I6xwI/ydVv5I/JPvD5Idh4ek7Mroq7ZdBXRNsrqnAUOT&#10;2/sqLK1NV4KOuyGOMmcrt57wJULEKk1s9IoLw08SOzHIttvvOYd0iaaQkAjSuaYrT8Q86kDy1Gg6&#10;hba9khub+RIogJGqSxFWYE/iI0eQGFA9SM163pPhf/L3+LnwE2hW4PozaVVFnMrRpBvDtXfOSj3L&#10;2ZuykpXE8VLmdzvS0FHisDSPGJExWJpcZhopg1QKUVEk00myb8Q6nKTfHzrmhzW3K7B1GEwFJiaz&#10;CZmmr8dkMSKQaI4KijzFPRVUKtAgZSYlBHBYfX3GPu3zTa7K1hCLci4C6adwqVJUsao2SpXBNKUp&#10;kdSXy3yvJtc253cdyHEhVxQCnw5UUdhxAzQeua060+P5pfx1x3bv8y7uvcnXXa1FQUW+cNtbd2J3&#10;Js1cJufDZ6qk2/R4SoSlyG1M3BJUZPGZbFNT1KTVD1MQgSQU0oupp0+eHz+7spc7vXovrGhouoMR&#10;g94Zra27c/tGvy9X2fu6lxKs0cdNl4cVhKbZGNzFDOlRLPSSy1zRyALXU1pBKPOTtz3De9uj+mYx&#10;pIADTjnJpQJxNKk1YaAEZVZgYs37li1vt2G4XKCa4yRrFVGoUWqEkdgLAUOlq6iupVK30fy3v5M/&#10;Q3WuH6n+SvcPZW9vljvPLdfbc3R17ge0aPGydSdZ0+7MLgs9QvtrYFXVbplyGb24hEFBU5DKVlHQ&#10;hI5aOjpqmGKdBt/lJdnZLJ0vYPXFTlKbK0yrQZ2mpDuKqzbJXeR6DLvPJXUaUUdbPK0f3LwVVT5J&#10;w5kZiNRa5wjh5W264uL39VFTWuSM0zWheldNTjOnjUDoU8i7W8T2c0tC5Z0OBUghmAOa9rDGTSpo&#10;RqPQIf8ACk74q4jtPrD4796YlDtzfHX/AGR/cCu33icHPX5in2lu+FspTUldJjKmjr62hxWawjS0&#10;kTuBBUVchhkheVzIZz5j/KKq+MeYo4NmdI7a3F2Pu3aVVPtbfW5q7E0WMxk1DXCjkpK6PD4ut3Tn&#10;Th6meKdqFKukWdHsJ47X9hfkvm5eZozLt9uvid2c8aUNSVSooBinmSCOlXudy9I0QDXkwgJAaOva&#10;w00ByTparBqgEELpIoSeiX/y6v5SHafyn64nx3cvz/7fi6O2D2XW4vevxs2OOysbit1R12FxG6KX&#10;Mw5Dc3adVsDBwbpg3Bd5qXZ9YbRy+KaOpZpI6jvjH8ye3KP5O7X3t2325vTsCp3JuRNtbkxeW3fL&#10;j9qLSZWvShqk27siDJ4/aeGosHkZIiqUWNEqRKQJXOpjIclhdXm2ScvXM7LurKyiT8CF6lSIFZYa&#10;BW+GoAPcTq6DWz8v2m0Sm0gt41kNKGgLMyoAHZ2LuzUUKzFmY1amCetgD5Q/yz/jBvH4Ndp/GTqj&#10;ozrPr2ii6/qZuvJttbMxEWbxm9tp4xava2dfcJoazcuW3PWVWNjgq8nVz1mQrlqJTUvUmWVZL9fl&#10;Tmunds9Wjtnszpih7W25tbI0+RoMBWYbZWaXF5apWbG0+Vhrd4ZGlpaOOqnYweXQZf3wmgg8QLsH&#10;MVrs/Mm5ci6Fl5ogkI+pIGaAyUMDI0OENMSV/Ee7HUkb1a3d/tMEkU7QxOpLaXIcDGFNKaqcDQUz&#10;Q5J61PP5c/xP/mJdnb2pNgdNfOKr+NG3t8bJqp8jXUWf7Kjzddh9sZGCKpxWP2viBgZqjc2DFfLN&#10;Aq5vG/bwxzCKtZGlDa9O/wD+Yj8jd67+x+cwG6pen9gYarpqXZvWnX1ZPQ7aw2BhqYGpafJPjsdS&#10;y733DURJFBPLU6cQl2jp6SNQzvkPtV/fX+6zo8ziKgwWLdo8mNe4DHb8AzRBU1h07JYQbjDc3VrD&#10;NOHLM7qCxYmrMDnSSeBHcaAMzsA3W2B8ef5Rnw66d6zyO1+z+u9v/K7tLfVPLWd0d+fI/AUPZ/ZH&#10;Z26sikzZrMR1+8n3JVbJxMtTUuKOgxtSrwxJHJU1NbXibIT7FOytz9cfJH47w7l3dt+l3RhtzbWE&#10;W5cLQwNkFqKzHa6nLYdIaCppqlMjTV1MQqaldZNOlj7gbnq4tuW/cOC7gX9OQmQrUmho0RFW1nt4&#10;ivEU889TzsMUt5bDa4ZCrxYQkChDAgPwUGgOkipqQa8adalm7vjx82/gH84d19A/FPuqm60xW1u1&#10;GyPR25ux8ji6Khwu0u2IsfTYDNZyfd+zd4YPcO0nXIVWMq5kSuOuiqfJTxOPdIHe/wA+U6wkquuv&#10;hJ1fivjrtaX7fK7039PtnZ/+kfclZJUJA2EwmFd9yUGLkSljPlqckK/KlZFWCnpFXzmaLa+37cZB&#10;KiCO1OlidMPd2sACAArU1EhmUnCkBWUHqCp9hvN6ik/rLcGe7XVpANI9WoHUqqFIZkRdS109zKQ6&#10;EdbHHQn8orsPs3OUXbX82f5A5H5sdiYmx2T1HRZ7clB8b+vZxVQSzZyDbVFQbBx+9c7kaajhhkDY&#10;DDYmSnZkraHJVEdNWwWV/wAvj5Q13yK6zqttdhbjlz3aGw5n/ieXqaWjhymd27Ws0uOyNWtDSUNJ&#10;UVNCFFNWSwQrFNJHfSHJBC3uRy9ynY7Z+/N10m6TSrVMymhcKrAIzKxIYq1AApCmh1MQKPb7dLjl&#10;Xd/3fAhNhcFjTtorhWJHwtQH4xSuda4GleqiP5wnwM7M+FHd+1O6vgltfCbX6W7/ADFtjdfVVDHt&#10;/HbO2p3BhqStrqOowkW4WjxOCp937epnfHRJLTQUFdSVKxGOGWNISffJDsz4ZfCTeGXz/THQ8XZX&#10;yso56t8BW9hU+96jYPW+SyMkGQn3RBJuir+3gipkrEkpYdq04qalFEKVVOLuBDsO8bxdX4m2yBTZ&#10;awwY6SAM8KhJBQ0NUoSFpUA9EfN+wb3zdE/7wvpINucNqWMRlmBb+LVQqRqVkYA1OUNBQ7PxW6i/&#10;m+fzH+vcLL80/kLhehfh5uzb/wDle3uhMjsGHvDurBPiIcSmDzO4do47clBtDBZk1NYu446/KSSy&#10;VFPJjp8AY5zPSv8A8Af5g3afenYOV6w+R+b2zlzuh5KnZuYxuAxu2p8NlI2eWmwQocXE8NRjq+NH&#10;amqJZZZ4ZkVHnl8g0mXM+wbDukf0zDXurlqAmUVqcKSZAuchTqwTQk4KoNpEHt9DPf7NZ+G0VWdA&#10;a/p/iwRIK0A1ECtAWALUBTP8zr+ThsD489O03yw/l2bb3P132r0Wr5Tfuyn31vXsHFdmdXzRQ0W4&#10;5quPsvdm5KuKv2di4zULTQVMNDPjBUxmnaVKZoxW+UnQfwJ2nufIdzfIqo3PUZnNRVO6V652vl8p&#10;Gm+s1Rxx0lTVw4nbEGJmlqcgY4o6tqnJ0eOWR/JVFFlkcgbZOZOXeVtzjseW0kliR6ae8catQ+Mj&#10;kmtTiSnlUDoZe6tzcXAa95LggFsAFLyeKCp0itBLj7SYnA1fCaEdBP8AAj5a/wA9X5A9VYfpvpzp&#10;3pbbewtp18XXUXyQ7FwuLxOT60xFLicfW41J8NkO0sq24Ytu42sp4McaLZGahqqQpGdXieo9lc6R&#10;/mz5Ch7bwex26o2B1h8c8cq7fxuz9sYHJ5bdW2dr1DyYmlytTuOkzlDs9amnOt5sfS4jxLF5QlRJ&#10;IokYXcxlPcOGS05g29RDKwLUdqrpIZAvhPEoWNlBVQKlapUqFAAmz3O+7fEdw2nc5W3OMgh2EOl3&#10;FVOGik0hvhHGmCBhlJtu7P8AhPZs3fe196dzwfJTu/sb5+VcUW88J3l2BuDE0Gys32RhaRGxmGyO&#10;yqPB5bIYTryumpIaaGnbKZKtxEEVOkVTLS0wpHsI+Ufxk+N3aWLx/bXYvbH+jbbsGNx8VXu2h3Ht&#10;bB4rK0NXLHU4IzV+doquF69oJ3jpmiHkmjlMZWSyaAVy5uVvs95Hs24s1BVaqVGpQGODpYCgxl88&#10;Rq4GdL7m285is7i+ttvDTKKEMzdrfCa0VSADxotAcEiteqpPg7/NP/mhdKZ7e3xF2J8I8z3hvqg3&#10;bnFpdmVmB7Emrustx4/IUm2d9zZbJ0uUl29QbKi3jJDLWCatxmNo6iqkmjqIoqgKKvKb+Yj0B8S9&#10;znrX4q/HXC5rr8V8NHuftHsXNZfGbt7Srfugs9bjjU4qvzNRg4kWQU9flJYaZzpWOkjjVS0tXW9W&#10;7WDbZtdkngyIyu9D3qQQaawGApUnUaVPaFpU47b1ytebveHc923KZJFIMccZCpG3dViTUuwqKEUP&#10;FfEYAHq8Cf8Aln/Kf5r7Jot+fzDflbv/AGB2tW08ee2R0x8Xp9u7a6t+P+UqqeramopqnK0m75d9&#10;bpx0VXHFWV9NWpUQyJNT02Xrafw1Ztj3bsHpr5tdM7d3zhdzJi8dU00uUwW54jjBnNkZPxSUu4MJ&#10;lTVVK0qxqHMNTTSt4nYJOmmySmKbjajy1JFPdSFIjnVQUNTSh0l6cakYpjiCD1Klt7n326372vMd&#10;sZJhhQGILinawEUIFCCQDkUDBqOCq0mdRfJ75qfyhflduv457p6X3B3flp6iDHz7f2xFumj2931s&#10;+tsOvuyetaDDbf3ZVncFJDSVKzPTUdTNSIlTi6hameCIUtXe497fCT4E7vNPtTa2M+W/fq1SxZDd&#10;O4cxhY+v+sEmqB/kAyuLxG5sbidxSVAW1HjKDI5bWQKqogQohkqy5s2u22vTYRySXbUq4IVkHEGN&#10;mRgh4Z0M5AajJioS5rh3jfJ0fbJvobND8ADM707SrF9BCnUxAqvAVVwVIuI2xgv5nH81Xan8d7My&#10;W9P5WHxrrhXQUHXe1l3Cnyn7Fmpngx8s+4czlIti5vZezahjXLEaujx7ZCHTqw9VTPSZU2QdZdgd&#10;O/zBej8jjJNv0WDyNGsNJubZIenq6jZOXRZI8dn9sZF6OgNfQyOpEdQkMLA6oahIzqUx9uXJtrbb&#10;lb8wLI0aglnBBNWqzEFg5FCG7eypo1FqK9ShyN7mG2sZNl55HiW7iiyd2VFaoVhiqGqK6i3AA1qW&#10;VKk+7D8wv5DPyCwm6X3Fuf5H9P8AYtfPV7K7i3Zna+mqt/IPspd1dN9vNkZtzzUu6cVSqazFTyVY&#10;jrIU+7oB54qyjpa/uyfiX8U/iDJB2p8qe0sp2LQ4+olm2p0jsbb6YvN71y1RPJMq5OjpM9UZSfDw&#10;6ytUamox+J0lI5ZWGmKUe2O4bVBaQ3izNJIgFEAK1JcrWrCjAqGNO0CgDMCQGjbnS53S/vJLTky1&#10;Edq1SbhyGCcWPY41FySoXVUZBKFQStqfT380v5lfzJqCfY3wW+K2Q6Ipqjz0+8flb3xlJ851p1xR&#10;U9Oor4tm02M2Y+3OwN+VE9SoxtLTVWT8TqrZChpqaV6qlN38e+2fiD8yuuMz01tPreg6wZKY5Zeo&#10;M3R7fpqaoxkjRhN0bLTA5Cqx9VWUNSwld4Iqesp3tMyPHIHYL7/t1uu6pHb2+iAqzOrMiBqg1dTq&#10;OnwyCSPPhkZ6MfbfnPduVt2O1b1tZv7C5xhyrzaRI6h9ELmERksUo9HY6e1ioYiHzF2R/Mp/lbdj&#10;7Z+aO/fkBkvln17jaSg2Xme5qbaeM2tuHYVFVbgp8lT7H7awjfxSeTqzfmayDUVLNNlq7H09d4Ig&#10;+KrDjXmKNvb+VwmHq9z7v7G7v2fsTp7BwVVfufe1Vjyu6KDbdjHJD4M3SUu0sRWmF/H9yTXfu3Za&#10;ctJoUUWOzpFWR91QIULEBe51AwSDhBXsBDGppQEkDo25iubK15hbcLSSWS3u2Ko/hUSdlQagKuzx&#10;eBqoxeJNYQvXRVgdnZP/AAon627wg2r1h8b/AIn96dr/AC03zTpTba6b/iXXuO2fLmEp56qvrKrs&#10;PGbr3DX021MXQ0slbLkJsNT0kdLE7VM1IiSTIOvxm7I/l67/AKHcnxc6kXLrtvcMMePiquzhuXC4&#10;/tSWWGONXxeYy2ZvS7jqGUS0aLS4irb9vwxhk0eyXmWw2be9hkvuW4WTeTTFWKtoalUMrLVmXBBV&#10;cnsB4dBrk/m0cqcw21/zft8bbRcCjBHfVCCGq5McTsyKWGqkhCgFydALAKflRtn+cX1TH1r85e5M&#10;9tPdzdTx7jzu6Oqvi9t3bG5Mh0Xg9z0kkWTqKKizWwcPvbeOxcPjIKX+88Em5N3oghqZkSSjVK6j&#10;J33h/KY7dHYb0fSODpN1bVrUl/hGe3ZuXH7fi2SH0QrTbiMSfxDNDHI16appaWrqJ2W80IkTyNvl&#10;a3jn2+HZ97lSK4arEmrBQrGn9kCCKUJKknPA9GfO22clbbuwOw7tS3uyTTwp66hUhaSEtxJAJ0jA&#10;rU9G86e/4UAfArP9KJv7uTtjE7D3xjKWOLK7NwG3N67jq9zVn2EtVHkNn4rH4XJZCkx2SanZSmQl&#10;jhx8rKk1XJC8VVMYr4v9R/Cz477orPjtvD5h0vYfbe44JNrdhbJqTSwdE5bcFTLIsW3pBksDlNu0&#10;e/cVKRTwy1WejzgdFjSOC4gCjm3aNi32H9xPPNFPGwJQk8QquMKyhSBqohlMx+Bo0cGLqOdj56uu&#10;V91h5wu+TVn2qeM0TxXWSLTqirqjSRyr0RmHg+GuT4kkZEoLt8jvlh/NV7w2/SfIX49fy7q7aPRe&#10;1IDubqnd27K6hPzDqMOa2mmq92Y3r/Bdq4XOYTbO66bHQrWbRm27uRczQrHK61lO0RUJfkn/AC4O&#10;wNsbiM/Wuya/fO2MxLVwxjH0+OqN64iolESwYzLZaun0Nhk1uYchTpE8K/2RIBL7J9pihvnm2q0Y&#10;0gJBbSSRUsaEMBTgRUMf59TrvNpyHdbXDuHL+/RGS+VnDlJkwM48ZgGDAkClCB3CuOjZfC/+d18R&#10;e/uvUn7q7f6u6M7QwWLhqdx4zeG5qLZ22dwKoeObJ7Sn3LX+SGtM0LCowc1TPkqKQhQaiMrMzx8e&#10;PifgPjJnK7IfLv5I9b9B1naNEMTTfHyXcXXlbQ712qa7xPN27VbvhyVPmaDIVLtFSRwGMY4m6V4q&#10;HkjUT3p2myhutosZVnnuk00EvgqhDE0kMoIk+H1VUJWkhZXRIT23mDlW4vf31HYyXFrZt4mpY7is&#10;ilHDeHpAkVlU1YaatEa6TFIrsCfyo/mOdvfI3GVcf8s74U7u+Z+1uqM3U5HOfJtstk+rNsbQ3rjs&#10;SwkxvQdVWpg967/3pi6fKmDLDHK8T0sr0EtBlKHIS2Z/mZ/Lez21qebcvReCi3zsOpiFdVbeoqas&#10;qdy7aoKpiUl2/Q4KJqPd2AWhlD06R+WqQpaRagPI/uPuX0vLu/m2jcrZraONgFOJWlL6nB0INUZS&#10;qkg5qaHIIEyX9hy7zZtUe9ctXEaXcwIZDrAhZOygaZo1kqwIFBTzBYEEif8AAj+dL0t3vgcN158o&#10;NzbN6B+ReOkrsDuXFbrySbM2xW7nwUkNHmMBVNu6TEV2z98Y+uZoavFZGGlEky3pS2v7eJi+HnxC&#10;+SfWVTXdhby7a2p8Qup8rSRYSrh7MyVLRVfZK1LyrFtvM7Vpt4bP+wxsdKWeCpq8tDmKaruaaBAW&#10;f3J8/JSpbPtW5b2HnbtYGMx1ajsgkpKiJRVpRpA3Dtz1jzzY39SNxg3G/sZL7mNKOY1TVoXsRHDR&#10;+MgOlgV8NGFQ2sg6unP5WfzJPilv7PY7qHofpHcP8yHt/YOdo96ig+PuyqTs/B9F5XGxhMR2F/pN&#10;/ufvvamJ3HDPXfb0px1PkomZpaXImGKbw1HL5sfy3c5tPB12/OnZarfW3cx4dy5H+F/f7hz+NgqU&#10;E9bmqeuSsytVu3Cz0jNKKryVFfGrXYTi8qxtDvdzy9fXOyT7UY9pqDq8QGuoagSArOCS2AW9Op32&#10;JNv9xNgbf7RTFt8btHMjBiQ6t4bAlzGzMGBB0oQSMdKb4FfzcerPkvkcr073PQj4+/IbaW6W2PWb&#10;E3/VQ7eqsvmmn+2xeClpsrR4J8N2HUEeGfCtTxSPUraBEdzSQAN8FOi/nPB2eJOhJdydeYSvp6Wl&#10;3fvTeNJn9v8AW9ZgKfzrPT5ylqqXE1u8MxTRMTQLiY2qaWpJb72FS7iSIuSdz3O1j3JL36WI/AjI&#10;GExphUJde+rgDSDo1BnZFqwhzmmzsuTpJd4vbJBtUb0ydbSLJ6JqLRr8QYMNJB00JNCKX8yD5Afy&#10;6tidb023vmlj+s+462hzuNzuw+jJcJtHsftXK7woSKvF1m0dnZapjbByPGphnyORmx2Hkpp2pKuo&#10;aKqMEw8/Mj+XR3Hi6iq7IocvWdo5GrxUlZubJ5DP7p37vSmFOkswixE265crkc1g4IHkNPHDNFV0&#10;KMAkc5Hk9g5N2suVruS5lsmNzKxDF2kVlpjuDK1ag+op6nj1LWx8qbXzRs8O/e3u8JcXMlQYVjCL&#10;CFOlgrSyeE+qhroA0nHHgDX8u/8Am0fDj5KHKdKde7AzXxgqOvMuNrbV633xtfZHXeM+yqnjnx9D&#10;j8BsnN5Xb+1K6evrJYVpSYYKmoW8LeaU00RA/h3mvl/sDtZcb8Vq7dGe37mo/DuHbFEr5Hb2Uwoq&#10;2ijm38mYlpdsUOMha5XKTzx1NPMXWOdZBIoG2y7ZvO/QSwbVOYoWTukIRlAaoBdHZFABagZzgkEU&#10;6iHm7l3ZYnW635Io4421qStWDqa1VlOrNGGhTRu5VXI6Pb80dm/EHdvR2dPzZx/XdR0vhJ4cvVZD&#10;sKpOOXF5elV56Q7VylDPSbmh3PkY4XpoaXESGvyccj0axzrM8Mlivy6+H/ygydCO6t74ms7P3MlD&#10;JRZbbke+Zd9V21KN4pJamDbEkuE25FDt52ZpDBjaSGrBAL+dbzAMJtcezXn7sLeNMBTxR4ikAjUK&#10;xMOBB00JqDXVSnUrbBudr7hbeNngYTRR1p2rGpI/h/szwAqSe4UoTWnRGPgx/MW/lbVueb4wfFub&#10;ZHSdNrbceA2/RdTp0Zs3d2Qyc8OIlnpo6qnoEr95PHRUdNVVGQWGqrp/FCpacGnjrS6H7W+Uvxy7&#10;Hp8h0Xkq/A1ufr4cPXbCgwtVmMNvt1j8owdd18lPW5TP1Sl/HTeFYsjT6maOaKO7ezXbtnut2tpI&#10;brVLuTHFsAQGPcFo8bKpamVIoyk4IYV6Au9cl2EAj3je41i3SBqrIQGZdJ4DLR6Cvxo6tGwLeIpD&#10;E9WHfKH41fHX5S9VZnr/AOTGxtubx68pUbPPX5uuqdvZDZtRilFc26tt76xNfh9w7GyFBDS6pK+h&#10;rqRzTeSKV2geSNjzfNHoH+YV3TsbC9qds7V3Hk8HhGlyMXVmJyezMpkdhvkYg4yFFt/abmnyMb3W&#10;OunjpWzVIl4dUo1P7I12x9uvZl3o1epP0oFSARRSZoy2quCGJJZQBUjPS7l+xO/I8/1q7heFWrRR&#10;bBgtaKDVEcVzRagEnSMkmtb4I/Jf+Sv0n2Lmvil8Kd+9Y7O7A3NVzPm5JaPs05DsbKbPlqsbQUFX&#10;3p2xQTnsibHwVlRJgKcZ+vp56KommxKvA8reyA/Gr5c96fD3ceTznWWarKrBTVck25us8v8Axebr&#10;XczxIUqo89iXr6OKmyfnjsmRo5KCvhjXxmok1mL2ukj3farpdolXRcF9WpiHRzQ0rGjgowUlNaOr&#10;FWYahqPQK5p5Yl3a5txfW42/foNapdqI5ZVLEUpHpeJ1GhDocOpZdWgFQxsT+Vvwz+OvzT6+n66+&#10;QfXuP3ZQRw1f93dzUkkmF33sevq1jD5XZW8cf4sxgqoy08TzQq70NcIlirIKiDVEx6/k32R8xPmr&#10;1HjNyVXVXYmJ6hhWHc9btOHZOZ2ZsaNZaJHg3DNTz12Yz3ZGAx5ikko6maXx0oZakxKGuFO78ry8&#10;m2rcx3cbWUkgBqdbBg1VVghlmJXU4RWK8TX7JG2/aN/5jsLeSfchdcwQL4RnItUkkAOogRwiKNCS&#10;ADoQBtKk1CihL/hv8cP5WP8AL67PqeoekN/dT0PyZ3tTR7Ir4t/97Yff3yEzlFjJ2y42hTYzP518&#10;rtOmrauRauow+Hx+Mp8hUQRzSwzyU8bxlO+Nfys75+H9TVN1duWgzu058jS1W6+vKihmrOudyXAS&#10;dKjHJUYyrweRMdMkC1WGkpqxZAPIk0Y0sifeoru7X6rbA+7agQ5lcKStNI8NCingqnSVJFQagnoA&#10;c18uvdXyXO4D6DfkBMdwgimZX0NGraGWSFvD1VpIjAkVBDhWU3ny2+Dnxo+bezU2f8gOvKbcM9BT&#10;1cW198YWqn232NsmWrAaWba288WYspSUktRHHNUY6oNTiK+SGMVlJUIoT2aT5D/MT5JfN7qPLY7Y&#10;Gyd4bE6kxbVMm/sB1vtPsnJUmVnx8bQ1uI3D2tBGMZuTBrqd6jGwRULLIAtYHjKArNz5W54+hn3T&#10;ddzkG2MdOpYEKr3VClo2Y+YqDQE0JGFAHNnsO83tvBe3ai43vSwW5YwIQGwfDgFFoE7BXU4ydfcw&#10;Ylvw5/lh/wAvv+XV2tj8zhN4xbo+RG+qQ4jYeX7537set37TUc/3kVdSdR7QpcZtaCgqMrCkkFRV&#10;UNDUZBqeOSnSdKZpYGKp8XvmJ8kfiTX02K2xuGs3R1VVa62t6e3nXZXN7ClgackVNFGZv49taqqG&#10;tLJNipacFkXzwyi6lK0Eu2Tx7k1+Zd8CkajrVXwFp4aOEQ6QvctDQZrkEJcxctXG37lb71tt0LDn&#10;KOOn18cMLyMAsiBWikV4WASV0GtGYBqqylQeje/L34DfF/5v7ahwve/X6VuexkSJtbs7adY+0u1d&#10;nPE08tONv73xaivbHQ1NS0xxlctbiJqjTLLSSOiMpze3P5gHcPyc2Bl9ufHzCr0ngoagt2QvWke8&#10;M1vVIaiH10VV2FjsFt2HaGHqpwZJKmIU1VKICj1CR60dXuV1zbvtq9ruqS22zgUNZI5qnzOmIJoJ&#10;08aVoWGqhYEVum/7vY2knMO3rLdIBrnZoSspVtSHwACEC0B0lmXVQ0qooSv4ofybvjz8ZOx8B233&#10;L3D2Z8su2sNUJjuqch8gdwUdftbYH2YySYr+4ew6ietirN00GLrWRKuuqsl9o8fnx0FBI0jMW7pP&#10;57/Ir42ZOj29V7nHdnXwnYbh667Z3FuHcuOpqWao8Ak2zuCvyNZuXBVmQQsymmeoxis2qajf25Zb&#10;pv6OrKTaWPhmP6IlZS6AOFUXeHVFd2mEZ1RGQjXG4BqE7a23DZ5bje9o3f8AcnND/CIre3m8Q1VW&#10;D643hzGujVRX0thwQKGg+Wn8tH4q/L9l3HvLaFd173DQeGo253501lanrbt3C5GiloZ8bVVu49vG&#10;li3jBjXx0a09NnIMjDSI0hpRTyv5QaTtX+aDT7i2BWbP+HuxcD8cszlngqt77zWk2Yu66aERyNma&#10;faOLx2MhxrCpqrqM3UrU1kaa/HRwTnyQFm5w3EsX0d1J9JalyxtFGHNWIpKkjaShJYtjWcUGB0dh&#10;9/vZ9e+2IbcqVETTrMshJDOdRRQgoBqThxUM6kdEW6H/AJIaRdl0fY/z++WHZv8AMQh2XVGp6p67&#10;7f8A7+f6Mtr1/wB+1Qc/uTae9u3e1KTd1a9HDDTrj/8AI8MY/J95S5BzDJACvUH8zP5BdfSttrtg&#10;SfLbqfJxwvmds9rwrQ5ylomUPX5DBb8oqCU+OoVBCtNlY8lBGoIKxMS/t8Xl1tlwUjUJub1qzDxC&#10;+oqTUGsVdI01kDgAkjSwBBPZ2298rypvfJG8jY+ZRG0aBLeG4idSrqqlZllRVDy+Ixj0FqBSG06e&#10;jN96fyhvib2Plcd2J0lhK/4Z98bZgqDtDuD4sMnVE9JVSU9aiJunY21Gwuzt24+pqapGrJTT0ebm&#10;giEEWTp4y3sw27Pnh8etj7PyOU+A/QO2+pux6+gnXNdj782PsfD5rYsVfEa7JUuztvUWV3LNm3q6&#10;s/tVFXJRYdCoklp5lHj9md3uW4rGLXeR9HGf9EMUJJJB1DRbu+pKNQK5ySWKmihVUt5vfMwuYvcf&#10;bltNxLOFSK5My3SEhkkJhgthCyUJUBQ1SpEgCsGLD1//ACo/ln2/ut6P+Zf89d2/KToPbJek2z8f&#10;uvqXN9S7Q7JNBUUbbf3F3dWbWr9vVWcSgSj+5bDFchOMn4p/408cUlPUAHsL+aru7Kx5Xrj5rdVb&#10;f+T3XWTqIYkq8jhsbgd+bR+6mijXIY+XDQ4/a2ajhRGMNJUUKVc0hS1ZT6DqKIrnbtqkmj5cSOa2&#10;nZSIXWYuSM9sssgVRlq1WvAKydJ9vk9wOVfCPInNc237dPIr3Fg8dpPFeIB/Zm4ubee6t2VSSHjc&#10;JWoKEEEGK3j/ACmOotl5bN9nfA7dma+B/fWRxuNxjbs6xjy24eqNw0mKraWppKLfvQeU3Ljthbjp&#10;4KeOeOF6cUEiS1TzT/dW8ZF7O/Jn4S/HXCN2H8GejF373Xk0Svg3d3HhtymHqmhyVKZsnJisJuXc&#10;ldl3z8UMjQxJhpYMYSTJJkGhURTH1/um9XFvJHyvtSwTBTgsjsgLEkkysaAqAdKOwIYozsoZXc3W&#10;cc/vCz7YdjvEZHltYblrrQylg1ZmSOORZq0yg8NTiNXIKghtj4YfzOPkzuTLbF/mJ/KXr+D4sY+B&#10;8ZlerfitS1Wxs/8AIm0CRyRdjbs/uth9y7Q67yUM7pX4qgyTPlFLQPFSokdTKhMF/Mx252/Q4/Zn&#10;zs6GxW8MfjquQYXs/rCilwfae2GyLM9bO21svm8bhKuKemWNZUpKzGeQKQYJ7gKVXe+Wm3/Sz3Vu&#10;LuALQyqGRhkKzaHfvemFKsiZq4koKOw7hzfyPfyzxXI3CwkhYna52itYiwjKqEvYbaeaMO7CTuRs&#10;jRrjQt0IeM/lVZD4q5fNb7/lid3ZL4yZvOx0Dbu6Z7Wg3J318eeyv4FSPDhoM1Rbk3OvZGz80PK8&#10;bZ2iy9fVw07lEpmUBSvcv2Z/L8+MOLp+3PjNtLOfK7upZY8ntJu1kztPsTqXI1Do/wDFs3t2vxGH&#10;o6LcWHiDRUyUVLUZEugAq6VHExMIN5t4wt/tiiORwaysTIUJBHaoEekhiVVwgcEeIrRkK3Rdu77X&#10;zpDcW26TtsUMxp9NEZbl3Aft13A7CrFFfRp0jCMrgtRE4LrT+b58vdzbp6u+W2f6t+GPxrw8uSw+&#10;4c38UM0uQ7m+QNLJElLT0uyd45/cXYcvWXXtdIJKmpr6ykw245INFC2NaOonqIE/L88vj18w5cPt&#10;T5kdJy9Z7qp4ZcdhO8OiocjuhIaavqaaeb+I7I3RPkc7S4jET0oLok24JJWuY6Yab+37y4szdra7&#10;tY6t6BJEcZcCMsFNNbPIumQEyMB4ukghVVnY9H+180cwclxTRcy2h5wtIVQR2808W1y2S51FJrW1&#10;MV006tEaSCLwhDXWxcBXrqz+XB33/L3o8s/8ufvWDcvXGSq5dw7q+K3ytWt3HtXdO5XpTDWZ3YPb&#10;O0mw+R6pz9fDCoNPHhKjHZGrKvXSKsaMj5ldo/y7vipisL2zhMtW/Pjsiq0nZXXcmdwadX7YkAas&#10;TO73pMXj62gxVXj1cRfa5JMnkmqWAgoEdZJYi5OZdm5GvEnjhVeYZFP62oTK4PBhHoeKJqEBxIGa&#10;h7VR6Ogb3TcbjmWeWDbbttvWbDStFIZgwV1KqsiR1VlZSrjQpZQ+p1qpT+G3d/N5+bm69w9bbo6k&#10;xn8rno/B1goN5dkY/eWA7s783s9KlTBkdudRbixVVh9t4HHZfzRs+4IsYjUKKsmPyFTKssHuNmO9&#10;/gf8waugru5tj/7JH2zIk+BxO7tlwY7c+wdwRx+KJaPP19Ng9v5uJYpY/wBuoqcZBT00esR5CPSv&#10;tncd5sUiXat3uxNHbUIkWMwgB11NRVDOTXSqqxVa6i0yCgAisea935dsYOSubbFuY9ssSxW68U28&#10;8YldZFDQQwszqokIL+LK9I1Kx1diFPgOh/5lHwSm3RlehezJv5kfUe4s1QZebo35JdiZTZnyG2ZO&#10;lHjcXkX6y7+3nuXcmys9jst4ZK6rxmZpcPR0841UYEs1QZpeT+O/wd+G0eH3r2tv2H5ZZquemzWw&#10;Om+q/wC6ce0srPVUyzpu3euXodwZryYCDHsrp9/kftJi1o6Opc2Bja29ito17tm3jcWeqqrOqIrU&#10;oDiUGQKchtYTVgrIAwVHPFfc22y3/Ic4Oy3EhLGWOSFkVMBFFyquWZ1ZSDGNI1FmQ6NTRtn5N/zL&#10;/nHkN39WdVfF/c/8tnbGA1UG8/kn8kcVJvveyTTRoIcN0d1Q2J2ptzd2beZXM2akytZgqaiDFJ0r&#10;mp0LPnqT+X980cxRZHZeah+HXbn2xx42vv3CbbwnVedqZi8cFYu46bLY7By5SVIRCZJqnGVEyot4&#10;HaNZCxu11s13PDDve5izvdH9oIlpIxYjSI1ZIUQLTXKZFapFImoX6Ed3zBskcDbd7kbY+2TwwF23&#10;CNrncXnRQDV7K0hDRkElO3UoAD669onden+aV8CMNW4HsnG1P81TptspVZaj7E2HXYfrL5W7CpKo&#10;Us2SxuT623vm6zb3aW2Yql3bFw0O4avPRSNKkh+zFLDTKTJfDn4u/Dd8Bvz5W9n5nvHL1lOtTszp&#10;/qCniSkrKd3u+5NyZCTcVBJPs+jopE0tU5HEY1rHUa1y0cj22We37ahuZdsa7DRnRHqaMMSvbINT&#10;K5ADaxqKIGFD4gDRkHxRx3QluOVJEmskkQmGVJIzOAWV0E+qQRFT+oSUdqLoOjxEfpLYb52fOj59&#10;V+8euPgt8bN1/E7bO0sk+B398q/mVgqfB5PZ+4aGbw5bY3XfR0OJ3bT7r7Eo5wxneuqarG42CJ4s&#10;hFSVVTSe2LP/AB++EHy9ylBkvih2btjpTfE8EcNT0f3JFPsFM1lo/ItLkdnZbIZ3K0tZV5JKh4nh&#10;xUuQikSNXanRifZYgW+eSy3OMW0rk0tSysaUqCJIqksSw0JGJGIqW0Up0IZeetmSzksuedll2m4d&#10;EDSxeNfR3LEyBQ308KraCJVSruY0kaUKupkYld7A7+/mL/C/A5DCfOfprc3zS2VTZTKZTHfKb4f4&#10;bZ2W3Jg9vVMymgwXZ/x3jx/We5YXw1NTVFTPmNv0eTo6ekaKKdppkeolzJ8MeiPhpT4rK/Ozt1ss&#10;+RqHTaHSHTUmfym5sq8dT9xLmcnX08GIya4GiZSJPskxlOJgoeskdxTkz+j5X5ejkv8Acb1LxmoU&#10;n/xhI2o+lg0K0k1KKrQKi6u5pajQQ6NsQom57YV/ds5qssqlBeqqmmnS7tBoLKQ7qSQR2MrBgg8T&#10;/Mw+Q/8AMDoNxbT/AJUfS6UdFgqmsw2+Plr8s6Kp2b0xsXNxUyzrtTZu1ttf3u3P2F2BLTTxzNEa&#10;b7fDaoGyNK0FZBIWLefwi6f+UeWym+vg/wBv4PemDNPT1MvSW7dzVmz+x9sZGJVgygiwm9K+nzFR&#10;jhUKdAmH2qvGvjnddIKOWGfddcm1uJbXAkQdumqltZ1VdIgoq8j6UQ4Z+BY+k5p5Oug9lurybDvD&#10;1AsPDur2KejaRovxEsYdx3CMHWNWmgIKgXthfO7u74tbDhwn80zqfc2w8rtZ62ly/wAuumNk1vYv&#10;xe3vjlrpEw+4clR9eVO7Owuoa+qp5oqaogz2EoKSaoiepjNNDMlPF7a/wTwnSMWP3N8/vkZhupNt&#10;5KrqKPY3W22J6Hd/YeckiaCZq9G/uxuWlw+MxiKJJjQUFdIC2qeop19JONr2nlK00Jc3YZSGLRIz&#10;gChIAE1JNRLCoMaSJSuqRCFDBS/Sfb7W7Gy7I1ttooXdj4qBgwwqF1lLEkY7PjBUOAaJLMfzXdzf&#10;JKLcG3f5UPx+z3zOze24dW6e392NU9L/AB42fWCaFBt6PcnZb7Fym/8Ae0iSK/8ACaJqFVpJFq1q&#10;5Y0ZDl7Q+AG5chJH2H8WN2Yj5IdcSwgbb3XsTeeyIewNvTy05mq6LL0+GmxUEIp2OhkX7eWVmAME&#10;Z1WDFhtN7G099c2P0jBgonEqTCRmDFFUIQusJWqrUjg4BU0HO32nLPuJqteUb+SXmlI9U9m8Fzbm&#10;LSzJqM10IInXNRprxopNQzCV1v8AzTuutl7f2rtj+Ydtyf4B9/5CXKYrJ7W7cevi6g3HkMPVxwvl&#10;ur++1opOr934bJUFTT1Zijyzz0LySU7tN9u0789h/wAv/N0mKx+Q+affOwvidtfPGWl6+2zuLcez&#10;G7U3nkKO0fnrchXZWDbWMx1NC6MxnauqkZ1VlpQVZhN9Rs7oLVrtI4XahgLFNYHcWeaQDwwBkaA5&#10;LABggYMQFd8y2W23zbTLsNxuG1wP/jNxEzUtwpoaRxh5LhhUVWMGqhmV2KMvTF2f/NaoN0ruPBfy&#10;8eg97fzB95bNqKVd7ZfrqsrNndJbUimSSX+Hv3NlNuZbBbo3ZVQmGWkx2HhrY6inkeb7lTA8ZCPs&#10;D+X58jPjzuTJ1vWdLn91bQ3PHNR4LfnUmTyGZo977QzUEclE8tH13XZSGpxGYoHHmpaipraOawOg&#10;KQfaXbuUbjmK9cct3jJeqGrDGhlJTQWLeJrCkFc9pZc0qSepKHJ/LvuNtV9zL7Xc4De+WbUlZJ3t&#10;HszE60Zl+nvnimRlIoWVSCRUGhp0P3Uv8w34o9sYyiwXYnYGxOju6sBgMFujsz4896bhxGw+y+pd&#10;ww0ePy2Rx+Xw++k21UZGPa+TnURZijhNHNpSoidVYWFLrz+Vh2Bvjb9LkvkF2b1v8b6PL0kg2Jsv&#10;dcmLpt4bmemOtshltvR7pwuNw9FBPVQqYFmqKvW51QwExmR2aRttLWV1fR3W4UaluulDRVrUyA6C&#10;SpLBIzJJVWRlQsoaM5ebJ4LkbJNNOlrG6o9xHB40ahmIrpiRj8wxKocgOSr6S89vfzgutsTnctgP&#10;iR8f+/8A+YI+y8hT03aO6vivs2u3j1rsRJYGq2xqdiU9DWbc3duybH2qKWixkk1JPGGVq2KVGjBb&#10;d29A/MjoQZzqCpxHZlJsfM5ato58fs7+/G5thdtx01Yr43Ipi9uyZHA1lPlI0jlZJaYVhjv5Vvdv&#10;ZfcC63bcvoLLbprWGSnj2oeRwzZMQYmlCDpYqo1AjS9CCAOeZuT9tjih37aI4htsUZZbn4yobBoj&#10;uZEBB00FBSlapjo5HSvyQ+IXyqxe3+5+t959Vbxz+ycVV1DT5d9sQ9r9KyZ6gFLuPbm7cRlW/vh1&#10;VnfDqpMpRVS0jsUZH1pYkwnXP8rj5GdlbJTc2/anrXp/P5ejqqzZnXO/KTJ5LsDO+CCSqgk/u+uU&#10;ixu0ZaohEjimWrrAp/fp6c/V3mXant4Ibaa/8PmFnZJ4ljEujSYyviya/CWiHUVQu6dyzBGGS7l3&#10;cNt3aOc7vuLQbMkdTfCPxo9RZhpWKNhIx1KI9Srp1N2k6D0THt7+dt8Q+tey5Ng7OwPdHyE27tfc&#10;GBwfdHd/QuwU3r0F0Iueq6aEZPsrtWoy+J24lDiqOrWurJca+QhipUlVZHqompvZbt5Q/KHa9FD1&#10;BurI9xvQyZuhqdt9G7oj33ncbWZPHQpTCtwO1wMnNWsryf5K9PqhVwDAUAZiUJa7/wAxbtBt+1Ws&#10;z2sMgpCJCQSVwQrENU5oADQfPp3mn2xv+Sd/ku5+XIbaSxBGvVEWZGVWFXWRyFOHpkA1LfKxvZNf&#10;8dd6yVPyQ66q+mN1TZfbM2Fre+NmzbJzU+S2bjJ48nU4et7OwpqZanbeNq6RZ5KaStNNDLCHZVZQ&#10;QY3b/wDKt+Vm8ep6rsOPZ+2Nj5p8W2Xp+tdyZ2spt55qgALy0lRtxcJX4XBVdUikU8FbUyVHrSKW&#10;Ome9hPv+z2O27fJLut3HZK7lGA1zkOtKRnww6BmJoQWDRkfqBOizlfmHYeb+bYOU7zeDaLffDKkb&#10;Txlo1ZkXsMb92iocAIvEtQHqvrsb+d3/AC++t+3sL1PXdn1+5KGu3JQbR3B3LtCgxWV6I2Fn8jUQ&#10;U1PS7r7Iqc7j6Kenhepjepq8RBlqOij1vUSxLFN46y90/Eilk3JkMJJ1llqPedTJNjavbO29p7ir&#10;txY+qqf8mpxT7cpY6iI107i8Wig9RP4Hq9klgBuqttdrD9PcJUVUeKWFcYoCDTHHz6lXd97585Fi&#10;OycxOjXNsKlytuBIhJdWbw1cIAhoe+tBUkHPVqlPufbdVt+PdtLn8JUbUmxZzkW54MrQTbekwv25&#10;q/4xHmo6hsc+L+0Bl+4Eni8Y1arc+4Pf38p75J/GroHcXyC3k22KTaGIO16zLbPy2XnoOz8XjNx5&#10;ugwGIr8tt+locngYWkr8vTJNSx5c1lMZLSRApIEN912S3sdlG/XRSTRLoKeI5Y1JBqYwyVWgDLq1&#10;K1QQCGpL/IdpN7q8qXXOlgot0spGjZdRkL1cpVGKxKfh1A00urAozDPRCepP5pXw873+TVR8WOot&#10;8Zff28I6Xca0W/Nubeqcl1Bm9x7So6jLbg2dgt+U00kGVzNFgKKoyCVcVOcHV01O4p6+WYxwvWVW&#10;UlNRQ04qTUCujfzOlgacAabhJi6oOf6X9ktvbrKmqQ5HyxXOePRfAwuYnaA8RThw/wBVOrEvbhRx&#10;YGKmlyM0jKqypFS46cWecqkbeaVI5dE367W1p9Pr7qjRB2CtWlfUf4f8/XrVpTO0TsGI9PmSPTHX&#10;vcB8u0QikoYY6Rg5WlZG88Ma+TXpkjlULEw+mtV8nP1HtFc/Q30/0ouvA3GopFpZ9WMVc0UVBB/l&#10;157KcL9PuU/iwAfDQLXzOUIOTxyfTh11b/fW/wCN/wBfa22vuXenW+5sPvna+6c5sfd9E9PXYjdO&#10;2MrVY7OYy3pMkNZSVEFUWMfGlmIYH9zX7NLPdt55fuoUjt2tb9R2yK6MwoCaigopGeB+fEDoj3SD&#10;a+YrSbZNx2+K42c1DQyKChBr5gahQk0NdQ/CR5xqyio8jR1WPyFJTV9BXU89JW0NbBFVUdZSVMbQ&#10;1FLVU06PDUU88Lsjo4KupIIIPu4/r7+bZkN642DZ/wA3Oqo+5duUEKUX+mTA/a7X7nw0dPRwxVFU&#10;9LQfw3EZ1YkhEatE+NdhzM0xufcibbzvbzGaPmDbkN9IO65DMZlGcgCkbDSPhIHEmteon/1pjY7S&#10;bTlS6WXlwBz+6WYRWzM7ySYuhruIzrcOaFqUKgBW09EnqPhlT9bZfObw+JO/sj8etxZ6tiyeY2VL&#10;TZDfHQ+fq0kmlqvP1NW53G4/a9XlV8UDVeDnoDSwR3hh1lix6dn7A2b3ftGs7A+HvbmG+R+zsbTU&#10;1RnOvNw1WK2R8gtlwOkemFdqV9PSf3iNLVMY9bKEm0nwGcWuc23LVjeRHd9o3H9/7Y2rXDoe1liI&#10;J4niwwO86VZ+xC5IJxb3XljdNq3uC0u9nk2HfZSxhsj/AI1bSKpYNTcWPhjsDS91KKCtS1Kyaz5b&#10;1fT2Zx21vlhsDLdTQ1stJj6DvXA01Zuf435zI1L09LCuQ3jSrUZbqifIVckpjg3RT0dNFDEzNXON&#10;JZLY3Ny4+vnxhXL4DLUUlq/bW5MbXbcztFUxEAfdYKriopPLcfttCzwTAjQhv7C+7JHtEktpuUDW&#10;1oCawsWqtTXOnvJyPl50pjqPeYtsgh3pId9sPE3MGixKx0odIYETxVjbWKPk1AIHmATkYrK4vO42&#10;izGEyVBmMRkqeKsx2WxVZTZDG5ClmGuGqoq6klmpqqnlXlXRmVgeD7GKDsI1mGfAZqhxu48VU1Ah&#10;q8HlVjrcTVrURlKhTS1sVTEYPUTYj+01/rwkRkljMtlciXbK/FppStVppfuOSQDTzr8+pO5M2hdo&#10;vYd45Y3r6Xfk4XHgiXw81p4UpMb1AKcD5EjFOm/JYanr31y/cxMEOmahrKjHVYsymy1uPkpqpQ4U&#10;XGvSwUA35Br27b/lwbG31FPk+nt1S7Ey2QmnyI2luAvuDZhqqlyz0mJ3Camozm26UF7hXFbjxbgj&#10;8W23lew3cSx8p7r9M2mpszG0galQW+plaq6gNdOA+GpPWSuw/eS26M6uYNm+qgDAPf8AjNGAACob&#10;6WKzqRUBaKT9lOvR1mUoQY6+EZBFZVSejWOGs8dlGuopZJVp52ABZ2idHa9lgFvdV/Yvx27w6K3L&#10;BR762FkcM81VFBjc1Cwzm2sgiqkzVOFzu35qzGVMk0TM7ASCQq2nQLXKHd7LcNgQ2u77cbbbyADV&#10;xIDUlsGPVxPmpPp1kLyvvu0c8bVJufJm5m55b1aHfwpYwCC2KTrHLllIwo4Zx06UuRoq7yCkqYpp&#10;IRH9xCptU0xmUvGtVTOFqKWR1BIWRVbj6ezkfHj5fV3x33lg96bh632l2vmdi1k1NgcP2Dmcjt7C&#10;x0dfQz47IwTUmOw+UOUqaOgmX7CSdtFGQSTMTf2ZWXMOzWcM1hIi3N0yMglPiJRWVlOlApGpQ3Yx&#10;NAVrQ1I6CHPft/cc4g7ftG/ybZdqQPqEjEjkAqzKEdwoXBQ14rUVyD0GfePU8HePVe8eqqvfPYvW&#10;1JvHGx46o3p1LueTZfYeDWGuo69Z9t7php6ubETStR+KZkjLS08jx3AY+7Ltt/NL+Wv3zWybt7j+&#10;P299mbokkr5xgOp90V+V2bXZCpkE0hjkptxbEymJqspUggSpjLykBWYAkqFht2x7jcyJu+0eDAzi&#10;kpZpNQLFncpFNERRcJEEGpgA0ihtYjHmHeuddt2Ky5G3fl22ZUrGd3a8Hi6VJcSHb47d0LSACEgT&#10;krq8WhYFOqw8v8Wv5uPUe3Idn/HL+YD1H21tiKopMbhn+WnR8o7L2VtmKmp6FLdrbFrNwJ2dlcfG&#10;jTo2bwENTWTWWessxf221n8w/dsGL3B1ZtT4v/Gyo+M1bBl8bR9SUmM3KtWdv5BHpshPuLee3MzQ&#10;LV7rqW/fqMiuLmEE/wCnyFDM6q15h3S42OTbre2ivtmiZis7F4ggr8SW4kQA0AVqJ3lRI+p6N0g2&#10;TZ+Z9h3i/wCb/arne72y7mjVLiVYbO5RlUGq+DfwTaVZmlYCKmgyHQdIUKJu3f5XO1n3b193h2r8&#10;m/lD2h8sdjVtNm4vkN/pBp9nfb5Obwy7g21tHp/D4yp6m2n0/m5llgbaj43IUz4+UxVdRWz66pwO&#10;2Xnf5cGdirt39j9KfJXa+cxNNHWYTqfbu7sbujq3cVXB5Gptv1XZtYmE35tzC10wWSdp7BIySdWn&#10;Qdx3+0XW2Ju1jt8258zqwqhYQQkMxWSrExkdncAtaacZI6L73c96vrmGw27lS2uEuqi73I3ckUkb&#10;MD+qLJovDZgSaKkqKWUEhFpQWeztnfzIJRjNvdP95/EyDDZSsfH7g7C7A6H7LXsXZuAqJBAc3tvb&#10;eB7hrdgb83pjaWRp4UrYsFip6mNEkpxE7BVxv/5OdFd/Y/a2yu4PhzgOsdk7KyU9RtDc3xazWPn3&#10;pt6kgoHxkOLTbm6ts4HHb5ooIXR52aaihqqiNZjGHvcP313NvDR/SSmXbS4HiJHGpRBrrSJvC10N&#10;FIJXUU11BZ2Yw2bfN65e5ePLey8w/wBYNscPptZ0NoGkdmkdvqjDPOgM2pgoDhdRUKY1jVGzqT4g&#10;90dAbm3vv7aPzJ7w713F2NTUFRu/aXywy8O/OuUzmNmq6pa3qjD7Dpuv4ejYq5q56aSKgpctQrRr&#10;Cj0c708UiqPbHYP8tHpDBvvPYu3O1vlDvuWaOGHrbsPA03Te3dvg0+jzb3enFfjtyGJyyLBBU5pW&#10;lTSaeG+oH7XVhtNlGy2Xj3Y1aZHYqzDJBMQrFGa1UjXcKyg4RiG6Cwt+ceYbJ9vvNsi2HdjkW6yp&#10;fFtLMaJPSJdLRitXRHRiNIbNEx2Ltz+Z13Lv2t2Dh91/H74g9JUeLpKjI9w9dZHN/ITuzedbVyTJ&#10;Lt/Z2E39sfrfZvXcMNLEwrq6uospUU7ywNQvMfMYGXL7z/l/997mi3hvjbHYnxEzOWpaOnmw22Op&#10;cb2j1NLX4+R3GbaLY1bgd7Qz1iSCGXVjrAWayMCxrtcGybrty7dHDcbVKCxaPtvFKmrDVJqiYV9F&#10;Q0FBk8VfNPPHuBu+ybTBsHt5abrd2oP1F4NzFs7FieNtJZiMkqKVSUrgUIrXoRuo9h/Mf489cT7S&#10;z/Yu2PmvUYiszNfgd177qZ+j+16jE1dXLVY7a2cr6HH9jbN3nksYsvhhykp2/rgVEnRnUzOKkMn8&#10;svoyplxeZ2xuv5o1mRxkNbuXe9GmP2lsrZeMnjT7ODb+AyWbxOSq9w0EKgu8ktTJRM+j7iKf9kB+&#10;9knfchsuw2Om0RiGuyyu2kguHSB3VRX4CrMxFa6kI09L9r5jaTcNv59/cqXK28f623GdohqkieNU&#10;ku/CYlQxR1MMIOpdLEodRLLl8R/OA+UVFmclid5dPfyvMRt/PwJtHbEm1NpfNHtjsRcTUOK+q33u&#10;GTNba6v2RsfPaI/s4MTT1+aKeTzzQqI1lCLZfW/wk7GysK7B+WuA6io2myNY9B2X1Hv/AGruLHY2&#10;qknqxjqDcMG5KjbW5MpTRKwTyZdXbT+iQm3t6H907hP+75azW6D+3YGJ5NVWJEIfQPDOKGUaguoA&#10;1p0HN+3e73iQy3ftyNthlLUCX63SQZ7dTkQyv3EUIiYCuaAHo5Pafc/yO6x2nW1m3/iNuXvrdqUd&#10;MuHxvUnbXVuOwNdkpTBTkbky/bWT6wze3KNqmXU0lBiM6IYVZ2Fl9rremO/lhZvZS9bKPkltXe1H&#10;ql2p8gt54uv3Fis7ko5/8uzeZ2tjd54ulo9tZyIPHSwLhVq1STVIElDSvXcG2e/t0F3t8m2WcZ0x&#10;qCbgSg1P6kniqylXGCkahg2R2979pzXzHyuZNm3nlW15h5akceHOLt9vMCDW4WOBbeaWU1KoxlmX&#10;K6lbSzaAL69wv81NO08P2j2lu/4oy9W5VMtTbm+KeyKPeDV+z8VLBI23Mhtf5C5rbtLkd47+oJvF&#10;/E0rsJjMFWASx0yUweKoj//QMNQdgZzNs8GOXauQpsc8y1KjDUn3uNEQZIzNRR1sNRptcFgG0q1i&#10;Ba/sP2m1bfcOPBtPCDVzrZq0qfUUpT8656l0XgP+hED7eP8ALq6feXx32H1u0WX3Ru7vLB5fdBx8&#10;NDq7Gz0O2dxV2QkgkqIaXN1OCyGHhqqiYpIkDGHyyw3jLg2GFqqkNVK1fgtoXdKKpSWTaE08heqL&#10;mmarVM74IUYppUAkyMbEfn2aPbzWIpBKPDPyH+Wp4npSlyGUHw81P4v9jqINtZbLYakjwHanf7SU&#10;8u5MDU0GP+QFHiKZIsR4FzUeCnbrJMllamLyankZUNBANcEifpDvtWds1NUJj8Js7FVNMJY6V0xW&#10;TSKuQSJE7pU0ef8AFAPJMqWMjN5Dotq9hHd98k2BlAQzxsacQnr/AESf2dGUltDd1Okr+ZPp9nTj&#10;2H1QsGKopNy9yfIbLUFXLBXZmJt17AytVhJzTPVU9NNidw9VLJX2pqSWbWKREFMnmvoNw8VgzFXS&#10;1sdIm14pKqkeGOvpDnllkj9PmAH3VXJTyMdVvIDa3sytN68e3lLQ6dakHIJFageQqOkEkNrtpU+E&#10;XJIp3EU4/bX+XQO0GxtjbK3TtOszu5u/NyU+190UeUqNp7ip+m4sRDWFQcbNUyJtnbMeSoaYSxkf&#10;w2UfqF/obum3Np12GgkWk2/Ql5poKqrloN25+LFETU+oVooZKqop0aqmIWVY1jZ2bW6uvJDk8YcB&#10;/wB5Fqf8LGBnGKfzr8qdL9yu7eVCWt8/afX7Pn/Lrh2h8h9kbuzdIM3vfdOMVKXN4TFYbc/T3XOU&#10;3c9di8mElwdNnRh6TIIuGoIGlppZpKinKx+KKoimOgJrK7Sj0VrZTaYpMfPNJX1rJvHOTNLIkHjW&#10;eGOnw9PVB5Ke5CMy+MrZR/Q1sAqRKp3Co/i8M+p8qdIYNwgjUh7QE/6Y/P5dCNtnvifK1eHpdl9t&#10;Rbi3PRUUG28LRr0719RSUVPUV1NK9FWZDJ9iVuDloaOvVS89MkomSQMznTYhXk6nbONloopdoSVI&#10;rqCKtT+Fbzy05SnbxTywtGuFjeKalmkCyop1I9xb2uW6g0SSpJ8IrwIrQHHD5dGiRiUNV6fl0bHb&#10;W3e7dz0+akp+56LFNidxV2BC7u6I2vQSy11JUVWLp8nAydjSQ1+My1PRtPRysqJUQFWBF7e5kXZW&#10;2knosam0M1WziglSlpqbemTqpoaDHRKXjamr8L4YnRUGldTs2k/14d27ebi+moLoxRH+iGpxPoON&#10;CemJIbRXOu2qTT8TD/UD0g878Pe2qGkzmdHdvVeLjqtxx5bLV+T+OGCw1Lk9x7irrSV9Vldt9o0F&#10;dVSTGoCtLaEJ5FLFiliwxb22nG9JJQYnJmhOQrMjVImdkmU5IrBSpUS1K4GCeIUlPZVjAaKQfrVv&#10;Y1g2qynyEKqBwqScg/MdIXvI5QVig8NiDQ6i1K/s6e5+mfkVLjdw0+5+z+vZ92SYHA7bwOUg6d/h&#10;FNTbYo3qspX4sbfqu39wUeVO4cgCXqvuKWopAP8AJ3Qm4V0nbe3PMqV9NnKKWWeSSNRmcUkdmhjD&#10;pC9djaNkZpVARVZSP6+w5vckW1ylIrQyL/piK5YH8LcKVz0WSbdfSZh3VUX/AJog+dRxceRp8+PQ&#10;Wbd+E/ctRQa8ZvrprIwU2JpaGaeo6Z3tNWyzU1bNLj568Yft+up6tIqKpYzGaGZXJNwPbZlpdlbg&#10;oqfca0m7YTM8uMpKrDVO1qufKGHzSyl3R3hmkotLm+qN/wAH0jSTvbJ9ot7fxu5aLVgNeCNXnT/J&#10;0YwW37v06wJTTOdP+CvGv5U6m4Cg+XmwN1V/WdLuX437kgp44N2ZnH70wncm2qLbMVWKHH4yGhga&#10;qyc9DS52bxqVJqoR42ZVEshkSfR4fa8NPHn6ebeFHJWz05WorYNpGKaWdVWECoTO08dJolYoZJAo&#10;EnF/Yc3LnvavrGsjtREQBqxmc+ZpgQ/Iefnwx08bI7lRkcQj7NVONfNeNB0ro8d8kMgtVtTOp8fM&#10;5S4ijqaY4rbtR29R1FDT0yK1f5KSs2jmqnMvLTsssdLCdTxKGH1sGfIbg2qK6upchVbujqKacQ10&#10;cOD26kEc1LGk3relzhknQxPGY2jDWTjn6+zS2uLObSsVjoP/ADUJrx+ylOiKEzgKTIKVz/qp1KxO&#10;xPkRFhsNk9sYHoTJYnIUUlZhqzKdm9qDKS0WWdIkaKjyHU88dPOJjULPHUSRlprSAxkmP2F9TT7F&#10;yddUVctRuFa8VIq9WPo6SJyqeIQRaaOR65isaEJdzoLk2P096vJZIyzIAtBUj0FSfPjUUH5dCq0v&#10;7eEL4kVT/piPX0Hz6Nphpu58Fi8di1x/X0+HOOTGv/F81nJleeSOdaqoLV9DDjBG1RMHlCxjzKgW&#10;6/qDg21aOnkFZj5Myo/islJTrjhRU0lPU0sbQy46Gigq42pqii80vm0oixRFlP0B9ltvv9x48CP5&#10;k5+2p/h9SBk+f5dObhBbzSCQRU/Mnzr6+p64Sbsqa3HzYnMw7SnCbXpMnXDOPmcnR1mNrqhZ4M3V&#10;ZavoZ4a+hyi0Uf2vkeSWepRHXlmUtstDiqOaup66qzSREQxpDooTTQzo1qaR5IclJBlEhqC7Kioq&#10;D6En6+xxd7jLDB4i9zV4Y9cZp+X8+kUs8ASjJT1yem/HVu5M/DhK/DY3ZbyqampkrTLnlydVQVMQ&#10;bIU0VNW7dpshteesohDHLK8zyi9wi8D27QYHFZd2kat3JSSClkRWh2vS1zS1MAgFBU/w9q2EypjE&#10;ptKBA7EN+L+ybc+coNpnMT3QuH4EUMdOPnoYHgB0rksIVB0HU3pkU/n01LU76xWPiFDtvrappRlF&#10;mkWs7Sy+Nihoa2SrqMzSxZqLA1bQ1O4KjItI7S+GKORfo9h7Yqzb+Hy+PpqGfeNZS08+XpsrLm02&#10;a8kb5nHR0kKwUkFJkv2nR4RLZpi1MRZltx7NI982eeJLiYaCeNNbedB5fL/i/NXBbwLF3p3fafX5&#10;HqSM92jtjKZLJ4Xpvbm5c5j9vybbodmVPdMOOP8AdHLVGQr5clla7LbUqCQzN4PTSOtcLMshI9q/&#10;Dww43w+HuLcWegR5o6s5HY+fYVCm88cKvTVks3DyOqGRZdEZCqBa/vVpzZbXqVntzC+rI1l6Amgy&#10;EHp5jHRNuMJZkjp8RrX0pwFOgV3nhd1V8lVHVfCrrHBS6aKqw1Tt3uvrqmraOepkjpcpVpT5fbGK&#10;pIDBFDFLIIJ4fup01yG5sOv7k4AQnN4Xc2PwIpJ/F5qXAbhIx2WqSYMllKChroJvtqw0DRxGP10u&#10;qNSyKGa6+Df4yY9EPd/pj5gnzX0/yenTH04s41kM2pq8KU9fmft4deqe0ey0qKzYu8eoN5dgfxnH&#10;z5Knhy2+OmoBl9sY5KeTbm0MrmsNuDH/AMRxUmdFVWJUyRLkEinlAlmdUUT9m4TB7Xq8rk67fNFK&#10;1YJ4ZK07cy2JZanyz6JayWowxjiCzMX8cciIshJB0nR7MTvsduT4doGxw1nz88oeFfXB6QbjBHMF&#10;SN6Co8v28SPl+zpCd2bj7R7gwO0dr4n43bwoqfE1uJyTUE/YvVu66atw0FNQTVlHhKfC9wRVdSai&#10;k/yc1VZRzSyU4sIhIVm9vj7r21VzUvh7E2zk6PymqyGPgoM0f4igBSGhpqiHDOklM9TEsalgS13P&#10;9B7KZ90Epo1mFT01nPDz09Us9vQaytdX5fOn4ukljOrOzsdRZGNfi13PtPPVOOhwO1N61e6emaxd&#10;lSVNTIlZuzJYup7iknizNLjq2Wrn+1jKoqQRjUQzFMoKSCq0PuvbFRLNDBDU01V/ebDNRUsNI9JO&#10;Eqjh6thW0qqSpZY45RHpAUHgQbHuMdqjxXcCyoRT4mTBrw0qeHVzDI5CisZrxoD/AJfs6E3cdRu3&#10;KYxKjG9Fd0YZKDN5LIYvJYd+i97R5euqM7TZqjqqvCy9o4mGfb+4GbSUheoq6VqnyO5ddTOUNNSi&#10;sgnpd67ar2kkp4ZFlyOQo3q20Ixgbw4ZoX1lf1gA+M/4+9XFvsUV34i2KuSRUeJKPL7POtfKnSRz&#10;fw+IINwNKf77T/Kfn0nH3xvir23kcPlfjl3btSOmpMpVUFXBtfq3cFNhkE9UkWSp4Je13yMb0sbJ&#10;aF7q1Yv1sCfcymk28K5pf70bHpqumaaJjDlvIV01QkgJiFDDKoiYMpZSXYANqF7Bk21oA7RSJSvq&#10;2c/ZXHDpNetMUb4jwrgZ4fs6ZcnuHtE4IUEnR/ySzuMydLRVyUtXtLb1PIfNh5afJ05rJd9VWPer&#10;rIxHKsEyrBA7mIIxTV7aarDYCtopY23dsmrrmb9mX+OUgadQTLNBO70zo5eoeSUeklZCDew0+yy6&#10;eGAFQVZRniRx44oeHRpttoXBLzlR5VWtOPz6ETbfZm/6PcFHMvRvyF27gTG8ddQ1HXszRY+cQCko&#10;MjQx4/PmeOKHH00FK9m9VPGQYw7axi2zRx4nD4qjO7doQVOEWnEcwyMVZjZmWnIaQAyxTtCIpSiv&#10;G8bhhqv/AGfdJ72weMQx241aSK6m865yPKvT26bd4zeItz2gcNH+WvTv2FlMluLce5M1/ol7myGN&#10;3pDUfdUMO1WxO56OFa6NIqMyWnpoqmarx6StDURTwyQOYilruXXIbgxlTSnHR53Y+OpKqSkOSb+8&#10;M1RPPR46rlmpqSk81PClHTRVJJXRrtaxBLawX2cNpbSmQqKagQKtgCuPP9vRf9KzrpaU6xwIH2eV&#10;R6dJXE7E3PSZ2h3ZX7J733Pndv4/PQ7VWTr7buOx9Dnd2YPH4rM7hzKY/LSVGaztbjoVWYzmBSjl&#10;UMejwFNVdLiZi8v97dqSKKYJSr/eOkWnjnjmZomZ1LgKs4HiZY7+r68exfuN7a3g8MWIjQ1/0Qt5&#10;U9B6+R6LLqwuBLHIrHT5igzwHHV6fLpdbb3HuXGwwoeqe3hOcik+RkbqzIpkJ6SspadZkSCpkQtO&#10;aKV/vY5JwP2zxzYCJjd902JhAgrtsatEi1FPFu/FR0ErytMKhQ9VRrWCKaYs4GgadQFzf2Gtx2K3&#10;3fEUixheGS1Mn1Za4xnp+5Sa+iEBiKUNdRo38qgdF+zfUVbm6tpM9he1KgS1MNVj8hVdIbzn3HRp&#10;Qw4w4iocYHL1+32yGMoxHC7lnWo8LnQmnT7wSZubNtTha3bEMsX3vhFLu7HVtqWSgWkRJC1ZApjm&#10;jQfRLki5I9ke47K76/DvBX1oD6eRf1oeju0ijgAJuCy/6QivGnr0rdr43AdcpkJH2v3Fk6Ks/hD5&#10;Fcp0fvTECbMQ7mrM7V19KtHtKtqmq6arrZGu8/jVH0xq/wBfeCMx06t4jg6aogl85g/vJiZaenqo&#10;R4pHekmq6mOCIWBtG5JQaZGP19gafbLmCcp42qP7APX5n5H8+hDEYWXubj8iOhphzlFm6aFqul37&#10;VU2Qoko0yMnWW/KWur8XWXqooY8nS4DGVE1WfJIt6qJFWd/JTottBZJ8VRRUVPj8Vk8DMsBcVEj5&#10;Wix/3LZJhJNPFE1cSrwhj+6Wu+o3X2bbbtt/4mqaTSvn8JrxpwPkenYmS6TWX00r5E/5und+wteS&#10;yGZ3LtPsGlfIIsmPpqTZW7NxjGxbfCw09HV1NNtxgwyLRgmlEbKgjGiT3wm21kPLV5Ggp8VV1Cx1&#10;a48w5nB0YWBZYUiglkoa+aNiKQEyLIg8p41L9fY1tYvD0pLcDVU5oMcft+XRczW7OYWn8zU6T9v+&#10;x0hI+4trTUtBhMwd8YrHvU4V9wJk+uez8kk1fVU1XPU1lBDuPaVFVNEmVVEhlo5ZRSCzGNuB7T+D&#10;2hmcVn6vLT4eloqZhlahitbSP5/4pBWUtJQ0sVLVtFLKkei6qptqXUy39mdZSw/VAU18v8gr/sef&#10;SOWFBG1Jan7P9npU707g2DunYmI2nj90ZXN5b7ralNGkuCzsBpDtTK4PKZfP5ufK4inmxlEZopWW&#10;aodBL4pPCkukj2IqZqoXB0FJR46thWCjijkE8H2ckwiqY2SWKSNmZqlViLE+P1M9zcDSTKCwNz2p&#10;uJr6eH9v9Ien8+iSRZfEqgBX7QP8PRY59iYdOyNzbi3FmsFkpchn6yvpGo9xSZ+DGy5DC1FFVUVZ&#10;Q1dIkFLi6g1qRrGasLDFSgRaGfWjbXUshWhigaUtIkME01MkFksDMhrA9T5akyRSePy6TaVLWPsV&#10;u8dwAmjS5GPP5/L7Ok8kLTYL0QcBT7P83ThtjLw0k+6a7JRUwggra/J0VFmKrIXqAQMdKuAf+Eii&#10;wcVJXUP3AofMNVHOW1gX1P8ASQlZTVU9JNFIpiapaeTyLIkd41Y07CKMr6gwC3UlB6faNikY1K2l&#10;6YqOPpinrn06QrbyDAYZ+zoONwZD7ukiwOZ3BjclSVf3cOJgw1HJQzUVRWsK6aCPLU82QrI6gila&#10;B3mMckaVT/vfgiVmdyRvQl41aeW9NIq08qfcga20lEcRxGVCANDNdr+q/sjisZVU/q1FR5Cvnwye&#10;H8/OvRhAZHY1hpSvmDx6JN1b0bU43eSx1lPFiMWq7loS2ao6uTBeeWmo0mgqK3XU5KShrVlkl+7S&#10;mEEBi0w+PVcc8Lm8cjSRTlY3fzKkpV5IGWN2di9Ut4k8kJKkXJLCwI9iS1a4twVkQOTxNQPM/M8R&#10;jpi8S5IDqhKjjkDoNe/ulN95ulx+V2tVVE1FQVODrajCwhabLwS1WPpaClWhwFQIa2skx2ap4qlJ&#10;B444aaXW8UmmzPsG5cW0RFzCGZYXSbxBJS0CBVQQsXWASMQrHk/m3s4W6Ma/pfCePD5AU881/Lqq&#10;2Eqknxx/vP8As9Fd3D8Se0mzqVMrw5iaijqc7jMhg6jL1FXi0h3HkZausrJdwUhpKncDYuGOSamU&#10;aYbME82q4x4/I07VdY3neMCoTwCUTolQhmiZhDCEdRHExYaj6SDe/wCPZnZztqej/n5YOBTIpx+R&#10;6Zu2+mWOqBsZ8qf4fX5cOvdsdRbjOy9k0H9zsflpWwNfHuCPDT7eqcptypiwGToYp81uKqrqKprM&#10;ll4IaWo8CRLURSRmLQ59ftwq8pSVDQiLU73kuyByruzeunZ2ZdMMbFgh5I+t9PPs7W+0Shdyt/qU&#10;NcBhGBQinwAV8h+VfXpKHmiVfFjqfLIr/g6CXYnSG78DSbircjPj8FjRDifBSVbY56uio6ankSm3&#10;HS49I5o63NZekipZ8hABHTvqaIweZBF7iw1MFN/EJKiSOJj46eOmZholiFMzK/j/AHI5opZxYErZ&#10;mNmb8+zm3ufGR2sE+kwAM+KThhgMPOvxCn+XotupLySQfTwUHkQQfMeRp0ot0bO3DuN+s8XgaHIb&#10;nol/i248luiCkmoqvD5Ss3ZTQT0QyzSY3JYPMY3BSvLJDDOs8NOvkp4B9Paq2tu2fFTpXUE0Ucf3&#10;CK1FMFMb+IRFzE3287UwsxABDfS/uPeevaXY+eNtnhjh+mfS2SzyZoSTTxoxliDTgKU4Ho7suYLj&#10;b3XXDqFPUfP+ifX+XSK3ltLPbVzkFPm8XltzZbF4Fq6PeOApMZSZmnStqMnDSUeaNbNDTbhleGiD&#10;STBoTF5f0nTcmu2n29HWCKCsp0j+4syFZzMlVHqiVpEkixiJEUjRtQuTzxf3zY90fu33fLV1NJZX&#10;XjINVDpVafG9KNdNXJHH08waCQ7HmcSoqfS6WA/jr6+i9LPr35CSVa1lPkaOegG2K7F4vccc7hMp&#10;tzNSvFFHSVmJpMNNW1lPVoEWCoQiN/J+4IiPUYvCZjG5SAgN9vUrCrSQETOI0sjLIVMaSRghwLuq&#10;rz9feIm9bXuez3XhyjxINRFaotaFvIMf4ehak4lNNeP9X+boz1I+L3DRDI46UIk1TFLTSrDVTtLr&#10;CtLFHkJRT0Fa6h7aIJJZiP7FvfCupqevlSOpxy1gU2AkqNOpTEpIjA0okhk5uVYWFrD6+1VsZYLf&#10;xIdxMSkGo8PV504n5H5cTXh1dhT4WqOmWgzNTg66s+3oZmaTQUyFJkpcc8ct9TeeCMtPUQfbIE0i&#10;WF/Ivk1XJUwYduU9DE4ni+8Up4wkreDSjEgIjpIWCIrAcerj6+zMby88kb20vgS1qDQPkcDkU8uB&#10;FM/LpQIwy1Bz5Y/ydMeezNdmEkp8jarpfIstW1ExoxXy2VZJ6mOGQFJ2lIf1ExgqBosb+wnzGwqL&#10;JVNStPUjH05ktVR1CS5CGaUok7xyxTVKLpeGTQ5Gq5ta3ubOVPdTeeXIER0+pYrSgKRUqacRE/Gl&#10;fLic9E95YiWrPlyMf4fI+vQG9m9O7J3023M1kMQaPcNDC8m089t6fL4rcmFo0mymPoKrCZzEZ3HZ&#10;KlmxGZEc9NGzx6VVi+sMSpXt9fEjY9YaurxEMuwKysfy1LbWio4sHXOtPFAFyW2KyaswUgkj0pJp&#10;po3kW95b2IyK5A+8DFbxfR3Vl4kZyWDEGtXoaeAVoOJwxPAaR0TNbywJpi7h6Hj9gP5eYJ+fQn7I&#10;+ef8wLomTE0M28sJ8y9i4pYqfF7O+Rsk3+mfbmKNelfkhsX5Gbay+K37V5GeqqC9PUZmryqULJFo&#10;gZY9JJnvr44d07XfJ1Ox8/LkaOqbHz/xHb2ayGPzK/YyrPW0gwVbk5ooocoiwxusFZKixx6PtyCN&#10;M9bHzftW5M18m4+CzNlaSVAII+LSooTw4E0HaMdIWW3ujouF0AU+IYx8wafz6sv6Q/nR/wAubvM7&#10;V65+YHVB6M3ji5qpV2n8jNgbR3f1XU5Ot1jB5nE9t4fAvhJW2ulRVyw1uXxWJczVvkFbrDNIoMf2&#10;P2VtbAUeIwdJR713PhKOkiyWMy8zbKz+fkhqIIquX7OvpmWkumtoWmomhYr/AJ1Pr71vG1XG9N4t&#10;1uAlCGtNGkjieIZeFTxGTxz0G915YuWWS4bciy8aeGo9aZ1V+WePXt1fCj4Ndm7v3L25uajyfVmx&#10;uyzkMjsbfOz62l7r6h2MmUws32ORwm7NsDJLQvljDT/c0mG3Jj3YyRxpAySF1HfZHfe1ZKWbNbio&#10;q3b+WrZqpqjAbikigq6CSnmGKZ1yWJWvwskIMdlYzKWj0mw1cRjzhyhfSIibNctDMCCSVVqd2SNc&#10;lKHSBSv5cagjcNuvY5wiLqIGGqBXuPEVr+yvEjqvTfX8pvuRazZXSuKo9udq9EbM2vRY7Hdh9YVD&#10;RYPeFDXU9bviHFbl2PnMriez8bmchVZNq8tjjlo4quSRfKWj9TJ2TvLf259uUq9M7r21tbIZNJYB&#10;ultkR75qFmkaGOOTDvPuXHbYpshSq7PprUqoXJXWi6SrL7G15huNJvZJHhHbQsMAk0Wob0HoB8s9&#10;Ay92zfpDPFNuwisiGqngW7ChBqSdPiE1Joysuf4uIZvjz/Ll+C3Sm+N/0XzC2f2bu6k2jSvnG6z3&#10;B8gN7dT4bGbfo6GuM+4dw7Lwu0MR3DuHA1uRoWgpKnHSiPXEywpXxuZFAPrr4JUWG7Fo+4t8b03h&#10;2X2DVVdNVZbdO/sxRbhyVS8Ubx0cUMVLjcbh8XiMZ5mFPj6BIqCnW6xR/wBr2Mk3jbNrqF2wtcrG&#10;xNZiThCQNJjNPXz/AMvRlsHKXL9rFJJJPV5C1XCSJkkksAslASa1IA7iTxr0Ovdf/CgvorH9Hdg/&#10;ED4q9Z4LpbZy7Vze1thUmwNhVXW2AxOPyeTyVTmaTCU+NzkGUwmRz0dTPUtWPicbWSVFY1XMsU7u&#10;vuwrfuRj6/2duHddfjY0odrYHJ5yoQVTtrpMPjjVkySxSTGMzNGVBWNjduFP0ONG2e5Um58xRbdN&#10;c+PHNMV1adHEueAiHpnI4dU3vYr2HY22qPcg8jIFEnhqKdxIOjVmgHm3lk16rP8Aj7/LRxfe+4+v&#10;cRid/Zva+4ez93bOwmRWpxNBnaamyu89zY3G5/8AhVPWZNNdJhMbUyVhjeRBaPR5Rq1DXI7F+Q3y&#10;0+dueg6/2ZsXO0PT9PVUE+8tq9XRZFYahYwlWcb2PvvOx4ulzKOQnjxED0kUttVRTT2ULl/Fspm2&#10;SCY1ZFSrEkgChY0LFtANB5ULU1UYrXqEbnlKGxdV+pX6tyTrISuTRgF1ZHl5sodhXS1Dt5/Hr4Bf&#10;yuv5Nk2K7j7P7f2zS9t5OHMYzaXcvyi7A2Zjc/jYaugo8fubGdO7RgpduYLb8b0tUy11ZjcfV5ta&#10;Kvngqcg1HM8Xu7/4sdbr1v1PgNvV6wbdnpsdHV12HTD09FDT5Op8c9TC8NG0FFTTRiQ6njXQ+i5F&#10;zf3EfurzpHtVna21vyt9QQ/c31JjoasOHhmtNIGK+vkepjg2rXdytAwKBQuaeVRWurGa0/yioOtX&#10;/Ms3Ptj+Yh8+tw5frHsalnwe3qP+6+wd/wC1lpuwKHObLxtGSKzEyUNZE2RwOQzNbUoaacpLTvIx&#10;hmANiU75p/Pyu+Puaz2yOv8AYGO3Ruihw1BMd5bqy8uO23g67L46atgEmGpKcTZv+H0op5pYDX0f&#10;kEq6pEX1ezj2rvr3eNvV4kNkr6uzUJvM1q1ENfIEEaeIznqN+auU3u7k3F1dgQFj2FASaagO8mlA&#10;eKlTUHPyOr/L7/4TmYLujae0O7/kF8js+NkV+4c/COq+rdoJtSv3PidrbjrsQtXl9+5nPZifAtlc&#10;xjqxZYqDErUw0xvS1sEj6oy5fADBd/8Aava3+nHtzK9o5gZqj8+L3NvEZfG7ezAqtGqPaeHWXHYG&#10;h25HHIDTQ0lJHRyXLqrSfue5G5guoOV9uu7i9gedfCcjLRg6w/AqGCitaAChoQB0t5e5bgtrcbXa&#10;wJE+pRp1BmFKCpBfUSQACSdXAknzP/8AzgOx/g18aP5fnaHwu6LrPj9tXcEcm2tvZDo3r2v2BX73&#10;2nNUy0FSu6N1bSjqKvdEe5KyCljqKjMZIpk6mVhU1NTIJJGkuD7oz2A2HsHeO5t17frNx4jbeAym&#10;Sy+Jx2LxWVrMrQUVGZauhp6Opqlpq2WpppCnjlYKdXN/ePHJfNfL1/uzS6THqGf7RviLCmVUcQD/&#10;AIaDqUN9v9y2WKG2g3DDAhQVChQK0oQrk0HyqetXf4pfDr5p9gdidJdb9Qd9wbAr937toYNpbpyG&#10;9d5bKGz8njqZs5R5qD+68VbnKLIIcNO9P/C5VE8qIhkQPqFBfbnzr7V7E7CxuxepKo9E9b7ehlWH&#10;aW0Mnh6PcOcrGiMrVe59yUeIenwi0xI0YfDlmI1SSVNSSsSZMWcW7G0djugWNBWiwoCAKmgK1IqW&#10;LUU0rxJx1jvHy1bxbrJJPqnumJq0h8QmuADqqpIwK01EDiASOt0D4hfyX+hOm8fkt+fLitofnv8A&#10;JPdZLbs7d7923PvXFU1EI6SHH4HbGzOwM5vuFYcTDSIq5XJVFZk5GMhiko6V1oor7es6nJVfX+0a&#10;jc4mr8jUYTExVtZP4KySaukxtJUSyVE0SKs8hYm0llEhPI/HuCef7zYjfpbbg+qZV1VpIKjK8FwM&#10;j1OR86mW9g228tILuSA6ogzlQAoplhSpNTgY9BgCnWmb8jeud77a+afybg+F4wPXe2sL2hvhaTZ2&#10;Fy9FtbH4zCY/d2SxX22AxeedYcZQfczGaWghjjWhjX/J5lTSFqm+R/y4+N/xq3zvar6O6Ixe7vkT&#10;PmcpR5jszLbKlwm1dt5689NkK3O7hrXO7s3Oks9/scSkcWQkURvV06eoSXyhvO6XHL5+jsltNVFo&#10;4im7SCK6/iFRQaR5E1IIqYV5p2rduYhB9XeSRWLLXw0Kj+HTq04cYDAsxKsunTRu3YX+LX8tH+Z5&#10;8sNh9Y4b53/MupxXwsqustujEdKdYbrhqd9712hPQbUyO19s7rXbGwNldd02FOOoInWuyb7ryFHF&#10;GYIaeCpmORgX/wDLh+QXanelTvpe1u2KPsmrjipqyDH0+D23gU2y0YqIa6locft3GY1zjk8aARzG&#10;d4+CZnurEz55msbDkS9ub2RXu2mjUuFozDVpIagJOCM8R61JqLOS+WY7c2KbfIYtLuAQNQGHcUBe&#10;gzn18iDQDoDv56P8u747fFHrL43b8+HnQlF13vxu0ptrZDdFHuLcWRO4o6nGT5TFY7dG6d/bizwf&#10;cAraeWajyFfK9VMYzAzvBqEZi/ldRfFym2ztTP8AyPeWtwmFyGZn2rjKei3jnZsrW/w+nbJU74HZ&#10;qmasjejo0X/LAII/9UCb+wDydvXK2071uH7j2v6ndJ0WsGuWPSaN/ostUY95b08iPLo15h3XmO2t&#10;prT93ieQihlLopXJowj00agrUVBxivRW/wCXRm/5426MlvHaPxWxe3Nr43NUuzsb2D2Hu3HdG4rB&#10;bNooardUO3a/73cNJuTOO2Pnkr0mixW387O6AO1JGxUtWFsT+ZNvncndm0NmdYbQ2X0v0Hjcvi8B&#10;tvrltr0027Mlh6zKw0sNXnqyOR8PtKuq43ExocfH46YuVaqqn/c9zdy5f7vurrs+5EW7s2kRLTg1&#10;W7jGyoaAtpHlUitSawft3KBvPrpt413F7MpLFmypK0AQjSaAL+IGpoQFACi9qp/kddF5jorsTdfy&#10;v3p2V8mvlzubZmd3FurvzMdidgYf+H71odu1q4ODaW18RnaLG5jbW0VjhpsfFuGny8kkMOhY6Wlk&#10;SggvG7Ewe0t9dW7l27unKSbe25k9q1+Oz9fHl4cWcXgaujkOVqUrWUCkWKiZ28uo6Laj9PeLv0ey&#10;bN7hNu4uTc67mVzGFeLDCRaazqHmW+DPCma9ZLRb1fz7UJr3avqZ1Tt79IJHCgQDic/n1qtfF7u7&#10;5m9Bdn7Nour+oqPtrP4DsHE0PXr1W0593PvXeWPyGIoNt0WRpcRnMJmqerqK40sDKZKcwFjL5zp5&#10;ov338gfh78I65KX4j7Hx3e/eWeh+1qu2N9ZTce5dsbSxcUUEtRLT7nq6hKrJpUQyqTRbZ+xoX5+4&#10;qkdFhbI+LmL9FLnbNrIlaoYmT1JXSSwypQkMFABD8QVoYI3Jt63ndp3uIvoLPWwWNHEpaqkhyzp+&#10;FtJo1RWMjQAwbrZX2j8Q/wCZ3/M8w0o/mX9jZL4k/HWZ3Y/Gf48SYDa+8ex5Gpoqiin3lXNnO1aX&#10;FbSo60QSGg3BX5+pnqaeQJjsW6U9dLbB8O+/M58j+n4dz7vjwmJ3dT19bi8q22YqmjwDy0+iWGpx&#10;1Jm6jLyxL9nKiSKaiUMwYggGwiD3d5bsboWm4zXIDrIQQFkp35B1GQmuSScmozxxJntO1ztMs8Nz&#10;K9zE66gCUSh1yY/SRQAMYCjBHpmkv+Yl8Uqb+Ub8tNpYn43bR3B2T0523sGg3M+I3TVS57eGOy+E&#10;yldjchgarO7cpsdlq2krsh4qmgqaiFXgmlZHlkCckv8Ald0j8Gdi9gbq7s+SvY+U3rm61sZnKbo3&#10;H5fFVua3TVYmmoKfHYbGbOwRg3TmcNk6uCJ5qeqqafF65TJVyCIGw15O5r27ZtogVdsaWQJQL4wH&#10;kR8JQk8VIq1PJgfIMc97tvj3slntOzLDGCT4juzLpBoAlVIJocg6qCpoaU6sZ+Efzj/m2fJfpjr/&#10;AOPHxg+ImG6N2xQYSs23D8suyds7xg2TtnAw1lbTz5nEz7zoMdtrJ7w21UyiF6egx27DWViNeggg&#10;L1EMn4W/P+i7p7Ag6xh6R2n01s2npHoNkYPCZQVFfQDHRrPjsdVRUeNxm3dLY5tZio49NPIrKhl5&#10;IGG/K3PW23lheXngxtESqlagVqSq6PDVcE6QKLgAkV1Ai5ejs+X71Nz+sluLmJhrZtQ1LTTUDSxH&#10;kDVmIGfIAJz+Zp/Ji3T1B8Y93fLjD/LHvrv/AOR3WjUm7uxsx2tV4Ko2xu3BPU0sG6Kjb2IXH5Hc&#10;+1Hp6WKERU1TncpSvRwClkZI/wB5DafK34z7c+RGCwTbs3/N13ituVeQrqnN0abbkqHxGSp4krcd&#10;HlczNT0mORnoo5TUFGIKni1z7iDkbadq5Svbqwi3UyQxudX6bpWldX+/SMA8NXU0888yWk+12s1t&#10;t/iTyjCh2HAYyVp5gH4c4pXokH8vT+ct3L0ZuLfG1Ovfhvu/vnfvY+E2lh5Nr7bzHZIytJntlz5O&#10;CLcB2ZtjqjsDMZBKyLdohekpAsgjghBnFwBVdjflb8Lfhfup+q/jD1EnyH3RDV0WP7F7uze4aCmp&#10;ZJnaGGsoNu7pGC3FVZyXzkstJiaPH4BJZB4ZWYMFm635os7q2kFjt8kOljUrKpZqVoC5RtS0wVVE&#10;BPcDUdY8yDmHfNxTcr+5W3hBGmBSzCh4M5HhEOpCsFbUVqVoh1Dq57J/B7+Zr/M72Ri+wvl78nM5&#10;8F9q5mjmyux/jB0zt/J1WSxdFkPPLh6vuWBt9YenkztPFDTVDY2vqMtXRpPJG4wdT56GK7XdOJ2v&#10;8iuh4MfjFjG2+xdmK1JLIlPXU1OMvBHWU85xy6YDW4iYoRpcussVwfwMdLXlK12H3D3Dmu43cTW8&#10;zFjH4RBBZCKa1dySCM0QZqOpz2PnKXdbaHZJeX9EtqWUyeOTqpXIXQpoRTTUmqkE0r1rt7G+X/Zn&#10;8r/5OQdMdobbl3hvv4q9zVlHmt1f3hrNt5nfW1sbU5CjkkgyGbx9W1Pg+yNqbid4Gnm+3kpayO6X&#10;IcU5766C+F3wfqcR2L8is3V989tV32EXX/TWHxOPoqLI5GhaljjzdZs2ozc2HpcVTSR6Xye4KlaK&#10;NAY44pagpG8/2/MW22O+kfuvxZClFYvVQWQkExnTq7qdxcrjg3UNc43e+X10g2+BILLXpaVpKNp1&#10;FT4a6TQgHVRQXBC90Y7utg3q758fzBv5usGU2h8Nuqz8LPj+i1OM7B+WG9Mhk945meky0dfjXwPU&#10;tbS4TZ+PyG/KCgdqqoi27UVhxlQtO0m4MU8lP93ZL8OvkN1x8gutctk+uti03V2WxGRi/iuyYFwr&#10;QUIqNLUuRibB0FFj6+Kr8DKxWEMskJVg1heK/cjlVOat/guzcC0twuQED8Qf+GKTU1UngKHgCB0K&#10;+QeZdz2G4hiv7V7yGWul2l0mo1VWmhivEae7OpjxB6qG/mX9B/Iv+W92v13un5Gd273+bHUXbW2s&#10;/tjD9hbzzW+MLvLB5bGCGfK7Llyu698dnVuCjFDkGqaWRMrDBUpUTaBAYpLEm7+/lw7L3LvLfPZm&#10;9+2Nt9XdONkchvLPZc4uOiymEoqxEqc+Zdwbmr4MRRlarzGCpKzmNGREp3VdBHnJcktnsrrzDuyx&#10;MuSFRWY0bA7AQpIoVbKg/ER0u585htZZxcbftckG5vhYdXiBjoJJ8ehGACxBUHNBWnVnnx0/4UFU&#10;W+uuuq+guk/i925378q4sDitk0m3qfPbVXA5utxVFHQUW5ays2xU7r3TBT/wqFa/KPW4rG4zHrHO&#10;a7KUcS/de2X4lfI7+Xztvs7bPUPx861ze36sLW7U233/ALs2/jI6nfOQk0QGOu3Lk8rPu+Oh3ZLC&#10;ogkrYKaGWZkjFLAGjUP31ls/Phu9hNoWs6fpyKCWBUcaAxSSaimpI+0lyEpQigX5J37dNov03nfN&#10;uWQ0/UiWYoqoQ1aaEarRBu6uosEqshOGaPmv8Uv5ym6Ohuwvkn3F8k9q7uoMZTUm/d6/BXqbbqja&#10;23evsFPT7mq8RtbPHDV67y3nshoDP4Wjqa0/au1PnMpNDSrUDd80/gr2F8gt7ba3bsXevXW3TRRT&#10;4bcFPnNhZmfLZPCz+BqCri3XQ7ujaLJ4eoWVI9WOaIxzLx+364v5Ctd4iaJJ99FvGTp8NokZQBqq&#10;daKxyATQngePDqfuddx2OaB5NuDxwAcdLOdWK0EpQgHNPIk1/wBMBP8AL7/n+/F349daZDrDsLrb&#10;t5cHRx5TdeM3Bt3eGB38tfuupNNNuPBYjZudoOv4ti4SqYS16aMrlVmrmrGcxM6+Qn2K6x/l8fC/&#10;dtLtDuzceS7n72knwtRmaDauDrclQdXr6arGV1XT0m4MZR7eyskzLPF9zX1eal1I9NTRxlQcgp5u&#10;V7S1iQ2vjbkY6mQSOBqpRTpAYBCflrNFZQATqxquN63iOcyWm0xmyDBQ0r+GzVJJIXw3yBSgwCSQ&#10;XJwp/f8AZhv5tP8AMm29F2V8GcDsb4YfHFKaqm2TvTvs4Wv3r36k5cQZOhx1f1b21FjtlvTLG0TQ&#10;YmippmkYxZbJJrgp7O/kh1BhvlV0hD/dOtxecSTH0e7+ttzfexvC2WFKjUZNV41ZaHOUoNHWI7sV&#10;DksoK+8drHl+HkzmtpkjEsF0xYUYrpBZ2H4pC1KihIUkehqBkHyZcct7xylcbfd2xtr6JNLk+KwF&#10;SXrQBVxw7SVIypI41L/Br+YnkfgN8lcv1h8r6HOdU7v2zuGo6z702Hj9nTV2OrNvwTySY3dtBQ7X&#10;jkpkG26+tfM4qfH0Tw5HBVkiUsk61MRWok/y7dvdb5PI9y/MXtTanVHSuOX/ACmPG5+fIb43Pkq0&#10;K1JtHF1mOxTQ4+mZ1vHDi48tm6yQWi8IJZshbi1isLZt7vpkkiolYgxVwWqFq1PhrUjTVnCMFplh&#10;Au6bvHZ39zs2w67q5IJ1mNljAQEtqqQagqAKlRVgS+QrXf73/nLUneUlb1L/ACvult6fLH5DVVOt&#10;XHNubblX1x1VsLARyzxZHdm96rfeY2Dmkp6eWOKKkgrZMFQV884iiyX3SpRz2o9LL8We7uhM51v0&#10;Xm8nvPrHDeTa2QwO4ZN3ruLboqgKijnpf9I9Od00fhlPkoKjU1PFJEUhKeJkSFuetmvNy3+z3vbt&#10;qENtCjAqsmocAceK5ah72GKcQB24lD2/5ti/c0+0bvZ+BeSiqzanYNQmpKRoBilCNVQCMiq1pe7O&#10;72/mA/Cn5Zbd7f8AnZhti9X9ldlQ4rPbC7P6/wADTy7C36Nnw+Dcuxt8SdW5GOh3P9rhq6mx9dDW&#10;Q02XSkMEsclVGlPL7qA3h/Kt713j2bX4SkwFBSbWosi3i7S3LuTGHb+Qwsr/AHrZmXA0+Qq8tNko&#10;I0VJoUghhikBGpUPk9j3lG0guXMs1+o05aqtSlDw0gsakUAAyTTy6D3Nt/sG0Qj6m/LGUmlI3LMa&#10;Co0jAORlmVaZyOr7h/PO/l6jqvCb7XtSuze+cviYZf8AQTs7a+5txdrRbqJjp32Z/C2xOLxtJlKz&#10;JF4cZNX1NDTZhU10bTagvuwz4V7R+K/X2Q3D0d1r8n6Htne9VSTYze22KrK4bKbIytcqMlau1sLD&#10;iZcHVvQYyOaGeGiyWRqGhuKpnKoI9c9/uffdtuLzlyeW9vYNR8E6Y1kK1UaXYgCtKk0YKMsdALBD&#10;yfzDsNhulrZ7pELjbZCDHKY7q3lRShcEqF1UL6VAISpoKlyAakP5hfyI/mJ7y25tP5I95fy+6j49&#10;/Hnrnde293bT7WwO4ocv8kOn8RUeGOlyW88psjtOm3Zt/Fz58wV9XDV7SwoxE/gglkE0T1UhPPmN&#10;/L63nD2LTDpDZu4t4bZ3LLFVU0+IpMXjv7qZQzIKvHVS1kdN9niaVGM9FVmYmRuJbNEruGOVP3xu&#10;FmIr/lQ2E+umkXKT0GogdyAAY8uIOM0r1InOe1qha72XT4AqxbUqEAKS1FlfUT5YFSRWmR1ap8NP&#10;5yfxH7T6V/i3ePyc6O2X2Fs9BRZyoze56PZY3vj1gEuM3Nt7b24paTIVmcr6b0ZHFUCVUtLXo+iN&#10;YZYF9rT4x/Fvb/xDz2yd8fIb5YbJ+P8Av3NvBR7P6dpNz7OxtXl8FOzh8bvbK5+qqU3DHkGl01X2&#10;lLHDTypqSseQK6SVutgbPYjbT3fi3TxEUDJEFjJahfWy660KlUqFKhmYEgdQZacw2XMXNXizbIf6&#10;uQsNc5EkijwwFYRpEhdmUslG7WJNERxQsW35r/P/AHX8vOt+yOovhZ8Ad9/O/qeiophu7t+vx+X2&#10;r19j9ybfqPu5V6uGYxeIq95b523qpaygXH18eTM7raikpnjkqBv+c3wCh3zLl+1upsJS5DeGahap&#10;3NjqKheSPN1skdLHQ7vxXjcyS5OHxK89NB4xI6rPEBJ5NcFcpbldbfez7Zvdl9JCp/tNYl4lh8CK&#10;SCvxZNanT1kldWvLO/eE3L+/hEAoGaGTFBivjaCRioIHkBX1D7+Vd/OS6gl29iugfkZ2dh9jHBB8&#10;DszLdlVUG0cl1tLgqRYqvqTsirzhooqOl24ITS4nLVcrEiFqGtnNTHE85Efjl8Fe9MXuil7F7A3U&#10;/wAaOv8AYE0eVpe1d95HGYbcJziSyRGtwmIyWUoZMaqaLfeZKppYJUmkQQzrJ6MiYtms76zuLIb+&#10;C4UnxWieFgSRTsYqFGVGosPUV4CB+cd6ttv2uSjtuM0go6RoGDr3A6tIdQoVTWgYkijLQ1Fg/wAm&#10;/wCaZ8VqAZboLpnb9P8AzAu5N57cyVLV/HroynTtPb+T2rXUstHn07G3NtzBb62vjsAcdK8VdRrT&#10;ZWvWOZDPRLTSNOtl3y++HS/I/qvDb1272DT733zh9vibE5Gnmkr9lb6hpPuYIqjHUkWVze09u7in&#10;Yu0OQo3jVyzRTuEEfjx7vTzHyxzLcwbtti3W0vJT6gTQqCDUgiJC7kVOioxgHPASRyB/Vn3D5ZO3&#10;RyOm8LmSFop0Mb1LAFnWFKhdLDzp5kdVb/y9/wCZl1P8Ze6dzfEzsHo2o+JO2MxvDViOkdzOkm/O&#10;pq7OUlHmo6+qy+f25sPeO99n1dPlFd0rqCfL0cUkT0hq6ZZX90Q7O+I3yE3bvCm2t111dvhqyCoi&#10;gr8nUYDJ7N29jsmlZQVTVWT3jX0dFT0NPjqmKTmkZppJ1UxrKVJ9zPy5sG57jujq9o9ltIX4z+oo&#10;wx7mqGWumv7aenQK5rTb9o3Btu3+/R0WpVz+majiVSNiz8Rhan0BpnYr7b+Wvxn6K2fNvvtTvDrX&#10;ae3VxkmYopandeJrMlnKGOnSrZ9s4HG1NZm9zyNTSCUJQU9Q3iPkICAsNhut+PPyY7A+Ms3WW/vk&#10;XLD2LhKNoKbO7Br81jVqKc477eLa3auRp62PM7yxqEqlTVRDH1U6gPJHIplWWG/c+a25e35mef6y&#10;3LlTONcYJJqGCdzSBzgFtJJy2SejbkHbORtzuH2YdlxKmpJjHL2FGYqEh1AL3UFQwFAtNIAHWqH1&#10;H8y/5cexv5gdN2x0r8Ecptba3bGQm3RjdydwdU7Mhp87uHbNbUVNN2Z8OarM5efHdV5apbLVVbVU&#10;8E8FFlvClPD/AA6qYE6u/Yvxt7B663LXdeb5go9s7lw2Vp6SDbJDVGNzdNX1PkpsvtdaCkWm3LT1&#10;rsogKO7y1N4pCSrxKN9lF3vFtFLYn6m6ZKtLiPVk0/TNADQhcfmKk9I+YOUt32fc5IdwQXWANYZI&#10;MUIBUI5odJ9aj7QR1uH9f9i7L7T2fh9+bCz1LuDaucpfuqHJwJPTMqqLT01fRV0VLkMTkKOQFKil&#10;qYoainkUrIisCPewj8IqD5+5Xo+TZfY+VrdjbYmxkUHUe+c5Picx3HtGggoymPhy+0d0YvNDK7Or&#10;Boanp8pVwZ/HqPEFanWFUO+d9luOV+XXv408O6VhqhJYuUoQAWYyIAK4wJKAITpVQoa5N5T2HbuY&#10;phue1JLt8pdzGr6E8QmpPiRN4gYO5YLXwtTSFlDu79apv8xXdH8kKl+Y1T2HuWl2n2V3PjsrJSd6&#10;db44dpUHSXYOWrqjCtlM1Xb42HXY3ZOC7fwNFSyyVdbbIbfycsdXQ59I8hprKGlj5a9Jd0bN7m3j&#10;lu2c7k96bizNJUZ2o3JlJajI4jcCvGtFDkZstXUmPpsnjsVEQlPQmJEolIpzFChUEL7W7vaHcotk&#10;O2CX4nM31OorqUdp4Uzwxkjyp0Muefb+65YAZ+XVTZgKxuJlrETRjTS5c9x44qaHhw2YPi52F0L2&#10;J0vs+v8AjhSbewXV2Gx0GBw2ytvYOh2pFsH7OJHbatbtHHxwQbcqqJJg6xIngmikWogeWCWOaSwj&#10;+WD8gPmHlcdU9a7L2TW9odJbYSow/wDezL/wvFyda11TIv2b7NrM1UYnBZegpzpao201dUTwJ64n&#10;pFNpTzetlbfNo8e+AnWEMUmoEZQvFQNaiRSDhCS0bZUqrMHh7aYZNs3pWTdfAhuZV1R+Gsni6A5S&#10;vbIyUXUDIoFRpEmrREFpt/nNfF7+VbVZLaff/wAut94fpPtuuqaGC2Dze/MVWfIPb+2xGzbV7I23&#10;1Rg907zlxENHAmNh3nS4t6zAPPSRyS1US0+OlKz/ADIuoPkxXdr0m5PkFvCr3tHBBLRbCydPhJKT&#10;YVDjhDJWVtFhMHDST4Da+YlpaZTVU8jSZKomVX+4nVEZQ7yiYL2x+s2tvpJUUhhpMoUZAH6lBkAH&#10;t7jXOepmuOQb3Z7J5/qB+62Ds76FUnVUmqrIzih7VpmgGmiqAp9v5YOa+B0/x4x+E+B+D2ps3ZNN&#10;WVWW3TtGhytXm98LuDI1dTFNuDem4c/lM1vDe8WTlp3ixmcraysgqaCnjgpZVgp1p4cPwT+cveXx&#10;93Th+mMdtHPd8bP3BVtUUvT+1KfM5/ce0YHkNXWZPruKhjkqaGaSMGqq6CUNjahnZmWikZqgjCCW&#10;75iuI7Datc9rQK0wUll06mGiFipOa4+Eai3ac9Q7fQjZL2bdOXdxjt7QGsjso0uSumkjTBm8w+pS&#10;r1UCrLVSGX80H+V78S/mxsbJdj9q5zDdCdnbKxLGn+SEFTgcDDR4KONaM4XtOTOvSYHdG04o5AlN&#10;NXSRV2Jka9DVQJJUQ1JiP5iW9Pk3vrCYmj7CO59k9G5xf4rQYbZ2xd37Jp83VU4+6ottds0ee3DX&#10;ZtM/jo42Y46rlpcTJIgmijqHRTGE7/cSt4g3DejcorUEfgtBRq0IJAyfIg1Uevn1LkVrcnl2G+ml&#10;FzylEC0R1REoJjofS8VJSruzU1AEE5oAAoZ/yovhv/LU6FyO7c18Y9w7T7h+QmMjMW9uy872z193&#10;dvvF4PIJJSwy7F3BsLHYHamK6/zKVMkceQxeHxVfkUf7fL/5TD9vAVz4k/PLf/xdzNPsyihz/a3S&#10;OPqQ+T2RvSuhw238VJO3lq8psbJ1X3FRs/IPKZCxYNjaxr3ptbiqQTXjXdzZRxbZaF2Ygm3ZwAwW&#10;TUQJXICgZYrXS3EDVpYQ/ukVxsd/JvXJVyNp3S4jZC6JHO0hGFZzOrLVNWoE934SdJZSaj52fy0e&#10;g/nRhkym4lyPWHd+Exdbjdmd8dfvVYjeWPpqqKJDgN4x4jI4KTsTYsrQIsuLraqKWGJpf4fV4+aa&#10;Scns+Ufyr713n1nXTfHXbuP6M6n3n4a7O9qbYody4ftDISV0esYSv+527tGDYlZlXbScnQSZCnrI&#10;7NSZJNR133STdZJwu57y1vyyvCkVc0qVJT9TUWFNdWOkUDla1kbbuVLnfttW6v7PxLWBWNZHSRQC&#10;AKCMkMVBqFFAM1eOugqSD4d/ymemOvO09n7i+XPfnYvzJ786z25kMZ1z173ruXE7m6m2XjKGppoJ&#10;d19c9d5XN70y2aGDnkeKgfPZKaXFJJDUNjKOsjoqiMhnx6/mF94fGjdIxVTubK9u7LSoWo3Tsvs7&#10;dG4twwZeRo0+5Gytwy1GRzW2szFDqCVUcclDUSHVJTSACT369kS5toLWWM3vKSnOouhIJ1AKQyzL&#10;+oKkV0FgrMjUA6AM1jdWt1c7jyfu67bdAUF1HBC5Q8BqhnRhICCUpQFQ5KtHUkny+Y/8tT4vfNDG&#10;0tfvnaEOz+19v0k0Wyu6dgxx7f31gZD4Wgoc3JjzSUu/NpeWnVZcRl1qaYRPL9s1LO/3C2Pdo/P/&#10;AGNDsPL7y+IHUWyqPfu4sPRvu3sTP0uzpN9dYVtc4jyjbr6828KrdeRrIZ3daGtq6pcHNMFllduY&#10;JEAvN+2qYBN0Xar8KNVuIIp8EhijSK0gZTQU1s1VajUJZehdbwnne3urvmXcprbmRHJNuPGnikjR&#10;tMRWbw4IAxiWrBY9cbNRjqVWNYnSX8l3vXN7kx21fnv89+3vkd0dtHI1I258d8PkO1tt9b72xGOk&#10;jbaEm48/mOzMzS09JTUcEzVGAoaKLJ0TJ4oMq2PX/KK8Omv5k/y66i3/AOHeW/8AcHyB2PkaoSbh&#10;2J3PkqiuxlRNOVcxbRze35GzezsrZh9uKYnH07AeeiewT2rv2v8AcLa3jvbQyT9xUSyu6PgkhVSR&#10;BFQCoAIUkKWVqaSDbHl4cr7zNvHtyU5b9ypEfRdQw29wz1B1horlJLWjRl0OtQ4V2Mbo9CbMO7P5&#10;W3wp7l27t7FUfTO1el9wbJqaiu2NvroTB4Lqnc22aqqhFLVxSx7YxdLgd04avpQ0VRjszRZCjdHZ&#10;ljjm0yqeve/yv+AG68LD8gdj/FM9o9602Nrapdtbg2/i4MVtnP0wgnbP7ylqMxU4/L4eDIQ3XL43&#10;F5KraNbSfbSsVRvbN05n5df6PaZNe0qADM0dvVC6HV+m3iOSJGZVdWrQaxpY0URNvnOHNcVzY847&#10;lR42YOE8MSJqZirrJDDHXWncRq/SJ0DxNOo1w9c/y/v5yGP3HJ0du/8AmT0G1fiRi83BDHvbrzEU&#10;0vyH3LsWNEQbb2bWbh2RVZfqHKzUEAgSZN25WmwcxSWkgrqdGpPZMNt/zevmhgt8tmuwMvsvtDY2&#10;Qrkjy/StRtfG7X2/QY2erT/IcBuLbtP/AHswE2LppCKaqrqrIxuygzw1g9Ptct5f7Xuab5dN4jSH&#10;/cg8SSrIzeHVquCxOqRX1OfEkEh4hbbuU7flTc4t95P3Ftp5uAbwLkqt0e7Ssq+BPrh0yIPCICxl&#10;Y3IidKBgbjf/APJD/l+7x61x2x8F1pm+uN04Bo8ht3uPZ+9Nzf6UKbdEUi1I3RuDK5vJ5bF74yFR&#10;X655I8xSVcMUs8j0q0sxSVDsZPuH+VZ3Vi8h23uXYm4TvaipDld2dK0mH3LFmKrJPFA9SNGHyFDt&#10;jclHXTXhOQ+4iaqgsauNT6FKbjmJNkYtBD4tyVALkBDqZFr+mA6EaqqO6rKoZghbSBnZc77zzFa3&#10;Nj7i7dFFzZpKxXIlLq1CQCiQQRxAmNVkKyRgKXCEkLUk0ouhf+FA/U246b45dSfIvoLfHScNPSS4&#10;L5Zdm7cwg3htbB+WSknwQ2FkF3rnZN00MDGopqGoos3hvEsUUeWpYy1PAW2l/m7d8bE3DSpt/prp&#10;XavQGE+1w+2+iKSircNFj9rQS3MdPv7B1VGKLcElAGd54sXJjonZQaNyWLKTcT3kg3aVlmmYCiU0&#10;aVDEnQa+ErYb/Q9Fe4JwoG9u2rcOW55J+X+ZZbHmdmLfUGGGcuSlCDHKjgoE7VBk1qgAEg6GnsL+&#10;QD8Re6dofxTvLfffHanymrjjczuD5b7g7M3JLvvK7uxtPTmmmpthVmTyXWWK2PQV1NGlBhkxz1FD&#10;jIoqRMgWjFQTETbq/lR/KuiHaW65sx1ruGlUV28eoqf+9WDy+Xrp6Jaid6Gn2LHVvv8ApmdmZq3E&#10;vHUsoX71YjaNb8uy7Dy7arNeP9Xu7Zedg0BNAtQYY2dAPwK0dTRA7KGYoBOPcC53KG4HOPKMMfMx&#10;Sn7xF40niMpZFY2sMMMakRIpKMFB8ixqSCG4MF/woI+MFW3R3So6Z+YPX1cKWHZHfW8YNu7d3Jsn&#10;DR1jQ1UO54d8dw4XLUmZihk8wgmot5UsNNojpJ5ihpYgSH82nI9YbnxPXnS/xm6h2Z8dNr1RxeA2&#10;PmKPdWD3hmMPHLetzFZktt5ShxW3stuJfWvkxuWKSFnq5Khn4P05k3j6krAY5duAosPhqjAUA1K3&#10;wBhQEEo9GJY6nJboDR7ZvfLF/e7xyzz7d2e73GWfwIJ0JV2ZV03UMrBKucB46jyVRpAv5v8AkX7F&#10;7728m+PmZ8le+u6flZmIYcvmO3cLuXEbb2lszcaPUVtNh+rtgf3Z/huF2LgKyaIU9MwibyU5qaNc&#10;U85hiFmOj/lZ/MD+I7oO5q74v7xpZJMtvrZxm21sGfM1EkatXS4CqymHz2C3c8kofVNi0iy6hNU9&#10;NAzBfZDZ3G1WizXO67s9zt7LhBGlu2undSmosA/aoUksqlmCcOhfP7mbvzUsD867BC/NkqCNbxZX&#10;ZXIDd8kNrbwxQkog1BwqVYaZXySGebzf8934Pw4vqbYmyOtP5jmw6qSPEdfdy51KrFdkYlpZpoqD&#10;Hds0eZ7b2dXUogpKbW9fU1mXo9DRmpzgmbxew2g/mA9VfEPM/wCjj4e/F/a24+r6Gsjk3t2J2pkN&#10;y0PYPZ6u6rVV6Zdab+KYbDJTErSTZcziNXOjGQRgh11ru9zcRtBtdo1vsKn9TRLIA66q1PcJWNQS&#10;pYtoJJRI6leghdbBdT3cl7tfNT2W/RlTpWBJYodWtox4c+uImjdxTJYkM0gVT0JO4P5VPevzz2ni&#10;exP5lfye7S252hU01HmNqdAfFjc9FsXoXoSrj112OxxSrot0ZbsnfGPrmjlrs6MhBUJKrUdLXVFL&#10;T0lWVPRbF/l9/PGpgynW2+B8XO2Kk1GXzHWm7oMLTbSq5phFVZPJ7SmyGZxm088tLULJLHLh66in&#10;CIz1NEFNwV8uiXao2Sbm8XUGmrRm1SFixIBqa0CsWopjZyFDPIsYADDeX3Es5rtP658trYbyAFN/&#10;FPPehyI2ClrWG1URl0SlCqglhpd2r17cPc/813+XZtjF7T3X8fMl/NI6rwmMosHtruHqnPZDave/&#10;kjMeOwtL2bsKoxXZG7MvkftaTVW5WBc6kzyfdVmUjlf7b2j5O5fgr8Id3RbZ666UX5gbprZ54t99&#10;x7z3RtvHbFpagQSyVeF63lnwe4dvyTKt9b4yiSCYBYpslUSA6Te13/bEnuY05IUQMukv9WHIb8TK&#10;xUoQGBK6EXiQzyceiPmza96ktot55P54KM+hldbQwswbUQJEmYMpAOl17fI6A66enmi6Y/mg/wAw&#10;XY/9/u6u6Mt/LL2rldGR6y+PnSj7hz3b+MpS9Z/Dtx96dp4DenWmb/jctDUgrtyhekolRoWyFHTV&#10;8EkCqYdF/BT5z1yZP40drYzoLtCuWoqcp0dvjGYzGY+fIaxLV1GDxVPlPDuGCOsBlWTb9fUQCNQZ&#10;KeMsQG9u2+73NZrjl7Vut4HQMAq27dwFKQjUTRq/2QdQi63KA0Bzde5Bkiutv5x5Ma13IUVLmG4e&#10;5SY6ZGUsEgiiiIiRX/UaOpbSCxFS3Uvyc/mKfy59vU23fmP0zub5y9IbYo5qam+WXxux+Ok7HpsR&#10;SM6YuftrqnMZmnyEORix8KCvybTJj4ifLNlqyaRgqcGxvgb8AtyQ03dwyfzD7uqZKZG2vsfG4Gk2&#10;X13RPE5lmqMdldzUWJrdzVDiyx11bVV6xlTFS0qet1k24bNMDaQbgX3eNxVBExMLGlRpkCxNmqqx&#10;eUkgkxxgBnC5h5jiurC4s9zjt7VQzDXENeamPuHigh1IJACkaQAzVakhO0v5mX8yrZVVnPjdR1P8&#10;s3oqZJJtr9l9xbai3h8ie4w7VH2c+K67qsVR4/q3Y3iVZGyAq6mrrmaGbH1NVRvKGV2T+K3xR+as&#10;+Q3f8KezsbsPddbDJW1vSHZtPTbNz2HqJS339dhttV82SzxpFkUs9RjJctiUYBE8WoH21BYXVrO0&#10;2535j3avc0iwofgcj9KF5Ao8NakoHjXAZwT0L7L3H5W3D6ix9w9tPLXOhdUjMX1e5wzkoKBZY7eO&#10;CNtLR6I5CJXDE6CVZuoWO+b3zc/l07NpNufzI+kt5/IvrraeJ1TfOT4yYXbOYwFZQw/b+KbuDYtZ&#10;ldm1mzsrT1GSp6GXJSUOJoKyVC0C1LmST2g6j4w/CX4I5PHZH5qdmZruvsrMxxT4LpPqjCZk0+Cw&#10;VU5gl3ZvSlj3Di6ytx5qYWWA5CrxtNUShxDS1Cxt9vXXylbXdIbE326u41BWljGgiQhkqyKTXS2p&#10;mQAHSFepMYC36x5s229mt+XdlU25jLh5pYojIUdeyh8Yx1Guh0uTkNoK9/DZ/wA7fmr/ADNdt1Nf&#10;/Lb65pfjb0pSTVaV/wAtPlDjMbVVu6srjKinhk2n0115hqHsDbuamir0khyGZnOXxMdOlRTiSlyU&#10;Ucbyd5fD74ufLuKp3H8Je1sDDmZ6BJK/obfNUet9wY6SGFPu2wGNzKZPOvRxyyA1H265XFtISqVM&#10;OouEjbTNMjx7EBY7crEG3LLM4FGYmpZ5KChMjVaNMHXQgKN7Hm/k3mKV7XcdnflXfFJVIVa53OKQ&#10;qvd/jKxJEhyoCyaHLEqsYINVntX50fLP4SYWt2//ADRunc7uHY23qpUpPnN8d9vxb76qymLr6uhj&#10;p6ntfYu0cZjN09a1GMqcrHQmvbB0FLkJEXwUd9UjpbAfy/8Ap34lx4rffzt7zotk7ar5KhNo9P8A&#10;T9duDKb337UQJpqKrNVdFjY8jBisaLiVaWn8Cao/JXo8hWRVAeX4km2mzCX+4lQfp1aWJWYNWjyM&#10;FoaamAQ6TkNIKBWDW7zbxNuEuy7Dt7TOzFZJX0qtFUSIyBpFrg0oWUhmwG0uFy4/+aH2b81Wzezf&#10;5UvTSdo1WFrjj91fJ35F0Od68+MOxpkixtZ/DaVcbI/YO/N31dFWMv8ADKSjgqsaXp6uenmo5AW5&#10;bz+CPQnyLmn7I+CfauI7MxJx61WS6k3JumPD9rbaMUbU+RixuN3eIM7LiKmtljXx1lIlMJC5jrSr&#10;ABiea7htIpN0so1cs4YeMhdtNGB0IC0aqrKuo4dhg5oBNtm/cpbyn7j39pdr5tXUDGYrmWO4C4Vk&#10;uEBtYzRdQjEhYKQX0mqhVde/zBe8PjZiZ9ufzX+o6Po6to9wyYrEfKbqDDZndnxK3hjq+umptvTZ&#10;XNUGW3fubqbNVTqKfxbkix4rJB5lhpUkWFU1sP8Al4b62hBkuwflnvvZPxO6JgYQCv3hmtpVW58/&#10;l6z0UlPt/blLX1+EhyUgjKl66eeoYR+igZSWR2z2jaLufQbtIJZDRYcv3aCQTIWCBSUqasz57Y2A&#10;bSGbi4ltN6u9t2GCS4uUk0mNQAEGlSdUshZSKVYEYRmCO4Z0q87z/m69M7w3B/oq+CGz9x/Pzveo&#10;WaZtqdPPU4Xq/aGLgNMjbp7I72zuHbYm2trVElQYKWrpWyS1Ncn2xMTsGCl7a/l2Nu7BQdrfEXsr&#10;A/I3q2HG0yVVPtbc2ya7dePyCPNJUQ1uO25DEMqlWjFzROKCoBVV8UutT7VXW2w2w+imuY5t0Kgi&#10;1DoSDkj9aItHVvJGKv5aKFSwp2oe33Ml0/LGy7hIedEV67c9vdw6WjTxH/xm4EcLKFcMJNehjUIz&#10;EECD07/NQTa9Qmxf5kXTeU/l9dn1m4qrC7VzfY+Zp8h0D2TTGaEUdRtDuuBf7m0uXhWa1bQVVYUp&#10;kVZvuXSTTGGXQvwC+RO8JchWb+eg+PPQ2Eq5Kvce9+76FNuUGPo45Fgilwu28nmMPU1OTmQ2MlTN&#10;Q0IDWaaRwEZKuxpZ/U/1ptv3N4a1oWFxIdRon6ayLpGQWeQqgBpUvpRgdzBcblyddzQS7a6btRiI&#10;43SdvgZu6hkB7ckLqcrqIU6TQTO9/wCar8XetEpto9LZ/wD2crv3cdHk5didA/FSrp+4t4ZuoxtK&#10;9RUVW5MjsJNz4vYe2scuiWvra7VUQUhaaGkqgjJ7Xvyn/l9dg7MpNv8AYHUlNtv5LdaVGHZhv3ZU&#10;eNz9Xi2xgZamip9n7T3FlcBW0Wp0eKqxnqhdmR4lCayUTT3M5Nvc3KuoGlo0CyAHiCJIwUYUyGVq&#10;eXl1IlrBsnuSt9c+1O4tfxxRobtGiltXTxdYiqt74DDV4Uh0ooYAVYKrIxSvxM/mobF7iy1T1V8p&#10;+uMj8Cfk3FmBRYroXvfdC0dXvfCVcNK+G3J11u/ce29hUe8afJ1M8tMKeOkiqzUU7+JJo9MhCPo7&#10;4qfJ3viujoRtKrXaVBTUMuf7P7wodz7S2dtXEU0w8dNiMnl6WLPZSaCBWUY+kingijs0jQA6vYgt&#10;OUxuptrncdlMQlVnWZpZDrEQJfw4kOt/DAGoIraQdTaRnqOdx/d22yTWcG0Gbcnp2JJ+pI1G0jS8&#10;iLGtQwDMwBbA1MQAZL5L/PD4y/FCnx9D2PvkZjsLcNWKHZnSXWWPl7F7u33lqhZpoaDa/Wm2mqs9&#10;UfctGyirqlpceszLG9Qskkau+/IT+Xn3f8fchj91RQ0m+dp1tO+WxG9erqHJzxYKaDTIs1ecXPWZ&#10;vC/bpYishqKgSJfQ8TAp7Jr20h3SzD7Hd/vDblJJVVaHRVn0lmejHVQkEEjNCQwZQONg5S2vmrab&#10;yblQndbOycrLEytbCNiWJDGaSsy1UnSNYAAagVoywZfEX+Z18bflxnd0deUEm6+ju8tm5eHFZ/4/&#10;fIKhw/XfbyrWQR1OOymI2vLm6+XNY6tjYqyRN99SSLpqqaAtF5A1676m+TnzA3zT4umw26+3M1FB&#10;FQZrsLsDPbplwG0cHj5Hhhp85v3JxZeaPGwszrHQxy5CWSYkJTS3JFrewur6MztAIZl0gyyzAjFV&#10;06nbuYgdkYq7HtjQtQEBNLHyrJDYWES216WcRW8aIzMa/qKgJEZ8yzMwVRVmYUr0NXdnfPxS+AnT&#10;1bvXs7P9e9E9Z0FdkKjG4PC4nG4abcW5MzXS5Gux+zdkbbo46/c26M3lKx6ioSipZZWaSSpqGWNZ&#10;ZlVvcXxq+Xfwo3hj9yYzLT7eqamCCqpO1uoczvF8dSVTiKOowWVz0WPxGSpIIJgpEGQp5KepgQBb&#10;RgwLrcrc7aF3va7zx42TS9wgljBwV8MrIFPAUIKdwNc8SKt15AvuY9htt/3awW5llUao5PBqF1YB&#10;CStHgKCGAqCKEqwp0C3xN+efwk/mhdcbvxvW1dhd9Yylq6zB7+6T7h2xhIdziipZKaaLIZvrrNzZ&#10;qizm1K8zRPDXQ/d0Rl/bd0qI3jQK8Xtz5J/N7tFxX0m7O/O1K3GUlJk92ST0MGB2/hKOaenamyWc&#10;qRjdp7Pw1PdplhpGgSeokA8UsrsjGNvs+573Zm5k2Xxtn0FnfxkRQAxIHxKyky/CiANJIwUBiwBD&#10;sdtBs0MNm1ukNgDQR6gBUV0jUKszChaoNQFOrgeho3ZvD4ify8eips1npOsfjR0XtmslaKhweCgw&#10;eMqc5lnkqZqbA7T2pjKnObu3dmWhkmanoKOtydX43kKPodlGunoPmX/Lr3FQYWh3bvPrCozUMmVj&#10;x+2cpid1dQ52Kn0iT7rEVWNyeDzGUoahmSQTx02Rjjs6BUbUqHfYRDFbpctK23OVIUNIqMyVAJUE&#10;ElSSO4cCfJsreZ/bHbtyhtuaLuyS6DrpjvF/ScBgEZQqSLKFKjSRQK1NVK1PQT7N3t/L6/mydPZm&#10;rw9D178l+t8Dm6zbGUg3ZsjO4Pc2ytwy0VFWyNQUu8MHtnf+ychWUE0T02ToBSfcKp8FQ3jcKDtf&#10;X9sfM/tTJ00+3ty9v90bqRY/4nS4uPM0+IoqCFpaeMY7ITwbY2Xt+llkfSUkpqSjP1QyOzsq23at&#10;1vojZGcxWJUtpKq4VQWckuzVRVI4swA+zpLBftYW8cF7dpCqUCEqnmeH9JmOK5ZmapqxyPOKxfxm&#10;+C3x/p8bj06++PPx76iwSor1NXBgtt4SiRlD1Nfk8hPLkM9uXO18mqaoqZavL5nIzl5HqKqYlxpo&#10;u2v5gnwZzNBsmbdW/Ns0MGMo6ul693jU4bfeyqqgqyKeSbHbdZclRRU9RWx/bB8TWUUkIh9RAKkl&#10;kt9s81tBs297l40BBCI8bkNQqW8N1FYcqoZo2TxACpJUkdKZva/Ztju03z92xx7lKF8KeM5mEedM&#10;iI7A6PEApOGDVqVYHou24env5b/81jrGPf023unPkvtGSv8A4FSdqbKyE2L3zt7LYIQVx2/T9kbM&#10;rdu9lbRyGMXIwzy41q2lOmaNpYSjrqATN7r3/wDJPtRMjvHFbz3h3FuQ05xUOPo6jd+5J6uM1FUK&#10;Tb+LxK00e2cRjKZZDT01GsMNEhMk0pcM7N7Zy3ukbxqNqbcbec/CJFiMumtDXUWjCUVqYBANTSvT&#10;c96JAs293QPaFjNBErioBB0aVXSaHvyTVq/EejX7G2L0d8UumsXs3ZWJ2L0j0h1VgJRT033OP2vt&#10;DauEpmkrMlmM3mstVRQmerqppavJZTIVMlVW1c0tTVTyTyySMbrE/Nf57/GfJLsveFVm62DF49kx&#10;W1vkLQy7ryeMgrXmWmzGK3BJU0e65FNOpMRkzdRjkWEx+Ai0ar7i/wBw3HTbMj3ACnUsjupPaVTu&#10;1I/aKhVLFRQVUACm7727t+U94/eOx2ibK8iZEIhnWarBmqGEyLUhg1FVzUgOtOiJdofy7P5ZP8wf&#10;bP8ApEpNo7B3rgNz5DTkOx/jZ2bW7Vwu96jBZwy5bHbpyPTu5aLaO+amPI00tNUvkoayuo5DJ4pa&#10;eoVZEJ3H2R2l2L3DU75w+/8AuufujI11fVYyq29U7vrt2ZHKFoiItrUm26vE5bH07QxWiooDTUlL&#10;Tr6fQNB1sW0xQ7h9RsN9NcbkDgIskbqfw6TrqSQCMAUoPPBpzSNl3q1vI+crCFrgooAmVZEC5LYC&#10;iMalqDWnrUkdWCbe646i6p6qoes9v7P2LsbpnZ22XwlLs6DF4fE7Dwm1KSCQ1VJU42aOPERYvxNJ&#10;JUtOCsjM8kpZmZibfF/zMPm31ZFltl78B3TvA4Z6ODcXdPXs23uy9kpKTT0dfhKfGfwaTMOsLfdJ&#10;PuKCsSd7uZHBKkx3NrrbbaWx3aTRYOG7HWQHUasx/Tde4k1JkDahQVIFOksHLm5crW0VnsO6vYct&#10;a9TQrHDKkwChSpeXxpY0AAC+C0dKUX1FanYH8mz+Wl8i8rt3sfGdcjGbYq9zwbyy23ekuzM/tvpP&#10;tFqN1gagz+wds5ifr7+D1E1KVqXwVNiauoKsktQy3X2SDeG7ct2UMxjd3b93JvKXsKlhl3ZjNx5/&#10;OZjN75yM2SjyCQrjzO8OR+yqqeN6XwozQzRIaeJNEYQg2mxsdj3JrnbduNveSK1ayNKX1VDDvLL6&#10;nhk/MdH2ybjebfuqbvyxs6x7kIytA6UYMpQgLIhjWiE0ATy7QOrWsDtfbG1MHgNs7Y27gtt7a2nQ&#10;UeK2vt/A4nH4fB7axeNoTjcfjcBisfT01Bh8fQY0mnhhpo444oP21ATj2UDeXxfhrRNLh8bufbmd&#10;FdJTnEVtFLW0sQTxWiq6bLS4rO0flRyVBMjkrp06uAsTeNqlV7Uz+FdGoC0ds1bB7QPOoz1I+zc/&#10;3W3KbfdNnbxa4PirQZ/hSKuK+Z6fQwIDAgqwBBBuCDyCCOCD7CCo6n3NtGWOlfbVduasqy9LTS4S&#10;jOVrkrV8sK08eEjgbJComuHCLTyMsdiwF+EENrexO89tCZpQCSo0rwOePoKk9vlTj0OuXuZ9p3iZ&#10;l2yQzbtQnwArjArX9RowuBVqU4D59ev/ALb+vsCExtSa6ipJIZI6qSpMEsAW1ZFKgIeDwzLHFDUJ&#10;IjIyM10cFX0nj2YWVpZRWgitINO3mv6VWOamve1W+KvnT5jo+kWK1V/q6lAMrkfLiKniR5fPr1/r&#10;x/vv979xqxvFWy3n8kkUpTyy6jOBELmyXKBGH+v7LV3hI2NpuFz9JtyjC6fGxU/iQauOePVrcGWC&#10;MzKY7I8MhqDyH8Va+eOu/bgd1VU1FXYumlWHHMHqCaiQmpnEqlJ6Z5EC28p50hbC31PtFd394j+F&#10;sq+DY0zHVXrWtaM41CucV8x6dXt7Y2Mzyxy+HI4o2K1HpmtPnTJ8z173x2bvXduxdx43d+0M9m9o&#10;7iwFT91htx7dyU+FzeIqoDenkx2RoAlbTtCPTZQFYfUe12wbnd7FfHdrKdtv3hdRWcHxCtajCior&#10;pJUGgI4ihGdbjtO17zb3FjcQJ9LLqDq4aRWV6ggioyQSKggj5dRK+gocrQ1mMydHSZHG5GlqKHIY&#10;+vpoayhr6GrieCroqykqEkp6qkqoJGSSN1ZHQkEEH3cf1L/OGqd3YzG7E+ePVeK+SG3YI4Mbj+5a&#10;BY9rd67PpkliieooMliKahpNzyxU8eh453opp/1STMSbj/avci23UwT897Km4bMq6VkLmOVBlSVM&#10;Ko7DUfE0sMt+MLWuNPMv3adusxEPbrcja7Yupn2pgxtZWPdUTSO8sNX7+0tU1QkJgFC3D8UJ9pVu&#10;U3X8V+w8l8e92ZKt/iuT2pFRybw6K3ZViGnhkhzfUuTrocZtiWrp6OOH77bM2GqoRd2Wc3RrMNtd&#10;Y4TtHb2Q318Mu7sL8iNkQrHPleut5V9Jt3ufaUc8dOklI23snNjJ6+SlqJtHkK00b2JR3Hscbjyv&#10;Ytajm7253YJtxAJRg0sqiugjTMQTUkLUoo1V0FwNXWOl1sW7bfudts8VvLtfM7uTHZiLXauqlizC&#10;/lrFpZUaUEFSB+nRnBDJqj+X2e6olTCfM7rCq6MZKyHG0fdG26yXfHx03VVzTfbUtRFu+ghOf63m&#10;ytQCYqHdFFQlBwKiXhmZdt7nfHyZjE1keTxGcxJK5fAZ/H1uDzlBPHcVHnwuYifIiCG3Ei31jkNY&#10;i4Hv9t3C0aeG8tGgkiFWVmBZQc101r88cK0ORXozuN9kuNxXauZ0+h5hU6VjU/UL8PiLSaFBEax0&#10;fSWrQgccdHOxuRw248XjM5t/J43PYLL0lPX4vMYiupclisnQVUayUtbjshQzS0dbSVUTBkkiZ43U&#10;ggkexKod2PJhq/EVj0tZtHKwrFlsNXxQ1+ErY3I8kWRoK2J1ISMkeViJCPyPp7Mtq3mW4Qx/Ui8t&#10;gtGBXwwKhgCcZqKivljz6cm2el8m9WM1d/iIK3AWhQ8AfDZjG2BTSVIzU8a9YKzD0VVNFPLBorYP&#10;KKaqgllpq+ONmDyRw11M8dRHDMygtGDoYWBB9lP3r8HOjuyqOsreq9xN0/uE1yV9RhsTR1m5dsZK&#10;qV1SWllTO5MZfatNNByHpy0K/wDHI+zTcNn2Ldbvwtv3j6CIrhfCeZWbSa9zEMgriuR59SdtH3pO&#10;cOSt6TYfdDY/3lsBZTJuXjQW3hIyltX0VnaPI+nEdFYE6dVMkdSPPlaSnkmML5YjQYqOJaalyBQM&#10;qy2qJaiDGVUrH1Af5OqjjUfr7qN7u+Kfdnx+qc/k9+YNaXEZJKhsPu/BVK5rauThqK1UQjJYtqyn&#10;oKxmYNDFVfayxgWs3sObtsctreDZdAivSpZZK6wygEk5bSMeWqo9OJOW3JXOvt57oLc3XtnzUNx2&#10;pS4kk+muoBGQSQCt3HC51UIqBinmOnKnraaeSWBJUFVAsbVFIzIKmnEqho/LErMyq17BhdSQdJNv&#10;fWxe0RjqWPE7ioKWCJnixuS3C1KuRrqGiWmiiir6RqUCpMsNOpjKR1KQujsp/dNvaXa3sYt2muXf&#10;vf42o3AY+EfYMj+fRVdcmvdX1++2H6oOBoFPD8MgEMAXkq1TQ9xAHpnqXf3cF1vuP+Wh3D1ns7Ze&#10;+6jsPpftOixdLT7q7NfbOW3bsHeVdQeW0mQjqtx7nz9FSVCSxzT+WjoRA5Yu6g6faDd+W0uZLePl&#10;HcPpw9BOphDBwKESB5Z3bUSD2BI1ANCcCsOWfNPOvtyN92jmvlJd0klkjNtdfWQwSRLXuRraK3eK&#10;RWFe95i9ACFqdIru7Rqv5k/WHcPZW/8Aq3A9H/KP4+Zan2u2xug8tusdId2bNqqXG0lNulsF2LU7&#10;Nymwd2Q5LLGepip83U0TRweONalWRjKoJ+r/AIE/Gutot+/xvMfOLc+TjGRxPV/VU+P211rjcXLc&#10;U83ZG4sfNlaiDE0zgpHipp5JqljeekmQM4SSXVjssCjd4mvpSW0tqWPQKkHUkJlUtWhWrkAr3I6n&#10;ol5nluuYIZl5V3gWUUZK62tmlNfxKqSrHQVUKWfUCD2ZWoDXafa38yr5W/3q2lS/H/Gfy3dq4eeo&#10;w+T7a7R3PtL5C9uZmuXxTeDqPrjaZx3XVLSJB6Jtw5fLZKhXzhaKjq5Y5Xp0Tvyv+EXf2Uo8pS7M&#10;3v8ADzKPi5YJdtL1nDvTo2oq4jG8ead9g5eh3RjKiGSZTK/8NEMpiTXG9jqRta7ekL7ptFxJDujO&#10;aSGNWQAt3EhnoKrqFBDigIz0JZ+dN3s+V7Ozu+RIbi+jiOrdFvirlvEqx/d5thBqKDwx/jAX8ZOr&#10;ob+kdlfNL487OyO2Ox+xcD84sbjsjksrgd51dPjuk+80ws6maDZs+EqDm+sOwMnSVN1pcnW57aoa&#10;JwlQToEhe8Z1t8B/jy+Eru1O0d2fLyfcApnpuvOlsmdmdfbbxP3DSVmf7CrcnmsLUVtbBIwShwcU&#10;9NMzjRJTSAmVG+YdzZduR4o3kvQw8aYMgVVwqN4XcpJB0hQykeG2pKsGAT3Xdd65isbS9i35YbBH&#10;1eG9upeY6jqRXBCwgaSutklBLKUBCsGDrN9jfzGfkLJvHavT/TO3/glhcFja2ji7e+TU+yO7ewNx&#10;7slonnxdH1z1F012BuDYVNtmhqo4xkNwZrctWrJP4qPE1MiSyQNdJ8avij3FvKDcnQfyBwPVO3dy&#10;bgiqsZsbvvbO5OvK3bVLJEAMVQZ2trMjhd1TUlUL05jyKM0Z0CdLavaWMcuxR2f0PNIguLknTayW&#10;7gy6GJYiZmeKPQKkBpFLg0rXPQh33mrli+S2uOYOVzyzPGpIihmud1EqkjuVliiddJFNIjNdeCad&#10;Lcd8fLPo3qzFju34pb9+RO+9rbOw6bq3r8Rc31dncLvvc1NRUlLk8ri+uu0t79Qb6wD5av8AJUPQ&#10;UVDl46QErFLMig+xkznVP8tbrfcOU647f7D+QXcu+f4dJi812/1nhq9+pNoVk8V2xu38BtfP0FDu&#10;Cro1kX7yZhnpbrpDxSaolvcbjtB28GeSW121sNMqidSVNKaKq4APoGJOdQUgALpzbzTy3YW8cnJ8&#10;G7csSal/d8t29jIncXDNdLBMxLORJpYLooY21AV6ADaPaP8AN177n2x3Dsbpz4x/GDp6aqpshQdE&#10;fIzJdoZr5Eby27900dZLvzIbX29Q7d6iyeXxaCXHY5aasrsbVyWyPlVDC4SbF+E2G7DrpsT0j8lf&#10;jDufFVxpkqa7cu+K3Abnpsahjqp6zJ9ZbzoKvNwyY+kYsaSGGKFyh8sqKCwpPyvebRbQbrtd5by8&#10;qTyAagyg0JIUvG+q5jXXQ6jGFqKEgdavOe+Wtvs4Tt+0XdpussbOLMRy3FAmosEuSGt5GIBIXxA7&#10;EhAushejT76+ZUnVmAqMt2L8WflzQZSKopqKkwGweo4O75s1UVUsVPA+NzXSm5d+bextDNVTBFlz&#10;dVh2UHVKkQvb/9EzGNptr0dP9vJmtuxF1WkeUzVtJUMS+mn9dbRSP+8ycRnUBf0E+zNYYYABUUHD&#10;J8/yP+o9DyO4kcqdDavlTPGvninVkW+t8/IbcWUizFD0n31VmFznIKAUXWW4cHGsdP5MjSPHtrsm&#10;iaM0f3ek1cTxCXw/5VDHfhNZqBa+tq46Tcm33ej/AIaKd6jLjHxVc8DyqJXDQ+OpelD6lUqmlxex&#10;97kRZNamhX7T/loePR1G+B2+Z6HTrrdEmydq7XyO4ej+5aBNxyb0kyeOxnXz72y21aDJQwVM9DIc&#10;Pl8lPi6XN+DxNNBNVrLEQmscN7UONkp6V6mbJ5LB5OR6+mqKebGbpghk8pp1FVXF6h4w/hnaNpIV&#10;Aa8fpDKdIiPdbKXcdwkbi2og4+Z4Cq9Hsl0sHEkD7D/m6XVVm60bc29j9m7P7J2PQx7arMZV4vdn&#10;SmbyccdHHXA4jbktFh4K9setXjoKlKesld4PFVfuyQyJrZRUWWoaemc09DQyYumWmlqFi3hiVKVt&#10;QGDJLV5GojWkDsDYI/Or/bm+57TLYWaSOauzUPDyyOBboplnE7DPd5YJ/wAg4fz6LzV0Gb3Pu1Ey&#10;O693UO9ciNy02Cqcn8bOy6mmm2zijS+CSg29tjCqc/LSvNEWlqkaxj/T6jblh8tioClXTQTSq8/+&#10;UNFu/BVMMkaJEbrUJXmczpO41KWDIq/qKnR7TybOC6xGXJ89OP2VHRpexEAxlv5H1B6lb/o+wstQ&#10;ZPEVmQoKNabEGPDLkPjt2tR5GmyVTPkYpIqjE1OzXx38HOKpW8cqxvFVzz6PFHKoneFmN41C4fJ4&#10;+LCz061dPXRvXvmKOr8OiVvt6WmigNTTrDMhLJLKwf1aT/X2YwcpTuQwnoM50g/8/wDy6K4ofEZS&#10;GwOOP89Opuy+tMPP2XszeWS7AosrLtmswNZQbSpdg7g2ycnPV46GLL7lzdflMZis1V5aj1rDNQUS&#10;GkXwiYIxYoqUwlPFBRyOXqI2yUFDrrcYsDS0VRQ4+KmpHpJJzPDFVJUAyF29Os3AFua2nK8lxbrq&#10;Pbnyr+In+MdKTeBABpAb7fs+XQ9dp9mTS7iSkpocLW1O26vOrFgd5VeRpaLO4ncWdNfnFy9BQYmG&#10;qyGIkxBSBIokkl8KsGZtZsy7hwuJgxngx0LiuilkaKor3jSdaqOMgyLVwOwjnkQMWJLoS1rce13L&#10;XJk5u9Qf9TFPnxPnJTBA/Z0kN60pOO0/6uNOljtvvrdOZzUdZudqIbarKSn89BtyKuraU42rqKSM&#10;JNi8phaSqrKKKpmVE/bp5gsev6HSAYrtob3q5zPFTVLqss32ojiStBnEL+SoRZZbzRMxUgMi/p+v&#10;PEi2P6emSlX8/L16Z1KvF8/n/k6MNT91dEYqiNHXbkwGMtSY/wDib1td/BvDSzVUS0lBU1EcMUVN&#10;UoBIo0SsTr+nHK52ptnL0ea++yO2srJYpL9yMZU1tb91HSNLTzQQrTSQpEtTGFZURi2q/H09hzmH&#10;b2vdTMpKtXND211V8xX4vP06e1uFIYg1+Y6CDf8A351k2ymxW3u6OtceYnaiqKOr35gcBhf4U+Zp&#10;abK4+vyUuVp62GvkxTu0cks0Qjt+fbo+DyuJpymK2XmUxUuYzmYp8ZS4R6GrRsvSUeOqpYqYqq00&#10;zzTVM4kCECN+E9NySQcr3RtXAGCmP5/0vXGT0IZfCcmgFP8AVT9nTBSfInpLcWWaozvyL6hbcmOw&#10;Gx9rZfcM3Z+DyeFWbbeZy+7KSCqysdSP4jC8SUVNNTtLG8lSpUyXbj0FTncJhKfCx47eQxybfp8F&#10;K03XO6K6pehMLeczGjrsfRVDNUwXDqZGViJL86fcbz8h3lzuT4/UMhIPb8yMFieBPEU6rFNFHUaw&#10;F6F9O4OnNy5Ko3FD2B0DW52LeE25o4qX5Idc0mOTMxVdLjaYw1FTg85lqJ/4TOsbxNHAjNenP1En&#10;sLMvg9wVVfJlaXbW4KNa5qKFTW4LJyVKRx0VLBTyTQ0+PUUk8pis4JQi31PuY4rBrY0NdXlg44/M&#10;8eg80bJUau78ul5tHtfquLBUmCq+2er8zJQLmquQYTsHaq0E1RJl8jWZGClnrc9JLX0eOaoPjYeQ&#10;G4Oke4M+0s3I8kTYTMTSSyMwllxlfLE9VbyLD4WpoIoEgiNy0ojVjwPb6LIe3OrP+r9nSdvEoQr0&#10;OPTp+p+4Ou6aGGqG/tjU1KlOhEMO68BTzxY/UIjWLUpk6uerNTUWCinMxVSGJ/Htevivtf4fURUu&#10;VmkrM1FXP9jT1pZUydRiaKb+JYn+HBKc4yggladmKFzI2vX6tMbeBJb7jIWYYc1BpwyRmp9fLoWX&#10;syeG0in1x9vDy+zpODd9Nk8VmqeTI7dp4aDZsmIo2ytfiUp5qvDUO4K6ikwW4xnBJWxbhy1XSpSI&#10;nkSFKdPH4i0epF5SjyMWTmztNiMnkIKWsjeKWCgyNQatIKp5o6ZGo6aoqIKKpClSUQmMt/atYylH&#10;NG1jEpII00pQ8OHQMvTIwbSRXPp+XTniMxtz+BLs/J7t21t3J5HETpUUtXm9vUsmLnq8VDTz5KSn&#10;yeQp6KuylA7rIBK2icx3sqnUBNo63GVMWaipdiGSjyEFfVxR/aVmHydDW17oKSTH1uRoI6qnVqen&#10;EgKKunRZ1TVcQBecr7xLdrJJLnUa/ARxNagPn/J8+hhtt0ukMzVbz4+Vfl1GkzUeLpdqtXdwQ0+U&#10;wk+FoJ61spRbiw2dxmIpkTLQZvF4jITY+adq2rkgKvKzFnDRyS+MK3HDUkdPHUHP43+MTywMZ6mX&#10;IulHJj5tUDAY3HVFGtNUxysDI4RpqgD9b+zvcuVdzhgRoCAQMEBK/Fni59fTre6XaEIYWz65/wAu&#10;PP06Zct2HjspkYafau5J9s0cFbFTxUMOAmbIx5uBI8pAUzuewmUjrqGWiRljj1rTURaxSMj2pqbJ&#10;bTxU9LStHKKN5BIDTzpC5qlE0KwBclNrYDwg+TyCM6vrxzW52/dVU+G/AcOzIqfOvAdItylJnQq3&#10;eFPlXj0HdRRdgbopMrXCWhhzkUXgAyFJka+FMZItDWPXs+2aOOBGcVJUU/27TWjvbmwReaymMkps&#10;JhYchHOsu+J6iogkqf44iwxq4gxjTCeWesjhSsWEKhICKullI5kHkGGVLhk3BeOW/wBqGp8J/wAF&#10;D0l3B3FuzelT6UoD+2vTjX7azSZDeW+6XD1NEaLouHE4OspKX+49YMlkamnqcrn4qXIY2noMNVTS&#10;4dasSVCApJJIJIpFYgCXmMfJR7fzNZDSTsz0hn/hrxGOlQOkprqKRXlniUNIdUbclvpYfX3IN3FC&#10;V1OhqAaj0r9nQSsp555UEhGmvqPy4Acf5fPqvXrbsSPcPbvX216vcGAnp6fKVmJi3hDmKWvz+Xkp&#10;Jce+1Ny0T02HxVRNKtCjwV9PeKOnFzrf9PsuNZFipqugmmqZMRXVVYKfHY6lqmjOWo56eir6QwwR&#10;yU8VJprZHSL7U+mzE/qsCCRBpZQv6g+fr0NbOiJpPxeZ/b1bTh63cdFRZelipqXceBxuIkqczuDJ&#10;0aSLgcvj6/L4fKpVVdTT11dlWjxVHHJUfxFT5fQFJ0klY7Om/i24KOCnqJKmrSKWhya1H2dSaunp&#10;pKmNtEOqdYhQSzEKyOpHqvq08mitkiEZoP8AL69FO+P4UamBgDTj/wAWPkOgO7yjo9l9ZbizWcpq&#10;XEYVKmHP7dqMbPl8RDiMlVpjKiOOprIY6GWqkz4pv3YJoXSUsgGjX6RArcfbK7UqK+sOqDdMEJWn&#10;VYoKmmpFqIqtoGYRidabRCzsItHivYn2kkkkVwjsaasgU+Xp6f6qdFW2rJpNTgj9nHjT16Lbi90R&#10;1+wO6sbsvBxwNkOj8tmIv4tVVNXmcNm9w01LU7Zp8pSxPUSYmXLTVGRWOJ60VIrEBMa3ACQodnR5&#10;umoqmpzC0S1L/exQnHLDNLTyLNHGaauE5aeB4Y1YWB4Uv+bAuu7uSNRHnR5ig9QeNK9GksDMSujH&#10;Rist2/UbOy+eoMXshs+2MiTBz5GDdEtbS0+Tpvtqmqp8vgWokpsXWxVFSyFi66pHEX0UMQy31gV2&#10;vTYswZz+KRZR0eneSljx6x08KwNJSrI1TNJKajzH9CaVtzJ7KBczsxUNUU9Bmv5eWOlNszxAgnB4&#10;AEZ4/b69Ga6d3zP2JVbjTJbLTalbtyR6WtpYcy24JKisnqK6OCvaOGgpYaeOFKMFfK4nbXYwpa5C&#10;xNdW8EdLNCiNTSJTMpcpKDrDU0MK05YmFZEADab/AOHvy284NQmfy/z9LnjMmlR/q4dGFkkgo4qi&#10;SrimcrVxPVqQgeEgIUq55mnUFZWickoWt/t/Zkev6SOHaeOmyFPSrHlqqoRUq4oJjkamOD7V6V5K&#10;mnUUtsbAw0IFGsBNV31qnYvG5Vl7h9nSY2tGoFz9v+z0RLu7JS1/ZGYocDX5aWu2viKGqqnxOQyl&#10;H/d3F1FY1dTZZMfi6zTl/JuGoivJMJGWEyTaCsHhkyYtqdw8OLqo0hXC5qSlqpZZFSjpjuGujpyo&#10;MUrSSwrT2iJW/pNvp7FfiyZ0tTj/AD6akuGck8B+3/J0nNzw1kXiqd1Yuqqax997MpcljKCCmqJc&#10;zkx15hJ8gkxFZRQUdDUy1xapAk0Esg/tWHeXxWSq6fJ5WHMUM0WPo/IkBjkMtS1MzM0AioooaOur&#10;J5HdBUBYz+2p8h9vi8kAKrwH+r0z0y90EIXw8njxx1F2nuLbmDyW1dqVWxtzwVm58y1LLXxzRS0O&#10;LSupwVr6ipzuVqcxt7A0lPBAxxpaoS9TIv21gT7BOpyFLPU0BgqBSl4jTxmtp1Hjgq4Pu62enyFT&#10;FJSlpv8ANlJRHb6gj6e3HjkkYalrT5j5fPotH1AzQV/Lo5FFjKyio8t95SmvCVArZP4XUyky1OPq&#10;fscZRVOIopo6wLS6fKskDS6voyn6+1Pth4M3mKHE5alqZqCtjenyjB/3shLSRq9BTrJRzAx1DQuJ&#10;E0lQ5usZ4v7ZNgkz9zUQ+WT/ADr6j/J0qEswUmtD+XQc9oVeU2VsfcO6Np1uKpNxYdVrtuSVSCPH&#10;4OGvnMeXrKtMhSPqx8VSjRzM0crQoBJMpB0gRanBYfCVjJQOsTz08i1tPUyw1midsvi40l+6laoS&#10;N0inMYbSoNr2H09t7Huf1FYmFIiKAV8+6nkDx9T162mufpnKmh0n0+fQFybm3junE09VnIpauKiy&#10;sFTiMhiqPJ4Y1FFHsrc1TUUrYanajqaiGSpovOYVllcE6NZsG9jVk8RgxERTbYwlTHGpIAw2Fu0S&#10;xsIFqq+zzyxtIQwBB1gWU/n3LdlynZ3dZGhFCa0GR507g44Y8s9R424XwvJAZCAzEcf8C0x6ceqY&#10;dh9q9o/xGObcffHZuCzmTjx9JV1Vb2V2mlKuSNdTy7hXbfXVZSQbexOShx8TU0rQzFcc7mWaNOYy&#10;hNzYLCJRCtGLp6GppYYJjBjY6ZTTtKZFdCoZYapi6IFDMdV1uTpPsPbhs9mCRFQFSRwPr8z/AJ/8&#10;NBJt273k76Grp9cZ4/0fl0eToTtvs6p3BPgKzd2W3Xhc3X5akoczvGWuDZimoKXGVtLVQSLR/fYm&#10;I01XUNVMlPHFTmFxEiCaEsnMbT42uy2LpUoaaZ6uComrFNW9QTOI0Qxy0LPDVtEsqmzxmJSDew9h&#10;9LBjLHpuBUg+Q8q8c9H8194KM0jEKAfnw/b0YXem4tybb2NvPMVWcyGPpcJW4uiwcq4+lxQioGq5&#10;JEq6PcBoq/Bx1VRRzD9qqjrHDrp5vcLalw9EZSv8KxMVMP8AKFnmpxHNJElRMYYWdPJpJK6tKsGu&#10;Pp7kdtttkSihSDwwwPH5mn869A213W5anEsfKo/6B/nT8+iXbg7M3NFTxy/357Dqs+6rhanEYWvp&#10;8jjcfk6rC485LKQUc1PRtLTU5nEP3M9PLTMkiDWCb+5+28Ni8pHUVr0cTqMgYPAGNM1I9M0tPB4D&#10;A0Qh1SW59bHi6C/sC7xKhc1btBoPLNSD5f0ehXFcSualSOHmPOv+bqT2n2NvnYFRidr0OeyNHVHZ&#10;rZ18w1NHnafPU9fFjstmosmMmMjNkpI6CU2jX7SJVWQpUv4yD3DTU7vlpYIad0x1ekcaUAo6h6iE&#10;08ax008Eml/H91Na+kPeM2Yjn2ZWt5EJVbzGf5H5dWS5lVU1LRj6n/Y6a89kM9S0uwMVk8lmKep3&#10;ttKqnyM+65dwYahxWSiyk1RWZzG5jHvUxxV4wWNktG8/2wSrj1xI1o26hjlaZkENNpECt9gaWGMi&#10;SmcqJWqzJG5EsIZgoHrbkE+zn6kMyo0QIpw4cOOafnw6S3G4uhUaKgedf24p86dNuVNLDj4a05fP&#10;xzTZeSkXdyZ3MV8bU24ovM1DDtmOlyFLE1DmTTQPLIf8lgukip9fasoqXF1cMks+PpNVpoUEUUIl&#10;lBCuvq0ot5QhJHH+Fvd3lt273UBs5pxpT5fLpMksrYrkDJ/b/qx0Vve2W7W2nnMbitvb73M9Gz4n&#10;KV0+XyuTqMPhCtRU4+cCEvUVbrQy1sUUMmp19V3V7W9soqIGrK2BIaamSnqVgiUQxrJIzJSliWkZ&#10;REgVWGkXS7X/AByZbe6LK7aAkdaAca+X+T7OmLyOTtIqSw4V9Kf4ehMrsDn6bZ+0cpXZncm567NY&#10;GXJ5epfKV81FRU1NVbiemaGnx8Hkratqythb7hglV46YJf1XWSq1CoQkkpWUKF1GmZZorzBPG5SO&#10;yK0asw0k6fzbj2IL+/iQF69ppgnjTgAaDA4kAcPPoqh3KYsFCCg/l/L7aevSNhpcJV1yCroKSHIY&#10;qeraVqWnz8VZhco9NiZKxspQR1+ShnyVdSV09LRzeZUM9iIvOPN7UFPFrRZEZowmtNIMWsx6VGgS&#10;vrIDMNTrpuGNwvulluZjCtE9SvpilftXzrkU+wDoyW6bTUrVvU/n8v2Z6L9u9RSZCpxVfRU9cmSW&#10;irPupv4xJSJkWnqJEqZ8XQy0CvPTU8q09DUCpTXTpomqVvcd1OTraNkK1qtHrN5XFM5kkRrhZjKp&#10;0sqrzYc2H9fYq2zmjiki/p+Wcn4q501Hlw6Sx2aS6gIanhxPz/l0wYfpnZe5aaujbZtTTZKSgImw&#10;1ANy42HG0NdSrDJVYJcZWRrNT1U1WjJqlbxGRhzpuVjg8g2So4pHkjkY1NQFaMWIWmkEQ/bIULKs&#10;hIBCWH5B9v7rZ7fvqSPcQKKgg5Y5OoVwVNc5+wUp1uSSe0fwVOmlMYPED1/z9ET722HD1Fv3LRYa&#10;iyWMiG19uSVMWQME9LVZDP0VRk3EtdDNWNU4yoo6WJ5IZKwyTgWSWIexn25vzK4UBfIssKrTIyxR&#10;wrp8JTmwoZxG4Cga1GkNwyfX3hR7r/d/2++8W5tLaklZGyz+Zc+dyK1FfL7KdCbbuYJAO4ZHHh86&#10;fh6TPVvbU9Pm6bGVNXUYySqyNU61GZaglDpUlI6SI1clLDX5HHQeJZDRVE7VstP+5DXS8p7M11v2&#10;vjKsFamU+YqvBjqNSM+hJJB4qD7dorqPVrtzb68e8BPdn2V3/Z3LQ24FuG/iiyAWxmcnGfWtOh7a&#10;7xHMqsGqp+35/Lo9WwOx8I1UlNlzFHV1TVUQlg+9lppapIkdaOZP4NQ1tJlKmNFf7aanWVE/ct4r&#10;yexapNw47Jxq8d5GiBMf+fYgFl1KQkY1SrceldX1+vuHbnY9x2xwpwr0p8Pzp+I8c/ZTo1tb0M1K&#10;/wCr9nShgqYJhPFVwKjKHWv1Sy0UbSkqHdJKmnpUgoyhX92UIbH9N7++NVTLKsRXQAgYI7pdg1oS&#10;wVdX6i6Xu2rg2/x9rbO7ceISKqeI4fZn8/Tpe7q9CB9v8uknk6CnpUmgQ1Ec1Qzyq0FRO6rAZJh5&#10;JrtZ4zSVZj0p4/3F8l+dPvHUy0dUxLRBQSretpW02taS/DsTp+hYn/H29a2V9aBDHLVhXyUevzNO&#10;PVJLZJQaGv7R/l6b63KY2tpp4ZYAROFgDRVc9nkBjBpCscUVOsZMd/Isai39n2l5tuY6pk8iKil1&#10;ZpE8tZpc6VtqH3ADW0A3ILf4+xjac1b3tyAQXBGk4ICevzQ+v+rFCeW00aiFB/y/z6CfcPX2yd4w&#10;T0G68F/E6OSWCKBKiFKlqRYPGgNNOj08tNqWP9EJiph/xyPsLN2dHYLcdGYM7hMdkHp7TU0zU61J&#10;jmjBET01TPkEmop0LkiSN1ZebWHua+W/vBXsNygvCHi4HCrTjVqC29MY9a16QPYqKCOqr/L9nDy8&#10;h0AO3OrO3vjVkJtz/D7v3sbp5stNM1btiHJywYHL+UUiTU2e2dVZms2puDGVIhQSQV1DULKI01lt&#10;IuS7f/xGjqauor8Tm6/yyDxQUOanpa6KKjWCOL7GlzFORnqegqAUd45ZKlS4BsLc5Scse7+xbpbq&#10;JW1ORmutaV1doJiBoOGCa0rTot+gFCJYqqfNa5/KuOj29Dfzv+9+jDS7H+THx12vkMVRzzPVb/8A&#10;j5j0wmZrcrNVjIS7s3F1Llc/V9dZfc1RUTMBVUBwZSKRlAI+hV6joDdu0czU5ypp8zRVaUcgo67C&#10;brzuOxMcck8U81LVjE1tLj60S1EQnkeqpR5WGkjT7l623PZJyxt5f1GFMeKKDIIyF+3I6Zn2m03J&#10;dKAFs0rU04jgWHrxPpj16uL2N/NQ+Ify42rtzbm1N67B3bFHnKM5XrvsbYGzK7fr1cdLLBS5rG7H&#10;3xSV2ao6ykgqXx9K2Lq6pqRJC0cpNwRfwXaGf2zi6ePJYzddVXxRSmaHAvgZ6OnhpTIwrGxm4Mti&#10;1qPvbiZlpiJuQbG/BTum0W26lpVr4zLStMUAzXUy1qK8B+fQK3D22e5kZ49IgB1aTkFsHj4vkABk&#10;HA4dEh77/l+da9x75rspsKk+M9RtbL5ih1ZPtKbtHZvYOZr88Iqc4Wk7q6U2PvDObdp9nNTjG0hz&#10;MOQxwVfDGkHgvJlx3y32nl8PX0vYWz994LxU0T5CiyfX2SSapodTRiSnx2EO46TJ+OGLU8NNWVNS&#10;ytxE3sFye1/JIvBum0WzrcqCwqZssa6iNU7AA1IyDSmOgTcWG9XdG1gr6gpWmagUC1OfkB5npO7v&#10;/lS/zEdgTYqq+Jfyq6i3JQ0QyL4jGy9t7E3JVYHJ0sMVaMUnak/VPXWZgy1VlIfFRM+Ao6aJ0Hmr&#10;IC4Hta7W7d2RlchFgOvKXB0eKilHnL0r0lUsrlXlem26JsfLG0jkL5JNUpZvUgsCSrnfdueLO0jt&#10;dkk0BQ3wi3yvcSKupwQC3rXyFckL8ngAy7iGeVjXuJPdnj3EDB4ZpnuINAhcB/KS3xDicx35/M87&#10;F7S7J7FyOD+2otv4zd26Mxt7C4xYnp6Gj3f3biaTN5LJLiHmMopKF8fhKMKxjmqELBDDR0S5DHQv&#10;KyQzSwReQQusSMZBpGhZWkJB0WPLFSLEn8he43Wy3OZF3IChJIBLCtNRPwgHiSfzxUcBDtTC2SVX&#10;xJ8zxpqIIwR50pXNK18uqIZMn2h8Z+198f6JaHObp2nhc3U4ynyWV21Rbty+NpaSdJ5afNR0CGSl&#10;eBGWphq/tqRKyMBhBHchSB9ybL+JnUG68n2n2LtzOdrdoZPLw5/bmwKRMp2nu6v3FTxNFijtLYFO&#10;82KwsdMKcJHXVyUuLoWTXLURBdfuWeW962yyirarqqaK2WCkAgVDEFq5wpDVpSSMnV1FnPH7+vWd&#10;LPw47MEGqtluHBwH0EEccUrVo3Wqm9/4vfI/+d987Oo9mfHno/C4v4t/G/ae0KPbe6PkND15mPj3&#10;sqm2vT0kcLVmc7c3hU5Ldudy+QmVJpk6+jpMzVSV6zVMtLTzTSwCr8XPkb2J27k9wf3u6LyfTFNh&#10;3pJdux5rcc2byWSgqhO6GsRttYqgp5Yo40MkVPPVLC7+MFgNZKefNpvN8sdxN3rCyJRgaFe4GpAB&#10;Q1we5izDFWNK9HvLK7/tBtLe6WGQa6VpGHAqSCWDuAaVBVVRa9wAHaSZfzLv5T3R38vvZvU3dW0v&#10;mc3yI3hX73kot97d25tbbmBxZx+NaklOSoYsBvTftXhpVaaGKSPKmvNefJI9Rq/akMN3Ft7L9lbU&#10;3btWmyNPi33Pt/NYH+JPTSVi0MuYxMlCteaQimSr+0nnEmhpFLaLXH19w57f+3lla3KyTzUYAEEg&#10;4NW04EtCSaY/bXh0K+ceadgt7VGu4na4UEgASk0GASVQgDUQKnHqQM9M/QH8zfZnQ29upt+vs3cO&#10;ch683nt/c0e3aTcGy8bLlKLB5qhqarCxZivxyVVE2R2/RSQxeOEKzyc8NYUf4ZPgp8Ot+UvVsm2s&#10;h8re65amli3FnocPs/KYbr+oCQioohNuPMUm0sHnKuqaSeejo5K7LKVvVyqTErZgW252UViLeJGe&#10;5ClX1xoy0NcgNQrSnkQxNalQBXGeO+5g3vdLY6RaWhyAkh8SpJNWcJTSQa4qCKMA9a9bKlbD/Nz/&#10;AJrnXeI7S2NvTIfysejpcdkshsnas9Zu2o7e7UkkeRMXunPZHB0Ww+wMFsqSkidqN5Dg/voplqY8&#10;ZXUzUdfLert6spE2zj4cJRxUVEy0ctJQsRAKCFo6WQUvhhhqFikh8YAXUQp494pe4HIcu+b/AHU8&#10;M9EowPaOIZ6H+0XgDkAfngUyY2beGtdiDTVJCEEjOpu6vFeFeB86eXWq/tP5P7m6M7v7CwvyMyGa&#10;3zv+iy+66HLb3xzS5Q79qKSqyODO4aaty8eNSuxWYlg8ktR445JAuvQGBHujzun4CxTbo7F7i+Uf&#10;dWy+p+k03fuTeGYyODq5nzE2KzGSb+G4RMrmKOmpcbk66nlSIeCmyFfLI3ggV3KucoOUrywn5fie&#10;7u1RFUdq11EJVTllCgYIDVbuYKASesd925x12aWezbdLPdKAuaKoIBUBmFe6unUO2gYnUoz1tQdZ&#10;/wA8rYW+Nj9V/Gb4BfHTuv5IfJOj2Ds/aWD2zu/CYLY21MNR4La9DhanfW7cxQZ+ophtjDZJKf7y&#10;od8JhXWfjKUwaMscf4Hby+GWerM1T/FTZlZtptqUlLTZLJ5bbmZwOR3PSzRiekrJanN1dfmculUK&#10;Ua5KxUlNtdrBfYY929qTmHkfdo7ZFjUsqqPiorHQWDMI2apbUQxJrRRirdCvkC+3uCe0+umWWN2N&#10;SoC0Ol2NVCjgtVBFa0JJqQOqq/5p9D/No6Ix/UnZfz+7p6z7N6H3Z2zh8jTbE6tGHrcV1nuXBUyV&#10;uNSoLdS9Z1mMrUSeX7Sup58vpli8Us7iVpJsX8w7ozuH5K7e2JTda7exJrcVuytrcvHWZvH08mKx&#10;1ft6bHwV+MmraUpW1bZhInkWTxeKnLMC7DQYp9p+UH5BkfYXbx2DVFzhK1YkL4IeSlCdOGzSpAHQ&#10;0533/bLXxjdTaFZFI7XJAAJr2oflxpw/aa/+V7/Nk+DnVm5e3dzdr94tsig3rtHZmPwdBlti9hZK&#10;c5Dr6p3pVZailrcJtKqokmTG5ukWjiUH7qpM8aEuqCUknXfxq+G/xa3hhNufIzuKt3P8htwrj8yd&#10;k7Pfc9bBsnHispp4Za+l2bR5DKU1HlphG7VmcenNYQftadFDD3lQu57ZND+6luUa8Zf7asmmjKSN&#10;KLGD65OpGwV00qYNt9/3m6lc7RtRW0q6iRyAxZAQw0NSlGOnjgrRiK6Qbnd/z3/mhfN+izm9f5Yv&#10;xs2vifjLj6HMUGA7k73kwOIyndVfFRtSZKXY+K3hn9t4ykx2LyEk1LTVFLDmcRNXUci1OVhdJqCO&#10;7vc1Mu4do1OLpaaTKUmVwdfj0kjqUUVNPk8dJRxLI0kdOGEgmIHFgRcjjjDLdOSrnZeZ0m8WkCSs&#10;cgYAZmp/atXBpwPr1kvt81lLs0j1AkCAH4uI+35in+brXN+JXy0wOzew81P23ksX1RvfZPa2x9zb&#10;j25lcXkXixOb2PurC5PcldjKWiocxT0KYqfbv3M0QqFke+hHYLqOuNtb+W73TvrPPuvvNcF0Z1ft&#10;PHpPurdG9twYmvzUWMx7R1NZNj6KDM1eCxNBLDAZJKuvqVhVyGYTPqtllyq0aWEM12Ujt8qCzEFi&#10;K4ApigqzE0AUMc6T1j1v+9bdBvElvalri9AY6EBYgDVliKqATwHc1SBpz1tw97fzs/iJsuhxe2/j&#10;dk8p80O897GXHdY9TdBY/L7mj3RuAxztFQ1u76DEV+Kp1pEppJq2nxyZXLUlKhneiEP7guN+G22P&#10;jRtnZ2fwHxk37J2Fg4cmh3BkRkzlFrM3JS08C5GkqVxWLonp56eFTFLRK1I45V2+vuMfdzbv3hs0&#10;tzt+pRHJqZWZCyg9wqynSTQU1LqBpgZ6Ent9ul/a39vBusEMfiKwQpUjOSK1bJovHSR5Ada7/wA/&#10;/kL8/q/ur4/b/wD5jPxy2P8AG7a9dDuTH9U5LbFbTZCGDC5D+H1OY2/u2t272P2hDLWuZ6Zq2myH&#10;8PnCx646aG7aSFfzCPjT2RvXuMbk6/6j3lvSbcnXtBS1smCpKKlx0eawFVUU8P8AePMZCvhxyyNF&#10;JTukTvCDAD+omwKvaS3lvbVIJEZ2BIUAHIBJAxwNAfmaHjjoZc7/ALttI5JLi6iVlzQsFJrT1YHg&#10;1cfz6ve/lqfzAviRtz43vsrsD5RdFbVzOz+xt04zCYDcPZe2sHlsjg9zvS73xb7V21nJcPuTK4w1&#10;O46mBXgp6pTU006rIypYRvjn8Cdl9Ebu2DuHv/v7a2xu7shWY/N7I6vw28dsUTrUJOiVEAnzsseZ&#10;3lNUNUJT1DUFPT0wmdozJUAiQ5B71tG2x7KWe8Rblk1qgfTShC8Hoz51BqUApgtUdY823Oe1TbtF&#10;Htu0yz2JkKvJ4c5U4atNKdvkRqoxBFVWlegA+Tn83bt3vHZHZON+Efwa7I+THx4hwfYGzexO3s5s&#10;3fTYHO0yY+XGZODbWDweId8VDT4usGTP8VnXLCieMy4uld0L2Q/MzprI9t9Gbo2xj9vHc+4KDH0+&#10;6NrUn2kNWsu5tvNFPTU8NLUMsLHIpJLAyaTq8lvoPeHuxwvDzNuYcU1SnHGg1HzHyNeOft6yqurr&#10;lafl2wmVwEaLz8XFVqK1pgFRUkAAcaDqrb+Up88el+me0uq927x7O2d1jszPZHN9R7zfembhwtLD&#10;gN3UlbltuT5zMVcM2NjG2NybRx6xVklXT0cVA8rMY2kMYoP6g/l/fIHuLef2qbdq+u9gUVTU12e3&#10;5vvbWR2/SI0buPscPg8ucZuLceRpvJoIK0eNihjYvMG0k5TbTZeMfo6NFFTv1KwP4hgU1MSRpUCg&#10;LEDBIrAvM29bVsbnVKJJGOI0ozVOanPaKEEsadtSNVOtmv5XfzYfht8VttJU1XZ+2+4OyMxFTps/&#10;p7pvcmA31vfcFbkqSOpwZyEeCr8hS7Ww2WFREYKutKvWh9NBDW1BSB9hv4zdTUXVHWeL6+xXZMvZ&#10;2EwH8RpaHPNBiYpYVhImrMLr21PJS/aUdXr0q7vPCjaWd7X948e9u33m02lveW8viqXBrhdIZmxR&#10;jXia0KggjIBOJJ9sN2ttyvZXu7F7ebRwYkll7qHCqPICoqGFCOGdV35C/MOH5KfMil3X3H8VdwfE&#10;rsrceztteba+/cluHI1W6IzM2M2dvmHGdgde9eZCiypwqigjkhx/22R+2hDBXiu2vH8sfituL/TD&#10;uHZWwtk7q3TlsluMZbbybbw1TnJsptHPTPXU1PUZSsgqEoarFzu1G09VPFAgjLMw4HuXOWoGbbLe&#10;FombcWVdNATqUgEcBpHpXHp5dFfPMNr9M99OyxKHarEgAaW9WNBwFKnhTOetwr46fLPr3sj4t7I7&#10;937vLa+xqCPCPiuxcru7L4faeJwW99rTTYPdsVTUV9ZT46ho6rLY+Wpox5AJaKaF0urqfdmfwX+F&#10;XbPx4yuI3ZvnsTbGNy+bxNVT5LqbEUv8TdMVNNFLTQtuSTM0Iqa+lSMtLJSY+dElXSk8gLN7FvPP&#10;LZbk+9gSZhujI6sgUsmVLUMuvww6HJVgKgBhVT1Gmy847YiaYrZ5bISr+odS0cN2kLoJIPAV0nJB&#10;Ap3a+H8zH+bZ8cvkp19u/qHZPQnZfZPV2yd37eylH8pJKbJ4HZOx+w9v1FQ9HkaXGPsvcUJx8i1k&#10;NDLSbiqsBPWUmRmJphCIZKho/mjdO1O+sFQdi0ldlqVdtx0+3s5hqipmy2JSmnr4qrEblWhrnTEw&#10;SY+SKWGonEZm0Or6tSj3A3ttt11sEQW/k+rXUc6RFxNQKKW9K1H2dTvuGxWvNNu9/CezTqHHiAOI&#10;Zk4UqKioqRinRr/5IXyg2Hl8fmuiMLhtv4TF7wo8n21sOuw608EtTk6Q4bH9j7WzIZYa566krq+m&#10;r8eroFWmlqoYQsNLGoqn+PPwi+UncG9MXNsrBV/Xuxtv1sdS/be98fNiMJWePIRZFqvC0U5OWzFR&#10;IWiaFaalkgDwo8lWigXyOhtP3xAGiraChKkguZCASFjUlSzsy6VFaaiAzAHqBuZLuztZ5NvluAHV&#10;qEAajxqWKkjQtKMWYgUBoSQAbIPmX/Mz+IfwlwdcvbPYVDuXsIw+PE9G9dVGH3b23uGedvHFSrtY&#10;5Sip8FT1ID6KjMVGPpqgxPFA81RogfZd3X1vvbc3Q+T2Hle0MpQb5qduUtLQ9ibNr81ttq7P0y3p&#10;MlKcRXPNQ0OSnjC1cPnMMiTMRdRZcU/ce63fb+bdvaBSYTr1VCqSKAatL9ytQ1pwx5A9ZCe1227L&#10;unL142gBiaKmmoXBBClSFIDA0pwpp4161LPh73b8Maz5l727k2b8WsZT7HxPYEdXmej+49g7Lzu4&#10;us8HlKRa/Mps+iytGKWtzW2cpSmtwRjgbK4+GjNC7xJMkk2qLu3pHeEW/J9jYbD5Teu/sru3OxQ7&#10;V21QVed3Mm46WaKPP1mXWV58r9hBJU8T12mNH9TsC7O2QWwbeu47ZDpBaUqO0A1xk1GPL14ft6i3&#10;edsi2veLmW6kC22tjUkACoI1E6jitOPrnj1vPZHsnr3BbDbs/O702tt3raLAUO6Jt9Z7PYrDbOpN&#10;uZCnhqqHNVG5MhVU+Ep8ZUU9RG6TNOIyrqQfUL7EnwQ6V+SnRXXFXtbtSv2y23ckTnsNt3C5euqc&#10;5tHK5HVLk8LUSGgODkjlaRZWFHUvBHVFwDIC0jFPu1s13awLPaTRNcKgcqrAui0PEHtIOlqBSflx&#10;BJHyPvW1S3sNqTMGLMmsoRG440wSainopANDUBT1ps/zTvl5/Ky+YXfWwM9tXH5fNdz7OraHY2R7&#10;NzewaAda722GcjNPiKmrP96KLfUn8Azkk0VJU1OGhc4+rqQpRPtaiKoj+Y91FvzF9iJW9jb73p2J&#10;iUWtrtg7m3nnWyFBDh8vXg5LC0WJgioMLt7I4IRQU1WKamp1rKNEnmd5HIjIuUt4n3ixjW+JOkkA&#10;YI4kYoABXj/hPQ65y5Cjgia9tYkjLEVoFWpNSa/qCtPUj0zUZ2Vf5bOe+Ome6Agl6E6X6t6DyNDX&#10;UdB2v131fszAbMx9NviDDUJjzNRDhqdJc5RZzDyQVFBW1M9ZN9s327zvJBJbP/LY2H8vYd7U3Z/T&#10;23MXDsKkhkw+4s9uytm2jsXeOKGSkas27ipYsTXT5mroaWNBDPSUtVSUuTju8tjIHlG82zerzbpW&#10;mhBUDgxUaqEkUVe4jFCwqqniV840QWO1X0VtuM66Cw4Aal9W8yMM3GmoalXVkdF3/nB9wfy36zov&#10;MfG/5u7xpK7K7rbFbi2fsvY2GrN9dybJ3FRzmLb3aOIwG3tWT2nT4hKyo1VddPjqfK4011DG86yz&#10;QNY9/MjxPyCy3WGWrtq9ibix3WdRh1xfY+wsHT7fo4pKOskhimy1Vl6LBT5zK4bJxzfaVVK9QsIY&#10;o2iSNygg7Y76LbdyuLfcjoGoJQVqRRwwqgNKVPn5+Yp1LW/8pbPvW0w3NjRrs1IJ1A6RnAkYANg5&#10;HdSp9a1z/wAjzZn8vel3hj2wPUGzK3voS7jyfT/dm6X3fl87kcdRz5aoyO1dt4Ps3LZI7B3rgcLD&#10;UVSfwWmp5anEmpSRzLSVUk1BHWeI7Zxe98FiOrsLuav3DRZfF1m3sPtekyb7rnyMdWs8NZh8RQLD&#10;VYsUhT7qpqahqemipgGao0alM57HYWy3kcfLMLAAhgFLlhQHI1nUMgknFAK8B1F26bTt237Y8yQL&#10;FkBy7lgQTQ18RtNCCK1xQ0rmh2dexMv15gtjbpyXbGU2fiOtVw1ZSb1ruwazC0GyRt/JxnGV9Lue&#10;p3FJFg/4RkYqz7eVKo+GZZfGQ2ux2klq/lvuf4/1MEdLt7rr5A0tAjUdW0O29y4bPVNPTRrC1Q2v&#10;K4jbeezLoyuLV9PR1aggTxsAIj9xd93nlHmCFtz/AELEEioCsuGbgFEh0niAv6enCjQF6GHKPK1r&#10;zhs08EG7eNEUKhDGB4da07qxFqKQKtV+JYs4JOkz198f/wCTCvzZzLbSyWZ77+OOfhrJjsqq3R8g&#10;Osc50tXHLGtyU+OoppNiZnsrqPbNNNA0ZMsxfF1Lf8CzQlq3Vk7o21vyi7G3nvTfFVm892RnNxTD&#10;eFbu/IZCq3TSVGPngW2QyuQFBSUr0Qpmip6SCJKekiKyRIsCoQO9p/3cg29k5dcdxrUACobu08B+&#10;Gv8AgoA7vHKU9hZnZL6MAD4aaaDurqAjYKMAYr6Hhw3Zet8N15t/YOz8R1LjNo4frGj27i12Hjdg&#10;0mJodlU21paWOow391qXApHhY8JLRTLJAaZfC8bBluD7vT/lq98/JnP9c0eB3L1vn8t1dQYqnpeu&#10;+z6ulpFptsRNRCKjwTwZSfbmQ3jtoGFTSy4yCr+zDCFpTGEMabmbk5ru1e1v7c+ERrEmR/ZqSTQS&#10;L4gVQVGmpCgLkBF6LORtiik32HYrbchHN3O0YCHUg1OxIyYySSwJYKx1MAWLk6uf87z4h/y817gw&#10;/c2Y7g2n1Z8it71mPqu0ejsXvZtp1Pfm38SuPNRmKqtoNubuoOrOw3wqqtNmsrSU2PzMUJEjeeNq&#10;oEg/mQYb5LZvsGDGd7V9RuDE7MIyu19t7ewlNtvq1BXJNBRZzG0FflMtDm8qBVotTW1hrarGFzAt&#10;rlGIeTb/AGrnraId55buS1qNWlaS0BVtLEeOVOSMAg0HDtp1IvMnt1HbbnLdWaqtgyDxCqIpaken&#10;uKuGyOIGKlmAOpi1yP8AK/6C+FvR3RSL8RdtS4mTcctDJ2bkd57sj333Q26aPGUyrt7sncTZHKHH&#10;HFUzCahxePamwKxVLVuPpxHWvNMy/wAvX5a95dK75xOxTt7c/Z+0N8VktTlupNo4aXOVuDjaVIG3&#10;ptdqH97DRpAU88tVDTUmRVTrHm0TIN902a/5p2o7MsJaQKXAABK0yWXvj0jtBepCGndlQwii42hr&#10;PdtfK90IL9EK6yAVpRhpfxidS1ZipqCrHsqC6uHX823+XN8XPmp07LvzuLd20OhuzOpMZLPsX5Jb&#10;iyuI2xiNtULVX3H90uysplqrH4/L9dZPJTEiOolWpxlTO81DIhnq4aw+P8wjvj5WYzY8K9c09Z1v&#10;1N2JQUkab3wGM3Xiu2MdWVsOio2Zuw52njzPW1ZmlmMcE1FQR1ry/sieCQgNHdne7ncyHlFd68SG&#10;N9BYQrGxVWrRgKGoIpXUWpjVQkGSt+5F2TmJV5ht4UmvIVqtTrQFe0OoZhUVqBqU0YA6Q4Vuq2P5&#10;OH8vD+XrhtxS5rIbifur5G9a08NbW7Rzu8Op99/H2ednp6ij7f6Jh62w1Nhu09rxyVEcdPkM5WZa&#10;qweSAc0tBV/bTvT10L312H8Vt3R7u60kyGuGmipN20+4JctDtPcEEdVMarGbsxk1Yj1lRPLPHHS1&#10;IMlfTtd4T42ZiOorZdji/dT7d4400JZ2UEgkgkBjmpoO8FfI+kZDar22km8YYBrqGgFSDhl+IA+V&#10;CCGFQQykg7APy3+IPRHzb6czvSPyA2jHuPa+VBq8NmaB4cfvPYe5Ionjx28tgbkamqZ9uboxhchJ&#10;VSSCphaSmq4aikmnp5b394/MDc+Z6OxffXR3xwxm8N50WNkTctPvxMpharriepp45qncGApX2ouR&#10;7N2YKolnmxlfRmRAskhS7Ogb/ed3y9fR2TxNbBqnWaM+mhyWUVzXuaMx1qaLGKKB3Jt+7+4vL15N&#10;vGqKQdoRZFKuBUAkARxggiojdJBSi65DXrWC6k/k5br6z+QOW+K/f38x/ufbvRO7twiXrvZfV2Yr&#10;cFS984SmxgXHbN33lKnfOZ2z1h2ltunoqWFKOq2xPHl8aAmEqwY5KeioHzvzR+YGC7Vou3Yu/Ozs&#10;5v2bJy5CXGY3cNbR9cUUEbov8HHX9UP7ljbwp4/+ASY4647yPKZGadjC2hkg3Jdxn3F7kEEjtaNa&#10;kV4VppJyQVoTxznqKL7lfa2sJ9mu7eGKHTQL4dSKKY6+ICH16RTXq40bFAOtlui+Afwsx/S8vx6p&#10;PjN1DF1JU4wY2q2ydpUMtbVyjGjFruOr3bMsm86vfiUyK43HJkWz61KioFZ9wBL7ur6T+c/x8+W3&#10;X8m1u4OksDuPvLaNN/GV6hgo9rZ7Fb6qadIWqs71bkN95akpf4iYpGnrMTUz/cQL+3E9WupjXcJN&#10;w23eRzEY1/f4IPcA+uiiNRpdpEIWHtOpdWAaM9XA45P5259nUcvXO7NJYzihuilujY11UwxwAIRR&#10;VDqwXuLMY6aTrwdx/wApr5rfDrt6nrvhZ83dy9J/ETesf8J3HuvcGU3pWZ/pOkUT1FLiOxKXaySp&#10;vHZgrX8eL3YWxs2CjqpIslLTwQjIzkL+Q/zu+U2S3DSUfS2VX43dd7LrZaPAbD2TicPFk4/tZljq&#10;and8kG3shDXVMAJb+G0tNTYungsZTUNdiYSbvNvZs7hJDb7zGmIwTJUgsCNbAIFCnUF8lahLNUnW&#10;6ckRx3NztN9tyx3M6dyyn6kyKtGqHDkRntBY11HALUVQLbPjV/J5+L3Wu38zuD5HU8Xzu777Agpp&#10;d/d+/JfGJ2Plq+OGgiocfjtg4remS3nJsfB46DW9LOtfX5wtUOJcnLEKeKA2vxZ/mOdUfIva7dDf&#10;NDb+Iw25MtRU9Am8qvEqev8AsFAKeChk3VCrx02xN2Vs7xvBURGPHPM1xJRy+OnYl3nZNm3LeYt2&#10;uEI5g1UdqsEoUK1/tAi/6WhSjHTo0KhCttzlzdykRte3v9Vy9oYNDSGNq8RQiF5HGnyBDl0CsJPE&#10;LJXf8q/5Ufyu+JO4h3r/ACluxcziMZQ1+QzGS6LzFVjs3ufYv8QyENdlP9E+c3TSZJt7bBrh+7kN&#10;pZt62pZaXTRfxF54qGAIu+vl9tr4eVOV6u+EfQOI6g31WvS0+9O2N+bHik3hlqaKcwUdLt7DZerq&#10;67cVPMmqWHIZWsNEqhvt6SXUJUOdz5k3K8s7fb9ti+l5YU0kNFampgVDAqs0ihlqusnRqOAckw5t&#10;5WsN0Q7xzA1eX5T2xo7aK92ltSlX1amNdIGFprIYgGE6I/lvd9fL1Mf2z/NW+U9D8o9uQV9TX9bf&#10;HrojdlZtj484Z/BLTLuDcuX2Bgeq6vdO6sJWVVTR08UNLHNRLA61WSyS1D08C06P/mbbf7JiHUPz&#10;f/u3ksZuOClx03Z2I2/9ljqkZelSX7Hfeyqd44Ux1GFcNlsZCIodSGamjiH3RTz7XtuzKbh1Fxu7&#10;HHFAhNa11OUYsrUBA0qFA0AtrVVyjzTu3tBs/wC67GxF1sbHFsXji+moG4SLDLJOZ3IZtXcDqNWq&#10;EYO/k7/Jd3z0jueP5Mfym98ZHqTt3bsb12S6T3buOo3Rgd7mkpIEiXYHYPZWTzWV2ZnqxKTwT4vL&#10;V0u3MqkkcUsuNhiYyTu6Nufy/wD4t5RN27C6sk+T/clBLi9x7A2Rnd27jruuKDGVztU0O8JdwVuN&#10;ruvMxt3BY8MaZ4YsxWSyBIwBIzzxGW37v+5bRo/C1byzUDExuHNcaaB4NCrxbJJpQ1OpXL2O6542&#10;GPc2X93bVeVJkTxvEuEqylSjNFNbMGXDAISDkUqre6Bzf89D5yS4nbndldtn4CdHNg56bfvY3Xm0&#10;Nm03fO5auhMOIyu0dubdz/Y/Zm6Otd35h2nmfKVFBtxsOFjqqIVimOCVDdV/zmqDfW4Kzr35ddab&#10;JxezdxSNipNzdYYLO5en25TSKI56Dduxt05TOQbiwIhmaKdqAmojVSUpKi40tS2I3Czu9k3qFDdS&#10;B2outQJMyI7lZCCUbQSVJ7AVMchIoHOV5eYPbaaObbpZdw223Wn0MrQQaRQJ2XKQO5Oj9QK7aWZA&#10;pdAzEw+yP5AOD6azOL+QPwE7n7C238ldpSZPKVKd1bumyuJ7RqMgkjZIS7z2XjNo53r7eeTknkcZ&#10;SCOqpJWIgenp45HqIxO7a+En8uLHUGN7+z/eZwnTGRo23NgNi9cbo21DQ7zgopPvZsTtmfG0eY35&#10;kIIpn8aY+geCuoZi0CzQKCilvK10vLV0+08xv41ooHhOGVF1MAys6xCV2XID6HqO6h1KV6G2983W&#10;HuKkE2zbf9Lv0a0lLrPIkBDMpQh44Edn0HSf4AHVSjoWTOwf5kn86LfGfX4x7a/ltx4zu3bu4ptn&#10;7w7y7XyOco+rttUkVIEp91btqMLhNsbBneSBhkoq/BZvJ0OYpU/3F4+slcU3sNOsf5rXx72C9T17&#10;T/DjB9a9AUcFRQ0VRtnI7fyHa1dg5Y5ZKXNZLYEGAo8Tn8lmkhBro5dwy1ZZjLLUVMl2Ih37dG5k&#10;S3uY9sX6lcIo0g4XQxCkpH3KNRBauqpZnYkmLYNi3rl7ddv5p5e5kuLq7WUmO0d9MeUZHUTzeIVU&#10;MzGrIQF7Y0jUCgvdvfyf/mH2dsuk39V/zMe38v8ALClraPd75DLTblwHQibso5lylHg9o7N2ruGC&#10;brjB4vJMyU1bQUU8calplxKmVoAJ+4v5fvxb+TGEwPefSnd239g9PZjTLn1gw+DePb9YzDI5jGml&#10;ymboMrsPcEM2r7jGZIPHTzBZY4lQ+oss7bc/pHmkmMZKhnQLG9MsACyatBoKnFVFGYBWWsrbvzdy&#10;lzut1bct7a0PuCtWmslM760DKFYXE8cVuVMJEoaEsrNqiVmkRj0E0f8AN4+e/wASN6Zf4t/Kv+X3&#10;2Z3Z3Tj1yQ6l3v01m8luKg7wxFCaeGmzVDSbO6ozVZl8B9zUorZegxkdfTxTQw5TEUVeJVkCHZvf&#10;X8uD4Ybjk2B1t0VmPkW8dSkHYXyS3NWbNztVPNXVCLPFsaqz8UFJkcFTpYBcVHicROy2FRUyBpfZ&#10;xb7jPzJaJy1Z2xj2XXq8WkMrimtmpq8J2oTUjxERu2ldIfqNja87bfe2G+bXu6RxRqwgt0UQgjw6&#10;N4kjAmrVoTIrFfjABqgFvdnxR/m5fPvrug7T7N+YFV/LszdUK3M9b/GnpHH7ymmwuJmgWowEXd/Y&#10;W1uyNk7gqN35KaGL7+kLZzH4+EK0VFSVT1dCq73L/L++Nny9w9T3L8MN/bDxb1dZTPm+ua2Oag25&#10;gqnJl6aY5vZdJTVm5Ng5mmQyTU8ElI+LrBBqgQRuJyDPHuduuDy/aLE9iWHiyGRFAOSOxgZK1U6F&#10;wz6TpBHUs7lz77b82bXFtVltstpzwIg1xo+rmEojNA6+LFBbldKCrxOUUsFch6joK8N/Ny+SX8uB&#10;MP01/Nc+PnZ1bFjqPIYLZPyU64qNkbtw3cE23Iqnw5DG5aqzWyNvZ+fMUFPBJ4Kt8Tuek+4hORx8&#10;kk0tQoKx9U/Ar+XjnY8f8lc1mPk73rWPQvU7U69x2Pg2t1fTS0zPDPl6XJbtw9I+Yq1ZpUTKZOSu&#10;lidZYaCGIrI0jWnM/Je024RYWn3BjmXv1KFPAQlvDX8SEu7lgQyxphzEO6yb9uVzDdcqTQxQow1R&#10;ygq0i6CQyyskoANQCUQgNQeIO8Axe1vkj/Mf/mS7erd2fEPaNH8C/jrHNE20u6fkFhqPcfc/cwZG&#10;qEq9ndavt7cO3dtbIEDpHUZFp6qOpkkRsbkKnRVQwjDnPiR8RfnDgazf/wAPd17a27umnoYJc311&#10;lQm3KyGbTDd89taSXJZvDyyyeKNslQfe42RkZAzm5AHlskuL1t12KQRzSaqykA6R8NWi7glQQqg4&#10;ZiQhYg9Shy9zhyVuG0R7VvtsbXm4KR4SC6mWUjU/bN4MULBQjMaUIVe4ZyEWF/mJ/Nr+WzWVWz/5&#10;rHVu5OzepptyGg2d8x+mMJgc7tnIQ5h4nxmM3FT4Kl2jQ4yajqpJaeGjyuOwmcqY4nkp48mE1kF6&#10;T+Xz1V8X46Ht753d2YzbOwY6uKiwPVPV+azp3lvTIxNDLT00OdxWMwm5pKKglm1TU+EoYEgiAaSq&#10;p0v7Fk13ytyw5tX3BDesCAUMxDuBXS4MbMg0sD2rpIYEutQ3QJ3S4L309ps7vb7uBqN1JEzxslTG&#10;WVA2hSoUoA2k1GrRIEYAWIP5t3YfzYqs/wBV/wAqLovN9n70xlMse8fkD3xBH190F03HXy08eOq8&#10;vFBWZPc+59zZOmkmloMUKaGqdIvu0pa+liqIwKeY+Jvwz+amFbc/wk7UjwW/sNSTLmOvt4T5mlyh&#10;paXQyVWR21v6So3rTBVZYxlcaK2iLMBKkrXUFd1HEsQutujitd0ZRqVGLK3zpM7lSBVi2EIIUZB6&#10;Otk3zlO4vm5e5s2htnvWCqt2HuL0XTkAj9KCNYocsaDVxDVFAOg32n89/wCYd/L8yOVxv82LrrFd&#10;mdO1NVTzYX5WfHvaCS7UwT1lRjccmJ3J/A6fF4ilhfI5CNaaPO4vaNbJaY0smUKrGhd9rfyt+08R&#10;VPuXu3fW2/jx09s7Jy5feG681ujb24K6XHYgTPPWbWpMdS1dDK+ZnJSN8lPR6FclaWaQCFjew2rb&#10;nEl/uFv4axjU6a3LGnbhxRaAkFiSCAaBWcqrE252PdcvabQ11LH/AGzrIE0ggmMlSwIUqOMauV4u&#10;AoYgym7P52nxZ3PLt3YPw3xnYPzO+Q3YK08XXfT/AF3sbfOz6apnqXpvLlN8753/ALUwOB2Ptfb9&#10;NUioy9ZIKhsXT2lq44IG86mOp/iX8IPlPt+rwnxX+QGQyfamHQNV4zsbJ11Plt1QwANU1Um2924r&#10;au4KqOqS6vVYiKSKFfTJC3C+yHmOTbN1Ctsm6qoUnRGQTUauBeUIxYICXfTo9Atadb2Xf+Ut2+l2&#10;rnm4G12wULbzpDeXVZKgupWDUFrVUAdqktqUtpI6AOP+Yh/NA+Ku6hu7+Yl8Kto0fxiysddU5ftb&#10;43VP95Jel44vtzSz75Sn7J7EhqsQPIsE9TkI8BRiomLxV0oX7f2UOH+VB8pcv2BQYSp21i9v4Ohr&#10;GpZNzZvcGJGxaCgpaj7wZON6Set3RVUcupikENCkuskM0RBcmW37Xa7g8sEFisNRTXreQUOFAUAs&#10;9Sy0VATUjFM9Ld42uKwt5JtosvqU0u1RKqMQur8ErggmhFGKjyJ8ybDcX87r+Wlguu6PsHHfIvGb&#10;2qMrR00uD662Htzc+5e0szla1o4aHbcOzIMVFVYzN1tZPHTx/wARkoqQySRkziORHY023/gT8P8A&#10;uLGT9VdV/MnD9hfI3HQMlLUS7m2PPtTK5qmaOLKYvbW2ZaWmyeZx2syKz02ZytbDfyzTOFYe0l21&#10;ls3ix29w093q0hXaKPWNRA0BfFPwkal11Bz3CpFNr5n5N5cie/8AcrcDa7YUYlBa3kjRUjZ/1Jbc&#10;OuVViAUWp7VJYgMVbJfzNP5mXXvYWD7V7p/lh7q2R8F8/UwiqzeIy+N3b8h9g7ZrcXJVUu/OwdtY&#10;Xe1Udq4/GmEVGZx+c29gGxSSGmaslmhMkpGdw/y1vlPtverYPD9M5nd2QqZ/Phsvt9sPUbYlrImC&#10;RV53Jnq3F4vBJTMvArYoZYfqq83LS2W+71JFZ222xixjkAo08KKjOKjTLI0evXqLUBJFaenR5zLs&#10;258mfV7feQKiWIBd/FiLFXAkFYlZ24EUUa6n86H72x/Nj/lx7q67/wBJlF8wujsfg1pHqpcNnN74&#10;jE78V44/JLQ0nXdVULvXN1+u6RR46hrPunBFOZQQSdzan8r+ly9A3W++vl11XD8naPF09ZRdObYr&#10;tgPPgWnhdaLHZKWuy1DvzNRThU89bFQUmnUfHDKulnOk5e2C/wDFt7bmNLndHABnWJ1aNu46Vtsv&#10;KrqApcKpUliUNE8SPrbm/lOwlmbe/qrDbbwsWvjb3MyKsQrUpHGyjVqKga1NGqSCrBSQbn/nW9gx&#10;5am7E61/l1fJzsT4ZJNSVtZ8n3xG69sSZTZhERyvYG0tiVvWlXicltaniWWWgnrdxY+KviUfcSY6&#10;Q6PZAd9/BP5H9Sb3UZvrzeVdnKWWnqcBk9h0Gb3NQVdVi4l8OQw+Q27SpVRV8aosjKRT16kEIvOr&#10;2F7WW0hC2OyWLbjG2rTcKZIRXJ7Y3XUaevHHl1Im9cl/R2Uiy7nGbJeLlVB48HTxNQBxg+YHmK9W&#10;ddI/Or4h/IjY0nYXVfyB6uzu3qOhoq7PR1m78JhMvtaDJO0VGd1YXMVlHkMFHV1CtHDNPGtNVMjG&#10;CSVRq9nP6w/lZ9691bVGa7m7J2x1junesBr9s7X31Stnuy9y1Mw8mvc4bP4mqoLwQwKFeqr8nDDd&#10;KiKNgYvZ6+0bpZoF5gnlureSRoxGsPcrhQ4R3jzq/UGNTMCCJAvDoB2fNO07RC+38woIOV4gpa81&#10;akRdbZCRapGIYA8VUj4WahAIN3//ADtuheqs9ltudAdLd5fMjE9bZyLD91b3+PGzqnJ9WdSY6lCm&#10;uWfsGrpYtp5zNQUY1UcMFTBh6ggo2UgZW0kN7h+K/dvxyzdFSTbA3FtDO4rLxJhd0Yg1lfRzVVBJ&#10;MY8jtjcO2DVyyV1a4WSND9vWpG9tEdvZHbXVpZpFbbMStuWqGpJx9RrAbiPI5HUk83ciyw2CsZBe&#10;7MRUzaVSpwaGHWz8R+JTRgDTh1ZR8d/lL8evlvsHHdhdBdn7V7M2vl8ZS100WLqlTM4qnyMZ0Ue5&#10;9rZBKbP7erLh43grqaFw6MtjpPs1/TH8vr5j/MNa3sXt2ki21FVxU0OJ7A7+n3VVb83R4I6iOnjw&#10;+3Kqds/PhkDkxS5U0VLIhDQQzcso1ttn3+4M8u4IUrR2d3Dy6SBkxE6wCrIauVBUgrXV1DFvzhyh&#10;yPbQ7K06rtgYgmKMukKh2B1Bc1Dggouo+ZHxUJV8iv5qvwh+FmRg6fwa13ZG8NvrUfxPqL40YTZe&#10;YPXtGKqpauk3RLU7k2dsXaklNW6mqqD745OnM8c09KkU8crlw7j+J3cPxa3SlTlMVltqV+CyUE+D&#10;7D2xksv9rkYiYxja3beeSWhpMTLCZn1NO1DURzWRlY2Yguy3Sz2O6n2bZKTyK2kzIzpQgkqyh1rQ&#10;EnII4VPp1MfMHtzNte1W8u5P9dyxIAUnZRHXXkq0IkaTDNQ6hSoqMHo2vxV+Xnx3+cXT+K7W6J3l&#10;i95bTz9HLTZvbmQ+yi3TtWvbyUuU2rvva33NZJiMpTOHjdGM1JVRETU0tRTSxTSDx1h1x8zfn5uS&#10;imyC7o7CxG08LJh4u3e5K+rwG29nrUpHHWrtWWiw1Rg85uivpUQM9Dj6qrkTTLW1Y1L7P22G8MIv&#10;b+9C7PMx75B8RUopKqpaWRwWTWURiKpropB6j0T7BsqxbSqpDFpURCNc6SxNRHUBVGl6GRgoppUj&#10;ABcu9fkf/Lr/AJSew8xk8thOtOlJt/ZmXdH+izpXY+26PsjszMVdTNDNnotnbeixM1bQ0H7kIyWR&#10;lpsZRoiUcc6O1PTuAO/Pj78l/hT3FHUrld2debmoEL4jtDrXOZejxWXoKiPyqlJuGiocQtRI8OuK&#10;qoqpQAEKvG0eguHYTt5WOS4mb6XIjnQzJUHBoFCNx7SDStDXHQx5q9uduTadPMfg3XLsvwTPGGFe&#10;0giJXaRSrkAGqkEBlYCh6G344fJn4r/zHOgE351pVbc7W6s3alTiN2bB35t/GVeRw9fj69oavbHY&#10;3XudTIx0NbT1tEJY46iOWmqYhHUU8k0Lxysocz3R8qPnNuvAdR7opd3d6ZvDmOXFYDb+FwVDHj2i&#10;iamfdm7sdj4sFsygqKdlscnlXgMXkKL4tRDGVjt3M27Mu320oewBGhqQxooppUtqKKoqQAXYAasU&#10;qegZHfNte3iyllUbUhfS7HTSpJKqDqlkJJ/syx+3up0m9gfH74E/y1todn9o7N2b1X8Z9p7oyZzn&#10;Ye9srmKuBKuolYfw/bmPy+68vlchRYf7oEYjbGJaKhWrmZaGhE8zB2Wsxvy7+BG9ZZsVmt7fHjOZ&#10;2josjjKfbWVwcmyN4mCpNI1FmsZRVGd2ru16FJVEkVas08UhUlCpEntReNzNLCxeErDJQL3xFGAI&#10;cq8Y7XAOg6ZQRWmKU6OebfbyTerPb935j22G8sSxaym/TR1btDmMxyLLE3AajpLAVNRQ9KTae+Ph&#10;T/Me6mzh2/VdT/J/qumy9dtvO0GXwcGaj2/uAUS+WGqw25cZS5/amd/h1cs1JU+GlqTDIk9NJpKy&#10;F/7r+aHyN+XW3tu9R9n1kyUMtRi6GhwXWu3MxSN2Dn2UQUFfntqYjI1eU3ZmKitRmpqOJUxMMhE/&#10;gV0Ugltdji3V/wB38xTd9SdARzUtlSPDegqKdiUQcQoJPSGK43otcWMl8zyrlkZIVKJllHiIqAgC&#10;jE1LH8RwoAbfFP8AlnfBP+X/AJvsPtDobqnFbAzu5aOtmz2+937t3Bu2u2hsylX+I1229vbj35ms&#10;xPszZUL05qq4QzRtWmKNq6adaWlED31/lPmd8Eq/H4rBbn7R6epdy4upzH9x91UcmS2vuSCKop4T&#10;MNibiNftWqrnkmAqTQxLlKKnPraINf2uM1xApv7fcHRMgKCWUsoANQDpDqGqCVDpqqpFamu/+2Fr&#10;vP7u5lv4oJ7mKptj4aB8FRIglSQEqStWV6q2e0g16WW4tqfAb+ZPsLO4+et6E+V+zdvZQbZye5Ov&#10;d74DduS2ZmojRZo4vF9j9aZ8bp2RlZIzBUEUGSo5poHU3aNzqUXd38wvufvDZdB17nK/afWGMNMx&#10;3HS9Y0ucw1PuieOZWMm45nz1dl6BJxHzjIm+3llusnmQhBa63bmLdInYuRbgKHqwalSQBqdi4DHL&#10;KCSSBrJCrpNbTfOZtvgubi5DvCQvjFvp8cVUDwoxpAJoNILUySKtUK/ix/Kb+I/xN7RzHdO1cdv/&#10;ALQ7TqJaqDZ29++t5ydpZ7qjAVUbRSbY6xrcnjqSTBUQgkeL7+o+9zr00j0717U7tEUN1x8pPmB8&#10;aKOg2vid271qNjVOLavo+pe6MHubLde7joaqeHIVCYjFbvw9DlsXiWWoTXJiqujNQGUM8gAPtLdC&#10;82GZOYbC+mgklBoCZTqVgI3CDUDEGFNTRhGZaLU8eifcNhh5f3K39xNnl+h3yRiP3lEqNJLRHgoY&#10;JVliYxrI8Y8aF9IFU0nPQ598/DX4nfLiSDLdmdf4DPb22rkxBhO2dg5/K7B7k2PncC9QlNDhO2+t&#10;svt7f2FqcFXTGT7BsgaUVCKZqdyoAHzsr+Zl2z2v11t/Y/VdPR/FYRiom3VN0s2Set3BWOEUxYbc&#10;eTocVWbMwa1NzVQ0tTNVhmUNXhA6S33jmHcNwhhmvjIJmY0TxDxJYVjZQvh6QaA1MhUkNI1TVgNH&#10;vl3Na+5qHcrydVQXMqRoJVRTQPBajwvi7jUhalSsaFeii9EfyafjX1d3Ju3vDt7dfaHzK3pkJKOl&#10;6+q/lruCPt5etMFSU2g09HS56GXE7k3C1VI5hytbSGahp1ijpI4H+5nqg02j88fk311jI8B2dnMR&#10;8lOqDRSTx7H76xTb7GepZZxS1D4zsRqmnz8tNHIWMcgq8lBTPpRYpEXQTFLzcI9xDX23CS+K/wBt&#10;LIZKVBUMV1APoxpDllxQggkFzZNg3zY7i8tOSlfl2/cKWa3FpOlKlyDFLG8ZElaMY9JIPEECg79j&#10;/wAs74m743dL2dsva26/jb3H/DjioO3fipv7dHx+3glM9ZFXzDMYvYGQx2wd7PVPHol/vDhMuHiO&#10;m1gthG3j/M+x/wDdLH7C+KPVOzvhrNlU8+9sttOj2nmM/mckEIFJtnccW2RgaOnkEZYVtbBJWSK4&#10;WMU5Uuzu4NuO+RNbSbh421lVDIsaQBdOanwjGHbUD+oV1gDSCFZgU23bVcR3Uv72mbczqLtOzeEi&#10;EqcLBqcgAdhAYhviIJ06C79c/wAo3B5rsiu7H+dPyK7L/mCtha55Oo9gd10c2M6j67pZvE1XkMp1&#10;bSbmzOyt8btrRCIpKqoo6bGeEC2NEqxyomaD+ZH2qtLTbH+UXV2xPlThYljpq2Te7023950NJMsI&#10;D4/fWyMR9lQRSRqJDUzYqVml0/vR6dRKfF2u+bRLbLcoxBWdS0LxaAMBSDGwbTRi8THgVIpXr2yX&#10;3Mux2V3b8jc4tactTeI/g/SwSwhiW4rOv1BUOGICTJniCtB0LeS/lhdQ7FzO6N9fDffnZnwb7I3Q&#10;FqspWdGZeDIdS5/MUkNPTYiv3h8dd+Qbl6fzEGKpoDEiUGOxNQ0Mjp5x6Coobl+enXOwNu0m1Pgt&#10;1dhPjLm80YY9/wC/96bX2Zk+x8i71H3EuL2vlM7XZ2LIbepK5gRXZWUkRgrDQQsQ6GN7u17bRRRo&#10;olkP+hNHHEFaoJBOqUXKKUDoZydDLqjVHyUFvFYbtdXk/MnLvjcxyN+nIt5NphoHBfSiQQJI6Fld&#10;UAGklNUoIoCezv5YPbvdG5t0Zf8AmffK7O/NPaFBmEh6t6R21g5ui+iKfHY5o5cZvvsHrjYWQxsW&#10;5uxUnLClinq6ukxaGT9+uaVGpklT/PzO9iUkO3vlz8ftifIKhw0UtJD2Dj6sbD7YxmN+6poKupxl&#10;XhIW2jl4pUKSCCODG0czOBJUWuAh5khuNtvIY7nleO83ZQ/cJvABLIoTxEVvDKphlERhJPxs2qnR&#10;pab5zDyy0PLu1c3SXPKz0U2TW0CRsGkZ5KXDRPdR6i2XLy0UaUUClBSxP8snCfH2HOVv8vPuze/w&#10;uye485Tbi3JsuSim+QPx+3Zlo6eloKvI5/p/tHcJyeJytbi8fT0pq9tbi27KIYIw3k0JpXtd8xPj&#10;10jRUj/AjqzDbM3jmoSu9O1e5ttNnux8bFU06zT7T2fj67cGarMjDPINE1UtemLkKgQQ1BKshrcb&#10;lbS7ZFapvyW+2gjXCLdyWFKCsgd5dLM7ViErR9qE6mA0KEsNr3Ok27cvDa9+WQtFbpeTXUfGviai&#10;kSFhpSRaqrAggHLL0DeC/lzfKf5P1+78f/NV+UWP706cjyQp9kfGr43w7g6N6e3Ljo0hqF3L3FW4&#10;GDbvZO5crT5WOObHYX+N1VFi5qUTmsqml8UCSy3zZ6/7mgx8fzO+ONDnMlTxxUMfeHUD1u0exIaO&#10;mlnkoVm2pna2bCZurgMryQxrkqZCGKpTtpYsRva8sWl4m43mzkW7sv8AjCPMSaYLCBpKB6kLUsEO&#10;kUTLVXX/AD9zlt92LDeN2O+7BGjeDZTJb2KodA0D6u2tjPRWGrv1UFSzEdCls7+Xj2V8Q9tRbY/l&#10;wfIc9K9c0GUze4ab41/IHamU+QvRjZPLsayox+2NxVG7trd29aUGXzM01ZWyQbgzETVM7ypSaiwc&#10;SqP5SfF74wY2es+D2w8VnextxYuGs3P2h8g8fuCXcdLSVQnqX2hgsZkKyizcuQlnZTUtQz0WJgLB&#10;mknYAezTc+Zt/wB0sV2rlm8G1OUNIwqyu4IbDzSFTQIW1xgrE5oxDMq6WLiy5c5oh+u3S0+j3OIh&#10;oXSaaVUdWU+IIjWN6lFA1hsAEFcgg3S/BL5v/NLK7lp/5n/fm2cJ0hQV9VjttfFP4Y1+d2Z1zv6O&#10;HREu7O1OydwUC9o7hwtVEWNLgPuIFimWOqaSBw1Mwb5z5e/H3v6voMp8tui8xsrdNPTQ0WW7b+NG&#10;Rzdcs0CKq0tNnthb9rfPWwUsLny1FHPXznW6qiR2j9sSLDutxHcb3t7XTRVKiJmjZQFNBWSTuBaj&#10;EsXIFVUUVVVdDzd7iPDd7dzEf60RRaPBjuHt9uaOsjl2EljbBXOhkAVwFpGudbSEjL1/8H/kj8L9&#10;jU+wPgJ8htsV/V2KfJVWE6B+Zm2dwdmbZ27U5XIffVNP1/3J11ndl9j7IwauXZaDJ0G7KYSyu8Yh&#10;ZmLLhflX8SPjHNAvwF6rw/aW9M1jGg3l233B/eiHJY2iqYkSbb+KxdbHt7cFPWCopw2TajGNpB4g&#10;CapjZDc8zXVyY7XaSq7nCtFJo1O2jByyRhzxoE8NBSriUldBJYWO5Xk8W6bpvzWvNcMkckIhjH6L&#10;wyalfSxmglDoo7ZRIFqCBG4IYCP9kf8AnL8+afcdB/M37gx/UfTFDmZKbavxa+H+Vx+P29vafC10&#10;Jot79rdhbpxG7M/ncFUTUX3mKwXlvHI1PWT/AGVVC1KKNfmJjN9/JXvbsHueKHbeO3LvSfG1mT2L&#10;gFy2Lx0FThts4nbtZVYnK52WZK9Mm+MM8ju0aGWd9JEQ1kPcwQXz3jTW06qWA7gvA5r2sT5jPkD6&#10;dZVbn70XXPu7NfcwWYtpdChZdfiV0gL/AGcUMYGoLxCgcDnJNtvx/wCmcR8eel+uekNv7q3jvXb3&#10;WO2qTaOA3Dv+o29WbtqsFjHlTDUeWqtq7b2jgp/4LjWiooGhx8DGmpo/J5Jdcr1+5Pauf2rLL/ej&#10;CZHFyTArAtZTS6JkZePDWC9PrF/y3sNSvuG1or7nZeIhx4mpR504LX086ca9Hckl1JDDcW2rwXA/&#10;UpTAND2sK5pTyPQxe2WkkitKI1jgeOJZo5PKnncjWwKNKQWlsoPoRuPqB7tLePHKptYwVPz+3NWH&#10;HqlxERNE7sSlQDTy+eOve8+KrlpKqKfIws2h2lezlZWUg3BsruTx+T7avUbc4R9Y1HBqcZIzThT5&#10;ef8Al6a3G2kv7Rks2AkrSvH/AI8RWn29e99mGUyVNdS06Ff36kvVpHOqK0gAtBISZGAsNRU3+tvZ&#10;hcWj31x9XZVN9kl/nQg9p0r8PyI+VelDSwqgsbtC91QA0Loa0qcoR9vGn5ddW/33+9/7f2tdi7z3&#10;lsfcNLvrau4s7tbc2LVZMNuzB5etweYw9VHJGIZaHJY9lraf7dU0hASjD6g/T2b2e7PtjJdWkxHM&#10;KLh8qVwRio0YXhk/lx6Jd12aw5ltW2C/ghmt6UMUihkK0NVJYilVrkmoB7SD1gq6Slr6Wpoq6mp6&#10;yjrIJaWrpKuGOopaqmnjaKemqKeZXimgnicq6MCrKSCLH3cp1V/Nyp9/UuH2R88uraP5AUOGjX+H&#10;fITa4TZne20aeNUjWenGMjxuP3QtLSxrCU1UEk99dRJO17yxtPufaywpZ8+2QvI+Ecg1pJGB5KId&#10;GqmZKAx65GJkZ8g4+757HeBtsO3ck3Qh5cQOTsr6TbSsWeU/42xaeItMVlNGagBjUBDp6JBlvhxV&#10;dd5vcm/PiB2TX/H3dm456bIZnr3IUldvr447mr6UoZ5arqCpzGMptjZPMQUkFJLkds1OLeCnjLCn&#10;lkL67Ltq9e43tfZ1R2Z8PO5dt/JzruCkSsyu0svk6XZHyN2mkxjjaky2zZVon3IKSrcxF/FRGYj/&#10;ACdZ1sSLLzlHb+dlkueWb+sCDWNddapTUwZmeNSFWlWlEWp6rEJANRx1+j3TlneLHlV9sfbuZJmk&#10;Me3UMtq4AYkrubhoxVVe4ozVVQIjR6KWjF/M7N9Y5mfaHzQ6izHQEtDLS0lN31jahN4fFXd5qJqW&#10;jpK2l7IgK5brGoydY0zjH7socb9nBFqkq5AyMyGod1JSVuQxksGZ2/uTFx6c1tbLYau2/urESJIF&#10;khyeAr4oahIRHZxIy+Ag/r/PsBXe3Qctzlt+VkgZiphIYMjgAEEqS2a6hjTwFc4Dcj7bu4W031fF&#10;kPwzgtpcmrUAh7AVVgDRvmej147IUOYoKLK4fIUWUxWTpaavxuRx9VBX4/IUNVEs9LW0VdTvNBV0&#10;tVC6uksbMrqdQJHsRsJvWeOOtp8gabJYishNNXUVREklFOVFpGr8ZVxeOQXuBqdo2/Ci1yK7ve0t&#10;trS2v6XPLjUGvKAGpIBQDxD3YyfKvA9F207HdbJua7psVx9NNFRlSgckipw8hfTQ54EHhw6w5PE0&#10;2TiRJllSWMt4amnnnpaumLqY5DT1dI0U8BkhupKMpseD7Lr2j8Fuj+2zPlOrJB0rn6po56hMXi3y&#10;e1MnJFFo01mGqczS1OIq3YXD46SOEE6vGXsw9zBtHL+4Qk7bN+75wB+jR51Y+niM1RXLYqBwp59Z&#10;T8u/ez33lXaPA92thF7NJJm4E0UJVWYgDwLKxYGgpnUpxnJ6YqaTc+JlmEkyboomYGOAR02PzFIF&#10;QBkhqGeDH5CE6RpWbwyhixaZwQFql+R/xH7t+PVVFk87tifK7UpamrnTf+2wMvia5KjSJvIIJMjU&#10;7fpmQrG0FYYnkK3JYcewJue0bxZWIKwfRvkCYFZtQJONFSBX8iP2dZO8j83e33vDs7XXJu7/AFNy&#10;qlniEN0hQjBXXPHCCABWoFDwFfN9x+dx2QmaiSdYMpDBFPVYepkgXJ0aSqrAz08UsweNS2nyxNJA&#10;zAhXb2Cu19/5rFY6KooqyWN6WqmrHqMi0dPj5qnUJKTG0EkH2lRBVQsWeWQ6vKZhGAiJZi23lhtY&#10;mhurfxNycHJYitdWBp7RUHGf8HTM3Iu2C8W3mh8HfGqQ2p2ywNMCTQMGufWmCOnj/b8f8b/pzf2c&#10;D46bjyHyM3pitm7n3Li9mYHNsJdyb/yjUdRDsmjjZAcjPS14oJKyIPGBSotTH5CfXax9tbDykm7b&#10;vCd03MWkUjCshTxAoydVFda0AqBivDqKPcPbr7kWE7o7G5vqalXSsZJAooBrIorTFRQVrTpP7ry2&#10;SwO2NwZrDYGq3Tl8ThsjkMVtqhnjpavPZGlpJZqHDU9VKksVJLkalFhErI6x6tRBAsbNtwfyuO0h&#10;VQbo6L7I2f3JtvIJAa7e22c1s6vrslXTwPHWU+So6jNy0VNi4wqBlgrpwENhApGoktxse9pL3TCe&#10;3tnZWeiRJcjI7HY6AVB1FYndiDWnEhVfblytzfbbFDY3kn9Z5EDSxvDNG/CmQyxoAM0ZaAkevVTG&#10;3f51nxa2zSJivmBtjuj4NdkiTKFdid/dP9qUdPl6CgrJ6emzG0d3YrYs+G3LjcnDD5ISqwTFgyCM&#10;6QzYsN8KOkOsPHiPnt8mut+qt25qhp8fsrq7rqGoy+86jD11VDT0+a3juE4ysoNv0dRNBJFTqce1&#10;KGB017sukmrbdytcbpEtneJGZkJKr4hERC5DPL8ZJBI0qUzTWCCvQU5uPMnJHPW1LFyyZOU9LePI&#10;ZowAhhJDog1zt4bhmfuQ4UBdLEiLUfzNu4vkttHLbo/lgfEjd/yk2niq6pxr92dn5bG9B9P5rI0V&#10;S1LU0HXcXZWS2jurs1qSopKqnr56RKOnxlXCsUrPI+lU/lf5ffY1Pkq2s+P2RpPkH1Rj8vJTbcy/&#10;XfYfX28aXI4+rJlpMnmMNHl4BgMvRrMI54HhSNWF2Jf1gJQXm+2c1tPzNCkG7sCdKSwXGmo0irW2&#10;uP4acaH1Gro0uubOTd5e22/l7muWVlL0Mtnc2oYiuoKLuKINpINSrHA1cOjRUH8w7497V2ttut+S&#10;2byPxG3pX4Clrdw7S+RO39y9ZYjFbhjhhjzm3dtdlbrweJ617IOPyTPFTz4DK5BK2ICSIWJCqTDf&#10;yz9m188DfIH5IdX9D9t7goWq9o9U5jeWyspvfISSFqejny9BU7kosdjocjJHLAkOOmrka9vNcafZ&#10;g+w7nPv0d3s29pc78RX6crBBRSrA1kmkRS2kVARHBHbXVjoNS8w7KedINu5kjurPYwhL3iQ3FylN&#10;DaAIrWKRiTIoQqxQqDrGpR0XDdX82OTclft3J/EH4b/Jj5h9RHdWNwm/u9tlbO3Bsfrvb+KmyEVB&#10;n8nsJN2bXbdXbuR2gS719LjcdBSgRMsdZJJdR//SMrn41OFqJ82GxkJyMEVClU9JUU00AMctJXKa&#10;eoqqtS5JBDlSv9nT7Ystxfew8xh8Jq0A1aweOchafCR0PorE20yhJteD5U/z+vVs3XUS7U7RxO1+&#10;uZKbf1RBs3M5HdmTxOOze381j84JpaXNbceOtxmK2zNTotbDKr0zSNIeJUk4f2FqYyjrErJaACaS&#10;nqWrNWORY3op5agLJPGs1Q9RLNWr/m3aF40/PvwMUEhVJ+8H0/b9tD/n6P2Uwxa61ZjwwKfn0dyb&#10;c2bxr4Ok3KjY2ly2FXFrFuKqeoTN0lNjRNBQ1c9BjYsVSUuFY2qIkrYqiYi6gX5EDbss+K23Q1eM&#10;x8GVpstLLUVFfjHp0833PiOtoqmW08okC+eXyMyykoqra5LNjeOa4LvGY3pwqWrhvPHH/J9nSDe5&#10;HjoUOcY/b6/l0W7vjF4ne/ZWa21uXeVZtut2hj6CLDbf3FQ5NTQTYupnnldcnh4vJTU09HK38PoR&#10;Txw1FPF55ZJ9XjVlzpqKTHvSVLywwT7gofvBRrDRx1cUarJTxyQvMsYjgkkCOS3qtc2vYCrmO3jv&#10;rIxJcBAKmhUmmDny+XD06Q7Y8kq5GAPWvr/hp/Pp26PbC5HfON3bjMfSZnJYvrHOw7cq87X1WbyG&#10;ClyGSihzQpctFjqqqMmZpcYtREip6A2i721e3io8b4Pd4CV1BnKL/LcXhtvYwZQ18a1kMUdTJHUY&#10;+WSJqiWUeVVR/QrLc6bnH+bcr7aL+3s44xPExoXZlTTlhwoa/tHDof3KopJB/wAPy6H7H4ajymb6&#10;yzT1WGq9l5GmbG7l3HvbcFZjpsU8+DqKxsbTV2O3FQUs8VFS0rmCSUpaaWORRdtICKox8KVtNVPS&#10;wSQs8c8tItDBBUKYoxUVdGqU7wPIZHjLSFHiA16Ra1zPmx2zfu8XU82hmAIWgOPtHrXzHRPJKluW&#10;VY8H5/Z619elVW7nqZsfmcBQ1+QpaqCKrxlFnZM7XVdCxrJFxuIzM0uTpcrDTeAz+OmFRBVljF5G&#10;Bvp9i3hdtbTylClTkIsMrUxqYavRS/axUyJBHLHFRtrp5ZYwXDKTrJswv6eSkbpJtEhslbxvnTTw&#10;LeWlv8PQfupbkkeGCD61HROOy+we8cRmKym2bFvimXJ/wCs26Dl6fcFTl5qmvWkr6rOxTwV9Di53&#10;EEkTpEIUjRopLHyaVDj+H0UuVoKWrx2LENG1RE0708cqSwyCaSnIiURNTpLUen9EhAB5NuRhtX+L&#10;ILp5QWIBppApxB/bX069AsgD1H+Dowud3Bmxs7cVdgs1uv77Lx0FXDQUuVqIaymrKVsdBkvHWVE1&#10;THWVNHi1Mmn7imjd3ThdVw3y7dzmSQpjNuY9qSGGGeT72moJJ8ilRF6momkhjbxVRBSIeQapVKnS&#10;Br9sNEsLEo9V9acej2R4IwApyfmenle2eutszxybw7LzEWaq8lkMVTRYjLZyLH7dqcZMs0lNn46K&#10;sqqeOtw1NLHUVkkkBEVHKko1swj9s2UwuUx4P3ssu3vuBVR0rSUkk9E9S0avTSiWRHelLKhKlZhd&#10;zp0/2vZY8wMhBPeOPl/kp8+qRBJiaPw/P/N0J20d67S3Sgl202P7Cix0lG2TNHmKGDK09FHVz02U&#10;gnpqWeGPIinqHVJElpdUcS+Qsf0e0dR1Wenq0KLk56CnrDHUT1NdkxMB9sI0lmlqK3z0VBUi6qWZ&#10;jpNre19tqt4jEZtQPHAFaEkevDozoukAtj7P9noTcxjNkU2PkEkW3cdmMhjjLQ0tHitvSxeRKvzz&#10;xUdPS4k02YzNC6rI4WMDWL6vbzWvuJqGkr4aDcckPmM7U01VkoDOWceaIZJ42cQ0stOoIm1ao3sP&#10;rf2Z7fbKjtcOpZDSoyP4hxFeP2eXRfcyULDVSnD/AFfs6D+lqOu1zWT2pLn+tYMrDRJTR1FJRbaq&#10;pKIFWeiqJttR1ESirylNVzMj0oQLUQMT+nT7E/rCjh3BjspFu9Mt4caoTTiKnPUOTeZ55IFpXMFZ&#10;SzVFY1UTGGayXW+qxuCbebpLeyuLmC31haEDUVpkmhJB4AAVpmv5dLYZIpie0L88n1+z06Kv8p8v&#10;uDY+6uuYOk8tsXG5vfGSqVas33hdibh2lS4mkxMNfVZuNKvHVP2GFgxgFXJDSzrUSoxATUvIqzdf&#10;bThp1r8ZS7ymWMtUVeP/ALyZGmnpBJMrTRIa3NO0CQ+RWijdY2jBt6rX9w/b+4N7JevBJsYESmgb&#10;6he7HGnhY4fPpd9MgqfFNPWh/wA/+XpEx7j7lahbDbk7f6JjzeVR6Pb25X6BoMvisqTT3xNTVUeI&#10;+3gzNXWQQzR5GrpKlqaraMPHHTawiyKHa+DSmnlgqd0UzUgIhxtVuTMRPU2QyOF018iRGk8hW4RE&#10;cpctywIkud3G93Q07Z4BHH9XxP4j/CnGg/2eiy7ieGimUSL59tPL7T506CzM797S2vW4ijz1b0/v&#10;aLcbQtWbz250jtWgocE80+LxqO9PUxVc1bDuCop/KE+7qaumFToWF/FGy4qzbEFLiXko63clC8Mk&#10;ssUTbhzFULBYjO60TZeJKmM6jOqBrmX9Or6exbqd7ZVjVkP2+h/LohbcgHKiwBzx18fy09BxtjuO&#10;TK9tfa7j250zvU5Cix8NbmKPqbaOClp5qxMnSYWjrt3x7KytXj6+BEGImnljFPFjl1TNA55BCWoy&#10;9OMrPVZ3PxJT47JGh/3O1UUEjJQx/a5BFXNtVTfeAHUwHgppIyquCbgZT2QnvUQTNita/wClqD8X&#10;8vLh047lyO0fy+Xy6PhQYXr2spdsUWN6r6vrJclntr0+ft17hamqpEm3PPJntr1Mh67osNQjb89R&#10;G9PHIRX5OmqFmen9Nnk4l6dXVJXzdTHN9sEr13TkaU6po9TO0JzdTLJDJ+lQJLj9S6Pp7GNzsFmt&#10;lCfq2HE8Dx4U+OmTQV/l0V3G7yWRo0FWFcV+dPIH5dI3d7ZyQTz4+j6/xdRjWzUlXtap6n2/uGNq&#10;WjlaOBIMmnXeKho8hSxkTyF6V1PEDNUcSe+GYjzITF1OKzm4aWFI6mrqohuDJtT1sUck7Qfw+eSu&#10;b11EMGooQAmv9LW5Ct9t77MViFqZKqc69PEtQgVbiKHp/wCo8aY0iUY4cfTzpj9nSi6/l643HU70&#10;oN57A6oyVYmTxOIxkknV21Jsxh56vG4WPKRbqoINt0yRw4zJ1pgSVJJWqFg1eVLhUTNDujIyVFPO&#10;d15uCamnJgSrry8scMkUrSBVqaGsRo4AEbyx3DSLouP1eyO4sJIdV1GlELEjPA1+3P8ALo38USxi&#10;HwRwPn/m48OhuzHVWxWxOW27L0/19WYvM41afNx4naVJTY3KzU0tLBTJXfw3JYd2arZ5Y/tJ/WkD&#10;ebSwBjLlUb23FE/kfemTrIWjZXkrpIKWSR1MOlYqNaWZnt+Nca/5wf42Mo9tUE0vScfwn/oLpFbF&#10;VqfpwD9v2/5+g9xPx66Z+1p6an+N3Xu3q2knEtJBtvEJXU9ClV9z5ZajOCXFrTtMXPl+3qZS4hbk&#10;enUqcbnMlV0lTWzZzOSQQnG09AaOl21TSSSVlG8kr1MdXgqido3Iu5XTpsLfX2jurBo9TG5JYj+E&#10;D0+Z48OrTylQxCio/nw6DXcvX21cXn8Ft7DbB2Nj67Ix7nzO549wZftnPUlPQbcz1JSUyYWpw+/c&#10;TiqGti+4ApoZfL5vIxNvGQ2cVOShjM1BurOwVHkjKz4qm2XGNMkURWQCTAiX7cyHVJpV762sVv7O&#10;otqS11MLwvXzCheFc8Sc/Z0TR7q4l0TWIdDWh1kev9HpH5bbu0N1SQYHd3TWxMrgKikqGqMHvzKd&#10;6ZtTNR11WlVRTa951WFbJRUkfjojPJEYDGjKGCge2LdW79/YjTR4Srrt0uVp6t6fL0m1qV6anroK&#10;oyyQythaWWOojK2R10sFYA3tckl9ayFhElwdNKq2kZzTz9aV49Crb4U3NBIo8IV/03DhjHoel503&#10;8d/jXuXXvLdOycL1lXpX1mBar2FvfuNKTMz7Xr6FcdQZalxu/wCrxmWwRSYmShqknpnmRpAql7Bh&#10;x/Ym9aOGmxsNLjIMW1HNT0zZLbeMapT+FYmmld5pHpaVTDPVPLFHHpZ3W3AvYE16RKngsoVsfP0p&#10;6cOjZ4oq1ViT0Mmb+KvRec3Hkd85HJdgVm7Tl4q2sTafdnaGPwkp3TuatpI/tcPj931NJT1tLRpT&#10;1FROgjiimUtq4J9htmuyNyZiZoM3htk1DUcklNDWjbGKPjaSJhFEnmFR9unCa0jQhSSObcsW1jAm&#10;tjP6U7T/AJ+iu5kRCQUz9v8An+3oyGzPj5sLZUEU20dy9xU8NbBHVz46t7a35XJUrFUCSerqjLlE&#10;bIVcgaQpUVEzSyqASwvwI2Dxce43Walxu3IIshiKXJCofaO3zPFFVx3dakxU1OsjqyANKNFtH6ef&#10;Zv8AU+EKCAM/20/nQ9L/AKpLbTWLUM+dOFPkfXoAt55mk66oh/Fdx9jzz4fdtdgvsk7d7GeCsrKO&#10;UJTmgFXma6cpNHMGSjk86ny28npuXesjqtu4Xx4p8TLjxJ46SGPbOCSic1MDTS6Fp5ZHE0dgzAWb&#10;UwIY25Sl0m7ntgJDxGr8vQfb0224JOSwt9Lf6av+TpPYP+C7/wB5B9xJu7G5mGlaqykz9m9i/wAX&#10;pRi8jHS0izxV0FDTvjqt5pEjdtSNGjKyLruobf3w3BQ01PUYSfGQU3nFJNFTY7E0sVLBEgroacFK&#10;BHRzVVmlhrkQs7er62WwRRmh4/y6WW1pCakLjHrmv5/LowFT1JsLNV9ZR7totyZKtNNJkoZctujd&#10;2Tmr6ms1Yesrys2enpp4v4ZiVaMmKGVI44yI76dQtmg3NuNC9VV7bEdHVNhkjq9vRSPPDSUdBXxQ&#10;xPC4pVkvNqPDK9vpz7uVR/iAVVPH9vlj06IN2uYrJqfTlmqQTqPqft9OifQ57qrqWsmoMHi+0pqn&#10;PY+LsXIzY3sjJNFRVG5c/uLbdRkayHK1rZlaPy0ZAACmEaQDdR7RO5MLW4KmKVOL2vkHmkhhiRcQ&#10;ixV9RV0muNKaSCrpaiNbeldbMGuPpfhPfM1o6xkAk0zw9f8AN1SwvY70gC305PmT6/IdD11Pvjb3&#10;aDjI4Xc3Z2Ajo4cnLVis3NO9bg6fB5kY+r/idJk8fksbLL5wxkMKDR42Hqtf201kcuIpY8vFQbXy&#10;sLz01LImAimmlpY5a40OuYVeSMAkpKl2jAWUmNhpVltf2Xw30kpIWOhHzHz+Xy6N2hSgqKjoQMYK&#10;bcFdUbZqc52XhKuOGrrKefeE+PoYsnNS4tMkI6Nsbh/uHpqyijjqH8tOqzoxeSNyxHtTYuGbL5cY&#10;+ipcbBHJUVFAcm+Blp3gXHVc8j08IkyMkVZUFaWGWYqJvDq0nVa5FpgtrYaI7cBhwNWPGtTxP868&#10;afPqtzBDt0BQNrJFP4eJPzPDoEd15yLaO0Zd2bj3BuKuqKDG4rcEu0qbfeOrqWvl3LiMdRU9bVVE&#10;W2MfW4igNVk66joQ/wBmK/w61EZbQiszW591Yj+FxT5fGQrkMpjcDLq283jgFYtOA5kgyQFUlPNI&#10;yEoAV0XUc2BJLu+5xM7RXWmvGiLjHDh+w+XRPabNa3s7SMxVy1a5OT/th/s9A9sv4+9A7xj3DX0f&#10;XW5MgdvYXcHYOLb/AEoZKesrq6gqclE8UUGSx6vhZ83SUsMzJM7R1Pm01OrTqaZXUG4K+mqGyWUw&#10;M8NHIauKObalcslb9rIslRUU9PTZxmJpgWeKF1Ej+PSgbUx9sRbw87aGcFgPSnqfT5U/1HpbFb2N&#10;p2hKkfNsfz+fXHDf6Pdk5TEx7S2f2Fj6jcFFS4Ovq6HtrFVNHt98lSSQYmiyeRzW2pQTl5jHBVV9&#10;I8sEAnElQ8QiiCpKkzOToKmY06YYVcGWrqSmqBQzLF6GjpRVSP8AxVAhmRizJYoijVY/T2K7CyuL&#10;ldaSAMccPQkeZHHon3G6syAPDolO7LeRpQVH2dCVunZe0tyYWGlzbb1bB5DZ2Ay+VxTbgppKh4JR&#10;JmWwkEEe06h6paKojWJZgy1Uzt49aWuVXS7l3Ks3+VY7DlI/BJNVRRzChphI6www2hzdKKmpLoHA&#10;hWQtG2pWOqwB0vNm5pCP0Qa8MqOB+SfP7fn0aW2z7ayqFuiK/wBFj614k9B1kPjT03U0y0uJ3l2J&#10;SSVK5GCjx1TVY6vz2Sb7Ssqq2qao3BsbcNXi8akFaYWWtmghjqYEieFDCC0vHbhzOIpqWkoKHC0U&#10;dbU1E6/cYrL46klq8lVymBqWtyWbRZ4MqriQGMSsv0Dem5CFxvk9+X1jQ78cg0ySeCjzJPl6dHyW&#10;u3xAgzFhjyYcK/5+lBm+iuvNzZXJZ7cu6t+bmn25iMdh5no90bRzeTjx+18NRwVQy2F2tsppaLJb&#10;YljkgaOUw08jO7NGfLZcNHkMsZiKGow3krqiGOsmWly8SR18caUk1NFI1brqXniaNZCp5D+gISSB&#10;xZbwwekdtqBwRrpXy8xjph7WzC6zmn29Jrd3XOx5Mek26It8pTbVxuUqcHRS12wshI+3auuOdx2W&#10;qqT+AvTYyDEV9PUSUImQFHpP8o+5RAjJSq7CqxI1LVY/DoaBWgf9ysjZJkUKtLGJqgM87Rs2oFrN&#10;f1E+xlY3pmibxLcA+Xd8yP8AAOg7fi1SkfhVrwyc9w/Z0pMf8VsBTgZnD713/Im5KlMkSKfblRHP&#10;BVzCqkyUxosGYqeigqEjEDKganCftKl/Ygxbj3iDHB/dunroZUqKxzR5GADUgRRE2mpLvMquRoS/&#10;+v7RC5uqDw4wAM+R4/6j0XI1jFlZKUwMH5/L59FnyHSPxzE1XnJe1M1t3KUv8K23BNuHbFZGKWlm&#10;nnqnqojXYaKmioKuqpUkNROAFKfQ3Htlg3Dksw0i0GIWOpknE1RG9ToESELHJG33MsTLSoyek/qk&#10;H0Hs4g3EIAIoxxz+X2+hPSr9FqOJO00rUH/Vx6X9f0ttLr+noJ91b+rqvE43Cx4fEVKYennnqqmG&#10;WoqYcjGMBjpY583Vx1IWX0iGnbhib+3KPIbkieSKfHIDpQaV0MscJl0RNTTJlKpEE76geOYxzb2Y&#10;JdyXmpWWmmlPPia44UrTPr8uvR2e3NU+JQ4/i8/X7PLpB1WxulpaWhyGM3hU6fu66aSeTyU1RXZW&#10;nxqy1sWbx0+zcRW1b4qlMU0NmtHVHUmsi3tSYybMz01PKIKNmqEqTHHIHjqUFLL4izXusiRj1q1g&#10;3j5Jvx7PbVNLRrE4qQfI1FOPHj61wadKJY7CPHiMRX59Fv7Lo+qMbmtw0eRy+76WPA1u26bIVNJU&#10;UFVgKmTdOP8A4hFAuhRPT1OYf/I56fU1Oa79tY0T9326SY/OTTRyPR06CRYlBimmjBYIkZ1LLHKh&#10;mlJDX4ta3N/YluXnipKtsABTg1K1IBpUN6nj0SQSWdvqb6onH8J/1U6BXE9h9F4/EZXHU++s1XNQ&#10;TZaqqYsnisRkKinpxU12VjFNJhshQ1TYbFBJKfQqv5NSsCugKz3jFr8bBGVgiRoDMYPuZ3kjknqZ&#10;5aipkeSKLWS72sv4/r7cs7q8KiSKz0stclga1PdXtH7Ombm8sJiVMtR54PpjoDu1KTrns3PZWnl3&#10;LlMhSbmXFNn/AO623MZQZDEYTbGAx+A2rQUdJmMwaSKOKEySNUKnr/SY/wC17fKfObgnSIquIk1M&#10;6lnFQzO0hXxh0jjQFRq+l+Tyb+xCltPdM58JFTA+M4+z0pgDjTyp0imisFd6XBVfLtrT/P0WHcvx&#10;1+Nu363LQVFR3RjnSjpqkpQS7YENDTYr7l6yooa3JZOsmFY6U1jJ4j4YG8cIj/UVJjqrKUTiqrft&#10;afwkSzJRhV+4mVSwZYpDIiugSwb0mxH4NvYX5k5Ls99gmtmh0M6MK6nYdykHJkXhqrxJPCvGiq1m&#10;i1KEvCXNaHQfn0B+bquvpTT4bq/++e46ioqaej27lN/Xqv7s4enyNIFx8+bgx8FZWY+rnqb/AGjx&#10;VsKzRyHSZlEpHfanb60ldSw5Kglo4ZHTTXRVIkp5/wByljC1Ao8f5IWIRm1Ape3Gr3gZ7sfdb3La&#10;LS8urTdTO1GIHhIgqQ7Uq12f4gMjzr60FG375Frpx/aPJv6Py6HHZG9ppacxYWmwe4Z8ekX8Z2hl&#10;crV0G6sHFBSPV1WT2vT5vBT/AN46CAUCqKUNXssj2nkgt6jSUe8ca+JkyOp3eKDzRxxJJN93Myp4&#10;IoJBBGDLPK6oQQAl7tYe8Fd35X3LaruS3lgFATnUg4FqmgdsAKTxzw6HljfQ3QBEtPXBzx+Q9Oht&#10;2VHjex85jsNjMitM2SycWNyK11BkcTVbdowolranJUmQpaRko6SBZGje6/c+O0YN7hUU8AVmbJ05&#10;xxjtrkkqPugzkxrq0wGwWxPAva3ska6kdANvn+oJrigj4BvNx8h+35dLLSdmAJFafP8A2OmCsx9E&#10;JZaQnwUcjBVFJDNUS0lCxhRQBHIXlks59Y08r/j7l/bY+7vS1gqWVUVQ0U8RbV+RrIAIsf6/T/H2&#10;19XudUFxaeGDX8aNw+wfZ+3pRLIxAqlB9v2dYqikwzBlhd5ikvkmMNPV04TVa4IeT1gqGtY/Vfba&#10;YpKdtE8nmQkklVCCT/YKSY9JP4PNvZr4ltcqzRx6CKeZNOHyFa/yr01LAjf6J/L/AGeknEuVpJoZ&#10;knMkhiKQGekpS4cBQziQyEELf6WF7e2itTVoWOIlk1M4WrkW+rQVX0hVFiByP6c+zaymnty0q3pA&#10;bgdAPCteNfU8fy6LZYdLavE7vs4fz6hVOKwOc8tLndvQTxVF6GcSRK8kh0xOKv7g1HlBAF9IN7/n&#10;8FPV+28fXR6HiWCqCszX88jug0KoeN6pNJK2+jNy1/cgbH7i7ztbFXYyQ/wnQB+Kv+hnjX06TG2R&#10;yAag/Ko/nx/Z0Ufsb4jbSyNRTZrFVU1FTfdU8Zz1CtRBUUWS88dRBLR1tBkaeaSnhkhltpipQdH4&#10;vcApub4/bWzLCeM00M7MXWqoqJKJ1YQpFqKiraMPospJVWKgC/uedh99JIofCutnooFD+oCRUtXI&#10;hB8/n0lmgvimhLvspShUH5HPn+fWTr/5LfNr49Vi0OB7lzHaG11vTS7Q7Tiq9xvPSfex1zx0ecmy&#10;i52pT7zUVSapqIFmeSQR3bSCgbu6GygWabB1kOakhhmRqGskOPqpHlMbsUqaUWLl0spDIgU6WDfX&#10;3k9tXMu2QQBYNm8MSDtYzMQDmh+AZzXJFK9NySWVmVD2ZBb1ZqGnD1p8/wDL1ZH0D/PR6rmy9Bt3&#10;5J4jcXTT1eUoZY957S2yN87Mhp8eGp0pq7EVlVWZaiio6WdVnEdJlJJZ0+4hlpiwiHDAbIw0ePwm&#10;399bNp8p99JLV5E1MjUmQocxt+sxX8Pq9tVMarlWXOMhqatVlMDU9OOYyWVgbzBtPMW7ytebRuCx&#10;RrWoCwyD1bLMDjPD7PsL2t47vU8NppRaf6JX/KBj8+hz3l87MTlt09q9v/HP5BvTwdbY7aeK6+y+&#10;3twZzJ9Y7h2b3Tt7f+U3NgPkVtPHtWdeUFZ1p9jTYHadVV0IzlPuDMmFoaoMrAxIyFfj0oKZqCmn&#10;qJ9VPSwfxGaJ5URZWiL64ZnlelpY7znWVD+q5P1jfe+TU3oib97i141/SMv8RPGRfiJrjhwGDQBD&#10;cLb6i2lk+h0LTPdqzQj1Hrw/1CrfpTvnqPG1nbO54Bu/cWztuSQbp3ful8PgKHH4ionfaOOyC0NN&#10;jI8ZTYfH7g3M8lPtqFaKKoqKRlhkih/cZA9ymwJsvWSZfcldT4fGU7CeqpqGsjhWohh0sxrslPHD&#10;9vSmQ6iIypB+jC5udctbPZ7AxW630zHP+glf5hmzgf6j1Gz3cYuTaHbdUgOkFpCB/KorjzNccCOj&#10;Mbr/AJweJfbWI6w+HPRe7uxeztwY7+G7Sy268XU7syWOydSKlYo9mdWYGTJZbdeYhoBKPNUqsN7G&#10;WGdQoAm7XwWyaOlas2zRU70bRMkJoclU5CmlKDSbStUVKl7CxI/UqnjkH2Q73e709nJbfvZnjNA1&#10;Y4hg1FRQAiopipoG+R6ONudL2QNPM4kHxalArhqU06SMivD8/WvPsfvj5e707Qwe1/l/RPtrclDm&#10;qDcGNi3Rtms613piqeWopMnTx1lEmL2/T1OJWqX0cr4chHc6h+37Lb8outs/3B1fltlbM3rnNpZq&#10;vr8RUUmSxjZxTHFS1oSrop3xk8E5pK2mkZZFDBDcc8W9tct3e97e0sa7SZwCDUSomcngfmvn6dJO&#10;Ydi2O8f6iWYK4UgGjVFKMSO5RXAGfX7er8P5fHcvx++M3e2K7u7koettv4uPYO79r5LK5bG7Rosv&#10;DX1TbYz2PzWPyeXelmORp5MM1NGiSJVGGpZfH+TXX03/ACk6faG4cLvLcnbGSp85QVgrqbF0u3cL&#10;PS1Ez1UNZE+TirauRBUzZEPUSiEiTU9kZGFzkvd7xtNrYTPBVpAhHF6UHnlCKj0wD/EKdRbBttn+&#10;8VaCRmAJyRg0HD4uHzwf6J4dGL+R/wDwqL6u29lMvtboD4w7j7s27TpV4/P77zHY1TsDDfbxU2rL&#10;1G3KLG9f7uy+Sx0UDskdfU/w6mLjyKXgIc3RY6liwWJxlNkK8UjU7RxT1EH3aUlSyGG14fMfHG8a&#10;83Y2HF/z7xP513jfm327nsrfWrE0XUi0FWGCR/FWn+HqTrS2tZ7L6TRpkNRXJrxB4YxjgTw6pN6i&#10;wfSvypruytzUGApc8+coJ8risXubb9NuXeO2kyVFPHPSJX0EEUE9XTSVCxqIo4leRRNpBOn3qsds&#10;7N+QHys7d/gFJP2D3LEewN3jGUuSzmYl2Tsqim3TlExTVGRytfU7S2gaXDxgLNHTxzfbgJFFIX0+&#10;8uOWdrkvrRbCFZCqDUSNTADNcVNK5Jp58PKkHb1a2e0oz3EEUQd6lqhdWmoFc1ZqUFcmnW9FhaX4&#10;X/y6+i6jcv8AdfpT4v7GotrY/L7rGy9lYHaVfuqr25g4jU1H8B2fhxursbdEaSuFSKnyOUqJJTYO&#10;8h1XhfDH4rbx+Nxy1TujPbXyX8Xo6Rosftxc7GmNq4zUKKeStzE5bIU8fnCpKtPTllFioHq9hr3S&#10;kntOX7/aLK9BUt3SKAQAncxANSdQAHEMuDprUEach32yXTQa5pI24gFHBBIIpgknJ4jt4fLrU3/m&#10;f/zefip/Mdg6y6P2D1T2uY9s9nmoqMh2JhtoLgNybfr6SnxdRNj02lu3ctbRV0EtQKmOKrZVQRqX&#10;jM1oRg/mP9q9ndUdW4zOdeb1yOzck+88dg87XYuPC02Sq8VnMFkqKio6Oqy+GzEdBWx5dYZEkp0j&#10;mkMZCP8A1h72b3PceYLOS2k/V2jXQR9qnUXck+JRZONDSv5+h3zRttnLMzSpVwrEVJ4VpkE0NQRX&#10;UPT1PRk/5VP8uL4R70+Qudo+2vj5snsjIY/q6De+18ZvSr3Duva1Bkttbsw+HrpBtPKZ7I7RzmKn&#10;x+5KIfaV1PVR08axrJGrSkGjD4s/GTvfv/cGe7H69w1LW7Zqs7PWbg7M3xnMnDS7z3PJN9xkJaDO&#10;5tK3NbyqknWOGsrohUQxTqwExlU2y423l+1W1dLifwNsUmqssr1FGc96anahUkkVpSnHHUNXu47L&#10;ss6RXF4qM1dChWJoD5ZoAK0yVFa04HrYY+U/8wv4afAul23s3t7fMG281Pg4P7rdWdd7Syu69y0G&#10;2MeiUGPm/uztLHz0W0NvrDTNDjzXtQU9UtLLHSeX7aVY9pPa0WUwW0sRS11TQ0uTgocbBW0oWoro&#10;ErEhiFU9LV6Y/LTmcEhnCBh9B7xN535h3M7/AGsEm29oLr/aJkVoB8OP9kdTTtNhaPtt4Yd1Mkbq&#10;SP0iKAjAoa1NAOtHfN9PfHD5Ud3d+dmYSTeGe23lN0bq3TtjcuGifZ2SbFVM2ayWGoNybflqozHm&#10;8fQssRp44ZZIljDVP10jV5+afdffPZ24a3Zva2+23LtTEb7y2Kw/XmCoaPBbWgzmH3DWY7D1lZhM&#10;LRHK70yEC0a/w6OtkrGlqZGanRXRXE+cvWk+57XBJJJRTwwMk5qaUJpWgBrTyp1F+48vW22X0k9j&#10;D3SVz50Jz8TEjUaVRQASAQK563iPhL8BfhR8RMBBvX4vdJ4vY+Y7B2hhJMpvrO5PdG8uxMrt/JUe&#10;My64yp3bvzM7gzuGxVdPT09TV4uhlo8c9VBHI1OHijK2Pfyyese/uuDmshvjret2Zs/d2Jhaiq83&#10;U41d1/eo8c1JUZnZcJjyOKop6S8ax1K/ewOtp4/z7NudNt3jl3YLy4v9kZoniYqGkVGoAwBIyRUn&#10;AK1pxwCQh5fez3i9tLeDc1F3DMCQBqBBDY1ABMDNAa9tOPVLv8+r5AfBz5DdU7C6fh782pku3eu+&#10;18BvPC4nDSblixWSxhhOJ3HTYftXF4h9i0eZoabLQViQ/wAXikqhSvDGwmtYzXz1717w6H2Jgtxd&#10;cVG26FK7P1W28xma3Z/948ti6yqokyGGq8JjshnaHFpPOtJOoNRHVRtM0ZVHtoaAvbbmm03C5uVi&#10;mNmTTA8SSgpJSpAXUDUqQ1R5EUNOpC582G3vLMQXYMqlcBgMg11U4Mp9CGBXyJ4Esf8ALC/lMfBn&#10;uve25MT3Oe1+wcrjNn4LeW1NvSdrV+1MBuLbcEz7V3ZTZ3/RlPtvOZBNv5SroIFjFdTrHDViOWO7&#10;Nr1seuT3B2T3hk8tiMJvbtzubcFc24svkpqWv3TuOampcjFUUWUzJ+4ipMVjaeLTHEsxgoqcRiAR&#10;6bRDITlvaZpbC6lmRnfSSwoTRQSc0OBSmSKCoGeHUQx2dpZ30NxMiRWyPTLAKPIfiCgtQAfZQA06&#10;22s7nejfjZ1bRjcWZ6v6F6Z2XjMdtrGnK5HbHWPXe1cTHCKDEYDGNUzYXb+GpliQQ0tLD4/oEjW9&#10;h73A+u83vDI9e7YrMtjp8NuKbBUCZHB56nalq8VlhRIZKCvnSYg6KgAF1uGjuQxI5hDmnm/a9g3+&#10;SO52QmVqnX4zDLLx0CN/Q+eaAnjXqZLHl3b+Y9tS0jYLBGxAZSWFCS2KMo8zUVPCnA9fPI7x+DfQ&#10;O+flX3rm+te3KPcHU1f2Xk904fJ9O1G0N8YXcuycpnKGpyeU2fVrWVOGjyWKpa+qj+3WWVIcmkY8&#10;C08oK61nzl+XHyJ7gau6z3w2L6/2Rhc7lMPu/ZOzarMUlFnZcXWS49k3fl8hVx5jO42pq4pI6Sll&#10;ip6CUsJWp5fQVkLliO+3S2ivjc0hbioUAFeI4FfxccUNBUY6ifeeWEs9xZBF4TlyQ7FZGUAEAKag&#10;j0Uk17jkjrdD/l8fyo/hf8GaSn7C6Sx+4eyt77mxUNXh+5O06/be5N147becxkJ+w2RHtjbO0tob&#10;QxuXoZh9zPjcbBX5GFljrKqpiihSM2/8off+6MO2e2tSbOrk643EiVVBnsXiK8bUTcdD9xRt4MnT&#10;YRMRFNUUVIEkZqpmklAIjW4PtXz+gk5fmluLRlgQKwOaduQNS0pqpT7QG8uhHy+01tPawWsiSXgN&#10;FqVQsjGh0g51KaGvGpp+IgkY/wCFE/xX6r+Q3RfXe8KnsLauze8emc1U5TbGJrczgRuTd3Wm6aig&#10;w2/MXSbSyebxtZuXHY+oWjr3jhjZv8mdA6eRrnk+anyY7L+OeFxOH612ThM5lNz47NvTdg7urM1k&#10;Mbtuuxia5qet2jicZSfxmpihqlqadGyESvokLRsEOuP+SOdL7mPcn3i2hFrU0MYOulFoCJKIf6WP&#10;Wnkejb3A5Mj3F3F1AREq5GoVNNBBqDlTTQwpqpUhgaUrT/lkfyWepfkfufcW/wDuru3KxYHr7NYC&#10;VOieodk4brXG53E5alx2Uxm4Dv6q352Xuig2/uiWhyGKr4sVHhsxppV8GSpwFHvWr252Z2NH3bhO&#10;2N3Zfee/+559wJksZuWKXI53ddZVw19LUz0m3oKdfsaXFxwhqZcfj4Ho4KdjTxxAAMs2W8V9Pugv&#10;3ld51YUHnUDtAPypgAY4U4dRrHtENkjWzMot6EaAg00Na4rQ/E2okZJb1J63EKHp3qPbvUc3SeL2&#10;Fs/A9NR7Syuz5+v6HEUGP2fHtPKUtZBm8ZNjIkhoxR5GGtnerd/XPJLJLKxdmY7cOG7Trdz9Fz9m&#10;Y3Y9ZuHc8W1zlodibheu2PXZPK0NPFUZLB5Jq3DZGrwtdpil8KT0TiVlVbDXqEFe4XMVtyvz3YbT&#10;yxG1vbTjUZDVjG51AoI5UZiEbsB1An4s9SPtGxbrvKX11BuIt7ZDQKFSXUDqo2tihBP4sChNPLrQ&#10;mT+VF/dL5cbk6Ul+RA656toOy48Js3sXbuFG/otubF3+k8nXO6cNV4nfuyDW0yZPJ0eMyjxVqy4t&#10;nmmkEiJpOtd80fmV3D3pJTYjKZmHZXVyyAx9SbQyO4KOky87edU/v3uWdcPk955CFomjkonWmxNI&#10;sfNPJIRMssvNue/WkEW4XPiRDOoKE8ySSqaeJpUDtJGogsSSAt32fReyxW1mILsn+01CQkBSCFB4&#10;DiKVqAaFiqrTb1/l/wD8qf42fy/sbUZfaCZXtLuXLwCHNd39j4/bTbrpKOajjiyW3tg43AYfF4Xr&#10;zaOTr2qKuop6NJMhkJak/wARrq/w05hP7/Kg+SGRzWJyXSWexORfbOL0TbPy2GxVdktr4KrSCSXJ&#10;7flzMEc+3scsquXp6RpIBGFtEpVtXtHzTo23l69v5rLxZIV1KmoqMAsRrBIXC1GCBQgKS1Qv5ai3&#10;W03iAQTijHQ70RdStQghdLFinwkVBKkUICgdVk/8KBv5duL7pxWxvld1dnNrbF7h2o1BsjsmSvqZ&#10;KDIb+62r8pjcdhspSQ46eHL5PO7BzOQjU/bI9RNjatldiKWnT2Yn58/LDfHxrjm291H11i4N171w&#10;t8N29uCfCQY2hlQtFXy0W20p5ptwZfbfj1tHkKiKlgZ4pHScN4nB3tlzxd7zZSsjCykAppoJdIGo&#10;ZPhrWq0NcU4Go1VEfP8AygdwljW5DSWoHDWQKkKSQA4pioIp5kqVIr0VX+Wb/J3xXyJweA3d8mPl&#10;nu3tfrfqjdeRpar4qYeXetDjcTXVVOa3EnIbqz2+a6Tb22t1Yuv+5ePbOHxM9VGTCmSjMNRD7pI+&#10;P/zR7w6f7i/0l7w3/vfsGKsyAxm9Kbem88zVYzcENROf4ngkxdXNUbcxVfjqjV9g8EVL4X9ChY7k&#10;yfZzLvImV7+SQ0oa6sitBgkAEBaqOApSnQBfZEt7VbyLRpieqII0UIxOmqngDxrQAkErgGo2MPk9&#10;/Lw+MXyb+Mmd+LuU602Z1/s9sXMOu8j1/tDAbbq+pd0w6ajDbs2PTYejxtNjaqhr4I2qaaIxQZKl&#10;8lNUB4ZXB2ON9dydJZ/pPG97UWwa3u3bkNPSZ+iwWA2ttDP5TGS1QFPkaqVtzZOhose+CqVNPXvG&#10;WqKcqWMZVWYRzZbpuGyczS7VYctpdWf4ZWlQaaK1D4RDk5JrWQDtrU1HUjWt3zRzby2LZ7VrK4Qs&#10;tUnDFwCwDAhIvjUBwCBSpU0IPWn50f8Ay/vn71j8o8x8UYPnK3xl3bW1z7Zptzf6R+79l0vaGCxe&#10;Ser24NsYnZ9diaTcM2bwNTVZLDUFZlYKeqP3NIs0VTHNDHRF8lvnj8mt+7tA21nc10n1vhkSHb+z&#10;Otc7VUDSAS6BVZveGAhps3uyujSJtcNP/D8NTKQvikcCZx/db3vjwLf3m4MobOlQAahdFPEXv+DB&#10;4Y9TnqNo+W/pLGWe6UXEhyzSojEmpLUFNIqxJNFrWmSAKbR3xT/k7fDn487bqqnsHr7a3yl7l3PJ&#10;SZTsLubv3aGJ39lM5uCOnZKmp2ttrer7uoNh4x5J5dCwzVeXqIWRcjksjJGkotI+DHzZ2j8k8NH1&#10;N288FH2th8NJS/eZrE0j0/Z+2IaJGqK+Kgeqkd8/BRSxnKUjLykonUDVJFCS84SbaeXE3j9z/V3q&#10;0Hhmd4yzMwUMrkkcCxcHTQotAQ5CH3IF7f2u4y+EhFk+Sq6FCkqfJVXGoLpOaayGoAuqhP8Amn/y&#10;re/fiD2VV/Jz4AbmzWxOjd17lXc+6tq7X3LkcE/QHZNRXPWY/P4Kip4JqGm6zrsmyLj1hMCYaukj&#10;oyEo3gZC4fJH5ZbJ+Mke6+tviV0tgOouw5qk47d3ZW4dj4vDviIDFNV1NTtfaoNRktzVdJJVJJT1&#10;uYWnxF3DU0dcpdVMrDm6SSxFjy+y27sw/UKh2IXybUoDg8NLdoGquuo0s84cvb1f7l9VvM3iWBBp&#10;AjLoqVorEijAqrHINSSp1DSysfr4ofy0Pkx8uqDa/a/80T5fJ8pepY44twdYdNdW74yo2FuedYoa&#10;HG7s39uHaOK6+wkMlJTw1KNisJQiplmmBrcq6pPQSA98Rv5m3Ym1d30+0Pkdu3Mdhdf53INiKzd+&#10;ZoqCq3FtnKQeUS5mmosThcQ9RhSNC1NJ4pDEoMlMx0NG627txu9i9hv9sbhHP9pq8MA91CVjodJr&#10;mg1AgOKjUjhoQR8uXo3qztk+pXCxrpjBA1Ad1GytTp1AaqaXNCGQZv5hP8krp3uXr6Hffws2rtH4&#10;yfJ/raCbKbCqtg0FFsvYnYHhZaqbaG9MLjYIsJS12WeMimzIpxOlQwWtM9KzKlkvyPyvwv2lPge/&#10;uy+uI+zclncVC2zsvidl5TeWE3C320f8LRs1O52RBkZoGiWF6s/deAssYcAr7DO1b/tvIUEO1Wlg&#10;lxupBKsSSvcxNCrrLGwqStQ1cVpmnUg7vvG7c4wXMNsgEsJo8hYI4GMBAiuKrXS1AGJw3mKh/gts&#10;/wDni90UW7/ittP5F7a+Mm0uqd0pguysHvDL9c0HbXWNNkqpZszWbY2lsrZ+S7Pnx9XUS1c+Kmiy&#10;2CweVqbmnrkQySCo/M/zTvlFRdiU+4YcptHY2wsTk6amwPTuPwGFqtm1mMRQaXC5LcU+Lm3pm6x6&#10;VWgnkoJscyTqphgg0kMNJdyvoYU3ae4S+umIrAY/BFCaEGUUOnSDUKUFBRdOB1Hu78qGe3MG1a7f&#10;dM1n1LI2otqBCyHwywzQ6SDjUGNSbzcL/Il/l9ydf5vbvZmxd4dydmbxosnJvv5Bb47F3p/pY3Hu&#10;rMTVNZkd4UtRis5Q7YwGRFdVXjhpsd9tPDGkVctaDMZrg9ldrfGD539TVOY35jaf+NbML5Xe+zMl&#10;U5bFbu2NkaKMGsyOJjwqx52v27k1VzT1MMYWrgYJJEkoeNY5n2DbuUNyWfYtdns6Aa48TuahjSsj&#10;6sYBYBVbBolSoHEfNvNG6WLWENukVzIQiKzBlYAkUdhCoU6RqHdXiFJAJNCu9OqP5sH8pT5NYjrr&#10;49ZnM9w7B7rydBsLpjsKp21sJtk73lqZqqLauwu1l3Pmtm7U2t2hgqWLRSTVVZSJUoZJqSskgaoo&#10;Ya4uz/nB1t8eZMj15/L/AOp9q0dFX6MtvHuDfG1N1zUWXZGcxUmJxmSqMRn83BSNUwlK3JVkVLEr&#10;eOlpJUDOkjwczTFacskKWyzio4hlwWCvUKcnABLqobDGPL3Zt1nWJ9zgki3BGJ0JJEV08CCGR4ga&#10;mlVBJUAlgTpS3Xpz+WP8nPmGMF2x/OH7fz+9spiFrk2D8WOtM9iNmbI6+Wsi+2q87u3dvUZwcWS3&#10;dk4nkiEWFqmNLSrGJcvXiQ09Kbz4u/PTrf5SYhuqvkaNoYvfWYoZ9sqkS/wLr3suKsieCTC038Wr&#10;6xsRmZwvooaiR1qhpelfWTEgM3HlXb9yTxdoItt7aTW8nfJQgkkoksmhy1DWMnVq/s6lhGB1yXzH&#10;FyBYHlrcbNk2+ZyVl1GQqdRJBighY6RUAmoFMv2h3Fe3zk/la/Kj+XXuxPlX/LMrt1di9T4fcFJv&#10;LevS9fEu8u0Opctj6ealO+9hV8+ncm+9rrjp3pshTq9TmI6Qha1MpjvuWpQZ7e2d/L8+FGQz28sl&#10;R5nvTt/E5UVe1+h5t6RbwqaDKeGBcZTZLGCD+Bbaw+FoZ4pPvsxFWVaQfuRpUTEXE/L3OkccB26y&#10;tf3h4EY1XLaUAbuKnwGUBsjQR30rryMdKecC+57ZJ+6d0VbRgS9yIpkdeAUrE+SCSSHQrWnEVBJh&#10;fjv39/PE/mU4fCYSXZ+xvhF8ftz7cpshmfkvjdk5jC7yz2JqaWkMY61wuf7NzG78xmNwCpM0NRQU&#10;W3cfTQxSn+LpKIqepgdBfzcq3K7sTH979Y7R2xs3cE7RRV/W2a3bks3sGTyKsLZnH7jyFfS57FrR&#10;x2rJqaCie4aSKCRP2wQc5C89y9umt+Yt1gS9apWZbYBmdalDJ4bpqBYnW1Cw1MwVvh6BGy7vzjsH&#10;MFtullz5Jd2Kua272trGhjOrVGJFg8RCAe1qkEIFYiviKJPd/wDIE2Ns/aGK7E+G29stL8lNhU80&#10;tPJ3q20azbXc1FPLXVOXwO9M7sbY20srgdz1z1hfHZoLUxUlREgkhUv93AK/eXwA+JXbc9H31B3N&#10;guqust00/wDGs5kdr5jaFDsXcyCjqpv49ia7J1QxGHy0k05eqEMMqyshvCsvq9p9rReT9sS0nvXk&#10;UFqSlVXUKsAAoEo8yoYMwweBqBJ++c7WPOpkS05eZNxUd4Esj0OmncGiiAFM6sAghgSCGJXekv50&#10;P8xXr/cG7/ibuH+XR3H3l8g+vpaDHjDz5DedVvDZcWQroaTG1HZGQwfX26KHcGyq+mkFVjdz1GQo&#10;KOpo5IpJa2ojJqgV3bfzp+D3xEzGO646H+MUm+utKSugfcveWYyOOoN6buraaqXzZrELm9tZLObq&#10;hpqlmaihrKzDQiT000MFOFf2Jbnf7fdrCXY9n28tHOrKIg5QMtWJ1O+ku1DUszoK/AqAAdQpCnO2&#10;33kG67FvHg7vKhUQqE0UFdQDS64lK1Yk6HJNQHkxQ3G7/wCWv/M6+ZuD/wBK/wAmP5gOa+M3ZWco&#10;o5sH8cug6PelT091jiZUrKyn2tuKr2j3Jsqj3juZo8tNj8vXMc0rRJ446/I0yw6Tm9jdLfHT+ZBs&#10;cdl9Cbyw1JuWuagm3FUZGlRcvTyfbKI8F2FsVaqmyOHy9IVkSnrg00Uqxtoapis5jfb+VL/kaS7b&#10;mTd/+Q2zdtoYVrGSSV1XEEk0h41owzRqVVTSZ7P3IsecNrHKvM2xvbcwQp+tSR5QTkB1ZI4oiMAk&#10;K/aHQOEZgvRY9l/zF/lP/J0l2F8aPnd8eN0b063gp6vbuxu3ut9x0mY27vdMSKmqkz/WGS3GMLhV&#10;i+0EX3u0slUYXIY8SCpggp6dkppCSbj+O/wN/l77ipNxfIXI1/yk7YmjhOD6wx+Jw820do0M8FQr&#10;7g3TtnPZytxEdMUdxA2brJzUyyGajx3kQPDJ1jzTsOzWMlpyfbG4Ey5dqgAlTjwptVCDqGrWfWMK&#10;x1JEaQbvpU2cQtZQ7MLctV3CM60WejKupaPWh7hQvQMrGawPyZ/mN/zc9pVWH+KWysn/AC8fjBkn&#10;r4Mt8rt/1eYzPb2/qNKeEUWP6R21jaTZlXSwrVVbLk8lQ1sNLHLRvFQ7hFRHUUjG2wGd+DX8yDr3&#10;HbL618PWvZO0cdNFtjAZPb+I2bvbaNNGY1/37GMaWs25u/akZX92ionkMMdpBHStpb3HKbJd7duh&#10;3Db4/p7GWniROYyXbSTqDmRyiqScqANIq1Ohxy17hWdzf/1b90OXfAtK0iVLiW4FQW8Ma7eBJNTK&#10;EJMlBqZUBctguGW3Z/NE/k1bi3N2h39vHdXzq+L2VqcJW7s7ToYvKmKpaanXDzt2Dg51n3X1nvet&#10;+1p0g3NUVeZwE6SQU+SrJqgwJCTqr/lUxddV26e0vkd8gNmdVdXbeq4Xyu4NuVmQqdx53GGqPho0&#10;ym7sa2I23lctJJGkFNTw5WoeocQ08RYqGkPZ7i12SZbe5ZZoTTVdpJofTQZFs6HGSAwDCp7dQKhi&#10;rdtnvpbY3FrHKtgwYJcNGGjqwIBeNZxICG4ghRQ5IANDQ47/AIUF9afIDJ7e6l+B/wAZO9/kb8kd&#10;5Yw1OP2Hm8dtjY+19kpJLFj58/vzcg3PlfDtjAZGuppKutUUuFemkUNlaZ5E9mJ6o3F/Kw+QO3v9&#10;lk65zOd2tWRuZNnUnZcm89lV2SzMlaRNmdm7t7Br5sWmdzFWxMlCy0cmRkm8b0b3Cgr5msYNzsZj&#10;sejxDksWI8R1Vnovj+HTWwAUA+IzNQIe1ekPK3ONpyjLLtPuciD25ld/Fnh8WWhqrQAx2ccl0o8d&#10;lq2oxoqszyaA/Qc75qv5+Xx33/tT5H77TqbvzYldkGk7P6l6CwOG3BNsTZ2Qhqm/gdbtldk9ddj7&#10;4we0K/IRy0U2Oyu6s7R/bzf5S1NNVNVFK7b/AJSve0u/KzCbIxGC3fhaxw2K3xkdx4rbcSUzyeOG&#10;k3NiZFOQiyVFQylS1HTVsEix600k6Qu5ct903SzW53VEspwCTOWSUClRUpGKGukA4xXIr0KebIdo&#10;t7B5+Xt2+otRHUS+DIhKlcfpydxrinA/YD0bHr7/AIUA/wAtfdHX0O6949x13Xu5qankTNbGq9g9&#10;k7lrIchTfsTjDZrbezMhhMliqqvDQ01RPLROSVFRDTuwT2YPo/4/fBf47fxf46d8fLqgzPaOfeCm&#10;39sag3NX4nqzZuVqotFNAtW9C+MwO5Y6eREevymRo8nNwBHTRsIvft2sk3xP3by5aLvnMa5YvL9E&#10;DitF8SSOBStGQs5cv2mimqkCcncw2uxbiu+79y44sHjYpds0njAEEOfpoFZ5EZdJUIhwNSnIbotn&#10;c3zp/nB94YjC9+fAX4I4PD/HKbb8Gf2punvTHbdyfeHYO2Kkw5CfOYrryh7r2huHGbbz1JHFJR4+&#10;gxedfKU0cNdQ1dYs8EMZd/kv/LD7D64r6mfp5M33H1xmFgq8BVYWlGR3JgaWqpjJj/LQ4mGriz+M&#10;MNQFpKzG6yg/z0Kjn2Rcm3O+39uybzy89juDsap4qzkE1Kg+GtAQvdwBrg06km42PlDmGzv9+5U3&#10;dH2JWbxnKSRgujsrYuHSQCN1ZRpWh/pKCejwfHP+cJ8Ru0xWbM7j7Q2R8de5dqs2K3ps7t/NJ1XR&#10;wbjxqpFnMbTJ2W228xt7K4+qYCXEZqGjyMZa0H3kSNUmH0f/AC88/wBeY2m338uO3tk/FrYebrqa&#10;mx2zuwsrsLcO7+xstSxPJGuZxm56ip2NiYMWjmSlSJK/K00MkhIpTeb2LpLC1sW8bmTe45LfJSEK&#10;q4NCR4qErqIfUBV2AFGCAhuobvt32038VtBZyy2Ubd0yq7JH8RrRAzvqMeBTSakBmZdJSXa383HA&#10;7m3Ll+sf5evQ++P5hXZG2ftJt75TqzIVO1ukdh09UmSqKKmzfdlXhMptmrzmaixLyY6npz/D8lCs&#10;gjrzNGadhT+RH8vPLYDbtJvDpDd0fdvVFdRzZOhkwAwe681jIhqlM+3MjtGWTCb2wN5pVWMNJkII&#10;rCMzWLKE5JNz3a6FtZnWjPgKY31jKijKApXj3KSPPrIPl+PaPdParzcuSZHe6GkTK0ckTVIOhCt1&#10;4JRgFYHs1DGqlR0wfDj+cds7tLdWU6M+auwB8G/k3hq2mQdfdrZeTbWJ3Fj82/m25VYebedPt/L0&#10;U1dSTQorzwtQVcrx/b1TSVEdMCa9C/DL5q7/AOxv451bQbv6v23I0+N3N2luTH5TrDZdDt2Twz57&#10;7mlrvsctumgLRozY2CGaGaaG7vEuqf2M22mdbaKLdYm2qEqQs7Ey1UmrBYkIL6qUPktSzEBSRBnM&#10;t7yzt17Ntl9bht9hkFEU6pVkALjSpOlda1UMSFJIUamYKTpfJ756/EL424ZB2j2Jtrdm856zEjZ/&#10;Smwhjuy+5N6blrqiRNrY7aXW+EmrcychlcnB4qStqlo6CKcDyVUVrg1vd38qHc/9y4N79Vdl7G7r&#10;qKOWq/jGN2ZQYvbGKnyocyVJwEC7v3ljYZZ6gFp4KmqRnn/Q8YCRKVSbJstJbq1sWG7I1TUyCppn&#10;QpZkOGAPpUFag1A35HtuXOdjJtlnuBh5sCF/p2imFFq1GZ5BFENSqaetPIinRC+hv54ezNy9uv03&#10;8wPjB3T8C9wZ+I13WWU7wp8muH3vjoiq1L1ceU2fs3ObdqadpUu60VfjlXW0lYipc1t9b9H/ACbX&#10;tijxnT+zOzMX3BteqnGEXa9Fubbe5dt5J6p3fwbtmjxi4Bpx5NctTV02MSEEzSMuorbarW85ivVB&#10;lkjvoz2uoOpTmnw6KUNckgDLGmegnzfsVls8O4w87lI9mZSJHl742BDBQY0ZgSa6UwSK9pyerdOz&#10;Ox+jMN1Nmd59s7v62XpbNbdkOYzW8Mnt+v2DuXbWbozGKMmvkqsPueh3DSVIigpY1qf4h5ljjSUy&#10;BTa7vr+WD8sew9qTdgdp9i7P3l3fBhUetoK3dO8tw5RYREtUcO+9NxSy4KnyXlLE+Cigx5kWylQd&#10;ftRd7BZbVHpNwr278GrJ3GnCrEyEhuzI0lhglCGKvlLmHlTc1XlvZdxbbdgJCRwC2MiSgk5D11xV&#10;IDGukjUF0gg9UqbT/n3/AMuXr/em2+ntj9bdnbE6cqdw1e2sD2Ztrq3Zm1+p4ZHrFjGawuwMLuWn&#10;7Mm23X1U6ktT7Y/iOuTU9EFOsU87q647L6S7Dp0lx+6dpdiYWvpp8RWQjL7azmGyi1Ej0OQ2/mKK&#10;oo6uqZFp471NBO0TIp9RU6vZBt73CzLClmfpQToUPpIKmuoOO9SDQ8a+XS/m7293fl0TWHNHLiWX&#10;Lz1QB5IrpJhXzVJHI41yDSuMjq9zAbi2R2htKLM7by23N97J3Pj6iBK7G1VBuDb+bx1XHJS1lJK8&#10;TVVFVwSIzw1EDg29SSKDdfdom0fjZ/Mf+bfWEGf723PmBgcStOu0R3FncntBtwfaUZgpsvRbEw22&#10;66hyDz00hhjz2Qp6OtnV2kWapiYSE+veWNqi8OeXcWs92HciOk8jMNGosoNUoUodTDUdQ0hyOgry&#10;VZ8sXW9Q8vcvTRwqpbtjQyeGWdwUd3ZSNTg0UufD4EKKVpa7p/mCfyhf5UvYlTtHbmx9i7d7I3/m&#10;Kuk7Ig+LXVeyMtm9rx0WSc1VL2bmMLW4E0NJgKkyvHt2nqKvI0Eafs42NZIBJXb290Z2Z1Tuqlod&#10;44TceyNzbeqFloMnIMrFSwHHvMKSr2bn8DHT4o6Yoiy1VK0tVqsuuMn2Qx3Ri3F7RpdG6A9z0yQA&#10;StABoWiilQcg1qeh3zhyzuuy3X0+52wg2d+MpKTK9BqSsSlmwQBQ09WGkU6uD6h7m6p+QGwcJ2Z0&#10;7vnb/Ymw9y0NNW4zO4Cq88LRVlLFVLR5OhnSDJ4XKxQ1C/cUNdBT1lMx0TRI4ZfZ0utOxP5gfzJ2&#10;Xkeotu7i7Y7Z6oxVHHt/cW8MhldqbSwdPRFFRsFu/shKbEZ/fn3VHIPPRGtrcg8bD7kMh1E5m2W+&#10;3wLdG3LWK173kUMTnVlmEkjVNNI1MAantz1HWy2nLHLN9+6dj8Fdzu5FVIVLCpArVVJdYhShZgI1&#10;OKnhSvLuDY38o/8Al69iN8qu19j9BdJ9pbjrDW4Hcf8AdSv3FvGKugpRiq7N9W9Zbex+5shtmo+3&#10;qzDksltrDUhZq1vu5tVU5kJv3P8AGXtLpPc4xfbOzc5jJI5aGXbTsZa7aWXYCFKT+C7lw2ujgEP2&#10;6llpZIKynI1HQLey9VFvoh2GXRMTxoSDkjHiAj7Sv8uh5d8l8w7VMskG0/7sCcqssRJU6uLayvCp&#10;oaGpHAUPR3/jv8o/j98sdjDsf479pba7Q2pHWS43IVGFlq6TL4DKwM6yYbdm1s1S4zdW0MwujWKT&#10;KUVJUGIrIEMbozGU6j+d/wA7amgpeidq7p3lvnPbgqFwezaaixFDvbuTFUkR+3qoMLm86lRk6Tbd&#10;NQRD/LMile9HCvkjqoET06FvcXTLtk9y8xYkmKh1MaE90gYYVACGYsVVQAQBQACCx2jlomPbruKH&#10;ZdZaX9NUiNWZ6ESV0EyOxopCvVlZWGQUXvr+WT/LC3Dv+s+VffvQ/UuGyW1Zk3ZvDdO49y5bYHVO&#10;RraSvirv7zdqbMpdz7f6n3fUS1j2q6jP46rXIiQR1n3CiNVLZ3z8TO7+oc5jdy9v7J3Ptdt11lVk&#10;4M7kJ6Pc0NXl1Ec7U2W3LhcxuCWPcUkrNNUy1VStXVSkvCrMhve/sryxBj+vSKQEaAvhz0J7v7RG&#10;dSW+bEgZAGCRtuHL+5rtv74srb/dTKOxqqNIPb8LNrNTWlVoc0qBgynxr+Z3xT+W8G60+M/dmxe1&#10;f9HlbTYndmM2xU1VNk9umpjb+GT1OCylHjMouDyKQOtFXxwNj6owyLBK5jcKYDqD+aB8tOisFV7P&#10;rdxxdr4CKOmoMQO2cbk83uPbURn+08uC3N/FcdkcrA0MapTU2SkroVRQIjpFvfo91e9dorzTdX8i&#10;/EwaN2ZQq6i0bR6iiKAokLgKNKihwBpdil2OezltJ2srF5GcGNImjlALSSAxOknhAvJIzsmjXjhS&#10;vRUvk3/Jh/l6/K7f1H2h2H0sdsb6/iiZPc2d6l3DlerpOwCJaionTfNHtSWjx2Xrq6pn1zZaKGnz&#10;smhV++EahPYP/IbrT5Nb4npfkX3bsruH7bNzUdRS7x3zgMjQVkdPV1M1XhsbR5FqaOi2Zh4FmUUK&#10;0lPQ4wLzHqmkDm9/ss22Rtd37vNIpGqPSY/DrnTrUkCgIIAAxQ4rXobWNmu72ck+w3CSxQKPG0Mi&#10;lMsF1IWBYlgwLaa6g2rJPRpvj3uv4YbCSn+Kfxl3z8e8TV9U0mWxknRnVm+djV259onAV8dJuiTP&#10;7QwmZrNyxZqlzdaDmqvIRPXS5GpaWtkaomZ3Hzoz+Zv8q/j/AElJt3e+XpO+dr3alw+1eyJc3X7r&#10;29HHC/2j0PYFEz5vRBNpggp6z+KIYI9MPi4YOXO6wwa233c++atJSjawwCgnsBDnSoj/AFkkASug&#10;K3coKl5bGwXcF3sFwbAsxJREieOQEsXGl1YxEySly0bJqYLUFRQlM+XX8l/4LfL7JZLdmf2Flunu&#10;yszI0mb7J6HylLsLMbjWeqmq8mu7dsS4zM9cbuq8zNOTV1+RwtRlJdKgVQVQPYT9+dnfI75dzZPu&#10;XJ0PZW5tnbfM/wBlSbd2xvOg6f67FF5GqUxFRSx1GME9M0bfdZSepqMqGADyxRqmhbf7NvF1tj7x&#10;e28lxyshFZVXRGhdiASFPiaiaCpqxoKmnAWmD9828NuluovAqF3Zk1SadQBZAEDAnVXSNIqaKooO&#10;jDfFb42fD34BbT2t8celE2TsPO7npkrWh3FuXBP3F3HlMZFMlbuvcNTVyUWd3jkVlkncrS06Y7Hi&#10;V4qOnpacLCop/H/+ZH8kuosXitt9l12J7r2BTtHG21+5ajMxy0tFNRxzUdNtLsSojrdwQTtSwssa&#10;VqZagRFJijjB0e2r7dJ7crtl/OJUOmisKMMKAfFoddI10oJfEWNa6FUmoBFrsu58r7jNvHK1w21X&#10;T4LRpBIJKl2fWsit8bvqYxeG2ArM1AQE/wAnv5U3xd+RWWynYe3KPdPxt78q4a2Wj71+Ou4Mh1pu&#10;mXLVb1lW2R3hgsDU0e1N+tW5KpV66fIUhy1TDGIo6+nsrqnfkt86e4flS0FFgt4RdXbDw6074vpz&#10;YWc3JiWqZ6XU0mSy+4cPSYfO73EahisaQwY+FEGmnMl5vdJbS+3iUJb7iZL8NUR6dJAo3F6qraV4&#10;Yx6VJ6F0NpBuiCGwiT9/Sg+KWAcuTUsAZB4aVBZyFNTUDOlKOfwV/lj/AB/+DNFkNwYOTOdwd8bn&#10;8sm+PkV2v9pnOys0ajW9TjMHVvHIm0NtySysXpqR2qa2yNkKqtljjkVm65/mV/Ijrikodq9qy475&#10;VdY5DyUeS2p3JR5XJUtHRxyRRVkO3t/ywNnIb08SxxxVUOTx8BVdEQAKkwt9wv7yGW+sn8VWWhlf&#10;vIpRa/q5OE0qrqygYA8+ibYtsPJ4l3L293A7I70LCKKOZJO5iVeO4VhV3YlmQxuakajSodO8f5aX&#10;x07Y3PP2jsIb0+LvfejXSd4/GLc1X1Ruypq0mr6oS7wweFUbG7CSsqcg4q5MxjKqvnpiYEqokIsO&#10;vav8zmgy2zafYPw92hgviJjZzBU7zr8Xjtq0288tUyKsL43EZqOhoMTjKZZwYjXF3y0/Gk0TghiS&#10;+lvd7Mti1yLixxWMIsAGkHPYVGoVAMlA7AEYDEFTtdpudxK8m5WJuWIYtO040nWDXTCQpUAkEICU&#10;BA+MqrdFi6U/k84qp7CrO1/5g/yG3d/Me3biK6u/0W7Z7n2/V4/pXregrlaCurafpnKb031s/O7l&#10;zEVvK86JiacBRBQLNElUUb1j/Mr7xFJPsb5GbN2X8seuYr00uB7GSmp94rSRRxzVz4nd2Do3p5p6&#10;aJtcsuWoq4w6TeoDWZVcU9jCZfr7gMWpRhGVYUOo6QA0YbuKsXjLEGtQaMNWF/zRyA183I3OH7l+&#10;rZfGC2dvdRziKNljVo543eMQ6yyiOWJSWYMCKjoZ98fyo/jtDuHJdl/FrLb6+DvdFVABT71+NO4K&#10;7aeyq2enZamgo93dFtVN1DuXbn30SS1lHDjMdUVyAxyVIVj7HU/OT44da4WSX4J9E4vrjuXdUdWm&#10;b7D7TxmI3Dldh09a4+4x2wxUZ/dNfnzNKjGiglqMZiUCq80ExvTFW2+7kkItLS8Cd40p4MYJUfEo&#10;kDsxRqsGRmMbLQMhJ0qWXFhZ82/p8429L5SwjVZpCs9TVmcRRwxIQArrTuR2rHIpQay7bc/lvfNv&#10;vvfeZxn8yf5xL3z8a9vvQ020ekOj9st0bi+4TQVsdXBnO/P7pUOAqaalU06tNgcfW5OKapZJYsjS&#10;xQNT1Ib4H+YfvrelFNt/5kdObO+VXXVJkJqXH7v3BtaHrnsKkZpHjeu2lkdmY+n2rPDDTBmETUNL&#10;MzKoNUovcoaVLJ5oNjVEspCAwKOz9qnKs7AAVrWq5pTUB0us73nnkyObaPbTmiXb7C4b9a0aG2uU&#10;mNKgtPexTTIVUyEeHMo7/gJGRypP5UHVHStdm94fAzszs34Rdi5mjooMgdnbhzvanTW6qmhng+1r&#10;ew+iu0twZna+5qqkxqy0tPPR1OJq4FmZhMTcMuJ/kd/L+6kw9P2H8WOoa/e/yJqZmG3dud9Q5D+D&#10;9S1hddOSlp/4tlMZuGvx0xH2kOGqamvkZiZaqmOogws90u9jbxtkZzdj4GOhHQkHWR8XhmuEMbmU&#10;YZZImFCwkG580X5tt42SKw3AGQVt7l5fEPcVoWCIQQNTCREUU8MRSAlkC+X4x/zVPkTvDIdV/LP5&#10;R9SdbfFegwENDuTI/Dnbuc2P3F8hfuoTFPgMzuLex3JX9P4epAZs1JhKgSVUDfY0q+OeSrp4Vf8A&#10;zD8h2fhqvYvzY6R2F2VtnH18dRQ7n2DLuvrnsnE1cgqC1dt7DVGe3Biq2enpY3WKNqvEq62Erlio&#10;CW8urezume78OIh2PYshereZq7K1ADQDw6lu8tRaKbPmTnLk64ubHl/mGWXl15Br2+aO18PtEgIF&#10;19P9QisxUmhkZAtI8Er0oNo/yitm/FrcWX7H/lzdw7w+J2/87Q43G7p2zumGs786J7JxeJnFZTUW&#10;++v95Z/H7oTKvOrJBmcXuGhr6CKqqfEHEzIYklf/ACt9g4Kl7j2vju3/AJQb1qMqlXt3oLsmmotn&#10;Ue3JJKeaTH5bsmkq8fjMNlNrUlbDHBJPJPnjUM4aOnq0u4OLLmWeEJcbLal7pX7TIUeq9xBMbxrG&#10;pxkP46VoND1w5+8d75oZtsvdgGx2jxHVJHc/VFZNIYrGyMrsp1EVIiYCp1A0BhZnD/zqu4N0r0zu&#10;XOfE74wdbSbeoqnevyk6Opt09k7vzjzVjUuT2z1FsvsbPUNbsjc1ZQqzSVmYxdVT4yOZZaPIVFVE&#10;ED9ur+YL1j31tTE7B+WnxjxsG1IM1HV4TNdEZzOw5zYq0VBUYigrKbaO56vF0GVpmoJpYQ6VtHC0&#10;cbH7X6AltxLvG8H93c97nJcWjUBjC1dQNTVD+LTjQ0BVaALSgWi+w5i582DbJOVzfjfOR41mpt0/&#10;g2gYtIZEX62G3e6oJS0oZtTOTSSTTUFi6+/lN9gfEbsHcnd/wg+XPYX+lLfdHPF25hfmLRU3fOze&#10;65lyVVnKKbO53aa9abs2JnHzuQqamozFCuRnk8zIKcKzBm7E9Hfy1cPt7Md3Zj5H7x7K2LhapK2j&#10;6TwGPpNl9t7pyAdftcHkcO0ke8svQyOBBPXUhxuPguXlq4kViE9tuHLBhl2lY/3pcxr22uuSBFcd&#10;wV5D4U8qhRqYL4Y/CJQSuonk3Pbub5k2HlqyOy31GIt3W4vEIClnKXTxpCGPxxhnc5r4RVWo+73+&#10;Rv8AN9zm9MJ0Fsn4H9R9abi3BSZBcn8uc135T9m/HnbWMoKWGlyO6cVsnH7V2r2Iubatr45MThcr&#10;CamoljKyRTUkdRWRdxfNf4Sdk41umOxPh3J8fdh09ZT1GzN99M0+0t37r2xVtdoshlMLSbc21U+e&#10;Wiu+R+3qcrI4LgxVDrrKjf57fmtEi3Sz033h0CIsZbUANILobeMfDVyNRpUgEgdatn5h5WMp3C1P&#10;MEUho9nJcmxQ95bWkqLOAy9rqvYO0qzAMw6atqfBH+Y50f2ZQ939ffzI8t8iNyTU2To9/dK/Jjae&#10;7cT0nvyDMTPVTPtyHaG/9z0nTVXh60LPjWw2CnMDloNQx7vRtkw3wl+Gucwmc7ah+ZuzK7o3bCQZ&#10;PNQYShosD2zSxmX/ACLH1e3M3kqnK47cFfVsYYEfAVtTVTDxxRFvotsZts2KNRz7PqtiVVQGRTUE&#10;Ak/T+NKgQEGrQO7UOlHIPRrNzFyvv80MNq0m085yxa2Robm5RDRtAEpSO2k7E7vDddNaM4ampz7E&#10;/mB/P7b+T271TtX+Ux3LW927sqpsXRbkyHa+wM18YcQUimvuvJdz7MGYNLgaUxic0OcotsZKphIi&#10;iH3LLEcmX7m/lU9obSbqam6g7E+N2BheCg2n30vXe3s3uWqlxFUIKmo3Ln6DO7g36qZVTIlS1ZTV&#10;IZJW/cp5dOlgbncwW5i3S2aLbiwCzFYakagNb+GHmJApRchtRqVIwZ8qcwbtybslxBzHyTFvkL5d&#10;kv5LU25qSqxRJassqu9BXWrr8NHGekRtn48/zmum+2Kv5L1/ym6k+WP94MDk4N+/DKugzPT3V+M1&#10;yQ1OJx/Rm9p8bnKKkz2CWBaWkr8vjcJ9/EWbJzTyyNMIu3v5X3W289v1/ZuG+WfUc/x/wtSmf3P2&#10;RtrM0WcyFLiUZmFNltvZfMVcO1dxqqmIPkJZZ/NYimZyI/ap7PlnZFV94vUEbjUYEZpGoAxUPKjM&#10;kZJApVmcVFU8iF5N85O3rdXsoOY535qzXbXs7qHwaqCyi7YIlwuhlYyx1XTXUQAT0ru0/wCbH2d1&#10;3WbP6qj/AJbHzGk+UHZGYr9r9e9V5ul67peuNybhxSxz5abH967W3dvLbeR2lh8Y7VtZlaaikpqC&#10;ijaeuNFTXnVQVGa/lQ7t2xX9ObNXtzqHLUamm258gN97a3HmqXMZpZBTtuDLSnP1D0mJrqmQxy0+&#10;Qw2JpwkpaKKKwPvcp2/edMW2WDJICah3FAq66HXUB2NBWqwrQVIU06X8i77unKlpeWHPnLltvG3M&#10;4aJorhrQwgs2oeFHCxIr3msspr2AsDqCZocb/Pd2T2bie+N05b4t9z9XTUjSbw+EHXmZx2y81RUd&#10;djtEdL1127vbrDGy1G9cDXSLKzZrdBw9W0UsIISaKeBP4P8Albbo3uX3Dsb5A9AVPT0B+5znbW29&#10;51O7KCjxEKRV1XWy4TFeajxGTxdIiu0DZKCBVuZpo7GxfY7bY2t1JYybpFbXSLVgqvcVGnXpRlBh&#10;LBc/2oWtQWUg0re3+x7pepfcjTzbnzM7uEszC1nLGo1IdTXboNAoyamSpoCoZmFVR2X/ADrOoenI&#10;8JtjtP4q/ODr3u7d+YG1NgdJ7n6GqBnuw94VTLQ4nE7D3VgM7uLZe+KPL56aOiglwlbkquWRwY6S&#10;Q2Qq3LbK/lU5PaUvTmE793Ti+yxEcbge8t8UPY1Xs3I7i+6jimrKfJJR4vrGDb9e6yRg06wUxRvR&#10;UMwDH25XnLtyTFHskaEH9JvGnZwTRQjsxEOX7i+lAi4Gqmo0S2stiuoouZ+XfqohIQxjmlBtV7iW&#10;WOFpHuK0A7S2qlaJVqBlt7tr+e/Qdn4XvXfnxk6TzPx6rmlGZ+HfWnYexf8ATpgdsV1FWtRZP/SF&#10;vivwW2Mt2Ft+WWnmrIYc0tBkRBJSwUNNJKs8SKwv8p/uvdWQx42VvnpSr6zq5krU7OxPYtbubbq0&#10;FMS8eTxyYGhnyUmVWFXkCQ1EcXlcHzqASG5Ypo0Y71L+6ZUqIp9JuRIU1hvCVBokBI0q+rwiWr4g&#10;UE9Gm8Ps2526btyTucu/btpQxBYJLJ4w1FdmW6MaKUVgWWWh46RqFOhU7U/no/CrpGNdv9tbf+S3&#10;Xvdc81BSUPxv3b8ed+YPuPL1uWnFJioMHBX0sOwM/BlKu8dLUUOeqKaqsDC8gZNQlZTpj+V/X4jM&#10;9QUHybylV3MtBPRUfau6a3eFN19UbhgBjjpIc4+Nk64pto01cvhnAqXcI3pq3n9fve72u3MxX9zl&#10;d0C4LXK0YkMDR6iFUJKnJNAaa8Ghdte53vKu4rb+7WwrMjuP145Ji8MeksT4FmJTM5rQBVU9uVUt&#10;0FFL8ov521dvfr3vCT4G7NofjLmZqOq3j8csTvPYmX+T2B2BKYaut3G+S3j2X1liz2R/DJTLRYT7&#10;aOQzRmhraGkqSZ1Buv8A5WXyI3IMdg9knrTcm3dww05p954DsPE5jq+qgZBPPmJ6vH0FXlKmNYxe&#10;GEUNX5721r7TbPYTXB1b9KlhY8VeQhi2StUiirLImqgLorLU8cGg2Z+RI9vveaeTua2vdpj+MCzu&#10;YNBOFQi4AaurB1AADLMBnoft/fzt/gN1Ji8zD29u7tLqTtDBYmjylX8f+zekOz9k921LZJC2NoMV&#10;trPbdo8Dl5q4iy1NNlJMbGSDJUovq9gJ8h/g5/Lf6/6f7swtB3Znd1fKTYGzcpksXW9dQZag2Ln+&#10;x6L9uHr3C4qHB5PbVRAtWfFUo+Qmyk6rIVkWRGjjOb+ODcYbS15U2GWZJYbgyTfUrH4TQpK6gQy4&#10;cSFQihWZgra2oSyJIftFzWWv9m5a57RkutzivTHIGJktjbQTTQJIkSFZvqGSON6FBC0h+JQHL30p&#10;8hf5kPdnbnXG9p/ipsrpL4fbz3JWQVuG7arQnyYxfXB2Dlczg+x9w0mL7Nhx2y8zn95igoV2rLtr&#10;I5KhiklFXNCP8pi13pqOkp0no5zIKmmIMkZpqmOpWYmzQyCSywhBzdvr/T3GVnFJPfR28k2q9IYN&#10;HQAqy/08A/7HnU9SF/jP1tszQfSwS6hXUsh7QaYqDk0FMUrWpA6tT98Xq6kzmjpl8MoLQuyqzSyI&#10;5BZQsypwp/1va2ZobqdN13FhHuYODQsaAEDCUTK0Hw4rXPSeSJVZr2/asnGhFMgUHw1H2/5eve8V&#10;fTBWemq6tv2nlSJ7k+RydQEkKkycHj6c+9TTTbu4m3WWqLUBiB5E0woX/L1qC6eZvqRFimAeI+w0&#10;/Ph1726bYxhzGXoMWk/2oyN4ZZ3iiEaKR+5dQYzZx+NY9nVmY5WYSChK8f8AevL8hw6avJlSN28L&#10;Uwp+I/On7COurf4/77j+t7fT2L+39wZXqLPVu7Nkbrye3d8bUrp4cFuzbedq8BuKgqoY0eGuwtfj&#10;qkGKPyO3KAKVuCCTf2d297ebRMs2z3pt3jIYEAF6qdSgMRUUYVqPM/KnQfl26z5mtJNr36xiueX2&#10;RtVu4DKxOoZIGo0PcKk5wKdRa/H0GVoK3F5SipMljMlSVNBkcdkKaGsoa+hrIXp6uiraSpSSnqqS&#10;qgkZJI5FZHRipBBI92wdP/zZv9JG28Ls355dS47vHFY6npcbjfkHs6GLbHyF2hGXWnjqoK7EHH0G&#10;4DEIgpQvSPP+qo+4ubyDyx7lbZvUixc47cNxumfE6kwOo0aQCkSR6gg7gqSQF3qZHapHWP8AzR7C&#10;2sF6kHId1/iK63/dMv8AuLKTWQ0lbVIh1lTkspCldSjHRIsl8NKnrfOZvfPxB7NzXx+3DmKl8tlO&#10;rq6Kq3z8ZN15QyRzVLZPqCvyFJ/cOpzApYKeWu2hXYKaGCO6xSMXD2T7L60wvb2x67sr4ndv4X5N&#10;9ZUCvJlNu56th2p3/tSNGVKWKq2yBiZszJDU/toZIaJKgi0Za1/YvTlKNbyTdPb26E9o6antmxIu&#10;GJHjXBFQv4S6RGVzoiEh44+Qct7hy1zfabTY2ktnzvKzUsdBNsYwrlil/NWEgxo8w4URSg7+LXT/&#10;ADTruqMtjNmfNPrOt+P2Sr2x2Pxnc2KrW3p8Y94ZWsYUojoOx6enp8n17W1dZHKy0G6qHGNDAA/3&#10;My/uFOY3L1VItbTrDlsTmcOlsjjM/i6rau4cRVKoLQVuKyiRZGlRJDYSrGIJF5jd/p7jea4O4XrM&#10;85uJkqCpXwTXII4ClKCv2YPSi7nuW3N7a4tViiYGg1rIGxk6lPCo4+fljo8eNyGJz2MostiK+gzG&#10;HylNFWY7JYyrgyOLyNDUr5Karo6ynllo62mnjIZHRnRlIIJBFxm272JKKcJUTyLelSnklpXSIOgs&#10;KiLIwxosbxzKfowWMH+yfazb+a7W8vJNusJy9yg/swGWhAJA1OoB8/Onr0D9ttIbjf5xtLBljbU5&#10;pXSxHbTXk9wPD/B015nb1JX02ieGGfRL5o1mRneKX/dc1LKjeSmnjB4ZfV/Qj2VXvT4J9Gd6Ymvq&#10;9jLB1Hm6ulaJcjsrEQvtzI+OujrHqdxbPmqcZHJUPNFp+4p3pmF/oRx7Nr2z2++VpN4m/c5GNIU3&#10;Qpk17KccGo+zrLfkj3j5n5dtZ9s9ybBr+5X4irwW/hCoZSPpbd1kotDSta4JrjpMLnM7g6uOkgD5&#10;/HN4o44cjJLTZOKRljQpS5aYSx1yIUY+OpBnLPzPYBfdXHbHxC+V3x7NHlaXC0ue23RQihpN37Cy&#10;EOSxEED1emsO5KCBo8hj6pksZTWwJBAOBIbX9hzeOXL1Nu+tluBe8u1BEijwwAzcSARIDjAIH2eX&#10;U88r88+03uvG9ny3zMN1kQKXsvp7628LWSKGeWO315qaqSARSvl0uaPPY6qmho5WbHZOdXaPE5Jo&#10;IMg4jXXIaeNJ5oa1IkN2eneWNR9W9gts35Rdt9f7np937P3Rltr7gx9U9BV7n2PXTbJy2VaCeNVq&#10;qnKbVfE19VKoIEyaZkm0clb+yQ3lrJapbrGZ4IBSIq7xeHqrqFV0tJq7a6iaafKp6Kecva3k7cLO&#10;bZZ9ojMw1AIxkkC6u6tTLpY0oa1JBGCDWmLdO09rb52/ldp7121gN4bWztK9Dm9s7ow+Oz+38xRS&#10;EeSjyuGy1PV43IUkmkao5onQ25HsxmL7sxW/tyHP7kely+/N5ZCKfdm5a6uy+ezNdXVki0FPX1O6&#10;6k1klZUw0pGoyx6acq2gDTyWDY5FM19slp9NPI1ZZi/ia+IBKSsaUqwOnjqqaaR0QRchc0LZR29j&#10;brM8SgI48CMIuAAEMmmmkBaH4QKinUnAbfwO1MFhtr7WwuI21tnbmKx+C29t3b+NosNgsDhMTSxU&#10;OKw+GxGOgp8fi8VjaGBIaengjjhhiRURQoAAzdY9SdgPnKjO9CUnd2c3BDX5c0+d63/i4qUp8N45&#10;axptw7DySRGMSzxktYElxGgEgKh7crLnHabdLXa0mGgksUMZOSK9wJOa+R4kDzHQH3/bbCe3g5e3&#10;bao4d6MhXwJZElVi1Tp8UnwgSg1cTwoMinSO7R3/ANR9e7Trsr3XvXrnY+xat6XD5HJdpbj2ztna&#10;dRLmJWo6LFV1ZuysosPM+UmvFFBIxM7Aqqsfab3niN7V26sxX9k4zOzbpqNB3VuHetZkX3rHmKKC&#10;NCuUlzNdXT6cfRwLTtFJCYUdtPjQtq9hDctwteZB9Jt14ZN/U1dCrVJOWJkkAj4VPHP7OhFvO377&#10;FtNlsaWghlhFFtwYjRa1AEoOkAKdWTTOkCvFU7Wpdr0W3MHT7Jp8BS7RXGUkm24Nrw4+Dbi4aeFa&#10;igfBx4lUxgxk1PKrwmAeJkYMtwb+/wD/0xr3I2clhgqzWNkYNMFWiGjxzF3DQmnFTTVmIhrIIULl&#10;Ssq35uCfp7X7Va28Nk7JQsFJ8/It69Sc0sXjKB8RqBx/1eXr1eH11P16c/lcEcBLs3LtVV+3qknO&#10;7mppFpammlGVbD5nbu+cht/KV9XT0iVCTUEzPHp0yiJuQ4QD7amlyWQz2OoZDkJaGlGSw23ZTUGO&#10;niqZoaaRscaiSdYZA5Rm0PcABbmwE3q+ki3B41U6AxP7Swrw/KnR5Ppkt1AFVOfn/qz0pqXE4/Oy&#10;UG28HsXd+Zp5tq43LZP+6/Zna2KixENRW1eNx9VX00O9aajpqaoraSWFaiKM1FOI5GdpdC60nuTd&#10;2R2NVJi4aTCxR5Az1CyUWPwtDRVkc7x1IqlYYanojPNKRIyNc61tp54R2V/4GidPLj5+vqDwr02t&#10;vFflSB3fafL8x6dCptDoHYvfGDbP5XJdhVE+GekozTZzfXZORz2CrMbBNi6nFvMOxKzLJDS05khW&#10;aKRVaOYvrbm6Nl31kayAS1lDt6aI1LUwp1oqOeI1MgZpErBCqFnl8HkUhlCxm9+LG13ulw4w1Swz&#10;TT8hT4f83Rqu0R2wqooPtP8A0F0N+3vjps7bNSaXCZrsSlnjoaWrFbVbs3RJVpR0QaOlfFvlcpWe&#10;KGnFb4nRldpZVsw5uHXbG8arc81JhYKPHUECx1sS0cX8RSljhDzSSyLSxZMQzapDqEZOpdR9ubXY&#10;2EkrXVwKgNWtW+dcD0NOtyxOQ5rVfX9nz6TPbHXcPW2Iy27ZMxuHMZBpMTUS5GoG05MpV1cMWPoq&#10;Knly+Q2pUz0YamiWNqgDxkICSv09qQPRUGJjy4o8Fm4HE2PJxX39LD50jQqgq4cuKiqMUiN545YS&#10;zjjUPYo/epuGW1sSAVGO3yFCPiA9CM16JJbSQsAGwPszw8ugJfb25c/u6q21U7l7G6/rY5KTcxj3&#10;TPtDPZCWjlq6ilq3/g1Vs6txOFgqKeaJaCpx9eixSHV4TYj3CTem3qKmdMjjaGKKkhganpvDlKh0&#10;hijEjVQpjkEikpaPWzySCB2MZA03NhS+292uo9FDxx69vrXHGvWphFqAqQo+3/N0+jp/sXJTJLgN&#10;77nnqcxWV38YyYq9kY6CSeStkpvsPv4dlz5GLKZZIIoaem/iNPHDPGS0mlNTh5W7twlTAk8u1cM8&#10;4rKQ0rQVG4oFY+dibVcTzmMRSSakh9TSjWPT9fYkutdva90QDVpx+35/L06VW0ERWhBr+f8Aq8uh&#10;f2/1DvvH5M0cHdfYFRQfwbILk0y2M6qqTc0tPEWmxY29jBPUVcUFpapfFFAfFw4vdSS9zz4pZaSH&#10;B0qwUklTHH5I8sl46dYx44hLG36YHLFGZApJBYE393lgYAF1Gn7P8nVJ9mA0FnxnyHy+f2ft6CCL&#10;4P4PdVRFnsh2HuibJZmkxktWaefZLoKmqqJa0105oqOFJJ58hBGnnjjlM6RR2SRE0F7/AL80+ZWM&#10;LR0U6xNNXU9JJX7goqipkkpPBXJSU9Ri66Copp9WklXaNpr82FyWi1YMxY6ieJ4V/KpHW4LJI61a&#10;rfZ02w9D1exJKianzmeoJarH4/bOQy42x1rmKHGUmNzZyG2qjMZPD5rbORp8jiVYvGHRZY6GwCB2&#10;t7zU2JqcrFLWJgqSnp6kukL1W9oMbFAwqY4pXlFbhvHVsWk0xgtI0Vv0n2Q3m4y2SF5W4CtKV9fQ&#10;H0P7PmOlcEcs69hr+X+z0+Vu5KTb2SxmAO/q/J5KgMZr4MV0Tn921uQ8mLnqsbFA+295Gbb0YijW&#10;SplMUUVXrA8kf19r9KTc0Bhxpx+3KqGgSLij7BxEkEEhQwUsTqcPPHKEhkR9ThgDa97X9q9n52tl&#10;iUPIyr5kg1PxH+A/Lor3Da5BmPtP2V4f7Yeg6KZu/Z/X+TOT3tjc12Jt/J7qavRZc78X+yjmqunS&#10;to8tnpIFh3/gMpSPkKumng8ULRSMkr+EeoD2lZ8nXYfPT09Jg86mWrDEcgMfuPH1Wkq2haqaQYGW&#10;FoVEWlWi1qy82ub+xbYL9dbykxMRIorQ+TBvQD5GnSMStHpfV2/Z8v5U6V42lit79bYPLZ7svp+t&#10;2Jtppp9qy7s6Q3hg4oEMMM8+KpMbX9v0OTosnprGaRawwzQzMELFV0lUZDsLf8cdPjk29mqtZQgg&#10;y9NubDvD4HEUcKusOBggho6kyAoHiIsOfp7J9t5VsReynwu8moy2NWokfEa1B/l08t3qoNYqPkOg&#10;oxvx7+N9X/EN0VXYvUGIjopquXKbMzXRu6aSrmz+HqZJqqvZcz2Zkc7kN3YNaB0lqKesErBiQTqt&#10;7ZansfcNHi58xX47JUBoq6hxUVPPkqGKsSTK/smABdsTwKqPzdJLWb6ccsxbbHbyswU6hgjI8j8/&#10;LpxnM5GqhJHp/q9OhLh+MPVe69yY7r7BZ7YG5KXd2Cyu/wCuq6XZm4cpt6tGyslQ11LlqvR3Pi6+&#10;pqZGkhVDPA8heE/u3NllDMbqyKzSz4rI08bpHSvG+Sx5dIqZ0Z5C67bLqtQY2DMiKQqkqy8XMBIX&#10;HaDQ09PKtfLpkRIlO8cf9Xn0xw9X9H7IOLx2N3lsWpyNDla/cUFTBtXeIoqnKZ6nmpYKFKSbuQwV&#10;MtFHkoZI6eqq6mKSWZBJCxLMgJVuU2wIgKym3FSSU0UVKspyWFqI8bBlKh4shAahKMslQ89C/nAE&#10;jgsSANVvZ9dTGG9jqDWhxXyI9QD59G7Qxihp9oz0eXbe1e1y80uNy/VuVp8nPLk5lh2ZvjD1G4ch&#10;tujhqdvVy0FRux4anH0lHlofs7vDGyRorSsY9RUe381siuq3bB7Z3FUmgkSIeVcF9vFUlCjS07V+&#10;RxyLI0I5Um7/AFQexVd7iEs2IhYooJpVTQVqfLyH5/LoL39jKQwFACScV8/z6LvvrYHybw2N8G/+&#10;3+pqJM+Wl8+Eo+y8fla3FHwtDQZSHA4reFQaCLKzemojCx08fEztyfamyWO+4p5TXUu5sfiqbJSq&#10;/g/upW00TVAgx6xSSw7iEqSySzgxyaVUhxwPYS3rm+Ca/iUatJBzUn1Bxo+R/wBgdP2UBUrRAzHz&#10;4V4+Xl0ydey5bHSU0uAqund077y+0cY9O+VqO4tn5DLR0ctfuqGspqXKdZV7TY+PH07GopddRUQv&#10;TujSHSfaBpMZs2Kor6mHJ73qgaeahqoqHbWByPgmSLxy1UsVNlahxB5qdyBKTCZeL/n2ZTbjA1sr&#10;uH1/y+Lj/gPDo4Lx22kkAmp8z/mPr0MeZ3F8ongwWMm2F8YMe75OjzeMqM/3t2ltz7qjdjVUeGoK&#10;ys6WhWTKNSVcUTyQBapKYeTxm5T23O+zWyMFRV7s37DIyoBSTbQxX25apjlkDwI2YSuQwRxuZtcs&#10;niu2q1xYmkl8IEtI1a/wj/IemItOptNAPtP+bpVJN8oUw9bQYXoj4vV9JeT/AC6L5Idi0tSgo5Ke&#10;Fo6yeHoCrx1U1TO8a0pjgpvuBpKrwdSgq85sgPFVT5fdopYJMdMgbZT1yRLS4wQwx1qHLVU8X3Fg&#10;SHsGa63F7+19nJDJp72IJ/h4UB9T5/y6STxvgooNfn/sdBxS7U+VEFDLjKDqr4+jKZCj3PQ1Zp/k&#10;1nsLPJNndztkquowVTSdEY+mqUxqzOiOI1khUq+g20lvgz22McYauDN7vkhqKpqWGZtiUYmtUtPT&#10;fZNLPmCyKzopRlCqwCldWrhY9ysisgLZP8I/zjqxskmPwKa8cnp7q9nd+blimxma6q+P9HW0NHFk&#10;qzHQfKTfctF58b9pXDNRUdJ0jSCpWMSSrKJtZDMwkKBRrkbtyuPyNLksxiJ8/qGPp9MlfjKaOoVq&#10;SQwvCfFVZKW5VtdliZwDbTfj2E9ymdnJgYrUDBp5U+39nR3ZI1ulAtGr/h/4s9KvoPaO9NqQbe2b&#10;2PhOr6Oqi3BnHek2PvDP5fDy02YjfI0teqZHa2zl83lQwG8njLrqEun2hlavkrcXWDyVFHVUOQMc&#10;qUuNFRSq1PG6QlYKZMrDj0qDFHC7lYXJLWCer2kvCzNK0XxY/wAg6UkgsT5dGLp0wlNjs7jWWOjy&#10;WOyuGjqIJcln3oK8/wASqUesWaurGwFZnJqRKmeqig8lXFZYyzSWT2vcfsnDUsWbr0x2PbI4SfHO&#10;7gS5WqirKGjpq/yyxV33DRfxOvnaMhVmUalDMObF0YvW1gVxx4fZx6JLwVenr/sdAZuTubJ1mU2H&#10;t+fPZ5MNv6j3JDRI7Da+PyGIzGVyOKano6/EJQiSo2tgKJKqNpKijlliSSSFJGIBdMJFURy10eNp&#10;XgbGY2jklhLLDR/aVQM9ZRzRwGs8aQRpKosW5U8D2IN3KWbDFAaU+dfn+R6VXIBKemf8nSN3NV4z&#10;JUW35NzZKmrU3PubMQ0VSYXq8wuWw0seOwWcoJ65MMks9bUz0TnUkXplU6iDf3H3e0mKwtDNHVRR&#10;0klfjoVFIZZZ4sj4p5mhWONUML0dMEBZgNP1INre29smS7Fa9vpU44jj/PpJDWhNOpvWQp8/vvPY&#10;2txVdJnKbBbiqmlzVNS01JWbZetxlHFXNUSyVKV1Hm8o1RIqRPJ5AOGjvf2EeUpjWZvG4Kq+4lTM&#10;1tVDEtK0tFSwZJ8Fkah5Ep3qUMn2NDTyszzvNTiodtWi40qnkQaio/TPn6dGNkzSClP5j59GcxGT&#10;gxO08lu2maCCo23j6ZvLXJBlchW4iLcWNhjpaitpKGWOH+M5CWFIoqWGmq2po4ggkKEsN2I3XR4x&#10;s1j6ykyNRFHm8o9JFGaFTS/b0VJSwiQx2SOWnp6Ry7DVrcaED/q9k80zOWIFCSD5ZrX/AAdEm9Wh&#10;kZCg9Ca/7b5/Poou7Omc5ux9kbowua2rjsjU7E2fjc1XVEG4Zf4lT1Oey2eyMVG0sy1dZj8tlM1A&#10;lPC/iNPE3lmaPiL2id1ZVM1DRmigqVNLHSFHrkjElbVsMnOS2ip0iV6WBVjU6BFZTqa1ipkJmJq3&#10;Hz+z9nSmygEDqumg/wA//F9DV1NtCr2LVZ5M1kMTLHl67LSLR4J6kUGBw6f3apBS05moA8kMeUq5&#10;p6ma8rVTyyDxx6rgK81V02QxsVDBDk6V4mpKKeGU00WLXRlaibHy0niaJfK+QqJPLIwaOaYAqxHP&#10;t6CMIM8f8P8Aqr0bEimT59GI27j63F57IZasqMDW0tX93laGogWum3AJJMHQ02YhyRqRUGSJMXQ0&#10;4p4ozHJT050uoPBHzaNDG2Fqpz4GRsjm6OPVS05anSc1X3VS0iLrnqmpwkcLaE8TjSL+zzdroW6q&#10;FFCSaH1rw9fQjPp0gvJGnK6fhFf8h4Y6IN2dk6ubf+LxY/iKyw7c2NuKshpcxlof4pPja3GjC4qO&#10;nkmjpsdg4smZ6jJReWb72lfU+kCxYN8ZOOCHDVccTvj6fcWLqY1hSRJTJSzwsdSSSTaayimdtIUq&#10;pUXJP4DNpcpds4ZckUp+RHp8ulG3q6Z8/Ph8+hh6k2hVeTdWNrKmA7hrdjbgx00ldJTVECU+SjmV&#10;Ghkp6SjE2GzFNHC8plWSRXOleByJ1dlpI8Y6zyQZCairspI1arpUTfb0pC09WsTrK9TJJJkhJARK&#10;zJGhs39A9y7treKJn/sVFafPPmG+RHDz/b6ayQqxUkGlfWvDHEdATPgaKq3LCmLo8nt2k3Jgdp0c&#10;OKamr8fj3rsqgmyWDkqYTS0+Cgp6HahgyKmjhSeoqIwyX4YKYTDDX5EyV2IpqWrr600qSZKlgaIJ&#10;kJEqRJBNHMzipCmzqSY0XTZr3E9bNNaWsem4cCp45PCo+f2/n0Cd12+SRgy5XJpjzqfX/VX5ZEfN&#10;rk8jgNuCkwe78rk8Nt7DnLPTbZyld95NUbcoavGPS5CkqMdBBLjJJQHilCJPM+svHbSVlHuOhgSs&#10;p2zuKpjOHESLk6RpXiaLwosj0sdOsdproSVYsigte3sLzbRZygtUKxrmpPH5aqdbhM6gamz9n2/P&#10;59BhUbN3FV1mBr02Fu3MfwxqSarefa+RpqKCthrxX1MtNBnZspPU6qQrMirNGkMzOsYXVcP6bkws&#10;8XgrK/By48LFIlVUSQ+qWNS2kRSRLD4KNKkBWX0JqFibGwZueW4ELGta8OPd/wAaNPz6OkSRxj/J&#10;8/8AN0nf7rdgUNTHksLt3sGhz4kr4J8HQRTyR0uPnqo1+6NbTSy1bZHPy4ppZI5W80wjcMkWpSzb&#10;X7r239rDFHuDDmSKsSrj15JQ/kRYpqltCKpiljaPSzej0MWANwBaKzq1WFBX1/2enlvJJlofPp8w&#10;nW3Y/wDGchWVmxd3LTZDb9Vg6lU25AY4qbzVlJjIWnmqJhk6SqpKzyRQ6agGaJIWZPVI4C1eNmqq&#10;2oqocrtmppzPFLG1XnI0bQKaNGdjNCXlYm5sFvwOeeB1Y+GjKGAI+0inH5fPpHdxtK1VrU1/IDo5&#10;1LuinxuIoMfU7X7Goa40s1LLFidlVc0QlNc7xRKKGdqakUIFUFpQtmJt6eRuxO86OKhSJP4BH56V&#10;IKimfI0Pi+4cL5NdXThZfMxTTrbVyw459vJDGFpVFx9v58ePRSmyt4niPIQw4f6tXRDN9dFZTMbj&#10;/idTWdm1LYvcE2ZxWToMJuA1UWPgNRDSwRYPKLPj3x9OKrX9tCINUUbtrGkA49rbio8bWVtVUyY0&#10;zVFSlSlV/GMZWCWdJKgRtM0ypUqmPjYQRrrtqFzz7StaoSXDBZPtB+zz8ul7bdqUL4pA8xT/AGfX&#10;qf3V1lmd77dw23MZFuNcPQYitwuQxUOy96YCWPB1tLiRkKSiXESyYd6ncuQhatqZ/tvItK2hNP6y&#10;tBvHDSRSeKooVqZU81mymOLmSaZI5UlknnamXXEXAjCm72F1vf2YRIFDqP8Ajw/y09emYtpmLEeJ&#10;248vt+f+r59Fkrfj5vynyGN+7pc9Pg8dWrimij2Ru6KmhoMdj6ifF1eLpcJioMzNUUOWhpQ9bJMt&#10;qQSN459Ghp2G3Njv4hDA9VRTLSYmollKZGnMKS1eUL6A+tNUckY1A/QXsbD2vUoZE1yjtDYqKZav&#10;EHgRwz1W52eRhh6Zx2/L7eg87a6F3fU7J3DXYXCbgxVVu7sjbkVLK20Mt/GJsZtnrRMXT5B6E0dT&#10;463H5G8DJYvqVnQO4v7W9NuLDzIqw12OScOZVneenlBjjZI0ikj+5bXJ6QdQUfkW4uTGbfX1F2I1&#10;1BrVfLHClP8AB59Bj9y3RJYAkH/V59Esznxn7WxlbLPW7Y31ltty49cTNtfEYzPYmcZKviq8rXZf&#10;HZeLBRzUOMQyS0/2j1Uwssb+X90InPJZnH18cRhyOLiWYhpwDTxlIQkckgiSJ2AnZeb3tp5v+PZl&#10;Z8wo8QVtOfy9Sfw8fnw6bj5fuVc4bH2f5WHTJ110L2B1tmMnFlthdn598NC9Lg60yZrLtW5aepyN&#10;JR1ORyGUp8a8+Bp5BHF4TD9wZyF8YT9322w1tJR2EdZjlQyROEWqphYfcKV1B6i6FYhfgm/uR4+Y&#10;rTSunTpOcN6n7B5dKJtqlGHY+nD/AGelLmti7u3c9S2S2h2JLWQY7I46Wqrdr7kmmnP93amOp+1k&#10;pdveKsiq8pUiPU6RaSL2P09qeoz9DIkIWrpnRpJdEYqIXZVMbwFCVBLaIjbU1+QDxb2Ubjv6OCxK&#10;EfioQOOPIZrn7Cftq5ZbLMQ7s5DH5D5/Por+0vjfvyDMZZqjZ25KPIw0OKqJMp/dvO42gq6yPK4v&#10;Nw1zRVkkcUBrMpEXNPTeLRGZE1trBVR0mUx/haJ6ukXSulhPLDKk8asQHZXY+WTxkA3/ADyLezL9&#10;+2PMcckF6isKEChK0BriqBe1jlhgEnNR16bbpo2NalaZwPT7eiu7+6f7Tps9j8qux96M01S9bRT7&#10;fxGexGQ29mJqGKtmo4arFUsK47E1GUppplWMpdGCStNcP7ccVvatxUgp8fPHPFHIirDP9lPEyUrx&#10;yLJC1RBKi+N1DA6j9OAPcW82+wfLnNzzvHFSTJFGlzVSKf7kIfM+R+VOjfb3vIl7XOn7F+fQm0Wx&#10;t1YyB94ZY5DbOUyOPqaqtzm28TX4LM0NbuXzo1Bm4aOGWvyLZKGJoJ4PtYbGfVM02nSxudq90Yzf&#10;dTHSVTRUs5hjLUsjvM80rGCMyCanx9PChZytgSBxwT75he4v3bt79oY3ubb9WLU2f010qDJTBuZi&#10;aqK4/ipxHUhwb3ChALUr9vzPp0K1VvTec9XNR9jYvKU9H/E6egp954ymevoJp3p4HloZMTSbexOQ&#10;gELRyLI6iQRGH90RA8DZFR0dDFE9JKXnSN/JF4pEliuFZrLNJIsgsxvyHW3qVfeOr7ve7lLNHuFt&#10;ph1AA6lNaEj8KgjgK+RrgnoSW+4RTrUjjw4+p+XSqO1KHGx0dViM3FUisipmjq/tZ1oZErtDwq1T&#10;LLIo1hz45ER6efSPFK9+Hsyxslw7srqDYr9P6AEf8R7LAsqNqVaMOHD8/wBvVmuQDQLUdQpkx7kU&#10;tWYIZUnKM6fdsp5BUm0aWNx9Abf4+4cggaQKqsyuo8QNwdRHqS2q9z/U+1cMkyLUt3+f5cOkjPqJ&#10;Lcem2soBNE8miCOLHygzOs00kXiKRk1KSnxs5139JA/4N7hJS/cLH5kbQAxia63DG5vGRZrFlXg/&#10;09ms1zHHUKauPLI9Pl0/K0bAacn9nSRxrZHHy1M+Mmhg+6eJa5zEs0ckEDEePJU8suiOR2eX9xFX&#10;mX6cc4ZadsJR1de1O9fDBD5iq1EkNYP2HjWPxF2SXyFNV7i3tj95yTuiJNoYk+QI41406T+IuKAf&#10;s6V2P2ft7s3PYPaktXT4HJZOs+whl/h5qduOIshTZCqqoq+KoppqF4I6rxaCrhtOrUL29lE7a7rx&#10;a9h9G0tTS1uFo89mN/bbyFNR56rXES7iye2aRNm0m4YomhNOanI0lVBQCoBjbIMqD1ugMw8q8p7x&#10;t9rubJzDrmj8Nlb6dBRdTayvcRXTTUf4aZ6WrbwyalZQQaYIrwr/AKhTo5vWPxG2hl+hPnHX1fVm&#10;A3vR4jZ3xh3dgMxuTAQ5/P1HX+ye2Nz7q7lrNrZ7LYKop5sVQ7RbHVuXbHukkuJcR8kRsy8oaehy&#10;q3WiqInjadpF/iUsrIQOGdZhIisj8EKv0JtYGwN945s5m2wiM8xl1YLpbwIyDkjgVPoeP/FmsNjZ&#10;26mREUE+YWlf2U9f8vRYNp/GDozDzS1NH1Hs6iWsWDHzNioclgRVUKrRThRkdv5XCV1dS1qzwTHX&#10;K95URpDMyljhXbaR11K9WUqJI3+5WYipSSMpDTvLpU1ZQLU0kXPhXRcfT63O9o5/3XdylsAQ7sBn&#10;R6kV/sgMHyJqfLpButnZrt0+mMBaf0j608/XoFfkT1B1p1D0p2VkdrB9v7dpdrVeCqMDS08lRjq9&#10;6msyk2Ap6v7d6uvrJsXu3PSNHUZOWSopo5iySACMKWTcWL31vbK1KVIqo8Jj8tUPjlyKx4yKeOmr&#10;JvtKqkx6Ukk7PDGEInqQ7W4Q/n3J22cvXu7xx3TODVcg6aKTXFNa1+WkCvnXrHDd7FIL+QxR6pdJ&#10;4ZpnNKt51P7c56PN1l8lf5an8trYNHgtqJs6l7d3psrbv+kX/R7VZztTcS5LJ4DHRZbCbs7Ir8rW&#10;Y+nhq8pFWKmFoK6ligc62p1v7GnamATbWEp6YRoamRRLVK0jC8MKBPK7ljYqZOTZrgDj8gl3Pept&#10;taWR0DIH0iv2keQJzk/KlPn0a2+yxxmRiQa+oPz4d+K18uqxO/8AMY7+YT3qcjht15TE7c2/jmj2&#10;3nsXjo6qOPL58jIPi0xdXNS0eQgRaBESFjARPIZdVh42TO7dwVGIoXkoqKm+5ljf7eSsqHNB6gln&#10;YCSPVGpFyAQfZrtXulNA5RrXIpkMBTDf8J/peo6Jd15dS4YeI1UHln8qUemK+YI+XoNHR38mXbm/&#10;94UM+7+9NyPtagr6WXNYHauxMZjt5OYGQS4+LO12czjUFXOPrJJSyMo58jfX2DmNpt47lzUO5c9R&#10;18qq7eF6liKWKldhIBT0spVaKIhB6Y4lf8li3PsRW/L9/Y6p5JCo9aKfUfxE+ef9jovkS0ijKRSK&#10;DSh9a+hPA/t6so3/AN2fAz49dTZj4zdIbs64wVTNRS01fgNpVM8u5a7ctHTrTSS7gz+OpZ59z5wq&#10;n7k+Syc6y28bJ4R4vZgvuY4YEiqYpai0CuhVYpWmQAEhxVTxAvpIuS3N/ZVunNMG1OI54a5oe48c&#10;4oEPoRX5fPpNDAXUBieNfIUzX5jzxSlPn1Qb158Ld7d1ZXM736s35gNkx1O5K2KsxslDV43G4ao8&#10;gh+4w1XtOWF0pYp3EscHgUKCE1Gxb2U3uiu3DmMPW7K63ztZ1TU7iY/x3eO1cdiJt6RUSRxxVEOB&#10;q6tKjDbezFbTgRR5CWnrKmCMkwxxy6JUHe3+4m4XCCCGKisCCKqR8LA5aKvAA8eIU/hUgv3zlKw3&#10;B/EkQmRT2ks5oTU/ifSfyUAglTUE1vY+FX8tnZmDymP7v+bXYW4fmNB17SU2N6t617HrtwR9PYJ6&#10;vLLmpKvPYfPV26M/2Lt+jyr+ap2/NLBt6Z2cViVieMRRfjF1B/ogn3V4txdnbig3AkORqv8ASRvD&#10;dW761ZaNXP3lLJu6rq3jaV3YuI1Rlsoay2UKb3eTfdt1MWjYdwYkk0JzUAGpBp8uOfJmx9v0uo7Q&#10;oyBYmqNIr5tRQfFNACASBg+nolv5z/cezvkp1V0tgOv8T0XhN2bB7Eotsbdz/WUu3jS46Ld8C4mr&#10;2VLltp5aurNv42roxFpgM5pJz+5CjyRI4evlH2Z0L0/sJc33Ns+XsDbtTmqWggwNJsOm3PLVZpaa&#10;XJ00zUNdL/CaNKSOncismdIoS3Dhjb2zsG/2G9yqlnbmyhyCv+5GKtkFwo/FwrnhXz6Kuc+Xt4uB&#10;ILS7aN1QjVqIwPmrNxoDkaeHp0VT4BfDT+a5212XmMR0R8g36jy2F2xjtw1HYmU7y3Jtyg/ubWZK&#10;ixH8Caj2Ntjc+78tLkazFxzvQVUdFHUjHRPVzRv4/dJPYXzB+XvyO35icP1HtjtXpLp3A+Ol21tH&#10;qqgyWN3HV0sMUIpclvPclJhIqmYSypaKix8dPiaKA6WNVIBKJ45bs9yu/DWJpJwoAARfDOQf4eGG&#10;IoMUwa8eoktORLe0nvZLqJZmllJZ5gjE5BofEJ8wGNa1bINCFXaZ+Pv8q34SfE3Z+5d8fLTIdXfJ&#10;nuLfOXrs72b378qsPtTJYmqyWQM+qi2jtvtDLbuxW0aIwzyfcVc9dkc/lZJpGrsjUxCngpthPpjJ&#10;tunrTatfvSKqjyBxGKGSqs9SeKvGTSlgEjV2uOldK56gk6wiaz+B7gH3c3ixsNys4wD4gjbsoRpo&#10;aHND6L5edcdTzsvKNxbLfSQtVS2oFaAHBOn468aUPl6dafXys+OHavWXzl+ROG+ElbisZs+Tc2Sy&#10;OB251Vu7EDb9PtLO1mVqosVt7CQ19Rip9pY6jhqknx0l48b418bAMqrUn8lPlL8S/j7ubeeQ6h6E&#10;puyfkPhNw5KOLKZLZlZhtrYPeFZXVdHkcxl91Z1Wz2RSmrquWYx4ONzUvwKinRvOks8qc6NZ7XbP&#10;Z2SfVija8E51EFSV7KNQmgJIBAKEhhDfNVpvn1TwXN6yWxXToXSCAcZ0qQwK1pVjQ/EjAmt/vxX+&#10;D/8AOM+UnWmwcB8wfmGOo/itufYm36at2X1xmsBU95Z7rp6bbtTitowy7C2Ntjr3A0e49swNS1OQ&#10;ytfuSpippWinxsrSyhAz+CnzM707Q7yXHdwdiz7qxe4oq6hyu26Xb+Hw22dp1VSTUYr+H0uG2+s2&#10;HKpF9rEtbkJamoJJkaRvV7EV9NzDe2c8W+XOqNoyuVQUHcRmPuyRxJqSTUk5O+VdmiskY2lqEkjc&#10;OKUJFWNRU/FiooSfQAUFDA/zN/5TfxU2h8COyMx8auj8JsnufpbHU3YvWe8cZU5vPb+yWU25mEzd&#10;fidwbq3RnMnn924usppqmVocjUVsVKyiSGNTGoFv3yH2L0zuvrHNJ3RXY+j61oZKPN5ivq9wVWBg&#10;xMuOqoo6fICroHWsozE7hSRbWDpa4PuEuVP6g2+6XS3UbfWU4L9Qx1AsfNlT4iDxpTgOpL5obdJo&#10;oktVRmIYVagBFNQqRSnCvH+XWtv8Efk5/Nr2t2/srGdBdeZHd3ZeZwWc2viMNk+vuu8jid14Osw6&#10;7vqKLM7oy+4NjYyOmgj26K5JhlaURJBZeWMTUpb2+evXHQIXrj4L9abT2ptKCfzbp7i3xtXOvNuu&#10;pjX7ipXEY3MVeL3BmJZFqY2kzG4KxVYKVhpjG0cjTzc86ySE2WyWSpbEkl65PEgglUc5DEaydNdI&#10;roVuseN02G73LdBdb1O8tD2xkgRrVaNWhoW4AlaA0qWOqi7NvUP8rXvX5b0NH2r/ADee2d3di7sq&#10;qsZfbPxo2Bvkbd616wjqMXT0nhy+S64TBYqTctOVA8e3JI4oZItdTl847rNFbb8LvkVH8husqXcO&#10;56jDR7sxUz47cEmA1UOLyFPOGqcLmcZBVGtmpEyFFJG02h5IlnEio4HAiD3a5fteZNqjmDAX4dak&#10;aiB3GuC6ggqfMnNfIKonLkt5+XPDEZraSoSgwaEaiVqFbyyDjFKksGY0DfzLviDvv+U98rsPnPjR&#10;t3cW9fj93Vg8tuLZ+Cz0GQ3bW7Z3Hi4IKPd2yczmVCVu4qDFwTR1uHWpkkrGopTFMtW1K00hP/k3&#10;1V/Lz6x3hu/tb5Cbml3VvWty53L/AKJ6Lc4zGXy2Xagp5Fw9BsXbjU9dU02aURvOmQngxoSQtUNH&#10;S6rDXlze9n2La7bjPpAAUGgJUacihYd1TmoPCo49Afnbe+Y+aN3cbbYxW8CgKJH1EkcNa1AU4BqA&#10;rFc14V6sK+HfzD/nc/JzqvrXqL47/HPZPUvU2N2lhtl4j5LdgbF3Jt+kxe2sWf4JSbkoNwdl7pqK&#10;HeD4Sholp2GE2tuWomkiYyful5Ii+9T/AM2vctVv7AUNd1L131v8eFr8bgcdhca1Yu4ds4GoMeOo&#10;clJuD7rH7TkkpFQu1HR4pKExxskNVLYSMINx3dObLDVe2ipb6WAIZqhCSQoCtHGQrfD2AhRpDDoK&#10;8u2c/K26vcQXkkt4WUlpPDo7ioBYmORgCMGjN/ESaaSYXv7/AITd9V9r9X7t3XVfJLvTf/zNqcXV&#10;bgx3c/YGdoZto7o3/CxyKUW4NpLR1+5afa2arYxAks24MllsWHjlWrqkg+3lty746b2B8g+vDTbk&#10;3c2MwRlpN04XdOLqtvmHFSLTyfaZimqMnG2IejqKWsKOsq+N42IBI59wrtljY8r3jWofSgPHuINK&#10;gmv6la4pTjSo45yEu+Zbvf4ZnjsKzKtNJYA1GSPhUBqUweHChIp1Q18Kv5knzC+G3eh2thfink+w&#10;u0ooqzqLfPV8+1u04d+56rw1ZSyS7Sixe2tv7u3JLubbdfg6qoSthosjCIJy8kMQdlNR3YXfnxN+&#10;A1XXUXxj2ngO9++6yOKn3P2lnMymY27sekZYYExVVuXAU8ssVTWSxa1weCWmjIDSVc8T6RJPdhzf&#10;ZbdYPHZ2Ikd0Csz6WBBADj4CDGwqrJRWYk6iNI1Y37nsO98x3zTbrI1tYKTSGMlWx8JdmNQQwUgE&#10;EdtVUFyw2CthdA/zD/5tmKnz/wA9ancvwp+KNQcjSYb4zbCxD7X7T7KjFTrpsl2FjN/Q7okxOJpH&#10;jiQf3kxz1FTNSySUeExscsORqD4/DP5u4T5NR1m1960mA2Z2nSQpXUuNxNfMKHdOLSGIy5TC0me8&#10;2ToJqKc2kpZJJSYSrrK6lgsZe4PJR3HZm3B41TcYyTUEnANTRPECkEM5apLKdJCsuoxj3kXd7nlZ&#10;Fs4Gd7RjQhtFRxySsYpxGnCggkEhtAkrB/mM/wAs7sf+V5X7f79+ONVvTu74mZOCXbXbO1d2U1JV&#10;7o60yWS+zx+OyOdruvcFgpcvsnc1TKqR1cWMAxlfGkU6kVUcygj8gfhT8LNqbx3J218g+2aza+0T&#10;W1e6J9hPuTb+AhyAqJhkK3G0FNi6eTsHPJX1auIqGgcTTyS6UBHs05c5m2tOVUtruY/vBRSgJFSJ&#10;AACPBKkEEkgOCAfl0Y+4O5bwltDc7btqu8rlSxOPhJJJ1Agjy1AoSQp9OjIfGj+cD/NL+S/Xmw+o&#10;PjB8KabdO5Ydvx7Hk+TW4tt9pZfrMZbEYt8UmZzWcyWD2d1dtnNY7RHV1ZyG4qvXJTyoMdLUTRUR&#10;LftL+avtPZG7cPsTp743Ybanxx25WChpcZDVVOD3nU4SStUS59dtYqnXbWHq5ZHac0tVLXS1esrP&#10;UJNrCC3dd/8A3/eNZRWapYldNAFqF06SVNF0hqVYaiSxY6lLHqL9usr2yhilv72R93YVZgVCV1as&#10;qYz2qcLTSAAOwHBNF2R/wn8yXyP2pufs75MfMXs/eXzT3Zioa+n7HxuM2pkOq9hbiGHNPFtjbeGz&#10;u1l35NsjE11TMtO+Lym11Ulamjx+NOql92kbu2h1P83+l8PW7N3XQ5HbuQqzkttbto6GjylRg8lS&#10;zGjy+LrqRpqaZGhiL0lbRySqQ8auWbQtojl5Jh2HmOfd45/DtJWqRQniGIUEyMTVlrWlVrQgZrka&#10;vMUkvJsaXtr4m4JDXDUVu8gGqoEXA4kUGRhqgUudY/zDPlL/ACZfkZm+n/kf0gc/uvb+Ej2vuHa1&#10;F2FkNubT7e2TUaJNk9m7Cyp2lmsRkDJXY6eWirUgkdFmrcZUU2PrjUqtdW5tu/D/APl+7ox1dWNX&#10;/I75ClQ+ytkBMYMf17S1MVXGuey1BQQZPC7MlqkJhir6iCuy1UfTSxLGJHWc9q5m2qztVli252ui&#10;wqRLTGr8OlVMdU1EvlgSmkEax1Ae4Hfdyb6IQizscg0OtjXIIFANJOkYIqC6sxI0m5PZvbP8yP8A&#10;nPbSXGbT2rkv5c/w+ro56TeHZUtTuvN9odxiNaaY4Xreqlo+q9y5XZdXNEaauq6NcFjDHJLEchmQ&#10;lVi1On8ZfmX1h8oaOr2bXYHF9ddmNNUrBtKsydNX4zcKR0wlrxhMgtJi3ytTFTK7VFLLCtQI0Lpr&#10;QMRFvMG2Nue6nfk3P6aavBoxJk1yCWWtK6SCmMcQCVG3KnOd5yhHHt6Rm5tBQUHayMPKgickZFCG&#10;oSCDpquqtD5s/wAt35P/AMsKtpfkFtbsbsf5UfFzH0yf37zYyGUxPZnTc9LkGrsJW5ClqMpummxe&#10;1MbkzFNR5zELSU9JUs6V9PAPDU1Bde4v5Yu3d5bi3BvXJ91UvU/VNNNV5jKwwbehjyeBwGtKzLY+&#10;m3nls9SYXGY5ZI5nSrqKCrmgjWP9QSziDb5bPlG8j2w3wvIl01IHgmvHTkSAZ4mpA8+Bog3/AJgu&#10;LeyjtYdqeS9KnAYDUQpbBzmg1aQPkD0cbqH/AIUl5Xd+0uvep9m/E/f/AHx8nMvT0e04abbO58VL&#10;TbtzsVEYIdzf3W2lt3PbpSqqQsNTkKKPH0VFHM1Qq1VPDEzxhB1l83Pgj8Z8vQ9bdBdGblk2FQVh&#10;xmc+QaYXbv8AeXKTSoYajdNFDumgrd17spIqiraITVox6m5FJTumgM5zX9H7j2UvLq2621vQFWAL&#10;EOpqGJ1ozqxVWoxqCzBeyiAE7GnMVjcHcbq+EVxrWsI7odKmoUkUIYE6Sy66gAan+Lowu6v5dH81&#10;X5RCPvv5F/MLbG0d7vS/xfE/Bra2T7g258cBFJj4paPr7f8AvXqbtvBS0ywVcrpXVlPjN3VKVEKu&#10;mVr4fGEO73x8ddi/MrZG2eyept57ZlqZaZKna+9cdTtW0uaxDsrNhM7PQUDZSkqcZXMXVQIqmjqY&#10;3ikRBqT2CeWthk5buFhkvAy6j3EUAAqamjOTSuKZqCpFQQJrbnWPeWaK729weHEmhFRUVWMHhXB4&#10;UYFlYE15fF/+cD2F/LU7K3h8ePm90T25tebHmFt37JjzO1Kmo27uKEVlNT746mk3du3AYDcHX+8I&#10;KLSz0+Tnoq0RR1tPW1EwrWlrmrfi58UPgtNS9i/MXey9xbnyUCDYfQWzMCEp89XCoqPv8zk9v1mS&#10;o5dxUUDTNevzs9Bh4H1BxPM0ae8gTuOw7XZQXl7MJ2C1ESjtJqyg1/FVqfEQoCsrdxHUD88Lve+z&#10;TWXL8f08OsK08gA0/ioFz3UJyA5GpSNNVbqz/av8xb5Y/wAz2nrdq/y3+q8n0r1ZSZOqw/YXyv7t&#10;mwyQYK+IWtXbmy6Lb0e98DPvPXLH9xBjpc7WU9NVQGd8I08Fep7fjx3P8Rfl71xmekdkbOg66T7a&#10;eeq6a3PgcFtz7ujln+5XMbUlwNbkMDV12PqCky/ZSRV9FJaR4lj0O0R8x7Ta7rMebbCz8OajdoOk&#10;A1YEgaytKVzpNDkhRpJkHlX3HveWabbuu3eNZOyL4viszKKacqID8RqQA9PhAOtqGuP5OddfzQ/5&#10;Z3c2M+Xfa/a+c+UvWFNJi8LL3rtGgyFflOsKCCONI8B2rsmuqIcvjeuNwsj01S8uRy2HlnEUjVVB&#10;kqinjkKXvD+Vpv7Nb2q0i3lsqm2lT1tVLFvXM1mUl3BhdvS00tbVSy4SKix+OarjnqCoArqSnQx+&#10;UsNWgG3K2xiXTzDuG5xwI5ICFSWNNS9pXDEAA6QKimc5JxzlttnbW39YrWaVmepCrHqNcgCpkqA1&#10;QAdPlwJx1YDt7/hSf8Ms5szAR0fXfemX7uz9NjsTiOn8Fs2jrG3DvnJ5GTB47bu3txU2Zr0y1Nkc&#10;miGJqOnra3wTKFpZagGD2/dO96/y1Pi5vzGbU2dLube2ex8owm4PktkMNUbkxseYWSKCrFLvKXJ0&#10;Va+Aa2mokwONnxCSWPlkbUwPeZf6u83bXdct+G3jkkLNlgQVAJcVT4W1FfDbSw06jWvUdbXc82pf&#10;W/MrNFFb0JNuSK0yoUuUYFmouWoFLNVUI6Q/ffSX88n5n9R7m3xkMj1H0PhssanJ7U+JEW6cTT5v&#10;cWyfsxU0+2Owo891tvPbdTvfJVlBTTUhym6aKlWScrWU2FdJaZRM+UfwN2z8h8TD2v8AHXK7TFbu&#10;apg3BXUuBy+MGyd9SySCX+PU2QpQ+JGVV2MssLxvTTyprZUkLFou5Vtr/k+9fluWQzIJCEfsFRqO&#10;aAy1CkmneVIyCRTqZN63var7bY95lhaKQUrUSYqQoqSq6uIIomqhAOMhE/EL+eNSdEblyfxs/mD7&#10;U7X6mz2y4IqP+Ib02NvDMb/68WGm/wBx2K31isRhclnN17PzdLHG+F3HSRVbVBlEbPVwaa1SnbZ+&#10;AnTvx8MHcfz77jx+2tr+elx20esds5/KZasztbSxxNVxGXFYtN0ZI1NUI3losBEq0hQNJWiFzEJk&#10;sr/lXZLSbapLsSbw4GtB4qhuLgtVMBUOmkLUJYFm4qcd+aLjcLzcv3fy9ZteEjU0j0iWVaL8FT+k&#10;0RqQHCl9B0o44Gu3p/NZ7Z+YE24+ov5SXUeZ7X3ti4I495d/9mYOPZ/V3U9HlTPTYzJx43edVhvv&#10;9yVsaSVOPpMqkdTKtO0keJyVOlR4Ty1HX/xU+cnVKjo3suXM7m2jSVeHweXqchmJOysBQs3gON3X&#10;gN9M27K/buqk0I1eGm8aBqapV1v7izcbd7bdBLy4gXY9P6wDFhA1aICZf13Du4WtAAa01AE9Tdyv&#10;zNyrzFYw8l81x/Q+EtA4W4lEDMWNSsKKkrTMpqBISlSzgAipA9n/ADS/mF/ywO4crXfzAeqcThum&#10;OyKyir6/eHXW38A/R26t2VUkrZfNYTPdfrDgOtu3M8ElqaulrMbiYdw1QmmlogWjyCVhJ/K6+T27&#10;t4y4emx+P2tj8XlIqV915bcWHXA5qgp5KkU+Zpnxv8Q3HXwpHPzTfaUkwiDJ5EvcSNtuwX+4Vubx&#10;kEaaQe4GlQ1PgJbiAAKZYheLLUl5xiHKSeFus7aGGFAUsyirD4S1MZ7mXFe4Cp6tx3H/ADzv5auB&#10;6+pt+Y/veXedbWYhsnT9ebM2ZuvK9iJWJCr/AN3sxh6rF47FbTzslW60ka5ivx9NLVOqJMwdGY8f&#10;SuwP5f8A1ZSZj4v575Q7a7K3ruSY0u7cBuHetNFsyLeCQCjYYKmp1m2nsPcVNkk0U8kOSGaLqkct&#10;TLIoX2F+Y/6p7nTanuJKAgt8VCwJOtRqSnbQFCfE8SqAOOgztm6bDy0o3bdNnqp7QK3SucspQmMP&#10;jUdVdITT3sVKhuqze6/ld/PG7NyGJ+SnTv8ALpk6s6l239tkdvqYdv535M1+xos40tfjs7sTJdlb&#10;a7H3Rjc5i3ZptsS7HBjq2jqaaGaWCnyMZRflF/LN3dtPcaVewNrbi3/turmEeNhwtC+R3Li5ypaK&#10;nz9JSeFchTTcLHlaOQ6h+uOKT90lvJO5bubZri0tWO2yA1KsraAMcNOpq5NQMD5GvUzb7y6LnYX5&#10;p5b3FW5Wkj1kkBBGqhRqrO4lYO+o101StKEUJs1+KX85H4d954F8X2X3d1D032hgKSCPcmJ3vvjC&#10;bE29k6+MePIHb82+MpjchicpRTqfvcBlDFmcWzaHWeNfuXU/xg+BnbHUVdS9s/JX5BYL4ebVnZ9t&#10;4LE1G49i0W69wUdb5Xm27uqu3XVy7HpNu5WMDXjdWUq6hOWFKyaiKrq5sNmWPfr26F3ECQYw5tyy&#10;Mad8hVlQEE4oxYKwIU0rjNd77se1PNusWyS7nFbOjssYcq/eTVSocgowVgyrjUNBqOgN+TX827rL&#10;snM13RXwi+O+b/mL752/Ph90brymysDunM9N9b1GKyklbgcud57V2juvI1m7KfJ4tJsRXUMdFjYa&#10;gLLT5j7uD7UiR8kP5X+E3DhF7Q+NeUw2/cflsdJka7b23azA1eLzGimCw5rZ+5sLLlcdU/xCOUyf&#10;ampbX+mKcIdJj+93uz5duEtbS3Fty3IRSUP4yuxUkgKytLpR6qGrRzWhFMZCbJccqe72y3F/tt/+&#10;5dy1jDRS3BlGmmkiQQrEy0ofMg14AVYvhr/Owx26Oydx/Hv55bDm+JXc+OyGOm25Sb/gzW0vvsHu&#10;NHqsPBuPF7zwe08vRvSoVjXMxUMWNqoyskqUZNnq72J8LPkz2NvrEYbr7rvfGMz2IzNN9nu/Jbe3&#10;JsDa+0qxKvxy5rM7yyFJQfwubDIC8X8PFVlJHS0cZlK3kXaOW7vcLaG4uQ0GxSAmpU6SNJJ71/U7&#10;ctpUFjQ0B6hzmCxueU7l9tvrURx8Vj8SJmnFRpKgyYoSMFvxd2B1al3/APNv4mfG/YWV3z3F3f1z&#10;hsPBg5czR4Gk3FiNxbv3dj3hV0g2fsnDVNduLdr1kUwP+SU0sKQlppnjp0klS7zsv+XXv7u3YMGO&#10;318q37j7V67oKWOlyWQOYOFjy8NLDBNh9xYNd15/RU2MsX8XWhpcpIpLTI12T2CuZLu45X1ttEU0&#10;yRNSQPWOhbUSAZi+omhNVJrxrWoC/kW45SbY0t92nTZb+ct4MKQvcGVAzBXZoBoi7dFQ5oupQDSm&#10;qgXqH+d50N8fextt7XoP5aO9fiJ8au4dytVbS7Vp9qbf6ywu+sJkErq7Fb5x2AHX2x9rZysqZcjT&#10;Goo8bn83RRQ1Zkpa6TQVnoK7h+LnafVG7J9l7n2dmIczNUImOpMXic3kqTPLUPJGKvAZDGw1sOZS&#10;qm0uzhGmcFY5IoyugnW2bb/Xm0At3Nlek1qFM5PE0C1Rc0z516Nd89vd22y0+vWy/wAUJJEutDqW&#10;la6PELLimCKjVgA8dlnqvunqvuvZUHYXV++Nv7v2jIZ46jKYyviYYmsoxevxuepZTFWYLLY4j/KK&#10;asjhnh+rKAQTb/8AF349/wAzLeHTce1d1d57t6V6vmheh2ttfe7Z0dtQ4lKcwq0NVi4KPeWztuye&#10;QJS42ty8U8MCAJTxIVJE0nLW5bnBKu/LDFCB3WjeF43ZVNMl4pWZVXTUxlyYgdJiUEFot2RuWLfc&#10;RcT7Pq2507zCdcWtxqNAjrWQtpJkWP4gy6yEJ61+vl/88v5JHTfyYqeyK/oLrb5SfI+hp8bUZ/sD&#10;qraHUm7dvYjK09dBlKHMZbd+8t27e2Hn+wMU5DNmMZHlstizAtLU1dK6JCK0vkn8H+6Pj1VyUmex&#10;0T4WPJyVeJ3Tt2ngl2TkK+oMSyVWQmqKJ6jFVs8ZU+LJjiRCUZgeAJYyWsF7JtFntotbcOP0BIZQ&#10;zEaqiVhWhB1fEeIrwp1NachzcyWSXmz2LS7Mw4F9BGKEEPIJB6caUBAJBp1c78Rvm/8AHb5tdfYv&#10;sHozeIyAraAVuS2buCGHC7822yzmlqYMxghVVkNRDSVsbQGux9RXYuaVSIaqQC/sSf5e3bn8wDHZ&#10;yr6r+MeZzm98RWNUyZjY2dp8fuHqTaNFXTVIG4TmsoYKHriq+7pX0rDVRx1rXAoK1hb2KW2/dd0S&#10;Wx5fmaKwHc0+G0he4gK5DJqKhdKn9Q0ADEAGCOZtu5G2+9td732O3inikASchyxIDKAY1J8agLfE&#10;jMgOoMAOgJ/mMdEfy2t37Ei7R+fW3Ni47E4FqKgoN8yZvdey+x8xHRVLZGn2Zhct1dksP2XvinJE&#10;0yYWlNd4lMtRHDGyvMi3+avxL+aVJlpO2u58zkuz6uqC00+Z2tnanctBselpk88OKXDYnamzYcDh&#10;oSzOtRQ0FNRTOC9WWdVZiu4to9pUS2l6l05QE3aFtK1JJ/SdR6sp0gAGp48Zx2/l3et92RN1sFb6&#10;LQSGYRRt2jRXw9QbiKElakCp8ugl/ljfPT+Vx2phJvjT8GchgerW2QDkKTqTN7eqdk7g3LHWyLR1&#10;O7cdX5msyEvZebyElGn8Qq3yOQzl/G9cF1xsxFuke8vkR8ZN3fxHpDsHdWz4avIU8OS2lTKma27u&#10;2tqXSKkhze2chSVmCztTkHmA8qo2RUSXhkiOgly9vra8vYtv2lfpbJqD6eryhmz3amAo3cSDUEBi&#10;oNOou5k2axkuraXfNpU7tG1VuK96ioyvhsKDSgBTKEjUysa9WHfIb4v/AB/+V+xajrb5EdVbV7S2&#10;jKXkpqTP088GVwlRKYvNkNrbpxFTjt1bQyk0cIjeqxdbR1LwkxM5jZ1Nuve21/5ofyw6ojm7L60w&#10;+ydgNjYc5k+n9kZWl2zuHflKlMJFGe2rmNw7g3bkJaFofuVxNVkKSORyEejaZVUGXNG0b3y9FK+5&#10;Dwdo0qjwKrFVYmugya5mV/EKu8RYNUKHWiigt5JFhv8AAiWe+rfbupYicoiNRqmmlUihoqfph1pV&#10;dVSSSOqMPibW/wAg7+XZ3xUbT6p7WwkveWQzlZsiPt3sIdib823suTKgRvtXEd1naEHQuwKGoWve&#10;kqq6lrqSpqUc0+RrJVRUWorrbcndHx57Ar8p1Pu/ffVO6aGplptwjajy4HzNiqsUWOxW4dsVdAcD&#10;l6B5lVfDX0k0Oi506TpBJDaWcKNLdBpyKgKC8dQeKkqcgkVKtUfLpJzNyjtz7eLjftu8aFGZo0Ys&#10;zKwqCVlDF1JLE6gRxNOtgLsnqzqjvXZdRsvtbYeyO1dh5hYKx8BvLAYfdm36h2hkFHlaSnydPWU0&#10;NdBDUs1NWQaZ4deuKRTY+7gurPnj8/PkDsjcPXnVXTW3sjv/ABNG1Duf5B4OB6SDF+VYoY5ZcHnM&#10;hTddYfsGpDPLTOZpYGKs0eKtG2k2tBvXMpNgt3HAIVKBW8MKo7jQzyuiKSo+HWA1CFTVXoo5Sh3P&#10;mjcLXla93U3ioHa324rBFRUTvAnVY2kSOoesjOwYAM7LROteLvL+Ub/Ja+FfZu0vkR8huy8x1Z1y&#10;2YUbS6K7E7HTP9fbkytHJTU9TjaLG5DBbg7p3ZtDF1GWo6nJY+LLT0a61/iTyY+aSmeqTN/7Nb8d&#10;+89y5DN717o6y7zo5mqq/JVO8qyq3Hk3yjirWorcyMvWUG8cJlqZ1EsoNdSVPkCWsGYF8cmy3krz&#10;bBfy/uxgw0/rKTqBDgtIRIdR1agcMCQajpZuHKew31ulrvG1wpy8NPhQFdekpSlHU60MboG4KwbB&#10;4Yvn2RV/Gj5RdCbZqdj03UHeHxt3ngKKn2zQY/E7X3l1VlsBgagY6lxEG35qOr2/Cm2MhijRvj5K&#10;dJMZV0bU8kUU0DRpYpsP+cRv7a/3GB7y6U2f2XuDG08dFg+y4a+i2juOoyteUhjpd0YvGYjcOEqp&#10;q5+ZzhqeiqRx/klxf2sk3PbkdraaxFzf5C9zowJBJJZtSVHEBQFWhBRug5a7dvtkItkg3ydthQUT&#10;b1SFECrRlpcqBN56mMkjljgHNFqX7l/kM9RZ3KS1nxf+R3yB+JGD3HuHH5XsLr7bG997dg9b7jo6&#10;KLw2w219xb8xjYPPxA2pJ6+pzWKokAjixniAT2VH5E/Jz5/1O/KbtLd28O7ej6aecjZuE2lieyuu&#10;NpYbHrHqgxuCw2fpcG+58hHHMhqJq5K2pcv5GKxjwJXeLZb61N1crLd7wx1ChltaFuNKFEJCihpx&#10;Ap0K5+SbDnLaXFpsdvum3RsAQWjUjQ2P1CUYkMpYFacO2gNOjw/FT4X/AAF6h6qyvSnSuyemuzMV&#10;R0sGM7WzGdh697R3vvvKV8dUtTke3spFj5466tzUy1LpQtTUeKpULwUFHS0saU8Y4dYfzS9wvQYP&#10;aPzV6e2h8jcJJXxLUbsfa2Dw+9sbEFEVPlZcW1P/AKP93uWbxa44MMFaNvJUS69St7DeuLcWSTKN&#10;yVhWHwhIQoIHxyfptpRfwlDVjVm6MDuPOfKGwtsHLPMrx7c+rXt7JDpVjI7swvXilnBdm4l5dIWg&#10;BqeildyfyXNqY+s3Bvf4A/JDu/4B9j5yKX+J4nrfe29c70puJfuauvGNr+uajd2MqtsUJnqPDSxY&#10;TI0mLxMV2psaXFizfJX+Y1232lTUVD8V9w7i+P8A1Hs+aOGrpuuKGswW9WlDBo5t17m23RTY3bNG&#10;yMI4MbQNFTPLIfNNWNphR3br3mjf45J4ZGtLtRiJSrsoAIIE1RoSpY6KkGuk1AUBJuVnFzvtTLvu&#10;0Lc7QQGaGXS6gjSxbXpQsaqKMQTQHTSpHSl+HH8mboXoqqznaHyhyw+dXyf31BJTbu7h+QWJn3zi&#10;6HH+ZZabBbG2f2NmuwHx8dFSU0UT5XIVuSzNQFkEU9LRzfYRwOsf5qHauExX9wflbsDbvyb65np0&#10;x1dPvuCgxG/qWkOlI4ps/Q0P8A3DNFGBKwrqJ6135+6BuSX7bZW243j7VeIE3BMGinUKBjp1AiGh&#10;BLvRdbEU8RWJPRJs91zZszz2Pt7vRtraRi0lu0cDxvQj4pJ43lUhQyoQ5UasxlVUdP8A2h/J66QX&#10;cuT7W+GnYPY3wD7yq6lcjDunoHJ1X+iuuyCR0tPHDuj4/wCQydN17W7d+1prTYzD/wABpqyRtdV5&#10;zcEauxf5kfUOwtrLtn4EdW7f6P3FuWKen3Rv/du19kUG88PGVWpqqLZ2BpsvuCm3PXw6QyVeQq5q&#10;amVbikkWzKIti5m3O+207fNcApWvi+DDGSQzFdUcfxkaRo1NRaE6SdLDVtttpzbFcX+9bKIrcNi3&#10;S7lki+EprqUhINS1QEqcVampOgG6n/lNfJDuPe53Z/NY+YOV+XO09o7jXIde9C7M/iWyem8zPiqB&#10;qDBb77IweKxuz6J8+oqpJf4RiqCnginQfcZLJU809KQH2P8AzT/kbtRZNvd8UO1vkr1tmpHjyG3+&#10;xqLD4nOx45f2JTis/sfGwUhbITNoMOQpMlTkoyoIgpPsitk2+K6mtY7FJ0Iw2p0IAqe1QdINDoGp&#10;XA4gDPSa2vN15avptz5J5llsNzNQVEMMysKMdMguo5lCmtXaPS5oDk0YGY3z/J6+I8m6oe1Pjhi9&#10;w/C/u/F4upx2C7J+NeS/uhQQq1E9NRQ5rrOoSs66y+Pgn0SzCDH0FfUBNBrFBPsfsH8xv5eOwtvf&#10;6UPj98achWd/Y6oJ2zszsjF1tXtXZeUqliLZbH7krdx5/BYfAUFQ7+FcLTwZJytmjpEbyoe2HMUG&#10;7xS3GyBRzYyNQgMGVwSeDjwUGnKyRyK+P7NSSwvPebjzI9zY8x2ccd7dVCyw3Op4wmtidC28KN4q&#10;0DJIojUHBkAYEsWY+Cv83buXfH+iL5G/zGMHV/EF6FKPdu5uiNi7e6d757Pwwgmp5dv1tFj9g16b&#10;KrM2rtDk5ot0ZPFyUjqPsalnljiBvZv8275i0WXzC9q0XVve3X2fqi+Y2Pl9u4zaGLw2PlrpjWYf&#10;aWd20kGQkigWJaeE5ZM7UXRdSyyK0jk9pBf3d7cQb/arNviLQVKqQvxdpjpCCF7SXWTBYjuFQV22&#10;wWXKO6Pe8pbvNt2+x5DBVn8QMjAKwnVkAGqvb4dT8uhl3b/Ix+DMsO2c70rju1vjT27sOpTJbF7p&#10;6m7c37PvTCZaCiq6aGWop9853duDqsdVvVN99DTU9DUVNMXpkqIYZHUjjtvtf+UX2aMjvrd/Xu/e&#10;v97YtzkJulpYty1+2srk5ojWT0u1pdm5V9qZXHZKVSkyZCXExB1vPAg9XtUNy2zZ9yAikN3vsmGB&#10;Qwa2Na6FDSRBUFMkx6iaaeJJ5NzBvu7z29pzNsUBV6VuRcs31DKoYF444YfpysgACxpIDWpJII6B&#10;fsPrf/hQF1821unOoe+vi13Rs7Nz1OHPyf3N15BsLs/rnE01NRimzW/tobhz++dv52qtLIlM+KxW&#10;5qqslgLVgg8gk9p6u/m/d3bT3G+I2z8fOmsD0Pigdu7a6qGNyy11ZtmnpoqGCiqd27V3BRbcweQe&#10;AEIlNiJKGFmEbrKAZXa3ySbdZEub7bYbzdwCAhLRGJWJNFZHWDC6vDUJoQALoNBUvG1nl1nl5G5v&#10;vLW7Eoct4aS+AGCgqRdRy+OJhq1Eszp+FhRSJX/QPv8AGbd64/sTvLuz5Ids/K/+K4LeOZ+Up33B&#10;tveH9/8AASw5HH5ram22x+fwm2cPisxTRTY2kmfIVuPhhjhSuKqSWnF5L+Vl8o6+jn3Tn9zfDjf7&#10;SJJndi1MOBqdhZBqcrNUQYDdJpM5tSAxqxWFqmkxVToYoKZvr71bXm1csyLYSWL+K5LtH4gSuSxV&#10;H0zDCGhZmTIwmehCvO25Xe3ptR5VTx2jGreVuC+s0LFpduMMYjqw8ECNnBBEpZcgCjufJ/zk/iht&#10;ysotrbW6S/mYbfhpxRbayP8AE6P4zd44mQeKKlrN4UOdzmS693biqCCwlakr1y1dMGldog2lVBP8&#10;8OlPh1LNsn4a/GPbu5NmQRwy7k7e7cyOdw+8u0Mk2uB2w80OITODFeIH7U1CwUwLssGPhTljy65h&#10;SW3+l2+4G3JVh4WhpS+rTQmQEaj2iQFzoBYqkcdX1B+05Ev7WeLct45xe0kpGV8KEPGwRmcL4b+L&#10;p0lu4qVZiWrJIKFUVmf5ZnyE+eW1Y94/zKfkl2bsrcWWp6at2r8a/ifurDbO6g6ZinhadaDP12Yw&#10;G8x2pv2jqJlM+Sneoho5Ukp6WrrKTxSmA29P5dfzJzMuR30NxfCvtLNyfc5J5odu57q3PZitQx0d&#10;T/eqso5sNiqyWcLUyvkKLBSmwHmN7+yP6GSGFb7c3DXKv3MxWMGOqqujSJFLgEs/iGLCHuJNBIm4&#10;e5G/TRFefOXP3xqHbuEUqxSIAjk67GCAagoUKvhmWUl+4HSzF9ptt/zZvgV1xT4Dr1Ov/wCaJ1js&#10;6loKLAY/eG4ch0d8qsXtuhqqmaWgyW5c3Xb52j2m2K29ElOlbLUDO1tVoKUU1zGXmSv+C38vCtgr&#10;+udpwfNDvOBED7mzm6tpy9adeUVRDqkGNzmDwmW2dQZyopozoSjp8lk4UBE1VTxMEZXfc27TYFrT&#10;ZbOSVwQJJ0m0SAiukwuqFYgpALUV5GAK6o1LKwDl2qPfG/evKXMpex8QkL9NNC9dQUrKty0bOKK5&#10;XCAVJ0sHDdBpjNs/zS/5oe2q9e2Z9yfyovjhNJVLQ7P2NkstlPlj2i6fbU6JuDchqtl5LrPZtLUx&#10;VB0yUeMrskt4ajG1FFNDV+2XdfdP8vn5o5aOu3q+4viD3nX01Hg6qoXE47dfVWYm9cNImV3bgFjp&#10;FT9xjJPkqHCyaLI8sirpUo3jbNoS0WTdt8knKqaz+DoDitQqospJYsShMhiVVAaprTo9m5kg3K2i&#10;subuUI7zbUjqd3S7nSXVqZqPtsUIoE0rEpjllLV8UhKlehJ6i6b/AJnX8vHaMmz9mblxH8z/AKUo&#10;c5UVuG27v3eU/UXyu2ficvUmepxeG332PujdXXm/8FgPXLFT5PJ46qfyCnpVghVI1Vee+L3wa+J1&#10;JtXtP5CdgR/JDM7jp0qOvOsunjt7CbQ3ZTUSQOubysWF3NVUuV2xS08kbTz1uXosXUuWT7epdlpv&#10;Zttu9bftNlLcbVti3jKKL+ppQnSQWWvxFSVKvreGqlWjlFVBAbaDfon3TkTmBYdriXUySWsutqng&#10;rTlWjcFS7JJGzUAVjGHVii8P8yf5nvzh3Zvbpj46/ETO/ATb+0slicb2B8mvlTBWZbc+36PITUtV&#10;Ni+q+q59m0u3N2b+kxCyzxulbnMFHSSRtUVlDJVUM0kHdXYX8tr5g0OKwWLgm+GG/qKZ6bH5LIbG&#10;27D1xm45BphjzG4tr5CbBPBBr8q1VccU8bMVEki3BLL7dYXjjl3a2WNQrA2wCxgmulVWaOoNa+Kz&#10;yPGAarwICiTlzn6+srO42znqxa82iRzpvvEkMiCjllazt7bxDpaiKsfiVFGr8RLl1p1v/Nt+A2Q3&#10;dkardEP81jpncNTjcgdtZDfi9U/I7Y2Rhppznc1sodr5ncO0cxtupgRQ+Bk3TLJJUojY+KjEk0Ts&#10;9J/LT676Z2zku4fkZ8levsR0HHLR1L5nqyrk3VuDsSjSpd8VitoZp6Cux2PyWZLlaZaCPM1srAKt&#10;wC4EUMFqbQ3UF2RtujNsma9zKU+pkApweQPGsoagRTxKkF1NBzg8sHt0jR2QB1XkqHTHWPWC1rNL&#10;HNVHKoYz4ZyCTQhWmZD+cfuztXsRPjD8T/g38ksv8v63EQ5TKbB+Te3Md0VsvpzCVkaRzb97czVF&#10;m945aHae35KylqGSnhgjzizRUeOrnr6inhfHuKL+Uv8AIbbGN2T1tXZn4tb/AKJqPH7W3R2xt3KU&#10;OM3XDjx4Hxu6d2wb73PgZomv5I3zVXQVcVQqtGliVYvtztfgSC1VobdgP1n0jS+rSVVDI1UOSzSs&#10;GBA00FamOyc5bqtisHPnKiSWLOwO429w8pijTUfFNlb20ckrVAXw4w9A2vWaVMXrwfzxPjZ2RlOy&#10;O/qrqn57dM7noa+PLdLfH2br/rPffUlatVFkKfO9fVe/dj9SSb3xWPoI5aJcZkMzkcjXBkYMk4aS&#10;VN4n+UV2vLUruDLdtdIbO6jjarzlZ2zTbql33iKjalGgqZdwY6lx+Pgx1XC0URWV6jL01MkZKiQo&#10;L+1UG0W8tywvt5iu7ep7tDQ6lqRWKoQOBperawulGOqgJ6Jruysd+E177f7m/MtngELCbAxMy6lS&#10;Rbp45FPDUAhZa5UnBVfY389T4rbEz1B1RS9WfKXM/KHODG47B/FjIdF7q2l22+7c/Esm3ds5Sl3B&#10;HDjA+SWWOfz4ubMA0JNRTpUABGW9P1r/ACut5berut+sPkfufbnbUUc9BtztPtQbrwWydzZlZUp3&#10;jnzmUxO2dhDbNS1EY41p/sQiWMM0j8va8PK9nBDtG3OsbtRAGeSg1AsSZXRI9AapJOnSDpUtx6Ub&#10;Pu2y7DFNt/PvLQeyfxGG5QSXUjwoAW0nb7XxpJNOItSudVNZ0qcNMPeX87jZfYGz+2OxPiL0jvX4&#10;/wCaqJP9Ifx26U3vgs78hOsNtLR1hXJ4jee7N+7S2Zv3emPq5YZp6THrXUuUigakpoqOSZa2MK63&#10;+WD8pKmvocFgtvbSy+KrIkG3uxsP2Ft6s2FFi2hnigraCrwjSVYpmjfySFKKao1cIZL+09jy7Ldh&#10;bfc7mGexIqsRdIiBU99UYSlSRqFFOqlVqKdPTz7Zu1rcXXKO4tu3L8ZUeP4MtoUegPh+DcKkpNWA&#10;JYUFKlvQdt3fzmv5evXNHm6fs/uTMdX7/wBtUscm4Olew+sOzNq90YjIT0qVVPhKnr/JbVjyUldU&#10;RyJomhaWgZWEn3Hh/c9ixjvht8IsPh63pzsT5y4HK/JymjrqOsFPuvbe2estt7ooYQ393K+p3Bia&#10;iiqlpap1hrJcllo6x9TaYYHPjCwvt18s242EhuLFNS90iQKWAIDDWCwTUG0lmV3BUskZ7eq7Ludn&#10;y7udxunuHs8lty0IVI0rPcy1OsVZbIyOrCq1XwmXBIcgkqW3J/zAf5ou6987F7Z6g/ll56f4OV+R&#10;xlTuWv3tn9u03ytznXdRkk/iHYO1Oo6fsrE5vDZJsFKanH7alweXrK9o1/yqNJ1MZUuwf5dHy12h&#10;uLGYzDdb5jddTkGkmw+4+vZqTdWMraOtoxUTjH7ppZY6aix5VwYjXTUiNydItq9lO2W8e6xzFIDa&#10;SqVqatNQNQAlsKNROASM4pXpdcWvLW58v3vNfLm6x3OyeNSjF4AGSUxNXxyshCvXPhnUPhqDXo+u&#10;3/5l3wQzMWaizHyf6n603JteZKXdvX3dW6aDpbs3amSaGOWTFZ/rntCTam8KLIwtMI2QUbgzftqW&#10;bj2ajrv+V/jZcFQYv5E/KDqfqvtPc+PT+7fTgm2dXbhxMM3+TYuXO5jP7rxU2Xra5wy/b4aljhSU&#10;fsVMkt29nl3y5PtSXc+w74i3qaPFIjVy1S+lY1lY+KwIapgVkwNLEkhQrecyXO071a23N+w3EVoQ&#10;gF7/AGiM711fp2ySCNIxpFZGUnSSaAhiRbf386HO5ysqtwfCv4J/JD5r9I4CappNy947L25v/Ze0&#10;shX46ramzNH1hDW9SblbsP8AgpVkqZGnxgSeNlsYdNQSTb/+DHyE6f3HlcZLsDdVJk6mtmoMXntm&#10;bam3pjt1U1NVO9DVUmQwSZYxGahjFTBAYIZYWNmDEX9hUzXu02E08+3tebMtBLOG8IN/D2hS6kE/&#10;CAGNBqwepY3Xkbcl5bi5gF79fyaqa1u9KQCQHFfA8Txk0kaaFM01ZBHVjvQHzp+Jfyd23PuTp7vX&#10;r/Pvi6VZ91bVyOeodt7+2JMreKpx+/Ni7gmx26do11DVK0MorKWJDKh0O6gMTadGfywvkR3Rt6HL&#10;90ybV6UwM6vFtT+/NBNH2PuPJVEQipnG28dX7ZmxVGETyasrUHIFkFqTSwf2K25RbdYX+ovZHiQE&#10;/TCHS4ZgxCtK0kVCSMAFpCQCI9Jr1EN/z3yrbvBaX24m52x3Je6SKQqijTVykSszAFtJxoDKQzhq&#10;gE5+SP8AOT+O3T+48xsHpPae/vmT2FtGiXN9h4j48Q43PbV6924i0009duTsapqU2jLlJIJ2WGio&#10;Jq11qYngrHon06ib9tfGHvn4xZzcGI3Zj87jIZKuowM24cbFnMftDdGJgrGehq0rqIrhc9j6sBJY&#10;aGvJdZW/dhNtRCjS7gzybZtlj4lopC+GsgCmleDsBqCsNXxHNVIPUjXHtnfXWyWvMPLS+Py9JH4w&#10;nYKh0+f6U0pkSpFGAUNilNND0ej4zfLH4/8Ay+68wXZXRfYu196Y+uxmOyWV2/Q5/b2R3lsHJ19F&#10;HLU7Z33gsLlsvJtndGIeoamqoHkePyK3ikliZZHFDoD4LfKT5MCTLUGx6DZ+y4o5I6DsLfpyG2sN&#10;kDBI+qPArDiMvl85UolmiemojSxOdMtRG40+z+fl26MkW67hOkc7f8S5Bp8SgKjRApOrSB4dVXQC&#10;KswJr1FMm97HJfDbrC4a+vRp8YxqFeIEgIzxyMoApUhQanSeNR0CnzR/mZ/ET4HY+nHePYLVG9Mg&#10;qyYfqnYkFJufsrJws9FqqpMNJkcZi9u0Qp61Zo6jM12NgqY0cU7yupT2luy+j/kh8P8AP7h2Scpn&#10;dlpmaOGLJZzr/N7spNj7/wANVK7mLI17QbfwGZqmIZainrIRUD/doKszOVXyNf230fMSFdul/swr&#10;ErKELFsw6SNLpSj5qOGMyvu/t1ebRtVrzPeOt9bsVa1vDGsRiNGRgIjIzdykxnUABXWDSh6EL4sf&#10;Kj40fPzqLaXd3TeTw+9cDTZb75MLufG4c746z3phqipopqHcW33qMpLtXdeLmWQRTwyvHPC6z0tR&#10;NTyRyujulOi+8/lFunLbX616yn3NOZFbc+9cdT0m0tuYeKmkieNdy7xyFFNhMbTaUZ4qWkBrqoc0&#10;8ZFz7VbTy/vG72T7ncUuNtEgQOdEdGOqiKAwd3YhiqIrO1CVUgHoDzczbdsoiTmeNIrd6hIi/cT+&#10;Mq0asxVWILH4UBqxAz0vfkR8oehfilsj/SD352PhtgbfmqosfiYaqPIZfcm5srPPTUsWJ2hs/AUe&#10;V3Xu3KCSrjaSDHUdS8ELGaYRwq8ivHaXT3yV+Ge58pseHdu5+ucfuTacGSyidaby3Fj9gbvwWalq&#10;ca2PqKykOIos1WPLSMtZSz071MKSRyetZB7Lbv8Ad8W5XG3Wm8tLucZZWgVZogQKhlLMFVgoya/F&#10;TFSMCbmjkae2srPmLd7GOplWS3DLHIyMtAGSUOzKwU6sgGmOOekX8fe+fjB8+Or9td09XLg+0dnb&#10;a37kFwVVvPY70md2R2PsbIPRy1kOF3jiIcvtjc+HqCJaWrijil8UqSwyFXB9gXsjbnYPcm8tqde7&#10;K2Pnd5bvmkSGl2719BIMhFFLCkUeTahNqLE4Wlp1HlqjPTU9KpJleGPSFMpNu33d/Gk2L/GLogN4&#10;40R0C11kxylVVVVaFjRQAXJ8wEt53We227cd23Tckjt5Qnhu4VVOkhCKqpINSFAKVr8OrNDCb533&#10;srrLaeb332Luzb+yNlbbpPvs/urdWXosHgMRSGSKCOavyeRmp6SDzVEqRRhn1SyyKigu6qRA+RXw&#10;h7d6eqMYe8+sKTJQ5xqqm29la7M4vLmOthjilrKWr3FgpahKCuo4pNX24qGaXQ3j1AH2Xb5cwW8V&#10;lYXKCPe5O3DeIGIJOHQGKnh0IZWINcE8DI21jnCDknYeb9qDbby7fBykJ8GZpNLsjVkf9WMV7gCq&#10;14aQagAV8aPmp8XfmHSburPjd2/gezhsOuoKDeFHQ4/cWBzGBkyyVcmGq63BbtwuAzX8HzcePqDQ&#10;16U7UNaIJPDK+h7EKzfxfpc/uSj251yNyPvTNVEWPw+08fia7NNm8vMLR02OWSRMqus3UvokVHHq&#10;svqCW/2OY2xvL1W0AjvrWtKfgQ14inDoV7P7g7jDYxJzPaBbMn/ckyJpotakxRR6qChqfz6MvkMj&#10;QYmgrcpla2kxuMxlJU1+SyOQqYaOgx9BRQvU1ldW1dS8dPSUdJTxs8ssjKkaKWYgAn2ke/fg58nf&#10;izQbRzfeHWx2tid4NWDb+Sj3JtbOU1XW0dJ9/VY6tXC5usr8VX0tC6TPHUIhMbejUQyhDdWm5XG3&#10;RaLYi0JOmSq5yR8LUYZUjP8AmrOt1te4xcrWXMkMCnl+4p4c4ZO6rlRSP+0FSCMqB51pnoD+lflF&#10;0F8i8l2Diek+zMH2FX9WZmlwO+YsNBloo8PX182Vp6CWCqyWOoaTN4mvqsDXQwZDHvVUE01FURpM&#10;zwyKpXMSjSzaAshkjimkiET6JGeMAiNGGpv3LfVQ1v6e7M7W76SMrX+VR5V9fKvQbvFA7a+gOPkT&#10;/qrTofPeaMu9YUqI2dUfQUk8TTiQJMphVVu7A6R/Z/HtZRnU4/1AnHTThLdCw4g54j9tf9gde9zo&#10;Jqqkjmmo5BTQxGJJNUQfSS4bQEnhYF4nuL6dd+dQ96lnTcj4jwmzlGFttRl1UrnxhSmM0P2V6Zl+&#10;luVSG/j8S4qdIBKk8QTVcZHrT8x11b8f73z/AL37F7r3O7s6wz2B39tLdW6Nl7po6iqqcVuXbebr&#10;Ns1+LlaLzLWU+Sx1QMisb1JPkUsIpRwyH2Ltsur7bUhu2vzYyKwZQB4hFCSpEi9wINCPU+nQd3e2&#10;t+b7N+Wr23hmsyCvgyIrqVPlVio4ZDV1KcqwOeoWSxmNzOOrsRmMfQ5bE5OlnocljMnSQV+OyFDV&#10;RtDVUVbRVUctNV0lRC5R45FZHUkEEe7dulf5wNFvk0W0vnR0zR9042CCKhxffWwkm2n3rs5CywtX&#10;mnwsuKw+56c06mIhWxpJbySeVhp9j6091bDmCaLZuZrFPECEJMFdnqQc+HCIRTi4VZIwXOqQuKgx&#10;VvvszzFtksVlyNzDJ+5zG/i7E6Qrb3RMZIEd8Ue4taMVlOhpAwTw6xoaghu4/hRlOssdnc18GOy6&#10;j40b0yOSfOvsrN0+c7K+OG4q6Wt/iGTosp0/lNwU9Jss591WnkyG2JsZPRQlmjhkICmzPbPWu3+6&#10;Nl1vZ3xN7Vw/yJ2AkypkcFNlE233fgREUkqqHNbarqeBcnLSxEkLOtA01rQ+W9/fuYuXLm6nW45P&#10;txdWh43JkWP6cgAlHWbQjGSvhIH8NpJD+kshpXGnc+Ubyx5oghXZZYd9ChhaVbwbdWAjql5K4S5E&#10;x1vwIiU9zDiUtB/MCj6Rz+L68+evXdb8Y8/k6mnxe2+6KZqjdnxX7GrpXamj/gXZ9AlRN11kqqSK&#10;SX+Fbthxk9PT6WM8odSWGk3JJjqmTG1dPksfmaYpT1uGylPU4bNYt0j1Xq6GriTKCkl02jcK8Un9&#10;h39g7b5L7l2VnuAYr9QKwECprWn6lCADUsMfLoW81WY2FDYGQQ7noBFP1NYNDihaNcE0z9vR+cVV&#10;4TduOos3hMniNxbfyMP3eNy+JrqTLYjJU8p0JU0FfQzTUdVHdSPIjkXH4+vsQsPu+qSJRHWyUCPT&#10;mF61ZTURmKEH9mpppJPBWQVDcSBjKr3+g9yFy3vO3PM+938dLsE/4tVskVAPjKoWn4iNNDw+fWI/&#10;NFrawbq29fU+Juqvq+m0kVNQuoTfANI76aaY0/Pp+eijeA0jxaqciwbVoZdWo3i8VpI5I72VlKsv&#10;1B9l57g+BnQPf9MmSn25D1tuuaKorTvvr2lp1OWr5Hd5W3TtaWsGFyiuzi7JFTVPH+e9+v8Ab9l3&#10;F4493lFpPnvVWcVJJ7kQheBH8Pzr1kT7Zfex9yOVp12vmS2PM20JGF+nDWm2mGgOhvFisneXJrQl&#10;j20qK4an+4xXiNNXXoo3YS0eU+9yFTMpj0xrR5SWpapp3Ep1OZ1qtS+lQn191Jdv/BvvD48fxnKN&#10;j6jf/W6U0kn94NmT01S9KIIPJS1m5NpiTI7hwcMLG8kgEtO4ZiZVvwAOYeQeZtviO77Bb6rbUR9Y&#10;DGaDzrBI5cVWq5UZyK46z85L9xeVvd+3STkKcz7ykeqS3CTL4JoSV8S4hhjlwpqyahx4V6yUW6MZ&#10;U1dPjalpMXl6mNpIcZkQkU1Ro1mRKKpjeWgyMkaRl3SCWR405dV9tXUvzF+Rnx+xceS6g7dzu1a7&#10;JOYs8KOlw2ajytGsH7f3f8fxObE8WLErx0oppacxhyzanswL9q3FdhtbrabWVJdqlX9SB4wysQSR&#10;UyLJkEllIypyKHgr5g5B2fmJEff7IDekB0DUxKnGQ6SKvADAIrWhrmoe91/Hno35H7bpdn98dVbI&#10;7X2zQZCHK0OG3vgaHOUlHkIZIZVqqVaqN3p3kNOiyhCFmjGhwyEqbGOtf5zn8chxFL3x0x0n3HW4&#10;ylWhk3ruLa9Xht2UcilHtVVy0O4sRVNJUQJMS0VOzyAkEXFq3E9vYTjd+VdqSPdWY+IwkZi9Qoo3&#10;jl1XSKkGIRlixLFqLSMN49vfdDYIydu5gmOxABUt0WxiWFtRrSTU7kktWjlgBRVAA6r/AN6/yjes&#10;QKqP44/Jf5mfDvD1uXkzNV190F8id9YjqF6uqmJrfseuMzkMpQ7WpnpZJIoqXA1OIoYtSkwOI41X&#10;/9Qf6vfO0am8clXl8Wpgkp2hOMW8DSBJDKjVda4hAMdxqQ6b+m3vf7yjs1NuhLggivDiCfMN69SY&#10;uzSyyiUXABB/hr6+derhtv8Axe+QdBIci+F613bVruLHbgTLyb2yUf8AF6bGSVFJT0NfT7f2biTX&#10;VBpZfHJoqFE1v3xLe3vnhc7tCupJ8ZkRLX0/8SfJRpT0U1VGKoRrSQ6Ear+1hnlhGk2UD1Hn6WAv&#10;M0TwytexnXrNKcKVJrxrwwfz6Obi2mKpGpBYVzX7KY+X29DRW9fd14zL4rO7YbH7Zy0G0INq1VVl&#10;c5j6SSbG+aXMVbTPHtv+MVuPoslMJE/yoOPCg0g6yyZ3N49z138QrcpFDBFSpRU1JW7TOTFFSUzL&#10;IxmlizKVk1QZahfWqI9hbV7KvA29pkitNxMrN56CucetfTjWmel+ywQWdWa51Nn8JHmfSvQzdYU2&#10;4uqdtVOCx/XkIqZ8tPn8lW4vuJMY2XzGSR4XnpKWo2YMNQ44x0clqczSQo3qEd/YY12y6CarTJSd&#10;hYWkp1pqJJZ4+sdy01WWaSSo8lVJT5N6BFmo5FiRREzGM/q/Hs5n2LcreESpZmVWAIGtFrXhxNR6&#10;5p6U8+jG/wByWqrFCC32kf6vL9vQu7e753Yyvgm6RzxqjV5aOKj/ANOfX+Zoy9KkdFMuLasp6TLV&#10;S01dTO8+tYhDNdrNcAStnJQ4fcEWRx+78PkKWnWux1fRzUe44qh0mSKmiWKqhojFTTpKl/C5Efq4&#10;Itya3PK25rZNb2ql00H9QaAFNT+EvnGMdeutws4iEkm7scA3+Ch9OoHZ26azdu1XxO5upd44Csq6&#10;7A53F1FNlev66jWqx0/8UlmlhmzRqqmgWEaGqo4WqFtcKD7V9LjtuUdNVUGJkelxuRzq5yr1xZmR&#10;YEI0VbU8s2MKyvIFdmMbDyXtZbXN+WuXV2i4F3f70JZ6UI8HTShYHKswPl5ft6LLu/tIYnliOtjg&#10;cRQ5+RrkfZnoKN+9idiblmjyk2w5KjO4HZuR25hhFuXYoXNZKrjparFxVdIu56efGRRVjRxIKmM/&#10;bsNXqvb2+RQbEEFbi0bD5Za+B2mkixmcq8jZGOhXqFpGkemuQ6gk6SBdWA9zPZW1huaLdTTCOQE9&#10;tHagpStRT09Oga8tyWUmJgfmyjol2cz3ywhzOB3McB2pscbbyGPp6eDIb86JwOyK1KpaasqW/gs2&#10;5a5IszDHE1JN42jEsMsnjliZg4R2Z29t7JiOi29uGix9PTmKSTGVWIrneOJqhVkcwxwQzqkf1SMh&#10;UW7cc8Eu8XVrcObO3AMase7uzSo4EAiv29HdjJMVCk9x88fPozXVXYfc21qRtwdudUZnM5vJRT08&#10;O4cDvPaRoZpExvnooDUz7gqsdJU1QOiWpieWWTQnI0c97N2lt/GTs1dksTLUJW1M1SEkqZ6JaFgr&#10;iEU4ghqofDo1lJUJi/Sp/Pti6XQSXkFPI+R/Lj+0DpVf3TSRuyPRyDQ0+X2ev+DqT3P3D2buPBOu&#10;0di76hp63BY6ixNMF29i9xruNnqY2q/4rVZes25XR1aziGOSjqfHM/rdW/QBHnXZ0lOlNFktppRK&#10;yKjyV2MgIkDtHFSy1Rc6pjLVEliTIV0pbW1wzbxCcBSwFOPD5/6sfy6A8+43kTU7mzTCg/5Oiq0+&#10;a72wddXbhyWz++qvcMhn89Jj9r7zzkE0Bp6GoyGbxmBigKUuMNPh0po6eNY6RappqoEwKRIk6nD4&#10;jJUVLTZisp6l8bLUtD/CtzbW8Ey1MxmgeekyE0yiIy2N7RzC3sh3jluTcVaQXawVB8g/Emn418jT&#10;8vyEg7fu8dixLQFx+Y/wKfXoxm1+6dy7Q3DlK3Zu091x0e4kw7ZGHenSXeeOrKOTCUNPQZSmoM7g&#10;9ntHUVQgpz4gJKmgdm9LixuqqTCUCUZip8/U1xFF9qI8nX7Sc1HknIENRU46fH1v2YiWNZ/3dcv9&#10;kx/T3Gm48hT241LvytXzEAGaCuPGYcSaGlB6dGE3M8Ui6Rt35+I3p/zT6zQfJ3cNVmFfN9INhITm&#10;pa+aqwFD3tOMfR0dAZaeuoaHNdWzYeXcNXUrO9NAIVhoyLM8/N2Z8XW5SrnWOnoKKgpoMdVULwZX&#10;BQMBjaVUFCxpqpTLHWHUFE0hRi1wxtb3OtjMdprbaBItF7qhcqOFO75efn0F0hkuCXZNFa1HEZJ+&#10;zhToL599bV23gcfkqrKb7zW4MtmN3YjcNDVda9v5xZP7+7knrDuCnpsltxmov7tFoTPLj6RXpo4t&#10;MkUQNwsKWStnjEE+GcFUaJFpq7EstHBDp0xEU9cCY2FQeXDK+kcr7T7rt89spvA+pXc4ooK8Tk1P&#10;H7P2dILmzayqqyeJwqKaftzn/UegOGS2dBk2fF7+eHiDJ11Rntn9lpJuzMZFXE1bGc7tMKtfEMKL&#10;wUkkc9H5D5EmvygN70WcmpsAmG25kMhMmdpstNiBkseJqujpKyGOolhrpMnoaZqQOixtJq8g4B9k&#10;d8piuESM64eIxTNKkUyejazdAS0hAK0+f+ry6NV0FuvZFMnZuU3d2TtnEiLZ7bJh3gu2dwU1Hhcn&#10;lcZUVdPFXYWTauLp1x9PkZEqnqYIRTyU+nWyD2t8lPio8k+ZlTKU9TDHX+OCaugaSTVSwU8dEY6q&#10;oYS04aW2kIGEicagCSa/RpbqHa5IUjA08DWhGCeNR/g+fTV3QGkLLSgzQjotWzKXsTJbIxnW2Pj6&#10;7z+KrK7ZMldm8ZgczQY4QtncnmsjuqJ9v4SFcZm2TFiWGQVkkM0EyF/E0yJGWvN4vdtVX1ecweMn&#10;psRXLT0eY+zfGVEhgq69qimMeJ+4nDzNMhSXxzrG3kBsBex2kVvuGqd7qlCAV0MaVqOIp6V/lWvR&#10;itu0S1WbUw4YA/y9WcbU3f1btfHbZ633puaiym88XDlszs5twyZ+hR6rbeCpqHMPLuybF0mmCnoa&#10;9Hhaqp3qFCNbVo1e1VsPHy0e7ahqzH7ghp0llENVkJUyNDK5WkKxHVlGFNLUU9NNqnENOLsAzN7d&#10;e8tr4/Qq5CljRsnyby7eI+fl0oa2gm/tJ9APyr/l+X8/l0EfyMy8tX0v5cFl9j1+XlxtFJX47AvJ&#10;trMUkCNko3rceKXbtfVZGPD5PJULx4+SSvMqRtoijK+xmzOJqYkzNZj5pJ4K+lhdKFIKmX7RKepo&#10;vu6Nco/nhkqI4ow8WtySQLH08ge42+yh3NG8X9UOWpRuPmOJFag/6uJVbOE+OIawcGv2+X59FL6l&#10;7XlyeN2JtreeEjoMjtzMVeMl3bXZjbWObcf8Uwu4F25u2TYlJFhMpj8dmKutkp61IKGERBm9BEn7&#10;Yf4DERSYfyTYTJUlfLRs9VkZYcmzhhP5qaGlhppDOuqOcswRVUE6tP49zBZw2J2+KiHUFy3cSDq8&#10;hn7P59FG5GapMbBc/I/8e/L9nQh9q9j5HG9mPBTdobNzO3Ydw00WJ2HQ5PYNN5KR8Q1Bm8jncnn4&#10;EoQ0FdjgkLSzmdlTwhxfX7y5XZLF6amFLIUdvuIEqpKSpgMGpoZY/u8jTyTrUGnmIVCNTFwF0fX2&#10;EOY5IoBW3bVTPpk1oMjz7c/y6ds3lapL5/L59KTqT5B0WWpszkZ85Q+fHFMPlpcRRZfH5CDJNFT1&#10;kOQXAbXyb4+bExVtMwmqUcxRrBI0rTBbew9zuzqVptEePr4qsQJSwU2NWtWRo6+q+6qC2P8At4qC&#10;lSicFIxGJCqj6/j2T7VdxMT4iFGrwy3rXNPs/b0bVBrpz+Y6NVtrtDIRUQr5dyYCuwQqKqvqcxn6&#10;vCx0MBwmMhxmPEWbXK1eYylTmVImqJKkwAkkaPz7YNxbOGEo6HySbqq2pjJPFHkUpzHFNWUMjChq&#10;y1PBG4iSS8bKzNBpVksRp9iCK2titUvCaU/AR03DK0Tev5/b059a9xyb8yGUaCLrCiSsn+2kqdtZ&#10;ieebJUeGzqUr5zGCnq6ydIpZorSxyxRiqkZo5CUPk9qHGUKYbHUWDnpajHzVD5WaKurLiMRZDJ42&#10;qx7J999zUv8AcTyySQhj53ZNJ0g8EW7+FboIkclDwwR6kYz/AA+vn+07grIgCjj8/n0wTZtt57jz&#10;e9MXlcfuDG4tNv0VbhsRUxVNT/Fdu4Hc+O3NT1MuFkocfHPQ0r01LWaA1FBHIXXyOnLHRj/KElim&#10;x9TVQ4LPSZqeqSoiy5Wux1C+3avHPCI2nx8MtLNTCF0sqnyW1rck6JcOx+oj0DGag8PsPrTppmaJ&#10;asuOhGzryLFHTJHkqbE1W79lwbbx2PailwYkxm5coN50OZNYJ46PJzUldHXSTxv5JZEWnEixsQc+&#10;Lpew55pp5aamlpRRUUH3EjUVGsUBlkUKKhFRpY5IkaUM7M7OSVEdxY9tbexoIXuKE8O1j6niD/m6&#10;K7q6UkI1AR8/s6TW68/0dj4qaljyNXHkp83l65MZA2UytTV5GGnphMVxci1DQTU09TFBIkMaQomg&#10;SmUAhlbiKmTE1FRBlI2pqmXFvRyIkkjCOvnmmmiJSpWSWpiDSJclV0o7f19h7eNvmvURWfwaGoNA&#10;3Djio/i/zdamuywGmLhXz/2Ok1khRbjx+Pyu056XO46HcdNlaeWWOOBajBUdNQ0laqVeM8NLQVgW&#10;jn0KrMXmji5AHt43PlKLLDGzpUGVJtz0s9dN9s8UQiSkljq4EfIRSwmojVHV5WvHJe9xb23tdjJY&#10;RaVl8Yg5NAlck+dfXqkLPpUacj/V/k/n0hNiYHN4OfctG2IgwRoer8ritt45spHlapqg5elmxGSl&#10;Xbs9DVjFVTfbSwUcXhqKcFlAfVqAGZnW+anpKc/w9pcfl6ujyIWryOTTzWlq6bDQ0kNBJhsek1a8&#10;AqIiaeNmZF+nK6CSeeuqGhPz48f2cOhNYwMqkkVI/L/L0b/b8VLTbXo5ato85HT5bbmNyWLkmo8L&#10;jJlptFFRZHctVla/LncuXeix8FU1NUMa2fTG8nLDSpappVrMzQ0rRyUgyVTBFBEGeqraWUVVJOKe&#10;RqaOKOWhWAlZJJAfNOAqrpuVcsAjOFr+dOFek+6qpZlK0otR86A/s6Q+IKVWG2hmsrFPT5SXbeNr&#10;6ivmMUNBhsrB/CstCldBHknqZaTLy1SB4KeJ1NLRnW76iByhjaOWV8isRgbNlYaSAqtTSUlHt+kh&#10;aDVCatfElQ0h1PqX9z9XHNoTJIuplIX7a+ZHSG3YXKM1NP8APz/LrFWSh4Ep8DNUNWrtJZ3ydbFI&#10;cbW12Y3jWVKVDR1AxbvW1EEcf7cZikVU/wA3yLJSphiOS1rK1QRW09K1HNWSxQKY5KZ6PxxSWQyL&#10;NViPSGKBCdKqRf2mZZZWxgA9MKC8jR1wD8/9Xl0JtBUmDAgSwx0S/wAKqq45Gnx0E9TIssFdHkGm&#10;miDyhHpqAy6mjEjyKPI7q1vZguukpJtlVFRGZPuDXZmtp6mGPwySPDmchBTyQOzzLKEUCaxVSypq&#10;sL2CHm6R54k7NDlhita01eeP9Q+fXp54knCPF3H1P+Yf5eiIdr1mXo++sXR1D09RghhNvbfyGOrZ&#10;lqKajjyG1tv5CuSuooYaeopXqgpoophPLGktTo5I9SC3XAtPRYKnmaZrZoCrV/23eIGnhqIwspQD&#10;XGzeoFipa/NuSraT9MWkL1/L/TdCCNFijEnEj/iv8PRm9mVZzGW3hV0UNHCr7TQYuSFvuYVqXFdV&#10;Us7TU+uRxDMqWQqgZUtxf2KjCnoqORKtJYphQ1gk+6gH2jwVFTFTU0lKK6meWQNUrFFFZY7AkG17&#10;+xXaWsjTyWynSnrg1xU4Jxn59A2N7t9yNgfg1U1Yz26uH8uPRJJ8hUbjy2PyOHq6HJUZ3PgRTU+F&#10;y8ozlHlsdhqrKZOizh25loaCneHB1VVX1aySVQdo43UMV5S2CMNXj8v54kdf49lkPkWBlp38zSeS&#10;SokpZXpyWnbkMo/w92v9nvfqPDTcNEhP++1PAD508vXz6Kt7aTb776UkNRa+np9vQw7sySYbObRe&#10;njqisGw9qywLQ1+WgmyUJgNJJSQYykydFBlUhSiiOl4Jn5/UPagp8RQZSAw19Fj55Vq44E8vkkg8&#10;EYliMkzyg0aMfLqKMga4/wBs7YQ3Go1uNYrntp68P2/y6IFlvC2pAdFCfw/s+fDoLN278yu0KtMl&#10;gshuSgoH27X17pSPS/xKTJ1D0FfDSY6kpVTcFSEWiaITRztAUktq9NjI3VUUNFjcXjKeWKfKRxVF&#10;dNRxw07eKBpvtIDH4I6RUSNprqjXjA13vpHs1ugVjT9UBqYwD5gfn+fQl21pu92/s/L+f+foPOh6&#10;TdW49/8AY268via7FbFmrcFtjEZuuyebgly2RhxcWdyslXT5ivzkk0lSlNHDLVRhalnjh06fKw9o&#10;uoSR6iiWmxglemWJ6asFW0yGKeks0wjSZoYvDVehQJv0cEn2Tb7vj2RIi2wO5p/ogHGnqp4fb0c2&#10;21yrqLPx8qfb8+jWbUxUFZj83Pld8tRUeSmrYMjhn23FTVFLV4/MEfZmoqKamrqz+IYwiSVpqRv3&#10;fWgX9PvJkqKix0uPbJRUYZGoaaRKWI1eVjkkpVeSogUmOlEdQaWyJrZzpbj2m2XfXvsyW304Nc11&#10;1pX+iKVp0sO2uukF6H7B/n640gzWTpdzQbXyOVyuqnz+SopMwyba2dOq5NooMVXTxNV5lpsYmT1T&#10;1Ap44FEkQufwyySU9PVxQ46KvqoqmSITrSzpSWUuV81XDRMl/wDIlb/OmX91VP8Ah7O7ffNfasRU&#10;/bX/AJ96buLZ1WqtX0x09tt+vqsRLX7ordt0NXjoaiXHTZHGTZQJL9qjGlxNdnJJits7Iv8AwFSk&#10;vTNJFb+17f8AB0eKnyeUpspHTs0Oqemd694pFZ0aWeI62iikNNJKGlOoeN7kg+xDbPFckFpNNflX&#10;1+zoO3TXSkNEcefDoGu0s9vjBbS2jk9kTZHx1ksOPytPT7cjrqeoghmhgpK2M06V1dRtkqajkioE&#10;EUn3cNkDITq9xskcZjjLHhJqPIMFcvR03+Xx01RHKZJi9Ss7VdL545CCzubsUYAfT2qs76O5AVE0&#10;j0+KlK+dPl8+l1nf3BCmS2CjP4gf8mf8nTht6m3buJaao35S53bixT08cOby3j2tVZTH1VFAtEsO&#10;KNDFhcn/AA6ogRljjp1KQmaJix/c9tWNq8rGJYqvx41Y2EctQxpKqqnmmgnkWsFNUUdRRBss1IoW&#10;PwmOMj1Bb+z76AEENeaVoR8Na1B9T59L52L11eY/yDp83Xjtr1awT4anrt1VNZCs2PoIZ8phMbjq&#10;DG5PGUMmMfL4vMYfMCPZv8dlnknFelVURt+20pX2KOzkoXp/JnqbElgUDFqSLR9wImc+N46ZZNBd&#10;B+op+f6+zCWHb/DKtApHme7HAjh6/wCfoNyR3SYhDZ+YP+HoiPyYq+w6aujp+nc32Is7wzkJjdwS&#10;vULjJcjS0IaoiyucegEsFPWyN/k8dUTpQceO7ONdV4yLdWPoo6OgFDP93FFFFHTKivpfx1c2hSyQ&#10;NIAQ1it+SB9PZUsNubhVCBVauP2/P/Y+XShHuBEx8E6/tH+XpO7Tw3ZE/wAaN0bhr9370qd8YqPb&#10;mXyOUr6nKzZGSOKfHz5DbmNjrHSCqyNPQeSJ4wwqGQmNJ3k/d9qKsSiRHqhT4xY3VKUiGhppBE1r&#10;osLtHIkkulSHIvot+fybWF9DV2MaaTQEUBpxpTGa/LhnoPRvcvVRVCPnX7f8GPXoBsHFu2rrcdti&#10;XcXZc9fR1dfu6nmze9NyUNTl6T7qOOtbMUcGSo6vHYZZ6uGSjilWP7zyqv7dnKM0FTGy6Yo4jOF0&#10;LTrj0M95FUsF8SWOq36j/X2JEa3ZFPhjX9hJPrgf5+lBmuLeg0VB86inn/n6ELN7cylLV+XKZPKQ&#10;YITfd1ObqN81cGGK0U9RFTyVMuQrTNCqiZSYgsl9H154WWDixE1OstXBTlZp2lp5XSCKRUlkkCxr&#10;qa2hWVgSbW44/Hs2uJNtnXxEs1hJINdRc/ZQ0xSg+wH16KptwvZZe1SGpwqDWgqfL0p0STvau7tw&#10;W4JcbsrcW5HmwmBhxmdxVJJmMhjpa3GUFDPWZCpWmppX+7qKSqo5I40aRn/cAf6t7can+DBxFTQU&#10;pFlY2hU/bCKCe8bIFCDWY7kf09r9uvFt2DRlWWv8KjyauKeo6V2014oZ2BBPlj1PQY7eg7tNG+a3&#10;TuTddJVQSVtInnzdZA+42zGd2y65SKsmqZ6uT7GPLCOOZlHrNgAfahxaY6nlUR0dPTysZUmcU4jB&#10;DPqWMizqWcgavoOOb+zi42/bNyV7S/tVlLKQWqyU40whHrQ5B+deiqW8uopATMWIJrwH+Q9F47My&#10;nZGcoJ6qfeO4szj6IYzJ7dWXcMtRJBV01N4arJRhGoq1KagZ5TAZC7HX+0sVrkbOut65XD5FKeKJ&#10;MtTiBZVoqqrioKtVaVEYU2RioasQEC5SKVGUkafR9feDf3hfu+bJewPebTeG0dtVFEckw8yCddwD&#10;TgK+RqSaA0GG0b/MpEMkQYeRBA9Tw0/6vtx0HdV37geq6aPcvYeOqsFFW7sbblbvTZuKSfa6H7Ca&#10;tir909fzQUWQ3BIWp4/4jlMJV09ZHTSeQrWOFic2FBuyirwFirJFlEaiWGSlninpnfStpYngVDCG&#10;cDzozwE3s/B9829z5L3HamkF5txUKTnWvDOcOSD2saHPD16kmCaOYVBoP2/5vTo0WE31hNz0OKye&#10;BzuGz2MzUofDZfBVMWY21nVCI8tPjNx09IqLmYRMuvEVsNHmor/u0cftRU80k1hAsdSzyERsHjRl&#10;fWB6nDNGrKp9agkrb2FpFtlBMsvhBfiqC1OI8h6/4eleQKnh0sKnHZWjYl6WtljWhp5VpXC0sFTR&#10;PSGpZoqerihqTHNe1M86QrUW4Kk294sDuXE7oxn8XwOVoMnipZqmnpstiqynylC8lDWVGPrRSVVG&#10;ZaScU9bTtCzrIY/ICAxIt7pdWL7fKscytqPFSChyK5rkYIORX5dNU4fz6mbo2ZuzaGdn2huvaWW2&#10;hu+kosPkarb25MTVYLLeDcOMp87iBm8VmocflqCorcNOKj7WamStiQgyQpzaDnpRHjatEMUjKIQD&#10;PI0ceiSUxI8zKJG8cayauASbfQX4MLQNMY5GYhM4GfX7Ok0zMoFRUfs6x9e418b2HhvJDWxwzjIe&#10;VsZTQy1TVVLjKPIzU2PiqJ4oDVZCan8VmeNE1X1tYL7r47y2Gm8km2RDuStwtZXYHcmb2pNi5YaW&#10;LE75oqjE1uz927hpqCVJ85mNvZWeaphp55jGYDO7LeQv7yg9oto2zfZmNzY6GroqS7ClG1BaEUUr&#10;QHAqQBxGFyvIls8tBVeHD518jwBqPU46sI3H8tewPilsaD5FY/amH3hhtj9qdJ7L7wyW7drzZqqy&#10;Xx/3LBnsd3N1/wBSNn4qTHbUwm5sTgsPEtVSIIavPxY6hkLJAsEYv0GVyhVJZQsNbMitVyU7RMjy&#10;6CHdb0qqAwJa1vq1vc77h7U8h0KNtweMcO+4FaU/4eCP2dEsvMx8aWFbcBA1BmvzrwHWrvuX5/8A&#10;fmM3DlaTY3ZlT/cihyVSm0KXdPXvXc2Ux2GqawyUtBXxx46rSeXHRTJS+XyfuiEOFj1aFUlBUUvl&#10;8dNLZnKhi0R1ERKAqoWQCNV18gEA/n2HpOVodogaUbZQ0/35q41PkzcRnhxwOm5N+huYPBhn1k/0&#10;WT1r8S0PQGdo/I/tHtzFU9PvHek1ZT0lVPqo8VjqHA0BTJeP7qpyENDEiZJi1PEyCoLlGS4PJ9q6&#10;l2pNVrJUGNUj8cbvM8Ezx6Cqoiq8ayA8RgFQTpPDAH3Hm6e6vL3KcklpePJ9RqIIUMSW4gDtzxND&#10;w9MdF8HL+4XoM8VvqRzXLIPyyQenDYvxD+Vvydxm3M31/Fh8lghFX/3cpZN/bIw9ZDepePMVOQoK&#10;rctFl1yFZVyFjNUqZmUgI2kLZPVuFfJQymkSky7RqiNHFkKaCsRTck/ZvIawxuslmPi0hjYkHgb2&#10;vmzkLmG8jt5N6+mXNQ0MxHHHdpRfLhq1GmMGpK9y5f3awV3iIkIGANIz6VJ/ydGap+tvn38FsPHl&#10;t39bbmwNHNXSTR7mxFNtPee3KwU9NFChrzt+ozXgrqVUMkUjOpkhkLAccoqLYNXLVJUx4sRzqwCS&#10;VVRFWpE3FhDC94xIwU/QAe5Zg3D2z2VVeS+FwTw/to9Vaj+M0GRkV4cOg7Hte+Xjss0JiX7Vb/B6&#10;U6Qu6vnv8uOw9o7h2pRZ/dDYH7Qy5ej2RsrEbXqpqRGXzjPbjx2PpslBioNPLLUBiPrYe1K+Dijb&#10;UqMXFmD+nWtgNJAaQiwJ4HPuycyRzKwlnXw27SKHPEEV0+fr/Lpt+VreKKhdvEp8Xmf50/l0Qcbr&#10;7VhkUiKGoxyRyVUmJJpYqQU05vNI5RoqxquUG3k1a+B+OPaWr8PJPpSVK5dBA8tLVUyq0fijTSUl&#10;pZit/r+be01zyps29yNcHexEX/CYXancxw2tQfTy6LGj3G1YoNuEiEmh1qMA8erGOif5kOa6RxX2&#10;GL2z19mZYNU8kG6oq/F5OlylRpnmRmxdfBBWtAbr6ljLfW4+ntrxPX+Kpaw1sUD/AHNiqVtY61lR&#10;EhCnx0moJBTqP7JCah7EFl+69iiCwwCeSmWJdRXu4rUmmQSARWvHHVYtv3DdTS4jNulfUNX9h+Xz&#10;+zpLfJn+av8AIPu/b0ezMhuvE4/bFXUyS1ewNg4tNs7byWiURwvuzKCao3BuSWsiBE9I9WtJLx6A&#10;fa1eialBkhMhlXTpeJoIpkXXExMbtE8a/wCbFwQdQ+t/Zbe+HvkfgtMsSlT3BWYCoccC1eLV446M&#10;Jtou7QCSyuj2g9pVDWg9TQ1PmfPoj/WncGQ2tuGkTeOCoczt6oySz5HD5+XMS7eyFVFKxkizFNjK&#10;6CplSKOZ1geOWKakLBoWUjkM91bMXPVlPLQ1eRxtFGztVYyKkxFbDWO6KpkllyeNnNPJEL+N6cQy&#10;KDyzey7l/kSG1kWTmHmlLyhBH6HgnFfOOVvlxB4dJL3db3dYxG/L7QsRT+11gcfQLX8+r3Nn/wA6&#10;PGdd7YyuL2p8etj43Pz0aU23t65fvrf1fJiYKdkemo5KDExYTI5bHSyKHqaXIV1TTzSeoInt52x1&#10;3hcJTvHBR/btOQ8rkj72oe1xJW1EZjaXQRZY7aFt9Pchjmi42CI2nLc4gtwWDNpWQMDjHio9CBQg&#10;jI8qceksPJouZBPezOPRRilPtYgfPGeqtflP/Mb7y+Te6YsvvzNUW8paKlFFjcWlLVUmwdsQPZ6u&#10;h2bttayVYanJKb1WRmmkyMoACyoAFCmrIlpMZW0MNIpkqvEyVheN/DLAsgjZ6aSGdXeMyAqwYWK/&#10;n8R3v3KK87bnFuN9vn05QFdAh1htWSQwkj/FU8POnAdGFoLzl23MKxG6iLVHciEfLAYHiPIcOGel&#10;j8OvnNlemMzR1Nft6TP0tPW+Sfb7bnr9ttVUVdPS/dx4vJPBLMKXJUlO0UkLCxErMGH0NWu8/wCW&#10;ptXtDuPdfZm9ezN85HFbq3Cu4JtlYfH7ewyREwwpNif73Gkqc1FiaqVHZ/GY6uMPohqIVFjOfLz8&#10;vcsWMNveSCZI1pUl0+EUHaokJGBUAgn1HHoFbnt9xvkrLHt3hvUUq+sAcKYZD/M5/Z1sMr/wqS3Z&#10;1Z8dNk9W9X/Gfr3a27Nk7M29syh7A3t2dmd34RKXAUEGKXJUnWe3tlbayORyE1FTqymXORQipu7x&#10;yoTF7sY616b2H1RtnHbR2NtjDbd29jQDFisTRRUtPI50eWasnZ3q8lX1MimSWqqXlnkkJZnJ59hb&#10;mnn7cOYLaWziItrF00qvxgGhBYDSoFQV1UClytWJJr0ebT7fWlnNHeXV+084r+EoKEkgUDmlK4oa&#10;egGetYf5G/zB/kR8qe6KjuLtzfm99+bhSojbHV2V3HNT1mDxpqZ6l6TaeKxFNT7c2LjW8xUY/E0V&#10;LQqSXMLO7syY7969m7i2DvXrxZRtmi3VhKvDfctCMwtJFKaSSKYQ/wCRVFWiNThbeaO6k/Q+r3GH&#10;KHtntNjuA3O85k+oui4Yj6do86nJqRMQK0r8JHDGR0a8wbgtqkcB2gvoJAPiEVBqOFD5Z48f29XJ&#10;fC3+cdhvjpuLpHec3U1Rvym2HN9zVin7Hx+ErcrBX7fzG2a+gqVrMDNS4avooNxyz+EQyiaaL/OI&#10;r6Vr66R/lY9WbV3h/fDs2vfuXKQinkx1BuHA0uJ2NiKqnnkkhqk2wuRyP8eq6OKREikyEs4Qxh9O&#10;vSVyc/rTy5yftrxmzF5uJ06TrKUADA1j0SJU0AGosoUk6SxUqBrbk9t1lSQymJfNiG+dKEOtKevG&#10;tKEUybr5v/8ACpHtnszrGt2j8dtjp8Z8rkMvV0FVuHD77pex+0srhGgkp6aDF1s+wsFt7rh6p5Ge&#10;WopmyeRR0QU9RT6WeS1N9uY7H4sU1NQ05eGN445YI4qIU0ICqkcENLEQsMVrqg4vyb+4A3u4ueZd&#10;4kvTuv09vSix+GJNIzjWdLEV9QT8+hN/VCHbrcLFOXlqCxIIqfUjURU1/wBXDrXm6p+ce9od7CXe&#10;0W4spJnszRZXMHcO+ty59d253yhavIbhn3fkqukGWylGPtp69mVjDxp91sfLr4RZP5G71w28cBuf&#10;Z2yaqDDSbc3DNktmtuupydJHOr4jIUnlr8W4r8GJZlEdQ08E6ut1UR8iz285eg2Wxt7Lcd1+qCli&#10;xMRjIqWI+FiDUYFGAzkjot3iKwvbvxoLUwAD4dRlH4fxMymnHBXzP29bS/w9/wCFEvSnxk6u3N1/&#10;uPoju7cVPLkcnuvYWKpNz7KrcXg6ytxFA1dtyu3BXZilTFbdzOcpZa9JqSgqPtpq2YmKZnv7Xfxq&#10;/l19J9LZCl3bUYSLfHYdPS00C723vS0mXqqRoIVhkn2xg5F/g+1nq4yFllp0apdFCGTxjR7HPMfP&#10;WwbXatt+z2OqWhDTa2IFSwNA0WK0FCDqAYjVkUZ2XkZLy+bctwlP09SRHR0NTVcusorgnGkKaioJ&#10;UHqrn+Zj/wAKL/lJ8poZeuumM/lfj/1vPKZ6nbvUW48lid0ZShmhjjah3x2nAuP3Fm9KmZftMXBg&#10;8dLHMRU09TJHDLGcLeewNt5XaeS2hPtrE1O3sxi6rEZDEvelxsuOqKd6V6aKmgiKURSKUCIoFEZU&#10;FbW9wDJtEm/bzb3h30wqHrp8EPg1JOqqU4VIpk4wOhfY29tsdm1uLQy+JxbW4418mLE8aHuNR0AH&#10;we/mh9hbB3BU7733nuxd69nYDcGMzuG7CqN00+Y31HXwTGeIbkjz9Yr75ocu1M8GRkq5lkrKado5&#10;i/pPulSp/lN7i3FvwPmuz8RietoMpFJjMZtLAzT7rmwtHLanoJarKiPA4edqA2knMNcTOPKq6veR&#10;mz2+zWNqP3luIFqijU2lwxzSnA0J4AjVT5+ca32zpc3njWspMrmoTTgHT666mmAe0E0/CetmvfX/&#10;AAql+OuM6mrMlsr4/wDa47go9vQHIYvsqs2ht3rbFboqqV6a1Dmtt7m3TvXd+Mps8P24IsNjZKim&#10;U+WahJ1JbV1d8X+n+ncBS4TYXXuzMEaUmb744Wjq9wVdYysq1uR3JUxy5etrykjATNKH5+oAt7DO&#10;98+2+8yxKdrEVvShKGte0Kxyusgkau5mIqVU6cBTde11w26x7mnMjpAGU+EI20nT5VE4GfM6c+de&#10;tUr5A/ztfl78iN65/O787v7sbA577albAbA3xnet+rqHF060oq6DHdSYaqk2tkMdUtSKJ0yz5KWp&#10;UnzSSMdYLT8yvhDhfk1tqkfEfwja3ZGEjjosTvRwKevlxUQlZMbWVUGKyLGbGTTPNj5WinWCUtwy&#10;uVAC2TZ/3Zvt9u77gZrOZiyw6SmkvXUfEBYmhz8Ir8uhNvz2W42y7dNZNHpOXDkksKeRI/w8c/Lq&#10;7b+W/wD8KBdlfGjHY7ZXcuyuz909c5nG/d56XZFVhNzNgt3TzwJS7q2njN1bj2xDQ7fzNBq/jNEt&#10;UjR1SJURwCVqhqgq3xb/AJPmx+uq2lr+3d05HtaUv/Fsvtuqr88cFVbpnSlE1fuLLV1elfumjo6Z&#10;AsVKkOPopJNUj05DGP3Nc+87Dy1AJbi3+ol0nQuthqbu0mlCaKQKBgoxlTXoJ3fKS81X8F5t830c&#10;aKtSyeKSBXifETuJGSQ3H5AgSvnx/wAKoZajY2Y2n8N+vNwdaZjJ5RExXbu/arZWd3XUbZhWujll&#10;231/TJuzbu2svksnTRRmoy82Q8NA0uiniqJIaqltV2r1fjti0E2MTZfX8WBlNbRPgtt4il23jqnE&#10;OtdQU1DXQQRvQ1f3lBPCJg8LIH8iA2ZSkde4e5Qe5e2SbXt16Nnk8UOJBEbgUDBgNB8MCgXTQFQC&#10;SwWvQut+XouXZIpri9luLZRTS2oUamKMGYj8XqaBan1qC2p/NN21vPuTbG/qjf8A8z+zM1g9s4zI&#10;vB3B25Wb0lwu/ayl2bn87urYlbTpPuHY+L2FunE5P+FxY2enkrcf9lUSRwmKqgqaafkx/Lizs+/8&#10;dV9CbBqqrbFfWZTJy7erdx0e2ts7Wr6mWPzxjIS5eOSu2zkIKwlIPtp6uCOCSMa18YNuTjv1/aRW&#10;u53A8RQFJpHmnnRKfI0WvpToO827Bt0d6t/JfA0/CEYca+Yc8PPtzTiK9bcvxf8A58Xw7k6XTIfK&#10;D5H9e4rfGBbE4ykn23hN+5zeG+KWrpGjhrcr13gNizZjF7opq+mkgyElFTPhZ2eKqhelSdqOlMF8&#10;Yv5ZGB2PNSby7VzlXvLfUVWa2kxW0sxktr7F2rXRTwVFDJRV1E2O3VuTN4l6ZD99VVEMbSDWtKhC&#10;6ZI3++5O2nbk27crFLm8ZCW/UnWvGhCppZanGpiQe4aFoG6JuWeTI95v23SG5MdrqrQxlixHEVMt&#10;KHHEGmDUA06pr/mI/wDCn3duTytZ1v8AE/b9P1LsCrgplyO/OzNi7e7A7O3Zh62JfvRF13nJM111&#10;tnauYpZ3hFPXpl63I05V/Jji5T2P/wAxfihQ9/bYoYoVq/767Zp6qTbGTrcs9RRzyPANOKz2OyEW&#10;QxlTSVNQFC1xgaqpWYsC6s6PEXJm1m13d9xtZ/8AFyCFSnw01UqxJJqDXgP59CzeNvtwZEZhHEpP&#10;aFqPME/FiuMUNK8ek3/KZ/nade9AxVeG7Qqdr7W6s3TnP4lufCbU6+hweGhy9fPTw1u9NmQ7cwtJ&#10;U4fJ0dB4lrMFMtVR1EMCGj+yZSHpi2//AC4/lBvrdNPgazrnB9WbNp6ikgqM7u7dNFkaWgEdS0lX&#10;V0239vVtRUbqmlWRpUiCUUE5OhqqHQhEs2+3tf7oL+UBkA+Emnw9vFTU/bSgJoSKV6jTfbHbonFL&#10;gFaYUAmvH+lQYOqjEGnDjjYx7o/ntfy1+ptkT7nwHfmN7v3BNt589t/YXTeLzO6c7mSZftoqHIZN&#10;qCk2tsqqWqdVqIs3X0FTTx3bwswCNeL8dPhbtzobAZbA4TcnY2XbdGOii3JLlN7ZDG4Wpqlo1pqi&#10;uxm2sK9JS4OummiZoaqC2RSNljaqYRoRG3uVzLYXLxS7GjEKRr/U1jUFoWWsajScUA1EHBcjIk/l&#10;PkoWsIkv7tTVgyjwSGCkEitZmyK0Y0ANPh8hqf8AyL/n04v5jdl7d3Jv/YPxq2RH1fumWq6io5Oj&#10;KjuLtaiSXLU1fT0Mfbm8spSbNfFPjqhIc1RS4uLEZKtoo5FoKkFI46nvld/Ln3njd2ZXdG0qPeva&#10;O389eeuWueu3h2JjqkNGKGgy24Mxla3M5zbdLwkFZHJLVIFU1IIBYm3Kt++82iiSwYEuVqG1kkFh&#10;wCqa4Hr0HOaOW7G2uCBuSVHqukGnAVZ8CuM5+fptLfB3+cV8N+0dkYHYXYPbXSHSe+Nv0VBhqGnq&#10;9wYXrjrjdFPHSo1M21oM+cNRbPzrwkNNtupZZoZGIopK2BTIrv8AHf8Alf8AYG5M5T7u7J3RmOoc&#10;VSVdBWY7bWxZT/fk1tHEop8pSZt5azD7Kmx0hW8kKVdVO45kiHBkyUryvan99OslkQf0xKkL1yaV&#10;o7KTxFAzUB+EUJB0uwbvu0uizi8SQihaiGMA+dBIuqg4gEA1oHr29Fe/mLf8KMfi58csdW7B+P8A&#10;j9pfJneGVw+Thy+dyeaWk6XwMc0Dww4rKfbwVGf7CqMwjFJKTHQw0QpZfK9abGFrJfkh8X5+4eu3&#10;6+i7X7Inz2AwFHT1g3Xksxltv7oxFXOyU8W+dsYObaO19y1lSlDPH91p80bDVKGuCYEkvd0G8y3k&#10;EZn21mBEIdB6imsipyuoGhIB01NCeh9y57Y3MYLbpaQOCxppQJSpJ4rOx000grXT6ADHVVP8sX+a&#10;X1B1JvnAdybv+HPxB6g2D3pvnem1sL2D0ptzB7a3Dg98YvFYzI9jUOyWzOc3t2XtTaFNS7iwqHbF&#10;WaPFSR1vkxUiIr0Zokz3w070k3rWbb2t1lvBqyhyqUayHZ7Yjb5pYlakx4od01ksm2xh6eGZZDKt&#10;VLHHTrYAyi3uYNvspd6kiWzje3n/AItDOvcKcSAorUZ4Z/MAjebS0t3bwpoxb0ONa1IGoYqxJOOA&#10;qRkUJz1txz/zBPhJRbAg7KrvlR0XT7Ynw65qJh2Ptyoz80RgaZsfTbOp6t941W4RJG0P8Kjx7ZM1&#10;SmAU/mHj93I/Dz4Tdn9AbdrJ8p3fumhyG46aU5fZWx48TVddYyuqSgirqYbww+XylfuKgjQa8hSL&#10;jY5JW0NHIiqPbW93ux7XBNt9zd+Pu4VuB0KtGoDpKtl1AIDGNyoNVIyVnJPLN5uN4l5dW4l2lWIC&#10;kAE0B+FkkVtKnJHcjcKBgdOnJ/NH/nmfDr5Xdi7R2jQ/Czq3uDbXVu73q9s9jd/ZLeO29/ZjGUsE&#10;a1NBj8d11ktt1u19k7rydTMJMNmMzlYslj4lqq3F0lUsKQkA+Z/wT7fk7Aqex58l2d8ixVwpg6Tc&#10;ldVrl937Xo3rxHT00236WOgoocRS1lUHhOMSKlh0ySzUiSF53CvKLJJD4qbKYtxc0MolL1HADwwN&#10;K6VIUUAHmc9CnfeSNtsI5TY7iiztVnYpQMSSSdLSUBPmwyeJqc9bDP8ALa/mi/y895dSbR602pL0&#10;N8PcvQ4mjyUfUtDJtbq3ryrrsvj2y+Qq9mzVVPtjHVtdJDD5q1JoxUyO4dJqxP8AKGDD42fBz5Rb&#10;s39SZSjnznQWM2dl6COj7FMNVh9wipogIMlHs+iiFJmqiqMAaESTxU9HPTyfvGoUaPcmWmz2shka&#10;7vBb2UaF5NQZWABNSuVIoRk1CmmktmnUQ80bZaPbLbPsYu7qmlNMqmtSNQKFtGkgaaEHBqFalOhW&#10;+d382L+X78d+sc1guwt3defIyt3ltOpqF6T2hXbS7Dxe6NsZGCeFKjfc0z5baGE2TkZ1SCWSvE8k&#10;wlHgpKmxUWq/Kjo/5Nbl6ayWC2t8g+ws/M+NixWa2l/dDaWAyO9sdPKKSZqzO7IxWD3GkpDf5d9v&#10;MIamnXT4PU4kjaa/ui7Lt1z4lqrtVVZWIBqNIbJAKn4RQEE4yepD2f222S3ka53KBVutJIYqyDtJ&#10;YnT4mmtQKN8QIFDwprzfyu/nV/KZrvlrRZTPfCfoH4yVX+X7m2d33nvkXvLtDYXW++qeKXcFLQUO&#10;H7eo6PZnUM+Teof+BS4v7IY+qR6eDRqjVNfvKfE/tXZ0su0Y+rOz6vP0eRh/juLotl5DMUGOx1fH&#10;UU9JR4qbG4SfbpxdVUU4aKWWoWOP1eR5ChJE+26Z4xEdkcSFgDRmPrigUU9KDHz6It45b223I1lZ&#10;oWPDVpFKMCAQ2fmScZr1uPYL5J/Hnc21MBvrBd5dS5HZ26Yqubbu5IewtqriMwuOhp6jIrQ1kuUj&#10;jnnxsNXE1VED5KYOvlVLj3eN8LOkPmPsXY9KNz9wS7Y2lVUhg271funbn+lOt2XQzU+vG1lJWfxj&#10;EU+1jTiPSuNgqayhKnU8aSFlBru2yWXLKFBuUdtHJH/YMSztTUdIYuXGlpKlFBUMw1DUuCHYOUJr&#10;y/uZ9h5ea3Ut+tpkilV2pQEs7ZNBprprpACsV61M/wCbz84v5O/YXcs2CyfxewvyP7m2lVM+4u19&#10;p9xzfFWi3hkMdksNgq3ZNd2TtvF5LcXaqUVJQ+A1dZjpKehigC4qvBeR0qr/AJh/xt+SOI3Hk+2f&#10;knuPI9vbNxhShxPZwWVNoYfBV87x/Zw9f7exstP1tTTmlhNTL4lpZmsXq3fkRztPM2z2V9JLtl99&#10;LuEdVBKyTEVUgrR1KZqwwSAamp49DVOR972yX6qxu1heOpUBIyFJTSxKlzq1D8TAkClSDQC+L+Vf&#10;358Dt6dF7X64+IGz9udEVdDi4s5u/oGrmibsHBbobHYyLcVTurcdRX5ev7T3FQoKaCtzk2RyWQeJ&#10;IBWNC+mFAX+E2G+YeM3l9n8P93booWyE4qMljcFVibq52pmENTU9njJUdfsSCkWnk8kX38b5IoQa&#10;PXLpjYcnYH3KR7q+dpZywckFkUutdNUiYKScBV0lmJooLEAwhzFsVg24W25X9lEd/SRil2SNalgQ&#10;wVAaBCpOpAdFBrZe2oGj+YXJ8CafoHL1X8wmi6xrenmeXHY+HfeOq8luqbOZVI6cUnU0O2IZuzhv&#10;ueJA0b7V05eKGJpgyRRO6Xh/KLbn8xjN9KSY7Z27umqbNSYiCl3zSdNYTfO0985GKpj+2yQ2puje&#10;O7s1DS00sLDzR0EePymnWaaoGoR+0++WVzKl1BPuKNtrVBREI1Ba0o4kZyoPd+oFfyKgUAk6y2De&#10;7+xhuN35mmuAyHQJra1TRUsaaodOQCF1fD2BlIbPWrF/LY3l/IEw/wAxKfI4DZPyZxG4qncVRWdP&#10;7l+Xmd673J0jtzcmFaatxjjGbDzVdV4uuooq01GFr9+x5WloZ6OKpWrpMpBTSe9azE4TsPoHc82b&#10;wG6c31R2Rt2Uw1WWwedyezt10SJOIJIaiiWSgqtKVhCzGoilp9I1SO9/aDaf3jK5TYtwM22oKGNV&#10;ENAEKkeI9HOckV+XQL33lK/hlNvdyLdbOcG3KooPoS5ZmNGGoYpWgrQdbr24NubG7R2fWbe3Vgdp&#10;9i7A3dio0yGE3Di8Pu7aG58LWpHUxJWYzJQZHDZvF1cRSRQ8csUgsRcWPvYr+Eff/wDMY7R65TJ7&#10;q656v7Ew0VBSxbY7U7OzG5em9xZaSrRHSvo6Ta+zdzY/sLb9HQSQB66LG4BKp7mGprGDSezG45TW&#10;MO+8XKbYjBdNVklZgVIWixmUFMEg+GgNGAclTQn27la7lvobWG/aLZSxaS00xOtatKzfUCSOdXZy&#10;po0jAV0pGFZSNOX+av8AFr+Rb8bu1hQZTtPt/ozsbcOSp852V0p8VqbA9sYWDHUcGWrI8dXbE35H&#10;nNn9RbpzyyCmw1Ms0VFjoGWQYmOjc1AqO+cuD+X2Q7dqM78i9w7lpt046vmXYsO2Mjl8P1XiYCRN&#10;E/UYp5aGhqPBSyqr1rls0XIFXI0iqnsguLSNF8O/la7jJBXDxALn4eDfbXur8Q1V6GW48ozWlqIU&#10;uEltFNSmiNe8VPcQx1NUkUHbQAKNGnrYk/lZQ/ANfintCf8Al7Ptqo6rq6Ojm3LVLKZ+2KjdjxTP&#10;WHvWTKlt4r2ArvIBHk9MUVGYkxqpixRqBT+OPzl+bO3c7t7qYUlH8tZdwasbTdMb8hTd+6v4DEqR&#10;NVNvyFqjJYmgqUiKmbNGvxsEQEkvhQ3In2r963UMljdXBfZm1sYaquKGsjyA95RUBD3AkWNQTgV6&#10;jW45JVGL2pFi2sUMZQaQC9BqrVdTycUKM+EBNadBp8xP5bfwHrMHuj5FZ3M1XwZ3Zs1KnduV+S/Q&#10;nYcnx7m25kppKqJty7lpMZUUfXebzWUyeWWOTIVeNbO1kjpTwViPIFJ0vnR2T87MJ07Tx7I6Vxfx&#10;V6lrY4hv3K9T9g4re/YuIeoEZgosjntr0G2odhYSSukaKesxS1kkpYaq2jQgSV3O83h4Gjm3R3hV&#10;mCqIymkVU1VqCoNEGpSRXGpfEKkRbPy7HuMi3u67im6b8VFJnVUIAWgHghgmoANQGpwG0kpr6q4/&#10;lf8AWX8rjuD5GVLbw+cO6f5kHyioKTK5Preh+SvXnbGy9rUWFx9BTS5Or6/2V35HnH7J3nhaKNqq&#10;WV8vlf4dSRCtocfRfbzVZq66q+aXy+6SNPT7Y7c3f2Jh/uYZKjbnbNdkez9nSGSczVFNr3K0m5KN&#10;5FkfzjG5WkKs+rQbW9hkR3Nw2i9h+rttGjS7U7AS2jWpEirqBYqrqKmvE16ZbbL7lncm3fZYhBuj&#10;Fz4sSwqdZiMOvw2V4S4TFWjYmgrwFL2u+P5dHwz+Rcpy3YHRW08bveGKGPH9qdapV9T9s4xqKJY8&#10;YYexeuajbe6chR4h4o5KegrqirxnliQvTOFA92kdE/Ibevau0dy9odI/yztkt3ZDVVVNRdo4So2b&#10;tvqqv3K6NBlshBnd2w7d329ZSV8krVGMxpq3Ykxy5CNmLgQ293uex2bbdyvctb7SrGRkfwjUkHUB&#10;cOI5vCBNNBZ8GhYkDo32M8wczxzJvO7Sbjuki6FkUR2500ILPCv6Ts1CNYRVJWmjJ6on+c/xx666&#10;O33tPqz5e/z2O8Nl/GHcmFo48n8dN65TJbi73zezmqGx1Gma3X19kVXI7GztZj6mCXcG7Nm5GhSa&#10;lanBmnfy09X2a+b/APMO2f2ruvL53vXsjbW8cJmZsbnthZChwCbHwFZTVSy1G236/wAjjMjt6mpa&#10;L7oxwOWeVqcB/upGfWS5ZCxb96X7mIknQdWmuc0UkV1GuAK5rx6Ce8+3W3Wd7Ld3fK0C3xoBKrUl&#10;xQDvWQktSmaitOrqsB/Ls/lsdgdBbV2Ltj4y/HjeXSm4Nn4uv2dubb+AwuZyW4Ns7hxVFWYveWB7&#10;oxU02/crX7kxLwVC7igzklfXxusxq5NWom42186Ol+4pttL81Ph1tDeGfOXoMPid6dXYGvyWdq6+&#10;tiZKVKjrzN5I5TM01dVFQFo8rVrI7WWkDFVZXsm4bkkqtRZncsAVjjUnjQUfUanzbvHmErjo2ivO&#10;cbTcALrfJNwjkf4Zkt4qqSoADQwgKEiqq6IwXOWYHooHY38sz5Y9FbNztF/LR/mCdjdEYI4+X7Pp&#10;P5CxYfufqzDotVDIIdk9hbx2vvbeXVGNocf5nkkbG7jqKhwgMkKgMjj8lfmP8q+tanbWyfjz1lkf&#10;hD09j1qZ9qjJdWbXxeW3mTGtQamegr9s5na2GkVBc4uiSes8l2q59TxxjXNPjz6rfeNdrZ8KFCpr&#10;QcBHQITTUQoqC1S2R0ZbpyXs1/ax3f7pDIUAYC8kfSGFWVZRIJKHuoDTtGmiDtKE+Ef8tP4j9vJu&#10;jtf5S/JDYX81X5MJBh8D2LvLJ9mY/tXrjqKSaCsrYNh7R2fjNyZWlxNIlVLNJTVWXghnk8Pmx9Fi&#10;kknp2CvC/wAxjcnbOFptq/MT479f/ILEUL0lJU7/AMJNB1t2pQ1T1LxCrw+ME4wGXycirqhTHx4N&#10;k0m/JBVJtGybK+3C2h5eih21T2p4lw7GuoirmdS1GNQo0FjxanSePeOedtgjszzbNJyrGgRbB4LI&#10;RilWqLhbcXQYNQiruePyHRlsf/Krxnx5izeV/l0fILsr4a5vNZpM/kNj5SXI/IX4/wCcrmgMGUOZ&#10;6s7O3DLlqetzQVAa6hztNNRaB4ECDxEX8J3b8JuiNrVnaHw6+NHZ/dPfWNjrkqcn2jsrfO48R0UT&#10;G9Q+U3Rm6B8vtqjMEbFo4sDVxzzRAietpEJk9m9hzHfcupJbcoFrW9Vv7XQHIUHNRIX0EgU/Teul&#10;irOVBDBmWy3r3EdbK+tlsdtoQVhlMrO1DwY+G4AqwIddDYojgkqA2d+Nn80v5Ldg1PWXzj+WnSnQ&#10;nxmqUpsYuD+F61G093/ITJVtLVRDacOU7ao9x7r23jGpZ2OapnnraWtCikioKiORq6nCvG/zZd7b&#10;8wb7Y+Tnxt6p7l6+yFWtTUZPbRz3XmXxkkc//FxoKTcue3lgss9AtQDFIn8P0hvXUOWYBPc7reOj&#10;JHNFBqOQseskUpSsjMMZoQFIzQ9xqJrfc+cOXbqJW36ddi7FNi8do6MqnvUXCQCddYWhYtLQk0C0&#10;XS+4D+Rl0/8AH/ev+mH4Hd/d3/EjuiHDU+AXMtkKHuXrfP4NHpXrcLv3rnd38Lye7cPkJaGCX7Vc&#10;9RwUtRCk1OkUg1e5m06b+UDvY5Hee5eye7+tKahE2abp7f8AjKzET5YrTlpMHht27doNxTbl+/Sc&#10;pRUVPnkr5l5KqAxW21jl23Nzcbjy891dIKqzTtEGbJOuKL8P4RomDEENSupQm3Lebrma+gROR4LP&#10;blDvIy3j3CKAaKwJWGbV+OjQhBUrqNAWfe1d6/z3dl4vb2wNgdOfCTuLOZ2tO3qn5Bba3RuraOG2&#10;vQ1VSMfR743v1J2BufCV+EqcdSv99WxYGs3kgKN9vQTnRSOuMH/N+2lsCmPWmxvhjsPGfHigoqvA&#10;Ybay7u/utumq21XxCmEm4cDQbWyO1oMtmqLXJU005rDNKzGSskIeT2m3betw5geO3vKWtmigeFQS&#10;Co800aAlTnA1nW4kkdmZygtbDmbkjcLm/wCUuYJ7G9uG1SI6Q3Qy7Mx8W4MjiustmqqaaIwF09Ab&#10;u7+QzlO5Mptn5A95/PD5D7n+c+AyWI3jie7MXBtqm6y2PvbDZaPP4ODYvVlHQYLM4faW0skDHRUt&#10;BuDDrJE0rCOnWdoUCihwv8s/5GZamfa/anYnxIytbpWu252Tsyi3DsqSF3Hmh25vKhzGTwmFiKH/&#10;ACdsjXQwTr6lpAPZZJZrt6G3klMlj2kAhULMW1OpIYhV1EgMXJIzpAx0J+cOczf2Nmdy5Fjh3kPp&#10;kukvnkV1+LX9OsC0LUIZEUhDhSwoSbiu7J/m3/HTb9fT7n+O/Q38wWioXakwG8Oke1YvjL2pXUlD&#10;jZJ5c72F1j2ngs51+lTlaxBGlPtrcFXLCzBRTSi7+xah+SnwS+BWUqNmfG7p/FfLDfEukb87vzu5&#10;tnUqzxOvnq8JtDdEmDzT10cKiNnpsRR0uKJYGSpmlWUqJ7jneJo2tbva/pbXAYeIs7VCla+MkYOk&#10;ivYoVaaSzOy16AO8WV3BPY7tHvslnPFmNUEpUFxQGSMsVL/BUsjnyCowI6KbH8Xv5ov8ybblN2Z8&#10;mfkJuL+XT1/kKb7nrr4tdHR7iqd909DPMaqi3B3nvDF702NlpNwyLT00i4aSaYU8fLUuHrfuICG3&#10;Ye7P5dnydyVTm6ip3v8ADvtjNCmqcjTZzrml3h1hW5ExgTVL5XZNVXwYYyxRsJ6gxYyMOTIQzE+y&#10;2W35eubfxN7r9AakVVlUGraFXw3Z2Janc2gZyMVI03PnbcNwtraPnDkuO620KirepfMHkYtTV9LH&#10;bRGufhBLZ1VwaGj6d2f/ADRPhpsvG7D3DW7B/mXde7eq6eiwm6v73VXQ/wAqabAVM7O9PmP9LG4N&#10;69b9lvt2M6IKrK7xxuUrYtIqKh5FLsuML8dv5ffxnxmC787Y7l2x8rqhpamo696f6hl2rlMHnsnF&#10;A8GvN4qPMVH3WPxQkEkz5aqxeNST0yxTNpiIl2/ebGwtZJ4bIteSVo2uORQQexniOsOB5KXjFK+J&#10;3AxmN98v59/3K4tdvkaxs2dRN4kcwZ0B7o43KAxldJBdFkJxpIDa+gx3d8n/AOZb8vdyb3+PHx0+&#10;I3YvwTx9JNFi91/LP5MnEz1O1sRLNH93P1Rs/b9JuDafYW6MlHR1VPTS4jN5eigikWaatxcz0s4a&#10;u0PkZ/LP+U8OFpNz7d3n8R994iGpixW8Md1HiMttOvgmPhocJuwdV5Oprq7GRVFMtQhqaKmFMEZ1&#10;nCs1wvuslneFZ7i2eXcy7FXAWJELNkhVY6g2onTpURhQsa0PbIZ5t3C12mLZbfkGK82+3CrE53V1&#10;lUGoc0lt1MhHEK8h1GtWFAWhfGD4xfzYfg3unfeQz3ySwv8AMu6n3gtBlZ9o9rb23l1j3LtbcUE7&#10;x1k/VddvzIdobOosVX01WxqMVXbjoMYWp4ftko2MrSpHr7+XTs/fy5rc1P8ALX41xdNYXHS5vdu8&#10;Nk73xOf3LT7XWpM2Uylft+vkxcGyat1p3iWTIS1ApefErW0k2i3DbryyMF7zPFNtbKS1skbh2oa0&#10;aUIvhdxGS2oA1AKinQck3bYLvdptssLm7RdYVjJaSpVyviKKS0egAbvjDrglitCCNfev8z3e/U2P&#10;x22cB/Lt+c+7u9dy1sW3tpddVfWmHpuv63dtUgnpMZlvkBsXcPZnVkePkoUlq3qsXVZf7amgleqj&#10;plinMK+qcv8Ayb8jtbMdP4PLdubHrKaniGJ74yu0u0M5S5XLQIkKZlclBXZRp8E8tJ+7BWYLHYox&#10;ajAsakSBtZdpvQNr5Y5eNrpcjX47uCpJ7qSknVpFTUopaulUDLoONi3Ledp3Aw71ynFf7cCNLpdL&#10;AQHWhYJSpCsKEGSQkEkB9NGLXiqf/hQltrde3u+9yN8UuydoS1EGU3X8HNr7lwG1cvHg8qLVG1cB&#10;2hnOs4oMXvXbNNKGjr6jfeXxL10R1LWUzqqgZj/5cW+OxsksPQXZHQ/c236+NKmTcWyu1dowVmMx&#10;0lTanfdm1p6jI7uxQjCnXHDDUs4tYc+6bPbQbghl5bnWfZ/jeQBlEY1sv6gkXWlWH20KmlCOkPMe&#10;98jxT3Fjytvc91dGQrR7K8tiXoGCD6mMKcGgIbSSD6NQ7+8v5mnSfSWzshuj5X9c/Ir4q1WHrYsX&#10;kqHsjo7fO9NszZGophUUUWB7k6Mxva/R2chybBkp9G5I6pWT/KYKY3UGS218Z/5c/wAW6s9Z/Mj5&#10;RSbh7pyCw1eV2jsY9kxde9cQVVHFNSxZJdt4fKyQ1xgVpUqdxz03niZXjoYxcstvdrtN5F1s20yr&#10;uN0laxPrgQkBjqRzIhAUrWsjrq/32AAXJOXrvneyuY5bjkdpuWpFqI2ureOUkVJZmWThVgVCA1VB&#10;3MSwBA97/Ov+bH8r8Fhu0/5Z3xB2ngvj/Kv8Q27vr5Q1O18TvPuRaQRu77c2ZWdt7IXbuzsg05ip&#10;6vyVUeREPmgydONUXsE+yv5fWQ3o+X3V8fd67N+S21Fr5/4I3VW9NqZfduKxjTzNQ0+5duU+Yop4&#10;smKaVIp5aYwozx6jFDfgIJDbb3Odwm25FAz4izhyqgEHUiFQCAKMSBSleHQ33/e/b3eb8tsm7yxT&#10;AhC0tpewqzafhU3KRqxOKUyfIHj1YN19/MJ2ViNsYGD5k7H3x8I+x0w9Iu7Y+98INv8AS77mpaCK&#10;TcFPsr5C4zIbj6UzmMFaJGoopdww5Oemsxp7h7KLrj+XVB1bQVm+vmv3pt34x9Q1Ua4vb+1ctlNn&#10;pu3PV8wBWkSTKnPYDbwgij+4ZoVr6tmcmSOBAfY6ItLe0invtzE23cAI+3t/04V1BII7RrelTpCh&#10;iAbdy7xdXH03L+3NJLrp4/aVQd2TExDuTpNAKBs0k1gBi7dj/wA3TD9j53I9WfyzOn8z/MB7fxGp&#10;925XaFdVbN6G61oHpK+Whrt09x7hxtHs/L5LL1NIEx1BSVsMOSjSoMVcJacwSMnbH8uymzEUu4Ph&#10;h2ptD5E9byYhJavD7W3111n+z9sVcMxlkpZKLATUdVmaKtQ+ZQkNPWI40+JlOsBt2sxKlxCgDaCW&#10;lDiQkDtFVjqFI/horUqSukaiL5N05AvpEj2TfpE52BCSeLZ3sCyOFxp+qRIFQolNSsVrQBy5A6Vf&#10;x0/mXbnpdr1eM/mRdCbs+A3ZGHzxwz7s31jczVfGXdtHPDFLQ5nD/ICmp8t1hs+paZ3ppsdm86h8&#10;iRtT1VT5WSEKOjf5d/yr7Iz7LNtbI9Pdf0sX3W8N7dp4h9h7SwmEg1plXfbtZTYjN7mqlovK7xrH&#10;DCDpWaqiGqVT8cu7bbf7st3n/dtkU1GRleVmqpKhYAwckgHSSFSpBd0WrAEcwSwbNdQm3tte9ORS&#10;KOUSs+oqEXVqMaLkkBjpJaihnNCLfeX80/4TdL4bHHG90bW707A3RXU2B686a+OOVx/d/aPYG6sm&#10;sP8ABNuYXbfXlTn2oarNPUximlyD0kE5YLE0srJG5nO4v5Yu36nZ+G3N8UO2to/IfNYFfsN4YHbm&#10;b62aubHikrI6vOYSDB7kmQuchHpWkmSerKOXjmfx6XJbmeG3ui24aG3AY7XEnbUrX9FSlaaaqCxF&#10;SatpJ6EPLu+cn75bwi836S332RhGIZLW4QGQg9viskcekf78bQpooOlyEJXvjz/Nw7Ay+/tw7a+e&#10;Pwt7P/l97IqKXHVfWvcPaMu+cz1luOuydVAsW0N37yrepNnbT2BuGmxlVHUPPW5D7LyCankaCaJR&#10;NXXSdDfIir3NBsLavWHYmZ3JBkWpanY9Dsnc8KY2pyCQUtTW1UVdjoqDD0bqtqivaZIpYUAafSqh&#10;dSbXLvgMmzWpe9SpOSoUDJ1eIVVQvmx8uJ6Z3vYrnYJFvL4JChcFWMi6SSO2h1EZpQcR+01th3F3&#10;f0vtHr+HtjdPbXWm3urqqkhrqXsbM752zjtj1tJUxtNS1FFumqycWEro6uJCYfFO/lH6L+7C9x/y&#10;fPkJ/ouO4MruXq3Ldg4nbJyB6dwMeUjyNPDCFyAxFNuj+IriKrcdQW06fshjjP6FndP3fZpuI2uG&#10;URzb6NzuSPiEDwKO3hxqStdFSgUtUhiNLMk5K3Db+c7+SO5uJrbcnfRE7xahKRqU00MsaUUDDdwB&#10;qQNLEU/R/wDCgr4SHtXb21anb/dWL6X3Puqm2Ti/lbntl0W3eio89V1EtNDXZWu3BnMXunEbS8yq&#10;kuQnxqyUZYvV09PTKaj3WHmqbtjrLE5LrXISbp2Lhq2dGzXWWUl3Btmgz1VSSiaOTPdf5SppaPN1&#10;tO6K0TzUMg1AFZR9PZBd2K7aznbmay3JqVTucNSvEOdGFPmPsocA03zle45a3QXF0og5ioSjlVlZ&#10;lKhTRyZFRShUEYUimNQxdLgq3Ye/qLa/Ye2qzaW9MfPjZ67Ze+sFUYbcdHLh89DT/cVm19zY962C&#10;TG5mnp4tclJOYqlES5YAWOj1J/LM+U3fuy5d8PtfbfXmNqYEk29/pRrNxbXy264o45Wjlodstt7O&#10;5OhwlWZdSVNYaWOpFpkiliZXIjTZ/oLQw82yJ9Tg+GwdWqQGB/QV9IIZSurSGDCgIrQn5Skst6uh&#10;ZCrXJZgzoUYIVJSjHWi1DAqwUsUNdQA6rI+Xn86z4FfDDf8AQ9Ydj7/z+9t7jIyUG7cL07gaXfx6&#10;1aKf7eZt/VkeZxtBja+nmRxLi6WWtzURQa6JTJD5SxY7IfJH421G6evMDvbsbqaWqnyuC3ftDB7k&#10;3NtLE5uKimqqbJu2LtjkqqGWjoy38So443lhYWmZDpJLd2G87fFIuyWkkUJNTH4oFc0Jq7eQPEgc&#10;SPl1rmjkG723cY7nddphu41bXHMwj1A1WjKdZf8ACNOqoWnaARXqwqXbnRnyAwvXfYVXtvq7uTA0&#10;UuI7A6r3jksDtbfdDjaqZKfJYTeGxszXUmSTG12gRTU9dRPHMtlZXBHvvpP4xdufK45Gl6k6my24&#10;4NtxvS5fdi5CjxuxMbrlCxw5Hcm662kozk4qecmOkpmlrHT1LAIk5XDY923i1j3WW08GJV46o2B7&#10;tLBRrUsyniqhm01emkE9Jjdttt/t21bvuqwXk7aYu0MZDX0QEKFqBqJoAygkHpDfJT5g/Gr4g7bx&#10;+6vkX21t7rbHZiaWDCUNVT5rcO6c+1O0CV0uA2TtHF7g3lnaTGGpi+7npKCaCjEqGd4w6kjHh99/&#10;MP4H7oy/XuA3xvzqnJY6joG/uVBnMPuPZWRiyaslPuGLbGRi3HsianqKaJhBNTUsUqFHJbyqVKO+&#10;uJ7MKfpmkBapjMlI2YEqXINUquaVXFDTPS/nj2mvLbfrO45m5Vj+qCt4beMnistdTkTQy61Bf4gx&#10;z8PAkFA1Gz/g7/Mt6U2z2DWbU6r+SvUm6qWsj2rvCv2+xylCuMzUlNlsfjMxWUmG33sjKUWbxklP&#10;X0ivQVccsckNRGLuhLLHtrenyC3lNiHw26+x+5N+Z2Wpnx9CmZ3dvTemRlhInyFS1UhqhSUtNTa3&#10;lqJo6eGnXUBFEpC0Ta4WuEjWNjusQZlHcWTBaQk1KkacksaAVJIANEl/vsOzMZ5r6O3W3AUTFQqR&#10;1WmgIQENRRQtagUKgAAdGaqqzrbpfr5Jq2q2R1P1X13t2joo5ambA7F6/wBjbUwlNBj8dSRvI2L2&#10;7tnb2Io4ooIIx4KaCJVRQFAHs1OC7Q/mFfBXNYnZwz3ZPXuNqcecjjuvN4TYreHX2UoKWop6WsON&#10;xeTyGfwWPgiZUjqv4TNQVaFlbi4Jvu252+3zWj85b6sT1K29B9THqbSWoLYvGrHsyaMpowIp03zJ&#10;7fQcuQ7VzdzDYrZfVaTbXMZrJIEOuj+C7Fh+plbhGGl9NOiT5zq3+Wn/ADTdh5nck2A+Pnys25TV&#10;a7My3YO0K3F128tt1+MSmyy7aHY+zKzGdh7Pq6eGtgqhSR19IXimSTQ0cgJLp3v3Hv75I74puxu5&#10;MjUZfJxxrDQNTVEk+0Nvw/cKqY3a2AaqMGFiUonkSLXLUSfUVEo9+aDcdrRYpX/dlqBhMXIFSWwS&#10;XYdzE0rWrHJ0noRX+6cx7gRf73uPjQsATKI4o+3SANSRIoOAATTgtTgDo0Hx5+NvSHxT6yxPUHQH&#10;XuE642JipZKw43FLUVGQzeZqIKenrty7s3Dkp63cG7915OGkiWqyeSqqqunWJFeUqiBTX7U+SX8w&#10;j4rYbb8WVl7m/wBGeTOObAbU712Xm8r1xU0sKLNFiaP+/O30zmIgaLS8ceOyVBKyEtGeCPZlfQ7r&#10;tFsLu5Nwtk2kCR/EClQQ+hFrrQFtLHwypoR6nqOTyrytebnLzFy7LBbbrFMTJdwaJJA9Gj7kYvGW&#10;GU/VikrxpUAgu/Y/xw+APzPzO7qGspOq959lbaqKjH7x3h0d2UNl917VrqqOroGod0b66W3RgOwK&#10;VDJ5A2PytU9FNIhEtPJZl9p/vH53d0fIN4o99V1XszD4/QKPa3UmUzW3NqwypAv+W10RzWW3PNXS&#10;RguJKyqnihJCqkHqLIId75ntVmfc+Z2tmlrrCwo+v4iCzAu4pUmhJpqPAY6H6c2bn+63sZ+Y2vLN&#10;kYSFoIYzIKkgEpDGUowAGlRUAaqnJx/Cv+Wf8SfgXi8kvSOxKnI76z0la25+5Oxqyk3j25uOCrr5&#10;a7+G1W6mx2OgxGFhZ0X7HE0mPo5jCk08UtTrnf3X/wA6PmH1Vs+krsL2Buntnp2qnp8VJhO2cBV9&#10;q9Zy11DURSttqLM5+jXM0Dw1s6pNFT5enk1+kaBz7tbPte4O1ruVo1wWYYkknKHSS4WqsmgEkkqH&#10;U1agoegPtvKm0WvMT7rtG1JtnOCM7JLCQXVpotDyAPqtmZoagF4moDwLDC97f+Dnxa7qy9Rns3sB&#10;Nkdn6Za2HtvpDdW5+h+66OaqpZsbT5GXsnqHNbN3jl6eDSTFTZOorca8kf7lPIAV9q/vH+Zz3Z3V&#10;tLD7G2/HQfGvb+PoI48xgekK7O0lZuPPeSMF13ZBDT5nb+F86AJjaB5pirETVMyWjG/3jPPeiLZr&#10;9jdlqhwpBUUJ8NXk7ggGaFiWI7iw0gGtjI8F9I01628vcadd1JGkBYqDRjb6AAwFF1KqA07AtX1F&#10;s+On8n74m9Edlbn7k3b/AKQPlT21mJxBgexflnuOl7q3TsjAq0cyYjbtXnMVFSNVmuDynJ1MM+TQ&#10;OYopooS8bojZHz/+VGx6Om2/vPeW0O9tht5YpNi/IRouyMSlPMY6ZPNnqusxm/olXQwiVa9kh/V4&#10;/qDYfS3l39LuVmt/cyKAVkklBOlW0kurq40DKjxKClCtMGmwwf1d3iS+9r9yfZr6ZHAlt44XWpq0&#10;h8C8hmg7iBqJiDEABWwmket//wAvf4u7y3Gd/bY2Zlehe1UjEcXbPxm3Vn+gd9ykVAqVO4Z+tqzC&#10;bf7CpxJcGl3Pj81QsjFWhI9jBuD+ZzmcV11WbL+Onx+6z+L24tyyzjd++Nhx4/J1eZkjlVpP7rTT&#10;7fxtbSPV8OaqsXISRXZYyHHkGrfcby8sreys7/VtMVQaRIgJGqmoKqMxUmgZ1dgQCGXq9j4ez7rD&#10;d72Tc7hHqImJkCglSC7QfqR1YHR2kIQxJRsAFhpv5SG1t/dw1XYfzC+TPfXzg2Bt/KY7LdSdEd8V&#10;u34+q9l5KkjTz5jd+09mY7b20ezM20yFYjNicdj2pZHhrKOtujxhXsf59fLrbtPPFunfeL7x2u6V&#10;FXkev+7tsUPYm2KqOCAJLDU5So/g25cZSzU7MI/BW2k1ArG5+qLbpRuk93s+5QLebMzKWjZnQsYw&#10;zJrmiaOdwjVKqZNKkmgA4uW8N/sl9eXnLx/dQkR1S6gWEmPWNRYQyRyoSWCoS0VSOIOCDCbs/lpf&#10;DfNZej3bsTqmP46dh4vF1+Kw3ZXxSz+e+M+8aGDIeLyNXy9OV+08FvJKcwqYYNw0GXo4+bQ2ZgRq&#10;pf5kew8JsnI4bpj4sddfHXtTPQ/Z5nfuyaPG7hxuPxs2kZGbALVYXEZtqyWTgQVM1RQU0VnP3BuC&#10;qvp91urecR7ike4lm7lt4h+LCggKMDFfSvyoYWO63Vp/ux5ou33C48SkVySYFGgYZ7SPVFKxNRlV&#10;7gCFAFCAcf8AK83bu7unH7o+RPzd+Qnya+PG3aemq9vfGbs6LBUO38junHSQS4HM9kZ7Zkm28Dv2&#10;j21UxtV0cY25jcg1cInqa+ogjenlro75yu+/kVgMJjexuxd7b+psDkcllsHVZ/OQVWPoKnIxww5K&#10;aiqo6UTfc5FaZVjgImhVVCx+MCxKtsudyhDWd3dO+5ZArTyBJ4VUVAJpwPlnhItv7h8y7ZaJcz3P&#10;1MLZDBYIgBQ1WixE18s8K/LqyzYXUfVPVSV8PWHWewOuIctDjqfKRbD2dt7aMORhxH3gxUVfFgMd&#10;j46tMcMjUCASBvEJ3021N7JnnPjJVY/XNtPctNnKOOSnjLPQzYmvgmniidhU1ZmrfOqM5UskUCDT&#10;ckfQb3eGK6vVTbG8cV4fBQ5Jy9OHDy6O7P3L2XeD49yn0xrlSZJcetVhUVwTWh456EK/+v7C+o2z&#10;XddyU75vG19SXZ54a2hw0zUkc48qRqcvLGY5Xlmk0gB7gjkC/s6tor/wo7c7WS9SR3r8+J/afy6F&#10;l1Hd8yWQFglLavxZo1SPIhTSmaHy8q469cew7Wiyef3I2BEaUFVXZKeWWKZlK0RWNamRpPV+6Yqc&#10;k6VIOpbG319pobjcJt1Wz8SjszE3NAOCMT+iP95x61r0f3VxZ7Vaz3G51kVaDxe4HNF+BNXnTyPH&#10;ic9ev/r/AO298atYjgp5pppKusEn2VBqna6mGsCPoW7DwSxKTZglv8fr7KrGJZJ5J323xdykJpL4&#10;hXNKU0fAcdvAcK8eHoLZo7m5SS3/AEBkOGGa8e3iMVzwxjrv3BwWRbFLWf5wxlHGpF1+IkiP1rKs&#10;iuVfkDj/AIn3dbWe6gacKJYPOHC1pn+0wfnwzw+XTO4WUO4PC6LWQnuiqRWgNO/H28D6ddW/3x9j&#10;N1B2l2x102T3T1Xv3KdfZjBzpPDm8BVz4jOymdmnWnWqx89NM1BH9uXMM4np5Q2l42FvZntXMG6b&#10;Hf2L7HuTbVcSCTvVRMV0gEgalNdQp54p6VJDm98rcob7f7Rt297JHPJdJMve0rpGI4wxouqhLCi6&#10;hRhmpNMtuYwuH3FjK3CbgxOMzuGyUJp8hiMzQUuTxldTsQzQVtBWxT0tVCWUEq6MvA493NdFfzc9&#10;udrYTF7f/mFdY4/tCCOFKbHd9bDpjge5MItPFHSQ1suDw4xmJzSBYRG70j0TP9ZIJDcmVrXnrZeZ&#10;DZx81WIuJou0TDxF0gjJMcIhZhUl08OSNVZiZEl+DqCecPanctq2/wDqj7f3LS8spqP7pk0JAS7t&#10;OQLxwZ01SP4tC7UVfDDBSFFd26/gxvHqzKZXf3wK7iqvjxufI1RyWY6c3hT5Df8A8Yd71hMHnWv2&#10;FU1hy3XOQrooFjbI7cngMCD00rXbVYHtvrLHdnbTq+y/hx3Bh/kZ11QhKnJbcir6fbfcm2YpmEQx&#10;Wf2pVDDmecy3XSRQTEfojk+vsaT8qxbxZS7ntF2m4bekigRsy2oRmUtpEzyRagDgGZLdnbtiRx3H&#10;DzmD2wvYd3tOW7qwe032ZyUs2BNuRQuSl6ZCpAVGlyaUGmurBeqD51DqWqotr/OLrqq+L2bqKqiw&#10;2M7Smy9Lu343b7y1QkSatsdmUGms2m9TKXf7LdFFipaeMANNIbMyQ2n2HHSZaqp67FZTFbjwdRJR&#10;Znbm6KGpwm4cdVmPyGmrsZWeCWQKBdWiicOCLfX2DN+TeNlmk2zatxa2vg1GtniRmrQlqvISMCgw&#10;fLAyOg5DuPN3IW7jlu4stdgzVUK8RQggsW8QJIcA1AZxqFKAV6PMrYDeuCpMjjcjQZrCZuhpq/FZ&#10;nDZCGux2QoKqNKijyGNyNBO9NV0lTA6vHLE7I6MGUkH2N+0N8GGsiWW/8TqFhM1pIT5GqY9Pg+0h&#10;kl0BRzyg1X/rz7RbZe32yStecvWvjc1BaOdarQGop+rqiOCeC8BTjToVc6yWHNFmk319ViXvOhv0&#10;icRmlE11JPAGlM9YIsItMjU6KiUEQAp4NTu1ozrLtM4MqkhbD1H6+wG7n+JfQHeUE4TbdX1RnpYa&#10;irg7B2Nj2qtdessrvLncEa/H43ItULGBrZY6gav84bcn1xy5yPv4N3du1hFRiSqzzVJLFiw1pxam&#10;APXy6X8mfe094/a2Btq3+Mc0bCq0ktAbHbCi0BU/URWU0j140qWxQ0J6c6annpmiWnqj9v5HaeCu&#10;eqrp5A6WUU1ZPUmWDTIAbMJVK3ChL3FOXdfwB7y6ur/4quHTsfrmWljX+8uy54oqylhiH+Q5PcWx&#10;45pM1jjCv/AiWSOeCNTcyewru+x7raWZubmP67kvADArFQ8BUA+OO4iuoDOKlc9dDfar3v8AbX3e&#10;2ZbnkS/034iU3G2hLsmJ9VKfWT28McpArIWj1Cnb17+OUEVVS0NdIMZX1zyJRUlfJBG9a0Zf0Ucs&#10;c0tLVTPGhkEUcjTCPlkWxt//1RCzuJx2YrqyrxWHelpchWeSSd8VUQ5Woj+zaL7cT1dA1TqduURm&#10;hDfTUPcf3E1yJ9LHu8uGcDqarZXi+Ncn/Z62f+s81mNn7R2/jd3bvpcrndv4NaWdKfcePk21RzJl&#10;WnWtFDjcytCI4I7RyzRx1LRWvoI49pKjXGQ1dFLW4XI5vC0tfSSV6U2Ir6oU1IasRPUZKJoPushS&#10;UD/59Il1KPoW9t72bl7FAZAGqQPhFRQ/srj8+juIxyRBX+GvDPnX59Cw8+Vlps3T4rcWK25urJYT&#10;IUuGkqNxYinmq8oaAy09NgnFS9DiK/Jr66WSdnjcC7IoBHsZs/kdqTbFycslZtqDGzY9dCVMWOoV&#10;qoytMVGOijSlqkmrCyqrWJVxpYD6gwtbrl0Xq/SFvH1GlfF45p8Qp+3HQVurKXW3hvip8h6jGT0Q&#10;Xae1vkVjO7tnx5HCdl10kWbZqqrxOXlyy4sy/wAWWT++VZV5TK46ooMEbs8EL/vxTB4WfSVIN7gk&#10;lrsBFR0r1VJXV0eDljqKOuelq4VpYA1XTrNUgEzeLxomt1KfXn6e2udZ+ZxbE7Zi2pkHwfiA49wr&#10;jJ6MbHb9SN4poPy+fofs6PL0/iNr4/eWQyObWkq4cVX7xpjDVYmSsppky+W1U1dHTY0tRRQTzJO0&#10;rLE4lLf2PbfW4+niVfuMxNWTT/wyroIa+ox1VkIz9nTvUiqWGL7+WJKoyHVUBG9HIF+Bb7Qb3zBe&#10;8r3ibrEBP4pUUMeKNKPwqK4oeNPLpNvb7X4uleP+28uPHrNv1qGj3dEm2MB9riKWhzNJn6rH43cm&#10;LwzF3iTHrjaisqYcLBUNAixgUolUCTVfgBhOkyEsxSqot508EUVRTQyRRVsGKp6CioMVTLLXVUMe&#10;P0ZhKmdpdUMgjkDm1iPV7hC/5b5vveZriQRfoiUnPgHUCSQMuCNIzjj9uOhHtkeyC3UXHwjh/acP&#10;Q0+fTBhJ+vsDs+HFZjq/MVtfW4yungSoxG5tzV9fmc1n6xP4JQ18tZkJME8EawMtTFO9MsPqVhp0&#10;+0EuYoZs69VoiRYayKSkmTxx0LaIQuuoBd6kGWoAGh0WMJdwxtY5A7pezW9g4g4ZwAPME+YPn0EY&#10;olrXNAP9Xn0yY3YuWTadJh6uoq52rMRPT5eGoknqczC1VXxulPQS0sdLQsKShvaaKZ6hpNKGNC2t&#10;VTj8gk9RUYyszGCy70s9HOBh28FPHRVM5cU86yTSzVDNqXk6vr9PZFytdTPdNHcigK1zQZz6D/Vx&#10;6M00wqNYox+3/JWnSD7I2yuMwlHurb22N37WfJUmbop/7y075HJ/xahxvip8hRCMGjxgjMLsBH4V&#10;fRw3PCmyVDPNTKMNSJXuxaOpNHnooKitklFmENDUeLEV5CD95ppILr6rf2fci3EwQgqulTwzX7a4&#10;8vs6CZkuNZZ6ha4FB/qx0VLaO6KLF5iep7CzddhKOngStxsWf6vq6nHbXpMePNG1buKgaq3lthaq&#10;pb/IIaSCv0zjxB2/UQYzH3dTJVRzyVdRHRNTUlDNNTxO0IkhjlT7yCnmMVfSwyLZtAsLKbahqOrM&#10;oT/Zkj7eNK/sp/PrQt3HFBU08/58ej77YjxuMpcfLQwYfG1eXGSzWcpKKoq4oqqZKueknkxlZX0s&#10;dZhsnWxza18zCQAsmrxNpCKn8vmhkR6Srnqlnk1wQtTRLAXtM0MNZRQ1NM9PEGYujCRbWAN7hRcS&#10;26wuI37j55x6YIFen4Ip1oOBP2f5+haxoWSCohqafK4yjx01LTinr6yCtqpqpYi1OlXVYnMVNBWw&#10;VskiIsMitC2q7FbW9ijQYrDf3ODvSYmKuq8fVy/xOWkop8n/ABOBk9UHiqaOtkkkkQKFLpGtr6j9&#10;PcYcxGczaoDUBs8OBYnz9ar+X2HpeiSd1P8AiuglTP7jHbdTC2R3TLjsTksbSxbdgrc5SbYOEroF&#10;RVr/ACUGSwcYpYjJJqRZKl7hSiWDEburcLFWYOuWspaR6kPjzqmxMNT4w9BHHVVAaVZIZEFQ5Yah&#10;pBBBDWv7NN43maO4hVI6qK+nmB6jo05gvWCoIgTQVGePHHDqtv5i7lnwe89szY/cm4MfhpqPcsVZ&#10;HhuxsxtV8hVU25Za3B4dGxOUoMrBVTUFP4JBTFarxSrJHLDwpQOFotv5fsSup6PFJWUFDVeCFakm&#10;spoZ44ZpZJIsfpjpsZSysUEa2dRo4BvwJTuCzWzrKagBjX0IqeAA/wAtPTot2+eaYI0qUb7R8/ln&#10;gOhr7CyPaWwfi3hMtuPeX8A3ZmcXj6nJz4Kf+B5WWkyFdh6SDHz7qq6nI5TdeboYfO1TVaqSWpMp&#10;u8VgxW+5qOlx2CzprcThcLSUZSGjqTR/ZTRyVEs6E1NXUQpA8dBHVJKkiAMjqdf09g/aLtri4USn&#10;Vpr6CtQ3oK4x+zqt0GkK/TudOK8M/t/1Y6QHXlfW5vf/AF1NtfsbfvYFduqglye5cYu503Dh/scF&#10;RYeoWfEYbF5GoraSbdVXiZqSqgmkkppoZlEN729xev8AaGIpcVTiHbmOzEdZXNN56csWhNOtvO2Q&#10;niMqV8bhoEVwv1Nzzq9mnO94lht0fgOA9Rmh4kn5Hy4/ZjpVY28jEeI2B8+PH0PWPtTtzdu6e1cx&#10;SV3a26OtJdr7b8P8Iyi0pjzbZRSgoE2pi6uKLI7YemaHJ1NVSyTSg6AvjCmItGbhw8/YFNh0pqb+&#10;F11RgYslEI6r7WohkiytYKWsdooFmkLDhbsyFCCeOXktLpraQRGkj4A7TiuRUkDhXzxXjXpfYxzI&#10;jGUUcfP/ADH5jpWdf7i3nifjBl9/ZmrzVTvXa2F7Pr9uVk8mG/jdFksZUbcwa5bBU1FW5oUlG6xg&#10;q/ojqI6jX41Etln7uxMxwdRHFt+ipalMgskMdDTiigq8PqVjWrURffNRY+pljUiNjEyAEWJNgb8n&#10;bMzSzGVjo4U+zUa1DfPoLb7NOJAsL4rT8xWgz0huue4MNJ2bglPZ2ZzeF/ulU4zJ5Dc+5abOZHBd&#10;mR+KBNnTYaqXbUW4N1YnHy1JkqYI68VLOkhkjSINIpqPaWLbE4cPtLEVVP8Aw/HUtXUUeJUoK+BS&#10;uuppqSqqHEUnmAcDVYsNRBFvZBuu1SQ7jrk8icig82AFAx4Ur869el3J42YE4OcmmP2fPoJ1+TWU&#10;i3X2Tiv9mB3dtzPtu/due21tndu8Y6KafZ1bDTT+HbGW3htPA00stK+JqJaRGkVfHDK0SyQnyhC0&#10;O3sU+4koo6CrShirDTGAzkJQUtQrV3iSOlnFZFKIluHJJ0Jo083A2jJ+ieGlaRt6DA1EfPh/Pqpv&#10;ppEpQFqf6vKn8+h23h2xvXGdQzbufde36ndVRt+my1Pk4aKBTuncNDPR7XjrWr89Qf3anoa3LVKx&#10;PTLHEhmqjUeciMxuts7tPb8FFU1tLi6vGmmk1UtXNX1k0L0qzpLNFJClVeQJU2RWBDpYEtp59x7s&#10;l7c3Eeu8FKfZnJ9AKcB69HlkACue7z+fH5+nQfbS7i7IqN7YDalb2LtrfP8AFcctJuLbWP2risTl&#10;KLcEmIj/AITlKSvrqBvtfvMGtVUSwuJKeqZpEihMzeMIHZ1HG+LesydTuwuIEinixm6c/j4pXqKp&#10;2p54mirpYGLiqQHxINNj9faPfppo5EWzytMYGP8AehnyHRpMingBXo13ZyxT7njxOIxnTsZkyc1V&#10;Q1u8eqdl7rqaSkxuLijrcfPTnH4mvpTDJiKh1lq6lvISq2UafbxVYzFLDJlDU7pjSkgkOQx9RuTc&#10;ixMitNFJNLWtUS0LzzmENHoRG1N/Tj2H7LdN0DJRsmv8Ar6YA6aFugamkV9f9jrFG1eahdrLi+p5&#10;KrKVUEW19w4/rjZE0sMs8WPqaempNsrFR5qGgx4qvHUGSadRDFywdtQLp2VX0uIxgjrv4jlaSerl&#10;8ky10kAOOoq2SogR8vOKhZquWt0xwVDiQP4jcxqbgWK13dxltfHzAH5Yx6evn0f2kaiMFV+3PzPR&#10;zelMT/EsnJNiKTB7bq6DGUjLjxiof2s5k8PTwVDR7cppaT+F0kONZp6uhiMBRqpbeZluUzsndSVc&#10;VfTTGnM5xdQsMI8fiaOmimijqKlhUSRKqtHVRhQnjElvV7Ov3hcXg0oumtfQ+TH0H8I6tfQgRVUU&#10;Ir/gJ9fXpWdm9fRUlRh8hTmoFPDuLGy1kytMavVXV1O0tHRosCT+SSX7GR31mYwo1kHJA84jduCo&#10;EpqVcpCuQlrZa6so2oEeBpnxcmQgjipqikSJlhpGOhbgAtwD7Ml5aa+m1s+l2+VeFf6S+Xy6jXdN&#10;f1ElPh+3+kR0R3e+xN95eTK1T7WrKnbtJg6PbOBzEG6sjjMtDSndFBhsq9TmMPkZspBLXZSFHqJQ&#10;C8kcXLDVxw22lPXVuTnH3NNDkMdjpoDJHIho8fV5Ckr6uRaWlWd2qYodYAEYPga1+OSvnPdpGkkF&#10;vDpfHmDXTq0+XnT8scejafSSppnz6UeXx1diMBs2nnnosnWbX3DuOKtSknilXN5/GbXzO2cXS1GU&#10;y1dj0ix09ZNCzs85X+IQ/S73XF2VEsOMmqI5vJSRZGojFXUGSONvLiijLGkieJ4pKufi6LF6/rwb&#10;JeU90uAha5TvPAVGfiqahcfZ0qtNIUY7v+L6cemaeCbc9NjxTpBkZ9sY6qqsbQJHJUUy0+6EalFW&#10;/wB09VHW0+Kx9pLTSVI8TXX9OokGU3RXVctVDgairkqfJiKGKliIphTz00lHBkKyZmgjo8fioqeG&#10;GOpBZpZUqWVEZF1s+19PbaXMdCa+mP2A+vQ47QpCfEaYz5cerLqPatBBHB/FaKnli1ZKslqbCdpo&#10;6iapq6OjfXUPWVlclRVySU7IulGgDkq5VAebA7UkyNTuNMxWUtDiKHOZul8yz3qGr3yMsDzxPriS&#10;aFZKRDHCQRIXL61AsS999mc62XB48M/F/Rx69BfepGRzp8yR+VW6q/332NDtnD9bTbGwOW3Bu3c2&#10;ydnZOjx02PqoqGDBUmBo8hFTZSJ46moxNRJQ5mpFRVi00CwiFYJntphbtxEBy2PjgqWyNHkfuWEA&#10;pRPJDFDRxU1VFK0YkkmqZJU1sqjxLew1fX2bQ3Fx4eU7aHzHz+XRdt7hYHq1AD8/n1L6i3fWzbSz&#10;82ZxlPtjObaagp5qx8i1FRV09flZ8nh6qgiqpIqekw1PTVawQzSstVMQzOISNBe06xpI8XT1Utc5&#10;kokStqYJKaoSnjyMUSzF6NanIGdoY5WDB2sjqAVJ9p/qpw9BHn5kD/J0VC9XxyhapLeXyr8ukH/s&#10;0lVW7tqsBFt+jWmz1ZLhsTlKPL02Qq6rA1FdU49P422N26KChr6iKnaJ6aN5Kilnk8cyp+r2Hu2s&#10;3LjNt0mIE2hzWV9T5Y2MpSaqydbE5lp4Y3ZXggP6bqjRsxuNNiJd/tUn8PQBRfnnif8AOP2fPG70&#10;yQzjFF0jH5dDruTZVLmeyM5vCaiFT/uJxOHEFTAtMJMdjcBhclDFS19TNHFLTVmShB16Hljqo0Wz&#10;B7rgyVXFlcas0L/cSJmJ4o7zCmjjlnp6esgjpFjVX1s7CJCbxFzy4A9h5NuIjBjbHnj/AGfn0MbO&#10;4R4EDcf9mvp0q8JHPt3clTS19PHQwnamOq5nFM9dUVVNQ1+RxdZPk5ZdVOIYYEapkX01AiACxuxt&#10;7VrJvbJUrJkEkqEjZJpTNRQRN4XqoJGpEmoXmMKLDTmZ1YqTJpYBVbUBvBZyJuncpZWpXy4IT88+&#10;vRTNPbpzAGU95GRmtfDPl0W9cn8fdqTQTbcrcXiaypWWlx4pc7VVMcldHQVePgzJoc7HTR19QarJ&#10;DH08yJIBBqiLPIniMDAwZmXI1iUmWy2Ox75CvkC0VNRiOoSOOV3IqaunnQS6nRbPDJ/aN9K3J1NF&#10;ru3USHFeH2fP/V+XQe5k0S7qrACukCtDjA/b1J7HrdlQbOw9VmdmbM3FuOLA7cpQ+4a7I1FTiqqu&#10;rqGjpGOLxldQ1MlEAlRJeCvpuRHGB5ZQirHE025cvNakzuXDohMdHXR4qeJKqUvJJaoqMGkVRBBH&#10;HcSmOQvceoe4+vGltzPGV7A2Bjyb1zXHVorS3UatABHDj8/n0iN1VXUWyMca3O7G2ckNVJFBX5/b&#10;km6MXWzYqlpqalpY4cbh96zZDHVldU1iI1KlTTrD6iUfSR79PgMtJn6sz5ytkd6ZETKyUeJq6d4q&#10;qOpnhiklqKAGXHRRO9ylPYkE354NNoeW8bU5rXjw/peoHoOljyw26eeePH1AHrnpol7F2LgercRH&#10;hev8NRU9Dk6iY7Fx+Y3LgcxFPg63DUGQeiosZuJ6aj3ZUVywiOKfJhtJVdJCktxnxuawEMDPuamk&#10;VBEgP93cDFGKMczFJzHFUTGmuGKr6iPwPaqKxjeEi4oaccCgzjga9WtN8Dmmjvzjj/z71jw2+Nld&#10;kZbJmh6tz9NJUNkHkSXtXsaoqjnQgio0q8PA9biMdDldEsKzyusPkSyNJfhogOUrKGGtgnxUSLTl&#10;3p22ZRzTSzQuUhgoZjFFDQIonbw1MgYev6+rgJb9aSRCM2orSnoPt+I+VV6VT7yKjXHn/V/R6Gmk&#10;/urjNxT4TJwbtmnky3pyC94bkpqWno6imaWevytImXarzdTK2PU1uOgAAEZ9BEfqZSm6oZ6yR67a&#10;tHGqU4Mz4CgeUxGJJZqapfHLKHlpZNLO/EbEaEZr3CdZVVqKe77OlokVzQNn7OlykPWtXQ4uCDDd&#10;oZZ6mfISxUab93RHTrULNUwUlbRpuHK0RSDJxM6xRczRD9yeOIpYt+Yx1O9Y1RkJ8OtIKShkOU/g&#10;dP5HnaOVUgipo0qVnmp5iAQtwA4NxblfDeyxB6kGtPICn8utiGChqK/t6edsZCqjxEVBg8Xus5MZ&#10;bN06bdfe2SqIoaOKtgkOQqMpV1WOloqPIU8bPGX9RaMpZi1w1wpNjZQZ5KDHoPIsTU+JhdtNF4xH&#10;4VJms0mvkgp+j86eTK2uJoERvhK1pWhp/n6djt40ClRkfb8/n09ZIY7clPOtHTZzPF1p5J4KvdOQ&#10;ooic15TUJWeP7MaKYU/pDCUfuj6eT0rfCYvKSU8RTJU9BAohEcNThqaRWqHggrHhkTytGrQvXMVP&#10;IUcLpv7ENtus0wSMsB+QPCpH4R0VXcqrVaUB+35eXRcOxsxtOiyNS8m0spufJv8AcyVdXiN95bH1&#10;VPi1q6zBw1tNMqw1jQ1i7eijnRSrVEhvMJbC8vEQZp45vscxR+QsUEQwfkljK+QNFHItVJFJVkkg&#10;RxAMdN/z7M7vcZasyy1b/SjPD5Yp8utSRw1Wh1fbX/P0k95/6PoqmjO69lZhaCGNao5CXsKaho3i&#10;cQv99kaaShpKz+AKkccj1VdriQy/Q2uZdXicwal8hW5ZZKlGqoaecYuWGoqFlpT9xAtJDkzJH94t&#10;O4WMi5YEgjgHVtcyy0dnqzHj+2v2V8+k1UC0Cg/t6YMRuvr+jwtFtDb+yIqLFCnwdflcUN209fh8&#10;RLR5qnbF5CXOZHaoo6kYCXKUsktYrlFV0RlazsrjDTZ6WKWcZGnkKvoanmgq1iSR/HFMGCZCCCKp&#10;V7a9AsNP19r9MsILvMPD+YP+f1P5U6SwxQxnApWnrilf8/SJyOV6spq+hx0OzcnR/cUwkjzOOrcF&#10;NlK3H0YrcjjfG822sjlchhJKaSRqMVBLH7hvSLKRLo6PIJWR41zSVM86NItWtPXltEEMRHkE9YXY&#10;TB7owIvb6exBZTyt+ngnNOIrX9h/z9VuIoCtTwHD514/s6Q+8NxbNG1anfKHPYPE4mpggkwTZfat&#10;PTxVVfXzwyCOXH4GajjqcfPSMlRAyyaLj1G9vaiamyeMZIpVxwjlEsQEtNWuAZGR2ifXUuFk1qxW&#10;3s2SZisZfSK1xQ0rU4/ljoPK1s1GUnUPt+weXp0AkeW6+7HgyGVxVfvyqrMdVYrJtPis7tGlkkjo&#10;KespaXK0Jp8HB93jftq2FJw129Kkrx7ecWKstLUItMy6gkkbUtSkRd0emtETI5DLHJbUeLm/H5Vx&#10;XklsHlR1qSMUP2eY45/n0p+ptl7S2lvtJ869A12hBs+oTC7cydVuKlqYoZ6+gr6Tc+3arLR0eMq6&#10;Pc8cmXi+zp0lpamuxSyCCMB1SDRze4dosrL5khBjVwoYQyLUJdX0a1sVbUCH4CsxHsVW27vHdp4s&#10;nCvkRWoz5dA6RVy7Dia8R/xQ/l0CuW6exEmDrc09NkKyJpXhGYx9XtysEc1AtX9jVa0qaZaeoien&#10;Id54YIJL/QW5EvYmWpqzLeCNwahYoSkKioRFpp51gkdFdmBQyJqOnlSfZN7ri2u9jkdWUFVLnBoS&#10;iuR8WCaqopmoND69G23IY/BbzJpXj6/5Mfz49VS/zDOo92bM6xw+4aqj/wB+7XbtrKXJ5utfb1TU&#10;zbjx2CrM3jaSuqaKCCp+7jxFQaeIMumojhsyg2sZxIzGwJBQqLJLExingNlGqCeP92FiqAekjj/X&#10;PvA3dbGz3q2kgnUsG88j1+zhWuTT5dDSKeSJyVNKf6v8vVL3VfcnYPTG4Ytw7QycccctQj5nb+Zp&#10;aTO7T3JAjl46Xcm28jFU4vNQqXOkyxmSItqjZGAYKGk39kdvokckBq6dZOK2ARI/qsriup4se4Er&#10;Ny1THxydaoBqMFb/AOyQ3G4nuorikZHmK6QDq85hUUwB8qivDoQW25a10yHP+r5dXa9BfOHr/s7E&#10;4rAs9Ns/fkcQpU65zuXnTFZh0x5paIdY7sydBLFLRa1AptsZieKsVpFSjqq5jpC/xeeimeKKn+3G&#10;NFLGlJDSxyBEj9atNA0UYolpVjdUCRrZVLB7BvTCO57Bc28TSTA+IGNSaY9ajVUk0Ofspw6OoJ0k&#10;05qD/Po8tDkcPUSVUkkmbfeFVmzW7gqtwCalqq6olihTHY/NRZimi3Um4Gqy1Q02RkSZ5hC9KGMF&#10;3dquIVlPOiAh2RiDDIiP5VB0GNpVKpISt7kMP8PZIkiW2gO/7c/yHpXp1wCB6dKjCS16bjpchFCk&#10;1LDUUMdRBkYxLAlDMAJY6qOCqp5amiCJoKI0UluTJ7ATd20EpNz4vIrFTqxx0tKNPlaSKGOmiZ31&#10;pPBSNUVkqoWfwhwqaLlCR7n32U3jwmdK0jD8ftOBTScDyz8+tuR9FOFwdB6Yfn12zJur4odu7WSu&#10;zFZUHI4PNUqA0VNQ1uRly9UtOr00mPr8ucVt2i8xgp/4j9sZpfuPGKhElDaYYUNlUKbxkFg8i29J&#10;fQqldNgP9595WLdO2WevxcMZqaVwQa/IdRu9FmYHBr5+vWp7TjNOfNKsriFKtSsdTSUsyyHyGmNS&#10;9SzazJMysNK2AT8+8MElBCweIhmW5GkTcfTVfhrn25exbrdKYrgdhxkp+XofXz6ftBtyHXb0Hp8X&#10;zr/q+fTzSLuQx1FLNK0NPUtCkwmekiLgn9rS7WC6/ryD7XWP39kcZTpTQKs0S6iBIlGykyoqOxWe&#10;gm50XH1/P+HuIOYPZnl3me7M25Yb0Hi48/wTx8ceXl88Cqx5kvrFNFrETHxIqvH1qyk9Gs6Z+Ufb&#10;XQ0FVR7AzdXt5pxAMuaKLBVcmQrKSUzUbmfLYLJVEMSMx1qjjyA8ke8J3VHPIJVxUdLVRioRamjq&#10;UoZtNUD5lZqXHh2Y2DAn9LrcWJPsK3PsLsFsita3h0E5BWVhQZB7rlh8qDJrmtB0fWvM9pKx8ata&#10;DPd/kXo8ez/5q/yArvvcVvLdFbuzD1FHjJjjs/gdn5emiyOGZXpqgRR7fxMUdLUBQjrGJnMH7diT&#10;rEIbhraWohq6b76arpoxBBU1eYeunWEWIUmvop0LAAjVa/tTbe0WxKrJdX6hWrWkTjPl8M3kaYr1&#10;653/AG1a6MEgj8f/AED8+lFnvn3u3eGJyO3jtDbuI2vmJP4hktvYnaG2sJjZ8jIEFVMn934MNWLD&#10;UkXMbyyKP8feJ9yVM7fuSBtNlPEYI4HOpMejt9P6+xPByTPbDTBcFR9lfXyMhH8ukRtbR66o8U9T&#10;/n6K7mK/q7JxTPktgxTz1wqJo62Cqz9LVuE/XCJE3I8MMblR/up7e49Tk0REPAkudVnKggEFQLUr&#10;Gwtz+T7NY9i3sAIm4Er80TGfLU/TMe3bfMSFgIp8zUf8a6D7bWI6M3DX5SSr6tV6CGKjjpv9yG4K&#10;eWL9oQzmaTG7ix7NVzk6hL+lfpoP194qSsI9clQNSlbN4m5FmBuBDYj/AH1/abc4N2JGgfpNWoqm&#10;KU86g0/1V6WptG2xAdtR9rY/410ImB606DoeKTaE9NJDHM8Mr5jc8iLXNM0tP9uJdyTiOanBClnM&#10;iva+kHj24SVkcxf/AChI9RUInLKhFgxU+PVZgPyT7IoLPfbYo0fcc1/sxXjTzx+XSa6260koKH+f&#10;+x08ZLa/S+SpkoqzaNdIIUllerMm7fvP3LWWdqerpYahxoPq0Jf+nvE0ySsAklN/RVKz3+gudRmA&#10;Nz7M1ut8hjOvy4n9MfyAPr1f9y7cDwx/tvl6k+nSH/0EfHmaWQNhN5K0gLxRJWZMwkgAtCI3oGMP&#10;0PqLv7wPUGPUFanBGmxCyWJsDwGlcjlj+T7fQ7peKkjMak4HZ6n7PIDqv7sskIGnP+2/nnqZR9T9&#10;I4SoeGPCbnNNEFSUzZjLTSuGOq0kkeMgTXdhyEAJ/HvJNUaX1KID/gwmstgo0h/uBckn6/j23Zy7&#10;uYf7QBfWiGuST16XaLNwag1+1j6fPrHmemOhK+c/xDHbsEiqhP22Uro61o4lTwTt5NvzDSE/sLa5&#10;+hHuXSCNwdTUzH8xqky306rgH7pv6ey/ct65hh7QqgDif0/PTT5efz6RSbFbqykOaH5H5fP/AD9R&#10;KL41fG+aSMxDsOGOZlahkOVnmjlC6yxqFXY8M6nVyAJF9xIsmqjW/gW2kAsJyRe99Omew/2N/a+4&#10;tN8kosRFCDX4P8rdL4OW4FIDVP7f8/Tni+lOiaSoMMo3lMac66LVkayONG5utWtPslHqxzyNUX+v&#10;751EjtpZJKREJPBhmb+hFiK0Wtb+lv8AD21a3u+QrRkFRwroPD7P9X+Tc/K9m4Glzj5H/P1mrfjp&#10;8ZMjPO1S/ZEVVdvMMVmYqGmRj5C4aml6zq2MZLrYagRo+pvxGoKmpVwWNJKjXAvDOpuAbvpGSvcB&#10;bD8f1v73vl3vrRSIqBWBFfgOK8D61rX5YHTq8qWaVHisf2/5+lNtj4z/ABDgmhebJdppUGmqCC+b&#10;LsZpD+w8bJ1Iip4EWxVg2v8A2m1jMyFfUrGCkNCZBb6JUqQLpYFmrmu3+It7Kdmg3tWAaX9M1/hx&#10;SvChqB+fSa55agemlqE8eP8A0F0pNy9M/EnNVQFXk+yItMMNPUVlPkqd5KyZPHetqI5erPArOP7K&#10;rx/qvcTHPU1B1z08DqLelPLExOpudayNb9IFrH6+zLe9z3i0KR2cMYlr8RAaooDwqM5418uHSSbl&#10;S2J7ZMj5fZ86/wA6/PpJ0nxZ+Kc0Tis7O7WECqFWmNXSzR066GRVlA2jG0sakfRfELNYfQH3NqZZ&#10;4yTTUkMota5af8aQD62jJYG/P+8eyuz3DfLkBb9QrY4U+foxHCh6NLXlS1U97E+nl/z90oaH4w/F&#10;DETj7PsDfPkWMqBk6fH6JJeD9xGh2tL9o68/qMt/fGOtnmVmloIR67R6JarUUB5D3ikuQR9bD6/T&#10;3Vpd4s20RurcaghaCtOFW8/z+3ovHKUYFNVT/q9WPWXJfGb4y5ZqB6fs/euGqIaNFrMh48I9RV1q&#10;fcCOU/bGhMNMmsfttrY6f1i4tiuTYtjolJJDn7qs4DDgLppF/QR/sfakb5zEmkxmPhjtQU8zQavP&#10;z/lQ0PXjyZbMamQ/6v8Abf8AF+deoC/D74rTVEv3nc+/K5zGstMKmjwM2uUoyO1SKjJTraL9UIsN&#10;LcyGX6e5lSS5/bxS+mxTTV16eqyk6iKY676fpa3sltd836LvmatTkHRTBIFCCaAV9fLqzcpxNQFj&#10;j/V/F0In+yp/HcJFBju4JcahphRyzVWyNqZd6iFwv3RkpKjccBEkzDhlkBX/AB9s01PkBpdMZTyA&#10;gatUlTqGmwI1NDzY/T8exPa83XtHWZQPTIzxrwHTH9TISWLkavI+f826SE/wo+PTytR0ffG9MU4l&#10;leVMZQYWCikSYj7VBTtu/wAaLU/2ypLE/ke5/mEGkjFOVUaXTzVa3MjDSwtTvp8KE3A/UW/H09lL&#10;79vt0yq1wBqrSix0NPyrmg8xw6NRyfawJQY/M/8AQfHp/o/hF8fKGkyKjtGikyDzQ1MGYzNLRZOr&#10;ggpaWeGtoJhNvWmoqsZasqUnV3gvTeMKBJcsG+rkiyVF5KzEWtVM6UbPM4C0VRHNRz62iX9xJadZ&#10;FNgVNrG4v7PbGbdLbtnk11pk0FKVpjJOCF/Lieg5uPJqXa+GuVFMV9QRn9QcQafZjz6Duo6V2LtH&#10;tB4uoe5oMFLS7Jhx+S3fiqTGeXLN2Ntw4Tee3JsecxFHTYepxGZrKOrjEzxTJLIGQawEk/3ajRZG&#10;fD1UjLYME5VrsObGqAWzf0H+9e2l95ty1RpFHQtWnetcY4+D5/M/n0kT29guyGmjqT9v+ASU8v8A&#10;Y6UJ+CmQqD+38tdvU2PBQvJUbGjjqYwwdFTVBuMSyoEPGrU2osS12a/RroMeEQ4ysZjdUFyv6CrM&#10;AdT8AH6kj6fn35d63TenebCIONSrUJrQ/CvocD1qfTo+XkgW6DwpDpFPL0/5uE/z4ca9JGp/l9bY&#10;xqNPUd7bRy1VORUyVE2JyeNM9ONDSnSMzWKsragAt7JbgD21VyU85US4mvkUelZYzGCkZKkgaquJ&#10;mGoD88ez3bOdLqHujCg/iyD60/0M+XRdLyIlwVEuSPt/ySDrJjPgruLaQrodtfInrrGirZahMVmt&#10;vZapgyFdBHJFCXdIcotPUQx1RBdVs1voPfSRYyihSdMTl5f3YYh9pRJWTI09THT+XSmQN1jM+qRv&#10;7MYY/Qe39z9xNynEsElWWmRqVa4rQ0QY8qVp506Tp7X2sMhlSJdfrk/srIafbj5dY6T4Cdtb6yKY&#10;zJfIrpvF09RBk6vRuCvz22cfJDicdlsvNReSbCXjnrIMU0NJDwJqueGPgtcOdRUUtKJQ1NXsqMo1&#10;tAhBuV5sKt2+jH6cH839ktlzNdX0qa4VVWqSoK/P0Ufs9DTyytm5QniJMVCSOH+yXPTDlf5d2Wjp&#10;ab+D9kdevlKqFaiiK5HcOMkWVGiEKTGTHzRGSEAFGUR6ZBrUKOPbIYcZVFWFJWelfRZGQ+trk3Wo&#10;BBLf1J/4qKbXnc7Nqgt5DGDxGlW/mVb1PkM9Fbe3S3xAmt0JPGrtj/eWNfz/ANnrP/snnylr5JK6&#10;Tf8A1DlWCCikqqnLSr5YaWn+yjhWmbBLTrDHTLoRYo41AH09vVNRYWhUxQ/tqWLFUppQzEG5LSST&#10;IxPqutyeb+yHcfcrd95kFxcwzPLQjU7oQAfIKBQDyNAOl9ryNucCnw4FUH0IqeP9Pyr/AMV00VH8&#10;vjvjclTLkN1b32dm540paeBoc/lJwkE/EsVPT/wFY4VjWyaUCoIhp0/n3iq1xUqFGMywFR9aarU6&#10;TYWsgawuLe3tu5zmj0GRSt2fkhoanhgjh6/trnq0vLG9QjtjFftj/wArH16YZ/gx39tnOLlNlpsr&#10;KpTTQmD/AH9+EkjaqiaNledsjWY2cysw1lxoYPyLAADBDjMHONMjSSRnSVFRBXMgMerlE0D1Eg34&#10;uR/h7Vv7j3VhiCdxJQ4CqDn0bR5141qK4p0D4OR7aRy0tnqOqpq5pxrgB6Z8/wBnDqfUfGP5iZCb&#10;z0uD2jhJoxVUtbl9sby2RBXTU1aEgkgq5I92M0kMUNOiRABdABY6mJPt6ZMTASiVjN6Bpj+yr1BH&#10;HCnxkAKef9v9Ln2HIudLm4r4kJVq5YlSckmpquSfM5OfsoKF5fNuFSOMV/1UxqPCvTDWfAPtqKEV&#10;T4PFzvOoCzNvfZyuazxOk4cf3jZ5yZJS41m1+GDDj2n6vb+MdxO9SYixLh1fxgt+nhHN1Bv7G+2+&#10;6GiPw4pe2lKFSSPz8OnRJdcoO9TJCSP9NT/A/wDq9OoydCfLHaVLLi161pN0Uf2j4xpHrcLXyvSW&#10;pP1Gh3JHG8sS0yKj6NSqoFyBb3JxlDg6YvNDUQFyLNO0pllCG3pDPIXIFvpxx7Sb5z1eXiiOa4qV&#10;GFChQeJFaRj+I8ft6ra7Fb2ZGi3oT/Sr61yWxg0+fn0mcl8fvk9u44zFbn683HisBLOrDEYjG0eO&#10;wsM4Oh61sdR5SKlNS1i2pwAJDq+lwcWTo8dWl4XqqeRY3VklvHHZ9Ef0LSXIuxFiSCAOOPe+Wue2&#10;t5PGjBR2FKVLAjU3lpoMUNcnj5E1vu3K7zx6NNVqCKUGfP8AF9mOlZmPij3p05T4rPbU2puKryNX&#10;j5YM1QUoesWWGZ0bw1DU9SwWTUQwdI42RxqXSfo30W3KLV6MlGUYeIRrPTJ+2WX9ouKnSkbMLkWA&#10;OkfgexruPup4aRkJCJIjr1EVowBAcK0dNQBoOJGo0OeiG39uVkZvGhdi1QaFlqMYJV+GBilD59JW&#10;s218m8/4PL0fuiOpaqSup6yfa+Tq4HyqI1MmSdJKKPy18cZYJLK8joZJGUgu3tW1O38zjUIMVHFF&#10;ESX0ZHESFRaMC6x1rNqN7kgXJPuMLDn/AJHvx4VtuBdzhRouBU/7aIenmeHnXPR6dn3OztnFpZVV&#10;QQBqTyFPNskepqem3NfGHv3NVdbubf8AtLfE2Xr6b7ypqK7H1UmgKzyNHHpaVUpUEoSOKNVSKMBV&#10;X6EJWtx1FVP5KuaGNvUS/kjdbEAAqscukEEj8EH8g+xltO93sNU2afOOABpx83HmCxP8uAHRdY2+&#10;+TT6+5cZXsbyP7P+K644XJ9vbBpf4PmOvdzbgxg0UsKyU2Yw9XJHR6DHBU1MWPqJp4SiKpKsk6hf&#10;25UNyesP15TYMMq00EEOtZWRaShoqVGL62k+2pHgV5nJ1Fn1Em5NySfZ1v8A75Pu9mbazvFWAl8I&#10;xLsX1Fh4rISqk0BVQtfWgABLt3txaNfrfXFu7zK2oFiSB+XiUJAwD8+HSu3xvf5I97V9DR77betJ&#10;Uw0M2MGRzeU3nvDddTj6imiplxs2Y3bXZjIU+Hjp0Cijpnp4PGAmkKqBVDnMVSwBIyYZpPG6rJwG&#10;WOZAfUFmdvHMSeL2JW49gTlnmRt6klVE0adJphhhnFB2gcBk8ft6OuYdjSe2FqAQyHDCvafPFRUf&#10;4PKnmF9btDffRf2mZgly9TtvLZSKLIU89DV4qhyOU2zFQ18FRSVFRTy0gymIlr0MUyK5QSWYEGxC&#10;DM9L7P3jkqXNbq2rs3PZagREx+Xyu08FlcjRRKQ0QpqqupWnphGQSqoQAeeSfcvbf7h7byhCkOxb&#10;Ww86M9CGJJNHZJWGSPMdBC85TuLly0d0UiNKAFqYrmgYevRldj/zK/k/1th6nafWnc/yR2LgK2tm&#10;r8ltLaXffYu0tqy1dUoFbM2NwOfx1E0uQKXqZRH5JxwxJ59idQbbGIgjGPpjOQuhpGeKNrXs6jzS&#10;ERx/6lFsqAWHFh7B/MfuXNzhuEj8y3mgHgoVtAwSCRGg1OfxyNVnJqc1JE2wct2+2qUhiJkPFian&#10;5j4jj0HkPXorG5JOye28vW7uzGZgir45zUQwUyxUTCpSxSuYCSCWtyc0pL1NXUGaoq5S0srtKzOU&#10;vnNo0OaanWahxdZBRyrNBTZanTIrFIoFpIlq0qlSVLkhlAIHHH19m3L2+RbeWkvVaYNXIAUgZp6c&#10;D58c8cdFm6cprdBvCcqxJ83GDWqkawCDU8a9C/sD5a9j9ODOHC7h7N643HuijNDuXPdSbnq9iNm9&#10;FhOlZPtKv27Vz0OQSKNnp5ZJUWcM6mzlPbL1r8duvdh1OZrdidf7J2fUZurnyecbae2cJgP4rW1M&#10;onqKjJVOPhpJ61pJ5C9nbRrJIHJ9p+ZveWHaLdreyrAW7dYFXpk1GmMAMKYY1YAmjBqN0lsvb63l&#10;YNcgzKpBCFmIqARU1kNa5rwqTnGOhC7b+afzP+ZuL2zsjsLvDuHsXA7VpaCHAzdq9h5fP09FV0FL&#10;LQ0+SpcJNVDDNuZ6KrMU2aqaeqzlQhPlrHZi3teZHC0mWhaIreOWMxSwyBjDUwy21pLEX9VwCBcH&#10;g/61g3tXMU9k6v4lWrwNPKvnpODUYNf8PRtecnWelXS3Ebrw01FPPADinH7aY9KAhtbNdj9G5lMl&#10;NLLkv4bXU+UxO5cNVSnce1twUmo0ldh8kksc8Rpp2MzIJUVpUDroOrWUTPfAX4w7n3Wu8c90T13k&#10;82tSKlqmbG6KOpqrrerrsLT1MGHyFQ9jqaaBibe5TsPc/a7aAiWwBmFCCpFa5HwmEp6HKtxp0Atz&#10;5H3G8mCxSL4IYmrZPFhSpfVwNa1rigIPVo2N/wCFAH8xrbHX52Dtr5Z9oV1D9jJT+XK7B6xz27sd&#10;DWI0b0kPYm69n7m3tGaSQ+OmnkrJqqOwIk4ABrMTsbDYXCUmGx2KosbjaClhocfj8XS0WLoMbSwo&#10;Io6fG0NAKeloKeEcJGigAccj2Bdz9yptwvFQXSxQKWooUmgqSNRKHUQPMUHoo4dDHZfb7bLWGS5W&#10;1aOVsuxd3JPr8bDy/wBk9Vf7k7H+UHYG+q3treG5Nwbsz+Qy8Gdz2Y39nMlu7Lbwnp54XX++OYz0&#10;1dmdxuYoRCXqJSRGLR+MWALj2z8Rul+6xWJ2JsbGZbI1dLLRf3ookixm6YY5Ei1GHcVD4cnTtG8Y&#10;IGtkLAEqfZrLvqSw+O76p6V4UxngQucZoOkl1A22yaLew+sThTxPDoKHhUkjy4U4Z6s3+K38835W&#10;fEnG4bbfVnY1FgtjYAaYOn9/4TcG/OvsRSLXVtbJhsJi5clR1VBQT/eMrnG12LmARdMgC2KP6M+B&#10;Xx66IzMW58JsJJ93wI8VJvreGZq94bxpEYzMy4fKVc7JtyJxVyJJ9gkLSq1nYrcEX7z7gbfDBJ/U&#10;8K9yQRqMZKhWqCtLlWJYeTARihIZWwAGl9sTc3iT3UjC0VqlFLAnDADUJj2moJBqKqCuk56c/mX/&#10;AD5vn580dvV+xBvnD7X2JmqJqDc3XPVexaXa3WuToJkq6HI0m5p921e99575pMhBImqkrMtHig3J&#10;oWlSOVBp7l6Q2R27tmq2TvHbWI3hs+uMNRV4LK08kkkOTpHd6XJYysNXFUUNeglKiWJlkAv6vUQS&#10;7lfm603WeROdZS0JqNWmn8YWphRSAvEUHAkCgqOj/eNojtLYQ2EBZtJUjUcggjgSa8B58c+nRR/h&#10;d86O1vhjvuk7K2fuDdPW/c0KV2Io+xcbVYCXZu4evNwpiHyew+yNk5XbGYxm4cDisliY62juwNNU&#10;hHjjWaGGWOv2L+UF8cE3U+RSftGl2wamKY7Cj3Ri1wOor+5TnPth596min1sXQZFXueHA49n9pzj&#10;sUO3uUkatCVWp4gkZHhAkU8tQoc9AOXkbeWAt2tU4mvkOBocTk1rQ5JBzjOLzM7/AMKtfljieuqT&#10;EUuzfizkN9TQNA++6TFb+yNW8DQSxCs/0exbxocXRZ9HZJRKcjNQmRSPsih0CybZnUO1+r9iUGxu&#10;tNv4PZuDw8BGJwuLooaXEpLLJ5aiSpWBhLU1NbK+uapcvNLIxZy9yCEm9w7W43Gi2qDbgWogJ1A5&#10;owYLUUIyM+RB195FvLftfbbT4l9cSPJeN+KrBQBU6QgkIoM+WangDTrXo7t+WvdXy176Xuf5d1vY&#10;XZGNytTBS7jzcP8ACaPdGJ20RKaSk2NiWoaDb+Cx+FkqZJaXD0lPS48SO7qsdRLJU+65O3/5W3RX&#10;Y2Ursrtxdz9Z5DL5s57IybQTGZbGS19RkXytc1NjN10eThxkE9ZPM5hpWgptUpJjIAHsRWu6bM0b&#10;teXQjum4rkjz/hQgcR0TzWA3SxkG7WRO4dwFNRyDSupOzhj5/t62RfjZ/wAKZPkR1Xs3HbW7Ww/U&#10;3yGott4mPHUO59972/0S9oZSkoqZKXFV24sng8XvDG5vIP41NRI2GSrqmBeWdpWaQjr8b/5enRfQ&#10;dTDufB7en3P2ABURnsDfq4nO7kpIqmraqniwtHHj6HBbcMxl0ySUlMs0w/zkri491n9xNt2QTpbw&#10;ePI6lVYkgLqByHVVYZyNBRxmj5BAd2X2x3Xc7tzv6iHaBlUUjU4Or4jHLWlT3BsHFY6ivVf/APMO&#10;/wCFB3y1+XQm642VnqbrnrGSBzW7H6Rrdx4Cm3E0+MqKeeHe3YjVybu3rjojWS6aKlODxj6Y5JaS&#10;WeGGpjwfK/4NdV/I+PFzbxpKzAbl28ZkwW9dv0eMkylTR1YWR8Nm4amCrjzGLpqqNJ44aixjlQ+G&#10;RBJIrWi5usedz9NfxEXAWmrUxpRKcNAqo0igBoCwPxaywq3yGOzLW2/2ouY3LUl1mPSBlRpjqCfX&#10;zwaigFXX+VZ/OJ7z+EONqcftuqxPcPXO4aSBt+fHrsTem4dtp13lcDI1PRbv62zeUmrsXtlt7fxL&#10;RXHHY2uhqFijaupVlp46p6+9pfyZcRlt2yVnYHceRyO1jKqNj9mbTbaefyVHDEohpqvM12YztJh/&#10;NJOBO1NSMfGumIRXuBHZybLyqZZZ78yQkUAVdDMCGAoe88RWlATwqOPUY7xyHuDEXPKNl9ZM7DtY&#10;+EkYqQSWllBbBOBp/LFbru5f+FW/X+C2FLH1v8bK7D9oyYuKWeo7I3/gdwbCwWQLVP3EmKo9hzQb&#10;i7FpoxS6YYXn2u9QJQ5liC6Xs/3N8M+g16lPUdJ0x1/RbFqcW+FqMbiNs4uDKUEDxqqZuDPmNc/U&#10;ZyllQTvXvUPXy1HrZ2YkkO7Vzny/vk9xBHt7LExXRSZglQSGGnSEBNarQVNCzFpDq6lDlfkO15Hs&#10;ZrqaVtwt9JZ4y0kYHxEkMZJTSpPaBQY0gKKda7fT386b5uVnykHc+7/lr3dSZrFZM7uwu2d67+3E&#10;nSnYFRSMgquss90zt5E6p2zgd641paOmWkxsFPiZHFWkyVqR1kdSG5/5N+5afKSS7D7T2rmcZLDH&#10;R+bsPD1+NqMVGkekVkse2pqin3BVDW2tB9okmq3jW1yrjh27aZfrba51sxI8NhIoJOKB6P5eZCjP&#10;yqY+3ReSry7bcuX9c+5M1GtQsqkauwnxZmjQ04kAVI4Drag6q/4U9/H3JYEt3v8AGDvrrjd8lPUV&#10;WMxHWNbsbuHC5uCAKIlhyeTzvWOZw9dXuSVirMatKg4NW319nL+OX8qXoDrPHGu7D25tzuzeFXTR&#10;xTZPdG1qTG7Ko0ku8tNt3YRNVSpI8hYPW10tTUSL6RoSyezq/wCcOX+XY3tjC1zesWDAaP0h+LVU&#10;SR5qcKXagFGT4eiXa/Zvm/eZRe3l0lpagVyEZpAa51JOunBU00ghq5eg6pv+dv8AwqH707Mr3218&#10;acfkvjps2iq8jTTy7fyW2tz9qZWOnqZI6XKbk3fmNt5bbG26eppvGyYjBU09TFLrLZioQpEhbfkH&#10;/KH25ujd9dvn48f3d67LamrescxR/b7cpcotRL/EpNs5GWHJLgaHMKIikBikp4HBMBjV2QlEm5bD&#10;t8X7xWdRDIKDElGJ8wFjIBIzSlPSgOkCY8ucuzsuzbklL2M0LDxKVFWNQJMFeHE/mak2RfAv/hRb&#10;itqbJ2x1r86zubs7cE0dFlNsfJHqTC7W3JT7m2NuCjpsji/9I2yNryYCtg3ltOWSposkcJinqHip&#10;ojNQfcCepqAs6Y/k5di5zd2Iqu7N5bM2htqjzLVuYpOuK3JZ7fO48dTClWHE0+4a7B4rEbZpa7S0&#10;fmBq5YIluiNKVliNFv8AYRty77uQWEH4e6ZmOcUAjAoRWpFaeg4iPN5g5mnP9XuVOTXm3EH4vqIV&#10;jzkajJKjdtNVBQH4dQPRkflf/wAKZfh11f19ueb490G6+0OxDi/DtPL752jndidYY/N1dNWXn3BS&#10;5OTGdl53+7U0cUtVjKHF0334dYEyFK0hnjNj8hf5VfSGe2hNt/pHaGG6y7LpJsZkMVufJ5rdlXic&#10;/QQTItfi90VzTZupyFY6gyU9VNBNLDOoOl42eP2SbrdybztTb/yZbaJIzR4xTUGrSpM0jADSagVY&#10;UNATTMo33LG0WPJtttPOs6ruxUdyiQ1cSM3+hEKeygBPCtaE1rWb/L0/4Ubd6ZLsvLb4+YO96XtD&#10;475pcttWq21sbr3r3B9odV7wElJltrbrosBhX21kszsDK0f3WOrFqajJTwyfbyLIHim+6q4pf5Vv&#10;yww28KGkxu09rQV0GSpXpewk7Ho8Pt/ELr838UTI4CFOwnmgLaY/FRrKv40+xBy/tl5zGgv49FjY&#10;DiCwlNBUMe39Y0KnCRsfypWM+YuSJ9umX9zwNDpyFDhwceRkkAUseFSAPM06v/rv58n8rmLZ+S3J&#10;F8gMjlq6kxFZXHYFP1J23FvjJTUtO0jYOjw+X2TjcdLkal/2kaWrjoy7XacR3cWYbV/k7dERbEyD&#10;dq7g35u3sDcCS1+Z7CwWcm21RYbNZCWKeorNvbZrabKtXwxVsaSSyZx8hUVDoXkK30guudy2G3mG&#10;38rXJTfKtq1BiWZakga9cKjTUDukLfFqBIRVm3cibxeRm53mICyZsEqNRBNKkxTLmgBB0gahTvFG&#10;NB/af/CpvufM99HBfHjqnpvH9b4rLTwYzYPY8Wc3Rv3fGIohG04ym/tk75otlbU3FmaWNzjqLFU+&#10;dioqllSaevUaWqx7H/lk/JLrvcNQ20OrMtvZsVk3G3t/dfZDGZDM5Klpa2T7LKVlHT5TE7kwlfV0&#10;KCb7dNVNRzmySNa5SmS93qVG3K41WLNiigEnz+AK9KkmtP5dCDm3kjauWLbxd05gjk2WuCyGJanG&#10;ayB6nga1H5dbGXQ385f+XR3tt/DVq/Jnrfqjdlbt/G5bO7B7tzi9S5vbuQq6VJMjghkewoNtbf3N&#10;UYatEtPLPiKqtpXaIsjlSPZrujv5YfyP76rsTuP5lb87Cw2L27hVxmAw25d8y9i9r1tGZRPBSQZH&#10;M1248J17gIABI0QlqaypIUPFEya2O7u35Y2VYLjmIO1jQhQZZ9bAZAUgSFAG4AKQCKMEBBEVcq8s&#10;2HMN1dQco8tR3W0+OWkaKRYIlLagZCDJEWNV4J8Sg0cYBrr+cX8/34S/CTC5TY3w7wXWXbXZ249z&#10;5TM5yq25j22P0hj87UJHFl9y5bdGBwtEO0905upgpadZMM0tHIuuSsy9OaZYJi+fLL+V32N09vGg&#10;z/RWD3v2ZtVKKkyKbix9Jgf9I+083R1RNZQ1H90qbBVtVBHSrFUUU9JSFvG8iWjeNFmQNHdbx4d3&#10;cT+PtzBqTBadgJA7FSN+NFPYKE1BIyZWPt9aXVgLblXmAX1xHTxbbwDDpqTWks8gDDt8tRwRWmmp&#10;pv5d387D49/LTruCPv8A3b1J8Y++KbLvjJ9g7m7Go8btjemNqBTHDbn663PvCLA0eZjrqiaShqsU&#10;s9TkcfX0ro+uKWmmm66/6d/mHfJfDr0nlN+/IHcvUGRySy5bIdyy7xoOt8DBj6lY1TO1+8qcbq3N&#10;SYwwG2EpfvkkrUR3jTQs3syl5asrtLWTeppV2Z2CpcSvPooCDRY9RdgHIqqg0w5AWpEG3Ww8o8s7&#10;tewct7Bbjnl5avawlInaQqQhJdlgBZT8ZKp3EM2cmA+Q3f8A/K8+ClZkfkR2Unxp2N2vR4avnxlf&#10;sXZ/XNf8g90Um4qXzzUm3KPbNEu966m3JEqrLWzSQYxUkD1dTFAWk9iP3Z/Jm3D1Bsqq7F6m7Eyv&#10;Zm8Nu00NdltoYDYY2bm8gqTRmsqOv66mzVZmP4hjy2paGYmaphRxDJG5VGa3CSz3IC5jCz3a4WRX&#10;4eQOmKsdSMAamGCNQNF6lbbeReZuYbdrXmG0bb+ZAeyAvFOjmhYHUjxw1CUJDA5wK0r1XP8AEP8A&#10;4UpfG75J/IOn6g3/ANc0nx+2FuVsjSbF7r3P3LtfObbky9NDVV2LxvZlDUbc2nQdbx7hoKN46Wsi&#10;ymZo/wCJvDRySoZVlJX9m/J/+Yh13koOvcH2R8hoMhUQ1FEuzt043M71zUUcytT01Hgcdv8A2zuT&#10;P0FcRpelFCIYoig1Pb6Iru3vN0Cw326y390AQsbIwZAaAqr1JBoBQLx0+uOo53P2xteRLu7ud7tY&#10;dtvZCHeURqwfTXMiwSFXBUmuuoFSxoT1bn2N8IP5fnfFLQ9hdhfG/wCNW+6Omyi77Tfh2RslY8jU&#10;UkwyM+VzO7cLTUn94sLUPBrrYa6oqaCrQEVEciXHsyfU/wDKK+X3Z8EvcO7uyZeoew6+obcOETeF&#10;bu2v7ay9ZIxmjzO/c7itwY+u2pkchBp0R/eVtbGf88kLDR7L+Y19uOV5YLN96kjWQnRpgumKmoq0&#10;mtwQKsSAhkY0PaSKdCv285d2j3fnubTb7RE2uGMUZlS5iY1YFVDvGagKp1FQoVhpOD1XJ8kv+FBX&#10;wE+MG/sb0vszB7y78w+3qTH4zc2a+P8AB1vV9ebRwqUUkNNi9pz7i3ptPG78jw1FBCJ1wYmxFHTy&#10;BPu/Mj06hI3ya+f3x8z1VjM33BvueXbWQyGLnwHeO28NvSmhqMRPNSZSXG5/sTCTbpfbdZLTGSCp&#10;oMtpkgs6SMD7NBut5sVtWHmGeF3TtlId20k1Ggkl01cOxlNBToh5h9jtk5PvzZX/ACXFYXevWs8U&#10;oCyZ1amgikMZGk0AfXTiBq4WJZX4n/Bj5U9Y02QwuxNj57rHsaix25Bnuid3bg6sxu+KGvpIKzGZ&#10;HJ7i6M3Lsir3LBJSTI8YrJ5wqt+kcj2qtiYr+Y78+9/Tdm7c7D31sCgx8cEMO8qbee/epundtqiy&#10;w0+F2didty/c5XKVIVmnlooMjKGIFZUoCqA42Cz3C6szvd/uD2MAR2U6pCCIxnR4ZLsa6dTBTQup&#10;kYaq9BS52varu5i5Zjsba7ScgCMxRFm1FqVWUABQdVNbqtAQlAAvRX+1+wP5W/8AJ36Mi6+zGy9p&#10;7fxufoaqvTqvbW2oO0+6u3lirjLk9wbsl3LV1eb3RFSy17scpufKQUEESikp5kCQUwc+8d2/PP4t&#10;7x2/sb5Qb66+7q27V0M2d2pT9wYLa/b21NyxUVRNTSY+j3ZuPCbX3o2UoNKyVUctUtVDHMvrlDmQ&#10;BvlrfJ7Te7jeeQZ490lavdKho2KMf8dQMKccAHhmuehtuPtjuOz7WmzcvWbbaCgxA8MbAjTSoLuj&#10;aVGPiUYArpICl+Gc/wDLx+aPWGd7X+HWAzHTNNDla3au+8L0zkN5fFneG2d11uEoctEu+tm9S7g2&#10;ttvP5OTD5unrqDIVMWXoJw4kgnkaOQJE3X83vmb3TSdfbB6sr6Po0MlNSbc69+Kezq6mzGerqiVS&#10;ZqqmrMhuXcmNhpZIWZaXHfaUaxs8tS3jsyK7jcN83PeY7Hmy6Zd/CEAKXZlQIzUDo7ggIcnXgcae&#10;Qbl5Wj5Y2++2vne9+v3C4BMguFi+AFSusxAQ1UAUYUJoQKVp1n2h/Ku+AvRGe7Q+QveGNbv3cmTg&#10;qc5uruX507xwvdJ2FtHFUFMj0kG4Oy6CLAYPA4WkoSxymRWoyyQM0UuQamVIkU/e+Z/mJdV7K2nm&#10;/lZtnrXv/ZVdk4NuU1H2ztvZe+qzbmRyFLU1VNRbky+x6TZ26cBVVcFJIFq6fL1EH3JKNUa5Io2U&#10;2zXXIW6Pe7o8Em2v5SJ4qnVqQESRkuak8UfJzUHPQkseRea+WOULjmDk2WTbeVbxVLNF4EnFjFG2&#10;i68cihOing4AANAFPQdfEXfX8qXvvuLsnaPwK7Er+ve2dvYw703XguhKrujpbY9djaXK0u2qje9H&#10;1VlsZg/jr2THS5OrioZqx9v5fx+aAtZJKaRkxi/5gm4Op+tM3t7o3449AfHnfu5ZaT77tTYmIrty&#10;VU2PRonqKL+B71fKVVJVJLBB4jW5rK00XP8AkpspXTb3u2zRrtWz7msG2PK7iOOLty+oqxctJIi4&#10;KpM8gGaAHPQMPJUcV9bbhu3NM+7bzGrCIGIW2ouJFLskem3DiOQiqJGTSgpUjoXu2f5YO0vkb2Dj&#10;M38ofkp8l/kT1HiqWSop/jxvTdOz9jdYz7ojEsWJ3FX03QmyunqmvfB01TN4FkvVySv+/VTU+umk&#10;U+J7d/mI9vdZ0m++y/jNt35bdSpS1dfjK/tTp3EY3J1eIWPzZbIbGOzMzsXdeVhraSJbVOPo61Gk&#10;T9stpK+1f7n/AHfay7u1xBbWMirrMi+IxUsyxskYmSbSSjIHjUKCCGNFPQu5FbnHfrje9i9peZpb&#10;LdECm78KOymKGjNGGG4RSxk/qOxji0ka9TCpB6Buh6S/lSfDXuek6y6m+QuM+Fnem/8AJYenm2H1&#10;/wDKfP4GLceZNHSUu16PdnTfY+7d7dO1WeyFJXxRYhcxt411asvjpDICV9pjq35q9L9VUGT3T17/&#10;AC+9g4HueLFT121+wdwdzbr7Iw2DrZZBI1RJg994eLO4mXHRKscNHi6v7puYBUxLyFH7+tnto5+X&#10;eVht0agFity82Q2sEGT9VBXiEfKgqTRjUBPyVzM0013vvuDLf7e4INuLOCBjqRlbVNEaMCWLEGMr&#10;gdoIFBo+R3wQ+QfyYraHaO6/5g/dG0vj9VVsR3v1h1r1715sDe+9MPBjp6OTCVfce1I8PkaegzMt&#10;Q/8AFKWbE1mKrqY+H7KNgsocKH53fMDveGp6s3p0f1X8ocJuFosrU9eT9Wbxoq7H0tLUq9NVQVew&#10;d3QT4BsfoaOGuqfMY2UAMz3Hsu2y03vdrqe42PahuO4lSWUl1KgFmZwzShaChNWBAFf4j0LLNt/2&#10;KFLzlDmOTZnFAwSKzlVgSVIY3cEoFeOGUkgZJAoHFF/Ku+APxA3HT/I3qne/YHwq3jg8fX7fzPc+&#10;O+QuSmoMvhtxTQzV+A3nR/Jmv7Z6uy2KymVpoqz7apxfj+/hjnjVZUUgOdpdh/Deg3tkKTu34Ud0&#10;4nKYXKVENXsXE9rV+R27HlaUrMcblNub7xvWu8PtVlteOsr69XWRf86Gt7W7hvG32F4ZNs2l9vuI&#10;ifEiZjchDpHYuvwz3VrVmk01oQSKdFW/7dzRst9c7VvF3DJfxhMMgjkiqFcOZITNDKzqyvQRoAMA&#10;1NAYrsvZXze7D60ww+MvzQ6BwtDuDEYaqwva+c+NX+kXc+ZwGTSmqafeOG3Pgu76HqPJVlfi5RUQ&#10;PDs58XVl1MaQxkEC/nv5qPY+fxuX2Bm/jb8e63oLI4yHZlF1ap3ttXLR7TqaZKLF7ZTMbdy1Htyj&#10;ykUKAQrQ4NSoAMUeoBwzfPee4kEtstjDLGHBeMgxuqhqoglV4F00VQI40VVAoFxlZtcG/cp2N03t&#10;xvt7tdhq1TWtLa98F3DL4nj7hFJLMZWLS6fFbTqCUoOih7C/kf8AUGyu6dqfK2p+UHyt3H8wNuVs&#10;ufq/kDlc/wBV1tfmty5La9TtTPmp2lmuqc5h/wC6GWwtdPRDEzyVUkGOdYBVs6CcgBNWfESv3BTx&#10;d09PfLf44vPCtdPithjbW76uG8oaOahk7QoNo7sq6B41MbzrQzaGW+snSCo2redjABudqu/3I6ti&#10;N01OVqAQZVRkClaHi3Eivmk3beOaWtCNk2O13HcpidayTtbeOADqaoimWMpk0DIGPbUcerEM9B8s&#10;6Lr+SPq7fPx17O30Knw0Od7A2zvfYm2xSw0bxyPl4dibl30+UyhySqz/AGseMhEbFRGGUFjb4L5+&#10;dE9PYOs62+Lfwew+7+i6eGGiz27Oys/DtXe29J18gymR3JPU7T3hX5qOWSRikeQrppBqKmnpkAT2&#10;1Lzbb7XbfU7PZtDt8iAMytTxTwZSrpISBIWzIG1VPasREQDnL+z7vtO5rzi2/Pa81ESBdC+NCwyg&#10;RFc+FGFR9FVVPjJ1NJWQ1o7v/ld/ML5LJF2X8nP5jXbPX/d1Nk6rL7O278U3yWzukOm2WeqGMoNn&#10;0FdVYDcu6p6aHxPLlqwY7L1KFqWpmqYkWRieZzc3wn7M3bjpJ813r0VS1WQlFTTQ9d7d7w2dt+Oo&#10;NXVzUe263aO49t7jhoaOWeRoEFLUvEkfCMFZUTbFBssTNPuGyz7dck5AkFyua0oVdCBQioAYgV4k&#10;U6G3MO+7rcq95tntVbzbyxzJ+9njFSDwRrZkJOaUxx+EUPVnG1qT5a7E2ImN3PkekvkTvbFYxUh3&#10;JR027vjSu4p6Sl8ca5PAn/ZisfDl8jLCGmqqeso6MyyEpSU8YCg1e1e2f5bvxaocS3W/UW+fmtu/&#10;KUsMu4t+b42nSbfx+1YwhWLCYDaPZOOx9Li8kzggpQ46aST/AHdXsLL7c3Hdttt5dVnGFujGQ7jU&#10;/cQPhZ1jKhaAAJGGyS0rBvDQEcvnmK63KW/3OYbbdRy0SJQruRRhWSSIlGqrE1JNBVfBDKrtWl3B&#10;8dP5tPzjm3Hj91/JDAfyy+ssJkjR7S2f8esjl+3u0d71VE8bjdW6e3tt7n6azeJ29Ued0oqTH1ON&#10;eoRD9/jVZYnJYOwMp8IO1d35vcu090dm/HCr3Dk/4uevexenodxdcbYn0IlfSbSzHUeUyuWhxlNI&#10;plFHLjpS4OlVsbqX7dY7RY+HBdcwubp2q0rWuiM1JOEiklZdPw4QV+KlMdCjmre7Xd5Ztw2729ht&#10;7QUCyR7lLPJMQCoHhXEMAj4UYvJQGhJz1YP0dj/lt1H1ztjYvc8ex/kVV7C2fj9vSdubI3Pkdqdq&#10;dqVW38XTY+hzu4+s9/UCbLx+7dx/bebKVX9+hSyVsjyxxRRv44zF9eYT+Wp0JtzDdl9h9lv83d/V&#10;s1VS4TYux9ny4jb+3Pt5UWryO4Nh7xrcXLPPDGwVH3FUxpNrH21AWGoGdzumz7fCsFry2s10xpra&#10;ao7HDVEWug1AUPikgo9FRJO5QnYWF/LMv1Cx7XbEAm11NO84KkBRcpUREFqnRqoyGkmkUYivee6v&#10;5vXyj3juHp7oDqLb/wDL76qx1HDUZP5H9xb3657O7Q3XDUgRDC7A2d1RmuxsBtusnEkhqTJVmeKm&#10;RZYctQ1dqV0r2vur+Xd3JmYtxdf5nc/xazceHNBk9r7p6Rqch19la0ySyyVUWW6vyO46nBpUCTRU&#10;NTJJRSIt2gDC5J1G5Wm9XBtd812Lio1W0cQUkV0EI0pCrWgcV1cSF8pX3znS433ZBFufIkcN3G9C&#10;Y74zMUHBwr29upJpUo0i0B4sTToXPi/t/wDmafGXZn9wfkTJ1187MDic3UPge29j9iDrn5Attipp&#10;4DS4POdbdkbN271ruuqw9YkgTJVfYNLXTU7jzmeVS5Vexfjp8JcBg6TtDuX5Jde9wbawNRSwUXSX&#10;Q+6pxuPdmXdA8OCrKOpqsbuxaCRiJatYsdi40Qa5qmFBYn8YHL8x3jd7WC5hdwEpMuktQBmMcUiT&#10;UoStKRDUQdVAQQe27Qb3YJyxZ79PtO6MpYGaxllVVDNRldQYHJPw0lahyUYBtKc7r+WH8wzfG/8A&#10;GdAfFT4Gb56pz25KDJ1Ga+Tnyr3F1rF011liaNKRKrKY7GdL717gTem6Jnr1jxlC9WsjViiSWhqa&#10;GOrkgrg/mHU/x47c3V1tU/FToOj+P2e2ou7YN+ytT7cwlBuyCqbCVGyxjsbgcxk6DKZTEpFkFnqZ&#10;4oKuZqmNWM4CaSHcPqr7maWFbVbdoFSv9kxesZNToVQScUrqIAoNINOskm9zuXrTkDZOSt825Dv1&#10;vGVkuFLJ4yh9Q1JFBpFBw1SsRwBzToyvwv6V+XHS2N7Gx/yq+VkPykk3BmsFlth5FuvcBsav2XEM&#10;dVDduNmmwdJRR5TH5bLSxS0kLJpoY4WWLQkgijrQm6h3dg4xLkNsymD7OKofJ18i5PHJLVJG0Sx4&#10;vBmaIXWQN5JVdRaxAPulxYXe/Ws1nZyGGeAipoHw1ScHSoBAORUjpTtu7bXzBYRXe3XxBFTQRyVr&#10;qoQGKLTALE8PLOCTuewuNb4KDKYQQSwwTZEyo4p5PQgqGYatSh1RoxdRqJa/49q45pbDa57W2Qm/&#10;cmoxxBA4mq5A4Aj8znpZcaxuK7jDIvjstCMA4FKAn1rmiinXV/8AYf8AFP6+3zb1FmKvD1VLjKuj&#10;xdHk59FQKmM1Fa4jimR5UmZI0jo0i9OlHd2b9Ia9vaeGys7m1a2vyE3BDjD5qSa9pC8PmcGo9ekd&#10;5uFnst6JL4Br6LAPctA4pUBQwyrEmo+fpTv27xbU23i6SGszlZVzStSn1pWw42mDhNUTLTUUDyzN&#10;J9LO2r/E+6JZ2N9diH946dzWtE0NkjuPdUJwA4k/meqXO5TXwSz2rcUKjIj8I5Fa5dzTj5la9e9v&#10;/Xfcm9+ncvhd0dR793Nsbe+OMbRbj2lU5HFZzHqilBDBNRzJT1FLWK5FRFKGjm/tKfYhXnDnPaZU&#10;ttqjK3ag0ZXhBpShHA4KihqcgmvGnSDmPk0c77fPsHOuxQ3PLrKao5R1IOakIVdWBUFW1a1OQwNe&#10;m/K4nF53HVmHzeNoMxichA9NkMXlaOnyGOrqaT/OU9ZRVcc1NUwP+UdWU/ke7idlfzj9udo4vH7b&#10;+eXTMPafgkWgpPkH17HQbN7bwLqFgFYMdRQw0lf4Tcu1PV4+OcD96lmPBlnYvcTlm6sPG5/s/wB2&#10;be7t4LqZrplI11VFjA8IFiTSNY1L97rIeoO332BEOyw7Py5OH2S3R2tttmP6DUYO6mXUJNTsR/as&#10;4QAKjKpbTXKnwCyvR+68hvv4L9yZb48tncpV53eHSW74dxds/HHedfUPDUypQbCy+7KGp6rqslUw&#10;AVNdtyaCSOC0cEMSalew/YGyKDtjaFX2Z8TO7tv/ACU2Ti4YKibGV8lLgu7NpUbqiLjtxbOqY6F8&#10;hko5gyRtLR0bzWLJGVsSfbxskm7WtrvnK9yNz2JgD4hJhdBUqAyyBCxNO0lELFSApwTi5uPIl027&#10;2XI3MG3TW+8SByNvKEQSquuRWi3HxFTTRPEPfSq+GTqBHQkVfzJx/T1VS4b5e7Kq/j09XkaHB4zt&#10;aWuh3N0DunKV7JT0slDv+hUVGypK+oRn+13HSY8UsYGuokHrZjxnYk1JkcvgszT5Gj3JjKlIMthc&#10;xQ1+GyNMQkbSLPSVMKsBLp/b1Kvl1ejV+Y7vp7LlG9k2K3DWrRuQ8TB2NcsQS+oihr55rjhTqIb/&#10;AJSk2k/QXkg24KT+sKXIkNScIrsBwpUGh4+XRz8fkcZnKCiy+IyFFl8TkaaGtx2SxlXT12Pr6SoU&#10;PBV0VbSySU9VTVEbBkeNmVgQQbW9jVtne8yKDFIqXDWaGYCeGFyrSpC9RIIGWcfqF+fb97zZ9dAl&#10;pBHrlU18PVSvEk6ygApx9D+dAI+XeSEvoxuLL4iA5PAOx1D4dYIINKUH5+fTbmqdHiZHtpbSVV4v&#10;NEZAVaNnSOKSRijKOR9D7//WMnFlamnyOFw9PV7rq6vKUE1VLWLX5CjpqXw09Uwqo/JXwSTxGanK&#10;JDAgkQG9z7iXeea4rbc4of3OrKD/AL9oe4Dy0Hhx45+XU2S2wmKHAA+QPp1fNj+hNvbk2NvvdmWx&#10;/S+Hw2G3JHjXwh6y2ZuGfIY+TJUjDE5Q/wAPnpoMhUwVcbT1dY08EpbmNF9XtP0WR3jlcvNJUZ/L&#10;GCSvrKCFKOd6TwxwaTHMXpAXlMNUvrIKLb639yBuVvby7LHeNgNQ6TU+R/FXOPkP8vWhW0DUGpRk&#10;+Xr9teocWx+geuMVDgdu9UdeU1bjNu4vPz1GRw2KrWrZ60ATUqwZtfFRrX4tAtOJDOxFgpX6GNua&#10;HfVPSV1ZRbq8+iSOSkP2YmqainjsaqlaSqklpBUSxqHiUomhxdjJ7cm2PZLacSWdl4YWn4pDQ+Ry&#10;xB4/PpHY30ko0vD3V9R6n0HTl1FvvqrdFTgtt7j6wXEzV1FLDnaMVmPocdi8hOHjp6+mgxFHjcnV&#10;YyGqLUs1SskwmiNo1g+nsNMLvrddKsJFRTxCqkkr6uaahovAaSJHp5lgiioHeoCqgdpFZWH0CN9f&#10;YhDTXlusENzoRRQdobgcfEB5AefS+5jeZAFfSPsr/q/2Oh7378dOls5WT1OUwOSylRiYIsNiKSh3&#10;buynyCZarnhyNI1bWnc9PBRmaSqdEgnjeNtQLSp9PfWL7D3NKtRTVFVFJVVf3ElOafHYFFZlIlSQ&#10;xRYt6qW9L5TqMY5QDT6uBwbZro+Ftk30oXy0rLWtSfi+ef5DrUtpt00iObI1Wv438/z6Q25viz0v&#10;RVWPzEuCzNZQYwY+lrXy3Y3a6NTx+KLHiCmqqje8WIo2TIwUqmNJxdZC3l9JDLaLLSZLE1FVUuaq&#10;skgx9FiqqkWk00jVjFKqrjho8dAzNBBEyNDPcaSPTf2XXe0vZq7LuGqQ1rSP4fOuSa0rwx0xO1r4&#10;Wi3stANa95P+H556CM7Yo9ub4wOA2/h2wO2aXL7w3NvvEZ/I5yqqNxJg6cHCYSpyu6Nz5AU8OSzm&#10;Vp66LJY0kienKmUqSod6+qqsAJozHVTCpw4eqqMhU4RpmmpY3fTiXUq+Ny9fURpFSagPG2oM7clQ&#10;jc3m1bVYnxL3x9J/gdK8W9GPy/L59FVqzPMkTJRdWD9o/wAn25+XUDbG137oyONyJGMxM+2ewJ5t&#10;u4rY6b8oqBqPMvHiIqbf9PW19HjOwNi7dxeWnr83EkrQ1zeCaOnhKQiV3WaVkwtLNnc1HVZSA1UF&#10;McXs+vjRIRJU6f4guI1xiJYCG8wQB0Ki/wBfYN2PmXb7vcpwi+HHXj3NUCtMFBwBB419R0a7rZfR&#10;Q+NG/iMfKhX7M1PH7MdTd7dZ1uIxu787BsfY+Uo9s1JxVXWxb47v2iGq8stJQ1DybZp+waqkleuq&#10;siDEaRpmME6udH6fbrHR5yaSONM7kIpTNLGZf7u7cdHAkVPJDIcTEdWtwrBmGuP8g8+5MS42y4JJ&#10;3LSB5eET6+lK8Ogy024oajaMU/38OioZZtlbbochWTdR4HJ0H8DpcimPl+RXcePqoKp6Satjoctj&#10;zvrKRQUQpqdpI56eOQUlV6tDngJ7MrV4f7UNlgZ51qEpb7b2hGFkjdhOX8WLZII5I42IGpWW30Ps&#10;wh/dkSiSHdAwP/CCOBoOI6qJr5tX+6sg/wDNb/VnoR+u6Ol7LlzkNV1rmMfjsFV7fnzRT5LfI/JN&#10;JTVWLo8hjI6WSo3lQ1OWr6aWuhEh8bwVBlVvIpuAzSnLVNUirJTwSvk4aOjNdt7btd5KiCno66rl&#10;+3pKTGzxLFT1jRK3ksJSFIYn2Arnmvliw16+YvGIGB9PKuasKfAfNaV/Ph0K7W3NxWsBH+3P+fo0&#10;mI6tipsOFp9q7mmgbbNfkM3/AATvrs/HR0+Or67IYrGU0Nfnd4bipKierqcZHVSDxI/gJZGUrpOW&#10;fa+8KSQpkaHY9FWSTv44KnC4eSSWmkiEzRvTKyGGu8sqHSs7x6G120DV7Im5+5LuygO8aQa1/SnP&#10;lUHEYH7D/srJds0FQHNfPj/0F0o6LF4KekSTbf8Ap93BhaSjp0fI0Xb2ehgirqet+xE0eTqc/LNW&#10;4cUsUxMk1FHUa4vHqMzLH74na2ZWOvr5szjcSmlKH7nB/c0ePqFjmmqZErVx9UIUUM0vIBHkHjvw&#10;GKvdd+2p5lvIm8VqUC0da8R5qPOnl/g61bNJNMqTbf6/jGMH06bsJu3BTzbc2bBsPdm5pFmqNw/b&#10;9h1GB3JuLEyS01FiqWow7bjhqq+qqBDHTkgyrL9rJ9zpN3jVLJtTGY6bIZTBzzZN8V/D5p6mlg3D&#10;ia2IVNPBPSTULz5OGIyrGHJItrQAlV1WBlte6HfW+lFp4BCkjv1+ZNOC/wAP8+r7ldHbUVk2rxAT&#10;/v3T/hr0IOe7BzUtLtrbfYUFLgV3s+48ZSYPMVXX+5MHXpiquooMrR56CiwGTmaklmq6VWQBxBNI&#10;YvI4XU0rI7pr0oZKzc2DXIU1NPS46HHzR5oVVdHUxRGiyHh+/kqUqvI6RK7hrEMwCobhLvRt9ncs&#10;02ooCeBX1HzrwPDpFskVzMaSWmlfPvU0z8iPn+zpm2T1NhMrkRiuqt71e2KvNJXbhqNx7fbryux+&#10;FrKDJTxZbbULrtj+GvihokqKiKMRk/txyO7rpKZw++qzbk+VjoeuqjG09FIXWGkmysj5CogqlSGG&#10;J6HcAw1ZI6SXnkkmjZE1qUJXUQTvHPm2bnCkUhEcwOTVjSgNKjwvLy9ehbJssjqWWqgfY3+X0z0N&#10;+X+LNVvD+E1u4O8cxuqeuonpQuTwXWqQUNHkqACqlhfK7Fqdx4ukMtOpp6aLXrnVG8gRvGsTE79x&#10;jrSbyo9i4bFZfKuMxUwzSZYZGpqJZ3EAyGQfJOJaiBJXZtKTJErFQx1XEpct28yW/hTXOsnh2gcd&#10;R/DTzB/Z0R7neW4ChTg/L7fkfQdITsHofPZijzfWWQ7p7An2rR4eLadOaem69bG4Oghx1KKsYjDR&#10;7JkjjjqCkEQV6iJ5JIw6qBGVdz3J2lU1FDX5aq23DJBTj76sSjkyH30LU+mnjjpF/vLjZ3WSiP8A&#10;RIvwSRx7bvt1n2CbUh8QAGgPbQ0ao4P6edflXomtIoJgdZNfz+f2cek11d8P8FhP4HtnEdm7oWam&#10;pKjFY9q2g2LV4/KwV9Uuaq6jKRzdX5PF/wARhzQLBzJJUknUSJLye5OA7AzsjbexCUNVQwZnJ4zE&#10;xTVWGra9cfU16OtIuQdd5vIIoWV0ErlQxRVjGkW9g6Pni25gled1FvoU+bSVyc/2a/PHHFfPBzLs&#10;2slhaUp/S/b5/Lp77F+JOy9t0O9N6TTDdGXwO3dx7mmx8Gc2ftSXLUuNhStzEGM+16ukpadq1lQy&#10;RgOheqkknZpHD+5lHuJ3rpaOJ8FjGdqbO0StDFRrmVqK+qwyVoxw3AzAvJj5RokRTpH054EF9zla&#10;W8axKa5yaMKntJxoNKD7f59ei2wxHNoS3rrp/l6Zv9AFPUUMGRyC733HUJia3YmY8uZTM1uzKZMT&#10;T7rkw8G5n2fSVMkZ/iVMfuYZnDTfRrxm+Ku3hlqz72jyElDACaaSRftaoU5paiE1sH2TwVzLJRVE&#10;iKyqdLoVK3VePa20IuQ3hHw2Byfirk8Kken8+iVoPomFH1Pnyp/n8j1wwnSey9qvgMrt+n3FlzTQ&#10;11NSy1GVxb5P+LY+aLA1VTm3rMElSueo6GpkhllBeOdH8rCWU+T2z4quWip4DBLTx+BaeMytU7mn&#10;jKzI8zyvH/ECsISWVUCrHrFr24t7ORaGA0kbxPn8Pz8j+X/F9XF0XFBHRj8/9jpTbtxMm4K3Ifdw&#10;ZZjXrkJxj0oOsoahZaOaCijooKip2yZK77mkpJp2klqWiIfRq9WoOGJjqtwU9O1LjNEmerJhBBX5&#10;DNU9ZVA1ao1aKN6vzSERs8lPJH5ImRb3BNgGLq6sYb1rZYqqDQtVsca4oa4+fn0aPCkRP6lQBn/B&#10;1x3FLR7DpspkM5u+VaPYOHpqmvrcZt3Yc2Gx8UGLllOJkziYeKhooTLDFDWw1H21Qkjqf0DWRNwn&#10;SWE7c2nj5q2py+EqqN67HwQ7UycOHWBcfWZKlnqFGUxeRmkGTpqh0mjN1tp0ern3KFrt2yrYQX97&#10;dtHEw8kZlrqI0kitDwPClKny6YfeRaMbfwNVPPVTiD5UPVGXzQ/m/dufy6vkruTrjDbW2nvbbGbo&#10;Nrb5qd39s7TrN7VtfJurAberoNtQJsDfOx6CibbFXi0koqiVDK/kkLkqialXhviLhMHiqqgxlNnZ&#10;PuKOWgjmlzWDpJzT1COWdqmi2/T2byuZNNtGtibc+18u58iwKBBuLahUZWY+o8ovn5V6bueYPEVI&#10;1sgK1qdVfIj+EdE3zf8Awph7D3XuzbOR3RlOocHh8blaLMZmPFdG9l5+T73GTpI1DR4rL99rCIqq&#10;OJYfuhIZY0XjVYWUtD8dv4bSU6LQZSWZDSM2rM7eOh4QsEjrUw4Cncg0yWI0D08C3192g5i5WQDR&#10;vBDf805Pn/wr5/n0F7kSXU5YsEXPkTxNf4h0jNzfz/ajdm480q746sodvyQ7kix1ZJ0P3lFVVdPU&#10;0U9VjIKna8nyDyNGkrZyRf3RV8MmvSL2DZW/GuarrIp4U3BAIZoJoZKLOYOlnohBEsPhR1x0Jmjd&#10;I9JDMBp4/wAfaG7vORmBpuLP8gsw9P8Ahfy6Vz0A/TuFP+1P+foTdof8KIcTjdt1GNz+f6blyM1F&#10;kaarjzHSncWSwe556yvnrYayW3YWWfD1FManVIRBUGSYGS6g6BLb46VcDGfXufKSzTQPUNV5TbqT&#10;iCmWoEUInkjqONdSxNlCm9rfSyKTceTtNYb59VeOmbh+cdOvRTSrxI4en29QsF/woKwOY+6x2Xrv&#10;jr11QY3B11DgXwnXffe4sZUZ/I1GMety82EoH2toxrQYxUSBqhqiMhT9ybMHDap+Ee3qmbFSLUb5&#10;hjxNfDkKelet2bPTvNHXLX1UEsZo4QYq6RAJNOlgoCoUQafai9uOS5tRi3ggehimNOH9BfToSDe4&#10;hxirnGT+f4PPoWcR/wAKht70VDmafJ434t5usysNVQS5HGUPyP2lOmObGNQY6uRa7b+8W8+OkdnW&#10;MvZwx1XkJlIip0FmqKbKTU9ZvKf+K5J8n9uuQ2VBBQVjztLJV0TTUtXVJLNFaGQNIYzGPSin1ey+&#10;K45PhNTujkegSUevyPr0hvLuK8K92ih9C3kfkPXpAJ/Pe6x3XFtmkzVb8W9rQbT2TQbS+5r9n/KL&#10;eNbuDHRU1NC2IyFLjcXs3GfY09XCauAmJ6iCoIPlcBg0HNfHrK5enx1NLTbvo5KM1YGVoMrsmSrM&#10;NR4bUrxVSJSiCLwrpCxq39SfZou/8ksrIJJK0Of1aj/qmOmIhDbxzp9WrahTCsPX5n1/l097P/nn&#10;bD2blN452Duf4sZ2DOx4AUuw871D8sNv4ZK7EtkzXZmPNYzGbpy/8UzP8T/eadpo08KaIxyS+T9F&#10;52WlraQV25pKepgjijSsj2XPzDAqoz1GkzBjpsZLFwpspX6+2zu/J2tgt05U+qyf9AdEvgCOfX4g&#10;OScKR6/M+vQa4b+eL1rjsvtDM5ql+N1LmMPlKjIZqp2blPlZQIlNV5uV62LFYFtrx46p101Q0yUM&#10;s7Uxnj8knk1Kqpin+Ks7S0ktfV7yq6iJCZJKfI7Vp8bAfLJO9NR4+VJ6nwu0mn92VyEW354rLvvK&#10;MjATb44cDJ8GU/Ph4f8An6ev55b9vFSMRnApUtwxxqvQn5X/AIUX0/8Av7KjZVN8WcNt2qro6fbe&#10;2Nx4Pv7Kb5yFP9vjqSPcW696Yyiwu3YKqCOlkf7akx8ZMkkTax4T5XPNfGh8jS01DQ0WexyQTyzN&#10;VTZDA5MyOYVgUClqatKVEkjurLoKlfoAefayHduQGQKeZ2iPnW3uGrx9F8/Lp+G7ngjI0gn/AFfL&#10;pM9a/wDCgyba1fnNx7/3H0Bv6sylDhqHGbe2xhO3utlxsRr6iuySVecTae7slkpqGV43hl1wuJUZ&#10;iXV9CzqToSro6B6ZJ81HHTLHAIaSixESTec+Coqo/wDcgzR1bQE2dbBRYW0ixfbduXf3jYFN2Xw5&#10;FfU2ezSp4ggZfCitKfPh0TXFvKb796iQalqdGk1wKU1V/wCfeknmf59m0s9lHyL7X6dM9ej5QZDc&#10;e9u4MlW0NZShsjhsBPT0nTkMNXgsZlUiMkDs/wByBI3kSWTyqDOcwFHsLetdhZBlslVz0UVXURBc&#10;etPTzZcyyxU8P3Ofp4vL9v6jKPTqJT9NwFayQ3X0O4QSFkuBLjhTQ7R8TStSCeApwyOiG53e8urs&#10;yPYCMq1ADIDgDBqE868PICtfLq4r499+5r5p/E7Bdv4GLZeztsUu6q7CbcysWX3ZVZPPY7rappcV&#10;kc3kqel6lqcnSUkm56GaFKB4TOaRY6rUJigZG4TflBgJa2Lw5Cqqpqjx1NK9JMteIwsbRCnxf3tT&#10;BHUCnpzpZIFgl/sjn2HN52qC6JYXRUDI7Ca0Df0vVh0KbWV5QdSAfnX1+XRyt29H5/sCgwlVNVbe&#10;x9FjqCSpxuQo87SNgHrZnqaerbI7mTbeMy9XifvqoM6SV7ZCmI9R9PMit3hDl2/iNK5xRxpp6elp&#10;5tvVdIwlMM0LpSVcGZg/deMtZTG6L/qT7T7Oz7VUrV6fYvGvDJ/2OrXe2C6AH1RUefbXzr68Oo1F&#10;0nU4GH+6mYgXd1JuiTI5TO5OTsXHZ4T0q1tFkKeTL4XKdf1StRR1CRFp46iGpe3+dHtuyU2QdRVp&#10;BkaalWHJx1OT/wBwtWppI6lqqrjWGrzBGPadxHG8ih5pF9Cqjce7NzAu4GsVvoP+mLcePkONOjRL&#10;C3SqpLx8qH/P0p9ubU2/hqoYepyeByeS/iW06vH7XUbxwbxZVsWmFwslRXYfa5bctPRUzVFTT0k+&#10;ijppgJnd1IdUxS7yTbcVNR1OYLU1FRq08dTgZKqsVXSlnenkWlr54q6SnE6BFVSo/wBT6OTW3mji&#10;ADRaxn1HH7OlB2+J+4P2/Z/s9LXcfTDdjzZnO022Wpcvl8pIaCbFb5WgoGeifIUENfRy1m26Wq2/&#10;/EFhmeeRXErBtIkIluj/ABb6hnqlxdLJSTLXaa+jR8JkVnrVjeOvZInqMiYpqaMIgWEsqppYD2TJ&#10;tYZwq3HGv4fQfb1qSz8OjeIa/Z0mqrpuegxv96stBmaOoxFJLt/JPHv3CjHYUz01ZhUrZRQbTinp&#10;MtOchO0takTyy+SN31fiE2/GEtUv3OL8RopBUr/dutLrXTmIy1dVIlT4ZKIxgRojc+S3q59rk2FX&#10;QOLo8DjR6f7bgfXpkxPijGnmPTpyHT6LHjdWN3T5xlqQ4/8A4yXjkjfD49atqPGYuKXGmsp8osrt&#10;PNJEArU4NwdPuJm5nzkUNUsMFR+1LJCn8OrsN9wjSrFrf9yZyJDD9FUsoYlrXHtPHtOsr+rQfZXV&#10;x/pY6WQMSNIkz9g/zfLpS7Kkg2RLW4qSpr6UtVUkFVPPubE7vOOlSmesEMTGko0iEUNVa8rhHZEE&#10;Zcq1lltvcFBhcLTY2spaid4I6Piix9ZVxhBisfQypMdUlQgJh8pZgq6XQarsbHFlCtmRqkLvn8NP&#10;8/r/AC6QXdoS1Un7v9KPl5V+XRau4Or909i74rNzYHM4/E01cK+iV8vuXF4yp+4g3fuTcdJW4yMU&#10;0VDPKgqVoAkckj6452MWmJfKpf4/tjzQPLBnHlpgtQgnw9cWtChjjjk8CtEIUfXIbBVYA8CxISx3&#10;MV/4etSgFfVqV4cKenVo4J7ipJ0j14/5ug2k6w7woKDL0tDletDS5txiJWxW8sPTR/5dWiqyGRpD&#10;k4hWtk6yimpaVEllmkhYhvM+pFfJLuDCS1tbFHU5I1dXoYRV+Fzb1H2Mn2w8oo1oKdqfSwKIwjLq&#10;ADrNyPfn3KOweeNYSVxTJ884wfXpqXaWoNV1SIcaLT/n7qBhOouyH2rs2pydHtKDGbfSqlqanZ29&#10;Nk0+JG5qaTN2o2zNVuXJtlIHheOaeN6xYJXaVDTroRhOXPYFPG9dVx1EiMlOaefHy0KtFqlkmMgq&#10;qaCON3NydajXb6j8KJN/gvdbPGFrStM0p/tRxOeHRYu3XUQbwpOPyH+U9Jd+ke1adqqj2diqrC4+&#10;upK7MJmqfd9NuGoTKNT0NHjYKU4vPZTIS0tNATHGaecpTar+N7WLaucpI8lDX0ElKkdOiR+Op+4+&#10;2kZ5fRAJWpmlN4ZtKhb6bA8qVJEFjvEVq6Tx6So4cc8a5KnhXH2dJ5re6eNVb+VPP8+nLMdMbgz/&#10;AFxm9ibxG4Z67OzTSPkcFJh49wUKQUKmXLmmp83S4sSnI4wSzvIIhUGQx6VlEkaPWT3BFk1pUmem&#10;poFcyu33tTrnqEs0ELu1LGkYVNRK6ixJtb2dQb/blSlKJg8W+f8AQ+3omXY7iLVSapPyX/oLoHdh&#10;fHbI9cVe467DxZjN5Kvp/wCH0ELbW2zDQYLEVkiw5fI09LTbnraqsqJ6jwhJfFFDEq6hqvYc6Dc1&#10;HQQukk8c8UjNKtpXjDspCCGQNRv+xrAbg34t/j7NDuFtOBHJL2mtPi+Xy9R1V9kvGNQaN9i/9BdM&#10;e+fjhubemVo8ljcZV4HKUEFJjZmkx+OyMlJBK3nqczj5I92Up/jIoJJKa7qyfua9PGk8juGmyFRN&#10;VPX0sToVlghilqi/0ijAZBAxjqCwvdWUcfT2vjuWu98tLNpAquGKn0ojHh5k6eNR9nVrnYmhVUEx&#10;Yf6UfL+kfXz6g0fQ+T2Fs2k23jtmZ3I0bRPjc1lMjSbcMPinyVfXMY6ifMwmpwMKzCMRTQzOb6vI&#10;Pp7GPq+uFbk6BgsDeKno4Hmjnje5aphkjBCkSCPTGdTfpJ/Pt7mln3TlLmKeukWcXCmrVqWXIYAB&#10;WGmqqal8kfCemre2aKUfq1AcUFPXHGvz6pJ/mp9ersvrXOwGqzQXOb53BuuixOQwWYpKSnSk25k6&#10;WuqBWzo+JfKR1tdG1LAHSojp9Q8ZAv7N3oaQ8tyPr6QCf95HHH+8+8JGuYrcdsGP9N9n28ehU5rU&#10;acfaOtZtKGeqXyGS6qwI0oGvcG49JX+nvgUEbKWGoqbg3ta3+PP1v7fWV7qNtPZUEEceP2/6s9WV&#10;mUUCY/1f6uH59RvRRzkMPL6gxALxqHVbg2V2B1FvV/X36CpWjdJqJIoisyztAW0UcspeDW80SoNE&#10;xWO2tNLkn1arW9g7feQrfd0leKcxTMpqQpOrD0xrFMtXzGKACvS6zvWhKkpVfStPX5dWBdH/ADz3&#10;xsuWgwPa9Fley9sU2NTA4ncUtfTR9j7RxcTRtFSYncdbjck+4duwCMD+F5RamBQP8nemN2Ij4Pet&#10;LK5o6qkNFO6UqxQ1E0k8Usi+JGajqxSU8VUSJrlPTJx+nnjGTnD223TapWYXRdA7nUFVcdzDBkb+&#10;Aj/VQiKG/jkUVGfL5/y6us6i7t2X2Ntml3dtStoNyYBdUWUqtv1NWM7hFqCscNNvjalPR5DK7MkT&#10;WWSeYzUEgU2qfp7i71yePyFdSQLOPuZpCFieKYS64FhNn1CMxtKitpVgAQpN7e1HthabltNwgeEl&#10;KjIK4qx1Yqa48+rySmKGWNmFWXHWT5FYeDL9Nb/3RAZIsViNs1EeRr6Vpp6CaLJUU1JjaiGVo/BW&#10;U2NytfTR1ElM880ZmBMNj7DuVSQVU3ICXBt6wQOWsRyQP6/n3mbasPDjdzgr+w1P+XHQQZdMjMPP&#10;rVdyVVSnN1tR4VigeoqGpkUuy0oUnwrEJRLqWMNbkG/uAuPih1GNQLj8swAv+o8s17+zaXc7m6CC&#10;eUnPoPy8hw6aght4MRwfbk9TTumpq5IRUnz6H1OskStqMQ/asAq6fGB+Pr77NM5ASMgccKCD9NXN&#10;2+oP+w9sePCndKCy4qc/4B9vSoyykUBoPy/zdOlNuhhKXmBkBa+pYrMyfhCuo3YH+1+fbdBh8iZn&#10;c1WtG4DS+Nl0M2sRrGoUjQb/AFvf2YXG7bMsSIbQ+LXhUih/mM4PCvlXpiceITph004ZJ/Zgfz9e&#10;hNyPamKyGHxdBidtwYd6IwSVKYajjSqqqymoxSplautrZ6l/NWFS5ihEMKE8Kfr7d4MfPGSXcMLf&#10;TSgv/Q31fj/ifYfurzbLpgUTS2PNz/Kg49ajUxFgUqPtHSNO/N0U9xSxz0667kaorEc+nmF/rf6/&#10;7x79/D0v/ml4+vrH1Fv8T9f8be3RfKRiYk/Ja9L3urhc932f6h1gbsXd2kF6moOtXUWhjIXXa+n9&#10;qwvf8e4/8OkluXKlVY6AdOor9Lm1uOPyPar6+GLtWurz4/5a9ai3C5SuldNfP/UOplL2PmMZFD/D&#10;Gq42mpIHrWgRVSSX8EizabW+lj7wnBsDqZ4w1rEhF+nPFtXA59qDvsElf0cf7YdKW3q+avZ2/av+&#10;bp4Hcm7KOGOOKauUF/J4pkpjH5P6mY+Qm5/w98kw7qTZwRqFrgA2F/6En8+25dytJtH6OR/pv9jr&#10;Y3i6AzDX8x/m68O7t3wgOrFDJFaUmKicPb9Keqm/1+f6H3yiw2j9UgcW/wCCn82+hPtufcbecCia&#10;SOHxGnD/ADdNfvW+9f5D/oHrkO8t6o0zxtCjTPqkDUtBIT/UKTCugG5+lvfN8VqAAIUD8aib2tpv&#10;9Ppb2zFfQRtrYVI4cevfva+rk/4P+geuv9Om6+LhG1f569HQ3Y3ve/gJvcD/AG3vFLhjJ/bC/kfU&#10;2JtqP+NwPaq23W2t/wDQtR88kV6fj3y8jp+gK/aP83Un/T1uoadWlnU6LmnxofxC5CiT7UkAn/X+&#10;nv0OKmhsVcsV1WN0H6r/AOvf6/n2ze3tje69cIAanm3lT/N1SbebiU0NuB+f2fL5dTI+/wDcUcSx&#10;xvHDpv6GoKOYpe36GCxj6f7f3jbGSahawW9v85ew0gk/p/1XHt5ZrML3JVs5yPP5N6Z/l8+qfvu+&#10;8kFfy/6B6mp8ic2quz1TrMEEgAwtByfuPHoBaS6gUx8lxf8A1P8Aj76bFOQOA5F9Ka9P+xDBTb/b&#10;e9i4tR2qmn50J/y9OLv1+gqqCv2j/oHrhD8h80tUzmZ4Y5beap/hdFM45/5V7xk2/oGHvGmKaNeW&#10;IPNrEfQ/Ufp0j6+357u1uGYtB+mePxeXDz+XTg3++IqaA/7X/N1lj+Rm4kkTwGF1iPkSd6WkQ83G&#10;lkcOBwfqffOTGmS120W+h1Mfze49P/Ee2IJLaAGkZYY8yOFfRunU3+8zqAP5j/oHrI3yN3MwW6U7&#10;alKzqKDFWcnlmF4Bpv8A0B98quhMykRgRfThW1kcrx+4g5uL/wCx9sbalpaOGuVMufQr6+h+f8v2&#10;VTfbxSO0UH2f5up/+zMbkkksxeGKRgJbwU0okA5BJ4IF/wAAj6++VNSyxWVkIQfhpFX+trlI3JsT&#10;71uFvZXPchKvjyY+nqw8gf29X/rDdEd8AB/0w/6B6lQ/JPKUUkpSJK0TadYSlRDd7tdfNp02Lf4/&#10;T309LKx4isLWP7sX9PqLx/W/uqWdiA2qUn07SKca+ef8nSp+a7nSAtoAfXWP+gOnVPlLlBqZYgpL&#10;a0MsEtQW5uEGp1sB/h7jPjaw/Qn68HVFwP8AW0C/09mCfuYEFoSR6d//AEF1o813RH+4gB/04/6B&#10;6xx/KmsWz3ZJJEEcrfw+nJIHN1s/oP8AW319x0xuQRtTSMw5Gm8Kj6f8FP559qZDy7IulLQqfXVK&#10;f5FunV5omGDDX8/+henWL5XZNlVGFAdHIl/gyCUf0Gu4Bvb629zI4a6NNJXWPx+9Clr31cCJj678&#10;+yi423ZLl9YkZG88M1fT8Y/2elK82MR32+R514/8Z6n0/wAr6qGWVVp6dL2IVaMSD9sn7Y+cIl2p&#10;/oLjn8+5MtLJKQTI4IB/S6kc2t9Yx9Lf7z7QW1hbW1fDBr/tv8/VJuaZZTXwvyqP+ges9Z8uajIM&#10;fvcfjamCR4GaKqxt2AiA1JeKVf8AOlRc2495ZY3kCL6gYyNLggEfUWsUIIN/8PdpLaOUEMezzGfy&#10;zXpmDmZ7dpGa01luPdp4VpwX5/y6S+xO+KfZOUy2VaGhqZMtTtAYJjPL46fzyyRuziQeKojV1UcN&#10;+n/Gwi/b5IgA5F/8P2KcEfT6WT+g92n27YHqE2kqo8vFkz/MdCCbm+ykB0wBfXuJ9fUdClT/ADHo&#10;aWWSWHFYsFr6YxR3Q/X6iSKQL9b8e+a0s4GmWVpBYi11S4twLhSRY8+0/wC74kBMDaJPWhP24J88&#10;/t6Txc0WyA/xH/V/D1Lk+Xm2aqaItg8eYEk1+CQVhDzc+vWtJFpiLWOixHH19+ljqpzb7hhGBYIA&#10;HsDpPJKC/K+62ez2lnRlWsnrketMaiOBp04vM1mtKL3fb/sdS6n5Y7SnjCtt/E+QsJ3kkSWEmfgk&#10;p9rjoTHqt/Uj3F+2rQoUVxX63PjQkhgQR6lawYEg/wCB4sefZk9rt7sWaz7j/Tb/AD06uOarcgEj&#10;H+r+j1Eo/k5syMXkw1DNToIpFgEEdN4poZjPDKHoqWlMk9PMFkje4AkRSQwBBz+CtCj94kkDghSA&#10;fyeFH1/p7RvYWmCFpSv8Xn+fW15ttCRWP86n/oDp1h+UnXrVD+fDUUyGcSq3klhZVB/zUYSlbQLr&#10;9f8AePfG1cl9Ewu9rjSptp+nJj+hv9Px7Zk2W1lIDj7fi+X9Lq39ZrZmLLgH8/8An3p5pvlP16pi&#10;WXEXemk8non0CT7kNrVkNG/k8AJIJPrP9PeNzXuCGdFHpvZVb9NvpaLm/u67JaxqQhq3pkca+Zbp&#10;VDzUgNFlx5Y4ev4ep9D8o9hmaIstbq/yjUz1UMKXmUmM+KOG37R4/wAfc6GqliGkLC1uEGixAJJI&#10;Nqfnk+ye75YkuGaTxQCePA18h+MDH2dPycywSMxN1g/L/oXpQ0vym69BIevzEaTGR5n/AIpNJaeM&#10;f55fLLKymS30ube4iz1ZB1LACCbFlDGx+g4piRbn/b+10/LNuSNDKQR604fa/wBn7OtTcxbbLp0w&#10;BQP6bH/J1Kp/k/1xqjeKuz8Rkj0VX2uekK1DXFpLPkUMZGn6XP1+vvOGqWtcU6AADT4kckc8XEH4&#10;sL3v7RHYbdQoW31VP8RHr/SPDqg3zbwBW3qf9Mf+geskfyR2MwnEm4dyiWWfyQsmWmYK/wBTLp+8&#10;W30+l/8AY++bzVOrWIoZGuDzGg+g0/mID6e205agA0CGi/6Y/wDQXWzu22sCDSn2nrMnyF2xK0+r&#10;euepwYjGs0NWV1N/q9KFFB4H0b36CvihFmxcD2Nx+9ItgSSRxFc/X2xdcmX11IXW/Kg/0VPy4+IO&#10;mZL7aZKVQfPL/wCbpRw/IfZFLRxpT7v3HI5iEauJahSSSW1jXQyabf6594qevna/no4ZV/F20nm/&#10;+pj/ANb2uv8AkyKii3bRX7W4Z/355n9nRkk21pkSgt693n+X2fs6x47v7bVMJWj7AzrVUIPlb7SC&#10;MTA6haMHFkAqCPrf9PtwTJR+S/8AC41I/QyzuWFgeTdOTb/e/Yem5IuQhJu9S+faB9n+ifLy62bv&#10;byABNQfYf83SlpPkTtyRCYOwq+OqUWenrKJpaab8ERn+7oEPF/w3B/2PuHTBKW5jwoW7ah/lJb1c&#10;Xuulwb2H+HtdfbLLuIAu9zLf826Y/Jh69MxbpaIhSS5V/wAiONfQfPrlQ/IHHY1WSh7JQxvEIhDL&#10;FPGVHAY+avx6j1BRxp49zJ8xmWB+3helSy2RY6SYLpC/TyQhjcgn/Y+y2z5C5ZiJa9s/HmPE6pk9&#10;aYWSmMfs6YiutsikaQSjJPr8x/l6cm+S1e6xR0fbGLFODP4I6jF0UtQpnALOaqbHlr6iSCVN/wAW&#10;9s9RWSTzo646SEKRdQ0bB19PpP8Aky6eAf8Ab+z+05MsrK0miafXKww1GGk1JrTWa8Rx9Pn0oMu1&#10;pGdEo1eXxdYpfkdUVxp5JOwsBLSah5qCWmkYkaY76KgzxzR6wp/r9f8AAe3pqyhkpJWbEET1EUUV&#10;QjVDv5RBIdLeMU4jBJYki30NuPr7KLLkq52+5lng3etTUDwl7a1wSXauDjh69B51283AJnDIGPkw&#10;wRWnHy4V6C/e/wAjq/eG5tmbcnz2Olwe0M1mKuizkdZlKCaOoz2Fx9XVrDkaGqpaumVJsdHEC7zc&#10;rfgen3BqKynqnbyY+cEnUSJAv4FraaVbAWHHtyy5XewI8DcaAf8AC6+teLmta+fR9DFtinEYNOGX&#10;x/PoXj27JV0MDNXbXygWEUrmXL1+vw2U+tP4lCGk9P67g++MNfHSFvBFPEPUbGYyg30/8dI2/wBT&#10;/sfb0/K43AgX114pAFOwrSlf4XHqelPhbcxAVP5t/n6xRdjvAsL4uj2pRSTA/cT07MZZb6Abo1Ow&#10;DWQe5aZami5SlrFsHAC5CpBBa4vpWx4HH19oZeU7yUMG3rtNP9BX5f0+kP0Fi1aSg/k3+fpuj3Ti&#10;J66BZNmdf12Sh+3qDWVNHi6qnl8XEkflqtvVEA8v5/bNveKXMVLKVpqmtp0a1wZ2qGIFuLyn/X/H&#10;59qLflG0Gn6+QXBH9Ex+v8L/AGfs+fTyWVkhqWB/Ij1+fz64DdVBSyNVYzrvYGNqwt4jR4bCJDHN&#10;xaQKm2kv6rn6/n/AW4rlI7ek1EJHpLipmcsObCzXVdIH1tz7rLy3dk1+v1k8P01WlPsbPl0xcbZZ&#10;T1/Vp+RPp8x1PnyG36kvSVnXG1p6ZkEyY+eCgnpppmteRvFhoZuAtiNfPudHlpFW33TqASUvGztY&#10;sSNTmmLGwNvqPaGXl24ZtQmZmPE1IHCnDWR0mXZdrRgWILeR0t8/6Wfz6TT4/rBqhy3U206ewgLO&#10;i499UkaF2ak01SGlD1nrs5lIDab/AJ986bMNSxt46gsxIJY6ufUSPrTm3Ptq95Zlv5UkuJKlf6I9&#10;KeTjq0lgl1H4V+3ir58Uxn+Ej16mxV+142+zPX8K0VVGEYQ1gCxlWZw2k5Bgy3f+q/S/vlT5SnjY&#10;SVCrVqGUCN5ZY7FSLMzJSFyB/r+7z7Lvhh8Gx3gwcanw0fBrjubH28fPj0V23LW2WTM1rGVr83b/&#10;AI8xH8ukgNq9I12TllzPR4rW+284lpcvl8fOlRpBJiFNuP7NFVvoDCfp7hVWQfIyRtkZoamNBp8U&#10;aihDLe/JpII7H/WHsws9rvNrhli2qZoZ2aus0lIxThIzV/b8ulO2bUtgpDTeL86FT+ypHU3D4LrX&#10;DVP3S9f5CenNL4/tvEwVagVFNUCGJFyuhDaFhqIJ/cv+LHPVZaF6dYaSNKDQVAZpHrDpARbESQxj&#10;6J7TbTsW8WV291uF99VqqSNCR1J1ZqrHhq4dOzcv2dxJ4ksdT55b5+jCmTXrreOB6i3i3252BlKe&#10;EU4ESjKZ51hp30eSCBKmtnUFyL3Ia39PeAz1K+MloCEcEgWubaTa5n9PK+zNp5WR0D5ZSK0HE1z/&#10;AD4dJpuW7SWYSxtpSlKUb9tdXQf0vQnTKV009Ng930puk9O0k2ZBhGkHxAriZWd7D9VwP8B7zzVl&#10;VJ4tOiKNVC6FtYqmnTqbWD6dPAN/ZTHt6pLLO0mqdmrWgHGtcA0zX/N07f7Gt7CIluNBB46K+nzH&#10;QgDAbEbDHDGnyT0tLFVHy1UpqmQSlDC1OKnCs4nh038ms6v9SBcGdNpdj9u0UERCWQJUSMLAB+ZK&#10;kfrt/T21abru9tEFvI/GcV7tSLxrTAFMdMRcoWccVLl2eWnxVK/PgGP+HoPsx8cekMs81XLPuGkq&#10;5X1LbwTQxaRaAeV8GtQ4i+ti/qv+PbxR1a0y3jEasQrMwE12AbUw0mWQDUUAt/Qf4n2E91O6blKf&#10;qzqipQL2inHzFCeJ/b9lG4Nma2kcSy+LCR8NAtK18wST5cfToSdp9WdWbNp44sbPXy1MJrqNK6T9&#10;0pNVweGOSJWwsMaRwWD6jfURxp9ptp5qti1dSfdsv6ikxpQCygEhY4gpJIH1B+h/JPuQBenaVWPa&#10;JRaxtmhBlqR82NQMnAPpTgOkY5PtbYLFtE309vWukhpc/wCmkcsPOoBocDgOgcyHx52TuUvO27Z2&#10;RNRpX/hWHpaimheRpY4GaPMr5JR5GDuAqykglOOXKB4ImVVomYg3QCWcD0nUNP7PFlUD68/7Hgjv&#10;913O7gkFxMACpBIUehHDOcmv7MdOR8qxxHVr1SkcTjJBFaaqefkKYHXe3Pi3sPCZaLM4jdk1W0Hi&#10;fxZKLDPMlVw9VN5RuWMSRlk/aUr+1+S/5wzzZF6inSqAqKd6grMugxmFBCZvIGijBOqRVAsQeeSf&#10;ddvmt4qvtsJjuyAFfUz4BYU0vUGgJH/FdJZ+WrUj6iQarsKf1NTCnp2BwpoDTh8+PSt3f1BsCXZ+&#10;6J8zmYg2GwH8WpaGKnwNJT5zJVedocVFTPXUOdaelZqaSSpn8SvG6wlEii1lhHNLHLLanj8Qv6FV&#10;xICR+Rd00aTcjgfXj6ezteZ57QE3kfi3A4tULx+QVhwNOIx/JBa8jbXHcPfJbKL8kkyUNTXB/Fxp&#10;j7Ogjo/itDl6SOZd25qjxlRThPsKqiyEqtElytO7TZQNNEhT6P6T/T26ZBIHZPsPJSIyaBCVWoCs&#10;oALiSaXUS3+N/Yf2vdrsRTfvEG4n1V1VCUrXACg+ef2Y6UX3Jepw9jdmCPzGnxK/Pufj0sK/454e&#10;jyFGmObBY7b9JA8bRtTZ6rqMhJ5Ekjlq5JgtOir9LQRQsRf1f0aKnG0lSkYaNdSqoaRkSfXYJcgP&#10;UKyC6g2uR7E22c531iZDKpZTwCsFIyaVOg1oDTIBpX8kMnK96gH097pk9dAOPSmv/DXpI5P455vE&#10;5CQ7P3tkdvQgyySw065bG0k9RKHRqj7NFdIpmjqHV2UXcN9R9Pcg0qxRotN+xKtwXFPGUNyrMBCZ&#10;QvKAjm/1v/gWm5lRnkMtvrtT+DVpoaHOoLXjQ0oOFOBPRzabI1mGk0gy0GTTj60NRx/ydQsN8dMn&#10;JLJkdxZ4ZvJyRxy/xfL5SXK1KvKzyj01dNURoBNp1FAjMgK3F7jJX47F5THR01XQLJUnSZKos7Rs&#10;6yRkE0xk0xN400ehl1Xub25TbHzlv/Lu7fX2m7utl3aYlVVKhlYU8ShZu46u8NgaQBxAf3Llvcdw&#10;uHlu7tHUkaR4SDHp2sufn6Yp07ZTpevGWky2y6ubaGeoaWSniz+OyslDVZV2cqrmCjoaKijgjpXM&#10;axGNiL31n6GNjcJhoXH7iwhSCW+1qpXuPpa8np4S319mvMHO+7XsStJaGWdq8WjUDifJRX4zTA/Y&#10;cJYOSLcXKz3FqJHApWpX9neafaBX/B0ksZ072jkquWn3Fviap265P3NLSZSgo1yELsHenqP4fUwz&#10;mnZkF0Uql7EDj3kr6Sla6CQVKyl1VhBVJrisljJG7kXH9OBfn/D2V7RzRvaMsngFBGQaBkNPiOGC&#10;VFeNc/4ejy72WZljWxT6dl86iTzqOLCn5dLTIfHPYFNT0j4mabbGUpYFefMHNUkj0GejCyD7SZsi&#10;XMH3DX1SeQ6fTfjV7YBtuhnkvIGaoYswsssKKulSyrCsoQKoQDk+5GHuNc7fGfpn8OAcQQGJ9CSY&#10;61z5ADHCnQXs/bHYtrgNpaWH+IFq6dcnrU5MpbjVuNK+VMdJOfb/AHnKywx5zC5ahaSlhORqI9u1&#10;GTJE9RGtS9U1fEJKh46hmZnX1fX6+3ejoRjXEdHoKSKTf7doLSMReRzLJdnsPqfzc+wNv3Osu+sH&#10;ukOqoqS1cDyACKFFT5Y8j0Z2vKiWREdvRbEV/T48Rmrl9RNaH7Bp4dKXFfGyTMJUbl7CzNblcxRq&#10;tIsdPkabLtIsbftxYv8AgeQrYlp0iZ0ESRgrdSjJpscdPtynrGklhnOKl9RmeFEYVB4Ck6vJGGJv&#10;zoDAfm5v7Wn3IWzkhO4Wn1rxqApZmXQASfKhamKBiRwoKKR0HNx9sdq5ripvVv4k38QeROHDEciD&#10;AUDz6lUfVPcmBxtPQbUrqHP7XJlOJotzU1NlajFJMscbU8E0tWtbFT6odQh1CAsi60dRpMTJY3FY&#10;JqSabJU0lbUzJBSVFbKqiWZPCfBSRNMsJqH8pAAVWPNyfayf3X3He1kgktAm2gktGhVQC2oZYR+I&#10;3AGjMwHAU6e23242zlG3ddlJimb8TNJJSpNcSSMPLypWuc5Kj2t8RO5u1abN4+roM/HQYXGVmQzV&#10;LsLZSxLR455qiV8vuyppKkTf3YoBRakmnaWMBLKmm1pqU8ORVqarDSJDaURskkTIC+n1LHIsotKB&#10;za3+w9ldvzTJYXJubGsN8FA1jS5Faj4XQrhWPkf29KZ9gXdLYR7nN490a0kAKAcaHSrZoCeLGvE5&#10;OAuyfQm5+v6bHZvbedpsvh85PkKBVrKiCqwWWrKfHU1fKsFfRzQxearhhV9ZmRrKoIZlLGDDtWhm&#10;YV1BX0wjQzUolhWGqfywyNHLAk7TPKHSVGVkVgwPHHsT3XuzPd7f+6t7ha8o2rJ8IVIGQsSAA4BF&#10;BpxgEHoPbb7XwWd79dHdE3maOVyKlq1GvSaqacK+hBz05S7T77xcw2tlNs1+yKesio8++38jTbhi&#10;xa4rM0ySYfPVm2s87UE+KnxtRHPTVFQs0Xhkvpb6+3j+FVFM7JSqsYsS7olOyFQOHAecKG0uQOD/&#10;ALH2EG50sN0LrusTSRA4BZhQHJGEBpqFQARStOA6Fjcow2tmNqtFVdjCgCChJwdVPF16ql+8mlST&#10;knpoyXx23XRfY7uh3hUtuHIySUsVPlII5qz+JhuaV3lEzxxMGuWRo1v+lVsPaJzPX2E3AoXNY3H5&#10;mncRyikylFS166w2uMgTuwvGCADbVx9SefcjbV7lXW3wJFb3tLZDVVKggfk0Rr9pqegtJy7c2Cyr&#10;tU7W01cNQPQVyKM5rUVGeFa8elDs3uv5IdLZWtXrev371huiDIV+Nye8Oq+1ty9e4+rglgpo5onp&#10;sJW0cEkdfVRPPLYmnLsPHCgTlXja1FiKcQRhXkSMRs0dMiJCvp0wxosiRxx2Y2CgWH+HsH7l7ubh&#10;zDfrJcRuLfGnvrXSKAljHUkADLE8MADHRns/Jdry1at9BQXrcZOOdRI7S5AyTw4j4qnPSdznTXav&#10;YYn3FuPe0kNbUZD+KVtHWVNTW1NVO/ivkq3IVmbqKvPV8uhbzT6mNubmxAcbu6t2RvLHrjd1bU2x&#10;ueg83nNDunFUOfollUAeZKPJx10Mclm0kqoJ4Itb2Pdu9wNxvWSPcNxM9hGmkQ6UQDjQ6ggqaitW&#10;BIrQGmCj3KPmW6VlbmYg+pgixk+QC1waevnWvSi6u+RXyR+MlbW1vXO/e7urclXUNPRSbv6N7K3X&#10;1/NuWjpmaeDFbip9tbhwlNmaWjq5Wlg+58qxu7BlkQ6Qw9dfH3qDqaqyFZ1911sTY9XldbZN9p7V&#10;wmCqcghZpBDVVmPpoqiSnie5SIsI0HpVQvHv0vunNY7MNg2tPpttJbUFo5YFtVGYxamGo1UMxC0B&#10;UAgEA/bvaXZr28WbdmaaBKFE1SqqsBTVVJsk0yTmhIrk1Gjur5n/AMwv5p7aptudq919pb725jpM&#10;P4MdvncSQYWKtxdLLSY/LQbKwktFtWTcFPSM16+eknrJZGMsskkx1+1fvLZmC3riarA7jxeIz2Dy&#10;MS0+SwWfxdBlcVkYYZkqIY6ujrY5opEjqSsgutwyg+y7lzmmwt7eeH6fxC5JDVYaSa/h06SBp4H1&#10;49HVzyfFsfMKcy2DqdyVaKThQShjJoxK5jOn4D6/FnoBOs+wPkH8Rd2YfeW2d1732nuTbc9XVYPs&#10;TrHcWVxO6tty5ykioc0Kavx1TTh4MviGko6mGczQzQSshFlWxdMd8HPi5FuR90w9FdZQ5NH+5EdR&#10;g6fMYKGq0ostTHtbItNtvzyC3r+11Dj2LbD3BteVNtFs1ks92xI8RqLUHVp7DHIg0io4aie4MD1H&#10;997TW3MDm0u9xK8tsV1Wy6wTQ6h/jKTJcKdYVqq4qAVIKmnVjeb/AJ7X80zeuz5+tdtfJXt2px+T&#10;MlHQ52TZnVWxN5xU7LGsIPZGD2Zi92pNG1y00dVHUnV/neBY1dZjzU0iwUlQkEZAilWOGl0yCIIs&#10;celHUwpHp9ISwH0+nHsL7Xz3aHmD9+bnb/V7kCSpLMhGoMD8KaTUGncp9ehKvtbyPtFrZ2+ybGLa&#10;4tswP4szmM1BP9pK2vUKjvrklsnqqvPf6eMHmcvnexqWu3DT7gqHzGb11NTUyVcuQqHqJcgxqYS9&#10;fV1NUwd2La3K+om59kB3n/Lb+M+98/Ubjn64kwGSyWQqMtk5Nobsz+3qbJV1RIs1U9RRUuT+zh+5&#10;n9b+COIs/P1+o0O/cprL9Td2YnvAR31mTGcaUogwfTpneuVBzSWl3axVr0gfq6yox6pHJGDgUznz&#10;49XZdMf8KWP5gXV+3f7sV/bu0e26ahosXg8K/cPTVDlt1Yikiplp6erO4djZTYFZnsloiGqozDZK&#10;aY3aVnclianqDorr/pLa8m1er9v4bZ+NrJEqq3+GUlLNkMrVoPGa3PZytkqM9narxgqslROxRTpW&#10;ygKC7ePcnaLl47NNqjW0Q1ZC0mpmPAh9AppqKatZwanOCGw9i+S7S6Xcbi0kk3xdWiXxrlVXV/wo&#10;XBj4AaqKNRUE1Oeq6PmZ86fnZ8391Qb073zW6d/7cwMtauEwOUx+Aw+2cFBKIkqBtXZOIx9Jt3bV&#10;VURUsCzyRxS11UsCfdVNTIokBavkD/L76K+Qe6Knfe48FuPBb6rqKix1du/aO5pqWvrqegheno2r&#10;MfkxkcDPUwUrmEztSGZ4AIy+hVAW7bzRtrBIeYbpry1UAKir9PpGfOOJq1WgFRjiOhDu+y7lv+1f&#10;uffLFbmBVIibXo0auJIjeNpK+etq/Pj0er4J/wA/b5R/B3qvF9JbMqOpN1dSbVqcrXbX2B29srNQ&#10;VOz4M/mqrcWdxG1txbJ3BtbJDH1mZyVXUwx10datLJUuFBjCRrM+Pf8AL7+PHx4zNJvDa21qvNb7&#10;oomjo967/wAhQ7rzuKlkkJkk2/QSUcG29s1ky311FDSx1JViokC3Ht66552DbZf+Q7s4gmV/03eW&#10;SUqKVY98agkN5qiVBKkEE1iKx+7xtt7cOnMd2J9qAOmCLx4Kk6h3PHdszijU0sSvnTOJ/wA1f+FA&#10;/wA+Pl1tKu67222C6/2HXwVtJuvafTO29x4PAbu25V0LRPFujd+48rk9+53GzJNJFPj6aXFYushY&#10;x1lNVIQoVfyU+JPXPyWw+Hw+/IcxBJtvNPm9tbk21X01HuHD1VTRy0NdHT1lXS1sMmOyVNMfPTTR&#10;SQSsiMykoPZhZ832+4bekF7d0uKVLBQnAkgaVj0YoAeGoAV6nG8t7qHlxuW2tfqLAqFDatOFYMnw&#10;kPjA+Pupniei4/y6P5tfdX8ujde6s51djdk1FDv7btDiuweq+xsdnoNo5Ot29Uz1GF3Biv7u53DV&#10;VNu3CirqYErizwyUdXNDJTuRDJCTfZ/8n/oOi3JR5beW5uzN/wCEoqySeLaeVym3trYSpinU+alz&#10;FXtfBUGeyFFJJ63ihqaZJDbVf2utua+WtmSWe5sWuruoNRKyqwB+FlEX4sCodSKVNa9QzuPtLuu8&#10;W0lnYb6th4gozNb+MeNVKhrhACCBx1A+YI6uQ7a/4Vgd8ZfaFXietPj51b1/uuoxk8H94qHdOd7h&#10;yUdXMpiWv29hZ8FtDb+GraMkyRfxX+L02oAyQSpdSePuX4t9c9n9SZXpqXFUG19l1mMocbiIdnYL&#10;btBPtE42Snlx9Vt2lnxtXjKCSm+3Cm1OS0bMtxqJJZufPqc02bWM9r4KGtDr1LStaKgjQLlQO3Ti&#10;tKDHUmct8onkblS65bNw17t8gJcklSTXUalnleteHeQvACmOqfPiL/Nv+RXSny7x3yx3XuHfPYHZ&#10;9RNnKLfm1e1exN+0m2O09s5jHVmEGCzNRR1UVBUPgIaqKqwxnpJsfiqyjgkWjl8cQjq3l/k308me&#10;K0Hdc9NgKlnNc42JTx7rEDiISJTVNPl4dvGd7MVkekMaarCI29rbK9sP3fHZ7ndK9gBTV/Z5qxFC&#10;PXA4mnHPUWb5yjFd201ptto8LmoC5lqCeNS6kYPCnAUqOtkuo/4Vh9UY3Ydfl8x8Q9302+YjDBj8&#10;VSd0bPrNi1VTIitItfu07Zp904sxXvpTblUptbyD9XuwDaXwA+M+wNg1Ow6HqTau58VlKJ6XP5ze&#10;2Not276y880ISatk3jV00WXxEga7UseMNHDQn/MIlh7Mr7nzlTeVeyg5Z+niLkqTKzagCdILsviH&#10;FNdDErEVjSMnpVyL7MNy5dDc953AXu4MKAx+LAgGQAYVuHjJoRVmDsSSSxr1Qv3L/wAKHPm13521&#10;R7/2z3bvzoGs2vmo8rsTZHW+VosR1ZDSU9QopcbuTZ+Xoaug7Np3DNJXJuqTIQ1THRElLEix+6sN&#10;3fydt9Y3O5Cq637I2ZnMFVZGs+zx+86TM4vKbd27LM8uPxsEtEmYo8vUYyErHqdqbzlfIQsh1e72&#10;sVjJG1qsKrZlqBGaQ1Gole5UJFCBxoCV+fRLzvyXyytw80Fo8dy5NSCzjHD4px/IeXWy30j/AMKh&#10;fiNuzbWBbuzprvjrHdtRQ0seXqNs4Tau/wDY0uXWnT75sRXU278Xu1aGWpu0InxAKIQGkYjUTbfH&#10;f+VT1N15gp8n3XTQd9bqqPAtPQZullpeudu0moNImH2lWtNJlsnKSfNka+Z5nIHgipuQTa/37lrZ&#10;NufYlvkuN4aNgX0sVjaodQqCq6/I69YYEUVCDUk5S9s953DfIN8u59Gwxk6oTEBJKNJBJkE5KqcA&#10;eGuKfEe6tZvzg/4U69gdjbxo+svh679AbUZ6qOq7Ez1LtTdvY+WqU1NRxyQT0e5tlbMiJC3p6cZq&#10;R5FBaqMTPB7Jx3l/Kv7fpN576y/RC7BTYucr5DtPZtNn8jtzLbaws0FNImDpcjummzhhghq4WN4a&#10;2NXD2CIqoqh/bJ77ddu+jkk8Uhm7gukgatVdKoMfMH/B0NebOQeXIN0TdLG6+jGjKFZJB8JFQxlP&#10;oTQKKVxwHVuXxT/4UP8AwtyfVPW+3Pk3vntTZPcWF2LtzG9kbv3B1bJuzB7v3tjqODFbi3LjJOgc&#10;DnKCmpdwZaCStWNMHiaWBJvHHEqqB7GP49/yoa+pyRzvyWyGJyWPioRFRdbbCzGS8lRUMkaCr3f2&#10;IMbh62qenVSv2eMSEvIqyyVUltHsS/vLZ9iNxfczbut5eXCJoAR4srVSXRVViNGMaEFQ3iGulov2&#10;7lXmXmptrtLJu20eQSTMkbCQNwCATJpPAZBaopoySCq/Pr/hT71Fsjbsm1vhVjazPbmyVS9KO3+z&#10;NsTY3BUFEEieOv2j1jk6zH7yy33kUhZMhn6XE0NN47fb1Ze0cP5QfyrcZla3beT+OSU+3KdRWw7q&#10;2BuneeUixFZKREaHJ7Vr63H5XJ0+TnjUx1NPUVf2rqoK6Lm4XkM9zu+47pt86NYTMCsKr8GhaCjs&#10;SzVoW7gCMgk8epsvfbnZlsdmTbJDtt1a6tclHuPFLEUbQ0tI6U4AMDqOBpFef8uT/hRph83t7dm2&#10;fn5kKqrrcFJj8rtnvDqrqzJZXGVGAqkqpNwU3aW1ev3zi4Gp25XS0kNBX4uh8GTpqi0lPDNA8lQV&#10;jaf8ozsXOb2os13fuvbOwerI5TFlsJi5oM7uyvhaSFWosMIsfXw5LKZWRlihrauQvAXukE/5Xbfu&#10;Nnte732+XVyLi1gMYmhGqJlDHQNL+G4YmlQQpp5+XQG5z5d512y6uLOxm13TU/WCW+mLA0l1aVdQ&#10;KgmqgkeZXqzrfP8AOv8AjXuPGR7e+HWM3X8r+4Ny4Kvr9k4Lb+AzGyOuqKpo6BslWVvZPY++6Pbu&#10;M2hhdvYyOWqyICTVNP4vt5VgllQgGP5sPwh+LHRPxx2j2P0J1dF1zuHH9y43Y+SyNFufdmfrshtj&#10;LbU3VVJU5nGZzN12Jkq5czgYtdTGkLQarIrXNvc7X1hLvUElha+G9zQzBWciLwkRSaNUuJ3k1BR/&#10;ZadOpjkZKcp8nXcPtJ7pTcy2x3DmnZ5dtd7kVt1aK7eZfD8GFzCoiZYmBIkZy2kla1OL+Wf8lflh&#10;3H212NgPkXvSDeGCynTPXvZ+2IMTsDau3dp7S3fldwZ6i3ttLZm4cHj8NuDJ7YxeOrcOKZM8uVyU&#10;12mari5hbXc3PiqCiioFo5mqq2WaR5pDWCulMLUqOk7LGhhpPFO5TRqcm17j6BHcQGf6PbjJ4lpL&#10;qxSmkoP4q1apPqKedeo62S7k3G3C3TlRUjTTAA+eDnq6L3ixNfTYKlyUNbZZK1Y0i/eCu1n03ZKU&#10;SAeG1+GXUfbFld3Vpt9r4N6FtZy9YdIPwtQd5Go1JrilPn1sx3lyqG2utEBGV0qa59W7h+zr3tiq&#10;ZG+zpEWAtRxVU8yCV3jDtMyk+WKJlKldP6vKW/xFvaO5lDSm5gTw5vWtcnic+v8ALy6VrLgiQ6pq&#10;dpwKDicDBr/sDHXrD/ff778e1T1z2fvrqTclHvjrPeW5dgb1xb3xG4tmZWqwWUpY2f8AdgarpGWS&#10;WmnT0vE+qOQfqU3I9meyb7uvLV7+8eX75rW+KspdQrEq2CCHDDgSDjNeGOi3e9n2nmLbZ9n3ewjn&#10;22ZCssb1ZZBVSK5BUqyhgykEEAilB015vB4XcuJr8DuLD4vP4PK0z0eUw2bx9JlcTkqSUWkpa/HV&#10;0U9HWU8g/UkiMp/I93l9E/zmcbuzbeN2R86eq6DsSOmEMWO782ZBicP2hgkWURrXVuAo4aHG5uTT&#10;w0tJLTOwPqhf3L1j7k8o8zXFhde6OxE3MYZUvFlk7aqVU/T28aLVcFKMsYNTJHJU9Y+c2exKTbwt&#10;1sMjX+2x6mO0yyNbwu+g4S7U64zqKuNVcLo1UJ6IdkfhNnOq81U7u+FfbmS+PtZX1j5DcPU24qGv&#10;7L+P+7ZhyII9k5jMw5DraWXTo+425VUsUMf6aQnVqtY642ZsPuDb1bv34n9tbW752XHTJWZXH/e4&#10;/C7/ANqB2hK0WV2gI6TL0z31i09NAWC3QMpuEHNvLG6xxjm+w3Bdx5ZRBS4CpGYwXESgwEiYlnIX&#10;MeDUiq93RTaJy1Yb3Y7FfWEmzc4Ov6e3sLi4iaiv3JuDUt2Uxo8uW8vDBMgp0k0+bmb6w1ba+dPV&#10;lZ8Z6+XceO21t/tOhytPvDoLsGoy1UaPD1WN3vSF5dmV2RqgijGZkQ1MPkUs9rkf/9cecVuXrNUi&#10;8iZXK7gwNK9LT5eko9i/xPFxVcIiEOimyiiDS7s5Yqr3a1x7hltrn3m+jmDD6cgVXuoQK+ZK8aU4&#10;fPqeHopwRTrYo3RtX5QYZMlBh6brPC7V3hllylbt7P7x7xbD5eqpqxKiapSer2DlJZfNSQxRCDyP&#10;T/t6tHOkRMBunaOCrq+ueq3vK9eXmUyUm2FpsfGTrlkpITlaZYDMw1v5GF/p/j7GO9NcT2cNlEwA&#10;QY+foMj0xWvSeQM9AKU/w/y6Su7urO+N9UeLxjbZ+Oox+JSkpqmmTdXbZyednAKJBlshBsOuetix&#10;8Y8dMsMUgv6rj9Pt2zGawO5KeBkTctbSIGdaiLB7NraaYsy0X3CnGbrKNJGxtqdSNXFvz7KtlvLi&#10;7k1nTXgAP9tXiq+nSdLdbfUxAr+f+o9NGD627G6bqchDR47qLFVtbIElhyXcPeGKrqdYo/7wRY/X&#10;uXqHMVUdHK4a8ME0IWP13J9AQVTitlQzzQ11NuOjgSoSvearwu2YXEkOqKqg0x5tERaZpAxCaAv9&#10;H9yLHfG0jQVOOPyzUeta16VRT6wMqR+f+bpZ4/c3yOzGLo8jt2LpjM5OfGzYWioMX2x23VY+akrx&#10;DWYnLGvm6rmqXqa5KVo/34ah5RyJYuQWap23sqtNTVQ5fO02hNMlZjtrQxxwyDySeaI0m5pYRM8S&#10;/RS3Ata5sDzbuYoZKL45A8xpr6/L5dNTM0YIBUt9v2fL59T/AO+vym28tBjKjqvpjLNNIZKbF7i+&#10;RW4nqayArSUzUdSuT+PUVVLSRVc4GtwpLEPcBeXvGna+MCCTeOQNOK6lyDywbLnpK6CGmimjgilY&#10;TvBVDVHqkeTxarEahfje53/imiSVVgRSlK1xxp6H08uPVba3aYfDUmtOkPkou/8AcsWXqW+OuxoM&#10;2mAzW38NRV3yVXO7Vy9fla2kq6uqlkbZUGW2zDIHZKZaSDItTBwft202L/UttfcUNVJT7pnyoqI5&#10;Yq9Zev8APVsX2ssqVPiqjRzmVIlWIP6iLMbhxpAAbvrrlOv00swr8xKPUeX5jj9nRlDYrGBI6jH2&#10;/Z69InZ9T8tuvpcZDmPjNgdo0eO+2/gMmE+WPVsdW2Zp8ctBFU4ym3LtDFUEhqZ61oS62cxRlXpW&#10;8shbF/eWixdI+Px+9srSU5lfxzTbB3LUV0dQscSrTNXu5m/haxofFG0rXd2Ysb29rNp23k6zla5M&#10;veBStJ88fLVTBoeFT0ju50v/ANFlyK14+YI9B6V6y7i2t3b2LkqTK71+K+09xVxpYaSsxFP8n+ox&#10;tB8PJV1Es2Zgwx21T09RvF5p1NZN9hCqQwxxR8pq94k3PiRLLLL2Dk6bzzQz06tsTcslNJLT61Zq&#10;im0wMqWKgqrqH06rj6ATTXe32hDpb5qfxN/g/P8Al0QjYKghbuv+0H/QXSer+qeyqnHUFDQfEDZ+&#10;YlocTlMHkqh/kR1Pjsxj8dlGiKU+EzUVDlPNLIollEk0CPB5fCFbTrKYydVja6CanXs7GmCpyclU&#10;IX2DuMIaqRovJOwBm/yttJbxq+gamF+favb7+0uQ/wCgF/NvUk0qPl0qh5cRgB9VSSlPg8vT4uhR&#10;2zQdkbUymMyY+Fm9Y8rhNk0m2DlKP5GdLVTR4mhhqHpcLRyVGZxUk+26aaZYhW1VJDXN4YyYPSPb&#10;vSZnFY+KeOavq85Asz1aSUOG3Jiljnn+3BZa2lommjSaakjCKdOqQGxN/YU3W35SuVouyVU+Rlm/&#10;pV9P4j/xWOhDDukABKR0FPX7fl8+lA+D7l3DLj6rG0tL1Jl6mgpMRNTZ/O9O79q3x+Kkq3jpJsJV&#10;ZybES1NHQ1s7ySwyz6KWUFlGmxUmS3PtZ8ZJiqyKtFHGYqmKOfA5qnrKWpZZPLJS5GShY0zprjiD&#10;u/3LRySDWJQ2kA3G1bC07SRbDRT/AMPkPlwpq/ydPy7j4hBEVAPmfl8usO09mfImPO4/cVLvzGyZ&#10;yRa7GV1RS5brfKYLK4yB6aOiTMYCirKOasqa2nlqqxkoxHj6espqdvt2pDolaKXf+PaKlpqOPGUV&#10;DS01PQPi6ugz2VoqulneKoqIKgzYR/GVyEWpHk5fQLlNR9jCfl/lbZwZrhtVFqf7YA/F6Maen5cO&#10;iq927fZLj9AklgeHhihqTTuI8vPpvy/S/auXlykmWrOwtwZ3cOdyecot77czXTmz9xbPyVHTT4PE&#10;5LG/bbuxwrEfbNQUqIYkkEAqW0rKUFo+ckp83g6vHyZTbGPTIMlU9C9Jk9s0s0hCpM0+vESRZOSj&#10;hdERWjZdPHtzlznblOxle1UVQNpr+tknVT/Q2pwAz+3qt5tfMDxIHXNcf2Xl9jfP5dTMP1xv7ZW/&#10;sDvhOvO5d2VmEx9Vg4s9V7j6w7LzVFioEp2po8O9X2di6za1JuSrikqa2SmmSeaojVnU2Fkxgdr4&#10;raL0Bpsts2R6fJUdclHPnzQrIivrnjq53x1OskcCTlqYfbhbgKGEfPtXvh2He4pkRuIIx4vA1+S8&#10;K/Lh8+lMa7vb6mpx+aeh+Z9ehGzPbfY+9qfLrW9cd6YJarAZjDPlqXYO3s/LSzD9rH1+ExeO3huU&#10;rPX/AMPC1itkDMqtcxCquoWDtsWjrPvqVtvR1ZN4nn7DhyCUE9NTyRUlVQRVsYhgrKFjqQp4tGsg&#10;AfX2CovabZtw1u14oDV/C/dWur/RhTh58a+XSaa+35QRWvypHn+R8ukpSd1/I37CLGZnH9qV9FE8&#10;RqDQ/GnIYl8hTPWU09fi8pLjVy0k2LzVLL4ZBElQ7+EMXPK+0jDQY842lpzntoy1MLeAqd1YKSnj&#10;QTRvR8/tilkqacLr06kJH6eeJJ21EtowhKhRTj5Zb9uP2dJbvbJDVnOCfQev2/Pp3zu/Mt/ebNZQ&#10;bA7rXFyxDIK9L0v2RFkKySXHzQZmMJDTVDZaLG12poVljjmUOtpLKC2OfBvW/wAQNNvXaxmmhoqa&#10;Mf3u2tTrNIlRGJFn01dM5d4VZdHkUa1to54JuYLIXjBxSlanhmuqvBh/EP8AY6W2EMUIPiGhPyJ9&#10;fSvU3bveWG2tHgkyvSXe0NPR1manlNN8de/c29BEaYtTyUn22zMxaIVYjcVHhkDxMzeX0kFUvt+i&#10;oanIZDCY/bSyZvIwZTL1lPv/AGzWrqx0lVlKL+HRmoo3iBrJQgCqqIW9JAFyHtu5H2m2jiBkDqta&#10;fGKDPrIa8ft6dSXex2sSQflH0gYPk/ltxtjMJu6o7ygbCYGowG3sblPiB33gvO2bkxm1slJufMS7&#10;GzmKmeKjgerUGdZHhHlkice8uI2rlK0UFZJWbfCY+hpoosZNuvbs0ctZFLUVkdaahchaNojO5aF9&#10;SqQTf2h3flXa0WQmSgb5OfQHg/ShbjdK0dcevZ/g6fcr8r9v4Osy+Dh2x3XUSZbPZeWbctD8dO6q&#10;QUeP8MGMmxIpZOvC9dDWfYRCnraaxmQxqq/QlhzW0KqpmaJKjA0lNTw01LHE+79rgZTRHJNVVIpx&#10;k4pYDPPNLG1ybArYD6exrtcixqjs3Anz9a06J3bxwulTQccHz4f4OutufIbblFTq1RhO5stlMvWZ&#10;HKS1VP8AGn5BOm1op6mho8Xip8meuavH1TUGPgpZlWy63STU50klu/u1U1H3MdRlMVNRgJHGH3Rg&#10;KyCQJ5GtLP8AxZpbiRWsRdzx6vYrW+hmjTxqMftp/gHSZraXAVKt508upadv4PFtjp8Rs/sihys9&#10;6ioMPQ3ceJyMD1AoUQQY+bYENJcwTxeRWKxIUkvHw1puL2xm6GWmrsRJjpKnGyhKDJLV7Xq6+hgR&#10;neL+F1k1ZLkaWSGRyVJJfyH9VuPYTPLAuL11YirEk5HmK+T0wP8AB1uW51VVgSaelP8AJ1y3p8g+&#10;q8vhsltvf+L3guE3PiJYtw7YyewO5qPbOeNXDDjcnSbvxcWyY9s5XF5Oki0TQufA1MT+2SdXs03S&#10;InwuPwFG8RV6mpyL1DfdRT+WTLZOuqJ6h56Vnp55XmlJIjay2A/HuUty5djg5RuK0QpGzVpXW0dX&#10;FalqVoRjFDnokuZW+pBrjA/wD/L1qXfzrajEdv8AYPd+5KXLPVQ7ZxWxajDUtVg6/Dy4KHZ+xtqU&#10;a4OnxOapcZmsbjpKCoLeTIQuzzSO4A1WB3sJtXNZgSGkgLLFpMjtLThU1LdFsZNXKqfoDb3hvzb7&#10;hcq8u+E+4XJ1O1FCrIakHu4LQeWD6+dOjGztZbhqJx+Z/wA3VBvTnSXZfaNTPido4LbM8tDR+SSb&#10;My4qi1pKVhjEVRU1sfnkDSC1gP8AW9zq7ZW4KUc0zfT/AHW0B/MZ48r8XDD8+w1tvu3yRdkM13NQ&#10;eqSj1/hT5dPXFhNErM5AUD1+XQ55L4W9/UBED4HrCMmTShOdwUt7SRSWV1yEjBVL2+tyDax+vtlq&#10;MVW09y4cAckAIdI4tckE83/r7PbPnrlq60qs8p+0Pnj8hwp0VOyA08Q1+Vf9X7Ok9WfFHu2i8vl2&#10;31mQWCO/8ZwweN/SNCCLKKASWHIS3PvBDQ1MgNmta/DmMXvc/gr/AE9qrnnLYItP68uknjpb/KvS&#10;iAwjFR/xrrHR/FjumpZ402VsaZ9OgGLIx6RHdgbH73SZLf2r8/ge5H8KqbX1of6m9+bc3/A+vtI3&#10;PmwmnfN/vJ4fs619RAPw/wDHusyfE/uVZGQ7J2Qzqv0fNoPUbeoWyYH/ACD9fff8KqgL6xY35sQL&#10;f0sbH6e9f155e4iST/eW/wCget/VQeg/n17/AGVTujyeBNi7JbQKcMU3HRFtUnGoy/x/SvJs3HHu&#10;B9vN6f3XI5sbIAf9a4vzb2Z/1v2BRid/n2v6/NekxvLY0/V/kf8AN1Fb4r90j7iN+u9qSGBNTMm4&#10;scGjvzpumYAc/wDFR76akqObtJ+eTEAefpcBRf8AHvw5v5fBxctX7JP+gemTdW7AVlNPs/2Ouo/j&#10;J2/KEX/R5seRJFBVE3lt1OfpdWXcQbVrLHUSRyP6D3Pm2xk09S4iQBgbD76Bv9Tq/XWkm5P0/wAf&#10;aK390uU5hobnCpFKn6WQVrwwIBT/AFcOr/X24I41PyPTnV/EPveBmjm6W2rDqZET/jImBYwyRAEx&#10;hBuOVfUTyGXge51JgcvIF8W2mmGkPpOSjj1I4coSfuww9Knj68ey+95/5SEj+J7gNGx4f4nISKUr&#10;wgpnH7ftHRlbL43BKj7T/q8uu6T4pd1eJiekNqSKKupppZP9KO14mkqKaTxVUMZbdagokzBdQa35&#10;+nvJPtOZcVm5jAI/tUxzFzNOJIfLUpGPEPL431i97k8cj3rbvcyzuuYeXLOPcZGknM4AMS0bTEfi&#10;IiqNJFR68DUZ6UvZyLbys6imnjX/AGem/P8Axx31s/Yu6d75TrzbEGK23HhnramLd+PrKqFsllqe&#10;nXXSUufqpZywqwv6fT+q491hd97Yq6jtLesQgimhqW2rLUhqqOWV4IcDix4UpY4agSRMyuT5GARo&#10;y2lrLbKvka+/eOxbA61ZdVwcihI8WUcNIpkVH+DPQSWw1TyEAmjNxp51/peVf+K63Q/5Pe/MJsT+&#10;XF8YaSrq1w9dhaXuqjpY6ahlkxeOy2T7k37XO77gmydJG9RT/wARgpyKRJpZmqli8yapmIQ0mz85&#10;TGCI4zMvJPTeM5Hw1WUFJNBEVqEmopKuonljrESNGEbsq3YxhbchSO93WVgZl7QMDsz+wetD1JSb&#10;PbnAYfLj8/n1btm+3eqpaesqU3rsWmpqSuiqP4NNmMZtRchTVtYj0FRS5sUVDQUtTi5ZZ5YjLGjy&#10;6YxM0mq4ZcnisvUT4KGLBVJegqRl5aPH4DKUpeGmjpfMkkdZRTvJLHLUFSdIPJIBt7Ge3X7OsQeM&#10;dtf8voPPpFdbUqsyq9P5/wDP3XsfufYWKxu+8jV9mYemo9w0KbQo85ubf+0slSx1+WkyiY96epxe&#10;cx1LS09XDSpJFGJQZNAGsXuFlurD1+W2tuCjoMbl6aWLFw02MYYw5Crb7mKFJaOZUgpjJFGjvYSL&#10;FHJpZSqKoDBnZrSYKwoaeRp9vl0VKki+hb8ugv2l2LtbanZnX9dn967BrEzOfzNXuSNt2Uu38RA+&#10;OmqHodw4ymyOSyMZqJ6tKdXWnqaueneWKRZJ3lZ4y/VexcnFTV8VXic8uQoTR1tDpw8tTJWO9BK8&#10;szUlAyY+NkRHkeAFJFicNY6LEfRxPGCukkj5fafn0sSXQePb0cHGd67JydRgcjit79f1O3ss2TxG&#10;RrDvXGUdFj3ptxUmHp6WHJZNhlK5p8rULRw1SiSCSuhaC6tJdcGxdv5ODesUy0OSjoqagrnqHlpX&#10;x9ZSNOuNE0cVWdV4aSsLKsiOVkTUfTfjVtEVkRiW+ynSvxo/4sfZ1K7q3rt+q6lrYXzO2Zcjkspj&#10;KPHQCtg3Bist4KjKzUYqMeUjL1WVxFOJGhkj1QSlR+5oBbNW5Oros7WPiUniGTq6WtjZ4Xqnm1Sq&#10;2Pp8lHTUVTOlJKlInpDGz3aTRe3tXHN4cjNGTQkV4+XAcOq1hdifxH7eueO21jctsnD0+63oamXA&#10;YytxE5pqgY6GinWhehz2RwElZlKSlFfTtkp7TOv+ZbRD5bai+x4n7/IVa7iqK2vo48lTA/d0+Qip&#10;8dWfaESz4GnrqWOWQQvURo6iZzeFWZWsQV1Y1b9VzpP24+yo+fSKBCTQDJ4cPn0H8mfbFYKkn69x&#10;mGxObfblXOiY+t2zNU5zHQ5Lz0NNu/JYWuqaWEV8NHUSQzNTxoq1ciRyRFgwcxjnpxFVeSSuoDV1&#10;LU9NU1c0GVjqadpWFdMCtZMtDNLEgjhUJA8rfqAAHsPXMrxUAbHnwr5U6rMHFK+XHhTrjBnYq+St&#10;xH20WFzoxGJFdkcfi46vatRQZDQJsHj5/LiaKpzdFSSStUVEnkrIaRQ3iJa5R0E9VjxjMj99UUss&#10;EtCrrR5SODE1tGZJKTIS1rS09XJK1LSwvqgCi5IIc2WyIQCIFStD58fy4ny6FKW8QUEZb8+hZylL&#10;R58ZvDNi6HJUs8eUkjbKYGWpzuOya08GQw8eLjiqcdDEtVXVaPFV+RgNLKyLqckfMDlEiiq3y+Ro&#10;xN/DMXQVk0FTJUQvK0tSJIqSZ1dRTfbuo0u0Z1qBf2ieFp2JU0pT09KedPToluySaD4Dx6JBv/a8&#10;stTt2n2rtPKzQJufdu5MVj6rGw42emjjpca8FXmKSCeCp/ik2XSR1miiqQKaWRjGdVhxrMlRV1W0&#10;tDkoAoo6eAU4kiqxDojp4YXqEakhSWe8jsWaRrnj/H2ZxbPRVrJRh8q0/n0iN/q+Faf6vs6xYfG7&#10;gwGG+03BtXIVExzmUyL5Q09ThDXfcVWUraynxskOYyFVQ0NqaCJIkp4gqAODzp9vNJXTpDLV19XV&#10;1NTVZBIZmpGLUVPGsERhaamRpaM2CFvLCq/UC2nSFO4NsIj+Isnlmg/490la4Ymka4/1fLoJdw4m&#10;gmyNBhdsYTAYnG4jaM1fj489AE3Jlql62uSspsdm6mCjzisxmjiNLkJXZrmTWJfI8rnHkMf9hRiv&#10;nqUjaklkpJITAfLTSiplUqKgB56KFrXR4o9X0UH21HtYBUySEgg4pSvHh3cB0hS5LvpEfd6V/wBj&#10;pGZHGbwfcu532PittzVqbjxUG4afKnKEUWTpJNvUVZTy/wAIHgx+58pjRIY6qnrq3wv6pjHe3tF7&#10;lz0FVjIxAkC08FXRUcUqzRPc1OuWMyTU9SyNHKAADcOb/p9rjFJp1IwFOHA/4D0vhkK1JWn516Hb&#10;qfr2twG7aqXLVuTrMnm8XnM7VUstNW0scf8AC2paGdaSgy2IpKmCqpGm1PGFaEWsJTe/troq2RKb&#10;7aB3glqI4ndI5LFUhZrmKab9qWRyw5DcW9iq1uHh5q2tQ9Boeny/TfpiePWWqB+z/V6dKHcW2sfX&#10;RVmUylJS5OmxFVJTxT1lN5I3mr3plVKugpCaimpIBE3peIhtX1FuR96DqzWZyaskmrbQrRU8r1U1&#10;OUWWTKOJCGhWOVCphBClVXSfSD7FjwfUci+4EqguxiUBSuru8G7fhkg0Q0NBT1Az0Fb90iZFP8Y+&#10;Xmtf2efVDX89nDDBdA7a23TY7bKNX53dWTpExmJyj1U9Fi+tKiWACOteqonb7SpmElTFJLMsyKZW&#10;i492JQRQyNzINZtp9L2I5vciwuB756Xt3dW/CI6VrXIxSnyPHoXgRniaft61BMFgqOto6cI0AMqw&#10;vGHU6mSTUZCbumkoOfVa/wDh76mgjQAFv6gelrG1uPrxx7tablO+PDwOOVFOPy69+nStc9QMzs6J&#10;UllSwA/QiqzOTwSOJhpI4/P59tMlOp9StYj/AGHJ+lyb6vp/T2LbbcKnQ47j8/L8hjj0mIp0HNVi&#10;qqhLWUshIHitqREBUFIz5tS6r3vc+409HFUQPBVRpNDLwySKrD/YatViPwRz/j73O0V0PDdOIIIz&#10;58c0H+HphpJEwMfs6VGwOwt+9U7ox29+vdxZXaG5cXMJaPJ4epETaQR+xNCVeOppn4DRSiSJlNih&#10;BIKGhxNfQ5uCeavr67HUpepxv3wpaiWlaSmmoJcaK4IlfJDCkxljEzSkiQjUNA9u2fLm2xLK0CaS&#10;PLuxxPHV5n9nn0czX5dc0qeP8urUt7fPWi7r+MO6doHZ2xdm9v73kpNp9nvsz+M7fxG7aLFZvbW+&#10;MV2nHsAY2fYFBmc3U7d/g2VGMkx0kMlPHP4JY6vxUy/gJdFke92/UQBbg2A4IH6fd5WSGqoMDy/Z&#10;/n6LK1ANcdU7ZShdsnU08OnxxSObkgafIoa2n9XBHuQIgTZrm3I4IIsCfw359pJbwoARin59OAUp&#10;jrlQYeeZlVBy/wCo6rkfUgEcC/44PtU4bEpXFFcarkMyFiAUVFcg6ZFIuLjm3uNOZuYptvMhhai8&#10;K4OakA0KnhjhXh0ugt9dKjj0YLYOxsfXtHFLDDPMCC4XWEKaEcqAs6hQxc/0sfYjYzGYYNI60azD&#10;0FWZ5r3HkBOm6/2h/h7hzfN+3tVRJL0q9TWgB/h+3y+2nQpt9tgUx1Xj8z/n6ODsjqba00hk/h6K&#10;pEKa5SY4ikAkCDzEOym68mxv7nVNJjEUs1BHpFreuRb3Nv8AVMePZLDvG7SuFXcGB+wf7Hp0cxbb&#10;an8FD58TT+fQtR9RbVj1SSYuiqUUkagZJR+AALPe9/cmt2riCphkhCu36AhqLixVm5+50nUP6/T2&#10;m27n/e45VnjuKgca6c4I/gxn5dI7raYWIxQ/n/n64Z/427ZmiaJoQrSWMZhLoI7eNiOJ5NYI+pNr&#10;e4NPtDDxgnxgk/VS07FrA2Jb7rjSfx+fZjee5O+XAUtPQr6BBSv/ADb8/wCXSZNogrpKY/P/ADjp&#10;kw/xZ2xQTtSJj5HpJVikBrBMHk8Wo+EP9/dAB/a/2Fr8e5B2vi1Cg0Ktq+n7s9/6Af8AAo+0P9ft&#10;4Aqdwb/eV/6A6W/uqJxUqP2f7PSsi+N23qj7j/cbSBYv7Mliin+ukzqbX/x49tD7bx5UCyNcWK6J&#10;vTa1jf7kEg/63s1j573VGDeIw/NT/wA+GnWjtdr/AADrjL8adsMZIzQQtDCS/m+3Rda/hQvk9PI+&#10;uo8e+49r4mQgLTLzq+rTCxH0uTV8X92f3E31Kn6tiP8Aa/8AWvpM2zwKCdOfz/z9Qqj4tbeQSrNj&#10;6cNCIi06QKQ3l/1Ef3AL6Qv9bn+nuWNoYn0lqVVut7l5Rz/Swq2PtM/uVvtW/wAbb7KL/wBa+k0m&#10;2wL5f4f8/UUfFvbM/lMFJTMiSBJXjpncqv1L+upit9Pobe8I2XjfSfEguef18f8Aq1yPaj/XP3j/&#10;AH+37V/619N/QQ+Yz+f+fqDJ8VttBpR4qMtEukM2N0+Uk/rN68hb/wBP959+/uXjvSPGpt9Td/T+&#10;ef8AKxe1vfj7n7wdX6xz/pf+tfW/3fb+p/Z/s9YoPipt0DW0cZaPmnvQLaYfT1D7zg3P+PuX/c3D&#10;8/sJb8eqf+n/AFF/19pP9cvf8/403/Gf+tfr03+7YP8AfY/n/n6k/wCysbUPjZ8dSGRf1OIplDj9&#10;Ngv3Pp/a9P1PPP8Ah79/czDNe0Atq031T/7cD7ocge7D3N38UpdN/wAY/wCtfWjtlueEf8z/AJ+o&#10;UnxW2wbibH04DxeR/GjJIR9LeT7xwPp9dPuAm0cYV1BF5uD/AJ0cD6gA1f149rz7k7upH65x9n/W&#10;vqo2uAVr/g/2emY/Frb6sxOJpbOpVg8Nxf8AJQ/dqFvb8e+zs7GkL+3bV+QZRb/1a92X3L3df+JF&#10;f95/619eO3w8VQfz/wA/UeT4tYEmoQ4+kTR+kxJ+r+vH3nAt/t/fhszHHV+2ePpzLz9fp/lJ597/&#10;ANcvd/8Afx4/L/rX01+7IvQfz/z9Rn+L23o3VRRwAFFSXVGCadhf1H/K7Pc/4j/Xv79/cvHHV6SN&#10;IBNmdv8AXHqqT7sPc7d/OUH8l/yRDrX7rTPUKf4ubfRYQtFrM0kcaEiYG8fF7SZCceo+2kbLpbAm&#10;UqD9Lo5/29qoW9nZ9ztwBNEqfy/619My7aBTT/h/2ek2fjLhgSsUEY8TFnLBzpAsSFX70a+Pzx76&#10;XZVI1rVN+ARZHJP+w+6v79/rnbgpGqPH2j/rX03+7QRw/n/s9YKn4x4pFZTQqjBwjySKqwoPrq8g&#10;qm1W/wBYe/JsqmY28zcfU6T/AIn6GpuePd5Pcq/FTQfZj/oDrZ2RkWokP+r/AG3Td/stOIQBJ6O7&#10;OfQwLj/WuBVuF95hsimF7zXI5FlcWH9bfdt7Z/1ztwqCBSn2H/rH0nbaXU0D0I/1evXBvjfhzf8A&#10;yNCrSaA0aSqPxyEFewv/ALH2z/6O5T9J/wCh5iXn/wBXB7E6+8qmha3qP9N/1y6qbIkYNP2dIvJf&#10;FyIQOIak08uvxpMhjlUngf5s162t/wAG98l63nt/wIItbnQl+RY/StJ9tt70rnRbih+Z/wCtPTD2&#10;zLShr/L/AAnrIvxkplSH7i0sokOuQaYxK9yNTp96/o/2m/8AsfeP+4NVe3kFz+kWj5P/AJ1cf7z7&#10;Uf67qdnaM/b/ANa+nP3RdVOf5f7PTWfjNAxnKUkqiP8ATeVCqX+lz93/AFNvfR2BVcWl/wCtQ/8A&#10;jr3se7qeaqP2/wDWvrS7VcLjWKfYP8/UZ/jIulD4ahVZ76ml06T/AEt/ET7a/wC6VTb9XP4H7fP+&#10;x8/1t7OR7lRk/CKf6v8AhfST6Sf5fy/z9Msvx6iSEHRUxy+WwCzNyLf7VVf4++v7p1Vr2H+tdb/9&#10;b/r7v/rkxaqUx/q/odX+klHkP5dN7/H0CP0rMJA91Ba4UckBh9xZvp/h75/3IyPPAN/8IT/tr1f5&#10;97Purt54oOHq3/Wrr30U38J/l/n67f48VTMF1VQIfSVjWG7D+txWrb6++B2RkW+qgg2vdogbC30P&#10;3X+Hu491NuqOz/D/ANautfRy+n+r9vWE/H3JIkTxyyAgSaeYCTq5Gr/KjfST/sfcY7SyWptCBgSO&#10;dUa/XngGouOT+falfcnbWSrnS3pRjT8/Dz+zpL4cv8Wfs6aX6FyDFI4nmkAHDslOCb2J+s9zb/E+&#10;4z7WySsR4AbAG/lisbDjj7m/19mcfuJszorayGJ4Uf19fD6UC1lpUrT9nUeTorcatIgqP21R24+z&#10;X0v6kPDXN7H3mG06+/NOv/UyI/0/rN/j7Sn3H2wAkzH9h/6A6sLeUVov+Drw6Q3EzgNKo0ixIdb8&#10;2IFlqxYj30drZAXvAPr+Hj/JA/E34PvY9wtrYlRL3fYf+gOteDN6H+X+fqK/Sm4YSHDnhQqPeGSx&#10;tfV/nvqf9h74HbFeF9UPAAJJaMHk24Jm55/p7sPcDbqgeP3HyAJP/HOm/prn/UB1hPTO4tJZGOmN&#10;NZaT9tLH8eQ1bG/+wPuP/dquILfbi5+o1RXP+FvLx7X/ANfdqqB4wr9j/wDQPXvAuMf7H+fqD/oj&#10;3UoVjJoVL+P101xxx6PKvPuKduzqrM0BsLaiGU/63+7yfz7ULz1YSyAJcZPyJ/6xjrVbmtc/sH+f&#10;rE3W27YlMpdho5awpCVvYHVzc3v+R7x/wFxyYLD+upf95tMT7e/rnZv/AMSBX7Dn/jH+DrX+Mfx/&#10;yHUZ9hbzRWYsbHi2unJF7i+oP9efeH7b/aR/th/xX2u+us/9Wr/N05qf+P8Al00nAb0VWAqZ2AP0&#10;eTyE/T8ymT377f8A2jj+thb/AHv3sXtoeA/mf83Vtcn8Q/YOuD4jekY1tVzKi/p9UQIP1A4Ava3v&#10;j9qPyLn+ptf/AHse3/3lE3A4+0/5uqkua92Ps6aKqk3BSsVeaqRtRBWNwCbgerkj9P4/H+Pvr7UE&#10;3Ki9iP8AWv8A4auf6+6ncou4h/8AV+zpoo5qQ5r05Jj90UsJiharZZj5plkeCzyhChYDzek6T7wH&#10;Hq39ki39CvJ/ryfasbtbj/Rv8P8Am6Um9ufOQ/sH+brwn3gNWuKodjcDU8dh/WwWRRz7xHHKeL8/&#10;46Sf9bgj28N5hXIlp/vXVhuk6Gokz+fWVcru6NySK24IPFbKwGm/4Mp5N/fvs0P9j1f1BQn/AG3P&#10;u/7wQH+0J/b02NynH+jH/V+XWP8Ajm74fQKrIlNGkAzSAH8kj1m3vv7KL+g/1vR/xX6+6/vBf9+H&#10;+fXv3ncf7/8A5f7HXS7p3nGfGK3JBAOCaiRj+T9ddx/tvx7xHGxHjSlhckeNSSGubG7cH24NzUfj&#10;OSKZby/Lq67pOP8ARCf9X2dT49/76QmT+JZcun7YP8Qb9sflgdPPI+nHv32CE8qtuLWhiNr/AOve&#10;/tsXtvpGM+fxf5utjdrhRQS/y/2Opqdo9ixqpXcOb8oP6f4nLz9Gve3HP+B94Di6Yj/df+J8YB4/&#10;p6j7W/vWWta4/L/N08OYbwGpuMf6Vf8AoHrnF292NGw/3NZVQQPGDPCR/SxbwcD/AGB98Di6U2H7&#10;f4+kZvx/hqPvf70kpXUa/l/0D1X+sdz/AMpH/GR/0D1KTursiEtIMxlEY8H9yFgAB+G8PJP0+g95&#10;TiYWX9IIHFggBtf6XDX9o13OMGoan+r7OlK8zXQaokXV9g/zdOcXfXZ8Mit/FKtCJPMXcRWElv1l&#10;DGVuR7xHBwt9EAAN7ix/2H6/ahd3UVrT+fSsc03v4nX+X+bp2p/kh2dTn/i6FiE8YZ4ImOkW+oZG&#10;uefz7zmjQ39K88gGQ8fj6i3tH9PDnB/41/n6r/Wu7IowB/1fZ04wfKHsmBAv31GpVAjtFiqROD9L&#10;6qeRrH/X99fZK1x6eeTZgf8Abcf4e6/T244pT9v+fpz+tdz/AAL/AC/zdSf9mt7GURoZ6dUjj8aB&#10;qOMDTx+qyNqtb+nviccGN9bg/wCAS3+9e3dMP++1/a3Sw833ZHdGp/Z/m6zQ/LPfSQ/bmDGzLe+h&#10;6YKf8fV4ibH8+/DGqCSryrc6vTo+vJ/Kni59tGOEmpj/AJn/AD9Mnme5YklVqfs/zdOzfMPeE0aw&#10;1uLwtXCaYQeumIPjPF7xxR/u/wC1f7x7ymnawIWQ24I8sRv+PqY7+0S7RbV7pf5H/P02nNVwfiXj&#10;9n/QPToPmZupjebFYcMZLmREnUaRYBdIQjTf3jRaqMtpMoWwIBMNv9cOU/ofbj7HtsukyCo/2/8A&#10;g1dL15spUPBn/Tf9CdO8XzEygiJO38Q0rtpllTUryixAvTijNvr+G/4n355aqEhkYvNJJE1iIyyq&#10;h9ZDCK9yhAtYe3bXYrEKRwiQVr3ev+m8+mpuadZ0iMhPt48P6PUCu+SY3bJLHk8PBiMRR4fPUwFI&#10;5+3q62tpIIsVG0bQhVSkqqeSUMSwbURYHn3hiWtU6vLIGX6AqBf9QPJT8f63utxsu3OrICNB48Rw&#10;/wBvnp2LmgDSJIsD/V/D0p2+WuMhMYbbWKqNEhdWAx7oFPGgIMcVA08XFveBEyQved3tawsiaT+e&#10;QrXvf+ntS2z7UxUCq+vxGv8Axvq8fNUZb9SE/tH/AED1JT5Y7bf1S7PpGX06eKX12v8A2VoQQWv/&#10;AF495xPk+FMxAX6vpXi4uLgQn8D+vtEeWtqCu6mrHyqf8Pif5Oli8z2dO9DX7f8AY6eIPldsmSUT&#10;z7XZBLxpiaibTYm1vJSjVct/h7ll6wEH0lgTyzKeCOLjwt9PZeeXoTWs5/3k/wDQXTp5qtiKEY+3&#10;/Y6nw/LTrhyNeEroojHDGY45XBXw3N9RSx1X/px77E+RT9LRf4rqSzf7eA/n20eV7VuMtf8Aat/0&#10;F0nbmOzenYSB9v8A0D1K/wBmp6qnSRZcfly7nRTSfcSHxWADFgEW5IUfn3GWmrI9K60EYvcaELC/&#10;P6iv9T7XPbRTuWMALmlTq9Psp09/Wax/1E/9A9dj5H9ZaZXjra+KoH+alFRkAi3b8RFWP+8++EkF&#10;W4ADoUJ1NdADxz9QFIHH491W3igkDrBSQV8z5/aacPl1ccy2Pp/x7/oEdO1F371hOld95kchqe0M&#10;Ua1X7BQEgyNFJA5aQWHOrk+5ceVrY24CFSWuAq3YXJF2aFrWv/sfZZNyZDMtDQMOBr68f9E6U/vL&#10;bag+J/h6UtN311ksTyQ52Zqh/AfHPUBowYKVoFNo4UIvKfJwfqLf4+8394q1SdMOjgatLOL/AEHN&#10;qaxtf+ntF/re+JT/ABkH9n/W3qv1VnKA31AP7P8AP0ooe8uqZoo/9zS1LeXyoZpMVL4iBYrCkyft&#10;3I+tzf3gXctfGiK0RTxBj+qS9ib2P7B/3kn2o/1u/qXYo+Wp8uHz8XrdvdWiCgcV/PrJTdo9XUpE&#10;lLnEmaokZRIKfDzUyBtR8niFA0kPLcWT/jSdyUlPnlpjl6dZzSZCmyFCZZXdoKmkkp5GnjMcagSA&#10;xWBvzqPsWWnItvaCkVS4waV8w1K/qH1/Loo3i7t6lYxUacfzpXHz/l02j5bb66lyu44eos7Ji6He&#10;mw9x7G3wlBtzb1IMvh9w0GcosHQ1i5DDCq+1jOU8hURAqYVAY6/S/LmXU+c+nTZVJZORax/3WB9P&#10;8L+7ycqW8n+LirEip+LGQf4/X59BqCYgha0p0Qam3VuKnlhwtNMFhRzXVEMePp2lScUZoXk+4amk&#10;qqdpKc6SEk9xqXJ0tBSyw00avGa2syBj1I5esyFfPkKlwTEShepqXNhwAbAfT2jl5EjZWVUKOy4J&#10;1dpoAD/aUNKA0wDwPQktJxrV5MR0oeOTnz+014dGaTuTsveu/ts7k3nkZqBINh7N64lqUpnxdJVb&#10;K2BtPGbLxFFUzUlNG7XwmJjEkmgs8pLnn6uqbtLE6qSRUF9V24AsbCwpQSLj2DZPbia3Grxqv/pR&#10;nh/w759CsSWLGhPlj4sHo00u7dtVsaww5zEM0iARVMVXWtMs3LCoRmgYrJf8j3Ni3TCy/wDAa31K&#10;sFYckn6BKZSoU/g+yq45Guon0K/d6UH2j8Z6v9NYVrT/AA/7PTxBNjqmPyjPee4gjIXLVNaZUiLe&#10;UuKt54/NJpsW0fT+vvBLuGnlKF1JKayo8U9ieASx8QDfT6H3uPlS4hV104PzHlw/FilempNutCP7&#10;TP8Atj/l65w0Mv7j0OepKUy+FG8VfiZPDBU6SI6cGlb7fTb6+rn+nv0Ndj5eCWWycugql/PIunP4&#10;93Gy7orMUUrX/SH7PxUx0US7JZHJA+fxH/n7pD7mj/hIp2qUosuWyBalxeRaiAhY6buIa2iS4P10&#10;8D+nt5os5i0UK+rQNQZHMx1h2Y/q8bstr/j2F9y5f3WeSscfcaZqny9Wp0tm2e1ib9ID7M/L1boT&#10;Kfa7YaCQQVNPHLqimppKWhqYPC8NyY2WnQeXk8Ndf9b3yr6vCz6fDE8ZN/SJalSFvHyWMd21EXH0&#10;922ax3S1LapaN5Gi5+LyqfXr1tsdrI7mY1P5/P0YdRMtg9y5hpJ8lNRZul1QhUkolnSFoAgC01Om&#10;RoihkIv6jJbn3mpq/D0wAilkBsbgvNICDfi0sb/UN7audq3e8JM+Qf8ASjh/pSPQdNx8tW0YoAB+&#10;TfP1f59QY9u5Kn8UkeFxULxyhY6qnoqvFzIw/tj7GuijUqGt+n3jnqcJOBreQkhg3+cUHlLEiNYw&#10;T6fxb21Bte52TVQ0QUp8J4j5sfXpDd8sxyY4LTHHjjPxfl045Gn3jXwTRPjMc5Z4ZElZsrK8RgCn&#10;TAK4VJSN9I9PIB59yTnMWmkx1DOeLBhOTbgNe6i5bV/QW9uxcvby/a/z80P/AD9Tp2HY4SNAUVPn&#10;U54/0ukFU7WopZqlDtKliSfWahqB66lWRl5omjWTHzyR/a/4OdX+HvEmUxgYSGpIIbUDonuCC1h+&#10;n9DH8W9prjlXc2DDSC2PNPl6vTqs+xoAVC0p9p/5+6ELHbwrKOkTEnasEeOSCalkpJKkSwNHN+qY&#10;68YZPvVJ/wA7rN/9T74UlRRKWMVT5DGLjUKgBb3+gPHP/EezC8tN3VPDkYojVx25pThQginTku32&#10;zcYKfmf8/SHyOK2jkTR1dd13TySPII3kh9ciqfSGleSk0S8A/VV+ntwM2PnBVqmNQW12CzCzlSA1&#10;wlm5/wAB7IWst0WoRcDhlP8AP0gawj8ovyqf8NenrH5PE4V6atbbOYNVBR/w9p6o1E3+48VXmNPE&#10;NeuG8Vo9Ws8c/wCHvv8Ag9Ei2WVGuASzSVDGQgAKRz6APpYe1MHMW+qAVkIfy/s/nX8Oa18wekEu&#10;xwTNVEqfWpz/AMaxw6R27Ovuv9z1d8ttGpkUu9OjR4WXx09NKA0qxj+LJLI5P9ov/sPeJ8NSyWUn&#10;THfhmnmIFgTyqsrvq+nBFvbsvMG9SapHnLP6UTND8lxnPT9ty9ApLMpLelW/6C+fU3ZeyuvtnzWo&#10;cCsDCLyJNjsHUxTQyn1GwlylZTyAswBE8Utvx/X23xY5VARZA+pSNTtNbWX1BU/d0gaeLn2bx7vu&#10;Fq6yx186/Dn9o/Ph0/c7BbsvwEcfNvX/AE3TXvTZfW+/KOrgz2GNG33FLLj46SgE/hx0NN4paqR4&#10;ko5WeolAfxak03tc/X33/BVnW8iqo/rGZtbAcGw+40Bv8bH/AFvbr837wh0pPpHpRD/hToiuOULe&#10;fBBC/n/0GOkNRdC9PYWqWrx1DNl8lJDOAMjJU4+jo5ZWIhZo4H801PDcXjMqubf5wfT33uehpaJV&#10;MLVKoatIReNpDKtXPRwwAq9SfGscsxGockf0vwj5P5i3US+LcNUacjtxTxOJVc8B+3rV/sEahDAN&#10;LfaT/hanmPLpd7i6T2XveKvw9FhNo1OVpNqV2eSrOUzuOjWbZ2167P5/7b9hlqqqvx2OM3glJ8cg&#10;kj1uY9TYMdgqaoJNTDIBG7KzLGX1qhjYLZalSokEljb6W9ifeuftxsI/DthV3WgyuD3UqChB06a0&#10;4Zp0ltOVre5ZWlQE8R6nj56vkOi8bP8AjpR7jraZ6PddHDhwsdVUY9svVRxAMUJp0kjKsit5NP0J&#10;/wBf3JlpcdLqWhiMLJ6AZJqosyqFbVFFJKAGYXF3P+PsPwcw8xI0k17cll810xitSRgovqQ2B6Dh&#10;0tl2OICkCkfmT5g+Z+XQrV/RnXcVPgNvtiqOpOSgFV/FcTihNjMZIhHjhz9ZUymSVIkBB+yDMf8A&#10;Vf1ZazD4qOmnyeU0UlHTI71VZUUrGCCJDZpHlMqsU4FiR9Tb2e2/ufum2j6ayh/Wc/hYAk+o/TOa&#10;N5Hy/YQT+31rubl7iJC9cVWuanNPEFfz9f2u+1fhlv3eOfoNk9edm5nI1ldNDHt7auJzEFVk656y&#10;HypiaLHy5oR0kizwSNKI5UCKms3B4k42tw9XSwVMKI8Dw08tPLDJW+KeKohDROo0qLOG1f0t/T3e&#10;7/rHHMQb7QXYkgJH2jiBwNeJqfPpqz+gjoi29GyPiYDFfKtOgD3X1ptPbGc3FtfMbGqazcm1qvKb&#10;c3FBubNUqbkh3Nt3O1WM3VTV8/8AFJjDVxR0ZSJV/cuwtIbcsmVxuNE0Ukkml6qYU9O7zuPJOYiw&#10;ip0kmIErJAxIQXIU+xlsfM9zZqAaa/LgwPxah8PzxX1+XSXc9ji3IkMhNKHiRw4ZBHr+fSex+1u0&#10;c3j8xi9n0yQ7e2Ttyo3LufGU+yKGKbE7bjrcPTfxfcOYooY6jM4iGrykCrPW1UsdO8qKF551/wD+&#10;cp8svmh0D3B8bOv/AIzYqqytDn+u9+Z6fBY/q6HtGsy2XoMrTPUVsNRDh8rlIXoMBEJHhppYzDC7&#10;vMCGQgd+3M+0i65pvrPezIb6aMyfot2tCHVVppBGlpHXUNIcAnI6PPcraNx2zlLkrchukkkk1xeJ&#10;IRCqBlRbQx6vjGGkljXQEBMepy3aRuZ/yAPhH8du5vhx232H8nNgtJvUd7VfXctdDv3szqjFVnX1&#10;DsDqHM7Yoa/bm0t97Zw1RDW743DkNLywMlRWIIorrDEBrqd6/wAxr5I/IzpvKdUd3br2hPtDMZ7G&#10;Z6TG4rrPF4HNS12BrPu8ZFS5qk8ENLBDPcupid5EJUvYn3I24c0SXm9bxbXs+tKwVqnhldALqCuk&#10;cCa5ya+nUSLzh7gbfec0crmR2tt1W2F4ZPplotuRNCAnhow7gjdrKx8yQSDsk9J/B/4z/HXfNT2R&#10;1FsTObb3jV7UyOyajKZHtLtzedO+2srlMDmshQjD7635uXCRVFTkdsULmqSmWrCwBBLoLKxCKcY6&#10;SkmnpsG7U4hcDIT/AHtYupGdAWn+3ajCNUnQpOlSy2JH19q7S9tZA8TXeqWL+gfxV86U9PM/l0G5&#10;bK7uN1FhYbkJDWpAVFOFqcFgRgVrXga1PRsvaLKKYkD1kQK3LU6rc/uOXGl4UK+nj+17Ca2jvuLK&#10;lvVI+GR+JT5Vr0YL2XRP0RYN56xQ4+2v8uve3JoaienjQK7Qx+tFaVQj3NjqRfKDz/tXtYiqw9ek&#10;CP3EV7/Ljj9tOve8FPRGpNRoCItPFrIY2Zjb9KC97+3GCkk6QB068lBWvXvc6tpYqahh+2lUNUTJ&#10;NK+jxmLxx6PENLayC5vq/V7VTwxRNS1fQp429Cx9CfFOfVuPy6tDI9zVJk1TgmgqBj1r8OeP5fb1&#10;1b+nH+29r/p7tffnRG64Oy+rt25/Zm78QjQ0G59rZSpxeTomqY2hkgZ3GjIUdRFIVnp50kp5xbWh&#10;t7d2bmDdeWb0bjy9M0N3ldCla0IYf2jhhQhiSPMVXz6JOZeWNl5122Xl7mKCOawcjVDImpWCnUDV&#10;WWlCoKkMCMiuemrOYHCbmxVZgtyYfF7gwmRjWLIYbN4+kyuKr4lkSZIqzH18M9JUxpLErBXRgGUH&#10;6gH3/9AVt0YGpqaudIMNXY/zRXRYcKaVKqRwDEVq6DHSNIVVWK+Z3vbnTe/sFcuWx2uF4zIZlH+1&#10;yfzb5/t6mNp5bgHw0Ap8x8vs9Otk3bHbG3a2gpcjNvba2TejqGSrlk37TZ+TFU9FaKvNTj83nsfH&#10;TkyMizfbU8Rh1i3k9h1nMJkKnHVcDU+RbXS1FBoqsfNjiZ6mlljnaGSbGTzS0rypZJTG4F/px7M7&#10;m8ieXxSlG4gVPyHH5/MCn+DyJcKf7OvpkdDbsbdOFgyVHJS5PbxC18GRerxudoM4i0dFkIp8fHVx&#10;UOfhpaPIwUdReWBJVYgc/UD2sKfObUpMTiqeHF5nDVGOxNPBW0dJR1c2PRqWCk+58081PTisppTG&#10;NFQiqrSuXtxYkmybdPbOZSus1NMgVrq8gfn1e6E+SqAAcM/Z/n6D/cm3Oz8zuDcT1O4tmbgw+Z3P&#10;VzYivyeTpKfNxxV1RVnFxY+GlNQMfkKKSRxLRyuzClhEWu7llZK0rkMdWQ4l6nES5Z61aVZaVvNS&#10;/cvSmCoalVQJISYyIyZUXm5J+nsTXdg10kbAhVoc0rXiv+b9nSBGk4Ado+Y/zdT9vVdTtzN0M25h&#10;RboXalDgmyVTBXqKKqqKCLJpWwR5CdwsdZ4pkeoiEEjjgKq+1g24HGBp6KqwuPq5YaSCh++pq6lk&#10;mjnSKAJWmhkpYKdshMC9RqLWE5/I49l68vptN2kX768VHqa+DppQNUU1H16UyTSzMG8Og+0HoNzt&#10;0Zrd9bnMZn90YGlfLVOanweTgycdNkKSWsqTJhTn6etnrKbbtK8cNCYo4QWoV03BOoAnksLV1dTL&#10;OzaEK1U6RtUwukzo8KxFwumKgLlj+1GNHr+nHIvmiihjVy2phUD8PAH5+tB+dfLo4290AVnFafP1&#10;r6dGd23vHH0dLT0SofIr46jmnWirEkpkkp6qeZY5ptdXlkhhiBNTOwmYxAf2hbDiPtMDuHA1+Wpj&#10;UigpKkxxUOToKR6Stn+1ipqyekyE+OoqqiSEOJl80RS37cUvsJXdpaXE6zNt4PDGtvUk5xxqfs6M&#10;5pIxEYSeK0rwpWmaU/1U6UG7J9y7p2NujD7RzEdBJlq+kinrMtgMlXLV4qN5VyFBR1OJocvXUuQa&#10;4enmMFTr4EkkJOpRBrN6YLP5GgocHJkKJ4Xjef78UlAK1qiY0kMaUK11XUvBMeYHMYjA/I9vXbW0&#10;1rHDFs3hso+LxWbPkaED/D0GbTb3triScz69XlpAp+degI2Z1L2JsCg3RuDsHNbe3HFX+Y4ynweN&#10;rcg+Ax1BE2SqnqM0+IxUIrdFxWor62cegMePawzNdU12UmxmDn27jocYiR1NdnoZ8pGVgoqZlpTX&#10;42vSagklaZkSnd3kk0aiy30iMdz5m5qTTNMXapIUL4ANPLBTyAqa8OGehGNgsFbtXH+2/wCgupXX&#10;fVuxMTt6nzeepN25DIZ2aetTE7Yqczgk+5yWVqWq8ocBlkjoMo0E0SySVkUEcUSyeNEcDUwXZXcO&#10;aSizNTHu7YdcWycNPTxYr0TyVLVkc9RUSDIS1sc2Qp6FyviWOaJiv1H4U7VzTzP21t3Abjq8Hu40&#10;/Bj86dPpsllp+AGnzb8/xdDbR9O9XNX7doH2T2BQmiw9QscuTnziU9DikoDRQ0EU+LqKR6SiqKpA&#10;4cy084PJ+pIlVEcFfi6VaPJ4kypSU71VRQ0aPO8a6zNMEMrpJ9xIusBtV2N1MXub7e4YjU0vYfkB&#10;6/LoMrbhHWmUP+r16BujStw25Mi+R29uk08uUrI8bSZnNSDHrUS+EUNMZo4lemSgpZGgZofHphXT&#10;KKsm4AHf2Qq8Lk8THhc5LTmsWOiqaJi9I33DUtI+NyVPS4+IRV08tVThW0NMF1o3LKGU+ge3ID1/&#10;Tb5Hyr8uj61tYZNJZsH5H5/5ujQ9cY2PcGKycu59tUVT9lPW1VJXs8WUT7d6zKR5PEPV5mRq+hpq&#10;akqrKskdMWAlUARMUYcdrJm939ZbcWjzWQoJchR46vq6ls9msZlqhHqJy2NlyEEc+SljZ4UaUEny&#10;i4Rub+415h5TXdw6i9EZYnjEHFak1oXHqR0vj3Wa2CySN4n8q/yPl0Xnce9tn9Xd0brmy2yP4tS4&#10;2qrKPG0mMw+3qnG437XEYqpGZipKioo6DHzSLVSwpKhjMIB8wt7yjqDBjORbh3PLWbjyWChRVnSW&#10;ZMZj1nQtWU85qXqKisg/aUaqqolf6f1Okm2LkCLamI+v8aLzHhlK8fMSGnHyHWrvm1blQoh00r+K&#10;v/Pn+Hrjm/l5m9yYGhxez8TQ7Ek3O2RhxIy1ZT1edycaSQQUdXjqGjpKdIqupEmrxxQsikN6/Svk&#10;XYjaICNJoqrRUwxpEuQEjyyTTJNJIswd/uY2ZbxqshRf0AMnHsfvtW33ROmOkmM1Y8OP4h6dA9d0&#10;vZj/ALkn/eV/6B6AuPcVeNFZVUtfjaeoxVfkqiqn239lHR0tHST09PSVFJNTQy4qqiiqAKl5qUTN&#10;byyNFL6gwPRSVtNPFUrUS09BV5Cqoik6L5pMg6rJT0iyRvKRGAdJiuov7udqvVFIJjpHoq5/a3TU&#10;1/dhgGkr+QH+T5dLyLdmGw2VoaqnGOpstuHFbfx+aSoo6qU0dNt6KeanyGXqaVoqJfOJgGWqZZPQ&#10;Prfhp2NsWv2rmU+/qJ8hT5RsVGtJXN/kSsm4/PBVQCkggkgUYupSIhwWsur/AA9tz7Zc2yxeBda2&#10;XjRQOIPqc0x/qBoYzXiyJXWUIBqePrTFPs8/LrP2z3ptvsXZW4Z8NbE1m26Dd07V+I+1kzMBh2HW&#10;w1eOcVzVNPXVC7ipJZNcbeLVGik3JYjrJQ/xabKQ19BHS45qSSClnlWnRaqmSnrAGIZdRqTNTKUn&#10;kaF2c6v8PaiGGagR5aKK/hB/i+35dBG9mnhesM5cljjTTzH+Qg/n0QiTd1NsHF7Rqtp5uu3Tutdz&#10;Y2s3DiaDIZuqqsPl6/M7WSrTXDUTrT4HH43cUslRjIIq6nipozCL6Q/sm9ZExip5IIZfvHRqmaor&#10;ocnUVjRyvG6ikhqoYp42gSqRdAvG0yH0j8LFtkWpUZ/zfaehP9Xe4pcH/eR/m6uVxtWnlrEqqumG&#10;OhlWjpKTGzYSix8EkEMiSHI1FDVVEE5qpcfJIH9MsdNKBqYi5X+zaDFJl8DW19GXqJMzC1NWSz19&#10;HjWqvsaynjo6miconiqJ6hr0lQohckFUJA9kl5bQnUstvqHl3HPD0PSd5rtiWa77vXSv+boHe4Mx&#10;uafZm9sft/cM2Op6TaFe9bQ46lxuQ3HFQGvopqrL43IxM7moocdADFX0peanddTSK1iokVdNXT1d&#10;VA+3KKhocjQECZcJSPLSZWgp2qarXVTIzipqZNWhABIU0sIzpsSSLxqpRSKVxUZ4/PFOldgqRldT&#10;VPpUj1p0C2NyW16HHY2th7OzO487gc3HVrStvvOwU+T2luTKwYvFyR4agqo6WrxOPp5EVqh1elWZ&#10;HRqlNZdUrHja2tyda9DNhYaJctXrJFksZBUlIqWsQ0i49dEqMI46clyfx9eTYOmOSgVnwfQf7PR3&#10;NdQBQujUprXjXoVJdx4bFbbwUWXod3VuYfbGFkjnwO4MnjjPU5LESDISZuX7mlaF5p60CIE/rIsd&#10;KayJtPits+NoqrEYbImno6OeW2PwkM0tLWFZIjLTTwCEu9cfS6XJX9Srf2M7eKZruPVPnOdK+npX&#10;06AtzcmMavB8+Or9nkePRGtybt7MkiFVg917z2ucxuHOYukSbc/ZmXxtDm8DJVQ1Cw5jE1rZGKkX&#10;btMXmgqPFFHUNaOWUi5MP1U0MVHtaGnpYYIJAlRDTReOnjjWoq5KlvBFHcRDTJ9AePY932GYct6x&#10;djSUkqNAoe1zwB9MfzI6RK3jvWlKGv7P+K61gP5pUcVbv35W5bKVOYyORxtJTbers7LNlslVTy4f&#10;aO2NtUcWbyFSqjIp/E6NmeR4/U3p/wBq92U9cNXUqUkgrCkGTduFp4XEQgSqGm3LlZTFY2ta/vl5&#10;7zLt90LiMWOqW2OO9xqLFKE5oNIavnWnzPQ02FUEbzFwWxgg9V9/B2PJU1bPWnJwJ/EcUzoGpoFS&#10;jFHPNK/jJimu032em/BXXfm1iqc3U1WWkzFLHmDSDGpRqR9kk7SithtK2kpB4vC6j+0xa349xhtW&#10;3Wm0Q7HeT7P4xu/EI/VKafCbGQW1aq+i0r506M7ql6PDQEU4/Pj549f5dHj/AL3zbgrM7QY7KU+P&#10;qNuVWPpmnXC09RT18+Ti1iFZXiIgaOKEP9XjJWwYXv7LpV9bzVOsLv8AyiAH1xrtPHFY0UL6WIqB&#10;YLbkk2HvJnbPc/l21ZQ3tWZG8qblJWufLwSc16h6bka7mNV5hUM3H/Fgfn5Sin5dIsvl8XSpkMwe&#10;jPCILNnMtU77w8lVazCtWql3NMolAUERLExP9fbeOraiCJpTvqsREtrabb2HRV4NrmScE3Df09nl&#10;37n8sXhAf2ukWvAncZAT+RiA/n01F7c7kBqTmdAPlbA/9Zj1CxPY+5Pu48ZgqXqbP1LlrYvaZ7g3&#10;JU883VcDVZWoCqGNvSf8LfX2zz9c19MfFX9h4DGg3ua3O9eQlSBcXWTNo/P9LA/4ey5vfL2aiYmH&#10;lmeRgaUWS/IPzqLYj+dPn0pj9mufJh2X/wC23jH+G4HRj8T1N8+9zCKoxfwmz2V104nZotsdr41R&#10;a5EbHLfwwByR/Un23tsmjRtB7f2cHYLYPuTYI0j83Bzy/X/X9uD379pAGkl5NuvDA/j3H/JaE9PH&#10;2S5/P/LQFP8AmjB/20dKo/Gr+ZTVCNYvgFnnjlknidITUUzs1QQIz5JszZPCP8AD/h7y0nXE7kTR&#10;9kbRcKLAw7r63qmU2IJKQ7idjyRxb8+37j7xvsfMrQWvL1xKx8qbmnz4taDyBPHy6R/6yvPNafXm&#10;v/NCL/to6YMp8b/5kOP53B8D904OJpA888NJunJxSKCF0n+AyZaRfWyj6H8fi5DhH1VuCZFal3bF&#10;kLi3+QjalahsVH66XLSoG9Q4Pu1v7ze2Fwx+n5QkEdOJuboGufwmEEcOPTf+s3z5GZNN12+pihH+&#10;GfpC7ix/yR2slSd7/H/EbRNNMZGOdTtDbUVNAdB8iS5LAU6TDS4+mk3/AD7w0/WdVJmf4b/feumW&#10;Eg/cHasMYRUiE4/b+8VW0sNPD2P1v+PZjvfuhskPLp3T/W8e2LggD65n4kpSvh8D8VdIPlTz63Ly&#10;BPZXQFxvSpxx4IbgKcVlI8v9XHpJ7S3mcjutMDh9t9NZKs1GoqYaXsnccNbUGGIVDVKUNVgTNHoY&#10;adN24HBt7GHY1JJg9wNgamSeub7doZMo0UUUr+CJqqORaSJqgR6oJFTlx9NRP1HvH3nqW23Tlscy&#10;bW+gGQEwEHBZyp/UagNDVvhycADHQ42/arixtlazk+prxoBH6g/ET8yP9R6EHC12V3BuMYfPba2/&#10;tbH/AHM1bh48fuStrMVS0NXgcWGopaZ6TC1GQnra/GfcF4mZkEukqbamV2brBHgtw0yU7CErQ6Ha&#10;Zw1jU+S/jZHa2v8ABf2UcnWRl5u5QuXuKTap6rp9YmBzWmB8s9H1yDHaTJpqQvz4V9K/5egL+Rtf&#10;ND0H3TQSQRVMRxG1DHWU8tJDC/h3DhWVzHC1PMxl1WsUv/r+6iPlBtKXO98brVPt4Kamp9q0+t4K&#10;BYqqrqNt0TxvkqioWWoll1tGsUJP7kcVkWym+b3tPvskHLfKkb2gda3HmFI/WlxQLmtRmlcV4kdB&#10;+RFikZmbVUk+n8+tnX+VTvXEdcfy5ut6t8nl8hXZTIdt7hbHQ1m48rU43FUfaedjr6bamNpKino8&#10;Xi444p5KmaLVDSVdXeSS5ABSM9jcfg6YZVqzH1tKuYoaCaogp81QVNPDJKqTzQvRLLLLTvOkcRlg&#10;1x+qQ3sOZtvd0tfFEMW0g5qT4rZFK0oR/MenTKXFxayiHxdRIqTQD18qHq1jYud3JvGZsJJjtzba&#10;ycu1ctlqair5NnZ+hqZwGioYKlayeKODIQ008lUaWuWCXxiDUA1wrU61tHBHUYvdORnqnjiUUdZW&#10;bogngjh0xMqzTVE9PUS1EjtKyeNGnjUkXsL+vI47WBbhRq1GlKkcOOan0/n0IFkkMSvxP+z9nSix&#10;6YvOZWrxW5OsMHRYuCWWdM3RY7rvI0FfPULJUrPLRU9JT5Cgjx8UaUyTeSUU08qq/BJSZt9MtV0N&#10;XP8A3iymufKYrFwNBmcuaBP4hXQJWTY+1VBV00MEKKlTCS/jkuvkFiSlt7lIAawHxDx7jT/Vnr0k&#10;mhQPCr8+m7f0O1cfmKGnl2Jteqhp9u7o3RkVq9o7Yky0r7ZxE8mJpsv5MXW0dbXV9ZNJPj6hVi8k&#10;Q1eFh+kY8XsD7ineds3ugatHjio8zn1UVXpCzGJMkzSgiZRK8kpY3JAJF/YY3vmt7GQotiWJOD4n&#10;pUV+E+S1/P8AaXiAyigIA8v5188dFqr+yqKWvpqRdr9Xg0lM4q6rNbO2TNKuGb1S0L1rYynFKxlp&#10;5TSQQ0QhtCA7AONIDzVeYgra2myGaz9QlLXZKggpf45n1ggSmnaCnqvt5aqkqYTKxUNeWWO4voP0&#10;9jmKbxWdTKePz+fReJCATpr+zo1lBtfZVTjMVncBsbYeJqM3isBnq/JQbO2S1dkZK2ijqqmhkydJ&#10;i8hS1xpIC2nTDDMVYgSj6mRDkcn4nR8jk0REknVTmcnURxw3kBjiSWtRHeXVySNBtyze1EpCBdTn&#10;P+Ty6eEqVGo0P2f7HWGba+1/ukqodr7ZkqJZ6ekeoG09t0lRPUgQeKeqnhxEssUdJ4fSA3mW/pQW&#10;HsU6vZFdBT495cxV1NTU1VJSVIqcvlI0kpaqOaZxFprdAkSR2EkcxOqw9I9hmDcbkaDJATnI1AU9&#10;MgU4/Z0qW/EYCrb1UcO7/YPRdsZ3JtXIZLcdJjtpY3HYvEYvMZaglxmzMFUPBlsFXUtBE1TFNi1q&#10;JqaenWJqSpo4yqAuDK1uQiGXzkFW2Npa+r8JlFGTDPJUk3YJSJJ58jBSwRpNPG6iVo0DLfTydJ7B&#10;W5DADSMeZNfTjT06WRyi4BAhov21r/g6M9V7V2XNj4tx5TBYeWshhlzKtV4ynpGhYU7SZOeBqLB1&#10;uQq6mahpJInamSeZoXKhradUjHZTcAmraX7pI66CsiSnpoQtc+QSKnllnqaadquKl0eYosLKXR9L&#10;kGTSR7emjt5ElZrqjKRTtOK8aevSxWLBtWem7MYLaLU+HyLYJ5sJXYmpmr8hWO+DOHaoqaaKhocj&#10;jzi5ctHM9J5nqo5FhlhPjWRI9d1UMeXy1CWlq8ysLVCq9SYPuSaaOWq8FMn28mmorKyKNUMyKzCI&#10;OZdRVeU6X0FvrjEOpTTOph/k6pLEHDd2D/sdIys2PtjPRU9PSbO+5OMqqiHGw1tNjGTIzU+NNVWV&#10;CV1L5sdiMTVSvItNM8UbVBhFPoSRxpjVe6qahEQqMlO9IlRV09TUxmoyFVVVSxo1DT01F9jIkaVN&#10;YS8bu/rVPQG90gvo5q/qUpxwT6/IdJbS3huKN4Wn8yfX7OplN1hW5BqmWi2zj4slNR4mqx9DKlLg&#10;KHGUM088WYq67MU+aSorJ6TDERywwwjxSSr5GQkgKOiyYzNXjoIat6SCbGVuTk+7hgTLCaDKRUD4&#10;qSmr6elijqaVYgGAUCwP9fZqshjbRHdihFSdIr5+o6bvTFZsFEeoGmakeX5+nQWZrb77VxOeyFVt&#10;xcxW0u5MNtemGLr8ou1mo6za0+4F3ZDX4Cvy2RfGZKpyD6WldnVytwbC+bdMVdtnDVtf53/iNIjt&#10;jHmxmOampYY6lI/JIlDXPPUxl5bRLGJvJ/bB9l9tuM8r0MGlPI1B/lg8R5U6JmuI4WA+nqp49xH+&#10;Q9YuvZdvdm7lxOJghpm23lFvuyODce7RlMhkKjFtUw0dOMxgqWmoagU0Bkq3qGonpyFWAgm/sOar&#10;cG4aJZ46mooRFHTU0zpS43HzUsbySUtKQPs9Ecggdi0QRGeJOWdb+zkTT0KmlB8l/wBX7OlkF9EQ&#10;F+koP9MT/k6HjH9fdf5SSiq6KgzMlVNWV1HT1GU3DuaDKvTwRV2QIMmXmmq4Vro0VanyyJDUSXVI&#10;3t7UO25s5n4a/wAuZxAZkJMM+Ip6h6gtW/ZfcPE0lBAaQVAtcs7FbHTz7tf7hNtm7Wu5iAS6ARpq&#10;FrqVlyaNSnHh0Vtd1GYqfn/sdIbfOI2Rs9cNRU21t2xU/m0pkaDdGXo1xQpMYubegp6in/jVeuVb&#10;HgsqCOGMupXy3HsxnS1bksdnsth6iow01DHjqCuo58ThKbEGSogqI/LJMkVTVSmKRahVXWS11JAX&#10;6CbPbmSXmDad72l7RVNzEpFKNSiyKQAAA2oTEVJXhgqCegPzDKpjDqrLU0PcTTgf8nVD384TrPa2&#10;7OnNgb2x9Bvobnqd8bl2jmcdvHf249408GIzu2c6kFLioclFS4ulrof4Q7saSOOEpKEnllUhvZ6q&#10;DKPXY5KpGP3MQjjqYQFALXv5Q2i2ho2F+Prx7xa5p5Ti5d5jn2iaj2RZjFLmpUHSVoG4hlI4kkUb&#10;5dCOG88ePBAkBGof6h6Z+3rSX3RthNjbvy+25B9zi5Z618JWyli7xRVLUzU+kuHieKohe3PIW9he&#10;3t7oZ3qkMrmxtbxlFAP1AJOlbXt/vPsGbhaw2EyW8UVRTJB4YqcE/OnHHHpbWRa0z6YpX+XQeZ+V&#10;oA6Cdl1TRszo7eQAgErwbXAt/S/twVApuPre/A/5H7QtRhQjH+r06WFz6dI85GfUAJJbg21NJq/w&#10;+hT6++f1+vtsRoBQLjpsqDkjrGaqchmaUMRa3pHFhbj8XIH9Px7xSxLKpUgW/pc/i9uQQeLni9vd&#10;k1xgaXz9g9f9X+z14rUUPH/i+lDg862Nro63SiWXTa7sughNaqCdCiXwornSXaNdOoMS/vtAY1CA&#10;XA/N/wDX/r/r+25YzKals9VAYAAAf6vy6dTkMVPV1Fe6nRVsGijYBCLXsGY3uBf+nPuaG5BsTa9+&#10;eT/Tm349kLQTsjKBk/Mf5+la9tSRXpYUeT2/ERKEUrHz9OWP0vbTYE/7H2pMZuI42MotIkhuNLiY&#10;IVUKF0800hbgfk+wVvHJVxu0gdr0oKZGkGpqTX+0FOPl0YxX6xcIM/b/ALHQo7e7T2/gC3ix1MxJ&#10;/UlT4WA0hLavsZr/AKfyDz7f4d9Rw3YYlTI1tUn373NtQHp+0Cj0t/t+fYXu/aO6uqKeYaRDgPAB&#10;9K58UeYr0sG+lR/uKSf9N/0L0JWF+YG3cFJIv9wcjNJf9VNuBI4r2NrwPiZlWwNvr7ySb/je/jxA&#10;j+lv9yUklrWvwaIXv7QJ7MXakFuZA3r/AIuBXj/w759Kl5lZRT6PPn3/APQnS6pvnZteni8cnWGU&#10;HJOuLPxILn+q/wAGb8/4j6n3ik7G8/8AnKMgf6k1JP8AvVCLfT2xH7KzwNrj3fU3/NKnr/w/59Kn&#10;5jRjU21f9sf+gehLT5oYOsgh17IaJZYi8bSbgTWWOgaGVMD6Qbfk8+46b6KhrUi3ewNpjYkfQn/J&#10;D9Pbr+z1y+ktumAMDw/+u3TI5kRdINsSf9N/0L1IX5q7RhWGL+5tc6RSFpZZ9wcspLWj8YwBUBQb&#10;Xv8A4/X3KfsJmDFcdoIsVP3jvpsbmwOPN7+0qeyl0GBbegR/zR/67dNDmYf8oY/3v/oXr0nzf2ND&#10;GIW2RX65P89IMxCC41C4t/Cze68fX8+4j73kcgmhB0306qoggG1z/wAAxf2rj9m7hK6d2Arx/TH/&#10;AFt6v/WcH/iF/wAb/wChesU/z22DHEYqnYma0qpa8OWppSb2JH/FrjFv8fcsdh1Shv8AcehLf0rA&#10;P9t/kJ/r7RP7GSNp/wB3KY/4Uf8Arb043NCNT/FDX/Tf9C9Z1/mKddCSIP19u3xQ+ERq1dRvYRAk&#10;6lNEocn+h495D2RWk8YyIeq4P34Fh/T/AIAMPbH+sNLiu+L/AM4j/wBbekn7/HlCf2/7HTgn8xvq&#10;+8SybJ3gEMWmUPNjZjI1v84LU0AUi305/wBf3Equy4KT0/aJfiwNXU3/AB+VxkguD/vXtVZewG/3&#10;hI+uAofJYz9nGdfl+3pFJzJ4ZzZY/wBP/wBCdPNJ8+OosqGkptq7jqrGISo8VJTf5wC55Mt9HP8A&#10;r29xou16YuVajiQWux+8rH+o/oMQP6e1kv3dOYkTUl7qNcdkQ9P+Xg9aj5njc0NrT/b/APQnU5Pm&#10;31dNFFq2rn42WXxoBLTyBEty1/Gt/p9Lf7H3gi7OSQlTFCrNbSDPVn+pNj/CQOPb8vsDvkYDLLqH&#10;niLH/ZwejIc12hHdb0P+mP8A0B1w/wBnN6rBjvhtzCKn51laNmmv9QQEOgC/+Ptwh7CpbWaaNPUD&#10;e1a3J4NgMWTxb2VSeyPMiU0WmrGe+IU/bcdPLzLaH/QvP1P/AED1Nb5k9MVcjPJDl4rQ6YlOOLCR&#10;jcg3VQFKn+oP19yId/YgsrGrgEdz6gmS4Fib6RjL3PtHP7L86qjD93Ey/wDNSAf9Z6cOmpN7tCKU&#10;z60b/oHrL/s2/REkgjlbOQnRrd/4VXSMpC3C8U6lgT+Sfz7dE3zgntfJRKefR9tlLL/yF/DVDX9l&#10;D+0PPaliNmqg8/Gtx/Lxz02N3tvnT8/+gesyfKn49hGU5zIRkXB8238sbi/HKwNyT/th7xx79xbx&#10;BhUAMtyV0111FxYi+PAN1P8Ah7cl9o+cIpChsaqAM64PzwJq46su52zGmrPlx/zdYqb5OdIVU8cL&#10;ZSRpqkkaP4ZltJINRYu60J03WnH0BHr/AKDnqq7M2jjkvWZlKYN6dZocvMkhubAGHHO4JHPI/wBj&#10;7rB7Oe4V3T6TYS//ADetV9f4px6Hh0rW6gckCTP2H/N0Ie1N+bK33X1NJgJK+uqaJY6sY6PGVVLX&#10;0sVlSaWWHILSRGKGskSL0SM5vfT+PbSO6+sASG3pAbAlh/B9wDUFv+j/AHEAm59jb/gVff1gdPt6&#10;P+y/bfnT/iZ8utfvOwIIExr9j/5ul9JgKlhHJFt7PMNcEUYGHS0Alt6qs/e2j0fgG9/8PcmHu3qo&#10;8NvikhNyb/wbcOpfSSv7gxJU6jx/h7SXH3WfvARGn+t2G9P92G2iv/Z36GvVfrrBwS1z/wAZb/N1&#10;kfazOizT4jdgiMQSoK7Yq6yJiahoHYUyTxSEgC9uP6X9x17t65urJuWj4HAFNmfTx+QcWP6+6t92&#10;73iYEf1W/wCzmx/7aj0qZ5Wrgfy6S7YHJxgx1Ow99GSQ/uD+62UCtwb6JEhl0eo/4+8695degWG5&#10;aLgWX9jK3A/1jjB+P8fbP/A1e8ByeVh/2U2X+S76YaKZiSa/y6b3wtaChGyt/wAULTnXr2ZuUw/g&#10;386Y1rH/AGHuCvb+wbr/AL/KkIFlYCjyGo3/ADYUVhb/AF/aw+xHuqNX/IKH/ZXZ/wDbRnpnxn/g&#10;P8+kvNtTJojh9odhQu3lqInfqze0kEZhF9GpML5W1H8mPj+nvmvcewrH/f40N9J4+xr/APb3NIPb&#10;R9hfdOgA5KIP/PZaf5Ljpps1pGQfz/y9YJtqZc+J/wC6nZrReewc9W75VjKB/m/Gm25AP6nm/wDh&#10;75p2hhSQWr6IMNNv8tja+q97AQj6W/r7KX9t92WhRAw/5tin/VT/AFedOveNL/Eemv8AuhvSeGrS&#10;Xrzsimgfy+NT1zvnWfDZrl/7scAj+o4v7kL2ZhW5+/oASfqKuP8ArblTH7ab273cEgwZ/wBp/wBb&#10;Ot+M/wDGeo77G3dC6N/cXsmeONgTHL13vk/UEXDHa5P1/wAP+K+5A3XSEm9XTAaeP8ohNv8AWspv&#10;9P8AD2gGwzGulMf6v6XRNEZZCaOP2dQajYu40SBH2xu7ziouttobkPkRtJvIDiP2jew+p+vvl/em&#10;An0zwk/8to14/wBsbe7jl+QipQj/AFf6bp9YnbjOK/6X/Z6bP7p5WNR5cZuUEm2obfy5F/wFUYka&#10;/wDbj3KG8MHa5yEdrcr4ai/+BuIj7oOUOYyaDbh/zki/6D6dUhsVz9nTZU02Ijd43XLwtHIH8qYH&#10;cAuOPTpOL1D/AG/vJ/e7AkG9cp4FwaeqUj6f82CDa/8AX26OTOZ6n/dfSv8AwyL/AKD60sDn/R6D&#10;/S9MMtRgYxGBPWckaVXG5htQ/It/DFItb3wTcmFW+nJcNcNakq+SOQLmnJsfbjcrcwOVrtPr/osf&#10;+R+kaxaPhk/l0zGfARrb+JPGNAcEY+pZ5Ftb1oEujj/U3J9yYd2bYVj9xlIka7nwPDV6mViRGSVi&#10;1m/+t7LZeU+be8RbVVa4bxYMefAv08pK6gzE/kBTpXfa4iso8dV0RzNbAKWkpq6ah2vuWspRPR3F&#10;WTWU+KNP+rnhj9be+dTu2nqEQ+GMlPoBVAljIVH1aEAFf9j73Z8rTW7MGvBQ+ekClK8e/wA6/wAu&#10;lOgLUl8fZ/sdNOQildnYYvJxunmZlmocjGEijKjyqy46QPe30/3n2z1O6BpKmn0MACy+e4N9JFm8&#10;PBAN/Z5bcsOCj/V4zQ6Rj8tfr606aOMf6v8AB0nKmugfyQw0sjKjhTFaa8osCCWkoU0kD/Xv77be&#10;OHqFsZ/Gv5Aiq5Nd7WBtSgjTb8f19upyTzFC2pbbUfXVGCP+qh6oyuKaZq/7X/Z6wVFZgwssE9Y8&#10;MiJpkgkWSSnJNtJGinAFtJ+h95Y8/gnVW+/ILAk/5JWmwBI/V4Afx7bk5c5ljdo/3ZUAD/RIvP8A&#10;2/TZGkVeen+1/wAw6h+Tb41Tz5GnjdX0+J4mEpUFl1aLMCSObX94n3btxtIWqMY+rf5NkJNXII/5&#10;Rv8Aiv19qIeSub1OprDUaY/UhFB/zk6Qkg+XUKoyG15gT9/TxoLrKYxOjSHiw0VUMLL9Tz74nM4C&#10;U+RskYybej+H17WsB/aEP5Av9PdxsPNUYCrs5YDz8aIfy1H/AA9bDADJ6bTNtdZW15qiUD9avG76&#10;f7As+r1XIv8A059uf8FrOCcIoBv/AMvKA/T/AAEt/ZQd/tFwd+Or08Bh/hUdOvb6B8eTwx1nO1NZ&#10;1piaZ0Qm8keWpWjN/wDEzIB/sR74HAVR+uF51X/4HRD/AB+nl592HM1otCN8xT/fL/8AQHTRWmDX&#10;qLJsmeVNT4aHV5vIT/FqBdItfQYmrUt/rk+8WPx+3cjA0seRHmHpMX2dZwwCFjrLRpZS/HPPtTuO&#10;780bXcCGXbWEZzq8WOlO6nAE5p+Vc9NIdVc0/I9Q6XZu2q6IytXxecoI1ikx1UZGkHjMzWLhVMJf&#10;6Fhqt9B7bxT42Wdo43JAXkhJBb06v7QUc+zP6vdI7ZZJFINfUf5CelCLGQKt3fZ01HA416twI0kh&#10;8QAMaohU6Gb9DohPP+PvtIsaVK+H6i9wZzb/AFxzx71Jc7mhDLMPswP8IHTD0FDSp6hJh8U6G9Kz&#10;a7N5YxNKF5B9YjlYr9ffX22NvYJ+L8tKP9hcKffje7oF1NKaVp+HpshT8QH8+sK4fD+bTGkakoXP&#10;kacLwLcHQb3/AK/7x7wNjsbdAnrI+o/eUfg86iD+faobzuoDF30g8MKf8nXpZIIsl+31o3+bqLJt&#10;rFOyGOPy+IjyBTIL/QXDE2uSTx+Le2uZaCHS3g1Br/SWYWsQPppP1J9nVtc7ncF1+roRT8KHj+Y4&#10;dJReWx/0T+R/zdNdRt3HJpkahLIRxc1Ou/pJ9HjufqPyPp/j7ky0FEE1XCgE6jaotY2AHqAtY/6/&#10;tHDu+4s+k9xpgVQU/YTXp4+DQZ/w9Y59q41FI8USEyFpdUVZGrAmwuaiKK3q/wAPz7a3o6ViNBCc&#10;2tpka4PA/U3FrezqPdb5P7TU1RX8I/Lgem/0fX+Z6ZZNs42QsUp4ISG0qdDvqHB1EFxb6f4++CY9&#10;Te4sOLfrN/r9CDxb2/JvUq009xP2D/J0mN3aj8AP5n/N1BTatJcq8CCNiNa2Oon86WF9AH+sffYx&#10;0TPoVvr/AFDf6551G1r+9fvydVLsmPtH+bpRHJbyVK8Pz+fqPl1wOzKOY+KMAp+AdQYcH86hax9w&#10;jQj66xx+bEkH/AC3s1Xe8U0fzH+brWPIGvTPLsqBmDKQVPIZklkv/rDQn49++xP4Zif+Cj/etXHv&#10;f78ZR3oOPr/0L1tHQZZa9cTselmUiCJ2KprGpQtx+eTJx76+2PH7HB+l5OQf9v8AS3uw3Nic3Qx/&#10;R49e1L/B/PrH/dSlUMVx7fuH065v0W/IN+bf7D3w+3YE/tXA/Gsi3+2v7cG5DtJuaV+Q/wA3WtS/&#10;77/n1BO0qYarUWor6fXI3IFv8R79/CWsDb6m1uLg/j+0fev6zpUinAev/QvW1K1yv+r9vWOTruIo&#10;rlSGLaSFUki4v9PKL/7D3y/hkn5uP8Na3/3lwPe/6zqPL/V/vPVy9PL+fWMdeqQoUEKF0/o1fQ/1&#10;M499HFS6rNe/PNuP+h7+3k5sQKpX/V/xnpxXBAOnHUSXrGPyMh1F9IGoJqBIAAIC1Cj8e/JiJpG0&#10;iw4PBAYAfngyD25JzjBCmoqSfzH/AD4erY8h1HoepXraoK1SKeMtqBjUu4tbgOZ1+tv949xmxzyc&#10;j6/k6v8AW+l3uDwPbsXMqQ4aSvpj/oXp2SHTjVnz/l8+lZW9ZUUjk09P4I0tC0eplj1qLJKQ0j+V&#10;lDPfgX1f4XPQonisGUFhcWJuR/rkSc/X2/8A1ginoQaJ9n/QvTA7cAVHSRreuFpZG0xs0ytYIiRl&#10;eAbm+rT/ALx7mHFzkW0GxNjyALc/nyAeyz+tECsCJcU9DX/jvTpUmn+x/n66PW0kisXR7s4VHYok&#10;S2vyW8jf098GxMo/saR/hpP9Prql/Pt+Pm6ADuev5f8AQvWtB9f8H+fqLJ1fIpAUOLA3N1bVzxe8&#10;o/p7j/Zr/qv9urD/AHs+1/8AWBvOL+Y/6B6bFT5dQG69XSSlQD9Qw8Tgrf8A15+QPfNMfr1esC34&#10;0k/9dF/p7Yl5n8PTWGpJ9f8AoXr1KClOsy9cBi6id7LpdrRn1E3IUWm9P0+vPuLJQyOSw9N/9pW3&#10;4/IYf09mEW/wxro8Mkfaf+get629D/LqENiVysp+4UhrcCNlK/19X3Rvf35KGRTcm+kW+gFvqP8A&#10;Vn639+l5gt5F0+FSvzP/AED14E4qP9X7OuX9wa3VfzLwSWuq+u/NhacWsR/j75x0PkIBNr/Qeo8g&#10;H+r3/HtifmAw1ouo/bTjSnl02krllqe37OuotjVLsLzrH6it/EptYHkAN+APfGfFqtr6XJ1fqQWF&#10;iLgAvY3v/h7dtuaI5Wb9IoAP4ifXHw/Lp8O4xqNOuE2ysxRgCOtMh1lWWNPFcLax5lc83/p7hvQo&#10;xGpBc/11c2A/GsAkf63s4j3dQNKNj8/8o6usrrkP/LpsiotxYxg8MksbhCdSJGpP1JANmA5/1veF&#10;qCGMljTiS1iCzGwJ4PpLMLEt/T28N2MoVFuirHBAXjw4mny49eMzMct/L9nDpxird5PC8X3VXQwR&#10;RIk00brSyPTqU/zrwBZ5mTxrp9dwBb8+5clJTyDS6CxsSp1W4+nAbj2XxbjOjBhL3DgaAU/l/Lry&#10;u3EN1ljp89RBnx8ktIZTqadZy8854t5ZZJjdR/S3vCMbRgehEUC34Yc/1/X+falt8uRQs2pvmR/m&#10;9OtPM4oTIf5f5uu6uq3vkJTNWZvKVD6GiDTu7lUaw0rqdQBxf+n+Hv38OiBP0IIH0Un6f1Fz/X3Q&#10;b07gFkyB/F/sdaFxMtKHh8/9jqE0e5YdPjrq8aWCgoZF03A5/wA8b2/x9+NJEos6hl/Fyf8AX/s3&#10;vc+9rfNMNSDSfPgfKn+Tpxb+6T4SR+Y/zdZhl96UQtHlMkisCE0PYN+TxqJHJ99SUVNewWP/AFyL&#10;6bW+mokG/u0N67LV1x5ZGenf3hemv+MH+X+bqcN6diUbnxbizN7RgxipqFt49IX1eUXN+fcdqOnF&#10;wFQLp5Kpp/r+L8+1KXerimP9Xy6qd3ulIUSn+X+bqSe0eyoDDJLnsjUSQkmOSqCVLKRYX11EUnPP&#10;9PeOTFU5HpZB/rRqeePp6uPe0vwpr4P8/wDY6Uw7xfRtXxv5L/m6dYO5+0YnPk3BXNc6gxjpgP6B&#10;eab6C4/23vkMbTJw6hxYhvSI9XBH9n/X90k8KdahdJ+2tOrSb3uEn+i0HyC/5unFfkl27SygpuKc&#10;+OYTaJoKeVSzKpK/5kWt+T7inFREfps1rXsv+9Aj2pPgFifBFB5Vb/P0oTf71T3OD+Q/zdOsHyn7&#10;UiJR8vBIGl1KstBE9zYDkshsT+f6++f8PgJNwHv9NJFvz9LD/H2na1jIAjIHH5/5en05mulAGkY+&#10;z/MelLT/ADD7ThC65cfMV+qvR+AEXvawLc+/HG0z8szi/wDZBF1t/tRW/PvSWyqQACenoOa5oaA2&#10;gYDh3U/yHpxh+ZfYEc2r+FYydTwQdajm/NyG5H+w9+GIpCVYtIwH1QSHn6/lRxyb+2pUlKlY8E0z&#10;g+nlw8ulZ5zY/wDLOFf9Of8AoHp8pfm3uiITio21hZvIGHrBQqbW1LppGve1+PfOPGTRcCN2FwQP&#10;NGDbm4JN7349ori1sJmDJdaT59jGvp5+XXv63DFNs/6qf9CdKaP5rZloGSbY+NkvHpTx1whCMSxZ&#10;7Cge5Oo8e/Cgq/xGw/xFRH/h/tPuosbH/lMP/ONv8/T39c461/dIr/zV/wCufTmvzWiZj9zsKlki&#10;sP2xVrbj6gkREG5/w98zIWurVMiBwNICBjybnlYx9L+0R5UK08KMMRxzpp/xvqiczRRAf4qTT+kR&#10;/wA+9KGm+a+H58mz6dGilEkhZtf3Gr6qf8nXQPr+W942IYAfeuB/ZLU0rWP5IOi4tb28nLlyo/St&#10;UZjx/UX1r/F0rj5ygQEGxNT56j/0B07UXzS2m1TrqdoyRr5C9oKijF15GiwpwRYcX/p7xj70WDKh&#10;CkEN5SeB+CoiF/8AePdJuV07mjvT9mgn+fidN/1sgpm1P+9H/oHpypvm51q1OI5tl5VpZY2FRMlT&#10;QR3kN9LxqKRvHGOPSDb/AB9yUnyBLFpFQC2n91ze/wDh9ubW9opeUoF0+G+o/s/5/PSv+tNh5Wp/&#10;3o/9A9KGP5r9TTUzJNtbKRsvErfZ42QsL39LCSIjn+n19xEnykcHknjWpkV4vHGsgb9wVMPgd7QR&#10;3SG2th+NI9qr3lmwQSC2nxTt7W/P4m88/t6TPv1i7BRn55/zfZ1x278oup92byxGJgSo29iJ6Pco&#10;3LkchTrjYkwsuyd21GdpoJ6eSoNNkMzUmCkpJFDCX7l/SNQX2oavPVSBUho0McaWLGrkDMfTY2+1&#10;Y+o/4n2Rf6373s8kz7npYmo/T/66D0/w9JIN1tIkUeN3Aejf9A9I3qj5EdU7J25j8Xmfv67MWhjr&#10;JFhgkp40W7XWaSJmlspJtYf6/uHHkauBGVaaMFratMxuSL86jGT9GP1J96flG4uCg+rrT+gv/QY6&#10;N4972z4Qo+2rf5V6FGH5OfH2SueUz1yAqBEs71sKQoG/QscePeKJRf8A3UsQP+29tWRWpzMFTS1y&#10;QmlmgkAgnjhmhklYxNGkt4hqj8iarEEc29mNjy5FYgmeIyP8mK1I1ejH1A/2vzPSC/3WFu6C40N6&#10;Ur6+o+z9nTlT/LrZGydwbQ3R1TuzI4bceM3Phb1mHgyD12IwDk0246qjmrYIlfI1WIkkpkOtfG0n&#10;kHI0nNTCnxdLS0lPTJT09LTx08EavZIooUVFjUEHSiqLWv7En0guy4e61FaV7KfZ5/KuOgRJIgdi&#10;LerGv4j8+iG7n3TvTfO99176yn8Vyue3turcG6MrkGroZqrJZPPZqqyFTWzWVV+4eSqJd9I1nmw+&#10;nuHWikybUE9RBr/hVeMjQtrYhawUtVRrMNKgtanrJVtYj1e1a7KkRVZHLMfkRT9h6W20wcsCaEin&#10;2dKPYvZnYnX8fZO3dt1hw9P2l11kOqd9wPBQTu+zsrufbO4sljAlXH4sc9RkNp0tnYRyJHqUH1E+&#10;5dRPNmsdkqPJ1FSnnmonpZiZoUpjSyrK5enhjp0rI5VSxDtpv6iCfZBsO2f1b5h2bftvtawWgn8S&#10;LXXxvFRkXvJZo/D1FhpB1UAOB0Mb7c1uTt5WUCxhVh4WkGtQRUvQONPECpH2eZmO2e4tqQYHH7P2&#10;tR7C3Hms7jocAa99t7fzeTweMrIkinWgqo4chVY3KuIIxG4tPj0vHBIov7SmXptt19K1FX7dpayO&#10;mYrTCqpqSqSIyaGNlnxlQZGLgNZpCRf2otbXm283q73WHegZbxwZQYIu8JUUywC4JXCrXjx4HVrz&#10;xfTT7g67uwu7rwxr0VK6AVypSjah21NKV1ZOejy7B71rtkbXxFBhuxd0YDLx7ejWqyW3u3O4NqVC&#10;CnVVmrGpMB2Ft93iBjlPNP8A2OLc2rh/mZ7j2D0r/L5+Q+6a+koUk3P1yepNu7diio6WCv3H2NuK&#10;m27HU0VKlHT0NJNtygyP3o0FpDFSzOg1KPYm3WHmPbufN6neUybU9uDJ2xjww8BiQ1BZpNbKzYpp&#10;BH29FvL8dvssnMvO28Hsgsp/EhrUr48LWiOZFYl/1JkchY2otRg6erNP5OPeO9Pl78r/AI39eVs2&#10;7snm+g+3O5fkJvLsTJ7939u7cWT6wwfUWd64wlHl92bv3rmdyZ3Hbk7G7ex8FVTVflploVpYvUdQ&#10;X5+iwrTywmoqY0VWTWip5jpABVQkBBZm/pqA/wAfch+Eke2JfQzCZ5dPbQqRSo8+P7OsXZPBkhj+&#10;nHiZPGq1qf6VCP2n5dbxftwlyy1TRwxtOYx6dLJHDGv+Ihp0c/j/AFf59r45xGaDI/Z/n6LRaLbg&#10;kNqXjwz/ADY+vXvfqaQ07I0zaUca/wBoMJ1H4SSNgHH+vb3V7wGo00J/1enTMw1rpQEEY8v8PD+f&#10;XvcmTW9pnjCwnjRKeAbgWNjrH9fp72bpYEFr4Oq3PAVIxx+Z4/PrQkdEMZzIcavT8qU+XXvfMNWV&#10;1PJQ0giiTipkRXjqJGCWPkJe7fUj2kJeIM1t2Rn8OG/mQT04iCEiScmTFAK6f8H+x173/9EyVTta&#10;kipqiqjgyGOSlnheasnyFQ0UheqiE1IlP5Y/DV+ORkdQliCCjG9gH2nZoZAmWIxU+ZqQfyP+bqYI&#10;dxxWlT/h/ljq5fb/AHdlardGE2/kc5tfddTuDH1f8N27hts49a2hpqfC5Kaj3FVZAR1i1226qox0&#10;UtJVCTywurRVEQKa2YqZalDi6vD5SdJaKtyMtfTy5SQw5WGGnK0eMr3ln+4Wipp5w6x04Jn5GpbX&#10;9gDemuw5ip+mwFDQV+IjFRgkUyT/AIT0II75SVxQf6vl0a+khwNeu4MfvLbtHLS5LF7fgxE9FtOA&#10;VO2q6vA/iu4sOKfGy0bZbILTuJKmt8YoSqkpKp0+07msi1HkYIKaPKqHSnZxQVmdlp1jdozLWY2K&#10;lr31JLJE8akF2jBB9X0M0WCqFU07fI+Xn5dFLbj4ygHh+X/QPy6D/a21oNw7XyWSz1ZtKqaB8nAy&#10;7n2/13T5Gdo4qoUWA3dU5bbNOkU9HQ1lNUzoUpoal0aM+MEsGOjzy1eYehlXIUxWRPBaqWoafXSu&#10;K2JBVkmpyMVWw+3jRgCBfQPZhJKiq2qqmhoeNMZxjzz0ke8daGlAf9Xp0scx17VYbZsOboX2xlVa&#10;mnarVsQ+Ip6SSLLwPgqmapwaWxG158RCyZOrmikkUt/niByJ2Fw+Xq50bJ5Csp6FJpovtmxq0MNV&#10;TU1LUkVCVNQzmKWGpjJYyiP0Di/uAH3K9l3HQDjxDX4cEk/IdC+/S3o4AoaYycYHWDfWe2Ftra1X&#10;WbXwOHyu4P4Rjq2Kri3BX52rochk8jigKCfHYpjLU01Xj6weFKUzBpWs2j6+w6oM7uCWPIwjNVNY&#10;s9ZRLjRRNt+ZXheknllipZIoZrVKFFd/KV06bWP19zRaxyS7bCJM1UGnDiR/mr/Lh0HJJVQgBar/&#10;AKvWvWXc/XvV1HuLCZgbIxOImocVuKXP1mcg3/RSw11LkMfQ01VlKarrKEVONlSaaCDwrN5BJqBU&#10;CxdHymdWGQwZqvjEDyPUS182MRHWIQ/ZU8wNBWQtUqzMFCyB3vwy+6Ltta1f/V+3otS7ldqscj8v&#10;XpOf3d68atxxyWwdt1ElfDDT4um23j9xVFZTSV7Vp3HkqGdc1g6+DDzIImmc07RwBfWk1xZP12/c&#10;+qLLHkJ6Smkigc0tVg8UKalaokeGSUyPi6OqnkKAMviZmjLC7L7Ux7YoU1H+H/P0ZQSAYI7ulfh+&#10;getZa2VJcBFl8xTVM0Yy2L7B3x/EclFi4YsjQUK08O7M1jqGhFSzxyx1iRQVSxsBFKvHuV/pC3jF&#10;TQ09DkKen+7SerjnTa+EFBVeWohgp4auAY3zWigjaJySzyiRXVl+ntNfWEFw3iGGvDGfLhkHpbBu&#10;bSPV/L/Mfl00UHxi6RbLZHK5fEbhydTi5aTGSw1/cnaVdnsKaWmr8pWz4Ouq97z0dOtRXZBaiGGm&#10;Snp6UwSQyI2kMoW1fbfZ1Ga2urMjjc7jjS1NZDFT7d2fhcg1RSeKGOkoZ2pJoayfOVc14RMiOix+&#10;r9S3RWW2WcSGNIzT0q3z8656ObedygqONf8AL/h6MjT/ABZ6FnkpqfG4PeOBy8U1LQt5+z+4NxYq&#10;KCpp3laStopd3UkdDS4PH0gWU07pTiWU2clX0ia+4svU5HIU/wDFcdDFjAI8ulXg9p1E3hmhppqa&#10;OmSqp8daAeTTUMSXDmwQey6+uJLbQPCyaUz9voD6N+zolXTPTSK/mf8AP0EWI6k2HT4DBVsWD3dU&#10;S56Q1e2JcV2P3TjqNqulqa2nr6mvqcXn85qqHC+WgjZfC0K6jMR9GXdFVSYymx8lPi9q5Sqq69KV&#10;I67Ym3Yo3p5aBMhBNTt/Co/OsCSkSOjaIWZtTciyjbL+ednYcBSox/SHp8j0muLk2zavP/Z+w+h6&#10;UW0thruCuzNLk9wdv7cxuPxBrvu8N8iu3Z6n+I0eVlwlbTV0EW95lojUtTI1Mkq+StUKUS6trSI3&#10;P9gtNS0+G2pAuPSKOgoItqUQx1DHFfSlDJBIJKOAEkhIypF/SV9nsZYgPTuqMen/ABfRVcXTTUAw&#10;P+K+XQiP1LSZKOpebdvaLR5NZFyWY/0p7hTMZJ2VFRsjR1CtR5GaGNFUGdJEcKPIknuXF2dnamte&#10;iNBtuojSSQQmjxkVPpmSN0qZZRUPLT+eNpm1RgBhqb0/S1p7oQihpqI/y08vz6TxrM4BFf2jpgi+&#10;LuwaDHLk03B2dBNNBClScrvbM18oo5J6aWkooZ6SogyRo5FoYNMjSOG8KXfhtS62nuuatxE8/wDD&#10;sFE0NVWRVCnEfdCnpMXjYa6qenjoqlFANbI1jF6mCMCDxcuu4Ts8OuM1kHAYFK6uNS3E46NYttVS&#10;S7/l/qPQU9n9S0VXvKioqnc/ZgpZcXhamjej3y2KjyuZ3VuOp2/QUuQlyWOknnelxMSEx1ZMcLVC&#10;GModRV5hz1M8LNHt6kqFhpI3mmn2lSQY2kWaSPwxR19VvKhlMMxZgGVFYaRdRfgFX3uZd7a5UBKF&#10;iPKuC3l4DeS1/Po6j2qGQVLn+f8An6zn4vVGWq4/P2TvrE+TISvS/wAK7ly8+cyzw0hFXV5PB0vX&#10;tZjJaul1xhopZaiFgxsTblLZne8MM2JzEGL23Fj5XqAMjjsXLTsarBTR08lBXRVeeqYKnGzmYiKW&#10;GT1vCV1/n2N9h3K4uVQyx0YAGlR88VAX+L5cPn0V77YKFVYSe4Cv+on7epWH+O5Wi3vsmq7E7dzG&#10;ROPWnfGbj3ZiqxaOh3rTzSx7l29XYnYGNr8buqmfHBqiCqgZIIqsOYPUFKh/vxWNTRwZaHa1PJWU&#10;ay0tNFtvOzwy0Blp4ZLT/wAWVUeGSov6AgjAPJvwWc17xdW2Y4wBitKf5Q3p/L5npJtGxrIxaV2q&#10;P8x9D/qp0jtifFja1NnKiv27urujNriM5KMhkct2Xs6Gsx24I6GqmhE9Bjtq0clfDkKSNVK1bVLV&#10;GtDZAgujTSYqKvpsTVbO2bQ5PH1kkFbNFjJZGjjImlVomTO0bACNNdtZ9bA345GG0M16e1BRsj7M&#10;n1Hp1Zmj+JQafb/sdCDk23GmByW8cN3R3HncDmcNFWYSinzeEpoZJ0moIfDMJOts6BLNV1PgLmA2&#10;iQjSdVxwojFWV0cON2ftytmakSaSWCiy1A1NQEpOiO/97BDROzC5AMatf1A+1m4IsRAMYB/22OHz&#10;8+krzqpozmtcH/UvUavx+UxGIqMluTv/ALYwFEmXkx9PR1Vf1rmYa/OWqaGUUiy9IPks1ES1l8gq&#10;XQoPGUN/b/lN25TDzLQZ/AYCNMhQmrgEdRmpDUiGNUMaKm4Hdp4DUqsY4slwb/X37b1t7sUIDOfK&#10;jD186j0PSQSMoxIdQ+z/ADdB3hekcLulDuLr7uXtj7jbefGLrZJMP1HSjHvUTJLUNOavpwBMbmGx&#10;7T1JGoPO4eMx3t7YaPe9FHR+CowuDyKUVTWEPKc3HL48jUfxGotJBknaVTVIreRNa3B/Bt7N22iI&#10;Anw1en+mH+BurG5aVq+KdWPJfSvp0r9xdH7nyWbnyeE7b7T2JUZ7F4NGpcJTdUV1CKnbOOfb1DJ9&#10;tuPrfIfazTYmZopKeZomZLfR11mZR7hx8jZQ0OI29QpXiZqqSsrs5XuqV9NHLNJRxyZ5JxAyx8tG&#10;I/t2+iH2y1g31SExgofLh+Gh/FXH29MXBXSoLk0I9M0I+WOm3JdZ7qp8dtaDO9qdvbgq9vVNBJjf&#10;4Tt/q7b0c8u3M1NFRU2YnoepxjmnvUWEMskn8ShW7Spcn2b3qCvmrKfatTUvE5lhgCPSeQUrsrmm&#10;bxoskhgUeG/DMvP145PeZZJBsQDcdD1zwqjU/bTq9toJbTTz/wAvWqZ/Na2HgsRkvlRhsCayCWhk&#10;qq7JQZz7KPOLG1Fi93xvNWVENImVEn8YUBNCVKiAHxnVZbP9gVBkweHMbadUsyH+1pCjJMeCoJBK&#10;2/2Pvlz7yWn0/MG7wOKtqXzpXEXHJp0LOXLYPKYSeIr+wH59VqfBRYK7HrJUSFGTC1gKBQXeVcjX&#10;U+kH0/8AHXVe1vTb88T97z1ew9lZ3eWPix9ZWVGV2tj448nDXNRiTItWpLUSx47K42peojaP0anE&#10;ai91YkMuOHuF7oty5DyzYm2VX13ClqKzaUjjagLwyqKk1J06sijKBpYbcp7LFuPMH0byNoCliAaY&#10;FScgjyxx+fVzn8sX4I7I+Yvyh37sHsTd/YNJsfEdV5Lf70GztwR7dMmVxvYw2xRY2WeKNpXw742o&#10;YeNQGXTYN+QRbJdpbyMs09Lnshh0VjEkO3ZZsQVgdFqNLVyTz5SV9QADGfi17fgxpuHP/ubu8C2u&#10;7cz/AFMLgkhra0CEio/s0iWNcE8F+fHqdbDkHkuwZXtNm0vxqZJ2P83p/Lra36e/lLfy3+j6+LLd&#10;efFLYdPmoJPuIs3vDLb07NzUUxkQl48p2TuLdVZFZ4wbK4AP09hpmdx1mWcvmsrkcvUEDT/F8rXZ&#10;Qx6QALTV9RPIbgf1HsKzeJdS+JPbIy+ZULHWpJ4IBwJr58OhzbWcNsqrbDQo+X+fPVg+B25htt0U&#10;eO25i8dg6GEWjpMXj6ejp4xpA9MFPHHGLqo+g/HtPyZqmDPIJKcSkkjy0yk/S9xf8n+luLe1KbdK&#10;QQ05H5D8/wDUa9KfBH++sfb/ALNOnjQfSBGzL+dMrAD/AGBHNvcKXcYhqIVWpXytDZipZAt7EH1O&#10;w59q49p1I2qXz/h49UKJn9L+Z68I9SE+E6dQtc82H44AuLn3GOeiSZfuaimkHpuTFAzXkvYF9Nza&#10;/wDT2tXcXu1aMbc0dc116vmfIcKf6uBowVif0aH7eo6YoxDUkrvYk6QGQH/Yaze4PvMdy0cEivD4&#10;S2rW4p/HTCOUEfp+0Sntz+B7UpYyFCBvJjPlWLXjPqTXz/b8uq+GpU1TNPMk9YXpXYFHoGnUppJk&#10;q2JZQBwTIXJHtZ4Xubce3yaja27d041pZWkeGPcGTraYu4VZNVJmZ6+jbV+f2+f8fZrNuPNUEJs9&#10;5vIpzFhT4FtESBVkAaJARxBqDXpFfcqbfe/pbtAGUV4gj1p8DD/V8ugC378SPjX2sP8Af+9H9bbp&#10;EilDJm9sUNdMokFpbVPjhqgXH9HH/Eexm2L3xvPPby25DumbB7gjz24Nu4J6qvxjxV1FDlcxR4WW&#10;poziMhj6Eui1IltNTTaimm9yT7Odi919yNvJy1Y7cX8JWLDXEK0BajM9t4lDkdswoDxFAOgRv3tx&#10;yu0EzWUbLcCMkUaTiFJGHkK/y8+qv/kr/JJ+FkWzd/dm7CTsjpDcO3tr7q3YtX1/2Jvepwc9VhMH&#10;V5WA1u0N0Z7cu3Wgh+ytop6WA83H9PZwd8COLD7lSNVVUqqKJUUuQViq4FvqZnPOr6Enk+8kPa4S&#10;S808mSvjUszE4wWhkxQU8x6fPrGTdh4UEgHpT/D/AJutMz5XTRUfUnc2LrqmoqKyDCYcxTVaU6Ty&#10;iPdOABjAigCEBDcng/6/191Bd5ZfL0XcvYEGMoqauXxbTqGeqycdAVDbbxqI8T1eKqaUTR01lVdS&#10;MBqIBXT7zu5HSM7Xy7VAjHx6qMVYPJXIJp3Z4lj+LNegbNKmkKzHRn7etjb+VTsvbed/lj/GGu3N&#10;uDLUCpX95UdFU47bmX3C74yTvnf1VR0tZTYnPYTMzUEl4jUWp3o7CNF8ZW5LhuzIZerEeGyVN9gK&#10;GCI0c8WarFMdG94FrMfUrj6RY44jE8LkiyqzNpvYGZtlsTuEBuKdy1C5OPiBzUccDpuaSM3KuDSo&#10;I88Yr/l6tL6wwGyNtz5Pd+1clT5SXc+VqqndVMmzcMr1u4Up4K6TGblx38by9XNkaqOsgrotDCR3&#10;WOPyhGOkO87QRYuLC5Kpp5lqqlA4npshUTGaWlqqejiyf3E1F5KSqqKendGLmzLEuoNc+080omuD&#10;aAVIND86f4OH8+hVCyG3QDjn/D0YnZGYn3DPvPD0VZTvj8bUpTmgr8DR0iYyLJ4iXLzbbNFSZY0+&#10;Wx9FUZGCVPGAyPUyaCoC2iUG5ZoURn2/loYoK7+Jy19TVUEsUqY7XW08RNH5fsKamm1zaHjLrwSV&#10;9uyQIqGkR8Mk1NT5Up067ITRR1My2yIsjU1aybxwM7VuCk25SYimxtdBNA+fMeLyFdavmjbM12Rp&#10;VipVlSWNH9ShZDz7XEnay00GOhTb+WyBaOA09LQZtJDLPojliFTRDCUkk09PDMsg0vZY1JINrewb&#10;uO0ruBVtNF9PMU1fMeRp09bxK/cf2ftp0G+L+PlZBkc/kW3ttTF+SeuSuyGS2JLDUU1FNKaesixe&#10;Wqd85amosXXVNG8cgeAs8jhUKargMa/sfAy0mQravGZqSjT72or5mlo5IfOahZGjStxuMVqMJOyh&#10;UmdWbUeBbk+2qxmU4J1efD5/PpL+5EydePsOM0/i6HCl6r3NQ1WOoaPP7ZgqIkxtJhYY6LLxyx4+&#10;mo/A7z4/L7imgyMktLHJeWGICMKL678KOSSmrJTFLQ01MXqfGtPJk6BJGlhmEUsMRnxdOQD+u1jN&#10;o5v7FU9qEXw5aZqG/b0TX1ksD6Wbh/h4evy6D2j/AInjIEqYMvWZEx0ZqRX023M5NAsFRSfdQVVQ&#10;lPuTIl2AvHcMKQy2UKPr7VlbvuppcbBjq2CMrTPTPJkDPBVTyijaQ0zvLCxABSH9yV49UhBHHsn/&#10;AHelApHd/q+dPLryXEbZHCvz6DPD9JYet3Rkd1YjJV0LV9LlKSLbiUlXj8ZRtnFgfKxx01ZTpVBk&#10;nrdVPSQ1KQU6yK2luLBlNW7eq6tq2oqmrVnoYKengeooYIKWpgjXRUokR1tUtUIW0GJQC7jXyCq2&#10;O1Kivlj08q/PozivbeNfT0444/L59GDp6Dd9DQR42hpoMW1Jl6qurapKLK1lTkaCtqJXmx0j1CrG&#10;lNHRyLGJ1qJDeGM+IBSrKaHOUQwtPS0eEMdCa+auWsJo6rzTSxSoaWb7mqkjmgWWYukDtpj5CKPq&#10;Gv6tTGgMpFDX4V/6D6S292K0Hlw6QtTgMid35HL5LdMtXk5MDTYGTCiozGPho6KmroqlcrQJQYyn&#10;ko66aCFYp62GPXOEQyOwUL7jwtBkJwMZtvM1Ek+kwfw/c+OgMf38dQlVMAFWvpqeQ3kkIS6LpiBK&#10;300m5e1M0Rmr8qf9DenSiS+UMQTj/V8upNdl6/b1A8u5N87UoKShMpranOdf56WKaPEVlHLjqZpW&#10;qnxNdkKWPTTxAy/vyO1UFVwFKM3jtypqczCz4TK7d1gLBBg8ntzM0NLJBDRxRF62qziwtUsqqtMG&#10;DlmEnjIY6faS22Foa91CfLB9fPV8+rW11EgDAGg4/wA/l0IHW3ZVBU7RSWm3PBvVkhlmqMtu3bG8&#10;9j5mujrKyqmm17fOzIKumpYnZjVskS+CPxGcaSHZcbcn3LQijrafF7syFdHRTYgZaZNpQPKjTvXN&#10;kngqdwt5CaurSObTqLyD1FfZqNpWpKljWg4AUof9N+XSG/lWV+09v+ChPQPb+qNg5RMht/N5brvG&#10;4qbJ0m46nb8NVv2tggaLFw4qHFtNjdo0wp4pcXi5paXUiaE9UcMqjV7d947krqzFx1eSwW+Ep44z&#10;cRUm2Jo5qjFSPUVnjWgyn3MdXK4vKkHpIjut78JYLq3jYK1Qmf8AL+fE+vRaIw+GHSa6n68xW3dw&#10;ZDH7c3D1LUZFmSrkU5jfkWTpMduSmho8PDVLmcVNTV+PoqZWSjnqgz65tLAFbsgfvaGOgpMpksdu&#10;/wAE1Z4cfQy7YipJZnhWnkmkkSpydWj0kMphILGCSVFZCjk+z+3e1KAyKccMHPr59X06cDoYzDuC&#10;ry+UwG38l1wK2moFqMzX0+/KvIGko6yaqgobfZbcxc1JkK2niqwUtVRU8jCQSoAFPLH1uXopFWjh&#10;3Zj4qj7auiqI9rTTufBArVVdjp6vNNDKYZBFLJGEIR1Kkf2g9u3hSlaK1CfQ+X5/M9N3EsMatRqk&#10;fb8uuOSoduZiKtTJy9a56qoErMHX4+s3/SU0arlqiVMbhs5S0G1PuaVK6J56eGRnDyxkMC309jz8&#10;aKivyWW3VkqrcdZuIw0W3MLULlNr5Tb+ShqQ2YyTyPPVU1PQZCKSnZFP2vktoBZ7fSbfaZhatdSN&#10;NRdAQ1BBr3edGH4SaCvoegpu0K3Cxx1wT+3h609f5dUy/wA56qwWB2B1Hs6m2PT7FRcz2TvvF1uI&#10;3lgc7tupgoaXZ21pIqeho6ubLUVa9ZuRHp5KynhpVOuNY5JZAin52xkvsK+mhd9ULh4ZBe2qnNl1&#10;3s7MaeTTe1r2H0v7LveTlS03jly+3W1CjdI9MgAyVlDGqkVApLGSyk4BDYJp0S7VdSW8iGhoxoTX&#10;iMn7MHj1prfKHr2h3NtnPbzoKWGDKQTY6qnpoV1Gg3DJK0s9JLDpgSng3HiVlqIRyBLHInqK6iMl&#10;MDHWCW9oNJK2Ov06AAw5ZgCw/p+feEFzqk2zwDX6nVn8P4jUenDof2+llyM+X7SP8nVZVRXQ1EaS&#10;SKEmWUCRNMilZAHBUgLblW+p/wBt7me2+r9Iz3737r3Xdz/X6/X3737r3XIOQAPwDfn/AH3H19+9&#10;+691m8vBJYlj/X6D6/QC1hf3x0L/AE/3k/8AFfdtbevVtR9esqVRuGMjBh9RoBU/7C9gfftC/wBP&#10;95P/ABX3Sp9D17U3r1yFQ5A/eLf4FV4v/UkH37Qv9P8AeT/xX3vW3z69qPr1iM8pc3KsSLktHH/r&#10;fhV9+0L/AE/3k/8AFffg7DhXr2o+vXkmb6gqT/iq/wC9Wt74tTBuSPx9Tb/b3BU+9i8Qef8Ah/y1&#10;61qPTpDV10JOm6D6DxyaVVf8FZ3t/sLe+vtuLBQAFsLW+v8AXlj7b+uX08/n0nZ6mtOsn3dYb6pJ&#10;XBl8jB3VtS/6g8jj/H30YObhSB/TSx/3s+7fWCmRU/6vl17v+fXEVNTpYsxZmPDEx8fj+lj/ALx7&#10;5eG1/Sef8H+n9OCPejdqaY/1fs63WT59YmkmbTeXgJpP+bu3N78ggD/C3vkICBYcD/Yf8V9+NzGe&#10;Ln/V+XT9fs6jMs7G5juf+DIPp/rW98/Exv8AXn6WP+8Wv7qJ4x5j9n+x16vWArLG6ftJ6V/IQkj6&#10;cn8X/wALe2bLx0jaVcglVYqP3B9SAeQbG5v7PNhn3GMuyR0BPdTT8/l5dI7sVj6XG2mlV6iWGQtD&#10;I8IZtKA3C6fUGTULN7T6UlIWDXuLCwtLyLH6+rjn2LZtw3NAAqDH+kxw+Wf5dE/hsRTh+zpYvWSR&#10;2PICsQwBjNv6kft+on3I+3pGuoH9CbCT/D/H8j2i/eO4hCT8B+a5/l0wNtZTUU/1fn1gkyDrEGVd&#10;Go3ILx8Af46R9PcWZYEYxg3Yk6/84LEG/wCn83Hsyt3uZEEmgaAO3h/k/wBnrUltcKQDJmvoP8/U&#10;yCTyRJKUW6xjxjj1A/Uax+f9h75pQ07FbMCt+AY2P/J2q9r+2p92vFMmqMh6cdf+QY4dK4LSSiKz&#10;VP2DqPVZFk8hswPj/V5L/gcf4/T3NeghQpr0qCPqIyPootYKRYn2Ux7tcuXMZYn0LfP5jo0W2IUA&#10;ju/Lpmp8tJMZzGzSCMclpLEsTe3JH+395Uhp4oWlf6A8WRyCLWH6P6H/AA9sTT3tzOkEL9xFMkcc&#10;k8f8/l59NtbSKrAP2jhjqRQ5KdslR04FtRIl1z6WFvJptwTd/L+D+PYCdk5ieipWahmWArWxRNMw&#10;EkcjKkjGmKyoWMcqLpJHOoD+vvMr2U5QnubdL25OmZoqqppQoSCSaNRSSvkSaEEAZ6EO0bZLc6ix&#10;x+Xz+fy6us/lhdE7e7E7Drq/emKqcxDWbHyFXicHTVdXjqmkxk+RxWPTc6VePnpIYctQ1KeVUkkK&#10;tE+u3AHsA23Pm3diueIUqQWXHY9wt/8AUkwC1re8pLPa+UWbSnMJJ8/0Js8afioP29CgWezH8H83&#10;/wA/WxHSfFv4/UUKRP1eDIskLqkm8Ow42n8Y+tRrz8nmBB/PvPJurLShBHmuNMZa+OoyFKKFI8RR&#10;XOv6/r4/x93u9h5ObhvYBbz8GfyoT+Icetmz2YcV/m/+fpmh+KHQ9BLUz1nWeiRnrFhYbw3z5ZPu&#10;qjzK33qZaWNfD9P8z6v8Pfb7q3Kjuj5mk8gLKFlx1GRdD9TpnHHs6+k0ll1JX8/8Ik6f+j/4X/xr&#10;/Z6lp8YOhZoaWWLq7NCkEMUzS0W9N3AjzWGhhJFquF/PvF/fXOodDVuLLCO4eTHqSSfpyK5B9ffg&#10;FFQYoeFfx/5JR1r6Jv4T+0dOLfEnpuoHmh2nvWGOSp5pqXeldDEo+uvT/BKi/H44/wBj7mRb4ygh&#10;ZpavHW1JcPipNIH+7f05EH9v/efaZbK2IEjxqGHykP2/6N5dJW2+b+Aj/bDpHZT4bdYyZOmNDtbe&#10;InFPWfvUnYrRys7n/I1LTbbkRfuv+CnT/j7ljemXk+3EU2Dm1xmVC9HURGeLXp0Ra8kgEt+dJ9+/&#10;dsbMPCWOjCooXGK0qtZMH5dV/ds/8Lf70vSbk+G3VML5aeqx3auJ8dSKGVKPdeLrVxOQ8HlFVVfb&#10;bSqCKI2sXXUP8PfCPfNYqxmbH4ZQbaZJPulSS1/7MUtQyf7z7KDsGwcWsJIyeH6xA/LsZh+ZP59W&#10;+hm/gP8AL/P1irPhLsSearXH7v7bqGBlMtJS5bbtU9GJTYaWrsJi46jT/wAGX6e8v9/wyB1xmIlA&#10;bQx/iFZTWf66bSQD0/4+y2bl7lhyXS0kYnB/xilD/wA4f59e/d0w4qf2j/P0n/8AZEcRDU1KNv7t&#10;uikli+5iV8RtrKKaf66g1LUqBJf+za/vL/fmuCK5wuIMRdUFsvKW1Nf+z/D7sP8AHj2Lptu5iSLW&#10;LutcCjx+f5Hptdo8Mkq3p/L8+nJ/hdjjNPTp3H2WlY1JJUN5Nj4XSyxEgHyndOmKRrn0c/X3mbfc&#10;YZj/AAaiiUJYg5A63Nv9T9n6Tx/U+yC4s+YNTJJeltPCojP8qf5eqtYMpFZM/YP8/SUT4TbpZI4Z&#10;u7t5V8wrPJE0WyKBYKRGFtLTPukfcf7ZPeE71jUE/wAHptC/UrWUgIvb+z9gCf8Ab+1w5a5hFf8A&#10;duB89EX+V+tx2RJpqo3+r59PY+GG7JCfF3ZuGOaQgKlRtPP1HPFj5F7BH0I/p76k3rQ6Ec7fbSf8&#10;4VqsV6bWv6Xpo7i3ux5c5hCqTvJ0n/hUFf5yjpT9HLnuOfl1Jovhz2WKmpjbv2MzR3FIlTtDfIU8&#10;WNpKXetZb6/0PvkN7UIpWljwlUZjNo0GSkWOKEj0MH8Nn1f6w9kcPLPMLR+J++mCA8Pp4fn+Lxa+&#10;Xp01+7Z60MmPsH+fpqPw07NqM3R0lT3lhocTHjRUySx7dz1RXZLLIWFSNI3VD9nFCQvpvIT/AIW9&#10;8k3vqSN2w9OutrIstXES0QBKspajeQhf8SPZ3b8r786JNJvdWPD9NADk/hDgCn2da/djAZP+r9vW&#10;R/hHmYaqojj7v3E7RR66iXH7Wnpo46xz/lSvTUm7aPGqJyf7EDaf8feT++0DJaLCUrMCNSvW04DE&#10;H6xn7P1f7x73Jt3MZqon1mvCsYH5dxB/l0oewerKcj/V8+ow+Gu9I6oNke79zx05SUxSU+2cojRx&#10;SgERVivvF/DoP9q7X/p75QbwjkV74SmXSApH31BFcfgoHpgH9lDbdzK6uI5QpzQ1h/kC4rnNDj5d&#10;J2211qWbH2H/AKC6bMx8Qd107wePvDcLiQiYF9pbqryr/p0VQot1f5Pa319X+t7mruyk1jVhqpNR&#10;0xaJcYQb/oJIYfr/AN497TlfmVzpTenGcfoW/nw/0bz/AJdebbpSe0Ch+zH8+kzL8ROwvth4O6MP&#10;VGBNeRerwe8klUR/8ClUDIMzmG314v8A4e+13hQ+bwtjcjHICboslMW4/WvjM6yNp/wHPvT8q8xM&#10;TE29Pqof9Agrwz/o3l0llsCaK5Bpwz/mOeo9X8O+xBRJVjtDZeQpBHxU1G36+EuZLGCVqxIqmlT7&#10;j+jt6f6n3NO7qAsFWhyujTxatgWS3+qEX8TR7eyhfZ7l6dSGQmUGtAzgU9P9ya/np/Lqn7ri/hX9&#10;jdIun+Fe74qR6mo3n1g9f9x5JYz17NLjkkJv9r/EqjZddAwsP1aAD/qfeI70ogWAoc8BqCqRURE+&#10;q9jpGYvYe6f6zfLoQN9A5cY/tJAK+n9uT/Lrf7si81H/ABrp1f4QbseOF5dy9H1MpilnmEuz4qWC&#10;R4r+nzjrWbTcH9Wm4/x5u6Q78ifxg/x2MOTo1zwKWKj63/iTWHH9PZV/rD+30iDw+WlVzw13F2ae&#10;tKXAJ/aOm321nFPDUHy6SWW+EO5IjWzR03QM1QEiaqji2bHUUtGZSQUji/0d0wntb+qX95n35JG/&#10;j+23KzD9McclNqkH0Gk/xBlHH9fbLewfJUfY/LSGcj/ft2f5C7H+HpK+2utMp0lo/glLVURrpMh8&#10;ZwJCBNV1uy6kwURsoKvGux4XYj/aR7FXqzc82UrMrCseURIKenkJrzEwBeVk0QaXnc8p/X8/Xj3i&#10;f95T2y2jlaTaxHZJG7yHBLGvaSGH6rjFBU/ZxJahTdWT2lAaZr6eXVVP8yHo3LfHSk6uqcbluscf&#10;Jueq3ZTiDrjGnG1lXT4qLDVn3mdKYrEwiNo8uAlrMgiJ08gexyhrJg5e5BX+hUH6MP8AU2+nvES4&#10;2KwkQIsShfz9f9N0nRqtTzPn/qHVVo7E3ZSkTNm6mqOoHTMtPpt9LaRAPwf6e+P3ciqBdiPx6gT/&#10;ALEspv8AT3ZeX7EgUTP2t/0F1Zqfi4dOE3ae8a6V6qWtozNI37oXF4mnhb/gkFJjoI4xx+PfhWzq&#10;CVuLj6+i31/5Zj8+6ty3t7nIzXyLf9BdJ3AfrPH2vuxAENXQONGn10ER/wCQg1+D/wAa99tXzryr&#10;6uD9FUf7Eej+h9pzytYOCrhvl3H/ACEdIrjbEkQqSxH2jqdSdwbrpixEWDDOP3VbFo5AsfyZWuTf&#10;3GepqGTTI7BTfgpGDwRbkRXH0/w9qoeXNuhYNGlGHzann/S+fTMOywqKhip65N3Du2aQsTiJB+VF&#10;DYW+oAAqLC1v6e5DVczLpDWBt+lUvxY/UqfyPbCcs2UbBqE08sj/AJ+6WDb1rmU9cZu493yxmPwY&#10;wAk8vTiZrH6gmaR7394RUVNgTO/4uNEf+2/R7VfuHbxX9P8Am3/QXVf3cv8Av0/s6wyds7oZmBps&#10;Q4KWUihiTS3+q/Ub/wC395kr5dIIkUH+lkP5NzyntHLytYspUqW/M/5G/wAvTU2y27rRixYcOuTd&#10;sbvjmBEONZB9b0MYPP8AS7EWP+t7yiuk/tNq/pZQp+gF7hf6D23/AFWtAAqFgB8yf8LdOwbXFEBp&#10;c0/1fM+vWEdu7nLsz4/FsCb6ftEQf42I595mq3+t7FfoAF4P0/1PP19sf1ejArran2/9DdLvAjrT&#10;NOpKds1xeLzYqja3KyJJPGG9IFguhrfX30Kthb6W/p9P+ufHurcvav8ARM/6v6XWjCD1Og7ZpYtI&#10;nwzfo03WpI1f65+zP1/p7zHcUxBZdFh+SR/xNOT/ALb2hPICLgz5Pyb/AK2dN+HJ+X5dKL/THR64&#10;xPtWsJuBZcrR83NhycebD30c/Ief2zf+si8/7AQA8+3P6i6aATDH9Fv+g+raZqeX7B1hTtnG62WX&#10;b2YYEGxFdQpY/T6CkN7H33/Han9Nl/V+GUc/65pz7qOR4hT9by9D/wBbOkwSf/fw/Z149uYpyxTE&#10;ZWFSvnDeWjkKsCT4wPEn1v8AXj/W99nOVP8AqY/+pkY/3qm96HJUXnL/ACb/AK2depdf7+/1fs6x&#10;t23ib+jHZO3/ACypf961D3xGdqQNXjXj8+SO/wD1oube6nkeJuE3b9jf9bOm1+p06lZdP5dc17dw&#10;8VgmIyjyjjUz0yqb/wBLxPp+vvKM5UKLKsYP9Q8Y/wBuPt/fm5GhbBm1D0Kt/wBB9K/1P9+/4f8A&#10;N1ii7ioIhf8AguVjY8FklpL2/wBbw/T3lOekA4iW3/LUH/429pzyMWP9uMj+E/8AQfS9pSTUmp6d&#10;Ye68PM4SSkzMWkho2cU8oBtf1giMsSPzcfX3wfPTNf8AYU/S+mQf0txanPuyckCOmmYfmP8Arp0z&#10;VvQf6vy6yN2rtSqXTLU1UHk/rQsh+tuDpBJBPuX/AHjjAA8b2vexJt+PwaX6ey7+o1/WtR+QWv8A&#10;1c6Z8ab/AFU6cI+wNoSI5/jiJpYOqVEVZ4ja/AVce4H1/qffm3EpN/E/44sT/seKYHn3ReRrxRSv&#10;80/629e8aX1/wdSH37tJyzjcNAALW1pX3P0H0GL4t9fbeK0AAAEKPyALf7coT7NTtM5JJh7vtH/Q&#10;XTNWHl03HO7XNm/vNjdH0YBanUwvyLGjNvr/ALb3KjrYeG/S5ubHWdP9eTHp+gv7QS7Re6GVomMQ&#10;HGg/6Cr1sOw4A9ZEze2deqLcGHd5H1afuyGUW5X9yFAbf1t+feYz0pH+dP8AsUk4/wAeEN/aVLPc&#10;zWlk37V/6C69Vx5dSqqv2vGsX+/mxMuoXk8c0x8X4sf8n9fH+t74+am/En0/2iQX/wB49uCy3I/8&#10;RG/av+fq3fntb9nUI5XbAtbN4zj6kykX5/1z75V1bTD1wsSF5PEhJJCgmzR3Htva9qv1Yi5hNWxw&#10;GKVpwb5daq+VJwep1RW4GskhWjzGMnPkC6VydKryOQo0lJtBUE3559sa7wxNCNVZLEigEAsZFFyT&#10;e9oDaxYexBJyHu+4hmsWOnBOV4eXGQcaHq8cjKaf7PSzxOyN5ZCoWixmzcnmK+aNzTU2PpzPPMTT&#10;tOAkcSszSEEeke8I7A2dIxD5CicovINXItr2FyTHYcj26vtzzjGAI1C1Of7E/wDWU9PeOn8B6Uc3&#10;SPbkCw1FZ0p2iYZUMcErbM3QIZnNvTBKMT+4fzyAf8Pcgby2eeBkaJWtdSapxbn9RUx2YWH9faQ8&#10;k85hgWtiygcP0v2YcUPzPWzInl1CHUnYnhYjqXspP3BeT+4u75Vjl+v7wixM9iR/Y/3n28nPbQcL&#10;48lTW+pIlmPP5/3Vz7IE2PnXv1WdSeHdD/0HjpQiqWC+fUar66z8Jjjl2Dv+kEXB8mxN5+m/AP8A&#10;x74uOP8Ab+88eX2nINKVsLFvrZqx+PpxoiJP+8e25Nk517me0OBgBoKn/jf+fpibSpHp5fPplqtu&#10;xY9VFZgtxUCGTxvLX7e3XSxoT/jPiYy3+8e+lyG3SP8AgWlzYn0VotYchbRG9vbn7p5w1ClqSBUY&#10;aD9vxDj1sSReuPz6Z2hwChlkjmUlY5DqoM0NPkb6AJSyXt/sL++Pn24xOiXUB/RK/wClvrynt36P&#10;nNNPiQUqPWA1P5HrQaDzA/n/AJum549nu1y8ShWCr5hkKWwI1arzrEPfANgJNVqsgC3Bp60A/wC3&#10;juBf260POEXhk2OfLvh/z9NOFqTk/wAusC020ZzOy5CmJTTqH+UEfm3IP+HNvfWnA3N6k6fxaKrv&#10;fk3uQLW96J5ty30VG/00X+fpptPk9Pyr/m6jtj9qFvFJXMUa5VFFUCb/AILsi6f9sfcplwmqwmAH&#10;/Bawf7xb6f7H2kV+atP9mdfpWL/P0r1R0rXHUqTG7VL3aSnSP66n+7RvzxocjVwv4Pvg0WHJ9Exs&#10;Da4SqJtYfUNa309updczoCHi7qfxRCnV6J69RZMJtUsHikV42YhTHFWSEj8MwBbRYgi3PvmyuyEL&#10;QamJsCKpSOGB4IBt9Pr7TRTLHKrSbtpRfWJv8tK9M1f/AH3/ADHWY4WnnQ6cNHI8kouYq6na/qvw&#10;Iy5Tgf4+296aqYnTRXtayrURtb+vIa3s4TcrJBSTdPz8Nv8AN1T9X/VTpjba800zFMJEwQA6BUQ1&#10;BU3/ANXDMwPJ9yBTTk6fsiCeBqnVfp9f1Ef09pjuFoAH/ewoPSI/5AengCfwnrKNsS30DBgM39ak&#10;RkWv+Kk03vicdW3N6Rr/ANRNEP8Aem9vDfNtAoNyFP8ASN/m63pJ6jPsepewkxTNJcX01cK3/p9T&#10;Zbj3gNPAP91W/wCQ3/6K+vtYu6X3/KSKf6Vf8gPV9Q9emubZmHAuKMqPrbyzK3P0uJJIiLe+jTRD&#10;6obH862H+w5At78N1vCP7da/6Qf5Aetal/h64HY2LjYL9i9mBZWeY+ogfRhKYiv0+t/cv7Cm+iQn&#10;n6AzMfpcn6Nb8ey4b1uSBme8FB/wtfl8j1v6Qr+GvU6fYuGNhHRyKxH0eskUk8n6ioIuQPfCTFnj&#10;/JWAAuf3mJ/3lhY8e3ouZJV1f7swSf8AhYH+Q9a+mkrjV1Dqeu6cgE4x00ozf8CpeTxxwR/T3Bag&#10;CfUC3HIJ+n441m1vZ3Fv7uPjox+Q/wCgerCBlGocPt/2ektWbAlRgYUSRUP4k+uqx/46X4vb6e4/&#10;2pI+n1+pvz/0MPZn+91OA4J/1fLrXhHpmh2RXEF2jCp/ut2Fxf8Aof3FBPuXHjmJYqhJFvSCPze5&#10;5fgj2VycxooVZZBpbzNKYp6D59a09P39yqyWJkgVlCgDwp5fLIAiRIJS84MiRRrZQfpc/wCPuFNR&#10;FQdSix4+gvY/4Fjb/jXs3tN8jlJFRUenlx/o9eK8KHP5dJqs2plKOzQs6hEDKrELqtpHCGVuQx9x&#10;mhAHAtfn0hV/40PZrHeaiK8P9Xy6qEalMfs6YpaWrgYBmZpSOI3LOrfT6uZeLD+th/h75xUqm5AF&#10;tShjpH0ubDlrGw/w9prrcClEK95ViPyx6ev2dOCNnOP9X8+nqioKmpgkZq4xQ00tOskDzFWd6hPJ&#10;UPGkRicKum1tR5P19vFdiotIPi4IueT/AGSg9V5ebsPYE2nmGeZn/XGpXYcPStB8Hy6Nr23VFXSe&#10;2gPn/n6NRm9v0u2WoKWKlroIqnAbdr9YlkM3+X4qhqWdZDUHSFkqf9jb/H2xmmVeFsAANItfTYWN&#10;jzb6fj2O49wRlUvQv+ePtx0UZBBpnosWQx2amyFcJZKyVGqJvJPM7tJUqJPJckveoLM1vXqI+vsA&#10;u/8Acu4tnQbUfC1r0aZLIV0VXFopjFOaWnp6qIVEklLWVKxiPyH9rQzcC/tdsm7Q3EjAULaSa0/0&#10;wx20wacP2dOzWRltrgn+Hz/zVxx/l1sMfyHvhb8f/krU/KKp7361ot45Tr/Ddc/3MrKzIbip67bs&#10;O7pt1UmWqMVjMduXB4eaunmp6VYpa+CpEJiLKAdWou1R31vRcODT022YqlT4o8nWUFV5J1YWiZIZ&#10;sh4WePi5vbj1BPY2tNzhLSCZDQE41OBksa9pBr+ZHy6jeK0uFu5wjGhetaRn1xlT559fnTq7ef8A&#10;kHfDCv7MOWyO5PkNWbcqjHV1HV+D39gaPa1AafT9zRzVmL2bBuWLHVbNIREtWkl5D4ZJQLeyT/J/&#10;o+j+Y+zabbfdv97N04vGVkmR2xBiM5ktq0mNyJZaKqzNHRUVXDtCpyVNQM6QPXwVTxI7iMqJHur2&#10;mSzS8nN9FqsHWsxyKFVkMXwgP8TV7OFanhiQuUN0tYOYbjYdythLylPpa8IahDLDM1v8AMxpI3+h&#10;mg1VYAAUuG+L3Wvxg+C0E21PjpsLrrqanzMdNT7oSNJ907oz/hpJZMJDuLP1s9Z2RlYqGqndhrna&#10;JHdm8dyfemJ2f0/v7prduX27vvaGf2PJS5GtpqWHPU3kaelScyQGLJUinFZZkiI/dppmQkg2A9qr&#10;OyMlw5mp9CK6eJ4lqAkUNTTgTXHDoIcy8rzWF1ezSROu3rKQmoE1BJA7gaCozQ5xkdXH0VdR5Kkp&#10;67H1UFdRVUSzU1XSypPTzxOLrJFLGzI6EfkH/efYX/e0MOto4JqpixaNpZUggiGqwDwxK7OSLG2s&#10;Wv7dnkWMEhKsPmAOgokGofqKP9X+r16l398ly9dKyvClPSpEVDGCJDMwYnTqkmaWZybf6oe0yyNK&#10;SdIAFK561JDCACy5A4iv7ePXvblEtdWUU4gxrtIUMktZUPHGyIPqFaaZFJ/2A9rJ38RgAv2fLH+x&#10;0mMaCRSzDH2/5uve+GMhnpZfGMrDSzTKqNFSxmoleNyBpapZEpIxYfXyn/W92IOmgOenbrQsbHjX&#10;59e9/wD/0htqqSlqTBF/EN0ukNUZaeOv3hDPRxTYpUp3jqSu3FIpZlYNJ5pGZyF0lPbdpBJWkqUr&#10;8+FOpaF5CACYRTy4/l1eBjspujBPksucd0gWqMZSQ1b7S+N+bw24cjit5NVZFWxLVHdda1Zl4Z0k&#10;EIo6SOOBfP5I5ybjJg8lVUVRRUEGPeuqJGmeJoMpegkpbyo0sclVgg/69ZDI58Ysebe35dltp0ZJ&#10;E4ccnhx9R9vHpfDOjAjTQfaf83UjsOlpsnQ5/dVVvLHbUw9PBQ0mQpMpsjybmps+8VHPR0tWuH7G&#10;jppkSOen8lFPRrJWOSuqPVcRa3ZsNWuXzkUmakfF1k5r0oMpt3L5GnkgjSOalp/toBUh6ExXdZW0&#10;kji+rgP7VzXtskwSKIkkAg1YUqGpgxjyH+XpUbSGykWMnW9ONCP5VPS6Tf25dtR7M2NlZ+vIF3dg&#10;6Sn25Jmdi9ibJ2nkTVVCTU9fkjkNy1uMhTPGrCRCmjNSitpe4jN2mgx+Maeip6F881d4qarWT+G4&#10;mpqJFnaKKJxK+T8axJSyghEZADzb2b7tvk1sqPBtglU8f1QvGteKn5ft+XW721jhiMrLUVoeI9c8&#10;elJPNueSk3Hkt1VXXeOwAqsrjGhizm9KfG0wx8M9RWLLSw7apZmrJszTSpJPKk7lE/Vzb2vcxvX7&#10;CDJUM1JWYirqKKrpZ8ktJA05qJQKRHVY6aSmqqmCN3dUVXH5LH2Bo7SF7lHkUiGpxk0FDQVBrjpL&#10;I0dyRW7oK57Sf83p0FG0ujXz/wDdfP47c2H3vi8bnNvZvE7dkyFZHjI8fj5mzs8aSVuVXKYmjydd&#10;DBHNNM+oaNCwj6ewYxsuG89FE9fItOSKwRTRU+OZ1ghaDztQ1U0c8btC/r1kl/8AD3IkW9IIlpa1&#10;PrqI8840/l08tnF53lfTsP8An8+jRbq29vGSkzVZBjaQ5Q05xCzQPkc/4RkKuCuGPXM46B6eaGCs&#10;gvF4o4/DfnV+VXDNgKioqTSVOTmSQT1MFK2Hx9cqmOsIWpd6bMiWZoww0PqXTb6H3ePc42Oox0TN&#10;e44/lmvSOW0toSP8bBH+lI9Pt6BPJYHtfFYrER5bG7HpqumbGYquzUW+Nzbaeq+4w0P3GPoaTJbB&#10;r6PGRVc1PIZqbRMZQf1r7xNiNq15fF1mQrkrXpJK2TzYagDyxY6N5ZWmjps0s8jSGoURqkTay0Yb&#10;VY+93G9rCGHg6jX1I9P6J6X2tik4DC6ofPtPz+Y6zUud7yw1RR7lxO1dmvt1MtDg4f4d2Nueoalq&#10;Nx11LRUy41cr1q2OSCjGOLVc01dB9qiTmNEDqC+p1vm6jGGlpf74xU8TVSwUjYXDNPSw1MirKEp2&#10;3FEqqYEQjwrHYJqOo8e1DbpaRztbLAzQ+RqRXFeFD/h6LE+ltmDi8Vl8u0ivl86dAfX/AC86ww2f&#10;TdW4M58YkyuSiwcWQ3LF2tu6DE5rIYczw46Kr3DD1JURyvTZSoqIolrpqm81QYUCFtRTEXX9BQZJ&#10;o6vI7khkx9JWxQGDB0ElRja/JPPWVErebI1tGYnpJUHilUy3F3d7KFNJra3khEx1EgHFDxrQD4vP&#10;18uje23q2WOoof2/9A9CYnyj31unalBktq7Z6Ny1LuvNYOpSWu7f3JT4nc20tvx0uGU0VXRdb4vM&#10;T1NPuOkm0VNJG1A0X+ajh1Prk4/EY2ly2UyFVnaqOjzUZaekbB1klSlNTpRU83jrKTJytHHWCn1g&#10;PEkjPJq1aRchTcuX5dziMktx4UgXVTSG+DVgEOMkEH/P0UxXsVlN4IIckccr6/I/6scelpX9q72g&#10;2/t7b+2usNv7hr9nV0FLj8lH2fi8JQ/xXMNX1FKj4rN7HjgqTg5K94JDT1VRAkMGjR5W8KzN07Cp&#10;sy1KKWuyePpIiaqGA7Wz1dT6qmmjooTTSQzuadVqICWhGmy+lVW4JL9qjhtnKNLlTQ9p8tfHj60/&#10;n8uvbiUuIw6MFrQceFK+tP8AUemrZfyWze1KfLS5fbGyc9mZEalrquDuvrXC17QY+rObqosnT5Sj&#10;xMVTOMPkYTHWSF45DKrSTNdtIeZDamCxCNTT70gxl5ivgl2vnaeotrZBFomgk9WpHF729P19mNte&#10;SuXJtaU/pDP8vLqsdij5Mxx8v9nowuI7V33ul6XJYvpXI7mhmpRIMlQdldc5DFLqhE4qvNS5uKSS&#10;Fo5Iv0xM/wC5+k25UW1KnbGDpxTy7qw9TTzxVJcy7fz/AO8JKlftp43qKUWhMo0SR30SL6rD6e0O&#10;82dzdBgqlQCKcDjuxmn8X8vn0fW0FpCpDSV/Ij1+fSR3w3ZW665MjB1BvijrqOWi0LTdhde0q0x+&#10;xVclj6yPGZ+rQ1kVKPNT1GgywSnxqzfq9uQzu2aHJwLh89gaNZFlNUtThstHRGrVYPLBJDDSQMs7&#10;wsvlMRJjCKWTk3V331F8s0QH6bU+XlQ+nz/b0RrFLMCTMQfsHz6QuO2d2Xktp1s+9+t+yMnksdU0&#10;ceIbGb32JV7ilxP3NfPSZCiyNduCvpZaOkqY2+3Su0+aSeQRytYFeVRnMD9stNVbg2ajSzMqyrjN&#10;6Y9VeoldH+3i8Zjhq6h1VSsTRqGHBGrgJXXK1pJJ4kylWNa5Y/Pyb1JP59LYDcRnunqPsHz6V+Cq&#10;+1qKqmq8T1l3vLBRwwAUlVun455kmGmp4Y4Pu645j76txWPgeSRZaoVE7qfWpKAFK5fG4LcaY5P4&#10;5tyGgxkT0VBHhsZuKeCGGtIqKeOoENFNKlbMqkxDUq+ppNNzp9yrt1jZw65AB+1zXBHz6QztKhJZ&#10;ixHyUenz/wBVOoeA3x2V122fb/Rl29ndxbmyFPmc3Pu7dXSmNr6uXFQQY7JV+L+53dhsdLgcarxR&#10;VTeOSddKQhzYSFSiPa8uNosbm9x47w0lFSY9hHDubGiZI/G1TDAZsTJJBDJIiu8NyWtbUPr7JeYb&#10;OCYIVFZE01Pd/S9SPX+fVba9dCeOP9L8/t9ekTt/cncuO3Dndx7S6R3zSzbmzuf3E/3eS6M3C1HM&#10;3jhxFXkhiezxDWVAow0NPVI2mEctCbW9sLQ40ZWqyy5/bEk9RM80VBRmsp3l/wAmamhp3UYr/OSK&#10;AWN/Tq41W9nu0RCAL+oGAGcfbTy8616bWJZAR4hA+yv+XpaVWZ3ZVbbxmzZOq+3sdQ0lLFQ1O5c8&#10;2z8tR0+ivoshWZNZV37PPJBTyM/iHhHl8Pq8VwPcXAwQ4rKz11XuDZM9Nk4aeKegnztRFXPHT0tP&#10;BJFBF/CoooFMsF/3BJYNf3vdNsXcBm8VGK0+EnyI8yP4v5fsSz2Xaq/UmufwcP5/PqZvDeOUy2Bp&#10;dv4nqTvymr9u19ZXY/ctDsnb9TgI6qrydTX0s9XP/fKavyGimqQt6cwMWSwIvxg3BDSZo0tNS7i2&#10;BjcVjqd6ahoot0JMfI9QjSzSQyY7xuvhDG4YfqHHHJRtG2T7Y0XjXIkAr5Ktck8QT5GnWvD8cBch&#10;jxx9vz6Ue2t31O3Zs3X1PVvyDzO49x1cGUzedqOspadI4YsYaakoqWaPOw1KOlSiDxGJzqVv9VcM&#10;ce06ONndc5gK9oJJVCQZcSBJYUKeWoSmwiI9UWveN2kjW36T7kC1voZaK0YWQ1p3E8Plp/y9eFm0&#10;clQxI+z5fb1Mm7TztQvjfr7svCwVUVMTUV+0aejappq+VXMNDNW79lq4MdCrgmeOKnna/wCse8tH&#10;jWgKpTZPDLIQssT/AMSV5dU88esJUTU8TPq1EvpDDjTb8+2rzcrVbpIxIMitaHHEfw59fLpG1mZD&#10;mWnpjh/PqTXZpq6llqsjtTer00ck1HUwf3eWOmljoaOd4ZZcfSZSqSDxCNRAZjGST5ASbAnR6cYQ&#10;0u0qZCjGIQU8qqGhhklimmWZkQxo6BpRcKQqm9gD7MeYLizuuXtay6SInAwxyEkPnTDEjjw6vHbG&#10;Ek+Lq/ID1+fWpV/NtweVfI/LLN5GgnKV2Nrcvjq6T7evyUGOrsRskY6Krm+7qaWaOkx8c0bTQNLU&#10;II9UrRA6RZ/sCaN9rRxrEY/4ZIi6i5Il+6eqN7EDR4xJY/W/+Hvl/wC8ETjm+SZ5NSXRbFANPhqg&#10;8uOqlfKnz6FPLsrJMLwHFPh/Mjj/ALHVQvwsyUowE8lNGyy4qggllCEN95/EctUVLRnVxTlDcXs1&#10;wb2H09s3fMtRi+nt5U81WKhqbdvW8as0CQpI09HuOq0+KMkxyMyql7sAPx7w297XstyPt3Im36Bc&#10;SbmxGtmKFIrZFGqg1cdXAenmepS9tEe353aRnLiSJsUpp7cCua/y62hP+E8OGq8Z80e9IpctNXLj&#10;vjfS08OqnhhSeOt7d11UjBS+h45KMD6m+r8e6tcpuCRfDD5GTXMblnC6f8ja/GmxvpHuM4ttYEFp&#10;QRQ/h+f246ymZQoJA4f6v8vW5RGi8toA44Auf7R45/rf2hqvcn2+pSwfSpcx+cozDjjVzbj829iS&#10;12yGepZSFH861/wdXWR2xwB6yaDwQACfzYG3+uD/AIe0Z/fIFYg7tqK6tbENe4JsQSlhx/X2cwbd&#10;GQZfDwTgHy62zsM0x+X+brIYiDa/P449pWp30TWsnnPiSGIr6iWtLck2K3Om/s+g2pWjiYJxrjP+&#10;HptmODTrl4Tb/H+v/Gr+2ifekhrpURdDQfb8GUPyIjILXItf6ezeK2uREVnn1q1a9qrxqPL/ACda&#10;rQH9T+Q6x/bxKAVWx/HLG1j+ATb3Kn3zUEwiOdVLVEZksAnDn9A9TXtb/Y+0E/LWx3eprnag3/Ny&#10;QcK+jD160AowT1zVJR9JGHpsP21PP+29ua9g1ZRQKl9Nj6yUOkaraQCnNz+bi3tBNsVjZXN5eR2A&#10;/T0dupslgF4kmlM+XW47W0SRvEiDUp5kf6qde8WpEQt+Sb2A+huPYl9X7lp8lv3r3H18Zq1rOwev&#10;oAXqZYNR/vRjJZFKw2/VGxX68fXj2JvbuDfNn5sjvdu3LwkuILns8KNtASGRq1atalfQEVxWlOku&#10;7Syw7VcXdnN4SiJhp0hq4I4n9vRcvmDT0h+LHyLnqoS6UPRvbNQSpk1BRsPPBioUgnSrXt/h+Pd1&#10;W7HEmBzYWcFKmooncCEppKVdO1gSbtqeEf63vIT2zElvzRyyDb98YmFdWcwyj7MV/wBVesJN5kFx&#10;byOe3+fr9nkSfy6+af8ALpsdk+vez6mKrcEYDC1FNARLP4lnzu1X8byPFF5rGo4Nha30F/dR3yIS&#10;Da/yC7HxVTWUDpUf3IqkqpKtMdI5otjUvjiqfuE0xwyNMqmTzrocAXFtPvMP27nuNy9vdo5r+nEZ&#10;LTnwsHjdyw11UGKDV8NT+1iCYbAXDt+vQ1P4a+ZPqK8KdbWH8sHaEFR/Ln+LO38A+fy8O1sH3Dt+&#10;rq3w1Tnleqznc+SzmXq6Kjo8jW1M1VQVcFTHFS+CZmQH9teR7LZnsXLu/PLXNkNoU9BHDBSQyNvT&#10;BitrxFI0shBpJaE0ykMqy3chnsRwCTkXy4P3LZPZiZZg1e6oQ5LHhU/xevl0WCxlZi7SkH/S+op6&#10;j06PJgezsN1ZtCTEHaPfNXlpKirzdTTUHx17hy2Jwkk8NPSLADPtzPnIuWp5ZqQRxmRYSwbSxUBP&#10;brxclScXt6grMLFJg8fi0Hj3LtxY55JMnXZCelo5qyZqdjHSBNTRyLY6uOOS/wCiWO/knMytmtKg&#10;cfnq8vs6EkTERkNXPE049CV1T2BSw4fc3YuYwHY0dBvzc2fqYIq3qHtRc5R0eO25t/bNPV57blNt&#10;6LcNItVk6GoMcdVR3aNoyrc395oNsU4alhmrIshHAII5BDnMHkowXh8lRNNFms2tJHLDVxrGWSHU&#10;sYKontZcKkrEtJQn51pw+fTkbNO9Cun9nWOp7VqxDka2gwOYxFVVzVzQjLbB7F23KEhyX21FT09T&#10;tTr+fK1FJWYt5alFlqWSSfQ0k3NhmzPV9RuSKZQjYuoK66GOhyOLqKIzvTxU1XHU0FLnYZTKI4kG&#10;qILoQstj9fZJcJodir/qHypSmB8s14/y+fRrG/hZ1Ev9h+fWLbnyZwWzpaKOSeozmPR5abNV2f2t&#10;vrFZRaQV9XW4ipocxkNhS0X2hlecLHWTHyyBHEicqQvyXS+4agQyVdOtPRRZCmWvSsj28EkxkOTN&#10;dNBjoLySxxwwU+nU0hkkWdG1ixX2fWdsIhrbJ/FwFONPM/b0seR0XtkrXjj/AGOhjoPlj1tPPNjc&#10;Rm2yeUrMVUVOGOLpt41QTLTY2noKQ5quFAtNqrKutNlEIjgeklUIzWPtabezj4zc0mSahaaKpaoD&#10;LamJohkagSR1pgaaNyKKIjzSIHlVLqCbXKmYPM7HXoHEmgNKnHz/AD6BG9i5uhKqSUHHgDUDNM8P&#10;t/l0h9/7Hh3N1lS7WTLNBU0KYoo6T19OMz/d6i+3qcO9bHTvAoy8qN9vBMY6dpSjkAtpDdv2SPct&#10;TSyUdMtStJBTw0cVVU00c0yLUrWNHHFFVNG2olV0VFnHqFvVxuyiadlX4acRg+vRTtcVxRQuD8qf&#10;P7On7p3GzddYrKQ5es+zmy+VrcjlqigocnLRU87UMGIWaeoqsfC4VPC7+ehQQcI1x47skMVs3Oim&#10;lZ8dLF5JEqaWOWhopKgRQSGqkWuqJTTSeBoACUAWYKf039PsUMIYYuFfy+df8H+Ho0mS5Haufn2+&#10;n2/l0t852pstq+FF3JRT+FTjsg8GZyMNMKmuVcdT/wAKo6Va2F6oVZIWUloNYtr0nWHJcZl4pYJq&#10;fB56smaRNMUVPNEReORmp56hhI08aFRdv2nW/qcey+5eSJ1ij1Nj0p5An16LhK0DLH4gOeOPLqLL&#10;ujac9LVx5HeOyMVSxwN5KmqytBUJ/nkjhraelMsMdHUT6yVQ+eNtPoje/sVNn0ORjhmEmBr1ra2i&#10;oYZqaKJzWUjUqVryQy2q4qeG81X69LMGLst+QQS7rJNZQCUMWmamKUpSv5ZpT+fRjPHSIO84Br6f&#10;Z8+i2dm5vaeQrMXVv2Bt2DA4XJ5iviyGRyVAmEyy5Kowi01TTk0FbVVr0NNiz4GYR+LwrJzZlZkT&#10;b+eWskrf4DlMczBZas1McDGKXGwyxCppaKBfs1bISR+KnKrJczkS2RSPZSs25SOplt9CiudStw/L&#10;z+zpZFbhXVfq6oOHb8vt+Xz6EH/SN1lLhqbF0vYG1d0LJJJQ4lcVkahFnpdwVMNW1Lk8tVZCTIvH&#10;haCoWrri80DLHSK1ODK8Y9qzG0FTQ0dZVGny89VSz+eeOOtmjM8khaSZaWSBhTpT0Urw/wCZ1qzo&#10;WQ349le4NuduSYXLj/aj/P59O39v9KFJl1En0p/Op6Q2Tz23Ny5PDYiWu2nQ4zM0L0VFPW4WKtaj&#10;p4Ykip2ytHkl/iD5DNUKVdxWiF44JhHUIbamRGQ/iVLTaZMZlxSzs8a1ONoK+KZJMlSSQ0c8Winq&#10;BDNQ+Gan1ois0hRitm4LBaTJgGoPDFP8J6bpHER36q/IjocsVW7Yy+Qfxbg2xJkaaNWagyuaw1ZT&#10;vT4LIQ1eRp59VTRSVFPloqukrvDLJIscJZVcMl2ZsdW/xPCwLkKKuo6ajzmaNPQSRVmAgEUwxdfV&#10;TmhrsZCKiMStIokMZWWoBkLmMW9n1hbTorgtWnDgONa8ft60AslckemD1nzNBT4vd+UrNvVmLqsj&#10;ldq7XhyeZMVLuavqZ6KTdGJxdPHk8fmTUUbIoik8ay2jom8UcQmfWExuivxmNrpqRoMYamodchPJ&#10;WNE9cA7xtHDHV05keOSOSq1RtIgiRTxwL+zu2tZrg0eMIvrVT/gp6fz+XQTuWeEkOKkfz/l8ulxs&#10;mgyeTxlHkUrsu9LTQPiKaDHrUwYpvBFLHNVy46u0LJHMlIElWGQzyOLn9VgvviflIq3cvbOQo4op&#10;Gp6bYCR5LxSJUyPRU2efx1SzVlTE00D1epWWOLWDeTWfV7lflC5ksP3iog1SEL5gfxn+kPxfnQ16&#10;tbfraI2XJOc/b549Oqwf5yu14azbHxnwObrDDjM5k+5sFksIk8pglpM3T7Kln8b0sFNMlHJRUM0D&#10;nU0kLVSiDSvHuyHF1orBqaPxSI6ak16vGXjAZFK8FZWTkX9yNMZLqG+mJbwGt2Rl7aDIIYmg1FO8&#10;pjALeteg1PbfTysBQqG4cKZOPOvEVOOtM3ubY820mqIUyM2Uw+TwGWpxViJqda+Cjycc9Dkapat4&#10;pf4ph6SokMJ0lgjOgtrJA1bYyElVSClceqCMWkLnlCxFtJUW0jj6n3hdz/sabVvM11HKBFK57AOB&#10;GMNU8ePDHD59C/a5WZWjOaCo/aeqfez9v0WDzNTUBDG0tTNEfGCYzMkbPHps1tMoW1wDb/H2q/YA&#10;6NegcKJqssnH9XXR/txqb3737r3XDT/tS/7f3737r3XLx/4/7x/xv3737r3XrWWzcc34UE/0+vH+&#10;9++V1/1P/Jx9taJf9/fyHXusl4L/AKWN/wAamv8A4c2PP+w993X/AFP/ACcfftMn+/f5Dr3XeqMP&#10;6Y7fTjUxHH4/H1Hv11/1P/Jx9+0yf79/kOvddei2nxf2r6vIQLWta3v11/1P/Jx9+0yf79/kOvdd&#10;KV9JEf1vf1tx9frb6+8djf68f0t/xPt3r3XbWtZVt/Q6jx/vHvv3qg9Oqsob7esSuwsCxA99Wb+o&#10;/wBa3/G7+99W6yXS2m3+H6jf6/X6Wv779+691wUlv7Vj/Sw99WP+qP8Ath/xT37rePTrnaK9tP8A&#10;ycf+K/X34A/k3/2H/G/eyR5Dr2Ou5HhJusf+Ftbf4839s2ZrMbSSQpUxyMWUlAmo3/TcEMQtrt/X&#10;2ecsbZve5wztZSIApq2qgpkj0Pl8ukF7PFAAXNa8AP8AV9v7OhD21hc5l48gcA1OkFP9uKhp3sSN&#10;N2dQeVKlTcH6+2+Kuw2kkxyAsw5IkBP0vZRcWF7Wv7OLjZeZlkVToNBxDLT5cQD/AC6LYd4sKnSC&#10;acePTrU7a3jHIqNUUilF5QOpC3HpOrxclvr9Pz7yw5LCljoSVWuL3WU8/jguR+P6e2J9i5jRFMrr&#10;ozShTy/LpebyzqWEpp9n+x1CqdvbtSGNnlo2Ri+jQy+rx2/Hj4+vvjJksNrJKykkgn0yBQfp9NX9&#10;f8Pd4uXuZ3jRY2UL5dyf5c/z6L5N0shI48Q1H9E4/l1Jp9s71NJD4zTtAfQgSWJpLg2tp03B95oK&#10;7FSkhFPBvcq4C/Qfg8/X2ku9o3+3UNNp7hwDKa8flj8+lKX8BZQoNa+n+x1CnwO61HqeD1xfTXF9&#10;ORxdfqQP999fblJUUSxp5CNJuEB8nNvVyALqf9f2SJablLLL4LMCMEUQ0rjjwPS8SrIKCWifZ+zp&#10;gp8fl3qKmOOkeWaBwKiSN1EYPkKhUsQkl7/g+8FVPQyYmpqoVBijhluqs9mPpGjUwUjU/F7X9qdt&#10;tN1XmGw2udv8ZkkQAkCo9DpBzQZ+fW5Z0KvRv9Qp/n6fMTiMnUbjxFJ9s0VTUV9EpRxrR4tYjZzI&#10;GYDgObf4fX2RD5Gbmg2/tnFy6xTmfO+FdUl2YJjat/8AOH1a/SWH+1AH3lfdc27tyNbWlvHeeNLI&#10;BqARUAADkCmhxTupUU4fsk3lLZZ54lme70o3lpHzNPi63JP5CHRk3ZPa3aOarIl+xxvVOMjWCKjC&#10;UVPU5De0M/jp6LzJBHTLBTGHhSGgOiwtf2S7/SlAwMaVCCISXb1WZh/Ti9v9f21B71yoCi29B5DU&#10;Pn/wj59Dw8sWgzTH5/8AQfW04fifQK61EkLvUeHQpaHUisPo/wDwJ5+v0sPeBu0VHLTa1/WTqVWP&#10;9FupH1v7M/8AXleYVEOlc07ia1p/wnps8vWZ/wBD/m3/AEF1kj+LWOUhUgVXA0KniJiBt+vxvMwv&#10;+be8KdpxAGMsvDlvISC51G5W5B49qT7zXqrmbFfRf+tHShtilVSfqM/6X/ofrPN8XKaWYThnIMMU&#10;QpwrpAPGPS3jFSAT/hf3kfs9HVdcyv6eQ5jY6eeCQi+6n3qvTxl/kP8ArT0x+5Z/+Uj+Q/6C6xw/&#10;F+lp3kMMbRAsNJhEyAHkAgNWS298z2rHcotQqxsXBCgtbXa7XJ/w9qf9eG+4aMfaPP8A5s9VOwOf&#10;9E/4yP8AoPqIPixQnTNLEZZlMLa5BoB8H+bXSsoPpP8Aj74jtCAlQak6lFiGBbT6tfp1FtLf4j3v&#10;/XgvyQSh/aP+tPXv6vv/AL9/4yP+gusx+MFOqSaIIwsrB1KRrFc+Hw6XEUqGSPi+lr/6/vmvaUQZ&#10;CalS2jXr8j6lP+p9JA5/2Hs0PvXf40TaT9i/9aeqfuVvKSn+1/6G6wSfGGF0dBTnxmQq8LQ07JKC&#10;TZyZNb8f0uffQ7PjCMWlJuujSOLn/VAOZLN7Y/15L/8A5STT7F/609a/csn+/P5f7PXj8ZIdcYjR&#10;U0y+QMyoWQEW8YMJp7pf3IXtaOSU/vpEEVPGpmWMAL9VIkkUM3+N/ahfezd6gvf1p/QX/rT/AD69&#10;+5mzWan5V/5+6gt8WKaKnCCJ52leZp5PAkjO0n0YNHqKIP8AU2I95v8AS5TCRgswjLG4tLBIVANr&#10;Frrf3c+9+6/huyD/AKVCf+rPTZ2NiO2YV+wf9B9QB8TLwRpOFqSilWJp5qdHcC+oRpO3j+n9T77H&#10;bMV7rOsrDllkijYNf/lkrW9rv9e5xWkH8x/1o6b/AHNj+1z9n/Q3WFvibCw0mJ6dLWR6aeeIxW54&#10;E1ShJuffpO1opAHMxKFbur+kqbk2sxcn/X93b3wlJ7oq/wC2r/1g6uNpYf6J/If5+stP8Uo6f0Kg&#10;V1bTHLGosy2/UTFJDa9/fA9pU1wRP6L2EZN1AX/N3+lwv+8+6f68smf8X9fx/wDXHp07JMfxf4P+&#10;gupEfxc0jSVXyBS3nEarKZJLecqPIdBlP+PH+PvmO0aZ3jEMp8knoaNbuJBz+okfm/4t7ofeOatV&#10;iAH+mH5/6D1v9yzeo/1f7brCPi46pKKkRtFGTNFJJEkbQve941SYfT/ai3vMnaiLcNUXK3IVFTUA&#10;f9SPGNP+8+zke9O6AADczT/mmn/Wnqx2aQ+f+D/oLqHN8WxIwZKdVDoEd5Wfxy25vITV2a9v6L7n&#10;L2tEfGUlH6bW8iyaD/h5JTbj2pj979wjP/JQYj/SL/L9Lpo7FOwIaSo+wf8AQXTI/wAVJT5lkGrV&#10;L6v8nig8yf6mX7aBCxB/p7zns2nRV11XKnVpBIPpHosfIbaf959ok940Q1BFfLJ/609N/uyShHn/&#10;AKv6XUI/FuaR5PHj4QJUCM5ELKdV/uC0fiGrzX/rx/j7kxdroBJqqDKSwaOVnLSQAi7iGUMsq6/8&#10;Sbf4+3k97FXUWQsT5lmqPWh8Lpr9zt/Ef5f9BdNFb8QElMHhghpFjh8VTRw09LT0OR0H/J2rqMpL&#10;Sy+H/aUW/wDh75r2lQqyszoSvCo/qGkcabgiU/8AJXu0Xu3GkqMyAgeWaf8AVqtPz6ZXaZSQCw/l&#10;/wBBdRpPiXk3SVI3lhWY3eeExI/kANpTD+5Rfn6eL3Ji7QoRcmpFyV9Qc6rr9OSDf6ezNfdlOIWj&#10;etT/ANaunv3LJ/GP5f8AQXTdV/FLLt4wKVfGDIPCYI3QLICLWEy+oauPx7c27LpRZ4qtGEYYEowG&#10;nVa3DA2t7Uf68xBB15Hz/b/oPWv3VN6n+X/QXSbT4qZCQTQ1WOaNal4mKuiMWERPpZo5AW1f63Hv&#10;zdpsgstVw66XAkHr/wAXH6jf/Aj37/XoYcH8vX/rl0y2zM9NQP7B/wBBdcf9k9palvJUY6JmhmMt&#10;K5pkV6cf6mJ1YR3/AMWU+zU/Ffd0W6ty7vhWfWYcJg6kgt6o1fJZRLBF0AI5px9fpc+4B+85zynN&#10;UUk8Vvm2urdfiwwkt5zXMaadJ+2vrXoDc6QyWFzYQ+FqWRGJNeGgoKUqa6tfrjT51xrX/wDCkroZ&#10;+s+m/ipnTRrTJW9m9sYB544UEcr1Gzdm1cDVE7PNPJUn7OQjlUIVuAeQdt2GkyKwUL/Xkm9rC455&#10;H+HvD2LXE7QuteGf2+X246BZcQLNI4wlOOOJ/PrUPigMrKqxFpG02hT1uPWYwtyNJNuTY8fT/H3w&#10;Nza7A/15+g/qLgX9urcW4rRjT8+qtPbsB+t/I/5uuQpXivalqEut0vGQGP10nk6effeprW1c254/&#10;4kXN/evFgJJqOqeJAP8ARc/YesApnLMftpCFHGkSHUfzyYgRb30C9rLcW/wU2v8ATkkW92aaA0/W&#10;p+3P+r59eeaNqAXND9nWQxRkqXRiQBqADoG+tz+gnkH32vk/tDVb9PqsDcfnjj/be6fU2ynwxL3/&#10;AGH/AIr+fV0niHa01T9nXfhVYw8WqNXPOkKx44PDN6rD/W99+q6ghfV+f3P+jR7cZogCdZx17xRi&#10;snH5f7HUdljKuxMhZeApMI1G/PIewt7yDUBaw/xN/of8fbRZWOoSY/1fPp4EUr438usTrEfSPKG+&#10;n6b825PDe8HAUCyEk2Bv+CbfQ3PtRUt8JI68G1rVWoa/b1IJZpDZpUXQCwKgeofRfqCDyOf8feVd&#10;XIcqbfQCxv8A7z9fbL0XIJPyp02EeME+JUfYOoj+JmAQy8/U2ddJH+x5/wB499AuxJWNRf6sT+eP&#10;7Nvx7dA08X6fNPLrJZI1RZaptKWZI1Xlbk2OpSb8f6w98S7KOIi39NFz9eb8oB7sEVjmXT9v/F9V&#10;BFAf8h/zdchAksgJq1hIvcTsv5PFys7A++bkCwCswF72LC1rf8Qf6+20q1GqB+z5/wCbr2tK8cdc&#10;Y4S2t/OgZnC3KI3Jvfiw/p75qQB9CvHPDEC3+JA/p7oxcAkUP7Othh86fYesbxBnUNMpDHlzHHwS&#10;L/T/AF+PfFCrGxBU/U31cG3+wHu0niItVIb8x15SGNB1lMWkLeZGhIKl9EZ0i3A0i55P+x99vp/N&#10;2ufSNRBY/wCHP1590iLtlloPyP8AgHWqt/B/PrGkVuFlVU/tSGmIIvz9NHN/9f3xIiUi5uDe55Fr&#10;fT6/1v7sjTtrr/k60UjXJOfz/wA/UhxIU8ay6tJsyiKNbc8ANb6rbn34lfrYkcc3N78H8X92UE8C&#10;OrjupTqNGsrMqiRTfn1RIRccgG9ifp75nSOPVb/An/e7j3UEsfL+XXusY1yPdfEfp/uuIE8W59JH&#10;I+n0v74iw5VAQf6A/T/G62HveQQC+adex5mg6zsza1DyaCgLMHcMAbchSs51cf4D3ytCD+L/APLI&#10;k/8AQnHtqs/AKaf6Zeqq4Y0x/P8AzdctEhuEnYX/AAjv/wATUke8ZMAFiFH+Olr/AO3A9v6Zvn+3&#10;q+evAVxKuGkLKedUupTxblDJb3xWSKy2mI1Hi68n625K/wCHur+NUj6bh/SHVaSfwfz6kmmlbUzR&#10;AOODZmZeB/qRILn3nuo5aSwH4CH/ABB5K3P19tfqnHgZ9dQ61Vv4f5jqP42dEAk8hS318gP9eAJV&#10;+tv6e+JJW5+otx9Pr/sOfd1CtQUHVh3Upw6joiuVUqim/JCfXi9jq4Bt74hib+oG30sVF/8Ak3j3&#10;cqFFVQV/P/P1VmIFQtT1nlTQqmzgH9QIqDa4+htUHn34MQh0my8Cw5BAIAsSLj1H/H227KbhEZPz&#10;qfSpxw4ft60JQJvCZMetflXh1nRPVrS6SKyyMwLCRSGusnkV0F2BFlFv9c+wF3dnEijy04hJio4q&#10;vUs0gVHEBZURnEZI1ni4BsT7zb9ovblJ7PaL67vlWNlWQKqtUnwzIRq1Ci0FOHnw6Odt2try8FqG&#10;C1pQ0rWo1cKjy+f+bq3r4kfHzOdgbz6kXI7khxE+5Mttn+G/wbHJX18aVVFJWzV80Zrcehjp6SPy&#10;GJ3Gq9tQ9gsm9JSyvJjMb9srXlK5GplkjQ/kMlFc2/ppHvN2TkHZri3kCbrMsgXLKQRX1KFBXPkC&#10;Pt6O/wB1WbDE38m/z9X6VXwT2vNQ1NNje1ex49wy0qrRT/3QwNFjaquPF6jH1uaEQ/5AqFPvnFvb&#10;HCVlrMbRiMRfSCWV6lwf0LBFNTxC7D86xb2TbnyNsdujpDu0iXAWqll15NKVUBRSmaBx5Z6Yk22F&#10;CQHB/Jh/lPTPnPgvuhcZE2z+297QZlsgHpp8zi6JMHSVKc1FTmpcVnZnkhhH+61jIP8AUe47bvof&#10;Jp/gsSE6reaviWMabfQrTuPZgPb3Z41SMxoz049yj/q63Rgu2CJQvj9v2f7PSupfhhuKKghJ7hy9&#10;VLH4hK1BtLLvPN5eBaCq3kChW3+qN/fFd14yQqXwlH4gLa0yNPJL+P8ANpJADJ/tx7LDyNsr8IEZ&#10;a8dRP7FEi1/b0XzbcsxJMxFf6J+Xz+XWCo+I286NJvsu5N2DIySeTwVO0txUuOcg3AqZaPdCij4/&#10;Nn/1vfcu6MWtTNHHt/yxoziKRayhUygvZWEcoj0Bozq+pt9P8fZaPbnZdIhnsEkYAAspYBvmK3AN&#10;CMjzPp0x+5lpXx/5H/P1CxnxQ7LbA4eqyneslJk56Si/itMNsbwlgpKiOnDVEArKbN1X3HhrAIdX&#10;jTUfVYfp9yKfdWJbVqxFfF9GlKyUTAMP7F0q01cH+ntNJyBy/QfTbbmmaswAPyP1P+TqrbGpP9oD&#10;+R/z9MG5fib2UDAKHtPZmRbSyxLX4/dMTzwkAfcMtVj8iIyBxp9f+v7zDd2AVWLzZil0/wBkx1dy&#10;P+qSs9pH9veXnPh/Qxqh4lproH8guoH/AHodU/djMQupf2f7PTHUfEjuSepp4IcN01uSnqtJnqnm&#10;wbuLG9hBuXYlbfgc+vn32N64f0KKvcCXIK2iy5Eqt/aXTNLb2yvtXyk1A9p3H0e6P7O8db/cmKh1&#10;p9g/z9R5PhFv6Y1VRPsv4/1Dp5Y310HWUwoJY/8AdcpqdqYwNqv+qwt/T3y/v3idfjGWz0BtezQ5&#10;tQV/rqZGHsrl9ouS5WrLt4r/ANRH/WzpMdldcsR+wf5+oC/Ajci0f3lT1F8es3wLuuF6dmby3P7Q&#10;iWlpgLcc3Hucu+KFEUruHML+t/IkGVYBV+lxJRSXP+x9oZPZjkxxU7cpWnmJT/MyHqh2ltJIUah8&#10;h/n6QtX8D8vUVUnm+O3RsqkxUxpHx/V1C7Sy8GVJMfurHeEKB9dJHt1Xs6VP07xyA9COG+3VzGjk&#10;Ld1fFuBa/sPzfdu9pnUqNg04qaXF364/4k46822TKSGi/wCNf7PTZV/AqSoeIn4ndReSKrroqhBi&#10;sBQrWS0tOZ40oXoN7UoK1A4vb03vY/T3ni7bq45HjTfRQkag1TTY+NBa/wDuyrxKRn6/19lU33YP&#10;ai4bSNp0kcP8ZugBwrn6sA/5K9V/d1zWv0Z/3r/Z6b6r+XmstJBWyfEbbDrLNomjwdNWVU7AEHV9&#10;tgew5qoc/jxe5SdsZGBTbfdAvktYvT4ZyfqP7WPNuPai7+6t7VSqgTbVDeVbq4+VeN702duuMfof&#10;4P8AKek/J/Lt2/VzMaf4kZiFUN5VpKrd+PXi4ten30igi39Pp7cU7XzRJCb9xhH0IFPt5jb/AAtS&#10;j8+w3N90z2x7QtoDT0muD/2uj/L0y1vOrFTEQf8AV6dIus+Bu3o9Ky/EvfSyScgxVvacKNYngls7&#10;KBwfbmnc26ka39+8YzDgo1NgNY+hvdFQX9lkn3NvaMCp2iM4/wB+XY/7Xa/y6ubS8Ve5CPnQdQ6j&#10;4O4MwCaH49ds0gMZda2nyHYiwf63hq6GvmH+8+3CDt3e0gYxbpxkpt6j9njXIPH1SOTnn/H2XXP3&#10;P/alQFTYdT1oAGuyPzb6s/4em2huFViASR9nQX5v4fbKw9RE1V1/3nQ/cThVp1yuXp45FvY6ajJb&#10;EqFjIU3/AEn3ii7G3T5FVcriXa5FlooNX5B4+49tn7qPJ9zC4NzIgHGsU7UzXgLsny6da0uV8yf9&#10;56SM/wAN+pIKSXJz7Z78xFNAmvzVGfxRjYEMpBZOr30kAk/Q+1JQ9h73nk8MMmPmdjbQlKinjUSb&#10;6nAAH++tz7jPmr7s3IXLdot9uO8NHagjuMUy11cKL9UWJPljJwOk+m4Wo1E/7z0DO/Op/jxsHHR5&#10;XLZjt3D0FRFEIamsze2awVDTK7Qx08KdcU00rSqLkFU0j8+1P/ePMUkLVOZGFxUUY1Hz1js5UfkB&#10;VAvc/Tg+4Wn5I2aWfwNi3a6vnJpqFoYkr82a6OK+dKdWpPISEB/l0WOGh6h3blIMB1Bsr5E9h5ed&#10;1WGHEx7XnllckFhFTUGychVSL/qWC+oj/Ee0rku79t4klaeWLLup0tHQpVrGHCnSDWS0csFrn6qW&#10;+nsb8t/df555so6MIocUb9BznPBb1Bwzlh6celUe3Xkp7pNA+wH/ACjo6PVX8tDvzsw0Rruq9y9S&#10;4etj+6/ivY2/Nh1OXWlB064tmUmEo9wLOASQlStKDcer247X7j/jtKtWuCkgD1woSv8AFIpXJMKS&#10;iXV/D4kVRrta/Nvr+PYO9xfZCHkqobmMXCawv+43h6TWhwLmWuVPA9B+a9khuHgSjECta088+XXX&#10;Zv8AL8yHW/Zlb1wvaBy1ZRdUZTtF8zU7WqaWCaLGbhbB/wADjpqfI12Q+5mj/e8gjJX9HjI9fvjl&#10;e5aDHZY4yqwtYLafNUxVlFMkZIDKGiGioIA4uE+vHsEWXJ8RRSm6EuDw8OgrVv8AhnkBXqt7ey2k&#10;Am0AkmlCaf8APp6WWyf5SHa3aPVkPZ22O0NiwRZCGaTF7bzmB3hRZPJRQTin1R5kYqbDwyPOOFaQ&#10;Dx+rVbj21y9yYZA8k2My0McThPI/8PUXJCqdJqxKNdvTdRf2IbXa7RRoa7oCDkoT6+jH/V+dC6Tf&#10;phIFS1Vq8O8+XH/Q6fz/ACHSfq/5F3yUyU0EWF7U6PzFbV0r1S4+nn7BMsSqQJFNXHsiTHTeH/d2&#10;mYmH+h/IqbWyhz1BFkPscjiklZpIYsnDFDUywrZ4p/BFNI8UU4sVEmiQD9SD2Ed+dbeR1jTxK9vm&#10;vmy1zX0/b0ItvuZZkDFKY9Qf8nD58Oq0e3OjJOg+xsn1nV9p9X9lZjBQmbP5fqLNZDdW2cHmoYvF&#10;kNqVOcr8PhoK/cGBqF8daKIVVFE5slTIVYBW0mdxGdpWqqGtjkplmrqRXiSWZPPQV1TSVMQbxqrv&#10;HVUzISOLgkEgAmNLTa9wsNQ+lDsZGNQyAGvA8SaUPpWtB51Ajun8QLqGntHz9PkPTofe7tk7n2Ru&#10;yh25vbD5LaucTrjrLN/wLL0zpkqbG7i2Bt7cuGjnWNnp4pa3GV8MgR5FdFYiQJKhi9hjle0dlYfJ&#10;VGMqa7RUUtQYKhpYqyKnp5ECM3lqzTNSxRgPyxf8ex7tm07nuMVfG0cRwVvNh5OP4f59Bi8untR2&#10;wF29K0+Xz6Hzbn8r/wCW28th4DtHafWlNujae6tq4neGCpqHdmEk3NlsbkKaKohpMNtiWqizlVmZ&#10;kf8AzEcLj/ayePYPfKXcOMo8Bs+tejfJU1fX1SU8kMn+SUqNR0rSzyT+MiZGK6VCyIWB+vFvbPK0&#10;TR3c0F0oLK5BauTXXQ0H2gECn+YZ2O2Je7fPO17oOnhoJ9aZ1D18wePy6uY/4T/9U7tm3x8n8XQ5&#10;l9h5PAbX68gz+1c9gZ4N1CtoM1u+Ckx8dJXV6V+LemnSWWU1dLUlC8aaf7RLNT0NbUYSn3DJWYjC&#10;0dQkSRSUtIk1fRRtqvWJVVa1T1LDR/m0j5v6mb3LO4Wkljai8iHjamoB8FfzJNMGvUdQCJt2urV5&#10;CxBJqRSvE8BSnHq7pexNpydwZvopcNv7eG4sBSVWRyD5XI1TbWzNSUgP8Dq8Xgv4RRYlHFSCJ6mo&#10;Cxgfsxp7RO/duNm6ejo9qR5TLV0tVBUS12SmmnplhMBVR5M68NLKsjC7aFa39Paa7WTcbiFL1Nak&#10;ESCtPE848rQrox8PxUzgkdHdnd2hs4bXmCEXoOrxjVofG7i0f9mKx+H2jsPfp7uJHQ9fHzstetY9&#10;yZvtBdm9f7fx9JU0OF25tTGY+nrKJ4qxxkpWx2x0zGQDOulY/MwcAcDn21b22FsneGyMZs7e+1tm&#10;ZPCUsSHI4TOY2hz1BkZxSGItFTtFJRwrpb9UcsfsecsXcm27febfC4CylTUgHSVLGo1Biag0+IU+&#10;fDon2S53LY7fftthvzJY3joVQxJSIKWJGpgzPq1UyRppjpObf3zvKm7c3d2HtDP9j5ufdYaixlVF&#10;K+3qLDYcZGnlggy2Oy6RV1fU08quUSsxdY1mIDL7q675/lD/ABm7WqcgOs6ufpPdsONGdhpsBB/F&#10;tomlmm+wglyO1amekq8TTzVqstqauR1Ck+M82RLuNrfrZK0IgSUuaatQGivooJrQeeK+fRom07Lu&#10;SbIJCLSS78amkFwhiqeAA1aqeRQD59G+2t8sex9p4ijrN+bfj31hjuWDZr5uhp6PbObmzn8Nmz9b&#10;DRPBI+A3RU0mFCECCjxNK0mpTOCpvSH8mPgd3T8U8ZNu3cD7L3PsBcomHXeez6s+KKsaWWPHx5LE&#10;ZeClytJPVPEbaY5YgR/nD78wKfW/TqJFh0cMV1V9R5fkT0F+YOUNwt/3vLZzpLaWhi1MBoJ8Ufws&#10;2KEEcTWnR3ti9l7d39S08mMjymMyU2Mp8tNgc5RrR5eipKjxaTP9tPW4ydo2nRZDTVM6ozAE3I9k&#10;Zjo62veSVYTINd2qLqkMhvcMfNIqKun8e09zLpeMa6SNXHpT/DnHQBubmGHS8kw1GuKcPLBpnz9O&#10;hB95FeKnrUrGrKBHpERPEZnk88iG/olhV4pQf8XHtbuOqz8CSELKjedQtDT516MLu2LCNIWDoc1F&#10;BSg9CwOfKnHzp173/9MeJMTSU8sAoa+8kUbTsprYTE7NKQfuUNa8dQWAYsjAk+Ic88CmLd9um0iF&#10;qN5jP+bqSri1nIKtgfYPy6uIj3HvDJUWUbd+0/FQVlbDiqedNu16V9NEmPRT/CJYdvwVmIip5njW&#10;KrjkUKa+X0ej15cZhapshCtKk098hW5CGKN5J46inemlWoamZZGq5tcbEh0aMq2rg6ebXF/bswRT&#10;TWGqc8KUA4f5ulEMbtSmK/Z0z7139gsZsnK5LdFfiNv0tLtTaW1MvkckMVg6jb+bOexz4enzwyEa&#10;bXxUcGR8aPTVVPWRSwshuqyWVU1mPymIx2Zalqp6nVjamm/u/TUmQ+7qpWWORokp6mOCConKxDwy&#10;MzMSCDe/uD7fk+TaLglvw5PlQBSSfjPGvDo4nuozcxjV25H8q8adKXFfIzrvurNbAfIYTHwUkW6s&#10;VmqTtiq3Nsqs23jYIKmroqasGcw1RW1uMiFVGUradIqdFSRSrKFsyT25FFic7kaXIRVUUcmIpMZS&#10;ZjGBK2moMrTRU8flYMYE8ug216dP7f6eeDW/3+aGBl8OrmtVqBwPqFPDozvKz2w7e2h/w/7PQt9i&#10;7byHY+xtlZfatdiJhSb5yO88/s3d6VmEr917Jy7Zqc4kLGa2qjp6ieRG+2c6rTWLDTZlTV5rHVtH&#10;9tRy5WsqI5PHDNUQRxxNBJGsLRMWpUhZo4YiGKyKbyXF7WJydsWMGr6gfkBw+w/OnQPlsJ4CpLBQ&#10;a+Qzw+fz6LVtbaHYO3t1HL7hxfXe1cFW437vMYvBZTIZDI/xilrKrJLXU8wyn3MVHXZDIxvCk2Pn&#10;Gik0OEEl0YYc5hzUPRUm2nl88kss81JiYQ0BihCvHVxyRtG0dULsixlgbWJH19r7XbI3VZIzRj8i&#10;Tg/b1uC1mYU8WrU+X5dLrNbJ7Hp6Knz2e7ihoVx9FBi6LFbg3xWR0OQOQrxU01Zhcpj5qbKR5DBy&#10;FKaonqkRiCWEZto9u9DW46qghdcRkaZ5VRFar27kFQxRywPLH9wlIYhHKqng2t/j7W7pos4Fwe40&#10;4cOOfOtSKfn1dbGc0bUdPyI+fz6DCfb+8oNzZek/0jbQzFNihV1UtLtvt7az1MWQraHJ0NDUVOBq&#10;8zDXQVWN++jcOok8oQCy/UBruqSpqc/kMhR4nKwpS4GbFItRgq3G0cldPUx5CKCNqrFwx1Zhif0z&#10;I6L+pfyNJVaW31rJRuypNeHr5Aj0PR5t8AjUAvT18/X5n/D0c7pqbE7c65wG1stvnamTravfFLua&#10;qNF2Nit25cYKhxgwVTlKj7XdmRraCOtq6Yl6SUVUiswY6mRtRhTuSWhjpIJshT/arDjKenj8NdUR&#10;tHWSSid08XBWWnV/3JZFWJTYk2v7Sm3YXyiQ9nnT/S/I+fQLvdpumjcgkSE1Pw8aj50/l1U2OiMB&#10;uqm3dncNsDMneGQze/M7l8rBWbPwuSjy20Y6KTAU9ccpS1DQzY7NCiKU9Bj6uetqY2mWMaygYK+O&#10;jmzVTWquOaomPgDo1LKtVI9KwkkDVDSSxOoVbMLP+L+5jS3t/oyXZdfp659fkM/y6Ko7G8VERndl&#10;HlQD/AekF1/ld44LqjZ20ivZVJt3D0pz8keXptxYjL7VxeJz9McXQz0e26HHYjK0tR9xMslJIGpi&#10;v7vjI9PvI2JpnaeALFNRr9vEZzRwqAceYailMiNI81RNVIwhVg5V2HICnSEW83AbapltYgF0mvCo&#10;C1P4uNTxp5j06X/RtHcxF3x55/I8D+f+znqVsrsfcNNm9o5rcMmWw28q+bM5mm24N55evNS2/f4j&#10;t7ctNQ1tDjqDEbfw+0Fo3y88EtFDNSQVGmNnqU87uWKlllzu5qDK1MsOKGXp8fR49UqKSNcLNiqO&#10;vmyGPmpIExgqEqJQTISZkkiKaDyxxZ3iTeH3B/pRplOosez4qkUzSgoPIdSGllb/AE8QJ4DPHJrQ&#10;+fr0fOixGyMZ0h09uXA4iHJ70pdhT7hqt31T1WfrqjedFnshtyk25uKLOZat31kMNWIKiKKmYiin&#10;pakT+VBoVSp7kp6B9weCXyeMzLRNUuVSKpZfvFqqCrMMTSK8BJlDX0Pq06x9TN22ynVWRe4Vrw+f&#10;SdrdQFKkD/V9vVhexqzNw9eR5GjEBkegkzNPQ0sc0k9DFKMM+MzGKjr6qNZ4KxFFKUYCaMprELX0&#10;BqymBikq6OM09DXJkMlVpjqYJCIi1JQT6qOSKaRPtV8UImjQsWkVr2BFvZsztq7QKH7M9JmimDHQ&#10;e38v8/TjtnfIp8PlpKnI53Cz7f27h5txZCqetkrAmWytIYcvBU0NPOuVP3FS1HVVEcaw0ssZXUyn&#10;WE3TUlJA1dUVuKqsVTZiaeonixdBTCmo4JMbUUscVFHTwyVEMLJR0y1EhaKXU5ZtVrFZKkDZGDny&#10;P+XryO0ZPr59LOprsu8GJx2E3Fjd0ZHbMePooKzdG4K5cjlq+HOYmsrazMTVEkFDU5GMZHITUNOI&#10;ailPhWOIQhtSRMrFlcRi5PNT0lPXzxeOkoa18bjnLWiiiaOBKmQwwqFH7hYsZIy/9qwSUjBKn4vz&#10;+3pTHIsgJHH06UO2q/bu6s3DJjq7IZLEUlRJUVmWxCZ/NUjWapqJoJ8hJRRQ1dWzu48CppEE4i+k&#10;YZo+y8vlMpLuzLZUU0UcdJhp5KgVGHmVK2HL1KiDLvQyCvpcjTY+oi0s4ULBf6297LGNn0ka/wDV&#10;8uk+4j9MoooT/wBA/wCz1G7N2/gMJL1ptfAw1TCbKbpxq0iw5+mcY2t2qKmaXAw5CN8RXYapyWOb&#10;zRAv5Kp0083HsZMPVbRi2bURVk1KkyQztm6d4/PK7yoGMsDh0nblgA6tf/evZbcxtOCTQn/V6U9O&#10;ghN9T4zelfl/l6K/urG9yN3jj6vE0OUnws8tAuy8jTVj0NHSwUszxzUmVp3paqhsyI7iKWEfRRq9&#10;VwXfJVFW9XPLHkloda494Y4cjGY0Wm+5FPUDzVi/vROqhRr4083v7H9rt9oq1RhRvLu8iR69PwtL&#10;WgHH/Z6Ozi46A4+lhqsNJljE2YiqKitwbrUSyZD7N6ylZaXE6ftqlWcv+yQ17ALa/t5x9TldcTPX&#10;zSVAdgaiGvlyEdQwgkgkSeEgKl2Qo4E2uMqW0m1vdriztwFXVj7W+XXpmkFKjhX0+XSVyVNgRBUL&#10;BhaOCiKIY6Kpw1Lg5qJBWRVUclHVW1WEcyyxM1L4pgyJrXVqCy2pVjIZWkjnqYYnepgjBpMjLJJJ&#10;Nq1NpjaQUognj9JCs2j63P09pL9I5PiUV+0/0elkBamfh/4voJe0KKTbe0M3WUFBU1sNJjMhWGLK&#10;7epVpKejWmYDUYaV8tLXUc58qBlQzfp9P6vbhXZaZMfLRCebxiunNPGZISwkqKmuanlaOVVmKl7R&#10;lyxs5UWN+A4wnYlA1KeWMVp5n16MmmXB9f8AY/z9ZMFtTFtuKjzrY6jFa+BooK6sWmrkV6bHY/DL&#10;W0UdTSyvRxzIheojgWIGSJHII08veC3vgYcfR0NZT08cVPTrNWVE0kU9RVwvLk/uRT3v9rM+SowQ&#10;isAisPUfYYnsLn6tav21PkPQV8+qxwHVTz9P9npk3l1JvStyufzmHylc+QyFX9rhaCnWsx+LxNbE&#10;uBTGyZBYwP4vR0+38i6ySyI5klRvQp4UyXSGVocjjtpz0L+SF8hW/ask5nRFGXyCS6pyzmaUIoLK&#10;zEH/AFTDn3I8+3qNkmkElSIZi3lWgb+lg0p5ftz0skt9KSPSpUV/1Dh1rWfzkNu7k23P8rJMxBRU&#10;Ub9fbapcp91TaajISDr7Zpxhp8T4aWnxtHJlKmoip6mJUkV7kRwEc2jbMum2MjzpDS0WtQASxu+l&#10;iRe1i39PfOr3RUS807aNFW/Xp6cBX9lOnNoIjtwOBz/x4nrX6+HVV9nt3cBYIoejw/mfSXaOKKp8&#10;olCqbksZQukW+n19pn5OVCxdPbxGsKh311bHrN1Bk/hG8XUlbC+l4V/17fX3hR7xiie1WrBL7r/J&#10;bIfzBPUue258TnSPt/0Fz+xetsT/AITvU3n+YnyXrlVpIovj3tcQu2lTGmT7Wz0jxBNZc3kx5N7f&#10;64H5qA3DWftahUAM0snikYGTWY4fAbC1hrvcG/sN2cJJ7o8UH8zXrKUUY5HW4YgA+h/AuAPybn2E&#10;2WyIZ52bxoyrInqDLq8cJkvbU1+OPz7FFtCYY0iGT/0N174fLrMq/n/WP+8n/intBVOXAQEC/lQJ&#10;F6T6Fsebl7Nx/rezSG1LsM5HVCSesvtH1GVP8TlZG1ulFTIwjsyggk6wGC3+nsUW1qzRAsAO41/2&#10;B00z4IPXRNhf2zz5cDITy6zqnajjRQpN5GpD6WIkGnSPz7XozMiqsf8APyr9nXqAcTjriV4FzYLf&#10;m3+x/r7k12TqGnpHR/21nSOMq4vZD/QkeQt/qf8Aefa6GNVU1NfXqq6Bkv2nrgAOb/gXH/Ffb9Dl&#10;5GplRJUYyA3BbSIwTpF+RcW/1vYZ3KF3TfF8POpPT+L7fIdelIV7ihrgeXy65j+x/rH/AHkX9jL0&#10;XW/cdvdSwswf7nsnYUMitIsqyO24MZ+6rXBjLAnj+v59iHluCWLetpOnuS3vG8sUt5iP2Gp+fDpD&#10;uI18tXmciJz/ADPRafmayD4h/KVncxovx87hLyAElV/0fZ/UbCx4A/Fj72A9zYRY8Dk6hfQyy0xC&#10;8yWK1EepbmUj6Nf6e5d9vOYNXNGxw4ZSZfl/oUg/h9f8/WD1/LqtpFBqfL5fP/CPz6+Z/wDKrEMO&#10;t9/lnZZl2zgnDRRiJZITmtqp5dPkdAbU36Sf7XB45qd+WFGlN352Ysxx1UaqbaeLrKOsp/MqrU7L&#10;24lHVSxRu4aJFdmRgwd2TSWW+oZa+0m8iT2Q2t0h/TDTU8j/AMlGbj2gg4zj5DoJWJcyPQ5144er&#10;Drbx/ll4ySP4i/FnFQybioZcPtfem6aDOYjJypFNUw713fXZ/EUlfPJJ5ZJKuRUlp28lNHDN5EEo&#10;TQQArNuNjkMsGMxczKaSBqjHUceInqozRNC1TUMZJaSgjoo/ES0AXSGKesjURU3NN1DV2FP95p5f&#10;0D69DZrGNVJGT+f+fo++BylDuR0pance5oEqVyddFis/l590UOLqabLpUmgov+AmWz0uWqUqwiZB&#10;5S5jElokYQgM9yyT4OnirMdjqaGVpq55aBqWikhnV6VJ5anzUUrvUUgR1ZZG/QhIYKWsBDYcy3E4&#10;AVe78vn56B6dM/Q4J04+3/Zr0NG1Nu0O4amqxuazWRradaTEpTZZcjmaerpJKetkoqaj+zyREePy&#10;LTQskkcagyyaGUuF1FDLRR1dBnsvWQx6BtvHDHRTU3jR3OVxyPUU5eKIJDBEZ5TM9mj1BSzfX2LB&#10;IQDWUV+zpUI4hkP/ACPSxqsnVY/NbK29jHkmFRvrNJuGogyQZqelXau46uGkq1FZNJPVVFbHRwCm&#10;i1LLpZwkf6fZhsR13g8hj62OPDn9haOFisWNhoKnINSqfu6WOjijZYoo6jyTGH9uVf0vcW9lk6u5&#10;bTwP2fKn7Oia9mUEKjCn/FfLoiu8PkfuXaO4NvpU7too48nLnsokcrbkqM5idt0+VmRsXlp8pUTU&#10;YyNfV0P2lEtWEqaaYEPAVJKllzu15cRRtk8fUROtZWVVG3hhr6+ErQ1DsJB52np1iasaaI+V6dik&#10;oXT6ASstpZFkjVXx5fsP+rPT0TsxNTj7OrC9tb2pNxZJ8JkKGqgqaDF4zJt95VYugmifLUkci08q&#10;UkkNS9RHQeCX/Jo6qESw6vIC1g8bbo6KXPUdFN9vVR1yCsgoaiaoyK1s07eXHeOjoKWRKCKgpqBl&#10;k1BQZJCtje/sTW4aQgOBpIxxxX7Mmv8AL59NXMOvxCcgg/lj+f8ALpC9i5fI0Gzsxl6aavxsmJaS&#10;jr8tRQY7CS4ylo0WnzEk2Rz1fTiulyNTkllgZSdMUAfUtrexYz+B2xTYatZNsYuilkp6ashmkhx8&#10;qz0stWtRBUxzyPVU8VFUxUheKOKUOykgxKQATF3SGKNUh0qRX1r6VwaflToFbfeyqwLZI4+fr6D/&#10;AFU6Kn1zu/sTP70xxm7P3BuXHUGUy+AyGNSXLY+TE5rGYySgyWIqaOjpMPXVuYw9bloYauWtpXgh&#10;lCulW4ZtCF2LsbbGfp9zVL4jb1dkKbce4I2j/h2PlkR0zdSrxGjMDqy0bukryK5cFLW0mwB263l0&#10;WkMYASpA+HFGx5eYx0f/AF8LU7RT8/8AN0PXZnZu4dk1PXtE2Z3LQ4PK7V2+0leK3KU9K8jbfgqI&#10;5p8wtYjQ1mRajkpkhmhRJGl16hIvqDrdWNwCbgraLFYw0dLkaanSjijWop3q1qi1NTz0tTNTxNWY&#10;6KSnawhRmF/SV9iK0gku7UzFCH0/LjQE0rQH0wOii5kXxVXUSTXz4GvD/Z6GnYeX3ONqY6q3HnIM&#10;plMRV1S5mq0UrJRyUP8AlU9JXUVHkKxcXl2p6qMt55gn5YN7E+s6t2rR42aSlqaymOigTJVseVyk&#10;lYlNVSUUMsGNweSeqpVrY6SYfuSqqEo0n40+yqV0uZ3iBqUYD/CDigHAE9OXkrG2qoodWP2n/N8+&#10;gDw3e/YlfmaaOrxENRLkzuOLbeKlxeIODStw9Fl6ihyO5N54aWOSPF1mQx4QxUaTTJ9wkBVzqlJf&#10;dp4XAVtRlKfM5HMz4iGfNVRqXzW4MNUCaiqYvIq1tBkzTS01JGwGmB/HIqrGXMjvc236VSzNbgnT&#10;TNaUOcZ9a0rwz8uklvdMZvhx5Z+R+XRr92ZHcVPjcdLhKOgpszUy4OBoExeNy0PhrFugWnqKOkrq&#10;dp5U0eSaO8N2kaLxpb2s8JtLE5ms2saWmyVPT0e2dzyS0eU3JuSWpmFPu1lc1CruimqqnPRwI+qp&#10;lMzwcW8Y59oLV5ZFJuFpjhj1I8v9Xl0f302uBRIT8Xr68eg13Nu7KbWo92tPlDVVE+8Nq4eiyGLw&#10;+HampEyuxcZJGS1VtbK0MeAfJMnijKhpWZkSV3fxFyq+tKfH4aszENTuDHP462FQu/t+V0NOsUyy&#10;w1FPUR7pkj3IasAxirmREiLhArlNTCC22qNkbvoBXzJpSvChzw+Xz6JZJjUAtw+Z/wA3SNxPbMWX&#10;3bh9ryrSZkwDFzI821Ns4+pyEVbRMlbQZ/GZDa9PLsmvxrN9z/DkkmrJ4oRIZIkk8SpTE0VRlZ4K&#10;SDd2eyFJVUS0dVNV7z3ZVPSTffGkWmxhGShcVMjSTwtWtKKgiMExlj5A5LbwoyqjkGh824mmOJ9e&#10;NerxSsB+nXur/LoT8nHiNv0NbWybF2/jJKSaWaKOg2ptilatpKageo++ycjY2QBUjihm+3RQiOQD&#10;OQPGINV1TBUSVAzW6NwvUzmdgkubztZBS4iNKemBpqapyy1LZKMyGBIqKeaOZ3SRLklQ6NwRG/tD&#10;X7Tw/Z/n61cwpISQK0+Zz/PrNRdntBE0u39p4oUWmCO1PTUVFNWZ+o+6q2+4qKShkpcZiZIUE8tT&#10;XwUklPodZVU6WJpvjVLJj23xsyGuyGWxmKlw2Xx8uVGZFYy5s1tHJQtFmaytaCkoI8SBCisR6mPF&#10;/Yh2jmFoRNDpLxk14/lwK+VDTHSq1hjRVJ4f8X/l6qF/mpbOx2Q/0EdrT4+g2xunKjd+2ctU4iqw&#10;tZSY6Lb8FPnaPIxZHDUOPrKqoyeSyq/dSFhGEjjUxkoCTwYSQQTgIySwTvqUxrpCppjA4ufUjk/n&#10;+v8AT3L9ur3W1XUNuQAUJU+uGI48Kiqk54nHQa3CHQ4WSP8ARDHHyqKfsOePl1qofIHEz7i2zkPu&#10;qSrxW6dvY77WvGSqBVSy5g1WSeoVGaLQlJX0sSxBwhCXiY6tdlHbaNxLP9dPhj/w5L82P9b+8Sfc&#10;sMDbI3xLK49TQAcfsHRjtNdTkfwj/L1RJ2+zeGKmku01Pl6yMG+pvDDBeFXNxyoY+oH/AGHtc+4n&#10;6OegB9+9+691y1f7Sv8AtvfvfuvdcvJ/h/vP/GvfvfuvdeW9rAD6/U/T/be/e/de67jbn9INvz9P&#10;+I+vv3v3XuuRNhfT/sdVv94I9+9+6913wTd0Df8AIRH/AESR797917roEC9ozz/tY4/2Fvfvfuvd&#10;deh/ohT/AJCvf+v4Hv3v3XuvXX8Cb/kof9Gj3737r3Xrpe/jb/W/H+29+9+6912WW9v0/wC8+/e/&#10;de664DX0t/rgX/4pz797917rg4APC2/N73/4i319ozdsepqUMf0iYWNv+mf6WINufcme2N1Vtwoo&#10;0nRTjj4xnB9K9BXmCQhI2Nag/wCTj/M9Dv1IzUtTlaYiNlKURYkMVDSCoOl9II1D/X+ntGEFF4DX&#10;udIFjf6f0Kj039y6I4pZA8lymmgqaNXHy0nj9vQbimYMAsZoK0OKeZ6GwUdNUSq82QphGVhMraa1&#10;JFaEepfEtLKf3Lf14/x98oZ1VmZ45Lm1iLCx/wBhe4t7T3W2GSKNbe9hABIaus1+fw4/n0reJ6mq&#10;sU/L/BXqFWbc89NAmPy2JURyTRyCR6061WwDkNRDxA/05/1/fCWZizMNXqNxdQLg/wBeT7NLS1gj&#10;s4oZJYC/yNTXzHDy6RvZSSSlwGA86+f8+n/G0UFLjKaklq8Y8qekNT1CNIZFBMker7a/7R/P59yK&#10;csjoxDMmq54sdOoG17ngkW9km526Pbyw+IomOKDIrnz/ANnq8c7Bw2gggj516TubxsTUksRqKRKo&#10;t40TyU50uRyCyMQbX/w9zZZXlsdcjC/0dLWX6ADk8/6/sN29nHbFlMUaYAw3E+f7Olv1zUqAWb9n&#10;Dh69IqDFGnLJKKKApGFvHW07M8usuXYh73Avcf8AE+8c1Y0eHniOu7A6dQAAIkjcknQSQ3t+z2eM&#10;82WFz2tpbOkn+FgPxeX8+jja5/rLpbdgQKj5+lf29KbaeB17926HNPPC2QEbimqIhNpeKtRVjEkl&#10;gyOdVyebAcXB91gfzEdzPtXr3r2YOF/ie/6mLgDj7TbmQmPGtiyk2FrD9V/xYxl7mc3Nfc5z7co7&#10;oIaD+Qr/AGYHA1+L5dZTcswiKzh/i8s/L/Y/n1v5f8J0OuKfDbQ7N3bJFMKnIbU2fjCzygoYpctn&#10;apAqqRaQNRH1WufdSMnZrRhz92Y3CajZy1yf7BWwt/r+48j3CU0Jz/Kn8uj/APeKMdIqf2/5utnH&#10;7eL8rf8A1/fD/SizoIzMGBXSR6xp+v1Fyfx7VJucynUx7/sH+bqpuz5j+fXvt4r308/14v8A717w&#10;ns6X9LzSqT/Qh7cf8GA+vvbbrcEGrA/s/wA3T7XtQRUn8z177eL/AFPvr/Sg4OuKo06hbRrY2tf6&#10;kkAj2nO63I+J/wDB/wBA9JzuCg08/wDV8uvfbxH6oDzfn3x/0pz3/wA7IPTb0sAb/wBbajzfj2Zf&#10;vl/4v9X+89Kvrh6/6v2ddfbQ/wCoH+2H/FPfNO06hjczyE/2je17fW/7nH+8+/fvyX5fsH/QPXvr&#10;h/q/4rr320P+oH+2H/FPeY9pSj0/c2uOSbHQPwCNN/p7a/fMvp/g/wCgeq/VRde+2h/1A/3j/inv&#10;sdnSlVvVOvNyNZN78D8cfX3798y+n+D/AKB619Wnp/h/zde+2h/1A/2w/wCKe51P2g8mpaypkgpk&#10;TyAU9PDPUMR/Y8sxe1/629qTzDdcPE/wf9A9X+rU8W/1fs6xmjgvqEYLW/LOB/X6KQPbjD2tjF9S&#10;VOdg/wBrdMbN/iONCe6fv668nH7B/wBA9b+tj9W/b/sdY2oY2Fmjib/Czj/oo+8zdt4xQW/imUuf&#10;y2GxUVvx/uqZTz7b/fl55OP+M/8AQPSf6pf4D/LriMfDwPEtgLC887/9DE+2p+2I2Z3iq53JbgT0&#10;3h1D/UemolF+fr73+/LscX/kP+gevfVjyU/t6zLRQAW8YHH4P+83sD7w/wClIlWInBuum2tuDb6/&#10;7H29/WC5/wB+/wCr/eenfq0p139nD/qF+v8AT8f0+v195IO03p5Y3SqaNwboyyltH0NrFfUD/r+9&#10;/wBYLj/fv+r/AHjqwvFHD/V/Lri9DTSKUeJGVhZlIuD/AF/PvIvbMgu6Vh9S6rglXv8A01aD/vXv&#10;f9Yrr/fw/Yv/AEB1761c/P8A1enXRx9KQAYkI/1JW6/n8X95o+3JZjdqtWGmwDRqP9j6UH4/Huv9&#10;YLr/AH6P2D/oHrf1o9f9X7Ouv4dSgWWMLzfjV/vPP19yG7YZ21PUgn6cMw4/2CfX25+/Lr/fh/l/&#10;0D1X6qP0H7T10MbSgWEagf4D/jfvLD2ywjISqP8AnNFuVNvpqvYm591G9XPm1P2f9A9e+rh9P8PX&#10;RxlIxu0ak/4i/wDxPvEnajH9VWdX5JLiwB/rx7UpzJfaxqkx9i/9A9e+qiBHdn/V8uvfwyktbxrb&#10;+gFh/tr+5qdpkW/yxSR+oeTg3tYahx+Pa5OZ70diyYHyH/QPShbkDJB/bX/J1wOIoje8Kc/7T/xv&#10;3OHa7+Mh6otq/VqH1P8AjpZQPdf6z3x4v/g/6A6140f8H8+sH8CoAwYU8YI/SRq4/wB595R2zoZS&#10;tV6n+jFiQp/PF7E39+/rPefxn9g/6A6r44/g/wBX7eujgqBl0mCO3+AI92Z/yzN4/wB5Ow+zKPzG&#10;RqbY21qmPkMVjfNZn9bEgn9f1tx7T3nM1xvW1b1Lcmqi4tT5fw3CcQi/LqIfdK7Uy7a6Du0t+WV+&#10;Xy61Mv8AhXLtGN/iB8W8nRxxx/b/ACayeNdiOPJmeot7VifU2uf7ug24+n193CmB46IyuLI49JLL&#10;9fII2/tE/wC9Xvx+PZGl/Hc7s9tERqXR6iuC3mB+zNPPqFpku7q13QRLTUEAPbiuK5p6fLrQUiwt&#10;XCaHJJA80cbkyKqCaFmjmBRCIC88Wpza7BbD6g+2Grx8VKrGWvdLabExRg3NrcXPHqH9PY+sOaJL&#10;+WIR7HGxJJI8RjWlfSlOB8uitORdxjUlriQn8OEFP2NnoR6Om3HkZFFFsmmrLFpG8VRlJk8aAeQS&#10;iGpeWORT/ZCt7SkucwkUrRfx6MyhSfD4YPIALclC4a315t+PY9str3W9CqvK8OrFazuPX+Yp8q16&#10;d/qXugJKyP8Asj+X9P59CfQdHd1V+PiyUfRW4f4U7xIcy2O3lTYcvKFKouVno0xzOfJHx5b+v/Wv&#10;Ep92Yec2gzkbnQsoIjpSrxScRShzIVKtb+zf2ZX3J25QDXcbBDpPArcOeJPoDg0wTQH14dUh5N3O&#10;UVVn0+tE+fl4nSqznxj7627GJs30buKkSoyVbhUQ02fnqIsxjLff4+aipYJ66llg1C7zRxREfR/c&#10;k7lxi2vm4hyBxFS30k/UetQf9a/+x9o4OT9zlBdOWA6/KdznNBgHBPn+dPLrU/J+7QAhpGCeulPP&#10;/m58+k8/Q/b0TMW6R3bNoDqRHRbi5kT6gxDFFwv+1AH/AFvp7cYftpbaMqp+trUb/Qn8eoD2V3b3&#10;lvUycrtw/wB/p8v6Pn0y22XiBKXRFfVR/wBBdBVkqSqxlRJT1+x62mmQnXFJmDCwHPI+4ooQfp7n&#10;JQM4BTJB1/wgP/EzA/7f2Sz79BDq8Xlkh/8Amsv/AFqz+3qn018tBHdginy404cfXpkkyWNRWM+1&#10;clGxsWZshD44wZChJY4sIbf649qam1FQoYMUUhm0/qPANrkfnn/Y+46vZI4ZGYqVVjgVrQeXAfb+&#10;zo5tWlREEjfqAZOOg5y9ItXkJ5aOnkp4qmXzU1K0sZljiCAjyaOF1SHR/vP+HtwMbFBf0ngXIv8A&#10;7wf6+00dzG7Ag8fLo9ifWgJHSWelqIqucSIzmOxKhwOCV54vf/be4VR5NK6TYhjcf67BVP1JPtbB&#10;4ZY1FSAP9X/FV6YlWdlCxnuH2dPuFhoYZ5pMhSyTwtSIV8YR7DwmZxKSNCOI+SLk+2iepqIRZpaR&#10;Fsf87Vafobm8ejyDg/6n2d2u3W9ySY4Z2bHwR1418wafz6LWtr8kKNBP2/7PS7pKPZdWFdKDckjl&#10;j5FpMTTuio1tLpOavwSFvyNS+2qozbx6v8opfTwXWaR1/BJuKcAiw9ibb+UI7hlBsrnP4fDAPn5e&#10;J+XSbwNyGnCHpSUmzNv5CSKOkwm7WlkYsKdcLBNNfgKAiZMMSzm3uCu4qoWJmjYf4N/jYXPhP+9e&#10;z+TkPbaSabS4UitKp9n/AA3r3hbn/vtf2j/P1OfrjBapFlx+5IAgkBZ8BBdWSLWFKnNLb1+km/A5&#10;+vHucm4J0JBaNuQL624IB/rBzc+yeXky0Kq0QkA+af5RJ0lF9uiRk+CjHyOodMs2wdsyFGijzRS1&#10;5NWHjURj+2f2ctMW0kf0F/8AD3JhzlXPfTErlCA+mSDVdr/pGkMfp+PZbe8r2tlQvMwDiq1R6U4m&#10;pLEDHkePS+Pcb6pIgrSn4l/y9RKnYm16BqdavJz00FZDJURSzUOZMawRk+N2DR/WW3Frgf1NjaXB&#10;XV7SFJIHQhgpuUOi7WFwBcEX/wAfZZe7TtCW4mgu1Y+QoRXBOK/Z0ljl3cSgT21F4HKn/B0z1m3N&#10;nrCHgzEM40M6siV8QqWRvpCZoov1D8m3+t7UMI8gsSL+ki9rj9RNwDY/7f2E5SIl108/X506Etqc&#10;Z6DOaC0i6FYKfMCyrIwJiX6XKg3Nvx7yG+mw44H+v/jyeB78CgYajx6dauk049QaeJXkHpZySdRX&#10;UoVvr+gAn1fm/tmrq16ZQbCQEC62d2uSBwgb6i/9fZ1t+3C+dkMmkDhkDyJ4/l0WXEksasRlB6dL&#10;zb22oMvMsDzfYMZ2WOsnmpaSlSyF/XJMASLccj3B/vEymzUU4t9AQwub2tYRE/X2ejkLUoZN+tzn&#10;iCpx618QdB9N6uahBYPX50H+TpVN1fSModdyYNhqtpTMUVwv5f16Tb3i/vUoBJonFvxrkH+x5gPt&#10;QvttcY073CV+yP8AweL0p/etz/yjt/L/ADdY26qYlAmaxDB1LAJk8ez8fjSK8HX/AIfX3zj3XEDY&#10;UbrfmwkNibXHPgHFub+3Z/bK/K1G5Qmh9Y/2n9X/AFDPTv8AWU+du1P9X9Hrj/ojycalxlcdMC1m&#10;VK7FhlH4LWyXHqP9fctN1wi4NO68fQuSL/WxPh/3n2Sze3l7TSt8mfOgHH/b9eHMcZDHwTj7P83W&#10;GLrbJwyAxVdG6yMAdM9GRcAgcrWuARf/AA98Y9w0z/VCf+SuPyDzEPr72eT9xioA4rX5A1r6aunP&#10;39BAAXJP7fl8um6TrLMhrI6ghtJIRXs/002iqJBf/H3Op66KoYBRb+tyRb6/khdV7f4eyi822ezV&#10;jKeHCnn/AJv59LrfeYLmvhVqB8/83TNl9r5LEQGaeUNGzaYTH4mL/QcorMYjf+t/eSs1x0FU8Zs6&#10;xSuv+vy5/oORx7Y25Ip93sY5x+kZEH7aDo2tUSXcokfgWUfyA/y9NuESKqzmLgmTVDUV9JDMt/7A&#10;KQ2+gLXLA/429ko7N3EuO21uOrLsFgxVVJJIlmdZC6vr0kqpszXsPedFpzrb8u7ettHRKIQMHBAI&#10;x2N+E0oOPUybNsg/euuvaB8vJaev+r7etyf+Xd8bqjMdw9QQtQwwxU27sSKCkeBKalbDUm366lWm&#10;Ro3kkjP2tNp1Enk3t7JMnZ4VlC1bamWzyiT12F/SdJRb8/09p9v93pKhBenT9n2+YiHRs/KviUq1&#10;f2f9B9bQNZ8TaKWFw+NgkiVy0VK0MbQBzY61E008iWI+mr3OfstCnkNRFKCpWTWxfVp/RZmJK6R/&#10;t/ZzL7sqyGstK0rgnhw/0L/VU9MHlhKjS2n8v+huk/F8UIg4iio56Qxv5Kf7dIYliMn/AAI9EUiq&#10;5lP9Qbf0PvydoRAkeZNPq4VUVbMCP7Qc/n2sj99u4ByNOf8AV/uP03+6XJz/AIf+hupUnxUdlDeK&#10;VpB4/XLMzP8At8/WOaAXNv6ce83+kuJbK0tj9Y9bC6/W9iCNNv8AY+1kXvzCCf1MeWD/ANaOkx2x&#10;9Xaa/s/6C6it8XaqxAiJS5MwSOECYm3Eisx8oIP+Hvh/pPgDXaoBL6hqblgCnjQep2/QvH+PtePf&#10;O0lP6MtD/tyflkw+Qr1T9yqfL/B/0F1ib4rT+MIlKI1j0HxxsiRuwn+5nZhEI+Z5hc/0/wAfcmDs&#10;qkRSwqQG13v5CyBvw5TWAfr9L+6/69FtqNXNT/pv+tPVv3IvmR/q/wBt015H4t5KqdENKrRLGVC+&#10;KlWZ1+niWfx+i/8AXT/sPeZOzqNrpHPF6rXAYxgXv+Qf8PZv/rvbfgCn5a/+tXWhsvpGf2j/AKD6&#10;gy/FjIi0k1PKWQAJrEFRq+gN1cC97f1954OzKIp4zKLsFtIshTxqPoqBQNF/9f2rT3a21UHiTaag&#10;8A2Ps/S6dG0mMAGg/wBX29Qa34uZUTLKsNlQuz0ssMNQKqaT/dlVJMziWw/2ke8z9iUpEZ8is/Fx&#10;5Iw+n/Ui6ce2F96rCXiTqHzb/rT0lOy6RUGv+r/TdRoPjLlY5KhPAYoSdSnSyxeUWHlBSdVvcDi3&#10;19yabseHwSRRTrEilm4Zb+Q/2V1C5Qf7b2rh957ERmMTFU/2x/6w9MHY2Y0Vf5j/AKD6Z8t8XqqS&#10;tgrajG/dzNHHCVfhRTx/2zolFp2P9Pcmn7EiBkP3CXZdDavHZ1LagGBjH0t7Xf66u3rU+MOGcNkV&#10;8/0urNbyHgvD5j/P025H401EqUsf8NdVjqPuItDzK1PL4PE7wt90dGv3IG/qcKbSxnizMyx2H+IQ&#10;WQn/AGHto+6e2Co15+xv8HhU6SG0pgx/z/2emxvjlkGcNLQyWMjPEiVVQjsB+PuTI9Tz/i59849+&#10;QsqkzxmxIUMsa2P+JJIPs7X3Q25hX6ioHqG/619PPZlqFoqj7f8AZ69VfHytV5h/DZ47prkdKiY6&#10;iQeOAliT/r+58fYcIZSsiKdVm1rHY/X+gNvbh9z9tZg3jD9jf9a+k7WR8iQp+z/P0k674z1c0ckU&#10;lJLKoTXCkdVUFkBP6SzSLe4HvNHvmlZ9cklKV8gVkWmplB+nN/EW4/2PtyX3J2yWQOwTR6aaDy/4&#10;V8uqPZkV01+yv+WvUGr+PmZSArSQ5lJxS3iqZc5lpZEYD9On75Ea5/w9uEG9McqyiJKTS4I9NPED&#10;/QWljWL/AHr3T/XB2ghwI1of6LV/aEHSY2bn4oz+3/Z6R+V+P+5J56OorJs4ZqeUSDVmq6RPoODR&#10;VElcPoP9WfbnS7pxhZC60gYP+pUiVvqfyEHH+Psws+aNhiarqisvnpYn/jv7Ot/TykfDT8/9npJ5&#10;TpbdEUc6wT53xNB6aaWtr6iE/QDTG9Qbm3+PtVY3eaUlQZaKuegbQYTPA5SeRm/W0krMxaQ/1t7S&#10;b1ecnb9C1rfwQzWbAVWSJpFJFKMVcFSR5GlRxHSSWxdjUJX7af5+i4dm/FTF7+wkGG3xsrF78x8N&#10;fHmEwu46KPJYWgenUiA0mNMKQxxojaSoPI49zKncFNVqhrKpqh9DkST1Es2ktzwXZiFAA4+ntHZ7&#10;77WSRCC120RRKvYA90QtQ3AaR5j/AIrqslq7EhIu0fP/AGemja/RNHspKyh2ZsDH7RxqzRJDjtvY&#10;ylwtKI0ve9JQ00MRmcvy1r/4H2x1eSpJCzKEDAEBU9IB/qvN0t/tJHsi3fdlEjvsm7iCM50+FqFB&#10;U0HiVpxIr0keG8SQiMUT/a/5+hR2/s7P45lpm+5qKZprt90EkkZQLDzSMq/dRmxuHVv9f2NPUdNH&#10;k8XXy6KmUpXJHHHDdmAWCFgGkQAxvoJ51H6f48YE/eH3dLuSNkOTMC37D3ZUcSeAPnjoLyWxtbsG&#10;QUciv5kkngf9VOiWfJLLVfXnyE2fSy5Da+Giqupc7U1Ffnaukpmqamt3LUQ+Gnw9TWs1fQrNSm6/&#10;aKpvbj8zs9gPLknpsci0DOI4I4qJvPXSBZkl4ipvM1O739Pk08cG3uJOWbkR2cYuW4sfyyc1FfQi&#10;nzrXok5rLTQRGNSxOnieJrQcf8nQnYjvGgxe0Knd276+fdOIxdNNm81uLekUe29iYtP4IMfNPJmd&#10;3vhabOYzHRteomxf3IEnqiEx49insTq+mxskWV3AYslk4iJaamMa/bUEo0Xl5kkM2QT9Ou5Rb+gX&#10;59s7/dx6jHb/AO45JpWlMhgOIrSlPzHXrPalcmR0ooOBU5+3PA+nn59UT/Nr+brvDubH5fp/43RZ&#10;TrLrKtVsXuve9NlKmk3r2HQMbHDYmaiTFjaWwq/TqaFYxkqxbCd41ZofYjZ/I1OMiVqSiqa0srNo&#10;pTTF9S+MogFTNGpLhiASQPdeX7OHc5WW5YBF41xX4uGVrw/1cOhpYQWkZHiyAHhTNfP/AFU4dVl9&#10;V9a7a3FUuu5extodeVaVMSU67wi3PNQS0OQ5lrqip2zgN1VFMKKY62haIPIONPHsGNwdi1MFO9Di&#10;KaWkrG8sElbk4oIIqKRW9SwjyNT1Mrfghyqj+v4O52tvFVmiJYVqNTeWOPH/ACfLolnu0FBI2fln&#10;0+XV0nxW/lK4vK7ko+wO9uwcVvbZFP8AwfceE2L1TV5vNVm+KGqiFVT1O5JqjHUW4sJhIkRQ9E9A&#10;JpCBpeFV0kv+UhErzS1FcZ55nldZDFWTsaiQrI8oqS6wIdH4DAX49m9jfWsSoyxYNe6prWpPAg+v&#10;QavJZLh42jjIWmeGfP7Rk+Q62LtnpkMZS4zC4PaQwOJwlJiqBcJDVbVwtFDgaCD+H0WHTDwR1GWn&#10;hWoUAO9OxEfNrce2CtpKPO7goZsulXPORT08VNO/hx8NNHCPFURgCRovLyCY5lJ4uTb2H9029dEl&#10;1aGqkE+lMsSTqOaVp+Zpw6P7HcZ7aza3r20pih+3gPs/1cBy2JuDL9X9Y5/F7Vlw9BQUs+Yy1bX4&#10;6KPL7ny2brKz/K8XM8ENBHNPSzWKGqoZh9Rp59zJXxNDCse2Xnelpp56NJ5KeSCNqijleCb+GK6S&#10;TvTszftyISr/AI9jHky5huxLb3Jo4yvHhn+ED8X+qnRKfFS5lmf8RqPkCKcR8vUdBPuDH9gbhnhy&#10;vcNJiMfk8rjKPL1uApMlS5Oop8buCgpq6jTfkj1NFhf4tTRU5WrgnhZaa9w7ge3eiweQmnhq8oY4&#10;qSVA80da8b1ZjaG5WQzaJklccqG129mm4y2rR62alCcmucr+zHTDVCkRr3fLoFK7uHaWPxuX2t1h&#10;HWZ3c2Pq5qDHzbMxlRHtinycOQ8UU9EmIFTipsXjag6KueB6bVa6q3098MmmzoEFOKMyVcsQRIgx&#10;hSSQLpHqaeFygH4W/wDr+yi03qDIjXH28K19VzX5HHW1tb+SmlwFr6D/AC9KjaWC+VuTyT5bJbvo&#10;sbtqDIPVTTGkpMlkqbGioWYU3ihx+SoIK1RwJ5xH/Xx+2YyCnoqqghxdE00lPT08+TLRQ109LT1L&#10;yxwuKd5SlEkkjHxvMI7knT7Dt8xIsm4GLXjGdVB5cPP16cba7jdLnY50cqbcymgAIq1KZqPTyB4n&#10;PRh8RjWyG603dkN6blejnrpK7EbNjWpq9q4fM1OHekrK+kGTpKGKp3BNSqka1MFCapEXT5Tfgr3f&#10;3QGyvkJ15k+uuxcRDVbVraumyFWcA5xVfTZDHyeXFVlNmhUtUVUtPJIxbSGRwSCoBPt/bN4SzS8i&#10;uBrSXTQGo+EPwovnw8qeXQttd1s9ntN6s9yj8WK4EWKkf2ZalCqtTj6jI6Ot1l2PU7H3JT5PB12X&#10;rMnV4+TFRUG7slX1tLPj56ijqMhG2BoYaCnwE6SY+Iws7LKmkhmdWZTQ58kf5MO+ds4ygz/x63oe&#10;zoKiWaap2luWWkxO6KeCNVslJmfu22xU3YEH7l6Fz9VU/T2N7b6DcJZ4NtlEMy50HW+NJJ7tNPSl&#10;eNfLoP7ZyztPM8V8OWpxaXCgUgfxH1LRqkSFUBzTBAGfix0bbYPyz2xuDIZvE77wFZ1vVYeenhp8&#10;lk6xarAZz7p2SnTFTzUmMzMtVoGuVRQvSRA2FU7XHur/ALl6w7F6/pMZs/ffWe5tiZuilSWpG4MF&#10;kaURuIgBHDlIKZsXVipe4VkJQDm/v01pc7bBKl7EwYuKMfQFs0WtP2/PqOIeXt95TO4DerAoXkGi&#10;Wq0IBbFEZxUY4mp+fRo8RmsPuDH0+XwOVxubxVYhekyeIrqXJY+qQEqWp6yjlmp5lDCxKsRf3//U&#10;G7B0EvnefN4yqovA9FX0byYJqSNJpKaytUipxVOk1NVzMRCI2YsBchb29xBy9JeX1CLoChaoAU1F&#10;Wqa1FKGmD/kPU/3saQkKrBmx6/7PWyZ3VncHjcd/DtlZrFZyTKw5XbmWjg7FrKivNJFkIDVw4lcf&#10;uWtmpMpiKJXaqklWHwtpUM5HOXDUm5q+ipJsHBh0kqauserqajHVeUeh0Vn20uOmxWPT/cZRzx1C&#10;TxzFokILLax1g9kvri2eVdBkpWmVFf2j1x002iGNnaOpocVpw6RG+a3p/E5jIYzf2c3bS0+NxGBi&#10;xeKi3JT7WpM9LV4ibIUOfxu7tw1tGm8s/QSYWelno1auqY2ijlI4CFk3vT+SqixESxRSxRULzCnn&#10;qKdoZ0V5q56TXMsGlYyHjLC4I02/IFEKXFw+uSbGaYA4/Z/s9ECFnfxSO0k/l/LqZ0Nl6an21Wbx&#10;lWuqaXI5DPQ0FTkoqLJvXYmWogo9vpm/FQz5AVM88RgqFjbxtq82scr7DCoxVfUxmmiytdSRoW8M&#10;i1TRS/aFwgmkMvhhWoqFubSOCv8AU+xBa2NmyIJE4cckfZw9OhGtxqgWNowOOa1rXPp0YobyxuMn&#10;ORm2/iq+eaOLzRGghqoDk1hMklHAtIlXXtR0TlU1QQOGYXsAbAYtt0iNtuL7Wnh3JKlbPGi1kgo6&#10;hIPPFHFStJI7yyV9EhLKA+plBJ5AuWQmS4tpJS+mCMEkYNcnz4+Q8j0F91vJFuFhWIhTwIP2+VPP&#10;Hn5dEx7cz/8ADe3moMvnMv1lHksHiXNdgqGXPUUmRWlrK6ryslJDSy4+m2zm3K008s0KRLUeNFb1&#10;t405nKOvpnyFGlMqOm5K+lx0z1C46R4qenxUhpXlxs0ORVI5J5KeSJ2hLyAkMq8+67XcNcXUsYOh&#10;kH28SRwx5j1P+Xp6SOS0hW4DauGKAca+ef8AB0LGzsttzL4Xau5pcu+Rpcr1XtPNZ2GioW3FjdeY&#10;n3G8W5MdT7hiyu3JXqIqOGup6mKOtEFMAGjlJAKw2lTYuGLG1FTjopGqfvYZCn8Rlx6PS0dNV1DS&#10;xrBPWq1OsTrIBYKzcFrch3ma43A0pCdKkDBQVoziuR5kV6NLS3knUhZ9Kj5V9fmONOkdvSbL11Vu&#10;fDY7e1RjjRx4TJReSkwEW6BFmsrW4jGR0dVJX0G35I8pLPE1MzqzyJBZkQv6Y+ehSvraMihp8fjq&#10;yrWGkpIMqMnVsIKgVEU1BPEV8M9VDEB4mfSqm3I+p3yil0RIHQmSvqBTjj58fPpjcEubPAuC9R6A&#10;f5/9R6a6HIna+3suG3Vkdx7i21gajIZrP5TZM+0MC5rqCTH1Ee6KCqpmE+LxdbUF2qIYhLI0VyV+&#10;o7fF4mSlpDj6vI0tRTUy088LvTzUVfKdcDoFrqWeJ6yYSkuGCysjBgVW5BhaRPuly8pURajWldXH&#10;VXOP4flWvlTpLuk0sePBrWlM04/t9OmKr3lvnbuUzVHubG7Y3Ng67LPksPk6GmzGI3BtnFwDHZOC&#10;asXB5aCqg2/STRBKaaBmpY5YHiZJJdKszyY6npTj5o6cGmWamgqaGZpGkqZpGSVmW5im8DMpHjDe&#10;EA/p9jl7DTBBGbzTWteyvnUeY6Ko3kk1Bhp/YfX/ADdcKTfeRzz7zx008oy7YvNZXA7mx701NSYj&#10;GUsU2OigmlFPkMfHlKaKYMKt4Wq2K38ouPaGqs3i4aqZZ5cNS17U8WRqqenj8JpIKlmaP1QxRUsS&#10;ilh/4Dh/L4vULHn22Z7C0jaIy+LXjRWXBr5AfOmD16aCXWreOQR8h6Z8+jA4TY+7K7H0UVBTb4q8&#10;FjauXbmIyGayaZh81W4yGGKWaWXJ11fma+dsnM7NkpoftnqhpcMnBc8fm3yFDUT0ksE1HB97F91T&#10;VlRT0cktK0CRtElBPUaaiUwFX1IGLBzf8e1m0Wuz3Tq0kVAxJOZOIrnB+VaU4npi4vbptMXAg4+E&#10;/M+XSP3rtOo23msTQ1cVXFk6uXDSx42swe28plqejya1/wB7FV1W4qDHa8RiTkUkjEVS0aKIYvHf&#10;1e32jgrC80yTCytK0kjS1Mk9SslPF4oF8FTXqZkEjKT+ltJOke18u0W9hNHFHIGwSDRh61wGbh9v&#10;VDusgw0Z/l/m6DPNbmw1VQ0dLW4tw0zUNLBQx0WEpcdhpKXL16TZWZs1hdqzjGzyY9JVXTriEsai&#10;Q6rh+o8LQ18iJU0GOyEUwIJmq64Tu6JNPOUliyHjkqopQP3oizhW08gcpd2sra2RZARIjEA/EozW&#10;v4vLHD/Jlv8Ae05qFBr9q/8AQPQT5ns3dmFocgMLvDfGw8lixDUxHF7b2fXY2lpqivxmMxX3WMye&#10;y3qsdh8pR1EiCgyCwwO1N5Lq7albK3H4ikzxoIqSahSLHy5GslXK5OoZIzSys9HFT1tbIfPNJBrk&#10;lYMqq36SVsQBzFdvs0ixwJ4pqo46eIr5huH8+hDtOrcYg5OltVKcf8o6HfqHO73371d/erKbnpM+&#10;9buMbcwMNbtHZsEM9RT7i+2hzlXkNpYbG070NFBVrBR0kRgeWWm5mAmMiT9xYur2/iqrLUlZLT10&#10;EOOeGohr/vZHhMNN5sdKZY2Es8Zcy+kANqA/qQgsLy4vleX6Yih/iB8yvoPSv59OSP8ATT6PiAr8&#10;vMj59Qtj7m29vjemJ2DmMbS5rBV9ZuuKuxmQ2ZPt2niraeuyMtFumgSCrcQ4uq8X2S+Rmb/J3k59&#10;KND2bQVm5aaGryeWrJZKmpqPBFGYKEaIXdAq1NBT0vlEQ9LEoxVVK86bk+3G8aBAfD1D7aeny+fW&#10;725MihAlKNWtfl9nUXuLPYPqevyeF2ntLB0lPi8Rjpa6vrIa/c5iqK9fPrfC5zLVgpjVtHqhVKiN&#10;ZZ5Vew12EPPw5vD5TC0ePyuRpWrBHqFVNRVaQ+GTXKEYUsfmg8Ulhceom349p7S8FwwfwKKOIr/l&#10;p0UMijUxUY/1evSp2Cuw96bN33ld0bX2lno8RPWhajB4TN4KWvSrpYY6SWpo58zXPjcoKqAh7Sko&#10;sRe/rsrjlmrMWk9XNV1NX9pPVqaCrpsPVUtZF9nUvAxSHDRVFNLCUEnju972uPr7TW+7XkSaWuMD&#10;+itM/LTUcel626gGvSf2ttrau9ZMdiqHDUOHizeNwsxz2A3F2Hhc/hKuLMYeCthjrp9+z0+Xo6+J&#10;2p/u0EGnSWMbBtAhYqnyzVUTzZOrlxM8SSU7x0ODNRS0tXHHSwRmKowCxVbmcSVFVfxQoGdRq/V7&#10;LL7dL+RyRL2r8hn18h6dJbjCsDDkf0ulpuCh2JDgshDS7YoE3lBXTQV8E+6uxaTHZHNYeWTJ11Sl&#10;Vhewamvwwlx8kFHiWX7qvf8AYdlT/NBNNk6+BqyCeuoqqelSalnyK7fwdGlWwZlLq8eM88Mj6b2Q&#10;jRcfX3JULXF0Kvw/2v2Hhp9Oi2S/SAD9M5/pH/N8+s1J1/tAR4DKYzEbyxtNkZMdmaHa9V252lnp&#10;cSDBFLHBUY+u3vPiK+kpzIQRURSJPpPC29t8c8cVOkMEwFPSxVDqsVLjYpA2qSTxSMtD91MgkBcH&#10;iz2NvTYr47YQqUkjqp45H5cD0gfdhOdITR+df8g6VVRRT12VnyNTBKcnlKvHRStVZjdldQvF4aen&#10;FXSUs+f/AILj6lqeQQuoVy8OtCfXqC3xGCaekdnjxE9c9PAnnqNkbdnomnr4y8ETSq1DkJqGFDql&#10;ZCSpJ/r7ibmHeZLHeY7OKMOjE0aoHmfLQfs4joXC5ijY93dniTj+R6RWTrsXJHUZMZHfWHxOPra6&#10;U4/HfIHt6ly8eM2tOYa+pWiNbltsUedrKk+OmhqAonTSLgKB7MF01NDWJtQz08SzaEaRoqeKjSGo&#10;WKoEvhpaZI4YofuF9K/Uflm/MkbxFd2/K8FytzVGR/09KigNanVk4BOPn0sa4WS3lANO0/nWvlTr&#10;W5/m8U9fgqL5cY/GZKsjpHx1HAk1VnstuNsvhXrtqzwR11bnazI1zZE4aQeSVZVR1jCpFHe/uyvZ&#10;cSvtrKspYSfcUKrcXVyrFjpJYAFSCeeOPfPD3NkZeatoiIGnTMfmMDypwyKfz+XtnjF1c/Qq9CFr&#10;qpX1PDH+HqkX4l08MuB3QSJYvLDjoFn8ZeDR5ld0uzqVPpJJH9faE+UxI6IzuSlQ0/8AFewOvE8C&#10;zRHwihxG9yR9wzIsnl4P0UqD+ebYa+9UaG/5IsYphJ9AdwOqhGsTLZD4fw6aHzbVQ8Opa9qRNPzt&#10;JGYqeHE4rWtQUOaeX8+tsD/hNzPU1Xyd+QmTnx8tH/Ffj7thQjyCVITje19ypZZIy6Smo+4B/sEa&#10;bWa/um/cs87PCoL+NJakizQMNP4IvKOLH2HNvVKOW44xnrKpGijGoyg/ketxpQOPwSBf6/X/AGF+&#10;fYMZeaQ+cF1YsJ3bU8TW/b8VidXN739iqErrCUOry+f+r7emXmTVQnP5/wCbqQBYAf77/bew3mq1&#10;SmQvKVENLEyMWQ38lxfiS1hx7EdtDHqCoa6jTgf83XmIAPd137Q8uZjXIVk0znRT09GkzzXBm1xG&#10;a4UWsR9P7XsVw2XiRQqJKZOfTj+3h0XvIKgk/wCz172gs3u/w1FUlKoWRnpHV1ieS0kdIbsF1ra4&#10;/F+PY5s9t2SVFruGKUpofzP29Ek+4mhVUNf9Xy66A45+vI/r9T+fpf201O6cxkXxhiWpDLW/cQSK&#10;hgC1HhEmuRCXBTm2kn/Y+35LLYrVH1bhUAfD4bitKedf8nSQXMk1CXofs69Yf0/Fv9h7VMVRk5I5&#10;LzSxM1zLLeoETjVcMriIBDYfi/tFdWkAS6Jtw3jBfPhp/PNfy6MpUvXeTFNdP4fIde4+nFx/tx7H&#10;n42Vs9V3d0fRxySosna3XMQMiyO2pNwUqv6SdLC0Ook/S/8ATn2JdotYI/H3Yw0+ntLkFa8RJDKn&#10;Hypr8ga/KvSfcvqodnnsytdUbAtjz1E4+VPXPRYPmtEZfh38rogQrS/G/u4I3pIVv9G249LeshD6&#10;v8fezFueTINg68NEPG0sDEh4ToIqoEU2Crq18i39R+fav2+g2yPmfZWE3eplNKN/vqXzr5Y+2vl1&#10;hdffpwsgfUT58OB/P5D+fXzHvk5mclU9e7+oxHM6Phdt48ySpTQGHyZTbdT4iis5ks01r3H6foL8&#10;U5/Knee6qT5S70XDw0lRS0tdtumnqpMVQVEtJNDs/bM0qwUkgu8jwV3LyyOFYBgouobMj2VsrC89&#10;mNvs7mTTEjzrTuapG4TmtV01zUeXD506Q7eVhLMyayPLhTJ9Ot1H+XL1DsWt/l4/H+p3ZUZumym4&#10;uvc1uUUEW9M7iqfJ0m6dxboqKf7iupKmU42ktTI0FLTJE0MJ8JkcpI4Cupz2562XXHJt7+HwtHBI&#10;mX2ZiMlU08LHVMI6aiqFgqE88beDWY+LA39jfcdqsJCyiep+QI9Pn0qj3FxU+Hn/AE3+x0Y7b+xd&#10;hbfo3gji7BizmRjqclTybe7u37icZX1lPG8NI9Xls2BkcdUPQzR/fGCOoCvqYC45Q2693Z7D/b0c&#10;uJ2JkIzj5Pt6I7emxDy00cstRPHTw4HK0k6U80kaelUfS6/ukg6fZhtG02UYKhq/bq/pf0ujqLcJ&#10;FrWH/jX+x0LGzetNvbmiyWSxG9+7tt1bZqF67Jpv2j3maXJtS0NBHLLU9kbZ3NjhVQUsjIGOgGJy&#10;9OAx1ewpk7EyudlXHUu1tl12OghnyFTS4mn3LUUxelqKcNpqjlRTwo0UGovKzLUBf2yxawNDYOs4&#10;iWQEeZIOMV4av8vRM108bHsBX7R/mPQ347qbGbTgTL1/Z/aUWXrGiw9Pl9y1nXsGSmWvjqvtVanp&#10;dmUyl4pq5ljihhjNOzfuRqiE+1Rje2dzvHK9Tt/YmLijWGhWlxDZ3N5iejaOF5maKbJ01IKNoku8&#10;zu9NIyDU5J8YMrzY4oYvF1ggGlADWnEnL+QHSSXVO+qhUf8AFdBdN8c9sLXxw1HYfdO55Z6iqzyV&#10;O5G2Ft/bdPlDU1TUrfc4zr+krafMU1TVGClp6dVrKeFrooKmX2hpN7ZPK7rx1NQ/3RxVXWyTU9S8&#10;1LuGFsZTVmYkqoKAUcuZRJp8oJY/CkTmP9wNJoT1e/bbZRO0dHFWr5N6n59GttJQDAr/AMX5dDDN&#10;sKg23sXLtXz773LQYeGkrIBLU7JqXzM+N29SY6oyz5Cn25FNGuKSmkaomnj+41RnxLK2mL2q9l0P&#10;YGboqbK4duvKH/KK2N3qNsZZ/wCHVOPqKimqKemyEdZFA/2+RopUhhlmQ61uSQ3BurNEms6AtfQ/&#10;MeQ9eGekFxeOS40AA4/aOgk7Y3F1RtvI1e2dzVPbWZlkx+JhemxW8sKWzFLkoqN2q6rb8k8WQMU2&#10;KysUldVUtC6rAbAh0A9xd6dhb/xVZLtbcFJsPO/aUrVNTVjE7ohSWlpS1RS5Cmx8W4o5KqpimpEa&#10;dligWnkYKhcA3VW0gYujRIyn/TGlK1NNQPRM8VugLrFj7T/s9R+q+iesczQUXZGx9w9tbIbLV8jU&#10;2NGV60q56OeqIoazBVmUqNlZxjj5aatljgR66qaenYuxWTSVA1uzs4s4fG7UwjTRQ1eaSXXnEtW1&#10;E5NfUpBDkKuWkWNlMlU019KC+j36bbIpF0lR/wAa9a/xdIHuAp0ra1p/S/2OjZjrXGpTGCu3duFq&#10;eVKPDOkq7XRZ6OCMpjcfK/8Ad+nSZVMuinEIDa2ADE+3OSu7D3BQVWdp9t7HyBTHY7JUzT5ncVFV&#10;JSU7u8n2cuOq6wCZKmYeKONH8mq50DkqdvC2ljLAI0dDxYkjSKk8Ac8aDj0iSGW6kD1AOf2en8uP&#10;TJV0+ztuZDG4T+9G8Mc1TlqrEPSw43b9TQ11bXUiswyzVu3JWWnFFQkmZmjUaNOpiwBGeiq+4M3h&#10;v4ltim2LlI/BiZXiqH3xj46mbK0cLYs1FPRSVz1LtMqeUGFUihZiFchwodg2Y2d3PuQvA6VLEaGF&#10;NQNK0JJpWnDpVdTGEaDECwBoageY+316Lru7J9D7VzVFtreNdvTB5GvO8FxlRUN1q32OP2nJUPn1&#10;psrkaGP+FUTmXVFIspmknjQFlYxCVuh647Q227LVx9UUuk5CDy0u7900+iWvzGhftFqNmZJnjV6i&#10;J1KaYaRR+6CyeRjO03S2JDGBKrUV1uKZPlpP+x6dVMSW71XuI4Yp5Z9euEfyF6633Q0UuK253llY&#10;62LG5NqWo2fs6pljpcZt2SvYZRYN2YyKneenoZo3jmc1NfUOUovLEy+2w7N7NwuVnzU+2Ns1Wbps&#10;ZPhIP4Z3lumgqqGHJ5GTLyVNHTVnUdVRTyVheSolmSSTiN1kBZC3sxuriwmgetuFOc+I5IJqQaaM&#10;5NcHyIPDrc+5G8VY1h0ZqDWtf+Min+qnXUPaW1N202Pw+GrJsbtjI1sWeqJ909JYnNYfLyYCkg2+&#10;2Nr1xfZGOrMO+NFNS0cSVVLA7PJTimZ4GUe4GcyG/sHRU+HHU2ZrqvLPFTxSN3VQpUzPj3+4qqJq&#10;2XatAKFKeojd44F8cAX1K0FrezLa9luZFk0M3EAVIH8VeJHpw9M46L7y9SCTT2sCK/iH8ulHgarb&#10;W5Kmv3RTdvdfVVFt6JsnUwY/obO09IlPuSjSGny1PTz7zysuTrKzH1MNOlSomklClJBJqAVLY/dG&#10;4s1h6Oel2ZkaHLJuJqaswlT2PisvDhlxu3q3cUjZnI/3EzOOmkni00hjppJvCJ9cs6FHAJd0t7pX&#10;K0ODkVXB9OHoK4JHr0ugJMaOooK8PzI/kfl0JbYVsXXFcnuPbLUlThlc10PXuWwFdVwZbL0mCp48&#10;dDT9iUlXFIuTEUraoLVAsKdJNY0pvcXbVHg6rLU2Z2XuDcFdic7kMZGm29/YZKc1FB/Ca2daaOTa&#10;OFhixeMrCsdNKsDNO7PrXTZhZrC2VtLOSakYJ8qk9MzXiwx+JrrTyoRXFTk/s6eMNsPduUxOMyG2&#10;t1bYw1Ll8Dh6/wAW4usM1W5DTX0uRjafINUdlCvfI5GiqxHUQyVIeDxIARyCan4kbmw+68rvDI46&#10;gy2PyFJj9p0+Xmym6cFuA1tO1PnDiwkOFpqZ6GeJ2vK0yRnyuUAOksRXtdpaWZNxpOhaVGryYGhq&#10;CeJ/mKdL9qvItwIjLaKV8i3qfKnVTf8AN4xG4sR1z13t7NVmAzNLmMxvSXbNPt7YeYwUuKrKKs2j&#10;kM7NU1WU3TmqaupJMJFUKKeFBJLHGZV1KNIsDxcaxTCnJcWaGojZhp8UhMYeFgDxrW5+tg1x+biR&#10;9puAqtAFJ1LnNKUDcMcT+VPn0W37GZQOFa/PzHWrB2/kqjL4KfdIWjkMsW4dr5KGjqXkOSoI4ck9&#10;NmaWVqcmT7CpkUX0kyUyxzal0eNh82cSZaqPUQBGjAD/AAkBH+3PvF/3XXQNvuxEA7swNPUAAn8+&#10;PDp3bKxvMtagKP516oF7to1kiwuR8McM2Qnr4qlVBZDPR0kSyTq2oLefVewA02+pv7XnuH+jnotp&#10;ABtZvz/T8f0/r797917rxQgsPrp/P0/33HvjKyp/mz5OL/RkH155IIsPdLcyyf28Xh5pxDeVfKnV&#10;TIgI1EgfYf8AJ04Gkj8wjSr1qfrIIGBDWuF8TMJSW+gsPeSQCOmSovctpuliNNzY+oXvb/W9pYLv&#10;xr+ay8OioPirx/Kg+fn1ddL/AANX8upZxCpBTzJUBzUNKoTQqsqx+Qh/VMNQbR9LAi/virxEXeTR&#10;/rK0g4Avcr9LX9qJjOppBb+IagfEqnNfI/Z/PqjSwrUGTIr5HrDDQROxjaqWMg6QBEzM7tr0BRqU&#10;nXpHP4uP8PcaaspobDzREnizSJGb2BAs5DEkfgAnj6e1ltaXlwGY2sgA9AW9fMCn86eVemmurWP+&#10;0uFX7eP7Op1NtjJV7E0VJkKqO50S0+MrpxJpXUxBjieMKv05YX/HvMrFgDYc/wC1X/sgn8C9ibe2&#10;WCg01Z+z506fbtcJTjX+XTPJSCNnVmceOTxvrTQVPkZAGVjrVyiFitri1vr77VtX4sB/iD/vHF/d&#10;ZCUFVGrPy69J2AHj121Jo/XM6jnnxMfoD/R/6j3wEqn6FSR9bOp5uVsLcn1C309u+Gfn1saTXvHU&#10;uXGVEADVENTArAtGJ6WaEuvjjmVjrAAVopL3BP095jpAvq/3g/8AEX9pTI4AJj/n/sdVdkjFWbH5&#10;9YY6eGVtKz3P9FRr/n+y4Rj/ALb30XgH+7ef6GN1P4/DAH8+/KbonutaD11A9a1pnu6lNjUuBHOZ&#10;SeFZIyYi/wBSvkVmtYfm1r+8ZkvcoNYH5vp/3se36aQDL2k/n5/L8urBoq5k/kesJoFV/wBxwF1E&#10;E6QWsPyFLjVe39ffYcn6L9P9q/4172VA4sOrlQOJ6wNTql18hv8AjUrc82P0Bt75+69U6weMtpFr&#10;ltdha/6P6H+p9obd1zPSnUvpjcf4j1RfqH9SPcu+1qI8W4JGrVZl+GnAB60r9h/ydBjmLBtzTH/F&#10;9GP6Upnkos/CxqFneqxzkU/iWSWNY6qSXwggm0a2+n9faInlRRyyFgOUuAymwPIvbn3OOzbfcyow&#10;CyrqkwdJqR9hHy9egjDPEs4MYGkU8z5qfn0Zfa22s1WUMjsmWgWrq1emqTRSeSogM3iZ0R1IAC3b&#10;hj9Lf4++KyRg3Lpbi12A0nj0sb/U29mdxazLFIvhPqIzRTkfxLjP2fz6a1mTTRxU+dOnafB5KOCd&#10;Fx+VmkRZUmEFOw86yHippdUIL2v+kXvb6j24M0ZRj6fTYG7X5NuLhvx7AENrdLcW/iW7qC38JXHm&#10;e4fy6VSOyqaTA1+zoHsRg8nLkaCNsZkI2kn8g00lUishI8s15aeMASD8fj3xLqyn9yMBraTYWt/v&#10;Bufd/BkR1C2shkDeQYH7eJHV0jmAygB/0w6c5qSohqBH9jkfPDUSrLEKSsV9cdlMhLSyIST+L/7H&#10;3x0gciQcFSRx9P7Q/wCN+7I8pDKbch6MBUHj5HIH2f5enljlYgaBn+kv+fqJGKtxKq09Qszw1ojM&#10;lHLq8zi6PplWD6W+l/eWpZZKKpUEJpp2IOq4JDRoFAJFjY39hwySbZeW168RciQnT8JwrHLUPyHD&#10;zqK9CTl4CPcYRXUxan7DX/J1I6yxFTL2XsammpmjaTc2PjlSWn/eMUzzPrZfGqvoQHi/PumT+a5m&#10;/HsLpmJHZVTfm43cAj0sdqFL3NvoFP4H6vx+cSOa5y3uzvMDHU8iaq8NIOt6Y48TnHHhwHWVthCb&#10;a2tnD1BOP95Pz6+k1/JU2j/dvoPL1AhjiWrpNp0KtGBaoOMn3WrVX6jpMwqB6OdNvqb8UhHMMNRD&#10;XYnVqNvpfkG/J49po70u6r4WPt/2Otqy6qsor1dD7wnOSG95wSeAAAAPp/S9z/sPawzeiUP21/yd&#10;PCVQakY+3r3vH/GSqkrIA/1JJvb/AFh+fe/H/wCF/wA/9jrXiLTIFft6974jMSCzeUWNrC4/x/1x&#10;b3ozeifz/wBjppghNQBX/V8+ve+P8bbTfzi/+x/p/T6390rJ/v8A/l/sderH8v2de95kzpUXMrcf&#10;jQQfzf8AJP8Avfu2pv8Afo/Z/sdbDIOB/l173kObcX1SC54A1H8/Xnk8D3Xxn8x/q/Z1ug+f7T17&#10;3y/vA2k2kDX/ANqsTb/YH37xXPFR/q/Lr1U/1E/5+ve+CbjkikOmXgD8uSCv9LEfU+7lwfxD9n+x&#10;1USHzUft6978NwByyvIVVfwFDfm34RbD37VT8Q/Z/sdW1rWleve/HM+r01Bb/gyA/Tk/i/u9W/jH&#10;XvDT+Hr3vEc2y6R5ES31C6he/wBPqzcE/j37Pmw/1fl1rtBqCo/1fb1730c5OOBOLn+hvb/Yf7D2&#10;5qHqOr+MlKAde98xm5FB/fFz/rccf4D6W961DyI/b14Sxjy/w9e99DOS2s1QG5v+i3H0tYH25ri/&#10;h/n/ALHW/Hj/AIf5nr3vImbkb6zt/sLf8b961p6fz6vrH8H8z/n697yHOsLfutz9fU/H+8m/tz6i&#10;b+P+Q/zdNeMP4uve/DPOCQZWsRq1BiCOPrax/Pvf1M3m38h/m6v9U38f8v8AY697zncUrK15iPx+&#10;ef8AW5HuglcGoP8Ag60GINQeve8v8cdYyqSELe2km5t/wa1/x7Ux3joPhq35f5unRLijLU+vXvfA&#10;7gmf0mYjiw9ZJte5uNXtn6qT/fY6v9R/R/1fs697kfx6UaR5CdP55F/+T/evqZP4P8H+br31H9D/&#10;AFfs697uV/ksZVst392bRSOp+46wxUqAMdKLBuethVSmoa9HnBvce2tzvBFybzVJFFTQbVuJ8pX9&#10;QfJj1FPuQVW621Qle1vMjz/P161i/wDhVTjlrPg38d5iFPj+Zm1aWzJqsazoH5DMH5Zf0NSA2/P9&#10;Rb3fL3Bk6jHT4zbtJlRRIaOKsempY/HV1TVWUyGlnqmJmjhWGkCgRutxck3+oJ5E5olt+bJL+6sm&#10;njl0rQyaQumDuNApBJYk1pUHAx0LeUOX7C42CPdZolaSetAQe3w2cUqGFa0rwFPn1RB/Ly+DfTXY&#10;vxSyncW5eu8DuPddHurfWOTP7vxMm48Di6LEZDFwUVNj9tz5FMJO6Jk/L5KmlqiCCNPPBVK+q8qQ&#10;zpG71haopJJZZ5a97IVWzyT+RjIhubjg2HPPvP7kq4uRdQySzapgtWxXTRvlg/7FOhDcxRx1/wAX&#10;4cO77P8AP0dj+4+MwM+4NuxnH4rYEMm2t0YLDYfE43YuPjqq2lnmqZ6KhwkeLhFDWskQ8coLr5G4&#10;Oj1cfuYfVAZJY0aF4HnU6GUM2kerXIUB1E6rn6/T3lpy7zLaWNqbdkLqAKEEp5UP4TWpzxxX8+iC&#10;VInPdF3Dhkn09D0FsGOyFFDTZX+DYvI5KDLQZ2iwtQTVKSlMJpPHGMfTRVE48cQ8OhR6L6ueO6Ov&#10;qnpToa1MDppGjMTusaozxQTIWRFWLT/ZAY3+vuA+ZPcHcY7lI0mopZmB0qeDONNPD8q/I4+zq9nt&#10;0S9xX/Vn59KCv6N2rUblNTX0sdVuTxwTbqoqta/HUFVk6uop6fI5/ET00ktVU1uUNUxvUSSU8YUj&#10;xtfiVHkWmcxSjVCJQCVOlCyRs5upuVY6QNN7c+xvy5znfWltFLK+tSAaUQUrkgkIeIBH2nFOqbjY&#10;x01KlSaeZ+Xz+z9vQbZzq+n23DLkcFKlLl/4fK7rVo09X4JchTUJeGrYIlRComL+YQj9NtN+QoFm&#10;jTS6M66yhtFKAugrqFwrAKOfch7vvFlNC3iRqUcUzUnyzlf83Qfl22NgWeP/AFft6K/msPU5laqg&#10;yGKxtWYKOrgFRl8dUVFX91Sz/bsomnpZmlI/Vew/p/j7cqDNMBHrkaJjoPjqQHsqo2r1EliG08Et&#10;zf3FF/y9tG6CRo9ET0IFEK0rwJ0kVpniDWnl0TXOwQy+JTFft/b8X59F27I+Lu3q2XIz0O38bXxR&#10;R1kRyW0JZMQrTVGQplitS0aJRq9D9zaSNaW4C8kX4MFtCrky9HBUvGgcxkt42OgtrCA2LemxX6XP&#10;vAr3Ks4+W72axjuy6eIc6SpoBU0qW8iVH7fkI43qJdrufCB1tU54YHyzX06rG7D64oNn9i7vwVBF&#10;kJaHDV2Jhx4y0kElbGk9FDUqtRU01NQLOskrlgwjQED6c+1d4hI+j8FrkD+gFx9DxcewJHdtFapN&#10;51p/OnTlrqeFWJpn/AegfloIpdy19OAgDUyuAfUtmGocjTp029hh2JmavA1NBRUZilap0SaXje4Q&#10;mVdAYOyRAtTi7ENa/wBPche3SDfLtRM3hZ0nGqtRx/DQd38vn0Otm2KHcY/Fe50EGh7S3r6N8urJ&#10;viR8ROue0+v999h77q8ylHtybKUNJU0GVxtHSUVZFNiJjU1NPJSVOVyssOPyJX7Va2nuV1eUXsAp&#10;qcwZ5Km6EtHVRU0nhlLRq4W8tzF4xb/Ye8zdh2jarZFjM4IQU1aWr6jjVvln/Y6EsGzWUTqivkDj&#10;pP2+ZP8Ah6F/bfx+w23f7sVlHU0FFHltlZXdePOdwUaZnI0c1SYcK6Q5n+JVCuIzrC+X/D/H21/x&#10;qmaOWNpEKtLJDGJCGMjKmlhZC1gv1v8An2Opm2W1lhmWQCmO0OASDU5KkmvDy9fl0iuNmihIotR9&#10;p+X9I+vQoy/HHcUGYxWWo8VUQZCjxONzuanw8H2cOMxgr1rIJTJXrCs1TWD9nxlUKfqu309yoZok&#10;i8UcpIS31VRIgVVUqzDk/qvf/ePevq9vuZQ4bTRSD8ZGeGKfLpJ9BCWp4YH5n/P0k8ztjKZHODMV&#10;2FUyVKPErQ1ldVUFfLWVVTNFWQU6sosY6QoI9XN76uOZDzI1gGdPXDpZWKaiSfRZSDf0e9TXOzxh&#10;/EcSOK4KseNCMlT6/wAulklnZuP7Mj0y3SfptqiGKsmq6OkyiGhzpqKavpKWtalSH7T/ACrz1VPV&#10;pKkH3P1W49P+PEinqp0qJW1sFU3tIwZCrIXFtbHTbSRx/T2Gtw2zY7238JSA4AFAHFOAxlQK+fp0&#10;U3e3bepJMf6hp/F8vn8+kBvLYW1KzZuIoJsZjpayUimgTG0ZxtXFU0eQpaGRGNFDTAwVEdZFKSf0&#10;3tzYn2+R7hq8comSKKoiVEeRHkkp2VG/UUOl47KG+hU/6/uG+bOWbVLZ7hZNLCtRQHHEEmlTWlOI&#10;49F19slmqHTc6ZAfQmv/ABo9Bxs34rbI7Iy52zPntwbWzmRyWQxmCqYcdjdzYyoqqeoWCOmqYVlx&#10;legnD38grQF/ofY0Y9jLTRMNWmSGCS55IDxIwH9m9v6/4+8bd6kFveSqGqQWA+dGIr0FpqQswjNQ&#10;OHlXPVelXtt8fksnj6uJJJ8VnM3iqrwrIsSz4rJTY6RRH9ybiQwFv1cXtz9fboqBo3kb+wAQBfn6&#10;/n8X9k9zcslxbwIKB/P0/Kmf29PFqMF9embA4+FxXTTKX+3rfGEVWYEGMyfrU+kG/wDT2De490vD&#10;VSww0+qRJkhLNLoRdQHrb0FgoKH3k1yR7fR322RX93uIVGWoURliQajzYcAwP8vn0crskjQC6abD&#10;DAp8wP4vTP8Aqr0crqL4zpuvGUOWz+XixeIqsJlNxQRYymbKZWuio/BF9ikc328NPVztUem5kAA+&#10;ntMTbpyWnVLUqzeF5ZCDoKqjWBDPpJLH/D3LFt7ZcsQOwWEGMYFQ2cVOA1B6dGQ2S0Yiimv2tx/b&#10;0YDE/FHYElY9DSYjL+KTN0WGxwqhS1VRWVFVT/cSQNS4ynYUqU/0L6m1fWw9sr5nJ1CeZaySVQ4D&#10;JEkcnoI1EXAJuP6+xZByhyfYRll29GCgnV+p5V/pn1/l0ri2GyXUGiqT82/6C6Gmi+O/UGCq3weR&#10;2FjqKpqaN2oq7cNbkqQitFV4I5b1VaqGKQXbx2A4tf8APuPBnJ4quopHqKt5ZnH2olopIxTLbxt5&#10;Z3AieNXYNq4ve3H19lTw8tXbxodiWNEOQGkOqtMcB5j1wD1Z+XrClRa1Uf0m/wCgulBuP4ybUyez&#10;tt7zxuzNg0WCxFBPNup8Nv3FZOXdb+f+JUtPh9v0r/xKlyFTHFJB4XdiujVc30hR0+SyEUMYes1y&#10;AWcraP8ArdlVB9OOOefaKbk/le7lkH7uKoFHmzZoMdzHpI+0WQNEtD/vZ+Xz6KduXqLrXIZ7JjEb&#10;TyuHw6hpaOJZ6rKLFJ/k2mkaoyErkzr9yNf10W/Pt9pc5Vw+v1zJp0geUXFlPBDxv/vfsA7nyDtk&#10;58Px1gfUc+HXz41V16JZ9iVgzatIqaYJoK0/iHp0X/LdP4OV5Eaf+DzrJ6Yp6N6qGb98xGf7qGvp&#10;2Tn6Lpa/9ePa6wtcmUAGjwstv1Le3FzpKqokUE/1U/4e4P5o2aXl2R/1/GiOqhBpWlaYJJFaehp0&#10;RtYpFIULamHyp/gJ9adFz3TtpsJUSwo7VcMlWtMaynqhUQqJKr7ZDNBK61FIrMb2COR7e8hGWSel&#10;L6dSGPyFfpqiuzaQwN1PH159hPZ7sLNDuFNVNLaeHwt/Fnjx4Y4Z6WbLqk36GMmoMqD9pUf5emLA&#10;Yrw7zwGPkBV2z+OpZbXt5JcnTQn1cjSFcm/+FvdV3yN3G9H1j2PJBPH9xFtLL1UMrs0cbSU8Mc9m&#10;s3pBK2vc2v8A7D2LeZ+ZJ54LK8ii0J4iqVqDXLZqVFM+g/PrLDbLFbaVpGP4T6+h+fX06P5f/SVN&#10;tHfOyKkUrCPEZR5Io/H6qYPislHHG0jSSGVVM2otx9LW903w9ryIbzTOb/uA83te+ng25t7D0e7S&#10;xklWOr7B/wBA9JBMw4D+fV9RoKdhYxrbn8fW/wDsfcte2p4QYxO+j8tfVYcfjix592k3mdxQSAfs&#10;/wA3XnlZuHWM4ukY6jEpP9bc/wC9++z2xMORUn/kgc8W/wBVa3tW2/IVIW0of9N/0L1oyAimn+fX&#10;hjKX8op/5Bt/xPvNF2rKwYrVaibAs5cg2sDb9Kj2mk3tyRp7aV9D/wA+9MmSMEjgevfwyl4/bWw+&#10;gC2/2/PPvmvajqVJqw2kWsSLEf7z7VDd5hkQGo+Y/wCget+LH6fz/wBjrpsXSkEeNLH/AGm//RXv&#10;Mva1tKioICAhjpDBzfgi5W3t5d8kAAa1qf8ATf8AQvW/Fh/g/meuDYmmYklEvcW4PH+te/1PubH2&#10;rcGNpkIJsGHpIP8AhZjex9sHeL1aMkhB+xf+geqmRKVVKn7f9nricNSFtXjX/eT7z/6UUUgJWDSL&#10;W9Tf4cc8+3k5qukXT/0D/wBAdJTcx07Uof8AV8usbYKhcktChJ+ptz/vXHuWvahY8zC/BD+S7cX+&#10;hvb6e3k5juENQn8x/wBAdKqp/qJ6xHbtDyPGlj/ZsdP/ACTe3uWna5BjBqmKxp4wost1J+rHU12/&#10;x9qk5tnQtSDB/pD/AK19NaIyakj+f+fqM+1ca4e9PESz+Tm5s3H444/wFvc7/SsQbLV8n8hzb/Gy&#10;6f8AD+vvf9aL7hXH+1/6A6cMUZUro/mesJ2fi2ILUsRsPoQf9uPX7mjtMhW/yp2LvYm5HH9eW/r7&#10;1/We9/1af+gem/poiasmfz/z9YjszFHT/ksY0j0/4H+n6vciLtIadInc6WuLG1+bfTUfZqOc786g&#10;6gfmv/WvqjJb0AC1H2nqG2xsUxuYUva3Iv8A9FD25xdpBOGq/EzG66Wb63+nqBHN/ag88XjmiW//&#10;ABof9a+mnjhOBD/MnqFL11iJSNcMb2XTZl+o/wAdLe3GHtByLLVMD9Te7WP4IFwTb6e1/wDXm7/3&#10;z/Mf9Ade8K2z25P+r16bpOr8LIbtTRkC3pCuAQLcf5w/09usXadiA9SSB+rVfT9f7Kqw1D/be/Dn&#10;u8AoIj+0f9a+qm1gY8CB+f8An6bX6kwzBtMMatzpYD18ixOrXx7eYu0tIEnnVldz/tJT6fW7m4sf&#10;eouedzkJAk4U8l+f/C+qpbW1K6v8P/QXTVUdMYWQaftlGlAAQzsGP+wbj2/UvaoGkGodo9Vw7N9D&#10;/qzpb6c/19m8fO+4Biolx9gP/WPrxs7ViDrx9h/z9JSu6CwdRrb7GBZGi0MqqVDJ/qAS3p/1/avo&#10;O142Cx/c6kK2+vItbkG9+dJ59p905y3G8UFZCjCn8Devqg9etrttqxFGoPz/AOgukPU/GvCCRpv4&#10;chfWX41qpJtxpEpH1Htc0O/RVhDFUB7jX+ux+p9HI/3n2GW5lvISfF70Wvmo4j5L0uXZ7bgjfyP/&#10;AEF0iq/4+4il1KKJYHZhCLRSPz+JAWnW3J+gt/r+zx/HSlrdwbXzP25EiNuFrzTPohOnH0KPphYu&#10;zRBn1CwF/pb2Fubr+XfNk2nmCWDS88si+FWukodNdYC1+Y0ileJpXrHrnW3VeZLvaEFPBVDr411p&#10;rpprilSPiNePy61hv5vfb3Vvxb+YXXmM3dmanESUPxsqK2mqcXh56zLVUeQ3/mKuioKUUojNLXVL&#10;4+WEMalgoBY/6n2a3BbZocH+/ZamumXTLVFfGF+jMtNGHcQxXHJBLPwWLEX9hOa58WMxKoRUp8yd&#10;Rr5jyP29FMVj+kniyBia+Qpx/wAP5cOFBjrVs+THy47R+TWSgwj1VbtzrGLJVNTguvqKsQy1cmMj&#10;FLRZXemZgWlm3BnI6YWgjkiioKEMy0sMIYj261WTgpYZpZnSCCJA0kssmlEVbXLsyaR9bAH6j6c+&#10;7/QO+lpZaqOOM1zQ4Of5dHXhraDXTURWnl+Xn0C2ydm5zN7ixW19n7fyG695Z2rNBhcRhaQZCvqp&#10;Zbs8UFJFDOtRHUDUZKl76QLuYhf2WzfHZUuZrDgcMzUtKzIsjRzVEGTyMZjDysVgUT0FDePTewkk&#10;J/UtvZzZQy27N+rpI+QPmw+frXoPbluWhm8SKgofMGlSwHl/l62fvgj/ACr9o9Nbax/fXfGKxW+e&#10;yBT1Nbi8VXUuIz3WXWGQFTSxY4wPmScVvrfaCbyyTs8tHRsCBFKQJPYV1ONyBhWpio5w9p1qJslK&#10;MejxtImtYHzDoXjAYkNF6jb6f0NZQixglKDz/P51r/LoOkNMArPpB8gNXpTh/n6th252NsiLO1e3&#10;pt24jIQpUYmLFYPYFBJvWvxlfDj6sxTZ+h6tocg+LqpmpyHjyWiCIG+o/T3B/u5FVsxGVhmZTLUe&#10;PG0kte3hmbVHrqpqigo4mVxf/ONcceyeXdUt2A+k1IvE6qAV/Loyt7QBE1sNP2AfyBr0KEXZWWoa&#10;ZD/c/JYdaiPH42KffuWx22IqisxsTQ1a02Fx+O3XuCpRqYW1NQxev1/4e8UsGGX7jK/7kauTHkwF&#10;6ueJrTQIiLop8e1NS08P7gOks/1+vtJab21haPaTWYuGNRq16NINfIKa8fX9nRo6KW7WFPSn7ePS&#10;ifEdh5ysx+3Is5tPZeO3P9tljjdv7bq6ySpoq+aeapSrze8p8jl8rk2NFIvlFHTE2/T7fJMvM1DQ&#10;SELAtRk0pk+zkoo4aiIoHkSOKlIkkaOT1Ahnt9L+3dh3A21080ZzSmjPA18yPLhw6SXlpHdR+Dq0&#10;cDXj/l6CPcfUOFnzm4sZMI82+K2XNnp6zdkO48pW4rLCcUVHVzvn5Kigoo8hRXilTxUzkc6Px7jV&#10;+2xNjqpqaJIqtkTxS1TsatJZJAJJZqzIuKZCsfpkAVr/ANk+y++kvpLgRuDqYsanT28D8q4x0YR6&#10;GCnh/q9OllsftvDY7N4dMjkp6vB0aSJV0O3MfI2ArqalpjFSU+KwOz6eszDRS1n71IxkBA9Et/1e&#10;29NuSz1TZIuixQU5easeKdhKyf5x9ccFFTSKPx65b+1Fzte47fFHNqLBmoRRR6nBJb+QHSrXCBSl&#10;T+fShg+QmzJoY9hpGVy9VXQQ0W3qbLY+SrolrCv2NNJiXr83naBpr2k101GIv6H25UKRV4qYqLFR&#10;ZCnp9IqZcrWTUkc5acq0ENNRo8roBz+6w/p/j7EE2zXu4BwX8P50V/MfPoiudxggDCO7or8AqE0/&#10;Mg14/LoFt2b6put6vbtfu7e+R2/lNwSzwYDG7A25R5mqoBDh2qDlctmtxsMZT1JkBT/JKfjg3N7e&#10;5c2yQ8NfVQ/a0DGwEMGPp1hhgsNCrUVYNS7DT9UI90jii25EN3N4jCurBWtTjhWnEcP+KR/ULePA&#10;JofEIB/FSvH+Gg/w9JjF/LgZXcW2NuQUGXzdLOs2jI5HelbX5qvzFOP9yX32GwCw4Skp/T9K2459&#10;wV29mKLPQRY/aONkwNI9E9Zn9y5/92uoDEuuTA4pDWRoYaguHaoZXfx/1a4Jb3d7vchFC1sY5BWv&#10;erVxjyWnDyrx8+ndy2ltxtIrZr0xgVJovEmlK9wpSnkc/Lpe0vamxchsfceQz/yH3HU75zx3Fi9v&#10;dZdNdV5GkG0N0rUytFSdjbpSlTKZGtq8fUUwUUq0tLAJmtHKE1lCbt21s7dtLW7a3dFt/cG2a7H5&#10;ihrts5eipMljK5a2IRRx1ONmNWYYo4x+2PCpQm9/Ysv+Zdw2e3hk2+08MrVSCyNWvA1ZWpT9p9R0&#10;b291PsU0bbCothpo1QJdQpQA+KGpg+XH7eho6l/vzQrJuHbNLvDDbzqchsOtbe9IuRxtaMdhpzUZ&#10;mgnyclPhsVuhM07stdHNV1UU8bFTHb3/AP/VMM9NlKt3In21WQgmmWpWm3HTESyGnSLwwjNzqpip&#10;JgXdVVEcG3sq2fY47K2Y6aA5plqaS1Ths4zT5fb1Mt5uHiXApWoFOA8hx+Hq6fcPYeBp6qlWp/0w&#10;4bKmM5iXBJUdNVUbYqnTINLHk67Idd0JSHJ57FtHTwyVL1VXG6lhb0+56U+WxdLItLU7Z8FFSkVS&#10;0tTu3GPEagxCVK1KXIQUq1IUemZjqUjgtb2XvYQ3F1LCY6tqoc8aaqHjjhXj59av5tMSgg6tXoOm&#10;ap3TtjeNfQVGZxXdNNV7lyUbbebL4P477wpZo8ezyU1ftmTL7Yz+brMRUyT6ZKRI3Ui/kjh1H2h6&#10;eIV6yNT4PByxr45Zp/8Ac1HP5Q6rC0tVV1c+QabysFYXUaePrx7EklusKmWOPSR51Jp+RJ4/7PVj&#10;cW8NCjGp/wBXp0NdRkH21NR02b7S7J+6q2raPFY+eLrVqFqQ0tRVVVNR4vAbVxG2IqNaOkeWIlZp&#10;S6lg3ju/uHW/w+A1j5DHYKVmkYGjjrNwyTSGkjhXympFdJJHGzSkhHMhOn68+0DXM/nJT9mf5da8&#10;dnyj9p+Q/wA3SwwWPz9fDg6Tbu7OyqOKGjppBuCrw3V9JSRJlp62X7NsX/demopqtEoxG8kMdMFE&#10;gP4sZ2KyK4x6ypoNovDi3sauWl3fm8TR1cNQn/AuSglilo4x5CkbzVDwlAmnyEAkoLyfwkELSUkI&#10;B4Vpx88jyPTz2QuVMqvwHp9nz6Tm6+vq7ecmAGa7lxuQ3Pj3mixAz/SXXm8tw4XK43xKcdjczR1G&#10;NzLT/ZLUzQ0mNiqRM1U0ggUFI1ZcruHEQ1dZHR7Tlpa+WsyeXyML7pYzVdc9Mkc9f99VU7LVpNRR&#10;ppVbyA8sq+1djaXMDG48PORxGOI9fn/xfTLE3BEVRqB/1fPpY7U6+3jU7ew8WX7ixuXwcOK2rtLb&#10;dTTdLxUOOxe3qWsE2PwJ23hMvC+Gaiy6SK0spSm8YCRuy8e4cWRydBjzksVtmvcinjaojotw56um&#10;jgCCTxSEUFII4QBeSSIzA/pJP19vXH+PIqvDUYzX0rThT1PSm1uVt1AJz/xdPL59PUmD27Pn123v&#10;LtXbMBmyM0GIXL9f7AwVLVZIy+Hz0yVOZzbVlfI4CwU86UjKQZEX8e4OOy9TuaiqabLbZp5KkZLC&#10;LBJJu3OVlRDX1VrSGeighhoZUpwh0CzMJOBcWZRa3w29mIoWpU+Wc+gPr8ulMrR3JZhwp/g+ynp1&#10;O3RsNNl5rF5fa/Z+RwuHpttb2kyWKx3V3XdHiclt7GKDJRTUueE+XydKci72njkEKPCNZ0SaguKD&#10;AVc1M9LS7XhekmmfITF937sx0EuhZ6dvvWyeD1vRMQeG8lPrJbVqIIvFfW8Jcls9teOePyNKdM7s&#10;VGHahxTj/q9ei87y3vR0WRps1lO3Z4czi4pds4lP9DPT+88xRzVP8KyJOAp9n9gro3CaYJ6Ilp69&#10;o40jEGhSsmX+5jUbpUvs0VFVBWmdRB2blaiWKojKU4mnQ4ORayGN5QQp8wZPVcfT2ZxbvHcs5VCa&#10;UxXhx/o06LbUxlmUPk/I/P59IKbuHNZaGmxlP8icZgcJl8HBSrPnPhrjcbQZXEZClrsvNRQz/wCl&#10;nFS7ay0tLRSQvJImPENZpiMbSEe4aJSfxKrWm6/nochBS0UrZGfebzvUojzwx1lLfb9U1QYgfGZn&#10;0vY6dNvYZk2W8mkbWe85PDz/ANsOPTs+ij6nzX0PQx0+5NxU23MRW5f5K7Z3BtHI5PL41Nu0HQc+&#10;Ljoa16SirZ8FlnHaFEmMUqjVP2YR4y/rDkDT77i29Pjo8jL/AAqkpMfVKa+t+wz8dRVTSGYq7yyT&#10;4WnhSolm5AsgOtgSPY42bbWgVG1YUHIpXOr/AD9FMrxljprq/P06RGc7rw268ht/ExbwyeQ3jj8g&#10;Nu7fG4urMtRYWnC0EGS0UVLj981VdWYukxpAmlWeobVBHoVzx7ckz+KoqaojeizMM1JR/ezoFxMl&#10;HDHdbaJ0hMhnmT/N/t+u5+l/afmTmJYL+OMiiBSMkcQSDwT16rFthlOvSCo+Z/z9J3A9Fdgbnqaf&#10;INujrjKY/L53+FUFckHYlFn61hGf2qrF1O5/sloaWpLmqT7k/b2j5Yr6m1Nz/wANqkjpMLiAlQpq&#10;F8earpPTFRmVx/kuLqxDMUtrVo1DkWuL+1R3Vr6xWNYQEOePmCaeQ+dfXr022aR3Vp/xXz+fT7Wf&#10;H+r3BSzVm4Ozd8VVXi3/AIPIKzr7bNHDpr88saAJk9z4l6+lp5tRpJIqt2pUbXocixZ6yetrc9HV&#10;1cVTg66KmomjpsFmo0WWjSWrUCriyWFyEP2VTLKweORI2Mg+tuPZLuVl9dcl5lGmg8uJA44IPDHz&#10;6PrUiztyyDhnz/2ehY2TRYjZvWBwe29wU2/MRUZzPCpznYmyJK2qXKzwYt/tcdVbX3Ztic5nF01L&#10;E0FTTPNGKYEadfr9zayJszrpWxWbnS0ZeKlye2aKWCSKKOAhKWLF0XjikVSdWtiNR+vFqbhdWmzw&#10;ATqUBIpxNak54N59IbeNr24fu4+dPz86dNOzaTMYWeLJ4/fPXizD78UtZktldrZyCspKuukr4jPn&#10;st2RmhX1dPLIt41jiVhEltIBDZ6J5cXRZKSCn3DFQ4zGS5mqDz7TrGxVEsgDGnXIw0jiprWNhEA7&#10;SEn6X90ldb0OqgnTT+f20/1enSiWDwwXd6+XD1/b0zbrkx1Vn9lQ53LdcVm5N/b0pevNtDG4bunC&#10;LvTdEeJq6uKmyzbPyW44zh8FQ0ckz5CoMNJRJEl2Okak7k6yirymcrqffFNJGZp6aSPGbYkSjhxh&#10;iqakU9PDl6hooYdaEl/RKoJQsvq9mW37eqkKoNPM0GePz/1fZ0iaVVIBAIPzP+bpbYgbvwEdbsHB&#10;t8fMhBNT42jyVDlN89rUlTmq3dwqcNjBk8tU9ewRV+Qyc9HPDaIGaklYeWNHIQxMhurG5ejURbjy&#10;9YywylKSqwuFxtJUVUkMkAlyNQmSkqRMIY5PSAASpGr6kJG2r9Qlk1TManyz6g6qfl0bWUDNlQM+&#10;X+r7OlTs7r7euzs2Xr+ruvtt4/XRwvmMB2Xv7eGZoMZBUxVzUG3MLXde4nGLj1yM0A8xnEmiQN4u&#10;VDLXbOX2/NQ2xW58jUV1KxaKpGzKivenWOyxRVMOMzpSsSN3JjbTG8qsbMTx7X2WyrOtArVp5Cvn&#10;/pxWtPLpLuH6dD4eG+Zzn7DT8+is96U/feK3DUvuPo7q4bOy8M0ElHVfKhdoJlZX1StW0L7r6Clf&#10;b9TW0UGmqi+/q6ejlgiUx6P3vbKcDhoJRJNnc2xmmlkmkfrnctIZZ5dUlRKs1NUrTwJKiSEA6tKl&#10;TyFBYR/WR2wPjMaH1Uj5mlK4z/sdBcWYuxXBrwz/ALPy6UOP7a7fzNMlHjunerE/h1DQ01NS4v5h&#10;dZ7hjpKCmaHHUdJNT5jZyZGtqMfXmGEsfGJponj1K8rLGkMpuvr/AFvRy7yraYa2o/DNtPK44l55&#10;DCI0irMjDHNKjzC4Cgjn+nvR3y1XtZyafI/5uqpytJT4Qfz/AOhuhv2f1v8AJgU1NmJOiNltVkU+&#10;TEy964TcKBqaGmmMkmRx3W71UNNMlK+ggtcheOfarp+zsHT00FFSZLJ1uWpBJTLPDt7FwsRTIkbL&#10;4ajcUkrh4yAwhY31f4ewTLy9HuN/HfB2L+Qp8yeJcetMjy6E37haJg1aA8P8vn0zydEdnyz5w7g2&#10;VsHEbF3DJT5GsoJe4d45ErUZKYVLun2XStBSxLDU+R0aqfgra3PpMh09KiLtFoHqJYZaKmfzVMcd&#10;NUNIKWUytNTwzVixSyVBZiokcD/VH2Nt1hik2VrYPV1jY0ofNW8+AyR+I9KV20JDcStJ3hajy9fn&#10;1rZ/zdafI1OzfldXZqnxGNzVHkv4elBgquqzGIWkqt2bUixyUmWyGM27NVx0+2YxHrakjZjJ+gAc&#10;2ZbCUNia6EG4eWmDILg6tLMrMSbkKQRYH83/AKe+dXunX992VwQa0kofKlacKedKmv2U49O7AvgX&#10;Et15aePHOft/1fZ1R98VKj7bE5pQadQv8OWQlmEwaxYuJSHSy3IHpP19h338TvTYlTs6XJpg46HP&#10;4XOtUSRrVIz4ykzNI9I16M+PyLky2vVYFbc39Mfze0kXN5sb8AySEzAcVxIkJD/28Y7TH8Pnq8qd&#10;ww5K5ui2bmOa5dahkZa5/hbyCt/g6uz/AJRfzvoviV8ntyVGY2jW7px28em4torTYaScZKPKHs+r&#10;ydM1PQ0mEy1ZWQyCSaOQhIvGF1XN9Irz3F8ea6VaWN81TeWdajxCNVSR0KRsZ0RWs0el/wBRKpx+&#10;r2pt/ZyCMMqc4fpCnGzP/bRX/Vw6mKP3fikqFiqv2/b/AMJ62jNm/wA4LZ26Ey8qdJ7ooFwrUcVf&#10;NPuWCSlpaqpnqYPsKipG3o0WvjNNc06CSo9QHjH5CPKfH4tDVyncKoqipi8oWF4xIEMnjB8iFpB9&#10;NAu3+Hs1j9nkRQTzgNC/8unl6/7kdKl90EereBn/AE3/AFx6MDiP5huMy9ZQUEHU2bWsr46SeKlb&#10;PgTilqZvF92w/u+I1pEI/wA6zLEfw3tGT/HnGWggn3XJIDBHGFjo6nVpRNYkZRFaOJuP1spH9PZv&#10;be16BpHEGCf8Ncf2/l8q9GMvN6tr0vgn/V+DoSf9nJx7xSzRbMqwkMjq8suXp0h8gmEXgjb7MvUV&#10;BvcCJZEP+q9h5L8fNpyV2SNRuCseKjiofJKDUNER9vYFEFpZGH/BefYvg9tlEaRlB4hrjOMk8fGp&#10;5+vRTPzONVA2fLj/ANAdKaT5O1Bo8PUU+z5nmy8lbHDSyZFYZVammESGWQ0b08aOT9S3Hthl+M2y&#10;zlVWoqq6WU+Grli+4aEQU6wRqZJ3Dy+CPTLf1gHj6c+xBByDy9Gp4AeoE3GpP+/c9JxvkTNwNfz/&#10;AOgesK/JfKz4mTJwbVh8SzS0kDivMv3lak88S01GjUtP91KfD/usuvP6vanh6M6+p46Kpjp8g8VT&#10;kPBToZWMtT+xIoeGLmXTZP1FRH/tXtq49vNhmY96mgz2y/L/AId/s9WO/wACHAFP9X9Hpuj+RW8X&#10;qsjQvgsTDPj8T/EauT77VTUL+eCPw1dT9p9sHtN+gOZja/j59qyl6f6ygWWllNVMY6VzUx/5W0ML&#10;J6Aqy2MUxMhtcN9Of8Pbg9u9umTWvLFWH/Ly+c0P+jeVOtXHM24RuvZXFaVTHEfwdI6v+RXYweml&#10;hkxdLSVtdHT0TyUML1NRG8XmLNRsPuqb9g3syH1+n/H2KvVOwOvds702HmsFRSUeWx25tuZHE1v2&#10;ssiU9bRVUDrO6TeWMGKRGJDBr8X4PtVtHt5toW7gu+WA9s0bKy/VSDiGpkS1zQcP8vRTunMu6yQO&#10;FirVSKVQeR/ofPonnzk+Q/bY+MnyVo6XcuHpaSPpHt6HJUwxmLnq3opNo5SmAo2noVjncRVCi5Wx&#10;1Ef2ebi81nTNiMlA9i0jU5kZQByatJBYCFQLs1+CLe4v5O5aMW97HKg0hfGA8zTw3AHxelONesdr&#10;52I7xShP5cB/n60FfkLupJds9iFp5qlK2n2pYubXnNdgnad7QWVj9seB9L+6kfk7T7Zb5LdkTjel&#10;JRyZbP4OnKnDZutC1T9f7RP8Lp6ihgnjkqxFTBmb0tZ+FNltkV7ObJfv7QWzummQz3FFoBn66aop&#10;Wg+w0PXrORAupl7fI/met474Idhb3T4LfFT7HpPN7mxmC6MxVZTVFDvnr7GLLg8Vmdz4+h3XXQbm&#10;yuDqUw2VjcSwALImk+uRdTlix5yJ6U5GnxvZHXMSQV0Msi7n23vOqjoqOkoQaimngigx7R1DVaqy&#10;tLKRDGSwEn09y/8ATXcrZGflToQusOg+HSv+2/z9HIwO6M3kaLBZGr+N/fkFXVUNQhk2hvXophWT&#10;V2VfwV9NVR9klJ6eTGySBWpowZpLRukZAPtE7qeLLZPbtFV7062fK001dhzj5dxbhxhzCgV8y4/z&#10;1GGpq6hyRloJpjFqXXDC2kz2NhDt9vJEyCJ1INc4HCvrX1/l0kZlNACKn59CDszPy7ew26snT9Rd&#10;64fF5mpxuZgqJdtdaZyow801BjkTK4+hwW9M1js1iZKF4Y9UaVMlPIWMsdKq39o2HYNEkmXlyG7N&#10;q+Ha1JV5LKxDsPJTY2hpfu6Zsf8Ac4rM0lMuDShrauKZJ2fXGxVFP7llFlzbJHdL+ohUVJzTyA/w&#10;npHeCNStT2Z8/s9elVP3g0UW3NPXnZWPqN9ZWiwOD+96wxjZOtyC4nIZfLMMptzM5SizTVGHwtSk&#10;iIgj8MMk2rxRmQvkdTiamuyVU3Y2x6yZoajD0QO4MdOyYWbH06mplyTTx18FZRzwkyPFBCftxoHp&#10;Ye/brOfo1YzAy1I8vOo409K+Q6L1mAFK16a6KoroKTDY5On+ycXRwTxbtyK0u2MnRg7qo8nVVM1B&#10;/BKQ1GErqDJQ1euJZ62qT71xI4EkZcBzSzYGnz9NkazfOwhHiak1+MnTfuJrDVfw+R/HjvB4aif7&#10;SWlpKea40srJ4yzqW0K9gs7a2IM8q6UJznNdX8NfUdPQzANqLjUPng9Cfns7XZbbU+Jx+x+w9e46&#10;F8XlKL/R/k8fLQJmaeNajKNVVNRQUa1NHPWVMcgVybHyKAVQyj11rntk4TZtHgt3762y2Uoquuz1&#10;ScNuaWtZ6FairrKfEVBpcZTT0fix8gEtUIE1AsAS1mJJzjHCbcx20oL1BqD5ENQUagxwPSW5wJaH&#10;ND+316KJ2lg+6dxdwZPePXnWG7JMJX4CDYsVHubZmBx4wmRqGpYqzsCkqsruaKn3DRtU00Qgxjz3&#10;jNOjt6HdUB7fe7ti1+7nqMFvfq2tosrFj46egiyDxV9Vj8WslDjcPOuLxmQq5KWrqcjeUxVV2nEY&#10;0/n2rt31NqEilP8AJmnz+3ojiY07iNX2g16MR01hN7Ynr/GYvdez+16TdOLTLS5LLVmRwWSp5c5u&#10;StgymXzmMGUzmOoZlxssHjpBNjYlpoGdY1GtlITUWb6+y07VGR35sb+JIayNtG6cRkVWgw1HWyA1&#10;dBlqIY6mqcTLIEmOmBPHwdJ49niay1WYfbUft4f8V0ZJLagmrip+Z8vy6HSsnzuNjlpMZt3OyUKp&#10;HJKqYyopClZU11KtYaeqxOVbJyRVMDSScCdo5PU50j2qcNuvZ9NBTR47fvRdXUT0yU70NH2h1tRC&#10;GkE9OtI61eWrRkFzVcsAjnCKIEo2Gl2kuoMRChWLS8VafxqMfmRkjy/h+fRTDuscYo1P9X2A+vQS&#10;bh3XRS11d/FsB3pS0+MyDT0dXT9V9wbhORq3xlS9UUxWysHWUNZtyh++U0omLTy5JX/aEaJI4sYr&#10;s7auDppaKbdXTNVSZNduSZKtx/cuy4MjBV4zD0iZiHCw1uTgnrlxlaCKU/sxyRu2orrJJLc2hXtS&#10;SM+vetRheFWFf8nVZ90jkKKAQ+fXz/2vQD5/Ex7wze3czLRd64XcOHh39Bt3CZT499rVu1Mljdy7&#10;jyBwzbsyWP2dVY/E/wAYxRpnyEUzGphlSKRogafT7Ur98bQzEEtO2X2TlYqg1brBWdqddS0mLimg&#10;gppNvz1dPnIql4THJ5LFKp4WqIwS9rhNZ7ArcJF1jOWTNcfx/Pp3whKV0yd32fn/AKq06T9D0bX7&#10;dqoq/HZPeuImpFx9DW1+2+je0Y6/cGXxdVJkYt6HEnbmTx9PljK8FPKYf4fFVxwSm0auqBSYjceP&#10;SnpIp6zbdFg6kfc4Slx299vVuOrjBHE88yVoroJ3oI5aJDGsARWKSFmKyOCpk2NogiySLozQaloc&#10;geTV/Z/l6SyWbAtUkEAev+Q/5/y6iZ3Cz5SqrsxiaffuW3jHT0tBubPZnpbsXFZqhoqn71sfT02I&#10;fbVRiXzEmPztSKiWpFQ8CywKkSywQ6UTvLdFNW0kWQxWcx0RSoi3JWUn98drJlKOvglq1gxksdHm&#10;K/EVdU8Olh9wkkEiSqgCn1E25R3eeytz9UcatQGpa8WAPaCD6UINa/n0jO1i4uQZFq4FBj5V9f8A&#10;L0J3X+yo6OtrsPm9rZl5aPHHr2gyC9a7/TC5PB1+MwVRW5inrczt7FZrE0BrJTC60NWkiTUjStLI&#10;fSgWUFJuNOvtz1GUTb2K3NWVeTy1PicLntkZRo0pINu0mOqJ5YshTbepazI1/mkq0iJp1qwwDMNT&#10;ul33cRcmZkIDljwpgivyFK8TjJ8uhJLZQ2tqWYd9D6/M+v2HoX6XM4qo3/tqLF4/e1VtqmxmPxSV&#10;+e272VjJHlyMu9a2vpguWwi5WsfF0FJSxwNUEBaedR5GPjsVpeu935mmoKzVjGqUSvqplpq/r4Vq&#10;TTItXUmGTb26sbiRkjXTJEsTQvKtWdekqnlLy2TGSuNQU+a+f58c/wCx0H0217qNtBrQenGvEYI6&#10;MN/fLA0YaF0zsUaVcdDqqtt7yHrtKFkd6vBuf4eI4HLVWo0xUC7+oXsH+E/W28do1HZmR3jh8viP&#10;49idj0+Pmqslg56KcYar3nLWUdNQYTLZenpq2mWop5Z5dSrOahdI/bPsR28Zgs74zdpcIqn1KhyB&#10;QVHxUNa/bXprbNolt50ZWoKEHz4g5+L7f9Q6oW/nB917S3NX/G3HbGyuI3LWYHcW/KvO42XH5eKv&#10;xK7gp9k7dxWTn+8oqCWHG1EGRro2YHS4jsCShC2NYNJGyKQ1Q8j/AGj2IJ/dUKzxSsef3NNgP9q5&#10;/wAPZntFxOniF2o1BVvWhPH0pwPrk9LL8LpXT8/8nWsj8larD0PV2Q3Fspzi6H++dLUSU0sIMmDq&#10;ZZ6bH5jFRoGBfFiogae2lB4JPBbjykddl6zLVFhyYUBN/wBQ16gwFv7X9Px7h33kFvFHt0cTUiEj&#10;keek9tVP2V4/y63t5DSTmuKD/L1Q18h4KWH+71DjGUwLk8sUhLnXR1EsVOlTRzuyqGFJp/XYav8A&#10;Uj2Iuk8cfW9uR+Pr7gzxo/4v8PR50WBcfLre6SaY0jdm9PAe/wCNXGn/AHn31Y3tbn/X968aOvHH&#10;5/5uvdZp8bIsbOFHP+pIe31ubkr+PaH3d2XtrbGVrdsyY+s0UK0UFfnKZRWtBW1uOosmCuNkrMdG&#10;BCKkwteV7ldfF9IxPvff+62nnmOy3u3i/dy3DpoqwZo0Z0NXSCQipo+FBzprivUz7B7T/wBYNgTc&#10;hOQzpUCgI4ccSD9nW338UP8AhNLhPkl8Huu/kPjO2s8e0u0+usXv3bm0chT0eB2fTyZV1qaLG1mS&#10;XI5rItHLQopNSEVRrv4eOWij3G9TBJVQ5aHLY5nVfJRPQxOjaY3Amp4fu6mBxruVIFvecfL03JXu&#10;DZ2VzybMYLriwZbh6Vrgm4WJTwIqKjP7QFvvIO9csWf1MQ8U6qfgQfFQGrO32/D/AJ+qZPkZ8Fux&#10;vh7uWh2v3P0NT7JzmRkrUxtRubPT7twGUFNWClppKDcWAz+OxRasVtYWSSN0Ui4PNnLbtPTbqytH&#10;TVbVMcclRSrO0k9fJaI1EXmZVSSkPqVj/aXgf7ZN7q325e1PLF7uO2KsstGpQRrWqORUt41CPkPT&#10;7Omto2fapNzFvdLVzxFX4nPrTh0p/jj1VjN2dppsHJx7MwRrYMxJgqnD7M2ZVSxZBMXTRUEdQ+On&#10;kRGhkiLhYpZdTkm4N2JSsz8ltw7XqcvTUG19n1D4psynjqIM3K6fYStHA001PmoGl8ix3sFQC/59&#10;4X2vu/zHzTuzRy38gDutKLb/AIjw/wBxFPnxr+fU+v7W8v31gshjOV1UJkpWlfOUdbtg/wCE8/wY&#10;z+18Iubq+5fuqvHYn7/IYztLdWNSqllgiaqmhxc+VyWOoTUEi6qjgfj2enbstRk8Bg8jVQCGrrsR&#10;jK2sgUFUhqKmip554lDOxVUllIA/p7yBn3ExHvcUrg8a8fIA/b1jXuMHg3cyr8Kuwr9jEcPy6+d9&#10;8iOrdubH+SHyG2Ds+WWv2lsHu7tnZu2a+snFVXVW3Nrdhbj2/iauprAsEdRVTY6lQmQIL6jxb25P&#10;TOsh1iwsAObi5AJ+h/w9qodzSRAEer8fT7OI6TSqTGBw6AvObaMNPNPocRxSIrNf8yC50sH9diP6&#10;eyubg7U6a25kcpDVbh32lRicjnaCqqZtk0dLDNX4jIy4+WKnqabd9VJMj1aEA3Fv8fYBsPvJXl8s&#10;ZT2ntu8KQBu0hNGFc/4iKUHU9J7dqwxEv7W/629byeF/4T/fK3cG0cTQN8n+kpdv5XBbXFFiG6fr&#10;c1TUGLq8Rj2Z3xWX3HT4sziij8erwAyWBuLkew6yfyv62xsiLiM9uuuiYyXaoxhp09Mpi/zc4yR5&#10;/wCDezyH3lkuWfx/a2FD/wBLFifPz+mH+DpBP7Xx6jRQoPoW/wCt3y6jp/wlt3NuiFn3t3L8fUqX&#10;0kthvjDV4yqjJUOQtZtTvXZ8DWPF2p/bfD83tisVRaGpdP3hKKqPIpIFit6VmjolRlI/2jj2VQ+5&#10;tzMwKWS54HV9v4fBHSSf21haKkbEV8+P+GQ9Ys1/wkg6+yEMskHeOXwWQAjNNJtrbEKYxZWYXlfG&#10;7n33uKe8d7j/ACnn+vsTOvPlj1j2DufGbOokraTcGZLNQiFZazEyoVpzT+XIzRY5oKmcT/5ow3De&#10;m5+vsT2e9z30AmuYgI60Bqamuo8Ao9B5/PHQS3D24liLeFMGpXHAYrX/AEQ+n+qnVZXzQ/4TF/Ij&#10;4x9Vb67s2J3VtXsrYnXW26rdG5MbuDA1Gzd6U9LjoppssMbjqDL74xOUpMfSwGUzPXU7PHqPjGnk&#10;1XgPHI+n+psL3PH1+nswe/FSChqPn/sdAghqgAda3FDtypmjWVwGGpV1qF5Blmj1cGwA8XPP598j&#10;Tv8A1BJvwFX6CxNuRew90F/Gys2nAp/P8umXDnhWnXF9tSQV9HG+kiVK1rKur/MxxSEWvzq8lv8A&#10;C3sIOyayaJ8eqSFCTPrsyKD4hBYMx+uot+PeUHsBY2t1Ne+MAP7MqSCcMZKilfPA+Wr5dBrmIB1t&#10;68a/5+jr/CXZ+FzO5eyTmcXTV7UsGApaNZqWprvBUZGDJR1E1NDSEFdJpVF+f1/ix9hcuUkYHW5A&#10;aQ6n1Xv6tVw2oH6ce8xLfaNuhZm0qJFFB2keR+fQYtbRyXHiGhp/l6sdqOosHRPC9JRQzVMNAFo6&#10;I0R1RXpzDpkigp5xq8h13/rxb8+1dSxwSw6/qDchtFg4IUq30JIYH/Ye4Rvd1vRKgQYoMVJIFTWn&#10;2UrxzXrSwSj4ov5johW9cpnMFnWoVZEqYIYopqNqmpmnoW8tRDV037UiRwtStT3J1ENf6D3kamVJ&#10;Y9Njqc60Kre9r3KjSB/xPuibk7ROzIAQOIJA4cBWtf2dJ2f8IX/D69cafcdZW4evarV4mp6TVS1s&#10;FRWpE3IvT00889T5ib/X0/63vI8JCXRbuCoDaAbD6E2v+PbJvohKQJwYyDUBq0PywKj51H2dLRfN&#10;H/Zof2/8X0nsdOKmu0VeTvjpI6p5oEyUhtPb0xXIVlF7HWxX/W95BEohcsAWAZTZdP8ArHSGvYf6&#10;/skl3KcXMaW7nwTQ0OTQf0jXj9nSyK9d0JZPsOM/y6gVBrl3Hj6GknnSnkNHkZKSRnqnEBHMX8Qk&#10;aZXkYD/jmLH8e5kcQkoMqyizpRs6vpuVOtTcXZB9QB/sQfcfc+blJZWtkztqSsgAr56P9LUeufTz&#10;r0M+WLQndYS8VaHPD/P8ulx0tRTZPvrp+gNWtRRVG/sDSVtG1Yi/5OZWhJmj8SzRallY6fVytvzx&#10;Qv8AzYq9jtvqiPyn9ve+5leMN/xz2rweCbatX9PeHu+Xiye61xiv+LA1/wBo3y6ygakFrZJp8/8A&#10;ArdfSy/lo7eTb/QGOiSJY1qYcfKpC6dSifLkC2puU1/W/wCfdKf3zqpGocfm3I/23BH+P09qVIk7&#10;lODw6QB19erFPcOSq5HrI+v0/H+3PtdFOKESYI/n14Ovmeve45q3B54/wv8A71x7d8aH+P8Akeva&#10;19eve+X3noF3I0/Qcnj+n+HvXjw/xfyP+brepfXr3vIas3vfn+lja30te/8AxHtMJpKZcf6vy6pr&#10;Py6974iqIJOs2/oCRb/Y2978Wb5/s69rb06974fdMAGLaifobgfX6fk/X8e1PjQ/x/yPVta+vXvf&#10;f3Lj6Xt/Tj/itvfvGh/j/keva19eve+bVSsGNiLn634/1yb8+03jSf78H+r8uta/l173hSrXS3Lr&#10;f6Em5H+te1/fvFlPCQV+z/Y61rPpnr3vmKlgbhuf6W5+p9ufVH+D+f8Asde8T5de94zVMWe7m6n6&#10;D6ni/wBbm3+8+9/Vf8L/AJ/7HXtfy6975+douVltb/VC4/w/J/r719V/Q/n/ALHXvE+XXvfFqrV/&#10;adf9dT/xOk29++q/4X/P/Y694ny69795+f8AOHTa+r8fW3v31X9D+f8Asde8T5de95Fqix0+Sx/1&#10;v+KH376r+h/P/Y694ny6976+8l9RLMi882Btf68avx7UfUx/78/keral9eve+/vJf9X6Ppe/4/3v&#10;376mP/fn8j17Uvr173lSqlJa78Mfpxb8fkE+/G5QcX/kf83VvE/pHr3vn93OBfWTf6Cyj6f7H3r6&#10;lP8Afn+HqupfXr3vk1awIINifxxxfn6/Xn376lP9+f4eval9eve+zXSKOHbj83+v+wt799Sn+/P8&#10;PTnj/Z173c//ACNcg0nyl37R8nX01U1iqX/UKHemJUqRpFr/AHX1/F/p79fvq5I5zYiilbZf96lp&#10;X8ieHn1GHudOEu9tJGSG8+tan/hUmhb4IdBuBq8XzY2DJb6XC9B/JO41f2b393898ZSnpt10cK+G&#10;Spk2/h4lpnJugXL5tDUa1icKjXP5HI/x4DHIG2vcb1auakCVmr8vCJpxHHC/Lj1JnJN2n9S9rJOC&#10;0tP+crj06rK/lTU9RkPgVmifu8ZiqPtHs+Bq+mEbRzzJSbCqHpFilmXzTq6OQCLEsR9fZYKmV4mC&#10;TSyRiEZGFXjV1ALvRsiReMqSigjk2Jt/j7zJ2PfVhGpJ6Nmhpw+Kn4TWvz6OLieMr2tn8/l0dqfZ&#10;9LkYJJ6DF0NY1dJsTIz0+QqYKmSWOkgzUE1XXCqlnEVQ+mQlYtSDWo0nRzIYI9Y8CpKU0084Zaed&#10;I7CU6o3FyXPH6eB/j7Otw59e3X9OUYpinqR6xn/L0SExliy8fz6QeE2JW1O26XKVP8PWtkmzeGnR&#10;8viausjb7AiCrpJI6qnjpF9PE/qf/m37aqSMeGueFZgkFTOZYGU64ZZFlQGK0wXxoRf/AB/w9gjd&#10;ubGuL9AMxUJ8+OSfw/Z+3pWtwiaQOH59GEk20I/4BFWy0D11fi8RHS5aJohFkqCinx0vhyDtTSyP&#10;WVv6QAFK/Xn6e3jGQSPPVtEk/jWKGWVZPRcy0yAyC8hYGMgnVY3v+PYvn52jsbBKA6WweJ86/wC+&#10;z6HP5dN3E8UtfX8/9Xp0Xze20Ycim3aPITYcZBa/IQUdVRL5wlPQZaeVMdUIoiSYVJkVftzIujRf&#10;U1+FSiTvApeJ4xJ9sNUTU76kjXSWjJqYw4Ynn6Ef09hS6909wlAq5qPLt/61dFBmDVDDt/PoJYOi&#10;NtUudmWLIQZM0r7hcrlhm6RqeryVR9wkdbGtPWSxmm+mrS0bXvqHvPOxghnJiuIoqJY0aaEEp4PI&#10;iyo1ReFk8gB5bVf8e7WXuXuLEM5yeGFxSv8Awr59JmmQMa4/b0mT8fcTkcnhlocp42qspvCsylXS&#10;YrKsrVtZmKOHITUM8UHiyVLP9lIYxojMIW3q+vs2XUcZbbkMlVGF1fciRVlLsl5leNLqf1Mt7gcK&#10;Ta5942e5+53F1ukTB6XBYkfMEn5eVRX5CtOoF5skVLwljnWafPH+r8utfH5s7ZwWG+Q/YlLhJpq7&#10;GxYvYkP3X2gxqzGlwVVSVlRHDJVzTSJPVUOmnlIHmvey8XWMml6xvHYrYFbXANoh/qrfX2itzJHt&#10;Efik6tX2/j/zdO2LgW6hj3VP+E9V1VEEbb0q44wgiOIR0XS13KhY+WuLE6Sfzb/H2Wvt7IGDcsVG&#10;0c7VK7fp8jSiIEGoaPKTQzxIQQgdUsdNrsT7kPkrcksXeRATGKVycYf11VqT0M9mvDBbt592f5+o&#10;PWxx/Kv6rbdPxRzGbkrMJT4ir+Qm9Nj7mfKQ0cv8No6zYGzcnislVwMVuHqDpZyypFyST9PYKz1g&#10;C1Aip8zUGYtWURhnlijr2ElqiAssyeOohHAVrM39B7lVufZYVKK7AeQr+Z/B/h6M4NyDzE4+fDGD&#10;Ty86dWbYP4+tUV+Dqa+v6hxv8FxsO092pkttYvLZLZUH8Ntt2vx4qllFbhsjKC0kkAMEB48kn19t&#10;cmVSRaYUmLzUplpZKzHu0lRSRVMiUy+fG1E5YGhyQ1Eqjrqk0nSDzbd7zJcSKE1nWvA4xWn9HNf9&#10;nrUm/eIADTHHPl/vPy6W+E6efH124Kjcm9Oq6aJMnTYPedBFhcZnKvE4856oXC72x1Ehf+PbLYiC&#10;OeWGVIqPzEzOmg+3Kkyj1VNB9ri8pKKrG1tTRTVs1ZTK9dC9PFJQVsjktSzq0l1vqaSx0qfbFrzN&#10;cgGIsdZGPn/xnFOiybfpEJqRX0qP+gekHvXpPFYbcNXW5HenXmIiwm99oY7deE2ztjbOWmwuza+D&#10;NyUG79t0tNE75rG108Qjn0+CGi1M006hCDOTLSPMkj4idIJ/tDSPU5CpimjykazPVUeTtO60zL9F&#10;ILa7/QcXRSb1uHiMXkPiGnkvl+VOHTK7hIpYqRn7OHlTHSfbofa9LhXx9J2HgGq8VS7w/vBQbe2H&#10;t7I4/Idc5qox8OF3N17E+Cjmy8JCIZQGKU5JBkb6nBBkKmWSZvtaunJDQyeTJyWpMgiSFaepUyft&#10;xygnTL/mzf6/S55Z73KsRUTkIcD9p+X59Fl3eSsVUsNPpj5VodPUTdnTW1KSmwUcuV2fuBoWjzEc&#10;NJ1nhmqt07ErZ8RBVZ3b1QlEPvcnipEikqMdGr1ymOwTlT7mQV1X9xKkkc1KDR0cM0Uk/wBwaGs0&#10;3YSoHfy082pbTLeO/wCePZxvHMkN9byRFjUpSmcNSgrVRUcfkfPpBLdSzBQZQaEnyyD+X2Y6Cei6&#10;MwFBjtvZagqcBuKek7D3fnsRkcft6n2+u+dkT5F28mKnU05xO5NviCQS4mo/y99AtGoYWOHtQPNi&#10;sa8pKs+PpTJrAOhhSUwN9JIY3J/p7xw5quiLueiEUbAr5l3rmnl0VkTTNUjGMcOHWrT27gcfhO2+&#10;08bj5KWbF0vanZq0ddBFKlPPRybpnmpqiMSaJbiOT0oyqSB9Rf290IaWnnFv1FRpuDcHj6+yzd2F&#10;vfWbF8hSa/s8vz6ejJ8eAN8X+ry6BHbMTO2ahRFWI5OAGMHkrLBpb18D0gf4ey27piK5fMqrfuRV&#10;CyEkrcXjWQA3YjxhZSfeTXK3OUe3bDbqTQBQK/NTp8kPEU/b8iepz2eyjutugd8HSv5cPs8ur5fj&#10;F1hLuDq3o+plo0ag3DtSSh8LefTNTzzzGd1ZaqJly0smLKWuR+5+NPKZs9VCqyLE4FOQ9itiFlUH&#10;hn4Fmv7EO4+46xI6o9CRwoccK0rEeIPy6Wrt64on8z/n6Mtt7oSTC7grKrHtlaRH3XBNRSF41eET&#10;YStnjjRqapjtJDNS+MOQLlr2FrHlTAR2CkerzBtI8YJCsv0WQLxb+vsNj3GupCupsCvkuP8AqmOn&#10;htsYrWn8/wDoLpdbt+OlLkYqnzwyNNF/BJ6GOolbISoi1NLPLH9xWyzMxkFSRfSBxf8ANhkSFHrh&#10;5GLMyqUudQRC92Uo8oUq1h/X6e06c+Swt4ooXH2fPy8P59LZLBANSih/1fPrjlOnJqXr5qDDRDHU&#10;9LNWtWCGjWkOSr0x2mlrocjRSJVrUU3kkPDRhjJ+Lc+q46wJT+CzyNMUVyy+NZIY3ljWRjMSEF+e&#10;OfZmvuPOigJL3CvkPIH/AIV0WybbEx+EVP2/5+krtboXZ0+X3JDuakeLFwYNaiqoYI6iPIy4vPV9&#10;Nj8tV0SAGObKyy0f7b+QeLVYA25eqBppIQ0puuhR+qO5LRkh7+UcXU/7Ef4+zpPcK1uLvwuNeFa/&#10;w1OPC6RfusSqfTy4ev29FE7Z+OQ2+k8tDRxgmtq5yfHM9NS0tLnoqZ6SYt5G8ix1cMhNtCh2F/Tc&#10;rzZskk1VINLab0zIdXDCZE1em5H1/P8Ah7CHuTe21zapJEQANQPb66mBqRXh1HnMVmltKoXhWnD5&#10;n/Y/Z1Wl8juvKbacOJkUQSZCqbdUc8AhiJpa/D7tnNOr1UYSSSQUzhTrBIAv+bexNqEBqZiWsqjW&#10;5tchBDdjYFTb3BMN54OyvKq9wQ08vOvp/wAV0VcuoJOYrFSMmaL+bKOi6bL20cz3hsPb6xytJl+w&#10;Np4q+vlf4hnsTAE1HSS6vVBdXF/8PdGfyezon607LhhvLNUbD3GYwwOkEYyeY2S5+oj0/X83/Fil&#10;3Pc2NhaAGiCVa+f4x8vXPWXsMJRnNfwn/AevrZfHPYbYGuoJ3jij+yqZQrq2t3K009MA7hudXkvY&#10;3+lvdDYzDsT6rHQq8lnuW/Nr29Pvf1r/AMf8h0CvFfzP+Ho8vvJHmWVh6yy/Xktc8WP5J+vvX10n&#10;8X+r9nWxM4/F173mbMD1fuMNN/ozC/0t+bc/j3v6mb0/kP8AN1rxG9eve8iZxzoBlexuOHI5B5+t&#10;yQfdGuZKmoz/AKvl0leYhznr3vl/G5L28rf8b/p9Pb/10v8Av3+Q/wA3W/G/pf6v29e951zU2kaT&#10;fm36iPrf8W/w90+rb/fn8v8AY6143rT9vXveWLcLj6kf0F9Q+vtX9Wv++f5/7HToJHxAde98mz9R&#10;csHsOABq+n+xI496N4AMRGv2/wCx0w/AMpH2de98v7wShgddv8b/AO2udQHtj60fLq3jD0/n173m&#10;TcdR5NIluLA3LX/r9P8AWt799b8/9X7OnPGHz697n/3ikThnudN73/Nv0/09v/vG4/1Bf83V/FH8&#10;Q6974x7pqVcB5iAz619TEk3+lieBf3s7jceR/kv+brQlJ4kD8+ve3dt0T+NGjmbn8KS5/A59XusW&#10;4OcaaEfPj/LpIjvgDr3uS27auRLGoJMX6ADbm5+ot7XQ35BIYEg/l/k6XRyLqFGpX5de9zU3XUMS&#10;E8inj1eW1v8AYa/6e6fVD/fh/Yf83SLxX/jH7P8AY697nxbxnIS8pJj/AD5GH9fryNXJ/wAPfvqz&#10;/H/I/wCbrQcjg4/YP83XvbiN4SqoKzWYNc3lNgB+CpNiOP8AD3pN20kEyV/2v2/0emhKR59cdK/0&#10;9z6ffE9tP3N40XSBcAs3PJNzYf4c+3k31laoYj8v+henBcEU668af6ke1DR7/nV0vPKo+ujUCo/w&#10;1/4f63s2fd/E7dQr9n/QvTizkUz1jNPGfqqm/wDVb/737EDA9tSUThJZi6AWsD47gj+uph+faOW5&#10;D1Ieh88Vr/LpTHfMvE8Om+qw9LUrpZF/1yOfqPp+BwPd3/8AL63nS7q623jXJVCZod7vThgC1432&#10;9gqgGNSWPhYyXUkAm/sRX1u55O5cRIv0xNc1z56kp+fxU+zzp1AnNV4JufN9PEeHB9uIhXy6+fx/&#10;wrJ2Fkqb5qfGyvooTTYjKfGmoRquRnipHyWF7H3kZUkmiAZqmODK05PLcFbjn2eDLZujxNFFV1xI&#10;A8xSGP1zSvqsiRJZWYn+vAH5t7I47V3mvgjZGj/VT/iuvBgsFlRaN35I+dPs611ejuiN8d27ixWx&#10;+s8RGTI7Jmt3ZbVQ4TCUskoFVUZbKNRy+KlhVifto1kq3tZVJ9gxnc1WZyfw5CGGipYCHjpJZTUx&#10;RTAaw7iNoYnkEQ1AytYHgAHn2ti8PWdLV+dOPHyNP9jounnej6T2njwzj7MflTrYK+N/xj2L8Z9q&#10;R5TrrKZze28t0JJR5jeWPxdNtnN5rEecUn2OMfIUu4szi8QMyoiNLiqcTTKPJPPMoWNQ+jNQbrjZ&#10;lphPUkB6CnW8qys5WVhFAzvHZuCbhF55+nsxUxGqxmqfn/lHQdvYlZj4i1Uj/B1YTk6bBUdMlf2P&#10;if49UYfbcVU9P2BnTKuNqcXTUkFRjIZMrnBh6XJySUxEoj0tWVLeLUn6y15rDmvSqo/8k8kklPev&#10;qqz7WR/DGmqRoUimnDIUFzazf0HsicXo+GoHn8P+f/J0dPJHGocGiDjj9n7ehv6t7Mw+2FwG4IoN&#10;wR0EeOzEkOztt7WyGextIK/JVJhpIMq9XQYTxVCT6Y0Zi0QH62vb23UmOmooWiqsqtYZFJ1R00zz&#10;zEWWP7epr5UUAPx6ozf234ESDvP559ekD3ZqGUaf2Y/kehCzG+E3VXQ1u3tgVO3BQyqr0eVzmIoa&#10;PEl7yVj5fE7SpshLUSNSnyXjrFt9P6kZ0pMfTxSY77GGSnm81VLFXos3mqGVHvItMtLqQeNfTpP0&#10;+vswu9vgm1lRR2p5k8KV8x06t3qI11A9f9inSOpd5b6yL0O7qjddSuSoJqLBUtds4Jh4aPCpPVQ2&#10;pzn33P8A5aTWOTP5ri/6fb3hKq9Mq1UccahTFDRUOmggBkGhvDT0kJnZQB9XkY/4+wvPDLbl9IoA&#10;KkYNAM1zXy6UshLBaEn/AFfZ1E7DwtPWZC2Cr6qtqZamnqKvdO6Y6rdmTnamn80UdTldw18GFpJi&#10;wA0w0kcf50e81fgzGqzR2paUVETyec+G0ULelA9TMpZQT6T5OPyG96s+YjJeWx8DIJHHhUEn8OaD&#10;P+bql7KYotX4qkf4eseDzKGgyWNra6TcGfbBVdNS/wALoDlVlrq1gZKiai2/T1EMEs54mRaMa7+k&#10;x+8prcZIlbElZUlqqlipUEaNLS02kga4VllhjjLfkCQX/r7kLmTmhLbbkcw10sfxEDAPDs88ft6J&#10;knutSmgqD8uiq9afH7tOo3ps3J1+A2pSUu39yZTc+Qq6j7TG7t3FPk30JT5yuxZr5crFRxNqQzUb&#10;/wCAH19pBckm3sUJY6eqFHX1Lw09VXU0kMs00LhXaniged/tgwv5XkZPxf2DI/cOa88WIR/qMKGh&#10;BxkDPhAcMY6On5JjRxLUkj7f+g6efp5dH/3B8XYuz9+0NZms7jmzWysek9RgdtV0dbj6WnyUYkgj&#10;zMmRq6anOR8R0/bU9HBNazWtx7w47deY3NDnKKnyyUdNicPHVpTU+PpDFUVH0p0Y1U9QyRHTwyyL&#10;9fp7T+LLuBjkl/tc04Yya+QHHP8Ag6sLaLbqArkmhzw4+lesW6Pj/wBS/HfNddbl/uBPuLPdg9j/&#10;AN2a7cOX3duOKvxeJqaVp8lWxR4jHwQV9ZEIwPtpKRr/AFMg9oStTcWbi3FFSLW1k8RSKhh1VjNF&#10;HFAXmkiSjmk+5kMj3sUAFv8AHgnvN1W2vUUx0QVqcZ8h5Y4eXr0YCgpSlejn7WwfXOysfsGsyU23&#10;8HRVkH3eYq2psNSQ1FRX1cApIq2oy0VIKKm8F4wyyM7en8AAoPb2xt0UuThqsnjHoESFGkjytdQ0&#10;OqnlXWkk1Ks01afHF/x3iVi3Fh9fZ/uW+GazTQK1atR8iB5r/l6QXb9yjzNf8nQm7h7c6uyuKyON&#10;25ucbhlNVJTx1O08Dnc/GuRgbwzU1JmoaeLDa2qPSRS1RVV9Rb8e/wD/1jQUeVwhkaHG5bZC0SvF&#10;LTQ1e7IqSWUTMZJyVaESxa5SUIu6njgfT2h37d7jbtdpFtxkZ04hwKagamhWh/aOpd/c76g73pBF&#10;f9DrXy8m6tFpust65eko83v+j+RdJudUrKLM1mE+O9fuOkVsSq0eHpwKKryGPraeKnVamGbxxzq+&#10;q8hLE+8FXuCGlx9YcDS7IqK6rmneamqOyadoY8dXGGGqhFa9HWzLXNKSsMIVI5XGl5k+vsKrf3O1&#10;ss1zYnSTQDUDU0YfhqaUNa9K7nYTcII2vdIBH4K8OH4h0IFF1DkN/wCW27S7v333v/CtrJtVIK4/&#10;EfdG0p6vc218k2Vx2fGFR8Ljq/Fx0EOuqktMaVGDRUwHtGY7J1WCdIYJaLIQ18UyVtY+9cZSJTmZ&#10;0gkU+d6uermSmQMHHi+lrW9jUb6lzVvpSGP9In7Pw+g6SQbMbghvrsDy8M/5/l0Km/8AqzFdhxUt&#10;VXR5Db0u0clja7b2Jb46bt3FPUS46GoylJUUq418JR4ainy9XJG8DCruDq1Bzr9sH8GpcvVZKb+M&#10;bfiiqJ4l8dXuSmorUqh71AQvA61XpHjN9M3+0+yq6JDU8Gg+3h/Lpy8s/ogimUvX+jT/ACnoZj2F&#10;V9f4TbVNJtHs/KVdBQzF59udRbj3K0mUqDCsePkkxtBl1TDKahzN6SaILy0n4cY5XpPJ4Nx4iAgC&#10;iqo6Dee31xOWx9JHUwamo54r0dWz1DhiqmR5FD6x9Pe5NpS9mjupL0ICCCPDrwr5gilfs6ft71oo&#10;vCaE5BzUjiSeFDwr0jjuDHVEMcVf1J2DltFSufwVXuLo7tWo3htHcuaq8bkTTLlqClrocviKfwxs&#10;LTxwU1MWp2jYKWMFmhfIQyx120IaWM00qzzbwwkUhQU/28rTNRmohmeOLSS7giW1mb2NJLq2toPC&#10;KCq0zU4zUcAf9XHpFBazQTPOSWBrilPXzz6/y6aaKrq225kEnwfelflawZhJMZF0N2bLAJajJyZO&#10;nOMh3NS4etx1PLUGVFpoZEak1DwxJb2/VstXWUlYtNvHaM5mhniilfO4qRohUSAXQymnSKd2DEBI&#10;nijAtY/X2usty2aMlJSAD5/qfPyp9nRUGuGZNVs1ftX59A9iqbH4XL7fqa74+fIHE/w3LY2vq6Gj&#10;6y3P4chNiKIRo1QcRLnZa7F0kBjUNU1cNXVSPr8g06SnZI6ikkxVPS12Hq/sa1Z6b7HcOFpjUSx1&#10;stS1Q00bRQ0ctSzAykoHmJ/UALEs3W92icmOHDlKE/qZ45oR8x/vPzweWjzxI3+Lkgj1+35fPoet&#10;tyDLY7e2bzO29+4aPcWJ8OYpNydWb4r5MZT1e3sbjExNNjamOuyW4qTGxwyJSpA8lPRgtaJ3Yv7E&#10;OPsLdyGGmptq4quhkqKVo2fe2x5YmWKSNqpQs2VoHdmEYfQC1rkXP19gy85QkhoYd1q3p4Y/6DPr&#10;09fWCXFGW8IIp/oZPr5/n0Xes6x+Plechnc3uzt/E5GmxedgnkxXx4+UmMr6YZKiqqXGzyLj+u82&#10;8bUMdW8In0Rl7K2lbafeKu3LuOngkq5tsU+NdkR5IhvbacSV0tNVJ+6tQuaMX7jqzpHI0aSSEN5B&#10;a3tTt9joRx9RqfFe2nCvqf8AB0hi2zTj6ot6dlKfz+fWag2J1DnqyhxtNvrdW5KagnrI8TLUfGnv&#10;DI1m3cfntvy04ooqKr658sFVT0UkdLNVxrLNR0StA1PZzZohG7Hyb5ej2PQZVK3F+Fo8duvbVJPV&#10;PMUaL7Gapza06PBCv0W6PK2rWPoT+ad4as4FBxFfs8xXh9nTslgHGLkj/aV/yjrPnsv0tR7Gpdi5&#10;Hv8A7H2nW7e3d/F6XIbl+Pvcu4osTFiZZxkKbdNDTdcwVRpcpXa18tW9POtFHoCsD5B0svZrOZV6&#10;TyqSLFNC81du7ZDszTFqh2aShzuTkmi+4kZWj9Zb8Mv09+txPdKhWSrNXy9K/Z59JV2FHAb95kE/&#10;8L/L+LpIz9m/C2jhWgrfnFhMRTHJYXJQYum6f7kooqGkoqKix8EK0FftbDxYSsbHUSNFVAU6Rktq&#10;hlB1e+EODy71+Wgn2/X1tGUp4ahqeppwtLX0tLSeFJqH72mqpadHeXSVkIHj+h1cA/e9q3XdJhKI&#10;/BZfKqtihGMj1rXo1ttcSj/F6kf0hnj0ZTF97dObb2tsSupO1toY+tyoy2V2/Pk6XK0q57beWzlb&#10;91WY7PnA5PFwV9RDFTl45YIy33J5Hj9aJze29yVtWrtgc1RpTUapS1uPoZY8giy1OmdFRZ6xIiv1&#10;0KFXT6fJ+fYq2bbtzt4obeazZmAPBlFKA8aE19ePW7nXJStuBWv4uHQh4TvzoShx1TLTdxdYZJ8p&#10;m/LlMVn92Ymo27LWQ49ZaNnq6mlws04dLIJ5RI4Ya/t78e4M2IyNDrjqqGso4mU1MFTI1XTQGakQ&#10;EtUGpimqYtFPFK3iidY/KVOv1WAoEkRdw60qBXjnH7R+XTM9r2ugk7aenGp+3y6k47eu19xx0tbg&#10;Ny4HcVRDULj8hQUMmDzWQWgzcrGKDGJhq+hxk6z5Cpo0FXUQS1IpI5U8NluXDHstXiavHyT1SNVr&#10;HPTSQyPVxTGRFMcM8MD1EIBLAFfJxf6+425z2uTcvC8O9Ea6v4A2Kt8x5KB/xZ6U7QgsaMRrr/tf&#10;8/SzxeS/uzumk3DFgsZXrjUqcZlYatosDVUQpZEjqKylqa6jpKydBGJHWTwASBbWH19uBT7Whpoa&#10;emrKpodMExixdZFNWJiRUZKKBAwlNVSS1KRmKIhksdNj9fb2121xBLUx1IrQYxgjjU16Yed51dVi&#10;8NjWma0HSNyeTx+by2Tq8lksLiYpUOQjap3ViqmlxMm7BjNr1FfL4Wo2wmWpMVNVxVNWskc/1cOL&#10;6RPpcvtcbbzGMYR4gUdFXxLRtDUofuK8eOOKmgakSFWlKOkceqaOCbg8jV7kSyvYo420WncBT4vW&#10;vy8ughuNndeOjW3cpPcMCv7Tinypx8+i9bs627pPcmwN3U1ZWb6gzG59ozVWWonwipTbe2y0tRPW&#10;ZTJ/3jlq6oUUlZT1VfVQw46ry1AHCCUE0xL9LHXVKCVPHSrCaR1kqcfWR1UmB87MyVWPhp58c3lm&#10;F4Zb65VgF1TW93vq47mVQttQnh3E+Rr+zoeQu0GnTHqP7P8AVx6sbphj8a7001TNkmqDlYpafH5v&#10;FT42LeBpYoY3x2cq8hRbginpqQD7inK+KCStYLJIYY9Cs29uqTBZmoqYNvVOUiqcfTPQUONq8os1&#10;Qyu2QlcJkwVxLzSs2s+RItVisigaSZwbgsDVa21Hz7yK5NPXhXy9OiTdrWTcdaeJ4bGvkGpUEeo9&#10;fPoB+4ukv9JvXseEl7NpNm1tHncvHk9wbh2/tHJwUK1dC+3qemkjw70VJuZaCn0JSrNFUTmIaKmC&#10;Zm8gEar7IjMEKwtVY1HqxSNTfcfcVkS/c08AjaOlpYqY101f6A6s8QjVSzLYsd7/AHluLOQwWpTF&#10;KayTXS1TWlK+VPs8+gxtGy3No4eW8EjefYF8z/SJ4EjjxJPy6LNsP4ftS5yfI7jl29vXIx43+Lx5&#10;iPa0eJw1TU1VFkHvFJmM/ncxFtahwEwkennEVU1XPOIhIsiwxFK3OstRvPccNLIL1Ez1CQUk1NVV&#10;FQ/iJyEtRTvIKqFopZGlaWGNI41tZj7AVtdSXcjotjo0+ZcGozQ8BTh/np1JlrcpoQFcevVwWxkp&#10;sZ1xss18iulLjaWk81VS1OOpqaHyxw4ylp5x5KeRWj0QJHPK8szfUDVxIw8v2clTU1sXnjh0SQp/&#10;EKynqqOon1+aYyxpjngVvEPTGzfT6+xXtkscC6D314jhT4qZH+fpPdXVUFG+z+Xy+fTTu6imy8dN&#10;RY6q/h0tT5Yp5hicXkqPJUlL4fFS/a1P8XgqDadhrlQcMeB7tC6KWnXa/WCRLCp/gNKZBG6SRhpK&#10;eaYIrqzeWO8h9QY/T6n2Wbu0i2slDUGNzwGBStPyB/OnQelknd5NU3afQDyp+eetGL+cec7Ubt/m&#10;K11YMi9GnYe0f4UKmOtRBSU1XtDDVtaI51SnpKhPsOUCqWEv6fTqay3qlNc1YJW1xIsDlLaNZ0yh&#10;bup1LoK/7H3gL72kRpYGIFZGZgDxwSK486g+fDo22QMLdonbVX8v4vTqlv4lT8bgE8KVMQoqYyKY&#10;whf0TBGR09V1an/qL39prt6ioslr/wAlipY6eShnqTLUPLHNFDTVrlGWaSJArELwSQbfkk+2/bq8&#10;vNpsI2kuzIGnlFNAFMRgcAa0p6ef2dW/QEjj6arH+kfnno7vQNfT1XdFcmGwuTgz9Z1RRYTbdThq&#10;ipkrqLK5jsFoKzJQfbGpyVMYqeqmZCLlQ978X9lZzIM5EkaUseRzLTpTKWnZ8dQLFFfWmlX06F+l&#10;ki8h03/PuS2kniWMeIdArXAz6fP/AC9CW1e4iC1mr64Hz6uu6aix1I1fiZGz9dszqmm28+VyUkdE&#10;lFvXek9bmEkkpKlZZYGqUrLHU8lRX/alZ7AHQQr3BJSwxzVCilGNxcM8FITcrU5NoeVSYD1IoP0W&#10;OVz/AMdfb8TzyADxSGNK4Bx6/wDF/s6F1rPMVOp6n8vn/m6sH6zo66WposdVR5Wo3TvCroslmIVc&#10;wSYna0Vc3iknonkYRzyj6mSejhH4pfYfVQFMoifxtUyRxTVRVYv22lj0tIIQ51afrqmk/KjRzwz4&#10;lyxr4ukCvkM/LgP5ft6tCWdQW/L5/wAsdGtxEdDlNVbDTTvjIqqqo8WXqa9fMtLUNKtO9W0SEiY+&#10;kR00B06H/dOnlDoKJ8tVJLII8fi2x9TUkSyCGRvAgMLyafOxGv6En2onfcUjBjvAWatBoXHl0sYB&#10;SM16GRFZduY6RMW8mZzyZrH0jO1qqGP7upaOpjpwxpIw/i+tha/19pqoqKtshWg1bx1OaqYZZRHT&#10;q82Px+iKMyhSLJcIDrmJ+v6PZ9FbW4VR4WB8zxz/AKvPp2AISQVrX/J0+U0VLFhcbooop6La2PqY&#10;KVpalYqXNZoPOwgMiqWl/ckZdFOi+pf87+Bmq8nesoJlrSlNRTfb0AWkceS1PK7ylwnkmZInvp1I&#10;hYWt7q9rBlDFmmcnq04XKKKaf9j/AD9RsVip1xOZp5ceJMhl6b7/ADWvIU7fbu1XBDDSLBqEFLG8&#10;sJXyaJZQp1aja3t4qKuohx8v+V16VFTDKYwtNExgXSsX6dHhp/2xbhX559vWFhtivoexqtR+NxT4&#10;q+ea18+ksviyOH8amKcOkhOlXkM3SyKMKaXH1lOKt5WULXPqWQaZb/d1hE/PDQ+n0/4+xI6xNRUb&#10;s2lTLVVoioszQASlIjSvUNKsilWtqqGRaYcqCh59XvVzbbXYiWQbeGDqajxHFKCnGp9a8PLr008j&#10;I6lvI/4OiZfOGuyP+yvfJGoWfCwV2Q6i3+IkenR8hTUbYGuhkkeC8cdHGzVx9MjiXkftm1vdo+50&#10;pv4CtSkJjbJMVEfkeT7f7aqhAOs/53yCP6WXTq/NvcJcim5XmmO3kfUtoGatAA/iRP5D4aFh5tWn&#10;lXEI35aSPxBBpFf4ga/Ly/1DrR078ann66zVXHEImzcmGp5k8kkppzQ5THQawzEGTy+K9rDTf6n3&#10;SN8i8hlYvkX3DPhcHTzGDcWKlnc1T0aVbxbU2vRGqyoOSjgljx8TKIorjyIym1j7zQ9mYpIfafZA&#10;HB+pnu608il9cetA1afwrT0NOiqzuJHlaMR0IJzWvmfXrf0+DWB2tP8AAf4UU26N0VVEK3469ex0&#10;NPDj6TJ1VDHlsPW5daDb5XB5Cuo6zKKrCpqFM3h+3Kq50ksXKo25UV1dFFimjyrVM1RHm67N11bk&#10;6WoWNJYKWeKhpWLx0ckcBhTxyKY5FCPwdQkkvYqQVOo+eWz/ACx0bl5nKmTI/Lo8lLvBcNiKufcM&#10;Mm24Yqajm2xidtYzDYSvoGnamqslRS1+WZKWoy9PLWNVS+SLRPCxkhBYaClcnFNJBDSJnK3KiqqK&#10;0LE8iQ0082OiCYusMEQqqyGqohSSvSmZgyRoqtY2ssiEkgCwQca/iGaVpSvpn/L16reSfz6XWGNJ&#10;HWzZCp21isBJQUVBqnjovuK6kjzlVHXbhxy1zpSY6ooMjJVU61q0qvHLUM8g1e2CvrMng9s7tNVF&#10;R0GRzK9abeLV1ZTZyKNW3xj2kMdDVV0uQkSqp08tQkxQskKAMWXye1c/0UqSzfXBTTA0E6jXIrxH&#10;Dz6T3kyuSz9pxTNfSvl1jrcTjdw7z6uq6JsnlKTaGb7K3NSmipKjB0/3FZ1/nMAs8tXTUFJjWqKb&#10;+8ElPTSQlmV6mQ+kEoB13Tl/4ZlMbHR5OKcy+SOGpSeEVtKlViMrqq6Ko+4jipYkqJGCCnNS6eeV&#10;CpvqIN5k3qC21RRvqKvxyK11DhpP+xX5dVtLDx6lrnSf9LX1/pD0/n0B/UOyjuXbeVm3BtVqIzTi&#10;bI4qShcYmvnxedwjRUeWoaiD77K1RoqOETTVkNGlQKOmmQItljS2WqKh6Onw9FBC5jjeZEoKGqq5&#10;6iGlpaerNKhosfTymCWVUjkWSkpzGAWuyMzEJT7pu/0l9ewx0aEpUVTOttOSVotMnga8MdGtvtmt&#10;PES7z6afn9vQ27dw2Ip8pJnsrXVkZrXankOVyKUlFRVUtXW0sVSIK7L5CEVZimkeKSGuqVmYhdKO&#10;kaJhzW5RVYe0n2pqcm8cFYY6WGoiU1WmlpqZsgI4aALDJh5fEZnWoYREtZFdzSyudwnvdztbuMKs&#10;Xh91UNdQLcFApwUcf9nS7etw7hrjT+RPl/ph5inWTCbGocNmKKajnrWhx8NdW0FFJW1tNIjY+eae&#10;tr4sfPPPkpWq03HH51pojSI0vpvJJGgC5loI92bU+7qaWFaDdeLpmmeZaWauqZ8phoGrmqGyApzR&#10;Y6pmV/BTxyxyT2XzK6aWkS03qGO+ggSHUNWWqRTiRih4enRLc7aViLDBA/b8vi6V2aTJSdf75kpY&#10;Kmpeu2Pm5afFCDzLEseIyzU+Np4zQCeWsycLGPyVJEoj0kQsG9tW3YJlqt34RqaPLy0mX3llKnbi&#10;4TKVlauGq9wyZ6ko8nLhKDcLQwZWny0cqU1T46upRA0UUitoUQ7/AL1+5LX6tLfxgWPbq0ELUZqV&#10;b19Bw6D0NnNdO6iXSfsB8q8KjrhW1FD9htarqcj/AAl6nGYSkg3OuWxaY1dwrhJMZUPj6fKZPExz&#10;V1CtO0ayUqzQqZWL6CjH3GephlqsnBNgNsQy0GKwU9LPPgaDbmGWepWSdMSWlrKCXGSx0MYempa6&#10;mpqwxGTVAFsgjeHmm4CtIlmOBJGocQMfg+Xz6Ev7nRn0KwFBnH5jix/n+zpV0mNipqXGpTZvdIgq&#10;KmtieJ85k9wZd4YwkMlY7SQZGWqWOoqViqZ6eaSnjcxlZixLlIV01DFOaVJNs1Wcnf76Skx2Drau&#10;vrKmqnxGOo9uVWRxtBLSRlXp1p7NI8eqmVwCoJ9tx873bY/cxLV/36vz9E+Xn69OXWzQWiVedZJD&#10;SgCkcfmCeldDQhNdUZM1BRrT/bGWsro46OmhgFbNLmBT1NZrWSfXdpCqy6JLGwX0gJujGTZzIyfw&#10;zbGBRUrIayPBU+PxEjzQ01XHAGiw8MFDX5SCpWdEroTNPT0+pdceoqqiGw5uu7t9LbTpNRkSKfWv&#10;BPKn518uvDbvDFNQJ9KZ/Z9nqelLTwxUNNHFUV1VMBC6NV1M9QSQFBZ5Z3cxRMP7DHSx/BPJJmev&#10;8FsjOS7Ewu9drrHU4fpVK2pbK477M46n3jvzsTE0tHXzQYzFVMdJTpSpJHSq0S+I+UR2TWRafFvB&#10;BG50jwzjGCWPmKH54/wZ6Q3OlCqPHVitfTz+zHDoq+5c7vXGSduVuy8iGrqnujAx46KkWOsnyGKw&#10;nVnVtfm8di1qhU46Orq5qGupWleORfuAImZXYBFJtjD7SG4hjX2Thodl4uKaLBUOOwePosfRwYqs&#10;hwktRPPXY6vranC1MitLSGnjeQRRhpNADaRRukdtcw3LQWSxKqmgBJGCVr3CtDUn8s+vQPhvJmm0&#10;hACPmM0B/wA3U/P1G76fZNE2N3fXw7xrmpocrU5ieatyGusx9Tm6bGUWJwedwGDx24KeBYophLLD&#10;S6mZY/JqjDOW8OvuqKOhOU27tnZGIq8R9pVUmRpqTHY3CxSGkix9DmsjJWYGjpqPF5J4kjWJGqxM&#10;Zg4TUwsGdkt7e5uHSWgoBnNMBsnA8yP9Q6Xbn472+taLQgYA+f2+VB+XTJsHdnZUFTFS7qq8/V0m&#10;UkyWigrKWJtxU7SVE9bVbUx82D3XmZcjmsHBUSeSqMVAtNFTFC5CX94tv7F2Rl8jVUu8sLj8u1JT&#10;RYyKTIYKjhjlWlBEiU+fr6mmFQtfPNI6rpGlGjlZ9bKSZblNLbTpGbXxPL4gMZzUin+Djxx01t0s&#10;8QCtGGNeOB6+QHT5vXdW74MLTZLZdYMe1Zevlkjqq3LVlNHXN6Puds0GMyLp/C0hjL2kbVKkkPj0&#10;arGO+MWM21gdydn0G2aHFU2Jng2dNRDESzNR1NHLSZ+nMkP39NT5HzLLSONEzSSBX1G4sPZdNLeT&#10;QzNGBHq0gEaWr8frQ+Z9OhBbTPBR+B8x6/nnqsX+ZhJnsvsf435XdjZyLKYqu7Eqsic1RQRZGhzU&#10;VXsD7BMw20qnIbcjp4kqfLJLTL9uz06ojxBmJPJQTFp6d1cI2tYo/wDVJIG06G/1Q0/63uQ9jvln&#10;uGjeEaeFK+objjouvYiEck9q/wCWnWsb3HtCnxm29y0NZQyZahqKCszOR4V6Ovx8lOlRLkKRzIRF&#10;VSS/RFDkEfq9mD2LIHSdhp1qKZHFvWrESEqL/kD8fT/H3CfvXC8M9upqsZ8Rl8xTUpqTjNf832U2&#10;9W0yt+HH+EjrXt+R2JrMNvChpylQaCprtw1mLlunjq8c9VHTvVyve3rXm9tQ/p7FBE1/U2tYg2v9&#10;Tp/qPeNzzMlPPo8UEipGegbo6aKdphdghp4Eb63a/wDa03B/H098mh0AuTzYcabfW3+PHHtmG8aa&#10;UR04k+f5+ny69pbUM46e8ri4Y8TLJoKmGnUnQGBYm1jcsQOD7JR3xUTRdgdlSUssdIlDuz7amDRL&#10;VFoY4qWKniZp1dv8nhAX6t75nb/cRHe/B3a3N3PdXFyS2oxaf15QcRihB41wfL59Z3+3oS35K2eA&#10;JUywDNaaRw+df5dfW7/lt4+jovgX8MYMVGaKjg+LHRTCn5m9cnWm3ZpZPJLIzgyTOxIufr7Q22N6&#10;5XbM2X3BiZqmJ4EeSriFZOkM0H2CROjQU9ZDI7MwLA6jb6cj2osNy5i2TdIrHY96+njBBU+BDIVb&#10;4hmVH4AAenR5Ps1vcwSWM6BsDOfPzpX0xxzxPQ89v9GdSd87PfZfcOxMNvvbuQ0xS4vL/cCncpVL&#10;IjaqZ6cxssgBuNJ4+tvZheue3th510fcFU22MpSU88jVDUZkpKyeGMMPJIMw/wCy7MQJQq/T9HvK&#10;NPfXft75cvLPdLEXEcqhC3iKpC/xaY7RfSumvnTV1F27+3MA3KO8ik7gf6X7cyf5OtbvvX+Q7P11&#10;2htnfnxu3FPV7aot3UObbYOcbIZiowyzZKNqp9uZrcO5apqNkppCvimSdWtcut7eyQZDAQDKbu/f&#10;hqKaVsiIchAWNJIs4qqqGZH0hpYaiFb6gvH+PuFbreI5d1jubWUxsZQdOmprx8x+E49D8upCbbWt&#10;tvRVoewj+RPqfXraBwIqYds7dhqaeaOogx2Ojnp5jHHPE8MNPDLE6Ryyoskcl7gO3+v7ts2FRfxL&#10;beFqtapHLisa+jSSBrx9K9xZ0JChhbj3mXzTu5sbhLdYTrpqBBAOSQOIP2dYQ7vFqu7oKc+O+Psd&#10;uvkpd67a8Xya+TlMahWXHfIru7GEzx6hrpexs+tQ7RiRdZvGTa/9r6+1k2OEsc6/XQYGV7ElQzoh&#10;FtQ4bWfz+PYYg3Rop7Zj56qj1oCRkg8NP8+qPZqIAS2RTy9T9vQYbhwMdRgsoiuECT4/wsE1ECaR&#10;U9WmVdRBf8+9d3tvflLX7h3U/ldKOTeG+BDDNFFFEofeWQnkmRoZkg1ySRflza/1/rDnK+y3FrbW&#10;oNx3eFH5DjopTJJ/l1lvbylEQF60+zr7Cu18f9tg8LGYgssOGw8UhWV3OuHF00BUtLGkjBQLAkAk&#10;XuB9PYSZGppNGNeORC8uuwjlmTUzyGQltUraeePz7ki2WSBWR3qBXiB8/kelEl3TLZH5f5unpAzN&#10;LwQBYerm1lH0Nhfn+vsLWrMhUSIgZI4o0yDr40RC6JYKTbUPUP8AbexMIbNWtwkWl3I/Expmnmfn&#10;XojMrxER+JU+WB1MsAGJ5Pp/VxY/0/HsQulMr9p2V1e7VE/3E3YuwIGan8i3mbfm3dRM3kaZVmWY&#10;qTqsU49nLIY9yOwRrRZonpJjH6Lue2mTgD4h6/Lov3BAGXvya+XrWv8Ah6BX5HiJfj33rVT08VTD&#10;TdOdoTyUs4Uw1EUWxs8Whk1xyJodRYgowF/p72kcdRwTUsUhWzMH1ElzYJNKCwAZfwD/ALb2F94v&#10;rqDcLiISVUcMAVJVaDhivWNAj8QDFf8AUf8AN18jjZ+JoajbeOqGV1mkUnT6pFaNKzICeo8msAmP&#10;T+mxv/Ue+qylip6inFi40TN9Sur0xL/U2/Vf3Wyu5p7K6qQCWQA8f4j/AJKdJXiCU/P+XWTJY+Cn&#10;3Bhoz5WtQ5moIKfqCRUMWgergkm4J/1vYFdkRU7VlKBFEsYJBWS8oIVILkagbk/4e8tfYa/vLe1n&#10;P1BZ9PGgX8UnCg+f8+gjzLbakRlk+E+nnQn16m9WGSj3V2BPinzNFNHRbfp4nxGQlpReSjlAaZlq&#10;aVAVSAgeq3qPH1uFD46lSI6VgfTo9CwGMer/AFPgKlgP9Ye8lxvO4yTrFr0cf4W8vOo/z9Be38VJ&#10;EUxHVmpqPmeH+z0Zml7E3LV1xlnqc/SfeyVqfdVOdlyMsaUw1D7g5+OrWl8wIte9v8fcGniNYpLl&#10;KVtbKIx5FYLFpRdKl00XVb/n2cXDCKMGNyQfOhxnHzqR9lPn1WSWSIEmLA45+zpYbhyNJs2upqOg&#10;aq3ZG+OgqXr6hMZU0b1OVWprqo1FYlDWyV/hkqjHe6FrauL2GD7kQ1MkEnkLxsyeX7ioDylSbceU&#10;jn2QGN3I0yaV9KV/y9OGzac+KaKTWoABpQEca54dK+LbzZPaeK3DjKPGtRV9PDWnF/3e2+KXEQSW&#10;EqEDFAgwkfVVOr+g9uE16algmarqDJKiSXecWDAJfQukgg6/949lUEqSmXUQFx5ceNeGOhRHFBId&#10;P01Gz+I+VfmOg2wVPJujem7dvrsnbUOJwtfUYxkocA8Mk0Upq7R5OtNcjyyJ9pbWFjvf6C3uJT1s&#10;tRJZnZELDUZKgklGYglUBUBVt9b3/wAPagzRR0RUBoDXGR/xfSpjBAmlbbVT+kfl0ttwdaYjA45a&#10;qnx8FTXJSF6P+F7bpRFT1VJTCfxzVjrLKzODbT4RGD/bP09rmijSGhzMZeRo5cXVJpLHRG6xhotI&#10;AuSeR9f6+4N9y9wVtoivY0GuFmOMEqwpQkj7DkH/AA9L+UroneIV8AaSRmo861xToLvjw2T3X8n/&#10;AI/Y2pxWHoa6p7X2VVS5SioWTI1tDSZOuFelR46gINMDlizKv6Bx714P5stT9vT9a0Yl8tt67tPk&#10;sVv49tUaHShLfUVH+q/H+PvErbrtt75tud/ZPDKRBNHxV+IV10X9mn8+snb6IiysJtWeNKeq/wDQ&#10;38uvp1fEHBrtzqLb2JTlIsNiahWKeNv8obIExsmuSxQp9b83+g90xSVI8d7gn6j6/Un68C1yB9fr&#10;7FUUJjOH7fSn+z0RgUzXo1PuG9QzcFQP9Y3+v+Nvajq3XvfAzH8j/ebf70B79qb+I9e6974+Yk3J&#10;uP6Dgcf63+PvfDgOtVHXvfSySL/a/wB44/5H7c1w/wC+P+NHq1V/h69795j+Qo/21/8AeVHv2uH/&#10;AHx/M9eqv8PXvfYm9OmwN208lv8AePT+Px/T23qb+I9Vr173yM9v6W/B4F/9493UMwrrPTiqCCS1&#10;D173wMzaWtIDb6egcj+luQPe9cP++P8AjR6rVf4eve+PmYry9xf9Wm3/ABX37XD/AL4/mevVX+Hr&#10;3vIJjp5BB02vrv8An6iw+vupjIFQetlaefXvfST2bUzgfgv/AF4ta3H9frf231Tr3vt5l/DXX+g4&#10;/wAfx7917r3vwmLfqPJ+vqv/AL7j37r3XvfvN9Vs2kfn83sP6E8c+3NKUrr/AJf7PVqD+Lr3vsVO&#10;lRwGf+uoAfm/1v7rRf4/5deoP4uve+ZlubavTz6Ra5J5sTe30/x961N/Eetde98vJcWH0/pqP+v9&#10;Rf8APv2pv4j17r3vL5ja4IB+lgTb625/F/eutde9+eYAEBSeBezfU/Q2svFx7tqb+I9b697wNVar&#10;8C5+guOOb8m3590WRm9afb178+ve+/unU6QQ3+tx/t+W/r7uoBNGag69173cr/I0qWj+W++CCNUf&#10;RGe0gEc+be+xRY3Ui8RkPP5v+PZvJbibljnOydiV0WxrSnwy6uFfP7fLqK/dcmW85bVTpM7Sr66d&#10;Cr+2urhjh1rW/wDCpQSf7IN0i8Z0tH80euzyLgiXpL5D01v8OZx72JO/JEosjSVZqYo45cJiVriK&#10;fXNTxz5vKQ0s45Lyxx1OpWUFf63/AB7D3JN2LfcmlaM1t2IGeJeNgTwxRTWmePRpsO5tY8v7XtAB&#10;cr4hD8Picv8ADQ8NVPi/zdVD/wAojHy7n+MtftMY6fIPX9v9pT7Zkas+2oKyowW1OuszncHVqjtF&#10;TZOohkvHUkOD/wAcyfZY8pUz6ZKebKSPX4yaaqqlpqVmTJ0JSlb9kG16l9P+b/3n3INlzXLAx/xO&#10;obj309f6HR8d7aYg+FQfb/sdXSYHqvBtLT5Kg2zR0e3tyY2gxOIORqQlXtDcMc2YiJrWWqltiovu&#10;AfPyOLafz7bEyaNmqSgGYy1RR7moHmwWSjooY0Soicv/AAuolIPhqDZrIVF7fq54vcb/AC3WmQ2u&#10;koeGqtKgf0B6dejuXI1EVJ/1enTzF1lDhdjZHKnZ2z6LMddZ6ni37gZ8jWSx1NFLAsb7sxtKtWTP&#10;RFJ0Zpg/pGoaLrYtsGZ00b1oXcbyQpW4vLURip4tciS1CuWBLMksYF1POr/D2RS7tKZY3EY0Dh3c&#10;K0+Xy69JdPQaRn/V8uhan6vpp8h/BPN13FT11ThdzbTywORq5IIVTHyxCICaKOemncFWUMgjFjz9&#10;Pc+AMh+0NLnvuVpBVYnIzV0VNDVVYptYw9dMDKI5OLKNLsf9T7WX2/Sbhbxxoiqoata6sfYVHnmv&#10;TJu5RSvn9n+bpGtt1aGuOebLdfz4yXISYveO1qTbVXW1OPx0mS8J3ngYlnDzQEH9wnxRIL3lNveG&#10;SsVsNj6mehylNjcu6fxSKfNiKfbWaLSpB9xArt4IJjAx1+QAcek39pE3JWkKPGBTzrWv2Y/LpELq&#10;tKrj/V8unSHaVTHu/OUdDmtr1+6tqUsn92qmn2GssPYuyfBRTV8NLknbwV1ZRNWohiWJy318oF7P&#10;dVWa2r/vKAeXHQ4yh3HSvlpJZ1x81PIIc5TaQrVMDiHlgAVt+falNw+mdG0BvTNK1/I049IZb14X&#10;pSpPn+z5fPoM8XtJGp8BT7e3RNHTblyW7Nz9ZZem2PSU2OgztLlIKms2FkxO7/w6sT7qUIkjaZef&#10;02I9nL6QWdtlUpkmpJYxNVLTyUchmhmpmeNqKoE76nZ2hUajbhr+y33DuIX3SBY4qUGGqcjzFKD+&#10;IVzXHzxD/ONyZbxaRUozHj6UH+r5dafP80iDGr8vOwWojuWnq67bWx6vOYjdGMpcbldvbkaDcNJl&#10;cY0FMjU8GMpK2mWSk0GRdElxcC/sVqSQRVrNbyelk/KWIAN+Rz9LeyG7hafZolLae+pxXzOOPz4/&#10;LpftY12kUjPUmvl61HVUdPLGm+pdSByuFkRRq06dE+rUvB1lglrWFr+yvd+q0e9MHBGmUjgqcDDJ&#10;FW4900UFbDnKhYXkif8AdXzAW1OQgHB5Ht/li9kcyJNQsCM1ArVCx4Y4n5g+R6Guyw/UwSV7Scev&#10;lg8R1tnfyVcRjpPhj2tk4f7nu9H8gN40mS23uKlq3O4tv1PW2y4KjHwVcjIAlMpZ0p1ieqNiLC9/&#10;ZbszJroK2R6XcVPA2e8uQEFbDG238sr6oNw0QOgy0NWf1yPaKP8AIPPsUTXjE95FWGOOQONcGlP5&#10;/Lpfbba0crK0ta/0fQH546uy682zDR5vbtPRZHrXJ1NJ1wuI2zWT7cq5Tv3YTQGKr60zrGSoSkye&#10;Ef1RUsXlqp1vynPuBXUy/Z7n/iVBmqNoaulqMzFTZGlkmoamHFyik3fg3dFE0Tabzuy+NCPRe3sy&#10;k3WWbSQR3DP9I4wcdtPlx6UwxIVB0DPz4/LjjrPtump4Mz1e+2s/sXLifCZzEdeZXJbTylFSZDb2&#10;S3ZjJtxdL72jjq5fsaqOLwx42mEn3E7RXmQ2sZOPdZcVmZK7HVhkkl+5zkNPmoZFaaOGj+z3rhhK&#10;iWjchWkb9tVtwot7aiu5fEEYkz5Y4fLhxNPM9F97axljQU+fH/KPXpv3dgzR7v2IcHn8DRrSQ/wb&#10;YOQyWxKmIyYiprMz/H+g97T0dadCBLrRRqssjtEDI8pY++c6tHUSJUY+Kc1f8PmycKZpBT5ik8M3&#10;2ufx2ojy5WGw8gFtf5I93be5rilEoor5j/MKfz6tbQNIoodKjh50H8q9d4nbVKmPp6nC7oqKRsVL&#10;uWg2bXVfX04yfX+RatoGzHWe4TCSKbZdeVUUwdR4VHBey3cMFVL93lVMWKqJDjZFEk+R8kOfoPGx&#10;WCcAsHylKGssa3Uf1590XdJo2GqunzGMVBp5efSC/syo4mleGO3A8/TpM9r7EiyGD2bprd8YqNN7&#10;Y2qoWwG1hBk+tNzR11M0+WxssyxCi2bkhA61U8w1uj2AF7e3BMhCM1jo4ZqPRPSQ0VDWedpwUki/&#10;c2/nFjt5lXWfH4yFjNtRHsysp5vA1uSQOA4U41z8yP8AY6auLIQQPIGJNa8KeVajODj/AGOg23Hs&#10;AvsHeMlVhs7FJRbkye5dx4SDFQUVRFkqOti+27Z6y++ll/htaTCrVTVKyz12ljEjF/Z6NmftbdxT&#10;+IxE0VMppxIsvjJpoX0CVdQcL9Lj6+wZvkrXl8FJA7ASePAsP5DoIW1+LmeWPw9IUkVqPIsPQfw/&#10;z60gvlJDS0nfPfDx5H+Lp/pt3yiZGGgmxb18ZqpJzPPiaiKGejE0guYgvpP0J9qKhURAxD1liPUL&#10;jkBvovP19p96Y3BhuNOnStKccGma4/wdL1A8SJ+FOinbT0QV+ZgLGQzVNO2q2gJLHGyFCtzcueb8&#10;W9lc3flBjtzbviqzTfZrU08ENWK6n0Q1k2Mo5IqCriZhUQzTmYFFCurL+QePYnsb0Xtn4EbaX18a&#10;caN8wAMr6n9leph5c3ZfoYYPA4UHH7R/D58etvb4YdXtmPi/8NszjabJybgXr+fIZLbT7fykNTkM&#10;DFuzPQVO78BXwCpxOSpqKKMGeWWamljWQft3sC109RTyzGKSRo5Bi5ZiJQQGCrTMTf0hQpk+vJ49&#10;oOYN0kQqkY1LqoPLzPyr+D+dPLMgqiv/AGb1z6Ho4e1evamDHjJLDBNBJu6iSOSjXzNG0oyBjjEf&#10;3Lu145tNzo4H+w9pqesiC0t5hH5qirDXU2uplFrltOk2+vt3Y98ERdHtNQxnVT+L+ifl0Yx2SHBN&#10;B+f+foZs31VNXNlJogx+1xuHCBYVdtL/AMMuxBnFpF0/o/P9fbhDXU02ZpXZ+ftSDqdiEeNmfSiq&#10;y3uB9T9L+y+TcplBIWoHzHy+XSBrWgPdXppq+s6qj6+zeNRDEs+Ud9EVLaSrp6uEQmSpkeZyugWN&#10;k03t9R7faiv8UtGImsPuagsGKqWZcUh0klWDC8l9Vv8AYe1UdyXEcc2PU/z4U/Lj1UbcZioM9P8A&#10;a/7PQKUXWMNTS7knku3mw2DSnp40nkNPE+/ao+aNjWrLAFjptPhLn6/q/rJlqa2WPH01DUiEV2Ko&#10;Zp0KLINAE7y1UNQCnjrV9AIK29J45sC2C6kS/wDHrUo32cRny+X8+k81uLYFRJqHEGlP5VPXKXY2&#10;yabH7xrd3YJsomA31u3H4yYy1UMsctZUYaChw2QxPmm+82zJI8ri0xPrUf2LlZ7KyBM9LI8dg0NN&#10;TeK7C7wRqwqA1vVGxNhx7ki9u5d2tRG3YNJ8gaVLV8h6U6jfm+wBUz+LTzpT7cceqFf5iXRWK2lt&#10;zd9VQ17V8+O3Dune7ZD7VKIQ0ucr4oV2uU+6qTBX0zOZ73Pk+mhfr7GmbmvqlYXVl5A1HUhiUMoA&#10;F+f9v7jOZmXlOZ1y6wP6DNGoc09Pszx6BfLREfM9qtKn6iIfsZf8PVUXUkUR+UnU8LSeJKjuXrtU&#10;leSK8WrfWBBdrzACyR8gkW+vvXJ+S+Qf+5HYHiq5Gv1/uIqYb3v/AASqOnSxXn/Y+yb6g3Njbo0e&#10;kLID6/j+wenWYPwqWYfhP8gevr6dfYtKGmuIghNXLYEKDa5OoFWa9yfdHUNY+nl7cI1vr+j8Xuv1&#10;9iAjPUaggfj/AJdCv7zLWMrXDkf19N7/AOv+Dz79Qeg/n1vUP4h+w9e99tWkk251W5LEWt9P7J/P&#10;t7xB6fzPWvF/o9e980r7aUA5W/N/ryLcWB/HtO8nce3pPJlj173IWsKm+q/+uR7r4v8ARHVKde95&#10;/wCIAm7N/sAfz/X8e/eL8uvU697wGu1Xs5UgX02Bv/rHi1r/AOPt0lyKaulTsGHz697z/eSOuq/N&#10;yLX/AONfT/Ye07GRSRrz9g6YbBI8+ve+ArmJbVcW/HP+P1/HHu/i/LqlOve5Qrfowa9xyD9fVq/p&#10;a/PuytqrVadex6de9yfvWeRQSLM2okm/F/pbj/W92ofTr1T69e98jVt5H1G+keg8jRx9OL3Or3an&#10;XixPn1735a0govkUXuCq6l/1jx7qJoh35p/q+XTmqmAtD9v+x173KSuOth5CQx/ofTwf8b8+7tcr&#10;5Gg/1fLrzO70xjr3vOte+oqLD83vf/YfqPt/Wvr05rj9f8HXveMZCUNe7f63H+9m/vepP4/5H/N1&#10;vWny/Z/s9e9yxlHJX92wb9fP1ve1/p+T7roT+HquiL1/w/5+ve8qZSRdIMjm35UFL/7YkD/b+/eG&#10;n8PVaL/AP5/5+ve5sWYddMdgQDybsD/jz6ve0mkQ1OT9q9M9e95BnJYiCrMLjVazNb6c/wBD7Ui9&#10;7aNCCfWoH+AdWqCKECvXvd+H8qHdqp1L2pPLokeHsbGwxi76mao2hg7s4EbgAGLhRb3KGzrFvXLS&#10;2ZOhbRmcnJ1FmagpilKHNT9nWNvNINpz9cd+ozj04BIVIxmv7R/LrTg/4U99H5nt/vv4O0OMlq4q&#10;Wr6871iy0sT0cUdPR4HcHWlcXjnq6qlSKpn/AI0VDnUE0j0tf3ZPl42qq2CKpq62qnm8+hD4aaGK&#10;nYBwsa+SdxD6uRbn+nsP2t6tzFuN4troD+HjUDXSSONBTh6Z6OdRuLCIL2iCvkDq1sfspT86/Lqu&#10;jqPDU3WGxMdjNoYPr/be1Nkaoqyupsfnt1Z3I7lNjVVeWlSmwGPqM7UJYK7zP41sBIbAe0Y+UiOW&#10;ehelpQ8TlZpppZaliAf0q9RTmmhJB+oUce01tbfUPltKnhivr0mllWKMueGP9Xn0dyp2Pk6HqiHe&#10;tBuXdGQhyFBT1eHweFosZtGkpJp4hH9zNDtzKpuXLRrq1mKatl/cGq9/ciWqjnqHpYo62oonp3SP&#10;7WOaojuP86qThIaWFR9BqIsvHtRciWDxCLjUop+ECvD/AD9MxPGyLJppnjn5/wCbpI7U289DgcZu&#10;DNw7H2lv1dyLkK6HceaocNkzFAGGKnrcY1ZmNx5eVl/ccwBg9T+5b+z7T9PT5GkpqmOZKZV0yEa5&#10;lLJCQsZLx0LylCdV7kj2Y2My3iH9HQPtr6/IdFEsZEoDSk/lx/b6dDLvTI7Gye5du5DHV+5Kqoiq&#10;qFTHRYGSmpa/KRr99B9hk96QUEdeiX0lYElv9b349xBDTSPBEak+RNBp1p6eljLmMatLPVyVLSI7&#10;86tC2/ofb7xhKd1fy/2ekU08kSltHb8yf8g6fUzG5IqbO5Abfo6bH1Lyx5f+M5/ceSampsh+351o&#10;dsYnb8GPqqGl/b8ArKnX9da/T3lnhxgq1aCF6irdmhkeqMsul9Crpkp9dPCiLa91iJP9PYd22/ld&#10;SksNB6aq04+dPP7cdHq7ayKdUwp9lP8An4/4elXXUe9UwjvXbnp8Ntukpoa+kh2zS0WJ/iVFFOs/&#10;lostPDuPIzVTqdJQ5CNPz5Px7iRS1TyVMEU6UUVJRQzuI5YYZKmOViEip46WOGohZgLhi3P0t7ON&#10;xtoy0Z/Ga5/YPX09el6xqhU4J4f6snqDTjA4+iw2Rr8FW7uqN0bxr8RAa2iymWo8BWY6mlqKvJZy&#10;v3Hkcnhq6lppF0PHDDZDzqI49t9VjM3VNUVbU9TFMtWYKaWqmjggamUK4NpGima9rX1ewdt8Niki&#10;3FKhfLPmCv8Aqx0xexsSqBf8vp8+jGRdi7HxMGP2kucwlbSVG34clm6TA45svllyzzpHqtQ02QoY&#10;V1C+kITxb3Dx8dHRVsT1WWopZZZHWSnj8+SnkkSXyvBD9uz6pwBpsZVH5v7V78U3C3SFYaSq1a6i&#10;a/LyH8/LpFbMUr+iSfLNP8PUj+L7grMNXyYPZm5osalBCaHKZFMVsLH0dLPj3pKfLZRMzDT1VNjJ&#10;Jf3Na46SQfTR+fbhWpt3dn2VNU09ZUviKySlkEWX/hogyUlneGtioIK+siks318ob/avbdxsdq0E&#10;lzYDUVHA1FBQkmpb1WnDz6MrXcLwF/GaopXgBjPoB0gdp7n7u6VrM7WVm4to4Sj37i6TO0ccmw5d&#10;51lXtahCUFPVYDL5bK7HwFUqLJ5PGuOaPm3hvZvb7iMVgaKsy9NtulpaSrxVRS4rO1UFDKJq5xTQ&#10;1a0yZLLNW/eUqJOF8i/n8e6cu2M1+88MsngDSCOD8C1BgjiAT/nJ6dmuRKNU4qT8+gb7/wC3d2pt&#10;frTdXa75/eOI39QZ7e/W2Lyu6ExVPtahjqTh0zuR2rsCg2zVUGemdwwopfMY2dk8uoE+1HT4eGKK&#10;sp63XPC6rT6ZK6aCOlSdQruFCxiaY3HKg+zfc9u2ye5juZToIFDhjXP2j19OkRvZqHTa/wDGh0Xa&#10;l+QW+6yDbdXsCmjpshFUVm4JarG7U23k67ctVhp5JoMYUkny02IxrGnlUJUTRuLLZfXwlcvh6Ojx&#10;M1KiUInrDD4KaaSipJ52hIcu71DxSyEW1vqHoT8H2sludoNu0aJ9mX9QT5edOmHee4lVvCoB86+n&#10;Q79T9gdl7p7XxO4K+r3W+39tQ5v+N5rG0Wa3JgaX+J0y00VHRU+DjyWGo0jk/wAlg8DPLUVF3LJy&#10;p//XM7kcVQUsjVQwUdBUUVPUTSyD7ilmibi5LSMIqqJHBIKnn6ceyKw3Qy3ame1/PV8jmgFPTHUw&#10;LcSakOuoP+ry6uBwOY3Jk8KuLpO6Zd64ncGYwuMoqeSlweYx9XE9UshhUUUZrsNWVVIfFIsynxH1&#10;Et9PaN2lS56ow1D/AAdcg0qV2QV4sZNUq601XNIqym5alQNKwk0vDNoIDaOeHuenDWYkhj/TJXjW&#10;mCacc8TXiOPnTpQ18AxB4/6vl0Ou5s51Zg+0NxQdjVm0KGOp21g6ikrt4UuE0y5TE42N54YkeODK&#10;1Ahx8Zh8sFdSrNH5I2m/buzX2k328DSLWwz5MUVDTTyY7FmrqdMk6wVz/aU7KsMsEbrqkBezMFt+&#10;faq3hjEqoFpX5/Lousrh0zQ0+37f8/Ur4iVMuVpJQNtZnB7RbdO48ni6fdW6zTUckSQCrwhhyWQi&#10;krK2gylQkzU1PKtPenj8l+dAQUskyShoBWVkv+TVE1SEEQjliB8bVVIxDwywvAyLLcza3UaufZ59&#10;OjrVhUEYP/Fn5dG8gW4QHVn1/wBQ6MNSikmpvDWnD4aldsljqbFmX7z7umqgrzDHZdVeGspaunrU&#10;lelCLSNFFK3i9HIlY1twV+0cJVU+YyqSovlqjQGiq58otKfuolnpsgYEjqJQoDaUPrBH59lcW1BF&#10;P6gA+z/Z+fQck3HwZGCqBT/PT+HPRW935PrTCd4b2wuY2Ps+t1JSR4yr3PS5nA0e1hmoHwlVLQ7g&#10;29jcoJaGMSO1nmgYQMJLrbmTLWzyZudqkqZzDGXlqKfzQx6KSjMcMtJDGsUbo97gakb/AFI9obmz&#10;Vgo15+w44fOmR8+ldruRlRaZp5V/2Op+Bx2Ox/XePp8HDOcQK2uFLRYnMNQZKqSfOZ77mvo89kqu&#10;TIVMdREy6HYxTxfUSsfb5jYqBZjLUnbp80KypPS4iGaomgZ0ZqbXVShBHPLrUFUjKXvc2t7j3mO0&#10;3CZlMDkhTgdooO7NTQ8Cpp/s0EEM6O2K/wCqvSlx+YlioVpIKfseM0s5o6inzO88vSUNJXQwIFrv&#10;FhaaaWWakgiWRtctQk2i1l1X9tUkMTQvRZGggyEIojJUZOOrxdPXzVMRMVJUpTYWgpVpaU60YuqK&#10;Pw1vr7VbFtm4AapiQpOR2mgFaiuonHS2W6iiUUXNDnPl8unnPbmpYqmlyO1ty5LBZJc1FR43D5DE&#10;7xq8LHR1v2dVl8bVVm78lVR5bNOsFRFFC8kjkteNXtYo7auGxOSyBjykGqNo9SCuR5IKgxzf5Qal&#10;njp/JULTkMdQPoNxf6e5Wv5FZX0EBRT/ACfLoECaepIXP5dYO2967z2ntZK3aEyvWx1EsVUMFNS0&#10;+Rx61GPc4kYunWpycMGPmyqNEmiRf3l0NpvqClkwe3aYtU0mOoKGenyUT0tTBVeWaqmpJhKT9sPF&#10;S1FPHpYLdGRbfp9kcNtM5JRwSPs+f7elSzOSKmvyx0iIuw+wcgsOKz+4Ny5qgze06qLOYmswcuNo&#10;cNR5WiNIivmokqM7istN5EZx9zFUMXP7otf3hXbeLzNBR5JKKCpyddJU/eZQ4emy1RUVglWWk+5g&#10;npql/tjUJ4wQscIZCOAQfZ5dQTOgMYFfyzw9eH+rh0yJZASKdv2/56dJ5e28t15uzdW0cnnZ8Ps3&#10;b2P2/wD3b2tJvGt2Jh8HtlMc9BuCPD5ugrsTBJkqXGste6STVFcsFUjoWdWjVB57C0eO3fQ01LFV&#10;0lPXFDlYoKR8XCZoxOsj0y/tpSLI1OX/AGma1wL/AJ9tW0bxsQwNTx4fOnD7fLq31D0Pr+XRluvd&#10;+ZXd3S+Yzs1XhcxV4mKoG0K+XNRbwmkoKuOgqKCPI1LGWfLVNPHkFgLVUcZcoXsP0hxyG2s8jwvg&#10;aTBTH/JzU5PK4CNJscszSkR09HWrV1k0qwop8kjkE8fn3Gi/1xVS2glh6G3/AC4+vQtj3mIgALkf&#10;b/0D0rKHszpCsRqPdm49yUX3DV5x2G2zvrdU1FnRjkgE88+U25PjcVTRfcyOPt41T0jV+Le+6LaG&#10;VmqFjyq7epoQQqzR4LEyV3lWbxMuhZMhGWnBD6tWhdVtBtf2ttrjnPSERDqatM25ApX5dVn3mHSQ&#10;VyQR9mOPD/N1AznbHTdLSS1uCyG+8jPFCs7U826+zaDENRTUX3EdQ8sy4pUFKiPHbxmc6b+QXt74&#10;S7UhyOaWhiloqNYsR/Eqqs/g4ql8byKah6WkskayzyMhs8gVQwGg2uZBjFzAwBy1DXhnh9vr0Vzy&#10;0CjV3Vz+Zx0H8ncTbc2GdwVFFlc3LkN7ts/AYV96yYZjXJBMtFS5XNOslW1PRU8EyloKWWZ2hkfW&#10;NQAhZXa2dwdHTV9BVR1UEeWo6OSOuwqYqsyVNUVIWqloJaGoMkUsd0VfIyLqH1Hsuu18ZNb4ApQe&#10;v+qnWoJRlCe4dKfY/cezd7bgrNq5THx0WZl2nk87USYDfD7xwu1aqioBLjaLPRZagpop0r43mlHg&#10;glui3K88M33Vf5op5lzCSRsrJDHkamCrE8glmMDv5mCySvFZNKIIxYXa/sdvFE/wIVAp5k+vn0hv&#10;r5jpaGMClK/n9o+Q/b05Ji8I2Pq6CGo2dV09bTzRvV1G2cRWYVqKmempUqkgSlQTQUkVT+95ppjO&#10;1zaO1jLVt35HIQUdFuPL0jCqhnq5ZMhk6srRCDyVOLxs1RlI6bUwmVDOyP6428SgnUCKS5MBfWzA&#10;Gnr/AJK+vSWynBFZkFa/5/Th5dMs22+k8Bt6qy9f1b1/WU01JWwwUUezNpYxK/KvX+Cg3LuGiodu&#10;NXKjzUZmFKsij7eoH3TEAD2sapcvhYFrJMvnJjCs7zRtk6tj5fsj4xPoqzTNHVRWMYBKowPAv7XW&#10;1xIpZ6nUKeZxx6qN0lFKKK/l/m6Bqhx3W/YFa236fr/rilSteiFHULsvBxo1NT56J6pqD7rDpk1q&#10;cFWx2nZkR5Rp5bSCUHNmchTQB4K2sIlR2MIqK5pjGqiCWSWOSommaeBfUCxOv6D+vs1iLshJQ1+3&#10;pP8AvF2JCrUfl/0D0PEOxdq5LINDX4LAXopKeNKyTEYOOmSraX+IU0FJURY6lpFoK12KMiBfEeWN&#10;/T7EHA46ZqGGjqsjlpquCmpiKhpcuJWWeESVuQjlVBSJDG83gQAnxotmEh9XuG9z50ure+Wxcimp&#10;hTt41IAro449fPj0IfplXuU/7PTBuTbWGlqshubE7a2jT0NXV1RnpxidpNSRfZTouFwVTRvXfxOq&#10;qahITWSFoyZpZNSPTqBGyM21n89mN45naUOeraCmwEdXR1fkio6tVjgrIPNULOIo6iOaeSpQSxyO&#10;CkGq6AixkOLdv3daLO+EYU4muc04HjX08um9bRDSB1j7Q6t6zx3W22u06jrnCbpzm763CZnFQw1V&#10;fixPkJsBWnGQy0bV1VjJUx1BQytRTwRv5cjoaOT1+QCRUUmXqmMNH2FlJalDTpNS1MONicBZdElR&#10;RR0MIEkCLUR+pmKl2K3sNXtPtm6NOqoJCfl5edPL5dJriJkoWjGny/l0W2Gi2BteRq7cXxW2RjsT&#10;UjMVmNz2EqMzkKc+THUlTTUG5Z880FTSZSsqcbVjwRQOy08Cy2LyeFTJdX46rp5duitrJMjVxUcD&#10;VlVURok006Ubjz2jNrvf6A6BfgezHdX/AMUkoeMZH7QAekgkoxAXgaftHWtf/NQ39t7I9dfIui27&#10;tqj2hhpd0NidtYjBTyS4unoJN74w1NBV09REIKQloPIJY40qS3pMpXg2CdXzWNbFx644jY39Wlif&#10;ra4sGP1I+vvBv3mhDT2LDiHb8q1/zdHO1PRHAOR/l1dU2/F2UwUOZDeRiKSm8ahgplZRVEBjzbSD&#10;/sfaV7YzWGx9Vi4stUpTU2Yy2Nxsc86A0v3UuPy1RTQVkko008VUaPx6iGAd1sLk+w7y5HNFtUZV&#10;K6ZJiaHIp4QJAHHDA4pj5cDGzgFxO9BgAH9tf9R6tE+EHXm9+wuz+4cn15jazL5/YXQGM3OuKoJD&#10;SZ+pwVR2DDi66u2+1P8Ab1FflsLDI9UaczwGQROnkQDWSxZaolPjlDUseRyzzpTR6Hc0NCzJqkkT&#10;Uk7xo6gtdo41kZRbm/uXriMDwaglBWvz+fQkghFRj7erb+maWjhTOYdUztZtDram28+Uy0slNA27&#10;N3wUlbrpqedaaTE09RU0sxjgCRVlbNRxyOWUqFIX5+op46aqeKWjFDiqaupaZFBdaisWEaxfR6jF&#10;/ZWJDq/1Y90t1PiKKHW1P2f7Pz/Z0cwAB1UcOrCuu8bk5K7GRVlHmZNxbwyeCzmWlnKwtjcM1YTT&#10;nxpNqhjqPo71kq+IjmBvYYVVSsMSSNV061rtE8qJRalPkV3uVOoCRIo73laxOkW45MQintKVj+0/&#10;5/8ABTz6MAFQDGB0aLE0E9XWvHT4uvkxMS1UNHVS5bSyJTPBT21ERaqaqnmI00ketVLtrOvhGo8X&#10;8TraaSrIpET7yvnFObGVYY9KPNcByPH9ER/r7bCnSAwyDgV9T0+tHwf9XHobZhUDb+KyNJjFfIVE&#10;jY7D0pqgtqZ6qbVPHTkMY7ib6yPEePaYkq55Z8hWpPUmpyWRMdDT+ERyRUsVJTxrJHANXiSR4S2u&#10;dzbVbRxcn0YGqMfhAz/q/wA3T8HEfn/k6fIMZT0tBicTNS0a4/CYRJ8nWNU+WCatnrqqR4Zaw6DU&#10;NEtSB46WJSdP+cANhLnkjFXjaSnqJzDFO7kurtEbRxySeWa2p/JJJfhVsot/j701SZCacB59bnPf&#10;J+R/bTqDjoqh8ZnMlXUFIlXUUSRjwtClRp+4qIYlp6a5SERQRW5kfUx1cWt7cqiqMVBX1iyVswp6&#10;eWlx0KghJJNIfyrFKkR0D6ep7+72Y1TACnz/AGHpOTQV6Swxxqsrh8W1PiqVqysgyWfqWKvLFF5/&#10;F9q1TSyTaZ/z6Ygn+PsVOokdt47IplWpMceUoa2vnaVBFJWCjyBSnZuNcrpd9EKrGNIFubhneSDA&#10;486MOHrTpFcPpVwPiof8HRGvnnUxUnxW+VWUllxn3VT1TvfC4GkNNI80GGlfGQ1FeIgSIKWCokEZ&#10;mrHknOstqGmxtJ3JGF2rhzf6SVZHA5vWC/NyT7hXkyYnnTc8d/hpn/m0TXqH76+DWrrx/wAmK1/y&#10;fn1o1d3+rrGdgT4hkoIBIVK/ujcdLEU8d7qQAG+p/wCJ90tfIzI5mf5B9v18E0tF489t+gVosx4J&#10;mWi2jtKGFYYfFLSJUVMsiCQkrKdIJOsaPeZ/s/Kbf2j5VjjaqfU7kARgZv7rgKYAJqPI8B0GLDdA&#10;lxMFWpDH/n7+j1v0fAva+zl+CHwtwuVxcGYGQ+PGy9z1UOX2w+Viik3PSZjPVz5GqqKmLJSwUWuo&#10;EVllpwrsAoiYSKhK7dWbxwoHoXydO9TDIfv8nlnqaRayJ/B9tFT1Anx1VNSeVL3MaygM3rHq9jO8&#10;2mfbqFpCSQTwA4f7Y/Po1TeiwYgVH+r+j0MO3+suvt4ncmPzuO2hXwUU9LDLgds7SgxWaGFr4BWw&#10;5CqyGPjx25cRTZl6acow8z0+oRhoWVowENPu/P56fdebq95brko8LNsuigwWzcRtjK0a1dftmnqq&#10;zKTPNtmpyuXqU3Fr/bhkZYHcafTf25ac53NkWXS1fKhUcK14xt86cKdPjdmBbOP9X9HoZJuhdlbT&#10;qNm7fxWwdj04zFL2tU1Wc7ByO86GuhwlFuyCjxu28V9lu2ClwFFV7JrAHllNqqno18kIfVpSG4cp&#10;uWVayhrt4doTRDB0U1NWzYOioaaXNZCStpKqrkhodo4uXJ09HU0Z1yQLPBCsnkkfx+oprfm3Yoqg&#10;MaUxl/z/AAH18+tSoQTpJAH+Wn+DoYdnbA21QS01ZjNidUQVdLn63FV0NPO2SrqXbNGad8FQ0NTU&#10;bozFPiq+Wiq438E7U7OoIWBCQFba3J5ygoqqvyPZG9psJS/xBETI0G08PTY1qaDTkKNpanbn8WyE&#10;dQkimApMZZnDNJ5NVhufeeWb1gS7Gv8AzV9T/R+Z/bnr0UkkVTrp/vP+bpQYjZmNgyuvHdfbHx2U&#10;qZKOqrUoJ8pmGyVPJKI8LWRJSZOlocc2L+zPkEkTxU8ehIXVUGqHtWrwtZuKHKYzeOcyBp8TuzM1&#10;hfI/dUVfR020qmqvkMfW4ulSgnjrFpw0VPIPJrBusIt7tt17aeDvcTghG8P1/CWI4Cp8unred1jk&#10;dW4iv+H5dSuwYM7R7WoqWbaeDpxV7l6+2/TwRUMVNUUNRlewMFiah6LI0uWqvNTLjq6pqIZZIo2i&#10;aIXR5G0gP8TRZ/Hdc4fMJuDflZlM/jjlcbi8zncJh6DJ0NVT0M0ObqcRjdtwgQRvOzuAk0zS64Ay&#10;nRGhrznY/RNustuhGoR+f9FRWjH5/lWnkekEG6lJZaMdP+b/AGvqelfR5LDZ7fuRo6al2VkafbEy&#10;YmsykO36itzGEyaPKKvbj5k5AilrzTwRTeMpCIonSYo6EN7Dev3z2pjTKkmWx1GcnFVU2Pw2c2/t&#10;vzVFYtStRBVU/wDGsdlMhLHNUU101wRAzAN4tfq9gCw226aZJ9FdORw9D8/y6N33JZrWRdQ0gYGe&#10;Ofl9vQh1G1dp5PSVirF8BjtNh85nMaqWTxgPPhsjSRllgkKMNRPhJU+jj2pNldh9uUEdTBjdzY3C&#10;U0tRkpIaCm6s6tNfkxSY+k8eg1u1lEk0kkL0glKTpFE0TmPSvI4uVk3G0+lbSFrUYFfUVIoT+3y6&#10;Dtq6+M+iUj0GfIH8v9XHoJ989AdWboyH8Zz0XYWQrlhoKQzQd8d5YKjoaY1qO8sNJg+waSgpJIyT&#10;LdI4nnZSrPc39uGA7S7Doc5tepzPZFBRxR5jD1M2PquvemMMat8gs6V8Rmxew74+ohxDavOrSMkS&#10;yRizEezfbeU45KKSAPOvzJP8f+DpGOYZPHFHJNTxpmgI/gxw6bs98feu5tubkoKXH9j5Y5HB1uPb&#10;7/unvLPSNHj4zU0EEYr+x46xoZsnEheKGeA1DhWdjbWs/Lz9lVG4t2YzL7zxeTxYotoV+zqbFdOd&#10;P4U1Yy2Kx8sh82X2LnI5azGy18608BcPHHYlmOoga7byFaNKwkcEaQQdNKlgcfHxof5dJN65hn8J&#10;f1CUr8vz/AfTpj2lszZv8HxWbpYexsPOMvvLGZyOu+Qvee50ww25m8lSVM0k1Vv+BqikydbgY5Hk&#10;MYjCOYyrBzqZ4sXumpLS7i7GqcdDuKOvqsDRV3UfTWqSoFSKvGZLLT0u3qGrrKPKfbLVVFIkUU7u&#10;qyveKwZi/wBh2zbstNpVv6BwO7SfiPpw+deGTqHe7ibtRqE/6X/oDpYR4+kp52Ta+LyeZGAenxWU&#10;Mnb/AGcUgFTA0GcpcZFUVVdRvX4dZClNO8oRHDwJLDIJAsGSv31RnI1X98uuKDMzYCigqJs91hiJ&#10;ZmxdHT1M+VkqVpZ6NxTYikrquT7eBKd3aZVaRVdtNbSS30MDKuqgBBQ/4aY8zjjwPW57y7nFRTX+&#10;WfM14f6j0oK7a236iPGxJit51NFRZSespZMf2HuyFf4kZ6SOher07giOShq6iGLxioaWGAxs4APL&#10;5KrM9oYZ6sHK9exVcVPHURVMvRVMtDDUZiomOMpaqanzeNrZmyceuZfHBIhVWV0PLOT3HMqlntFC&#10;EKWA7Keo/gB+dD/s9GQ2zw7gVUYJzn0P9LqPT7G2rk41+3q95vT1LSU7R/6Yd71M7QYxIYa2amhb&#10;clbAktDWEQyMJY5EazBwwQe4fYHbm+do9c47sXb2z+q8rkKrck2H3Kcz1TXbfr8bmfDtObGxIi7v&#10;kaoSKrycrpUidYfRTqkcTXCku47pHtUYuVC+IzVpp4eeMMOOKdHe5WB+hWVQCNdODDh/tukfjOs6&#10;PJbry+0a7enaFDT4fb2GrsTBRdp5HLUWRwdfk9x4lPuIajFQyRzilwsYqPK00sjzSq00wDSuE/8A&#10;sze5avJUmQyrbSyFWKKshyORp+oNv0U2LyE1Hoagp8vuXe+brJ6eWR3iZkgapmjIMcP6g9t25rkv&#10;LhSypWnoPniuivn0SXAjQgj4h8j/ANBHoRMd0xtjH0SY6Kfd0NDTVUMlNR0nZG9qGjZKeaKWGWWj&#10;xWRxdLG8bx6vCEeJiAGJAFrBvgf2K3YGH7Jra3AU9DuPH7iwH8UzVNg8ZgaHO02UxFSuLpoBSJDU&#10;zSUrUNQ5+4BZRVRkv6/aw7+8VhI7oA6yLUigrUMPJcU69C/i1rUEeg+XVSX80vr/AMe4umMSmezL&#10;bXyGzuwBQYSoyO4c5JhqvbOa2fkczuWNq+prQ7eHM45FjR/OIaSQRwzC4SyOifXVCeNW8ZdJmRgR&#10;Iv7kduLEKbt9fYx5elZbwsh9D/JukN04AEdcnj88V/yda2HbmLTHbIjwGWq6ZcnSUlfgaLJw1YbE&#10;yv8Aw+qOhy8ivPGIqW4SwNm/wuTCddOsz5AqwK3pWjNrFrxNqX+gCk/6/uLffKWkm3hMjS9fSpK+&#10;R+VP2n06U7ap0Fjx/wBlv8HWvV8tMNPist13TVkbU9e53g9TTl/MiSQ5EGkqUs4/crFUkjhF49Ju&#10;PYt0w1sR9LkDn/XNuPeMm4P4SIw+fRzEoLLXh0Xrb1P562fWFYpDSkm9gSxY20gW4+l/brLDaFnK&#10;hddtPP8AqW0/g2H09h23uCLuJAxIFaj0qDT/AA9PyxkVIHS6zVL/ALgclII1QmHSGJ1X0zpG9hwB&#10;7If39BMu/e0FAJ8XZWQojDqRlc0NcaCQKYfualkvSNb9s2HH+Pvm1u27W17vm1XKA96zuGzUa5ZG&#10;BIIABzTrPbkuIRcqcuR/iW1Ff2nr6038v3Dy4P4R/ErEz6BLQfGHomllEZJVZI+r9rl1DMbGzSWH&#10;q5+vHsGsdIZcZnRpAiRtIOm4aORKeLxs/wBn9xwZRz4vx/tt7pcyR8wQgMfE0L5D0Y/Z/PoVaQbm&#10;U8T2/wCD9n8+jdJEpip7/UszXJI0truTYSFeSv8AU/X3Ex1DSLjK2WRB5vuoWVlBDhZKv1yLL9pR&#10;RtVMhtr0aR/qfbt/uN1BELazk+JSCKCmR89RxWtK/n0xdKsrKwXyp/s9dhBJURs6mwQnVqIBsoAU&#10;qrv6b+3r9maXPD/OE4pTIzK1kdaetCeCD7dEigSH0ePm/wBdX49s7DbXImjuLiSi6vIDOc1pU1OT&#10;Wnl8+qvQxKpH+qnDqLkXVY6RUU3M6gDUQCNcRN2ZrsxaxufdqPVcNO21MYqxhoYsfjVh9ZAWP7CB&#10;F9Q0kjQgH+x99APciV4d2twrkFox5D1x/n6wTvo9V5ej8Qnkz/t2r18nHsqCoynyG+TdTkI43rf9&#10;mJ7nqK6SW8Gqqrd/7lkrGMILW/dXT+r/AB/w9r2hx7t50RFDyCBBqbhX+5g0AHU2ouikewdd7kqy&#10;WbPIfDQucDJAQg+nAn/Y6tOiLbvRckj/AC/5ukRV4hDhcglOqtPU1OIhgWRmHjZp3uQTcSF1pj/S&#10;2r/DnVo37RyvVZ9plC+Te+8CsZMcUiQz7vy1ojBPTxldNvrJDHf+nsu2C4jQQsncPCSh4j4PlX+R&#10;PWS0Vs+acP8Ai/n8+vrpYk6aChW+orjqEFlOoE/ZwAEOryIwa/1DsCObn6+0muNqXnooYqWRbFx+&#10;4UUSmOMyDkuRHf6fn2Ln3S3o1TQfYf8AoHrctq50g/5P8/U4kAMxN72+n4BJH/E+0fjNvZCqkrJL&#10;lYIaXMPERPGbxJL4glgwtf63/H9Pbu57wllJYZzqb18tJ/h+fSFrKQzVpn/B1mLpYDm5KKbAjk/T&#10;62HsX+lcAR2P1RE0Lt5uyeuU0xKGJWDeGAqWu5Kldf25FwDb6/4ezy23eK65zhAahCSV4nhbSU8u&#10;mdxs3j0GnD/MT69Fw+X+RfFfEn5QZWOpio3x3x57rrY6mcaoaZ6brncsi1EqBl8kcDLqK3F7fUe9&#10;nvGALSRALbQp03N7FnfX+fpc+wrvUrtfXLs1SzA/sC06xlgUBAxHH/Z6+UpsOhiG3MUnj0wrSyAM&#10;FMpKtWZATx/qAvOBa5/T/j751McctRS6h9Yagm5IvpkpgPppsbH23ayulleENRfFip+yT/N0lukK&#10;kE8M/wCTrlkaJE3Rg0qIWaT+GbiVrMSSF/hfjbgKALzfT/D2VnuHJzUeQoFhWRGkEp1xKrkXSmID&#10;Lzzb/Ye82/u9Wyz2cgcF4yCCKV4GTicfLy8ugxuihlYHgKH049DL8R+rdudg5TuSu3CcHPT4+u2j&#10;C2Fy9VWUMU1PPiMhVGWCppFMSupOkp5b8Xv+PYNHM1x1M1XII0YAyPTU1rE2BCppI0+8mLi1gtLt&#10;ULE0FRjgKca1zXoqsI7YSZUCv2/Po58HRmwTFT0eO2LiZcnPBIpxdNu7dbzT1UAYvFNNkZKmJvN/&#10;UEWt9Df3Lx8+QqlklpqkK3mlQr9uZmCxhk8nkMjfrKE2tx/X2G457yRWq4zwwPsOf9jpJucVvaaR&#10;IKVpTPr/AMUfTqB2ntTqLZWSxWF3Ds6qr6dNv4XI/d/3sO34Pusy1LkTjv4b/B4PK2Opa6JPIJl8&#10;gN9CfT3Gl83nbymMSakeR2TlltqLt6xcm4FuPr7Ry3jxVmlejDhgZB/I+Z6X7VCkqqa108P+Nf4K&#10;fPpZYHE7bn27Rx4Siyk+Ilo81TYmhiybKaWqhqDBTYynl/h5jhjPilbzsHt47aObh1QVNWiIdIip&#10;haKyENpHi41ajyT9Pcb7zzF+74olM9Qx/h9a/wBA5Gn+fyoRtt+0B17h6/l8Xz6Vmyeqtt0mcz2S&#10;x1LUvmM/I1fnFmzNLU00cxNV/lCxFqGTwE1ZszKv6fpzx3UU1RSrFJdtHlMgV1QjWGBB1XClzf6a&#10;gLeyrbubUnedYZKnGKceP9AUpTz63f7SEDBBVv8Aiv6XSxqussLlmrKGtx8MdTPiJcXLW0GQqopY&#10;8VJSrTSRKkddUVTY6Jnt5UpGkJ4uPc4ZqafG5gSMkLQ4uqldEWRWjWII3ljYagqhTp+h9kHOc5ut&#10;iuizVQ8Rw4gn5eY6psW3i032Jl/jUV4cfzPDpO9F/GvbXWHyc6EzGJo8rXpW9mYahx+bqctQ1dNV&#10;1OUostC2KycLMplrGUeayslvoP6+9eT+a9XTnKdcQylR9vu7eyRxkXsyYHBIWb+v+dv/ALD3i5y0&#10;nhXV/Rc0X/C3WRV/nbbMEeX+ADrf2+PUdMvXW3Z6Ul46rb+GnEhuA6P98U0g/QAH/efdOxk9PHH1&#10;upPA9jfoOngeh29xWnHNyeL/AE/P9f6f092ocY6b6974Gcf0J/2P/Ffe6H0PXuve+LT6eVPpP5Fr&#10;/wC2/wAfeuvde98FmLC5JF/p6ib/AF/1v6e36L6DpzUvr1732Jm+oN/94/3jn3rQnp17Uvr173y8&#10;zWvq51arc3/1vr/vPv2hPTq2Ove/Gfkm+kC3Cm/+9AH3TSABT4j1QN6DPXvfITkDn+x/jfUPybW4&#10;978L+l1anXvfFJLHlrr/AKn6W/1ifr7syhqGvW+ve+mmLKQDbTx9dWo/7bj6e9aB+I1699vXvfIy&#10;krpuv+voPtrSfTpst173i8oJsbf6+of8j9qer6l9eve+YlYDi/8ArcW+vumhPTrWpfXr3vkZjpUe&#10;o3vzqIP1P+v79oGqvl6dWp173xE5va9h/SwP+x+l/dPD/pZ61Tr3vIKh9XIsf9e/+NrW0/T82978&#10;L+l16nXvfL7jT+pS3qsLtwV/1X0PPuvht6jr1Ove8v3J1X1HT/sbf7f+lvz71oaladep1735qlR9&#10;fV/iTb/iPflQnjgdep173FeYnk8H6hgf68C4t9ePd1TRj8Pn1vr3vJ9x+BYfm+r/AHs2/p/j7qyK&#10;oqzY61w697uS/kZTiT5h7xjLFSOic04H6g+rsXr5Lf2bBAvP1vq/Hs2knP7i52BWpe3j/KlT1FHu&#10;u1b/AJLBz+pcf4I/8/Wt9/wqFheT4BdPuF1LT/MzquaRr28aN1f3fAG+nN3nC/j9XvZD+TmiGuwc&#10;870UVO+16WEvVT+C9RJnMglGkoRz+wso1amCgNfkX9xBy1cPDd7sY2o3iLwqfwmvEeXyrUEU4ZY2&#10;2JpIbYhqYPkP9Xl1XB/IxoDkPjzn6SKm3BV1sfe29aunio8dDKtNjKbrvr0ZWamYrE339TTFYnVf&#10;32+pi/Hsm+Vyc6RszV9LHV42pglrisrSP5isaqhOqNp1l0fqT9sf1PsZRXKahVCQRQcc+vlj8+hL&#10;GpLj16v+wO06KSRY0xWRlxOex9TTYhJKZIYo6Ty1ErTaW8v2ctOtRbxy2nIH6R7Yv4rQSZegeoyW&#10;jC7jd4a1oVqGfbWfjieSjnieEt4IQIFvFGpdjfkX9r0uCI30QVYfPivS9EcD1BPTpVbUztLtrKR4&#10;3Ciq3VsaOKXExVf8PSLf+0ZXhTKY+pSrlijqKqcVEgSoqHSGN9JsbG6Zqs6EpctkMgaqpyGIkbH7&#10;qp6Yz061mNlkqKak3JRACSJ2P+ccKW/oW/Pu0AZHWNTpVxg8c0rT/JX+XS2K3BGk5P8AxfQgU22N&#10;dVgcTjEoaPEZenhzGw6uqjp6o4rKwx0lXktn5ANJBUxxFBoiJAAHPj4sXAPSmnmx9elTJTy0dJNB&#10;kPLUSmNWoB9hWQtrUU9OhZdb3eY3PPHLkk7AAqKkGnkPPhT5/s+XTN1b6CR5f4OH+fpqFFXmqps5&#10;hqqjpqyHJ5Kkq8K9LRxLOY8q38ax1SdDzVdc/jfxJaKmHHoOrj0tZPLg6etkw8U1bFJ9lu/GNH+3&#10;m8Os060ecp42k9VQmhSZGCEWPp59+gn7mRX0x/h88/8AF9JIoC2AAeoC7fjp93V1Am4aiPG1anLd&#10;bZ4Tqs+0NwmjpUym0qiaNFU4+o8jNHTL5VYG2vge1R5aqHJSpTJDUVlBT0s23KtzFH/H8C0E5mw1&#10;e0zFfvKX8SSnn/jmLc2a5AVZEUlamta4OM8Oi+7tsHStVHl+zz6DZcTR1e34f4tJVY/F5qur6bfm&#10;LpVqZ32bvpayhaj3VhRQyl4sXkHW7wQXtrUmYi/s+fQKRrsfyRKkUP8AFcjJRwJYrDSzyQyrChBK&#10;HxvIQDZOLekW905xvGutyt61ZSpqfSmmvkCRQ1+X+CI+coStyp/FX9nlQ5/1afnjSv8A5ymOmxvy&#10;2rTPUTTZUdR9SQbkrZyyyZzM00/YuMhyscLprp5q2mxgV4zLMgkbV5DaxF+iQPV2IvZGb88kIeb3&#10;B9sbjIYtnBXH6g/wn/N0s2xaWsagY/2T1SZTRs+9oyNJK4WrZTzb9uaLlmv6rib/AHj2Un5HRad/&#10;7dlkhqaiGq2r9k0UVU0UWgZ+sn8giR1mmqIzGbKxtpbn6cle2XHgJIEpqBWvl+AU8qcD5Y+zqQuX&#10;Yf0HNDq1f5Kcetyn+QZHJXfCTtqmXJYrHzYv5ObozVDUVGNirapGbrHYtG1PNUVJnNHR1MkpcSSA&#10;VC2I5uCCn7gDtSVMQxTVValeaSlircs0q5qheSJHpplVohV1P7nC+mIW+h9nFtfsZAdQoeP2gfZw&#10;NOj+OOsgxk8f2dbB20cbHT1NHO+4YKHESYZchWnFbbSkbauZSGWRa+gkZqkYzHFIyGYiWocm/kFr&#10;HFmJBENyJS0mFEheGm21U5DJzSRPM1BlhWbdzDGWNXZSv+ThtFMn5D+1BvazaiTQgV8vTuAp/IdP&#10;RWZBav5f6q9RNq4ivmh6/myOVz7xrRVlfvjGYbbtPSSSOM3tqfFb226t6lqKBvWKwx/cV8wluGjI&#10;N2vb1VQJgauSJdt4z7arlpMRUVdbPOcBnJMZAa7bmXWSU/d4utLsaeSUrALi17e1cd6fEjUliDqq&#10;PUZoRjiPPz6SXFoGZSTj7f8AZ+XU3fmAy828KRZZ99Z0z4zH1e68VjcZR0sG69sRbhqP4Xvbbs8a&#10;Rrjd0YARL97DSBqx4+dI1Kfc98nRU325aPbWMSKekBp/JJUVO28gEqFkVNbMWxFcP814wwH+PtN9&#10;W8pJV2YjhigYefl5dbtLMa61z/Lz+fXcG08lN97HJUb8z0s2Prg1eVpKGi3zh2mpJaV6hKcQLFuj&#10;FfpnaXwM/P0/DhtPIQLkdw07Pt2lL0FfNVQxUk1jJHGE+4pbGTwaQLlIiJD9Le1JudHhdrErw4+d&#10;a+X+r16Z3Gy/UjFcgYzj/D0kO2No1dXgNiVMMfYNd9tuXb8dDN/F4FbxGVZPssu3kp1yMcx9JeqD&#10;wfkm/tRUWTjfOYhjW0bx1MVDBOsVH4YKmCRVUpKqLqo5UPJQBZ2+javZnZXbiCXxe2nyB4h/lw+z&#10;pDukBFlJqOM/4D0Em9thyR7E3lBR4TOpU0UmfymLmqc49VkcXlKaUTxyUkldUtHlYZ3awlkaSgit&#10;+1ot7sK2QYpNsYGWDX4Gx1IIWlXQ7KkIjPkjAUKy6eRb2S3k2u5IMlW0mtPQkU/z9Q5ajwdwuELV&#10;UFif96Y/5etBD5xYnI4P5SfIuizFNTU+RbunL5CdaWqasoPJkKJcn5qKrkklqpqOUVgs+sC3Nh9A&#10;qaBg0q6vxf8AoeeQD+OR73u9VtyFFSf8GOjfxGbw2Ufl+3/N0RzbMRGey/kuFR4HtYEa21Dyfrvc&#10;eyQ9yKKbem/gmKw9PkalcF6MjXyKu5caMNi2k8ISaJcflKRdSROuprKDYE+0u0XzBzpctAJHGB56&#10;m+RPqf8AY6kLYVfwVdR6+nq1P8PW+n/KvxT5b4JfC+R9x7yrsJjtu7wKVW3MVSlus9ypvrd0ENPW&#10;FqB/7w7QyTKBUU8oWJb8k6faKx+7YD9ulRXYtqQ4zJQ0dXSy1f3EdUgj8lLWpWRn0R6PTIxUNf8A&#10;SLe05mdkbUDp11A9AfmM9SZsF08TM057D/sen2HqwbL9OzR1FbPiMRuGPLHcG2KvPY7JQYv+HVWP&#10;T7kx5TCnEzqiVE5m1PBGJPFp5c34yUGTatgxcsc0clOYssmp1VWAijrHjP6tY8vjA1G1r/m3O5Nx&#10;WEMQlCafP0r5dD5njdA0fE1/1Z/P9nU/L7CSirdywVFJMlaK7bEw+3d9P+UT4iGcfq8bClEt9Clt&#10;en+z9feZK3Vl8YoZE1wysCSG/wCQyLeu1/pf3W1uSyYFfXP208vLqksA9KdRM5tIU+1NzGUSzPHU&#10;U0ahU+g9GqJCsjkf6/8AvHtVZmZYq+hbVI9quvSNSdKaEwayNdVYXN47fX6n3t78xKxUaQBn9uPL&#10;/iumoo6VJPHoGuv9rvkdv5qMx0yfcYnByl1jBn8w33XKWExYWTRNq0kf2bX/AD7VOLqmb+GLdXFR&#10;telndQq8+RatXLaW/VeIci31+n9VayxNMFLUKsQOPz+X+fokvlJdTT7Pn0XPf23JoaXec5SWB6Lu&#10;eppaeSaoNokpqnbVRFDGvj0inH3jDQxcnx3v6uFjtNgr7ehB02oY76gPLp0wBTIRdQCW4F/cl2Nx&#10;GtqWGQV4/wDOQenz6j7nGF5bcCtKAH9lccfPqkr+YjtvI5DavySybq9VLHuWZqaOnKyUDutC8k6U&#10;MSv5JaiFaNpGcKBY2txcmAo015TQAXYiOwB0n1RKx+n9b2v/AF9xxvklOUb+Q4UQSfy1D/IcdR3y&#10;wNfNFm1M/Uxf8fUdUSdPRqPk91PEPHIT3J1y7yFYpY7S71wst1Yot1UTW/2H+PGsd8lax5Ntb3jl&#10;Z9f90dxRMmtQqv8AwSr9F1Ual/x49hi1n8SzgqOzUKH/AG449Zi3GIyDTKt/gPX2Gts0kdNRxLEA&#10;EJLrwwJUm9zqZjc/090so/0YagGRAQ3BGr8i39L+xJ48v8f8h/m6inWelV7zLMALqAv+uxb8f63v&#10;3jS/x/yH+br2s+g6977MsbSWJ45PHH1/w/1/fvGl/j/kP83XtZ9Ove+JlIk0j6f8Tb6m5P8Avfuv&#10;iOcls9aJJNeve+X3bEXBXT/iLH8/gE/0/r79rb161Xr3vktVb9Fv9j9f96/4j37W3r16vXveWORQ&#10;CT+pj+on6Dj/ABsbj/H3bxpv9+H+X+bp1Wr5de98zUMo0nhR/S/1+v8Ar+6mSQkkt1Rj3Hr3vtp9&#10;ZZlb9VrKnrt/gTx7rGxj4cOq16978tR9VDXLfTixH9ePp9faoEUBU9b697zfc2aLkgm9zz/yPkn3&#10;vx/n/h61jr3vMKm2u7X/AKEj/ePz79449f8AD17HXvfXmPoa6a7i/P8Atz/t/escKf4et9e95Y6g&#10;g6tYP+x4/wChfeqV49bBp173LFUlvyf99/rH3qh/iPW6j0697xfcH8yEe/aR16p697lR1aWOolb/&#10;AI+tv6/0v7VeIvVKde99Cq9C3dhf6i3A+v1Okfke/al/i63VvXr3uas6EBgblvxfTb/bfXn2z4j+&#10;vTWo+vXvfP7orcg3dkuoJuAOeCfxx794j+vXtR9eve70v5TNQlZ1t29BPIxeHf21nWNFPqll2rDA&#10;xMitGAC9G/Nuf9h7l7kV2Ow75QVGP5GSnWM/PQkTn2CaM4Aepxj9BBw61jv+FBlTl8b2V8Ka7FQU&#10;WmTbXyUXK11bPTrHQ4mireiGqWWkqKCrWuaWSvjGkNHpt9T7tizdSr16WhlZqQShTLNLGVCwxlTe&#10;nWBizH86rf4e2OWbAHarvtqx0UPrR39CKfz69BdvDt92TJg6fKv4vmOqdsPRV9Jj4HqdzYygod5S&#10;wyZGjwuAw2RMxmlippaYHdT7ohjoodQJUURc/wCrB59s1HDHWTK8cNNH5EaSYRQxvJMSHuZJSJKl&#10;lGj66h7UzRLAzUFT+LI/LzPr8uiu5viGoxq37PT5Uz0KG6Nw5LaeCljyua3HkDQ5CLGYCpy+XraP&#10;H4pYvtF+1oMVSviNr00x+5Hpkp5bW+pvw/yUMiL5WQIn0InBiGpgdZtUgM2r/a7+2XgEpDg6Sa+V&#10;f9VOnLO6LKGAz5evn6A9AFhO28PWV77Ziq5s5Wpao+629Urlnhp0N6eOeTZrVUEX21+TSPHcfj2l&#10;qqFKmepaWrpwtVG0OmJamtnYM/pcRUwEboQPqXPu8Uf07AK36nr+38ulImGCoJcfZ/l6NNhtx1OL&#10;29tSHE7J3NOm26uHNR1GZm2xsfAUBpccVqaSfKblf+MUGQi/45Q46Mkfke2XxYannjmV62qmpiDf&#10;xwwUzMDYhnJq5WQjm3HtSjRsfPy/wkf5OmnWSVSjBdP51H7KdCpWVnd+dw1di5abYOzcZuKCqp49&#10;ORzm5NxxLNTGeOWCm+22fiKeshJsJGke9voOB7mmeGYLJLjKemo1qBOJZvJkFEpfQZykxHrAF/0s&#10;PZDBZyWoKRqSmM14/wAzwrTj0Yx3MmssXqfTh/MDqXU02U01GPi7Nz+493T4Koxn8HwiY/Y84oYq&#10;XzRYqCtwNIpWnn4Ab7qKQfhjb3hM1RJUVslJNLIohiSm8EYRtbQMzBJKdIZZFDFdAN9Bb829iMrF&#10;cnvGqnCmONPSnRrDPGyrrPSNp8Vh9t7c2pj90Y3EYqSqy2Sq9zR57I/xCnWjpM3FT0k9dS7jrs9i&#10;8dJLTpUtWNA8X3f24/R5LpEpcDuYwBstUT1r1EDiSlzFTSxxU9QU0BUqJ5KYI7W+njsP6+4kSCZG&#10;JAIdfszWv+Do/uZrWVSFFG8qVzwr5dHGznePx9hqDDsenxuLpKCvo5KPJdZ7d3Nma7IYuOdZpZzh&#10;9sYbLzZGjQgi61Fyf7HtgoNjVskn+U1+HhcTGZjS1lRXCASD9yJo6Ol+2Mjk2usth/qvYstrCS4V&#10;FrRs/P1+dOiWeRFBKhgPPiP8PWDsL5qbQ21i6isw2we1c1RijioaRc1tfD7FfIPCAYK2F99ZzGbh&#10;SliQ6ismPaX/AJs25L5NhcZQ5DLx0WXTIVFFUpNkaZZqHVTzyqIhEViauqY7MD6WKnj2e+3VsLuw&#10;ma97Yw3H9tBRcmvGtKdIbp28OhUivnx/lj16BPuHureuVpusTkNgVO1MdvrB1WK2nn5cTu2rpa/F&#10;0UYyU1bU1eUj2bt94nojG0RIqVl8nCcXZS43MV2S8lOq08EaRNMspiSp8jKEVW1EOshKrbkC3Hsx&#10;ufBgvbg2VPDBxx8jQfET5f4fXPRHOGjIIBahGOH+Hoqe9ultm7GwuCzm5Jd2Z7I5DKUuHqMfT5qr&#10;2yKCLJVNTXVPiixMmKnxaRZGq8pWKZw2m3F7hHbtzdfTpjJmyFTUTVSVz1sUtXHCzgKDSJTw0UMQ&#10;ghPlb0mRCDYauPYEl2uR0KagD+3zB9fl0L4wrV0rj7D1Yb8aNobJav3xjMXsPb2EwW2KvbdJtasx&#10;u38pUvFJOJYtxvm8vueqr5c5mYJaOHVVxxVCujajHc+3LL0LVG0ElFDSy5DJS4loHxtFHj65KBfG&#10;ahchPUQwys0jh/IJCdUY0W51AqO0SI1RNVR50/6G6qB30r1A697aoab5GZPDvmty4na2zsdviDPU&#10;m8N2V26ts1m6XnC4ZtoYzH1uWpI6Whxgi8BpEpo46mZpbsyGM//QMV/Dt51aTwVWU2xqmhhMqTUF&#10;Kk8iB/GsakVUIjQyEg+OJkNx6ufareJNqkvUjgkAGn0fj5/EB+09SxcTi3wtqwp/S+zq2vBbm6V2&#10;nRY7OYTYneslHhcpkloGo9y5/JUEM9XCambJSK9PkhkZTTvqj++q0nQpIBH6OUhiMpvmKoSloItr&#10;UdJPVyUSmHExATSqnhmeJo8hDHKXFrLdZBwysyjURStpt89nSofDZo4pQnNK+QFfXHWo4o7phUlf&#10;z/4roRuxNl9BTwVOf3Zlu58nl8Ph8fuyWGu7AyznG0n3KZTHpXRVeGyEuPgSRGDv4pKGxkhnWGV/&#10;Gqnz+E3phmTK1dHsfJCGNPFUR7e8lclHPVU0E32c8lZNJNVEKJWh1l3cfi3sGLLZzEG3ulYf6RgR&#10;j+lT59Ue4QMtIyB6avl0gOp+xuhex5K7ZeGzHyT2ZkDlauhyWHyHbFTSYRs5RYPKZ+jizOPxVHHj&#10;8ZtxY6k0tPkBSRUixBV9ekD21Zb+Bwz1VedsbVydQ9RWQSTU+1Y3yFYlK0X6qd83CfI8sYaNT/nG&#10;ANx+bm7vraqW+3CaMfCdapXJHDNMZ6UwXbGONdBpT+If5ul3sfa28c1h8Fja3vzv3rqMbd27lDhq&#10;3tiCt27tubKQVNStPTblPV1YlZBSw1DUtVMJgIYRbQ1+EfkOxszgmkgiwe0qaChqZqcSwYWrhRBr&#10;8kbQebJSPDPNSm1mJ0zBuTb2xdXkmhQqD+XrT063JZ294rBlKg0r3H1+0enQ47Y+Iuxt7RUuXy3a&#10;vfmdrM7jqLI1VPleysbVfd64iJafIwYbbOMo62gpMgCQY4kD0rILANwyy9j1P3Br2xGDhqlmMFZH&#10;HicLOKGGdrUz1QrKyaXyMoALgMi2/UfYeuL6YyMpy+M49B5Up8ujOzsI4m7qsBxyR6/Poasd8XNu&#10;JghtY7x7LrsNNBHW46WbsPsDG1eSqaMO1bDRV+BbF6KQSOWWHVFI9/0j6+1jt7N5rc9JV17Hb2LW&#10;nnkoVgTB7eqpZhDBFVeRg+gJCzynxlTaQqw4t7NtmnSd2WSAORTzpx1/Z6D9v7XHlTbRVYTJkfiI&#10;9ft6ATtrrrYXUmTwmEp37Z3FJkKaPN/ezdo9w01PRSVVecV4YZaWvyLVFToQCqjcD7ZJEb16rCf5&#10;MoslOK/Lbdq1jqqKKjp5NiUck5rJvNHAYzT5Caehan8OqVnUNDobSTb2YbzdeAEWKCjYrUj+l6g8&#10;Kfz/AGoJb03h0Ja6DQfjrw/IdI3B7a2hkRkJsRtztXECpxedr89X0PyN3tHilxWP/h1ZXeePJY7H&#10;4fcMWVbLeOiEfkirRIhmVA1hxyWVmxKSGWXbWQqYGhinaTAZGFGaJfDTCGR8sFkqAhS2hWGkWJP1&#10;91sLh95Yo1uI4qYNdXD5Cnoek8xhRSFiNPI6vs/z9O2F66x2TakXH1PbuBxtc9XW0tJS9gbXqZki&#10;rr1+W+9hXZ1Y9Li5qvzl/NLG/mIkQR30hPf3hq6iUgbc2pHLCpAEdJnnaUyAXljRcsshp5LtcxLc&#10;f09jCDaRAg4eCPKjfOv4tXSAupwGYfmP83U5+so6KnkeTvLvuqiyUyaHqsp04sOLWkBK00s/+iv7&#10;VsjFpisK+R1On9Q5u44fcFZC/wBnDgdoU5nnqWYx0246SEXSKGtmkamzJp5X8UKqJAqSGQC1jcmm&#10;8Q/SwyypCrBQTTI9Sck5rTNa8elkUi3gFAUH26v8ny6RG5ek6XPzR5yt77+SFTHT02IjSmap6Bzd&#10;SXir6zI7dpYIsz05JmaVYa7JzyCmeolpFpZGEgkTSqN25K6bEUa5Wp21s6XH1MsEFRMtVulKynU+&#10;SAypGMrO7U000a+tXQr6vSfyHtk3JN0uDbPZhCBUnUTX/jvVZ4VVxGJDX1oPQH/L0Je0OtqvK5Q7&#10;axnyM+Rn8ZoIMhX4+jn278eWxVRKXgro6SSpHUNJTmvxtLV2EE0cyOGiJfnhS0+NijWs0xUzU/ma&#10;ldzl96wJKKZKSpcfcVe5KqEQ08srgL4/UF+ovwZzteSK48Tj8uGkA+pr/Lpo26Q6aTVr8gKdA7Ln&#10;HOQ281XnN3NkIsTS5mDHy7L+OWUqKeXOy57D0tZ/D8B03hcn/FcnSUkLvNHWeOJpf80wU6m2tjxl&#10;DNNRSYzJtPL4xJ9puzdIVCdIWWKST7yREkIQ3F7c/X2/aWt7JS3a4IYedAa8T8qenz6RvMlaa6Ef&#10;KvSyxU+5c9jKTdON3ltj+GQLVyUybh6b6pkmmRSQ9FWwUc+2YpJaVFnXQTHq1LyL+2/H5bEYipkr&#10;3ochWz1MBpIqmp3Rlkq4YEBmcLMmFE0lPokUhnF29Hp49mn7n3G4Q+Ht5QNUCsqnhx8x6dGbTrcl&#10;gG059CeH2049SN27Q3vvPE43a9FvvZO38fg8lFn8tiaLofatfhclXT+Skp9eOqeyXpaDJvVwSa0p&#10;pG0WqLynWp9rCqzm2cwuNqM/UVOGphKKqkpMhu6koKOqEqrSRh42xt5ITM4TxuRapt6rG4Au+213&#10;ta0NkaEjAdccR8z5fLj0rtbK6NGiQMB9g86evy6QWxdgdsbNqNz0Wwsrsjd2aRFxW4dw4L46bhyu&#10;co2p2XJMgqKfsqjp6bKrS1jzioijljbFXUQl0AdE5yvxqU9Wr4zJUVPS1ONgloDuKKNqiaqij+zj&#10;ih/gFWPtisKliSCAx9iiy3GCyerW7SKTT49Pr/RPTMs6ba6a7USvXPcVA4/bXh/Lj0L+ztmdjV1b&#10;iHg39sHNZjJ4ndVfQblbpfLVkGNosfW6ctUV9dH3LhJzkknyDokaKFl8YPp+nuDhZsKK2inxu389&#10;9+ktRPHHj94Yuolp6FaeWGR5qWTbchjovNJMSskSMpXWn00+yveL+1uDRLdkUrUnXWlBWnwD06p9&#10;Yu400WYhJ/plq/F9lOA6f9ybb7pXC5jH7p7n6XkwMkWHxM77j+N+/MTQZPP1mSp5aRKXKw/ISnSp&#10;zUojooUMFVNE+sQzBtWtXjPZ/ATVL46qwe9fLPjmrVkWrxVTikoKWeGkmnWuoMTNh4WmkqEjKSyr&#10;KwdSEAa/sr27myKbxRJtJBNP9G4cacYhx6WmziBFVFPz/wA/SW2N0l3Vt84/LUPc3x4kpqXOT45q&#10;QdOdi4bctbmq+imycWPddxd5SZ6V6QUk1XH4KaSJVhlQu5idgkayo2pPKpm23vRxOZC6Hc9AyeOR&#10;mpmkaWkoRJEtPMgMWp1Cg2J1en2L05qs1UKdncnzPj086/76Pr0gMC+YH8/8/S6xOxfkzR0sqQd8&#10;fHGD7XSlNJR/HDeUFQtRTiLJQQmHK91z09a+Qx7la1ooGaZ11RqifuCVQ1mGyFN/CaOk3w1TVzUT&#10;sse7sHBJqihehovt6r+7ks3gqw+qT9xQ0g1W/HsC7vsEd3u0N5AmgAklSdXE+uoeXnTz6MLeZJmo&#10;0gX8if8AN0tJT2ps+lyOd3HvLoNMTjaLJR01SvRvYBgigLxZfOHKYj/S40MlTjZYGWnSOPXHTnxa&#10;zyxTePrNo4fcmSEj7yqM9Sx1tLlJ6DceIq1qPvFphUpVVZx+Pg8sc1LE6TQAyRyEldINgNm2yLmD&#10;bUso4TC6Uq5YSUIqa6ap5gHBPH5ZrdXcEABSXX64Ip/h6nZOj7sy20dtV9LW9Hy7GyRwuQ29iM91&#10;Vv3aVRjUpFnOPnx+JO7tz1UUUtJW1MUlHXRwqacKjkm7stG3vt+lo/v/APf3NPFSPJDTz5DCSrJU&#10;frLzM9DJMhZgo0hfGEFtF/V7pa8oCwVz9YWIH8FPXz8Q+v8ALpmbdkuq0tdKefcT/wA+joLK7rft&#10;rcmcXb/23RtNhazJx02Sr6XA9gR1kGN1IqR42GkzOPoKl0phKDI8yTmomMnkCDwk5nVNa067bWWL&#10;7U/wqkKxSTCpYF6AMUFSEi+4ZQ9uVS4F/wDD2m3hGitZoWWgVOGP8PDiD0SsAZGYYFT/AJutSH+b&#10;PsuOh2h8iNw4+skzj1XZdemTr8djzhqFVpd9xU6/c7dqKudsRSyRRK4ljqKm8rCPSP1ez1bBlem+&#10;5lQaiqon4Fi/Kn1Br6lQj/Ye8LvdWJbqezjfFSx/IVH8sft6NNukKq5C+n+Xqnr44TJT4rcTadbR&#10;tSpG6C4jEiOb88G4lP4H6f8AH2gO96SnzG1Ktq+mTwYzNbQyTR60L+RM6lPHIsh0hGiaqWQ24IUr&#10;b1XATsYxaWdkFn1F5ZxUg4AjQ+vAkHH2ZwKizZKSXDFsUX0r5t9n+x1d3/J63XXbf+aeaosQ9VT1&#10;u5Pj1u/ARmKoL4+aaro907klWrpI4XkqHloMGsMdmjETyPKL30ewDzM1T43qUkpFq8vNNBRIYnK0&#10;8Imj1yNEVFVVTeKnZ2C6I2fTwLe5gu0WN1iqSoGfnWn7Pt49HkcisQDgn08+PVhfQlHiZE/u+1Dn&#10;DgOtsTgsjuOpfI0xly+UmxmTMNNDVxTvgMLi463KRU1NJP8Ac18FKJQZHD8Bln3gSOrRJ4BSYOhl&#10;Ik0hWnq1iv8AuVKq0IWGPkqnLtxqH19pbcFpFGdTfy/1H14cejCGpdQDQ5/lXqw/r1Mkz4itnoMg&#10;+a37uClL0/lkaHHYaeqKt9ti3mirZnqqg6UlqCFhU6xG36fYZ1cjRwNI1aLzJJJHAkAu+lncJCGL&#10;GoIke95COBb2q+oUsQsIC/b0ZmpwOjV4rEJLVx0/8PdjRzQ0s9dLWSEx+SOngeWs0MiY8NBBbTAp&#10;9Z1X4sUO8STZHI0AyUjl6qWvyjqkcMwiih8awzNLJ46ZZJf+Of0Xm349qRdJpjLQA0qFz6+fw+nC&#10;tenYZBFSq16GGKN6bCYbLpiqeFYsdS4fb0LtPWUflqKjzNU06xRvNWyRQC9phct6dQ+vtgWoWWtr&#10;cg09QkFTklpaB1pZGjSOBCk1RDDpWokkNuGkUqf6ezVTpAFATTP+qnV0fQQaev8APp8NDLBiMbhU&#10;pKKaqocI9fl4pa6COZpqqTyU1FU1QdqKKAG4ZYZAy/W9vfOoYibH6Jsg1TPLNGqiJFmsIIjJM6ka&#10;FhSyre5JclbcX9+J1FmwB/m/1fs63I2tmLAioH8qfZ6dcaGNPt8uslLh1oaaCmlL+aR6UE1NT4aZ&#10;GU+V6iW7tawURKr6vVYOdWUZagTT5L7DEU8slgitFU5IR6vEQ2pq2qMfPpZUvx/j79DIYmVgoqT/&#10;AJxn9vz6bK9uquB0mqOGQmkNJR4EZrclfT07OZHWposCtRzKhjWP+GUHn9Gllkk0+q/9n2KXUn3V&#10;FvHYUEv3zVuVztLX5DzmJ46WL7Kr8dK04jEEToiqvjg1fk6+be0t9cLdRzNp0hVPzJqR5Y9Oi25X&#10;tZvMqf5Dojn8wOCgrviX8ua+A4cYrbnSG+cLgIoFqqaprMgq00k9eaVaioqp4JaqVn+5qtIUkDxN&#10;pubUNwTY2XAVNFHkvJUYBqV0U0lQhrf4lPG5W7gJTmnRifq+u34uPcQcoWu6Q8z7bdttQW23ISqT&#10;4qHwhBEw+19RHommv4qHqHdwuY/qBt6W9C1c6jigPl/s9aJncmQxk+ydyUCZSOSTB5LCSwlKafx5&#10;OfI7jpJJX9UaJSmmRj/ak8g/px7os7l3pUVfffc9YvU+U+0i3fSUP8WoexMNiqHMyUu2tsx1GWOI&#10;zOA0Uk9JU0P22rzMDIhckG7DO3225fksvajliOEPcypcXh1alSuu8nbhUiq1pgkGlQB0B7WWWSAb&#10;iLYeG7HtrXFWFajj+Q633fhltPe2R+DvwgSk796/2mmQ+KvTmXotp7j+PG9+zNy4WnrtltVx4aHc&#10;20+2tq1TYmY5jWlJLQ+fwQlLmJvGoOZHufG4Gelin64yuT/gNVXVVLXZLtLbU8dRLkKppatSWoae&#10;WppC8glvHGxgWFXUKygtIUuyX8jFZlLDOSyD7eBHy/Z0pS406maMZHlin+Ho1WN+MHZm4oM7LQd+&#10;bJ22u/sPh8XkaXZ3xb3ft6Wgp8BjoqLCzIMp2lmP4XkqGjR4wKr9up+5mjdZEZUiByLvOlwOYzby&#10;bKr8JPuerwldU4ql3VtNPDU00U1BT1kdLNiRLWU9TDKySCeR5SsAsl0B9+blSW2jrJaljUVo4FON&#10;PxHo4srlJ8GIqB86/wCbo0VX0Pldw4zaEc2/8Rn5dm43cGEhzWX2Xn566voszUY2sq2kqqLedBDQ&#10;V1PNioWSamjRQSwUKr6DPPcmT3NS7qioevtySNs7AUeaqKLCb22/kps8mTy8WEoIsVHW4dcdUGMp&#10;LM+llJkhlijHGkhS85Q2ORqaBGV+cjeYHk/yP2fZno6sZ1vY2lCYFajj6/Z/g6w0mwsjsLI7cXJ7&#10;921kqneW4Ww2OqKzrbIYxsY9Hh8/unI/eVFHvCOpgilpaAwRPVOFTVE0jTSEMUZufd4r4JqDP9e7&#10;pmpoI46zNnIb12lWVmNp1SP7fyR4XEGSmWmhiL+CKJ6o3sW4crqLlLYbYsy3Bf8A2sg86fxn16Tz&#10;X6Rs6NaFgOPdT/IfToUNt4vPxRrV4/eW1B93PLBijjdhbgx+PnUzyy1TlcnvCqbITzlgFqhMtMTY&#10;rGdQuhMhuHHRYioUbb7Q2rmdwYqtSCsbcfWFbW/wDdGLyGJijxoOQpZMdWVSZFq2OWSpfVFCth4k&#10;t7vf8sXMN3N4Z1CUIRhRSgpxLmtaVyBQHpqe7IhkRbdgGFK6hivy/Pp9o4M3maqUVOT2dn8BiqqG&#10;E0NFgtw0FRT7p27mIK+SokyTZXL0FXFjp6BIvClIjQ1aMTKXPiAk0m9abD01NQYrbm9aGipFraTF&#10;0E+Q2FmsglLjq2kp2WGek3+1TJjEyCQ1CSTBUaZZJG0Hj3J9/JLe2d0v7kIjkKgfrqSNLAeRFRge&#10;Qzn1HQZljXxJHDEE/L/Z9Og2h2pkctUy1mdba1fl3+0rMnXRYzcuBx1bU1WMqoI61qbIbbrqeLL1&#10;OHnqKSRFmepiozDC5PGpP0uc2jU76OHqqHsfC1tZkafWsdFsvLQrkpdP3FU+Ri7GDRQ1EKGGHxU/&#10;giqHMmtraSjjtdstlKL4hbhgf9D/AD6dtbRI1WMXpckcdFPX519enXKTdr021FrsPhusc7SQ4qqn&#10;NTmtzbw23HHjoqcmjpRiaXrPO1ZMDDyTF2WSRI/H41Ll0e89tzrSgoonz++t/wCDgwWSzlLU7gyv&#10;UMmcpKnJYx6espGahwmZDnHYqsqVET09L4qqdQGeQr5CHWuIdvmnZkd0qaYC0pWnmfIg9LItuSF/&#10;FnvKLX+A4x8ifXpFDsH5ESwPU7a6j6e3hJXUeBr/AOAUHyGzeEylPicrBUrPU00uR6SeCprJ/tjo&#10;jnq4SlOpcNG58PsN8hF8YMmyQUHymq8dDLL/AHWpcNW9R7iqc1TS+PxVhyFIYZKimq5YoPEs0hUR&#10;woqcrcEm/rxaQM3hISRjNRSn/Numf5dVTleXxPE8QVqfTFftcf4OvY7tD5ZQRwQZr4g4eXKGmFdk&#10;azb3yJ2hWbbXIa5CmPxdVmdvYHO1WjUGLT42liZyzXBtcXct2V0FWV074bt+Ax1dHiaWWkXp7f8A&#10;ufJ1WL299viPPPHQ49ZaearSMxgrT08sTSuxf6AC7a/cOzYNWiodIoQxrpBBz4Y/wdW3Dl6SeARB&#10;KZqM1rU5/H8+kHhKf5F4vEY2PJ/HfK5HJwy5vcEcmM7w2TgqTGZ/eOWrszW4003nrHqMbhKmtGsy&#10;TVsL+CPxQOAbtD7t6j+ym/hvYcXiyVU9DFCnRvZxR2RqhZKKNUpIq+miop8gJvtIpo7yKbSKrMpC&#10;nM8hukl+m3HuJP8AofrU0z6N209c+lNmCwtpAIzrHCul1oacKZ/bXoTsLk+5pKygfL9I5+iko6CV&#10;pKyfubY9Y4ro1pxTy1dJSRfbZBKxKExNWSxiVFP+ZJGoQM5WdV4nIUxo+0MntjHZx59xbXxuQ6Y7&#10;P3JmFxjVua23U1OWmTDzvg8TNl6KrXHxROgSKnYoXUL7Ktn26/hj1Pd8f6AGO4HgT/KvDo3a5sLd&#10;dckRAIP8Z9a/toeudN2B2vVwy49uj5N353bkdLid6y7f7Z2NRYelz9RQYvc8eFxaVmSoq3IZFcPk&#10;KOWeTI0eLWT7iIoGhkdkQmZy/V27K2qpsH3Ri6igy1cuTlp8/sLu3HLA2JxqYyjByx2HXwywUiwT&#10;zyNUTiOUObFFYSBFLyZuVveRXQ3ASEEkL4ajieFQ3zp+Xz6Q3O67KLgUvjpJP+hyU9BnT0q8V2B2&#10;PjoaaDI/GrsoVEAakSqwe6uh6uiWKol89TPoru2NtzwxzTIvojp3k/wYjnh2JR7RTqHPdc7Z7M2N&#10;m85VZXI1q0mKr9xpRUlVmaSHG4/D0dQ+y56+dkocPEtRGIS4aVgrKiC5nvfLG4b1bxosojZDxAR6&#10;1yBQsoHA5zx4Y6Pbve9kNiyHcAWIP4JPOtB8Hn1I2Nm91bg3rkd25vqffexaerw1HtinG6avr2St&#10;lpcDkMjXHK1ke1N/7npqejrajPTNTqX8ojhZmjDSAAp23OrRRfbUtPvXY1FVinhoK6OvyO+sYhMt&#10;BHPL5ZqjYF0payDyxt42UARiWUlXACz+rjyyKZHA/wCKp/F0EZhA6qonXSPk3+b06GKpzFXTLMy7&#10;bzlUsSI6/ayYF2mJmeKRYUlzkTs8KoJCGALK4Canuot3+Fu1sricJvh33xs3eGDzW5cJDi5tlbmz&#10;O6aXGV2GoakZOnyM2VoqaipMhU0VTSB46TXCTZtMdrERrY25tjA7qVLrkajw+XnXUDg9KLd4YCaz&#10;Vp6A0OOqRP5lXaFBUbm2FlzsHde287sbY3Y09U28aTBYYbgwO8Kza1Bi6nFzYfMZfLCDEZbb9XNJ&#10;9yKR40SQIknmBFiNMkSVH/HETiNQgZtJUVGp+dRPoCf7z7GG02otrwfqVDflTj0TsdXDgD/k61rO&#10;xcxmM3tK0QfOS7WqMlU1dbUUlHNVieXaYgxham+zhSRq6XJeQC/o0W9V7gxXWaKsdY6chzBbj9J8&#10;chHNgDf+n+P+HuFPfKYyTWIXAUEHzrRgPPhWg/Z0d2CaFpX/AFVb/P1r+fLKpnqd/bSiyCO1VRY/&#10;PmM8s1jV0+hhGXs/jaZ0+vOm/H0ArUnpYk82I4/19fP0P0946bqCyRL61/wj5dGkbCPyr0Ae03j+&#10;6rnYR8NQrp/oGR5Pr9OPp7Vc5D0UhUAatNxb6HyGwvx+fcfWqmPcYFIFBXP+1A4dLXypHl0K24Ap&#10;27kyjep4UYoE9ILzeXSW1fUW/pz7ry73yBqOw+06qZL/AHXbG85IXjWM6I03RuRkYy/dY4sNBReJ&#10;1tov+eOYsNk6X+xosobw4RilK1J+2lK+h9Pn1nnyyujlvaUHCOED7an/AGevrt/G6ghxXx+6RxcE&#10;Rhix3TnWVCkRd2MS0exdu06xEGMElEiAvoH+t7AvA1ksuFz8sKMQlZEIoIjFVNPHqh1kR0mRqaiN&#10;08P6TKb3+vHI63a1Rd7tzJOAJEFSQRSinzIANfsHQndAk61NS4HypSo/OvQw2IWFbcqDzcryzA/2&#10;4kBAJ+tveeiqCcOyxwgM7lfCHlllVqeUSkkFq65a1vpx/j7TRROlxqkm1RgVpSgzgZx8v2dOQgNp&#10;qvXKWxfi4+p1fjkW+ll+h9xqJmq67cs8xljX+DrJ5EBEIvSVl/3IKyelt6v+Ons0a6EqW0CIEUyG&#10;gJqTRgTxUHy6TOwLKNONXWCSLwpT20yFZlHq0g+pkA4tc/W/093D9R05pNo4SRjqdcLjYnWxFz9l&#10;RoTruxOkxE/T8+80fca5F3eWkOnSugGta+TeVB/F/LrBC/U67tzx8eT/AI+3XypO06dW+SPyvyMD&#10;BjUfJXvcxo8IUtE/aG4pYQFEpsAiaR/wb/C3sUMORU+BSpJ++p0Rg9ioapol/AHA8pP+8ewLur/S&#10;STOCNH0sjEUrUqjnzr5AD+fVC/jRKoFO4f5f8/SFFK+SxUUTa2mO49v09OUYIStXV1EV/Tp1aWYn&#10;/H6ce9azsbG1Fq2rx0NVVRV27tyzLUStk5ZZI5tx5eria1Qj1zlv0/8AKR9b/wCHsDcrbtqt4ZXU&#10;CkSdtVoO35Cn+DrL+G2RbaK411LitPTFeNevrK49FhjgpXZA9PR00RUJEigx0sCEhIiIkA/AAQC9&#10;hx7QtFt2rNVRo4e8WoC0MzJ+5TTD9b0UM3p8f/HPm/sXXm+t4gtvC1Fge4MPI14UP2cetywqblLb&#10;ybz+wE8K/wCXqYXTQ76gL6SRccWIHJEhX8/19w9upXxyZanhpyYafEZjXqeX1K9TKRKbodOnx/S/&#10;5+vtTvz291+7rk3Glg7U7SeNB8urRwxvI+aEH554/wCbrz6RpLfVpYha68EDj6nn6+xT6YWjl7J6&#10;ijmigSf/AEi7EhhYqNRqDn6SQuALC+mQDn/U+xHy1Sbm03guTRIZXpQ92m3lFK1xX7Py6K9/CR7R&#10;cbgMlI27fyK8fL14dFF+fbzw/Br5kPAsrOPi/wB928bhJFv1luZSUJDcgEkfj3sQ4+gQQxXcMtn9&#10;Ggr/AGjz+sngt7pu25N9dckJRu3Na+S/LrD+KiqtRjr5hOzcWF2rhhe8YNXcKrRXBrckAATISvPu&#10;JkNFPVLpTgQSjSGPp1PQseTcm7X9q9ud7mwlMjUcyp/gl6R3c3h6eyvH/J1AztOtJujEyB0kAwu4&#10;VQlnAJ8uAivfS5+rav8AeP8AH2Tvu0RyZjFxvLpZ6d0CA6DKpNP6VZB6efz76Bfduom0St5szCn+&#10;2Pmany/1ZqDOYbj6d2iVK1pQ14Ehvln9o6Md8GjlcfUd91VNifuKfG5faFXVZRqaCrjw8kG3Mkwa&#10;sx8umlqPJfmMA/T2DP2DwoWEAKsASWqf7MbFH5swBUrxxz7mzddzMt0wWDsj7fiyaf7XHADz6I0E&#10;2kTGcn5aQPUev+To/wDjt8YrOTpRrumpirjO+mGl2XNKIKmvpqaroP2PuKGWUTU9Wpf91fF9OffC&#10;jlrYwwgCMmt76WicsGlMmlS8Z5Acj2Xpez6SsO36k/5qUpk1HDowvbNNw+CcqcV7a/5R8unTsHbP&#10;V2Rkx827s9V43IR0dK1IZsNnaf7VaTC0uJilrFxeYi0ReShim/IGnTf+17dkqyssjVUHjLEONUmt&#10;tJCgKWVRwrqB9OfYZ3W2vNyk8RLfQa1+JTijCmaeo/Z0q220azAEUuofZT1+Z9ekzhsBhcft+hx+&#10;1d3z52lgpWw08FLhKrHUC1UNQtbJkYqaeSd/LLStK+kSjSJLajblN7zq95PTUlNtGXG4anrY5Hy+&#10;5a+skWtxkWukRBi6FYXE08kLySayQF8dtJ1XEK852u4MFLWxKAkJlPJnxk8CcZ9a8OpW2O5jkVVA&#10;oRWmSafF8vXHViHwKwXx2hzOaqO5ajO743Hgaqmx+1OqMFtGqqsDnqifHyVNXXbnzPh0NR0lWsUB&#10;gknaPVLck6be8W2MrWpT/YPuF9wRqsKQ1eSBpauVEghhNZPUVJSaaSplUhAwjJ9kfL213k5Vrr9I&#10;EZHafN6cCKef7PnhVvYChDoJJA/y9D58r9pdf0hXdOP6s/uRXUwqJKmk2hTVmaoIppq6PJVGCpNt&#10;4ShrcfHBjcfGWqZI0qkQG1vamaKpGpR5YRVxijkZXs3jkliMsbXDEI6rptf/AIp7GPNu3GPlm5le&#10;SrgEnHHDU/F0S292Du1upjoQ4PH5Y6JX0zvnZ+c7RwVOlBiMhNt3KLurF0skET08Fdj8dU0FFk6N&#10;ykSmrhkqTJrAFwNNub+9fX+bJMrbt2dHYkRb47BVSrBhpbb225QQvH6L2/x+vvFDaJTDe340V7V8&#10;6fiYeh9epp3CdvoLMeH5ev8AsdbkXxmDN0p1rM11aXYu2Q6n9SulNMHJNhe7N/T3T/JLp1Ej/WUH&#10;6/7H2O6jTSmeibVilOh894XcNqtcX/Nh/vRPt0AgAV6b697whips7/61hquP6/W3u3Xuve+JdLBt&#10;V2b/AA4/Nrgn37r3XvfAyC6IrkhPyARqtf8AF+P9v71n0HXuve+xNoW3+8/63+Fve+vde98POLf9&#10;LW/23tup/jx9nVy1cHh173kE6gMeDe1r/UWP+3J/2HvZWtKHh022pqUan5de99+ZbElvqfoLCwt/&#10;rn3uh00rn16c1/Lr3voSgAf1b8f7Dnjke/U7dNeva8Up173xaUIjc8n8kfS3+t9T71R6/FjrRaoz&#10;173wEv8AVrf7C/8AxHu2fQdV697yhr3NgLc/Tn6f6r3vr3XvfQe7enkf04/437917r3vm0xsoX8f&#10;4f4/X37q2pvXr3viZWP+H++/wI96+fn17Ua16975JIS125AH6Rf/AHv/AI171Rv4/wCXW9Z6975C&#10;Vfzc8W+p+v8AX9Pvfd6j/V+fW9fy6977El+Ln+v+w+v0t7r4grT+fV69e99ar8g3/wBjx/th/wAV&#10;97YE8GoOqFqGnXveNpCLAnSPyDzf+luV+l/e2AJYgUr1rX8uve+5GZToH0B+v9Afzbn2jlFNOcHr&#10;fGleHXvdyn8i6SQ/M/c0WoGN+h90lWIsw8O/us5QCLkty59mOumxc5jTwhiB+VQ/UY+4kH1s/K1w&#10;G0+CZ2pStamIccU/Yetdr/hThS+f+Xbs2fUV+w+VvTtX+nUCX2/2NQBSQRo1mutfn/W97I/yuraf&#10;H1mIkrqui/g0m1IKXJRT0H3ctE0ucq/s8myooY09PVyMrXbTf8ce4s5cQtFu98FK3COCBX4qKRT0&#10;FRTFKjBHSzlKUX2ypuDR6dBpprWtSRWuKevDqt3+QlSy5jpXcuKxuPyy52D5AbpyW38rQ5h8Xi8g&#10;idcbGO4tpoZnkaWsMEIkDka21cScE+yOZWumCVUcufx5yWFeiqMr4cJLImbw1VzSZBP2184W12SM&#10;xIP6exHFdgaKW2GBp3UoRxH2n59C5LAIa+Jn7P8AZ62N8FgKQzUTQ7dzS4XcNPkKfDpUbhhR9r7g&#10;pfTX4lwtS5pJJWB0yv8AcSswPqA+rfRZWEZzEVUmUmqqLI6qLKU9LhpDIsRgqfHUAqI1gMbD9CLo&#10;P9B7ea9OiQfTAEZHeP8ANn/VnpQIVGA+PsPTtltpVTbXztDTYuCiyWJtX4Grrs4vgknWpo3ellaS&#10;aeWpSW1jJK/kF/r7R1RkaunExWrzeSyO2o6uVUTHhI9wbdqHkV6PTO8cMjUyya11qCbWsPr71aXI&#10;RhSNVqfWtDx9OlEMHgCgap+yn+U9L9sDRVSx+WhwuPxW55KJpV/iBebbu6qSOJoayOSn/dVquSPx&#10;ExyCx5JINvc6ldaemx+KVNy5HFZKhXL4GrWDxPBE9Jonw0jM0ggnpNbEeVxfj0C3tQ97HM0jMqxy&#10;KaEVJ/PgOP8AqPSWeET4BKjzxX/KPl+zpkmoJZ63I5nybVoM1jq18PuKlldmimliro5qXNKAY3mh&#10;rtCXWNCw5/cbn3wDZE7exFbBh8y+XxWTqBTfdV8KNl8Y71Dy0suk2qqg2squCq/4+3YrpXaShUVA&#10;qPQ/5v8AVTqotmKFg1SPt/z9dT0GOh3XnaOq3Bgk29nMLTPPDS46dpMJmoo6WCGugbzWoqW3JZNL&#10;s39LXL9EKZKnJrS4/Hx42V8bX4Wesyf3MuKzUkMoq8aA1WDIH+4k9F5FXUNem3v00tNNSS5BrSmR&#10;68Pl+fl0R32uN8JqB8q0/wA/oP29JRIcjLR4JsjnMvUZilizeK3FDjsGaGn3Dt9KqFaHMSKuO007&#10;xCkh0yL4mkswiD3FrG+hqyJNr1VAi0TvPuDIed6Ko8kUE329DJLCyWK+ZHvqAZRdh+Ofay/tZb+3&#10;ffHbSsQYhCK4NF+Ko/boP2dQ5zu0kW+R2Hg4YatVRjFaAfnxr+XWi7/PO1Y35fbWxskeblEvx261&#10;jp6zNQijqq+gTe3bf2tasLqPJj2jYpExcSuyMG0W9jhR6KbI+Nh5AY2H6jHe8Wv8XPH09prtpLzZ&#10;GdO1lkXyrXvp8vXpzaW8RzalaFfP9p4f7PVFUAjp95U6OwMcuFyA0FirKdNLOVDrct9NP0/x/wAP&#10;ZPPkgWk3zs6sNFVVtO+0MtDVU1O3ijjiTKVASSpqmIIjEkq3C6ZLt+q1rFkQFvez7aZaMSrazmo0&#10;Vwo+S04+ppinUn8puZtqkuaUo5FPsPr/ALHW57/wntmWr+DveGnJ4/FVcHyiUUL1UaySLUzbF6/B&#10;p6amNqhq2eBS96gSR34seT7JjmKZZI4I2wsEa/xBZaOvrcgwWKrlnpvFFPJceOJm/wB0reT2omu5&#10;duuzC0hkYqOGPI+Wf21HQmjhKw/U6sny/OnH/Y62V9sEV0VTVx7im1rjZKXIYrHY1ZRUUcMFWrVF&#10;IGUGSZGb/PkeE2+n098NxzUcNNv7IZfG7boMJ5KD+/S1lXGz4Wv8GVipc9IscjSRQkvdoohoNv1e&#10;9eM1bYq7GTIjArkY1DhT9uelcSgamIFPL5Dz6aNq0YiPWVDjdyborsvS47Mz7Er1onhpc5t2ObA1&#10;eQ25Uy1McdNPMkEChampdZkF20mxvEwNdMmOzVPWttWfKR0tG24qURwNBuLboxtMtJmyypIhCBDo&#10;jUGQWsyD6+zCKhMbIXEXkc4NT2+v2nz6rNFpDUIz/q9epW78TTz5rbU9PFvOGgkrK07UyUM08NRt&#10;XdrZOoauwLoZ45FjqkBEkk9qey+iRrj3zGXkH2X+5TAMyrRxQVooTJLXY9pKmNaKqXwaUqaS10IY&#10;Ee6XEqwHR4bE+mqlMCufn58eqx24jfQPgPD9hP8ALqZT7ahmOTc4jdFOkstZUVdCcp46fH5ZY6aT&#10;+IUWitVzS5E/5wFSrfU+5u0c2EzObhObpESLCZoxNT4+Q1VMDRqbwq8TFoEPPkJ1n+vt9TGywSvH&#10;QVApWvrx9P5jqm5WwQK2rtGKf7Nek12ptVqnbW3dO2K3ITS7w2dJUQ1eZhpqSp8GagLGraOqRWmM&#10;Z/zC3iP9D7VGLzEYy+BZ85Dqjioiz02P1tN5fD4ajG3sKqtOv1Sygkf192iu/p18NLbUddONKagw&#10;yCDwrwH7eiLebcGyl0E5/wAx6D7eexP4ltHfif3WlkjrlzHjpstmGFKVpkl8+OzZilaTH4J/t+Ke&#10;mIVlY+m/1sr2BO8m08MkkizMlM4M63HkAmnCki9gSBY/63t6RHEpnaQksSDUcACB/s9QaLcnc7lg&#10;+Cx/wdfPS/mWY/F475h93JisVLgqSTMbarGxs0rTPHkq3ZuGnnED3LCkaSRjpI/P19qyjtHIAQG5&#10;YXuV/wAPpY3tfj27uP6los4NAf8AD/qHTwmMVrHdaa/0f2jj/sdVvbeES53MQOitqWkBJc/2udek&#10;3Btf+vshnfkUc29t+R1GMo58dPPtOaPLSVswfA5pdvYaeB61VniaCkq0RFVECq/J1c8FNvJJZwyS&#10;iQllkftI+IeIy4J1HFK/y6m3l+JF2eC+pUEA6f5cfzrw6+gh/Jrneu+Cfw1qYNy5DEZyDaHbNO21&#10;6fFURpN57OTs/fdI8WJtRJDVZLDmQNJOSzx3GpSOfYHR11bFXyfdRbbp8mmHrpsvjfFA6ZrHR/5r&#10;LUkfjlAVR+pY9TN/h7pO6y1C6viGa/CcUB4enr0IYSZX1KAv5g9WzphMW+JpFo6zetZhH3FjU23l&#10;vuchHUbcy0xKz4Gvn88NQEvwHnUIpYA/1989qbopYxj46rJUFXBVfxqGgrIRJBLKZGrKeOhyCyoE&#10;jqYhKDyVva3H1BfNAyid1rUAGlPT9vCnQw265+nWjDV6DhSv+o/t6eN87NqqwZFsfiMnRVdLU7bm&#10;yVHM8U8ECwy42pnyWJMMjSzU0iw6DbUbnVzaxVNNV3zOARmYtISgVliRvFNbTrtKdJ+n9b+ym13b&#10;wjMn0hqtQe8YoDX8PQkmYGh8+mTcO1I5NpbtljqkUNEk3lSCaVDNT6CzRm0Zfj8cH2tM4zx5rH0w&#10;keQSVld6lYi3+4Z5fobX59P++t7X7ndFbRbkrnhThxIHp0llJTgKj5dAV1bioKjb2ZKwxUzw4jDH&#10;1w+QkDcsoBGlyeb+T8/0H9fatgytJiRhHLEy12yaGKjiigeSWR1ZjJpVZDZo/JexsD/Ue9SblIl0&#10;sQj7Q5qK0HnTOnz6SMguNMpxRaAceHz+fQMVXVtVvyg30rTGGHF935jJZioqZY1p4qeE0Xg1yMYb&#10;xVApE5UM6f6k+xcwSFafESvGbLiaRo4wwVSY8jQwMzMPU1/GT+Prb/H3I20Xv1VtSMaZPPzpXUR5&#10;AcCOo45in+pka2KUwc1+3y/2eqHPmPjIYM52Zg0rkCV/Ze56esr5Yf3Joavqzd2Tp0p6cSPDSrHU&#10;usYF3JMeri+kGGxUYGbo0a8orpoKdrHQUBaNb3ANzYW/HsNcyarnlHewnYYIJH9dVVfHlTj8+op5&#10;YJi5ht5+IW4jxw4Op49a0HVVdHg+/Oq8wiJMYOyOv6sxv6Yovs914Och/wBesf5OLnj6+9Urvite&#10;Xb261f8AcM+G3Lj3Z5NQHiw9ZCQG0r63cgfTj2HbFTLYyvroYyhpTjqcfPFOPnXrMneIfpZWtg2r&#10;sOeHEemf8PX2NaKNUQaVABRWUWtbUP6c2B904pPZYzdzdI2Gpief8DpAtx7FXURZ6n+8y1JK21kk&#10;X4PB+vJ+nPHvfWqjr3vmKkkWuL/kf0/pc3vz711sGvXvfJaksb8g/X+v/FPe+vVr173yMo1eo3b8&#10;FTx/X6AAfQ+9de6975+ZVHqN/wDff4A39+69173ySpt+dX+x/ItzcX/p72QQaEdb6975+cyvZm0/&#10;42vb/YEj375+XXuOeve+zMAbWI9Oq6nT/sD9feuvde99+TSVI9Or/Y/i9r/X24j6dWMHr3XveUzE&#10;ILguRfggcX/xvfj231rr3vItRcgEqCP9pHPBB/oPr7917r3vsznS1lBYi17EW/oQL8+1WhxxfH2D&#10;/P1uo/i697ywzXMeo6VbXzoJYBB9dOr8j34pIK92Ps63+fXvcjyj6hmB/wBc/wC2vYe36xf6h1rP&#10;XvfD7pPTd73uPoeD/wAUt79SPP8As9bz1734VJuh1atX1H00/n68g+2et9e95fuSwYqDz9Bp+gP5&#10;H0B+vv3Xuve8yzCw9S+nWCusOxkRo18SeMuqktKvLlF0m9/eyOFDUHrxpXBB/wAv2de99icOWCn0&#10;adLfgtYG2luNN7e6M2n7em3kCD59e93p/wAn2Zajane8Eksl6fcfX9bHHGtrxz47cMahvq8MjeE8&#10;6Tx7lfkC7rsm7lo8sQOPCgf5fPrGz3CuTa88WMhhqZKj4qU/TQV+fGvDHDrWV/4UOtkoN2fBqWgO&#10;Khjq4vk3hqysypjeOjSvoukKmGZaOWSnjrlWbHBmjaaG+ker+lv1esU09RXwUUEDKjI/neaod/Gm&#10;nWGaSCIar/QKbexVy1ObPa5YfDDFjWvClCcUz6evSbc4mtYXs2kJ8UDPw00mvDNa/aOqRJ/41T1e&#10;19mbm7M3Ll4qiqpvsIdrYvA7coKY5CaOpEUsMFBuLMqKAcXaoj1f0T2zYuuklmMEetI2jZozRIIC&#10;XQORGRSxl9DeT6a/x+fZtuu1tdsWWcqw8gvGpXzB6JXgMxLOtGr5nV/l6EDe+K2/tDAx53M0WLyt&#10;WMlSU2TfsXOPno4MVNYS5WN98V70AycIxy2b7IE+T8aecsmLyE1JKiU8cE1RKzxS1DwIsgVypUme&#10;RHIFvqqn2D5Fe3Zx4RZRxzSn5cej20KiQUyVAz6YJr8+hDxfcfWNLuzFVbb1yeWxuEw8FDX4LbNB&#10;uPNmgkmp/uPuHfa+KrKOlItp01dUlx+feYUgin1VVXCXgQRNT0v3NUQ4GsIzLDTQQqrcfqa/v0xd&#10;10q+lvX4v5GnSFQSumhA/L/KT03UO958hhf9+v19uBcTuHIHK024t4HaeyKeqopD9lNW00E2a3Zu&#10;nK1NXERKA9BTaV45+vuEY8dLIsQpchMhI1vNV0lJCFUhi2mCOod7/wBA3u1vDbwKqGVmUeoK1yfm&#10;fXpQiCh1zLj0BJ/bXpWZDLd1fw+vzZz3V21q8wa6HH4TbG8OwcmKv7f7f7UVufyWzKGnNwG1NRKP&#10;xb8+4uTrJcPBCKanx3lazBWiNbVQK7auJKmZlbQG/CE8fQezCWJbkRtFpWvlQt/Mn5enVVLyGjIQ&#10;B8x/k/z9curNrU3Zue3N/ejc/atbi6IDHz1kOXodh7S3NVUtOYPPDi9mYOir6JKtrH9yujRf9U1v&#10;cqkq6zI0tNXVOTnKeRCtLTaYoVA0h7JCujgD/fW96WB7YCkxJ86Yp/h60dSllSD8yQT0lt2bZ6+2&#10;bu3ceydtdQbWSqXBZJKrem6lqMxnKpqpZ/tY5clmqh8m/lkYNfVcWPB1cK2MUKGOWOqSAQxyyTRU&#10;8NJGagH+zPPIBLpjJ+oNj/X2Ubm1vaU1cT9ua8OFfQ/s6MbKCcnS8vb6UH5+fRZ8HT9t7pGYwVZs&#10;6tzwy2UwuNw+T3Vn90VH902p1H3eS2/t+gH8BM+ULjgqJYjz9u/PtGSzRxT1EwqKKUIiGKGCOWql&#10;VHcTF/I/igVhGb/5wr/h7Y2y/jK6mj0lvOpPmRwp5/Z0YT2bOEBm48ccf2dH7zGyctlMbgtvNQ71&#10;pxNVzfxPLZbI4LaOHraiHGrjP4d9nRPk8xNSvkGuSlCk4/46kW9zYqqhrTNTQYuHF0uQJmq54kjp&#10;KiVqprrOy04kMzPIpuXYFb/Q+0l3vX7rh8CzsfGahqdWihJY17latKg8eq+DIx8Rm7vT/V9nz6Se&#10;N6S3pT5PD743p3fm937h2KRR7cwOWjrt+YGijwFJBRVeKop8lU4UYZPtNEZFJSFakwk6xr9KcrUx&#10;8cMORxaU5NVLU0n3H29d90Ho6g09Qkj5ipmV0Di4ZYRf+nt3YQ1+zXV+/hsTjFdWKfhpxPy8vn00&#10;8YJZSpZq4HCv7Oh9Su3XFmc91nuitz1XHtrG7e3HLjJM5tHH4JKXdWLbLYapoKPrrb+IrKaoEaFX&#10;jlzL6L6rn6e3WmpwZsS1JRzSUlTUVkWXqBWVVMKWGGlkkgPjx/2wGqqYNdmHAt/j7IPp74/FIf2L&#10;157wBX7xXGPt+0Hh1C3bvPF01F2HQ7hzuFotzYLCbVyfXOEfB4jM1e4cjmc1FR5JqSo3tFuH7uVc&#10;PTmDRT0xIZzJ/tHtTUVJ4av7iarw4wYxsqjGz0ZfJTV73ZKv+JVavOzoLC2mxt+L8Imsr1qk3fd6&#10;6R0lO6rwCEt8v+K6APevZkOVxFLgsB1723P2n/fzFLLvHA70rKTY+D2nRSRvWYiq2ptfJ0uHOMr4&#10;jMp1DyIZVOpvGAf/0TNUvam3MhUaMbBl2yRqZDUIi0GRSZ4ZDLJCZcjW1E1MUIZisd0sgsD7jyDl&#10;Tcvr0kncGhBpRcUU+jitfn1NFz9PPkMOPz6u53L8dt97f2pNj81VbEj2icLHRUVZNkd3bOqsfDlI&#10;P4dBWCh2htjF0GSBWWKBZaloqgCeQvMlwvtKYvcFBPuCOqjxGRKpM33JocZWVc0EzSu0UstTDTCG&#10;lasoJB+7UuVQxjxuUawkm/mSwsSJHyFIA+0GmRUeVPXpMLaVfhGT5D/V8v59d7o6n3Y3XVftuXfe&#10;1pK/KU0S4eXc25MXi8XW01PQ0cVfSfwWfLtXZmjwG5KRnFFiKem+6iqtFRTrUx+SRTZrsDDjGZLF&#10;Qtk18pnf7bM1SoEkkngcO08KUjaIoSWEJBB1LwL8APl7la926dLlnow4UCj1J/G3nQ8Om2QF9bYH&#10;WaHprc24N2bQ3dkabZckmNaghOc2NiaupmloocTX0kkFLjspDmo4nrKhhCa+OSOVFVj5Do0kB56J&#10;Mhl55qTLAHI6mgjgEchlqBL6VeCarjVGjX9MmgWf02/PuXbPcktkCyR1r51x5+QBHS+2hR0WvE/6&#10;v8nRqYaqfCbSoaPJ7VbRtiOnjyM+QeoijocaaHRLPDkafGVMtTHNILyQNKbwnX5Px7kPsDPRzPLS&#10;U2QEMiyPULNQz+NzF6TVTvTVMkVQ6Q/kOhLktbmwBL3ETxsIxUH8X514U+XTiIsYOeP5dOtP3710&#10;Iqemze5dpRZWKenpMfFTbjxIqopMgPJT4qkhydJSV1D9xNbTG0EhESqnOnUWmPbTBGyE+RjMFTFJ&#10;4Y56HLvSRMsmlvt5lZZKSZbEiON1QW+ntj92NOrUXu9cf5/lTpXHfxLUavyzjpcT9qRJWDb9HhZm&#10;rcfUUoqzR53aseUnSWHzRyVlHNrWuo3LANPNE0jE3uPcmGFaNIWkzGIWnpjTMD4npllWnu0ySwRU&#10;EkbtTSsAq+XldXPq4XbaFhLCmD/PDH5+vSf6mG7LKacR/q/l/PpnzVdPnGqIYdo7qmrshHlIDoqa&#10;SsejkrRBHSz01XVZ6jngjyVHFqaQUvEmji6XZxxMtFTVssk+bwsVLNl4atauCKtQNL9tVKkNRB9m&#10;yPetn0RmMTa0Z2I40+1soWcGIGgbhx8qV/wdVPgwYIx+fy/z9IfdaZ2owEP2Owd7ZDKY/aNdhxia&#10;nIbdeplo5cnivPVYuvk3DAad/wCD0BmmSomofHNDDEG58geM9UUOXpHhp9x4ClqdcUvljFVSsZZF&#10;8USl2xVN4KdCxY6LuL2t7MdvNvZN3kVqaHPz+RHn0SSvWtAaeQ/Z/m6DTZ1PuvbeYir8h1R2nksW&#10;lDU0y0VbW7VzEaUtO8dVWOIYt/ZaXI5edKdI085FObE+T1WDKcNDJK60ee2YXVKgrIucmpJ2rBJT&#10;CKSaNsdNMyIqSHS7kG/sZRX1tINayKV/23/QOOk8YDVJUgdZG7CzVDBD/HOp/kGqzyYtKyjfYOFz&#10;tFFiHp8rLU0lHPQ71hoI5Jmmp1aWmiDqbcG509UGBkx9aJxuvZU0kU7SHRumJahIEDM1Q838OncT&#10;hUDFfoXN/aSRY9wsZGMqGoOK0NcjhQeVelsVVXKH9n29d5zuSHJ0pxT9EfI6lpZqGGlLy9L1dRip&#10;aqdqfx46OkTdFHEaMyz+MOBeOFdF/wA+3jccQylLFjW3XsejSKpT7krvOlil8kLiVYdDUDRCZDMG&#10;Ad01WI0+q4DvL+0SQ3YdZVKAEZIHEEjix+zqsk/iPWn+rHTTtzsaj2xUV+6R0n8lc1LUUn+QIvx+&#10;3JkY/FVxJRtUr9tlIquWlljofG7wQzrGPGTJZLMs8LPgY8dW0eTzOyKmnr5K2aSmO5aKPy3dUikE&#10;lSPE6S+NrtqH+t7UXBkg0zUU8a5A40H+qnS+XbhQaZCPy/2ei89iy76yW8Nu5naOx/ktgMttmi23&#10;T0ufj6R3Vl6OOAw1k+Tx8tFhp4cgK2lephIjenl0n/Y+2jJU+BNY1fJuTZiwLTqTTPu/HwVUdUCv&#10;ipoaoFbQnyNyYuP6e37Ld/C1VIr9or5n+HovbbKs3Hyz/qbpb4TcG/I8DDtaHq75BDJPlJoDnx8f&#10;t112BqcTNr+7zWVwsksjPVaqSIGFKwSHUeBf2y1EVLUySVA3ZtKuiikNXVQ0e7Nu6kMCQrGJoQ7Q&#10;IXgjYhRDZ1c/Q2AtY7/y3ca4ypocf6MKghqgVQeWK/n1682kWzgWzVp50PmPm3l0JNNV7nwsEGMi&#10;6j7jw1dJTU+Bw+QynTu+62BDlJ5555Y8jTySZB6enyVXEssk1epp2gQ6mj1OznWbd29unG0MGVyP&#10;khxssJpaXGbnw9Acky1RngSeRcl+5FHIAjhbaZAo5K3Mfc38sbNuMwubRwrnzIc+oOC4+HH7flkR&#10;bLvUNioS6Q0/P0p5KfQft6mbK7y7Q6p3Hk6bH7TzLRblStrstkM11f2Rk4dqrQUNJR1H2wxuwpED&#10;1h8lXAk87GWmR3FlfQiYzeLrMrNU0r0mIGRz+ZFXR043Ji51SlgxyUMUFTUU9TpgdZo7hQDpZ7An&#10;SxArtNovH7GAIbyqnHNa93+GnSC4khmjcGpPHgeP2/t+WelVsztPZ+18NHn4sl2K21+rdlSYncOR&#10;qeluysNWTV9dnzmqnIYbDZnasVbm45KEsrSRLICkYdtPkRS5bV6+3FjZamaZaynjkShZoPNTTeaS&#10;iq1nFLP/AAutnlqIxEDGjMoHi1B1DNpCHdtju49SaKE/NfMKPX0PSSOaGEkgVHr0nt5/MTo3dUWL&#10;pcXmMLkqmnmzIiyNRjc5hRQUmRx1bjxlsdVb02xicfTStVCKZ44ZWYy+OWCR4Y/Iys3NgMvV4+oo&#10;cfTZfw1dPDFHTUFJU/aMUrVqUSpaiqKenDKIfDL5oFYIxjUsX1ghstiuYmQBft4H1/pHh0uS6jlo&#10;NYBP+z+X8+kXsXv/AKooM7Q7g3bujrugr8LXVc8uV3PujEUeaRJsH9jVSYqHceLqspPRVgkStpDR&#10;ZCeKSRFmk8KwrCZ+K21HT0lHS1uMp3P26xV8dXj6idJ4qOhQY2niZqOoi0Usi6okMspQm4bX6/Yo&#10;hsXkR2K1/Z/nPRVe3aRl2RxT9nQTdgd609bmc1k9tbzqoolr6Sq27U7e3dt/GTY6py26pJ93ZKtp&#10;Zd0Y3JxPlaSYJWTmipFnRdBj8R8XtKxbaq6TJ7ozK0FbDj6ekxrxU8dLWUdKz4+NjIKON6WTzRxS&#10;+ogSL/T/AB9mUokLrNNCRQHHrwp5eXSCBAqxAP3/APF/5+hWk7q2hl9t9Q9dJvrbGY3bn8tnaOqy&#10;E+f21uDN01LuSSWSibNtBnqR6SqydDeGKX7acH9Wn+z7L1Wba3NVZlqpMYaylkAngkoqSpykCwVL&#10;pUBVlojHDHWqtkmjK/s6bhnvYDHZNzhgK+IuK4Gf6XoPn1eaxaQklu30/Z8/l0faPsDrzF7YTH1+&#10;66Pb9dSyPjquHcGXxm169qyhWTH+RqbPSSVU2KqXQvRzBm+6EgBSP6+1dWbS3G2KKU+ErJpKkRwx&#10;U4pKinZJHt5PHNLeeFolNwsg9X9R7P0v7W6hlWKElitB8fFga5IFKeVePy6LooJdRZjkcOH889Ar&#10;Rdw9X0W5/Pk+xdsUNNillyNfkpdxYeqiahpxppmqIaSX+H1cVU4IaSBm8R/Dfg/vVVJ9nPtilV5m&#10;akx9NBUie3lWakx8ETGTQpTyMObg/X2BedFt44nChjME+eD+oKZwag8c/wCdUqOSxJxqP+E9acv8&#10;zTdmT3B1V8pMtWpi0xme7ArsjtWTEywzUeSwW5Oz1zdHNCauZKpaOkqoyjK8AAHHA9n+2GyFKsE/&#10;ufsgfq/RY+Tkek2YL/jb3gP7pJL9RYaR+nV6/aT2/wAq/LyPQi21Q0T6RnH+Xqnv43SwyYvc0VpD&#10;I0NF4wAYhxpEnqbUvDafxf8A3n2jO18bUZ3becwUMMVS1eMMBFNI0YAo6yTIXBCDWV8Ooeocj6+y&#10;GygLWu3T8Csk+eNarED5+RH59KbG6a3um0YFKf4f8/VrH8trs/a3UHzBpN+7ky1Visft7YYjkrqS&#10;hastPl4d4YCmWYIJWiE8O5KdP24pvzxx7Lxm5nQyZTxUbmVqrH4uOWUWkbyXUyVEZYxiaVQSkI1o&#10;Ftc34lO9kDSqCxFMk/aBjoSQTVAYcR/Lj1ab8bMBSw7do+tzXbhikxlFtrd2/wCppcdNTGmZ4K9J&#10;oKPC18ETVL42hBiSqyRWCoeRZPHGU0MEW4dMNJLRB6URUFLJWZKVSFvPeNnQQEPHFrmkvZ/91i/t&#10;20BMoeprwA/I/wCrHn0JbVdRDV4f5a9WY7Ad62tp9xPDl/utx5amw22aV1dxFjY0qIoZpMhenqKk&#10;RUdPo1U9wak24+pDHIZP0yTzS0axRRymwBWRU1FCzMIyQRIbfth+OfaoWA4CQ1Py/wBnoz0+dejV&#10;YGgIlgoaPHZZpp5qYLLJMrwyShBMRHGZbn9gXvUtCdfp/wAfaFWrl+7yFA1ZAlbmq1panRSpK0GP&#10;SjCsEidT4ImjGjVJIp1erT+PagWQAVy3aowM/wCfqwTSw1DHQxSJAMfiMwmIq3xu18UkNB5snJTp&#10;V5d8munyTwaRVVEbjyBYoZFI9GsfX2yrV+bJV8iVp+3grjS07RlyjiC36pW0yftn6sANX+Hsw4Kn&#10;aNRGevdPYx4gwOJgmxSffVmKFdWrOsQliar5dUp1LwDysTpRi3j/AMfp755GrMdXQVay1DEaqWgp&#10;5IWPnlmjZDIiAhqiV9bOzsY41cg3Nre9qAQVNP8AN/q/wdbrU5qesWGxscmNy+OeGjS5ircxV01S&#10;v+TQwSLOIZZCrrSUsYiWNIkE00kQK2F7+588IWjfHPLVyIEetzEqzIY5lZTUilqHNjIQRq00wU29&#10;Or8+9RqzsHAxTGOGfLq7KRGQfXpjp6oHIxZxKfHwzmWPFbXp5KWQTwtG5oTX0SJqWnje+jXWlrN6&#10;tH49i91JKk2+NmV9SJkmyW5IocfDMrJ46GHH5CRAIA7QU3kigLWQX+nPPtFcgCCZVGAuTT5/7PRV&#10;dV8Mnz0kfy6Ih/MKiem+InykwtCaR6TBdEbuq83V00iSCTNVk2MgLNWmKOrrxBPVKC0pCmx9ACke&#10;7M9y1W2Xze4TANMUgw2kj+IMI/2KHU37iBmLRayb/Q/Tm3sCcmW3N42flAuS0qi64+BnM3oaDuoB&#10;nh8qjqE7tkbfEHnVvyBB60K+6INvRTb1pyIKWkOQwr00KPkZZIoDmsVCJG1jzMVj1MQfwePx715e&#10;79xZHPfKj5R0z7p25hdk7a7HqcZg6Ou3Ps3HxTVc239s5ipAonrI911uapjkRTPBW00FCq67NqQX&#10;mr2WHOtpyfskN5IGgEtzU/odw+pm7sFmo2SDUmhGek+0va/u5o/wAsBxII1E1/i8/M9fTA+F1Xsf&#10;H/B34Hy4/Y+98lm9wfEv46vTz4rYm+85SUGLk6xwcgNbnKfEHb2Ap4alZJrrNDWunheOBklQ+w0d&#10;MSM1W5aSowWUysdaUwuQpd1bSnEMeVjo/wCJzpU/xarqaKOoEEfkfTrkih0pF+onJDl59ontZLgp&#10;VRTzYeR1caEZB8s9JN0js4pxEhBFB/EOOfU9Gbnq8rU4vFYyjoc3jsXHjZVzVHW7E3pBMEonmfF0&#10;0VN/AqKnr/ErMoiEixxyPqkleyD2kc51vNOZfBjKmGoydFha2hyORnxlPTVNBHmxHFWbamzWapaP&#10;NUnjZ2FXDByrN/qjpVXW6bGk0kZHn/ToacDWnA0/n0rG2RwwGYHup5fn8/MdKPbfaWLyRqDT57G5&#10;QbfzeS2/n8Xt0V+brsBn4NuQZmfBb5x+AwuTqdm52nhrIHbH1cqy2lhI1Fo1ZZ9e7XyG3P71/c42&#10;SOLdWEwe18VXxVIGNq66nyX3hzdQlNVT+eHGiuc0jKWjhhhlZDGsqJ7KOebW5YhrQEGqjyxgepzX&#10;P7ejXZLWMIzEjjTgTTj6HPr0id67nwO6MxsmtpMxRPVbCzWd3lnsYcaz7kgwkm3spjRt6Jqqkpp8&#10;c2TqpIBWQOsc0s7RIQ5jkcFo3DBviPIbiozveGpketzmcxT0eTwpysdJTZWuoK+prsfjWiiwtRJj&#10;5Eenq0X7x5CIULOZPYAjttyRFLU0+vZ+fStLa2ErgzaqGo4j/BT1r0ZDES4Oelo1XCy0pjocXj5k&#10;qMXkViWnqqdJaehpKypoUGSo6aW6uqt441BeQKNN1DtvA733JUYH+6G3qnJwSE1ma80eBxOFWogp&#10;IMUr5Gvmzc8uTz9Ph5J52MyRtUz+MsIoj4ga2l3zZcXka6qpqFMRcaEcaD/isdNXcMLIEhetR6EZ&#10;pSn8+k5vHduxdjUNZX7wzMOKRNKQSR/xbKZh6esyMEggo8bjsfVZOOgesEUYFNG6IoPIK6va1n6t&#10;3pkJMZkcXtbdP3bUuViipE25LHBBj3z8ArMjU1uPjpY6aozEKyWgM1QrKTLGrIRea4Y+aRZQsLZ9&#10;QTBpGQAT8hmo9ft6Cd/YqGYiQA+Q/wAHE+Yx0GNT8hej8DV1+O3F2x1jikhyGMo3bJ78wkE9RmBh&#10;1nXE0lFlK5qmpkxh8RaVUgKvaN7SI49sc3XG/sjvzaNVXdf7vmmj3FgaWXMnYuUpsXtujw+4ozV0&#10;sVfSUMccGOpMPRVGqZBHTzNMsq+kcks9ldwSIbmJ9NfQ+tOI9KE+XDpDstomoGRwQPT/AGGr6+fW&#10;PIfIHoak2buGDDdy9US1ku3Mlk8bjIuzdqV2ZzzZjGk46oSjrs21XNVZfKVsMMKyeQu7LFe7BQI+&#10;8X3Jkt+1GIxOzdw1dPHNiJnr8vtMV23KmPIR1OPlijnr8cJpzJFL55W11EMaQXGhmRmb/dv1jkLE&#10;dR8yCeNR6/If5elW8QBaCF6VpU0+3yb7OmrYWb2Zh+u6eoz2/Nt0bQUGTWpiw28YcXkqV8fVx1gp&#10;1kxmYhiSspJkEXjWOGY+UI97spAHJdJNRtNgj1pu+hp4qfcOOvgNtbwyWEgai+7aCuoMJtuChocf&#10;X5WOg1UbxzM0xYIWR2C+y5+QbBmAlRyRqp2ymlK/8MB+zOelCb3uTgGlVIIHweXHAX9nDoToe8+u&#10;JMfTZP8A0l9fRQ11PRV9JS1289rYqp+3kSiasSpmq8jOzQ45sggqSIY3hJC+okXjQ9K7fIqky/U+&#10;4/Liq2qkmw82A3zDkhRYjN0dVBWR5Ktklq0pHVVkKpLB5gzF9aL5GXQ8nbdA1XVgVPDTID8/x/Ou&#10;acerSbnuLKGKdw4fATxH9E9TYu0dqZSgx1XheydlVmOziUdPh9x0u7No5DG1tfWwTxwUtC9NMYKq&#10;qmqovSqeZXIAW5JVRfotlfdzwZep2bPiqRdx02Urnx+2PNFJFnKabKLLj6x6MksKVU86LCRBIuln&#10;+tmxyuLMmYk+CP6JxgmvxHyBx0k2+ypOPFbI4/PB9D869J6s7HwtKJ9vY/eWAyGc/gGTpcdBkd0U&#10;1PWPX4KupsJUPk6VJY3V2yc+lZPMrz6jpQ25xbPmwkHY0eMytJjoW2v1ZsLbFJVz48QfaZqfcm9t&#10;zZDFxRHHR0lBk8lg9zUbTWkj1yTxl1Fz7dud2h25YVSPVpWgyRnUSeKmmG/2enOZLRvB/QeqgDyp&#10;mtKZ/bjHSbyu3szJit35vb1bkJ6fd3Y+X3HWrTVqSa6Oj2ht/ZkNU8sVelTWY7FZTaSSqmmVvt00&#10;oLLGWX+Sx20MdhnikocROgnndZMVSSmnaevrYHdKuRapIZV+5lNIkxnZ5Jld/SoZwgu72rilwCgr&#10;wT1/LoO3trOJ6pZ4p/Hj54rX0/1ceOArN55HL+VanN0QmjiSWmzlZRCUQUMFdBHPQwLQyTU89TFG&#10;tfNB9skcUMqRm7kReyoYmfDjdmQxOU+2o9v0kGUFVjshStHDW1dFNNRyTS1GNhxtVlqTHRVLQVl6&#10;9qMa1EYks7qc2U6OlDKKA+anPxZ8himc9Vu7eYoui2FKmvcPn0PuSWunxaVGNep/iFRDD46inmgj&#10;MKyGCRjDDk4K6nhnnChoy9MzXFmCk29jtgpOo8b5ZPNT0NTTPDBLlWwdBK7VKVKs60tNHDIrY6kD&#10;p+wVM0hp1Z7srkLH3pLoCMrpYYrQH8vh4f6q9JriC4xVq0rwA/z+fQTZ2l7XnBkpqSlr4Z/vvDiY&#10;s7XY/TQtTL4YajIAxSLlqqeBv8oVhDAJ2VRbRqMv8dKmmo231UYQVaUDVm3Wjp5qj/JPu6Siy0E8&#10;tLjI55KSmeamWnJljSOSYeMSC8bWpb7F+8PEZXoRTy8+7yDLxBPAf4MHthYSSqpLCorX1zWnn1Xt&#10;8/8AGU+QqOnqXdEVMa+txPYGOq6+khf7xcfkMnsaWkp6jJy0xmeBJ/uCYmaRYwJfGdciAnhpq01M&#10;NFOiKsgopXKg+kuxMpbUfoebDj2IbKYNNBIBUhW/PB/wdJFlXW4U17uH5da2269hf3YyPYGFnyVZ&#10;V47J7/wCQ1Dtaro6GhpqXErTNGp/yhJvtderUlg2m3GomS6omEtJWctqWWFZCWuAVplsVAAsGuT7&#10;gj3oJM0Lf6f+TDoQbavZJ6/7LDrXl+eW3p8B29s1ZooIqGt2/mKnGGmQiQQvubJJUeVvIS70wiCX&#10;sNQX6D2NdJHZyQAVQgnn+oa35v8An3jZu0xMYDfEwNP96A/ydGoyR6dFk2lSolRWsFXTG9ES3+q1&#10;UCSW/Vex8tv9h/j7VMkBjoJ/XcL4nsUtq/dHB9Rt+v6/4ewNBciXcrclKEll48ME14D+Hh0vb4W+&#10;zoTM1SNDtvK6WcqFpZwDCF9IqIU8ZfyE/We9/wDD6c+6z+5Q/wDfPfJqpKWleTs7cISaWaOCn8Um&#10;5s4WW88NVTFjHOT/AJu/FvfOxIQ+57YI1LL4PACvmR5EH+fWe+w0XYLGnDwUP8x6V6+u/wBJsi9P&#10;9ZmLyOsfWuygAQWkYjaWGI1C6sWAA4uT/j7DFaf7TaElIrxVCVWeyQWaWageBZYml0aGraehw1TH&#10;+2OI43/V7Fu8gNzBA+Q4gGKHzHpVmHHzPQjB1zxNXtp/h+Q/y9CBSyl3d2UoVggJQK+vQ1j6lRpK&#10;hGuf7RH09seMqGbHlpGViXnkUxSxGQIVF2L0Mtz9fpb2UyqQE8PBxWtfXHHpRDT8/wDV/m6dHUa7&#10;cj6AX/r/AE9Qt7zbdqwcnu1lljkLYMeO09M0sYaGWKHytTwwZGn8gmv+7otb34rIEtda0/UNcHyJ&#10;+ZXHyr0mYHWvbQ6j5dYqlQY6YfkSpYAH8MrNa5KNYL+L+7ptgRCDbNJCLaYaKiiU2+oSNQOLmx/2&#10;/vNPnM13C2NceGP+OjrBHceN1/zWb/jxPXykt4zvle4O/Ms5JqMp3n2hVHS1lD1e/c9WuOVIPNRp&#10;vx9L/wCHtZ7dYhoGuqgV9NyxsptV0RKcA2J0gfn6+wnv2jVdeIpK/STVpmg8OSp/L06SRYRafxj/&#10;AA9M+OpKgUOMhx0kf3cu9drU9JDKfGZHeqWWlFyHt91JPo/Om1+b2966W/aVarGYqSlKJTV+6c48&#10;TywxoZaRshkJYjDJLU092iM6+imqPKf9QL+4f2HcfpLVFlNZBClePHT8lNPzHWZ0ED/u22BGQo/m&#10;OvrCU4/yqcNyywQggN9NSICGUEk3CfVlt/vXtP4fGx42bH3Lmep1mMxRQNFH4YZNfnlkmyFiol58&#10;c8mi3r0+z+bdo7m7RGPbT55qD/RX/APl0YLbA7hCSfI/4D8+ucoZopLi1rfXg/q/s/o/AtyBf2ld&#10;vhYItzNGTMkuJyIikhuT43qaoePS1SNEYYf52QxxW/Ps1ukWX6FSe4sxrQ+Wf8Hln/J0XQWjtJNq&#10;9f8AP8+skt/2rfVZYjYlQOALm5Xk/wCH19rnpGjeXuPqNo5C6U3Y2xZzDICDqjylNM1jKIze0VuA&#10;TzqH7fq9yFyrZr+/7sHFbWcj7fAf0P8ALPRBzajJytfVOfDb/D0T3+YVXRUnwP8AmRNMCIz8Yu9I&#10;ZGTUSEn643HTsQIwzn0y3sAWNrAFjb3sL0VVJDHGoKlFDgoNFjc24cqWIufa7crWKa6nemlzTuNf&#10;QfhrThjrD+FtS08x18xnZlQ0e2sQsrieOP7nVTwiyi9dkrap9JPJBNre4dXeeRDK+tnhn1cW4V6O&#10;19JFvp+Le1dmBbWl0IsUljp+yT1r0lu0q1fT/Y6wZSeKq3Pt1JIWITCZ9pFKqPIZMpgoVHpRbaLA&#10;/wCP09k57qkYZ7GukbsPtqpCkcTTSMVkpUBAUAoWte4+nvPP2DMlvtA0VqBXh5Euf8o6AnM+LhiS&#10;Pw/8/Do2fwOpcdXYP5D09ZW0GLMfYuzZIa+vzEGDoYC21Mi0gmlrCFrUQRn9p/rf6j2D1ZmKYwvF&#10;9vUU8nOjyUVUqlAqfpvTsD42V2+vrvbj3MyyRzX8y8Ku9MHh3ZoP28ekqxuIhmv5j16PXsXpHddB&#10;kMXn/wC8eA3RjhFAuRbF762xV1NJkGqagyCrnXPRSw/xOimo6XiJvs9Gr9y+kdQZGhQaS8xOoMbU&#10;FRw5BZJP82NNxb08/X6+2E3mL4WiIB48fSvDT02FkJGaA/MdT9z9M9i5GofIUtLg4wtN9rRxTb92&#10;/TNNQxzw09VjXaevq/vTTyPIPugE1GK3jF+MczLLUiSlMphZNNzTSox0rqJCOhA0v9ef9v7NE3SM&#10;trRO1h8/T5r+3h0fQXaIh8QAOfLOPzpnqLgNvZDAbQlxO9/4NFuSjyjVbwjdWCrIKeOrqTRwRy1l&#10;FmadmNVjvTAQnrH6xH7y5OngqsZMkvlRYqd5C6LNPImlQVkSGLXUSr6AulAx5PHsKbteWIs3W8H6&#10;6rUfF5K1DgH+fHo85OvJHlestRnyp/kHqa9PnRtVvDavcGOyW3IsfU02e3JBjHx01Vg8Xj6wVdbF&#10;95jZa+vFDhKCrjNa8/lmaNG8YQf6oIbrXGYfPTVEs0NfUmCcSwJkcJlMfAXM7SRzw/xRKf7gxaLq&#10;rXA9xPu2/wASS0ijBUefr6ChU+Wfzp0Ot0uAyLrbgfQ5p+Xz6tO+Ym4OyNgbQoYMJlsFtcZfGz4z&#10;L1e396bYz2Wp4ExMVNUY6rG1Z6qXGQ15mZJ6qntIxS4IBsBlkWaaSR1Dxpi0NZKRx5fHJFogFtYe&#10;STVyP7P+Pt3mWM3PL90+rShSoNCa1BAoMeRJ/KlM9BjbriN94tWGSz0p9q/Z1UV0hl9vdfdibPpp&#10;jDmsx23umj2DiKMuHqsJFPQZOuymbfWsU1JjMY2N0x+m1SJLho9NjrhfzYXZN37ED6R5d4b5kUx3&#10;51bf21Gbg6bW/r7xe22PRd7h31anz9Xp/l6ni/0jb7YD4iDX9nl1vafHKRJentgNGHVV2nhY9MhU&#10;upSOcWOnj8+6i2n/AEsAQi/rJ5I/xt7FJOQKdEXQ5+8DN9PWx/w97JA49a6974mS3F9R/qvqt/sO&#10;Pz7317r3voSkAC17Lf6/7x9Pfuvde94tZU24v/X8/wC2v/T3XQvp17r3vk7gH1/61xz/AF/1vduv&#10;cOPXvfhISlhc3H6rC3+2v7rQcTw68DXh1737Uo/P+25/4172K+Y69173zDqW1X5/xuB/vf19+z6d&#10;e6976DsRcAHRfi/1At9Da3vxIFKnr2fLr3vC8hYWJA/2Fv8AeL+/AAcB17r3vwc2vqB/px9f+Re9&#10;9e697kEg6ueGNtX9D/xW/v3Xuve8fmVdJBPq+vHHH+3vz/h70K+fXsY6977aQabk3OnVb/H+nHF/&#10;e+vde95C9jqJ41W03/H0v/xPv3Xuve+o5VABJAIPHI4H596NfIdeBByDjr3vKJiR/av/AEsPfiaC&#10;vXuve+ImYCw/33+8e66BWvl1fV8s9e98izAenk3t6T/j+Ppf3fqpNTXr3uO8n5Y/nj6f8aHuoNa9&#10;aJAFT1732kzOQLq3+KuDY2P049szBaKT17r3u4n+R3OIfmxmLNpY9Db2Bc/RSN5ddSWCWJbSI/Zz&#10;YwNPsvOsOmtY4Mfk/n0AOdF/5IY89M//AB6LrX7/AOFLcCv/AC0KmrYE/wAN+RXRFYFCatXk3FXY&#10;8rq58epa4jVY/wBLc+9l75QSGjyuCy6VfkpKfaBo8/h/EtSKvCVlesYnihaMlZqGrdmDC4Aa/wBT&#10;xDu3y+Dt26xFPimBVuGRIQprmtRT04UpjLXt/wBvKjhv4z/JzTqrH+QFTrnelt77brMeqVh+QU2Y&#10;2VuJKmWmOF3nj+pNqVGTw888ZgVKPJY1GTxi7MNRueACEV9bkaaB8ZDn8hV5PDLSZvA1q49JYM9t&#10;uplKTYZpQ6mtqKOxKxnSDb6j2vWaJiHK0jYkMM4byPDh8+pJ7PX/AA9bO+Mw+Nqqtcs+1cfQYrPP&#10;W4fc9Aci8NRt3dVMjNBno4ijR0cFcos8ykuPSSGufbNQ5l4Mzga6HIZyox0s6gww0iiSBjBVLJDN&#10;ZyaNo5fT6wb+3WkUxyhtOqnGnl8sZ69RMVP+HpR5PbiVu39w42TEbfp8kaeXTNUVTyU9QBLTvHOg&#10;KL91HJCNRCFbH08+0hNNWzGakhqdyLkMWr5TESP4oVmjEmqTFOZPOPFLD6NdRdh9fH+PaiirRyF0&#10;Ng/LHHHn8v59PFfmellFT0kax1LUu3Woco6Y7KpFrfTIIyI8ivjEQ8qS+rxwhR+PJ+fciKSL+F45&#10;fsNxrhdxwpkVWWski/u1uqOnk89BPEJNYpKzSNPkYAX+h97+ofXJ+sviKaUp8S+vDy/PrWjhXz6b&#10;lp5WzFXM0+31zmDlagcilWSTcO0ppYnpqpZCgVKujMjahGrrrU+pQeMNKZZdo0o/g1TFk8Rm54qZ&#10;6jLSCOeqHl00crhQ0sbeT9AAHH6/bscxS5JLURl9PL1/1fs6TojEAv1mq4FTdlWf43Sy47L4GKao&#10;pocXF5KenVkT7+JmcrG48dizavr+ji/tVweGLJZKSTEx09DOcXNlUarLvj8y8ADUrxklaeOVwRaN&#10;lJt6y/tUl4oVQZay+RpxArwx/P8AkOrfTRyli3kP9X+DpEVNDVzYvFJBmZKnJU6ZeDEyCmCJkcH5&#10;101avrJqZYoSja5VYA20LHf2eL4fVGZruvYcpn6iOqzWZ3ZnMtVrDHHFR06V8FDLjaSjjSOP/I4M&#10;SacKzDUw9R+vsZ3HhLy/dgYjC8RxwwJz6+fUB+4J/wCRRZa+IRuHyWg8vl1o7/8ACkeixmL+fWys&#10;LgaOKHDYH4yda7dxZklqaiqqxQb77iTJVeSnmlcS1cuaqp4qgi5tGCSCfZwbXyqmx4Qm1v6U54/1&#10;jb2GozTY5QDxZfP/AIYOivZzXcJh/q+E/wCfrXUlC/33oNS/8u7KcaODooBJa+rjUIrX/wAb/wCH&#10;smXyajiO5evJoRWVVdTbc3XPNjKOVlapoYK6hkZ0Ugw+aFpNXkmAjCixPHsmvJDFzBODGArKmk8M&#10;lHBx5CoIp8+pc5RjrscgI/Gf5H/ZHW6N/wAJwWqJ/hV8jqSpqsTj8XP8iNu0VLlshSpN9pmazZO1&#10;7QVtW0kVTWxTUslMipC3nWRyByfZHs+sDY6ipxhZqigytVFJSSVNaSjFKmltBCD6oJKfUv8AlLEl&#10;tX1FvdbyYT7q7Fxr0iv2UJr+fpjhw6Fvhj6E1FR/0N1tCbPSqhWtllzlNFk8LTyRVsVLjQHV5Eqi&#10;KqoKu3njqCGb7ZLBCv05Fs+easWk3rUw7cxH8SipMXFNSTZBJF3Jt4VNTCyUwqKhlkmofubvLKrI&#10;bWBN7jxkAeEvKxYk1NKaTTjwpQ0p0oWPidI1f6qjptwFPRip2NTHOZuqxc1Tl5YZ48cITgNx/bQV&#10;I+8ljpkkpIa1YnWOBChBk5AHts2/4oocjSY7+68FCjxnZuUSpp3aN56SoXJbcd2mcMJyo/ekIU/2&#10;dPtxLsxusjatX48Ur/CeGKV4D9nXmSlSKf7Pl067nopaqfG1WRO56pvFp3ZiI6eoWKZIK2klxu5E&#10;iijWzUTIf2YbkhyHB085ErGFFHUrLtmnjgnxTSY/xU8kSyz1tVHIINMQlaRvrchefx7S3sh8crpa&#10;tDQ/kPLh1SgDnPD+WOnGDGp9y9M0W6Kh6mDKrFkDUVcb+KGlpXTzs8/jVL8ADX/r+52xq6d941sU&#10;ebwQlq6HMiinOP0wV0KUSeTE5CYUhUVEduEUHV/h7Ua2W1UMhwy+eRUnIHp01uiMIdJHcD/q/wAv&#10;SW7TxdD/AHJo5qrbm46umpMztuSspKLJP99jply9OsOboY/4jETAkjanbX6U5sbcO1FmozNh549w&#10;U60Xmo6NQ1BoqcXWeSmSahrjYGnx0/1hIGpv6D2rVy81DH+pWtfUZyPUjz/w9FO5RarNzXPp0nMt&#10;tojF7opJdq1T1klDkqyZIsprpc1ReOtlpMjj9bn7nNRkj7hSLITySLe7T+unSTamNkjJZSsio+nR&#10;qAq6tdYU20KwW4HsQMW8O2JP4ST+dKf5OoFuQYNylFcHJ+Xl+f8ALr5wH80iklo/mf3dSShI6mHK&#10;bIhSKKT7l6FD1/tytkp6mqDaJJIIJ7FxfU402F+FzTpqmUG4K3INgxFv8LgNe3v16/h7cpAqCMjh&#10;Ufz9etRRsNujSmf+hj/xXVZ+GRm3TmB4wPHBTAslnKGJbkga11EkfT3Xz38kg7S7Aaj29HUV8uO2&#10;c5irqnxYzc+Lp9sYw1kYgLWlr8WAVQ2JVbfX2Hp3WPbo9c+ikkuRkgmVz86AjPE1pTHU+bDbBuWr&#10;cr8WkfZ8XX0Nf5JjLUfy5/iQKvdLjDQr3JCPsaJGzWwc7N3HvmKgUVaPJLS4PMLq1RNZX1D1W9ls&#10;ppqeOSmMYwWOx6YvI/w3LTTxTZLamWB0CgrJXqC7RGU29Wlbc6fx7akuKow1s7VFVpTUPI8PL/Ue&#10;hEIwOHH/AFfPq5qooKuQVXlXP5HIfxXGjLYqGGWHF7uw2hZGr6GmFP4kn8JudBL6hpLfQ+2ijyNV&#10;CPXk8XFXxU2WbO4THUfnp8rTioqiuToGkDpJVcfrRx7Tyu0hDGM6a1U8KE8QacfsI6dV3UChyOlP&#10;UYekfSi43LSUMtTinwebr65qWoxk/gpQuKro0K1MVMCOY3RgbkG/t0wu6KU5za8cmRqq+kra3GjG&#10;17UP28YfyaPsMjLeYx1DWBIPtmSPwp5JPDGurE54VHEDz6EAvu9Qw4/6vTps3Dtmql2luwR4ymx1&#10;VBi8sK/HRVRqndfAZErsetqUPCAOP0k/1uCPY/7jmYZrCsQXkkyGVTQxQyLpx62ZxE50izW/2Psp&#10;3yatiYlNAdJJ8hRm/wANB0fQhJEBA4/n59Fp6Yx8QwW4XXSI4cVhrTRrMsMiyV7EiMzolyJFJ+nJ&#10;9itgKKGStindismO60xLwMqr+iq0aom1M1le31Hq9ke4Xp+oiURiryMOOca/8p6K4tQhOPI/zr0A&#10;2Zesg2zkaaJEeny/yC3KMgsmuyfZPdKuPxsjM8fjHB1Ifpb2JG22+4xmDZ9ILYAs6qzCxFfCxu35&#10;0spP+x9zRy2xG3yMD3lx/wAdAGOA8uo03tP1zjup/wBBf7HVBfzngTFdmb+ip4ZWp17cxypJKokE&#10;n3Ww9xwGNUsCPIlX9Szfp/x9mMxI/wB/BgvyRkaU/X6+tT/sPaHd6nlTmv8A55XH8mHUUbB/yWK/&#10;8NT+Tdaqe328HZeyXUhbbnwshkDWtfLY+qBHBtovp+vP1/w96j3fFWDQ7rCB43Ee6CUksqKw/iFz&#10;oUvyFit/sfYT2+bw9tvx51hz+anrNDmM/wC7Bv8ASf8APpHX2XKUWgh5B/aj5HP9hfzx7qHaYqkY&#10;vciOE/QD63t9D/j7GypqFa9Q6eBPUj35ZwfrbVq03Bt9Pz9Pp78RT7Om+ve8iyH9QsW/I+l/detg&#10;06977WcEE3Fx+PqP9uDf/ePfuvA0697zLJY3ANh+ffuvA06978Jtf9T/ALD/AIpz79Treo9e99hw&#10;eB/vP59+FPPrer5de980YB7E2Nr35P8AX8Aj3upCkeXXgfLr3vO8nOoMD6dP0HP+PvYIppI8+t1A&#10;49e98TIG0hm/5Fa39fda0NV69UevXveYMpUXK2P04J+n9Of6e/DBBI631733rGpubAWtb8/m4/2/&#10;vdDQduT17r3vl5j9Q6cfQEn/AHv6/X3fxXPE/wCD/N1qg9Ove+cUp1lmJ1KX+jXBD/QFf8Pe2kkB&#10;IJ631735pmVuOSfxYfS/0uAR70JGJoWp+Q691730ZhYc/Qf61x/tuPevFkz3fyH+br3XvecyKA1g&#10;4t9OB/W/NmA/3j27rTHf/h/zdaqcde989aqbhz/gL3Nr/n+vu3iReY/w9Wr8+ve3KqqaCSOi+xgy&#10;UUsdO8eVNRWwVFNJUtPIdeMpoMfRtQ0X2BSHwSvVHVHr8nOkNmVVqS4J8sH9p9c/IdNySKgFK1/1&#10;fL/DXroAi9yLX9IAtYWHB5Nzqub8fX3gSZUjY8gFrcXJAv8AX6C4PtgyKxrqr0jJLGpOeu/d6v8A&#10;JpeJ8X8ioZIvuAlb1RKivNJFGpej3cpLEpHMSWiPFzb3LnIUSnYdy1itDUEf7b/V+XWNXu0zw85b&#10;P4b6cMOHqkfrX7OtYD/hR1V56izXwTlwe4p9ttJk/kdS1VXQYOnz2WkhqcR1BGUxtLWxT0Kzompt&#10;Uin6C1ufd1hWCWaFlp6CESOAVNMjlA0Y1aGqpqiM2/xTn2ILd0g2t20imM+nefLj5/y6WbohkMLO&#10;pLCvnT09Kda7tZDu+myOXochuztrc0uKoK6pEse8anEUmUrKdF+2GVp9k7e2jkotQt/ma5v9j7b5&#10;6aUwzFpqz9mZdGljTQ+EMyEWhkgpgSGv9fx7MGu5ZV0PIaY/l+Q6olukZ7gM+v8AxZ6e9rZHamMz&#10;e20odt9fypmtv1KZSSrp5d4bgTPzY2mroikufo917yqIIJIniH7Sg+S9xaxjiKmBkLPEv+T6VJks&#10;Y5Xf+19nG+oD/En3ZEt3ak5AT8/8mf59LEKkNqycfn0r6nP7+FLjYsFhtwV8jbsWuq0GPienymBo&#10;sf6YqB+ycjQJRSSg3tBTx2/F/eWlV3pGURQSqJCJKhIikYLsWHodYw+kEC4v9fZLNE3wpQSiuPX8&#10;/L/UOkoFszquc/b6V/yefSj3DncZjN80Vbk89uXGmsxNLPiNu5DKw1eVcY6l8EjtUY2fJ5DHpWyx&#10;SOUkkp9Bitc3uI/8Lgp5RI9FLNL+iGWSrJhQWt+2kCpGp/4M/snkMzcTUfkOvGGWvYaj9n+XoX6X&#10;tms3Lj/tqDfGJwmMiX7/ADmJxuzBDuCpZtXpydZuCsyFbWC5/VS0Tn2npKqGarydIIqSklo2Kxv4&#10;HnZbgHza6ueu8hW3610D/D2l2u8uFGuQhq1rUAU408j0btCFVSXNPy/ydGXzOwTj9vbB3AmY3tuD&#10;H7hWnlrKJNwnBw1ESogfEfZbQxuyGoqSWx/yapNZID/uz3OjjUshjM84KRGOR5JpQrP+sLrHgb/b&#10;D2LpCFTUz4HE59aDHTfgjJ1/y/2ei6T5GqdJ6OsTAYKpWsysdZi6TH4XHNWUlIA1G9QaSRs5S2tw&#10;PNKf8fckIfsq2nigjimLzkTTVECyASKfG4ExeUC5/T49P+HuOr+C4neSuU1YJ08K4xjyx0YCkRX1&#10;P29DnhM/h6Hc2xc7kM3l66ljxGEhmxWJ2/uWtxX3tCrDJUstZiqZcEJkLG85rvuP9r942oK4jxxS&#10;JEamJKeRvBKwOkRrJKrMIKdIwht+gk/UX9+2+3nXStKxVNeGeNPmKHrXjI9C/Dy/1U/y9S9y9odc&#10;IXy2Rpp6yXa9dJmMVTDM0cc8c9R53p6GSKmlymXqK2oqKcSWNQsUOu0zRab+2qrjxsVQ32pyAahr&#10;JYZfNSnFx1LgIktS0sxra2up4ZAwWQGJST9B7FfK+3i7DR340z1+Zrxoe37Bw4U+fTNxKkKa+Hr/&#10;AKqY4/PqBnd4dkVGNpZ5U6/XBby2tRZDGLitwv2bk8PSMHlxuBo8WtJsPau0c/k6Wrglno2GUnQt&#10;p1uBq9vVLh4cpRGoqaSgmpqKGYwUk6SmGncskjDR9zEjyPIbk6SP8fZrzUi2aItuuTpxnNak11E8&#10;Kfy6QwXEUrEajqPE56LJtfuyv2f2M+1afdHYFDuPfeaoIc5vLFS7dfJbiio6daCimFRBtPIVtPia&#10;Sg/ZjjNStQgN/F+PYbZPK5Sk8dJQzPRxMSpgo1ipYFHAYL9hRQMzOP8AVk+2DBGDRbnH+l/zHoOJ&#10;HO3c+TTzp/lJ6sk2L1l1puX7nc+79p0G8skrLW02Z3pX5PeGa1x3MMitv7dG4Ex8UMh1BKMRC594&#10;8c9XWCKSVGnCNcSSgvCya9F4o5I0ZefwT7StbwlsXJ0/6U/5+kEwZS2g0X8h0r96yYLasdZTUkFJ&#10;h5a2HTLRY2up6PJx1f2wqhDXVuOqJ4ZW8I1BkU/0t7//0hMpKbASVRyEKtWVdFjnqZUrqd/uMdlq&#10;NmigqILa47eOocBTf0LqJN7AWbrFbi8p4xWsa1qPPIp+fUg2c92X0yp5+o+fy+X8+r8Jct2pFgW2&#10;7mYqLC4bN78XE4ir2tmKY4zcuwc5SxVdbR5YVS09ZHWeXHxq8sQRmmm8aCMDUyo2OuKfb9ZSZCkq&#10;lppkrqSWlE1b4a/+IRt44Ynx9TSU0VDFNTxvfzMrazcEjUYJ9zBuKLG1pPVQwI7UFF1Y+KpPn+zo&#10;b20ynQzA5/2ehJyS1jdnYvIUtTh5a+mixWXpsq1PjPvsA+3/ANiqqquDLY/J5WqzWSoMxUw2+0il&#10;gEPokEbeIIje08lfXvBj55Ptaamp6OdZJKVfuHMSGcTJJVVNKtoIidIRpv0ev3KfLyPeRkXE3h0A&#10;xTVk1xin+ofPoOxqxHy676qxNJtPALW5zHUlRlcrmMvnaWakizOqipXr5jizRVK4nH5h1NTWx3lZ&#10;4qQ6pz4eLe0Pi8DVR1mOeqrqaaN8pE0VFHWR1lRHU0kcKSyO8FUjw0VWZS9i5COL3b2J7iG0sxGy&#10;jxhn1X1+3/UejW1ogGan8xT06E3cW/6XJYrddHjMNm8VPT7Snap3BVYKoxuMloMxLkHpoKSKvxE8&#10;NfnMRHRCPStPeSJgpCfX2ZOrplmqZ62praZhOaxKKOsyFolkkXVKiolQ9NNAnAA8Avf3CdjNLFeL&#10;bmEkV+KoGM1NP506evRGjeEXP20PRQIqyCk2rjcRh8XmKaXFQbfqM7/d/aM89ZLBTzLDSTSTz0NN&#10;lqGvqWRyX++kKqnIIN/ZW8plGbA4aJ8hE5aryE895KN5BG1RWqt0nkqqZJ9IuB9Gt9fcpxLDZxRy&#10;Duenw5xx881p0HL+N7Yl0lqD8hjj8z6dH323t4T7+3pURYOppoIsbgKGimEeSp4pZo8Zhp5BDLR0&#10;+MyMlFqZVdr3UsSV4t7VWw6/bk0Cx5FsWr1SCClacUCPM0yvBUztUtTGRHCKDfnll/rwRXUEmliB&#10;TOOHnTHHyGOklqtzb1Oiv5j5/b0g+7sb2DS1MNVtgbjmgxcsuRy0WObPVCQR44xZHG0cOJpMnBT1&#10;kVRVyFTGNHoicc25dJ229HnNvyUs1NDX0uQrTkqSDI/cwZB5plqMeBHNLT+kyoBCyJGFQlT9bhiF&#10;nUhQmpxwyPz8j/h6U3Ms8gZQtFIFMj/N0no6bf1bsfseDMT5eXA5vbOHi25XV2248dkNsQQY6bG7&#10;gkM1FTZRpKhKeQvVJUS1bPMquoIXSRJp0qJlSteniL+GOmKwUUGQSnqa4mRVeslj+5hjGlhdzqW3&#10;6vZZeyXdrcpbLQtSpPaKftrX9vTskeQAwp0X+UbbEVTiRlq6FIspUZWnTI7izW26jNYvbBjo6qqp&#10;8FjatcVkJVaaNjHDF4JtdvEtrliNbRrlWngZaOWmoqySKsCtRqJkgcL4YklkWQvM5X94cfX2bzXV&#10;/YRrctb6iTTTqUV8q1zT14daChKlv8vSnTZ82d2h/dzLytmMbls5h6euw9TfcskmOkyNPLJBkZau&#10;momphFj4Vc/ZNb8W+h9pLE5HbH8JiWqSWnrY5p/4yr1VQtRJKtXP5XWaSBYRE1NYgaiLaufTyINj&#10;v/BVQ6ls14082Pkp416MJF8letfkelp2NtDt2p3hlqjB1+NqcHU0lGNhP/d+hrMZQU74PFfaJW0c&#10;GZSuqamLNpMdQjQcRC37t1RFVNWqzY6prDOj/cTGKtqTMJ9E0bU0cwhnaokjihjKEteRrX1j6ex/&#10;ta2sZaTX2n/TZ+KnA/5OkoxQgV6EuKhxMsUOfx+Hho6qlWiooq7DYqnpZ8d91RyxZGpoJKygjoKe&#10;aqq6hJlCWp476fEx9XvNt6pqlWAYerytQXiiaaGnEstFHTxfvNHGzTpHFCDqXUf9UD/h7vuC2t1A&#10;EEZAr25J8s+nAmuePTqiR1qZBT7B0371x2Ljqquo3jitnUUMVVKlLkcnLQ0+aqq+qJpYZ5EXGyz1&#10;NbJHHG4jXUR42Fzpv7MDi8gxanfwLd46G9VVVTXp4YVYSvV0UqSVFRCZyUAQXsAb+qwAFwpikbQn&#10;bigP5V9eiy4lmUaga8cYFf8AD0Qnee0I5aHJU0uZqY0gqt3XwOAwkSzZSvyTrNi49v7mpKjHYfBZ&#10;aLFIlQZKmRo1eWWPx/s63TUudp4Kz+H/AGsMclHAlRjZKiSopcfVVNTk2kK10Qj+3mhjim80JEg1&#10;uAAADwbfXbtLOgRvBGnH9m1OOTUedelFvNPC2qR9f7B5fIfZ+zoQqXqSOrwc+5FzFZk6HcuTnxm9&#10;YccqZPdeGwuI2NTYkDZ2SWq/iWGylTX4wUVeggJSKWSUtrj9bHujJ0tfhKfFVEVFnK+sPlmjxksM&#10;lFPjxW/cpWijrWgWWNUdXfRJCXlBXj6+x3s7bkU03G5apG4gRp/S9KD/AAdJZroSFiLSg/032fLr&#10;vq7ZFRt7sLM70wlDmuvNoYaNIMZ/fZa+n3JTblfblJgqrDVWfxEmSqKaZZaOamh+4pslHDRuJgzE&#10;iP2E+7sdW10W5azK46upaCoakiqZRQ4seJiqwyTxSVUcmQoKn7PFpLCvkIp5EJdmsvvc8VptrvEa&#10;yRinkUyTwySeBrknp+OVoHSJgDjjX5V4Ctf29HC6mz2BpD1vgNs7twOVzlLjs1WUFLHuLPTvW0lP&#10;Ik8KzLiZqDbufoKXM7pekqKgUiNkIahPFHFqkHtd9ZyUlBT5ariaWWqeuK4fK5KNIjkKfHwPDD/l&#10;70U1PSyTGK5WGJT+56tbDUdblbWDWskwaoNdNQwrSn4vKtPMY6Sbw7pAJVFVJAp+zovfyfpd0bny&#10;2ydvVSU0WETb8i9h7R21kanIPtqt3TWUr1Eku1KHO4iuzuPoIap1WWrqpAv2lokiSQxrwz+Tpavc&#10;GPCQ4s1FPQ5o5KlihkWB2knxhFU1AEE1XUafVJPCY/HIDpUX4AN3CkbmXwxT1BpWmPM+mf5dLbcO&#10;ig+ISfXHz8uHQkdWbTzWC69y9DJmt5S4yszG0X2tk8tk6KqzNFDFSZ5mwkWdN6egw9NUAwU1NXfe&#10;vNTsommlA9v0ODztZQz1wrsbHkkWqIoYBWNWNDSSzCGcMkiVNPNJSQayFi4ZtPNrlEu6/Sikdn3D&#10;z1fb5UPr8+HSK/VpCArEAccA8K+o+z9nSXrd5bFxWex+36zD7lm2xWTYmAbgyMGJi25DW5mnog9E&#10;7zRNjsnSR5as8P7lSQQmscHSAtmz2UmimhNXXPHNDOlPFHXySCbwJqvU0srmaINcCQtF+5f8W9jy&#10;6tbSYgeKdPp3f6v8/SeITI1WNfyXoesXsba+OqaSvh2/t2mrqSro5q+tn2/QU01J91L4ScblKWmj&#10;gqGh0t4AtU3g029V7h+20Xqs7joq5JZFDSRS05QMlbO1PdaZi4+zkjhkkChgAWAJP9PYM3AfRutE&#10;qzAmnCtOHrxoPSmqvlk8hu2hWrJ/g/zdNPYmmk673PV4KtpcdLFTwVkGWEjk4GhSujkqcoiUskOa&#10;jqp6OnlkKMzWayC2rUFvu845sbnqWOg29TrSbfztWs6UENNPVvj8bK0M2PkkNTIhgqY9HkdnL3vp&#10;Fre4/wCU9w3KVyZU7GU1rp7SNVMgCtRX9vRpKsKAELk+WekPgsRXYXNbJy8e5ezMxV13YuwcXJQz&#10;7izGSocbS7l3Hj6fJU24qNGo6FqebHVhnaCKKEU4TTqa5YGg6fnnXIYCAvdTi4WmH3BkRl/hsBDo&#10;HJbXrI1XJJt7kHfRJPYtJK2RHwGacAMin8RP5/LosuNJroWlD61/1cP9VOtWz+cVitsRdEd8ZaLG&#10;oK09i0+OxVeMH9nXU9TP2jkpq6iqpI1SFsa1NRHxBYowjHkt9fdguyCWpa259XkpyTb6+iT83H9P&#10;eE3uZ2bnYUFUCPT7C1OlG2SaUck1Ff8AP1QL8ePHLt3PK8jeRqygDEExXUUzufWAebce0HvqKoln&#10;WNZFHmdBKpuB4PtJhIbBdTEAXt6fr9fZhtMsI2u1UR1QyS1z80pwr5/Pp+1Ilnp5D/Z6Ph8L5aej&#10;7O3/ALjrpGgrMF19s0YeeGihqft8xU70ywx8ZetNNBAZ0p9N3jmtwbHTyAeamI+zqxRQPpp6miw8&#10;MrxLrlklcSS2iDQQxm4t41kmW17n2a3CB5JCz0oRU8fL/V8uhJY6SaavtP7er7+g6B6Wizm2ZNx5&#10;V66uz2O3R2PlqWHKaKamoaCH7DGeXLsucys8K058klbJR42QSf5kWsQjz8AWkqqDyUoP281TlqpV&#10;u00/3VM/gjufX6fR6y3o4/x9uwP4b66E5x5eR/ZxrjoVwS+GtSM46sa66rzX5DE7jNPlxBJkKXE7&#10;PxE5VI6CgGKyEH39SECmIM4E37CR/v8Aqufp7DTKN5Verlmp4qYJKpBjVkj/AGrLDqUaFdoza0Rd&#10;r82/Hs3iatABn7f59G6nVqxw6MntqBaMw42lpchV5F5qR7/cPFNPqqdUlZ4pGeeWFKgatVUscen0&#10;6vz7QSVFWavMSR1EC5HL1rQ0q+AK0ETDmaKnkaOV2UcXnKA/09qqDSmDpAz9vp6fz6ebWaVHQySU&#10;GPXG7ZgmpKx8JtnFpV1z/dNIlZURKBHTVVbAstOscjC+mkEzfi/tnMsSZGWkiqjopK2ZJ5PB5XfX&#10;o9DsDGsbS6zdgH0W+h93A7QxGSOmulUkVTLhKfIVFAvnr8XSyQ033fijjMYlLPCr+Z5VpigCqTH5&#10;NX1FveapnhevoKqarq5aakGT0PHTOBVTSiLVM1wJqhj5PSojjgX+p9+oQCABVuHy/wBX7fl17qDQ&#10;0VTFistQ0mPoaatyH8DWSCeuiY0NNF5wkAClqakRPD6nM09U9/oLD3JqYGlx09LLLXfd16PNVyNE&#10;iy01OI/D4lkCiCih8fFkJP8Aj7fefS1NIoeGf9jp65bwv0z5jpqx7JFm6fIQRY04rCzJSY6COeV6&#10;errZZhUmpaHyfd5OqE51B5FVfxp9jB1Ky1/YOzqlhOlHSZaHH4lSpMH7OLynnljiALRkxRBdbsCb&#10;H0gm3tuSIx20jkgs3H9vrnopvgUt2etRRv5DqvH+ZDMcN8KPlLjo1oZsrkeod1ZvdDBkaukeuy+3&#10;Eo6WV9cYqVaorXcU8S6T6V1ixJsorKGgrcXlMmlH9vLOaJUTzTSeA0nghvdnRJNfNvT6fpzYewXs&#10;u57pt3MHL+2SXviQQ+MW7EXX4odvJSRpqPM149teoLW2+tlj3ZZNBJaqccHUPiqPUfh8utB3sajo&#10;azZe+8nCHSaufGQRNIZqqeD7XM4+musrzKJDU6S3KjT9Bfg+9f8A+R2ExcPbG/qDG41KTL5bcO59&#10;wzpHg6WuifXnXxtVlq7KS0ldFSZStt/ky6YmeO418e8rNo3C6k9v9j2+GERywCRmeqtq1SsaaSO3&#10;jSoJH2dR9yo013yhttx41Csf8IP4jUVwK8BWnl19ND+WrmKqf4bfFGsyOY/ieCxXx2+P22qCpjym&#10;QwyQvRdLbPyFHhcViVmpDXY3HUtRpqTLJO3lU+g2bSVPKbYoavE5PF1MFBTvkqrcVLPLDhsBSY2v&#10;p6jHyUFK8kTR5KHI1pWdo18gklkLI0gF7e8g+Xb1bbZ3V5qyFKV0gfgp6EHjwwa8KdF242m5S7pF&#10;+tQY8l+Q8v29H9psnIK0TL9xLSLS4eoaF8nlq3IUs8teZ6oPHMab7WiWOJGY+mDSjIoIBHsw1XLg&#10;q2nxucr8DiZap9n7J23Q+bblJUwUVJjcM+ZoKGKinponipaCqlqgscEFqVqrhWuLAq83Ca93KY/U&#10;BYwAB2AgAKfIgU/LPUmXEVxabVHTuanoBxrT18mH7OipbS2dWbYGa29gcjmaOHIdndqb7zstPuvJ&#10;YvJ5eqy+9azFT1tdmKOsqmrKmaiqqQxGuq1apWk+sel7ssNftjcprpafbGPo8Rkao082vE4tYHmb&#10;C075OqqFqsU1dLVxGdaVpy8KylV8TmwsklVLW48Nk8VaA/w8Qcef7QR0itzOkbRpKc+dF/2el8uE&#10;3Vtuloqes3Zlq/PY2F61jNmM5LUVcSZ6eHDQwGgzkGKXH1EVAaoUzw1bQRFlqE5OqBDs/aNTEHXB&#10;4aqx8mTqY0p8jt6lr6GojvQUVbNS0GXpPItdQwUnhMslRBFpVlhBfXd7edytorUPFtIJ1Gn6hpSn&#10;oV8qCufLotmW9hl1G4DL/pV/2Ps6cpM3ueeoairszlErosPQVE5oczNQ1dHklhylRQJkslhMgaVs&#10;dk3rBKIIaKrqRrR6kiHwqqQ3FkOsc5V1+ExWz8LUbgocb2TV0uSkxFJM+Bei2llBNncc+KoKXEfx&#10;Oqknph+gh0bj91XiBBs/Mm2bndr9POBgn4WxhgD8Cg5Hp9tOjaXbL1e366rg1I0L8vmf9R6c6Tbn&#10;ZeAo8Pkc3vXJJQDN9aU8lJRVNTqycldvHbVNX4utl3DV7lzceNWlqJ4yq1kUreWRJC0emQpXYvRG&#10;xMfQilq9urmK3J0WKyWNq8v5MjlK6pnxBqJKyeeKigqmRMi8aBI50jgRUSMhFKtI273l9aWEaxWx&#10;ljwRlVNACeJWuPt+yvSCe3uohpPcvr21xT9nSh3F2TkvN56PNUmLoMPlMtQbimEVGI6U0WfhpYoG&#10;qKuvnggqZcbBKwMkEhb1XRCV0KSiwmwpxi6amjp6IoRU5Opw+X3VtpstAHylO9NHSY/KRyPTUWNU&#10;M1RJULTLNG11Z7MQBfc27JvGhIJfCNRXEjaqVpxRfLHH59HUu3TIo0zkH5AD0A8/n/q8s9UnYdM+&#10;bqquesroZnMOAoaqk2tk/wCCTiixhiraiv8As4CzVmY8qpSrBUTFJUZSijQmXNdfdP1caT0lA/20&#10;uJhx339VlavLU9LBQhq2uyQydZkJqqSbIU+P8Mk8rNK3nZVY2UhXt+8bfa1KP4vDyKfxf0T0VOky&#10;NSTKivoOP5n/AFfb024TNduQKsecqqSeakyNTVpDDRQUldW0+RRKPG4ipo46T7dBjZ8n5VMRVmWl&#10;jaQ+pwwWTwbEyWPzGQw2LrqqaTHYmaSPH7y3rjsjT0WVooKiGowmGOYkFBXwwUojjRTSyA3b0M9/&#10;ZnFe7YQWFxnH4Xr5/Ly61Zi4k7jckE8cDPH7PToRYafc8VZQx12YqRDJJkGkjmxeEqKSX7UvBHBW&#10;1sVDSPDDUeUTXRNesBQWUMGHhaHJ5bObu2/Fure+Ii2PtTriakixnbnYm2MXi4ZqBK7Kitlx+5As&#10;9fmJ4QshDzmOkIJ1vIT7pcXlpGJVW/bwwo0mkgANBXH209eFfPpy6WQMFkuNQH9ED5+X7OioVu1+&#10;v6um2luDcPXuwdz1e/d8dm0ORar6d2PuLP7hmpc3l6bask1XLgqZhR7fxkDa2njSSoqBGGljiDJJ&#10;kr905GkOIp8X2dvKgo0Wc1dIe399ZLKTy1csxpchmMhks7XyUE8JVmp8fFJo8WlZGb6KXbhJulvK&#10;I13N3VgM1AzQ8RU+VDTovu5j4q+Go1U+X+bqZgPjb0dkFzj7g+NfTmVqqeqVMbU5H4+9WRY6lphH&#10;Qy1uJ28ke16WuyWPmlXTU11QAJKgO0Maxqg9p/M7r3ttGmrso3bvYtXSU+MyGTjkrt7Zp8dWSJQw&#10;yUlQxra8M+Rrp4gRAKmYxxPcBQo97uknjhMksjvq/pUycA8fQD5/Pp27uAYKyxAoeBNOP5Af5vl0&#10;pMF8ffjhl3oUT4w9B4yroYaPbaQ0/T2wvvMTi0rqyWrw1LLT7cD02BxzVM1j4qemednKi8h9pvKb&#10;17ayG3keLsbsKgrcljBWUrybpy9NFQVVaZJcbNNIk4aGhlx1QJYy41RSxxKQVdyxnJt8EyGT6cgk&#10;Vp4jHz9dQ8s8Py8+ime73aRgxkxnGlPP8q4x0rMX0J8b6PIzjHdEdGxpDVVtFNLR9YbKFTUxQoq5&#10;OILHgby1kWUiCTKCRIusn1KAGvtfP9gYrAdP46k7X7JxkmVbemSyVZFnBNuncGRMOyqPatBk6mfJ&#10;06YvDNPnZ5qWnTW8UMlOsqSSO9zS0jtJBDbiydDVu7xGqTTApUfZ+fS0blutyngtNpjr6Iakmn8I&#10;9ek3191z1nkt+9oqesOs5MJiaXa1HTUMWx8Bj9tUcrZrfj7iqsVD/AZf4lkR9pTw19UfRU1tI6oY&#10;kjAIRTbn3FtuNKus7O3yaui+0oKySq7Bzz1xqWmMlVDSUVPVPNW5uanrA4aKF5dLA8qsrE9/xKRm&#10;SMNG5/puafsI6JridZhUpQnjXP8Aqz0YF9h7BrKc0Muwtm1FDPEYI6Z9oYaaiemWNBEksTUbQLTD&#10;7VRpawIRQOdA92H/AA23Tlew9t9jY/PZzIZms21uTDQRmsqJa54kzGLyNek0eRq8Tj62SSWOlSN9&#10;csyEpcONbL7oXksbG4b6gsgkXiP4g586nyA+dPKp6NtiuGNzEuiho1eFO2h8gP4uqPv5qLbf6R7X&#10;+O2U2ltHb234t3bJ7Qp8lPjI2xNLVQ7K3N1NTY3EVGEo67+GSU1LH2BW1atBRNOoQ3DmNDGezF0z&#10;x0EcBMTSwM0Zt6gUAVWGs6SAur+h+nsmhvjaXMcYhrpr5/I/I9I7pPpbzTq1D9nCv2+nVI/a2Toc&#10;xu3I7ohbIUuH3HQUWSomZRTyx17VFTPTO1J5fE71HhUWMiW13/HJkeqKU0sORvZkephKn63QUqhP&#10;6/Uc+4d9431vbkYrVh/tiuPy9f5dDGxTTCj6viAP2cf28etd3557vh3b2R1dNHEIKii2TuGjyULC&#10;wir/AO9mXNaBe3MZb/Y/4exwoiNT2tb0/wBfwCOefeM+7rUQdx1d382/ydGMY1nT/q8/83RY9pOp&#10;mrwojKLNRqdQIB0Y6mub3NtXtY1rWx8gsRdEUc3/AN2oSRwDxp/J59gPb0J3WEVrRieH9E/5+jIx&#10;1jLV6FPc8gG1MgwDLrp6ZANWq5FbBz9Bz+x/T8/4e6nO4MqKSp7C3GlVVVMlD2FuGtdaQ5CKpSjl&#10;y+bippwmLnjyr+epjFh5gAG/P5wY2nbZd05g22B0EWmOn4Wqaa6VJAFK04fPrO/bZRDs9rCUrpiQ&#10;fnUfb6/y6+u311TR47Yex8Uio0SbK25Sx3VERvtcJi6dl0PGYFtENVtIFha3sK9r7/TcHXrzMskS&#10;Vk9ZMRIasSLUzTxR3nrFhzuQnK2H6klv5P8ADkZcy7HNFzDbafiRKUxkUJwKqox6dHlvdq/hTiOh&#10;UUpXj5V4UHSpjolpaqQRj6rAq8pp0RaiojhX7eGP6kcW+l/cXG1EklFaKnaQ66iBo6aBtJJUKIYv&#10;tqSKSUfTkIP9b2HY7Kd3I8Ltwalh68ctin29PwzUATR/P7enSZo0a5kA4Deo2At/aJY6QP8AXPtz&#10;xNVWx5Tc0teauBBhwkU1Wa5jpiAVHBzcUjUSQEfWmqHv/h7cbazDFb0o0mutBpFK1NOxhWtfxL0z&#10;IQhU6RqrWnDqLPLG6UwjKNqqEuUYEE254h+pP9GA93cbKVooIMQ3qbwRrJUAgi8Ea3KxgnUrPwDq&#10;/wAfeWfNbG4s7XetVF8NKJ66wPxfLj8OeHWDVyVuPHpisjEfMV/2evlNZxqeXt7unF0qVAR+4+06&#10;mnqJ0aCVIKXdmXkCtSanKyvcXXWSv+PtS4iz5eDBksNWSxoFVa5U1NTQknwmx9Cuxvr5t+PYc3ol&#10;eXtw31SKfQXVU/0kUv4s/EQPw4r506S6BGIs17x/h6x7dWOLffXuEm0mWbtHrGeKoMXkR4juGjSR&#10;HiDrpFIp0/qOsfhfevrutKNcRtEsi6JM9mPKsskCxI5qof3qiXIQfw8KPG3Fb4pfV/nOOcb9tlmn&#10;tiK0AjWh4nAOAFz/ALz+zrO5IitjBXyVf8HX1c4gVqaw88RQ2AViR6W4XTqY/X+zx/hf3xw0UMtd&#10;j4ZotBtUSabaWeOKmQLKYvsqHVGh+jxwQxC37Dt7e3C6uLO6Qr39vGoFKg4/F8sVJzkY6f0EXsX2&#10;H19D1zYBoZLGxBA+t/7fPIZrk2+hJP8AX2z7ax9DPQ7hLLTGRcVUzI6NE6xVEklXIZrJTRiaRR/b&#10;k1yn6axJ+37M33G8McLMxKxPnAFQ5x9nr6flnqkMB1IeGo/6vP8A1fZ16oussCrqHkmQX54VALr+&#10;q1m/oLf1ta59r7onFxR9u9aM0So43rgKsMquwQJM8iqSWle6iPjT6lJ0v409HuSeSd7uL3mWKMRU&#10;SaKZSNQxSJ/6I46fszWp6CHOkNeV96PkkLH7eiQ/zLpxRfy+vmbUF2Ah+NnbykgG/wDlGzMtTmyo&#10;6u1vN9FOtv7F2sfd3NMWSKx9ViV9IAJsS3Atxa/4I9y1f0ku5XIyaU86YH+HrB63kIpUZHXzLdqN&#10;HFtnHU0biPRHVSyySWhhBOVycKg1ADAfW4Oknj32WLVCra37U4t9fzTc/iw90HZZTHjWVP8AjsnV&#10;Lm6AK9nl6/Z8vl1mrPD/AHlxM3kTRBtnNTgM5Vpb5rBkIgKEXsb3/wB49lC7m1UW4KWby6FFBOwn&#10;aT7eNJWkgl06i/LENYD3nD7EzmfavgEdEA4ilVLA5oPT+dPLoDb8nj3JVhQkA5zw1Y8ujZfCvE4z&#10;P7M7Zwi0QzUtf3Rt6uk25S4mTOZetwk2zfAskkEdPVNTUUL1T/ukuCYiNIvwBOfrjJRIkEy1FQZU&#10;ISKVG8ESRhVV1EhcfuEg/W9/c2WG6+DcsoTU4YjBpjS32+fSbQsMPlX0ofXqzPoPqoYnd2Rqszt+&#10;p2xtp8HVA5LL4Sqp5dyZnIZxa6rqKWrkp6ejkL46OIxqwUxiP834h4gs09V56kusk6ARpJCrSOYK&#10;SIPGxACxIUdr83tb/H2e7b+7JZHNxWIg4yWrX/iv5/LpRdI6UjCUNM/tr0/d5RVmO27tX+6+3Fiq&#10;sdg6+obKVuGy81PjaKly26srLTVsFKks1Rlq9KilhEZ0FNWq7fp9qJhCsZENWtUWbQ5uG0+NgXKt&#10;ZNIjBstgb+113cbXaIAg8WT7WWtKVpg0pXHrTogMl6XNINK+WR/q+fRXcfFuPL5aCbcGzptmUtNS&#10;jKUwalamaqjydNVQ0UU9PI1T9/Ll5YkerDtDo12XTa5EfY+RwUUVPSVUKrlnyEtqh6VP3kmmVYFW&#10;Rbgsp4NgvJ9xB7jwzLcTPat/iPgAaeB11erHAGVpxJypGPMQ8t3/AIUmjwCGPmGqM/z8ieH59ER+&#10;V/VPyPy+5c3v7aeeydT07h9gY2rrduY3e1bFTYefbmBSo3HHJhpGv4p2WSeEyed5kAGu/AE/OVdH&#10;QoKmrhV0efSU8UUzExxqdMWqNrE+M/1t7i7Y7JJKxvOBjBIYUNT/AA54V/2OhhvN86RI6xllFMVo&#10;RWvrxr/Log+xqTtXuLMf3Y6zqMlhMljduUNbXTpurI4OH+HZfMU9DHWZeaXI0SOFqcrTxn6XBUgf&#10;U+w3SkmzslTj8RSxU9RlxIKWMyRpHEkjxMxlC+Qho1jv/rH2POco7Kx5DvLp9y1pFECexstUg+Xn&#10;k+XCnn0SbU10nMdzG9t22zIfiGdS19PLPCvD59WN9D5yu6d7r6h3P3Dm8luin62y2Jx26MjCJ8jX&#10;VuXp6HM47Ex4mvyZw1NWYyrq8msUkhI/zd7tqAGtf/ORxFXguz9mYSvdRU0+Y3ZW6FYSIKet2ztK&#10;qgkJVUAZkm+lz9P9h7w02+eKTduZIoJNcdsYl1Upr1licU7aHHE1pXHDrJjc/Ei27a5VWodT8qcP&#10;28evoqfy9e0MN3V8OOhe1sBSVVDit6bGpqymoq0IKqlegyWUxFTT1HjeRfLFVUDg2+numZZFDky6&#10;njb9UYYLf/kOxtx/h7HX+Hor6Oh74mQAfS39Pof94sPegMZNevde9xi7Hk8f4Kbf7zb3vr3XvfPW&#10;tgQ5N10/8bBvz791qh/i8v8AUeve+AbnUeeP62/4j+nvXW+ve/F3v/X/AF/99f3vrRAIoeve/LKN&#10;IUah/rt/vYI5/wBv78c8R1sY6974s1+b3X/H/iguPfutaR8/2nr3vmGYEhrcNb63uP68e/db6974&#10;mTxlypNvqR9PybfT6j36uBjrQFCTXj173iMhP4/25v791vr3vMj+kcf1/P8Axr37r3XvfNW1Dhj/&#10;ALEAf7G3Pv3Xuve/CUCxJ9K/2v62+vv3Xuve4uoszWb9LFvzYj/U/U+/de697kpOrXudVlKgfS5/&#10;qPrbj37r329e9+1er6EDVp9R02N/r9f6+/deAA4Dr3vtZGup8h5/wH++uffvs60Kjia9e95vIf8A&#10;D/ff7H37rfXvfIOwAF1W3J0m1v8AW9J1c+9de6975iLzN41F3HNjpUc2/JJ/3r2iF0QCfDxX1/2O&#10;mjJUZXHXvcYshdvGAlri6g/kC1x+CLfTn3Z5A4AK9b8T+j173bv/ACSJNHzYyLE3I6J7EdFHp1LH&#10;uPrayk2P1Nzf8exZsLCbbeZIqU8UQL9mJTX58KeXQK50etpt9zT+zWbHrUx+fl8H8/lmhH/hSeTH&#10;/K13zUAAil7r+PErC1zoftTA0zFSL6SBUfWx4497QHykhlwuf23XxyLImE2zXQ5CJdKfxHHVWRx6&#10;SRSQuJiy0xbXoGq5B5F+IAs7sX+z3kugoLmUEZroKsxBBoK1I9FoPLGachRBeW7uCv8AZyLn1qxP&#10;Dy/b1VX/AMJ86aGo6e7j2bWEVDP3li6jCVphdf4blqXrChMVUmiS1DWVdEFp3fyyX03IudIrtyEd&#10;SaKqwsGVqYaunmpdwbNr09Eko8la9RhJpirL4xqA8Kg/T9XtYbmRHSQpUEFXGPlRuH+r06k6OBpO&#10;B+zraYx1NSyV9Pm5cZTtTVNNV7e3tQOxkhVwlCtNm4qcsAzsISDM1m0N9OPaYo8lAc/t/JQ1GWSh&#10;avpFraERRxSY7Kz+SKTUgldaCmMsmvUlzxbT+fbolleKdCFD0wcGoz8smmOqvEyEZx5/LpUZDDuN&#10;vZ3HS0+LerNBWrS1bySTJXYyFY3i8jFFauqRGnjKuQtzfVbj2j8rGjyy0MtRmRNI82Rpqou8caVZ&#10;H7MaOCXnaX+so0j/AFJ9roLvx18VEXRwOa4+yn+r16eNqAfjNPs/2elVRwyQJFPHDjdCRw0U8KIr&#10;H7Vba2K3KQLFf9Ef1/1XtzrqmH7AZWagyS4/PY+kxu6aLzvrw+egpFkxuVZQ3pim0EMFABv+r3qe&#10;viiNZRqQ1XH4agEE+fV3FDnhTplx1PULXfw4VWPNbi6+qr9u1giB/iOElqZBX4wEEqktL5At7k3U&#10;HSPfDF0pk2t4KilqoK7F7ihZ641XNRKaYzRj6sqxVDenT6iv11H6e1esStqUqAy8ONM/l+3+XSB4&#10;1Kdr567yEzQ7pDx1kE1FX7elVKEU4HiWOojiklH9pmiRwb8Ajiw+vtQ5Sd0we5chFSVCSZShSgzV&#10;JBS1kz0OXNPPR47IUtOVFS5kq6kSBwpAVf8AG4rtsP1k8URuAqAkqaA6hk0PDhT5dNhtNQTmnSZS&#10;KOLKbeopaqJmxtZNW4Oukq6WIVeJWppqnI0E8yGSALHRRaNBIuSPpa3uyL4xUf8ADsDWYllkDYfc&#10;EGLWcnWKmmo9pbcio6mN1CLKJKZV9QsC3sbSSMvLN44yDXH/ADc8/T7PKnWNPPviDnC2RZMMtMjh&#10;k9aI3/Cieo/i3zA6b3BE4Wg3D8ejmlokif7jHZXJ9wdvz5qmnj9UiVNNX1YVELG1z9PyaUC+XUAi&#10;2l7G9r/5KT9COOT7IRIU2CViuSV/L9Tr1mfotxao11UfLiv5+nWu/IiNvTFHWGtj8qqguR5Aca1j&#10;wrFfrb2TP5RRxf3i6uWnfJQZeDFdhz42oo0IpK4pR4fzY2rZSv3IliqfRDITG7ckcchndbmQ748p&#10;hBjeKMEE5WhlH8tNT5/PqYuRpXuOWYbgQ0MksopXhQ04+fl5DPrSvW6J/wAJrqaNfiZ8qUr6jHVe&#10;CbvjrZclR1mvyULS7awMsGfok1+OkhaQpapRFnApzc+lbEC3StP/AAqkyIxGSNFlMiA9NVVSCTD5&#10;lGhmfVAJVNTUzeJR44tNONP0PupvJRv0lsYhUIDWvxAqflgDOa1Py6HgtysUtqThBx9fxcK49OPW&#10;1LtOnnEX2UuZx0tfjqN1M9JQkR5PEB5Fp2jnZpft6VDM13cyTm/6vz7l7gppv4HvXXiKWGuoqbCy&#10;U9ZXZY+NasZTRHHVyJUK8kDMwKU0YES/Q6/b0t0iS2zGQlKnypXHkKfz49Mxl3U9lD9o+f8Am6aM&#10;DL/uV2UaXNSPR18+cSShp8VpEtN/DGm1QKYSIJY5F/cqJSZZL2XRewYcGKenXdssmHwdPinrcfNu&#10;fFvWoJ8BmfBU/a7hQmr1x47/AFcUYCe2Y5VufBHjt4tDoIBoR5rwyfSvTrwsNfbgfy6UOep3FTtp&#10;Icxmf4vFTZD+CVqU/kgzeMM1CazA1BaFofv5YkTxyuRLcFgblvfOOappcZX/AHD7SiyEVbt54q+F&#10;daZOCoyFSY6t2toRGH1sDp/x9mt0IXHjAv8ACxI+wD+fVXtysmmoJ/w+nUYRibL45YYt0y4+oo8/&#10;FJSySrGuLmgo6RWpvGbStI2o6CzWJufbpsmpEe8qh5MnhxjjS1cddSUmKZ5aCpel8UOYxCfZ3fx2&#10;/cYlQf8AD2ngvoblGiVCJBQqxY/MkH9vDqu5xtJGCDnPTL2fiat9jxCjosrNk46yglpBV5iOjiyE&#10;UeQjllw2YqhWkCGqUlQFDgEg2P0LzQ5OaKXGNNmqKrr1MZq1pMXLPBuqhgmielqIB4lWbO0scd1P&#10;0ube1dsR9bp8M+GCdNTQjBqPsP8Ag6LriJZbOVy9QATw9P8AiumDOYOGow2YWHEVuPoZ6eo+1ety&#10;8NLJtPIVMEsdZT1Lioc0236qR/3AvNvUBa1rVupakVu0sSqztUxlKlVqZF0ySRxV88aF49K6W0kA&#10;/wCt/jwLdwX6a2gmrVk7QPWorX9g/n8usa9zuAd7ubfTRlNAa/0dVafnTj183v8Amz4abHfOLuij&#10;mxSYNskevspU46CfzUVJV1Ww9uCpjoKlCxniepiL6+LA6NNhqIj0TapZ2IsKVoyBf/OAygEf7RwD&#10;/qve9zQrt+3IDU3Ctk/hota/Pj8ujCGsluEGCtP8JPVVOAWJ90bhdgU8CUbsFJAkDVBiI/VdLBb/&#10;AJ913fJWIz9kb6aan+/p6al2dOa+HIpTVu0qn+61G8NYKd3R2x1SkC+a2nUL+wo7/wC62Wj0CO1R&#10;SoYmVvMcCdWONOshOWqScrbTT4ZxJ+XhuR+daV8qfPr6Jf8AItmjpf5ePxCihrjichlk72pVxs2J&#10;nnxu+cbS92b4imoZa3xaFzWLDg0pa7aQQAQSQWKkWd66pk+y22mUrcBVvX0E+QY47dWPlGj+IUJ1&#10;vFFVrCtr+pyebfj2VvNIoBIYxhhQ4qp9Ps6OCIx/oop9h6u1rEo1oKeH+IbkfH0e4aRMdW0+OIyG&#10;1a2BkkFBX2iSWXHvKwBuoTQ2nUeD7S0WUEdDiVhzeKp6eD+LjC5WmpZZcliZfu6lP4dmIjGsYpOb&#10;6mA/1vbrTMruXtCa0JGoUOK1X59OxJEWXVJx+X2/5ulNJho56vMPJjcjUzVJxa5fHVM4jxuTVKWn&#10;b7/FN5Hb7lAukgN9R9b8+2180y5unUZCvNUJ8VHlsJjKC0OXpnqOcxtsuPG1VHf9XB9p5CfE1eEu&#10;kg0JIxQHtY04Hpu70wvVZKk+VPy/ydOYxMZw9SFgpBEtLkHxuRyc5ZsfJ4yVoc2Q2s0oY+oBmAA5&#10;59mDzW5qOLMbTiFblMlRVk+XFFk5aErIjilx8EmOyf2y+Snql0alZhZ9VuPr7Qbstw1g2q3USDTU&#10;avm51DGQc4xw+fR3t+4gooK5/wBk/LovnX+15Uo94GTH4vDZCnpsSK7GUVTLPRkCWvqosljGqv25&#10;KSYSgaRyrJ+fp7HKmkzuPr875wlVhk622gEjolIyMMskul6RIi3lll0Am4Fv8fZE0Md3LBKj6LgS&#10;tQHIxXNeHn0vtpElgY18iB8znovMku2KrDbdpYVeky1V3R2H5KjIyKmLqBGKt5q6SZY3ihpdSqi6&#10;iGvzb8ex/wBs05bD4icFhr23NJGjxmN189bC63jLmQaLAfp5v7kzlPcW1SWxioATU1/hUnhTzrTq&#10;MN+lMc7Pprx/kCf58OteX+YLTQUm9M/UTTrID3tsmKcwktEsI29laF2FUdNI4lVdVtYtcD+vswuD&#10;0vn8U5OkU9dRMberWHljX+o02vf8+1+/M0HK2+RjuaaCUelKKx+da0p5evUQ7LceFfS3Giul1NK/&#10;P1p/k61H8ayLv3btUAPFSZXC1AAS2v8Ayqka2rUdP+b+tj71AO6JgavekBEcbit3fTmL1MAYp8xA&#10;TqI+jWva3HsG2I1bSjBsSiNvs0sB+fD5dZu81ReDu7xaq0QfLitevsu0/wDmIOb/ALMfP9fQvP8A&#10;sfdSbTFkTmx8aD6DnR9P6cH3IkQqAPUn/V/LqGGPb9vWb3lQqy2sFbVfV/vNj9P9b23KfDUmlVFM&#10;fb0yHqmun+qtOve+BkNrAkf42v8A8SPbuhfTq3XvfYaxvb+zq/419PdSgJwet1697klo/IxhZjEv&#10;0LE3b/Ye2yCOI69173xEpH0+gP1v/j/re7ae3VXr3XvfMSgG97f0AH0/p/T3oqRkjr3XvcoMS4JI&#10;seDx9P8AY359163173y8g/of99/sffuvV9eve8buoKW5/wB4/p9LXv731rr3vKr3AH9Px/X/AIj3&#10;rrdeHXvfPWlgbjjgmxueb3t/xHvdWxnh1fUPXr3vn5AASxIAF7i1yP6WK8H3rrVR1735JACW+oP4&#10;BI/1uQPx79k8et1Hr1732XFxyTcXPrIJ+n9P8f8AD3ZZUav6f+r9nTMcjPq8qde99qFfgEiwBPJI&#10;F/8AXPt6iFVOjjXr0kjR6fOvXvfWu4P6PV9eD6f9a59tahjJ/wBX59PV+fXveeN/Qv1uf6/0/Lf6&#10;3uuk+o/aOvfl173OOoqim3Atxqu39NQL3P8At/bRhLV76/kOkJYtluve8/ES6FAf0lSxNrH+tjce&#10;7rbGWp8bTT5f7I60anz697vP/kvKZIvkhAGQRqOoZvJKpLBJpd9RLp8shdCoP0I/HucfbeBDsm+O&#10;Xq8a14ccSGnHHD59Yx+8LrJz3ylZcGuxOQf4fAjVuH4temnFaVrmlOtWj/hTJUDH4z4Q5QR5Kpmp&#10;9198UkNFQ1E8CVL1u2uvbCqWnhaaSJHphazpa5+v4u6k8lNlzSxzalhUDVFEqrK8sWsBlp4yUsDa&#10;/wDh7UGEyWG2MmEufFqv8Pht68TU58qfPpZ4rTQpc+DgcRX1IH+T0618sZX4vcPVe5N75/bs8WWo&#10;anEmMZ3MZAT0NFJUfbVMlH/enJvBM6AhtHkk+lr/AJ9wIoWKV0dQsuqRiIVqGVS5sefJNIukE/4H&#10;2peEqrEvRvL55A9R1e4naJY3jAAH+x0sa/dmNTM9Z5DbcWGNFjaLybiqdnxZGugxl2t4mxeA27Vi&#10;sk8Xp8vljNubfj3zaMS07UbrAhK+p4opqn0g3tIyxopY3+mv2w8sqgLrBGfL0+zpKl1IxLajj7P8&#10;3WbHS0WO3bS9iUlJumpEdZ4KWgz+4cHtNWqq2lNOXxtJWZ2urxjkHOsUPq+lvz7iIohP2sdRNJcK&#10;/jhWlgici3Ls/wB28Q4HIX8e1yGOWNQF0g/n5+vHj07ZqWOtmofLBNOPpx/Ppy3BLX1tQ+9Mztrb&#10;tFNRGahgyubm3jn8zBTyoQYsfS0Mew8bk5BLJKtp61+ZP8OcjqZCJZxE3jlCoKg1UsYI1HgQT08b&#10;/wCxB9le5q0cUbNHq01rmnE0HR2JYYQVY1H2U9KeXT7sjIUEdZVbf2tk87hTnsKaurqdsUWz6HNP&#10;CA7HWu49vbry2PuCLeB4rX9w5U8M6utNQUxqYtSPSU8MEpYNo0yyiBJdFrNbV+fdo7CKyRWUfDWh&#10;z518qn/L0j+pjINJDpHSxw+6n3hj8nQT7j7C3ZHtrMjHZTH7z3BldwYloExgrxWY/FNn6nCrVrNF&#10;LFrWkP6NX50jMaZDQectNU1enSzESvIX8hj/AG9fkZWUeq1/+K+yzcJHYIq4/hbjX4a4P7M/b1QX&#10;Q1lVWo+3/Y6cNrbgno+xpsC8e38FssVEc0eHp/4ZhqCjpHxhr6eTKzUb0NLUUdZL+15fAuki+k/T&#10;3hjihSQGF/BogVJvMETyMoYodKsraSy2vb8+7T+HbxmVhrc8Pw0yB5V6VCR7tQVOlj+dP8Hp6dKa&#10;TKbi3BFLQZKhjycVRn6iqxIwT1OSWCCqNKaiI1tVSyxLVRxzM3i84/T9f6NMEmJokEL1NshBUCrn&#10;maCprZgZNREonDKdLqwJQXCfi3tn99RIgC2WQf4/9g9b+lkjDfqAqeAp/wAX0Kea637f35lazJQ3&#10;n66zu15tnYXA0s+A2fglpaT7eJsfPt9jUETUlZTzRR1bMj1Q/wA8riy++5poMlVwRmarqJZnQo0j&#10;U9CJnChgt2lkkIDfVRZWH49rINxoihbfSw4DVX7c086nql1E86EFgoX5A0/wenTZS7Ky/Wm29x5J&#10;KXZGCweIoqxK6LG4fcm93xuLW0bPHRUFFiKOhnWjjijjnbyVUfj1eYg6Q442TI1k1VjI2ixwoJDB&#10;UFqZ63UzGymHVLHcN/qiNP8AtPt76prvVHIK6eI+3hSlOixQbKlZS/ocD1Pz6B3tHA9W9aYvavcM&#10;tJluw67smigzO1Vpt1U+yESip6X7uqgyn2+Ny6QSIDb7eO9ST/yk+4gwswE0s1RZoKypVWo6WFY5&#10;I4VB1VGtJGBb/UgBh/T8e0cCyXIJEtGHHFacaeQrWnTysktFW301HEtWn+DoT8z31gKDIYXA4zbY&#10;q6Pc2yttVklJu7e+W/itPX5+oME9Jt1IaungaPGEEmpaU00l7a0+vvhno6SGngekSaWqknVXSjgq&#10;cgwjaFpB508c4jXyre50/X2W3949kA4fWh86U9PkfX+XV0tEWutqL8xT09DnpY/Glt37p3HuDHby&#10;SDAbZxmGd8fUboyuA2nFLl483NSSjDVVDXYGWqmXFAJoQzGxB1fj3//TM/UulDQeWrq888LvPTaK&#10;WqqI6YiK07JU1VNSMdcyU7qvkKAr6b/n2Sc93NzFuEUVsAUKjFRnHHI8iT68fl1K0ZiZqx01cfP/&#10;AFY6t26OxWN3jkaiOg2/1XRZWnhxmZWbK7XoJM3TNXMaGGfFYGu3GVho6aWtp5JJYPMFqIy9gWsG&#10;bI1uUhqcfDj8/uSOllpRMsc2Qk8i+WLVDSPKlVHFHJDrBb9wuFF9PFvYh2TaE3SyR756IR6cCckU&#10;Vl+Q/n69I7m78AiiqR9gHp8q/wCTqfQ4bYMEG9srmel+kqvcVDuKbH1Vbjtm4+JKqHH5D7Kv3IIa&#10;7bGQydbFk4opjB/koppJysP3Bv5PbrBRZGDHnJJm8vSSiJWkqIMpHklVpIodUcH3lPWJKAsigEwi&#10;Q2Hq49+5ge4slk+lJ7Dnh6vnNfJAcV/n0a26xTl0KAn8/n9np0H+HyvWu7d2x9f5frHr3M0VbWVS&#10;4zD13Xdfs+fRQZCqkgnzEOGq8MtG8tbBUSAivNJ62Hg5BEzDUWQzWEoa87sz1HJXzVdLHDLFt2Uu&#10;tJM0DGaVsCGkaYw+hSI7/wCq9kW3b4xZo537VGTjzr6J5YH+o9Xnt9BHhxjPH/VXpv7fx+0OuOys&#10;3hMR0F1xuak2lisTnq/J0eS7QxJgrMxSQVlKmNoo+zDR01Fj4KlzVVCfdSRAemFybe/YxMzWVbUb&#10;biyVWwq3ipmNLtutk8bxsZHGrbEscBLIAok06gLg2N/Z7d7bb29nJeocKCeJwBj1PEgDhitfKnRI&#10;byRrhapStaH7PsI6T28MvsXAYimyq9U7b2zBV7boMhn/ABZ7tjZlKmTp8lSmioXjx/dGFnzMdNS1&#10;0skxpWnMDftSASekxilRJXZeCg3xW1WQweqPNUK43aIkpHhkSPQKb+BSTNHCXkN1hKu3GsG9g5tH&#10;ML7pdNZHMYqQfkAx/hFdXHjjz6NtxhWW2Uutc14n+kRwI4/y6ETM7I2ht/ZfXuc3H0RisLt7sWrp&#10;Jdj5tux+9ahcmu5KIVaVFTmYu06anpqmvSKjSJpsgksagusLWjWWBTY/cFXI1P8A3hr3ZnJR5cdt&#10;ZGSHxRExmH+6qaW0tckE2uv9ORm87SABfL5D5fL5dEo3O3RNTD/DjP2efTTmKnqHaNGc7N15RQwx&#10;08cdXHR7+7wqklyX3+QigmFavecqVlMZ4WhVZIU1+Ocg2JUJPM1eXx7wrBk56pqiObRTy4jaEKWp&#10;kjbxg0236WF6V2ZgxS7G3Gm/G7RFlKRop059M4PSCXfYaEAZ9anz+VPKvQ/bB2dsXNQZGXKYCXGN&#10;h6vFNPkYezu/clVRyZaoli+4n/jfa2ZycGYaKOOSEVAEcflAYyWuYNT/ABmGhEhq8ZU1TKGlol25&#10;hhS69JWRaaWmjaOskg1chi2nX/h7JCHl3BQ0XaTTy9BX9n+ToFtzXM4Y5KD50/kUB6F7BY3YMtZL&#10;SUtFvihxEN1pc3Wds9kVOaSET+enfL0eeyf323qTKGG0ZTQJfF9Bq4Ro3BlFFPXJItJPaYoEx2Pp&#10;6gIkv0ip0jWKUyMb2kc2/wAfcmPYQtYhZeBXIzjPDB8vXpFJzTMrESLgedR/0AelkOttryVGVwUk&#10;VXmaEyURnNZujcmWo3qXoQgapyVdXT1VGsEIIvTxC554+nvA3YG7ZJ6mjjahEEcMZaVsHhFPieMm&#10;Z5VlopotTa9Nn0/rJ/w9l82yrASVUHAxw/5+PRrb8zyTNVlNft+3+j1iHxp6XSHG5isTeYyUtfMY&#10;YY+2u1vGa2nnjFFDTmi3VRzeCJqNXHiEinwKLfn3Kx28qioqqOhqI8HIamX7ZHj23hyYPO2gu6Lj&#10;0hbxSahbi4N+PbGpUYIpXT/peFAfM/b/AKvITW28eIDWM/tP/QPTPuf4+YLHYjNZ/GVna8BxVJ/F&#10;5IKjvXtdBkjjIzUR00dVJvaeriFVBFHdrHSyabG9w6f3oyQLUcMe3YNUk8EshwFK80saiOanilSk&#10;eOEyV8bMqRWUKygFvd/q3KnUqhvPAP8AgHn0KHmUKeIA+Z6R8fQezFkps/Pku4smKWmxdfQUTdx7&#10;xOLoamYTY/JVtK+4KusrhT7cnhSWaqLyvLFM7rFyQYcm8N1UnnStp9t08EMkUWn+HRCSVAwkpamE&#10;xVdSkVCYXUN6V0yoFa319tyW7zZeEGlflTh6HpHWOUBgSVz5npSYzpDqHIT0FTg8325kMhUwV9QJ&#10;G3nnnp6epb/JMzQV4yGPoHrc+tVDKYjIzs1LM0kWoWX33AZqkjKTYjZGWaelqKSOWrw0syLOQPPH&#10;HOayN6Olq6uVVYF3cqFLqLqDW939lEkyopopJr5/Z24/n0oLKe2rAjj/AKqdcKzZdGkdJsyh7B+Q&#10;uyGxGVx2RmTb+/cfRVlTj52IpZKulkwuRTNVWLw+MaZVSCGBZJJFhmkKuY3jPSUWGxxm/uXsbJzU&#10;5Rf4c+F8NbECEdpFikzavPFHJKRaIN6uf8PYLn9yp7JyjogUH+Ecc+kR8wT/AC9Ol9rZ+PpZi1P+&#10;L+zpr2Z0JnuwczK1P8kvlJteHJQNMc9jOxcRU4ariExSGFDNsOemoayejpYSXnVZFiYoDclvbjig&#10;m7IqWsrNu7EWaogyVXS038BylW0NTi56KhgnmfIZWiVHg+5dLpGZBoBilPPs+5a3u63weNGFMnAg&#10;qPKoBrReOMcft69vyxWMiyFiAaep8j8j6fz6CjuDbg+O/wDEMRB3P8nJMHj8ttXFZDMT9jbRxyzx&#10;btgz+fr6fFpgOttw1sqyNgopXhnnXGsKpxU00ahSJslVTU+MqqihXamRixM7RusO16sxRVUb2dEP&#10;8a1w1Dm4S1wzi1/z7No9wu7iZoG00B9FNCK14Aen+XoMX90ksaguRU148KfKnz/KnTNFsvI5PdW3&#10;6LcWW772lkd7Yv7qI1feOEjr6/CVESvDPLSx7Flo63GUHlV5x+3JFDNr0sV0EN8lkMRLM6Tba2vD&#10;XVV4autm2/VUlVIpqYJTFNUplZ2mjmZbupazAW9n7Ro6slFIrntP+f19D0qjugCtWOn/AFfLoyO0&#10;NhbwxojyVL293LlcLjoRU4fARdibYzmEiP8AB6yiSejx0nX2MNBPQRyjwlAdEhDWP09qek3G9ekw&#10;WKm0pFU1GRc4TNrGYDKpbww02RFZIdEmuyRNccf4+wvf2YQ08L4QanOOHz6VBo5KqSP29Jer61h2&#10;5NQ1D5fcDvUVeJx226X++vX09UcjDSVEcX3FVl9mHCU7vU0qw6p6qP12f6+n21Y2j2tlMhi6Chw2&#10;Jq1kmq6N42p9w0YhFNSVE0x8cuYbxQVMNLqjll1g6ferHdJZSoCg/Ph8/T5dGE1l4YBDf6vLz6UW&#10;/p+z9l7Q3bubcPZm/tu/w6ixuWp5IZuqM7JWNlsxjcdQBpIuvwtXW4qryaxzUtIIX/dGgsbAtlPk&#10;aXEGkrv4ZRNVxLE0KUlbmFijqmPjdIInyVTDK0ccltVxq1KwH49m8wimiU6QPiBFScHHr0XyaVX0&#10;Ff8AL0qK3amd3UMzt+Tem5DiqmSeOqlzGB2BLPVYlEFZC9fNT7RxVXTpPPBrKFH8QjeNjzq94shv&#10;YVEgx9XgqOlkl8uO0V4zWtlTx+SBg2VjRoZHmUEq7L6xc+2tktrGNQyICBWnxYrqr5+fTnikmpYk&#10;/l/m650fSGQpBJn8f2nujI0ymn3EP4HB1g0CTyLItLlKd6fruon+8pqajYxeRBIfGdKt7Oz1gYpM&#10;5RL9sIqhYpFdqbxR0qLBT0wKiDiRLfgC4P8AX3XmyVI0kVFoCtMfnn5VoD8vnnq0boYJAGrXh/Pr&#10;Uj/mi4/O0Pxf7HnqN1HLbZ/vDturx1HuSmydTvGorszvTISw1MufjmOMroUSoYu0kcTra2i7D2ff&#10;Yy/5JVBvw8RH/IKNfk/63vBr3PDfvWyoO8o3/HuvWZdIXoPP/P1SL8f5TDtfNl9RhavoUbSwV+KJ&#10;7m5Um/tA79V5KqljU6FkVVkbU/kEZopy+hwQQw4HtbssbPYW4rU+NLmg4DR/l6M9ojaWdvsr/Jvn&#10;646sI+E2ToMNuzt7KVdK070eyepZsfSGNKymfKyb2zwpPvYqtZhUIiXbV6f9bn2B+fo6k1EFb9pC&#10;slNSSRY6jJSM0xaZkE82hTFS8Jf0Kz/7V7NEoI/C1Eh+J+yhx6+maDoS2EJBVK9vr+3q87pHc235&#10;8dnMPBuSvraat3NR1+9NxIKitp87JJhaaYYnFVdZMMhnok+7C/vSx0/p/wAxzwFmbxM8dLWU7eEl&#10;oHqaqZn0fcztUwoR/b1r/rEe2JZDIV0swznoRiBimoGif6vn1Yv1furGVeSw+VSKtWIV8WL2/RKp&#10;lXFY6PF5OZnK6o/FI36bur2/B/HsMMnjz5mRWi8SgBBEtp9MaaDEkLFqeON/zpHkH+r9nUc9wfiY&#10;6s+Q/wA3+r06EaROxFejL7fytGKSObw1f3ErM80lVUu9EJambzJUy1SBMhUzwg2s7mnP/HIe0GKW&#10;Za/NVbyw+ZqyphijEV4YIGfQsbazLPOyjnUz/wCw9mKSyaY0Q1xk4yf8nS9IKAaDXoXmq6FsLtXG&#10;pT1X2keKoKyRmqGjqqqrjhEskqiL7akpkl+hWOLj2xU2NkFVPD90yo1fWA1KKpdWkkeOVkTj66gV&#10;ux02/Pt0zEKp0HgPP16TfSmoGo/s/wBnpXVuXhGOpKoUSPImGxxWhcsiPHFFDLTxyzfQqpjIbSi6&#10;9X4t7mVlAXyOJDPKIImqpo0u+qSWIRXeeUOskivoHo4jF/0+6rN+nIfD7j/l699K3qf2dNmNr1hw&#10;24iFgNXOtDTVDhI1jgp5/uBHHS07K8UTRCQ2kbXK2n9Qvw5T0BWgyMnnqmnqIX80plA8cDD/ADcE&#10;ZBjjC3/Ib268qvLHgYHD9v8Am63fx/q1pmn+x0maDK/7lcLSrS46GhpKqNaWnWA3nrEB/frJ/Kai&#10;W+r6Bl/1/Yr9PYqmXe2xUhUomPyLmmgM0yHzT4zJiSeYeQ+eYrKeXJ5/x9vX0pitpfEACmor9mf8&#10;PSHcYNNq+oYo3/HT1XX/ADJs5X1Xw8+WLzSNJU5zrOuTJ1cVPSy3oaTcO2FTHU0zJGKCiKRMGEQR&#10;xq/Vce7GchOse3p4YyQ6REqCCbE1GsXJuLj6+wPsNq8/NlhNLTQzUOQKgR08qetMU9eoEjIjsI0X&#10;4O7+RJ60QN618VDsvIRPExjpqvDzVK6NSyqmeScqWN7axFa51fX8+9XLuntvP5jtf5BTZdumc/jc&#10;P3lurZex9t7u65yu5M7JQ7czFFtfOJkN0bY7JxLTPR5XGZKWkxc+Phqj54rOfqM8+T9ugk5Rh1Ro&#10;aVCghqjUxqKhxwOaU6jXkq4F9yjFdQPSGSrKCBqGqUtnJHE8KY9evpofAXpbJ0/wl+CkG2d49l7E&#10;pa/4U/HafdGX2LvHAU2Kgzv+ina+Xaqi2jvPZW68TLWZyoyjpNkKUQkx0yrKLr6meu7O38lZHS4f&#10;YnROylhesrZoKnZ27sjkpaHD1Eoqq2egptzYSqxzxVOPvT0qVEkQhlSVZQiXY/tfHtoni+njWShN&#10;KGtTXPE1pjFaY6G7BJLlZVpUeZqa0+QoPLo0uP6Io/tamet73+Qm81qkpcZR1uX3fs16GCGtpo46&#10;eKhiodkYzDZHzwZC01VPBU1Ezgq7u5KGDn+0uzMZRU9dV4vqqb7BoMw8C7B3VlsdTzvSCRI6kVPa&#10;BjM7VMQhleYmIJoKa9SqS6O0K3RuXgUENUDyBofVvU/y6XbhujzQeFgcfI+df8/SnoumsPV0WQxk&#10;fYPZ8cmVoqvAz5Fc7tvCZyWhMkis1BV4bZ+PlomhhkeankpvHIHdtRUgkZdhZ7fueqM7Fjdk/HSq&#10;zca4KrzpymC7JaCoxVbl/ssDmJK6Lf8AUYybEoqTyxojhZKaIKCiJ4/etw/3L0m2jJ0r/F6kfxep&#10;p0wtrItQXB/KnSL7N2NLQ0+NkqPkR8lNu01ZFnKXEQbKj6Qashq4cPU19ZTU1LluocnmqnLyUmPe&#10;CISCeT7qcNcTN5lFWppe08xDmaLH9Q/G3M4yihm27VhMRuvCYyfBzQV6S0EcEW4pUr54hXVIaOeK&#10;iEU9WrrJ6jIqu6sprq2SMWcJ0huFRxxX4xwqf9nj0X3WmJyniGtP2D8wf2dAzHgNlbPfDfxX5YfL&#10;nGV276yj3HTUGdzPVueytNW01ZQ1cM8ksnU+WqFo6uKiivSwTVFHUUlDJTmIjywyh1TYLLbVkmpN&#10;mdLfGzbQ3DjVxFbunYjby2dNioarDLQZSKlwxl3JFVQwUtPHTLkDSw0tRb9SqdbgKHZtmtb0fRKt&#10;a0BrMQPOne5wCaVyPPh0sG9xdyxqgB40FPT0T5evQ07Z2vko5qPIbk72+Rm7qHB5E5w7F37guh/4&#10;dlWosyJMNUVeV2X1DtauadJ6Za6mxwzMVdCrqJadWiWKNYw9jT7YpcdHkOp9q1bpiYMRj3k7o3vH&#10;X7nixrmlp6xYZdmUolybtjiaWczyST6rDV+RDvlvv8lhCtommNVp/oZoBWpox/IZ8sdMNuynKqCP&#10;tNf+O9Np6q3XuLJ7jlx3eOZx9FLuGTMpSw9VbCrE2jPkoBVVO33q6tsi7YuWnyamsgkQujamMkVz&#10;7D3bG4l3FvWn2xS9L7C2XQ/3po8dXbil7L3zl66sMmRgzf3NLNBhBS5SozUlAIFkqz4pZdcRe19Q&#10;Y2rkrYLNozJIKA8f1f5Uc0/Z0fJvcEzkGMVB9W+R81HQibgx+99o7Qym7ch2vvzd0uMwOUya4Kg2&#10;f1pi4Z1bFNRieegkwmNycdLhXqRWSRQ5GGf0EEyC0ZF2PZ28N57fpq7O0G28PjXpstJQ7SOby9fQ&#10;vtn+K12HpMnkM5JQUCUNK0cZNKi09MVkJN3AuTe6udg2tV8ZQGPAVlyDXOA3A1/Z0U3m5INdUp/q&#10;+z59Iqg7E2xt/c2a25jp8/m89Q5XG4Xce7KDFbbpXXezbaxO6ZsDjsU9VFXZfLVOEraaprgv3kcM&#10;Uqx6w44wS9GUkFDQYqWppauLTlaSDFpv3NbWnjyseORTHA2Z2hmsRPkKhIwDKkcCLKpSIOSCVltJ&#10;y8tVMg1UzTxQTxNMxkVHTXbHhK08j6/s/wA/TRW/ITP1T5Gtwe39wYZYFwdVNuWt67wPY+Kfb+Sz&#10;DUsGRbHbI7Vwe5oMSgZpfWZ5aelmFTOqIsyoqK3rfdtXnc3n63bW3qesrdOOasqOz9x0U+PShoFh&#10;oGoaOh2zk8dPVpi6nUKiaFao1CW/sFFWyfuCcs1FqxoO6bFPTt9PUDojvbgyv+nXI4Y/ygU/1eXS&#10;Ox/dO1sbh9rYDbm5d25WmpaRcnV01D1bgpsZljlc/VvkJaz+J7iw81FA+fo5TJHR1P2sdFMpJaOW&#10;Gf2F+8MfVbYz2PgTZtLWz5DbsNdFWL2RksJFU518lk52gqfstjNXZKuSrqxNLVzhobyN6UAAAzs9&#10;tS8RLnwK9ta6vM6j6KajBJ4eXSYuzyFgvA+voKnoYNl53JbvwmXmxe6qaiocPuSbGz0dX1/SVk0O&#10;MpKHFQtFSQHetfjsZgqmgp9NPFDpn06WKyNcu3ZDO9fUE2yqrIdY7yyWYzm0pcq2nsKifA49MH/C&#10;klkyuNyu1/HSZPFVGSSCmaKj1yxxOHZwCAXXUVkZFjNu7MAfximBk00+R8untyuCiI0bLqr5gmg8&#10;x8Q4evTbS4H5C5LK7rpMT3T1ZisLSbmeniparoLctTlKakqpPNDR0ubxvfGOirTl4i0805UMGmBS&#10;KAAA8cB2dg8nSTbfxHV+8shPXRZ0iB+2cDj8zkBDVp/FzLWrsimqHq6xXSKolpnnkkp41WJ3Pq9m&#10;P1lt9JIn08rHS2PEA4mv++zxGD5kY+fST95tLpOtT6dp/wA/UDcvVndlNPFuKs7t6XxP2c2ICPJ8&#10;bt61+Jx7UwigxAFGfkU0FLQYqV556US2gpq6o87jSvjdA7wpMbiDLks11zvraVFiGyzGul7y2lRF&#10;MtnodpDLpS5al2TSVgqo6PatJFFeWOWNQ5Ch2Dgn2e5gFwALdwRUijjjQ1zo86DHT0e6pGo1sPE9&#10;RUef59L3atP2JlFepn7R6k3LkstQ0dPLPi+it8Y6kqtvUk+ZbFLPia/vDNaEWqytQWqdSRzE20hb&#10;AN0+MzG+KiSTF7b3vmovNT0751e0tt11PTS0EMdbXvUZOv67pcDSzIJqdHmb7qcaIypMryKGXvAJ&#10;1VFYLUipYHhjiUp5dN28QdOzh/q/zdLCKvqtm0ElNmN17DoJAhOPxuJ67zmNnWGsc0+ORNuw77y+&#10;WrkSemqbrAsaNGpAWNYyxPh8MJ8ZisL2HjKOnzCZrGblxVHuBs1mshm3FdLg6uvoIEqa7a+0Y4J6&#10;RqiZ5IaakWFYZIWQsG9L8139TazJGpMxZa1I8g1OIX0P2dHOxw/4wVrWitj7SK5r6U6pT/mz7Tym&#10;8t19CVW4sziavEJtDf0+BbbWIOPlagn3r1dTbzFbFHuLdMNVR57GyYeKgeQ6fNHUKTEzopPhC6xE&#10;awNSU6STujJdzI2h2Dg2vqYD6e0ErUv1J46TX58eiTdQTevp4En/AAt1Q5l8fWZTD1kFFNM9NXbs&#10;qcXtqiyFNWlaGDFRU9ZQ0oonRZZY3o6OdwfKlvpY/X2YvrJwaWcqVYa0HHIsKdAg5APAPuKPd/LW&#10;mcaB/k/b0M7UVghz+Eda8HzKhmo+2MFHPSzwStis4zpVRpGzyT7lyTVMo0PKFVm/Avz7GajIu/B+&#10;i3IH40k8AG4943bopAgOoasin+2p0ZQoakn/AFcegW2sVabIjQ7I0sL+QJp0hMbTDTpvySf8fawr&#10;DqxbE3BCpputtX7v+vcce4/2+q7wgHDUcjNO3pVqIB9OhR3MxbZtS7ekiKnCBwoMo+9P0s3Fh/r+&#10;6Oe76mmzn94qZKpdNVuKc19JDFRB7Nn6siFpchNC7lZWMt/Mt/pYfX3AfL23QWm/A+EdSlwKlqf2&#10;ZA4fKg6zbsbhpNsXQO3wgB/m6+u/sB6qLae2HnVpHXbWI0zt6TKRiqJmkMdNCI4tZ40rHYH6W+ns&#10;Bdp1kGI27j8Y0dU60rmILTiokaCR8itO80VNjsnDXuYzoaytNfTa/NwIOYLWCTdhIyhW01+3t9SC&#10;OFR5cel9vJItpgfl+f2fLpdSK7mVlK+og3bQLqE1BSZInFiSebD6+3Kg37j4r/b0z1Qlrcm0kNVL&#10;XUlFSinB8MsSZaprajVVf6jzDT/U+7XW2W9DpOk0GRk/yoP5efXjuEtO0fzH+bqN9nUHSHltpjiH&#10;lCwPNIxv5NRiihiGj8EKAf6D2s9s7z+5k3SsuDSnnG3cmlNVUFM60ktPJEZQvkVp6OqdDxqpwt/6&#10;ewzd2MJMDiTVGZAaVNa1/Ij869b+tmfTTB/L/N1gqqNwKIJUu0a1tPI6ysGa6taytYSC/wDtRPu/&#10;vbRFLX0RjJRY0dUJBayCjdAOV5KpYfT8X9zVu8bz8tWyMoqbeGvAeat/h6w3YSUlDfxtX9v+rh18&#10;pTddWR3n3FkamQmSTuztqqaqBAQyz7ly6nTShWVE1N9Lke1xtvU276WVX9SZDDS8C1glbQBmI1L+&#10;hR/tvx7BHNtI+QN7RvPbr0DPn4ExHrXIHSY+JpjH4tQ+zjXpTdXN/EO8eoIJKdmV+6+oVnVlAZoZ&#10;d3Yb7mCMgJpWRKj62b6fTnjXby1akmL2M0M08jQT5WUT0ZyEsr+WTX5UlxNRJVKAf+Obze8f7azk&#10;jt5A4AfSoIOmgpindg9Z9iVDYQAfwr19VuM/vVmoAKfFYNpA4Uj6MLf7f3k24xjy0bsk8eqkmqZR&#10;UpOlTLUzQi4aOommknk/5u1s8ksX+qg9+vAXulj1AZp5UoB8qU+wCh/pdKgFa+gHmQf8B/b/AKuP&#10;Xcn+YJFuWC3BNhZx/QAAG30UWP8Aj7SmMycOEpMhEkEkorMa0YjFnLQvHWEza7g21DTfT4tX+7PP&#10;z7PbaF7i3uQfhDJnGTq4fL/D8tPSGO9ZWtxp7an/AFcOuUyeSSFtVvG7OD/Q2AKgf7z/AF/wtce1&#10;50HuVqvuvrShigAiqt2YZwzaQ8awJNOrIyPKJjcabxsY3+skj+5N9v7LRzRaZyq3I4+sEo/L1+Xk&#10;OgNzfuYHK/MTimIG9T/k6Id/NGmWj/l0/NWsZnVqf439qupVY2Yv/ditCradkUBmAF7qw+qkG3u9&#10;aG9jpa7Em3AWwKr9Bc2PHuTbqnjux4Cn8gB1g9raMEg46+aJtssdsYhHhSSF6eqB1JcShcrkp7tD&#10;fVGB9Pqf6/4e8gTRPHa12SouSSbi9NqNvqDwPz7b8QvZS0X/AEVP+OydJnbWAfn11WCB91Y8yS1D&#10;SU+0s34NCKqRMMzgh67kiQAH8geya91KtTuPGQVTqadoqktE5j0sRpSNQjC7P6V5vxb83950+yUI&#10;bZ4ERcaakeRrqPz869BnmmVYZWZP7TH7M0zT/VXo7v8AL7yFbt/YvyW3NtulmO5qTe+1aWhytFT5&#10;GOoo8bBQ0ctR56yn8H29DBSNIDH4yX1glhaxBLI0WOp0pmipKI3mMJLxRpwoFmA8ccrAsL/X3Ltr&#10;a2v17EICjO2M/wALHjx49Eks8ssAGohc4rU4P5ep6sv647A7Q3Cm5KbN7r3jTz0O36LLpJR11dk5&#10;UNZVBxFUNJkcriqSWKi/Z0pAb/qsP0+4lBjqCeuaGehpmjjgvToyRgISQpAMSuXCerVz6b+zbftp&#10;MgJtJBq0+YGaVrxPl2/6q9LBvk+gEZNckUH+Ff2dOu5u1N57U2Rj8vQ7v3JDV5HcmjcOQiqq+paW&#10;kWE1H7bZOenjpJsj6BTOEYTab2F7B8qsdjIqVzT00MbojaHtoEfjJKjxm/Jvzcn6eyfbtmmGZ46t&#10;n0FKV+ea449K4d1MjAMCQOOaf5Ogiw3c3Z2c3hjaPKboyM+Jqqym/iWOiMlfJmzkhTeRoMr4kWSK&#10;jML6EjijHr+vHOXb7L/E8YTHAF+8ojqMDFzOksDrGrsPSdYu3Fmv+Pah9sF5s15czoAAhYfJlr5g&#10;+dM48+quSt03gk6+P7BX1+X2fLpLfJ2syOM6z7ThoczuGapOyN/Us0a52lWgOBymJzdJV5CqxyRE&#10;18cFBOBTDyo9Po+jarAz2d/hNNiaefLimaAzBE+6QunnkV1sAElIcRKy/T6f0942bKk+473d2lqK&#10;MrsBleK1rltIzWvH7OhuskfgoZAT2itKjzp5en/Fda/nVVH3HBuJKXpB96R7uqetMJls1JsjKR4b&#10;IvtenqsQ8TzuKykNRSx5M0T8DUz6fTxccNmZPab7xxb4wULTvLqSOmSRCVSKMPaQQqpAX6/1HunP&#10;fLe723IO8JeUVPDPcDGfMmlFYnPAVrT59Utd+hk3vdVQnxj4P8XkopnSBxAOD/LoX955T5d4uhGV&#10;7Vouyk2bTbj21T5Rt2Z5ZaVKo5eSLEfdUslX9+8EmWgKBAqgcXJuB71if56NZ978isEqyoaamhpQ&#10;kSgFIzN11tM1CObhuJJIxzyb3v7xz5TsPD3fnbXhjNCP95LivEcaE+VK+fU97jcO+ycus3xssh4D&#10;z8/5jHX0WP5F01ZVfyqPiRV17M9RWbf7FrAzxtGftarubseegVFZ3JijoJIlQ39SqDxewozZtX9u&#10;3+3v9f8AW/p7krou6tq99mQkaiL82+v+H+t7917r3vErMF9XPB4vYf7ex49+69173zL+qwP04t+P&#10;9t7917r3vh5RZV/J+p/oL/6/9D7917r3vvWw+nqH+J/33+9+/de6975cMbabXvyD/wAUHJ9+6917&#10;3yAAHqYAWvbg2/3ke/de6976snBRiLLpa/5P9fqLe/de6976a4NmOpf6Wt/vPPv3Xuve+PlT/Uj/&#10;AG3/AEj7917r3vwksLDSf+Qrf8Qffuvde99yMG+l1H+vbn37r3XvfAOCpUi6j/Hn3r169173wsys&#10;bX9Q+v4HN/8AWv7317r3vItxp5HFgTb/AH1uPfuvde95PK1ubGx1Etc/7D37r3XvfaG4VivpBBBv&#10;/QX/AKe/de697zr6f1G1/wDeT/sL+/de697eJaSkXA4rLx5mhqq2qyeYoqzCxRT/AHmIgx9Pi6jG&#10;V9W5XRUQZ9q+VKcRBreC5PqstQxLuuk6aA19a1/Zw63QaQwIrUin7Kftrjrq/JFjaw54sfrx/Xj2&#10;0yq5F9Nj/gSp5t+VJv8AT2mFt26S9R9n+z0x4bfLrv3FjcMSFuS35PHJH1ItyeP8Pd/A/p/y6t4f&#10;z697t0/knSqPm3VxhgzP0N2el7kFDHuPrnmx4bUFv+LexLy3/uFvX+mg/wCOzdAbnI12q3P9GT/C&#10;OqHf+FJCX/lT9pTaS603bXxzmeMceRX7q2bS6NX9jmoBvY/S1ub+9pf5Zr4dyYLIOkRggwmYWsSV&#10;ijtAy4k+OKRRKBIkjX06GPPvHras8uxgHu1MQaGmHejfZTzx9nT3In/JE3T/AJqJ/h6qY/4T1VP3&#10;Gw/kRglmqUnm7g2FVUUCPFMaOsqNiwrO9XAChVJUgK6vP/ZPuuPKJPJjcnhI61Yq2pr6fO7QrdQP&#10;2NRClTLVYMThBDR0sn0X9yQn+ntuSQeIJGI0rVZB68AD6n8h1K8cTMaA/wCx6dbW2JiVMhjs2tI7&#10;0sWOnwm5qRgy/fwyvS/a5p4DearqUVTqvGlg5F/aGoMpDVZzb2VSWrpqGoraU7ix8dPoKZaOq8S1&#10;UcRgLRiSXjyzNHZfV4/x7WQhhHNHqGoDsPkQRnPy9P59aeOjAg9vn0sclj54sLm8f4aWaqjoa2PD&#10;1U0rvehkpgRDK4ZHfQv1jj1X4GsfX2mMyyVE5oqmsySfxcxvT162X7aRGMcEc0v+7Ek031BI/qOO&#10;fa+xkKRjQFLJUMPXj16teJPT7ToUTzwwUn+Ra0eCxPlQorTNEgNo2Um1iX5HtwylZClE+ZmjrQf4&#10;NRYXeWMZWVgKek0UmZpYi5SKD8+Szt7rNOQxgKimqqnyGQaE8a9ONExpVM0znpqxdA6Tmh8tKyjJ&#10;1mV25kE9fpqKqSarx0zceSRC5GkFQV/xHuHhlik2VUY6pqpImk3JjZ4q/XIkZiPk8DBzIzS61jt+&#10;Pr/h7XpLKQGOWCkEepr9nl0SsraSv4q9dZOORN3UmQiiSREwGThNOtmk8nlpnkGkBVTlh+T9PYhw&#10;ZKJI63MVXEhbHYHedGBCt6GOneSmzEsitJLCY4l06YbSM3q/FvabZ5aXVAnaKsmfM6hTh8/PHScn&#10;SSado6Qudw0kyUeHomUNGmSzu0K5jI5gyBqYBJiUhJihlSV59Wqe6BPSf6ixz40xVFLRZ+klqnr4&#10;aTeAXHVrMgE+Pk21gJaXQiWeJYY20evni9vx7kO4m8Tl6dVAFVNRjjrNf2H8j6jrHn3AAbnGxJ41&#10;H7KGvWil/wAKHocfJ8lvj3uKHGxYXKZr48VEOcxFMtS0uOyuM7b3u1U1TUGZaSb+I1dZI4eLU0fN&#10;1b0n2Zuo5y6C97B72Fv+UX/D8G/tFZqDy9MaEiq0/wCcv+x0mePReu3yH/HetcnIyld6YhWLD/IM&#10;sE0xqNA/hptyASbH88eyf/LuBWqetpqiLMHGzUnYURyOJVVfE10NFtY0lXWHyCRaMnUrsq3+h/w9&#10;xrud7JBvdvCCvirbqSCahqvPWmMEDIyfTqXfb25eblOzJGfGl/49T08s/wAut13/AITFjy/Hr5Yw&#10;0P8ACP4gvdXVzChzSMBX4uTbJjqaSJS5WSvbwSCLVYagPT9Pdc276aQUlGZcZmnrmp3XKQy5GmSP&#10;I0l44xWU5sYqUgyfqiu3H159ql3CF9+uAGU8KYOD4fA4z+fr1INy8iTXNE/h8x/D1tbbWjZaGbw5&#10;HF/ZGpdqA09FMpopfuJL0sytN5Kkoy2s+n6/S3vhuinjk2pu5HwNWVkhxUYnOUovvKCCPKUrRVFO&#10;rMVpQhhP7sxJ9X6ePau4EaSWrmQGrHFD6eef5AdVt9WlqoTX7B6/LqDg5Z2zu3V/jcX7RyMz08OO&#10;mSDITPQTxyRSSuFEmg1Ik0Q8Axjk/hPbfnqWq8vVR47br5uekx1LSGqzSNQ7rxFRHUpLSxmaohVs&#10;wfxJIPT/AKn3uGCAIrPM5QEk0Ugqfy/D9nS6USHUdI1ilc8a/wCCnT1uIER0MLT5iPGCeonqJqGg&#10;L1WFrqVqeenqJPHTyOuNWzB1QEnV+u1x74UuQxtPtjKQ0x2qmOhrMAKaCpkrZ67EzDISfdUFSojW&#10;eop7Sen0R6bfTn2aXqExsx16tDfYcY6YmWYMFCig4ZHn1helrH3LippGzwqvtMtHUtTpSR43IJ9t&#10;T+CqB8rRQVIKWADMSSR9Pb1sjOFN40rRZXbsVQ89XDR5CnxFZVUtRHUUqSVeJySxUg0CX+y/6U/x&#10;9ktpAjLKlX1AAkcCOPdx/l1W8WQRiigHqB2LjUqtmV8dRh81kKcJSyS0EOVpaGuhalq4XgyFFPNV&#10;rEJad18mnUC1rcE29vmKyVQ8rwRVGWipafJOstLQbdUZLbNYtYpFXjSyKKrDF2voiu1vTf8APszn&#10;uYl3BRpBbTirGhAB7eHGoOf+K6Rtt0n7umpjsb+dR69MeSwkP8KmqHpcbUzz44RpPlM7KmM3TSSU&#10;Wj7fK3dhDk3hOjyOrLf1W/s+7eOmhUnaGNqKtmkqXmyYaUgQ+Q/xSo8bmFSVgEsIDaLto1WubX9i&#10;zcLgT2cMat2UqR8hUE/PPl1ixzBBJDzHcPwrq/y/5z183b+cVQUGL+dPZlPi6RKKhgwPVtPRRJUS&#10;VASU7B2880D18rua1YKl2h+40Jq0X0j6exAon9eVH09UH0/xmFz/AIC3s33NC1ly4VzVZP5JTpXD&#10;LSI0bjT/AC9U+4YW3JuR7FNcdGT6foorTypF9YAP+HshXyG2xlq7tHdtRR4/EoZcDteSky1ZU1ca&#10;+rCVkVRRZHHwPHFX0zGmOkF0sT+bcxPvW6C2s7xWdgPFANADxkShBINMmvWSHJdtLLyry0QMUn/n&#10;M/z6+id/IczWIg/lt/FfHzZfKySQ5nvtKvB02Po5F8y90bwrKatx9c+mXFy08FYpYoH8gJ/SfZU8&#10;TsrNLPHGlFs6igbA1UtRR+Krrhj61ZI4/vaSoaSnZVtLfxgBePr7QXHM9tRqtIRrHDFR6EaT0NH5&#10;ekVskaf9X9Lq8vIV9G0Qkeq3PNNHl6dYamOWjpDWwOryCknjDGOSG0ZBdl1k83/qx1W19wihoJUz&#10;2DgqZ2ykdS64em8eWpzlKmNTl4TTgGQWvqUj3pOZIFkIaNtIpTJxiuDp6eg5fcGpPD/L/tunqmbG&#10;yVVZGcZlZY4TQSxa8lMTQyjHwSImNY1upFCjkC12v9b+2mp2xmDVCKfdNSaRHo5IWgolgqqOoMoc&#10;x01QoeSGlj+gjH1/r7pPzHB4quEFc8a5wePb0ovuXCUVg1FqPLOK/wBLp3pjSmnkdcLGszrOs0Tz&#10;pJFURgFdVQhcRzSSAcswJ59jdvXaBG5Np1NVuTNVVXW0NTW5T7UxUNNlIDJEkCy00A0wyRGIFmU6&#10;n/w9qW3tLnb5fCgUASUHnQ59Rwz0mh2PQy0c0H+r16L31nlZEw+7qOl27iMTjsTkIMfhqeYvkJqC&#10;Y05lqGNXPK8lRExn/bU6Vjt+b8D3i8Y2213PjoJ8jkFp9vbJx8EWQq1mlpIpMcKoxR1iotRHEhf9&#10;LMzG/wCoe2mu4ZkjYUUF3NQONKitPtp01aLJHbSVPCtPtz0UfL1c29J+vsvWUGIwsk+9e1cpVNia&#10;XwwV0lFnpsXFUz0bVL09VVVKAv5AAAeNJ+vswO3pSmFwCSNY/wB2iACQXkKTr5NDm8mlLD9Texry&#10;Yvj3ly6iqkuf2hafy6AG6o0twVC1H+yR1Qf/ADB8ZE2Z3bLDEQ8PdezxLOqM9LjXfGZhYGraY3pG&#10;WeYlPRG1v8fY+4H/AIvFOx/Sk9ETb8ATRG5P4Fxz7OuZAf3DcqKamWUD59rCn2/y+fUK7UKS3XyY&#10;f4T1qFYtr7kx0ul/HAMLJKSwH7YMM33AJ/XDza/6vzp/HvT47unZc/vZAxfVunfkdrgaPDls/Bpv&#10;b1BzDf6C17c+wbto/wB0lgCMeCn/AB6vWdfOX/Jdk/0i/wDHB19mOiN6OkP9aaA/7eJPdSRIGi4/&#10;3WRb/YWHPuQoT8OPM/5eoRbgOpPvMknNgSOf6cfS/wBL2v7buf7KT8v8I/z9J1/sD/q8+ve+mkVW&#10;03BP+vb/AIr7dqaVpjp3r3vj5Dq03P6dN7n/AG9v9b3br3XveeOb8MbH+v0B/wBh7qVrSp69173l&#10;s2q9jpta/wDxP+v7r+Kv4vTrfXvfJDcrq5Dfm305HvUnl14de99u+m4vb+h+tvpf/be66e3V17r3&#10;vOJFP9j/AHr/AIp78QRx6917307fos1vpey3/p9OR71+XXuve+UUmoFf7S/2/wDpH8f7f3sigFev&#10;de95da6fr+b/APEf6/8AvHvXXuve+DvfUwJDFdPF7D/Gw49+69173yAA+nv3Xuve+QbUwIb9Nxb6&#10;X5+tvx7aj8+mbf8AH+X8+ve5H6VRgSvK6xY+of4n2sHwRfaf8vWrj/Q+ve+V4gkd7fT/AFR/2P8A&#10;j7p4Uf8AD/h6Z1cOve5MZE5T9N9Gj0k/X8sLD6f4e9NFGBXT/M9aFT59e9y/KqaUsSwuQOLsPxyT&#10;6faRSVJNcdOde9xlmN3IYm/0/wAP8Dz9PaxdJyvVeve74f5Kcnmf5Nqz+ALTdNtcALP5RVb8BDNO&#10;n01J9Le5o9tA0Ww71GMhxSvoCJxX/Bj7BWtKYx+69oX9yPb2Q+SXpHzrDT18ga/YPt61U/8AhT/k&#10;KjHbe+Dc9Lg6fPSt2B3RE1FWLkXo2gbbGxjMZ48XNBUuSANNmFrH8X93jzKHqKomeeWIS0aujzER&#10;tEIRcyiQRR3IP9R7EqwO+zcqGNc/41XNPx/b0ZoIls9TqBUeh/i/OnWszjM0mEl3ZSTYDbmEy8uJ&#10;NVhshjtto+Wo83LkB4qfCSYr+N5QU8F+GdHB/wAPaf8At1Qzf8BQqzeTU0yjRESVGsoZCB/rX9rr&#10;yNZUIxU+da0oR0WXM+o10nu/lw6Hbb29azzbdcDfEtdU4P8AhMuHg21Vu+Xza0/3AalOUhxULPyB&#10;6ivudUPK9O8YjVqcpZnjpZTHZr31tU+C7D+oX8+yJtcb0YZHr8/y6TQyKCsiknj58fTHUbadFtml&#10;3Ji8t/GnG65MiZaLH5jfeFiy8ktHfmhxmyjuUU1FKPpDJWDT/qj7g1FUUqgBHKJWhUF3ngU+Jh41&#10;dvGLm55+t/x7OdtjAk0COsVBivqD5k1456vd3K28eWoQeFD8vOnTmdrxbg2LU1uQz+CnxtNuWodK&#10;fGbU3TXRx5qnqly1RRwR5SpjpI5YYj4fGI2jP6tY/T7gyzzRx6DClo2uhs0j3Oo3swEbfX/U+zO4&#10;sYXRlk4H/TeoI8+gtNuzMe6Qiv8Asf0T0rNpY7G1WU/i9Hl69KvIUP21YrVONx+O8NiopkaKCtyN&#10;NcD6/cNx+PebyySpYuI2dhGHjhQKt1ckhUjU/wBgf4cewm1tJgRKQ/px+zPSu2uXLce0jH+qnQkx&#10;023sNVq1VSvm8ZSUc+WFFmM/ljVVTwVVNT6Kp63I1PkLpWyi5BPr+nuJLRiMCSU1UrkjxmrmqQoL&#10;tp4SoEeiR7X5uB/X2hlttYYBdS/af8pB6FMUrOCKDHHoQNs9kDI+Skxc+zsPSwxzGsXZOG2xWVU1&#10;PRU/mMclTtSfOxVmJoYj4+Csjg30L9PeNKKoqqY05NHFIsiHy1Tyy6wsglKaoUZ9DRgj68X9ll5a&#10;TGKR9NQ1MVGKEevr0Z2Myglhkf8AF9LmDtDZ2294Y7Mx/wB88jSyY+vikxe2cXQ41IGq8dU41ax6&#10;HM1mPo4qunyEy2fxAsV/HvlVbV+5rRJU1MMc1RKHENPSSfbIsnoZI5GalXS0dghJP0/2HsPfQXEd&#10;ax1GPMef59LprlQuFwvz+z/P0rNvfMXDY/ZDw7dw+XrsXt2imoqnI7l3TTy7nq6nGgPDU5HG4yi3&#10;ZWNVUlW8klcBGpXXYlrXLnFjVpkhYzokeJEdUkccEoOgt4ljjEQ8k0xl403Atzf8exC8bRkK+COP&#10;+Th02H1fDwPHot+S7V/vbUZako9uVmTre6Hyey6jJ1+5Ma1OK2jof4nU1tdHmXGKw2Dhw37v3App&#10;nMno8V/V78aQU9TLUUjiPJVsQra+KSR4pamFTq0x2eaK0f0Y3Cj+vvSs0bB1YBvOvW6O1SynSOHX&#10;k3JBurbGK2tvTDDLdU7Nyw2H17lsVTUGYxG38w9KKY1GWSaDB5oTZg2alQQyzyX/AM2PfeUFBj8d&#10;LVQeZZ6qRHbVUyrDUyPFql0QSOKcosdzfQGJ4v7LSJLaIAtoT7K8fs+0cfX5dK4YwxYcKfb/AJ+l&#10;X1TV717X7cpNtZ7+7+ZxW18VlKKKOm23jznNqY7G5j7HEpkdx01HLmafJVuQQxinWtemjiBk8bfp&#10;9tOAnyFXJOI0oGkgqKNq6TIxSXjxbAlVgAJXy2/1bNb/AB9lk9yXNXkqBwx/sdJby2JGpa09B0YX&#10;vHZ+ytqY/E+aTsGhps3ht2x7Rx3XOXoEXK9jwIXaoyzVBSo+zSTU0S0aRJIx5P0t/9QyuSzmZwdI&#10;yDE1+MiSrphHLHV4Rg8qveO1LDlCZZpFkZD5VAOr/C3vd7erv7LdvaiOVRRe6taBgcUQCuPI0p9v&#10;UgbbY6Y2ka9LkKT8BFcn7afz6tX646g6y3NnHX+/O3+w6qvwOZbIwZTanYMEsdBXw0H3Cwbgze2p&#10;pKHF01XRLUotHM2nQF4uGDCuelnqo5q+kr66eiQ6h/uMnBb/AHVI6UOWWnHkEhUP4y0i8XW3sR2t&#10;jNKiwwx+GRX0fgSfxEfMfn0nuGjnkMYYKKkZr/xfl69LGu69xWFxNdR7YzG19vYzdNTH43aTemAq&#10;oIpUjStpKKo3FsKsy0jQvFHN9r9ykFDUBpNEmqwk5LcNDX0NQlQ+Vo5HUt4osbTz06uwpxD4IDnH&#10;mB0srkauF55t7QXazW7hGiMq+tdOaDyqT6dGFlcpZachwvpUevGin16g9e9Sbs2ruTFVOEoevsvD&#10;RstEuVr98Zql3BUUcNRlpcg2XycHUVJi5lSVaiFHWP8AdqCEstwfbRgM7T44xRLn6qppMdT04jp5&#10;9qUNeaeeYSsHo/4duGOqkiqpX1SKYZWIPDD2TbxylPdrJeJI0QZjXCtwJ/p/L08vmej871HdV/xc&#10;KSMdx/6B6FjeVNvHKVVUT0/stK7ctZXrPk6b5A752dUZWgoRjoGhy5zXROQxFJW4mjVo6ZxkaZV4&#10;bQ17BY42tjlkx9dTnKT1a3mp5KjauRgpFVp3/wAzFJkojTCeUgnXJc2JjsefYglMe4bdcWLTtHI6&#10;MpbRq+KtSFqB+RpxrXHRC80STawoozGo1EftqPn0UjdOGz+2q7cWMyNB1jj9sfc00OWxuP8Akntx&#10;s/WS43E4wJDnsjD1dk6nIPhMXGVjFPSlSDHHWNJE+lcdfncDQVz11RldtbaFRSS1OZqqvZuWGSro&#10;qZopaytjyLZJJ6OlmrWDASeZVCkBTqJ9xdtfLcfKN+t++7NdliaKYzGFDCQfxODT7BXz6PlnF7Fp&#10;KBQta+fEN9nCvQ/5aPtnuHY8G08d0vv/AHdHt7KUFFtmn278k+u8jtfG1FQPBhcLX4STaNLi8nlc&#10;ZgkbyCJYWBqA4qAYYSjbJlNpbjalq8Dvyiq3Z0FO1DQZCVqlpkiWpFL+/AXNRBpC2DWtcXt7P9v5&#10;25VvpBHNuWiuaeFMRTP9BfOnEjj0hflq9VSpg7acdSnhU+TH/D0yYrrH5T9Z4vKYzcvw7r5MRLT1&#10;KVFfmO3On6eko6Cgmqa3b9RlI6V82QmNnnqHlkDJ5C7X0+T0parxlPOkdR/GaxUgSdzVUu1skqLH&#10;VtG5fx1NS61BZVI8lnT1r7G8O+csoNK7zqOanwZR5n5Hzx0H7rlkuT4kxXPpXgaeTfLoU8Nne2qS&#10;Sso5+kMBT1FbVYylgwue+QGx56iqmxNPLFoiqcLt7yY2CAvGwpvJBUHwyDiwJzSU9DNCaWm3A1DI&#10;YJ43kl2nWiPW8fl8riCudZZ5Y0uyspuRa/PCW3WF7sTuAoqTTjx+w+Veig8qxPRmfHzqf+fqj8j1&#10;3PuTsDEasjX9Q0e6oFq8PU0tHjO99vSZIRRVSUL00C53Z+JjpcPjaqp/ZljrF0rITpulmRZ2xinA&#10;R93rWUtNEamUvtfJxUscajySPK4qJDJyQNIYfqHPsVrulu0P08baQtanuz3V4Ffy49FdzyiiV8Oa&#10;jmnlXh/t+hQg7b7PhVqyo+Ps+Ey2UqXxNBRRdz7Eq8vXVbn7Wkp6NDQ09PB5IBJJ5JFYr4nXSbXL&#10;RU7X2/FFFEd80MjoZLoNtbkEXjEmosqw01QyaVCjSpW9vr+PaIbmdwDCQBG+2v2fhHCnRnByzDGz&#10;NrP7D/1s6VtF272ulXUTj4x72aCaOArOnafSTVBmEJQQS/xPemL8hmaR2MkqSadVrG1/b3S1eIhl&#10;pJpd34uSfHwiVTDjdyUNPMSDCJXjfFszSD6adR/1V/x7J72GVhU3objjRTicZoOH8/l0e2+0wohF&#10;f5D/AKC+fSfkk3xX0eToIvjp2LQUO4qlqaqfJbv6WzVbRIl6toY3o+x5ESlmtr8gFh/m7f2vbSMJ&#10;jalnnrt1bdWtkhRkjEG4khMokj1NVrNipmYiJSGCm7O2oFbafZ+8lu1Khan+k386rjpTNbFwKSk+&#10;vaP8/U2Xszf+IVMdgfj/AN0VeFo62oVqpcn0W9ZUUbQz+KPAvB2tjhCr1cqNDJVRxiKGPxsj31hT&#10;RUmH8Rgqtx4GKQmjEkOPiyNPro6RKtaeGSZMLTsscchEgUKNLR+ki/Gg0RcksoHpk+Xrp61b2uh9&#10;ZlOPkPP/AG3QXVW5ex/vYazFdGduVEEUebNLXbpynWuVEOby1RhJayto8fN21kkaqmo0kp/K09nS&#10;qPkD6bPLixNHjNUtTl6WSSZp6mm8uD3PCKsQsTDFLVSYqNJaGHRZ0Q6HLEkNdtRXexCSN0MGCpAN&#10;TjFPTPT9zDGrh0uiwH9GlP556y0nZW493zpR4jrrdFDBjv4Zis4absLozIvgHq4UepqKfEYzsfKT&#10;47cOSirVeCaaIzQpGqo0P7bI+1oxG5se1BU5HFPQpGZbZBZ4jFPFF+4U/wBxkfhp3kAbSn0H5PuN&#10;N25dkuBI+soxrXgaV1U4MP4/5fZQ52zcYYIysgJB88/P5Hp42lufdvUmdjy1PsXeVZmaqohogNuS&#10;Yqrir8bUVdOKdJ0n3ZWPWZOlpKcxmSZgXZv0gjlNYqpx+Jqdv46i3Fs+F8bt/LSVlV/GWqselRks&#10;s1ZK9PkqnHzxpHTiP0KdSU7AoGJWxGfIoPLEUkTBbhnJIauila+XfkCma9F29wtvKHjGQa8K/LyK&#10;9Ru76HKdtbY7H3PuLqbvioxmc7J2hSYfatDtNKTdVditrbXgxCGu21Qb2wVfNQ5iurJkmAkgmyFM&#10;ySPCIH1BS1mWo6ylqMdQ5fZSxVKxQ1L0dTUJKzCQeedtOIaF3Y3K6nQo5vc/T2O9vtrdLh7w3Mbx&#10;tqJUal41HxU8q+megNcbRcRFNckjEV/Cvy/p/t9ei64PDbqw+Ywe4851J8pxX4SSqr8TJuaHZeWx&#10;9HD9lqocZDTx9ryZOBDoijmaCKpWogj0aEvqDFT4OhrRWUtDuLbdcyBJJaY5TLTSUIhp3NRNUsaV&#10;5QgexHHK8/X0+62t7ElF1qSPPuxx/o/P+XSuOyuHNGLBR56R86fi6FLOdq7twLYzM7j6N7027EHl&#10;pKTIwba6sgj3RNlslQx4nH4eJd8R0y1MsZeN/MY/HLwbp+579Q4SnoiEfc22JPPFWw1sqbooaKp0&#10;GOONpoIWUKzRSRaTHIDwS2rixKb6e2uaD6pV7SPM8Qc8PLV0Zos9r2iNmX7OPH5n16ccx2zlMovl&#10;j6T71pZqHIbcr8JS1HRm59w4pahaqoq48fXZLHyVhjinhJkaspGWKJrRkHVcJd9ux4jKRZPHZra+&#10;Qhopqmqqqf8AvLPms4tfV0GQx8f8Mpg1asDK1YvmRSIzf0oPZOlqlkSqThwPy/ynoYTXMEitEWIJ&#10;+R/zdDNRdwN2bgW2pm+s+69rz56CClpMlmOpKjZGxVwuAzu3c7UjcmVyUOBJWvgxMjY+SVRUABtT&#10;knlqpKnHUVbQ1EuXwtBWUkMRkoqp8qpjrZaNlplaAYaWBHhiEniTl43VLhrez2x8OYJrmEajhUE+&#10;Z9Oi07XFdtm/0qT/AL7rivDiOlXuum3LlMLm8RSbE3/ujEZasmSPM4F9kRLVYeDMxTV6x11Zv7HZ&#10;GWGumMH3kvpjqIHl0vGG4WGRq9sZ3CVuOfduAhXNyQivMM24Mi+t65paupxlGuFMNPWV2vRKEcRn&#10;QpCjTb2Q7ejWDrGbkOG4ihHqfn69UNsdQ4/sH+foEKL/AEtbP3xh9xUHxz7gyK7CoMhBtiWSTo7b&#10;mNahXblPQ4jB7rzdV2/T5nLYTbzUjz0Uk9JJUxNVSK0j69Xs4HV1E652lGggQUkis0niaWJTFEIE&#10;uDqdGUgsb3FrezDmo+DYySKdSMAPzH7fwj/jXyyl8LRQmTh/s/PrVU/mq72x2R+OW7aB8iIq/Pb5&#10;wFRj6egiy38LzbU24687irZoHiNLSVlJXMIokKorBSwUXt7O/syo8dNWDRqIeIg6gP8AdchsAQfq&#10;R/vPvDX3Jtw+42T66HQw4f0h/n6MIXCRNioB/wBX29Uq9FVLjb+aCRSOBW0srgEAKUonNiObk39p&#10;jdkX3FVGdIWVRC0erSbDwFGVr8W0X+vu20zR2thbjjF4k1afalCMGvl0b7BcCOdgYtVV9T8z8+jq&#10;/F6oyf8AezsNYzNBDV7V2JS1cSaDPUQwV25aikSOMyx6JIJIywa5uR9B7CTcETI0FgoZaaRGYi4Y&#10;fczaSwZjdQBb6+1hn8RW1r2VFB/DjORxrTzHQ3tEEZqUz6enHq7P48x0602ZH3UtStTnqKrepYBD&#10;LIduYuyRRIphpXW4FlA4HsJdxoIsdW+RkbTT21N9Q330F9JB9I59p/HV5+xftFeGMZpmvy/PoQxr&#10;rIPAf4PTq1DqOlNRltv/AG5qUUZAuhjFkqIv4NkwUmF/7LH68f1/p7C/IZSCLWzMgt/SNkVTJ+La&#10;STpP5vz7eS3amcDo4WCgy2eje4HB1kwRIUlkR7Wc1CyM6wC2q/ojUOD/AE49h1DlKYVOUDuvjarq&#10;L+NlVmYTj6AhyL29mAiYIgXjTpQinC8T0Ntdga2SiwDokhlXH0f+fieRYw9Kbk6DGGK/7C/tP4+9&#10;RV1BBjAbI1ZuCQBea92FuPZ7dutuBXJoKfPq5IB4dOldGFxVCCJvRg6AOxUMbmla2k6wSWI9uOSi&#10;aLI44CVHUR5GxVeF/wCAen6nktpP+39sW90syyKVocU+fH/J14FT5CnTTiF1YLOSCCQFpcNr1nRq&#10;F8lqb6k/t+Uf1/T/ALadWSGOgq1Y+koDGxQA+N7XUrquR/sfamBFkAl1Uc+VD5E+f+x0xeRCRtQa&#10;hA/y16TFLDqz+MVYlcJNIZ9MwYeZADrB8YCkg/T/AA9iX1dWCHfeyxd3Y5QlkbSOEwuSf/OBQDcr&#10;/Qe3NJvFNpXTSuePmfLHp69Fu7kLbOK1ojf8dP8Am6IF/Mio3xvwj+V2VMUDww9T5gIvkaJCX3Xt&#10;imP7d30f8CdXH102/wARYPL4mo6mmMukmJAr+NmDFpkcgAWA0qx5ufp/j7DVp40G72F8sGoIzkrV&#10;RhUI/OpA4Dz+XWPMyxRRy23i18GoJoc1qTjyp9p60It8x09TtTcGMExilnOJhhdopHEkr5aFiSod&#10;dGkT/wBben/HjWA3Htvr2DvXvfC1va/T+LzmM7v7hjqdvZPNbt2zloc5ureW494Uk0sFdtTNYipy&#10;Tbd3JTTu1CZRIWkMh/aYLnRyCRce39lusskUc7RtWIs1VIciocIVavqP2dALkPbbWy5H2eGPcvEl&#10;ZWBUJShWQjiT3EgVND5+dOvqGfGfu7d2L+HPw2l2f8eO/d+7fznxY+NGZxm6NnU/S2Xw8mOrun9m&#10;5H+GS0m4u6th7tp6mKG6VElVRRReW/iLhlBeaHrzG5HOyVNBuvqncVNk66HOZE0G/sTkXjyQxNXR&#10;yYgvlsbgq2up6OWmSSYIVR4kZTGo9Ht+cvdSKw0KgHm6n1rk06H8e1RwJRptdfMD7a8CfXodk76a&#10;k24TnesfkBsyupJK7b1JT1nUG5q/7yko8hQL/HoX6/rN/YnEU2Tjn0UT1csdUGbUwUKT7iZDpjO5&#10;sZLH0p6sqv4nFJLSr/pD23kKyryNRV1tXSGKgy8tJQRQUNZNCZo2eoWWRkaGMSR+RLyz+Amm4mjD&#10;HhmuanGK+h6bO0Xhm7bfxAR6gflk/n1ym+UGx8HFBW5fb/yDpaDHs0dTUj4390VVJRwUUVDDKa9d&#10;v7KyuQK1kQllp51ijSEQyiokVGVJRL2F1rV9dUO8cdlcttht17io9vbZSSr3rtVpsfBgpc3lagPT&#10;0eZnbFY6Stya/b00qeWAOS9gdIreNc3Ekki2qByoX+1Q0IqfUU4cD+Z6XtbTOG0x5pTyH2cadAdu&#10;nvraPc+5eu94bUxHc8uwevzuneWYdfjb3viKTdVRmaTE4HApgqrcXW+LTd7UmNqK+ZqjFyVMFQCo&#10;hMhCuFfUYrNwQVVLDXbfkyNdS01OWpezdlyeaL7mKolpKiLK5MPTZCYUitNJBFOvjnI1F01g9iS8&#10;li0NHGshqB+tE1RqJoaHBoBXjUGvQO3Kyu2fUIzQf0fOpP8AgI6TNN2/1rVZTH1k+2e56XDYPK5K&#10;upFrPh58mKeOnrKfG1VBBlaGtwPW0lHWYCKPIyw0kNXLRu81MGRfFIie+sv1vuaqxdBlMjBg8JjM&#10;bCZ8jUVe78TFgsTjqGlp4Kw1tS716DG4sxPUwSQPTrplcyqikxuxuW0Wc+7R2lvYrDTiwm1AHQWO&#10;CxA4VqDTyp5dbOyTo1Wr+zj/AMax1y258t+p8Tks1icblOw90Z6vkjGLweN6P3+N3bkyeWqsjW4x&#10;sfQy7b29LHmc5TtHRzx10TsTQoIZZSjSxouLamBp6jKyVG5dhSVCTinqTR9p7KoMdSCmR3NMmIpz&#10;HXJ5ZJdcRlaOWjA/QL8JpbTdW3FtsttyiiHm1YWBGkvwJHGvqNPmOmDZTR8EatOFBx9K16FKL5AJ&#10;XRbeNLsXvqGkkoJ3/huY+KXyErs/97M1J45qvd0uBk2/CaCjglSoRBURZZ5UMU7Bf3EnlcZt7G7n&#10;xOb/AL+9VUMuH3Jtiplo5e1No+KHA0FOU1rAMrUZIMhpleGOaT/KJpS8itfT7aXbbW1kVZ5ImyuA&#10;/lQ/wsf2V456pshSdVbWQwPAqR604gV6UlH28m4dp5/acexe/JZcttXdtDNW5j49dvYad9xZeVI4&#10;YHrMlsvDYaaGoGSkBlp1Wmggh0RyoEBKwx/flBtaNsXNv748yUlHTZGkw8dR3pisXlIaB0haCpyl&#10;NUYmCeBKqZ5kqacSOqK1/I5Put/sO0XC6WWEpQiniuPSnmPMeX/FqLu9tmkMZiCgE1NSeFPKn+qn&#10;QN7l6u2/u3P12VqNufIHbWZrs1h9w7nk/wBBUuexGVrMTG9NEuNL/wARoP4ljBFSSU1ascjr9pFo&#10;UgGNfQd57JzWTp4pt8fHqCNKR6uUYzvXBV+Zg3BNQV9NU+A0y46KbESx1GmkDTQSxhmk9Dxxn3dt&#10;i2dS3hJCFp/vxia/71Snyx9vXp7nLKGrwpn/AFHrvH7MyeIx0kccnyJzUzzY7HqlT0LlaPCHayZi&#10;kyFNSVOKraTJ1g3BRfw+OXJVogniryvjEHikki9ueP7wp8TBVPncv1M2dx2MggrahO5ev6IDMUhm&#10;lSWBZM01WvmmljhX7uWGQiKVWZV4dpNm2+MMPDj1GlaSUyK/8MP+qvRaZIpBoYsErkUJ/wAnr/n6&#10;xbm6s21uCalpMPke7cTtuXcdZUT4Wp+Nvb2QgfBZimpqCuxNV93tCmoKakjFHVTK1NTyU6TTwSrE&#10;8qJIgMbwy8+/c1JnMBmeosm238dI/kn7l65nokylfKs1TFV0b52kxtNFXRzsJGklSoOuPSBc6Rrs&#10;d4llbfSK8T9uCZFUDjjSSR8uNTx49OQJHINQkIqfJWOeHkP83Q9bW3hsjrDbEmNrcR3o1HkMoMff&#10;AfGv5CZnK00GPp6ejxqf7gevs/mJKeiihj8U4RqMKj8soJOLK4WohxuB+1z/AFjPTYDa2P2vlKWv&#10;7Y6+dYp5q+LM10FDWV+8BR1H29LjIBEzEOPEpbUFHsqn2+NLj6qPdYidIDKSoydRoCXPCi586dE3&#10;MARo0CTMcf77b58RQU4edOp+F7o2ZBW5GsyG0e96VtybmyO5cDU0fxe+RhlipKbH0WAibNUlN1GM&#10;hhKmqqK2okMVSsbSpJJILKWISe2NuTbV3YmcfL9a5CP7mT7gZzurYGSpYKCGH7iCooaSq3vLTCaW&#10;qhSD9yNPEGZwdKgMplsl8Ek3MWvOC8bYCtwOvzPXts2ue4WRmXwzXgRX+delLufubZm49tVeNjxX&#10;yBxq1MPhabF/Gn5H42vWWZH13C9S/dLFFGSx8ZGsgITqYD2r8zBuHd0rL93smGh29RJV4x6TtTrL&#10;LVD11bVyK9H/AJDmZBQVq0NKAlW8qySszBVITUxRsW2SS3zlpUVVU1OtD6j+Pj+fRj+470u+qPSg&#10;86g/yDGmOoe2+ydh4ZZZKTB9tT1GcrqSkyMlf8evkBhCSlG7ip+0zOwIpWxUU1QNaKpp4C5DsrcF&#10;72NQ7i2jR1OHqNv7TzKVUtRInh7A68pPs1npIoIatKeXOmmbI45nkAvGY5DYlgVEntJcW0bXLATr&#10;oq2e0eZ8iw+XVrbxIV0GI0/1VHULf+69r7tahzFHl+0dvPjWoZXMHSPc9SchT0tUcjU4qoem2VFk&#10;DjsukMasIXWVNOgAhnhY0/xk23uzFS9kVW4Keippc7uv+K0dHj81gs5DjAcWkdbRiqxNZkPHI9W5&#10;qSKhkkTzmKNREiBnZzbbZbXUl1dDUWBCgE91GpVl1AfMGlfyydWkN8pSWC28QVNKsq4ofMnPn8sZ&#10;p1U5/Ml31snd9N0bR7Tq9w1UG38BkcZUHdezd67EqKugqMvth8ZVLQ7uwm16vO0Jjwc6BqWOeBJ1&#10;jlnYWEkZyv4UyIVp31h6WO2uyhxJaZVAYDkaR/trey5i73q9lDp9a+RPy8j0XX1uZrgyM4WpNMfb&#10;8/n1RAncePqU8+5qX7b7DeWTjq2x9PUTy4+XDzfwGqrJnpJ5PH5vJJHpt6Y5PJqIGkmB6qJajqyw&#10;I0zxRsrAh1YUcTG4tax1/wCxt7iv3cfxFtABQ+GP8IH+ToT2xHhxp/CKfsP+x1Q789oEpO5NoaZa&#10;eeKu23uTJ09VRS/c01RR1G+dwUsMkTF2LMi0uuxte9uLXI30UZ0TPcjSoOkfUm5S1/8AY3944brM&#10;TPaR6BUnj9lT0aRPUkeZ6LNteONYsvIry+hwFQFhqJpKaHg6PqL3+ntRxzLkKCWLR4tLIgJby2vL&#10;GeBZPxN/vHsISW7bbudu3ilyQSaDT+Fv9N/D/PpQo1qx4cB+3oQMi8eU21W0/jENmpYY2kZptBNa&#10;gJAvGPpL9P8AD/bUv7628IcjuVpoRFU02aqI63VPSeaWeHJTGpdUraOqhvAsmq3jN7WuPqMVbPdK&#10;yQ7isx0MCQmmgAYHzGfz6zj2vbv91kR8eqhAeFPL7evr+7ddP4LhaWnbXAMRQimmVJFj8AooFgYp&#10;FOrDyiPj18X+vsHKbbVJPtSsrYpaJ42r8qizzpi6iBVGQlqaV6c5SCjw8nm8IW0csNr3ufp7Md43&#10;x4ruG98CqaQNNSpyCpqygkUqDlT+XR1DaqLYEmop6fM/5+lUkv8AlApm1BhDG9xqW4EYVtQjlaQf&#10;W/quPbTQ7ephjaQJCmuUNkJjTL4G1VExijv4RTemJfURb1fTj3u53p1ejg04CvnQfYfXpyXbUBIB&#10;x9n+z1I+rtz9NKqDY3st/wAn2+YbFQyZLdDeWBjFtbKCWV4cd5aeSnpbFchVUyQVp1gfWojNvbX7&#10;4JhtgbY6WkGNRzU+QIp5eR6vHbxR/gxX1P8An6jVI0pTetgfu4OBqsQzgekFmU2B/HHvYDxEHmEm&#10;SDmNaEg/bEa/IKzXEAJyy6Vh/rpJb+g95DX0psbSw2d11tNCi+JWlPCCknTmpf01DTxqesIZpREZ&#10;qLWjtTPz+zr5L+bq0zG/Oz9yRRyRGXtTfuRWmkGoH+LbjybLD5Fa5NPqsWsdX9B7WGJqv4fvHF0a&#10;Xn/i88aGZAyNTmjSOb0QkN5nawtZl5/r7A3NNqL72v5y3OT9L937fO2jjr8RJB8WNNMg4bpI04YI&#10;oTGsef8AsdCp0TUX+TnxvwUMiOm5fkD1BQSVc8gKU0ke8cLC8jQyJH5kjQLICWUc2/F/eszJRZCh&#10;pOv8hK0bTPjcsjx1IxlVGIobEJ4q6txsAdr/AKopYrf09xRciC4iu7dFNUYVarDVn0oaV4+f+XrO&#10;m1s3a3ihMvwKKmn5cB/n6+qwr6nqV/CslrAg+pAfqFY/7wfa22xUJJNEIqiN6SHFvJB4f4d9mjU6&#10;iN/tosJCuCo51tdljcRD/d8h9g2fFx4iR6WDZBJrnGS3cfzFf4R0cW1VmWX7cfkRx/2Ps65uB47c&#10;nUwH9rm5JF7kuRf/AI17TdBjpawZSUOpEOEgSBxqWLxtj6ttUT8+VFhNtVlpCnq/4DfuexbttyE2&#10;24kEBqXU0r6ORk/On25p8WOkgg128EwFMtjj8uP+x1jmYK8S3vrdvwB+U4P9L3/4N/Tnj2q/jxBO&#10;veXWs8oYrJvbE0zy6UCRecVFOIUCrEkNkGpWXxwuf0oQULy3yLPEu/2UwjHiLFcELUmv6EvmOI86&#10;ZPz49ADnS3WPk3mGViT+gcfmB6/P06If/NIokyH8ub5s0crOsb/GntmR2jtrC0+0sjUFg0iSoLeP&#10;6sLKOSVAuNgCklEgbUB6dJNiLXt/X/W9ivc49ExCnGf8nWDEkhm7gNLE9fNB2pU1D7fxzhSGMLB2&#10;VBIh81flQSqEqIytv8b/AOHvHWT+GeAmO4dZxe9ub0/J4PH+Ht2xthPZzgPkSp5f0ZPn1aFdAQaq&#10;0PUKsnkG56YBQxXamaVY/Kq6gMzgrWlKEKefwPx7Iv8AICpzLbzxWGxdG9RNPj5qmJIHC1DVM08b&#10;R+NrhVWGx1EmxUE/jnPL2Is7SflZr+bc/BWPUNPhlqhNQ1agaAUFTUYB+R6CPMEEk0uvw6uPKopQ&#10;Vp+3H2V+XVr/APK8xPUu2+mfkj2z2lmcft/BYftjEY3O5bPy06bcpNrQ7CwtVVxZCljpmapqaqbJ&#10;CKJYgWedkjAub+0Dl+vOwKLHw5ad4q0srO9FBk6WprqeM6OUV6dI5G4PC+ongD2IuW+adv3Hma82&#10;pLoEQu3f35qGPAxrQjhxJNOku2RX+hIptoMEfk2uMgkk+SuTj1PRqdr/ADu+BdbVUe2MfRZzrzFb&#10;lNNj8Lvnc3V+f2n1zuPI0VRFTLDNk6bcVTkKKmlaphlMtbFTU0VPL5ZJFUe0bjkyWQr5CaqfTTrV&#10;ASQywwtdKxYFQgJqDMTd/wDWt7Eez7uAVJZnC8Mlf4q8FPGleHQo3Hb7WwjJEYevDiPIn1Pofs6N&#10;Z23Sdfdf7IoY221t+CTcFVt69Fk8Vk9wUrM+1nzc86GXILA0dLHDppGD+lWVxe4X271UE9DVwmpy&#10;U9TFNBNNMjTxEhVXUiqojHleUMOOLf4+zDcZ5LiqwSEB6EkmvCnqBx6CD7mh1iKwGGp8Xn+z1r0D&#10;fXOS27vjaOUmwfW2E2zk9uZ+j29ian+7uSpgKmoqXhrKx51yEhx1JiWjkbUDN5NI/Rq4jYnJSrX0&#10;jtNOEjrKJChNN6VFTA7+Q+JSsSREHUL35/p7M7a4kflq4t46hzGRWo/iNTQ08vn59attwFrcjXbh&#10;mPzI/CfQH1/l04d2dYYep2xu+JMNh6ufJ7R3nWLpp9wyfdTSbSydJRpRwxZhvvMpV5RCghcxIDpN&#10;jq4M52jW69tQCGo8LQZLWFjkQ/cxiCZWWzILoWk+vuCva/bLiy5lv7p42dijmmFpWtASCQDSuOOO&#10;HR3vs/1tqClFANDjVXTnrXe/l8Ljs78gMNjq/aa5Khq+iaDCVddXY2uqU27l4tzbUqRkVmIijpK5&#10;IscEAvKnrtze3sGKHO5DCStlcdWCGvxsTzUr1EcM0ILGOEqYnSx1JIdJvybcce5Z92rGCf2s3y68&#10;QoNBIXJ+F9AH58eHy+fQX5WvJJObZojCGE7op7vgEakV4DVWgqDSnqerl9gdH9e9tdk9ZdXdg7Ip&#10;9wbJ35vXD0O5cdg8puDA18stDQZXddBV/wAUx+VgnAxuTwkBqYwAY7N6jq41t/5tO4Kjd3cmPy9V&#10;JEZqrdO8qVhECIvDgsPtXB0ekFrhHixqtb+ze3P1PO7luZ7i433dlOlbsxNo46PjxqoNXHjQdZo7&#10;vKlps2z6Iv041YAV8jSmaHgP29bsHw+6V258dPi/0b0jtGOoj291z13gMHjVrGD1RVqY19S1Q4Zw&#10;9Q9ZWyM7XOpiT+fdSBYCWxP9PoDf6Af63F/6+x3r+XRD9Z/wv+f+x0ZL3zJQXTUbAAX/AD/vJB9+&#10;1/LrZuxX4Mfb/sde943uUFjZj9Rbi4/JNzxx79r+XXvq/wDhf8/9jr3vijBjcnkcm3/Gzfn37X8u&#10;tfWf8L/n/sde95tClWdRqv8AQf05/wBj/X/D37X8ut/V4r4f8/8AY6978HsNX5vb/fcf09udLOve&#10;8ak6hdvr/vNrfT6W5Pv3Xuve+KSsQLgm9/rYW/2w9+6qp1CtOve5EfP6vx9b8f8AI/r/AIe9dW69&#10;77dvz9Px/vfvfXuve8Opuefp/gP629+69173zsLXOm3/AAW3/En37r3XvfbEf04/x5/23Hv3Xuve&#10;+iGOmzWt9eLhhz+L8H370691734Ag3LE/wCH4/2HP19+691732OLKxN7fW31I+v549+69173xc2D&#10;Ai2m1ze/9Tf6f4e/de6975odIA0jS1v7Vrf7ce/de697lK3+r9X/ABH+31e/de69743Ivze6kclr&#10;3OngMrKyxACwVStvwRb36vp1XTn/AFfL/N163++/3r/be8hZR6De9v62vx/r+/dW697gam1Acf7D&#10;i/8ArH8W9+69173bb/JPB/2eehhZin8Q6Y7Tpz6g2kjIdeSarca76CbXH+v7ONplax2jfrkx6tPg&#10;mlaVos440P8Ag6j/AJ5b6faRipjRj9uplH5U6o5/4UY0Ar/5TfeouAabsH411Kki/qPyM6vpR/aS&#10;3/An3tPfKXz5evwOT+3i+zpsRk5alGeRnBkl2+IxHJCqqPqQboSQP8fcAug2Sz2/adXiSSmSrZAG&#10;h3zpOquqoOCKdGPtvbSXeyXIPaZX+2mkn7K1/Lqm7/hOXXUuS2N8m6vzVFFWN2l1lDQRAUcsc4l2&#10;RnDNG+qOmlElOafl72e30HN66MzQ1LUdTR1DzRUuXrknxmSpKSpQYWshp6oUdgYnWJJT+pSlj7KY&#10;py+lljpLGMjUO4Egkfl69S3BBIwK+H3n5j8utuDGS061VPUQSK1VjaJ6euo556eSTJUzy0zVLk+X&#10;VI0RX0tq4J+nPsOaelzMm5sH56WsGTmrsYm4cdT08iY7N0/3Rpzk6VxP4FrDD+J5VGrn25JfRQwy&#10;0GoEHSa00+dDg46dktJn4ijD7P8AP0sZlpRhskIaqnWmipK04ytlKvJjZDAZBBKAmvwRyC9kUkrY&#10;f4+2bN0NVMsjPHljT5GX7GGcR2qqKmFQuioBtYtF4Y+LLfSefVwcWdyIywKAkZIr8j8s8emYrOUm&#10;rpj8v8/UuleEaFWWjE9OvnljU2imkaI60+twHLufza4/py4Zqjyz0NIslPWPlKLblPRTl0KY7c2F&#10;anJWZk1m+Qj/AOOjMwP+pHtHcXKM8jax8XHzDelR5dLfopyK/wCbqHhxRxT1f288L0NRlqmdY1cP&#10;UYrJeZvPCG+i00jXshUFeeTxZtw+LrD17mqtYKx6WfemOoEikpi1bjoft6meJhKXAFND9A6ob/09&#10;qYt3IuIYRCCNBIOria5xTj+fREtvM6ZjpU+o6418lMd44yF6gR1MW3MnVWVwtPV3q8fC90F9UgPI&#10;UkWB/PsQ6akzaTTSU6zyZPFyYygqomppfBuTEGgqdKRQvUyRLPdf1szy/wC1e1O33sVqzSSRhlOf&#10;ipQ+vA/s4dabbplqWHcPLGeH9LpF5hMTWQwU1Q8VPj8hFka2CpWdDLhMpHWUj+Xy6EfxGQk6AFju&#10;LWPux/4y4efEYDdlSJaqakTecJoaKshMEtLTnaO20NKZpJppZVjYMQzXP9bfkb2W6x7hH+6GjEZZ&#10;NRcEtQs7t8IUVpQD4qHj69Y6e4tk1rzXZzFtRAB4fI44nhX8+tID/hSElJWd3/HDciLSSZZeg950&#10;OVlx1TDJS5b+Hdp5iSkrCrGOmpmqZK2TiKIMhaxZgBYychaasWqA0eQMSlw+nTEIuW4PNiTxwPz7&#10;Pbci1217AjX4ZWjVpWrlxip9QBnOeFMkbOXuydHaAK/bT/NTrV5yK+bd2FrGZ0E9JlYzEFZ1Ro6J&#10;oSjsUSTVHoJayFQCti2rgvnyHwdDkanqitqWqCzP2XQiOOdo45IJcXtfzxTx2KTeTSLXA0nnn3CH&#10;O169tzE1uqAiO0hav2vP8jSn2mvWQXtLt6XXLGj4RHM/qa6j9opSnz8+tz//AITN11bB8ePmDDRz&#10;xIi9rdT1y/cQNNNT1ceGrYxVRS64mS4hTUAPqv154ry3lsLbkOJwNC9EsghdxRmSqqZPAuujZoYm&#10;8gcU5X+wxbnm/sO/v24j3u6cQ6taioBAyUIz28eGR69S4NrimFxKwy6j18q/P5dbbe081k8hFW1j&#10;1gXS7LNpo4l8hWWo/dkAJHkYD6gAWH09ve6NpbVTaG9JkwmO109LQwI7mV2KpkVPkmBlAqahtX6p&#10;NSi36fbtzut8l1bJ9WSGP8K+hr5Ypp8uNf21s9qhaiscH5fb8+k7tnKZypze2FqK+qaOolyU1RF+&#10;0UZhQLojX0nw04MlwqaWuP1e0Ls3CbaaHLQ/wLEeBqLBZHS9JFO4qZPuf3I3lDeAg3/QB7v+8r6I&#10;wMJyQSwpj+eM9KrnbYIjkVJ+X2/P5dLbcrV5aieOvrY5Fnr4GMNRLCjRWgskscTos1rcFrkfj2+x&#10;U2Pp8DuOdKGgV2qdvM8iUcDPU68haZ5XKmViwP8AqvZkbqe4jjQSkKVcceHkD86dVFrDMwrHQn7T&#10;T+fScmSc7j28hqK1ljhzdkarqEjW1FGIkEKSCEgAkcqfrf267FWn/vfSskUQ8z6XCRKisktII9Bj&#10;iaNdA/1gx/r7LYbu5AkXxjTB8s8ft6bu4I2XSU8/U9Q+y6VZNkZFHaUeOJZFLTSs6yQ1sTiQO5Zt&#10;Ztbm45vb2qMRP/uUqtDEP/FJlJv+n/clyyEAGA8f2Tb/AA9r5riT94xRk9ukAn1qp/ZTAp5049Nz&#10;26LBJAFr2kV+2p4fn0jsxjoDtGNmRXVcMjqjXYW+xIMcmpyKlbXvqF+fdkGwYzT7Ro6kNqFTX5eU&#10;JbSqL/E6iNUQ3YWXxWHHuWeXp/3mn0zJpMfbqrUnGqvl5nhX8+sM+dolbmiaz4HPdx4BvI/b69fO&#10;n/nRU8dB8zdwxpKZDB191TTSqdQCa9twTStIGZmeomLK+sm4BA5+vtW0K+X7qQceYx+k2Yr43Tkn&#10;gPf/AGHsV7rMYINsiYgiItnhXVX9lPzr0HLcsu3C4LVzkf7Yrx/OvDqnTDxvPuDJGNZ1EtBSBY7X&#10;0iOpSzO1/wBzg/0HsqveTh921NWSsa1u38IHjZgwX7T+OUyPqKabutPYi3HuCuaVWK85k2snugki&#10;Ov8Ai8RIZfhrihanxH1xw6zE9tKT8k8u3BFP7bH/ADfccceleHX0Gv5DBlqv5e3xryCq8hO6/kHB&#10;FThdDQxUfa2fx3jaYMNZcp5/0ixOn8aiTzGZeIVNfFHJ6029UxqADcl6ylQliXvx9beyWaNZY0Zh&#10;+mWz+zqSZSC1SOr/AKtxk6JQuy8/xyCUklSAq0lSwGnRYi7W/wAPaRrckq47GeW4BOTZgWC+j+K1&#10;UnjksTr4H149s6Vinm8JOFP+Oj163FJpoFWv5/7HSvpKNnqazSbn/I7ELezLQwIXT6af6j6+2Kpr&#10;456upSF2bQobUNdvJxp9GsEBWa319tStrWGYrjOPy9fy9OrXMpe1FzpznH5kf6sdPNLStBAoYAXI&#10;X6KPTfkfQ/W3sdN817vnNnalQu+1YZwXIIaWsmkaE3AUlPR6v6X9r1mW12e5n8PURKRSpHAmuc+n&#10;p0UylhbtcDFBw/Onp/k6L11ziEen3xCszxRHd9RAWSInRHR0VGsy6S59R8vB/PscG1/fdl1TuyrU&#10;zbMhvI2gHx7exrERgFtKoSVP+vf/AA9ts0kf0EDZAElaUxk5Pr69BxpgqeFo9Rx+35fPoqtEtDPi&#10;+oYYEUSUY7Eq4FjEkw9W7crC7Ss4jGqUKHIP+t/j7GTBBpqXCwVDUsAXbs/2cQbXNPGscTSSykab&#10;eRvxbi/uWuS5hasZFUuxah8vi0j58B0Bt8iFpI1xqqCOHCmSfn/g6om+e2M88O+q3DfxmqeLtja9&#10;dnKkUoNFj56XIZT7ekokZjraNVCl2ZuD+n8ex+xEwiqBWldfjkiPi1aSfGyOLSaTY8WHpNvYo3mD&#10;x7eTblkpr191K01YpSoqM5yK/LqA7BzDNeVFasPlxqetM1ZFo66KsmpBahpMarQ6zGZ5IKdJDUtI&#10;AQs50W/SVH9PenJ3jIIt6diU5k1hN89hRAhCANe48/FF6WZT+4Zb/wCFvz7jvYrr6q1t9v8AD06I&#10;EOqvyV+FB/FTj8/l1nHzdcl9/mWnBV/44Ovsx4x/Jjce5GnXQ0j6b306qeM2uODa/uqbXqdQ4IsC&#10;pub/ANefp/X3I8T0FacP8v8AxfUMSPoXVSv/ABY/z9TvecsbI11Or6j+nFvqb/7171JWVXQClafy&#10;p/m6ahOuNl/1ZNeve+HpaS9rnnn/AHw/w93qOFcfZ0o6978Atrlrf7C/0/2I9uda697zhb3uRYf4&#10;cH6/i/8Ah7917r3vIOW0FmA/rq/Nv9b6e66fOvd1vr3vKn5F+T9P95/29vfmXVTPXuve+3Kso+rX&#10;+v8Ah9L/AFPPvdBwpjrXXvfISf6lwOfwCf8Aef8AW96Kg9e697y2JCcf64v9Bx+eL8e2C+gH16rI&#10;4QZ49e98Iv0OVbn/AFv+N2Pu7GpFR1fr3vKXAb9PH9L/APE+/BagGvHr3XvfHUWa9wP8D9P9v7t4&#10;fz69Xr3vlrNraiP8bf8AFCfddDenXuve84ZVXVpYfn6A/n6atXtPGHBYMtOm4l0Fvy/l+fXvfPWz&#10;RML31AW4Asef9v8AT2sQhkSnl0xK4cgDgOve8UjNpAuv/JAvbn+rAg8+79Nde9yaeYqykKth/W34&#10;/wBgbce9MKinWwade9yzJrPkuAf7PAOn/C9xf2VeJ/R6p9R/Q/n/ALHXveOK3nKg3Vub/gf0J/3w&#10;9qIJD3EL1ozValMfb173e5/JHijlrvk9FJO8MMWK6ZqB45ZVJZsh2KjrcSCwUqDe3N/c5+3JaLYO&#10;b3RdS20lqhr5i5W6z8tBQCmdWs5WlDj57pziT3R9rLMrpa6j3Ghr8Jit1bh+LUG9RTT5+WrN/wAK&#10;eo8wmwvhlXYPEUGZyNP2Z2vBFTZDEUWYg/yjZeBmZftq2GaMl0pDxxe1zewtedVpDHXTVEbCSGR4&#10;mdfKryIYkVSCHdpXDBr/AIt7E1sD4G37fwFrrzx1+Kxbh+GlKcWr8uqTW5N3DtRloHDd9PTU3wg+&#10;dKcfOvy61n8FlM3muv6inzEEmK3Pl6Bcdipjisjj8RAkMqzGWCqxeNocRBITx/mj/W/trE6xCrRU&#10;X/KbJG6i7RpctdQwj/J9ns1jxHiAUr5fP7eiS+ypzUoaceOafl/PpR0GPqtwVPX+RrnqJn2tM2Ty&#10;VBX1S09Fk8oIBB4KmenGWdhZb6lt/S3uQ2TWnianYzuo0m6pBCePoA0khUar/wBDb2VTWgnook4V&#10;8v8AoYdE1vctqLCEajx7j5cfw/4OueF6qnzmep910dBtbHz10s5mpavMbkz9OpOr7mSagxO3PuJf&#10;tb/RZ4tX9R7ZZJIGqfOYHDImjySyvKhA9anQkcRDD2Zqohm8QAsTT5U6duZZrlCoi0D5Ef7PQy4X&#10;FbnptjrtBdzUEGPq8jNkkxeEwONxNeTVf5DVUf8AFK7K52MUE2nVfRrH01H6++SVVSQpMcMYIYo0&#10;MUd7C9ixYSgsQbWt7aluRLUeKBEfLT9h48eI6RrtILAiQsPn/wAWOnBuvNnUc80Irdw5ivpaimTK&#10;rnt0ZeOMtNfyNFS0VRigtHFf/Pa/V/qR7x66tdMjyzuhjRizBzGrkOPU0JAD+r6e0jy+JjwzX1r/&#10;AMV5dG8Vki1ETAVOf9RJ6ff4TsCFa6ijo9sUldBlK2nip6RMZS5Ovx/3NLU6qOHcEVTVtSD7XmVo&#10;14a+nix5rH64nkQyMZgsjzyoqNCjFkF2PoiF7fQn2TyrWUurdG6ROq1qQ32f5unpdwwLt/NYnETr&#10;j4IcB5sbjNtYuurq2DM5GH7eofx0sNP9/mJfr/n0gH0P9fb1VV1Nal1NHIkT/uutPI6N9Lgfs+r0&#10;m319qbqSObCR6F+0t/m6UxwPbgUfUB86evzPRWuretN8Y9t8uGyFNldwY14du0FbufBYmsouWmil&#10;qBBuaeop/JV2lsYTb6XP19xKrNUbVEdTFDUIqRxrFqjpoYBHH9SR5dOr/U+n0/4+yGQRwAxxIQ3n&#10;8v216rLcSmN4vDGrGNXGtPl5U9ejGdddB9jRbaym3Nzbi2tkPv8AI5yuy1RTZXdW4txVGTzC2Txy&#10;vhaapWmW3+U/5Uwq/wDm37kUmYaSvtTiFHq2ihLSiSdIlF2EaoDT6gic8Ekn2iv7sRRhjB3/AG8O&#10;Hp/s9KbW4MoXXFT869Rqz4zQU2wI49z5vcmWxmyafO7ip6TBRYzbNduHJSRNBLW1eQlfc0kE1XWD&#10;w6Z440WPjSfbpTLJkhVIlTl46WOF5fL9hT0tHLpvcRMrVcoeW3qDMrH+vsoF7K4esWg+oNf8nRsV&#10;VaGqk18uP+r8ukrvPE7c6drdjV9XtzpTN7vym4qHDS4aTsLc259846CqAMNXXUFc2x8c9BiBY07w&#10;0VVTJx+zz7TmBQ5KeZWrStNj7SIvl9YYvIzCQq0SRqyx6bH6A+78xyBSURKA0r88D1GOI/3n5nqp&#10;lNq0cempbieH+fo1O8aw9Y4jCVsWz4shuTsipfGT1MeIjhpEhehp6WnqKMSQZWtytVDLUmbWp9T/&#10;AIF7+2fKpnayap+3FXU3qbUUSQ5CoRFZCSdURkSGK4tcMdP15+nuNbmcxAnRqTzyBT08q9HBVBGp&#10;Zag1/l1YP1XD0/t7E4OPJzbWwFe2EH8drqmr2piq3JVUFQYDHIJxQ1GSyIiXVZ6cGoBt6fr7/9Uz&#10;O8sbX1FbG0sZFLLW4im00oaNTPHUt5JwFSSaJirr/nLj0fXni/LrqsUUhJKDjx9W+XQs2yOeOzBx&#10;wJ8vU/Pq1Tp3eu0sVgcpSUNcn8ex+0977hX+8bRV1RS4WpwmNajx8zSVFNisjRJPSy2+xMd/Pwo0&#10;+plyWKnlSODHnJCM+BJjTSVVFJaNlSfySKoMioOYV/3Z9FPuXdsWxVSSzB65prFMkHh0GPGlW4ne&#10;YgMGPHSePDHz8/TpjwPYtJTSVOT3zFsAVoGZqsdFm49t7nohHV04nwL0EM9SwpaqtJ05aViDSfWQ&#10;Ae5lRQM9Nj/t8dUhVp6aFpp0jkRzUII9cxm+5nn/AHCAzjSYke1ja5J7y6sFvI4pq6wKcGxUUPl5&#10;sPyp16KO8mMgdwRU0yP84406ibQ3DUU1dvh8pvvb1W9TuLP5SkxmHyDUtdTx4XIGu+xx8FAcFj8K&#10;sNAxaCmIqUyE8PlMsfmKRh9R4XJJkJKloJgjsFkpooKt4/t0eIU5hdaKWJxCgLXjAJXmw9iyWfbU&#10;t3JPfpYAAP5440IrX/D0YrHdxD0P+1x/Poxee7K2vVbao8THl8cZ4/HPBm8hmNq01R/FZYK9slBk&#10;qGq3ZjMjS1GQqdFMYqt/TOdJLW9qebI5NZVmqMPVQyJDPTHTDUSynyOio1I2lS88KadcjHQS7E3P&#10;sAfuiEF18EiT0z/h1U/n0a2kM8prWv2FfnX049JTHY7Z1XjFosH2ft/KYufK4vLqyZHblPQv/D6a&#10;rnmo8/TBJhS4jJVMcxpqWCNamNKWFYigNwh9wZWClyeWgqqaqqIMpjKShkjoaT7iXxwgtV6JVjWO&#10;wmtf1IH/AKD2D902dbpxGJKUFOBPk39Iebfy6FdsxiVc5H+z/n6Nr1Bi6+q2XtPI0VZjaOt25ubN&#10;52nlzuWkxdOZKyqjjw4ngkaeqRpsYhIRknan1/ra1yl6HrDbCxUUNPV5maOonpZJHqap6aoWekZm&#10;pJ4UpqTHfaqsTszRwlXYkC3HMfW/tZs1jWQ3CiopXRJgfZ45rxH7OhZdc7W11HoWPgONT8/+F9DX&#10;mfl52IiZ6Sp2rhYJsZSSvTwUVdQV1FPHKojrKSesL5BTL93GIVmkj+3WxJJuQBXWGvFIhhroah51&#10;aNXqKuMRJLGAoaRzG8albfqjAl9K/wBPZ9a8p7BGY4tYLitMSep/p+mOPQYvNyF6wkCEL6U/2B0W&#10;au7NqKnM1pyG28pjqbHvDPJDj8NTS1ddS1ZIeOihjFLWMZjputUPsh5H9Rvwz5CjqJIpZZBRVNKq&#10;POkQqaWUz6wB9wizPBVeSCoUcE+pVYcW9mMkM8bKuijH7Pl8z03Aysakmo+359PW1tx4RaylpKc7&#10;ixuRaphxslRLhM7RCgeBpZP4bPNQUdbiGpa/HM51rcRu8Rs1xZIUVcAldt/yRvP9hGJooo5JY6VJ&#10;aiCL95olkVJX8oPiBdwkYa34BtatJKO7j5DGOPy6elgUlWrVfI+v5V6EvcmEgWrwm/khlio4c3PL&#10;TVVVNFTT5SanxddURfax1U0DNBEIWtUuIImmqHS4vqKZy+TxtTFCI5466Smmp4nXQ1O7GzGSYpNM&#10;HHk0D0WNr/U+zeQpCFUmgP2/6vPoi8KU8Rj8ul3tHbu4qOorZJaGTDQ5GlrauMpPBWxQAmL7ajV6&#10;WkWJjShiBNdS2n9A/DBlpEfQtHUCPRWQOsTvT0kjOyhWaFo5UE0cNOD5FOkKRcE+9ArMhRMqPL9v&#10;2dOqs4FP83S125BPTMZMxRGWSXGVcRqoYshkoFhjk1hKqOpgmalqKqtdBCw8hkRiCFtzE/iDJNUS&#10;w1qrEJSySK8tEHZDoM05pns8Ev19HjI/ofZxJdW2aoP2nqtwJOBrp8uu49vmWipYKrHXnNKqS08l&#10;PS5YwxyReVKSkOQj/bq6UcXkEwYckj6e2upqI6yqjYZHVOjQpFLQzxLNPUSSOkUbRtNMjpP5G0ks&#10;BY8296S5tjwiFfWp69blgR/D+XShpMdUYzHzxnEhKN0qJ6imylJK1LSUkUEUs8sUsVPBMklMsKeQ&#10;aD+n039jlHSssOAxdTPWLFS43GLUPOnjmeenoJnlp6tY5HjhkklIISK+n6Et7Sx7uhVY2TsXhn/e&#10;vLzPTV5tkq/EMjhgY4fPol0yvHUb/wB2YyhwtRk8xuXc0lNDRPBLSLQ1ucoKOhyuMmkjgnrYoMfG&#10;Vlmq2XylSUWIce03uupoNtYgVGPWmQpGIg1PK9HTNBUOFNP9xGKiOBo6UiPVJ6zIf0e0VzuMTldC&#10;0U8MnP8ALHD59WstumPrU/7P9LoTurMTuHfufng3I9XJGKn7kU+Uo4chW09dj1LR5CSlqWopa2Gr&#10;ycclSI6UNAlOgHma9wGMWUWqqMzKlbjMrUxVVZUY7+H1WTqqqtgklqYUglel8QkgpkQtN95EFd2D&#10;iPW910qIgIUU/wBR6FMUYbJGOjDvhpKWh2nTTY3NYKgegx9JmI8pR7cx2Mw1VS0tHUtKkFY9b4aq&#10;qnnWKnGLqH8KKUaYxxBSv8FWSx5NMVJVu88cnjljYeRqYVLI8VTJBCzfcU7NIAsg8iHm7D2tO4Og&#10;QU7R/nr6dIbpIxnBHzr8ugU3tgMbW7drNz0uMhjgkpVqoZo9NGcl/D4qmOqx0FbW+OTG1qpSu0kR&#10;+3lTgKrn2JS1KCoraGqrIWcU8MFVLAsxVa+TJQr9rHJMI5tURJ8iM7ANzqt6fYHZ7rRKIjSOtK9u&#10;c06vYWik8OwcP5/PoH/4TFLRba3FQ4OsSN8nW5HF0FdJTL/uBj2nXhMnUw0EtTjylWhX7adIUfxW&#10;Txhv3PcfadNtSs2vS0qY7a1TLDVZn+9kmVRUqaiupshkpJ62J6mnnmro6uuZGikgdo2hkVb8E+yC&#10;7l3FWZ2comMUU8QAOHRwLaA5Y6f24/n087+m3xjey8rkZ8x2vSUdfT7ZTqyDbD15w1NjsjhMBA2N&#10;qaLH5Khx+GNBjYKgVEOVhjqI6qnkmW4dE9hHNlo1ppI8TCtFjJ8jX/wQ64wIcYMhaA6oJqimmhhW&#10;ASRK0iRLGeYjb3LWzWY1t41KHhx8614H16Csto1QS2Tx+f8Am6G+LBVElRR1G5ao5bctDt3Bx7xE&#10;cMpjqtwLg0NQ0EdbTUtbSTV/3jQyvHBJUu9lE6Hj21mV/wCJw1VfLiqumeShkq464U1Qgjinll8m&#10;l5pUmpFaVOfKq2BGjnhfvNuWGuBtQxk49fU4oafb+Z6tGjKD3f6v9R6fKCmgO36zF4yk3DiqqOlz&#10;UOMlw5r8dUtPU0cEYQSQ0lJNRZSRIJyD9u7q7BhL6QCLu4a/CU+3clPNk8PHjazFwy4ijgrsd45p&#10;5I2EcNBBC08Yq2q9fJAtq/w5BqRSrcgk4/b5Y6XmRK6kFD/q9R0WrYNFumu3pt2kptt7zl3DiN2V&#10;+O3ZnMng9yRTw0UNRBNJU5nL5KHGy1WJbFGmEeguJCh5AY6TsdRKv8RxwuzEYThmuWLLDS6tQYI2&#10;vTJp5va3sy5tDpt6LIO/B4+oIr6eXDjj7OiptZkqTmv5ef8Am60/P5u9RO3TfY0lNogp5e+8ZA8N&#10;PGIotD53cQggj8cksf2/lx6zlkZBIZAukadTHP2mLJPIRwF0EkC1ysdgQPVyAfpf3iZ7hszXVpCA&#10;STXhTgGavy8/Xp9ZKIwrxp/Lqk3o4qmDzD6okKzgOhDsGvRREBGupN7H8X4/1vcLO6o54wRqV6dN&#10;ag6jqRCq3Yst/wA8+wvc3Ih2+JgKETSAGnkdJ4U+Q6E3K8XjzyleGn/P1Y58Gdnx7t3vvqIOjVFD&#10;t/Ys6jzsGjtV7rj0vKCocaU/IH19gjn6qollp0CRCY0reawuqxtU1BEYOuzH0/q/3j2pS9WMuHOp&#10;ScGnHH+lxx6kuK3CE0yfL+f+fq/vpbq/D0WOytbDNWxxJn45aaLyAk1keHxdKKlgZBojkUX8ZuAf&#10;z+fYJ74nlTGzDS6PKNKLYfmrp2IJDE+of1+ntyOUTSUBrH5n1xj7KfL8+jSKIGhaun/D6fZ1Zd0L&#10;gqaPM0tjE32ViArswhb+HZCAlSbiU/n6D2AlXWKJH0/bsBUpHJ9x5nXWpjGkHyAFT5Pr/h7FKPGx&#10;Hd/qz0cBWY0Hn0cPHYWp8EZmFcjfYSzw/ZGkjbxP5iWsIWOseH9P+P19hZlaoiRygiWWSvqSCmpN&#10;StV6LMLkgc3+v+HsziaJeLeXp8ulCKFGOPr0OWGx7mGFZROYoMVRq6SNHIYzHQ6yQ/p1auR9Patx&#10;smmprgpIL1tWH+nGiplQkWBtfx3/ANj7vuVTHFQ5A/wgHpoJrYCtB0GtRCJKLGNIisi4zGNGOTq1&#10;UEcuktf8eb/Y2/2zfkZZJMpjv8olBkSeQuRoVAn22oX9QYOPzYW9l9vLpU0SqKeH21/wf4OlqRUH&#10;cuOldjaCBMNlbUVMW1U8QUEzPIW+80OUugXRfgAn/X9zqqSR6OokUzWSnAtIzmyqwTXZlB9R5t7M&#10;bS6UaRJKK0Hl8z8uk90g8QahgjpK/wANp1y1FEIaa8lZIQYhGhZ3gWXx38xIseNX+8exT6ulLdi7&#10;MQP6FybKL3Jdv7uZSQ31fpA5+v8AT2u2xtUhBNZAKn1GW6D+9KRaS1+LQ3+A/wCCvVbP80uiEH8v&#10;z5ayrGwMvVeUKBR6YlG99pRlvr6v82D+P1W/HNiWdoZFrJPGP20QgsDe5aniHAZrj1cDj2l5T3KA&#10;7WUnNZWDYIbyZ/MCnClePWOdxag7Tu+e/wALHz41HHz6+fh2TQTrh8jbQrQy4guyaS3lXIY4lkDP&#10;ezWI496xm4UyC/Jr5DY3D7qmxkuY+R3YiRyRZqglliqXzNZSVkdDFNXYzKYySlo6VaSZoJtaIX0B&#10;tLGXKnlTcJF5EtpYG/TKt6fCZH9RX0Hr1CXs3b378ubC13IGjeNzU6M9z8NAWmamgA8qCnX1VPh1&#10;QYCP+Xj8LJcztumzlBi/hd8bZZ8dWY6rroHp8d09seeGlqIftMxFWeCWPzRQzpKoniVmN7OsvPY/&#10;b+RnqUy/bL0+fqYGqKLHbgzG3XbLR06S5moXO0MSUccn3cdI8eiCJleRZZBIINTLbbpLedP1XyDQ&#10;DNDkmtRwrSnDyzTqVNy2fbLVx4c+MYz51rxPQ+0WYz23RhMdh+s4ZcHSvTUORmwNFW0kmMErQ4Wm&#10;bbsMkcqz0dBEWqZXklp3goVWNYmqAIyHcOM7A7WXduJ2BvbF4DC7bzGH/vLW0m4Melo8r1VteqxG&#10;Hw0tDicphI3pJ6tZTETRwxzmJomYtICGuZ9h8UiSIDStPQ0qa1y3DB6NNkutph1JLJpANDTXx08c&#10;A/bT8606eqvd21tlVG3xm8VmanI56oztDizDiKusyKJQZ+sFdWz0VZM2XMEsVek7TJHNI1OrSP6d&#10;N17lsB9ljK/ETfa1zwxVc1Zl6iifD0X95cpnJMYcnVvh4Y58kKmOgWmf7kzESSAzSItz7kzYEsRr&#10;8Qd1PPVxNc449FFq9gfj41/pfP5dQaHMPVV1BmKRpaEV9XRGnxFJUQ5OrrNvUu3Isl/DYYsnUGkx&#10;stNUZN6y9IImkp6ciNZGI9sG3cU+4M3Sz1WWw0FXmK+lNdW5eCkyj6xh5JKrauNTIU7U1LS/w7FU&#10;lQyQRxCprCpjmJIUL94+kZEWOmp/XVigOKE8BRSfzpXpZIm0FD4n/P8A/q9OnHcGRXbOKrZ4MRnq&#10;qDEwTChxuHmelQiqyNJBDmauWgmarCyV9XNrd3f7elR5JIQA7tA7i2xvmp2R2nm6bcOLrcViNnZy&#10;spWxLY+hpNpVmDFLWrgt0w1OYeDJQ1OaoKWNYajW7CmbWqwszewHYwl9+mJH6Y1E+g7CRTz+VOii&#10;4m2spIVah4j4/wDLSvUPbe8dpUk+1sPUUVZQZzL5WGHCDL0dVPU7hnmx2TqJc7hakUaRGJMPJPPP&#10;PGsFNElSYi3kbx+8GT2vsPLde7S3Dt+poMln6rO1ma3GaHENmchVVdVjc3ks7ms9kKX7WFsjNmDN&#10;SNBJMKKFZV8cXjeRnERWzg3hDxLUJGf991qeI41HHFK8DXopkG26kKqK1r+L/P1z2/mN50PYG5cB&#10;kNv1VHs+LFUqbfztZlsbQ0EdZBk4MbR7ew+GjneoFCcPPHVrWLE80szSwyOrRQwxrfojC9YZGiyN&#10;PuSi2Vl9wMMHWO+ajw9IrU9e+WqMZVUEsUCUkBowkqCMRxFGEQaULYlHzK5on01NdVqcYBBpx/zf&#10;n0JtkgpCSPiDfLODThWnHy6SPeOR7CoKvD1O1qreFHiaajzE9W+2MbVZqZpqCbEx/a19Ci/dTGp8&#10;muGRHnYxR1AWnkci6L7Ag2Dhtzb1yOEgoTtzHZTAUuVoKR6dI46F6PEVWTlopdu/bUWKxZjm808U&#10;LlysDsSVeMuYbQzeC5l41FeGeNcrgZ9P83RdcKUnl1Cnnw/z9LrrqfeFZsbbUG5Xng3JU4vJy/eB&#10;a8GllNXWxY1KtN0SS5isyFNR+PU9ZEhd3uYwQyos+ztwbIkxtbhtvybMjFHi5t3nceEpMXka7aG2&#10;8Lg4ml3bj6PGyLW1c8dblKOiooqqbXWTyBxHJFFK3tLLMwMgWhC+YAr/AIK/tr/h6OUCTAhaYBJ+&#10;Q+z/ACU6D7r+g3PS1NBl9x1+948jWLWYV8Dn8jk3os1ksjk6iSGkrEyME+GjKUOJnrJ2xtNpo6dn&#10;RW9Sx+032DtuHB9ixwUtft2ko8rR4/c+4ahMNiqN6jK7exNBi6nJCU0plWqyMlXUzUjwRPNDLVSM&#10;ZFXUXcd5dZpIC2PIDhWuaedP5noPbqhtnegHH0p5nP7B/l6WHWGWfN7HiyFTi8s9XDlM5j8VHUVV&#10;RXVVNisrn6rIY3FVEzZCZ2hw9AaalqvJKEkFIAB+lFTFZtrB5DwwSy4OveOslzVBiaupp5J4Josp&#10;j3ly/wDBK2iaSop8e9YtIzGEAmpD61Cgey2SzvBioY/7X5V4mmPs8+gveX10SFUajWtKL+34f9Ve&#10;hIGUcSrBLBWwFozHLP8AaSNHMi01UEgir4JzFDPJ4vNdXJTTpI1OD7RFVthRUU1diqfFrQxykRph&#10;8djZooa2WqqqP+H4ulptv1cz1QFK7hyxUQ6j+hHcUEVzxdj9ooPXyHRN9ddAmR1xWv4f8AHT4tZA&#10;g8UkksbhNVql3jfxJHC71LmSZNMSeZVY8WYgGxYD2/7K2bg8zjIEkxeLqcfPjIIaGri21ilc1GRR&#10;qmWVqZseKhIZsjOjQGRJY5Yx51YiXWpZeW92ZPDSft8+1TUGleP59JbtrpNziEd2PC7a1RflXjnq&#10;DkcitGjzXAlSV3eNqyZIzDTSNqZHLLDdYEOsAqFa4a5FjE7Ox23cX1HsKmTCbalpF35vKHCSy4tM&#10;di5UwmSyGHimo8PVUkjZGWPA0ksNPM6xwlVkMJJKlhhs1nI9vDJ43dx+ECtCSc4xT8vSvQ83l3l2&#10;mHwbtTIOPYBT9tBwB6RW1cjJkuxt7xSVU4egwWyEqMXJPNUnFzV9DXZFqcurfZUVQWm1zRRa5HVo&#10;pHbxtGoDx4tvVMNBPj6LGU0FbVrkp5oxh6Ounp9cdO4hpYZ4qtMgz1BV6rTrSrj1jW5uJGgl2mWc&#10;eJt36dST+o3oR5UPp9lPPqM7q6h8QgLQVPmf28K56ExVlXWpkZmCEAMsrIJGJcsWI9aArwur9Jtw&#10;PZ2f5eGPTb2P7PjwWJTBxVW8NsUtX4cfX00OXqX2/UvUZKaOvx+Ohr6mv+58ktWo+5qIwpeQlEVU&#10;HMS7ethM0G29mtK97gH4qjP+1HkeBrx6kzk7cNnjSM3Che047xwpXgvkSMnjTjx6qP8A5p2B2vuS&#10;Pq+DcaLM2I2l2xnsfIs8VNU4urx9b15URZGnnSSSeKeOSmCRGWCppDLZZEKsxFuOOqvIEinjKyqr&#10;LY3ZWEZYIYmOr6Sj+n09gq4nNvdKDg0oD86U/wBj/D0K7m1DErXIOD+z/N1qm9j7BEdJkM3tnIU9&#10;biqqrpsiYYCKerV8tLTyVwy9NDJS+qTDzsTcg+RNVrmwMN1qP9x8zEDU0qa2seSKaMeo/Ut+Lj3D&#10;nujO08lqxao0r/hz+3/Z6V2mA3yP+fqhX5hwij7qo6CIGKipdvZlaOnlBPhifdGWcrTRNI5pYhKx&#10;YJqaxJ559jFR6jTzD1fVT/W41KLfUcXPvH3dNP1dtQL8JH8j0bw/F0EG1xOtPklZpbfeIzG6Ne0V&#10;L6SLH/b39u+Lt9rIST/nkPH5/cprD2R7qG/eMAUf6GR9mHz0sipoanqv+DpZHQMBVM8mpjWUshAX&#10;Tx95T+i4LfT+vuqDf9dPS5/I+VPv5Urdy1Va1N/E6Xyz1tTNTRa5cXINZEyBv2xJ+q34ucFtrVm2&#10;+IA6RpUD4TSlD+L7flw6z12sr+6EAx+mv+AdfYLw0FO9DSGIGCFaTFx06yeJ9EMMKOAFqV1xnQ1j&#10;q0ni/sFfuftuvMazXeepqKvRabJUjK9NV1cY0S12PydTSmzKR9xFB5NXo1W9izeB4kLYoikVwMg/&#10;YV/kTw6OohqtGxw48PX7enemu+aqRYqEhjuSqAAPGhFyojDEkEXUva3JF/aSWbxQLeWVRZIP3XUl&#10;Vji8Yjsyw6lZzq1X/wAP8fZPd62f4RorX/AT68fn0pUBq+nT6oF7WH1LGwPNz9Ta/NvcvHzS1FVu&#10;8mSUuNlZuQJJNkK6WCc01lEdPXU1RU0fPH+TzS+zGySkNmojH9stPhGKnNQQDj1A6al0roxgHHy/&#10;z9Qq2yimtYXraYX4QNdx9ShUMefyP9h72AcQ0cGNzEUsnMRoI9eliW0zut2ABFza5595Pbwkk19y&#10;7JDHVTG/mMVRcflTrAS6lH6p01JkbH516+SDT5GOau7IqJ/HSSVG+s/UJS0qPohEuaqZ1RZ7yLIB&#10;5iL6R+m/54VO2irdq9fxkqC2aDsSAQilIVElj6W02P5/HsK8zxlfZP3alBNBtTUp54cn9ta/n0ni&#10;IpHXjqH+En/J0IXVdRN/szPxrempWrJYu7uvFhhmkEZnlOWxskMSToB4JPPTlddmNze3Fjrnbprt&#10;WI2I3kH7VPuHxq9YtHKIrS6ZC1fjslTsGMPA8X5+vvHTZXe5F9ro1SnlX/jpU/z66F2iJ4b1rwHr&#10;19YVIlSapZQAXaLUdOrnStuAwb6e4u26ky1k1ROjyxrj30eapqp9IMPnQiSaGkqD40F1bxDQvqSm&#10;RPV79e25hB0tnV5AZ/macfX7WJx1pTRgAcj/AGesj/oAHp9YuBYX5IIsLg3P4J+v59tu36iRY88j&#10;KGWKFCsQGrQYsdJO0hihM/2sqtKC0mp5Y2F3ZQbezNEMe0XDsKA6c/8AN0imeNfTA+ROenoADYw4&#10;9f5sR11KAZoDe1i1uSoN7cX/ALV/6fn/AB/AvfH2IS917FcxJA1PuGinhVCANdNUVLTmKJQLykLr&#10;cg8E6Zf3FVEkX2/lZ992xTwfxVavDMMqipI+fH9mKnoA890TkfmA1ybc/wAmHz6ID/NTqlov5cPz&#10;YqWMlo/jd2mt47lwZdr1kakXYEkM4sByT9COSLr6CcaYzcO8anWCCv8AnNQTkA2vp9zbvVsRdXCa&#10;dKMcfkAesBDjPXzIdm1JTbeJdGnJihZmYstirVtWvAFlS61P+P0/x46rai8yuvoYrJoP6reqANwV&#10;sPSv9Pe9vgU2jRuNSeKtfL8Mn+fptpBpJI8/LqDkJnTc0LxExhtsZL9uR7MS2YxQb9wofoIP6c6v&#10;8OS/5iJa3dE1fE8FNnjtTI0WFnrFnlpqauE6ukskdKEnm0yorHx+oRhrXHHue3ttzsdhe32iQlWG&#10;aBMq2eMhIBocV9PWh6Zsd0i/rBbpcn9IuK8f4SP4eH58OjLdCb721S9JYPBdoYzJ5f4/4/529bbs&#10;7ooNu5IU1fX7cl2G+LpMTU1awyY+LCyVSeFkq3SKTIy0wZ4dAkNIvxv6f+bmI+VLbp7Aye8/4VS5&#10;3cibvz25shVtt3dOGqRNWfd4rCUdRV4GBc5kq2CaBYPBJEwlZdLozO5ytYNa38ZgRUm00IAQ6RTS&#10;9TU1otR6nyp1MfN9xYQ7RqiJL0I4vkYGAQQONcDrdb/mW/Kn+V3l/wCWPvvbmQ3t1FvTr/cPX2Ix&#10;HTPXfXuewEW7aPdGFgp6PYb7axFOzZHbNTseow8S1f3lOKampKd6Wuikp5Xp5bK8/j6uDc+4Mhi5&#10;8bHS1VaAin7yQsSQ1SqBGWJSa5mbUCeD9OL+5v2m2u45EdO0UwW48DqqK+pNR8+oSvL6KaCOIgtT&#10;h/qI9MdUfdAdlbR3D8Svjf192zg+xMrvHbvX1LJWRadr48x0+OpvsdpTZWfJI+Rmll2DS08ADxoz&#10;vESTdyAwV+OrZvPV1stDJJFCoTR94qRxxgqUB1sBKbk3txf2NS860DyKDTH5fMjz6JESJ2CojamP&#10;r/s9Cl1zv/YWKiw21dj4PfdHictm6s1xrzs6oq67IZWdKhq+aNjG8uLhkijQKCL2Y6hqsE8IRE9L&#10;JOiKHigniby1bLGhViUk4QH0uQfrbi17ez+xWMWn0szUkdP6RpXV9g/n0iv9NvOdDEfl+WOPQ01u&#10;YqMom4hhZMlL9hmMxhMjAtBtOKoyNTTVFHFDWY9GmqvGZp6IPCbIHDMH8d7+3aGtjlngiRYw0mqn&#10;jZVqCNLqzF35srppte3N/wAe9WOzJtU8t3ipqW4nBVq8WIzWuB1bcZJZbMnJzWhofUHy4HoMtx4/&#10;IS7dyFRkarKy0eJWLOS0tRUYFZGq8fNSQLR0jxwx1FbR1Tzq2h5LLpt6r3CgzEU0GEzdbKKUCGhk&#10;ISNzrXVPTRr+pUiuszWX18H3HHvDu4s/a6eBZAQ1R5jT3a/4TXgfPo69u9miud7hnAYlaGv2V8gw&#10;HAg1p5dJD4aVuI3T8wejdsYxN5nxbhkrFrMvRUsWNrDR7L3U9tUWSTIwtV0L+ecmnYS/pIX9XvWC&#10;/mJ1y1W8toVDyBhNl9+zlgpuC0+D1fn1E+X6/wCHvB7l4H91TMqVoE/5+/wdZR8wgvttrEPIf5R1&#10;u6YmBaXGUFMo0rBR00KgfTTHCiDgfT9PutYKGlBvpvz9ARzfj8f1Hsa9Bvpw95mGqQgMnP0Or6Xv&#10;YXsL3/2Nvfut0zTr3vz+pi30v+Prx/Q/T37rR6974JpP1Nr/ANOb2+n9q629+699vXvebXZNK+lf&#10;rrvf8/0sPz7vo+fS36TFPE/l/s9e94Lm9rcX/wB5t/T6Xt79r+XWvrP+F/z/ANjr3vykOPTa5/tH&#10;gfm34v7c6Wah8/2Hr3vpSTySOR+n6f7z/j71Ueo60Knu4D0697zCQP8ArHB/INuf9t+Le99W6974&#10;sf6n6f05sP8AY2v719nWlOoA06977/DN/vH+xB9+OAT1vr3vocjT/je/+w+lve+vde99kMRf8/he&#10;f+R+9fZ17r3vvSLX/wCJ/wAL/XTb3vr3XvftZ/1Df7Zv+jfes+g69173yBYm5IKm5/2/09769173&#10;4Lctra4b68XsOfwSb/X37r3XvfSqPGoBIt9D/rH+gPHv3Xuve8y6wpuADf8Ar9Lgf1AHv3Xuve8i&#10;/wBT6l/r9P8AYf7D37r3XvfpLNGoFg7H9f8Agf8AC4J/2/v3Xuve46pb1EW/FpDp/wB5AP59++3r&#10;3Xvdr/8AJal8fzx2kFuVl6q7TVudP6Y9nOBaxLatIP4+ns+tCr8tcxtXGmMevlL9nQC59ITa53I7&#10;TH/z+nVKP/ChtFf+Up8jnIJEW8PjFILcH1fKrpWI8/2eJTz727u2IYjj6PUpZpqKtjLAKQQsODmT&#10;0kEEI6H/AJK/w94t8/3MibhsRVsItx/1eIOfsp+z5noX+0Sq2yaq5EjfPzPVBn/CdaBZdrfJmMel&#10;Rv3p6sGqSc6ZW2lu+mmK6JI1HmB1fTj6XP19kR3FF41yovMQmQpbiNyTqip6vQw+q/S30A9hOHcp&#10;CIRwFM49SPl1NkNMLp4fb1t57cx0RfFSaIdbY2qEepSoCy1FKZV/zl7H6/X2DFKVGcwGuRlIyWMt&#10;GrqI2H8RP7Zj/RIvP9sOPai43JRFcFkyVP7dNfT/AAU6WSMlKBCG/PoXJqNmxeVji9QNHWAEr69R&#10;pG9WvWGVrn6oVP8AS3uPnZIkmq/WF0SyWQWZGVan6KAQEJv/AI+1FnfyOiMMmgz+XnjplwEoNA6y&#10;UNFaOBdHJRbtdlIJhAuSLlre3DcsUq42iCjUJNv0S2Y8aft1uC31Ck/0A96jvC5YslQsjf4fkM9P&#10;QPEygeHnqDhYYlq6uxCt/Fqp+B9X8rEm1/1cnk8+09heNhZxkTQIt54aBjfVYz4mqcJCBYRIhQix&#10;1X/r7MG3FvrEMjVJhamPRh8uJr8ukp8PIX/L/m6yZGkjbeGJYk87bzDWuQCEyGNGt+SXf1/gC1/Y&#10;m0EcjQSEx/t/fYclebO38OqyQzBtYF/wCPbMm7vQEf2oVvyzT+HouuX01ovd+Xy6Q9djYPuo1Zv1&#10;0WXVHIN0U11GzEXfSTf8kez59Eo9Rg98sFKtFuvGuwLatbS7bxKu+qRvTcoOALf1/HuVdhuY03SA&#10;GvhmBaGtKfGfLj/qpTPWO/urbLFvsLhaHwx/gH+frSf/AOFEeLak3H8W543SSon657aoWc01Oqfb&#10;UnZeMqKdGUD9w061Df2he9+PYyEgGNr/AFRwBe4PrB55NiAlvrazG9+LSCEZpJmLHGCMUyoyRTJH&#10;rj8uorGl706SQc1+3Sf+K/LrV7fIQpU0WL/h+KnbIT0+TgztRFVPnaRMHTZdBi6CqWsSnpcVkfuV&#10;NTG0UjStBEdY0m5dfkrk0wlP0hJMuo1Oc7LW1gbCPGbUFjZrHWZx/re4L59lEvN24aPgFlBQ0/pz&#10;fLFKdZJ+yQL8uXAJ/wBGP+F89bnv/CYDDS5noz5nU2sxv/fbqOVQXDGMy4bcJDaRpsSKU83N+Ppb&#10;mujdW7klqdu0ytZZaxUjH6iBJU0cB1FrA2Av+L+wkY0fc2aU6u1fI8dLf7HU0JHSBifMf7HW3Tgc&#10;H9jjclZLMySE2NtRVZZL8sbcuR+fa13llIafYu6pJTGjT/wyP6n1mfIg3DEenQgJtze3u1+tL6zA&#10;GFB/wHpNAmkqvD/Uf8/SP2pQyfx/DkBmSEZFgxsCirR08fIH1Bdhzx7DnZOUgWKuDsij+7uAEkhU&#10;smtZaiO9yLjUGB5HHt2EPO0VQaBz/OvTs9ZACeI6XG5KWRvtPGHJNfVvpBAJVkRz+TwNPt3mrhHt&#10;/cVymhBjnVQAn0yACjUdVvH/ALz7NrVFWMBznSwB+ZBH+HqlvFqBPn/q/wA3TLNTF8/gSgbUHrQ5&#10;LfQfZKT9dN9XvlsrN067xxYMKxxrJCH4JABgl5ueOfF7RxQsviAtU9M3MVDQNXrhvzFS1ez8vAsh&#10;Mj08mg3sLmeIjj+vPtVY3JIcpXSMskJfMTq0bC17V3kFjddPHH09uQs77hb6OOP5r/k6ZEZZ3HE9&#10;J7M4sDbKU4ZZgmERY3BI02phHcrzq+l/qPdnPXlUtX11t6WzKWfMsA36rHcGTC3+lxpT6+5j5NjZ&#10;biZvIyEfsQf4a9YZc8wGPnWY/wCm/wAH+z1833+d5SDH/PftfGPIkpi2r1E8BQi2hutNuppCqGta&#10;eBz9ebn2usaOHCjg6vyf6p/ifyfYk3lmaGHU3n/0F0D27NhFRQ1/6yV6p2wWpNy1QUAMcasZUazq&#10;Mc8XqNzb1E/T2Ur5BMKfIUzEsgk2ZS1IYAfWnzO8lYW/IdQBe/Fvz7gznKQLzHzexNV8a1/7RrX/&#10;AC/5+syvaVfE9vuXCc18b+c0nX0Ev+E9K/efy9OhIVGr7Hsn5C0LLf6ip7IrKov9To0NIxtze/49&#10;11bfyJkymVlaVrRYmo1G5Ia9ZEyjj6X8YH+x9o0XXGunJZl/KgP+z1IVwNBJPE9bH2ZplWloU0L/&#10;AMD4rf0GqCRCR+fT5P8AePaOr8m38NoRKwv5cnIquwLsBkqs6NIYf1/r7YuSI3d1ND2/zAH+Q9Vt&#10;qv8AB5f7P+bp9padfNPZbkiBTbj6QRAc/wCt77w1QQ1dWTOWElQIQwcm1gr30WP+p/r7TSMAsSjy&#10;BP8AIj/L1d2rt2kf6u49ZahL6I1ABC6rW+vP0vf8+xh7HratcrteqaSRUpOtqCWN0TlXqYpqiomG&#10;lgHI4CjjT9b+zOQI2ySAfD9Q+eNSGIA+Xn+z59J5UH7sYH0OfzP+boI+taOCIbxVVTy1W/sq00eq&#10;+lYFoqeFAfxdI1J/rf2YOHP1FbjtxyNGkE+V3DtymiSP1iGD+G0CQwMWUeScBbHhdN/z7N5YoTdW&#10;34giSfKtS1eH2V8/lToFXqmKQ4qAT/MkdFKfa8eJyW14I5nqKTD7U3XWTPKka/cVaZiskmqBZnMN&#10;OXqCV5bV7M5iYkhqMMBHHqp9stHLLKyp4klio5FL+UpptqXV/QuBz7G2ytFHayGQkUlJX5Ahh5D0&#10;FBX0+fQH5mYtA1Sa0P8Al6oK+Uv8XzuH3vBR1Va8OX7dwMgx1DCZHydRjcvV+ampxSrM0pd0kaMg&#10;AOkEjcAWI+wXSOQ2udKk/X/Ef0P1B9i+YiSaKMMPjOePmD/k6gmH+2u/9MP8vWldkXC/eVTCWSNM&#10;esjAsso/YpWGkk2uWv8AW3Fvz706PkgtXR9rdpY2qZXqKLs3sCnmUWsrR7xz8EYB8cdzD4ibfm9u&#10;PcX8u6FewkiFFe3i/nED5/l1m1zUSeYJiPNU/mg6+yptOshyG1dtZCnOqnrtv4ashY/mGpx1NNGf&#10;qfqjj8+6my58tr3VWkXVb66STe3Nr/T3J8fwP+X+DqIZ1/TOf9VR/m6UHvmGbm4IDDgar25v/qRf&#10;3eOmc56T2pPdX5f5eve8hJH+0/4ix/3u3txQKdvSzr3vIRcDSNRN7i9rD6f7Ae91Hr17r3vIobUy&#10;i3PN7/7Hkf4A+2/Exw6S/U9xGj+f+x173nXQ7n16Tf8Apfn6f1/3v37xP6PW/qP6P8+ve8qlGFw/&#10;9oD6D6c831f4e6GYjjH/AD62LgHgv8+ve+zfQxBtf6Ai9uf9ce9fUf0P5/7HXvH/AKH8+ve+MZJI&#10;0CwP1PHH9OPzc+3XcIM8enZHCD1Y+XXvctuVAU/Rb3tfVb/YgD2kJOSfi6SMxbjx697iU1/Wl2HJ&#10;5I/21xf288lCp09PfUf0P5/7HXveci5bnhj/ALb6i/8AvPuomoANPD59e+o/ofz6974BP0kEm/8A&#10;Ti3+x938f1Tr3j/0P5/7HXvfPSeLMGv/AIfT/W5HvXjDPb/Pr31H9D+f+x173z1FvR4/pwOTY24B&#10;4JPN/dgjHKyZHHH+c9NiZzwf/B173zaQhLEW/F7/AI5+nt1VCigwOqde94/LzY8n88/X/eD7v17r&#10;3vIkqEEAkf1J4/3i3v3Xuve5pZTHZb/gkkfQDj6fm3soRC5oOHSTr3vwa1mBuzD039INv6cG3tYq&#10;hAAB17r3u+H+R80b7i+USyKedp9Qz6CAsbRpnN+w6wtwASebc/X3M3JLvFsnuAqmi+Nthb8zdAU/&#10;2xU/t9OsbveOVbf3i9lEcGhG6AfItaIBw/Mfbj59ay3/AAprpMtJ0P8AFisw8/2lVT95bipfullM&#10;UsaVnXuWkkjjcAkeSKia/wDwX3evLUxxsVgQQqGcGMRToGNl+sQjp1AA/wBf2MSRbtLIRkgf5f8A&#10;P0IN9UWm77ddSeavn8iPn6+nWqPhtm5TcmPo33HlajPVrwGo/isuc2zVzU8dgPHFnKzLbkqpZXN/&#10;TZSPbDojkbzeOpluoBKrHCp/BsHllYf7b2OZLxnBpCc/P5/Z0FLtTIJQjAEmv86+dOldSJk8GpwN&#10;Xn9mYHwVdRIkOQlzW5a0vDYJzi8LiKRxKR9PPx/j7iMsDFFC/qJNvKJbkW0paHxi629tpIpBLRFv&#10;9t1u325n1Etq/LT9vE9CFHVbqpY5ZxkREtNFw429HhRHHL/wKqhNuI5SYR1AI+kPp/qfbl4IwHMc&#10;cCAsGL+ESXNreQPVSSDR/ha/sCa3pUHH7aft6NzZxniT+0/5D1PTcOQnlxsOWyu66ub+HTQx4/8A&#10;vLXYWCKKGpNR/CWx+zMdhp3rz+nWZlT86vx7yRSaoHA/clVgFjUeE6FK3YR00Ubamuef8PZfNM5P&#10;iB9LDz4/5OrmySOj6iF+yv8AhPT5VbXpcduOkino0p9u1FHVTTZWvqpc2hyM33Qjp5cnu/PZin+z&#10;hES2j1C+v6i3OOSkZo0lhpKkzBnVmZnOgxfoVaifTGJJP66iB/j7XS3LMNDPX8v9jpQsMWok0p0x&#10;bc3LisbmK2ky+99lwbcanoJ6SGjjxkDVMOVFq6qqtr7fmqclNicWTzGtLG8wtwl/cWaGzqTH4AyM&#10;8sklXTnS1/1LEs88pf8A5B4/p7S6ixFOHmP9VOlsUat3FgT6Up/m6EvbWdjfH1iJXDdk1PW0VDtu&#10;hxPXe5IIaih9QFPV5qo23tnDR0n5CGrLn8ye48Ud2aITUzjUXUI08kro4+tikMEej/E+7yuqrqLa&#10;UX5V4/7PTrQqa8R/q+R6WdRUTOsWQm25vGCWalpcfKK6La+EwlJVY65dWq4snl9yZc1Wnnxxx6L/&#10;AJ98/wCH0tWQ7y1BQ3K/a09PodxfhHeSThh9LqPZFLLFXsXs9eFf8PSFrWooKAZ8yf8AL0sKffe/&#10;9o0slFHQ7PjykAgSpi3luncc1XjcfNe8lbR43FYwSVEGoeQJUEp+ffGjoxTTCCOKSOQSAmWSpVbM&#10;0YN1WCnQ8A6fSRb6+zhreB6gnubyz8vsA4eXT7RJEGdWqfz/AM/SK3l2jkNwbck3NkM3hsxg48dI&#10;tJh8NtHUz08eRNHNDPNuXdGUVzLUH7kmrimsPRYj1+3mYVDrVJJJF+zH5fC82SqTLGIjI5kWerVS&#10;9xbmMn8+0j20Mas0iEKKVyfPh5/5+qqXkppNT9gH+ToHttZzEU9VsSp2/SZiWTdOUfAR7gx+2emN&#10;oxYiv/ja4iOGirNu9e1FRT0EafvB4spCDbRx+r3wxX3KxvUJDS0sLBwTjoqWkdNMd1uTA002sy29&#10;Tm1vzf2SPayXa+GvA8SKY9OJHp1W5YLcQjWa5+fl0JfbWY2PgctRbey+c3VvDPU0uKmgpe1cxvbe&#10;2LyS1+TOOrnWGHP0+3dvnGxY3yn7XHqZden0W1F7o0yryxfYxQ1FGI4DJJV1UrSanciruh0M8ZjI&#10;/Sh9gHmLb2tlpOaqwqPs8uBJ4gj8uhBIR9PEPt/w9Cbtjf8A1XVUuZTdGUye29+U+S3DFR4/aO0a&#10;GCgjgoaB/wC7Xirnpqugx+SVipZqjIRiRvwPr7//1hdx0FVUo0lTj0qFFXWQxqlbJSmNYRS/ZTqk&#10;lRK0lTPJM3qeS6hAedXAc5Xu47yzkuPG8LPoW/ipmg88cOpaeWKC2kIh1NQ/iIxn162Ku1qik21m&#10;KbEUGdko5nxGFyE1TNhaPJff/dS5H+O0Ez0tFElHjMZRUERYQwKkrTaboUOqJudsjh8k2NlqZ5qa&#10;ajirKeOerq6ZqCV3aGemkSKvmpCFjTyK5Uar2IP19n20bw1xdPb+LQITRqeoY8KD06Cdqsd5PJI0&#10;eh9RrQ19fkPTpv6829tTd+zaTe1DgsNSZH+KVGGrqnE4nC5JNx0dJHT1VDkYMhW7Zoc6rS1U/wBt&#10;JCjfs6dSOv6fbhtnIZyeeqjavp4sXFU4+khjjymcxlfJ979unmimas8S1KVchHjVHaQMD6NPJRdX&#10;Hj3Tzi+8OX00BqZauaD1/wA1ehdCsNam3BJ+Z+f+oenTT2xsnrqiweNNZ13Ln87W4vcecqaiq2ps&#10;DdOAi/gVPPNHjsjQnDvO2JqsRSgrUSyQxU7R6S7l7+36gyG5amvyMKZ7cEEeMqJbGHIrUtKkNTVR&#10;fbN91UwxUzs0Rj0qDZRa/u19vZliWEboUWvHQTwNTgqPOh/Lpy4SJSK2Kn56uglynQ/x9w2C23lZ&#10;vjl0bl6zeFDQNWR12ysXgI4amvocVXtmPNiNvZSsyqQiqNX5JyjtOdWkHn3yhpM1WvXUy723tDV6&#10;4I44qmiqXgglaJqpWaqpZJ6WUvCGYiOVldY7kKePaCDmu/miMhiKgDhqB9f6Hy/n1e2tIDbyTiJQ&#10;AK/zbpzyfXHRW02wFbH8a/jRVYaSGsnqKzFwbYx9fWUtFVQ4fTSYfLUOOySfaV9RTwB6mBJqWapC&#10;I8qkv7xw7a3BDnq3HTbgyMtFS0UVcK7HZLKifJtVwoYkjSprolhkilJLQgaXsNLm/D9tv9/cNpMZ&#10;Q6qEkqacc/D59E43FJpTALTRRqV1A8K5pT/L1J3BuzpWXrDbe8aXqnZVPmstnqrbdLtrd+x9oJRb&#10;Z/gddPBkHqKnEYPKSfaVdDTgQ11y0IkBkhT9PuTQ4GtqKpo6vK7vkdIyVqa2SknakmlQ00cMVOjZ&#10;GKJoU9QZ5Q7ryreya73x8BtsDEGgPigYxnh0czW9lGpAgFftIr0+1mT2rh8GtRt3E9F4aCvmjNZh&#10;8Dt/I0NJlqOinOWraifLGTac+QgrZ/22WCkeGCc6ZEIufbHmkzGFmz9AczkZqmmGKpqWYZqtlWQ1&#10;6QEyTIlQ9LBJrRkPj1P5G06uLkc8sz2N/CJGs6AEj429D8lPRQ6xVXTENJ/l1DxlNszeUPWe5U2X&#10;s+jxOaTdeZzVHV9ZbeoJoItsyV0MVLjmrsXBmK6C1RFURNVBIXpYPL4fVZUnRUW7srT1FVQ1sn3E&#10;EM8iY+qesElU9If3KUOJ3Np5yNLsY1Go3+vAj5p287YpkEPipjz08aDzJ9PT9nRXYXkBP6h0n9vG&#10;voP9nPDoRTvDpPbGTxWFzuGoKTH5CvoqYbkxlDgmo8SmUR/tMlMhoaKJpKKijIlhhSpmGhCoIXlP&#10;01buiKhaXcVGKasqqt0ogk2RoGEJlaGOcRV0kmpYqyNfWZHZ4jZS1r+68rs18wElr4ZFa9wagFac&#10;KcehIZYeAlqTxwc4+zoQt04XrV8mINgbgps5iMTj4hn1jw+3M7B99HTQVdVjp58NTQmCqrMJPKft&#10;1gihhqF1Sqt9Icaap3xk5ftMXkKKughlWOdKrI1kYq8eqodVHU0ElPJNPqARpNX7bt6gALk13DaX&#10;jWi3oLDh2/Zwz0llv7SgLDT/AL1/m6QmRToHZ9FFn9z7NyW2qvJJJPT1eM2tiamTC7gd6hSuVxea&#10;oMjBjqd42aWCAxFamKO8TOzaAIjwZlIYHqslXxfdPSoUp8nkHaOKX9upMSy1UqzmP1KlpEZRc2aw&#10;BLEgWEMJLoljT8PGtfT06KLndoIi2iEGnzp6fLouUGU64yWUylLtvrvaOQbAwZ+U1eV2htCniqMl&#10;Rxx1mJjrZKfC0VZi/wCIN4Z5i1LPBI3jTywliUC/K5DdtPXZakw2TyH2mKVp5zVZGWxgjqadEjgd&#10;YqgvX1QmJUOEUaefrwgsZmv2SPxNCGucngD8h6dGH1Fu2GQUP29HHw2zunHwezc5vHY20Z9wbreD&#10;HUH8N2tjYnWuqsbWT1c1TDPPAYcFi1pB5GjaZzr9N7c4dmbk3Hu2uy9E246ikgoI0tOKCKsimYtI&#10;yTwy1NNB9uqCIic/uBLfj2puF+lqPHqo/o/Z/n6v9RbIvH/D1D7h616t6sw+1tw0vUOIymTzFaYG&#10;oo9w1W3qmmjEUUMtLLDjq2oiy9W/nQUMBEJnZrXPvHu+u3dt3KwQ0uaeSlrWlijqTjKZ0o4I4YNV&#10;TkpEx9SVqfqAUCkE2YC/tnbbI3hZDJpGM0r6+tOFPz6TncTcklo6fz/yD06fOs8V1P2BtGbIZLY6&#10;x5HDeGonxiblydMchkJamrdsft6ObO0TVGI8oDBZ9cTW9BfTcuuDxm78s2QkyG8WgoaSlWoqUgw+&#10;NqqnzzeH7anqKJ6GKGRXjcSl/U66Ndzew3ukJ21ljD6wQM5FK1+30/n0qSYwldIr6fz6Ru7d09S7&#10;e/utHtnp9a7cWa3BU4jET128c9h8dFj8Wld/G8jQ7gp8pWVVN9pNA1KtNaGGZ5/t/SQCeedoarGR&#10;RGqqKetikdZqYU1LSwJMiw1MwkFK1OqUssUkSgamUfpuD7UK7aSwz6/zpx6cm3Z4qj6U0/03+weu&#10;fXe4MRu6erTD4rLbfrKKGWgyzZrLZXI1FJVNW4ylNM+YXLzyZalqYaqQyNCspOmQIyEe3WjxlSMX&#10;QzR5mpFZkKMViS0qQ00FNUT0qZOGgq9HlqKYOt4vMsheQm402t7IL/cpIFqsBatPOlPXyPDH218q&#10;HorNy14zK3ZT7D/m9OoD5XF5LdW4cbXbPxkeC2/m5cLLRZda7L1WbxuLy8+1KvP4lppaXGZIxOUq&#10;nopKUQ0qIVZptYdQqqN7MZEmaKolhIihrPs5qqsrBUPG1RYsoZZFFWwDsOXt+Pp7HR2Ag/2lfsH/&#10;AEN0+u7+Aw/xWpH9Ljx+Xz6H3H9ZwR0j0UUuPpaiM1FTiIspRY7G4eOghmhodKQrFHLEWxUZMMTF&#10;VhDW9VrmKd45OSo+0mTIRT1DMqwPUSPJRQFVRY60Uqu0aoo/3YFRCzFlFxZJPsTq+VyfPhwp/S6d&#10;G+OwLJb6EPz/AOhenml672tT0KZKkOBeioESaapp8ZTpT5WvEjTPVYt64JHI9RK1yad2klVECSEB&#10;tSq2pUzVGTjjeGp8YenfTTZGopf8kqEqBUVR80pidoTY+lhdCFsPr7WT2j1BSfQT5UrX8649ek1x&#10;cyFa10kfIfL5dBN2zT0FBtHJTo2JmqGpa2JJcxtygzKnL0M2PkxuIMVDRiqSLIkGMM8bCOZTJqe2&#10;j2mZsxmoYXD53PwGnjndXjqnakEk0o+3RVFPMlS6jSCAAg0+/W6TQfpSXJkYVxQL5nz+fH8uiK+3&#10;mayLL4Ic1pxC+ZH8J6EeLY3X2TroqmHr3ryZsi9FHKajDUT5loKWmtWySvLPRzUMR8j6WLGRtf0/&#10;qHeU3VnMfUY6rgrpDTS5fE0slJWLQ15KjK0kVRPDUUVPSzz/AHQmZl8sjCO9vV9fZ2vL8E4F0bsA&#10;KDRdJNfLiGH+D9vVoOYla4WJoKgkCtf+hehaxOy9tZDGZnFT4mnWt/gmXqUr8aMph4YUnxFaaOma&#10;gyFZXQUclDFDHExgRRKy6yqg6fdwHX+Kko8nBVySxyM1PWaE8YjksPtSVVtRFh9OQLafYE5z3AzT&#10;TbWbXSRgyaq1FTSiEf5fP5DoQwSRTWyTI3cRWlD8/P8A2OvnYfPXsrCbz+PW4o8bPlqdKXePXUs+&#10;MDNU42CrkqM49RPVzyKJ/uHMBYFddzJb8Ek0G35nip5GBunkGpbhS37YA50ki2u/HvFnnSGOa/hD&#10;Du0Gh407yTjHp1QnUhI6rO6maeDA1JST9sViF4gyqx/yNY19fjLSadd/oL+8uQlWQhxGPShBDOTY&#10;JEJCSdAIve3uOuYYTFZ2oL1/UcjFK5A9flXoa8oSaZihHH/MerYv5a9Tq332bHExhE2B2TTuLo83&#10;lFTm5BHoKpyPveeRbT+b8ARnCXmogrf5ujGokkk/vT3+oFwbe7RoE8VSagH/AAgdSoiimoj4fLrY&#10;o6ykU4zMVE0BiFdnmKwXV0itQ45RcrwhJH+H19gV2PeOkK6lYuqMwvoVC1XElgdRJuEv7XbZIJ5c&#10;ih/6FPSu0k8dmULpA4efl+Xp1YJ0VHGtUrokirFJIiGwkaYR46ebUwK/Umota/8AZ/xsC7SiWoYB&#10;qqiHkrdQhkkAcx2jOkGyjV+1bVb/AGHseGO3g4SFqcTpIpx+fR0q6BTTx8/83RtKWoMAYrhsrqgx&#10;gRKmIBohN++C5s1gv7v6f8Pr7DmeRKnK0sAnWQyV7wSeJAwu1eSSOVsQPx7YkvGjDfo4Axk5x9nS&#10;yC38UAlqD7OhuoccYMLV1BRodGNjqIlmurBVxo9BN2v9Dz/vHtYUBP3VQzENqrq42X06w1XVSHnm&#10;2kcfn2u3PBYAYov+BekERALYx0FuhRjKGMBk0YrF3YjV4zHQ0sViPTq1X/w9tFU6jLUGu0gENVdv&#10;KXQjXSpcx6OAB/j7SIkhQlZaD0p6V+fRrGAStTQdK+iCfwbJBInRzLRkBo/G4bRVSadesg8cXt7e&#10;6mQPTTRHQXawkYLMAsbSA6dPkNwP9f3aFjHatNxpTH+2Pn+fp0X3sjfTfVGOhONNfnTjT/J0lI6Y&#10;NmqFlaZYk8piDeBi0sdIP3A3iUgn+nNvYk9Xyf8AGUdmwspH+5iq0tb+1FtHcMnNjY/oF/6ezzY9&#10;TCOYHsYAEca/qAcfLjxHRDvimTbJrutAsbY/Ijj/ALHVbH82BBT/AMub5czxOHki6jmu3lN0FZ2B&#10;sSIuLL6vErEkf2r2uPdkKrLDTfdyzeZpkAIMYjVfFKgv6SVa4j/A9pC8N5uH7uhtzFFGa/Fq4oxx&#10;Wh4t6nrFwNNcS7mzSUt/JaA+TD4vy6+etuxpKHaddkGlSaZZ6GO+hVGn+IwMC1tVwBAB/sfevpu/&#10;G5DI9194VeP7B39jc23be/62upY9509NtzFYzH5ufA4j+DYTLYesjp6WLHYKBq00YEy1cs8jE+TS&#10;MmOUeZWt+Rdm2792t4hRiWE1FH6pegQofPFddfn0HOT5Y5uR+XJoowksiSMaZAq7VAU1AH/F9fT/&#10;APiltXBbd+FnwuosxtTY26ds/wCyi/GnbmNmyXXUm59z5xo+nNpGoo8luPHZuPGQfxGeplkgSdFp&#10;JpJLI1xrfHFtiowsGS3HFvjc1SclSrLt7Aw0Gw8jT19Njsc1RNUZGsr9iPW1M+Tkm1oPuUpqeiEc&#10;hYszow2t93uYrqkFgys3A+Ijfh81KZpn0xxr0KZNyvBC1xLugOkcPDXP8v8AVToUa/LVO8M7i9s1&#10;W3tvwYrATmj3nkfvN97behyGWy81NQx7eTC9hUkmKGJCeGodvuamtycTxRRU4TzBGU3b+68KsO3s&#10;DWbanzOczFTVQPjNubf+4mrXijlo6jNU2MwGPoMY2IokhjSpmm8kqizoSqr7Ed0L/wCkRjMvca0C&#10;JXhUcAOGB6/LoOQcx3lzO8AUgg0rjPrjSMDzz8+n7JfFnp/cGWm3XuzHdi1VLhtuthf9zvaHa1VS&#10;0uHklqGzGLx8uU31k6ivoMzKzPLSiLwgxoY2u12SGT7Z7XxO2955s5zCT5Go3r1Ft3C5us2htjC4&#10;t6Tdu5a7bu4MLU1dfjJXySU0cElVSySO5K1CFdQdZAGjupEcrJfBWqP9C/6Fp0MP3pOiF0m7iy4o&#10;P4gPT8+nWt6D6mG6djbbTA59cHHtrfWfnwq9mdmSVtBV4Oo2QuNymHo6Heax46cnItDOIIY2clI9&#10;QUGOTkuf7boaSqlxnbVHNXNVUhrqjF7D2ZRL4mloZaKbJrNtn7Wnr4hUGSONqhisipoVlOkN/wBZ&#10;HtiWW91ufSMCh/3jz/l0UXW7XBaovKv/AKVfL/a9Keo6U6i3A1DQbj66zslPj6WtpsZ/Guw94ZQR&#10;/cUVZj8rT4tW3jU1z01bRKY55FiVZ45X8v51B7vfcHZk9G2B3zvz+MbeydMlVDjMxsbYVRjWr4pl&#10;pJEz2NyHX8t6eBp0tIkUjiM3j1B7KNNruYLrdLyeW/o0YWg8OupirLQjSAKBf4TxxwqQvLzPuEdx&#10;4BSq8K1T/Kh+3j0qtqdQdVY2qlzu0tr1uOykMUuLbJY3eu6UyEuJkkStkp8dkqXdUjJS19TEHkiM&#10;sSvPHeUakB94qtN7YmGqxWW7B67p6vH0AnxdBN1B1xtmiNNRiCj3LUVkuR2sXL4SmhqVp9P233CI&#10;NYjXWECacxDdrq73MypDJEFGkRq1cFDkRr6V+HNfz6ESXt59MJ3uaMQDTSPX1p1noNlbcjelr6Kl&#10;7LqqTK1bNV1g7v7Vza0yyoKrEtDB/fqviEVd5o3lWErBDqJJcWZlpRbU3HUZLE47N76qaGlq85hI&#10;s9ipOsOg4qzMfdUf8OoqzGxjbMVVDUUslO7LPUCtcw8QKWRmB1uMdlBaLeS7gHYsKjwtBoR61PDP&#10;l1vbt7s4rg2Pik5yaHPbUY0Hh9vSQyMFHQ0ObzG16PL5Wtgwe4Mji62p7Z7mrMNSVeLnORnoKyoO&#10;RngpIaufwiWngMKgxNFKVUxgBfuKbMUoytIh2rVRY/N57F42krusutJmkoNq7lr9urFk5WwdJPMz&#10;w4iKWpj0GnWoaNFiMSge9ww2N/avcJfLHpLUHhaq9zeZp9vDz+Q6I91320TcHt6gitK93Djw0efn&#10;0J229v4zMUFJlZptzJUZnCURyBo+zuxpKCNs3hqGunbEQNuD7eldXqStPPF4541BkWRWY3edpbm3&#10;kZBj4k6yoKDI18UP2OM6r2miS1UDfbxTVFDBQQ5mqeOASqjQOhjJUrZQ6BAZJZ00siISRWirnj8h&#10;6j9nz6XWG4y2mGhBFB58eP55r/LqHl+tNowStmXruyJK7G0jyQzSdw9nw00dOuidoytRvF8H45nh&#10;TyieNllVRrDAD2N1bs/sHeNBi4p9/wCIwkFTTSV1PVTbH21RZF3jxE6yxUkNZgc+Kakz0kvjkSSC&#10;ES01xEwYBmQ3E8tu0cYQEFa5oPI+VD6jPn17cJlvtPb4ZHE8f5HoKf7xbC2fU5SbFbV3fmK3HZLG&#10;4bIphN65zM0sUU+cp42qKyXL7lx+Nq6jAshkleF6mqo3J8mjU/tLUHQudpKSpydJvjA5asmr48PQ&#10;TVXWe26+jgxmQpsfLuKkpKHCYigyFXOkMQjeaaWkpUeFFCOyaiYW+5QGRkdQK+ecVFeAT/Y+fW4m&#10;toWYS2oZv9MRj0xTj/kHTlXd04/+JpiK7ae46Ax4mrzUkdXvAYp6VsdlamkwbZPI1Wcp6SCLOy0v&#10;kigp2rqiSGVGmjUAqQvwuM3vnKiPFNurY+38RjsSlXJAnVOPrK37uDc+68BR0lTjoY/uqaqzi0FR&#10;VwLPNUyLRi0gRZZFW24m3ii1+KKZxpPkWxwxXiK+vSS5tYr1mKLoxQ/E1R3Y+IU+3oSa6roMdU1l&#10;bR4Dd2SyFRmY6GUVG9a6monoajbeGyVZnMNLXbjNBFgaH7yCml8CU969HZI2cLI67otubxw1kqN5&#10;7UiK1lJWq0fTWyck9ZRU0VHFV5DFUFfT47HVldBA+gSxyMUjVdWtBoIdF3Y+BJA0IoRSuf8AAQOn&#10;E2Dao4tDWReT1Eki0qPRW6Z8smKz1IUosZuiao8dQqf8ZZ3zthIMhOk6QY3M5HbmWq8pjaepKDTr&#10;hcRu+pY9YuUjvqDKVWa23sjKP1huinqMfXVe3qjO9P4uODHUu4q+ort2ZSnwG0tw0tKZs3TwQxfc&#10;RyrMXqA9l9Sub7Abe2nLdsiHgCpFMk1qPmPn9o6rb2W327fq2GsEYBd8fnqPWba+AoosVmtw0a7l&#10;weXfIQLmoqfsHP7lkrKjAUIx+Oop8tviBqiKCi+7cyQrHHA0qkyea5vkp+q8VU01NuWi2/8AH2jp&#10;6yllpMVV5LpDJy5FqrE5Ctir6ISS74oKunpcbUqJIIkgleeRNd9BDe1Q5r3l7px9ci9xH9jEcD/a&#10;Vx9vV5LyESavDQkgZoSf2/7HWKrrahspLioshv6erxX2gy0FLufHxmCGuihqcdVq0WK8NQMgEKyF&#10;pIYoFLaSHKj2ez4sbe2THtbJHDQ7YXJyZ3GZPMVOyMU+EwM3jxWPqMCYMX/ePc6Ckmw5EgaGsOo2&#10;YLyUBxu3Mm7rtrlN2Am1ayBDHSgU6fwniA3+z5HFrcTS08OcJUH8INfiH+Afz6qT/mB5zsvEb02n&#10;DlDJktk5HYO5Nr4mm3Jk4nyk1RuLLVmK3VW0eUgwGAahzFDUtioEirKepgkpy15IQvlJ4aaYpWRx&#10;lWdUpnuoOjVLpZyFYA2CtET/AI39hKKRd8MZSTwHofIvQnJ/h46fyrTy6WufFoFFOPVCO98ANvbG&#10;3HkDLT1UlTurEaaqUWYYVZ6Cig+9hWRSXeDPxQlQRbwsbn6AyfWzl8UxYC61RVtPCX8NObA8ccn3&#10;EXuLF4V66aq6RTh6ahw8uHW4YypYg9a4/wA2qeKm7vwrRrUxxV2yZcnBHUyGasjpqzcuZmjklNlI&#10;kIi/TYfX6+xpxsYlhl9QFxc+kkAqVa315+nuAN+keK7gopxwzx4j0/Po5iShrXoGtkxI9Pkdbo+q&#10;dzcg/WKGkNr6uSSSP9h7csauiGVCbhZIZCbAGzSxDTpufpo+v+Psm3JjJdQSBCAUYevAHP8APh8u&#10;lCnQpHHI/l0q3QR4eqR3LCOqo53JQBlD1Eb6LFudOi1/+Ke6zO1aGmrqrfdO6pFFS7gzkFPLJjaN&#10;Zaugh3HPJT1sP38/igOmit4llj/zt9XHOFO0wSLY7dK0R1MikgMcEqKg0+Z40PDh1nLs0+vaIGP8&#10;C/4F6+uvsfIyNQbVkMvkepwGGnniWolkSlrHw0Jmpn8UKSS3NRqEjof0fQX4LZU0q023MFHDTMI4&#10;RlskywUeXl+1jkq6yWeKGmwmRiyNN94UQIYmm8un1g+xDvELCxkdnpVlWh05oeNWwaVqeFOA6Ets&#10;4FiTrr/0V/PoTKGYPk6/n1L9vEW9AMoWCNkOpo7SGIs1/ppJ+n9UbjK+WCJZ6WGjAZY0UtCapTE8&#10;YkYBauRvWv4b2R3kDzJ3g8eFR5EeY/wdOKwjagyOn6w5DFv9e5W1v8QL+8tDNI027ZwJPGuzc7Vy&#10;Wo6+OGREpQ80TPFWVOHqPFGha1PEspIt4/ZvtM8h+iheCq+KorrWuWYDiNQqSRk+fTd7L4YrSo9P&#10;2/L5fz6g1qpanDMARWUwA/U2ouoQarB11Hjlrc/W/Hu/19NFE1MLyjLVIiDkGP7c0k8d2CnX5fIZ&#10;7fVLW/PvKlgb+Rbtu02VvqCg11+IjUH4dNAleDVr5UzgNcHDMGxqP8z18hPFMlLBWRiYzfxvcVXe&#10;SVPAYftKuKV35aQy+czWI9NrfU39rHD06js7bLmQgY7I0pHp/wA75I45FvpY+OxkA+jf6349gDmG&#10;6b/WZ5+gSIM91ttwPiHboDr6d3w14j06ajUExOWoNYx+Z6G/qCFV+Ufx2mlfRDje8+r5zaIsZWn3&#10;Fj6pWA894zeq8YHP6b/m3vW7zUjy7f2K0K5LTLjsifJSrla4aEMqMpXbtcFGuSbSOfoL+4L5dtmS&#10;S+VmUvqUL8Irx/irwHXQa3cIr1f08uvrDFlMk/KXVo9VygtdUtcuo5sP6ke8eLikhp5qgEPFLh5Z&#10;YoWL0tSzwu0bK0NXPMwQaDJo+58pax8ms6/b25WhlZV4SeJnFQcfL7QK0pilKY63byxiTvbNfQ/5&#10;uufkHANz6lF7E2JFwwsADcf4f7C3tnwSstFnJXRqVKimhRY3mYyNGtJNR+V6mGOmNW8XjVo0jQ/r&#10;tCR6DJ6+uJY7eSw+mrQqdVRTLBqaTWnmD3fM+nT0NxFHHb2wJbjnhwJPDPrTj12QC8ZBuQWF7X5/&#10;oP1Fb835/HPsdPjK8FX3bsqNm8ca5EhGKADy0VFUKRIk0zRyapGCqAZEiZuCJbkyLyJYTWu+7G7j&#10;Uv6hA4Z8KQihWpHlU8fy6AHuHIF5L3+MPRfB40+fp/s+fVcH83yrno/5ZvzWemQyPN0Ru2hl/XZK&#10;XJR0+PrZmEdtSU9FUySMHKxMqESERlvd1tHT+JNRe5kWM6dNtOlWH1JN/wBX9Pc07pcCe5cBKBWP&#10;n9n+brAt/hPXzMNqiSLb2NtGmkUIW2lgzMJjLr1arhifTb/Y+4s7q8sdj6VSSzc+q5iAtaxFvamB&#10;XgspdRoxlXH+1b0r0WTzMCVXFCP8HUSpKVW5acsHmjXbGRIYuCWY5ajJOlirAgk+yX/ILOtgNzYo&#10;Y6vemYY77lHWnCuJTVKQy1EpZ1YkuAn0bm9wbe8w/ZO0n3TZy93HpNSDwNaVA4aR8PlSh869Fu73&#10;dujsEWkgCitWxxPCn+r+XV2f8p7oja/bXTvflDuvaVHvjAZDt1sDVUtZl64Yytx0mw8HJkKOr24Y&#10;44KqkE700hrXlaRHKNEIniDsEc/be6Z6YQfexSa7r5oKSkid1aO7RySXjYOSw5Uq3P149yovLENr&#10;dyFEGnVwFacOIHiEA5qAOHl0ntLwwRk3VyZo6EaSukZJ8wtfPzr0c7B/ynPhzhtwQbgh62yVJJjH&#10;o66mw+c35vXNY2grKCuQ0dfRYuoaspaijRaYhkrVraciMDxDUfbedzZFlilcQiOKfweR00r59Kmd&#10;VC1IUMUkvcqRq4v7utvcGISKB4fmafbXzpmlSfn0WblcW9ojHxNRpXhmmfkfT+fQ30vxz6zTIZnD&#10;wjIz5DMYmLKS0EFTLUVEuD+5qIsFPUzVOCnqTTxVFLJEIo543aBbkW498KndTtD4Hb0TRvFIBSpq&#10;JaG2sETNZ7m/09sywXLiRRJRgOGkY/OvRXa8wQI7fodwpTuPn/tOnzbnxhwmMzFPnqKilasw+Qiy&#10;NDM+58sEiEWWM4pTTPQRh6QrZNF+Bzf8e2+pq6ashpDAHvFBGjLLGCHlVSqGmFlvHCUGm/JvyPZ0&#10;nhK6zKxoQMUPlWhB+VfTpPc7vE11JIMRn0JNeBNe3FT9vSi2zs7dO2K/dlPmBRPHkdwV9bRVOKyQ&#10;ikpcdUz01TWpuIySTGLJ5lpGWYREoNHodb8ZsXVmjr4p5ZJm0CRvCBHZwY3AJLzKpILe3N23i2vE&#10;jtxIY/nQnPGuQvkadHsd1bXkAiwCfPPrXhT/AC9Mm/uvajcWyc1h8XisMklY1FTrkpqmWM0zDIUn&#10;lhjFFja2RA4pPrb+1/hy+72z0UnX29Y0iqY5FxIkeSSSkhCJS5CiqpCJTN42lvGRpI+p+vvHv3xu&#10;h/VC5gBIjidDkDu8RvDpTitQwNRWlCPmJK9t7mGz3m12pgGMxfvqQRpjdvhoQa0A4inHPDph/l89&#10;A5naHza6I3plcvtvI0lXld1UcFJi03FPVw1UnWe6oqSQxVuMT/IRSwFRM0ygk/p96v3z0kik3Tsh&#10;9as4bds7liQAaqTb7kWJI/a+l/7X+HvGfYG8Tbdwt9NFjKCvrVmz8uHz6yA3wgQ2Skdrh/5aT1uE&#10;QC0SD/aV/wB4AH/Ee6+mB8l9AVG4uGB5N7WBC3+h/wBv7FxFPPPQbkiEYqXz9n+HrL77VyWDeNVJ&#10;+g0kjj6c/i3+Hunljpmua069771g/puw/wAQR/T6Dm/197+3r2PLr3vjEhUEsLg/UX0/T8WsfdgK&#10;+een4oll/HRvTr3vwH4402/2Nv8AX/1vdy1M9LZJPDDErUj5jr3vjz9L/wCN/wAX/r/yV+b+2uiv&#10;r3uXGqvcsgH4DAkXH9fqRfj3o19errpP4eve+LQsWB1AAFzyBwP7P4/HtvxDUjT1RtYJomOve47R&#10;tcNfSbWva/8AX+htfn2s6N3XVTPXveSNLfoa/wCDrsP95/rx78M9bUaQB1733xYLceo8n/Ui9r/4&#10;/T22XqCKdJPqxjs/n/sde9+BjBv5P+TD71rb+Eft/wBjrf1a/wAB697y3UX5vYX9I1X/ANb6e3el&#10;fXveK39i39q9782+t/8Abe/de697yX4va/F7e/de697xLYNo+q3t9fz/AE/rf37r3XvfMawv0DH/&#10;AF7f8V9++zr3XveUC44YMCf1ADm1r8/1F/aZrlVYilR/q+XTfiD06974hLMAXJufx/hyT9fp794/&#10;9Hr3ifLr3uULBb/UXtp/H+vf6f7H3vx/6H8+veJ8uve8UliFCtpsLf76/wDr+/eP/Q/n17xPl173&#10;wMfoJJL2t+rn8C31/wAfbDXukkeF/P8A2OqNNp/D173ab/JmGn587Ag1W+4677Zhve+oHB4aZiRx&#10;+Yfpf/evZ1tc/h7Du7Fa1KYr8pflnoB+4NbjZ4yDpMiOPWlCv2V4fLqlv/hQsD/w0R8p2DBDFm/j&#10;RKHI1adHyz6KubXFyAfe3t2/khS0mIgePyGfH5J4gCQQ0cOFQgcE+sMDe/Fv8feMvuJGBPs0yH4W&#10;nB/OQn/Kf29C72ajZtjmUOQscv7dWo/lT8+qFv8AhN9i3ymB+VJM5jWj3b0vIwaMcLJgN+r5P84G&#10;AcQcC9vZAt8T1CY3I5AsYpRl6KF3Qjxu09NXC+rSCAvi/wAfr+LewZFLFCsY0aiwIAr6Efb1P1sq&#10;mnb1uC7Rgjevx9GtpIkxNXKutbSoI6igATRrNw4l+t+NP+PBP63clVHunFU8U7Ky5bGojn+xprjJ&#10;qCEEm9rWvb2pluYmikY21V0nz/o09Olzoiae0Gv2/wCfob0oo/tJUKgq8MqsAPrqTSQefqQfbPn9&#10;zVgqMmRLP+01UViNuStUbgMf6/63Hs/22eK4VCtvpc8TqJrj8qcOmroIBXR/qHXKChjRI1spsFBI&#10;WwNlCggD6f7f2O2869qLa+PqGkYRnbGPIUKBIWejgk/1+PLb/Yf4+6W80ccz6oq/qHz+fVbYopNU&#10;6QmCpBLksgALMuXrGLCxWy1Ei2/H10X/ANj7QWC3Yp2BnFC6771280jF9OudsLmtKadBKsNY45/T&#10;/ttywrBdW/aGJif1x3Lnz6ajSMCtONf5dPlZjBLubHVWuxiwOXpgpW9xLX4d9QOoGw8RH0/PsXMT&#10;ugNQyO8ZQPX4ZSoYP6v4VVyAcoP629o5IEmIbTwDU447vy9Ok00KNUkZH+r/ACdJWtwrLVxhHDWo&#10;8kf0leGrKT+jH6e7FPj9VCbF9hRxg2TcODe5sD+5t/Gv9OSL8/7b3J/LzeNc2tyT3FAP2eKD/grw&#10;8+scfdhvFu47wrQKtKceAA449PTrSm/4UcYqTG5z4keRbodhd9+pSTeRd27VWKP9TAkGrD3/ANh+&#10;b+xnljDiFL/2GOr9Vrux+hItcD3K9vMUNzORUasj8gOPy6g0SMJJbmtRq4fy4/7HWplVRWz231Og&#10;saDIAsBxd4Kwmy3sLEeykfN2oNHiPjvKiyKh3L2bTvpZtQVMNsKo13CvqLiYrb/Y3/HvGnnaeT+v&#10;81mfjns1bV6aZLggU8+HqOPWUXsOp/cO5xA5t5Ez/F4jSH8tNPnX5dbwH/CU1A/V/wA2qbxgLR7n&#10;6MVdZ1rK1Rg+xWJ5AIsYwD9fp7rCzdS827duU2kafvF8PJb1JWwycj6G/htf8X/w9kcLyMtxuAkI&#10;0AdtBnFKV+zPDz6m5102s0gbtUcPWp627Y4lShnjBN2ikUtcD9SHmx/pq/r7FLtgS0uyJASsiVuT&#10;wUPiQWYl6avqHu4v+gkfjnT7VT3gl3FYiKAISTWvpTyHr0mtwJl1jGft/wA3SD2ZDG1e0w1ao4sm&#10;g1Ajj7ijjUjn+0ISf+QvaD2YXakLa2Il2xioXjC+g1ELxymW30GsIRb8avqfZoYVtkJrqYSH5YqR&#10;6np6Emd3R14ef/FdKjKDVJTAgIErpH1k39DQsumw5+pH+29qevpX/uluAPJZxDQMbDVcpWB9Ni30&#10;P+x9uW9/3woIO2p8/n9nVIpfCBBFR/xf+fpq8anN4yQG4DVYC6foWpggN7m9r+4WzwZN24hL/wCc&#10;MBlAJuv7dZGfwAf9492eTwlefitK04eQHTMxDUPDP+r065blXXt7JoDYiFwradV7PE4Om4/p/X2u&#10;KAtNla/WCtsq7ssinjVJC5H6hb/O2/2HtNHIbOeGcCo40+wHHn6dNSt9NI+NR/Z5fn0x5CJJsNFC&#10;G0h8YsIkQ/0jZNQUjkem9r+7RuoD9zsGmo7gDFVVfAsurymdZcvkplYArF4jb6rdvr9fc7cvn6ba&#10;ti3n4hf+M+jh4fhsIqas6q01V0rStKHj1hz7gDXznvTE0FoYx/pvFjRv9rpDfOtPLr5vX89iNJf5&#10;ivcFEsDQy4rZHSsL1DU4iFdNV7Bp8irQxiV76BUeD9XPivxfSBGpJCF0AclTY/8AIa/1HsQbioZV&#10;BIIDD/jp/wA/UfXM3+64WumoUirV9SW4U/Lj1SliY3g3PUPcrJLQOU41A6KqEf1+pDeyp/KICloc&#10;PXm1n6+mkZbWsP7z73hA1n/agPx/h7xz58nMXN/O1sP7QT2YB9f8Uszw+z7fXrNH2df/AJBPLtqV&#10;8pc/83JG4fy49fQV/wCE3tsh8BerVsQtP3D34oXVcL/v9amUD8XuoHuqvEZgY+vzzSDyIMdSekMR&#10;cyVK6wCYm+un2kg3WiQ0t6nV/F6BqeXnXqQZh4zA8AB/n/z/AMutlmvx4q46ZQ+gpMzAhNQ/QQON&#10;a/Q+0pkM5FVYfGBaKOJicrplJLyKf4lVD62W9ivtRMROx8qaf8B/z9Uh/wAX1DjX/Z/z9TYKcxTT&#10;v5GYN4jptYLaGNP6n+nt6wOXiio01o7Tz1XldFheVY4yAoubWdub249pngdJYl19ornh6nhX5fz6&#10;1OPBgEHEev5k9eniLFiLACPj1WJIPAAP0tb2YDdUMNem3clHI7SR9Z7biiExKUq6cezTSuhJDQze&#10;T68af8fbtxf+DtcloYhT6lyTX+kfKnz9eqo4ktTb6aChz+ZPD/Z6CrZsEtNUbiiYxaZ98bgqD41v&#10;IVapjSKMvqBEkSxAkfm/49jRgi9VjaJvEjjK5iGSNzOFDAQUMT1SgRNeVgLqbjT9OfYhsx490Wdi&#10;rgcOPEPjywP59BO/ImDOMAE/nSp6LTv6SPEzZZlllZMHtysWTRT8qFqqiqipGBlDeCy6WFjqHPH0&#10;9mDocv8AxTeP8Opo0TC4DGrLlKn7gTJmMrBT49IsbTM2vTS0EkiyVTtwzhIgv1cSTt+0E2UaNcVd&#10;qkdoGkHW3kc1FdNeAqT6dRbzPuHhIYzb6qcTqp5H5dUl90z1mwumJ93S4qao312FvtsJtLHsJaaq&#10;2jtPJ5bLw1+7ayCCkRzm8xjqWeDEwxqTBDJLVGU2ELGzK6aFKm/FRGx8YX9PikMQs+r1a7X+gt9P&#10;8fZ9DKW3VrMjKOO6vHUgb4aeVacfnjh1CsDFvDl0/wBuTj+Glf2/y60QNy0vix9fJHpjV6LIxeFU&#10;0LGaNpafiTyNfyfb6gLcXtz9feoR8yaSKg+Q/etJHNNNHS969rUaSSwiIlYt/Z6EsY1YmytJe2r3&#10;EnKl2dw2q13Ix6ClnbHSDWuqFfOgpT7DXrNTmKQvvNxIVoUiiqPXVCh4/Kvp19iPpKWabpnqOaoC&#10;Col6x2DLOI21xiWTauJaQRvxqj1k2P5HuneoVkqJFFtKyzBgfwNQS9+f639y9G3bKPSnUUXDdsi0&#10;yDT9h6E73JC/tjUxvY/VbG4sf6+/RtoZl49I4LijONGft9Py69799B6Tbmx4vxe39RY39+ofNj1o&#10;AeYHXveZbnUVNieP62/P+Fxz9PduvUHoOve+01eS9wPp+P8AG1z/ALD37y6oPjPXvfYs0npUoBzc&#10;jgn8/wBOfeqnTWmet0q2Mde95YDpazKB6bWuoGrm7fT/AB90IB/0T/V+3pQEiHCT+R697ySM/wBA&#10;l+frqHH1+ot+PfvDH8f8j1vRF/v7+R6976VtKKg4Zefr70zaskGnTbEsasc9e98leQAn66V0sDxb&#10;/H3o57fOvVTWmDnr3v1MlnsWYagL/wCB/wCJ90eThjphZ6kjT173zsfJb8/S1+Pp9L/77n234ny6&#10;19R/Q/n/ALHXvfaABj6vryOLEDn/AB59+8X1H8+vfUf0P5/7HXveRiqqQDe/5t9P6cA82978XIOn&#10;r31H9D+f+x173hUkEkAi2q/J9VvqL/Tm349rWulkH9nkfP8A2B1uPvJIx/Pr3vJoD3BJv9eDzxYc&#10;fT23LcEKBp4/P/Y6ckk0AYr173x0erVfi/8AsbfS9vanxPl17xf6PXvfafgsAbmxsSLc/k2P9ffv&#10;E+XXvF/o9e9y43sP6EjjkG3PK/QXbj/efbQFOmuve+a6X5NyyLdUHC3P9kNz/T+nt2N/D1YrXqyt&#10;prjr3u9j+R7Oibx+UVMCkpGxupZwyqw1Rndm8oipUeS2lZ/pc/1+n0lTkt/qds5z7dJeWxIzWnhm&#10;c/LVqDEU4jBzTrGj3nt3vPeb2GdZPC8Vt2qKaqeDZq4z/SPnigFMk9a4f/ClSgim+Lvx8r5WkjFJ&#10;8gq6kidJ6emWKor+nOzZKWV5amaKPTHPQLxfn+o/N9DLHJVIXWZUmVl0sgQrYG5Mk0y2JH+HuQ5o&#10;vHtrmQGhXT8+J/Lo95glO4TWGgiKRQ+fi8lPDH+XrUBxmbzG3cBDSUi7brKjDVj5Np6bM1NXFOyq&#10;t46bEbdwNaKyFWJv/lCgf094JI4IfIggkMcWtWDVSoSD9D+1FG/Fv9V7LZJp4gKPUfl/m6ILi3aH&#10;4SGb7Ps9SehKwH328ajEV9XnqChy+djoqummh2bkszErDh43lzu5cvjyJPpc0w5/HuFqWaJUjhhW&#10;EMzEFZnIcAHW7vMWQG/0APu9tukuoqq09eH+bo824JpKhCD/AMX0IOU2DHtzL1GXy+5tx1O4q+kh&#10;o4pIqrC4uJsZPUinNFQ0WPwyUlbMt1PlDx/00/n31JK6xSy+WmVUj1jRTU5eR+bEOxaUO39bn/W9&#10;syXH6jCOGhPlWv8AOnW5qwuqEVOf5dTsFsbH1eRw2LqE3plKmryT0FTVZTcG64KbG0Mp9aNiKJKP&#10;ByUUNv8AN/bozf8AHQe8EeQrbvEXqpYwuqNEidISpUkKSii3LDm349ptLTsx8EgnzrX18sdJKRyt&#10;rpQf7H+fHDoQsh1l1bjYaLI0cGx6HKtWilyS1mRxdZmllFVTQfcwTZGSqkNo4Wk0eb+3bVxcxNFd&#10;ULfwVLs8eo+SVYih/wBq+5eGwX+nJP8AX3oWjDSfE7j8h/n6eSONXUpLRx/R4/4ell/fTrLbtTJT&#10;nNbWoaCiyUcFOuIoKrMCvDgGOWkXZ+H3ArS134mbTHHxeM+8gVEQR3o0ZbFmE8TCJX/tNT0z1TOv&#10;+x9sfu13Ya7kM/rT/Z6WxszYNWbNPLrA2+JamtqsjDgt/VlC8bJjKFsNuGnnzFRSEnxUu7d6YjY9&#10;JR1sl+ImjbT/AKo+5ivSSQzRCpaRZFSK8dLOhbVe92nanDnj+i+6XqCBwxbW7fKnAYxw+XRiHKU0&#10;x0/PpL4mPfs2bwmVOw6fbTbfrKzKx0OZ39tjK/YMxNo6en29R7nqKMcfV5Z7f094S9NT06UynSYx&#10;CTNDGhLRodKX8csgJsbG1r+y5w05EUeCfL18/sxTq6zseCmn2/7HQkY7H7jy+5a/euTgjno8g+ag&#10;p8NnsvlY0oMhlNIyPgp8nt/GSJHLceNHLCH8FveCaojeQypInniZHRWJnKobWMccMySA/wCFj7pa&#10;3qxllD65D+Xr5Up59J3iL04U6VK9aV4xiYOuw1TTbUydLXUeSqaJafDrVVbKgMWVyGZxlTR1EZl9&#10;WtZIufxb21nLaZUkSeN4ayQo4SJ5F1pDqRdJqSGR/pYLx/j7VNdRzsmsaUFc5NPy/wBnp2JVRaaa&#10;kcPL/J0u6LocU2DyGOXB5BsxtDHUFRjDkMrQYWpFHU5jxVtQMjTbbFTS1VAB5jI05Mn6fT+r3Llr&#10;Zop5KZqlI4Wp3MIhtExKaCWHhCByoW1ri9/aKzu9Iqct58B5mnAdJZoAXSUYpXyPmB/n6aqvqTbu&#10;bwuL3DS7Vqq7MpuOjhyku4RVbhUQVQqQYJF3BWZSejhmkqS3k0SBSP0m/t6xyQIsLJXxozWkqYHN&#10;ZLO8rBXKRaJ0hgjIBFgp+vtHv1uu5hHUiM0AJ+LANeBpxqOHp0uNyJESMpSlc8fP7Ogy/vRu/auR&#10;z1BV9Z5vclJT1FZTbPzOPh2LtjbeOxSD+Hw1mQrarA5fcG4MjCi6mmqJ7G9tPF/f/9cW8RuXH1VZ&#10;lJsCM5TUrwRZWajqs5i62jE8RoqGlnhpzh/PT1NRHCLFiE1g/wBfYD2qyEQMKspBGMEEfEx4k8fL&#10;qX7SIwwObggg44eWfQ9bH3YvX+5IaDap7Em69zWZWsqdq0eYxOwN0YLMPj6+myWUyNDUVyb6lhq8&#10;XRSu2tI1ZzEwYW0ep9ahfL1TVEkWVrK6sjpkkmhzmPV5YaUSLEPBJhNADqRY2vJf6D2KLDbYdmT6&#10;iZwFZjppnOfTV6/y6CMhJuHETitT5f7PQK5Pe82FxQxWJyex9ubf262QmWkyvWW5KukpK3KnHy1L&#10;JXUXZGObVTTo7SprKQEW1n6+4+S27Bh8nBlmp90pNBV0NQ9HDmcbHjWnx6wJSS1lFHgYp2o9ekEQ&#10;2iLj6W59r4dgtrqNhE5JPDBzXBwWB4g5r0ZyblLZsNdPKnz4/bTz6Z9o957j3/hanacO7OmarD5L&#10;Fbgx4yz9e7sqdxtQ59MhJl6XC7ll7PyOKo9wR08jyLHWlqsU73JDro9w4oYqfJUOdWTdFHnqKGpi&#10;aqwFdSfZZOKaoORVJ6GtxNVDUswdlDmMMXayk+27n25ku0dY6eC3DBNaU4fqj/D0vt+YbedQTQ/L&#10;NfP+j0tJ+1q+ow+W2hJJ1Pkdh5OXHOMF2HiMvFn9rzUtENuVUyZbC7koxSQxzQwSsiSnwUqGR2TV&#10;YKuiytVXQwinq820VXrqop/LtqJIx4ljYNFXYSCliJWzOEvZnf8ASDb2/dbBHaBkaE6aCufXI/F0&#10;mvN2+jUwNQVHo32+SnoBcxjKHCZKtqslSdarX7eSlwlbjoNv9yZXK1rrUTVcRp63bHYuVz1bGJ0d&#10;Kc1MKaoYYFHnZQ/uClas+WigQ7xrsg3ipQtNV7eqGkikdnKzzPS08X22koPIOY9S6bX9lR2w2jZO&#10;KmlB8s/iPr59bhQJWUhc1OK/7PS8yENZjeva/L1I+P8At7a9Os+cq58xgezsNRUE9HTwxCroMbFl&#10;shXJlxNTSuaNz/lWlxKz2uZmS3NPgvA+QffNDBVK9IoqY9sNSxT+R2vJI1S0kMqhCNS6dcdg17j2&#10;ZyWFjeMqorDT9p4/aw9OqT3DKAaIacOPy+R9eg52T1vV78lyP91aD4r7oyVBPRZ2orcJk+2osxkc&#10;XDSwLTNHS0u3jTZKhkFUjpE7TpBUlmjIKEKga/cWHrKmmailysMT1EdcrVZx4eb7apWaUUC0+tJS&#10;8pVgrgOpP0PsytrY2y1Qn7f2+RJ63bzmQd5Gcf4f83Rn9v8AXe/qLC5Sm3dSbCyGQhx1dt9Kbb6b&#10;oejp4cnh1x9E2458uKeqpWjokeF5YGMMsaW1qTwpdt57HO8tJicNn8jLSTPNPJUHEQwCoMQWoCVM&#10;dSxjmqnpy5UiJ/VYf19ifdd/jkRpTGWl+0Cmf9KPX+fQa3PYppHLW8iqTxx8yfNvIEDzB6K/2T0h&#10;2IZUyu+uyuo9kYfMYwYeggwVDv8AyWWqcOmQqqjA/c4OuEcdVSbdps1HTq5bI0l4jI8RB0Llzs9F&#10;UzViZTH7ixK0GPFTJTwnCZCkr6V70qQmKpMlJLFUTsmgliQfqI/ZHZc0WkICxgq1KccYr5Mh6VbX&#10;tN1EgEkqlieNBjifJvy6etj7A7BxOPxFXs7dnTPYs+5d3S4yPK5Sk7G2TuDbeVjMGZrK5Mtgsi2c&#10;pqvHYmmqBNAsUAkjaxkqgOYeNzVDj4oq2h23kU+3qWjqDX1eFhkgKp4ZJaf+H1VdTlNZjjeMD1rf&#10;UxIv7t/WGC/ASFiQeGOH7VHp0by7FMoPiPg/L/ob/V5dPe8ekOwN0SZHA727W2jDHksZG9BS7Wwm&#10;+spSZOlqKs10NFnG3FHhsiK9IFqaimrhOppJyDFCito9vNb2lSU6F6vH5aVtFCK2mpWxuR1oyt9m&#10;gharkZWjVSf2UMy6VLqDdTR7GS57Y4iSRxqM/LJ6LJNhjYn/AGf8h6C3afwmyNJJDHt/dexqOmos&#10;hu2o2rlcpRbx2ZNiq+srnbdmQeuoMJSDJw5StqtXiyNQ2OlE0qUztGEkULqXJbSy1TUzVUlbLXZP&#10;z1QoYazbleWoZnaoip44Xr42mMkUJZw4JKDULfT2ebftccLMZGx5AUPkf6Xz6OTZBQFIFB8/9no4&#10;m5qTvXauGxGM2xSbOXC7XpsVhpdwZrHdq7X1bioYafF1mVmnoNm5KnoaNJqtUhaFwiTMUYOAW9uW&#10;C23RUlZLPh4d5zCsZUqVlfaUUM0M5qRSQ+KQU2iGnOsR6WYxMdI/r7peWAMp0s3yNB/gr0meBkwZ&#10;VP5H0r69IzfHce659vwQdj5L49UE2GgqayhNCnd1dUYmvxEGOmzNa2RoaSuqKioqGlhaaN4Kc1dO&#10;GkY8aPbRmqmhkyNTFmItwSGKeOGajqp8B446qhio2id/4fXB0rVFKOHUKGbSNPvVifpWrIpNK/5f&#10;SvSBpRHppQft/wA3z6EzZGP3BUbUw1bsGp6wgp8hjZcnjdwYWk7BZa3FbjqsrJPFRHcWDZJsDUy5&#10;cuJIpTKYoxI6yfpGWj3BQ40y+SvyiVK0wrYZJYsLG5pG01cKf8CWWoZvSw1FdMnLWPsv3V/qmYOx&#10;aoFfKtOHCnCp/b0rhuw4VcVrxz8/l8updR11uHPx0oh25s2TFHJz4qqoqWt3xVRrmESTCV9SmrEx&#10;S42BQHhdY1k89JdI2dT745DcuDzEEql8+xpxM2qspMZDKNYIAFPQJDJVKqsR6gPoP6e0VrE7K0rn&#10;UceQHr5fLpm/nAAppJ9M44dS9udbb92TWUxipOuaaOuNJH4sNmd411LIKVVLsK3ccldTYUzugb0G&#10;TTd/rquOlz2JgxUOMo90bjijEUMCzU+JxE9aGprW11EeRaMeMNdWs2kAjn2W39rGxKlKLnP2Cp4H&#10;/V+2qW0klLFggrjNfWvy6n02yt81m5qndWW6p6qqq+Srrqh6ar35vSjxSx5PyKz09JU7EEjSVjIB&#10;OhEQlch+LgBK1eG22KUqtbuRosT9vDU/7jMYXpWrGC00RSbPu8kpkNyxNh9PYy2Pmf6lyJFbTTjg&#10;+Tf0R0tnqhcBRilM/Z0rf4x2xT5BWG2uqFyG6DkKrExSb43YkOYixEUb5OpetpOtVioqdKc2WNY2&#10;Z/rb21vitnBzAi7pFXBTsJxQ7e1TGBrmBZhSbjqaqCRQP2/VGT/Z0ezu85gtECaiQcjh9n+r/iuk&#10;sUuQdKkjhk/9A9SKLL/IGRJK2tx3TJw9bUxPQtk+2MgYVrIV/wAsamev6fxeOqKaeQhZ201Piv6v&#10;KePfeJy+zcFVLU0uX3xWSJPVSxQZfFzpQ06zUNLTmKCJ62oySSArG4EkqhuQAL39lcDR6ux2r6kU&#10;px+Zr1dbsqrYUE09Tw/2vn11uPave+/MZW43cWyui9v42ro8VTtV7T3xPmNxZCWiztTXtUZCrn2P&#10;hNvx0U1MaiNlgpJ3Rm1a2sV9w8jkdqzxRtQJmpqtIygrkxlOaaNBaSpWIfYweGJSQCv3UkqX4De1&#10;E/gyag1fl6eZ+Xr0UXxW4kq9NJ8s/wCrz6VW1sJ23QZGpXcNTsaDETVP3AwS5rLLk2LlafHfd10u&#10;4MhFkap0jeQP/CKWCbTZjHe4QaSbWlqqetqM5uCkkphQZJRFh6aolFPTzU8scdXo3BT0oeranYAh&#10;ePyD7W/Vw2xEBY/LH5n9hPSZdnKXkXYPi9T6fb0LOQj7R/hlbj8Tsvr7LffDJ4mf+Ib3y2Hpfu6q&#10;Crp5JaEr15mK6WGkSqQMpb1DgEfX3bp1fm5cpVRRMQYXpGqISY7OUm+1Yh3vzZX/ABb2C+etnFs/&#10;7yrq1oD6U+I/xEGhIHAcflToZRbUttbwaeIFDj8vXr53/wDM46pwPXnVtfFjaaSgykXaGI25naaL&#10;L+bHS1GLO5qKOajxooovto5nonk5ll03034LEz2HZlp3A0geRTybWOhP8PoPeMfNSK+4Ctf7M/8A&#10;Hm6vQEYHb1Vr1rLUQYN7NG6mrFvoui0UQJa2osQPxx751jMCkagktrViFBsGgRSX5/xH59x3zOrG&#10;ytZGWg1MR8u7/i+hnyatZpSckf7PVs/8s4QHsLs8GaK1NgtoSM0muKV6iE5Zl8borAkpBexH5/w9&#10;g/uaIiup0jV2EdIujWFcsrSv6yBbgeT/AHj2XWrlomLGprx6lGN/0ytMmn+HrYl6sqIv4LlZJWpl&#10;aqzUnnEDyRLDNHQUwMCyMJeWWn+oA/V/hyXPtOQJi6pismgQUsxVeDpesjf9YN/obe7W7tbXAC/H&#10;obP5MOH5f7PSzbErLWv+qjf5urQPjNS/eVVJKXiHly2QoWBLMC1Lj1huQAoBcNe34/qfZVpjaVLx&#10;SHQ6ESFvUdRP1N/x/vPtQdwuZKa5Q1PKi/5uhh9MtRqNR1YpTYykWJ/G0a+SNwYlLiMaOANOr+1/&#10;sPaP2un3GdoI1Wx/jUkrhWYF1jrJHa9wSLLHe/8Aj7FNv4lzE5LV7B5cMfz4dKEAWig/6s/5+pe+&#10;KiLG7aytRIRYYN41JXWFZ6SONCFH6vVKOOPp/j7EejQ+QyJyrVNaFNrcmpq+fr/T2JN0wWPyH+Be&#10;g/HSremOgAjlC0cUU2oSLQ45pFDXv/k1J6foPz7bq6Ff4lRIhfT9pUWdQOC08RvZj+Fj/wBjf2hi&#10;m7CfOvS1ZRqAPSox8rnEZKaUIWFbTeguTfRTS2F1B/V5f9hb28tEyrVCQNr8ccR1BBqk1fXgkBR/&#10;W/Pt4Mn7sPnkf8ePTV1In7uFeNf+fukqJQ2WxphaMr5aqcKrSELD9mOCWC3f/Cw9rvrdkXt/Y6/Q&#10;vuHLyRX+gWHZueIX6gEeoW4/H+PAh5fINsoOAQB/vUlD/q/zdE29Mh5eucAfpv8A5eq5/wCa0JB/&#10;LW+YMpHkFN0lj1lAWzNJP2Ds067WNjGYP8b/AOHuySolkagIPKlG02t6CST+B6gx/wBhx7TbfDGu&#10;9FwvcDT/AE2KDzxT8+sS4p6Nu6LwX+fxdfO932ytsvIRmQEvUUJvq4jAqmb6eMa72962O5e4di0X&#10;cvfG0TtLuNsvie5e05Kqp2xgtsZ7bMK4/tXcsM2Zp6v+/wBQ1mH/ALxy5aphqY6yGnkq/ti0cRCD&#10;XkrygLN+WNsQM2kK1KAn/RD5kjy6Dft65l5H5XEaFqQPngD3keWR8qgE+nX1JPjJgu58z8Uvhbns&#10;Ph+qRj8n8T/j2mQot5bvzm0819/kekdnS5PHT0GN6+3tQZKXb+Ux0VTQFapHivUKx02YofIdydby&#10;yVMNTmN/jI/b4zGVqZLqfJSUlLRVE0dPhcRj8biMw8cMdVFTpFHDE8rsgUKFB0+x3t+6WaaWkdgA&#10;cdteOqvAnh/Poz3GzYgRpWmDSnln/P0a/FbN7BxqCJNobCoKCnra7LwRYfsjOT1tVla9qibKZfJZ&#10;PKdcxPX5KfIVs07SsEPlkZpCzG/tk3tuvrfGUGxcrl9yb6iqf4PW7xxuIouvMhPG+1cPK1FnMxUY&#10;CKqkyqPjK5086TzRRQVRRmpyNKEw3LeYr4QRROTp+WB+RX5eoHy63tuzwWNJbh+9gxwDXGCaAnAq&#10;P2+fTvt9t9fxLedJBgdkrTR1C4+edt75JslNm56WhyFNQ11XDtCOOlphicpEIilPNUGJ1BkLjV7Q&#10;WR31sfKZaHC5HfW+1x9LvrZW7ZDH0tumuq0qsLLVVmPxdKF3bQ4iRa2uqvukRIZmaUqkl449BKU3&#10;ivaduPEfj+3ypTo1LI4oKlga8GHzH+Dp7yWC3jFSPk8NtLaNTm6fa+4MHTYqt39kMPhqtsmMRJGa&#10;7OUfW2YzMTeTFLCZ1jbwRFmEMrv6BY/0w/H+ux9FU03afb1PXmpSlpv450LufK1FbBLQ0r1K0uMx&#10;2RpnpIZkZGR3mRZvTaOS3KmTdrVlVjYSa/8ATf7I6Kby2Mr+KkYK09X45/o9AHTp8vaKsmim+Pnx&#10;wnx1UtTL/uB+SO+MetPNS1sstBJX1mR+NZqKieoima6x0bCBtZE51WE6u3H8fd00dVlm3n2NnThd&#10;q5vd2bqMl0numgjosJtyhbLZjK1mOymSj+2iSKkVoIEj11IMcf7l9Xs32rmyG3tzcnbnLyCp7hgL&#10;Wvka8fT7a9aNtHIpnaLAqTluH5gf4P29SMXuH5RbevDn+oujtn4iqzFFhcP9j8hs9kJ62rytRT0W&#10;HoKVn6Ew88lTUVFWyTM8jSrokmhjYkR++od77Q+5nrsViuy61ciKJ6SpyXSFBls0PsZJoKCrpK6f&#10;ff2uBplpY2MtLNTR05UmVVUs4ZCm9Q2VxPbLteJiKEtU4q2OPmSPyr50DDbmYx4JGQPU+f8AtfLp&#10;Vvt/tOrp8Q2exnX2Meio66HJ0GA773ri8FLVZcwR1dLUQQ9QUFVlVhlAenrZJoK1JJNP4D+4lF21&#10;s2joM7m9oYDf9buPLVa1lXuKTr4ZsPFSV0nlemosbvX7qtaoqZJKZJnkhhWNYyCRGo9rZLDbrraB&#10;punYtRq+ETSjeVJAT5jgB0lTm/Y4N2DDduytD+k9a6SKU0fZn59TKrY3ZOSyOMo9yLsfG7MwlDUY&#10;/GYDEb9yYfK1E8CUUUWQ+76zpIqKmo8fTJUIkJnkacupPjLFkTVrseixjUoz/bc9bWVtdl8lQ4/r&#10;CgFdQ5HL518nmsf/AB2XdtFhYJ3yVfUJEWrTElOoYu6R+RrxbdY2e2+I27ShqjHgeZcj4hJTz408&#10;q+fRdc807LNvBUbzUGp/spPMV/33QZxx+fSvgyHcQqqqKn666tWjhikixFVUdw7lIrqWFGhoJZKC&#10;HqCp+1jMEcfkALlWaylhz7y0GGwVJJTZPH0/cNHVSZaqakqct1phY6apqaWlbITYqnyGb7SGKxkn&#10;hgRUqWkhppGYaHYO5LUcdupWpkBJNOwUP56/s/b0bWd2sxACjVT1NfP5fLj69YJ92diVM1Vjajbn&#10;UNQkdBFNW0VD3FuWsyUVNUSyUa1H8Mo+mRUy08skciqL+p1I4IuHqHstKPL5HbGJk7mrs3iKPaFH&#10;kcPQ7C2bNDFUZfDUu7sJLUpB2Xj1TKS4ualcVMLwxhEWCNvIxHtx0iJCoZNQHDSPPIxrA9KdLpO2&#10;uiOornPSbkxmQzUL5ur2j0/VY2myG5o2y9R2duBWglpJsht7cFE01X1Y8L4+Cq+8iqqadpYDOzO1&#10;yo9uuY7pqaKWgx+Ux/d2NzH8W8lOtb1viKCWqloayhgkpcbRDtGPbEUNLOqa6nQzyszEFg1/ZDJt&#10;USXirqk+ImhSnrQfH5U+3pPuV9HCy9tZD/lr/q/zdRdvbLnroK6rxm1OpK/H1eN+wqIsd2XW5uGX&#10;H1tPVzivrs8/U53BPLWQVxRKd6r7ZKdVMf0t7QGzN9YfD5KsgrYN1Yh51hoMk1X11SVtZW02Pym4&#10;MrJi4cts3sWWenpYK/c9MGWkheFEi8TO5kYBbuWy6rcKWbJ/hHofPxMDPkPl0ht92QuRQgH5H5+g&#10;6EvcWD3Hk5aOqpcdhp1p1lqoNe8qmnFLVVVNjqVKxMfW7Dy1Dkp4KWgl8L1R9LyuwAYq0Qqrvnam&#10;YyTZPC5HKRZB7HLmm6z7GenqjSvT46SnC5Sunx2PpkhnQVYWN6oE+uRXHj9g2+2JYgNDEDzNDjj6&#10;v9n7ehRtd1Dd8G41rhvKvyFP9npNY/GbqxtKMXlaBqigUCPHjI7v2vBNC05bIQ1Eb47bNBPUViTr&#10;KkKl1g1KFERQGUJnJpg49xY3cZ3DkMLTYKmmkqGrOst7tmBRxbopsbDIZq/HR5rDrVyT+KOKkRDW&#10;o0csaqik+xTsO1odIWWhFc6Tw+eaDj0n3yWG2AKHJGcH/KP9Xl06DMZWswlVAu2ostLlhUQw0kO6&#10;dq/bVNZJhXqZ6Kk8cz4/INCaVpH+61hDrIZ1UEqzBZPbReaqyPYlHBA0WQp6SkxnXfZuOydLLSNW&#10;VLxxU1XidbY+leotDHAAj1MZp1Mh/bFItqhS5eT6oBWY8Fav8+FPL16JhFF3Gh0+WPl9vSSzmd3w&#10;KdqXE9L7pyrU8lDLLV5TeXVn8OyCCOnSZmlG6KioetrIKVUaWanXRHJ5bqfZxfizBAKLd2Ux+Xky&#10;9NNm6elaKXD7jwNdSwU2HooT5sfu2lpMzVLWl5KiNwjRtEqmLSPQHeYLRRYSnXqTFKA8RWnHPcT6&#10;U/b0LNrtYXC6qgAGhz5V+f8Aqr1Uj/Mu3acjleodt57b1dtCubD5rK4qryk2AyuMnr3zySTU4zez&#10;Kmsw2Dnw89HT0LvNPSpJJkCshnUeX2cqkCyVVS6AnRLAgU31FHpFWTSLnx+pfpy3+HsHbRdzQpKd&#10;dFQgnh516dT4lHlnqk3tuj0bd2hjanwIuRxm5cj92JHehFdid0pU401jaUXIxinn06hopwCpE3pA&#10;Jl+u0jiwtoySoqZdd1IKt4oAVtdr2P59xZzrPJc3srEdxb5eTN8vz6fQ1r9v+SvWtp855Kwd+458&#10;l4Y5W69wwinhq/uBV0r12UqIqxSIo1gjnWe/jAYKB+o34FKil/ZkBsATyb3+pFr2Fz9R/re4n3i2&#10;rdw91SF4U+RzWtOlgNAei9bSqGSgq1kUxF6mbUzSfQhaWM3AS5Or/e/efGyhzILMHZ4V0Ak6iZY7&#10;G9uL3Nv6W9ot3tGge3ao0AOakAU7TXz+Q/b8uvLxp0oFqPPQ1KCOR5JJcfGyK9y0rvHZOEH5JH5+&#10;nuvfumlSoyO7ch/EYitHnt2R1iIVSObzbgmSBKt5aafG07UsETPzpidjp8gtq94Y7W7JbWiCI0eK&#10;OhPlQeWamvD5cadZz7CyrtkaKeKr+XkOvrddMVDRbb2hSSUckJl2ztRqfyXcxhdr0DztTnyRVk6y&#10;TSheQZbDUUP09ljr6CmqdjQgNRSPLFnXpYqg4KeKogieoJQLkI8XjZfH/uvwlJKf+1H7vzE1zHHT&#10;wio7PUEElgDjURnJrhuFehNEwFpg0X/obowGPmBzFbHeRigplkIjnBR3gib+y8jrqFrlxpYgWbgj&#10;2FNMZBR0ZdxNAKZL20MV8NLAJpLo3iZNcjhD5Br0fQX4rZ2lywf9M6qnzHmTTz88eWK9GRMXiE+X&#10;SoZlDNyAfwR+QT9BxzYjn629ruLbMzw5qSdIY4ZOtMpUZONXoFnqUlOWyFZ454TFXVJXCFPVP+6W&#10;9Ov8+z3Y4x9RCFXHjqFPcQMgcCaDv9MfLpNuEkXh1JwAc0Pofl0lctloKUUhkJ0Tbgx9DAwSd1We&#10;aSClhV/Q6Rh61wvpsoBv9fd7LPI6YnU2r/K5it7ekvNATcixPK+8jNEcb70IxR/BQH8len8uufNx&#10;LQBq95Y/4R18hTBTTzYvEtVPG7fxTIS3lZToaV6YkXVWLcj6+3mqq6uDfMYo1D1EEsU8Md1U+aDF&#10;JPCqvob1Mw4+tj+PYRurCOf2f5heWo17fcoCM5eR0JpUAUODWnr1uGYMFznUD/hPRgemK3H03y5+&#10;OH8ReFcZT/IPpeqyjSFvHFiKXceGq6l9QRzKTS6vTb6f1PHug3qrBRbj6rospu7G0uVeNKBo6nO0&#10;sWPTGyQXxmaoknlrcHRVNHBlYXZ6oTpGgFpFR/T7TWXJVtBeFYZCppkJqJJIYg01sQdPBaGvkfPr&#10;Nax3Xx4VIOdOfl/Lr6hnY3Zk+A3fSYHG108VW0FaKmixS/xSeV1p6TIUTtT0OB3DkIq2ajLCKl+2&#10;Ms+q8QdAW9iluDrf7XrZpcBt/AVGQwWYo5qbPwV01Zj5MbLTzmqqDjqc5HFVtMsbQyyARkIkLnm/&#10;C6Hkuyl3MJJcPRlYaaEZ8smQMvmBk1qOFOk638q3LaWHHHD/ADdA7t75J0FV2dQYjNbgzWLo8/t+&#10;vEe0snh6bFVdFm4a2lgpKaSqr8biMxSVU0omgiSR7TTToAFIGogyRb32zjstBnt1blqpK8r9wuJ6&#10;43FlaI1M/kLkZGRqFJ6fIeVCpmX1WHmA9Hj1uHK21ymXw7ZAUoMyUJAIHAMaUzw/LzrSLcriOaAO&#10;T+L8Py/0vR04MpS1j0ppkoSChYCTJUgnhUI2pUgpjVK7wsCr2YBebE+zgfGKTI4ffvWlJWUVC2ar&#10;My0UlXW1dLj8kcKuPylfHkYtv5EpkHllhhij1wKGGhgyiHTrOuXNniPNm16VrDSaoyRq8BwRqDU8&#10;yafZmvALe4G6SNyfvlTxQfzkUDFPOvVXv85LLUB/lmfOCplr6uOipOi9x+B6KllqqX+OfdY+mx1J&#10;NXU0FTSRxPlXiScSgiNXLXDK2m7QVJ0JGnJCR2k4BHoUsCGUDn6ezCW0VriaWRsFjj8/XrDqSVal&#10;mOB/np1817D1EqYXFRQ31rSRgN5v1eSxNwY7XA4/3n3DeRIpkLNp/bbnSz/2kIta559qwkstjI0a&#10;hm8RfMfwkeo6J5ZaRlj8Vf8AAOo0MMcm7KOnlkAWTbuRHpVo1XTlIiWJ1OCD4Ppx9f8AD2RX5I08&#10;x3HQp4kYS4qJleRrLA8dXLKeAr6rpIBe4tf3mh7I7xDBs+jwwTihqc/EK/DgkV/Z8+iHerL/ABgr&#10;qpTTXGTg/P7ethz+SelFT9OdvTTZKshkxnfO44qqgip189fT5XY2zY6SGKoFXCpjpjTghdB1W+q3&#10;Ni0SUc4uFaJE0Ml42UxFlTT5la01nNl/2319zfZbzbS3bJ8IxkauOk5+HjUdJH2yRYgWelfkPX7e&#10;rwI8nRikWWWnyFRO0sU6xVsMsWQjSWoExxkqeTHlqYa5Bzb9fI45eZZKcnUKmmYh6pAX1MBC5ie5&#10;nssrRtLGDqVmNuPYJS9JNSACPP1+L5fMeZ6a3jandW8I1YBfLzowrStPMeXTJiMflqWHxS4TMpFU&#10;0mBleCFY4D99TpUQaY8X52x0NXFS1kgMMsUMZdtVvx7xpVaHjKVNGU1rpVXUOzOtlRRMierR6r3t&#10;+L+63G7qvEg0/L09VFcHoLQ8vXMiuwBFfs8q/wBL5dP0u3Vq6WoSfE7hSoaGeMyTUtQYUSnm1y1U&#10;j42rq/HH9yvi0ga/zp/HtwgrYg2hnpObkqKxZDJq0aTEmpJVkCg8gG9/p7WRNHIaJKCR/qxXpCOW&#10;r1WEgJIHlQY4j+LI6RWaxdWYmnShz63RVjkO35adKMU/n80ORnWnqKOejeSVR43lRwV/Wb8P1Hko&#10;BIDUzwimhUkF6vWojK2/RdmYg/i/59kV9t91JISklEPl2/5W9DTo+s9mmRWWv6h4in2+erHQZZ3B&#10;TnEyJg8JlJdwZCSLzCk27U0cj18U3nVfOlLEkETuLa9Btf6e2vfWUpG697Bj0eR/7uVyqRJGEcLL&#10;SlquNCwVxqtwWVz+FPuJ/fC1k/q3fLQoqyQHyNf1RUccVzxOPPqUPb1Jl512Nq9lZTnj/YS9CZ8K&#10;9mZrGfJH485Z5DFTf3g3JPkaeooqpq6i+66/3hT0GBqqkxQ+F6NmB1JHJSvpIEt7e9Zj5yzGo3Ls&#10;5rqQ8O4mB0L6R5sLGBybW/b/AMPr7x22NFjtt0WnAxj7cmp6yh3rTp2cscASf5OtmGMWjQf7SP8A&#10;evZERGvqCMbKOFIvfi4tcm3HsRE+Z6DDHUSWP+r/ACdc/fNlC3JAPNhYWt/sAf6+2GkJ4YHTDuSS&#10;F4de98WW9wADpvYAEXAte1zx78khBo3Dryvnu4de94C506VJa55JBA/x/HtQPUHp5WKmqnr3vpYm&#10;JH1BP51A/wC3tb8f4+6eInr02HUef+Hr3vmjD6HkH6D/AJH7v1fr3uShOnxEAGxs178n6C34tf3S&#10;pIDAdbVtSgAceve+mfV+3Y2vYm/NrfUj/X9uhDxPHpWLYlPioeve+GphywJt+bWt/th+fbvS3r3v&#10;nxfSxJN7WsQf949+691730FQyMhYAHkEqeBe9rcX/wBe/tP0UUFSK9e98kjje9kPBs3JuP8AbkXH&#10;vR1DzH+r8+tqqtXj1732bmx02AP1UFb/AO8Hi/tVQ+nRt1734AtqsAbf4jn/AA/w9+ofQ9e6978j&#10;KVP9bW+n0t+eL29pvH/ofz6b8T5de98eNX6S3/BPVbm/PAANvfvH/ofz694ny69746rPdtQX/e+P&#10;9f6e6yTGhEfH1614uaaeve80atrAVdMYA+nN/rYgfUnn2kZwAw1VPTfXvfMAH9Q5/Fwfr+ebXPvX&#10;jJ8+tah69e99EEcA6ub/AF4/3o+n/iPfvGT59e1ClfLr3uPNdZE1agH+tgeP9sTf291vr3uVEWdH&#10;IW4+gBPBAFvrbjn2ik+Nvt6bcV+3r3u0X+Tk2j+YL1YCD+7sntyJebWLbUhlsOOSopf95/w5P7D/&#10;AJV7dK8ez/rMOgTzx/yRrH/m7/kP+Tql/wD4UJgH+UP8rNQuBlPjaTf6WHyw6LuT/rDn3t29zgFt&#10;talc+THZyNWUXMbNRYJxKPpqCafpx9fqPeOHuLgbYQFxNN+f6h6Gfsv/AMkXcP8Amqv+BuqG/wDh&#10;NZJbF/MREkv4c/8AH2VhKb64zieyoxHcD0mXTe9jb+h9kQ7Aj/36uXl16Qm4sMEU+pH10uWH0BGk&#10;gn/H3HYYfVQr6xt/hT/Z6nm14qetwTZUh/jONjtcvg8gzsb610VONW1/7QJI/p7IJkJHO9KIk6v9&#10;y9IQAttJjqj6bi9rk/X8e1pZBb5P4T/g6XXGAg/PoeUAEDLzbQw/x/T7Sm4qj/KMoVJLO1aoYsxX&#10;iUyX1BiL829iLa6hYWHl/mPTV2Kgiv8Aqx1kQcLcfQA/1/s2/wCIv7NH2BOx2PiCZEUf3fxY+gkn&#10;IOOpTaxZb+0kb1vJEAqDIf8AD01AO7/V8+kPgYVTJZIhSGNfWX/C3arnIsPpe3sI8MpHXWednj/b&#10;31tlzYMoOQlxOViicg3AST66fx7MbiSt9ESCP0np9mpSetLlV9en2cp/HKJbHWcRk7G4/wA2tXjC&#10;/F/1BiPYvYdjJiIHAjUPX4WEElifuEw0rSvza+jy/T82+vtlWGpx6Kfzq3TUvB6dM1Ylqwg6tX2l&#10;a/FrCM1kJVebnnR9fdnfx0e0PaESE/tZbZnPBUtLg5kuD+VdaS/+FvchcmSCRrKo/wBDkJx5AtT9&#10;msft6xw93P0oNZHAmnWll/wppovFR/D+rbRDLPi+/aKFDKI9V9z9a1jKZPVZlVXW1rc3/wBce0bU&#10;8QvdgGDekA/2rfQAfT3LzLphucUjJBHr5dY92TmSCepwKdaf1XYZ7AGMgtprYiGaxVPBV2P0sT/h&#10;7J/83iX278fJEZjFFv8A7Ejk0rb9qowG0na4YchvsiBzx7xo9xUNv7jbfI66XO3H55Uy+Q/046yt&#10;9gX1bRzHnJaH/DL1u2/8JP6lptlfPCj1RusWZ+PlTGgQxgmbGduwPIWLXOuSi4/pa3us7JxSrv8A&#10;26mnSqZVlvcHxWby/wCGski349gywlRtruaEdwUelc6f8vn1OFz+nYS+uP5sOtwVz/kkxva0LMf+&#10;SP8AY+xk7do/JtOk1pKBHubHsViQ+hExNe5U+scRlLf7H/C3syvTLHciVTSiZ865P+x0ktWMYKke&#10;fQa7Fq0fISRK2rVQVDkluSyV0ChraePJ5P6/j8+0t09tSu3bkcDtymYity2E+2hkBjjiWox9DWVz&#10;SHzSQk+RaXTp4tqvc2sT7aJWuo5WC9qPUjzoSfPA869VvL1LLTIfP/L+R6hd0diYPqjZOa37uKQx&#10;YfAVGOmr3WKqnkEGQymPxCBY6OmrJiRLkFPCG4H4HPt1rKdv4Dm4yL66KlPpu37gqlMUVmVLFomJ&#10;f/UMCtj9fbIfw5Y9QrQnHD7fXh/PqsDhjQ5/1HpSwyB8hQMLhfLNyfTdGgbVIOSeJFAA/IN7/j23&#10;bEgWTeGMIUhlVX1lbX8Zq+LE8Fv9jb365n/xWQVpUGv8uvXGABXrNuR9GCr/AOhQqB9f1+IXFr3t&#10;f2sII1G4a/Qz85BmdXsVujUjWvfi5H9Pfpn0wxEjUaf4f+L6YuSHUjivTIfViaUGw00iKrLyRcS2&#10;NuSbW/r7sv6bnjTaNYqi3iyU8UYvct46mZS5YC2o3v8An6+8ieXYZJuS+RC7VUx3f5AzuafMDh5d&#10;Ye+4wMXNXN7V4tb/APVmIH9nXzi/5+UH2v8AMe7alA/cr+uujq5NQYhXXaL0jNT3e0QYpb88r/jw&#10;JMEjCJmufIAefT6byLb+zY3t+PYkuYo3mRNP6Va/bRW/1efUcJSWBc01N6caA9UZULvHmpW1SeVK&#10;ByWLD9oPV0lh+kh+P6W+vsr/AMulWl2rhpNTNr65IYheV0b+3fGCLHnyeQ/61vz7xZ5/lD8+c5PQ&#10;BfHtD8/9wbP7Os1vaMqOVOX8UUeKP+Nuf8vX0Fv+E0EkkvwX2TTtZhR9292qjcDyCorFrGIS/p8c&#10;khH1N/rx9PdSw1B8+B5GLwUSqSosR5RLx9LfW3+8+yKJwphJPYSa/sPUjdbO5/3UTzZmN7/1uL+0&#10;HOki4LHSKxLLVZkqhYqXSOv8moGzFdRrLWsf0/48HsMymVomxgZ+0f7HSeRwCfXrOv8AnXFhYhSf&#10;8CV4H+P6PagnWohwtA9Lko8VJPOZ20Y6APGL2MhZqfRp/wBp1f7H2zIVivh4i8AD6+Xp1adNQArS&#10;nHz6xgBnf0l9KgcseT+RYk/19j3FVzrtPbtTma2iqZptqYCMvBM32k1I1CIo41aWOHxh/r4+V/2v&#10;3rc2DxzLEtAJTx41rWtM9NhQqHNR0iMfBCmVyCUkMkafxLISyakVT900iyTzel31KxbhiQbf2fYz&#10;7e8+U27tOmxjNSUJFLPX1URBlKNKIwmMbUNT3p/zp/V/hyLLWZba9kMgBYkhfto2Wx8+glNpWI1/&#10;hP8AgPRd94x02Py276/IrHW1gpqqLG0UwP2xCU6y6smFX0xMai1wGsBf8+zW7ahocTk5FtFQ4+np&#10;JI6VKgBGjDfw+SKmnb1+WclXdnfUGZmJvwBIuzi7vIB4clXHyGRRs5pSlQvnWnUUczTx1ctkZ9c4&#10;PVDvyvq8jndn08EdDkdxbmzO4sdUZd8RVVsxk0S5uhyWRx8EZWWnxxpYlQRU5gKRrGqEaSXNDHNJ&#10;Lg6EyfSRHf8AF1b7nUfSALcN/X2MYoIoeZ7qSOoYaBT5GIf5RXqGIGKpYY82/wAPWiDvKjaBtx4p&#10;BHPTUdfuilgl8hfzNSZKuhuAArJ5RzyTb/H3qRfOMu3yY76ieeEyDvzuNtETGxWfsXPaFaw+sQi/&#10;2N/x7gPkCULyqmrysrP8/wBFP8/WZ3MDhdxvs58GCn/OBOPX2FOiAi9H9NrGriNequvBGsvEojG0&#10;cOFEgJNpAv15+vum14z9xUgkm9TMrn/VAVBNwL8X9zUGJDkccV/PqKbpqhmU5qf8PQre5OvUoHB+&#10;liRybf43B4t79JiRgPl/n6LtRBJB6975KATc+nn/AF1/31vftT/xf6v29W8V/Xr3vKgAH1/JP1PP&#10;H0Bt/h79qf8Ai/1ft694r+vXvfKMA+rT+RYX/BP1uOfftT/xf6v29aEjA1697yuL2tyT+Bxbj6fU&#10;3/3j234r56sZnOK9e9+Fg9ipIva97c2/rb+vuuaV1dN0zTr3vKdKty1ufwNXJ4NvoPdOvde949It&#10;ex1aL6ren6/73/xHt3W1dNcdOeK/GvXvfBSbWJ0l/wBRPN/p/rX+v+8e9s7KQa9a8V6Ur173zjNm&#10;Nz9eRxa1/wDH8+6MSQDTHTfXvfZNjpJI+g025ueP1D/inunW+ve+QCjQbkhf8OSB9B9bAj37r3Xv&#10;fQK3+g/1zwP951e/de6977P1IuDqt9AeLfj/AGx9mccKCuMdLIgO7r3vjpYAm17i3H+P9fpb36SG&#10;M0x16UDt697yLcyWIsbWte6/S1/x73031733HyjgFtQPH0v/ALVbjmw9+69173miKlwHYqC4W+n6&#10;C4Ivza4Pv3Xuve50MYaeWILdY2LE3ubf05v/AE96Y6QT14ZIHXvd4v8AI/kaPsL5P6Lln6z6xnIY&#10;hG8q763VGbodGgAEf0+tr/gy1yEP91nNhC17rXPy/UzwP2eWDx8jjz7vAL7xfd2IajGTe/zP7u4U&#10;qOAr5Nw4fiXXW/4UpY6myfw+6Mpq0laOX5QYOnqplhkmaCnn6h7g8kipHQ5Bi2mPj0D8m/8AS/KS&#10;fwVCSFGEiM7aRInjvoBClLc8/m/uQoG/xO+Un+D/AA9eupKS2a6gD30xxqB1p6wbXi3Rj6bHUWQp&#10;2xNRA1KKifH138QjhE/25roq0zytEGPOjxn+mofX3HeUySMXhB8l3/zsshb06iv+6hcD2lurNgAQ&#10;1R9nTDgz0OqhHy/2el/teZcXQxU+OztRTVGO8NArjD4PG08ax1ApzPGiU+WJ1N6tIP55J98AVgWM&#10;LDRKJo9RCUxkblbEGSczA2t/Qe0n0+mmlu7z+fS2zGjUA1aceliK3Kbrr87Jk8z2NWHbmUio6L77&#10;d0GJo4o4anzRyUmL2tS7Zmj844A87WPNyePeIyVAimEUsqm8XjECpZB/bDCCMX/r7XrAyiNtFYxX&#10;zp/nPT25TLHGuKg1xw40+XUZ49mT5jENnMZh7zUWWGQXcLZaZqyecj7eWmk3XkotDAngBWv/AFHv&#10;CFlmXSY21OpRpJG1aGVgWBDyvY2/2HP19mdtJbxaHdf1B/q/wH/L0FS0wmJQVQeVAK/nSvUDLrjs&#10;TkJ54MtSx0FDVU+TpKDE0lLjo8lSVdI1PFVU9VicNRSvRtMjvr/WCttH599TwiQFZFiUFg4eSWmi&#10;UE/qVQzNb/WJPsNRwuGGpcf6vn0ZwxSRspetR/q9ehixG+KfHRrUYWszdbUR0v2QxeH23vvO1UyR&#10;E/Y1NY0dBTipCj/dirEWvyP6dVKwTQxxRS0PDgFlZpSqi9k008WgJ/hY+3yeGkivRzbl1VWoaiv+&#10;X16atlVW58DuDJZ7OYTtFqeShnWlpa+mo8RFUVM4sa01e6M4lfLXDmzo0Nx+B7jxRRwwv+7IFsCJ&#10;IaGWRFsrWA1vHo5P159s38RaGQLQsfKmBkefRqW1UGnj8+hDpdz1+c3Xh/JgsV5qeaenqKDcXZuB&#10;x2UqoajnzVMGNxuXSvkTg+LUt7fq9462mj/ZaVqlY3j0qsUdPGbLpK6tT1QGr/X9ldjb0PjyLg/C&#10;aj5jhWmR1tWrUADHQhYLfeWZM9h9tptCpz2NyyS5Y5nIbrysSTVhBkkp54cTs2SQU1vpoXVb8e5z&#10;Q0S04HjmkdXUjy1rKRa3B8EMMJBB9glPH1KZP7P8v8menOhPbN7hqspK9PksHQR1FFIvkxuxPNHK&#10;szCzoubzWZzMUq888kj2yStBEAFx1CHpx5IhJ91VvSOOBIjNOwZApt9L+10JmBJiApivD/L1qlSK&#10;uadCBTY+sycqy5XsvfNRj82Xx1Y+N/uxtDG7vpHW81DWR43btPPDVSSDVbyogtbUfr7c8hVKlPLN&#10;EhjniqaSnLfb0lLFO8lMk05pZIqb7kKHOn1lR+b/AI9qrCBqJFXT6jj6kZr/AJer3gWv6f8AZ/af&#10;l0C+3MNJW7qgwuZdM3tzO7X3XuKjp23bvfc+RwdFiNyRYLCwbqw2a3L/AHXnqailb7kfbU9RMhvH&#10;ob9fvnjv8sonqXElW+tD4mn1pe2gMWJ1jj2JmjSYAuKkcM06KWqj6QaD7OgN7SyNR1n2Hjdq4Srx&#10;WwcRNj65WzsG1KeCuvc18UUUNNDHTTNLq0A2X+tj9Pf/0B5we2c6KPGyZna+UXKQY/IU1ZmKuFEq&#10;FpqzLY+enwpq6irFVk2ikp5ZYncL41cJc/q9xDsNpfW+4Gdrv/FxSgAXJCt+z09Opm3uay8IJb3Y&#10;0kU+E8aE+Y62Ie2e9emq5s1i9l9qbFraSty+IyuM2vidwz1tMJ8TtrK0eQ3a+LxuMmocDRPHkaWn&#10;qViLCcx+T0klPahymO3HVU1TTx4/MYyCRWSGTF1OLappZDbRko3TN01VKq6PSupWXX9DbmQeZtuu&#10;eZrS1SC68JVJNNCvX9pT0H7OgTtIsrOZnkvPEJp+Fl4ft6Kf092t0b1luBMnW7m2Zvnc08cdHWS7&#10;tpd+YTG18FrvtqYN1tm8FjpbVn701pUqDH+tbnTwpMNnaOliU4/e1U07GSpp13LR1VFR2MSRq8OS&#10;3DVTxTJAg9EGuLRddFxqIM2rabzZbgTx8wLPQUxbrGaDPGp9T5dCPcJYdyj0NaLECCPiLf5B6noV&#10;9791dJb5yVdA1J0RtiGi/Zxear9rbrfMZiZ46ueonpqnF9YYWkfHy1zC01TNFL5rSeQq2j2y1+3d&#10;x5SVnqtvPjSaqCOCKono6vyQumuaeohSeQ0sCuoJtK5dzyPc4bJzFJcwxrJF2gUrWv8AF5BfMivQ&#10;aXbIrMn/ABrA49pr8s1+f8ugupOzekevYJ6bE9xUW7lpMNkchlKmix2bw00FXFLTLjMPjK80sFHm&#10;so9LMY442pIRFAl4yt+HXbWJyGEiqKQYlpo0lsTRY+F6VSAwiRqSCqiaCJNTaywi0cab+3r3dxdM&#10;QNvoAMZr/wA+jpFum2TX90lxHcaAFpSgPlTiT/k6QHcO7Nhb4l27lpu3aPb9VW0Qejj3Ju2XDZuo&#10;pyqCslx+48ricxS5qtkAp/DHEcgKz90TFdJu1U2Iz9NuZqwbfqqmgWiqqOSqo9C1WPiqFilvBC1V&#10;DE0kIYal50aF5PsNSXZmikRbPt0kU1ccfZ59Ci3V2to4mfuA41Hqf8NOhizu++qavqjE4Obu7beD&#10;3NV7j25uDG0W4JPJid1V2JrZoEhr6pcVW1jUGUnpXVJfSKjzP6Bqt7y7o27kftmxuIw245fustHk&#10;M1ka6ZY4I4xTVKyIjy5FXqGl8UEVolGgorMBYqSTlszqyPcN2eYoM0LHiOFRUcPP5ZavdcpWsaj8&#10;x/n+f8h07bK7k2FLuODcu7exemqc0OzqvbWwdvbbnatzNRJUVuBmpJ5qBdtqcXDRTy19WvnlkE61&#10;MkUWtSsihymwMnOKplx9TSIULFp6CKukR2YtOaMPUMIogVjGoc8/q9jq63HSNEFprX/TEen9E+v8&#10;uiETSQaAUDH7QP8AVx6HOP5G9eUkmHjrOwts5CrNRDTxw0u4ZsNBVokZjoo8tJT0sP3FY0Ynk8DC&#10;wP1i/Pt123j8liUzNDW4DNZOCuiowanFtRzTsH8NKsAxy19HNMlH41lM7Sa5ELfptyG+a70XFLeG&#10;DTKRnurxBHAj50/nxHR3a3tCC71/YPWvl59RN0Z3bG5KnZW8MR2VsPbx2zVZaSmxu7ocpjcd51ao&#10;ydRXPuypw+YpsZJlIZJaZaJKZqanlCC0lwomVsU7VOQoqKgzM1BS0OPxka1V62X7wZZsjIlRBT1E&#10;r0qUsapoRlNx+tm9kFps9xbRG4J1gKxpQLwBHHUejsNHMMyeH+Wr/DT/AAdSsZvLCz0G2snuLcPX&#10;2Gz2azua3U02Lq2x1C2Gl2nBt6KpxeSyeFxseflyNRO/lqo3i+v7SR2BEbbu0c/Q7Rx4ym15kq6O&#10;WaeoopIppqmRjPPVmQVs9bVTziSKqB0tMpBQDn6+w3slhc2W4pE17rIkp8AAHywfUEfnXpVuMyaH&#10;jE41/Z/Rp/hp0sOz+/Opty72yqbb7NwcdDmcVDTUOco9ywNjkJhpMUqPjEx0NJQmGooWTyCCe6SM&#10;1h9CkINpV8hgNfSVVGi3elSCCeBsdKaiKriFIsZ8VOxms4jnURgqdQYGwnuC7Ta7W3MkHiAmnHRn&#10;JrwPnmn5dBtSZKmO67f9L9v+bqFku2tq5B8nHtbcuDy00giSvlmrsXlItw08WMmw1X/FZKiSKpyl&#10;PFRL4HqMdI1QyuvjeJ1uzDjcfnUqMQZZslVvQssGRWagoqRxTwxyR09XSTwyxSO1QkxVRqvoNj/X&#10;3fdbi4t1iqhb1NQM5p5HiB/P5dX8NZo2C34z/Q+31p6dL6uy+xK7HbuhpodsYyDMpUVOAmp83l8x&#10;BJlp5YajJY/L0FVSzU1KcdVQJNL+26eUa1ubj2LNC9TPFOlQ2NjSCRSsEEs9JM8pSSZTVL91TiMX&#10;AvIjiSNgW1m9gUpuszFNcekH58OPoBXy/b0U3W3XcZUxXDMT/RUfI/s6KnunA4LH1dJUYn+99dUZ&#10;Cimp/wCL11BQZyjpseaihx1RHhKiTB5xqpxHOzRUNVA9HVQWiMCadftEV2Hq63L1VbS4qvmp3nnh&#10;C0C1rLBK9N4JJ3amjnkqEZD5LuxOv8+9TXUNzQxVoa+p9fX7D03u9g1vGT4oNFxgCvH+kf4eh525&#10;uzC7Q2Zg9v7i3zt6hyNJj6Cpeo3NV7boJ8lSRZIVkFHHBXVGLocdPHIftPHTwqgh4Cg++8lgar7m&#10;Z6SgziU4pqaCOF8a1NHUFGjVUP29OC0aPTXvqXUH0sGtclVxcXML6foiW8u8CtAPQHol2+WZSQYw&#10;a/0h6Hp72lvvbM+Fo4svvjr2fIDJZWtrKqi3LHlpKBar7ibzl8jlHMdVJT14TTokCNFriMerSqBn&#10;2hn2YSR4fNSLUBAVjx2QtSqyyHyS0tPCyKt0Y/p+gv8A4exIrpqCoDrp6H5/5+r3MFwDqLgAcfh/&#10;z9CXB3N1pSwFcjv7YFEtLJIqyVe7ttR/xOWOSnh+3pcnkMhA0lQXqo10hzZ20/4+3HbUGTwNfNW1&#10;+HyFQ9NSTorSQ19O0S10AjWQB2RI3p5ZHNng9QYHi3Ke6sPq6EzFVA9CeFQeJHHpfaK6KWCgqeGR&#10;5V6a9/5rbm9sBR4XA7y23SrlstQTsafJYDIJXtgsjDWzUYWGKperhr6WkjUtBVnxlGBDauHHcOTq&#10;sqmer46LJUkb4vFUFNElIklTUZP7+R3gilp4mXIU6omlqhVEMbMq+QsbBmKGDbZVjiTxmK8alM1O&#10;KVPkeNejPQ9yAGw5+demDYeBp9v/ANxsFW5jAV8tLujdGfyFS9ZUDH0G2ZcFHBBWVEWRrIpdvV0t&#10;RVKyUTyyVE8aPJ4ljVmDDiK/K4Gnrqirw1Uro0FY9TS4eWorpqyKGWCSjipKTHx5CvQTygQOQYzp&#10;+vtHv73AihYWfcWx3gVpqr5fP+XSSaxnjI/Ep+wf5ehByeM2hvPI4+Gj3pj5aX7LJY442fPD+FQY&#10;yqq6Cugyc1VWZefFYmo+xo2NREqiciXgADltq8Nl65RnJcZDTjLyRkUOUjjMtEFRBTrXRVsrr91D&#10;HErMDMxluAoP19n9jPt7xeNaXwcgYXQwz3ClT9nn0TT2VxCqiKbWT/RA9f8AY/b8unKh3Vt3Fyf3&#10;K/iNdUnblM5bM4KqbxZQTSaq6XEy4KCJjjpZ6uSMFKeOOAxsXZLW9tE+F3Q601RT7SneLRS5CGpc&#10;UMDGcBpZY0mKLN5GsqxRCFx9NU3Ngb2EF3vDmGGx/Tya6hkZHnTzFKdJoLKSX45hn7P8/Uxuwurc&#10;RUZGgyHaeJjrlmr8LV42ObI1S09O5SCN6qlWpqIQI/I7z1BnhU2YJTggn28YyLdsGzJMXLsjcA+7&#10;p8nUvOKujx8brlEeSmpKjDa6WprDT8xxiSKRlka2n+qK52hrmXx1vyIyvweH9oHdqHD7M06OZG0X&#10;APjA/kPTpJZPc/UNV2nBmoe19hVVRi6vBUENI0M+dqaCbb0ijKV1Jua2QoMIK6KVHqTBNCrww6mc&#10;34sp6VilgracSI8MsWDjEsDqSI5hFQo4Dn0n1of6eyj3Gk8SxgtQvcoAJ+YJoKY+HSfPNc8MiRTP&#10;JAGL4yeAzUmh4ehHWjd/OFyWLrutsxlKGux2UpMj35JJia+gq4F+7xP3fYFWkk1LdpkeSny0DayS&#10;PTb/AB9muxkyrBIT6SWBA5YWsBxpH4t7xj5it3kvINHcdFDkep/z9Wim8SPKU/1fZ1SP19UrHgqr&#10;WyD/AC06Cb+r0KDwP6W986lppFh8cbSa3nRlVm8iqkdC2sFUOqy6uPz+Pce81WyLBEsktFVS1aVB&#10;JaSgoDWlQBXy408uhxyfiWUn/Vg9W0/yz8rS0G6ux5qh4WqHO1IYfuZqeFQiY3JU8hqZKpogApyP&#10;ktzfx2/tAgLt1wNPXQvHE6zGgTxqFYLZSzst5miFh47f7H2S7Q8lpbuZEqoOSCBTjThX1/l1JFkx&#10;MQ1nI48fX/Y62Desszi6vFVsSZikajG5q0OwUzvLIKeki1j7VJ9JvPqtze1vzf2XXttFgxGS0xqw&#10;+2xMLG5uFkqIeLHklStr/m/stdxPepVtILEjjn46fPNTn5fPBxtKo0pHicQPI+hH+Xq234lPJIuJ&#10;V5zJL99uJpB40iCyU9LADLq1kEu39L2v9Tb2VKqj/djVWtaRSVsx5Xg2PH+9ezJp43+KLOfP06GI&#10;wfhqPt6sQog6QSkubGNtLaU41XP0JJP1/wAPbL17DNPuak9KFjUVzMFUOLtGyqdQsPQ8v+xt7HNs&#10;I47NmrqCrg8PNv8AN8+mr0+CniA1IH2ev2+n8+kz3NVJT7PyYZ2jDw0CepvUQk9JK62I/txxW/w9&#10;r3H0k37kKBWfz1DxrqtbVUy+kG1ibSf7G3syvp45Q7E0FB6nyA/ydB+B2YVMdK/PoHKmqjjSknm8&#10;ix/a0kUzHSCQlLGQ+kMb3MR+v0v/AIcxazG1i5OjEixW+0lJMsrNb1g8CNOfWLe0qRxsppL5+nSp&#10;kYUamenqh3Bjzhci8KTEDIQR6aaNYy+pBESDI5ABX1f7H/Y+3yox9VT0b1KRwOGKQaI5W5T7uGG9&#10;2QjVd73t7V29tBPJPtguaKunu0n0L/DX8uPz+XRfM5eJ7QiipQlv58P9npBxbmpp66gnmhrIg0dV&#10;Uqk5gAWb7CdyNUT8qBF9B7UXX4EXbXXU19evPZqLRwpTXtHMRLJe7EghvpYezTlYm5uLnb60EKat&#10;XHVpYtSmKcPU049FO+Erypd3FSdEb49csOPlx9OiOfzYJZYP5YvzKro1BkqeosBF4z+kfcdj7Rp2&#10;QMF+qCS/05/w92PVA00RVmD3jY6voLBl/oTyF9vbcUl3ZnUlKN9v4fy6xQtf1m3RuGft/i6+eBvk&#10;VEW08skiGVg1ChXSEkMj5Bo41Eagn1qb3H+t71zX6w3DW949+ZvO7GzOJxNf3D2jlKposZhcclXT&#10;wb+3q1BkMytaK+rr2zO3MjR5GgleSn1Q1NPOgS4WTI/k3Zw3L21u10VQK1TorgM3HuFDXyPRP7cI&#10;bbkbldiihhFIKcO4SOpHyNeI9RwHX1Mfj73j1/ifhp8PcZtnsPYFXncj8cuisdt+kgzc2Q/jEq9e&#10;bbxcJwVRgJITPRU+bw1TT1bwwyoPtKiCSNGSURIbM7aq6XfNbndubRy884jko6iqnpMxlsVhaWmw&#10;02Vo3hy1PjK37TI1b0sPjpcZNIKlwyyCIlPIbR7ZJGroHPh0IDaa0rX5n16P7CWe+nE80ITB9GFM&#10;+gzx6Nrj954L+AYnFbk3dhP4hW0yViQGvxWHyWWDZeHE5T7fA19fS1VRiqSWpZKiSrgjWBXRj5Gu&#10;VSO9sbv/AHbXbUxu2Ng7yx+LwnVuQp94PV4LMVckM+e3ruWbTOajFVpqakvt1qt1/THDVogQl4HB&#10;1s21vbFZULT9tWGkrTL0zn+HV+dPta5l+qnjWO2bRQZJ0mvE0GqmceVfzr017Y3p1/tPLbwqN39k&#10;bDpzvHtCKbYs9ZuzblDHm/H17sTHQ4/BwvV0iSVtCrtTeGF5pZI41nb/ADrKIGV+O3bMtBt2sh2L&#10;maKDMZWHTSyZLKUuWmizk7VMVZkqLF1EMtNko0iMrVc8binWQKsTaGPsWXW1cw20gVoX7qUFFr3V&#10;pj1x506JbAXJR2M40rx4f0hSoP8Agr03Yz5g/GXKV27KGg7q2HXvsmhy1VuKup8tSHCY9NvSw0WZ&#10;SDNzSLiq37KsmWJ4aeeR1kBDcsLhZn+iewsHBTVFf1tuqogDUNDI821t3vJT7lNRTU9TkotNJPPL&#10;j1pPB9uxUxRhzpKaHAT3W17/AG6MXikU1pmMfnxA9R+3o2t7priTQsoLAeVCa5zQeWOOOPS+218h&#10;uid4VLUm1u6eqNxVS0v8RFNgew9o5aY49mqoxO0dDlpyqxzUkyuf7DRNq+nvuLrndWE2h3Hg6DZm&#10;948zv/qTs7aOAxUmK3PV102bzG1MVl6qdZo8ZFiqbQ9JKsUUuiSRVCMpaylVfW2821mm0xo7uqvU&#10;6QCanV8JqPUcfKuOnHSSGwuLfRUlGyPU1p8uJp8/PrHunc+xtxRbWyq762eMZtrd+3tx1OQTOYCo&#10;oJIamoyu3sRC00tbL4jW5XIxRwyrYNPYRsTcA0dJjOyEwNNj8T1f2HQVK0ENTTxQbOyFN5ohI0NX&#10;LEa6kp6GglqqCZljleP7xQdNub+z+92nmK9uLTcvBngMSMfD8IN8VVJ1HHDNaZrjhmPtwg8Cd5Xu&#10;UoWOCVFM0p8R+X7eHQSVPdXxpfI19flPkB0dXQJlXoayWftraWqhqqdoJ6fH1Kw5ySqkNNkIkMtI&#10;00dPa7FQbj2EUHVvaE+HahyuwO1q/MrkaqorIK7Y+4Vx3gyRqBiMNR1VFtqfRTY2eUvJNG9a/wC1&#10;d3j1elfBbJDafSiCeR9VcxyAetANJpQ1zXy8uiOdEF6boiNQRwLr/DT4tXzFcYp0sV+UXxtWaSri&#10;+Rnx+XGGjSeKaPtjYCyRxwFTXVU0rbnFPLAYXhANoxHqBbVdR7g5Pq7uDJw08bdadizR02WpYJo8&#10;jt/cNOxpaZUxpix2MiinaoEWPp5ZWNRqDvKB4wjlEYurWS6tPo2gmSjDOiRseY00z9prk9XhtC1x&#10;9Wmgr5jxFp8On+L8+HTrT/JH43oktTB350j4GojkjUwdnbFaBaWpkMgrJq1c2I1pql5AEa4Vgv6j&#10;b2Mm5du75rtkbgwEXUe/IhJS5AJBj9l7lqczX1lVU09dWUjVM9DBBT0NRPBdXRJ55JJBKZLR+oJX&#10;9tcqrxpZykCtToYH7Mig/D/qHQq22DwiZHuVZKcKqP4vn/qr0GOP7z+PFPuOg3Q3yc6TraKWKnVI&#10;pe3euqbBRQU0GQoKeuoUgzEs1RltNU0LMZ4qWONDGkKs5KqaLbG4aDf2+Y6rF5fEQ5up2xTRTpj9&#10;3vXn+7uzNoYquQ5mgwdZR46uqKfENClYxeT0HxiJ2VmTo928rJKGQkAcK/CF8wtKkDj5dCgyFRgB&#10;gx9f9jpsxG8tg1vW218hg9y7Y3VS1FXu3csE9BndiyYasj3xuXdeQpK6oxGS3JjZMjh6esyQkNHH&#10;NGjqVDPKEZQhu1tv5LK5bFDGbM3NNUpRyUsmQO3N+QZCnpcjlzW4xaXJJQpTV5jqEVRNOSfto2SW&#10;NNWoEDzxm6WZL0tT1jYfxH0Hl8ugjvcfiL+ncY88cOP+AZ/w06FXq3dGAosXXx5He21DprleWOk3&#10;Ts6poTUY/EUVBlVajoKuSPDyeaEVFVSxM0cNRKWSRkfT7BFsLmmr8rRS7K3pI5+0kDV2I3dSQUdN&#10;BOYK+noKejwCl6mrEKeeWpqzBpplVVZJEHsZw3sV1EUkkbUMjtag4jgFHQftkdCS89a/IfPzH+x0&#10;LP8AeLBuaKqg3RgDQzK8QaKvw7ipqJljnoXFa9dpMITyWjiRnk8qsGAUlhm63hp5Iqv+Lrusmnqp&#10;sziqWHae4aCaqqvNTojVFbV7dkp4KSedJZpZqanEMZiAQaDoAX3yOdCStTX4cU+Vc/ZX8upC5Whm&#10;t8ySmhr5U9af6vl0H++cnVf5JFgn2uVqJYcBna/MZzHvDRUEtJWSzLDjY8tQzZLIJKYIYqeWpiZ1&#10;qmcsCg14eywGosZX0ePaXE1NfWvka3JbZzNXHlHpdzbfr6GvlpdxU32IbHGqeeCorEkpUfX4rS2s&#10;3sMV25qz0UE50jJqKnOP+K6K+b7qZiFSHVQ04gefzA/1cOsuznp6isr8XWVkSV9NSYWOLC0mWw4l&#10;wXkw2Sgmo4anCTCohad6D1LTss4EcbEeLkgg2Pk3NpnJlzMtLitUynHVu46+Km81XPenpsbj8dj6&#10;V3rZp6RpI0ZRGiqjJfyg21NcXNNNAAa+f2ennjonf6tZNTfEPs/ydCe9RTYqO88lPRJJVhQ009PR&#10;QzTMgiUF5pnd3MCB7E6zYn/D3Z38MKGGj2VvKlqFp/NBvGetSGikRKekqJMFgatYUFMkkEdTKlb5&#10;XcSMZTJYkD21vytFtb0logYHAHHFK/m2TnoX7QNyd4gklFocUU+tf219PLqgX+bfXZZu5ukDg2Q0&#10;+X2bW7XzcdTQQyTy4DL5jcz11TWx1dZTT5DHxVOCiVUaHTRF2qF8jHSp2aCNI5ipsskifczSi5Di&#10;KolpwJQbXBLD1cNx9fYUj+IDzIqf2kcOheU4ENUVI6pS7EylVkcJ5oUasoMZl02tgsMyRrPFNltp&#10;YPdjyYZx5Ehlip6aT/Jn8tO176BaxMx1/I8mGLuoVmq6o6bg2F4bcgC/pPuI+boVguDTJJJPl+J/&#10;8h6cjApx8/8AJ1rW/PQUsPyEoaLGyGpo8X1XsrGI0sPhkjlhxk8E+pZGJYvUQE/4Frc/UibQxu0L&#10;6WFtYtHYXJNje5/1h7i/e5IY7yDWmCpOoH7RSn7f29KS1B0X/aKyPjKtQD5FrnQxygGQs4pyxAYA&#10;2j8IBH5v79QStDUrpXXaSFv1BL+OVTb6Ei5P1/x963WCO4siWk09jjIrxQ58vTq8XfQ/M9OP3b0k&#10;8Rjh1L9/jqpkVjCPTUpGFLlnsXBv9D7rQ7Ix9fJPmDJV5uOoqdx5qDFpSxUWSp/DPl8pUldQrKWv&#10;oq0S1KSeljCV9OkfX3jXs20W08cZMiaREmqqsM0x50IzTOfPrLrZp7hLBbcmo0rnHpX08uvrWdd7&#10;wWGjwcNPj8C8NPtbCVWWnq62sxNTHNDg8TSpJGhxFXRV9C6UsiepllRhe/49l+3riNxY/rTE0EdX&#10;uCmnzFPUUU8cmD3EpmVpagfcVmQp9tbjo00RjUvlj8n4hkP19nN1tFhe3BQLHpShqGB4GtAPEQ+f&#10;kaebDoT217M8ItyPz/MnhT/L0Mm2N2YzJbxz0cS4mpWgaJoqmjzOCqHiLUlKskCUrV1PWRlmU3ZR&#10;oP8AbVTb2gMVsfM0s+7JqjPY9aPC1u36ynhpqTdUTgSNj5YKeOKXbbUklKoqgrLpAYOTcabE9XZL&#10;OVIIlVquGFTQ8KnP6la449euby4hk1FtQNPIDjX5HpR1m/KZHwMKYfJSyZv+JQofvNs2hNHFUGbz&#10;P/Hg4YilYqYvJYrY2J4F/MbPyeEOAaknyc1VQ7Yy+L3Y9WJ2xFJS1Ap4nlooa3EUFWaQCo8XlaWp&#10;j0svPqsFdlyrDatLOZg0JcFAF0sSM5IlYcQfIdFu57pN4R/gz6eh+X2dA9ge4sTu3+MCqgxtHS1m&#10;4MS+z4oMhjp8nk6hBLVRpVPQZLJU6Vw/hzSiAinmARwUJUsbs8UprKqkx5/bWjeWUyj1iRgUl06L&#10;poNgBfUf6+z3fqWdnebkSXa4VFC8NI7xWtM/ZQdYbSssl19NwIJz6/l9o9evlEbHLVH2ONiaCnFD&#10;PXztMEDCoYBJShRj+2WC2vqa3uXNIq7tmybatNNE0rxqPUyJidLpHJaynSlwdP1/2/skuu32z3Pa&#10;D/o1tIgavAmZiCVxXjnI9eGOqbTJ9TuQsNOkh1Grjxr5Y/w9DJ1H5635QdFVFH4VlTujruVabS60&#10;8lQmQxFKsbtJTyaIPJ69ViPwB+fdUvZ+yNz7s2119SIk9HtzNDIZBMSldUUYqsXBkpK7HyVVUMfm&#10;pIKnEwTsWjRJawE67Sv6vYds5I9rutxQ3oeZCBXwwKMBpNBqFQxGDUDywOsvttjdYWBOceXHHX0r&#10;epex9jUe6e1KhYYandu0J8RhsvlPHR1kqZ2qwdBHXwUcctTgRJSZmop4jHOTT0LBNOqBBoCZoNi9&#10;o4faGaocDlsjjNvSYComyvlyG5Mji110eqOiix1UkNcHVB4pEiMXkRmT0udAMJdxs1uklnmWWcPR&#10;exFYZpUkYpmo40weHSvCyV0mvSoyW8ulNx7325VZ3beDrd7Rbhhg240lDtpc2jwVljkjlKaplgNM&#10;s6CeMu76JFDgaF8nt62Ptbc+S2dlsLUNXbmNJRQNicpS41cXjKCunxbORSUVZDWS0UOPlLaVilku&#10;dWoyXnDbvr2wY/UJdiMOaspBYkI3AkUrqp6Y/Z08wKTW2RjV8q46ZN8br29t3sLamVePEbYrKrIV&#10;NPmaCfLrV5XL0UmTgpxJI9FXxQ1MuQ8iE/cRnSNABjIp2VL9G9L5rB937XrN353D1m86DcOQRIqu&#10;tmhrKHG0OCrfPJFSwz1FIavLRVQkSKMxq9jNUlpmhRBNy5v1neXUG+WqsLW2UDSFJ8RpiYQNRA06&#10;Sckq1cBaLU9BHni2MvJ2+ys9CI1IxxpIpHmKVI+fRWv5vfZGGy/8sr5cYTCbb3JNtTc/ReYpoc3i&#10;MfQ1VDT11dWUSwS1UdYytFg8PJTha6axljiFqVWWN3W2iOosEPjvZVB9fH6L3Nluef6ezy4sdUkx&#10;MtO4+Xz+3rDtJfqYpQyaTX7fPr5x2Dqo1xOKuspc0cDFtVyGsTp/SPof8fbVk8pQY2ObIZOrpMbR&#10;QqhqKqvqoaWkhDvFFGZKmdoo08juALkeo6fr7WW9m/0vgodTeJx9e0nzrw6RrbS3JIjWtT8v4en3&#10;aW0t59hdjY7aexNp7s3zuvKbcy8uK2lsfbeZ3buzIx0lS9VVfYYDAUlfk6z7WCKWeXRGfHSRmU8e&#10;n2U/tfJUNXvnDzLPDVUsu3J5IZWiaWicy1DPBpkVfDLriQaObN/tveU/tXYblt1sCNs1QlKf2igF&#10;qNkippxP+qlAzzFZ30TsUuDXUowqg0FSfM8MD8ursP5c23s7F8MO+8TWHcO2t44r5ZHH53GQxVeC&#10;3xhIMVtzZuNytHWYythgzOImxlbeOtR6cyUvje6MQw9gJvOYVCUgpHNzrUxwCV7MImkKsjobDUgG&#10;okfX3JT7fuMF2830mCxNNamlQccTWlaV6NdutpBA2o4Hnj1Pz+XVxfxVhpsXBuGnz8jOYxTlcjm4&#10;KSklmgSvgo4a6GppZYVLzxSNJ4kRimm2rm4DF1ycYYl6kfuRnxapSk3k0J4EKkhLyNawCgAXv+Pa&#10;x7q30gqnb5ZbP8vl1e9glHxSVwM6Rnhn7P29HfoU2rUTRDw4dilNU/5X4scsuP8AAks65GqRypm/&#10;yONZNbtKxZ9Oni5GSsjWTB10iPBKfsaqOKQRaqlViiUxeNDDdYQrab/q4v8A4eyncb2GZSyxaU0k&#10;ca1pWh4Y8hj06Q7dqWdFYEEn1x518/XquvZ5rqDt/aeNqYc/Rsm7dv5OqpTXJR7YnfKV1VTZKCtq&#10;YctItXm0lhWpMJQQEPo1AjUUruevypoKKjTERU1LTLAabIeR3qalkpwpUpGwWMOw/U9rf09ltjCQ&#10;sUZmqg4HTx4+nRlLaxK7tGxLef8AL/B0Yrpraex13zvfdp7AzOcz+4pcouf2ZOtOu3tvwVOWSoSW&#10;nnqqE1NW9PTm2imlkDA34vb2GCTV2mRHaaNI5NTPG2tUU/VSzEIw/wBb2M4XRFCvMTT5Ef4B0n8K&#10;T+L/AAdG3q8Zt4zU89JTY6omrKbwRw1KCnnnbSp8iRKrTRSAj+0o9qLcm4Kc9V74x4o6par+5uRM&#10;tW9LAq1EkcdNrkjd1WVJJ3cDVoDLe/Nre4Y97RFJynuIZKNqhIOaD9YHyNT2+v59DnkFPqOb9rmM&#10;WmglIGon/QJR8ug46R6m3FR/MjqDfb7rxdRt6l31uEUW3Mfmsu1RSUtfsbedLSY6oponmxrU+PAZ&#10;1XzvE5S4RTz71y/muU/vDs9hfSKbcItzcj7rDWIP9P3v9fj/AB4xP2pjTc08gy/4W6yA316ttcYF&#10;BSX+Wn/P1sCp+hf+Cr/vQ9kkWmCkFW+l73F73+vNx/T2fl6qFp0FmkqKAU65e8M0bBmBFlBvq+o/&#10;PHHH+8+2wKClem+ve+ADIyELqvf6AgsDxY/Wx9+pihPWuve+PjRtR1WK/jST/hySbfX/AA9urIVW&#10;lOnA9BSnXvfOwBJ/rb/jfP8Aj7oOOTjqnXvfP7fVe5sPTY6dQFv8AQSD7dWSNQBr6uraRSnXvfDx&#10;a9LBypPH6b/9FD6H3ZO0FdPD+fT6qAo7s9e99spXSbA6v6fj/ePahW1Vxw6MYpjJxUeXn61/zde9&#10;8W1H6EX+v6R/vNiPfpJAgqfiPDpwvTyz173l8Rvr0nV/X/H/AJJ9oze0JHh/z/2OmzNQgaeve+Gi&#10;/qZLta5HPPp+l/8AX91+qT0PSURL5vX/AFfb173JjjZf6XPDfWzfX/AWPvRukPketrGFr3/6v29e&#10;99FLD9Q06tOj8fW/1BI9teJF/D/Lp7Uvr1730daEWDcck2PP9PzYf7z794kX8P8ALr2pfXr3vpI7&#10;/UjjlOPr/S17/wDE+9eP/R/n1uvXvfSR/ghR9blDp+vF/wA3sD794/8AQ6rq/onr3vkVBH0Dc21W&#10;CcDkDj3TxKV0rQHrfXvfNW0D9HA/B44P15/1/dGOok9aIJ88de94hwASpJ/NybL/AF+v+H9Le90T&#10;+I/s/wBnqlB/EP2Dr3uLIxEqkKefpa7fn8EjkW9+on8R/Z/s9OeXXvfNkLWuW1DgL/jb/BQb39u+&#10;P/R/n1uvXvc9E0LcG40302sf8OL39ssasTTpvu1A6eve7Mf5QsrUv8wTp6TTr8m2O3oyLheG2HWy&#10;i5seV0exDtlJLa62mv8AaD4vTSJD8PnWvqKdBHm6A3O22sQegVZTXjXAPD/Z6ph/4UJC/wDKC+W5&#10;tq8cvx+nC3tqNP8AKPpOcC/NrmP6/j3uCdu0zVNLsmuDaVrId507oHt4Bj8dhFExa37vkPOmylf8&#10;feN3ue4guksiKm3IatPi8dy9Kfh00pxNeOOhF7JTmXl/cptFKSpivqXH+Tqgj/hNTOow/wAv6tmU&#10;tX5f49JHFp8mmTHJ2XQsrOWX/gR5NX6Rp+nP19kh35BEmyc/IgUGPceBEQVvKxMlPlRwDpA0k/7x&#10;7iud2S4tIONUYk8PMfb1P1qxJ0j0/wA/W4RsqWSbdGKkfUC23c0HjKabGOtwYFmvz+o/j3XdVRtL&#10;vSgRDpZsrCbWsvFTaxYnn/bezd2BgcsMhT/g6MLk1K44DowwNoWJ/Cn/AKFHtE56Hxx1ilkaNHq2&#10;kZDzeSYx6Px+m97+zq0nFpcBGGommeAFBXhnjX+XTV2dJPy/2OsqG4B/FgP94/437NfvjGx12wMG&#10;sitCVwWMUMlvM1qKGP8AVdfqIr/Q2vb3tVaKd5FkyXOKfP7fXpuFxSv+rz6QWDqXXNZaL9SCtqTc&#10;sdIJndrBdP1Af/ePaG2/gUl653RC1bOD/fja8ZbQuha4UWWSCYMTyif7C/u17OBd2rFRq8F6DzIq&#10;lf216ZWSir2+v8uniqqLbgxsYiVg2Gy0msNZwi1OLugWxv5CQb34t7FnG4KFtqxVcdXLc5vCRo4g&#10;BAmbB3kYr5Ry9vp+P8fbdvcnxGBGChPGvBiB1SR68Bx6TlfkXTOCkaNCP4VkJ2byEemOtgRBwjWC&#10;6ib8+7Dug5BFL2VBH6vuDsKVrL+kxYTKQO1uSxqGJP1Gm359yj7dJS9ngbItgc/xeIaj7NOgDidX&#10;y88cffGX6Ox2+SmoTs49NNNH21+L5cOtMj/hTpOX2t8JKwwFTlan5ORgX83g/h2V6pIQMQurzrkG&#10;PAGnR+b8GBji8NU1MG1GNAddtN9Slv03b6B/6/j3MTTePYG7KU1GmnjwNOOPT06gC2tzayX1uz6t&#10;BXNKV1LXhU040+fWntVxJHuXB0yupMUNYWdk0kM1NUn9BZ+QZAPr7J9807yYfpbG6Wf7Hf8AnnEp&#10;XUHOQ2rVyspjJTx6P4cOdTBv8Lc47e6tsq79y/zFWkj29ypT/SG3X4q5r4hPw46yo+7/AB+BZc0W&#10;urUR4GeHHxzwzw+3rdJ/4SYZA/8AOfuADGSKkoPjBkUnMxLaq2p+QaNGYRECgRIF9Wo3v9B7rvqI&#10;BUb42vJoTXNuAalZGAIkBGkXYWCj3FFhDS0uYNVAyAVpwoa8PP0/n1OV2mq3ngrQ4z9meH5dblNT&#10;MIMdVy/2YqSRxY24SNm+oHH6fY6dxUZi2lGCzt5MrWSOVtHp+2wmQK3tqA1ec/61v9seXrkN4RFK&#10;qAD61Y+X5fz6RRkyuCDT/Ufs6B7rSqWry9VINKeHGRJ4+X/z1ZC3D2W4vF/T8+1R8XMNT1+TbKtG&#10;0slHtyi/hqgQys9ZUx0UFSKeKfRM8zU0kl1RXGlib8cyD7cwDxKsahneooRhdQFaY4+oHQI55v3t&#10;rdQqam1Dz/2D0Qv+bZ2HV7L+P0dDDV0mNx+a3TioNx5OvnrKTHY7DUfnyqVWTr6anlp6CiTI0UF5&#10;ah4k16V51Czr3RsiHA7l3pDi6LwYfJJLnNvrBWU2RgbGVtV9xU3npWUJNTZD7qEoV1I6af0hWYI3&#10;qPtaxJNc+LMshRiVKGoIANDqwwKnj/loItluPqQGpQ0+2uD8sceh7+HvdFR3V011rufKR1FFuanx&#10;OOw+8qGvx2UxlZSbipMVGHT7bL0NBVS09bQGmq4Z9CpPBMsgsSyqB2zKfTvDFAozFo5uEsLcVd7W&#10;B/J9tCUzWMkjGlfz6MLmslQMdGr3S2jBZGzKqqF5f6WPgJ1XPt9qkSPK5RyZCFqpZAttJs0ccn6w&#10;b2Hhte359qVkZ7izt9NPFr3V4UAJx58R5jqj4lt4gaiSufTT01wEnEU8oKMY6WK4A4Yl3UA3/T+v&#10;/H6e7H+oqIx7KqKksClZm69dA5EDwSQ/tlmZWfVqJPpXT7yO5P3ANs21bGVrJt4lTVX+1ErGSukA&#10;6KFgtNTauNRw6w+9zo3l5m5lCpQPJEvHhpjjU/tpX5fPr51//ChOBR883zqxvFHufobqjIhX8QSB&#10;sbmd34bxmZpbzmdKENqCrp/TY2v7EuAavJHe1gvqtfm4e4F+PYvnqqQSnNCcftH8/s6j+2t1jiMd&#10;alGH86/b1QbA99yzxBWCnHcs4tr0yUsw4503tb2Wr5fMX2TilEdzDs6jpdVtRkV9+7pney+nTYSW&#10;tc394h+5B8H3H3SIZ+taJvTw/Cs7ZaU/Fq08e2leBp1mV7Rfqcq2ZGBC7j7dTN+yn59fQH/4S/1D&#10;5T4SZCOSRU/uj8ge2aVIwdQqky+N29kke1l+2EByZTT+5q0ari9hUv4bjNsgcNahiLk/5r/O2Nrg&#10;MP2fpx9fZFAWWilqqK/6v59SYyaaZr1tEMbGP/kI2PN/p/vQPtGVFMF2djJlXmPL5uFmt/mo/u4w&#10;EFrFvVD/ALz7Og+q4k8u1f8AL/n6RSitWr1lQn7mQX48cTDj6n1i/wDtj7XqYqjrMTSY7IQo9HJC&#10;GkgVpSCjoJFRbyCQf0vq/wBh79JcNc3v1CjSxx68K+lOlDy6iOzB456iF2R3Kkli36jb6j0k2tbk&#10;e19vLR/AdopjKdUhTaeFxrJCypSokAlpoqcpNFU3iBjva+rm1/z7VWwa6FxFK9CZSanJwa14j7Ok&#10;viClNOOk3hIzBV5oTOCzZisqEBF3KzJFKXuCNJGoL9LWH09j7tusotv7I2hDOED/AHFC7rCheSVZ&#10;KhgHePjQqmb9I/p9efYktY5b68nlJKgVqOPANivzC8fn0FLurwvmlR5eVVPRaN6UNdmd2buSk1yx&#10;Piq6ljmldYYYJPtab0oTr1yEpbURx/T2Ku4q3+K7/wBsYuKpebEL91lJKakfxw1UsEcKR09WXAMl&#10;MvlDCP8AqL39zz7dWkF5AIZCY6DJNW4gn5en8/2wHzlM8STMvkaD8/8Ai+ql+zo8j1j8bu6t/wAV&#10;HBTb6eCj25RZbLwRy1eMhqa+ojmyWJSnSrSmygBZlqFQpqIJTjk9tE3nwmNBXxjwyPYtqsfPdlvZ&#10;b2YW/wAfa29jNjzPf9/iUkQVpTHhD5niDX5dRlHNQbYvHuP+EHh189Tc8Tyz5uFfSZKndsscqqVD&#10;tJla9lnsWP6iP03/ANj71GPm/qT5U9/wkEJH332yhZGuxL7/AM/ITbSCComA+p/r7x45Dj18pRtq&#10;42dn5cP0E6zX5kj/AN2N/NqwYIP+rCf5+vsIdHsJOleoHX9L9XbAZbj8NtPEkf7x7p+kVlnqY2/3&#10;XWVAL2ubLUTCxHH18P8AvPuag2ipPwsB/k6ia5TSWzWrE/z4dCl7zNwwW17AkE/4/gEC/F/diNTM&#10;x8/81OkCgqWJNa9e95RJcX0iwvz/AF/p9Prf3brfXvfI+Mm4LG1/9544+tre/de6975Lx6QTYfU6&#10;Tz9B9OfwPemOkV63173kubgWAIXVe/1+nH0IFve/BwSHqPs6U/T+rde9+Ckn+3b0N/Z/t/055Ue6&#10;a0/33/q/Z03qStfD/n173kewJCszBT6tQ+hN7WHN/p7rqT+D+f8Asdb1p/voft6976AJuBfhbfW6&#10;n830/wC+491rmvz6a6974aCL/wBr6WJ9QH9fdlYCtetde99251W4H+x/2H0t70KEULde6976dmMm&#10;qy3JvwR+Txf+nPv3bSnXuve81wFsQf8AXsCP9cj+v5916317370srEoHK2HpJ5uL/wBT7917r3vg&#10;oPH0JH5PH1/P6iDwP6+1i3emv6f8/wDY6eWbTXt6977b0oFJLMWsdI1W/H1vYnn28JPFGoCh6cZt&#10;VMde98QpZxY8tze/P+P0926r173m1WLaeL/2f6D+lwV/r7917r3vIHA1Fyv6yUIBJPB+lh/xX37r&#10;3XvcyiJNZ6TbyR63Lcah/S3P/I/bbk6OHW1+Jft697u+/kjs3+ln5JUao5Wo6o2POGSTx+uDfWWs&#10;oCAgX8/6hawB/BPuVeSZCmy82XAA7HtMetXdcGmCK1qPIEcD1jn70XS2vuX7A7iYy2ibd101p/aW&#10;QSpNCCF40IIJpwIB614v+FJwhT4adFzT1uMoIU+XGzY56rLYmlzVLFBL093g8pbH1emOob9oWXUt&#10;/wCtwPd/LCOWSnhCLd2fUTJPK3pXTcEmG9/r/h7kJJQtpfuF4eH/ADPSm6tSyLeasw/hpx1nTxrj&#10;TSvA1+XWobS0uWxMtTl5MrV/bxU7rTNT4XbeAoIwbV5iaGmj3Aqm/pv/ALG3498SGadoWWkUhgpU&#10;00Ejm6lX5mEhGke3xcgKFMdQPnT/ACdJI4gqL3En8um1MTT0+2aXcVLl9+yLVUVVWrVQ733NhMZD&#10;oqBPQ6V29PiknauHHDIUtezfT3lc1EcqwxyeFEhbUywwoSSLlUEUC/o/1xf2jNfLp8OAtACD58T/&#10;AIa9TaGPaWXwtZncxip87mcrmaD7Ckq9w7gyca0kFQKeOtyEmb3XUFDkRyUVX8Y4DMPbZJTVUqL4&#10;mrDqa1SCs6qS1yNMrssS6T/tX09+vr9wFATJrmo+Xy6ZlQO2p2Gr/ivLobdg1HX+Ly2Yky7df6Mb&#10;BTNtHwT7cmqhFDfXJLiqCOuzTtOw5BpRb/H3nMEsCBZIVZ2l8hlkqI4l8a+LWpVpS7B9H9ARf2Ww&#10;KZ9VDpIp8+P7Om0iViSGx9n+z1KyG78LWZaOrxOellxyYKoxiYPH7WzmRqxm2OV+yqaaup8EMdS1&#10;FF/ElIk8jxP4v0Lq9MoLT+KQwpBG5WRRIqt4FVgxSypESXJUDV/j7VyzhA6pDVv9Mf8AN0dVSoBW&#10;n516COlg3NNnMCu6c7uavwa1GKr58ZUy00+5KmqpKqCnrWeqrs/CkOP8UzP9uQw9JGrm4bZIWSGm&#10;BjWP7YjysKOuV53YgaXD0ym1j9efb1qpuJFXCg1zSvl+XTciCTGr19P8/QoDcdEuX33W0eYrM+u7&#10;llbE4ybsTrWWg2vRQ2Iq6SbFbwq/JMwY2iEcVv8AVe5TSyVFNJTq7pEypHLLBTOxAa5srSVcd2W3&#10;9Pabdb5LdQwj7fSvyX5H/B0bIqhqs1Om3r3rukxW8MduqrGPr9xUNbXZPD4Pc268ZQB5qMuP8uos&#10;NsrKrFTyADkzOFH9R7gZBlh+3jqDUv4kBgtHFDAyKBdnRUdrkH6G1vaKz3AXWgNFpB+ePP5dJpbn&#10;wWosYJPz4f4ehs2fsyueTeNftWr2jRz5nJvDuJp5s9uHPUWQrADHSUFXWZqjp0Wlv/nI0bUB+ke+&#10;Zro3p6p1oVMcMRmKmQmSUrb0J+yqjkfUj2WQbejNqjHcBxz/AJT0zDdyTOF8Mj/bD5/5un+rxWfx&#10;We2tj67snJSZTdGahwMFTHiUpMXioprsa+tVcjU5Bwn08ay8/TV7xvDQvRxOkSQvM8KhWElRLBJK&#10;uo2llMgmK/S9gP8AD2rFgIiryDUp4jh/gPT7zTxH+x1DPFgOH29Rcb2D2JHvncGIrM3X5WlwGLzl&#10;THmKabGYLD7ioMLU/bxpUYDFY3FPhY636+LzvJHf/Ov74VaiMxRPG5pxT07QzssLzJIZGRolYU+l&#10;EKgfpAPP19q/pHtlCCKo82qPnTFacMdNs1y4DeDmtPiHn1A2NuFN3DM7ggzlDR7nfc25abN7Topt&#10;yU2AqaCPFU1dTZSWM7khnyGQNc0/rqXnjvAfRdrK4Q0D1EDslVIYV86KY2kjETQksrS+IqXR/wCo&#10;HHsmuLmWXwQtpWlfxAdejeRNNbbPn3DNeos+78DtHdC0+YxOOpNwV42jkpEyG36TMPlqLMQPT1sG&#10;3nzDV0NFWUI5MbSfu/Qlff8A/9ERsG+cajkmosVhM7SOs7eL+H19TUCpXIz0NPiI46fddHQ4+qpF&#10;jRpJZ4E0hh9dXGOe+W3MMciqjFXYjzhOPMmqsTWlKVHDj1Me1XuyT0E7cflJnj6DHn+zrbSyNZ1e&#10;mWaLNbl3FtStxjgl2rjjYKmjfB0GVqs9HW1mzZ8lmqOqNY6IlLVzo0isv6o7BRw4XLGJpZdq4Ck+&#10;5VkWOXFYyTwxTSQpMqTYzdFfIkGJCHWSzSSauG49orJuamm0q7E/izDn4qcV/F8uHSu/ueXUp4XH&#10;/m7/AJv9Vekdlt9dNMRDH2JvSWTHzUsisMxv2jeetjjMlGstPmNp46kmq8+JNKR2MCkfoPFmlZ4l&#10;3G+Hag21BKMLnpGGKhjheWSIU01LlqeiavyU+Oi01skY1SlvSW/s2Iv5It72dibp2NKGhKnGcdun&#10;9o9eHSZrm1ZeOfsPr9n59ROznhotg0W56HN72q4W3lsakD56orzEkNbWfY1+Cq6psXiqbMO0tBDM&#10;yiAqxKpqAlLBZYzYeAXH07Liqyo1BZJo6YUlIKTXolnnMsr2Ux1C6jHIY2YHSoP19yPusk1uAIzR&#10;j+fofT59BPc7pPFfIVaU88H9mfLh/Loklf8AI3f1RuzMUc+7tp4eCmqJKbE1GT/vFl59yOiS09Fj&#10;BQ0FNGZFqsdIsX3NAK+KF01zPGToDfUdc7dyE3mNNuLF2glh0VNYNTxValoZEpZ44qWpFMdYR4y2&#10;m6Xv79BeNVw/d+Q/zdVk3gREBqH0p5/8ZNOlDB8iuzdt0EVImb6q3tVfdR1E8m38RXLRUtfhJ0gr&#10;aCry2Py+XyWGqclHLA8kFUkXktUhSoF/YGaHE0KCXHCnx5qYp62mhq0jpDFWR0/+VUax1jymRImV&#10;5HlXUovb8exjbThtSun+Ho5ttwOVIz+31p5dHYqCppKqf7fOyVuejoqiiw1fV4xqzJ+fFT1wTFZW&#10;atxkUAppKhHihjhk8cnp1fkCF1zjqPdtBnEngivQmkKhsTTzSLWVTsryRss0zVcUE8YNlijR4/Uz&#10;H6ewnzBNNaGOSBKMaVNf9N5Hhw/kOrS7ooK6qefr8vl0DHeO6q3qvcWxm+8qWhz0e4hKy7symOpP&#10;4Vg4aKeOkqbU9FBjqjI0tQyK01RUzQVJEcMVjrDT2NhcfjlwFJTwY2OomaaOSpSJI01RVUhmqZIo&#10;LrrZIVOl5EjF/p7WbFuUk0f660byyDXj6D8vy6Dt9u0SZKUP5/5vkf2dKbovP53cVX2HlJ8juKsx&#10;dPJjqmjxlVJWSTU8VZgcZJSYmnrMm6ySwxVFfMfNDDJOxPMntRZrA4mkw1RVUzUKiOkgkesiRFDT&#10;SC8cVIKfzLLJMwQeLx+lCV1G9wzOjXF7ES1WdqeQoDw8/meiaTcW4IKGv5/4B6fz6RPX3Yu68puO&#10;nw+Woc9Hry1fTU2FrJKueZaOjsKutzRyi0j0lFSIs5SrNS7zzoknhXTpLDBKYni0CFjVVFKzpCKm&#10;adfNIlG81RT1Hjh8g03vN+Ax/HI9nsooLDUQO5GrxxWvp0Q3O8XKNRcn17f8On/B05TIcjU12tq2&#10;IYWmyENJNXLjKKgnSlp5sxBQ43JUSVVctJJqRStEBYhBzr9KwyeAx9HjKh44njliaKQV0nj1PMtR&#10;DPodfO9NMZIoiLIbANbn8g5YIhuRC/CXY/aKEj+XSu4324mcAtg/hx6D+jX59B7s/src+ey+LWqr&#10;KSWnnpmpqjb9Iah46amNBWY2WopJmxdNlaNKOtq1OqeNC7R3st+E/iNLVconx9PNDFRZDQs+IjLQ&#10;1EdJJ9sqziGSkE0bkC4c39n/ADA5NhGY+Ab5ehJ/lnpfZbjI61DgiorkfMenSny0PjipjS7jydJk&#10;6vObYEstDvWtWKsxtVnaEZRjjDkqbKNQVcBcFWgXSPyR77xlfi4/vIHqqN6mjqJIqjRtlpcf91TS&#10;eFxBV4+EQpMZVIZNTMdPCj2An579u75VUwYYUHdcjFCf99jyLdCZtrNjWjGtP8/zPz6We5urO8I5&#10;sdUYvG7iTG1NKk8UydkYBc3FS1d5kp66j3Nk6tauKmUoYnXxhS1nke1ypZaWTI05nxlJjayWhkal&#10;mFHhKWKkr61Yx4IKf+I4wu1M0spSSM3BtcOb29m9hP7W3SOQ3d5Ct5wqfMjHDpEd5eAlZB2jyJAI&#10;9eAPQLR13b21Mj9lvWt3NgMduCAZGjqNzbzwU+d2vgfKi5WozH90d71FA2XSmpVqKOugPo8uhqdd&#10;JYp9aqOanmMNHTYyKAyRVUsFC70+Rqz4Aq46Spjo2rGjjmVZI4lYISfWbexHBtq2EYKuCV8qepPz&#10;P8XVLvdXlcRip+05H24+39vSknSq/jVPTZHMZXdWQyH2dXi6Guz6U+Q2xg9OQf7jdVFh5czBhaWp&#10;qMRM9LV1UsRqGGkRL7yZ+t2ltPDpkN1UrQCSvpMfSRfw6rljrclkUjnp3mjopK2opKVGDK2pABa9&#10;x9PZHunNNzY3CRC31KDwqBjIr8B9B5+fyz7b7k1qBw+f2jrhsLafZPaW4nxvXe7oxSPjKqvyeUhy&#10;lJVVmEweKqZcXLQUD1lPiKDI5Ss+6ikWoSQqgFitvV7m7cw+ByFTF91jaKNMjt+nq5QkVWkayzZG&#10;WphYxVDSV5EokYCIqGEfp5tf2IJvDg1hjgD/AA09K+vR9ut9AkbECpU4GR+HpBdo727SwGCnqdtb&#10;lz+QrNtdpV2DgMku3p62oxFBtJMdlKUT0kWM21SNRyUvm+9eSSH7xQ5A16AH+9P4VA1RS4CDHx/Z&#10;xp/EYqNaLyJKsCpD5GlrIqmmWZHFvHq5Nxe3s5sZrWRWaNQfU5+fljoNpfsHBdKt9vD/AIz0PvS1&#10;NvuopaHKdjZXcFZLmKqqk2zLmnyehaCesFRUIqUOKmxeTloZ43N6oxNoCqdOq/sNsvFQ1UTwRrjc&#10;dXQUNEEdKmtr5po3qKmoDvVamZqwQoDJUy1ADDSnCj1CK62+1tZSySAsKeTedPn6HpRHujQtUggH&#10;icf5uh52jW5+ilimnk3HuDEV+by0koq6LC4WmxstPRY7HmCHGiOkaPEPVnRTUNNRySqxecs7vcZc&#10;YtGsEQloaeTKZGsnix8ZyO5noExlPQvnVjrJ8dkauamq6qKLTE6wrHC3DLx7jLn3muTa4RGgqBxo&#10;RU1OnzU+vl/xQr2+5W4UauOcft+Q9OlVR4DK5TLyiizeQgwuOxsM2QmXBbHjycu4Jq3+7ryUEGWw&#10;VFFPisfJG7VAlnkmqQVEUnIBwYivnr81mcdpZMVUbB3DLJUPU5bJRRVePqRTrVYqWpZilNBTVRLQ&#10;NHrUKpjUaeW9i3HZLq0kFmdMmmn+iYbJA7hmvrQj59GNpYW+BIKY/pfPhQ54jqL2Hha/b+H2blpq&#10;gSZiDuTZSLTJQbbw9TV43LtTu2Ozv8PUQitqqqjCLUpMgkdiJGIZh7D3J7ewNBloNqbmoqKOeair&#10;ITUVWYlkgrKiGZaqKUYGmyUdZTVGXxH3M5ZYIYVPjjUFwQEDHm6O4YWDHLmgpAMEE8WHRZuFrDqX&#10;wiK/8X8+hnwG9E3DgBu/blbX1NBLLSTFafDlZaVJBLjp8euZkxkmProcPmFiha00zaEklLmJlb2k&#10;czgdsYbAVOXjxmHwmbpKyCsopIa+uWRqupyX29A1LA1dWSZCrghpnMrVNOadKiw1WOr2JNuF2p1S&#10;gGlKDtHkw6DU0I+oAdAT/sevT3QZnOZLcVFh2r8zmMLW01VT118dQimEMGNSWtkydWuIoIaGKqmr&#10;4RTpT1JqJYtTeP0ta8TrQH+KVNtQAo5CNN/EUvRqCNTE3D3Nufr7Wc4o6RRGcnWWUn7TrPl0IY4N&#10;NpC2ryoB+dKcflTr5pP8zuup6npPA6BSzGffeHpR5lgjy8eQSDdVY8TCOCJDC+LWBddlH7YNvVYG&#10;Cx9wCpNgzXa4B+inSDx+be4J3/SziRVqQuOI/EOka9ig6ePVRvX2pMWwkYJAKwlv2xIWsp08BvSL&#10;j+vvlm9yVu3KKgejhpZDV1VZFM1WszBESnpCTH4ZEJb9z6k+4S57g8SW1YMaiOtBTPew8wfn5dSH&#10;ybEZGkIFf9VOr6/5NXTO1u48z3tFuqqztKm3BsRsf/C5KWI1EmRostM0dV9zFUCUx/YBRxze/FvY&#10;HZPe2XyOdpaeY0aQ/Yy300swt44pH5LPNfyB/wDC1vZWiOLOQxxtrJxkZyfs4dSnb7bpiY1/L8z8&#10;+tjvY3xg6w2NtSvqcdFmJZTnzUfvZbWddZLTwScQ/Zi0Pgv/AI3/AABf2DPbuSWXEVCzSWkMuEjM&#10;3qj0N5nkFoyvrso/B932rbb65n1Rr2EMCtVyDjiSONCfz6W7XZMJmbVk0/1cej0fHOjxWEytFT0s&#10;d4UTdFVGv783BFOty6iQIC84Hqt+n2WrzpMsMypMRK8QV2YIdUknjQWCC49QN/e9xsLi1mCMdGmo&#10;8jnPofUEdCNmJlA4f6q9H2x86NFUws8TtGjmRAkikJFH5XN7j1EMLD/efcHrGmP8dkABASGskW7e&#10;Oy/xCLTILhv1pLYf0t/thfZXAaxVH/tNQH5UOP21/b01uLkwIPOv+DA6R3fkqx7bLGxDVFJG3o8g&#10;Dmgl1Jp1JcBo73/x+ntknzmYpMtWQ01RIkNPUylfRdlX7gcW1A8+6SXVUUsB4grX/VTpmGE/CBn8&#10;+lfQbRwNbh6KSpo4JXqqOnH6mUH/ACY8htR5F/eCo3Pn/wCMUarVOqrSMl47PcNWai51qv6Qbf76&#10;3ukNyPBqB+pX/J9nS54BQBRn16mLsTbP8KrI3oImjmq45WSQso1LRpCFuklxdhq/Ht+TcWbkoHiN&#10;dPIt4m0zCMW1V1PIfoDY/wCPtVy9ceLvdwzxgsU8qD8FPIdMTW6rLdKBnSP8H29JLcmxdr08NI8e&#10;NpacxyVCa4RK1x9nUxngsbekk/j2NWwIGbtjrNpFIJyeXaTWQt3/ALuZlPSqlrkeK/8Asf8AD2Iu&#10;UZmXeN1VDTTG2f8Aan/P0EeZowOTdxpgeE382PVS3828xN/Kx+YgV3lWXYG04oFhV2ZU/wBJ+xH1&#10;Fy0RCgS2P+Av7sQv/kaXbhQ9rAceu5Fxe/Ps6t4tW6S6Rx4/7xTrEfacvu6n4Sy/8/dfPC3lVy0+&#10;1auSRZSVmpHhnLDWrR5EyRCTi/pJtze/vVY7GnwWf7c+Rmb7W3N2HjslVfJ3tOqw9Pt+uqtt08+A&#10;2huOo2JtNa/dFRRVGJym3RtfZ1HTrjrFY0on1JIZmJmPlqa6bl7bXZ6mjEk085G4+uft6b5AZJOS&#10;NgmlkOtvFaoqCSZnqTTjqOSDg5xknr6xXwt2TW9f/Dv4h7F65xG1sHgtufGTo2jefI0M8qPVf3Dw&#10;tTlJEwGNrsa0WXyFZUSVlXVSTF6uqrGeVmdSWBeEVe5Mxlcvjq3dMFDlsnWZVft9178wohwdTWLT&#10;1FHSQUO58dT5emlqFj0tjoqZH0eJEj0hwOLm7ZgFjyv7Dx+Y/Loynu/Dq0QNCf4m4fy4fKnRxUoq&#10;aOkpaaqFNPLTRQQeQ00TL93DT3ScecVTU7qCzL5HfTq5ZibmZU5vdm3cLXPS57eVBWx0VVUxU2O7&#10;M7hStSXG42SBaasyH9+8tQYqhgmn1TDVMJa1HYXZUjCiwvJ4tdCy0Hrw4jr1vuFVYygmmSNTHyPD&#10;jTyOPPpiyOxtn51tOa27gc9TszyeDM7e25XUzSysQZlSfFNI0/2v7QN7GG17n1ezBbr2ZR0HW1bm&#10;6fO753PVNTbNrKTMTdydj1EDvnt34CkZA229x1tZWHKNXSUvhjheo8cZSOOLU11EkGzTNI5YM1OJ&#10;EmPyr6kjz6pPdW4s5NFQ2njqccD8/wCX+boHsZmwd54TER02O2tRHN7rw74Cm2fQ0E+RTEYDK1qT&#10;CoyeKp2pafH/AGFPVR1MbfZSmoEfklRks/ZrYQwW0Knb9L2N3Y89bDR/xDdVF3N2fTyrHj6mqqRR&#10;iufI5o0GHrjBGXpKNKOA0dPJ9y59Qa+6W20RW60marNx78Ur5fOn+o9RtPeTG6fQCDqJ+KpH7eB+&#10;fTVg8Zh9z55MjkdhdeU1HBlhm6PCZTZe1chmI8o8WMigy+NqGnx89Fl8f95NDNVu9TLNNVKsCeMj&#10;2RjETb3ylFFX5Xfm/a+XwT1VJQZLfe/q2KaWQSVWOnTHQb2emyValVWxGCcxeGmVqctKseoe1NuN&#10;o8TVM9fLhJ6EcR+X+x0Jhuj0DM7UH9JqfLFPL58OjJQ4HA0DK9Dg8VSPo+310WOx9O4gkkAniLLC&#10;gFOyk61v6hewvb2KO1P4xmcrjmzO4t81ORloK6qlrq7srflVXRxYeSGdMdisCd2UOLXMCCU1MlYl&#10;DV1JhBFKwFmG+Zv3ZDCFiJ1EV/0StQCeBNPIdP6opnzq1EUOWp+zhXHGh6a5MJhsSg/huNxlBRFW&#10;onxtJiMZT4+qbIskLyVZjoHktcaAoeKMlj5dQIKuG0dvtuXdFIc3/FsrDU5raOMybZfsbt2aXH0F&#10;fmMZjaenq0zOcgxmUllpJanXoKrS3HjklkJj9hPl6/vZHUzP2/7XzJoagD5/s+Y6envYkLFkNKcd&#10;T1HCnlT1pQYp8+o25WTbm2szU4aL+HS47Dbhr6KmxuPxY81RTYysrhJT05ppI/J91pYXU63HrUgk&#10;+1d1HtXbq7OxGRrqaTIHL1vYcGSy27uxt+NoqqXMVuJplxdCN5xvQ4n7TFNUienjiIpw7LIWeyrd&#10;+n3JlQwGpxT4RwJB448x+3ovTd7cLRUOnP4m8uPEdM2dqsjLmM5TUuZz9B9rFgxT0eFwWJq18Xrn&#10;qaj7vKbdyMUtfVtP9ukTTMqFYyIku7yNVbtTCncc9XiKPM5KljkolggxG/e3ZsRXV5icZIY2mot6&#10;Y7HU2PiihkenarFbeqkUtojHiIk226cF/GTPyP2+lPLqx3BI6HK/mf8AiunZIq6TGUz1uXrKCdlk&#10;qGmraTbcNbFTvKssMGThbF1FI85UiGUQLB+0TpJkAlMjHJT43MotQ+4ZZPvYcjUFd/b8qISZ6irY&#10;0b5KTeNJjDU1Up8lVrgmVYdPj8nHjVXkzMKQtmhpk+nzOM5yPLrX7xZqEA6ftP8AkHWWpxUdVSkQ&#10;+KFI6ZqaFHxOKaOyoBFKKKTF1E/jokNoYwyKT6XAFrr6qjeuoVyeI3fvOeSsydTkcbRt2P2jjKWq&#10;xoqFip6iEJvieCWjiooAsJRdMb6jKhL2UE7Ra7ukgDPjz+DzB9Pmc/s6OLfer9wTKrUPHu/zD5j8&#10;+FOkw22ttNWGHI7W28fHQw09VWjAbarXjqZVSWqppFGDQxPUzMjyow0Sgho7aTdxXKZmgTZeFTsn&#10;f9CsO2KLJ5mPGb6y8dXPW5uoy0+KaryNRk5KmuFNSwCWRXq1jhQLdJboEku3i3aJI9M7q2kVoyji&#10;WpwP2V9Oijdt43B9QWKpHbUlcjPqv+XpEzde9e7pfdNblupeuM2lFuSsocG249g4fIRtSYzH4ehy&#10;s0cc2HnljM1c1VAjJGTMR9QnJR3YWT7Ggy+OxuO7Q7SatyWQmFVil7S3nUSQLTS0kVKtdV4qsWlw&#10;uMrBOHZYi1ZL5FEcbamKoI5765dBNLJQ+rVxn0p6fz6TXdwLPQIYwB8tI9aeR4U/n1J2j050NFQy&#10;1ND0j1Fj6aCnhkir8d1TtDB0kyrTiRkpY5ccJ3NL4wpYhY1KEavTb2CtfvbdUklRNmux+y1oamuq&#10;/BX1m/N/ztPVQQT18lPjoKjM1DKsA/ZianKQ0+jXI7MPal5p4SHjdxk/iJ4E04k8Knz/AMHTMNyl&#10;05M1Rj1Pz9AOhPxfWvXWBhNNgtgbJxUfjMT02K2pt/HR+KdRFKrx0lBTxeN47llt6gLWPA9ib1vv&#10;vdWVpmppu9d94iCKTyQ1Cb8z9dLWfvwkUtDLlHyMtTVQpxMnrqIlYLdmbWLx3V3FOhF3IhFa959P&#10;z9f9XHpd41vIyqYx/q+0Hy6Qe7ulenaiMTTdCdX7nqKgGmZavrvZlWVhCvIRVS1mORRTOyAWZtJa&#10;xP0F7K/jE81LtrdEcu9s72FRw7rq5/7w7ky7ZTL1DPjMWK37d43qafG4szBPsqWIqixRkskZOgIO&#10;Zprmbb2Kzl1DjJIrmgNDX5Cn2Zp0LdrvY7cRqqdx/wAuqnlT+XVNnzu2bgabsXqyLG7BxHWG4crs&#10;KeAYnbmKpaTbIqZNybiyGHiroKOmwZyFdjoJa45KpMMYp5q9Fp5JtbSezf02p1kMZZ9NF9mBLzP+&#10;5UR1JDuLCQpq+ukX/wAPYYjcOG0/FSn869PxzBqeWa0+zqm3dkMNFV4hcrBj6JJt9He1RUYphDgg&#10;+I2nk9nxyQ0TSTPQLWCNU8fncJa3q+vsznXvGFUaSl6mf0n8AR0/H5/PuMOcxS6qfX/n5/8AN0vh&#10;zX/V5davnz0kZ/kTVFq6CuYbD26HqFU6Z5Y8hl9MoRVj0HxAG1z/AK/sTsfIFhYuwUlv1EG59IH0&#10;C/i3uKN9hLXiBIyVEfDFONfMjqqa693Dov8AtGcHFTuZwJTkKvXK5ZnfWLL9E9Pj/H9T7nY2WP7q&#10;IlRKFqKYujFlDKJ01ISBf13F/wDifZLvcVxHtt00fbL4E2k4Pd4bU/YP29GNqE7R+Ikf4elxteLH&#10;ZLdO2Mfkp2ONrt4bTpMtMdY042bMUcM7xqBc3Wa9ifx/j7JHvvbeWfbORly+FoIPua/GZ3EVlVCW&#10;doJYJYq7GO1G1OXETOryt5wyFbc31e4R2nbpLS4QRylgupDwpUUo2WNPkCP8HWXO0Tw+GNJwKYz6&#10;dfTi6z7s2HuDfWNodp7vrK+ox2Ky+2d1YWhnnC0tfHVU1ZiswyZKkYxmaOGSKn/ycxzCW4ItpIV1&#10;uz8fk9o7aE1KlJV0S1VdUZrB1k89NT0S1lTUBJ4oZUr6Gpmjbw/5W8kEP1EsX6fYnsbG6mvrkk6m&#10;ago1AWJ4+ekgU/Dk+h6NoplWY04f7H2dCye3ptu773ZAMm1VQ109BjMbtvcWOGNranKy4/H0z/ZV&#10;lXSzY7O0kczmfTQKlVLygp5yA3vNUbc24KdZIqxspTZalphmqKpq64vMKNoVglkjp6mSU2oSY7MI&#10;v82JP0/QSWdncR3IMiaShJDUB4g/5TXz406T3l2skiivp/q/n0h5ey931L11PJjFwOQwtdWjbOTp&#10;aHHeCNq8OaiGKoyGNpqUGTJRLKTGai/lMJBcciMcREKLeWOphNBiRtCspGUrUyULRskKpJTAGrpZ&#10;45atkVVidTdQdHHsfQR2v08bSGj8aZqPjxj5Z+VfPoO71LpgddWdBx+R8/29Vzbn7Cyibl+P+ero&#10;qHIbvre/NvVNKiy4GnzqSNDXSZFMitRT4jMYqrxm1YayeVqynlGmR0FRZrg92Dl05bxledEhLAhb&#10;nxKT9B/xPsMcywF9mWTWaahQf7Zh/s9YpBv92rmuNTU+XE9aHuzahVqTcA6KmsB0gKXDQhmP9Usf&#10;x7kS1YizFRIVBCRaze9mVaMNoPFrNqsb3/1rceyK9stfJl66kmkMuKerPn8h5evnjpRsan+s2of7&#10;9T/D0MHS9Sar5K9E0hIp/vu5etqZ5o2qGdFfcmDgtEiyI7SC/wCq9z7rW7B3JvyhxmwMPg6vPzrB&#10;iql2bH11bRLBDlZaOKWilOEhh8ImhqDEyaoLyLaEj3Gtwto13dzSJHrc+YGdJbIDftrnHHrNbbhB&#10;4bCg1H5eg6+l90tsTrSuyPaO4MxgNr08mS3JjY6j+I42krZK2q23Qt9nkRJm5Ko1T0zUxnglPmbx&#10;MGluR7jNP2N/cPJ4+kqak0T/AHCLSQZjHUiL46sU8IqxlCtDDU1At/nKhI1HOsv6/ZRfLD9RDJKo&#10;GRQ6amtK405pTV5cfLh1dxD4+ojP5+nS7o6PqQ9j0eafG0b7mhpI/wDci2EyNTXPSvTCpmSgnokE&#10;8tNE4UERwtIxsulYxo9w9mS7wq8DnqSrytXDRU1dTU1NHW5CryNbVCamgFHHFDjxSK0cspCQz/5L&#10;GFQNAYv2x7PZNnjAtXWhMiMTRVAoCa8WNPUjJ8mrk9OXBi8e1qMd3+Dpq7CzmwsVu3bk0OCp6zLP&#10;RV1V91S0VJjqKhFLMz5OpmrMjFUhJYVJeenQVMxLFZlkHlZVf1Fj4aDunb+V/iC1EgO4pxrLyvJJ&#10;VYdqZ1SomgM0LQTVDR6SGU6WUSSyeWQCjk/Y2n2rcYGGlkeBqeoWYMODgZCnzHGukCgID55l08lb&#10;/j8Mf85UH8q/8V1Xr/OP7Hqqb+XB8iqSkwVRLFWbEpcS7RNHEtLE2WgYVctJBZJ6eOljSpZl5iQC&#10;Zooo/FE1gUBJ8fJtpW3+uRxzyOPYxvk/Vn0j8R/w9YhXShoXdAK1NfyIr69fPjwcyfwTFhZAjSU9&#10;OwaQ2CKYzKV02FzyR9fYD/J3a2X3l1LuTbuE2bB2HXVj4R12hU1+KxdPl4aXO42rninrM28ONjSn&#10;jpzKA7DW0YF+b+zvlh4Il1StpQS0rRj8KMMAVPGn29HPJ72yysbhe1VPr8qcB6dWR/yjO8Or/jv/&#10;ADCOte1O5u1aLpXY2B6x7YpKnsOfB5/c0eBrd1YA0WJpjRbaoMnUrJWtM1MolDxQhuTqsPZYOzcb&#10;laCg2FgsnjhQfwnYeDoDiY54ZIcbUY6CClOPSTHP454qHxBEZSwcJcH1e8svbyx5QubZvDIDtU0/&#10;X88mtaZJBJFMHHz6AnNO8RJPKtKDxTT7CW4Y9PzyMdXC/wAuXsLHb4z/AM7u29k7mTP4fsD59d37&#10;lxO+v4XDSVG7dobgmhyOG3T9huahjrMU+foK4TSRTRQGETqpUtGbhZDiqJwsq45SSY45D9xWqZVX&#10;QJGkvV2JkCkfQWv7GO7bPyqk6xhBXSK/25z5fi9Oib9/yLHoQ9x48Mcf6HVmMe/+xoxVUjb2qiiG&#10;uqqRf4VsVkojOJzR09Ep20mlKJ5lb1GXXp/HvLQ4zFSRsyyGH7eeviIeWoYusdbLAqsWnGpI4kHA&#10;sb839l1sglGh5cZr/wAa/wA3S3ed3uEWMLGTq01yPmfTrDubeu+cdWRRjHyZNsvjtsVEbQUeLVaO&#10;aq21iclVyxouNbw1FdkahwWcsiINOg+41P8AbySNBPSK4ijLSyU4mRTpZw8iHyHUzwuG0fQWt7Mo&#10;NrjuVViRT7D6/wCm/l0RRbpcka1BoaU4cf8Aef8AJ09Z+uy2MpYq7GZyZJq+sSnx9LlWxczRtJTw&#10;tT01SEotUEFPkY2i85BYl9VgRY8K+Onpqqmp4yGWqVVVpJKkPpR3b1FpnDEhbXI/PtIdtMLKY2Bj&#10;Hyp6/wBL/D0qfebp9TOmBw4fL+j1K2lmMvuLA5jJ5GKalrsO8sksNNDiJaZ6iWmp4i0Yjx9C8KK8&#10;+rSjLe1r839y5MdSh40p2lI0qUk89QDEzsqKrEu0ZBdrX0G3tLdKYCqq2o/ZT0+3pXabrLIhLrQ5&#10;9PL8umzGbqzFTS11Zlqajp2SSUVFK1DiXFbTwQVVTUTQiOJatXjpoNXj+6jJva/HMPsnEY3H9bdi&#10;yIlSrjamVhjRJ6p4pGaWjCnRMWhIEhC/oXhf8eAZ70MjcqX6oaENDVfT9UeZ/L9vUle2nif1m28k&#10;1BWWuKEfoy/7H7ek98L+yt7by+Sfx8p8k+Fq6Gq3Vkaysq5cbt6LLQyDrDfzrTocY0lbSM8cXm1N&#10;US+mbRb06jrXfNAscxs+5ABh3DdudQtU7f50f194obStTu7V4Mn51LU6nrfBSTbD/wA1f+fetl9e&#10;FUf0Uf717JYspJW6aQzaVJYc3/P09nnQT6794QPrpD2J+hUNb/Y3HPH9Pfuvde99mN4y6zWiKsFU&#10;TNo0/wBTdNXIv71qHr1vr3vpIrhiR+r/AF/6/wBLG/Pv1R69e6974lfUAOVNwW+lrf4e6s4Wvr17&#10;r3uXoZR+3cA/4Bif63549pWuUDaS5B/1fLrRKjz6978x0hRp/T/RiB/hcaeBfn3oMp8+n6de98ZF&#10;H7f4K/i/+H+NvwPbkbpUk5HSm3xrrwx/l6974iKzj6sObWUi1zfi3++Ht6Scsa8SePT5cDhnr3vO&#10;P9Y/7bj/AH1/abqukmmePXvfLQLk/gf2SbD+v0+lvfuvYHFeve+9PP6f7N78/wBfpzfj37ren+j/&#10;AD6974NDcfRh6tVuf97v7917SaeVeve+9N15JP1JII/F+fpY+/deoMdvXvfLQv4uLfp5+n/Ffb/i&#10;D+Efs6v+XXvfERllYaiGH9o83/rYXHHv3iD+Efs691737xOBe/P+HP8AsRyPr7R+Mnz60GB6975+&#10;MutyNXp1C4C3+v09Rvb3vxk4V69UevXvfB4luVU/4kjjQSLcAH251UqQP9jr3vEsYXRbm3BNhbkD&#10;/H+vv3XjqArq697kpRSussq07sIFRqiZY5Ggg8r+CLyz2EMWubj1slvbfjR+bf5/2f5q9Wr6cOve&#10;+fja1tB/Tpvxf/X9+8ZPXr1R69e92Tfyk10fPrpX+pwvb0ZY2t/zLrLlf6i1ovp/j7O+XplbcdIO&#10;dDf9W36DXMyD6WCnDRL/AMc/2OqYf+FCY/7E/fL/AJsBD0SxP9AnyZ6ZYn/YAe9x3fNE9dhthuAZ&#10;Fim380iqmvUJaTCwhHAZNIe1vqT7x095ZBbbrfsBQ+HbgZ+Tmv5DP+bpX7FyA8r7tmpEkf8AhkPW&#10;vH/wmzyEcWM+VtJJUQrLW5fpWWNtXjKNT5HsONmVNJHqdgPrx7JJ2FQCLZG53eDR4dxbbKXsgOpc&#10;mguoZyg4JuSfcNS3X1F9aRrLVmjfNDigH7eIPH/AesirMVkVQckH8qV/z9bk2xGvuHCMGJR8FnVd&#10;S5k1E1WFkDB2IJtoItb8X/w91zVUKJvqnRhZIsmmkD0ltMpl/UBxf6fn2J4maWxDsa9rV/PH+z0a&#10;SLqC18ujF3vA/wCCY7/7ce0FuiDVNWWjCI08zOq8BlMvl0ki9uf8D9fZh4wM0egZP/QPSG/ccBxP&#10;n1ki/QB+QB/vQ/4p7OLuSkE+xNvSAnzfwLGPqDXVj9lr/T/sbfX/AB9vPOy+M1c+LT8qn/KOk8L0&#10;NW+EdB1hnI3Dl47AIa2qKrb6WkRb3/2J9pPblNbrndtQQABvLadGFIIXzPQ5eTy6NP4J/Vf23eXH&#10;iX9mqrQCGRhn5r/m683Gg9D/AKv59O1Y4Xc2HiBuWwubnJsL6Y6rEJa9/ofJ9LexNoonfYg0+iT+&#10;P4WNWU6USf8AhOgtYagxQD/efaiIJHekAYMbU+yv8uk00gDAD06SdZIP70qGKsFw2TaUWuxjNfCy&#10;L+LK309nf6IkLZHejXX93F7Gna3ADCPccXNjfkKOfct+3orum/Aj/fY/kescvfs123ZAf9+SU/6p&#10;dadP/CmqHxdd/BuoDMn2+8Pk7RKXOoKlWnVE36rC4R4r2tz/AFHsyUv/ABc5r8i0RJH9PFHfjj+v&#10;uW7b/kiR4oc8f9M3ULLX67c6DiY/+O9admV8Y3diCxL3aYPoU+ryUh9Nr3BXzf6/Hsp3zEg8mE65&#10;mKBjH2CYQTdShm2Pu9tYIP1Bpxx+fePnu4QjcpIOHg35/wCqtl+3j/LrJ/2MAD8zqBQf4v8A9Zut&#10;y3/hJrMBvH+YDERZ5Ns/F6V/oA32uT73pdVgAbvcn68Xtz9fZB8TjRVdl7KpZxcHc8Vzp0goYTKS&#10;FDG9hx9fcP29wUtJXTyB/kafz6mi6kp9STgf7HW5dn5zBtrOTpwY8PWSWv8A2lp5P9549jB29G67&#10;foIpE1CpqM75VB9euDCVPCLYC76l/P5/Ps73eQeIXQ9o0Urj8XE/6h0gtfiH+r16B3p1lesyYPBh&#10;paLSxF/25qlnF2DEH9B/23tVfGDC00dRiWyHkp6hMNjmxjTGSlZcgaCjjVahw3kiqGxhlchSFDuB&#10;za5Gvt9dSePOYj26nB88VbhTyrT/ADdAjnvR4ahuOP8AD0SH+bJlMhSfHnPR0VD/ABXGz1NLDuui&#10;Sihyssm2zWBpGjxdQslLXRDOR0ayJIj3i8gtYkexP7WwVNQR02CwmMFLi8Vh9w1tL/k7pVTT53ct&#10;TV19XWVLENVsXgXxAgBaeLjkmyPnFGErvM/c0iA54hQdNBU6ceh49LuT5TLFqb/i+P8Am/n0m/5e&#10;HYGY37tDIdhbx3Mc5u7eGT2dSZeGCtp5sHt87X6y2tjYcDgqKGCGOhhjqKiaes1tLKcjXSgtoSNQ&#10;WDY2Plk3xiClPKdckyhPH4zfx1cpF7kD+n+8+yCaaODbWDMNP2/PoX3RUEk8OrNN4Tr/AHayp8qa&#10;hCt2JBH6qeO5/wBb6+3XK4x/4pmQsf7iMA0XkjVwGTx6gCwvYc/4+6NuUabps61/i9aCv5edB0ke&#10;pubBicd/+DqNhnEm3oHZw0bxofKEIUqrCS3FiPrb3Yf1CfFsWojlQRPBu7NKpVncvFNTYmr1y6tf&#10;7zNU6WINiEHA+nufuQ3e5k3BFNYSimtKVJVgB5GgAJHzJzXrFT3BRf6xb8S2a/y8Mf8AFdfP4/4U&#10;W4+Cj+XnVeXiqZ2lynxx2pA8MkcRp6NsR2Dv+kl+xIRlj8wAf1BtP05vf2u6biWX/kH/AKFv/wAR&#10;7lm5H+Kx1Gc/zPUbwA6Zx51X/L1riQzRtuxjHJdPsJhZnJ/Qsf50r9fF/vPsuXy+iB6+wbXZTPjI&#10;6bUtrAx7nzj3Y6gdQ8gNveHvueSPdCDBp4df+zeL/iusvfZ3/lVWz/ozf4et/wA/4Sx1Af4e9o0+&#10;uGT7XvndUhMZJ5m21tOMmxUaS/gv9T9be6nXhjZcujyAa5qEsyyH1ftSyWI0Wt+7a/8Ah7JLckaT&#10;Ty6lGTIX/V6dbTxuDGbfQPzYccr/AI/X2nYaVajZ/j03EeZyjNewBM0sb2+vGgT2/wASP8bezRT+&#10;up/oD/L/AJukjitV9eu7lao8/WGP8f8AB/8AinsVJKeGmlpUaIO6RUMbOqmw8FPDqbQB/uzyf7C3&#10;tDAzjUVajZp/OvTrx0IIHTdcyK5LEAtMbH/F2A5vxbT7dNylP7uYt51jofFjMfri8heOB0ratNae&#10;hNd/raw9ndm9ZplXNGOfWo4fl0ifDHpooFYZCqsxm1VM5DhbFlMFOwDHU1gL/X/ePY8UcYG2duhl&#10;NZMv2LS1aQKVEKskhZCZGA1H8fj2Mtqcarjw8REYH2BvlXhj59BK4ciB6elP8PRV9yM53XuJmlWk&#10;jCZBY6Z6hgZamSOKI6kVPoPr/sfYzbgoKLFbhxM707StUvUGBzIJZIyYqMTArGsemNV9y57YyTyS&#10;Uh8g1eH9PTx+zrH7nVi5lQfCAf5cP8HVU3auVyW7uqd9Y7+LRY9cdRYJqyP7SWmpp4vvKo0+l52q&#10;w1RO/pA0kqfZyKWYLhaQXAAjbSB+QaliQCFJ+p9i+/h8Xmu4KL3NIor9kSgHqHorsmTa3KkVY/5P&#10;l1883cAMYyVPMzs9O+TjKNeOe6ZGt88BuHIkMhseePepb87k8fyz+RURR1aL5CdjLoFgx+83dkak&#10;tcH0wo8ypqP1+th9PeNHJL+FyhEQ+DZWlMekSjh+XWd3MEp+tugDVPAt/wA/8Xi/z9fYF+Osy1Px&#10;96KqEcyJP051jMsh+rrJsnCOHIubFgb+6fapAldkwLkmurlFweNNRV3/AMefczM6usdPT/N1F92c&#10;j8+hk9xypVrMGbj+p4/3v3ZZDSh6QEUPXvctf82VHP5H+FuObWve3v3jf0et6Pn173yZZATYsCfx&#10;fV9P6G31Hv3jf0evaPn173mXVqubD8f8b92ZtQpTqvXvfMx6vUBb6EXI+n4UW4/H9PfhKQKV6t44&#10;Q01U6975tGC3pQRqIkj0Elzdf7V7i9/6W/2PtvUvr02ZoTwb+XXveVo2VgqgEC+k8X/x1f1+vv2o&#10;evWzJH5OOve/LTsABcsw+vqHItwLgj8/4e/ah69VEkZwGz9nXvfMwfshlUqeONX05/1r8D37UPXq&#10;2uPTq14+w9e9xVBv9bN/SxH++v731br3vJoBkYWA0/Rv9Vb+vH++t73U+p62VoaDr3vno9Woxsf9&#10;g3+92549663pb06974ShlN9GkN/qSAV4tzYG/v3XnrWtOve+SjgiOzHjg2v+b8EcD/D3Zl0U1dUL&#10;IOLde983jJZmZk0atduV0/4X5Bvf35ZSvBsdb8dOOrt+w/5uve8KxHyAEE2W5sb/AF/B+tva3xk9&#10;engwPDr3uVMhSWUhAQxsADwADcW9HPvXjx/PrZIHHr3vjThnEy3fWkd4wQrE8nnn8ce3ut9e9yok&#10;VZYDYgtCUBAtYgkC31v7914ZIHXvd1v8kZ5Yu7fkPG6iNv8AQrs4jQSQunflSukj8SqJTf8AxH+P&#10;uUeT41fl7nPAqpsyPt8Yj/Ax6xv9+Q5599iFXi13ugP2fR6v8IHWvZ/wpIoqau+F3R8dXF5oE+X+&#10;xJSjcR6k6c74KGb0taHUBqP4HvYZiiiE0YjFMDDHK6MkKMSNJa/qdrG349yDSm37uSM/pf8AHuj1&#10;0pt9+WB1fp+fq9OtLnL5rcVS22Z66feU1LuDLVGNyNDXbir6GOmqYqdacoIYcdTaomB1ajpt9LH6&#10;++oZZZnZDI4BVjog8MWpvyVMEJc3/wCD+2xXzFOk1AOH+XqZn8LisJjqStTC4qaWlq6Knhrdyfxv&#10;NT0VJHYRQ1sO4txpjQkdv7NAwI/A98FMxiASGtSQlS0pNTGjgrZrvIpjP+wYe9VFaefW6Cp4UHUm&#10;oG2odw1X8Q3D1vkMXT0lXDQ4imGyslk6GakqDUUMNJjMZXLlUZbaQzU78D3wgjkInDU8j6lUx6ki&#10;Yg+r1XkC+n/Ye0N9wj/P/J0XS0LLkdL9MxiErMHNBvSgoVhrhS5L7XIZ2Cmlj4H2IpMS1UIqsj8B&#10;mTn9fuHPrDRhnp6bSLSKZolcsbfQxuzEf7b3qw/0X8v8vVoqUYj/AAdCFNBjqikkmpaDeO8BU1VQ&#10;cbMm1c/WUCUkJA8tRRZrH0dNBIxH6tLH3jnrkSJo2rYC6tcMhmCkakZfVFTkcWt9Pz7UoqTaT+M1&#10;/lXpcJUB1A4/PrBgeucvFn6fJxde7sjwjUcKT0WUg23JWRv9tUU9UyUuZ3QJx91LUB/84NBS1ze4&#10;i1NVT1jRqJ9YOhAUhkkDNqAJWSZINXqFrkD2tiWS3Ky+HVBXh8/sr6+nVlmQGtc9P22Nn7r2tBl1&#10;kwH2FW8tbXzLks/jcHU09KlN99aXFbbqtzGC1EPJ40lk/pf8+8EcomWZdbs5ZD5CUQiQBvompgi8&#10;f4+63toJRoT+yPlnHDzrXjn+XTZvzEBqAUH0r/m6UuPnrdq12BytRQY+n+zpa2mFNDTZCsgmxdZe&#10;0ZrI8RSy5GqiHNysRN/x7gVsiVZj1agYtSFwX9d7cyMVKmP/ABsPaezshESrtVR5U9a+dfLpN9QX&#10;NS4JPDH2dDTgJ8jtCHKT0VNDLHlZoK1qdlop4sd4/pR4ykWSF6fIuB9Glcgfk+4jO0dogAqVF4jG&#10;zSmNgfy7NNGWt/yD7fU2y/hzT+l59II94ZFBXy88f9A9KT+BT5sT5l6ueoqdqmHNU+Tocdt3+J0E&#10;kAFooIKLb+Yjp9X+qBqOfwfeeeaoidKeRYtEHiMcZghYx3XSNKzvK11HNzf2XG8V2ZEIZPI0pX1w&#10;R646VQ7u86sMCv2fnwX5dYdrdebYyWPq95UU+fpsnuObNfxnIwbozlPFkAKr7gJW1+2I8bjJop/o&#10;FQxAXvz7eBi8hUM0S1/ieIxoQ+OpvHreMMqo7QBWIIH4t79NubeGSwAX8q/8d6N/3wcVh/40P83Q&#10;CDePU+1EoM1P102ZTL0+byIbGdobufJtjMbkqrH1ddk8dT7taWihlo6t3sWaQCwKkc+5UWDZKmUV&#10;mRqNYChAtaYVLvfWzCNlVl/2k3/1/aA31rIT4tSM+bf5uvfviSgpbZ+3/Y6j5buivbaGDqeruqNu&#10;R0lZJWSZI1nXlNnKwY/GgfZUSVGTaaaOsa/FQhW3/HM+/wD/0hLwea25mMu1GuBpoqt6esqGh/iG&#10;TZSlPTO5d7QyQgy2IchwWazXuOQvHqkZVleuD5U8ifL8uhfFbW00LSIPDIFfM+dDxp8+tk3sbafZ&#10;Wx9njMRdiZSegTJbex0VQdt7SM8UuVzVLQLHTvPNBKUpGmHgRonEcYdLHWGC5pdsUNdTlouvy1PI&#10;vnQybvqYZJNc11Mca491+2kU3jUMGH5X3a+P0MYcPVdVFFPtrmp/nXj0GLiVDcvGXBIJHA+X+rPp&#10;5dFrqe2d4Y3MGhrflRiKTLUZmoa0U/QFJXU1EYKEHx1jnfFNKuUopCPvJfGKdx/mmX3JXbs9GtXJ&#10;S7ZSiYRyp5P73ySx6ZdMjUqU0eNUO/iAOhyWCknTz7ctntHIMcRWv9ImvH9n8unI7qaF0JuajGNA&#10;Hl+f+fprrO1ZMxW4Gi3F3fDuyl+4o5UxtP8AHk4yrSqoy0UOeqs5W70q46XHCuDoJ4IUiWVUXznS&#10;SUDmN4jblXap24cbVQXEnm3zmIopY5U1LCiUy+ARseBGVMa2Om1uT947ScKTLUjzow/zeg6PYAl2&#10;viCXt/0o45/zD/LXoYdn9IZTsXDyVNF25FunA5OVanGrB0B1vUyUlVRSmJshV1GXhnydXkKcjUKo&#10;yJUyak8vk1ccttblm3zBNT0WEpZIqcmhqo6/M596eRamcLomknrYp2glYDxtouyqTYW5Ip7iKNgG&#10;iDCnqf8AB0bXcdnbuFLE4rWlP5AZ6ft+9UU3STfxfK9nZ/Hz5Bzm6Cp27171XBk6GXEYyWaSsx1L&#10;SbOnoPvYl8rVId39coW513Hp/wCG46RJKjBUeIqKmOpxs1EZM9JUaxV/w546U0mTen8zSsSmggur&#10;h7jkBz+sMaKGi28MP+alP+felsRto0EqSEpjP2mnofXqZjNn7u3NTS00Xcm7N2Y3H1eF3PQZw4bq&#10;uOgalOOG4oHya12y6eu/hzUqp5TKpaJomjGrgtNw+dy1JTfcYraOThQBHSBMdl5ZKmnSJipgD101&#10;TNOsbW0qGjIFk1+1kV9BT9SEEilMkefpTpMZLOKoaTj9vl+3pF9i9W7Oz9VNjt6957enU+eOqra3&#10;P9e0KYjITVNOs6VqptyjxtHRNX0/kM0mipSU3kZBx7YshnqOuydM2RxstbkWqWpIMO8WTpK+nqK7&#10;SsVO9PHXCvV5G1EmRlVQt/zwluL2KiGKPStfUnh9o+fRPcQW98gMc/h/0uJ8/UgefQr7R63y22do&#10;5CLb+84cVtxcRS5es3zBLs3J4fKY7DRySTZSKr/u2Nrimgo4IbfZ093120rpuVBHiKyriZqzaNLR&#10;wKsTr/E90pFWRK9v00LZeqFNCn7Z1OVKrz/h7a/rXbiVZPocjgPEb0oclfz4dEv0SA4vzSn++8fn&#10;TpC1E0OMnWlxHe+5stV6qmnm/u70tDkMLkJ6QliWzeN2VjVyVdJpnTRTO6yz+i1+fctaCShq0gqd&#10;rUywzwzSCug3VV1lOBTQuyRq8Mz1FK00cf7TIoRiSdQvwdyc2W262/hfRCLIOrWzcK4ppX5dJjtl&#10;uwIN4aemj7PX/L0hYMflKihqstje9Nx5aro6nHUv93sl0htnbOTEuZyFFDJUSxZDHUVHlhQT1gNX&#10;DK7VECIiNH6fUxTZnG4+NWr9s0tRFOiSKTuDOKDGEdmKzzB9FRCgC3Dpe97D3e0iSeYXHjfqitBQ&#10;/Nf5dEF/LFqKwzksDntA884p8vnx6Eifr/fmfjqqDbPcW4cHU0s0kLSxdc9XVb0tX5odN8dT0qrU&#10;4vI1MpkCSQz6NNtTXuJ+NrYqj7qfFbHqmeCMU4np8zVvRwCqWJkleaeliTzMAQfUxQkB9N/be/7z&#10;b+BHb+BQ6snUf6QpTTmtOlW1MCAs15l8/DU9pPp+XSZn2DufF5DE0e8vkrg5oq6dswuIyfW+3KXc&#10;OYXDPKKmnhgotxVUn8OgeoSRQKZDKqExF/cSn3tFtmZcfjdqCirvuVj+y+6mmPnrKyNf3KOGjYeW&#10;eeZnWY3DqD6h7K7Ox29/FkW2K6QSx1OeAIIyfT09ehC3Mvj/AKcn9mQfsx9i/LpTbm6J3F2pjDl9&#10;295S5/bM2NFTDkqHbeFwv+T43Gz1Bnp8++WMopYaWniSejsFR7XjOrh8Tce6Z6aKujxeDlV0QQRz&#10;bkkx9TPMpaWGlmjGLro55Y72iCN6yLltJ1e9rvENv4kSR6V7hXOKVzkZzmnR0km3JGJXNQcgUb1z&#10;wH5/y6DnI9Eda0+YqcNLureYqhL58hNF1rS5zGY3G10dPR5mtxdam4cJPiqaup4GetknEqxK1kiE&#10;o0Fpqtz7ik+3wlPtuCplKSTyY98xUfbLGwtWVU0ox9G9NTiYlA7MNci24t7um+bXaaGO9i4p/wAK&#10;ePj9q/Mfs6Si82W5rLbz6j5dsgP7SPljpb03x32UtZmd/wBTuer2nVVgoMdFuqjwG36zOSSUBLbd&#10;xlFFU7g3HTZXIQUjNUJTR0zGKKcsUbVzwfIb5pDNj6rYtFUrYwx23uk61SNNIBPQJFg6uCaWCIXb&#10;UpsWsCbXNYt/5X3B0jlfQQD5TNXNTwUH/i+rWs0JdFEelQftpg8aDrpesdp1SUu7Nv8AeVTiCs9P&#10;X1cj9K0+MbGtFFETjdxGu3lhspR0uUqCo0RTRBmg9RFzZD5bsqo2pXion2O9f/FqelxkIpt3VNVj&#10;6KLHxSzrqq4dv6IZtNU5No/L6APzwk+nvN02hdymuPABqQmlZP8ARNIGoUrwB4fL59J03SMTm33K&#10;IQEZqSXrj0QD5f6h0OOA+PNNu7HQ7foO3aSOs2xlcluHJ1snVseByebrdwGkFRK+Ir95SVE1DJLj&#10;1j/z32jazwdNvaAi7Yw+e3HHjaHrirr6+aWGmoo8fuzMVUEwkpfNUPTwf3Q+2oacwsXrJmMSMhuT&#10;xb2ZWu27vt23x7jDL41cEURfxEcSW9SeHl0uiuyAzJZh0HBtYFfyPDPQn5XpHdO2NqVtZmO99v7e&#10;w0EL1WRyeb6vxiS00q1kaY5MhVRdkU9RkpqaoSODGQFpZI5SVAYsAMG5srj8TtjOV+U6tyMUO2hT&#10;V74eLsutmqcjSV+V+xicVNXtRcbNPI5u6zTrLAjAXb6+xJtl1N9QhurrxVyMKF419FPl1aaOCVWn&#10;SVVIBNaE8K4+IcemDDYXsLJ7l2/SbV7/ANm1NfvUZfEUedk+PtHLRY7I4Lb38UWJKeLuLF5aki+1&#10;hLr4YJaSpkjPMfF0vDvbHRPB/D+tc2sdNBQNBQL2FjRQ1FGlO1PS/cyZHZwoIo4jVFWRyryhrMX0&#10;8mHOGx2O82qh2KkGgrU47iOBTj9ppWuadP7fzDBt5aF7cSMGOdTL/F5aT0Ie2dgdt4mGtk3L3t1t&#10;mq6uqsp58nj+gdx4eugrpqyOrrxR01N3dmcg8ksdHEUZGaOJoyyBdekM9Xk6jLSbxyNBtPcuGyW4&#10;sFW7erKnF7x2yDQxVlA1DLUYGCr2xjvtaqlipQ8VQ0d2LhiT7f5P9uHhsPEgt6NmlGGAdX8UvmB6&#10;dP3vMsMtQIvDJH8WqlPno8/8nSkzUFTEuzcHuTsXaOWxW387itz0UM/Xm9UqauvxWQStohlMrS74&#10;y9LMHrq0XgdNIeG2ghbBmq227kMicpkdn9l1+4KOgoMTksbQbi69yseTo6Co0UrZKqfG02QZII8n&#10;NLIUWJ2BaNdSEKp3t9lu8F1LEYCAhp8UbV41xk4r0ntt3Dln+Jfsp618uuhB2HhsYlNht/dLY3bm&#10;TyU+RospX9fdk4Fse2RhkkqY8ZRSb8nxom+5pUCAzKqFvI0ZlX91KUsO3sVR5aN+u9+TzUVbFBnq&#10;er3z1ZthIErqx5IaXLWxeFocbUK1IfNT08tTWRQSDyOC1wvt4LSaB2jiclRWmqlKE04jic+ePPpC&#10;N4hmnCKAGJ4ZNPLjTPT1ksh2lWTYWag7U6t+y3BRPX7VlxXTHaO9alIoKQvWZKjr6LtCrgztC1HX&#10;RfbVcsFJTSyqGWOS+gXq9Xh/O80gDvJQo/7bgxaZFo5bLYW+r2v/AIewFzxOLicQGLw6VNa6skt5&#10;faa8fljoaeJAbKMRNnB4H1+zr5u38z+LHUPW1FT0FRM+PoO2P4OtPk8U9Dli2IG+cW07zmrqCQ1P&#10;jACoQEFr3JW5MFj5vKxWxUnksTqHH5sQLD3A+/2304WQyasDFKcT+fCnp/g6KvjVhwHVUmwKkyY6&#10;ZFjMYNS131+UekBgPGEW3D2+vsMe4c42DoMGqQSVGupyKqkTqhdpqbGXYs0bhEp0RnY8+kGwvx7D&#10;UXKDc4zqFvfBIjAymvg8h/jTiKE+leJ6kPke50TSp4dePn9vy62OP5FmdpcNmfkdDLi6BlVussnN&#10;XVWQmpRFTDHbipooKenjpKuSseqr5Vgh5S8v69C+r2VCLc+devSVaGhokgRKSWTXLUJJKjywOQ8s&#10;dOqIyw6tTELza/5MiS+2FhYoabv4hDcPCI9c/wBoeBI9OpVimkKHU+fy9T8utjqfc21K3bU1Lrz2&#10;TkyCyZ2npzU4unqqaknhocjTxvS0FHkKiepV6wxeKFZJPRe3OkBT2dV5XKimmqTBTxHL0EfhkdJE&#10;X7eCWO6VBWnjp1SNWkkuH8drc/X2KOWuV7KwVSf1GH+mWtS39I+vW7Z5LZvE11Fa8AOFeh66JzmC&#10;x01bS481tZUNtTM17VcFKEnlWtq8dMiyUKxVVXWyTVDxwUxUQ/c6tQCfpIefxBaefHwrGi0zOsFH&#10;qZi80ckiyNLIrxxJBHSxsCranL3/AErb2BeceS0AmmFxnJ+HgQW/p/Z9vQpil8dw5WlfnXyI9Pl0&#10;cnZ2cqK2GvknR2ro4RPk0RoRHSyrEtOKeF4Vnkqpa6eF1dNCLFp/U3tU9SxPJlZG0FL08fE2rmN6&#10;+l1LfSGFwOfr7jCazNoqAyVzQYpmjH16Tbi1VQDgTg/t/wA38+uPyAycJ2yBcG9TOT4GRisqYysK&#10;NY2vbT9PaKq4lXOZOYFj5amoQ3k4jKz/AEtp0tc/61vYfldlRFYCi1oa8Rx/L1z0pt6hvXodMWdW&#10;DxsXpVlo6R2XxE/rpuBfUOFt+PbRWUqrk6XXJJzQ6VMhAP8AwIk5YKbqD4/6/n3aKbXE3bTP+Tpb&#10;XUa+nTxDIRQzaVjJ+6JOgWsPDGbAsbPbX/vHtSUqrJAxKqSDGvALhrVdKBzqFrX/AKez3lwC13yW&#10;MdxK4PCn6bH58eH8+mZAXe5NaGg/wdB9ux3kx0Th2hCtNKRwDzHOmnlb+zCddqE7f68g0WVK3PSR&#10;uFk9A/u5uJACrKb3Nvzx7P8Al6AruV7Nq+JVqOGKjzr5fFwzSg49AbmOYHlDcUZOMZ8/PXTqmv8A&#10;m0ZHy/yqPl/M0jRyHYe06V280LEyTdl9exagVaMDl7EfS3uwRLmiIrL0UqD0xD/KNalgxfVF6RoH&#10;45v+PYrRQm9qm1/41Ew+L+yoQpAFGqc0/Lz6xKtFNtey2RPdOGof4dOo8PP9o6+eLvGSCbbOQir3&#10;WiH3uPaRtBqLxT5GKIyII2RQI/Je1+dP496z3cmVwW1fkL2rAnWu2ty7Xi7b3MuH3JXfIzL7VyBy&#10;k+Vkr9xRZDHUvW1flsW7byyWQlShpMgQMdTxuYxCNTTrytf7XbbJZwbyGtmSoIzIT3Mc+GrUoacC&#10;Rnj0X8ip4nKm0WsVyvgRq2lyGBZXdnB0fhah7hqYE5AHw9fVT+J4767L+DfxPztN2NtLYO6t1fGL&#10;pjN7gTG9LVm4YKeqz3Xm3M3T023aTP8AYcOKWOhwDxUQlro6uOWqDyFYC/2UAY1W6doPk619x7Qo&#10;aCTPYXOUGcKd7QijXAA5asjnyVJktmyQ02RmjVpaGjlkSpeeWPWsah3Q1tL3b1NZHJU19fn/AEfs&#10;+XQotYtYOuIUI/i4ZPHhx8vnjo3dbhuwhTwpi93YGNcZlsOsJruq8lWVKMGoqeVaaWi3xhYjRywz&#10;ss1TFG0cUBkFzoI95K/M0UeWjx0HUm4Z6CDbm3qSgx+D7HwsmKz+OzmNxuQw9ZURNsGKWqo1x2b8&#10;SwsBCf3tUZdFkYSW247YaCK3PoO45OeNUz0U7tKLVmCQhfLjWvEfOnl69RaCg33WYyprY+x9lv48&#10;/mhUV9f1pl0+y/hGQq8XlKCljfsuJ6aSlqsc/wDlLSSAshZR4iiBM5DcGy4JRR5rrnclDhhSYybd&#10;G26XtDE7eQYHb+48fuCLFq2D2j/eZoqWtpFlaWlNPrGtDJHquF1tLcIwMl0zKOIChajJpgf4M9JE&#10;vY3geIrnTxqR54wB1P3BtnsHMYOpgwO+9oYjcLUVW23N1zdc5LPnB7grMRVYhdxQY+q7Ap8fWPT0&#10;1ZJ46aZmiNwrmRbqznUdt9ZZeWqpcp0XubbtLRx1bDCbe7+oY6StaZo6ZZKynyO1K2XG1clNIxpX&#10;glSRY5Z5b+VXdXNzupr6MqkjRmtRTSR+wr+z/P0VvDoeSUoprk1rU/mGFP2dBtSdbfKLFQqlF8iu&#10;r85WPC0L5ne/xnr8nlktBEkf2s2zO8+vqOOKSan81QksEyySBFTxRqEK7lTrePaW48/h+hN0x4na&#10;uzdy7pWdPkRLQQNUx4SHNV2P2/WU+Jq5llr6iCQVVU5VTpWenWUMGWm9X+4rfxQwwPGunP6kZpgZ&#10;+HP5dKIPCvIHnkmVFWuNLHyPmGHp0mUxvyPwmQoqXcXyR6ryMuVyOLxlJTxfFbP0tbVT12Tq6dFz&#10;NRTd31UKUCwzLHSnxUv2syk1Es12UtOLqNt7wniyO2vjJuRKHNx0NTFlz8ltxUnleWklp6GLHUOK&#10;2HuDO4uuNGNXjjFO0dGA/puE9im423cLrboro3L6COFEI8x5LXgPt6aj3fb4ZmiluEr6lZB5V8q+&#10;vlTy4+WOsxPyP2u1dDnflV02aGlgqql/418YK2gqaaBXpnmqajKJ8gcThZaJZZdHk+3VWqH0lyyM&#10;vufQRUmK3JNiKz4+bqptzFtu5qkiyHyUyuREXizeMytPlKXH1PW6YdKeGphH3P39PeCG4Eau6Fw2&#10;ljYxtX6Z/HwRWTIAI8tJH214fzCySW3u9JUqprU/G1fyqKeXDrhNRd87hxFNuGl+T/S0206WfcuP&#10;yCYX4y598fnh9hmMQ2NqauT5DVmWkXFzSRywnEzU01RVU1tbwyNEFrj9m+GixqjoDfeNnmj/AIHQ&#10;1kXf/WMmNpqda2rSjqPucrgKXJaNOSdgq0bScnVGwBAeFxYQdsu1SOK4PjqKcT/vtvWnRTMsKlVS&#10;6WgBOI3/AOtn2/5uk1Udg9twZTJ08vyN6YrEx2nJZShovhj3hXVMSQY2N5nNTjPkHUQSwmXHl7qr&#10;OqMsYbWUZsM2AlocdlS3Tu5BBAzUVZNB3jtQ5Wng8lNXQgSYnrZ38ELNGIzFIzOjMzB1F/dJJbGY&#10;MkNjJFJX/fobGMf2Y/bX8j0zHcWLgD96IP8Am1J+f4qdLSjzna+QrcNG3evULzV8C1dDDP8AGPtD&#10;HUtTOYK6leRlyfyEUUrakdZYZiHSRVS6OQCiEq9uZXeWSwmE61zcLbcnoF3DV1Hbm3MNt6gyc1PN&#10;lqHBy1adbyVGVymOx1SsmSlkMr00dUEnnduFW2M23QsomiZqGvxaaVBPHwz5Hz4U6NbW42pDpbcg&#10;yAZPhSY+XHOOlcE7fo8I1XVdo9fVwq6aRqKqi6E35XZCpCPBT1FZDQx93zroyUkYakhp44IpToeG&#10;NxwUZlMhtHAZo0ibC3jlchUUFQtPkcf2z1jPHNQrlIquSrimfYkVWkVJVKFXzxxrNF6nDXsEka2J&#10;bSNudWH/AA4H1r+Dqkuz7dcExwxhKf6c+v8ATHCnStpKTuKvhE67+65giSWF3iqukt9Uc666KMPA&#10;UqO6otbl2JugZUP7diyli547c22v4zj6us6u7ESlmh29SwS4LtTqVsfTUO1qeup8Y+YyFBs5kVcy&#10;ap5qhEqjJaNGcIvo9m0F/YQPqm2mR1xSk6rwrWv6TA1qPTh0wmw2UDazR288P+X+i+df9Wek7ltu&#10;96VGNMW2+1uq8bV6s8a+Tc3Q3Y+baWTKVcVTrxmOX5A7fqIIsfdkhA+5VgVWMppYOqq6p2zuGpqs&#10;xWbK+QaQwfxSmaaTtzp4RVEdO0/3tYke5cJR00mOWSq/aklljWEsBGoKj2SSb7t0MN9cSbfP+kVx&#10;4wNdRpx8E0pWvA9HPh7ZNJpbcQPT9J/T/T9JGkwPyOwEFLjqLtP41KUdZPscZ8YO1KJWWcBqJYvs&#10;Pkvkmp6pYacmVWjdpQuohAT7T8uG6eopMRnpdq/Kilm3JitwK6UG6emKuClGH3LNtB8dU5Ggp6dp&#10;a2Ssqmmhi8jhKd1YBGDIpxDuG1XM95H9FcBYdOfFXuLg+RiFKEU4knjjrVztm226+Iu7An08BxnP&#10;/DT6+nUSCf5hVVVlcdFvz4pZKTE1mJp5BP1T29hZC9RjUzklQ1JP23mQI5aKaJoGjllUSJKjPrQh&#10;eUi9A0uMzNJX7d+S0rGilmemyGZ6bp6mjhqK6HKV1UmSo8vRVFT5JK5BJFPWxq0UJOj0WJ3eDatW&#10;n6W5yK5kTHD0Gf5dJI9vpg3KlP8ASN/1s650y/OCStx9RLl/iZ/DoaiYVVPR4LuRqrL+NZaanhpa&#10;mXOPTbfGlDI0hp8gFYeIA38psB+KO2ttwbI3Qm1arddFTV27Jpqul3yuCXIpJT4nDNBHTttqtyWL&#10;joZ4QsySLK5nkZ2LkGwC3Ml9DY7cyw2TOhcfFIBxB8qH1x606EFva29U1XFBThpPqa5r8vy+fVVv&#10;8wLeu+6Tubqabs/bW3amsx3XlTVYybrSbNZvH4ury+az2JyMrDcuO25kcvVA0kUEkCx6qOOYOYi5&#10;U+znYuSX7iFZhYKNEkqSJJGCdAQuym+rQlvp7BFtHWjF8jjj9nVYqCRBX1/wdU6dz0eOO2Nwz4Aw&#10;l6hlyOMwuQo66gyMyRiqlrYKOlq4kUpHV1PltrHIt+b+zPbAKDBwkX5mmBJ5ux8K/wCwsR7jHnFi&#10;10R6E/sBkJ/l0b28howpmv8Ak61dfnP9zD8jc2lUI0ddo7Y0QRRlDEs9LWNEi6guu7yar8Wv7edz&#10;7xwOw8VQ1u5J6uGTK1VTS4rH46jbJ5Gvko4I6isaCnhcKsNFDIjzPIyLGJF5JYAw3v8AzBaQX6II&#10;jIdPdkqFyRmoHmCBSpJB8hXo92XZr/eo2lWIRUpUFlbJrTgR0N/wA/lzfIn55ZHfeH6Si2fi8P17&#10;HQZLd+8d/wC4E2/tPCtuCoqaXb2MnqcdR57LS5bOTUE5ghjo3Bihd2YWAKrxC/xPH4fcmDlbIYzL&#10;UlNkMbVeE0yus6xSIrrU6XilichZEkVWjcFWAIIDa8y7TuW339pOVikCOrLqLNSjA1AGKgGlDQ8Q&#10;SCD16Xadwsp/A8AsVIGCMmvrU8a/l50z0DXbHx17Z+PHedR1H2Zt6bH7v2D2FhcFnqagjgrsc01F&#10;k8bN97iMjDK0OdxdZSzw1FNPFxNBMjWW5ABrd8M0W38eVrSXcPJNTpSxgLKkCxFTE0dRBNHJpOsV&#10;CkNe1x9fYTl3CC4mliG16FJw3ilqmrGvAEVLVAHDArTrITZJXhURl9R0+lPI563APilh/teyd51c&#10;uW/iop2pqahrqqlqaeT+F11f97HTDINW0c1PPjIk8EE2LaMKPXpvx7ClaWtqtu48Ulfj6WdqN/LS&#10;V1Jt6eojiiqpnZkgq5KJ8fFYW10jS0x+jRM/o9nW1C2huHaaNmjBwavjBHFa6q/PPzpnoSrUOJNV&#10;a/5qdHO3huChx3ZGchyOC3RXUseVp/tcrhK/sGhxWQmqsTiIVE2S29SZqgztbA66vDmoqLIofVDU&#10;xQjyifDtGtg8UpzP3ckuqIrSUtHQwQQaoyWcLBLO7CfUtnduW1X1C/t395xXzuwthGwp+ItXHrQe&#10;Q8h8uqyODIe6vSXyfZ2IohUY6TapoqWBDVwTZmvy+WyFfXhJ3MNPrycVHAhoZo31xxJ6YvHbxtpD&#10;3QYmnwzbpahhSSlO25LIXjLp5q+iaZBUeVZZlEsiNEs0KzRji7fX2WruE9wbaOtH1ccZqr0xSgpT&#10;yOfl0Tb3Oxt2U5Ok/wCBvka8OkN2Dlpd3U3Ssu5K2WPKwdv0c9MYqWtpoZJcXtfPvRu9CkVRT0bT&#10;4umqIKqeirJKCpLFiq/p9mmxcmidskQOHljMOrmzoAW8gB+mv6afZtv8f6Ue0LX4VfV9hbGn5+te&#10;sXaUna7XOSafbUcf9jrRe2nUa6cZL9tQ9XVo0LSH6yIq6/J4h+nV9Le+NW33P31cw0iWCojaEHnR&#10;HRxrxJ+GdWsDp49lV7H9NsV5tYJYC3Yl+GWaQ/D8iP4v2dGGwDVuwvK0rIpp9h4V/wBjoa+i62Qf&#10;JL475hXiilp+8uuJoInj8igQbqwLEMysCwb/AFuPZKt84yF02C64+nrK+ixEKVNLk/BXY3IphsoC&#10;lVPPU1uGhp2qFiYz/csZJ5BqeM/T3FzbWY7jcFF2TG0hppUqVBBqBlq0rjSKDgD1lZtF60kTgig8&#10;v2fZ19EToXsqoyMHcBlnrMbhqrdV6TI4p6+jzmGn3HtTF1EuNhoaTEbgkq/snrV+0bHB6Smibxxy&#10;3XUU4cblZcJkqyHA09JSSus6+HLYeM1Nsh6TJGKQ0qPYizSwPG2r0xm3tdcxxxKiSOZHoa4aq4rX&#10;jXy4KcU49LXuSslDlv8AY6X9FuzAjeWFxUu8KupyUKGnjjqdtbhqUgf+D/vxxVMtStYUASTWsdTH&#10;LFp9coJFnbZtHn6unyrZ3E4XBtSSVU9XWVUrz1iyx03lnmfGvNPP5ko2tK81pGYBpWi9IjpcQrZb&#10;fazxXDuZKrpAFB3MB38DnIAp6CvnW4mK3CANUJ8uOofZ5dJbszdOzBu7DYvbeW3LuSonp8Q2PosX&#10;D9riZqKprIIqKnXOCmpaH7ebI07fbpA7RqoYQRz/ALnkV+zPtqjsPb1XQ0FS9DFR1k5yE0/2/kq6&#10;qinp4pZEkpIHqpfBKSpRhD4yBEix+uUb7Bts+yQrbPeiSW5lQGiadIRtdKamrq06TkEEk5IoAh7g&#10;kQ8j7oTJq8UIDilKSoQfOtSAPKlfOmazP5pe4Zs9/L4+TkGXlx2JyWOwVLFBt2mL56SSgpM/t6Wp&#10;EVZSVqJg46fJ0aSFp0lkE8BeokMwMNMaQLdY/UeFXn/Gwt/tj7GMj1mmLLUFj/h6xKS50oyFKqag&#10;59T9nWkDilP8IxiqYiDBAql1/T/kp5Hqt76JDSgOlv2/wx/1X+AsAQPp+PeirR22pJTpMvpj4aD7&#10;Oih5Z7SskbVUPwoOBGB58K8esCMDuB9aQM8eBWQtIWBa+T1ONS8m5HBYnSPx7KB8hhjZdx0Qo6EQ&#10;MMZq8jPJVRrD927LH+/Imm8qm9rE6rX4HvI/2fXmZbarbxVtIqfBh4jUK/nQA/keibme8gWYsEPl&#10;ipySCfQ+v2cft62Ov5LDUkPRPatRKyDC1nfmaFHhqXMZKir/AL7+5G04KidpaehaepJpGEiCTUit&#10;GQF/tAuUbesq1VEqq3DChiKWAB1XM4vY/j8+5V3q93+OQKb8GMr3fpxYqacfOo6Jo7u2EKs1lQef&#10;e1f8Hn1drj8bhZoBJFtWvkqpCyRxybzzYnkYBiI2jNCRGB+Tc+26rEsYUCWlcJJI/iGOp7prl8so&#10;n0VMgGsn8Xt/j7KYeXZwRq3HhWv6Qz+xscfn0Z/1iS9Zq7SVU+fik+VMVQenS9xOcxdS7s2GzMC1&#10;cFFAKyTeecMMyw0Qo6Zsb91hKV28McYsCI72/Hv01PVGSmf7jEShJvJFHT0is/kkREIljFQgdQrH&#10;gn29fWk9qF03KspPkq/L1J9el1neQnUxsmDHhVyPX5dQMHnsFVw5qlkwG/8AFvJjvsshW5zN1kFO&#10;KSmqKmpElFWNjZ3ineWJW1iMkarfjnBUUEcckc1Q5klDKkemORSGYS6fGhmcsGAPPH09mFzt7Rga&#10;ripPAaSPT59Mnd4pkIj2zSv/ADUPy/ojqTt/ekuRpKuixVDFTUSxzT18k1dSTQrDAcf52qpVoKXx&#10;Sx6l9Nje/wBePaiixNXFDLVyZCBzGA0amimYxLHIjLEkrVESBg8erUbix/2PsP3asrgCarrxNPs9&#10;emY94iUov7r8z/on2+gPr0H7dgYPJZCj27T7RylJBkZpaeqlTceJjhrGqKGpiqK+WkgxtbXPTyRz&#10;+HQuhwRf/AI3fIrqrrPsx/u2kgp9lZSpqPLBUpFcPFMI4JTUVB8rMA3APp59x973loOVrlnYyfq2&#10;5rTT/oo8uGfn1JPtxvaNzbtcZswrP4orrr/oEp4aR6evHz49Dj8bRtTC/Ivoem/gFLjMrkN7bkoM&#10;IMdksVVVirRda7pSauy9NSYfGPHQmiilgElz/lBCf0PvXG+ZhJ3BtXVe4j3LY3AA8dThjwgHNxD/&#10;ALz7xi2Vy0e6AjP6X8qj+desguYG8P8AdLUqW8X8vh6vxH0H+sP969ksB8he6EEIFQc2X/atX54/&#10;wHs68Xh29BinXfvmjNCbWS1/9Uf8OP0+/eKPTr1Ove+TQhpGDOAzNq1WJsbD8Ne/+v7SRSPIK6KD&#10;7f8AY6prbBVKj7eve+vtzxZuPyStrcccX5v71LN4Qqwz1sM2dS0p173k+39J0fX6FdNrDn+1cX92&#10;NzE9DXP5/wCbpoXC17hQde9yo0YgHRcGxH0JP9bH/D2TS6kFFWv7OqiWKinXx+R/zde94zCVTUB5&#10;D9SOFNvp9Tfn/b+1ySByFOP5+vSyGVJSAx0/z6977FMZD6l0nn8g3vf+lrce/PcpCWHH9o9Pl08Z&#10;orfVpbXw8iPT5Hr3vmsA4LEX1AXP15+h/H093+pPHRj7ePTwuKiuj+f+x173yMH7aWLaiD6dP0vz&#10;/iePb0cgkJFKAdPISRlaU6974+ElyGQ3H4/330PtguaYkJP2dWalD3fy6975mBQSfVwum2o35PHN&#10;/oT714r+vVNR9eve+YiQgkK/0sF1tz9f9YDj/D20Z3BAEmPsPXpWaPOCOve+T06IP7JVPzdwDf8A&#10;r+PexPKSABx62jF9J8j173xMfFwoJ/oW0/7yfdI2MhAIoOtAVNB173xVCRqN1B+n1Nv8ObH6D6e9&#10;ysIiRWp/4r/P1sgjr3vKtO7m4Xxj/azf/H+gv/vHvxZR59e0n0697ylCTyrFdOkAIBb6cixNvfgy&#10;kZPVgoIqSa/Z173hMClbgckgtYk3sb3+o+vvX1j/AMP8+tFiDTr3vyxxrcNGSCRb6/gj6X/rb3o3&#10;UvkerAEeeOve5ytLBTvEjukVUqCeFXfxzeKTzRmaIOYZNEp1fuK9/fraWymNbm68JwMDSW4fNc/L&#10;HVkCvHVX7iDinE+mSKde94ZCHsItL/4adPHFz6vekZasAapXB9ePl02kdwWP1MPhJ5Goap9Mde92&#10;Wfyi9v5Gu+dfUmSp4S2OwWB7WrcvVeSM/ZxT9bZ2molkhZ0laSrrZEjtHr0AljcA+z/Zitq1lfxN&#10;4sk0gj0fDQMfDLajxADFqUFdNK5r0FedLyK22uK7i79NVK5HxkIDWh4VJ+dCPn1TV/woJETfygvm&#10;MJpY4VGJ6edWkV3DzRfITqWaGBVjViZZ5YwifQamGogXPvb+3vuyHbmxtk5cwfcTVWa3TQfbBj+0&#10;sMFFVeQy+JlIl0FbW/F7n6e8fPvFRz7dzjPsAj8WFreJxLXR/oagjSa8NYzq8xjo19k7MwbLvdtE&#10;/iKDE2qmniZMUJ+Xr1rz/wDCZLruPfcHysyDZtse2GfqASUX2pqGqEr8l2RJBUmX7iDw+P7UiwV9&#10;X1uPoSUbszVTuTae8ao45aVKrLYGe0MqK8VjkDpWJrlg4l+v49wK17s8V5ZRHdKAIc+GxBoB6DFO&#10;sh1aO0nRQ+vHoV/w163Nts7XqcBlduopkq/scVmKUySSxC4lfGMHZtZ1G8B/H5913VivLvwRaVDp&#10;k0ABc+vyE3t6OLA+x0b3abaxeYbjqquB4bj7f59HMunwidVCfL5/b/q49DYgdoeU0kx2sWBsbD8i&#10;4P09pfdMKLPViTSF8s4KgseDb86Obf4fX2tt5Nul/WG4UpwGhvPH86dFNxFIyawtAK46yxXt9OfS&#10;DyOP+K+zTbyy8e2usdq5KrpJaimqMPjaXVEyjRooVi1k6XLahzbi39faa13Hbtzu5rZL7SVkY/Ax&#10;rk44D16Zs08bUpx6efr0hcVQVH8fy7nSq+eWQG6EnySB14WQkAaf6e0xtvsnBnqjdIqaGqEr742q&#10;FlCwWMMdBVo37Za9/wDKr6r8af8AHjU7wfvK2ZbkaBC/k3qPl8uvFJPi0+vn9nUmtwdbLurFZGOa&#10;MUlLg8zRyxnVraorKvGSwuG1fpApmBFub/UfkTsXv7ac2xMZHJSVEIl3JRtqkpAQZP4b6W1JMf03&#10;/PH+PtZHdW5u3P1g/sz+F+BYk/h+XSWSCRmBH+rh0kK3ae4DumoyUMsT074SalRfuNBEhrFk0mNo&#10;/wBLL+b249nd6GyeDzFX2FV4hpLY3E9cU9RG9P4DI+QTdsi2/ek0CIUxH51X/HuX/ba5lfe7qBlH&#10;+NI71r8IhKjhQV1aweIp8+scffoOu3bGSQKSy/PzjHl+3rUE/wCFOu1c9gunfhu+YlEopOxPkDBG&#10;kDif7g5LG9dVdOzSMEaHxrQuLaW1fXi1iZVIRPllAkKrVcagl/GI4gL6Sy69RX+ot7mZpWtOX7t/&#10;D1PBTBPxa2I40xTV8608uohcCG5vZFGonTjhwH+X7OtNOuP3e8tuKGaCOtqqi0qxf5oRUTt+kuoc&#10;t9vb6i1/8OSwfLGJZtqbBnJbjtDHxMgQsf3dh9glSDcA+qG30/PvHX3peS2veVIRDUC3vzWo/wB+&#10;beTj5A+ufl1kn7Fi4Z+cT4GY1tiMjNfF/ZQ48+tx/wD4SaVHm3v89SxKSvsn42sUZdPEW4O8QW1f&#10;T1NJb/C3skO34IZe3NoF5FXxZ+m9Ko7alaksDcLddN/6G/uIrm3uLLaVlRNbSBzTC0Ct61Na/wAv&#10;n1M91BeM0Z+n7ZK17lxp/PNfyp1uW5+Tz7S3CoJh1YisUS216S8Ug1abre39L+4XyU7BrcDXRbbj&#10;o4ZDQ0udropJ4i7vJLRGkHKcD0U2v6m+q34uTCzlsdxRZ2uCmUFAG4DPoONacPLrVrBP8fg4+1fn&#10;8+mDq3bKY7GyZRpHM2TWlEiqw8YSB3mVVUM9tLT6T/wW/wCbexC+Pu+spFSS5eqpaeOngSDEUjQ0&#10;7SLFOuChqxV/5Q7NJRwCnhQDh7yEX/rIfKFxY7RIoimMpbWxrVfxcOBz3HPy6AfOVhcXqLHo0Lq9&#10;QfP7R0VD539FUHeexY9ky1dVRrUV+JyeRENVLTyVuMpc5Tx1WPp5KWroZqasrqepnKS6nSMxhijW&#10;t7Uvb/au4azdFdFDUUc8eP2xiMadNBSogqV8mTip2vFMTIstX4pWv/myQfz7pu+6bVu0fiiAxSNI&#10;x+J2x3pqFVXiM09f29CHlLZZoLTxCvpjHzH8Xyr+fTV8KviPtL4+9YRbfxEWT0ZPe25t3yffZWtq&#10;pTNljjqCplSSevqXWGWPEpNGgYqJPUPr7CTr7N5eolizv3AFZTZGpjjkCC1loqtwSpbgF/T9P8fY&#10;G3G421NcJn/SI/hb+L7OjOVLm4maLwaKPOoPr9nR3NwYiGppXxxpPLTz0y+VTMqk3qYFtckG4C39&#10;hzn+wt1Rbjrqc5GJ2qI4BJJHTIXu5GptXjANgP8AD2qazsZF27d1NNBbsya0rTP+x0+sDTiK4Eek&#10;JqxUZr864/Yen7H4PHU+MShiptNOoIVDI5AH54Lkkf7H3aJ8fcvWZvq2CpyBX7ut3XuWeaZPUGEU&#10;tHTxAIb2AWnt9R7yU9s4ESDcL+E1p4Qpw4xBuOPJh5fz6w/9xWYc28w257VR488ah4w1KYIpUD58&#10;ccOvnv8A/CnGlgxHzt2Btag002Nxnxl2TV00TBZdEuR3/wBmrO5Nw/rkpAfr+f6ckbKcqJJSx06S&#10;v4J+qkD6f19yZdI7W8WhCa1p+0V/wdAGBUrdBpKDUuaH061noWK7nYu6Kfs6vkBTb0v+FUX9l5+Y&#10;MSN15soo6StUSVqOrKyaBHkpJQOOHu09vxYH/H3ht7qyzL7nrW3oFtuOoZ7Avlw+H58esvfZrwzy&#10;vcfqYEzeXz636/8AhKs0LfE/u5Fqi7x92VLvEKZo/F91tXbrhvJqs3kZGH/IPurSGks+UibQt6ql&#10;YyErJGI0pVN7gEEEn/Yew9DNILNLt4qE4IqOGqnH/Y6ku6YparcQL4hHl8Py4n/N1tWvy6AEn0t9&#10;AQb3H9SPaew9MKjBVVKGVmGertZAKheKQqttJ1hj/iPZst1a6UuZZ9C6fQnzYeX+bpPSQ2gvWjof&#10;4ag/ipx/KvDruXWKjUFJHhjtYj6gvf6kEWB9illoYocmBUSCJSsBssD2jYxRxBSVJB/zV/8AY+y1&#10;55on0w23iAVodQXGc0Irn06dnlkWQRrb6h66gPL0PTZSfu036rEluCdRPrYnkW+mr247tj+4wGA+&#10;2SOdp8VSgmSz6pI8lVKVIKqvqv8AX8f09ne0XFikksd5emIKxqdDNgrUcPs6STHwyBLg/ma+nDpl&#10;xy1CZDKuYXKLXP4isiICpoqPkAkkENfggex5p44f7s4amo1ExWnoYnXWwUNIbxoEKgtqMQFx9NX+&#10;3GOxxsPGublwrDUQKVqO/wAwaDB8wPTj0D5Le7+meS5g8M+lQ2Keo+2vRTt0Vc/98csahDBC717x&#10;1HpJHgWkMrsGJPpLNx/tP154EHfkYx+awCi2mWk3FIrrdBoioscAvkLEodTHm31HudPZe4ttzu7m&#10;Gd/CKo1T3NWivTgBxx546xz5yM0z3EYh/Oo+flx6rQ3lS5BtibxnhvXhc/1Inhf7eIpLXbur/vY2&#10;piD9ysdOi3UsNQb6i3JxcaGqcPRQhRZaSG73BLNIqSE2Okjji3+x9iy7eOz3h7yRjrLZXjSg00rk&#10;HIOflw6hjb4PGngepH07LjiGqB+z+fXz0+ywP799iUcIjaKDee9hE/jEchdN15RUZUu1lEcQGj8X&#10;+vHvVs/mKPFRfK/5GY+Gnp2P+nrc+SeqQSNVKtZ/D6ySnChLGCGskYkBrG/494t8oKDsG1Wxx4tl&#10;DQ+mlMY860+VOs/t1jaW6hhLUMtvDU+lLePy8609R19bz4eVM9Z8SvjDUVWo1Evx96dM5LIxaQde&#10;7eV3LoWRi59VwSOeCfdMFbSrHkK9i+pGyFfzpsQXqKo30+rge5YF0CE7OA9fs+XUS3F3qZR4dDU+&#10;f5enRj/cSSCx+nI/2H4v+Pe0ve0VT+f+x0lF1q/0P+f+x1733FER/wAkkj/X+pB+pFv959qkkdtG&#10;qKlfn0pUsQCVp+Yx173Jki0oVAvML8G4+oH0a1gP+I9p0utZT+E1z6dNwziV1UrQHzrw6978IGWB&#10;JW1XbVcWPos2kfpvq1f4e7wStPNLEEICgUNeNRnyxT8+txTCa9uLSMVCUo38VQS2CBTTSnHPl173&#10;Ojhd4mkUXI0kC/DAkD82II9o9YN3HalMnifTtJ4edeGOi+WVLe/gspOL6qtx06RXgONTjj8/l173&#10;wvCSizMI2e5K6JDpsOOVIU3/AMPZpJFuSWl3eDb6xRaf9ETOo09SRT7D+zPTyWt5JHc3EVoGtkpR&#10;tQGqppwJBFP9WOve+RGkKwHoYEiT6/QkWACm1z+fama2uEv76wii1vCEzUDVqUN+VK04mvHpQLQt&#10;JcW0MhM6AUXhqrxzwFBnia/b173JipKtqhIXhMQZS2vyI5FgzgEKbk2AH1/PsvnvLcQPJZyeNIMa&#10;aFM/aw+39nSC7utuh2yXcbG8E7KQNOh0rVgp7m9CT5Zpjr3uMzkxqwHJPKBrWGq1tRHq9PJ9rBBe&#10;m7ktTa0C0zqXzWvD+XRg9rpvpbNnpEtKNk1qAfhrX5de94vEoIIuxMmjV49PptfVZiPz+PbMMty9&#10;PGtNH+3Devp/qz1aLxGH6sGg/wCmr/g6978kEupR47n/AFxyeefra3PtTJJaxCslzT07T1uWa0hJ&#10;Juan/Sn5fb173KaN1GoC4P0PHNrX/N/z7ainSTjg9XjkVxUmnXveJ42aJrek2sPobHn/AB/w9qP0&#10;x8T0H2dWlKoDU1HXvfCCnZ51FtBJK6T6geLck2+l/wCnty4ljZSqGp+zpJckKNCdzH8vXr3vnLGU&#10;bTy6gBrr6lBP1BFgfz7SKATk0HTMMSyNRiVFPt6977o4ZGqEN10spBPDWv8AUkXAP+t7cY6RWn+D&#10;peDoGojr3vJUwCFlBubfm45PH/FfbyIJBVGr+X+enVS4I4V6976poj+5KbgBAik31XNh6R9W5P09&#10;q9YqAMjqyvqNKde99I4EsPmEpEbM1xYahGblfqbA/wCx9vRp4mrNKdPIKnr3u57+ShVgfIHviNXU&#10;pVdJ4MA6gLCLsOFllKOVdnAl5Nh7lvkCDx9g58oaFPoq4rxmJ/LhT0zxrjrHD347Od/ZK6B/3Hut&#10;yNP4tVnTj5U48DXrXr/4Uos0fwZ6nnSnqKp6b5Z7DnWCnMweUx9Rd6MsT+CCofxTsAh9NvV/sDsT&#10;XkNakKzSOq6jqIiswMfIvHEtgPckS2RXbt1LS4bw/L+l9vSobs09iYzbafHpQ6uGhq8NIrX7RT59&#10;aTlDnMTDt3F7mm2liqGuX7tf4fBX5zzUryVHgjlMOXyVaXkZbm9l9wjPW6WVPu0IZwuiSojRuLqH&#10;N1Y6v9h7rNtnhI7+PUjyp8wPXova5QAHwx+3/Y6XePqut62txsuSx/X9fFWRUU1XNkqbaOUraYIL&#10;VP20EdFVUqmD/a2fUP6e+EyVDR0+tJQ5d1YswUkFdSE62Okc/wBPaRbYkVL0/LpyOYPqLRgAj7a9&#10;KrD7s2XjcrvFqepwNXjxi8fWUlPQRVEtNHOlQIK4RR4+kjkqJkB1WVzf8fW/vqnkSFSslJCWBX1G&#10;SjYDg83JN2/3j2jurWCVey6qy1xpPnTz/Lpa8BIqspr6U/2elHXVm4K3IpU0O4dz0uNqYpozBT02&#10;/wCinUQAnwLFBSxH7F78WIcD+2ffMhZzKViijLkD1RTysPxqRo6fTb/Y+0ShbMsGaur+VK/bx6Sk&#10;mIYGr8wP8PTy9TlYYsGtTl9wVP8Ad9Jp5Gjz2zcfQ1sUxutHlafK7xgrqci36zC9/wDUj22VmNRn&#10;1QTMiabNpWs0hx9A2tKZRb/g3t+CFIfUnywRSta/4erG1lPHh/tf8/QobR7zzBoxBuLbdHVVslVr&#10;WOqyvX09bXURa4qaabFZPdlfKwt+gUtr/n3lgpSsUMD+TQojLSiMHyq7al16qiREJbnlh7curpJU&#10;0xQ9pp51pSnqM16q1jJUsuflj/P0mazNkbl3Bu373Ey1838Vp6fESVjCTG5KmpDQ1T49cdtugrch&#10;Tw0V00xUswb63H09xmp0EgQM4u8cS6XpZXfytZQfE7gkD6m/HtUk8amjxVP2n/N03c7cToPjGvn2&#10;nH8+lHDuPNVeMmyq/wALqEWhzmXq4Z8dvTFUOLODphPUGkbN0NDIqTDiNfENX4/p7j11ClDqlkLS&#10;r5AixLNHc/8ABQtMw0c+1kSwzUeOoZeIrWv8h6enn05ZWjlmBnrTh2/9DddbC7Y3L2Io2zTLRYs/&#10;wmetfcc+3MqKWFIRZjUvUb1o5kyBP9u17fj3GgpEdg8FNKwF5ZGJqWVfS4ALAwof949lm4SLEjqb&#10;TGPxEeny+fS1Nr+py0ehfSoP/P3Qxx7wycRjps/2RiaFpFOIxlPFitm0uTrWFwJ4KGrgztfAOD6W&#10;gnP+Pt7jxMVSKkExI0J0lzT1EwkX0ksuqtWMaL2tpN/YcNwTOsZtez/TcMGv7fmempov3aVjFv4i&#10;kVHdppn1z69IbM9t5fZ9PtOtjzOVr/7wxrVfw1M3tPCVONqZDaKjnTHde1eQZq3/AFZnQKPwfxOt&#10;VCyff1sREd1SFMesUuk2URrLRTmw/Hqv7VHZHDOBunYPPwhQ/lU/Z0cw+FM1PDp/tm+fz6BR+xuv&#10;Km+SforYORqKnLP/ABR81ursqqzGEaqW9bU5fI0W6MJC01S/q/bpiinjSfr7xUQFfEKmSoqVR9ZD&#10;OaFtJV3AB00huPR/h9fZZJbNbtGTd6uNRpA9KevTskaRhQFFPz+Xz6FPemaXYmSqtoYTrzayVeKT&#10;GBabGV/Y5SrFXT0s9VIqVG76UQeP7q1rtfTfj6e//9MRtq9Zbq21uXJ7hzJx6480mWipr5zCvU1H&#10;3dqVIIqOlbxqISxMjn6AcA/X2EobqxMpz5HybjpwOju2kZ7ZtGX8v2k+n8utjntP5O9adqdf7e67&#10;2CN31u4zn9j1mSafrHsikw+GixFbRbjqKuvzeWxNKvkraajMdPEJSzysFZlNx7WMMnaEEdHTUmx9&#10;s5Q28X3lTvfF01RFArIrTiljDxGKdRrZFbzL9OPr7NN4NibUvJw8QfxE8DT/AGeiWC1S4u5JfFbW&#10;TWmmg4Hzp5U9Oi9rmfjDW7izORPeXcu1qdfu5K3blB8eewJMPWZGWVZ49WXye0Ja6esxjqYKaYSL&#10;j5b3tJwBmhi7Jo6cw1WwMTSNKyO8y7tpjI9PKY2TyTipnRtcsNhoGnxtp08XKTbtvhuB4sJqh48a&#10;/ipxI6XiCOQBlmOfl/q4dezPZnxV3FlI62k+Sm9cwaU11HjcU3TGamhpctjYqiHJQ0+KTZdDWoaO&#10;myavJ5mEy1UXl83OgBfvnYfae6qynr0xlHTzzxrDX08VXt6NI6cRMyU0VUctUVRCGwZtYILEc39m&#10;bbRJqOhO30qP+gul8DRwUCMQg+3/ADfPofelPl18Oesduzbapt/bir8diqueoxmTymze26iurKyq&#10;rpEmr6yhbr3F4xJK2QOYAkOiWONWUAAH2tdk4PsLaFDNDHt3DSLWzUtVNSVG4cRTzGQ08MUS/wAS&#10;nztTUCKAU5AVYW0liVL6vZBe2g+oZC3euDjgfT/UejLcrRJ50dpWFBQdpNM/z49IfuPuf4v9v5DH&#10;V1R2D2Sk+Ox+Ux2My2D6g7UzuLhi+9mesefC4zrBMYk+QORhLNNVw+WONVdU0EmQhzkOUxmWzNHh&#10;kzVGMhV1FJFnMMYaeqr6qqVPs6t6+NjJR0Mos7WAZma30sYxbas8Eja/9Wfn8ut7jbrHa0DGlRgA&#10;nhQ/P0/n1HbPdfVuzdw7P2lkewZtk5xdvYbE5eXq/suSvr8PtvBYR51z2CXZkzCmzWYpJEliWJGm&#10;hjWMcBi016zDinmhfBqpqJXVa2feOzmjEI9aUsTfxeacRFPRyX0/VSv09pRtd3bl9VDWlPhxivr8&#10;/l0H7iGcUYSGlMdjfn+zqBR5PdmTy2LykW+80KLF4yKSo29TfHD5DUtXVZGYCB8tX+fZeNpVq4ao&#10;fcARwU/lHolST9ftMVNFlWz6buxlLt6MRyfbDHVO6cbJFUIsRpCsdWK6oSkm0yOQ6JwUP+F7fue5&#10;uQihaD7V/wCgsUp09BaF4xGzsV/0p+fl5cOhToOydi0WwanqXc2V7ZyNVPjky0+5KDo7silqqRpK&#10;pctDNNiotkUa5WEyxwq9KzMXSUArYPpWEeerUp41baVMgnFqiaHee3WikDRl5Imkqnmqq6OpsFjD&#10;BPQLC/sru+WZACzkFV/n/wAb6Vy2sDadEpBH9Fj/AKv8nQa0jYqXMTin7c3DM9Ppko6DJfHntgSU&#10;8kU7U9DW06Y3GYvCbfqsUXlkqmi8155NcniA0mPW53xFVqMdR4WN41qRHHlsRkZ6u1FVUyUsUGNh&#10;QxpTzTqUl8rOwH491stnuEYyL3E1p5cK/P8AydFBttdSrkn7KenGvSoxWBjysQah3Hn95T0UzYmW&#10;et2VvzbFPimnz2BzNVma2t3ZNOKuevoca4mpVpVplZgtrcewyzkcElNFBGlHrnR5alp56BYXqWSO&#10;MtpratIzCTayop/V/hyN9rsJokeNsgcOH9Kvmf8AD1H9lbNG36rmnrTgKnyB+zj0YDCZudctU188&#10;mZSKnmipMfDQ4/cFTVR42CSWSNPJiMHJNDODrGuaSx8X154W+xc/QYrHtiKmppKuKWoM9OtFuXFN&#10;Ik0zQSSxy01TVpEY6epgVl9ZLhyrA/Ul2/7W1xIB5gDzHEcTx89R6WXIQNrgcimPgOeHmR8z5dAJ&#10;3DtPcG49xwb4wlFk8JX0ONGNyk+e6m3nNFU46nXKU9M9DlsNgqjIxTZKgr5YptMIFO0avGy/p9pb&#10;NZGuO46nIUcWNkrUq/IlLJuHBUkIShV4gk2vJR1BljWZggZ1RHI9Jt7EFry/MsLQgAsQ2dSilaj+&#10;PoP3UiwtGNTAUrXQx+L/AGpGaZx0IW0JNsf6NMVhMtNvEYJsLT0c+Qpur+yMrkamTL/aVBloUp9m&#10;1FKaWseljM7RQTSSRBiXUMT7UD7hygMH2uKx37Qinaig7Aw0NNU1WlZvJU666XzJHP6ooeePSHKe&#10;n2E5uV7iSWZaLpLN5rwqf6f+r59HX72hNtR3crSg/Sf1z+AeWD0n6Wg2ZDTzy5bcW9Z5ZyuMhz1f&#10;8ZOyqrLYvFuy0CUmPFNsynXHu+PAirK/RHErL5XhST1+0xFkd1mY1cmLw1elTGlRX0Em4tsxq9XE&#10;9ZUgGtm3JFIFaSV7yNC4LkNf0sAIr3Y9i2wpFFaBn/08gpw9Xby63e8w/uaYW9lbODSv4j5D1jbO&#10;OFelc0ux8zjDQQ7t7HwE+JWfHbfztB052NUtT42ohxdBpXDU3VZpGnjhoYwlNFPG4hBTRZ0ZkuuS&#10;yMNPVGt2Tholkyk9fet7T25HPOZ21Uhqp8fVUyQUdPFMkSJAykuhuLHV7Qz8ifvJFMcKqGIA71P2&#10;YMo9PPHnXpZcc4bkkPiTCRcUwmrOBikZ9K56EGh3JjWr6aGi7a7AlqKfb1DijHhviv2f9lRjGxmP&#10;MTYunzW1s482VydVSSyv94an9uRRHc21Me46ncm8MbW0U9FtXD4wUs64qj/0odf1stR/D6aCTIK1&#10;VufKYtKqZKNVZnS8qqy/XWtz2z5a3iG6n5fukjM0dGFZIFB7NZofECntpgMSeFKmnUYc+e5+w8m7&#10;Ptd7zDdStdSyMoZbe4r8QpiCCQDDUyAPngjpc9TY/YW39w0+ZwVT2Dnt05B46vcmTq+hu4NrKKbI&#10;VteMcRQUG1jDiqQZGacLBMRCfHITp8LlUHsnrjee1N5VeSy2Figp6ahyFHNRz7z2VFUyHI48wF1i&#10;g3bEtFII0/zcrtGY1ZRYgEmV3Bvezcs3E7qDCtAe6MkBpAKUBJ+I0wK+ZoKnqVrPdJdz5e2rd9ju&#10;WezuF1J2U/F/wxQwoQRkD1pQis7f/wAgemOzsPSbRw2Y3hU5Gqz2HyNFXwdE93ZPCmq2vmKfLKyZ&#10;KTq2qxldAlTTqFqYXUxTtGwYkqpWm6qSeTbm4qIxUT12cxUOOx1NX7n2R95XSVFfQVFHTJANwVlO&#10;fPT0cY+4lk8khkuo+oDlnsLxyrIHBFcZXPHy1n06FFq5kiqHb/eTniPT16D3aHYWIrt3bPqlp91w&#10;Y7Zm4MlmszLjOou9qfC4+KkwG5MTkZ2zGS61wQeaPIZSfVQwRtBTCHQ7cofbbsegzeCpKmgmymNg&#10;askopPsoN8bUgEVW1bJWVdXFSx5SnTwUsOpYA8hso1ASBfYi3bbJbe0mqwIav4140bIAb54z+fRd&#10;FaQPcNSNqg47DmoP+r+XUvsre2w935nC5ZNqbyr5cJBl4xl63499yZKSTFVmLix9Jhjlpti1stPP&#10;k6ho2rvFDf0eKRoGYe8WYw9Xj6rM/wAZ3PsLbGRhrYq2HDZDfm0MfU6VpI6OjbJNjcljZqeqmoJW&#10;lCr5IWCBrWAJJeXtx2fbw1vMBpNSMyUqNX8INMfOnWt1tfERDDqK48j8/X8unHG9rbbzdBtOo2/s&#10;vureuHrKGfFVO58d0Z3BWUSeSafL10mNi3TtPJJUY6PJ0Apy8umeJ38YkLagrftrsDZ+Jjqdtyb9&#10;6xoaGSrWWGbG9g9czVdWgZY56KvGUqqmrlqa9KSTVLGGkp9Q0yC1/bXMsmy25Mka5c4p4hqCSacD&#10;5mladGOx7WtT9TLnPHHDhwb7ftp1n3VgMrurKYrd9Jtzs+p3FBRPTPjNx9e9t46hoaqmimlpMniU&#10;wkeJoYqbG1GRjBo6gpFkRE94rqWVi3fPR5aTdFVjM5sH7PKxssGKquzNnUzuft6qknWTI024JPFN&#10;BT09PPIGdGf1htRAuKuV7R47CRZygBFSCwHaQcYPkAPUn7em7TY5EniBBajGmM8P9NTp82vvOi2/&#10;RbNxmY2/3VVZLb0rUmR3Hjvjt3bU05rI6mgr/LBiZ+ulD4ytq6urpoZaeKWCBdBQqgOi4XqBGEUc&#10;jPBLAcPTRpLBIjpNaOjCyqqMx8cy2ZT9CPz7A/uSqvcK1vIDSgwPkR50xVT/AKuMgQ7ebW1Sr1ND&#10;5fOvkfl1877+axmMd/C6vET0WaocxP3nuvMS4/OYzIUVXjIJchvuaXGSyzUkVPNW4w1SrOikFLD6&#10;g8GFx0gQuyC5IAP+x/HN/wCi/Qe4C5gheXwFlYAUwflX/ZbjTy6b/wBC/wBXr1VVsCoiix9cIkd2&#10;MqlYlu4bVfXdmsUFlXmx49gb3jFNLBhfGrMkc87yIIEniJ/yBTrTywkFiSUIbhuSCODIHtxBFI/c&#10;tePHOP1SB+ynQ45H/wByX/P/AAHq7X+T5uCixW6fkRS1lbj8bUZSh2PSULyZZ8NlI6mDCZ6prZ8f&#10;MMTmEkgdgFqEKLqiOlGRjrBd5qekjqRUMkn3ctNAkKzrIzIqKjzxSTK85mi1Ob6RKR/j7EN94qTa&#10;ZP7MEkcOB+ytcU49SpG2lqE4HWxhtTM5jJbaSgpaqhfGUuUranLTYmWmiiqquomqIMXX0uMnpMXD&#10;i64JSL4hKcfHJf8ASlvaD3wKqtoljoIqdA2Sx9XSyFYnR6OshlSpWpgqVTxNVxeS50n6/T2p2q6i&#10;JoHwfkfKtf8AV8+lEjggqOPRkOk6SnwOcNZuKsyMk9PtbcmFzVIr1EUlPmsLl8XU4t8XXYqaVauD&#10;DzmFIR5luPqR9PYW4/EVFTXY8VlRJXz0RYfxaqWA06zRNpiEaLJFHV1axRhSQgQ2v7vzhFFNC5C4&#10;KfPI0tj+VfU9HtpLkU8/n9vRw8dvGjw+OypxlDT4OlysqSxbZoBVjINTVZgeqnqSaWplxVA9RUu6&#10;q8rSJqtz9fbz1/mI8Q89XVST1fnpPDRR0tpmeeB/uWjkKRlYmc02hfreQ2/HuAt121neUq2lA7HP&#10;kMj1zx/Z05OwlGkHFf2dCl2pi6jcNLjcbQQ0dIYK5J8jNXs1PGlLVQGgE0SMwacR/eeVx6dMSX/N&#10;gh4i809XNMvh8lXLO0ciESIszmQLIAfRKp/H+8+4+vIfCIWhwSKelDT1NR5Z6MLYVdujJ08gjpaO&#10;KBvOEoIYRNGw8c7RRFBLFqA/aa17i1veOrucxHNa2ujKFFGlh/lFTYhW1W/2/tFEmiFhWpJH8ulV&#10;CMDNenKBxJjjH9fHUCzMdYJ8FObMRov7UNHEBGItEgAaO6FShJ+7pONWpgOfZ9tJI36U18v+sTdJ&#10;5GIFyV40H+boPtzT3wzS+SMnxzAPq8gHFQbhNK3PH0v7MH1/Dp7j2D6DaGozyP8AuMbv/d/M6GFj&#10;ZgWl+n0/r7EfLzu13eaTnQvl5Dj/ACBP8gK9R7zAxPKW4lvKM/t19UufzY54W/lT/LfW6gVG0tlS&#10;IBTxk6j2jsDxxsCllJaEc/QX9n9r46ingX+InVM7LpWyWDAGwP27Mo9LA82t7EOwT2t5ugbZVpCA&#10;xJ7uBB4CQA4avr9vWJSzlt9irxq3yrhvXh/OvXz1+xoamHAV0db65Q8QUDxrcLXyTBW8TMpskoFz&#10;+V/x9079w9c7C7Ok3FhMRBiBlIOxOxJ6jI7WyFNksltzdMG8ctFkK/dMEvigy9ZFLMpGLqIwZFCo&#10;LohkeRpOVZ5tsin3i6DZccFrUNQV8NhnhQ0A86U6I/bpZJOXbFAreEI0pXy7Tw/Pj19Iv4Qd/bv6&#10;/wCpOpa/I1G8U2jH8afihNgF7AwOV2/sjeO3q/437FrsPQdS1DQ5GPFYulniqDk8v95kaakrvOKk&#10;eWVIYCr74+K259x5WrakpcqaDGYvKO2ZG4MntWfOUuPpJTTUBofHN5cl97k5JqAGKmxzyUsby/V2&#10;ZAuybor1RcBj5JwPAnu8+Pr1NNtJYaQrMfQ0JFftoOGeFcdWN4j5rdKJi9vS5DddI2a3LmcFimwO&#10;3ftt0/wCtzVQaKR63JYj/IVx+KNMWyIM09XSvIU038ae1Jk9q7kr5qzKzRYSjjpf7qSZqR9zbVhx&#10;8mQXZeLwtfj8nHJnMTVTQ4+bHrJTvSSQR+ZLR6yJB7HvLdhcRKEnkGrh+HGKgfFnz4dR5znIlxMB&#10;EDUnyB8qeo+R/l1lpO0ti4L+F4JBvuStz8u9chgKfH9Y9pZurfGz7+y+QpchS1tHsnP4+gmq48oD&#10;UR1yef7aRJJdEbKWKdv3pTsTdO9Zc7gYNi1GLq9kY2GKpyvYe0sPUNkqWXITTCCg/jrmOOn8cc0n&#10;l/yZYpUCc69EhW8Fw5ULpK+pZB+0Fv8AVjoIW8dwXP6ZKj5fM+gPQqr3hsjbMFRQ5ai7K89Dkqmm&#10;kOK6Z7j3HAWkqEMEcdbhNgV8dUXNUsasCXldX06tLH3wx3xt7VrEp3hxG0Y5aqYZTJ1tFv3r6enq&#10;6WWOeERy1YzORmgqcVUI4ZPCYYoHCrK8juhNltZgFVtHD+Jf8hPRuUbSGbVqHnpNCf2f8X5V6Zar&#10;5X9O0ZrPu27TpGoqyXGtBW/H/v6iqZK2AQN46Omq+tKaSvSqWqjMDw+RamzGMssblRcm6p37j+p9&#10;94ynx2Iye6qzrHf2wsTS0G7diVldkqvN0jLS1E2Trt9VMPhnjoIKaEOsbxhtDsq3QEO4w2N1MZRp&#10;16WFAa8eB+L8sDj0ubddwaGS2jVqlCBhfMHzK0/n0icr3T1/uncu26enPYVJi6Xc2A3lJLnuou7t&#10;v0EQxZko46OJa/rDH0QmbIZIVbCoqjGFj84UKplRZdQYbfuydl4bEZXrjKZKrxGNxKRzjfPV09XT&#10;ZSOSjh1K0e9a58bE2HQx1T8OYqNUD3a5O3SyNikTR1NKg14EEHhqxVa19ABnom3Hl/dLgrcCUjjX&#10;tXgMeTjh5f5ekd2N2D19vDczNjN8ZrACX+JUGRpsp093BTY/M4OGhmp5IYp5Nl0FBuaso8/UpNjk&#10;WomgdqySREnIjVo+TwvYtXvWlz2S2VmGEFCNvU1Su8Ov6/N5WhyNdBVxYSSr/jWWEEWTqcaksyPV&#10;RrI6BNMd2Vkm4T3cclXUljgHUpJyDmmrj58OktttqsFYGi5/CRgVqckY/Z0r9q706cXY1fQ4DL0W&#10;JTHPlNyTxVXWe/ts4zE1OGgaiy2aosNV7d25PJRY6CpT7eoSBrQhJQ8qojqvIa3cGSnrXw2w9xR1&#10;tTlxU1dFhcnsWWrjqosJUNS0ksjZfIB43rhJ5DPJDSxNLJywW6oEupZ2URxNQ5xp9D8ulU+yoqis&#10;uAPMevp3D/P0l6+TaW08RQ1G7uxNvJjsXtVqSiyW8cZvaipaigq9zUgq5qZFp8PSJXrjxTQU4gWa&#10;vqWjhYFEa7xcxt3t2LH5TGUnVO/62KfG1VPQRwf3eoYpnajP2Mcrtn8ZjqOvjrpdS1Kao6eJBGgR&#10;CADp765VGrYOI/t/zCv+rFOk4tLc0ZYVL+VJB/nzXpJYv5B/Euor8dmIvkf0bU5PHVSV1elLu6ky&#10;GVhMVesWUgp0qFr81PRVdLSGKSlfxtU1JaaZ3lFy9dW9L5Okr+wn3t15k8hXZvf9TV4qor2x0mKm&#10;xdbgcGiZGmekydTHTUtFlY6lpjJqJaJ1VJNSKHre+KmTxrEs7OeJxn504A/6j061o6jstxTj/aCp&#10;FBUUr6Y+degy7u+WuzBQbUqOsvkfsvbGAwWz8bUZehofJXbtmr8dWCafbzYeuxkeRNbncKYaalpW&#10;jpaotULUmSniQPKEvc/Se4/78UidbbC3C6ZbaghrZcVh2w9LJJA33dHRyV8UQ1vULLKKhCVEPoQl&#10;tOolKXjuyqsBpp+Q9fRejOztiApaVSc5wPX5/s6ML0h8nOuz1tlc92v3D1lj58Huaup6iryPYOGq&#10;pYIUqvsKZ5Eqq1ZIqUzLoo5VuK1V+4VI/L4kBKn6C7nFLVY+u663M2NEUVA9P/BKtHvHR/d0rxxS&#10;5WOKpiRoxC0gnPA0zSnVcG8K3lDS2kCE8aE/yI9elOmGjDxwOHmDw9KHoWU+WfxeqHh+z+QfTdTP&#10;LHJPF4Ox9qy+lamOjljleHISmGV55gFidQ7Nyq8EgzGD6xp8VTN9hsbI0WUjw1IlO2RwcMytllq5&#10;K6XKLRfcUmG+4pqrHfvzSveMsgp+GuE+8slztu9Na7ccCDixGS6+tPQjPTs0CJKrm0xX+P8ALOf8&#10;g6DKv7jxWQymLFT2vtSqwku48rUVSYPctBDE2KbFx0tHhamqgiyGcnkqYc3FUUkVJEjSCJ3qHBXQ&#10;xbd7dedqTVuL2nt3q7sXNYnbmI37jcdV0nXu4p6TJZTcXa0e4o8dSVDUdTQfajC1MNTLVTtHQyOk&#10;scDOOVOdiSddz3eFrCR3HhjAY5IZvwg+RrTgf59b3ERLH+pbgLU1OugB/M9KTFfIz44bQTM7q3j3&#10;10PtWTdOQwmbyMmV7h2NiRSJR7IxGBkfILmMzjZIqiHI4ienEYBcIqM2lxIiMMXSvcCwTp/oc7Cx&#10;dBRzUz1dTUbIlxNQ9QamoNSsUFTAlbXSvTQjR9nOKd4pDHrDi3tTcy7hHK5awlVQcEqRj8x0UERB&#10;9Pjp+1fl8/n0osH8wviVuiuhodr/ACi+Pe56+pgqaiCj293RsDPO0FL9ss8zJitxVYiip3qo9bul&#10;11D3Yn8LMTuTBbW3G279p7s2dNX9jzyUGM3TTrDUTYobR25HDV00F5GpI6md5hJHJK9QXU67k2BB&#10;zPfSR7cyvG4dnAyKYIpwK+YJr+3J6OLO3e6LaJRpAHCh4k0zX5Hqnb+Z5uPbvbe8qEdY72693mmE&#10;6LqKyOt2nufEZiemyZ37kamKXI1OGydXFLTU1Tg4jQ+aL7eCYTs5CtwenGxIWLITqELyE3dCCg1I&#10;WRW9Z/23sF2beIUalMV/ZWnS9CfGT8/8HVLvddZXUVAKOsWm+3l3Bj8YhaloaoSU+QnEFdHR1tXS&#10;SrQ2N2J1SD8f4+zI9fSRvgojoEf+U1CFFuQHjZFb+puWUH/Y+425sVpLp5E+GlfyJkr/AC6NrcYc&#10;1/F/k61oPn7Qy4f5K5LGVVfUZXx7J2lLFXVS6Z2jydEKjGxuR+r7VKzTe/r0X9N7AM+99+TbRrtp&#10;ffwxvFkMNuykhmYUqTwiWq2g1QtLULE1VA0320Cell1A2uLn2BrDYeVb67la6zLRQQPGXgZSK0YA&#10;5Lmvy48OpE5Nm3M2dwI/4xX4eNDTBB4AD9nr1ep/ID6p7I7g6h+TkO2txVODbaXdfRO4YYUWiydB&#10;kzS7M7YxkdLmMXXqmOrKSloci0sRlRvFLEsuhmjVSl9idPbE3/tnD7prk3M1Rl6eSqc0m7s7SRsR&#10;WvGpURVqkCQR6jcnUxYn9RPtdu+x7Dbo0VtQJWoNH4UqRRifMcT8iDjpl943m03Fkl0ju4kL5g5F&#10;Pt/1eau+cH86r+YH8O/mF2v8cNnwdC5HaHXec2dgscu5uodv5LNsud2FtzPyNWVuMrMRSu9PVZl4&#10;4RFTx+OFI0OrSS0+v6N2DjEoZKf+9alfLMhfdublRGYwBoWi1TyVOgv9dMl/6W9xZvF7cIrPpTHA&#10;6RU/HQ5wKgedKZ+zqRdmmlV9T+X+c/Lq0n45/wAwP5H9p5TcVFuabqCeGjqaDFT0uL6ww+OqZT9t&#10;TTyVk9XNmYaSjBLlRE7U1gL6uQPYgYvGSnE4mNQ8dORVTU2muq4oo71U6K3iyWDrYa+Qj/dtO8cy&#10;/VkVvV7CSbiiyyV44HAAnj5g1WleBFD6+XQ6SYaanHSp3vURvvHdlZH9rNloziaLMtNt/C19fUkY&#10;zG1C0wyO1uyNu5DAU4AJNJlYKmkkvphmki/aLv4VgWj8qnyhjdfSyO1hIJZRF+sCQ30/7z7V2lwz&#10;Qyypgmn+Eg+Xp020neDwr+fQQZ9HyOZylDBIKnFpA/mqEMtFVRIY44/sKI1UhMEn2n7Zl5/rp/Ht&#10;thoHml3T92oSf+73hqI/LTyQ6Gr8c0cUcT00FSrvZfQ5kiFvr7W7a/hz22g1HiKa0z8Mg+Yx+3oh&#10;3yWkJrxCnP5N01dwbpp6XEdCzYVpZsfUdv1VTh5lo8jDXLV0+y90mpyFVWQ5TJYmaBF8/wDlES01&#10;aQ36eOR3oCWoXCm+qY/XkAkRD8/09ire9I3WEt/vkcMfxHrHBSDE3p/s9aXu0iTgbQOfXWTveRdQ&#10;X9yOLgcA/wBfcimTXE6ekGU1CreyrqaKFVBvcEE2vyPZHvz6bW/qMi3OPUfqH5cOn9lk0ToSMah0&#10;L/TE0dH3T0pV1DmKGm7Z2TOz048c8Yi3JgzeCNRUmaaTTwPTz7Kdv+eSjj2VQqsFPI1FHN4TLSQx&#10;tHU5doZhFVZHFZSOik1M+spFNLpN0EnuPY2SW7vHkqQrEZqfI04FSf209adZLbJdfo1YcKf4Ot+b&#10;420iZCh7nzEFTV1wO5fs4q16OtnmjnxmxsJV0v3OPw+5cFPlaUQmMIktRRRB10ymE8++NJS11Rik&#10;qY6nIR1IyULRSjIvHM4kmWpPlkjoZ8ksrxAFDAkFU5FpGWzaRBdNZmORXVSAjinpxGM08vOoGKfN&#10;ZNehZGqOFfz/AJdJeozEGP39HizRYA4yowCrWQPtymqoWNPTDGIaSGTNUG3YqWhq5ZBKlZJXY2JX&#10;1UyPqj8rptejo8fX5pYYkFe9WkSI9XU5SSM/Y0sJXwwyS06S0yRzLCsKkQ3bUZP39RVfaZOVNvd/&#10;hRmJIxWsjEfP0BJ4+gx0ka8MyTyt5AZ/Knp1H3/uDceY7BwaS1lS23ZtvQ1EpXE4bbtMxiqZal2i&#10;rK2kpMlUUeWkqqF61qqZGqdCBEpv8kMeXaUtVWbkx9VUJTRKImlSDVKlZFeSWk1VI8pB1PGEW5aV&#10;gAXCKYkUZ7ZIPrdsjUGhkbyx8LHGK/Onl5VNT0D+c797vk27jIz2k8PKQeo+w/y6I/8AzH6LHYL4&#10;L/JfH42bMVcx25R0kuSENMcRXSNXYDLNHipTAjwiKkmaeV4lip4WaQU0kk8dTMxiI2BVeeSoAW39&#10;Bb6g/n2I5kZZZiRgMf2evWMIk0s6n1/wdac+OqlGMx0ZjDOKSBChUxtr8XjI/Nj+b/7D3xKjzD+v&#10;i/rf+0f9b8H25Um1H8Pi/wDPvW2jE8bA8Cw+fl/sdRI9KZ6ZnRjqwAS7qHI/3KW4XWL8H6eyW/Iu&#10;RcduDHxGSzPidbIx0LIgqpfQAsc2p/Ib/Ue8jvazek+kUhBUrwqcj1+HHl69IN35cW6mBBHiVX18&#10;gR/GPLrZl/kabTq8x8f+1ZBTFqfH9+5amWviiiqKilrJtnbSc1UrNk6bRSimcpq5+pP+HstX8Sgh&#10;BkqY4hKQjqqV8TxnWpHgjj+1XzSWB/I+h/2MqXu4PPTJ0mvmM0of4cU+XHpSvJzmBPMD8q0/5ueX&#10;V5dHs3JVUkdNjK2saiVpqOYzbSyFNXK0LL/uUqatc7N9nSsHUD9t/wDOJzy2idS0FfVrBLHSzaQ0&#10;ypBJUUUZPjbTIHCop9JUj6m9h/X2iF44oy/5P8w/y9Jzt0MRLEAH1z8/madMub3PtHBS5agr87jh&#10;M0GMmqMhSYbc9WoWshSaj+2meoqIbzJNGfQq/U/W3Pmx09LPGrweKYxxuYFqaQ6yVlCEEG0d3IU8&#10;nT/j7o7+OQKUZvPHz8qeo9etMAgDK5IrioOOFf8AD1zot54rOYqvraHLtX4yGuqaQ5CfA7hjSmjj&#10;FFJVRStIrNUGKmLul408n04+vucYjVTssdPIKpf3UjT7CXwpHp9HkMi2dE1G4B/Vb8e93LzMVDDu&#10;z/Din5fLosW1UCrL2euf8/ScoshR7bxCVNRk6T+AvahrKmdN4Y8ZSsyHniWpFK1LUvJT1NW8Udmd&#10;beG9zewfpDWpTrHLSpGauBKcOHd/KsvojSKJ5tGlmILG2pb/AEPsL3RuAwTTpHrg1699BESKVJGf&#10;85weklhpdj1+Uqq+h3HVV6bay1Xl6mlemgpI8TU41jV5Csr8jR4sVqVQgjlWBdXgqAnBW/CM7Eoq&#10;nH9W9jsyVdNB/c3Oq+uel8EcwSkaF7mu1agyFeV5U29gH3jlluOWb4E9mu3J4ZpKo8qdDr21gjPO&#10;O0aaE/q+Wf7CY8f59Dn8Wd0bY3H8mOkTFk9v5PNxbpyM9BUU1Dm4Mq1I+wt/JWQyebb1PRmnljlW&#10;ZrzqBKmu5vb3rV/MM6twbVI1BhDuZzdbf5ypxYtb/ab29437X2xbso+Csf8AhPWSfMiAR7SCO2kn&#10;/PvWwuPoP9Yf717JsKZiGANgV1DU+g/Q+nVY/wC39mX1MP8AH/I/5ugrqX1679yVibT69RP9QU/x&#10;+thf376mH+P+R/zdbDLTj173yeACRrk2A4AH14/17/7D35ZVC0GT1WEDQoqeve5ENO7c6b6gSrqP&#10;KraLozaY9coQOAFJQagRx7SyyjgTUnj9tK09OtzSrF8S5p/qHDjXr3vN/D4r6FkUgtpL8MvAX1Np&#10;mcLH+rkav0/48M/VXkYP6GQM9y/yx/s/LrcN5uEjAPacP6S9e9yIqbyKAl20X0qqKxKjW0cjHWEC&#10;yol0sSX1DTe/tiW9vE4w4HmSP2fD1SWSaMZt80/iH+r59dX/AN9/T/X99LTyBbMgIsr3AuFVrmMv&#10;ZNI8o/Tyb+1E/htUwP8A6seufXpRPBHIT4DVr9vlT16795nhYkAAiy6j/Ql/82AzfUOP9tf2mSMR&#10;1Zj/AKvPz6pBYFQTIw/Z/mPXvfKOmFmeVOVFiq24Jt/XT/X/AHj3SScgIInr1atF49e99fZ2fg3X&#10;UVVm/aJZdV1CzMl2fSdPNuDci3toTuCaKf8AV9nl0tS5jWpY5Ncf6h17/b+87URAYllufzYMORb0&#10;+MyOx5/p7utyxNCrDqonXV3JQevH/B173xanOpgSvOv6aP7Jv9HaP6g+3RI9AQD+f+o9KtNTQcev&#10;e+Ip1hezizL9ULIsllCeRpEZrxRqWIBIGo2HF+GU1vqDj8/9Q6oIjIpBqeH+r7OOeve/JG51LYhT&#10;ew5JLXk9I0xt9fGbH6G3tQJkAGpuHTTusQApjrq/voRnSxKp6WseLcH6H6j3cyBSFBz/AIenc0+f&#10;Xfv3hGkKLm0giuCgu7Cy6bMOWP5Nh/j7YctINHy+f+ry68fSnXvfFI1uLBvKWtqYBkK8DTEL/uS8&#10;/p4/1/eySvEY6tQjB697yCnvf1tcNpt/hzzqPFvbTTafw1HSVrhQSAK/n173w8CkhtJ0stv2xYg/&#10;103JPvfipQ5Ff9Xy6UjAp173yaLUSB9fwQlk/wASHv8AXj37xk63Xr3t3oMflMzP/DMJhctnsj9r&#10;W182PweOrsrXChxVBNkMrVvSUdJJPFBjaSFpJm5WONWZiAptZNjaZG3B5FW3Q5qQBxoB8fn9n7eq&#10;wbE8x8aOUiUVIouryr/EOHnginn5dY5JYoVDSyJEpeKINI6oplnlSGGMMxAMk00ioo+rMwA5I9tE&#10;KxafJFp9aq/rMkaspbSAHlWwZipC3sLgXK82s93HdL9HEmlgTQ1rwqeBp8jjy6tLHfvSG6b9Mefa&#10;PWhxny4V653/AMPdi/8AKicj54dEJIyo8lJ2xTsQ0hEqy9RbucRKYnEU9iXbS1ygUE6WsAY8tyPb&#10;7jLGwoiOhH2q+PLGQueGfTJBvPe1W0W3md5P0WYD8XEEAfirxoamg+eD1Tl/woBpXrP5QfzMhjZk&#10;Zdu9WVGtXSNgtH3z1XWOVLq3kISA2QeqT9C2Ygjcrz/XMe99tbPw8WLyeTkocrna62NjkEgM1IwX&#10;UQWIjdYgNQYW1E2/HuDfvEX99eXt/uonQTARJpJWgB8MHjpAyMjSa6QOjT2j3SLYdk5kspWHiFre&#10;nH+KQngGHA1/l1rJ/wDCcjv3Z/RW4vkfQ7u3RgNq0m7cT1+Y63cM7U0NdVYLK77DQ0QCTLOaGmyI&#10;Jsw1avoPZW8r1HnMdgN1YVtsbvimlrcaaJztvIVTTpSGbU0T08brb93/AFXFvcOTWd1fz2Vxb2EO&#10;lVOoG5TBP+mcf6h88Tbb71Y6kkaQCgz8Qp5/w9bdm2/lr0rkcltvK/6butKmmq8fkfIE3HjKVQZW&#10;pjGWWeUOmjwn6hSdXH05K7H8adz1O6Icidp7/kiWuimlqodnZ2ZVjW4ZnMdEYVt+RrNvZmjXaQ+A&#10;1hApAwDcxZrX0euDnh+zpe3M+2XQ8ISDSBX8Q8vmg9Oh5qvlH0RT4/ySdzdWwTSQkRR1W9tvU7u5&#10;4RUimrkndntxZPYd71+OO9/uKqWDa++/AryyNO+z8+kSRt4yZZZnxy08cUEZJkbX6bW5v7G3LcMd&#10;6ChtYTggD6hK1o2KeICa09KfZ0pi33YJoWIu8UP4X9D/AEepyfJroyBqKmqu4OsIqyslhpqWkO+t&#10;sfdVVTK0aQ01NTfxL7iapqJJFWJFTVITx/ivd8dP753J1vi9r4Tau5qqSlp6IwvDtrKyQaBC0TsJ&#10;VhMehGiIujOf8PdG2YWN9NczWkahia1nTGQf4z69Fn7+2OOR2+roKn8MmP8AjPz6RmF+TfRtNubL&#10;HKdw9c0Mnlkp3o6vduDpaqGRTE6xy08tRFPHIY5VOmRUIDC17+w6x/xa7ep+sa+jfamfhr595UNR&#10;HRHaedepnpIYE1SlY8YyokKCS51G5QD+1caunsU3AVsozGIjU/UJQE5p8df5DpN/WXYB2m8/4zJ+&#10;34enqL5b/HGt3LBQUfdXWdSpws9YKiHfG2Gpf+BaQaTN/FAPIZNKgW+pP0t7VtH8Zu3l2Vi6aLau&#10;aFTDnaWqlx6bez0NasMdAIi5ikxpUksP9Vb3S3v9vhu5ZGgjFUpXx0I4/JunU5l5boQbz/jMn/QH&#10;WGp+V/x3izc9PN3F1+sS4+X/ACxt27cNBrE6qyfcjJAax/T6W9nE+PmzM/seftKLOY+soTlKbrSn&#10;pZKiiyFPDVvio93tkPBJX0dLrFMa+AGw51/j8zH7SbU53y2nkIMawXBwVqKsgAOl2pWjH5Up8xB/&#10;vJulnu20bG0bagZJD5+RQHiF61RP+FPveXX/AGj0n8TqbYW5tv7n+17D7cqstFhcxjsrW4qGXbu0&#10;osbLU0uMnqnijyEiSAMSLGP834NVTBoq+kLtYF2UfQ6QdKsfRyf1+5emMc+0b2qAFlRD55o1fT5d&#10;Q1Zrq3O+Vz3Ex0+VVA/2etMqqlYbm2W4kIheurISSVJSR6SZSDa5Y3n/AMPYZfIDY+f3Hs7GU2A2&#10;/m9wVm3OztnZGshwmLyWVqqHH1W0Owqd6uppMZTVtQlMKrIQRs+khS4/JsMYPeKMbpLyHdLeRxR3&#10;FvugGoqAxWSwAALMoyI2Pz6nj2hNtst1zUsl6KTeAT2EUIEhpivAkdbaX/CYXtnYPT3a3zZxnYm8&#10;9q7Opcl1Z0lUY2s3huLE7WhrarF7k7Dlq6GnnzVXSU9RVU8G5Ii4WQ21DjngnGF6s7FxPaG28vV9&#10;d78Shp6+mqJq+XaefFJEfCYSJ5UxsjRiM830m/09xn+6RcbY1qNzg7QRh4vxEmg/UHGlME06mq43&#10;nbGjn07gCYgPwN+M48utv/O/KDoLI7M3CmO7o6nqK6fG1kdPRQ9ibUarlYIVXwxPlF1m5+nHsGPk&#10;P052nnt9ZmbE9Y9iZmhjoXpoajH7F3TU02qSklpnC1EGMkuGeUtwv4t/iDiKWP6WJkNvHJ6meLNC&#10;fV8Ypx68m8bf4fZfDh/Cfn8un/qnvrpGLZWEjqO5+rFqZo2leOffu0qaZTJJr0mFssGBQcf42v7G&#10;bqjrXd2Pwldgsxsbe+KlSvrp6Orym0c5T0tSQ9CxlY1NDTvDOTQkQvZlmQ20rxeR+UJPC8KfwYWX&#10;RQgTpUfFXgTUdwr6fPoDcw7haOdS3wpU/gOKH7P9Xz6KT8sPkn0lQ1OKzGO+QvTqwwLS02TxsHYm&#10;zTkxHN9/TxssTZeXz0itWF51/baHxh9RvpEfd3T/AGRX5jddTS7A3nUUlTX1c9PLTbSzsqVTVkHl&#10;YU7rQx6ynkdFFgFuDfi3sM3l1FBJBEVhUhTUGeKq0YgD4jXA4/5+hZZcw7daQ+Gb7y/gY59PhPQv&#10;9YfKf44ybR2lH/swnUM9TBhMdHUFuwdoxSBaOKONp54xmJBArFFdmLH62/N/aX6+6i7MixyUb9d7&#10;8paiOprpmEm0M6dNmfSZP8hvDrSa35PH59l+9rFFE82iBkbtH+MRjLVz8R4H7Py6cTeNv1GT6zB/&#10;ot+fl5dCNmfk38eBkF/4z51EEMNNIipv/akryIWTSY1XKMZFY/S31vx7DrO9Ddt1ufrKjHdWdj1D&#10;ypGFNJs3PSH9o8kqaJCLD/D2j3HajFtNss+4wKpYHMkWNROP7T/V8ulJ5x22GTwGen5PkEVB+Cn8&#10;+nzGfLn4w1KvEvyF6REkBcSxt2lsxXj0nnWDmOPdifx+2/mcF1tjMLmsRkMNkoc3uN5aDKU01FWq&#10;slSrrJJT1KQvGGA4v9bf4+8mPbq3/d3Lt+7ShlLQsCNJBHhoooVLVqQfsr8s4me6E0d9zVzKLZgW&#10;/wAXP5GKIjB/Mf6s6Dn/AApQ7E2b2l/MFwOa6/3ZgN54Sk+Omwdv1GV2rlqHN46mytPvHsHLVVFJ&#10;X0c7Uq1MWOzEEujXcq4+l/YyRQrK0/q4HiubcElTYWuDcf19ym8zxQ2wIyS1MjyYV8v8359A23tD&#10;L4+aA0/wH59a4DkHOGVXX0UEhLFCxMsyk+OxIb0kHnm/9B7BP5TYSWu652OuPp6usqIK/cvmjp6C&#10;sqQiM+GeMs0Ec+kamcfT+p+vHvDD3ju7+T3SiEaKEeyj/GmcyCtDSmApz9h9espfaC9sbHlq+juJ&#10;MeMaYbNfsB4HHW+X/wAJS8niKD4xfIcV+Qggc9yY1tFXMKV0J2jj3lA8sgVl8j6Lgj1R/i9vdalT&#10;s7MUlCmTrMNlKekzMzPjpmx1ZNFLT0SmlnDx0sU0kRicDyBgGUkKAzG3slvdm5it7obdHCjOq9w8&#10;SEZPcPxeflnNfTqV4NxtPCNvBJXB8j9vmP8APXjw62r8Xv3ZuYqchS43cWKq6vDPTw5KCKqHkpJa&#10;2Pz0vkLiNWWoh9UbLdWUE3sD7Te0cHUnHVsUdDXEDcUbIppK5SimWkil8jSUqqyqI5PUpdQ0ZDaQ&#10;CwNp7CTb4oxuVqNeg1q68aE07SQeIz8+kCzDcpXszclaE/grwOeIHr69O1XlKaSpiWCupwWpC4Gu&#10;F7q6uySIC+ogC3BtcMLXJA9rfd1MrZ6qhhp6gyCZU9MOQNngWN3SN5aJIpmRGHCMxLHSAWBAS7Vb&#10;7pYbb49/Ru31QYqw/AT/AIKeZxnpbHd/7qJL1dw8VRX/AEPTWhINMfKnDqBi8hRVlJBLS1MTQshI&#10;syn0uo061aTXHqKnlgAALmwtdUZTCZhMNtWPC0OXyJXCU1VVnH4qeuFIJq+taKSd4IJQqzPEQlmN&#10;19XA49qrHlSLnFbm5W0XxddB+oATTtpl04V9Pz6Joptq3GykuLtSc4+OvGg+GnnT9voOkHP2Ptra&#10;mUzUW6dy4HBRyZaeCi/jGTo8b900OKoKqZKc1Tq0xp4HLPa+nkexRw2PizODxcFAtX9548REkcdF&#10;XljO0lOnA8bI80FpH0k2IWxK3FxvLBuvKF6BvMA8Hur3R/DTj2FyBSgxnPqD0D95nu7YGS5uNcQB&#10;8lXHl8NTkUz8+i6bjz+NyOUz1RDXUBgglzUkjy1VOI0RYqphE7VUlIIYaqUKvl5Ck8Bre1xuvbuW&#10;Tc9CKmLJVkCY3MJG0dERCxnCLFZo9Qi16Rwfc68ic28spZBrSARzEUPfKTUip4pQ1BJ4eXUB89bh&#10;+9onh2hqSggE/nk0cL+H/VXqs3IyZFth7jRsrtbG1VTu7r+uk+9y+FhqY6LE1UUtYTH94oqGpZAe&#10;SVJJ+g9ncxfjNNThLxgUsQI59IVCdIJvdtJPH+HvV4kyKPFAZiw9D3EKDwPqKdRc0KxNehcklAQP&#10;WgH5dfP439eq7L7DlaaQlt2b5rI6grJDDWUp3VnKtaynWpjhkkhlo28qekMYzew96oP8xaTx/MT5&#10;MwOwqETu3cjRyFJgwim/hFSIxaQhUg1lL/nTewvb3jvyWznatjDCjfQxA/khFR9vHrOG+l17naDQ&#10;Km3g/wC0dOvrT/DOZKn4hfFmojj8Uc3x26XkSPQIwqt11txl/bHEdxzp/s3t7qVyVEFyNdYgE5Kv&#10;XSw/45VdUkl/rpNvxz9PcmNMhWtc0/lg16ii7QM0p89R4fb0ZX3EakKpqGj9WgH9sfuXuFOt1IHP&#10;1t7bSZGPE/z/AMnSWKPX3V7eve8UNNEggknlggWUzspmlEQcRkppV20A/uMLn6aLupdRf2t3e+ll&#10;M6WykhNPDPGnCo+fTm9TC3W+NaCPR6een1+3/Lw66v8A77/iv9PfoAs4gKMGSXV43BVlmI1sFSQM&#10;Ii7AABdWpibAG3thkubM3Xir3pp9MV+yvSy426S1O4D8SaPTz45qfL7fTrv3JSjp6YQx1clkbyuz&#10;OmkhEi+4DaI5JLxuhurg6P6ke3r7d7y8uLh9vgC00Ady8TgjvUeda4+zrU15uF8253e3WekR+Hp7&#10;17tVAfjApTPEZ8qde9ulZhauj88U9DksW0UeNcLkcXkKAMmThNTRPqr4KcCPIxrekcalqkVnT0C5&#10;tJcX21R2d7ewhmkL1oyGmnH4NRwDVsCnDqyLuVmdsvdxsz+qZNdWUadPap7eOoEUoBwr8+ugb/7z&#10;/vBsf9sfeCOhlqF8enVUHWqsE0hmWxC3dY1LPcCyaytjcC3KKTcYraRrgSf7rJz6H8H5FqAniQON&#10;BUdFF/NFs87XMaf7pyRXj2k0AGQZD3mvn5+XXr/8a/x98Y/N5gzmMQLGVVWkiVVKjQ5MqjWArj/g&#10;xF7Di3ty5tLcI1vFNXcpiK9pr258+34fnj1r05Psu3GJ7Wyem9YJNHFPxHBYRntxx9Tg9evzb/ff&#10;763uT4RJNHUxS640Ecb+JFlAeaT7eNFCMWLBr6ha6cB9JPDUF/YWl9q0aYzmhLeSGp4E5Pl6nFRn&#10;pWsSxWC7PFaapmA4P56i/E4NSKUrUV+XXr+4z0SwVRCqCvrFiWDRhkTxlgglLKXYqx/s/Xm/C6SX&#10;993ibjHe6RjOivAf7X7OHTU9wN229WZ9Exp860anlQcB6dd+8KxQ6iFa5jCkWJ0zOQrO8ZIXVCkb&#10;gq31e44F/e7ve71snAb/AEuKU9F8/wAvP06cuYrogF3qP9r5Ur59e95JKeVkUwsCWUEcJzexsQw/&#10;I9tWb28jHxl7iaHj5V4U+z+dem4JNvhIW7Gf9vj/AHnr3vKqKFPqDk20hedX45/H4/r7cMhRTQZ/&#10;1fLpvToXj/Lr3vE0etWCtcs4A9Oq37fkNypYIw+lnK/1v78ryOuD16mtc14+lf8AJ16/vGtK0skY&#10;iXSwZXsWS5U+mQ31C3jk45tcc8e33eW2FZR21/1cK9ehlKE+LwNPl6+n+x1736WmaOQN/m7kSaeA&#10;2lgzKCAToLRgEa9H1t7ehvRLRUFT/g/ln8urzXAdl8MeXD14eox173jpY1SQBUZVP0/UbW4/oDz7&#10;2LlmpV6/LH+brfiSNSvwnr3vPVRhmUMVYsxHBI4H9r6Hj2qgnwSuAfz6cVWaunr3vFAPJGW1Bmp1&#10;LoQVskaldUjx6hKwjLDXYFhccG/DiSNE1eIPH/V/g9eqq1M0x/k/z/Lr3vjVU8SxwNHEUPruxZmQ&#10;+T+rcXtf2YLKW/H29P6zxrjr3u5L+SlAU+QfcADm7dF0Bfxa0dim+scVJaElGbm9rah/t/cxcgXQ&#10;j5c9ys0olhQ0rQ+PThQkefCp/KvWP3vWvjc5ezwQ0UXG5V/7Im8senWvH/wpcMX+yJdSpLQ0OSEv&#10;zA6thSkyUFHPRSvJ1x3KumdK2SKEI6alJvcA/wBL+9iinSokrKZKpq0ppqAfLJOVa6jTpOtgbA/4&#10;e5CtnD2e4PGKD9P+R+z5f5em3jCQ2ZUg/HQ0pTPzPWlJvuo2pt7auTk2jTdeQ5jz4aZTgsdtWCuo&#10;IhN9xUR1dOlBEUYN6ToMnA94KmmmaMMnkV/LINRqQGcLdUKiWewte/twPb+clR9h/wA3SaK37iCK&#10;n8v8/TrtLdMMGYlpq2PD1GLTB4svS0+0aOeiopquD7itjqpMRtcTBiRpJTV/X/D21yJGUTiLXz5C&#10;89H6gfQitqncsR/UW9rhCaDuFT0YpbYLM1PTFf516EjC5HLQ12XmBz9VjoTF/CGo9sdkI1BVwt/E&#10;MlWUX221McKeEkaPE/k451Hke3EQNGHdpUjBtZpHkWPWADqvoNwwP09hkJMRV8x/l0YooeRRSq9S&#10;ptz4HI1uMpMTiKrK1VPHMslPiMTjKjKNQzzmmko/tzlIrSwjny3uw40j6+58bq6JaeE86NQ88x1t&#10;e2j9hkBBI/H596cMEYwmh/b/AIR0rjSJa6vP7eg4qMe1Dmq9sttrO/bWlycmPm/uztyOLHxKR/uQ&#10;8W6aPJTavHKLLJ/uu/54aniVQ0U1TCP3hdko5rn/AFV1UKraT/h7v4Keg/n/AJ+qCJGaoT+fQ3Yz&#10;cuXrK2lzOA2fn5CduzrT02S31tdkjMYP2ywVtVNWVdManTcks2j/AB95zHQTSQoldMZEKJGI6J0d&#10;iPoylphImkfgEeySeO7ETGX4PP4evLGFqdI/b/s9PGEzm88FSZyrfrfbaUmagylbXPlOyoKmho6a&#10;r4rKSrFLtqpw+RlqBf8AdmSX6/p9ttSkdPKgqVyQIvNEJkpgnB1SfollJk/oPx7OGDfgqD8/89ev&#10;SwCQNwx/q9fl0qNmZPMbuxdbLtaXp2oiUxYLMT7cyW9Z68STU3gxqGLIbewEP2Dt6pKi37n0Kg+8&#10;M6xz0bVb0lcaYxs0bS1VJHqVLDhVpS0Za31vx7qLuKPslqZK8KU/wCnn69egt9B0qRrHAf6vt6UO&#10;28VuPDb2pdlYPfHVdHu+lroKTI0W39k75ywo6jIqdQqanK79p0y8cJH6ViTV+SvuJTZMJBUQJTK1&#10;IQutC8k86gr+lheJfqfe/qg0YZB3DhnjX1x5dJIt1MJV9FJPtHz/AKJ6XW7eg5a/dm3Nz5jd9ZRb&#10;ygeYUGTpcVh9vbfnqacN/lkJAztazMtvTJLHyP1e5EeYqGdIVKRRkt4lipzVBwnMwkaokfRb8fW/&#10;+HsL3d4qSsXNABx/IfLr0+5/UHWyfbmnljgvS1T42bfTFT52Wir83mxofITZjc8OznoJak3wT4yL&#10;bONxyViy2/cAMXiH9efbz4KyNCRMSFUFVFJAtgTchWWWS9x/Qe1n73WVwY5aDPkfy/D5HpXahRIf&#10;9XqOizw4HYs1YkFZtGnWSpqS33dT2HuWVp2H0aWlnpsakNzz+7M3tnkp5ULxpLIy3V0iUUyaRd2P&#10;pSlA512+v49llzdOdBj7T58D6U/D5U6MJVBK16NbtebATQ0uWy2HxC1DxtQ1mWkbeNaZp/taSCNk&#10;razds850mkBH7Zve1xbn/9Qas3tjc+NyzCm25UV1JJKZKnFx7Uij00byRUMtDHuKKlmrTMIpPJA4&#10;YaWHqH594j7juos7ySCy3YT6BhtITUSuodjDFD2+dePQ12+awn28Xlxe+FHn8Lt5kfhoePy/lnrb&#10;O653bsHemzcfl8tuPH7cr5oNFHkX7TqcrTCsppJa+HJVG3I8tQ4eWNpoCtVCYyrKNKva3tNZCHJU&#10;EDvPsvE7amo0qsfi6at2nkdzzVLmqWMtU1Xmhoqarq4bCZ5pElc/pVPbtpvPMG63lvt1nal0dqu4&#10;mhXTpRiO0qCfQEGmamvS+ztIMTbLJ9Yp8sw0pUH4zn9n2dLXHYfYklPV5GbuLO7sWvlos5XSUG9V&#10;2xQxQTQxqhoIsXI9W2EomDzU0MQlgS2lmf6+32v2LJhFizmSerxlO1P9zU4Wogp6uiop6jBu1sc8&#10;aTV1PS09RSh4gZpFjEv6uOZN5Yn3bejtMe0RfU3F54/hCqR18Atrqz0XFD8Wk1FBqr0RWO6/W7vu&#10;Gx7Tbi43C3AIXV4dQV1HLgKKCv4jw6LxWduYHMZLdOwqepoMhX7Xym3sZVbmoKzIRZOop8rujFfw&#10;xc5TRmLG1eSymMyjJUtDCryNCboobSqzj2VRnAJWY2h2/LT0+Lx0UtXXU1aoroK2NPupVSGL7mge&#10;krbM0jK/3EaEgD8SJc3Fza3W17NHP4m+v4n1UOlV+kK0MQ8Q/p3HjKa/pNRODZ6T3G5bhHeiDc9q&#10;a2IZg58VJNOkGmF46gPI4rnokcnek53rnJ965vsvE0Vdv7cg2DQbcy23q05LJYCtylJFQ/v5ZYp4&#10;q3DY8xxUVQacUVbVxxyOxs3vljNmVwenmocHtCnr5mbyQUubr6mldKYeeraWqmxdPVTlo0AYSRgT&#10;fQm5IBBuw3mD6p73bjFDFpr3xNljRR2knipzn59IX5j2m6h3G7g3ZnhtfD1nwXWniHQtKqK1ao7a&#10;0pU0GQ6y/IvrlscMXm+zu783Q1MTNS12U6p/gGUSbJvFjMdDjoBkGw1G8VXkGeDwTq9HGNaqI1WR&#10;m2pxkuAM0ONlxVb9/JEpBoo56mEVAkM0EcKRwNHTSqn7d47ELcNzb3JHL1g09r/jB8No6a8BitfL&#10;Bz8YpSox+y3MY3G2gdruBokgoZDqQhdWnTwJrq1D4a08/kn6nsPEdl5CgrdyUW/8BDt6lrqjGM24&#10;6zb+EzP8DlojR5qryElRkoanK4+VGNWjVAljkm0PD6dRn4PBxQRomQihioBK70mZbErNUhYXclIJ&#10;o6OKVKdjGV0lyR9dRHu95DBuhmtuWZfrt8jJ121GhKrw1eLLSM4GrSDXNOPQd3DdZbaOZ5007lEF&#10;8SHUCE1/D3gENqBBxXTqoaEHph352TkKXIUWbkrcngnymJShq8C+/wBqjB1NXkYKaJTkdoY/cuTn&#10;my1FLXRH7paONWLW8Ytf21ZKnwzbuUJQ42emlxddBQ3xFBNSVjK9C3iqqeaNVhVdAGpQxvGOOeTO&#10;22e92hHTd7QQ70BX6aqPpqxArMhMZqnf50+EjV0bwS7hDslxeTQlbuOmuPUKjU1BR/hNRRsA+h4d&#10;ZsPn90ZroyGDFb53k9HTb227U7p3gd8b725ubCURxmdaqrtutTTS5yuq/wCJHwfaTy08HjqHl1/t&#10;ontVw/3AhWZ6fF7cgroqYVYo48Zj5vPTSMsNVKvhpquQThi37YX1hboUDLcOcy70ds3FLc7WrbXT&#10;9e41gCElQUHhaWeTW1FqhotanAPRFFbb+dptNwnnYyysw8PtxpZgO+owQur4RStDXzCrafXHyg3R&#10;jHXO919zVvlz64fAQy5rfOOnydbR1NRXxU0mVq9zbOw+PxtDioo5BVVXHkdqepjrpUYewqq8bTx0&#10;RnoIaeGOpMdfJ9pg8XR1VMJJHFCj1U0UdRioIaSRmkaZgoDKb+qxEVrYEGOC9HhWiV8d6B/C1AmP&#10;tHc+vHwntrU5x0o3K8n2mS0O5NosJtQEldQwtSPDXUzVOBTP4qU6OrhN3VGV3HLFkclkMlmsSJ9q&#10;7dosx2NvfI4Pd0mOpce+9qmDD0tVNt3dWYizNGIqZYIHqXaGdAiKrv7kf3t2vtPCSVe867HYmjgp&#10;pmTI5KEUFGBTGplqnyWVldaelrIcfRmc+mMutgqkngX2Gyw7jzXZ8tXN+LaymDk3OjWECwvJmMMC&#10;asuigcEVDEUx0A7qK+3rdLLbrMeF4hfxW1K3h6ULodJoHDnGGGmhJ6Qef677G3pU5DcfUiZ/cNdS&#10;ZjGz1u1qHcX3VUaLJLiqanXbmFWjkefbP8Vy70sklRJNBCyyySTqkdy51u5toVM2KqcXk6Cvo8rR&#10;NVYqvpKWtqaOpiix0eSkyWL0wDF5KKkhlQy1EAlgVSCzA6lUQ7V7Ie6HMOyb5zBsvLX1Ftbuiwf4&#10;xaILmrlXILzr4YiWjsSrDOmooT0QbbYc62VxbfvfYjBt87yBJfHgbWEOn4EZnUMSoAbSfMVFCcey&#10;du7h/uvW0O5azP4DLYPMin37t6uqqalym3ZcvnJMBi9s5+tbIVG76Wn3dWpUJjqGompK5m/QjxPD&#10;JMWiPtvA1FAExlWQ0G1m3nVVseK+3lqNv5KvjpsfkUUUlVkan+LZFXFO/wBu8chTSrFmjD5ATfdF&#10;919h2Lcdz3raVt4reURiktjIHkqWePVDeuQyI2umk1oQMg0GvM/tV7j2VhHzBuGweHtkukqfqLZq&#10;CukHQsuo8afDXzp1YA3T1bRbh+9ztLT1tJld04zZuKw53nNlVos7j8DXT1NGmOavocdS0uMwePYy&#10;xwVCzAapmRVimKOOU3XgqAUU+YpqWmyOSmoIZ9t1WJxlVnspV5eMCmWl29kRR1yPVxK7zMTAsOgj&#10;9s8ewA/stzdtl/uf7423wLSHwgrlrctIZRwEAn8RQrVFTg0rUV6irery/wBk28tIpacatA1aQKE1&#10;rIoYUHlUH5+fWPb22MjuON8ZtXPZbI4ehTLtQbvxW6N0YvbG3qPbNQ5nWt3tiHq8VlDRThUp4Qlb&#10;JOGLzeaNSfaV2zmNndh5GsweI25gM/QUGXXC1/29DQy0H8ecLVjb00yRT5Kj3I1G8xCPF4kaC0tR&#10;EshczKfud7te7D/WS73BLWQwSSrFpikDiN9DAyLf9h1PxaOgoKkA1Ek8t+3/AL93cR3Lc+SWt9tV&#10;WMk/123SeGAjEHw0kDMCQAQMqDUrinSv7OlyvTuy8pvGs7Q3BSTUW3MjuVqyty8tM+I29iVx9Hl9&#10;01uPyGQpsTPtbDTVdNNVBC05hqSYKSeZIYiLNXtSWtxMlHtLG0eP/iFfmKLdOXNXiMLJtLauJwEN&#10;NnMlBmcjU1H2Ofp67ILG0HilmEa6qQAhnSN5faLnCHbTNHs/hxxTPFO/iW9IEj1Kz6/FY1AWpGkh&#10;VU6TxI5Ofew9/wDmzbOarnlyDfPDu7SPEPgxyeJN4tEiNIULIy8GSXj2vkqCK3Q+1Hzu38NvDdld&#10;ktwRV1Pi8vg8lFmc+KTKS5LLVWXpKpcXQTUuNqsDHTRUclPPNTq1SkkjVaeng1OJ2Vt+opsTu2Xb&#10;u1Nh1WM633bVbK/iW3s5WSjde9tv0EB+523uvbW5MlW1OJyuCnqp5qeFIGx1dTCIVCxCRpD5c9vb&#10;SfcY+ZNktopr68i0wo9bcCTw0Vi3jTO2ntkKsUFYyo0yqrO2ETbt7oc4ty37eXc53Pf7q8KIgazh&#10;1aZTIEEiiKFS8ZCnVIoDqxNGNA6Z3cOy9rHsHeibiy1VgoNwbQx+9cgu5C9DtzH7VqxTzy0uawu5&#10;6KsxuOaTJmBqU65GrqeqWpiIklZAt7XxvQO6dv5HeCbo2zmc7Jmsx/GRuPqSp29O9Xi8ZVbi3Hna&#10;WfOUeEGK25gdtM8VLlJKSEVIhkfy1EjpE5Dzx7EczNdbntKwQnf7t0dbdWtqMzzCRv8AGPHWJBHC&#10;zSMS1D4fhljI+lOln3cNy+8R7U+4L+1fPvJcosdqSFZC19t5EYu41MOIBPrZjIraVncKCFPhirdF&#10;RyWWz2Dn2zkcBTdg7bx1RDJUbcxm3+4d67ywdFT1O6YthbG2rX10NVmMHuLde8N2TQCsxEdTPHi1&#10;qooyYIYaqvjKPhKHaW46Sm31sHHYGShq3ar29l027j4JF25UT5JYN2Uj47D1OU+0lipJPCKqnikA&#10;lN1cgD2DuafZDm/kTmw7FzBZLBWMPHJqgk1porq0wzSlQK07iD5066d7jLufLe8f1f3CACfQp1Bk&#10;odSiQDGpakMKUc1+XT/kt6Z7A4+j2h2pXZyLM1OFxh3ThId6VtXBWbwnxe3KpeuWrM7uPHbZlyVU&#10;c7E0n8Mr6iGQR8PErli6bJ2HtPGQU9DT4HBzmOsMhrchisXX1kNbi3+++5yFPWVdLNVVMtfWSNK8&#10;EjzU8rujMiySp7At/wAi8znYbi7utnEV/CdXhGWBjpHxd4kC4SrmlSCNOCR0Rcscyy7tLPbbjCbP&#10;fI6/oV8YZDZEyII+AqM58s9ce4eycwcmuTpd4bo/gVVj0jjOEyG5tt0GQh3J9xj1OKmxOBz09EaS&#10;npgKVa6KGlyEb/cxrPNDTzIqN3dcbDy2aigyeytoT5ar3TjM5nc1k9rYCuyGXzuKoMbDHPJmHjzS&#10;+OkoaWGlcGWFGgVYIwz39kO8/UXloOZNk0zbEFqZtCJUhtB7H76B6r8NDSvmOpA2qSWe2mvZIi0K&#10;8c0pWoFVoDXAzQn506AbqHeG78Tg8rXz7s3nFDBsnJYfZWy8NvjeFPi9s7ZzdXk0xdW+1/4fsSR9&#10;yVsSNVUuQlp6/JUhLTy1FPSRoqlo2tT4Xbe18uNvbS2rSTYre+Z25t77nZuPlhTb9VWRYv7OeaAQ&#10;ZQwV+Qhe/gEzzxguhCFSVLWW/b9ytJu+zWAnsVkIL1iQ/FpAo5V8nAoPn0Jw7yba25wJptVrnHm2&#10;ngc8flTPR8s5Q1WZ3/hYNwbq3NjaGs64x+XylPh98Z/ECDdGLafKzZCjwqQvgtNDTPGzSVDQwBhG&#10;JEkIGk3nW/WnUtTtKq3Lu3YfWq5WepqYDiX2Htpi1ZT1gvimimx9TPANcRnk8ztK7hFNjdQS2G1c&#10;zbluVnsycuJELkShpfGgYw+Gjso8NiDJrZSMMpXifIF2/uomvY024eOmmtcpxH9L8/2Hh1Ux8s+1&#10;e56ftXEdc9Ndndz1GLx2M25k8hnaTsDsvFU+T2tuOPTlN6punCZOkwdVNSeSnp6KKKn+2X/Kp1Ri&#10;kcgtRwNHh6emJo3jiqaWhoYFo4KGSmV4ykWoo7FI4FpWjFkN76uOBzBtz+/FvoHvduC2dx4jeJrS&#10;ilDhRGgLNqBABxTz8z0dyzwGzQw3BaUVJGkila144PWgb8sd6Zfdm38hFk97ZnciJ2vmchGuby+R&#10;3LU1NVkRuOp+/nzNTLJ97PmEnlaSaLUJhErNo8qWW8c9LR0+uoqStUQRFSLE7BtLRqf8oj1RgBXb&#10;kX5X+hB9gq5tr7drvw7CxB20NRpta8aMa+G2lvIDy419eil7gQ24muFKwHg3GprQ4AqKHGR8+HRa&#10;tqLTYzEyyVNSz18jOftokCDxxSpGrfdB3iRWj8hS/LFCtv7XsN+3MPVVGDxuYrlGNx8klRGKozRV&#10;MMUlsc0bvBDOs73SRSAQo9X6h7EntveRT80f1S2KQ3m9iNn8PMIIXxixDygR9hVvx91McepD5IR4&#10;7tbeZdN7ITpTBrRWY9w7RQZoTU+XVxv8r/J5DbmT7T3JPhBXJnMttTH4fG49qaryWXEO2cvPUY6h&#10;ljgrXxP3dHJ5XnkhJjRPTHIbgALW4tfv6xUqkq6MwU8cdTHHLSTTLJDE0RlpdLFXMilZLvpf/VD6&#10;exvvQ3CK2sE3HbvpL6TUTF4iykaGYHvXtNRpPlStM9SfPLaW0YIudbHy0kU/w9XidU9k7ZqdtUdT&#10;t+trqyfF57LVOQqK6klmxFFWtkap8tBjaqulgqPtqLysKFBTvUQiJyImQaylt0UdVSY94KqmNLpq&#10;qWJ4JBT1KKhoZlhLWBprAyA6RckyD+l/YUh+nnntW2K8+r26VSTLoMWkgkAaJCGOQfT8+qQzx3FP&#10;Bf8AOh/ygdHH6hz2NyO5qmpydRFFnqTEZirpoaatrPuKrzbhxNTlpIq6mdK2L0RqheT06YfqHLRo&#10;EP2dRQtm59wVlHBgZaOqrY8vST19RkIKelpq6qrPPQQ0wVI4oYBoFNIzyM1uPyp3I3s1xcWG3Whu&#10;J4KFhqWPNB5sQMBicE18h07vG72/K22XW7b3WG3jZB5vXW4Qf2Yc8WH4T86eR18bnsRWUOx6jbeN&#10;ytHusZPF4I7ayWOxi4fJ5HJ5HD4nGrSZg1TzmeeurIw8mQhVIkDMVIHtr2Nio2xkstHUNQU9PSY9&#10;6SjVIl1UdH54dTza5IXqtLrJM2sMkjXKnn2BdxkaLfZNn3KLwVABWXVr+NKqfDX1OMtjzpw6c2rm&#10;3Yd9a5k2e78bbYitZtMifEKj9N0V+PbgEedaU6HLtHPyU38Lq4qP+81XWZfNUWWeQVMAp8lVT0kk&#10;scJmhiqFoFeF4aZRTmOeJQqOCykpCio66dfvaaGpqKUxFDWwlJGlZHWNpJY0WZpajWwVSpYsxP8A&#10;Q+wPuWyJFdz7PcyAcyqCTb0/ER4gHjK3hUZCr/Fiuk9wI6FsF7ayNbfRTeMJtVO1kypIPxD7cmgP&#10;l0ZJ90Y2mgp5JJaamxsk48U9SHpRCg8sRWOmnjgqYaaKWJwwkVOFDXsy3y1KUT18MSVIqJzjx418&#10;UlO8xFbPFMIJZOGMBlBa4W1wv6zoADsLfmKbxf3jsX00SkZ8eKTiPRDUZAHnXV6AnowZ7mImS4td&#10;FqvxvrU6a4XtGWq1BjhWp6WL1dBS495aTINURffP5m+0nSOm/wAkgkjWZG1N+8kZK2uLer9F2D3R&#10;RzRRPLLGo/dpyT5BLKB93RmwiUi5Fx+fYh2r6WbmNYLO58Wuqp0laUjYfipWpr9lPn0kZ7bVoM/6&#10;0uqq6T204Z868fKnQd7pltgWEyvTEU8yovpMTkx1JBNQgIT0C/0PswHX9PLVdvbG+xphVHXuGdYl&#10;YRPEq7ezFmlklCrdLarf2rW9iHZZ7Gwvr1dxvvARWjWuhn1VORRa0qO2p4VrXHQE5ogubbkzeZJ4&#10;dKKgCmoOstJTyNRT51r69UxfzWDkJf5U/wAsy0TGeXZmzkD/AHVOqSuvZ2xmjanHIPkY/Ti54/Ps&#10;8cq12Oc0e4ae1Q19GqSJWVltxaj1izhTYn+lhf2OlO1bnOdz5GuQ1pGKkANQgggms5Botc0HE5pT&#10;rD+0t7qOZt4uEq0aErGCO4NX8YNBSpNCprQU49fPn3NDURYzI0OfgCymWlAV9Akjb73Q7vFSSGTx&#10;X06WsQ9z/TnXa3d1D1Xme++5MpvPbu3nOc7o7NrMDX42lw2Jpp4aLd+40l/vRV0mLpsjmcnHWQt9&#10;0lfUTSzMmjRIulGE3KcHM+57WkV9H41yoBIJiQ1NamqlQKH09KefRbyLuVnZcnWt8tqHVY00AEjU&#10;GNOJUnFc1rXr6vHxp3Bndv8Awk+Jg2JJRxxYz4x/HtcpRQ4vM5ydYZeqtgpj4NtxvVIY6KSjfQJB&#10;AYI9WuV4SsjqBW7dsdYw1lRR7d2Zsym2jT1UUkuZnwOHosNXyZWtmra2slFPi4Iaqnp6aGSXTUPU&#10;SQRhnIVwA052+x3d7YTXSQf41pqItS8RUkeJqCigByfn5jpyW9v5liFnt4Z5C1BqQDty2WAGKHzy&#10;eja7SlzseLjk3NXVP8eq6bz1OIglqpqikioqZYIqdopquog+7eokXyyUywxzzMLaksfa73Psf464&#10;rAZCkoMLtalMVHHVNWYHH46mrKmuggpajb1TFtqbb4mrsjHWiKFWgpHmkDukw0s6sg5b5U5m5vvz&#10;abdt/gyEE/2kLVC1NBrdPLGPStM9Gis8d3t9tZ2i3CXGvuBEdNAJwDk8PUcPOo6Q+Cy3af39PUZB&#10;KxYa3I01sHkMRM0FAiVc9PnZX3Fi83XUMMa0DSVEUdVM0KlUEGttIVl2dhMXU7e7g26m1drUdPVd&#10;c4yQbZxWE2rLUV1fX5Lb8VZHDjJtvtXzOiRzNVGpBiLrTaUPCINTtl5aK0O82otXlQ6QCsh7DUka&#10;C34RXJFKgZIp0ts83W22F9B4F3cGXUldfhiNXIJK9r6tP5fOlOm7sieoo92dC11BWZqsx57Vzcee&#10;zM2YzVHhcfgj112G8M1fozVDi6kS5sY+kplMNQXjlkNgplkUqdFgduZLeWVbOw7ZqqqiUZDJ4taS&#10;ixk2Qo6Suljx0OXx2Co8dUYajwkE1KKSBopS05YaBHFInuPVvRuonbam+o8KgbGihNR+MLXh5Vp/&#10;hLbG6j3WOe4ijAhWgrXJyRlSFIAoKVBpX5dGM0eCkhp4ZJ0GiOGGVpXragFUDKZJ6tqh6lmCHXJI&#10;+o/XVqN/Y+7r6/2bjcXt7KU2ztnY2XIYWpnp8ZNtHC5KTHZNarHjFyVMm5KKFqquxkognYqstNPk&#10;Hu0piuQN9vlu903OewhgVSiCjdrVqC3BgvClOOTn5dAjdLaH9931gtqAtvpo1fi8RA/CvbpJpxzx&#10;x0g8DWVOSGYo6quylT9nlXpWrGroqeWopl8sss9I+Cq6qOCnqpxKsSM0FVBTot1WQKWHPH9NdLpi&#10;qeqbbdDVV2Px+OWskwqU5FXkqcLJJ/FqrGUS4qCNZaidaVRBHpJZVsw0kO399uNlvsOyvBpj1uDI&#10;DGfhSo7VBrxpSo9TXq947Odvs44Qvil+6vw6ACvbitfy/PoJTvfspqmskp6+koaesyczUcOdwr0X&#10;jxDz1dLQriqKrrqXKVdTBCkM1XJJNIgLalRUk1KkaHZvXu2+1uqY8NtTay1FLuulyv20OGw2QODl&#10;eq8f34lqKZcpFkZhHI8r+TTFCwVdQ9Ps7kMF8m4T2kAItWhCLWniGQkNk/BoqeOqvlTpmC7SO6n2&#10;6a703IA0UjqWLAkkEAhaCma5446cd2PuHcHSvbCZWuysDVmx92UFJk4Z58PkJZJsFXqZsdJQTLTw&#10;RIJ0iglhWOZ5EZmINm9lZ3js3DneO/Nr4rbNDT4rI19BQbYgNTl8ZWJWy5uLH1tFtahp0jgoKSqn&#10;n8I+0AqZlhDBgGkVye1aONd9e5QI1n4GCSdRlJHFeGkGv4q8OPRheXRhv76zt7kTW9uE8R6aNHiC&#10;qUUip1HHYTTi1OhuwdZPJt/BZPJ1rA/wmOeulLUxp5A1CtQ1bXziONIZIo4izFWSEPIwIPoKqam6&#10;c2EarEUdbs7DGlxeKyVL5slmtyZWrTKWx1Mk1Jt3O11ZHQtPRUP2yqgjpoao6HdAdRS31zeQTeDb&#10;QeIn8epV+3tb06X/ALy3iSWluhkgAFXrGKfYrCvl/mHXEVtQoknSuqqwT1ME9PAKei+3hpXCxmJK&#10;6KJI5IFMvnYl3nMC+hG+hU1P1ztDHvl0n2NtHGtW5PHZGIUWJyVZCsuOhoPDJiKfCTZOqqsaRNE1&#10;REjqtUjqJCVLA6nt9wWAPbReLNiqVVQP9sTQ+pHTz7jeiHXb3gkucVXw1XNKfEy0Pn6dR0rlmSle&#10;PJZGRYqSdJHkajpJXMsjLrr4aqGhWnrRJSMiHxr4yHGkfX3Ar+nttVb0tQ+0qRMlBXZKukkpGr5m&#10;yNDT4uCCqYLDkYpoIKNahftIRSkxSMrK3rA9uszQXd/BaWXjwwFO/Vo16wSaKwJXTkVyDTFOn767&#10;uIGgezsfHtmr+prCH0+Eipoaj+fWePMxB2mmyYiiljpYkinECCnqZ6iVIBqSArNLPoKufMVAj4UW&#10;ZisOs+neqc7mMzDWbJ21UY3F43rnB4WPLUzfcVCUW3qbJ/xGaklpJjVT11TlITOiJBA8cJMz+qyi&#10;rdLe22Ndskv0rHcK1CajRpVW4Lr1V1fKnGtOi7d7k7dHaT3pCQPUE6dWmgxwBJrw+X8ug23puDdu&#10;OxVPJiK6rlqTU7mmrVoqGiqgKaDLyQxUqZGqraGkxq0NLTyxoW+4qWlZQiMUK+11X9S9HU9dLU4H&#10;qzadRSYz7qOSCHb9SjTToIkpWWniwyZaPJeOBh5o66Ol8cBKqA6OxZYyXtjsl5d7la6JpdI06lfT&#10;pcj4lBBJBr5EUp5g9GF1uNxHMFu91WGXGPBVjwrxC0yP+L6ZMbl99yxUtHkd0T09VkkpqiGuSDbk&#10;UtKzRn7t46qWsOLfEROYwkMmNkrS866nbRIiB+/WeDKV1HjdqtgqaCT7LKY/Y1RuukrT5q1GhpVy&#10;OAz1CsU1RHH5J2eYVph1DygA2Nb2Qzbdd8w20mhJdFUAY0o2mmo8agFsj5Z49IZt+v7mB2sL3xIc&#10;1cIqfZgqDmnHj/lERM0lL9lRVucNTLV0sstHV5qbBUDVAiiV5skKb7CGUNBLMiK0cP24d1upDczM&#10;VQS4Gnx8FPkcpQ4wV33WbqaHsLszIz1NHpqKY2rK3dlUJIIXq1SJIRUqjg6gj+sbi1yTXbSxeFHD&#10;oqVYtqDCnkcUPpWvTkm420veJ9IHA9x9K8fX7OoldiKHJGokqKYZisMEi4imzeA2zItJWGKN7RCT&#10;Ew1ULT/beWXzyoGFtHFgLF/iR4aXY+5cXSz10WLw+962mpVyc+Ur600dTjdvzwT1mQzddkMhV1dX&#10;HWpOztLPpmkIDOBclvM7wQ7bZwwoZRO8oySunwglDknVq8SvlTTxNcHO2X9s86x2914s5X+Fhgaq&#10;CpH2+fVCP80jb61HeHXGfqcdSzbl/wBC+Op2loXWqZ6+HK9j5CSixwxdBRSpjqX+Bz01QziBarHs&#10;6nRKBc3GPqIXmenZHQ6hAZIr6gTGODFp8Nv+QfYetbEW5kYS1GBwp/lPHo+g1yPGwXGT/I9U49vU&#10;m4WwOO3LTT46pakoazcn8LzsiS49vtchdqg5ZBHuEeIRsP8AgUQdP4/BjtgwinwqANqvXVLnUpFt&#10;bwswtqN+V/3n3G3NEZSdoSa0QivCuZB+Va9HMKlVamc/5OtaD5/7pbdPyNqMrXUEVBq2DsWIQ0tZ&#10;90rx0dBKYJ/KKWlOpIyoK6f7H154Br5LbiG3tx9R5psfFmY4sZ2lTTY2UIkbHL43Z+Ep55XemqlA&#10;jqK4SqCvreHQpUtqWA7xzYb1dRi216o4+7UR+Oc0oK5Wopn8VcgdS/7c2/j7fcmW+ZP1RwXJ00P5&#10;A00kZqK5qa9bNH/CcLqqt7u+J3zR2dQdhZzrOqqO+fiduSLcmApqpsjHS9Z56q7CzGBjqYsjiI6i&#10;i3pi9pTYevVJiYaLIStIkisInEH45Qyr071pH5GWT+A0TeRo9Tl5ZpGEjRyWuykkkH2OL+ZP3ddT&#10;NDqQQSErqphdQpUZyB+XQM5rMybvOsFxRa8dI8gKYP8Aqx1UH/O3vWfzd/lBTx1EESS9zdXUiSGI&#10;lI2/0bddhlBCNHKsCuNZUkhSptc2At7ywE8FDixFCHU0OqOE3EgISilXxstVBKxDAjh42P8Are8d&#10;915hhdpFaWgLZNK8TMMjT6faOpd20OWp4fcCf8vVxH8vOKSvz3Z2Srp5DVJvOBHdKujen+zp6Gkj&#10;0Sr4slRRK31JeOrI+nPB9tuD27kW27QCmpMnH56auEUlPBn5Un0V0/oqmx+Ynpa5HHAFWY5D/bd/&#10;YZG62bXc5e6XSCtQQo/DWo1ICKf0aj0A6EjFqeRp0eXtHcmOod+ZX79tr170OVwmmmy+d6zo58YZ&#10;cNizLVYwbo2pR5jCVKA8viTVwqB+zFDf3jXGRztCv8USOSKWNdNXjKqVJTUQTVKxxvC0Ep8cMBLn&#10;R6SQLexFJd7jZ60j23xI2/4YikU4YNRxPr5dJJ5pkkYeD9meHQWjcm3sjFVV9VSy0SzUGQmjbDZS&#10;mappFx2SosFNVVkVUKvHIKqvrYxTq1R+6hZrgKR7algpKiTK08NQ8rSYuOsgEaV9nWWsxccDJDP/&#10;AJII0kib1UzaT/xz9iva5NwiYXsu3DR85ExTXXhkkinGpzx6J97naSA1SgZSBn5N/k6BfubM0OMx&#10;fV9LVZ6lx8Z7Rym18lU1mHxjP94Nhb7qcjQy12NVctS1ox2RE/hzS+QiKxq/VcCPTVdPHTmAvzrL&#10;30uLCym36Te2n+v59j/cttvJb76oQdoULTUvzFePz4fLrH5o5oYyRCSPtHr+fWpLtmpip8FTw+VW&#10;ImqJPIFdI7mRJdBPr+mm1/8AH3mqXpP4TXqlcArUWUDSiCZGgd6CVFcGxb0lQwK/Q88/T2G94stx&#10;uIbyJ7ArI0QVayIQRU14EU4nj6fOvSqws5Q6mvmPMcBXzr0Yf43ZOjw/yN+OOT/ybIUuP7y69yUl&#10;AKR5XnNNujDSNStFNcSpUCEDgWW/0Pste+sZuRsnsajrsLNNTS0T4+P+FTV1SqVe2518VPLPhJZI&#10;3gyQqVARCjytys8X09xYN35REt4bfmUF/ibVBItNWqtA68VoTXh/RPU77LuO3iH9K8qKD8DDPCmR&#10;+fW9d8cqfIQ7O7sydLiJMJUvutNyUsm5cxsqGWvw/YWAxtZPloqTcbx1WLrcGaeTUMhE32yoUajq&#10;bX9+rcasOz6L7nGT0S1WVkxa0hqZ2lV6KjElRGyQVUVNEtMR5VWSWONB6ZA3qLLnv9vnkZ4N18Qa&#10;dRPhMuCxA4ipqABgeVR8vTzpLOTHUoc/tr9h/l02YLI7mbvfcGOhipK04fZ+O3ScwKrAPSTpnK94&#10;se0Us9JW5eSWujjMEs0VHPJOx8lM6FYkiedtCGjyG4ainiWHG0stRqkEksVQtSqUk9Moq46anmnp&#10;1ppo2TwwqV1jwlNMd3mjnutjg23gy5LYINWY/DXBBJGWNaVPnS1rNM8UsHgfEOOofPyp0G3a2WAz&#10;vXuRyNRU5PdW56bH09JhvHFPQQY6Okq8fl5fsKmvylBS5Cpr8dUeU1lUU/ZYVglD1GjntjFPQZvG&#10;ftSlZMnnaivNSDDJF91TS1dFAkTa5Y4aNbER3Zl1fuSF2lRRRy5G81/azpNSRSABSuoHt41pU5yB&#10;XzoBQkNcwwT2+yXFnp1BkNWqBTOqtPPhTj0TP+Zlv2kyXwz+QeLlNHUwVHWOw8dt2poa1Kilb+Cb&#10;owtHuSvqZKaGCmq5MmtyZ/2EqEitTUyxRUs0w1RelVb8aB/QgE2H09jq5USTSjyLH9nWNl0PEklA&#10;NCWr/OvWoViJCuIoEZIL/ZU8nmZfJMX/AElwxK8/4e/a/wB29r2juR9ALuD7uIwLQLX/AETj/tel&#10;UUgRNQSq6j508um0VDjcMjkRNIMGnkUN6V1ZME/65B/1r+yW/IvEy5LceJrEqKWLTiTD4J5ZVlkD&#10;VUrnwhY2AcBh6vzf3P3twscFs5pXTjjStRX504DpZrbxizSmgpnTTyH2dbO/8izs2jwPx47e2/VY&#10;XP1rVPeuXzEmTxePxlRjsW67Q2nSrBlp5K+klngYU0h0IvAA59XBW5No5A00QkzOK80R8kX3clZE&#10;qmN41EaOI21SPGdWu3GkDT9byMm7BpghhFBw7/l/pehBFe+KmnIGfL14+XWwAnceAp66qqKPYe/K&#10;mhrGWjqjgMdtutkeOphqnerqYpctB4qeCoUxmIM1/Ox1C6hRBo6ygp5zJPW0EqTCtEmqqqZHjaap&#10;aVZYEigPlR44159H19laW88h7ZAiiucNSvDhToluYGjWqk4+Q+Xz+fRcN04fcOTxcdBi9q7uhrMc&#10;+16jHxw4TB4+mq6fFYOCgloMtVZHJKKGograyoJULUX8S298Mnk6KqlpylTAsUFM0PkjmlVpZHKs&#10;xQNT3YNpLDni9vZhEqwDW0o0ID6/M/7PRKu1NIJaTUB8tI+VPP5fn1F2HtDdWDx2XiqNvZmpyWfz&#10;0eVjoq2nx0kVBRU/lp6OOqaLOGJHRXWncaB5Cus2vpEShqqChroqj72J4kiZZPHHVN5UkFxDFqgB&#10;Wdl9Oo3H59tRb1au/cgBHzY/b+Hz6UDaL7S3+LEsfmv+fpR7z2XvHdez8hhE2/Xw1tdWxVFIaqp2&#10;/DHjKykqbJk8hDFmnNViaKf9/wC3Ronf9N1/V7dK3N0MklGPNTPAk8VW0tSVgX7qKo8kUUBcXjqA&#10;FAYWKtb8e6SXNtKUHjadJ40JrnHpw6UxWN6ishs8UoO8cP256D7anUW7MZRbqmmxOWpshlMRXbWp&#10;8bhmNc4wdZgvs67I5kR1LJkcS88kklO14p6YyafXbUUr2pVxVfUHZlY8EEDy7SyJaSLJRtURF63G&#10;06SilkVdcTmYchbgX4PuGvdzceXobH93x714kspjz4Mop4blzxFMgHzH59Cr27s/D3y1vmm7YtXa&#10;Rx1o6fEDimuvA8KeeDI/D7YG9MJ8jOoYvJmJNvbW3NkRI1bgqBMdUU+Q623rCYI8xTVs0kdZjqkI&#10;5UCYNqA1C9/etF8vLtuzbsbl2KxbjjFjpNxVY25IF7ah7gHZJ7W+a9RLnSjlPwsfUD04nqeuYh40&#10;e3kNTRrx61I+zrYUH0H+sPZSFGqIVFlc6r+Mh/SuoqPXpsSdP9Pa6Oxu33Q7YyFWH4qg/h1DFRxH&#10;z6CP08w3OTbjHTTTux5rq+H+XH59d+5K388cKqdUjEKCbltPk1MEUvJpBjP1A4590ms76OWWFLfU&#10;6ivxKPIH1pw+Z6ssDi3mmkWgXPkccK4NcZPDr3sQqfrTfFVTY6rg2luKtp8tiznKGWiw+RrUmwq0&#10;VVkRl1ejp51OOix9FJPPNcRwQqXkKqL+y0XUccVxNcOseggZINTXSRjhQ4GM+XRRZb3t9yb4LKQY&#10;dJwjmobVw7R/CfX1+3izqgu7Kg1Il2YAF5GVEUE2Gp3YAD6kmw9m/wDjd8RG7Wo5c9u3JSYzEtmo&#10;9ux7dp8ZuFd2JU1u2KfIYTflRQri6OGu2MmXqsbTPorEneeoFo9BVnZnG5fvGPb7C1MpehD6kVe5&#10;vhoWqW7qg0pTqN+cufYdjt93vFsfHS2UtQuYtWC1TWJqDI8jXPzomM9uimwElqyAwU38Pq8h/Fqu&#10;rx9FiL490mrcX9xPWLVfxVsYk9VEvg8JippS0qaT7sDwv8l7O5HeO3aLF5Dcm4du0OOqJd35aobA&#10;YzFrVwPExGM8edm3DBWLT5BfLRfw2WOKeiMQqHE2uOVNg9kvdTceZf6uX0CWzlx+qBbvpUoHIZVu&#10;MaQwX4tVTwBx1hjzD/eL+2vL/LUm8bnuLRbsysYrQJM7TMGKqBOu2tGgcUYOwppHrjouOO+ZXU+W&#10;x9ZNj6z7nNxrRGh2os8dNmq1chXZihx9c1XlUxm2YcRlFwz1VLUfxF3lomEjxxvaJju7S/ko9IbF&#10;x2ex2b3RX9nz7o29k8Qu8977ep6Ku2RXCVWx+X2XtrDZE+KszMUtQj10ks1bDpi8aqLqciIvug8w&#10;tewxrz2ptwGLOLJFyBVVKi9fUCSMgjSfiQ8esVof7zLmPfba5nl5Aa0v9SGOH663mEinVr/V/dca&#10;xFKhqEHVXDClOigbx/mOZVMxhm2/smd4du7jwkm6cNg9z4aqxtfi62gyFDuLDZ3cue21RtR5HbWR&#10;yNBVJFjo1jneGRHrVjDKa9PkT/Jy7B2j2ZQ4Xo/cMm8OuMjjZsnV5/fr47Hbg2hFRxRVNfR1VPj6&#10;SrqtzVFXSsTSCkoU8cqlCCLOcd+b/ZbnT2+nvbS6BvbuOhjCCGHxkJw2n6uYREA1ZTIx8hU9Zue0&#10;X36fbnmv23vOdeb4xse+R3Kxfu4yXF7UNMIg4vINvSOjAlwDGCPhalQejBdRfzBOlOwcllNqblzN&#10;BtLeuP3Ji9tUGNhfJ5TG7lfKYejyEGVxuUXFQ0uJofvpKmmYZB6fxLTrLI6rMgBbW/lUfMdspj6H&#10;D9bU+XpcjQT5AZGp3Nhdv4rEyUmXqsQcXkcjm6ykp2ySNFFURxRGRqiknWaLWiswKbb2o9zN5vZr&#10;GHliSN1ypMtqFYYqdTTKqnOFZgxHcBpNeh/u/wB9/wC7taJfPe+4kMMsOiiLa7jMW1jVwjsGICqQ&#10;S2krqJSocFehdh+Yvxmq4Y5sf3BtfLvNVRUkFFg/4nncrUGTDS51qunw2Gx9dlp8XTUkEkU9YsJp&#10;Keuiko5ZEq0aAK3q7+UV8q+wcrWUu6cJjOr8RjtwVWDqcrm6jHbmqKqegq6WnrslRY3b+XZpdvQJ&#10;LIVqWlSR2QWh8beVRbyj93X3S5os7fdZOXxa7PK7KJnuLM0ZWZXHhfUrKxUoxOhHUhWKswBPRBzV&#10;9/b2J2jl7cd25e39d13SGESJarFfW5l1CqATTWHhoWzQOQ1aAqK9Jfs751/Gnqt8LRZvsGhyOf3N&#10;hYs5tjbeIW+Uz8FXQVGRx1FRTZNsbiYMvkYaZ/FSVFTBUalKlA1lJ16f+RbHt/J+Dcve2Vz2FfB7&#10;kpoqvbu0KLaOWpM81K02062TH5es3PA+Op5pUTI0zVMf3AjLRzqZisZ7zp92rmbYDAnLm8RbmzOQ&#10;R4KwkBa6wTJdBdVVcYY6DQDUadRByd/eLbNzQluNw9sZrC4koAP3iJVoWpqDJYajRe5RoGvIqtK9&#10;V+Zz+eF0hjafclOuyMrS5ba8+0pq2sny4ze0azH1e4oaXetPQZjbGLyWbqsticCk7UEUGMqGnrkM&#10;dUlJEnkcLKD+Snlqip+0ynyYxOJydLDR/d0w6izGbjpKqsKIsFLk4t64d8nFDJKut1pUbSbqjEFf&#10;ZPvf3eN/2fka35qsr76q/mDeHaqkUYcrJoIE7XDoDTuOpRQ9vEdZAb/96R9ku7f6PkFrraJvguPr&#10;ViJCoGcmJrcsAvAVpqwRg9Bltf8A4UJdHbxyeKyeG6P3vT9VZ7Lbrp8T2Dmt7bNoskuD2dQ11ZkM&#10;/nNl4/8Ai9Rt5ci+Jq4aKnqK4M0sSCpal8q+wiov5Nnyaq99QYOLLdeZHZM+byOPbemE3DLFXx4u&#10;KEVNJmV2luHFYmadqymYf5PHWsUeORNbFU8hft3sP7gzLafvHaHtLiRa6We1koc41R3VCeAPpq9Q&#10;QBTf/fD9ldi2WLd965lWC4C1lh8DcJDES2hVLpYMrEtQduADWtBXo29F/Oc+CGVxAlxXYO56jdlR&#10;tSTcuO2LUddb5gzFRURTVNHNt6tzFNgK/aWFzFFXQItR91kI4Y4qiKdXeGRXIw4j+TdMOvM/R7n7&#10;MqYe2oMnUPtTP4KmFBsBsRVYbBrjsRuTbeYgbL1L0e40rJTPRVlMZo5Ygsd1s022n3Srr9xxbhv3&#10;uJbWHMFZA+2rareyqY5dFTd2t68ILLVnRkYxaaNVmKpIvLfv1yFvlhZ3z3bQ2cysyyFLgrTu0nQL&#10;YMwYjFNJoeGMk57J/wCFD3x12Z21iNs7e2PnN69dpjMg+8snjMlTVPYmEyGIqMnJlJMFtXa8e78F&#10;ncfR42kRpRW5TDvTTJL5nSJRJ7BvFfyqt57dyD7b3tvbrDcO/N39Y7myOw9r0HZldsWsxG/MXuTB&#10;4ijylRS1WzNw5nfOzMXha+qr51pKKmIeL7aV4Xkido23X7qvulJvdztmyxRy2Vs6s01bNvFi8PxW&#10;Iha+SWIAUq7AgCjUoekVr728nbruO7W0MrfQWgA8bTcBSxGO02wb1BGSDQUz0bDDfzkvizunrzcH&#10;bWCwffKdabH3Xjtv713s3RG8dx7Yw8VZs07qb+J7l2tU1+3Nr1P3tbjcYoyVXFK1TlKaWKnmopHq&#10;4iP9+/ETun455bIUvYW3aiTCYtqNZN642Gc7bqI8o7w4ueY1cdLksW9dVxSQpFVQRO8sTrGJLAnH&#10;fcZYdo3SfYN4nW25iLMLe1bSZJ/CcpOVKFlXwqajqORWlBnoS8j+6PK3Pmxnftlv1ksS1FZFmZWy&#10;Qe5oU00pwIycCuK2U9W9sdf90bQod89bbmxG6tu1whT77D5GgycNLVy0NHkWx1VU4yqrqIVtPS18&#10;TOscsigOCGIIJDzZXTm+95blrNn0W0d0HKU9NIlbJNiquhptr1VclQMLXb4MuP8Aucbt6pqqZoEv&#10;GJXkFow5BAm32R9qL73h58Xknar8QyLGzmbQJQAI2kpoM0Q9ASJDpqCRmnQ8/eViscsjOdIpXtYU&#10;qSBXFaEigoD0q8zuLCbep4anM5Ohx8dVJJDQrVVVPBLkamKjqcg9Jjo5ZEatrPsqOWURR6n8cbNb&#10;SpIFHOfD3u7ab7oqqrbeOy2F2XQ7bqd3b4xc/wBxsXbzbh+2mqtWU1fdyS7TxtVHWZnx0zT0FN62&#10;iPp1Fnu17Vcxe03OHNHKW9rqm214lDVjUzCWKKRToWWUKGMoRBrbURUlQcP8xTty7uO3bXex/wC7&#10;C5DnTWgUJSp1AMCAp1twooxqJHSQwvbewc3V4DFx52LF57dM2djwG2c9FLhNy5SHb2QzOOrclSYP&#10;ILDkJcPUyYGolpKwJ9tW0yrLA7o6k4Nr/EzuDd9dkaXG4fGfwfEUk+XzG6Is/hWx+L2lFDLNDvWs&#10;pa2vxuRgwFaiI0avEtbplBaBdLhQvyx7fcz823Ulrs23GR1jDHviUAGnxF5VApU1NaVFK5FcdPfP&#10;7xXt97KbJfTXF99fzZG0CpYBLmHxTMygUufppoRSMtIBQltGmgYjpb1mYxmPkx0VbW09LLl644zG&#10;RTSBJK7Iinqqs0VKv+7qgUtDNJpW/oiY/Qe023xx7Jra/NUezcNPvePC5dMKK3D08uMnyNZLH54h&#10;RYTcDYvNmKSnUyq7wqjQ2cEh49Uu3v3RPvGbZvVps+5+3LxPO5CEX22vUBPELaUvCfgIIHE1AHyP&#10;/wDX05d5e5U5d5i90YBy9d7ishSDVLfAeGRX9a1tyuVeNu5U+MgAlT1zmydBTANU1UFOn28tU0k8&#10;ixwRwQvHHLJLUMft4lSSUD1ML82vY+xDpvhH3rJTUWZqdr1NFsnJY3clbj9+GSgrNuVlXtrF5qtl&#10;xcS0WQqKlamoyOJWiDMqpHLOruRENZAu6+xXu/sVrtc+9clmG7vWcQxfVWUmvwiTJ+pHcMi6Y1d6&#10;Pp1adKamIHQC9vvvg+0/Om+bRyfuG6pt3O12sxFnpu7gqIkklFZls0h74YzICWXzQanFCyTb32nD&#10;WZbGnP4yTKYGr27RZvFRVcMmTxM27KqlpNunIY9XNXSxZeesQQO6BZPVpJKsBdH/AC2fjdiuhdt4&#10;7dG5zFnN49x7Lx25qLI0KxUUO3ts0j0KVOyPvaTPZGbGZmhy9efu/PRxJXVAURNppmYZN+xPJ3L/&#10;AC3tu5bf7hbQJt2nX9K38aUNQs4ciSzkdeBJKyFWooCktjqJPcjnrmr3w5p3Wy9nObjYT7K6RX0Z&#10;s45gjzIWg7r6K3EgIhc1gkcKWOvGgmgj+dV3xXU/VTTVnWtNunqzqvs2nxO48fuLJ5zH5Gq7BGJm&#10;yO29z0uxU2NXQ742dh6BKiVquizcUlHTtK9RRzxzwD2HvyX/AJVe1Ox9w5bdXRORpuuN15fKyVuX&#10;iy9ZO/XMhlx9c9W+HwFPjJM1Hnctm6qlP3UWQ+xiR5/JCmrUC33T+7d4O8cublyLPq23dY52EBXT&#10;LAYtHaZLm9Ouqs4+EUK8TUDqcuRPvI8o7Fy7FtHudzD9JvcCusk4gmlD6SwL+FZ2jIhOk4DeWAa9&#10;Rvhf/Ob+76xwzfJug3Fns1KtEMHk9qYDDZLfWXxmZz1UWyO+8fj6/bG2try7I2+jtVwTQUmSydPS&#10;q9FDkKyRonM78cP5VGL6V+R/XPe+1N27ioMfh6Z2GyMxBj89DQ1Ob6wyG0NyUk+71yFFW5ATZ7NV&#10;Nbj6n7SKJKZRFKGLpJ7Cm3fdj9xNv3C8uxElxZRqpjkHgxeKaVceG12zxaGGirLSUjUNIIXrA/n3&#10;+8a5Nfl+flo7EY90sLrJM8zBwJwwJA23TTTpLqJCwJKrkVET5xfIvdHzr/l/d+9JYfrWDK03b+O3&#10;ZR7V3ntbdmDwUlXtfava024+uc5/cnfOqup66bbm1MZDuCjqK6nraTKVEy0sRVdVPa9V72wO3a6m&#10;oZ91UUFZSrIK+mdFWakYxEwKqBZRMKkBtGgm4HA9hD/W45i3ZtxW75QKS3LhbZTOlJtDHxCG8RdP&#10;h6atUUqCNWK9Z07BzXZb1sm3c/Wd1TZtzt45UUIzfh0juKK5zUZjXOBXrQew/wAcPkbn4Zstsnqf&#10;tLNYnG5fKY3LZXF7Myv8Cx+Sx+TXCZSjGWliOMqEocpUGOokikkWjDap/EPfcOYp9yVimimEkD08&#10;1S1SjIyrok0urJK1PKJWc306RpA5I9IYY8s+2t/ssq7fzPI9pArsrkx69KpEXLL4bt4ihdI1K+kk&#10;mhJBAhD3o97rrkDaraHbJlvOZLrEFr2RByXjjA8R4XXVVwdJoxA1U01ZetofHXcm7M1lq7fC1XX2&#10;2du5/H4je+ZrMJl87k8FR12DzW4ItyJjMYhgrsBNTYdo/uIagq0sqCIS/UqDEYmqixi5SvqoPtDL&#10;olrKWm0UkGqpjprlJ656lvHMxR2UAa1YW+hMlbv93qTc9vg3nl/mgXFnJAsiKtrIHkUiQkhHlr8I&#10;jaOgJkDk0UKpkxB2/wC/XzNytzc3Ju+cnF+a6uPpfq4EyI/EAM62bwAFdZYVBj0gVZiwQ/m6P5YO&#10;0N07DyXd/wAdd95rNdGY2gw8km6d24Sort0V1RUVdZQ1S4vZeNodvbxSSrm/hr0Ma0zirp8ks7vD&#10;DG7kNN0SZCqijKZnH4+jNO0ldBWUdPUvNTzpBPGyztMkNOBTq+pWQkg8FSpHsFctbDPsu7Db7jlS&#10;W5kB4iR1ocitVqGU1Gpj2rq7qHrpZyT7j8r8x8vvzPs8C3HLoLfriSWM1jZkZfBaJZPiBAxU/hBB&#10;B6Ij1Vg9p9Y76zey+0en+y893jjs7hKbrtNjbxnxdLhNwU8GQo4qWop9v0mTrM/U1GVraSaiqqOr&#10;CQywKhDiXWiCbeC4KrhoaOWlhiaNp5JJJ6Oji0Qxx1CxwUTwxyt9yvk5usaKCWNxp9zvaeyE/Mlk&#10;t3ewfTQ5ppPiuo1EVbTcgNQdzEIdIRqahknHLfNvJPMbXFzBuBjshxk8O4JBJIpQop4j0+wHh0ZT&#10;D/DzsTtrDZffva67ty+4oZE2njMdSbfzO+c81dmK7LbZO4dyb2xGWymPttScUEsiNDV11c8ywwwh&#10;QJ/apwm/qOphFRVVcNPTyNJ9rWJpkiyDK7o8dNCkck0jxIRyuoOORx7innv2cveX5fpra1F3OUDO&#10;odUCK2rOozFSG8J6YBNKKCaVSc33VvyjDNc7jaN9EudQYk6a4woY5AJpSopQ5I6Anffwt7EwO9o9&#10;jbP21l6/ea0+Dn3HsuqE01ZsOOuxiPicpubd08WL29j6HcOVjqo40qhSyU8oEcgLAMRSo4MrkqJM&#10;hQU71VLIyLGUkp0llkl0eONKeZoajyv5F0goCbn+h9x/H7X740Xj/urs4V8RP4gKUEoOa+QqaEgE&#10;AkYz7j97j7vu0zSW2784/T3SMQUNruDnGqpDJZlCO051UGATUgGBjPgX8scrnX23R9ZwrOtPW5Cp&#10;yEm+tiU238dQUcSrXV2Qzj7smx8FHR+pyfU0mhvGrWPtlrM1HFisflMkZKXGVVVVUNLUSrGZGqKX&#10;IJjqlXpU/fplirAI9bqBJwULahcz2r2f3+W7EVrbgtLrOGQgaCAV1SSIaksWVcEqGKghSenG+81y&#10;nzDt13Y8jFt83vajEJ4D4lmQl0ryxNrmtyhGiNq+GXIOlXKlsPmX+A3yG2tvva+yexsDRbLlzu1d&#10;xbvw2Voc3id6UGQxe38DTbkqY8em0sy61mTnxeSgf7d3iliiMjzCNIJjHOy27sZj5qWfLGPEHUNM&#10;E8olqS8rGOLXTQLJLEkssBUORp1EAkHj2Hz7K83bSbjbLdfqbi5RaZhjAALZqZirGhPaG8gK9y9D&#10;/wBn/e7lb3a3OKDbVNvu04YGL9SQK0SBnpIYYlIC5UnSWyACQaM+6Ph73mm9iuB2bJuvbe0Jq3KS&#10;bx2+6z7ZyVGMbBWmWgrpZkSfJQURFRNQxGWpip1eXSYlDtBxu+qjJS5F3phj5M0tCyRy1FPLJAKE&#10;lIHVBTKJ2rALgADRqtz7c5i9o7Xl2y2aGG/N7HtpuFZljeNZWmOplLGVhEISdJoWLFe4JXEwPJaj&#10;dN/h2m9ErnwjGdJTxCEq+JKFQralqwocMKg9BR2fgKrbWU3LFiKtt14uFMZHktxYfF5Q4qgyeNos&#10;bNn4pXloFgjGHqmkhkkKj9AYquoD25Y7cc1ZXVGLas8ZTUVmFIHJaEfuKENPGV0udJuwPBNrWJC+&#10;+cg/u3Y7TmT92VWZgPD8atKk6Tq8VtWpe4dtKEAkE0CLa7rc7m3u1v1Nvcy6daMEYxaC1KlCVfXS&#10;vaw0edSCAgsljK/EYylrqiuoHxGQFP8Ab5OlWJxeqpvvKNIKd46bJL9xBZ3cxCOOM31FvSW3Mbvx&#10;uO8SNUo88k70zRBWBiaOMSyvUFYZDFHBGdTG30ItyRc75Q9t+YuY5DHFt7LpQMCGQ11VCKo8VAzO&#10;aKoJyaDz6E+z2N7e21xLLcCOWJalCAa5IA1A0q3l9h6e9q9Sby37T5DJYHA1TUdDt+k3MlZlKOeK&#10;PLUWTy1PgcDjsLVVkP21fltyZ2R6WhhjZjLJDLcqIpTGo8DFLncSc2sWjFN9waSvlmplgrVpneOe&#10;aBPuY6o08LxnW7RqAi3/AMDI8/sDzMls1xJuUUMpWujDspC1ZWJk0VVqqShkBqWBalDz69yfv28j&#10;8o85XXJdpsM+47hBOI5NMkkVDUHtD2ZViUJYKXXNFJFag8G1v5VfyMyu0aTd24aLbO3qZsPHkZca&#10;aqDJ5HBvm4YlxeO3LDhq7yUGYzGQrKWmjpIBV1MhlLCP9t1HDDUtZk6Zp8ZGMhT6h+5Rz0c1OABD&#10;IzS1C1ISMmnk1JfhwDb2UbL7LcwczybvJcXIsWswgAaPxDIzazpRQ4Y5UDUNWrxBoDEEdO+5f3ze&#10;SOTN62baLSRb2W6j1sQZI2iCmhV0a0bvoKmrKFGSQM9I/qz+Xx3jubbG/N1br2vlNiYrZlX/AAuq&#10;x+8IarbuWzuTyUeQx2Pl29Q5SspcvuCkhz1B9rU09FSzVFPK6hkJNhGMlbQ1AjMLTlkSRlWSnV0E&#10;itLFIfIyR2YxHksLjkA2IAR575G3HlEX9pvg8G4gCHtPiI4chfjR2AJBLZAwpqFJCmbPa37wXJXu&#10;Zt0F1t+8+DK+vVEySGSPR6jwV1AilWUlQxIUvpJAJ7n+NO/eseyqXr7sOjo9pyTV1ZjG3NNFU53A&#10;Ctoaf7o0tFJteLN1VRW+URqsEUbzr5ozMsWoAtNVvbEYurjmyG4cVj4pKdaqafJVuNx9JQ09RUJQ&#10;0f8AEKyqkSloTWVoaOAyunmeGTRqCMfZ9Yfd+9w975ZG6WfJ7/uwQpIjrcW5aQEklhH44k4Aimkl&#10;mYBQfII3n3v/AGn2znG05d5o54bbN1UlZIhYXt1pIUkKHgsmVyw0k6TpRTVm1DT0a/rn+U98/e3u&#10;u893X018fc/2j17jM5k8EmV2zm9ppn86cVFM+Qrtt7EzWexu885Q0CRIJIqegfIBpov8m/cHvLi9&#10;z7eOOod3Sbk24MdlnpE2+1TnMPQQ56XJZD+DUwoZamqidhUZCQRQWjZamV0jT1Oga977H+416ibJ&#10;bct6YJmCPL9VanwyhUxhFe4UT+LIREpjftY8WIYBNfffp9gNs3XdF3nmlorqcqEQWe6PiJO8kxbc&#10;5XSlHIcKwU1pTuLxtf8AkwfzNc7urfWHx/xQ3fkdx9aTY+PduIh3b1dR0OOyGWw9DlIse+Wm35Tb&#10;dnqUwuVhmaGnkm8arIsmh0kVXLENi6ytyuEqMzQ0WaoDWirwyTUtZlac4yrFJUiWiSqjMZLyI6ai&#10;PJDIkq3idXI4277vnOG4RXk9yixy24j0xhoHaVpNLaTS4XwgqHWHeiuSqgktiDuev7yj2u5e3w8t&#10;8kbTJv08oXVJruLJVVohKrAT7e2r4iGGpSuknJopE7rj+Qp869zde0XdO+9r4rrHrfOYfbFft/c9&#10;TnNjbwx9em7JaH7I11PtrfUubxUMVLkNMkpopFSsH27aZNRRObi3vidk5GXZW4N2Lt6rraIVbUNT&#10;g6rJ4yB3qUFI+YzeOrXx2Fnr4TqpqaqeCpnOnQCDpYVbd91iPdL7lrf9yXxd0lZwY0jPaI30f7kG&#10;6hQjSwY0FGKPGgZxTqKbv+8Vi3SS85W5StqWblVWeRqPq0iVgtu22NUs6tDqaSRFDKzU1KQdHp3/&#10;AIT5/JPO9D4bsbJ7e3HvusqN0GbL7I2N2BsnAY7JbVMk2KqaLDVW4MkI6/I4OraOvqcnQTrC0cVR&#10;RQwzTReUko7f726+wOa351hhN15/fO8/uaDZmIpNl0EeFil3VuGlSsm2y+86fKadvVmLhZpKmto5&#10;Kmooo6aZR46qNEkyU5T9reXY952WWXlnxbZJfDlZrmYEdpQawssZMhINVQKsRPili0Qhkym5a/vE&#10;P3VtO37/AM08nCyskjke9D3cjGzXUUtmCptZa7W5ViU8MakcJqU11qe34efyNe391SdB9hz4PrXb&#10;3Uu1N44bclThO6sduXcM/ZGCwmPnp6PsafqnKUtBBkVZqio8O3c+KHEZOoqYMg5qcbIKb2mOj/kN&#10;2xRfxuHe3Xpq8PG60NPG2Xp6DfOBq8hUtUvWwz5ncE2I3FX7fw8yCpwUkaPTukP+XTLULYbc5/dw&#10;9u+dbDcX2/luRZraSHw7eJp18YPODIXme5jig0RlnZWWrZVH1FSMPOd/vT+5Xuhz3ud57ZbsLXeN&#10;SC3tGitJI7hWw1JprGEQaV0sru1D3KVpq6sn7+/kL/y9jHt3sA4mTYFXi8nt+v3VPtvFZ6m613Ht&#10;nE0UVDkMBltm9Z1e3qLaEm9Kl3afO46GI07Tz1EcCzpDLCrMT8u6rG5XHNt7DblzuOyMGWpdsZvc&#10;u48FR5bclU9VBWz5nMzVeIwmBEbxVWqmpsa0SU1MGgSFlRWBD7hfcY9v9y5PjL7qLfcQ8bSq0ck3&#10;xE6Y1d7+NBUsBrKNghkGlTGubPtZyl7leyXtiZObuZxNzJNH4j2ot4dMDgMkcQnie68UV0szk9zV&#10;LaCSSSr5RfyOup+3Ny5Lcmyd/bD+NeWxGW6zqe2MJ0/1burdlBt7aW29sVW0afbXX1Bi92PuPC1e&#10;4Yca1Xn67P4nIy5rNpSZGWZWWWBgzy/zvg3TiNwZwbap87Xbd3XtjbuZoo9q9k0Fbt3M5PDA5PZu&#10;Ypt0YTYFNXbrxm8Y/t2fHVVWkNBNHO8VwNfvaj7ndjyZeHbbDmMi3jk/XVoOxVliV1K6Lp2lBLL/&#10;AGTltTxmUxpqV499yvvDfef5L5vvfavm7l1uWIo7Zknu1udpvvD8RfGt3W3it7rxBPE8bNpdQhZg&#10;xUgKBP6l/wCE1/xxwm+Nvb0r/lD272dh6/Z+X+32rlMhs7CPvjG1W4o0x29sDv8A2RUbkON6yPXG&#10;Up4BihQGrydcqSfxKkopfsUEbqz5OK2N+2rMDvvHVeOwuYz5yeVwEu4MhNQYtKaObbuXqsLNn6mu&#10;3HSF2WealpoY553jjiQSusftb7pfdY2nd0mtE2iS60xqsEiymNXzx8JrsN40Q1V1R6XoAqN5qfYn&#10;nb3o9qvc6PkL3NnjveWdw1eBcg2NuZH8Bp2dbazgkkjVJD4IV5qEq8vwGhB7+Z7/ACSumN8U1P3r&#10;8UqrYnXO667Mdfdf7n6m2lulNt7KoG3ruebDwdh7Wqt3722dtbFUowzxVkeNakMEUME8kckyRlgM&#10;Wyfldsvs3bUe8tjbhpN4bTjzcmBrNwx1tFg6Wmq6Sqr8fkVio9xRYjI1j0VfjJIzFFC0kmnVGGUg&#10;nExfuhXMNtDfpZxWcFz4vgkhZAzRFlpLILnRANYAqasdQKJIMdZdbt7s+3Oz7/c2G9c0/RbnGoLx&#10;izvLgjUoK98UDLQqykkEha0ahr1RFm/5IPz42plTtDtukyOwN+Z3Ze9d37A2QlXU9nZDdVZteoxU&#10;NNgc3uTqrI7x2LsWPPrlFMWSyeWFFTSIUndGI9hjjvnb1zjc/jcbu/G1mwcVuLcWH6/27V7kqaWS&#10;Sp7Ly2Wy9JT7dyWQwZy+zsPjqzEUVPW09XJlDrFSYpY4Z1EbjDnL7jHOm27ft+6XW/RFi9Zl8E64&#10;YdOpHGi4YzSvkrDGDUaSZRIVjMh8/wCwbxyvyzvPM1nt5vLeyXXdorJGYFIBjYlmZpfE0tpEKOyk&#10;AEd2DUbw/wCE3/ym2V0226sF2PtXtnszG126N5bswOzpc/XbfboDEbDptwYfcm0do7lwGH7Z3T2n&#10;k95LXYmHCw4pRU+KFI5j5wVqs+WHx97D7n+R/b3YGzKfb249qb33rnd1U1ThN8bOqcwlNLQ0OTym&#10;Dxu358xSZPO5jFGRYE8C6KpreM6iE94KQ/cw+8RsQutvseQzdw2AWGF/rdsjNyg7PE8M37vCaUYx&#10;uGZSdByOi5/v2/d/TZV3vduaXteYLaGBZ7I2W6sInxAAbpdt8FqhS9QKAdpI49bv/wAQd5/3S+K/&#10;xb2j2Lt/dOx96Yzo7qzbOewmT2hvA02Gy+B2pQ7erP4pmBt2HG4ammqcLLODXNSPDTurTLFe3skW&#10;G+Avam766tpqarxuG3CuGzO6Mpgc7BLTvj6TRksltzIVGRE32hfecmNraaKnh8s1JPSkyjxEyoab&#10;v92L3j5d5M2vm7feVfp47oNoj+psXNI5fCarR3bEYGsAoCRwHn1GPMH32va3lqPcLje2EFu5QWBB&#10;u5frsqLn+ysXNt9LrSvjD9XUPDrQ0NBT72wNfFNU4qpGZpIMtR4OSrxUtJVwLlKiuhoqqma1Srr/&#10;AAlamKaoYgJ4pV8Zkf0e01sn4L9zblrshU7i2/VbX2ntVKabsLcVJV7azWR2lFkKDKzYs1GCps3J&#10;lMnTV+Sxf2SVNFHPE00q+MyLYku2b7uPvFuW9TbQ3KTR2yMQ0v1Fm2lQpYN4a3QejaSBQ0+eQCHu&#10;bP7wr7uexco7dzHy1zWm8Xl6QLa38DcbQTEOqSDx5duZIvCqS3iBcqRjJD5VZahpa6jxck8a5HIx&#10;VcuPpJCYmrRQLDJVx08rqIHnhhnDmPVrKBmA0qxU1vSPxe398euwdn9vbBwu4O/M/wBb5Wum3htX&#10;F7C2rj9mU+2dybU3Dh6NN0bg3zuitTGVbVkbxV1P/C28FJoYT08voEq87/dG595S5c2fcZdvluxu&#10;ySGZEMUf0XgNGU1SJdOZfF7nY6YxCFCyE6qLFmz/AN6X7P7huO5jnPaU2PZ7hV8Gb6m7u2keKmtR&#10;FDtSsBUppYtV9RVFYIT0GXbOzqrtTZm7+rqrOZPYeO3vtmqxGO3ntXeWZ232Jhsw0qy/xHaz7cmx&#10;FbjqzDRpHU01bBlQ4qF0y0zwA+Uee1vid8E92rVbtylPvLoNqbHYXsXd258NQ5zb21NzRSNVU+7+&#10;vdoydhZbL7a2bW1dfV05ieTESyVct4KMB1fTMA+53zDzLJvSnmP6XbktomimktVdWNCK0a/gkZkY&#10;hSrFAx1UYquoyvyd/ea+0/uXz7Z8onli3sdp3CaZLq9j3C6upLNYLeR7aQ2SbQjTrdTRiEmJ1FuJ&#10;FlkYpXokG2M5/Mm6r2dlBndj7O76r239nNh7CTcnYe2cFvKl2fX7nxeL2F2t2k+wuqsPtvLClxc0&#10;1RmKHEtSTU9HGJWaSZpDAAe2Pgv8f8tnd15yj3H3xnOucjPBDsqox23dly5rDNlsG+5dt1WYyVFm&#10;q3F5t8JgIXlzkeSxVJopWikaGF5Vh9lZ+4HzjHuEdrP7jNbWli0Y8ddrglS68YKzERDeDLbiL8Oq&#10;pYMpJAJpDO8/fv8Adfe+YbDk7lX2UijXbncXcx3y3qUuGX6ZxFcbQgbUAdCxyuWJKyBGUAnLn7Tq&#10;tu7M2ud+5br7bXZVfiqOTMYuoyOfo9o1Wbxe4tvbS3XQbdyWTxVNlXjrdx56KjwqyQyzV89TAIVq&#10;F1Ow8d8dT9Nb1+Mm1tz7l+Sa4rKpgtvGnznZdAlLlMDsvFZ+opZNp0XV0G3qLLVMeVgLLimxCUtR&#10;VShI3qGo44KYF3OX3LecrPmO05Ik5nV768i8ZtVvBEYCqNIrKRfvHO0pBXTr1KY6lFEgY5tche8H&#10;u9dbB7oQcz+3DGK3Fj+75Rf2FLlXMhuHCpFGYfBBQss2WAHhajqXokW1vlP2Btb5Kb36S2r8Pew6&#10;qnk3RuOt3Rl+s9qTZDrvLbtzeK25l8XvXLd7Zd9rdUUVdU0v3DbmoaqsG4KWeWmEVBV1EkzyMvwd&#10;2L8X+zcJ1Bh8P0C/YO/dk5XPndXZuOyORy2GyuNz+bz1RQQbprMEp2dtvM0W3IqKpocXPVjNYuXX&#10;E04/zzF3uB9zPnyx5V5N0cjO0LGZvEW9gYXFJIjpbRfEW4TgQ5VmJYsSNIXCb33589y+X905+39P&#10;d+G35c3ZIztVudtsmKNbJCJgJWjaZz4zipuI6AFdCsNRYwHf3aG4emo98773R3fs3YWy59oV0W3N&#10;u5uixsWVxWbxqYOCHP4IVWKrs5uF5M3XTwVtqTIUaUs1JJHTa1mWezmt/l7fA7dddsGo3dJt3Y9J&#10;sjA9h7jTro5TFbMrK/a+5Zqmpr593SjJQ7nzuE2bmaWvko6pz44Iy8bSWTUwrv8A7rvK9pv2yXu5&#10;3y2kkYea4sy+p2jaJSUWf6tkjjho2qZFYMhq2llL9c494+/L94PlDb+b9mvrsTb1uEltFbXqQWTL&#10;C0TkvpgjsGima6hKoI2ZTG1ZEDFgoLntn5E/JDMvmJuqds03bsTZPamD3PvGkO5spgJc5BgsY4q9&#10;rU1dJh9mbYGcwGTxdRWx0kppI6qZ6tqZTUSeIHe4vjf/AC8OxcJiuoes8FtTZmf7Bgxea2n3Fh9v&#10;Vu7Mbiv7tY6lu+Vqs9vXb8dNjFwFJHFVo4SiZ3JlBm8jAYcxfdr9reZNng2/YohY7lMGYSia7udC&#10;eGxLaDdKhLEg0LlhTTpQkDpz2t+/n77e33PF9zVzbf8A7/2ewBjurRoLDbirzxtFEfEj2uWQlGbV&#10;oRTXTpkKg4HLrxfmAaek7M3/ABSY+bC/3nXL9KVGc2rUNuChFBOKT+F5HaW1tyotSM2q1FCRWNVS&#10;xKIT445DE1O3dfwyyU/yEzOxdkZHEDGV5xk1Lk9t4zEVtPuGrqcXltzbgyGyuvtv5Kkm27hqWhxW&#10;hKJSmLXwSHzIF5Bl9/dwc5bPyBtu4We9yXchNHLwJHKqmZFQss+5mR3Id6AqHJjpgsCOw+9fex2D&#10;k32Kv/dfmTl7weZbZI2XZnmkAkaS4SJlN/DZvFCI1cyZiYN4egKGcUMP0z2/i+2+vdv78jw2d2mm&#10;cauiOD3VisxhsriJaPNT4Onosuuex2JqaXJ18scUkdNPFDVEVCAx3uffHLfy9N8SQStgN0U+VkO4&#10;q7btBT5DbkOOORrzS4XJYymM0265Bj8rTSTV2Olp0WpqBVQx6oRGdQC/MH3IuerOLmaTZ787lJYG&#10;IRJ4cFv9Q0iozLqe+IiZDIwYd51JSgEgIwr5A/vQf3pvW1bNf+3lLudAzKdwACapZEHcu1qCugLI&#10;smFeN64KaWFTJ5TH4bHV+XylVFRYzF0VTkchWzNaCkoaOF6iqqpmAJSCngQu7Wsqgn2EH+yXds0m&#10;cw+2M1Phtr7s3blc9idhbXy/8UqclvSq21haHPZh8JLgMRnKCjx1JS1yxNU5SbGxtVBok12DGNdj&#10;+6j7ub7PBBY8okzjxDKDcWY8IIpYk67xdY0lfgqAWI4qR10m9wfvCcn8ibFzLzDdbWl1t+0Qxy3T&#10;+NNF4aS/AaLbSM2o4oiuw4laUqG+zu7Ot+xWmbYG46LeNHR0WEyGTymEnpnxmKpdx1uSoMKa2qrJ&#10;6Mfc1suHqW+3iEtRHEiPIiLPTmVB79+NnY3WG78PsnduGkxuTzq4pMVWV1Dk8ThZairioDl4xW5C&#10;ihnkp9tVeQSCrmSF0V/px7iTmz265p5R9xLL2zvtvYcw3CoVQtEppJEJUIPiNH3AtSsg+GuK06e9&#10;sfvH+3vul7X2Puttd6sfLZNyLplFxKLX6eaSIVJto5JtYQP+nDVdQFDxIkUeToa566KlqaeefG1A&#10;pchTwVNLUz0U708FbTR1UdLNMaaSsx1VDUxI+l2gmjYqNQ9it2n8Ztp9dbA2BiYKjcuW75ymarp+&#10;wFrd57IbrvY+3aOKgkjMOAxGLrd7TUFVj69ZlyGSnoLBSniMgKKL4/bHd9l9wNl5L5tvY7C3vYZW&#10;aXQJ3iZInlUMsM7K/iEKtFZSuvURRSOpC9pfeL2s94uRLfn3kbmY3ezSSSoX+nu4gGikaMjTcW8E&#10;hGpSNRjC/M4qhcJmN+1fYm+MdmaHbmO2DhMZtn+6T0dLuuq3Nnq7K0tRUZjI5fMZDG4fZ9BFj6un&#10;ejixmMkzM+lUqqmqpvPHSAznx8/lJ787s2LN2NQdudenG1dZmqPa9FjMlFkJdwyYWWWvQT1Aeiha&#10;iy2LjVFlhEzw08gqHj4aIDbcPu283cwybodnmR9rjIEMxWMC5fQxKhGuAYivZ/aEVqCMAkYbfeQ+&#10;/ZyB7Fe5x9td72Wa4u1SGWWZHmVY459Lo2lbKXX2PUhHJxpNGOnoKt6/Jyj2fuWTbUfUXb2deip9&#10;s12YzlFg8DRbbxNFuGuhpJxU5LK7kopRX4hHdnjMKxVMkfip5pZDYJLuf+Vj31srYm+e0MLBsnN0&#10;21OwMbs3I7K2jvjB7qqcZHlstX08lVX7prKnAYiibb0NXjvPBVqJlp6gSSiFlaIQje+0nuryVZRb&#10;pzlyn9JsjOYzP9VZTUk0kBGht7iaVSZFKVoACc/Mw9rfv1ezvuF7m2Ht9tF+fpL2OSS3uvDvgZBH&#10;bvO9IJdvgYUKOoLOAwQuKgqCr8J8hOuM9vDbexqWfcFFuHdWz8tvbEUee2tnttzzYbE1lBRNajz9&#10;DjsjPPkJKuZqQwQyw1EdFMySEeLyEX3b8ee3dh1O6/7w7Gr3pdhT4yl3nkdvVuN3bhNt1GWhp6mj&#10;pcrmNt1WSoI6qSkq4JCkbSiNZoy7IGuAQ90yGOER/wCOsSFQsBWleDZWlM/tAqR1lpsHuXyjzNbb&#10;Pe7LuJmsr/xfAbwp01+CWEvbJCjJp0n4wtcEVBB6FqgzWOyNNjqqnmeNctC1Rj4K+mq8VkKiJF1y&#10;N/C8pBR5KNo09TK8SsqkEgAj2m999Z7w68rcXi934DJYnJ5rb+B3JgYpYleLOYjcdFT12Nq8TUIS&#10;lWpSo8M1haGrVoWOpSQa2EzbhDy/PtqeLabh42h66KGADUCGoePrpxUitOjXlrnzl3m63S+5Zu/q&#10;9qVissumSLwzTtHhzRo7EkaTQUXBOCOpNJkaGvasWirKWrfH1kmOrkp545noq6GOKaSjqkRi1PVL&#10;DPG+hwG0SK1tLKSoanpuWDril7Cx279uZamqK0UjwQNnWGVqJmx0VPi8HjJ9q0uQpcjt+U1S5rI1&#10;TxYtX8fhmmQayKk2Vo7Gabc52ttyFQICqyVyafqo5SjKNS+eaEA9CnbLjbb8pavuAj3dtWmLRIwO&#10;kFv7TSqDtBLEkDHXA1rfdw0YoqxjKs8kk4WD7aljiYpE9RKZwb1hH7SRiSS3LqgBPsFZ3aMRsCGV&#10;b2iGkRPoLGQoWIB0RxObmwJUc6SG9lsf0tskrbpc/T6WAPaZKVNB8HmcftpxHVaEbkLO4Ph24rV/&#10;ipQEjsHca0AxwrXh1Ov/AL7/AH3193J/yRvCnyH7prK+RkpqHpDFLOtLGZ50NbvykijP26TQM+uZ&#10;EUAA213JAHMscq2u7zcs+4Ntsm3rd3VxFaGNTJHCHEM6mTvkNFKgM2SCdOlalgOoP92xCfcD2Jtl&#10;est1c7r4eKA+FYSM1TwFAKdxUE8KnB18P+FJuPpMn8G+pqXIbzwPX+OPy367krt2bko567E4uGLq&#10;3uxozPT01HXVJaoqhHGrJExUtqPpB97C7nIVlUkdDia5hMZG0sqxCMBQSCZ2jAutz9fcqi1s9r2v&#10;e7zcdzRSnheEAoczVJD/AAMxTRj4gdVajgej79yXN5t9o9VW9j1+LEWX9MFuwh9Sq+pQG7K6a0an&#10;npd4qo6ukxW0qTPd1dWT5vEx1VLlak5WSf0s16edJqOklhyhKKSFLHngke+q7G5QxK/8Krwqxj6L&#10;A0kj3BI8ZcyfT+oX2RwbtZzCvi6TmooT/k6pHs9yvbQafSo/6C6WWydx9Xbd3DW0A7s6krK6TJHQ&#10;0mbydBicRjFpxAssmSiWHHQyxgk+MS1AJH1Htpk2/mllVlx049S2/cgfQByobS7D0/7z7EFnuW3L&#10;DEr3YC+tGPnXzH5dWFjdKSDGD6dyiv7T0sKv5A9N1lFkUfs7bVTOtNJfxwZLErkW+3NPU/ZCqhgs&#10;ao8/Ulfpz9fbjURZupijpZMbLHFqFzoaS+hdN2CI2nUfxc+3ZJtjdGC34Vz56X8j1X6O8ao8Dj/S&#10;X/OOgW2NW9V7N3DX73x3Y+Bz2TamqTHRnc+1MTabI1BnjFLNkcvAan7McE+JNf8ARffVNR5KAFPH&#10;WGNdMhjioZAjHg31OICfoPp/T2Wv+7joC3+s/wCkYcPy6SNt+6tTRZgD/Txn/AelTujf+yN1PJlY&#10;6XrSLMVVPPjqTK5fuTa1RkKamkH+Yip8bUbnigQCWX9xwwPk+nHPRw1XM4IoModRDq321Mymwuw9&#10;eSiFyf629p5r6xi4XINOOCKelcefyr0sh2rcJP8AQAp8+9cZoPxdPmI7oxWOo6hG3x0bSw0hqMZP&#10;TDsXO0c9zOYqaYtRdO5oRU9MvqLIJA4/I991NDUUy+eagz4SB0UBKCiCyXbTeVoquqlcAj+o9li3&#10;9m7qPEAJ9ATX8iB/g63JtN+lQsCsT/SX/oI+vSk2nuObdJqsBhN+fFKrq9wUNdNUzVXc29JsljIv&#10;tjUCPE0OT2Zs/E0Ez306DHKb/wCHuBX11HJKJqulzsfjQiMLTAR3Yc3MNLK2r8/T2ouZrWWOSN5t&#10;Pzo3+TpVJt+7KusWI/3tM/z6EXqbqftjaGPOG2LuL415yTIVkRykkm73q8i7UwvTQKmW3hiIHgiv&#10;+gSKT/W/vCcqhgjposbkp4iHVonq2gZ0kW8etYqWItrb/W9l2m30uqXR1H+gfL/OOm47Pc0qTYgj&#10;/Tp+fn0JkPTe7Dumu3huLsDqHbOcQ0FXFlqHa2Mz9PTVNBVeGtbHVee3nmvtGp4zr9azH8cfX3Fo&#10;MQ1Wtodv1EcLrqE0lW8oZwbLHCkcPlZTpPqP9Pp7OZht1iARdaieNVcUp+35ft/aUWe37rdsK7aI&#10;/wDm4p9eOQBSmRXqDv8A7vzGHroRnPkbsytzWNmME+Aw21sBh6+KlqxzW5rI5zcceKppYR9YYme/&#10;9R7mPhclTQtVQbf+4qxKqU8D1NZ+4g4LlvvYFJ55Fhf+vshvJNrukaMT6SOPa5rX9np5V6Pl2K6t&#10;xWSDs8zqX/ACepu3O8NvZHcWNwO5fkgmC2hWYasr8vuPF4fqqjFHXXYNQxU02w9zSClUN+3UagUt&#10;xGfb0ib1meHybQpaWFF9R8lG8yH0m0ZkqZV4/wAR7BNrDavXVd6a/wBE/Pq8O0XaMKqdX+mWnn86&#10;efU/Nbn+Fu3KfLvR/L/dO7crW1BMdMuZ3DQYevFvSMpDgNrYqQ3+vpkT3IkxO6p3/wCLMtyTdgaB&#10;lC83XSZEP0H9T7cnkgsz+ne6q1/Cwp+0GvHrc9jdoVrBXP8AEv8An6T23+5/iQtFSx1PbVZGYbpj&#10;6epz3YSTVVSBdqo1kNLLEoaw9MkKfT6+/wD/1R/zO+V2htrI5HP09FFiKV5alsg2Z3TUrRwpMgra&#10;mqoqSjlmSATxqsgJ9OvghrKRLt/s/e79z7yyljsAtXuvGDJ4/iYjjILFjMvANqoCCeGfIL8rXnL3&#10;uPvl1tHJm4mDdoowTbiNmwVLgia4CR5VSaVrTq7LBdebk3q8e2Nv9h7ry+48lT0dPi6WLrL49baq&#10;dwTiKoyePxOGy2TjGNaspcWZZaORwqyRwGS0kV5FKn1H8re4dzdo90dd7hwHXWMo9hy4yq27UbV7&#10;JptwZHG7LztZk1xGR3tt+hmoc3FVVdGaatC4+aeNY5HRyrxEGfo/uQw73uW9r+4Ek3uOSALSc0Xx&#10;A9Gel+qLqSM0FaEgqpDkKSz7xg595C9vNfJft6Ny5ohmiDKu4Wtu2h3rU/UpNANQBUABhj4gc9HL&#10;rvi11XjtudFvm+2974PFbmrMhjNyfx3pfF5yp3bvejwyVZh8+Q62lw/XkcNRt7ImCTJ0ki15eOKm&#10;ld2jEvHsXuSpmzXYW8tr0+6NzbV69y+D2dm6Kp6/7PTdWZzWf3dS7cyGa242dw1PUfwahpIp40rI&#10;4JsRNCq1RqYYG1DIPaPuse0XIX3fim/8vy23NziUyTVvj4TR3ZGI1u3imUowCmNQpIDliNQM1chw&#10;QbZ7E7P7u+5zjZb17R5bu0YG5+m0SvEoE9tRZ9ahZAYoTl/DGoipUe0et8dR0PXWxdz71oZ9+dp5&#10;Xe2X61zGNoOvdr7bfbmwsFFVbfxWU29t/wAcWcTJT1NNk5KeNXytMZXjJZKSWYmVqt05CtwcGETr&#10;9KbDbkjrcXlq+t3JX0mOyFTQ1lRia3E46uklilyNZj63GSwzrSGOMMj2d1swgG39hPcefmTmXe4b&#10;xbuOwUC0kpawibXHIsiaTcqYymR+qrFgCVxnqAPaT3G5M94PcHe925X5i/eF1Zf7h3AhkiYI0TpI&#10;TbyxQ6QUcAeOGJ4rQ8CKbq+OWM6ozVHltx/IHOUe++vcqd0wbXwHXnWu8c7tBYa1c5jN3ZzDYfC7&#10;iocJjNxUVWtXRSZDzTDyQ6Y4pR4jBxozeMyP8WnzORxlHQbdfEy0lXNTS0FbkvJFVvm63+8MVZue&#10;CtipIpYmRMpNB9tKx+3d1ikjh+53jeba2Ta+dNrbx5TocmVcFZGKkiFSTThQMBQUzXqfHHL258uD&#10;l7cbTVc3JPjUaQAeHKZIjSMBSRRaaXANO8kkjpv3FtLqvdlNTUfWdJgN7S1PYDb2xlLtzAiikx+3&#10;a+ngxf8AdvAzbEosX1/U0FLlfDNQT1OBopzlLioyAjlnSVLZ7sfeU2FxW79u7L2Vvbrd6SnzVPvf&#10;Eb9EVNkcXmKF6igqcf4KGSOqp67MVVMjzSmKnWhmMzkBVSSWto9jL3f9uvL5XiiVhHVgysWJUlAA&#10;bhBUAhiABhSWFNR6T3NzyX7cW/N0POW/mK7QWvjKYZnoDTwSv06yqcTRkaS1a5yCBk6h626oynZA&#10;6pl+QXcnWffO4p67Bp0dvPrDbjtgq3bOPFXVS0decVk8VXPSbG25V1tElFl6ppaxJvtqmZ4ZVTFS&#10;d15iiqZcfgdi7dr66nwtRlKvD7N7I2hvCpTI0TxK+05J03PLkI83VfctLDJJBHQlVcPOhSxXbz91&#10;7nO42Sa9sphu2/pH2zAQW+ganJohvPDkKqKFQh4VNCRVJeT8gx7Rae4W684yXfK7oxjuGs7mAoKu&#10;jDwAqzZKEVkjHDUMEVXH+ysbW3RmpYNy9t94f3d/vJSYWQ9pdCZ/qzbtYa6lWSh3LjqjN9UbUx1f&#10;iZKrDiGRabIzVEMjQl4lSeJ2ecv2vR5HIg5vEPj3CUOJxksa5t2qqWsORevrdsxU1BJ/GzjazEf5&#10;RW1KLjQtPKqVTShIZYN5J9q5uQN52zceZZza7xfPKrgoZDRKorR+DLIj11MSQERQjan1aVOBPvD9&#10;9Dkn29ueVbj24thu2ybh9S14PEltBALdrVYg5u7KSWTxTcyMscAWQaB2MjhlNliPgxuHcG0p9l0X&#10;adRtzF7Y3TBmDh6nB7V3TPmMiaJaoYPdsNNXUlZtjCVGJqlkhpKKup6wx5KOZxEE0SIXdG660Rdt&#10;S1+3dkdO4LY+AweSruwc5uozw4zPpVV0u9qPcePo44afa1DiMTX4yogmndleerqSyJHTWOXHIX3V&#10;rPlrd7HnvnXefo7nUr+MsXjeOXE0TNSG/EEIirEvkXrrACgnrJbkr309uObjyZvf+u81ttG/M62c&#10;A2q6m+ra2do5kMn0qSQ+C6FS8mgOCCooA7IfFdI9pdczbL2rvXffaPyW2vQ19bSVfWFBg+uqWTFd&#10;f5Shav67yKbl3FLSVvYtZFkdqZCCsngzM9W2O+zingWoElZWAJSHvLM5jbnU/V2H3HU0EuPwGdj7&#10;BEWGyeG/hm5aKbcslNhMm+cp81v9t0GGaWGsoMdRRPJJJSh2gF2yQh9peRN23aW/3nbo4zt6nXuP&#10;1MzI+rVGwEKXKLRKeFIwSisGD6dJLS77sc4cjchcs797p8z8vi13TbDCdyiNxPIIFmeO1tWaSJZE&#10;k1I8TUgibRr/AFKMpcD3t6k+O+7a7c/YO8J9hZHIZTc26tv1W3mzVJSx1O4On6qm2rWf3vwdT/uP&#10;66zHW9TTCmnxtZX16UYp6TISmHIHxxOG+KOq6y21S7m+SU2PwG5sQMfh+v8ALb0pqRsXjdwb0osp&#10;ixV9h5ugWnoP7jYirqFkyk6RxxSy6qejoWniWKUQW/IfIPtxyrZ33JPL8W+XNg8pkuvqJoB3uTQx&#10;3Fw0Z1B1UAFlKEvRXKBg57V86+x/urI/MPtbaLuNlDKUu7sSX0ARpFYIDBdpCSSEK1jWhADMRVas&#10;2/6rdeLzce0fjPsun3dhqiOv3d3XS7N31isFkptpbCbaldTbf6rx1RlExKd19hUL/abfirK7GUUc&#10;PiqMtmaSOaCYC70N8WusaTEbb3oI6nPbhky+d33sPd+JpM/t0w4Lsfc0G8pFm2Zk3weE27S1ePgh&#10;pqiBsZjEqooZvHEpmeEiW+907vlTlK2TbLlDs1yHWWKdFQN4viMBGyRySAoWjNYUcqdJEKMwIzDj&#10;tdm5L2+O92gizu41Kxzt4khUuGDHwyZFLUYqwIagINF6q5+a38z3s7rurye39vNhNmbRxWE3D1V3&#10;F1725lsFW11LvDA7byO3avC7W7A6+Xsrd26N302cr6SV6jDZPdtVia2WD+JRUaiWo9rduk5IOyN1&#10;V2Iy268DtSPbdDhKDCY/b+C29icbhosutbl0x+6qfaxyjjJzrHLLF4qisT1ilmgicyBux502i+tO&#10;X7jcr+C55zu4UoYmleNmRfFmjg0yiFw5RhV7xvCyzEsdHUZczy2Q5SXbzzCLm8tWqY/AMeXcuo1A&#10;UzgVr9oHwhPYL+YPhMr8W/jy++NzdI9m9+723lBuOZF31kuxcpkOyKbZWWgphQdUw9r0+Cmpkxn3&#10;lDFV5LdFJgKN0p6iup5sihx8id3XtfD9f7IxO4esoo+yNzTdk7HwtLt+vyGIz1Nt5crW5HbG5crX&#10;ZR8UM7trMbWw9RUeOvesmqYX1pU6UTky/fW8c284WVrvl68Gxwyy6j9NqSsSa3ERWKM1ocMsrAya&#10;kof1FGFm9e1nuN76/eW5LtuZNs/d/tromBk8S3maVIbcSUpFcRXOmSSMKV0KQCDqZejw9PfJzK9u&#10;7i3j1d3Vis11NkKXrTf+6TvSDrzszYrZHGbQyWyMphxtOHJLluve4sDvDE5t6moo8dFBSV0KFaFK&#10;hppvtkngOr+zo9mT75zGFo9sZGp2jncDnKzr3cENVuGqwtBUtlRmMY+VrjjNuZd6oPBHIstTU08S&#10;apJVCRwoIuZ+auQ25j3nZ/6wyruaiFXkeCSBWaVP044WbDyBSaMFIZ5I41cuNQ6WbpsdtazXMO3X&#10;PgRz6Q66SRUfDpZ2zWpJoaAmhqcBo3582PiPke/8p8YavsbJ53dOO7N6xyW18P3Bsrdu3ur5N+76&#10;wB23hdkpNFgKOs31jnoKmPJfbNFT4fI11fRwQSzVMtRMi33lH2Nmf7ozrtfalBlcPiKaWkhzBVvu&#10;5s/Tz0c+2koYMdnK6sbamXo6ConzIp62K7iqhUqhVQ7sUHL0e+NPuVq7TGSSWJ2vJWcSEs8yIpch&#10;VUiNfDqkIShiRCTSOJvbH2i5zubnebraCm4X9A0njX3xRKYlOlZo1FFVaiihhhq5qg/j/kvjbsgd&#10;00eJ7M7Z3Ft/ee99yZfMTUW585kaDDZXY2Yrt2Juyo3w2dw2F69x/Z2GyVZj6XZzVeGjgpKZsTLB&#10;5mfyRtl9+9oYLH7P27uLqfH5fp/HUMa1e7tp7iyFRl63IQ1NNT4GkqN2UVfiqfc1JujeqfxKkyNQ&#10;s9HGuJELU0NTLCICbmf2lTd+ZrYbZzJ4lrOTJJDJEUeNooEkQqzToxYgliY1GleyUEuknXJz3S+4&#10;F93bYPcK15e5Z9xPpfey6ldrn/Er6VTrSOWIaJb57ShtXIHhyqVB7u46ej37vo9zbhrs/kNs/KXO&#10;1W7alK6rxXS3Y+0ul8XtXYq/ZYzIZsUW35eoKnt3DZTA9ZbiloaqjkyUlW8OX8ssjwsXcPvkRgsF&#10;2VurD7oyWJrKGlqcnS7ox+OyG4Mtgap96xvmo8Zkt0x4unq9vdjY3bOMy7JSLXVDNTJSUvmnlV2Z&#10;Jb5F5fn2hYplv9W4WJdkkjAooeFoJA0cbxrVonCqHgfS6u0dJKOvQT2C9n7T2A9uLrly6ujczXzo&#10;8V0NcKkwho/9xRPcJQhtRVmVNbalQEAqivjDn934bb+Rw2Vy+Cyub2jVy4eTL7Ux+G3RhqDr3F4n&#10;bGOrdubThgk2bufrvJ72yu3Iq3JQjDLR1OUkq2osfC0FOY3LaWcoouqduzbh2/V7qfKY7b+0M/me&#10;uW2ylRlJ6Bs9tubIbvrpKjDVG6qfZ9TnqmTG0tPSUdK6NEEhYj7n3HG98ib/AL9NdD98wy73IpkL&#10;PEsSEiOpDMjRqUw4V11iFyJDDcEGNgLa/dy9x5fvTX/PW734l5RukHhBltxoMe3RRUj8K48Vf14Q&#10;GZ46sAT8ByzdxYLc2Z3lktqdSZTZOye0ds7jzXZWHr+8D2BUYmPEVOW2h2XPs7Y2Pp8XWYDY9J2h&#10;SbTagzm4YqzJ5DDPNV1X2U8hfFMoO1OgtnYzB4TtvHb67E22OvKmp3HkKPce68rkdibhxGdWnp83&#10;s/eGFFPlW/uzW19BGwp6eqp3wlciTK4TWkkI2vJ1huPO9vtXN2+JPvsqyuEiLhNKIA6OG8NjGsTJ&#10;IkihfG0+KscS0ilnrZ+SDtPOW48xbjbBr6+ZAiq2k/pQmKQORI6sCCjKdEZGkaWZS1a4PjX8+e8t&#10;6fI2L4hdrbb6Hr8/2RJvfF7ZqehsHQ4Ps3b2W2vjZaik3viM12Bmtu4rJZPZexd1JlcfnpdtzQb1&#10;x1NK1LT0wSSnnRrbjlwmF27tzNbdw+1c3ntl47N4LFU23dzbiy+9Kqi2lD2BXwbbyG0ymUr9y0NN&#10;Q1sQxy+SsapiFUwkjA1n3MXsn7Zb/tVpb2cv/IcSR43hEF0XeSOco76zeRS0RlkfQrMxUagr1RSN&#10;f9b+2n3eKxtZ2+gt2IkFGzqBandLXBBHaxqMgUx0eqlpds7g3buzufbHbPY29cFs7u7enXG8Kuo3&#10;nsPbe3erJaTsrMdI52iz+y+15W27JtFMjCaxsvSQlpcNTTUmOiWSURsU/B57a2/8lvOl6yztP19u&#10;naeX2zVS7T3FDgsFn6fbtTuGev7E35nczvrVQUdds/Zay7pngglM4o6t1cCpC+JXYe2vtRLtHgwc&#10;ueHyfEUUk3NyGr4pJLeJMsqlWJegYDAUAlx0oblvbrjdTutrGf6oW+JVqw+JdIbucTikjBqKCaDh&#10;Qjo5nYm+M51JQ7JrOzNrZDf+w9xQZ3Dbt3ttqpyNZj8Vu7NHamH6n2JgdgbOxtZl9zUPZ+5M+dvU&#10;kskK2rqenR0/y6NWWe4Oxdq5uTI1ezpu0uyJs9vKPd+P3dh5sO38GrNv5OixGzMFt7cWWz9PgMBB&#10;vOmxqR0NFSUlE1VBlBPkKmlrmLES2+07JabO1n7dbDJcSwlCIxPIPALcP1rx2XS5LUXUxNMsp0li&#10;nYpI+X5RY8lbUTG2o08UADz/ANH1juJJwcfnXpLbA613dhcZhU3Ftjrjq7HUXXFbgcxsR8pT1uEz&#10;cW4cVFmt6HL7TosbUwZn7R6zx1VZPlchTUc2JniooJKOqknlNxt/uPfXWa7m3NsLI7j7L3Rjdr0x&#10;o+m8jIKWd9m4THzbiqGlwtRmMpmafs2LEAQB8nUGpy1ehZqg0kmqlhr399pdp5m5KF9zcz3O9Wio&#10;UmV3Q2yvKjyaIopCkxdCkOpwzHufStAUCXulzNNylAu4c27eKOygN4yggs6hF/TR+JalWAFacK9V&#10;I/KT+XZ8evl9srZ3XnyQ632j1Btqbd753JfKjrnL4ur39Q9xbo3FS7Kxmz9pb9zvXuM2hl+jN3ZX&#10;KySw0VDS0mHx1PJSQNQ47J0sElQPm0flPmX2rXnCQ5itTb+98NRVP97IMbAlbh975GjrsJt+i3FL&#10;m6mkz+bShzsSxy42qyENJFEv3RAIJxg59+7TyTy/zBtu03t0I91u4Y17UuZPDmejhEkWY27IEkAE&#10;skneVU+DES2tfebMw2Xbvppf92xT9UUxXUSAP9DoVoMNk8NLcaq++P5KHXmU+ReGwvYG5Npdc1Pc&#10;nxFzedmx/wAe9tbrfG7J+Q3QuxKLEb+7dq9h7X6Lw2z9mdH5yr2e719FuJdqV2583lJ4MMEq1kih&#10;TXcXyH7I3R151ji9obp2LUbw3VuvbONr6ekocV/AMxT4LfeLoO1p9kwbpqE3FlcbidtY2up/uI4t&#10;Y8SVMLgMhIl9t/ujbHytzweYb7eLeXby3gJ/aNIwIJm1ql1RdLOGj8PxS8TpI5hJ0AWbJZfS8x2I&#10;s5a7MNfiE8SNGNXBx3cAnDt1Ajoe/gl/LZ6S6c7i+T1B2LsDubG9W9XZBt87MyO7+08/H21tfC5j&#10;p/D1nXe2e/qDofbm1+qMLunKPXx5/E45cnVLLS5daDKY956RyQn7R7A2L/B8puPL7n37ntpbKzR7&#10;Fej2FJkd2ZbK08clTtnERbZXC4WWbKbc29mhU1H2lEKxRXUDRyl1X1S1ce3PK2z31nzTs8sj2sby&#10;tIYjLISB+mnh65CxC1agVX71OqoKkiq6fZYYmuCS2kEmiyGtKmlFBPqaU1V8s06Pv8eOhez9m0m3&#10;sfs3rro7anau9+v4uis1X706/fY+Aw0xo6fs3fw7b2Nj92ZfceW7Y7V2hFiKOavyMeLyL4zKU9bS&#10;wRiSWl9gdsPvCfKdmyY+ilyyZNMXvbA7O2/lM5uff01dSYrcmzMXjtzZLz0ez2pk3zhd2PlVgjoK&#10;6WOOlfTUwCjliaKx937ZJotq5V5hTxGBmIT9U1KyB42pDcoaOGrRSeB1DivQdvOb9r2pmWRAAuqu&#10;XwBWhJ0mlftoM5NMnu3x07mNs9V0k258fs7a8tdntub67h7D2Jsnrrp3HY3G0G1t45KlwGLNdW9v&#10;YxctsDLbSx+CJqspFRPFlG9dTJOJPYm7o7Pz+2MfR7oSmwG4cDSy4Wbe5mp1iioMdX1GRTJ4nDYS&#10;hfIQVmayVJOs2JklDU9VDTzGqZAoJf3b7tPJVxykE5ctVh3KdlEja53KqJSCqrJdlDqUKyGq1UGp&#10;Vh1C1j7kJvnNF5yDzbYGflXci6BdZQtGiaywMMSTr+oFU0kUg0NSDQsW0euW3dlX2q24d07S3hCu&#10;8H6xphXNLX5yp29T7cGB3huPdtTgcPnKbC4DIx+HcdDSJFNj67I08VDJdlYoWmo4OwcNt3d+e3Fv&#10;zb9O+OGP2ns+ro0psRQ4DctTT4LY9P8A3PweKpsrncjufKY7GQUWDyNGclRTTRxpDTtK/kmj2x9q&#10;eUfZ3lSOS7im/ftwoIJaZQFLFYx4Ya4Vw4ZAorq1ErQEVMD85+5XKn3WefZto9utiFltW4wCRn8a&#10;V8RqXbULqO5Pb4jEuXXB4VFAPVRnc9jstvmswe2uvc0m1MjgzuTdasduZjIbgpAuW7EqJc1urK4f&#10;bu24drbfzmQqJ85R1U9PUqJ4NbzxPAi1x+HqMb3VXbGzPV+7NwUFPT1Of7S31vjJ122z13T1eDG7&#10;dn0fWWz3wP8ADd/tWimpRlMPjsoI8GRCtTEZdETCzm7Z+V+eIbm32nlSm0wJ4vjtPdKkLOjOFCMp&#10;kdJGUK4Vf0S9fDbSsZU2nuVv3u/yfe+/HJ92lttF9LF9Pa0WUS+DOLGZhczQQsP1oJm74I6DClgV&#10;YlY+Qe4N57K64xcuwe1dgde7goqrCba612JtDGZndVB2bls/JQ7Urk7i7aWl3SmyqbK5DJVcFFuu&#10;tpqSuqr1FVFUu8rxj25O0+sdgTYuTM0XY2Hxm4pqCjKb62/U4qoqM5WZVcHis6tEz1NRsPbk2Jp4&#10;WaHJijnra0+GKFsjVvC2CPuz90je/dbdty579uoG2zc5YoEiWq3C3hjKRSsrXlxZtbooWRkae3Vn&#10;KhQAzUXJz2kvedoeaed+beYN1jutj3UWf7uCxwp9MkELR3IcpqaZp5QHrKieEFCR6qkkWvjDufvL&#10;d/WuKpc/t34/bqrcduDPSmt6H7xym+dr43BVu2E3Odt1u4snsDa+N3TvWDd1VPjYosSZsXSULQzy&#10;1EUccUbPm4uyaXr/AD23sXvnFb42q2ZOKGJnymws3aomzOexeFx61ox9DkHw8MmRyEUQkrVp1Zms&#10;LlWCxLtf3Iub4ds3fdrLkI3CVVFcXsIAahVgw+vOk6qAhgKah5dHHJPv5sHuc/Mu4ctTJdbLDJFG&#10;sqMwFdLA9rwRtU6a+meI4lY0e98v2xtPJZvrfsDqzsDH4XIZrF7jOxewtrbox+KqsVhchlZ6UZaC&#10;go6Gsyf2ao708MjmJCXZvHZyOWM7ArajtPrV6Xae4dzU+5ZdzUlFl8StM0NHXUuKlSGPKREU6Q66&#10;l5EqHL+GhFNIal4yrKFHsv8Adq3zYr/xdyv/AN2As8cimL6kCKpEg1QzzOzCMyaVRKs6hCyatSxD&#10;zJ99L2UttvueWJOa1h3CFnjmRre+7GJOkajZaW1Fu0oxrUUrVakC/mH9B7270/l7/JrZSbk2T1/S&#10;QYLrHOV2e3VkHfHjAYzf+3M5uuuxlFiqWr3DV1NPtvBGbEUkdH59w1lTT01EreeKVlrh/ldvPEYz&#10;b2P7l2HtfFb53R2btvZlZtfbfYmAr8ZsPa2axL1b743DlZRR5Cso6qrpXocdS0dFUVVdX1dHFohj&#10;eonpZH5n+7Ffxbzsf+tbDcMuhtYuGRJy7FtCul09tpOqOQUEaEAxBlOtSwltdllveY9m/RY7kFnJ&#10;jBAofDen6hOg9tSFAJzRqcOtbnfH8lrYXbOa3hlPhX2V352L8d9s/EPsTurH9s9m9L53aOQ7T+QO&#10;wd2bowmE+Pex8NuDavVdJgqqqbG0b5bJ10UiYamhqKmaneKWEtWTvveW68l2d2ZJE3WO5trZbsPs&#10;Co2nVbh2VvWly4x2d3FmKyhw2QyCbqgq2iFBTzCOshgpovtI5VRQukgvu+TuYOWuXrGKG0V9+DSK&#10;wqgJ/Uah1NI0Q7K8MUJySMRRy9tL2PKfLMdz+nvyxMHgFG0kEgDxFJiNFoajjwOet034sdQ12z/i&#10;58Ztqbp3T2LsjeuyfjZ0BtXeOJ2vn9oVOJxm6NhdU7d2/m6+npavEbhx2TrIdwzR+ZJDURy1UdPJ&#10;4jd/JLj2x2Yuy8xurAdUdZVNDBDJh8ZhoavtB63dsM+Oiy8lBgKDHbnyE9XLGJpZYacvHI6wNHTR&#10;uVCyCbl7kznbmLYNs3jYtmS5a4Mis+tEYGMyKyrG0gDk6SAAFNBVKkZxz5Y+8PsHPvu1D7NcoQSb&#10;hdsk5ludbQC2MEMkrgxT2sXi6yhi1LKQtQwqKDobN67UoNmYwbh378je0tt4eiyNJlqncWbpuhKb&#10;H7etWUmNhrsrkZ+o2pMZikZo4aisnAjiWpLzypw8b3l+scbkdsZuWTZfXtJvDMT4/ZOzpMjT1NPg&#10;Zd519dRSbdxE9DUb73FVYXJTYuKGaRUiFRRCvp2qTR1DNTLlT93Tb49o3Cw33dtnhsqwSpHJqMys&#10;0gYAFEkkaNqBmPZqGoVAI0iKvbz76G27/wC5Ww7JBC22cv2P1TJdFnufqBJE4B8A7ajxgSAqDrap&#10;DHIAPUnK4fdvXdBTbkyvbPZO6dtbclyG8t5UGVpNjx5XE7Vx2JzkuWk+92tsrbS5mnoq2aKaKncS&#10;S1VPROsKVTXZRGxfx87IwHYuO24tHh8nkf41ktvy5rDbYytXjc3tCTF0WWzO76ieLIY/beCwclWt&#10;FRVlLXwxTSy000lM+lDIQhvXKN/zZyjPvHMRW53K8uANfhtH9SFuDR5I4niWzMSaaxSRxsxrTNGM&#10;7e5/PfO/KP3b9z9zdz3n928zbisTLbvHaTF2S9UUEqLJDq+mDTgLGNQPh0MlOigdN/Of4tfJCg21&#10;uTbW6spTbBy2Fo8vR0+8tz4faW48B2nLl63bG3OpYttZhh2pk+wJKiLI1tNJipJIYqaeFZrrU06O&#10;XPf/AMUM3i9wSUtJQbCzfYdVt2Dd2H6Zx+DyuV3fl9nZQSbdj33nN04TO4Pb20sfn8zRtWbfxDyT&#10;5jJxpPKiRxwVUkcI8ycpW+0yJse33KbnUlxIivE1vEVLBjGSfF8SVRCELFwG8QjSrqIK9p/vtbM2&#10;42HL3OtuZ+U7m5kgl5jkrArTxwyXCwx7VDaeNKImMVrPKhWOF5IpZSBIgew/Hb4xmYpczVJV5bb2&#10;H2+JaPP7mq6nEx4PDZvFVEdRl8EtfmPvIq6ow8UjwZKuiSTGwTJJTR1DVUEqQIzc9L211pV5RN77&#10;M2vkBBhMlTUVPlabcz4rZO5sPjMPV4bbe9s7t2eWugwFTufHzmCtrpagTSmWIVDgiNXeW/bHnPn/&#10;AHCO5e2+jEiZJEcukrVUDUlj0104qBWp9D1npyxPa878vbfzNt0ivBfR+JGwJoyhiqGh04Kivwil&#10;R58Q6w+7Ot9/UlBR9e9kZVarOTUOYxeQwlZtyOfdePrI6lctltrQ57FVWJrWgw1aZq9MdTxzUsLQ&#10;SGKNpIfJIefetPUQjduxevML19U7gw9Pn93DL9nbWloMXkZZcdgtyJsyfJ0FPUYuuzNI1HTrUZKO&#10;aVJdUSSBkhcY3H3b+c+SubIr57cXlqjUZiYoQC6suoj6pjTVUaSakilOhlb8l3K8wWcbgaIqgnAw&#10;yVrQP9nn1EyWfopaU0W2Owt05ne9Lg8+cNtqnrOp6/I5rcOCoYcpldnfxubZmfggzkK11MavxXhg&#10;GiR2AV29i/1BtjtHsTE9iZnZnVPWuEy+x95bLxXWC7iyvaW2s72Zj965HbeWxHYFKMnRVNdQ7Wps&#10;RnZJHCiuyUFfjqinGvhvYd5l9k9333bpot+3hbRGlRbhmt3drjxZIvpKiKTTGFHAxZcIxcEVpgR9&#10;6v3b277vPuPGeY9ouL7kK7Gq4vI3VBbkQfpp9N4clxI8k+hBRhGA2otUaDAwufwWQzmP2XUdn9gb&#10;jz+4tqblSt27SUPW+49t4LJbEhpcPv3beV3HgNkU+1cRuuhrstHSz0eRqKemqC14IAI5Wj93P0dP&#10;1Rm8hkqHrrrzfVD/ABGnSXeEfavaWJ2vlZcht+p3Jk6fC7fpMnVx52TH10iQ5Bo1ipoagBZSsx8I&#10;j/nHlreuW7Tb9t3Ldo4dnuBIsU6p4ihotBdY1PfIGrpLEaQeDE9Rf93P7521+7oflm/2GXZr2GN5&#10;J1a4F0XXxX8HV4VkixHStdIcMa6iGXSzCaNv7myFRTVNL2l2HjKCSKuhTE/3M2BR1tPNR11NihUN&#10;XZzYsxp4kfWaYSBmq4ZDLG0sa39lpm3JUVdXuLF43rLYlKmBnwmRqFw26t+YWPJHcWRjzGAaurWS&#10;rnrsVmqXHS1LeKEz10SG7eMtULG1jZwrtOlLoaiDQ6T6mnnTgPMDHWYWxe5UHM20QXexShrUlhT7&#10;GK1/UhU+RyRSpofUqSDA19HURJU7/wBzZKrraN1poMpQ7KmakNJC1PkMlRridsY8RVkbVihnlaWj&#10;jmdF8RDeNlvuGDcM248jt3DdY7LydFtBKeCq3NlOxexqGORpaGm3JLRUwwGFyddHVeOkgjeMww08&#10;USgNOF0F1FtY3O2bzQSAgltOPIKXHqeApnA8/ToYXFxI+7W9ptebqQMTkVqBXg4I4V8/sqeKMoMu&#10;1bt6j3E26t00f95J/wDJMT/CevqKppIp8iu3Y6kR5Ojnp5o1q6tahQ9VLNUGS6RMT4Bl3Hj9zVdV&#10;jMTP1xsjJyV+TpfFNtPvzf1dUV+ZymPpMnQY+nxGT2fj6qhq6+mqFAYgaUlkeWeNdfuS+TuSt057&#10;S0l5Ut0bddweQBPEWqGAyK5JneNDq0lqmgA86Z6jvl/3MtZOZd52HZZTPzcukLbaWTwNCt4v60kP&#10;gS61qwq/bwSpp1jxcuSwOGyO6Nw7uy+FwOCxNeKxt1bP2VQrQYrFNULW5Srq9usIgtEtKWsGSGSN&#10;FMcDXBKS613ZQy0mF+063losluQUk7Y+r7o3TTbp209NTY7Ywx+cxNJsmOMZHCR4SOlqFkNRK0qT&#10;PHJUAM3s5uOWNy5Z5Zhm5o2Tx0h1mU/ULGTqZioKxFiCpCjAYkg/MdHN5zqm23fMe0brsQmS18A3&#10;X6xTV4y+JF8KGhBIr4bMDTuI4dctz7T3xlqxMjiOw8LiMXDEH+wk6xxGfoMkAKnNT1K5LKbkE4GQ&#10;mqSwZJ4adAiKAr3dxBxWcr6nyfY9bUU+IyWafFvkK/vDcL5Ssqo8tR0EePxdKOv8zX0ss1TTyGOG&#10;kjZ2MSuIxqR/Yf2vZG5kiU7BD9PEzaTFrMjM2rtGuTSQTQmij5HgOhRyzue1yXa2t1tQF1KaEeJJ&#10;QUGKkLp4VJyPMcekruLH7qwqZCfIdmYcV+Mw1Xl6aRup6anwmIip8VVyV+YzIk3ljKF6CCklGuSr&#10;rqaFDdPMLyBYEm+aehl21jcB05DuOp3Dl937dqcftru3I1CYvcm3q2GOqwDNk+vaLKS1EWIdZpJF&#10;EEMOkQIsreRiUnfG2W5k5Wg5fezuAx/UFwJtZXJ/T0NpPliT5+RHWvcvnL2r9m7SOXmK4W0gcira&#10;b2Wn4RiOOc5J8qU8/lExmze5Nw1c/wBz3RtqoeDFYHJQTZHoyGGeSDIQ1ElJkqWqo+yv4VLRVc9J&#10;OHp3haphmWRyyo9MVTdP3psuiooNyQdB0+4stPRtmP7szd5ZysoqOOWepTbqTQ5nYeMxeMjr8hBL&#10;+3TTSEemWYaOfd7mfm20u9+UtqXVF5QUrw4UPmOGMH06G019a8vy+BNaCSIitNTL/Pu4/bx6wZXq&#10;Dv3L0FVg4PkTituxFaalkz2E6PxdLuGoQUw+/lgyNR2BkKA1lTAqRmeWgKxLdUUudSWD/Fd9vZTY&#10;u7Mj/dqn2vJn95TTVOPwO78jvDGwV1LtzbFNIaSuyO3tvTU9DTQU0UVPElPoSGAOZNTEK9vW1c3P&#10;tvLc1pflA0txrokB1UEJ8z20BoCMHj5dCV7tRbxXewbeGuiBqHiHIJpSsgpjPkOqe/5hOV3lsvvH&#10;ZVNncvt3fNVtXqLb9clfn9vVGzayeDMbs7CxsM/+4rL5ajymUrailf8AiAlFOtRNUximpgTJGThY&#10;yJZZknimUiSqapYSAwlE0RqlpbyQuEaMj9Qvf2Ekuz4PiawytmlKfCfs/wA3Sm2iMQII+VPTP+Xq&#10;lvt+WtocZk9t5nbeSh/h20aHacFTiiu5oquqlqMjUVZfBBsVn4JKynyUb6BTSaQn1N/SZnZ6hMPA&#10;ANIE09zq1XYNYtcj+q+405gkke6kLtU0r6UqSf5E/n0ZKpSor/qp1q7fMeSOo70yZjLyoNtbYgp1&#10;eD7Z1pxj3AjdGklKkRsDe9/cbefXmz+xqPHUW7aKpnkxUtRNjK2irqmgraQVkccdbDFPSkN4ayOF&#10;BIpuLxoy2ZFYRpvm1Lc3CXMbEHTQ0pn0qWrUCgI4UJNMEgrbHerjalZYpNOrjgH1+R9f5D5UMx/L&#10;4/mT/Jr+XpX78q+gcttH+F9jx46j3htPsDbb7t2pl6rbdVWttrPjG0uSwlfQZ/CR5Wqjjnp6uKOa&#10;CXRURzFUZVXhcXjNuY7GYfB0UWOxOFpKSgxlFBrMNLR0cUUNPAhlZ5HCxxgXcszHlixufaiO2R7S&#10;W0kJoyMvz7hx4cck+lSaADHTIunuZ3nlP6h+z/J0VvuHuTsrujt3c3d/aOeqN69mb63t/f7d24au&#10;CCmfLZ+rniqZ0XHUCU+Ox+OCwQwQ01NFDFBSwRxIAqD2u8juKDNQ00NYkpFNCsXpajZpAiBNTmXE&#10;yWDEX0qV9wzP7PaZJZY9xA1OWH6ZxU18rgft6Hdvz4Ymqtvkkn4vt/odWLdMfzVt09PLWHFdQUFa&#10;crVR1VUs2+cxSQxusehPtYqbEHxk2uSxk59+o85DRwU9MkazRU4bx+elxzOkjTSTO6Sx4uKVtTyf&#10;SUzfT2Wt7NLV5F3EByfJW/wG4IH5U6Xf64ZOBCf96H/QHQpZv+cPuvcmUyOUrenK2CavkDMMT2lm&#10;4IZaJMfS0KUtTTVW3a2jSVTTFvLQxUB9VtPGotmSrMHkZ2kpnrYTroZI4hIhhiekOphHrovLpqEX&#10;S5LglR9Be3s223205lsGD328I2W/0JBxqfKSlakUFMdFcnP7SzgBO/0qPl/Q6bz/ADX6CTDLh6H4&#10;4UDxVGPzmNrq2o7Dz9RV138cjoVAcDDpShMRK0klOzRizupsNI1p/G4nC0mQmq6uorK1JY4oWge0&#10;Xkjjroa2NGlihCgI0QX9Fje9uLexJe8rb/JbLFBfqrVOdC4qCDgtmvHjjqm4cy31xbCqUTyNV8xQ&#10;/gHUTcv80TIbiwWNxdH8fsRt+qxVRWZbH5Gn3ll6yOHMV+zMtsyprqaklx6VlO7QZMS/8Cmf0aNZ&#10;1aw9QmiKIWgIcFr/ALsgFz+PoAf9v7Prv94iaVUvB4dB+BPtrX/N0AZZrXXTx6v9hp1VnhqSjXFU&#10;xko6iGVpJZTE9VLqs/AQQBSPp9Tf33X1WPmppKVYjEs8FVA7eWZyUnjeIfqChdIe/BHJ9potn3a6&#10;ivEfcQC6qB2x0U1OaA58sVGPPpVbTwIqss9PyP8Am6Xmy970vXvZHVm/6Tb0mebYW9cXu84zzVkD&#10;ZdduZWjya42St+2mNEtd9roM3hl8eq+hrWKK3Rt7MbopI41o6fHRR0OFp2dVkmd5sXkI66WtHgq6&#10;KJZMoqCOZXWVSFuB+PYAi9q+W7O/Lwc/jW7OafSMKEgimZjULXVggDh0NNu542AxMYEPiU8if6QG&#10;GUdX2dR/z3peucXMMn8T987um/ju6MnRFO4sJBS0uD3BiVxdLt9Wm6pramSkwNQzS0BR4JwsulnO&#10;nU0KfbuQyCfbxUWIiYZVcuZJYauonVyqxzw06LVwUlGJoyQrJFZD+kexTccjrZ2ojh54BTSUzaqA&#10;QQaHMjMacKE59enY+cUmm/xcHw84AHl9qg+fSA2p/OZ68p92vubKfF7uaaZdnx7SekxPbWGjoqmk&#10;o6oVtHU5Jn2MmXzUkFUxd1nrD5rkSFvr7xx4rKUQycTbf2xUyZfNLlpZKup3IFH+RUVI9I6RZdmq&#10;YZFoUJLuSfowaylU1p7aq0Slfc6UaEodO3xeTM1cyDOTw4eXzaPuItvKo0mor5jy/wBp8+lZnP51&#10;vTecyu1clN8afkLgI9o7Nm2fjaTB9ldXVBKyZHJ5GDLQvU7AjhoMjSy5mXQ0MYMd/wBsoGlEj3Tj&#10;LUmSWuyG2dvmnPnlZaCt3BT1STS0dXRR+FqrK1NDHTU71YdEMDW0kAhnLhVsXIS211HN/rnvIyla&#10;KbCOhCtqZSQ4pqC0rWorWmKFje+fVubZldcEEZIHEH0QevRbflF/Mz6e7n6E3X1TtPoPvPbOZ3Bi&#10;FwMOW3jv/YVbiIolzGByn8SyKYbYtPufL5Bzg1SUJW0qVIZVm8kMUcPt1FVYBfGeAB+v+n5/T7GU&#10;tjqdz4vmTw/2eoffudyfmeqh8a5ioaFWjKEUlHG0ZbVaaT9Snj/dZ/P59++79Rbx/VQttX9Dqv8A&#10;p93NifCCiTGuvD+jw49WarRDONX+TpvgnSPPVDMq+R8LEhUte9snIOGsP+OX9Pz7K93Lo/vPjvMX&#10;MLYJlUIA7mcVlRp0QD91mKt9RYe5m9vmYW9xkhdQz/tTwHTU0kq10kClM+fAfI0/PrYi/lHQzH4r&#10;diy4iGgbLQfIrKVtU9bI+KpVwEm19mB5anNugxccCNCpBLTGwb0+r2X3P64J4hCksEyQCR7xyU0c&#10;5EzeiCFAjozQt/vHsT6mW+JFdQ4/sx0Y2ErsuutT64xx/I/y6vY6kmpcztatbK1OIzOJnylRR0Rg&#10;rqfP1mJgNHTBpMzl55q6kqRT5SJ7FLA6vxY3T1MuRnqCV+9ASN5ZBL+8HMcrgwhpEtoEbgcW+n+P&#10;sXOQdQVWCnjmvDhx6WXMimuAAT68OHSvyUuzcNiIPvJtrFp6qlocc1EUxXijyNBTt980NFUeT7qS&#10;thka73/ztuNNy5GGtgMTzCR0YJGsTO7MGkBAsoYOkuj02ZQOQb8+y+6VgjseAA9eOMHzxw6SRurC&#10;q8OmCjy+1cxJX0GIlpIaunetrpchT01NFBLHQhnmLzSUzUlXQtVHyXgllf0ONHouVY+Cp2MbPX5N&#10;IQCrjy6QkYAeMLqaN7N+lV03P5I9rju3MOGErf8AVP8AzdFofa+AVa/Y/wDm6LTF2RFSR5Clg2V1&#10;3U5WR46mhIoa2aSrrpW+yyLTiCCtpJJ6X/PTy+cIh9Kxyfq9xpduVDzPpydSsZQPpDediEZXcRuz&#10;sqn1cekk+9LzBvIUKzkt9qf9A9bE2z0FUH/Gun2m7S2TBjqaY7Awi1grmoBPUUVRhqWKaup6qClk&#10;raeKKneqib7b9wGSOOMN+k2uU7vnaWXzXXu5Nt4RMlmcxnaPH0FDQ08cH3NR5stjWqF8rvAlM60q&#10;SuJJpY4zx/S/sBe4lhNzLB4m2LWQrUmo8g9a6ilBVuJA/wAw45SvlsLw6iFSvCvnnzoR0JPx5+SP&#10;XnVXeW2uw+26vYvVHWexKnemS3Ru/MZ2fF4vFU1LsjcdLS1FGhlqKbPCpqpKKmSjoIKiqRwWuxbS&#10;Ka/lR/L8+WO9914fIbJ6mxWfo4KbL1dRkKXsTZdEYjX1dGooamjzGUxcseQgFKxZYTUQ/QLITcCB&#10;Nl9pfcCSWc20R7mwCbYYWoqC09D6evy6mTdt8DxQtG4oOPHzI9UFfyqOrNKb+eP/ACu/Egrfk7Fi&#10;GGUo8IozPUXe+NE1XW0FPkaKohkqusI43xdXQ1UcqVhIptLDU6m49lk/4bR+b8FLao6GrXVFuqUv&#10;YfVU006mzP4I23nCCYpDp9bJf6+6n2z5tm3O6uIthrpOf14sYK/79qa0JwDTh0WG6ka6ubw24oAD&#10;TUP4aen+TpcUv843+WjWTCCL5X7LjctGjPV7b7FoKeFpovPGKmrrtmU1LSa4fUPK6ce1l1z/ACuv&#10;mDnt+7Wwm7+k6rbG2sxmaKDOZ7O7y65mxVFh4nSaulrYtv72qs6xnoY2p4xTxyEyzoxsNWk55M9q&#10;ubd83OSC22ESz1A0ieIUywNNUq6qANw/hNAcdRF7u+523che3u68xboTFaLDJkd5rpYKAEjkPcSF&#10;B00BNWIUV6j1P85H+Wu2ql2/8p9kb2z81HPU4jaeyaDdO5NyZ+eEEJjsTj6DAOJK6eQabSPFHEoa&#10;SV44kkddvVPjB0rt/HY3GbUw23dhxUmNpsPFRUuDqqinmxDTxGowzxSVEkq1dfQt4HnkMzhJSWjc&#10;+87/AHA9h+TueIbSKLamhuPErrDTOCF7mLUmjCE6SNbkgFqAFyAfmv2D3+98d1u993W/3Br4M/iN&#10;Ifoo6M2pQ4UQqCoNW8NQoGjGkV6rv3z85sh1jlduJkd2757Fqd0ZfduXnxv8Q3LW/b5nE4Omnh3N&#10;T5WohqMLjtq7Yzcj1MFBTnHUMk0UUcU8CJpIm7S6g67wsGJqaXD0NO+Jxk9BBkJaytqDHQsKKJ6t&#10;2rpPDRS1UGOhVmQKJfGHH6F0jW05A5U5eltYrDZHaeJQqsXkOmiAZBmYV7VJKitadoUEqDecvdb3&#10;I5m/fVlvPNBmSSSM+F4EEZLAkhA0USkhSzMNTUGRxIqWXLd67hy25cflMXtjezzb43PX7ky1XT5G&#10;qYVeeNJvCvo8INvYnK1OV3FjsHm901syUiQ1Bxz1yQmIrJKfajzm8NsYKqq8Q+4dpUMtNQw5XJ0+&#10;U3FiaKbGR5OLNNi8jl1qJoK2ix+R/u1kRHJL445Ux9QQW8L6Tu63KPxtVCs0YDuxKxsi+HIUJier&#10;sG8MjUqE0BCagkgQg2PYreS1vrrdHlO7xFBHEsUsgkoyhwssVYgwEiNRjQa1rQsmoCssnfvbOW2T&#10;kOtetu19wdWbl/juLye9dq7WkNdWbYwMmDpsljNs9fbloMlmM/JhM3uKjpmqcdFI5rcpFBE2oPGi&#10;Sl3jtXEYCi3Fg+w9p1GDzFbj6SmyeOipchh8rV5OjjrMGaHKff5Cmi81JWx1CSL5Uli5uByEd9uM&#10;Fx4GjcUeWVo/DQOjaiH1MEclgSVK5Z9INDVRKCshbKs3Ol1Y2e+cqzyTqJmMniOhRBrB1RxpESC0&#10;ZUUAYZNGKlWDHdnxt7e2JvLsbAbE2T2zjN24fYOI33jet8lJj5d1wbZw+4cTTdiZaN8jDkptzY6G&#10;esqKaemNVTJDVvFDqkNXEyFO7k+S3WnSeEzG6t5ZyfNLtevrKXNYzBYeqqsrRJS1VPjKqZ6PH47J&#10;PXwU2RqIg0kcaRRLMZXYQpJIgysfa2751L7lte1O8lvEdR1hzHIHIWIxtcwlagsNYeRFEVCwFGOc&#10;Psd7N7z94W436x9u9tNvYWcVvI76w+pZtWggXEkDivhmtFYqAS9Kjpz6t/lgfM3f9btLb0OyYNmw&#10;9hbJfcWN3pvfdOPrcHSVU88WXxeOWn2nuKbK4CprtvZuoeX92ucQYhoreYwpKtuu/kF1luTbc27d&#10;q5SinwNHBBWVNSlSks23auswp3DV0eZ/iUPkoq/+GTRl4ZUtAupW0DlSa55P9yNrMyrswlvDIYwP&#10;GtlA1MkantlkZMuGepLqrLXFek/uF92jd9y562Lka9vDNzVLrSVdCDVpGqMBhcJb8AQCHXNC5rSp&#10;fM10f89fjRm959fby63nx+4dw5/DbT2hgkr6GPDdlYai7GxPUuGzmzk2ri8tuX+Aybpy0NZ5Xemy&#10;NbFUUrxJJIXRga+M3ySyPaW385VVcVTX4PZuczm3qHf2Y3Zj94Z3cedym4JMvW4DOfb7d2rTYyu2&#10;zi81SUcQXGRwuqGOPhFeU09w+Qt75O3Acu7vdNHuVuhl8GSSKUyIQzai0TO4QB1HhkuFIFNLKuoo&#10;2X7qvujybzDf+3POvKsaG8kjBaOazVVRIi6OkdvdyaTIyrIazhqsdQI1AHl/nadQ9R9BdnbN3R1f&#10;2HFg++63bO3uwsh8ftvbFymD2ti+utrbMzezajf23KjGYXOQLhKjLbSrpshSy5Saqp5A1S3rvMz7&#10;s/uXN5rNdjYvedTgM5ksXncw+CzmznEuDOOjyUWGxO2M3SxSZTIbf3bQUtCJ67ymKkk8gZdDloYl&#10;XNftFvXMMHLHMGyQvb288USPA6IXiVqM/itNcqWmiRhFIkUBTWmsNTUFyB2z2PvfbvmXlHl632kw&#10;7a3jFpWmjZmbQ8tVQSOxQyMIgdYIFSRpFOiZfLP4ZY7sLpP4793dPHf+wqTsDrzpzFdhdSdzbYXB&#10;9g0VXVYet3xvPtfbGdzVbsPbfZOzaHDbljxFCKHG1Ve09ApivE4f2Xnenzy6n2vio8zm8NvUbqzm&#10;4qbau1Ou129V1e897yVVXR0VNuDbu38dj6zKQbYlRK0wVlXHRisXHyLEpMkJd/lf7rPNVvFtEW27&#10;o8PLqzKWfwkVgGWdmk0/XOWpIkfbM8Qjjk8d10xos2anLHshzzv3LsSbvtH0G3Oyi2CyQXeGZ/EN&#10;FlSQVodesUUEsrhQT0o9sf8ACd75Lw9k4DZWJ7c61yfVtPTrurf/AMkMQs1Dh+u5qDA7/qpdm7ow&#10;TdmRpntzY/LbewqVlNRR1cGLGYgrJal4qWaOoZen/m/UV9bvKDtiHG7Tbb+awcFHlcbicvJtyKq3&#10;fXwYvZnXOOzWUw8G4d1dmZABpclQrj6V8dUV1PRRLNdZZBbzr91PfU3jbDyrvaoQzK58OIRGJmKI&#10;zvPdRQhTGwLmKOpMqjS76HkvzD9zbk/dNuHgb4ibmJAtzWKZqs8mmHve8jGrtQaI6kMdFWBq5s/l&#10;t/I4qti4TrQfEvI7s7Gqq/AV2BzG29z712jg5nomG8p92d35aCrze0us9sddYILgoaOnpTWSZM1H&#10;3FU1ROAXJZ2n2Jtze3avYeyN2dh7367i7S2ttqhjOfjzdLt/akGwd2VeXoMrmop6L7jr6pxGZ3A7&#10;DI1hw+LnNZTROZJVgkXKTefbn26TkOxm5h5Z+q2+cBWmWS5RpArYClZVaKPxTEXcgGRhFWU0RDmV&#10;ecm8n8v8mbFyvDtpeQxFFYST8EOpjTxGC11aamQA1XJ7R1en078c9hfHjoToTsDZXUWy+4d49IYz&#10;fedxec6po8JLuPecu/dhU+B3tn9nTwZSug3bkd37e21jqepC1GUy1fDjoRFJMyfbu/7zycmLxtTu&#10;vd298HnMruGXe9T11vGlpd/YXf8Auja9NicBumDBZegkx+eakxUuUwk0tdPhZZEhwqxPSUrVE8dP&#10;7EPL3LO1Wu8Xe3bNy4lkzrDFFFHd+IigANIiPq1oBoMcSABQQihogWKi7lrkflmz5V3bav3SElIG&#10;PEloVLFn/ESSe4E+eDg56U3SW28fhUqOsdhdEY3rrDbCxnVeJzXUmM3B1ZkeldjZTzZ2h3JW7RyG&#10;3pI8/l9yUeDrJqSnTM4KiOUz1HCs8lPBHUVsQh95UFXFktuw9vdtbAk2qUwebqKSPO1OHh6/2bhM&#10;VPnKff2ZpstSbmyBll3hhK2mpMnIMNRfZRijkqXqSkcgO5RHLi7JzRZ7Lyvd2NrtsqmeS5Yx6wSp&#10;TTLIzwvR1cvSXUVDNRo7cMY/27255e5asd3fkrlb902ELl5LgzSShQB5pcTupOsH4WCqGyMFiVD4&#10;U9odYZGg+Qsvxr+Hfcmwd6bG3RuOmz+T3fsDB0EvaW+8nUx0OQ2Rhd5YTc2H66q6fG4IY6vyOPOS&#10;qBBkK98jDSNT033U4lbb3fS9Q0uC3llewqygnzm5qXHbzXLUuOXbu5Hr9pP/AAbAYbFYHaG6cxuz&#10;N0GJminpqAVtPLK3kqCHld0YI7zyzuO+8/39htMEFx4hXs1+DKJY0kJFZfCjWPwo1KJ4qqra3aTS&#10;gVsc/cf7rlt94a9l22aP6jcA6kXYOgoAA1Vh+rt1BOkpUHUQPs6QfYuN7L7h7V7F672Z09sbcu3N&#10;odXZTJdE0WxszNB33tTP0fZuYbc25c5m+3u1ertp9X7L3Zu3asmNjqsXgMsZPEtIJ46Skp/ZU+r9&#10;h7z7N3P2tvbaOS3zH1zu77vaVRhZsdP1ZuPZOMo9wLnsPVbewWGoZ58rm9x4TcNzXVlXSVtFRN4p&#10;0nEcdNFNNxebTtllbbVzTdBN7uP1FiMhGjRHIAA0ZjIB1RSSkBnZlhRzG/iquYV7t/J0N/t0G4Tu&#10;25xQ6e7x0WNygLFYwFy4oG1klaCgU9oPP2/3h070Zj+idg/IHdewsR3BJh6Hc2Go9w7jn3rtrNbj&#10;xOxsjgNwVlRmdyxYKto9rY3c+MSb0UdOKvIpSOq09TK7xDbvPYPWXx22DBicbjd74GXee/8ACutJ&#10;srN1dJiWy1fjqmhXIb5z9FjZaHGbWzEdEaSaeaCaorMn9u8SeUJMoW2h35t5s2v6dKQI7M8oWRdJ&#10;WA4MKSqzsfDiTTIUQNIoZy4IWLr32f8AbnnTmefm3ctkE94rRgTGS5GkqgUEIkyrnQg1MgAGKljQ&#10;lV6N+QfcHzO74x2W2pH1BmuutibS3HR7g3Rv7rmamy1Jkykde2O2Lseu3Z/ePL9iY+sfH1DLJUUG&#10;LxOHyk8VTVT1cn2fsHOp+su2cbtjO4zEdQ4HaGfgodznMzPX1NT2xumLA75xuZ61n2nu+WLB4HJ5&#10;qi2BmalKzI5OTz1ddNRtXI5+6QCe/wB626eDb7nm3mOR7bxZRIVOpITrZYA5j7pUlWNW7DqSQMi6&#10;mMgIz3vkvl/cL7l615huFuDH9QIz+ohXSe0kxyKr6wik+IxKkBak6+jF9195fH3A7l2LvLsn5GVO&#10;4dk5DPyYT7XCyYHIdNbbrs/tPc2yszRdn4KOozWWrNq7v3ds6pbHwzuXx1XSVcdJVRAvrGeLo3cm&#10;3MTHuDtfeeQq5Np1cFTWyVO6jWqdrUdXispBU7iwmDjxiT19bJjZ/t8JQoMbVVSs1RJMreNS6w5+&#10;2bdpbmDlyAyvPEWV1WSPxnAeNZFrEqRKuVkkCNqj+FC51Ann5O27dt+2Pmm5sSd6USiO5LuBp0mJ&#10;h4assfwnSTpJFa5OOgLwPz66l7i3HFsv4s7Aq8yvZ2Hy821c/R9cbj2RBv8A7KpcflNrV77c3tl9&#10;rw4/BYLai1WNGf3TXLUZGjxFXDFQ0Bl0sAJ+Q+5t0pu/ZBg3BD1btPMmvxVHltvUI2lu/Ebd32Mr&#10;RYKk3VuHHwbii66XC5KFJsFlcek71eUy6xVCUvikMsRWHsJ7UvzLD7gcx7Uf39amVW8OW6QiSZZY&#10;w9YbtY1VJH46V1sNOhAC7R1yv92v2u5N9zL7ntgw39NRih1XbHxZraSGVxK1xJGKo9RqjfTqChV0&#10;V6Nn8bNn0L9Ob12Nvetync7Yyg2/s7fG39wVWH7I2LvHsXZeKgqN3Z7atRuHG7Z3DvGnzlZUQU2U&#10;x2anVIThY4aSLwSCSoOrPjOz8l0n1TSZDdWWqezdmb9z+8tzzYLsvd8UrdbnGx4LM7KppsTjJF3n&#10;ipcbQLVx1DUNAtRk7NTw0cr6wQ3PL+37Tzdvm8bzcNDytPPCfjuAqtIgjhUMaPJKZ9IFutG1FZAA&#10;z0655cvfds5xi+8Vzlv0VvFdfd55gXVNP4dpGsEsUVw0VYmuBuUrG6cw1WOOvih5P0ohpr9yXcfw&#10;/j7N7LO4Nj7F632W2A6j6o6qi3X0XiqvZu4e8N952DK7J7AqRvHbOI211v2HtvdO+J8XPgqjI1tZ&#10;/CKSGsr5fGkcEJ4+o/kHitxddVuY2turb/YmEkzzYTZWY25kJc7PUeHCSZT+FtnRhP4EWpKeikqY&#10;H+5mMio6vIPHb3FXNPLm6226Kt1OlrNfaZw36CxRRldczkLK0biscxGp6lZELFa1GC/ux9zuPkf7&#10;3FnyR7g84fR8obwUn26YWglWRPAhZ0VLO/mnoblmgLztHk+KoaNlAKF30exdhfGqh23huiMh0j2/&#10;i+tMHvj5j5Dcu6dh7R6+2fgd976z2yF7Pi2P/G86256PcNThqw1dBg4PLTJU0iPDFLOSAT292jsr&#10;cf8AGp8Zk6lKbFblr9sNJmMPW09C+VxMYiy1PSZB4/3ZaWsn+3d5VVYJlCWLSICYb57e83bxZ3W3&#10;8zbWk+2TCFZ44ZoFC0lRgy1nhJiJVHqjiSRw6iMhGJ6stybzDzXzxuHtPaxCW82iGGSecPGrHx4U&#10;kRjEWjVclhpSZ1IGaGqiube3wS+WfVeM65zeW2Hhs5uffHX8G9ctjel+y9pT5rB4vLbhpxg6yvwW&#10;ZqsVjq3DR4fGCvaPFTPU5ZZKhltHRVLqtaJMtkKn73GzY2WOOvlgRo6Fp56KCOlieSMQ+ZopJ4q1&#10;A3kIQsgK8sCCGedxyfy3LDtvM6t++VgE8byNKEcNI6KVZSV8VjGpKVWNFoFjUEyOOPcb2d5Hh9u0&#10;5a5ojZ93tUlNvMPqF/UllZx+lDMVOCFPiFlOnXxPRa90dpdefGnKTbV3nSdh4Dfmf68wO56+lzG7&#10;8fQ4TsKaTdmYxFDVvnsjgKibB0GW2csinHwtJSU1QyzQhIWMoWmZ7PyGBwc+3qL/ACunrJ1gbz0l&#10;RLRxVCSipdMjVriDPTIa2JXMgYqpNiNIsbptr8w7dBf2YltLdVUo8Tx1Kkr4ZSniqkZ70ZmUGhGm&#10;tdaYg+233Gv3/wA5J7r86Tqt/GrCOqliweKS2rSHcEHbGQul4e7iTqqehc2ZuTene3VFH1dtuvqe&#10;r+pKbH0m7crRbV3B1g28NyYyPcONzeHruusJnqipr6iYvFUR/Zmqpg8cB8LytMDHl272NuinhEdR&#10;V0lfj4a5Iv4eY441pq2iEbGCmmkoS8XhyMQAOp9Skgn6gbveXrOzZYkgliMUIuTIgWRGidnDSkB9&#10;QYFXdgE1VXSFOsKRjzh/d78tc228+7G5O378YwTcaZZy0dCADH+8kjAKApwBAo1K06QNR2RP0yP7&#10;s7Ywu9sLiBsOfe8s9Oux54Ny7X3xVZtIN57jraKmymbqnrtsVEuQqaZaak8FbTwqkH6Gkh7lyORz&#10;KCtq62lqJ5I3lamjxlIuQp6QNJ56VaqkhpZa2ZWf0MFQhmBbVexI7Xne123cZF/dExMNyqJO0zIk&#10;hFHQ6dGkoVOnQzFD8WlXJLDD7r3s3sXs7zJJbR8mi43pVkA3D62VAQdSBDZmeeNajtL1rQ4NB0EW&#10;T+WFFvPc9Fh8hi914va2B3ZhsRt3+Ib0rsf16+9pqPFDbu5aybIYc0OK29laagMlVRVNRXU5p47R&#10;JTOfMqZhwtRlK2JK77eSnCvMfHPOtZRxVBhZaaamEK+RkWnIEisLg2IBufdL/mnlC1257a+26Rna&#10;Tw0kNRFKQxLTRmKQgI5OA0iufwRN3aso/ePeL609st/2pdp+o3SS3kCKJFQE1LagQrIfsY09SM9N&#10;lD8jOuOrNvYyHbw3LgMvV7lxG3k3BVbaxGS2Jvap29VZ4ZTfeDz1DuOqhTGZabPCaTGVXllSRvLC&#10;G/SB63RNUwbWxEWz8hUrJjo1knjpaGGq0apqCKOUTbjRqorP4leZIw7y2PkJNiSGz5p9ttkngh3K&#10;CNrQsV0l7tnRRTXp8LvJqU1OKrUioao1cKvajknatg9yt13f3z5H8bl2csCTeSRKHdZgpJ252av8&#10;AIXCnSFUNQ3I+T20uzqrF7H21uza25avNz1VPUbd3ZR5jZ9VW4ukwmSylbiaao2ti8Tt/H1G36iv&#10;nhoa+epSlomlhMCC9gBuQzGW3XVsuYytQ9dHV1E1HT+Cjxb0y1AigirpoKOmbzrqg0QySRyuigCw&#10;sNMstf2e2QvJtWz28pa2MRkeRpTNjQyFR2UbuDa10kg4OVPSHZuT/a/7vfJ3NfMG0e3Ig3Bok+lk&#10;+vvHMpqxkVUkluEjCBqkyKAx4evSXXcmUz02y6DH4bZ259sZra2J2Vu3fk8E2+aSvOCqKuozezcb&#10;L91tSgMlVRZJqrOY+GsoYJ5NRZ5P3TI9ZqrrBPi8PkqmoqKei8kFHXmioaf7aWKMrUfeSUIWGRlm&#10;lbxCUtITchQCQCSO0/eVld7la2Qbd44lZrXxdTSR62QvGAHbz0tSkCqwYaHElAP933225G9wtnve&#10;eOWNiFpz4Xma5gE11L4tWfwqSTSx28epCtfDj86OTpB6RnZOS3ziKDfm3tsZrBbi25SYrbOeouto&#10;aiVKjc22Nw1OOqxW7Lwmbx2Z31FBTw0cFJlWiqUxCwxI3m8mou90FZtygorVGGpNxNFA4qqmlrdz&#10;0P3Mgp9EP8NhrZZ0gpUDKzxUyx3dCqMpIJj3e7TaV3H903Ou2uGcsSrPKkZIYhZgJQ6D+zCq0RL6&#10;6g9ruoAT2b+9A91vM8XObcrbjczJSzay2bcSqqx0/wCMCTQ5IYnUWByNQNAvXHdndPxLwnZG0dkb&#10;l6jzm+KXEVM5xedzPaY67ginzNcMnkD2vh+vcBjMzT5mHIU4o6Ws3Ea8VNNVJVVMcsQktFz77fnx&#10;tJU4D+IUeYpmpRWUlPVZ/wDegSQzmSSTJmSgq/uo7ceLyKTp1Bhf2J05f5Ql2zZ4t7v7VLFlfSWZ&#10;WV5Il8ORGSOYkaJGXX3/AAgsG0dwG3sRyB97DbPezl9vc/ckbk63ac/UNFsv66/TygJ4Vq/jw6mI&#10;TUfhrqI9VNvHdXwRqess1hsd151Ngz242Yk21HuXKNvKl6u3BRVuIwORosfXUUdFMYsJV07aimSp&#10;6JIpvvIg9MukoCh3HlthZSh3i0EeWfF19VNmYKieTH5SPANS1dVVnG1NJTyVFVWENFD42HgVDf0e&#10;P2Ktm2XlfeIbXa9tshaWsaPKlxH408IH6qlKx0RfXUXGooVAZmVZMsvvL+xu0/eA5Jk9u7reP6vw&#10;69cdwIjfrqHn4QngwDQ/2lehN+Ju8Opcl2dt7ZOwtqT7Pwcu08S3Wz7Rr5dw9Sbo7RXOUO2cRj93&#10;wZKizu1tkYSoqqDJZAZKIfxirrEYE1s1bGtQsNw9nSb4wNDuDO4Kv2zmJq2oSh2lWZmi3JnJVqnM&#10;UEDTYWmpMOkkuPpTOkcc9QRCp8kutW9mFraybTNuG2hzHboHZ7gpHEBHC7l++XXDWMkiQB3EcbM+&#10;CGZMB/YX7nPPnsrznuG0X/L45q5Hk1AXHjW+1rhC4l8Jb65uf7Q6NJKjifgp0OHyk3711252nlMD&#10;0zvLFbVptn7I+/7I7dp9kbgwXWFLQ7EydOmaqW3L2hhUlp6PAZiujx1dVy42mjFRUFaSnAnR05f6&#10;Yc/g8bSbexmW8dfkslBmcNt3JVu2zlqk4uZ8i2Lx9BnsfFWVdHK9MzInl8kDrqV1UE+yHmi15K3i&#10;03Rri7kW9heF3lWK4dAdaynWwIiiEcaku0gSFEYSMwORTZ/7tpt55hbmHm3fw6IrI4FsV1eIrJXV&#10;BugAYKe46aNWjL0413yx2nuPbe+UoepcntPYGytqP1t2H33sXE9n766u2xW71xGBof767p3vsXY2&#10;c21tjPbdpaiknrp50NHU0dQi1UDmQR+wh7Z7d3ZtTC1e8qvO5Q4OGrxm3a7BRtjMTLksvmsljqKr&#10;q2mqlxgqK+ChlMNAVqhSxty6SBVZJU5E5S2jmDnS+2GDb4235YXu4wjySxvAlTG5jLKpHhLGS7n4&#10;2k0VMYRMn+X/AO7l5Zst8sJuXbCOe4hpKvc4YoKjBl3I6QzE1xVs08yRI+ICj5Obvf4m7mwGwch2&#10;Vltpbl7r2pvP+HbX3ptbCdU4GWvPXOLix+Fw1dU4nD53dVNj63PxV1FS5ivNXJHT1VO7eFq1aXP7&#10;kzXZUNd212puWj6K2YNx7w230rhditncpuKCPelRMq5/P4zNblpafK0jUaTQRQOtQ+F1MsVNGrGK&#10;fuYOTOc7Yx7/AO2FvFFzRcw+BdJcShI5JBANEgml8ZEXxCojjhSDWzCFpQ6imZHMH3Z9nsrndt+9&#10;suRk2Pmbe440uKXT3hY2sRjiJN3dtHSNHagjWMMWJfWQSL3+6dk9xbX6bpYfiP0d1DkflLu7CUvU&#10;GY7m3xuap2NtrrNsxsGgqshvLEZWr2PkNy7xwUuXEEcWOipqelm3DOhqDPPDLC5huyflXXUGP2r1&#10;78bevtx72bJSbaz8cea2nuKk2jDKM9jcbRY7K7j3rFjsDg8hVbKavqaSpM1RXJLDBIwkeWGN4a2X&#10;2y3Pb7a73HmDaFj5utpYyIVmaVZEjVFnn+pQRQRylA4KaFUlcIW8NG5tbD/dPe1M3Nm1c1c8cwGX&#10;abadvqdrFvdqJY2ZgiG+g3fxIyGIeqKxxpoKk9MXxZ3J8u8b1l2RnPn5v7afWnYuAppMDhdzbO3R&#10;07u7LRbO23tbHZTd+/8AG47ZXV1N/F8k+/IPt8jiZqKGigjhl8VOipG1Sgtl7w3/ALbw8uL7IG5Y&#10;OtsJJR1tBuPA7kw2F7k2BhDXzT46o3J2Rt3d9Xu3ceE3Hl6T7alrsdjqSOkoF8tTIIYS6D3nT2v5&#10;U3a2sdss7yaXcBqELD6tChUr4w8Vp9KakKKyaxQdrjUgdZV97v7qj2L5n5r2vcvZ3b4uXuaqMSjL&#10;fbjFOfDdSWivt2S1XShfR2UoxCitD0YDeveH3WQx2zNlZ7G9j7+35j8jtzG9dZ7ZO4sL1Du3cGAp&#10;KGp36iZ6v2FlqLa+a2/hK419ThMpuOaWqli+wSL7p3kAfZjfuW3xtyuzHZnc+FzeX2xhMZQ7wx+2&#10;9pbn3TuTKbeye78Bn9tyUdRQ4nD7r3XuakpKj7TBZ1Xq8pVCplP26q6eELX3Int7a8wxXv7sEcVj&#10;BGl8ga6ZZDOui0VSkrSDw3U6JoU7hI1QS2cA/cr7ru0e0f3gdp2iz9q13fl1ZFYAbgbUa2tJIXVa&#10;3c0iKsj65FACTGKMCoCkD3tOfHbZ2vW4nae1cl1/FXSZJ8Bj8hPiP7s4/LUGEroqqkp6LDZDPbd2&#10;TjqCTbjSVtBTpRUEVQ0siB6meXyBxlpsDnN+5PbGxN651Vw2Rno8hs7q6Xquuym7Wgzpqq3M7mxe&#10;UhqYNywUuRykcEtNlpo9xVyxTSRapbM83/uaLa+TtHLMjQX0Slho8KTw9bKsgZrklForOZWLRr2s&#10;FcyNqPTLlD7ouzcn8v77yhyPzkbrfp0QSFraRDOE1U/3IvZUiEMLlVCSLqCigrQdIer3FmKzY+H3&#10;/uva22cZm6OlpdxxZXsf+OYmg2LHkcDjIc3jTu2lxr1ezKupxNNVS1mVx8BxNI/ocup1sYvBdkZb&#10;E7Oz0e4MptHY8e3K6fEvR94U2aWixuUjXH0+45dqYiV8Xmd3YRhXwZTD7iasmrUoLY5zSClZUjY8&#10;l7dt0+2JsbTPO1zqidNQVUjDMWZ7mUDjE0dAZcTBQQhMiBj24/u0PYb225j2jnWe8/e+5QS64lSK&#10;/sBqTGolN0aMgLUEeGVkZizLUmhc+5uxN79h1209q7Or+895bb3ms8z1nxbo+ssnTZLb9AuV3dtv&#10;K9j9q78wc+09jHIz7In2tlcBRSKJajKrOkjJO6QFq3JPtnbu5G2hhM11rltm7i3ZR7ok3Ltzsejz&#10;fY3WHf8ASRxz7h3hsHA5bdm76apWnweReoqMYtBQClWBCqVAlcLJdleS7ruKXW2FbqypPHJEwjBi&#10;RiXj8V5I2EjSMzFVQDwgrkpIk7r10j5ihjuLW3e1iUbTuBP1EeqpjeEjwiGermoq1IxGVFQ2oP0I&#10;228Zk+y1Tfc+N3/itz47anYOy6/rjfnWtVgNodp9S5KsrIdp7I7BzG4et8QIammqaTyUU1NXT/ap&#10;kKx5oZYK5kWN1P0ZJsfuHHb5o9/U/e8m39qb0y21d2w5jMZrfmOzu4Rjoo8pWbN3F2DlKTIyb2xS&#10;Chly9g2NqKZhIAl2XfMl8knL+2+Bykwvo+1ma5kWJQzBHQP3QyMVRvCoserwtJcRzSNHFXOHt3tE&#10;8MO8z2H+6q5SlzL4sxLsrKsdY/FDDQyBQURdXcXJUnpMdtdkS7r6Cw+0959T/wChKTN5Lrzbe8No&#10;7uzldtTrvGbap9xJQ7uwGO7SwGxa/FVv9yYcdUV2Pxi0+Mj3PSRQ01PJHFXSGE0e3qrdeC7BzvY2&#10;R3D2Xgo9w5DFZbc209qYzaa7N3ri6PDrRR5HM7/yNDmuyds4yhoNvTyu1I0QoHglkhilaoVGjQbH&#10;uFwl9s17a2qbbFGiowkijW0AVkrDEgDTszGFDF40JozMWQKNWPful9yXlj7wPLu7ct802ITdoo4w&#10;l8zyuLZyxkif6WG+tUmrp0aRJQ8XrWnQWbXr8j1lt/YHV3Q+O6MTbnWuCz2wcRu3eW9p8X2D1fnc&#10;9UTin29tDpTEbJx3VW8c/UZPeeCoaSA7iwn8XGTjjqqiE0mqoad+Ltj5P1+x909Y7WzvY3X3YNZD&#10;uvetVtvJ7egxO0qGfbSYXa9ZPuHdFbtbddPuLDVE2uWhxlNQQ1NPUzPWwGRBHLa223Z4tstLTml4&#10;2spCvguZSqXbqvjgpHDMZlQKCBprINMooQxHRn9237n3KPtV7fWNjzrYje9zs/8AcOUSy2SyRvJJ&#10;IwEcF/Mo0VqpcyM9NIpU0iS/I3dfQFfvvMfJ7cez+m83j1j2T0gd2Zmumyfb+ZoIY999i53F9edf&#10;U276Rdn7vo8TFSYw1kmXzWHqqSrgpZfDUReQOunPjhsfd+3d37IqOucEmP2M/T20cXXb03Dg9z78&#10;ymS2luWWo3pndzbn2Q3YW062ObC10OLoH/4GUkUc9JUtBHH5FEe6c63fK+2bHLsu4TPbmSUmJoR4&#10;jNEp8OHTL+s7iBNWkJr1rKzaCR4WXF1v+38o8s7Vs9pe/wCJkHx6xnWzRsPBPcHKhVogKMrNQ+JT&#10;UB0iPk/83d7dBydCdjjd+9KvbHZyfI7eOb23jepW23TZOnoescunTu0sTsLvDO9Z9pQ5LBx7eOcq&#10;6OnmpajP1kNVUwU6JWUVGGLuPrLZnxvy0++OtsrCO6Nu7oraVavb1JjqvsKmh3lvOtyNfsvH7Wo4&#10;K7AbqyOW2PuPMU9JJOsASGVZNePJE4PeS76393Nqvd5trECwurWOZJ6FldAvjLLKsnhvBVvBKpMN&#10;f6p1s2lysec8+3vJHvR7Ze5h9wNl/eXLm4myWVBJPb6Ht7mJo6G3kgkfVNHE+NAGjLFWeo9fCD5V&#10;dg/Lrr/H9lbi69kwnVu6dr7W3NsPdUhqJ9hb/wAZSbYWpy27oqzdFFiN4bNSk3ZSUiyYqsoan7WZ&#10;pTDWZNUqJqZS7K6z7j2g1Hmtx5n/AEkbNqMP1vDLuDdtXiNtKk24995upyldtuXPzZGmr6yjgbH4&#10;uph3RT1NbQ08hjo518t6qOOY9v5f32wblHnXeXvtrtGYyrJDMhMg0soK2z68gxlY1laV0qVZWeRT&#10;G0PslyjvfJe07Jb80FOWLdJI5dvFvN+vGJaon1QmWeLQV8TUj6mNVJIHSb3d8oehdxbqzu0ds7vz&#10;PXvdOzc73S0exNqbP3P2DWLltkdS01dJBu/bfX9A+6KzE5rFZP8AvHhqLaGWpVz38PEsjS1lNX09&#10;KKHc+zcRltl73beEe8Nv9Y5PfOGx2SylPh9ibz27sur2zVxU8nZmIzFLgMT2LgchueaamoqnMsuR&#10;qMTU4/zQxrTg1be2r9ypezw8x3Ftd7zdoJRADJbElVZVeKNWkYFUjGsSSijEFJI0VmdJ7TfdS+65&#10;Dzdee7Gy8keBue4whFIv95cOkfiwsEjlvmVNLBjpMaDWdYIprIR9DfLfsjIbp6n6ez/ZHUHZXcJ6&#10;gPaW2Oqqak3X8duw93R7ww2TzMez02tkN49gbF3BluvMXgp5kw1XmcXTV1DWUs0k1A9BUGTJ8Yu/&#10;N1ZTf2Z2buKoze+OsJsfQ5vqXPb660zWyIK7DYykoK/NZ3L1A2LNtKfIVeewVY0eYqBQZSDH5BQ+&#10;p57xu82ciWG+2s3NKW7G4idNMIJYo8xESkeLLGZSh/WjjjjLRrURoyvR8XPvV/3VHJvuJ7h/189t&#10;+YWsoSpM1j9PczeM8ihFdbq73aEx+E+qTwkTQ50RlQCpJou9+xsv0J8bsxuXaG1GpeyafMYHCZra&#10;3We98DvHK7Fyu8c7S4TGYXEY7eOZxWR3RlKXG7lgkx+2KKKemapgSKgpZVWFakn3yDz25N5bw2Bl&#10;6Pqrf02z8Jmtwbh6hyO0d2pJsa+RxtFRUmNzj7lxNbhKyklSSvSDcgq66oGOq5JoA3mjZJm2DaLC&#10;yO27ze7jBuW5W4dpLiqRPFLI7JG0tokinS0EggqkMgQoZF8MyMB0H9qfu1bT7c+2l3D7lXj8wc1b&#10;mYm3G8CGy8VoJP8AFEeC1uZIogiSFPEtlBYAl1LNgd+ocFs7biZ2PGbw2vldzHb2BpuwaOpgoJd6&#10;wZ+mSZKzL52DF1GOyGGGapzGThBj6SClqYTHEsbeRPfKX4w9q7x3ZlMxu2opvHSbLTZGQ2HsHcu5&#10;6TZ2K2/karA0ucxGzkkxFBjcFteXbWKjnq1oqiTMZ0/5O0Ih1u22m5WtZZ92ltXmm3K3WKQzXMgV&#10;iGOPD1BoyGCs0ojjUthmVURJMjd0gin26yltUNtusdv4QhDvIFRmIaNS6rGKoEJkNZGB0No0LVhk&#10;+QfS+z8DtJ3rJKWk3nURVtLm94miGbr9wGsqDRR57Gz1R3FBmf4+ixCpraSlw+KKHXU0/iggd6h+&#10;KW513dvTt7K9tbMxOz+rN1by3Ph83tTc3a26d2bXx1fQ09DuvZ2b63x9FiXijkxEGUneePJTieqr&#10;DNTQwJpCxdue9puXPm0X3OPJ1xe3kMLPayx3UttHap4AVBqQJBcBl0VhZpZUYo309KDoC81cgw85&#10;8yb/ALVu/Lz29juhheWcTu6yfTIBCGiSaOoicAlVcsWpJ4Zog6APc/ztxUe++vOgqv4r95Zje3b+&#10;Fw2T2/U7qw3U21+o8xS/YQVWMz1N2NmN+ZPb2algzMuOh/htJTV+aodUbyUOsRxyi1sfJ/3Oxmc7&#10;X6rzGC66yHZNHivsa3O7Nx9XjsthtrbZzWT6+np6bee7Y90Yenyc+cra6nmTH43I/uyCeNfLFOws&#10;5l5V2bmi7BuoC88nhPNclpdQAAXS8SeDEr22oVWOQKNOCGVyIp5q+6/7M+6ezctbRzft7XW37etx&#10;4Vzrv4dCzEM6tBBdws4YxxqVkLjBYBatVZ7jwdL2ZncF112Bg9w9j43Z9Mr125KLfG7MTmpKvcWf&#10;p8XvrEbkw3W+zMf1/nH2pIaalrcZNlq3GyKjeJRJSVEcYf4GL5M4jbu1c/VblzWDi3hsvbbPme1s&#10;BsLZmD3rVb7wlVs2l653PlZhmNw4qXIbw3I2Qi2hFSZGfI1ktOsPpMgQD79a8p7zNJs0/OMSXlsU&#10;EUckDku0g8OjgihYsRVZpNQcRxrI2khceveD7p3KvvnyRzFsO82h2nfjLZ/SbiJnmMZW4j8T/FFu&#10;4UDSRA26O51o8wZGLIUbjhu7/hzS763DtzbOR2TunfPVW6Mzjc715sCu3BunM7Uy+Bp8ZXvv2XYd&#10;HRyYGio8FjqCix1bvmrFHQYipjlxL5JZNdM40bW7fz/SxyQg2Fkq7L7xxmSwNVvuq2fm9w1+aztL&#10;sGtWmw2Q2Rl+sqeDY9HS7wVY8Lj8sy5DOwxsYVVWvI/a+1lhvtpZ20PMgieNGk/sJA8saSMXd5Vu&#10;hHGiRujFUYx/piNmdnLdYu8wf3TXtfa8r8obPJzK779tTzPPerDeaZRPOs0Y+mTd/DjZYykHiRsT&#10;IQJXUM2kPUe8919r7ir85B3bhMBsrIYPZ24sH1Lh59r0D4/aOB3/AIis31v2fujbG8Kyo3xDldhV&#10;8EVTLt6pjwm2qisEE02QnKv7LPX7l3V3H2O3a3Ze0YOmIdv7Iwe881vuPZOPxu2/4xtyvzOxm23B&#10;tbd9JBNX7X2ftKgydVk8zLUR0BbIiirFhiMbynGz7CeWY+YNiNujWZhja7uWmEaTMokmjRi7zeGL&#10;dHUgrIviRuWzGhrL/L33PuYPb/ZfcLlTaUbdLbc4rdpbKSeK2+nEPju7tfSXjhgfEWcsrR6FpGak&#10;DpV7TTFdQbGx3TXX2dq+56/B7g3Jha6u3j21JV71ibdeHqez0m3bu/B7eWPB7syGa3VjlxWOjhTJ&#10;tgpkyVCJxDJEDxbzz+Hodlda4jAdO7s31PQ5tqup2r19N1ntSLHY/ce2cTHWdq4/bvkpMLV1E2Zo&#10;qXH4dHqKCoErS3meKJp3Ba2POGwcwvcbVeQnapWMVw/hpWdk8R1rPM6NEtsNOtF1GQupkUIqt0Nv&#10;Zb7okX3err3D3SPmo7nFuj2heb6cw/vLwvqPDJRr+4Nn9B48iHQoNyZA2kKOyu/cu5Pklne4u2Mn&#10;F3p8f+qOmdtbYp8JtXO9n4Pfu9MlmN2ba3Fv7MZ3o+s7Syua2FuHBUceN2/HX7y+5h3ciUklM1LS&#10;0371NFB+R/em+tkZnamO2YJaZRicTLvij3Zg8hDRR4ncFfLtuOvy0eSx8OxE2tQ1CT1WQqFzDZmm&#10;8AFMmiRJfafkj29vd4v9+uLq9sWmF081qbZGnpE8ilozMzxOjkKzzLGo8SOJRoUtp6mf3Q9g9s94&#10;vaS95f3/AGsXd0zh4I1meEyNrVS3ix3MKx+CrFyrtSQJpodfQK/yqPiBstabtLtreuN6tzm4cb3F&#10;vzK9DdkdE7owe9G21Qk4vcLYnHbxyNbHvmTf38OqBT1OJTB4/bNfhoKV62inqJ5oEQu39m7wwu7x&#10;nt8x7bbHCvO2azc2y9tbogr3i3Pj4I9eUp5cXNl81i8gsk2qv05XKVeSmSWrqAi8FY9pbT953zcv&#10;yx2m1vFqjt6xvLKioFm8WeS5ojB2dnLt4jFi5PhjHFj3X/u6vfja73n7ln2osJdx5dQ21CZdtiSZ&#10;dKyGOOO83IywGB2aFSsnhskJoh8RGW5nZPyo6j3XQYGjfNDFbmrNr57dkm290ZraX8boKfZ1UaLc&#10;MWZr9t5nK7Px2dxc7RSVFN95DFHDKzx+mKRUYPmNsfbu4Nr7efa32+y6LFvmX3ZU5LBZeXD5LatX&#10;tWl/vHgexdxTQ/3h2ZTR0uDoGmemeMIXJhKPPK4d2r2L5G5ruvq+aLKNLa0JkNJiTKpQKqgRXUDa&#10;AEJLeISACaszEjN77gH3J+f/AGs5X5h5j5utTs+8hxokaW3u1uI2MwnokN9NFAsZGmrIHk1doAQd&#10;JLqXuSs7A7C3pk6fdVDunZOTw2IbaFBRZrbck8VXRZXL0NBl+u44oKHH7r25uNmrpP4hO7TascsT&#10;GRI09sPR2/u6uv8AbufqRW4Lsw7E2xmdyYncua6DhfN4frRcZPRbc3dgKTC0lXjKyiqqOkrqWiil&#10;xFZk8xBjIZFSeJ2LO757We3Fhy9Yfvjmm2lmnUi3klt2R2lXV/isaLKXeaOFR4YiHiTrq/tdGpgL&#10;94P+6u9secuYN0539ruYbiyk36Zpbe0CXkwle3CG4XXc7rGvdMGaNXiShfTEJGJZlR2P3z1Zgq/Y&#10;m3N7dj4XZcfZe7Y+qtrYWn7T2tt/L707Zr56j+J9ZYyqglg3Ou89u+CJXGLyNMY5qp4XdZkhV3fp&#10;TujduE70n3d178bN17d6bwlNVb5y2cxXbuQ2bhW3D2thH3NP2Fk9g47HbzfIboylJ9tSSYTJ1dRS&#10;Y/GpDKtMiT+Mm1/7ane2uOX73czZrcSKY5S8ZaWVKM6iKN01hJlWOkzhQCGoQ5QlV3/dye8nP/JM&#10;dhzL7uxRS7pidX2mxlYpbTViQPHuURoDGr1UxP3kEtQVQ+9YOnKbEbX23u7dHX1T2xu2Go2Tseh3&#10;Z/B927my9L1vUyYLM7H23uPNY7aG4snR4PcFbVebLL9lXitqmbziXQfcPcnfm6t29i9oUPd23Y8B&#10;id1U1JlMDlKrdMWa2Dtnb2Gihpdv5PaqU2ydkMm99v5OsoWrabJS1kFfWJC8dPJpkCw5zv8Ac2l5&#10;55E5iutw39Ns3KKeAWcojW5W3rKvjDwVvYR3QrImq4qJC2qKrJ1Imy/cZ9xfu38vcnbtsfOn1sNu&#10;LplYWdrCf+HazNe3ZYSGaSgK6ox8D0KhVYevsfRYvbe6evHyNJk8RWRLX4zCUOIh3HvmtkrGgzWG&#10;3dn83FvcUe2M7TUIEclJFBWUFIJBT18UcrACB3jjOt+wK7q6h7Hr9gZ5OsK7dOMym39zYtNo7hi2&#10;JmdsQSbWy+6aKai3Au24860L/YNRy0mOrGhifzQ1TtG8T2X3G+Xtybla03WwFzYbekguLqOWUJKZ&#10;nVGAVL+qt4sczeGpBCkkhBVVx4+7t7I/e95v9xeaPeLZOXByxydzCYzHcG42PdR4kMj2t3pie5jn&#10;H6kUuoyW6FdRjjUrHG7YNsbk29tLYW4aXqFd2b7yeaq6/OQZjbkVXu/b6bnzW9cxhNw0WI3Pl/4d&#10;i8/NsjcVNVx5KkeoqszRUlKBUQPHCsaAR1ruLtDbWLxGw+o6+j27t7b21tyZyfc25e2IV27tJJfs&#10;stW0OdkymxWEuwafbOOpyKmaeqFNSh2+yEwWN8oIfu/8g+23t9tvKOx7N4fLi/UNIFuLwsz3Ewej&#10;BriV3DmRQCjIqrqLoq1dszvfn7l+y3vu/wC3nu7yztqS81xl2LEvr12oQR0E94IVojEdsRqVGoVC&#10;9cvkDmtg4XqjfH+n/Ez9gbJ3ZUbc2tDsLZ/Xu4Mhu/eebrK+iw2Awe38Zgc7lMvkN35TeFVAKCSA&#10;0JpZUifzxxRPVKUHa3xcoc7jH3xDvWj3/nps/vXcGV27sumosfS0Bye6p3mpMBSZus3DPuDaVPkJ&#10;Elx+Vigpp/sik+QWFpNCYCe+v3UuWfY+6TmGxYPtOkvPHWXWi6QI1o15cSsqrrqypUf6J+Fip9/P&#10;vCz+2d/e877jzMbnZJpEEcfgCMDCq8fii2lckE9pZAzE0Go1PQ2YLfWZrdyVG1sztDO7eJosfU4D&#10;P5BFyePzaVGNFfUwV8uJpoaHBZ3G28dTSTSxrLMG+0eojR2UyX8n3cW2Ns/M7svYOa7A2Jjczurr&#10;psFjN0bcoqOPCZrLYHO47KLi8DiEo8PFV1lVBkWRYFhjqbwzSaCkLsMB9v36z2flbnmS62j96W7+&#10;B4Fr4ptQx+oYsTcFWKgAiaj0r4XhKKyDoazc3zcz3/sxzbuOzrb7NZDcJDB4qv8ASC4t5lBEqIrz&#10;mZjH2hW8OpGAG6pR/wCFIXVO8+0v5eeJr9pYXceTg6t722f2jvRMDt7I7nqsFsrG9edp7bzG4MtR&#10;YOGuqaXA7eqt100+Qrf+AtFTK888sdPHJKmyTiezMfU743JtDDZTDbm3FRRYasyODp8viqTM4LF1&#10;lPXGhyGUxDLJWUdHmYqKdqeSdY0kNO4jZipsr3P2w2O45I2bdN7vG2lLNJS48OW6ErzTKI11xyjS&#10;UcFKoGqW1MAF6mW3stjW32u3vyZJ18UxR0kUDuLMQ6mnlU6iaUIFOHWhJidvdgbU2rgu0sx1vvyk&#10;6/30dw4brTsrL7U3Jtjr7deY2ga6k3JR7R3xV42i2xnq7DVtHNFXQ09VPNQtEwdbgqFCkkR5ZdK2&#10;tbW5H5B5A1DSf8fZVPbXFFW3mq5+QxQj1IrX8ujpYLdqagNX2nz6DKklonkWXJ0sBHkimZBKq/c/&#10;cXMSx+JBA6O39Ymt7mJT0UbepNQIBALzclgfqQfx7LI591kUqk+l/Wi+tf8AJTpY0UUsZGjuBP8A&#10;qz0554YuqjJajQvTPU00KiJHEf8AmtPjYpqSxn/JJ4+vPEj7SkZbtGHkJ/QGlUW1BTyWs2q9/wAe&#10;0rbjuUb1STRCpOaKa1GMUxQ48+rQWdrqjjMC00n+Xyz/AIeo8WEwE32lLNjqeqmqsYZrNAVkgnp9&#10;Z8kcZYhfIF/qbe+MlFBM1lLowOpdMkieSwuQdLoBpA/N7+6m/vIBXxCE8xjH8jWv8uj6ytbGFCGt&#10;0occOH8+l7tCDbdHFPT1GCwFaziKiMkuKhqpYRKWLTRNVhwsqBPrwT/X3mo0gDXChQwFpQWJJUMC&#10;CvB+vtvcp7wxohesgrUYHp58D1uPb7JZC6wKCDw/2a9QMHt/bIr6ureho401qgWOI+mIzNLqhRWU&#10;JIR6QzCW31sTb3LaKmVRqIm0AksfICgv6QdWovc8f7z7KIJL/K62SQ08wa+vHApTHTtzZ7fNL4ot&#10;1KEgZH+o/wA+ljuii2RlMnHlKfC4yekqqyGKVJMelMdUcKQtLHFSiGSOKZjqMSt6f6n6+4/ijDX8&#10;RYcAqXkZb/1EZYqDb/D2qE92CKXBp+XShtr2mSBk8OPUHNMcAOB+fTjV4Hr+u2/Pj0xOCSop8lUS&#10;xKlDTLUJRxD9uR6g0vmlWW30Lcf4n33+yWt4WIC/QTSBLamP6RZef959ttLevKSLkinlpHW49qsR&#10;agmNVBY8a+Y/03U3F7S2nR7OhnlxtAq1eSrKQmrppGdJKzHeuMaqqVjGsg1B7j+nH19yVpIYzcpc&#10;abLZ3T8G5OkkseeCeB7Znvr25UUuirEd3aDWnDyxT5cenLPa7Ji6C2QAEMTmn2caY64bY2jtaGSr&#10;gbbGFnMdRSVwr54ppVgLE3pLfcrTzRMrc+RG+n099ukClRot6WCkvI3OiJhdy3ke5J5J97tRdSxF&#10;PEPHOB6sPSnlXA6Ktysoo3laAL4vkaZ+z1p8q+fSJ3xTUFBkshX0EGLNdNWVDxxpi4KdCJdNovsY&#10;lWGKlRv0x83/AK+8U8qSso0g+n1AMx/oL3P9QPai0R42dUlIUUp+dfX/AGK9W/dcccCtNGA5JqM0&#10;wB8/n69QsjtiKPBUVfl6Fkra+tr46hBEsEaikp6KcGNEYaPIascA8Wvzewk0Yhs4KAElf7TfWzcX&#10;tY/Q/S309s7g0+qIPLXjTA9K9FzbdFI7ssY0Lk0qMYHqf5dJbH7fSqbKSU+PBpaBFqasIzpL4TUQ&#10;U2plLvxqqB+kr9Pf/9ZTb/3x1pmsditgdk9mUPSFVDmM5l1xWA3vtTZOQ3Vk8ruaHcUu1qqo3Fkj&#10;ks/SYLC7pyuezZkmP3DSQVCKmqKnTsDFy1NyXzVy5u9nu8c00Bnd9JSDUJhhSss8rOsQrI6J3M58&#10;QUJCnnDyH90r70XsR7323OHKdyl+dCxzzSLtUP0yfSaaxxveTeI0iARqIkJRXOo4L9bXm4O4aDId&#10;bjePWnS79qZXDJWZDrr77aHa3aGJlhw+zstQ0+4sbQ7R6/yVDtirydZtfH4DHClSOo87VlyqpVSS&#10;qfE9YQbTpcbtHZ0e0qOnl3Fmym4c1mJ8/U5XNZfI1skeViy1VueDK57K5edo2qaEPNBSyS6NEUEa&#10;IZMg512ZrKfdZbqe33HcVBUBGdag+GolHheGrLSihpI3YIyo8rKWPS/lr305N5e9u4+ffc/mmT6u&#10;7065/pLmqMjmMqYLW2YFdY06/DUEUNTWprTw/fdf2/u3dG49zUXyHzO/81sTauai6W27g/7ors/Z&#10;uIoMbuLObU3bQ7i66n6760wG1zX5NMNn6yrxOVzePoilFUV2SMjINPQi4vbuJixOX7Fq9453amXb&#10;A53c2c3BtCv3Im4oaxZ6MbmfY1FhNv4zIvT10MSY9cdjpZ4PEJIdbNeB+cPcLb7GQWO47s19ZWKM&#10;Ly7MbW2lmmUJGbSGFEkOsRL4sIdYw1GI8YiSMfvpbHc+9XtLa7XyrubXyQSCeaAwiM3KKA8dZZPp&#10;vC8MjUSldWrK0UEVxdyfJre+zfllsDfGy+ktw0G2t09ZZ3P7XyOD6f7U6/2uNjZra1JTbuqNg9d7&#10;12Nk8n2hiabF0EuQrd00NZuDCYM5Cplp6pIJqZpMnYOw8tlKdl3JgNr1G4JmgzU4x1bFPtJ8lBRw&#10;yR5el29V0uIkz1PtyrcQqKqmiA+4KhTHLzbYeYOTebbzktr+/a5htkkjtNazs8c7BUkdtDKhWbXG&#10;oWaEBVAKOjeIDFfs23IvuxsXKvIUnt/Js11s0MiW8zX1xdSBJJNU9QpjVWm8MNmeUgL20I6VHTvz&#10;F2p1tvWPIdd/KvtjeHUG865NgZSfeHTWTpO5afJVG4ck8GxM923Q1W4qDris7ex9dNXxVGLjp1ni&#10;wIl8lLWUkoBWN0b22JDtiv2tn9s7vzlFFidxQ02KxT08+Vqdyx7fyc9Zh23fgc7kaHHZ2rqayOnx&#10;ctY9JR0ao8klXpARpv3z2vbeEeXb9gS9ijDGq3JhwzHSAs8scrsa6WLDsYnKDQOps+8T7d+59q3L&#10;vMvsPEheRzHNqNuFALRhZGN67EKi+IzrEhd6UVSSpFynQHRe+E7Ny3cFbuPY+Nq9zx7fyNDnaOTe&#10;eJoaHZOL3TjJNnUuJ6e3ttjYtTHic5icXJUbmqEyDVVZl6iKOKihQmWNZfGnq3Yq7J23gttbK3D1&#10;/jqquoP4LP2DlqrA1uCwEuDmqsPk+t9j7Xo5tpf3q2jmcaGSnyNPSVEbzS1ccsw0RmLOZeXbDkSW&#10;+ubWQX1okifUgyiP6coqCGPw1ikrnwjqKxspLSPIFpq5N+9Xs594iTnrcd095pPr7a/hiZ44Y9tg&#10;BW3WJFSaSzug4WRBHEWhCfAKxkl3YX/lL/MP6n6bwm+63b+6cRvTfXUVNkDunBdds2+8fS7jqHxw&#10;TaPauYrtp19XsfYuYi3DRyHIU07RQvG1M8tOYIxMwbfw03Qe5NuR7B63r+x63C0ceO378is/HTde&#10;4aso8fh8DQ11RKmXzWd3lVZyrppXRqhsPPRZWXHfbmpULA6SPf7zcc67vtG0brItnd34kWKNhHLK&#10;WgBLFArI8mukRKpQKoBeRAVK9M9o9nd1+9VyVby+4PJS7XynuD64duF/FclPp3062ubaW1mcu8Xi&#10;6cCOulj6lI3B3zuXt7fOXxOP+Ze3vj7uneuHGQ+Ovxn2tj9hd679qNxVOUzkWcfN7YqtrY/bWWof&#10;4HFDUwYyizsddtnHVQyNe9AamSKQLqjcuLwmcr+z6JMNkMP17hMnD1C+dos/hU3NTV+z64x0OM31&#10;tLrve02+sBS4ZmxMVWaOTIUlOZJJaI+WmWUx3r292vbNlay3Dl6a533bIis0jOYqLJIEjEyJKGj8&#10;JGWIqiSksJO0/E0Scz/3XMSe2UHK+7886722r9aoszp3DxLlZbZuzeNNmLYDUfAZ/HKnXk0Nk1L8&#10;gt9iup9r47qndr9k7pkwuT3xh9ndgdObupujqLIbijwOPr9/bZ3x2NsTIbWzO4KJ2yE1FQQZOimm&#10;SaOhrK94ZpyJE25Ml3Acx2Fv6l3Rktg7xxlG2C2PtekON3pVttrCIU623THPQ4fIVubqMj/Fap0a&#10;DBRiaqVUnmgS3sq/eK8i73ZXHKfM4e+qfDhewZQGoTUSyrcjykkjUvHMKIkhVSHJxyn90bcfY/3G&#10;5S2X219y0v8A6zX9XdHblgBWjOumC6vpWUoxVSUdtQWjV1HopXbfbmG66xld050snWuG+Q/T0mKy&#10;mO3x3O2RwPWWxtr9sbgix2a7t27nKpN04Gr2pRRvQpCIq3cFdRpTpS19JSSu80oD12yKDIb4zHZf&#10;Xu7sUN/YTZlHgdhdxbprNs7wxuwNwbbyEFRVxY3Z26N1YHGbayeYydOceoxlFJ9wkUAnq4pYrGTu&#10;b+Vo7qznn3qyO3bxJ4aiVoZpwIZZAwdYdBi+E+JM5eEkNrGodvXRL3S+7Rcc08gb3ydzPzWY7y/8&#10;H6qVbUH6xIpRMqaEuQtrp0pVkbuKjUHWqkYavc2Y2vsbbm1O0+rM5jMburfu7/799QdcbP7BydDu&#10;/Z3ZNRldu082azOw9obvl3XR4zDbk/jO5JslkcS/lpKpmppYRS6VhvrY3d2+M9uY0mR7Eq8nmqTY&#10;c2JwWa7SxvVm1Ou4s5naPDZ+NMptXAVWY3PvOXF5DM7hoVqpMkcSKamp6eKCSSONo95gvtq5Nst2&#10;37lfbf31PeMIljia5hKxIVhkaCUJNIgjMjNN4kJUyxJCPDqpdJ7H+1ew8gbNv2wWOzAXUiQBrkPM&#10;Q/hEprECPNoKpUkFirNpBKMS5K/hvkN8P+nNnYTecdH1hu/bNFW95bebJdbfHndXc28d94LZWCQZ&#10;LNbWWjrJZtm9Z4+txWB2ruCrnpocXuPOgzzVtJTLLX+x83Z2/wBc7fz2JrqruDAYQbzoN84faryb&#10;uqsTUy1PXSZHbu46+iV9uZKmrqGgzUitUZDIzmjx9SsUqNKZQGAENgd/sNs5Vu+VJruKaRnWJ2gj&#10;EBIMkywmORRMtmjtFOaV0ALBHNrCdA/mnlnmznGfmDb77mZLZ6gQRG1gk8MD41qssWsGgOSpAYAU&#10;Kg9Vj9K/H7srsHq6Dp7dfwY3NvXKdQb46m7I7N2zneuOoK7EUND3jndodzRYOCR+6dj1uIk6z65y&#10;DYvIYHa2FbIZzD1BxNVS0qEr7eMzv9d2dfYvf+LzUWao2y9DjcDnK7svKYfbNdikyWz9oVmdr63N&#10;Y2l2o9fJVU9bVUgQ1RycUkElIzGX0Hu0bfs/IN9fbTtO2wraweH4cNWNIZXYMT3SNEvivIFOkiUw&#10;MFdmc6Ib+7NyDL7R+9HOZ5itBvO0bmYQs1FtDEyC4lLKIZp5ZlIljVVYIECGlQ3Q/wCDxfV3WnfG&#10;D+N8XTmC2PFsbZ24s9vLYu0Pjptrf3YMz9mY7tPtXbuA2NhesslmO3sNsWgWoxdBVVUVHSY6irKK&#10;tpMhLEsUbzCnBtSpydLvKXGbchx9dmaKpeHN7pxuI3PtvcOSyOO/hlHlqzHYPOUtTV4uSihipqml&#10;Ix7zwC2su2v3GHN3uptOyXdpyle8z28yW9w0TW8Ky2r28SIKQFZUbUIJKXBkNyGkYeEipbkEZvb7&#10;ffUXe1bJcXytttuXApRStVUkaSQ50kVAZjXFNK8KZ+4PmJgOs8x0N1buz5C0e5ds9Yb+ocRlOsui&#10;Mx2h0J2j0XtHZtRRZWv6+jq+2dlVVDFn9o72Q7gxWdn3JlnGWh+0pIqbHhI0TuAwCUmN3fvell7A&#10;25nq2trsLVbZ3pV1+ex+3qbZ+bzOHxmc2jtfG5efEjDZmOsOSjqolNfWYx4UrAhgWCC20e4jcz89&#10;3PLl7tQuuXZUMdnuC6o45maItIHizo8Z10RktF4sgXwyPEREQrB+955Nvmc0LARygHTgk5WukeIB&#10;QAkdxGQaDoXdw9+/6UO/OkfjhvPb/wAd+5+q83svG5vZXe3QjYHrKbtI9g7bpt45LY/eW+sxDmqb&#10;A9obiqcNJinxAlw9PRbjeKaFnqZoxAoDgdq1my8dQ5iHCbn21Q4imydDk83XQZ/Eth8TJSZClray&#10;trJ8jV5enaKKKrVnlnWfwXlmB0kmHMm6SbsLyLZbS9/ddzPDBPC0MyvcPN4AiaNp5IlgaPwzquJV&#10;0ZEgB1l2V3/iz7Td2kdu9qhGkrlya5qKlQvBl1Hhq1KNXQe7n7w7oXvXfef6bPc/Se+9+dj0nWO+&#10;utdibF3f192XuLsfs7HPtaKg2ZRV9XsLbHVm6MNkYK7D1eYnosXJimyv3WPoJpDUSewD3HXZzelN&#10;HRDa+ysFi/NFmGpspmc1jdxZzcuMzTV23svjti4zFirye0l3vjYKmKoatpVyMMbOimOUa8g+XoNu&#10;2yZbKHc7u8VA6mQRjw7fw3dJkad1C+LpDhtUkjhqli+kuSrkCy5T2JbeG32YxT2BIgJmlkH6nieK&#10;ck6cE0D6uIC6QB1dF0rgetem921Ea9r9+92ZfGJX7Vh35TbY23unqvo3aeEwX8G35srdfeueqcJt&#10;nE9yP1HU1WOyVD48nWbeq5EgqdT0kk/tPdf7J7exeU7PyUjUm49wbzzktXtqt3bnqk4rB0lPtbH4&#10;3DNhdoVaZufbuESoNTUVkHnxNPPXFVMaLKGFOaN65C2E2t2Ly8tInjZ5dIvLlWZZEPhgK3h1IoiR&#10;RAzMxk8GrSAIONy3fYkNrdbZYPHfEuXuPFkbXjSAIiuldAwQAWckkHIor/kt8gPg/hcL09TVm8N8&#10;9XbB69xseQ3tSdUbS3jkBuB23rtr+8u08l2Ft/O7f232HvzINhqOnxzUNLufcS0U+Uq6ImfyyASt&#10;izU0W1oMjvag27HnsBlK2SpbrOfI9lwYulxUkWZko8PkJ9hbTqa9KI49TPQ0uIrayGaVY4nklUTN&#10;G3Mu8c+cxLvm37HA1uJYnhf/ABuPw1arBHYtGspnuo28GMiSNYtWpwrfACdh5kuOedknsdslKFVO&#10;klaKP1CfhZELFx2ipAHlWi0Jh8mdwfIze+6957Z6dot27f2p2N1NPiqjaXyU3fheicRuXI7qy2e6&#10;52/lsviNu9q7y3l/fPtHb26BS4PN5PdWyMJIMbO9XTeALRh73s8O7cLBJjclucx0m2dxb2yEGx6H&#10;IvVYLHfw2apxbpgGxFQlfvPMHNI2PoMtQzNW+OeeGkeemBUD7Lvmw+3fN97sm/Rta8xzzJBBfS+K&#10;0t2zENOfDjW6i0xmQKkSoVmuEYh1asYW3VxuW0bjrvZT4idsbsF1Dto/w6tXmaEkK2BQ1qAnx03Z&#10;SfEXuXduL7T2fsfaW69xdr9M/GbqvuD5LZHH125+8d31E+K252usW+cbnNwUGH+P/UH905YszLs/&#10;Lpj8NnKjE4yuytPTZaSFi3bS+O/+kbdEe6+wMbtbGbNhyOT3TsXbtXJSZHeW9N55LF4j+5nb+Yzu&#10;IoNm4un3NtXb8FRjIaPTnzPjWpnqaiCsppo5B9zRz/FbyvaSSG82OC4pNMIZAsUkbQO3j6LdDb1h&#10;aVLfSrpKhilMqKKSLJLi+urD6eJ1ioW1yBA5ahUqWrQRFVLpgMWBVta0I6sm+Tf8y+PoLDx7C6YX&#10;c2+t3bO3XFt35G9q7W2TmV6i6Q251luTCYPsLpfM7VzlF2dvHYe396rLlGoq+WLCRtUCCtxtS+Iq&#10;aLxCNuP434ip2PRbPkrsfuaqy2DPW1DFvPDzJUx7Pz71NNveloYsPWY2jwcs2PrpmppvtKmnp1SK&#10;OeKbUW9hTdfdjZLu1bljddmEXKJDSTTqzSawi1QRiK3+p8TREqZCAaA2Y2Ukjk3hlY7PHb+Hsor4&#10;kQYMJKVcd5GtaMB8LDV9nRf9mfzdK7cHbXYebzHVlf1v1B18c58k+7t+dPb22zujbG5N07XoNvP0&#10;5iK+fN7Eyed7Arc1Ftqgw+TxqZTB5HISxz1FBNFBTQ08sHY3Wu44O394bm3XursPG7N2numHa+08&#10;NmaSk2nBlMZTbF2/TxpTbg2Ru6oyPYm3ajNpWViHcNJR1NNMxWCHxkySOw8/7nzlYbxLZwrE8kat&#10;aIZY0bUMtKpaNtasSZEeZXAeQI8ZWoYz2HeLvfdhl3a+txFe0qE1q1ADpJqqqD5UJQ0YlTUAMyh7&#10;m+Y9J2t8OMFtXqbrz48787t7m6ox/emJr9h7qwvZUfXUuZ37Wtu3M5brfuHrSowHVG88bT5WHGx1&#10;GMbOB8s9RHVrHFR0MlUN+19o4zduEwma/hed2ZuqLPbkrquLcQx9BnI66WqqcTPLuvFbbyuS23l1&#10;nxVPDNTCWpqYZKdoJwUlYOhHe+6G+cubrzBvV7y/eXGymK2RLbsjCvo0HwpoSXnDuNArA0ilF7vC&#10;WMdE1zv7yia5vdt8a10CiCQKBSqjS6AHNc4qpHHA6r17j+dPavx07j7jxO6MZiu9/jvW9W9F7X2h&#10;tnq7MVOQ60pqSj2tT5LHUXRXaOfxe3uxqWmqd/5jJY3KrTYSDKYvK09VSShqKhSmdqz0+N2M+T2j&#10;t2mw2/M9XbonTNU2aziY7LJisw+MyG49ybn3VkMfkTUYbG4ioaNI4aWSXwxU1JGERRLGU8mw7zzb&#10;su380bZyHLHbSQDTH9RHHAhnkdShiMhuC6JRo1KunhmJBr0ERkG2R3F9biKeD/EUJ0oGFFqzE5FH&#10;OeFT6eWOl10Ri+1flztfq75PbvxHZ3xm6ywHS+Drutk6/wAOuY6Wbdmys/vHYnW/WPSHx52vvTA7&#10;ho+w63PY1MljJMjk48LUVddW5GqkPlWlcHNxdcbmy2c2vuGl27sfHZematpOtdw5fHZrJZLaOSzy&#10;Zyu3D/A6HKwbg27taCrwdAtRT5CsRlmWOahmoV8tOjytDYcqWMv1F3oXfVhmULG8zSqAkgmCeC5K&#10;MutCskMQKO8ahVZgqjS2tUjmN1PcmTcI66XppKjSVNFU6a0IBwSCRT5Wbbd+R/xz25g+0uvN0dkd&#10;vbxjweBkyvfmJ2Blti0O69+4nbGJ2z13TVOd3H19RbA7R3ZubAbm3NQYWvpNrVMjwVeUochTZi1N&#10;kJ43jbuzNn9Y5zaG0Nu7n2ZtXcm2Or81t6g2TtSam2Zgo8nlc3iM09NjcdhcBSYHbdLW1UizpHUU&#10;U0n+XkUsADsZARFzDb80X99yxuHJRj2KWSCGMrJC3hpGsUiP4EKyAo04jBdHZogRIQiJPRLGiwkQ&#10;R7FrswVAIcKFWgApGK1HkNOAB5AEdF/yfdO7flL092hu3cfwt7a3v8Zd7fL3YuWp9/dh7YxPa9TT&#10;9X7Q6zptp0+/NxYKo7V3Hubs+fb2fo1w7Vu3chTUmKXBtV5jKxmmraeJ52vDJUVeH3XuvYuJ2IlY&#10;Kajp9rU+Ilm3JQZrdEdCclundW6EySSVcM+YxRNFU1mLxlbEml5p45JGpyN9ptbi0n3vcklRmupA&#10;waNGmIaIAMiiNpo2ZqeE40oxZGPheLNIEeuth2e/iZoxqm4kAyYwTQHUBiv5kHGTR53gMpSba7N6&#10;76e+S+6/kHk5aPJ7rz3ZQ3VkMr1XkMH0TlNwtjuiugerKXbOS2rSST9fbtpaXP4jB5vcOKr6ulqU&#10;pcBIDLWUip3D1HjZM9jN01eZzkm4P71VmS25uJIsfm63Abfq8lh9z5zZuMxNLjKf7vBZuHaqw/eD&#10;7jLU4n8UUoiHsL2HP2+Xj3lhtksd/DY20ckhdY7QjxKMUdpEVIVZYzEscgM5J8ZpCurSGok36x32&#10;OBt08XZLdCBAYo01a04GQ1kUq7Diatpp21NCndSfzCN+ZTZe9uqNpbR2HnNqdafHLa20+0Os85HV&#10;dGYbem9Mjg/9GWK7I3Z2TvjL5nDbD3tisvu8ST7UzFNjsDXw0U+RmmhrXSCnDHsDYWPhwmVyUr7j&#10;2vJDjaDcUuO21taPeeb3NuvZmb27msJiK/B7pod07BpN17w3DjKejgq4mp8xkp8nE6VEUsDyEP8A&#10;Mt5ebbyTNvWy7BI/OEzwtDCbm3kjnYzRsTHMfGtjWFnmGtTLKUkVT2rWOr/Ydj2K1g3vb9i8Pe4J&#10;CQ/ju1RISpADsYwuiQ4IIUZSjBSDrdTfJXJZTJbT25jptqdu0FT2jDi8furdvdmzerti7P6J7Cxe&#10;9qjfe6Oot4baquuO6d29YdVdPbhzGWrMHX0E+39tUmzq+CkeKKXFVFKGfbm9MZ1bVYnd3am7xuLO&#10;7PqqPMQw7Vq8kKnZeERKaajy1dtfEUNBkszt6gyGKp6OZqejzGQyIpqYmFUqJIkmBYuXts2TdI+f&#10;5GPLzUCkx1BVg5kUQ2zNPJ4jF0/UGgNJkHuCSryL7Bcn8l/1tm2SBrW33EQtQCeZozEJS/G5leXx&#10;GkftopQtRA3AHn6O2jivkX1d2j1p1/0fubrrpTsvbe8NtbkrOwcHtDMUfbcW5Kvcn9/sZi81T783&#10;JnKHdWdxWfr5oqaefbuLwVXnMhFD9zNReb2JeKxVdg8LDk925fH49M/noZjjNx1+JytLSwZzDYuX&#10;H1ORxm69u7M3Nl971OUiepqKWapElLPMwCTFUUCcncjutnHsivJsyq8Yt0DBmoSwcXB8R0jB1agQ&#10;7uHJ1fplWkFOSLLaYNr2jlmLweX7cSBIAGcGrs7/AKzyM6gsSRUnBKjAoAh3RvGHsPf7bd6X2xks&#10;vtrZvX2Qw+3n63wHYuxctnc3152PnsVPitudt9T7v7S696u6DTascePo548BP/Gom0LWUUcMyyMO&#10;KoMTgd8ZqlxFWueoc/X43b/ZsWWwseCp6aPDber95RYvcVbUVR291/t44+qmyOUmixVRUZOGamSG&#10;YC2kh5u5Wa05RTfNgCbXcWcc04ihdbwSMytbF41nIWRkWWVFRwFbxWLxq3gsEG837XcUmyW22mSw&#10;KOj6ZTxdSppUCQkKxAoaEnGaHqH3dlNz9hfHvavYmRWo6x7A6f2lv/cvx0g6v7BrvkXUybz3jmKD&#10;pXD786s2dCdt7p+QXbdJ/eL+7Gzsdmc/i8VicplppcxQyGKiBx7/AOkcB3FtnLdNVr9c7c6+/gma&#10;z+Mqdv7p+w7C21kczuvJ7onyu2qKiwsibT2k1JV0+QpmqchWvV1BlkalhQcQzLy1se1w71tPOHjX&#10;VjD4Tx3SWrwyJJMxdkIjlEL/AKofxJIStrG0iK4japbGj2m+7H7e+0nuFzLzalhP9ffqgBEl02gr&#10;qoSDeTI7CoXWVWlKV49MuH/mE9j9GxYbc/Yu3vmJ2dm9vZPYHWv8ap+hMZj+t947jzmysJsqv2rv&#10;jceNr9v0Have9J2ntSvpcjkttYvFYHBy1tLjTPLJEXyDZ2bgMXtjFPVZaqyuXpos7itq1eUyeMx+&#10;9dqYDfOPwxyOCyuL2zPCd2ZHKYiSmp5Uo9u00lF4453liilSoJyL2fmvb9x5g27YuX9urc3lvNdK&#10;pdo5baGKNNLiGdwaMZFjI7JEkZ2dgyOwyQvNw5bl3233TaIy+83SsVm/UGgrH4YJif8ATYlKrkKt&#10;RXJNehk+P3yJwnbm/sTgtkYrDYTPb36f3X8k9m9fYw7w6w7q3L05UbuwG362XOVcaL19iMJuuvyt&#10;ZTS129spjs7Dl3pGpZaiB6erpw0xmHy+YzGY2L3RtXZ8eJgjq6LfOXzfXabx2j21t+pxzVtbXYd6&#10;ajafq3I4TN4+mkjGYkhp6Yz1LEyKIJKUIbxyNc7zNuW83O2wxoAgExaCb6kSAhyI2uEaHwiFGohq&#10;ks61GUw995+SOddiuN35n5esHv8Adw6MjrLDCqiQaGYpJI0bhVJDKYyWAGkBu7ofc/PgMptbZm9+&#10;p949i1mMrKrbOQ6/we2e2aLa+T6xztK6Q4un3LhzvyX/AE4be3NFnJ6evpMdHnJMpT4+kp6WCV5q&#10;iepHvrf4ybXm2huZc/h98bNwOZ28mTr8dt/tTfWWzdZuTL0UGLx+5Mz2RSUNHPtrMZzEY2vlyccM&#10;70mIio6ORC0lUSArc71ve17LtXKjSPZWNv4qFQwYqviOxYzeCXYay3iFZGRS6spC0Ucnfeb3K98d&#10;j92OU+TrHnqOw5a26aYLWy2+YxC5jRpwsbK1xLQlFTvZmYtoKaD0p8X8n9nZPamSqcZX7H707Hpt&#10;8702hi0zO0B1RTy7f2LusPkcRsvY2cqsnUboodjVubxuOxU4q1qM9XtPJHJEKeQKMG2RJT1WRwOQ&#10;xu1n2iu1Nzx43dq5LaNbmotz5UCbK5bc0mawFEcRV4/HpTVGImhpahRTUMzTrSmGETBLe+YOUVgv&#10;LK7vfD26eGKRoFjuZHBRiZBqRXDSjSNCKzgEanOkQqRZyD/d+2nMi82W1rvb3fKO/S2TovgSQhUs&#10;y7yqF/ea3DrJMzM2poipoIw4Ynojnyg/mfbkxWO6dz+0dmdo7a7n697J2rlN8dZHr7tXMDeG2N65&#10;Os2nRbU2TT7GwO7djdhVlZWqMDXxw5dvts7lKBaKepeeOSMCcR3F2flKDP8AR/XHa3WXTW8cNicJ&#10;VUm48TsQbkyVDgYaXHZvcG7sHtmuxFb1hNhchjKpaPGzPUV2PWrmljvJPTtCwn91OQtg3fctnntb&#10;eed4IUE0o1xtajUgUpGzLIqEyVcUkjCKVmqA0Z6jJ92L2ut+UbW03PkuTcnS3eOcG9uojNWoQgm6&#10;bwmjqpRl1UYBmz0EPyb+Inx3yPY2yvml2Z0Z8v8A5KUuczE0BwJ7D2zsHA4Pd+b3GdjbC2HuKPMb&#10;g2T8n8dXYnNVj12U+xx96aDGrLkKf7L7mBjN7D+YfW2xdhZHs3KwbgbZKUtJkt+7qxXWyT1+6t0U&#10;1LURZGfL0m2Nq5ahr6qiqKCVa40rwmKqhGhzE6qQTByjzBu/MP8AViOzjhvp2kl28PNGWuIlQtOG&#10;8EKIzEEfU8gA8QrCkk+kSS84/vCfcWO7Xy7ryltwgsCSsdq1xJKI0Dfhmlv/ABBpzRSjBlBwppRn&#10;oOofmVgex6z48HenUE3eyZLsXKfGnY2T+QMWRi6F+ONHkqDE0tPt/DZKiwm/MhTZDHV9FFhpcjjM&#10;20eLlFPV/wCV0s08wK967q2Dvqiyu+HzEu0sT2Vg58fkq2h23QV24dj4+qwuJyGZqMvU5DbGSqMd&#10;Sa8zjpq5q7GyYzGqxaqjMRbVKuwW277LzXa8q3UDm5VGUtS3UiFVlAYsGk1B3QgLJJhVjZyviAL0&#10;3+737JXftRyHy7yBf81Hcp9tjlAn+mFvqV5pJEAiFxMFEat4dTI2sqHalaBd/HRe7sF2nvDq2q6s&#10;yEWf6E3Fgt37Xosz29lq/avalbm9wb26/wBr7i2pi6rduO2zkMjSV/XO8anFUk2Tp8vkYYoFBp3g&#10;Ap0ztjb+c39hNv7n643RQZXacm48fl5Nk01LsaXaWPxu4dtU1YtLDvbZX8ap8juWFMjS5daxfvKV&#10;2qVp42gQ+eIY/wCuRyxbXt9NdbvAswgJY+K8ly6RhfEKW+guYwXY1hlcOFodYkBXJOZ7W13V9ybS&#10;WZRRQTWiqFNBQ8aVqAePmM9SOwflH0n8ee0t84z5C4rHbQ39lenar7Ht/Lbs7trO699YnrjdDYms&#10;zG2/j72RQ4DJ7d6iyW4KDN4qGlosn91lIsQ9ZoySVlOzg2YtzSbO6Q7Ql2Zm581Qb02f2XSbNyWI&#10;yu397bJ21WU2Zw8+OodrZY5LLZzcOxJM5VZ2pw1LT0skdDAjRM7RxLIVX3OHth7k71ZLfWUj39iS&#10;bcOl3G5lmhXxZgI4E8YhUWNvEHFGYLXQZcfPdb225O9113bl7mTaiLO9iEctx4k/wFKd0EcsJGn4&#10;O1g3bxzk4W3fkH17X9z977M2RuzGYvC4bG5LqNuw6fKYTP7H3h2rWbX2Tu6o3pvvcOK2+2ydsbf3&#10;DQJjtk0mfzuQnWr3ZTZDEpAKxDFOcPbWPMseQ/i1Bufs6r3hvWsjzW+VmwuwI5Mria2ask3DlcFj&#10;MNt2hoqrL11MmEirMBaGrLGrmjnllnPuDb3ZeWY+WrzZ+ab+3j2qWRnvghlMZMcplQo0QgnaSLw0&#10;1iCMeLqSSUqJPEPMy4/uw7bYebrm45V95v3dyWEPhWx2l7kwp4ZATx591a5lCyHUDJkCiLSNVoEO&#10;7/5vuF2ntOaDtPafXvTnaWxOpsB2Fntp0fZWZ7PppKLdkb1lbjNpHa3X9TkcllNjdWoN0ZjCZ/EY&#10;6tpkkp4T4qd4soxatzbQ2htnbE3Y9LiaHEy0WbycW2aTGZCmrdw9r19DWttDE4fCPlsomHym24kp&#10;qnCYtqueOSrj/foBR0KJP7DGx8ne0O6cw2EPK1stygllEKiS6SS5MQjfwWWSUG30oxCiRtTqNUYW&#10;MpVv2M9t+fuW+en9rdv17jtVs7t9aUt7ZXWjT/2DymRXdqIf1CqNlyW7ejfx/Jqg7qz1dsjbX96l&#10;zuUwm0I+wtq5fa+6Nv0nQVPmtlUPakEm+8vW4DF5ra/YR2duLD5ivoaimp6XCTmHG5EvXzU9NIGG&#10;Y6535tLBbpx0LmTuWfDx7wz8mBy26ttde4jFSZbEQbbzdCkuEztB9/RriqjEUeIMVfK8UEsEgpqV&#10;g6ZZXHIft3vljHLtuwAXDakhUT3sfi3EetXQFpnQKsYSVGZI0dKCMtGWcdQeVeWU3vlfl73H3Hav&#10;3TvI8cfSGUXWRJLbqPqVcJVkQSU8P8QVjqFQxbP796V7YyOxclt7LYLN9GT7kj6p2Jkc5trF5Hfn&#10;YO/48Vvqfs3aFbU5nLNuVMbBh6Sh3fV7imjxlNXCSiqqepyLVN5BY6d66zW66zc+b3/WyYPaecym&#10;PpdmbK29/CKiPa2X87TQ5fK5vb22zT0WX21W5NjU+KOsp4ZZCkVfPCNESK72y15L2+2vth5XWDmB&#10;Elklh8aSYMhZ/Dop1KJPCMiqI1kbiSXLIOsY/dD2A5ln5q5u9wPbrlASc8X7W31MpuYq3EcMSwIg&#10;jubxII6QKF7FWunU1ZDqIV/I35c03TWM67652zTU+4Mz19sjc27+xt076TM1+ZyXXVFj8lWVG3tt&#10;7XzW66HcW+Mj3A+2J0oKd8lNkRDQGeahVvthI2YbD7U211Bvrsfen2Gw5+x6d6/JYXd8Vccltzb+&#10;VzO59i9Y5DBY/b2zaPG7Qqo9v4AZ+qopJZchjYMjWy1EojlmneBOV7/kz3UXdOTN95YeBnkHiOZZ&#10;KqZQJLdkRfCVkbWwXRLE8TCQyViJZsOvfn2B2/dPdS/9teXNra95rBgkWUOYltmKW90wmSe8Ec5u&#10;ElUamcrGHjUmsaog4dXfInsDcPc9P1pQ4bfG59nde7nzWxMZv3aEe0Mzsjs3M7P6v2VuftCpyG79&#10;z7xyO+Mht/au997vtxMjT4/HUE258U1CWWaPw+xF2915tD5GbBqKCHa9Zjayhosfg9ubww+48tho&#10;KTrmDMbZw2Ih2/kMHmNqU+T3NuzEU01Jj8lTx0uQp/K00kqiTU4w529puTuS+aDv8u2/TbvH4ESU&#10;e5JDKBGVH+MOgJUGlRVWZY3KkBnhv3b2L7x/3At4hG37v4m07wupYdG21DrG2v8AUZtykpVw9SVU&#10;A6V4dGOp+wtuf35xeys1uDH4rIQwVuay+2HOV3Xk8vuPI4XO7i3BS5ajVK9dqYLaN46oJJWVWPkf&#10;xU8AjenQMtMj110PnpM1svOZjaG5904Z6PO5na9Btw7dzuIfbuLwOx931RyOSq1rK/K5GfEVcNPV&#10;1GXRI6yWGGRDGzkJecfb/mzmDZGfdJyLK8eGSB1ihk11UDWoR/Go4dXd2AjiQ/quViqzvtRtP3rY&#10;eTRzrzNyY0tpvKF4Llr7aaAK8xjPg27Cq1Yah9OjFFYJTUqgrnc3bi7BzHXXY/WG6907X673AZNq&#10;4nNyYLtDsPbO/c12JS1G8OuqagxlIc/PtvbeHrq77vJNTbcqT/dxqloqykXHRBiO9hdZdX9U47BH&#10;eWzctnaXdn94v4c2y9rbhzG4KWrxjV2Pr85vLcOwnzmBoMpgKysocTjqc0lTV5XKVccULv8AuJHr&#10;ln2k5ItL/d9ludiN7DK8SidWuUcNoDupjSbT2F1iHEl2FCaMq5/fdmtPdS9ZbfmzZTf8vsX8e+8W&#10;0gFsRHI8VLSD9abxWCxagRow5UjiLOG+REXd25t44TpPsYbb3B19kNlndFJvPbtVTYKpiz2EoN/4&#10;jE7exW+MLszPZek3tsWlrqyoraWuiXH0VIziDWVkJ+ehejN39N7VmkyCj7PdW5spk8XQHHV1Lkqm&#10;qwuJxO1slWyVmdrY0qseYqGA0/hpqeEKWkTUjo5xA+8Fyz7f8u8w8s2kgROW/Fu/EuVNw7wsYovD&#10;DQCR5H8VwUGntTSWqyMtUvsT94/a/dj3L9xNl5UuzDs+x/ThbjSXFys/jkERS20UkBUxsO53Lahg&#10;ac1efzSNybf3RTbJ3Bic7PiexN27BpcBncbX5TF1+Ewe3sJvSl3rjqJ32uu4cbhc9VQbkqWkeSsL&#10;10aQwDzPFIEG/DxSmSGmmg8TQYwJIrzQAieStm0hgxD+pGA+nB+vvHNJNstjGX3CuoN+B6GjGnmT&#10;wH+T59Zk2t7tL7c+5xbgGjByND5oaYNBWnHhnh8+qYu9Hy0mI3FubACTLDOdvU1Zj5KGLIVMb4Gl&#10;67wkde8M9NFJjfHR5Kkle6lkaMlkLEFSYbY0khxFPHJFpUTVTeQSiQsolDgWUX512v8A4ewbzVHa&#10;Rkz2N346mMD4ClKsR514Ur+fSkXNlcW4urW68QemllzUindQ+h4ef7dZj5yU5X5Ibo+9JoKqLD7S&#10;SppGpvGq6dtoutGEjIFcqW/wPH+JWhTyvr+mn6KBq+q6f8Ppb+nsFFlgjEbLqB/L/VxH7OkUiCVg&#10;zHA/1eVOiyUbeUTSRv8AbSCeUDV+4oJnsT/Q8D/efchlZ1ILfQ2+g/wN/wAe0avpKsq9KqCVaDtP&#10;7enGQxzMY2lCAywlba/L/S3k5/29vfIRoDqtz/sTf/XBJHtprmdqgntP2f5uraxWphp+fTukVHo1&#10;lEYx8hRcsl+PSNLa/wDYW95kEYvqXWbWAUstv6ni319o5TN26ZNAB8xXr2iPjp/n070slIwJ+3jl&#10;PiuPCNBFuTfUB9PaP7V3K/X3UXcu5dvQUcW4dj9Yb33bhsnXyTT0sWRwW1spmKJqmimmjp5Ylq6e&#10;O4ZtJ03sR7jf3I3jfbblWHmYX7BHmij8JUjFNVxFCaSaSRVWelV/F6ivRzscFrdXUQEYqD5kkfCT&#10;6g+XVmH8pvozqf5BfzC/jf0X2vtCl3bsLeW/auk3ZjJMhlqFc7icVsfdm6lx1W2KqcfUGCSrwlKk&#10;jwyAFEPPJ90qy/zE/kSX8clZsgHWnrXathZzfSFGaYjkD+vsJbPud7Lyz+/33m5V+Bi7T/ohSusR&#10;gcDq+H5fPqd4+WLI2sTmxiLaeNB/kbz/AJdb9M38hn+VZMVB+Ku3VCoUVY9zbxUKCfwv8eIJ/wBf&#10;3Bk/mUfKCBQ0Oa2GhdbCSTZlKxuL2ay5dCLH+h9qztN7OzKZLsAHC+MMD04fl05LsHLUTELsQP8A&#10;zdk/6C6nw/yKP5WVOyvF8Vtth1IYOdy71LEqSRcncJFiTyLW9pit/mX/ACudmZs7schNWrxbJjiP&#10;NgLMa0k2IF+OfauOyurRQAlw7H1nH+Y9JzsXLbVDbCoH/NSX/oLrK38iz+Vg8vmb4n7WMn4J3Lvq&#10;wHpuAn95tA1aBfjn27bC/mOfJvdXZnXW1crmdkSYPdvYmwtu5eCm2gaatbEbk3fisLXJRTplqqWn&#10;nekmdUZkbSGv+PZxy3tt5eW8t1HeTJcRo5WrqwBAJBOFWg404GlD0gveXNlWxaePY1jNKf2sjHJp&#10;/vzoMe6/5JP8rfbHUPam76X4qbWp8htbrbfG46WoG5N6IFrsFs7MVNHVSq+5DTvJTyRCQFl0+RAx&#10;BI93+y0+CikE33RWRrSMnhrm0SERllDCSx0uf6AextHf82zRPZpa1gUlQdUNSKtQ5UEVpwrXPWMt&#10;08bbnJBC3gNqPAawcE1zw4Up181dafAeLHVLPH5fs6eokR6arCiWaKnmMeoSETGIz2vxe30595Jz&#10;LK4cfQEal0ix/QLFuCDx9R7Zt1ghRopK1zTJ/wA/+Hpy8hR3SUIaD5/7PUiY1dQytHEXJk0OjQoi&#10;svpNuAAv0+g/r9ffKXIzPCsX2lgiKl/NyQpU/XSG50/19tw7NbR3D3H1lWZi1NGBWopStPPj/Lpu&#10;4kSeJYWt6qDxr/q/y9dSZSs8KxmkKBIljDRzyo5K2OrzBhLzp+l/z9fbCLk/776exMcE14inSGhr&#10;T0p/q/PpqWRTGir5FLQmVSW1KkgB08EAnRb/AFv8PfVv+I/3n24MxAVzX/Y63nwgoPFv8nTYpjGe&#10;qpGViExcQH1Bb/L6qTggennj/efZWO9qyCn3VjaOqnZIThYysayyoZpZq6eMBY4XEnkCqSGH4H19&#10;y57aRrc28vjP4cbGvrwBHrX/AAdNySMolJhqoI/46CK+mft62YP5NG18lU/Fbsfcu1cLSV+4Ie/t&#10;x0c2RmxuPmTHUGO2Ns7IPMa3LU32UeNaadI/ASz3kLf4EAZKjHFysUFTPG0hVia/IRusksiBGNOt&#10;SIgIka2lTzb8exudshS7LeLU48iK4/03l0/Beg/HAPs9cHzp1d7Q0W+ExKyZHJ4nD10VCKmGKHbm&#10;0ayhkpMdR1ElTAmXn2+1dJJlKmnMnklQGLVbS9rl5xWKiqYoap6ippx4Y0YCqrvA8kqFZiIjUhiu&#10;oX1X0/4+y9ZntNJLag35U/w8a/IY/Y5fPSLSoGqv+b5U6QO/d81WPyGRwOPweLzNVT5Gvq0kXB7a&#10;fIU1DRTeegjau/gr0kdXGi6BBoao5vo/HuXV4qWkp5Wjqat5adWeN5KgyebSAVSMmoD6I159TOTY&#10;c8e1sEyzppaMjWCDmvrj8v29IrWRS7RkDPlQ/wCbpHYXfdFlc5jIp8Ht6mx+RmpoqqCjwAoThmqw&#10;Y2q62M4eWmaqr6o+ImGKmRNTnS2uw4UuFlqaMVMtdVKs6pKVEqSRga7ykP5nkuy8MOL/AIt7e+j2&#10;o6fEscf81H6tLvt/FIV11+dF/wCgeue4O4ajA7qn27hcLhKirxEtVjVkmw0tBkDJ9sIsbCaY4qlx&#10;5EMjaoZo/KE+jh/r7aooBJ6/XI41SRMlVkUUmHRpCFJ49a+nm+m/v0e07ZID/ioDDiNT/wDQXTUv&#10;MO4RsFpn/af9AnoSspuXLY9kgbKxUdHK0NFWU9Vt/Ycs8RyP3P3JqvPiqv7WUGp9LKJtFvyPaixG&#10;VrqSWmrkykk8q+A+JjWtCpGlLRtUVbudCXHFlP8AqfarceU+S7W0DQ7OAc48afzBJOZDmtD/ALGO&#10;i879cvd+ELLQxJ/Gp4g5+GmK9Aj2FQZnftFuXZuUwlNisfkY8lTyZMYnraXL1MLHhchQ47ZMWMWK&#10;tJTmTyToFI8rXJ9yN9b9r6LF1dZK8p1MtOX8zRpeaemUTeaOMiNImmDApzwQSfxGl5tsuzzSLts+&#10;iMGoAWvmRgszepNfn0Njb3V5bRE3uitGPYD+WenP4n/FnrHded2zQV+2MLWS0UYyqiWhgFQs1Jis&#10;lHLS1WIH2Uc1TX0FAaeeKoiKgaGTTwvsuf8ApHyCzipFRk5JI52WZJK2sqfGthqjVqh5InEjjVqU&#10;rb6W/PsV8vsLeSRDeGTVjVp00+I1p+0eXTZmv4ormzNPDI+Pt4DNdOfWnH59Wm5v4ubErcYcRFtL&#10;ZeMoXoIjTJSbfweOFRJYRRzucZR0dVTtS0w8egxyahzqH092FfHDa8+aqabeeUq2T7VEelwHjqql&#10;QamjeOeplrDWCKI01PVJKoHk0sxvp0g+5t9p+UZbHcr3eTuFYlJCpoAqSHHHUfNxTFfs65I/fn98&#10;t2fZH9poNg0xpcCRrvx48+G+oL4AgqKsjKT4owPxA5q97Boutavey7Mw2SpaGqwkW5MLuHdBxFDQ&#10;ZDN/cVdPh8NjqNsdR0MgSrzmNeikElOjVawqkbEOzMa+qxsEqZmjqaiAUix0zOrUtUUZ51Cg8MJW&#10;RoZEN2ZkXk6T9PeRExnktYVsx4dzIHVW7WCg8SVPaT8XkCT55oecO0bruj3e37y0ZkSc1ZS0akCN&#10;tOG0gkmh+FVIB4k0PQGb5xnX+18VgNmbOgzGH3zsVsvTbQ3XDXPlWrZc7BNuSqSowVZJUYPHVeHy&#10;wnp2hUGpqnCIJYhJwTDuLtHI4Pa2T632xitx5vJ5/bGeoIqTEbZ2/kdoPFNi0pp8Rn85ujG12yaO&#10;Grp8kJkp6mWNp4oW8dwNLA32x5K5u5h9wGt+duYLa32K68RxI0XimONRRV8GCFwQRpRgJEEviULE&#10;EBus/I33cfZv7w+2/VTbi/LlpD4Zlvnjvb5mcanISCO8tJgWKlVciiVrRmVqFY/lnbG7062+WeP+&#10;Q/yq7R6Ux3XW3t3z5fJYHsLfNZhO/dUedloqDfHWvV/WWKrOxN2S0e5cTFh8jo8mPqmyckdVHPGJ&#10;GjIV2R1H8ks9ltrx4DI7MrNizwVqb266l3R/CcXnJczBhtv7o3PtvE4vrjMYiQyYehDUeKrv2sa7&#10;I61YYNbKPbeZ/bzlj97JsdqPrvGVZRKLqzWOqhQGEviijJVaVETPQA94rP8A7Xfdo9i/YH2t51m5&#10;Kf8AfO/TXFuz3mncLZii3JEamK4vLpKok8isVKl81Hw0vfh/nBfB/fmfzNVvuLeVBvnaW4qfFbZ7&#10;Uz/SdTsqbpmGsxp3vtfau7txZTe+I3JVLkM7tuejq3xbUlNuKSA0hpRA8UtQcikj3FDR1uJTJ4+H&#10;CjD7Y2/hcU1JAM4q7fgkdqWsydC8GXyNTNBXfuzVFVJJGGll1jyMzQbzBuljB7hWtza3Uv0Vs2pp&#10;tCzIqOhcSGWQUWIAgwACU1VJioceJ1Oft593L2s5M3Pl7d9l5XaHcAty07/VXjrKZlPcI5rqSOHR&#10;8PYo1AUOMda/ndXyZ2N2PvPq7M70wvZm/N24DeXcvbXYnaTT0D9NUWF7FrRittbxxNFu/buV2Tit&#10;tYOt2eZMJj8fiEgytTQUFNUxVdTTIilUruudxU/YuKm3huHqDM5PeOV35JuCfE4fL4jIV+36Ot25&#10;BtelxFFBksrNR7j2xjXpPuJ/NLK7q7TOFGpJ69sOdGTlvdopOUt02/epJEcRyVja40CXvj8fwRIN&#10;LFpqqkah0FuZNJIHuyXG68o3/PG0cqSttce7/SqCdFz4AtxJrak3iaxNrkBBKaNXaBpWlvvx6+bu&#10;18h8Rd2UXTfSHzp2Bh+hNk9HttHEdljZa01Vu3c+J7Rze7Mhkdybwqtu0W4Outz5Olr6OqaSlocR&#10;In2y4HHUkjxUMYoZXqfr3szae49m0+28JvfAZKKGDK7WymbqpcPmtyjE1GJoJs9HSCopdu1c2Lqo&#10;qiWURfclJVk8RYKSDeZOdOVuUpL665reD695JWc+HJohjFvFI0YKiZpi5aOGSWCEKWId18SNAWOX&#10;+TuWeUOb7jmuW2W45nnRlac+ItVkFHHhl3iKla4K9orppx6JjuH5+d1fGPfuzNz/ACK33lOqdxDI&#10;bofH70pendtpluueiK+v2h2NvjZ3XVRuWCq3F39gpN6Uh29B9v8A7iIq2ieH7pTAY1Lh2t8ddr4O&#10;DE0WxaA0EXWtdtjJ009e2K3RgJ81BmY/4rlM5ufcta+9MYMfgxUYurroqk164uaGngDCJIVyB5A9&#10;wG5/2zbOeucbVY7/AHIPNGD+lLAqK6oYkRBC8skSo7syrG1Hdq1YnJjl67sbPZrPdd8ufHl3AsUl&#10;IZCngs0bdserVQmlSFNDio6tX+B3zx333J17tvsfunLB8h8mMp2NldlYivo8zsvtvCbAxG36vFbE&#10;xGy9h47E7j6/3lmd64yjpc7S0yGkxUVRPkqySSQO0r4drYTAZ/fGw8bgMd2Jg8TsKgzeC3Ztqnm3&#10;hS7ao8NtzN5GlxNZj8dJlP4Bnc7mK2ugOCy9Q7VeUwV5JoxV0sSQLeZtquI+Vd7llEEm5XMZFgJ5&#10;2RJJEUBBMbdlMUMZjWWZKNIjk6dSklQlzxt9nfnd7bdrwXe17cyUJDxLJ42mmEKulMA/FWhNQM9L&#10;XtrcvY3WnSffe881uLp/Mdk9tVFOvx+3N2zmtrPHndwVmxsPQ1C7knwuBizOydk4ah27UZfd+2cf&#10;RCnxOfeqSGskxdVJMArXrXemc7zzPdP8BxvXNHkM3ts7m2ZT4I00WS2ZC8hnk3nuDLPlKPL7n23t&#10;mmhbJUePiw9DQZSZqc1cy07VUjm0XTWXKdtFuW7+LuogJ8YjSpBcMoYr4uHjqFcGQJTX4suHbQaT&#10;d9hhF7Zi1REAQaxLpAopOpQCa5pUVWvEkVIybA39trrr4h7R6Tn7im7z3tD1luPH7S7Sl3RQmuzv&#10;YpphjtnS7cG3cZW7lo9nb23PX1LbPrZEz+TrcDTxyE5BpVD4N87W727A7jn6iHUcM/Ve49xbT3jN&#10;XZbL4qDM7WwWNq699zZ+CSH7PENW0u5nwuUioPPkirppjhqtD/bm7897HyhYWXMW5bhBJ4USRg0k&#10;K6/E0IGrE6kxt4IU6ldleQ64hQqPYr7lrlrl2CW32+PRIU8RvEmJkcO5qFZXRSp0FSMk6iaaRWPj&#10;/k98WPjj8X9vfJ7dveW1cpkNsbYl6rGb2rDvHMYDee/p/uJdibO/g1ZBk83PU0UeHmxMWbqKfHGa&#10;lmqaqeWiimISb1H0niV7A3Uu7utNx11PsvPuc9lO5shW5Ku3pVPkHp8DndU+2tyUO9NhU1bQUkJj&#10;gelTHfaU1Q8GoRsFvO/OOwx+28tlFvxFjuC6QYYvH0q2gnwpHuAYrgpWSCRvE0itdEat0ec77dsE&#10;Udo6zlYFLaZaM3iBgrDSA508KKWIyKlcZlfK75Obfynx127h+ne8KfF13fGCymM2buzozCUNdksT&#10;R/3Tx+5s7gNgbgg7T2Lj+su5sltCqrshtt8pWzSzVkMkKRFksTAYHoDfe7N2Ue6eyqrDUeYxk29a&#10;jEV2JoafI5LAVMWZXHYHC7eq5U2dPLtyk2wamLFVkdPQVaIpklkEjhmAO+++PL3LHJV3FyNsc+4w&#10;UtvHhkme2RjLXWZGeCSNZjNKhmR2ZSjI2lomL9Bffee9nsuXrq02DZfrNwcoNJleM0LgtVpIyoKo&#10;TX8WaCrdEH7F/mx/Fjo/oKg2n8ddpZDs3G18PTf98sRv3P5vbG2P4d2nt/J7l3tursLd2G2N3HSP&#10;2hR73z2Mh3th6iPLvU/xQEpOoqgOXVXxj2V13vrtHYlRt+q/0f7u6r2dhtuPJn9o46r39n8nU73r&#10;ey6PbW3W+531t3N0FOKbITVlRkBSy1WTmeGJJY56qXHzn/385/i2jZE5e2KHl1INwnYXsc4v4YpI&#10;jMzav00ieJJWWOQ3CnxPFMyohhmLoN73We0vYL3lzaf3XAQ2tRN9QgcF9fe6DBxr7qEmoAKkkpny&#10;/wD5uHyG7X6K+M/dfUeNwPVO7+ufkz2Lle8sjj8L3b271H0Lits5ltldYTdwdybCwOx+tty7C3Pk&#10;8+lNXUUVJW1NXG1LJGVmhqKGYw+O2ZtnO0MXTjYnJRdY7Tx1Hh8jTZih3HPLmooKSkm2/hqTcVXU&#10;08tbSYuhgIyst5fNLJFEsur7lBvmvnDmzkO1HuttV1BPz3d2kUSyxyW628UrOni3UMbGZpTcAVtw&#10;FICKrSDXHTpVLcXfK97FzHt8qPuk8ZBkGkKpI0lgja9QYfB24HxCtR0Sft75A9sfGmgrf5j2H3ns&#10;DcfzE+QO2o6DbFfs/dvUn9yOsErMgcB2l2lN1h5N15Pddd2jW/ax7DpnRwmPpayuy9I7UlK0iS2r&#10;g6SbcWNz/VG28Vuzr3eu5BtvcG59j7g21gKfEPhJdz0Od3dW4tpKJd3zw7j2zRYPI+NqmtMKxPTK&#10;sUE0bs8+e+A2LbbO93C6P9bo4ZzLYyh7mGKgUrKblEEZYogRFFyoh8bUVl0nUU71v86WQsbxa3Xc&#10;zHBAPxCoCkCgoAAwpXIJHQ0fJr5vna3TGS2H8nexsh0/82eptnbv7XToXu/rjevc+BymX3HtLYdf&#10;sLZSdmbewmXk6uzlZsLcdXlNrQrkaHFYXLZWan3AlRO1NVU4n7josptbBZ2La2LD5ejgyGY2ylVk&#10;MxNiK6rylWZpsfkTHXB2YT3WOIv9tFEESPwqNIIfbjer3nzmKxvbu9W52uNZI5ZGEcUnj6GlVzCw&#10;DlYpnqgUKwWYzKwKrGiaxls7lbWOTcKWRFJIyhqaamB1UqAG9CDnzGAVn4w9kba+WnZ3Te5u3O16&#10;PN9e7hbH9T/Ieil2Z1Ztzs7bdV11s2sqdqdkbGnrNpVFTHtpKmvjeepooaLOfe11ZU1ByDRxj2Fl&#10;R21nMBvqnxeD6t3tu6LcdBlZ83kKmSLCNt3e1LSxJhth03kxMeMy2Iq/sqkzZqOreioWVVL1HmTT&#10;Jm8cjbvzlyhvdhuu72VhBtlJrK5BjmW4gMmpZDFI0fhyxwtpYGR9ZCyLICWVVW7bZf7gsltf3ioU&#10;C+EwQGiVqGIWgqyg8STUA8SQDqb2+AR+Q/xhQdq/Kf459A7b6LroZeqdw4Cli7GxO/8AoV85iM7/&#10;ALMXmsBU7zbdO0N9Zjam654xtWphhyOVyGORwlCJmEYn5vH7m3BW1GNq48TRUNVgIMtiPEayeqjq&#10;UrHgletiraHEJWU9PVOadaUMrPEWMunUoBdyZzj7ecsW0217buF4Nzttx+muBKryIZHt2lDpJFJP&#10;GiyJGZnk1BY2AUhNSnpi7vdqn2+fZdskfxCygxmp4d5JcmgBK6j3eVMDAL38fu2fix8cOu6bcOy8&#10;z2hl9ybd79yPS/Yh3M2HqMFmDNsYZ8z7Zr9nb/7X/ud/eLCYWLP1G5D9xSQZCm+2olMcEjxh5tzo&#10;GWXOZisyncHYWZwWM3nT5zC7KaXFxY/DST4WnbcWDr8vlMdmtxbpwG5MzVVOQ8L1cEOPEsVPRrAl&#10;PGPYM529+ebuUeYEktdqt02vcYYZIdcQPhxaO6M9kLxzgyI7amlKCiLpRTRjmDfb+6ul2JLPRsLo&#10;upSytqC0dKtpWVSjUJ7/ACAPYKHP8mv5znY3UdDtCn2F8Pejuv67ubq1ZV7VyUOd3Fl8/s9MznKD&#10;ZNVhdsYCu6zwXUvZHVNBpo5DXUu45q5ow9V/k0iqRFPWmKp3my+GWu2nX5OfIU1fk8RPj6fM5Jaq&#10;mrMfjJEnmjylBUxQU08hgjnR/t0RGGkqVKbcPdrc985hk5M3C/gms4YxcNIY2KW0loouZNUXgpNJ&#10;4TRh4n1RM7lCRrjIZie5tdxvZtl3KJTMKETHV26VDkGNQNWO2uM5z0Ec/wDMn3pvLM5rpDtebYXe&#10;+J2Xt3r7fOHpd6bG3zmOrOsMr1nVbd7D7Eh3bgqKPrvsQZOkzu3aP/clRSQQZivqJaWRZhIjuVHc&#10;nRGMw248rk917dqdy7T2vsvrvau1d65bMYKDc1Fj9s09Tgs1UyPRY7auRxGdqcdVmB9wrXTTRR1c&#10;v/ASn4kyh5Q5y2xuV9j2LZd6jg3BxNNJAvj3CK1XcUncOFGmQyRws0ZbvaOM+A7dCzbrMQ7tBufL&#10;1wtrOUFUCmYDt0nulPbqBLU40LAYUgXu/GL5yYrs/rfrTanVXam2Ouu+ez95/Ibtjf8A1Tt3B9rd&#10;gbSHZXY8W5t6Y2XHZ/Npv3BU23vLlZs5RbGRce+VqIJ4aOOeroarVGwuQw/SO3dz7weg7B3ZFFPh&#10;cLs/q/dGO2/g6nEQz75XaNJhtvy01DQ0dHR0+ayCVQYrV1VZjft6g1VZD9uEOuYo945rnhSxvoor&#10;uWRhNfRM7tqGhgq28wjjKSJ4sbXLMulxQJIFSjPMXLXL6c33XPu17N4PMN4irNMJpW1aI1gACOfC&#10;/s1C1CChqR3dCB3lhO1vmXnOuesNk7w6t6xgzuX3LX9o/KPqPObn3tS02Rh6xpd0/ay7IyUO26Tc&#10;m3MxsihrMMM7XZCmgxGdSuoY6CnqlbWKUff3ZG5d6ybC6u6byX8P21/cKu7E7S31l59k7D23h9zU&#10;s2cz8G3DU4fIZrd+5sTiKKaKSmWCn+3q6inepeGCTy+8Z+beQeR9huL7c/cvmkXe7G5JtLNoHc3q&#10;ySlCsVxbsUdraOOPs0QwIJoUeYo5Up9z5Z5attoeLmq9Mm4BlIt9EsYdXdgdNxAzhpIgiP4ZCL3o&#10;pkyQKYO1/wCW78TegI8b2z85/lDUdi7q7M3V3JhPjn8ZetuvTv3tbunIYrcdZsrrYx5vZW6Z9v0N&#10;B/FIcVNFRJS0WMWlmXG/fGRmiCkxvyD2CsG433PnNs4PbVLuPJbR21ls1uLE0ab6yFNUfw+agxJy&#10;74egSeXNR1dFDRtUzVD/AG3kZgj39iDnT2q5uNrsV3YbRPBfFFeSCS4QQ2yGMGOSXR44eeaMihOm&#10;JQdBTUWPVOceU9z2OxW33O0MW0UWjF1YLVa5WN3csGJWoNCR6HpQ/IH+VH8k6SHoDdfT+C3tJ2hu&#10;Sk2Tunemz8VHlYNufHqoqcC9VHlN3/3DPZG5s7vXFwQ0slRkaDFU2HE0zU9HRmVCrC4uVSXrykqd&#10;5YylqcnNRUVNuXHYmsp46U5FnplklgnathjxkECD7p9VRrp4Rq1nRf3jbccn7xce6snKO178ZrC1&#10;MohuXt2UisLPdMIJpA0oad2VD4rHGpCSNTR/yVbHwlQ3qykFj4hQrQVYU0LSv8OKVOaCvVWidJbx&#10;xv8AMuqtg/E3svce19mbRz3YO7+jO0eyNkboyWSw2yXwudqc9Sy7Xye33yvZq5vdWVqNr0ckNFU0&#10;+eyLKscVqiQe1rBkMZU4wV1LCtTHNDFWYzIU1W0j1FDUwxzUoVDTqDEzPqa1wy2YkXPsGbdY8wbx&#10;v23293zEi2NzKVmgeEtEHTT4si6ZGGsof0h2qPU+Qm2va73ddwEB3QG0L/qI0elFHmQQak0qVr9n&#10;DoqFJ1h2TXdqwdfbo3FVYZYt35nbndfX27dv/b7Z2RvTaVc2C3V4xR7iy+PrctDQo/8AD3VaWWKo&#10;aSCFJBGHbiEVTBKiJPUaAk0qhPNUeNZCtMZtSBR5fUADYG44/Ajun3BLjmSHcLx7ayhroTQAYkY0&#10;Nwlsq1GJADIc1YEqakdPTLMLy4tr2ZvCBYBtOnSMnWI19eHr+IjrJksjlxX9kbd3LmsrtTaVFkKi&#10;p29hJoKqCj2Rj8tXUKVPYlN19jqCasdJ8JkUpXrSgqZPKkrxyEaPYZ4Ko7GXdGZnzmO2um16XTDj&#10;MriYszQbpyFV91UyNSybdqkzOOagoaOSCnFc9aGqZhLLFDDC8Z9yTdbhFJtW3bYu7C8juLaVlllr&#10;4MJVii+OV0vR2jc6Lc6tSyNLEYyikGc48uWPNMybNuERuLI5Daygx3D4GQgggfi4jI8urKO1H+Jx&#10;6X6w2Z1N2R2xurtvdmAq9xVlL2fujrXeHx+2PTzUMuMFTuDszBUfWG6sVuHPVOHqMsduYfG1U0Dt&#10;HR5iKWqomgkFM0VXT1sU0jzUdSYaiKkmjVROseRKgJ45BNE9RTcKhZSVa40hr3hzY+a9uTYru62e&#10;8F+itqmTSY408AN+qAwR1Eqgl3KBtKgyLR2PQb9wORtr5w5YvuUrqHVbPoMmXy0ZEiEAPGwGtUf4&#10;xj4sE9VtYPtKl64oMljNqYik3JV4HN7bzW/NuVDxZna8+S67w2Vp6jceEyNP9jXptXsrF109TWy0&#10;3lWSlWGQzGJ1ZFtMSMRWYipiEk1QKSqqa2WoiilnqKdlnjZqdIkaolCXvZlCDkg3sS1feKRrSzn2&#10;SEW9JJESONGdYUesYOpoyiRgExqtCZGaq6AnWH3If3cd45e98tj9wrXfPprfbXmECmKOXUlxbTW7&#10;JqNw7AkS6tbRsQAR8Rqvk+buaqevKjbe0sdBgBm3q8LHQYmKtydFtHB1WdxlQZKKOuxtXSYrDU8k&#10;SUiRgvJVyVBIaMx2IfFRLIsGKero0pJXjaOHHsjfaRLdvGTCyU8GpfVMvo/VpP0INodxtoLKe252&#10;iilkufDKlpXkjM4kYhCiFdVQVEMR1HQoiLxlj1nvt7We33+6T73S43C+WOtWcBmiqqV0duAQAtBX&#10;FSKmjpiK7IUGO3DmO+sRtXs+p3dhoM7iclm+2Rk8eN8vnKyopo8zicTnqHIbt3NHjJI5KLbNQZa5&#10;Ylhp6hqcNLA+B0SjIjhjqZ5JQkshonjtHLVxsJ5y08sUtSscpsXYMv0YD6kDuHfP6x7TFDvlpt9l&#10;t0DvHC1yssjaUkBjTTCrJH4g+JF/UY0jYkBgokN3P4Fq+7xJ4EOoQs1cKSDTRGD8VRUNkHjTPQhJ&#10;ums7I2/BL2H/AKMtq7Z2s+WwOzqrtLC7hnqqzFbTyWGr8DtOLC7OxWaw22KrJ0MpWXH09RHXVEkZ&#10;ozM62T3AbGirx1RS10FZT0LwVEE+KkqvvppoS8iiWWtgNVVtV1KtdvFUSSDUDfXcm+38z7dYLZtt&#10;tx4t80RiW7MbxkK2Jl8IhaosYRomlUgsET9RhUF96kkzRSbfungkLk+GHBIycNSgApQ6c001r0qc&#10;b3Vidq9gbX3F1vuzZm4+wTWYSXC960GzZeuMXiMvPDj6ncOBxGws5FtDaVDsfaMUcAxkubwNJRVE&#10;tPHA0c0KqEb8vs0TUwyX2tPV5uijnmxFVmpZiglozLkMXDUS0MInjpcbWVCt9wiPUmBLM7kvqMdr&#10;93dgTcLmxtKyyyKinQkap4rSP3IstFUy08DwwAEkZ5WWV3qyuy3ywTXbwKVuMKZFyC2qpYI3b3Lj&#10;R8IqWyadCX1D/MLwOE3LUdY0NfuHE9Zb8nwuI33hOpsDt6ljq63dH8K2z2DuDbG3ew8ucKc52JtP&#10;Hfw5sFUVFJt+izFZJWR0qmOn0ly7V+O2wN3jbG5dz445ypqdwT7tTcWYzmW3NG0ePx9FKm38BTVm&#10;bx2ZxNBVVxFRQY7F0jlamD7wQ+dNfuafav3q/elzzjy5uF8YLhY49e2BGJglaaepS5ETx3LLFDBK&#10;SsypUlIECl0AP9zPfzlT2+thdc5Xn07bg4VLbwp3CGIgEmaCCZQoHhszN4aBjpGQerv/AOX/APzD&#10;u8dy78+RvVXXGDgx9N1ftzbvXeO+PmF642R1Dn9ibxl39vja1Z2NuXclHhd/9abz3JhdnbSxbbky&#10;+d3Lj8O9UYqKmF5reysbnT49Vmz9s7OpN50O+9nZ3G9jtuVsZJv7tbc7df124ThMtlMnuTAGbObW&#10;29t3N5ZSuVlCRNEkiQhI6Zj7yC5a5tG88s77vsYkGzPBFpIkKxuxWQSaNZaeVpaSIV1AwhS4YJpd&#10;J+5NuLK/E++RXDPsG42ykJoZTp8NgQrlhL3NWtQjJjuAz1cJ1R2B8mpN49vZvevXe8Ov9wvhOlKf&#10;ZO283T9cdU7F3H2a+zMpkq/EbHmy26tw4/d+5t+xU5xlVgnysv8AAHp4mkqwalJ6ccti/HDy128d&#10;tb/2RiMP1PTbM6w66wW1McKStpszPs/BRZHGby2Bvmlz67w2zVYPK5yswtRBWUlFWyVFHHXx1JEz&#10;XhPmP3Yi3TeZdl5LuZl5j2pZponulkEaRM8Ic3NvqiLUheRrbUjr+kGhkj1JrJLrf47aTa9k5b1W&#10;dhtbTFUbVIsonKudQciVAhZytS5ahyuK1B/JX+algsknWCfDvt3eNX8iNnbn+QPaVRuXseo3ti6L&#10;Y2zdyb9pKHemz/kH0ZBhsLtreu2NwbErKPc2zKqnmywx8eKalpKaiK0slU7bH27u/ZdXk9s7hgw2&#10;6dg5Xd+6l25S4XY27a7LbIxdDlcNR9e7Vx1FjKPN4yt/u7Bk5ais3FWTQASI00YeBGaET86c1bXb&#10;wbVvu6bw8LwLG87m3MauJpozEZAFleJSYxGyUXW6x/p25YtDXftsjW/Ybdfi2VApkJQgPr7oyRI7&#10;FCB2nSe5qEqg7VGL5E9odZb5w2ze4cf21mOsu8tg9b9SZze25d2do9O9Hdf9iUXZFLUVu+dzdiVG&#10;8cnj950+P7Hm65XGpsXFtBUPLLQUdZQY6SqEkCuyHQUmGo44+iMxtTraonlxFNuXG53Yo3dBm8PR&#10;yiiyuPrMhk66jzkdVQ495Djn8jrTNZAop5bGKLHnK92fev3nzvtk13tEd6fBuIZVtg6ai1s9LOQG&#10;SGSEqg8eRodSVlGnxAgTjg2e63iK45ktPH3m3YiK5DMuhSuQIonSNtceKsSFrXOeiM4H+aNmFzdE&#10;v8xLrTs7vrDbd31m9wdYd59Vd2J1J9hBNDVbm6praDr/AKVzOG2TlNs7rhqaegy1RWVy0Uq0pnyF&#10;PV1WPlhQMc90dnP7z7s3NvCk3ruLaGfwmXmzVNSb9wlPmsZuHb1dh8ds3KbVbDYvamY2XRUmBxsW&#10;QH8PzQpsfW0nkem8zyVDTNP7lbYI7blfY7tbW0uY1m+pSOZVg8cgPGyXEcsbNeO8kaTErJI5d4lD&#10;uZgL4m2+LdhFtsRckApNrdPD1CjKFcdxkNV1EqatVKP3dWJbC+fXSGe2psL4/wDQHZvWnW2/avdv&#10;XVZtSfLdO9xUOwP7q9lipz3aO3tz5HsCDsqg7G3r2j2DWZDba1OXocFldxJnmmxVW9cxkSVuvrKC&#10;kzWKo9q7g2zg8vk5tx7dpsTm8aM5PuHce4ZZs3RVeSbC5LHbyyFSuDpaytihp6nH0tBHPNUyPKiM&#10;oEsXP1lt1juX196sQTw5AwPZCE1zTao3KxqAAxZi1SgYt26HVNf80Q7db2l9to8OWL4OLaST3/Gp&#10;1VPlk/sHQnbF+b86dd7y392TgN+rtbbO19h9iVm7dtV6bV2hsXZWwqeHH7+ocbTdkbeh6nxVLtre&#10;DDCTP9zmc5uFo1pFpoXFHMrP170/XVmb21vej2Zk+qczt3Kby27uTBbg2rtrOV8s8FdSVlXSUO66&#10;6ny1Xketd51CNlKato8hT1TzlYV8QE0AKrL3R2fmKwvbIguGZXt5klZTPEzurlFCaWKSFfE0KYlQ&#10;W8kjLISkRnu3O9zueyy7lMabnpXS4KA6dek0UIFJCrkUqAVJOqqhP9vfzFOpdwbK7A2HVdq7Y72x&#10;m7ds9f8AYPUPZfWPb2U2tU7o2FvWq3NtxGr9mbUoKSn253Z1HmzTRZbbVViJ6KlxoxuRyrLUs9PC&#10;jkOeTfG+tpZbb+b23vnc+0t743ZffOD2jR43K9m1pydJW7Np22nVjCU8Wd27S646s5aSkxtTPjoa&#10;ilfw1CJEfS32+XfI1ld7dNHKkEqvJbyTKybeoEsblZJEYSSBCxVAkaSOWjdokkaWMn2bnCOW28TY&#10;rZFjgzkk6dQbVQuhNaahkHjQFQe0XcZun7rojrDtDryTqndHW3W/Y3VGb7Z+PG8u4dt7u2d8S9q0&#10;/Xm6Nsds1kPcOJPbWXz1HReYrjoMZj3yE0eWq6Orhp0arNG6dn/F/G4zc+3Oydgbl3825otvzYib&#10;cmQzOK3jWx4imx7TZbEbi3huQzdkvtnJZfDUbVbB5ljyywuTHDJUD2FPavnltzvN02Pme0hTdtqu&#10;Xt0PhsgkglftVVlE0bs4jS5MK3Luq+E6lW1R9e27bZfcbl21uL6+8LmPbpHFrN4S0XxGBkjIpFE5&#10;dYhRSzFaBh5hws/l7/zF8z2pg+wuhfkp150ztXKdX9oLtPbW2tvdfbj6oocxtjcWQ+62CNvbSqqP&#10;cfTVRu+pwddJlKDC4rdFRk6vAxCoWKaWPXUnMoNk7V3Ltn+6uYp8rk8TuZpcju/au4nhz8uaNfSU&#10;krYbezeXNY2Oilp2RZKCKaOkrYgYgr05kjbGv3K5y5z2jeH31rSO0W2t2hgkYRC3jEisJxa+Iv6r&#10;VJDO1fA0lWaWLWHI94uuZI5I9wuoVSKjIqHwgiqo0tofg/Gp/gBo2BjXl+Uvyj+UPVPae6e66Pbv&#10;Vm2sx1ltRemeg+3Nu0tJsjYGwcXJUbl27vLP/FLbubp9i53sLM1FfU1tPPnslistWbV1M8rCb7eo&#10;VmyPSHVeeyeDzs3Vu3lzWJyeFqcK2VoGo6fAVm25K18LXY6lxc0uPx1TRx10yxPFGqlGVHNlVCZN&#10;7nb1t/LyndueBe2m3RxzR2tu1rPOxqEdTLLBK+hQkbhtfiku36mp1oYSbjcX+w3trzBun1Nlbqjp&#10;AvhqSSxx4qpq4kVOqvlwOF7g/wCZH8oOutg712hvb59Z7sbYG3Nkz5CqwfUtf1x2NvrfMO9Kemwu&#10;5sRV7y7c2bDvTJ4+BpKKeqnetjzUZmq5aaVjKZ403u3rzr7GyZWlho59mSRUeH3bubdu2sZLjfLj&#10;MBJVTVFHX7mhhgqMjnchTpLS/tLNWQ0egkASIHG/L/PvPvMO2LuQtLgW8zsC0ngFtRliSLREp/3G&#10;EcTtLVmdHdiWhVY1d1r27ubMb3uVtS4mDa5iQWt/C06WWNKLLG0SlGxqVixoCoLnH+LvzX+YfaG2&#10;MV2dUpQ9yLvzd+9+oevus+1c7h6rcbdg79m2RgNl7x2n09javI4jD9IbIxmFGTya5HKUlFUZ2orY&#10;4poI6LWpcN4V+ytodjbc271Zj+2ewpJN17R3bnMht3dVENh5DG7qzeFlz+8sxuuT7yvzG8evIIoT&#10;TbfyFTTR1tLULFFA8dvAP+Ud99zN/wDbqfmTcuRrC2u5oZYRbPPCJHlhuTBI8MxZl+meISSs6sup&#10;YxDCbhdUkRVY/vXmf21k5z2i5EkG8oS1uYyhkazujBQyuq+GECNIaiNmKBFWTLiyTpuX5sd2fGfe&#10;u+vktsj4v9GV2V6Z7s6sxnX3ZHX+7tsdhbc3j15mN1bM2zsakozU5bauB6T7T29RV2VrM9tl62uo&#10;qdYvt3r9HngMZu/dOH7IptrdV7t6L3llcd21jZI91YfNUeyMliNp7cXwQ5eq3oabd1TQVggyssEE&#10;SYioq6xNZnQJ4g5gy22jmnljkjeead15ijutsiguPGtJQhZXWv0kYlebTCZomR5hovHaU0RZKs8e&#10;rO0vOXuUU3+x3IKciW30KQSzhANclV06WJYKHqSq6dNWSlzqX48du/DDr3uH5j7b+fXTGVxPxt/v&#10;utLQYmp39istvPsWiwuSyXVWw9hZPem0aefC1m+NmZGaTIw5nD5zEV+W0UMi5CkqqqqoksOkNq4T&#10;Kbe2Z14u5q3aFPnNsZTfmE3P2NvrdO3DtmiqN71mMoMPBu2DfOKyGTye56iKTJpHUY6uqKCKIVNY&#10;Vhgp5Bhyfv19/VqHe7+5ktNyjtJStweyXSEkLlIJWZEeKUhHoqq50S9ymJepAs7Xbdo5Xt54UEe7&#10;RIdDMZQ5UklzokZ49Slivaq1oDUjQOjc9efNjtur+PW5/kh8nMhs3ZfyFq+nu0+vOmOzMZ0/sfrb&#10;u+XcS7O2HPuvd258MuY2HmMT/cuiyH8Nx0goqjEPmJjV0lHVU/2yew4rPiXm8/vTITZjJwVGxN9w&#10;RJ2jDi8DidqtnKHDncM6Y+ky22cq+cxi5SryENPXySPBBPTrOi0/+VSMsi81e+/JlmkuxQ35g3yL&#10;woY7YrcTyO8yqyfHDF9RVXVzEsrnw10K2snSWbl7iXMN48PLM4S6bSqy0DFQQAR4c0VJCyllIz55&#10;PEGW37/PA+OmzenNz7b2PWLivkH12u3dq9JbKy+U7V7K3DHJv4bbx2CzmUxu/tn7Hi7ByeKxWRbJ&#10;xYyhr8/IqwxIaxJOSK0Hxn2FgN65DfVTvLfMD1e38jRti8h2judcdtfB5KDbSZKTEyDJSTTpkqra&#10;1BH5agyRUnjH2gppDIZI2tPeybmSd7barUXG9wDwoNETmK5eV9Vy7W05tlt/AVHkCPOJNAkkiL5D&#10;FMm/y8w7vYXuwRH6ga1QLqpcs1DKSkmkRFApNGqdIYoaN3Elx384Xv3urZtJ1r150Js/eO8cTvyh&#10;2/sLdeE+PFPnsN3X2gK3eWR3RR7m6/3JDtPE9Y5ram2M5kMyMSuWXNSRpUVMstZR1NQJAd3Punt3&#10;Gdv5Ss6c2Tmt47Np6nPbLlyI3PU5ek2xltoLtn+8NPt3r3ce4dl7NaZ8pUyxvUxSZTMyrDXJB4IB&#10;L7l6wufb/cdhtdz5s314zJA0lyVaW1CqzywRiZkDOBrhZFcDS0tI1MjKB1JHMY2qy2CyuJ31bjRW&#10;lZSyaRIewuoFCGVdI0kUYGtcdWK7e2x8RN0fFLqqp+cPZ+2Nh783bsrZndG/a3ARY/qPJ712r3lV&#10;7+oem8n3t2XsbB7h35Q7XgxmAjhppJ63E7egy0eNpaxKurFEjqPt7qaurN+0lNme1sRsnZ1B4pto&#10;7e2UKzbuZAydbRTUaZ7CYh8lltyTncmOqqhqzzUuHq6VDQTY4p5ppAh7be8EO6clSbu/K13dSTMh&#10;uEjYL4JUgIVnlMQKsyuGSGVJRr0PBOqyzMW2XPEcvK/hz7K8zuRgSumsJp4sRpUIyE9mnUCFZWOq&#10;Rwv/AJeX8xKXsn4mNvzanxP+Qffnc+YyhTuDK7nzWKyHXlNWbL2vRw1Vdhe6Oz67Y2yMDjsfhxQQ&#10;f3cpRU7lpHyhq3fJFXqphd2N1RhOvd0QY7CSYSsw9VVz7tzWDmxEcm5aXsrIUpTKdi5zfc+YlrI6&#10;bNYWgpsd9nDQ+aZ3LNM8JeJQjzxztvHMe38w86bYkttaG1W3t5oYxKsqljGDBY+MkRkSjxGWaAPE&#10;BqDtGZWjibd9/uOYtx33mm55kMckQRZlFuP1iw8KMAqFRDGq8VWrac11EivP5L/NHsD5MdJd0d7r&#10;h95dXVFVg6DqTrvtrbFZncxsvtzo47unx1D0l1/8YYZMPsbdO+Nlbk3Dl8xNujcM0MuHgoQkARyt&#10;RSifvP429X79en3KMHhKfN4fPUG6cWlbhUz2Ix+66SsFfBnJ8DlZUw2QyT1zu/3TRJVQTMKiKRJ1&#10;WRcXeXvvUc68m7f/AFE5l2NNx2+5LCaZnjtpZ41YvGV8CB2heNlVy6s0sukrrV6OCuXmu+HL+48l&#10;/TB9oumjMhJAY+G6yoQKFxQp+FhWuQQadVidFfz1Plh0Psmk6I7CfPdv9RT4TIbQy1LLvRuqux6z&#10;ZK4yow+2sFt3s7ZOFyW9NhvtelpYJ6b7eoyEEtPC9C8fgb1MvaPW24clPVU1W8NNt+uxlHOj0+Qp&#10;6XLYzLY/cFPnpdw0xrJZ9upV46PHxiKpqKdqj1ldYjV9Up+2Hu9se9tcbhse5Na/RmNbmaKGVwNc&#10;UkKqLV7eRHimQKhjiiotwscpVSVWTVrzBdrzBHuFoKXL0Wdxp/VVYwkShClE0KKUQANxYVp0cv8A&#10;l6/zA+ksbt/bubT+89H3XsnetbjMlUwbCzm9tjb62XmunanqHZHUtThttYKbtNtt7mzOdNW+2MFJ&#10;Hh1y+NgqxSisqqWIATvnYmxNldU7z3Z2dhp8jtGLEyUmXwU2167sbLwUWW3ZXZfIR4qn2dRbzyOR&#10;l3Pm9xQ1AqosXLNSQxK0gjSPyRzbae7K71zTCbOG4gtwoPbDK6TKFeESvblYpwIJYxCbaNnaVidU&#10;RKkwyfa8xi93izvYFeCG3EhJVWmLao9BPh6RIdJBBRAzPU0BIxZ1198/t1/ID5jdXdK/HStzcObm&#10;zWT3Nj9w7cl3NsPZ27shQdYUfXtJuDsXqntnGdObiosT0Pj+q6/FV+0aLcq0+drq+aaGKeeKaKJB&#10;/G/ac9BLu7O7O2zmKGmzRx0W763uitrqPcm4YqbEU+V2vX4WmeKt3ngsLjXrqlI4Nw/Z12LJ8UUB&#10;jCH3KHuNu6LPy9BdtLHYLJLNHLa6nZV0ovhvVnFwZGkMbwSAuzJKyRKEVlLOYH22S/2wmeVtvhZ9&#10;MegoSGClssfEFWNCrjUGDAKF4mf/AJlnanWEg6WwnbO5t5LXx7k3LunpHN/EXbOLy1LhEnyNPtfe&#10;21+wZ9x7gba/YeR3Km44qM4bDUtcuXnpauWSnpwin3k7Y6g+TfYGwt0bQOW6zlz26tm47G52myFG&#10;52bGMPPuUVlBGDDJuhsT2diK9cNVTx18FZjEhFdB45WaAhix505I3DYTd7devHeTStbohjuJlaR9&#10;MssTx6Y5CBCGY6ogEik1Ij6F1SRtXM+0WOwXNrs1LaSZSgDB5k7yGlVo2U1DKSpr8AaqK2UKY6E+&#10;e/8ALG67p9tb+2Bl+5sRt6LsLce3Ni0H8H31WZnI7h7CTYm7d60ea21QzvTSV/V0SLlzBU0UtGaK&#10;sano46vxJI+bZvVmQ2r1/QbETYO189HHXNlMPtZajd+fi6+rK/ESY/IZKr39uTMZbd+/NzzV9fWu&#10;tTLLQMtAsMdOseiWaUTzT7Xtt9Lu03ME1rtdvDEqSSNrMioxZgUdGVKFzSYaZJQ/hzqPDDMAVs9v&#10;tRDDGRDCtRJCWYmamU1TOTo0Hu1KQXqVamkEiFu/unYVb3FVd35n5Ob/AOnsBt/b+C2vley9x5/Y&#10;tLle+9v7f3Gu64tr/wCjqs2vSbA6r2Jt+d6eH+J0NK1flK/LVFHmYi9PSRGTmt9byw++t6df7O7D&#10;66x+2uqJtr1e7M3W1E28N34jbddDQ1ddhdzU0+bwSbdqRtzHVRjr4Ya6LHxTCV0XxBXJ+VrvZue9&#10;gi3jc7eRN5nZA9p4TwLHKjs8jFkIWs8gPhozoXFC0b96lXzJY/vmTa7C5J/eu5pUK0fhm3MVGkJQ&#10;MA/jKWILlTTQ1CSAET1n1x0j8mehulvkH3f0X2hj+2/kzh8nXYrp+fbNV1V1svYm3MznstkN27dg&#10;wdDWAUfYe6M5TVWPot0Z6km3nDFBKKaoVpQSuYHfffHyG7G3ntvcb4fCbNzuxMfFtLZnWVVvvbeO&#10;31kcXuiiyGQ31U9v4zDpuHKYXb2FrqPHZOKWgOJyyVhgpqcokssgr3Lkyw5W2i+vt43qC6spqHRM&#10;wtzA/jSBYRcpIrkTxvbpGscakhe/WrS+M3zfy7a7NtVhsVrDGNiijJkiLuxlkeYyKVmcI8KpRDoR&#10;SXLFWdgKsdLI9DfGj4G9XbW3llM++cpOu+wsjuE7/wC/sr1rvGv6+l3NTtJjetdgbe3Dl9l4vadX&#10;ujLrA+Cixk1Lk46qIVFfWVVpYqkedzdU7vpuyOvthYH5DdlU2RxeHzW6anK19TsSq3HTHFRY2lw9&#10;Bl9m7aSjx2W2y1TWRmseu2zU0lOn2i+dGN2LbPmPbt05a3Tc9x2KN7yUL4L29z4aPqlVHeMSpBDL&#10;hnAIYeIdWg62QB3li52yw5evYWtSl3MyaXDsSAGAbtakbdvbUkVJrWuOivdWfK7YG9PiZ253d2N8&#10;UOnq3F5reFDtfGU+wMluzbGD7Rx26tx1+G3dmtldqdq7W2Ttun3Rjcfn67+HJh90LkczkkrpII6a&#10;eSFJETgPid2vjuzMFuzL9obi3tiNybh7Jy/av8X2fs/DbD11uOnn2zHLtfe9DkqnbsVFk8mJUlw8&#10;FWlXJRReZ6ZQ5Vq89xNuurG0sH5geG029SWsREtxJuULFxAInjY3EUVn20aNlM8kTNJ4iEhhHzPz&#10;Pbcz7HuFo19JGkLRkJUOJ1LERoAU1KIe2pRg0hQM9dTBlruj+aP8a6TqHcnW+Loq/am5NjbS6bh6&#10;d6/2F2RkOz+xOxsB/HmxRpdk7k6W7AG7K3+F4nAikqhksrQZBpDPJNDkIJFSsNJl+m/scBloNyZa&#10;ixuEpHp0jqtmUG3NuVmRxMVBGjV81NHt3ITDO7dgomr6Q0zxxNUPLH4/EkVw5tfPl3u0lpbbK1yl&#10;40cwVZkcpCwlMYVi4KBie4oul601ogDEAnbNrl3ddtsnnZ7q18U20xTSITIw8UFA2lg9CDr1FcMA&#10;MjonHVP8xH/Sxv7YeJ6H2pvrKdj7i2vviWXF99P2b2DgusuxDueWixGBqs5L2BgqJdk7+zWTTB5K&#10;OrjOQocfFQ1MhjqpKuOKtntTbHbvZvU+Zh3FuXbGZ2HS9k5XMbX3Zu/c+A2Jntx9P7enjx+76es2&#10;jt+Ovy2Noht+GsrZ66lqvv6tKZWqKCEH0TJY3thtttNtl9O8e9PEq3CiGVYpVeaSQq9xF+krLbgp&#10;Hpp+DV4PitE0uWW/7XcbNu2ybVerdXkwjWNdE0S+H4lbhTKyf76Mmgsy1ZV7VqU6vC61311L1/2v&#10;Nsij2nuDaXaVdsXZVJ2LtXZXXHa+7Ni4beu6Er9x4XDV/e0+3qHrqpWB5paDErk5KKGA1EcEElO1&#10;UaVxs6q7Cxs9f1ngut+sNnZLc2U2tuyfp7s7dlJnt1f6PMdjp8ZhcjVSbVyGIwW5crtvd+1Z45Vq&#10;MdkoZ9xxeBZzEjeRA77jbDZ75ajmy73oJtttbSvI0lvGyMjRgM6yGZHjAZlJo6AxgqdcbI4gb3S9&#10;l/a3duTZ9h5xsjdcr36EJbCS7jVQpD/28E6zNSRkkDeIoOmgJB7S/wDyw6ty+IfN/IPd3yT311v1&#10;R1hTJlu1dgbVouudsxdlZRcVVVm3quq7F3RuXI7bwVZsbsSWhqqT+NQSY/BrT1ZXUssVUgjRbN7e&#10;3Z2a9XuDD4fYm0eoNz7z3Thcd1hsfYON3NureNRiWwrbmo8nu+hjz+D2Nj8XJSeCkooWqP4hJNTr&#10;LNSwQyyQ1bWvtim38n7zy5fxxwXZeJZHiuHExkWSKU+GYZEPiRs0fZGY3bwwDoEbnGnb/uwewHtp&#10;yvccje1+3nbrTflj+u3BpdyuhOLZ5ZLYGzu7ybwjAZ2QmCWPxzmRnUAAF+yfl70JP050dmoO6Mf2&#10;zU/JLaHV3Usmb743Dv3NdV1ux+yMu2aymA3pgPj7teXqHL9y5/BY+rop6quXEw00dLrlqKamqJ6W&#10;sDv4hfHDaGxN+dh959kb+r+tOr9p5+bJ4nauW3VHhsBU1WCqIc3Xbq31vasykW4N47axs7QzQwZG&#10;Sgx9FWCaJqaWGKFiS/e05533kDkrYfa7kOya5gvI5SjACMWqMVkdw8vimWR3mKEyzUhiRu1lkjlj&#10;lHcuUuZNq2uz9qd35i/e/K1hERdXf0kdr9aspFxEGhR2ktjCWFuGSYiQQmV6VoAI/no/MrvTG9bb&#10;Y+GPxO6j3T3H3H35tLJR7t3bsTp/Odn1myth7kwOYwFdhtp0VDic/j9qdh9jYtstRR1Dirmxm3xV&#10;VMclPPJT1lPfumSWVA0cC6WVHjkWo8qOrgaGFlNwy8++GsW0gMGe/wBamtRopT08xX0wPLoX20iP&#10;GgaKgrQ54Urw/Z1oP5FKjE3xOVxE2FymOyTYqvoKqOalrqCtxjNFWU08VT/wDnoqhdAW7+T6+n6e&#10;5cEZmdgz+JFQaho13PqtcqR9be2Lq5FoEKReITXz08D9h9f5dGuFjLaaGp65+NJcfUyOTBKMlUNy&#10;xm9FodIupQ3Bg+tv7X+HM+KRpYw0caiTkAsS4NmAN0vH9APZBfxG3M0f1I0VH4eHn9v8+lVqkXio&#10;ZM4PoOljtFMc+dwsmcxtXX0kuOqfPBT5GHHz1MJEi60qytSIdOn6aGv7nCpVL3hN2A1t5CA1vSos&#10;AbEA+0Elm8qKUudKrXT2jHr9vS+LsZ65pTH21/zdTsTVtjaqv89PHXNFPQSyxSFgJdQqbJrT9JTw&#10;/UDm/vnjqSWqD+WLxPGX1Qa1byAAWPkVlCepx/X2l3y+isWtxBca4noA2kih9NLA14HOPz6W2slu&#10;3iN4lAV9DjpZ7Do6SufMTzeFJYKRWETI0oVnNib6kF0Dg2A9VvbpFFRyUklRVVBpKryRIsBhlnLh&#10;nWNT5YyI1+o/AH+Psoll3CG6W2srT6izCMdepY6UBJ7W7iMcf2A1r1UiR76C2gjLxkV1DHkTTTxJ&#10;HA0NAfPHTpDTY+szWHjDMJZaiL1UlPPUOdUCziI0w0Rx1v0BiLiO5/X7xwY7OSMplxoSByqxTiso&#10;2DeoCU6BKGAjuTzwbce/XW6cuQwoY961XChtSmKVaYqvcRQ1xngK54dL5ruxSeUO4R9NCoBYilfR&#10;QDU0GCePSsaCoq81ktOEgxokpoImhiqYshLElL5Y6vQsNPDDM7yxgRqH1vquB/XjUCWnc6F8sJX9&#10;qS6L5HBUMtm1FdBJvf8A1Pv1mba6kOttEwA1LQmgIJBrgGuOHAnPDrdxpisImmNbgSkEcaU1ClRX&#10;JoP29cM4JcfszH/eKlTVfx2ri0eeFkWClhlpZIG8LTNHO5iDIxX1Xtxa5lViPTN43pjIyEKG8wTW&#10;H0km12tZT/U+01o0d2I5Be6I3BxoJpSv2eY9B0zaSx+DM6ymooSPI8cdQ8ZMlJjsy0MLyTUf2c9Y&#10;pkKQyK5FkWJSxsL/AFBP+t7hPA8sUjpSkBgCf3hZbcfVmAbUF/wtb2aJcx2vhrJedyggdhz5+nz+&#10;fSfxY7i8CmTtLUOM5/LpOIKfcW6qenKaoKytpop2We9QrSleeY102Kce8sCU88r2U+EBUhlJk9LF&#10;jqshKs2pjY3/ANf2jBvrQOJW/VIBIxkZINRXgM/PhjpdvtxohtPEURylmBWtfL5A4x0t+1q/G1OC&#10;2m3jgpKqfIZiN6QPLNOsxjoKcLJHG5Cxt9qCG/2q1uOciSRRTLFUUxjiiOsz+Z3DkqxUGFAWWxe1&#10;/wDY+25obi5SOe2u9cxP9npApQZ7iQM/YOi3x7RbSZkmrcMKadJH4sjUcVAFeGa06SlJkMDjtv7l&#10;hK033NVjkpahjFWCWQnJUjLAs0aysZRFDqARHvq/w5//1zbVe2dtZPIYvGQbXpYpKWbG5es3BuPC&#10;isoo8UmXn+6wdFmcpBV1JyuQyUccqQRO0cccSkmMSIH6d88cy8y2W6S3V3cRbrNbrJGlvb6S5aXw&#10;pIWkRCIgIo1cEtCkoNXfxKws0oe5Gwbhv9xaQ2FybXluJZFkCkSajIB4ZqzrKulhpOnjXu+HpGVf&#10;yg7962xvafZO7e9Mh2DUT7e7A6t686V+PXaM+P3qOyM913hM/sntne/UXXmZwO016x2PsgVuPrsx&#10;ksVBlPvqh3EOQaDy04+UVDtd6GqxVbQU9RRzU8UVFRJST49KGtp5YKisraJIaCKKtklhdY0lpzCa&#10;fyyK5lYp4se7n3l5z2WQx7TKttuZpIjeLBc0jccHaWWaRKA4SVylTKQtWGjBDe/uye4MfvLt/M25&#10;c0A7NE8jWsKx2uqQSQlGV3inYoodvFPjqWcqiKFRWLkxrf5iHaG0PjSYOtthV+3+28rl8Tku1/kK&#10;nc79v1WewE+4s63XG3914LN7k3NJsdhQ0dVSNhcy1bHlUpUrqeOm/c84Id07hqNj7dzW8dn4LFbj&#10;3jFFjxBs+uyqbcq9yVgq6aCHEY/IGilTcu6avGiUYnHSxqKusCU7T06zGZJr9i57m6223i5rsptv&#10;5QubiTTu0LibVEElEiiItI1miMrVmR01NoSJBR5UzY5X9rf3Ty3Fy/uJM2xgECWgAC6tRHhxyFiK&#10;4qWGo0q3EgWP5cGL3Z8iK3Zmwe78h2PsX4+ZDO78ytT3ltRRv/F9XbSp8Zl6neG4KzGZioyOO+Nn&#10;W0W5YzPuLdlLV47F0yGOR6fx081ZTFZhrOxMzuGur9+YKm2jk6tdtbo6g66wO9tvVW8quhhnpqvP&#10;UmXxWZ2hHS9dSZXckNFT5iaimyEdNQuPt5Y6wSO2Ssux8rb5sXNWy8kLb3G0wmKKTcv8ZZZaBHJk&#10;1eG7aPCuI4Csz/VaTJ4scgeKHILlr2y5ZteXb6y5Atgk0dK3AadyVqHcmK5koDl0CqziiqwZSdI2&#10;I9v0XQ2X6U3jtj4ob12v2Vt7EtvDqf5O/LjsHrDs3OdZ5eg23QUePo87l8xh90Y2q+Uc2zOqdxZ6&#10;i2zQ/wARrqHM5aOCSoqY8fJTx+2XBir3DvTCdj5HaewsB2DQRy47sHdS7Dz+RzG63r6akno9rbW3&#10;Wc2mXSoFfFDRDJZHCZGWKlx76aOigrIdLez+21n7b7Bt+27ZcQM1kJVWkLyLpvJCxkUm48TTFI6l&#10;gbhmcPKkaopAUrT285Ne/uhuN39R4JpQpcRgFw1T+nMlQGNTk1UGiglSov7s6gx3TXVe4+mdpdnd&#10;h7j6qylJSSdZ9Wx786xoNidW7ToMRUbfrd87p2thtvdX4f8AubsKrEe4XwWK3Zt+HNTZOWNpa7J0&#10;LVcTrWdqTZvcUk83U276io21lWxGWyu7Ott1wQtjxQZaqNZSbh8G359rz4eplimyGYjx9fjGKvBT&#10;lFaKYje22XaoeT9rn2vnqC22GZkkUwnvkYsv9nBN4zGGZqCFnIYQtrVjIRJEps+XpF2OZ+U7z6UI&#10;QE7Q9WLHtHjvmoqBxoR+LHSM2P8AF7be0upNt4DrT5x7B2DsrsAYbcu0abqHtfr6fG7j3nl5ttUl&#10;Ht7buzd51PZ+G7f6/wCyKKgeg23g33Bj8olNLHNUz5Gvkc0gvb02TVS9aVtbtfJ7zMeH25VZaMba&#10;r6h9zZTAJBK1Hidt7hyeUpsdR5yux7NTo1T5GWWZpFEJUVMcJL7obJyTzFZcqvtUN7uEHiC2hLTj&#10;xJ0TW6ShomjZSrq8DNM8bKgXWrOi9EXL11c8lbfte2WXLKXPhySr9IJ1j8FneSRnMzBxJqZvEADH&#10;SDpBBoOiG9R/NvDYf5dw9T92bF6Oqsnu/tGg6yNHuOnwW38btfvY0tJWbnzvYnVUe0a3O5nZTbgj&#10;o8lR5XGZClxcdDQQU8+Tepnjx0zRkdhYrcvU9bj8ZOux8dtfCrjKCDsXatZWYLAw01LRLWZ/LPuK&#10;h2u2QoqXboqY6uWmqfsa1pJB92+nUDzmb3E2vdN13q0ffIZt6kmfxmFs6FmVg7IsTkh9FZNI1r4S&#10;OwkEel2Ug9xPc3mO290eXtmteUxf7Xd6llvxcxw/TaY6gfSlGeUE9oIkBWuehTh+ZuO6l+VWardz&#10;7p2t3x2pvzcs8hj+N+44qje/bVS9VuHF4jqTbuA607K7cjxOXx/ZlXiavE0We8G5MVikAbFUolqZ&#10;fae3fvnEPufbnXvWu69tUO6MnW74q9ybP/vBj8lvjctFtKlVc3jNr4HHbnoM9h97ZqpakSDK1NR9&#10;pisTUvM9N5aihYJo+aLL+sW5bdPzJZ3d2xrJA0RheEKisyC5CxqVhhSqgoCzxqWuNOk9BHmDm72y&#10;2XmPnpr6YvvNgbR3Ux3iqBKiy4kCeE4COGbSJKMNJIYMC79bdQdo02C3R3j8o6XH7063p16V/wBG&#10;249x9cvtLr7rzbO/ZsTW0+R3R2Fmdu4rZ+5eh+mKHdlNkcnt2HbFVkN17yoaGifLrQU2VCtvWEmE&#10;6z3L2rt09Mdqf3o2buHbNFnM3W43F7a2H2FUbgymEq9wb/2zHkM5iNmZKtwclUKquqoKNZZBRymi&#10;lqHlCSLfcqPmv3L3LlyLlbdmsOWylwJJVDGQFliaFI08WGdgsiOHkLpIKFQriqEf8l+8nKPvFsHL&#10;u4chTq22ETCSQeOKEDt7ZY4G4qdQUKVLFWXt7pn8wPavyB+Y9B8ZcZ178qejuo+od94XseskxmFr&#10;Mzu7vbZGRqurc42yOu8lVbTxkfao2rkVpq+iyMc2conNVl/tsli5PsFiZVUvxxGG2zuitwfbO8tx&#10;9pZenx0i793pWS7kzVZkcP8AxGlo5oMfgMls7D4yCijyVWsMNHT09NTyzPIkTyC5LG95N02GPlzk&#10;i69uQvKsUcviLLcGLwYpqORNJ9M5kLiNeyOQeGgjRhGD4fRK/PnMuzXlryZc7Yf6uI7BnLw10mso&#10;OgRmTLngr8T/AAnoteG/m35jE766p6l7G+EPWnVPxcx/8Q2/unrjC0dHsLY23ti7wixuVrMduX+L&#10;9Tb5xuUnyUONpMjVUNPUY45RRClZLRxVM3tE4/Yc3VFEm/YNg5jtXLb03Fj9m7hpa2hwXXmGp6Kl&#10;3TXx5PNYrZbI9TWbiWvqHr9eNo8i+SxuPBiCnx3W7/74bVzrvLcrcp86Ly61orSJGIpbuSTSjFpJ&#10;HlRCkCRmRpVYpJMNDJIF7nkXcOc9p3LaV2xSIrBFBwZH1ENxJ0A6anIqCWpQ0GTNdjfMum+Ze/K7&#10;4sbH+XG3PhnS9HdTQd4be3JsHOb1+TueyUr7Qwtfj8n2V3lXNhtg7X6VxvXm5pcbm6fdGf2jl4N1&#10;5OlieqqIo1FWZiv2Tj9zzbWnbYVRWUdZt1afa9XVGXGQ7ZkaKaJ8fkMfO2PzGBkXH1TeSdcakkYR&#10;UKCRIUMNH3Z5d5QPNF5dcwRzc0bbeLLeAIV+vSWDw4zZgG5iiOowVXxvF0xSeN4dCilF/FFCJ9vg&#10;cC7RtRYZ1YrgFmHDFNZzUGhBAqR2H8y6joOl78xVJ8xNr7e7C2f8g9w79+QOEosdgNxZb5L7cpMD&#10;hoaHdPUe46aq7G2HvWrqtwYzHpS7dl307V7wVk009PS1WQkjGjc8u6tnbTrqvFU9H/BqnHUwq6bN&#10;ZCrnhEmFlp3kkmraSnyeShMkaySiURMXkYakcBlGN3tZtntf7v8AP+0cub7utx/XLb7qd7ee3tVi&#10;luYbtHZlk8VkgLxIoRkMkzBK+DINIdy3ZreLd7mHZJxS+1HS66BqrUkECgYAYrqxTBGa1b/FXZXS&#10;/wAsO3MZ152ZmdzYXd2/O1Nx0m26zpra/VGFzW74t30e5M9QUE2zNy7m25haKk2puKejiaFayOji&#10;xgelpK6MrFKwd9f9jZXM5fN1q1eOzYizNTR1T4aknWn23rolroMBNUPF4X3AmIqKStMlSIopUqiT&#10;pvFG0we7nspyNsfLvLXJ1mzRcxQrUhn7rxVCOLmeM3Urw25kZrcKjxv4lPARImB6KvebdL72wt9r&#10;t9g2/wCpiK/qOZI4ySdGk6H8Y4rIVzQaMACh6PP81f5d3QfQu0OsNg7dy2R6f7A291zi8nUT9gZ7&#10;aWS3J3tX1U+Ex9d3Xkdh0m9s1uHb3VVXvT+ObZpqDCPkcti6yginpqaWkNbkUzUFDjKGjyJwQqKN&#10;6pY4kY1dXW0lLVeeSFjiqWqkrceDA9WdS08Swu4CuSFssk399uG67rsE2+b4LnaVkm8bwkMamFYi&#10;6PckMPpE8SGsZmIZhpXSQCQPtl5gsubY9uu7K8EzFXLrpeMAKuo6ndYwAApNa4p8+uW/d59n9i9l&#10;9Qx/IHcuI3vhNr1e4svunF4/ZmF2Hlszsai2lTbrxVT3DunDnaW5NqYrLnY4moZtxZF8slM5lipy&#10;ZZGlCftXOdIbAol7O7Aaox2M2WubrEymKnzEOIik2/Dlc9V02dpsGslHnI6TJ4yY01DUCcLlZUUR&#10;CoZfbc8nuxf8t2c2ybnCjw27G8kfw/qDE7GLUpaaFtXhoV8V41ZnRXtmaQq6l+6ctXNzcbVuFvNS&#10;OzDmSoBxKAgwx1dqhuAFRwJGejNfG/b381Tu/r/K9B9Fb22+k3Ye3tiV/a+R3/R7aq+0cXtTsWPb&#10;PVtJvDYSbvqqDee3TUdRZxP4nn6fHYyXI7ZxDVGJrqlBE5Vvx937m+yeh9qdk5fEbQot2bsTN5Cr&#10;21tffU27cJt+Q57JzxbTyW95KeeGbMbYxarT5pVp0p6bM0tRTRDxRRn3iLzxec3NzLNsm5wH/EU1&#10;GIiCNFDnw/ERYIo0aRRphVo9YCD9ILGVAA3P95NybYX8UZYm08PtoAayvGpPcpBaslK1YcSpoRSt&#10;r50/HnC7C/mJ7s+JeY7B7W2t071jR7Vws28Nx9B7ZxO7MtkMT1xgtlVO+to9GbHxXT2J3nR767Dp&#10;BSbaqcdPWVVRtytpshJXVcgqZWi57cnXmerE2/mKej3X/GMjtuqwuFlw+P3Xi5ko9xUFdhN0sKJJ&#10;aWmgj3Bj6aogmqqhZGejilp0Zoz7ytuORN0v+TNoO6bWg5e+jEt/N9U1uEOhRDG3i+PSCOOUuqQQ&#10;iJZIrh38J1QvJG0bDvttYod6WkIUs5JRaYrpouo9oOKLpBBqQ4HR9uqviZ8zesustp9obfik6Qwn&#10;VPXvZG7u5+zW7R3h0HvHaGfg6qzdLVdRFew8XuWpaq2j1tu3JLDS7d28cVi8pX5UVlXQTtC3scsT&#10;X1efMoxEpp81U0le7QZvDVtAsU2PknxdJPkYZBQ1WQoFrIVYpFKGkgYOjASCQ4e867dt/L20Xd3+&#10;7wuxJOYrG4S5adGLMJZREpAaM6Ww7xxhgVNG7OgTuwsRO/gGoVqAgtSnxEDVQCh7cqoB4A46pM7O&#10;6wwPWWRx1f2vVndPReC39tPC0Wc6P7e2X2LR1WD3TT7e7A3ftvrrNRTZjb2092ybIyc0UFRkMPBj&#10;4ctSywVMUk1LLCoB766xotj9Z4uLr4Umwp8ZmttZ/a2yNs081NTZDBdZ1m1KjO7T2ps+ianGMoq3&#10;Z21JMfTYnF/a0hWq8joZJJC2Q3s17s7Ynulee2d8YLrkqa38GebsYRm5taW2mOGOhVZnignVTcox&#10;EjKhVivR9yzvoaeOyljpYsug0pRQa6QoAAoKgZrwAA49XI/Cj5abh7Z+Q8m1e8ctuzvzoXdfX+Z+&#10;P/d/f3Ye0sBuTF9N5X5Fns/EdPnefdUOQqNu5dTvrtSiGZ3ZvOhy1ZRVdG1DiYmx8CFF1j4azMyY&#10;6rr44KvP7f8A4jkf4d9jHDT0M+RkeLGVzY+rqqpmkpcOJ6eGoScwylqgtpYWjOuebDk/lSLedsud&#10;0b9z3M1ulrplJeQQiYTkzxqzmX6yomQiJlNI4yqyeHGd39ntdo51zFbd2ADAsS2KnIoa6sMtK5FM&#10;NQAh2xH1F8co+yNk7V3dntsdCd61/XuwsFv3D7tye4Nzb62x1rjMtkO29rJ2Ds/aMdZRtmu6ajG1&#10;u6MDPiabKY5RioohLQ1QjZ4p9p08OQfKVdTUVNS9RPIniqGg8kgVfFPXxRyGlraiIlQr+NY2SJAV&#10;LxhhHE3uBNHaT7VtUccNukUQYyoyR+Gx0lUjUBtJj1Rg6lkRSukBkU9Fe7btH/yTbFNEWla6gfOh&#10;NAwJA+06v8HRbt//ADyzuV62j6d662dtTZW0sdtTb+FzU+bxiVMNDj5j9lmML1x9zjl3XtDaGepJ&#10;pnlg/iMmWinyNa8NRFHUNCoe763Ri9uTTYqbHVqV+6lq6OiosPgN0SvkMlBKuOlymT3Jt3G1tFja&#10;b7D1lqzR+3H5I2McZtLPt7Z2XNMux28W4zSCOV2OtGakciACEu4LQMn6Wlk0N4KOrsWKkrbSyt9w&#10;igsVdiwzUg0AIDBaeRFRwPCta9WI/BroLcPe6dT7xxHY8O4dt/H7O4HcGZ3hv7fXUu5sNsTYW5Nq&#10;Y3fWF6j231b2xuKHcUOeoN2V9BT09Vt2dI/36iirYo66UAgv1piMlnd27prKuHP4fYeSyeW2hUUG&#10;46XcGS3BUx5LZu3pcVV9f7vo5dt1m19oRU+IqZJZ6yCulqsrVf5JWo2gPL/udzXzRyZa2PLPLdkL&#10;6/cNMkhl8GNGtzbqQULsxRDL4bt4uXJJdK6eld/aLYfpoVLULA5FSpUH8TGndn5+Y6s6/mB9t5fp&#10;jpvr/YWx90bB7G+S+1MBRfIrA5rZMHX/AF91TSZXq/ujGbb3Ji+2ur6zN9gwdib7/iPYf2smLxU9&#10;DHT46ilmy0FDQ0jxSDLlpNv9c0GyMzk6TcmQylBUU2xtq0L7gzm8Ny5RNz1dDRSibGHIGm3Fm6Wh&#10;xaVVTXVnnqqDHQ1czTqn3Jkx7he95zubmy3vdLueOOOUOsVtDZotwCJIpfGOppITpkZ2jDVZZJQX&#10;jeZ2RwhrmSWKORqUzQaVqCCDUkmnGpHnU5BPVQGzqfsv5p9gfIzqLa3ZO0MB1duXZ0/bfeWc2l0v&#10;tH459BbY3N1bSLu3aO5JuwM1jtz9h7L6trd45atpKejxawUmY3RPSzik+2q3lpQ13Pids7d39trd&#10;ORwa5jFyb/OPyNRPjMfXU9HundOXxy7Ix1FXb837tvb9DmMzu3cNC8Ro6XJzzS0VPBAsLxxeMf8A&#10;ufzZtO3+3p5ek25LnfrKzgVFluZIWRD4SS3CqlJ20GREjdqEy6g6KI46m288yWu3bd+6oUHitGq6&#10;izivw1IohYacBcqak1GOrJU7p7J318Ht9fHHbnae1uo95Yf4jbMyeGqN5dr7p2lkK7pXqzbeRoe7&#10;9/y4D43dEdld65LbOyts9W5PDxxZyv24k8u4sk9dDWiVRViZn96bopc1ncCepM0q0eLz9dh0y24N&#10;oSNvmegosZkYMbg0xmTzE9KmUiqqiNkycNNGlVTgXKSrJ7CPt1stvzH7cz8/b1zEyxW4NuEjt2MU&#10;a+IIUkaOOepkoqQ+KoiZIHGoOkKt1Et9dXG0LLulvcgqWANNPDgaceBIxQHNBivVeHQnxU6Xy3Tm&#10;2O98T/MJwOVo8ZuvqHr/AHVuvrbpvtfbG2ugU3lkshtOq37uvHb0m60lr59kZmixmJp85g56OsTA&#10;1VTO8IipFBk7c3hHueiwtZvbNYDF70rKWjpNybXwOchjqaXO6ap8dtNKtVoKmPIYuFHjdIoKaeqk&#10;hZtKRDQU0Ozf1U5Ou9v5JsxFyq96IYriTxDBBHMiPO/hTymWWsuvU8hdYyjKpH6sSn6Xs0m2W0io&#10;TUtkkEANxIqBUehzjy405d89NdmdNzdtUvx16j7O318fqXe1ZlusfkB23smo35sXEdZZ/a2xqnt7&#10;5BxYjKUuYxPYvXm8s0IqukzWYkzWFwWHmWzvXzySQMWJHYW59+V+rEbrpdr5TYEByOanymFwGzMD&#10;lKKvV8DgYcBU1j9iUW+s/jtwTVFfX04+2gpsfFGzR1ehS6vM3t1yDY7bZbrFJe7zKkssJgWZZH1z&#10;yGSNURmjo0cpUoxW3rDEtaoNFN7Wwub2zjt1LwDUTSpya5oKE0JIAA0igzTpW9o7i/l/fFDpHreg&#10;x2U657B7FwXd+5svsnGbd25L2b3Bu/D5TJVeI7b3lW7921S7b6B3n0Jic7taLHbQ2nmsXLjMrWCp&#10;qVebHvK8gR1e3cJmMjityybi6oyctc+8usa7dPaOVxm4auejx75zFjb216jGZLb2SgymZzVe0eQl&#10;gkqZjio1ikpjMbpJW9+6KQ3m0bXyNZXMl5oikhjghImSVEkdoW8SKW0DHVRo5WCBoS+t2dGQQW++&#10;761tW3D1GV0IlCRqwToKADOG8/UjqzvOd97j2ziKzq/ZXTfzZ2RPtGH41fKrafSvww+P+5Nh12Lq&#10;ewqfG5vc+b7NTeu1O3OmKDbmxtubYpajG4DOUeOoJd9YuveOvEZiqadt3XkOotpZOoq+08507P2D&#10;tLZvYPYW0d8ZvA5nNbdwfSu2d0bT2/UQ5XfeaE3225qbJZfFQ5GCCsNfJWSxvChQixDs3vvu287r&#10;O24bVPtWxfqLAxaPxFNGLzrW3NSCiEqspgajVjuJEjhNuXuZt6utwaO87EVTn9JSOJchtC9oABbU&#10;QGOaHh0k+vO7vk92TmutU6o6v+a3UnQfbO9tk/H7sLqSDJdadH9303zA3Z1zvzt/e3Y3XXWNDtmf&#10;Fv0fSbGwy5Cmrc7LhNpT46kyEtbQzS0ahBixUFDMKquSehg2Sm2sHW0tZmNo4vG4Wrk3jT1keVoR&#10;lqvIw5utq46mnhXJ0dRSwsVlgpg8srSlFu2e50nMe9TbneGaPbrlXPgM8kqukUjQxUD0SBnJSVSq&#10;xxA1kl8NkK9CC63KO7nF5PGYJDqpRi5OliooKAAkZU0pktilACW+O591z74i2ZuPYm/pPkpuXtjt&#10;bB1m1+vfkv2Xv7sbG0Pxs3rQ4/rzKy9LUu06vYPW0OZ23k5Mtsvc+NrZMOoXI7lZaOkpaaOREUmc&#10;q6JIIeu9rV0lBk8ftHdUu8J9nZjaNMdvboxuaekyS4rKwwZbOZfZNNjqOLI0ddEtVRQVlLFK4cTR&#10;qNr73Os+Ydgj3+zVjcXD+A8M0y6fEl7f05HRGMjJEkvgxqlUlV3jDEBWt031LW1i3COPxmYUZdQW&#10;h4CpKGhIzQKPIlcVBm49wbG7Wjm3H8pewYtq7tpM12z0pV/HzcHfnXHZFd/pt2JuHamArusJd24u&#10;GlpOrK75AfY1uTwn8DGNosrLTVmQipGP2MoSm2thVe4e3/8ASFhaHC/c0u22xOYSbcW5Jc9Am46+&#10;A4reeO63rqig2lsjO5/CtV1ORZ6R62sksDPqgKzPwz7RylbWHM++WMe2QXsUjFXnndPEiDzJWZIy&#10;iJIyASAKrFXMbKx8RGWzPstrYbTMtr4cpVyB4khUEVOnPbxxWlTjyB6Ffuv5GdV/HL4mba6v7l3R&#10;vzA0O6Mzks3s3ERU713T5zXUGPyO7cn0Bm/kphqbPbr7J6z687Io6XbuMq6WGlC0H29O9KaANDTi&#10;T2B1/u2shze2sQcpC3Zb4jG5TP0e8d04Kr29/AlpoTlMZNj616+jqq+kpnNQKSOnpJxp+4ZleTWg&#10;tec+RuZeXOYeZhzrcxbftQUiJYVOlbl17VEK6gYyWggKMhco6v4qM0zxZZ2d7vt5zGbi7CWiFCKI&#10;rYIOO0r6YGSeAz0S343/AC++IW5sBi++t+b2pIsF8GKTfW+8R1jV9XdP7ixm9sd3ZNXZTG7NrDBi&#10;KPCNBsLPZCDHbXWoysm4RWQVqUkckghlAt7DyO6dg4HKUM25NzdgZ56GKoxeC/iHXez6ujof7wCj&#10;bI4PCwbap9s19Vt+hMHnaprhrWIKgR6gxkG+4vM2xW/OZS2sZLaQzrFIy/V3YXxEt5GbuOqsviss&#10;bOqpB2pR1RDLgh95z7pF/wC5vvRs268sbYm3cmsq/XTClwdXhDSG8W+guNBNVpAgBL11AqGVvz/y&#10;r+P9HW71Wt6g6/6V2fU9knaVL3FXbZ+WXf22Bu/OdX4zf1ftTs/s1dyVXbGMoO3crueqXAxx7Yjp&#10;qR1eQw10OKFU4a1/UWyd87i3VN2f1z1dvPC5uHYkwxOc66x8+YxkOAgzlVTLurNZOsy2J3ZRRZir&#10;mNMKajx4pF8yy/cBwVtzfHYX5uBy5zTE29C1lFsmgy+MwnRnVJHlkVpk0tHaqU/REqwRkqWpn/yt&#10;szcs8p7Ryft85vba2tzFA1PCDUIZzoZnOuuoqHZiC5CVr0B3Z/yj7Y2h1PtPD/FX5ad17Q3ZT0Xy&#10;T29tipwfb1bn9j9vZrPdh7BfcdL1ttNZKPcvX+78HtWanOLps/VZpo6jKwNhTQVbTAxqHD1lBviu&#10;23j32piut8nHP/dKTa9dSUOczefx9bNXb7pMxBi6empMctG9bJCsNLBLMJYFkkqIZT6pF5X5x3G+&#10;5I+s3jbWPOFgVW4hkWUtEk009vDOrSpGhFYqvIJGFPqDIVZSinqtuIsJomH6qDIIXGokCmr1xnJH&#10;dXofcN37k93fEak7e7J2h2Nn/mB1JLt5e8dp9xbL31uTbPVvXvZcWa2R8bOwtkV3a9QTuen3Ym0s&#10;XlKnLZDPmiko8pmFNHV0yxwQozubrLBbsqMDLuHbGNxG1MHt6LD7X37DW5SHfdDuzfORrtv5Sgzt&#10;DQbTr0odnRxzQT5GqqKo0ldPXf5RDHHC1Q4S9tOdru03Lepb7dGk5qmuBKspgWRYpFHfBBDRIgZr&#10;bSI2lkYRPFKSsnhAgq2m6e+uJ9tuV1TAk4PpUnSBpGV8qkCmcDL1/Ld+YO9+vdzd6YWj7VyPbfyQ&#10;333Dkuxt99Q4rA4Pd3Std1d05tbAbrag6CkyvaOyYcn2dunZNHFjdqYqinyGUw2O2dVkx1P2UFG/&#10;LDdT5PavYGS3HhNi7Giq8h9wtNvamephrqvE5yn2nHvts5NNTrjTj6ep27QUmJxkrVEkrUUc5Mcc&#10;TxrIF37s7TvTXNjv+7yRAPDDHaIly9zG2kSEGW1gDxzNF3yOjEEIw8bw0D9GtreW6msrkAHAAzwY&#10;4IFQaUyKj0I6FreXz8+Ond3TVFtvtnuzuzDZ3B12A2/kugqbEVeY3xjd47cPYW4Ojqfa82xsLB2Z&#10;id/bs2XVS5Xf+7cLVR4uhoW/hX3Mk8tJVNJwu4eztm7c37WV/WGw6/GPk8zkuoNlYSJOts9WU0tX&#10;T1NVTb7xmYq83hlyKyVElRUZLHJNJ4IJHSmZ5Y1YM3/JPLvPHMewSWXuBC7QxhJkgkluFjYxE0iu&#10;knoJY5lyGjSJyzzPC58ZGPEtVv2Mcd13YDULHJrTuBFM14kAgk0rUdBXvv4/dB/KHtvp3GdZ/Pbt&#10;bI75xGC2Dtn5Z9sUm892fJrr/C1c+yMxits0/UneuzJdr7swUFNvGmmx/wDBNwNQ4TLS5yCokgNR&#10;jKymadhempMzuahzG+MnkaF8Jkdz0kwoMruHbuNxprDt3JYSfaE1JuO1NBTYiXIUlbkIKekqcrC8&#10;iSrSoXpy7zn7nbZYbFvJ5J217l2srWWCNBcGV5I55UugwYLHDkwwsE7opmkTVIocgh59EE2zNsm2&#10;IPFcRsOLEd5ZqhqgFQACK1Dagcigm/If+Z7itndObh258W9m7R7Lq+xOr+j917HxcvX9B2vvzcNV&#10;i989zbE7Hou+MJmNnyUSblxe5aDaENDt6tqcvHtrOTiSkfKRhJkxS1HZlZ1RufC4zbeyML2PufeP&#10;as+F25Lu/cNDhZdt13ZO50xdfmN57Vw+8shtvc25NhyLU+aGmqftMtNogp9MQCRfa8mSTLv9gS9t&#10;u8VvFEZGjbw5FL63Z5TJIUqlJZHACxykoZSYHiSP4tpkm2T9yzf7lJw4ANSQyLwoANIFc0FTkkZC&#10;DauxurtsfKvaXbG+s93J2b1J8bOhfiXsXKb+rNibUwabl3TsrprYVViMZtjaXbGU2BVbk6u2Zv2l&#10;xtXuCl+1g/3EmcZTMVIlfzrLsXadXldu7TwWy3GKU5PD4iko8HiVyFPgYqLE1b4qrpZUq4Mft3H4&#10;X7VWeZ0Mc0ANOgEs0RWZ+Sud9k9u23Uc27PPbbTaI9JZFlZJlllAaP8ASgqVOpURcLEVRRhUDy5s&#10;+5ct7ZYuz2XgXdtGT4haVydTUI00I/ka8K1oSoPhD8odjdEdlfIrevygwNdR022to9n9hZntTtfN&#10;V2Aynbp3b2BiF3ptebGnbBy3Zu69/ZTNxLRYmGaqnx9bAr6WpqaTWF+1OhMdsjL7myGyJp8xLuOs&#10;l3D2buXfGX3VvfOb+3LJS1tF/DK2Z8u9JhsbtrGUxxtJS0cddFSpOGWFJo2eoOdq54jt4b9b9lh3&#10;OS6rClWDRRCVEjpLIoFGjEcwCiJkDiN7bWrJKVbXzZZ3e584QrETbwPb6FDsKB1KtQsoYAla0Yac&#10;VAUMQTQP/MJx2d2fSQ964yHrXKZrdP8ACfjV1l1Bi9k9UYzobqai3FsLGba3htrO7yxEOVzlNv1G&#10;ot1s+bXZ1FUw0BofHHTyPS06zpNmTY3G020tn0mx8dUvtLM7yfa+Up90YLba7lrsxRVM2Rx1RgMa&#10;lBTQZTNV1RUVkIH3iTyLPpP7je485h93b/bedX2Tl3lye5uGuUgeaNFR1DElTKZUc+EG8ZXcgBi4&#10;KanlVnDEV1Jsl7zJbWlubi6vzD+sCE8TwwSf021KtAzCvbqA1elAZ3B8wMTj94767T3xtn5GZrbD&#10;fJfafxpwvfHTlB8ct3dl5XalHtXdGS/uZ2Pgu193ZLe1TV4TC6aag3E9G+CylHLUIlQJpqb7hH4j&#10;ZO7Mj2luDcXbGc3hvrCYzd+xP7qbTwOCocBjuscrTbarc7mN40GbzIpYtxbTnp5qLHvT0kmTeCrj&#10;mEokllmEKK35p22Xdt25c9qNgR9qZ45JXmlZIHuUJo0jyJHO7tcBXrbk6gtdMiFljir7xPtta+7X&#10;ttvPtVyRItpsF2YPr7Zg03irDPHcxDxpZ7eRWEsaSL4Uq10hSShZOhb2L8wOo+geuOusT/LK2B0Z&#10;1c+5+pO4917i7O7l3U2SyPe279odtP1rg+t9xRbXgy3YEfce589k67cVNV7hxGGxM+KSBMbUfwyJ&#10;o6ZyxM1NtfbWK3duyTCdZUuMySbdwON3hlKaWjyON3PmIMVtfHZmiNNkcVispujKaSPCspaIwoki&#10;yhwontOer/3F2e02reOUmu49+aUmCOdYZoDZSmPxGug1uJyWEdLeD9SJmIaKYMVUR+32xXO5chHk&#10;3mWI7taaIVglDLaBRC2QFjZWajKoBkkLE/xDp27d7RpO3+49/fHvq7bu/wD5TDtjEpvbd+8/j+8G&#10;y9wdb9gdMUtPTdoZ/Ynac+8+tst2PguvJNx4vEUeJkraavps5JXrU0FZTVlNTGZhaOHMb7zWM2ri&#10;9u1GGqK+LcG4MvoyLVW399Uk2IyFDndpUuQln23LianEZJajwx6P9yTyVMpmZpEcac07Nc7Vy9t1&#10;1vW+yjbYoHijtJI2ke7DhVUXEyM8qTrPbu3jJbEgthWLPqyD5l5VtZbCflrd7loh4ASCMq7FlePI&#10;YxmoNABlqitBnrB3XS5Xpn4zbA3d3v2z29ia7bm0dwdP9bdO5aqjq4u8ek96bFrdv1nU3fu4dsYO&#10;r7UxnYNNvzYUsNRuCCJFh28i4ukp455jWU5ee6ZPkTvD5A1uBxs+9cJ13gNq4eq/vkduQ7n2z2fX&#10;YXHVGfrMlTpsqbFVOOy+FzOPp8HNjqmpx0lZK3ljSWJQsxn7Vc07Rd7PvNxd7YLG5i8FIYJqSMjs&#10;8wuCdBMkZAIbw5AhmTuiDI4rEHIftfyh7Oe0dhypy/tzbbsNi81bdnlm7ri5lmFJJLiefLyFu4gU&#10;aq9g6O58M/kN8cd4/GOTvruCh6mxXyQ3r2NJjtydS7z3DtTYe/Olot75bGdZ4DCeDdb12UoNr1PW&#10;qNuykyP2DRVmJrJJUMi6pvZ3Ns7uwVbtal2buClx+w81V7Yp8humCq3MhymCoMnHTaKlsqFrMVjd&#10;yvKP3mpK2TwmJHjZoArHGP3U5R5h5shhu7neWuBGbitYrdCv6jQuoYGFAIaPGWXVUDBmkGp+WfuV&#10;yFNyr7h7/wA9XXND/wBcLyTxdtT6NnDNFGRJG3hyvEUaMqo+ojRQWJWh4Vwbxoe8M7uLF9o9aYfs&#10;D5S/H3r/ALjzuCxVJj9h7Zw+3t/bwxO9M2UxFXtvGz7d35uzqHrCup5VpKcY6qi3B5amkq9daXT2&#10;rKWlqMJXUAV5ajF1LpBSV5ikljr6FoY0oqmZzNWJLLUxEEzEolQ3rQBSL4jc58jzJtclr4CiUHB8&#10;RSdIrQ0EpqD/ABVo2oEeVcl/ut+6XNXuDyTe2PMOwFWjYqW8eHtapDIEjhhoBpOCSY/gZi1eiyfJ&#10;6t6swe9eydu7P35jM5u3A7dfe+R2kKZtl5jaO5ZqyXNbnw+ApK6joc3HgsJWSBYsZC1TNhKWA01T&#10;I8hKIYTbyNLio2UCK09UpZF49MpAsGAIHvGq4K7U8sNxQuCR5jALehI9T1Pdpb2e3W9JE0xk1p3G&#10;h/Injg/4OtXr5mV9Pme+q2vpZauuir9l9f1bmumNRUxyVm1qapeOWRhE0xhM2kk6b6b2F7e1Yf2x&#10;/qtQ/wBa2nn8f6/sOP8Arj0pT+fVpRpVhXy6LjSE03nWMx6XqKk+n0lfFUE/UmS5a/voTFRYL9Cf&#10;zxwefx+fehFqU93HhjqsUxP29TWkV54JnDaGkgsuoL6VtqLMVIFr/wBPeJamW4YAEH6XZRe9x+R/&#10;T29LaW5BXUA3+2/lkf4enXnkNKLjz4Y6cKapn8gkQP8At+oKRGRYcXNluQDzz7lCWS/Ed/630C31&#10;/AH+98+yiSGJqfqkGuOPSOVpycJT9n+bpQ0zThj/AJMjBUCtrKCwF/UukJqJt/tvac3ZtCj33tLf&#10;Oxs3V1+Mxe/No7g2hkMjipqaDJUNJuHD1WHqKugeopa+Baqniq9UeqJxqUD6ew5zlt1vzBy6mzxO&#10;O1w47WbKyrICQGjr8Pm4/wAnT2y3cu2XYkYVHDy86/JvXo2Xwm+Seb+Hfyn6h+TeK2vQbvyXUu6h&#10;uCn2pmcucFQZ6GfA5nbuQw8mUpaDNVGIWaizbtDNHBL4JFBMcnI9kFqP5bvVCVrI3aXZDxAw3Ip9&#10;o6rpEsl9X90LgFj/AMc/oPZPY+3F6/LCWCNGCQf9DJr+oW4fWeYH8f8Agp1KV57tjbLVY5gVWlK1&#10;rk54C3OPmT9vWzfL/wAK5uzBVsIvg913LRqL6j3/ALtSW7RAj1N0qFcBzY2Qm34/Ptpl/lldY1mr&#10;/jLXZCsvC6aLZn7dze4H90xqFh/h7ffkuaIAFU0kfwN5f9Rdetn3VWWpPLbkj/l4H/WnrJD/AMK7&#10;Ow5LFvgxsTSsnicD5CbpVi/9UB6PIKf48/63uBP/ACuurSo1dudj830H+G7FJFrf12X6rf6490Tk&#10;u4fWgC6RSvYfMV4/WdJH91xEW/5DkmPP6hPl/wAK+fUh/wDhXP2Cmn/nBjYcgYspEfyJ3UDqEviV&#10;Q79DrGC9r/U8e3Lav8tPqHaO8dobyoe2+wcpLtHd+3N2w46rx2246TIVW28xRZmnpayWDa9LViOW&#10;oo/1K4KhjwfybbXyZzbtsE9pIoVmRgDoipmox/jUg4fLpLde6yXUElvHqLnhkD5/74A/n0l+zv8A&#10;hVpvHsPrvfuwovhjsLDrvjY269nvk5PkBu3LSYo7mwWQwv8AGFxkfR+DbJxY01wlalWrpXqBGVE8&#10;RYOllNXLi6hgyqVuBqGqoNiERfrpUEjT/T2IrC35ktC5ZhqGAR4QrlvLPCo+fUHbmby7vJbpUopP&#10;qPyPl1qYyHb7NCtNOXEMQiVpGlJIpYqeJNQP1Mvgv+NN+b+5NNVTOqr4g2oFUGtF0hdQItazAgf1&#10;9l1/ZW8TuwuKU49p7tX+Clfz6b/eF5gUovzp/m6dqWqneKOOJDKWYsrxywroC6lsFYqWuF/qPfKo&#10;rTBcOnINit/pe1rejn6+6Wm3i5KmOSuPTjx+fy6d/e0qMgaLj8wf8AJ6wV9TIkVQwjACk69R0eMc&#10;WKsyCJx6v7LH23+znsatBnozxVsGp6YZDNFCj+VTG/BbgFbg3UC5J5/x9+/417uAAgHnq/2enKfp&#10;jzOr/AP9jplDr/GZgdVjioCqa76z95LHbVp4v5L/AEP0/wAfZa+6Iaau3VQU/ip2qGw3lM80Bkbw&#10;R1FURHG6yQujayTYH8/j3KftwDFbSM6AnIofSla1x6U4+fSa6mEYaQ5GoefyXypnB869bH38pPLZ&#10;rbXxZ7D3EuV3GuEb5A19GMTjskcfTnPVm3dm082Sr6afG5Skmp6qFoQXMWlfH+k34AXIRUONeGKW&#10;log+gy0xjWSzuGiZQieRm1Dj6sfqf6e5EQ6rg6wM00mnyNf206btZhK+sSEqOPD/AFHq57Z+R3Rv&#10;zE1mRxW5N2fbJWDG7gp6+fHySU0QhrIHiqKk46KMxMHkJZIk/QvHr4zY/JwVtUKdYIBMsTzgaJHI&#10;0MqsqCOTSkyl1Ork8/X2xfL4mNI0nianPADz8v29XmmZkKq58OtOP+enp1h3DsbLbPwhzVbnc0+M&#10;atgxJV6zG00USTw1MyT189XQJJU4yo+1dfDdIhb/ADR9uFUyUzxRPHERJHJIsd6nWF0prCN5vGCy&#10;Ej9Qt7QhDAAn4s/zrX5fz6bCuHOSHH2f5v8Ai+k5gBPuePJ5LH1+WiFBV0NJPXCPbYpZZfPOtJJV&#10;xjE/fSRxVUKzalhYEvb8XLTNWZei0x0kMFMKkIz6ZJI4k1cyAOzSA6gLWAFm49rkWWE0QUrxGDX8&#10;69OyrbPTTlhx6WdJtfrPeSmv3RkMnuSfb0tVBQmro6OqrmlTQIZjS0tHRSo8QZX1u8mqAiTj9PuH&#10;BLJTqkkkGPiM6sZFqwI4xFIHe8Lq7BlSJCb2W5Fv8fbys8a0VlA+fSZolaiqxoPT/V/n6UGbx+Nz&#10;09RBTZTemRXCyQpQz7cmkqqyPIUMlLSlMlFLTRPBPLkqtItH+UWQ67m2n29UBgqpYDHR48hJI3kW&#10;F5mfx2OkKjyaY9bWJ5Oleefp7a3WeRmDNQOD8v6PT/hIZqF2C+v5H0z/ALOOgxytFmtt43Mw1e7t&#10;6SyT0VfTUBy8GGp6QVNmZnlqaLGJUVkdEg0oSkfnqP2xp/X7Z9yP5olx0iYv/KKVXiqMlTwVEcc6&#10;zCWyR1QMKpoJ4IPq4/x9k89ssoOpRXzPpxPr8uhVdyNFbEg0FT/lP+EDoWek4Foayq3bT1W9dWM3&#10;DWUtZgNo5LIYqpr8fUUKY3y10+EYV1XUx1SKwkV0vATJYatIC2gnoqvLxU/8NwMqq0VOpTBYenZJ&#10;7pG8EkRgaPV5HUa+Bz/h7U2e1tYbbKzyd/CukYy1TTURwNet2u7LPskkU1RckEcTw1nOFpw+fRyt&#10;30mRpNtVlbFuDsKjR4K3JTBuyd+V6y0IhaeKtpK6PJUtdHGsdPJaEeoWAFr8HI6kzzYbM0kVQ1Sj&#10;Q46SkSOQ00ePxw0evVSIjtLpiKorkDTGQFt7k7k7nKWwsovpVZ7yM/CKCqgmoXUukE8dR9KdYe/e&#10;J9gNp5z5budxQol6ZGdj+oTgFq1Fwopgkqq5PqcHXm+Z+4t+9U0OV7D68i22+3Mv2LjcvlYMTT1W&#10;S392O2RraaHx0e58picnQYqWWqM1TJTxBjJXRzO7SMVDuvf9TnIuv+xcrV7lp8NtujwFdkGqIKym&#10;wn2WNw1Gtdqn3DSebMYSjSQvrnhQ1McDKyhgoU5ce3HOWwXfOGybTdcuk3kyOTM08y6G8KSRkCRo&#10;KlEqPE1oMcC1OgZ9yrkj2EveZ+SOWNy5e+u90ke7Zrv6jcY9IVblwxgVxZtSBFXDcayU1k9Y/ip8&#10;hM3vT5afHzauR6IyNdtTsTeG2cQ9Ju6uod4Yht3bpxzQ5OaLaku2sOu7K1WwjVzfxKoo8NDXU08b&#10;LG1pFQeE23itqbdTE7Y2rSVGEpYc3nsLhcdXUVshnqyryGZrFnymVyU33tXujJ5CaZKmRljVp2NR&#10;pIFo53yew2iS+utq3See6inlYpNbzqESQIVKVYKoRpGqKN4hR5UlKyAnpvsk9ns+6yx2G5+JbNh/&#10;02WlBjHxEgkA0YGowfPokPaHeOe3j3PunsPsH5H70212xlN5bT637s7C3n1RvigfZXT+Rg2dtrH5&#10;vbXWXXmy9r0G0qHo3E4mnhzuIpzNkM7VUH3WHrZRU1EkxYUqu1a2k3DN2nQ/6Kt1V259vZ6TZXVO&#10;+sR2sajZe22x1ZW0dZlOz9p7SxcO18rQTvRZuXG0NPGkUEppalZyzjJDlTnnbN05L5MSe6SXmSUy&#10;PMEBhDATlnVi9sFBESATKQjFnekyuwdZCueZrPdbKw5XTbVjvrkEkpKxU+G4lP8AaQihcR9wqrDU&#10;QrF9LdX79S7i6C3h1N0HQ/GrMbR+Q+B2ztbduyZ+/O3Np79+O+1qnt3fG5qnHQ1lDB1rsjcu7Kbu&#10;io3DtR8lt7A5ySXPpDnaOeaVnnoqsCnke6MTJvV9g1FLjod3vVSYfY1bk6TMbaOfzdbisbUyvtsZ&#10;qlFHn8LU0FVLOKzH1NXTTilkg8qywyhSzYPa2ysdlT3KtOZriPlO2Rmvo7y3iujCtuGcwlx4M/iW&#10;zB0Kxh6OXDK7rUgu+5a2aUpu+9syQRsAQTIaV/D+mwOCApNDQ6qjBoRPqX+XBiNp/H2n+VdB3P2H&#10;hvjzGlPuj5d9VbkXZfc02xev+pZt67zrNnbnyOyhtneGJ7K63yNDT4utxdXilyG38nWVk89HO91Q&#10;Rertr5TPjJZHcnT0ewnO9ux8fFl6atxH3O48Rhd301PtzeTnGmkzMUPY2Mx9Nk5KacKaaWm8UpkQ&#10;QySYs+4nvXt819c3ezbyib5EsZSJ08Qx9xDRrLoSNtAUMxaHW8ZRWeXQG6BHPO4pcblFcWhJlUAA&#10;cRlTipUKacOHFskkVNcPzP8AmA21JsZQ9Y/OhO183D098bczD03nKbJ9m7b6ryu+Or+xqTfvV2J3&#10;TWDJ9RVmc+O1Nm2xJr6KiGQlpt3tCs331Bk0hdaHFbw2ZvKpytW8UWxqGnrftcXQxQy5hcm2Wr6q&#10;jyf3WVylHhaWkmw1Q8NRAkMUqMIv3Wj1Kqzc9/T3l5NsNlsNttLvnS5gAI8VwzaJQGCOscahM+IF&#10;cyMvdpkqKLFu2bjuW8cyJaCKQTxygEkIBpK5FAAc5oa+vyq+b/7I+NnzP+New+rdo5HEZX5jdiUe&#10;0aHdG9d8Y/d+N2t/Bsf17snC7u2VR/6Ltp7y7F3NW4ztLFUeTwNVlWy1BWBMnM0dLU/bMxIN6dwb&#10;07N21BJjcj1zhsF2tkt1xYLsnO7tg2RndiUOFrqhK/Nbd2tPtHKRdgZHCbNgmqIK9yKGlrxqctTK&#10;s0me+3e1O1+19vbbHyRu11t77fChmjAN8tyWSvat3JLBBUkyOqvCJxHG7oYi0C5x2Gy7NsFrY3bX&#10;DxtArGFKuSTICGAJ8RFJJL0JGVUU0k9bLXR/wU6V+E289p4Tqyr79rs98aOvdpP2h0jsvFbo7swX&#10;fsu7dtmOhxNHuze+eyG0+gKrdvbVWMtV7aoKnFTbixlDTaoZIp5oKcXqJNt9aZXAbe2piK2t2zks&#10;BvGq3jQvns7kYaXHTx1NZT1OIlrYqmqyuWztWYoVkra9EpYBBTRRo0saKj5k2PnX3Ig36ff9zhis&#10;jcWi2yNDbiUPEI3YHwyoWkpZHRGEeiOWUM1TII058f3N3jcuTrzlZv8AFGln+ohAtavo8IQlpJgC&#10;oWsp/RAJ00ftpqATd2z/AJH/ADI617Q3V2/ura+zd+7U7t+O0nxY3bkNi7Sh7FHYO1Mtt3J57H9k&#10;02PyFRhMVsXr/IVGS8tFg8QEd6XJZSapraGneWUSOq9rbUnoKrsnrvbUtJVbw0tu7G7lpKnET1dY&#10;gx9DlKTe+AL1GKpt543F0NNRyStSvVlKRI2cxgH3jr7uczWc8UXt17tbkbPmZ4I7mCSCZ3VDJGFj&#10;kiNpGokTSJYmE9CVKxxPJGoZAhzduG9Wd2NuuzRga1UJWoHEUGRwB7sUPyHVVvz6+Q3aVNmY/i18&#10;5+w6TZGQ6yfa/Z3TXZvx8zFFuB8DmsttDN0vVfY/Qu6KLE7P7P3h1NmcvHl2rqbIZGCkxzZFI4DF&#10;PDSiOHn9ud9nbW4KjZuX2Fs7cc29Z3wku64c72Phf7ixbqyGZhd9u4fL9fnH7wydHWyU4iWulgFO&#10;lPrkITQoZ5R5h5PuZ9u5PtJpJt5WQie58CYIYgjJcSzLLLC8cJhk+CBwtvKniNI7uFC7bt1227gg&#10;2+5YCYaSahmHkWBClDSgOkhqKx1UYdvTBsPv3+W5unsbpfrvfu3+7u2cVD0HtTF7+3/sjZmO6hrM&#10;h3NT9DbG6W39kd4bp3nX5rdWX6G2/S7WkyMVTQ0tBU4XdiZStEOR+9ImSW6+quiuvd2bN7s3Lm9g&#10;7Z3q+6arBYzMbr2x4MtuTMZzE7kzNfsva4o8/icTDuqvx1XktNU9JkJqqIytJ5Zf3ozXcveXnP3L&#10;3C39n7D248XVNL4ZXcYWMIPiMk8bFLUEEL4wjWdsIwKEk6jXmLceavceeDYdptQlnD3AeJBRvxVr&#10;IsbVqD2Bq0HCgI6Hna3z4+bXzZxvYP8AL06y+Nu+dzbU3D1DQZfbc/Wnyg2jTYnrvY+2N94rZO3O&#10;9M1uLcXV7dj5bYeL3f8Awavm2xis3gKiOno/DBSUmOklpHMAazA5+josjQ5963G5HDQZXHU2KyFN&#10;WrWUVXBI0+48c9JeTK49aLKwlVElTTW8fjjaUqfYXt25z5Jv963Z7BBIC4ju1RY40jjlWMR+GyyN&#10;LJdSU1SGMBn8K5WR0J8T0L7vtQXcrawBvIX46kAydIUliyV+Ig0zQU4dVm7NxfyD+Pm6M/E3R20c&#10;Nvnb3a2T2Nle4N64Ct2vgKWoxG5Nt0O1OkNzUm4oWxG09z753r1vkBNl3o8HnJ5q1qyozL4tZwQ0&#10;6c61h2xnt77tk3hv7d+1t21tHX7K6+7ExGPxtB1ZUUdfnzuSu2lFNhsdu+kj3vkcnNVS/fys0cHh&#10;jhWKBRF7JPca63/mTm285hg3hbLc2nVXS3XxpIfCt2g8MOYIhK7BjVH1vGyrGhqA4NuaLjfdz3i8&#10;uvECxkoKJ4ZVSqBTkIjsTqOpXZ9LCikKAeh3/mY/MDs3tmXZewcJtbpzpTt7bEa7e+TXcPxP7Hk7&#10;HXv+AbC6+Tr/AGNv3c20sNiNsb6yHTWDpYMfLQT5rc0dFn4JBQzQMheRw7irNudS7Az2b2ntbaxi&#10;xdfnt+U20xmchi6jNZPMZeXOb7kw7pSSVVLk8xXV01YwhikSorp9TqHkLAafdL2bcecufZtq5l3j&#10;df3lLarCt4Le2aGEFpDFLMNbK7h5gdTE/HM0hbBc49u9k3Pe1ltbw3IujGV8QRp4ICMzgFgVDNUt&#10;T7TqNDlRfyiKft35o/ICi27v7f8A8lTmKzprCdA57t3bfU3Xea612lgtiberqb4/1Hadf4azG79z&#10;uIxUDY6CozMEWS+wUwmrlRWZkd1D8nOq3j2lh+08/s7q3e24XpaHA9eT7jXKbghx9TSfe4nGVmP8&#10;MGa+4xOOq4Za/IPSwY6mmqBH5W4dzn7zfsN7hWm838nt4H5g/eReUnw7e1lL2mhZprcyXDCeN2Lx&#10;JBDrkCrGtAXRSl585J3jbbuGHxPFeRGkp+mrdtK0Ak7qalBCkkEgeYJFH+aZ/Jv+ZD7zz+X+MO3e&#10;yflhtfLYLePcHam65tv7O2waTsfb1Ri6HsHd2yv9yWPxmWh3+1KtJjNm4iszm5zHhyUVoGgBGnI4&#10;HdPbFdsfs7qzd9AdiViUuTqKmfHrlsbu7ZuUoactHRY2srMM1DPXqiNBkGLvCJCVikUhfcEW/O3J&#10;HtTyJe+1PPEEm2+5sJ8UhDLLE8kky3USPNau8fiGAwhCuuMIjJKQGKkCfVWW2272t4tZw39LjUMM&#10;rXyIpn5ZqeiNdc9ydIfCPo35N/CX5afHHcFZ8rtv1U+Uhq9tbwp8DX9d9t7ZzT5vauUre3thZDfY&#10;rIsBisxj5BiKamlw1YcatLUzRPKZC8b/AOxMBtWo21tquz2B2htbcWap9nY2tyjY6cT7hzNJWVGM&#10;25gYZ3qJ5c5X/aSzRK8b0qU9O2ogFR7C3KnJ1pPZ3HPHNFhfXvubNKGtY1LWpldF8Nmkk7YwdDRP&#10;w8W4cSDRIfFYkMF7s97ZXG4bjfht1jFSuhhipqSyUWmkZpVvlXiDPxK+Om/O4Nm9w9utgO0+8vkD&#10;szbA7spupNqZfcnXR39s3rXc+Lrd79u9r5/7Ta1RuTaW1qnccERXGZYbzzWeqQ1Cmikq6ghNgM32&#10;JvXd2Yl7U26+2ts0m6J6fYmDxe5tsb+x+Y2vjMhMdvdjZsYfblNNt/P5mOhpclDiI6uqfEwTxvO3&#10;lKhcm+SeV9m5K9pf31ybyvZP7mBLhZjPJNCGP1pS3UzXM0dsYxEPFDI2qSsLKzOwKkHK3vl7Uc2X&#10;EvKHJ1+h55j8TxF0XqmiEsczwJAOzUppIwqpFRIrKtscnxV2D8P/AII4Lfvxtx/WlV8kdxbF3/ie&#10;5O3N64vuXpjcEW8MllaKjzHQeyT2Zv8AxuIrdi4uhyWb2tVbgmx9NTbymx0PhlBlqRCNVLiYCKzK&#10;0DotFK7RyTUrUwSolhEUPmnaFS0tQoAiFpHRLf2eT7jKf3Nlgvtm2XfNqjuubA5ZlmidSmtnUxoS&#10;FlVdKq0oljjmdFWN9a1TqV9s3+4kKRXUOq8BFNX54wKAEZIGSONeqbdy/I/etL/cbrfs/aMu4uyt&#10;tVbVdLT74w246DMbTx+46yurYNsbdoslVR12H21lqaohydUkuMpchXRyKk8tRARH7i7K2TS0lDkc&#10;lDWZKnocpk23LNhqybHsMFXZaHyZXxU5hkyNMtRkXlqHR55vHPUS6B4iiIDvdz3N1c6xbda7bTdE&#10;jniRn1N48bsNAjOkRrUFvEC4kcka42UKC3mySe7l/wAW7Jq6Q9OIr5aqIRQcdP8APHSx+bHyt3vu&#10;bd/8Hq+tdk5Wq672zWfGul71wKb1eDt3r/aGbqzsHEpkMZk8D13mkpdvU9JTCqiw8NVkMfi6MyyR&#10;VMRkdv7B2dtDfOD3LRZajx1dtXdO28hgaujrTPk8VVYnJUNXQ1X3lLNMKKrpqmmYs1rNInBey3UX&#10;e1nP3PWxbTa+3Zhmm5jE+uQypbqEjZkkeIRSDIkSVom8XtBbTpqRpFmz79c7btosr2NzIWJIIUhl&#10;rUpQVIDBipqpGaEGuH/4YfLn5HfHHP8AW/U+2dvbtHZWye7sLvWu29UY7aWC3FTrh9w7XymR2HHV&#10;5bAz7qxBzUdRX4x4ckKimppq4xLTNJJJZP7N2XgsViP4XFBiaKqwLU9HHVbfoVwbvoovH4jS0s8/&#10;2h8FUzSDU0LSSa0VSQqyp7i+428PzxtclkJdy2i8icfTz6SkKP3xsXEcTTDQ4aBNSskZAcs4ZyU2&#10;vMlzuu8TFI9ULH4TSgBqf4UrSmBj7eFTR/L75sd2Z/u7am76Kp3zv7rXvTbeezVP1N3LkqDsPalB&#10;j63fTZSjymJyuR2xtik3RRUxwVMMREVp8lTUFIlJWTVBaSWZaLtXFU2GxdHQ1rDD4NqVlpUqq5b0&#10;9NTsKSSryVY7VtWUmIkeR5jJJIoaVnu14fT3L3w73eRb3sU9tzTeweB9U/hzytJCyK0YtlRlGrw0&#10;DR6ADIuldP6iyKTvE11ubxbrZMZpEKo5arBgBWiINP2KcV4CtQSR/wCzfdpZLtTtDdG9dpVtf3n3&#10;JgsvsGXsTPbV2/m90QborszgMZuXGbZ6wxON/ulh5cvSUBxseJhoDRUpkMFFBTtrVi6bG6uw2096&#10;Z7OYXB4PP7ZyOfzEuOzVdi8fuHd+K3fuLI12f7CWPcVa8SYbbGZf7Smdafz1C1K+B41QBlyC9x/c&#10;S55/suUdlTmFbX3A2eAtOYZJYBBb+AwURroiNw6RoEaKOVQ6M0roZLddJDz7ud/zhc2rX+6j93qP&#10;gESgcCABhHI1LUeRp5LUdXhfLj5obs7p+PvTnV/Y/Z27+gPkntbpGffm4ev9lb/7Q6V6fz3U8TTb&#10;P6kyH9wsPQVW5+1e19jZbHVW4qLDVE+BwtRh4pMqJ5kjpKMy+2tjdrZPtDqTc3XO5EhwMOZzzb32&#10;dn6+jocJV7Gago6XPzYpaba2XqtwbzWpgppsctYrQxNHPGJKeOp1KDOTOa9l2rlTmu65gnkuN52D&#10;93wpdpLc+CF3MPGri1tmAiS3XQ7L4tZAWXVHMWYptgsf3XZTxAjSrKAQa4Yk5AJpStamgIrkdAB8&#10;DPlD8ctg/Cf5c7I762Jj8jvzZ1L0Ts/rjvrbGU3tl8tU767HyO9q3rCt3Fi6Ps7aeI6R6x65ydXG&#10;+4ajBZPA/wAexU7xzrV5OlY1A/bf3emZmy+Hq8HmMYUyVZBRV2ZNLTxyUePr5KSCSClhq55mjraZ&#10;PPGdKKKZlLBHOgRZzd7Qb1yrtPLPuDsO6RXEKWZF1FbIj0uHDq0iy6u6MyaRE58SUsSz6CQgP7O1&#10;eyiF0Jqq6aSEoaGpNeND3Aaa0Nc56rP74+GOU6D6u68702J2vsHsal3V19sQ7zw/VVZW7ml2buvO&#10;4QZfM5Ooy8OCoNv19PiNwCLDlnyEuSjzDTFVniQyexGgweErZWiNastLE0c4NK1VBKZIvBVU7LND&#10;UiRqV0BBQEpUKSrXU6feOm4c6c62ttFePDKl5cLTW5RwyiVqhiUILh0UEtRkWiUEbEEOXPMdyX+v&#10;gUhqU1MQ1ckH4lFWxSp4DhUcSBVfbXYOzMnVZGLB1uN3bkaHIbXyNTviDFbpgTG11Fl9rbniymE3&#10;Ntypan3RTZWXzU9bK0VZgpII/AVeOOYYZNs+bJxQQ10tNBU1AaEU8at91HHAJ2iqPuFkKRSiMchl&#10;c6LqRYXVD3Fnh5fWS429J9wtItLNLoPhhpWVfDAWmC7VqraSwFVq+qtlvhjVrySBZHUcW8vKoFON&#10;Dg5zQ+tWjCdvJh8HVJldlbe3bmaDBZHbyPvR8g7bSeWsnjoMjtxcFmMRTyZzGT1k7IuRir6OOaRQ&#10;8RBku6SUuLxL1FbT/b0qyiGheXTq8LRkhnWUCWRfEHJ9QVRKQWN/UCSy3LmTmefa9sv7a53K4jLT&#10;CLWY2mjoXCUAGonJXTqcxDQmkdRjzrLzjudkqcqUN4zUBJiomomsh8UUOmhBUVI8lYig72lnNz7/&#10;AK/B7Z3pkN3ZrG4+nzG7sPtSn/i2Vm3BVGgeSGgjxX3WPhqm3E1FFDLPreVcTAyqGEUdPIFUs38Y&#10;ykdft+sptyYkUkj/AHtDkJRVT5eKeKOLHGnVGoammnoyQJfuIXSWNYykiMdOUdlu95y9yenK/OOz&#10;QbFZXT9jBo5jHa6GYyRqochluiJJRI7PpZygUuZFlvl2S92jlGK15kOncmoGZgpOkgioEVVqHORQ&#10;4JoATUWKsrdM9MVPS/yD2dm/jxvneu9aWmpMTvPr/E12G2p0nk8HlJpN74Wur62u39jdxbf7J0PW&#10;Y2oxOQE+Kr6ippJ6SuiEzJXPb9/u5XpQDb245qisek1y4iimlWhVVedm3HlIj/CcTipW0xQSSzul&#10;RMkqDSsbMRby57Xbd7hR7JcpzHbXMDLOoEtUoYlw9vauY3kkBBEhjlhUCQUW4YOSIzy/BvcKQbNO&#10;s7ZzlQaClVSXSSwoahSBkYOCTN9Ffy9pe/trbfydJ8kOja7ET4/fuMoqTsHJo0GeWkoKfHwVnRfU&#10;+XgXfG7ezqeFpK/N09BT4KowuOr8RVKa+rnEQVu1shi9xtFVyVGQwX3FBT1ETViwO8pmh+5rKGJq&#10;OtqYpDSFtLGN5I2BJRmFz7I/cPYOfuSNsXaY+SrTeLb6kAANF2lgYreWdW1FZKLV2IRRIpRJpEFe&#10;gFzDfN7ZrJNzJPHOpwVZaKprRSfDDknzIxSlKnPRe/kp0H3P8aaWbrqs2/1f3VT43eedxWQots4z&#10;J1ow5xcf90uvN5b1ocvgMLV4yv3UnkeCWojpakVcJhqXVSEIgPSYKKnpKks86zSSR0nkE9LKTCbS&#10;yBnSJo/CZDYsASh4sBf3i1HvXNm6TXsFBGAoeYAK61ZSFBTiS6oAQtQGqSCWPRftO43m4ROyyAxs&#10;M0pQj04DB4fzpXqteuq+08Vnd34qULhjh6ajm3kmIrqHcG32izCUaUNDlWxORyuKyVPlTTQLNGZa&#10;inNUmmTUTZU5k8jX3aOhEMCLVUSpU6I5qr7Onl11FM8skiJK9al0WS5dNdzqHHuReUuSdv3Ur9du&#10;MgmW3MjRmF/D1Me5wiMGRYwpDdgjUgNQOtSKNn2S2uJZHmlIbQT8BpU1Ne017ampp/sDz1Bs3qTc&#10;qyw7zbc+TykGx99ZGqwKpk8ZtBN37mxzUWC3jjcXt3Fy5HEYzr2tQVWRpUp1x9cMdCivAusn0FFV&#10;52hWhaAGSngZbGnpvJSitR/uFpci0fljZ0uuqNww5+lvZ3ecx8ncgc7tzBtzRzOsqvHLW8BkKigB&#10;j1IqgSYdSpWTQKgoxHQB512rko8xbXLabKL+4hLFbwS3EOmhBOqAkKxDYGoMFIJUgMQVrJvun+Om&#10;5sruvrbeFFm+tsvvDHV9DOu4Nx4yHsDJ7Jqfu8LJurrap3FjGipcHlakTSU+RoZ6WpkhTiSCZh7C&#10;fO7P23s3E7gyeyqGOg3zmcLWYmSpxGJoKquTLT1FTJiK/IfcQwx5RUyNe9TMZ5wkhZ3c6izHIn24&#10;5u9xvc/fVm3xLC35Itr2G5SaRQupVilEmlYpRIHQtqQSKyglhq0kp1LNjvF4+77ZuG+oq7IGJEx8&#10;gV4eHGNZJOFNDQ8cHFm/xx+Tnyj+anZ3UGJ+Um4tt1HxP657kwvbLVvYuV3Bs/bz7H23gKqk37tb&#10;Z6bX3NW5DF1EOFxrUOIipqOpNBPKlPBNFTBaVkxs/d+7sBsDE5rs7Hw1OSqaiGPOVK/wbaibHNNT&#10;1P8AeXIbmhye76uhrcVgo6Geplr8dUtE8DI0VNoRi5r7q7Zy1ec6Lacrb29iksDFUjtBNFuVpEgn&#10;heKS4Zbe3SNoWjMcpMsi1YK0Zimkd5ltoo78zWL0iZQ2BhlpUUYjGagqQDQYwQehX+Wnxh+P/c/y&#10;g35tv4ibmyOx8DgusIN04Ha2I2/uDuXGfJvaGQh2jlOkdu9Ublw/XVRRbP3duzd+dottU+1t10gr&#10;Pv6aXz5OZKimYNe516+wHWVH/c+Gjx+zN51ezqOm3Bg85XLtmLA5CooJcJkqCtx9bVU9Lh8oaiJx&#10;VY9SKl6kzzSLqknVz23k5kfnTbd25k32HcrfaLWbRADap9PNODBJOvhhTJqQtHQhY0aRHX9M+MHN&#10;t5imWa23i8OtVRzTtwcqThKjtqtMY4A9CL8KN1fLDur5w0O7fkx2AnbXcHxR69+Ru64urcvszr2L&#10;t6p7cylJndq73whxcW3duVOb3Ft3CQVNEuI3LPT02HpsfT02Iglp1pYpJfTNJvjC7Kly3aGL3Rht&#10;yVNfmM7km3HubbedwtI1PUHDPPtOs2zVT4/F7TzeOolyNJj5olqYHqZPOPMHIZ5o3zk/n33J3DZ+&#10;X7m3VLm8MM9qIJydFtaJHGsni6HlaKVFmaVJIVCtISqtg6G9bRz3zfuF3s6hbUiMgANUgR+GCA4Q&#10;/FHWuKDNOA6QPzq3d8e/lR8rKfY/xT3h0buLZeYymC6J/uF170n2PtDtHdVFt7a9Vlttnt/b3aWD&#10;w+6N89gbA33RLQ1W7MbmoKd9vRUsGmFxLDKI+5av7+fae332pj87hN6msxG4aPJKcpSQY+fE1lbV&#10;JlsZBFkKCrhrainEE4lkSm8bH1klVkBHKW2wbTyn7rbjzRvu5WE22SLoVEEJJcyQQxxTiObXHRwi&#10;AKYy7OH8RHVek00e77NydzFe27yG/iaPSukRh6yBKhjgoFc8POoNcUJ/8busF2X1j83uyt0fIHsX&#10;qPffxXq9vbj63zuzzU9Z5PcuTxW7qvYG25uvOy9wLh91QUtLhsgHw9DR0NPkHqatVemlVwkYlQYz&#10;bsONp0rEpa2spqv7zGSVkUjVGLqnpzTfsymASCP7aplRHBZxDM6q1mKjHDed99wOZucbveImuDH4&#10;blwggCMgV1d40U+GshUUl0iryD9QtWvQAs7G+cm3diVFeGn7fI08hj16rO3X3J3Hv7dufyu333Ht&#10;qbO7QyGA7Li2ZkanFbe7H2vTZDHZWurtwbbpM1UYF66oye3sbV5Gmhjix8+TxdNVNTmqTze4kmAk&#10;ljqMoYKWCkggSCCdK2sM9ZEEkX1IpSSFWmqG0KTflSeRf2Jdm9yLrbb6PlcXNzNul3cLJIFitwIX&#10;Vw7YkgKFolVtbAtH8ZACllAogvLuVRtEIcuXqQAtFNa5qMUpkltIz8x0s9r98ZXFYnEdeYvce8c5&#10;uLP7um3XvLDVGwOv/wC7ey8/UbhxNbPXY2szGNyUdbXx4nbMZrJpoKSgjTzwqngeo8het4drbb67&#10;yuHo90Uud2/Uby3ltrZW1qihpcdump3JlspVUuP21DVNh6zK5TH43c6yVwppsnFBHCmMq3eaFxEr&#10;5M8obFb86R3V1Z2VruUO3WsjXTyatvWCNyziQJpETtGY6NLbyxsF1rNFGJEZhNcWlvc2TSw7cLgh&#10;SDLraIAscHQe0lSoDFO0A1YCoPV1PUHxRzXyT2BVZ7a+T6r7q250p1p2vuTtx97r3F8bdq9HVeWo&#10;c1vbsGPb21MpsDA9fZPfHReQ2/t6PdNVsnIRwK+6sXSVdAaGSSujftx7PpOwN47SymQ6+zGZ2tt+&#10;jqcnQ77wO+46HD4zIVUSYuSl3FtSDceAyG5KDI0ta8lCRS5OmheF2cRyGKQlsfP27eze33vJdr7n&#10;15zvHLRbbcbY4mrq8bwzuC/U2gkZHHieKHLUCwm2cRAoLm8fYtiezg34ySkktAYdFDWpXxDqVjmu&#10;TQY4UFQ/6w+RG+fgn8cO2Oquu/nTi9g/JHLbweXd3xY7f+M2Tqd55DHLLTZDCYvZncX91e0dlYff&#10;r1VRJFl6eualM0UkKRzY+ShiYqSPJbL2Xn8xS5DHnaK1aw5vI5mbAw4rC5qpyddjNvQZjNZrG0yU&#10;QzdY1LTQBaiUzlETUojVSABuPL3P+/8AKn1WyzJfxtMZJ9N1E/hTpE7SQxG4nZpJI1Z1YKsUkkVQ&#10;qMDEogTbOc9o3zddkudu7rQ+LQ/qKcISOx0VtPaRiuRxoa9F43V8fvl38j+gNrbm2LvjB/JXJx7h&#10;/uZj+uMT29n9/wDaHVi9ebH3t2Rk+p+tdob/AN35jIZXaO1tvZ3JVK/waGVZfXFTvM8vjMrPdg7J&#10;2Ttzbtfuvc20ttY7dO5KrFbVyFVuHE0mH3DV5zJZGfDUOHqpK+amyGRyFBSvUWimfWkckoRFDBA3&#10;7S8i7jzjzJvMCSmeBEi8ZXgZJo5RG1xGRG9HlqoZQiqJXL1AoDScOUILnf8Aed4jgWtsEjPkTUKa&#10;EAgMSGRxpGWrj16RnXPxV7k+VXyN7B2TsHrztbeGY6s6b6gTuPbW6tl52p7R2Hunrvp7aUO5oczt&#10;rObV2ruWT+AbsxU+ApMd9hHkaozQwRPWllqZH2rk2Xufa7ZCXMUdbt3K0UM9XPi5o6yky9BT+OSt&#10;jp6yj+6p62hyUULxsqF/NE7qv1HtrY4/dzbeY4uX+U9snkurWci2MojKwpdamgMsNwNK0iY+ISie&#10;GDViGXCjab7cd1lubXZ7bxtD6fFqQFEhYRl0cAdtCO0DAFa1GoOOpKT5o9M/JDb3XfW/V+6Iu3er&#10;twV2F2Tt7tDC5WgyHXWc7Hx9dR7A3DuXae9KjB/3Uz+yqbOw5OlnnpqClxdfBTT1SSLE0TkuovkZ&#10;1vncu3XNPtjO7Y7SizeYk2Tt7A9f9o7lxmPweSrZ8T1z2NnsrSdeU+09tR7g26ErhT7iqKeWgnjm&#10;gLymJpTlts20c9bRzTuPL/OPMlxJts1p/jE/hwzx3CBptSSPFK62YGqIstvHDAyaoi/6LOwo5j2u&#10;79v5rmHmGfVb3QBimVai6VTV9SoZDbNEZAmkgLKVbQXC6jslR/Ar5j9R9gne/d3fmR7W+L+/epdn&#10;5L5M9lbv3h0xgJdzJgp99bl7u+Nk2bbvDM752iMPuqgjx8n+j2ggwuao6wws4alkM5ttk7W33FVZ&#10;j+++f2jnalty5Kp2qu0Nr1u23otm1MaSQbb3AMpnM7FW5PHyqXlraFqGmqzFGwgQq4bFTnD3cs22&#10;6423ljaJ7DlZEorTTeOzGo8GdhIJ3eViWV9bmRVKR6YkDpIBL+5Emy7j4NQU8MBTx+NaNqJNfMGt&#10;D5AAV615/kp8t/jbn9nY7b/xw2j3Bsrbtb13Q0PYOO7x34d+pL29isp91t/tfZNfhauqyOcrsljD&#10;WY6pj3KKqWhgyrU1NBBAgPt4zdft7bEVdlMlXwY6l+8oYayvgpjNJLW5Oro8BjGAp4ppqioqKiaG&#10;mTSGPrA+nsz2O75xv+WrK4v9je9tpQiwxTzSxBigLyxyBHjYFyVdXlYM3gxIKqqhRlbNfS7U+4sx&#10;LKo0qxYcASwJpQAg6hqNSQoHyT/Rm1/lH3bjNj7Qw2zMr2pkv4dmKXrHZG8d41226JML1/jdzdu9&#10;hYisGTzm3cLisOaJqvPNLk6yH7lqKNEEmqNFcs3TS0FFTRQkV9TK/wDkcIqYcc05VlSoPjdmMtJT&#10;RVLOw0srol1DNY+0Xtpz1sM3PF3vF9ANr21qtMG8a7CgK5jq6AHxpCKVp2yGrIoUL01yVzNt213E&#10;xhhCwSahOza38LTVoyBSpaRhpBBGnLEY6Yfin2btIdt7o3/laSbrbrWeicdk7gk2hvPtqj2bTwQn&#10;LbQmfM0MHmxm8N97kxCY+hqxPSmCulLOsEAK+6xsPs3feB3RLuzOb/8AP3tDk9wYPM46WT+9uycF&#10;1nnN4rkP9F+F3VuXE7NkpfvMPFRzQyRQYwNVKGIqlgLt0N5UveR+btrnOx8vwRWdIZWuRJfTzGeK&#10;RJRI0UixDQUjSIAKzqqqaERgyDnlabk/njmGe7s5vpLgnxIjSeYqUWrgKUiDA6TQtkVAo1Knem2R&#10;uPoX5CdZ4qLDfHPaO3PiFuKDZPd/Wu+Ntx5bEdx717k23tHFVVB3juPqvrrEZCqqv4I+HTGVJrq3&#10;PZCRaCJK6KON4YGd8PVdnduZHdWQG5Nvdcp1pT0tLvDYHWdJl6vd2T7EqsDU57N7Yz3buJd8Fl81&#10;t7HVcpqMdtmOuanrJZRO8z2g9hfcOefbHYJr6HcprvcttmmAZnimjWzaPvTUIFS4liEhiGImkt5y&#10;qzSqJI1Htx3+Hc2ezn2txbSN+opkLGLTQqBSNCUBChaAlSTrcgoFBLNdo/Ff441XS+3tybQ7d+Qe&#10;xvlXmTDsXd3yfpduTdb9IdYUG69mbd693lQdDbjx+O3ltbqHMb8q9vUON3DvShxiiaOhlOXp6Nqd&#10;1FhctjqKm2suK2Ln+xNv1mws/T7p39XZh6HJ4nZOL2lTVdNhsDU19Tiqusrc1NTw0sy1zYuphaSS&#10;ZpjKHjdDzNtPN97eblYw7zFsvKMcrMIQlvKLqa5LEyyK4a4SZZmYhg7rK7CR2JCkF1rs8l4HtBzO&#10;tpHqH06eAHrqNW1mhatRirEE/ZgCN49Z9ybg3B2NSz/JLqn4eVuM+R2xM70h8c9ubX2xm6Deff8A&#10;2R2zumOt7O7n2xPsbfVTLm8Vu7MjLYqPA5TO4HItTQvKiU8dO6Kvqbc25+zNwbcqM50nvfaElHmd&#10;w0e39xDI4Cs2ngOvaaXK0m1JsjuGlzeQx26Mru3FUNNUV1Li3rFxlXLFBLLrgkmONvNO+f6zuz84&#10;ctS+4dqu5+Cz3G0/Rg3E1xKCgLTqxNsWhWG5XQ0jUlEboBGZpo35rsrOwTmeF98RpGaHVGY2Bajq&#10;NYbFARSSgU0rpJOnV1XF82drbU+Cfx5+Q20MJ88/jrvXc/YG1cVn/kL8dM1gp6z5D9vfLTeO58NU&#10;dh7rwmx8JS7B3H8edkbNx32tdtibJ0Uoy+KrslLNBLHNROxjN34vf2VqMNhMTltxYSlSHINPmcNF&#10;sqam8URpIRQZBc7T1WTNVkFZzDJSRggQymWRCYw8dckbl92uKCfmHftuhXdC6u1s77oYy5JKgmMS&#10;ERguHGliAVAkNQqk1s7/AJS0RSXO0i4mqpoZpkpjFBkBRx9OqoPi72X/AC6MBhN2do969WdV9k73&#10;hr9oybd6n37nvlPhmiyQlzFZJW7dk6yk/wBH390MOsFMK6hzklVFLHNTxQQuPuB7QVTtXsDPbTy+&#10;0MxuWp2+a6SLEYHeu3GxuQ3fjsdQoFbO1y7owOQ2zX5uunp1L66OSj8crKULrZh5Zc2+2PLfM+48&#10;1ckt4AtLQyJba5VjuWngRVi1NDcCJrY+K4R4pHeWTV4jRqQX9tl26G+3S+hfRpiVgtdIYspoK6Xo&#10;yVNF0ElqGhGqpk6X5Dfy++nPkXi/lV8cNr1lVltu7G3J2RvboTetPJsbo/eW+uxcXQY2g6y64l2R&#10;lM1ufYWC6qpMjlqmjo62B6+XM01M8Mr4xi0TN2b1/mMx17RbUO4sXWwxTbYpMnmd2z5bbuQ3ZDS1&#10;UX8Qp5Ml11kdoPtqv3TXRU0bNQRPSAGSD7R4pgiib2192Ir7mPdr+aC+/eF1CVFvbCJ/A0/pxO9z&#10;MoWR01GUNIi62lceAaxRBDab0Lblncghl+vNMACmkTJTU1DSg1EVFO+h8h0I/wABPnZsKg+Se9Oy&#10;Ydh9+Yndm7MX2llcd1/8esTszsSl6lw0FDSybI3GW76xu7U7NPUmFfcGXes3FJTTTyV6TvJ/kywS&#10;DvsjrnamCwuV/hMH8PmylWMrkzUV+VzdZVZX7SmpKqtrMll8jU1uRqJ6SjhivI11SMKALe8SfcL3&#10;k5+vOZ9pjvL2fcLKzllEEpWG1Z4mIEfbFCNDLSuss7AUHiaVUKEbrmO9tJ0ZrYyBMjvVMUIAFFpX&#10;0PGo9KdU7/JH5v8Afne/ZG0M12jvqu3tSdaU8myepsvj9kbD6locLsGDN5arw1PQbP6o2lgtt4CT&#10;G1OQlqz9usksUtQVWWREQKGe86fEYif+AQbtmfduRpKndkFC9DU5vcH8OwdTBD/F9u7YoJ4gY8JV&#10;ZemhkeGjeGeWSOKrExlu+QXIfuJfc07fzFvm6bFBDtO3WH06n60qsSykiQeCsbSMJHWKMEajBCqr&#10;GjySP4smbLzPLuMJkvNvVIPBMa0lAUBqFw3aSdXZQn4FwgqSDaf8QO7d+dtUuS7R3P8AHrZGM+OO&#10;yMFL8aIdwR9vbd+P3Ty5LsDF4+q3fsvtbs3f2E3Hnstjux6XC09Swr88tXs/GsZtuLRzxqhE+XaV&#10;bhsLTS5ImSqjiiORqKhKON6ipY6nyTikf7SCSd1DugUCNvSoAFhF3JXvBbb1zidt5cBewdj9J4Qn&#10;FESIr9M0ckcUsgC6kLaYywDMujUR0Etq3GS8v4LeNq3pLU0UJwKaSBRT2g5GCOOT1XZj+/63P995&#10;Xbmz6dKHHvk6/H9YbM2Dm81veg2rtqioazG4nqyiy0zDL71wuOwErUUVcJnetQvP5Q9RI3smPYG1&#10;+u9v4PeeT6r6apuwNz5yqyNLuvFbF2xsiWu3XkstTPT19JuDN7lnw21qyNIUMdVT1dSUKWSQM3of&#10;OHlrmnnGyttxbnK6gurkk+HE0sdkXWMpUAPpXCn9SaabxFcRoIgJEJlu23tpt/M+6ujbrbo1AKxG&#10;hjC410UkqQNbvWuAAKEbTHxK7u+V+R3dg/8AhwH5H7f6e2LFtvGZzrij7S7N3L1NWxbW2dLiaCPN&#10;bO62pcku+ZsnmVrlqINy5KvgrlmiIokWmljljWXx4+OWU2d1TsODcG3MBR9h7FodxUmDr3qthZmq&#10;2njtx5qbL1e38FntndW9ZYPDUeQpnh+8hoMJSoWCpJJVtEtQ+NfPf3juWLHmV9qs4odw5bmjNR9I&#10;Yquw0OxMkA8RCsccZYW6VWMKiMFEskQXnNEzzHIkiGo8IxUE+gjQNTSMhcBfUEmqb5wfzfNgdjfK&#10;/tag2rvCq7P+HXZzbXp+x8XhOv8AfXX0faOSweExu2MfvLP9edhdu5rcHZNZtmPb2Iix8mRqMeiR&#10;4qJ4qGhJkecw6bbiwsctZUR4yq3DlYUinzcONghq5PCjCKmq3jYzNTwaEUDy6X8YIt9BGz863fuJ&#10;vtsuz2stlsm2anMGoFWUSavFRT4YeUhmKo+Y9ZSNlGQ3bCTf2C6isEeSDw+IfDQKCQDWmOHHj1WD&#10;uv5F5/5Dbn23tTbab92X8cupMom7sN0TL2RW5bC4+Fc/BPuLL7Pp8pQ0uEffWak3HXzU3kopJaJa&#10;l4kd1Vi4NYzN9edywbq27jdu7zxs+y8jRR1W8s31jnMPgH3MK+thydDtDcu8MBT7R322PbBNFkKr&#10;FfxGgXyqBUMxAWTNs5090+Wfcs2r7wLnc8pNYmeKKTwnVhEyu9vMFYM4I+lLRhSkNVkY0PrqLc9l&#10;5zfb4SC5IV7etCwMeqP9RgQCVYN2FtJ7CdRK9WZy7k+dH8u/5Fbd3jmO3+quyp+wajcuzK/4pbf+&#10;STR7+rupqvZ8OS6o3PvrZe2qpuy+ntu5ul7IpsntOnqKjHZ6J4TDNR05d/uCi9x702v8gt57V67p&#10;o9lbt6gzmzWym8YXyPZG3e0IoaLeIoMrhMRgNiUFRuvcJqKKiBiodFHTPFHPUSTPH41bKzk7Y+ae&#10;S+UOaeYbzlS6EN05kkT6vxEaYqzPNET4lImd6MghiInLxeN4WgmQt8uJ+TNh2947BzvUss2q3Mw0&#10;umiOsiS0ZEHc2pKB9QOSoSl/Hwu+OPdX8uv4ufInsTeOy+2dk/Iiv7Z3PjsbiKbtvpncfx/rqufp&#10;w53aXa67u7nzW2uuevtk7m33mpqPK5OaeDLQ15hxq08ka+Nju0XSOysFuGHdGL2JthKmXbNVtyny&#10;kGJw1NVUW2TSh4tv0tUtBNVUmGnaUmWnhMKTclw7c+8cd3999q5i2K6st2vTYe4FndW6kPHJcO7J&#10;cUfSxKQUFNaLM0sEZ0UUlU0xJtnMvLvMMWzcxbDceFfVIQgStVixRiPF0qCCrCjKQDkVGetdnf8A&#10;/Ne7P7T6ZPW3Yvc/Y2we29ldo7H3MuMbJ7v3fNnt94zfkWTzW9auefcuB2TUZfblViKWsx6Z98rj&#10;cZKkAx6UywxmBHZXqzrrKLldt74ocFvHK7zoHkrsXlNvU81PmNobZykP8LxNTjWjq6KKLDzZeFUn&#10;V4p56gLKx9OmMa3XuNvHOG47xtUW2j+pEcKeKGlVjHI9HeTXLJEzIsjM5jeKURMGWCgVR0I9/wBx&#10;uJ4tx3aWLxdtOlYge3S5I10YZPdVqSIVXCqQB0bOj/mF/LLd1bB2f0lgt0dW/GjpvJUu05tzw9nx&#10;V8ezPkL25icruLd29INwbjzGCy+66bNQYytq6zA5PCZzD4KiWaio4ojLBLOqN6dcw7q6/n2bS1Fb&#10;QNHDRy4KuyGUr8jX4nJYqopsliqj+IV1RlZXqMdkaWJkkl+7CBbaHX0kt5M565b5Vv1mntxLtukN&#10;dJBG0ayyF2eKdpaGZ2k06iUZKOc9oC9LNiXaLDwbbfrBp9ukUmcKxWgqWQgoQzZAPa68O7HQCfFj&#10;577d+O/ypHe+96DBboxGbOZTvWi6g602fsfbO9aPeFFmsNU7sp8Jidqbap62Tc+DnerlpaRcEtVk&#10;H8lU0RPsNugPjxDS7l7Cqu162k7Lk7C3hk8hlNobn25tih2vTtj2gy+Nl2ws2JGQz8UCUdDLUVWu&#10;COesoxOaSGo1u5F95H35EPt/PtvIlrJs1zCtvLFeQl7jQlw8QlWSJlXwGerRLrSVQ8ZkilWVWEQN&#10;5v5k2Yc67dY7ZdfRbVOp+n7XlMxSJWkBDDXFoZqEu1GOVND0aX+Zn/NJnz3X3Su2/h5Rb26g6+6k&#10;6t2VujY3bXUvau/X3js/b+9MDnOvafYfcMOB3dhqboveVNW/fYnH4+rl3HU/aMv2GURKqSmjsdpG&#10;jnkRSNWs6Vju1zciP/aR+ph/r8++UW4JJaQsdVAoJJwfLV8+Arw4/I46VWwZDGagV+0GuTWta8ft&#10;8h1q6Uc1Uz0GicOrmJ0EctXFUNOT6Kkz+WCSSqM7hzINYJKi4ubPZhaFdLLoBuo9QP0P+BP01f7z&#10;7DiXKXEpeOTU+K0B+dPIeY9PLo3D1japzU/z6UzxTrRFJtMZNVIg1uD+r6sQL203/J95KGEkOvK2&#10;VmLG3p9QAFy3Ost+Pp7R71cqq+MG4sBSpzjjX5U6XWmp3QlTXh+f7OlvsuGaszeOgkjWRo6OWFdE&#10;cTBDKXAj06TcXkvcf7G3tQpRs0Zfgeklhx6f1XP6zcW9hOfcI4ArsMev+xToxSJ2novA0/OhI86e&#10;vS4xO2chmNxHG0Gp3qKqCmCBNRqJYJ6mCIOZnp5I/uDNf9JK2tz9Q2I9BizTrX5WnpmqXCAOqaqh&#10;nLfbrAiyMZCbiwS/+Pt/cd3WeOWeG1rCgBU6uAoNRNQK8PPPp0t+nvHmmjhsT4YIFdQAx8XGnn+0&#10;ZGOhI2F0T27vbM5vF7K2JuXJfYB0zU0VKkOPoWxr+KqjyOTrJ4KCiWKdwNUkif63B9hF23nshgMf&#10;UZTb1K1bX1dZ/CsXFNQ1E01XklRkEdDQLNTSV0uqHUPJJTw+ONmaRVX1CfljfJbnYmtbSHVf+KFA&#10;DUojPq4kBfhLYJqK+tKAn3Y3/eOTOR7rcdojLbrRQB4ka6SzipLSI8WkDAUq2Tx6O98WvhN17vT5&#10;C7f218lt8HZfVG3uqZe4exq3D7lwuPpMFgYKOMSS743aKqqpNpbdiklpopDTJkcgamrgiEJV5JYS&#10;G0W6/kNszMtuOq3luHIpl5xW0NFvuTybf+6kmqZ5tvU+Ax9NS1VNWQ0USijpIJTJK3AZTwcgeY/b&#10;PkTb7E7vqWEGNmaEi4YamLAKXWTBIGMVP4uuZ3ulzp7pbRfW/MO93526dnLSQIlhO9CwRHEwjkAX&#10;hqIjoPxCvWxxsbpj+Tr8z9rbx+OvWnTvx7z+c2tj6HbOW378csNs7C9rYrDY7G7ejpezIOxHoZ6j&#10;cWJpsnXla3N10lTSwzIUkWdiQbCOs97boye2cLHvHFxUO5ZqOGavwlPJGsFFWtTwecQyxCqTSwW+&#10;hp5TGTpDvbUYL5j5HW3Rt+a2+jhIAeSviah4jBTo8Q6K1phcefnXPL2i9yLu+9sbbnH3CiNnCiky&#10;XJZJ/HiV2VJjHaxIFqSO1YwaAEgA9anPyYxfRnV3fXY/V/xy7Pyvc/ReA3bVwbD3vX4iqx2TqaKK&#10;kljq9uZKV8Ji6ncVVtPPSy0a5OJIo8jHGsypGrgBfVa52WeIriHdPIFXRWUhK6xGCSCVbSrAi5/P&#10;H9PZZaw7DBCyNvJ8fhQQyHzY50k8R/n6Bq/fW+7Nax3KS+54V9P/AEb90PDNKrYkVoeH+HNA42v0&#10;92rnafM/abexWORsQtZSfx3dO3MOtY8U/wButFTmrrUaoq52OrQbaf6n6+3Hz5KnpJUmxoF1dUH3&#10;1MXl8TFnMQQu0hUOLAcngD2Htzj2SGZmud48NV9YpK5A4L8Rz5gEDz6a2776n3aZbyJovcrv1KWr&#10;tu6ila0rWwFMih9PPpabA+OffVbuTbdftnZNNm6rI5Oiq8hkMbuDbVXgcHrldoINwZlch/CsK8lx&#10;xNKCo/B94Jap5SlNUzRTq6eVQzQQSBI/E8waJSJECITyT9Qfpx7ptP01/WXYQqzvgLWrcJBqAkpW&#10;lBgA8eg7z998T2yg2ie/5J3Y3W76iEQQXiElwQmnx7FtTV8lU1/n0j+z+ku4Nv5gDd2w8tt+l25l&#10;6+HcO7KRaCu2pj46sUD4pJd0JUvhInrmmYLI86KukX+vE2GNJkSlVC7hCEA1j6IC5H+JUfg/4j8X&#10;GFlyT4yeJfnVNK5L5IqKtThJQADFRSuPXrlV7je/XuLzDvL8ybhvax2kswU9lpQIxBXuW3TFK1Yr&#10;g4I6Xe09vbPTI16YrGyVO4MHSLkMFU/YVQNJl4aaOlqH+3LS01TprF/aiZSJF9QYfT3/AP/QOVuH&#10;fUu30knFftqbF4Wpra+viyRoZKnIVdFjnrKHF0QC5GHH1lHl0gkeqaNXV0ijQGQh16N7x7V8o8y7&#10;S3MW/X98kk6BFolyY4Y4Zni1GRpbZmY6VMUEizNEtaW4FVOV9/se03M19dNBIs9yqVGqXSoQhQxq&#10;yipAqAa08wTToFunvgVtnuuKnyy4T5K7N7V7p2jt/YmzsrtKi7Dh291jsvcW/RsHe/YO4MrnK7rD&#10;Mbp23v8A6qato6DarV2RijxlVW1tRTfYItGW3HUncfaOQLZncK9d7KO3spjq7bmIpsLk98ruP73G&#10;w/dxbgm/jeApMf8AbRV8LRrA9RIs8EiSxPE2uMebtu5C9nZYX2OxN/vdzHG8c5E0PgvGyusmpzND&#10;KhANPp1oCuWjeqgmuYLXZzfPFP4tzM0ZhYroEGnLU/34JBWtVoprppw6QXbWX/lq/wAuXE7WxPT/&#10;AFVJ8zflFT742v2jtLuTtrH9m7H6Lodiz0h3HtFk23hNydcbk3PXUKJiKl4VjqMVPWJXLI0UTGid&#10;O7g6gn8+1ov75bwx8+1MRkcPT7iKUeT7NyGJyNVC2ZWTevnmkFLXwUlNCDT45KmMxhkcTeMxzr7V&#10;80z7ryDzDynaWNluGw3SqrTySMlvDcKJLgqba7grJqLAuWuNa1aTxI0MbRGeyfUQ7Hc7JskiHbHI&#10;BUABQQ2vSPFXNTUnvxgjAHRovjV/MBG8euvkLio/jf8AFDsHAd57h2vuHMbNdtwbD+FvX3Ye3MM+&#10;X2vt+g+NW8eusbQ1mQfN0dRl89LX79+yycx8sppqKJixfNwf6Des9ybS2HPurds268xiM1Tpmanf&#10;2TrdwYWSp3rhsVt2ky236XL0tHuDOSbo3AIKB5hPljKtTNIJU+/kGQ3KvNHN+5x7nuDWm0poljFt&#10;aF/FiuYSgMrtfMkvhglwATEwKKY0lZquos2bernYLZ7W/hU2uCE1GjitSRIquQCTXgQRQA8SLgui&#10;uzv5h3fm1O0u6cx118e8N1ntbNbCh2D1RD102P6h7r2ZJ1TNnd/bpxPf+4NjboyezdqZLaeApPPV&#10;S4aXAVNH9pjcfWRVD0spOHhUpMlDRV0klM2OwUCRU4qJaOHN7VydJRfbV0dVU0dRVUxqa/FVrGoK&#10;yx+KNhYSLMWXFvmrfdtkXedvn2pZ95uJTJc+Ksssd5qctbVaGJWgNnKXhiVHVpEjRC2jKBq33sbj&#10;tdzeTsJLiZmLAodMncQte0AaSaLjjwwBp10+/wDemW2HluytgSbQyGS7d7v3D/eLd8CbV3nvLpn5&#10;ZbI33uqqz3VtbiMRl9mYfPY3F9SdmYkY3bFMKOtlzNRSiOSopJKBEZKbrze36zd1Xt3aG99lDs7F&#10;bSpM1i9r1zS5/IYrBZXMRDJ7myW28RujBZGeh3LFTpT0NRVeOFKqPiWRXljYz9otx5+3uG6h37c5&#10;Dy49xF48A+kjmBRXjUKsiPIltH2pKIGh0upaANKHRVfK0F2tlcOkei1JAkXUtWAZgK6iTpBBqy0N&#10;QSOBAF/4UY/v3J9E0dT35033RgvjbubvGbB90djUWZ2dsGbflVtPbtftTr7rjARdkdT7uXa+3umN&#10;2YXLvuNtrzU1aEnqI4aRK3G2iWsc+fcwR1q4Q4OWnpaiTKDIPQ5I5WGsUinOMmoqummZKdGlMyzB&#10;ZJE0aEWzD262e2bbzjdR7FtN5Nv8SzRw+MJJYraGSNVYBrdUAtnhZltlkuo5Ii5LRlqP0Xjatkmu&#10;twurOF4riXNKPIFCgcTgUIwK6SBxBpXoJc1tboHC7v3xL1ZQd5f6dMXkt2bawHXOY2C3ZvXe3+r8&#10;9tWWNqyHsHaO4tm5zDbKyErjFY6grqpa/E02RFWXqqhfGULks/2dTjLtkaX+N4TOZKHEwYDG4fF7&#10;khh27HW1nkqMnk8tktiz0eU3jjXp3eNhNR4aVtDtVxqXcU2vth7TpJsF7tWyWlnzbaTeKqC5vFci&#10;OZo20Qa3SRYokZGeWMxTOHArG2sFtxbbdHNYNAFjuIA9SNVXqQPmBppx4tXoznX3xm/l81s/WVVs&#10;Sn2l018gepcLkuw6rfWY7o7X6qzeQ7A29mqP7Rdi7KwO2PkNit5bZ6OrMRXUhqY4KLKdiVFLJLSN&#10;Qxurpnx9JsbD9aU29d8bXqerc3unMf3m7UzNXvuhwEGzoocFPjI6/MZ7C1mRxcMNRjsTQ0MjQ11d&#10;FBFKr/qgiaEI80e493tPNXuTZ7VdJ+7rYWphdzEk140cdvFMoSVdCtDIpgacaST3RBVR5euZ/v8A&#10;fd691dk98d29w+RvcgSWN/p8WFtttWAChE8LVPdMx0IX7khSpjJqWkIJv9n/AD8wGX7O7p+Deztl&#10;YT5cbc6D2PJjPiBXPs/cWY3z3fuBazZW4934pOlchtLCYveG5Oqs5Pna9q6tGITKf3faKKaGkqay&#10;aoDrJdZVu6dydg0+6u9M5ndsNuGiSPYGHxkGLrdrYCKKHJYvaOT3LiC+88HBLJVpUZOWOqoamrpV&#10;pYtdPT60nlHYObdyj5Z9r5uUPbsQzyxXD313BewJ9TdsgpNGlw7CceGP0I6diqrguoVeulntnsm0&#10;8s+3/LuyctcstEBGTOn1JHiSsSzNV2ajVLSaVLISaUoMpbr/AOYu79ldRfGXd/T/APLvxu1+1d87&#10;Qy9fuP5Cx9vbM2dtjs/tSi2vTbE3l2xsHr7PHG9ad85zO0uKnqtpR5GDOY/E5B6qeloslMjuz1FU&#10;dlbF2HuKSbaHXOV3tS0+54upti7O3jltrYlNoYygklweF3V2Zvd8pWZPKJ4DU5DKR4aOmo3q1RKS&#10;cQtVzQDue78y7ry7JNzxzDDd7tJfCW7hkgEMonQhYkCQqFUSw+FG8qRBqoIzDSJ2kMeaIRc2ViHv&#10;A+/kvWZlYUZNJRTEq6e4ERlwCcfB21kK1vOPqr5TdqUdVJ8gu9KvqJOxet9xfLrsz5D/AB1i7I3R&#10;n+/qvM7b2htf+5fxm+NWyKTG9f4DuCvkpMFRYwZmbLVONoWoJpGmp/tMgV37nufcOFquyN39o5np&#10;nc0+79jS9d7FqKnHbx60yEMrUP29fQ57J4t8q2R3XjKfKYepqpYMXTUIqJasUCLLS1LZkcw8pciQ&#10;vbcq8mcs7fLLJaTRXu4ooeZZTJbzm0eBk1SQzRvHrid9cgAkdZmU9CeDZ9hlu9lujt4ZmEniuHci&#10;qDI0Gg7gQuKGh1aSRU3oY3qn4h7K7Px/xj6h+G/TnyL64qOqe8dl/MXu7rzDbV2n2/taoxGe2ZvX&#10;dXXGe2Xt7A4rNbkwFFV7twFZBjP4rkM3kUpqeCOTI12NqzMbzd3bmN2G2L25n8ZuaXdNftnI7mnx&#10;Wx8bnd6YyjxmOnxP3E1Pu2oxm2aOvanXLRmOkR4q6qgWV44XWF3EAcr7Fv3uTtb842HLFhuJGsWs&#10;kpjto5JVkltpawzFoSXeNJa3CQOe3wkJD+Gmbebe63ESts8cs2ogElowdI0GqFWUFiQw7VPmF4gU&#10;ifH74Qb5+YW4Nzd1bP270zn+uNrb/pth7V7A+SsOE+NeR3LvCiG5djbzwee6E24/yNodn7kzG4sD&#10;HVpVZrGpDHXmlMULTPVU9Ip+zc0u4tlLX4DEV+eooMamfwOUx1ZqwFdDMTjq1a2KmzOGGUxbYytk&#10;lngqiUaMF4dcqgLH/sXyzDyF7lTjmXmuCw5hRvDubNwviHxYXkh0yBpYmkjZo5Ikt2IdWX4ZI9ID&#10;lsg5b3X98B0kug1HhJUNlPM96gCtVKin2EUBcP5XXTVd8X/mJDgO6+6+sumd+Vu826W7W6G3jhsC&#10;/c+JyVVt6q3tsiv2nmspsvf+Kweag3/j8RLhq7bM8xnqfFFXPTRnwSpGho8dhtpbFy2Jr/7153+L&#10;YpKyTaWCxsOMzmV3LWijyFBXJhJK2gwuPipWinkqpZlhpVpYmnmkGpZJV3n3H5lv945t2rcrZtq5&#10;P1TrHuNZrwrDbxJ/jC2whE7xtNIyBomqJJaxyvHC5ZXzDfNvk9+oU2vLUiEGTMtQBpJ0sFlzI1Dn&#10;BY0JAr0dvsDujtfsj5B/L/q/tnbTfG3oKs6+7Xp8RvHuXfnZee351Z130LsuPK7N7k2Xge09t7b3&#10;12d/GN85GtoKbB4nz5bKVO5MhT46AR0ZracwlJg4pa7GkiGaGlp50xGPgENNDE9PTOnqEPieOOON&#10;wE/AAsBb6Yv3/uzfbfydv+3bbatY3txNCb66Znkbw3dE0wxOhjqwD6lBIKsxJU6axTyrt8XJP9Zr&#10;HaLPwr1FiBkZ2Zpg+pyNLmQR0LUqx7wS1agL1QTlPlNu/H9Y9jYeOgzGF3XvzP42p733znKrK5PP&#10;1+PymZw9QmKxVPmUmxpyGfqqGrrKnWhedfIzuCAGS2Q21tGTcn32Zx9VQQbWgq62qrKjM6NsVCZb&#10;F6cok2FNfNTQUdLUKq1JkgikaoPl1EHUTDZee/duy9vluNk3tmut9fTDrt0N2UtZX1NHeUJkZo2k&#10;nD3HhxRxROkZLa6nVtzs/wC796JuhHcwiLx49JZk1sTGDIECuzAEjTWgFCvkTHbM+RnzF238dcbt&#10;bpHtGk3rV/KXPUmx9uUeK6lzNX8nMceoeznk69+z7hpNm0Oa3Pu3dOAyNS2GSTL19BQbfo6nHU5p&#10;qqPwxwM3VYXau0p4YckuxcbAtPRebHwUf8Px9TnKyLH46spqaTFVONIaurUEEjwGnkfQHGgkkc8t&#10;7Ld8289bTd7jBBv9veh/pZNMdvdJ9FE7OurxFdHTSryQs8pOvWFkEiqxntC2W+Qcu7lLuY3C0nE3&#10;doeFpdBKkEEqU8MjFASR3ZDDpZdX7Q7K+R/yx2VP2BsfHfMjP7wrc3nMJ/evcOWwXaO46Hpza0+5&#10;s9tHM5z/AEp4LcGHyu38Pg0myuJiyddmqVK6WVBNJ4YowI2H1n2T1dLU1m2ays+Qp3bv7bNDFW/Z&#10;bF2Zlthbfr6bIDde4d4Z+HcWC21uLA4fHY6np8RR4fbq5iKrqFSdqqnlmqaUZc5++8Eu4WfKXuXD&#10;PtfLFxFMTLcxs8qeCJWVfBtbdHniluVjidgQTHXixM1uLL7mmPZVFguyNFbSfxSaiANRHay1Za6R&#10;Sh7RmpYutiPyi/mS9RfJ2si6Q+WG2N0fy99g7R6T33nqzH75pt/9pDs3eeBzn3PXe0tm7Dw3WcPY&#10;lJ/e/duTZs9W5bcVXgq3CYg+COkyBSspzWbiiyOz566TLVLPRYykbMtuF4I6Kh+3pozrp65Yp50E&#10;1LGWZ2CqGUX8djpOOfId9yJ7wHa7HabX6CS+ma3/AHajyTNABpleeC5lChkmeNyYWCBBWstEDMGL&#10;e7g3qYqdMOskaANVKmpK0AAHyAFOFRg9Ul9T7d6w+R+a2xhuscPQ7J3T2Zvb/QZH8eabLnfG78Zk&#10;dyY6LOZDsHr6Xc1LSpQbd3HUxGghx9ZI82PqZmH8VDxRyoFGUzuzYIaHsDcu4IMjhoKGoOD3VWV2&#10;IjxKJkS09fiMFkselFLklyox0fkgcyrVsI1Qu2pROcPJpt5OYeTOV9lsto5lNxb67YyfUSeE4RYZ&#10;ZI5JZHgEbskviAsI4VEjxvp0g0voYbPWLNEWUH4KnVTFGOotT1HHgD8hYhtHp/v9KXsX4cfGPqTb&#10;XS3bmY3ztZuzehMVj99b47FrcNQLtrF9e9w9q7U7Dz/Y0PWEeys5v1K6gy+Llp5duUv3FfXU6XpZ&#10;HydNdjYXuzY0PamwUrJMdvuCaDFJnsLRYqtwldtyWu2/XbfyM1BTLVZNcDuPG1/kP3FZTmSSQUs8&#10;sHjb3CnOfLG38hX19Z7rzK013t6+JkO7MkwjbugMrxwDxpvCZg7l3DTadL6ugpzVs13f7YscW8mG&#10;QUYgKJDQuKmjsAvEiv4iKkUapLD8tfj6Phz3Vsr4ofIbca7gPxmymQznYEWwext07qn7HwnaORwn&#10;YO4N/wCI2tvjd0/X/TGa3Ls/N4rBwCnTGV9eMJTZLJUQlqUlYbdED6Y4qiIRQpHC1Qce8klRkJI4&#10;TJKquLNCulrQn6cW/N4naXc4UikvLVjdylnCeOI0jgVnCrVW7GJ0sJF4ioqAFBa2uGW0uUnun8Vz&#10;QmhCEDINShwTQUoMUJr1WNVZahgy9Pma7BZVEyu6Ys9hMV/ftKOkxXX1FlMxDDtqokoaFa/HZl1E&#10;Hiyi+IaI2cQnUp9tW4trw5HFw42jzSYSnemjgqmp6GuRKiIyJL/ktLS18ApF84KsagThUZorFSQR&#10;X7Xe5F5yjvw3i+5MTd7y3ld4l8aGMwsImVv1GgloSgDqsGgER621FtamO17k+zb3JvcsP1KnVSOq&#10;rSikDv0E1zqwD5GtOjUfG/5g0XUneFX3dvzqPK971dFuir3JtJNy7p2fXZzb2UpsRlsRHWbt3luL&#10;q7P1u48tTbdmFSkeEbb61FdRwZBnSeKGSFuj6gwm08hS17SPLnchGkMorsnVrTz1cNNSKtT9hTVE&#10;WKyUyw41Jgn27R0kiM8Ecep2Otz+8Fee5W4z7pcx3Me0QS1R4QqvJGSaRydisrALpDhk8QAntZnL&#10;LpeZbze4pJZrMxhWr2sGFCTQMxUEHyU41cAfURu3f5nnyW+S+09xbQ3BQJhus9l5muztVD11sfbl&#10;Tl9ubB3NuTI0UOGyHZVbRZfeWwaaOfebYEV9HlKOp3Pj8ucfmKusvFEwSdq7ZwGN3LhOx8HtYb47&#10;CwGJl2JQaNw5LbMKbK7E3jsem3xQZOnpKXLU+WjjG3YclTeWjkXXjWiWemWaWT3kN7K2XMvPzT3m&#10;+XSbbt9vHMkZljW6ZfERpYnGmWLSISsbGO4V9bgBfD1FujHl67ubu6W3e3EIRW7i2r+kTTABUAVB&#10;BJxwzU7n8uTc3efbOx9w9J7y7Swnx16Or9y5Hsb+8m8dgUXbdZgOzuteuOwex9g736/qcnnNsU+x&#10;85tvGNi8VkKepr/vqxcnQjxHykon917V6uw1Vj9798bgqNx1GL31mN9dfYPPbhrarC47dMVDRS4X&#10;H7Zw8k9DSZfKbZoMQDi4Y6cvTSSyyQxiSSSRiHYt350h2KblL2Zs7WygEarf3c3gLdv4jzuvhpcu&#10;7xl6TyRoDI6F2dXV6FSO0sbmBlsI5fEeoDOU0NSpxoBYAkZ8ziuD0ruoO3vlt37TzfFr+VT0Hszq&#10;bEv0N0v8dflT3hSdTbL2b2vurba1288HuPf3aNdKd4ZDr6g7Myu5cjlM7kBNk8zPHTU80mRDxxwK&#10;PwqxVyw1K4v+H1MqvPJM6rPMeIX8VXUK00VgALhm5HFza4DkvKO08qWElvf84ncNRWP6TSYgoGtZ&#10;DH4ZfvEg0o0epNVHXt1VEQ2azt7dnmuxcxE08PMdBngA1a+QoKVzSmDWBm+tNv8AWe2c5tqr7vpu&#10;3tu43O0+Ax/XlPmM9t3D3qa/M0NdltpbYrJoclkcsMv5lpaujoZI4p5fNPEsUrK4T5Lr7BRb0O68&#10;VjMHHlN45HC0m+KxzWx1O5oturVU+PWJKSoeSfNYSJJG1tTzVMyRQxmXwQgJLPLvN1wfbbmHZNtc&#10;W37utS9vG8cVVoDcq81wWW2SMnxPBLCJB4TQy+HJpJat4I7e1vnLMoKVRSB26akVbhQ6uJoMMDQi&#10;nVoXQny97CofiR2d05mM/wBkbZj6X6p3Xur4yYmPAbEMHVlT2Fi8TuWPOdh7hz2Co9kUHWHYr7jg&#10;xVBUmqw2JoaU1yGk/jFTSCVKdoZLeWyO2NobhfdPXWyOnqjIYik3JkKmlal3Dls1Vvl8LDtvd+Wy&#10;lTVUNVt3cX8ZxtTiq2jTF1WHyuGMFRJWUeTZKaAtlj5o3/abjft4vp22SO2OuXwFWKDw6wiNGUqr&#10;yVKMEADUojeIglIUcoW0UFtuVpezMVdKq+khlakmAAxByUxQZUqdYYhc/wAKtkdQ/Lj4PfInqjKb&#10;W+XPevyV2H1Lk9xdVbVpIkr9g7TyWHpGqpt0fHjA7fxWPgxG69tZitqKPdmyamrq6re+BrKWqoEq&#10;MlTTUlKhtqdKU+yuyJN0J3BjO0qjfWJgzGRz24MZtmiyFZ91PVYenOz8vsKpxsG2YKmXcOLjpqjH&#10;YuoZaXEqkssk0xqBOm2/eY3XmX2L2Tli6ivI9/hnkgSVWWY3cKVJeZJIoISpOq21ymRi4LsGnbxO&#10;iu03vc9i2T6O5s2lCse4kR4q1e0p8IFQa4YCvGlDzb2/mF9ndrfCPNdTZ74NfIP4p03x97PHXeP2&#10;Vh83vrfwwO09p7GzHdmUk7x2d8i9m7RwvcmJx2weu8rjszi935+CbMy55K2KJqgw+1f191h0Jkcj&#10;koI9ldajPS7q3vkMplcThk3pX4/IZDdkOdz3948nmcPR5nDbm3fFQUNVk4JVjeKrEaln8EDkQc98&#10;1+9sfLu0c27ftptb2xlEckLS2EYlMyRqjQSIjRhE1ASI/BlYF5XjSVmNk3Dc0uG3EyhItRFKKCNV&#10;cgqM8amo7uPQE/Jz5M/zMOstu7O7YoOxu7dqdabT2JsTadBtzce4dgfHzFbvqOwemoMJtfcfT+3u&#10;oNyZ7ZHY/VvVO98zN/DZKauyNPlKWh1ySSeSqqEETN5DDbR2VkNz4fbEZo58Edzba2PV46v2lWZ/&#10;eNXLPuOCLKVmUp5nwWWzOV0CqmraDzUlXI8tUTZ1WOeX7n3G9zIptq5cng3DeILmZri8UW0bJBJH&#10;LoiMLLa6VlkOrSrRyrIrSgCU1Q3CXPNtr+77lg0gkJL1UsEFSBRQgpr01yDSpAOR0SjpvA/J35nd&#10;x0XRsnaEO5+1Nudu7n6y7j+Uu0959X9l7e6/+M424epsnjdn7T2/BsyPdPW9Ji6+tlxtPt3dMdPl&#10;aCIR4ejWYib2jNx9u7hqd3UWOnw6bJo85tqX+L0lfR5/cU+NzmQzeHwOPnx+W27Tx1EmKqslkir1&#10;0sUFJRNF5pPQADIu0+w+wcl+09om77zPunM9tfRPH9OqR5LLI8EsTTtbIsSysjSs4nMc+qORATH0&#10;ay8uWW1bILaO71zLKCrKtfOuUZite5uNW9KAkdWDbI/lY/HrY3xtrt/T7xzfzF3n1l3ps+q2FXdT&#10;Z7q3rCl3V1/sDYNXvTI7F3x1L29ubIbHnzG39p4etrajD/eZDdOXxtcaOnliEs5iELEYup2rT47G&#10;UNDlMpWbmzU1furMnJU602Kr4dvOJ819tkalWkp6ytwtPTRU1HC+ieq88kQXzOCvcbhObN7v+d90&#10;sbX9w28axxW0TG5fwbqqKXzG8cIZibhlUNKnZHhG6VTTHcJYruZkSGBNKqBqLI5pnKlfMsRxGFHq&#10;Qntzs3C/KDsPfHfe98hsDb3WHSHXWF6/+PfUu3tr5LdG4N5dY7v7Dko8BtTMSYL7GXZtFgMBv3KV&#10;+4ctW1cVRX0GO/hWOnkPjtlxnXe2sNh8JjaCuzFDUbehyq4jJVmZy+TyweurTksnHVV9dVzV2cFV&#10;JpM7VEjvJb66rMAltfubzDyteX+z2PJ1ldco3dzbtLas3iqFYaVlLzGaSJ5Jg8sQlLmIMBQhdRJj&#10;uSWd1fRJYI8E7KG7n+EVAOSdJJzmpA+eekPk/wCYt8jc/wBydr5rcPUXVnZXWndWb6ci7S2Adk7W&#10;odmT4jbO1cf1p1vmIKKDHZSn6myf+Q/eYYNzj5WUSRzBSZFrRYClNXjmp8fQTCiini8ZoYTNTQFC&#10;1OtLkPLG1IoaxZNJBAK/WxEfc5c/NeWe7X9zuL225SNGElLMRKh/SliW10MkeQS8oK61CsI4wzBi&#10;e53W9sk8Dbr9oraQfqIKnxK0AB1A0Iocg91cgcOiab++VO6cvsztKlr+w+x6fOdh12FyM32nYOex&#10;e1t0VC1EWI3FHunq+XCZPCZypqKaKpByC1lDNMRFOY4wZaeZ0p8bVU7VdWyJPiKV45lAkmaqkSpe&#10;dpo3885kjDVBATRrWNDbRYCwV3Lm/a92ttm2tUmi5xmV1aaRw0KyIY2iZI44AmmOASDQdBLsG1qV&#10;o9d0vobu3jtxKyX/APGaEKVKcFCgfDqWlAQWB8iCFu6d/wCzd6wbDxEVLn37krMVVYfcGby1Rtfb&#10;mzaPL4SHatJsevxOJ27gRQ1VJidv0dXDXx1MNJXVlawq5KozPP5I9UNqqrvDDSYyRGmaqjrNMBp4&#10;6jxzTvUuQ8fiqfCJWkLhXUAm5tYz2ffveO3TcN8uNyuLi38AM1xG0LkiLXGuk6gyGMakCRqWSlcC&#10;p6T7em/KZr6W6eSILXCoRUVUAEEEHPEA08xQ4XWNrPmnUZFsjhd0b87Nx+YotuU+A3Fsuas3fS7i&#10;nwIrtrbaxey4KlKXMplNq1mfqsdS0FDS/d46WeRUQq7O4W723Zsnqavq87urt1nwuS3FsbAptipx&#10;Me6K/aWY7RzWN2xsvFUcm0MTNuOjxW6NxZBDTy5cVMMQml0zJTRokIW5F5m3nd03rarfZXvLiWdC&#10;/wCrFHHI6tKI9cRVRTW1AoegdQWeNMgJ7Cm5NzFdX0wHhsfhomWasajz/FQ8FFfiKgMwOT1F133t&#10;8uupMN1ttH+XhPt3snF4Lfm5KLuXH70yXRfWffeP+N9Bj9m9iV+5Nl9x5eh6t3Pu3Y2SpaeDcf8A&#10;cifFVkudaOXILSSGqqZBDp8Dg4anb+qkqZ1wdHlKamrmyWVqJmSspKdXgliNWYa6ed6SNFasd/G6&#10;6gVOr2fbvzhzn/yId6tt7lj3i48BfpgsajTE1BWSQZUL3sUy4Iq7EkgQy3V2PHYVWpGO3Arx4E0z&#10;5GvofLopGQ+Rnc2epvkDU5ftDGbEru790dRZXdu3oevdg4jDKm3dx5OfDbnofDgJ93ba29tbE56t&#10;qqin2XQ+TJQVdpxPH6CmdxY/bM1RHmXmxFJ/C6DJz5PNT1VJRpUUjzUhFXkK2QSJi48ZDjGid5WZ&#10;GjQ6rKb+579teZ+Y+Utg5h3SaGeRLx4ALQQDRZm1huDKwKlJbxJgwlRYQFhJcDujZehPtW4T2ySB&#10;q6DSgocUBrQChYH4gMUNak46Pr8W+5vkJ1V1pl+uaXavbG607A3rsjC7F62x21d17i/ufnMPt3eM&#10;+QxGyOvpMjgMn2DTdk1G9KXMUNHgqeiqKWrrWnEkksCxq4o2NzmFX7bKYrcGJyEX3scdO1HX02Tx&#10;0qO+Oqo4ZaippKuKSFl8cxLQu93sA3sLbruhv+ZYJt35Tl23dGtkRZV1NGFmKvoSRI4yFVquShkk&#10;8PTHFVI6KjvJ/qrz6mW2ZJdIVTU4JwRUBR+zNMCoHRdsruHfPXndK7i3h0l2b8eux8RLjNiQ7olr&#10;t7bOl2ZvKdcbV7n25Pn9s7a2nuHExU01TXSVWPoHlz9HjJY6Knkkjp2LglmshSYHb25Z6vFbsqsj&#10;S7w2VjMrhdoU+QxNJWVE26aCswMu2MjkY6GDc6T0eQpKHILTVJV4oDRyinCsqzLtsvM/M+/8vne9&#10;vjWwsrR51upAEkdG069ZDW624KaA7EurGJ2KEGQIJLHZlv542NwEAjLBipY4WhDCqhQPU9poafK5&#10;TY+K3l3t8hfjyuO3T03hessN8Z+9+yeu+6vkbDiN1dj0tPUdIHanbuF722vtfI0dN0NHR5zHZbdG&#10;ByOSx8tB9zNUZqnmzU8kyARMpQ7lwXWWXoevq/D7V3fQUdSMVXVtLW53B4GWFKQpQ0ePlyFDLAVx&#10;kZSl1SNR09RKrmGWNWgkjJJeXufffKCDmW2m3jkm4a2j8AaLd50MQpI4iWLxIlJSWbw1juVt4y9e&#10;wKA5a7VBe7vMm6SNcw3LoKqPCJ01APYQacCQCGooPqDXGlf1b8mP5lnU+d+SG3t6dz/G/szKbGon&#10;goYdrdb9j93bczFdmsZXb/3UdkYmgos/T0G9DLNnmiTG7rfbWLUieOohEqhptrfW9txdbbp2xHSb&#10;523NJjK7Gdc7hwrYjOdnVlLSYTFPHuLP0m+dtnaOG3yuaepIp8yZKSSSEl0KNp9yx7n+zHK2x86b&#10;Tz5bX8AljVUukEbPAoFs8MZt3eVowVAjji1IYn/ReQl/GDDXdvb61sPp7nZ9xW0By9Y/EB1K1GUy&#10;s2nSe0LQg1Wpww6si+V38vPovrP5TdafIY7y+O2S2/FndsZv5ObI33RZnYvxp20Ny027aKhxPSs+&#10;wt3L2BL11isVUYfG0kW3MVkvtrUFVVSuxr6VBg3fu7D7PoErtwHIHB/aZCrrM3SUnlxe3sfi9uZT&#10;PVmWz2ViRKLFUK0+JdBKxK/cywx2HkW0L8lWW6fW3L7HeR2XMUU0qzy3Bk1uiyMzzfSusjFEjDKW&#10;cxg6gV1tSoPhnltAH2vcRDcBiK+HWmeID6tQIJ40p5V6qL+KHRHYna2+q5OkMv1psjujF70p8Bkd&#10;n9i7tyGH3R2Nktx9u7b2jj8ZsjrDcuRz+8t1RYzHb0RqwVU2NKYukq6jy1NRSyGQIN77K2Nlk68y&#10;ufzNXJSNUbeqKbdef3AcfDJl2qqI7PWrpoa/DwT5XP7jzcUHigp/tKmWQxSozNCpm7kv3D56hPMt&#10;y3LzXe1W7qhjtvAjLiGR4WaJBHG7OwUSQRHTJMmlVjUPBGF+2X/MwvPqZZBNaISJYwsaeJgqo1Kt&#10;U0EagACzgBeHVwvxT+afy22K/wA3dv43p7blbUdd7hzWJ/2X/ovZFHHUVlDg8pntmdxUuzs2+2Mx&#10;ko9sdf8AXvXD12Ppszk5dyVNLBTDGWpjKkaZxXTm093RVs0eMGe2DTvJJhRuGebcOP3XW0UOdwOR&#10;jzeLMAymUxWKqwywJPUSxVzslVThViidj3c/vACEb1yvvhitd1t0SITwuZVZmKOzJHcKiGgZHqxm&#10;QEeGXZtDO0+/W91a2Vrc7aFNvqofF83NSQCAPT4iwB/Z0O3df813dvTmP2x1L2fuDHddfKyujosH&#10;2zQ9ZPR7CyHTON3fVdeb62jNtHcfYTR9aU24N/bKzMGTrZzj6qm2oYZMNmZZ6mpdkzYzobbOC3jS&#10;b/x6ZlOz6+rqq6DdMc25qPbrY9dvR7axNFuvYdJuuhx+ZoKPG1FN5opUp5pKmFHLwtGntdvfuvuG&#10;62e67dBe21ty9eW7ogGqWSO5gMjSuWKxnLDw49BqpEsniDsETl3ul9fPBPd3itcQqwDaVFSfOigL&#10;gACucioIOQhuyP5kG8+6tidpbI3Rm+tcD8VsJtDG7LzfUNDvTbOS7OyvbNDvPdG7d7bj6y7rresK&#10;vF4vcdTW7VrI8LU0wztDSUcUtRDDUzPG1IIGe6uxHZUOZbe2Cwuf21kM7tnK7cwjNnBi2xm2Dj8n&#10;t2rzeGmqqSkqclR7kp2n4UQS0njilEipZoysOZuS49v2bknmjdBcXFsrtK2qWhmLpdFeweGKlpVd&#10;FjDVEcaoq1Cndvd7HuEMu27shmaVQXYsytrUh8EYIxlQAahQKZqVPrn57bc+K8PWfRW2Oz95YXuD&#10;YuyeyML3jv8Aq6bZGQ3ZB3Fvncy7l7Kwuwux6XEbxNNtSt275qRIVi/iVJnqaKSiSllcyRi3TGrw&#10;8tDH/Coc9Hk3qMRm6OeeGpjq8HmXWTLVOQp6yOrgaipqqKKQQhHaONFjUxxkj2B+Z+btu3g77cbX&#10;dXEVjFGEjZ0Kw0bSIobeOVqkuqBSyskcr6jGGBbTif8AeV9n+UPc+12rcbm1P9ZtrlDW14Hmj8Lu&#10;RmCwrNHG9VWmt60ywFa1KNtj5Txzf6em2D3DuPpbbFNsvDbs2jkKbaaYjHN2F1bjcpQ9NbC61ytK&#10;8G4MPu3PbYrstRNmKesxFLlsjPU1TQV0/jcNuAxGB2zRUm3sLhYMZg6OV6yhxtKtZFS01RW5ObKz&#10;qkrzv5xJXyyv4wrIC/AAVQMeeed33I288cEzFmDBmKxH+LgoRFUHSMKBwBNampxtF7vsO3x2cO6C&#10;AlQCfDjeoAzggnyHnX+dWKvy3YveW+tyd7dldsVm8u1N3Qy7Q3dvHMPsusy+f2xgtk7f2JE529gN&#10;v4qm2lDFtNccj17Sw1sopG1lpJ55mH3bSSDGU8kTkRvNUyiKysWQytpTyt6vqx5942bxcWtw8ouI&#10;/wBQYLVIIcMSe0cfLAr556OLiSKS1SK5h8aQAAtXRUgk1oKeRA4+Xz6p2+W6z47vTO4ytVJchjtv&#10;7IoYayOI0UZip9r41FmFGrzqnlp1VtJZrarX/PtWudekfSw+v1+oB/w9hGRfBV3rXh0zdDBauOgE&#10;p5hNrUof85VOGRfIbuxksFuvItb6+4jmxFhwSSeeeNP5t7U2yglmI7hw6RVzU9ZKpw9NJFqKs8cr&#10;NYfltOm3Pp0f7z7U1K9LUyNwlKoQsdTTSLqUKBoH28rjVqN/UbW/x9x3vtnzNZFfpL55lZsYjUit&#10;eJqK8B5Dj0Lbe42+irLB3eeX/wA3RrunN4/HHLYdKbsLreipMzjRaoraF90VcWSpiF/yibxbholp&#10;JY9dtKq4a31Ht0dKeEI/3EGq7XXxyHi9gB/kZH1/J59g1f62XBkRGk0mn44/8rDpW1/tUVP8SDEf&#10;0nH+Q9GDhy/wtplVanr5pnWAxQzJFvJLvqt5XQbllB+trf7z79JJDURGGFYY2c/8CLFi1mDf5s0S&#10;abgW+o9spbc3Wl1401y7IvBaxAZFOOo141yPLpKk23SuWKYrwq3+x0oY674MVWPTTs+MTSoPuYPs&#10;ewiwlDB/KkrZ4gCy2tp5/r7S1QIoWkiqCtQFW0bq7ozsVjOp0WFFCRluFBBJHJI49yNsqcyXUsVw&#10;920EIOUKxtqywpqOQDxrTHlQ56KN4n21lGi1oKj8T8f8oz/xfRf+6s38YaLacuK6y63oa/c+Qp5L&#10;7kqqndGMoNvU0XicT42hkz1d97lpQbPJMREAvENzxngqagBAJAPSFjHjj4Qg2/sgkm/1Nz7XXVlZ&#10;M8v+LnVqOoa3oTWh/Finy6LoZ1BQeF6+f+x0X6iyVTDS0kTSxmNIY4o5DT0yyiOSIyC7mJ9b/jVa&#10;/v1TPMwOqS4BUlfGgBPGnkLxa3v1lZ2ayD/F6GhAOo/6s9UuJQ5IKZ9a/Z8qdYc1W1AoQWkp5o0q&#10;6OWSGoiVodKSLIYwieN/VaxIb2946mw80pVaBNJIeMNXVYdU0rqV3sEZld+CB6gt+L+495ju/cWy&#10;I8PfTJGDTV4FuK1LU7aVFQAfPjTyyfxw7WWB8PA+bHyp69Hh6zf4ObowNHWbo6/fbOb+1kpsnim3&#10;F2NkaL+JxAGWqx01BkvK1BUtJ9WsYytrMDf241mNx8QHhghdm1+kVdR9bqQQWZgdAJ/1/Yasd89w&#10;pmPjX7hR5+Fb441/COl0y7dKgEa6G9asf5dCzUba/l5fbL4tvvFMfB4gM12i+sQsnkPOb0KZgT/X&#10;T/j7wwYRhbVVwm3AIQAajfiyyNYG/t245k5plViLVhX/AJpf9AfLqzw7ZRilAPlq6yts74GL4jTN&#10;5QkujiXtMBQSedRy6Xtf6e0xkI1hYCaRJDp/RGzBFuY9LM9rF9JBOksouBf62k7k87zdJLLeSsKk&#10;hVISvBqk0yM1FDQ4r0GryO0TUFNQRj4/l0S/5H1/QlFU4zD9M7WkiSApW5Td9XkNxya5ZhFbEYSh&#10;yGSqqc08K8meSNXckDQtuW7/AG9/99a3sSLliaY6Dq8Sc4Ff9WOgqkP7AV5Ii4fSFt9fpc8MRyf8&#10;PfX59u07P9t/k6cSoQA8dX+TpmKg5SYj0/7i4Uikcabf5bK+rSNX08dvr+fZWO5J5W3ZS01HT1NV&#10;VRYGB4/DNRwJCr1VYXaT7iVGJYLx9P6e5Y5HGmBysf65PqOBBJxw8h+z59Fc1uAWdrgadXmv9FeH&#10;+HrZm/lAYrFY/wCGW5czuzOYbC7RyXyD3b92Mph90ZmtzEtHgtk01NT0q4Omrfto6arJBFpLr6uP&#10;p7BTMUtbNIklXQ1EMx0yQFmpj4j9ToAnPI1m4/Fx/T2ObK5IuCZYCV8s8cGvljj05Z2qFSEnBp6A&#10;5rX59XFbAz+zaXDzU20d6YLL42AzUeZFLSZxfvGh0hZK6WXFgv5/tl0SW9elrfqNmeLIYbCV0M9V&#10;V11PUoAYmNMsqzU0zgPCPspZBp/bH1F+Pb3hxyAIxMdflq8/y9OlaWL6NBlUrTjT7fmelvm8B2X2&#10;btfK4zDbd2buTCVhqIqxf41V4yagzePoZvs8m0e4cNATK7VrcrdBrvpPtTvmaHISUSvVVLSSGVjE&#10;KaMGYVKOsJMP3H7Y9VyLfj23cWys3bNU48qen9KnV5LVSWK0FaZyeFOgPxHXe8NkY7cskG1tu0eK&#10;x0WLjpqmTdOTnTC/3fnp5snGmVbbwlrQ3hYRzEnXrvp45TxqMdlAaP8AitZ+1VBY0MUCFpFE4Kox&#10;nPkHJP0HqUH88GV6sluCoZnUcOArWnzPr0xJFNDpIKmvHHQq4nE7x2dIu5G662pRnIYGSfIVUGRz&#10;lasdLIuNtJVQ/wADhFPIop1jvdv2JWT/AHXqZ3/g4iISSrqXjaII0VSsE0SzmRtCygJeKJ/IwIBN&#10;gbc+0lvdeIzJICCAOND6/Lr0OqTXqpilKACvH5/LpEV+/aitgOQxuAwEdVBkZ6lK/CS5nFZOow8d&#10;HSvX1GPdqthk8jTGlQo7KpmddVl9zqXHKRShchULHrBjjo/DFI7TT6irJpEshIQqAbALxc+0m6XM&#10;Urwo0GhDmmompHn5eoxXy6ct7NY5gzTVHzX5H5/6jnpjrN211Gm6KpdoYWtysVHMK2v3OmTlx1LT&#10;4/ERwwSw1HkkoqCCKWVJpJE8skszM5jGggp7c0Kx0pqqqDIS6KUg08KUTrCxlaFWkM0/pRtP1ANm&#10;5/w9lcM0ErDvOkDODjj+3oQ3Fqt9GkQnVKH0J8vtHQ69PV1a2XOCwdTs6njqc9EYcnXZDOwVOWp3&#10;oKXL1KUMdBjdFRV0xqb+NnXVTr4rj9fsMMNU4yPJpkjHk3jWMU6UctZQGkCzeG0stUcgGkSGWNm/&#10;zWs6gOLXK64e6O5/TeGXRlA+JVoSv861A49b3mGGG7ub2Bv04kHZnPb6nIya/wAujZ71wm6qvYlT&#10;gaev2tQZF6uXIy56j29uKoyjminqj9vR4P8AgUkUFTVUcqQkGpMSlGaza9Kmzo8HUUsdHS/alJ65&#10;vtBBDV0oqXRYQkhhE00dRKWpI9fjJWTQzMAdJAlfl7k9rK3beLmYNEUFYzRaCrCvi664A1EEA0Hl&#10;1iLu/uw2/Xl9c+AIrSAL2VMgJNVHcsII7jxAbNBXz614ezu0sJuufLZaLc9LV4fajtvE7szu2dyv&#10;tvHVUVfHlMbTZumxtHWbaxa027Zko/4lHHLReemgjZ0WZJJVhufEb233tuTbWR3RULgadsJHj9t0&#10;9DT4hqaDHZHHV8tfkc1SrI+Zy1L4mkoYl8MME6jX5ByJq5U9yLP2vveW5F2OG6RDcBrg3Iq/jJLG&#10;Fe1UOY0DEB3KkFA7aSXSSEj9sOTvaXkL3MsvdiPkjwOc9vNw/wBb9Vev9Ybu3mgcLbs8kNv4EUpS&#10;nhMZgQRodakCOq/5nOF+KNPtjbm0djYfduL3MnaVdvPcdTlMNuqnmzuWxu7Mds7Zm1dn5vG4rcnX&#10;/V+a3WtFNuPJ1tZlMpXYrzGKCLWiAB6KsyOwsNuPZ+f25NuKh29sXIZHB1028tx7k3BkcXjKinps&#10;Fhd7S5iHcG8Mtn9wNJM9VVRpkXVVdGeVinklddluOb7/AJK9wOReYpLTa3vbmG5d7Wa4jEaxsplt&#10;TORLM6o0vhiSJIjLGAYwwHjdJOS7GTdrKy3qzl8KMPpe8I1V8TVQi27dOlRT4W1aQxo1ejB1/WWM&#10;+UG7fjd8m/it3dU9M1G4PlHT9Tdl4zI9KbDx3VW3N8V2wcunYHb/AMeMzjZtqbN/uf1zjsPBS4Wh&#10;zAxKZjLQ0+Tkjp6kTeUNsFX0fyqx28MZn9l7w2NHPtTGYLJY/D70o6aTbG8zj8FuTKdZ5Pd22f4P&#10;m8fnsHElJMCxFNLRVlTHLCs4VAcz7RH92rY7Pbb/AJ8iuN7uIpLgTrAiSFJJigmFujX0hXW7Ksqa&#10;4HdwyyGNw7Yn+8XKXun7be9/KHMfK27/ALw2QtKzaorSBh40Eiuv6ksn9kJWBIozlV0sVJIO60fX&#10;X8ljpTrnbdT8hOqe1ew6XeNP2nmd15rbO+ZNybg6/wB0b53DteX5B43pR949jvmsHugbircLLW42&#10;tp5nzdNi6uGtbFSSFB5wfxw2HS7w21u3aefqNvzdd0eJw2aiq6fHbpdMFh8XVJjdtLlNwyVVVtmn&#10;qkroKuU0CoSlLGbxFiWgPm771fuVt/t7uXI/OPKovrHf47j6O4t50skbEYkkltYoJJJmIZQRNJEz&#10;xOPCop8STIOy92/3pyfdbJf3HjzaF8aQr4fglnqBRYVWQFwy1RsEGvlWmbsr+cn8vt0fEjtvof5C&#10;dFbf7JqPmbX74fonKbFrtzdG5DLv2Nm6yi3HvXH7C602rLF27jtv7swD0cVNmMrTZDIVuV8cq5Sl&#10;Eukes7Wbix+Uo/HlGqqKNxPUxNQwvrUwSIjGpp5II4AJp43JkD3RRpUM1/eN/KG3e3vNGwTj9xpZ&#10;by2oRSLPcsHWoZlRGZlDhFk0liyMzMhFKOCvbdrkeN9wMpuJs0j7Y+Nch60PaSQKDh69U2dZ4HqX&#10;cXW3aOIz/W2L2L2DBRQ4jFZp95V1BUQvRbo23kcliKbYu5KHceeymZTG7UyFJG+Mmo2jqshN99UN&#10;Rq6CtX5D9j9h7S3hs3em28H2j2VtnaG/4du1HTfWOZWLcm+txb9i3DW5bIZx87HVzbu2l1zXwUst&#10;Pj0qMTDDT1LzVE8dDRPBUdC9s9vrL2o5Lsd2tLeS43GZK3MkZAKWyqsKzANMIoz4WqQpFoSBleQP&#10;JEuhZ62r25/q5ZXHM+4rICiqQkaq7Nrfwx3eOEUgur1JXAYmoRlO5X8MPhD03sb4vbjG78h0t052&#10;Z3J0fjd7bt+VfYWwuvhtLqLpTqXH7E6i63qNsY6nzG0tudD9rdxbU3BU1+b3FBl6+Q5mgq6tnr6y&#10;VZaUWeuuvINuds763disVt6l2bv7d2JzVNU0tTV1e5K/PTU9ZtXedKmNq8ZIu2MXgEw9LXeGimT7&#10;tqiqM8SlBI5x7h86X/L/ACFFsVnBLNzXt21oLiaa80rE8qQtFM8cgjiuJJo1CxSo7h5I52HhTtL9&#10;QFfe992/qzDt23bS93zLIqEM1yqmDwwpLHxAYpVlRQgK1pI7vQOpPQSfLj5Ieb4S7I+Pu/d29kn5&#10;G/H/AOL1TH2DufdG6ch/o72jJjsBsbfPT+X3Y0W68Ntnt/cfeOMhTbuF3FUtlVpc9SSNSPTVssyV&#10;gm921W19u7XgpqzAUu7M7V09ZhcP17HWV+Pye5MbuyrgwUUBjShraiHCyCaabKRPTVMVNQRSVMiA&#10;oq+4j9m39zN33Td51vov6l7mYtF60NpLAZIY/wBUyW8MiSEo1LfxkcEBFk1SQRuvWIftzz3ufNfN&#10;vN11b8rvZXG0SQx3sjXCygO4kWJQjxICtIwQY9QOahcM5Of5e3XXyc3buYb12b3bm9tdUdizbX3v&#10;vT5VZ3qrrbevVnV/ZPQuJrtz5ibcVJRb4x8OczsVW2MoNt7hpq7EV75eSDHRtXUkdXKBekE+KxEL&#10;GSWhxJD1k0DvSJDUUsFOoJnNVAktDDRvaS6PELLblTYQrd3u3c68/Pd3m/Qycw29bf6vwmjVGLzK&#10;ppBI0chkjIVD3FG063Ok6sgHsd35g5hW5mvAI8DTpQg4oKMCKEtU5qc0rWnVMQ3BB3P3jlsZl5tu&#10;707Z3PNjtkbb7EoMdnhV4HdEu7Kz+GTbcouv9y5jE70ze88PIuLpjXR5GcVNTG5lM8XkkDiTsHNZ&#10;LORbawW1crT0qZJ67JZyupqLIYGlgo401YJJcRkqyuoN4V2MrYaukFZTw0MlDMHM/kIhMiXHtRtf&#10;Lm77Jec07tbXd4+3sJQZjDICZfDnlkCyq30wJTw3QhywkRoml0REYJyhZbfe/VXxVgUqVDFSKDQT&#10;UPwHnQVBNCMZP9F/L76o6e25P2N8gvkLsXd8td0emHwnX2zeyZNg9j5PdO5931VJUb/3Dh9/Y/at&#10;TvH41bM3ji6jGZup23VVe5YdxUclKMXKsQnGPuDqnb+4sJiFzUuLy1Dl967XrMhtbsHcEw27T1Nc&#10;aLCVsNAKhKqMTCkINLiShoayskkjKhqiRwAPZH3f3rk/nLeZbGxaaxgjlIlto1V7hVje1g0lYpHM&#10;reOwR/EAcsoLRavFUlsefd05Ntbu7e9W2hiXvkEccmupooNI3KhamrAZFCxoCxav5Y38wvdnSu9e&#10;z9pbN6rqjldn/Gzt3b1B3J8VOkqOv7Q7FwPW0+V3psvK9mY6ljFFUYOSryVXDmN5+GDPUONTGy1V&#10;SkNAJGxYSLZe2MTktm7GfbuLr+s4afrTFiuoaVqLbWVk23iMvtrb1FT42Slq5KGtxeQo5qfHweOS&#10;WkMegaTE5E+682R8/Xjb/wAwoypJcLMLO3MiAxExFo51dVSNYENrFcMkkTGVi0QUkjpGvO+6b5uV&#10;2zgWuyRBSXj0usgJAA8IKpQxlQvAg4btrTqV2hkO8PkXurrjujv+k3rn+o/lTkab5Vb36p+O2783&#10;BT57qjZfY1XsLsvdfZNBnYz17sfN9YU+31osxn8nJS0mMyFXJKZYitZFFjzE/a21Nl0NTkKPDdgZ&#10;oYysWppNtYuv21WZ/JZDcFLSbfTFU1dk8jR7foKDEzSPkJayplAlj1gRR6gFewb9ytzLz/c3mwWk&#10;1laW922uOS5WRWYRxLTVcSMVZyZEEkRYiNlUBVRj0J4N5d3VNpVp3qTrYrEOH8EgYA8VBByASTUk&#10;dZuiJf5fPe/y43Om2M12v8W9r0fZVBmNvZbsvsPr7sLrPY+0NndRZHJdlVG8KjL1+T3H2LvLenYO&#10;IXD7TpNsLSu+JrAPNNIBCHfC7Iot1Vk2ay1Hg8pJUY6nfbuYztLh8nncF9lPLFBS0Oujr6FqihmZ&#10;5TOZqiWeZzqAARQ/7ic9we3l7s+w7Xtl7att90PrEs7qZY52kiW5K+JIhmjiJlDBhIfDZpIu5ER+&#10;l+6cy7ntl1bjU1uiMSyKahiwDnuA1CpOAKgVoOFOuPyX+ZWa+LVHsvpTq+v7c6py/WvamUr/AJB9&#10;UdJb07K636N7jl3zgMJvjPZqt3BBmdsdkYfE7xjrKakp8DFi8RQ4HFRzQUjHSal27ZXRGD2hU5TD&#10;YSWozUGcrdx5XcWW3LBT5TP1kmerpshDQ0eRyNSpodvYGrmeGmoGjqaenh0LEqhWuec0fej3XceS&#10;23+80bXuCzKlnEs09yo0uGmRisRQyFJvEjZkjQxFYnKiOPxbbnzxu26273dwWRW+BS1amrEgnSCM&#10;HFaACiigAXpU99/zqu2O+tlUfZucox11vXZ+R2LQdF7B2FvzsOHYFAuw6tTvYbu2/jcT5txby3jg&#10;90RzR5eir9tTvSK0EzAQUkNQoXwaV9JmqKuzebqaHLUdJS1GDkqaKi/gWqi+wWHGVOJpKaupRJSM&#10;w1iUsl3MZFxb0bxtue0XVvyXaWm7XjXkq7lA8031cRXXd6opbgxxTM5C/FR5irBw4Ndx2iyiyfct&#10;hWNZCx8QSM+pRXV8D4yQMtxpXhToLaLt7I7N3/0zu3a3x96g2vvbF7t7F3bt35L7Xx++d20Pf2Ix&#10;edn3XufK71wO/t/5DE5vL0u7np5KYZBSstatLDIUjgaKWXR09BtdKafEbEhqIpMPImQzlBV/f7jn&#10;emiMVFBTVFfFJV5OunE5iaedwXht5JSFCgB3XIkfNO/73aze5/8AyMre8Ux2stmI46wxkszhHmM+&#10;oDxYwXWSGaMsyVYUxX9zuX9p9v8AfNy5r3a+Fxy9qrISkkZi11H4JZWAYmnYg7e0gVJ6mPXb++WW&#10;UzfS28PnRmf9J2I7kvsjozsTaB656PzMdXVYzO53JZ/b+xcydvbI2vgxtqLJUmHoZKmWizSStSUM&#10;M1VJN7QHeFRuzbmMwGE6v/vzUbl3vt3NbbwNFR7N/vBgtm57cVNTbwpd+bxzs/3FJs6i2yY5qRKc&#10;VcdPk6qtiiCXjUxC/wBt+ZE3Dn/6f3c5ktl5AhuZH8SYx2yXDrbSqYHjhKvICzSrIr3B8N/DU10B&#10;0UfdD5R9sdzm233zn9vYdmvdzF1GFa/u7lGWB5rXxNbNGrLL4OrMEbBe0MwkLE7fxs7A2hvPuzsX&#10;pz+Yd3N8b878ePit3Jguw8v23u7du3+j8p27i9l9Y786pl+PuxunMDJS575F024cnVY/KVVdVmpr&#10;cDT4SeCpmmOVp4ZXXrjZXbUGz9xYfszc+LymVqtw7pr9q1WLw+4NupgdvZSedMbjs/P/AHnrlr8h&#10;iaWRmWSi+yhVURY1MqeeQP8AP3ux7bD3YteeOUdtWfblVIpjDKBJchYSkbRrKvis76/DneRVXSqr&#10;EkSqkjZRbtzDtVzvH7926wjVNVPDDZKioXucFiQuHag/0o6Jd8xPml8G6b5rbK7x+LPW8o65we1e&#10;s9qdw4zxdYbhk7Yqdu46gz8Vd10m5uv8jX0KZOro4cbuTMbgafIZaG8EtFT03lppVTueuy8+1t27&#10;L2rnzR70zO3M5QbZMkooqsZiixsRfN0FTW4vLUppaWTKUvmq/sa2lhmeNZUc6oyHbJeXYPcXlH3Q&#10;5q5XFty1BdJdumoFRDK2izj8OMa2WCbSx8NAyxo48N5NEbpLeJbfcoOYry3U2etJHiqBRdWiNdfc&#10;TUio7ar8zggF0TtfbLfIboz5Td0dJUuP+L21u19kdwdsTbdqtqZzDYPYO8955LBddbEztBQZXH1R&#10;rabIddZKox+3KioocxkMRR1LU1HJ5InnLh1r8favaWXx+WqMpS1+7Ovdq0mytjT7qze58pt7ZFA8&#10;M9Lnpdp9XYSbGdf02QrKIJQU+4EoaLJVFGJYnWOBnilmj3v9wtn5z3rl3mHl3lueLat1iWa5e3cR&#10;Q3YkasSzTXJhnhkiSI+MIm8XwXeDWYR309x9+h5kvY22Lb9F2Y1qni0DDSGUs7qqBgvnpxXTqpwu&#10;K+ff8xb41940m0/4b1/3Ftvo75K1M/YvfNB8e8H1TsL/AGZypxOewuR6VwXe3yP33S03YmOzfXOM&#10;w9ZX5/Z2N/iFLhY8nTwQZWcRRy05mNz1e/ajZ1dQ4BNqtu18ZkmxT5anr6HadNnqij1GozIoWGbr&#10;KJ6oDzeNxUMAFTSDcQdyLy77ectcwTc0q9zFfwvFIsaN4819IGbwAhjDxQxJoVIyQ/ip4hnlj/Cz&#10;yqLbbTD+81eO9XIjVteokkijLqj4UODShbux1TF1FVfFGn+RG1t39k74+SFL0t1Fl9vwbD21jM1t&#10;btPvTeW1sdmKur2vtvYswgper9oUVFPTQtSUU6yYuWN6z7ipRvGHLN1511uzB7s3j3B2nuHIYnaO&#10;ychT7e622ZgtxZCs2XHiK3y4aDe+boochTUGW3TPS5tsbHRLi4YsWDKjPkJPBWR5Re7vuhs3Mm8c&#10;n+1XKFnC/N+8C6iuZDLNDMWRoriGIlrdGhWRoRMWE36gU5dDb+GK+c+e7G/miuYLlYNtKEGUayzn&#10;FKqIhIncCPhpivDPV43z4+Wm3flNUdPfBD4U7F2Fu7uf5AbL3bnvkP2PndtZXYXduPrtn1FH2wvV&#10;M25tybLptz7W2HuncGwMdut8jHlpf44sNHoFDRkxzhbvHvDYnx42q+7+pcDWxY7eeT3pDW7v309d&#10;iev+vN4YbOwV9VUbppY8stLjdtblGbq6qmpNs4yWesysUlLNqrn0oo2j2i9xudZt95G937iK25e2&#10;0RTRJGlqbedbmGWTUkkTW0qPFLIkAmZ443hGox2zS9wX5e5F3q65X/cvMu1Gy5mtnxEZ4HQoXaQO&#10;0wlESuUNSDIVATRTX3uZ3/hvr5KfzA+w810Z/MT3jgsVSfHLH9U7wxuwvjtkNiZSLuzqjsDqDO4f&#10;H1W1d57yoantdu9tndg7KpsFlc5vjOHFnBTRVVLQUFJWR1laLGDwVZ3D2Hld65zfW5aXamyt07Zr&#10;djVXWtVP1/QVeSx0WIk3jg9wZijzWRyO88HuLc+H0ZfEyrFjnppYqSpgespmm9h3n7lfbeQOQ9k9&#10;teSxbT8zXU7TT208L3MskME7TxpJVDHpgPjmFvHiFYZVpLIZJujXm+2fZBbWVioujQaq9pQIaqhJ&#10;J1FTUAigx+KmolE+XkG1/gL8P+uviB1f0t1H2h3v3vs/ftT29tP5HYvcne/Zu1er8HkN+y9F1tNR&#10;Yii2xsja+6+ltn7qy52duapmgSN8DV1GMino5pXJza6TDUMdBTrSrko5GqVqs0lX9s9HECx8yUEh&#10;eWYJKqR24S3rY3+uE+zrzxzVu+63Frc/u/cnETRbcI1ZZaR6qeOAiB3oJAFGuR5PDiTKoQ5HBuM8&#10;U8kaU+HSlMPxr3EheHkMk8DwrrL7W2rvnsReyK+gzOR2dVldtVOwtiHaW4Rjez85NJ5aXFx5illg&#10;2vtrMZDa6VmTgDs1RXVzLS0EZ82qMv25d97wx+5amjx2xj/dCq3DtPYG2K7CY3c26Mgd25lK+rz2&#10;W3RR7YopYtn9e4ujWmp4slMHEdXO8lT9vAkbS5A7HyxyZyxYbW/OvuTI11JZi98AWR1m3BkaEGuo&#10;GRgmiQl0CSKAXEaK8wuaz2raNv8ABub9pbiWNZAoGjsqaA6lcljjUVYUOOA7rgupPjF8R8R1ptbd&#10;/wAkPl9uer7o3J0zvD5jb/2ruCq2Ds2HJ9IbZqZ8d1f1vsh+48Bk5u2/kvuvcmIkyldjqbPUrzY2&#10;kfHU0U0kIq51fX9d97xZ7a+e2U+1afb0AzS7l2ZX17yVe4I4hNS4WXHbskoo6nC1VJ6ZjF9vLTFV&#10;8NyCZVJpffv7vG57XuvKPOnjC4jlAi3Bba4ZIlm7xILQeLwFEm1CaRndxGAlGULXW7bXfWB22azZ&#10;KHEgZmFDn4V+fHNfsHSIxfyy/le9q9Vbx6Y+SGP7xy/YGYyWEn6n+VWA6xxVFhetmz0dLm98VGQ6&#10;DxnbmQwWWoabIU0lJXZGeWvz2TNdNUxxUrrHFGIddQlojSNFUSePwy1EpW/kMYHmZRGGVYJASGH0&#10;YWPB49gLlDni42Xe/wCse23ltAZo54IogQfDST+xRjKBrdHERUmnApWjNUo2K8k2OR7i0mWUlSAp&#10;olKg0NWBqagH5VPkT1V11d3Bk9ib2HYG1qrbODlymK3dtnEYGN0nfBUmSpmXARVFXnVhWoqsLkVo&#10;5qaWWWxanKsQpcGVisVRriGw0dJHBSIsKY96WZYZ4pAAkZghlYo5itc61KyEDUDb2S7jvO8f1mi5&#10;q23e3i3IRy+OHt0kjVDUsSxRkTUrUQKG0DtTFawRz9zhu8G+vf7jdardnXREBGG1MQNOoKxZK1NA&#10;qkagNQAA6esl2rubdHZ6d2V+dq95do19Vnst2PUb3xtXk9vT4syVtZkIcmMHFRVWLoczR1YpoVx9&#10;XE2OpkMdK8WpDGgarY3VOVmql3fQ0KR1e4qafGVm4aLF1tPQ1csFNBQY+igWipTVETQtJBE5lk+5&#10;lJU2CqJeuPcb7yHL0e03nLO8JvPibfG5s7cwpI6xyBdallkZCWdQ0xDSMA9WIVPDnvl3b+cOU9qt&#10;ZOXpdKyqXMAMJIGqhDO4cgEmupaUrSlAT0ffZnzW/mfba/0bp0h2Jm8jiqDoqm/v7gOlW3VuHPZL&#10;YW0t4V+T3J2vvXE12W3NXYPNSwZ+HH5HM4yPFU0uKoUEipIj1DTuo67ZW69lbQ3tsbLYHL7U3hhq&#10;bdFDV4LH1NBjMj/HaGOoFb9pU0dJk4pAkqgrVQwVAHEihrqIy91Ob+bN13nebTmfYZLLmJEtlJM0&#10;M5EYVJgA66YmE2syll1EFgrAMCAGOff8bMT77ZFbliDVnY8Rinh4aucioBxUHou/8wrc3yE2p8ne&#10;5Ng987Z7awu+9iZHE7E27le2dz0Wc7Dout9o5U5ba8FLmsNuLKbElot0fdfxSR8PU5ShhqZGSlmK&#10;BpGUslHNTzBzI08EyaaKeJWV5qlWK1MRikKSJCUYKCyg3/2Hva8w2O42VzbJZQ2txDIhuI2bWqws&#10;KRykpHoaVHKSARyaOI0jFBFtksf0phSIJTjksNIxq4VweAqOi3PuPA5TZiwUlHTYLMDIT1G78XVS&#10;R5HCxbOJx2J2/uGomoaM/wAR3JQbhq5Z2jp6jwgBCISGYJzx+Ppq6orI6UY2LKOsPkoHryKuSWnC&#10;S11b5I9Ucvjp6iLSui+nSXexQ+ynfeYr7lb92xjc57nlxtZ+oFoqxrEymOKPRIC4YstG7k0Cnh+S&#10;RptynvbFlEVxqjI4aFApmgyCeAOPLypmj7uvN7r27tLbFHlc12Znuu8PTZaLaG/I+u6eu2fUYbd/&#10;3mN2Ls6GlzxxldtunzGY2luBjKMpUqjwSpQ0Ky09UwUONqK7HSyU8fiy+OplWWCnD0tKacyB3crP&#10;GHlMfk9TK3KsfrYgAJ81jYuZ7GxvLmKTaeapjKs9yVmuPqKaFjrA5RIzGo0K0R0yISSpYMxT+Pbb&#10;hbVWLwLvPfUyBq8DpNAKHyB4YI4HoIN3Zbr/AHxDs/LZnbtZtbeElTlqLemVoshuCufe0ELY5cIa&#10;mky7SU2FqqBZZ6KOopTOs9Kiho/JEZJYLVGNp6ysyW52q5phJBLTQKk5WIQ0/ghj+3pLtLLWeRXa&#10;KzKJF1Ityfa2FOa5NgTYPbu5WPapo3FxRYayFpA76XmXWqx+H4SyqySujaGotQSlNzvrC1a0F1ql&#10;+EyBEUmjDyzSoJBNfPFOhIxFJ2DuzbmL6t6T2xtHEYnOYevwW5dw1+QxUcmSqKvOUm58znZdzZDK&#10;xUGOw+23xb0cWXk01D4h3pq6pljPtNbkx2Fnr6lpokrKiviM8GGysULlKaWC1ZTxUc0QC64qlkfy&#10;WIWQq91b3Jftxf8ANW48rbbt90P+QptzzrLewBFIaWsSO76oy6x6kDCjF0Ve4EUI92F3vorG2upz&#10;HFEW1Oo1Ea+BNGBOk0+GpNOhv6L7H7pj2bgMFtyat6m6r6vzs2E313T0vlM9TGl3dWGKm25u7c++&#10;MZuiepzVLRbpxFHlo4cbMad1oYpaGLXBEfYN7q6r633hs0dJxYOs68wFJtmnGEi2ThP4PjttUsEz&#10;Y/DDatfj8VU7e2/m9tVxFTj4kVXpZ4knSJokYe5t2f3C5z9t5d1vdi5hTmBLnHiBIrNbZBbOdaeI&#10;rW7tpEJKh2LpGihS7sUEl7YvtOzRwWtyLqPUyah2UDCpIBqKkEVOs40ABTXqyLqP5jfKj4m7lz3z&#10;J2v3DsT5etu3edX13ufJdmdi0FLuyetwfWeG3Fl9y5TZm5M/hN4bi2pvDb2HxsFVkIpZqSpoYYcQ&#10;Kumyk8DwihvHa9T2hQ4H+Fbl3FiK3r+qeqgbC5loMVlcpNS1mJWg3hiKaSlp9xYWCriFQ9JKqETx&#10;qY2jIJEIcm7pD93/AJpl5i5k2COZt+mMkMheQeHDGrGYxBHeNnZLoIupuwqBqVw46LuXZYuQ9tSz&#10;n2tQZQKOWYkCjGqgFwCUfTliKDyatSbfGz5BVn8uHc+f3B2p8Y+qt/bQ+Rk1FJDJvXak8++tmddV&#10;BfOV+5+id7V7Ziu2LuLdmwt+tR46ujy2QiKIr1kcskQL5uo9v7nwG2Rkux8TTDe9djcXPvOHD0WN&#10;paaszzUUWOyMuPmwcs7VuNeSjLU33UtRVR07xJI+tWADHu3zrsXPdzyrZ8n3EVuhJDXEs8zrqiSM&#10;qTHdIvgRxGqxlTR41AYkBVQLbrfvetHEu5D6YEkDQaCp4io1fIUB4Z8ug+/mO9zdK959u7c2V8Wt&#10;7fxDoDrbK5DbXS+e3L2R3BX0NHsiuyGP3BS/e7T7/EVT13WUEuXNDXJhFp8ZPUYuon8LRtTyFQ0e&#10;e2vna56LHzhKapb9qoaOpWaiqKVDTS0tXTVaxVcVUarVF4pNDK6sLXBssm5D9zeVeSrf3Fv4UMcC&#10;aXjDxKZI559AK+EHiUCoMhPcDQOFJ6P4Nsv7Not1mdKnioH4RgsGByCoqxwRXIBx0G+7/iJ8nuoN&#10;sjtDeWDoMVjsRDBDVnb2TxOex24dq52CTJpu/alXtFsxt7cGzajbv+5OpyFNPNCtJUwzuESWPUV3&#10;5K0/Zm8dlL1hsvHbD+13PlMfgN0Z/fT79hh2/TVuRoK6hzWysfsiGnzuW3Ni4qOeamliyeJjoK+G&#10;GoeqjWNwMgvarlDk2PeofcaDdJ7zcoyJltWVoJAAFE2uZZBEdKSrIreKCgKyl4ypHQyW8suVbb+t&#10;tvC093XtjMhjJBGlvEZAa1V+2jBwWDKwIFbn/wCVF1x8XepuxofndmN+dw5je/XW3Nydn9U9V9e7&#10;h6Spd0VGFwOFzG0u6cd3xmd51uK2rh8RuKi39j0oKSoq0zOQw2UIo1mnelaRo6b+Fmxtj1e18vmY&#10;K7s/cGI2RtLZmMyu56ho66jk2RU7myb7kw9ZLkMjW4+fOZzcktU8cs5NPMW8LoZG1ib3Y+9jLuK8&#10;w7Ts27f1du7W4t/Eu/p4dwMwqii3nSW3q0sCu9ZUebXoBC0rL1GV7zPve+Wce27nbCxmiwZA0c7S&#10;KOFaIpqPQsSc+ZJ6U3zM/wCFCHbvake5dkdR5vD/ABgpG3ZlNxb9ym2sFt/s6LsTG7mpdo7Qm6y7&#10;Kg3JsLbq12a662pi6iJ8piZK+lzFOtPBLBLFAZlHWg6721R7yrNzYymhxu8MjjMZtWuz9XjsjVzV&#10;2CQzZCeKDIwJ9uKiWphhDupCr4Io3sUjX3Em5e8N5uFvtG77vsa70m3ePPLV47NoPFkVYIBH4cay&#10;xiOPxHNLgyOwrpVdPTHuBtU/Nm12kTqrRws7+SUr20pVTgZ8y3D59EY3P88+4N4/H3Y+2e6BiezO&#10;jdrbj7J+QWz+t9u7+6i2hW7M7LGaxuyNlbbzvXtTVRbpg2ThMJl8jU09LWUddXZs52prYPuKeOok&#10;CI7s67aowWU3BiMbv7fWapdvvh8dszZO6I8I+akr6laGvFHTbo3LgdpS1DwT+VpMhK0WiMsFeYAG&#10;SPaX7wq7bsm67bvW1WltpuHmMkggE5jaANBqcQ0LxaRGztJEY41RRqoVcU8vXl5BsUW2zlVu7dWq&#10;TpXUCCUP4UFBwDtUYGDjozH8sD+ZhBsLNbe617Gi+OXTWx8x23uDs/I919p7D23l87hsXjdm1eW2&#10;jiM1X7C2VUbhq6nA1uNTG032zYWeKGrp6eGeGk1IcnY3WWS3TtuLbWR3HipsHkszi6Sq2huHr/H1&#10;+PXZkuIjwOU2RU0+MyVG9TUZSoeaqjyymOWjicxlTAHBNvab3G2bbea+ed623lNDt8ccs739reTz&#10;rLVYmdo1u1UW8KMCZLWrxFiqhXjgDsq9v99S2tN1vxt7SoVozVKkGpGQy0Iqw7aEMaEqOnH4U/Ov&#10;rLq7u7trtPafxyqqjPYbrDs3dO//AJEdbfJTfFTV7z7Afc69hJ2/QVfcWClxm2tq43DTQYmt2FWP&#10;lMfncrHSTSwVVbT0yOE28+q+3dzb72TLs/I0/WvUvVe3tyYDbe0KGkyOFTfFPl9pQ4OgxtficJmM&#10;VHhNu4XIwQy08/2TVcAoohRRRK0rSij20519oLCxuucH5lF5z5fSpNuRc3UcEJZikdv49wJLcJGR&#10;rjQROEVjqcR9pGG17nsdltbeP/jO5M2qdtbAPk+HGNIKxiPLaQS2ruqqvQnO+KHy9/l4/HHp7d+c&#10;7d3dh/kF8zfkn2R192/8st5x7ng7J2r1bWUe/spl9vYnaPaG4cTu3rzIZnE43NVc38LiydbT1VZW&#10;VcOTycVIsUUYx9c4Xe21+ys1kJNr4f8A0f5nGxQVeRx28spLXVGXwr1mLw2LzG1MjjaClxNJTYuU&#10;a8tBJWS5KVUSoVEhidor99+Yfb7nrYlsReeBzwIY5be7cTu0cRmimnlgiEYtZpZ4v7OGOcSIpOnC&#10;RN0EOZt/j5tuEaY+BdqBVyTIW0mrFV0rQ4qEUjHaAAAOiR/zIfkl8Q/k/wDE7Zm3KjtLcFT8n+vG&#10;27n9px7+6+pKKY7W7UrsFvvuDfvW2+tl/wB7NvbnyebzVPRSY/Z82YwcOAppq6KkiTxmn9iVt/d2&#10;+6ys3Thd74jA01ZRZOom2XVYqjzrGfZ1W0ghqdxPX00GJG4kP7NRR0U1TEsUcc7sv3Igix3vPa7l&#10;DaL213rYefYr3l2YL4sEKurJIioI1F09NRklMtSUhaMqlB+pWINX9jaWd9Jc7bffV7ZJ4dUFU0lV&#10;APe41EatVDoWlcdVsd8fG74cbR616O7M+N/aHY+/9pZPDY/E/JGlz3aPWckcPeVJtjbeQpsf1rtH&#10;F7UxPYW09h1FYc3FQZndNDFJVvangAajmlkRm8+uG7F2rW4TOTQ2psxR5+klxlVmNr1ByeGqKXJ4&#10;V6fMYKoTPbclTLQXeeknaci/rEbvG0w7Tz3y9yRvsFpd2VzuW03VrFGkcdyyrbsCH1o+p3kkTSmU&#10;kTQjMuiVm8NBPab3+7/qvBsmmt5o1TwvFCBNJqQGoSxJ4UoF4cDgzXx3+eHVPw37+27vDYm0+xs/&#10;sHdvS9F09u/A5vemH7Lo9r4PdFdkcfvJoMFumki2d3XUps9MbHSYqugw+FpFD08tJPOsVXELeFpo&#10;aKrvmKuopJak+SlqSIpaPHRmBHlibxpEaiOabSFaW8oL/gAkRRz3u15zNZ7geRYFvttJUz2hUpcy&#10;SIxijMeCVKIJJmSItD8Q1OaL0S7qTLYxbhs8CJBPQXEOrU0joSqNqcakCglwIgqkmh1AACvjtvcl&#10;H2XghTdQYLbsG246ekbdmJjp8xP2JvfdGMyO4KXbuX/g0+S3BU4SrpdsSmWppMF4dvRaCZXlqNK+&#10;8e+6aihxuTy1Jt9tylMTkI5YaWSmgbc3ioiVxlbDXNFSh6ueM0kTzkqokI1KhPsi9nL3mG73K15S&#10;TfBYz3N5GyQNCsrW7sWAeBqqrL4bCWZNaRtp1yK1GZUmxcv7duvMVu0hS0up5UUyaWYqK6QwQMqN&#10;pQajWhIFc9TPiJuPfW7ux+s+ok7up+msHL2psKXaG5Mli9xZ7IdO1+a3dFQVe++t4sVV0dVjqfaU&#10;GYm3Hl6OlrcdT5A0X3M8dRUQQvES/anduf3F2LtjEUfxy3d1VtLDfdUlNJJUTZOowOQfD0j0dP8A&#10;3YxmEGJw2IXGpVQ19ZlJIYY6iSODFNWa/MnQLcPZ2bYva+4tObPeWx5oO5Qx1L2v0TXoWZ7i3t2u&#10;4by7KrAa+Alr4Ct4YEwYT6epD5x2aXlVwlvvI3O1uYAZGCiHxO1dI1CSTtFTlGUdoU6gcbRPeP8A&#10;LzwHVvxW7y3Zu/8AmYdTfLTcffm1tlzGv35V4XY1J3tFjM9XZqXAf6c5e1Ozd+7urqXc8v8AFcBj&#10;NpVOJp1lohDnoaugqNCGfxfWe28Xm9z7nfLbjrcrvKWmaX+N7lydbhqVaeCOjWi21hFdMVtakMAV&#10;ZI6eFJJ5U1ytJJqZsQIve73KsFSx2m4A2a0cF4FiSRoEU6YVd7gOZWJAYyoQJWfxHGtgeo42y636&#10;PeDem2bTHXTF2NowQTqpV9Qoc1FTjy617s3/ADIPlFuTYnTfTuwNldZ7T2H8faWpr48N111hTZPd&#10;+bbEtJVPuHt7de8Jd35veuaoFpqitkrY2o6FJK6WUQR/tLCsIIctBU0cGJyL4WloXVzT42ixbw1F&#10;MqRKkGmejmSOF6eMLaNY5PWSCCOALKnITbBeLvGwNuG4zoixvJcT2/gOjMWVlQjWhdjqPidqqFUk&#10;EdK2mgl/eVtuFp411caQskjlTGVJLCnozYrXtUYqMdFkouxevGouxcn2z13H332rv+j+zoN8dr75&#10;7Dostsjc5TICuzeQoqPPYn+8WUOSyMU/nytbU08BoVj8ciM/tE5/u/bG38vkNv703Ns/Z+KNDt0U&#10;E+f3JQ42qyE26M1W7axtHVRZmHGU9FU5bcSxUdDHC8ktZUSaI18gCsPpvu43PLXL2ze4e1X8l7uw&#10;u7cMqxMscDv4bxspjlnEiHUqBpdAZyY6F2Vel95ydabTbw7tJMszmVVK0KKpbSBQiRqg6tIJoS1B&#10;+IdG8oP5W/cU3x66v776E21253vvmLtvPYDem3uv+qZtybf2VlsLtvYe88TX4TLdc5fsDN74xUeE&#10;yzTVtfkI8bSUTIIVjLzBppVDvVKiiylPDjsrVV2BpKOuzu3q3H5nHxpPkKOUwYik3PjsRlaLLVcC&#10;KjzpiXrpodKBlXyqWc5k5Ehh5xudvMybfcShWtNyjQ3MBj0rdCX6JnYMSFeFg7lVknZwXPga9jab&#10;u43JbtGCROxIICsDQV1aWYUAI4nFaA5YBsOV+ICbY7z2Om88z1xR9fd25nclN1B3ttreHX24MLkM&#10;LgMrDKva2U6H3t2fsTcW0cHNlqGWkgbfMmBwtRVVlQ/lqlgWKRW5Kb+KQUVVX4daKOnWndKOOuly&#10;kME0LxuZIqqpoaeWR1kjBjnMKsW5A4v7CfLe1tsm5bnyzsHNsW4Xt4xE0slpFaGSqGkfhrPTSHZg&#10;1uJAn6aMQrEIiM7cba5k8G+V0YmqFQoIYEAag9ag1quOHlqwVLF0K7F3vu/aHSvZs2cxm8Xy+Hmy&#10;mV23hOucxuDbObw9Ri6jb+ToMN2DmHpoa811VBkMAcnLR+KKJpNQk8UUDcG6KumSoqKbDVmfVIRH&#10;S4XHyY6LISVWmxcZLI1WJxsQkAvaaRBqNr/j2IeVfZmKTbbS+k342VwCZmmELSeJBp1BY7dpqkxM&#10;KP8ACApLeIzAIwo2Tl63VBJcbtq7g5OlgCoHwhQSx0mnw6QvHVinQq9BfErae/sTjRvXt3EdQH7o&#10;btr+yd0UO6sptddlRUFM4xdB11tDBbp37uLO4nK2Dmgijpoad3keR9AHsMs1tbfOQyuL3FtetpKG&#10;oFLOtXS7nhmzEONE02FepoKDH4qemTXXUFFURyPHko4oqgRTFKkLoE6XPud7b8vnfeWrqyVVuWhD&#10;SooiUhKMkjp2zMQSPELAKSTpSdK6muZd1gSGSxsp1heq1dUDawDUMQwVvMcV/KnGyLanzP8Ag315&#10;192l8ZO4ev8AK5bEV+7dmrQdgdBYWg6/quw6fCvvLIUG8t+bl3qabcU0u2sjuGgnof4jtKomqKGW&#10;qoVjgieRpl7lMnWxUVHUV9JRaoZHOXyEWUqMfQY3G+CVqmraJvLLWTqEVEU2bUdWtQL+4l5K5U2L&#10;96Tbly9vtw8Maa4bS4s45ZJZQHKDx9JhSJSoaRnSJVWusRqGfpJyts1pG0d+9+ZLuNWKr4VNbnUF&#10;FKsiqBhi1RQY0ngQnoLq/qXdm+t4nqreu862Oaix1V091bu/o/aXYfYXZvZkFb9vtPaMW5Epn2ls&#10;3bbZKaapytYPtY1oIzBLTyf51XDanWW1NtxZHMbfozTVG4YMdJlvFW101PX1VJHUQUtcaKoqmoYK&#10;2QVLmtqI446isks87yFVtFvPvu7ztzDzVPbc03RN1Z3MqKGSNfCQMfERdKGo4LFkqItKCulGUNbh&#10;uu4zb7uF6JCt+8nxUBCaQQaAilCKBR6fkQDnya+eXyo+Q269uYPvbe0uYrulN2djDYGPl2nszE1P&#10;X9Fu7K09ZunatDn8bglz1ZgcdLjKelwONrKmtocHQ0601CkEQA9v9TtyWpTI/wAOjWCLGGHxxNUS&#10;U0MpeMszrOJHbweRS13VwQblQePbWxe5llsDbNJvtpDud1uCuWDY8ExuwCyIITXUpUFYypX8L1Or&#10;pTse4W+1pZW9/bh2lLEj4ihqdNQASdVRgUIzWhx0huuO5MNtvcNDke1403n/AH0pYhlah9q4femQ&#10;29LJV1FJDjqnCZOPD0yZCfGImiChq6aenVCsM0LXKx8NtqszOPoZsq1LjsjqkaWnxlUuUp4XRuNF&#10;fLR0DVMEkA9QaGMqxIA/Pt7cfd285L3jeE5ctT9DMqhllMhUoymoCzLrV9bE+IANQpSlAem7ne2s&#10;7q+FpbGOAUpViQQRk0Iqpqf2Z8upe6fkFtvpjsLsWj6NrM1uvrnOw0OPoa/s/a9TtavqcbV4+lkr&#10;p5NmU2/N2Lgs/Q7hlqEjljzNXG9OiSXj1GNC3fI3AbrpKTEbs2RhN31u8Nh5nD5eLbWzOwpsAm+8&#10;UHnjqtn7sxeUocvtWq2zloq0rUSSU81RALSwvFLErDKP7t13y/zJt97FzVzg022zyFrQSWQRYb6P&#10;XIZYpYmWWedmYENLGkqhWaI0Qssre2+47Bc7Jd7dzDubIk1WRXgBSKeNiUdJY6uxZMHUBSp0GoBN&#10;3/8AJm7C6K3rs3enQ/yC7h2ditm9n4zsWbZeY7l+NGxKzBdVfIfH0aVeE7Y6j7roM1hez4+zsVhy&#10;s9HHWz4krNC/2rtIFIn9P7I3HjcPR1O7IMZsHcVdkMYmbxexszWbj2ZkTicHRUaVtBR7gwsFds2i&#10;qYadqOagpTHTokOvyNJIze6e6fumzbvuu3QEcxctW9lWJCDaPG0roxh1eAwuDG8Qu7WUAyR9qpMZ&#10;WJaPr/nRt/jv7i7shJy5EAI4y9KCQ6SBIsaSNpcAjUK04mlSWf8AmDfObZe/OwOwdo7Jlh+ZPSG1&#10;+uNzZPZe5u68ZlenO4urK7sveNMKnYlFuHZe5Mftz5JVuCzGOxu9Ns5/K4qtysL5Fw7uaWWSUy8o&#10;amx1HiqKpNR5IyI6URwx060ylpVEblQsZ08aSx5H44vhpYxwb1v+88yb/F9HCsn6k5Mjv4xoo1Ro&#10;KsuqhdljFAagkkEhjaNqsYri9JhaG0qBGSWcoRlsdzMD+ItTTxBGR1r7Ujneudz+5N4TJjvuMvk8&#10;lmN1TCuq9wybkypZhWZmCCGaoy8UVSvkqKhIY3jWeQmQs0YKVklVZJI6qkDupYwztUTpLDUIdLXg&#10;hVY6jyQs9tbGxANvpedrPly9barXceWuaQLeWFFmgSGLS0Uh+H6iZzJCqSaRIUULVxQ6RqUWQ7WY&#10;o42srvTHGKCIKGBV66j4xY6RU1ODxIBHEGlwmxpodg1GT2X2BJNmMxBgcZmMDjsJt18Em0sxOJa+&#10;nTdOZyNVksCaHcUVGlRLRxQRrJUFQzQs2hP5qCqraGqp4JIKaCeLwVL1IyNPLJTzxNG9NSVlDPSV&#10;mPkmDn99C7wtbSL8iUeSp9ksp+WrKyiurjc53uTNFbSwElkyJ5EeRIfFgrSDuiIXVIYmfSFO0VNu&#10;js/pHMbMX8VVKPrIPYWqSoMdSFoKmvlTo1nxvz/W3XO6us/Njd5bn3ouZ3DllwHXe5ertywUu49v&#10;V38Qo97bz2vutszsbc9VtCRAMfh5hjYq2mLyzpf9py8bX68iq93Qbjzmc3fujcG29pUODwe48vu3&#10;cEOQNJS5qqXOim63o6vbe2cVkcpFQUkUuZho5HyyjRUvIseh5R9wNr5f2LbNyg2bbFsGnALu1xdN&#10;GxmEzEvM4uF1I6agiMkhVo1NLZNEgf8Acn245c5wh5eg3rbllt7QyskjNIqqZyjsWWN1DEGNT3Bm&#10;UBNIUAHq8D5I964fobqqbb/SvXXTfSW0O4+xs/Xdu7Lo9lbZqOp83Xb12rW7r2DU72+RuW2j3NHu&#10;Oh2RubceayEOzqerwuW2rRyUkONjosalKSKOE+WmzaXsOu2bWQV7UlJgtr52hztLjsvlY8xDmK3M&#10;Y2uho8VgsRk8pRzbbrcMYstHXJTTY6QgTRqrBzitzL9zzmi+5Zur/btwf9/xRMTZ+DH3Eyyrid7s&#10;KUGk6X8MZK9oBDARc1bHecsWkLWVs11uVaPDqWKgNBXxJCysoFSKBagKcVHVeu6P5CnfmJ+Mm3e3&#10;to4yvk7eXdvYG2N19R5ncmwtj47arYmqwsO3o8p2n2LvbAbQ3hh9zwrPVbfm27DNT52iyFHNFUjS&#10;Uc9OFycO5Wp6LHkVOSqNT01P+5EZQsX3Mv7s8dPFHogjLeorcDjkge+dPNPLm4civeXW8J4G1QNp&#10;meqNobUYlGmNpXashAqoIGqpOkE9FccVy1qk4i0k/EKg6fKnHuz6DqjTGUWUy0jYlKNlzCVNXHLR&#10;TywExS0L6KyMVKyikkkidWH6yhtwxuB7lY6ZKuINCwiZ2KEujtdfJGDwWjtbWDx/T2FuYzdWFIp4&#10;SRQNSox2ueOa10n9vCop0KdshjF0Fdu31+eejM9O7Qws+7XlrcjPXU9JHFFqoLxmauleNEjQaZiu&#10;hn/12t9OffPMwZCtxUkVPUTy6TOmpRHBHIHcxotkeF5LDn9X+HsD6rYTM002kilBRm4L6jHp+35d&#10;DRLS2gJeKmsgk4z65/wdWOdK/wB0Nk7/AMZWvsXb6S1kWOnmqGqVqMpjp4k/iD1E/wB5BkooPPK3&#10;itoBUjVf+z7kVeDocnLQb1qMnX4vAYKvoqioFBTVOQqchXQ4+ZqfHy6Hjq4opGpZGaeS8SFPUfUP&#10;YG9zuc5Pbvlv9wX1DvVxGVQnAoXNW7Y5Y8KyduoHuxShoA/cb3O2vkLkHdd43C98KSPUFOhmFWkK&#10;qCFikAJqBXQRgliD0ZX+WzR1/wAi+wN/7A2DsXb28KzNjcdJVTZWtoNu4bYm1qrc9M9Vm6enzFVg&#10;mr6tp6j7dKLG0nmk8TNrUEAsG59zZDdDZvG+VaLGTSJlcLjl2DumXIpPK0LTx/eQZernr2qYVH7j&#10;08UaxEPfggx/7R7l7pe208fuE/J7bjshWlDd2dtqDBoxQ6JJAQx1D9LIFK0PXKfbvvEe5u4cwXPP&#10;a7Ot7yXbyShh9TYwg0VoQSWthcArIA1NFSRShU16Pr8t/h7/ACw+7Mrsf4+bs+UGP6z+SmApKDaG&#10;bzON7KpctS0UeEomztLBmsDno8LsKilx8sqTJSUtela1WwiaOQgOhfMrt6jvj5sxjaAZCjy6VFHj&#10;8lQRTSYvNU0BC1OO/iXknqKinikYpULErR3+p99JvZf3A2H3V26ay5h5U/dtzFU6DcyTlyA7aqpF&#10;CB4ecGuqnEV6k/2s97OSfeWzTaPcZDFu8rU8FWuHE6lnCEz2UEEUWmsYCl++vdwbqrT5o9DfIX4I&#10;5/IZ7pT5Dbu7j6e3T0vJS9j9wbFx+N63w+W2Dla+lU7V3LQbbz+ZSgwuVqo1BpqaUDIBiAkNzcTu&#10;u8lRxZEtXCTyooEczVFRJqGllYtHFFpUjWFAP9Rbi/s29zuTt0soNtuINxL7cWdtOiNKauGS7MfU&#10;eRHz6S/fL5f59v8A2vt9s2MU2jUWdR9N+oqlCB+oda6RVidQ1AkE8Oqltm9jbGwu+tr5rM7ZweOx&#10;GYpHpqZosbXQHE5FSFWpiODmkrJnykXjXWGbU+pyOSAP1LltbCpRPuKeIDy1BmZV0yyKEkVGVpJA&#10;P03A4/NvwE7RIkai2IaFs/HQg54+tf2DrjLzDyZd2Il2m6/Q3GejxxaFZw0atrikZaINSnxBUhT+&#10;Atk9HB2j2Ph8nHT7gTIzVtFgHlx2Sr5JJ1xU+PzNSpos3i6etWebyY+q/ZZSpfnU4i/T7ibv3Zh8&#10;PhklyckzUdcZoUUSVVO7qhUKrTLFIyvJoYDhQxf8jn3Im0chxc4odutVJEgYUXUCoOPORNWQK+lR&#10;UHJBb7e+2XN3PPM0mycuWKSbtHKrcLdAlVJfEksakVZNNSxoD8LVBHbC9ow7BzO3t1YCoEGYxWHj&#10;raKlyJl3wubyEE8QocpBDSYDM01LT0VEjzVaqymnC6bv+oF7z3bDV2FVadJocpDPHFjlirvLFRRU&#10;1zFVQKcDT65nRCJQ0hvY3vcWH3Kf3UN0k3jl7bt8v3t7WYvpchGWMQozYSO6VqvgE6xXUTmmc9Pb&#10;z7g/Pf8AXjl+TmiyH9V7xnaSSttVwqanqsO5mRQGHaQAe4FR25HM/JDJZPJ5DbO0dv4TbOF31t7L&#10;ZHeOfyWCx+UyG8a7PVKRbm21nRuDI5LEQ4qigyCPiXWmjdQtlFmNk1srsjJyZFoM2BVOzSPHWlI4&#10;XvGk14jDRQeNiD6Vtawtf6ezL3D9kV2vbeZL/ly68aLa3hVkKlPE8aXRq1SztpKmppRgeGMVzK92&#10;vudctts8C8r3MlvbWtSwHiyOrSOhBMlzeuWBYAkdxycgdV0/Ivquk6jhyfavW+RoIsO8G3MNvbar&#10;0saYDG0sv2uMxeZofNQyZ1TWQ1AZ3RXbyXa/Nh//0bKabbHkh/iUaxNLI8kcNJOkMtBLC0oadzRs&#10;ABVPNq9bNyLalYWBnXd/cxpBDyxPI62EUUZmlTxFuNdSwUyrTVGFeoQKQGd3DBiaTdPe3YoCrBKc&#10;QQGwKDNPIUp/nz1rwv8AJTcaYHC7Vyb56nxOMjoaqv3/ALdy2TxPZwyeOxGSxWAxa72WoqmbaOGp&#10;qlCmKaAIP3jDJBJMZFZM1TZzBxtHhIKJZquoR562er8NKiEBauaelp4lnqZIFfQg8iag3PH1F3Le&#10;68tc7OJeZLvV4QokDQyM5oDpMUuooDKER2B0sZFWsqKpBNDcwXUYa4YnTgKV4VyArGvHifn546Fn&#10;pncfSPdeap5/kjvbsCopMJganDbV642ttOrzmdyktFR22/t3ZW88/ncliNqw7grxHVVstRRGUVMV&#10;o3tIwBUt457fu9MX2R1duLY+A3phsVtqkqc7uXP5/E4GXdGUztdPPR0tL1fto7o3Lt3r3HU2MeOm&#10;yOVyVLk6yqpZXjianQ1pmz2F5N23bvcDc7PmrcLaCBJRDYopWaN2dbhm8EJKFWXSihnkdiVD26JK&#10;wDILNvtbae4JOm0WgCAHxFJ7jgeRPD5adNKjUdhH4bdA/ETpf5F/Gb5NbJ7TqPjLm967mymxunOp&#10;tn4jsjurCUaYfrtcXv3Mp8pe1qfYHTnYvyO3TWbkMGdxO2MJkdtbfppTgjRS5PwpMDu3vjLs7sXc&#10;VH2Ltl6bYtVkpNyU2ZzPx/oerP4NuPF5hcRUbl2fv/fW49pZ7fGfymZyVTWyRZfb38PyELVNUr1c&#10;VSxkadfdznjZdju9l2C936aGxMMj3jstutzMrf2Uix+C+mJ5BPrMT2xQ6mJVWVX3vV1HYT2wgbWQ&#10;atQLH4inVQMSjHTqLE0KNXgRXJ1/ln/M0y/w5m2x0xuPckWemxUW0905zCfMDG9m4buXd2QoNyZw&#10;9bdqdV9X9eVO3erdn9dYfN7alfK4Td2SwtKwpaOppaCSkEayngyHXeMx1ZjYcXW5HDUuISimpKHA&#10;Pi6Ghjip69a6uo2x9bRV0DJuTXJT5GR1+5kg1CKaGQ+T3j1y/wC8258xbBeWkVvFbXFxdppadZbj&#10;VSSR6f4vHCsfCPwXhULGQxWLxSz9F68x3vgSWElB4hwWAJYA1BqB8OOwg0oageuvbtb+ZN3BvHrb&#10;sGg3pg9j7oz/AG5u6vx9RvzubD9idhbtz9TWYmoo8PXxbo2TPtb+Bnpuqo8ZX7NixKpisZXSeV8X&#10;VGxhTXXnV20uuOwN+ZnYXWE+Kqu2ssN3b77BpcnQz0+TzW3MThsLgqfPfx3cL7iow+P1wYmhxlPN&#10;iqdKapLJTSSqamKucLrbLe2W33S8jG8Oz/UIoEj+I4UEKyLGrBI6VYRERAaT4eoqSya82m3UwXGn&#10;6tjV6ByS1FUd4AUkKBTVwp5VoQz+X3yS3b8kOgOn8f8AID5V7e3x2F8ecJV7LwnSe4NmbhpN5Ymk&#10;3lmKbFTw7D3L1vsHG9V7sqcftba9Bk9yZrc89Jmmd4Ivua+czU0A0zw00BFPLTpTTSFyln1gt4/K&#10;saRxKIoyyqQASBpJ4+nsp2rmLma4dtzs98uLuKMKrVoG01IL+JKTK2gnXqUN3BSXGnpVbW9yRK0I&#10;JjQgNwGK8asakKGqaA5C5AwSJYPcvZuWkym4MPnMxnE25Q4w7jqpK5J6qnxxyLUMWQarytRNnKhK&#10;LJZGGRpqeGcJM0TMygKCkzvCgfeWL2cNtboWlmwGTylXu7w0UO0o6/H5DG0v8Cq0nybZmoy9bS15&#10;qqWRaGTHyQ0syvURyhInP25B9yrXat152swk0PiAxSRyQM8UZKqoR45EmilLSUZEiGgam8Q0PSdd&#10;slk+pkMqadZoeJHGgxQ1JwQFNKE14VM9B8Se48Z8bd1/J2Hs/p+qpl3xgsNi9p4fcVHufvHCYDJb&#10;fyuc2/uXb/8AA6f+G7XxVduupbEZehp66nz+PqmFVNRfYvHUSqySppsW9NDijRnJxQzSrOsUZ1QF&#10;wIvQDJHYyVBWTglTa59l21cv7vzfHPuHPE17b8pXF0seiSRsSIimdlDFJCI1VBGWI1l/DUs5JLH7&#10;p3PfImvnZhaCQAliPi0nzYrgAUHqcDNAQO27svfXZmLrd79tV2/Mb1Xkd74/b2Vqa/PVpVNwTYWq&#10;qMno/jkqVc81HhcTFFRPPKGmt9vG00pb2EW4qfc9VkaSbG5etwwm3RTZPIY/bG2cZDUZs/wXJU2R&#10;o9yZfKLVQ1GNyFdJBMa2kSkq4ZKaBDI0bSh8kfb7lb202NLm5tEim2CxiLNcXB1xGOYOFUxza5I5&#10;EIAVYY0ZzqSRpCVIFfL308DmOJUPhx5aQqVC5pQMGoaD4Rk8K9XGfG2h+LFLgqzM77x+E7Ww3WvQ&#10;mY2rgez/AJHd8S7p2ntDZ828sQ3XuO626mpMNUbq2JurrvBHIU9FtN5HxuaNbkHK+YU0QkLsPb2W&#10;xW38Xu3b9XBBgah56eGkylXVS5KpyVBkaXP47cIWlImxFa2RlMsf3MkNS2hpUAHi9hDmnnrnvc+a&#10;OZuYvb/3As22SaRHZJRarGIhCkcbIs8ccj6RQBBAGKxspkemuQl329a/5ju7+yuEa3RuJpTvWgOd&#10;JJGcaTw45qUP2L89e3Nr9vfI3tT4j99bN3fU9wUYi3VmN/bd2btLbnXm3dm5XYs/Te8el8Xm90YC&#10;Sp7A2xt/bVNTQmv2iMhhRBUxUctfKBlZcuH3DszI7qx+2KrLYSi3BkdqLuWk6kqNw4pM5S7Apqob&#10;dqMrJtnF5rLLkduCuyq0VRX06SULSvBGr6lRSVcw7im3ch8ycp3lyP63vGjS3hht5JZpRIJw7jVG&#10;VlWVwoYvKIzrifvAkJtdRww7BLYah+8owW1UXUx1gniVI06gte4KTQ5YdBf3Sd89Q9E77hpcRubK&#10;5va3cMWF3h85cHsDMVUvYfyLXKbe7iXHUnbu89g9W9g7D7NwYxsFZQUFbJJnsO8mTapjdqo1DCT2&#10;NhNrYPHDcdFPW4KHBQLOm1sPR1u4GrcfjMU+PpcDtygd5KfFQRRohEFDTQtNLGAy6nN4q+6xzdz5&#10;b39zyHtvLw3jbbtw0l2Xhs47UUbxJ7iOOJpJyf0/CBnDRldELd7dAHahfT3nhJHUF6tkUya1JwTx&#10;rX9nQJ/BzvTvLtPs3dnRNVsHb3Yma7fy8tLN2LvrdGL2LFs7Mb07Fh3xu3vXvztDF4WDdHduYY5O&#10;fwZfdGarpqKmqb0Mrao09hvJhaHdONxORoP4ht9lnizKU8VRkcYqVdUlNWldw4LH12OWpqZ1nQzQ&#10;VYb0u2qxPvKxeapeSt93fa7yQ7xf266Y2A0TOrGQ6EnmYtJEsqP2ay7TkKEOvWR1LIDE9tK3iuB8&#10;waEEYOKr8x50xmpOdRd/bq+KfZfZ2wOxf4F8mcjQ4Sfr7H5utxW3szurI7VxVdujaoi6Z7k7Mwe6&#10;8vFs/BZvAVkNDV4WZJZMzDDHDFKgEzxq3bdf1ZEuR2xuSaq2/mM08tXtmX+8W68vWnMRCmqaXFfx&#10;LN0a4WmxUq66ajph9vT0MFo1ad5FSL+XNyuPfbeZeW+c+WQ242cM073BMcBtoxITGrXDqoi8TVGr&#10;CAXMVNcnhrqUdYtWWze5/MXO3uLyZNyv9NyTb/Sm2ke4sy2YxI5EQIuQjyLUtPKhJICK0VT0JGwu&#10;1Omv5j+1uudtdv8AW0E3y+2N15vbcO6O3Fx+x/j91901Q9Vbriy2y81v3dtX13u3CdgL2rjsvTrl&#10;sh9lVzTbjyspqYKPHRUkpRVZ8ksnH2PU7OwfVu+IaWip4p6XcUW16oUE81U4ppkaryNE5q6XFUCV&#10;dfUzY4VbRx0ppxG1TNFGTna/uy7eOQBv3N2/y3e/CZUuLO4aSKJWeaSOBbeSCeKOSWeRrdVqz0Eg&#10;bMg+mlmK82G6uuQt4SPmv6XnSFdNBAJArF2EZUMTAxZdIKu5UAklgQAVfsH+Rp1Pt34yY/uftf5X&#10;dUboz+UqsPQ9q9c1fbEGLwFDBWZeOvwm3Nrbgwu8NiUWT3r2LnarBbcoKDc02GolqsymVaujgpBD&#10;WCpmu4Njq9HFt3PU2R3BLnMfgKLH0RpM/lN2o2JocmamerqKbB4+l+9wczTVFX/wFox5IohJMI4P&#10;cd8u/d89y7qCfbrvlibbOUnRJ7iV5QyWqgukiAiZPqG1QiVREw8UyK9FgaOQ4n7n7Qe6FnYx3fPq&#10;jervU/jlks7RZ1ErPE1IZZfDCoSiqAXKRxsx1Fj0BOz/AOX78gszvXeWV3x8ct3/AB86Hn6h3L2i&#10;+7cxnt5dabC+HO46fK7y2flKPaeFw+4Owtx9iUe1u1NuzVOI29D9rlt0GoocjUyY/E1U1fJN3fU7&#10;c/0eUNdjsDV7wyFbHh6ij27Ek9HlainlqIvF9tS5mOOD7qmp1uyzCKyxu7EFT7Pfb/mD3ST303m3&#10;5k5lh2fYYTNHdXcsNu9smiF2hNx9OVeNGlCAEyiRNQhMgIZRkr7MS2NlsUUPLijZdrBczBS954Ej&#10;MW06pqmXU1RVe0FiVOkdAp8Zch8kMH/MJ3/juz+/MN8ecdhZe2dv9jfIyu2ttrMdW4TL4DDZWWlO&#10;+Mn11ufF4rF4DO5R4aGimpMnLWCuraTHqXM6qEh05T7xxHWmz8dunOx02cp8Jh8RW5eaqGQy0smP&#10;MNHDDubJT1mRir9z1Bh+2rp0mlWWq8kiuDJoQ791X9vDzVutlNs1/v0G0XQEdvNcTxLMslvomeCM&#10;hpI443EUzFpJHmnHaixMG6l7ma8s765nVY3loymjE5ouWQYOkfFxywwKAHpb/wAx3c/xZznzV7pj&#10;6p6q7M7b2dt/eWb3rSdW7nmymA2xUU25dh5/LbmzfTO28bt/H5zbnS+3KOpp9141mMMdTH4UFKMf&#10;Tx1s4kZPddBkazKY55RmWlpqjE174qlqqxMXnMbE1SsEkS0FXjxPTahLeoaMPPpjKm4X3B2z+3G+&#10;WPKFlzlsG4NslzBdA287zRu7Q3KFZZapKHieMlI9IhZ/Dk1HvFWCdtsThDcxsEUtVdRUVUjzJY04&#10;04Vpnon3V/xv7F6w2X1d28MdH1xtak7C2h2RtLGdn9g7M6dynZ3RnYNTQ7eyO5YewqXf+A7Qw+Iz&#10;qY9cbJBt+hqpabD182QjlBVaiYr29uj9mTTT101dBhx/cmCLfe+tz1mXxS/dbcwdbjdoT57auEnw&#10;uwJMHhZsrW1ktIoo0pZRG0aKvq95A8l8+c1ct7JzPzvZyw2/N26PGkXhtbzLdw2aCFJRLcho9cMT&#10;Si4cLFHM/hsRqaqa3C8uoLCSSoq8gApQ6lB9SCeByaUJqePV43xZ/mk/IvBYPI1rbXquzc9X/Iqu&#10;298S/jj0qnWO+YN3bDyHZdBuzvyTaHde/wCm3f8AJ7dG+Nx0MQokz+QGQizL1k5lH3jxNR5ugMn1&#10;s2zOr6nZFTgutNvdk7fyO4FoNoZTHtX5+q2xVYinyRoKmHCz0W7cSUg+3mzUAikq6GaCWnYRzxur&#10;/P3h+8/KfMm88p8pNuHNG2vZFQyokUDXJTxGFZbeOQELIglkicK0Z0kA6oxBe3An5YkOgP4TIeAo&#10;NRpqU1BNQ1ARqUcK+fUL+ZGneO/N/fMbB7065PzR7W+IW/8AqHDYnJdn7Dp63qrrnavyJ2JuOswW&#10;5oKSh7Q2huPalfXQ7qpq7EbcrYc3hsXm8Y61/lelU+13v7L723HQR7k2huXfWxMtgMjlcxRbcp8V&#10;hsljdz0uAq0eo29uWKvxGV8WF3XDBGYPt5KLKRxSuaaZHFlK+TPafkfarWx2Pm3Zbe5ufD1y3ZMw&#10;cqWlQ6IEWQOIyoRnhljnpLHIVQKOklvbWihIZgjHSKt5mlR885yRTy4eZZ/i/wDGr4v9Ybmovjr8&#10;ietPi98gNq9n7f6f29v75E47f2e2pv7YVXv6hzlDj9wdPR646epy/UWdqpcfurJY5JcfVyJQTZuK&#10;FV8swz9f5LMLV5Cs3TU42H+JZGN9vYGnhm+7oKV8Ukz02Vyru8ddk55oJaoRJDEKZP2j5SnlfHj3&#10;v23YLe6t9j5JhLbbaxeE94fEDSsjaSRDI6gEFWDyLHGslaqoiQFi7dLUSqpRSbdBQuKcAaU0g1ND&#10;5jiKdVb/ADR6s6do6HbGG+Nu2N67n2f07suvxPdHfVdWUdJt/sPL4/sMbNotwbO2Gj/xHB7Ww+Ty&#10;1FgZs69RIm4a6QTx01BERA5Fty7iy8ec3FuvLfxzaWY2hhuxDTbglgrN37j2PtrLV1BBD/dnaEmK&#10;3vjnrczm/G8skMUtE1JRxaZpYtdLD0Ju/br2v5Z5Fh3MtEIbxLZGvAs7mSVWSTxzbs51UESjQia9&#10;OTCkCiklcu2ezWu3LA8Q8N6VYFqniamnpSvmcUK0r1uG9YfGP4zL8bem+odtbZ6u7f64+QM3xb2/&#10;lKbZH8B6bxXyE7P2HtTL7vqtw9pb9w9b0juvPUWx9nbSlmocTVefPTZyvnkqsFDOBkagyXVMWRTE&#10;YzcGb3B/Gcjvil2/UQtmcpG9dK74tZ6WKlhop4tq089TRzGdqLEUNPTmZpH1zA6zil7qQ8nbZdk7&#10;PBeWlobfU8ve63Hcw8QBn1IdURR2IUEBnVZV/WYu3mPbreSUQRSrCiElhwYAmp4k50ULN6FgpGTr&#10;4/zOaTqfIb23V0J0H0f2P11sP4lUnbM+5a/rbrmkrdo1yx78o9s733fu+sqKY9xVaQbq6/pcPPvD&#10;fm5snOaOgi+3xlOjanFbL7d/idTBj56iegkhrsLkqPKYn+HrVeShrKSrqKB4aymqY4KHJUsT0lUy&#10;ATyU0ziN43IYRftPPm5bZtM+8bHuE8aKXjmt52eVXifxA3cUIcsSQqnCCV8odLKCzfRNEbmGRjkg&#10;hyzVWpzUDJ+WAK5oQCKwOrvkBL1bgM7u7Z2XfO1G4trdidaby6z7XXdWd2mcFuzbufx+P3XT122c&#10;tgV3LuTCZbJjK4Wnr4moMXnYIqmaGaMCyir8Dl8BTR1dFK9bxP5ZJBGHhjmjIHjDTzaQZJS36Tpt&#10;YWFgEOxc88k+5G+nbuZ4ItogAhVfCV2R2if/AEQRxoxYxIsQbWtSSzmtWBa+7JcSBXUBQQeFOHrg&#10;eVR5V869IPbXYHVvaW8qI9iU+L61oWpNvx4gYCgMmNqKjbWYgEq5+gxtDDWVs9XtinTHiQz0Znmf&#10;7idnAklYO+0+q8Xvjpvfu3vuJctBu6jhpp46yDJwTYmkD4+GqgwtTtvMbS3DFlFjp3mp6hMnDLHV&#10;yBjL4VEXtXt/uLvm++7fLW0c9XIstst5GRhEy+HIAjtpdYQqLCzinwmWJXZkfUiFXpt0muN8tYpS&#10;EjqqsAdIoRVs+hJJrWoHA1p0cf4afOTdXXH8wT4sb83bVUPWFH08N1YPcuR2BubH7Yx26anL4/fi&#10;wzdj1+9sP2x1/jdpVGT3PHjK+bD7b81NtuPVQRjNBMj7JjmtlbP+ReOzHRW7zvnc+3xiKjDb6hO4&#10;U2JDkM5ks8lam2dwZDa+Xk7BxGdwFHiHyIDZCOnrosuVljqI5Vhgzl592flvcvbHf+YOb7KAe358&#10;GWCCGeZzMqaI4pi8SpKGLi3CwqpiQuGaeZKiGYOaeVYrjl2W5iEawMuoCNnasYAJbVqSmqgXQooF&#10;zrYEAbUO995bw+GWxN5fN/btD8feuNoZio27uTqPC9PR7n73mk6jw/VuKoE7S66qcrQdc7EyO3uz&#10;KPN4DatfjsVt6hpsJh8VBUR5ldFVVuPuJ6K6tptuUS4baPX2zduYGp+x2HLsvH4nbmMioaiolqcd&#10;h6PF4DEY7GZDHtWOsi46SKtp5p9MxQuAyRDe+78XJ9xy9ynt+wzPucllEby016YkXQHB1SkxWykv&#10;4umOtrEqpGRLpVEjHdd6LRrZ21uVIRVKDAWgoaClEGaUUKooBwAPVNFZ/M9+UfVfY21dh4nOfJ7s&#10;bedZ1hisx8u+r+2Jd27ok2vV4bb0FLvvdoyW/exdwZbquangrZ5qrPY2s2lBgMb4qNmaBNCCHT7V&#10;yUedqMtG60dZmMjj5c9PRVtSaqtxtDjq6noabHPTRYtsZWxFqSoarkFTOVMkAHjERQGb/wA48rbh&#10;yl+57O6MfLqwTqti9tVFbVSj3aTrKwaVpJAisBRAJJlPgugdtnWNCGcaaHGmuT9tQc/Zj59EyzPy&#10;96gpumNm9cUVNLuHYPV3Xm/f9B3XnYHUm2sntvbvY25+wNobkz26d+1G4tx9l0vZO2slWrujFUO2&#10;YUxuCSSmx2TrZFrXmdouWzm6MhmKuty2355kwj1suMr6uahiY0UPgo3rqJMZNVioElDUuVSoajrJ&#10;PWqqVItJnKnLntNyp7cWVvyruUaSbn4C3SeHLdO8ypKzsiz+MIWjJZq0miSNND6JmMok6yg2a2tI&#10;xBMAZSNelSSSQSKYNKHH4gKcK56M31J1z8O8f0TtbA9c/IDbuK3N8j1652/3DtfbuzMrmhn98ZKg&#10;3JvOm23WUW7cFi8b1/Dt/e1BDTy1WOoty7UwkVJTPMYakmqkEPC0WZxdBPLPkK6poqyraqnqKiDF&#10;wV0NFUTCejolSLH0hkoaZZzHGkitNov5HLEye8dec955G5s3W1h2rbwd/igpDEz3Bt/G7hOtYzFp&#10;lRUjYTEssioHk8SQFegxud7aTzKtsq+IBwqWTUKhuPA0I7hxpU16qo7t7L6u3zuigpdmddbP23uH&#10;A7OpNqptXD53d28NgZbeVFSz7d3hu+lyNfufLQ029amCgo69sxi61cNXPTLKkKqVgHF8JiJ84rrB&#10;K5jqIqpa2r11Rhlq6fwTrAKkMaBZaY+NigX0E+rlvd09w+dbP28trS6voFtSrxQ28UccTDwH1JKs&#10;kNGd43NTGaI5dqozGpdTcLqKx8KV0FQV0oKUpkNUfEwNTprnIp1yf5Dd17b6UoNl1m6sJidqZShn&#10;2Euxtn4qi2191TbJzGO3Phd25PO7GloKneddiN3ZA1kENdU1NNLWxuzQtojPtXVdNtSkngiaqonq&#10;oljhhp/uH80AemmqxGYDJJLomSmdwrL6wpAPuFtv5g5/3O33Aw+MtvNIZJmCoA7NIiAhtKZBK08M&#10;0QKzaQqsyhAve3cssmpvDZiTUDPdSp+ZrmmBSvRc8TJ3fl8NnN1yYnfFN19mqqt3XuPdQwVZR4Hc&#10;clBunA7drciMwlPT4yWpxm4t3UNG8lNK8dBPWxFo18lgn8DlZ8jTVdVhaXH1cEp+1NbTVMpRKnHS&#10;SUkqRwyM8U+h0dbBxocXJb2Oectj27aLvl2y5i5oupLdEllEf00KE+M+SJoppiB4ikMWWoVSqYJI&#10;E25WdnbSRQXTyLMF1AVWlDk92eFM1GKfsHP5A9bbK6syWE2D2DRdx7R3ri6Sk3bitrbpi2e0ce3O&#10;wKWLc1HUZXM0gpsjSZI0s1NIzPQt54C1oqf6Fklp94VmVw67ezFFjsQmRkh3HDVwzoj0LwiVJsa7&#10;KZ56tWcRxKrrFd2MrXQKRxHuntRsHLu+S80cjyblzWqIbPXcuGapIkDrbRmFBHoRpA9CRqEDhlK9&#10;B7e7VRGqCviEChqKj11UwD8j/wAUvtgZb4VbF6j7eXv7qLd++O2MttSDNfHnK7e39S5Cppd0U+Xy&#10;uIqsJ2DiNt5HH4fa+Aeox6VWTNfDUZZqSNTjEQTrKJY25m6E7ml3RVwU9NVtLS7dlw9HHJVY+m8U&#10;aQ1tTLWx1FBVVbymWTxvE0SBQpRzq9haXnuPmmLYeX+RYPAiBVpI5biSjMyFZFXxOBMhFCoo1ELF&#10;zq1Uj3O4mvrWC2WkRABzgn/eagUxWvpUcaprMd2dPZGL4x7e+Nmx91VG4NsQ4rcPdGC7T35mKLam&#10;/d/VmTatrdqbVg2hu/B7k2zsuGnigpUrabJ43MZF6pn100sKySJCTZ43huGmzuW27tSqmwtTHLic&#10;z9vDJuGGroKfK0VHWtlVp6RKWphpcvVxxwr5Gg+5lZHW5AkG25h5U9qIZBaeO+4XSEaJAJI6MHjJ&#10;Mc0TuEVWYFCNMle5nrp6kLcLjbdlto/CeX6mXNGOpQCSMBqtQAkVI7h/Fno3kPyi2j8R+nJ+quuu&#10;3flJ912dtutk3d1bnxRL8fMXt7fs2EyW49rYTrLeVbuDcNbi6uvw1JJVZiVaBdxUtBDBVU1ZTySO&#10;VHNFXSSLN9sEx0MUSpIkotNURmKO8sTkOyK/qPrViyuSp49t2F1ssDXW2SbiTzTczljqV1lhikVp&#10;GVdCMqfpdiUBCakUBdOrpHf/AEUatHHcVuHYkgjuRW1Gh400jGMVKgHz6LPQVnWeMwWWoE3ZNVdu&#10;b33HWyV1FkNs1eKyGytl5SkyNbNjcTk6OjyFBj83WYpGpCKegqKSA1tMkEkSxyOrT/CI89O9JnqO&#10;ibB1EqxS01ekNTS5ajVfLPF9sztSinnq0A/dDvIUKlAAtxlzHzHY7Fyzd7Ny3Y3N3zR9PpkJXxXi&#10;dgfDZwY2YNbwuCY10IiyM5BaQv0T6nhjdrcl5APStKig8q8DwFKDPHobq7uKh6C2XQJ0LnOwsr3n&#10;TbYrJ6ndW2HyuF3H1Tn6r+IYrC5Cp3DJhRuabcu1th5OZDS4p6DHY1MkJ0qKieepYO7QYPBY6pej&#10;oqGKpoIcmohxkc7qI6l/4lKY8bQKsVZUzFzN42HkMjEi5Y3jHa9u5t555osp72a/FhI8VXmA+IlY&#10;yryMVkRZJFSMNGpq0hUV1a2VLDdTSJE3ieA2nLAKQakFak1oTioxk1JGegQwmS757833gtqbv3h2&#10;FufaHZWf6myuV3P2xJSUE0uWw1FT9aU2vsjd33+X2lt2lqA+3jkqKoSjeOKJJ4pFhjVEbj+p4/u9&#10;5bgo8lUBNx7qxu9IsZTqaCAbgoNqYja7irqqeaR6/G11LhaeaWJoQxnVixkVrKPIvfzcOQ9+sdik&#10;2uJwn6M5kILrCKxyQqfCTQ6lB4L+IypTUAwoC+nMUm2ukPh506WJOQM4+HjgAGpx/I19N/NPzHXO&#10;M6E6ryHVWM/iHVPV+6PjP2fv/cGUO+dy1vUOd7fzfYUmM2TgcpiNqx7K37sGLL12MwtaM1W0SUTw&#10;rGtPJGJA+UmGysW3qbA7xqcfuSskx89LmKlMWKXGVa1b+VqaHD19TlGjxyRssaQTPKNKgsebF203&#10;3l7mzmjceceXYTtUjTrL4MZaLX4cTRTSmSEqRJPrm8ZkkZ2LaS0gyV1gljO0l5B2sGBC92aVDGoP&#10;nU1IYkHFT0EeU7f6r3z8gt397/HDF7x+PFJjN6bX3ZsTZ1DvTJwbnpqfZ+3ZcDlt15XsDYtHtKsp&#10;91btmqsjW5CrxlVFVR1dY8SNPfykKKvqWki3jtnc23aPNYurwOWwz0VFtveu4du7cTCLTZnFZ/Gb&#10;n2xFW/3Wyu3I8dkxUUVB9o7fxVIpkaLxiVJb559yLSPaLaPcd1a4skgniPjKrPcXDxn6dkEa6JDb&#10;EhgZYa6hH4ixujSxC6fc4p7WKOe4OmNXFCPjcrRKBdOsqCTVloCAxAZda2i7s/mFUG6vjXvLq3u7&#10;srb+9sDUdZd40uUre3umdk9jdg757qy2D2tUdAbk6o3tg6XHb2/0o7aztHU02c3Fn5Fx9Lt1Ujqa&#10;eTIrE0Y5ZjEV4w9VE2PE9DWY+ppvs2ZKenroJ4pYlo5Jgsn26zOoVnKHx6rkHUL4/wCw8z8gcw8w&#10;y29zuJ/rEkkcgnmNzJ4UyyBnfQEAnrHrBQSuWCKkZjND0D/r9jlKi3nrJqBBOokMOPaRU4NPiNQB&#10;wxWnnqnsDriTsDZ286/eybf3QnYW094YfsvI5Cs3tu7ZO8tk7mwmayO76nYdPPFuHOfaY6umkio6&#10;qvRcz9jDDSzQvCGQL63pHrfcG6sfuCSjbJZfEUuPkpsfla6XIpt6Sm8tPRVm34KsSRYj72khqoqm&#10;WAI9SofXY6T7kj/gkPeLlDbN52HdNxRbaRh9PNDb20atESdb3Cxq7uzdiRRyyaYi50s2luqnd+ZI&#10;Y3hg0+AxqpCpwrQk66lTUrTIJxk0PR/Kb+cR/MI6h6Nz2w6in29icRvTdu8odqdsYLYW38FPvWOs&#10;pJ6jfX9/mxuSyNPnM9hf7/benxFK5hXGGeGOWWopw1PIv5ctJHNTUuHeKSGMF4nSRWp6fRq0RQ08&#10;kyTsQUYWWzRWBI9lm1e31jv+w7rzRz7K8G5XepTIUb9QakMk080Cm3BIaiFyFkkLRkDRhiXb440m&#10;a5Rlc4PzBoasVqtf5HgD0Ubb/wAcsZmdr727N+S025drbhzFVPj54Z8dlqKuzS1VTiqvKbuz+78N&#10;hMrs/HyOcnTy0s1eTT5iqllp1AMRlXHj/tqbMnJU1VIlXDBDBUxLm6ik8EFVBTPDFlKF/PSeRWB/&#10;cdBKtiY3s7XI+Z7m55r5Xg5e3WIvHZPMFCWa3SPL4kjvJbeA8TL4qhRGWMsZUBdKDxC5BemaSDwi&#10;KrmlQCCfVTjHz4Vx5dQt+Zzem6OlsP1lu/b0+T2tLmt3Ps/L03QeB3lit17wwG7tzNuLP9K79wo2&#10;zuyHF10Zpqb7aGoq8JOAkNXSxCljkd7xW6IsjHkBi6ZKyhpKianqpoqhRDVmmWAgUrukklYUnmDK&#10;VXxsA3qFre4v3/kT91ybPJue4yw7pcQh4w0J1RF1LlXVWCx6oxoYM1UcadLMWPQE3eS82GdZGb8N&#10;TgA0alP4sjJPyz0A/YfxWynVOU61oOzt1Tdeb139tfB7qwe2Mtt2tOd2yu5azMU8UW7acTY2k2ck&#10;uMwxSpgmq2ytNVSRRihlV5ZoX6sNDSxH7FqcziVVlZNAkpYZKfVK00tS9nbWQB47Eo17WUgBGxXm&#10;DcJQ+8pc/urT2ai2hmQsEoqGiqKMe+qq4IzrDFVJzHFLAi3TVAUVGokcaeS/MY4ceBrQCsDgc7u2&#10;OJK47mx9Im2WkxNJW0uZylHu3NUGfqqLF4vbdPi6VosbQLQSvIz1sop4KqlnUSEzxBkVWNTTLLWp&#10;WtUQxrKr6SpigenkEejxRqzyaJSSQwY2PuUotk/xO5g3bb/p5kjoDV21gqxLMVIUEBQKajVlZdII&#10;oSbcLqIrEbRMgfPzrX4h9n+qvR2elxv3alRhet8h19SbW3LW1m36vGNNR1CZfdFFuTHSZRKiTK5C&#10;tGNxEuQxNNTpDNDPArNGwKalNxk2JJIMDRLJpYXqQGU8MPOzhvoP1LJ9Pxb3ijz5t0EO8XkcLVAI&#10;Ppx1ClCfL+delm3VeEM/mT/qx0RX5dZSGu+RG9auGCspUej2vTNj60xvWQvR7SxdLPA5i1IWjlx7&#10;ci36x/sVYeGA/wBh/wAm+wRdf2Lf6vMdWucp0AOOkfzxyqNAaSWM2bizsY9VtP4+tvcZwbA/j1Ef&#10;7xf/AHr2otfx/l/l6QAVBPp1nqGU6/SQSjLct6fxz9PfAQyKwJIX/WsTbn6+oX/4n27cyxPFQLU/&#10;4f5f6q9VaCQLqZqfs/z9cdtzKJpgElXVGSAWUgsR9bFWOkn6jn/X9yWWZ7cmwvYek/0PFz+LeydV&#10;t1J7K1+R/wA3Tb20suVen7P8/S6WtkjhWRUmEif5s6m+hsQLaj9CPeeOKVQb/UfWwH+Nvybcf09s&#10;zSI57OH5/L1+zpWltJEcyfy/2epIkMZIEXqa/kVliUm2oLwqcCx/HvBJTl2BJ9Q4+nBvb+hH4HtT&#10;BciPtAwft/y/b1Sa0aQhnesi/L/Z6Z8p6oJruPTTO3AGp5JABqLfoAW36dJ/1/eSN7DSTfgBR9Rw&#10;LHn68D2nmjq7MB5kn8zX+fTcH9ov5/6v5dPFFLGYIotDvpWn0GQBxpEXjt/Xj68n33I/AH5udXAN&#10;7fp/23vdvHVnanaAKdelB8VwDinUPPSKuOVJAWk80KzAJZW5VlJa5CkkfgD3xpEkiOrkKQb2tfkA&#10;HkMTzYfT3Td5Uul0g1pSlR/sceP7ekMkU1VpNT8h1P2kkkVPPrJRfNUqyCa0oB8WlUERjKRyGX6c&#10;kAWvyfbkwd1I1WPF7KLCxH0Df4D/AA9kKFIShKqQeOaevW9M0aBHY19aDpZ+QtqJaQBbeOw1BCDc&#10;n9QHIH+8+4YepUcn6tbWWjF7c3t+bezAR2bEsB+Wf9X8uk8K3SlCZOHEUXrG1VUGMh0kOqQ3Z5WI&#10;HPHpVlB+o/PtvqInd3Yn1G4t6bg6VH9kr/Sx/wBe/wBfYg2+ZIoxQVUVpx8z9hP86/Ppx7eV+4vi&#10;hoKfZ8+kBuMESOfGwd6uAzMjBTwoAIABjAt/qQvvl5Y/9V/vB/4p7TeDJ/D/AIOvArSmrFKdKaWZ&#10;VkUNp1rJ+QQGUfWxtwf9v795I/6/15sf9j+PdvCk0fD5+o6uSAFNfxH/AAdN0Ut8jUi10ixtKELX&#10;a2uoqfx6SbH2VntunrabeVJk6STGQucNRwMchWimDiKpq5T+3pPkUMRzcW59zTyXoFjrWnhV8zTz&#10;b889I7goSUfUc1wP6K/Z1smfylc3tDcfwo3Z1ruvH9l5ZP8ATVv7LeLY2z63cNXQDJ7f2fQwMuRV&#10;njoKpIYpCI1SS76WuNVvYP5aWqrzCs1RQQ+KSWWD7SpnnYxylBO6yCMah+ybKQD6v9uKYSz3Ew1c&#10;Kefyzw6cswFEhXUeHHH+rj1cN1xjNubKoaysxW397ZEZHG46gyv95sHhMRFBVYlqo4alnomqj4Zn&#10;GXHklV5Ffw8/q9KayGINTM0jz05hEDXE8jSSCQTzhGmDUrCOOzA+kk8fT3uMDuIkGeHH1Py+fXpC&#10;1uGH4jwOPLjivz6HHbPYZxlDDSJhc2uQGQjVRjKOkpaN6b+EYiongxTU+cgNbVh4HT9xEXU19XFi&#10;3x4WJEpBHkUURtLPHTpWxrTztKt7SRhCjxJf9s+n/WHvUoVtBMgxWv8Ak8vOnV4dc+Av509K0/wd&#10;KyXsWrkqM7JVbOyMgqYKLHTZKTbVVJlKGKim8J8FW1XFNT1j2vUx6Ziv9lpPcrHYeeKvjkWqpGSO&#10;SOSJo6iWaSSWRXaR1hMKeMRhFH1a/wDh7OLxoJZKhhQ04Vxw+Q6fuImplahh8sfz+fSN3P2HQz7R&#10;raKbbe44J6qgraathrMPjcfR09FBUQQ0sM2QjylaJ/vPvnIIjTTxwdPtajygsjS0scSSUyjQJBI/&#10;kP7omVkbU+uy/Xi/+w9hu6kEEoBoVx5/Z/lx0/aIigBjVc+R/l+3oC6VKOvo4Kqnx+4auvrKLPTW&#10;q2xktFRGhiKYyXGyRVdKlPTNRRyTtZW1hNPF9QcKappEkgj+7iZokmCU6xzENIsl44ZIhTGNUAAN&#10;xc/7f3W/aEOUWXUnpQjhSnl/xfS+32oMKMOz/OD/AEukNUYDeVbSZjIf3UzFGuQyOLabcNRlcMJK&#10;HG1WPlXIZnHVcu5hXVNZLLNIhjk0Kt1NjpsW7LV4jhmWmhhaSsx1WaekfJU0cv3tPLJKKeRsjLTK&#10;kAVi+o34FiPz7DbW71CpkkYFQP5kjh8+ljWKRCvEA+n+r16FnrzBTGqo6rO1mQMe2N64D+Mbio9j&#10;ZyopavbWawtHjjlsdTbLxmekqMo9RCtJJCjIItZdn40kJ3M9TQrLLiMRTNUABZJsjt9lEshIFRTC&#10;GufxFLHkg3t9BfgZWe8WsV68s6AhSp8xwHyr8um7WCG53G9gkcnC+TU+H8gejh/w6nx+VjoaHeu/&#10;8jDjJJyaWj2n2TG8lFS6NeMy1TXbfRK8yeZPQjq63PqOnkw3UmbxtVPV0ufxm36bPxS0eUFctZQP&#10;/GaijpIaAV8RWoq6ugraXUBKUFo2ZmSy6g00cmc7WO52f0yhRKrDVlu48NRGgEkaSOOkaiQuajB/&#10;3h5Jvdn2rdb3brqX6UhgV010Izszfioy0GoLSrBQpPrTb89eq+0dgbi6xyPW+8e49y9KZdtx9eSb&#10;YTb26IYetMXunNy7lp9o5GKgwWD2/uvaW5Zy0NB/EZ0E8EMEFZ52WKWIxtU8GUq8tT0kkOKyNbty&#10;LJ43Lr9vnaWGrzOPydNh8s+IpchBVV8NHlKFfLTSCmM8kbICqkuDkWJc8tzbrGiWcyy1jdiPBjNR&#10;GwmjZcdzyks0emNSpYsCFxR2Dnrcdw9t9+2bkLezPuVjNFoBgEfiN9QJpUP1cOgF0DKDqkALBlAI&#10;UGvPfPxkr+gu6vjlvL5a7Mjruqtx9jb72JvXr/L7iz+1Mjg9qdcx7Qx2SoBvrYE9RHixVYDfH8Sp&#10;KqhrJnpccP3ZJJdUQRVfs6OsyuKzsGV3PNJQbBOAyeYr4cNDhdy5ydKxK7A5vDQ52soKDcuFyNG1&#10;X9rh4HbyGeGWZ1iFPHKX7s2ocu23L23bRF9O99BcpH4q1EkFwPqHLP3+N9P48bGQwqIw8eoKoKAr&#10;2B+9p7pnnWOXmfmSOXknepWHgi3t9Si2jdYqPFZCfQ0umPW4QLq16WB7rmPmB8Rfjp1D8QN49F9P&#10;9K9b4XsjqX5N7D77ym19qdidhV++tj4Gu7B2hNB2BtzfO654a2fb1d1LmKjDSZTcmQpKFIEimigp&#10;6mRKtQ42nW7LxWJyFbDRzbN2ru7r/e+f3RWYSSrw32lLSbbzNfuvdmzJKqrxMmJ3lW5nKPBIamlp&#10;K2erL1+v/Jh5Q5zFy/e8zcqybjuvNs25xWL3iwXCWUduY45FMj+KkBroQl5oPqJIQviItElbvyV+&#10;9R77czb3yM3LmzcmLcctWl1bNuMhvIgW/wAatnto2jktfFAeZA7NaNIFC6JAUagB7p74lb53X3tt&#10;3K9vfIqLefyH+NXyTxfXXxbo949ZJvLIrjOw8jX1mC6s+R2R6tOcx+6unNm9Y7VhzuIYbqTDY7E5&#10;tsIstDW5COKlU+3N37dx24NvYR8ZuDbVZnMUuMkoq+NKVoa2gxNDV1MNVQmryGOWrxUtb9vLVTQR&#10;1OSWNWjAjA1Brn/2hvbDZN43/fbaHdLS2EYhhE7RgKyqWVJ4JHpqqUjiIkEbgs00iv8ApyV7Hb/v&#10;Xuz7IRXHIHMy8s2VtPJHcj6ZN0Gl55UjBN0luW8XTqJiJVA5TGkt0TP58/B7vLpzcPyH7h7wqus/&#10;mxg+r92bU7oosrSZHL9ZbsGF33k8nQxtgt2bIwh7Fw2Dra+hqa3F7Txm567am0ZY5amcVNTV64WL&#10;szZPW+T7J6u3jU5He9fubbeY3XS7Yy+AyG+MbisfRZzBmoy9BuzFDMy7QnwdbFh4qWCoyNHNDFWP&#10;AtKsU84Zif24Hufu+wc326e3FrazTxQKyPeJcJHK7M/jmKJVeRxFE1YJO5GZSWDJQ5sexftXzHse&#10;1cz2FluwvoCbbQ5jSIqP1S1EV3MjECtGFFUahSvRUPjx3P8AKbc/x/8Alt1T1P1H0O3T+4uoOoqP&#10;s3YPY0PW09fvDfg3dj4MFu3ZuD2HtLD9qbq7K2niqrK5x6Gpy71mKo8ZV11dVSyUkNLMC+H+ZHVW&#10;5dx5HFYHZ3ZFDtbbgpIt59xbsxtPsHrTb24chlk20dj1FR2JlNtbord147LyItZT0ONqaakM2iWp&#10;Ew8PuQV9n/dJxvs3OHM1rHtVtbobUNZ2yxMwbxAjPbvG0bgKqmZ4ZVDgR6xRQZ65n5V5j229Njul&#10;+GjRK1WJFQj4gCVIOor3akDJ26GcN29GL3Z/I6+clBs9qrsvtj47vvBdr5z/AEJdIddYLO9ldl9x&#10;0+1/43vmk3OKLqjbFXtvblDntp7bqP4RlpalxUmlpqGSGKrkRnNU+DxcASq+xpKjGwVwyVDJTJFD&#10;LPkZyxq5o6iCCWSneobUjyEkzIWBbSeYoseYv35f+FczS2fNMyslzEUYhUVdEbuHeIPKEbU/h6Co&#10;agVW1MMceZdi5zmms9u2KQ/ve8OltxKwjQI3QsFtpT4T1hHh8RpJD5Zc1IYTvTfeVzc9BujeW96L&#10;dma2RkupN47K3LUbjXCS9d4bE1FFtbF5Gkye48JHVHaVRXLlKWiiSCDH1cMMlPCs+qRAP3yaivm3&#10;FkM1ubJw7SoDX7hx9fhcxV7i3l1zuimSm29Bt/a2DpMNkqef++c2XqSq+JnpTRyiVyZY0TInkVJO&#10;WNp5f5S5MsZt13O5tZofEeKKxtt0jEiSyOBexTwxiyt1mVyHAlYyKUd5oiIp/qp7se2nvTvM/K1m&#10;p5e5hktDuG4FLEa44IJNBa3lke4P04Z4x4KoZBIjDUqHrYE+Ku9dkbZ6U+PHSHWXU23tw/ISfZNZ&#10;1LievOz+h5+j/jV83unt4ZrA9v7r7e7J7H3XUwvLS9D7N2ildXV1RW1DZqpysYxtBOlWCVF01Wb9&#10;xdLNHlspPW5HbVAuMy9PmppZ6mtzlXHQ10tTia8iKknwamUN+0ci0csjQ+aJqd4XC/3k+Wvaje4t&#10;kgsOWWtE3u5aaO4gSZEVYkRtM3iKdVYpAsbBYVagOkBHXrK/nOTlm3sUvYgXZyASPEQU88GuSa8F&#10;pT5VoR/+bbt/4UZ3K9Z7k6b69xmxcT31vWn37tLs7qHZEOzNu7c632xT1+3qPGbz2Pl1qt1R9h5K&#10;KSV6b07Loaumoocg9FXLWJWxixQ5N8fPBDA8RFTNk5K/yUf2zOkNMpgmqawU/iBpJbAGeRNcEfDh&#10;V5xu3blKXebW/wBzbbWAVbUowkLAFpHjkEMWoajKI1jKxxsQ7Fu8ivQF5g3badu5UbfIW8KEJ2nv&#10;cY114gkfDXI4g0PpVJkOuX7DxuWm3LicxFPtvCdQbf2DHhN30e4cTSVG5tz1rZyl2ttKbLjNPFu8&#10;GvqJ6fB0eT+w3FWSCemMlZ5IUnm9lV+4s5t+qzE9HUR4LMRZujoWqlzAyEwetFPFVmvK0cdZRT1E&#10;FTQSrFK9HPT3ickhhI+1848qcn8tbtt9vtUsS3JoGImhjieOKTRdCKLUzL4whaaMurswCnw0GjoG&#10;cm862fuFtm/2sarcbCxjjaVW00YPkaQkcmWXjwYAUJBycTZPyQ2j8Yepe6dgbI2Rvqj3l3n1Y2xN&#10;45qTbb9Q03XuKwe3dsTru7aVPsCXcebrNu5yPE1OO3xQVGSxY3ZS5CP+JU0axy0z8tv9b4zDVO41&#10;24tbiqndObzm683DKcRPFLuLPQY+myOXqZVxJqqvLJR4uGCnkqppzT0yLClo4o1QD2HNm08n7n+/&#10;JvCu9taVQ0lskts9wY6slGYq304kYPJCw8KVlAEYiHhrJvLfLVvypf7hf+Objl9zEqINS5VGAozS&#10;F2qSSTRagDVqpUhf2F869x72h6XzPamyuq9+4DoLaXUnRuC7B2bF2Vsbd29etunsXuqTYOw6nHzb&#10;/wAVRY7r3+IbheszNNi8NiUyuRo4aicrIxV1a9FLFkh/FaRqyelp5afFzIZqKiOLMUM06zss60tT&#10;VQy0mvUtpRHwLXIJVBucV/t8u4cr7qLFJJNVzCC0svjyuEGlWR2CSE6DrBjWiAA1Z2O2u1hsL4wS&#10;rAqLV1JLktnIxgeoJpWg4gkloqd3QVXVENN1ruek2Ric/nqXLdrbSr8hi9y7qyPZeLfceNxGVwLQ&#10;baqt5YjY2SwO6hR/ZVc8mN/iPMxmeKOYYslXwQ1U4hbUsA9MEdPJNOwj0t/k1AqTTS+aTUI0QFnY&#10;2A9ViKuXuRdzOwfvLd9puhEF8RpYnOnNQyyzqpo8a6GbtY6a0JZeijlzmCxbk/cOZNwnMlnCryNI&#10;A0VUj1g1opIApg0NQa0rwmbD6G3NuHF416nauSp4sjkMdFDuH+8WLw+2DVZmSOlNFuff+TSm27t5&#10;sFBUU81ZUVTJTUlN5pJZI9Bf3Ghze28IH3Ju6rxe2cQcNQQbiyW4hjsW9Ljao1NZt6mzM8rJLijF&#10;W5ZhDBK+qOeZgNLFgA/z1yhfbbNdbfy1tLy82hoJrXwml8WOiqZ0o4pNRWDu0qR6RqXQS2Yh9pOa&#10;Pb/3z2nbfef29iO5TyySxI/+NQhTBL4LUjnSAN/ZJWQW9RjuJBJMz338U/mT0D2YPgxTdcdjbu7B&#10;wHYMPbPXHWHV77w7GiyG6anYO3qvseo2FSbIo8pNvKfKbDoMVLlq2m+xkgoaER1KBY1CInfEGeqa&#10;DM1Ww5YYcr5KePByZiGWt27DUz5Cnoo8xlqGmqcbncljsXSapqmlpaqCSrpQ0UbeRwwyQ5a3KTY9&#10;h5f5Y50SwPN09kya3pBcWoZfHKySREQLHHK+tVkZHE0TxqlWFJ/5k5n5w5a5P3SSz5QXd+bY1qkI&#10;uYbVwpbUVErA29VQlwJACSNIKngZj4j7o6i2ruPrXp35o1Gz9nUW59q9g4/du7sJQz0Pc3X22v7i&#10;7h3xithYqrSXJdd4yfMb9yFNDiKzcVPLU4DcdOZZhHFTtpF3GU+Myn3NPLnaV5dv0eLmr3Slilip&#10;oM9kcticeYHed2aOsyuEqgojMrxlArA6kLYr7hD7k7BC27bLyJP9LdlWxcxxOuliqtOlAyMVjMEi&#10;uIR4ilpAhIQ4X7h9477vm9+4d77bQ7st9zVbPKGieO/gq0aeLKsbm3EMrqpDALIVKVaNiAdJO94f&#10;Bf5xdQdPYv5HVXQ2/NgdD9uNFkNpZiLdu0c/mDjaFcZlMXlexdu7Wr6Tcm3KWn21kFjrK2uw+Mjk&#10;nRmkp4WkWIKHAYynoc49Q9bLSoKSKjlRmkmWSKCnMsDzUcaM8bo50owsVViG/r7APuVPvrcvWUV3&#10;syvuk0rzBw0YWsk7axHMsphkGTrqGYnTpIAp1LHIvOW18zWt8nL1xr2e1KoH0yK0FQSFZJI0kbxC&#10;CATq0hfSvROezM1udtoYbaG9sHgaGlym7dwdk0+4ziaOsq4czmPvMbl6HC7vxlVV1GQxeVaip1qI&#10;JJJC89PC4KCMg48umPyBnmkSKoggjUGm/d1BSPHK7tGVdolZtZHJIB449pOVrrmjYZLCDZ5Xj3iW&#10;UaJCYkXWCrJpMlY1cUCqxIzQISzUMi3m63XLGyT7hHCzsoLcaVoQSRh8jJrSorxHkjup0yOJ3Lte&#10;SPI5XYr1+TebFbigQTp/EsWYKvH02MqponSkzE1XFHDHUBkip5JkOtAfYU7eNTjd0VOerosFW4fD&#10;UNdTU2So6CvpMl91UlRW0kgqHrZsdR6II9SjV9xMisQFAPvKv3KO48zch8t8jzbjdHn3cJ49UM0s&#10;EgWNpSytG0fhW8usrCVP1EpCEh2Ro4k6X8uc3f112RIYyfFEoUitRUE5zHF+wgUFfl1Zv8jqzb+4&#10;eiOs+gtu5L5BQ92dtdgbPz2c6q3t2TsHcHXk+0jHmI+v83Sbn2jt7Y+2N67oyGXzZNDWymSPEUFV&#10;U0kjmb0xtlfFT18dTLgP4dR5mvgnlgqHjenkimMnhatkEP8AlldR0MVU37L2XzSL6ksG9nN9y5u/&#10;Js0Dc5OViiiSNG8OK48eKJPDSJ01RwrMtVk1FmV441DBGckDTd+Wbiz3u3u+YmY3MKKqefaECgdj&#10;BSSKZoarTNT0q8V/f/omu27hPl8vZe5+ktg1u2MJUbWoZMLvja+dwOPp5MlheuKOgytY2xtk7z3N&#10;JtmiqFzNNVLUS4LFzBqedpZomUGC3NkYUqqDcuNoTgIY6ifES43MVGSylctLVVAlhqaBcPj56KpH&#10;jjdo45KjTLJ4wSAGIF5t9qr3mDfb+/8Abq9WXnBJF+oTwvBijSRarKJLk/S6QpWMUck0d6gqK2k5&#10;Yu76+N1sU1b4EBwVCqoZaA65G0U8uHq1RToFeyviftHee6sPkegN8ZfcfcGQzu3KDt3am9epqPqb&#10;qTrmn3vhKXKYXcuO7Qn7S3bgc7tbTVSQUlU9Pj6irosdLXmLSWh9g/v2PF9wdZ7s2BRVebx1H2fs&#10;7dGzpMrLhMhisztvHb027VY+bI5Ohrlx1dt7JYikri8VJWJT1L1UaxkBruJmb2xm5WSLmTmm1ae7&#10;eNGWK3kYkzRM1ZIl8F/E8cBSXLxOit3+CyvoFe3WQ26Z933SPXIQh8JSVLMtMo4RhUqKll0lQeNT&#10;g9vTfxw3L8NO29nfJbubF7cyNR0Xu3rDubHbI2R2RjcxB2xv/pvesdXiKLqepocTvqh7Jj7EyWNp&#10;pK7cGJqpKPbmLyFVV1HjaF6NME2zcdi+qKYdrby2xU7ww22MBh8puzE9aYujpt05LFyyIJ6LaFdL&#10;ulIKL7iRaiPFK9XIk0khifWquDPZObPcaTny35Y5Y5Mud5s9wuGFzLLuLWhhHgG6FY/Enig8SVZz&#10;HIZmtktwsMKwpMdIM5c2zmTauZr2Fpjc20oFTRItRKM7YjZylCCFJNGIFW7uho6b+TXd++fmpunD&#10;fD3oPvTd2y999nbm3vP0duX5Z9mYCj2Vid27Kx24N3ZGbtra+8sA/XG4Mnn8HV0+P3NkamXHT4H7&#10;PGTSCKaUVc3cOMw2/MNjcfQdhNhaim3NSSU9ThI9tyVeUzm1pqPMLRJBuTGZePHSY+tolqHpoaZp&#10;VEKs50FtRvDzZzHs/Nu4bZzLyBObR4YyyJc+O9tBKjHTKsaSx3bEqztPcXEbmNJDFRdUXQjiefbp&#10;XtLizLFl7qGmkUODTUrfbqBwQKZHTNsLsnuL4odx7+rez/g/u3fWM3F0i8m58BnMv2VlML0t1D3f&#10;/fXr5q3c2e6rzVHiO5KHeGBqZ6SPdebztGQaiupqFYail8UYz7dpqbdOJoKLxTirggKV2R89N56g&#10;IyCp0VGNanh80jvYMixkMLaVF7Y3+5d5zb7I897tutvvEUe03ErSW9sqs0YV0kSIvDMpA8NqtTSY&#10;9S1jOkKOgvut7cct3U0sSghyCFNQFFSMqytWg8jUV8xnqqTv2q3l8OfkD2FV4RcBFSbpylXn+s9p&#10;UlBuePbO1KbK5aol2xUZHr7tCjyv8Sjx2CiljipMicnRIZY5oqicRqJIedajpvvo9t0kcdKA9Qjz&#10;yV89HQpHQMsDQU3iSeaFsgoLxBg37jFXAAVlnI20813w5evudt4iG5zObVUVLaOeQvIS6yCMaXb6&#10;cxhPEKqy6UYO6g9GlhZTXDRyX04DtRQKLVjxNRU5A+wH59OHWuKruzN3de7h7q3PJR1eRqNr7Ep6&#10;Pb9HtHEdg9kZbJ7nxn99aHdeYz+ayGOoNwR9e5qaOmzGTSeiqJKSgpZKNizzQ54NyVMNJQtS5WlD&#10;u8oikFMggVIpE/ZZqj9VTLExCMpLMCWsf0+633tNYR8xcx/vvlSf9zxeFVfGbxT46ssckJgYoUjf&#10;SzI1FUqqsQM9PXWyW6zyD6eQIAMEmragfhKk4XzBIA8q9MuX+L74vsDe1NlOpN+U+3tqYzHplsAM&#10;6K/ewn3fi8zTUG6dvPtPHS0h21gMiIamvpKg+KjKLTT1SNJrVQYurfJ17SSRVFLodppYFlapUswX&#10;XNAaZYGEF/1BrEW/oeYm5r2KLlfa/Bt76G7V18NZSiwsBGWqjrK0lJP4eBb4hTj0Dr9LXZYGjDiU&#10;EGjBCGWhqRp7s5I4fPorHYOzsNsTGx4/Ebkwe8abLU32WOzc+Oqdt5DFT4vJTRVOIz+NzH332OTd&#10;kIQo0okidWDgBl9qA46kSGWem8kUk0heJZRLT6iUAlIcuS66lLAkC30/x9hTbOcd3tby0iuqSwwx&#10;hGUaHoobt7SpAwQh04Nak4p1EXNfJ9tz/aEGRkfWCDRq8f6Lx1oTj0zjpN4nfO59m7loqGuqqHN0&#10;lDjaemqmoHxW5IIMfKyy0dOaaupKino6jwyLEyR2b1EkizD2VvMbW3Dk954rY9fuCtnwO4oNw5bF&#10;VkGBqspLQjB4yjgrIMlnaXHQ7YxdYtfl46vHJWB3qWikCk+NlGdPKn3g+WeU+VuZebL7lrxecIls&#10;0IRPp1mVm0hX0RN4MaKvh1qS4LeGrgdkx8t83c4cv8ybhd3Vv/iBRAK+Av4aHgjSCr/xcAMArXrY&#10;9+PPz16C6x+M/aHy52F8f9t0HyW6o/0M7D7WwlJuzCdY7S3fT9hdhZcbOm2PtvcO6t4dnbnxkWzN&#10;lPg9xxYSSnejjrEnWlalaWpgErrbZ6dCdfbd61oJ9xZrb+z8LRYjF5nNVFLn9zbuocPjKeGSuyZx&#10;1DSVEu5JqlTJOUhjSomfVHwxQYv878xSe/G/XvO9xJGN2trOCKRWdlFqAKIXkkZVuPGWORm0qzIS&#10;WdAWogfv9zveYbq5+rUmgRVZnBJCilWNFJJ0mrHJJPHBNTfyk7gzP8yvv2L5Nbj3F1thuw+4Z8bh&#10;exNsvU5HrLZPR+YpMqm2ttSV+8N9Z7L4fKbGrduJT1smQWoM1KiVkVXSxGKOedLVO9N4YneG3p9w&#10;HaWH6/Suo8bUZfOVwxuSr8znJosTjsNi6TUuPinyGQqIHilnnDF/8nCGRw6TtzFyh7H2ftjzbHy9&#10;uVxJzlJZxuWjad445InLISZBQo7t4DrE0sjghljwZFFl3aWYtZFte6440FcAHHHB9Mefl0dD/ZVf&#10;g92D8W+2cB8f8j3n3H8yX2Pk99YvYXVOMqt+bV2Ttfr+umz1duTc2XrMTjshmMfRYanqcPWUmJjq&#10;KqpleDJQwNToNYnZXE0MlbuLNU9VTU+5pIKvD4qbHPkKiKmopIqRUirMa80lBJXtVxHyztDcIyor&#10;WBvjRy7uXM0lhyrs1+rnk5CZT4xVI9QmlrLFI2ksImqyxRtlkfWhBYklht5pDDHMn6JWpLUHHjmt&#10;eFKZrg1A6r+2z2hlMJhfjl0luXC7wzHxyx+S6+7s7O2n20my9vPubd5fOPnst1vvzHQYbeVBsH+5&#10;WdEeGxC5toJcgs9ZPS/cTmNEZg957fzebze3Kb7KHc216PGNuLEvPVRVVBNloKmr2u7wy0kCz0uS&#10;p6OoCzI0lOHhcKrlHCzHz77e3/KgSfbOYTuu1yyO8ckUSdtv2CZpJEeUBRIxC0HiNoYF1Y0QT7xy&#10;sNqMSxXIeBiSpAB7TTUTSRuBPzOKEqajod/kL8SuxuhdndadgVPY+d370d3LmN9SdVdlbe2rtnd+&#10;IrdgYnJYLCd97prGxe/txZDauZ29ufNUlKtJLDTZDJK8hnqqJrQs91eYglZ4Y6wTVlHSUrSSMwiO&#10;NkqdTR09WQrlJPID9CwCjU3BHvXKPKyXEv8AjFkLXbpbphJAAs7XKZo0QMmg0jRnodLMD+mTQai+&#10;45cQwid4yql2VRUksP4lo3mBXNPlUZ6DLZfx53HRthstlcDUUHX+8d+57EYOjpcXPnX7hwe2vKMj&#10;ndhY6vq6UZHHUGLjapSeQUck6zlKR3kjkUFY3n2b2PUb7yOydq0G1K2PD5nYtXnI1pc5X7zoevtx&#10;7hGJyteMXgK6qempsjNjKulTIh45KGEtXfay/atE+VVp7c7Hy1yVBv1xz1c2M1woKW4jHgPLJr+n&#10;CrN4bm4IRpo1YEQsrxyM6w0YS71uW3bbbLNDvNXK6tHhMBqyRxQD7K4U9tWAzsP9G/Av4gdcfE3r&#10;z5Ddh999q9fbn7B2N2RPtHA5jP8AWmO+OmU+RO3di5/dvWFAMT25szro5fd1DQvFlsdtvK1cuIq8&#10;5RzYGpy9VStaY5+Jp8fjkp6WjmFQyQtB5q2pqSEaGJJ1VpSslS0KkAK0il30rck6vfPfmW63zepb&#10;vcNzgaKEurARxIWdXZow7AsEaVlB8Qo9AQxbOg9AiS7ut3KyPtoljqpw4TV8zQVqaZKjHFhwpqgd&#10;g7q3P2RuzIbz3rhoqMbhytJmMjRbV29icEMu1fWTUWTy9BhqT7LA02ZzP2s81UlC0FFFOrjQixxI&#10;oGdxdydX9T1WMj3B2TjMUtXlI1allqpcMmSyC7cz+fx+EylTHE8uGiyEeCnmpjI8CVklGadGlLGG&#10;TJD2c9neaPeDliZ+aeUzYIsLRWEvjpJIjG5dXdESVFfCyeN4ulhVJGDRs+iWOVOTtx5n2+V7+ARR&#10;hWSNiVJDEtXR3rqICOXrU8PIkrcn/LM/l3fJf5W7b3Nuen6QpV2tX7IGw+qu2t0bYwu8aPZlfnO0&#10;8ZtvsHeOztib1rKLbe98rtKgGUxOYlmimqcHLkoK6Mw/tV1K2V/bfZOQ6I292l15ievt45TJ7Zl3&#10;pW1se6Nz5TZtdt6qwtdmIchtXI7b2dlc9uWmUyQCFBj6SprYQ5VY5SqEkf2s9pb/AN2t/wCU73m6&#10;Ta9ipax2aJCZS8jWsTPSRnUSNJMFaLSTHMkwEIYmKMhW22zlobxNt9zfFLU00MhZgdQBB4PrB4qy&#10;kqQ1c1FIu2vgP8Cqn+ZX2p8Pe6eyu8Ol9h4ndnW3VXV+Fx2O2NhOyK7tHKzbVwWTw2/cj2Fmazae&#10;LizdbS19RRZDDvmsKRmKCZJ3plWnZPPkezdybi6xyWFggl2ZX5U733jmDTbcyNPV7dzG3Mmm28Jt&#10;ypGQx1RDjVymQgrqepSkqqtaKCJZJPLLKyz7bbf7Qr7aSbftvuP9RuS2j2+2iVblEkkgleWd5UEY&#10;SGRiyJM0zlWClVjKaGLxnshG9ol2GcAouD3ac8aU8hWvGhFOjq7p2Z8AOkujvlD1dVd0xYfvLaPX&#10;e+/id0d11V1/dGFhqexOqt9plezN6dm0FNiM1isXv7JHGUeI3AKvK0m0MrkoclTUGOGJFFJIO+No&#10;XzYwVdSV/wDBMnDmEmwrZXbdRlQppJa6hyUsf2tfS0WLqK3DSzxRSTsdAmVvG0gMZxv90t1u+Xd2&#10;5l2TduVodx2uMQvuQS/VCQ8cLwaWZTeSqJirpItdGoRygRHwuiXfNwFwk+1iMF0oTpI4gB6ElatS&#10;mO4nNBQdVTb63FB0xuP5Mddb02bR9n4c9bYel7Vx/V/yCwuyV3dTb2wPXm7Nv4ypzW8NlZ7snsrA&#10;dedjQY3LzQ4yPXK9LNRy1S4llBY+68d3Li6HE0XV+Y21iaP+IUFbuDc2fketzeKp6HcGArqbAYzb&#10;f2QoM7Qbso46vG1c0uQono4agzw+WVAvsj+77F7b+5vOq2/PO2qJZYXEUEQlSO4cQzGSQeDGqwtF&#10;FHrBaWNg5Ux62qCq5Yvtr3LcVj3m3AicGoUEKcGraY1FDQU1AjTgj0Dn/K6g/l9dzdpZqn+Zu0+y&#10;KndtdhMzhNndT9bYOGg6k3tSt1pv5d2783LunGV1VubZG8di0UNNmcaMZRrAuQpEsrRzPHGm9gPu&#10;vduS3Jkd17dr9s5PE7mqcXtugrMZT4nHikpcLRebMYPLUGfrafdeJyc1XIErJYMdOHR4WpkCKzS3&#10;zjzL7dcl7dacv8nXX715bg1G8leWW4ml8RkaNGiljeKHsLBWjLJXUSqSIxcW7/u217daR2u3T+Nb&#10;gAyMztI7kkEBldToAFRQYANaaq1MT8y+xPj58ctj9S9O/F3sfBfIrpffvXdHurvPsOLs+h7k7G36&#10;+T3fT5DDbN7B2LubY0p+Ouf2g2GmMGEhra+mETxVzuaszPM77a25vDa+fyk1Ju7B121cblM1kMht&#10;aPF1FTuKi3BvevOcyFTNuis3rkKampfuqzVS0Jx4WnpXVIfSLiPt63L255tFvtW18pT2Uu9Irm6k&#10;N9cF5LGpJ8PSviL4RLt4UUArJR9IVQY+3TmfauZ9/tWs2MV6VVWUl5NQiUKKsyqp7VNaDOdQND0E&#10;/wAkO/8Aob5M9X9YYjJfFjtXrfsbcfXHWG0uvfkZuPe+VzuzMn118YKbcGwsLR4zq3D/AB3wOS7C&#10;pqrC0FVBlczTZWnkkzrA17ww0yUSv+eocVuI42uytfW01TFnKKpx82Mz2TwlRVZbCO1RFRpV4vI0&#10;MlXGBSO1RQnyU9TGjRzxSRa0J3tW6757fzt7abfNCdhmiD+FPbxlGFzF458eIRvNLCxPhsTKwMSs&#10;CTHUA6aS72+Y7QYgmxuoL6qHLd6lgB4unxABUHgOJAPQL9Tb570+Pr9j9IbF2/i9wbCyHVa1m9cd&#10;vnpjbO9cDhdi9k0+1ayt3fu7C5HZG5clQ4KrzOexuLpNxGqiqMeKuI0VZEzxWckfB7nx0VIZ8pQU&#10;tXSTDy1tJXY6qkklSVZU+2dqOtpplSNipsDYA8em6O0i9xPajcrnnB9ksLi9Dohhhlt38KKsZUsR&#10;FMFVmKIdWhwdVKguVZIvbfURGjPWlFI4fbpJ4/mCT5Z6TlNie9/hv2PV9iHb3VO5dw7JzeNp2pdj&#10;7g2L2Pt+hxFNU4LJU2QlrsVjd54abC1uTno6V5JZIpxK80QF/K0Tbmpcbt/a8sj7jrYKXB4WSnqc&#10;lkojUWjpY1X+K5SN9E9XVxpEdLBlD6mLA3UCvIFjzHvPPu37necqWjreXRmqJwCD4bSSaJYyVjQF&#10;GlmTTQnVCirXp212u5injnmtE8FzUENXgCxA8wB+LHHAr0q+gMR2J3V8qdqVafG7rzc9R3f3fSb9&#10;xG2dgZ47Njpa3I0me3Bl9jdfbpp8jmKTaOzUqa1psjj5qepkpjQijp3pj5NaXrcRujcWzJk2xvrM&#10;7VydftqbF7d3gKKhyldjBW0MJhzy7bylLBjzlKMTa6dKuJolcDyxyLrjaQ+Z959odqv7jaIuU7S8&#10;3OWcSzdkyrG7ykAmWeQidovDXxlZTGz6gyqrvF0ZW1zy9axPZrZJIrH+kKEkgEFtVQDQkU0+VKHo&#10;ye++3vh30n37mNtdqfEzq/t6WPuqq3f2x1lg6jMbKosXujF7o3JiZtjYDuubL70myu1MbWUMJzkF&#10;HFJhspMJYo/CpHhFHY0lLtDaVDtaerzu4WxOPgoZM/uXK1WW3Bmp6SKE/f5zIyxK1dWVkzkyPGEh&#10;TUI440jUIuKXN/Jt1vvMttuezOkFrK6iOJEVERX1KQg1kAsqmQqaF3Mj9rkqAnudnuNrK1zZr+lL&#10;QgDQMHgMk0Jp9tK+prVx8janc/cPdG4O08VtvrfrPF9vZOnzmH666c2PtXr7rXZmDyFfU4/Gbb2h&#10;sjblW9FtWnoqLBo8UVVpyNdaStq5JampmlljZLE0+56djWQ0009PUUWUgoJgJqGavopEqaGt8YIY&#10;tjZlWVNeo+ZAwAdR7HnLvNX+tpeQ2ypI+3s0sLXCDTcwx6l8SINIhQtI6KylVHgnTICaIVEdteDa&#10;oXRtT2oJUNSjqrGrLUjBYgH5UxXj0JPUfc+Y+NeWzFVtbK7gTC5WPcHXe4N7bdoRiuyMD17uaZsX&#10;u3Z9Jns1Sz4fDZneWLxjRSGmDPDTSSosskcjqAj7U7Bx3WeCw81b4chkquqo6aqirFy9Lh6GB53j&#10;rMzNkI8dlmq6TFJC9RJFGrSxxLrkKIDIuSvsbyhvvunv3Ne8W9hHt+zhl8G4tzbC47o1LQCKJ4Wt&#10;5JEZUabsZ3cCIpVip9y7tJ3u5e5DBXqaU014V08VAqtSTj5Hj1an/LO+FO5Pnt2t3Pvja1dF1z1Z&#10;hv43XYXO7Kg6wft+dpaXF/w7qyn2zjN07Ej2ZuHfW3Mt9q24ZFpcdLWmWKjcu0kKYOud19edp7a3&#10;nH03T1255KatrTmtw5rEbsi2bvHN7grayetO097booaLDb8w9C7yAS4iarxdNGyU0ToFESQlztzL&#10;z77fc+x2PP0skHL9q6iwgQRokdooYAmCH6lhEygRykvI9FEHiaYj4UTc8f1o2u+30IWLo0CxKFgS&#10;i6Y6aOIpoPFmajKQDUZDXv8A238jPi58i/jDk/5gvbFJ0zsHa8kOI6q676pzmzJO5ulOmerdsYmf&#10;rPM7q6M6ty27v9FkPYNHJQ0MFXWVE24q2qo6uTIzSy0klQRP27l0yeNnydFWYuvip8rmsJTT4ysi&#10;qaKGuweSqcRksdUqPJ4cljq6nkimh/VFMjBl49oOeV5bv+YZNv2q9u5on0TbiJNUtxGxBZmEw0Iw&#10;FTG5poBUJ4tSAF0O7bnuHMvMtm6P9IvgMG1KzGsWqXICkUY0NTkcKeZGvk915jNi9l7b2/Pj+48c&#10;m8dkdfdx9ixb8xM828Dhd+bbodxJuvbW4Flp8buHaWYxWbIp65VSF1hjjeoMmtEcMVJPU5etgyOP&#10;pBjlhpno5o5nmmlrAKh62KSjhpqeWiMQWPSyvNHKHPpTSASbnNF2jZ9on5f3W4+pdSfEaQ6ngd2E&#10;esyBoj4YCgrr8RSaMSQSRHfSW0X00sM8niDBOoltJJ08QwOkEV4HGa9IbtCn2DtPrbrHN7A7H3vU&#10;dhZ2p3lBvOhrqKvxEi7DnrKOLYGRpNyNns3gt0wzxPUpWUPgx9XjKimKMKtHWaNE5vpPrLe3YWH3&#10;5n8Bisjm9lUjVO2q2txtPlZKesZJX/iJjr6SWeGpxYklWlaKZfE07OFDWYCaL3890+Xfb7b+WoZl&#10;eO5maF5CYopIl/TSJYJYkQxyUXUZWLGTU4kI7KFV/wAx3v7visvqK5P4VBHD4e2uc1rU8aHo0Wyv&#10;5pPy86Z+F1R8XevOx67GbV7W3fX4neWchp12fndnYOkhwWMosHsbdm1NwYqSGn3dR+STOzV2Oaqq&#10;4ovC1S8Us0ZRvbVJu3Jwbah2jvPD7UyIrctkqbBZWnArt5ZOgwVVNiMRQ1DZClqaOix8xeuq1gga&#10;pcQIVmpgrs0/+z45Tsr68tN5it9wie2a2DR90ZhkEhlNzQ9xZRGJIyJgVQSKhTxepl5Tl2tbG6N3&#10;aiX9HwwVGpQpqXMmc6u0MtGqFqBTURYP/Khrvj3sDO9xVXePS2a762dTbN271NuDszYGOpt3dd9T&#10;dcb93bXU2+tz9sJDjsjiK/JbvjgxuIiE9bUUU1PHP4qaviqJUCg6dzu7sr1/t6i3dtfc23MvhcDg&#10;8bX02883t7cmar8ilGkT15zu1s1nKDOF0iDzVhlBnkkJMaE6fcC+5HLXKmx843F7y88lnZXErsqx&#10;LiGOOFDNGzu1BK0xZY1Cqy5JIZWXqIpXRd8ugpMdsXalKAgAEkcME+QOBwHDohX8yXpv489d/JLe&#10;G9uiO1Ng5fYvbvZ/Zm69s7V6e2XuXYeK6e2ljdNZlNlZraG+ttbLfYm5Kjdc9VT4fb9HE9NiaGjC&#10;ipm9CqMWUm+3oqutq4VpoaOn8k0kTRTwqlNFpqHeKMSOP2wCgAaQNe55sIP2fwFvraC3vzKZC+Dr&#10;jkAckqA9AGINS4roZMAahnVnDKLlEeQlmrg9rd1aUNc04nJBH2dVq7N2ZuTdG/NtbNwkdTmN1b5y&#10;lDhNu4urqmwGTyGW3fV/Y4GjjyeSko8WrV1RWIzNJMtE1NKFLrY2R43DQ0cdM1TMYzV1lQlDSmKr&#10;o6guIZWMb01QI51mlWkYhiiLJ6Quq4LT7Ye2W+c53Ur2XiiFbeFHmkgVlkIJNEkNFlCUoTr1Iusu&#10;FpUiObaF3GfXqYKqICSK1pxowwwHCvFfPgKngpfhz2X23uXK0+1cfXyUeyNh7NPYG9ayq2rvna+T&#10;qK2uxlO9ft3em0qiq2vl8Rg0zmPp6kQ5GurcalPUy1jQeKWKFc5Sjxu6aUSxC9LNEw8UkFRT1U0T&#10;Ig0yajA4WWRSCDbjg/kCCeT+auZfay9vLRHZblwFfvjkiGTxQq+UjY6aZBb7QQhtt/e7YzxVIdsU&#10;qtP2EEYBNCMj7ajon+wex+2/i92DlI8NlabE7yxdasFVUYzKba3TtilyVDNUtTVNMYhnMFkVw2Oq&#10;mWllillELPrR1IPtwpppsVQLShYJhGlvI08VPUoGs8hnXRMJXXVf0nn2Ht3W35o3663WYywzTyFi&#10;qoZIi1T/AGZrHoU/0vhqa1GekE0gF01wcMTUjiMen+r9vQa5yrodyb0yW6ao1eGrK/IV2UNLjsbL&#10;lMJLknqXmpYMUKmtxz0OKd5ODL5ngX/job+2Cnq6ymSuvKqx1ssElQZHUwEKoBBXxuxLKy3ERRh+&#10;fzaQtw2rZN3GxfSQTm8sYGRVjR2kLMxYMCXVVVTq0s4ZW/AnHUJpIE3V4rlFk8WBMBUJOSc1GkAC&#10;mCag8AKnoTspSY7ecG0kxdPmp8vs7AjHUVNhcFPVZOWWbI1uSp5xURS0yUtLDUZKVUnm83mVkVI7&#10;KB7xwpV4maKpgkCGcVJREZWXSIQrs1wUtZdQH6y30FyPaq53DbecLC8stwtNckJtg0zsVYsGIUUL&#10;ChepVmr4SL3sQiMxruszbzAm3TqA9FXU1BmpI8xSoahaoUDJNFJ6n5fdUXZ2312/ubHUkk+Eh21T&#10;f3iyNXDQ1sktNXVs2OgeaV4rSZJstJDJLJJ9jBCI3l0JTGQlgfvVd8ZnblftXK4TK7SzGfqqTJw5&#10;DcNbsDe+3U29DIsq53Yud2xFuitkO7MdHS1FHU/wt44JlkZZVYBsq+Tvabkrlrku5uVsluuYLJNR&#10;l8O8giQzyNH4cM0kvgiQh2QkxBlDjWumgcO+7ftpuXIfKvNE232jPfypa0wdIJkXWI5JZGWSoJBB&#10;ymrFKdbLvVH8qTaXRHVe8Md2h1VvvFfIPaHVtRk8vuqTojd3bvSW4x2jWZOkpIuhu3MDvOl6fxO4&#10;cT1nnRIldHFmamjyEMsglpZabxuPyby21Q5ZaLIZyChyFXQfxBf4izGGt8tV4YVo5lAprtIVTQxD&#10;WYE8t7grmr2v9wrna7ma25ODbNt8+iMxyW8DxxLhg5lcSysHNNaeKBIVRNQA1FOwbDdct8tWQkc3&#10;EkncwBCHUe5sjVxLGgHaPlwFK+b+DHyf37ss782x0pWZnrfam+qrr+vm2BSUn969g0u3MZS1mW/v&#10;Tt+qhG787JJRVE1Qa6hOTgSopZ442OiNHDPB4fsjdfZOOzO5qqr2PsnbDZiLb2Not+Y3J1O7cnV1&#10;FVEg3Hs2n2IKVcRT4hFqaGSPcL1AnkkSpgGmNi7zpd8ocrbduVpy7tEu4391BD4syiaKN411RsZQ&#10;7HwpHKiXtXCsCFJXXGKt+uYriD91bfEpkhCszBc9wWtdQHyyWNBRaAL0aPurtv4cdBfEvdfRfx02&#10;JsX5S9o9lbN69y3b3beU+LW99qQ9YYGWmoqXcb7e7l3d3S+/Ntb7Tf8Ai6JaqT+5lPt6tpK2L7Mw&#10;tGUmV23Nn5nbcW4qGo7A3Pu+qz+Sq8hSVe5afAwx7aesQgYzCU2Gx+PqUxdPOqyJHUVEzI2pI2VP&#10;SC615lsJYNh5kuNiitpduLllj/VNwTqMZkPgQw6I1quhlldlIMrqjIFXbDu31SQ7tc2gWO3Y1XHe&#10;aEcQoFONcHiKkDPRbe2flL0z2hvno7tTb/w/6i6H2d0jRbf29ltj9P5LeFZVd0UGAWmWlruxt17t&#10;pGwtVlzj4ZoZcg2IlylWtcz5J6hGpzEq6bEZSkRaXL1jTV0MNIK6WBYKPHxzRwiXXRUuqvmhiq2b&#10;9EtTO4SyhmYE+0G486bNuBbeuXrS1SG7J0RmKV521EpclnmYKgL6iAissdQdQ01ZQdziuY5JURAG&#10;Y6RoJY6j3VYkH+RHDhioG767q6szeXy24eu+t9r7ZwGUyu46nbmFzsW495b9zGP3VUT47MRb939U&#10;ZLau3Pu8KyyzUc+Ew9JRiqYM8EaAj2UjviDut81j6rpaLaW4a3Z2exPZG5NhTbyyW1tw70xFPtfc&#10;+Ko9q5uohqVahxuWy8UM+MWeNsbVVtK33YWKKQS5YcrbrylP7bbNe8ySX0W4WqPZwN+qIH0yS/7j&#10;y2cbQpKyUiNxJUPLEYTrKSAyI1xt117dyGXxl3WJSkWoMY2PjFzoYDQrMoCM7+a0BNDXYq+Ae7/g&#10;9V/D3aH+zk5DvXrrMZ7Z3Yfw76s7XynVmH3p0hteu3P2JJk8nvbo7c23djbl2Zj+xMJgMnT4/cO5&#10;p56XN0VLEabHVjTEvTmr+POyV2ji85k81s/bkOe3bna7eOZotsvPh4o8pnWpK6oGWyArKxs3lqaV&#10;mhlqlSGGr8flWKPUVGDv3qOfZOdeZrS02TmM2O2wxlCxtVlDBFMJojgZIUATVWRwKmOM1QQsu5cw&#10;73KvNV2gexmAVUYQ0/TXwR+AE1CAkmM0OKnj1UX/ADNvkdtP5H9wbSrtkbg7K7E6L+PmwcR8e+uh&#10;2lX4WmTMTbEyecw0+7Nh7Zotu4M4ba24cDiqCqlpclFV5elnqjDU1TGOGNDSnMV+dxQwUBUS6xer&#10;Bgd6VUkhZlNMYYhIuldN9Rvf/C3vC5eXNn5S5jl5mlOpWWvg948UsjqD4mtymc/D5U4GvQ3ktL+K&#10;GOck6ZDg6KDJrQEYOeiIV2Z3vubZu28XUY/IvhYairx+HyMuJSDHU9PPXLkKvH09bSUMByD/AHLl&#10;jd3cX4Y/hrq0goY2lpbMkMElzd/WNasVuxkCXI+vJsPbifW79PFbXPGRsCi8dJUZGnyrxIFT69DK&#10;0gQOKtR9Q8vWg/l8+jC7CqcVs6KtarZqDKrnsGPvp6OqQ4ukqXp5Ja56J0mmrGpjK14D49Xj/ULi&#10;weQd3RU1WaN6Ospp6ZGm8WQhpYYvLTpcU/nelkgWVCv6pCqNbgn3Ku3/AHcf6yW3aCI5FJBy1dXH&#10;AuUIr6kjSDXyPQhubaS3Xx55h4BQCqaq08jQVDA+ecDNTw6NvnPj733tdMT2Hgt99ebv21mK7C4S&#10;iyvVG4clkc7S4nIZaCDF7vqtvDa1TX5nDsZkWWKhNTVQIQ0kVuPaVq/kDsrvHLSbOyO7sPNvDab0&#10;6VmLMtNV5PBVeRoPvaL+JYPH4yJE89Dd4pnYK8bl43ZTyv3z7sCex29te8pWA3JYpDrtxN4A0ldW&#10;rXPdzsCwFWVUPwijNUdY0e6+3Wt7bH927ebvmESUWESNEGjZlJJldgimmdJXOnBz0KmV6l+a/wAS&#10;dq9hdgdnba3TjejuwaIJkO7Ns7a29U0G7dsYTdaUWPxuOzmM3bgd24KryWazbxNjKmlWQSqgnp4w&#10;GeNupcSEdkgrHyUEdhU1NPE0BilVSyhY5nNRpudIYAgr+Pc6XnO+xcwcvrtkezDbN4VVJTx3uKrq&#10;GoBjGiZpWgOK44Yj7euari25Vj2/nHlX6XcVI0w/UiQMFkoD4sCaANPdSuOGT0SnsXcOQwmew2Sq&#10;NmQbWjrGmqthz7vrMbPFu3EzAfevkMfhPu8BBXQ1biaoopp5Ggm+sjcX5O1RTSRLTrp9TRySStqW&#10;SOZNBhu8RnjdZLEtqOq4FwPZRDs21R37bpb26oyLqK6i5wpFe52BqAKDTkCpBrXoIcze3u28087W&#10;vuCu3m2ECKQPFd66V8NWxInDI0mM/ZxJYsR39Purq/fPVe792QVeM3CtNlaLb2J2/hsbUYCfBZiH&#10;MfxbXjiMJuHGzUEUzRQn7YUkCCRUkFlIq7VxE9NCvigD1bKWnAZ10lVLKFYz6AiEjVrFn+lr/SHe&#10;b+dGv9zk+qcC1QnTwofPGlFJz5fs6xi+87dS7je219zRuaJslsUIVo1BOQrBDEA7M1DgglcEYU9B&#10;71Xn4s5nspi+uo8nls9uKOpw21amNMOafHx1jf5TkN0Y/IYr7WlpHR70s9JNEtFb9T+1bU5LI4iE&#10;tUFHpkaTxmOSjcK6kPOmqnST1LISSH9Q5Bv+EXKM9hvVpHNasshZiKgniGPaRVSpHDuArxBJz1jr&#10;s3IXIfuNzJ4fLHMkVxvkmlWiaGZJI1p4cIK3DxBkVABG6aFBoTwAKt7HyHfvR+Fwu1+xOqtz9d4i&#10;qpoZqKpqZNOG3NNXRR5Cry1JVUsWRgp5c67rNWKk88cnCxiMew43RWVefovsiEkgZlLl6qhp5WMc&#10;iPC6jx0xUxuygafoQARzf3NftvvUXLu/WksN7ovo1YqhilcGupSGCDK6cHhRe5TUUOWHJPt3yt7D&#10;bzHvHNG/iHmaTW1uzRSM2goVlXsluIyaMQSwqc6BWlA72vv/ALJzO7MdvLZ+2a7HYnagWhqKeiwm&#10;W3DtanyFbRVVK1NXlafzpS5elhqGlhmdLwiRwx0WITVOAfQXEtG8NPUBJXo6vH1MlNPEykw1MdNV&#10;TvE63IYMFPq95n8te73L+9yX6pcOu7xNGpipM3cwYDSzRBRrA7QASihsdZscn++Xt1vss3LnLfN4&#10;TerlEZVNtctRQ1a/qwKndWgJYEVJHViGE7j3lsjAU2a3rsrfmxq/fWKMG3afe+C3lHjt5UlVDUU3&#10;8X2rkMlgMdS5SjleenejlpROKfxG9wUJw0ONnE/ho3vITI7VOlUESzSORHGHYKZZPIdTfQDk+y7m&#10;rmDb9o5XuYt6titnLIgSLVksJNUjsI9TGPXqCVwxAYClB0ce5HPu37TbR7bzh27RCw+najYL0MhC&#10;wxsxDMKDWTQZWgx0juyu0BufZ6Y7deBmraKljx0GB2M+UgSryUmCpaaXNZzIVNKjV1Rt+nqMc/28&#10;UsjPWSaUhIBuP//SssU5SuWhojemRJjIkkqxnWnkLySK90P5uLMSP6fQDISSPkLlq63nc45RujSW&#10;rIUTxIhFIylI/iDlipozK0ca1wjuM9ZF3r7dCSiSa6A8K/s/L8vQV61wpqvqbZwzMYqZ+w6et2/k&#10;IjT41cjt6nw+frqBKbFzwyV9JW1WSmxUgMk8bw0sT3KwzSgai/VGOFPAzplI56yS8QeoialSLWgE&#10;l5TMVYMv1PIFrfkAxtb79Df7iijlyS22ZKPojk8dmK1IIBQHDHUFNMEmtFr0R3t1FIsccUbCAVIG&#10;MgeeK0+w+Wfl0FP8cwVflMaJMRlsdtGmZqt8djGgydeApGtoDUo3mnNT6lScjTAAbn2BWM2ZunDb&#10;4z+5MlW1NRR5yPHY2lizFRtunFLjqE1szyrT7a2nTZDIlJqtBTLXVsjrCTpaO8gfJ+f3E5b3nkmx&#10;5W5Y2dJrqzkM88kBu1k8Qs5RolldIIljLujBRIrM5m0xz6mYW2e4WO6bdpa2aSWOpKrqUmpNKMdI&#10;UA5PxVOaA56uf7H+U3xT7C+GHTnx82bhpaXdfXEu7O090Y3pzafd2bo8Z2PllxNBjodu7q7u+QT4&#10;XrbGV1K88u55MLt/K4ybNotVDQiRY51HDH4ClfFGHCyRSx69bUqU0MCyPHKs6q4ndPFokbVqW2pj&#10;c8+8bN85q3S25l+p5otDBcqpXxA5bTrj8NmTwV0tqWgPEgfPoF/vK4W6aNITBQ6a69XGuc4yOGTT&#10;7a1px3b2fv7J9jVWb3/lcgd05GmGLrNyVmfnnqJKapwqYFXXKUTSRMv8CiSmYvIVWnXRZk49xsth&#10;I8pR1eTnbI0ks1HHSvTUuRlWBRDVSM09MtMSKaoleYmWYgyNZRfjkw5P5uuOVd/h2mwe1vLUyUDy&#10;xNQAoxGoM0bHDARhHQKAPi4AGX2wiw5ki3e074431HgoyoBFCagcWpQ1PD16XvWfeOb6tqtqbRxW&#10;A61zeNxG+Mtuejzu6eu8RuDLZcZTE4nER4vcdXmEpajcW29v0+IWXGYsTU1FDPUVLujmX9tgV3xW&#10;LWokkhBimlaecsCsRnkBVfLUSPK8OuyklFjQiwspI9yvHtMfP3PDWC28ltBeQqYkIaQUhhq7aIxG&#10;odY1kaNFfxCCBoBUFRRsvMu28xb5cbfZ7p4Uqdrx+GzHCsDxVa4BoQcGlDWh6Fqfar9193phNv4/&#10;LYjHb5wmHi2vijhaetyFXSbR2nTUtRVnbW1EpKE5YYbH1dRS00U8mQcSIWDSssvvHj9umTNz1EYl&#10;jq8jTUC18k2Qqqmip6elSeWmEFD93Ni6eT/LXDvTonnJGtnCIVTbzzxZpyPayXdzN9BA0kVpagaJ&#10;NasPFcTNH4iq790gfWe1Qq9kZUY3W6CKwtpO5omMgAxWo01NdNSSTmprxHpThvbuSKv6b2tsXJ7g&#10;jrdg9d7k3hjurMJgNnYPF7lyNfl6/Aruncs29JNqYnsDKY7MTYymqY6DO1FUaEoIaWGnB1Is8+tD&#10;TUsGPoKankr1jXy12h9TxxxDWFjlWQRKUAGoMWH1uTz7hrkee/ut1u99327mOwsWIttdAXZqLV00&#10;eJpkOsqyBWppoox0HoHkP1d3KxESEHTXLF2oBj0FTwoaeQp0VvY9VAM9UZLdK5WPbZlq2nxr1LJN&#10;WvWVB/hbVUELxQ1suOqmE5p3VYajxlSVVgFgJjsQFxNHR45kqYLCpkirJ9NRHLYyEwaypEYvYC1y&#10;bkE2INn5q5xeDf5tz5gLbO7aoY2hjrFIqsoo4UNkN6kLQaCBjpf+9d2topjBemOA8QUQ6qVp3MCV&#10;OT8NKV6W2Y7p7SyUO6Zc9ugVSZyrmqclXZfD4nIVsmSjc/w2qpqmvpaiTbdVR05aGF8e0BhgJijK&#10;R3QuNVsLBVkKzZaBq+WlqBVY0PNWQU1DNJFPA7NSU1YkFc6xVb6fOJAr2dQHAb2X7L76c+8u3Sry&#10;puK7fGQBclYoJZbkLTQGlmgd0QaR2RaFIwwagIJrTmDc4nmFm/gzsKF8MTx8mX+XnSnDr3VXzT71&#10;6eO5MZ1LuODZlRvzE4/bu7Nw0uF2zl91ZvD4jK43Lw49dzbjwOUzWFx9RUYemjqIMfNSR1NLF4Zh&#10;JGzKyU211jsPZ7V0m1Y5MeczkajL5+gnymayUVZlquljo5qt3y2UqqeOarhhU1IgiBndfJJrchge&#10;8x+8PuPzed2HOCLczXHgCKdIraEKtuSQFhgt1YFcBGMqqC0gAozdVtbi/ttum22edpriRl/UIRSN&#10;LEjsVQK+VRTz8z0Mffvz5+UnyapNunu7c1FvHc+zsXiNpbJzuD6u6m2DkNobI2nmG3Dt3FUGQ672&#10;Ht/cNUuEzFdUPiRLWLBhoaiqipPHHVTKQW7F6nx+eyGKk2xDhNtLj/7k4vK5agxmNpp8zsTa276X&#10;P1/X9XIuMOUi2xPRGpVKNapaUvIfTEGLnIb255g2aPkzfrrnG3k3Lmi8nT6e3kAikik8MpHJFeAO&#10;jCRdCrGIiydyeG0ckpaUdpuGsJLrcrqR5pn4RuArKShUMJBqDVrw0nBINRUG0L4LfPmLpLrPt/I9&#10;15ntTuTuPfm6O1t79bYDNVmfqdxbU+Q3anRuU2Bs35Abd3PuTe+c6+zPZFZkZqPHyZX+7km5sdj6&#10;2qkilyMb/aKg+wEg6XwfbWQpd1bM6vpq+hqd1bX3/wBgbrrstsLC7lraHF0cL1HX9fn8Jt/DYWiy&#10;lFTTPTU1fjkrqmplcBZ6moneV9tmX3y5V23ctq3qeyuSpttwjktDM1qwLok4vZmtHlDBQ0sdvINM&#10;rh5GWQMZi2PdbS6txpjCOUYEtrIRqMA5NVJWhqUVlqc61NanI+Pu78V/Mgg+Ke6M9t7tTu2s22IO&#10;j/lR0nsrpympOx6Xa1HT9iYHb+78p8v/AOE47tLeNLn9pVJGUx2PadqCCkRp62ilhpjOg9o74/0r&#10;dgy5nEdeb9wcO3Kjbmd3LuHZO6OuMXg+w911mGh26cRuzD7d3vX1Gax2KwEUM4OVamngp6WljiMn&#10;qjAtv+R4PbzkDabGa9SO81XsttPLIikReI5ItxJcTG48Mxx+KsvjINHYSy+Ehxb7bFBAhS5CRPqK&#10;swrgFgVXuZiyYJ1KAdQ01Iwa3t/4q4b4A/FOq6i3R8ifjXJJu+u+QW3+io/lJsDs7eO5ei+mqnM7&#10;l3u2W6A3Jnev67PYbsChztRihloMbt+oxmVyldNXWKUsXjNHV09Ni8hSYY1U1SfO2RRaWCasqETw&#10;1VTDVZeqFX9xWO/2EkVOSkkt1juS41e4t5c5rl3/AGzdufJOVUS4WNLW4eS4SJAZQLUGG3e3MSwC&#10;sYuDIxRmjppKoaE45i3KWyW3MhWamgsQlKavhVNFE4APQ9+kE8AOqbNjds737T6u3v8AIes652/t&#10;949uYjpDcuY3hvbb20NqtNWZzbWxspt3pfYWT2DWbY2Rtajm3xh8tu8zZCgxUwFYnh8AaBWDGb72&#10;5u7cm49h47EbkmjoafbdNV57G0sq0cG4Nwz5GGfbM9Pjq6HeGLzGHx0FLXVlc1LFR0ENbBIKgyrI&#10;iFXPOz+4/IWzbT7jcxXImtQJ1dXaNwbWR4UiaCZFk8Es0zAI8cLvETpcqpWIP71tbUv90+rSOS5K&#10;ZIL6QmkAqK0clRQKyr8QOSKh43t8TPlH8ddhdafLvtTe/U1FU/8AGXs1ittb/wB4bHz8WZ6e2Ni9&#10;s57Cb26/z+bos30vvDE7tyuSq8FiNm10sOb3jGslJSUtZSTM9Ay4/Adb7Bg2zUz0OF23K+Sptp7Z&#10;my0GJx+draqsqY6ahxzVWYqaqryWVyeW0y6YilTNUy6yiu0xYf8A+uLzR7gbff7fb75FLbRRrNMx&#10;ef6ZiymsMZWK0njDiGR49et2REifxgACJRzTa7vYWVlbXRM8Aakn6lMk1Cp4aUBANa6ieFTgAxnY&#10;PyW+aPyvi7t65xXYNb2bR4DraLunvHI7E3t2VvXonE4iqpK3ceYG2p+q9r9ff3R2Zi9nx1lPTDMy&#10;ZugbGUy0P3eTT+GrGNLbcpoloHno6NoYosh9tX5Ix1+S+2rqZVrKenmkmqKlvvrokwduVBvxqviw&#10;vuBd3f7xtbW7mkdmhjltYRItqHjkkMTS+Mhp4ZrKgQnxWCa1Zo4mUHbidqNhu1tJaFra8K+KEkkR&#10;XMblkJNA4oQGAUqMmoIqOqWE+Tm+J6XfE+P3tufFZbdlfsKpn2Z1HFPsbq7+8vXu5MjJs3Nbl2vT&#10;4jHUdIu0DJ/E8KlDALV3jdolliSRWSu3LiNmYSoWlxCRRQUNMtDi6FaqpeaSrqlpqCjXHUMFS/lm&#10;q5VQGNXPJf6A+5I2v2j5r9291h3ve+bGbw76WK6leGJWiMcAeUpICoaNFAUKQkaLSNfRV+wzrzJJ&#10;G005gUNUsRqxQ5wimtBw9DnFKGH63+Jncfzj7Zp81vXuKXK1OU7O3Hj+3e3N44zCYyDAUuztsPuL&#10;du6Kbdm4Mjg/u8PgNqxMwpqp8ZS08ZpqXSrNGkRc/kL3hvTbmBoa/qbE1Od7O3fuDam1cfl327Q5&#10;ba225Wr3qqxt301ZuLZ2QzcBxFDW00VFg3qszHUSrKlLYMwlTYfu6zXti/tolhFZcvWsk1yl9M8U&#10;rCLUjs8UJvoJVt1YMszSPOyGZARpPidLrUG73h9i2gifS5LM1FCihfVSRhjFCA548CNRFs/wT/lT&#10;4TfnYGZ6l+Vv91MT8WOp6fubtyt/vb2rT4PsLeu3MxtTH4texuo8FgdyV03XGzdn7nG367O5zdNQ&#10;2KrYPtKNpKyLzlXnpClO9/jng8V2XXby3JV7xw1Jn811327t3a1Lm9mRbmKCv2g+35Nn4OpqtsbN&#10;ylHOaGp3BT5WvrdPkqqqoEgCwLuvJXMVh7mTBtuQblfE1u3oxjWCNUiXTIfDnecLo8CNGlwRG00s&#10;fjMq3vabhrzwHHxV0sQe1cMEPw1J1UK0DDTQl6aui2/N/wD0kde/zWN390dLbe6x6gwewtwbl2z1&#10;f3T0ZuDtSbYnZn92tpz5zE4T/SBtHeuKoZe3e1di73g29ufb+yarbr4ChjekxcSVdKKyqU3x/wD4&#10;fTQ7rqpNq4Ci25BujKHraNsBgMDuai25VU1JDljuKk25VVuHL7o3Pj67M0NZBTY0VGIyNGklJHND&#10;JI4z93+UOf7Gw2vlG19xria9to4V3K0tojDa27MIPDMc5kjN+XdxI0eJI2FJk8SJ5HWcw8t7jFtt&#10;pZfXMXqAyCM6VHaQVdmpKSxOFPaCAQGWrRv5wmH+QTUvTGxcp3d2jkexavr/AAOK+Wuwtpbp7x3P&#10;8f6vem2czQU2wMp192H3dnajcvcGV21t3dFDhM1jHyWdqsNuHDVzVM4qXqpJBmrKnrralZgaPd+/&#10;ts0u7d17iXC4TFbgy2MwVZndz19PLlaLbm2qGrr6eOty8GFVngpKZGqZqeJpCGJdvePO4+5vuVNs&#10;KbTBYXFr7eRApbzBVKaVZkZTKsIkk1yhlcO7kEcS41MBpLjco2CC3KxatNajiCwOfxZU140oequ8&#10;xuL5ddt9f5iLo74/dw4H449Z9dnI1UnWewd37zwG1OutqU+ZxG99+dg9pYbawrMntvce8dn5nI5m&#10;vyVScVjq6nmhpvt6ahVIVnX4XGTaI6Wrb7uG88kckcuniOyLKyuijyFh6lsQDb8n2H+Wed+YNme6&#10;uLrb1/ddwBFqUxhtJYaypaOT4aVCsCusK+kkZUW+4XNqS0kAKMoFQQCCfPgRWleKkVoeI6KHsHsj&#10;P7QqMhLU4mlkx2ex8WFrKqIULVtLSy5GlmqpaJq6krKaaeOjpyY4Zo5KdJyk/jaSIEJHM5STC4aj&#10;nraaCOmpaKZ8hJQ09RI0VPSrPVvKlEkMtZV0cRAKRreRi5IW4N5H5T2Gx5l5k5pv490uheJokHiN&#10;GzyDRoaMTh1VLggyKhVGUKCtTUDpdbW319xMVunFDqCtpapIIpWoAYmowM/lQGj6o6zoPkR2du7a&#10;O0N9b2Gfq92VNd1xiN+Z/a7f3vrtzZLb+16bATbzq89idqbZ7C3XDIwfJaBjQKGOOSV42RokTQ90&#10;dWY/alDvHNZHH4zDxUc2SyVVuTI0W2KTE7cfJVdLQ7ky2QylbS0eKwWTjo3qKaapeKSSnU+nXeMC&#10;znz2e93P3pzrcS3DWvL1vKji5aS3dXGhaMIjICdKvRgmpRIWQKZFehbzDcX+3G5Eo8WOpyCBnPlQ&#10;1x5VAHE06Nf2h/Km+ckncHc2whhqreCbbq1FFk9nUm5+wBvDemK2Xjt65jrvaGB2dtnK5neG/dkY&#10;/cEeJzcGJp6vEYnMzOr1X2sUtagx0+a2xuzE4vdmy81hs9tyrhjyFHlMNWR5jG5LGyU7GnmxuTpW&#10;ngqoqkj0yByqwgkG1r4ybPFve3STbPzBayC9nGhWZliAZmUhyoOghQQaKKO7ca1oWp41mJLQozEr&#10;itFPqMZBWn2HqrrcOyt79Sbv331P3FsLsfq/sKmpKDFDZe8MHXbFzuCztbkcBloP747e3MaDK4vG&#10;f3fqPvIo2pTLU1M8DE6G8wg733TkKDASjb74vG5eupauiwU+Whqspj1zklJqxbTUVI9JV11PDVAS&#10;SxQyJJLEG5V+QOfaj2xtubuZp9u3rcHMUC+M4osdYk1mVXYzQ0DRqa1ljKU7XAUnoy2vYvGuNU9w&#10;VCqGIpwBJBNdYOM+la8fPoSPh58dsF3F3Pi8Xvul3fldhbRbHdgdwR7Or8NtvNx9S4TP0UW//ttw&#10;7lr6Tbe2q6uwVUaakrsnKtJS1s0WrXH6CFW+d879oNkUlHTY2aPMTUuPps5uSOhgixdC1RXCLcOe&#10;Shlnq54E25QwSVkEdpqao0ojyOGJE28oe0/ttP7rXP7v5jt7nY5bwfSQRvURIUDRxtJK8hkEodo3&#10;SZUliZVRJCzawKrHlbZL/cwttzAq0YhUMTEtw00LMAAxJwxBBA4ggi0n4k/Cb4D9ofLXLtJ3Bs/K&#10;9d4/sbemd6v6YquxJ23n2Xtn7Db2U6H6ngy9btqlw2Qk7LyW4KjbmfD1tBurH1MGumipHXzsDvWd&#10;Ng+08VvCbL4yg3p1pvX7Ovx9fuujyj1W+K3XUSbjr8n15msXT7Zo9t4zwY+PC1lGHeuhjeScs0UN&#10;TUTVzsec+STt8H1Fsdqggto0iVYlVUjf9GFbp7dZDER4aSI6vrpGgiPitJKNeYNq3fY7KIXN0vhx&#10;oqgBFotWIUBgtaEfEprkr25LE/f8xHPd3/DSs+OdJ13l4eoO1Oitq0G0s1tzqTI7Rk2x0htCnzVV&#10;h+l+sNnfJ2HB0HcWdyG6tt0WYr994zc1bW0ktVlaWnxVBS0VfVUyjRtNl3BTVeRw5y2Mrdo5bM4L&#10;GT5batbtygpzh6yrwtNT0O38nTU8k+Aip0EEGRpYh97Rjy0s5idW949c/wC9bKu27ZsW3bMlvsVy&#10;DW38aeSTxhV5pjPLHCp8SYllSMpCO5F0o5JCm8/Q29qdMSlJAKoGkJ1GpclmCgksDgAqc0wc1mfJ&#10;PelL1LNgNsb+xOw9ydXfJfZHW3YXb+zthd5V/cncGQq98/bbq372HuXvSnjxVNF2rmN84qbOrtbK&#10;1OS23j8zJG9fiJUaKWUca6PDYofb5Cmp6mngSKQSur0rPO0ZR3jmUu8RGr/VC4NvoPeOO1Scyb/N&#10;Df7ReyRX7M4UVSQIqg0GlqK1VqpoBjNTqxH9tb3e5yyeDq1rTGCcnga0NBQD/N1UXskdl7sOVj2R&#10;kN0VdTWxxYzJ4jDZF6lK3EQ11NWUFHkMPHIP4lSUOQoo2UFJIYpVRzyRfLj9wbaqdMGOqopoaSpS&#10;iQJ9zIsUsaqSkbNEzVDQSWVySdDekkH2n3PlLnSKGfddzsGMsqu8j1ioTWjair6Yy2aJQE5ABIIW&#10;u5bPv23trlt2IPdxQAcacCaE5ouDWtBg9c+0eme7tkV0G4OwNsZzbNVvHEJvilmraSjoqiXGZysq&#10;koqvJ0AqKaq27DlfFLLRJNBTvU06iSJHSRW94t7ZRsa2Oyk2EyO6IYqto6mnoJoKCTHUVTTtBV1c&#10;0pkppJ6eBQrsiBpXNyuogKUXt7ytDvt0Notdzh2ndDQQSyA3AaUvVB4bvShqUNNehSpSF34N7aJb&#10;lmiklCHyqA1cig4Z9TkkEZ4gdCh8X6eq7NbsLp2s702H03j9+7SxEkNHvPbWSrcJ2nvXaOboc1sn&#10;Zv8AF8Tt7OTbRzeSyiyH+LzS01KjKtPMzRzEAHKfdEec3AJKrbeToqWjiWfHVjVtRLSy1lfPl6MU&#10;94VJK09BFqlMgWBZZtMbNYMczL/2j3PlHlnmHYIOaIpb2GS3knpboC8KwmZtK6/7SJygPxkrJHWh&#10;APUjHluSyspY03FXeqlqIBUKKnBbBFRwqaU45AsN7G+EuZ+Pnx+37h9qfI3r3fW4NzZCioezNh4/&#10;bG26LcMOxNg7f6+7Eq8lEM3kHytDkhv7MQJRU2OY5auxVNDUVMVN5J6OLJn1XLzItNT5ikknp/JN&#10;l6aqpUlxc7TUkEWKukjVcn3EchkkjeFqVogysy+nUk5UtByrFuu079uECpFNE1rpi1R3Kxt47TMF&#10;ZyjAhPCkRWo/6kglKaVrbRfQuUkSN+4aAKhWC9xY1LUP8J4gip1EUDd0BlW6PpcrT7s3N05nqbEZ&#10;+RNq9O57bO4cltnuHbO18HuPdmX7mrBkKaDbWIqMa1BFQYHNY/JQ7nhy+lhQ1325i9rfA1ElKtDR&#10;UNMaRoIvsqcrIjh4Y1aOmSOneMU1LSUyqAAhFx/Q8e4p9xNn2iS83Pc3vYZrORlleKKExRwOxDOv&#10;iB/EmmcgklkCqw0ioooDvMVsZPGuoJ1DfGwVAAC2aEkks1QSe3/BXoh/ddPjNzbv3Vv6t3RS7mr8&#10;5Wzbz3zU0+PyNPTUeX3LXLl8gsmdyeRmzW5d41tbWTS1EklKFSoVyNYQkShPV4arnLtMklVKlRNT&#10;pJRmJo1QxqpIhlZTG6M3BU3PJ/HsOvt1jzdt+1x2iRMLSN40k0z+JrZmc1UuoYFWUVKkAKunJapZ&#10;tSXG4RiJolwCAxGo8SSMUxketfPz6R0VbQ7l29S4HDYXbOfp6XC/3foctV4HMJuWmqxl8vuA5GmL&#10;ZKPxy1C5Nqd3/cp3p44w0OtQ3ti3Fupfvo6OWYua1auaHIaG+2pPs1gaSlq4I1jLJJTTsDI3oAja&#10;5FxqGnJHtvfQ29nuH7ueMqFMkfYZHAeokjleRfCkqrOAGj0qMtqojDXYuX47eIXdxaNJKgNUB0nL&#10;drK2rDLpJC1UkNmjAAmf+O3xRzG5NjZfsV9q1WUn2RVbSx1b1/T5am2zu7cuN33XZwYbeeyNwZGo&#10;jpIM5t/ceCijGLLRVNVBWx+EEq8bR6aGqwFFVTpFkq+mqZ56qDE0QjqJZmm0jTTQ1MtNHT0geTys&#10;gddIBY3Bt7Wc77zy5vt0kFhtUcO8WxRJruSVi40nQysy6leUFAperRmpVCtSxLN5vba8uh2BJo6B&#10;nbjQChqVrqbyqag5AIqeue/d3bR+RPYWw9nx1HXHW28cJtzG7Uz3eHZGSyO2KGhbZ2OqZI6zeu6N&#10;r0+46vc28ZqfDxYePLzU9fHVPJFBCsYtU++6DdNCKevxOUjOIhpo4nppKqpgq550qZHbVHjKIzVE&#10;bCVLoXJdz/qQLMp529td32p+X+d9o3cbpNdySLMIoXhiQwqiAC5mKrIsgLxELHGFKNGFkarKjuLO&#10;fxY2im8RmNGotMjyLt5cQacPQmnUnefxD7Emh6t3p1juODvus7Bym6KLdn9zti7i2rsrbVbsuLHs&#10;mLru195Uu2MPkMfW0FfURVTQ/Z0lCtOYg076dEmCllraObxUQaliR/NIrkyO0roKeNY3Uai5U6it&#10;iptwb39+3u+HKfN22TXXNHib7KYy2pdKxaVpIS6FlZBGcamo6UouQAp8ZdvfxHnLviowPI1+GvHA&#10;+Yp0EWdqR1xv3HZqXsipquwocntiWby4mJaLFq9FWQZ2skzVLlauGakx1OlPFBH45oqyim1MI9Ij&#10;aaNoLSU8bxwidmMs0p8YVIJ9AlZkTWWaeQOw1kfi17X9or/363bdNyuzZyDbrbUFVYzV5EaqHXIV&#10;rp4EoumrHVTV01NzdJNVRCFUcKHLD0Jp8P8ARAH29OW8fmX2NvncGRhxudk2vAPs8DjY6KpEeTzG&#10;3UlfH0uLy2blmtFiKcxxyfaQNFTmVzMf3BqKkwNO2OFQ7JVVIqYopIqepqmiigI1MEhVnkWFHjJL&#10;BQoY/UXveHOctzHMN8l07ww3CuVkkijLl+A1sD8T1GWJLMe4tXoOX9x9WwJjVKHNM1zSp8yfSp6L&#10;t2bvCq3lDh8PlcVs/F1u08jl6Ktz22NvUAzGfNfUxGrqN1ZKgtVbtq6Ssp/8nq6iaaojDMPIykWR&#10;02VokzbU8lFVsklSzz1cmr7eOoLAmiCxxFpwIvU06gwgjx8Mfc07fyFzfuXIx3ixeAW8FrVVVoQz&#10;QKARPWSZXRmclI4GVXJDuGdl8PoQQW15Ft7HxlcaMUAHaaaWqSKcTRcGvcfTox2O6B3xuDoAdk0e&#10;f2Z58NjtVDsamyeEiz1TsKAzebfdRXVWaNPj6k7jmakpMBOYMzVlpKuGGWGM6n3KY/FpFSZJKVI5&#10;Yg8VJNyalEk0iRzI6vKFVU5W2r8Ajke425b3XmCfcrraHug5b41KoYz/AEFAog8TVkqwRqFn1DPR&#10;RHfX1o0raqoalgVGkmnClCAM+lDWtD0CWz9+dn0eNzGwcbuXKR7W3JV0E+49uBwdrZStozWVePgm&#10;oJWixieUzuf1rDKI/JJrA1Bxp4sZkqalkrJX+2oUIWArV08kjSBTI8qgx2Q24HJJHsrmveYuW9xv&#10;02qKP94XbULlYJgoFdIjLLIARX4hQgGgp5B7bNx7HFvahT5VbURx8iKV45qek5NUbm2Tkczj8Hic&#10;VW7kztStNUZpX2vuvF4+ABjTJgKqmGVpo60vIB5owTEjAIY+fbDk4MFHkPNDN9pBFAJJWSZpIpUg&#10;DlEmkaTyCOMTuzeor9LfU3G+y79zg3L13He7bBc3MzlRJLCqyQqxBbwgFWNcooACBhqYmlB0J03m&#10;/WHw20lzjgDQmgNO0geuKZz9oobI3b2zntnSbNG16LeBzOXfDYc1W1Jsnmdv5Ldc2BpqyTZdJSwC&#10;hocrlX2rSRKlPTipddYAHGlMmPZ2Lq8pWYqqoaysytdSS5bJUcVquWeokgo4Y5FmlkmSYrFHHGia&#10;UKqAqj1Ai+0s+et0g25d82RrKys7Y+HBcSIyalhCqzPEinwwFVdMpZ43IV37gVUJuD32mNkIjjSg&#10;BJpgZOFFQAMVJNeJPRitwUXy77L251X1/wBjbd33h+v+reudwJ1dsffyjA7LoMPtLAZvdW4c3SRY&#10;/C4GgnpMdDUzz1lVkWqchSS1Sx1lXoYMjpVw0weCmVYkqY01Vk6R/u1cWkMkcyTxoW+3E2lTe7Cw&#10;BH09oNg3ea3Xdd5aIt9TTwI66FgkU6WkjeF2NJKF3VQqoxaoZWNWzeRQxMzA1oaAk4PqKE0r5jgD&#10;X8gd25ufceO2nLueuo8vW4WqElBseknytbSYLZe5chlKlq/K7UGDzSNiZs02FqZaynSCGHWGeSOR&#10;XQ+1OmDpsXTrHQGOjikiWQ06RMBAHjJnikkjPjSN53LG4JbV/gPcbTc7X/MO4i43yNru6VyofUFV&#10;yGGl0j0/GEAXtIANWarMagXdo5txlBeahJ4+dMmmCPXP2dBPX9lbu7Oz9ZuzsOpye8MxRmChq81l&#10;cuKqtzf2VWtNR11JSZCpaasq6DCU6U6JSBYYRCryqWZ2dL5VXio2nMsKSU1Okrz0QRXaABlmnjWX&#10;SVmCFgL3cAnj+sjcsb9aW0tym52s0+0t4tYpi+lZAgZQNNWMYp4ugHQxUKGqRRLe7IyWwKksykjh&#10;pyASODHPAfP9vQ4dH5bG7m7Tpdm0OHq8jt/eO4a3F7c2pvWrq6zFy5ytqIX2thszPi4llnxLZCOn&#10;mqqfXHSTS0yq0qCzxpKkpqKqY18CpGFYRGKISoCy02p7apeWdnBZjctb2DN+543XcrSSM2/05etK&#10;sj+pP+hrwDU+YoPLoObTtV3ZkLfTeITXyUeePhJ/1E+nVveewWa2LmKHrnPZut3fDPRyZyXIZiGm&#10;do6Gv3etJi0leCjmqI8fTJipYKaBNH2Ec8lmcPYGE2yUXCUQjR0AElg7sSQJpUBNyQLhfcE7n9TJ&#10;czNcz6pGNTgDj3Ux6A9DBGRYgE+f8+tff5eGl/2YvsZKcY6oihmwERfFS1D0P3Q2rgmyAglmIdx9&#10;zJJe5PJ/w5UMnpfn/Yf48Aew5KTLFQClemrl6USmft6BCkkWORF0udHkun9SGLg35A/p7hO/0Fvw&#10;fz/xFva+2iNWAPSHWVqAta9Zp5vJHKHWyBS1lPJuR/asD+PfPVK5+pVfT9QpPGq/0A/r71NHGNPm&#10;+ccPT59OkPNSrUH5ddbeIQVTFm1FdKsLME5IuOPVcf63vLokSxZr/wCwHJP0+hP9PaP9F1ZUX/D/&#10;ALHTixOnCT+XSlu4DM0rIGQmnUG/1/BIUW+vvk0spuFGgEgC+l7D63sfryPehbQKi6jr/aP+K6UO&#10;S9aGh6kJXTSlm0tGVj8jXVmsQvCL+1dyfeHS1wC5vf8A1K3/ANt/X35ZIzqIiqv2norIkdgVmp+Q&#10;PUfIiRKRtUis70z6U0AKSn9Xu1r/AOsfeSEfQXPBk5PJ9Oof8R7rdppEjGlMV/l0qjgCENqr/qPz&#10;+fTlQ1Hkgo/FIUYpcWFyfHGZeeRa/wBOb/8AEe/T8a/9cf7yB7bsgGeMedD0w51yE04jr24tRx9Q&#10;BqCNPTNY6SQ1lsNXFwffE6j9G08m/pBB+n+29+cr+Jan/BTpNPqYUV6EjjQdZNvmQwSm6qgqI7yF&#10;dTvp8Q4P4DmHn/X/AMPeZZpQLF7/AKrnSovf6cW/A9l8lrE5+DH5/wCfpGUnqFE1PnpHSwimeOF2&#10;MhsL/ULz9bXta9veKeWUqCX/AE/QaV/Nh+B+Le1NrDCjMvhgk+f5dO96rl6t5449RJ5nqGZVeTRG&#10;+rQSoDaja3C8fT+nuGC7NfVckXPpH9AP6X+vs10R6QNFAPmfXplbeSQanuOFfwjzAPSQzspu7XY6&#10;p4V1n0mUrJ4r6P7II5+p95RT/wC1f8m/8b9o/qj5xfzH+bryCav9j/MdKaojUeLVNwBZlBIJvxfU&#10;De/H9PeNxpGm9yCefpwVB/x/r7UIxddWjzP8jT0+XVnaXT/Y5qfMen2dNSlI8rWR8Nqx1FwFaxBn&#10;qOdRc/Qey29xRPNn4XhDBoMbTMoVXeNWWSpcmRF0+SNxIQeVI9yVyms8Ftrjj8QEg1qBT4xw8+kW&#10;6XMdnMY2Opceg4qv2+n/ABXWzT/JtyeJpfjRnKDK1VBRDLdwb9heCSZDX1ET0OzIYftK2aWX7DJU&#10;D0KuC0cqOLgFb39gdVQJFKXU608aIsJTxOQ9/LO5heS841/UAD/D2LrRLmOUtNHpTFBUHgD5g5/Y&#10;P5dK7WeMx6i3H5Hyr8urqKTMtlsYtIpEdZ93Vz12SppGrKNXpTTGgxVPHmKalEGMk+3/AEFpHGo+&#10;s+44WdpJLeZUZl8cTAeJigUB0a+tppWUmx4F/wA293ijkYMoeg9afmOlt4sMgNVoPtOOHTpPV4Wn&#10;paCeWPDzVcVLOKqsjkkORjirHm89LUoojhix1DHKo8kbNJIE/s3sM8tJWyaJP3kil0EwwpCsEKom&#10;ioErGRpHWZ/1Kn9nkEfT21OZkSlfIiuMcM/P/KPTrVmsEYUAVBJ9fn+ynz49NuJ3Fs+KaooFkxtR&#10;W0DTolbk6vKz5LKTTVBrMO2PjWiip6aegpTaGaoYWn/bZWPPuZkmVJKfwwQQrGzyNURPM0y2hZiu&#10;jwAaHMlr6iRb6H2xaRXJekj6V+wfM+XSmS6F0oYKQP8AP+X+Tpj2ssEuNzJrMplcvPWQwUUeIycN&#10;FTY52bLUtOGFVNkppDUwRwazH4dBvbyC1y/4mpi8RRlkNRMrqJp4HXyLr86uusjTKpPBP6re37uE&#10;DLuQBXNPWhGK/wCXosnWYOGXKemBSgp5+vHoCt9YrMGvp6ijNCMLQVtBUNjcDn4hJjplgqMNLTTf&#10;bU8wqMVUQKxkjUft+b6tpuyglrqFlLuodyWC62kXxiOK7sJIoVCMykMuoi9+bfX2TxbbKpCS3+lg&#10;c9gPkfQ/Z5/s6MNoguCQJLzQn+lB9aYr0FKYvdSVxp8Xhngxwgp6qaSkqseFyLV2SMVFSy0eay0s&#10;1XT008UsFQ9PC2jRqQSXsAp3K1LV4rCtUAlZ8pIskkjzKZIvsaxFUTAIrR62ANyur8+7m1VQAXqC&#10;3GlMUbP/ABn18+qb1NcWjuEl1rTOAPs8j5An+XVifTkmYwvY3ZVNjFhgGJ2RRz0WNoFxs60VdLuT&#10;C1M71ONImmjrZItboVjk8a3Fj9fb1SUWBjEMclJG5j+3aWYFoke9mMUhTVpjWMA8D+v9faO4ntJo&#10;LgRHQJFAByacPIjPCnl0GILuSHcLjdhuAMcgA06OFAF40JNSD5dJjK5bup55qukzc8SpJmlosW8d&#10;PW1Bg0yR0tVSLPJAGr5qqVoxrlNrg86bHO8sFfnI4oqdaSFUNLCYJUdoGZSn+ceKRrmFWa4SxP1B&#10;9q+WLGbYhNMb4Sl1phFWlC5/pU4ny/l0H+cobK75du0l3UhZVNWMTmqj4hpBXjlcEEVqOA6bsvX5&#10;THdcpkJo6vOZelr03JUw5M1USZfxNQyU5SlWtxFEYosvJTxLE1aumMlVK39qDdvYeNgrNhbElm3T&#10;uLPVmfwv3dFseinaq2LtuJ6nNUWQ3K+DwcuLw21q6egSjJqZ4pJ6eaXwN5Ay+8udisba+ns90upE&#10;k3m3hKxkgxorShlRZGjkSNEIHhHxFAKykqSwAXHf2t9s+W5brmL9zWo2rZrw6YZ3M119S0YlSUhJ&#10;5fERkOoksQC9OIUE1+12zO7M9/p9+SO4JOk9h7Mw/UPZ+HwdV8jsbtnH7M767nr8Phdo1O1Nh7i3&#10;pv8Ao9ybj7QNEtVkoqmhxjYuh3BQUtDWidJIpVBCDsTsgd0di7V7Fz9Q+M7BqMBuXrzbG44Nk7ax&#10;tDt9KN8fmqDGZXDz5TP4mk2VLgamslr28BkasV1FOzqJMqeT9k5D2j202i9i0S7lsb3Hi30U8pkk&#10;lkrgwo/hM5iNukiuXjUshbsFUyRtPbL2f9oOVth58t+SP3Xt2xGQrCt1e3VTdzaKAh5nOqSXXTw5&#10;KBvDAVQKHzwfVXT3cvxM6r7m6YrcX2t2x0TjNx9ed7fIHprI7+3bvDffZOztl7NGAkynXuUpuv8A&#10;Yfbm7O7aCv2+ldg8s+QpaOSWDFPNmaahaamndNdA7jO6exod2UG589VYfcO8aXp7sjdi7PFPSbX7&#10;JxCZXftLi6/a2Tz2dk29V52SkilXMwJna+uojKGhpAjAEe4PvFyhb2Mdnf7eLOaFC023tIJLieOV&#10;oTp06UmtREVYozyKWZlP6kWleo9+9Fz9znc3HKlxyJtng8k7hqW8YtFL4jq1vJbafFiEyBSj1KFV&#10;oG1q1I+g97g/mf8AxBXq/r7d8e5tidYbyosN07l+/wD4ibPwe8MrvmozXT+8dmV/UWGwuM3Htjpn&#10;EYfIbC21tSs0vS16bWxYqDEYM47Yt6g2WK29Qw7UoMPuWTGRZSHE4KB8fkqLIphj2hQGE5XM7dyW&#10;QpqV8w7ZXFxzJM9PTJPFJC8KJPHJeKr73D2/arTlnmmfc/3huccrySCBUHiW83hxglAEeNCg0xyO&#10;uuSdxOvhprgXEH2N2r7wvMvuvvh2/wBtG2zk/wAeJtxu23DbrhryEeMLaIwKRLbGImRaQVIVmWYs&#10;fDbop3zO74+KuP2VgO1+mfkJvn5I9sPW783ztPafSWwt04PcfUHwq3/V/ebw627Sr8FXyY6HaGG6&#10;7ziUry5yWWuxubEry+PHVDUdIX7JfHrdO8c8m6t15+CrpaT+K0eA66w2bycPX7PkN2YDcVXvHLQ5&#10;9KufLbrxz4VHpIloo4KY1cscJGppvY25N98+TuStsV5dqljvpfEfcJp2eWYDxaWcfh28JiZmUsBc&#10;ak8IwGGUUlMy9aOR/erZ+VvcBPbSCxk2+7ki/TIZ5xKI4DMy08EorRqpoXlwtTQE0Zn6b/m2/Hb4&#10;8bAxydI9Y9i02LpMNiKbv75L9rbF6xrvkRXRYHYOU6+6j6qk2703Bt7CR7XmkCY2j3PV7iqMjTUW&#10;LkbIQTVNSoOXBdCdd7A29j9rYbO5XDvF2Dmu4sxXUNLQtU7urqvc2Ry24sXnaKoFTLkKWthz6xVJ&#10;ijiJRY3D6iVKO691PejnPfI7nlPaTDtCSNbIvi2salriPxdUjmBWjXxjIfECq7SyJHrSVlDii13b&#10;eb+/vuYN2tU2++vnPh2wMcugqhEjmaJFVi7AOaqDqc0OGPQS5f8Ami/NX5Ldo9j937N6r2bktr7w&#10;6sX4SbM67qtzZnEp0tnuz+ucHmNpdy7e3zR7VwmF27XQdhbJyVdjv4lkZKtqiukx4jj8dLVINe4u&#10;ocPm8ZgspVZTL4WbEUm49o7TrNi7w3ZsfbU2IzGYx+5KaOl23FuddsZDPU9LhYDUV/2r1kTQVkNL&#10;JTxmaP3COwWHOCc17pvmx7aC+/sEd5pVllQQa/GiIdoo5HeOOSNQ9vpCEnSQWIwG9vvvwctck83c&#10;5bH7m88uvMkk0SR2rWckgtwKiZddjYSRSmQsBrnkbw1AEZpIxkbun8N88sdUVfaHx7+Lm1e+Oouw&#10;MZg+4fkhW/MWl6D7q7c3Zvqg2NUdcb1qNz5besG1+5MPtSmRa+h2ThJonoYMTl6atrIZhl6hXJvH&#10;iMZtzH9gZPcuFq+qOu8NuLDYHFLtbsrE9iQdmVGd7DpN07d3liMNjaLN5Xb2/tx9gz1NLJR1bNPW&#10;QVoeokd1Q0+ZU/M2684ybDay3lzPzdfXVy9hILdbRbaPb4jCTPHM8MLpIjqC0dstXYPGoXw1TPLl&#10;T3O5I95ue+d/bbl3dG3He7JbaW4/RuLYRLLEs0TM0sMET6w2fCkZtXFa9otmqs93hncr8SWx+Rh+&#10;TPfvf0veHY3T+4u1Pi9W/GCk6AxvWfQsfQ3cexO/6fJbq6yTdPS+3NodipKmSwmLoI6jcNBHU4yk&#10;lhyFNTudHatPO2QhyVRnY8vPkv4zW0uJkxCU9PRYtWmH2mLgx9fQPNH9+8StWVE8+qoBK6dQ94p8&#10;4Scrvcf1SvLg2+22cmhr9pZJ2Y6YkDyqI1cS+DDbDwyDEkTLkRSBEx095uaOdrTYL6w9sLL6G/t5&#10;YlhUtbzm8/WUyljcxEQqqeK5FQzlSIyDSmux2FP0lTyVfTe/ulc1110n17J15s7sjumLtjc26dx5&#10;ntCXbVPRbU3vv/N5/rzdtfTbhqtl4uSSLZ+28PiIqHEz6azzQwLDDLSnrstVYqqrKLR5sdksRnsZ&#10;F4ZNv5JBQyRVrvj80ZI6uirKiDw/uSFgs5DtL6/ZNeWHK+3x71ylHeW1/s1zPavDcSLPqtWlMcw0&#10;26LJI+kTN4YIPZQyaI2LBBv3OXOFv7dnl/njZ33mSOCWS7m8eKwa01D9If4sqidpAz1MDBUKHtDF&#10;V6QtHP0l1zH2rsrqztfb+IpI+0Ol+3fiJvbLbc3hm+6dlZGv3TjspSCh3jsJabLbR3Hsfb2ZXKrD&#10;UUMsVfPS+aOGiZ42kWcoyJ3H46HC5Oulihxc0dVRUmHpaaAVMbUIpTT1mUhnp5aKlh1kGPQ0Wjxs&#10;ztp9uScnQb5yymzXu5R27iOVYzLKzLclZEYvSExgeGSviGKGQhmkVgfDC9Yx8le9+1+3XLMM9nb/&#10;AEXLd7cFriLVJMbYrIxTveC4kmExqE71KgAmlTSBmfjXWds7VzkO5e/+v8fu7V2Dg8Tjt17g3zW1&#10;vbSYMYzeuV3M1dtXb8eylxz5nMRwF/LWVk2VNYlZEsFMsxy5KWpl+xoa6q+0SpiEpmWGGSaN4qql&#10;gSGeKCWQ+f7iqhTSDqFyfojaY55d5Jvtnn3Hf7flsXkdsXUwySmOOSMxlZJYpX0ApGHLVOlwQVCk&#10;jrIzavvJ+3TbhO+38xpNc3SotvbeBcgyFVfxNUv0p8MgKWBcAGqqDUgkqey/iR29gsbvTfVH1Mm5&#10;sD1pWVdDvSpym7MRSbeyGF3Bt7PT0mc242Tq8RUVWGhx2ErqkVdO76SYk0iSSNHi1O5MFi5ZJNwT&#10;xQJjaaWWor8tUwUWJgptH+UzS1lSUp8fJDIAX1MG5H5PsNXfKnMi8sz8ybBNFFy5LOqymKvixSKx&#10;8ESqxDTRygsFK640Kky+HQFpl5bv7bmTbJt0v7oz2d1GTp0aAqgkUARI2NaEcA2K1zUorbHxv7q3&#10;Tjq+t6wwWR3Bl83uah29jOr+saLcG5+zdxZ5hJlcGMdtjaePyVdubCNhIZquOen81G0cDMWVlFy9&#10;du7z25tHceJ3bvTMVm1dq4SDObpOaoDlXo9uVO3trZ6Hcr53N0NfDhoKmo23nlmxtFOY5pJ4JJog&#10;zQgx5n+xMVjfcq3Xt/dy/V7tCocSeHJblotQkDM4RHKRlJAJNUlNLM2BH1Gfuds/PXPvsrzbyn7I&#10;8uJdh1VXla4to1khknDTx+FfaQqaNeog1AICDVppsP8A8k3rPB7y21vLqfJ7awXYW+cXU7fOewO7&#10;KP8Au1Hv/rvP9k9ebh6Vz+0sHNsmPsDc2zNj9+9WVcG7M6n3mIpKCqpqbIx/azyKVXubZvVndW0d&#10;h0WZ2Xg95dbPgtrbn21i9/bRoc3iMmmExuFfZMv8Oz1Q8sORx+Oq/PHNPRtIJKWRXOuRH9xHIX26&#10;HncXnNy7/u8VxDHLcRRLAbCrFH0RBJI/GYgRlqA2/hhw8cxUCMfu67jv3tdZ8o+0ze1o2XkMm4Z3&#10;/eMd4fGAmuXnKvHJMRLcqpURygRmYaFESMFLX3R3f3P0V2n8+e6cn818vm/m1k+xR0X2ZW9DRbi6&#10;ty/Wu3X3tUbV7JoaGfBbIrdoxxYWr6xx2NgkpctBXR3x+RjrI6ynlSTLJRdlbiyNRAKKLYdLUrm8&#10;ZBvyszVOr0uSk+wptmtt2TF1SClydQMpJJBHVRCCKeOClH3ElR4vcobq/t37U8nR2lpc3F4JLfxE&#10;iRhC8jkxGSQieNpHZdcchfxoV8bQiJ4hReo7+8T96DlLnGw9xfZXkoJNAn01tdbo3jolq0reJLHN&#10;aT2NJUkEMtuzpMVWMyXLMkUTOD4fH34nfGf4pda9EfIfdOb3n8pqjdGBoe6usvix15sLbq7g7Uot&#10;jY6hXvrcO6dvb8psjXbkg2JU0WIrslUwz0lblhTVGRFAkNP5IzBCPG7PxlLhKXFbfwVZHR0K/wCS&#10;TQ5SeeCKWsr6fFJka/Cx7mrsNjMplpFgdyXhEi8AsUMGSe4u4+5Ftf8A+td9UeX4bV45zII40KBG&#10;WQgzg6cOxbTUaU8QJEpbVij7cfdK2v2ak5Zn9wNva75xVruSw20TSxmZhVmMlzb3stpEQlJKSMoY&#10;syAyFAEKR8rv5nPfXzz3n3nj+nty9pYP4k5Wl6/293LvPc+3cHUU/X+3a9dtYyTe8GzKfJ02Fpt4&#10;7owu3C1bjaOqEFVBSTlI4AslbHAztdSNlKiHDZQVWRosfQ5GQUmOrYIDDXSNShGmyURWpZ2p3YC0&#10;d4wsmhAwUBDmrl7bOX02HZd5Md5YXsT6pmLr4ZSpUokL9hqDG1SJPEjkVoUUqzZc/c05k3fma+5j&#10;5U5420bdvlvJI81uJElAGqqVmhIqFDDQFlkBBCtI7VrXF80PjLtvpzCdY9tbCyJ3z8bey62u2TsH&#10;sbeldjqfNZLcm3cDT5TdlZQ9c4+vGa29SY/J1hgqXqaIiDKCSmXyqqzyNlRR5CfPVES1L61po0kl&#10;RKVU/wAwjOrosqSB5na4j5GlSbW5Ia2Tddit+UduDbUviyXUkkYJnLgo7ZT9MxlURSNVdfiBSMqQ&#10;c2eb+arHYeSkff7BVExKUMpAqzBQCUQgilBTzPnx6IxgBQzbDjFNgoK6qxW5Wy6V5qM//GvBXf5n&#10;K0ePNM2DkwlNDh3VqpZFqmq5oX1aQFPKvooIaVa960U1fKViURUr1EEyraCeGRaVUgTwwget9Srp&#10;Kre9/bW2Xt9ccxXmyHYJJ9otgXcPcRwyxVXxYnDyVkcSMK0QrI+rU5VsEl9uN72aKCA2UyfSTVKO&#10;ganYCaBShZc9oFQKDB0inUvF5bMVOSy23czg6yoxm2qWrzFLT5TcGMwe4IMjWZMZGgq8dmdzRZSu&#10;igqZahppqfGLSVOQeSNpjqGsBNuvHY7Gs2cphhMXuVI63BUm9J8ZRZnJ7QweQGNyFfBQJVUtTBJi&#10;MvVYOkaeKcrAkojqJtfgRPc97Ra89e59rtu1x3l5JsCKZJxSOHXViJXkkPhTNJqKIyrOEZY0KqY4&#10;qKTe4XPfNF9InLPLcgMmpC17SFiCX1FTayKBXRUald66KCjUPVpvw5n3L3TVYbafZdJ2V211FtbF&#10;QdpN8Y8PuPd/UGG+UHYpkz22Ys3nuysFuTB7iw3YHXMPYVY9JUYwVEuYocAuKoo4hVSTo10FNvLe&#10;33mN3bszJ09NLSx1suWarx+Pw+UlSGKiyFGdGTm3BC8lZrraZkp4EZI4yJAyjXJO7c6e2HtTZ7dB&#10;7de5Nv8AUwB4HghgmmYd1VZTN4iK4LOlfEl0q7JqAYs058mXF1sHJVtDuXOg3DmCjgyNaLAwDuWQ&#10;BEBiJRCELUzQni2Bs7S7M+Hnwyye3t9fB75XbKfMU1VVbSXrDEbS3P2hvnY0GTr5917O3FgMruPA&#10;4zrHJVkO39G2c2cnkstNR/xeuiNPJ5ZPtFftbr7HYagjg25R1WWiTGfaLR5Kux2QqUNPkqjMpbI1&#10;opq1pah5o49EtQEiighVfHZicfN/9yd/2y5trDmnmG5sJtuupHgmRJ1lRZ4hBMiaK/pjSSunsZiz&#10;aK95D+xbTb7XuNjBuu+km3r4bCEjR4hPisFQmvaQO6pwQKaqdEN71+cvfvfe/wCkXuXclN0rLV9s&#10;wbuyG5+vKDsnZ+LxtNl9i7f6az1RR7Yw2S3JQ0uDw2CwOWyLy4nETVtXkMzmJHFUZ0iiRXZm18Lv&#10;7AZvYG4I9q1JrtvwR1GOraNdx4LE7z8AyUslXtetyTtlsltynq6TIUkyTwSU7zRyBgyo7TP7Xz3W&#10;17ZyjzrscstzzQb1q34VorhotciQKXkb6a2ieSO1Rop1H1kDFAI5HZhD/sz7ne52/wDvnzNuG4Tt&#10;JyXtUq/SKptABqj8NG8UQLcOrSRyh0k1gMGUMqHNjfQG5tr/ABNxPx1+UvQ+1e7c9nqrv7M1+59y&#10;52sy2yO2N/8Axx21vAbU6socj3vV7Fpeveveuezt57LXbmYw1Ximi3DBjamjhMc7zrFDyeP6+2xV&#10;ba2lU1+EoNl0eJxGy8VXV2QmTJZDN7lho8PjMVTQVEU+eiyFc1GHFUldHUF5L6Zb64xHFzH7rXPI&#10;/OPPG8bXfj3Au9xcgGaNUt4rK6ZGUOgitJlKXEkBiAfx5Iw6x6o5pFzFtG3Ox5fvdzmt3kvi2oGo&#10;VVWNqcVOlvioVoQTimGPTdtbf/zi7B6l+Tfyl21jO6898pd69ubo7oyVPiMRHS9edb9TfFnM5DdW&#10;7N2ZPNVOb271LvLbOBqOwK7ANtaq21l6TIz47ywLC8M0dQK9Psul2pTRYLB4qlwmMjjkFJi8TSUW&#10;OxtOgeWpdqeipW+zptDSs8h0ga3a973MBWnu5a82Pbb3zSUvry1AAeXUXNVZTGzLFGWWRm7EoaFF&#10;koneOg7tm87fd+Je7nCJJFIIUliTxBDMoBocHSAakDhmtRuY+V24+7NzQ9gfIDLVPcu+6CWhkk3J&#10;v/K124t159qSgqcQuC3HuxoYNx12NrIZIIqSjMrrEaeN4/ABIJEFgN0yZ/sHdGxqWTE1dJtHGY59&#10;0VcmUq4MziKzO0seQ2mn93JcEKbJYTcVDDkGORjyEYhnoWgFO7LI6CrnLeuW9q2Xl7eNjsY7fepj&#10;NLJa6ZvH8UyxxSaJv7BVjULpUoSH1AE1JRbuW4R2lj9SIxa3cpJ8LLMe8Ke8Ci6RmjcKaQTkg2ve&#10;/WmxOpPiT8dvlFiIsp1zu75C7i7JyOxev6faAzNLuVdh76i2P29V4/s+PfxqNh5frLM0GLgpsDkd&#10;syGrhygrIck/lempRKllhdIvtqOCmqqOSJUVfPN97JMyhol9XljaNVf1AlkJ4I4Bj60stzi1vue+&#10;XE+y7pHMXYhUNtHE2rxnWuhg7eGxU0jcA1DitApew7ha2abjcyN4Mmo0waDUFB7f4iRTFGr5gHqv&#10;zE4vKU0VPW7i3DmsntnsOh3PLk5jUUdDW4Cixlb5YNyZGkmL0k1NU5Rqac0zsIa7xtEJCxDrDq6m&#10;qpn8M0csSx3guHPjp0ktPBFK5DW55J4VtQItb2LuWeXeXt/t5L+zvYWu9XjCIRF5bjQTHK8KGQaj&#10;RhQV1B4mFDioJ2flDc74SPue+loKFgfCQFgSa0VHVsGlft6EjZexdlbypGzOFkoafIiKmz8G33op&#10;81n92x46rqMPn67bmLmraMVkVQZrwwDyVEU1DJH6yFJx46rymRileeKrpoZZaqmxsbgTCOnMsMF3&#10;kU+KN52n1W4Yhvp9T79zByhsGz7jBYbbLaXu4WxhkumFYjKw1tUAkin6dAS1NJFaFGBCvNXPXL3t&#10;/diG6vWNqDQSeHKRqFTp0CORuJ4/ZjpZ7/6O2ZgdyYPBdbZjaPZeb2ji9s7g7OraesptsQ57PvT5&#10;7cOTx2Ix+Yko5qnG4LGYXwzyxa4CyliVuqtNrKiopmY4imNTOz/amkaCsWnen0xxSn7wRzR0880S&#10;mSIOB5GWxIB1ADybPBPa/Sc0SLFbsDMsv1Nsp1+IS1YwNbqqsIyFI0Hw1NKMOpC5H5pfmPZrWLd5&#10;vBmiJbxAoNasxDFRGtdSkLSpoMig6QOzdubZTOY2TsXd7bN2rhoG3Jjt7YTJ9c1Wfwm6q0VGSpGq&#10;tk1c9BuDfmMoswkWOyBoXqHx1PaVY5An2ksM4vLwZaOQ0lfOlZCI2lmqIHoaCOi9aUxplq4a2lny&#10;BlcrIkcisIzqIFh7M7rmfk242B7W0nSCWNw7CJWLPK0lPFrKPCmCRuQEAQqQpkc6ERxReXu1XcCQ&#10;qioyEkkF6szH4qHGPJRT5+vTnUb/AOotx9JrhKmq2Jt2bY+frMqdu7cxOcxfY3YWe3vVTUcu6xui&#10;t2lntnbl2111j6OJIsLPU4J4Vq7w+RhKzTtx5KhxeITIS+YJSQV1VVx0dLVVrQUtHA9RUKlJSwSV&#10;lczCP0LGkkjPYID9fZd7bcqb5zPv25WFnbJJbloYw8syQOzzkpGyFpMNQMGjUHUgcMp4B3l7aLq+&#10;1uxAUUABNCSxYAK1aVwailKVxXih/jp03vbuffI2jtSmxFVPmMjtzauCXce7sTseqyOZ31noNs4i&#10;PGZ/MVkGHx1WzzzTVgqJI6MUEFV5SDoRgq6933kOxM/vakxmzd7bawm3sjQ4eh3pubB01Dit91bY&#10;+Wozk228bWVQztJicJO0VDNW19JRvUVIkFMkkUazPLvuLsVl7aDYdv5vtbO9htSzJapdpDMkcrrI&#10;hU280ss8epSyKUihD+JErTR6Zi3f3k1lcfTXG16vDY6P1Qp8mFACa5rQHzrg16sB+VHxow3wo2r0&#10;XP3Tv7pDt7f8+M3lugdB7C7Pxg3l0ht7O7g2hXdc5Pcu4Nk5LN4jelduSSqymWocDQSxY7EwUxM1&#10;TWR1iKqPj6By8e+M/vmHcNLV024tvVW3N57YTD7XWHsWjoaNsdtSLcu6qinym6MXidlUeSyRoKXH&#10;SUaz1FfUyTh/KAom50+8FyzvEe32237Pc7ZeFQJGLThT4jGTQ8TWnhyyB1Zc1jge4MiNPSQE85k5&#10;stuYrtfp7H6OeOgKhi/xdwBrGv4jUAmgLk0Pkb/s7+cP0fv7Y3RfW+M6e3d0ZuzrTeGM3psPuDBb&#10;03tuSt6ByeY7Jh7J31X7b6arNvbH2B2nvPfe6toUa1dTuOqyWN28lfH/AA+Opkp52Iy1dRQ7SwU5&#10;WnM1BgsP9y0eGxlW9U+Px9BHM9BRY2FKyvrGkigVY6ceaWZ1RV1E3aLtl2TcefbmK8mv5oppbgwi&#10;OZvqf1SZAJYViKBfDIcAwxoI1LqAzgQglFpf7rt7yqxWQNTQxDitT3AgqtRnIHqKmopVPtbBdhfL&#10;DuRKs7zyOM3N292wMFRzdrbxxWfpP78b53HmooN8VG5cbFs3beHp8HlsvUzzZalx9DRY2F6iVLc0&#10;vvBt/DU9dWU+/cXQTYim3Xt3FVn2lbtufFbqyC/w6prsZR5ulylJjc5jHxf3jg0NcsU8E0joQl3B&#10;Qbh7gNuWwf1O3OOK83SznVWuTKI440WYKC5owlIhaRFkNdIZidEisrwtz1u6WcdsLzeGlupC4EXg&#10;tWqVoA6r3VI4cT6GvS63/wB3T5HqCD4p79y1H2nunoftvcuDpeycf2/W5zo/YO3pt54ja+e3HsmS&#10;kr9xbX33Nvynx7Fdw42ilpmxLx1CJNUqrRqVaPN7dnaqxksq5StFdNTSPE88EdXUQqpdqB53aWKK&#10;IgmEMulGNmBN/ZLZXPJfuDtI5e5mntrXabUwq0xEsh8NXkkCF1ki0xyTSAB1kRW0IGABLmReVDtc&#10;6Wlvu0nhRaa6yGY0oTTStKFiaE1BBGfkCuD7C6q7Xz21cX2LFRbY612Mux9vVVfgI6T++k3X21qn&#10;LNV7Zl3bRYeClxuQ3RNuGWmG4HodE1RHTvU07KrlirZ746x76yO5N67nzG9dtbvydOMbh6PH5LG7&#10;0pNp02I3fTZg1my8Bu3GZzav8T3dFQJLKazH1E+P8vhpPEDIxyfvvvGycr8t7RyX7ebjAdvhXQ1/&#10;42h9MavR50ms9HwiJInKyr4IKtoeONjKXM3Pd/DawQ7C+i3UBdRMTsxAoGesKitKCoGR6EEm+fB/&#10;zqcR8a8b0b8ZvihL1b2V0/s8YbE57sveUWV6Dk7PfO9TVO1lf5A5ram3dmZ7GHpbJ1eLxdPlsbNU&#10;Q7pxuGmqK+fyiFnMZi83X4OqoEo8YWxGQp9FbG8kNBFiaajp5PtfAsMFRNUVk1VJFEIVVIooxI5k&#10;GlVeOuZvbOy9ydjtYrLclbmuxnYtKGLyym50uRKk0sYEaKgaOYlmmiyU8ULDKV/uO03nbfq2u9N8&#10;rAsKFixY07qlQFUGpYZYYA1EA1Rbq6B2l3vsTeFVWdq4yu7s6/3TV1sdbTLk977j7r3Dv/OJNkZc&#10;7k9y5nAUGA2Xtnb9BXZRdwzz1eS3DHU0cAx8lU4MUHbXY1RvbG7lyO3dkZynGDnlxu191bmkoaXb&#10;u/JfBLryu248flsruM7dossrUU1XX46ieqKNPRLUUjwVEsN7v7eS8tc6S8lczczRWe2O4diohYKu&#10;hHUuqPWJmBDJGzIKaGrLGwckt5y7Dt++/R3e6KqFu4hQO3QGHFgAc5BNMDLLRiFfb3wrxfxb7x6p&#10;6i+SHfOyKWi3Jl8dnO5uveqGyWX7X6M2XNDt/NQ0O/U3LtrDda4fszd20cs1RjcLQZ/JjHzwImZ+&#10;2JjEjT11mO2Mfkdx4bfMeIr8C5XI7XyNNkoKySnfIVJra3b9TD/BMZV1seHmZlgrJfE9RFoDRrIj&#10;NIP/AHY5Q9ptzSz5j5CuTFeGVROiJPEyx+E8dKTSeCNBRV1QahocM6ldUgTbnsVpDuQu7TdWkjbi&#10;nheGVxpJqXPp5eXy6HT+YBs7+WjvTrzqDtT4UZzcG2+0IZaPavdvXldsfc+z48hT4fB1uDxvZ9Ec&#10;7vzcWzcDU51sTA1VhcHU5GKkkrKiplnanMWhS71zz5HC5GlyNXQYqgyFdg6erlrpkpoaurx9bRVe&#10;CiWR7SLJV5looVjjIMzNpAZiFBv7G8i7Jyvz5y9vcX1V/uFjDM1n9OhdQb6OW1utb60jpHD3B5lN&#10;MUCmhYU8qbPBt27XEdyzXSQommSIEK3ip3GlaroqQCcMwBAoaGD/AC7tiJ1P8hNnbm2nS767dzlB&#10;sLc+ZwOG6n2i+4zj4d8YTeuwuxqvJ5aUx0tFR7G66q6/JGsqhBBFMYZJDHHHrdFbV3/lK3sat2Tl&#10;NqbqjTb2Cp981e8cfh44utJWrKiswtFsGXPV9R/E9wbwjqFkyUsOPpBFR09NC1RJA08MUy33a5D5&#10;V5Pj5bvdpvbq9sr4NGkcjtHK8bagZUuEbQgK6qdjGTXE4bwwoniT3t5A3DfW2iw5c5rO321yrHxp&#10;LSO50afPw5HQSVJAoCAFrVTqRlGH5HfGf4+fHTqXZXcvWm78D2fge9ftuj8T1v2f2VT7b+SFDHPu&#10;Km3flPkBsrE7VjpsR171hmtubWbbK1GZqK/7ldwylDU0jRVEowZvclVVYw0MUcdDJUR0S5GA0cst&#10;FPJCaV5HohUFpmjnaLUipMzxC0ZL8gxj7dcgcuX3uhecx2tu0NjaCRrdoZpkeAtaSUZ59cixUkEh&#10;Z52kjRmJzGlRX2Q9tl5O5btLbf8AmFd13iPxa3Yg+lkeju0ReGEtGvhR0h1ajqprIWpAJ/sTaO0N&#10;zd01m9MYuTw/U+Upt7V3XGz8F29Ubh3n1VJDjMlNQ1m7N2x4rI0uzq98xi2nrK2vo6SjqlqJJUQU&#10;quYwSwfUU8/YtVvuqzseUoKWKPIbY23W4/Gz1OF3JW0VZhs5mFq7eKgq67CutNHLHFDVmASxPK8E&#10;zp7yC9yvvC2sfKltyHunI0YuWdo5tyhluYomgVy6JbI8AeVY0kaIuJGRWnZhEuUkmHmfnWHd4bfa&#10;ZttR7aKocqxUMFJKaSU8QaVOAWIqSaUNBYN8nf5rOJzvwuwXxFk+PuNwO8quri2d2T3XsXP742zs&#10;3d3UWw92Tbp2Htba8lfK26t3YrF1u4Klp6HKTVGCo8hVDIUtGtS0KUy5qP43Q5qmlmyGHh2/TwTU&#10;lfiZcLXJm5c7UVkEVBNR7gGWXHpj4qdjG9P9nK7TyKRKgUoYZ22y2zmWO9t7O4uBcXEAkimZ9cQj&#10;iQuzSoSGYuAQF8FmZlBWRaFJANtc0247pudm0DRxRhGjkJDCQFS0g00BTRTTmviVqKAZro23tbqT&#10;sHrbO4bB7b7VqO6dyyS7y2zveHtHa2d62xfVOxdr1tfvNd69b02yP77zboqq/FVNTFVvX00ZolTx&#10;07GN5KsMuy93UNDhsRQZfC7oarzGSjwaYuj2Ymd3DDmZd1Y7EYXeeNV5chtenw23yf4vJJUFngol&#10;SchXiMLTF7Jcp8z7qnN267BucCw20kYguUuITCeKSRzKwNypZwsxD28oYRozKmkiUf2m1Xm6Wm57&#10;jYzhdrjZP1AwdQGIWjK1JgSTklT60oKm0r+Xz8Wd85TffcfbHS+7epKjaHXTbJ3vjN9Yr5QLhula&#10;nr3cfW+W3B2F8de2pqSg2x8modz74GYocBVTxYWKkky2LrqRlaneOpCqHYNfns7mdp4zCZKNdt4n&#10;+I1E9TVUwefMSyQS4vDUtRQJJg6yaeLXJUpU5OlqYR4j4Gin8sZKfaXafbqJOc+YmgvYb6YxM0Vv&#10;dCNIHhcNKgkkVoj2yQqWiZApiJEiS1Wz8sW3LFsqyhJ3Y0WQCRaKwJJAcgg1xqK6SONQRUEMr8Cd&#10;o/GDq/qf5D9x9s9e7y253l2D/o0x9Pgdg9gfwvZ3TGYwmepd6dpVGM3pFhOz9uR0OQgmosTW4/Y2&#10;4cRKjs/3Ym8NJMKTNVR4fHVdbgaiOqkx0dZWUkrRQVcdSaMyTU00dNWV1PRypMQr6JZlayjUQL+8&#10;YNslg3DeNyi2rmERAzBIQw1Ao0ihACyL4xAOAxVY2LMNQNegFtQuEnuLuTcVaNcIhAWoLUorU7qA&#10;19BQE4J6qnj2ntibuPeGzcD2htuPZ2P7Eqtpbc3vBlcvn9tZna43nBgMdmcLkDtDbOT3fSRYqeOu&#10;hNRQYeTxs0klPCz+BElReed6PJU02VpAssrVOMuivVw+BmVNfmMtKfJJrUHTyBcADnIHmS8/eVpf&#10;8mc2Wu3wtAitb3rIqqrVEaeKsEbFyqqY3ZX1jw/D0s7V6FsG6W1zafua+tIEnQNplapy3DUoBGBg&#10;lTUjt456OtvfduE2rjt39Edi4rondGZpMNSR7G71iwtS2P2jkWz8GN/3N4qDZuRxm7qynwmFkoai&#10;ppIq37eGNokeaquFQeM6qx/9/uytwb2p637beG0tt4OklyW6avOpjWxlRuCSOPG4dqF8dtaWjmyq&#10;1JlhkrPuZ5Qx0eJQw35397Ly+5J5E2D2M3KNrmyvizi0tPpVkWKHVL+hcRL4yyE0Gpg+mEIynSjs&#10;zzTvF5cX21fuHRFbwxsCqKArkhSpCv3LSpx6EBsqOjm9q/zIcjtzoL4UdZfBzcuAXePRfdu79775&#10;291f01V9VYbf0OM2tsiseTO43+8dJn+28FuzFx5DGTxyR7brhi8eKOoWcmCoQYMfgsdiqKnpNpUu&#10;Mw9LkjBkZMtjqCk+1ylSYoZK2vko4FpUlmyEUekvaM6RqH0t7xR3rmXdeZLi+3nnHdZb7dIJXT6a&#10;WRy0SNK2hPGBIYL6hnHcAWwoAYlmvgFvd1uvHmyskB7SpHapLrxBqrKQKUoKg1pUv2F2/vPsHtWu&#10;3R8qst2B3HmtsVG/Nhz9Zb939vrH7v2BiqSXc0O0NopubdEm88pg6TYe58ma2KjM2Ui80b088riR&#10;295hN46mWLIYx8hS4haeqx1WJYo0hq6yp/zKU0JaaeomhlaQ1GlwgBUsGJHt+Xb/AN5wbONjv1sb&#10;ncY5VudamRWFsir8ch/RVMqsYVKjIJjAPUd3/Mf0PNsNpJceDYTIA8uXpWNiF8MIz5K+HqU44kUp&#10;1jw+AWTrCLMbL7Ootsbr7FOT2bvLY8zZqGszuzNq7WjkrMzX73r4osXhts4PKUdJRHbE8tPNV1Ah&#10;njjmo0ST37IbvwuHiqshmo6/F0Mc8dEK2PG5TLG9VWw0lLNLi8JFXVawNUVK63K6YFJlk8caswQN&#10;yFv8m1QT7PdW24XcaCSS2SaCOVaVFEkkJWQBF8QlAxWOuqjBiBlbC7vbaSFgEpkKSGJNDwIoAQBk&#10;EjieJ6i9W/Gnsbtfc+z+rup9w7F7Dz+fpIdyZPb2M3l1/trLUM+OwGRz2aw+K3D2vX7HwVfmsRhc&#10;PUN4KKslSpkUU8ElTM6alrBW0tNOtPkfHRVVTFShYxM9dFLKVkX9n9sMuqONRY2LauOePccTbVue&#10;42Uu7bBHJd7RAXaSTSsLRKWQqz5NauxBIwugsSA1eiQrLHIrxxmSGnc2F0VNBQZrWvlwpnj0WzL7&#10;Z3JW0ddR4TGZPI4/ZmS3DJPlv4MMRlcfhIsiolbPigr6mhhjx2UMs0kheo8bX/cMSg+0Zl6I1lTU&#10;1URjMdHNAzo8fqpvKhgRlNQFeGR1NiVvYMQbD3NHJHM1vsG32u1bnZyNJeW8wSRZGAkZSxLMkRKX&#10;CRhjpWTOoBlJNVI6srkBDGJituVoWoKk8PhqCRUk5B4Dyz0NGwd+U2zMTkMNPSZJqbdO16jGVtdQ&#10;Z+aghylS1W0n3GTxuKqYqLe2Ip66NamCmqorwVcUUgLeP1zKarx6QRrRKYahtQrJPGryR/5sIV1q&#10;wkSdl9IU8f0P5D+87Hv0d5NNvcwuLIU+nCsyxOe7WCBpKPFU+IGVSTXuGqvSC/s78THWo8CoIeuP&#10;M008a144BqSfl0ht1bf3vjFh/vJXSV2CNpMJHDW15wktWrSx5Km+0ZIUospQPKRVRvFHIshYm2r2&#10;4UM+EgElAqu0lVIyGZqeeMPKAqBJ52QGNtMmmK5H1PI+vsO7va82XPgbxdSoLWCMOqiaJgsZNSY4&#10;1ajLqUGSik4yCcdB7cNwmtr+O0aXUdIOoUKjAYihHmB8xWo8um/L4TfGfp6LLxV2NqaPblFQtSbd&#10;ps/TVU0NHXLVVM9Zt3BS1En3VIK6leoyyU0biCW5ZdJ0hGbto5pq2L7nDYWvxkU1FHS4zMJBO1Ju&#10;GlqUyGEykuYklrkxX2M8amnCQGXzqragFHuQeRbfa9w2i4jg5vmTcI0kuG8OGVVdEKrIqINPjSaQ&#10;S5MVYiUaOUv2F7a55ry9eyO5mJVB1EIG4rqPaAM4wa+XDj0a342nbuO2TuHC03Z3dHVHY2Wwu7dx&#10;bl391tkcq2N3N8e6/b8+1ux+usB1XixtJ+yq3dMLy1mYqKrcdLiVwtHJEElYS6otVmKzF1mMpaig&#10;ys9VlXeGeOhSqyFFSLSUTVSxnItHBDi1kkNoZpAgmcgabk+xZt/KvLHMkUxg5osba3gj1RzSwNCr&#10;sWIladV1hgoUJSmp2KpRWNUHrWW3XcUjw3sahFBWqFSSSQSwyDwp9uOPTxsvpbrvtPavY2XxXcnT&#10;+1ds9OY3EV+0sx2LR7d6r3rvk7q3zR4ipy2R2LE28sx2au3cPQS/d46glrHpFmjLSqt0kXW3a3Hp&#10;SSZLIVKLPVBYpMc/n9E0ZCt++qXdVY31KgBv/iLRDz/sW92u9/1W2uzL29ozmO5Xw+9Hyn6ZY6dQ&#10;HajyFvUVBPQX3K1unk+lggLKhwwIFQeB49uPKpPRRu3dsZHb265+u8aiZuh2nlK4Yfc1LRY6kn3B&#10;gcl/l+Jr2pYMhWNj5MhQzxypRVE88tMzsjnUp9xK3GjIQVEcTHVQTR1DQx0xTzGpnKrJEVkRW9CD&#10;9JPk+hNyfZjy9v0vLF9YbhNbqYLxJIw7TV0CKOrK60kKMWelZVGjUWClTXqm2bveo01woKrONIBY&#10;N/Z+Z48aYJ4DgadO+xt+5vYNUu5JK2OWTcuEr9sIazIU+TqFxuOpqcy4+qinjyhxroi6YHqqfVS6&#10;FeNVUo/svGc2zkcr2Xlt4/xHPVtLtHZOLwW3NvZWUYLYVPXZLNPn8/uCGpxr1Nfmc+642hhkkqVe&#10;nx8VLGlOsclRWM+VHtzdcs7LsWz2e5SSx73zBOwkWHU9I42lRWdJrdo9M2mIHTE/YodX/tQo5a/j&#10;jj2CHwCtxctO0hDBiKBAp8MoBR1UDicDVipHV5Hxk7i656q+HvSnS2anxmA3f8z+9Ox909vbl6wi&#10;2/2x8hKnam39u1nWXX22M91pvPZuOw2zti7wbcFa1JElRX1mZjrKqtWWOJTTytu3ekcBjOyTvup6&#10;i23RZvd0GSi3jmtmptOOgkytkqIstujJ5DHYjcm5cxm4KWNVqaWjJp3Uxzll0zE43r362zbvbvcO&#10;X+ROe12++S5knEEtg7GWMvEkYjaNYo4lhQlAtz4zTqDULEqUW8yczru23WPLdvuJtXWSRivhKTca&#10;kVVFRGvh+DHHpUvI5dStGCBFC97V/mlqvwoz3x5+P3zJ3XiJerd37fzPV23O6Ng9hYjs3e3XYqMP&#10;g8J131k3WedzfWXVGwem6IVFN/Bt453LS5/Gxx1FEcfBHBQKY99s7ZoNwPT7XoMFt+proqKSvoIa&#10;JY1qKbF0tHEsMiwzUZyBhgl9Li/i1AOSLKcMdr3nmlOS5N25gS6vrTxiUu00I+p5pVMmtY5DABXw&#10;V19povhAEGsV3D7lY2ymHbu6v6LGUDxO8hyKhimmo4ijcR5nqk3Md395dpbDpMx8gtw979qbB2fk&#10;NzJszN5Pemb3Fkdhbz35JWVtFmqHdG6KHcn8Exm6dyYRZKigmeD76KCaSiKVAeYQM7g6Sqz0WXqP&#10;tP41SU9VTxVSxxrUUdNXR0v3Ip7lqd5JxQxHSfUSoH5NxxyTzrPtXKEnL8e2zS8vyspCswCMRcLJ&#10;Jqbw/FVSwALKVj7AWqBk/sd4ax26CSOzNzMaal16Q3dldRrgDFcA0pnyy9S/Izd+2erc905kMpuP&#10;KdRbsy2z85n9r5CtrJdvZvJdf5uuqNvxZ2WnEe5qPEQLlpKYSUdXHDTq6SaJWRAoP5PYe78//eKj&#10;zfYuS2/Q7nio8RjshtaHIbfqsFjVqDLUVGKlwtfHuHGblrYZzTrlBk2WIpFJHCg1o2R29+4Hti3J&#10;EXLO1+3v79lsUlkuYTdyQoC7ujiG6lbxSFQCVreCPw9VXVqjT0Nd63zYgklrs+0rcy29fFiMhAOs&#10;HPiyL5DNEQrq9KE9W04f5pfBTr7Z/U+C6q+DGA72r+laTsLf/YO0+6d6bf39gNx7hqsNuDDoJd3d&#10;l4WLFbv2Hg6eKHMPs7G7OpYXmaSWGuaop1qSL+SlylRlaCCB51p6OIR1sVYq1k+Thp6Q01IsuTMw&#10;qFZ5WWod2DPIwsT+feOXK2ycm7LyDuk19cQG+uHj+mkRrgvaBpGM48CWqu1B4IYvL2gmupmqD9qt&#10;LW22rwrm4Dy4AfgRUkk6ANNfKox6Ur1VFhV6kquru2959h0+1Mj2D2RmMLLsSs2PNV7MoOpq3K7q&#10;m3FvA43qLFbXxe0avFLjKCbDUlLRTxUGOp518KKVQBGY3ZdNhdy7ky9DQ4+iqt0Jjps/WRUQOYye&#10;SxsE1NTGszPlesqqajopFhpY5FKU6cRmNCV9zDc+5PKu6cmcsR3NhHPe2Ek6JHraFGglbRHJIgVA&#10;XQKSQsupaEBNK6Sb2u7UuLacqpgjY6UNANJBAJI9D3EevRoN+fMraXZPx++P+yd00lZuXKfHjcO/&#10;MJ1ptSpyke3+vcV1fuyXGihqqjrbH4Gm2zLuyuyuPeuy1dS1q1NdP6qyOqNnRUBpK2syGXyj1FXX&#10;q9Gpjpo5fFUQwsI4ldYxDDeOCC5bQWLXKnUQxAPMEOwbdYco8t8lbIu37TJDc1Z5pJzDIoaQMVlY&#10;s+t3qArMF1UNQAepNsAHfSl3HHtyrVI3Aq9QWcAqdSlWz+IUanDiqancONrMPs3b+zMnsbYezGxV&#10;TkThd5z7ciyW4Mxn6NZN3Q4vPYh6rJ7MgjlyEYjWmd6M0s6LVRGKJ4fYiY2twWSqKtttQtstJftV&#10;r0p3mzlTUskcsQdnyMElYkiVAJESgeknnSBfD73KvOZtm27a/wCu27Df7v8AUWC48KHb/pkVkJjE&#10;NtVJNaaVq4JWgOKkdY6e53N/NPKGx3e/21kLxY6COAtDEKFgCPEZHpQGuVPpx6kdcdcb43Vvelod&#10;zbexuf2Ft3FRw7O6k3PVR5bZc1XKHmTIU+fxm6NnbPx+NkxTNWtlj5iZT9t9q01lCCy9RvPbOipp&#10;qwZvESkrHNW0NNQu5j8SzqIIXetBgUks5YKQb/Xj3IHJUOze48rePH+6LxKAIfEudQJOda+GuQK0&#10;yR616Qexn3j+WPc3e77l3eLQbVzLB8VuHluuOrT+qlrFDkCtNRpXPqTa5fpL4a4quoNv7owMW0tx&#10;7njapp83sndWVfGpkkjnfGRyUuWbJ7cp2yFRVCmhpmpRMZ0P7ZQmQBtuJnzATIVmzIszUwWeOE5i&#10;PCvMyusgkpJamFryUwvodirBW5+h95Z8n8tX9rFDtNjvcaX4ZQrtbmUkrXhGJF017TVmHAgZJ6nL&#10;nS7Mu4bfs1vuPhTTBig0a9XhrqYUpRMeRI86DNOsvXCRdb5up686v+amQ6b2/m6pfIsfTT98DDQy&#10;U1RjZcTuCn27kcbQ42m3FeL7ujggnpPuIQVRL2Hto7cqsJU7prZd8b13DTbqrKDJUe190S7ffD7H&#10;jx9AlC+N2sMTgsbW09JWMNdRHVVNbeVA0bKCQRxv+yzQ88bZzLvG0QeIWImniVSWeQEgrFFQheDa&#10;mklYMz6pBVmaPeVN63rfd4nuOYOW/o4UNElE0cvinIPZGqstKAnWDXUaeY6A35N73Xee/ukMlmOh&#10;vjtsubq2PdOC3f3D0TtHcWN3N3Nmt1yU9fDu7sFcpunMZDc0qvRGpoa5liqaNsjVRTlI/HHEIG3p&#10;J8fXfeUhRZFMikExaGFmjZGLnSGQEgXvb6+yT7w8+z77sG37LuTO91+m69r6tLUYt20rqxq0jyNK&#10;VPQ15wlSe1itpKmeoIWnGtCTqHDBr6eXHotfzc3Rjtx7T2vtHKyVlXnIf4TlMbHNTVf3P2uQx6Vd&#10;TXlQiKyZNJVeZok0yso4uPfCTLZfI5cUwKvMs0SEyKTCIvIWt6AgDFvVyeW5v/SN15Y5J2Hk+6vL&#10;aVmuBbax2yIS7KRkkuCQCU9KD0OIr3N+Ul2rddvtL0tcLDQPolFGZajtNVOkkrgkGlfPpFY7pro/&#10;ZvUeH33ka3LPHlMPHWUM2PqhRZl869BSJLHJQ1dXUw1FNHJVvFIihlWE6SdXPsy+16Cow2Hat3Jp&#10;VAs328uMraqX+IGYrHR0hpJaeGZKhowCCikXNg7Dn3y/3z3Gsr/my/TmDbTttshcRmOfx9ZqQqaY&#10;4+zOM0I+Rx1wg9/965n5k5g3C0sr8T2iy1YPHB2KSWLGQUJqSBpJJB/D5dX7/ED449FTbW2TXfE2&#10;rqezN1ZT+72R3FQdkdV5Xrar6zXDUUc+e3dFuzLbnr8FnMYle/i8COKaUEuIben21ZvcuOxW16vd&#10;eYyRTr/bWB3DuLIulfmZq+Oi2/h58xkRXQwipqqypp/tWLReOSQHgXeyEubmLdeROTd/vJk8aKw8&#10;L9LxtJL3MioATSVahpVY1DDyJU16x82qK6t+fdvTlKL6TetYpNojlSPFNSJMACCoIBr9g4dXAV3R&#10;Oyu+KbI9V90Yely/aHbmWxW3637/AK/wtFtutxNPnZEosptur2hVYCtw2IhwtC7QzRVtJLP47qug&#10;h/eo3vj5Kbg+dm/Nvb63t29i9i0u9dy5Hafx8+OW2eyM5lH27TUOPy1U/Z2/sYiYTH4DaMMeNijy&#10;eWzNRTSmTS8dOtNCzIIl5D5is5o0O7R3HNJmUXNs0axeB4oMkSLcvIbUxqh8R2STxB4tXGkMFzG9&#10;0rnnXl/a93ur/bP3ra7dHCNz3CeK1tQQxjWG1tV71nuGLtpFvGO4lHkRnjQ3KfGP4sdFfDXr6l6v&#10;6L6xxez8DHQ/xPcu48LhcVFlt35qkYr97uisof8Afw7gzcyVMppg0U8VNTr4I2jAjjY/vxtpdtdD&#10;Tb27Z6W7G6o7J37vDqraWI7N6T3F8scRlsNR7sxW4q+o/ikPZeF2rBtvEz70qqOGhoaOoroZMdLU&#10;u71dYjxqRz7ec9bnsm8blv8AyTdpcQQW0UMwune30mRo2d/8ZtLSGaOWSErEIp3eAMdcmUaTD7nG&#10;Tm9935Cs+bbJ9j2vbbu+m23dY9tSaeaG4gjWeI7asjPGIY3fX4yuJmVJV8JRrCl7a6v213nsLdnV&#10;3bmHm3RsbP5aiqXixm3qvGfbU2Kr8bmtu09RFV5jL1+XyuGzNHDVyVkNLHRzhBC1ONMyNa5W7k7E&#10;TbW29w752Ltva+7t4YzF7mr8FQb8yPYcm04sljMbPPt7Kb1njXD72kxVdNJDSZHGxU9JNTKoZTo1&#10;ydJ/a72l3znKzeLmzm5rOyiYvBDApklInaSUxtOZirmEEr4i+J4kbLRtUZPWe392VLuXO1x7mcv3&#10;m+fvD255fmgj2qY2tva/UfVveyXL/TRabi2Mbxxs0dzJMWMxEbAIR1qQ/wA3r4N/EnfnffW1dtDt&#10;Te/Wm88htfcWI7d2LtjZVZiRujcGx8Ttzb2xdwYKiqRjds7Lly2Ooa2bKU0MVRM8VNHIKaGSRpD/&#10;AP/Ts5ocq6zk1lb4w4jKxwtEs0aQyIjq0SooC/hwBrAINrXYS/vnKdbC3/c+ySukbENM6sYpS4LK&#10;yuxbByEY1U0Optems8XG2S3cCi2t2oK1ah4kMfi419K4NKE9azWR2U38HoHx+w63J0VKK6mrty5a&#10;izgwNfV5+GdsPlKauo5gzvA0bGl8jvTStGPKr3KNIzOUx8GSpaGSDyzSUwrPL+2kZtKoKuAJpVY3&#10;1kaFB+ov+CTk/l7e94st0uLScxwQKwNW8jUDTV0FagIGJPEivaaM7PtktxHcS6l7K8Qc4NaAMua4&#10;BNRU54Yydf8ASm8tx9Ubh7ZxuRxMOAwm5qnaFVi6qXNRZeCo/hCZCCqo5WpKHA1lHOZ1o9QrpZ4X&#10;ceWJFdGOaWipZqnyMlXO0qSTmRUEazOptYxsIjYjksp5Y8Lbj3ux3HdUtDZx3FrCisseksXKLXiH&#10;GvIqQFp8OCxOegtvfMf9SrK41nVQHCjVQip46XHqCcjHSSg/vIkIwS5LAKsclDhkgOTpKr+FwVDw&#10;1UfhrUqakKElqHRwgKLHcO5+odMciQRyOkT0gkiRw8pLJYBALwM7t5eLEc/8F9knMkRa4hgW9jvJ&#10;VkKkICrAmpILFRRc1FQKYGroEbDz7d8xSTTzWDxRaQVYlaMCSSB2Kag0zmvy6b95YtqKrosJVbgx&#10;eZXHZfK09X/CKTyVsM4bxuzZdaeGSropQNUaa7Jz6rtzlropJMTMalKdhaxhlWSOGQCcKdf7wmbz&#10;Nyp1Acg+n8GGwWdsnMVtFt0twLwEMGQq0qEoWAWulB4YH6nY3EquugJitvfFm5uhto007OJXSvcF&#10;YxpVjm2LEk1KBXFVWp406WW2+u62mrsbWYevyTZmCDGZqmfDVWLrcrjjUw/dUL0QWviSkOJhMX3n&#10;7BMMpKG7LqLBSbepqihFRXmoMqyieFh4o0gQlA0SwUrx+dVKEx+QudRv9ePYq3HnfmTb98nsdidV&#10;gMPguupn8T9JlLmWUGhcMdZSgXgpGkFZBl599udu31Li0mC7vMoJAFyxOqqdwKFVJFaAgcdQGa9L&#10;Cu7E7UoI63H7Op8VidvDBNs3P1EFRJlqnPTwU1VJksyc3uyTLT47KZGmyRirpcSaGAUiIgXSCzTY&#10;MvgMdVxVmfnhx1RlquPF0C1ss8f3FQkWqOliNvCZHSO4X9Vr2+nIN3Ll7m/dbVtp5UBvdvsIjNII&#10;liOXYnWtSJHIo2BqOlWfSFUkTDtss+57RGsMLFYDqrgFdZrQg0NTUAca0zTpN4vYnYfZWzM9tHrn&#10;Ymc3pSdVYeo7L3bmtmQrkosHtyXI0mKzu5c1QY+lfI1FFFWVkPkqbO0EURke0IkeNIbf7A2nuOfJ&#10;ZvaWUxm68di81lcBW1WDyEFZj6TL4aZsVnMdJW0nmjmyGKykT0tTGNTQVMbxPaRWVRvf+2vMNttW&#10;1bTvriwurqDUmvTJLIyuWERRXAgYDDJKyOpDB1VkZQdTWMttt0JkITxFOagliGYEU/DQrTOceWR0&#10;tuy/iX3Z03/cPavdu0M709uXsXYGN37s/F73RKHcO48TlclW0+DnfCyvFU7NTIikeWOPMtRP9vG0&#10;rFQyqXmlzWJkyIqkimp0j1CWeWF6anFwyq8RlitJI5AGpbKpIvbg+yW65b5h/clxZSTpKykUQMS/&#10;zUkkDSBVtI1sQpIqcdFF2ZrdBBLJgg08z8q9JXcfSHaOK29S4evqsLnMtVyBqTaGC3NQbt3RB4ol&#10;qXhyeP29XZAY2P7NvNHTyv8AdzxEmJHIcIuf4nFUQQeM+L7hU8YfUNJYrpjPoK3duF55+vHuMG2O&#10;ezurwOuoxMdWk1BAqC3HguTWg9Pn0XaEgJLevqPn/q+XRa5dtT46qycU80OQ/hM04eoo2LxzRRu6&#10;y1dMf2pWp4V9TFlQ/gA8+07kziaxpZpI7ZSIDQjLWSBghEaPGVCoIJFHBUDUG/x9jHZBzLtkNvDD&#10;J/yHnbLAwrkirKQSxaRa0ZW1aeDdoB6P7SORkNxGQqAgZbNSTjPE0z5+vDPQn4Cbd2KwlZLiMjNQ&#10;bUq5KSly1PFXRRJkaiaSedaGvjmkaLJzIqs8lNKJQnjLNHo9fsJ6ip2jvDC56mOYxOSxZyOS2tm6&#10;VkepoKqqpjJTZPB6ZQqTnWkkU8RVkNmQ8k2yb5buOaOSeauVUfkqaa8W1aWJGlt0ceIrQSNcECRS&#10;0fikFWYSRksWiCjSRTE9wj2sItmMgUkfDUaqCrnPAEedfQKBU2PdbbP+T/xX7m6OzS9Db9x/ZdH1&#10;phe+upIaapwGLztFtfeAkocR2buOqxlNnqyhix0WT81Ka6WjrcdLJDO8MMIRJcO4euKfee3KeKsw&#10;eJqqqhz21s/VUWY1mGjlwFfTNSJDPCEhlcY5GjVHiki0EowsdQDtt7wPs3OHL89w5t7G0W8W0Fuw&#10;kDtdeIZ5XfS8hlLsWEqsC76So0lioe3a0VZzJazqwpSoFa1J8mOe78QwfXpcdSfO+f41fIvdGQ23&#10;3N2Nk+raPprv/pzbG8+r6Cmx2dyUvduOrs5lNwZXHb0y2R3C88/bMVJk6nIUOYx+ReeigrIZWXXS&#10;zKSs2fsKaDKZGkpKjAVwyq5GGPB1uRwxyuRrJJIK2plqcZUUasauF/JUrOrrUSBb+oKVJ9l5994o&#10;X2DkabcIdw5XkgaWZZoYJfAEYF1GXATx5isy0jKykxivaVjp07tI3CJvp2KNHliCoIAFONM4yRSt&#10;KnHQFdbfM75dw4fbfU+c31gO1dqYHryPAY/bfb3WW0+8sfSbPwk0W58JjKmHeuL3HX4yPrY0jHAy&#10;UBilw9OZIKcLEWVnE4+kwdFjatImy2OhkAp4gabHinp6eNoxCD41l0IxazkFwo06tJAFbPc9y9xu&#10;bOYdkvL6HaN+vFVX0Ry3IeaVkH6aq/hpqxWNpPB1OW0+Ioo5eW3jXLxu6o7pXFWqa0J4mlRSor58&#10;K9Bd/eDN9+9qboodw5/b3XG7ux6KSnzuSxFHvvdR3zu7K7lFY88lHj83l4YclmK3xpLTPJBiQyrP&#10;9t9yFlKd3HksHtzDbl3HsPZGOj3NueWHJGnn3N/Co8/uMYiloqGmiqshBWQ01TXUeGpqYSxwAJfW&#10;yGz3d5Z5T5il5ttOSfcf3AN3t1hPdokbW6d7RRsiLNLC2rSXRE8N5HpGlFZDRlI93sbsgxSSYVgO&#10;A4VpXjjiQMkioofLoxPWGyd7/Ivt3r/42/Jjvjd2N6c+LuO35tRFw3VGa7Vl6w6zwO98nX5nPbqi&#10;2ZVUWWk2bht3b0ra6dK/MzSU9LF/D6WamD0CewA6X3J2DummyG4O3uqafqLcO6N1JW02z6XKU3ac&#10;2HroVzlDS7jym5cBj5MLiMtkMFiIfL4wtFRS2iErzTBnyY5p5J5d5X9vOS7S1sDcbxbxXhNobwxB&#10;g0yNpeZWEctsytBcPHUN4jrAk7rqSUR7Zy3t1tt0QtiPqO8MmpsDVipdgO4FSVFdJJVGcUrbF86e&#10;s+nOuen+i9r/AB3+ReS+TFb070R2L1zubO5zfMPxdp959P0eT6kmo+pF2tlsztar7N60oM3viLJ/&#10;wOOpyefzK1SpHWVNHjXiBv6iWjqajCJiIJ6aoArxJLJNLK9W0kFOElqUqgyaQschFr6ixH4HvDTY&#10;4bnZtr9xIOd2tLq21WYCgJG1tomnEiW5tsMzO8euhUKiVHxOeot565b5ku45U2W5VbkChIETLUhs&#10;ESt3AYrg1HEHrXfwdZjNv0vZNHu7buzsq8GV2vX1kmKyddjZcN9tk6tq7BbLaikgenelrnBeSCYM&#10;sKkLI6nUWqvpVzFdJPNHjXqYadqOpq5KANO9Ik6aaRZnbyLEamQt+VJJ5tcezbbJNv5Q2i3ubCK9&#10;jFyVMccdzRasJGZipWQtpQAFC3a3cE10YkPtpFu/K95JsvMUquxAJdBHF9lVi1DhQ+TeRyKBTQdk&#10;z7K21FS7dzna+3tp5jOU+68BtHD9vVb4fG7rqaCakyG76rHph56SuzcOFx8VLqMdNVwJoBZiqsyX&#10;zWyts7iyMNbkZHoMvQUe4EwG4KJfNPtyr3JR4+lyeRxVDKtTQRZZZMPTGGd4ZHiVHUeiaUOabFzh&#10;zfyzZR7hy5bK7+HFbSpJ4OqaBJXdFL3COhUxyyxudBWjaWVgWUyxsWyy7HvU+7bXxlkOoEUDAjSf&#10;jLDuXj20FaUPQm9FfMz5B9GYamw20czQZnq/LZfqbFdqdY7no6FMD3NsrqXde+tybT2Dv/JiOPdG&#10;R64rKHsfN4/JUVNVxwzUtVEskbPRUTU7B2lhDkdk4zauzqzNYzJy1+F++3FjK7G0eQio8PlsXkam&#10;hZM+J6CtO5KelemniEZWoppJUaWAuJVkf2d3vma/9zt2529w7ud9qaJ7lFhj8cI6alWRltoJpI47&#10;cAxjXCgTWNNAOjUz73PfPfTyZqWwEPEkcKYA+YqK8OjR/wAvPtvFS/Mfevyv+UeQ2xl8Jj8Tv3fe&#10;I66Gw+w9+YTKbkzuD3Ht3CZp6HrHZ+6ch17tLpyStSSlyU7UuSwlUaGooaesaMgICmyPTmA3BtjD&#10;RbpTaHZe9qfLdbbPwNLjB5K2p2ghzT7TwmPxsmY2ktVtfCo9RoXySQUEcrS6UgkWEw5k9xeett3C&#10;xu+bNghu/buWXXCI7y3AMIiJEn6cCXB0eIXpJDGHIZPDZQ5Jncb5vbxxQTIptQdS1ePNAxJFVBOK&#10;1NQKZoQKk53YeV/mEb9673FujefTWxO+Pg11Tl+tvlvunObm71wW1oM7huztk70o5e2M1unsOj6U&#10;+Q2dh7Z3B/EZ5o/4ZjabK5OgjWgoqlatqvIjpjOtLUO1Nw5/be3T2DgaKHIPJGYd0Da+5MpiXxuf&#10;G1N05rGY3LeFqWuqaNatKWkmqKNzG8UaOYxBPNvvlce4m6Gw5jnpyuLmVrZUHhqiUogZUjXxF7UB&#10;LiPVUyFVJKgO7lzTPfWZkliAiDVCqSo010gNQaW4ntC54nj1Tf3j84N+9oZDtjrzAdsdj0nxlz28&#10;MvDidlUyxdXY7d/XuG3GmS6tHaXWOxMxW7CyuRo6rH0eQnx7yVkdHlTLVx1Ek2uYhRL35go33JXY&#10;rA5JMHtqm3DSZrd1dkccMXjN0YarShjwGZxFVXwZahnr5nDRs6BYw483i1xlp4i+6xzbuvLWwzrz&#10;TZXe9Xzo0FhFCkbeDQlzDdF0E0qqC7JoQNHFKVnBADHx2OS+2K1v1eMs4BC8DStDkvStPLTw+fGy&#10;/bf8jfsHJ7e+NFHvPuPqms7N7v3N1jm8T0TsA5kbu3R0FvOgptybm7I2H21JTZvYW685s3a0tTVT&#10;UdFQVFLV0uOrJqCrr5KcU8oY0vcm/wDK5vrXI1GPGN2lVZ3M7V7DOdxsNXuZahIZMbtavFRia+gw&#10;G25svXUaZAPJrp/sKkxSpBWosDSlzV93ay5Z2uSx5MXVvJWWeK3lo6vDEA8jRCOeZpEFSsiyLKzs&#10;yxRqoliToW3PKkdnHKkKjxzUgNWhAP8ARLMR3CoIJwAKAjqwftP+Tf8AGXZHX3ytwWyKl838g8dt&#10;Cm7w+Lu0aTcdVi+u6/ZW3spNufsvFbSxNI/a3Zfcm1tv4zcVLgaiiyNLNuGqytDTpT1EGLyaVdOa&#10;fZ2b2hulTkMDkcNncXjqvMYp6vEPR5SkjzeKqarC5miL0gnC1mPrKaogqozd45UcNZiw94e8/WfP&#10;OxK435ryHe7qSOSkszCRYwdS1dpDpdG0ooZlkjdWgdVaEqI03vZpGLGeMhtQJDH4VNcGrEGhoKca&#10;1BpTrWS752J8mOksxPh+6sP2n1nvreWD2ZuyfFb0rtx4LO1OwcomK3RtKsq4slXitegiqqXHNj1m&#10;cSUddQ+B0SejKxqqrmxq4Q4rC1McEuqaMY+nx8tJ4YVkYyJAixxqoQHUSt7EkH1N7Bmw7ZuNjzfZ&#10;73znszXGzgJIZPq43WQsoC63R2I1MANLFDQ6gQFqKQW/h3Inum1R041r9lanHGlB0gaRtwDsbDdr&#10;dpvV9kBZsPkc/mcrn6jd0+4K2QTLh03bnc3NlqYTVsFGsH2s7xeSjpgNAAMnuPtKGor6nx5Ctfwx&#10;09mCUr6JXGlGu4YyRWuCAW4P+HHsUe8t1yvtSMOTeWUiuWumJrc+IVUjUoAq0Z7tS1XtKBQasC7W&#10;3yRIYlS1jCrqrxHoftr58MCn2Um/IHI9Y01XXxdebTTatLJuGrm+5l3FDuWejpKoPVY+iihpJDjp&#10;xHP543amBjMCQrp1K0jsW98bLncHV7dWoyFGch+xU1NJTY8z1uHhqoJMxikOZgyNPHTZyJpKKSoe&#10;HVHTzv4SGVWCD25voNu5hh5glkgigt5EZRIPERJuEUjxIh8UxANN4CGN3YK4kifTIpeb+wj8K525&#10;B9avBSSSWGFY6k0DT3VANK5rigF/4w7zwHRXaXVvfE2N2XmoOvctR7hpMRuHcu6M1jdqdl5/E5Qd&#10;WdhZjHbCo9v1uSr+s2o6Tc/93Mfl1nnyWMjStnpRUPTxh70/s3cmHxlU24K+m/y+r8mG2hFgMThs&#10;fsHaFFkaiLAbWpqmnrso2QyWOxcsdJVVK1rY+oNOr0tLTq8mqSvdT3KvN/uYGnvneygjZYvBYRoZ&#10;5YDIXeKBe4oWUlyNWtWAKIP1KnmDmvcG0cx4slDAAGHSWIJ1FYQCTWhJIxXDCpANP/M0+XPWPdm8&#10;9qbf66pUz2I6+2zWwbn7z23u/eSVvyd7z3hgsTn9596bi2NXU2Mx208Xkcu8lZS444an3JDVTVUO&#10;VyMqx01HRilk92Y+ZIafAFqkVV0Wsi80dKEiNQpSComieGSaNqYrpWzL+oceog3229rdw3y8vdz5&#10;juIlsLJPEkSqyOa0FTHFKjNHqNSVZ+ARxQkdG3JuzfvUvPeyAQRqxII7jnzVSrac5I9OFDkofVvx&#10;G35Lnt5ZHu0QbO/0eUkOT3NtPMLQ5bepq8tFtKso5czsfE7jwu7qPAZDH7whqlyJV6Z3T7Y3kMka&#10;JqfK5LI1SQaYlggZZKiHIQkyTCakZKM0lTHJHDTtHUuwkfTKpCWsLg+5hHtZsfKdgu6De5ZLxmaJ&#10;XsUaQKVYySBwHZqKioxQ/qaWaMKmJCO25ftNsh+oW7YzvUAw18jqaoqSBQA0w1CR516HiH46dedR&#10;bDr93ZDf269w7l3bNNtja+b6Vq6dsZtuqwe5HyW9I96bc+1rM/lKP+6VDRVdLRmqwdVesbVcRNq5&#10;VUdQYfLDTetnlpkjeaOES+ON/wBwyo0jRUxkjKXVTIjEFl9lmxczwXKbnt97PqCqtx4jRl0ib4Y6&#10;gVdpm1oXZyxeMMqMhU0QRX09140Ujk6QHJoGpU0WvmWNRkkkitD0kdkbhw8FbX4bd+7Yjj4cbtns&#10;qtzf90MtuF9rz5ebGwY+mTAV9LjhuTfMNFm6WsqXqq6Sjr6KKSGDII+lissTUY+owMOCzNXJJUVF&#10;O1DLPAauGWZ6hdR+1khAkhaPlVcNqQJ9eCxgLnDYd7t+Ytz3/ZbZUsg5cENHVdNVJdS5ZS39oEaj&#10;HVXLAhQNvGx7pcyXVxar+iAXJqnaFzUgtgmuAalh5Zp0W7d/96MZ3xnO7eotlYan23tHdj9g4jb+&#10;ci29ncJisRtzKQNQw77xNZUyUMi5i0f3FDUxwJXz1TJTxAvHEvGsy2z8JDSw032EGNo546Ksaole&#10;j+3qpxFT4+mf7zxuk8s1WqxKfXqdVXllBeg2X3F5lvNy3Le7qZt9uQjQlDDKsisyA6DbkxqpUoAF&#10;0qUyVKglVFrs+/3EsbMzmZ1qmkBtQrQ0KEgAmmBgip4Anrz9ZfIzt7eddlMrS703h2P2HhMr2Bt2&#10;o25hq3d8+7sTSTZCs3hmsSm3KatWqw2KosRXvW1FOJKOlShqjMwjglMSdo987RyMlIcZeOvfy0dR&#10;jo5dJFRJSTVYhroEUx080dIGdQwDtGQSP0Xkrd/Yb3X5dt90/rGIG2NGjKzu8L0OpDSLvMpdzpDV&#10;ogKsA4V2PRvdcpcy2evxwBGmdRMZ4laUqfmK+VSfU9GS7E+BPzG6LwW4KnfmyMPSbQ2RVxbtoO1R&#10;kMfVU1ZR1Wb2ngY5NmVtRkoK/MY2u3PXUVMJkpFjhrRUIk8Smp9ibisZR4+lM4DRrJEs07TSyWjU&#10;IoJ5fxhAQG4/1/eO/MXMO675uIS5lV2V2C6VC17ieAWpPdgcfsI6B+4bpdXU3hyUIDEYoOJNPLNT&#10;jjivVe27N07g3dmHozU02VrKeqbGYSHBYShRsvVVuVqcnIhp6elpK2SrD5CVULxO5dlhBCopCTmg&#10;aeaqWmh80UcxmF5JWE/kQCM6o5ZBIF5ayi4Xi49ju0ulsLey+tufCneHQe1QY6MS/a6gqTWgJNPM&#10;DFOjaF1tI4nkYq5FMAduTXHlg0r0tHyYWXGS53IwQVMuKpcVWtQYWipJcXHS6op4DRT0GHjXIxIo&#10;jMpcliQQ5JIDBFhDO81XK/2cMFTMs62qmmlmeKONIKeVpj4qKJiHcAN6gONV/cn3XuPcWKWe2bcx&#10;u5JLVfD8TwWjRQSWlkj8KhuWXUlQQrAl2xUE8k3yWPRbITISgC10Up/ERp+OmK+fnjgZJ+9a3H7d&#10;i2xjIU3dX1+0cRR7R+8/uW238BjsdnMtV5bcu79tf3akNZ2U9IklJDXTVgk/h1VI0skkBjQcKGti&#10;wMlZNIlRVrWTpJK7S5LISo1kQmNHeq+3pVWKyxwrGhYkm97eyzmPYRzLaWUttI1q8YkJj0IkQepo&#10;kapkucPIO4R9rAIXJ6bv9u+shjmXtZQxoVAUEeQpSpIya8McK9RsxtvcHyGpti7fwq7N2rlNq4HO&#10;0FNSVGK6q6j29UR01fBKmO/idFQ7Xfde8D97JU11VlaiurI6fxeuELf2oqrbyV7V+4I4IYAKWHQz&#10;QwtP9r4ElMTyMySIgc3KadIN7c8+whtHuBd7Euy8mNeyufHcNoldBrEpFUKqyk0JAbVmucY6Ktru&#10;JWmt7YksWamD58Qa+pFfP5dBJtzs/fWOxOA6kptzbhrsNT7qra6pwWJ3NWU+KfckM/2X8XxQpZqv&#10;GSZStoUkp0rovLJJEQDqQ6PcbYm6sK9bm8PDkoquogrzj6qGHyt9rX4ymSvqIXVYdcTmlqopQzMA&#10;6sum97ezP3i5K3q92/YecItiNttqwg6mZGOm5K+ErtqGpwDpMYTXEpQSBQyO6nmW1mNtbzC2oukN&#10;UkVoxBFTXjWuOKjB6E75K9Bdy7c642L2PmOoW2dsjdGzMD2Lg9x1OQxctTuHZXY+cq8JteVskcp4&#10;cyTlcJUU/wBlBSLW4tImFXEkbJI66iz+Onmkpw7uQBZlWWx9DysCQvBsL8m3I+nuILnlXd7S1jvJ&#10;YlVD5FlqO4KDQkk5IFfXAr0EWhmQBmXFP5dEwrevdy0uHoc3KKaKGraURRySU6TmJaunxkVRHTsV&#10;8sLTcF1B9asRyLDFWZekolSZQ0iVEiIxj1OqqRxNIVjmCQoosbXv+L2NtbdsF9uc0tsNKyRIzUJV&#10;TWmVAYoSxPD7QTSoq7CjSFRqoeIr+ePt6cdv7UzmbqK6ilr6HCVm2sXX5KnjylRFiqyoqYKqIz4m&#10;hE0lI1XnKuafXHFJpZgjA2YqGDyanoUWd6CojriJiY45qaelkUBjEDTyOyubF73AOpRqIIHufbXc&#10;9+laws+YraWyj+nKs8csdxG5UF/11UOpHBgpYGJmoGR2qBhZXEcmlLmRlUrxHcDxNGBGcjGQQTgj&#10;j0aWHI1bS4jbe8cnkcBQTbSp/vM1g62n3JjqqpmU7gmh3Zj0avpcm+MeoRBTGeI0tdJ+uJ2Z1QG2&#10;ds7xpcs7ZDsbLtFBl81lJcLRbX25g8JX0WWD/Y4zJTVOKy2Sr/4bF4ws1FU0szSprkJ8jr7FPuJv&#10;HIu4bXZ3e28lx6wqxxTJeyXDrGsjsIzEwGgx6idZmUuSBKpCqDXfDbz+GbaAEAAA6qkUJrg8CK+f&#10;HFcCnR1Pkx8lvjJuXq/acHWnwg6yxOTqth7U69252vuv5Odtdzdo7Un65eVZM7t/atFvDZVBsqWq&#10;qMrNPFRbgx+Sxj07QU6U0lPRxKq/qYpKUIs89S7GMU5g8toHkNytSsRWaRoYVC6JGdQLtcf6kFbb&#10;cwbvcz3dnb2sECEzaxGKqmpQYXZNAErkNWJI3ZwRQ1Ct0htII6VTSqrkHJIyRp48eNAAeiJYfL0e&#10;ebOy4jCbPw1JS5ODelNuGsp1ps9iMdQVFTSybUNbQ1WCxMk+XjrGkmoKfH1FRVPBEISgQgs032ra&#10;afXKlVKqStEIo41eGOSMSDzE3mhXQqyKAANYva4BH1kd0aW4up3tpNriaQI3iyOwk7ipWFewSMz9&#10;hHiMAAKUbrV5G6s8lRo4A1J7qGmKn0/1eYwbeTfVNTV++5nweY2fhMpncHQ5GbJ5XLvht15THZWT&#10;FVUG36Orlp8Zumumyz1GKqGhmmElO5jEvhkKpvCbk2NvagbO7Mz+Ez2HhzFbt+pyeJq6XI42izG2&#10;8tNQSY5a5KcqMrh87SyL4iCYpg2klrgGckPNu0re7TzdCtxcmLxliD27zTFi0chaOGaRDDUEOTLV&#10;XCu0a6kd01ptUkTFHUs4GBj0oa0YilDQiuP59D9vrYHyq+OmZqOqu/uvN67a33Nses7PxGzMhVVM&#10;O+N3bZ7RwGRxO+MznMBgd65KlbYe5do0ddjs9LDPDOkWOVa2mhkV2VX01TJR1NRUvLNX1lTBTU8z&#10;yyhJZoKWyRxs0ccaReR9TFgFOtvzYAAC95Yt77b45LGxFpbRuzAVXQG0uw0CR+4qSVoAVKktwNAt&#10;OytcqrU0JUj5HgT+IfsFcZ6LdkKP/SNtfZu2p8Vi+restrbt3dkqNKKiabEYfL72iTJZmvSTL5er&#10;3Fuytx9DiMdj4YfJVlcdSo9xI0hdSV+YaOkEcqHx1FOWIpkEgkkmTTGxHhMrxLUklr6bL6jxx7A3&#10;LfKq3u6o0MwWeG4WpkYrpRHGvIbSrGM0UjUK4qtCwKZLaJbkoq4FeJz6ev58ei/7V2fHubdkcWFr&#10;Sk2MyctRFktwZenwslLhcTK1U8j1VVk4MbjMrNj4gtOkLyM9QfFHywuiYzkZpqBYamIQGaSDIp6i&#10;0kQpZCAZIirQjWVUqyEFmHHBvKvP2ybfaxyW1tAYyAJVqtCUZtNELPpkPbq1KzVVhUqRTo1u2svA&#10;YyRnTWooD5mn58D0eejqekOspuyqncux8rJn02pSbo6kqlajo4aDI1e8MTRuKSgzq10W5J4KeBq6&#10;Ovpq1ZlpoHj8gdyUx11KtGsUcMYWnjc60QwMizBlhKy8+RJUQ6irC5RfYM3m4sL3bncoFkpVSBIM&#10;MqlTVsEVYZBIyQfhqWd8+luYKpQS4001eYNOPHj+VehR+PW/NydhZ/K5fdVVfdOXpMfPjZ6qLcFL&#10;nK3aNVFkc3PU4qjqof4fXYjI5TFyU6VVJNULS1dWFZSACw2bWOrC0JJ1ALMl73NlqJR9b88+8dt4&#10;1JdygjNf8IFP5U6B8SlNAYZz/qx1Vl8uadKb5FdgxtE8WuXbNbURNH4VEtTs/AyT/tLchJJWJ/Uf&#10;r/j7ULPa5AJ+n+F/p/W/09kTwMxKnA6rcKraqccf5OgGpp0+qyM5ZmX6EW1g3P0t6fcUDVa/0va3&#10;HI+v1H+t7VKNFdPSVIwx+XXNpLRylSdJjPLXBH+w/qT7lx21rf8Ax/2H/GvaS91aGBHZ5fP/AIvp&#10;SAAABw6y7cdlaVVPq9Jcnn9QbT9QBwB7knR6bE/7Y88/T/b+yZdYPeMD168TQVbh0uxqdXWPyX0k&#10;NcAaeAQVuePp/h74OoYXvew+tvqODe39fx7ejdkq1OPH9tPTq3XDQJJAp1WR3VXvIDEq2JEy+TSJ&#10;DEddr6dPq1afV7b2VjIWAuOPyP8ADjn/AFvZpBKuhFLd3+x0WqOC+fUDKRk087MLxiGYIwGplAUG&#10;+n8ji3uRF+P8dZ/5K1f71f2nvKaZD9n+TpeMgdTsV5AsJVPpA7JyfSPE8f8AQfT6++p/q/8Arj/o&#10;VfbVge+MeVD/AJekAy9Pl1z3DY4+ay/WqhZSbjUEC8fXi/vw9ty+XTLCrVAxTrPgtAozGSAfugCN&#10;V2083bSRx/rX9+/P++4/4n37RUAjHTyQawCBQevTr9w6uEdwY5CbaWZgL/19P9T74Sco3+w/3v8A&#10;3r3aFQJRj/Vw6TSL2kefWaSaQKzkNceG4CC76yNNiLWIv/sfccGxP/BVNr/0X2s6Rs3ewPAf5h/n&#10;6TOYDOFMbXYzQuCwsFH3B9Ok3+n+v7l+y3pUKAUA6VkjKZmuUKn+sV9Nvpazc31H3GlFzywFzyP6&#10;WRef6+zCGojXHmf8J6q/kP6R9PQfLpnWS+QqSoLJHj6FP0WZ/wB+p5vc6Rf/AF/ZQ+7RUtuxW8tq&#10;ePFUDGI+Nx/najU4jlVx5VRSbWt9OefeQ/tjDatauZmoCPmfxP6f6s9ALmaZzcyBgQSwA88eGM/n&#10;59bWH8luqxkXw6aNcdJLl6vt/s+kSvjiqcc2k0G15qKmNbRvSsmLmkqEBk9UoZnsLKPYL02kVEbM&#10;lIUuiITBStIxuAyqIUJNxzf2KeYILNrk/TkLJqA4E+bV41GTn86eXSmC4n+lcUINM5Hbx+Xmf2dX&#10;HiWvbA18RmzrSxxZCpqBHm89S00JanWanmkevqwY/t3Oi3Oq1+Pp76lhg9J+ypiRFdyKZRIbtKqu&#10;10AZ18Y5Uc39h1So0UODxNDXoVSTSED9Qn/UK/4fPp2xtVk5fur7kzaA5GGOihOenajQrDjpqimg&#10;aOaV4aWcVbAxyk6fHe51WC9p9qYeWipZGp41nqqBZJKjww+JJnBkl8oHAIlNrKV9PH+Pv11bxMiu&#10;XoWX4uPp/m6QxX86ySqrfi4ev2Y/z9Ecrfk/2jQb33ViYq9qjE7U7AqMVRbbfI5ZMzksHFUfZYmT&#10;FvNHG7xzUB1iSY1IFR+5z+j3Gw+PopZpoZY1m8SBgsdkSWRbg+FCxZmYC1ybD+h93WKENSQZH2+p&#10;Pz9emri5lhCln01/1enz6Wvb3Ye98bhcRmcFVTYpa+t+2qKvJRvM+HxdWt4xlayGnhihpaeUhtCx&#10;O7HjWPr7fUxOGhyVEiRJElW8kk0TyF/TSQzENZ2cHSSotddd/wAey6+sUmmVlyBWo/IU4+nRhZXh&#10;uoX1cVpU+uqtOAFP59Aunc3cU3VO/a6ermyeV25S4mh29lqOg+3WWTdGYx1M8cf2NFTyxmqjMz+U&#10;LUfaabWe9w9xYHD1E9IVp0M0cqTW1sBIalXSQyR6oo5fMkdmvrtbj2zfW8YKyW4wOP58OOc+dK9K&#10;7q6eHW0T9g/1eecV6BD/AGYXuLAYbd65zPVVNjK/D5vFUs0FBTSz0D7VkoqunekyKU2WyNCcDVZM&#10;tSu32Xm1trB03IVZyremrK6COVTSwtIpjVVeNEWYt6BMksKEopW/pt9fe7GNjqEhNVrig86+npjp&#10;21AnjUyjjT5VP+1pShAx+XVp3W2EpMxtrZucq6CdNw5qgxtSMlUSy0uRnqpMLQxeKrejqcfkpkFR&#10;KJdLGSxUD83ETaEOS3RVLhcPNTS5mWKplVXkSBBTgBxpeeIQVUsVLclbq+gXAP09mFrsT7jdLd2l&#10;qDZiuC4HAUOSwbBoaUrSp4AnoMc+8/bTymq803li45eBCmjMRqNVFaI0gBc8dNK44HpS99bj2f0n&#10;tyo3n2LDm6LaEGQw9EZ6HEVGZkGYZZpAs6Y2safA0WUycSxxzytJT/cSJG8iatXsTtp7Zr56usxd&#10;XUQmuSNXp5Y6IyxNIYph44R46anIMPqWS+llb8cXl7Z9ltdlsG3XcbUJtwcBjr7Vqxj1FiwNKsuA&#10;CTX0BbqPbrniLme0h5k27bS2xANVPEIPZj+Dxa6wTp08Rpz5VPfNX5DbY2fiNpbpoMVl4MBUZVKD&#10;cmJr920GGyFNQz5DB11PXZaoiyO48pEseWC09TRhlqYJYCNLIJWhHWiwUG2sNj4MjOazGeZZkqFj&#10;SnSoleZZDTNBSuwQxzMLM66iAbekixluV1NuQnt9qhj1hHEKOKmOo7nDFVcrqVjSoBLChpxx62Lm&#10;Pcvcv3I3242eFrDmG4WJZYVdJhEIYNFDLIscMhkSMNgAR1oQxyaufkFv2s7FyU24Nr4CCTJDF52i&#10;xQrq3IHJSUHh+0n3VBU5YtuGlpUo/uqeSmjqRDMxjlILGTyhlQdXdW7W3Lv3sCZ6+V9ybCpIuyNz&#10;brqchuiKfanV9NuvctNNU4irWPHR08KbmyD1KUkMRnicApJoVQ9t+78wnbja75fUu7Vi8allUECC&#10;5QmRo1dB4aSS6D4DBaDQrlKMJ+euct39r/Zq7l5ytzc7R9RCoghCxNMXvY2Xwjb+LIhiJEoBespU&#10;ozrrXSP+1/kx8tvmvv8A6H6W2IOv+ls/1d2Znh8cNodLQUfVtBs3dXcGyDsibDwbgfP1dYmQpq3b&#10;BTE5XIRVVTja3IyyPVtGsCHHsSuRtuVU1ZX75rsXV53IZjC7lx0OLpaGgw9aHq8diqGeDbi4uWan&#10;w9ZSA0IgqKykka1TPz4o5/555Z2fm1YN1luLCTdW2xFYPEX1OYw/hKJolee1E6SsJJCZwe2hZ6rj&#10;xyp767/7r+5nOu1fd+55QcrWzWYFo1oASfDVJT419FBMrC4SUFi+khxQaVRntY+c/wANerupNsdB&#10;7t72+PfxhHfm8um4Nmb5we/uxuzsw24+wsXS4SorMpHjdudnTZHJbd/vDHkquq3HVZSjNQkQp4KL&#10;72o8rC3jVxscmOUoWuXmqGqZDMfLG3mhq3jKkeaBWvGyfp5NwQfeCvOF3zFuj7687QpAjokUVvCk&#10;cYWoRooyoqY3ZV1rIxBZVOlsHrsLDaAR7ndtcBpXCaxShotR8QNKEcKUyBQGvWm7vLeu661c+1O2&#10;PwdXBPWYSEbMp5tv0MGEyOOl29lNr480DpBJtrOU8TLWwzlzVodDBkYgqj7LH0mNy9VHQy5bH4mi&#10;qMpVCiinqK+empKepyEq0lDC38QqJ4oYW8caa5ZrFEBJCmPYb7mnmLfNqs4b823MV6kwVWAZVEEW&#10;qVm0KyN+mpZlRNRYiitKwLRtz5zjyZ7fcq3POvM+7C25VsnjDP4UsnhmaaO2ioI0eQ+JcSRqDpIT&#10;XqcrGCRK6e6h7o+RPfOyeqeu6KLO7+33uGm2lRY+uzeD2Jh62X7GQ1a5bcm4ZKHC4qGXD4epkllk&#10;RXjeMO8bTn1g9uPq/K0VfUZOOoqJKvM1G0k3FjM3WZLcGJyeyNnZKWu3DjcTs6ky1VicXn9yY7ck&#10;lNMaaGklrENOJJv2YgmXd7zjfbHf7DZ7oLbaOVNvacVUNKuq6EmqPWbcTy0VHiSc/HUSEFfpymN/&#10;ul96LePdb22ktvu8bxJb8y2jgSokEUjW0czlISzbjbRxyLIqszugkeHQdfwMOr3fin2D131f2v1F&#10;tT5g9fYDrfozZmH7rp+gt2bRzMnWNRtn5Cdvz0tFszI7u+QG2hQ74y+xutKbr2ojpNw5iaubH1dc&#10;9SKeqpY6fwqnbuIXZUEeF2/Q7cbFVGSwCSYaq23T0dHtLA42grIJ8XgovJlqOkze5osiqSzwxRUi&#10;QxzaIhJKPIqn9xLK9utz3KKKF7fYwZduMTCtzHOSLt4m0QunhtRSX1fpsVjRAAvWG3M/sL7me4u/&#10;cjb57jcyyQWe7C5WS/EEBImRiqCa2t5YJNCSqFUACrPGxZljbQZms/ms/H2r213juvCbS7Mo+x+t&#10;NtbvyXXdNhfkd2luvIfJHcm991Ymvk7F3Xvjc+zts5bM9e9Jvtg1NJQ5qsrcvIPt6ZAaelCwu+Vn&#10;h3XBLQqNp4PGlsouTbcOJyVdFFNll011fQz7cjoaysrKKNXcCVtJZkHkjAdJg5BzLuNnzTtZ36WZ&#10;bYAS2AimkaWNT4ahJkhPizvdBmRkuWRZhqeUy5DyvvP3ZPdT2d5a3Pffu+zPunOe9G3F7dhdvtgB&#10;akiCRbbc55rdE8KR4aW+h1rqCvjwiqdCfPTq/dnbnUUnz8zPdFR110TjDmvij111Pu3K12VmpMnL&#10;g6o9ddnZLbtDT75y0W9Nx4XCVcM1bO6zpjaiKemmiqKWWBuo5oMYk+MjlbI0c5MNBl6ipilljgeR&#10;oqONUrqdPNT0iCMReVzqAAdi2p2BPPe37ZzRvd3zjsUrW+iRXktFgZCe0yTM0sBw7sX1OsRlLMzu&#10;ZGqXzj9ldq9w+WfbrZuXPc7ddXPUWs3M4SAC4LyySRfpWxa3h+niZLeiNR1QyUUuyitT5k7r6x7u&#10;753r2n0zsCo6d2Kdyw56v+MkVHuqtw+3avA7PxUu/Mvkd0Y5sfm5c7vLcOPytXkHGMpKrE/deAP9&#10;tTqFe6SurEijqIqFquWn/hOMmiozj4zWZOqp5pJJoqaeoWDGU9bLBK0UbzOiqoTyNK1yTWHJR3pO&#10;X7XZrwvvUyTs2pJhGrooQ/ry0WWqqWIrqj1pGSyiMmCec+ZbH2v5V3Dkz3y5tG7x7rN/i+5i2Nr9&#10;RFA8NxJF9FYJL4X05lSIyMYzIT4qj4lCs2z0JB8rO1czuP4c9d0XSO1sfgtx9h1uw91783fuvBdJ&#10;bewD0m1VqJ+0t70a7k7bqa9/HPUtjsY1TRVFYQ1MlFTB0y2gpMv5Jo1qK+omkj1V+PZKpxSTVAZo&#10;pSkFJVRTtoFO5/bEADIzI4Psrkj5gPKtlFsu4/QLaSMZxDIJoxK0jhUdDM0qgoHc/pOrF1/TdWSi&#10;bZLLZubuWueeYNjsXf2ddIdNu+tXliZFEsiSzaLqPTMpdDU0PYAgj0lG7wrt8bDXaWzt1Gt292X1&#10;3joYp6vrTtXbU+09o7w3FQYL+6MG4tt7Zpt6QRZCjxtJVHdePpEhyFfmaiSKraCsSRjlrKjcWXrX&#10;jqqiejqKZZDS1OQGPqRNUMKedfJBjEgM+lhqYmQt+kAkE3Eu+c8La7VYi/3i03mOSIpKsEVzbyRg&#10;+JFqEs0aCMMKACJFrR2JDkMi32t9gPbSy5UsL3knbXltr6V3klkkuB9MYXOhGhllpcGQ1QkLRcMV&#10;pQGN3D8kMtlc2ma7Kz+098sKahxue2b1hhMxtaoxuBnpqzb1TDh93bwwdTTbQknxxp1p1pKKrheN&#10;5JH8c0aMIsuztv5GsrpM7jaDNQ5aKBVpMnS009AgpBqcNjXMtLWGSVg7eVDokQEX9gDdfdfnKTkD&#10;auQdp3N7XYLN38YRjW9wJZTKgeV18RFjIogiajA1YEoOs2b3cbmXl2PZ7W7NrbR0GFWQspYVB1DA&#10;pUVBrmpOK9ATtv5m97dd9abR2R1ZvfdXVkOwsjuSuxe5OvNybj2tvSpr901ck808m+cVX43O4n+F&#10;0/kgpYqGaniqIKl1nWTUCCA9g9Vdedgdr5eq3zXZXa+1MlU002c2ZnqnM7g2FvFOmFqM/jdx4HFY&#10;3LYzD7Ylp6fLBchJEiLkaeCOkqY6rQ3vpV7Xcybp7a+zm37/ALdtv725yvIrYSS+O9tPZQXcxhhL&#10;C5+sRiz+AGZEVGYK0xhS2Pgrd3G5+2Htc6e3W1HfOabqKoiMsVoQwfWKm4D261ZipIADACofSo63&#10;Dvh78hO5ehPgT01F1ycB8ku39z4bqzEQ91bfqMXsjuj4m4n5y77pcVTbL3rFvnE9mbq7jmyncOIi&#10;NGuj/KZCtZJJjcdSUPhed8dUZean2j2/1f2Jmurtp7O2Hml2311tzZ02DC074bDZHbdVvbBZqvzk&#10;cy7UnyWUp3wT0FCS8wnmYSU1GsYG2b3S2PbpuZeQvdXx7iC+WN7m9mhjOXgEkYa3t4Q0JggVY0az&#10;LEv/AGoEo8SOIfu2feG3j3y5R9wrbnnaltNpCxxF454biO5LfUo50w21vPB4aQDQwNXE9VAVFbrj&#10;je7eo+qe52/lj/MbZ9b8xOxPld2NtnOd1929v5LD4rb1T2XuKWLZVHSdZ5fB7O6tzODo929e7Cwk&#10;uF3Dg8/mlx+UjTF+IVjV1V7MriMFu/buyttY7atfRUO09xZ2i3Tjdz4ramB3vuSfePYD5yf+I47A&#10;bL2GMVhdqbSrN1U9bistkGnjpPEsc6iO84TXcG2Q3O8CSfw9mhcyW85V5EVXMzMRHpVEAARy76lX&#10;QxkJh0sfnm585V2f+v8AzLdbbqupLO7kjMRaWAOivoQM1xcGRpXoFeJQxcaj8WrqzDr35NdWbtgz&#10;m3/kFHmNv75ouv8AsLY+4MPu3eu9NjbOwfUPU2Xo4MltTP7i7L3nHHuHsvftFsUxbrx+LZ5q6ljq&#10;p55GjhvME+d6231uHKUNM/ZW68dtTaW5Di8jVrLKlfuZ8PjIzjMnO1Zjchno8fWvKkzGOpqquvyK&#10;tC1PTwlfGe+3fuF7WciWQtds5Vsrfc9wtx9PMqM7XFupHiEQmKSJaq6gFSjM4r5Y7M+3/wB6P3p9&#10;tvaXmWx9zuREv+ZdoFsJ7gXG2QER3c2mKB1tLV1ZoxRGkJbso7vUtWu7Y/eH8sPae/8ACUXxa+Pv&#10;QMvY/wAxeoslvrrTBYfqSdcLtTbdU+UXsfYeR/ie5Nu7NqdxR1e3a5vtqym2dhtu4MeWCsyMitTV&#10;pjMDSVtHhYqf7PO4+mxdZPQTZPdlF9jmZ4Ipkjhq5KJ62urpaTJSyEwsziTQ4uiD3h57nbhse48/&#10;7zJogXdrpS0e32jB4daNKSwmCIkbLEqSPE0aE1LBQXoJj9oucds9w9o3T3J3LZ1tpdz0G2KzGWuk&#10;GCSpSOMEJKjJlFU0JGoUPWq589NsYjbnyM37gW3P1TvPMZPC0G9hsf4y5eHK9R7M3DuOkrsxJg6b&#10;KUu2du7eps7tjb1LSvlqajp5IXqGa1U0utVcpKinxbVTLTsjvUmKp8oV5SiyhZXFP+7GVYXCfQMb&#10;kWFvaT+pvOO4DYjcT/4olsfpGWWNYyChkCiXxFbSGer+JUgEVVsA25c9zOVveKyl5U3K31mPUfDc&#10;SHtDEgsBDEFIIoKOWxXBrUFc30/2jh49hVqZYPDUbZhm2rksLmqKDFUjzxyZqlxaZipyNI5qofvv&#10;uatWJ+zSeJCGlXxAMO2+5Nqdbbdwy5XOU65bLbg29t7bOFplhOWyWe37uPGbWwOLxtMA8rSVOfzt&#10;LHPOYpo6WMNJINKt7O/a72p3PmHmTfd/3naymxQxhbqWSXQrNGpSKR2Z00xakZgSyakq1Qgd1lO9&#10;2zdDsB2rlvbKRRRqqnxECr3VUjxSMk+Vft8+jJ/Af4H9q/KzsHO7i3Rs/LYvoLrbDbv3J2127uqf&#10;L0PV+xsTsTA1O9NzZre2YxyQtU0n92cHKIKCLJ4mqyEk9Npq6aASToqNviGjpsXJlxWVdaMbjJMz&#10;R41KufF4yt0+XNZPL5iuxuGo/wC7uIU6Hys5pKaYqyCKOSNgDnm/97cybreGx3G0sLmbsiV4vEKK&#10;kBbWJI4A9op0JIhKqqRMspCnUi4L85/eQ3r2f9xd25c92uXpLfb44kkWQzQvRHA8LSlnFcNKZFoP&#10;DqGRzpJKsjserNfAjcHzQ62y+9/ifnOr4crle2exsLsik3pFjNob7zG1sNiY6nYnX+0cblOxsxHt&#10;XsfdtJQy5qj2VjaDLZPH4ypp8jNmJYKqNCpd+bez4pXbCwYqCskSRKGor6ymyuOqojLEhmaGkzFI&#10;1TCgqQdCyRGXUdBN1ub+2PJVzynuI2rft3ubi9vURoWt4Fgkt5ArMHJVLkAKEasgfUoVHrEGIB9y&#10;H9/vlK75T3bedi2T9539s6gRCaWzK1fSArT2BqaVfhXsYCnQVdI/ACboL5FbQ64+Wa9u9ZbZ3hh6&#10;LJ1OW2RBt+v3/svOYzbOVz1PKmVwe1t+YvBS1GVwsiioFNUz4iOSCSpMISd/YBdb4TefSHUO1Nm7&#10;77GyXb+dwmS/gOU7Nk2nQ4HJZujzm68g+1467bGOqq2aKhwmKytFipZdVTPKKZaqdyTI6s2Fvsfu&#10;b7jX1/zfuNzLNOsjxxCMr+pGkcIAe3LQpMSnZKGKMAXnqZpCc/PbmT+vf7r3/mvbTBv1zC7+EsoY&#10;GqEoBLFHElVGRVFVtHepbuLHvfIdM/zLf5hPdXY219iY7pqg7B2lvHs/bHSB3pWQ46l3B1l0/Q/3&#10;+psTvak23idoYrfGfy2zstuvGVNQ2OwsqoaGZmqKxIZG/ZdbvvM5PdNN2Jgdg7do6LJTf3bxWzMj&#10;VHO0G0EWTDYmu3vWRQQY2uyOcFPPLFFAojx8UcERM0il454s7Ky5LsbR+R+Zbq4hupnNkt7bPJ47&#10;6Fki8LWkEoi0iZquFiWLUsMh0tpD3KnKHt5yx7j8w3vL3L7WXMUyIPGae5uBKNCnETN4SE6gWOhW&#10;YuSxLVJOh3bl+vOt+sel8n8V/kH8o+8Rm8zk/wCA7j+UPW1LujYfY3bGVG2eztywdGxZzA7V7M2t&#10;RbYydYGyVXk454suuSyDUlZDAJBkRPwHXuPxbVOUo/2zFAsiK9dkfs8nPCJWFdVUc00lHNlIYW0z&#10;VHhM0njjXUY440EQ8+feG3rfrdeXILWaG+v5BHcBdAlgjoF8FGRAyRzv8LBiwibw5S79wHm8823k&#10;RO3XspBb4gVUMAMsBpXFeNA2QakefVd3yA/mVdmd44MdebmnytFHuvK0WO3XWY3Y+xv76ddbYqHx&#10;8ed6/wBlZfHY3A7nxex8tnKXVjsWctHQxU1fVrUxy1tVPVSiBQ1WfyZkyKSI8qGOAwxinRzEkL/u&#10;MJVCHyC5HpsSbW4F4E5o2XkHln6XlyFJJLdk8X6ljJoqzrWNURmcBCNDVfV26tXcQA/Df7ET9PUm&#10;Rc6yH4k6qaaDAWnn5cfLqubedD1zsWtxeCwtVXZKpFKMn/e+pLGinrausjWekp8XCtS1JHjQ7QP5&#10;KhphLEZFdQfGGnH4+GaWqlbHeGrjeClnqjGiq8UK1VSqVzB46gmjeRkVbhf31deC59nnNl5PZwbT&#10;ejdBMm4JI+klRKvcU1wahUpK4MnwVD66k6SyQ/c+8F3vHOMFjtFhJdbV4lGm16FTB1Eq8AcHVnTV&#10;amoJ1UDDb2Lg8ljdkYhdy9yQ1lJUYjcu+tr7Emmyud8u4dxbg2vgMhkNhGAz7aoIewKClTI1tSfD&#10;MP4DNS1amopaVWavE0tCuSmiQQislikLU/hKzITDHMkZdXjDSMoVgDYc/pNwN4p0t+Zzydt87zSm&#10;2hZAJAy+H4fjSwlikiuNKsGFR4hFNR49Tle7vGJUQTNJAFwpJGNOVLFSaHHlmuenim81Nv7Ndc7X&#10;y9bXePZO3KzB0NNuyjzdNNhK7HYTc+c2XWZBMPX4jMwR4+pq/uKJUpxNUwvDK7Omh3V8Wap6HyT1&#10;flSmTUv7s0k0pEkcAkaSYeaBlk51sWBGogm3sLQcxRcr7bvFttSWz7bJckxuSR4cZULIdQHiLNVa&#10;CupSAASK9Rlyh7nbzPBPy5e7Ppn7i5LR4Yg1ChYgMhR3a+GAp49JPJdn1O0cf2DLt2m2bkMFvPcu&#10;QmxVZTbeweBh27jah6RsvUbdoMHRY2o2hl2FBBABRwJRNT64guhj7UdOuMxmPjmminpJZhBLJSSq&#10;zT08iiP0vCrlfHTs93cFlOrgnj3HMe4c5cwb8q2MySzprVJawhWD1qutqoZHChVirkqKCleiXmTa&#10;Ni5n1bDue36g7A6RI47lq4btaMlfQq1DgceIQir7ByfYWTbBbsw255cPVZzD47edL5Bht0wVMVZR&#10;KmLyOZw0dWavcVFTsKGjraamkKp64ozrUY8fmttUP3EyosUtXKv3ErmWN6ohXFOZKlEu2iMhUVj+&#10;mwufwZcye33ufvVxEJbYyCGOqpGkLeGtVR1EQNS1dOshQwNXKquejblTky42vbkihDvkhmOkliCa&#10;EUY0GcAeQAqaV6UW79gd8b1rMLjMhjMjn6Da+Fq58DtTGtU5an2nSzTUS5043a8Mss9HV1OWk+5y&#10;H20IJqtVS8awer37LbxpDDOlPr+1MACShf2rlZGeYyMqEqoVRYBiT+Ler21yb7LcxXW4wpdKgvFk&#10;LSRllWUKNB0hC9NbKzMocxpRSS9QV6HewbJcPfIq9siMCR9hzQVIrTNDQDyPUHrf45703BuLD4qh&#10;xK0278dm5HrMLJW0xz40y4KKlxUe2cjHTw0+WMNTPVRSZCaCnqI42UyJJEUdLtisXmcOErYzPRV0&#10;NTHU0s1BNPT1NIRIs1PVQzKI5opobhwQqmMnUp59yL/XDmfkXmzdrLb/AAvr1Hh6nkgBV5kXuUDx&#10;AjISaAl6MaB1BZSLm3d9sf6a3UeKKgkkYJoARQEinlUuSTkqvEUKHs7sf469qVUWysvJgewtsVss&#10;UG6Is/gfu8JuepWmmx24sBkMM+RpsFlcFUlJaeWKtqnp6y5WeIBlKRwuzsBtekqHxH3EMT6Z5DLP&#10;VRQxRiplqIVaBZ4olSk+4EWsxK7RoqSlwoPuVLn3Z515733Z7DfYElKiVPBiEXiSkg6kiXw9SOyK&#10;dKLK8j0JUlmoF1hftPcMblV05BUHuc8KDBoSCTSvlUHgOjg9rfOz5K/KjsvbGB7Vh27uOuwEOY22&#10;dt7V21s2tzu5q+fDUu1c5HtnKHFZ/MRZTc0OIauWkpszPE+RkmqsWIDNCiZdnYzJbbp9wQZTJ5DO&#10;VMtRl6vHvJI8jAZTIyZim/fq6qt1PRicxosKwU0MKx08UKxRr7D3ujuezc17fyXdbFtlpaWSXD+I&#10;S8hn8KItH4EgohRSSTGhA0qQwK0AAM5u3C5ud2fdbDbtEAVUA1piiiOpDAECgOCtRX8+mT5idp9K&#10;fIbL/H3N9W9Z9ZdI7OTH7I23uvVV1suUpF2Lg8b1/mcVmKXAYrb9ZjttZJsV9+q19RkMtWyzS5Op&#10;ycdTUzRQp/F5DfiZ+jw2XwpzWIq6HIVdVlqCpWpioamlqo9O35BVS0lW2Oq4Z3kjeIPKs6sCkUar&#10;pG/Oex+3Cvse+8rcw2mzwywyS+E6+EIJHSNYLoxMrnWzFAGaJ45Y11isTEMTpsN7Bs9xzC++rFcF&#10;h+mY0YlRJoHByc6uIQUBrWvEzHc+wv5f2V6bm7i6R7aw/TvY+Ky+yMbs7qzfqV20aytxWZw8s1H3&#10;lS7R25h90I2+8ZlsbRUk5rBT4CbA/wCUtPW19Ur1IoT7jXB0tFtt8NnYcfFislNNka6ZMysP8Oq6&#10;NI8fVSGoqMvUVuQhrHkiZkBCwMGYPpDY1bZ7fbhzLvG5c02W72k9xriZTEDAlNBUyDUwbWpUsVSO&#10;YygFzUvpIB2jfJ4eapNkO2tJYkqiyGQIQxRn1BApJUVC0JXu4Cgr1W1j+gch3vS7i7hwPbPSeV7O&#10;yfZ2zaCPr/aGM/0PmWDfmEz09burGY2XbWxetMLtvZGX2lHBWwYszL5MhHOI/t28rSM3v+prKmm2&#10;7Q7eyVfUJhqjPU8UNOHpq6KiNMTio6yrFBQ0ucqWlAjgqZY0Ykl2EaOVb2D2ag2XYN49w9z5kSG3&#10;+qNpSixOZqkdrPLoMTA/pygoWoSAoBKjHnQ3vKfKd3ve12Zur5ZFjWEN4eTIqs5bRKGRVJYaVJYL&#10;UDPU3rD4fbdyXX47a7K7x2P1nsGk7epug8pW1uWiy+4sDvPNYrK5MdjS7c23SZfKbn6Zx02Mf7jJ&#10;4c1dY8cLpSRSylA6ix9DLlqmKtqFkaM00Tsl4VajlkjP7MgiqNTMpQEhbi59gvftxtuV7afZrB1W&#10;VbmRdWkkzIjYehRlUd1PiNRShIAbr3L+/wAm8ctxXEyiOd1DFcGpq1BhQBpBpUipxgUABWdzY2nw&#10;S7nwWLzOIqnwWer8ZQ5aOHIQUO9I6SudaKqo2rKJYcVBVUpeSA1Xh1RsqmxUWasrj8HPPKorJaBp&#10;lemPjRnqUd4UYTIZ4p1dEEhcXQqxUGxW4It5W5q5/wBosEG324niikW4U9hjDKSFJ00Aft0kEtTV&#10;R0z0Itp3K8tLEgxBoA2o1BoMkUotDWtAK4zn16VnVXZPZmz6ehXGYCj3ZjsBmaLedTjMiMrJgZaj&#10;G19MyHIjb2SwVfRy1NPj/sJzFVxEwVDANHLolWImGweDxk0lC33E00bSLqiNK1VJF4qeI6WVF0xx&#10;elECiMBLCy2UGV3zrzv7i817bBzIwhKSRwsU0uIlYkszaCAXY0MkjN4hqKklenp2udz3mGbxCCKD&#10;gABqBoTU1+RzU8a16WO+e6u0/kT2PtiPfG5ftoWrKHayGnWvlx+1cbm8xJlcnM9NU11fU1NZUZeq&#10;epr6yepnyFbL+7PLJLeRsVZJqoaZ1Efj8qrzOjq07hCkUkkaL4pW1+pRyPx7c5fsoRzJuVlds+pY&#10;nLERkMsKBmkkjQljIAgJiY1DNQtUYK6yjMm5TRXJIKqchakAAksB50XK1FD6HpO7W25LVbrrMbmc&#10;bklWnwuTytRV0uLqUqY9rUElQ2XzuIoKqXVlIKXHwTtRzk+KSZP3C4DD2ianb0m98lkqfctJteu2&#10;YuDwITbs9NWV+Rqty0taBX/xGorJP4M+Bo/8lMEfiad5FkaQomlRJp5y372t5ah5YsLV/GvppZRd&#10;uITGsDyTTAxQ+H4jPLHGhV2XQrs5TWTGemLrfm2rbn2eIn6osdTYC6S2ofhNScVNccRWlQefCfIZ&#10;vhf1NhcN8fNyd5ba+R24OwOyaql7hqhsna2ysR8fdx4mqTadbsTEYqKv7ITs/d9NBVS1NZPUxY6h&#10;hlWOgFZI61KP1Z1vtnGbl2rn/PkKSp2jNn6rAxYnObl21jK2v3HRVNPnUz2BxGRgwe6IJvuzPEmT&#10;p6uKCqVaiIJOgk9x9ce5vN3uVs+7Wu5Wbyx3Dxm4GuOVYokb9J0jHghnARy5YuXZ2YIsoR1AnN3N&#10;by7Muw/UlL+ZwYya0rGysaAR6alWK1ZqHXXyFATb5k97dudX91bS3DlJd94LtSPrWHtRN1bQ2Pvq&#10;qw+1+rKnE0vVOR2bu3MUZ3nsTJ7ehhqsfUti6+mavpJlpZlZRGY0f3dvHGdV4dt27nxedydPhqSn&#10;qsfS4GrwlNVZ3NV9TBgafblFT5Tc2Go67IVNRmUKmtaDHISJWljMQZB393uy5h59tOadl5HC/SSz&#10;xCbUCWRSLh4Hq/ghNRgKAtKArGOpZmBSReQ9suOYbd7WA9xAqCpNO2opXTSpBAqRmgwpr0YT+WP8&#10;Ye7vmLlN/dMdB7z6vxWW7Gz8ezuxsfvfbO9c7V7C2ftnC5vtXbvZlTufDdb5jBbWwuZyexJMNTVO&#10;Mzf8aatkSjekekrjKWilzFTs/e2Vro6itfC1tNiqempjgYIkoKqOly8tXHh8jise8ufojDTmepgr&#10;gZKGXU0U7CZYY5q3P23k9weS7blTfLuJd9VlljDGbu1eK4MkUgVrJ38FvC8CXw5C0hlgVysaHl7y&#10;rFtlr48ugSMuo5OqmaalZiULUJU+fmBw6OJlvjRnvlZ8RdjbP3Fldq0vem0sju7d/wDE63tHL5iu&#10;3Ft3NZnZmGxNd271n2xuaGP497lzmSWKg2zX7UkNBuumeT+I4ilkoDWBTLkK/O42tzMkNPtmXGZi&#10;TF5qrqyMpgpxQYzCbhr6jE1ctTjajIQmgz8SNUyw09PBUiYKJDC4UGw3cPIF5YcpR3lxvDQSSpCh&#10;hbb5YjLDD+kJtaNGghkGpyjShmCVcghoA9mvdff+f+ducuRN82MQ8w8p/TLGyTIxmG4rdKhZI4o4&#10;YP07QEKJrhm1ioibtYPN/wDSW0PinL8bsHjNxdgfKrBfIjZ3YeS6G2LiNn5T479t7a3FJmV6dx23&#10;s9kJZd4rj4qzcOMyGmgoYqvMV8MFHGHhWrjkkcajAwxkZQZnJy0VVjad4oaJoRQUsYepLVlLINZe&#10;Wu+7VJPI7RKkUWmMMuptbb7vb1zDuN3y3tnLG3JzGLzSj3Ko7SyxSPJCCvgK+q3i1BDVyzp4gkh1&#10;yCScbPnW5k2sXF9tkUW9RklkciQkq3b3LGqjSKMtKkkNUgmjF/wvyt3plKyDrCi6L6bi7Mx3Zm5Y&#10;KvO9i7eav3huTPbdyWLnwG0d04WOkxuRxlP11RYpkx8sNNFk5cjNWSSVyLPUU7SMPsrF7Xoqejpx&#10;WCio6aKOOonqIpnqxLIstRUTPSTSw1FTPUOxaXxhlFxbQQPYC3D375v51WIWNzbncHkcuqK5QusW&#10;hWRbhQ0YWNNTxLIY5Z2M6hJSSSG19wty5l3u9hKgyqAa40kaCKKNIwNPw6hVqmgbpBfIz5w/JHvr&#10;dNbuTfFZtfD753PuLJ5jPbPxOAqqRNr1W3sGduYrDY3E71x8mc2hhMZt2gilgxEOSq6CsrZPvmVc&#10;hrdvZqvy0McqbeTGmVTqpRlvJUoKn7eQilnWOGRFhOhAJGLMB9FDEal3tzyby1vn1E/PMl/HM1sz&#10;VtlMCNGZdIn1KRJ2O2txFHoJ1agyp0L9p2SK4sJ2uZJUlMdSFUKGQSAagSwYmtKhRSuWqFB6Y/it&#10;1T0Vu6tqMl8i8l3LiaCfDtlMnD1fhsFtmE7Rk3PhMVHvbF5HI5KKszc2HylZPLLQUeLWnVqVZnlk&#10;hgnAADof5J53e29+59hZTb0ldgdvdh1m09vZ7bNLi6ikwMG3ds4Opz9J2E67iq8lRV829JsnS4es&#10;Whhgr6Sli1Ips8pp94b2Gstkvvb7mbYryNzOLvW0sjxOaJCYqi5mq8r6plnjiSMIFrp1vrZj3N2O&#10;LauYbX91N+iyAipNSNCZPiHUHNSSAoA4UFa9WXfzWP5RnVfx16H+PvyL6g7g2dtrLbt6tot1b46/&#10;7e35unb2/wDuuXcG4NsUmz9w9F7c3dsymiyu4KXaueOZ7A21Plqap200sZg8ySKspiMfUUW56fJ5&#10;TB5Ggy0FBWHHVpxlfT5JYK6llakrKCoehqKkU9fQSxkTwEB4pAVdVYcR7NvsXKzbTylucCiWMTqs&#10;hXwtDrIZJP7WJDICR4asWyPhdgdJJ5tzNp4MTACRQc0oT3ZqSufMA5qBWp86hd0Y7e/QOW2X1129&#10;srcnX2XbadTu7aWS3TsPJ7RyORwW5aqoyNFufD0u+MBt+fc+2NwLSvT4/JxF4qqFZGppplXxkTcD&#10;VSTU1RipoZo3xDRIWqEch/ODUK0bNHHeNEcBSrN+RcFTbH/m3bUivbXmSC6jdNxDkKulSuikZ1BT&#10;glganSoJrxJNARNazC5jumvdcEpZh2AUpUUxXgaeXd9nROux8dPQVG39ytkMFJT77xc+SiiwOVx9&#10;TJAKCsqcLMmdoMXWVj0GTr8nipJpaeeKK4eOXRodT7bMusJWmx0sFW8L1CSmpMXjx9JGoqBIajIv&#10;N6JX9I8KqrMWupazaRJybe3Nrc32+2bN+8reBqEIHNXRlXTGD3FiQgd1ZVD1NAGK4+c5c3b7ce7W&#10;ye3LbMr7NdKWSTxAuspbPO4oYq9ugmizA6aM2CiOarpbYsEPRvanyHwnaW0tu7z2RSLgKzYFS5yu&#10;+Nyx5XcuwqHD1eE2mtNHTpgGmys0j5ioerp4ZKFqd4oWlgllaM28ONVYI/HDBDNNEvgNZM6M0VM2&#10;ibzAQ6JYJo/IBrCLwTw15G5a2G736/W4uLk3k14I3kaRI4ho1axIBHWUMKuyBtJkYMRR1UAe+xfP&#10;I9z915la82Nbc7aYlU+M0g1ymdJMrFEpZPBqANQOoZHE54OmMjXV+0J46+p3Tkez8I+6a6TP47bO&#10;Aj/h9HWvK+VxaYvcGUzrzS1VPkVgjqUx8+SkhZo42keJAEu6tyrtvAZrI1a5femShqMnUY/FYFYq&#10;bP1hNMMlSbdkrTDj8DiK2lj1QQT1M8NPIvjZpwzgibeReTueNylk2jlrlz91bLc2gSR3aG4gbUs8&#10;nixRXE4ak9UiAabXAunxSWc6p09udn3ndrW+s45gou1AJIRtIj1FsEpqLEUxp0kmlRQixz4zfHLf&#10;ne3dfXm0+ndmbL+P3XG4usdnUnaW6OxY8Xufp2ursaN07Zr+0NlbD39vj+/vZe3+xqnF46euoqVB&#10;XYqtraynq8eKaEvI/wDRPcuyO96Ld79fz56uo9m7hrNmTVW4MTuHC1GZyGMoaeauqMdLumgxVdXY&#10;unmqWp0qirQzyxyeN3VQ7Y6e8PttvHtHt/J297+Y1s9yaWpSPSlvJbyhCAoaRpQwKt4gRQWRzQrR&#10;2Jd9tzsW5QbJM+mdqk4NBQ5prrXyIYGhGR256KJ/ML/l7fIr4Kbp6bq/kdhtgYHdvyAwGV7Gm2z1&#10;9HtOj2117U4vdtXjqvbjY7ZBbZyTjHx0WQAxZjoVjqRDEzyLIqv+ESrpK2PIy5Ck/hUMk0DwSxwm&#10;taSVVipfBVq8DRCB45Q8JEssmoW44Mie6G58v7htSbDZcrTRc1XMEUryxvKLfWrB3IhLPFIkkRLq&#10;+lQhcgOhgZGFG7SQQ2Ee3fTOLgAEsC2kipYHSag1BwfXHEEdJHt3JdX7k2RV7Poemt0YvuCbbW39&#10;55jeG3czuJNix0eLOaye4KvIbShg3bjstTblxNbQy0OVifFUeMeVo5kXxyN7Zn3pgoNz0GB3JW0l&#10;Fms7LN/A4aqqiojm2x9K9VVRY2KSJBkZ6OjhMskUH7kcYLtcAn2bb17dfQ8h2e/cgb08u3rC/iQN&#10;F+shZv1AhMprpDEy0aT9MBtKKCwLr7ljxLZN0h7gAK+vpU92aDORXj69LjM/Dzfdd8Y6r5H9FPmu&#10;w+rtj4uGDs+mpcPHV5zrGXc+RGNpZNyU2DylZW4HHVdTVTI1bVSSQVRjPpjAOlVUtRFPmHnmr5Ke&#10;GF5EekcSxRPJIqGzxiGNnCNGNJc20njk39xnum13VvydZR2/Lgnu5YyUuUYMwjWQgnUJHXUNRDaQ&#10;CuQy0NSXQ8vS20YvUiYvICSVzgHT/GR8jjFBWgz0VrL0GexXVOMwQ68w2Qk3LRwZ7Hb8oYKHcGap&#10;8Lhq3KSzU1FmabJ5SlxrRTZGVcjTwilqoHhVKuMKoviyuXTNZT/i0RRu9NI7ZEgzVFN9m0SLHrSI&#10;aYp4JJDZQLBef8DLYuSbrkrYbe/PMMkkbSgC37IY5vEAIFGcl2SRh8WANQWjMel97sbbaUkjuAyE&#10;igIIqKVwS3kSAcZ/l0sMZsXLbC6rqs0e2cjNi5t0beoqHq5ayXDYfd1PuPD1GUyWXjpcpk0SvqNs&#10;5+ix8FUstE8ZeTXG66BdhgxpyFU8DLE+IWKNHS/jMU0La3NVTyGOKOIQlTpMirYchgQRKO58/jlL&#10;llWUIvOMhdjLIqzEwMx0rFKFYOpP4zGzijKwVNBIjG8vslqshAF9QnWaHtAqACAa8PQny9Oh+qO4&#10;8p1dsjBLtuPO03yX3BnMxV0e7JcRi9zVGV2NuLy0uJh2VvCikrJ8vkazMGeNaj7GoqnlR4UaAxJ5&#10;wH391EvYWU69zmUyvYG1sXt/PR7mpduUGedcFkspNFF9vW5GDE5SPLUL42gpnp6GSlq46amq61pV&#10;geQalm/lH3N5ea03FbX6LeOcGgdLguDb3AgWNWlE87wfTTmHSzi1EkamNdUrl26NV9wdr3nly8jZ&#10;kM1wqLJJoYSaI5FKhn8FfEBdQwCkCgBcsQKXIdC/zANt/HTbvyS6+wNH8Vfk93vmer909T7r7Krt&#10;iw7C7KPXeEFPitwY/Kbp3z03S7D7qEGezc2ar9u5alV8xgdv6sjkZHjgWFcdf7Xpeta7c9FR02cy&#10;sO4t7Z/sKtzlW1PVPUZDdNSkuQxFZPNPNXVsGKp44oaBYqRIKXG00FOHklVi0ae4FpZ8/vf7ntu4&#10;21pYy2AE6yvE7rLFqa2EVJKxvI9UOl4lePwWcgRZLeb7C433d+Zr+PmKO3FzHajSYUZl8KJF0oyk&#10;pSQJQEsugNXNBQmvzJ7Lw3zh251v2K++Omdm5DYPx02j8cj1ruDcUsOfwtJ1kc/nOtd57IbCYWDa&#10;OzYtzZ3J1VBXLlt3Carq65q2akpMZFTGAba+Wir6nFZ2CvkoK7NmOjocbmKc0FTV11LT1FRHDBSV&#10;i01RJUR0dFLNoWM2ijaRvQOMZOXN4baNi3n273DZoLnZbaeWb6iCYalQq7zBHYMArU1MDSVlV1QV&#10;ViIt3Lmm05K2+S13a7C7W0wWNFTxNckjAEhoo5ZEBYoDqoupgMVxVhh8B2Di9sdj9PVu2NvdnYHq&#10;ioPYG799dV5/C70x+ytq1EG3sFJmJuw9utntmU+38jmstisY0r1JeWvZaGFjUSaDArqfMS6MrGYo&#10;q0+P7KZvCrNTRvTPWwxVHgrZaWOtlpFFUIhAJ4lVbhk1kS7XvfLEGy7lyjLGsto7AMEVg61lSVS7&#10;OqeIVYdup5dPlEpRWEZ7h7V3dz7m3POd/v73ckjKbaXw/D/cwihZCBClwi7iLwP4f6qhrajtVgxX&#10;oZevPkR1Fjeqafo7L7SydJtfJ0m7ou46rF11Zu+v7R3Dl6qui643NX7cyFZ13iMXk+oMNlGO3Xqq&#10;7NLRZKSStakYOYPftmy5SHFTU+5mp8pWU+Rr5ajIQwxUFPJQ1VfPVYR4IUq6wr9lQSrTzM7rK8sZ&#10;fSAfSUe5ke1XXMbXXJ5+i2mWNEtbajFkZIlW4jfXWRnZ8q7ao3YSaCVKF5e3TZYZt533ebJxFZ7i&#10;INENK+D4ESxspYkF9bqX1aVoW08FBIRfLKv6WzHYWJ3F8XsTVdb9fZnYWzqOk2DPuHcW5txbb3PR&#10;7YocH2Jit1ZTcGFwUuQyGa3Pi5cnBJQ/fYr7erVEn8ivCha+8O3c515muvsbi58FUR9l7wpdm7fw&#10;E+2dw12+KKpgpMvksrU4Shw9bNiN0w1q0tNCstdVYWgxMUktZVVcqJ4fc/8AtJ7fR7om43nMEcUM&#10;VhFquXN3qtLoyRzmNbh4y8toVZV8fw40+nipJKGUiPqSNu2iOfa913G+QxPt6xEuJC6TGcsoGkVM&#10;ZXtFAKHuLU0gNcN/La/l/wDx7+Quwu9dxdqwbsppviv1dL2f2b2VhO/trYX4udm0e8Mdk8rsrbvY&#10;2arOtsp2r0Rl9mRYqtbPU+Ow+4MhXU2Pl0U1LIaaOtHiGqrXpY68U8uPyEzU081JkpKczQTsFWSG&#10;raiqKyleeNSUZo5ZkJ51MLEx/b2W07jfRbNLGX2BLabSIF8RkjI1gK+lT2tQnCnt0qWx0Q2IS4Bh&#10;ZKwhGFFFcZ4YHD8j5ceqmEwWza3sNuvsjm/79dWbaoN50OL3H1Ni67JpU4PTXZqiy22pd57a2huV&#10;MeuUZKtkymMxdd4g0LRJI1g6GOrmWSqlX1Flc6ZY2WJZFdVCW1I+nRp4JAtYgn2Hp7nYttvItp21&#10;g9milNTxMrSupUsWwskYOst+FnBBqPNqFo4Z9MdNNCMilafET50yPmfXoKMhX7VwOa/hGAeLJ4ej&#10;hkoTWZLDT0FRn54Gg++mq4lWnzeLo52qmZdLQzyx8akIsAql7F3rgu0tt43aw2FmdlVO2N3U244B&#10;uNaPf1Jv+hym332/R0q1flwEO3Y8IckK1GDV8lWadYgqCTXIO5+y9xztyNzpzLvFlcR7XZi1a0Kw&#10;Ty+OZJPDlOiAj9NFrI0hbsGl2GgOOjjmCyu9m5LttyZCnee5qgsNaaCKqUyDJqKtWmkEHX224ddf&#10;y9OvOwPhp2F3329P8jPj12BtTsDrvP7Q3nN0Ru7f3S+8fjvuvCJSjc+GxW2sbBvDL7kq9yx1FY2T&#10;irIcRSYn7Z5BItTK1OL4q5M5UB67yaaXVokigWEF6kG6+SOKKJ2tED9Wvp4Cjj3FW48sbXyDttxY&#10;8ulPqr7FwuuuhYSfCekjuWqJGDaAqrryWOkgL897lHfz7NtrQF7OXxA/fShAXTwCtU14VFKVqadE&#10;k3rv3N7cxmDim3tR7iMEFR9rtfMV+NzSqMSIUkrJI8RDFncbTV8C+YQVMUFOiX0TSygz+1a8hy2C&#10;loKdp4IaQfbwQrPEBKWc1BZvLTxyLK7MxYKzKQLWsPcYgJyrzDZT3kwKzHXVaOqhamtEL8AaGtCA&#10;CSONMGV9u965H967LnDf7vwr3dCxUkxOH+nQKioIHkRexEw4DF27asSvTDku4qk7SwsL7e21vWTa&#10;dYN8ZnP02NrDLt6lzdVT4iqpMj9ruCopshj8bVVcUFJM0Ec9PFIAxjYqRO2btVXRFzSrKZfFLGsy&#10;NqQQtVROzLTVMXkEqB05AUfVr3A9jXfOcrZ7+K42yQxxIGOpdRrrHxKdI0nj3KTTyoRXqK/vbe9U&#10;XM+/KvJa6d95epUtUVNyYPFVo7m2SPs/TrTVXV2kaWBGjrin/wAumzktHNtnpvuwbn26393crTZG&#10;HIVG3aCPO4iSGrx09buLB1lNn5RUm6IzBPCAVuwkZTZ0MxQx4lqd6c1XgemrFdZY6jxFTPDLMIwY&#10;5YuCB6VIsF9kV17lbgLu1t49yYo0cSESFnJ0gCupYwdTUq5NAa5JFanPsv7q8ucu3u48w83+5aym&#10;eXwxCm2SxlDp+FjDDIxCa6IME0IZnwACG8ajs+vw8O1Nj7RnxdHJhcFldy5Hcu88LkaqrqNttk4Y&#10;MhtzKV8+OmoxlcTVs9bDGSassBIGCKSjMdtTIPl4aeZ6mSgd5lnpYp46eWntEJy65CFlemKhDyzE&#10;auC36bl3ulzvt8nKe4teXBt7yaFULiNmDAkoulQhApigotRStK4yW5/90+WR7X7ld8u8zLNPcRNG&#10;kv08lP7XR/ZvFkBiEoQpPEcCQK/xg3bWZjtLbhw/S+z67ufaVTt3OU2Rzm4ITi90YvGVERn25JsD&#10;cmX/AINloq/BNd1xK/e09PG0qU720+xZraOuqsRSs8MkFZGxnZ6rLZNqtKmnOiBYJI5dFWjI2tkm&#10;slyAW5JGBO18scz7FOJdj5lF3CDV1+nWFjUV4yFgBwp3V/IjrmDsfL9+8m4SwbqkjqANIt4xpUgu&#10;HbVRF1cF0MXNfh9dh/f3z1+Fe4uwcltLtjouPAbRzFDLgNvZ7beQ2xv3YGXxmbkof7z/AMTwGCxU&#10;G69vZTEZWjNF5sfQVDBVkmCjRobBjN0apaeoYJJR0h8NUrJUCSolip0aoYU8lPKytFVBkZHYgc8m&#10;w9zzDBfbtsaSPy0s10VIbVMo1FagsNXYDXuphsUBzg4PtBul5yVu+4lA1ykbqWPhGgeUlSoEo0lI&#10;iD4iZPbw1MOqxO2811t018qqLY2H7gy+wzuavwW+dhNtfbtVJjdpY7JPPTYfBZjeWEyUVbuDAbr2&#10;6i1cEsVEyus8RkgjDNbhmMZQVktDuXyYuP8Au2uV3nmavc+Xz9RtvGbd2ztbL5XeUk2KoMlg9vTw&#10;0m26Gold6gzRGRS3haQqyGW9vtPtw3InPvP13FD7ZbJcSiS6kWS4Mpvf8UiiSxsybpgb2WKCixTa&#10;mIeUJCsjdQXtPtPzz7oWu68h8iW8k+5SorJEiW0IhMbLIzy3dzLGrB1DsqtLqRQoQs4VWtW+JnzR&#10;pMN2Pufqut21nZe4u+MfN1t17tHrHGdb9Ybv7tzq55f9GmSyfY2/MfuffGzK/bGEknqIBUz4vGU0&#10;cZl+5fRFANFz5w9mfHHH/Kfs6n/lzdfZ+i6fw2Cko9xdieLdtLL2hm9310m6tz7lxG1OzJsruLrz&#10;aFHLVw4enoGSnRoaE1BjpopxFFGnJ+579zDsMu9c7L+6rzenL/uvxYbsbeluzIsYvLaKJbnxTWfU&#10;QGQSCEtI0Zd+h2+cjbT9Ltu382+4/wC+UkKFZHshZKXt1GphDA61LSEsASukAAB2JZ9tP41Y7vnG&#10;9O7Uh+Sm49vbl7amhlqs5UbcwVHgo8dRTuGxGFzYxeWyuCy+7cbjtC5evxgpcVVZEzNRU8dMIr3q&#10;fF34m4HePwRqNnfGz5H0268tvTfmwsz3hu9d2bywAxu2sk0VTvjqeTr/AAR3VRbNqJsVHPDHkhiJ&#10;VyLRRSBQFDxT3Y8un3Lbkm35S3lNw5Fs55G3qGVpbAJ48SGCBxKi3AWK4jnlW4gSWOcsvBIhTmhf&#10;82c182e+G+LzN7SSQ7xDaiPZrHxrfVXwp4PqTdOLdLpbibw30TsVgjVoVVyCGA/5X/L/AKK+I+f2&#10;jvL5CbrrNmbbl2zvl8Cs2zKbPYzI5zHVe1zTZmDcC0bZKkzGJxlXVU8NFTVdMrRZKY1KtqpHS1DG&#10;4jbWytm7R6x2RHmZtmde4oYHbY3LmZtx5YUEaKNdRk6+hpcjN9wqJr8rObKCD7z/AOR+UrDl/b+X&#10;9o2RPoNgtVlWzMUrs8mqYuzNM8jFSW7441XDUUgDSB2L+5H90ncfZWc+4nO27rde6e+wsbpY4Y7V&#10;bepZlhUW15PZP4a6gjwxxijAClCDo9fNj529nfP3uag3zmY8b1X1vBlEr+vsDsnKRzx5nK4ihpsE&#10;d2ZTds9BiszLk6yhxokoaJonamkYx6Va7t//1D+9q4PdeEjWt2ckT5TJwrRUlC1JRxxw18AVxk8r&#10;m5ZKuNcf4Y2SVWgMlmKwt5GQDNT7t3uXyJuu1bzypz/WOyRmlFyZLp1dWHbapaQqjIUKhw6yqrOg&#10;8ShCMckOT9zsyr7bepWEd3iBjQYJpoC145qDig8hmsn+WT3V8VtyYrcXVPzVeuoOvtkS5Le9VvLJ&#10;9k75qvu9qZZcdhaXqLrvpralLjs7Numoz9emXhqsXkkgiloxU5KmajpXdxSoMVRV+Mhra6nip6+K&#10;CKnkyMMUiuYUkj8YiTUdMcoJGgsxUm4FrH3i/v29S8v827hY7JcvPtryOUikMbVHeSskgUK+hu+t&#10;Ar0qQrA0JZZruz3GaOKPxLIM2C4pUjzA1GgbhwFeIyeqwtxbs3bharN7U2jls5m+nqXdeWzOO2Nm&#10;N2UdfjaOvraaWnjyecx+MqYaerq6ACD/AHJJQ0kFXKiiRVa8CqqsrKKjo9YkeIgCONfFNICwGlUE&#10;rKVLMBf1Hn8/4R5tu17jul74M0KyrliaopA+Jm0g6qcQQvAcBxBCi2LXUwiuYg8v8FQDwrxrTgCf&#10;ToAaDH1tbkdaK0MzCSaphhqVjkWN5C7ujRS6vtlRfXwSg+hNvYbVeTr62dGqYhBFBVJGkzqLompR&#10;IzxxKT6bEhCQTY/Ti+Q1nyly5su1xfurf1u92uLR3e3VGAB4oqyyFVbWtSWCihKgK+oaRTLy3tkd&#10;tHpk/wAdaMtoBLAcSlGBCZFD5+QAJODS47YPXO2sfj3G8v705vN7YyOUyG2cJTVcBpclIpmw1DHu&#10;PMzU9JUyV9MvkmdYleJ3RI46gt7edz5nP4bZ9bkNs4CTe2RpqdzS0UNbS4aetfyMh8f3kK0YjhOp&#10;vUyhgOCfYY2SXlfmDm5Nv5hl/cl0pWneZY27E0RSStKvhllY6mZ6I/a9G7esP/8AWQuIeZNy3Cy5&#10;ljj2hZKtbtamRgzkklJTcAqR292l8VUaa16EnoKLpDtrtzZGwfkV2FD8ZtqZ1qdqztNIa/fuI2/Q&#10;0UKRUOMzeBwtTUbgR8vPBLTCbyk0VRKstREYgxCN2N2W2c2XtXMbqxtDt7OZmix1Ll8bQ1xraLH7&#10;rEK/xnCYuoEInyNJj8lHPDHMyIZVhaTSq8+xTzP7F807TzHu2z7fuH1l1a2xuWDOtfpyrhtckzxj&#10;xUpJqjQONOkqWqespovZbly3vb24t7OEblBGp1ASAGPFD/aaQy0BpRs0yK9Cj8oPgd2D1Z8i+/uj&#10;+rM/nOzNpdTQ7o7WwuUr56dq2L4+z1NTVbU3lviprMft3H0O6cts6sxtXVwUkQi8mQghVPOTAjT2&#10;rktubvgptuSpDUVFbKaernp6ynirsdhAImyeQkhq6OWM0dKhCyelmbX6SGAb3InsPyn7q+2tvufM&#10;e320ke0S2qt4LG1UXDNL4caI80rFHOo58PHYrqRInQ25e2fcdsivCrFYZEU/CoDMCdA+KoJqRXHx&#10;Zr0Pv8sjYfyt+NO4N5/Ivb33+3OvcRsr+8O2aHdO2Kyt2d3R2nPUVWK6m6uxk2N3JhMziN17sylT&#10;K2PrxeGnanH3kMtNUtHIGfQewOvOv8SdodebSrNmYXLV2V3ca/J1uartx7kymarpZMtnN0Pm5qrJ&#10;VtdkJlKxioqZfBRrAkSwwpHEgt94LHmCLk62563PeU3KaO7aCeyECJHbTSIzgrcoVdjGSh1OgYuV&#10;ik7Y0gjV7/Ei2Fqsu4amhZiy6SQGYljpbtNOFK1YmtWC6UUbf5r+4fkV2Pi1707/APkRsr5Cbxwu&#10;7j0xvbr/AGPs3bM3VXSOZbD1+8sVtrqPfmCraOqGO25HW0tJWVUNDSVFZmo6inyNXWrD4/Zkxt6t&#10;11Mxykv2sSwLBStCgjkS4fQC5YRCSZVVlIZQEUgDn3i3/XfZfpbWF+XVO6y6/Fn8Ukq5L/q0UK7s&#10;sbFlbxBlmFSdXUdbhceP4b2sWuSh4krU8eLAfZ+3GOqPp+xdnDEYjDTbHpqjdTVeXnzO+TmspNkX&#10;q8jMn78mOgq4Ia+XBU/klo5UlhMlRVTedpUaNImrKWw4jymXzdNDqgq4Fh0yiCISIZIWpIy+p5PA&#10;hF9AYjmwPp9m3LCtzLcSbHy9ynNMFkjdmDKHkCuuvx3I0gBzkl6Z4hM9W/V3G3Fu0At2DcQRJjh6&#10;JT1+XQp9e46o7WROo+nens/vDJS53b2fmysNJjf7zvTUM0WGzFLunKwY6alodrVmar6ae71sNLj3&#10;kWOeaoGmoIMy9pbT3huDB0+0KjHb3gWoqqrJZjb27cRlafb1biJGoMfFk4Pv4ayuqq7KQT0tPBTR&#10;1PjqYCJAhQsuT3Ints+2cncztzBzAtntojaIhbe2MYWZZBKzS21xceHDpw0ksaFWBYBCEHQv5bjh&#10;WyuEe5YjSQSVIrUd1TmigUJJp8jgdW0dWfy/O+ui+iO9t099VW8Pi1/HMEOvcRtPf3QVRj37BwO9&#10;466u7KnxG8cYN147YGz9p7aoKSuzeZycWK0Y+okWnYhvt5HzM5KHG4qhrsFtk5aqyWZFMmGWL+Bl&#10;KitmNZX5DIT5Cn1Ujx0rTTMWRmnlAUXeT2i5Q3Hm+73PeNhPOMytZ26SR3YkqngjUWCQllV4Qp8Q&#10;O4DrVBoUsqg8j+ohuJHIJhC1HevChXB4EA08vlQdB90hsvsTfPcG+djdp/JyXqzZ/XHTKbxpe4Yt&#10;/ju6nm2BtKli2Zt7bWx8ZtDcC4ne+3azdhpIaRXkpxhMdErSJHHTxxGVgN0YfcUGMlw9RkxTVhr6&#10;iles27uDCTtHQyTU1qujyuOoqihWWQ/s/cBPuANcetfV7Ir+2W823fOc+Y9kmnup0hjQNMoVC7Rr&#10;I4YgHUtDRPBC6dTR0C6huV44vEmuE1TMApFRgMV1EVHlXOPIkYPQV91fHfsrp3/TNu/vXr7bv94q&#10;Gl2FsrM0cPdfSfYdHjsxvKPb+TrMhtfLbX3Pno8xuHHU9EwrlwtLMmFimZJXpgQ/tWRxV8k1JTvj&#10;2jlqkqJVV54yA1KIHkVmGvQQtRdAbM4X6f0Al1dcsWn7/vbXmc3FrbtEitHbOgaO4Lr2ikYV+zSz&#10;BdI1My6qZQyzWyI84lJyMhTkNUClNIrQUJHCvRT8ptrr7C4zdu7cX2Wdw4fHZPb2GpDitn1mJqsr&#10;i96HeVPT/wAMo6yfBL91BT7S8OQqI4vtaR6wKjTOQjO09XicJBTSV00MtR5/DHLLItNFP906U8dO&#10;5cuoLPNotYeo/wCJ9hGw2bmLna93KLYbR7XaGijMiCspjKZ1D4WkZiodFFWkPYF1aahmW7ktpbi6&#10;v2+ksFKhXNX1E8QFRSw0k8WFDT4hkBD7L697K7S3Hlk6y2tn6GnxuHjz2RxeFhy+drcdT4GgbL5H&#10;NwNRxpV1H2uPoXyCi7SOsZWO7FQ0X+8eInFb5KWox+SWipKyljEBr2i80lRj4ZoXkVaXVC8TaQGI&#10;PPq0nkTJ7Rc0DmLa9s2y7tt75dt7mQ3UhlWziVECTOsoLm4RpVJR9CNJHQF0Bp0FOZOeeUtl5v2H&#10;kO837/d/uHimKMw3FGEUZmYlxGyAldRNXBqKU1Doy+1vhP3a2H3L2RsDcu0t+9N7K33/AHI7HyC7&#10;2qdhU+48ei7Y3Rm8NmqAyx7qoqOrp6+kavjngiqIdMbCFqinZYwx2rBi9keZ63cNFvvJ7u3pXfYz&#10;zSvhauWGmhnpsnQwU2KNfSy1e3lxsomWNIIwI28ullaRpa585k5u937xNisIl5V5X2vaws0cnhXc&#10;EcqsjxKJJEidjM6KkONaKGOkkyKZO2iO+3vbxuEu3GwsVgclS6zBT4mmPvFKlxnFdJJA1aSejrfI&#10;LeW8vnHX5LCydH7r+GvRHxS+GW3jXbYqpKTe2y8RuvcGZxe4OqdxZzeW98fsLc1Bt7uaTcWLhwI8&#10;2XylTEqyY+OqgqZoUWWO3Tt+pwB3Hi8pj83ha2J5sblcFkKWtpMjNBK8UtJj6unkngqJkngkjYLq&#10;HkTQPyfccR8hcy8xc3bVymlrLFvcZWK4jmj8RYICFUXUhQqrRUkQrRuBy2rBrJbX8YgSbF05oyOg&#10;ICjAcmmlga4Pka1OOq8x8VO9Kvu7C/H/AHVsLd+wu3aasxOE3rsvsbaOVxVf11tero8MYuw95Uk1&#10;LQz43a6Y3c9NWRVLgD7f915PVGHh7O7Ck7D2ftjc1Nt6u2zFunDU+TjxdfU0lRX0lPVxJUQ02RqI&#10;ZJKcVAhlBJid4rhrMRa5zzl7K7R7Tc37zsu5c5xbtc7awMhNtJDGkoAMaKsckxkDUOoVBH6fdkno&#10;2n5MsdovLue43dbxoQr1MTxcQCBpVmB8wwqDWlME9DB8qfgxtf4dd49t9Q1ffOA7mrehMvQLuWsq&#10;dr5nauMqM/laKimio8Zt7HVu4xUUqZKlajyETV0dQsjUqgspkdV1mMctTgsPDR0zvNkp5Mdmailm&#10;aOTG0haZfu43hYrVsYolI8RDI7L/AEJ9wjy9zLPsfOu+7hdIlxaWKia0jdvCE7sE4GRRJCYWkZwr&#10;AmXwyF06hQNWe4R2e5vdGQNoUugIIGrIABapGaVrgmoxQnoqfQ+4tg7N7Lyu993b0oI5+uNnZrsT&#10;r/b2Z2pksvgd39n4KrpJtnbEmp6iIGmoM5WTeWpqK+NKVY4JI2DEqWw5PDQYOix+3XxD188dK0Fb&#10;mKuR5EmVTrg8ytOBFUGkb1MhKsqFpLXsBNyvz9f8z8w7t7gW/O0u2W2pWt7aMK8tUVEcavDTx1eU&#10;Fh40YoxEYr2l7x7qd1lmunvjBpGEFSSTxNAFB4gUNTXzyKqaft7Jb27C3d3rS79g6S3L/F0zVFsT&#10;a89fUZWvy2RrKjKzvt2nx+Fp8BS7fxdVFHGlHX1MUikwrGJgC3sN67q6hz2RqKjH7pqaHb2LxMFT&#10;tvrTb9BgqbGbfzwyUmUqt2jPUFKNw5XK5ev0TiGWsFDeNGMDSXkI+sfeebl7a5rDmLk03N5vV5Gu&#10;6b1PNOgvooZJZIFisFhCWhtgyxM0KSB0RwYizkKmu7pttcu12X8SmtmjZdXcarpZQRpB0mgznzrU&#10;9ex/5ie+umMVR47c3SFHvDuzvbebbM+THyo7+3d2Vlo+8eusJHW7Jh6UXrjfuLo+uOs8P13svMvt&#10;rK5Clx1bXU1F54IZKSJ1j9h5tvfJw++c1tPbuL3LAsFPm8nmqbM46vqUny719HRUuSpFzkyzVGG3&#10;A81R9pUUrLj1kpZiyDUWGVG+e1/LPuD7fbTzDzFfW80f1H+L3kE5tltodYlkghhQui+HoKCNkZhG&#10;opOHAZhyu27TvHLscNxEqXaP2vqYgKzaiKAaamhqCeHnUUNjfbnw82T8jvhP1T8gu9uyOjc9kZM5&#10;1/tHq7s3qnf2A6/xew+n/wC7GW3VlOrptudf4TJ7Ypd+9Sw4yniyWHzFBX7pfH1NLSrlHqqUQygr&#10;VfF/CV2ZyO1cvBjItnbt27m8nS0MFfjFzXWeapKyGfatLsLbcW2BtUY/Z2W3FWZemyU0UkkGbETy&#10;wzM6PCLh7+3O5e289rytffQbxYmOOG8S3iVbmdZIi7xwSRzUVjFHAolOuGEQtoeryMeWm9JJypLs&#10;SWuhEIAnqCGKyl1/TKkVxpBLErh6+QOMP51+Vr/izlN99Stuyo7V6a7c6g2VU9w5HYppeu/k6mMO&#10;JrNyZ3etTl85urfWG3D3ZjOqIcBWYaprRlsdtmdJ6KqWOCVIzT5HY+3NxY4Y3dWHxW46NoJKSop8&#10;zSwVkORpWmiqJRXpFDTrNPkpKaOSdQqxeYDSoAHuAP8AXh5t2NJLfl/db+DdEt6tMiRBhIwMZ8KK&#10;WFoorSACiKkallqHL9vRFcbrdx+N4UrrKACe1SFJFDRXBGhTSmKkDNT1Q3R/zC+/epdw7hruhN89&#10;jdXZiro6bck7bSp4qLG4TclVhqzCrjdobd3pj92w4fqnrOlyk+MwSknKSYhwKqplc6wnNs9c7U29&#10;lMftnE7Hp8Dtigwoxm0aLZBG29lbbwmBzGJrsNtqTD0+fhRdwSZeaSthqoMcsApoJIZHXhZgnuPu&#10;PzjtezQ7ltu8/wC7WJXNxdXEMBIWaIRgxWWl4I4BAzweHDbg+I0jBwzUcOz3b2sMXhTjQooQVVaD&#10;SB2qBpC6e0KBQYp81v2T8+O68j1FjOy9vd+R7w3tFv6hzvetJ8j9t7U3x3LvDfvaXTGb6y3f2Ls9&#10;IeqavCbc+MNF1nDHs5ttU2bkyNHkqlKiKBvJHNTi/icQ2PpZMLk9yTJUZHM5PJSTZCejnr8fTVdR&#10;91SYehpqGkoY56DHgQ0sKsHkWEgyySy6iYTvL2afdZ+bNl5WvN82iygC1ERghfD+JNJKiN4YXUzh&#10;pCJHCVdwuWKmvPqpfrV28jQgWnxKWBapLaRQkHjSvnWnVeu498bf39uSi7L2v0LSVezuo+oNp9e1&#10;A2V19uCPZu/d14PD1eNyvZnamUyO4s3PgN07rp6nIZiqyMbp5K2jjMNLSwXeNwxmcQ0MdTicwmTi&#10;aqraeRhRtEgkoayWhql8jrESsVXTNHdTpY/Qn2V7/wAtpcb7fWW48rvtjpGlI/H8R1do1bTp7mLU&#10;NWRhqXIYV6TJEd0nNs9oY2wR3auK1+VcZ8yM9Ap2r1jm9t79yGzt2dbZDrvMrg9mbgo9o1mZXKV9&#10;BSb32dgt54CSWnE1dUyT5Tbm4aWr+3qG+7oxMY5kSVGT3ioK7MZTITnKeA49pWgp4aKWaQuqmMol&#10;UrwoDOI3Li7HQBZSb3Du87NtXLO2JFtkDfvQKsollUo4VtQJC1oo8RfCcAUZz3Y4nE9rsO3WyLbW&#10;7te6cvIWFOPBQdNMaeBJJpw4r7f22egdobH2fTdeDf8AHvqqp6DM7tyvZW3KfE0VL546+jrZtoz7&#10;dzlXLHgsfmaL7Kbz0TT1dSdQaJYzG87ddPDRwRVWNjRqiZ2VVaWaOBnUxWEk/jqTCdJZlIRtVv6G&#10;/tr20m3He7652zctMtvCgcq7Kp092oKV7qGoRgACAxxqFQA5d13CKVBNbtd2xJHh1SMgf6alTxzQ&#10;5JPSB+PtNQ703fBt/sHOV2O2pjqc1+YqKHFUeazS44R1zyQYnEzZbbcVb5JZ44KiNa6laOKWSRdc&#10;iC6Dyi5SoiQYM0dZlWjlK4jIVkWIpa5nMdMZKyuWkrZ6GCG5kPgiOt1CcAn3PHL2/bbybeXib9ty&#10;xCJoZILtHkn8GNSZSkaLFOtwzK4jSaZWMNVkcmlOhZytzRY2AVWhoa1U93bQsxAGhhqPBSwwTXJA&#10;HR2+hcxsLrncWbr+6tsZrbPX2JzW2pMT33sXD5jsmu6yjpI8xvSm2vs3atRksbtHf+4t3LNHiKSr&#10;3BWAYeCY1j65Io0LRttd5Qisrczs/J4upptwVsuWp8lkcXW47IYpEnxdLW7aqaWsq2ioHWnpaloZ&#10;kp5lMkhsWNzbfuZuS+d95ueXdu59W12qeKGK0kSO6d1kSNKeLEkUAZroh6kqqpVhJEHYAiHdN9sb&#10;4NHHf6IQlEpXUP8ATdoqWJOSKUpjJJHv5JVfxU35mMNtDYvym683B1nmejdr7S6GzOxNp9hYzsba&#10;PY+Pym3d4bgofktsVdtbWTI7r3tLubcuEpctQDJY/wANPR+WKLT6MO0964zsGDy7fqqXIQ0W567C&#10;fd0Mz1NDTDGzTUuSbyFID91JVRtEIybqGViWF7Oc18jbx7Xi+3jcEBsJbV6rJJA0zzR4QSIjOFES&#10;FalCTrJICdiuCLDf90juTFJYFGcZOtG1HNB8PAcRwyPKuE78jPhrvP4K1uRn7PyW4KGn378fMfvN&#10;do7rba9Hu7P74z2Tp49m7dqsbS5bPxDE7Jo8lT1tXk6aYa6zGVVLF9tJJTxuItXQGgjR6yJvJqDC&#10;NZxDpZJ1IdpIiQYwLAqG9X0tpYj3F218xblzVcy7ds9+wtAB3lPEbEbHT3BWJZkJDMpCrQZYdw42&#10;+63S5DCK7pAKgtpV8hSxUZrmgoxGkDhUjogey91bz3VkZ8Xt/NmlxM1DksQKuuxtDvKonlj2vkga&#10;CGnq6Nqh5MpMpNJVvEGon8ckUomgDsWDvPrfa++t37FFftPHVW4cDvfbOW2nlKuqpZszjKKHLYCv&#10;3ZvHatLUmaioc/hds4poBlWjXJ0cM7x0ksUkyCTIHkS2Fp7Rx81JvMd3vcIkkjjKJHBBcCb6cWsr&#10;yOr1neVXjaEIQY/DSZfEpIusV3Ox5eh3cXCzTIzUjKxgRvrMdC5821E9oBI1AHJrsBfyze597/Hf&#10;4T92b6/04T7k2PQ9Nd11O6OrKrYWLyfUO2e148P2J150L0P3FuDNQpuTI7f7h7c7W/iNJhMHJT4S&#10;tqaaoaunekTIEDfs/B4rBU9YyYyLFLUZXOVYpMfEaeCqNdmK+uTJVcC6THkq1Z1ef0ks72JKqoBL&#10;7s86c483y7Pte3X1tLA1pb3ElWQrDKkKpLDFPMFjkhWhl1KVVSzfG/6nT+53++3jW4AUgqr1JjOn&#10;AFA2FZajVxOnOKmvVa3zc+RXbHe+4tk7aTe1P2NjqHrHp3OV2X3BW4OaXau48B1XtjAby2Jt3fVT&#10;Vrh9wddYLOUE1TRPDKKcO0tVZquWeplW82dyCGCjhp4KmjqFmpq6oaU00lNGaaUwyQ06wstQFnVY&#10;tJMZ0MW/Gn3jyvI1q8Y3l7hodwSVXELAtqAbUT4jE8QNRPwhjQMaZDg2K2niO5eM0dwjAhDqbUNQ&#10;r3VxXjwpXFfPoiWF6v2VUbO3ZvLM7l3FtPsXCS4DNdd7b/g5ylBuyY7jpabOJWbkqK6jmwaU+Fkq&#10;MlDXJHU08lRS/a2BmEqBNuzdO9cA1Sm2et9wbsamhoa2iqcLuLa2KgrZPufHX4ypG4MtiZKWYUQc&#10;qwE6y6h+gj3L0W0cucxxOt7v1pFIxaNEljVpKl1JJaS4WqghCgjSg1UMhZej+T92blWOe6SMlSuV&#10;ZmU1r8RYAgkAgCgGr4jTNkPx+6X+HHc2Ko9zd4/N7qDp/I7ik7M2JuHYnY3TXae894bVlr8QRsXe&#10;22cvs5czh9wUVPulqOpSnilwH2EQkhNVUjVqV2LiMWNOFSuzP8OyVDVl645Comy9OtT5J4Y1r6o1&#10;FUZ4vuz4GcsYxGqkker2l5+2fbNzFzzNtm1W9vc28vhAGVzGW1LEZlRysqrRTUgnTQOVSQiPpBux&#10;tNxmO4Q20cNwpAC1JSoouqmNIxU0wcmlcdAx3Nltu1PZOa+Q79ddMYjfvW/Y+y8BJ1cdqY9eld5V&#10;OzqmgwGX3BUdeYqhwuKp9t5BtrpHlqOlEMOROQmqtFLOfC07b+Xwrbgp8LRZCetyZiWpr4YpFljh&#10;oKQPH/ls5aaMfdzqAqAeRnDlVsCwDPPm1c3zcm/vrctitYOX49ZgZAusSTShNQQUdCmkx6306wVq&#10;zEOVJd+t7+7tNLxokStVSAKkswJoDT0oScUI40PSC7f6V+Qv+gmr7s7E6p2hsPq+LN5XBbDFXhqn&#10;bGRze7d+ZCKulk2jt/Gx0mYlG08XTI5rsn9tjUohTxST1EzxROoM9NWz4WTGUlU+OM8wZ6pWSsd6&#10;cVonracmRUeKaoiYqJCz6NQYBiNPsCco21hFzTa71fW31PhFP0wrRBWCIqMgVtLUAZQKL3UbyBJf&#10;YW8ZuVuialSBTTgHgCM0Ir8uPReuic5s7a3bu3+wd3bIpeyKbE01VFFssxy7fxybglwDYTZ2aiix&#10;71EeYpMLuKSmrJ6JUpDXyQtA0kYkadWjb23cWtb5aanpqCYrIZKqjpoIqiRqlIjNJLJEIzL5hSxh&#10;y2rUEAPAHsce4XuBu0223dtPB4trNcM/hy5CFGVQEUqfDoKBghXUQCxc46Nb3eH8Jo54hIlSQGY0&#10;9OA4EVNKfz6FHtr5Udt7yxlfgt8bkze79rSZOWupto9gZbPZ/A4v+BHNYrBYnDYmtnqDtZ8HFuCt&#10;SGPHvAYZaqWQuXdyVEIDjKR5I3irVqPItRGIXhdTpePV5VeUgxxXP0tY839x9Lfxc07xaw3CS2Ii&#10;VPCPiCUAYOnQyx1DuARVgQeHRHcuLt1pF4dANNW8uJ9PPou/8Spty7gxstW+S2r/AAtcU23jLUU+&#10;ap4Yqb/K3T7SsjxyNSz5dC4VyQjMQdX6jDkiganaraoankMJaYK8RtRxH7ZIiZZIXkUuobn6Achv&#10;aqK9lttwG2C1SeBXHhl1Zf1P7UuQgYIQGZCAT3HDrpHTMSeG5pkY4g8aE1I9fL7cdP1K26c1VRY3&#10;GYOq3HiZNw0+M2/TfZV0MA3bmpYcmzwUeHaSmospkYAaeSGOQo0jhVZfFEVdzjZsasAp8jNNAred&#10;RHRqVAYKhbU82kOVN7AgWvax9tWG42POdzuNzuljBb7kVCmsxaR+OQihOxcDVRjqI1avOJPcn3M3&#10;Hk/crex23lOS/eUdz+MIFTyC1aKQFiQx09pAXUSOHTpt2PF9gZTe0mfyeB2XXOjYeuGTFfW12Tqo&#10;mlqJYoaGBDkqHF0VVSRosrF5DP4RKJrtblkKqpx6LXUDTl39N4oTVMbw6tCRzkrGp1m40nk/4eyD&#10;Ytt23d7yTat68JbZK/GxQEB6FiYQWPwj8QNBT5dSLZ728G2QbhcWYDsoOgPnuNAAwTH7BWmeg82B&#10;iIc3uEY2TK4HAJSB5jX57LphaNYfvxRh5KmBHkkkCFSwQqzIpb/AMNTjK6qoP4n4qjwloEbXJDLN&#10;42kaNp9cX78MNKo5RLggE829yNtPNmy8ubncbHrgmkOojQsyxKwCsI/Df9OVpyBWSRVKjKlCSSZ7&#10;bvXiO0YtlVG4GuCfMaSM1pk1J9KdCvtHeWC2rufObTkq9qvPDQZrM08jjLxbXSrweFOUhxNHi87K&#10;cduGv3pLRwwq1XCJo2lQwMpb2lqalrNwRT0pVoYqX7/H1FNNVJ/lNM1VpaqkLrHMQae7RiKVVIl9&#10;YuAVlndN05V9vZ7HmCUvdvuUcc6otqIUikEaqipIDNpYlRqLxntP6ZLHtPNyMVoqTKdRkocKVpQD&#10;Hyr6U/PPRsc3nNg/HLcWy99YeOk3zuDsLFdd9q7XrcBsiHARbH3FSbYapxm29tW3DnMLCz7jmSlz&#10;ByWHqaqI41ZKOQmSYTK2m2xt2hxyUWOwVPhqCCrlraejpE+yp/vaut/itZkGpaQrZ58lLJKebTO7&#10;O9y1/eO91zZzJfblJdXnMAvLueELKQicE7Uj1aACxCq0jqNWslnLuSxLoLuRg7STVdkyaCvnj0Ne&#10;BPEDh0UrM/IXt3cm7Nxbv3l2Pkuwuxt6bKGxtzb83BUPurcTbOptlSdeUGyf4nnfJQzB9oU1HRVF&#10;YqSVVLDBF9vIrq7SSKnG0tGPuVnMsM8JDU6SRozi8YjPLh5YgzA2UfgXtfhdYc0b1u0MO0vaKt5b&#10;SgpKY2cj4mIBoQjUBFaioJVa0yqttzuZhFbi3VipwT5cSfsNMdI3F753Rl8dSbTfCUtRX7fyBnxW&#10;VnocjU5HFvHI2Qq46VopPtKWZaXHFT5IyfEpVQdAJhJIPHKqRDySkIs3m0yKtgkoYBtaiXXz6xf6&#10;fQGy428gvrAy3dYV7tAQFCxYldJoYyUoeKNRqcCVBK9+UwWzXUkulVBOB28WrQjBoK1wf8HUTxzL&#10;k8NFUVqS07mOuFHT0cM2OaeWrk8IpoWppcZUvAVZSRBKFmBWxIsWd8fGsrw1CFPu0VY2NS4o5PLE&#10;4eCs0zMIVqI+LMumYBgLkexlvvM8v01pFqE1vGXFHiRnqpougiECqHUw7qxkgEZ0iMrHneDfLiWz&#10;B8KRK0bLHgTkFFpwFM5rjGSb+jyu7zitv7h23mkyEXX9fJUZOni2btev7AxVNh8vQR0e5NhS1OLx&#10;9XmqjbOTl+4L0tStVgDPC84RHYIzwUSSTzoz0qSRtAjRx1XlEvgjHi1XZ5IlSNlANmDIVJ+vuM02&#10;NjEzTbuZHqMeFpPlxAYcKV/Ph0KNlW5ip41wZK1/CFpj5cfP9vR5929/SYrEbXr8B11vmTG5Gg3J&#10;WUuRyeHagkxTblr605n+HPUYrE4TO5PL5mlnkmpxLTVdBWRSRxFhGCw37XCrhqYRIY4y9QEVm1kf&#10;vysRc2BuxPuKOYYViv7hFl16dNDSlaAAfZih8+ld/RmYLRRj58B1R/8AKfJ5DL967qrs5Ks+Uaj2&#10;kle0MJjUTJtPAUr3XU1iiKptzyfr9bKNluOD9foT/gV/H0/PsKtcmoqlT9v+x0WzvQAAdxp/k6Ai&#10;lpmiZ1LrdZOBa49V/wDaj+feNXVSARqF+D9OLW/pz9fbilnyDTpuK4C6ezA6yyICkjyAsSoGkXVR&#10;bjVYH63PvkTpt/sePoP+JP593mCy0JFD0oIBIIFOseHMimpA0+rwg+oW+ht6rH8H3y8rSBWb6fW3&#10;/GwB/X2VvGkTsi4OP8HSJ31mh4enS5hllAlYxW0X13HlDc/2WBjH+8e/COLz/cmKM1Hh+3M2hRKY&#10;NWvxeUDX49fOm9r+9G3iYlwO8ilfzrw4cfl0sr0qV3duo7Tj2Kc/kBsxtwy70faaVkjYVt3SYg7e&#10;/jMtJwr5IYT/ACTzcSGn9N7+r355hrHoJNvrqI+lj/T/AB92gtDpDCbt/wBL8yPX5dIgAGFM9JrL&#10;VAMNTriHFMwurlVJccGwFuP9598IpObWHpNvqfzf/D3e4j1jTX4v5Up/m6eim10Gn1/y9TKJnijp&#10;SR6o6ZCFFiD5Y2kJNzwVBt+ffcz3NrW1H+v0sF/3v3S1j8Nq1rpH7a16TsCj0rXHUPcDGWjmB9P7&#10;yMoElwvPI1aBf6e8yoPpq55P+va/05/w9ppyVpj/AFHrSqJDQNTH+f8AzdTMEqyUsiekBp3Cta8l&#10;0iikv5L/AJElv9h74sNPANz+b8fX6c83v7ejcMmop2/8X0uVVTgop6dTyW+4WN5mBVdWlFCqOAQN&#10;dzfj3wnAVWAOo+m4t/UgW+v596gJkdSV0j/V/gp59I7iJTqOqhPAU/b1mkLRhFV2YBYmLab3KMLA&#10;r+dQP1uLe4Je1za/pt/tgov9P8fZjHb+LpXXQmvl/s9E7oQ9CcsK/wAh0y5Xx6dcbBkjqKdCUIt+&#10;45k4+n6fp7kie/8AY5/A1fX/AGNvaM2gBI1npaQoZlPlx6d5Ktz428WrytpQAlSQD+pvRx9f9f32&#10;8esn1AXN/pf6AL/Ufke6rcLEgBjq1T5+pr6fPrUjKiaylSD/AIadRljE1fPaRkU0FMbW5JjnquAb&#10;/n2VztqnMm4gnjo5j/DaNgJqaKSVkaWbyx3mSRPHeIG1r3vz7mXk68nu7eOGKiRqGNKK3m3Go9Gp&#10;+X7AVvEaXU8khLBVYUAJp8C5xT162dP5Qk+M2/8AFCoylTkN20slX23vimZ8buHMYvEUdUuLwC0E&#10;6UuIraOR61hK/wC5YD1L6Tp5BXK1NXjz5ZhTC0qxrHBT0yuZlj9QjYUg0gL6r2P/ABPsYQloLhop&#10;pAR/pf6NfT/L1S0lj0rEsJODksfPPDP2cT1cxsjC7Y37j44sO+4h5MbLWGrzW4Nx1NKcVU5ApTtX&#10;Qzbmf7iWWVfFpLLYc/4e49FNWVyJNBV/bR0uoQqaOBpY41dibh4CoJ0/2j+fd2UIDIswMY+Xpw/Z&#10;/Pozud3AkKNY5NK/qceFPL5dOO5sRtna0tVicpt2fNZDcjRTZOSPdOYpsbXVslNTwAJJT5inkFg1&#10;z4I7nx/TnjNR5LKPqghzFRHCsjMYEWmVUVn59DxPrAb02uPZU8sklCZDUfMf4MefT9vdx01myGr8&#10;Pd/hx11ubq7rOCdc3mer8BkstLR01OmYq48rV1lS9LTFYVirIK6Fqdlh/e8ul7/pt+fcytasxlnp&#10;sjLKZC/7qrFrDFYmGtY6duAZbXB9rLGWSeWNlJUH518m+XyHRPuu4JHo/wATC8PxeVT/ALHSawGF&#10;2bveCrxm4dl4+mp6NIVGNqFyUVLLTRVFRAWgeqzMK62FG50yrcabX9tz5yvjaRZJF+69XlaVNMV0&#10;edGIZYmYD0LcAi/s+fb2Dl3lo/2HPGvmeHSKx3sxUYWVUH9MVyMfh+f8unam6p2LU0GL/hNBLHtu&#10;AxLi4cdUNPkI4ainw89LH45q2mjeQPUTGN3V/GT9D7U2ONXV0UFdramEhLeECNj5CwFrurNoGvgr&#10;p+n+PAdvrdbGNWE+sEYXTTPdQVqT+H+fR7Y725bwWtCQPPV9v9H+Vegi3VJtnH7zzOzGxUWVqKKI&#10;RT5KSorEX+GeGCWSZ44ZKeJ6yQeQSRz+ZpNSksNAujc3JSUsUhnpdYqmqaZ6uHyQzOyVDR+WWOQm&#10;OeM6j/mweOfZVDfeIxC2w8PzOqvqPTzx0J3rdKhj/TGKjj9vpx+zo1HXuA3BkKuh+x3PJD/BIcHl&#10;6XbmTp6LJYuigmxlNO+Px9bSxRZDF1MKU30qX5dtNh9fY69BbU69j/h+TNRUz7knraiOmqKsVpqs&#10;LLjkV6mMNGXoqiCooKiHwkorEB0uTcjITlaGzt9gm3HxjJOYwBC0TUXUzxmkiuCwCaXaoWgYKCza&#10;gOdn3nOavc6bmTc9kXblt+U7TQwiEtq31AZVZH1mMSxEuH7dTAGldPRD/wCYT233AcVu7Z2Znw2L&#10;2H/drHDcCYnDyTbd3RjN+5DJYXDSvRR1tNm5cnh9x4fIyZlI5/FTpNR1KR/7rYZt6Yrbmysfurdr&#10;ZTMZMU0D5zIK8Ujx42miiWaoSjnydXSUePoIYI2crJN44jqsQCg9mkUUnNK2WwwbxFHoRiPFJIk8&#10;OIF3Cqp15UyPwoNXhgKSOgT7T+8vOHKU+3pzHy0tvylK+holkiOgksEZ5IYJZyQx7Qoq1AHNat1U&#10;ZD1RVfOfcPTHxq6u3F1Hhd6Yenk2jt7c+QxeQ2bF2jJjqKJv4huXbmObJ/3o3Ik/pkr4KL7yspwW&#10;SI2qpAEuK7Dm3Fj46N9u7gwN6PLZmmpshhqkyx41MkaChqaqWlopKKny+VANRHjjOaxaexdFsyg8&#10;ufam35L5l2973mpZp7lIVdlim8LXGG8WAOXYmNFREVh+q5Jje3RxpPSzlTYORhv++8ybsiRbtSAS&#10;MDMSwEZVdXhuFGlVA1BKHj5HoMOx/gzWdF7j2hBkvkt1V2jt6DemwOsZm29vDBY7A1G+8hgqzenZ&#10;O1NvVGZ3kN1VHVWyFoqXF1O9JaOPFzZepNMsSyAB1B/enG4Gri2rPjN4ZXObhoafB0dPt7bUe8KL&#10;XvqbLbdx+by+Hy+Tw+2crQbfqKZqmupJ52CU5Z2gaNx7D22wytuM+57HdSXALpHLa/TqjtBLFKmo&#10;TsRFpE6CVxM8f6EReq0UNy1+/V70cnL4vt1vu/RS8zw0mtHYS2+h0mt5JlGi2ZWMtofDUq5dZHVV&#10;BkFOrRv5Pnwn+Q/b+88Z8zOuqHrXB/H6i3vU0G+xuzKUPXm6MjhurNuUOQfCbF7O2rid19o7M+93&#10;tmqesjycNNTTz0eC0zZKNlRaoP8At7cHYeytkVYxeyKbK47au8qzEb13F2R2NtfAwJ1tGtFgsd3V&#10;lcTQY+hosjh89V0tMZ8ZTRU9akB+2pyDCIBkvy9aW/MF2bffrbwNxvFZIPDMbsHAuYmlBUGMSrAU&#10;lAcAUuHEqqI1Vor+6DzZ7a8i83fV7vzwNv8AcDdYUis9vjsbu5M7EyPJH9Yqy28RiqpPjFFJetag&#10;k3PdvdB5H5s7g29ms9nc0vV+zOuaDsHr7d/RG19ux7woe/8AM1e7mz3RO0Dntynd2I7R2VtV/u8Z&#10;nKo1W3hNX1FdlKeBwrTOey+8Yd77VxlbjtkZvHbsz9dT0+3NrZiirJIslipaupnoMnV1WCM+SxuN&#10;yG1cfJkEWWF8jTLNTwVVNHUSGIY388/dn5n5Q51e9sLpbrlWK4Cqsskcc88wp47tRphBFGdTyS6U&#10;ZyrJDDGWBjzo+9T77e5P3Z/Zjl+75huvruZ+YnuVt41S1g8KGFohI0bLHcwSOizQUScR6ldiXLI3&#10;VIPU/wDwnMqt9/MvN7OyXbWKm+IHWuAq63eXZm3910w3gnZ9FS/w7J7cye0M/LlHhqzvigqKaura&#10;KppsVUw0VQ9HPFIn24HTLZIJhqDPY2lq6CDIRLWU+HyNFlIdx01KqJSvJk4aiWXHwxVPhWdII0Ek&#10;YnFybaQxzFyP7a30kG2XxW03hpNDykymNnpI7YR3/WB7NQZ9TpIsqasxw19x3nv309w+buY9v5+n&#10;Njyc1sHQatvuUhYglFpbJFNIHVlXLUUFWwa9Fg/mTfFD+Xf09U9adLdNdg4vPd87e3VuvYfcnZmO&#10;pd4YLrnOZb7w5rFfYf3h3FvWnps9gshNPiZ66lylWk8mPqKeqUel4g4PauZqc5ktmVuQ29nPNT4T&#10;L7Dw/wDGIX3JE1LUVNJv/Kbgnr5P+Pa2rNLiPA1Oskkk2RammSNEjlc33Plbf9z5Rg3C95mNtyiu&#10;tbnTZr4s6CVojGsCTK+lCUSJrYPSaVAEXwwyD/l32f8A9Zf7wEW4co+20l1b7u86R7mdwSJLECJw&#10;SLOVp2uTcayGErIYwmpGYliRH7A6twfyA/l17H7N7k7q7C+P1P0qdw7X7c2rT/FurG2u/Vy+axlR&#10;0FhOuKLZWC2fgdg7w3Bt2XJRSVD1GVpKx4oMnEEcSxrw27ma3e753B5OHvDbGGw2W3BjMtQ0seKo&#10;KHL7t26w/h24duVmZMVRJtvN4bORy42bG1tDFFV0bTNKKtBHHblbnrkXleGzntN5sotqs0PgRy6o&#10;WuYrjWjLMhLzSOrOy1DvCfB1SLElY44B++v92z3a3n3oTnbk3bV3KDcYI2VQlsn0ggggikRmeatx&#10;4kivKWeKqCUW6gqtWsC/l+/Nf4N/CX4u7K2FvnsX4MQ7jqdgde7421unE5Pf+7Nz716r+QGR3DX5&#10;/rTvLA9Ydbbqn2P3V1Dktsw4nctHV/3ikrKQR/dw0NNOxInZp9q7M2djKyXH7+zMG3tq4PM1WJ2x&#10;tjem89w7oliXH7YjyE1PNWVBy27saaER5aJa+rjxtKi1ldO0NpUQ8275s3M/LW9ttlyLa43kr4d3&#10;4LXLoiMviRxRaQXd0t2hdo3EqppnkIjUN1jR7ae4/u77Yc38yc2wCOTfttmWK4tpPo4FOt3RopJD&#10;DIkESNIGVvCUysTBDpkYVUPyC6e+O3zMl2h0xjR1htTa/wAiuwO3Nm9X965bf21sZh+j5Mzi8t3n&#10;hcP1ngsaKCs3B1V27lFkqNr1FTT4efIPUT01JT0kJeJwY3p2HSbTzmTg7CyWJw2Ep9wT122cxDPN&#10;t2k/u9Bi6WGgx27shVTVFFU5rJ5Waqnpsehp55lp00xuYmMhdyR7NWe6KJOWeZjJf28fhPE1tM8d&#10;1KzCGYxNNJFpaN2Ky3Cr9MIyGC9krxdu/ZDZed/ezbLrf943HwN3nige1thFbSNbiVdcqiaJ4kkj&#10;UGM/rL4qEs2sKcUz9b/AnbO/9iwYz4OUWR7k3nF1fTdVd1Yndu3Z+wKvffctb2tHSbr7C+Ouzc3/&#10;AHf3F1/tbYGApMViM3v6WKu2/jqHdHgeWCWWqqIGFd35felZT0uLxs+ew2PaCsrqanzW2cRmaWGS&#10;nxGYx1FlMNkkoslSwZCAlERmM6FnEmjUhWaj7bWns7y9vm/WF9InuBfQxJHIltcTW6SoZEkAmmY2&#10;+t9ZDvKsQ0FGjjRtTGW+fOV/a/2lksNz3qT9284bpHOsLaLufw2h0o9CjTQuP1UbSyqoL1XUxfod&#10;cL8O8B8O+r8hlN/9pYPq3ubdmGk2zt3P5HpT5Cb/AOoMZuMZDsjq/fW6todo7WzOf2vuHeuLqHWp&#10;q600dLjWpaTHvQ0siRVAqByqchVF6vXmaNMbJiZcLjqagpMtQ5CKnlocYk8dXPlMjm9nyuuTofNG&#10;afD0Eix+ON3kVZDJj7yzzJb29nf7bdclSeHH4TrBHcTN3LLrMoZJHl7WUTHAI+DvZWWTmZafc093&#10;N596+V+duX/ceOz5aj3Ca4kf6CzuWjUpIUQrJcQzurBvBAUvoasnaoSgK9bfzKPjfQfELe/x1378&#10;G8h2V2Xkn2tuqXO1vdW4cRQbg3vh91Zmrot1qOutoYnt6Snw+KzZqq2HKbxyaVdXDIUanmkKMEs3&#10;bGP2juEYSasx8+bTbeU3PgsBja/HV+7szt/EGmpdwVGL2TDMNw5dqSsqooBNS09RDrqIo2YOyKRV&#10;uvs9y5z3ZS2b714G/wBybiW4heOUoJIayW7fUlzogdT4hVlRwTRwHKq/Zu05WSe8l2e3h+ljZauz&#10;OG8VlBZTkkwhCakVq9RX8IAB7d/l5VPfOwcbvLEbhzGx8xld95rYvaud39sne+N6d2dvnJQjJbGy&#10;Gb+SM2FzPX2ydlVW2M5QV2Sx2crMfmIRKbQN54PYwPuzIz4h6qkhRK2Kmuz1FHUPBBNPLFBTtLTr&#10;NBUtBGZg8ygiTRG4VSQAYW2L2R5ZuufZOU915iKwTSuloInjc3HhpIz6pVZo4x2FlGsFlIVWZyB1&#10;it798689e3W3T3Ww7KL3byf1ZRNBH4KqxqaMsutm06VJAVSy5oT0U749fEzq/sH5GU/VnafcFJt/&#10;b+R3ZXYnF0+2shtrP5bfVNh0ytTVUuGzVA2U2th8hlosC8eKqpvuaRp6mHW6o2v2gN9UORrKbI7r&#10;rmrMS218Lm5Wx+Xp8wlLhZopZY33RBgocdBkMvWNttJGpo/KwaScQ+PUvkMme33MHJntvPtm1csb&#10;9NfNuV9EkwjtmtpbjwbkmKKQ3ETtHGS5WZUZWktzICQzJIsJexPMvP3utzbs/PO5bIv9S7apjlE9&#10;uy3euFoZY1VWSW30y5LrHR2QFW0EKtouzcN8d/hTmtofC/Ze6MN3r2f8gu6uo4N5QdT0+xcbvPO4&#10;iT+F5fZfx43X3tlN+7w6zwW09xdxT4ulzy0kcFbj8PS1lZUVJ+5hpfZfcLvrJ0G7cdBX43c1fLmO&#10;ssdntvZfdW38jg8Ph9u0tdU0mertyZmmE+FzW+90ZGohqBiIqamqafHRAxx+MXGQkvLWz8282X2x&#10;bLzXJNtttL/jtrYWbeH42gGC3WaZlhtmTQiTaI7eMzK5nWCUyI+fO1e3PIvNG4X/ACZdbKYuXLoM&#10;JEilnd5iFLrGHLo6aWqNfipmtSqinR691fGXYHZO3cttfrntLY2zMf1Z8zN64Purr/4p0OH7M3Lv&#10;7vM7e2jmum+s+qU3VisKvSfTHRG0qSfBzbvyuafCZreNXkJsglNUllVadEdjZfN7e/u3uzb2Fq8v&#10;s6nw+28vvLblZjcZh920E1PV1m0quLa7ZCp3Fto4/aVJjPv4nuktfVMtM01NH5fcce+PtrzLsO5b&#10;mg9y7s28kv1Vht/0bSRWzxApeUnFw6BmMjSRieOMICVjDaWmWKd+9q9r9qfc/ZNn9u/bgPstml00&#10;l59c4O2G4jMgAiuZJpLtrx5CdQetsGIr20JYv5zXxGw3XO8t8dr0/wAp+zMbJ3Lu3eHdXXnxX3d1&#10;5vneaY3O4bcuEwXb1Bhu8cHjo+r4KvC7w3HuLJYb7qATw4mCBK90yE+qUQaqoqa2TIUNDja2iWKt&#10;oqjIZml0YilqqwiCtqY8S8iiXIK0cirUgIYyr6HfVfSR8nx7JZ31g3Nu7okcFsRbWdxC92rxykgN&#10;dvD/AGZjlRWjdtILh0FdMqdGvKnt9y67xR7hdKt4uougWY1+IDuSQKgClSAp81qOq+dhUeydrxbJ&#10;7G7j7i2TuXH5LZO7Ns9QdHb+w2T7v3RhdnebK7LwtT3NS4NafFdanE5qkjqNvOK2OpjqIDPDSClT&#10;xzuOx9xff4nKOm7ZNy/Z7i3JHUTeegqUxORosrPT1+0mqsbRUtFG+2jMKY0sgkqIggDPI13MZ+43&#10;LHKTc3LFyhs9FvRGnxh27iWWfRqLp47B9Ovw3URlZEFCOi3lzb4tkvbiKy2k2NlYVHhmV5hdCRHG&#10;HdiYPC0qdK6g+vyoahh82etMfh+wOvM1tvpjGdTwbp6o6Sotk4+iw8+Bru09q7g2jPPhPkMMDnNz&#10;5fP5Gn7cbH1FR/Go6Wkp6qeF/PS0NUJYPa0yFPlM/VMZZJlakmkmraKRIIopjOFko4453jkk0RQq&#10;oLRlF13vxYe2f9czYtm2SNYreLw5Y/CtbhGkcqq9lw8sLCOrs7YMmqqhNIxrWCPaf2otfb+efdop&#10;pHQqAJGRkIIc0oniykiprR1FK1BI6D3dne+Io9vxYeDbW1pazN4nHYra25cTuf8Aj+R27HT0klJv&#10;CrymNxMu28FJl9xTLPJFFkI6mRaSOGIDzAVRIjuXfHSnd3YWHx+z67D7u3VsPa/b27MHgs7s/d1V&#10;jqXdu0qDB7SCZavqqHGNUYyjze9aOopadVenramL9pmkpnC5pcpWvvF7Tci3PKXOm1XVhe7xNCll&#10;dxXVmRNGs4dmFtbyy6ZYjMxuJY5FvDArTKVSISDIz3sh95dk5Cttm5NuBYmSdBPeH6CXwIUlhcAW&#10;9xqWRptbR1RtaU1kMAabN3wv6v8AmB/Lc+OG6cF80+u99dQbQ7/+Q3xg6Viy2wvkP1jtPI5LrDd2&#10;f3durdWf2rT9c7r3JDi93UuHweTj3PlIcrSbj/gM0lSGp6enevpRhOxuqOlsBmMVtCgxO08bujMy&#10;1NFtCNnqNv7m3luNxLmcRhdnZxchiKnJ11JRz1H20FGWkcySaC2phHfIfuBzn7ic8wX2+7OkfKTm&#10;d7vVLFot7dbaVoZXkiMNfGmRSXYN4lJWWgWXqO939leXfcGOLe/eenMnNtvAfEvlWXbHjUKCtItu&#10;nhjJY6mOgVqDXJNSnfHT+Y386PmZ8gMDmqzLVK9e7fxm7G7M3W229qUG6ukeiOuMJnM/112b2F8h&#10;NnY3Y+7MPtifeG6DBX5CpysUM4o5WLKslT5R02RuXKY3G1mWqKd56eIPX4WRduUuNP2FdPTY6kSR&#10;5KyXHwrRwPKzNNHTOKWQB40MR1knNvKabhz7EeWblbHnGXSsyLdNd/TvHbs5dYrgxmSWeNv1EREV&#10;SqhSWMjS4Le8W0cozbxY7BbbMt17XRyEouueMzEKrsrS/wC5oVJCwUs0oZlOCrJ4QK7z60/i3bMU&#10;PWXZ2N6y+Umb+y2V2hEndeT7ji21n9sbc3BvndldRbbyuxsdW7nym/Z0xsbUeMOQpItwUjmnrqk1&#10;rME3i93YvN7+y2Hk2/mMtX07bXpq6Rcdg9tYPGU2fpshWVtQ9bW1eDp8lHh6ehM9e1Osv7erx+SR&#10;Wi9gbmbkH3IueU33Cxu4oQzSzjwpIJBceHMkKSRlpVWOLu8SQq0ngu8WpWnLmPLnm7nflj7pft5y&#10;ZByvy20PJDySiWU3Ny7BmkiKkLJFeXLu7SN4ajSoKhS0Y0aUpJ8KvlZ8rOkNs9i5Dvrr7A763bSd&#10;79i7GgxG7d4dmdjfIHO9CZHaG2NpwY/F7ao67bPUtBWJXUuN2+Kuqp5P4g9LLVwRGeOqjRm4a2j2&#10;5lqrHbdwlNkanF7zp6am29SYiowqVckEf8T3BQzZCtpZcZNWwYuuqMhRyaoYKqbxRmQCRn9zJy7y&#10;fznvvI2zT7tvl3t9zLtc0U7zvHSESLGI5YLePw/D1CNvH8T6eQSkfqag7yDPlL339sPcy1ur3ct9&#10;VLxI1ZofDuZcd0cbeLFAiMHKZABx8ROT0MWw/i38kd7dYbd3r8kO0N+9e4Xsr4v7vod2d19ld0bU&#10;7Dm2rTZqTa+F6i3jtLrrZ2Xk3vhNv1Wa2th9o7wo8lTS5jH0tRWVIAmprqLu1c1BVbYxFVX0eRoI&#10;smY6+njy7xUldi5Z6pI5KCrip6iVKaox1TMIZU8rLHLdAWHJxo552SPb+d+Yr6ZLaOSC0t47jwxq&#10;RzcWayrVdOmR7kfjRThPEqhA6jb3M5ovubt2ivuW+aDJeW71azFqqVyiK31ToiUCanGkHLd9QADV&#10;J250VuDanffZO0YsPsfc1ZiMTDtzI7r6rrqvce2N40+G69qdzTbu2/g4aKnrs/j+w8PhpMnR1/8A&#10;D6N6yipzXrFAzFlk7h3JDhjU0yygV2PQVimprIoY5QY4yJayWojSnhpUkZYyxPpuDa1/YS5V5DvO&#10;Ytr23frq1hj2bcBOoEaECP6Y1kWFVdpXlZCr5Qqa6cvxlblvk652q9h3y9uZJ42+JmK6qsNAJKEA&#10;haUUBAfMkjoG+p+kd3904zamQgwP8L683nn22W9ftraOX3NkcbNjaufK5HCbK27h5snuvcu7qjBp&#10;VZBKYWFSsLwCYPp95ajG1lSEyNKzSme7Tq3hAVpAA15HkAlhcMQPSLDiwAHtiHmzaYLhth3i2WGK&#10;JBHEAJWKqjV7VpRHUg0BahrQksa9DHkbYNr5Jt5+WXdnMskkjSnWGLNqckqGfNTpJ1Zz8ugwl3jB&#10;msnkaLP4vGrQYbGYzC49V1Y2toMZjKiGGlOJxivEIs6FpGEqR+UOZJZZvLM7yl/xmNDUY81C4usZ&#10;qQZUljaTUIxOsiShIysR5BIuLAci/sM7x+87y5lvdp3BGtUMghcJ4bhQcoyyKK1aveKgE1JoSFiP&#10;mz3c5L5S5yblOa4eK/lZR44SVgQysVpGI5ACSqrQEHNeHUSbam8tyYTIbk25kcfPtjGTZSkx9PLN&#10;SY3IwY+krUr0oJqXISU1dVQS1dS03mg8yRyli7IGt7kVNXTU9PJVTQkLCH9AZSzhToaKUweUeTTy&#10;AOVB5+ntPa8n73LNZ2MV0puZmUA0ppLAsGUvoNAw01ZVUthSTQl3lX3bi3nf5OXNuga4iH/EoEIM&#10;kHS0XhjKhtNA7MQNbKAemap6o3HHDi41qoKbI7hqKSnixVUGp9FTVq8lLlaKpyU1IRQS1KFGllSO&#10;mab0oWsWAZZilx+Xlnrpqqrx0si09PDHTsKivLQ1Uc8n27zR/arHMkSk6lL6QQeORP8AyNuPNXI+&#10;jadq2y1u3TxZHmkpHbLG0UgHioGLMSxdWFBGw0musAjIaLcYrVvpLSMXN1U1apjAqKgUNFwtTxxQ&#10;cT0bzpHszsbp+lotl7a2rsLeuOw9durdmfyW54MhR9cCgzGyaratFU7ugxk+MzlTPhJcvWRJ5Kj7&#10;RqqeMQ6jp1uh27SVOOpo5qpqiKrMsZnqKf7WWaKV700NTHriUSIq2LKAS1ybXHsF7X7p807Num5S&#10;xAG5ibV4dVkRDkStEoTSNSPoA0jSvaqihAW7NeT28M3hkyMq1OOFDkgUPDgfl5YJ6D6n747B2p2h&#10;ujcfX+Io9nZLbpx24f7r4LMNvzA7czFFiqGj3ZndoVM0+bo/sshVTTPFFIahKKgqftkZ44Gf3EGK&#10;TE6cfBTh6SMSQtI3j8UV1SVtYZ3ITU7aGBvfn/D2vl5qk5qaTfbu8aHdm0uiR66mhdAEI00OAJFo&#10;VIJ4kl+iprt5LqSdLvRLqPaFJpjND9maHhU8emjcfZmZ7Zyu4e2N47mlpuwa5cVkcbSUQylDkcwV&#10;nq8HFNgKqiWKGCpohBAtXAyKklM0hjtLdwk94bUi3XS0FLlKvPQ/bZL+IYiqwtfU42ux2Vp5y0NX&#10;SSUBLERfcFGjkElO8bEPGy3vIft3zft3Llrv426w2uEmKBbg3Wt1lhMMsTo9Wj169RahBRgNDkqd&#10;JFUdzBEztAkepVFa1FRppkmlcqCK+tD0a/4kfKbNfHLIb/qdi7I+PEf8b2Nt3Z3ZuH7exGN3ltHs&#10;zrOt2w1PuTaW4aPK5TGUFVLuCtx8ORdaT7XINVqYGqFcmJu8hjtxwwVeFxFUDVZCiqKCKrloocjL&#10;QZI00sy57JiqyVBSVtHTadU1KsUbyvezgNYHx5n5Y5nlsueN3NvY2O2W8fhIsLKKtIbaOKKOCj6E&#10;OmSNi0iqNEYXQj9PHdLciKae1ETrkGtcGoAAAJ86gk08hwPSs2j2X8et+bp253l21trG7OpOpclt&#10;XfkW2Mdncvsfbu6dh0eeh2/D0X19gdh7I3JvTb2cq6qVJ8LuafPVtFjKNI4DRlaaaYwcPtevqq2f&#10;K0+6ajD0e4p6ivydI1WmRyOIyNEtDhqKifbxpayqhxmW/hLSajJTrZleIMpLkz9z9/bZY93WDlW1&#10;3aOyEYtCbi0gDB4VfUJXR/BCQq7E6i1yyN4SAyGmM937v3vMvvRzT7fWN6Du+0xwFoPBCq0U1tHI&#10;ri4aKOMlfEjZgrSMA1G7wV6O38hdybC636V6hyPcHxo2h2XtTAQ1Ww+le26HF7bx+z+w+u0fdnYG&#10;7s5i9+4fsDb8x7E2G+5o8dSUs+KlGTyNLP8AczxPKYKcX8FhxS0EOOpMZg8NjJJojTUcM7UkRqau&#10;qlrMvWpNTRVE09VO8kkwV4vJPLcyuAxYYk399yb/AFkt/wB7cxXLwPJJ9RPLC6+EhLGFTDCCXYtp&#10;qIGRNbsVND2FPvdsvPc/Ku77fyvZfvLcUeEm1DW9u1NYNVnuHEYwQck4AoC3a9QezN/YLfPf8nYn&#10;aPa3dGW3HRYjd2Y3329l9h1naVVh9r4jaUW3utsXnNj0GQo5MDtfC0FFSY+eqpMt9hhsfUwRUNPG&#10;tIiuwbtwOP3itXgKqumx0kscQp58dJW0dfRVdM1NWwuMniK7F11NNSVEQayzrrUaTdbqRbyxe7hy&#10;Ns0u72W3T3vLrylWIujAk0ZaQR6YisjMr9pDLHVaU1DxNXQ69tty3m15Nt6w+HuVnBELmKsbeHJI&#10;zqFLUo5bS1SmoLTOmoHXPpjt/evxl3+e+dvYeHsLZr7syVNkKPdSYGo2n2vsrP026ts5agq+vewd&#10;ob2weXw24sTUywvNVYeqkoZGZojHUhZEZaMzTZ6KvpqPIVDZCWpwFdM1XTLDRU1JLkJIcmKKq8D0&#10;1MauPRNJAXmmV4iy+OK6izmOPZds5KhsjvmsoILqK3S2lVFkDGORGmac+JIysVipA0ZVdTNrZTHI&#10;dvcX7QWO47mv0/ErBVZNYBoCZVHaQO4gj+QJK23diNr7f6EqOmM72BsOjym3MRt75J7OoKHae5Vf&#10;def3XgdnU+W6zqd94PMZyhz27k2hXmqw1PkKNMZj3o8jTrPFkMoYi8YnLGN6hJK4Gnj0lZKakc/c&#10;JMqvCoqZEqFqr6ifKjtGbW49l298hXu/R7XPtXLtb26EjKstxCoQRAl2WPxYvDVB2+FIqOpPmQw6&#10;P7awS+m+h2zbKImQzSA5+I9rFSM1FNVcE1yB0DW9OkMtnKjaL4PZtbgM3uOlzT5DD7m3fs4VeKy2&#10;2K2tg3LKm3MbUYLI7Lo8c9N4zhsnSQ19MAGV5lb0oPe9buXF1u1kwA261PnanKU01HuCbJR1mRrB&#10;jJaqjhw+RoqiOjpqiKqiZmgrDEKmG6ROkgAYXcifu+Ubpdbpuklv+7nSGZo4AVjWQztA5Ro5NRLx&#10;BSY4zpALsyoA4B3uvdb1tvJF3d7NsJvNyikiBiEscIKPLTUGkqooK4AJwMUIqez4D9QdDdq0/eu5&#10;PkhmO79kp0vtzYGUqN99LbQ69zW0tk7GfcdfS5fdHY3WWT2xn95bixmRpaWjpabKbYxlU+DqGGSy&#10;sEtA09TCKEePrs1i6amo6SmeGWjam86VkiO1l1VDxNLLrgMsuoKBwjA+q1j7ie73PZOUub90veZ9&#10;wvVuoLwSvD4CrxYmMM0ZAICFHZ1ALqwK5oFEO3bhYWG5XInuHeaFkNNJXJWoLeoodWCcY4inVc0G&#10;a2/1h2bVbl3TDvaLdGE32u7aHGV2N23UUjVOMzAyOEps9SLQU1DkfHBGj1MhiSOsSVdESq4DJ3Ft&#10;VCTNYjL1k8a46rpUbx4DJUUBE9GtTHJ9w1RPSZklYwjSw6EWRSpUHj2Ld6u7W83Kx5p5T22F/q/E&#10;aDXcIzgBxrhJehi8ITE6W4rQDIHTe7O8fNG0SbRciaG88QnUAhiKxt2sGBqTwwe05qa0AxdxY7aO&#10;U/0U9o9P4bG4qLf+J3TkKSn3H35sHfGTxtfR70/g2Q2rVbPpcLtjcHTH8Kqsy9bR47LSZJ67FVkV&#10;TBVyIkzKrMNSbcqJIcjQSsJYqdzE882Qhp/HXBpZteLmqYaaadYwBqZTInNjybgfnHfvcqETbBzh&#10;E6wXLRrKix2rSkQlTFS4SF3Cq6j4SFpVAAGZegNzkeYrezvrtNoWTdL5VpE8sShTAFWpcHQxNAaL&#10;QA0oaZAVdgbv7x21U7o6z7Glo0hg3BiV3Nl8XtXZuc3AW2bJJh8A+H7Hotu1Wfx+2RVwNGsVPUpQ&#10;TqEDRMwCe3THYqjo6pq55ZKuOoIeBlkrIoqXxavV445JJGM0ch4tZCLW+ntjmfmbmLe9ij5W2Czt&#10;7W4RdEoMNoHuF1KVHjSIq0DKDh1kJ1VqGp1jx/Weae6sr3mmD6SfaGclIpDceM0xBCNojj8EwBV4&#10;eIkgcjUCp6xZnd0+X2xTdd7Txm24Iq+jGLyFdmttbbw2Zr1WXHzSmXMGKaOspvu6Y+Es6VYkBf8A&#10;tlAX7dFVnK2rloJtsQ7lqauv2XBSUe58vRYrb2QxOZ3HBj83ksVkmocxBPU7ewUTVy4zxLNW1MKQ&#10;Lo8qzx5MWW+7P7Y2m77h7dbuLZZCPEEKTViKaQI5Hkc1lYSzy62jNIUULIjXCk5K8lc97YOW7TmP&#10;bN2b6p6hoPClqhWQxj9Vo+7UKkFVIFNBOqoFvXWWD270ntKg3N073hD02+2Md8h6/sjPdF9a723f&#10;3X13Xda9YUm7tobX7S2fjc/tjNBd97v3JlsRRb1rJJNv4jFMWnyVHaojK+osNuDHbqzFDmht/wDu&#10;EMPgZ9uV0Nflm3jJnHq8tT7jwmbxskEeOioRSjHTY6thrDNPPNPE9NEsMctRCm9e53MnPNzY7xt2&#10;zxpuyAq7gw/Tlyx0yrDJAyMid4K1lpqIPfR3MecPdbboY7a6vqmIq2tlBGlgQF/SWEtkGoqQKBq0&#10;pU1+747N2Z3919sTf2xsXv2P5ZY3de8KHtDZzYDryTofI7PfGPmdl9l7GnOLiqcOm0Joq+kz2Fyd&#10;HlKZqeVKqLIU1pY5FZktseQ1L0ByzY2kwzUKUP8AEMbLhvu561K6fMtQz49svV5N6WP7UiSsaAId&#10;Qg1nV7T7J7r7c8HLy7+ka82+Iy+MY6ErrkKFZI4FaDwlkFFWYwsAXZDKzOsOw8me42ye7m8+4Vl7&#10;gh+V90ZGl2s2MCsBb2S2sK/WtKzEeKDcVjt43J0xO7RjOPF/L3YC9L7E2VunoTZ8HyE232RSbnm+&#10;StRnt74ze1Rt9stn1xe0cLt/blZhdp7G2zhhkIwn8Ogu8lMKgSJKTpbtcsFUkUDQ1GLjo3hq6cQy&#10;/c1NU5ilgq0l+4KU0EaJKskXhYtrV1aMLZii4s7u6dN1v7p7S9lnd4yy6ggDhDSbUvisA3aSCHOC&#10;5YFHySvNo8WysLHepz4qu5L6CKglQfhNG9QQSpOK46L7WVWB/ubX0uWwucwfYOY7Apdw4bezZyGf&#10;A4/ZNLHk6PNbdfET4KbKbgzZzdRSVVHmIsxFH46SenkhqpZ1eAD+39x7227RbeqOvarZdNV5kZKh&#10;mwu+qqfBYY5mFI6vHfZ7lo4K6WbI1EeuNqRqVkmR2k+4gMQWbK72H5H5f5j3TnFueLJ7+HaTC8V1&#10;G0slxLBcLJQ/SRyaoVikhLU0mRmZFiUtG+oXch8sbON1367uRq2+3ER8UaiWDa1DeGGLgKQSe0sK&#10;doNOrqv5V3xj+MXyEr+/5PlFtTtzt0dJZPZ+5du9i9LZLdW5+xpOs9yLndvznK9LvQ1M9BtXbVVh&#10;48v99Qzy5mgqWhpIsfXCSUQIfszYfce9NlbfkxVP1xDvoSbPzmNxe8YZn29tjdtLWJX1OVqftpKk&#10;7oOKkkZqGFBGnmplkWfyyLplflP3r9j+X77mXbi+7JtNsrRmTXeXSyoq+GFjCrJJamBiod3EDuSg&#10;CokPiKMts515at4byw8GaOGQMvjFpZR2io0xqupc6R+A5BY6VBBzfiR/MB/lhfHvs35EbAxn+zQT&#10;dPR4TsrY1R2Jgsj2FvrN9m9R0eLqcRRY/B4YR4fP9MwmhwFHLkcm7YqslkyUFNNHTUeP+5hXHXFV&#10;gcdI+wc7u/C1vZuJoMTW5jE09Xt/JZjF4mtNdW47HGLB4HalXT7YpHhngxU9VQxSSJEwZ5pVdjH/&#10;ALpxcw3by+6fLm1XO5cp3lrdCTU8lstqJnMNrMsM7zO4KvL42hQJgr3LeBrYqBLyw3Ca6k3WZi9o&#10;4LCtEoG7AdKk1pnyBoKkUPRNPnbiO0+zsdmfm31V1z2RUfDve1N2LX4iuzK9obF2nTbh3fnpuv6P&#10;tAbU7A7H7oo8l2JlqV9O7GwdZFS5FKL78QUAlk8IobE2jsvY+Sr8V1/tbH9b4bNZzJZ/KY7AUc1R&#10;jpsvlTLW5bKPQwsaGmqs1lJZKiqeGKPyTTNLNqcl/eLfOy7tde3ljuXMHMNpzJJbxN4IK223Mk1x&#10;OvjiNESKSQxosbEylg9HKAF3Vyi+2941W6lkjkOnHwoAzAkkUyxNdVaZY/PqvP5K9yd1fJ3bWxt4&#10;/IHvjA98V2w+sk2nsncO+a3a+291bZLzfxXKYEZKnwdB2L2VW0MEEaUc2WkqG+9rZPBIE8qyifRZ&#10;M4ymrqvLsYYysXjUlXhpoqZnd5Hkp0MSiUzFSXtYAc+4c3PZIt3vtp2zlgLK6A62PY0juq0VRK4Y&#10;+HpJGgnVUkotTUNybTDJbQW1jbBJQxUEk1YniArmhAHoSSeGOiD5LaH995cHg9pYSTLbuymbNLFO&#10;j5WPObjymYFJGtFjMZU1Rp8g4qo7RCAeeaST/NXsPaXq6mbKRiKanetp4Gqvt5i2hK+CeRGCFXSM&#10;RGnjDJcX1i1x+oAf7JZtyxeXSyXsVlPcGESLpEjW2hJFYOFMjNqdgWRtPh+VWAYPLtq7aILwGm8o&#10;aF9QPh1LY8MHSCVOk6geBIpmgt0MWG68fa+Q2nm5tkb1q2oot90dREayp2HuLbs1RQpXQukEss8O&#10;aZKeramkZpcdXJMqooWBzyqPusrjfLkKs46KCoWKeqSQSTpRSPLEI1hhh8EUksbAPdbhAQpFwwV7&#10;QsHLXNtjaco7THul7JH4kcRjpGZ4kWXUvjkySoGTUAxVSTQDAHRXzCm7jfbW02G4VYa6puxD4rMq&#10;sNPiDUgUhsg92oegHTxteu23snsCqXbO2Y+3d51+JoMttTF1W22pNq1++YKfHZfKZOoFXmKTOZXG&#10;YiRZ5aJVEUORqtDTQiINDIEm6todZ7EwOXqNubpfbMG29rmuO3KvdWW29tYGnyEWUw2dzVfU5CCp&#10;o4Fq6CWnknFVHTz0080codSbSnyZz973c/8AMfL11zhsSblaySyW0VwsFlNJbBkYzqIbVEKVESNK&#10;JozWKE/pyqGUizlfbVvL6C0vbD9F5KeIup3TDV7VdQaV1GoJCq1AxoptC6L+WXzY+X/YfR9P8geq&#10;dufIHEdo9+5DaE/yBwXxU2H2z3ltjFVmyJ9sdvdb7MwmE2jV7MmbHbAzUO5kx823K/JUUmMoshFZ&#10;YUgkDTr7sndPYG58zuLrDbuJk6joqekrYe28xvbH5fD5rd1LkanDb/2/tmgxmVy9ZWY3D0lO9GZ6&#10;qPHU1HX07CFamMl0mT3AsuUOULSy9tPdPmFt13KeLQLOxszayxwi6Z7GWsVEkmUtKzIJEQPrjlW5&#10;dRFCCvcflua/502+12feDeXNi7pdusKxraCRP8X+JlFwzr/apDrMdV1kFj0bb5M/H/43/GLq3bvx&#10;6+aPdO9OxPk/kaWt2Bt340fGzobb21N0x9RV2Zlzfxe3puGpocLt3DYTsSPfSVOUycENdX5vO0Oc&#10;jpKmH7qldyocLid5ZrsXbG8KHsymzHXg2rkY58Bj8TSUW2a6uzOSx2a2nu3B56jXJVeTmo8VSyUZ&#10;01jU7R1KzAKWf2p5j3vlnl/2q3e1u+WZv6238EqxF5Ga4uYnlRJmmSWNkWiKZ2XW8coWqUMsZMx8&#10;wyRbfyPbLBtQl3Z1IWsugtRhrZgymgCg0Udp4nJFEH27v/4udTfB7srqjPfFrefUHyV3rnKzBYDO&#10;7u3r/pN+QVdS7Sih2L3Bt/tna26sZs2s62WtytRUZj+Hih+xr54ZCoMlHQu5gq2aaKrWealEFmdo&#10;opZVqQtlQI1gGXUrAMDo1X5+oHvEDl/att3GzuNrtd3MvipGrOkbRVOvU61LIdIoAS7AALWlKUCe&#10;y21vd2xge6KlxQsFOM1I4qSD8JqQKdUHbMxuOrXrMYm46qSTLY+moTmcPDVYz0zuFzNFp+7xySY2&#10;akJp5/uJoYTFclWHHuNJhJs7GKrK0P3dLMqNVJTMWR2SVBbx64ppkJiV2sgBN/SF49ne3e4s/IEV&#10;1sXKm8JZ30cpCePFG5+FyzFpIWRTVmVAzV0kayzcHbrcotptpNvt7ntWoUlcnia6VDEZNBU8BUjo&#10;Sdvd5534/Zappukd91O3HospW022sxuXA7bjzUqHEZPHV+TqYnpM9DhqtJcjPFS6p9cUUiFnZrFc&#10;08lFj8ZUQCZaiRnlf7qGSop446UMG1TRSyvEk3hGhrfVbk6Sbeyax/fPMfNFlul4ngwKV7JIo5Xa&#10;WjYDKqvJGH76sQoNFyo19Eu3/WbhexTSyVAPAov9KgqAC32nh8+PSHoqXP7+3xtOrodv5Shlq/4X&#10;TxUuSoMZubKZjdEqmOVseuMxeHyGWw1TlINVOlSJFpS4ieeVVMjJgI0ORghWpalNYszGkkpqSWHI&#10;fsAa/JNE9Ss8cZjKsHA8aWsRdhK3MO4bVu+3Q7xc2Uc81qyxSaJpIzHpJBqioqldWuoDs3cQaFAq&#10;DLdd1sb2xAmsg0sYoXEjgrQgkaAAKE1wKmpJrhQpqtwbtxW8+qcpvfI9bYvemU66m2jg5t54ve++&#10;8FnuqY5NwLU0kEG3cZJj9pT7ZzWVXIRsRHPWJWZEt9xDIsUKOOXymQrarJR5N0SY0tIZ/GWp5Gp2&#10;iCLOAkMMMauI7r4bhTcghiAEvtts3InLy7NPsElxot7qaSAvEzQRD9Q+HqS4Mxc5FZgA3hhXpUgK&#10;dtgtzCs22XLyh5SUkMQCoV1ahQsxq4xqcLhQM1xI6x2xtqOv2F2lt2t3dunO7l7C3TkMTn9xbbxO&#10;T2lFubCB6mXASUuI3xmM9Nmq1KmOaebPUtJDkY40V4mi8jsj6Kr3dif4xU5hsfVffmD+F4HCUlTk&#10;ZMZHS0zLUxtuGanjXIJXmEVAL09GInkMIMgQO0m3tl7X893mwKkLWFvZNOZLqQrbQSeKSyRSQa7V&#10;xOj0jjcIqaY1DNOHQgu3HdOXtzv7OGzjPi2xetdSAljUjgoBAwDnhnozO6tufDLvis6v2l1pLuPr&#10;LbOxancTdp919q7i2Z1Zt7sltz5mSo2tSZHpLH7soa7bW7Ov63LT4eKfHV2V+4x9DFWzgio8EDLN&#10;uPN0cdZuLObRn21jcLuGlrtq0eDz8+eyk2LpqClkoN05apxuHpp9jV9Llauqhnp4J61IaSLySSlZ&#10;HhiXcobDy7u8G78p7pzlaXm/oVgjvpbZ7Rg5eAtAkDSwteF/BKqyr2rGzCak7KIx91vaDkH3v5V3&#10;zlHnaZbye3EckU9bqHv1K7IYoJoFfUqFAZCwrSX4go6NF8TKbA7D7ezfWfQ3zM6w7G723j1pU9fb&#10;w7q3/wBP4zZGGp89ubL47Fdh/Hjbeyu3M/Ptz5X0+78LtCB8XW12Fo2r6nxmCWGeb2MWMlr89t7b&#10;OXhyuFydB99jzUUccdfFBPi5KyWlzMOLysVJ5clJAYFekl8UUVcDdXjRhJ7gO62DkLl3mDmWxnnN&#10;lvEsIbxpRcMi1RmEhiijcLTUpKltIU1IWq9YVc/e8vvluu+XfL/IfJb28X1HhfULd7ZIzsj9imG6&#10;jXQJV/hJMZB+MhgCR0vx/wDg/wBPb67z2f31ubszam98P11vBdl7X3Rs7c0lXgt61+z8TuTrzdm9&#10;sZsPLVVJs5RJlzFm8BNWVtTgZ0MM0VROjQDHQ5aeGmemhNLC8wqFraN5jHTOsGpYkqJK2J3pmbUN&#10;bJ6QWvpsAAFeaOUoF3N71/GuoItDWtwEo9ZaOGRbWR1YBQNKyBpCtSApJJz+2/Z5/oJL7c3rBciP&#10;vCea1GAjGhBBqKCuaDgQRXPbE/g+ao6aCPc79f7tn2dT4/fI2ljdxZ2ZshOFqshtaPbVbDTZGb7m&#10;hq2oMbLVw1lRAgjdllvP7KntbJV0PcW/d45LasgXH4Hbmzdh5bGb4y2fxlRgcnUy5bM11Nt96ZMH&#10;s2d6ysArKvx662lpqZFZ1pgBn5zx7f3fOXInLO3S7+9vBM8Mt3IYAy3OiOqmW2V45HYzrCzjxGFI&#10;g0sh8KJWHW//AFHMt7t9qb8LsOiviaB+o6p3OYwVkVi40GrEsQDqKhetoH5K/HWp7R+Cfxa6PxXf&#10;0u26XeW9Ny93fJ2HenR23dg7i3XvfrvZ9Rg9u4Tc+CpNx4rf/am6BmKFKSjxFNW180VfUVFXlKlJ&#10;v4ZBCNlNLnK2asos/h6SnxsTUtRQZrE5aond5kcu8eQpaqkx8lDUQSRq0PgepSoVn8pS2hsf9w2v&#10;atk3m0v+Td0t7yabUBZTga2UhMaIdLCN9TLKJ2rEqkgIGV3JIbaHb0jG3XYmJBGkroJHqBVjSpod&#10;RFPQYPVLe6Nv9MdY1e09+/FTt6fee880u5Nqbp6M7a63xGMylbh9y4yhplXbcm0MjuTE57aGRoZq&#10;yLK0+4zhK3AvTxT0UT+ZamHFkN07e2zsXL70o5c1kMPhsXmci+NxWBy1Zlp6XFySSZNaPALTwZCr&#10;rIJY2CwxRl348esFLhF7Lcubedraw3/l+G21SqZZIZO5aI5Xwwzykq6xNpLoCx7aIe0P2Vrcbper&#10;DdhYYsVbDHgafDU92nA05OK16iD4+98d+/MHavxp7p271j192FvrfuwcXmt81O8trvRUlXuDZE9T&#10;sKlm7Hw1fv2jFDunb+PjSBTHUvUZBUhkVKkPFGBma6dTd3ZFR2h2PnpZdpYM09TgNpU+8t0UOzqi&#10;lxdM09FnN47fp8ljdq5WqxVVNU1MLVFNOqqIGkJlpYZFyxl572XY+W4PbPlvaby35gsUqblAZSh/&#10;tH8SORVhDE6aa2mtlJM0LMiBQJOZuYLfmbY7Pl1bJoHhpRwxbIofgUIK4pStBilNIHVzND/MK2p0&#10;z8Zdh/An4Zda9n4P5TU2Mbae7e2KTq7bWZ3ztrc+66oQ7i2X1/Bkk3Fk/vN2vNT4ppVakoopHaXH&#10;JJAscSGc2bnsfnKaiye2K2ircbNTCrwmZxdXDl8ZUUdVCZvuqaqUTR5KKqp5L+Ul1GoaWawtiF7w&#10;cvpYQR33MW6LuT7kVN0jIsDSsjaItDQSvBGkRVCggcCWtXUZ6BW52VrtyWs8jeI9KZ1KeAUcCVAx&#10;jOeOOqBflt1xv/oneq1fa1ZnqXs7cFSjb521unaQ6/3xhsnjIp8LHSzYXFS1W2tv4+gkpglHTU0s&#10;bVMBV5KeNdI9ifgs1HjEu8C6XSxEs48CNES7TNKIXlYyrqva9uLDj3itzpy/dbg81/bXoJiIbToA&#10;JBIxlgFoMAipIyK1PWI33iPaS+5/2WW6st7a33OwAZH8JXDKzLUeG00aqyiul/iIqARUjoK/jLvT&#10;Abd39j8buHZw3XiM1U5Sjr6PD1edoN1ZcZyhjxuMxkZx0slDU47E5JI6haWdYkqSD5pCtgrtl82u&#10;MFDlUoDko1SrEuP1VVEYT+2qSR132szOrSXZVKX/ABcW9q9n2+45gWPY2KwsG73JDDFSAF1LxpxD&#10;cD8usJds9uuaN65m3rkm2/Q3NlhSW9VIysudZAt2nAUiIiMsJSDTWVNadGU2P/okrMUmZzm832/Q&#10;nPJltgbWrqzDblq8f5UyGOq/4/XU5xVOQayOKqlIhXSi+HSb6/eaj7PxVRQJV19A2METyxSUUr1k&#10;/iMc8aR2lTHQNKsy86lX0GwsRc+1Nx7db8m5G3WASKFqDqjXNM8ZDT1A4nyxUhXzJ90H3G2DmGba&#10;oJm3CGaOrXii0hPiMrOG8GW+kJ0lgtNXcKmvDpe7gzeKxufqdn7GyuJ3Jk8e+3cjtfFU2Tp1xu5N&#10;s1G34Jc9jshl8Es+MwGVxbQG1NPVtJNCJJP2yojdS0WcwdVTnIyzLRxZIhEYR5GpNVBNTiIxp9tC&#10;HiSwIZZIxrNgxF/eHn3jeTee+ZUGw7bvJtLTCtH4UDhyup8kuhFSAR3UB4HoNblae5XLWwXftdyx&#10;dG9DCktFtIRVW8RwRNX8QrrWUZJK1oR1Yd/Kf3d8cer+/N090dxdG0uV7J65oK7IY/c1dvjOU0/V&#10;wlyFBhIqn7JqWsweYrpqCqbx1mPaeoix6m0bFiQG/YGY8lT9kJauVCwnT7mqkmSGmmhpXWmeGpx1&#10;M94XS8bFmISw5tc5Dfce9l25Z5SfmbdybrcHlkQIapp73VVBSZg7OSDQqNK1CmtWEyfco9qLXmS7&#10;vue980yWUWqBbcDSTJpdDIJ4pw1Bqpo8Nc1z0q/51ny7bt3vag6f672phKPZnX+KwVfuHPYyGkXJ&#10;7u3flKeeehpcVVxoa7HRQy1yxVKQyIaxg7toDhVC5K+GlpJZ6sVGmeqMqMGukKTMiofFGrmOJlRW&#10;axUamJI+vvO3d+Uri95iMO13ltCkMFGRw8hdl0q5DGqltTEaD2AVNVJYjpnt/JGz2+7ttu2WiJG4&#10;GC0p+EFjkvxrX0x8h1S5u7qjcvZ/a+P2Zsyt2ga7aGy1xYpqqF4q/PVOCphWbjd8jPFRx53PwZKv&#10;qKWmikl0rSUkUSPZR7e6XICspK3GUddVUMWYx1biayXGV5onroaqIolDUSQUtTUCgqnAiq44wr1V&#10;M7xFwHJ94v8A3qfYLcfcf2s5v5L3RJYtxIimildHkMbQyJM9W+oiidZEQooebTEWDqpKgdAz3C5V&#10;eblnnXZY3MlhNAghh06fA0AGX9QuGk8VqtR2GmukV6HT4C9w5X+X386enu/Ozuq6nc+I2NmMtQ7t&#10;j3LS1n8Qw+3t07Yy+2stu3CZyqgytBRV22aXLpX0yKZXZYGgUx+UypTtsD+W91Vju0st35t7s7H7&#10;9ykuc3XFtaffXW+RqsDt9crDX4jd9LUddyNtXGw5zFZeeohx9VWVFfCII4y1KXAkaLvYv7l3NPu/&#10;7TRWQ9yF2fRohljj223vjKITSKR/qdyiK5RHpG0gZi2rwwVB5l23sX7te7mw7p7dWEzbTscUcJne&#10;H6RpJ9LKYKSyXhlVUaLxJFjEXiMdGrw9StvEfI7+b63x63lS9Y1nxi3FujsmmxuPze5cNT9ubHx2&#10;CosJuOGKu2jkdq7gpqHNV2848xjZg9QI8dSfZSq0ZMoAcnq6V2luXrOprdq1FZXTbVpNp0NHPuZ9&#10;zZCbN9obrbM/cePPYCXHVO2Nr4bbcIhaiggm+8fmMSJH5Elzc9qPuZRexO9b/vGw+5AueVbu3hMl&#10;t9E2qCNIpRLI/iXtzJcROdTI0cYeJgPDcKWZRD7ff3d3N/tt7s+2Huty/wA/xJt8NxcNeOu3QAbd&#10;G9q9sUEcm6SyXP1QmkgEkULGEkzPVgrEi38wn+Y50t8sfgrmtixde4uTfG9JsdPuzF5msr9wp0tt&#10;TH1c2cm7KwwocZtzdm+Y6ZNviNZaChTHiViZZGSNUlI73f8AzMMrsHs6r2ltbYWCz21tuZ2pwG6M&#10;uc3VfxzJ/YV0eNyU2AD0VJisRVYuZJVQVP3cFTIgAdA1x0v5B+51y3Dte07ne8xTXFxdL40MRXRF&#10;bEl/EicLKTKrsVZg5iKtWOpNR13aX2gs+Sdg2yBJmurpI1MkVfDCOzrrUnWwI1MXYNIMnwgUI6av&#10;i1/wmy6HpercDvbtftntDM9hbgxWH3ltXbEGOxe29kdfVOaw0OTq9qbowENXk9xb0oZM1Va60xZj&#10;C1Dxp4Y2gYNIf//VtFr6arr5Z8iKovQUjR1CxfbxazGsMSzKJJ7Eo4T9OkfTkH3JGzbxsPLu2Q7J&#10;LsoXf545EM5nmAQlnKNoip3DWKMXatRkAUEv7duW32dksCZvHBzVxpqTSmKYBB4iny49ayG2shtq&#10;HG4na+L2NTV/YO6VlwEWZXdGRx8dHlamadMbLjsJjZcdBFVJC4Lz1NRUU8kjFrp+kALsilzGz9n5&#10;Kl3duaCtmh3Rvvc1Zl8xuGXOQ4zCbh3pnt0YfG1GdydHh5YMdgMPlIKWmiMMdPQ0lMkEZZIlds2e&#10;Ydt5Ik5kh5l2nlK/itGsDCLeOJ4JXl8OUzukFGRUCKxKl5CqNQVSKNmlS5ls/oheRWzCWSMLShFW&#10;1ktQaaUoCM5z56R1cf35hek+ze+9uby6G+PXauOw27eo+suqtvdVbM6jPXG8t9dhbb6+pNq7/wA5&#10;tjqfa8O8MZVtm8ttasqaiD+KZTJV1RWyVEzPIF1Kmm3Zj8viYstjtyUe6dtZKbHxQZfBZmhkxb/e&#10;inamp6XL0s00Rq8gXQRSeVRI0ihG1FNUdxctcmbqrfQbOnLXNscc7xwywzzSueEUqjsjaGrlAqRy&#10;So2klSSWUteSxsGjdbMQ7soaiFWrQ1o1ANGkjVigPAnNaA7ieiKHC71x+Hy/x+zPxo772NtvfG+I&#10;+pe5ere09wbp3TRY9MpV0u+qzY+XwuIiyXXG1YqerFTTY/D5Kto48bLUTwzUsdVNSLqvyUEUch2/&#10;TrS1sPh8lPJVmZWhlC6kkacTyipZWNktbX6S35EO7Jy/ud5eW957hs17sdyZCsyp4HerkGRDEukR&#10;KTUEr3IFISMGoj3mTfpgS0RDbrjHzJqWFV0AUwAOFAQARkiuz9qRZ/eOCz/clLnMd19uqHPSQbqx&#10;OGEtO+XoBUxHL4tEbHUFLgqfOeNZ5gStHRnXHESio0GrpN3VO163+F5GDbsr0tQlFlKqljzsGP1P&#10;oeslw33FK5dZTIEQSBNShpLj0+1+5P7exc+QWFvatvV1JKq+EPEtS8rqFjjW4DL4iqCjMzqmoURD&#10;UmpZtzi+ljkMZZZT8JNMgNiuOB+Qx0o8LWfHjaXf20E3JsXOfI3aUm4aI7m2LiNw5Hp2t3jWyR1M&#10;GL2dg+0qOi3FJLh6mOWilraoYynq5o/JBSNEdNT7Q8206OappqlKqrymTx0c2nPvTNi4aNslQrHV&#10;S47G01OuN8tVWxlnE5kklR2VnaL9szxa+53MOwSGz3qCOw2uRqxbck0V7IqQyVYvfSeLMSnxoY6+&#10;CWYxRghKSDZcyTaCCo0Sg9pIJ7STUsRqrQGhFKcaVz1YXR/NXsDYeF3Visrt7a2wOoNz1ODgp/j3&#10;jd64nuDcm5KPYO+RlsdT9ldt753Ln+2lptsbVknp8bV7eWHH4qSmgnoqCmrwKxVBiNr1GFpWjr8t&#10;kc/Xx0ePpa7P5CHHw1uSlpKYRPNURYamxuFp6hpnZ5PtKWnhZ3NkVbKADu/u+292fLFrY2qpFbfU&#10;foTOsgZpZGKTnVbxnvU0KOQsaqqRImSVdxzCl4iRwRBVStFY1rX8WVHHHEjgAKceindz/MUdrtsu&#10;m2bsDa/WuzdnZbfGQwXUcGUyO5NsYur3nllqo8vBl9802W3pkIZaKKCnCZnM1xo6eljipvt7MzPl&#10;HjoqOthq1SOV5pdM86LLHNqCrEuqVh55GUMABawtb2Ft/wCf73mXl+/2Ca6e2sYUDQW4EPgkh9Z/&#10;SjRYlAOti5bUWYEkDt6jbmW3vNwSZIJNIH+lJpmtDWi/z/PoDN0d5Zje+1JdlZXMZPHbVwMRqNrb&#10;Rijxq7Wim+/bIyQw7dxdHR4eggetmqqqWTWZpp5767ekqysxmQBrYqWQNHMInKl4p5l1sI9bTSkT&#10;HUqm2okW9w9tfMPLQj2Ft0syk8Jda/qqjhQX0Kq6lUKzUbTpYg6a8GIJ2W6u+VW8O7bxk1swFV1Z&#10;c8aKS3lXGaeVegYpN0Ybc0uFyWQwVJBNij9rX1FPDPgcZWJR0UtSmPTHUgGJxkAmp2DinSB3v+Cb&#10;hortrYQDb9dmnljqMTW19RTsSJGeasp3pam2gN4VqIHCsyC6AaQbFrnm0c781bjuPM0XKNpHItxD&#10;FhUQ+GkFdGkThixTxJAoDB2ZtX4QoHjbjNv4JQBdYAoBQhQOHBTwPmOJ6E7YvyK7fxUHd+x+vKTA&#10;VOC7k2ZtXCbsw0FGJaChpNg56jzW1amgiSY1Ffk9u1dE7QQyzTrUyVLTyxSzRQSRQ87jdm7jhpqT&#10;K4ulmZZsfkYYqVaulqvv8RUpV4vxV1AIZovBXpqQBwoJJNwWDObOfc3l2DeN12i9uDbLRHMjxFAF&#10;cSajHMxoylRSQLVRqiwGp0f7ZtN5tyi4g7IanVUDSCuSSNWaAVxxIC+fSz+PXZ3yg6crqvefX/Z2&#10;5dq4CuTeexd95jdkeE3ntGi212BiYsHv+fI9f7vjylBnqiu2nQJDUulLJU1D09PSo0ciwgS8Vs7N&#10;ZLIUVUzRpAkMqLT0zRqYHfTJITPPMnmRJCEKNFe/Iu30W8ye7nLOzbJvu3NA8txO8VZpWkYMydpY&#10;RxIAoZFqlCBQAMAlE6U3W/JFBJbRR6nahJJ+IjzoBjAwQa4zjpgzXd2xodg756w2dtTL7lzW49w4&#10;3LVu+d15iGH+JYvAq1FjXo9n09C8G0691fWj02YcvG/276qceMvmZwdJBCqtW1kU9a0bHS0zxymk&#10;IZRKssjggqxH0HPI9gvlnnLdjdxTLtdnLbWQcAGOJSBOGGGREaoPepBJFApqOiDa/qnkU0D0Bxgf&#10;zFPt4/IU6AXY/Y+Rp6hp6fa2z8zS0dBk8ZQnLYiliqsd/GYyaqspZcTJj5Za+ml9VPLUSTmEekcE&#10;eyo97VXee45Nuw9P7lqtp7iqqfcmCp6vK7e2pn9kwVWVwWQiot37nxjP/fasm2zV0KPQU2Olp6ap&#10;rKmNK1ZIdXjy39uuQPb3l/kv3Utt+a1ee3itJBcl7h1j1TxusCFUWIijHUTNHIwPcdAlaMcQbPbw&#10;2l5I9wniDIY1ZRwah7lFFrUjUuCeANRfd/Li6Y/l5bH66+R2W+bmN2T25gNpxdZ74GT2NvTtbF9h&#10;0QxG+dg5mm6j27k85h9m9AT4jfIzEtLnpZdxRZ9cStYtC1M6/dQCjtXAf3jwmLot8HzPi2oxU1U0&#10;k06T57b1TRS0k9a64rDUdVX02bpBUyGKCKATxx6VCW9l3PvPMPIm/wAm7e21pBL9VcRyyW9ISXiD&#10;uxlgdWfwoZUCm2PgxuKyM0RwGjP3bsOS/dzarra9suWsre41mIhZZCrAPUgN4FVXC6XKkgMCRqJ6&#10;BvvX5BbS+JPyY3l2d8OabHbZ27viapzNPtqowexpq6p637Po89ksoNiz4neXYOY2Rs3d3VWbp8Rh&#10;Puy2Vp6HIV0tUtLVsAceZ2NPkP8Ac7koaGWfBT43ceJ3Fm6DD1NZj8pQ01TBVx46rrg+VxeI8lTV&#10;yojyyzItfKiztCyxqg5c9zvb223z6TebV50v6Ws9pbvKtvbxOtDMFjgq9xGgVNaTqI43kiRVVX6h&#10;z2u5Bu9ilk5S34tLJau3gbhhSUclqG1ikZGJQ+GWZslRIwDEdPu0vnd1VPnsdtjZ23N3Y/bvyEpN&#10;49D9o/FTp3ePalNs2m2PvL+72G2/u7I4PBYeh2v2X3hXYCiw2GmrcPTYukqYMFBfErkBJkJyf4jr&#10;vtPsLsLdmcz2495YfbmJpMXtjr7L5WlwcOdqJMNkIsvu/eON2XjKOTbww2UqJI4BmK2GilrYYVhm&#10;oqindTVZq80+7vLXLNle8vbRsKW+5zTKs08VyRG0qMI4omaYNokoTEkf+MVl8MOIInt3OQ9lzX7b&#10;+zVvt3tjyPN+7bq8dnEVLu5rpJmPfcJMASGdqeKAAGxpWo2Lu0fnb8Z/iz0rNh+senepN7dk7pqE&#10;3Z8l8fsXsnLUvWuEr9wYXM7M6b6r3j3XuPN1u/avtWix6mKh2NhY842AydNUT/e4KKKDJBnyW+O5&#10;ekcXX5WOj7A7o2jtTbuSxz0u7aPbsW9cxuDIZubctdu3B0m29tbDpMhiMBtyrjxVDjZaOhlqjGI4&#10;mHj8lUU7v7XbLzfZ3vNFnzmbHdHIuGkitllnuEhBUW0/hzKlUdSNMKoVWJWqHrLLNm5z7ZvKWu/P&#10;vPgx3TFzKIdTsoB0owQKDpI0jSqk0BNWLO2Kq+F/wq+djx5eTsnq34+dz9p9rbS7U3Huf48NT1GU&#10;zPU2y9kz9cYPofd2drOz+1Nj4jfGQ7JxVTnsxlsHLkINWPp56unarlFQhnt4dvbT642hgMtnaPel&#10;cK5NtYzH/wB1dn5yaKrjra/ERZLNZHGinkotrYLEQZI1VW2SlpJIKCiqJFLeEq2L0ftLz7uvOLbh&#10;L4F3dXt7cfWl/Dle1ahWLWUnokjL+qxRz4CyFDr8MkAh9n3GW/8AAcowZ2qDQlKk0yrVrwLUPbXi&#10;adUJ7D/l3/Kf5XfI3szZuyk6PfGp2J3Vmd9Qdwdkdbbw3P0dlc9kt6UmyNqVnYm2M7/f/tneubqM&#10;PRxU8m1BnMHR5fM0UlbHB5ZTC57I7jxO881nNs7ZTNV+JoKegOVyopIqelbKZaaZKbEUsUlOmSnj&#10;WgpvuTWQrJR6XaMzCVSiiv3L+7jecq7L/XXmiPbodwSn09JZpIo7eJQniSOJ428V5WVDC8NVqsqM&#10;0epVPr/kk7ZYpfXXgxzCuk1YjSq1LFiw7tR06QPRs0xM+VH8p/tD4i9Rbd7z7frej9i9mR7jyQ2N&#10;tX+L7lz9OOvut9tUOaq+xcru7PbiXb8u4qzdW5qPAf3ZaijrpJ4qeamp6mD7hlDPtre+6t6ps/aO&#10;2ctn9r47cUG9sdD9ttrNV28KmCHGviciIauKak27tOs2/mKuKoCZZK6olWM+CHxxzuBz7Be3HJvI&#10;wvfcvfJbH95qYXvPGgC2kLeJotTDPNqKmXxNLywqIZmDxsUdJB1bk07ZtcpvL23UyA1JwFWvwsp0&#10;k6iOJBoaUAHDqwH+WX8O/jx8Rl7o7v8AkLW9J9m716gg6f3luHdWTynWWG+OvV825c3jt2dY5/Zn&#10;YO7dv5Pe+/sh2xtzLQw0mS20KHbczCbHVUklcKVIRA6A6jg2DtTObWwVbhZ9t00rY1qahwOGwwjy&#10;9PjcPT1cOWp8SKaSvysdJTQz/cOKaKSnq1jigiiiiVYW+9J7s8vcy897VO/iHmyykU3UYZzSGa1t&#10;pbRjJJB4Q8SCQqREJmTw1jlY+HHUk573603C6hZduYXC5Wjn4aEAHs0iuK04aQeBHRI/5z3zEwnd&#10;ncPxg7T3J1hvPr7tjL0mE7D2nuv/AEk7l3ZUzdI0+d3D/czL7MxuUoW2BsfH7k3TWZKiqsdT46uy&#10;GJyO0xNU1Vea0zTh3hM52Tv/AHxunM4DPUlLsqi3BtTBYjAZKkrNvaKXA5qlXsOul/h2JOcrqTGY&#10;yLwYgy1rR1uUmqoaiGGmp9Usnbxyly77VbNFyvuXIq7puARZEmlmRXdpzrdoGIaJDKoU6YpEXTGx&#10;njUFdRJsNnLc2j395b1kB4VU6nJYUHcq1oPSgAr5VJtO4OmviL8HPjf17113J8fKntXvrcvV3ZnZ&#10;O5u533Ht7tM5vtPujD7lg6f2rtyDf+Zk6t2jntxTwDNbtnw2KM2E2ph8bWxz1eVyFK6iHTLV437i&#10;LcPYLYrKbm3Lno9v0uZxOEymTgwk+VpvDhKGOgSmp6qHGrKEinqI5hAtZGjyyyKrFy23m8bZ7blb&#10;l/2fN7ZWtpFdzPDun0a+M4dxOpZC6iQH/cdZpZ1VRFLG0LDWJjvKT/4hHt+tVANVcxjWoJJoFBCs&#10;B5FmNACpBPQBHcO29zYXG7S6K+BUfeHXHQfRHTu/u5N2dS9y746G2DX9pUnW+TqMz2hW/wATxR3B&#10;hW3ZLrefF43I0meyx2vUzSUkdJNMXF/GUmNrqgQ0cxDGR45JUljZAwi1yNULEUR5I41H1sTf+yLX&#10;x1535q582m2kfmaCKQI6ukbxPqio3akJmUuiMx06RVQF0UbJUg3W+v7eMfUhSMECjY400lwcE/M+&#10;fGh6pT7h333vt2hhg7SxMYjnfHZrb2O3JtfMrWYWhGRq5qKHadZuihavx23shXQSwCOGR6eRYWQa&#10;/G5VU47Gtjp5tNVrQyAUZESk0/lIMyTDyBTKbellOkpa4vY+4a5l5n/rNb2kku2+HcLF+uS5/V0K&#10;FjKmhogoSUIqG7QaatQbeea7GpIsaTU14gDFMcMHFOPRf94bxffcGKqV25NQZOPAsu6ppcq8sW4R&#10;iqVKTG1mPpZKFZcfRU9HQIGprygVIcoUVvGA3retXqMxLlq/buMfIZEmqyuax9DivHlKSnlenpcV&#10;kZcgsuXmanUpKixhQXgvqVWMZyL5H+8JsHLHLU2y7NzBJDLFFojt5oZFkEnhnwpVlgRoWQVaNjNK&#10;XB0lIkQESHthvixQ/TQTEJTSF4EHiDgUHEKSW4+dOrT+vP5gdX170nT7L6p703lR7H27Qz7B6q6j&#10;7H3lueHeuxN31eBhzGT7O2lT9eNg+vMZt3K5PIZLHS1OammaGLKeOKmkkpmq5VPTUv8AuPxuJx0k&#10;FQsYdUoPtYqJKICXyRrFoiWmnQhmKg6dI+oP1Ec79u4m5t5h5u3za5bFJKqZo7l7lpXSMRkEu8ks&#10;YFEV3BeraTHpjoA490LNmumLI1D8JJ/D5NkjyrQVqMY6I7vjsH+8e+d3ds71ym7Nu7oytfkxVTUG&#10;dy28qzMZKLCPishVVm8s7ufJbnpJK2Clghqp4xWeSSS8PihVU9iVBHFBFDKMdJFLeOIU5ns6f2by&#10;aZHT6kG4LHSR9BYe8dLma4vHmgk3UGHuYuUqMZoMas0OMCtSKnPUf3VzLI2musaq+WePqK09AOPy&#10;6J1XuEzORxcm5cPnMbBFVy/xqkpq18fWq0HnRKBp6GlyaECRktNFGvmR7XYXIHduZvetfTVlHsHA&#10;UNRksbPT+HJZSpqqekpalaqjgqZjG1AsWRoYcZPPM0UVXFJNJEsQKlmkjyH9luXtr24wXO6cx263&#10;l+I4ktnAYP4zpoLRg5ydJc0ValS3cSo/5T2/bF0S7ldKHlAVUz+I4NFoa+VTgVzQnFu38tDq74k7&#10;Yz2C3j8w+6abE7U7VpMhtdepttUOG3plM/hM3SZX+CNl325u3J7g2Huube+Ho6anky226ihpaaqN&#10;bUTIDDHJIxVMk6QT1UK0VRUIop41kFZP90wlmqpquWkiSkJFONTrGXVZGbSxFiZE5v5q32xurrb7&#10;hWu9thkBlDp9MwtvghtlRyzIwYaFkcEyBAGqoDOlksdrtdYiWuknV8S44Kq1Y5LVyfQk0xVHd4bx&#10;r8VJu3buA3Fm+wts7UzTzb6kye1KzrrD02wIqnbWC2NtXZ+M3TmM7vGKCPP1FVS01RlKeDJT0FBR&#10;y1MARJAFxRzGfDRVNJkPvaASI6VASPSjRTCLXC819aoyBFtcC55PFse92+juOaLiOXYoba+Ib9JH&#10;ZkOK0Ph4DMdUjsCtTwVeim7SxVyskWl/SrEUweIznJ/Z6dEx3jiN1dfdkZnDZfZT7E3lPjKvFZXZ&#10;13E64XLYOCtqKDM0FDOJ6OevxVQauoLiBixDJHDpA9yszgoqyFpsQkVOh0eaNF8IqfHGy6ppm0uJ&#10;KeKUlD+q7fWwsb8k89T7HfRx81tPdhVdIyZSTEGKnTGoDLpd0UMo7KLwqdQqlxDbXSlgSftJpThQ&#10;Gtan9n8+o3X/AGzFtfc2Ph3Wc1mcbjqeopsFCmTrMqm2nrK+myDJgMNXTvjZKfK5DHxQ1MEwenaA&#10;OTGZjHIgc7ZxmZxArYtzSY2SiiXHQ4XKpX1tXVZRjRpTynL0lQS1NWUtYixkxPLFMpVw4YmNZN5r&#10;5vbmaf6HlLbJreKMPqRSpIjYjWyyNHG4M51SFTK7OW7kQkgC+83P6llit4WqussoAFA1MhgARrJL&#10;UqzE8Vqag8/ym7L6X7uzexcr8e8B2Ni8rNW9sZLt3piPZezNt4vYOAXMUe6osj1PufauFoa7J7R3&#10;lh8vlK+SDIxR11BUU0kU1EaUQTTqGqye29t0sW5dxjAwZavyeFw0uWF6AV+VztbS4fD0qSyoJnOQ&#10;yFZFSxR6SXmkQWJYH2C7XaOZOYLh+V9hvbuLliC1eR42EVI40dTJVWn0s/isrRq05c6qLTKgCbbf&#10;TvNJy7LuUlIfLSBQH9T4QdJPnUvg4FK6egDpqPtjvyvzvSvTOe7uynSeydrb27J231luPdcOc/uZ&#10;1v1jQV27N+VlTgP4jQbQkym38BR1GVLCanKU1O6wjWyIztt/EyZirnlqlEVAzTeH9oqUZFDGNmV4&#10;2kCaxzHpW44v9A9z5zNtnKm27dZ8u3Msu+RBRM5bsc+Uio6uF1AE95LqpKOFOehDu1/FbQQJbXLN&#10;IANTHgc8QprkkUz3UND0FPZ+X2hsrHbNxWy8hkJ9xJSCo3FmZM3R5LF5Od6iWno6+gw0UE8uJkrG&#10;hlLU2QK18EbKk0Uf6mafvMTR1LRzumPpS0Y/iFWYYqWoMreoiR5E8VR5AqgNoJT/AJC9uXsO9ttg&#10;3W5mEs0af2QJUxngi0pR49HeaBu49uoCoMVsbx7F7tmMjoh7ODAilB5Bk092Ac4APHpZYXqntXs3&#10;b2Pz+1P4r2nuXGUMlCvWW1cVnc9vjblBjGgbGEbYpsXItZsqbFSirFRj1rKZJCUkVC2r2vY8XRuq&#10;/s60KkvqZmuSAjOC7kgvpFz9T+LE+4lm37co5XP1BVxhaUFKEsBQKAdJNR6GnGlegSZJUlcq4Vi2&#10;aD8/8HH+fRVZszXxu8rVUdLOJgIWRWjaEBjLGhESRq4pGN/RYxm1y1vYA77p8PUZDH1DblzGKzOH&#10;3HjKNcDgcnkKX7/K5qmlpsBjsriMXHKdxY5fP900LhaVUp3lnfxwvbKv2z5ptrp9i5b5hjtZeTbb&#10;xJjczRl2BFGuJBKJIri2Dl1QOC4QhZDF4KSkDCxnePQrorQ0JLkVwOJ1cV409cVApU9XV/COTtfG&#10;7Rptq7v+PvUvYnx+7E6k7W7Op+3u3usdtbqO0Ov+pN0o3fO8uvO1s3uPAV/R+4Kh0XAjLAVuYgyt&#10;Zi1xtCtTX0s7LLbmAyVMWyLQrFkKqaCWXHl6VaeiDwlmSOnppZIfNNI5eeUO80jEesBUAT+6vuVy&#10;rvMq8ubVfXM3J8cLUmIkE0sxdpCTJJGrusbs0cUbgRoZJGIkXSE9e39tcVQzNoANDQ1J41qaYHkp&#10;AWnl0Xr5VfIfrDsKWHrjae6MvnettgYOvodv75raTclbvDsfKzZuGojlzG7d2Q4fPx7f23iJZaPB&#10;4epxtHjMXB5mWnead5S7SpW09Q9S/jlCB4pP22alMkigtGwQWiBEtv0ggm49x1YzbLf2KbVCkkLN&#10;SRG8RVmGk9jAuyhspXDDtwQDnpBavBJGbbKknUDUBhSp4EgVwfPh5efRTMDmdpV2Ck2i+MyGNL1y&#10;5uhzsOVxcWex8lKscVPMyZCTFwZdotDkRrUUwZfTpD/u++NI+SpTUZGIwaZWj88EMheKkdSVpzFE&#10;/wBQ5JA+lipuPb+5ry3ucO27DdtcpLAr+HLJGC0uolpldwFIKUBJoa1qMg9evUtWEduNVVrQkULc&#10;K1PkRTzHTpvOv61zuNwezaEbhok2sMsMZuDcGEoYc1uRstVffZqm3FNj6tTRnFTC0TXqSFdhqFhf&#10;G1dM1C+PCqKgxs1LEZnUyQ+RXnnCRaj+3M6o5OrSvBH0u9Htm0W3MUe7rcBttLnXWMFVcR0jjJfJ&#10;QqdSsFALEMCa4fFnCWFwJP09RrVcA4AGc0Izgcfn05YfaO1KLP4fflVVZCr69TNCl3TXUW0P4jQ4&#10;DLz09bNg9sVM2Telpq2ozOEoJaqkcLHDMwLKTom8SvxstA2HjRGgn+40hNTeRJk1jyGMSAiRCL/Q&#10;W9xRzBDuQ5kuHnjki0ajTCstVqoYqa6vhHE1/PohvbO5V3doyunJx6gEA0PH8/MevQNZrbm8MRu3&#10;MV+Sx+6dtzbWkd8nIuNrqHJYjIztHJiYszLSrTPh681DJbzMkolC2uTYT/sCxH2snip1QJ9uBGIt&#10;SBAmmIKviQIljwfTcfT2WRbzbWtuwutvWS8yVkFQ6juNC2SctUUpRqNSqjqLuatp3Ebjb31rJwGV&#10;ZgFJxnzoajiRU1IrQ06aKfduPqHrpN4x1eSzuWyJr63cbCvyGZc1T1b5KesrarJXyNXPPVtKwMkZ&#10;MwUk+n1S6msp8VBG0t9CxsqHUFLiK0hEakkyPwABcE3/AMOUG0bXfcz3rJZRFppHUcKqpdtILEU0&#10;qa5Yig8xU9D3bfF361igjho7EA0PnUKCWFKAeox0nsfgcjvPOHD4OCKeoqcjTU4jWCyxy1tSmLpG&#10;rp5UiipKd2nuzsxVGFyfpZIboysM225jiMpJQu0EVXC9LjhLIadJIpp4lx9RBaSScxMPHpDksbc+&#10;xpylsW4DmSF922lpAGKtqfU1dJIOpSThaAsKgAClGpQwtbBrQM80fYtQaUFCM4oeBBqT5fPow/Qm&#10;yEw3yVw21u3ev8T2HGNzZnYW4Nu7h31V4XC1GaraXKbWxWUqewttZNmxeG2/XV1PWNlY5ZKWOmph&#10;IfJFe7dgMNNHkUyVfUKyq8c9BFHSMJqWmeiQTiraOWQyeUyn6203HB03I75+5ut73Zn5e2jbhHAj&#10;OshMtVdw4VPDJCA6SjkkIFcYKlgGBYnMSXTNZrxOPU0wQfhFDw/bnpUdqdvYJthR9UdfYao23TTU&#10;eZxXZOQrNzU+4sBvbcNHvEZDbtftJGw9EMDS4qkxccYmiVWrw0pl4kt7V1WMSsayqv3AiWRVj1yq&#10;6hyI5HkViJWYMwALAqL/AI9xXs6b/Pc/SyyeAshUltIcErVlVSo0+VSAQxAJOodIN/3zf9vtbmZN&#10;rMklBUCSJRhTTJwPLAByc06LfAm58xnpYMzVUuFlyU1D56qHGUxoQ0dPHJSxUNPioPsUgEKhmSEJ&#10;KV5sW4DCmJiql+4FSUWJZYgZFbSHVTLDEhaQ2XVp5Fv9bj2P7rmOTYXNhbRJI0pRiUHcFY6XZwFH&#10;cRqxU08iK9IuTOcuY5vG+s2nwgTT+0iPmdVCqDFMZpTyA6ECr3jVbME+38NUUWQpskcfUzy0lEYK&#10;tYZUajrZaxZIUnNaaWadSkkkoiEjiIpquMcWMSlrXaoZRTfbLIjxSsXhqfIHnDs+tZYhGbp/Qm3K&#10;+n3ROYL7coYYogGmD6aOg7ko4XSFoIyToWvGi1wwB6Re4fM891sU8SgkhSKgpjj/ABJTAPlxwD0q&#10;Yd7JuTbG38ZRRVVXvNNx/wAKmpMjiaH+B5LalJjaSh2xHiUoBS1mDzQrlkgrnDKlVBHTPdJ4nllZ&#10;N1ZVCtPj1x7zGaaOof8AfDVFMglRkq3kg8kQVtACoCtg1+Rx7pvAWztwZp9XYO0KVVfjGAakE1FW&#10;ZiWPHGOsbPa/bru+324upGCJXUPgYsSG1AkaRT+GigACgySTZX8U+oMhVV1fvjH9iw4OmwOEzG26&#10;aVME8e3t0VE+EEFVtCgwm5HxmXeemjrpqqvrplqGqJYAnpYiVWTEUktTVzSmczH/ACxwrSGRkppj&#10;qi+4lVUaQRLFoQKCAqjjj3Fk26XVrG7laTAfI1qQPQ8Psp1lFCWhRDTIA/wn/P0cjt0bPw21ds7Z&#10;XDU2Iw09RsmiWoxuIfCUlbuzAU9SmTG1sGchVU2Jly1XkHrqqSqkhqHqJpCZTq4HDAwrHhqNATYR&#10;sw1XFi0sjMSDfkg+w1c3b3JaWQAM1K/lQDgPkOnmZpo65r/s9a4/yw/Y+RvZ8Z8cpp8tRUshpQvi&#10;CQ4LFLG0bB3uF8P0B/P1Ht7kJI44H1IH5+n0t9Pp7ReCqNxrTh8v8/W7hKUYf6uHQA09SJCyCNVU&#10;yfQ2Y/kj1Fb/AI9xtQDD8/1F7W9qI4CwPkOk0a1YaR29SJnsspDcLDYgj6G59Q59XvM4HFz/ALx/&#10;xse6HFPs6Vt20+yvUPEklKpFUkEoRYXI0H+vF739+ThAL/S/4/x/4m3ssuKeMTTOP8HRcQNQ9el7&#10;TyaKc6QiqPDZJr6v3SdV3F9Xj/1uffPV7qzVFB0+8pyFHWeHxsA1tUjDhYxp0v8A6ssfr/rW9xnN&#10;pB/jx/sPTz/tvayEgQqK+v8Ah6YVghXqBkA7UlYJGIIpQQbXJ9I4/UOeffKC5Z+TwR/xP/FPbUxp&#10;4Z+R63Dhl/PpzpWDxRaVjjY09OLuCRbxmPgFv6e+Un6l/wBYn6f4qPdIc+L+X+X/AD9blH6j/L/Y&#10;6iZYAUQhOlh5wpbkatJ+q886rf195Insf62uL/S+oHn6fj23dQdwGvDfLhT/AIvraYlTOKcf9X29&#10;SttSKaGQIqh46mQf5wgsJY0jv+g6Sni/2PvhO5+lv1fkfixH0FuSfe7YBWBrla/nX/NXqs0qnTTg&#10;P58P8/TjUOxDgiy6QoB9JOnTzqsSSfeJ3LcEaRzcXvrI08XC8fT8e3Y4gDhtT1xilOPl58fPpO8x&#10;fOqv+TrNJIwQCNfFHHAJHDlXJS66TwAQePpf3HHrNj/Q8/QG39LWBv7XisbAoeH+XotY6pjSvwn7&#10;PL/N0y5JlWkcaksaqkYKoKv+eNFz/X3zQgixIAa5/wAf+NC49tzRGMmhqOlrU1HpzdiD6bXK2ZTZ&#10;7t9dQIA0/wC295xIQvqGoH8fS17n/H2gnhDCoNDX/V/g6buCVhOk+f5eXXChqP8AK5opV1MtJTEK&#10;NKuivU1ZIEZuSbt/Ueyp91VU1JuRWSLUrY6hj8rVBRVYPVM6mKOCaT9BBv8A4+5T5CciEGlcN/h/&#10;PoLy0ZpNRyGGKf0UHHra4/k27Xx24viQIKvIrTzDtffuQbHR4RqupmhSLA4+jqkyVXlMbjwVqoXT&#10;TY2sLkauARmMuSkhE327MTqj1mu065F8YJkFEDeVOPpx/j7FiRyNPTR3Dia+oxjpLBcQQLQrSvEj&#10;7fSvl9vVztCmL2PisnPjEysNOqyfcpR021NTUtJP91JHHTHcrBY6Cou5Guz/AE49+xcGZai81EtI&#10;KdRIVh+5qPIjRrEaiOGM0hab7RuJC5Nr8A+2FWWq0yp4Dh5Z8vKvQpu4LaNwCDn7fyqa4r5dQt+7&#10;i6vpd0R4ndk+aXMyPQJVZNsRiHoGXIVORp8BWZGoGeSLG/3nCBqFadEMmmzsnvmtLMvnRvtYXSoY&#10;SNUVtbqWQaG/cYUi6FLSA2Gr6+zGCJa6WNM+p/zevW4vBXVWvy/n88dNuR3NRzxYurgXcWWo6vEx&#10;SY6PB7a2qY6mkl+5QfYRz7hY1Mq0tJJHqbxfS/8Ah7ktTZDKyL5KalcU8TCGVqmd0sAl9KyU4CoI&#10;4v1En1qVtxf3W1SSAgacD/V6GvHpBeWcVSlSUrX8/wBv+odM0m5tkbCoZ56fN52nfN1sLZCjo8Ji&#10;qasaeesmTTI9Hk1LzCprwfCqoPtqhJr86PcelxNZUTywBKWSXyRJNHHWysP8pLyavI9OOGUfT+pt&#10;7M23ISOABpIr5140/o9FSbfbwsHLHSP6PGlfn1Lz++tv7ewtDnaqq3DSYoUGRrqOrrds4+Jh/d9K&#10;eiaI09NmQ7GKSS97W8ceq3PCkCVmPpaeFmp0hhKU2mEzu6rIbq12gtYyLp1X/wAfYe3FblkVJVBK&#10;nFKf6sVP216NLGKAOWKGhqfzHHz6C3C5TZW9tyZ3L0MeZqcvmFqs/O+UixUFNNLRQ6J4IxDmZpEn&#10;WgUT/baT/qdXOr2h9zxJJJ4HyMlPSvI/mcQTTxljTspMMsaTy6SqX0tHJyb393223Qip/tD/ALNO&#10;H+bo7FzGqgqK4+z0+X+Xoz3VeYrafH/xGk2nT5XJwUUAx1GuSxuLyK0xyFNOiZSirZ8VjTUxz1Bv&#10;JBV040DRp59in1dQ1eOoKjc2JrnEVPNDQQCoim/flWSKlncw1UMMoKrUC7GIq7q1ioF/c0ct8rKu&#10;w7XuElyTAzuHGlgDSVlwdflp4gfbSvWPHuTv2y8y837VyNcEMWD+JL3dv6ZkQaKLWul1w4wa1NB1&#10;WP8AzFt54fdmTHVfYGyGeaqxT72mmxWWwyVGIx0dLW53FxrlsTkMpRTrU1mGJWAVfnp6WSItFM76&#10;Pa17R2bje5duDZm9EyMO28hW4bI5alxGazmBymVfa+coM3TQtXbdqaKuXD1tXjoUqYEYfd0ryRSa&#10;ke3sV2dztHLm47lulpN9RIkaojdojg8SlU1LIrs9EFVLhUwNPeQRHyZyPtXJvLHM9jFYfva4ZoTH&#10;VpLampjqPc8gqKkgmmVI86imj4+/JhPiX29W999N5Cgl7V27gc/tDYm8c3itl7p686tPaG1avFhf&#10;HuA4yeXfmIoUrER5qo4yinUJJTT00lVT1CuoMbjcNjKsYLG0VLk5xWzU0QDJB9/LeZ6h4oQhcSzk&#10;F9Tpfkhgbn2k5k515m37dIV5l5onk2SB49aLEigrIzrpYgKKkMxJRHlyNSsVUAdbrsHNHMt4LXcJ&#10;PqNhQVmuiIY/w6kpCpWWoYGOgOfjyOi8b1+Qe9e3uxtq1/fnam+M1sjbuW2Tgs8lJTmrzMGy1yEu&#10;GnxcdbWwT0UVXTbdqql4HpqCtnBcLJTzeJERMRb32ruTH5TE7upMHjKzZdBNl5W3BmZ8GuHl3Vh8&#10;pBSxrubETQ0mfpquLATvWYSgyempVEWeTSdLSStrsnKUGzNyhy3P9duHiSJKwBK6HAd7nx3hCoYg&#10;mp1ZtYj0iJCYmPL376H3d5Oc23P3S5g9wXXcILcQ2i/RPIjolf0kEM+mP4ydc0OlWJJYamcbOf8A&#10;LM3vub4Pbj6j6f8Aj90h2P2z118st85GWp3/ALFi881Q3Ve9tr4feG9N7dbdm7b292H13trbtL2V&#10;iqNtz5SnpPuqfV9piT/ks3tKbw7b662pVUnUW4NvYt8xuDYeL3JuDa0G2q/KUu2sFBkNv53a7VeV&#10;Cx0e2oqyWm++hqp45nTJ0U/hnpikVOZD5V5Q9x+aJzvexWse18o20we03FpbZjUx62VLWqzMY7gS&#10;RGG4RVliM0viVVUc8+4T9y7eObOR/Z/353Hmk29jHNuMkaLAH1tDeX9gWYi8DqUaMkARBJFHhtG6&#10;sXJ8fmljPnB3Z2X8i8b09TTdX9b7J7d6r2x0x8hIe7NmYauzWeqOr4ch2JUUHTB2hm8/2PV4PNfe&#10;7LrsLW5fbuOymAzMNQtJlvHV1MKS2Nviq62TCbcoM1sTrybEYWspNrbOxL0Mm4htbZuZqxnajMbg&#10;3NBnClPtus35C1RVAzQPPUoagtFMlMorm2vbb9L68ukuN4tJrRpX3ZikESpCmmP6WxgczShDHpcG&#10;JsuWDkyoiZ3+5X3HPbz3Efmvmrmy+bc+cLxIDLujLdQB2jjht42/d8F/BAAkcUcBEaJ8IlJ8RjIx&#10;Xd4929ib5rqifaWP+SHyj6hzyR9g7o7t3vgtkxdeDI9vbP27mdmYbpbpjq7D7T7P7Jg35X9ZTU8W&#10;PqaOPIYemqTHjpo6krWubqjyFPnaHGYuevaonoMRjcQyVSioqxBiqOmoIp6qeKKmjklnWkErkWu7&#10;Hg++b3uRLzBYc27hzQdrmj2tjG0MvjBlesVKISgJOG/0MNXUdINT0MfZf2SsPu/8iXnLawDwmneR&#10;rwIyC4M0ssi/o+PcsvhibwsyEsFq1AKDTe+bPanafcXyF358k9xbXym2KXs3ctXvLbEmKqqgbdxz&#10;5iH+Iz4XbGWbD4WOsjp1kYqohWeNb+XTJr98W25jxlKelpa/I0dAkTSy4fEUu2sZhJMrVVNfks7k&#10;q+ng2y2ZqpdzmrpxWH75JZJ6GF/KUMkTp4fdPe7f253DaLeB45ZGUjWYJVJ+pkcsC9uZCyVUq3jA&#10;q661A7gYLsfum3+0feZufeWw56Wx2GWQSLYfRGVpNNgtvT6uS9Zo1FwHuQotgtGMAGnuBsst/Ngy&#10;Oa/l2Yj4ab86Kpt6dl4NKKhw/wAnexu4Oxdx57C7ZwO6a/J9cYrb2wpY6DHY6bq7btd/B8Ar5GfG&#10;4+NjPFQrMXd1GyOi1MuPilqYseFaVIxZgshFwqTyKUMfiZiACx5HPC+47s9i3HeLWFtyjSNLjWNb&#10;NQAqNXcUBLagQoLdmRUippOPNXupyLy9vGwcr81b837yvzINZhmJBidVUFYYirNI7BKIfIu1EViK&#10;stu9Z7r3vjMpuXH02LpqCjmgSorp8hSUcMU09JX18UzzVkgqDG0cRAlncwI7xqHVnuQU3b3tgI9y&#10;JtLA4yjymUpGJ3XXZDccOGx2Fxv3ApKWlinjos3WVm4NyLS1n8IpIqUx1E9BMkskLKNc9+zn3YuY&#10;t8MW7b3vK2+zR/TT28UaBzJ40gZlm0ypJDoB72Kmo1o0sNAWCP3h+a77lbkLfIuVbEf1xjSNLNWC&#10;uJxPIizFC58KLwY2M7NOSjGIKqs7KRdh/L1/k07y7mh6/wC8fkPvqr6v6d3HRbX3RsKiwGzN0dlb&#10;k7Lq3pIsiMlnto4bJbJy20+ruv48liYd05lauJYKLcFH9tPHTTPW0wF5n4/7c+Qe1Mdujtja2fps&#10;nu5MDk67au++3d353AbZMCy4mDL4/N9cRU+3qXcH8PpYpU/htEr0s9UY0ZKVS3vKHl/3Rl9obW75&#10;L2u6UHbpZYmgWKTxfBCC4VRLKlyVJkMmoIWE4KNDJAjIOsf/AGz9w/cT2Xvr7lb2U2Q8x833ysRe&#10;q9rtrq4aSSceDuYmimJR3HimbWKM1ZJ6nq6Sr/mE4L4qdtb8672z8iOp+g+nvj3Pu/rzbWQ+Ovwa&#10;2gvY/ZAhxe0t6RbIrOt+y9zZrsPZm1NvbuzWUpZa+sq4qHcdNhY6mCtjyFVE5HPrDaJ2JltwJ9rN&#10;j4905WPJVOKGap81j6iWjoqeCPN0dVJjo6nFyZSGI+WnarqQiwxuujWVMIe9Huz/AK5VoN52Tmhd&#10;x5dtY4vBf6drN7dZCyXFq8bFWuZEYRAXCxtCKkJkygZo+8/LO1e7t629NeJNzFaQSCKUxn9CSRSB&#10;VdcMb1ZQWU04fEPi6og/mLfNXcvyLi6wpJ90U2+Y+rtoRYOvztZ1Tmeiu0qClzu4srX7h6V33tlt&#10;25bHb1brYTUYxm48ZtzDw1L5GuhkSraIykX8/DQbgp87j8O9TiZ66lhx702VrI9w4VdNata9SuGl&#10;goKqSZmkMKu1WVCDTbg3B9zzavt1c8q847Ry1IsF3CWZYZXtuwUKI9wsQdZXOl5ETQpTigLV6wR9&#10;hvbve09z+W7v3A9yUvpNtnnezgNrHG8suiVXMckFwwKRxoWq6Oa0ockdJPMfKHZ3VmyOuM1tL4rU&#10;W3MBJnMPvffHY/UW6957E7UqcRjMKuCwOzsv2lkMPm8Zt2HIZenpMtWU+MxdP552adbPUawAe59g&#10;LlNxR1GFrcdt7M4rG0+26PeNNtfA1G74MdXZnF57KYrE5zNYurok2zX09PDTvTqrqkyiW/liDAT8&#10;ge5cGzRb7zhzbts80+5aCArsE/SMqOlwA8pZpmZczWzo8il6owDL0euuepeXbHmrm3cdwZLeAweJ&#10;FoVk/UKwoWlVGPc7Fj2MP4qCjdLP4zfLDF7Y61xdD2B13vjv/M9sbs3/AN15fptvkB2Hi+hsvkNr&#10;9bbn2IM92V1htTfq59e7qnPbXqNxVdbWxI+dojS00CRo8TxCHX4OqdYVwM+OjoXgaOjOXqKjLNVe&#10;Jmnp6hDNWtUOFr6c6ka5k+oZQDcF7VeX1tZW3MnNe17hNOusPLaxJbfTtJGsTB/CVQY/BCDxAI0H&#10;cqv4uCRL708nXu57nyjd7yknO6qpa20vGDr06AZUgEJZoikgjQlqN3AfECp7V3Jl8ft3O9jd1bD7&#10;Zgw2ez2OmytV0hhOvunMbh8hjYJ9p7n25k6HHbRDYbGzbLySx0tTSxUdHTzPLDLT1ss/lgbMp2mm&#10;Ly+bwUmGp6zPYWbApDUtJuymwck+WqYMacZnaqj2+ZcRTzUtRNV/c0n8SFIkMB8Mn3SqTf2x9gbj&#10;njliPmO3lE213gfREwVWiEU8qHTJ4qFpezXqCaQqjUJA3htzG+9J97T3s5U93p/Z32/24WVpYvHr&#10;ulksZTuH1Npa3UaiG6tna1Fu8kkLUuAZwSdcVFAvu/lpfyCPjD3X8SNs/Mrtbs7Nbu2L3F1tv3NY&#10;DrypwmIpt0dSV2z9070Wh3xgt0bP7Szu0ez8zVJtOipptv5fH0cca1dTHW+CrpnpY0lneuMD3P1e&#10;MXkd1YHd2F3BQ09au/sKryRUm6KDL17/AHuIoc3HWY2spMFXwQR0oro6pKo08kdZC6sVYRH3X2z2&#10;p53Wy5U5fu7RbSB7c7bHMtws1QzlhcyLdqPBnHiII6qe5NLLr15Je3fNv3jr4y7ZzBzDFb+4dlKr&#10;W4eHb5DFEVUyiTwIRADJH8XiBvjUxEOCoK7vv5c9dfy1f5hFd2Z0Z8du4+hJNjVWf683N8ZM5LR4&#10;OgzPWG4+vNmVeyUqMjLV5rL4nce65q/IZuuptvRUdPiFq6J6CqmAmMvLfO8dm9U4atyO58zBJR7X&#10;xdHPkYoh/FNz1WCnq8Ht+Td8W3tt0pydNhKHKZdRUSxUzUtKmqRmVSFCHkjcOYvcbdZ7O0e4sLm+&#10;mkuh4YJt7bw5p5GimWSi3RYLGZXRAwDRh41RHAyzueeL0cxGxeQ/1ruC5tUCgidkieaQFhH4MQWN&#10;WI8Y0ejDPRMfjv8AHfv/AOdfZVNP0ltndVOO7d/biz8W4f4fuLbXQfXvcdHTdk9vZD475zePZlfk&#10;cJ2NvXMbRwNHJF9xkRkapjEKhZIIp6r2M+D28mYpPOKqmyMbRzQl2iarFPT+UCOkjm+7pShpF9B/&#10;bV3U6WuAfZLc2m5XW72fL0W03VpbxzM80hkt7XXclWNWgKurmZiiaUlkSOQazplEgODfPP3gNy5D&#10;5w33dJ5IjfyvSNcOQiUR8pA+kqwZj4iJVKeGzK6UCgdZ5bcCYbbmL27vLrSuxkmByuX012O2A2d3&#10;lLjnyVPuerwWTmn8zbump6F6L7HJVlLQZCOWcQUruygKN75Pe216fH0e1sTHk6GSetpcxRtJjMal&#10;Ngaein/eg1TR1i5TztEaQCN0liDJIYiVljHXttyR7Y+4vMl5bcyXKW8sTW5jmR7qYyzPrHgKwkWN&#10;Y6hY7jQT4Tq3gmjKT0J9rty2f3G5f5fvN0doLyeHU4ZZNWqpwQFjUKRpIACju1Dz6Gf4a9SfFTvz&#10;urfC/JftiLr/AHfg8j1zner99QnfvZGU333Dld6ffVWLywfG7g2dL1/U4pamn3OKirhnpss8NRQS&#10;1VOKqlnwbTzGU3psSbbP8L3btWr3FtWSAbhq58LBlMFJWYenjXJeSE52gnrpIKjXA6/c00UwuwY2&#10;Urvcfa+ReSt5uucYtxs77ebbc4Xjjid0uUeG6LvHCod4ROjn9UMhA0v4iKyiJoz5n9tOYofcblrm&#10;iy59+o2vZZLgmy+mSJZjcxtGuqbxSy+DpR6eHLXTSq6mPS/+Sm1ehPhx35vbtCi3B8ZO8c1tb5Nb&#10;J3VRdc7Un33kpYKfr/uXL7k3P19S7TnpMDR0UFLkMQmLzdNV1OMqqqil/Z9JIcLNtbP2/wBd1u18&#10;dSpQ7YpNvbflw+My1VlMVWVu56elWryNZg3yWXqX3nlsnjp6B8rVGINDItpHLMrKmRO/e4trzls1&#10;7b7nbXO57xu80bCJogzWscsRPioyrDAlu9uojRrhImAMrl5EDsJT5x5otbBbrl7d0N3uW6eEYI++&#10;IN4DISdaIyLQEDvZC1KCtSOj7dsfJreHzG6k7nnFF2f8lM33D2fsfO1+xn2PvamHx4h3fRUe2Nn9&#10;oUWK27RQ9Fbd6/37s/Iw7Hw0+4aqDPxVbVUrT1MUrVUw34F8bT19VmspjdxZeCWmxeNoZJMvkW2t&#10;NFLDW1sVTgcUnnx+OyEK5aYTZGBYKxtbRGYRgKMZOcDYb3snN3K/Ku/xbfv7gMY21ma3SxlDSPKr&#10;yNDcJLQxKFjQGMo5W5YAdY3b77T3W7e/PJXuttk62+4Kt0NytfCV2Yiy+ktv8baWMaWi0nw4onUF&#10;AXAk7+iG7x7tk2/8Ud6fFvESdLUGWrspn93x7Zf7HbHcnVkPVPZ+On3xt7vSukp4p+0cPvXK7LpU&#10;o9p5CeWmOLpKOsSiq6gRPEn6/IdY9ZjbNfuCjx6tRxVmFwOPq5pKbT948dPT46kqJ9cKZKtrJo44&#10;ZJJFcSzGJWDTNqKk2X3R9177mDl3Yd4jtRdva+JeKlv3SpFEaqpaMNGEiWMKilmBRiXDFZJr26x2&#10;HmW95b5heDwZVa4KgtK3qjasqBQjVTTgmgBIUhA9NYn+Yl88dy99bI2FuLNb52jv3dvXe/vkluGK&#10;qxGAwGQrsVglXG5fOJtj+EZ6s2PQYzEmSpoNuU0r1FDjKaomhk+zpimXZm8Ys22SqspQU+EpkgFV&#10;PRbjyBx2XpcZDPUUVRlstjq+no1oCagOgczywstm1AW9iTnrkG95YTYtl5Z5kknv7lHktzb26RxG&#10;g8dkZpZB4NughLh2VgyRfH3FXBXOu8e3M2xX3PHNO6lIbeMiNVguJVywjKgw5ZiTRQIXZanyFenX&#10;v/4L7/6gm6f616I3junvLee89w1OKw+6OlNgYet6o3H2BmsXguwMd11srtCi7ByceTpqPb+OXIpF&#10;Ji6SuU08wsys6Rjjmdvx0dbHlKRSc01NT0VRDSVNOaRKZ0o3grEYPLi5J4qJVCulnEcjLze3vGq7&#10;515/N9LyN7m7kbXYtv1yRrJHG/dIhkERNlH47xyyFNKF3iDrGxCaCVjv2y2r2Y3/ANqZ+YeRNo8f&#10;ki6Zig13wZpLeeSN/wC3IuY2M6EFmUH8Q7CSSO9odqfIzHZqu+P3yJzOJw27NpbmyO8ckd37Yxg3&#10;Vt+qyG2sxn59pTZ/COYa3bm9JcvTVT4xlmppsrDSN+0YhcsebxO4dy5nbGQwW6K/a2NxlVuaJdrb&#10;k2VUUkmZoqyogWkyGawmRy+LyFPU0mUxgqaepnQGekqFR4Ime65m+3/Nm0/1U5y33cOXF3HcJ4o0&#10;vbiK5nVWEUQtoktHSGsekSPoji8FoYzJWQudQyg9uufNl3D2a3HnC25UNncSxMDquHkKFJWgXvEe&#10;jUwoWABC1I8R1Abq4PrPsPqb4z7D+Te0OxOhds/J3eeS210Nj+yPkN0/8l/4zicFuJdgrBPsvo7t&#10;PYnUu4ttUX+/P7LlwOQw2Gq0/hVRiK91ytcsdOYh6OMospNJSbh046klj011SrSmWUoPMqIYXkb7&#10;cGMFlU29VjZfeMO7c63nK9vtu8e2N29/uNtLIbSE6DHGs1Y5C5lRVabTIyKXVsR1TU3WPXtPFzDy&#10;1LuF3ZQarmc04JG1VL1oJTJRe8mtAePqoFOo7Rr9q7r2RuHp/eGQjyO1K6vqNsyS7fpd3YfbNPls&#10;W+AFdV4afB09NX7tlavWippZoGYSpHKH8gDn0OWkZwcRCWpNULNOxiaJ0aSaOCGni8SzzExoGb9G&#10;lW4JJPti45L2S0229TnS7EfMIiHhRqJS4aiyM8rrKYoyhdkUMragVkrhlUluDvCe4qbzabafAaWk&#10;pMkfcdLKEUfFSoBagrqU4oFYtOR6+wOP64yeB7H3ZFRb2x0eYh29saHE5UZPGV1PFg8znNwbpzMm&#10;RiweENQ1RPS0kZNTO0kZLJH6QXarzeEFDBEZXp8lIiu/hpZw4liKksA6rTsVbi+u4vwb+wDs/JPO&#10;lzul9eW9mtzsETae6eChWSqqPiMq661I8MVpQqRTqcNwttskaHcprSl1pI1AsDha500DUFaGmBkH&#10;JJAnEddb9raeryNFj8duDB4+Q01a025aWT7RctPNTYtHhapSZaipU+RI4EaN1U+RWv7bMhjqtok0&#10;1j1Plk1BRRUdKjoEUKrSl1kVoio44BBsfYh2bmewLMs+3i3KQka3uLiYqSxJbw6MjAiorQvqFSW4&#10;dA/lJOQr2FeYOTIYztzMQSqyrXTVCP1QHUA1ooXSBkChFVlkMtlNtZOr2xvLDQ4rP4ShFOtZXbmy&#10;24ZsRV1dU+Uaso6OhFdhqykr6WqK6h5pBNeQu/K+4tFj9w09YjS03koxIr+KGekptTiKOmjknWNj&#10;5Y40BLG4ckn9RJ9rN53X203bbENvuzQ7kI+4tFcS5LuxCFgANWoEfgUIoIWlOjrftwnZhccpwar5&#10;KFxqGTTSK+KNNP8AS5oOIJB6V9VuHpav2IlNJlpMJuWs2+2IOQz+CyW5KOCkTO5DdOTptrTSmGTC&#10;5fK11XDHAzRtSpGGBemJZmc6iCnradUnqFWQ1MUKR+TyKZEaLiITGMyBJw12ewseb2Fg5ILraL+t&#10;ntxe2FuXYhdIodWWKqVDaAh0qK1FNOWDIvaDnW6utpkbc1UXqzSJQtqqoLHFFrTOCan+kcjpE5GW&#10;v6w39Flto0VZkcbBt45WWqloJMTOcZncfV0ky5Q4ioq4cdVVGIyCR/5K4CuRZdV9SgiqaKupPLBK&#10;s0Uzvq8bM0ZlgkCyxm2lXYSL6/xcfj6ewC8V5YXjxsumVAQDiorUCmTQ4YVFCp456H1nAxuHn9c0&#10;pkV+VfICvDyHQN5naW6tkZifG7nw9ZhsvRY7E1FLRZKA0mThxm4scMziMuKSQ+SGnqcRV+SnIIYe&#10;VSw45a6/EZCpyc4WbzinSH7OjjWHTTEokn7jTVAjYyKLKBz/AFuPT7P9u5m2zbeXoZV28rLM7eJK&#10;WYNKAXWikKSKMwLE0AyANR1g3sbi029FTSeJr8Qx3AAUBpxFaU+zzCt21kNmCm2zh8rFJtaqyWSq&#10;5d172yVdkMjT5Cm0TyRyUWLxGGkydOy6/wB0iSXWXQARsDIY2RX+FyrVyJTyLAfJNHdFmaWSKLxP&#10;rGsRNGsZ1MwtpN/6WNNgJ5giba45JUlnFI37iiIjOzqU/HqLLpRTUOPKrVVCOTfZjHpYk1+YCgHA&#10;pSo4UHqAPM9Sds/xHsCuG36OozAqsopxeJyLvX1MFHhcdJXJkcbS4tI5ZspDVfcqIKKlJlE6hUUu&#10;7XJR8oZe4cxFs3F7D3Y23ttVe6MBV5XK7Rr62j3ZBk5NzUu7YKalqdv4Xd+S3rjc/iMRX0ZwiUER&#10;mUm9ckBaL3n9936w9nl5auObvdCBbp7SILaw3cEwDR2wIuZyWmCPC/iwtPK8TJ4Z8JgtImWNPa7a&#10;/u6+y539NuljsubeY5fFeQR30+s2pYlQri5t4wqzFdAMX9pIEGurDbo/lFTfH7tTr3sTPfPLYNF2&#10;x2V8b+vstsvZPXfyR2hs7Fda7J6W682rt/YO/wDI4/A9orsDr7rfdGC3FWban3NvbN5ipqZ6SVaR&#10;qOlqqda+pWHxF2Juzb3UmLquyuw96ds5TfRxu7Mnnt2YHPbKrI6iqjdZsdj9mVlDRZPY0ctMYRK9&#10;QYK16hpDJTwFQCS+9HOfKFn7kcu39ptm3WQ2uyZPBVxG307R/ppJFJFG3hQcbe1WFo1Vrhmo8jJH&#10;hz7m80e7Puzebhv3t8Dtu6bWUXWsdpday40Jo8YRRIViU60EbsCkY1UJHQbfzOvlB8OdtfMPbO34&#10;vj10ltjBdHbF3T0/i9qdbbg23trEw7fpKTaWW2dn9/ZjYEdZj+0otp5GKanxeyo8dNgcPTJM38Ry&#10;E1RNS44yriV6moighkpmp5oHFL+xMiNNHeqeatesCui04C3ZFJbgWuSMbN9h2mSyttxt7qKawkgm&#10;VJEEykqrsYAkbxA1MimqRs5QFamQElZW9q+bd92XcrWx5jge9sd2LK1yTFAFktlZDrijUvXxQqcE&#10;XuYk6VFdezsrbOyZtq0e4sfnsPTSUGHy7U1FHHu4y5nE1ucE+0aLAUFfs6GkoqszT1FVLGlfULHS&#10;Jy2tgjF27K7t2b1ris/Xb4zuSoMTULkcxUZv7Lcs2Nx2AwtPDi85j8bTYWhyL5LM0FVU1GmKKGWt&#10;rFq0jRWSmaQZS+3/ALX8s3myLug2i3luduiMiRlpElWaNY/pnmCMqM0zB52qwkgI/TjFVSN609hP&#10;dDmb7wlh7tb9zSZtr5fSQW22fTWiGwjv7QxSr9alwklz4iDUNcTlTVRpIr1so/B34/bm7I+EmZ6J&#10;+OHxZ2FS9jO3X+5e28mOzNpZPsjuDd23txUHd3xlyXZWxN8rQRdf7K3FjqSirRJT7gx9JQHB1b/a&#10;ST5c0BE3r7b6bdxxgwVXFPgFoNtQbI27T01NFT7b27jsTT0j0Sz0srVNVFOlMJR90o8OkRppsSMd&#10;PeDf77et9NlzHCsF3BPcJeOsYije4QhU8FWjIohLhWidvFEncSgXVlHFBY7PeT7jGp+kcZYB/wAK&#10;mmnUGJ0k5AX1BFCR1Qr80e15e2t+4nE9v7D/ALhd2be3h34nyT7jo67JT0Xd3ctfvbMZPFVtDtDI&#10;UFJtPbFLs6ev/hcj4Web+Kw1f3Eokb7eFs+9c5uXG4GTKw7Ry+4soMpLDHtvGRYumrKgxmSGkrYc&#10;jU1MGHhNe0KCJ6uop0UN63VtKkv5R2Hli1voDb3/APulktWCzGVtTkOzTRG3ZlZI4iGklfWiMHRt&#10;S6mHQFt/dTle45pk2FGd5vE0MWWZf9DB84RUliRoDVJQ+Q6kfHP419a7+7Nr6PfHyk2D1l15UdNx&#10;bvyHcWdzmWrcdO9Ri8DkNwdaVmxaKrxnYGTm2ljshV0+TpMLBX+aakUQKaMyzKVvd3enf8PQW2M9&#10;srrobQ7VOJos9uukzOQ2huHr7b9diqnD5Lcm0crlspuLamaz2AqMTXVkcWa2/HUikmpnciRk8M2S&#10;Wz/dr5O5397eb9j5h3xbfbo4bURKkF3KEuJrKBpNTW7qFnMzaIkmGiYMsjAJGYWyM5N5M2TmG6v7&#10;m4uY0E0S6VpOVBCDjIunTRiUXUpB1eLoYjw2uV6a/lH/AAZ3Z/MZ7z6n7l7rwnZHSefwuJ251Rtv&#10;aGN7mxvb23832Ltf+G7d7BzOY662zmut+su2MDvfHRwUO2t9t9tuPHZWPInEiBqSlkH7bHYOT7k2&#10;Hj8lR0e7ev46yuyFPTPuDbktDlYzja80s1VjaWrhkp8vg85HTk0FdFq8tHULNE6PYJEc3t/yV7Sc&#10;+c0R1g5lksmWOW3ErWVTqajvNLpeBolEbuUBifWBqXSxQN2y7LybeX93dsbhLVgAoDipLaQad5Ug&#10;0p8VcUFcisTsX4w9S/y0fmNn9r9hVnTPzgpeu40qKrZe0Ow8VR7drnrMhmcfQ0/YtbR5Q5fqzffW&#10;1di6eqzWEr46qGao8VNUJJj5nnke9gddbpoctuqXcHbVVvih3fnIcjsvbNVtrb2CGyKSj29R02T2&#10;3jspQS00+fp56zHTVhlrWM8bytHqaw9k2+e415zLzPebRyj7TpYbncOjEveBldVUzK2h4IU0OBJK&#10;tQ1Y3CoWiCq2OPvd7g+2/I+92vunzrI20bDbMYwKXN4NUsQhP+48bygMx1HVEVXVp1KAKSd99hS/&#10;NCr2r1l8Jv5cGO6U7D27tJ8j25uGk7tyO76btHFS7rpM7tbeedx/YeD2ntPaaJW5KsEQgnllrabI&#10;pFFpxtLTwKtd25OPqzDZOs3DFl3OOw1XlzCkENWxhhV68UNHQ0r+MZGticRxBp0Ot1DMG9Ie2jk/&#10;cOf97ueU5+WLeHe1ZFCQ3cfiGiBxIuph4lFBJ1qytQqSBnqANgG7e93Of+ur7Eb7+9OWZWMbo0It&#10;1R44fp2QNfmCUgadeqKKoBNC3xFo6z+NW8O7ewsP8OM/1f1b153PXb92xtWBKTspBmaePMpSSf3z&#10;yucx2Q3fjNxbQ21S0rVlfBSx5JhBFNJHTqB5PfDCZIbhxeO3BHBXvR5GixVbRQxh6TRHXUi5KCkq&#10;KJzGYJooqhNXlVCmuxAJHsn5j5P2/lS6fao7m0TUZy3jZuSEKRNNrLswDsG/TUZzoYioU4b3Q3a8&#10;tbvla1uni361mEc7LEjx6g7HQNUIi+EUDJIaUqRXBBPuX44S/HPfm6dg5yr2GKfH5zsvbVTW52tp&#10;arL18Gzc3J1pmd4YnNUVVX5uoxOTz+PrWp6akjlEwp5DD5kWTxusNdF4qytyGJrMaZIRS/aZPL01&#10;LCQsskf3HhpqmeKCWZZB+42h9OngH6B17F9jh2t3u4p5kkLrcLAWeJFIwrV+EhtGnVJ4ikB8VJAN&#10;xLDzrf3ibfzj4WwIq/URC27WlcOVLB1WRjrj1/phFRtVMUXrnX7Ez3Wz7E2FtdNj9xbrbcNTurbP&#10;YHVm1t2bp3PS0tNj9vT1+3qeryeBw0udxeJp0aNcd4q6md5Jhq0SlmlZPK1NDVNR0slK8LIqoscM&#10;6SJJJEefJWyRlw0zD9wqABwCb29hw8qbFukt1uGmZWVlfUXJQqNJdSqozBwtQEXuNCxQAV6ye+7o&#10;3Om+8q2m589xKsiSOBTw/gSRlpWGoPauCVJNOJr0XHe/XvU2a3a0ewZtzzwwpS5GoyWbrI/sqqBa&#10;WlyNTSRY3E4vK5HH1lPSmYGljasYvqYxqEI9ly37tnfME8ddjUy05qMri6yPF4nJw4zHZLH4qakq&#10;clDnMuPDUUdVVmqnFLSmrjhqhEsTyFXKDN3kf3l9qd+sdr5c3SFRPttqwjuDFcyXEb0CKbcLbtXQ&#10;iGS4kKiMhFZqRvKIsyE5s5b3u7s9pu4j4cauus+IzCq1GFjX4VQBm4E1chRUdX8/DL5c/B3eWxMT&#10;srtih6629SdTdVb3wE3aHam2sh2J2nszefYVJldu7LyfRPWVPgNwQb2xmy9t7Nx9buvcK7ckq8ZU&#10;1Zr0o4omnqAKFEcNHV5GXIpDPWYyk8FHQSRtT1sC1VqmqP8AECeaeoSmj1WKxO0VidS+mDeZrPnW&#10;6HL19y3cyDZd1l/W3KJS8EnhyLClLVkDx6JQCkYTxQQHSoC0CO5W24J9DFZ3TDap66yBVGKspVsk&#10;sM8FpXI49VG72xHbsG19hLtBs/8A3C7r3Xj8ruXtTCZjMZjrvfFbtjLRbM2qP9G+Exgbbu4djZDM&#10;VUlNS1NPVZuNMhHJTRJDII5kh19nOyf9IW8KHOYo4PZVJkpINtNLDjK4b1w1TtjbFbQ5inr6euFV&#10;t9sPuCTKUjU1RDqqgFkDaQhJ194Dl/24uvbzky45fura45rstUN2yTymSCdZA1wHty9AZGYk60LA&#10;IWGlCpKrnGPl+8tdts9rOqWBaSH9ShZtJrRuNDrGK8K+nRn/AJv7L+DVB8LejK7p7MYzevyfixGD&#10;2523kMN2RurbeY6s3lit570qOwcfnurM9iK2j3vS78p8jjl89JVU8mNlxKVI/ZneKXHurrLrHFZf&#10;N793jgMTXpi8Dh48xWZ+Ggk27T0G0qyTceMzcuPqKWSlgyW3J2EsdZ5PNAII9OlY1ACGy+4fO3N2&#10;xw8lcu7xHBZ7nIZfpIg+tWg8TseaV6GF++R0kX6cH9R2R0V1K7q6v9x0QJfKskhrTSTn0qQBkmuO&#10;0GuSOKC6h+eXzy7M6+2B8Mvj/wBpbpwmR7C7r3FvnZuJ6y3L2Tge16re/YmOj2xk+taXff8Aedf9&#10;+NvuveevqcXJGuJlyuQqa2sqAx8ka6i3LBk3p8rjjBNBk6SKVZoaaWohnp9AnYylVYwVGmRWVZAj&#10;MLJZufaQe2s+17fPsO+XM8UtjOzUaRE8MyBRE0et08SGUgDxE1oGDyIyqKkzi5YjEBiub2mk5NAN&#10;IPwkamXUrHtqODKfIVJcc58Xdw9bneXX3bkGS2vn+tdx5HE5HFZXdW2dtVu38tkJ/wCD4PI4yn3R&#10;V4r++WzszlaA01RkMUtRTQvSSVAmhgCvLIoaV62WaNaFKrXRgtUSvJC0ep5UaFQsgVw11YiUAckW&#10;P5Rb9vR2GGyeHmBrIQX+LdUjudWgLJFOZTiMqSVLW6sHwaqagMXG6Qx3kR1kRo+NJH4eBytfWpWl&#10;aeXSWrd3bc2btLSdyZjE7kxG/IJ9s4HD5fEZigwsmCp6LL4zdlbVTY2qppqyrepenWpw08bBoC5L&#10;BgnsNG/0ibS3pLUbOlpcricrW0WXz1BumuyEMGDggoVxNZT7SyLx5KEz5mOghJoFijp6Zo5alpFe&#10;oGua7x/Z/wB1+RY5OeGa05sBa3E9sLmYylqvFcPaJpoLbBGmWNZJZZVaLUyrKJt5uNt3zaovECjc&#10;B2akqCwrrBaOgwuaGo7iwpU5svxu6vgJ8o/ingMp8rxVdUd97Bo909Kde74+P+FoNw5zsvJZbJ1G&#10;+MBvvu3pilpcHWSbb6rqtwBFz6ZGmyO4TkJMXHBOMYNIrV1YuYoK2LxSRaFR6hEYrqVtKCR6iMRM&#10;ZCDyQQL8jngwRyttN57f84ct7iLmF3Z2EDsNWaEUEVXKgGgAI1K2G0rRwBrKWLYiu5TFTT4Sammm&#10;lTShwBgVBp8hnqrPrqjz/UPYXX+6jk8VWVFPk7bGq66P+OU6S09VIphTbjvkJKREqJyq0s8BdJrL&#10;IEjYTgJ8j8fuvqnaO89uUtAcPHv6ePcG5M3hqvI0e58nl6+qhlTNy7uSpbNnM0bU8a0lQZm+0SOO&#10;KMJFGirIWxfeL5n2rmPbb22t5Eiha7hkjR0VXbw5dLiJo2A8NpQ1X1SMqRqJQoCg1HOcl3Iu4xEI&#10;gDD7RoYCikCgHngtwz5dWAbH/nJ/LjbXyD6h7i3PnnzsvQGF3T13t3quuocLhussbgKfZW4dqUm1&#10;cf1NhaDb23MHt6npqmmiyS06R5OvjpIXes80aMBm25gIUw+LZYchi6DbvkpZkykkNbV5SnijejFV&#10;XVk8s1bULWzDzNNMfPJo1PdGu0B858/bjdcyc37dJuq7hum7vE6yxNKsaSKyyARKwbUsUWqBEGjQ&#10;zBkAKKOoott+3vcLzmraobMxO0tuTMGRhOB3g+HpURkDXHpyAGDAkjSpCu9ey8nkN49gZ7cO8did&#10;1Z/u3B0e7KyHYUu9NsbT6h3XuHNncOKwW2sQKPb+Fh/uJhp3oIMNQRz4THCvamiQT0o8CE2LS7q2&#10;tgP4fuTMbP3A0lXlXar2ps/IbFxwpWrp5MdTzbeq9y7xijrBRToKqaKrSGonRnSCFH8ayhzJHtvN&#10;1ny1azWtxFzZZxomsEvrVsjukkq7K6HQ6MpYSklDJQAi5e2bne494edt/wCYZnj5f3BLQWcRMMjV&#10;gt1ilIkjIl7igJ8YMQ39m1MEz3zF7b+Onyck62y/XvVnfWwe26Cqqqbcv+lbvCX5C57dOFyTyDbt&#10;DB2Nntr7By9XDs80SY7FKKGeqqKWpLVVRNVRxqOt07nycEMOmnq8rFXTzw0f8NocbUR1AgxdRkWo&#10;4ZJspRutTNBSuI2lHiRioZOfYq9tuS+XLLmLbrbcLdbG9g0yzLcz3cM6hWbUWQR+GEYI41qyhzpU&#10;yqTq6yB2X907fcQx3CFJAAcvIpBrxoEZdOM04+o6eviL8cOtc/uto93ZHbXWWb6ww2I3jvmm7S7F&#10;7a653Rt2Wo7J29siLdFdR4vpvM4SXZmNyW46Za2io6yLKTIxl+/plD6A+6n3h2dlpaTcPYGAn2Rt&#10;+uwVIcftTFV+39yTY+eqkeSXMbgzePNNWTZZKVIwtJj4FpaYSvaSoltoG3vH7f8At5fbZLD7bIL7&#10;3AF8TKtwbqNigYHwY/rNNu6jUH8SWZ5JAsgHixvF4Kvm7b+WZbfxLS41XgdmcsJ/KpCiuK54lia5&#10;qwoFN988viz/AC/8Vh8r1F8Suzdt9m/KTAd073rOyt+9r0PyI2FLkaTB0tVDiumeutubuxW4uua3&#10;A5DP1g8+4tx7hq8lXVdLrFXHh5C0Q0I9HkcfSVUNZBVx1UUbRPAgNMaWWQsKmaXSWkWYOGH0Iv8A&#10;7AY4QT3m3blcxRW0kUSEsD4lWd/DA0wqDpAGVqpKkedat0BbW4CuyxKwpU0qa6gCKAHz/wBVfPql&#10;jI4LfHWG+M3tPN4fc+y9x7MzOXpcjjKuqmpM1Qbvw1CaWfHUlJFP4qeppK2IxeWMs+h7BybMYlFh&#10;KSgzDK2RrJw8RhSWareVb1MMkwEfMxpUqmqFV9BVNEahSqj2dbvzNuG88uHcV2uNJPE1smjAEUrK&#10;7VcLrdCCQtKq2Clemtylu7uJTGlKipwBwLVyaE0NPKp8x0LW+e/d27/60aEdedf4CnpspHmayHbm&#10;x4Nu/dU2JrcdiaGpzk8c1HQ74qNsyY2b7UV0NVN9zkq2WqSed1kRXJS5angjjp4HleNdL+SWkaMF&#10;lF0RS3kTRIeLMQTzz9fcaS7hy7e311LfXaxRSMSNKTBjmlWIGk6xnKkj0HDpzbjFPFLM8ngqeK9z&#10;GorioIHrwGPPj0V1K+lytZlqqTKCmpqioSeeeBamF5nqZHWmlqZGaHzGqSxkLKWjuTIB7y4GSKNp&#10;Fy5mMfrjNOyGKm9ZZ9AWncmR2cH0lTcE/wCPvfONnNcrbtyksYYqreIG8SYlAKu3ixpoQLQ1wqmn&#10;caA9B2/3zamupYCDE6EVY62rWv8ARAz/AA5OMV6zbyxX+W0Um3qSjq4PtoamaqgzUeZyEjU1GEqa&#10;+oqUpKVqKmUyrIxKqI1UJrYgt7g02RxiVYWTHxyFxIkeqSSMHyqyFZrIyyxOhVTrGkEmwubkyvNi&#10;5kl2eW7g3540jaNnIVGNVNQUJYMjq2txoOplpVsAB/ctw3a9ba3jr4Mnia9TKxGkdnxUNCdVQM5F&#10;TgdOE2HzeQwWTywy9bT0uOqcXVTSJLFUTtUxVXhijo6iUfdUuTp5KmepiAYM0YJctpXSyZ7MUlMt&#10;KmqUSPLUJTLSr5JjOkDzLTUyCmgp4oaSGIosrWU86m49y7yXyrzFzTtdva2MaXckKL4wnZEjZZZG&#10;CNM/iiTxZ6FjEHLVCMwDspeIfbX25vti9webbi4tlkiu3g8I1CDSRVl0iU9qqwANFPxafIA3nX+x&#10;N8d94bD43Z9DtmWl2hRUdZvb+9+agx+2YcRm9yUOEpdzbszUu4KrddXnd1ZqrNTV4zHyT1EThJII&#10;FLRBi3bC79wXY+Z3rtTIbaydLUbT3HWYh6qp23kqTCzYZZYKWOsyWWykFJgxW09ZHUx1MdNNUxiC&#10;k8+rRNEGm/mP7vHNPIiXXNtnei42QWxmaMzMsrUU60gQJcPKqqzFCZDIW7VC9gOZXMOwzcibu93b&#10;SeLssCrWjFBqljoVVjrkIEjHSxBb7OIuQ+UP8mfuf4XQ9ad+dH91UWa29uPqHb26s5hIO083ieys&#10;x3DPhNyVeY2x0vhNubOyW8N1bcroHoY9sSVLJmv4hmIaWUoVef2uKrE7X2tmZtzY7PU2Aq91UEGD&#10;xWRbIUNLt2PIR0EuO2tPQUMskVHVVfhrGFPFHFN50ABAEaWD39ZecvcT2ym5SuYZRtu2m1UiiTTS&#10;s8ru8emZwzuCgYoJkBdBHRg6opLulncb9yxJZyDwbazZCMFnYvJVh8QIIalTqFCRTiAAD2J3J8nv&#10;lF8fKf46dndKbk7f2l8Uexdtb77b2Kdt75zvyF7E2jU9oVm9fkPtLce46oZLcO3ojksBBNnMlLks&#10;FW4qviWBXkaseBRBr6WKixUEslNFls79mUyDUUq09Rk6qhjvH9rFWVdLTNrlYmFZZo44tRJa/qEW&#10;clcwbtHzLeXNnfPa7QrK8I8CH4CGLIzaJTFq4Pl+9qFlj1VAlruN1sEOsynwqmmBgEGvk1MfLPpx&#10;rXx1n2Lns92VkqbZ+7c31L0Tjd95Wr67pt0bbTdW3usdob2z9U9fT7j3FgdqbvzuHabBUUVNl6jG&#10;YvIVmVMXjaBoE0+5GawtZUYlaGmrGpWyEMumtgpqLJtj50kiMcngrY6qmlkJj0lJBcMLWBsQh2Hn&#10;O1j3/cd3cG33G1ceGVkktHkTTLVQYkEaqrMkhrE3ijIIUsvRzsO6xbm0ty7IpUfxFdQow+JQAKee&#10;PWuOkr0h2vtzZPZ79ubl25TZo7CydDX/ANyqzdm7el67f2BzWLzNPV4bHZrrbIYLJ4ukpJcjT1rT&#10;UNOyV6Lqd/C0tNJCxu36OCqrp66UIgkmp63H0cVPHBU0s/jpknr6fzzCqqEghsJkAdkAWwUj2Jef&#10;fcjc+YhtP7niFZI1uEllMjsJwFcxIzxigV0CaHIjI/i0aQVX9/dTzQfTEgUqDgmoJqBqGMcPL59C&#10;V238md6dm4rrzB7OwwNdNBt7de0Oxd5ZjP5ndW2Ow9t1Emdze3etd41mG22u2trrnayNpsRVGtx8&#10;VXpqVnElnCz27i8RQxUtLRmaKFII6ah8yzMpoINEUMLNUSO7vEIRdmIYE+on8QbzXvvMd9A0V6sT&#10;JC+p1UprSVky1VUEBlI7atqoWpXpm8a8MbrOAQrVNNPGnqPlwH2+h6Jn3FvrtPfG5d45bfVVjs/u&#10;Su3ZuDdW8ZcXT7diB3pnp2nz2SpxtjH0uMgp8jVzE/b0QNM5jLJGgAUvVRhBJPGI5W8Cgh4SqOkv&#10;kCsSfIxZWRtXI4P9B7DNlzOsFtL48Sm5kHa3cpGnUM6VNQVp2nzNanoL8zc4Q7bstzJPEWWUU7cH&#10;A4YUilBwxxqST0i9p7unhpaqOmo6emzc88FVjtwLU5GiyOIbHu8eikko6lKaWmrYXs0UkLSI1iJO&#10;CG6rsbAkbU7vHGP2UQLGmuM6lA0qGTgDm30t/QezDatzulaLcraEtMwcvk6ThsMSDxFVUgHNPXEJ&#10;e3/Nu2z8y7nzDYojxXRABDmraR4ZIUrg1OcLwNC3HoR6zPb1o6DBJlKfK1kuB/jVZVRZSOqqMbPB&#10;mPuaioSvqn+5uKxiyI34l4NiSfbdldoV0VGazwtNjZICs8nnRGVWZUKeJ6h7xv8AXhQwYD/WIy5f&#10;5ygnv0E2iK/19lAzKSQaE6Yx9hJqNPE5NAr/AK8HKnM/uBBs39Z1tuaomKhGhd2LgsukKI1iOkAZ&#10;zUEs1MnofOucpu3CbXj3jJgjQv8A3gospt+tocdTNhZKsUr1NNlayvooxloMjTsBAVqZJIZKeWQF&#10;V1agicRXvtyokeiZo3mZ4pBNOjtPTP5DJ9oS+uIxawWMSqVJH15vJm67Hs/OxFhutyFnZCUYCUMG&#10;UE0IUqO8BhqBoozQmhMuc+8scqe6s1nypzbu/g7vEtVkMM7g0UyaGSB4Y9LKCDqkPGlCcEx65Hev&#10;YjUG8ZpcbLRYTErXY6rxGy8dLTbY3NGaCLFRb2ps1g8zRZc5ithljppcn5456WIhQAbhMQV8s2Rq&#10;sTk5qpZ6kCKhrJaCqphVUwVfLHDVuopDLDSixUEknk/mwltFWw2FbfbrMNYwB3KhyaHTK1KsrO4E&#10;mSdSlVqwVqaRI3KPKllyByjFy3Y2KtymHPh0cgIzSvI9VLSTnXKzMNTClaDtwBr7bkyWf2Xh/klt&#10;jDbW3W+HFPne3Nr4HsDYOcO1NzY3HT4zblVl9oYGlp8//AsnuOlJaoMVOkahiqy25dqjMUVBV0tN&#10;VyJSLkZfBjWqPHTPLOWlEdC9LUS/cJUzJEzRkAxsFYDS1gUNhbbtzG5t0SNmiiJadLjUNY1SMyka&#10;aqAG1IEJPxV4AyLZ7dvdvt6T3DiW3U9tyrIKVJNAisa0+EgrUV1U6LPi/j3v3tDr/M712K67srev&#10;MbW1XY9dtzM5DcMG36CnpqDNVvYOC3zt6lfa2T25Q1GTSnzGKPiyuLeoilKzUzPURJDJdk7Gwm4Y&#10;tt7hr6zbGbaejp6P+P0tRjMJllyjaMWMXmLNhKxqycGONGmWYzHxhA/pIhsLHnHmMbrJtsltc7U6&#10;0Eit4k7OKq7fq6QznSyCNS8gcaSurt6O7fl7crm3kvrVY5LKRclWqxI7TUEilTUaRU44Doxm2Pgr&#10;81e2+iK7u7oyDrj5D9M7hxOVrtwZXqncGO3t2vsrN7dNPT7oo94bH3JBhN/UW4oKWUPNTUFNXwfb&#10;Ok6O8LxyMIGQqVr5VhkTySwoEaZX5VSeIJdHoPBJKsPULk349r/b7l7ffb/bL3e4tzSK0upFZLaR&#10;AVn0LqEseujAkFUSWNiqllXOT0l2qO75ccw2ZxIK0xQ6RUHuFR5UIIrjosPSG1OxOjdt5De1PuOj&#10;xuP3PPFNjdq5jExy0u5Ex1OtZDuHBfxGCOemqI/ItPS5PGyEU00qxFjf23V+Goa2MCpLIxDiKpg0&#10;w1MD8HyRsytF5UYAqXDBTb+vsS7V7pc3XNwlpyxtLI4DfpSEzRuK6AVZlMpCDvkCaRivhkEjoT2n&#10;Nu6wTWNltUeq3k19jVKELU+YLUAqSFIqBwoRUYurPmn3ntzN0WM6p2+z0kc8hrdi7qlqt17Q3NQi&#10;pnpBBUSzRxbmGLhhqXlr0x09G8kOohDewqt3d8P+tuxvkrndoVe3905TGU2Cx+6s9vrM1eIrMTV5&#10;fLfxGSLBV8GGg2Xm5a2Q0wfipykZgjKyrDddecFh71cy7F7G7XzRzbsVrcbsKKIkX6dtKXC25Cu6&#10;urIIm1hWgiRlpqY1QvLnOfOG7/1M5T3KbaoH3Xc/qNcqKsfhi2lWMKRIreKHU1PwqooNLVzuGYT+&#10;a7271L/Ku6++ZfcPX3WVV2TufKVe2dv9Jdd026OsI4MHtjsodc1mSweU3fJ2tFWQ0ODp48jeuo8P&#10;SaKhIY3YmF5//9a0UVoWlnpHgpqaoqopCFFYBAjQu7FG89lBkR7Frk3t7liaNbifZbrxri4SzkIa&#10;QxnxHEqqoZRECwERUdv4u6hFadF+3e3O6PzXBus3N1bUOtYFtFCkU9fFZqk5VuI4CvWtnXS47IR0&#10;8W28HuvLYTF5LGU77qrKWoyG5Y2ykMMMEscGEpRGaemlgcx0vkIkLDS55YhjnMRJmto7nxkeCweW&#10;Obw1dQzY7JDyberY6+E09UMukeMd6ymrKZysytE/ljuDYHUJv2TeNr23nDkW8u9+Mdvb3RLrK8jO&#10;waNgkJdnkRbclgtEjQAO6lXBA6yt0Wm2yWJmvNaAgkEZpQjT8TjTU1zT9nR0erN97K6n+WHxvz29&#10;+2e08Lt7qbsTbmVrN0fbVMXcG0sdtpJa/CbW27Q1/ZOW2rt3FUuRdY6cR1dIMe9RLK0cyL4WRVf0&#10;XtnsvZH91e7NvUG/dqUm4tt7sxm30Wq23i8bkdrzYTMYCCObblZhKnM0WEz2I8papgjhqQxjlpjH&#10;ZfevdP3QsN53SCz5FuG2vcpSkcuuU39VgkkKKRcwukWpnZ444LgpoCaj2qOibm6ZN43CJbFfDuCQ&#10;CzMZD2tWpVzTNBQBjQUzTocO4f5nW5OsPkbU9ufy+Nwbn+PPYe4tqZ7rbfe7tzbtpvkHvDfOPj7B&#10;3PkZ81mKbvHavZuB6/ze7YquiqIaDbu481S0cdLG/wDEpZDIfY9Y1qSvrn1zR0BVnqo5XpFyEcTp&#10;G8sotKvl8hUFhZlI/wAeD7hjmWw3nlvZrN2s5L2KRfCKCb6aR11LGr6VYoIyx0anB8SpWoz0Q3XL&#10;r7Tai5mnE14QQX06G40BChmXSAaDPdStAcdVTbkxua2pjaVJZctBt7OxzYyoxUedqsVXS0EVRS0K&#10;ZCakxIlppsVV1/7SzTwyJVlWAWMi/uHLm6ifHz0ksTyvMIj5GnjjZNMqOQfFGCY3088k8/U/T2Ib&#10;TkLbNt5os7+LeUgigZiNMEsikhT5Oa6hgntVcCgHR7tGyJYXFoz3NViLVJQ91a4ArxoaVP208ulB&#10;huvcftzsDF1X97sfioMNPXpHVnaNbn6Jnio5Y2SDH5SmikfJxq4CSPBTiNgGjMZCkNlRClalC0Ms&#10;NHVQyxtU0qUsORpJYC+to6hy8TpMqglHQuVkU61svqNbCe82i/3iO7knutjdZER3kezl1FKa4UKu&#10;wVXKnS3hq6sjDxAzIob3LdH5Y8BI7F7ooXCnWYWJaoLZD6VGrAp3GtSA2BI2dlsZsKs7GpM1j8zu&#10;TbeTw2Xxezd5T7p3V1VvfG5oY5J4c1trH+LL0E2IkkyVI9fj8jDGaykni8Ewd2CLVJRMaOI0/iSm&#10;QoJCwbyEoilwsYXQmj9QAuSb39PMKSQPbDc5o7sPNO1SlKaQGY0q2GbVTSTgBaUOrHoHVgREKsc8&#10;a/Zx861zX8uifNRvElbNDMKiprNVTIjMvpTW/jRmnGgzJIrEMzkBbDSPr7jPRw0v7kdGaoTaGWSS&#10;XSKWaKVitlJPkVyeb8i1/a1N1ur/AExz7qLdogy+GkdfGjcKCNS/BpoeAzq+WTNrkzJJG9ElFBUe&#10;YIoa+Xz6eY8199R1lNK5x2UWSjpojjw8UNXiRSvT1sVSkbhPLPIkRLrwTqvctcO8RlaSaqgkWmWQ&#10;wJUWg800ixg6Ymd5FSNRrP6VB5+vsOTrbRQ21pcW7TSoJPDOvSiaiDqAVSz5APcxHlpoTUnlsofi&#10;dNTN8yMAg+vr6dMVfUSPh6LD1bVNZSw1VXkcZQLkBS4emrGiiiqsilNH5ZKutlSmQF5C3AI/PvPH&#10;iaLJFGyEjVDxmW/6olcSsmnXHAykBVK20kDi5vf3T+se68ui6OwwpD4vhmva5UxhvheQHTUlicas&#10;8cdJ4gLUsLeLSPtr/hr8/wBv2dZRv3PYdcfi8fLQ4iioxRikySUNPV1WLkhUPJJBVvTtJJMKiMuS&#10;Q07FrX4uU7SY2ohyUXko1wMVNHUJIxniyDqPCywOqxSuvjctfk3C/WxBHuQd85k2zcOX7503+bft&#10;xu5Y3H6L2iBvEPjBhIisWooUFABWmksMdCi7v7eTb/H8d5ZHIKjSVVslWrUD+GmAa5/CQehV31lM&#10;HLiqyKfeVd2TuPccmA3ElZjoKrGYmKuy4ln3BRZBMhSQVFZmkgWCCQUoWFKgugZ0ABQo7z2nR9j4&#10;/rCryGWNVJtfKbio81Pt+pp8bVNT7o21tmox9HHLB9/XVEFZuSBpZYIpKWkhKyTyKsses7k+717l&#10;X+wT817X7fuWmOtolu7c6YYo3OtS1wC7ELqMaIWIoqUZwopb8tbrvW1ncdq2vxdDHxFDqNIAJDd7&#10;LnSGwK+XAkDo6kP8pb5Qbn+IVb8p8Ht/Z6wU295du1/V+G7O2pn91/3GoOl9+d1VXZGUOF3DV4rb&#10;+Peg2IMXS4eWqfPZTLVBgho4njCyqjP1qVNYZVyUopowQ0bD7SnhjgjDmR3dYgAfUTexUDm/t3km&#10;zh2jYL47hyzbG7aMyLM9ZWcs+miKGI7MEkGjLViQOlmzWElrC011GqnSSBpEhPHgOBqOB4Uzw6KL&#10;1BiKmlwsuKg66wm4d052IHBTS4nJbuz+WyeRyEeKocLg8ClRU0uUyMtXMvjMUMjMhuDcAe0FsfMb&#10;mh3HuWfL4KgTC46shXbWdompoZ8zSVdMxVamm/iOSyMrUKyNE00q0yM12WJUs7TD7u8pcvXnKnL8&#10;W3c1TnmrdEV7qzeJhBBFEqyv4UqqlsjJMBqVGVpAQQAhox3cWf700RR3hjbQS5YEoqipPAAA1/CM&#10;sfWlOrB/l91R0b/oX+O6dZd5diJ3PuzauVrfkF0j2DT1tXsTpyugoaaTdWS2buDG9f7Q6+2+M1ms&#10;VEpxWOfKZB/NAklQzAxvw3F3lsnD4rI5HdlVnMXtnB5jC4mPI022cnus53JbprMZQYGk2rjNnUGd&#10;3FuJ8nlMpHSqlLTyyxSxsXVUs3uNty9nOevbOxj5oXZ0G53cSqqLK0cqAeEP1o3IVX1SIDEVBZjK&#10;NBSNj0C945Eub1LS5u2R2AY+GF0mjAITUFQtKg4NT+RPSSxH8rT5kYz/AEdnYOK2Zlt99nbF3Xv6&#10;frOg31D15uzqjb/WdFPWb5yPfFR2+/WuwurptuUVFDVzrl8vDTVkWQQUYqfHPHCJmSzGAyWOpHqs&#10;JI+FparFCpo3p8zXivpMnPBSfbVeOpaJsnTUkn3OmcSRWhjJM6oquFB3KO0z8u8yvdc33j7g19FN&#10;qhWNY5FliLMBVW0O5aNTWojIq5Z49RbG77yXJd7L7S7ryvtG5CwluXiUSECQQ+Hcxylu5+GpKKVc&#10;GpURkkrUOPhBl9+9C/MTC7ioWw+V7Bxu2e9KWSDFdpdcbTFPuPB7C33jhkdv9k7hzVRsCtzGOraH&#10;77FT0ldOualCJj56hp4NYbth6Ktzz5mN4YVsU142PGLSzG+Lgyc0FPBio62nM6YCj8yxVIFS8CiW&#10;MmNfeTltzdc7HsVo8qvNdWttcRLDPblJElvVkMMUkylVVRqCCokjAUFTGyg9D/2o9jOSfbPeN05m&#10;2a0ME0kEaxQl7mTwAIpFZTLLcyiXW0jkM8dYw7acZByt3/OfuXLdD7d6q7Qqa/eG6cLUbikqh2Ts&#10;zdWG3fjsxv7Fb6rerKHObiXe2H2bU0lLT9pZyHHtktv1MWGoazzY6rpnqJPEK+e2Rha77/cdOsND&#10;uOqxdJiKjMrj6ery0+MhqBLFixPWqyeA1DMQpXTrcta5v7w55I9xdz2Pcdg2Ld9tW+5atZ5pYoTJ&#10;9PokdGrIZYYzcMiHTKYy7L2sAo1sepI2++lMtxb3Eiy2TEFFoIxGQSC3YAWHyb59VP8AWHyk37tu&#10;LbvXe5fuN6dJ7M7Izvb2N6RTO7k2R1rRdl5jbv8Ad+n31LDsKbD5OmyuGpYqURPFOrNFAYFkSOom&#10;1ld7Zz21Ovdh7g3Rnq/cOCwm08lt3MZ7N4mKXH1MGLfc+Nhqp2lFI1PPh6WiqJUrNCmMURlbUrfu&#10;LnryVznzZzZzRs26sbKeK5V4hbEjRFIls/GRwjPEzJ47VkdlVRFI1SvUrxfX7luNpdTSReGykDKu&#10;BpQkgnGO2prUr58B1fN8INxfJP5N/J/pijK/HXe796dbdxbN2VsDfWawnZO29t7j2Z8ft27kpYM7&#10;RQ57Ibl27k9wbm2xQZeOeummyePrYqeOcvHEKb244JNtZPNZB8Lh9r42bdFCtTTZTGiBtzbklo1m&#10;DV1Xk6aGGmtJt/IUktHJJVSTqlQ7FAiHULOern3D5I5fi3Xmnmq+uo7aWMSIqxQ2lsXfTKiwkPNM&#10;VnQFCqoxoRSJgV6X8xJu9pYR+PeuwDAthAig4oF4tRw1CMGtBTgVP8g4flP0H1Js7dXcvdnffaEP&#10;U2+9r0nYe38tT4zAfGTpeh3NVYugodtUHXtbHuLe264tqd37JytBlloMLRYypjxsNHSzUtTMEVU7&#10;J6swex8PLlP7r4raO6N/ZifLbrraaOkrsvmc1jIYsbQVu7dzYtIJt1V9VQ0cQ+6lEJEIEQRQCrY2&#10;bt70cx85czb5cbFfrdbZtlpbs6QxxW6z67dY57iOCaFTGYX/ALIP4zxkR0k0pHpjbc97vLieT6K7&#10;AWgJIjVQTpAJKlakqAoySQFA1EAUIn8uvnfvz5D90bgh2J2zW96dH9G9aYPGbEoaHba9VbEwW38v&#10;jMOm/sx0x0nvHFVTdYw7WaSPFUtFXnc1ZR/ZxVyVkyUtA9Fw3FTZ7H4HIz9d7KwGcyjZtny+N3Nv&#10;bN7Qx8lPXyxx5memkh2RvFK6uAiJpKc09PDKzaXqkTU/tJs+5zbTzTyvKeYGZLv9RnaCJNPhFnSZ&#10;bgTPJ2tpaZ2RFfQ/hIofuSs9+hj8XdtYxT9NMAf0hUmnEcPmcg9Nm0uwsHuDtXqGi+UXyJ35tHC0&#10;HWnVWL647I2L0B1H2pmdu7e2jkqvJbEyuY3TQfIfrvdm3sbtzGZSSqzMzSZXIy1ELRjGrKYXTFSY&#10;avxe4KPGYmnpaKB8RBUNAKiqlyGQGNlrQ0dZJPTzUMOqpy4kmmDJVSSAhi6hjHkS3uDyXuXKVzvH&#10;M+/zXdoLqe2W4MJEcUkngBmhijJZ1a3AMTs0lVMjNGS5Rx9a7hZxbe8xYqoYgDioJpUCuonHCtRQ&#10;5406NFmvkR1B2p8bt3do93b13rv7Kw9z7p6/oN2NtDC43rvrjLdjYzY9RLU7H27htw0u9M2E2F1n&#10;LT4mkqTXYTH0Du8lPSzzJBkBYqdmZLP7amxcOWpcK2QgWOSqnw1Nm5o4XaKVqZ4KmeKnmWaPhg4v&#10;c2IICn3g3vfuZBy7zjeb5yzBK2428p8CRJjDCGGqN5VhaJx3oWRUYshRidIZmURrvm5rPdtJZxeF&#10;IKVIJKmlakIRgGo8zSlQBXqonqz5P9ZdH/JbEdvZbrLO9l4bZmZrMpi9r7V7N3J0xhcnnYMflqCh&#10;3NRV+38TkdxbdFLVzfcwxU50EB1HjDyQBr2ls3M9cJk6DJVdPXYmkeWXG1lHhMLiZaTHyQQmLFHG&#10;bdpoaaWOh8R8cwj8jJII3v41dlvNXOHKXulbbVc8qQ3MG53c4BspbiWVEYFlLrcTiJSZCaCMLGFK&#10;HSuokuYX+7Q7wyJboyOzDtLs4qKioZwKenDGSPPpc/Lz5F7G+Y289i7n2TtLevXvZOUgo9u7z6/3&#10;33n2J3PhcluiPLV1bS9iUPa3dm68jlsdNuyLckVPLiRJBQ418Y9TFKfu5Y4sZyUG4cqkeHakMM4C&#10;PZmMqypH5jrhl8L0UsSEeSPSHAuLC/MtWft5ee3vt1fcyc6x3i3ltJiIKoUxySRxEGeNpFfV4hKe&#10;ICuo1HwtpEMGzPtu3tc3UcjSgFiMAUHHPdqrWo+2tOIDzWfGjP8ARnUGe3f3Zt3fdDu7G5Ey0ONi&#10;ixsODrsBW5jH4arro9249c/Qbqpsp5J3oahZWopZFLwvMFlCcMxU7rpcjS2OMXBLSvFqaCtavlqJ&#10;VKyQxTQkwU9OI7KxkWRmkPGkAFgVyRy7yVzFqCbpKu7kh5ImSM9yOSshMk8KsugF6RhSsYIarUqR&#10;WsdqzCRVJmBqQStKjOa5x8qdo49Jjp7ZnxQ3p1pXwZqq7Zi+QMeVarhjpc91tR9Z0+36N4PDksth&#10;t0yYrcW4skjl5XpaDIUCRY+n1MzyElYeGyWcWuppTDjcfUw1DyU9Ka1slU1lBMjIHaGnjpUo6oyy&#10;gPqMwBQqCQ4YCn3I5a5Zhj3OCzvry65dmorzCGWGOF48hUa4FZlZg0gMZKBSpLuxJ6Nb1ILuGZHV&#10;44jTPEKRwyaVFatggZzkZWndnWnQO1cNueXCbq7j7G2dnaDDYttyYvrh+v8AZeyuxqCoqZjh4N2b&#10;0rNxZHfe2JKSjrq6lho4cY9TFWQVMsolpGimVO6Mzk5SMXRVOgxxfc1eQV0pWaWOSCSKkjiUs7pJ&#10;yJja9hpAvf3G/tZyBy7ucE28b948MTzxw28KRSXAYN4jSu0qlFTRpTQHdFYSFmdUBZSXbNrgkYSv&#10;3pq0rgn1ySRQfLNMnPoFvxr2P1hS1UvZG+5pd1pVZf8AuNtfYsmystuilGLyeG3DSZjPZbIZPE02&#10;2sRl8JTyUdThoY64DzzPPPPBHCTIj8nmshXg0dJE9XWVUf3VHTx1OulhlQDSvnSKMCJi4VCv+eJI&#10;ZbX9zryh7abby3bW3NnMTw2nLdpqSed4nWSRaELqiZ3ehlChlEJaOMllkAAAPEsGsgLgBQq1DHSA&#10;WHqQxPmfTApQ+XRj+pfjhtXZUtP2p2hm8fs3qbYe4a7ae8cxndi1lHvLcGCqjk6GGSPZtXkszVvm&#10;jVxO1ZCKIVOJpNEkNaZRAqM1Pt3ekWJoDQZfDVmWXL1FTk6vJ4p0pKjDz5N62qweNp8flKaTGPj6&#10;CdYKSpc1TXjWSZJ/Uvsk5h9zbOTcZra8qbGN4WiRg5Z9KPGJpHaOryyx0XU5YKFTUvi6pHee+2tZ&#10;JVnsiFGnSNbE+Y1EilS2PSmABxJUWa+UXxQ3Z2fvuj7C607U2903Ds3a+P6oxux97Umc3vSdibN2&#10;FTbSw/b3ZNZvfadPQdjV/YtVSS1GXx4bBx0y1fhpJKV4zUuIMKVtKqY6N6KnpIaaNVx0FIFaHxIs&#10;mhXIWI+RPVpQCzG5PB9w7fz7ZuNzd79dpc3NxLM6rcvI1XJYoGYl2YKgog1KCVTQB5dE8i2EiPIb&#10;VmYkgSeIaGpoNQHAAYqaVHRAN2bg2ruiHI7pylHvrce/stuLOvW9m5zfRyVNuiKrrHgpavJ4Csxl&#10;Tn6TI0kDaHqp8nOs8aGMQA6n9xIM7T5qkFVt+ppsnR1UNdAk+OrUyFI81BPUUVarSQSGDXQVFFLD&#10;KoJZZI2X6gj3fbtl2u0Zr/ft2hhtLW4Uu7RksRqSqw+EHeRiZAdGAoJLldJo9abbHdvGXlCTa6EG&#10;o8xQDNKknA8uHE06XNH0Jmtqb8pet+2Nv5TrTsLGbm2vUZfAdi0tb15n1wOdxmCzmIxuPx26aShn&#10;/iu78Luiir6A1QpUFJPDITonVgGm7BumP+HZKhmYy4yeSODByf5bj89kKikjFDUU01LVKKOmo6iV&#10;9TTRMo8QchNCu2WntntXtNzRue4bbPtiT2jQfUSXIS5tZYYdSjTc/rlZHBauoasszKDGBL0M9tew&#10;1y2z26BWUlmFVYDOHPEmuflX0z1b78J2+ImWzXa3S+8ttY58P2Ds+u3Jufuilx+U627P6F69xu6K&#10;ii3ZsnsJ87DkZM/urdOJoKQSJgsipnTJy0ifdw1UyRw6unrNx7N2rR4vKR5vObf3X17mc5Tz16Yt&#10;KigxG5om3Gk9VU4nKPLJRU8FXItGohqZa2lSCSWBmeQAfn6wuuWfcHmMWm3NtvLd/ZXFrbSR96u7&#10;rDEGkVRJIh1wtKpcAELQSeHVgCN62HbF5put+trXw45loi1chSIhCtCWrmpc9mkg0r5qk+wq7G/G&#10;75Z/JrcuW6mxPTXRXyM+P/zH6R6LqqDbuRztLis/2F1FS43YVfiINr7mxj4eTdOSlwr0+Xnp63BJ&#10;gM/JU0kc9GsUtMPtLlYxicfRU1TBjUoddAaYCKNaWOB40o442lCaIhTopAB+np/xGJt/y+9pve7b&#10;juFiZ0uaTq9e2QNr1NpSqqSxI0UGjjppQEoudshmMkaQE61DagWJOc1GOLehFBk9Uub42dundm/6&#10;3LtSZnsnOb0xFH2HVZyhpsnl8juPKblhlrd4ZXIUdPSGaoq490yVUE8pRvVEzvzYe4U9C1A+s+Nw&#10;pPkPj1hmbT44wsrzcylwQbA6eebCx7a7wd4SSGPxELLpQF9JVQas2pFjwoU1UkqeFAOjeK6muYyi&#10;l9TCiVYrgcTUacLSlCacOkzBkKnIpMsLVkf3MD0+PSprJKaaGlpmX7iT7mB6KnZKKKlMTo2qMn0h&#10;RwR3LuKOgoZ6mWBAAIgwE2s+NqhIpZAFV5CaYEtp0jhfryPbX9S7i+3GC0triR1UkkmNlC9hddVe&#10;0K4/EHYE5Xgeiie0uRcqFUuRQ57eIqKk4NR6HP8ALpXbJ6gzHY+/cNs7B5Sd6qohydVi563FS0YG&#10;Qh2zkc/gcXX/AHjwUNF/eeqo46NZlqp49cwdfIAAwN7drTv/AHPgewYMhnMHtajGSipsBk9q02Dz&#10;O56+gqsjh8bna2qqq6pydLtmei8s9FSmnpJ6hZo5mZYz4WliS55j2r233TlS32IIjO5Znm8Tw4pC&#10;rkKoVaBatIMADxPFkDBlqJmtro7ZcmKIA1NQTq0qaVoQONe41GB3NWoraR3Fi9x/C/4x91fC2v2x&#10;1l253TuHL4+t7A7I2d2/u/s3ZHx82JuPE7A3tujqnbm2oNo7X2LV9xUW58ZQjc2eoq/PYvFrSvTC&#10;P7rTVxDfJWGGqOTiHhh/RLDI6wjTGBHql1hmksxIIKFluCAbD3CdvtYubD9xzHxJ/iV1Uvljromk&#10;0A0UauvSdPcVLHoNwKJJ3iVKsK005Gc48hWnmQPn1TxjcRUVVRDiaOhmyNbKSKJMZTyV8ss1VE7v&#10;HReBXIPhfWCDp9IBKkj2l6ncOO3ErVODrqWspVrK+gqqnG1EddRxZHG1Ip6+geqj0q1TR1MZSaEg&#10;NDKpVrMPcj8kbEmwG4uN3iinMMYZI2ZBKUYugYRK7hCpBUkszUBJWgIBvYxJDLqnFQBWh40YEBvQ&#10;Gtfn8ujE47p3dnSWfQ90bCze0q47RwO88DsvsLH1m2d4ZvZm84KldvbyxeIroqRxQVix+eKpKMjU&#10;7iZI5IwT76EavRRSEQJM7SprppxLqiV5EjaRHRSk62FwBpUm12/UVH7zvV3u9jZ5ntoySEmQEhyc&#10;KGFNSsKVWuokGmBl2eVnmdDI5iWnxLkMR6gmoNc+vTDn8zW4feL0ol3RncXiFoMjNhd/bfXFVUWX&#10;ylFS1dTg1hx+4MjPkcDV1EqBJY6unmyNInn8UBOhedHRNTRLDRsJ5gGijqKyVJKxo55BNIrVsih2&#10;RWJ8d7sAQLj6+025btDe3zX+8WxS1SheKESLEDGCqUhrIQQtPEUMqtpODqJ6LZd1t7e7igmQuhIq&#10;ASoDDhVSCCQDkVANCDUVrk3b2X/fvcdTkd70Q2pgInWtq9l7EwtRh9lU24cLhIcHjK+j2Eco2Fx+&#10;UrIKaNa/xGmRgJGsxdw+Clx1HDL5Y2gjMMEdHDJOtVMkECL6IaFFJajjaNCsnjVdYPquQPb25SxT&#10;zR3c+1StczjxNKSwofh06m8TxEChmVlUDIVaAUFBRfXSy2cTNbMZX76BkFfIlidQIBpQYqAOFOhJ&#10;3F3RvLee1/7lbuqNw/wjeOarOwcxRbXyWyNvVO8c3lZp8hk9ydjz1NNJU74qqTMPFJh0y9WwooId&#10;NGlMCSXn+L5PGSQuqpLFNZ1ghKWiQoBaR9MzpoVTYG92sv149kI5b5Z321uVaaSC6jbS0jqxZyCz&#10;VVAyodeFJ1KKjAIoegfdvZJbsktm73GoDVqK+ZJGkAg1px/l0DGI2DsDfeLyUMldVYPJ4WmjStyO&#10;Yq6aCpyEy1lelPT4rGtNQUE8uUmrKKJ3NWppo4ZZiskQZlyZisSvpYWrUgLyTf5APNC07VLRsz6F&#10;RVGqOJDqFrn8AckJeUraTYN91bTdtWNGM5MZ0CJWFDSQmuqtQRTSoYliAet7Jctb3QubCDQoFWFd&#10;QpwOWrxpg8RXz6i9eDcuxN05ar2XHmMYmGwSDf0SYypnxdNs6PKYKnMuTeuM0rYrL5aqpRqdI1ik&#10;ljAkYsCGjG46jhaJBTPDBG6IYxE6ss6xmMReln/cSMAD/aePT7G3NnNO+XtvMovEasZIIaMo0AZT&#10;rpoQFSy5IqoKVGqgHQj3i8bcbOeJyFcoaEMD28a8FwTxPwgjFT0IXaXZXYnYmVrhkt2tuCprKav8&#10;WUetoo8XkdvPlxk6iulmmosVTpQVecDVFSzaYI6uB5LMefayXGUElNTzpHURESeiSoSppphJqWMr&#10;pnCi0jL6L3B/p7iYc570Tc2skySRNHpKKEKaF1EGgQPUA1NCD518+oAsuSZ4d4kvV3ZiniNIR4Q1&#10;evEPTTUAglSRwJI6BzP7y3XhKrLbRrp9uVvlxFDSVkO181trdmBmoI4P4rSVkOT2/UZONq6jjq2a&#10;pKSpJGxKMbhlDDVU6/cIs2l6WaoaDzgSs5CqC9isx8pjJsRHpVbA/W1xby/NPcRtHZSNFuIhDaP0&#10;9FSQq6lIGmoOpDJqck4IFehrzHzTf8v8v7/u/gkpYQq+kaVDhiFIJ0HSQCMlXLccdP2xfuamsw9L&#10;t2traHdhoIKn7GeLDvjXyJyrLjTU0eQp6anjhnx0qPF939w0szcELZfa6k2xNTUNLU0+OSWjyMXm&#10;p4hOkciLFoVhNJJUv6DHMjC3H9bDn2g3PlzfopYbu735XvAzq7BUpgk9qgCrUFSKBlqQC9M4acnf&#10;fL5Y3jmPmXb96jk2uOzMWh2WWbxGkDhifDtKKispVXLMrggnScAUN/8Axu37h8btLPJub+9m7Mtk&#10;tz024546nCx0MIoKmnagXGxS16ZGqysscspnpmp45oW9EazHn2H081dG7wvFC6tCJlmBjL+Pg3WM&#10;gyRSxsnqt6WTnj8HO3Q7OVh3GK7lR1nCiOjaWNe6r4BUqcVBYOAACa0zBtbCx37ZpWY6NaYwzfFk&#10;HOimM8Ac9BwMbtbHpQbgoczmYcnSZ1sRXbbnpZSklXQVdOaxkz9GUxk2HrqKe63BqYakNH4nAEzd&#10;RYmnqtNZWpFNM5SKYRFqdER/2pqwFjJKnijcEKzekr+b8FfN20S8ww/S2VxJCsSijFFkLFdJCV1B&#10;ak4BDGtfLrGXd7yTkjepJIJhMrScKaafEaZD8NIq1BxPR1+mvk3ndmPUbd2nQ5ej29i6WryGEhzF&#10;cM3XVVTj4oKvD7WnnxtNQ4XJHMZiPwTSwUflrI6ixCBLMnsKq0LyCnkEqiKCm+4UAI4WSqLH1MW0&#10;FGHKA/X3FO6O91HoaDS/AiteFCc46yMs7z94QrJLAI+GK14gfIcOrDu00i3XBjMhuWOXH/cZjce8&#10;l29UQVRytA1dgdsw4xBDHGIhXpUJUEQV7QEmMjUL3A5YuQtjaVyLkxAg/TguSp4FuVPsK28WjCt+&#10;XRnBpdAAKH/ZJ/yda6Pydng/0/8AZMMcBj8WdWkZmYl1qKbFUVNVq4JAcrVRlf8AYX9z25Fvp7sz&#10;aqY6bkOsU4dARSnTosC30k9PP0vx7weEjgNxe/05/p/W309vrPpqAmPt/wBjptE0VoenCZ9cQLWL&#10;eP8AQPTb/XNvUf8AYD3me6/T6Dk8f4f0/wBj7S69WnHl/g6tI2AfQU6x4mNVadWdjfx8I8aX8gv/&#10;AKtvpf3gEhUAFD9OTcD/AHgX+vtM8PiS1L0/4roukYrXHp0tqeojN01RqTcALNoXkkr6mif9Pv3m&#10;/wBpP+wN/enttBA11r8v9nrWv5dclqY5DrLwPo/LTKL/AOwULaw94y15Q3F9X0v9dIA+tvofb8MB&#10;KEA/Dx/OvVcsRQcesGVLPR1TAOFWHU7aQV4AFib8fT3KSMRm4fVrN/ppt9f8T/X2XNOZAS0dNOON&#10;a/y6dU6O7jQHp4gp0iWms7SD7eLVdDqAjN/pfnV/vHvG7XbT/Qfi9zyOfoPaq3jJRnBwetltbMw4&#10;H/Y/zdN2XjPgSLTylURAVa4AaOSXU5sLhfFb/Y++Pk0fjVcW+v0t+fp/j7tcxeIYzWgBP+T/ADdV&#10;kJqhHAdZsIwjo57rCrPNEqeSQxa9d7uNKS2tf3hebWo9HIP9Sbf1v6QPfltihc68n/V69E9xdOdS&#10;tA1Rwp/xXT/40lUESxKRcsZZEvyR9AX59xfK35Qn+nNufweF/Hs2W0RKlTQ/6vXqq3LBQDEeH+ry&#10;66qQsjuPNG128ZYNGoaP/UadfH+3980ex+nBBt9bci/0tx7qbWn4/wCX+z1WNM1JJFD/AKqdMmYc&#10;PDGmlFY1FPqN43b0SaOHDLe/+t7yafzf/fD2hN1qJJipX51/ydPrO0pJERr6f6qdOn2+h7xuGP1L&#10;G+hQLX9XIPvKb6QLfgfn+gH/ABX2nYhhSvT8oDxkVxU/y6jU4b+IVVyhJoqMu+qzov3NT6tRB1f6&#10;3HstfbqGPdDToEnM2PoLQTQOUjMTzIXDoNY8scpX/D68+5P9vJ0treVJFqVrx+Zanr/q+zoKbzbw&#10;6mgNyVaoOAQcoKY4Ywfn8utob+U7VHcHxEw2OnkrsJDj+zOy4kz2FzOOiq66krJcJWx0xo66oNOJ&#10;MdW0aOt1PkFx6bk+wKnEZrPPJU09PeSNlhMdUUtCfQmkR8O39P8Ae/cjLMq3Es0aCRi3rp4D5/Ye&#10;g/c7GIoQReliSfwDHzrq/wAnVz2LmrTtKPAQbezeTp4cVkIGy6ZLbU9XNJlGvPUNP9+S1NDcessb&#10;j8D6+5lBUQ0PkpEqoAJWBI+2mWeCee0kscTCEwqJbAE6vzyDblqW1kQPSEEeZrkcDjP5f5+hXc30&#10;M/cshp6+v5ccZ6Qu6sTXbxlxu5a3CZry4iOU0zfxzGSYPO4zGCppKCsytMclHXzy42WeWVYjB9Yr&#10;I0ZOoYfucY0zGWpecTzhlCQ1xBZ0RwBKwRGceNeCT7JQ2nUwWrg/4TTpdbW4lClLrvA4aR6npanE&#10;b5jxtPT0G34cKcXiRTSS1uS2jHLDBSz1MLuaGiNXVx0pWrkPkCpbVbT+fcn7qDHs6CprgkshcSVE&#10;JjCRuQywmOSRDbUxOm/6mJ/PvyLc3RqYtDeQqp9fOorw6VSQxAkNKCQf4T/k/wBVMdJ18HWbkpYa&#10;qXD7OrZ6KjSlqIMFXyVLVFfTQmGXJ09XSYqtN1p40h8vj/zVPGLXW/vlT1tNDPLLGzDzCnmto0KE&#10;jlWYMgEhLqGB/INuLe322u5BOgYxnHr6aumHW3kjVGuKf7U+fHqPl8dksxicdQZKCmafGSZ7E/t1&#10;MlXKavJYqpxMlLVTPi4YqeSWGcOf23j1pfV/R0kaqzMd4KbJOrmF7LDTJEyJIssaqrV6lo9Tg3uP&#10;dd23pXHhmxJepqddM1GML+Xz4/LpNaIqsIGKg5Fan5k+XQZ7T2ntrp6sL5Xd3X2NFJDXU8ck1Zlq&#10;/LJLVY2qoK6oqqhdpaIMi9PQyExrHJbT+r2g9wRzzJIzUskwqJpvGyKKmamkWOQCOURrNJAxN+bM&#10;PT/j7tYM0sNTHpLYpWv8WK/YK/7PT+42yWSCZrsE8Ph0/wAsj+Xn0cPrKtw+Pq6eii3BBSPhMTjx&#10;VLUSS4bF5mjmlxcy5LGmplo6LJwqHjGkyROdX0/BWHXe7shRQ0eMkxzJRU1NW/dtiGkpcqzTVaPD&#10;kJy0aib7ZZEhdAQul9V73Ak2y3WaKFdueKP93kisbLqByWJPBjn+kKEjiAQYQ5v5U2PZ9z3TdhOz&#10;Xdy0WjUzqsZRCrKDqf4+5vhwageR6JP88vjBhe1KTN7rx/YOIk3lkNxbfO3KXtvG4fdHWU9HRbfn&#10;psnsHGUcVRDU4U52XHVGWp6xxUTipoTDbSykmJweQXIxCtysNaIZVjkMksEsEE3mVtEcRhkZg8YO&#10;ggevULe3+ZIvrLi3l5djit5IkXRAxid1AAJZjIAZFaTvYOoTJUimCItg5sutq2S1sOWIPo7lZXEl&#10;xqEwfvLaTFPGVTHmpOKYyQNZL5KdI0+w9+1229pZjY2fymMl+wxe1aTNY3IZ/bv932pIcjkM1NV0&#10;dGmTpMxVU71oFVqoPtJW0gjn3H3CMfJHhaiXMbgwsO7N0YzYlFj8DQR5OuNTmafI1dTlclXVstJD&#10;i8Lisbi5DP4lq5XRyiRhwpJvytc7dsJutr342e4b9bxGZHdFhhVkWWVWd42UxxIy984ZGIJk0ECp&#10;gn7wXN3uny5zjsnLH9W2vfbNk8W6tBNbI0gUxgwxyqjXLyO0tUjWVRWiF6EgHu/ls7O6Qr9jfIrK&#10;123Ol9y/J/40dVZr5ObX7F7Ng3hQda7fwfWMu3cdHRUO38BuCPH7j3BuLeedjCVOQjxIpJWWuDzQ&#10;/sqVDY+D7TwWKz+MqNowdaY/ARY7C9bZiviwW7JkxeHrajFzNXQYl4qSHHZTEYqGadZaSjbGNVTR&#10;o02kyNm9vfMHs9zm+y8s23NCbnMh0S2kYu7dFLorWzib9ORnKkLEkcyq6kFqkRlMy7XZvbbb/bw2&#10;/tvt7QX+428jga7p/AlarCT/ABwss5DtTSSqVrUaVFLcvkn398DPkbvzqfHZfvam+VG4NwZrP5T5&#10;N9KbD3D2N8fdq7iqctjqbc3XtZtHK5CSi3LX7u25kc9DS4bHYvO167palo3qfF9tAIRd2ptPc29S&#10;u485WNW5+qx1HS4ePIUGW23W46jhhEtRJu9IMtTfxZa9fDrpEp6dY2RmEIUqqxD7je52zeyXLe1c&#10;ockT2kOyIsstY1WdjI00lFhSQSpG3iGXxJWYaZEdBRiViIPYTcPfPZ9ls7L3F5ua5/dLyeHe/S7e&#10;P3iZ5LlsQW6sbT6ZDboGZn8YgMCG1jomPzT+aPxG+HGT2v0D8TMJiOvfj/jc/uHeu/8AB9d7g2l3&#10;+DnzkMZt2h/2X7dHZu0N14vAbqpcqM/kJNw1FXURrUL9lTzRuvhjA3eG691Yvd24KLcf93t3mix+&#10;y6Stwu0KqXEY7aO7KTckdDuncWceshoMrndlpsvcNLk6/G1ctUtfS4GeKMRzSxpIMOTOWt/3v2o2&#10;PcuURdwyyW6eHaS3EYfReGSZitwk8Ko2mWGWIABok1wwxxyOpWZN72/3F3v215ptPbW7I90EWJrS&#10;LTbV0/UI0yq92UswzwB9JmNEJwpegNhfwi+M3UO6+hegN49Jwd+9Y9X7j3B2BS4yTvmbbGY7A7a+&#10;OnZW09w53aFBs7KbE7KG3OqO8sP3LgZ6fa+5NsfwbK7Xl3SDFT1JllcHyx1VsuKlirMPBj6aPc1F&#10;QZ2bI4ugy1JBlpqzH0gqK5I5IEnqZKv7cBY5S04hVFcF/eCm47dzpzBYxbJtttc3l9YXAhlWSW2Y&#10;o+s0JQOREi6lP1BdwQQhlACgYQ8gJ7s7AkXuL7kPDLb7et0308ZgRZEYSxovjRhnBXV3J4QUyKCp&#10;oT1qufJjb25N4diZjpPZ8nbG6KLp3eFT0XgsF3P2Htfdu7OrKTam8q2GHatdS0W4ZcFt3b+Arsk6&#10;DNUj/wAEkqJqgRNFFYLlgy+2aDA1+6quu/hGFoa2KmqMnlaiPHQTNPjcfWQTSUVRVmuooJxOCVnj&#10;imEwcMoUC6+99uN73jZ4HkhWC6hRlaB1jdlOsaUE/iCNdKv/AKKVpGSgPaKR5yF947m/nDnXdOQS&#10;Ru+/3RHgeGUthbxweN45J+lRJi6LikhCaVK1LFQMnen8rru3bS9TYfBdeSZXdG59l1+Xxmy9g4/J&#10;dobgyeSfeuYxNTtt89ga2t29kcttiZWElXQyz4uXESQFKh3L6WHI9z4rHbnxmxhpq85nsbVV1JWv&#10;V09NDSpSBGnpnEtGMW0z0FXFUQKHD1MGtkRlVj7kLZPanmnePb7ceaOZbuKz5X21j4AW3E6XqsfC&#10;MJEEomhKXCiJtatodirKBDJUWP8Adl2q8F37s20s+2+34WPw6tJM8k3jeFLMspuhdRkSrpzF3Fy6&#10;NTIELrr4cfILd/wi338hNzxtiMD1bvqt2y+ETrx83LuvESQ0mLx2LbF7ZZsv9rDv6irMLkxWUjQ4&#10;XIU6RVTRlZPGl994HC5OnxGXwkuLw2bqclsuvr950GxqDfeUqMNgMo2XGKhqo4Xro8ZmMPU5KBZ4&#10;J4xTms8gLOdDkXsnu/M9vu/ND3GzNf7OkZhhjZ1tnRJmdZGDJDJdKUVvCUsAgE0jxk6ACee8PM/s&#10;n7XbZY+8HuVYyS7paQOlgwnv0WaWQC3miEVoJIVZgVq9xA2k8KFCyr7+VDl/m7vTO9t/CvZm1N3d&#10;rbGyO2e89pb4+KO4e6j8cl2HVbgpMDgansrISbuip/Hu3YG7hQsMNFDPU1ceMq0mp0VEf2K2FyW2&#10;8pQST47c6lV3blNpU2ErI6TE5ul3TQfxGaqxldjqDN1UlRUyY8/cJENbLC2uTTqI9n+5e3VztK3G&#10;57JtBvudbVYNaeMkUYQRqGMc0rPbFhGWndJGkPgMGRY5NLHnVbfeI5Y9zN82Cy5o2M7XY65GeZJp&#10;rwSJIUOtoYre2eMRoCuoULHUE1aWTo13bf8AKh+Ufw8we/5OvaLHdtZ7/Q3sbe3Ym7o8Ht2l6+x3&#10;X2Dp8YMWNg9hdn0Wfggyse8NvzNkYf2ysL0kojghSKqYMs33n1Lgs1TbMru0dsbO3ZnJabFY+Pbe&#10;4cBt7JYnNbjzNZtLAVeOqKSmXBfxGfd9O1JTxSwyR1eS/wAknimacxyRxY+1nupfybt7jbbsjjaN&#10;uj8TxI5rUOUAMIihgM0kvjSOxTQYn8eXVRHdvDPRPffaf245y+7XzV7ae2W7+Dy0/gf4xLb3TeK7&#10;3cN1reO+dJQmsLQ+N2xgeG6BVIJT0v8AHr+afhPkNR/zLe2/iX2T31hOklfd2/P9MFNjMrUby2Ft&#10;brSgx9ftk4LPS7m3U33XVu6Kaejr4sPVtBAi5KjbVSPIgo0e8MQ2MwGE3JurFVWaTaUryY7Jy5Zc&#10;vuzc8OUw9HlN00uYrqmjnhpsUpkaqoY6NopJspGI3Q2T3KHMnMUVzy/fR3+zXNwItMTwx+GTqaIP&#10;FKZbWSWIwkPGEkdAqu0YYgAUwn9oPuZ/eN9qfcjaH2iaO15f+pLSbwP3c4FuAToO3SXMsoZiyIdD&#10;khFJDE1BO788vmN8ePmJ0H2p2Rgvj52zuHJbY3vgtr43rrbWPyMW0ukNit1xlMttagzm4+pNvZTr&#10;Grp97UUVRmcXlsjWNPQf3dmpWp2pqM1MuSnxU9fiaioxH2smLI+3bIjJYylpxWRVZx700oq6zy01&#10;VFXQNEYyil29AuxHuJNg5V5xtorTna6hVYUk1RxMUk8SNyyt8LIGBJVUBOsOaqlK9Zq+5fvr7DbL&#10;zxFyRzfvZl36EabiXwNwj+nfw0miGmG3dJRKrKWaNyiLmQjSQKPeu/iR8pqrb2B7axnVu4aybcUL&#10;br2vhKqGmyme3NtFqOpy+Q3RRYVqnHSZDb9TgKlaunqC5lljH3cKinBcJemxG/c5g91YfJ5zZ6Vm&#10;4Bu6n2xUUtZuDC1FBQVcLY5aySv20lHnKXNR5Np5ZZWeBdYCxvpHkQfb0bDeuYOT+Y9x2m5tLW/R&#10;UZJZc3D+Cxt52NqXWPTphdWRIAArduomQYo+/try7y3y3zjyx93/AJbC/uYWk28TeK7mBZWjaKFU&#10;3ZiJlljBDJbmU0OhwhOiS5n4ub2+LOS+Ufwq+SfyfwnyYo9q5bYfXu09nYvfOxuuN77S7a7s2zBl&#10;6nMZWbCbTqsrgqLq7aWHrcFSYKn/AIZTVTyf5fLHDIr6oVFszE1+46bJYzBYTK5KsLZvEzVtDJLv&#10;HEwxtLtOhnkr8/WSZpMTkaGlDSQzyU32lOjp4hM815x5q2/djy7fWnLN0+1X93MsUz+HGxaN42kl&#10;ckuDHIyByhiTxXnY6qEvIsD+2XuTypy3db37j8330j3FnFEl5bjxRFfOYtFvGWghaODwJfDzFEwl&#10;AOp9FOrHPlvsjvvN9b7Z+HGy5d87F2Tvbcea2RS5rbm6evdrdVmjqoqL5K9zPHtja7UWJyG/8bR1&#10;GSixVQ3338V3FkUqVqPtIILCNXbIiy8NNtnJ1udGKLVuVmylFUxYXL1OWpEhr58Ng6nG1lbJR7dq&#10;IkqoavI10EU1NJJD4WSQ6wQcm3e4bVtu57hsXMFtcyOiwosUSUiEPYiSeIjR+LQCJ6LGzKBp0HTp&#10;h33t9zecOZt9s9227khtjR4gZbWS4jvPqFYho5RLLBG6UUqyLHqEgZmqwrWb/LF2B8dehMf2/vva&#10;3yC6s7s3RT020+uNp7hoOpuzcZtbrLbjVNdtSjznYm0MpXS43fHa2dr4qAJt7B19OskFDUouiI2j&#10;gZ7ajU2JyOZehoKbF4/FV8y1GWyOJnWmwFGXrsvR1GZyP20gxeOpaQSWqbPL4gxLMBaJNx5L3Td+&#10;eN733b1ay2q8nd559XhoZACyXKxK0TIZJtYZ1WsUbue5WfxOiHtJ96X239seXeVLD3N5h+t5ttlB&#10;muVtrmL93h4ljSAxWkEsVzrV6K0PiKrSEkJpBWgjePx0+Q3yf+R+5Mb8V9u7j2fsHsDtqoz2ytv7&#10;X3bksHht8dlUUmToMX3bjNpZvetLJszduZyyVH3VVH9ouDoJWijK0+sSF9xPYk2G31DR4nb2ZosP&#10;n6XczbqkqRFhtv8A8XwWSxsMOWzNVS4zOVeT3FV7Ypx9lSMx+8pIlKSBlF8j7r2/5h5d5J5pszzc&#10;l9uNvYxfQwxW9r4+iRIoHdGEiGNImpTxXCqpWM+H4J8OUua/Zjl73l2y3+8XzjzonKuzba1tKduF&#10;nNuouo5njUUvIZ4JLdXeVWIFoxQu2pe0nq1rbXx/qOuvhJ8gfjpmN/bO+RPfu36HrLCfFLO7YymM&#10;rO1sPtXfu3v4Vldm7N2PurdeycBsvqHYXdGXr6fK52XJLDia6erWspR9vDGRQx1btSi3LUSmrpYc&#10;zl5QtPDLuLbU4rYVpqKOGnoKHDZyvytWtJ4X8rVdJTGFn0LrDBveLnN3L/OcHIWy8u34ils4/Ga5&#10;HgBZI2gmkJkEgdQU0uqkBXZl8SVSY6lWtg919p525+9wIOQt4mgXaI7c7fCIpWW/8eCTx9b3dmgt&#10;DG4GkPMyvqACoVoalPkR8T/lx158IPjPV7862qp+sKOi3tXdh1FF1Z2bFl+kcntzsDKo26dy7mzd&#10;Jj9pNH2Dj90xVcEWErKuGsioZKhiiodKjyNdDSVNPkQTIFR4bzR/bQUZZSgMh8bsLxRsP7XC2tyP&#10;cX/1TfcP3jy1s8qvaHw3RkbxJLkKqNIVQtHgO4qraRUghtKiuTntfzPzLu2z7inNtdu5kWQaJKRz&#10;DQSx0hIQIuCstGYNSjVwR1VnUbIx02bhwmzKj++FLNJ95KcJVZcZ/cdYWgSpWjGUjjmqJWqMlHOV&#10;WFHYswLMV1ey71/VUeR7m2zvSpmpKqg2/BVVeNFNmaSgrxnajGZjEU8rUFTteqjkgalzMii2QVqs&#10;wokiNHdHypsPdqXbfbK+2rd+Wby2MVtHbSUdpEnVtUbM0yxFrbwo2APhyExmSEaSsbUgj3K9nbz3&#10;j53svdLY/cMbXtW16tINgLoU0oWc6rmBjqliMgUwOBqIXIVuth/o/wDmq7C6N/lVdi/DnJ9Ddq7x&#10;7Q3S+OwOagyGMysXXVZsGWoxk286eXsHG71y+5sBU47auPl85osbj/4BPkUlp3/baeIUsjkqfEPO&#10;n8XoMBSbQirsfuw5hf4FLCKSSGKnyrx1zQY9cLlagPUw1Ebimli/zL/pAAdty8u4Ptsd9yvd3m4b&#10;2Vns2Z3nXXHC5lC3ArhIoquz6u1lkbTFWUIuTOfecOeOVebeab7nbXY7cYke4SzjDXSySuoVrdY4&#10;5IHhXRGUCly1dQqMko3j8cMNFuvA46p+Nu/+zuw/mHUbb7Q+MO3Nn7/yPce2sUlbh8hmN57GTtHD&#10;12Z3DunfWycUY6HKUmQglrKCqSOfIxGmtUtKagx2QnjhWjhqno403FUCWuoII6qkqamrfC10UNZL&#10;U0c2PpRE7GaFb01VFEwdZACXt2tecOVNvW65s3aC02YvbxJC0EdxwWNZ2aW2pcCUzKskXjfp0FDQ&#10;KikMQ+6ftf7mXu7+2o3x4nsw+iIQ3QaKSSr/ANp4SBwRlkLklWcE+GG6UtX1R80fiTsDaXe2bxE+&#10;3MR2rU4/pLZ24qSho9x5AZTCU+C2z2rhK2DZUtNv/CdhZ7NYxaCgoczajzuDkr6WWkmjlRPYgY2o&#10;Rpqeux9XmKOWifF1UEFJufLhZJoA86JVSxyUEmWx0uoCanrRUQT+MeVHPJiDf+ervZTa2207HDY3&#10;CXMxe4WGOKR9NY1WaNAQzISzAaypBAZCQW6Od3+5XDzny3FtHu3zrJuNg4JjH05jEbBw2pDBeAgY&#10;pQUpVgDpPRUsZ/ML338e96S76+PnVnXXT24q7J7xxtXuaXqTr3MZjJ4KsNLjKuBKLc+191Y/Yu6s&#10;ZU08hgm28MXU00dXNFFKkB0Fgy+5ZErxlcdWpNPMalauKKnijhimHjUSJG0aUuqR1ZLooIvY2+vs&#10;227lXePcOSS157tydyuJLcw3Mg0mSNS4dKQAELGpV6YA8MkAmvWZnJHt3yp7Ke3Nlse2bW1ly7t8&#10;bPqaSaUyLQs7FXkmcFRVtK11A0p29F8yOL7B+RG9MllO3oaqn7M3xncDk8RuvNUVfTS7jxuQFRT1&#10;dIKDHwFBTUGPnhro2aOOMU8LlGckL7T+5MttnaWOQKtFVZN6yDDNVrX4+SXCzy1qQOK4vkDLZMn4&#10;6eVELuJiA4Ok2NOQuTfcb3K50urLc57i32WANJcIqAwvpQRlEeMCB5FQ0RAxZWBVV1amRbyjzhsn&#10;uftqcybBdtufKEjkABJLammiEfrRxzrqKll1INSnUtUKkjb1n8S/lP2/3Pubrje1Bu3aeBwm327Z&#10;yeNjwG7Its9lYfFbWbL4+p63iwe1KzZU+e3B1nVVeUwclSlLS/YwyLEySkQuqZYTl6ykMs0NXGbw&#10;10clG8E9S0kMMKTROJIHpNEp9QCFWBABtc+wJyrCu3zXO2WQksL2SRXtZFmWWOLTIz+G60ZJtSZU&#10;l10MhYipAIf93eZrvkvlS+5it4DJt0deyqjQtXoSdMjHIA+AngSKHopnXcePqM1X4eH+P4zcdZW4&#10;6q2NnhuvHT0WGTG5iaufHZugkxtTT7mafHxxPTyLXY/7eopzIVcFY/cevwK4PNKi5GZKaqpGiSlS&#10;FPClSksckdZJDJNUVqSRIxEZEyhjJyvHMk8ybZf7ntkEjwx3UkMit45Ma+LEyspUtEiq+vTG0moM&#10;AgckltLrBPtd96nc+euX97uN32YxbjaMFCB01MWDag1LaPSBp4MW1sq1FcdGf7g61rMfsjG4OHHb&#10;Z3bkk3DS7n/0oPSVGOyku3ZsfNhajaMWWx1dTbb3Fj8rU/b11b5MfLPRCjcpWMryWznHRrpqIi1X&#10;JHqREbzQPKjygxmTzP41LSAk8WYX+hv7Iobq/sbTcLGF1jhGiVyFidY2VCrBCKydqLgEHRqBHyDl&#10;z7jjm3ctqh5msP3ZbXckkSVkad2XyLJFCoAZmVSQ4oa0pSvQXjD5HbWJ3Li9s5SnycNDFidy5+op&#10;Mdg1ocLlqajrFrlxNcaqoy86Y7HpJoHjIhk9Vr8mTUYKV3SradaabTD4tULOaedC2olqaaIeIRIB&#10;cKLEX9x1c+4N3ftdQSx/UI5bWSyxrKgFFBDRkswZmI4kg0ANOsmeWOXOXuSuXI9ktAywDiw8U6mJ&#10;LEgVcr55DUzjy6A9O1qDduXq6nd5y2USrmq5M7DQVeOp5s3hzSwwY1aP+IULPJm6PI1k01qqR0ki&#10;IAKaSzMMpy7Vjrh6qBqUB0rmEkUWQBi8bU0dJLK3ijp6pWJMnqkYiyqB9JV5f5Qgu7GC75o2Cd52&#10;RWgQhngrKQhaaKJkmLw1LOmqONV0ksSTpBN57ye2fLS3O2x3SxzhjWStyQdJJODA6moUqhVsmvbW&#10;gJhNi9NQVOzf432HsLd+R3LXzYifrqjMFBL16lHXPPj9y5PdmNoaul3Llc7t+eSltQxmjo44yZKm&#10;ZxpidzXCPHUHD1b1TVA8RklimgQI7xNLKjCOUO6LCebPfV+OPZBul1vUd9442y0hgclBHlu0kBHV&#10;01KGL1ILDTihIJqAlN7mcgcycjz+5OwXjxmOMkW6rO1ZFlMRTXcRIT3HNEAHoQBVMZOg35s/sMYm&#10;fbm1sWtS4go6avoKLJUX8KlMNdicssUNRl8dHPUpAssfmLRaBpJ5PtrrNw0O1nXF0lO1esDIskqG&#10;OCCLXD9x5HFpVjjjRClzfVIwBNj7FWz+wXNHuAv79u9wTb9vmDCMlNb4FKBC6atTULUPagL0wazB&#10;7bbpzF7kckycyWeziztwXUN40U6toLIxUfotgrwKjzpjPQl4r4d9l937gy2+dzbsTH0OTp56wT10&#10;GQh3NmK41FHi48JjcVWST1FfV1ByMVRIlPJKkGLhllVbxeFmnP7lkhnoK7GCslqCZpjifJX0cBnl&#10;jaPHRzZCaFKGpgaVbyKvqjUafqwHuQNg9pOS+Y9j3/l2e2jtJdsSATX+JhSN2+q0RxyCZZCqkgnx&#10;I2PhMYxH2tGXtLyV7jSbnzJccz7oTttnKjxECCs8chkbKRykxiPSAASxcMwXTpJ6MV1r0L0/vPZ+&#10;88FWU+zNo0tBhKHA7v7QqY9odjVe2KLa9bEnZeSwuxBW1W+cZuCuwM0v8OyAp/BUT6J4zFFDJKnD&#10;yVLvE01TU1hrKdgxyP2iSeeKRpKhkWk0pogV1VT+krzbk3Abbbtlptdw9pt8FvdWF0rVtPHZfClR&#10;BbiQzE98jamfRVlYBa4JOR+w8z2ctw+3W1sVmide4Fqk0IK0KnAI4g/ZSmSh7mx2FpsBVZTb20Nr&#10;7Yrtrbnx9dDkesV3pUYtsNW4rEUezoZ6neeYylZBVZHIUVVVyjU9YtUXDC1tKN3ZjNt1f2NblqaU&#10;TYeuxU+Mkx33FNVtkMPUpkMbFRLHpp6aaUqYhJGY2lWVoWa0jhpV9q19w7Qbjs3KIWKDcYUlkedr&#10;eZbePWyyTOzjUQCHje3lUnQ+tQAikHXMHtzsvONpPtPM1gJ9pcK0atJIPBrQSMxhlR5CzJlJANAF&#10;VFRXo9/wZ7M+XW0qvdezOjs1hXg7e21vXM9gVPaj7R3Ptra+2Ow6Nti777G3ll5q4bo3AmLWikqK&#10;zAZWkq4qY0kOV+0mEAdRH2hunP1sdSMji8dR7fSSqqaELXxy5hZGjjevXPU1JjTRJmUqZ5FeQ10h&#10;eERCwK6gFvcHkrZN72yLlBLSGfmuNbUSXUa/TxyM4DRrBAPCX6RcRRS2+tWWKo1p2dc1fc3212f2&#10;l93N85o5D3+eC3vli1QhJZUh8GJI5dMt1PMZDK8Zko0aFPEK66UbpW/I2g613p0v1D0TJnc72d3v&#10;1dFR7cyG8ZNmYravWG6MXvbLZyq2n/obyU+W2vvWt6ZxWL8MeKFPtiKlWrWrnjZkqRE/DIZ1ZW84&#10;lighytLH4qJionjgVlZVFUI0kqGZySy3ZAJCOCQQCbXkuy3C+k2flzl51l266J8ZZpHQt4Z1Nokc&#10;6UUBmjcqsupQ3aDoOZHs/wAn7uuzbZut3di/5hCsbjcPDSJp1eSR4gbZW0RGKIrECgOvRrNHoFrz&#10;zPXFTunce6dp9f8AXGcxsHVe7XjqqnD5fN7kwmCzaYwY7NVNRPka2mTFY2ok23UVFJVvDHWSvSxj&#10;UETSGL+HVU9VjZ46Kj+1pDJjYqmakvUUb1LQSmmoyq3lpqinh9SjQI5FQkMePa6Tf7DZbDeLXar6&#10;eO5vIxOVS5ZNcUJ0guiooRw61DmWsi6CagALNzbxy9BNJGkLmVXoE1SAZUk92ihIpUnJIoK14KLG&#10;dg7ZoOve2oP759pndm+Z8f2FXYLBdh09Bg9647CyZ7ER53fwnoYp6Pd21t11qZKGVhkanN0NbUpq&#10;onkFSU3vDr/FZLcOFz+U2zFuCr29mqrPYqfG182Hmx9bQ0EsOIkr4qfLUFFmpgK+aOGOrElKjm4R&#10;T6va3lL3FhueVrbl399XG2osCLrdhMJ3laRZ0GuMOkRXClZEeAyNI0oPerrT3m5bFFs9pvJtlU8X&#10;RZAzMzVA1EaQvma0yWYU6MT8bfmXufb/AEJvXoLa/wAodw9AbS3z17trrjdmD7OwEfaG3t/Qdk53&#10;KUfblJtzJJ13uncXU2zIMXHS1E8mFlocw7OZWq5pI4FiXWOesjpqtausSqplkgqKQGG0tFEWWSWj&#10;SSnCtULru/7huj2UngAAvma32Zt4sxs+0y291KsiP3gLORGscVxpkLCPUyt/ZhtcbsVIJJ6JL3Yb&#10;dri2a1szBfZBcsW8TiK6GYBQatQAkGoIBIHRG+x6nZuZyuysFs7YFRs/J0mEyeBzdcmehbF9iZlo&#10;Tj8Hv047PNPRbXlyEdJFT1K0s7U9TBGs8IjlkkZwfyHS+I3V2Zlt95rdFVkaSjx2NGwNoZTb+3st&#10;tnZW5qLF1eNm3zQQ1uL+/wD7wzisaMMKlFFNJKli0hYSZ/rwc68q+3+x8vQ7FJLcSmZLu5lupGle&#10;tw0qfTaWElvLFBMYfFVnpVWVVCqoPprqWw5Z5fsrMMjx+KHYUo2p9QoKEigYgkU8vn1ZZs3+ap2H&#10;0Z8L+iPjZsrp0Y2qXdW/Y/k/25Sdiby2b2p3nsTIdiS7tpOqNtb52ln4M/s/CLs3PSYuuqpoMgVk&#10;SjkpEgjilSpE6DDmd5aWapiyVJW65KmKok8dDUwomg08CH7Z44bAgKhDDWQTYcEm7c68uS2V1f2/&#10;Kjbdu0YVYHSWW4niJcktKJDNFIXRl8RpF0MU1rHqbBbzBc2e6bJvCXO3aQYwpHiMDmuWYUOQKkkg&#10;k5wTXomue78osXXUWd231bD1J2FsWbG0+w81gGq8j2NicpDl6rIfxzdsmWgzUWdz2QocjEtTU5KI&#10;wSSw+anp1ldmRoz2Vy+2MPm8xtLBRZuGkmxmXg2xgsJtSsUTyVlJS1ktJSZms25iamt1D7qSSaqD&#10;XjDR6pFVHFPLkdluvNe2WnN4vU5ouXmiR3VLeSWREEsepdSCiKGEKuV1lscPDkxr9tvu7e2nNNju&#10;/J/NG1G72u8CfSH6q7QSlPEaYaku1eHS6RihdQ9Aqkio6O/0N2vUd2fIz4/YzvHt/fHVndQx3a3V&#10;mQ7p37vjeWw87WLU4HNZjZVBubOUe2uy8hhNswYfMVWEx2OpNvpDUyVcsdU8MUpcPr57Ddo7RoKr&#10;dUeQxtBubERVmTpc/QHD1tPjchjEd8buHEzK0VNJDDIYZ4ZLGGVOfoXMY3UPPvtx7g7vzJssccvM&#10;EGklaQTVd4lWQAFe2RYpArokYoVkjIUdvUx+1/JNj7Nbbt+yci2UdnYW0kx+ko851yMxP68ryys5&#10;1B6h6kDw2OklWKNmM18jviP81t0Z/Ye4Njd29+7A3lUbQ2vnNgmTsHDf3xwu44MdiMr1XVYTG7Wb&#10;J1eTpqSCWkfG0SpNQV0tPLTB3mpYwC6t3jsmDbA28+S3Hi8hU7s3HjosX2NmcDHvrJ5iPOVsERmq&#10;cBXV8ucozHChoqwy1U8mNMLSSsxNsjObfa/3Fg3PaObb6AC5ntGeRAiHwI49KTIhklNuZJEo0MUc&#10;oLqtGQ6XYzjzT7dTct7xLv15aqJ5l1OV1Uoq6aU8VlDUJKgcBxXBHVrn8wv4W/PKfvjb3yByuwet&#10;N1bewfQ2281kcr8Y+sN+Vfx86z6v2ztWmpdwrgts94pSbU2Pmshj8hUVv924P4JA2USqYY+OV6ia&#10;UcDi83UYkZCtWjq1qAXbHVaU1XBQVaQLSiBHjooZ6+klmIYSyRCURk6lANhD97zXyL+9bjl272+Z&#10;J4gqfUWk0gSWJ2jlbQkoKxeCisCmspLMxdSBpCxby9yzyVa3V7b2e2NonZSwWWVdWkltWuR2oQNW&#10;Dxxk0AFVR7V6Zx/YeJ2ntR977WqttzDCUXa/U+8Mr1xk99bEqdzQ7krM7JR7z3jlMD17ujBbcxT0&#10;zYaiylRiKzMktDO2mOWYEl2F21ke8uld37uwm08zhuu+u+xMjnINrbhzsG4Iez8hjsdicQm18RWT&#10;4/Ebl2/kdsVOWpxT5F08FQ8c4KSQoxE93v2wcy+2nuDy1yHNLFtW5zQzRxTQungTRyW8k5Nwqsri&#10;XQ6p9XJCF0oviOX1EA+/3uTZ+2nKe17zttq7bLLdhHBYLo74lUVKyO6szMGKozoAGoQMWX7B7T+F&#10;u/PhB83viJ8Vewu2+opvlN8m+la7r+r+RewKUbYpemNt12y87kqjsjsfrv8AvZFsyo2DvTG1GXyN&#10;frmqK+mXF0VNBVrU1kkRpKqVHrsjQR0889fWCiakqZNCQxmnDTSrCVlaGZjEun1/pdV5a/GONvs2&#10;5WGzbZvG7yQ2m3WLTJPbA65iZmESNIAC6KHIYMhKyIxoFU9yzkrnXZOaLHZN7srQ+FcRszMHakZK&#10;FVB7QHJJodOBSjAEHqhmt67rtq4mqGUrtuZSHbuT3RTVeMx1fXUO4McYWNFHmsni8vhqHJU+Ir28&#10;FZFrU6qVJLJAzSAl67V3BncBhtxpjsHvHc+6jnsPmcWaOu2btbD0+BkqsDgMhhM1uTLQQ4/I4PA0&#10;k1dk0oZUqcjUyzuY9fjp0OYPsdy1sUlhyzvlhOtyyl1e3jlnakh10kaNkCQEktL9UjaozGqLKhUB&#10;Ik5/9uPd6P3p9redOUOaLfcOUbx7xbnb/pbWKS1WGJMi7mfxpTc+IxOgAQrCRQtJUbJv8qnZ/wAP&#10;d+dPbMpd74fpTbG5cnjZur6x6fdnyb7p7Aj7Nln3JvQdubP+Ou3BS0vV+/Nw4/B4Ciyu+cblqLDY&#10;+mxAp4JqWaesgUa4stJj9q7bD0ENTTR46SWorqbJRNTZFK21TC9Is8VHHTQQBwFaQAt9RoJ0iCX5&#10;S2T3L9zfczc7Pmd7Df7u8RoLR7R5BCbddEpkmgMxmabSZD4S0BJBEw/VOV/Kmw2XMX1V1az+Ffyq&#10;reDpdxGVFCNYy32ooOMg8eqSN2dXbQ+QHyH7lw2Hymb6z7DG/d20eO2hu7Z+WyVfFU4TcWTp8nFu&#10;GHYtJvLOJm9Eby1VPS/xmdKvzq0tVFpm9gD2z3HkdpZzaG2871H2BvnZ+7Ys+tRntkbVyW+KbC7r&#10;xldg12jhMzisZjq84ukzyV9XO+XyclFiMa1CBNUKJg0cl8s+2/KnL1wu4cr+49uOcGREhVlaNU16&#10;BNHKELyB3XWLd1WPRJEDKVY61EA2LZbGFr4biv1QKgIdZ4sAwcowZaqW0NpC9tHzSp2/h18Ietc9&#10;it6dq9K/zGeg+h/kBseu2Bgdk7M7k7LXpasr8BvvD5XF9v5AbkocpTbjrYsZSLNBQ0WApKnKzLdK&#10;uGnlelNQNu18nFQS/cxYSsjWe8S0T11KZELujtKs1LUVcawq68IrelPTyoA9h33t5e3beltdu3rn&#10;21mvdvX9SdrSeNgKfpI0TwqXd1Yfq1Ks36nYSzFDzBs7/VGwkvVUJT9TQwr26sqRqqQKVNATntB6&#10;JZ8r9i53O7lp9q7z7y2Nv3K7L2/ImR3Sm0N+7HH3NLh46nFY+txW5uv9v5XI5/K0VMGatnh8NfVS&#10;CVpUmkeWRX124at4ITSRxxzSm6RzBpFBVlABYCJpdTchtSjgji/vH7ZuTNq+uuI93upPoYx3vEBq&#10;FVJVtBagoaIynIrUEkUIaTbxFChuqhKGpFCfP8IOD6rg/b0SXbm0tqrkcf8A3rfMy4CnNYuYlwE1&#10;BDl1pWjcw/b+aKpgpGEjrHIssMxhD3AewQpnsvbcu69m5OgSryGArsvia3Ffe43IvDUU/wDEY/C1&#10;VRzGnrqamyFMG8kUjwypqHrWRNSsMPZzm+Lk/nSSE7fDum0lmpqUQSodBVWSYBnUVIxRhSgRUY6g&#10;ccp72mwbgrfSpeRVqQR4bV0nIbuoKmtKH4cUND0aj4D/ACL2x8Zvk31xvPKbL2/2ZtPaW8aPdssG&#10;e2XgctuKCvxGMrlxUVCchkMUs2FXJTRLU033UJkjRmhamqBBLAx7PpK7bW2KPCVWczW78hR0GPxs&#10;2f3IuEkzWaWkjEc1dlUwmLweDfIV73MiUtDSUqliEiRAE9jrnqytd35j2e4uWgs1RJJpZIg8QNyT&#10;/alVVSh0qrswYvI4LGjNUFl7DFFax2l8dLEVDDyOrjRQQRTy/wAmOpvyG3Dge1+413h/c3r3puLP&#10;y5Lctdieqotz7W2Ttrcrko+TxeN3DWbq3Hjce0cEFTJ5chW1VTULI6yI0q+MR0zGMo6PzTI4lqY0&#10;SkxzlhHCsA8coicDQ0DAWb0m34F/cIJydzFvG7Pt+2yxtDbOzS3CganDkFGZWIbWCwKrXV5/CK9B&#10;i7Km0a2gwAR30rUaq/C1aDyPDB416KtBsPdm7svl0oIqbJw4WWSv3BveCbJStVzZKoRqWasWoYzN&#10;na+pnEtPGzRF2DM141JAf1PY24IsqlBRU+2P4ZXV+IpK6khymUqM5RUFXFUuauYjDHG083mp9Mae&#10;RI3QsVlZvT7l6P7t96u0S7/fw3stxbQXEsLOiW8beEtZSYi5mcrUHSw4xEEgtEkgR2mf3Iluol3v&#10;lBtv2dWAeU3FrN4Fe1exH1yh3CjC1TWKigYizrGfy9+j4+gt5b5qd3fJSffW2eue2d6YTPbg6m6/&#10;2V1Lv3cvX1Zg2g2zt3F5nfz9nVUNNBknNfUrBJWQSKvnooYSv3IY93d7bO6bxjVpqte9IcbT5Sh2&#10;dQQ1NZXVVHkszSbXx80lZNA1DHQz5HJRxTMG80S3KpI4sZo+7j7I7r7sbhzBtfMO3yXXtg5WEbi8&#10;i2xE9fG7LSGQ3AdZIpfAZwYZFQ62jSsfWUHKuwQ3233e+7pbM/La0VbzUU0uWXhBG3iE+ISFOgqN&#10;VTpC6ejI/wApr+Vj2D858rW11ftzL5T4qZrKZzrfc3d2Zy+2tlUu2N87fx2O3rXR7U2ViN21u9s7&#10;uTF0CpU4+WfHJh5HnCVE8CK8LFt6+7E+QkvaWNy219q4DfXxo3P19kH2xV4GGWjz+E31jGw9LDDl&#10;cpvLPU2JzOBqK5ctMKmjpo0kpGplhmndCHnf395Y5Fv7TmaDmfmTb7fmvbDbUiBYXzLPPbsKeBcq&#10;PDa2kdn1IoQkMyM8VCZ+4rbFuL7dNYtE0shbWCXEkYVohETU0ZJUMpqRGytGO1gdXVw/8yP43/y1&#10;959bb32l8he/thdC/M/qLt/a+T35ndzVz5HfOX6m3lunAVVIMPsrpYbjzQqc91fmMeYIa7HA43MQ&#10;zVdZQ0dJUmtYxPX29ex981lNit87Hy2xcrsz+Dtuaukp8Y+yt8ZDKYGsp8rjOvM1HnGzUuKwOZEU&#10;33WTxtMsqaUjWRvI0eMHM/KnJ/t3tuvljf473cryBBI6/rCJ11SGQIsjsFJlETaCkgMaLQF5XihX&#10;mmzkt5o7GMVtyoLy6lPhnBFEqSdQIUn8PFuFDSN8uPj38NviNs/dma+Pvemx/k9gu/NunH9ST0XY&#10;VDuHtn4+wYXsPbu8aXePcmx8Tsuip6PPZ/Yn3O2KiDH1OLmiqm+4kjj8viiNHHSUmKowmTnWjEkq&#10;xLLUPCkclRPGutf2GWFAjArEOLHkXBFsR77d7netxEm2RiY07UUMSArnQAZO92eoL5LNWlK1PRBa&#10;RSW8IdvjFaj5k0GRihr+zqktKfd3Y+eyc2xtq1WfnxeHnz+Sw228ZlshVYnA7eZFbJule1Xl5Y3h&#10;dZ66bXKxjLMbAMfaIaLH1eWSKgyStHTRs0cP7sNU84vBJOWM6QzU0dmuhB1OAyNcKPczyw81bLyx&#10;HuPMPLjeBduGLkhk0U1KjCNjJGzBqB3Q0VqS5APQ5jea32o3dzZ1jdga6qrpqcEqag8AGyKfF5Em&#10;R/h++9ndQ5HMbw6zyijsDNbeSfeFbNisxthNtfZ0u48fhKWmp8RWbk2tu6rkipTFk4q2CRsbUz0l&#10;VC6yM/ssncPdfa20t4YrafWf+j+eSSkEmTqe0INwYjDTzSSyx0NDjNx4h8hVtPVtTOngixtSxNmT&#10;UNQXKD27+6tyhz57af163eSe1v5tfg20DLIwLPoV5NMkKwsispBk1kvRJVUnSB6nLXKcnJLc4Xdy&#10;4dyyxousd2vw8hQQGDCoJBBXJpWnV+n8vT+TF8Sfkj8Lsx8p/kgPkFNnslmc3Fs/Y3xj3/1pktxw&#10;YemkhoZqzcm1Nx7MlwW38jgfuoqp56/PQRpDJprYaaZRHIaTZ2fjz2xMfufKz0EuQakoPu0w1TNN&#10;hqqvKx01bJjJBNUCOhWrVjH53eUJ9bEFRifzr7cc1cj+7Nz7d7EhuLZVf/GHijjkVCjSqrxygOXZ&#10;BTRDVCQFDOD4jYn85z8u3vMMfLW7yGjnVEtX7iq+JX9PTSimoZiMnA8uqPfkp8bcx8f/AJTdwdHd&#10;dNnzQ7X3hmMftOi7C2wmP7HHXmRR9wbTTdc2RwWBppN2x7dqoY6+LH0NNR1syF6MzwSRO2XNYivn&#10;qcVUUNbjaWCoas+6nyM9TGcTRJBFNKYFpMdWJXqXKRjXPThpASSAPUPeTr/YtgsTFzXt6X1rPoLR&#10;gTQyyMjNSRKdg1ULtG6owjoSVUKesVtz94+Z7bfOarHk/wBrGm2rbZkT6sbnbqFDsQjGCaIS9xDi&#10;i+JpJpWuOjI/HXY/xhourqybvrtXdWQ3juikxFdtzo3ZfR+68zkux91UOVyFBjEbejdhYXb23qpI&#10;aj7udZsNMf4VUJ4w8jFVTuR2Rjs/tzP7V3hk6eSbOUeWwklbg4MhRmLGZakqKSNqekrqrKCLJ/w+&#10;ZlkdXdC5B0jlPZBtnuxzzyhvsXMXItiy7OshlMUy21XSKUqFkkUVMUbFfDLBTgqBShXPjkHmHnM7&#10;fy9zusIWUxGb6dTCyHu8NiZdEZCo3noUE4HateggwHy8z3x27z697m+IG09xYbbHXmU2Vv8Aq9ud&#10;wrsPcz7h3HszddNkquk3Pmeu9r9d1lX1jBumOnhxcU8VPX0kf7SVOoRGJJUHX8ceTrKLLmq3Tjsh&#10;hqPHGly6Yusx9KuOiioGhnooo4KWokzigTVF4PAjKQgAYIJi5n9+r7euT7OKwuBt7eM31NQqNcrM&#10;PElKUhDosZMioY5S8oqX8M4cdNzTuk88e0i1EW2xGrylkHimQByNGkOgjJZQdXfQNgY6NR2v/Ms3&#10;vvLpXZcnVtbhfjb2Bt7tjdO7dzTbAn3NtjenYR7NqcvvWq3Bid3TUkma2ft7qPJVE2Fw8tPuaTMZ&#10;SlrI5akiSBmmVMeIpsXUYk7o27jq6tw2RhrsbT1CUlRQ4hxHPSY6rwsxx7PTVaRy2LLp8epo1YKf&#10;cebpe2nuXte5PydzGlhs89u9URZDcyzwlS/1SySR+KDFrZJdJl/UY0egLN3l1DzJdPALzwLRAax6&#10;C7SsV7S8lVPaQDUVLZDVrXov27OyJt/Zbs6l6J7c3z1/tbffXm7cJvykw2Y3Nh+yO5sjDjaLNb1w&#10;/fUGG7Hr8bvrAzzPWTioLVtTkIhrqqaap1n2pKmNM1V1UkMUUUFNTXj1xo0662jkmjhldFnKnxa2&#10;PAsLAgmwj3bzLyRa7Obq5Y7zPOSdL6o9BFF8ZFYoC1VUJ8RwzAlK9BTekuNksys1uJ7g5KB9A0nG&#10;SpYVNeHEUz6dE3x1flOrtu7dpn3NXR53P7gXLZHEY7MyVmBfH0VFJR4Ko3RhKWpfHfxSN8jUw00L&#10;+SpSCZzIEP8AnE/X5uHbOPho62jyclJlsjHBTy0lAJcdRVtVURqrVtTDeSD7+skVBqRg0jfqAuQL&#10;tu5dXn7mzb7vbruC2uki0SO5dmYLEdBZR2JjtRywBY1kUCp6AN/zLt1hzbs2x7bKCt4krayGXQYo&#10;y9FV1bxdRFDpZdIFT6dGa6r+Pe5Pl7Vbu3Ttfd3WuB3P1JsvH1+bot576lp9/b52ngdtusZ2rt+v&#10;lqcVVpsLamClZzFV0kcFFTASQmQqrZ6WYTzj7byyurGHTUQt6ZpB4yIDKoJSPWQjL6bj68ce3e1W&#10;1sZo90WO3gPcGiJWsSZLOqjSfEqusd1eABHQ/wBoiRYmnllohIrSowCSa08s8KdBHvPG5TbuHhxG&#10;5xhduUGcoKHL4+p2tk6Uit27C8yJU7hodvT1UArMrKIZp6ep/wApBQHwjg+3WjwtRJP9y9Q9O6rG&#10;ml6aCVWj8vmIbzh5I7sAGKFWYAAmwA9hnmTnnaJLODbdv2WI21CxKTSKRJ4YjJBj0K+oCo8RXofM&#10;4oablu1tcxfTwW4UAGpqcGmmoAoD+fSZ3R3FgztSm2dgtl4Q4WWVMvO/8W3Fj6+j3PJgqfByV1Ic&#10;HlMNj8q1JFTGSm/iVPWLC88o0sJG9iRTTNJ5GaC8QASNmuNKISxuw4V2v/jb6e8dN5sAog8K6AkU&#10;sWWnEtTAr5ChFad1a06hXm7l+XdrK0hiuTDJDr8gVfXSmqpoNPpmvy6ACiqMNiGiopYRV5PIVFPJ&#10;k/B5J6+KeWSzx4ynjlpopkUi3LR3t7Sm6sbJXI9bDMKfw+BvQwfxiMgeSRi8WpUB5uBx9Qfr7lT2&#10;r5mttkkh2zddsFxBKJRpLlQWYE0UqrAVA+E6g1ccD0k9voLbk/abW23XaI7qRA+qQStHqDtI47VD&#10;gaKhfiOKZxgwnWHZO2MTv04irxFbujbechy2Jbbmaxxo6uZ67HUsFHDjpoosuxrsnPSppAQ2lsyl&#10;STZqqsxvGk+2iOcgpIZvt2hxxoMfLHVRyDWV+6UyOpljAAIfSL30k+xvZ7RyTuBeKy21yEdgziST&#10;BIBoqFoxQLSmCKZyCeoYudh9jN2k2nmOXbVluNxErC9Jvwf0ZGJJt60DeKSmVVsVqQKAzGz8ftGj&#10;w3YmwH6i3dn5uv2r4dy7kouwJ8bX7OyFdTJiqJ4sVNjaGkrsVipFkqGpJkklmKCM1EYJYAx2TjO0&#10;Kqqpm2dQYXI5qprVaqrtxVhnfFU4NLrx2BSOjjpqankQl59JBl06X1EhlkflOfk7lvbrzfhdxpeQ&#10;aQisbhdSs1C3FwSFrigBFf09RRlyn9gY/Yi32vf+YLWT6TmSxaNGQC/k8QTu4DsSSlVAcLQNpFRi&#10;qnqyz4R9yfBvamyqtPmZ2nvHr7q7aWGlx3XXW/U+ysxtig7hyNRHmYavsvuuXa24dz7m3rvPEMsU&#10;OHTJ+GixPl8tFFHYr7BHvnM9s7O6t3VuIdP4zsHcGGyVBTbP2TgF3BuDJ7om3Bll2tVZZKHA0q5D&#10;A0iYnKyV0g87+JYmLyRKvn9yjsW5cub1zBvW7cr748tkiLq8O3lJYIqhk1XEZCYlkOso5Qa9To+h&#10;+sn+WpeUN55q3eDYuY5W24QxvJKIJFZ1Cdq0mpoo2tA4BGkMzEChB1Pg9uD4Bb4+UOFx3x9+aHeG&#10;wcVurrkZPuDtvPx7B6o2/sfBdcVG29/ba65y+4O89u5bb2/s/hdyUDY5qxMJHTtjZpj5JkZ0QpOK&#10;6G+QvcW1dm7p7yzk/XkWzaKqqYhkfts/ubZ2L24ZK+hyWUpNs5ieorsxNVwQyK0uWmqqanXySTCo&#10;ZofcqbrzbyFyjy9c3kFukF5IgmFmTMkk7sS4cTmNhI/YXeRGkZVWjElSoe5w93vbXlDk/d+Vzswg&#10;2GWWPXF4lwfEkaaPw2aVYZHBEqpSkpU6AmrSadXFZT+Yz/Ly+LGb7O6N+DvVG2u2u6+9OwcbuDE9&#10;PbUyUnVfW/f/AGl2fU02GzEmB7L3rh8h1xSYqfEUDF58bTT4qqnRKeGPSzyIWvdHem5+4M3s7pDD&#10;1VIdt0mW3ZsDKZ3cmRi2zmOyMDXZWlEOe3jkq+hymO2XtyaJaipdKQxZSBXjelngYgDJHlDlfbOX&#10;bFeZ923N/pbmGUtaaCxVUQ963C1ZhLTWFcF0ZtK6BVQJebbjYvbT2w3Lm7d96Y7Db2rSSv4UrCNA&#10;FAMcUUbzyBydNNDucGiAlBZP1f8AGrbPRE3cHfeRpdyHc/YtLsnsPI9SbNp8fuzbfVW69mddwbXy&#10;W3elosJtbau5N2VmfSL7aWfJBv4q8UJ+2pYmeH2eZ+uc3sruPrnZ23MjQbMy3c0Odx+8c51jul6o&#10;5vKdd7EnztQ+3dwtR7nh3tv+np0p51xuXpvvq3GtVSrLemkjOLO9c0bLvfMO5XksED7NGUlkicpc&#10;vrKSrE7osDyCQSLIgfwG1ATMrMsb15US/e52zeLRPdTZYGl5MLSiZ5UMAgo4gUn6i0jlkUszEtGj&#10;FNC6hpYMK0u2N8bJ7E6D72XurqPbfaW/PjzuTrXdvVXVnzJ6t2XXZbbdL8jt6naWxJt47foW23tL&#10;r7YtdkoazBx7iw+ajxWJbEzTymaOiaKSznDbJpI9vQ43IV1Vl6iWgw9dRbokMaz10dXRU1bFkZKb&#10;Gmnx7PX00oYpoRQHuFHFsPOZvf8A5xsPcDbuaNltYrWxt4mhbbjoeIwmM+GTJoWhZXWZXhVBlUpo&#10;Ux9ZEe1fvTZc88o8u888nXKXW1zrKpXS6LrSaWKVD48UTao5EeMsEXK+YydHD5IfJHvnoL5k9iQ5&#10;PqbbXSW5NjZrL7Bynx2mrF3HtbYWJ+7WoTBUOROSzD5C1JVJJS5GmrJGNO4EcjpYewmqdkZP+/eB&#10;3Gu45jt/C4TcNGdvLRRw/wATzWbmxTRZuurI50E/2FDQywxRGEaTO7FieFnK5997jmLk/dNgvNt8&#10;G8uDArtVX0iG4WUMrCFStEBj8JCoYlWbUQNE+bvzhJu+2W20wRmFiSLjIcThXDxcUHg+FpOIz+oW&#10;Oo4p0afO/wAzLa/YHw67W+P0/TK7f7Y7N331HNk+y13TUZvDY/rPrHNZDctNtnb2ByGAFTtWaHLN&#10;F5Pt65lrIzZgvjQe/wD/17SchmY56iLRCs8SsNaPFG+tkAaMAyR3/wACD/h7H2z8s3Vtaz+LeiG4&#10;KVBWQjSCaNXQxpShI8x6Z6nNNk0Rl5HQNSuG4V8zSvD7Pt61WcHtvI4lWRct/CKt4XkjqqbLTwCj&#10;hrWEFU832FQ7RKVkJbSpkIIBBDD2pqGjR4EqqlCJpF1ModrQr/ZVfUVXR9PTYH+nsB7lfOlzLZ2c&#10;itbKaA6RVyKglvM1NT3E0P8AMou5WcmKNgEU8aCpPrX1/b0gM/mSk7Y7FmE0dJop46jwqJK+pYA1&#10;FTOxVZJfIdRVXPo1Wu1uUpmzmUdkaBloLSRsCY5ZmIeIpIdAIjhUA8Hkn6n3JnJsXKMq6p7xP3uA&#10;GX+0RVw1VUkjVIxOQRoIFFK8ehLsUu0xwSm7b/HuKnuFF7hQafxcONRQAV8+hq2OvWFRt+vTJVwO&#10;9mloqugq0M9Jt+mw38LrhWUMX2yJU1O658hJDxLal8UTJrRmDKmY4Y1kV5RJMDLEhUANGglvaM+J&#10;VVVIvyTfSDcj6iTrzmC7uNvk2+0mt7aJIzIp7xK5joAxaRqsVOQoGgyFWVWrQnf1dtOskQnjjQIW&#10;BIkLEigFDWvHNKU1eRHQp/3xrc5iJ9v4+t2ttGiwuHn3BDXtJlqTMZ2uwlPGKR5MhlcpJPU5OKWn&#10;1Q01OFp2rZLxwOW4UmTgipI5I6RqWkqeFpp5I/uEhJKusoiV9MoVW9Rvf8ce4k2e4v8AdZfEvfqb&#10;iNg2tVoGY6SNLkFTpLDKgrUVPl0F7W5+qdfEeSQHLAYJqPPhj5A/n0Deyq7H5HceKyu9cZujeeBW&#10;sFVubCYjIths3nIY1mNZjmzlRjci+OaseBlaXwSsih2AJA9skdNHqieFnMilENSFi8s+hCamSbUi&#10;RASs3CrZdII+vPsYTbvdG2uba9VfpdHbG7OFj7gI1TSQaoFDElTR8qFACqYSRrMsiXMastDQEsAK&#10;1AAIIJwc1BqfTACuyW+8pXR5vGzUUUO2pxOcZs+rzO45MTtpJHWLDUuLDZgVlbNh4I4zG9V5/XGG&#10;KhbL7UVdmPKFlVUQSq/iBAUHR6dSaY1kBuxAJ4J/1jYEbbyxJDNJay1aaNkD5BILZAJ1FCBQFs1U&#10;Zp3DpBZ7U1uzwn+0VgGpTBPAHJX7c1Hoegzotp1OLqZcS0cgrMfVR0+RZ50meKqmfV4KmVpZaPXE&#10;yKJEB1Ib8fW2bGZKKCJjUSfcGSVhaGOV5Fssa6xGIQQ/J+g/3n23v2wXF/clLCH6dI4q1kaMKSSx&#10;pr1ldOAMknhjoK82btJYsjW8DsAaUBBIBJOMENSv+z1Ky2BfN5qmpceKfEigpEkhbN5LFx42pkV5&#10;Kl6epyEM1JSihqLCP/O6g39onj2/wS081Hppj5HiFtMsumRnWxImOgMWH4IUj2DNwtr2yvq3kelX&#10;OCoqtOA0kVFPUVBBrxpUlNvvXjqWioZPMEgHNeNVxT5DPSNkpq6j3KlXuFXocfmZGMtXi8OlZFDS&#10;VhIE2GpBUQ0oZyCChmj0srC408pqorpo5XmePwpPH6VYjy8pcGGwv9uJRp/P0HN7gDqx2WC5to7e&#10;KUyTQyZIBKA6qEPmhkKkt5YPDB6Nobp3VT4f+r9ny6WabeplCUNBWNlpsdXRIZqajYUaSPU1MQiy&#10;JlfQuWqKaJZQt2UFip/ST7zqJMXHHVxeZxXnRV1VPToYMeI4NYmqPuqqRmjktoBRWJY2sObnrbI2&#10;+ynbdwirFYhgsOsM7+LVgoMIRgSWUqtCQdOsqrBusa919/N73aSLk6y2Q21zcF0s3Msci/2jGQ0a&#10;3CmuhyRM4WlQlWUqB/xfUmP3JQZmvy27cJV4bqWjpMhSbIy9Rk6DcW5/7x5qkijxG3Ztr0DVRrFr&#10;stHUuJHjSALqeRUZGIUbs632F2Dk6jcO4MLLPnJNuZbatJWpk88gj29l5aSXKU1LS0VdSQU0uRei&#10;hMs3iDyLGqOzKoUTDyx7kc7+zwteXuWN6UbLbzK8kbLbVSarEq7zxTLpLaSyxt4vbUMtFImjkKT3&#10;J5OEM53BRM7D6lRFahaAnw1yZG1d2kFKqMlsjo1/RHz++UXwcxFJ1X0P2ljMH1njOydudoZzbGS2&#10;H1XuCurOx8ND9siZ7cu5tk7kysuNxc1KSmPTJRSwSA1NOlNNJ5xN/gq4jERY6orq/EJSJSxz04y5&#10;M9LSU1JKgElcq1KikeNh6yySEAm6kW9pYd0PPN7Y3u0cpxy6YZGjMEMlJzG8IKL40njyyxaQxEbs&#10;yqUpmpEmc1pzHzneo22lREaVZUjYtQacKdJLDhSrcRinTflu68p2v31nuxNu9T9W98bl3DFums2t&#10;lqHpWqhxW/t1ZbcGzq2Svp9i5HJY2rzO+tvvI8f2Cfxemg+4EMUVRG4qPYT1e1dx1GE3Su39+/3k&#10;/wBIuG2xhcbSZjItBt/AUEJ/hG5d2bJyNBhtyTy5eq2pV/epQVTSUVfkqND5aVKiokUeneL2x5st&#10;PcWz2KaPa9rljuJ1WW1EkDTgiPxknUsfEkOtaRSGqKEdAwuFOotr3bl+3t54zqnjI1AeGrKWNRqQ&#10;ksK8QCKYAAoak7zfIDrza/c3Uvbm+vhnkejIPhD21vntnsP+4FDsiHuHceZ7By1LvPrDp35I7L3s&#10;3W2QpMPiu4KGox0G4KaiNfgNr1MOOpqOapgpcjKqtj7CotlSyUeMq5/4Di9obI2Rtrbf2OBp4cbi&#10;9mLl4qfOPVUGPiy1VlM5DkIYJopagUNOlAn29PG8s0sgZ5n5y3zmIWEV5vz/AE1JJ59ZdoxPMh8a&#10;GI6UpFEhKxRhGACh49DGfx2ZX3ndd3a4316WAJNW0lRqUagPDGrjkcfkKcSmfKz5b7k+R+2NnV+c&#10;qKymzm6e1vkD3p23vuuz3ZdTtGl333tFtxt0dK7C2pl5JNt7d2d1tiMYtRRR0wzWVrIMnG8lTGYn&#10;gnFKlp6nyNQUokRm1efRRjxxpM7CQyVh0qovEWNnuBq49XqBsdlBvMcO9XFnHNoCCM/UadZSgQrE&#10;5XUe5U06Mnw8L21gv3P97Ni5F3WO3isvGRF7yHlCrQE1INvIaYJ4U7flgq+2Otm7MxH99cvJhA1L&#10;T02FwRm3hRPlty12CixVNjKfG7Sr6+jyLtNSZOmpIUkhiglbxCPQkb6Evk6PJ4ObGQ0dHi6fFs9V&#10;VzVE0s0dWyVlT52FLjaeBkkmkrJDdpHVrm1jewmHlWx2nmGTfrbeptwa6m8GOaKNU8FZYopWBedo&#10;6iOWNxKfAkUIxlLAuQoFPtx7t7B7pzk2prEwXILmoUlDUPDEy0YEYpXLDBB6OFtLa20eyavsik71&#10;3B3Jme2MjjNjbUi2zt2g2bkdjwZLr3aFdicdU7u7RyeTqq7Gbc/uVDHOI8SqpT6ahppQURFUOEXO&#10;ZCbXFXQvSSOlU4y9NeeioXp0ENFAgSOdikkTySGbmIykXNh7gr3Cs+TuXXtUtLdZPijJtJWXXKiq&#10;JJTjwlWR20xhVLyLGxaOOqxxzBvb8v7RaELCTKSFrG7CpHxOSQygEmihcnSdQWuCkdxUnxz2njsj&#10;iJNv1s+8cJiKfaFLX9K70pa3ae/t/YzcNbPufsDdddlIM1gsdhK+hyVNQ4Sj21EseRXFNUSRUJqN&#10;CN++NrbH3vioodxbb2xuyGlytDno8HuXEQ5nGVGYxcqz4yrVsnDWUdBVUNbGk0VUsTywspMduPbP&#10;JN1zxyzuU+yiW5srS4heIS0USwBv1PFWEKZnkALCNV0NqKuAHVWBWX322nDPI6lhQE6FYemMGv5A&#10;1yaHrl8fe8PkP0f2DkP7udrdzdHZLdWz4esaje/XmZyW0t6bQ2jJk8DW170e39ry4DNbrcYSkn8O&#10;KSpxS1eS8NXJOlRDrYPesd2LmstlqXHbQx2I2pj8zJRbKrtuVk7YmrxuHjosTUw5SknocdJQ1gzF&#10;PUR00UcTQNRU6yI+l0JnX3g5F5j2Tk6LcN/9yk3K4eFleO5to45xHGkasbcrLIpKa38Qx6lqqyNK&#10;7ZY73NN3O3M091rYxnVrEerGO30AFa0rwBJqOrG/5lvxb3X010z19u3sv5XZ/tfvzdO0MZN3tsLv&#10;7FYFO0MdlNxz1O88TlOqpaXIbxSXD4zbWdpBuWpXM1tRJm6ppaiZZ5Z6WlEjsvtDZWz6rbOH3hmK&#10;HEZTJ5BMRgaGWtL1mVy1bTNkGocfSRQyzzvDjqR5pZQDFTxAvI4AJ94++yntbzZzo28XfJ0iSbfd&#10;yJG7SCNUKw6yXOqQOQjFWMaR6pF+EEBgEfLPKu4bhAk8EQLMxB1YFM5qGBwRXRTUwrThXojHxI/l&#10;0fLT5K7Wy+Y6H66yu48ZTRZrKb9yWVpaLCYLbmzdu5Cnp4Mvmsvm66ho5qh9wQVK02DpDPnck1BU&#10;aKIwx2PWIybZ7BZSWuioctj8hWvCWWmqKWhmoqWtdceipLPLUVM1OsCoagSJHO6+VFVWFxPzbyjL&#10;7e87bJtthvE0e7WcUsinw4/FWSTxA6sja4ShUjVVTqUmgClY0tu/LsMN0trHMfGWPUAaMxqxrWjC&#10;gzU0+zHAQO+ur5/ib3xtHDbAzu/+uexevthbf3IYq3M7a3BvPG7/ANyYfxbwjqH2/icDhcDg8rSV&#10;r1UWJnhyFfQ0NSmPrZ5po5EiT9XNNgstFuPF4OgyddSUMGKyap56XKVG2qSbJVdDQYaqaF6euqMf&#10;VVU0iU0silTM1mXVpY3vOV/6ybbfQPJNEbp/qJJAsMn6pWjTTqhXQshGlSNEDBXeqsVeRa2zxNZS&#10;W8kjIjAPUBWowXi+SQDwBHaRU1HEjNsPbGF7x63y/SnafdG+uuNqbz3pL21sTL1SbK3f1/hPkHuD&#10;b+1sNvPsLvvFY3IRb22Ts3fWFWlxtNuGii/hzChWplgnWCWUq3r/AHHu07fmG8czDuDP1WVyVexx&#10;GDfB4Tb1DNUqtJtfHPPGuTycGBhjEMtfVBZ66fyS+OnR0higPdfbaTZdxufGvLcQ6sVdWZ6glSqB&#10;2BDmpU1yhDkA9gCFxs2q5f8AVRVrgahVsYoK0qaevDPy6Lh84Or+jKHtDD0/x+65pOnetNm7D2xt&#10;Wmo93d1Y7tntLufIwxVFfTd+byoMNnM9tHZmb7UwWVx9Sdt4Gc4bER04aPXqeSXLkIJ8uDUZhJaK&#10;ipJFlp4KatrTUVDVDIiR10FHNSU8kDrEH9bSKNTC5AHsXbPBa7Pf7bb8tutxvTq1JmkEMUZj1FqL&#10;KhDEISgUsQXAogZqEPbFvF7d3IU7UYXOamRWHn5afQ1/Z0z7G3Tj+oMRksf0dvXEbr3puuGkodyZ&#10;PdnVXWsO3MNS4OknrWyOxd19n0ud3Fh8zR1mQnpEFBTYmrqSkctwxSFAy3Tv6j2rEEx02z6nelJh&#10;szuGXBZXc8GBL7ex9fBRvmJ2ejrcklPRy5CmgMoi8P3M6Rkr6T7yY5E9sLjnXcuYdk5+3jdNv5Xm&#10;lszB4UInkkUq7F4qEQCCkeqVzGVjWrM4LOGlyDl5t1WWG4vZIrXUuhvDZ9ZIq1FDAKoINSAaUqT5&#10;dWKfGj4N1vyb3NVbT7Fynyd2N8a85vPqXYex+w8T0vluxK/dnZ25dpzbgze1NpY3B7koetaDblOu&#10;Jy2aeanSoraHCRR1NXZ5JIZJW3MhviTGywbioqapz9HTTxBMbVrKdzR0apHQV8dTUw4jFYuryegE&#10;0kjkRSceQqNXtTzdsfs5st2ZbP6mHYGu3KSxqXjtNGJ4irq90WaQPjuhAdCsngVI9e2u12w8WEEW&#10;wc0NPgNc1GWpknGMjyFemr5H9S/ATGb6pc901u3dO3ej95dgUIfcGXxMYx3xzyVVUZIb22BldqRT&#10;b+7q35iNtyUbMM3RUclDIJo0iWQEAqSGCZ5alIqSSCMmczsihGMjqsaPVNCJPHK4jupPkbQtzawX&#10;2Gb642Sy5Uttw3PdLWffpWiW2LszxUidmkaIP2yRMjJHIAIlViqAU1BW47iziiiMskZJK0JBYGhJ&#10;JUGhIoQGC6RX0HAtOYrtm4jr3amb3fvrA7w3NHUbOxG2HyNLm9yYLF4bD5nKZrOR7Pxe4nx4y+2I&#10;6LIrR5Knp2wtF9+/gh8kReRH6g2vJiaGmkfMVW5MvVTyjNVM9GuNeRvMs1LB4w6xokdK6oGj1a2T&#10;W3qa/uGt69yV5n3i/jTl6DY+XraNTt0aSrcCJdBWRuyJa/qLUIyx6EYBUZQzsE4NxlcshKRooqow&#10;2nDDVw454VHECnQWd1d/4bt/dM1BtXaO2vj51LtnEw1/WfWuHy1Rvqi2k0ePlpcnk5txHEDJ5jIb&#10;pz00tf45PEMXSVQpoYjFTqrh7V0eJ21ujETRUNDkt4yUu5Z8Fi4c3iqfc9Zji+CgzUWEoauuoaSr&#10;x2Pgak84lBMTeIK6tIA82Dmm45/5H3az37na4teVY7a2hkrtzPbHw7gvG08iqkkbNMIqy2xWNYzE&#10;LrUQlT6bcfrInjnlPgUUNVSENCDViFBGaZUgBaagQOjuYjtrs35OdAdlbP3z3PuzrH46UFL8f9sd&#10;k7urujN4bm6Lx24tvz9jZvZe5e5dybewe894bQ3t2Rv+skkoq/BSU9JVwzN9/TOsMUUK42Nmf4nS&#10;4zOJHUUlBnMZDkKehy+GzGFzcdNKrSRwZLG5aOkrsbko5I/3IJ6eN0KmMjVf3CfujYQP49hZLcF7&#10;SdVbUIgiNKiP+mq6CsRV0I1KrKzEyJGQekG7yxSqYodZeM+q6QSOAoAQDqFfME1ovAEX+UOx9tde&#10;Zrd/U6SZPcu7Otc/NiajdG0+xOtt39SfxzIS4+avyGyJ9k4iqp8tsnJ4WeBaSeLJwuKidZZ4KORZ&#10;KYS84KevEqaJoDkqSaGrSlrZ4ZfFVQGEeOqpXhqKaokp5BZ4nR0IFiGAPtnlSxkg22ePcZw1jDMo&#10;jd0IFVarkFWFVjYVBqeBK8F0ubY3hRlLiQNCjJpLAgDTXIp5KRjjTy4CiP6+3BltiVuAylJuDFZu&#10;j643XtXObGym5dn0uXwYzeFy1DmKicYfPUNbjs5tvE5jHHVQZOCrx9XDLKWpT5nHtt2v11g9r0GE&#10;25s6hocVhqfD1WPj2tBiEiwcH7cUdpJZtf70ySTNMrFxO7vI6lydSDeefjebXum38y2jSbJBKohl&#10;SWMSKjy+I2mJY1Z1Y6VUtpZVI0uQSekYvPDt31OGYGoIIDKDUtQYrjhwpUZ4UFztD5h9n911W5O1&#10;+5d8ZTfPdQ7T29uzB97Uu76/CdubZjrH3Bk62k29gaGLB4SvwuInxFB/CKmmjx1TtqGCioaKeKk8&#10;EFIj6+mGLpsVtVsnNT1wxNdTrJgsfiKSiwkTZGlo6CHFYqppZqFFxcVXGkEckbxKE9akkL7yq9q7&#10;R9ws+b+a9h2S3suVY3jW2M8kiTSCGzd2Mk6SXEsahTqQpHOrxrpdHCBipsLoyzzyxRrpWgFa6jRT&#10;xYZNafPtp0enpquTtnK95/KvbPXW34Ou6TsfZ1T4+8t/9sZ3sPs+vwHVm9t6b7ynYvb239znd5l3&#10;rLjajL5SekWaqqXqhFC6xUxm9rY47BwjPYjFy4qPNbYampqmgp9JOPq83SxZJRkaelErU0tdR1S1&#10;TaSfKr6rXBJgLbub+Yb2/wCVOZuYfqZeTd8uJpS6tEfEFpOdccXiOvhKlxpjAlETKGDEyo8ZKf6u&#10;eRlkmYmKQ1x56fn5aTQZApnjXogtduzvBsj1l2t8gqjtSt6h+Q2XTclHuGXIPkE7E2t1DvGTa9fj&#10;9p5Tcucjx0EfXm5Mb/BqeOqaH+Ep+0xERijebjMNRLkEqGqqzJ5GEQ06QzypDSU06p5BJBRLGpaS&#10;qSrGpnLqVQA/pA9g3mXeNzvIp7iW3S02WaroF7yFDSJTxQFA0Mrihow7AgC0PSOe9eMEKqxwmvCp&#10;JGa5HClMDBHl0kd7987zp9iybT2zsjYnU+x93pnMxlcltvGSZjeO89v1+YhxsOO3NvfL1mRmp8Zt&#10;DMbSnXHUuOjxIppaiZxG4mDhQZXFVYpqmSpiaokWQPj0WdHlhA8QYtLLJGNEalwNWqwIsD7KNr5l&#10;2iK+22LaGEUaxaZ2KHRKSWFQgVtLsaM2nSrZqVpp6izkmHm62kuG3WRTVzQDwjpUkEjAyPIVq2PP&#10;j0FW097bZj3JtpdqV8e0qCfb64jsLL5bB5BsPlqfzzfcr/BcZTZOqlmycFNTGRafw+eoJdniBY+0&#10;7RzYjHQNTZyZppmqaqTXVTQlaaAzyVApHFBAkcKxRk+JWVpiq3kJN39jyPlb3C5rd73kq1lmsBoo&#10;VjSIyFgVVo/F0eIsdBG7htKpo7mq1Zbn2/e9zUS2gLQ4FdIUNjTUVI1AcNWR5V49DRkNj9w9t5yj&#10;3T0TsNqPD4vbmxMJQrsiHdeEfdGTi29T7Rrd20rbzz1Tk8nVPm6eWly0tHVR46lqKlIaWOKldIvc&#10;vHUmOlpaetoKuKoE6fcU0yU9QqyIpZF9RVCEV7aXIB4vf2Rcx8ycy3W4XdnvsUyqlA6eNGQDIqtU&#10;BSV71qSqgjuFFyT0zebzPdP4TBlWlKaq0ONTUoeOcD8gOgz7NyHZMW+81srtOnzWEy23a+PF7hwN&#10;RmKKtGHyrU9FLmp46GDJTY01tYtO008FO4QzyWVEH6U9XbXyddXwVhqchehiiRKKLICDHVMyVlPV&#10;wTVEWhJdYkgVBIr2MTMjIyMykQ7RzPyjaRarlarLqDYkqisp1EGMkOYyurw2VQ4UoX7qhL9dZbfq&#10;eVxSTidJJ4U4DV5nI6HHrv5I9f8AXOyN0bCx2x9jVeN33mM8ldvbO7BpM12dtbau5Nl5nZWYxG3s&#10;+m4K+hr8ZFRZdq/+EVtGL5KmgqI62Grp6Wrp8eNhnoUpaaKGf7mmaXyipkV6l5zKZnWp8U0kfknL&#10;E2TShBFlUcARX0u1323bndXt/wD7r7lVCnShxTSJUZowToJBYlmKFiFPaoG7e4EqOZDRGNMfmPMV&#10;wK/t6925n8FvnNbz3pmM5gqfbu7U29TYEbQ29NS4FsZi8dDgqKv25S53bmEzU+P2nFTrRztUvU5G&#10;KUkPU1cqtUOqlw1RJEHEQSSXyrL9ulNUSxJKyWlWmeyxqzXa4JubWA/MY/1qs4JxEbkvBDoKFmki&#10;VigbtMoBZiooull9CzNmjF1uDRnQalQPmK0FOP7RX7M9Ffpd/wANFVU8GQrp8xRY19u1FJTVlflM&#10;Hjqybb9NNDTUU+TojDWTS0uPmkpIyBHNHERpmAUqOdZG1CZH+0mE9TGtNHNDKVSOaLQ4qadWaVE1&#10;gLqCDm55F/etnmg3Twwd0jNjbuZXjkQvqQ6x4MgAU0BLBWZhQ0LBivQQ2i2vrq9Et3CAQMmqHgcn&#10;Br3YxTGRWnUrFZOjzmPx9F/H8GuB2xV124hiMphJKjIVVLkJTCuDzFZicXSVeTigrJXjhepqkMau&#10;WCi2gp8CaMaBrGpRGfUNRBcPpP5vdL3+pt/sDJIvdnvvqJJIIwikyE0YhXCFFY0wVUSVCgKNVPtE&#10;wxTW8tuqyqMDV9jAFQeFKCvDzIHS/XP7czAyM1RjseqMJ8vVTCjqZIqfIpRVGNpamRI/2noqNcmH&#10;SmRYo/KqAk/UTI0yKVSxGOLy69ZW9G8anlkjAS8SD68fpItYXtcl3JuTJNtnvtvuZDCI1TIuUZiD&#10;paSrambUuilHqh11NOwBfeILa6iDWxJ00ya5oeNGOa8fl0ybhTrGTFVmTwVfVSutBS41I6j+8NFV&#10;z1cbyU9bl1+8FY9R95SiNkhWoUwu7lmWMiMYcrT1oNKwQyTBC7r4IgIaYSPAXhdSEjcK2q5Wx5Fr&#10;tcHXt3f8nm43gbzeC32xmAjBkmYSzhBMqSqEd3iLAIQsivkENRel/Lwgt1lF26rGSRXVWrUDAECp&#10;Ip5Y48fLpe9KV3Xi1u8ZN9ZyTB4CugSLH06bgyVTFmd1UdPDuSgx26MVSUtflM9tioyNCsMyxT07&#10;QyyRSCcmLQ+DboyEGV8zylKR68Tyw05QyTxR0i0aJKHjOgF/3CVZW+nItf2Z+80vKu4bdBZ7XZj9&#10;4R2ihHYOFQPSUxiunVp/CAhAAFahmXoz5snsvCihhjrIIwATWgB7/lU/7Az0Kfyd3H0nntoYLbO2&#10;9t1FbvLEdX43C4zM5ZMrjMLtaoym663flT/DfDk8ecu9Lh8m9DDFPQ1FOhkkfQzFPGodyZemrytN&#10;TjyLDPFqmAYsJoZizweLxhkMLqOSbAG/PuMPbblG4tvE3jcJAI/BchCV0MoU6WaUPwbNAFYk8adI&#10;+WNsMBa+uDQaGxgAgrirBqAGvChPkfkX3pXrbPbIf+9O4hNj2rtn7myNPicgaelxFft7cGzmo6DJ&#10;zZ2XIGCelztJlgI4qeKaZ3CRlULlo4VFHplWOWL7iBg0YX7qNCVqNRl8H9p6iZj+kMjWPtVut0jH&#10;6+1cQXaMJH/SdsxgEB6jtSM0Ulta6gaPQA9AH3L8Teti3yx2a213VzCU0ghatpPbqkoBQgDJoDwJ&#10;HWM5uHM56n3XJlV25nMJWYfLpU0u263MUVK+GlwyRfxamiheuxWC21R0yLqeDIJJMnjGpS0gEjP5&#10;GocUMFBUIpiDBI3jjcsJCjSozPErDxgix1MT+LfknTmaznsZ9vZ3/dKocIcK0jyEsG0VOtq1Q9qU&#10;7dIPXPv2L9k57rd925h515Zre3DJR2nKNWJAgBSKZRRaUU0q4arVphYb/wC18XWYim2dgNwZGu2j&#10;gqXJlIsfjRS0dK1dVTvTV8MuSpjXTSZqrkH3MMixxUyraIG4syUtVHXVH2kkCwuiSxTWRgshZI7R&#10;RjxkEooHpDWA4J5uQnu+yy7LYpudpfPNbOY3Q1BKVLd7Vbgz5D09G4CnWYvL3MguXG2vEI51HAYG&#10;OAAKEYAAIqB6dFz3btav21iaXdFPlHy9Bl6qmyGOaWtR6qnEU1SlRkchCtTFUU6ZDIGUx1LR63MZ&#10;cfpA94JYYaRZgJFVI1luZNaGyenRbhrsW5AZb39nm1cxsiI94p0nSaghhU5DCgYdtKAsrAUPQB9w&#10;OUrueaO+t9LVY1yoNQKFaFhWoJwCOI6X3WmTyueyOOxcVJW1VdkqrHx0NLRGOsi81TKJVrTNJJUQ&#10;xfYtHfySwVCwrExawF/YexRURkWppKjyl562NKIxiJ4fAGRo0dgUOk2K2ADc/S3sM7hNaeC/hnSu&#10;qurJ1Cvp+HiDwxUD1pOeyWBitFUmjBF+eaH5nq43C1XcC1FVszf+zWxkOH2t13UVW/ocquXoM1Jn&#10;WWvpcjkqSnmFfWSvAk8Na7yVBpLxswYSKPYz4cMMRRB/1CBRYc2s5AF7j6KAPcfJTWaDgf8AAT/m&#10;6egpqfHmf5V6o0+Vf2kvyN7Vlx6k0c25TUxMylCz1OMx9TPIYy7lDLUzM9tRt9L+3X2x0x0A8Ppj&#10;T6A2A9JCnm9vwR9ffV73tzb/AGF/9j7917qUPEFAlZk8i6UcDWQPydF15/2PvpyS59PH0PJsb2P+&#10;tf21FlR8uqEE4pjp+SmxcCkCslM7eMqPs4graUH1cynTf/W9xpFcclb2tzqH5P8AQj+nt+IK0oBH&#10;+qnSV4pCT216c6ZcSFUNkndjyUFCVIj/AA+v7g88/S3vlHG/F1/rc6+PoSpt/ifp7auXw/hH7P8A&#10;V+fXkidSO2nz6cIYsVK7iTI1AUE6kXGwEeoG3q86n8f09+lVlI0opAI03YggcXN7c+7Wc2P1Gpxr&#10;5+vStKD8OBw49c6ynxUsNRDHkKzy1FNbmjHgeQDmPx/ckrYn63/2HvsTfnRf+nJ/3vTb2hNuHwZP&#10;P0/2ei8spBAPWWGdY2T9WpYyhsdWn/FRp9X1/wAPeEuxNwAW/Fgfx/sPyPakFEChfh/2f9Q69rAy&#10;Gz1wNLSVrJHV1U8FPr1VEiQl2W0csfpUOhP+cv8AX8e8kqOnqVtfB/wte1gNXtmK5MtQ8Wn0z/xX&#10;VC0jVqlfz6fv4XgII40TMVUUaaD5hiHaMFLW/wCUu5J94H8h+kYH9QGv/vQFvatAyjSwqv29J3tm&#10;ciqCnyJ65rT7fj9RzVZJIOVJw0aji/1UVR1G/wDrD3yK2/r9bfU/74+2NU3p0nNtJmlv/wAbP+fr&#10;mq7fI/czNTHofVcYfXr/AMLalsf8effhcMTYaeQbOx+v+wt71qn/AIf9X7OrJbyBs2400/i6x5Cg&#10;27U0hjpc1XCvDLLSxyYgLH6ZPJ43l8t7n6Xt/sPfhybE2/x+o97ZNHAdKmQqpzX/AA9NZYcFVCFm&#10;s6C5jP8AtWji1re+Z+gNz+P95Uf8U90NAOHTUraEUgVOeodOQayt1MFPipBJYXJi+4qj41F+b29l&#10;17Fraem3bP8AcaDEcXQwm+m4JZ5W5I9NgVH0/PuRditJlhWRR2MaA44gyVFCa8CM/Z0C+bNvYT1S&#10;Q1LA0/2lPX7T1s4/yt8DkNwfCDb9LjZK1MtQ9vdnbgSNVrUWSmafF42jRDEI1njLxSuQDwYyLX59&#10;l93G61tXPPCqqNUegN4goEY5cAuPXK354t/j7k7lmJPHKTSCmk8ARnJ8vlXpPFYlrWNS+aHFP6XV&#10;3nW0VRtPaeCxta0lS0QqxWPA9VK0jVRBNO2qFjHS0iWOg31fS4HthFFVXL+Iskkdy+pByV0q5VHc&#10;Axen8XNvoPYj3PcogsmjEirgZI1EY/D5U9DXppNvmDLmjCvp+zj55/b0vqHOYRljo5K1IjTZHwqg&#10;p5tKRwVHmqadZZ6ekmkORDSADV401/qbSPaiSXIvT0NJ/DlVYJIHWoEoF0iQI0gBkcFn/wBVb/Ye&#10;wVJPPLK1I8Vqcj8h0JdvtY1J/XNM/wA6/wCDoPKrD7DxuU3VuWTe1S8+VxeSo5MRJjTJ4qiumM6U&#10;zSwUEFTElORYQ+Uhv9UPfs0JchNRxpT6JIIminuUjDyy+HRqMEhUmHx/q/N/oPyd2l4AyjT2Dz4e&#10;vSO4j0q2mTUjHAofl69J7rLH0WycVuytrNwSVtPmspHkMVGv3GTkoMfRmv8AOIP4tSLLHBkxWr+x&#10;o/Z8f6m1cMT4us0MWhLB5G0CKSOPxg2LSDVOdLJFdh+G+lhf2JfqoUTxHirxzU/4P9X2dFkcLGjx&#10;t2/6vX59CFTb12+9XHSU+TiilpqWEVK19JV133U6AxQUbvDi4hUx1FcVicjS8PqJL6bERMTmMuYo&#10;oXoNcEKQCSX72kieXxlV06Q5Y6gg9PAH9fYH3K3TxXXTUFq+Q4kN6+dfl0uS4t1uCY5D4hJoNJPk&#10;f6OOil716u6z++yGapN4S0e4cw+ZWip5to7jzNLi3q0rQlWspo44ad6c1sv75ErkNbxC3tBZlfBW&#10;x078SrFOZEieaA6GEYQu9OwkKOJ29XqA/r7V2MYVc5IoPTB1Hy4fb0p5jnLWqMnwFhxAznPEfZ0c&#10;PrWqXPbdrMxSLGMbV1tA1HV1y4vKp9xTiVasUsWUR6YVVNJh4lMWiJiWv4QRyuus5sPQ1s4yVqZK&#10;ykkgjeeJXp6erNXA8dMjM6yLBNFqVnJK8ksV4AG1jbqLhfEGCuK8NWcceGPz+Xli77ty7xdfTmzJ&#10;Zo2BIBAJXQRq+ECtcjz9K8ei1/MnB9hbr2Xjn2YZMzPtjdMGYr6HB5HI0OczG24dvZSlq8zUQ0kE&#10;8FRl8ZkZaeqp6dAKiyrHCsvqdxZo8tLkZ6jFLRgpT1vkjHlgpkp6SWVLTUtOrNJLGEcMHW9nI9XJ&#10;sN0jgtXlvPguhG4rpAMmlQ0YLZwKeZ0tWlakESJ7WkWu3wtdzdmkfxEhslq086itMYHD1ok+RvT+&#10;D2AmF7fh3dJSZLP7Qlx9YIsNm90Ve69343F1SDD7m3JVU9LjMDVTZChaneiq2pxNSRSaYWCr5VDm&#10;95VO1ZMXh6TE5CekzLx1VVT0sKVlMcXj5Y0ybLXVVXSOmahE8MqUYZ5atAyRqZALRxt/ISe4/Mby&#10;JFJPzXEk5SWi25jai6SIwfpjAokcK2gMoQhFMQFHeb/eTcuR/oBum9x7lc3Gon9MW60jYChVIJKF&#10;gAGqVCAhmIrXoKviH8CJPm/t35Abtg7E2zsSXYFK2JhbJtBSbol7N3tAlbsLH5nC4TAZuj/0I1pw&#10;OTo5cpE1JR4OqijqXAooGDB1Xd1deGIUOAw9XlWx0GyqvcE2CrsbVVezdm72pM7V4fe27cBmMrjs&#10;jR7db+79TGyUi1lcGvIsDQo8ij+59ofdzZN4gl3XmB903eSSeWS2hSC3EUkcghiKXQkVdEiqrBzH&#10;GwSOjQr3mLIyfmHZOVotnG7b19PPeq+hfCdiTGASvYrg5dQDUdxoK+S4qP5VnzBzO/aGq3DurEYP&#10;eG6K75DVGD2tvXN1eGpeyO6/j/uHZ+zc31j1T2ptzC5DbuR3v2Fk8vTzYeryFFgcCXh/h01fHVQz&#10;LEjeu/lHAmd3jWb82Lj9gdYQ4rO9hz9v5/c+H29g49uUwwtJgv4xRZFKHMV2flw8ElZlpljFJhKR&#10;8fA80slQUhS+7n3VLzl3btqax5wV+cBaIq2K2oKSSRP4U7vdvdeFbLFH3GS4WNHUBNeutBpPyZy1&#10;tO4+NtO9fWc5yrrukMUkSqKPT9WVzEFSFgaKqL3s3xmSg/8Azh/kobh666z+PW2eo/kJvf5K/IXC&#10;bX2X0gfijtTYW6N9UeK7DzG4uyN2dvJtPsTF1KbN6W60oMzPW1GCh3PDStumvodw5KKVftKmOEU9&#10;5ZTrrOb325hKXJYDP7tp92bWylRtqHMboptw4VKhKzH0WdgpNrxZGfO0WMd55qiiqYUoWQOZniC6&#10;/dPbTkn3ouuSINv3IXmz8qNbTRxXLx2rxXKG58O5V7fsniloVjhaRwDGJ5VkVEBXDL72PuFzf7Ce&#10;3dhzxy/y39RZzzyxXEv1EMZR2AWBtE0U4K+IxPZGKtGimqO1HP8AlA/B75X9t7J3tt7euX7l+O/x&#10;+7L6L7T2ptneeR6Y2BvDqns/aD722pWdz9dZmr3nWbczXXm89+7XpKOkwO6Y6qlyUK09S+Oqp46Y&#10;osPMVuX2lRLNuBMhuKlpKGql3JK+FyUuZVqaOWKeTGYfAUmZkzsuTqUMtPTQxwyQ0jr5BrGgy7Fs&#10;vt5zHZSbryZPHtO4wwReALf9SOQASKGkiKmQRnRGHlVGaZpCPDMtVIg+71zrzx7w8hXye5lmbfc/&#10;F7VPgkmMjUAfpo7cKyKQrau4tUjqB3b8bfhvvLvzP4j4Q9i7T6zzVBkNo4vorL7X3lgsZ1tuivjj&#10;LxVO6872/unDZLrjC7VgpIaKv3DUVGaTcmeLiijcuzBb5rDYnfdJRSpj6SNFxFfj6WqlxlNVzQY+&#10;vSmkjLaUpqypoKg08ayUzOImVQkgP19wtybzXzJ7Uz7pzFuG/R3M8phQAiOMMyu5mgDOjGM/jDKF&#10;LgB1HbRSeDatm5E90reHkvlUw79RizLPI2ospCylZTLEe00qRRK01KSakp6k+T3f3xUxG5qHd3am&#10;ay8e3u3Nq7lzO0Yd0zYzG5TdW0MpmKPeG1cfVzQZjb+1N2Y+oyVfVU+4KWnlrZpHSpoZLRiMgZ1r&#10;8adn9L5XObhxm5+yqOu3d95U5Xem8OyN2bvro6uDLT1mIx+GwM2Yl2/hMdhxOIdMOLoxFQGOnjkJ&#10;DvHJOy+9G4+5Vjv/ACRFcSbrv8cayqoGW8RWmkU/Up4JKqHhiS2eOqgltQK6RF74/wCvfz5yjByn&#10;tcQ3FI563MUklrDG0cr0FGkKmMKuogQSEg/EnaqtZHSfzh91/M+o21gu5dg9H9kw7b3DHk+uvjR1&#10;r09SYfbMyUWyfv8AsjM7hym9oNx7sqMvuKbOvT4Klxe4pKaty9FU12QompYaOlqhkzUmNye1R/F6&#10;eLLUEdHRVhWWkkAr58TEk7pLhK2BaOlMb00bU0K+L7YqR/Z5VbHuHMOxc67xczWYg3mO2COgELGJ&#10;CBpkjkUMRH2KXoGV5VhRVQDrH3bvZiLk1oOVN+cvyhYz1mi1Mgpc1kSssM7zlklmElUclgzBzk6Q&#10;I258hO5cn8zNx792NTDrX5Mbyz+b2f8Aetldo5zG7BwGfmodp4DM4XsLAY1xuDHzYH7ijz2WqKLI&#10;JmJVppokMkt1Y8lvOq6s21ip1w8cFbn6ulxmLpoMNt/NS028atavMz7ny2XydPTbhzslLDTKkkr1&#10;7PHR0w8OlmWz/K024+5PPt1sXKvOLW6xNLJdmSBXWeIfpqp0rCI3iSNgmoap5G0vCFibSOovuTez&#10;e/8AuTuO/wC6wNPydJ4dZRJfwq8a2qxIghW+8VV8WlAiLw7yVJ6Mp8fvlJ8jPnb2Juv429d/JCan&#10;2X0tWbv7N3v2JnMfP1/kt1/G7H7owHXA6k2HsTam0cn1BsA5nGZg1MENftqqlrM3kkFRGtNQzxzl&#10;e2/1/WfIrPU26u7tu4zLdp9U5nIYrE0vW2V3bsfbmUiwcOMr8FnkxlNu+OgpsfuCtEOYpMXkauqq&#10;cRM8aSTzSxM5lM86bx7G8g2FvvNw+17V9VFHPdytFdGdDLJVPBhimbxPCkLQqYpIyKCZ1ZGnGSHt&#10;Zy/yf7L77c8lctWR23Zt2dZJYRJPceI8KSFHLu88iBQzEJrVNTKCCVQqdD5CfKTsD+Xz1F1ZsPpr&#10;ujeOD6L+QOB2hufsTu35PwdNdo7xxFfvXdW7aXtDaWTwe3esKus3NunZuzsH/B3y1Lhc3gc3Txus&#10;AikMNa4kbo2vvX/R7gsvjdr4eTfu38hFuDbC9jCHtB8TkZMysM4fN/f47IY+RsZWSo+Qo2lmx9Ox&#10;ZIqnx+KQB7Lzf7Xb5Nf7BuG6WttYzaIp4Le2vreNNKOQyJD+o7UWONAZ1j0akIZAqtklabptM9/f&#10;fXbythsUyATIkUrqQIyFHYC4yeAIHcRkYJBOoe+Phfvf5Tdp9UZH5AU+C+N3du2our+wqf4tbb7I&#10;+BuyN4YvCdTZZ2qYOtMXjNy0mYqKysxSYmhwecqqagz9bUyR1GiCfxOZCJq/D7Hqa7ecG2HxU+3h&#10;mMtTrJUZfAw7kxGYTcFLTvPuPb1LBlajH1YmKZOZFEUqQmGBGQN7AHM1zsY5TvNg5R3UXcs0yi3g&#10;kKxXEYkuIzKVVY4nigC1mbxDEVWpJEaoF4e8k8g3fuR99S92Xe/ZeTbuXoLq4aVzunj/AFVbObwW&#10;cxTK0Wp/p2MaOQQHWeoMo6FTf/ZvWuQ+J/QnXfw6+cvYvYHeO8O0uvOqOoNtw9HU/U/fPTXWW56u&#10;h6z7OhxadZ18DxbXl2vi45pcNFPS1lTRT1kk+TqYpIlRAbT7NbdGdiof4TjabJYinn3Ll89tWi3l&#10;ufaVBhZsPHmZmzO7MrSYPbFDW4dY5YpGpnnmqAomSliD+JBzuXsvt3J3IN1svNm6TQxS25EaKqRS&#10;RpbSkzOQGeWYM7DUG+mjOpAoMZRVlf3Vk94/u58uWHMXu5Y05f5kmuo5ttlfbybJoZm8FEuLIXct&#10;2LlJfFSgRrcACWR2NQst+/yi+mKnY39wti797CxG+5trbD696tpe1NxdUdQ9nd6722ruin663Flu&#10;vun8nn6/sCn20c4aEwUWcGCoyK+GnkydRCI69/ZHs6HeecijymR2Oz1+KfcFD1vfJQ5oddbW3JBH&#10;sDcrTZ2GojrcXR5XI1OUil/hlRJX1VVDGwiaKKljNBtu42tve8vWcgHOtzKEt50EE0aeE7SkSwpc&#10;sUk+k01Z4o1VpYpEWoKLgf7Efdr3fcPaHmz7wPuTtEkPJW6TRrYlLiF2keO5ubadALebx4x9ZpgL&#10;TQxHSjyK3hOJjbD8oN5Z/pXeXS/x6+OFN2RkO0th7pPU+7PlpHtLam6+u6DvTfPS+D7L35sDM7AX&#10;M7deg3lvbozYNCXel3DhKfbWNyUU4mklMs7GD27T7ipdtHP7zrcXNmaqpyuQo6TbmEzecw2ExFdL&#10;V5HblDPU68Dmso1HjI6enln8EUlRWctTrGwQ41xe3nItpzhZNHeWC7bt2pJLWs89JXluBRhIS7hV&#10;eFTnuljp4aGSqjC698vebnbkCTlHddovYPcbd51N3vTPYwGdLZ4zG0UEEMdtHptYzEUgdQ0X6rzS&#10;Sq1aMOzPiz/Ly6/+eGZ3D0vuPrfL/E/qzEYvb+T+K+7Ox93bYrN6dpzSZbYO6acbu7CG+psG2M7A&#10;3f8AxyGpyJMVPHDVQUL08J80CgpslS7xpszt3fGDrNv4WkzWGaDB5yFsp/GRinoc3QZGOspYYqhq&#10;SnqYYGu7kTENG4YBkIl5q3Dbtl5vishzTaPHYiCXwVtHECvLQPGJWYsZFFDGxQRswIMAWoIf5r9j&#10;eX+ZuQdp3PlCzl5wjvUuRcXqTPtbQtEyLGDbzSL4sTsZVlCjUix6/FAdR0HMfyN338G/lDichtn5&#10;GdYdSbopth4/Pf3e6+2fhe2du7Ul7Bqdx7f3rsLNZSKj3JR4nf2HoMNSVFGjUi0RFRSyCjiikaUt&#10;kWFxFblmCwQY85HT9/m6WGYZfJQYrDQ46iqMjWRvTZatyUFHRx0yTzVMkwjVT5LD3C2171LzLzq0&#10;kvMelI45PEupVDQVIqo8ElQqEqoZ8MxBOCRXLw8qbj7Hfd83u9ueUBc7vuf0UcNgkypKjLOwlcTq&#10;bqORnWZ51iEfhwj9MCTupWjV9/Z75WfKHZFDu7vfJU+19l5jsfcWF3FvvEQ7j6Y2Jld5Z2u3tVY7&#10;AdRVWMwm1ds7B3JuGlply0VPjaKKrnkkqJKRAEhZ3j2dhdvUWTmwGFoqXGUMlAhnx+Ox1HJkpxAK&#10;aaSrkppZKtKmlqppFdphaT/dbMHIUeb9snMHMnKnMXLO08xrICANTo8cZdbu3m1eHMW0ppglRRQR&#10;KXBiog6x09n/AHW2faPcPkC93+1ki3ANK9fGW6KIttcaFIggSAyHVCW0gSqamdfFJPR0fljju/8A&#10;t7aXZ+Q3V3NlO5aGtxmbik2puzM9n7PxG1Jd078269BldoUPZ+4xlptj5L+FGrxcWPkmxsZijR44&#10;6OBNbFksFX4bG1OXWZkLh5lp46WMGnWNlLNJKWqGnmlS7/pNjZQCTb2Ufu3mTlfmHlXlC0hF2lzH&#10;IZH1RkF0TU6xjUAqJSmCKlakilFye2v3n9pPee75jk9wIk2/c7DwfCn13b/Wo7SBSYoIIVhaBdKg&#10;amaUO76VVCeiIt0L2/1tl+sdpder/fGp3rVVuPy+Hmk2otBQZ3x0sFRSUGUqs9JSRYKaUBZaib7K&#10;lielUPUaiRHXV8mO1ewNqTptjZDb2wc8JkrMnWbW2FJW5CLBbH3DBW9gyU+4dx46op6IVe36KZyU&#10;x9TVVFNTVaYgVM5ikizZ9o/bD24veToOaPdHTOgu3zcGbSjvLNbrbGCCUQuQzLHHqAeRpQ0DyymM&#10;Jmp92/nX2597Lf3u5lv7AQWcb7SIbtZbiU3ukT5MCRwm2CiNFo4LMsldKlWrtA/y7f5R/wAVdt9P&#10;7C7H+bybI7D3/JnsTJiNl9m9i4pdpbL3L3eMDtPqPYtfsLrffm5Ov+wWyu994UsFMlRm6eWf+NUL&#10;1kNDMopva/2P1hubdmK2rvfuHedVuiuo8jNuTD7OyHXQn62+5y1bX1GD+/2phtuZLsmoi2expzjK&#10;yqmpammlijqJ9TEsoB9z+YuXLfmb/Wu9odshseWLt9G4tDcPPdS3FskFwiStLAfBnjMMnjW9m/d3&#10;GYQNC4EPfeu+8rvXJvt/7gPy1yy45kso7TsMsSLCtzPBC0niTQGKQNHIwVgJVWUqpWuegu6vrfjs&#10;fmdXfy9/hr15tXoHpvtml3TsDvb5GdU/IfcNV8wMnleh9iYPedft3ZHYOR3vtrofZGc3lntvvj96&#10;YPbb56my+BlyTj7R4B7NFBUbqo8niKjc+FTLfxPOUdPB4cdRZWgxkEeV+12xjcNRrNlc3TY+tx+E&#10;jr6yqqEo6Sn+2aeWmhd3X2p3yWy26ztdwtuY9e4Wq3SCJQFE7NJGkzyEMY4jZFBGzKGXxGBJhNVT&#10;k1yztPJPNe1878s77tZ261eO0kiiL3MjRMI2mkJljEYmMrurRRl2dl0pGZFXIxd/Zit6x2/173L8&#10;TvkNLXbv6t2d8gavd24a7K7W6vq+59wR47FYftHf2/sfufCYTqiDdHVm4t51m0sLjcPj81ma6rz9&#10;JRxZRvtUnjU+R23QZLcNPX001bj8bUU8M1SFL1JjGRjgqKXKRJLWVEjx1KkTQJGxSOJ7WF9AhHfY&#10;tgSw/d227nt9vIfBJrCyx26aUDIBpja4Ehk1K/a7a9B0jPWbHsf95Lnvlz2gki3HbZ95luRKLRle&#10;GGS8+nlmjdSRayC2aDQY3aU1fw2ca61bXx+WfSGxNgdw716Sp5eq+ua7C7h2JJvSkmxuYzdD1lHi&#10;9pUk1Rs0Z+njwGQ3q+Yn3OZK+emhirJ65xE7RrD5S7rRptOGkymOjyc2WqMflYIMnJVzVGOpNeWh&#10;E+Nix1flIaWCaqxkkM33bY6UpHA0WryPqAn3rett5Q5RtIts3C1g3CZF8OVbdgl2U8PU2iNCBOdP&#10;br1VVe+QgBjivyxtPN33oPvDCH3M2RpOR7a5YXUXiwhrOKaKTwAz2v01xMhugikxuNLSamolVNoX&#10;ZPdHx++EH8udtsfGXuXYm2O6d6QdbZ/bWVxvTu4cZkO98vspsFR7l3jl5c9sPsXbWNyWDpJczSwY&#10;ao3DTwVbyisRihWGQAt77WqN1YjLZWowVNnJWSeekxlVkxjqfM5KOUVVEa2qp6WZoGGZhUxzmGWW&#10;GS0yqzr7Wcp+/wBe8u71DtF3zMrzyossjNblo7do4wUhSoITXGFMxjQovcFqR13O5I9sth9v+SG9&#10;u+WrgW21eHp10aTSTUj+1lkY+lPEpQDqqj49/wAw/fmw+7NrVe7O/m2tFvTMbcye/wDsfHdVUO9Z&#10;+p8ZLRy7ey2O2jtpKnFwPFU7DqGGWx2MWgpqiEmgRlja6qfZD5iurzSZKFcBCuNxtQaearj3CGqp&#10;aISZbFwZAiGSsp8TWs0KVCgLILuABwIS90dw2X+p+zcwW2wifmWaWYXDRzvF4ZM7GCV4gNMTTQ6S&#10;yOoLIEChR8Rby9yrecvbddcs77c/W7C+oISiRVDMWYaY2Z8sWIDMCP2ULJ8uZekWpNr7y6z3VRb4&#10;3VmN59pYrc258BtHL9YRQ7c2pvSrxHUHYlZ19Hro9n5ruTZVKuSqcRIfLSkRq5Da3kUtXFjolpFy&#10;FSXj/wAoaZHpvH9wquFL+ZFWRVEYFgGOogc+wdY7xzfusl3LtUDNcKEWMo4bwtQJK+HXTUkmtUAC&#10;lsaSejDaOQOUrPcd3tdg2rTLIImYAzFiQjU7pHqcswqDipIpQUKzRbn7EzVVMuDWqyWSpHoqXbtT&#10;QzyzNgqioPnmgocTTO1Brq51aOUS04h8Lt6LsLSpMhgqGgkyEU6SUywRnyVD1HjiWnkKRLI0gcxl&#10;JXt6tJtb8eya22rnfct6TaHtmS6E0msL4AGqRVaRqAhGBVASVqFINCDUdJOYOXdmv942jYN420Nc&#10;jxCo1yau1dfaUbHwg/Fnzr5YcTtHuTJ7xbY9DhMjT7mqsxVUc2F29RUb1mUqs/Reeqjo8c7CKrpq&#10;zGUoZDHGyBGuLkge0TkdzblyKVkX38UT1Pn0saGJ46SiZY47RsqoplVzw0jNyTwbczfs3tT7f8uy&#10;bXeuJZrSIxgGMsHkuhIao0TSnUuiklYyoIFNJBIErWljYXdv/ju3nw6aSBIe4moOQQRiuFoaZrwo&#10;ajbPVfQ2Cymz94bm25uLde2dvUO3MVkaTE7rgocpvTs4Z/JSyUtfjqlWrn25UYVFLRYlIJBS0yIZ&#10;/LL5RMw+bNAEargjqBUgCCxWnQxBHEa0+mFvKWQHU3JfST/X217gbDPuUs9hy7zBItpaavFoWkcS&#10;liz+MTJqUL2qqg6YwVUAkrWPd29nPbfdb6Wa/wBmieWtTqM5AIBzp8XSPPUQAfPJ6SnaNDmkymUx&#10;Wwt25ukxOzKWVdwtA1TXZbH5l61oK+p3PUalqqOix+WighjhDtHRh44hrkcNI7y+algmp5KlY6kk&#10;OynGxVM8sEoWTxN4dNKSqsAGIPA5HPAMQ7NvMybykPidgAUXE0cQljGhpFMlZiXI1aCWU8AvUS39&#10;nzLa7tFsF5yikXIMcmkt48MhaOpK0AJmUKyjIOscSxAp0hsZJs+vqoNyUFa0u5qumamgoKLc+Y2v&#10;hsVuPHFMcMx/G801VXVn3xR6l4GeOHVIUUoFFmWpwuXptOVhgWqLaKqWJ/t/NUQRRKCFiaoNPDpd&#10;hcE2IHIW9wKrP3F5e5gtZuUNzuWtbFVkjhZDJ4cU7s1GLiITOzMooWLBakCtaDILbbvYds2hbCKI&#10;xbEqnTQu2nOoHIaQ93lmlOFMdKnEdm7W3VT1nV2/aqo2likgyeM2pk6dq3+7+191ZGsjr481nqjF&#10;7eyO6dyUFdBCVR0aVo1n8kIlQCJk9mszBBSTyPhkr8ZTTUdU4pqWZ6uGvpvuik8VPUyB5SoZfCIV&#10;kfyC6AoSAPeSPay53vd9siuec/pd7uYbhbdHjjkQ25X9Vy8cjKpqPDJkCSaAWaVZPBoY8t7Xv++2&#10;9jDzFfrFuUYauEYOpJof0m0g6QC3HI4jA6Mt0H8eZt7bowe1dtd4VfT/AGP2Lg994OgOc3Disrs/&#10;dfV+dw23DksPk9xbKjakxFR/EKbIfxUZ2WmgfHpGk8lLV08QqQN258msjmMjuKlyews9tHHYXd2O&#10;2nQ5jLJOueyeQO1dt74y/wDFqOlxNbjNuUcVLuAUdMZ6t2rqqlkjRVUozS2v3O9pu9z3BV5lDWgg&#10;DQQqryWzaoKLKALlZNEUpAIaUMSJNRClNZJszJvvvVzV7fXW6xnara2haD9JgAxtRI3wsshAlOak&#10;YoVJBINt2Z/4T7bOoI9q1Wzfk71/2ZvDcHVm8t7ZPbGCwOMz3Uk23MnJvDrPYm4+ua+q7Hx2699J&#10;h9yYdKnKTxUifwfzpUvI2hY5xg2jQZzIbVpctvCgpaLL5CoOcNHt3OZGpwuChratqnHYemyFRj8H&#10;ks5FDTRxmqaqp4i0zyRmKOLTGIG5k5qutu5juuW9s3iKRI9NnKstsDLdNaKyCdTLGrWrHWfDEQUS&#10;MvirVGVFEi7g++7X4CX4eZ10LVeNC3A4AwStDU8Sc56qL+Ufam0dhd5br6k6DqI90bY2btHavx8z&#10;+4u1uutmVW9u09y9d7br9tby7QocTVVu99s9YV2S3Bl62m29/AKx5Rj6KhyHnmykk1VIIVFiqOCN&#10;shV08VMcjLRxz/a0bzy5F08dNQVEhxweal+2afS0oVSq3aVtK3EbXfOe4Q70LfZ7mWae1DBZGYk2&#10;wcsZIiJgFudYAWkjNGkYKx6YgeoG9y9gSx5dvbpbFJtyTUFq5QBzqQHiyqQXLmi1YjGpiB0WfAdo&#10;di7gzW0dnUG8ayv27sil3vk9sxbj3ThYKfZeA8T7y7B23SJvfIYvH5l89RYFfDjaqoaGvq1+2x8U&#10;s0+l8WZxUVf/AJXSx1EMKU7StI6y+eNIXSkkqqI1VwknoVgulV0KSfrb2O9t5/8A6t73udrtl1BL&#10;LczCMLpjZGaSNmWGddLNIh8R0BBZg7hTqyS/92zdeauVuUm2LmOzZJWLNkx6WrJIciINx1ZAYAYI&#10;AFQBDHeP+j7fu449s5PAZuj3DNg8cuBp6SlrNu5+eoxwyabT39R0Kw5TcGNiTM11G1Sk81VFWv4h&#10;IQBL7Y6RY56GaTG1khhrWWinkjqAIql9B0vBJGkMTs0mrUUY2KgfUH2k3DeFTmHa5ObNuikNsqTx&#10;xoCrRxhtQiNGcoAhAXtB0+a009TBsOwbVtm/Xe93MZaSYh2WrDAOVIDED5dvrSlTVt3Jld+4nduz&#10;8Z2f11jTN1zOOw4tojEiPcm2cFFkaGrO290UGQnymVwOChoGg8VHX06L9nOr20vcv0GKgWkkfJVj&#10;UjusawzJTiQBF0a2QRPIrMVNubkHn/D2Et65plvd3tY+Utk/xdCxaJ5i/e5ehLTxqVGANNChVQue&#10;jtrn6+5gTZYu01wamhqcHWB5EfL8+gXrN3Y+t3tgTsvZFJW4yNqlqjaeUz+UyFNLnMh9/BSrl63I&#10;0OMqvtzPJAs0cGmKSKEqHBYurZW0uKqIp55MvFAjU7hzUh6YTmnikl8SQzToklVMge7L6nsCQQDY&#10;Wcn8yb3y5uNpDNyms5WdQAJI28LxKgkzJG3hxJ/AaELqQOCoHQb5p9xLT2yi8XfNBKCopklsAKpW&#10;KQ0qwWlO0+gqehx6Obt7E9k4nZOzeq07Bz+3c3BVRptynxGaq8BWZz+GYd8jW73o8BV1+J2xjKx6&#10;aPwVMiRUUjyRpJFOWLdbWqKCooKSuWKo/wArERmqKnF5LFVMlTLop4p3xGUD1ePilSLULIlx6rDU&#10;GJB7gfvs3k9nNf8AiQwqWijLllWIAO6atMb6lYiqTaiq0ALrXoP8rc0zcycubPP42uP9Wnw0He+A&#10;VVQagVJrg4+QZflHtffm3e39z9W5SXBtB16mZpcDtyg7N2T2Pi8Bt0RVm9Mjt89pbNkxWH3rl8JN&#10;k3itUVE9TE6R0fr8QhC1OMxqT00lRUo0EbHxU0kjeNJPUWQxiUllkc6rtb6WNwfcWLzFvwtb5LGx&#10;ZbiRaSSqFDMooAdRWilVqO04rVdB6XXW5+Ft+7q5URKq6uHwg5qaEilPPjXoq2IyW6WiyVPt2nyc&#10;Gcrlio45qDEPJVVuOnCP91FWtTu1FLCqJHaEF/USpjA0kMcllq7GUtT9nFNDSU+fwtLVGPAVOSpD&#10;TZo4ylaBBj6WoFauPo8hHJPJEBHjna8xURMvvI5LPbLzeza82R3V3zLBtoEame4jkedA0uuOdgqk&#10;y6wdRkkrCqvLSPX0E/ar3G9lufdx92tr5SlW55i2oWaXyabyMrLK0wiOqeKONgFhnYLCXU+Ga01a&#10;jb4vxL3njsF1Hvf5JbYrY6LvP45d7Z/47Zfcveu19p7i3bvzo1areub3RT5PcG5qMbLpdwZ+sp6T&#10;HU+Wimqd0UfNDE09T54GzfVJ2Btigy+TxNdXVW2cBQV+UyO1dm7bpc3vLcqTY3w0eNxUldkaNIXo&#10;Kry1REKtPVmOOFTGAWcj2Tnb2v5gvuW73mTldJt6kYrJNdXN3HGxiU4AtWbvlNERvDURu6tRxG4m&#10;mfbeYNjsPot0vdl+q3DWfFnaVkWPSdKUiQMHLIaV0/plVcgip6TfxE7N+FPam4+q9udkdT7PyXyP&#10;3nnNt4KHvT5ad85/rL4vdef3dz+Q3HmNw7lj2tic/PXVXYO2aSn25TJlKR8Vg66sfJyJWgmnGDb2&#10;xOuKuGl3HR7bw0O5J4oayo3PjaKPFZ2uqaanSCCWuqYUSWpaJEVZYZnlC+NVIJWwkT3H9z/efl3m&#10;/mnaJd3aHZLqVoXtZIba5h8B2IEZkaBZShRgIHkSNmidagKU6X7pdcyzTNBdbk0ysaMvhoACT8hw&#10;IoQTQeQoKHp8+Svzi/mEbH7K7P6R3R23vyfrjLZvdezMr0DvisxvZ/WmN2pnNz1cse2sIuYxMQTb&#10;+YxFVF/C8vSUmFr6jF1aSRPHFLFIyU3N2bvfY+XzsdJtvc2/cTJtapzG0Nt7aw2NxWTpqjCF6euo&#10;q/N5/c8EWVqc5W1UZp/DRweEXDtJrX2KeWvYrkn3I5Q23fZ9327bd+W/Zb24751ft8RovB8aKGNw&#10;jRiGP9ERxo2vX2ydGO0cibDucSvdbqlvKrjXiR+PcaaXUBvIA6a5JNM9GB6L/ltfGj5W/HbrjdWV&#10;7v6N+M3Ze1O9J9lfIrtTd3Yc/YO295Q77ohu3bVLtLY209uYTbuxm2Xt+jFGKaq3FT0bPRVMrzUy&#10;xswEzrPfO4d1bGxeS3htDK7E3A1LR1uQ2rmJ8bVPg6qqgkmniauxjaa+GOtYoraUkcAHxoGt7iPf&#10;fajlOw5rtty2HmyOXl+6i8MvCr3EzSdkTQ9sjoGC10ygrXLGNFAPWHPudzVzShh5SteUxebrfktG&#10;fqYolU2zK+ohk0sKqMFgKcCxwST/ACK+G/RHTXfGVx/U3ys2H3T0zTibDY3tDq/C5/cuQ3RWVddj&#10;qCo24+LWtr8RQZtcJVJKtTR1lRjSwcCfVGwVFbs3NW7awCbqxY3XvHBx1m3MnQjCYeqz1bBS1uTo&#10;KaupKKXDRx5nJUWQNbUVL1M/nSgijLFRGvj9y7yLa8lXXNu4cmb7utjC85MMduEuBFIpQMrCJFcq&#10;2nRGIxO6SmR5CSFjVos3b2g5y3fbhzFdt+7Oar8Nq/sLhkaFiilnWbwQfC8NhSOJ6EZLhmFnHxk2&#10;/wBKb17sqPjN21jPjn01n6Ci7e6m3Lht5b2fqTD72z0u2Mjk9u7lz3Wu8Istt7rjc3X+Uw+EwceJ&#10;xU9HJu2rrZ6sVMssclR7fIsVit/023t/TYSsw1TTyf5JFkMVJiNwUVVjctloqquqo6urlgloszQV&#10;MUaKlPG6xKX1s0oWMOrzpfe2n9YfZfYriK8IiZGfV4i6pBI0kaaoS0RddP6TuHVWkPaz1jH+wQc0&#10;cle7nPe9XnOwTl2P6RIo/o4tMqy2sYlo3fMKMHBkYEEvpXSIzUue+/kNuv4S9fbx/l/bI3BsLubN&#10;ZTC75xnY+99t9uV3anVW7sNv3ae14tv7O27jMbtfDSbR3H1hU0tRI8UmVaM1ylXhURq8yon+zyZf&#10;JZSStrqWnp58XJt9oYzia8VE1OXqpSKZ6gy0kSlWUOqFGICljcRWvL3MHLu7w8n7J9NBc30YnF0x&#10;iM4DRF1iIMhXTOV0gEmutg4YUUZmWFtfm/8A3RtNwkUs41CRgmqoQuFJalA5qtA1CcEHh1X1tDHd&#10;h9eVOL6162br7ZvYOfy+H7cwXdLZaow3cO2psPt3JyYLZWPzr7nh2nh8NvTLzCeKOKCaueqWA1M6&#10;Qq0JZMBuum3Upn23i9y0dFRVWYxVRFujaG6No1c5wlU9A8uIoNx43HPV4RzHanqolalrI/3IWkQq&#10;faW02mwisNwk5qvI4LhbhI4zE0XZLINbG5XTHNqc1ZSENEI0PpUnpLLFbmLc7XeXK7grJkU06mJ1&#10;F6BamoJBXGeNOLt238fW6rTNDvfsTrrcPYO5YtmZ7DZrprvHpLurD4bcO/Zczldx4/ubI7F3Lk81&#10;Sbvp6mjklljjE/gWdGadoXhllZtw9j7Z2FQ0kmRkWhny9bHTUENHTmqyeRllQmX7OkXWWWjR3knl&#10;QhU4u1yqtLE3tRzfz1vNrDuW8i8lTUginlOlWRg1C0dXOqLQwV1YKlSQQyFhDLs247lc3c99ctJZ&#10;xKK6mIH56O70oCDQVORnoyfU/wDLv+XXzV3pmcDtfOx72o+v8JkZt6Znfe7q3HbJ2bT4apC4LHZ7&#10;N00NVXUdZueijpv4Pj5qSSdotT+NaeN51VuHr4arblDkC+TpjWmkr6amq0VchSxTxRyLBVUdjNRS&#10;FpmSeNiSjg88E+wDznY3d77jX9rb7TZq7RGKVQrRR+MECyLrloHeMx6g4VSWLAopoFCt3e/1ku9U&#10;UMS6gVbQNNT6k9oJoAQRTj0VD5B7aysfyG3VsqDA9VZHIbck3hsHM5HZLS43r/N7owD5uhyuVwu6&#10;sjU4rFbsnpnoBVYzIRRUgrlaBfthI/jZ7zGYraj7aNABCsMuuVZItCp5Y4NJCIJLPza4A4NzyCQb&#10;ybyns0R3GS9lkN6HXREEfUzeG8hyWUVUCraSSVyF1DT1u12y1s0YszGUGmnSwPwVqdXDy8yccM9A&#10;f1719s6XG5iXKZPIjckOSC4za1FhchUV+VR8Rk8vU11TU1M1JTQQUTUaLIEnkqCshZIGK6Pbmz19&#10;BQxQxUxjdtQkp9cbNIgAL2trcBr2FiCObfQXCkUWy7zvV1cXu41gFNMpVtKtwXUO0FRTJo1fTJoW&#10;2zCaCSe+7nBwwp8VTTgKUAHD7OkFT/wnM1dU+SrWNJ5ovt820c89PBkFlJjklDqsjRGAlXChhdlN&#10;vpZJZGlqKqBa5ld2syRH0mdFLrE7idmjUR3QBuVuRYXNvc88gcw7LyzvS7TqikiZ0aRShMLHLhfD&#10;CyMXFQyVDhaB3oRVaQcw71NKbC32JVtw5IYSx0J7jq0FKipoKFiRxPn0bHpvsLbuw83Htdq6jfHZ&#10;TJ0uaz9NV0clZtDJ1mOiqq3FY+XBY3GbgqJspTy1UhpJpUqIYGZJZUiIZ0jYXD7a2tFCuEoqSgpX&#10;krqvO46h+0xsWWyWQESUVRLAghqKquWZAnnAZmuVYn0gJ+Ytw509xJt7l5gtz9dcSwrtswiDJbBG&#10;X6+V5Y1Maq8cQeWKdlYF0lSiq7Eu33ftvSUSb/cr+8uGnvJpRtNCg0kfJVqPOnkInbnbneny2oqz&#10;Md01Fd2JvGrbbuC613nl495Z2q6y27s+pys29A+44xW7QwOxpcTM9bX4WMwpTmKnrYkg01DVBee3&#10;+mHy2By+5sDm84+7cxu7ahy2Oy1TnctR4rYmQyuCx28sFt3FrkQmMqKjaEFRVpJjxJNBkYVmhGpd&#10;JyD9nfer3Fh3vk/kwbLZx8kQRtGs6zWZa6miZgXaXSsiIjVjijkYaizAyvG6RqLdj+8Zc3G7bfyP&#10;Fog3jwdNtBpBJbSJCzTG3EVTEhoJW+1iQF6vF/lufzO+ztj796S+PcuyepYPjFs/4/8AYG3KTsTb&#10;X+j/AGVX7t+QuwcTmJtidi7y3dW0+JrMhi8p2HiaXaeKhzTYKirKLdK1GWaoLCNhf6hzuJ3Bseii&#10;o9obm64p8LX5ajp8DvyaikzsNFHUVYo66pjx2azKJS5aj8dTDep8yRy6ZEjcFBj97zbT7i7Pzndc&#10;y85OL3ct5tkLtbJEsTNbmONlDRmaIlDGBoZvE0eG0wViw69d7Fd8sXni3jmVJlr2hR8BpQEF1IHo&#10;eIFWAJI6qC/mWdN98db/AC6r92d4drdffJ3dfeu1dq7iyXYHxlxsY2DuPcGElxu0c9srDSf3Sx+F&#10;rsrsrObVFJNCtI7VEMVJPUrFPUywxKnB0VVLXignlhjxLU619JkaO1dG8VQ8ysn8T1y001niURrq&#10;a4k/T6fUZ+5POHLm6bK/OexS3VzzZMqwzW8xNuylYYVEwg0lCWVy+tFjFI/hYESIAOeuY23dIrW2&#10;lCzbmaagQQptfDJqoUL3UpkooNaEk9Ib5Dbt2FXYGHttKDcdX3DS7gm2F2r1bv8AqaDr7JUOY2/t&#10;TAUNFl6vqfDx4LcFD/EoXljraumWlSkqcc92aWaM04iZzLVKmGlaCWpUM6SQrCRDNCY2XUzlUQMj&#10;gsGB1IUv9RzjlyJyfZ7g1zuP74jtJQqlWLoJFkZ66VVmyANIJIIYPpwDXqMObb/m7ao7K+ijWSzj&#10;1BwRHRsAAkirCh+EKoA4knh0STqDZ+0dywbjjy+cwe1ppYsZV7dzeQrtWTw+RjrVnSkxsEKTVdVD&#10;UUEjRVAlbxSCSMMVIDewez2O3PVU+Qq9m1GCOajp3pKGPNJU1GCWriKzQw15xtXBWpGrSkStE+ux&#10;uwJW3vMHY+euUIeWLnkzmPbLxbg+JMJ0cGV7hkdC/hyIqRkaVjWOjqhoY0AFRMFj7z8oLyUY70ES&#10;LGzEjxiFc1Fe23KkUoK/CONRjq0Xp3tDoPbG38F0R8ruse6aXZ2cylR2LNu7rPPbcxXa2RbcOMye&#10;Dm3NtrbfYGEfa6VdVFh6aHGUVdCadWTyU3jSTy+1zUddbfzG4oM5k9tYCtrqjHx0FVkWoYfO9FR0&#10;dWlNS4+qZlrqVaWuyU0kbIVP7rEWY6veOV77qcx8o8rXHL2yc5XsZs5keJADqDvOZj49QwdXjoWt&#10;pGmiilMiUrI1Yk9uvdred75fvNoeykF9EG8SjKoYM7sumkKI6kKUFGoQNR0kkdFXg+WXePRGxJuq&#10;uoPkJ3FtDrSPe1fu/r3ZlFviLGY6j3Lmd07aqq/I9tYijp6jE7tp8ltbbdHFX4ivEtDFWrwPEZoZ&#10;mvZmytt9TbE2j1xsHaz4XaHWm38bgtuY2Str6r7Pb+KpIooaBZ6uSuymVyEVHB+qeWaeokGqWV5G&#10;Zymlnk5p3e73vfOa7f6neUjhMcMFWjESJBC1CCY1EYSkjIsjfEQHJqFb/fpLvZjv+17Sf3XC662e&#10;QKGodKhtQVydelaLgDBquemHf29N7/KnvzeHZPyN7rotxdud9Zyro8xk6Og2/UCLeDLT7e21X1Dw&#10;S4TZWz9iQRUtLB9xDIiUFAmuGBY1RALW36Oiqds1b42josXVx08M9NNkafI1MTx1lZULJNAlLksf&#10;MjNKgjmSZCWMYVSt9ZGXMfJl3u8W5cwcz7rNfyQssHiJWSbXahgKgyiBAql2DsZA0egqwaQDrBL3&#10;O97vejlz3vk2zYOc4lhvPDNxazWlkEUm3i8IG4+naVyFKEeHpAOrWr6Wod7ZXTHxw3N0xX73+Umw&#10;uyuz8xid2Z3bkHbHT/cVRHvh169pKKkrMFk9oZ/Bbu65/hFHj4pKiiycNU5lo6nzeRyyQKn8jjcd&#10;DXUMX3FRkkqkjWteCCSGixk0ECxyStFUZCfJCGeRkVFjkqPGFszEeoBpUW/hUctRx2VyqMTqWhkN&#10;TKqtrrGrALISKNqYgjINckPbT3o90dt2TdJPcLYF3GOF4/pmS6tE1qxYSlTBboSC+kjxwlBUKFHb&#10;0TPe+zeqM89dXdNZ7G9amgfN19FtneWI3dNvHclBkc5Dk8BgamsTBS9dVec21hKWSqqpimHp6+Qq&#10;0ELylYvcnbdHPHDRUk9LCA9HJNk4cT51xOJiEdfUvXVFZlf4dWGid6V4kYokkhswiC30tcxclnmO&#10;dL7YuZFvbNJhGNwnMaM9wY002q27MpFGBUNo4HWe1XKBmf7099yBuO6ye6fKL2POrrG/7rSbxSkI&#10;cJ4xu7W3nhcmB0fTqIFPDJWTSGG3sD4Lwd2bk3Xu341dwwd09O4jd2G2fsrvrtOek2fv/uDsrI4j&#10;YUI6k2p1jV5yty395sTldxs7ySxJQwUNPJNJWDSsbOFcv8PeNslVQpRSoEZBEsmgyQlzG4pZKjSy&#10;qACnBj02sLewtzDyPu2x3P7jg2mZea9PixnWreLGr6SyrUgKTqIYsWZjqA0kL1NXsR7x7z723Vxf&#10;cqIBs0UhEoABaIgExr+pDbu5bALJVQCdWqmrok/c3x93b0VuAddZ3A52l7Ft/FMUYXppBmaRaz7I&#10;ZnFNFU1mvGzzU0rJMJNVYrCUem0ZY6zG4+eup5opgAWhZIaZWWSSJLBmSP7iKS0TC5IIAXj1E291&#10;5b3/AHpbCTaLyEJayuRK8xQrGWJodTroBYHALAs3AqOpi595p5i5C5H5sututTcXxhQx2gCK2quk&#10;kSFZKYJdmK9qqQBwqnOrKnL1VXS7MzNZjdsYHL17U+4N6bwxSZvD4WSSlramBjTy42vpoMjXUSPF&#10;AqgTSz2IlhRWdXHI0QXyy+WZo0VhM9O8SwaHRgnnp55GkkUwhltbSxu1lNtKu3h3HZphJYWcAhVw&#10;IpZ1YyyGuotEKFQFYawSQ2gYWhAGK3IvOe0c6Q7JsHuHfFtynErPYwq3hQkV0iSe3RDWmknv0azp&#10;1sa1EbLYOu2Ll8rluq6CCbDUlXg6ba+995Ufg3Vna5Zcf93W7Uo6p6jHUDJnbTwmNP4hT0SoC5Uy&#10;BkXHhqSCGKHHuFpifMizo5enjAMvjkZ386sQxAAuNQ/w4PJOatxnuJJtzjYXyp4Z0NQSMWKllWmg&#10;0NDqIBUY4V6za2Wd1i1Iao1OFAaUwD5emePSaz/aW5dz71yW4+yJ5K7PiCXC5es21Pi8cuarIlbG&#10;x5WEYyibC1jQPGkpkSOLzJGDrW+sCTRSU8lLTyPKLzQkuUZ31uOHF1H7qoeLj6+4Q3GK6hurqIRE&#10;FHwDQUBOMHgaEHI8+qvHIHYEUIJ9PPgT0VzOUc+O3DlaGKGokp8dkligbIUYx8sdKrftPNRNPLLj&#10;qmQldSEylCSObcpCpztRRxvTIAqqQi+VYyv6rsLOrLp9XBBYH3KOyciHmGVL2EmQ0qQhOrhQeYrS&#10;ncCBTj0PYOVI9yZbqEiSE8QtSTX7SD+0DodsH0++7T/GsTfNSIiTyRYiauWsRng8iEo0MEl6crpl&#10;1eMJcEEg39pugyOWfLinXwx4s07fcPMyE1UhNxGsSIxjggiDF2a7OxsBZbkab9y7sdls1vuJjMl0&#10;tCp79auTjTVgpJPaACeAIxXog545btX2Twtvm/xp1INQxFGFMhmAIzgAHArXJ6GfPbR6ewHT9Buq&#10;TL57Pdu124sW+LpcbT1uOpNn4ikFW1XkK7LVk9NBl89nsl9vDQ01AJY6KlpnqJZ3aQQRruL+Hwwe&#10;epjpxHrpk0TJVBY6anhqIlipEpQnjqBLMpUsAgUNwSReOU3jeTuBt9tUtMQxahXJK8RqGnUAFAzQ&#10;KDjrDD3B9m/cbd/6g8rclWinbduuJ/GJa2B8Od0kYkyzeJpIVywQs7O6UZQjEx+q+1NsUGQ7ny3Y&#10;U+88xvndWzKn+49XgctFCtRv2XK4mdqvdoqKetjr8a2MWV3JYMZIwACZCyIuT/gRoppPHRPIwRpV&#10;LhA7XkYMUUkEi/0uPpf2PzdpPY+LukBl3lFFSjFS5UUAI1HgONCQeOMUyr2Llr93wTS3lkVviF1r&#10;rBqQKDKsVFP6I6DafMYvJYaafcEE1TumlgplgmoiKY1rUqimp0q0/cjVIqNAG0sC7Lfgn3H3z/Ea&#10;WSklxNJDLEfK1VGjqKurjEMZEGOmqaiPHU1dCzawKgeOVQUJQnyB72duxS7XcNwZ2RiWjMNV0kSa&#10;WYxkSUZgFGknQ9GNE1EK7LebblnarXb4twpfSSsFTw8HNS2rS4FK0oW1Aivmeh/+I7dZbh/vw/Ze&#10;4twYSeifDLtqvq6T+LbHwdRJPWRS5TszB7exNX2luDaGTjxy0Cz7al++wlXUwVYgrIlNKQq7TwnY&#10;9b0rvTG9cRbDze49w5PFY3d1BuaXcuBdOuJ4ahM9X7eyGM+7oV3rTypCtIKxlx0UDTTymR0WJg37&#10;/crc2c7Xy2+w2sS2M0iRxiSRKtHo1uUZpVbUrpUeNxSraFI0HnP/AHgm480c5b3y/wAp2nKc8VlB&#10;ZyzRzRXFrKXnKqscbxzvBohEjgSMHMjt4appGpxsBfyje7fips75wdWdp9pbs7Q6xwWyuvt57J6j&#10;wmZr6XsHb1Z2xvOasgnxtGcDszIbtqMPntlVNaaRpY6TKSZbxU7BYikU4INitlYvvvH9NdUbWqab&#10;sXd2F6xxPb9Xs6+B/wBBdLu77zdWF3Z19vrI7C3HsDdmUyey8TkaStjpKyerWeKKoikZUdYRbvf3&#10;g+cX91tu9t4r6aXct5itVuJIhZxfu+RYhO7QEWckdwDZyqGEuqMuFkt2LRlY+RvO3ur96vdvaiz3&#10;L3253EvJs0szbZDJZbWE3iW3n8BoZht3095Zi3nWIhpfDDapAfFUKBubbVxXUW59mYntnB1m+Jdr&#10;7JyPZ2dwE+8tyd2Q1LrTwZ3aG9KPeOy9+bnoMnn8ZRZiirPssbmaSSko0SN6Onp3Mc3s422PiPQ7&#10;Q2TtzH4LdW5cRXdc9sJ251nvDs/JZLtLd2BzVRQ02B3LDPS5dsN9pTZ/acGTxjaKqdlpMmzDlihO&#10;l2TeLK/5Wsdq5nuV2yKe6luHuYvFnuw8dIkkjEFuIVTwXUeAXZlJcgeKwAb9r/fT3T3D2697+QRy&#10;bay3PN8OzpPHA9nZxj923U8ls+nwXRXWSaNjIksJbMcmpAOq2vmb378cdn/KnpjsvsTsSiyHU+4u&#10;h/kL8a+5dv4DZO5NxYfd+2d4U+xt90Ph3VsaozGdlyGAym3nWjp48dN9uJsg8VTTSGRZlxiqTDwp&#10;Jj9t43HYjB089TJRY7DUVNjMfQ/xGrnyFSlHR0sNNTU1O1ZVSSaURRc2AUcDHTePqbAQNuNusF4S&#10;5MYRVUfqPKVCxqEBLux7QqDUaCgA6+kT2L9qOU/Zv2+2Lk/lwSCdlM02tpXLXDishJeWYADSqqqv&#10;p0gULEkn5wnyu+SHcXyh7kz3efem6P729k56iwWDrMtkqDFQVFViNlYag2pteCop8fjcYmSyUWEx&#10;FMktS1OZZ5i80pkkLMzVlNsTRSRviwJ05EsblU0en9S+aQX1fSx+h5uRaw25b9w7Ca1vrLmmIxka&#10;NDoMk1GG0L5CprmvCleORm276l6b6yvzocBNLAA1r5UFKeea+opivQebU7BwVbi8pjN3pURVEyUD&#10;YmfGxwq0sqVcKTRVkgWNlEMN2MiiUuTawAv7/9C0EU1THNYU8aUqCmUGWdELaj5HXzM3jWNLsL6l&#10;N2tbge5Pu3s44ik1+77oTKf00LAFdSisarr1tSMhSGWiltWepK5X552Tmexe9M7xSEVBKuVzXTnw&#10;0BJoPOgodRUkDrV7yNDi6KlvW5OsrNzzVWYkanx1DFPS09PQrNBC0tNA5yAydXV6GWE0/gWBNYlc&#10;voRVxZOSVXo1x7RGJDGGFRHMokRRKwv9ETQR6ibXNufYPTk9pIYt4ffUMUj63DRMhWOpq9M1b4jp&#10;oo0qW1ZA6ijmr3d2PljeH2oI93ck0UKHX9Q4CE+GwycVGqjYI40YMd05X5nEwbzbN00NLUySZGvl&#10;q42pahsSlWMd94KZ2Rp6hZkmcwRIH8MEjkgKR7lQumdqPAaiWmvzLeGclUWNjpKFoFcn6mzXA/2A&#10;KnlbleWG5Ba0jlTOgB4iQ2r+0qzYAqM1I+Rp1HHvz7m8ych2NluFntfhhyNeuRQCDQaAUhnYufIF&#10;VBNO+nBUdQdY4rcmcr6LJ16VbNDOcXLRxY+Z3qopF0Vki1+WwyUGNSAreQ6wObRmzWC+s3JtPBZ2&#10;s2pj8hPnM1TU+RyGTFLFVKaSKmeONaSryEQfGY2QyVSxpTTSfcSRh20sEbTMO78kc970se6/Rwfu&#10;8iKK0TXbUd5XAo0blSZakMtCDpXWAAjt0LvZ/nDmb3g5WtLtNsl2xw1HZnhlJAYgGM0iqGCkVMZp&#10;5Zx0e/eHwj7qrKPafbG9MdtDY3SW48p1z1z1zunNQHDwbqye78ajvmcJ1zVTS9j73qkpoKjIVWRx&#10;sIxaVSIIZ0VowXWjxFXm44Kyd1l8Con26HyyaI2L+IzStEoc6vTxqAA4FvYc3TmzbOTZ902PZ7eW&#10;NpSS0xIQajjWsahm04P4hUknz6yItVk2RpLWW4MhK01FSnl6At/h4Y6JRX772/15XZ7aO1Mll8LT&#10;5XISxS7nqV/hcTv6qL79sbixX1kNIsAlJHmf/gS/54LljqRqWUmopVUyIyfrlBOkR8qih4/7didX&#10;PP8AsAXvW5fvCClruTOyOG+FT8WrixCvxGO3FeJ6V3Ny1yP8WmOCONAc8ckAjoMq7IivCJT5Z5ft&#10;KtKgTiCmnRmqxIKiSoqZGSsZfJECAFa2o/6/tsyFdDjWp4MXHT1BFX465qmpq6CoggWF/LLRJJT1&#10;TZCoFR418QaKMIzMXugVjja9p3rmOX6rcyY4ZI2K0WNkNMrrKBUjWg7nko1AaVNFKmyhmuyXuX7S&#10;vGgpivxUoAMZrn88dC5tnYLbni3HuTfdfm4KCLZ81fs+fZ23dtbjw2U3IK3GRYjD7/r6XP7eg65w&#10;lThZKysnyNTDXZF5KWONaR/uWmhTVRX1mS1zrTPQwU0ZhjpjIk1TKsRWLz2RI5PLODYLqkIWzEgX&#10;AmvYNk5W5RaGHd503LcLtzIHCtHCit30JLuhiUhm1aBqFFWMyEr0ruIbCwR0uVE7sKk1ZQBQmgoT&#10;jFKin2V6H/EbH6d6xrNv7dy+YxHZ+6t1LR56fc8E0u29h4M5CnjrkwyZLLV9dj8lt/BzQmSpr3oK&#10;d5ZFkpoKeRlVnEPB4ZlpGnNbWwFzG+moigsgQIDEE/cDx6UI/BOr/DnHbnjm8Xm7fSDbLOSmoVha&#10;UBjk6qsBQmtTTAyM6gVjuEQpceEkBpWhNTxzSg4GnRQN778gq80q1u39jVdPBDPjqkbbky1qxshL&#10;WzLnXkFZT1SZKnq6zWgR0QKhQjSxIDXdW6NrbcpcpuXc+YocZiaFKmXMbhrshDDRYnHYyI1EtZW1&#10;tUEp6egpIaZi4BBciw/UAZe5e5I50uNqSTbdjdLeC3SUJLGIkYSsY6jVINVXkrrcmOBT4kuFZlHM&#10;e3PFb+IkRK0qA2Aa1r+L9n4QM9Gt6U6D+TvdRwXVPV2wM5mp6LGJnNlddT7XqIF3hlN8zQ7agrMP&#10;h46Vv49mq+XNpMmTrXNHhcfE9VU1ENLTyOrntjP7L7IwO3N2bF3HR7x2rl8fQZ3B7h27kFbb24sf&#10;kHjkWrpftQaeaCSljKqyNYjUD9WuDb3cOcOVp5hf3K7fJIro0Vbe7YKYw8JFyWkrRpEZGD6o8OmV&#10;A6hLe/a6Lcd6HNCb34dyja7dREHSPt7jUSgOJvMmpANcig6i7orO5/iBn+4/jt3V1HiNi79aSs2v&#10;vfGb2x9Hlex9lVNPg5MhtObA7gGar8d9garcFDkaWpi+8WrpxS1dLICsEq5NwTyQxVNHtmhJjmoc&#10;rJVV1NHEsjV9KkaRwGrrqiFImp4C8jeRWjKAAsACCKvbXa7KbfbDffdLd4EtVltSI5VYhoGddLCO&#10;z1SSGQKIV/T7XbVqBTS5nsFzuNpzE0u4R+Lt5fS/AeLQECpAJTRxGmlTWuoEFVB0Lhev8yevMr8j&#10;d9SSvgeyOq4Nv7B3RW7wrMVTdWblra7M7kq8bsbZW1M3lNxpu7JLRUULY2thqop6iSR6aZmVvZQt&#10;p7e3R2xkKzcORzNOdhbpoKjDZNcTPubaG6MZWbe8tFTVOydy7dmxORyUE+egnqf4hNKypDMsVGWQ&#10;PM+bvuz7rbJy5y5Y7J7ebk6vBJKXZYW0lJPCRI6yhVgbSzv+kVEgiV2bvVZMp7nmew2myW22e48c&#10;0NH0sAFamCsi1GnJFCKsAWNCVOy584vlr0F/Lp65pfj31Bjdxv8AInqjPwby2hTZjbexe1upMrs/&#10;tQbbqMxsr5DbJ3/HkJOtcpVdW5sRQ4Lbr4qurq/EU+Xy8lO1ZDSynRwG26AQUlHRUcFNjsdSwpSx&#10;U9NDRxUcIg8MMNDBGY1ghjp1eEgAJp+gKm/vntzfztudtPf3d7dV3C4kow1+IrBD/olFKEKSjRBP&#10;7OmhSmgKYr3Lc9yWWW8vL6sTtQghT+0gE4JBFQaCgFKUGoZ2V3F2Dms9vTd28d05vce9+xM9U1e7&#10;dw5bdU+5avddXHVU+brJN11MklZT552yq0ldTu7XgmgAUh41Vc1fJHNUYuO1XHSKXMEyxHVLYhPT&#10;TxMkjRRFbEtpCj1D6A+67DA9psXNt6zQvutYVaL4gFdyCWlbVGrGquKF2xSoIOl3bJJobPedsjdU&#10;vAFCqdLBgaljrPYpFFNa1PA8ABJ2ZhlmwW/KeDcmzps3WY2hNXJlYZ46GiooUkzmSp5s7nMdHS4z&#10;O1s1DBHTSU4nqquRft0YLI3t9oF23SmvyMNVFTpTeqZqiaZ44EKMGKSVVvtYrQksP7TKbcC5Dl9v&#10;/uXtse1bWHmQz6mUokKhzpWhdUUpOQrgL4ldAYkjUTpjfnT2w23nW3uLHmrl5rqYKgqHlQqGIdDW&#10;J1CmhGfPg1a9RsPn/kPTSbSwO2tqZqTJQ0lBT4zF7Z2hJJPvOXMfbLjZs/SYWKpTc9bJDn4I6WSV&#10;SwhqIkFncWA/f3Y9FRbxw2KoMXjsnRHb+56/LZh81QYrOR5PFVe3KXE7doNv1MMT1i10GVkqJZ55&#10;6SGmijh0CdpwI8qfaj2d9z9/s97uOYbZrW0uvpvDYiOW2AYl2mXw5GaSQIZRVG7Z18GdkBYxyJ7P&#10;ex9hyXts9lttj4ephR2ZnwxyTR2rRe1QlApABABZurc/il/Lx+Q3yP6U7C332HvjN7TmzO/umMFs&#10;HbD7H3Pvrq/+7m8aDeG4d4d05zc226Wtxjf3fp9t1uFp4cG2WzMu5/uqPLR46mhmqveTqvsOq3PV&#10;b4pMpt+TadJiM/DhcS1fkxkNwZGL+DY7IyV9dhqSnenwcctbkKhaSH7moealgSobQJVjBN78+0E/&#10;J7cs3W236btcqsjTCKKKC2CJoId38XxNenQsruoGQVZWZlAs5r5W/d8kEyOLgDJCgKgUcasG1HgA&#10;SAK+RGKA5/Mc+AK/ErG/HnPbd7Hxfe+V3rsLIb03VkuvdiUe3OlsXjMBuep25TRUm833HFuDc+fi&#10;jpKOLO1VRiKCCmyNW0CVT1BljjU1JWY2hpZKbJxYvJ0seVodu5CqzeVx1DRVUmVSJvtaqjpP4hFH&#10;VRx1EBEFXFSxyGoXS5HqAN52/evNt+u5226CztJ4HbTGBcNAYxGjjxHW3cvcNMDqjqzqaMFU6esb&#10;OdvvDcr219zGlpuTyXO1NEtwghuF8MyllBV2tqSKGRwzxFgNNWoOmyr+P3fHbPYGy+1+v6LfnXOX&#10;7S6x7N706G210ni9x7y31ten6Ynofu89jtybszPWeSGM3Bk6TITDNYLI5/NRikcPReQpGV9Fk6CG&#10;OKKpwopBCJBNBFOs1NRmKXw03iMaIsgl0GxVRoYBePxEE/LG7Ge+ay34zAFVjd0aKSYOhZ6ozFoy&#10;gprjkYkisgBAPQ92/mKHcYbG5s90MjXQbwSFb9RVr4ncVAAFODlQ9e0N51u7q25m48zl8rj+y5t1&#10;11TURSVOYy+Pz2L3fl5cxQPkM0+XSumyCXjqql46lDVzSVCM8xBUmQkV7R+NO3dzd9UfZMlPnhnd&#10;xU+x6XcO7sZuLduGyNDt7YuY/vHszF4sU9XuHAVlY3YC06y42GkxdDJiZq2erkmdYVlys9sfcvau&#10;WuULmXZki2/dUGmVAJpoysUjSM7LMQTE9Y2f9SpeSfXFpVI3mflzeobDaypiC3BIDVJIAjcvkDTq&#10;Tu7u6hLsCGAIOzt8D/5rGe6S/lqbo6bweI6di3H1xU7827tnq3d7dfZvHZ6SvxW690dq7i3J14kn&#10;UnYOP6xi6jqsn9xuHIbm3Jm85v3JUuMo6b7PyY32aHemJzO38LTrRUte5GQp6iUbbGBp62ajoo/4&#10;hU0scWWmSKcZKLHrjrACZRUFo2gI8sYN5D5+2Pm7nrcd4u7SSUyQSMRPJJOY5FBWMs8i0KMBR6OG&#10;0lQJP09aI+X96G47h4ottTSI1dbaljI4GrqBQ8WppPAknT1Ub8RuzNh95/IHc+f7Tz+2IKKbrnNw&#10;7dqPkJX9ndg7UwO9s9kqHZ+Brq/dOCwmUy+3MFtrLb1q931D1EqYt0xxirWrS321RHwUUkLw1mVp&#10;wrtUTZH7OSOndsS9ZDA74wziWaKqdKh21zRsVJDKPTpBX8y3tzf7Odq2KaRZHt4okYaFMkaM6NI3&#10;h1kBqZB4Lle1/E0hR2rN3ug9lcQRMaokaCmNS10ljp4edEJ/FqpxpE7+37hc5hp+vOnsxlslR0Oz&#10;tk9UQZzGZCtxg7uwOxczuTGUHa8+Cpcdi8vtmiqsbSrSxbWzIjmp6asjrXieYTSQiKhpcwIYo4ZM&#10;Z4jKUWHXVI8KqJmAjjEYVnZbiwsTcm/09wPeQ7hytJdyy3UW4FlUOW/TZZMppLtVjpB0nJFAFxig&#10;Aeb93z3EbyhyNOo0NakfmcA0PH0x1XxVUVftuoajrK/F5qpyj0FJUZTJSyUDYitSpOMMUlfV+J4q&#10;eigbxTa/MgiUBdNh7S9ZPT1H8SohLkMeKsCK4eSKvBMWhxHMkonp1kAZgzMHC3/IA9yjtexbtb2H&#10;LfMMm32G5QxLIwFVFuELmrMmlQzoWyqYDKhqKkqILcMBDJ4MMpFaD/Q6ebUIJJp6YrSmOjI7Y25u&#10;fZcuyOxKfaPWnZtPtWKryDUNVHQbk61qPBkFEz7jw2Uh/hW6KuhrcksNTBStJQuI4SpdCze/YPae&#10;By8v8VnxuKWoip4UirJ8TSy1slOKyokRHqJVSaEQ1ymRfyspLcNz7T+6fOnMO07tcbbcX11cblLI&#10;DKFlZY42RY5o0iwzGNVkFULBC3+hswB6S7xu0sTvE6OW8/1DQHiNIpilD5kGtKdP3cvyO+S+wKnM&#10;9dP3T29BQVGaqZ9y7cwPaO5qDYlDlcrs+no4afBYfE5WSGakn2XUtQVPBhq6RFp2jdEX270WJrKq&#10;nkESRB43No6ulmaKUkNoUSxSwuNEsalyGBC/1DW9hLfebbO03BZI5ZQzRJQxSiq0XSah0cEMlaKQ&#10;1eHEaukc27pUVldV4Chpp9cEUp5gHzFPLoCP797cxuVoK7cNduZMHWwUFA8OyN04ijzVBBjnoI8u&#10;1RQZjG5ISU9Vi6qYUcE0QhnnuPK/glHtqwX3OOqsjKiJla+dYpvBPJPRUVLJI7LNS01UKXxurKy8&#10;HXp08fXT7E/uJuNnzNtGw2tpFJtW02cYjXVoupJgkY0ySMPDkA1LIWKLQmSpiXzU0t51i8WZo4wa&#10;AqAWIHBiuT5eXGuQePRiO1cv1lvii6loMxg8t1f1bt6gqdq4TdG3Mls/dnaG5sJSUlEuM3dvvZJz&#10;oqaOogq46uaRKUUVPVCsZEBeMSOrcjjczJiaeX+K01JXJDM9fJDT1MlM4c3gMK/caoGp1UAtpOtx&#10;cgCwEVcr71sMG53dpuPLjXcUkiCCkqqYyocMGqlJVkLKSGZdAUhTk9I7O+sHuBH+6almxWQE1zUG&#10;qgEGo+wVNei+4Hd3x+xvZmapcb1jv3eOyUyeGqNkx7m3jt/F7krJ8fTq+Wpt0xwbbkxNTh8/Wysy&#10;ww6J6Sk0gTSsGJQ89PUZfKieZ5aUY8CajkgmAOSkNLIJIquALaOASOpVAwDOgvqFw052O62/J/JE&#10;u02cYng3Wdfq43r+hGkjCLw3A1MR+o5dW1MKK6on6bHndt9mTFbljJUEavhXIUA1zWjVOPkADTod&#10;tsb6wXUPS2U2xtSHGbryHe0FRhuysJvDAPVf6LcRQ7kMez63aGaFXDS5HdGQxNNkmnyC096akqgq&#10;R08pQrLo0rYsLR1FTS1MlQ+OpoJfu1WPI1M8gNVGJooXjggkBUIyEFVZQAfYXebZtw5plsoN8VNs&#10;N34odI/DhijCrFK/hFK6iuphoCVZjqGkVIesnhRZJLm5KhSXwMUBKk1AJrQ4p9vSM3zS7Pzvem/t&#10;q4XPbS2tsum7Qy9ZjqrZeZlrurNt7Woq87bymT20a+nrsruGnag8c1JXQN56qBTKYjGQ8fClpzkK&#10;tJXojT1ZWJYkmeRJZWni1ziW03g8rNFcgtwQLWuLinmFJdg2e3ig383mwhJTK8SIY4YxMixBNcSz&#10;MAug6tABq2ksEJ6LrXnzlu9vP3T+9nQq5XMTmgrigMSigA9T5HzoXzfEue2RshNp0PYkO7es6yry&#10;FTuGrwVFiMnhMfRbe3EmP29LgqnMYai3a9D9plkYVApqaKoeeTQJvBJZQYylqMb5JKmVUrKNpvNI&#10;oskpmLMkGgO0WmFJQhJB1NyD7i7mbcdv5guxBtFi42S6ZBFGTqMaoAGbURrLSMrSfEAoqNOaAxvr&#10;6KLabrchaGioSq6h5auLEVXURStCBXIxXoCN3ZHam6cx59pbfyWA2lk2wFJhMfUZQ5ypx8NNQQ0m&#10;WyM080EVe1TmcrSyVyQhhHTLIYgkllcIvdewdkZiDBbx3FtzDZ3cGzXlzO2q3KYyKRsDlHiqFlrK&#10;NkErCtx8NTP4n0kxF7ppJ4ljZf612HMS8pWnMjWfKO43iLJJGyyzGOICKCRPE0vH49Y0cQuhMdQz&#10;ScBBPIvvrFzVzVc8spsEttpkAZ/GDjVqZWTMYIIFKHz4GgAYnv6b398l+qjmPjb1t8ht8dd9JfKH&#10;dOE2X2RgNi5oR5zeu2jU4/A7fyNJNnJaX+71FviKoo8XXx0FdRHIYtTS14qqRPCQYyu1935yh3zm&#10;tsb/AN5bPze/KXCw4PO0WH2TnX2zJhKGso8WmFoM5gqygymEllr/ALmePIxyz+OR0jqIoXjMOVW8&#10;7V7brtfLfKFzeba1ny2l5IwLyavDuzG88syUK+KZYVIKHQ07MyqjRrF1k9ePbqIrUhW8PVTJFC1G&#10;JIpxqONTk1oOrSdw7g+KWzKb4+fG/t7rv49dtbL+GsXccu69uZbfPc2wv4xi+zMjsLO9j5rfEmzM&#10;xRviO2MbLsSTHUc2MkrsW+arfO+KNbSLRVBmMNS5CiGMiydVFV1iY6iesyop4YWky9FSwU9VMlBG&#10;060i5GcyymNW0x6VF2A5553hi3HbZ4rLveOaWPw6mNZIZHLIxfAPhrpVWJYgFlwaEQhzhzgNhbUL&#10;AvbZyrioGo0FCpJIoo459eteLetfsPe9ZvzJdeYWfrvDZTf+5k2n1b/Gs3uCmo+sNx5rNZ3b+Iye&#10;/wDKfw2bcE/X1GtBjUrKmD7jJK7TuIZEKsqocg9VenqLSE+VgEUB9CuVXWFLLGwuACb8fUH2Ed05&#10;fGytDc2+oV0VJrp1Fa9pOnWDU1IHyBGaa5f5r/fpL26eCB8w59GqNA0mo4GvqcdA3k9r1G3ESvoX&#10;anjjjpAZKqTwUsr1NKstQlHI7QSVkM8aAuqfW1gVvqKQzW0qTMZCKrlo8fI1CYTFM9MklRFNEGMU&#10;iy8PC6JIyWuboSCeTeSuS/dPduS9pktbK+uRczF9HcCqBhpfQro9CePiRmN1Ykoy6jWTto3y4sYp&#10;IfrnoxPAYFeODXjx8iDmvRhulflR2d0tszce1No9jdhbUpN3U1XSyUGKz067bnoMpEKPO09Rtuqg&#10;qKColyLU8Ey10Jp6mmmpo3hZDyMVNQvHVxLLDLCNM0irJa48ULMPRqUOAyC1+OPp9fbm5b2Lzaby&#10;RLyOaUyoGda9zO4Bq5JINGNSO7J7vhIJrnd44pWjFtVjU1DHgK5+E5Of29IfM7hR8DnYUrcXm6ir&#10;yWND52lWomkqJaipFQZDWVyvUwVjRyyapBplGtkLMCNL7FVRUrUs8HkqkknqTVr5lplR4YYwVbRC&#10;7OFayhVCAlgbj2HNrWCaW+g3KyjbREixCrkkM0grlwMk6iSxKqhw1OoT91uW915ysbAbdv77f4cg&#10;YlYkl+HSwGWThkA8SSOHTls4xbZk3XBvfb2PqKxtpYuHa9LXxTVEtZHncoz00tPVrW0tFRfdUc09&#10;Q1VKap4UpjGIyGLJhjx7SyiWplJeQxyPGhVI1IjS0MawstwsYtct9OAAefaS43qOGBoNvtwsSBkV&#10;mq7EFsuzOpoWbNAvxdxLcOpvt1aNcoK04keeeIzToM63M0phEeJx6UdPSwSUcUlQZ66rqY2qHvXV&#10;9TkBLBBUSTsWHggiUPZrNyS7LX0lG0gmCJGkf7UruytI40XWOKJS6CPUDxccjgDkB9Nn3TdCj2qP&#10;I5yyquoKpD5ZiaZoRkg8R8XaaXVtNMq+GCZB6cBxIzXOT/I+eOm6o29XZTF0MuPq6jJZIyVK5PD0&#10;OKnqafG4shZIKytyNTI9LUNVMXQosaGMR/rZz4wkazJtUurSRQtCBIIjHKJFa7E2EihmLIy/ixt7&#10;lTZuVdui24Pt+6zfvMsniRvCV0jzYkMU0UIOpwcg0BIp0Mbfb7C3tKx3Di8qKhlI05yfSlD514/L&#10;oXIevcTjsT9vBX57Hbwp5Md/HtvZ/A1NBJi6eRUf+ITSLGKeDGy0lRFMJKlRqVvSGNvciCDHy0f3&#10;Msz07U7A1DRrJLocuAkKaBcyNGoYfqtyf8PZPdXm8Qbsduto1ubaVSsQekZdMsXYE/BVjxOQFHkK&#10;lLXLLdtCpDRdwGoUr51PCor6Zxwx0mZqfPQ5/H4Wmpo66jzMBp9v/wAYjG3ospi556iaPLzmoqKa&#10;MYz+KFwsry2vEt7BLe+X2hhm9MpiVoRULPKpkDtr1eIiQ+p2vqJIUA2+guSyu5/VWyfUWwlKStH4&#10;SHRpVlprGngA2AtWLAfiwBs3kuEuYgXU6QARg5BpoHkQPWvz49ZsjlMjkKNKjLvi6n+H5OtwcWDx&#10;KUdAtARTaJMtTLgqWPHCkjqo1swld6lkvaXm0ar3VQ08eRg89XqpKezmOiqWqtMiB7Ym0EsGUllj&#10;DLGsZc61K6Sw0l6x9u983AQXcVgQ7sDxDJgNXxFP6kekqAwCONVFOSR0tTYNyvIoXiXQzFc4KilT&#10;3DitCBXtbiBivQybA+NPY24ajq/cQ2ntjPYvee4mo6WHK752/Q7Wov4HkJcRVx9uw4/K0O6OssFh&#10;MokE2SqK5KJJKGdGSojDrKXjH5GlloaaroaSUNU00U9LTlikrRzqwRZjCzIzxvy15DzyLi3sLXO3&#10;30t3LDut6qw6v1GYAqnBqqKEgEEBdC0xSvHol3GyuFvnFzcDUrGtAaeRxUDHpQdAl2NsPN7G39vL&#10;rrdeUwktXtTduY21n81QJXS4MVeDyRp567BpkcZR16YerC6qaQY9XlisdAJt7SjxV9TkpnnEkU7x&#10;IZUmcltMR0ROixsKeNQi3bx3drrexFjMVvf8u7fyxb29qFnsklZUkUMACysWQaxKS7FmAZgEya5C&#10;0EL3Fom2wxQsCilhWh4mpI7qkk1weA9cdDxk8tsfG9R4HCY+bG7koMLuHLUuO3Jh8DFgkifJ4yPJ&#10;5bFVtRlKLI7ozOVqais8VJJXwxY6mSGcRM97RvWHzEdQy0ddRAWdmjK6tCeFiX002gaY2jA/eNjI&#10;RccHgKc3coHbbb99bHzAZBJggrRtMimgaUsQXDVDQrUIrUJGKh/e7GC1hS92y4ZAoIIILE1Gak0U&#10;edVFaDiSSSQ87K61pNuYdd2bD3g2Rx1XS0MNUss1MKzwZvFU/hSuzUFTT0lRmTWNUCowdKKs4uGQ&#10;R1EsjIZCphFBNG0yqlPrepAZnlrHEsjRwlzUzfurbQQFXSqA2U2F/YVWWGPwrVYHmlSOOqhvCBUG&#10;Rwwj7U7SakMWNAqhQOsIrLc/cblB3sX5tV7NZ56P9NbipLKyRudMzGoNFbBOWdycCbnKzaW4K3Hi&#10;n2ZK9ZTbb2ItVQ09fHgIpqHFYKafIVVBisNBjsY01U7pNNNUCepnYgtErSNblNjoPEf3GSJdYkUS&#10;ySMZGVmVj5dd5Lm5/wBVYD8D2UWnNO5OfCltla4JXQSoFFDZUCOgKUoBx0mrZJPUw8tcjRQbnHff&#10;XBY1rVBqYEkAZYtUNqycUOAAKEkLa7sfNVVMtFU41ZMlVrQTUNfJhMfjRTUFHMiPSU6YxaenbHrF&#10;HEsalNKFnNjrPtDTlZwUqTHPFLANDzReVI1pFLR1E6Rj9uWJIDp1HVq0i92W47vILWOxkVbfwZUm&#10;YmmojU9TSOtQUDFWc0px0kN29TtfWdi1ksMsgDg0J7uNK9ueHr9v7Bw6Yqd0YPdkFXsyOqoMzhMs&#10;oylFgd2QYDNZ7G7myVBgqra+36qaeqTI4qvfLXrxBHUFaJ55TaKOUrGwYjqlDwRmAIsM6yO7Salq&#10;C1mVJBpU2BsLG1/cF71HJYXDxNL4qSVb4QuCSafi+R6Lbe58KIoYC1aA91OB/lx6uz7AyK0OPUZc&#10;pW5SlmzGx58dR+COGmr9rYjHiphkr6WanqaiMyTRpM5K6zAltNvYt4b97E0fIGqEXN9WlgxLAnj6&#10;Hj2h/wBxQCc/8WekLuRIzMtKsf8ACT/l614Pli/k+S3bQ8XgWPc3jhXRoR4I8TjqennW3NqiOAPp&#10;506rXP1Lt7pQAkV6aov8f8ui7w6jEE0ILXsbg3ub/S/049+9+x6nr1F/j/l1I/djCto5j/zZIDau&#10;SOUuLcf4n3wLf04DWsPr+Lcni319toukUr03QdOas0jkurKGt5BpBI4A9LcH8e8MvC2YWJt+P6H6&#10;/X25GdD66V/4qnTbP4fDz6coY2keTxH9HBa1rIfooup1Hj6395C9gTa9h9fpe3+HtmSPxKAGnXpa&#10;FW/z8OpNMBG5OlAZGCnU59NgQT+k3B/2HuO0uq3ptpv+b3BtcfT/AA9sLGErR61p5elei2QeQahP&#10;y6dUmaQFdJXTcrYf2iB6tQUHg+8YJ/3w+nt92Vx8NOqGOoNWx1KjnaJo/FALp+l3XV/txxf3kWUq&#10;V4JA/F/rxb+nthk1Bqmlet6ACTinXBao3hKg6webamH0I5Gkf19yPKP9T+NX+v8A6/Hu/wBOKg6u&#10;H+r16NhQfb/q+fXMTVDghVkEevxEGWTQj8+jQWBtf/H35Yxb0ta/+BI/x4vf34zMDQp3de/IdeZZ&#10;GZh5XtewKxD1EEj/AFSkD3DBt+L8W/439PanUvqOkNB5gdcjGTG4EjLZvIDrc3/on6h+fz78LH6/&#10;W/8Arf7H6WPv2ofxDrxNKUPWWNGIcXYDwyNqZpGYGMXsreRSL++2AJ4/2w5/5F7Z8XGUx029xqJI&#10;jofPP+x13Ci61DubBAt9N+R9WtqH19+kcqANP5+v9bAfi3+PvXhalDA9F1y3bHqB8+HWGnQffVmh&#10;r2paIcgnxnyVUnqNxqIvb8f19lV7gb/f1TglAhx2PaSJnXUptIPICyj06Sv+xX/Hiafb6ONbOU+N&#10;qkzinAFmqQeH8P7ePQI5oN3JK7+HpAYU+H+Ef5j+3ra//lDCVvh1s4Sx1CeLsbtClxmXp455aSoV&#10;crR1UOOcQTvI08Urz8lRcOeB+QmRKVp4mWdZgXpx4nugEfnBcNIUuX/FlD+zTdEE11IY5vCYvWtN&#10;VQanhimCBx6LLW4vZITE0RVhWrVBpX5fL1JHVu9NW5rG4CqWowUsbw0OZUVNNKdf3oxIihlpoEqX&#10;K0vk9YkqGpeSBb8+26qkDJK1xGRUSatTRxqGfmOQkLHpPj5sNQ9vO8NnOyLIJITTOVp+XR/Ibpla&#10;sZVSPUHp92/jZp/4crxM5bDwRQiniqchK1LARDV0KeSaqE0YqrxhnMchte/49s6ieedgryqFV5EE&#10;ciSPM8OjzLExaNYoxfhSObfj2cTPbWShmiL/AJkV4fI0p+fVUu7uHPhahiuQKVr5UPS0CUEeNhDx&#10;UAlmelpZmq8fUJTY+mr/ADjHz18KRzy5Crn8S65VdPFqPDW5xxSSSSxh0GiPUXWQTKjq97elCjAr&#10;b6393VIYQQW1V+Tf6vPovufqYo666lvQLjh616kVdNSLSVBpqg09RVCGCCahfFz1MU8N9emapWaN&#10;kltyPGOfz7VGPu8lXIiRA/bCVx4yqeOGOohj0RzvbUfPYi/Opf8AU8tPcW05dhNj00t6fOnTMF9c&#10;oAGiLCtPiA86/hX5D+fr0CG8qKXH0u2qSrmy8qNnRiqSY5GE1Jq8lX4bK1bVVVhKbmNIsV5FJX0i&#10;OYf7uuijhqIYUijpqUxVEiiJ50RyVCkF45RJrQRgr9bg/wCPsPbkXuaaAQKiopXVih+zBH7OiSzl&#10;uIboM36iauFVFcEClACK16DttuVtVVZWr3LucZbBUjy11BiaypoVgVqi/grsU2NSiqZK2S/KsrIL&#10;/Q+03nHFTlYIrQ1AaORhT1TyR0yzU1C8pRJ0WOoo41EQ4Qhf8PboeS10hYBI2PxBfX7fWvp1ItxZ&#10;zXtgCE8MkqQQQ3Ej1ND+fQmdTUkOG2Bl6/7zI4ORcjHSS5vCUEGSzVRQZvdlPQU1dXY2Z67E7myd&#10;Q1SR5qpXqAP92e3zZmFqcxS1cs+Po6VxLGsbJX5KbVRxmJnlESvUNHJGyOouNDvYNcn3NPLEDb3b&#10;PPMqxCqALqJ41pkleGfkeor5p21P3pBZrKzjQSaKONCaGpUfbkkeVOHRW/lv3thOic/gqDHb23Rn&#10;6eWjr5KmKfaGwMRANy5FKylx+PlyWQx+DpKujrI5qaokKy/c0tIpliZALezB46lx+BxFE+IaqVKl&#10;alYSIK1gzw3kkaoj0Kv3MzIx5jVpedBtYhPdWo3O+n2i8tokgg0V1UwxNC5JoNK4eocEcPiGkhzY&#10;mmvt7k2hbr6eYax4gHiAKE1KAtR600kmlft616u6s/2D3b2Tuus7kxu0MvLtyp2jWZ+gm3HsrCS4&#10;2mz9ZHh6eLBZuOvrqibbGCoshDYw1c8GM0RmqjMgeN2/cO16Pd2LyVBkYcg1JXxCmr2pcnXQVLUU&#10;slPWV0UVfSVKVVDFVpTKsjQNC7QgJqB59q9s5wg5SuoE2Tco0vNJRAI3UEkmJU00VSqhmASrK7kE&#10;GqqBI3J+zSbPfbPLdW373uWkfSSwtvCbP6nazeIfPJxp89TVi9cfKXePx23hhN0dc5fZWzK/aVBP&#10;l9rUdfsnB7hxs+6IsHnti7KrK/bFXi8dFnMns1txz1FBFklydJHl5TXyRvGNBKLvLurIU2Kx+xel&#10;cLtWoqc1np+rcTTVWHyVfkInwppBmqSopv7rZTB7Ul2xt96itpf46BQzhoIyBrEZy1Ps5Cpf3E54&#10;5rvX3r6dJpY0RorOBgki0Vopl0pGkZU0jCM8LNKCkr6spPdf2XHO1jts29zeLcr4jp+ERMUoWBSZ&#10;BwpVcUK1BBIbrYv6Q/luU+2t3ZP5ifzDfkT3rUbn2vtbD/KXs6DY27cTsHpzZEm5sfn9w/xcbn2t&#10;vpN374pN6123qPD1LbJjoMtLkcfKZaiRa6Co9jX3ftvPbn2JUY/Y206PcG6JVzdXgafsfb+U3pht&#10;u1ma2JSU+3p8pQ4XGYTL5rDNltpQx14pVaqlWaWI/a+OGwNtd15d22ff7Pn28gRrvU4kaIuJ1tgy&#10;RyNHbxgpAC8E0kaTwyo1YtbhpG65U/do3zY/ajnz3rs+Z+bIt15XC7bFa7qIJLNJZgLtp0axhaWZ&#10;NE9z4A1sqyLB4sTMktVEzafdHUcOT6C3buTs3F/Fqsz+2+3MbvjZXS/dWB2IN1QdRfISCkgK9hb1&#10;3XLsuGmzmy+6KneePx5z+Nnw0kixLV5kS1bII3XHVGx9qbbxlJhYMT1rlMT/ABGuoH60n3XJPtKt&#10;zFO+NrocNVZ7HTw1OOqjla+obyQ6IDOiRwHxBvYAt/cVk5bh229v3Wxuw4mc/TxO5i1SRhQtYfqH&#10;eMFdMixASFfDXWDFCPud93n32t985r5Ut7A3e271Ops5HO3CN4raVbmQmL6lpIxECkY8Uq7hdWpy&#10;xUl03D/O66V3hJ1xu/Mvv/trYu3sTltodq7U+SeF6ywv+mOjbHZXJ7XzG4afrWiq9m4Hsii3LsfD&#10;PRwYeGbF1UUlQKuajFSohFSjwWKoBM9VkavJsMnV1kNZVT1ss0dPUTrLBTwxyyzfaxLGIxJGqqsj&#10;guEjVxGmLvuLzze7/wAxXy8t7HBY2EkQjeONYVWR1GjxSVSOvYoCcSrau41oOh33buTOdtm5J2Dc&#10;ueOafreYpVr4Yt4YhbqhZTFqhYpIzadbPTgFQZVnk1jPm38oNj9z9y5yq+PXR20Pjl1rS7Qw2zYt&#10;m7WanzNBuzK4eKsiqN757I1eFwldksrViunWiqapJq2jhKqaiaRTMzk2dgMyqJPtZFIK1REcrLcx&#10;sFjgRWZ/IxF73H9fcdJyhem1WU2xuIWwYwXjFSGHfIdKqQA1O4E8AeB6yND2pu7u+ngGi0WpYkka&#10;WUkjtqQBprwrgUzwI1Q7ZydPFT16RDJU880YGMaOeCjkrkFVTUrVlVXKMcskMHkMR5KrcXB59wav&#10;Df3lq8fW7kystQ+NMkiYyOKFKGarMkLU1dMtFHD5hSU8Fo0b9gaiShZVZTb94bl7andNl5S5fNla&#10;XYAeUPrcIe4w65jM6t4jaqpLrJCsSSsegJcu87cpcwXQveXJQ+2PqC/241adSmiyKsmkP50HChYA&#10;1I70fbG+Ol6HtDAbf2vgdu7k39T4nC5ffD0UtVvPD7KbD5OizGwts1MlbkMLtrFbgkyVMayalijz&#10;Dijhhhq4oJqyGaDjNmYDGU1PTiWpmhgjWMJWT1dZBLPDWLUUtbJSVMs0c1dDcKs5vKVFixFrHPNH&#10;uxzlzRf3FzdSIfERVZNMWoRhU1oJvDEgDPErmhrqCkksi9Fb8gbZNvQ3qbv5sLeJ41WXUyIVUmMO&#10;IQFiOmlNPFiKsT0ruw/nX8hOzm3HLW1O3sJUZmollnye09s7a2xuTGYPN7dfC7p2Ri92YHG4zMY3&#10;ZG6J4Pu6vDx/5AKkhkWP160b2Tt3Fbt2pTbT3fsHGbtrcpT5THUuGlxWN3fichWz4mrloqWrxGYW&#10;go6rH1slKkMzP4wsczPKUjjPse+zdzebLzhve/cv81LJya6q14WgINvANSFgGZZ5NU8scXZEBGHL&#10;Myxs8qQZ7xe5/NfJOwXvOG6cstZ3CeFF9MbqItCZZli1eLHBcJMZFOtUVDQjw66qA2NfyqNqUtT8&#10;qty4/wCP3zJ3B1N13tfFQ7/7J7MyUu7elNwb26kxuY2gm8cSq4PcGWk2PmNj0WUy9RFNNX1lPNIi&#10;JTI71in3hxnXtBjsXl3wONxGLpsXisuMdlqHFPV1s9fVx4Ha2QzGR3VBTw4WnzdIKSrp6pGLVNXB&#10;DDJOULx65956s9h3a7n/AHveyQtFLbn9OB5i6oNSIKeGBKbl6aKmZWKgAKzI+GPsD79807X7p8qe&#10;1d0rDankk8O4MkQ8MPbXF4SLUwtM8dW0rqmMa1YqSqKsdw3zl2Xjt3dOJ8zd/dr9l5nded7O+PFT&#10;2b8c8hktw/3Xy3XuyOy91bt2J1pjeu87u2jzuR2zu/PbmwecxS0uOrKbb+TrshTY8TB68wNGC2FV&#10;Yrbe38dteKlWClw2HxlDWSKZ0nxWCSFkRpZK5qqKGWOVhCXkl8ZcNpkAKkptPfflgcxbynPt2wmt&#10;5QJ41VyWaeIwqqLEixuyRqWLI6hQ0tDqaknZnkvmjZri9uZeY757xpWrdSrG0Rk0iRYT4SKqqYxp&#10;Xs0lwoZ8sa0s7x+c+194/IPtfdnyxw256HE5rtHsvc24+u8TmqZKzA7x7Gxx23OlJi8XtyhwmRz2&#10;2Y8dQzZWaOLCNXrTzRfcU8zXZRY3Gxfc1lRlaVoaSmpF++ppmcxtW1Ev+SKn26LMWSQu5b/NHVqs&#10;WYEBfc+a9ztTs22e3nMkZubu7lNtcQQKhW2hDPcNpuQ7VZFRRGxVxTwWkZNVQ57gbDb7naSX2z7Y&#10;t1fRg6IRI0YcVAHc8gVRGDqpQkjty1Kl73D2duDDUO3NvdW9jYbK5HI7yyB2RvLa2CihzGK642/i&#10;ZhnknTcuVyf20eVxS46khpGVshTwULY+SrFLGYZZ2yl2lgKTH0G39r5LbdRLuyj3JJV7EqK3DwVO&#10;ciqJK2qk3JBSUT5DI4rcFWqHJlpDPXwgo7sjza39+26+suYL/cOa+YGvOZppFU3E88Vm8sJZTJHp&#10;gY2kQUokJ0zKUYeGG0nw5MBvvb8ge7nuBttxfXnuHDJyikbObD91Wj6XiUukguWm8Yug1uFCFCan&#10;w6hdNhvUnf8AQ4juTsndXyExu2u+uzqjrjI9a7X7A+UnyGFHuPBdO7sq6bHZLY/TWExEp6X27u7a&#10;cOWqYNtfaSUNDtnLT1M6IpWKEJfaXT0OHqtnYbalL9vt3b288pi2yVft7dVQMfuV3rJM/SwYySmi&#10;rYsBWV2VqQMgdeNotaRq7KB48kua+Zdu5v2bnOO9ubuHcb+3EMkcVVKlgqxzJIqjWyRdoYSCGQKQ&#10;6MoZeoR2L79257P7U83Puk0e884SQxtFXwrZZ42m8PSQtmYVMER1GKqyTBW06WIPVu/yC6hm797k&#10;77oe8KvePSUvyU6KxNfufaO1Owemc8V2DtHC4io6v3jPumHsSrk3d2C0vXOMoocBSTU2RzFOaipq&#10;IDTK4rDIyo+Kn+3n3Hk6bCTSZvcMFRW7gp5q2oSvlSoycFLUVofL4nA0k+OalpomSMfb04iiUEkG&#10;Ado3Detot973SW3sb6CCWOdriWiBFZZIFJhVggegaKMRxorBTVPGLv1h/uSe22wck3u47kpi5/n0&#10;ruFqsdyyWjrNqtf1F1W1x48bpIfDaR4ml1SM5QAFZ2Eflr8ju5Ovsf0x1f1t2j0lsalwHWXRu9X2&#10;JtrbWFz2I2ps3Mbfz25tz7TrMlgPuu3scNx1mVyH3kkVFU5ItLHHFA0ejDlMbSYirr5fPX7xeevw&#10;9LBjMXVwY1KLG4hnxWXTLVk9TLHS4nb+QqKZq9qWKpylLS2kip3kcKyi45R2HcNltZdx2SB97kIF&#10;wySeGrzvKPDUs02orRUhKxl2kZNCRMzrF1ZvvWc9yj2t5M9kg+y3fLw3HwWJguzIb9hI0mi8s1jD&#10;MhuJF8RnRTMQGQRqSOmxf5Y3Uidfdx99/wAxbb+0pG7C2/gMzu7c+Wwue24Y951VZDlNvVez4unu&#10;zKLO7ky24cMkWNx9Oj43D57L454TLMZmjUL95bkyFFgsi9FAcpXfYPSwUWHievekzNX4IKKWFpXx&#10;f3eHoaqcPUu7RSrToZLfVDBvJvtKb3ne3mjsXtNut7lGpMVpOlQDE7TvbNG0pVhqEagqzeGA6BW6&#10;t717sc8we0G0b1Dyum7e7AtGIt/qoLMzu8qoxWXRNZQ+DbuZ1DNIJDEsVA0mrrXk+LPxJ+OHY/za&#10;pOvd8dh5/qj4vYztr+KJ2nv3Dx01HmOnNm0O8dwtt3c22MhPjN0UfYPaVTtygw1E1IzRUdZXVOmK&#10;taKCN23bMG/MpFVNXZPY1PjKSkD7rTDQZdP7z5ylx1UlFW0eeqcMIsLjMrlaeMVUIoZshRyuqOwj&#10;ja+Qr8mct8lbZLIsVzLZp3PCfFZFczMVgjaOsrpG7FmJjlVYggid3aZ5ud/M/ub7nb5zX7N7Tylt&#10;B273As5b9b4l7GUxCdYRGStwq28kn05lDSRSqsrOZG0vp07CGU+Lv8sb499ad/8AZXcf+nztPqPe&#10;8mwaT4ow7zfstoNmbGpt514rdh7d2TszsbH9j5+DrCeuaspJ9yTUO38ziIaZsOJJaitlrUbPiuy8&#10;hQVeFhrMT9/U5zbGd23BjZqjEUNLQ4qXB1eZgrc5FBU/xavpmNXNTRyQxU9V+3Gy+ISOiGHnj265&#10;cn5f50SC5O1QtNFuRkku5ZBHLJ4UD+C1NMbMzIyogaRBH40SzAjrqS3Lftj7o80bHZ8xcrCxvDHM&#10;B/jE85k/SJ0gxtGnaiHvV8EtobILVPded/fEv497z2l2f1/j+yM31dQ7L7n6c+TWQ7BocNvDf+Xy&#10;O/JOwsL1Ru/B9V7vzGLOyNoZRqfF0GdqsbXzZHHUYkE+jJPTLXtez9iZDEbq7OyB33ubdVfuLd23&#10;Pu9n5mppn2918MftLFTpi9i09VBjaqanzWAeCtrylRXQrkpJmiKFZUCTe+dU5r5X2zm602OLaOVN&#10;rs7hI7kyq5u55Pp4UiEVvArwJ4ymcxkPGxaUTgAFDTcvvK+x8PuPuftJZbxJZc42jgTL9Pf3Hjfp&#10;6gKfSeHFShI/WcsrqyOyMgCm7n6/7X7s+FXxh+Te2viJsjpr4sdR9I9n4nBfIig3p1bhd4939hbr&#10;3XgNjvL2RjNnVNdnMPgNn9y47IU+Ip8nQUqVeN8kNe8PnjhV8378kcFsbMUNBhKPee9ctXPlMbW0&#10;WwNvnd8GJ3TNPkMYcFnMzg6mfOY7dNbXySzO8sElT+4ZI3YpIYwbyV7Uc3c8W1vzHvG6eHv+2Q0t&#10;LxEgDJDK0juXt43MRLxtUif6d4w4mbxXGhcPOZOcvu9e3u2+5ftJyt7MwXfLNnLYzT20m87pEdw8&#10;cW12sgmuYpGto4G0vpS5ZJvB0sFVwCbH4ufyrf5gPzuXpz52fIz5M7D+PM1ZtoS7M3VvPrXrnB5n&#10;bXTmwcK2P25ubbPQtHtjDdR7n6sye0MnFRUMOQO3oKHG10k8tPV0zU/3gvR5qF4cxk45axvv6qnN&#10;ZFVRR+ZJfNO4HmaKephhL1MjLA0jU8LFvHHHrk1AnnPefdKK+g9u+Yd7tZY4xJqeGOELOkTCRKkJ&#10;HpMTRgAQ+ExWitrKhusnvZ37qns2LvYOfLbl+SPc720RlR57plh1QOsi4uvDk1pRdTKSeLaiQFpL&#10;+SvzD+XO7cFiviV2NvvYuQ2D1VVbnj27W7O2xtXGU+QoqDJ42bHSwT4vAYVp3xVTh4pPuoKely1a&#10;AgqZanwUxgn4haFI6SohpYEo0oqemVYZEoUjhg/bjpo4YVjhpI6SQLpCKAVAWwXj2B9l3fcNv3Zd&#10;gkdrm+luHEdq6VVm8OgImbXVTGAQrFUTRWppq6I/ffkW25bspLPaZItp5ahalnIgEpiYt4122gtr&#10;dpD4znXrYmTsJai9AfsLf3Ye+9+ZrJbtm3Z3JvjOZ/L7k3gm5qjJZmbelXkI6fbOCy2U3RWiszGT&#10;kr8pXwQvJJKsUMmkvITdl47goDTwSu0URSoliWMtkKWsaCSejo6s0rU8VTLVRFqIpPplWNRrVhbg&#10;gZ75ylzdY71BfXMEcO2QVTwoPCRY6YUkKRHGS0iL2qWkUvUFa66/dV97PaOUTcvWnMUg5pA130rw&#10;XbPdaHlETBng0KIhqQiNiPM1ZiOhA+RXxq+S/X9btDfvYmwpNo9fVceVotlR4GLa2JxsFBiMu2Iy&#10;E8c2HmWmnar3NkPtfu5BNUTCGRGLxRqpgUu3zUxVM9BFIMfTxU0Hpnp5YpoKttBMnnn8oKeXWjEq&#10;RyeLcsWmyc53zT3F5aq3MkczTsjJ4ciupNNLoBES5jUFArqyEgVYlDJ3PH3pORbTeNl2HcJdNlfm&#10;41XAEjeC8IBUmEW5d1l7hVXBjIGoUOpQzxHU/bO4abdmTahxVRvHH5bHbomxs+IbE5dctPU1VXVD&#10;EVxpqPH0tQlVQiGWjaOalqQ5EOogAx5KDIU2TWqoIqYRwiFWaZ6iKPxCEoVMjTSpIAGug4GtrmwA&#10;9qdy2KxtuT4eVuZbK5k5okkLBYHhYqTOG1+HGtRWMCN5GdlAUU0k4j/lb3ltd5muXu+cF27l5FfT&#10;NJaPIppqovaiNqqOxPE1EkUBGOhAzOwdvYzb521ubau68tvncH3Uxwm3Mrsjc9dS5aqaiyf8STFm&#10;ihnpRWVVJ466uWJ/BSwNDG3rJVRDG4WTBJSTQy1eRjE0SVMlTkYzcBUh100pNOxCqV1x8E2axvwr&#10;l525I2rbdoW1RTe3LO8uhGU27BhIasANS6ie0HKDubLFYn2aP7xm6+8/Mu8cvXptNqt5IAA62LiW&#10;IIkYKGWOoLaPFZaAqarmlCptw76+OG2OqtieXG42u3huBa3K5+k2/FUUz7PyFTn8puWWFavCZaFp&#10;aGCKrp6aKlqDNIlMpSSWFhwkMhj9t4qCjOTq4sdLWSaJqiNagB5kAjRdR8umWQuoXVcG1l55IQ2T&#10;fOfN8u95fljbG3G2ttHhxSGEtoZ+2qEqZNOlhRASMBmA0g9D5rjmG53Hk+a8jMt8qyiUAoAtYqNT&#10;tAIBrwpgYHoWLYGS7f7MfdmL2HT7g35i9n4V63bu2KyGPdNTjsBRZd8miw4TTLJLQwmJ3qHoYGSm&#10;Ds87Rx3UtFZXUeSSnpscI1imkloCQrkKYi0cn3sjSW8atTfW1y7WPPsR7dsO7cq3lxe8z28ryRFJ&#10;mUMhqHGsGEKpGrvKtRqKKqaGoAott6vLGfwry77tQNSoNKas0o1DWvCmPl064rZ27+uczkctvKOs&#10;ochtSk2nv/7SfIUFNWVFPlpcLkMWuzKWagmeryZi3BTzP4JAIqKlnuTbhvXFPA1G09ay1VPMZcfV&#10;PGlTFFJGXgWEfZOqNHFTv4hpXUFP5JuTO75mXdrfd47DYoRZSRnx4tXhE6xr8X9ZVYM7sxB1MSRk&#10;lhUP3V1csrSWwWcOcjCVNeNSPLJoK8OlVB3BS56v3g9Xs6gxWzt4YWkoOyduYauqcdk8/Cz4/NJn&#10;IcpvCPMZGDNZXdlNHl31zPDUVkKpZYo4ljkU2WaOeN56SGSpkCRySvJLNDUM2ryxlWjZok8SX1ya&#10;RyB9ePbd5yeJNrmFruU4tErII44kQxADDl/FUFllIXw01u2oNw6OpNsuLm1EQvqRDJUxg0Ga51A1&#10;qaYqfOlOkxnOssNU4fNZHae4M7PhKGbI5OlwVVj8Vic5hMJA2OpKCvrsg2YTG5LMR5nKpTtjseam&#10;qaONqgokPIwRUiRUUaVhFDRmrqVp6qRSHqpqqR6oIrQ/rVCdK6rMwH5H0WWm4zRb/wDWcvK24794&#10;Qee2KKRCikI60kHxEMzMYx+lUHVqrVdstv8ASSC1eUyw0q60GErQigatc0warUHy6XNTk8tm+ysZ&#10;uvbtMm7NxJsjbNfvDbOFwo3Cuz8DtTB4nY9YuWoMjLJUUmYkix4lq2j0LjTUq0bpbgrfZu8ey6bu&#10;LHbOwWX6+xeBzPVu4U2/XZbIZFt17f7Tz2Sixe0sjUYWnAxuV2y9LRTuFCT1RqIZIw0MWt5Mm+Su&#10;QOXt09vb7mfZ9wews0xehopHN40EiyhFEtwoECBpYGdY1MoV/wC0LaAfc1bGI+R7y75K2VrlkEiy&#10;R+KYzNwI0vcMFVVYuuoaWY0J9RsC/BH4mfFbeX8u3fHyBqtodsz0GwvknsTL/I+r2/tqLMbb7v8A&#10;j/0b/Cux+ydhYWTdmVw2Z2tj6LFblq6HJVlNksKMjBHSyyQV9UgpIn7tDA7q3RsDeTYnFVG469Np&#10;SIevtrUUVG+c3jnJY8zuiswm6u0VbYOX3lN4n/hU2QoJcfRy2hknpoHCRSU/NmwcgTSHct1Y7wEM&#10;xaZwumLw4oIUSBAuizaZUPhyyxqZmlE0ojM4HMj7tFpf+1vuNsnLvOXtQYt2tlvon3b95RSPcqIr&#10;l7aMWFs0kUIERSGglUOUEslWZmB6ch8l/iL032F1hv1PkRNs8ZnsSXcmLzm+0TIbg6I6a2FsWPqD&#10;pvZuV2P0tHt3tbD9A1PYMlBVZzCz7nwddnJ6meqqkr4oK+aQXOlMvWjqjCVtZR9jUk+SwGOzAx3b&#10;VSJ+y6D+MUVNk6td9YGD7qTAbjpayoenlo41WkWeJ/t0EGk+8Evcblblrc+adt3Hle9sVsmEP1CW&#10;6PBGkjRJ4cUMt1MpmVlWSRgmhIlDItdKqmSvLPupyZvXuPccqbOrR3Y1MCjTOoEalnJ1oFTSafjL&#10;PqpxpXW5/mSdLV1f3ZjuycDSfFyh2plspQ7Tps38Qtj7e6t+MVLm8I9bgcXtvpXsf+KYnb3cO3sh&#10;jqMZnKZqZpq3HCWOjrqxJ4WgRXvnsmpkM3nFLLVQLG8FMtTG6JqlmSVYQklOqOgSzMNQPJAPJzF7&#10;U7Yqba1vYwmeS0kIeWc251sqhHJfWmNTBX0mMyIyxl3ookpea+XJOek5Jtd3WXd9FTGY5I6Mbczm&#10;sjR6C4QhyQ546eJp0XXH/GXG1m2Nu5rGTbfqJqraebrcyu6t0UWwZ8dlq2upcbgKqilzNZXNn5DH&#10;Ozh6amMLT000Mck0noD3t3cUEsE0GbWCljmhmqjV5Ksp6Chp6WCohppI8hkKmWDG0UhFbGESaRPI&#10;XtFrKmwV539nt5srpty5SuVktLEIJWSgUSFEPiRyMwV1MpZB4dSNDlwoViY090Pen239rd32jZ+a&#10;t5MT3Ik1ssFzM0ZUdv6UEErSCQiRap8GmrDSwJc2/l8dz9lncU3xi27ke5Mr15mdo4OsfY9RRvl8&#10;jlsxt5cvV1my9uVLUe4d4YuHNYqvX7zFipkoqalZ62CkDoXal7K2fihBi6ZVo0bKZHDyfaA1xx+W&#10;oqmeGalrqVUaakkWeGRXZwqJKNJbU66mLn2M9xd1M293ci3LMUEYf9ITkExyrHIP0wYpFKNr01oK&#10;kEqrHnLnuJyXzJy9a80bVvPj7XPGZIz4NwhdATkaolahpgUFRkVAr06bq/lifOur3DvSo33tPJ12&#10;9NvbQ2fvGu/vPurG0sm99n7jwuOrYK3aG9Vy9Ts7dSYrGVNMZaOHJPWy0Q1xQGKlqDEnqqb+L01b&#10;DTyZCgqkgqNNJlaX+HVVLGZq+hpWfGyx1YgpshVQM6EDXJBokFlI9yfsthu3JF3td/vfLEEcolQ4&#10;kScu6N4jTG4V1YaI4yyOVaPVqiIc46R8s+53LvP7Lc8h7gFmXimh3qwND3zRqlRqqQpNOByDQRKj&#10;qLcvw97B67yva2x+vd37Qoc/tirot39eZ6l39ht2ZSCl2Lv7e9dht8YzO7RyNZmuvdu1S0zLKFxd&#10;JmPuaMee7ze2/G7Z3DkUxFZPuOowONWko58rjTRl8lKWjpmjpKbMoaeogiimjKylYEklWR11KCAB&#10;fu/vTyvBeS2EXIET7u0s5MsM5dFmapd54qRo41VLjXICUVwqsAAb+6eyXu78u6TtKbpuin+xMy2w&#10;rWhYMtUqMsFJANKahXoYNz/L/wCO/Xe9u2Nu4X467R7C3wd2dk47YfcmHz9TkdjQTyZPcVBU7yz/&#10;AEfJRZHCZxszj60T06T5zIUdE1FR1S08sqEyOP8Adzc2Gy2Qy1buLIZ2iyi00Eg8UFDjsUtNXVs2&#10;PrsVjpWrK01iUFdFS1bNVvHMtOkqxxszq0dW3N3JHOkFvZxcrQbTvVv45W3EjSxyoRO0kLMiIqyS&#10;u3iawiqzxqqpViHryKP6p8mbHFHaNfXiKSyNIUorltQ8Ri+oJqooFaAAAAYAHbx+Qvxs7221g9nb&#10;d+P2w+jNw9YT57M7clR63dGa7Xo8vs7FYvfWzOw944Gk2ZQU394N0Yepzm3TFt3ViqqtehWdo38/&#10;tzyVNkKVGramjleKWOOWOqM0FUQ76Ff7qnklikVF8gNl1N9VIBHLfJs237/vmx8p7LvkcdzK0sck&#10;aRtbiMxq7qUlXUrtIE0xlToJoToU6hLH7s2Lcduk+k3jVdXPbJEYXUKFqcOWo4Yf6Uj0HDoIOpsH&#10;tLfs21tu4PtzG7f3K2QyOOyWwk2puDZ09XHjRV1sdZs3feApNxYbIZmtgx2lXrjQwL+2db6rKWrd&#10;/cA35iMrtza+UzG3KnK1e8dm0+Pnx+d2RvfMVW3ayh2hktxdbRZXA0Vfk9r43cW48ZANyUxGNhWp&#10;WaKqJMTNlh7Yey/t9y5uc/8AWux/em8Wly7tNN9RCsUBiill8eH6hdRTxGYPbh1pLDMkix6CJG9v&#10;+SOUOWILyw/cZikjY6XLy0QJ8eqNmJeumoYAo2tZFqhBOwp8NP5bHRvRPZsm6/lLs/Ed57o69n2h&#10;3fXbwzOZod49SdQ7BzO3l7Qk2Z8oNu0W/wBcX/pOOyNrZ7J021Ycfl5soJ6Cd4DQTMUUm1IfkDis&#10;N46rcGx0ymd3/TZDdlPX4fdNdTYPZArayoymK29NkM6uvODBRUtDRyoseOirjLW+KWNhSiIvclPZ&#10;DdN72G95S5SN8LKKQRO1xP4dwHkohSGGcyELQvKJGhWmPC0PpBHzJDyzvF1ut9PsgMskcSwaJjpU&#10;KAh7YwAxZV1E/plPIE0HRRvl/vj+UDvrfoj2B0x2rU4nrH4t1m3eh8r1xuPrPF4PuXt+gy9Bj+rq&#10;7s3YXW1KuWkwJqclmsxuqvy+Vxu6ZKGGnoTRRyBARI6owddtrE/wlZMVV0WKr58dgZcXtqPa702H&#10;pKemlVJMdHKuLyORFVNK8tVRU9NR1Ov9uCMhrxd70S7CJo9jsbOWx26CFXMJaR0d5XoPFZu6OqoR&#10;QMukqCiKp0qEruWy8G6bbblkiiRdJCsdTE0ANcpQVoTUVFKZwR/+Zj2lt7tfunG72xdPv3Zub3vs&#10;bb2/9/Y/dnd03d9PU9nZ7O1+Ogkn3XlclW7u2HgKTaeAo4aPA7iq6rNbfFKlPJI9N4mQTM/u2XG4&#10;9HyrV9ZFSxXIxdCVqmjm8Kj7WFEaprKpWjDKsbLc6gByB7jDkn2qn5o3a9bkXaYG3J6MIZp45Cxj&#10;qHLmZ4reOJg7KTJ4mPCUliCxD9ty5f8AM93f2s0X6sI/TPiKBJUFjQiRdFNNdTca0UkVIKD0F0Tu&#10;P5FdhYfYew6zYeLy9bPNV01T2hn6ODA4lcHRVdZkpty52Ojp6LA7KyZdonkqIK2KGY06uyq087lU&#10;3tvLM9h7iz2x+jqzA5nIY6fEndW790ivrtp7E8OZymCylLQxU1Zin3jvZc1jftJsBHkcd9lGzyT1&#10;Mb/b01TmdyJJf+2PLm1Sc2XsG3bnbSFXhgtJJYjDdVMX1b2UU6OzFVKTa08OkeuZNbRzEr+7dn7b&#10;bLsXJvM10I+fHSZhbHTqMalpamWKF7aUmIBwFkMirRe4oQdir4kfHmq+G/x764+UPzKwWW60wMEv&#10;Z+P2B1t0rg0m3Z35ht3dcUW79gZDsufAbU37i9rdW4kUMlcN9SU1fVaBSoYFiFTPIqYdj786V68y&#10;O4cPkMBuTfG7cvVZLD4bObh7IwXW74qDJ0cmUwuNp8jnOxZtkzfw2F2gMFIlJHUTDTTaC9i3mHbd&#10;699eftjvotmj2/arOLTcT6rG7vEl0FY5JTHIsckbJp0m3DsCfEYMMShY+520fem9w+d+QtjeS25a&#10;5dFqtxcFS+qS5hLIWRorOdtM1vPGRHJLEojL4LoFSPaOW2X/ADG/kP05Puvq7eOwOhMbsOfFbj7N&#10;2thvhvvv5fU3aWF29ktr7W7J7D3ZtPZmzqrtvrJshuDERV2GgnqMhUUlE1ck0EmlAarAVlbXUSZL&#10;BUlSEanp46h4DRyTU8bzyTxxVFPXcvD5Gd9Y9agH9Ooj3jBZ23Newcwcy7JdXlvc3dnJnUpjRlAZ&#10;fEiaNFdXpgK40ipUj4icSvvT+2ns/wAmb7y5f82JJa3d9qhhhX6uU3Ji8LVqdZmRFVXQioRmLfE5&#10;WiU69U1/yR23X9rdG0+b2dVYnrbOZrdeYkzU+LxGDxGUGOkwVbuPbOVxePiy9RXZSixqQx0yGWjk&#10;QIppybN7CzJ7v2zs+hzdduWSioKXFy1MwnqK6BIpYQtMssYkmq/E9V5JPH42YNqHpuSARFB7c+4X&#10;uLBsm+csSSXFlcQosrFEi8OSMTEORpj0Qs0b6ZQEQv8ApSaaV66I8sctHmKw23beXtqZWt4xHrMj&#10;Mp+Ig0emhdIC1ZmGQa8SOuuvhj8gflruHqDE9F7Y3NubcXYeKw1Huaqq9v5Khpdo5+sq90VeHy2S&#10;osFtcTYjYOQwOIStp8vBTT0IWUiokj0tpV1VlMSq0UWHP3lKUWqhNPNNFTv91dlZKhvI0okBU2vo&#10;PAPNx7jnbeVebr+03TfeZ0W3ZH8B2fwZpF8KgFYlYaQApo4UGhDAlDXrVjY393HebruQoXoCCVLA&#10;r2iuimKAeWKUp59FDl657ApTuPMdgUdVRVGAy77P3BQ5qOlG5MPXbeRKOXGZTb3mpMhj3x0kLwtr&#10;hEiKp1AKAfYNd8YTd+a2DXN1/wBd4Ldm9dv1WC3JtjAZ7c+S2zhcpm9vZrH5WmNRlcQrzRRUi0Rl&#10;WlkjFNVMqxTt4nk0y37L80cucr3tzFzF7nXNrtV9EYn0wORHQuYi+gPKJFk0tFNEJGDVjYLHIZOh&#10;Lt95aWltdNf7+zCdApTQe0KxIDkBmq3bRxUrRgQQ1RY9/LJ7y6q6u+Rc9V8gPl92b0t1T3ptPsrq&#10;Ltjcuztr0m790YTY+8dqbgwtPS5PMbg27u+bEZDKV+SpVp9y4uiyOVxrCoCw0yyiqC52lkstmaAV&#10;m5do1G3P1GCCtyeMr55aYaatxqw9RU01P45LxmLUJAyG3oKMxT7j7Nypy7u4t/b33E/ed4ZBHIkd&#10;pPbiN/DSFZEa5q8wkLFhIKrUAkk0PRfcvt5Zl2+8ZW7fJiC2RWhFSfzI4eYyX35R9d9FdQ7hpdqf&#10;Gv5W03yBhqJI03JVbZ607A63weD3JTxNt2keig7DhTKbpkrozUVEeQpWmoxDURESGW49v1DkqjI1&#10;dMaDDUsDIkyeGecLM0Tx67A3EKvHZhYiQMLjj6+yfmbknZ+U9jM29+4FxPJPodvAti8SSJIYyviC&#10;UElaqWKhKEqB4maafa4Ioz9RuzyISSdEZIrwqSWU4HE4pSprw6DXdXU2wuv9u19JuPtfcm7snXpB&#10;lYK7YmDau2bTZTEZSux9caiqyM+NrMlHBRyI0k2rHSUBlvpqbPGHvJ7pqabEU9PWr4qqpknpyIQn&#10;jgeOdTAhJgdX8sOkltSqC1tRPsJ8n+0NvzXzducvLN5HNYWcUcxaQurSoUPisqAlwVcP2BWcgAhO&#10;6nTGy7I19ud01tuaNZxBSC6OA4YHVRQHYafmKkUIHl0iuuOjMr2RvbcWJ653FQZjb+0MHQ5+om3B&#10;5qGfIY5sRF/eXJYvGU0mQrZkxdakxWJEmrJaeBZfCpJjVHVOHytRjqp4VaF8zFUJRVgrzQvT1LU/&#10;2wkhkSizUdK8LJqj10kkRlQa1K6iZs5P509tNs3Gfbdy2+Nr2yQDXIZZVQKJH8Sgt21MdVMKdJow&#10;XUWpjB96qH3j5g5B+v8AZXmVrXcrTwkNl9PYSGdZJ0Qt9TfNEiaA5elKsARXUwpZF8Au3Pg5t7vL&#10;ZeO+Y+xsZnun+u6GtoKzc1RLuTLw7fpaSXdu7aDMVG2NkYnA7y7Cq8xufJJjZI5GV8dSVgmEemLQ&#10;sldv4SsyGMx9bi48jlKelx0sWThlqMhi6HcFPhaPB1UGEnqqbHZOGnra95pU+4iJkLyFvGNEStXP&#10;NXNW8XqT8s71Ht/KguHVbcrGGKSNHLcTN41JZarq8KYhJoom8MmMMVWFuTr33F9jvaGTf/d/cmv+&#10;broM19H4VrD4EXizC1Stgs0DvodPEMQYE9oDEM7q/uTveLuvubsOk+COVx3x/wDjZms9ndi4bqyT&#10;cebot79q7EyWdrO3t4dndj0/YeXyGLq5MdBgFp0aPK4+qxFCtDR04lX7qdpWd27PXxpt6rirsTCp&#10;xktTHjs1UUWdyT0xGQGKOUoXjixWK8IXyIru88DvGPHq4MeY/cC45NuL3aIbrVvFmRpulRfpbUPc&#10;QSpObSSKRrmWSLw4iwlXwmkYCpSN+g37Oe19tz5bWXuFs3MYHKV88jQyG31NbmMy28oCSOjynxkd&#10;QZIlC9rgSLxbd6fK6p+Me6cxjs5tHAdg93bWh3fhxVbu2rt3PdDbdoN5x7cOD7iGxKiny7747Mgx&#10;tXHJTSiWmoKDJwU80przE8bIfAbOpsXQVklTg8VRyS5fR91QY6goFr6KALHt5pYqWSaWaoxePRKc&#10;Tytd1ThY1soVc3+7Mm6cxX45b357pbu18d0cSs0MgAFxCzT6iYyAKxQ+FpljWRFoUC9M9039rTeN&#10;4ur/AHEva3fhCNdP9jpi0SIWUF2MjgsQ2nRRVUBQKh/8lvm5u3sbe+Gq+re5exty0WW6njzmWwe7&#10;N8bz3dU7K3rmaQyd7bbhqd+0+OpsXtzfGZoJMtNhcBHFRxztAY2qXjD+3quiCusKT1kcVPT/AGFN&#10;TwO8VNBHrQRyfZwItKJ4mT0yFOOeLcewdyJt0DsNxt7GzW9VmkdnaodGU+IlJnKNEEJ7ApkCkgOR&#10;w1bbXaXm2G3jiQXQOpWqwZRknLEBgASaGpHkadF66z3vuDdcWersniOt9w5rI74Xs7cm5t74vb+S&#10;3lnNNFXJncFUb13bUTbpymzazGVTGsxcNY1RK661kZr+1bgiKqWq1UqZSrpxTkvLWKjRyyQgkSIF&#10;NO85STWQ9mUD8E+4v5xiSwTbvpt3/dthcPN2xws4VFk7dDM3jeGAAF0mjAgjWoViHOZbavLM1nHE&#10;Li4ZHotAmrJoM9oqPNscCSR0W3emPj27RYLIVMT7SxG8p8vkcXNQ4/IfaUuEos5V4+nkxfmnrMtk&#10;cBFkKXwpJ9Jnh0JI5Rn9qOhpY6Oad5Kp6VXKiOlkWJ0h9LM1kXhpFb8gm4/Vc8+wzzPvVxzNbbbD&#10;b7Ul5cRBtVwiyq0p4UOonSlKdrD4x2Mo7Bjnypseybbb7ha81w/SRPpXwmlLmhLUP6BGSQaEHI+K&#10;vEwd3bzrdy1u2Bi4aLOzYlZ5q3d9Fjcmldk5bQRENJkpGq5KUU4VkjmjiMNRr8fijbxCFkK002FS&#10;tiyb001gngSgE0etZliKCRolUhI1LKQApXi9+PclbLyLypuO97fbT7VBe30y6jAbiWFyPDcoWdZy&#10;sdSoBqmGNCtKgRnyBuXPtzz5uPt1tXLUrcrwufCuvqIFXRo8Wqo6rKcutF8YsACTStCP+N692FuO&#10;r21mchUYHeu+91SVVZlNjVtTk8BlJmeiyUyzVO44szPg6aorpKRXld6fyJUto8Z5unqbK5TI1okx&#10;5WdgIzPSSEJTtCirr0NKQkLgNq9N7MfarfuT+U+WLKSx5lsJbO1ZWEMqOJZkk1nuZFzKjaTHGz6U&#10;oFckgaesnLTad1sNnu9r3beA27gikphUKoDagPCRyhBHb8VQW1cR0itxbK2ZsWSXH76wWY2zQVdJ&#10;lYtvZHD5bHV25aPLJPNSrPXpBAlVmcTU1dEKWF5PBC0S+RZB+n2tdvRVOEqZZcdXZgQ1VMiS0sOU&#10;mhwnomrqsscM7SQ/uzZKR2IF3chnBZQQBk90NxsHnuZpPpYyqxso1SS6FTwgxc/pGRQSA6xxEijd&#10;zgHrDv3d+6HtnuDvMHuduKeJzfGlXhJ0xyaVSOMGRZkKhEjQ0VCGIAb42PRldnfzPe5dldEZ74qr&#10;juvazr3IZ4y4rd2a6723le4cCiU2Iw88tBveqoZpKnIvhcBBjo6mYvUUOPXx000MIRE51dTTifx1&#10;lLFHaodV1VILT+SOWVpGjKJ4FQnT/S9wf8Cndrq85vktr3YbiSWf6QeI4jKgsjUpVqa2oagHuFe2&#10;gJHUiez3Ltr7Zcrbxv8AvO6VjknTwoigH0yavAp4imTxBKSjFqAAKOJqxKBv3N5ff+48PS7Wirzl&#10;6faxjzlbSw1TPla+hl/iCao01Xlo41VljYeUFbgIoCDhjsTh8nmaJtzwxS1eLkFdSPLH5aaCR0kU&#10;01TTRv4K+naIupSpSZfpImlwsqiflHmC7sVn5h5Tv47W3jTSZWVmeUINBlbxKoo7yToAoxpRXUFc&#10;T/vfezHJfOHLXKoPKku7wS3LaIYblotHwsVDGUNIWACrGR2FSxBLur2I/wAub54fJf4fZbtaDpbu&#10;XFdLbf3Tt+np96Rbp2PBu2PcNZiKeuxGD3JHBkdvZx9vZXETbkarFXRS0kNS6Qw1ImghjjUOu7sx&#10;ummKbnoKjbhwlHFLJnK3LrnYK8w0xpTQ0uIxmBoK2orqlY43MdIYTJVSlY0sz3Ej+2W9cubr7i3l&#10;jv4u973GWVSyWsUSJoMQUzo8jBl0JTV4TpqCBSKsw6zW+5ht3KPtn7aWsl5ydNYW1thIvqXd28V2&#10;DvK7JJSjkUNHNKLqCKAFV8a870z8ifldv7FfJKt+QvyC7t7V3JT0/WGP6LwXQ1HsTI5HK4fM0u9M&#10;/vHN9kZ/b2P2Fj6KjOOqWzeMnx1Ph6amqK6sLJGF9gx0TV77231Rnsnvug3LX7u2Xkd3rTZjelLB&#10;Ty75pq/ITbjxOWwtTgp8l/C9ryJlo6CmgqKf+IUVNTrDPE08Du0re53JXJHP/uBLynydzwrXlzMm&#10;uLVGCkyQxViIkkqANICNrxIjJJpGhWFXvh7gT7370vyhytsjcz8mbxChhYt+7liEVufHUGSNWkKq&#10;shBeRC600VqOjgfzB+g/iT8ivnRt/bvxo+Q3X2zuuu+M30xFmNn9QVu0srjOpdz7Uo6fpjcGA3Fs&#10;ebIbex9RvLGU+0arK09UuQamylVXNWGqEGUp2kMTidz43e23qTeGKq5JsVlcZRVkEn8NqfJJS1MC&#10;1CrNDLFR1lI8YOl0miRlJ9SA8e4V3Lk285X5hm5W5rv1W/tJyU1OItXiKdD/ABMndE8b1VnIYmLU&#10;HU0xen2vdvbnedo5N2fkApu98SKLcKwiC6JTVi0qEOdRAeVaaNVCDTqq/tbofevVfbXZnU/e+8qT&#10;C7w6W3PWY3I4/J5jF0bV+RmqGwtBW0UtLXV2GrFlxUtJVibGSVytE/iE10ZwiJMjWvUmrgd4YhE0&#10;IplikowkgcTIxkmQTMguBezf7H6AYbbyjysdtn26+nWS8E2tXkQT+IunQ6qIpBpYcNBVQdWoVJoO&#10;ju0WlvDF4UgDknjmmAfIMf8AD0lsR1n1hSbcl2VuObFtuhtx02bp920ldQ78kyW3/s5MVkdvY+g2&#10;buP7OHKw1qmU09Q8Mx1Rm6hh7nrRTzwxDz0cLU80csccdWItUzoDIY7eNJAoHqX9Jt9PYNl3nabH&#10;cbh/3be3MciNGzSITRELKgbTVhq8mcE04jh0bC4ghkLeDJIGUgmh4eVTU/4Og6g3dhsVlt119Ljd&#10;67wpsngcjgc3W7k2djMpImEWoihxKVtXJVV1XhpqvwQk5C6VUBSyl7+3XNGpyUyaaclZI5IY5KYx&#10;Xlk9Ksg8ggMcim9tdgtuPZHyPd2HKVq9+L1HvVcOY5RLWJFNQ1EYrIJKkYL8KmlQOiLa+ZY+W41t&#10;kK3W4CQeMDrj8DAMf4SkhlViSELFAvd8Q6S3UWR29sRYdy/xnb9LlIM3RVUWK3PTbprYMVjKSpWZ&#10;8lUDDytDlqavkLQyU6JOzrcnRf3D+3q8ZBAC8lTCxX7gSAgNIrJpR3iKQLJ+1cAC9+LcW9m63Gy8&#10;57rftMY7G8VW8IooNV0uSwUgMwoQGJoCuVpjpVZywbluF5dT7gFtSf0qJTVhg3AArpoAQwGrNKU6&#10;dJa/ZHaW5tzVVfj6DZGSdJZdu023DImJSlK184mSjyFLV5OvgRKiLW0k0UjU6Egj6e1LlZ1qcbC6&#10;Rt+lGYsX1IjEF9SH0WMpt9f8be4y5VtGsuYZ7ee6UMdSigXSSAQtGr5rX5jhnj01y+lzDurzfXBE&#10;dSNJRSDQGg1VqK1OaY9OHQL7Jokoty1eOq66mjM33cUFQTTPSNU/bvHB+8zkPFLALWGmwP6rjlIS&#10;z2hVNLMyOxBFrBCAbH6MTf8A2PuWtl2VZ94MjyRJbEDUJCaFqcfQD1qwB6PjaW8V812QrCoLA1Um&#10;op6kYOcfZ0Km1dqw1W6AZqrF0lHFpEy5aWWKNp3heQD9oyJGqlfrJIgP+9RXrY0RTUQtJRxmWWWN&#10;1IKq8RSRnKaJP2LB1AOnUv8AQn2IZOUNwhlvZIdzhg3EhaPG6PGxWsqKp1SKfEBKk8QpIIY8Azv2&#10;23bXyG9KyXSCquCgALeioaH51r0M23er9wU2XzVLjMvhafeOTbH0GBlwefpDQ1eb/idNmsZHiaqK&#10;StpK+o3BTCWhOsxGOnqXUq7Ae1ElBS42IZNJzUU1PSRVgnKiJPGWj06atpJmaQRkuVCtqH4PuP8A&#10;cebNw35JtqvCYN2mkaJ0r4lQispdoAqR07VVJBpCLQ6816iYb9unN3N37q3DaDPs8OpjdiVYwDpJ&#10;VViRUYnUuhgWFKEkU6DvKZbc++ayXCun2vYG7N5VOzX64ijnlrZa9IJqVnqcAsGLxlBSU9U8FNS1&#10;OqAweMguLF/awpKKp3hipqykqcjFSUuE3dhAkW4cvgseZ8tVrHR1WaOHzGBauhxn8KlEcbSxzKZW&#10;EUsdyHxW9yNr2rkROc9i3/nQ7MN+tbYTFVlmUmBklSQrG8njCrUWNRGUWRgW01Uc/PvZe2G1c67/&#10;AGfPW8baPD5aMqLArapna4CRqNfjJ4akNAx0RylAoNOzUl3v8qD5jfIL41bo2/8AD/rTryfsOt7N&#10;7S+MHYW5c3jsNtquw+2eusNtZN3bxxWztsZLqzdC0u9t7w5WaZtz1VZNTrPSrPHCs8r1DChPBhKG&#10;PC1m8arEpR4XGCnJx75iLDzJMGSFqCrqZJ8iFqmmV01vPJJIAqtICD7mSLfbblrddltNnZG5HW30&#10;+AkkioVjV3jCySCScr4kjSAsTI2FYupxhX7byc08m+0u58ucibesV5uFzracPbSzxsrxGvgXDOkj&#10;BI3jkUGNYtbOwV1FZXyoq6f5nfzAt25Oen7k31n63MYbEYHrDfm0odu5/L0OCw+c/vDi945jq3H7&#10;cxu0qLauamElPWCiaKbHU5kqp4UWVgDHYGQwOFzlZQ4usfGrEKV5cck9VWQh5KSGYSpVPCzqJwyN&#10;paRmBbSR6bextyZZXHNltablfbNHLbTFwLhjGdOntIWNXRjQlj3piooW4nr99w+TnPnrk2x5j5u5&#10;nG6bbKZUjlNtDbmJlZo2VoIQgkKlTGGoynTrBJYHqvbuT4p72l7irtp7e+N+M6+x2MlTFV+Wm3PB&#10;vmpmhyUTT02TRd1buZq+cwVLsj09NSaRYEIQbF7393cmG20K7auYlOTxmUCVFJjcUu4lzAEbR1mL&#10;iZA/iqaJagVLk6ZNCWAN+MhuTPuzwz82z2nOGzxbjy7OtIpUmdGDRqzlPCtp43GrtrWWqhBTUHIH&#10;SPYvZ7b/AN97iOdNoD7NOg8ObxnUkqAP7O3lDUpRTqOKVzViLFfgt/JMz2d79q9t/L7p7Gbp6X3h&#10;sDKDa+6sr2VV9W7h63r46qkyu3t41e1dv5anr62j3a9BLiYY46qphhml8kjjSEb/0bPZkqVWODyS&#10;TqI5ZF0RpIq8qshMTlI0sUuCLv8A7x7ky2vbaWZrl1SGUsikszJUD4ayKGY+QIJCkYA4nqX9v2zZ&#10;tujWK2tdC6uBeQgVJ4VY04/Ifs61d6KCuyCVG6GkpaPwV+Ix1ZX1VamPqNdTHIlA3nikOQqIfBCy&#10;yaQVVBYgX59ja0ieIPeV5WRJEMEMQAEinUzouudpPqWbSylRyfanerKQWk/05WOGIOykO0g1FSKI&#10;H7YwuQFQEEMcAknpJunJPLm6+NNdbepoCa+JJRjxoQrgHuFc6q4NMddV0ORWkqUo60UMOKp8i9PX&#10;R5KWvpdUlM6iixoqNFPQxm0ulILmRZWFuT7UM5kBmanog7go0EfnUPJwokKlkIVbf7Ej+h9gzbLj&#10;6WW117v4QIYO3hVC4JAIOTWvlwqMnpDufLOxc07bBZ8y2+qIPVsuApVgyVMTqTXTXjSmDXPSf2xW&#10;0dFW4c1e5ZMOJYq+ly+Ziw9VWw46OqppUplnpHqTNUs2shinI1XVWIALBjotry5asmnxtDE9TOpq&#10;lj1wGauSOOL/AChIEikeoXQpLOCT/WwAA43i89ztv5asLfbd7vVtwrSq6hWHhOP7QSAsCCg8OlRo&#10;QUAAPR/s2xW/LGzJb8vwNHESzY1kU1EkhmZ+JqMU8z59C1ujf3yHpdobJos3ursbMY3CbeabZMeR&#10;y2ZFHjNlZIVIjO3q5auSOh29aSeNKanaKGH9waD5ZNSug+3xzrjoj+48RmEfrCoio9pL2lUkgi/+&#10;tbn3Fd0LveY5N0uQWiV1UsdOSSDQU0nBr5UNfLoru513GYCZiX+z7aUwPz/wdFqqqTJ57HvuaoiK&#10;4+GtXGLUs0btUTTSxSNCpvBKFVo2F/8Aarm35Yq6rjNTK2iVlDspKl31yAlZDpVQpCn6/kf09ifb&#10;NvuBZQIJo1JAOdIotAVFfizxHkRmvQis7UWtmkkcia+OfTAGTn9mPnjpdYTB1KYaGc1NDF44UnJm&#10;amjeCnkenjpgFeY1TPMJLqdLDSdV7c+4VbjHrYdE72gQq8CeMgwyIYmjVpFcyOoYIbsSwKix+tzf&#10;Z+Y12S78azhDXUilXYtXUMksAQArA1pTtOo1UmlNQzC0ceEQZKEH0IzkVxX08vz6fdm74rOv87Jl&#10;NumnfK1OOyWGqqiYLPFLRZSGqpa+VYKgpQs01M0sRR1eB0kYPGwaw9QCSFqURURVY5WaUxF3WRBZ&#10;WlMWoKqFhctezEk3va1t3kivDuM15ugeaSPt1ChVskJrpkgGgUCqgBQKA1Kr2RpWLM+p/LP7a/t/&#10;l+zBnKmiyn8drsxuF8jksjjKdaWatMkc1NWpLGKTHfdmmkMj0+PTSiKESFEVE9KlWVeYzENNSyQz&#10;AxmRRHpLLr9ZUmycuVUG1/6/n2BuWeWL3d9xilsY9bJqetMdoY0JOKnTSnn6caU2zbpbuTUnFAT/&#10;ACPp5noMtmbOymeyMIx7rUxwx1WQssTGNloKWpqniNRGgCyOKdrIfyPrb6BRHjMdV1U01asawWpg&#10;y/a6y08NQsqSzu/lEhXjRZE0ML88Wyjb3G575f2Tb9i2S/Mh0ySJ+oNSK6MNEeko0aqaMUZ31Gpw&#10;KjoaSzSx26W1uwkYqT5+YNVHACnnUkn1Ar0e6n+QfavX+wNpbK2TujKy1yU+4sxT5Kl3NUmXDYjc&#10;eLkxFTtnB4/FRY6pwCRKlVNWrNW16ZCGWG0cEaSpUcBs3CYCvyGSw89aZK/JR5manlzmZy1PR1T0&#10;VFSTDHw5TJ1tJg8ZVNQxSmhoo4qJ5zJO8XlkkeQO7Z7hb9zPZXe18zxNLe3JZGuJF0PICQAoSOJS&#10;xjjEiklkox1KdZJ6BV8tzcXcRrqQ8TQDGTw4486cfXrnlflV3B2rtWm2p2MuHyy5LbNNsZN0v1zs&#10;Pa9duXD4TIJHhTmp9rbKxGR39uvauHrKuliz+UqZc1R0s/hgrFjsp7rpa6ti+xfFGopK6hOMq4pl&#10;pEp8nT18qRSiaCVVhmpo42PmMil3XhNR49mcOxch28m5ybpzDFLDHcGRYkSabwlRSCgkEoIdxqKI&#10;C8SBe4VJTo5v7PbltWeOQGcE4GrFBwJrmpzxIFKYr047CoOptg5qHeFJ3NjNr702jvin7E2bVbZx&#10;m7srltj1nXWOyGWxEeN3VRzLV0u79zZtYZcMlJV1eOoqilSStlgBGhwemgxLKjJSQw43HrRRgNBj&#10;6aioKWkjBp4ELpT08VLEgChdIUKLAA+whbTJu1hBDZq1va3FyZSAksweR5SFkcqjOVY1Bw1aVoxW&#10;vSiymnj5ZRGtyhLlitdWpi9FJYYIoSAK0JAxqpQJhm9/9oR1mKWq3XuB+w+w/wC+WXMtHufeme3t&#10;v/deZq6PH7jzWRShzG58xktzZDKTRn9yqnrKrU7LNUWYh1svuHIbj3fuDbFTtrI43FY3cVPS7Nyr&#10;UGYrY8xisSlLT5+uy+bGJk2/ikrtyRVlNQRCocvQ0i1Ae86Ikr7193vdeSeVU9wbzmKF/Ft5fqLe&#10;OEwOiOAEZUmeOVmaEsHRoIpxI8elCSzRBH3W9ornnf2612e8pb7gCZQTGrUMRLIulpY1yQtcmuKo&#10;VJAtU7n/AJaWH+J3xr6a+UdVvPZW9t257q3fVV8g+ro+0dubKfaVT2hhzUdRR7B663Qmx+48luTZ&#10;XW24qKs3XQ1lLVVzbgyNNSLAlPDVvCOeSkgx+Nhy00Qoauoy2SpWr45JII4sPC4akrq5NwSwolOZ&#10;UeCSaJCkpjBiLC5WNJ+X9tl5L2S2tpPEW48S5COHQ0ieNWVfDADkByIxU6xqcE6e3n17Ye8nuJzD&#10;7w+4u08278Lnl7YWtrdokhtUDzTLOCpaGIyoWMWs1ZvDoEOksNYL9r/FfYOJ6K+LmU6rxY3HuLvP&#10;q7cHZSbVzlTnNyZ3Jdh4SPaWNyO0dgU3SkVfjq3P0FFuunyuJxeRFHU00c0i5pTLGYXQmR2ns3e2&#10;NzO1t3RYbL4veEcmG3Bgsxiq7I0GW23kYPDuDB1uOo5kD0ebwUlVTkyFE/eP6tOlh/bXXNO3WW0W&#10;IFza8s7fCUk1tG0M8cjMjq8roqyMDRVVS5jbQSdPb1Mfv3z17qXXJdwnIOzltj3FY9Lia0BR7eVX&#10;DBLiPXJSRFJDADSGABJBOL4n9h7o6T7B2BvzOTb82ftL494Tduc27W4nJY00OR3/ADpkcXsbcdRu&#10;vIY+XCZOfY/Y2TwdUaKKlywkjokp5FSnkeSFFbE+M/W3Xs0yYGD7RKiLFy5KpyOKOeyOZm2riMHt&#10;zZ9Zns7np8vuDK5HbW3tuY+kpaiaqaYxUcZdmKKQYc7feH3jZNrtOXuV+UoLe2S5iLtBuDK0lFXW&#10;SSonZmZcMzuIlAiIcaOpy9ovffmH3Bhl1bYbcGjSUMYq9BHRmS3iLkhaBjqOkADgF6G75W/zgPkj&#10;vvbkuya99vYJzuEzx5Hrvfe49itUS73/AI5uDuyox+F6wl2Xtwnt3dOcyFXnnydPk21ZOWljjeOV&#10;3L9LXYOoyf8ABdNBk8vitGRaOKupoarHRhqQQy1MEWvJUNQ8dZrh9JSVbqzaWsSxxvU9weYbS+ks&#10;bbcvESaOSLxgXFYpNPiOYbiKXXodj4bIxk7IqIWyBvbPeXszfwllgYkFSAQSSVOmrBWBOCfI+QwO&#10;im4nanemJ61yvyEoc52H1T0t2xlMz1zl4cxtLcOd272BmtyY7eOMzNBtx881F1Z2XtyTK7MSkzNT&#10;NXU1fhq9fNBRB6OIsqMPm5IqqOjp5aKkAeuqKhdMVbU5WorwwqqeppTSSJFR+JgNA9WkenSLABvm&#10;Dk2bZ9uvr5Ip5LBWBR6LEtqrjQsqyTFpJZJAwCSVZdL0IFCz4m88fd75Sul5y3HZ+UwbzeHtmuq3&#10;N0FY28wkQFGugugsKssYjB1HVroOpO+d79r4vZXXm7NyZbfe5sL03jRtLqiqg2fQbF230dtSoWjx&#10;OG3Ds/d1NLT5vd+96qWkhairaz7uKGVvLM8s58nt1pht/wDhkFBJPFiIqKGlxUWtPFTrBTOppqKL&#10;W+trLp/t3Jtc3I9xxO/N/L18LrbrJ7m1nQTooKO3cvgh+0ME7V0qCqjTVdJCHqReWeSm2y4sIoeT&#10;mWLZ1P0hSdnBFwC0xISRyDqH+j66mjLShoVbc2U763dv/MdgRVOb7d3d2nX5buTd9LhMPU5nLSZD&#10;JS1Ry+7stR4jCR4vGqZXqlcUkEcNOitF4xABqhbs3BTbPSlqMPicplJ6mX7GmOHpUq5fuPCSJqpa&#10;pxBR0dIi65XkkiEv6VLSlQTr215K3T3Vvpts5i3+3s7ZZVeT6jXQLJJQ6TFo1Mxrp1MqR0CBgZER&#10;5EsbSff0vk+qVAKMK+RZq4BIrkedaDAIJAL18Vfjxkflfv3N4Hd/avVvV22NvRQ733bke1t3vs2k&#10;qcZX5zH0tZgdoxY3G5TM7g3RmpphT0kFPSVMdKi+WYpBqDEi2T313N2/3BV5LBYHZ28/jvPhsftv&#10;bm86fJ1e1t2Yjfe3Krd9L2BmP7u53bmPyeY2tk8lBjqIy09RPFRtSwtBHUCpqZKbLHa/ZbbPZMX3&#10;MO2bjJJszWzyTII3KkCVv8XkE5uI2wwWJlnSRqGgkRZSkn7ZsEXK9/ukzzf7rTEp86swJPhshV1I&#10;oaK/io2oE0ZCSNl3uH+Wl8Pf5f8A8bsznN59tdx9TfImnbeXZfYfWK7di7Q2VvHYmX3Jtii6g6b3&#10;U226vJ9QYXeO0NjU2TlxFbJksLl8/lMhmKqqnONjp4YFnszKV+G+Vee2didy5Xd+5Nw7ZXs/tTE7&#10;23pvV6DrfruDAx7G60wXS2wKDHLsDDU+798YOurclX1k4r55KPINaoE0YoMWPctuX2Xb7XlTeUTZ&#10;/FkMkYjcgNLKgQl2Pd+nDq7dRDKyeK4EaqB9yv4Xt90hgdUjdkOgZpVu3gtOCMRUgChHd26SKfJX&#10;YvVdd/KTh7hx+zNh9WdT03auwemvi4Ontr9Z5benZ3fWY3fvveHcm+/l725lWyHceWxuD6bwFdDg&#10;sJjp6fFUFXkMZStFUx46mnQ3Uu9MRtxKSXNzSwaVqJEUxTVDzsqhPFCKKlm1vpnjEaKA0hYKoJ49&#10;gC55F3HmCS9t9kWOQSFANPYBShBpJIp1MyNg1JINMEVJJ9inu575oERqFdVDpoR55audJrTzB+Va&#10;X+s/iz3X8h6zPUvUO1KTeX923xFLmUg3Dtna1Nh4s22UnpchkJd2Z/BpT0TSYOslrqp709HDTtLU&#10;vDEVcs+Lil3oY90YfKLPiK6ZpIIMlhJqOaaSlUU6pGzPSMtC9RHcl4WkOg6WZT7G19vUXt1af1L3&#10;Xl4pucVqwd7e8Jp4xLh6OkhSQIxYKG8MiYsyAMgXct39Iv0sykuo01DVoMj0NKYFOGeHQs9mxYX4&#10;zPkPjv3r1jm8L3ZtHF4vAbhz3X/c2K3RicVh9w/b5aKqr8QIdxYqo3fjdnVSQU9Ljc3Bh/BkLVUE&#10;NTG1ljNsPHZWKDH1eHo64tJDJLBVrBU0V4D9wL0lXM8b+tRx6gCbj6W9xbP7mbjZG53F99mjtO4A&#10;6f1GL1SviJHqUgGoai8AP6XRR9RLL4gDZpUYz5ftyP2dF46y7/7P2DuLceT2Pvzee3c9Ji8vHQZj&#10;au8dw7N3T58sKPHVVTDncFX4yeSaahb1BpCJI1s4cC4ymDKYP+GU2EgpclRz5R/4hHmMtUUlZQ42&#10;odpZJsM0eNrUr/4ezjx0kpgJiB/f1KEIdvbi43SSW8nzKPiYBaVLGhanAk6hXh5UUUqT+HPUaGop&#10;PoKnHlUimePzqeuVPn+n+6F7C3D3Hkc91VvrC9ZYeHr7MdSdZ47cuxN7b32nt18fTUHb+Kr974DL&#10;7TznZU+NiSt3LizX00eVnknlxLxTSz+3jITwwUcsiLDMVQMsc7tDEdFj6pEjklFwfqFY/wC8n3bb&#10;oLq8vYoYwwkZqVWhNTgeYFK/MCh+R6MLe3uGkSNAxdjQYHmTw4eZHrx6A/ZGNXI7rwtHm6vPYfF1&#10;NWtNU5Hb2NgzObi+5XxGSgxtXkcTR10i1NlWI1NMjf6oD2F4o8smAixxesqxT45hNNX1RqamqqTq&#10;qJDVZNI4KlookJUShTI+m1rke5j2qTl203hLqqJO8oRArOBHEF8IBUIasjtRmqAqA6yuNLC8LHZb&#10;kjVVZNYpQr2ilAAKnLE8DgfERQZO/k97bDyHyZquwqSk2nsKly3ZyvQ0HXGxtv7a2ntvadO9FhMT&#10;U7Y6ty2Z3BtnGZfM/wDAybGVFW2Nx0xJk8iDQOVDTZSB4X+0+3QGRFOuKbXGXQx1DPdjTIyNytri&#10;4FxYn2fb7vHLu6Qbksu4iW61CgKyJpC6gYhpCpKxI1d1BqH4sr0abjf28kdwPqNc+oA1qNNKjTgU&#10;c1Fa8PtBp0l+zMnsiu/jctPvMby3JNT4Gtq66ox9Xt6PB1Kpko87s56amjkoN45GnyiQSDIKYKeZ&#10;oGdfP5tMa0zVaITDk5Fd0Rg3hRFmL3hMS+JiuuN1VyWtYEj8Hn3EfKu0PfPc7BalFmdaayxTSA2v&#10;uGdWoiicSKmvkCDoNonulaCYAIVNanGfsznFCP2dALsramf3DnP4LQ1lDQV9fKNOXyeRp8ZTwiSo&#10;SbzZEmUxyU9QyhU1q3obS6lbr7TmYq8PT0lNlqSH7RWhlkYrFL9w0MSmNnYSwvK7Ky2+mtixF2vx&#10;JPJO3867juVzyRq8YIygR9hTX/aAdrLXFW7iQAFailQCGLT2t5UjvpZJbBRcBzUh5jk/MS4LVrwA&#10;C/MkdDhtPH9/773dN1FVZmXdWTq9xUmIgw75LBy7V/i9ZIlbR00FfS5CDbscUyRmVgZlo4IIVa0f&#10;hUIy4nKVecytbj4/uZJKRxTLJS4960xPPS01YTXAikgiAp6pCYy4kDer/WPOfNn5T5A5I2DmSG4L&#10;7hdNWW3LOugxv4dIljE0hPiAyCVqRNCSgyMjndduhj2d7fXQtGRQnhg0oKkk+YJIBGCa9Dpmfi3h&#10;cBtLqDdE26NmYbK75xea3bncH2L2tsPqbFxUG1ty7j2rVUGzKmtyebyuZXK7j2VXfZ5mCCWgmimW&#10;MRgRmV1LNkqKkldK+8j0vjieGkeQQOkkWl42uUsVEi67k6vofp7K7fauaObNu23b+X4h4Fz4jq84&#10;jMoeNywbV3AK2hhFQA4Uj4sY/coe2H7p5hut4Lfqs4I04QLRxpoZSSeBNRxqPPou1NS7035iMHt3&#10;ZeNjegy8eUrcbWZ+LFzZyGqoJzO1YMilMoiLPjZo6BRpt4wyoxa3uFjsc+VroqmljpoMbTNCsUDn&#10;iCCBkHjWnQxiNJT+kLZBcgCwsWt93X+ouyX/ACtdeM3MEn9rIhARmkH4n0uJDEp01fvDVoVz1O9z&#10;MIh9O5ZpDUsRQkkivn5+Wc/Prjunc2N2fjNwbY3pX7wyXYOaq8xkt45+hq6bIPns1l6CSuoqjJ5W&#10;vnrJM3PSV9Qxq2nT7ovJK4qCz6ROe2Z3V9sqtHFJ5FUBtLqIaQuVGoIXBkiNr2P9CePZbYyLyd7Y&#10;vvKXKvfiRKqUVgA8xWtRq0sFYCgr811CnQT5m5ci3ewkilJKstCQeB/bQkmnHpgxdUNndex5+iyU&#10;eRzsVZiy1DU0cVXB5Wml8y1VXUlpKeoDXW+pkYEH+yB7UJSnx5ipnkInlLqksg/c0+kWRjdSwDfR&#10;fqR7j27u9x317ncdB+ljCkovwA91CwAUGpGCy4BoRxqHuW+UU2azECDW6lquRmjVxlyQBT1/l0Gd&#10;XlstvSsye6hiQ2Hx6UE1fisdFMmNjkPkERqhRxQpDSzSRXVpgLg2sfr7ebRwcgag2glxbSbWF7hj&#10;6rN/QewsGnnOk+VfTGf8HQot4GRmq4NeFafM9B/PTzV0EEktfR08qmrAopTVmpiVpNaKsCUDRw0+&#10;tdCKJDfg8D2zStQSSq0/lVpXL+UmVDEoXQqiQ3VEMZ1G5AsDf6exHbfvaOJobUoyItNI0sGyGJKj&#10;LEMKCmSTQVrQorp0+pjRlIwc/LI/2ePS1xsefXFVEuMbFTxYqGkohij4ppa6eslE81WtIvhnqZIK&#10;mAxtpUkO6Koe/CWq8hA9fGjLqpYZDEDI6P5Y1ZTrkdIiJI/LFqPLXUAX/PuRds2C+TZrq4glP1zx&#10;hyFVtSFgRoUMwIbQ+kDSNLEsQaEERJtkdzbCYdzUBNPtBpxHCn+HoQsVgMlPt/Kz46eKXK1UFNk6&#10;qlxlLXQyUFXV/cUrUVPSM0dploq/wooQKjySG3Fi/wBHVUVcspikeNqaoWMz+GoKeRQkjKj+IK/7&#10;bgEqSFP9ebAO+sNx2ySOO4RT4sROjUldJGCV1Gg1ZBpmhHEEdOTtKKAgMGXORwx6541pUDpKZvbu&#10;5dmPhZs1j6Cti3dtqXK42g/i2NeqkxlbNWY6lrq2jhrnqsa65GilkiiqkikmjQtYIUZ2fLYWevq3&#10;nWeH7di+rVyyMioIgqvrR0cajqLKBpt9LD2O+TOerXli1SB9uma7GnKSGMlWJ1hmRdYoAMUYgGoB&#10;diQv23cFtUCyQMX+2mCT5itPKgyfPjnpc9adi4zr+g9WNz1RuSWbF/bx0FXLiI6jFVL1L5xanLYq&#10;aLLQViTQU0UVOsM+qOeaS6S6SUnNTVgnWnhpZaadTaGNVjQaytw6sizRoJfyVBvf6e5h5c3XlOw2&#10;G/kvr2zurZ0Ouq3GkLr1iFkIh1aHAdQ7aVY1ZnJAJxb8w7HYwSvcyrICcjTKeBJ00CAnhUcBTz6M&#10;xtzcm2Fw2d3Hv/dm2ewEzNLDLmsjUVm6MnVTY+kr6CSDAVeGqK3Ztfk6rCVSU09LBNVRwwkeqR4l&#10;CgQGoKGLExxyukc6RvqlRncGWSPS4UI6iQlW0gnhf9bn3jpa3297nzLK9pbSyW7upVHASkatVQWc&#10;doBHCvdwFTQdR5uPP/L8M8sj3SFQxUjvJBGQoGliSAanSKZFaU6JlBLuPP5+jXH42oyaypdKSWSW&#10;I0tFT1ci0kMr5NJIYIUZS2hZLyCULbWNBRWXy6YnPYvCVFINGUoMrlIKxi2hlwZ2zBVpUMUliFbW&#10;pnhLAiyaXWGQWIU2k3kuzsuYxeWcDytu/gEroDaEZ5ZFijAUI2gNh2KllQGQMoHUXc1XfuFuPNVl&#10;+7oVG2eMEK1tqkFSSw1UIoAAoB/FkGnR0upOlcL2h8fu0O013Bm6jeHXO6utev6vblDipZo6bJdu&#10;T97V201xZxNfTSU+2cNlepDR5aWooTLTSZOneKWNLCRL4+sgTLGgp6CKfE6qn9yplhgZGpljqKWl&#10;j+2LDXEs/kWIaASSfoLHILnvk3mC15V2/fJL17be4bWNZUtlaWIF2KF9Mo8RVcJ3TSKRHHHhjSrZ&#10;WGz3SPl+yunmcXIjVaAKeJI7gCB5UL5oBQHo0fenU286foyk7i3Hv7ceH7doMLg4KnbG0qDOZ7F1&#10;+G3a+49qbo3fmpdzRY7KUsW4FwMVNXZqU1ZihpI4WMzSrKi3xMc0dPpVYoF8OopTEMkbodTRKq+K&#10;6snA9I1AA/ixxm5smsn3IsrySAOigy1BZdAQOGZdRAIJDY88ZqCTd2ja/LMzMtQBrrUigAOf29Vp&#10;dh5HF1/YWTyFVW7i3bjqmsiggzO8ZKukz2ao5KGHGUefr5qietqlqyE84vJIEIVSWHJfv4Y05hqq&#10;aFoZJfK9r/vxOBG1wpkMfJ/TYAqeQOOQhHviWsV1Y31yJYECLQ/2bL3ChIXUdNc5IbIrQ9AneJ7l&#10;YxCj1KkcKHgCOJ4n7D0HVblqbG1WXw1dl6bM0mPqKOk8sAqHwOQpovuKankFSqU1aViT/VKVe5sy&#10;3986SgenlaSOC/kUJOahyJnmST/OCIvIgEZcC/J4uCvtrcN4ivIEgnu+2NyyBBVFVl+HVpViWC6i&#10;MCtAQ9Ok1tNcXMVZFIWnA0rUcTjyx/mp1ByeagrMdT46vzc0wxskk2JpqFTUYmkoq+E1M1OlR+xP&#10;G9Sw8rRrZQbhw97mRJJDTU0sgRmaN5SI+Y7tGVS8fpJ/zjA3v9Ob88I4Y7q9vLS0MgVXVRqwRper&#10;UY1H4QRThU08so7XlqxubkySLVi+KlqDjkDVSo/iw3z65R/fZLMYbES5Sjo6Ssiw8EmTJ8609HXR&#10;I6nIT38iQ0tGhR4VGlLAaBp9TRDnPutMQSSOYsY/tyiBpryMkUskwRoQR9QL6iDyBb2Jrzk6Xay1&#10;w8kclpp1eIGJVcamVULBzXzNKLTzJp0ePZVtZJY6EetfPPlxOeJ8vPpTZbYVftiiTLyVeKy2JrTS&#10;RU+Zpci08dPLHRUuTr8VS4uu+0zBjp1mWOaVYPtllQhJJLg+ww3vno8HjnyM4rqaghjqqOtnp8fW&#10;Vg8sqaoKpooI5J4Y4nOkTIjKGI4uPY4XY47zb5hPeKyMurSAGMfZipUq2DmhrQnJzgPbWg3G6a1m&#10;cB1+XzOMEA5Gc8fzHVrX8vHqqo7O7HoNoY2o2HuXf+SrNh782hg8v2HtnblYMDh677fde0YKiu8u&#10;Pz2RzeGmEs+Cq6inqFoqeQ+QeSUsoduRIlJSyxMsomgokUqztGRDTeVHQuULpKr3Fwtjx7x25olR&#10;79FXNF9D5Mw/yDo+srqOYuAeJxx+dfIenRxt91lbUz75xeaoqnD1GH3RvnJVkdTFi48gZty5yjx1&#10;ZT5COkirYcfX4qopQk2iWovG2tNVtJGXBgjG0g+h8QJ4vydV7AfS7eyi9qUFOOP2V6T3iaXJQUoR&#10;1rifJecS9/dkP5fMiZyWKF5HZmKQ0kC06u/1fxRBRfi/9B7dPbbDJ6T+G/p0BMDqFj1agB/TkH/X&#10;99Ecf14N7/nj+v49+0tnHVdEnoOpvnTyxaWck/ptdwvA/FrN74Wtf8XF2P4/1geLfX3rrXTkmr0s&#10;2oaG0qpazm/9Vtz7xOFNvp9SB9T+Ofr9b+/DpPN+GvTtTtIA4UyWChlclUPF7Arpa9vfEpexPIAt&#10;/T/iePeq0GBnqjq4NT1NhmLMCdSl3J0Spe3JHBUm/vHpI/2P+wP+2PtM4px6QTI3bVqdOETyOrWj&#10;VWPOvVcBPy/6Re/9PfQFje/+w/tf0+l/dzGxFKdOlSRwx12nlBAP/ILahoYf11WuOf8AX99XH+xH&#10;9Pz+P96968Ns14dVaMkmoqOpELSj1RlVbTqVzpYE2J02Kj+vvM0ZUEkGwAW/HI/1gSRz71HdLIQo&#10;A1elf84Hl04HY8F/n/sdZJIXQElpPHqD+qyCRzwGI1sRz76SXT+TpF7Cw5v9Lm5It7rJBr1HwwGP&#10;nXqmpqUCZ+3rnGZEaNncmNeeADe/4J+oJP0/r77IS49I5F7XsPdO759J6tWuo9ZjEjRHRHcJLbXx&#10;dxz/AGL3Xm3598LKfzY2AtY2P+x/Hu2o/wAPVQ2eJrXrI0bxxSEQyFSJF13UcSWFrXINrfW/PvgO&#10;DweP99+L+1LIGFDx6VyKppUZ6hxRzMjqhOpP6RuwP/IWmw4Hvp7sQRc3uQCP8Bxf+vt2IfpivSaQ&#10;fCKcK/5OsER8dfWB0C6oqNZFLqZFt91yVUFDf/gw9lS7jrMs28alKRH8aYrGOvhLI8sr/cMQxRLs&#10;gWI+j8n8+5e9u7WQQNHHXSqnH7cVqD0UbuYpKgxBqUGSBggA8aZyM/P5dbYX8o3D9ZyfCHZ+X3fU&#10;0E+Syfa3bX3H8XFPU02LpKbKY2liamhrHENLVyCWNnnA/bBtpP1IM5CqzNFTMxUB1R5IvPw6qrBj&#10;a0jGN1+lzo/1vcl2eyw+OXeo+RqPI+jfLzA6I7KSBGb+Hz4/P5fP59Wybfg663Tko6amqBJBLVQU&#10;+T/hBhemnmqIPBGtRJPQRLW0lQOfEv3AU8aj9faloKCSox8Mr5WnlfwpUN4o4JFBKXACSxs4YJ6e&#10;Qf6/4eyafaEnv21XFWBOaHhQkDj5V9OlT3YDlfpzQYyf837f5dArubtOHbG5cniqbqzcNBSHMSYW&#10;mfI12Sonk/y/7aerlyFBWrSvRVE7fc61eMqPTY/q9h5Q5Ssr6s00k0IjknKyFYooH0qJgvkLxXtw&#10;L6QL+zy82yOe3hiMgAz5ep+3p65lWJFcR9wr5no3Wa21gNmYOXOUWOy8tZQ4uGWlgkyGQydMzy/w&#10;/WtMkdY8aFdZ0GVvTqPtXfw5UMxWqrWKvOpV6i6nwMQqB/t1uJR/hx7C9xYyFWeSula+foaeR6AU&#10;2+OVjIiULjiK8afLoOaDe7VMWMjkwm2YVraTDVMEseIaGaFspTmoqKiakGdk0fYfQr5P3Dzdfp7d&#10;KaaisHjrqikmlghtFGqWib0NIsrzR1FwrID9Bf2XJaMSCs1W+wf5SemU3K4ZqmEMik5JGfsoB0jt&#10;yUm6FJoq7ZmC3BiaHN5NpsrkK6tknr4/8ojoJsdSYepw/jkqKSqaMHynTe/J49u0XjSMiLNVTFCQ&#10;0MvgfzMb64yBGpX/AINc/wCt7LJL1/FDmUha/s4V8vPrVpdSNeRu9qK6lyPL8/l9nSLr8RVVMqx1&#10;fUe2QaiMSR5ih/idE2KhS5pMhFOa6eOTwX5g0rq/1Y9h/m6eJcvSvNUNStI1aFq1jLL46innSTUr&#10;6v8ANxoRfi/H0v7M0uVaKEuStQc8acfl8upij3BYdvSqVAQCmeII+Rr0ZPrWeubYeepsRhafcAxy&#10;bdlbbr1dPRTtW43IYqsomgngCrCamrqIpdFzo1EXbTci111QVY2tLNW5GpZKxqmopZsdDHS1j0lJ&#10;UtLHAWRjVMszmMtD41RWa3N/eQOzH6RLGGK2hnm8ePSJNQ0gtoLqBqAKIzN/EEDhQdTAk+82u2Qb&#10;7WYZC5+LSSV86Gh4jjxNPIClDn8xrsvGN8mcJiNm9e7Tqq/aNTtfbe7MT2bmK/O7Lot0b6wtJQS7&#10;i+wqqSDbVBmMBjo6/Tm/vKmrloqZpbx+IexswTrXYTH1FMJP4XPRQ1dNTvEI6uneVxPMk1MVNUtR&#10;CZfUpOpbadIAI9h/mKI2O4393MrRbwXIZnLCN0cHRTVSOMSIArIBRWrrYupY493NzZx89ypbzgwC&#10;RsKprXw2Uk41MR5NmoII7eqqO9MJm9p7r31iN2tSr2th925TaW5d0JlxJtLcmLpH/h2KqsXmWqKP&#10;bCYPP0GPQI0dOInAEss0knqDpNhIJoJ6EFKuHJRNTO81qe1OJI5J51hMrSSqkjLcgggsODewj7cO&#10;YN42u/s9+uonsL+1JkWNdE4ZipijjMiqUUGOulWUrSodtQXVM/tb7iWW+StawAR3UTYWpJqS51Am&#10;MA5GckZ+3ovOYzu8+sd14ff9DBLRZfZ+TxW5sJlsXFHWpR5lsYafGYeqqkpZaKmpnx1BIYqWojIl&#10;jpJW1g8lFVHUcGW3gcvkt67gjoYqH+H0G1sG9TgMO1TNPBWV2UzklPWP/eLJOacRRBvHBFTlx43Z&#10;y3sV2n3nObNj2rb32/lm0lFoCVkvZPq9B0iEPBGEjktwoARAHKKGft1O8hyU/rZvngpLH8EYJqfC&#10;Y0oBUVQlVFBQAcc+tTZ7M/mg7y60+P8AsrrXrH49dU7w7BwmSy+8t194950OM7p3ngcdisLJtfa2&#10;1em8RnsFQR9IbLwGCLTy/bT5CqqcpUM8c9MgdJFvSpgsdLlcjLmIcbTGKDHGmm3PjaHFnJYuWud6&#10;lYpJllfLolK9NMBMxZYkiZQ4UG2x7pzxvO12cW58vRbxa+ISWuBbQiJLiUlkjLCNn8Vu/wAQMwg8&#10;NHZdMSaOZvvVe+1e3c3bFzvtvuWdr3Ld2uGmjXbdwuW8SBYkEhkVZE0gSq4jEMYAkOlm1OehQ6h2&#10;v8yO/wDqnH9Fbc+J3+zHU/WeUx2/6fcVbtSDBb22jsH5AR0OTx2y4q/OyYE5TYW5q+rl3HjK5KaW&#10;PGyVMuRSc0YjeF5qqWtoGlNZhZL1f2qemuhnkZ0AOjxpJJJrLNq9ZVgSAB6R7AfMXKV5s96ba53O&#10;Hb2gMrpCQraYpCdJMqscKpCVXVULUsCxAnf2m91OT+frLl3atq56ff541kSab6G4tNDgFiSjworF&#10;gvAM1KAiuo1rn7p6j3R11uPL4rcuJxHW5o8ll8tjNtvmMTnKeiwuQqBBT+LN4ivq4a6kpYo1RZKf&#10;XC5UsWs1veGqqqCeAxRikpKsyovimqgF11MkFJHF5p/DF5aiSaOOMXIaVwguSPYS2Tl/fW3S3hka&#10;ae0fSiPpSOrUZlCgsa00sdPxMATpqdPUy8y85bRyhtknNW87kTy9GaJL4Uh1MQUYaIkkkQLJ26mU&#10;qVGo6QTpDTZvXG7d97qpsNs/B7k3VV1eHydRFjsbQI9RSxbcwWU3LkK3y+aRajH4nbmFrq+qdvEU&#10;oqSWVgqobJwVWVqIZqfAvR1EuIrKhqpUrsfWz/axZD7L7Vko60xQVdZUR6QCZJIbWZCbquVmxe05&#10;s7Wy32/uJFa8Chlkt2hFvRZCbkpNIJT4QoyrpUPryFC16we3f399recedn2Tnuc7JLOmtIlW9u/q&#10;aQmRlEtvboqqIxqJqA1aKTitxmzv5afYmyesaXvrJ4bdG5+tdw4TbVHUbryWFx3UeK653DujHRPQ&#10;75lwHaFRPu3fG3dqVWTRUFNjqGmypcypVU9Iq1Mjk1JuKHGRUWSpkoXnhqIpqrO0EtSuO1SRS1ix&#10;UuJ+3rsvSQSaEj8EsaVJRT5LXb2GuY7397LdS/vhbN7iXTAY7dJEYqBoaQMsZUmOOVlIDIx0RhlJ&#10;1gL2V57e74+98ye0sbXfN21+E8MIe4jMniloZCJL0i3iZY2eQrLFIygMPDDEDpOZOPG7Q7bw+I7w&#10;3dPRdL7tzNBX0lJ0juLYIi31Ds/GvUde5DMZmql3UnWmd3PU45qqolq6aqmwpr3jWliZfGqRrN85&#10;Wgy1BQU+1snmK1cklK2KiloKKuyVHhpM7DmcpiqaCqrmlFTRYOObGpK6NK1QY5hCY9T75Z+75Zb7&#10;yzbb1JzOVS6gVw5gVGdZgsw0o07KiEFlNSCXZfgAI6Cvup9+z3E5Gut49uNk9vYZeZLIRRJfvuEP&#10;hiVo42bXbGxSPsaQxEePp7S6s1erFvjB/wAJ4uiPkH0lt/5aZz5o0HWXSvZO38zvuo2ZjetMruOX&#10;rzbm76mhrNn7Fzvam6N17fhrMpt5M4KXcFUmDhjaopmWnJjk+4Rmh31hchuPa+G2yuKyO88lVVGe&#10;wGEz2Sz1XFT0+KpMvHW5Wt0JkqzaU1BFmpAasxyxVMFVTUTedpBGk7brt3KvtbtPMN3uezLt/L9h&#10;4RmlEsjMjO6RQlVijuHcSeKImaNdMZepkU1VIV332w+8X7r8toef7Zrf3mAkj22DVtUhuA0qSXpM&#10;0E0Fgum0jDhbhtWoO0IWQd9llFtv4m/C3cvdGXw2HbF/y21w2F298pd/7X2HuPrapx+66vCbU211&#10;Tgdqn+6uQ7B7xxu5d4U1NCafa9ZTtgMuMnl53pYpJWqX6grtzUO75qbNtjd0bUOV2bvTbO6Ru6py&#10;1C2DpMbQ4Cv60qdvvNt+PBZuPOUk1XTVSUtRG/3MLuPLCsXsD81XfJ+1G63HatkEvMkkvgRRaSrL&#10;H4MVwZhNqlMqFoGFJXpG1SyUVdYS9jPbDnX3N9qOchD7wPYRWrRrc2DbTbtSSWebwZxcCWMsHAoU&#10;SpADKWCOSU1/MN7i+HXxj31s/e+z/hlX0Pfmdg+QfSb0RGX6x3pLQZzZW1+x90fJDF7q29sbtaTs&#10;rYu2MJUz43KHI5Shr6dHroKaKWgeon9wsrt/ckO69vT4Osrajb9LUTJL/ClpVnx9NX00HgpJaavn&#10;+1rMTUVdOpqpPRW0/jjZHETyqYki585a3jli7HNfJtvac0XbSC9lnu5y08gkK+N4ccDlRAslUMSF&#10;GkJFBGJa9dufecrKw2z29h0y3ItoZBeGIMPqJHSIQZVQYGJSTtibRTVrXUYgdcjpvsz4yb1+PPyo&#10;2Pv/AGp19ge+M/R0u5dvb17ez+60xXa2c2jubddXuDd1HBR46qzPW/aGzdlbmlp8BjUmq9t7lram&#10;ohqKSWrgp29reKsjykf8KqKqUS0dRE2UqoYYalFhlEzU0RpklSdwzCNl0BbxBmBNtJCuycnvb368&#10;yRW/gbTcW7Cy1s4AdUKzSK6vqVkkVlfUkiq8lGUsgRr+73ulv3tXeWkuzch/WvuYJmK3cUJjWEwo&#10;tPEik8UuruaaoiujSTpYshTunOgdv7l25ld/7g35iOro85gqnGdRYvP7X33kzvDL0tQJNyZ3H7qx&#10;iUWC2wmFnxctNNUF8mBX1XgngUlWOHE0j0tZTUYkSCKtCPNSCULWPjoijTxR5BWaopZi9rNC5aJt&#10;LfVbezLduYdjvt0bnHm/aW3GXbpXj8RdcMX1EmnQ3gxJGDGyqC4kjCzqhBBLkmnuHLvXNPt1zFt/&#10;KShNya1rHeDQ5IYk0FtIgUPxjC1J1DVVW4QcF2pjKfeUO8+xcLN2Bt3E7rx0258W8Bw/XmQ7BxZy&#10;8Oyc1XYiioqWjr8SlDU1E80GRo6dMlSiohkQ+SV2iVm2rb1rNx0cclPVZnH1M0mVbJZGRjBQZrHD&#10;GbZq4cnlaxY1pdq0y0SzUcAEs9M9TUKj+JJJdbn+05h5Q2rlncNqjvORrW//AMWiW1iiYxVmDTwC&#10;IxmHQJRHE1w8TyQPKyAMUjbmryLyrz5yNaczWj8/iPf7owSX0vgQsFcrKyB1IIkk1SyPKsJdVeRF&#10;JJR2jvX7a+eHxq7q6B6s6qznxypM/wBPdS9nrgNgdF0OUmoMVW4ut633TQ7k7u6+zWzNs7Wr8F93&#10;27loMmKDddZSfcYiv+xxHljqK2SlWWNyVJlhLjFENXkjSSSyY+Clmnnmp6SWSojEdkgWtdJbskSy&#10;a9RYomt7MB+TeV90XlTfYttsr0vBPE5cTRRNM0jSDQHYO9pEiqysFq8jeIrfpnQ0yfeJ27dPbTmv&#10;a/di72qGz5RuPDhhnBSXwSYY4GJjDmSeR6uQ80KoqeEviKV1JWt8TOm95dzdb1HV22pN3wo+6spW&#10;Y2bL7mxG2cLmNyPBNX5iKXO10eRTqHDx4nFU0NZUxrN97KJBVu1NBoIX907Uh7h27jtr4StfDjFZ&#10;bHYjd+Uos1mcHlKTB7hix1fmKLDVWKegkot3ticPG7wVLVqrDKkVVF9tMiSjuH3J5s5As72Ta+WS&#10;+12lowZnKyoLhArWkjMkZdfBciSIDwtWqIyBJJF6r9zLmT222Hnz3ls773BB9xN7NlIkAsrsC18M&#10;XBB8UBracTfVoKKyLGUJUuCzLZ9R/I7v74K9ZdLdjdrfHLK13x+2T1R3m/xrzQqele59k9o/Ivr3&#10;dGPpOqM72tgcnVrvTbPROyt81FZ9lXYl8FX5CSppcrjZDXIJkEabFY+sy0EQx9FKaAx1GLgnko1W&#10;FVpkpIKehSeOCKip6ZoVUeouxJF7G3uENhu99595Uu4bS3lh3uaSl1KtNGkylwzlNIaVkZtIC6iA&#10;QzHJEvubj7tP7i33mXm5r3l+U3KJGbcRtG5rSrxfUyOG8QFqqqrp+EaqdUf4XenY3yPw+8sP1VhN&#10;37W3nu3H0tD2vuPb25t3TR79opa2fP5zN74FTloY8znMvJVVchgMTRNTqbrJYyF6x9XHHNTyq9HQ&#10;SZGhYzyCnx+XhajqxFHMBII6mlqo5kRAfGSdJFjxcA395e4vtrb7mNquZJ7RpNEIDoEehLEhJNYU&#10;HUzozoAR3CocgizmHkn7v/3oIJrndUG87DbyIbiIDcLIl86KyI1pKCjBmIUZbskyMIfrztP5j/y9&#10;O1Xrdm7y3J1PvzauYrsLi8tVUmJzZoJKWlyNBPNNszdmOztNCr0OXmFMMhQpIsczSQoutlPs/Ckk&#10;9J5ZBW+aR3pmMoxw1RxhpFhhpxGYzFq9NrWJ4sD7BW1c0bvv19zJv25OY94lCfVOYlmAqwWNmGkR&#10;UZEoyhdNBRspTqdOWeSeW/bfl6Ll320j/d+xwVL21ZJhKDHhTNdPLKrVAqyuWagB8tJb9ydob37F&#10;3PuvsLe+en3Znd06JczuirwlHLLLVVGUhr6qrnx8UKU0flyLytJC0UcEjMXZSpK+w9rY+x6bbuee&#10;phw+26LDxRbhGb3VTdhb5o8rS4XNzQ7t+6nqH2LlMjU4vAS/e4uuY662OQwTtJDAkr5/WUthunLP&#10;KtlfbrGdxlg8ATl2cmmrxl0lYXAuVhTSS2ruYwIrgSyfOj7b75vPJXuv7gbjyvyBLawfUqkccd7a&#10;t9EkiusKkyi58ZpHco4ZAICqnUTI0a/Qx752x8QPlH0F8HNkd3/Kcd0bi7DwS9f7Vren9udZdKbk&#10;7G3buzD4WsxVUmEw1B2DgOoaKqr9p0mH3BhKSV6CDKVSyUVPS1sMEfviMU2T2hSVOWo8XSVr49cp&#10;hf4ntnLYLM4vceRZIstRZjF0NTnMLRIaST1V9PV1UqLPJEElFpGTXm5bRyZfSX+ycy/SQzRDTGZn&#10;u3me0WWkbPcNLOpSR3RYwYw7O4lEtKvmL7f7795j3C9xtyt+QOSfpSXi8eZbvZ5Fs4HUKZESZLZL&#10;kShSNBUlaL4ejB6q13/F/K8+JuUx2YrPljv/AH3Q0NNmdvb06kw26+xuw8d8gtrbAqsjkdg7cwva&#10;0c1LlduTdZ56rC0+CqXxmGzVbjYHnkhIKkMO1Mn2ftXauMyWwava1PWZXdG0MDT4/P42qnpM7Dkd&#10;wY6LI45chQ1cEOInqsCK2KKapjWniqGSWd0QN7AHt8ntZ7oc93XLfOsW4neVheRbotPKbWViQ7mN&#10;HjaRmZVMOZkjKhSjRrQdX+cebvZ32Oju9x90N/8A3fYOiiL9C8l9Vaq2aXDkM2AzKVqNR9eqyv5W&#10;Pxr6A/mEfIXenR/bvWvfm9sh/ow7C3/lextu9ibTwkvWMmExj4aPdsm1dy49svuTMYzeubwtRSpj&#10;8lWykSLTSY2qoI59QibGzMG4KWkOW27Li6ysgqa1PJNFlcdTy0+Uq6CXHT1tFqoaLMU0lJdqdm1D&#10;1eN5EQt7CnvHyJzb7V3S3my81ePsOoR6Y6wXDoscepmqX1oWkCyMjEa6VQDKh285m5R9xr3cOU4N&#10;8WTnu2VfFheCcCLVGXgYOVihcGJlkBV2ySj99R0Uf5h/EPsP4bVEO8NpdsUW9eoslmqfZm383ha0&#10;9edhbuw8mx9tbpzO6qPrrL19VujL9e14z89CmWpy1JP4I2qoKJ6mCJlrTxS1lNDR09ctPBPMtW9K&#10;KahrJJlpqsOjLWGmikp1Hh8Y0Nd4+DexsDLLnLereHd9mstmFzZ3SLES87oI3eJ2DKjyaQ2p9blF&#10;TUyqGNWDGMt95N5E5FXb/c/nW6/e3OltrFvcrHLalUZPAmUw27vDIvgkqPGjkKnujA8gPxXbHYR/&#10;0j9QbSwEeC2Tumgxu2twbWr9wbhamTLQ0lXkMXN9tmstW1CZhNzT/wARnXVT0y1sSgtpYB1VHPmq&#10;bFonhWkxk8r/AMQj00oiilkkiNG0cki/czyVD6STGw8f9v8AI9lW4/1o5e5ZvNqG+vLZyIjoiiJm&#10;ZWYMwMqs7UFCxoxoQQrDOmM9pP3dvc/33uDbbAi85RSabdi24qt0yWcjzlYisNvA1ui6ayD9U5Va&#10;lS83cmK+R3Wvx4hjn3VU5LrjN4oZWCkosjsfLV+Kxce7osTDFlqmgyGS3BTYytzocxKsYiaVdMEh&#10;HmKJOUPVUldX48JVB0hZaMyN9sI6edUJZHaKNrrF6WIVg3pPs9267E9pacscw7k9tcI7K0ot9coM&#10;jCQKLhVenc2UDlcqyjI6G9xY7T7c+5nK0M1gk23oZDDN4/hm4rbhJXFoupkEEsnh1owehcnSQQ0Y&#10;qvyud2jUbV3NnMht77WtkpdwZdtkjKZjF1Odmqa7GYs71SCTJPSZaIySPTLU+F4SXRJSSpS8eVyd&#10;DPHUTzvJTSFQVkaGGDWgsvjjRXZBq5cgXdvrc+19zyvyvv233G07XtqR71bpUeEkskrBsv4rOyIx&#10;zSMf6GoOkFR1mby/dpdwRXEFtUXUasrauAANKKRgkEVwpPE1PSQqNm7QzuGyO1cRhaeLeeEZxTU+&#10;CxeUz2droXaKbLvlcjVTQ4+tMbsBTxxlPtYo5LXtzmye71ycb0OSwj0lGYzqq562Px1TAxGLxRxR&#10;s5hlkj9YYKAFPH0b21yb7S7lte4punLPNYl3dWcCOKJS8YoVlLkz6oyqOREzKhYkadQY0c5gg3LZ&#10;rf8Ae1qAwiNMFca+0E11eoqNJrUNUUr0p9k/HerxbYbdnWXcdHubsJqiVqfaWzNs5iXO7PpY4ayi&#10;3HUbhyGRGFjxeVxcbolFPF5hWvNG8UgbUETklPjJWirKeA01VLFVQvFDM/mojNCshiI8iLNRyVB9&#10;BZSVK6tJ59yPb3nOG2zC23qX6m2tHiZZnRDFcIJCHJfQT46IoLojkktRWX4gBdziffLxVkYhTx9V&#10;Omtahlr54x/kItUe7u0dr0mT2ruPco3JsfA5/a+Vx2Q3Btiir8Hv2jwGYkpnr4Mk9BW1uN3fjsBZ&#10;aqGlrtc1O70/n9Ks2Sm2/l5Ep3pch96yrqr3X7eYNUiEI+uYeKCF/IquyxrYEEBRc+2rz3T5HRp7&#10;beuUTawxqEhJedHe3UsEAiRRWhZtJbw46rjTqIEq7PLt+0WSwyxE4/pCuc/xVzXJ9OPWDPd89PVm&#10;R3BjNx9DJt+kqKano+vk/jmf2xPQ7LbPy12Eplwknnm3ARiMhPTUc1bWaCAj+ZrAe83iQU5WOsZp&#10;CkUbGOCGKknnWRklqKVXmlZY0YlAGOsajcDk+wrDuElxu0M+47Sj2kckjgNJI0qR6FYRTlEL6j8R&#10;y6ClA0gpU5stwgY6jEGOquSdQ8qHtzUiv5enQVVuSx9NuCnmymyKSuoWzGR3FSY/P53d9ZvXbW2p&#10;aF58dtbeNZj8TjRUS1NHLTV6VSUctPIigxs8TPCqfSu3Vh459s55qDInL5maPa1Tiqapip8dimj+&#10;+SDc9TTyVngkozHIvlRohJpW3qlAAxbZ+W9/lvfd7kZhbz7YJDd200bFnd1ZI5bc3IeKUuzNGNSq&#10;p/R0wxzkKUgv7RLtr2NqMMHiSfs1A0ORxHpwp0b+TZvxd7cq8b8n+j6rdHU9B05sDH5v5VbT7Cyu&#10;2Nzbj3hvyunfAtl/jrt/emOixe513rk66LRR5EsKB6kSNSwpTgTRdzbRo90S0uJjzWWxVKlZS1s0&#10;2PkkpqetE2OrsdU4et8ZWsmxRWsMrpDJTzGZUPltdWG/JPu9zvyVscfMW77TFuMkKXKi3eW2EmhG&#10;Vw7SeHIUk8QxlSyONMbeGBHqj6Em0c2X15tUCbeui8j1eSuSC+oZkUDUaHgT8OAtAOl98W/nH2J8&#10;aMfjuwcjsLZXbdWMT2FslKTcEO267d+JocbvPae9MP2fh4crQV+NxO/6XN0tPTY6XJQZai/htPUK&#10;lImkOYWe2OmIno9qUUWVyNMlJ4KDIwZeqwjU09NBQyY+nElE7zxa4EZVPqhZqZVkF3Fxry777Qc+&#10;ckbvztetbbXewyQvd2yrJO5tzcSQyEyp4T6WZxISiM0McrL3Egly8vYN/wBpm3G9iRryOmoCoqC5&#10;U1ppU4zgVANOPAeutfn/AE/b22uxfkLurcXVnXG5sJujZma7N6+n6bx/bFRuvZ269y7nwW98pLj9&#10;zzYaiyVNTbo3BDJVeLXl8fRZ6pkptZgICn2FvGkzOYyDzV9HJT4mXK4HKRU1TSSSVtZTNSmraR6a&#10;H7mWXFyzCIvDJpjd2idBJp0Qj778i8s2HKe0f1IvL1rme6WS1R45xBbaaLLErXBEcZAALQzDxAS8&#10;ruwXSIQ5i5Pk2Pn+GfatoUbdLF+pProSJEqQY3cuCGGnhUacUFeijfOr4x4Tojp7rumweF33VUXa&#10;zdfdt9cQ7l21vvb+H2PgNxY7d8WHwVNkt0ZQYjAf30goJclLi8vRfxeaKgStjrzSiVJ1pXGiEkFL&#10;jIXp8WIo46SKnp2dVVxHC8avM0UxaWS7FtTEfU3AF4v5cuOZo+Wtzfet4SS9R9UschVSyqxkVtMa&#10;SLpjC6VjCgAVFUDdRfum1cm2vPkNzb7Qf3sXUvOHl7ZCuhf0ywRiRRagZ4sCRgmWJ3H2Zuzbm5M1&#10;uTedHW19fVVVRlcHns7jWq8pUY+GXP1OUqJGpshElDTVsDGKjljhhJmaCEorEBhrsRTVjZnB0Eqz&#10;ZevoEpknqpstVybcb/L5sFUjHrkFxFJ9uchVmeVYVnq45BD5FA9yVyR7nbjy3y/NzNvkUUe1RQeH&#10;bKn06maZWZbiWBNIkdi8qDRRRhy8xWNdMK/eZ+5qfezmXbrm9u2j23dWIviFXTILZbYQ6il1BIMQ&#10;otYWC6kUmMtrLWt/Aj+Zt2d8EtpbW3/uDr6So2dsjJZKHrKhwtb1dsGg7LrMnVUWH+Q1Pjdw1PU+&#10;f3tvWbOy1G23p6SauOPwdTSzVRVzHFBBIn2Tjqk0GOr2D1mN8DQUcJemosjKKCnxzVFdFTTLDUVd&#10;NjoFanMzMkMml0iBRbB3cfvA71e7jecxbTtkcHLksaxJqIkltUiYOEVzEjSRTTg+MjRknSg8YGOJ&#10;llnk/wC7hY8r+2l1yhabuz7lIG+smCMBPV5GhAR7hxD4SFUDQvR9OuUFpGBLF2N/NK7l3V3T2P3r&#10;tvb1NszH7zampdsUGRqcNvLeXWmPotw5LsDM7Z2hvyt2djaim2du7svJ1FZuClix8VVksdOca1Ys&#10;DGQtVNjMbtHaWP2phEx+Qptt7exWDwGLM82NgrKfC0BoKGGonpvuHo5GjjVHqIY3KBiwQfp9lb7n&#10;zRztu9lvDW91aeHCytKwibwFWKNV7liUeE2gMUkFNZYqKdgFHsnyKvtRtF5Yy3ay8yXFzJIzqrJX&#10;XI7AFGkliJQOVxTAUEk1conuPv3dnzH+WtX8kt24jfPUm29578qNy7y3JQY/Fdly9aU+dqMZk9x1&#10;2EgymF2dR7k2/SU96yhwOXnjhqLmnNQqyPIHiSspKimojWCGF0paNqqGhqZ6laZgsRqYYZ6uKFpo&#10;IJRIiu0cZdrPoA49k2z7NzTFfXEVhblryWaVE8VFCs7htJoqqdUisreWmPtPcTSZLy1s7Oxk3W/J&#10;+vAYknUKaa8NJKk07v4eOK9FMh2xuCi3Vm6PrqHcGdx+R3RuPAbYy+6dr0O3K/cVPLUVZwtZX4DH&#10;5DM0WA3HlsLUUtTNQ0+RrVpEkMPnnA8jMuR7T6s2Lk9oYncm/dl7Qy/YGYG3ts4bcu5sViZt5bkq&#10;EM2MxG3airqPt9wZiugLPFBRmSSQ+gKTce0XOfKHPJ+kg5gsJ5PFKjb5EEbOYwKzJFaCRZl4r+my&#10;CQ18VAa1ePrPdLK95KsecbK7VeWXaRULAgMyzPE9dQ8VdMiPqqlNNW+Du6H7cPwW+ZO8cFvndMfQ&#10;Pa/Y22uk8VjMhvXdGydt5rITdX7XWkdKmny+1J1oNw7YhxCUstZPTVNBFLBT009azfaI84Sm9dzb&#10;u2vhd+023MZmM5iYsU2exuPgeikymVqca5r6vG4SCGHJZar8VkWGHwLJJI2gEh1IyV9sdi9pdzt+&#10;Q+fueJLaP3C2tbqO4XRO8bx3CSxQePGqJarK0ZCR6C4PZUGagSbOUuaPb+0baZruZV5hkMi+CVuG&#10;WQKpDEvoMSsF7hRqcMaq0sF+FWxPhh2fU/Fvfvd2/uqusN/Q7vbqfu/Hf3U39J1d/dzdGFrNtdY7&#10;t7frdyR7U602XuvJlaySfIUWakx3hVaqSEzU88CBL1Hgtr7+2SN40FfvKHb27YKqlg2Xn9k5vqmH&#10;BLRZCvxGb2/mupt2bfx02MkaaGSmqhVQSipSNZ4JdEiSsMeePebfrFuWNi2jkaDZJLVfFM9ywvrs&#10;whWAZJZaSxPXx4qSQrLSRkUGNgXM7rmmC8lktLK8H08ZBDNE9QrAkFTKiS1zTuAOTihp0ZP54/zA&#10;e2eie3tidPUnRHTeK3703SpuGr713J2JU/LHsLe2KyGOjzHV/b/Xfy5pdxYHtKZKjF18+UwgkpsN&#10;VUaZM0NVRNTrJSMsNt7XxHVuNx+2OudlZSqwtbWSyVuRx2Yp5afG5GvrhV5jP57+9m4Fy+bgrpp3&#10;kvTSVdWDGUAVSo9k24XlzzUvLie5XNUEF2bi6ZITawyyrHKq+ErTwNE1tIrVYkLKGBj1h1CkoOVo&#10;Np3mwudwl5rD3ytQKbZ11Gvk1VVSSMkhgPXNegE7U7VrPmtl8h2F8+flTsfZPZeGrdxPsTqzdfUt&#10;dk95ZPYbYif+4vX2yd5dF9f0u3eqt4bdrqZ4pZc5R02Kqf4rS11SlY0bKFjt+s3rPU5aHOUuCpds&#10;eLERY3PbO35uXH7jr85SVdYc5jazb64KkXb+Ipo0hAmpMvNUTOzJII1UawHvG3bbcTpyruGxz3W4&#10;SWRmrMkIdITG5ScXkKxOzuQngE3EwMYlipUhDjX7he024++vMlsbXmx7e0tY3BjNuJhIoAY6y1xA&#10;CAFrRgwYlSBqVahrVbx+PnSOTwC9ObK7X7H7ur8ZuLck+3vll8d/jdvXamzOtNw7NqKzafYGP7Cb&#10;N57F9q7wmjipZMU+dwEuKNLVyLBTpUJGtSItNg8RvIz0VdioMxkqhqid6hDWU9LKiU8kUQkolr0d&#10;4DRgoF1EtpDEazwGOVovdfkPcJIOS96l2jZUKhrd/o3kAGZNNzcW0kLyI6qzSAKveUj7RQu+63vv&#10;d+wHLMV5G5tr4DQgKiVXdWCUI8ObSGPb56TQkkV6Lf0Lub5Q9X9lYPEdGb53J03tnDUWM2/XUGWr&#10;uvdxZfGQTbjj3JuSsxO6d0bBxW3GymEzZ80k6xKV1SU0NQ8Bt7RGN6Z2jsjY23dt7JyFftvbm34q&#10;6Clo6ivpZ6GWozhNRWDOR5uqlqMtWS10ryNMkkk/kVmLtr1MLrP389yd75233mHnjlaz3KKHwVmZ&#10;EEM7RVIgEUkEchjKsGYo76Ji0i6lQsvUdbb7ocpbrzTc81e4d4bbnve9JaybxJBqs41QkXFrCsID&#10;QpG9dMZoVDKZAR0afLfPb5W91fIjuPtHsnqHYvy1qDW7KbcG/wDZ/X259h72xGz9m1zY/aNV1Plt&#10;qLHuXYuNrv3Vq6fKUlTS1sbus6rf0t+z+ravbW999bj31mqLL7Rz2fxWZ61ooxmmr9ovDtynxu5q&#10;bJVQzVYtemYzUElTSwpTxxUUckiAsGCpTn73c91eZeU9v2PkPbJLa6SCRb6I/Su08dwkYUQyTppj&#10;igBmSkeiXS6MS1NayRa++HJPO262fLHKc4hntw6z26+K+sjuj1SzQIU0hSyhGbVUqxJXOH5KfNjt&#10;vtL4m/H7qjpjZGf6u3dhuqN87B+VGYqNs9Tpgu3ttZLfFNlesKbZbUWGOYgo9k7aqRRZXKF8flsh&#10;PU00tR901L99KOvUeZ2/vSfJ0WIyEFamNyuW25k0pY6mlmTJ0ELmvilKLTSUc9EhRoypby3BjJB9&#10;g/a/buHYObdnuOcb54N1kjMiWcg8VJFVA6p4uuRGZf7WQNR0UKroutG6wd+/tzzzfs23vDt/Liyw&#10;wJAwug0XiWxlfQajQSUnBEWQV7mPEaQj/jR8Msj1l3L1ZD8r9wZHqqu371tjO59h7K3TTY/eGA7D&#10;2PXJ/GNmGCXG7jr8ZW0lTNR1dVkIJ3gqaBaUx1kEXkU+wJ706q2X2DiM9sXJVlBl5aa1PT5atotu&#10;7wyG2dx43H0S0ObqKXceNymDq8zBOq1D01dSSRSI+mRXjb3N3LPNXO3KnNkrWFt+7+WqRwwrVJFn&#10;VlYuvhoJJoXXx2kheNHKylWKNG7h8t/uFc+3/N/s/sm2bhfV3HbmmDt4RVWW5uZ54qKIlUKiyGMG&#10;Pxgxj1EgsyqaXHfJr5B/DH5q0nbnX2wM50j0r2PQYh6HqSlqt3bE2N2f1zncnmabcu2drz7X3Jk9&#10;94PDNX5HIVm3s1g1th86qNFTvEkondNpfbYjEYTGviKeCrx2JxsUUuFpIcVtel+1pYKZcfiMdFO0&#10;tFj49GqCBU8cUSqitxzHvuDs/MNzJe7Zt3M9n/U12ZRbtKrXWpHYFmWYmUsCPCWRpXZoxGZXZ6Dr&#10;MaaDdLlZLAXCrb8CpKFqg+Zrk4oO7OMnFK9/lZiNy7m3l2vmdvd10GU6/wBzdtbwlo9jdkbyn3b8&#10;h69G3Pm8mN39g53N4kU24t0LVn7Ksyc2XbI5GbxPPG+u4y753/Ns/CVm4ZclhqGop2oqajlzlfjc&#10;RiBU5GopcdRU0uRyDR0NPUVtVVJFGjMgeodEuC3BX7R+zXLfOu7mx5gtZByvCHa4MbSmcujghVSM&#10;l2Qt2qVqXjLCNjIE6V8ucs7Tc3qWO4yEW4DayBJqqp1UCoTgkYYElgxINdPUD4BfDTanyk742/11&#10;vCi37N11HR57Jb8n66xO5N6dmSJt7Hvma1cLtbaEGZzuYxd6FlD0tPUzSYppzCZahIIiz7Op+3N5&#10;xz1+58Hgtm4Kqw9NTw47H14yO6J83JIwrMjWyxfa4PC0uPUFRSxfxUVMr6xUqkWmZrmXmP2d9sd7&#10;s4eWNzk33c7e6eRHliuI1gjKqRA3jLKrsCP0ZYwSurWzmgWRBPd8vWUyRwSvLRidR8TCk4WhFScY&#10;I+3B4iV8i/8AhuP4k7x23jPjl2Bv75Z9ibc7Yqd7Vu7d77fO1+mdr9M1GKxeR231uuIrYszu3s/d&#10;NbLO07bgiba38PivGcf904MClres6uokoVjyuZkcS0NRkJKasgx0OWmxqPHoyUGmVo4Kgi8qUv2/&#10;k0Kt/GGQpLP7y9zCgnS3tbJLd3EA+njuJUjlBMgjl8CNQWekjuQCxqGVgekjcw2btK6QIq6jSoYn&#10;SfMeXGhqfU46Crb/APMwyO3W3MmC6h6MoMdEm+MP1emf2HNvjc3UOE7Fq1r649e7hkqMXHkspi64&#10;tNR1mejyzRS1c0rRPUOJleabbtJLUHFCtSRoYNMXleapEkcShJldJJiZ9LWBLuznUGIueA5J7m79&#10;tG1Wm+WGxeBatKQ0iLGswdxqUrcNG0iMycSiCqhlLsTUsXW8Xtps0N5DYUkDkHIUksajvoc+fwDg&#10;QT0AUvyB3zQQy7//ALo02AjyG466fI7j2rtXbe2s9Qbl3CtTkqOTDZygwkEO2aqdFcpFRUdLGKaK&#10;SNWIu4xHH1Yr1xNRlZcfRQ1EghpoYwXzaCkmkioqanjDyVZUMZYY4rzl4gAjWIc5h3jYuYLWx5p2&#10;Dktr/nOXS8v6/ZHPqkBZxNRy0tF8ZVqjEjS4DlVhT3q9z7Lk/ZLfnG6vBt1uok8VtLTgtQd1BE+k&#10;mhOp10ZJJGOhp6txFP3HWqOs+gabtfvPfOE27Pm6mu3LG+E653G3Y2OMu+szldyZPHUu2avclRRU&#10;1FnZMhUrh4qbKufuYPuNFOkKjbO613g+5d071pv4ZS1dXtzrnC1Yy22aODPV7risFDuHA5BMEd17&#10;jydfMYojWZOnohqiSGOWpZJxJvL+z+3nL015y3vGw/ujct7ijBhMsssTKjoA4uYJpo9EtwS/09vO&#10;jBjBGIgAkg5Be7H3mfeXeuQOZvcP2/8AcOvtpZNbCexSwsLjwdQSJx9Xc2q37RtITJ4jWRAJcFxE&#10;hptQfDT4y/y/dsZvaX8unsX4H7g298mO7+vYewu6Oza3ee3MzJmdrYRU3nuzcOyOz+ou1+xqDq7Z&#10;6ZXC0lFS4PbGUoqueOaBqylhSRvuBNqWkq81X0FNjsji6mio8ca+VMdlqPD181VjqRcnX7Wr8jLV&#10;rLTLV+RfTVy1EYZQQtx7i33e5cfa92SXe5rebbtyJjtqMY3QwooEV0V0ltbEPEA7qg+NxJjrOX7n&#10;3u1aXP3dNlbfbvxeb9sW6bcbVRqeJZ9xvPpNTwwiFjJahJf0VIWhDhWDU13/AOZt8e8N8d/lLBvf&#10;qnf3X2+emOws/St0JnazcG2M7vDCnYO3dtR1e0O8OtNwUf8AGYKjF51BFA2WxKYytjj8uqUM8KZq&#10;t4KOnpJ6ylmhiES0UKMZahXhjl0zRq4meRmRebzIhPIUn9XsF2HJm93sVwuz7rFLbyMZxIz28Ksw&#10;jOh1ZnBwRpJVjQlS1TXqUPbv3HPMfNm48mry0U3Lb0FJBcMSAy+INSNGiiq0oDI3mKKcdENy/U2Z&#10;yGMTduB3tt/cv99spm91ZKFoMLsZ8flKGlqJKbIGoqVoMUkMtbVTokOKmkihKR+ZU/bUOOFyGFFU&#10;IsUI/MUmDlHmcJGl2BZpAyNrkBW5IIIPPAsAec+XudLO0e65vEyWhdSPEjWOsjgAgBaMCtK6QKee&#10;nBrPsO4b3uW0S7zutwfo0mYKtEI1E6Vo60PcEBpQgftPQBb92d2fgqOObedDnMZRTZKhqoajNYZc&#10;asuXqqGnlnWON6ZZYJqWhqUk8aL/AJt1YKQw9wqCQ4+lEkZpY4/uRMEp4tLPGQVqEmb6SuAQyHk3&#10;AuSD7HFzsez833xg3a+vBdrbiMPL4rBWFQhRQ3YAaiRTRAtGCDrFXnnmn3Gs9+jk2gRPbCUnQDb1&#10;ZKHtYvpPcCNJ+IEkasU6HzbmP663yKrEbtyO6Fzkm0ZMAM1uMZLKQ43IUVfSVO36jB0aQ5GfC02P&#10;mhaCujLpCtLI5iSNhf25VktPBqraqJ1gjA1VLwMsQSaNwsiPdS2i1pAE9B/J9sDlrdLCKOw5Sv5J&#10;ZJzVEqgB0ONSKGZiQx7lJY6lIpgnoJ8gc2Re5XOY5W532uNZoRorqYkyMjMit4KxqpoAKhgteJAF&#10;epOY6szO1dr4Gv623kmdqd81Nf8AbbfoqmGLJv8AwLLY2CqoHxrz5OVxmMhNfHO0oNVDGSEHHtNL&#10;UYHLS0MSZJaKmjleCnovC9552EUeiOV7MsZ8drH+zyLDn25NYc98iw7tLfcveNvEsIP1HiRhY4wZ&#10;K0RKqXALEaD2nOTjrODa9nPI22Si0tCNS9p1VArUEmpfJ7aVrp8+kznNr91bHqN953c3XWYzO7q3&#10;GQZrK7wSqhyFLgcLXHKPX5XIDBy1GPbIyyVK3lDoKWoU+RVb0hTtkaajgUY6j0ICwjeJ4okkYFeL&#10;1CrGHYCwJ5a319hex9veaOYvqr7dbrxUVNbhqyOigVpRG1tStSFrprwOR1DO5e9PK2z70Nm3Usdy&#10;kagBWShqdNdSRFaEqdPfX1p0htrdLdh7xpa/cYmhmp8fQpLmaurnevqqWmkopJ5qiTFUElVm5afH&#10;08xeU08DxU/BYE29oTMdgZRoalNvYunargq4Y6jz5GKWBEhFPPV0jXiE0VfNQy64RoZdZXUQravc&#10;68lfdl5bvZ7JOZvcAkS2iuYI7ORZ42kKhCxWZ0MKs41yMVKgqWjHw9ZObfyAou47W93AvAyK3hBN&#10;LR6wCCW1nWMgmpFPOnDo6PS3wC6tyWX2a/ePcOb2hiN37Aj3RjsPh+u8nJuyGq3A1ZgttbppmmNf&#10;t7Ldb4fecIizVQ9ZSVH2iSxpGJ0EfsPest/7w36tRV7u673FsyqyuWykOHxGX+0yE+CwGNR/4Zm9&#10;/wCRoK+kxEOUzaspgx+IkygpWlRZpQfK0R7zByhy97dR2O37RzPbOjwF2khgbUZXApFbRyTu7oxV&#10;lkJbUFKkk/q+Fg994rbOcLDfpU5dH1FpbxgtP4kMawg11kRusmvQKEM7BTpwCxCudPtT4ifEj4oY&#10;vbke3PlN1X26Nr7ewVd2W2xM/TfxjuXsTd+Xagqusvi/trCw7z3Nhtm7Kp8W6ZzdO75sMuXpphPQ&#10;QAlKeQf6ysjp9q5vAYyikq8tlKaKtpK2erpclh6aezU4qKGGB0d4YWUu0L1MUhZyok4Nm7Xf9k2u&#10;w5UueYBFb7NJOyOwM0UihaOqypHEZSjjtk0dwRjk1ZExA9qPbnmP3X9+Nt5xn9wSthtLamnFlFJq&#10;ohQLpEsRHeQEdYnHbqIBALJzdHY/WfT3XnX+y+yeosT19t/P7in2tvjAUO6ez9gdsY3btBuDEb6i&#10;g7C/iO1c3S11TuDCinpBU0dLNFTwOs5oixFMAJx24ew8DRbyjq6CVziaCStoDuVxRY6qSgaZKKWl&#10;rsKudnoaFGoWkqi9G1QGnQojgaVV8+7H93jmvfuTdx5auWs4biW4S4ktA7xlplBCvFM6MGbUQgSP&#10;ti1FkJWNH7Cbrt+zbzPZbUm5iKN6E3Sws1WUK5P05MdDrogq4p8QBwOsPcfVH8u7uLcfxKwfTW7K&#10;DAwdtdjU2zt9Q9BUFPunduFze+8fR5Cvwe6ts9tnrPJ1WQyOf3fRYnbktHnF21SUeLyH3CR1Cosp&#10;Zx0Jv3MdgRb83QMZTw5+d8Nl22fuWs2zj6/A5lVz2Yqo1w2DpcrRZHbuZijpKSdqinkyEJeWoMUp&#10;UrlYv3g/bjlTkm75C5UumO47NZv4drci5kkWbVoFZJYf15JCCwEcpU6mYOgYJ0dcv+63MhrDbcv/&#10;AEtrsilI7driGTV41VP6mgPVao5HeBWi0APV3c/85P4U9IfEup+N3x+zu/pdz9E9VZyTq7avfmwK&#10;ztPc2F7D2TloutNgYHK5TfO6f4BuSDeuDqanJ1VHiXraDbMLNT45Z6SCOkUZundx9FYDJNsrrXD4&#10;ugydZXZvbW5UwGCzk7wZ/ZzpPW4bfe4/sJqbE7jabcK1dFHlKyCpy9PWPXUv3MDtMcS/dnbefOcb&#10;KXnXmHmaSbliwncxXJt7ZRAzzpAVEdvpkkD+Ig/xhSQGJjqDI5jD3qs905Rt5N0urAXnM8QHh2pZ&#10;IqiSWMyUmUvF2LpkJK1YrQccU+fO/ob+Z38hMjW9lfMbsHeW5ur+s8S/ae1dzbuy/VuOxeK2J2lS&#10;4itpt39M9W7SzlFmtz7Oy2EocaMu+Kw0y7eNMKCuFFU00sSihufc+GokyEyswkx32gzFJRrLmauj&#10;qpmiSkhOIxtPV5QS1XnV0shOgs3C+r2GPbnlu7aRDf3RngiqIzHEwYxSoS0jSqaMqAisWlixKsB2&#10;9CPZr76p8A1FfUcCQc0AOcf8V0QH43/GbtXfuf2FR1GMyIx2/k3JD1duDORU3WG0957XxeNzMu9N&#10;w4/tffFVtjY1bjNnHGGlq6eSrdzXPHAqGUeNhG2hTUlfRNJ40BgnmheF6V4ZqSqgYJPDJfTKSyaT&#10;qBCm/BI5EGe5e4X217zKn1jTF1B8USh0mjPwOtajTXUFrXUDqBowrbc5pFkZfELahxr8Va54Yp0T&#10;vurH702HvA47J5mauqtwYKjz8G6aDclNuHGbz2tl0FVicxS1NNNWQ1FI5pirwTl54XjKzJEylFW0&#10;NFi3WKOvJV6GcPSBFrHZ42dZZY9cLPHBqBFgwCkauQ1iQvsW7SUvYXOoTKQ5NMhlIK8BmmVamKHg&#10;WHXPj3wu+fOTvcTc4uUbm6NtzBDE87hLUxRS26JHCrCZXk0FdXiNFoYl46sVQ6Re6hTbu7+sqzK7&#10;xyGyUm6814uhwOQkyVFuTc2E3W2aq8rl8dJijQ0+UyO36vxvAKqWSWO6AQlBYN+7JKLLywR4SjiS&#10;nklhgqZTUyyiOFVdZqyNauJpJJiqrYXABbmxB1GNrejZ9zudwWLQYk/TTUw1sHoAWFaihLkH4h2H&#10;FT1I33UeXfcvkTkvepue71LmWa5jubYKltDpNwzfVJWB2XSjkMNYBNGVKBgqu/be6uj812Y+4sEu&#10;59kJtXYmWocbiakZjeNRvDcG0aTH0vXOOy1bUvt2owONzeJAirZIxU+OKl0hD5boyrjqBYHjnQOI&#10;1WNGMjyX8h0qjh5C5YOVNvqPezvG6vcLNBIVLsSy0UYGSahQNNKgGtOHWXc1/Lbo8kLaVycU/wA3&#10;RYV3fvGsy1PVYqslxtRUTSVrR4+lpsSKdKSIu1XSHHUcEEMEcEbKrhgrfW/NvafmwSuEs7wSX0BW&#10;QNFJdQdbN5jJEL8WAf2O7LnOZJJ2mhSeMiuoHS6KKigAQK/2uAOkX9algLm8eraqVIpwB9Ep6cAe&#10;lcm86x8hWzSU1NmUqYEc1ULiGup44w0CCHw0yUlY9mvqlT+nH1u5x46hiLjSTJFTCORXEpESTDXK&#10;rS6zEyyq9/qSAeP6+w7c79v04jd30W8k4lQgouplFEYIFDoUIC1KgGmeOS60vm5gEm6bVu1JS1Pq&#10;BGCHK1SnhlV06CNH9LjnJ6azmdwE08U8Uh+/zFPX0lLR1MdD5amjg+2xuTpqalRaqCaCRjGH8aob&#10;Mfrx7B7tfsmv2dDgKSLaOGk2bHLFT5Pfm4dy7qpNm7VcNUT0NVn8btfbOdbZdJHIiIcxWQ1GHiF5&#10;Kp6RwkxPtsjstv1b1fSvFujggw1IZ6mpWIkNGOB1sYmUKWB8J9D9Yb7j93z3I9tOe7/3a2vf5ZIV&#10;vklO0/T24M2qkMhN5LdSMNKlpiyQh1YGFS4YI2x78Hm+N/zD+LfbHTfZO+N+YL5n0O292ttbbnWv&#10;W3XGb+UvYu3opIsxvXFddZ7sjeGxj8jDksBDWmt2PQZbE7xNJTzw46LIUuqBAr2H3t2ZiMUmbyfx&#10;83hFtqu3vurFrW7a3t17vqauwlLm5YcRvPD4zFVsE2R2xuFLVUBEqVsFPJGZYAwYKM+euSo/cnar&#10;aLm6CH9/W+327JAyB5DGWdIHkdJo4gDFhY2h8VUQswLFicg+boU9xbvmOxg25fqbcQJSRtSPqQai&#10;CyoqlFo+CdWEOmp6e+zPgz0Avb+Ow/Wf82Tr7qT5N7M+P3VuOotu9t9Hd7fECeD+CbJpcHPt3svs&#10;/M7t3PQ9d70fD42E12Dmxz1pqQ9KaeCVJApgo83tvfawbovmcczUbJRU24duZbD5LCaAYKwJhMrQ&#10;UNTTV1QwcGcxMXRgI2aI3KK32/nXlDbNjhXYoWsotQXRPHpnwQNedXhITRYmRVYVJDK2now9kfaj&#10;l7k2yh22XaY5ZvEldiC8SSa3ZgNEUzqmgBF1Kw8RlDNknqrfs+T5TddbxyHUOcyHW/YOO3DufGVe&#10;6dy9fd17N7Y2v322KhCbXk3N25sXdrVme2FQVHjrKXC1dZj6ejqSJK+liqYdMLPQS7TyVaaHDZfD&#10;5BoiJFp4shRS1oBYLq+y+4iqCqVA0MfGApFj+Pcjf119w+Wthl2ze7WdZkBMmlUaJVVzQtLDDIi0&#10;1FlIkBYmg7uskLLmO02OKfZYUMU6kB4/1CPJlOtkPFTqBB4YYA9OnY25fmp1Ntmuy3Y/S3bPV+By&#10;LR4mt3FNtDddJsapfwOKeki3lW7fy1MamsgkmqofFlmaaJiVWwv7Jf2R1l33J2du7MY3s8bW2s1R&#10;QVNPjpsntuOhxmHFH9pRtLtOnwFZ/HJMtkUnRJsjI0kxi8Md/GCuZntR7w+z+57TtUjxT3F4n6KL&#10;rv5JFZ1LsGlkhoBVWozSkARaVNIl6nCw96PaXdpG5G29Ddb7tkEP1EZF7qRp0SeizyQ6GoCGYRTu&#10;FwCFACna++HvzM/lp03xB+Je2Mp0xvLtDsjdm38ttPatTRbH7V7B3GnYePam3B2nhdv997qaSv2b&#10;Ftc+LK5SDH5eCjw9JIkwSCIBB//StzoxTmOQoWcMCQ2lgBb8oFB9Nh9QR7b3AXSTxpJGFIxSoxXz&#10;JPnk5zxxTqU5PqlnCSxFUHGpFa0r6fyOetQ/JtVo9PHUU0ULQTAMRIfMQwFll8knj1Le6nxm349h&#10;cssWDOaqsnOpiiqp6kVBgqKkxxm8ojSFXNR50SIkBTY2sEPudrfbLvmSy2KO0mPh/TyF0VwpREJy&#10;3xhk7wo0prOoEFeDOe43OcPLWx2l8sTS6YgFjBKcT5nS64Uk+pp5Ho/9VteX5Obv6G2X1DtyWPJz&#10;db7Y2NU7ebM7bwdQ2dwssmJmzVdlZ6OjwlPi8tk8pDpqKgPOysWnmj+vt1kq83FWB2komjkeSNoA&#10;IVqI9DrFohVah5gTP6ZCwIN/xcEqN95J2jY7JLO/2y8t54wSsmsTJKSWbXIygRgKgBQLStKZYEdB&#10;n2694Pbj3O26ay2HmB57+FQxRYp4xRqnuE0UQ7PKhNePnQtPZvUEfWGz329v7YHZG0c8YsTUbbzs&#10;G4MHuLZO6ausaTLGp3BLQ00WKCx4KQPjIqOfyRBmEnkdJAuGqw9RF9xkKtY4DI0R0xJCjTAvoPML&#10;WDqB+qxJP+x9+2vniznstq5X2iFpRbiRnaZnkUHRjsdfgHdRNVAMg0oOpM/rNs8E+38swXNLt9bd&#10;wduCM2BpIIoGHHHpU06D7Hdk1mQ2ltrZOEoa3LY/acmbr62oztfNncTBUSUUU0kdPjp4GgpsZTo7&#10;sKa7L62cm5sVZDkIm/yjIaaGMR+BGCSTTSeN9LEzRBZ7M5H1UCx49x1ccs3u3w+BZ7a1+zUkIMsc&#10;aIHUutYmLqxoDwJIplq46xP5x5g3bmnc4bT29vFkvQzCQaPDYgEigknWMAUzhhQ0AVskIrE7OpsW&#10;KmLO0tVXx1Yjy0KxV1GcTTS5CkfIQN/AqNqiFZliDXQD0qramUgBmRKxsxrxmLSalEDzuJZ54KOi&#10;WlgmjhWWryFbUUlNT/eTTL4lkfySkgckmw82PkDcYLq13bektDHNboza3Wqu4NdGWjJQBe4uqhmp&#10;pZ1ZQJeZPdnk/wC7zyvZbt7pb0TFKdCL4EzsCxrp/wATguKkDOsIQMVPE9Gf6W+JPcffXZFHS9fb&#10;U2j2burcG28XkDgMfubCpmaubMbars9kf7r4XcVTjo8jkdm4XETRVrwrUY/HVKGyylUDpnLbqocH&#10;PjKHI10n8dyq1EtFhqqmqYZpIqSWniqy3hWRWkDVcdoy6yEXIBVS3sVcue0u6c1b/uW12NlDabLA&#10;ju10ksMg7UVwih3RuwnS5pQUYnIZRLXtxzXY+6ljJf8ALVmFtQociukhGXWhrKsYppKtwrQ5A81F&#10;1p8D+3ez9wdlVW39sYc9U9T1slJ2B2Ntzeez63EYGtrKLc9VgKGLJZnIU61lKz7YnSXIU1NNQxqt&#10;pZI5ZEiKs/iuFaZDS1SSVsYjaenjMgkiLAsiP+20miQglQbarfj8RPPynzdYw3UG77W8e3BtIdvD&#10;p3A0agfSpZRh6UpXTqpkVDadytoyNwsjFA/BiQanOQNVPz/keid5TrPsza+24cnvDZucxm1s3VV9&#10;Bg89k8TURYmrmpii1UmIrXkixdXVJEAkkkSypH9VDce2HOSefLlLCQhI2heOAWQP42MPKq13vcWu&#10;Bcc/S0r+2VtLYclXm6xRhLdnkjnWS4MZZQj0lXTUaIyaMNSs3dRaCpPtjb6OzkVYyYiTqJbTwB7q&#10;ZoFr61OcdDd07Rz4brDcGcxUunEz1dXhtz4nJ7rq8HW5KKlw9Y0Wcp6SlpZIfssLNWyLIDVionLM&#10;EiAVvfcMkFIZIqvHGskdo2KmYK8ZfQY9RkKxqoDer1f1/wBiGb+LcL9LS72vfvpbaNHCkRhQ6gsr&#10;00MWLk1CBlBZRxGB0hckuJorrQueApWlQeFSCTw+Q8ug2p48hlK3ESYzetJs+kpqDJR0WYelrMZS&#10;1VJTR5H7waNuDJ5iTJVk+qnpkaANPGVUlFPDw9HSSPSVMuQp6eimjqGq1SFq0fcMyxrpmgkYztGS&#10;Y2Fhoc3X8+wfb7rf/S7rt1lskl3u6FBCxkWBljjJd+2QARghTISallBViDQEujmnjtbyEbc0l4Co&#10;U6/DIUVJopGAQCanjQjjxSyTZClp9w7ay+zsyd1q+IqsTkMpUTYSpw+28bQZHMV1O23MhRJJFFl6&#10;V4KuKp8ygQRkHUJSVnR5qhalqI6emqpKOl81NS5CXzxpUmn8azMCoFTTKaiQxo3p1HnhefZRJyxv&#10;Ed/aNuUscO7y6ZJrYCMvEHLaK5MclY1EpGSqnSRqqOimOxllngL3AFzLU+HTKjP4q6crRjleNMnH&#10;Ufe3WWa25mMTLkdw7RfJ5bCbS3LltuYGeJqnAjcmPqa/GYmuo8iqJkMtRYemhqK1ENRFSidEYiRi&#10;oLR3vvzc+wuvd1ZvZdDim3JicfUUuLxWXlqIafOZDJQrHDTUeQooKpxk2iMgiGlYvMymVo0Bf3nR&#10;7Hez+ze4PMu1f1l3SfcdrvEW4DoGjMDWkqMFmjeZGFuxKxagxZo9YiI0jo85XuLPf7pNO/8A1cGK&#10;jwmTuQlhUmn2ArUeRxjq9H+VL8HeqflL8kertu96f3u7K2nvSLH9kzZLamQpMXXbBx/UeZZ6/A9i&#10;7a3dM8MXX25q2ox9CayPz1DYxZIKEK0p0Bn8e8D2rhZevuwMd3tld37Mq9m1s+X2vmto4Pwdk5zc&#10;ua3JmP8AStkt2ZXHtvzDZPK02QoljxEDU2Mx8dEaeOmSMosTfvryD7S7lfbjyjdRzbfb2EEEei38&#10;W4kikWMTGPQWWNFRZFaviGMRyIqAaRoV80WRzFbw6YkUKMggEKDkcQQDXTULnGOBnv5r+W+DWY3V&#10;3z05u/4s5Dq7tja3+jDYfVXZmxt/7my8vxoxfWGyOq63PdA4r4/bTlw/RGXwmBoJcl5cv/EJIKiH&#10;da1ayNU094z1Y3P0VZSxyx4yjyjZNqdN1UW4N07h8kdFJJSUlA2BncV9BtqPCUS1MwxdNSRUuSq6&#10;gSyPTytJO+Nu73XMHIV5Z7FcbJNdWlheSaJo3lgMzIn6ckYidymhGlWTSdEjOxek+p25Qc+/dH5l&#10;5X96Nx9y/abnkbXf7sUJge1t7gRNCItYEl7cOJ/HmHiLVVa3UeGmuJRGpGV+ZWCwvxuoPht8puqt&#10;7Z/EfHKr3plfjH2h0zSYzaONzu/aD+8MksnYe1Nm1Oxqvc9JuekkosbX7tbPZPI4Gmx7uMdkamep&#10;R0YuOmwm4arI4mgiqGrMxCMm8NNQ0ppMN9nKmPp46mmjp6s4zHV0jS3lNYwFQ6n06Su73fNk552W&#10;8fmHcbmzZ7Qm1SSaS9k8aDXqiZpAPEecACMyUeIs3hsQWCZ1cvr7obbybtNjzpzCl3urhl+p8C2i&#10;EIRqAtb27aX8RQRUGNUBBpUEEnHY3bXUvf8AtOo2zn85unrza2wOpazJ9O7Vz3aPaPY8ed7fkz9L&#10;l9/yZSm3v/ePGUu7N67WhTEB6NdtY+o/gVHUIPOZaWbn3RX12F653pm6rLxR00O08tIkc2SyW24y&#10;tPjpWeV85twTbmx0MQAkaWhRqyNLiBTJoBAvsjsWw8yc6bLy3acvOkoumeSYNPJpVQ8gVgoIQHT4&#10;ZnoTET42dJBkDljbDcbjCNsgMUhPEd9aBiTRjQUPn+Z4DpG/y5tp1Xb3zO+MvXrbTra6bJ917SaS&#10;rptgbQ7YrI6SSsWeLDxbO7Gx9X1jkv4pR0zwQPuOL+CUjla2rIp4ZXUknWmzeocXuCCmqd51X8S2&#10;fvbZgq6BMvn6PaO3Oxty7Yy24qLHYBs8Fqs1h9x0PbVVVYulkr62goYZ4qSkjpJacxrn1ztc7Uu2&#10;7jNyzsNvc8y7eksMdpIzyODKdUgicSskhCaoZLXROrXaoEDqojmmC53eG22Dcd6TdFuBbDS6tDoK&#10;rKyrXUckaiocBSikgmqrjaj+Z/f/AMzuwOkOwNwdY9D4fdA3H1V8pNrJBujZ+0d1d67y6BwXaWyt&#10;p9ubo3PktobqrMfhM51IvSWB2xu3FU2Cj/iOfxkNfNJlqJaW1gsNHtp6KgvlKNqmmhkppchFTG9b&#10;INIkaZqXRwhBspcgEn3zxu929wLfdd9gk2W7W1upVkNvK2YgpZkULIpNc11BFbB+EVPUXWEl3brP&#10;FLaVSUjUNSrXTqK8OBFa/spTz01s7uXfkW4dyYnKbX3VtfbmTywzcXV1fl83JHiKSsAyWKFDDuFK&#10;qWKVqd4XaraJJ5YQGUlSB7DzcFXt7F1eMw1fXYuvfKui0NPXrBG1bNT1EUkci+ViXlSYWBVOJtKq&#10;QSo9zBynHvPMhuryd5tsZGIIXvyIj2xwAKpNKEAUoXV1UVUtImxpNu81/cfUNZLXAUF6UDYCLTVi&#10;nFhpJ1Aepxvjl1v372piu4+5+ssd2b1ZgetqSord27i6yi3ZV4vaO381trcFJX7cx+FxKLNk0lxV&#10;QizasrFJRYmWaqeGaLU6rGv33JDgqn+HQT1NQ1PWIadIKiPwTUSvaMk0FRPOJpECp4o5WYWZA/Hs&#10;AbT7Mqea45eZru3srK3lidnlerSRyGpKxo+sUWpoUHcQpAqB0Ef3VItxE7XCoinIIB1A8KVNcEE5&#10;AqeOD0BOyvjRkKvszbO1uxt/7H632/kMlsN8lk8zuDacgqtp7vrcdJDl6VHz2MxtNPj8S8tTVxZi&#10;tw4p5YTTV8lI5KqE/XtFvTLxZSo3lSY8ZiHM1JNXi6OroMO+HrYqHIYl8dSZyrkykS0NDLHFUmUo&#10;WrknYIisqjI/n3mz2/5U5V2LbNj3h5o5NvX9NWuIpGlhNzHJ4rR+NCzTiRFm0N4Za3YKKaVU6G6W&#10;1hZWsEl+ZWSNq40asuR8IZRggE1NQoqerDPmtun4s9cYXqvrv4q7y3Rm+vct1PjEG0spvHFV3Ysf&#10;YG1d39vbD3fHvvcHUyZHq/dGW3xWZAzU74qaaKr29R0KxyyxtDYYsZuCShq5MpS0tPk8hj4LiMz0&#10;uF/iShGjj+4yTwPoWjEjONWsCx02v7xX3j20tL5Ydr3C7XarDdJUWafw3vWtlR9VXhjYFwy4AUqw&#10;1VI9Y35k5k23Ztiv95LK1rGuqlCCNLEGhKGhPDAJapHDqu7bG1szuDcvUfWHYe+9x7Z2Kc/l6bbm&#10;NpKXPdjN1tWbkqVrchVYLr/DVkZgy+583TUZqYqT7eornEbTEhYyCWdaZX5M7t7u3TXbw2HTbT64&#10;j3JS4yKgzW4sPWZKKmocVkKqqyWAqsNQfb7q21X5B4JabyTUlXCJ3SaVhGtN76He7s3sJ7c/d+2X&#10;krlremvee4LOusW95aMWZ4I/H0yJcrbzyJTxVLJFIySuiLMJArnLPNWz8/co3G+cubiG3DUB4SxO&#10;TRX0ltbJGgNFZitA2KeY62QvmftP+Uv8cf5be0Ol9jd247tH5aJ1hnd6bP3JsHrPsHBZjcG5stlt&#10;u4Oqy29tk5zcm98b8ft2ZbbeKgpsjTV7pHNLS1uQpcfT1s8cqHzoIcXhaChpFqoMfS0q+GGCOjZo&#10;YotXjggi8QCU0CmQLpA0gcAi1/fLm9fet83K7mttpe5mZRVvFVKBU7jpapaioeB8q0odIXSrf3Et&#10;XsyuoHNRmgrXPE4pjh1qd52bc/Y+b3Func9fns/unP8A3ufyOaytRkMrmNxZJ3qsjm8zmsvXTS1m&#10;Zyk/jmqJquWWWViWaUkjQAQ2r3Tlux9w7toBsTI7LxeB3XNgNoZ6vz2FzNP2TjsfFUwVucxcWMeZ&#10;cNFT5zE19MKOodqoxwRzuEE6xrkKfu8y+33K95vPNm9+OqRASR+AENvI4hDI3hXMrMVeXg4hbwwJ&#10;NAXVoFqcvWFpAku4bpoLDuXwi2moFPhbNa0zTGfkLRPkp/LFwXxa6f6x7KznddBvvd+5uqMZvXvz&#10;q3GbLzmNznxq3HuvGdWZbam3t1PkMiKjLGvwXcmFQ1LQ0EDVq1CQ+VIGk9r+TLJkmKQfuzRHUyu1&#10;wfHKQ4p3XSsgVjZ9X6bG45DEBW+x/uV6XDhIXXTUAk96/jFMEmgopY1YCooF6vNsslgySyxaISKC&#10;nHIPxipoTwxWpPkcdEY3D1PvLrfF4jcGZwrYHDZ3H09KvgtNV0zZTGCWmpNxUU5NXjKvN48rPCCD&#10;HPHIwiYtDNDG300FflKp4pKlRFJUa4VWnKiCIKI9MiRuHdrtfysdNje3HsXG52vk+0h3GTb2nuBD&#10;pOptADHSylGfxAaEEsoCNwOKjoQTX1rtdvDKdsqyxHUxelWNCKFgwHA1VQpyKcMiblM/sHaO3tr5&#10;DHdbV9HlMVsKam3TlMru3G1qZndNVUUOYxWcwFTm8bV0GM+3ihdXw1DDT16cq05u1g/wWWqNyz5d&#10;Tj9xYKPA5nL7faLLU9PjoM2KUU3jzWKkp6qdqvD1CE/bSaoXZtQKKVF8jubxyjy9Zbfe3PLcUl3f&#10;RQyIxeVpo4yNRw2nw9Ty6I5iHBWOQyUYArWXfbe+YTvtYWQsKtr1sAK4yq0qSMnh5nz6Pl35h+s/&#10;jxh+s85VYfpbs/cvePX3VXcuLzu3NxV3YG7eq8VVJm8jX7B3jRbmw+NpNrb9TMZNIq0VFNkoGp6M&#10;LPK5b0jLSRyJSRJHU2iWmRDqiU6ZJI1ZCGI1TCFyT+bgck+8KtyntZdzupJNvJd7okfqEtoR2DKT&#10;kKXWgqRg5UDh0DLyTx5JvFi/VZ65PBVrinkT/qHVP2fy65jM5bJ5PHmrr85uCXJOfuKeCpWjjrax&#10;6ykVaaFaGgkronRRpgSOIj9tFHp9ttVipCks4rhUKqISiwNqYj6qURiIwG5H6iVP+v7EdjzPZqba&#10;xXYfp5fFfuMtQoNaZKjU1PiJKio00XHSs7kRIkD2WijNSpApXgRipPCvkf2Hp6TduNWnoMQu3Gx9&#10;SuRycglqHplejgn0LSNHX2WoyUuhB5vJ4YldAEA1agxqZ46ymlcLV00QkLU8kjNNLUTRxCn8cvk1&#10;eNY4yGWzeq36eQRzTbb7ZL+GKVLG/lZdUkULCOOJJG1FxhVJZm00y/aNRANVt3ZbffWjF1CTE8QG&#10;0hQTUkYzU4rxxnHQm09XtHN7B3JBPT/3d3hks1gWiy238V4dtYPZdBPmUziZzHwY2ombJ1+Ur6U0&#10;c0UysYoGil8gkGkW8WrfapM0awVMip5ijM92CoBqEg0a9ICn63A94y7y6tfSW0cxmskJ0aqCgqSa&#10;EZoWJYDFCT6moCui6zMivVQTTgMH9vRQt1SUkWYmosPW1WXxFGZEoqmspIqeRkeeWYtFFFK8lJAl&#10;RIzqWk9LOb3ufabymApMl5EbVS1DKD541aZmS95C6F1SzlTyOT7H3KHuFvPJ19YbjaaZoYZKiN9K&#10;rXuAodLZAb+GgJJArnpTFcJAAagDJNB5/sP5+pr0LfV3Z+4th5TC5nDxUeRpMdkI5KnHZapip8Y+&#10;RnirKXGSKhaOU1FLT1Z0+myOuo3vb20bfraWgx7gSyHxtEulbOPU6qAo1OWbSLgkDSBcn+oo9ybP&#10;fOYOa5rm7sl+puC78PD8q9xYRhQcasgtkDiOjVtvkv8AdPBjNDpOTgEaS2akADiOP2V6WfZeM3Jv&#10;/smuG5Y8ft+v3FXZnO1mTy1PLi6ZDFjqiqTzx/a0zUqSmDRIEUtKzWRDwDH80eMrhXwurzRSsog1&#10;GLxiaNkIYTK7uxjbgAWXnke9C2u+YdnGzXELJaNFVpQNQfQ4YGqFVRFcUJY+nEE9Khpnt3DKVRVr&#10;qoTU1HHyAqeJ+QzXDSlI+4qFcNS0uQjx64aeapy8dClV9/UUwRpJagrUUtDRYiLKziJppWvGGVjf&#10;UF94KmqfKTrVMfAIGj9UatK8fkmQalUBW1MXJuNIt+fZlY7ZHytBdbZ4f1LXSMBVtKMyxn8SkgqP&#10;MHUa+WDQu3iSPY7SZkcyBlzTFaDy41OaZ8+nnCYqr2p/E9u0NP8Axan3FjMhDKlTmIaDHV1TjMTV&#10;Tsy5BKiGlrFoD6hE+qV5AEVWZh7x5WpnqYkpqaRqqrfQ010kjMVP5k+6iVqd1mNU0BupF1Dfkj2s&#10;2HYrPb5H3HdY0tNoBKRtqB1ylDoko4ZViUhgK0bgxXy6CfL29i8uVDwEdpb4l7TQ4Pbx4Vpgep6U&#10;fX+28Rt+sO4d5EY/a9IcniMBJSpha2Cr3hPg8odpZSvx26cZk8TLs6nzdKrVgniWR6YkiME2E3GQ&#10;vV09JBDU1aO1PHZalHV4yV1RxmCVJG0iK1xKB6S2oj2R75fWthuF9fy7bbvbeKT+mTRhgFmk1Kwc&#10;tmo7lcAKpYEdI7uCaa7QxA4J/EKE1NMfZ/Imp6SW+spT7f3vuuqy2J2fk44s3XR1bbaqaPJYKvJd&#10;oayrx2awlZSULCaqJeOfHsYUmVTTxhbD21/wiSmgM7zyyqshVbUhkZ0V3Lkjy6LRN9RYWWw59i69&#10;57sd2kaxh2SGGZwWZjcNQMVRVGI9RJT4e74yzaVqB0OrGaRoo4fBGoAD4hj9gz/h6ETIdh0W+MxJ&#10;g8ftTAYXI5aM1Es1Vu00ePSuahx1LjUM4pKaoaonoKREiVp/3K2SSZhGpISIuTrjUSUscFR9rotJ&#10;OrwimLTRAsIoAOE9Yu6r/aINrXKhuXOWzZi7u9xh/enxIoWXWPDkONbuC7MuEU/iUU1mo6EsMezN&#10;a29xb3CT3DsSBSRdOk+ZemosK0HkVxqr09ZHqbrzFbGg3Bn9/wC24uw8gK2px2w6Wi3GMxQ0GDzk&#10;tI8uRymRmkonymVghnSmopGgkBpomi8xkKl8xjvBG61MskMcMMLQBqVNDRyyE/cCphW8spsfSdQA&#10;tcD2E+abaynuYH2iGKaRnPisskuoOqgCExTUEYAFJHUjNCjMG1dArnHmGK236w2fbdt+pluNRlcS&#10;MixBRT4ZFJZhQCicaE6hTKE7N/hO4WfclLNt+avrMjU/xWox9fm5MrPkoKKiWPASbWzQpm29jcLT&#10;FY5avR4pZVcQ1E2mwUMeao4qRZ3yFPVmobRA0cUkUssqLcQsiK5Dqwa90AJe/wBPYJHI17ue8T2L&#10;bbPYJbx65dVJkVCcyK2pOzPAMTRcFiD1GHNVtzRt9ytvtnLS3iSAlm+ojhIKgaQQ9dVanuyMUIHE&#10;IWm63qZ8hlNtZjH7r2vW7TgNfkIMjTjJ43E42oq/BlM9TwNFBJHQTCSjZAtQCUjLB3LKPaTfLias&#10;qGKQxRrHLVGKSeOKVoYgFl06kVmj/dUSfj8ce5cvNhg2/YNnsf3xJNuDyCDWkTPEO4aXZ/EIDBlJ&#10;jWhZQQzAMak55U9t7RCu47jaBLqZ8IKkJr4jVHLpyeI0gEA+VB0LNds6pXaW26LG5LL7grMhn8ds&#10;lK/GYOvyO2Y8lkpZ1wXnzUVcKaHO1Jx1RJjaPQ05p0klaJZBqKFyWHXNbgwOVrn88OGhyz0dIyTS&#10;IlfkKaHHy1FQxJh8MGMjZI429Idy9i0aFZOGw7Xyhb7pI7yR7pEsZRgRCJg1XEiFZfEYtK0iMpiC&#10;uroCve3WQaQWu3RzrOT9RQEEDQCKEilDUmpI4UNRgVPR59ldozfHnoH5C9bYSevw+9uzsl0/LuDd&#10;tJXYDan8f2FsXK7j3zhqXa9NRV0G6qnN5vs7MFsjWR0+qXGQUdHpjhqavULG2FwNNRw089FTN4FZ&#10;isYkp1ilYuYCscMJTSsY/Uo9NrXBtbGf3Mm5v3Pe726st3mWOSiIWKy/pDTrjBeTtXWT+lhTqJC0&#10;BHQH3u5uZrueaO8bw60BoDVfMVJrSp4Y6rb7g3DubdO+87uvO5zeG4qfNSfaUuSyebfL11fTQQQy&#10;5Omlr8lkq2pR6fLVnmNLJMsbGSwCXuJcjLadIlSnWWJpQDHrjBtpLMVto0GThj/UcfWxHEJPEs5L&#10;hmmkjkCmjUc5rQVrXVpBp5Zz61YzzGNniJoQMsCa0GP2D/VXoOI4pKuXGyZH7mtNLkKahmMNcs2R&#10;lSRtX29OJmdZvJFRjStv27NyfTqyUmZo6BU8koqGKhQNDQgBgjcELIQbj6k3/wAfdL7lvdd1eV4b&#10;PwoySa1DVoTWlSAfmF4fw9NT7fJcFww0p+Z+0eXD5DpryW1MvXzNI1BLRpK08sL2kmE8lLMwmMfq&#10;ijnWn1etFDqv5Ue2Z9wLkJIFppJzTyopV1XngXRmAU2RQObm5HJvYj2LY+SbjaLO8ub+KBbmMghW&#10;bDA8QmaMxHw0Ap8OK1FbXb1ktJbgTKCPWtfOtM5P+anQi1nVGW2bT5+DceHxeJzOBrXgqoMllqeN&#10;6gtIyVNHjqfyAZCo8qsyPExAClQDwfcKa8UAMNVPqb0VPjfTEb3MSqBoLxyxjngkE+oD2ZWjpPdF&#10;bzbITEO6LUtW/psS2pVZG4HgRTSSM9FFs1yt2Vig1KCeOnyrmh/wdS8RXUVVUzT5bDbeWOGFZsVR&#10;1lHWyVdZ907QVdbDVyx11HBW4yqu4aqYQMgslz7i4+qdKieeogV3ep8kIErq0UYLepXHDGRbltRJ&#10;F+D9bGPMW1wvZWNtt9+fAWHS5KgqxwAug0PaRjStKNQinQgni+n2zTFIWYK1Tw1VxShyKHzFPs6e&#10;uw8VtlsRtCh2hVvIlNtmnptyZeqkYLkcxVOJJ6NMTUzSzw0uGqFMMTQQIkiWJQm5L7WTYisxqQyI&#10;XWop3WHXJMgBQoT+gSEPEbP9Cp+tuDYLvZ7pYPeRvfRpKdZchFYnDANkDAGAfiAABrQ9Ye8w3O7Q&#10;cwzNa3bIAcIVjYAVqc1JFe6oyMk0DGgE/pPDb52ZvekzdDSRis2fufHT556YwyTS/cJWQR0fhq5q&#10;Gmkpa5Y2pi6TwSjX4w4JuGwslK8MNP8AbvCBG8JNUhapiMCK6xRLGWSHyEXLBLi4sLe4n3TbTd3T&#10;3E91oVHKU0g17zmoPz+fDj1MHJV3PdgeMpD8DgetCeA9eHz+XVhuwN2VdbtbcUWUw26Krc2RirpM&#10;/JBtzL0WP2hWU1ZNLQPnsvmpfBWbjXH0jLTpTSVSRPJHI8kpcqonYfX9jT3QrpitYkX4aS4tx/qf&#10;ZdeaAWiL0P2H5H/J/PqR7yOkjUauR/IA/wCX+XVHffA8vbu9auCaGuWqzAqI5YbBJYquhoRE6l2B&#10;sTJY/wCKn3mzE64GshoMiJUq6inp6qGGKfCiSSKqZkp9Aq8xR6nlZTYfW1j9CD7irdfd7lXanuVd&#10;ncxEhqLLQEAkioiPCmfThxFOjSx2G7vl1KoVTwqa1/ZWnViPxP8A5Mvys+XPXOK7R6+retdvbVym&#10;QyGNp6jeOQ3alQsuKFMK6pmj23tPclOtCjVaKknkOshvSNJ9hDurvvrfZlTUUeer8rTVVKZEqqZU&#10;2s9TBLDN4JIZKU7tSrEiycEeO9/ZXb+9nLt0uqKzk0mmf1aUIqM+BTh8+j0cibgy1W5iP+9f5urC&#10;Nrf8JUf5gO56OjyeL7J+M6UtTEktLLV7l7UpoqmKVRLDNDUw9T1NM0EkJDatdx9Lew7f5kdGJTSV&#10;M2Uz8AWJpxDNSbcjmdE4JjifdimQ8fQezVvc3bA5RbRz8++n/Vr06qfbfeQCfqIcfPpcRf8ACTL+&#10;YwssMb9nfE2S8oDTDfXbTIo59TzHpPWoH/BD7Z/9nh+PTU8tRLmN006QiN1WXBYwtP5n8SLA8O45&#10;Y9Qb9Qdk0j+vtpvdHbEfQbRi3yL/APWofyr0w/ttu7UrdQ1+0/6s9OZ/4SY/zGoHiWPtL4lVBn80&#10;bzJ2D2kIaVY0JiedZumIZn8rXW0aPb6+8M3zp+PKyNHDk92V1uUajwGJqFl/HoP951U8/wBSPdV9&#10;2dmloDbEMf8AmoP8MNOlR9ud4Jp9RCR9rf7HWWm/4SXfzFyyOe1viPTi/KSdidrh0/4P4ekqlbm/&#10;9kt74w/OToKsWRoKvejyRRs5iG28eZH0fqRQNwshe/41e3P9dHZRQOlPX+0/6056TSe2W7HhdQ1/&#10;PrKP+EnP8x2FvAnaPxElhLKgkHY3ayIqH6+Qt0j5goJ+oRif6e40Hzn6HqKiOki/v991NKsMMEm1&#10;aGF5J3NlhWSXcSRrJf8A1TBf8fb59zdkVdR+Gla/qf8AWrou/qFecP3pDX/Sv/m6n/8AQKB/MVW5&#10;bs74fn9p4wf9JPbYhj0jiZlHRJcq39ALj3JrPm50TRzz0ztv+SopYY5p46XaFPUMvlcRpEoXPAyy&#10;q/6ggZV/qfbY9z9malAtDwq0g/6w46s3t9c0GreIgf8ASP8Al5ft6mUf/CUv+YaInMnYvxGVnqJl&#10;TydidpWjiVC0UqmPpWTXHKeCDpZfyD7YJf5iXxuUIDPvmXXCJykW3sSzRoCL+T/fzpoMZ/UL3H+P&#10;ttOe9qUhhcAMPlJ/1qPlw9emxyBdA43SLz/C35ft8/T59ZW/4ShfzEJgyN2j8O4wplVGk7G7hkB0&#10;EmFkC9D8rLbm+kp/Q+8Z/mCfHfwiVG7DnNmMlPDtTFfcxaIvMyyJUbpp40fx82LgX/PtUfcXahWj&#10;LWmKmQA/9UT/AIOrryBcFu7dY/yRif2Y67pP+En/APMOM5gn7Z+IFNStIqz1A7A7eqTJETdniiHR&#10;kbh1H0U6R/j7kSfPjoKOkSsaHsVIDG7yvPtvb1F9oqC5NV/EN50rxEj/AAPvY9xNpLaQiftkP+CA&#10;9P8A+tte6dX7zi/3luskX/CT3+YcFJPb/wAOI5Y5lI1b77lMUqtwzIU6Jdhp/oyrf/D2zUv8xn4x&#10;VbyLBlt0XjEWsyQbGBVZX8aOzDsF41TX9Tq4HNvapOebBkDmFRWv+/fL/mx/k68Pbi4JNN3hoPl/&#10;0N1Jn/4Sh/zDReMdy/Dp4gjMpXe3c15JEXUiFT0UNCuwte5t9be8y/zGvi7JQyZOLK7y+wSdqOKt&#10;nh6roqOqrRSNWfYU89b29T6sgYVLfbsFmsP03svu45r3Lx1gbZIwTSv67mmeJAtjj5144+fVZPb8&#10;RAud9iIBphD6fNhmuKdZ2/4SdfPCGJl/06fEgNLIqaEzveU+gMpXU0kPTTWtPZb6dIQlyRbSTc9f&#10;bxx/ZGzsDvnC0WRoMRuOiGRxcWVnwM9Y9BKF+3qJJtt53cOHK1CnUniq5bLa9jx7FsO4o8COYwG8&#10;wCxoQSKZUeleA406A+9ba23uqpJ4h+zTx/M+nVBPzD+Im7/hL8i98fHLfu89ib23nsuk2uu5sjsC&#10;m3pR7aocpmaKXIfwuJuwtq7KzFWKKknjkeqSmNE6yKY5X5Cg321FVJuTz0QpEllo6NpPuhUSlTTi&#10;0KIImjt+tiebkH6e5J5V3WXbY3oAwrxOK5PlQ+nSeWyWfUWgolc0atceter0/wCUlR7a3P8AELGY&#10;bdT7ihx+I352PR0FPtmfDwCZc7XNWZeuranJ/dSTmSNKdYx4lVPGCHN+ANyMc2UqI4quXFzTTmZY&#10;70FcUXxLC0sLiOaEliJPzrHHsTxb/eQUuo4lb8xny81+fnXpENpKgaIWUDjkGv7T1dRs3B7f2Pha&#10;xdvQdgYTE4uHFzVgO5NsPVTJUz5CLHZOneopckqQIMfqtE1O51/pFucka5SihWmko0lSywNJSGVT&#10;445LEg/ea9cafrN+P8fZk0808okS4oq1qAvr8+PHP8uk7tYuQ2K18/sp0w1UXXOdrJcsmdmpcm8k&#10;mUpabcctCVSpqKUS08TUz7bej+3rJvTToYryHm49pqPH0uMlFUcdVMIpnC1DzTvKrNHJIoVTUTDk&#10;P+b8i3s5bfgItCxlKcG418+FP8vTTS2bEgKCKfP/AC9CtV1m4N50TYZd7YFTk8bBLUYODG4unoqi&#10;COqpaKZppRj6GSwmgv6QnoOr8e1RT/ezqNWMqY0DqymWpWQ3/wA4xZEA1a7W+vsocyNR2lJFT+Gn&#10;E/LoEfui3ZmZnGpv5/8AGug0ydRtPFySw0+9MBNVy0rxSLjsVLABGR9lBDFUVGsQ/b/qFl5+nH19&#10;zYYUmfwLSO0/62TzTBpB/aXUZiTzx7L1nlSUKH1N9lPs8j/LpXb7LEjhzLVAMYpTj/S6bM3kp6DG&#10;tmajcNHQYdgKSnq1x+NqYqSZG/am8AxcPiMcd203a4/P59qCHGU12lZY4QtmMki1ICyWcvHf7i4C&#10;6f1tZT7LJI47qHxmiCqPLPrTjUdKbHbI45lOon09PMevz/l0D2b7R3JjdGBpajJ5yqqfuIUoqCbb&#10;ZlagH2go8r4X2+wl+7+9X/I4TNOlm9LW9htuKlqBlcY8cU9Q/wB68UsccMi/7jmjqkaoTU7IY/Up&#10;JABGk8c8GWzsL9hFKh0lhWlT/HX06FNzBby25hchAMjzFajyxw+39nRwuvM3jcdsXdhkr8Zi6ePb&#10;lNXR1FZkaBgm7FfAy02JrfHDFJBXBoZFjUu6S+UWYaPUJ22c9j8FHBFT0tRVI0qRwUgesoqaFGq6&#10;eeWR49FQWUvAG1WVbgc8WMnbLuc91uccrxkIKKFxjUpBINP8lD/PqHObeTeZeb55LsXgsiiCp0Qz&#10;E0VlBrrSlMn+Xoeq0PkT0dk+ykyeS3BkttUdRT46sym4N1y02Bzu5cvWUe2sxh8TiqTICsxApZY6&#10;LNTwLF5Kmp8byKIvXdTZY3I4TI4imyFPViFmjmaan+1rZagSJKoSIN/wHsWuSxF2AUgC/s133b2m&#10;t7vb7iXwzRfD1lQrVBNVYUcD4gFYhUOFByThlHae4Ozc+qP3F9VaRzsHdZbdSEoC1UOquBxWrEE1&#10;IICigzs3Ym3duYDdmxt05qbF7rpVwI2/FUaptt10NVS1xnrEy0aw5DSGZRDBI601HOJIyZNOo4aT&#10;HyVMeKxDUhesmnncyRyOghMskrI6JLJElVeNgrgS2B9RF+AGGnvuYN2vGh3YfuvQkSKyR0YoEjKs&#10;0aroIKFkOk0Ule0HMg7nzbs3JV7zhzxNuTg2qW7x23gSDxA6eE2mZ1cgKTqJaOjEUUkDoK4MBnO0&#10;5MZh8A1HT4nKU1TgFz+UyO3K3zvgf4fVvR5THYaCNdtuoxbmgl8Sk0Z8RexkdlA2PxmSmlwlZ58k&#10;cXBTT5qWOpxEFBipqqqWGjxtdl8buc5TEZWulWSONDCjkxEA3ZNRtyH7azbFzfHzHYb0FMYVmtli&#10;VlZZE0eGC8niaySWCvbqVYEIq6VJxv5x+/3u3Msm++2FhALCTxPDS7ZluWlR4yQPpm20IEBIOv6k&#10;ll0tq0F6WudPfyV+yOqOnuqvnTQbjwe8mylNkc1RdGjaGa2/n5sZiclW1WQ3ThabecdRjOxtuy7K&#10;olyMiHFxJGtaG8T/AGzqyTSlrslvGjho9p4FMJQ52ry1du3cOYx1YsGV3llMHVwV2M2PLUYmmoMr&#10;nNz09bR0T1jVstQyF3lMo8bTHsXOU/OXKEkm1cx2+zzGXw5IVjS5ZCk4MSCdVSOXxw5IdFYK7sCB&#10;OPDPP/f/AG55n9lfcvlzl73B5ffdeWIvEaBGcWn1MLRuztqtpZLqAROVYrI2qhBCeE2ttk3rv5fd&#10;b/OD4I95dt9Adt5nobuLMdax7Tz1H1LtLc27K/Yef6q21uauotlZrsne/Ucu2eydu4DY25qCszv9&#10;0cRj0xXnqBS1iyVEU5adxbpocLT/AHW4a1MHSYzG1eay0m762gwdbQ0dCYzWSZOZqn7SmbHJOPNO&#10;szx3a4dvq2Nm77HvO5Xu88yb3cV3a4lijkMMQeC31QKymVg8kWVUF4wxWMr3MRQr9BHsRuHIWze0&#10;m47/AMubD+5eWZo4pYVEs94TR3SRgzL47guCsasiMQahAKBdGjuLofv7t/5Obv2fFMfkr2lW9o0n&#10;U9HnOgNqvlOvc3mdwY7I5farbVOFwsGMoqTcWPxFZkIseaWkanpqSoaoSFoZgisxGUleGLOYKLHz&#10;Q1MuHq6eqnqIcxR46hnqqWpqsphKmlWoFXkKvDzyCklCvEs0iu6mNWVk3K3Mg9u9/j2LeLiC6unR&#10;hG4iMLTszR6WIo0SqIkkWOQvprIjBpIjmDfvNe19p94n23O7csbzNBcQS6jcCF5FuYoyUlj+mllg&#10;a38Fw5lXT4h0MGQsYyBk+DXfGQ/ly/LfMUvdXXObrqfaOA7O2hufrNcz/ou3LNvCsxNXRbS2v2Rk&#10;ctS07Nt+Pd+LpI6sSAtHTyO9Oagx+FuOV2VhQrZOj2a+DpEbegrsfDg6CmgmyVduvG1k+Rq8vUYo&#10;ZWRq/IpVSwwwypFXmaWoQmEKPeRF17kc17Ltdpu8uzR2ZeQg0njlURyhfFkZ/AaMMJXY1xHIjeOW&#10;nWMM2Anspy17aye8+3chcn+7Ul8sKlVlbb7uH6uX6aQGBIpp/wBIAUTxHYEOqx6BUP1el8uvmB/M&#10;GxHwmzfbvdXWG3cLS9mZro7K7O3Hjvk/tDdtZ1xsaoxOVklrKXZew6ODa25auojydGldWVNDU/wa&#10;jq6L7qSqrklnjhQVFJPIuSlqpUVJakH7mGoPnaqe8yRfcXmxsdNUIwUcgfpUhQB7xs5537e98eHZ&#10;msVefTGTIk6SsFU6kaUxgJcsVlrgdoAUqSoA7Je2Psve+3XIvNEW2z+HuW4JG9rCEjpA6F/E0sZ5&#10;VYzK6/2zDwyAxyzdaqXePaOV7K3Bjl3fjsPkKzA0GCxaVuByeFqW3JjcNSw0mJqs/ktm0eHxGcr6&#10;DFSRCoqVpfvKw3acmcmQInep3TLl8TmaTMtJj23Ds6hppoKGozWZ2ZPTYndcOTqs3jJ6Olw0G0aF&#10;66gZIKWXIfc1L+aXxkaveVfIHuXybs2xbby9v6wXNwbNGhhtzPAlwyFWDk6VCyeFCoClqCUME7Wj&#10;A5Q7Z7E873/vZzfc3nIE+5ck3FzIF2+S9t4AzgRCVfr452utck3iuJZipCkRx1pQ7cHxJ/mCfDzr&#10;f4LbU6azW+do7U762T8ce1N75/cVBj8t15szvSgPYOAfamC69xeWx+OTcfa+8Njbdiw8Uj0tBksY&#10;aSqSjheA+NAvyONbr7GNVbPzO3NkZ+rxeU/itfszEbMXcL46rwO55MJX4/auXqcouMrcXl8K01LP&#10;l6eTE1c8bQsksk6hfW0MHufsXMfK3MfLrbjsG7iIwWvirFMslndymT/GoBCI45FR/Ck71jaB408O&#10;NwBn/wA8e7/3WPaf3Kt+W+f+cZdo5w5bXTFaG23q9Ui9tIiSLmGCeAlbaZHbulbuA7HVugB+MnUv&#10;zo/mM7Jym8tzdNdnfJb4y9h732TnOp6L5A/IPGTYHZu8enu+ts0PaA3vvvB4nZGUrOuuwsHWZzGT&#10;Q7ZxE+epIcesVMi0VGq1Kt2JvuprpsrR1W2tyY2OmgxskG4tx4GLF4vd9DujA0uSZ8FRZRRW1r4n&#10;H10IropKeKWgnqFUc2cBD3R5EGzc2W257DW3s4rQBYWilmggdIysiCeTWCWLvGGmjjZnjoE8QBQO&#10;dv579mvvR8jc48icnbivMmzxNa+OiG8sWqt0txFmRbOQAS2xKmOYq4Q1JV6MQD5m/CT5F/yyO0+k&#10;+/tq7k2h1TuXceP3ZldsbK2rmpOz9w/HzKbGp59oVuO3juZcZunaRp99x7pydPgauolk/jkOPqhN&#10;TQ1sElJEmNwdzZjouprJYthbn3jHVZXFYTHbf2ZmNubagix+ZiimeoqM1vOowm1YtytlRKtPTSVq&#10;QVaTU8Eh/dOmSOQeUYvfHbodxn3a2N3bWt00pbX9Xd6FijjURqwZbSP/AIkmIGjpFNJC7SynpTz3&#10;9y8e/R3bZ9i54/de5wiF0H0bXbQun6mpNV/ahiRUBi5ePWyoeFDgfy6+sMZ8v8ZsTsqq3p1TW7q2&#10;x1l29v7tGDvCmr919pd1bh2n9711jNm7e2ZsQb636PjGmz6vFpm82mHOTodx4qqrqajkk9Ug5UG+&#10;KLI0n3FFi9E9ZHTmsqqadK+oqKumMMVbLXQ09DFSTVwMLRSFCFhk4ibQi3jb3GaUWPMHK11t0cE8&#10;LeHBNLJHGU0sobQ61J8Z7dWVaLUIokjSVSqQzyf9yi79u9x5N5j585+bdtnhlmee3+iMCzECZbYl&#10;oL6RlWBpNR0owfSyuWDseiFfM75BZqsz3bfTW3+ph0xSfb4rA9TruTsaomp+utkZWkxlXnsdsrN7&#10;4w+N3PVbW7PkoJKymStNJJNRzhqmmSsMgjcaDDZPJLPRYuhnanEQEBBow6w1P/A1g9RU008CkOGJ&#10;kPrI9AuCDEWw8uz83Sx7sb+2n36GZlljPiqGMdHiDtpMDA1oixsKLQSGvCYPcr339vfYjdEs93lb&#10;95bhEkkstJyY1SiRnwlt51fxFVwdOnSV1ODVeq/urOjuwu96Rstt3L7WyuTxG4paesw1dkDjaLMZ&#10;nFKlZhaSufIyxbezVvuPtaJKZ5BBT1FqhokfUHqiwuZw9MaHJY2SmxzxxNHCZbLClNI04kllaqme&#10;reV41k1LclmcHi/tJ7icmcz7fbTcxxX5bfLptF5qe3fxa6VQxxp2wrDGxQVIbSqmMrq09Rhyl94D&#10;2A525w2GDa9tBewkb6S9Vb7V4lwghlDQvbRNRgSpDmRDQP2lVIVvfPQPeuxcXndy7m3DDBuDO0+T&#10;bfe3ancvXW4KOeKNVyFANuQ7OrMph9sR42R5aWGnCUTUiiLxsqylEAzsLbG692Y/c1VtvcddiamL&#10;Z+ZrNvPFtGhzdJBuqVK/HbakZa3c+JO4KugyOOiqHo1fHQGKRFnqYgwkEye0nuByv7V8sW+ybfs9&#10;q/Ol0V8a4muhEkUOp3aMI8aRqAheTVNLQySKdRjbSuQnMf3g5uReYubfapfZ87lZRCCK3kF9LCtw&#10;JoEu5RRLJ/BRXuDGC1w7u0chRS36YPr/AC/d9fGL49dZdJ7s3lS9Xbm312t3tiNm925vfXcm68Tk&#10;uuejdtZ/CVe+pTsHbeyYa7CbO3VszcU9MmTlqsvkpK+Gb7ClqI1aBBA2DW7zl602xQ9ifwGk38ds&#10;bcod7U23KHNU2Cxm8sPSiPcNLg5ty01NuKuwNHuZqxKKWrCyS0yo51qwYxv7mvu1tv8AtnK+xbrN&#10;dbSJriW4tWSFQJZpDMY45GQSmJkl8SLWxYRSJq0vqUYp+yt17VX3MG4+8F7yWLbdJnb6K/8Aqrlz&#10;cQ6WtJJntY2aGB9EQVlERq+sKTQMQV/mO0G7eu+291fFHrTsndW+ehtn7+3Zvfamzc9H1nUT4XA9&#10;sZam7G2cYdxbAp2w+Zl3XsjN4XJOsVSEpEmWF6ahqEqKOBaZvbMuOXE1NVRopgM7UOSaSJmRHjQz&#10;yJAHnEiCMiO0gN9Wocgn2m5BuPcrkPetx3m4spLDZ9wCrJbeJBKJXXT4Id1cyRMZpDJTTHUB4SNB&#10;Ck35v93Pa/3f5a3n285c53/eu4WTI0jG0ubUXMbF2YJ4kUQiENKV8RtegY79YAnq3BfIH4s5+n36&#10;cbV7a2v2RQ00E+Do9xYPK2zuLytKNv0e5KSjyFXX46tmrp461AopxJHP4yxUSUobchOtflKXJUbU&#10;75AUUlHJXyhJIhTKkP20UAAihVVSAl1hszEAyE8e1/MM+6817Uds552eZYGu4yrROmskFhLIyRAM&#10;Ub9IAzMqqoVYnoFIC/tSNo9sNp5jl2HfVj2zwRJbW7xsQZG1+JGJn8Qh1LMFJJ16zRQAQXjtjdPa&#10;HZlLQ7X7h25uRpn35S5XcdPgqjG4vMz1tKs1JLujPbeo6PyVPliyNNBRTZGJKehpx4qNgJXtwzmI&#10;x+Zx0NDj8tU4+XFfbVixUcNb48gKupE7xtkqqSOaNYPGzuhJEwJBvyAdNH7dbRvG43UXL0dzuDnw&#10;is006tI8MaxhFhidFQjSAhVAmkgaQA6dG/tx71/eE5Rvtnm5/wBsN1ydvBkCzq23IlmsTMssjLBb&#10;yzS6ndFo5RgVOksGJ6EJqX4v7QqN57i2LjNn7s3Zh6DLbNi2j2TgNwZ3L56trsXBjYUwu1a+qj2n&#10;gKtYhUS0dfDDVHFzSK0cdO6JeDVY6ip5IEnyVNSy5ejnqW0+Jq2ppqSoihnqExq1hqzE1aqIWiUK&#10;jsv4IBKuXuVt3ltk3DfOXmRbWRhbhp1lWGMrrOoxq6+GgKrI06EkAhaSUAGnNH3iYd05we15Vdtz&#10;uNnVFiQIbcSSXgAkGueBYwwBDKpZw2mi6QcA9sPoDtNOr5N37n2dmaLrer3fDj2z1X5M/tHbOR27&#10;ic1m8JRZTK4qhylDGaXEV1Y08Vekcz0Yl0oZYrqwVmafCmOTxS11XVySx11JRw6nWUqFpp3qHVaa&#10;NFEhZ7HSqi3Jt7J4tgi58laP6qO12W0+nFrJM6qvhiiyxrCrCRqaSsbMAaUymoJ1ljy3yNZ7FtZk&#10;trMRbqmopPrZmi8R2aUaGkcSay2a8CAfIHoIdv7Om7pyk+PqN5bY2LtvbWIxOUxea7BzFJh8cKGg&#10;hanrMLh8Ljo63N7grp/twuPEVPqlLqCYFawgUOVw880ETUMtRVUWVwOTlpK6nwlatTU4PJ0GZxsx&#10;o8nS5iOno3ydDG0MyxU9VHLEskTwsEb2LrPY+dNgvL4yXNqkfhM1tIrwOhTUXEh0pKrvGU1MrOjx&#10;sjKhDqG6hz7xPtXsXvTyns/LG+cx/QcrWMzSlBbzys2oUIR4Z7eVCBq+IyoQ1DGV7SdX497z7s+D&#10;+/ajvbr+n2JuOq3z1X2jtjZG6cPn93YrA9fVu/MVmcBlIZss2Cx2A3l2RsbE1i10+P8AucviYInY&#10;TCSdC8LoNo09G2Mp4GzO4aioz8O3jR5HIY/N5Hz0dRlp81WT5HbeFgUVlLlJNNTHIscSTyWUwaXJ&#10;HW0848z8wb1uFjve5RC5jtZ/D0BQhpGkYSRokSAuqgB2dE7VRigWN1XCXkL3Bg9kuSbub2s5t+t5&#10;cslQ3m5Gz+l+j+pdEgC2N8s086XlNCGIymEAs7sWQ9H57S3t3Z81O/t85Xv7YfXnxe7HzXR28O2+&#10;sdh7XyGao8J3dh6jZezsBiMXXZjd/b2P2DgafEdaY85GnyBhpZ8jQU4JpK9FigilQ0suBzFRRytQ&#10;wUOMx8n3MQSukqqPIS1MKUdFTAS1FF9oKWWQySa3YOqhRZ2KxDz+TzFZLuUfjndbu9kQSBkQ3IUh&#10;nmkXT4migOh2kXIQBaVC5k+0u/c/+5FvyduHNG3JvfLfMEU8i3jPbQKFtjTT9NGkUgkWZFQq8cYA&#10;V2LsVo1SvyZxPWVXhN47kx1Rvzavdzdr4fb+M27LVYnN4Te21VwFdV7739md1stHnJchkNxJR1GM&#10;9ApJ6SsbSw8Se1kMxHDjaGumWEYyITzzUFZPLSxUtLHPreZsnTp5VLofIdYeNOUYWvaPOXN1ks9x&#10;vOTOZ0uL7aFHhr9OFDySSd9Ej1KKxygaCWJJJYRskkkba97vu9X/ADZeyc0e2ZSz9y3uYjPdN3eI&#10;sEaRRIIpZ1iUFIxEwhVWkUBnOpEYBJ8fezcVg90N1h2Rg9y9n7Oq8XuTaGE2FsmHETZs7r3fHJj8&#10;TNiqOrxORm3FVDP5AyUEUJSsiqWE1M1y0coW4vvHZm5qnLbO2DXYrCZXZtVWYOfE5z+ITPHPXNVV&#10;lNkIYJoYavK46ZknmV4KkiRSDrRbEZU+6HtpzFtWx8uz8zcgblDytfwyTo8MguFk8PQ2idEnVoZV&#10;ohVJxDKq+LH2MHAiSz+6R71+PzLz37k3y7p7mbs9qY20WVswS2VYmp9NcNbJS20BwYQrNGKrM2om&#10;475U9EdldLYL44727h+PHb2H+IW+drV/bcuT6a3NJvjzjN4vbcmZ2rvTKblw4r+p95Yetr8Zj4Ez&#10;uLQUBnqIKMPLSyxCEKeX+MRYjFo7VEDVCRytUDKUVMaAxuIq+qeSEo1QkmsINLekoTxcxxuW8W9x&#10;yXuXMm53KQbfcqpT9Bo5pdb+CTFGrVleIp4Ls8hRiZHWQMqoegnIMScs8mbJt/Mc2q7hjMZxQyGr&#10;VZfCXSoHkCQACBxx1WfnsphclhN29x9rYmgh2hn5du7hTZKY+o6b7A3vR9j0FfT1O4usKOmxeep8&#10;zjdlVGGaGfI1yVmPlinNQq65Gi9qvcO38dDjoUxNTTUtdLUxS1MNXFWVTNUGpp5pKdZaqoMTCenD&#10;aCvEP1AsCDGPIXuDv8XMnicxW1xNsUMDRxyQyRRkwlZSxVIUR0KOQKl6kGlGUABXNc3F7JPYzS/4&#10;tOoowVaoFOsDSANVStOIpxyegQ657TjhzeG3vvGXc28cdjNn7k2pW7b2Lj6PYg2TtGPC1u19nZtt&#10;y4KjpI6yrh3Nk6OarH24fItqjqKjyVOocI8HLS5VqSnhavoaqmkmNaCKJonLU0UVM5SRDNI6OzXL&#10;C4HA+lhFbe4Wz7ls9ld75d/QX9rKAIiHuVbSGcyKnhskQLBUXQMUNWYKeof90oN5tNrfdtj7Qi/q&#10;U0sVUYLVY1IAJYihFFOTk9Z8BvPbG7dpYzJ7m3HBgNxbR3Hh9tYnbNRVy7iTcCT0+7dwZLN4vF1s&#10;TLt6kpa7G0NBCtPThWkqgXf0FWzGkyeGqBDEsdGlMsqPJSCmrnjEaeWd6pV+401JEvJYamtZb+98&#10;2vy/ullLzDukEl1DNKGPjyPGGYmgSJY2WURClFUEaQxZgprSOfbT3S5a5jtUsrLmMX26RoC0aW00&#10;YQM7KC0hiWInOWBGk9pyOlZv/rjeOQzFFm8jtfKRVW+sjjo8Wm+dx0G3aDcU1RVLFjMXtj7jMY2o&#10;l2xTzY+OOljinWFIypJQFR7izxxY6mqU0pUTzU0P2lW7WgakeYPIsVMqzQs7mQyKBwWBuQRckVtd&#10;3HMe7bZeRF4bFbktNAvc5dUIUvMxVwoUaGcHClaBwQBkzslkZLaOtzg+WmtBkjz4ZofTjx6CXGZt&#10;svn48bnKDLUdNSZ3OTVuCjnrYdxbd3bjcetJSVNbmqutoKh6alfGJTVj1Ck0lIGkhUMbe82I29Rp&#10;TifKao5pjIaWcVNQ5+2lVH0/aRyPFDoeKyizAC9rc+7c3c/7nJeNZcoqIdpTSZYdKMDMmC/jyxh3&#10;UlqqvBRiprghutruri6cJdaTUgGiZBqa6T6Zzjjnpw3x3rWZvKpjts47G1OARMNVblwsm38ZRJPu&#10;Pb4rMdT1p3XT0+Iz+4KfKR5H7molqvFUNIwEolKJIeLUdHVHxCglKxapWNPK9RKoYM0LRE3jMRFr&#10;qAxP1uLexdY3txa7PFd2XNsMe5yRlEV4/CSUjS0itQ/2qhn0udPb2hW1VMGy87c0cm853O9blbvL&#10;yxK2ltIjLRinhqwEcbSMoNMaaktlhkdLLCU7DbSx4nfVDgt+z00uNix+Ti/u9jcpLTvE+4MXlpam&#10;phpaXPQfeSFayomp4lijMSpIZQ0cOrjlpqeH7qcTu9vGFgMLx06vdYNLllQxx2FhYccC3ADti8V5&#10;utzHZWP0qJUMGkLqZCtNfbR2LMKlqelc1rlTyhvtluezxbvst2TZTKpBKsAMkV0sAxzUdyLT7K1C&#10;yelp/wC8lZjMLjpcJ4EgpslS1uXp81Sfx2LHKMjkospipfHkaWpyYllicIwjjZULSlXeSTgMbhk+&#10;4qwcfTVsa1zQGHF08LwS5JkORq5XijH3MtbJGhmL3L6RquRf2U803u4WckFjZbHNFt9xMjXFLhys&#10;5jOtY11V8MLTUunVV6N+FVD+6CaK/iWBGFhRapU0PnQMw1DPChwc0yOpvZfbHaudx+E2/lM52Xkd&#10;reLZuFyGOyfYe581ianF9dR10OxNsYSHM1lXSYrD7GoMvV/wali8sOOaql8Cxo5QN8dRPLNWwsxq&#10;NEmtKto2jCmVohAkQOpGnSNWICGxZhb6exRc7TZWlhsO6krCk40i34toUy+I0jAlmRn0gtIqtpDL&#10;opTpfzM0cG1RXm2J4MvhH9KoYsUqxJLEg6moAWApkkDzet44faqbe613Th6Wm2xDm8VFh8ntuXNR&#10;Zmsr58FWV0WY3VkBRU0FVQ4nK1bQJHHPF9wxpp9KsoRmVi0VHRPSVNGlVX/xTJ4+iytZSUsQLU8l&#10;bHT0+VyMNXWU0ooNuwytLMkDvLLHGfEkjEIwX3i/tm3TbOWr7mfXslsCkQaIqtgs4BuvDGqMTfUk&#10;mTvIeNRp0rJ29YXc8e7/ALxbh7W8zb1tns4y79bCP6aBdztJNf6qeJQ/T6MIGDBlatQI2J/UUYuu&#10;9rdKdk9k9fdOdw/KLD9d9O9fbW3/AJ5d35bZ++crUYSsr8RNl6/Zuw9oYqtFDNuLsjOU0EFJJVDG&#10;ClSV568iSJKV8WapZYKlzTK+Qmlpp0OSNFFQpTwU8xikBIrZoglUiNLCz2lWF9L6HUqBBdW3JW3T&#10;Q2uyb3r5aS5BFrV38WSlAUekrkDUhKeKqs9SIgB0i+7p7p89c77JFZc9csy8vb+4d2Z3S7JRXcxu&#10;QkEMaDTqUAjgFJZiwA4/I7q/obrPe+Xoui++MD3P01t/cu0v4bFT43L7Uyu583uLbMVbWPhtr55K&#10;zOTx7Xq0TG5WRak01Rk4jLChgmiIZMp9pisXi62swzVbVzTCkvUt4omhmiaaDyxR+RTMsY5kshZb&#10;A8+xDyeu/wDuPz5zJy1y5zgLJLZVEiiDVK6NFIfEVXpGFVqVRZEKiRQELLQZJ8g+1u3Xwa5td2W7&#10;3OJtSztG0bMupjVYdYQBRpUlmqa1FeHUPqja2/8AvLem79o7S7DotmbeWCWbM0YjvnclRUmJyeIg&#10;3DTYCuqqagrqHDZXJFZqSkkjrKaCtZlhk0hRyxVXjjCuTMSy47Iw1sMsKy1VNNAhd4RBLPEsrrOD&#10;Yr+2oVxexHHtO1gNv5hblje7G4m3rbpoaUZCrOFDmWBQVwv4gzMWA0EalZegj7xcpe7fN1ju/K/I&#10;W8x2t3BhZdFtL46SqBNGYpzGI6Lr0sHZmADVjNAIWBwOO6l7Vj2b2xtDK7w3H1hnMOz4CDPUbYqb&#10;JpQxZvHZzAw42amqcniKhY45ZYhIz1FE6QM0UgOlg3vndp0WzcxX5ej+7oqD7DLig/hb5eqxQ21/&#10;D3w4pYIoJKmtr6eoxwlpJIUEwlZTcuNZFWx7PzJv/uzyruOx2qz7taiUalaLTOj2839nHPGVSVIN&#10;SSeJqroURJqUVB/3ePaHnrao7729311vOSLZQbRKQROzzPLc3JaSKbxUXxmdgrs9QSA2giMG36/q&#10;+8/kf8w+m67oGbJbS7v7ph3fsLsndeL7Dk2tsztnE7wp90PuWXPpnsfBtvGYWm69kFNn8XLFVUhT&#10;HL9vQs7xQsJ3ixeSoMZahjnjoY5EhnKSGWmWZNBESy6qmnZwgB0sW+hNvqMYJ5+ZOWd85mruTRX9&#10;5InjRgxmORo3LKS6foOFJYqaBDV0GpSVMmXltZX1vaczW+0/UbrbhhA3iMhTxD4T9rdtNJNdQPqK&#10;EA9VQruvf+15N5bLfdddhKLLyxjd+OpcxTy7f3KuIzBzGOFZSUckWFy8ePyMuqmIUxapH8YYM+pl&#10;q6PAY3Hx59cptqkp5cpQzVtLnKzOUE6QwVgp6ijXLPTT45myUB/zk5jYPaJGuyuMjeWuauUBstpt&#10;3uVu91c7hbWciMqpJCsCySaoRDDbRiJ9WqPQBOsahgxjVvEbrEz3n3D74PMfuBZ8oe1PKbRci25A&#10;/eIudkl8QzQxSF/or3RdL9PL4qFFYmauoErpBuI+EmC+EHZfWm4MF8jtwd99w/JeTYG/cT058Z+q&#10;+o+zMmtGKelze5MRksNXdX1kMeSH2MEWSFLFBLRUMEUlVPCypUXTmHn68pq7N1GNotvUue3CWymS&#10;xYyEzVc74aSLE1mSqVoXgrK1IKYwU/CiKnIWPg6vZLusvPOyiw5d5w2293GysvD+jvjGlqdMyoxS&#10;SMNXUGj0u8kxn1RqSxDKvWSXudyT78btvWy7f7c8yJs93BqWQvb2U/jGdI2hIFzqWJo6OAD2uJSW&#10;oUUdARl/9MMWK6s2t8lusvkJ2/011gNs7C6Pz865nrTG7Qq+zsZVdhYrryjztVhqjasGV3jWu2W1&#10;VMjZiopaXyq7QqjJBwv8LNVVx1GTqaaCB6epgljpZP4fX+YSlmmjhR3kZZI21xl1X1q7Jex9iz3N&#10;t+eWTl1rfl0i8limhkt3mjaaDwT4caCZ9JfSrDwXAZ1K6EkdRHpkzmHkG8G48r7pu8njbjbJKs1Q&#10;IzU6UAIV9FHqT2VHEVp0j+607Iwm2MFRydebdfcG+6TO7MyWG3HkjuHs3rD/AEeZWkp6HE4eurq6&#10;jposdWY6roI8Zk3pKrI6YJ6KjrDGkkPuMK1oqqoFAyJMixSUk1TC78jW48kRVopijxDlGuVPqAv7&#10;NoNp3CLZttn36KYbdLrSfwXgZAzFFAUnTJCKONUbmjyVMZAUEl3Oft7s3NWzWm033L5lsLcllT6h&#10;gJmYgsaq6PEUNahy2vgKDHWPbdBldobe2ZvDPT7ngxOXqdyYfe6bSyGyPHRCplxeMMeLq5xWVm2D&#10;kcbn2heOspTBJXxs9KSEOlUSYZNwQS5Cpp0hgramlnyFNLDHka91ghkgpacpOs0FIGkmLMShVVu1&#10;x+oBTl7mfnz202GTZuXil7tlpFKUmLWkdosjuWklDSfqyhcICJUVhUAGoYYWe8e1ezvNW6bPyrzZ&#10;cvcc4bVNJHZwRLexyp9V4QnVDCyWxqkSOvis6gRhY9Osow+/FL5W/L34f4HeuH6a3vi4dgZXDyU8&#10;28potkY3qmqyu3s7VZKp3dWZPIYJewd0mlhlenj/AIe9LV189RGkqVCRpG6lyskUlIacQzwYwNU/&#10;ZNTtRoMTJKUZ1p0p4YEKrILjVE3qQaib39g7mbmzmjnDe9u34NDbTxQFRAT4qzLrYlyJYkXuJoKg&#10;l4iuWC96z7uvt5yB7bz75ypLzC91vsskRnc208RlYozRIzrLcBPAVjXTKq6nYlQ1FBZfkd8kO0/k&#10;b2LtDuLd239uK9BhcTQ0+2sznMrmaPdeOwUi0Waqs1PVVWIzNZ/eyaJUqG80c32mhKZljiHtKPRJ&#10;t2R6qgL19RG7VVBMIok+28bNoin8aPFUBTcKxW7fX2vh565i50vrOTcdzktEDBZlaRnV2YAs8Mb/&#10;ANnq0pVAWACAZJPWbPNW37Lzns99svN1j9Zs13CyXkXiPGblQdSDxIykkOkBR+mRXTniQQ1ou4d0&#10;9h742RlstlqnZP8ADajC0O5JG3BkstDW1009MchurC4zdVTU0+ImqMfT0oejjvSq9MAFCuVCnoZ0&#10;ylNQNnaOR1fHwJNQeUU8SFTCqu8lFHTzVc7aQzPIXaS4YEkn2Euc+Z92bcl3Dl69jg3yzuGC3qhZ&#10;JJBo0hdEmqBNAGlWiRW1Bi51Et1CPsr7QbJ7K32+R8m7gYdmvG1C2KOwjbU7VEk8s8jGjEVJFV0g&#10;dqqAoPkb8oexO2+y8nurcG68XvveG29y5ekxfb8+Nocdlty4yk+9hxH2GKx9HBg9k4KGHW9NQYqn&#10;pYoJ528qGSzhk3nS0a0QyMEdVopo2lqJ6dK1qiRYpYfEi0EMb1UpDMQQqWZbggg+zD2U5qO078tn&#10;vsMM22zkKYJI1kCjS+plkRWcGlGAUMSxBKlVauUfKG7/AE97/joR0cEUdQRlXBNaH/i8nh0mvink&#10;sri+36PrzL43rjOybprP4TNHvnKbKp9uQUlft3LNkJzvbO5Jdp4SWKCcTx1DTiVayKMq4ZQrIfbe&#10;2S0mcTdOQOUkr66rNJG9PofF0Tx04pKaOKGJEc4+oiZ4nK+QSSessQGaafdH3buRDy5be1kc238v&#10;23hTriJFeaNpA/c1WkEob9QSsyyBQoSmo9LeYbiG63G2vNnLJAIxUECjFRQ5J8/yGejXfIX5hYCb&#10;L9DwfEfaNf0zsXrPbO1K/JUtVVTQ02/ex8RW7q/vdncnkBX/AMarsXvrD5iLH5WknyH2tVTU2iOK&#10;nR9AfafJS0UUcUaLHECJAoDLd1kcee7liJHXi4IAIPABI9gS75VtuaL3cbiTcjJuNABUhiQY1Cwl&#10;gQumMrSgVjSlWYjUWv3XY3GuoPiVJHdWgIwtcVow+ZpjUTnopVftDA71yWZqo8nVVWbWPQkU2Sjr&#10;ZahajA42Ciwkla9PTU7JicnTSo6RrUyPTlY/LI6eZp4hkkqqSnStkZpInJV4WbwoVL3kXW6TBmZh&#10;fn/D8WCS3Nsm07vuT7NGsaSxiqyU1PWlEwrxkKFOKDB45PSPTa29tLOu2LQMFBDmlQc8e4Hh5jh0&#10;hIalKbbed3FLgaKhglyWPo6atphFaXJ0DRzz09BJKFrsTVy08ySl4JKeEBdFiG4Y5sXklyVBP4CI&#10;4KqH7iKKopllVaj9sMsUgb7l4VZX0eVLAFiDYKZasefOVP8AW43nlpbt/r7m3ejus+gtGTIoDIfD&#10;iR5KxOfCrJqZQ2oJ0bz7zYybHLGzt9VQng2SCcAiirXIrpNa59ejN7I7d6qj6B7E62qczWYvde49&#10;sVZxmXyWL3BkaCoymErE3KmKocnjMxDj9sUe4qmCailm/glbLVtKKWSSKKVqmMY6GiWjnXIpIfuF&#10;VvG2jUUBQxs0QJdFYq9gQtyAPzf3ixt3PPM3L8zJy5d/TuRpYhYn1BiDpcSIwYChNGqAcrSg6x99&#10;xfb3lf3Tsodu52sPrdojOrwNcsILVB1eLBJFIKEA0DUNKedOiS7F7q3p1rlJMvtDIR4fJSI1LUvJ&#10;S01bT5OjYQs+PyFJWUs9FPTyNpd1kX9trMjIVWyVfEsUnFRkJZqqVUgeno8VTh2jWUrHPHWSmSkh&#10;np2bUFCiRGUlRqHuRNj5gs9pjsN32lFsLm1kLW7SzzsFZkIk0pEEd43aqursQYiVfWpo0N+4l5b7&#10;tzFeeyu3+18u4cq3kEQup1vUiVu1ZQrpLSSMxaA6PHKTI2kEq1SDY9Pdh5TYZ2/8i9u9tYfYm9th&#10;buqNwbMpN61e8ctV5XL0mIjFetPQbaoZJstg90PK2Pqoshahloj9vVyPE1vb3WVUOMof4hWRSzPS&#10;0tPHNUl/JV1kdHDDQ00k5gT9yoMKqHfSzSEFjqY3Ac3Tfd/92N/2zatereNXhhyy+HRtUpREZUIV&#10;TqozySSEAVetanvsv7L3ftVv9/sfK26pb8mzSM8dn4Ydld6OWe5mllkOQSqpoUFuAAC9IXuDuzfX&#10;zG3/AIHJ7tc7h7h3dkpKCozdbUYfa+2ccmQy+Vy9PgdvYSnbE4XEYKkkyBCNUNEKeFPGpVRr9pnM&#10;vho6dat6eSsmjJWSBJZqcLqVpnDSEeMOA35I/wAOPoI/buz5z3Le25b2zdI7KC7AUSMkMhY6gqBQ&#10;1Ho0gUYNCKswKgnrKfYba8vNwubayuwtvOApJVT8IJFK0alT5EUHxcOkj03Qbu3FuaLrvB5bAYNd&#10;3zfYR56vx71tWsxqaKHGUsSxSJWyUdTkKeNtEMUrmOWRpVdUIKLx9ZtfL0slPtSaggnxomyOQ25B&#10;JAMrBPlZjWzmpiSUSGeqlkLkkAG1lJFryTuMPOnIW9zbN7j2pLzsoS6QwtBFq1UcpCjBNeSFajGp&#10;coRQdBKy9sdj9s5twsrbb/pZbkRBpfFlnqsWrRh5JDhWZQAQQrA5IHRxvkNtj5hddb9opvmbQbuz&#10;Kbm/h+wOu+6szSRv1VUY/a1LFtTHVu3c9Dg1wtRisXg8RExpLpWwxHzVVMsjFfamx8MNAwTIVuiQ&#10;o0U1NGkM0MJYrLSu4aGSdp9Uh/zZKqbg/wBfYE5p3A8xSGblnaJDZg6keRyjSH4Zm7dCBO0/2mnU&#10;O7TWqhHufLN5ab1c8zQ6zZqopFRauAgQnxC1QK93DOADxqVjfWUfP45MNtjYBp8ZUZBc1jt5Z6TM&#10;wZqd6aiih3MkVRjchTbal2+X0u0k9MZHj8cw8esx+3iIYmoRaczyLHTlRCHp/wBuvDsZmR1IYqye&#10;Ozh+ZR9Lew7JvXOW2RTmMKzTZbRIuq3oAgZXFDQ1qjISIzli3RF/rdbFJvVpztabcPrmLM663y1D&#10;GSdT6SRVvwkHAHSF/vj2JjMflqAVlNU/fLTzGenqXafBGlMMMc2Or6aOOWnjIdTFKn7MB/SzcXSO&#10;WqsLIJ0oaKiH2s9PXVNRI7B4ZCBHD6JCZSjov0U31fQAWPuU+SbLmu0khn33frmOCa3eGKJUDq6H&#10;UXZtPakgbKtIgBWtXrRehHzfdbwkR2LbpfG3ho6LGaIGBVm+J+0UANatUgCtDgGL6bwnbP3e36rd&#10;G6ewIcHvPA7j2Rtmlooqitg3Hh7yT7ko6WSmmMOOlo8vWxSa62mSjaN2MzkrpKpXK0GSwpxcFZ/D&#10;44onSqrzFI32y6FmSU0k0cYGl9IDa2Uj6iwsE/NPLe4cpRwb3DY/Vy3Dlgn6I8UkiNlS5AalFVy4&#10;ZA5I0VcEMMRuReWL/ZffU7/7h2NbZCWFqJyqk6JCjF7eVxWhpTRoAzpV6npQbo2++xMRsqSbaA33&#10;DmNwU+TONjelmffSrm4cZk9m0u5cDTz5SGPLNjp4Z2gWLJxTWVHkVtXtEZbLYDbWNwNJlc3SVMpF&#10;Pjf4vXVNJjlyeQqdAp/20daWKsrJCXWGK12YBR/Y9r+ROR+fOc7zmDco9ve1jKo2kqhJKqy0jI0B&#10;9ZUxoUBr3BAF1SLmlyxLJz7LLPy7u1NFWKiLVpDVoO8L5AAj4q8QKdTdlfHPvf5Idr97ZPqLpbcO&#10;28PTybp3wnXm2cVuDdD7D2XSV+QWHE4yrycVPuLNYjb9E4xf8RqFaZ1DtIAPLNG3bcnod3YqoyGH&#10;/jlIs2RyNNTwZyjyFLWqKKuqaCqqsfTZunimpMU01C89OWjMM0Mqyx3RwSv5hurn283xbXdTHKhj&#10;LyNArW1JFGhEmA73kNVCEaKhQ2hkKdGc1nuO27nFJeXgubZV/wByFVIwtVPb4SgMTqKp60OupC1L&#10;v3/jN1fFzt7b+wex06n3HWbQ2Hs2bOnpzIYfFbdzFXUYNNzYTB9g57rSvx/95t9YiPckGOyNXT1k&#10;VbFPSGOQytFG7AHgqn5K5Hfm/wBsNnMBIm29w53+5G18jR0WNwWS29ldrU74TG7mzFLRVuYklpt5&#10;U7VHmgpoPDROYdM7WlOSe4bZ7CN7WyWnPm0Ry7heLbiC713ZKSv4XhTgLKEWqsyzaCzFAgGsgiSJ&#10;dxb2p9udv5o5fbYP3ZuSxQul8k95cnQqmYk2v60bBVZu2tCJMqSnV8PZmy/5P+L+GPxnyHd3XW58&#10;1uH5B9fdQzbx7i2PlN4ZDsjb/YW19wbfwfYe5tr4HOb2n2Fh5M5tDI1dNOy1VXDUVJp6h6JpKQRy&#10;HLp8fkcbjMVWbhxtFBuWXFU8eXFLPPBRirUqmWfDpMZJf4a9WrtBdQxhKOV9Z94K83bRf7bzLfcs&#10;rcyxcuGfxYQqNMldJWPWzhHLUAHeSxVlFTQHqOPYr3xsvdXk/c72wvDc322zFKELEZfEZnjJURxq&#10;gEemPVpYM0T4Ug9a4/y96boOj+8t8dUbZy+54OnKvduT3V1bHV1FDuqvTbNUjxbMpN9VOOqYcPLv&#10;nHYSWGPLpSyO0FVJLCskiRqC4kyRUklPDE4jmdQJJCJERHZRqIJtIZW9IBP4JPsLQQ7JLctd392r&#10;XqR6lKCRDrUig0gaRpA1F8UwM0r0a7rHz/uN/b3tpYmHl9mHj2jNbSCRPJhOWWRSXoaAUNKHj0W6&#10;lG1lE8GcqIZc1i6ao/hdbSQ1VFWU+Qp3WSoo5ohRustNTwO8jMzL49XoN/bPV0W2HoBj5secfNoa&#10;JaymlqxL5GOnXGxUqGQGytdtI+lvYjg5n9zRzGeYLbmx9xjLeIYplj0qCKkFS1O/42VQupgCdXUo&#10;2++bzv1tencrF7dzUBvEjkyPMAKBQ04EfPpaY7s7tOg3ZjN2UG6azemUo685qqg3HJ/EMXXUq18W&#10;Zmx2a27VlqCro6o0ympp00R1DIruCVv76nwsVZWJPPBTIq6oJzJCZJqylWIRQiaojqYirpqZlLhn&#10;t7btOa9x2Xab6Dbb2cs7KyBWAEUiu0jeHE8bUUllVljYL3MCo7x1H3LvOk9vMkc+30ZuDGRaEEAK&#10;S6pp1GhoW01AHcepyb4rtsbaqMVgd37lqtaY/K4amxuRmx2G2Zud8p/FMzJjNu5PEV8rx1FPBFDM&#10;+PmolMhOpZYh4yp8Zj6fGwlYJpfA/wClZWMiJcBf2i41qpIuQTYfi3uN933y93+7a4v7eP6sE6mQ&#10;aWY1Jq4ACls0BArgVJzWU4b991iS4iQaCPKvD8wOi+b83BnNxZcncOOxkOdgLy1VVj6WjoKmskkk&#10;Mpkr4saY8dU1SF2/c8QmYsTIzfT3yqaiBZRIS7ModCBfx/qQ8g2EnqXi/F/x+PbFlZ3KRMiUETkH&#10;5+fAmpGCa0z8/Pp6Lb3FxLOpIRlHbgjA+ecnPp/h6gUtPWy40UwpKZIpaqOsFUwdq5gIZIjAJI3W&#10;KGF9dzZPIPoH9+jRalJAgCg3PH50kEFQugAXH49+leS1kDEanAH2+nE1qfn07ceJGixxL+oBxx61&#10;zWtcY64/cPRZCi8gUMWjp2kkYgCOdJIW8juJWkdIWsGPIsPcCGjFVOlREoCJpUMbkk8tIrDUoYXb&#10;SG+oB/w9ms94bK3e1lzIwOMUpwUjGPWnAnyzhkuXVtKY/wA/+bpVzbimweFqcDkKmfVkGeoelRIv&#10;HAqXp6KWOp0tLDqSLWYb+Ilf08jS8FFZnIupI4AB+t7gk3U2Nvre49gyee5ACJF2mvmox+w+vUcc&#10;xbVPuU8PgMFRXqarkD1U1p5jGfnTqFiainw9DPI+QNVFWQ+Kmej0FHlsJjRZCneSGppp0PBKh0b6&#10;oz+4VZJT0sMzpTqzzMGmVG5llCxqkkgRbsxRVFzf9I/p7Odmtr68uohPuJ7cKSoGlc1pnOfsxjPR&#10;pyHynBy5Ldra3CqJ5C5CpTSxrqOrWxNSS1O1QwYgAsaKSqzWW7Jr9qUFbkcpTQ7XxBw+Lq8xl2rI&#10;KHBrWVFbFjcMmQWGPGUtPUVk7rGlwTMT9fqkzWPORCaURLqHoj8X0JRmBcjXp9J4vb/ebyWNpjtC&#10;btdw1zKvFhJUEVC0+YwQSMEfZSY1sDGy3sl74l0tSGKtUcRjJ/I+XlTpYVmNraSP72PcVRI9LAjx&#10;msrMhUTSyw1DfbtSRLEkaVcc5WRXsjLbjgKFJTRQblydF/efqfbe/wDAU9durd2Z+72jvnrQ7N3p&#10;iqXLVy4WDIbB7Br2xVFQ5qlhhQVONjw+TNg7VgQt7HN1Cm0bws+6XM24LDGqrpglU96nU6zxscsw&#10;QPqXWQnFWckk8dvd7fzBvV/ayNJbkw+C6gqVrCFlGamhk1NV85IWg62pu3s58bNp7v230r/MZ+S/&#10;x335uXrDon4qbI3Xsftj4nfKrK/JnpneFL1Jhsj2NT7U+c3x02/JvXK1T7t3bV5uWizdbvDb7zOl&#10;CuPpnSaRxx2Fne267Hy47d22dt4WorpZWGrKVuOyNLGlRB9l9zQ4Os3/AISd3iPpmgyYDCzGNb2U&#10;23/Ztjt4ds9wo9w+uhDH/EVjgQqT4gkiknmeR2Kga21QuyBlCnxCxD4judrisL2303Mg10gYRqFB&#10;rUGRlYPg6qFDpJwa8Kr/AJSdW/yotm5zau//AI99+fIvsDA0dbBPmvD1p1f2bt/LVdVDkTXYvFTd&#10;q03xR7GxxxqU8ZrI8ptnJIv3EbR1TusjSY9ww762vm2O5Nv7H3jih4aqkKUNYlbjyslNOlfP/Eqn&#10;JQ1ElM6sVMTRT6uUDfT2IeU9rtveX203NOVd2kg3+3dhDYgpEJZR4pWJS7QxujJHrc6QUotfhFWd&#10;5tbvmnlaF9h3kWXM8Qk8KNoRMkpfDKGZoY4yoAOp6g6dNCCejEfFbC/BfvbBwba6P+SPzk+KW96P&#10;MwYvceFqt89f4Oj7BxO4sdnFrttbZk6mwO3noUyuJp2mqGr4clRpSx+GpMetX9kf7o3R8ga89r9q&#10;7UxGR27kIvstrbTx+FrNiz4XeGC2duTJS7KztTjqbf8AvTIU2U3DR5mtlhhyNDisnTtIIWgiCoPc&#10;o/cz2uX292Dddw959jSz513dTHHt+p51X6eScSILq2MkE7+FJDrkZEjJd4oml0Fzif8AdI5b9vts&#10;+9t7ucwe/HMYuubngj+gQ21wjeItoYLhBLYKkKpFaw2yBZPERteoSNOshO2j8ZesP5eWyOjegPhJ&#10;ho6/sLrTqle1MdRZHvfaPbeD3hkstuPI5vcnZ2YxG4dy9dbGxeS2jl905+c1VZjKuTA1FE6XaRES&#10;Q//Tsxjz+VahYM5ggdWmMswgidIR6JIllVWisCbED6H/AA5E87nyJyrabyUhpNeRkRGGESyDxAmo&#10;yFXZXFPmxUgFgcU6nq+h2X6xZbYgsoGFEmnUB8VHoaVxQ18z5da4OW6x2Did/mgpIYN4ZihkmwVN&#10;t/Z1DuPM02W3FTUZkGVOJzLYvNNRSVJC+MPreNXkRiF8bRUix2Qp4npZ5poddNPDUtJx906OypIt&#10;tU2tFa4+oPAIAJN7Ldd+5b3Od7yKGKd4JInjVVIa2VkH6bioQaggDHOKsWYhQHecW3Oaymh0hZHF&#10;MBQNNSCMigGmo8m8/PpySv7D6w39uaPdWAocJnKrGbg29unaVPhaaGKl2ws2OpVXGtRacfiIo8lH&#10;CkFSrtoeANIJmcRyKuWklmpaOCUM1UkMfggosdR42OKIMSNRjRYC8s13cu7zs51NclrgGfmua4vz&#10;reCPbYl8OrF3QtQjUEiUdxrmiBXzrJJDCOvaz209ufaa1uLbkbZlsLN+6Rnlup6sx4nxpZ5TQ9oU&#10;EgCg0hc9Qe5O+e3Pkv2PuHtrszdsW6chNWSUNXm91bkw2RrnnxuNVaf/AHB4SjwqtS0GMpYaWBqP&#10;DUuJWKJIAoUKAxTUTT09SyV+SxL09RR1jz0sT5KsqvBJpFDHDCgkkFQrgCONNern+g9nMe4yWrWU&#10;sW12e4o0UsfhuYYYowQHZ2acSRpUIayuwUgmNGrUmSOZbnbrW1h2++u1nlvI3VI1DRsNOmpV48k9&#10;yZ1AcdLEBiOurdxY/Hbm22ub2p1f2LRZnDbl2LFjt+T02z9sbMq8/Ez0W/Mrng8NBDPgawrUtX17&#10;VNO1MjU9tKB4ys5ftvvepyeZ2LD1pg03fUNnpttVGIzuQzW0tv7XqctPRbW3r2LlNyYPZuSoqqop&#10;oniq8RhmzFX/ABBSkEhpvJVwZTbDyP7d8u3MN9d82Wd3bxzqQ6lhA0aI8lvF+kyw0xHK0UKOzxRv&#10;3CPvUEcoe0vKe37H+9d8H1vNfiOzt+tEzai2CVmKVKqGHEgYJrVjsDbO+EH8tbavWuxvk/uP5c5y&#10;r+PuM7N2ptXsDGZTH7VTee991bI6tyu8909PdObf60z+cwNWMzuNMPlqXJZ7H4Whxu3MjH91UVDr&#10;/lJhsVjN1LszF1W4qDGUe8XoaSTO0OGkrKigp65V0VVRh56mmpamogULrjSSNHIYBiSpf3Eu1c58&#10;sH3eAuN4DcoxTSKsyuXhcGM1iczRmUQPKTGWKsyoGEYq+RgYOV902wbXvGxsnLAOV8aUnD6wD4dJ&#10;RWQAkg8K+QbqnjP70+N9J80spJ1v2Du/O/GvHbr3DT9cbl35R4aLOV+2qmgaej2l2HBJWZeLD4Wr&#10;ytbNjqnIQxzq9LHJUUtHCZ/DCz1e16qrys9BS1SY/M1lTj8rVZCTHHLv9jjJ6CWopIRXVK01Gauk&#10;Qwx+tfE8rSojMCfY9l91dp2nkux5i5btbm222N/pvBWYRo8hJRjL4cAR9UZZyFQ/qN4lC/jOwxhu&#10;bDbLAHYLY20QGn+0aTOeOsEniRT7PTI37V+XmG2l1BtTe0OzNzZTqLr7Eb36fxfWOG7Sx3V1BXb5&#10;7HwG9lotybpfZe0qDL78jxVTUjMZIpSTLWSQ0dFWVMcMt3EyLAvNBI8WLp6TVISwjmDMWOm5djJr&#10;ZnK3J9Qv9APeLt7zr4F6kk/Mtzc9oozoc49KFQAukL8JwBqPRRDvrWshk3G+dxXtwQPPGA3D/a54&#10;enVW2T7Kqq6soVze/N255sVT0tPj3yjVdW1LRFntTUFLNUzU8FLSsLRxRsh/1R5PtmjopDKKqscx&#10;O0sUdOkDCWGOn9S2ilUKSXuOQSBYAX+vsXy8wiLbJNi2mISWBR3mZxpeSYEsrOHFcCq6CKn19Twz&#10;Kttpt1DQ6SWJNCXrjHGh9MHoSsvuPGptSPaOyYWrduUtBNmN05rKRU+Dy24dyrVa6V6yjqslkIxQ&#10;4hZPtqSBBHUTB5JG/wA5ojUuHwRSQ1yVr1MLU6QeCWNXe8fisDN5E1xPEPUpWzC3Kge445i5smmg&#10;XbZbJYtMxkBTtGp9QYhQuDq8yx0ngMnoMbnuLSVCxBDqNQvnqqTimM/P0px6DfenZeH3HiINttsn&#10;DbRzCblyefbcGDytfSYo0WUp6uSrppNvVa5HRPSVsMf2k0FSi0qB0MEusMkLI122qDM0m3c1lcLQ&#10;1mUxWd3HDjZa6no8hVYnb8+IhzGVFHBLBK+Ow9RmKSOoqPTDTmojV2u6EivlPd9rOzXO5Wu7TWHM&#10;e3SRgTMhnGicS9+h9QCUXw2URuzsynGvONG/N7zcl81bjzPyeE3LYHZGeALY27UY6RGZJgzkqSaP&#10;SlGIYgdGT6q27nex+scXv7bO1uy6fPbe7H6+6M2t2JjsDvPsfCV2/N34bc1VtvZWNoZIsto3BuzE&#10;YeRqbBwQ1VRXyLemhCloQB+e7u2tg6LekeLpNybsoNk1gOUqdrYfI5Pb0VW1FTV70L7tqKOLasdR&#10;j6etiesC1pio1LCdkkuolHkPkSy92982SbZucbH9/wB9C0TpPGYbmQxFg0ltEZEgnDxRll1zQyM6&#10;PWKoDSZW7Kq83WHLW7Xvh2m6tARJGSZCrgurEFQiyY1ANQCtStRVifTrr+Ul353dvz484XsTfnR/&#10;xl3t3Tt5sdh9j/IfcG2OrvkLmtv0u4N04qHsHBfHaLNv25uzH7uq9uVUWGlyeOxuQy1ZCyQU5oYY&#10;quUsmPlzPyN3vg8J3NtGl61xZ2Tj+1+sdk03auWGWrewcJWZXGV0m58ptbF4Kkqf7pfx3G1hjoqj&#10;NUNJWtS1cT+aOnZp25qteb/YzlLY4rXZ03dRex/VuGWKcRwSFxEFhkeRTpkjhWQGZEYGSjPRozS6&#10;5ZfkqFfp7LAcVIatK5IIEjjFQPMasjIB6uE3XsXE/wAmr4q1O+vjhvmX5H72x/yr2p8evlr3ZL8f&#10;Nt5LL7d+L25MFjtzZLb+2uqdydmb029TjJVmCm21S1ecrMYMrU1tbRyiAx0tdAOGDo8rUbhzO0uw&#10;d+UVdX/sbrwO2tr/AMYwtV9lhZR/EsvRZQVsWa3RFXZ3IwJPEssVBRWhjCKZW8izmrmfl3bOXth9&#10;wuRuQFtNx3SBbWWOe4BeCKFliMToNMFtFHCYEYmEmVJYUlj7EZiS9tjvcSvbTeC5IGVDKADSrE6a&#10;AA0qATSmKkdEy7n7F6c2v1f1X8sfhb8TabrfbO+KWo+Me/e3+/aLrjetPt+XcMuP2/gdj9ibGo4N&#10;ydc9JUu0urduyy0mdqcVk9w7ix9efuhL9tFOBvjo5TJEjuiRzKzLIzRqKd4wutHZiZPKUYMFAsB/&#10;tX1g3dubNmbb7z6eyMtxauEFPEH1EblirCNAIhGr6gZD3yNUmkbBQ5DZbBtW6bxdQxiWjR6KmXuo&#10;hUn4mqPPu+QAyeqXcjvzBS43JpgMVHnq/b1ZFho6SCPOLFvXB5KqyDpWHA4ungwkeFoq5NM1TK5q&#10;queSxUQSGOPPT1GUoESSiliFqinkvLUyLFrppo54pJxBeqqIldR5Y1K+SIlCwDW9ll0eS9432OTc&#10;LGZWSMHT4L9rHtaJCk0NENMFnBrqHdUkgX3m5IufcrlTmXabOd4bt7T9GiLTxVU6QdTIi0kAKGQF&#10;QwBoWFenPrreXU1L3Xht0bz25lZMRS01RS5Ta1Fs7ByVNdTbhx02A3NtHbz5CqpcZtWWsxNXPHjM&#10;qYZ6nE5HTV00MlRGrl5z20Nm1efk3hTVNdmXoKKqSggocjuyqilpGVaqsiiw2ezM7tlTWcRuyrFF&#10;GqJFGiqGY+3jm7cdgs7vkHkOSSztGpF4TRMq62PjhvqHdovBYsUKr4MrSUUuUYB+bPsDzF77ey+y&#10;7xtnuLEr7vczK1+TPthlUK5hiVhbxza2SOQSa0dwUZi7MykJaN8r/lltftMp8Yfh9FtX40dIbyy2&#10;z8FLHn+r9v7To6nciU8MAz1d2xiNhYaqwHWpjpqimrKeOJMxV5EVM9XU1UdVJBGiajYm9NxzNuHD&#10;7ghyO1cjkmkyOB3ftzA5THVG3P4BksZ/CsWIZMVXULV+XakrGqqxcm328csAiAnEkAXuPdf2+5YV&#10;eTecbKU7sYUWQWU9xE4YszGFZ44lUoHcysszTxlhpCoQNOePtdG217dHfbjITy3IpaIGiuASe5ir&#10;uxJY00kAeeQQwKOnyO6U6ZSh6r3v8fanafc/VmEiweX7x+LvfnaOx+zMR2pT9hYPdMGXqqqrr8vt&#10;irrtk4lcpQSYrFx0GPlyU8VSk8L0cRfFUq2Dy8GEx1NjYkgpq6tlxKRR0lRJM9RS+OupIQwpDQSV&#10;U0nmZ0DO5DKSQyEbctW228x8n7hzHuO5lTIghjk8RpCsZaR3jkpSWOdIg7qFEiM8sIYKNTnI/bLq&#10;O9tHe4DanooYsT29xpgBgdPnwzSnHpGbQwVP3P07vPu3unevYNfmMluXZfXuF7e3BuHLb+wNDg6b&#10;G7vrNw7D3ZVyUk28pOxcHs/CUs+Eio6iqx328kEVTTwRTCpjUmNyMSVNTDlsdSLrdZsbJTzzVDuy&#10;05eohllNLEKBlmHjiKyTFgNTFeVEX71ytu9xYxXmwbtK9pbHw59YCFUMgWOUwGhfUrs7qVoVOlak&#10;aeiS4huQ5+jmYoAa+VeNCV4moNTUcOHzLNuHYVdjtmw5jqnfe88nDjDlMP2ti87hcfs2hx+Mqdzv&#10;DsmsptvUu7sruHe+IzGCqUyOQFVi6WGinl+3jFUkfmZoo8gWyc2GjrKWWvhigzVRQhJKZ8XhK2OW&#10;jpaisqSailyNRUZKimRADGyxenQSNTGO9/uP63clMTNDFFHEkkaEm4mUkN4cdKxBhHNLq7Y8Ag9g&#10;8VcvhSprdCYwoQFQDqapaigcBQEluApXyyI+/eqqF+rsb3FPgN10HXFNJlumttb/AKOtwebxXbHd&#10;+zMvjt07nx2zdmsm3t0db7PpeuN0iuq6qSlyeP8A4tCzJUa6j7WJwmoa3I+aqkk8kNLKPPGTN9vW&#10;LNGtOyrSh46aV9XjJMqOAotYarqot935c5Zk5fgjjkW8kglr5PACXKq0iEsUNXK0GqrMQq4JAvM/&#10;LR3Foo4GIdiTpNDQZ4nUMkfYa8K9JvYm+du7OOO23t3G1K5zdeFZsdV1DbXp9y7GyuHzLZ6ing3z&#10;UYKbOY7ENjkyLNFi6jD1U8lSjTNIsCQzy1qklxtTSM9XjoqPHrBPuOeejpIoJcj56Cn+zl5ZKukm&#10;dZtHhSMyPGBqLHSFN2e6seYbu43IK630iyJBHR2kQMJHqwJCkiIQGV+9VYNHqCaOi3e/bfaBt+0r&#10;dOklvqLCIeICaDzOvUFDZKgkE9ccZhs5hd+7H7LwlBsTs/cW9d95fcNP8c9s4jeG/s7VYPYc+I3/&#10;AJKHduBqsU9PPsnceGppsWaqPJ1ld/DaKumkVUg1ysGyth5PAx1lcm4M7n8zn6rGVG4jnK2pyJyG&#10;RwuHxu2ocpjKRqumwO1jkaPGirrabGUdPTS1crzaPIxYiD3E5+5G3PeLxY+XFtdpSAC3mjlkVYRK&#10;sbeAbdIGRo4ZAIlWOOIEBmqVaoGz2Gxx3dtbWsYs7RQTq1SSkGhIrqLMaHAIoKmrDiehQ+TXyT6m&#10;+QmVwuycH1R191fszr7Abtm6YyG1pcPsaHY2I37nM321uTrbfWWrNq5LcfauN2Znsr/ANqy1+Voh&#10;SUtO6xpqrZX98d+ZDb+IoshuBYvDWUvghmWjkM1QtXXVFFjgZi8qQVJUmO4dZGCrZQD7HP3e7Dnb&#10;c+auXeWbiSR+W7jxWbxI9MbwJDLMAukLJGTpASQSJSqkiRV0Mc7BDcTX1vby3Ba1JPEECgBIpwIr&#10;w4/bUU6WH8vnaPyC7e7l6n+PEtfkm6r34czlEod9YTIHalRtTYu2N6dizR7dycVHBmdrrkS9Z4aj&#10;F1dHDLV1aNVGeIMGzbNjrcBW5vJRVO3cZC+OoY8dHFRVwrWyRkrZsvX5OT7j+Gw0E8lanipoqfyI&#10;yySPMfIEjR/eAh3nmrcOXuW72G+v+XIDIdSohUmozE/ZNcOPCHiO9xIGcMQ5LMFMeaIZLhrdYbSa&#10;SMceGimcBiCxbSOJqMEZrUPfzQ3ri+zpeldqVFF8luzMttreW7jknqa3aU+y6HryqjwmDwOy+t8m&#10;+083v3fm+xgNnhMluHM5Wqog1MtNBj3VJahpuA2flPvq/LTZWpq8dV1Zjo6KNYUpaMVApIHA03nY&#10;HIQPJqKrpEpD+lFIA/PnudsEa2232Vk8dwkUYbxS8hGgKNBoGDuQKtIH01dtPkylF9zW4EdtHHQq&#10;ACWyQBinw0OBxqak+XQX9xfKHAb4642F0vsfpTau2d2bS2HSZfdm/NxZFK7eW7MVszFboztJo/ir&#10;0WMaZ+u6+kjZI5auorpaFZKBYqid0Z1bD52mrWihKtTNGqtHFHBJOJkYTRymplqUZYdPoZBGTrIN&#10;yOPaEc4crbvtdvLuUUYvoy+nUZkXQylGASNWSqtpdagGlRqWhHTd3vcd7bo00Y8VQQDUgaSNJGkL&#10;TyqGNOB4dFxHYfXG69hR/wB48JHT77xuUqZsVm6nP5DFbbqdqz4qTEyYGh2ji9tVNLFmqLMSR5OO&#10;slroIJKWGaIpq0k8IMFNDPJTpRSUsNStVP5qaKBTHMxVndkklmQ1LtKJPXr8nNz/AFa3fnxdztbe&#10;4n3dri/jCxjxGZlCgkih8JP06k6AEARxqKtUqfQXkAgWUyqzqww1c5OeANPIY7WzQjHUjJdjnc2O&#10;wu+91bxot9ZbaWX2rtYbR3xm85WplNtUtJkanGQwSY2PDVqbKoBinoXjpailkxsksPjDeYGN3r1q&#10;KSmpQqJ9ukaLIzrE5lZ1VgkqG5RW0/ReRf2GNkNlut9uJluj9ezsVALKAFrUowBBK1GWFGpwA6T2&#10;pivrqYmajVqtKjtHEg5yPmM9BRQth9wZjcFQKwUVXLXVVRjsd5q6OGno4Wnl8VDkvBULLLQgquuo&#10;QedV+oPtqxuMmlCGmkhjpFlmV4PE0zEliRTQyfcL9okTSDSAj2UaRa59iPmXfrazkjgaBvGESMrM&#10;wFRpqJKadEgZgSQe2pCqqih6Pd73ZVdI5I2LhFoxPEafjIpRgx7jwXy0joZuxO0qHK/xP+/G2tw1&#10;27sjt/a0229zT5qgw9GY6Gionk3TuPDS7Xqpt/Vm5oaOWSSabI08ZqakyFGK6WUC0uKjDSuHP2zJ&#10;IWBma8gJQIH1AqzhPSGAuPrxx7BD7jzFKRbBlAnBTTRANOG1EAZC1ILKe306C93d34UqRRXBFAFB&#10;IwR5UOT5HoDlO9pJkxNMkUS7liWhWiPghjlooxT5VKyeOJdE8GNmILTKzshW2k/T3NpNxYpWMTTN&#10;FONIFPKhIdWBKNGyrIZdd/rdR9frblHfckcwmD6pLRZLWlS6MO01qdalhopQ4IJ4A0rgged7h1H4&#10;gKYpkgZ8vL/i+ome6p34mPXKR4lMnhY55lqNwY2JnehmppEjr6PKoft5cXJRXHlp6qMyqGTUFEgP&#10;ufVZRII3Z9SCSFZIlbU8TFQo8P7SmQMTILrYXv8AXj2Sbbss19cLAiA6ZNLkEBlGSW7yFAAUmtcU&#10;Hr0xuCxwway3bU+RzTPl6+XTFT7T86UIpJ8VUS0uarsTVzRocbkY4inmp81OcqyUX2kscchWbUfG&#10;Y7MPUD7TOOwFDQ0TUYieBpKoyuy6mvCo1JTqiN5CtPrCJqBY6eSTx7kXcuZ9z3Pc7Xc55knskt/D&#10;UEonexCmRm0hFDADWVppQhFGKmOuYOdbmGy32Pl+dl3GKPjoqahT2qkkZ1Oc6QAQTliBjob99dnb&#10;p7N3jt7c268lT52gTEUuHjo56o0dK1YXWmyWcq2aSSjxc246yI12RNM8KI1QUhCKFYOmc23RFIlo&#10;pUZ1kMjS1D1Gp2f9SBZJHRWKEBQNKDmwF/amPnGbaZ4x+qRLA2IljI0VFH7RqoWyz0LEgUIA6hD7&#10;tXuDzVcjfX59u0S2R446sI42EhMn6Z8OJRVQMAPQA0JJOBG7P3ViMDuagk2BBlKOmy+2KqjlotrU&#10;9O9KMXTU9L9rkqWWSGTM1VLNlaeSeeoqENfPHGoaQW1e4eNomxYqoPKJpaho0CpAYUMMijyXkEkl&#10;9Gsax6QANQ/p7L+Zd7k5t/du6/TslrbR0q8wlfUhITsKIQG0toIViSdBrTUcpt95p2PcpRZRSkuy&#10;0yJCD5E6tNMVBOcA5PQMb4y7b0fblbNjsjjqLA0Yp6mbLbmjzuRevoQ89H48aaCjakjrBDKtLZJX&#10;LSeKSUkazzr8eMIYq6niEi1EYj9UgULOAgEpaOTWySAk6UNtXP049sbTvtxzt4mzbjfMpiZnBVdR&#10;MfcSoVgF1KQoDPnSdI8ySyfwtlgjntoQVYgcaGvkfPFCTQefTNg8zV9iyVeE3Xm6iiqMTNPWw08W&#10;NknqZ6NjXPV0cNO0EVHBV0s8USFqzxSGJyqlj7QFqqKskq6evmE/kMmuWSWdW1630DWwcxLqUqCe&#10;EBAIBFp2t7LZbzl+02292IG3KMgAULpZcamo4VTUNq0ZZ/w8R1MO3x2RtQ1zbhoyKYxQ5FTQ4rX5&#10;j/B0b3F7j2fmOv8ABbX3l1djarDpQDDUc+BocZtvJUtTiRj6FMxPlEM9NjsrWx0NUlfKkUrVdW/m&#10;mgcqELxi8pXSLT0VZjpJaeB6SGasFUsTSxiOSeSrSKIGedkrY0DIyRo3lJBIFvcU808u2VjfXU+0&#10;bkGdizjUFK17gqBgSFooCEMdQGcrqHRQ97ZyXdyLS4pKCxFQTw4AGmMYqTXz6Q/YO1OrsHkN1772&#10;P21hsTl89it+Zbb2wKPZOVzQwlfk89QYCg2PPlayGbbWEoq3YOcyMtHXQ1uQraNsYkc0VNLOksT/&#10;AI3G4ethqvLTulRMVaf/ACmZTzG0ayRRsRHEBGLEKNJ/p7C++bvzPslxayWd/rsiCEJRSradNQWI&#10;OsggVJyueFT0V8yblv2xra3+3yFrFzpJpGqgCgLapFYOVNKDjWnr0EtX2D2Nt2q2bBjtxUFThdn0&#10;uRh2hJHtOKejyZTMRbhfFV9bT0UNfmtOVqmdZKtmlx4bQjxgiz7HjwuPkjlJ0UjwAXkEwVVnYRv5&#10;h4/G3iX1em/9fZzy9vFr49zuTmPxjDI1AjI7kxklaCurvJK91KYC5B6wQ94L3xfdPauVdtWaXcbp&#10;4jIclImbSVc6hoTtrUAgNWpao0dL7rqqddt7j7G8mHx+Jaj3GlND9vDg67LVFZiVbI4amxcVXXV2&#10;QoqTLVqGld5ZI41j9KqSdKLm29LHWrwPH9woSX0ah5A6q3gR2Zzpspbg8/QX9i6z91pH5ZudsV6t&#10;JaaXVgXLBG1afHOkxqrM0kaEOA3FmFB10C2rd7yxsTBdrWcqP4c0+aigpxHEV+WOmCk7yy0Oycrt&#10;amqnkhyG14cXXwVcT5CaopqCcVpopM9NNRTY6gxddLNWUlN45wkyqC8i/STncniaCWfG4+E1FcKY&#10;itqEjm+1o440t4b/AOaOUkEgbwJd1UBpALoHJfazlXeudd1tpt2v5ItmjmTR2hy8juNAZhpKQnOu&#10;Z2AAIRfjHSzabLc96liZ2ItVag4HJJNK1B0kggsxoK0B4AK/qLo/sPsTA7Qzu8chTbT2NU7noYdk&#10;4nIim/vPvKs3JVR69wSUbVdFkKDqiikxzUn95K6SmxrV0slLQyVEi1j0yZxuUoIW8syFVopy6s1O&#10;UhZWRHWRJzGiSxmBWNlLBCBqN2Ye5f8AcPkPm43DwoCfrLJWlXxlPhsjNrjoZGPY7IPF7dVXotI6&#10;9GfMlncOWKcHjFQSDQrxGTxxx+2gxXoVO6+ie3xnMfS0MU2XqOxNp4p8xhKLd+LyNfjsjiclS0mR&#10;29lMe+byGcSpxm4amnijqKyGk+6m8rU8bwxCYqesrovK1TTxRmVAyq5NS8ZRnVVkaIJrMJgc6QFF&#10;ydP0AIgzb9kvntU226umWN3BKnw1YFQwddRaglV07gWHrivQd2uzhYgTtRSfLBp3VA8g1acaYz0V&#10;TaO28NUnHYTc2TylPSVNVFU1FND/AAqhyF4aKrhrcbS1WUrqfGUOV/jlLDDNPVTaYoG85R9IiLC2&#10;fqo5mp4fLVvNP9tO4hM0dF5qR5Y0njjiLaZpNN7kKiyXYqLXG1zyTtIt7K7eRYLaOnAnUxDZYNqO&#10;AtKVyzcOwamGc9ht8kNvKzCKJKYFakg0rX5DHzIxgVJhcf0Dg83tTF7z3HmMJsLCYHaiZ3G0k+Wx&#10;eEy/ZSYXfa4fcNZt3J5isgooa3F4moqEg/bqJ6+sxhgpaWca5g4NRFxJ5RJSyRH1eaONWlKxhrQI&#10;KjUYybBdQBH+Psktt8FtMv0wF3ZsSV0yMQupsNI3hkCQVq4WgahFFweiJ7pdbeEfEjORQnFfM1T4&#10;h+IDj0B8dY2NrKU4ith3diMvTVGSpaahy9XNJgJayvmp6Ubkqp8JBTUmdo1iWSrFMBDMjKQ6825Y&#10;DFRVMZD3jpqWoSAylXtIxKF4EvKPSsJuWBIUixP49qefuZJLS8/xKhubm3DmNStFAU6XLeGNdXqw&#10;1AEq1KAqR0SbrcQbMVQEANTGSBU1HEGufM+XEA46du6tx5/+8kGQjjgkyO+tu0e42xFNNjJB9vCK&#10;kY/KVdRTUMQqZ63LU01QgqIYZ5YJVbQFYH2oa7EUpjUUdMrAOrK/kKW0BYwAhljJU3NrFQ31a9/c&#10;e7LzXukMshutxZaqwK6QwJJLE5RwG+ZVmAJClek217pqBmWXtII4V8yOGnz8jSvpToL8RurdOMqc&#10;mmWz88VfWU0kU2PloTm4aw5MGtrWkeqpa6nhycIlDySlHmhmJCMrC/tsiECwSExI7CQxsLS8FPGN&#10;LENqI0X+n9P8T7OLj6qS8t0Nw0cfhhlyow2o9owBn1rx6NbC3ZgIJZGjFD6ZrqIp5cadYwKmqmpq&#10;SWuqaaKKNZaRS8PjSOpSSfVAreOKIPOyNc3Hrv8AjlkrcxNTSUuihgCKZQtYEWZ4ICgZkCsG/dJj&#10;VVPN1Y/Tj23zJt89ltk06TyPrNHBoAW0OdS/6aorQkVByK9AjnXk6KdFnUGgcV4iuf8AT1I4kYwf&#10;29H3+IvS21t71e6afJ7/AM/TZTxYLXsP7ipwlJn8ym4qU4zIz5KhqZ/4ht+koaiokqEVopaepiVl&#10;1ahbhRgPWT6LhpTTy+tjpQSO0nDqSykhkFr2Fzxz7hlLq4cr4hrGTmlM/wCqg6LNpsP3co0iqev+&#10;rV1ZZ2Ph8dh+ucK00Mc0O3KbdWHWOhgMtZXyYnFRY1ZTSVV6WqWCSnrpS4ijdtMY1XjLOO1LCI4U&#10;juSyKqlrEB7A3Nj+m5/1/ZLcNLEQpx8vTh59CSWXxGJA4/8AFda0u79yUO8dxZrcMdAsVPkK6onp&#10;oJZk8sMH3DJRQehI9cscagW0rci/ubR1+KgdZpWVpbqxZqPyG40sq3khk1BHRbfT6ew1vXKe8boZ&#10;FW3TRSmWjrwI41B4Mf2n8nbORrVtQuzX/S/b0M3WnemS2BiafE0OZ3RTUsc80yUGO3NnsbjqfzBt&#10;ccVBQ5aKi0PI5MmpH8nFxxzOrshtaugeGogo3WQuzifbuKqvIzyeUtIZsdrLeTm+rn2CF9ruZ1uP&#10;GjjQt5HxQPKnAPTh8sdGR3eYZ+van+kH+bo6GzP5jG5NoxY6Ciy/ZSpjkjp1GJ7Z7KxTQwU0H2tL&#10;TUb0m9YYqWkp6X0CMRtf+o9sUeP27DHItDWYujLIUVk2HgZHVHBumv7OFgA39NXtyXkTfWcu+wI0&#10;lcE3jZp8qkdNxc07argtso/5zSf9a+hwpP5qCTS4mXddV3PuGjpFpKmsoYPkH2pDTtUAt5mm+43l&#10;VtWaAfzoufbXJtvGVhZ8hvGgmnFgk0vWG0pXi/cMgELS4KpdgP8Aamb2Tz+3nMzaBDywlBx/x9h+&#10;3upw+Q6Mo+ats01Gy/8AVaT/AKA8ujUba/nPdLYHzxYfrfuDEUkzRlqFPkb3ZNBVlYHglM0cPZ9F&#10;R0Zf6/sQx/Qf6/tK5PrbFV1UJosriqaPxhJIW2Js2qWYgkku1Rt8n/YAL7XRcqczQoqmUEf6Zv8A&#10;I3+Xqr827eoFNoz/AM1X/wCgOljhf553VeLxtRQ1PSfdGQq1m8sFfB8se7sUIF4skP2fZGtBYflm&#10;H+HvNF19RxFI5sxQV1PoaKeCTaW3YIZY3F7x+DELLBOD/b1N/re3hy3zCVBafQ/2g/8AP+ek/wDX&#10;Dbs/7px/zlf/AKA6aK3+dp1RNUTTUnRHZuIq45ocjjcpQ/KXt/JVNPWxLbx1aVu5RT1+OJ48GmNf&#10;ckdfbImqPNV5ihqY9Sk00+wsDJTmNTfxMEwsUmkf1BDf4+3m5P54VaJtS/lcpx9fjPVf66Sev+r/&#10;AJx9M8n877G0uM/heH2XvrFVHhmVMtD393HBkI6ya/8AlkZn3jkofJH/AKl1dD/T3MGxdiJNHNDk&#10;sVDJDF4KVk2Bgg1KuvWFgY4ZrKv+pYNf+vun9TueqEHaQQT/AMpKZ9a/qefVf67P5E/sP/Wvpm/4&#10;ekpJ6Opoa3Adi1UFZWrksmtR8ju7fHl3EHgZatY93RPFPIeS8LRx/wDNs/X3wTZW1F9Lbpx5TTJ/&#10;nOusMZGL31M5TD2bn8X9vtyfzzmnKwPDhfR+X2uP8HTR5omH/LFFf+a3/QnWZ/5x2zqmMy/3Q7Ip&#10;J3lo9US/IXutadVgH7cNNEu9JBTyR/8AHSzXv9PcRev9oBJCu86KKaV3c6OtcI1I7M9/XSHDOxIh&#10;9H+cH9f8Pe25R58qB/VBT/1HRV/6ude/rTNT/kjDT/zW/wChOn2X+dHtmompo2683rNi6OCGnWKp&#10;+RvelNuGJIqbTeHcNJulYwXrj5zeiJ/s/wC1e5mR23hspTmCupsBOHR4382zdnVKXb6+ibbLg8fg&#10;39lqe2aRsGSWT8pJR/1n6S/1t2sDEjU/0r/9A9Mm3/53u7MHk2qMbt/elPHBUxPDFJ8g+3KBmEd7&#10;h5Kbcjr6iR+lVt7S/wDo42g0UkUuE2nURyhFaGXYexREVicsFtDtKE+of7b2aL7aAFWN5JpFfxy/&#10;9tJ/wdWHN+0VzMaUp8Mn/QPSyn/n5dgLVQvSYTsLHPTM7R1VN8je5ayoDVkIifXBkd11VPIKd/UA&#10;QdX9V9u2D6k2ZT08ktPQbWoppZC7mLYm0Xkk8gvdZX24xjsrtexDEH68D2S7zy5usO5IUV2RQP8A&#10;RGFDwp/aknIHCq+fmD04nM00qsDwOD8/X8Pp1Pqf56Oe3DiWpcviu0aloENPSrH8he66KBqeBw6N&#10;KcfvCgMk86CO7PdVaPVpN7BVYLF47CUsWMx0NFS08RkdoqKgp6CBpZE1GQU1HTwUySSEerQiqbn0&#10;j2PhbbjbWSIoYECg7hmhyfiPEmtCT9vRDfTPeMxZ8mn+rH2nqn7v/u+i+S/bud7R35X57OZbIrTU&#10;mO/vfuncG8qnCYSP7pqXARZncVXU5Y43EmpJgSaWaa4JkkYsfaG3T11jt0ZD+JS11bC600EC08Sr&#10;4BJFIz/c+tlIlZTpvewH9fYgsdwurSVWkjwfmPn6KfM1/Lpw7kkYwtRn/N6dG3+Nf8xbN/GPqGPq&#10;rbWydmZukh3Fns4MxlKvLJkhQZ2npYmwGinhkibG080LSk31yeS3ptqJet8bBbauYxs0E1XV0n21&#10;XIS0sr1Ubt9tCIUCah45Ch5PIHuRbHeo7qJSR3DyJPqf6NOvLuUci1bFPt/zdXP/AAh+ah+WvV/Z&#10;tNmsDtjZm7MRurBYCaOkpsf/AHbyNLHTZDNQZaX7yqgqDV00OQ0MgAjMij6arBLnL6dErRGJP7IW&#10;knlS5TSbgQqQXPLf1+nsWQ3Cs+kMWJ4Yp/k6DQ2JiKBv8H/QX7OjGN1QXiqaCnrnrJ7EVE0+6MXR&#10;1Vvu/PTCKQ5KpAGOT001v82Oefp7TuQcZeIwxtIDrjmaRKCuAYRzu2rRGsZGp0/2A49vrIzVQvpA&#10;pTFf8nTI2kKxKvinr/nboYNp0P8Ao5q4spWRUFQJqSqoBSVe8tsiSkefG0tNHTirrKuqjmMMU31G&#10;nU418XsHOLMPCBTeOSJijMG8AjNlVg7Wmk406f8AY390W9lcGOlQfn/sdIvoo8sx1U4f6q9IrJdR&#10;4/JVZ3E1XR1scVVFC8UuWnq4FaeeCanQJQxsrmQzkcWto/N+G+Gv+2rvu1WSaWWFYZB4UQxytIZL&#10;RgVUj/QWvp9umNpWoj0J+Qzmv5U+XSyNYmUrLgeXHpV5Haoy21BgaiSio8fjayXI0k7ZmrqRUY+K&#10;g+yWSvd9vU1G7sx8mkzcfS5+vtRPXVVRLTyvD4oRIoh1GJKe8/iVUk11SmQk/wCqGn/afddeqwNR&#10;5j/j3TsKwKJfDNT58fL8v8HQGU+zds4B83QxZSTLZKqx002TqIpMhVbgWPCU2UqJpccKHbMy41YU&#10;lb/gK4qP0/vekXR+95kjrKfSXjFNLUBBEY4JvJUtMs5awlEKt9UBJB972AkOCvDPCg/j6YmDVbA0&#10;mlfyAwP8vRmOgMZPWbQr5aynpqqTOY/AySfeNXZnFtR4emxUuNWOSb7BsjUQiwq20xSKeSW98uvp&#10;InzNLT1iPMlUKiOnpmdxFNNJEXg+5lAaaNS0dvLcvz9Pch2+3Xd7exLF8ZYemBQjNSPPz4+gPlHX&#10;vDvHMk3K8424iGcU1N+k3bUA0DChIqTSv5+fSQ+VEdDi+t81nKSppcaduPg8jmMvBDI+QosdQ5qj&#10;jyi4CiitRZCoSmqwTQSRiksGu3Hs3WH3VgcTULFjsRWxUwlpVnRqivjSqd4UfypLJGGJkWQHWp9a&#10;oF02AtLNzydetYGSS9iMephGClWQDFATTUaqpIJamojW1NAw93L2v3nmPlqOd+ayu7n41+njKsQ5&#10;IU0mVVoOBFBmoCtUnXI3jguxMhnsjubsV9jbth/g+6pNpyUmf29JlNn0sf3WHnp56WhoK+QigyON&#10;IfH1UTimmqpJBUsSQVLDmqeWrqslikeKO6lRC1pqUhBAuiapSQVUmtGa5VlUkcEce4y37aJtovtv&#10;RCEu42WQAnUrlT4jaguY1YVDAkB0xUAnqROW+R7/AHLk6LljnukabjFNE11RGMoVmVP0YJKoYh4K&#10;BgwLMmvJqeq/ex4zsDfm2MjhYaU1+y67D5uh2llZ6yuxNbPrp9x5cZENFjavDYrNmplDU8pSSSmb&#10;QsiAA+1a9Xj4sZ/C8HV490x2QxoxNBV4o1FBjcFFSQ0VQkFPU4mipxlsjCKmaSaZ6smonLXHp0iz&#10;d/cGCx2euyQQyXKQSxKCpkkDF4cAsFPgl1jLIVYdoHjaR24Y8tfdk542fftquPdHlmW05Ov2dpf8&#10;egCymNJHAZ7W5mmQxFozFQR6wrLoYaq2tdv/AMznZu4YKrf3We4dyZTvCTrredHm+xtvU+Ww2/ar&#10;tjcu7MNuGkq5l3MMrjMx0/jKnH43ELiYaPHPTYeiijjnJQhwu3TX9gvmYcFtLKUSy1Vbn8jFnc7s&#10;mbtQVUL5SlzeDxUe4Kyp2NQYjDbb2TXfb19VK1dmIZSHP38kflExci8t2tltVzv20grNuRgmYya4&#10;WhVpCBqQMgkaSMhNFVcOrVaVtXWBvNPuhu8u4br7Zb3sj7juvL8htLKSO7itkRpH1TAIkMiSI8tN&#10;BaUoEK+EEVs7TPw/+JHxt291vS/NOgh3V1JhfkDszq3d3a3X9FNuroWgSq23tKt2zXZ7P9e7cyG5&#10;K2r3ln95yzVNJi8NFtzE1MBjg+yDtUJXFB3ruKk7ugyFbg8XVb4hWtq+voWwOYh3/wBZ7jparLik&#10;o9u7gzWYphW1m24d14SjpcrDS4ueqpaGknW8tmV52m5QseV7O03SXbrb6m/CvcRklGxJHG73CBXd&#10;maPwyzCMkMngS6YQSOhO3bXce027Xnth73bcNr2DleOOSQNMJpIpL6L6hPDG2vOwLm6aQ0uJESSX&#10;ITvVXbZ3W+R6b/h+6tg5rZWJ7S+T1RD3Lm8DvzrWj6B7roTsbb+C212Lu7D7HpYZ9qUnbFB0jlcy&#10;aabcVZjMXJuSqokrRDBJI0L7uPqTGd4dd7X2hiJN4dC5LqfeeJWkqsBtbdm18pt3fOxMJQYzNZDq&#10;uPc/8NbL7aNBlp8fQ1jUlZi8xSVcktplIT2Atzg5Qht5L7ekW/e6gEAu18dYvAUzMqtGtuLeSIoZ&#10;lidw0XhvIsRlLyFpt9g/fPnH2k5Q51sOXdqXcLe+8KVohd26fu8yyzrEZGeCYXUlyukyqCPpvD8N&#10;kXUaVg737s64+Ofyg3p3H2rldh/L6h+TPRO6eudvb+zm4tr7i2H2r0RvXcuZ3Dg9nfIbAbU62Trn&#10;btRtuv21PUZB5RRvT00JooVMMlZ7M1tzbFfH11lMZRbsrqullw1bjpcrWbj3niuxKPdWTr5o6Oqh&#10;3JjZcU8GOljjE9oKqCWJ3aIRinQxtHvMPK3KW480WtvLbSWfL8diAbeFyYJQy+MK+DqLFQVIa3lP&#10;9lEi6Fw2O33vN699ouZ9w5Os+WI5uYdykiltdx8XbwHSJEkl02rHREyMZID4zaWVjIqM5QoCvxJT&#10;+W5u3v8AxvyU7rpNu9UT9a0Ward1fGjYXQuC3f8AFCq62yGzMhhdvxZTbe2MFvOm3Pu2KoydLkVr&#10;sTQ19N/uIpGqJVyE7VDT91ZZMZujbm3JZZaFt64zRiaqtwNXk4Y9zlNxVM1JWVaZOWngosdQ7XRX&#10;WMjyS1asCIh5Xivc/Za+s9v5k5shjrt+3OJpIEkEP+LEzO7NMG0tIqfqyaYmK6liUlhV599mPvr7&#10;o1rd8qXPLTbl9BHbw2D/AFKRNKTHR4kjFiWUCQoivcyMzgFlp/ZKQLs3+SnDt/ojcPyIyu6KaeLq&#10;Hs7c+a7529tXcW29rrtH464bP7SeHI4eGfCS1G9Oxt8YvsWr3DDW3FLh8Xh/4S9NPkglMkehlemp&#10;stV5asw09JFQZyuyuZwUc8cOJyOKkkxuWFTS1WRnrXJraIpBEiztJLC8asXjK+w5e8h73vfLvLPM&#10;vLtkKFYkitJpoazRxySMPDdyRXwlkd0loyRhgwGkRtLe0fe45b5U5k5js/cfm87Xb7T4LXlz9JLd&#10;/Vm6jUWo8K2sv0Ba+JGheEMJTpZyUk1kEt6/yyN/9t7P+M+6fi71J2jn9wdzZyhxfSHSne3ZvWWF&#10;yue6jxOLru06Gq23m4mwmAr4Mzs56/K5OTKVuElx9DWwyxUTrUwv7K+299w5zPbdajosPKK/L7H2&#10;/wBr4GWixa1W/wDOnEy/a5nr+OmxuCbsHExPXUomqpc9X4/FUyCokmohRyLPmhyf7f7X7c8sXmyQ&#10;bxHNc3HjyWN3DatGViD631JI04WVElCxGdXR0V2WOQQOr4jfeR5a+6tzg27+/Wzc1nmNd9mBt7U2&#10;28beoaALb3LyTyEaB4sLyCNrWIyMxSIvqVht0/EjqHu74m9bb9+D2IzG5NhYXYFH37vL4v8Ace1M&#10;dtPf9L0j1VufeVVvfYm0O7qrdcnaVPgt/wBHRbk+1oaddsU0WapqKd4FyLmf7I8lBlcVU1E0VTgM&#10;rivv9wVkmSqcjV0ObrZVylNNuKfImWgyeYmp8JTZQQ49KSgmKCYrJHGKREdcc+fecdutNxHJPNEN&#10;dpSKMtIzyqpBjZwBoKsjrKqElmJUOIljZVZug77UewHuN+4OXvcn2ggTct0pJohVreAWLRssShvr&#10;5Qt0Z4JJm1NANHhnW4kYK2uD84flvhsvm98fHL5Qd2bXrcFsbrfalPFPt3bXbdFQb+ymG3DBtGl2&#10;bHhNv9Y9awbM7HxkGJn3fUZXMTVkYxlYcYZXrzU05SdczZJKymbCIUWqjk8dVJBIGWnmR4atQxZu&#10;WXVF5PHKhFrLwPePvg7DtG5W0+28yyfSLGwjZEkXJUkIQRgjtEhTVGTpdQSGI66e3u3c5Wmz2dxz&#10;RuCw7rEivJ+lGzaqEnujcjTGdQHEkH4qU616cnX7T2fu+lyfXPZOVWGbb2VpsNmdoSbo29X4v+PY&#10;rJ4yo2pklr8fhZYq2tx8gpsu2PmqsbUw1BCNMTNpdajGZeDEIuenxlNQVmKq6mIYml3Fmt4qrZ2k&#10;xkxGPxMFNiaajaiyMbCQ1Du80hU6EEjJL/KXthyRf7vt++bXNI87xpIyGjRtNDFQqwLSHRHIy6Kh&#10;XMYUso0NXmt76/3gHP3J/vdzLt3LtsbzlmOS3jUMILf60JbJ4jBp7AzW5idWjFQyskZ0VRo9Oxr8&#10;Bv5OvQPzF6F2V3JD2Xv+XtanzdHFla3dFNsWo6R6rr8Jgctm8RtDIYrJ76rsp2JT5XIYpaxKWlp8&#10;YmPxtav3lMZoita/0WHpafEUsuL1nGUzQPS1dPPRSip8qxxmCseWuydPVyJU1BQNS1JR5FBVmHLG&#10;fM/L26WtrcW128Mu/TxO0m4TM0ehZHLhorKEsoCmiMzRlmGlWNGqQ5L7/r7sc7jnrmPXHabm8Jba&#10;0QOT4EKwNG1+Le2ZfEERkB8IBNbFVBUHoovyG+L29ejdw9i9SZrCYXdvb236XceR3j3tuatzO1hQ&#10;0uZ3BLvel3hsrpfb2Qij2zj49uVEMNXDlqGacU0jCVIPIqxN0tDT1FSK5qIxJIySkF0eRXijMYBd&#10;Z/Iw9P05U2H149402UO72sNxtr8zxi2VZF8enaUkYsGaF1DJ4hFBqAdAa0wQOhe5+7vLS7BtvLey&#10;8rStdW5jAsg8oAJYMVS4MZRyoOo6XIY9pIbHVMdDtbMCes/iO8qClwqxZeniy7TTVMM6VrSRDJzY&#10;aeE1+LGQqY0K/cQxVEcYDeM2t7x5etrMfhpJmo6l6WOCaoNPTVFKJ6o0xWRadX+sZeTSOLcXBt7D&#10;fL20bfv/ADatpt9+km7yXCxq5SSgZgw1AOVRm0o3a5CkmtSKETNZbry7b8rpPuDm0iu4NWhhKzKF&#10;KgkUUt2swXgMNwzXpl652zltw9nba2jFuHbcB3PubHbMp9xZvHrkttYQbilbB1G4KyCH7iSb+E0U&#10;0kytpeVHRmiDsNImxVkmNlop8aYZaB2T0GohjNizMKiOpqllaRISmoIpBYDi4v7GHt/ui/vu/tt/&#10;2h7rmFPhRhRQ6gaY2VUpEzGgLt2ChDhTWmN33iuQ+V7zZJG3Dmj9z3IAVXVJ5meMsTKGjWdVcBGJ&#10;GCQaaKELQUfjtlspHvbK42fYuW31laQ5GVsWcZFRxJW0YWmwtNMlJjpqnbsmRy0ccUs8xEUOrTMD&#10;dj7VZ35u14hgINsbp3Pltwfw0UuQwOJxtPjKClrTl2XK7mzmSyFJh6Oip/4Q1PopqeadDPTmWLTI&#10;JveSnK95uu4+KN05UitYfqzDKzys8Q8MVlDKrLJJVO2N4q6pClVEBDnkxz1yz7P8ne6PK0A9yRb8&#10;m+HPIa2t072ZFuDGgVDLNO81xQsNdIdRAYMrRrsefGHp7tv5C/E3trftL1j1VtHemyt0Q7V3tVdg&#10;94JPke6MjtfM0m4MrtnYHVGE2dTV2LyWJ2PmIYKepkyaJna+jkFK4hDBUVU7gqkpYxUTQT0dbWKP&#10;tYrSQQr4+ZoGSmM8xWqjDFToVjIWH5vEHNW52W4315s3IMDWcFtatK0pw5kLuzoVmWIR1jIzSo01&#10;Yu5JPUH2l+6vc3FynMHPdq1tzOr0ZTIs/ixINKkmK7aFaINIFGIXtFPKibuDufb+alyuxejpcjT7&#10;E2ZtKrrsLmajC0u3stX7hye4WyOcp8m2RjxNfRq+Oyc+lxNVzs2Op42MgYNG1DO+DJzRKzxtI1Oh&#10;QtH4xDoiZNXmgdY43JIJUXt+PZJy1Bv+z2u279YUfQWYsqLrdkZqouknW9AKKa6hgmnDIr3L9hvb&#10;3c+SRsc8vg2sMUn0zE3LLE8ncw0+ORQPQ9zaV4LpFR0AWyd0b92dn8T2BipTkag1UU1TXLj6M12Q&#10;r8aAaqnX7Ro/usjHEdel7iYn9zWCbrivyGQz1bQPjKFgKKR1mpm/g1Uyz0kqTUNQk2Sx61qPTPJI&#10;8ZikChJCdOo39y1JzzNzZJtu3cu2cMVkII3JmfsBmDKFZGAiLKq6QHLiSSQBWRl1HlfsvszyR7Z2&#10;POknvHzEy8yyyqLZIorolvCLeMRJZyyIFlBjNXRGRUr3AkC13P8AzB7L7Hxmw9ifHLbtBt/YtDtb&#10;IyZTO5LdOUpMfLh+xMacTldsZjCZSvx2056dmxQpquGtgyD1+UjjRKkRRrqSy7Iy+Mjwmd3FmHjg&#10;pFr2oqajpamKiWurBIDBJSUuRrMhWmmmCosj6wussigHh7dNm2Pl/b799nmTbdylWNZb2WMXBmWJ&#10;1CkJq+mhV0QaqLqc63ZjTSuQr/ef3H3ng3r2e5X9tV3bebiHQi/vFbbUunWJP1rW3UFVBfR9QOAQ&#10;tUiofZLrLqfpnAnNYSuj602XuLde0otxb83nsTbfbHYzYPZORjjC7f3JjsdHtraFPvZvO89LDjF+&#10;6+0C1c86R2dqnzNbVbnhy+HraCTMxYyposXmMliXlo6aOvgoYMhDJRQVOJqqinaeNPFeZGFQEe7A&#10;FWf5m5pfYt13F9pgSaw+sgL24LmSasTohWSQao3USfrCMxq0K0oFFVEqfdm2Oy+7fuXLvueP6t8w&#10;vIoZNZvAqpe/Uo+u2nkgOuJNOhjqDP21chTno/k3muvO+8nu7a8O4+2OosZ2Ttbc+d632duNNhbj&#10;3xmcf1rvfD7byNJuLd+wN+0u2sjgcRuCq/jCU2IeknwaTUwWOG9RTZ5M1BJS5HL5ERmn01klcuPM&#10;dXS1VTDrraySOnxryhnhqYmbV/nFdmXVe5aD+Z7PmqLfYvop9G937mVatR0SSTwQrCYhR4p7FjJx&#10;oNFXUQst+2Ptz7e3uz8u7JyldnfoOXE8KK4MM9mDJN3qRHKyAsACC1XbSyksdXcUTstO8Mt3n/df&#10;cFFW7A3H8g93bIqafbm9K+m/vXjds11ZLsjaWDzu9M9iaLL4HA1eDycSeBFpMXVQUtPM9JHFBSrT&#10;hhuTtfq7ZKYqDcG4ts4nM7upI5dmwbm3T/drI5ivElDLVQ46lqjC+ZMVHnKFpEp1qamOaqhQp+4X&#10;WZvbP29ued4LraLqRRuct34SKkYkWNYwHYrHWlH8KSMtVUj1IpjUsupPzlzT72c5+5ycv+0SmblX&#10;ZqHcDWwU3D3ETeEALwRTxeHKkgHhMyyaSzuBpRj4/FD+V9untfrzsD++e3ewczvfH9kZDZtRB1j1&#10;flO28H1/hNm7jzOBzO4aufZ2Sr8FiG3PuTYWfxVNPuP+B4YUuKqJYqiST7ennUmA3HmNwxJjshSw&#10;4UV8WChx9Nl8niFyOcydfR5DLZjAUFNLLPR10WOxFCZHlE5nlIm0xeOHyEk5p9pOTtl3Ebxt26SJ&#10;BMs6xsY3EcUsHa5cxyFo3jceGE0KsgMkihUi1ME5/vC+4vKfMd/sHOvIn7qtLB0BvlvoLw3IeqpS&#10;1htmeAlyAD3Z0gtVlUpbt/4AfH3q/F4bsT45/IrI/JHO4+TuTLbowG0eieztlYDoLHdb7gx+xMP2&#10;du7tGHN0Gbx07b4yuOjx8LY6loIpp1JnhEkK1ELH9Q9eDIzVGN25hVlyeZFQmQrxSzxvXbknlpxH&#10;QZTNV+qjWYNLFBTU7eCnV/GiImge5t2Tmr3WOwrZy8+S7ptVhAIVDqLeRHgTUkUlsyEys0siRNLO&#10;6vMoVi7oSGjX3z+9ksDbDa87iTZRcxOywA/WArEyVcz21oWFFKsKg/ERkqSp1vj/AJr+aN8ktn7q&#10;k607x7H7s2x8f9j7Y2dV4Cg3JS9VbjxSbC27k8xiaLdnWQrMJPv/ACVTnqRFyWYzQOXzhoY5p6uo&#10;IlWWHsjAQ4aXJUkdX9ss0yZOeoaGhgaae8dPKQaJImqaieoiRqiSpDySM91a1gAZ70e5abv+6t5H&#10;KyzsTJAsAkchGdQzNIzQKP7Oph8B2VSD4hdaJHnx7lWZ92o9m3LaZhDY6GYAAmvAoVLmJlqQRpYU&#10;UelM1wfMb5VTdw5bZu+dw7Aow+FxGT6yxe3oc/vjclNt2leX+LL/ABb+9NBU4zFYei2/npht2k21&#10;VCioo6FlljmDArmp8rPXVK04aGqyGAhoq8R1SSwwpNkHq6Wl11ojkSnnlSGRGKtdIha3qUtHnMPL&#10;+w7c15JbWrxQbo0gVEId0REqXRDXXHqLUKq0urvZVRlEknPaxbdHY2bMSSpXV5nSBmmaCuRnh5no&#10;vG5er6TZuNXdPj3RtTqjv/P7x2Lj6jaMlNn81k9vddVWxN27klptm1uZw9ZuPaNBmcnjayl+6NKa&#10;quolYPEYHVljHU7lraemn8UcVWn7ValEaSox4qHdfTFPPIjMEplVi3juSwW1+fZXJyJyJy/y2+57&#10;9fEh41ePxVuoZWGgnSY0SSjM7BEV9A4SM1CYxjHsnvxtDe8298jwRG92dmWOJhqQrIkGuT/QC7Dx&#10;Q6ltYUadQ7Rq6l75+NXUWyOu6nsbH5rLHaOYhq8zsik3/HV4TsCu2ykklDTy5rHYOkymKpa2uzcj&#10;wUkIlEashmMhQ6BCp8hllzNJTVdgElqIppp6aOMokEBeQrLBC8Ol4gCjF14YfU+n2SbnZ8sXnJN/&#10;fbcJqoqGGFJWKUd9CkrKRKWDLRgQatUrRTqE1bPs3JGwbZvvMO27KLa+mYFz4srBv1GBLFy1APEc&#10;9oUZ/hA0g7ntsbYy3W+ZyVNl5KvLUeO2tkNq7b27uPE5THGLddRRUho6ugyWRx+6VzWJCGmrYYaa&#10;rmFYLhEpmFR7eat6DJVUBmNL4OI2LKpEjSodMJ9A8iSIG+ttLD9XsDbfHu2yWF9DCJhckHA8lU97&#10;U1HSwNB5+IhppIJPQoVoYWdLdiGJ4AUPDJr6DP8AlocdBFi/47t45efbDblpspjmespjBJV/xDEU&#10;9HURGsyprVqTPjKukrhGgZFLSRuQVHAMXcD0/wBolDi5PE9BTfdrT06SvLHGilKbQJf2ViYs3qYf&#10;i9/6nHIK+BvS7jzDZrLYXM4gcuyqvfXxMIfEqFFUCDJBA4kqqtXFsWubiItCTpNSPIZ4VOPXgelP&#10;1nT5HJ7ux28uxaCTOYXeO9H2xndw7mnMGMra6vNLJmpqjKUE0WROVxkNZHUv4pNQBRjYSe07tjM5&#10;WtnievoBHjPtKeoetmq4Unir6klUo0oI01+JZXZpJNYVCosCCSJN9yeQYNpa8g5Umd3Piaogpwiu&#10;MO7MwLCHRpUnxX1aQGoxWJudub/b7ZN6s7fmeZYuYQoCA/UGikYYeGhQjSQCTgE1YhiATUd2/GPb&#10;O1sTu09Vb8rN47no9/bqwk2wcTtadsJT7C2009d/fDIdgV+djpJcnVY9semNxMVHUV9WkztI0UkY&#10;hkXNRjzUoY4IojTMyvKB6HIAGhgyyKwBP4v/ALC3PuB7Xensbjxry6kXcIwyqfIHIII0kEihyftq&#10;D0LeXpdnI+p2IqLpl1VGrzGoUL0Hwk0/wV6IvT5bLxVMFRXVNdDX0MElPQ3m1xUyRTeN6cF1P6GG&#10;kagb/jnj2mcviIoHg+0aqp/H+uenUhmDoUkiJlEw9fmDWKn6fn2Ntk5m3C/guhuFxDJqNRG4Vsiu&#10;ltJXTRdJqV01IBND0P8AY94Se0uHutMjH4VapoQcNgAYpw+zOMi31x2iMNR7ibcuD2pv6mykEUFD&#10;tTdwys+Ko8lR5Cino9wxR4OsxE0c0NDS1FMTBWU+tZyWuBpKYzGTocVE1Os88s11iijZZITPkGjl&#10;aOC7RNGksgUBTp0g3vf3NHIHtpzZzxJZ74NvtV2t3LMxeJqW4ZQ7KiOp0q2rUNQYnQKAdxPth2iT&#10;ebwPJGgt61YVwIxxIAYcBU/FU0FMZ6Md8evi92X37uTEbux23Nq4vZRyUm5NyV33+Nq8bt3rvHZ2&#10;jotzZ2LbsWdoctW4jbbzOZoWq/vJQsYuq3lPWyt/bf7Ep8XWbd3Vgdx7TDZTGvk9o5qg3FjP4pga&#10;qpxO4McmRwctRFVVWH3DjnpqmIt5KaqjeJwrKwCbY+SuQ7Oz3jery7Vt1uruVYpZo5jGFWRhGxyp&#10;BdfFgGgMAY2Z1JUoMcvfzd+aOUuWt+3X27kM+5WE0Y0AQqSjzeGwrcq8YKKQWBUtqFKq2QtKr4tb&#10;d6a3ju/bveO19+dZbyq9y5iLA0PevVW9NiZCg23kjPX7E3FmNp7kpMBl8NUbxxlPVwU+gTwBIZZy&#10;JFgdPYmw0s1ZWZWlpqmoqKWVqRZvPAsQK6JiiRxzyiRB5iSCh0tpuRyLx/c8iw3X017sotFj29HI&#10;kSRss5UAsX0GlEAJdSUAwacIO277yL8m8ocvbtz1y7M/M25PN2eKFYCCXQQot4JIT2shUAIWL0rV&#10;WoCVf01S5M5TBbS/uTX4ba2No6vHbrwVcySLksm1JWRVGVqq+KHI1cEFI9XSypOqtTsQwfxxRRKH&#10;udpP4jSfw7+LB8UoqoMjJTxVH8Qp0XySSY2jmxtdSyUmSlqII4y0908bOOCQwkT24l2+03Lct0O1&#10;JBzVaywGMeMhSUkNH448dXiohkjlRklHhkGQ/hKjD3T5v5s5g5Q5CHtftH0l9fLNJTXHIBo8Msrm&#10;8QVBq5wQagBKr0aj4djr/p3tio7A7p64WDdG1jtbLdSUWfqlxex935LP1v8AAk7Wz9Pubae6n3Ps&#10;fE0GROYp5cRM0lNWwRzoNKaFnYfCYiLbr0S5mWOspdv01duE5dKTDYCprY1ztZkoaityop8AlJQ4&#10;LH02sUzQxU0bANJLIzgCnmDexzdd7RfX1jC3MKLMIpjl4rZZZ0kkeWN61SokBmHhXExZiNBkVIE9&#10;wPff3h5a9y+ad/8AdS3C+xO3/TiNFazd9c8FrEAPpLc7kaX8rvlZCKUULFQk5W9MV1/8pKD4/DoX&#10;au2d2/MbsnuDu/BbBh2RVdmZXsrrnqfY+9vuNnbyFcvYFHLVZ3MyVeYysWQ3SrzZeuWeUU9HTRRh&#10;nPcnVmN3TFkYd7YquzWPbb9XJU7bpqXLS7fyCZCNYKojI0edodr7mafFztTHFVhaNBP93GWlhWyr&#10;kOwv+T+XmO37wmz7rIsqC4kihncRRSstZg4kh8KVCxUvpWVWDYWJWWKea/vtc4/6+HLm5e127x73&#10;7dpVJLXRBam6kmtTHGhe6sGvrf6eeQMWRW8RofCcKklehi+GnTlJ8V/ih2XWbj3Xsf4k/LzJdpbf&#10;xewfkhu9tp9i9m9U7Z2BuwZN6PMdV0uL3dkdk7Z3JFt6tmO7aNI5qlJYcfUkUhh8oCdy9zdefHrA&#10;bK21m9yRbRyO65cls3b+WzkuXzuN+6xO0cnmqOrytVWF6psbi8ZhPFI5mM1TVSRQqzzSoXMOR/bz&#10;bPdzm2Dcy0e+7G7osLwolo/iwxSXEiSwm4hmD3HgtqluXjU1qHjR0dehX3TeSvdTmN73c+ZOXv3d&#10;yJL32NmJrO4MBlElw6/UQyJMyuRKyeOFCs2guAY41QXx8+BFZ/M2+QnY3aG3qfE/JnZnWuZxW9+5&#10;9xbHwW2PjhujsTNZTsWobJ7ExHXsWUx2F2b2H2VSQ5Oooq2qnoNvw46lkllmx7iJXR28clH3r1Rs&#10;nbuH2jT9w9UdrVtJia3JU1btzJbMqdhZugrMjNuDNxVc9Pla2jqvt0QU8EQrqatmj9UcaPIBhtP+&#10;sryHz5zxvXNM1nb7nPZt4ts9tcs8R0ykCMlXtmR4WihE0BeK4LagQoMkmVmxbpytsdxfbne2cUri&#10;OjxanNQ1VqKq6MpVguFkVlpVaEkr3414X4zfAD5o/JDuDuDs/afx4776N6l3ju7F9RZ7ZnYW1+09&#10;v9t6MhSjY/XGUqafKdT56lyG39xwY2jylBVbkwe7tvztVxY96eeeYBX0J193NsfuPfOH33TbL21s&#10;rPZjsHfoyGC3BtTMVnYVNmNzUWL2BDRbKpdlbZznW+I6423SQ4wo+QyceUqKqSpadp/K7GHPHujH&#10;zPsW4XWybrdb5zRtpij2lv8AG7aWBLhFnvPqCxSGcQ28JiEki3BZvCWR5DqICXuH778n7rzBcXe0&#10;81PcT2aCNY2jnMgBGgrLM9tFEZE0kU72ZArMzlvEczP8xn5NfH/5M/C7YvdHSO5u4O8+0tinpP4/&#10;dHZ3cG1Pk9tTKfH6qq+tansf5AVXdXZ+T33X9L/I/sTsDCba+9nkx2BimxsNJSRVcM8aLKx16bEQ&#10;4iKrosY1bQQGlA/heLqsdNTQQU0jPJUwY2kSd42EE95QABJYMFZvri5dbst7ulpue9W1jOUKkNNb&#10;zRANKC2kahG+ZKhBoopoKEHUYivPcuHmveBZbLfrJNZByVRK+NqWulneMBBE4NKEhgSeFT1rx733&#10;xv8A7Ti6/wB6dyYDrrfuTyW6MlEe3Oy8J2Rt3NZfIbihc43aO7Ow8rlNuYvN4SmqMMY8Q8zGPEBn&#10;ilqIKQXAm4/a0DyRQwT11O+icRTUtJSz1tVI8Aj/AMh+4r6aniFOjSSSGcx/oGnyEWAHG47lzJt2&#10;93F7cFl7QtsFZqoJNRbSSKkERjVqVUjJIIJK9Ypc4/eq3fkhN+guPbQbkjeGrytusFrHG+sgIzpa&#10;vksKBQPEDhl0EEN01dN9UYXtTI7fyO7e79rbcbIZWOsqdm7o657Y3lhMXtnAVBzvk3Pitu46pydf&#10;QZk09HDSLhmqY1o5ZGnqaBlGtwxWNhoKCWiaJ8hUIsUX8QYy0Ez+EWlkmjkVWlldmZibAeQ3sBwA&#10;xzFzRsqX1xcbnsTC4DahGJxJEhodMYVUHYp06VBBVUUEk6izkGye6/uXLtHOvLu8Q7NyfNFJhooZ&#10;7gozYcagpVsMvdr1BiaDBAN723r1lg8/unFbg2q2d3FDnf4jTbdw256iTrnblTIZJG29hZqPK1kt&#10;VtumV6WCFVmjngp6OONppirSPHy+XohBloaYrS1tHQzVtFStJX1RrGhpjI1J+zQ1kqXVQ4OiQkn0&#10;g2t7l/lVdg5v26C73a8NvCzLEp8BmXxGdmUh4mjI1OHQ9upzpqrUVTBW5+2/vD7XxbPzra8vnf8A&#10;a0upPqCLqzs6KG8HIllkY0Y8VBEehiDRgwNp0HSfH35E7kxeyez9+/6BcFuuq21s2i3ZL1/X73pc&#10;Bls7lly+NzM9RjM7sikp4Kowz0ckk89JG0EqtKPRf2ncfPSyRJ9xUVEiVEelfuI2ZVZxeOD7UDyQ&#10;mJJTquzc/S3sAc4bXLt98U2uCBJrdqsEqjECmqZpXJVi7LgKFNCRQkV66Fcg8wbzvltHJJsbQQlF&#10;YN9RG4r5KAFUinGvn5CvRCezttDaG5arEYifCz1m2MnUUchwDyUTVwxk7iq3Cm4auSooa6TK1VMT&#10;A0SAKhAtxzGz1UiS08lE4jEYfVLGJCZEUoChR7yWFuAQTpNgBb3fkbbFvPr7PdrcyyTDSiVUBZDq&#10;0vqBVK1PGoBOWLcOpq2uxuHLwzxd7UAB08TnzoOP5E+fUDrvDUldU1uIzVDLlK7MQmhxFLNV0VDH&#10;jsvVITS1dRUmqx9FM0PkvfzJTtKA8jOoKl4ptwRYyGSOYy1MwWnLMY3ihBkUvFGKjxFGbRyQBcH6&#10;j+oRn5QueYLuNrWBIoCXIAId+1iHYR6waAgjJoMGueis7ZLfuDDhSScUrQHjpqD5EVOMD8kfN15l&#10;89/DsjQrRQUtfLlIo6Sircbk806YoqchV1O34a58pQUqIW8ctQkMUqofG7aW0pytykeVlZpFFLIt&#10;1TVIGjkMjR6oxaOMKw03JY/TixP0Hu3csXXLMFvLGUuoD3MAuUChtJY6mJD1oETJ/i49HFht8u16&#10;XqHHEinAAEg0qePyP59CFh9hZvFJSzYmD+9QYvVVdBS0tTWVuMpKcP8AYy5Jl1t4a/yWSKB2DEFb&#10;gke3ZsKgo6SaVo7NGB42lH28mqZLsJBIY1FRHYE3Iuw9hZObJ/3puNvbBllEusSKlJkKow0/Dr/T&#10;YggVB7c/IuO4y0IjXvrWoA1YGBWnAcRShx0lqXcFdrrnooZqWpoMwKqTMUVKyZrHyR01R9vSoTMm&#10;QWPHSUssmmJRoCAyMLrZgzFLBSVaLTIq+MeURXNotIZnDQtrIVVJOlvqObe5O5A3i+vdm3OHcbkp&#10;ZTJ4RbQtJHeioglUChbzdCSM4NMCnab6S6ikSebtbtrTLVFB3ClCfUZB6GvrfeG5dxUu5qfN5qsa&#10;k3HjxgKjJzUFNXVG4MvUx0uOx9HJmnSKemqq9URXqIneSJCdQfkFg2f2JlspXZyky21Mph6TFVMc&#10;eKzFfVYrVuFZqp4RLi8VjaqrqaehghhDPPWCnZtZ0xlRf2fe6/sF/Ve6tDse4+Jayx0kBRRGjRxM&#10;8hMxuJX1Fmj8OIortrGKI7dM80cpR2G5xRWcwaAxivGgIQahXUxJrWgI86EcT0ab5lfy/di/HvD9&#10;Z5frz5AbX7VzW88LXV299jYbaeZTbvVsu2th4XcGcx+6uyc9VLjcpuvM5vMSRY3BY2mqpY1iHmqF&#10;dUMotVNSmZo3jjkKyIwPkiezxTJNF421BUCsj2JB4ZefeNljaT8tblBNcQ6onTCuBpaNlcNgnIIB&#10;HmFNARTHQOET2F7HLLGPp6Vo2RQqQcccioxUVPy6rDwHl2VuChyE1DT1dNOsifZ5OieroMnjaqkq&#10;6Krhmpz+/PTyU6SRh4Sssc3KkMAfbBU5OoqayZ4jSCkEaI6szJI7ekWWyRxhlb1BmJYfRfrb2NNv&#10;2Db7XbLeK/8Aqv3iXqrKqtGgqSSRUswIomhaKT3OD0RXu87ZtFpLLZQh9y04BYqpNWydasP6NDjz&#10;Na06X2J2ztdcbBTeHdx3FUVUcmM+1oKfI4ujpDK0k9XVGaolyOSuAKcU0MMUdwJXaT/Njhm0qqmG&#10;npjPIYxFHNIIp4IIzGzRrHLO09RSwmKJgWa7EhfoCeCO/am0262v9x3TbLOH6tJHiDTQvJSiMZfD&#10;FJCr+GaLpAeq4Hn1CG/e7e7+3l4m/cwW4dJgWCh0AAkOkCscD14gVK0FfQE9D98aNqJuTdWWrNrU&#10;eHk3PJJlMZRTZzZ+SzxlqabE5muzVBgsZjMZlZqTO1tChiokgjRxOg5jU6lSlVjK7zzffSGoQIao&#10;6RHOkyyxpLHJLLqvaG5uW1AtY349yDtnP3LlpbbG/IcEdvuco+l8X9VGQeMK6IypU+MaGsZWZELA&#10;+vWUXJHM8m5bLZyy2aWu4yBch/ECq5DihRFU1Bp25oCRxwv6Ht/ZuzBgqDqPADbW/ZZoth1u4647&#10;jwmSwFPQ7klgz9NHt1IJafVumoWIySQPDlKOnEsNvWHCR2LVTY7IT4xJdwZijgNVk6LPVcc+RFdD&#10;WzLPVQ/xk0wxglo62sMdNRwKiR0qKsYAHsX+9O2bRLyjtSbrutk3OVwoaWPWY9GqSWSNxbw6QySx&#10;syvKzGWscOiDQrBD3na/s9t2L6mZklvASXUVSgqTWgFMrWpJJrT5gHI+fWy9u7k2D1z2HmI+hOuu&#10;7t1SYjYW/OlNq5/GbCi66yeMjzWP25nqfpyqy9TvE4DdmzKDy5/dWfrautq84YWeJEl8aiZ99FT1&#10;E7TUkbLWzU1qiepZI4AkUcki3oo51qpEZ0bSuhlueQSAYt5Qkj2fbpZVkeXcLC3cLDGjB21STL4j&#10;eKqiJGHYZJNaEKtAajrD33S5F5p9315WXZb/AOj2dDIZm0QzA/B4bHVJFJ20cUQ8TVjQDoiPT24s&#10;VsOmzGayc2Rz+5dsbaqaHD4PC0uRiyNQkuTymLqaisnz2PpqLbOKq8ZL9u9ZWRVkaLFEpiuxC9Yy&#10;nx+SyODppairoMdX5U4+Fkp8rXzDcFXJ4qCmx2Ox0JyEX3k92lnZ0ipokaWRwgPsz5b/AHpufMW5&#10;S7qsRkvYGVmEUbk2oWrJO+kxSLWOpDhQQrSKoVXIiT3o91x92j2+vNt5VQ32+FYu4uINJ10eRUmi&#10;uUICjTpBapZRq16ATY/GDonf/wAqe1ew6PcEmKxud2/1xUbs3HWUuM2BlcdX9L42gpslmsn2JvPK&#10;7w27s+viwNMmPipKaOlnrMrPKqRwosTyI75Ta8tHWiBZVMV5nj8EMq0yIpSFtUlTV1DpUzq3AP8A&#10;nOTxpIAU5o3vZdm1Q7Jcvcl0BlLlfHNGqjAQxhDACfFXSdKEalqCQgw9hff2/wCf4jH7jbb4W4E0&#10;juPhSrA/paIYIwrrUJRjUlc0JAYpfdW3dnbJSrqOuc1Pl8Wy0ON3Djs7k8dHu4Vs/wDE6ykzdBQ4&#10;dKVcvs6jqMStcr06tBQSvChaQSr7bo9mUuPklyePp6OglqTSy5ZUCRGrFCyCmjyNRHeWqhSEBLNc&#10;BBYACw9hC692L3fkfbuZnN4yqwgnCKJYzIoUyR6fDUOukFWcsaVQsyk1yevroRaXhA+iALeMWOBS&#10;tfDIzX7QcetKBfnPkx2D2LSYnY+9tz57s+h20N0YPrM5yhqso22U3xqfcGT2Vh5K+LH4TPVNdTLV&#10;K6RPKan1NKxsfaU3n09gN87crKzI08NLWZXbuY23TZqim/h1dR0OSqY5pFx+ZxM1FmMQ65Kjin8t&#10;PJHJ9zEjqysur3K/KnvZ7i+3u5x7cNpll2zxBRmDteadLK4DkuxFHoqyaljAqASq6Yx9r/dv2s5D&#10;9yuZ7Tat7jHODMhnjpcKBSNj2h4zAp8NqEoWqKNSpHR8PjV8/wD5i/ETNdXVOJh3buHpDB9obe3r&#10;VbezcT1uRz9bh8S+0Nw0lTRZKvydNX1Vds/MVmLhjyMVRBR0s2mIeiIxqXEbblxOM29Q1Uc/8SoM&#10;ZT00td95Lkq+q+1p4Eqf9yEshra6876jUzDyyfVtRufcdc03W9Cfd96v4412q+nLLE5XRGXYsgkL&#10;qpRqL3R0UMRXtJ0A25W95eUfce/5ij2DcSbxGVnAjlxUvTSWiRWHbQFcefAVJR/kZm9013YnbO6T&#10;Eu2eo+2u1N27629tKoxGC25gMFFm9x5rKbbp67ZO3KnI4fY2Vp8LMkJxeOlFPSRnxRSeIBfbphXx&#10;tPX18dLRU0NVM8aNMiwyzV1PTq5Q1TKhSpWLUQCzFSGsP8S7c9g5nu7HZ97ivG+kMZLkoEWOZiYw&#10;gL91TUEIykxgFtNMdR37q2fK/wC7JTzKjXlxMdJH6kZ8NeBPhEKKBaMY/DLUCkjBCXXN93ZfA7Br&#10;Yd4bnl2ttU5Cv29R5LIZCXbmxtz5/IRwVlLteiy1TJHiK/JSUsE708cLSR6PNp4Nsk+UzOVxoygp&#10;aiOUxsIKd4qVKuOMziOKZY6QOCpiQNpJkIRhcrYj2IL7eNqbdLXlrfNzaQRnvlmZ9GoRljreQmPU&#10;Xp3I0VGAFC2BGntb7U7M9zNdcpyRbfZTBidAMpAqwACtIrrUahUgggsRxDdCT2nuWiwnYi9Ydkbx&#10;ouyY9vZWhjym56bMZeLa+Rrv4D/Fc3QzZLNUtIJKqnytY1M1RElCEqICw8wKkOGKfLVFP5aqZHnL&#10;eOSDwGmFOyEA+KJmkcu6H6ueeeB7ifmYcrWl99JtVlpsgpKyBnfxQa6SxbAVSKUUmlRVmGOsj9s5&#10;clsNlXar+813RbONOkmTxBp0MVFfUEfMDh0VjtLJ7Mod3s21cHPi9trSifGVldmMfuusy1HV48Rq&#10;2UzGOx+MpJUQabwRRF6ctpd5GUn23ZBauCd2cLVKw/aV4ae0chgP7gZLyMqup4GkG/J/Hs65flsp&#10;4bZbV2tpENZGWSQFl1/DRu1SVbj3UpgZJAj3i02O25cNlPGGmfBw7aiXrlcgUrWlRWlKg9YMDNRV&#10;81FPQ68DJTAy1ssGYqKWeeh+7jZYI/vBIlJVvj5bXPlta+k83b4a30S/e2lilj8cmiaNHYGxZBJE&#10;VAbyDhSwIFx7kc8vPuNh4e2QtDdI2pAySMGWjKGIc1p4Z7nRTqbS2KgDHTmewstt3+L9TxFlHcAd&#10;JGVdRljXu4KThQVz0P23MPlMhjaOXa8E2Ay2GyVLlMSK7E1eShlRIpoYci9LWUlSxgixsgeonp6S&#10;aKebxyFUuFCwxlSmQp1aKRZIlJUyRFnF1ZdSXKgXF/6e4G37b5dovZY7mJ0nJ1aWoDmtDQVxUeZP&#10;WSWxr9HtVoStYvDWhBPAHHDP+rNOihbzw+S2zma6kzdFV43LF4pp8dkIRQ1UZkjLQyPAyrKImWxs&#10;CzAG4Hvm2PlZ2K6VjJuus2Fj9NR1A8jk+2I9yhjjRXUmSlDTH2fs6FSXyxxqCtT/AKvl1wptzYyl&#10;ooI3+5lrNDJIlMllNv1EMUa2kH+nvrx/bAgudN/WAOW03sDyx5I/2Hver6xkPh5/z+efQZ6RXF6r&#10;MxZQGp8sfy6wRzHKzpMkCq5bVHqW8MazyRrrsfF5PCjFrcX024+olQQR+JFSEWj1D1rpN2JJFiwB&#10;YIf959op55DK7yS5bPH/AC5NPPh9vRfFHpAGnHULL5atqMpUz1uXlZp5Y9DJUTSQCOGJY0m1pHI8&#10;cOsKbabXBF+biNPqiH6ZdZJIMgi0n8lggt+Ta3+3v7UQJDKTXR4dM01VHyr/AKvlTp4W0UhNVqft&#10;P+en+rPTzTStk/CPvMX9rBAoVaGSrE9MNGjxtPPG8ha4J1+or9E0j2n63MW4LAt+kWTQSPRcMPGp&#10;sBc3/wBgPYv27lySUgKh009dXDVQg1IPyAPCpNAMimLZAlG00Gc1rUZrQhmGa/sNTTh0qINpPDpW&#10;KmqhFPEZoVNQaxDGquDJTyJLURMnkU3CsbKCxta3uImQ+4hqUAAdoZY4nQspSRon8ZUhVIsx/N/9&#10;v7VXmxTWzW+lymVJBoe0soauSMDOCP2Z6WNtbkRgtSpBZaDIqKnjT14U6VG36Gnwm5dqZTKwvLjq&#10;DcmAy2ZxdTD5lyuHpsxQVGQgdJCYnSamhdSvp1Bvr7Y8ft3G4Ha+LpaKA0ENDisTQUdFEAUphRUl&#10;PSvCltUelGDcgC5+o+i+xTa80ble8zPZKI5duSe4IrQViOrwq9oJCxCNVApUKCcknq/Jd5Ntm3Wu&#10;wyxRyvHrZ61WpYliTQsMtwAY/I9D92J8it4dnd1dw7xz1Ri9+Pv7tPsbfWSzOYirqB85FufPyV9H&#10;WTIKmlqRSHHUdOIKOVmFMi2UiQBxFqK2kpaem8sqxSAyRh5yiK8p8j6F1AAnxRk8W/tcf1kblDaT&#10;um97rfXVqPoUaKsUZ/AysrMSTUkUNQKnTU1oOh1y54Iut73mS2/SjVGZVJpooVcmoaowCRQkjPr0&#10;8dIbSzO/9zb1r8RtbJ1mMxMGHr9xbZ2e1dUUse3qyoOIlq6yCZqueWjpK+aBHJMr2kLlv1ey55jb&#10;eR7EzNJgOxd27u23tHO9sbd2V1JU7cqtp1FPvfP5vauYzyY7cGMpP41E216GXFTwxx5uOHyVMGuW&#10;Bw0DMLeZfeD209uN+5M2f285cDc2bq87SxiW4QSeEfEhUtLFJb0USsSQRqWKkiljF1BnvL99T2m9&#10;nLC937kva4p7RvAF3X6uFnDOoYqs1jI0QhdySI1VLkjDEJUbOnQo210HNJnP5dvxK6Ob5F7O+InZ&#10;/dXziHdqfIHDT9e4Prurx1BtOi6W3JuObYdFjuyt/wAWcys2Qq9oSfwiKGgeFa1GFM0iF3p0pBsa&#10;F9k7AqcVuHs3cGCrM7haLcjde4JhhYqtsVBuXM4nbuFwdDXYuly1UGm1Y6oqJ1VogLLxOPt995vk&#10;L3H/AKwbfv8AZQpuloLZ7q3reNqJrpOtbbvRCjCkLSuNVHBXSOhBzv8AeT9q7vnfkr2097NvLbff&#10;tO1mga/Vbh4bYzzL49hbH6cxquoCaZPE0t4YY1HRk/hJ/Mp7K+W/SW9/mP8AJ/YtF1P8O+ic5TbZ&#10;39vLYO8O3955eu7FylTtjEz7Z21jsnundPaeNqXk3BiKeJsXX0tHj5snFVSMQXdP/9Syiup6UTIK&#10;F4ZEdXRIwkySIFVNTFak2YluSVNi30C2A95C8v7tudxDL+/5Z4xGySs5ZXRmqdK1t1LLigUNQItQ&#10;xatepo2fcb2e3lff7j6dlNaUEo+XdGPiIpjIFTQ9a3OBzuWmWrO4sjnYqfGy4bOVmXarFVj5a90k&#10;+wiabbtFVVVKTC/ioxKV8EbOjFtRIc8FjMpW5fCYxKOSItS1lbDVwUdFPjYVx8MS3qZTkad6SerO&#10;Q0wpaR20yDSEU+2rqXlrc5b6B76ad7qRldpDIskalQHjXVHplZQMFNAkjZnQtJwxD+8F7v8AL/JE&#10;+qPbRezxssijXMnxSURmAhkGkOKMzUCtoVtKuKmI6y6vxXYuyO7N84/sbHwUtdkdqbPy+J3Fuuux&#10;fZGWO+K3KZmrw2CxNft2Wk39FtWi2HJVZOVZsbTeKop5YmlrGigjyZTGVEySNQZVFqmWSSFp6eap&#10;pH5EbyvpqI1pqQlSSVYKF9QJvYlm0bvs+wXtxt3MvIgkiDxqwjuyHWqB08PRqWaXSysFJ7yxVirE&#10;nqVfannveebeXp90hufq7W+WIrdFI4jbmLXnwGiiMgc6k7lBBXVmuAhkr9m9d7zTYvcfTdVU022a&#10;2lwuY21trcNFtvd+PWodp44IM1jKDNUe5t108FXG96+OZncmlKwlAQ30G48HtLY26c9u3NtiKbBY&#10;Gr3DuGs/iscGNxpxq/d5ySCuGKlkp8TBh8O09UWqvHULHGscYfX7nze95stmS+3242i3seXFtNFq&#10;HVpFmt2h7FliaASn9RzHJG6R8ULKG1SNzo+9HyRzZzX96f2+5tveaQOV7OSKNrgWsNFogUfpJMkl&#10;UYBVdYWNdTlyiqDsJfHDt3akvxs75+K/SPx627v7sj5K7rw3WnQmKzcWb2xldwdYxR/a9b57f1Ln&#10;ZKfY1XuT+9fYE9JT088ePlwqGoqMhWyUyxVDJrp/fuO7C2HsrfeJx2VpsJvPE0248PDlqH+D5Cpw&#10;ldRw12Ky74uKvyTYx87j6iGsWlmm+9p450jqI4pxJEmM3OW37hNLfXO5ziPcxBEz6mjlIaViNDtq&#10;YhVQEUP9mdUclJFKjrqu3brtDDY9/wB3NzvCRqGmMaprOlWYNHH2oVB0spoUIyisCgoM+c/R8fRv&#10;yi+QPUUu5dt7hr+utzPtHIVu2t6ZjfOD23umRvtMnsiTem8dmdf7g3bB1lkaaqwVZXy4TG0stbjp&#10;SqiIxF1nkNxTQ5iKFWyZop44Ucx0g89LNJNHEkppJIZZ6iNizamjfVHYF1ABb3bZ+RBecrfvP6Wz&#10;N4twQrPOFikULqKGUTRxRMB3FZUAZaFHNSA/HtyXtp9HMiagSQpYAMBV6eKrALQiuWUHjXyId7O6&#10;WhzHXWRr5c71bQ7l29uXKS4SXN5uli2/vCgxe2qzLZnbsO+4MzFgMRkaYUMX2VHlqOkhyhnP8Orn&#10;kAgd2x2ZyrVeUzddhnx+Po9xZvbKVDwq0shwWVnwstVHUvMolpZqmlZlMUbIAStyQWBvunsoY/bP&#10;bb6y3Sae+CeLcQyfoLFIHctEI6lneOgUuGGsiqju0dYbe3H3seUPc7nyx5D2a9Sa9uFZ0KrPlREZ&#10;QatbRINSjFWXGadGw+WH8sbffxw6e6+33W5qVslneo+rezN2Y/M7g2rAuDz3YWycduep2X/dPE1W&#10;VztLkcEMrHCwrBFwFZdF0Bbn3nVioaCCq8tNJM1PHL9kI5JXVWlYoGQi0MYbm+kstr349p5vZi2s&#10;9pgvd+sxb7n4firF4wk0CmpQ5RyyGTSKBgGAatAB1nPZ8qQTbENz3JPBvCpYRF9VACwGooxprCgq&#10;AKjUOFCQVSf4t1eK2PmdzZ9qWgz8G3KDeFZhKXPUFYuJ25UEUtGNwU0VWKyjyWXrqunjp6QRCoEc&#10;4meNYQ0ixsomRhVKWplmRy9RTtIalY1nSYhkeXwmRI45YmUDU5Uf0HvXKs3L1zuZ3jbNvjlhAjlW&#10;Lwmk0FVOtUDmNpHRlY9qFmxpYkrUuea2tbaS8VUMCAO5Ip4YrQAVy3nUqAAKGucM+0KjAUlbW1OC&#10;wW2smDDt3cM1BLho8/X4lqZx5sPh33DV4XIZHIxVM16mGghlkkVCBLoVm9tuCbc+0v4suSyVLnMJ&#10;kZ6eXbP2si/fYsSqWyFNVO6iCppYFKywvqZ2U2texLu97ftfuZzLcXFpt42ma3VPqAyN3EodFVSj&#10;a5ZMKApKiQh2OhaxrFz1y3zbuF7t/Ll4txuaISEUOgkIBqA7oqKcGnccaSOPRh+98R0V3jiumM7t&#10;nqLP/H3tnbWE3HS/IVdwU0x687MrcRkKfHbEzeysXh3yG48NuzdOVparH5OnbFUlBDW2XzuY5j7R&#10;XYfVGC7Mr23HW5Gozlcu3dzbOpMRUwwY2mG1t4/waHdWKpsnR0UGapYMj/d2F3LTNFJPCpK3WN1n&#10;b2P5+X2YSfljmXluCwtZCkkl2rvcuJWHiI8qBnjcD9JAkTRyeGGY1I0qAYfermbk7fN32q05Vc7Y&#10;XCyubiE6CKeGVXwpZXD11MAFCHFWyejn/A/5rVXwd2w3WFZsDYnWOO3PujrTsjMdo4bGbm7A3onZ&#10;XVabr3L17uLPYrdW8Mh1hVwYyr3dDTyUWJgxle2Lk1mQzAo6Oo+s+rMJgMD1lTYDGYfa2Rpa/YNX&#10;sCj+xodpzYSOlKUGAp8QsqY4fcQSmaQ0UQlmXipJC3ArveZfcTd7XnbnTZt1gXl3arWC6sZHhjo6&#10;yR3P1rxWzxFol8MzxrHMEPh08BXQqqzXNvFjJe7Id1vliWUSCFfCdtVAARWNaKoPhga6LkAUAPQu&#10;5b5S/N3sOg7f+U+2d7Y7emd6k27sX5G9bd4ZPYuQk7K2Zmchks/h+xt541q/aVYP7qUuBosjgabF&#10;bolOCxlCQm3aeFXRZFuvW2J2tVZebY9buDL1OYr6CTJx7g3tvPPRSx00cFHHSYTAbs3DWYXbOKx+&#10;PkeSRMctLHM8XmaKaY8xpyd737rc30u7e6G1skVx3wiJIFispmaktzHPFE8qy3TA+LHHRSZTHIjB&#10;sCsc5XJhmvt8k8e1HcGCKpUnBYCOMtViRqoKcSaVY9FM2n8+a7uPckC/LOo2XjsHQYfc2T2RnutP&#10;j90n1Sm3N4ZfB/3gz+963fHVPWX+kHO7831vHbVHjXhq0qqSpbMVKVFRj6aWaUR+scfvPDzbzquy&#10;Mvs/NSjfWel2FQbTOaxMcewagUY25is4ctkKiOr3bhUinFZPQRx0j6VkjRCHdif3Q5j3TmSy5d2W&#10;22H91Wt3Dq+qe3SWZ1XxGM0i/qyj6oLlZJRWMU0suo9NXc9vuMmww2+2Bbi9SQjvLk+DqLkCtTUZ&#10;Y0XTTAIyUV8w98dd9sY3o2g+PnTHZW2duUHx361y/wAhN1djbC2vX52u7fhye5oOyt+Uec2jWbv3&#10;fRda9h5Stov4fV57K0mRqDeneBafwRhe5ERR0kq09Gz0oMEVSj/5Q8r1rKIhJCbJ6JASSNSIP1G1&#10;x7BvL5fcd1t5N33wQ3ra/CMalFSOIESUZAWVDGRTUoJGqi1oen4ZtwhS3a4uXbdIQQigqhK1o/6i&#10;jTGAhJ49wFBnJKD17Hnty7tpK6p35/dTcmCoK/IYbNUmTG3IcNgto4ySauOPyNGVqMcUxRjSkSEN&#10;NWOCkUTyN75de5CLM0WZyGQhbBUOMymXu25FXHi+Dny1DVVtbU1WTpaeLA/cUhqKeUusc9MUaNlj&#10;YN7H3uRy7yFyo1nZXm+m85lu9vRkoskUWmUlyY2pSOUxqrgzNGCGTKBiq4nffF5j94OQ7Xlrmbln&#10;eVt+WVDDcJRDZzeAZZLeOzrE6SzyiZ5XRhbRM8Yqzhi0Y6sFy3xn6eh7PwPUFRInyc7+7K6i6jzm&#10;zNr9Iy5vDw5ld1bfxm9shiNnU22dl/tdt0nXdBEMlHloiIMk9S9QstR5IUwZvdVNNQ5eqxeAroJa&#10;asqKRvNRSwTUktDVzUFRPLT1zLLJjfJAQkyvJ5opFaIyKVJryr7etuHP/Lm3mZdr2O7DIbOW5MpI&#10;EJqUnNC08hBmjiRSmFLFImLAx9l+XNz5r5K5DfnvmCPdtxvRNPDeLbx24hXUXKeDbsqN8ITu8M1N&#10;XCkEBB0vxvxE/wApsN1bJuzZ2xdj7l2/tSoxuFpO6MpvzE5LE5nauAz4wuF3TTbekkm7RyKZOSpO&#10;HyEOPocXk0lhrHp0VW9hPiPkfiJqvaW2psdk8fXb4fL0uyK/JPSU+RravEvJVLiqjbU8r5mhyOV2&#10;9j67KQeeCOOnxdMDVPTz6YCMeZfux7dtu/NzPu24pDy9G5N9Z+GRFEzRAxUuUuDcSRPIyMZIrYup&#10;DrOIm16MpouUrVwZrYmbbowNcRJjVgFJqJHcMoU0J+JmCkHSOBru1v5H+Z2Ft7sHuzI7z2jUbb6a&#10;XAVPyG2TFVVuO6/2oc5tSo3K+4Nr9vTSUNHv7Zu2c7W4jadfHhUrszkd1S1a0cM1HBJVI1dm7uzO&#10;y6/aW5aXHbiy2WyebwmJip8TjcxNiXTMF8ZGd55vb+0c9X7Y2ji8ifPXVVRHJS0kEZmdVCo6Cjkn&#10;lvkfm32/5t5SitIFNtJKscYjlllSXUzxzoXunio0U+gTUgCEVnJBIAh25dn3W3a0toAbdy4Y0OqM&#10;iuh1RnIckGgYBKEAsOPQm/CTqHo35H9HfKjobJZnqzDbW2/g+wa7Bw5JMfuXtGh3btnK0mR2xufo&#10;TqbcfyM2/sjsPtLeWwK6PAYnIUFPt6rkyBWGetqYXqoqkTcRl9z5ymw+YrMLSUVJkCzZDK4jKxVu&#10;Ap8fOtf/AAmupZqymx2TyklcIaUFIqRDEan1EiMkwZPtvKnK8Vzy4Lld238uTHb1dbiJo++ZWkQN&#10;CE0K1dbsrZeJtI1MT3YtNs3iXa7MPeS0quvtkqEDSKcMo0jWD3MKLVTShNbnbHSXxz6oz3eeycJ2&#10;vmd+7t2J/D6PZXWHYHX26dvd9VO/dsVuyKTtzaG7v7m1W8ertlYjZNPV7l81fV7gyNNWjbmmiC/d&#10;xTkKqXbGxNt9y04w24Ym3ruHY09Vu3a2Rr4s9uDOYDambi/ufksnXZKgyGfiwez8puzIfw2nGQgo&#10;VnylQ/gml1yRylaT8wc28lc08z79sX0WzhoIba/hjjijaspEhRZ5zIWoJbcm3QaZJ3FE8RiqqEy3&#10;Ed3M8KRQqFAmWgNKsSKE6qg6wpHAs1ACadHbzHenyJ7z+Ae/d6dudHYbYmwOuO0do7H6H+RvVfX2&#10;1eltlbPyvZ2Jy/8Ap6wuDodv732ft7dW8OzcD1/Q0GUq8dt3KV1AkktFPU4+mrY6dx9zObOHwFbL&#10;W5zH061cb09SutaJtbhKSPH0k0dRJXiveasVIhDeqlnZQgLFV9468qcpbdzRzVte3XfLl7PapKoB&#10;jZldxI5YS006QGRAuX8JVAAZSQ3UY7pz3ypskcu57tuQhtYjXVokkYkNRiVSNiNNASKAAA4AUkVk&#10;9AdU7l7W+QGxcb1J012Bkxj81s7cWGxU+Lw+/chV09BkTnW3nuio3XtbHdcf3U8OCqaur/itPSbb&#10;jxtI0dZIIUmqGLf3V1InY3XMnUuW2xLvHa+7YNoZPcWGyeepnxOGw+Ny8VXt2vybZerlyW5KCqz+&#10;0XWpp2hqpnRJPuI5A3iOXsHOHtvBzzHZ+5nL7Nd2Uc0aXjidZrwFJJDqito4o1XXRFcymOa41MSu&#10;fES8ne/Psr7n8233JvLXMEdzvEUTsx8G6RtKqGYFZYYo9fctY9YLKwemip62DfjJ3FtD4w9003zj&#10;+TNJg+nW6uz/AHj1h1N2jD1THkN6fKPfGSwWSzHY23aDZfUeDp9i9Zz4Lb/Z1ItBkGrsZtmurZ0p&#10;6KoiRayb2outKbObez+5J6HcEG7MdDPSbWoKWKbDU2M2rRbH27QYE4eKjwNFQ0s1TV5k1dVXSKGe&#10;CpkNMEjiiiSIh5y2nkLmj2x5R5aud2uI7E+Lcx3RtxVJLi5LPB4RYHxQdSyKJY1FQE8REAjmDcbr&#10;l7ceR2tt5uJH223k1G4VWXumlBoY1Quc9oAbgdQJVCAXX5uVnxx7o+O3Q1B2Ht3sfpXPZw7l+UyZ&#10;/I7S3FW7k7Oz3zC7az3YO4auPce+KrcmYTG4XbmIpKbbtPlsgn8YxcyZVK/JsZTNg7c7QqNr5HY9&#10;HVV749spuIZDKZOo6x3jvjADam3hHVbjw+Vzm0JKPEdfVOax8jCgzGVqZIYJY2K0tXpeIFPt/wC1&#10;lvd2G6Scp81z7TObRIi8UNxcamLCaWQl3h8F1VNBVzHGwdmADrRbbXsWz7iLi5sLj6fw0RRiSQlm&#10;1VevYAVoBpNEP5Begz/l2/BLb/yDxnfWa2BLVtVYzpiHq3YeBwPdlB17u+TtrsRausxPZGKpN9VW&#10;1sr2TVddSY2OGu2fSUuFos49bDeuo3Pjnadk9dx5OgxG4MvSz7PpptwZXcRxm2arIbY/jW69z1GT&#10;/wB/HUT4jdFdV5SiqMXXoq0GYjlCyw088sEc1PAsEge53u9b8uW+9cjbVenc+bFtwkt3JAYNCwxp&#10;E6y2+hEkWYyTSUWQqJXlC6UEa9HXMXMEexfWbfa7qZ5IlALtCAKAKpDqVpQ62PbqBNcrUUNT83fn&#10;hTdUbx7T+PvRmRT5TdgbI2rtjZue3/3BtvC79otgdIdBbIwe3d19O722XuLpjr3Yk6S5qnz+TbcW&#10;0K3xPLm62moKopXtJUHPpp53oXMRFVTMBFrAUlwVWP1+QesG1j+ot/rkn3zTv7Oz/eCwXaeDPklT&#10;UAZqQNPDzoDpAPn5dQvdxaZXKgetMD9g8qfz61SUlq8XuGly+OyH8FyeIq6XLwViT09LJRV1JVfd&#10;UU9BCGEkP2s4BgVVQQkfhfT7RK5OWmnrZ8lXxU2LobVS1yKJNdPAsbLPMUjYmWMofLp02RRcajb3&#10;Jtzs+3ttO3rtu3GTebhSHicugjJDFlGplTwz8URLMSWNaovcaiOXwUEduWlbUMsBQGooBigNaivz&#10;4+Q7U2zX3OOvMJ1ntrI5zsvsE1G1qra1ZUUQl/vHuDIZCgpsNgMZP9lSUmAzONy9DNjZJy0n3sk+&#10;h/FErlc4auxe5ccmYxNZDWUUupFmpyZKctGdF1dgnlQp+V4sbX9xpzdtO/8AIfMDcscx7YYdxCK9&#10;C8bVVwGUhomkTSQajv48aEU6IrqO7srg2skXcOJwOIJrSpJ4jAPHoJ+zupux+k9y5rrXs/bFfs3f&#10;G3Jqapy+BzcEUWco4slRwZCkjd4aqenRJoakSsqtIFfmQJpI9hvnM9Ty74xezMVjchkcnkYq3I11&#10;ZCiCiwuMoadfJkcnJV+GBFqq6aKlp4UZp6h2keNGip53jk3Z9tl23kk8173fRxWJXTFEKMzsZNAA&#10;ZGLKxoWKspYgVpoWQxiixtRZbZ+8J7gFGwqioJJPAMMAgZII4UP8Wkw2yPjzuCp+LO+/k5u3eO1t&#10;rbD2rltrbD2Dha4VE2e7V7G3HnClTsnaUGI+6elqtpbGxuT3Fmq3IiKloaSGjhd/uMpRo0+Gjocf&#10;56yKqLfc1SSSoZvt41lihjhICXZ2dgVuBcsxvb8+257rdt1njtJtuKusIoQniNp8jgKoUBaAk6RQ&#10;nVmnSy43SXcZIo5bbRojABprJGSB5ACgxUUHqek1k+yd273x209pZLCY0PsbY+R2/ga9dsnNbgrt&#10;vVGZyO4/tpqgRywLBho6mpaCZ0SOko4m0veylvrJVnqAIZPLDI4EpW8IjVY7CWVp/GChf0g8sNX0&#10;45E20xXG22Mck9sY7oI3h1KyVBYnsVCzA9pqOBoBUCpDkVxGsADQ/qhTpqSQakHhTHCp9eFR1F22&#10;suPxU1fWZKLD5KjxFRWbZhrI5sxJlJJcpQxSY3EU+Jgr5MLkHgSpqJJKhoaeSKHx618gYtcmMekn&#10;8qO/rlKhxLIAmhQyiKMvIkTcD08C3IA9jxOeYN12t9tazXQIASpXXqYtRmlbsrGoACkK3eAsjuwJ&#10;PpPpLrSsLksErwJycGpJHCg9c4NePQsVvdA3BgF2xJjKCqp6LCUdUyvt+gmOXytTXR/fS7szEDYO&#10;rqsZSrKdFRItRL50jinmnCiQiR4mmoqdjH9nGDq0lTLJG11VZEMDhyzKL/VRzz9PcE7G21x8wT2u&#10;4XokR6rqIojAAkoyspUKT21Ib+fWNHvNd827ZZzTcubeLpI66mWSNCBR1Zk1VLFFoaY+RqOi/bJo&#10;9l/3uqcVujcq1ilWWDI0oqmxdYIo6asixtfDW0qGjoBPNJG0qxytrUrpIYsqvpKKmkhp0qaWSeoS&#10;QtzWtAsTCNkaOVqaV1cKLgqrufJ+dINpQa3W2raWmxW8N26gLC8w71NHDrTWuYwxAZECFa99TTlx&#10;vPMm+31/cb3Fzfcx7Y2otJHaJKI3I0aG8QRN/astSrNrViAENCx/8ThdubahrNtL11tKpyklDR0E&#10;dBldw5mkm3ViZspR5mn3DhI6mnyNLR1dbt6lkkhNdQUK0sMYLCaRxEHysfapCVsdRLHUqFVMS9Pm&#10;GtrWNmZpnDQI8IBPC3un19rLy02KUG2td2tUktoiHtkZSFZHZSZLhXGlQpFVXgV4mtOgHy6vu29v&#10;Om4cs3D2F5MGG4O1t3DSSojtCKuzPUByaFX1UA6EPfWH6Wxoo6DbfZO0JMrtrF1IzewsRTzQJS18&#10;eWqMPMtf2WtTDNLiXw8sNU0UJZEmYpYka/acqxjPE320bB3ClmLzLY6FAGhiyIy2sdIHA/PsEcyb&#10;ntb2rRWtvaSLCX8J1Mr6GU1qzyE11Elu2oBPacdT97b7X7iPzDYNeXF3arIyGWI/SKJEIfEapgEg&#10;Be7TUDNK4K52nuHr7+CVFBjhtLdP8LGSpsBmaFd21EtDMuTgqJZ8nWZlKSWugnkqppUK+cK8lxYC&#10;3tK1kU7ssJpImpUDjQ7RoTqQKSGZlIWRmseOL39gXabm2iiN6m4yJuLFcqrNQ1B4AMCVFT8+BPXT&#10;lZC+2RWk1mBGqAZYZpjy8zj9tc9EuxWWpKeSTLNmMlJnJailnjqKSSfxU/2xMkCyRRQSutRSi8iE&#10;OvqTSQS91RmQjxNDGktGFljqY3kqNStHDSeNYViJaT0xhYYiLDg2DWsVtLHLH9Yd5vDabrK0EtrI&#10;qxqhRpJdZYOFCfEdbIdX4O5C5ZWBFbPu19YR2awGO5dKKKq5J9MU8/U5z6HoecBJvDfeZp8dmdwV&#10;VXX7Zy0OI23Q49nn3NuX+P5rJVmRGLhpkSuyNZWbiyok1SuZk8jRmQNHpKkxNLHkISsNNPMRKhkk&#10;imXxLEEZow5mnDhrRkCyhVNzx9PZRv8At2/s9xdwyQixt42BVl0SByT4hVdIFPM5LvU/F1j5ufP2&#10;w+1O6nbed9zeHmC6NY4BFI+ta0A8WFJkWniA1dkHDhQ0g5bY++N2Ctr8LDjINvbVpnpq7+IyUGLq&#10;cfkKtlbIyxY+WPG1M5lmXW2lZ6mSM6VMliTLkpTiT93VlafS6BTPGWLuQSmo0krIbarBuFB+nPtD&#10;LtMu6W7WPjeLdGImkWVCkrhTIFPnU9tSMEnok2T3ph5q5msdt5M5dM+0rIYyHmaEhyCWNJoQ1Q9R&#10;TUaHAoM9dZLrbKz4CTH5bJVFbmHxDZWhxmFaiykC4uSWJZgkrVPkiqJI4/NLCIg0kB1uWtYpyqzM&#10;s3liamV2GsoFnfSGhcOhR4rukYCcEMy25tb2aWPJ62iQXSbqEgbTqqsanS4I70lZSSSQGHh+Y9Os&#10;rrblq4VbXmAbcv7wCg6TMnbrUoQAz6eBI+AcT9vSdxWxqWlFDUy7hp6fDvVUH8Rq46fGCpjoa5pF&#10;NRUYnK1uPr6+ojmdTIniQH8vb235PIZ10WnqQtBReVVkpsbLN9/WwxGHQTlDEI6OJ43JkjghM2rg&#10;TCwvrl3kzZt1vRLFvyJEA7O8saFVLa9ACGaNjUhUOtlVago5GoB6K0ivrwJHuIjjWuqsYIOCQACV&#10;GDgeWa0PDofOq8f8fcDUJWYqmfe+9KjC1c1JvnuCk2rB1xsHMVWOrHP2XS1Ll6876ydLlaWGlxtf&#10;uPcMOCKyiSowc4/bWRQNhaejhaemp5IhI8Jx0DmkSllaVGMnjpbu0tUWDM7gNJZgbnn29uVlzPBu&#10;19bbFftFKi+J9VpR/FUqSQTIBGETupGmsR1V0GadLUuLya/nsrG88OZFYl6BiQFrQ6uCgEhcmnFR&#10;UZDTdidw5XfOdzsmez+ezM2Hq8z/AKQMwv8AEP7zYTGbeNNKsOTzbfaVOM25h6Aw01HTSzR0SUsS&#10;UwAQL7eqOlw8LtLHEtUGUBY6gstlmKyR6IpPIGurFVsSbfXk39hXeN25tvIhbXl68JDksyKtSyDQ&#10;2t0CNgjX3efwjqjS3EyL48ZWjGrA1rTBqR8xX88Y4hjuLcG5a2jTF5elixdXFX+evrseZvuZp8fS&#10;RYutgyUqyI0rSVlD95J5FUpPK3h0xnx+8uQ/hrvqekMDsFWWUyzsALRxRNGwPj8YVRbTwPaLZ5d7&#10;jiAt74SxpUooWLubLMHUitSa6gwqeiloZJW0xXNBnFM4FTg8a9J3CnLUkaS/xCLIUsEr1NDj1WjM&#10;LTxP566LI0ZiEpapJ8cizKC8fAb6+/UkWHSOXxRRO99MivrmMrQGMGX1goT5SukjggC4Pu263PNE&#10;s1uLyWREI1JpCxqniaqDt0kVAaoqTU4IPS+c34GqRmVKVFMDPClBXgP8Pr07ZbLbznrcbPWZSuw0&#10;YppJMRFj4JMXQ4qgzklU70lAtLJDJBj6unkqDL4y5d3a7amJ9wpa2hSqAlKzw05d5k8UssjKwBAV&#10;wGvKZQ2kBrWA+oNgcWmzbvJtpnt4zDJKAqNrRFBGCSpodAQqGJXVUkECgJIpmkDUZzpxinpT0+VD&#10;+z59TsVt/cdXjqeqx5/g/wDGZ/4VjK2fK4/HY+OeIwQ1TVMM8kZTHQ0NZEJ5misXlK8EX9qTH4eO&#10;XHHKUaLR06MySQurSSWd4tKJMaySMRqjN5H0tdhccAkOXNhfvFdfvW9FzKFGhRojDyDVQfCjBgyV&#10;VG0VWi01VJws9w/fA2nulYcoS7aYYVlZZLmryFYiikyeGIGUpQ6WOpihFTpU9Dhj+tsnmtibpzmd&#10;3Wm7c832kuGpKaajxVPkMjTVudoXpq18tR4nM/xxxRQ1GOo2SnD0kviC+dhF7apZVpqV5Z5xI0kk&#10;rDxo7ra/jCRyOF0wqFFrqDz9PZNHY3d/ui2dpYlEhQAhmUHtUsWYDi7UbUA5B9R1l7ydulnuRitd&#10;tnFyKsdY1IKAauDgGgwANXDoBxiMt/GUp8fRS0hoMfG/21W9HTTfsUrVVXNPDFPULLUygStIBKVI&#10;UKPaag1QU7R6gsUhLRhy3LICrsDZjY3tfV9b+xxu0x3TclupYmadAFcoADRjVAV4AgDgqn7epNvH&#10;a4uRM69wxihqOIxwrTpRbrylZuDcByeWpjPWL9rFWSUlNS0TzU86xzUUctLTRfZ01SlIiqUSOykf&#10;X3DnZIIpJquJXpivjqYipB8cxMYWIfVmLkAWKlQb34t7a3KS2k297ZGLPoJ1KxPlUhlpSuSTTBBo&#10;KUyzeaLm28KlHCnIP55HDHGvzp0NXQ+KyGa3xtnG7L3BUYrsWCrp85srI0lVNJjxlMLWnOmn3GZJ&#10;RDj0pKHG1E8jCOrSoLJEY1uW9ycRQPWOWSL7RIZ4ok+krzl0jaIsl0AKiP8ATcj/AB9487luVntT&#10;MIn8Zq0aoZKUJB4g8CBw41xw6CE8SOQUlqfPB/znj1bp2DX5MY2Ci3BkHyM2b2buDcNSyzUf22Dx&#10;6zTwVBpa+Gdnmiyn8ekYTtBDLGI7eF9V1FiqyJoNH7IqTou9m8fNkBFwJhyz2/2HtJtkZ30EIfBX&#10;yOJDwYnFUP4f5/Lqypb1AmudB/0pP+D8v29UNDoHEYmtr/vt21UKLlKiGmgjoPFL9nGy1EdQzVE6&#10;hZVpX8l7c/Tj6+475VSCBSBSAGZTM3A5It6Bq1/4e7JbldLNcgtn8NP25NOkfhWRpqT+Z/zdc4vj&#10;/jZGEv8AHq00szvDTSwQU7p9zAB95BO3kb7f7e/6mHN/oPcYZIXAanA5cEiRQAEXUPxzq/3j2sIj&#10;IweqiGzrlBT/AG3U2b45v4nlpN11sgUY2T7c4ypkmmevnEDxqquhU01wSWtr/wAPeSTPQhXb7axU&#10;XsJySW1WsSUGn6f0PtOLada6rkcPJaf5f83SlxT8QFP9Xr050nxaqsjV42lpc/kVjrJpEmeopTGY&#10;6R6cTpUrGtU/3CoAeLpe31F/cOXPRhrNToFDMoHmY2IAv+lebn3ZDIgFXBPnj/ZPSTW9KVFPsHSx&#10;x3w1q8jCstHvHO+SSmgqmhOGRXCzf2StXW05jCH83IP+HvEucpHsjUSpdFYXnYEEkixsrH6f4e25&#10;7u9iKkXFa18h08oaQUFB+X+z0uMd8F8lW09fV/39zEqUWRloHWjwwqUkWKl8/nVpp6OmUGQePT5D&#10;b63/AB7jT7jooXkjWgRwoVQRPIFMjDUR/mT+m/19qbZr+5RZfrQP9p86ebD7em5U06SSDX5dOsHw&#10;RySpRfcb53PDLVfdVkkYocbG8GNp1TRUFP4o4aWoJNoyVt/U+4abqZ3kiGOjuEJt5jf6cXPjFifZ&#10;w1paqCxv6D10H/PXjjr1Yv8AfQ/b11WfBF6DH4/IHsHc0q1NdTxuUpscFjSe3kKu+QJeWnH9iw1f&#10;4e8rblYXBo4oyPqzFiNQuNOofUX/AD7LJHjX4JSf5f4R1YeGf9Bx+fTxjvgTDU/azydhbnq6WpqP&#10;DFHRzY16xqcWJqJKc6jE/wDzauf+De2Zt+LZWioYJAz2uZpAAGawu3jBv7M5NqghoZrrSTwIUmv7&#10;D0ytrbEtqswKfOvQkYj+WTPWyV9PWdg71o6rH0CTSRRnDu7Tx0pqC0amoAcfQaQTpt9T9PcuTe1N&#10;GoJp4C5GogyMPr9AOCB7TfRxgeI0tE9aH/P04llbMK/TAD8+mLFfy190ZjIVccO894hIqkU8H2xp&#10;mcjm8gE7w6wFBNgB/r/X31N2Vk0OmNYbFlBe5Yc2u2oMVIW9vr7Rx8u8tZ8SxIAp+KvGvovTOq9p&#10;/bL/ALyP+gul9iP5aWTlj+4rO198vMIqqpehWKloaoGEhoqfw1f+Ul6iJi9xEdI/B9xB2RkGSV3a&#10;mLjTYMmm9+DpUar3+ns6TljYECadtYAf8M/6F/wdbpf/AO/V/wB5H+frHUfy25xksTSx9h7/ABS1&#10;gq/uZooqeqkgKAiMVMpakWmF/wDaWvb8fX3FpOyZ4VaKTGUpDMWUQyyRkgOo4UrNdh/QkcC3ul7y&#10;/Bd3CzC4oQKdw1Hz8wV9eFP8gD/06iumQAH5H/P0osr/ACuMVFQ+TC9tdhR1QWhSpnyKYSoxkE5p&#10;qieUui0tDL9q5gUeZC+kv+k2sca9lSJMNWOpFbUodQXD6RcED62vf6/j3ebYraWFYvHwPUAjj6Aj&#10;/D1oW4BqHX/eT/n6zx/yq6GTHVtdTdqdi1ERonnoahajEmnlyEg+s8rUKfcx0300gJq/qvvlJ2lL&#10;C9hhohGF1OxqJbAfizLBoJ/1yPfrnliz0tTcSTilY2xmn8XTKsjGhResW0v5T0eUp1eu7x3ga6eo&#10;amigxr4KmkqJArEB6aryL1UFmH9lZL+05uHd8GdhimegKH7dwohd3lEpklRiNI/zelbXH0PPssG3&#10;CycKt34kZ4qE00waZ1HjXrT28LSM9QP29H1+Knw9zPx1qNxYHGb1qahJt6QVn8W3NPRy0Vdi2xWE&#10;MUUokoqRYq+GsRnKeoNG+i4tqIczzUbWYY6qLc6hH9xoP9OCxt7OYL7xNYYcOH+qg6LzFn/cv/jP&#10;+z1YVj9nbroC8E3YO3kpluImrEwT1YKkBtVQAocgH/Ujj3Bi0rW/cx0c8KeIpqXyqVUOzG4N7/r/&#10;AKfj2ohlk8Q6JaVpXt/z9MPasy0bcAf9p0r85SLPsf8Au7kc9hc9WR5KGqKVlRQujvNT0sGjUjrI&#10;ij7YHhjctb/XY8hQVdVWmZKVkVUCE+kjxyWuAZpB+43jb02/2Ps4jutuZ2aO8rT+gw/wgdIfoNzV&#10;FH0gH+2U/wCXpfbP3Fj9sbRp8bkckk9W8zTQo9XG833ePZx5JFxUEpWhpDWQ/v3F7H0rY2gNgKoS&#10;wVENKkQilTWRUUall+l9MlWHvx/qvZkm52MVBrFB8m/P8PTT2u7aaC21V/pqKdOn+lDEtQZjCZTO&#10;1tY+RxlXLCRh90VcMUvN189Ftt6ER3PC+H2q5Xnq46ZUp7t9xQl1+4oXZvFUIziT/KXEjqYioCX1&#10;f1/HssmvPpx9Iy1q2DWlQDXhmlfSvS222qNJjW87c07D6fb8+i+YrD4TFV24s7U52aOI4DdgQx7f&#10;3pSw4/8AjG35aWD7GRsBjnx1FNFWx1Lz1hj8Z1JpJXX7D7dUjTzRTCJUeoeqcQ6YpYpIy7OgaA2h&#10;Oi5CsVslufZ5y8sMSLcPJ3aqEaTjDGuPt6f3RYNtjRpH1inoR6D5/wCz0bvqehONoKrBLWS1dPgc&#10;dtyl/jElXWU+Shroqeip6wJlQ0mVjeb7cNNEJ5ZarX6QLXPsMZ6ZIMrjo8Wj07QV0ZloRM8k0bRq&#10;VbRKEa4iHN7fXjn2KrTcLjad1gFxMsimn4QtONSCma0J4EcfIivQR3SNtwguYb8mSJgV01C4ocVU&#10;D1pXpKdq4Xb2+MVuHYG5qrsOngztJnNo1v8ACt5VOOWjxldTVcyS00ldRiphbXWta8DP6V9fHs4m&#10;1t1Y/d+Mp3+5paUwU0TNCGWSqpK5S0raQ8aSOsdPZVYLo+p5+nsS76Xt7VH23vMpJKFTpIdKNqbA&#10;XU7mpwSASAakdYQbzyg/KfN11vO4IbuzcmiBhCUB7QysHd30ha6eFSAStKnWD+RXTG/fj1PX9bU2&#10;2txGqlzmWgh3nLjayq2j2JsljDTU0eRx1CHwmDOa3FI8lUktaKpEC6k5B9ya1hN44XV48bCYJIYz&#10;GI9RhZCdE0SiWzSRnXYLw3059k9htq2pvXF5XcZwQ7g6kPYQAUJ01RBQD5EceExcq3d5a252/adm&#10;pzXYIAtx4iaiszszExODCKo2nLMTXXhhQE3eOCgr6ne1ZuiiymQ35/eajzWIRpMtRUKSYWoxki1b&#10;V9UXqJaWCtL0erXpkhZQfRq9u9HW0VTUqHWnlpYyDaXIrhhFrI/devnWNkdJIyVY/g2It7Tcj8v3&#10;FpvEq3m3NduIW1IzIFk0qaAAyLGFYOAV1AswqCSMm33kbq65Y9uNkXdea/3BuF1Ow+oS1N6QO3Wg&#10;ij8QntcDxAQRxwTQQfif1duXdncQodu9QZnuzIYzD5LJV2woq1FTMrQY+rnp2tT1dFA9M3kRnoUl&#10;MtS8TKjEi3tBb93bTYrMxT0+2M/mewqjA5auxdJtemwj7bzeG23uSbbmW25Ubhy+bFD/AHnwlRWx&#10;wTQpEJ3nmhRpIY2KQzby5ypvu+7/AM18ulRt3K+4wp4o0iaRUtE1ROlwl7GwljupyzLQgBUDN4YK&#10;x8vL/wBwfZ32i535F3qW2bmK8tpmMW6PLdWAWa6jZ5R+6/o59UUkNIkdyIzqkkUagDJtY/EP4WfM&#10;35sfGr5B9Af6adnfFr4ibkyO0KHcXx47OwkXc3dG0shDsPqTtTYPcOA3ztzK9eZWg2jv3ddJ/GMe&#10;tTlJKCKkpJkSnrWM0zBf1FU4Op2Ztmj2J1mOs49sVVbicHsnbu19v00/X20Ja1YtjmqwsNVS1OOy&#10;OY2/PT1GQpoo4hQTVEsUUxMZnMm7JyPz5yjeXdxu/Nsd3aSxh5DP+ks7tJKXWKNJJYrSKGEjw4hG&#10;qCQASRPFTRmFzp7z+32+x868ve6nt0lpcX1tbHbUG5XLpOYE13CiS1tYwCjoADct3qw8NaAqUT2P&#10;8Hvlh1D2PJ3Rj/npQfI/a+5tv4nNfIHfPcG89zYfA717VpBPtne8W0Mpl8bX7Aqdjbfmx+Qi2jQw&#10;UWVo6aLF0tLkqGspTTROP+NqaGoq62tqqCKrSjGIp6pp55v4tUyYrFU9LiqqsqcTVZmhmKRlI2ki&#10;nqG8SkTymQyIkQc38zx8qfT+3e4w3rxX9vN/jLyQJHEjHRSJQrSyyIkVDqniLSMxRMqFS8m+zvPH&#10;NvtryLz/AMhRxbJAkt1Jttr2Xgj038qXffcPCXSSaN2pOimPAhUrod6u/lh3FD0P2hvLoruvd2+e&#10;36jsnbmZy+490wUG2urti1mA7EeoyWXxe19oVm28FurZlXthsfJNSUctBioMhmHaopcZDRtRS1QG&#10;b/xm+qndOy87gKLI10NRWVWIlrMZR0VVRLR11BN/CqjcE7TxSUO0aHP0kcmQNPTVeQeN0MBCCVHX&#10;cge5/IvJPInMWwR7zHZ7qrmQQlJXmnmo5ekjyFY9UQjVShQo9CCCGAzb9wuV5d+t9rm5e5dP7xeK&#10;htPHooCadZFxIRGHC6yq4Vj20OKO/wDLq7x+KOw/jb8nene7t+bQ2FV4TG0HYeV23vTIZbBb6rtz&#10;7Qz1XS9it1TjMzXiLc/fO7epqpcds6jGSw+LoM3SyfxOlkLQVCmX2xXGkpq6iG3WiyEkFPLBkJ6H&#10;CQtTzVNTXZGqxdDJFSxZCtFC84TyVCKCjqPJI4lKRM/uPzTzLCOTuV4FvLjcldI2eYFjHCz6muVu&#10;II1bxIUegLCnGM1IBwI53+7ryvtvOk/uf7ibvPa7dss8DX2mKel00i20MKwfTXxMLROUCtEraydc&#10;gCgFg3rvmz39keqYPiZ072ptPeW3+xYd27K2RsnEdh1m5qrAbb2vBU02Y7B7PyO9trbq2BV03b23&#10;sdUVhxVBuWSXGVVNIKekx1O9LT1AV9hdOU2cTC55NvZvd+Yoqrdn8Sw0+4q1tvxUOU21X1FPSwbX&#10;x+KZqgZHMYuERyS1bJjK+plrbOsk0Jmn22573PlOXarS5u5E2W0QhJXMUKktCzMqL4D+OIjHomId&#10;qK3iEqp09YKfeU2+/wB392t8575F2aM7VvBi1QpKryQvax21pGXkuWEircamkjURpVgISraVkGxR&#10;/I//AJiOyNi/GTGfFzv7tnavU9J0thcPD19vndeGO1qvf0Wc3duTd24aAbtrc3XbLyTdU4t4cXVR&#10;RwRT1+HMDIYnilYp/GdP7b2s+3ajBT5DH5DZ2NSaXF5uqg3PhchU5rE4ZctTVVRnsJNLDPHmaBGg&#10;npI6KVnj8b+WJmDHV97v7lv3O/K9nt15HuW0bjbz28E1vSC4spVaRmkbxFJnQxorSDw4ika618Mm&#10;SOXJv2d+7rynb+ze3e4nud7Tt/Wba5pXmDbhcw+N41xJHblBaXKpbmNJYlp4civgsEYuylQ+VP8A&#10;O27u7A+WfbPxw6G702r2B8bvkVQ4zr/rzsDq3q1cJ2R0jJtQV9Vu7P4OXPTR129KDMY2nrzmZMpN&#10;PDHjLVeKfGyqY5hiwuQxfnomMmPyEOUVpY8liZGkoZz4yS0H2UTJLBDOGjJuAtrn0r7xC92ts3O6&#10;v+YZNq3e6mhsHjULdIsT9xXNJnCqZIz4iaR+qASER5SnXTr2Ehl3Dkm33O35TXb4bcmNIhcCYwJV&#10;00l2oZCwAwykpWmpgoPWqZ8r9mZrbvbm98Lnsx2BkJttZF0yrdsbardi7ximrY2r6ds7tbJVU9di&#10;clkIqlKtGga1Wjq/ijaRx7g1VNUz7gqqmvrmp5Uk+3pl89MkbeRIWo1KAA64EZfowBZzcE8+9bLv&#10;kWx8o7NLy/tSvaRASzMYmJFJWWQmQ6zpYqw+CqKvFRpBkznxOTdw2C85c5r3dFhuo201SUGFgjdw&#10;8Jl8apOoKWqdKqACadJXr/P5ygxO2sbtDY+PzWTirMRnsxnINu1OXz9PTUlRWrkYVmjmnx38Hycc&#10;iNUO9Iain+zUrNCDMsyi3VSZTd+3sjteSj23jqtqbIyYyi+723uWp20kwqIMVnYcXunHmoylZGlQ&#10;pdYvuIhITG9gWUZDXfOPKvMfLVrzfyvvstzYWLI8g+mu7eYkFkkUSFgBHpbwQ/g+DXxHBkQqo41b&#10;HyVtftB7zps3uxMzbtMT4c5PgpeCVRQEWUksdpoI1ASyI8itGaAHU+wFSdq1Z6f238jviQ3dWY6n&#10;60yPWL9/bYwkPbnXdRlZsA23tz776nq+6+v90UtNU7f3LExjFQlHRzYZIzKhepVULVhC21cBiMBJ&#10;kf4pX43C4ygqsq1BjcP9zLjYqak84xuKpaTE08la+qTw0sMUEOoqqiMKBj8ecubd3v59wtrySDZJ&#10;55SbbskcpKslR45QSKEjEcdR4a1VGjQN2r0B2X2J5D52tt8vNw5UW3VRCdvuDdTza6gtJI0Amjqf&#10;EADC4Ls6sSSKvWlLtn5M783Z2Vv/AHxhKrI4DGdldjdg7vymwq6uye78ptWg3flspX021P8ASPvN&#10;8zuvdC4TbksNJ/Fq9zWVEsaVDFqlQ4e8bV1euV6JFqImAEja4vN5WuXKiqdPLE7sCNP0H040j2Du&#10;bNstuaNwnuZEMF1Iw0qT26aCgJXOsUOoEEHhgY6Huz7/AMs+xPL+x8qc3bw1vujxzyMwgnmoiSGj&#10;0hSdQgVl4spHxEElugE3Bgdzdobjze78Bj4qNPvMZjxBPPg6SgiFXSvSY6ikerah/wByTJTSPrCl&#10;i66iRe4dqSb+IY98LTZGjxUddUU5gSqeuqo8jUOraauYD7aeKfGMjMsSVJScOVZUCqUyn9nNx5Ug&#10;sfAs9lurPnBFWOdowZgWi1xh6KrwhJVasjPBGsYYaZnYaxy7+8Vy57jf64EHuXzcv79itfFaM+LB&#10;aC3tWNI4lRXo5lQ0YrE8qMuogs3dfH/L17p+O2A6p3Z0ltql3317uTd2C2xDv7IYDYtHvjNZzdGA&#10;rIpMoKWtlxW7sXQbbr8jJT04qa+hx0NDGBLDUu7Twys2SyOU2XRjOVeIyoqKbP0+F0UVFi8hUR0W&#10;QrYMZhszPjqevrqekxtRSETzBWlFHTcu2vUqA/d/bj3C2Pd4OaeXeZRLJKsyuZ2hiaJEPhIHdn0X&#10;UsquzqdAmqo1AyEnqSfZP3H9p/vJWu8ezXNvI0ez2FY7jb7eK4ubks6tLcX2mcRQvF4fhiqtKqSL&#10;IVijAXvbvlD8BO2filvfZvenR3zK2h2Fldx9Wdr5/f8A2d2VjE6co6bO7O2ZF/xjbHz5t8q/Y3Y2&#10;95a6qoME89BS1lfnKFTUuhqIZfeN62FlqaqoelioK2MVFTV+WBKXxImtZXMaRwvE+u6tcBTz/j7x&#10;yvNx3jepy1vuVxc72GBCBGZnPE6VzQqtS2lTqFa1APXSHb+Tfa7lqw2CHlW3htLjZUkS1k0zuYlu&#10;MTCszMtHBpqcuK0CmoHVEeWyXb26965bDbhqt65rfuf3DTYvP7eqMXlG3Vmt0YqrfHUuEqdvwqMm&#10;mexVVA1M1EkCTF7oyizWR+RydMtLBXiKGopIaStlhqZqlKSCSjVAsNZxIxihK3YMbalXVe30lfYe&#10;TN3nuZLKa9aCe4uooykaLcMspqzJVCVkBog7WIBcoRVcjTYPcflrctw5msId4MUkXgaKwynDB9VQ&#10;Y1OWUijeQBWoPS/xfRO6KTduG2hlo8ouXz+7cHtjJYnbuKrc5naDd8rwNmtlw0Qp0kye4sbPUw0c&#10;8EKuUq5WhAOnUwW9WfIfp7t3P53aOwN37byeWwGO2xXu38dhGVycG4ayvokkp8VXQwSTRUmToBRu&#10;0bTFaxvt5FilCq4s91PYX3X9nXs9059slghm8ZxAGtlWHQ3hJQrceIVlZlpSNTmq60AkKH3v5r5e&#10;9tLXZ9p9xtxMEW6M6Rx+FNMg0aFctJaxzrHRZAxMjRCgY6qIxFh3yG/kk/zDvjR1nsrtXeXU26qy&#10;uyUnd2e33tjaw2pldu9U4DqinxNbjM1lN3YXetbR1dRu3ByZSvhpI6eORcdinqYXqlE/2plKeu+w&#10;oHpyhqBUXeo1t4zGUSMeRSIZI2k9Cmygfn2Atk5+uLq1m5fn2oG2lAihZTGDRmLaH1LqZGJ/jFCO&#10;7UK0w19wfu97fv8AzDc897BzcsF9ZHxbqLw3kMPiAiFlYzBS7KHr2GgyAKLUjWw/kNlcZtX/AEdZ&#10;/aP8SxGRihw+2Vi+wxa1FN/GazJZDDZGc0EWcqcVJXVoKkV8b+izsSSyI7MZWZYpK+Cgaqq1hkiq&#10;MxT1MYjl1AQCdqaEGnVaQqFYEcCPV9OAbbVtR5t5ua15r51SGyuJUeO2mt2LqVo5txIumQGYaglN&#10;KhpBEFxqOVPsPyvynZ8sfuzYGWysFlkDWwEkiswOD9QzMSW4jS9anuFTXqJLh5+yOx9v4ns/dowF&#10;ZVLDkTSbqx+Qevyqx1E2doNtY3HQUlDLg4M9iqkQ0qJG0dTUyjQ1pbBg2/WwU8WSWsmqaf7rG5Sh&#10;pJoK+ohFPV5CkahWqmoceKPLxxY99NRBNR1tBVh7+OphNmEs3l9bbFeTLtvKMd7uDaClw58Foo/D&#10;kc6Lg1Hjssuh1SWNtSaSQAWMfffA+7b7gfeC5St+V+VfcA2GxRKrmx+hhkWWSNjJHru5Lu3bS7Bd&#10;SMJVTTqEZIHVhfw6+XPX/wAHO49t9uUfxowndu9cRkKR6DdGZz9fsap2rtfIUFbka84Le2vce3Mx&#10;vvc+2t45DDZakyGJnpEjp4oTDOA4LrtDF7kkpMnld37gaunrsjgc/lIcauVw238tn8JisTtTcdRT&#10;YwVmSoqTB7ow1BSyUtNWVH8RhIqJiTKjSAS+4XOHITci3l7Zxi43h0TxBW5RJZ9UKAKrlNKx6C6J&#10;HUhF8RCsyM6cbvZD7uHvNyz947lLlK22+Tl/mBZ5v8Z1bfuEltbiOeSR3VJZIJGCK0RZl0F3jQij&#10;xodjn+ZN/NK/lz93/BLtKj6oocD8lP7zYLG9Z4fYOYxXY3XW6X3LurdEW7eu5Mbms9t/afY01P1X&#10;vPGT5Wpp8CKjFOlNBRNUpHUiyF3r0x1d21tPbm0t44Cl3HtLD5zbW4tt01VS5KprqDce1900ecwG&#10;QpMrJk6SrpaTDVmKR6mNmkaakheEpMjvA5F7fbzzByjzBvvNG/30VnzdbyKt3bOkJglMaxeHcPo0&#10;QGbxGSRJLbLM7MZG8UwS9RfdX3b9zfaL3L5x2Tki0/eEmiykc1tIipWLxkUCaC4LaDq0F6cDUItZ&#10;OqDvhX372v0b2Xvbv7Ld+VXx1703Pl+ysJ3HlYMTQVfW+8tu/wB1MaclWbi6o2XgqXBZvee5N0Zy&#10;jmwVdjWpaQZmpWrkmh1swELH7cosHNTCDEvStjZ6euxFFPj6Kgp8MaSjaip6PDUUuPNVjYZKeSZC&#10;xXWsExRNC2X3GO7cz7jsO+2dpvF99VZozQzs0zSvJBII0MkjKIzHOiLUHWWDs+lkQsrorCzk+8vy&#10;FzVzJJzOZHrbta230mhbacNJ4v8AjAaL62OSUB9DqEHhqCrmhBVu0O8t+/HLs6HamalosruXK4fs&#10;LZXyM7Px/dO5Ozdx/InbHY+4sfuiLPdmV2K3tm9p0O59vY6loPClFWypLlaJqmqaWcOzZqathnkS&#10;rpselBXhaNhUTUtNXS42Wiq4chTyxfd0hhWpjrqYSAxKD6QL29m93zFuWxbxew8nbnGnKstwswtm&#10;bxVnaKMICZZPElEer9TJURsRQVQEtcw+y+wbhypZ8ve88J3ptpjYIseuyWQTlmA/xCdQrIulBqkk&#10;EgUkqHYsE/tf5ZdwdBdrbs3H8Tt8nrnaO88zkEnwqZZd6Y7dFAdvzbRzAy0u+6fL5jI7fzOOyNRL&#10;bIIj0r1BMRVog3vjUYDGRRwV5VmxzI9OtL4ZqVpJBOG1zsZ2nOupY3si8BSARYlDu/MHNipNNZb7&#10;9dzC8zTz3gowtx4YjEUWpRGR4OFyCoDVCh10yX7S+7bbpvM3J+57O+z3tpFGsKGRZmuQqszMQsQE&#10;QRVWvcQxainUjDoG+zqnfOFojuLD75o+wd0ZmvrdwZ3euNNXUx7NkqMTHhafG42tmKUVbbCOEiOp&#10;vtCkiMF13WKyUeKjFDGZqSJ7r4YqeWpo4/NdGieiVZjJJKq3LH6AFhbn2B4E3fmi6m3ECC7vBRgz&#10;OsU8pGS6S9gRYyRwArVVOAWGRG/73uSbWnNF9aNDaxCkp8SN6BnWJaqBqc62UdiHSDnA6BSgi3d2&#10;luGTLT5qg3XuqrmesTMZ3PwYPclTJhKUVyZSDduWrcVTJTUcaskEXnMjNGkar+j27wQVq1WRq6QI&#10;8BWOogp2Wn0rWLT+EmFopDP46oRrcurEEG35usfb77mvlzabXchKb2F5kaTxKB4g6keO0gCBoWVl&#10;BVjVTkg8MYN/5x9tvbi7VuUtnih3mZQxOq5lIqDoCI4dKOrs3aVrgEEgDoTqfHbj7aw/X+2975LK&#10;R47bOSrNuZfdaTy01TPtGfOUWUqI80mYnoaH+KbPrnqUTQyI7SKGKoqsesgiOpzU8UbRxwJFNBNC&#10;QZHmkEBtKSgIVSRoKEWBvYn25svK+7bNNHy9fW7GKedhE8c6kNpR2AMcettR0k1jbUOAJUUJtuPv&#10;Rb+4lzb+3/Lt2YdxKCWZ3iLquhRLUJJEiGoASryKO8UViB00YDqDc/X1HTVuYpazw5HPVlLterwW&#10;8MUk8lRj4qxIoKijwNVksotU8i+dZ4CXfSVHpYEIylg8VFWUpqpftKypedElSprZKUrYnwOrXjUA&#10;249Kqw+nuWd6t9s3G/sOZIbRE3u1t0VyjLAk5ft7/FrhirOq4YsDooMdHO1c7cz7BzNZ7dfbX9VZ&#10;yPxMkaFSAO6iRmta9wrgHuNR0NO7/wC7O8P4Fv8AxeOwWE3lsja2IxmTbF0+I2ni95yTPNTGTOQ5&#10;V46aorKyKOUqzj7yvaBioN+IGGglosslRJK4pjS1UMv3EswfVTBlhganfSsC62J8umR3tY/S/st5&#10;/wB+sOYeXztlhscEc8dxE6PAWYEy0aR9VWWR2XjpMNAACmlVrmLeXsO4bLC/0IjnZlNA1cmtamlC&#10;TThinpjLJ292Rs7eXUsmApNu4LGbvxW+cPmMPHs7EYynoni3dijWbjz1ZuykfMVWdr6r+Hx07YlT&#10;hKahbQVhcxOgXVCzUzuFqEaGqMOuWNDDLHKsqhKbSsDwOs0JCyDSjWufq1/cdQcxNYbbK8diy7vA&#10;rpGGfWpiYI7SFSKkCUOVrI2O0YGMQPd/2yu/cfnbattubYQ8qaVMrBgTrCHC0kSVQaAUyKNX8OQs&#10;637Ko9gYOvzWKoa2Ts7Ftk6TbdFWRw5HBLgq7FyvU5eRZyjJlMJlC9ZRStLPGJdAKBY7M/K7SycI&#10;qOpsSsiH9xxf1hub6ef+Jtx7iOcBVaWaUyayWNQRWrZIPDJ9aZxSnWQe2bXbbTtlpy/t1sIrCFAq&#10;kEnCioAUksMgCuonzrTHRXchO1S88tTNPU1FdJNV1M1TFOXnTX5XkhEKLGsZmUcj6/Wxvf21VjLS&#10;xmebHis9ahlarEJW9vWWXUSwIAIF/r+QL+z7bIpNyuVs7fePpjpND4XiA0r2Uxg1NK+nlXo5jktU&#10;QzTy+DBT4stU1I8sjNf2dKDD00ldVwUtPVzUjSQyeBI6OSVnlkZvt40i8DEpUtrEY0+r+osfaKzu&#10;Dx+4cegoClJVGSGeOm/yetnhraSRp6aqSSuEkbLFKokF1CMbX/p7m3245/5i9teYrj98NJdba0Lx&#10;PL326mG48ISFBAtUloi6WGpkYVCGtSpXmG42mQT6aQsCFavxBhntoT8s0p8jno2PQPyC3b8ce3Ml&#10;nqzCmowGSxWb2ruPb5yW6tr0c+yt8QY6g3Vi6eq2zXUecxFfV4aERLOJJKiC+rQzgN7esNtejxEw&#10;WkqqahQSTTtT0FFSUcC1VW7VVbO0NPaD7ipmlZ5ZOHkkYtcn3H/MfPS7xYPaW/KyLbM7MC0s0khU&#10;s1F8R6MV1FnWvCrAip6ZkvLG5lm3WDbgkk1C48R3rQaBUt6DzFP6VaDoJO0u+NzdpTLkt14rJ7pq&#10;IKenxtFmd57k3fu/cr7fxWOTb+3tvNujceRrs1NgsBjsfHFiqRj4qOCPxBETgN+SqoMdkq2pMFZV&#10;QtSMEp0aKljlePxrqUztdtSqRG947fQ2AFxtydbcx7vy3t217NuNvb3YuGkdiBK2n+EnTRSjFV8J&#10;iQ2utcrQs3f2y23nhLHcN0s0lngDhAJHUoCw118ORBXCUDAsMEUNR0JPUVJvLce0cJs7be4ti4fI&#10;Z7dWNyldmMjR5nKZTEUkKVlDLDkqnGYSsSmoaSerp/u6MRV9RUtLD4lN7FIZ/t6r2nSxf3Y2Dnd4&#10;5bGzY2qXaNDXpgp8/QVtfRU9dUUWZr6A4yOuxFJPLNGklRCs1TGkczxrIJFmj2y9tNy2leZvcbd+&#10;arGeOZfCm1xgNGY6jQskk8USloyHMZjKiJQB4SlSYa98Puu8te8nKM1lsPN0ez8wpp8G8W2kuQgV&#10;gXV4Jbi3SXxEVkBc1j1FlNerav5c/wAZqHbm+h3J8lu9ujU6BqKbsvam98xuDdDVmP2nurCbY3VX&#10;7S2/WnD7ho917Yp9y7gpMdWvHR4aoSowutkQ2ZCO+O7AyuT8FXDhK3bhelmeeDKy0WSqKOofSTCW&#10;C1VHLJTwqySIjMhZwQxK3ID5u9zLfaX+o2aeymnWdaR27EeMhSNayO0IVaHVocV1Ko0gAd2DR/u/&#10;Ly2uo9q3XmBt62coUdzCtoFZWd0ZRHuJkA1rHUZpqaoYcAA7A+eOJ66yOcqOrctsePduB3nRjau7&#10;eqsluOpw26tuxYtMFlYqqg3r1VtmrEGUiysklBkqqmpqsLRmP7eMSaveGur8fXvkq+RmnrJ6ZACa&#10;gVK0FUJY5BVwxtEvilki1RBX1R6WXgECwS5h90r3eLS426PYZbMXRQIwYKNKuusSlYkNyCokWmoi&#10;MSO0QUltR97e/db91uSub+TVvLu3m5G2yaZp7QCDVeq6ERaZjMZrcRTaZA1dUjLpk7DToLOzPmj1&#10;ZvzqLsnalT03kcT2r2PkdpHYvbNBuDObRj2dhcFkFpN5YXde2cDSDavbFNurAwaQ7UtJNiKiWean&#10;LtJIrgzu3ZL7ySrykWSOL3XTUH2dPkpBkY6OZQ8U+PTJ0+FyeFyCwxzRgqIZ43WQh7XFifcge9W5&#10;e1G0ScobTy9bbhyZcl5I7aQ98MhDpP4UzJJrVwxEgkDDRVEcBmB6t2/NU3LnLkm1vtiS7OQpSEya&#10;TCUOdMoDMwOK6tWMDSCSYXwy/mG5z4vQL0/vLY+N7U+M2897/wB7tzbLOH2Tl967Zrq/E1e3N4Z/&#10;rav7E2jvbZ1Rksrt2ranrKTL4ypp62iRqOOalFRNOU10j05N1fS7lTPb03fvzP7q3A24NwZrdeeq&#10;Mq9ARjsdjsVtzbMJix7Y3bOHgoz418RnlqZp55ZGeUgKfez3T3P3UePftj2v6LlW0WtnakW5jtBJ&#10;FFHdKHWMag7wLIquxC/hUFjWNubPeTa9254Wz3zcIrbcL4qkFokJAh8OMRtpaK3jjcSMqtlUCV4t&#10;UsVv/Mw+ceQ+fe78BvDrLpTZnRvxq6P23kNtdL9d7S2rtXbVDi6fPVNPW7r3LvIba89Ad7bwqcbS&#10;EUdPOMXj6ShpaeKOSb7qurDC0lM8VVSxT1b4ulgUoaz7I5cyyypIdJpEljdYoVFwxbUzGxtbkOcn&#10;c77BdbPLYXXNybXcAPSPwXKqAUKv4wjXvdi9Yw/hqgIADN1gj74+23N213PNG9WHtw/N91eSWzCU&#10;XkW3mI1pIoi8RvFFFRQSgoRWpyegP+NXY3V+do8Rgd396U/ROPpYtzTzUf8AdHK57z0NKuPnxk6Z&#10;7HYqtyFNmM7kauqVodD0sEKGQI2sIGimxdJFUR1cMFAjGktAZqNv4jFOwYStDVzNNJDHLEyRyIqK&#10;fTyT9BGe8c571f26WG4zStBZ3JOoPHJEAxDcNNK1TWgRwHepYE8J5teRtr3a/k5g3a9+sQW4WNCk&#10;kDozLockRshYOTQl0fSpGjSCSwB5nvLemP6+yHV1Pm99UVBPvmWp3OmN3zTZLrTdG38XW02R23R1&#10;e1oaP7HI5LA5yCryFHU/evBI84IgWRfK6wjipx5IaqkhMbzSVA0RpT6qiYE1FVMtMoM1VUm2t2JZ&#10;j9Sfcd7vzBvm4Tw3O3brLF4C6VppLkVHczlUFfMmmad1aCpr7T+0G3cqbBv9huXLkMW57o6NdRiQ&#10;vGDEXMSqfGkAjQMXRUKhSxAHkoedm927y3/uHbDZveW6d1Uuxtu0+1tlVmdyk71mD23QUsYpMPTs&#10;I42Shp1ijiSINoRECqOD7QuJzNPncnX0dFVmJcQ6fePGss8ZYqwp1I0xorERaiobVpIuOfctc08p&#10;R8kcscvbtuFil9d7lEfDQssTJ2pJISw1gUEoQdpK0JBHaWFH7h5/vLm5e/uxbGbT4ZCxOECGmnSr&#10;nVrBFdWmnkCagCLvjp2HqHZXU+8uwMJUHE9xY7KZHbFSZIY8jNQwDFVGSy0VJ99FOlPTyZsQQvKo&#10;jmmWTSwWO55w43H5KkkrKmMTToPHXU4NQ8XkclZqaJS8ZChTYAawWNrn6+6WXNfMPJ/MVhZbHuDW&#10;lm7AxXGiEsI+KTShlcSClS5IXsBJUHtJ97jbff7pypulvJt63FyIqxxmQR0cZSjKV1MWK0DGlTQs&#10;BXpMbP37uLrXsDDHbO4a7aVDBloazbO4zi8SmTGGatU0mezDGhrPvUjhjMkjNG+hEYpHzpE/Pts0&#10;wQyUMpp61UUfYrDlxURmMIviNVUhFDgJYhlJN73t7F5sJE8WXYit5bMCZG7fADOGYtpcsGVWBZZE&#10;YJUaQa0Ax79l7v73j80naueoF/q2JKGdjsxZYkrpIjgXXVhQEMCy0OVqD0Oe8sT08uAGb6qP8Uya&#10;Uyx5qhNPmKrba1uRirJairml3HNX0c9PjmDSQ1NPNFACqqF1G/tMQ1dJU65oa5sXURQsAHp5KmGQ&#10;szL/AJxCGdQdN7jWD/UXYE+48vb1tGm0vdlW/tpSCP1BE6MF1AEdwXgStKo6ioNcdZ1iwmtrmKG8&#10;2/6tWxUP4TDt1VwSAQQSOIIGOPQJ/wBzcjtzI4WDeG26vce2cjVw/wARiw+QoKDctBHFSrUzpTU9&#10;T9ylJW/b65aVpI3o6qJda35UNtFkK587JSVsMcmKjgD1lZUDJQVdBUJTo9HJjqT+E1FHkoq8IzVE&#10;oq4Hp2VAFfUdHt82qKPbdtk2FU+pcyDSskOl9Ug/SeQSJVkDEKhQpTThi5ApeWzxQQi0QfUNXtV0&#10;IIJB0lg2aZoP8pp0I+5tl9bUvSO28xQV1XjOz67JZuPa2J2/Xdc7y29vnE/x2m/jtD2VlcZ2jiN6&#10;dVZvZtNOgwdLLtbJQbkE5ZJKZY7mVOtJHVxRUlTHIrLE0TSQXSRx+34vCFJV3UXfXa9rn+vt6xXd&#10;Z9svb7ctukCxsySBJSrIDlX8QmmlXNIxGGrwAwT1RZLxIJHnt2eUAjRqCkD11ZAAORSteGK1AU4W&#10;lyVdQ12QzGPrabHUST0mZ+xyUi1FEraDRVD1VVJLE9PDlZohBHChkcEgAEErEqaypxuM/hVbqvFI&#10;ZQ48YCRVNW1UodtRjEVNHL+DpKqLabWJ9y/y9b8zczS8w7CBIhB/TZirMViMdEqaksVNQatStFkL&#10;AdK7S3tZLoToKEVxUmpApilSCaUPpmoavQrYTb9B3D2fJuPZ9DSYOZ8LDFU4V66olmz+dwmzo8S/&#10;8Nix9CaiXM75zGLYSQ6Z5/PVO0vn1t7jpRKJlrJBJMHimAqX1SVBudUYaolkYhLqdQYvpHNuPa66&#10;5lc7S/LNlGtvcRzR1RMRMATqHhBQzNrKMhGjUaAD0W3F4DCbeGMI6lcLQL8+0jJqRQgLnqFuHtLM&#10;ZPaNZsGmRMNo3FiK04jbK02D2pWS0kVTT1tQNq42gpYTlpq16WSnmiSnuEZSl+Q7Uk2DWiqjVt9v&#10;PE4aJZllKVBdAqOk8FnjCyNYggXsLavYa3Gy573Tftqt9oje9WaMxdhTXGqAllMctRhRg1ooByi6&#10;SSq7XdZJk8MeLCFoZO1cZr+mSD20I/IUOekXWYLsDcGd2/RYGVt5ZTKY6poIqOhWrnymJjxrVkeR&#10;x1ZQZikipYRS4qlkmDRtUQwU9mLQlSBiip6zHTyVcepURRFqJQo6TAIVCszqsilgL6TYf0t7Wybt&#10;s/Mm17ZsEkMZuS5cGrh1ZdRFa0BjZQWCq60atCeHSbm7erOHYhbEKEj7vEoagjJGgq1VK1GMZrnh&#10;05yZ7Gbo2thtjnG0NU9PXDLLWpeHKUlbHLNHHBPLVRx1EuCqY5WkWmp6mBBO2skkW9x/PJIRDTRS&#10;RTmcB3aopmJiZleFkEiqUkliIsoYcfQ359na8utYfUSbtcRy2aQMUTwZlDOpZJBrjJRljYfqOSxU&#10;kKVrnqHouZdjvbLaObb2L6KGcsqx1eWpVnSmpUDd1K/APkTx6Wc3Xa7drcxSZDIUudxFBtearoo1&#10;wO6MfRV2Whhjp83C9bjHanqKDbGWdo6ireV0EqKjpH5DpdsVDW1yOs8iLBTyKqmanpqqcSizxoTL&#10;eeNIJG1qV0kP/vAJ5kudr5dltJtpkkkvpkLv4bywwgVIBFAI3LxjIINPtFSP+cNu5M8Gxg3u3W+m&#10;uOER8WPSQVppdOOD3HAFaVyKh3kazFbHqKeq2pWVeQz2UwtZ/FqrFZPN7axWOpKqrMDtRuGo6PKH&#10;MbdWalqYpzNEYaplA1LcgR8jO5q7ovB4/N5rBPncbT7hSk3fkBl8PiKTYmzpcRkK+v7DzbSiaprd&#10;vYZ6OGGoho45qwmrj0ROQR7mf7vHtPsfuj4u+WUcqcvaVLuivRGjW4eUAzyw1ZGhjUKniH9XWhVI&#10;yxlPlTb9p3S13zeL8sm32QiZioNAG1aix1KRQKoAVJCS1QAFLdWhfymP5Z+I/mGb37HxeV3ZmNgY&#10;bZuyaTcWBlwezZs/FvHftPk1/wCMWYfMZXemw9u4LduRwwkrIGlqKunjiimkYwRQySKInUPY+3Ox&#10;dtYOVK+o29uLI7Zx+4a3Z+56N8fuXb9FkKZamkizu3BOlVhKyqoHjeWCTRNAHHljV7p7J/cP2kuu&#10;V+bOYN43W0ni5DjuY1huVVWkmlmAaklGnmgEU7hFa5UapKIHVwyjEP7zHNXMXKsFjzb7ebM25csX&#10;Im0yNLFAoEIrMQlwrTuygMtNPcEOkPUFWP5R/wAtvOdA96b7mz1Jmcp8apu3a/r7rXvfYWE3Lubb&#10;/Yu45DjEn29h9z11PVJULtbeeQqMOlXV3jrcrQVMMVW3jMgWE1BNHNLPFR0S5CB6XI0DQstdRJDN&#10;SRQwSwMtTKs4qHDur+QyWe2oBbljmDfOSg8OzwiVtplhkinleWXVI1dVGVAAgTS2oRsIaOVVSKAw&#10;77bbp7ocwcqHcdk9xjd2c4VjH+7bWDw2DtVazKrPWqgErWqas6m6CHtjcfTezN30uxMl1xvfa+z4&#10;6XdnWvY5yfaO5Itz5/I0G4huCXHZehocKKTblRtdHp4ajHwUjYszBitMZPSI+U3piNqquQzCT0BE&#10;tBTzzyU0xjlqKx46CjggQJNUQwvVyIS9tKxi7souVCnKHtfz1z7Ld7fyPeRzWhWdo6XEBZI/EVpW&#10;lGpBJIIz4fwgEuWjHCmRHMXsfd8/7TsdnYql3uUUmuSixxsQgUFVEsyLFWg+EvwA7uBDj41/HDuz&#10;v/N5DbPQcOH39W5LA9gV2H2NFvuixuZ21gMAr5vK7m3TVMuFweamosbUPHFB5llrKmUJDC7GONmz&#10;Hb5o95rXtt3KYzJxYmaSlqRSZmkzFUlZS1j0T02QihDmiqaeop3jKFyocFAfT7Hm6+2G87TuVruP&#10;uGkke43JCyyCAQrGoiLfpy+IROaBQ+nVJEFq8a6QpiOy2Llv7v1v/rf3W0TOxZpY0aeWpatSP0vF&#10;iUVelKqKjNWboc/kF8YO59q71wu+/kft/emw9y79/h4yWYrunB1dtCHAS7Phr1rtiZmsr6CDe9FU&#10;4uqgepkioP4jSwIJamBHuhVAimq5MZS1KpA2Qhn8tW1KrSRNTi00MkGoxPJZAAwGltVxex9w7NdW&#10;HLk3Mm8bHdGeLbbhPCiLkJIJTRZAzKWCdx7CWbtFSAwPU42ht+fOQZF5qTw9rcCtqSzE95T+1i8N&#10;1NQCQAKE0I6IZJUJ1zuPcuf2puqOuTr3PY2ba8lJXxywZNMytVNi8zjROWq0xyw6Vnp3dqmn/TKs&#10;Z1D28p/EIaoUMdCJ6NYSIKtpIIxKEHqM4bVKHJYKbDgKOOeU95zxd7ts1vvN5zkU3lZzqtvABKBi&#10;BWJkjEbLpFSG09xIFSMg21+797Rnb5tzt9sU3chPiRl7zvozBTrM5UEZ4BePnQV6zPc+5dw7bg3H&#10;W9pLHuLGZrQdrvtyGOfFw5EQs1Xt+enxqY+px4+2XWlQ8cqs3AYBrT8ponpJamqqI6aeELMspTV4&#10;QjKWRhGYAyrH6WN7G/0Fh7CdrzRzHd73aqzy3kbhowoMa1DVyAVK62arBqVUdtdJ6Ldu9neUeVop&#10;25e2iNNkdgz2WubuZVKqfqmlkkjVa6yioQSNJBr0l8b2buXdubxwzVRuDdWdmmkxFKYKbGk5GjrV&#10;n8hpYJKGqpGzFVWsfCWhZ41YEMSAPaRqaJaoVOUjSGCBIHinqElISEeaMRVCBtDtGzIrkKlgGsw9&#10;z5yqN927ZrXaZTNOI7mOTQUQvqkVk8HQWLa28Tw11Nq8RdYZlGIq5x5o5Zl52fl+3CfU3MZFsoMy&#10;iURr4kpB0aU8IK9dTAMBRe5gOjRdbU2/cZsekoZDm85SYreOFyeSwU9BjslWQ1uWpazAU+BqKeSq&#10;FXNks0uY+ypuI6kVEZljZlj1DjFkoZpUjpslHPNGlUngWqYmWOmSMifXFA8kheXQC8XpAf8A1x7K&#10;Lvly5i3C3uOaOVpNs2qdkkWWSFmjDSsaRmOpEenSyhJQ8isKsKMp6Fm68mcybVyU/MfKhfdN106I&#10;41kjtiw8Tw5D4ssmglB4jkEL4gTStCQeolPsqkps/jqPuLZuV6f2PuXMYTL5be1d1xks5BtbLZH+&#10;O1FBt2mx65OlNLSVmPoZglJWE1aSwmWRWjQt7XVBjb0c6wV9HUSVFLGtDQxY7KwV2PqoXZqqefIV&#10;eRkpa5JU5SPxRsuq2pivLqcv8g72LcWU/wBU6zMCCHVgup1jZysiRUkqn9lEoUD1rXD7mj3Q+8By&#10;t7j3u9czmTbtpiMbFiNvlSRTGgKAR25lUx6WBLM2ogsAoYHoeINk/CPeXTOwcBsfAbk3H3N/efd0&#10;W99xZLdmZosTVYU5WvbZK0u11pMfhsXUVlDJTioqaeqlRDESYdTDSnpsZVMDSFElj1RWl8yiZoD+&#10;4THolkiW5f66r3+o9gbdf3RsF/c67to7yCofTGZIdbBfDLEgMarTAUinFhUUyx5T98V3ew27nO/3&#10;CMbRKjsYmSjoIzJEwDrCNYDipOivkMZ6JlurreHaO6MrtCSjzH9+sTV01EIqSmp6nBS5TILR1eOS&#10;rSr8dRG8uPNkiIcO1jrHK+4lRTPBRCRUipZKhAsccbwEMiyrEzSv4+NLi9ydfJHsb3l2IrWJp7N7&#10;q1SRtTSmTUrAGnhoHoQa6dKgR4BpgggfkG4suZfda55fbmQeIirKClvTxFZPE0t2oVpWgZnLYrQA&#10;9CbusVtF1xhs/WbdyWbwseZyOGr8pncpkZGxeWTilbEUYz8qzLLRrpKx00VEPGltWnlsp6g4KYTj&#10;/KGmRhpB8SorkMQA3lBvfm4/H19hdNml5+iezjeO2EBBq3e0jCvmoFTQeVBnhjroxZbMm47WlrE6&#10;IIlFcGrGmPWv+9ft6Auj23kOysbV4mmfEUFPTPHWTmqp4hkMjU05cxKK6mpGr5p7rykUkSGw9HtX&#10;43My1yM/haMKL6i4YLpNv7CXsb8e4x33lwbNcvatdq8itQ0BBqPtP+Cv55oGdz2/92yGFmBkH7OH&#10;z/zdAhuTZX8Er5MXJLFLVQVb0k0IYKzzKxGlJJZ49RDL/gbe+GTnLxoVLR2qY1kCKHlkDyLr8S/2&#10;9MSfTjm/9Lm2zWwSaUSKrAwsRqNFUgGmoj4ak1/nQ1p0Hrhhp1hKmoBzxr6cR/qp077Vw7QVVQk4&#10;p5AcNkJqZ55WShozTU0opvvZVB+3arqZFVCQf7Nr6rB6pVeIWkXTzZUJ1KoAsLtdhci3P149hu5Z&#10;ZSWRq1Na0oa/Zj9nDoxYocDh/q+XSBzMyVcxcF3Yr+/KyiNpJPqx8ax04SAEcRjgfW/vOz07A+SR&#10;V0kfVWv9R+AAfaM/Vox8G31A/wBILXpvTMAKRk1+dK/4esFDTVKmFYZJY5JVvZLy6QNQAQLp0m4+&#10;pLfX2B+7pcjkIRFt+uXE19PW09TDWz00VfT1aUrjz42ugdVY43IQ6o3aJ4501B0YFdJyU5N5ckSy&#10;luNx3IrCyhTEFqKua6gGZT4q0wVIKj4T5kbWVvKqma4uKIcFafmTk/EuCP2Vp1Yh8WJetdtZzL5f&#10;vzZkvZXWe4tt5rZ+f2vidwVm1N4bdrM7FbGdj9c5aKtTHw9i7AykEFbSU+SosliqymEtJUw2n80c&#10;6jaUiyxgqCrkBS6ggobhrKQTa31/N/r7d36LbIZG8O+ckagrNRXdSGoaVZfP0HD06VxiHWqpcHWK&#10;08if246BrOUmAXIyJjszWShJKqKnqa91pq7IQO0pp3ZCJqRNZfUVOkC1ubgidNVQ184kmZYIUBSO&#10;Aq8gQMLsfJGI5GZn9QNuP9b2SxbLuOy2ZhhiM1xLRjLqVNRBx2uSoAXtpUV48enr+0ktFmMPfJIQ&#10;ak0PyHdjAFPL18ummr2xmMYjNFRuz5ExVMVTU1dNSmpVdAjQJXPFEY0jVltpQMTf/X4q8dI8qyQL&#10;XUsiJJZtUZQIxVZBLoJH1K614YG1/fhA26JapbXjWe5oWQkd+snuZQoIJ4AhCSynNMDpEmq5uLNg&#10;PCCag6atXiVAxUdy0pWlCTXHAdYqSKgyDUcMEtZhslE89LUReeeWHIK6mV6UxQCWpBmkRUWDS7o3&#10;qGq9vZa6rde+Nld64jee8OyN/bp21ioaGm6X6Gw2J2Jtrp1qx4KyTd24MzvGtxue3RkOxqQ1ctRS&#10;feV1BAqu8cFh5VaQPaj7vEm5e603uFs/O19bbjcRgboj2Tanjgtmht4ZoXvGXMOuOCW3tkmWELST&#10;wdUPXPT7+n3NIPvE84+1Y5PiTarm+e6XdN2ljee525LSKE2ka2T7haJcLfMxiZo1rAsUb0AyN8z+&#10;Tp8g/jrtr4E742BsHYRwv+jTbOdT5BYbtLf2/t7fIpM3vnN1EO3IsjsTB9NQpjukKnbzwmiXb61V&#10;CsIkSTGNWTV1XUxOmd+bTpO+O0dxV2Cpds7crNr4Sk6yxOV3Rvms37hq3E15ffmF3Bu2mo8jiG2r&#10;XVriso6eeqq5SPMqMqMF9izl32J5v5Y9+veLnFb9912/dY7IwRGOCGSF4UrMiv8AUAyK0/iXBaYk&#10;AGJY0AjkMmAf3lfuc+820e9XIe17pz5JvG8oly9/uv0O3WkFvqsglkqbVHeESyGNpYWliJFJo5GC&#10;PDVrGu1ewMRtX+XvNt/I9P7X7HqsNW7Hx+W6d63pcY+1d/0W4d70GYw2S2VXZXE7R+zyeEpJqPON&#10;VVFDQNBlaNkKszJIf//Vtkxj0dMKWmqKmITGoNPH+yqvN/aSJfHqJZVDEc8/U/T2Y7+t9uDXd1Z2&#10;0ggaPWf1CVBodRzpBqRkUqKVwOpK3LbIt3nXcEtwojFa11UAx8WOJrSg+Xl1qh5HF5vIDclfiMFk&#10;sji6TB02Yy1XBVVcsOCpJKqloajJVrskUX289XXRQkSLbXIoUgkap2aFJTUsnikjjFQrRCMqVWWV&#10;gFAZ/UylQxPNr/kgD2X8rncLm+t3kiZpIGDlhpJRcg0XAIIABGacQNWekt7se3b/AGc22Xll4tuw&#10;7gHcYBBJqjIeIBOcZ8q9Mm18ln4tw09fSfxA1W3Z6atiqp4/NPiUTQIplpayIwGN5IUULoYRhPSu&#10;okkMt1VFdlftMND5YsR45zUSUr05csumJ4Y2Jiq6WqleZjHJpnitGWbSSgbJr2ZHL/KVxvXO97co&#10;Ocyp8E3McngqXQqr1R3SRUUo8ieFG/GJKsxcGycm7Zd7Pue33xMO1yoiAEMQuM0IYHyBIrg4pk9H&#10;2+KG6uv+q/453Nma7AVnbm1amipuuMdvDD5enwlNX5OoytdLuLIVWJoMziN44TC00UK5OjqnxGXL&#10;VtNTUjTRCdoWFdqRYDGY5cVSz1tGzOK+qzuTWvys1K0ZMGuqminnyUuqGOFRNJEiRnUTdNDDHZvd&#10;feuc+Ydw2PmTmd0uTGsMHgiaOGNxrrLpURKAGfW5KNPJErRCVyVVyr279v8AbuUOXNy5Qd1u7e5m&#10;ZkYK0KqVdnA0+I1aHuNWGo10hQSOh63D81d4/KXsreGW7e3q2w87lsHiMT1fjOn8JnNs9ZYLeeKq&#10;YaPJ5iPE0+5NuY/Z9A8OZqc3Xz02LymVyBp1oIjGtV5fa32hjaGmp6OmxdAmEx1DSCnpMTSGn+0x&#10;8ZQ3giAijiijiMpCiNVUEfQKfcHc8Xe63V3Js93e293PczAGZYRDrCEKmlI+HbHUKzMuVoTx6j/3&#10;osNs5Q5R3bctwvpJd8mCBJk1I4o6LXSC0C6YwSzFRVMrVz0UDsneXYm/O48xlt572pe7s3uLdlXk&#10;s5vjc1LkWr+wmxbyY7H12fKSQ7lrJstS4aBkgmq5GCyp6ydTe1Dksaa6OqgM0wDU8dOhWte0UkbC&#10;VpZoIvEhkmVwNRuQhuLWHvex83Q8j2toq8toJDMrMZIl/WUL5F1ZwqOAQWGliunCmoxy9qNhk3rn&#10;3l7ebXnc313YrM00JSrRxsJI1q5PhgOpZf011LUue4dPE/cFR13tj7c9M7ZwcG4dzw7jp8hV7YoH&#10;ps1BRGgaTEYurzlFlcimDxeSpEmRPK8LT3ja6vYAvBt3M7Zkh2/syjwsOCqVqoc49bV5Cnr4miyN&#10;BXURws4hqpapEnlqp6lJZELNpEZQSzMchofd+w3TYrOTma2DbaqD9FSjySE6y3joIjGAwBEIGmPW&#10;WMrHsaKdbD7untxB7qbT7g8u2L2dzAXeniXEwMjW8kbN+rdFQWrWmjSAADQZFl2V/maU3yO6j3Bh&#10;/mhvjsfcuWw8W26rqzA7P2D07lsFuKtg29uFN2UHcOGkx+1ocRHU/wANxNDt6rxkFRFTrPU1GRSp&#10;aix8ESswmAamqKyhy+TmqJvu5JqWZ6fTPDTulORFUSQztTM8bqxVYooFAP6Syu7xbzb7j3t1Zbbu&#10;3Le0pFZPaCKVaqY5XCyK1EaMFsyMviOzEoFFNWpzkjDuG7DZLS6ZQ0C6lJGlQQHcKQAASQME54U6&#10;rk7n7wk3ridob1616yxnWu3KXZGH2Vu7FUGRoK3be6NwxPudpcriMRlceNyTUk1FlHieoy2SzjvL&#10;ESKqOOSOmhVOYjoKmGopspnVpIpVGOoEKUsE2SramiqKuangWZealKSieTxlGLopYAAEmHNimv7O&#10;4sZNm5bSa5lkZpSXcrCikhSoDfqV1O1Y2qqxsZAyBqAnmHe9j12Gy75Nol3UTjRpkIpCoZjWNexR&#10;qXJZBXSlWYhegW6ebsBM0ezNkbJrN25LqifHdh7mCYzPZnC7Y2/Rbmwm3sVmtwT7ersfNj8BHuPO&#10;0NN5YKiFYaiojQuxYewWrNyVGJny9RunclL/AA+errNH8YxNJt6npqCKSCOIiZp6jTSQSTRpJUzW&#10;QtJyUWyLn/sHI/L3OPJlpPsHJ72m62kYLNBdXF6fECOHEqSLD4tYl8Tw4CWaQa1UB9Ui72u5H5Ue&#10;02be9htjFJbeN+oGmfUXEqn9OSQAGjMtBU0wBjF2+1/jftvujYWx16C6IzW2+y9p7Q2vX5zP9Pdw&#10;bj+QuXye56zCZTI1lPnMA+K2ZRT7rrsJganI0+3NvVU9aj0itHFI7PVVDBiO3Q+5ZsNWYDJYalk3&#10;bJtXaeZSlpMzBv2KTALlK7KYSv2s+TpcNhsYVqIpP4jNBKBRyM8KXW4M5l9kba05Nj3693Cdd4lt&#10;Y5ZLWaqmzPisYvqopZ2lMk6K5Vvpo1RopUdiqxyMNd85Pt7batmv7HtkUyfUI1Rpqy+Ee6RjRwWU&#10;0RSChqpBDMm+zP5XOSxXxm/0qwdkpkd043o2j7p7k6h3PumPrOX4w1sG5KTH7Vpe2No905ug7B3r&#10;vvtZXeixkGH23j6T+NA0tPWVtEaauq3HIb+wsP2ctFkcjjRLg9y5yo3dBQ45MZtKk29/ClzUlZkc&#10;pBPTRVE9LlHKPNHJS3p5FkeOy6jG39md/uV3j+tNjBPy4kltbxQPeRo+56jMYQKXNIHtzF4gj8Ny&#10;ItQALKAWefeV+b+Y9ivoNllpuEaxi0JaM+IwepQa5I1TWutRrI0qwYV09Suuv5ffeOG3BuGj7l2l&#10;s3eux9s756j6kw/Re4+1s7jdwfKms7Pm7H/0Q0NJhtl9iYvJ0WP2Tm9qx5YYyjWDNx42vD0tJV6G&#10;WJ0wWbi2RHR0Fduyp3E+PpMnm6ivfEUkdTj6zIV1VWVdZLDRNUU8WLqZakxQQmNGjZZHN0KaQjzB&#10;7Pbtz9zHzjHtXK0VvCbmyhWCW4dfGj8OmZJXtpgw8OSbsikXTWKOWQKCI05b5j5qvLJdov7L6De5&#10;omjuoy8M3h6A3hjWgMb6l0tVGBUMFYV4wO6egt7fKHdG99+dGfH3B9I1Ga3R1h0VtXDVXYu4KXA9&#10;obJ2ps3a2BxGzoZOz6La+brt+7YoNqrksxmoJ6qlyWPahpKYPkIKueubYs3sHuw0tTUbA/3IYGry&#10;MFDkNybXyZYyZekSVpNp7gzmGx9Bk6aswyxx1b4qWph1g00knkjmQibfNqvPZPnXfN25W5qEdtaR&#10;2qmFWkCwq8UY1MJFmLh3lkIkMlFBYsupUMYU9reTeePbbY3tOd+flvbmSVms3+it4WiUEtONMEsw&#10;cO79plClTqCVX4VJ31tPu3+WD2huas6E7th2DgKjD9cp2HsbrP5CpnYpZNvUNBRR1vbfUeLz259z&#10;7cipNzb3qo8BU7lSkuTNX0sIeWKSmFb+P5zGinqarGwZrCxCGrzlHEImrcljv8pORp8VFDVUcsWV&#10;paRBNAHmSHyIVcqupvcPbbyj7TzbzP4cs8m7RXSpawlblBXUgctLrjjA1VjiLFjNLJEh1BqdRJ79&#10;cye9Vn7Z8zcye3u0i05mtxbmFxLt8mktcQxMWW5jeLSY3OstH2qCVIah6Kr8LejvgX2h8hMdszuH&#10;tbc+0aTdNdvPaO0op8dvfF4Ha+dTa1NUdfZLfm4dvw075PaWd36hwslNSolXUy1NK8khR2j94aHN&#10;bb3jg0qdr7gxeY2BuqhzFPi9wbcajzeEzmBzEFdRw5GjzFTHkcfNFksZreKZfIkUhsjFwp9lXNm2&#10;22x7neT7XK9/zmY1Cl3GuJGRlIWFFUMGikjOlqExyIylgQzKtjj3T3a9qN95d+8jyv4dteizac/U&#10;KoJhlgnjH+61ojUzwpQo6/DRgVLL0n85Lvb4AfMDGdg9LS7mrfkl0TVbS3TTYftvBZzYG6dq5Wt2&#10;/BBmNo5DqnK1W3915rHHG7rSlqKLyR1Ndg5jV+EULSOJtLm6OsqZIoM2uWomFoHSmYqjapairqXl&#10;WL7meqlnf1v5LAAkAEm6Pm3knnYBuduZOXBablfHVI5uLcq5jAhiRQspRUEelVV4yzlVBaRwzHIT&#10;lr2p5J5N2nb7Plflr6CyaMlE+pmkEmkALpM0rmPStACxLEUWpAwCfyJ2x3tW4vA707s6wrto73ym&#10;X3DmNybhytXt7GT11LWJjaXbO2KHbWPrKbD7X2zhsfDJJR0klAr1MtY/7kyaFRDwbWloctvikG3h&#10;RtR5CDI7W3dLBhIKCqp94V89Z/cxp6Q0UzTY/OiWMl4ZJ5KSWCUzS1BldZu5b585l5r5a5W3eDnF&#10;2tDAV3a3d1Oh4ZpFgu9PhGQM6qP0YVjikAYSSTSvOxw72v3S3X2D55tOUOapm3Pa7hpv3dIEWBrv&#10;wYRLcnTDHMbdbTxUVmmYeM4JjVIzoFs9Hu/MfKj499Ad9de9q5jKbQ2pszA7W+fHxrj3vvjc+e6w&#10;zPVMFRsDZfyXwdBvCryVdkR2D1tiKXLRUOIhgwWOyFDU0FUk9G1ZEEX1rU793DjNlZLsvbmNoN70&#10;jZCLJfwOmyVPiWyCUtVSNkMPSZOsqa3E43KYpZmWjyZepEoIsWjSRzPeOXts2T225z20b4YLdYYp&#10;GUoEjmPjK4d30tcOscky96GGONZY1fxAH15Ut76ci3Fht8sU2u83EnSF8Y1dHAKjTb0Y6sAKVFP4&#10;hnpMfLTobpf49bT+YXV3xa72z+5emana/UGUn/vNltgzVGVxVfuLb+558RvjOYbbkE2/tybS7IyF&#10;A0WZ2ZNS4LH4rIU8VVPU+XIQgxmHEcZyOJijdK2c07Ru6qGIplMzKy38N1VuCLXvz9PeFnNVzd3N&#10;vsHMN5eB9nhEw0CpVDKxSq171qw4EE9uKDoeS7/dXNzHfXUZFrb6qdwofFGk0xqQBvtGBQgdUDbq&#10;myXl2/k6ivpMnjaanyLUlPj66aSjxcWVkkMy0UTEmJJ5QxKFiV8YsvAIDzsDaeCziVW6MBhaan7M&#10;lxjYtcrTYx8nkQmOqmqsO9XTtksDHm6TBVympSlE6v6mWMoXbVMPs97uc5+2Il2Dfd2a69ptRYQu&#10;qGMCdHDAaIp7pVkeYllVljYmT8cuoCzli9bYVIv5R+4XpWo+KoIGFV5ACSRWgFK+lRY3/L5+X/a3&#10;WGa2j8ed+dwYyD4d5LceWze6utu1N702zevsrNujbWV27urBYzsA9d9lZXqduwMXmqmjmrlhpaB/&#10;MWqZDKEqUD8daVWa3Ht98eM9jMBs7HZCnj27g69tvUOSqc1Limpc1V5CSOTM0Gd274p5KNadoGjl&#10;YyF1kRHjnbmD3U5R2L29mt7LnMw7xvkzyo8sRmNskPGJYoYYgYWEQSF3ljl8W5ed01IwSHvdP2z5&#10;U59iktriT/dTcEE/ExqrM1MutQWJB1Ah0qpFDQWCY/8AmQ0Hx+6k7d3Z/pE66313n8id9tJuLf3Y&#10;+G2r3fnthUeyMRv/ABj9fYLZ+3IsNsrePUPYsW16HFS5WWskpXpMrIz42dG0SGGnpcjPRTPVLLPO&#10;EiCJWS0lTVtpSOETGuSCGVmSONSVYtqYEkku3vETeOfF3zcNkspNwRdstA6q0SSRooejsDESQxkc&#10;GraQQNHEoHIS9lvZLkH2sv72TYpDJv8AKKS3TLMGZNTMqCOSaREChtPYKtSteAWkPtz5J7z73zW3&#10;8Fm8rh8Ltrb82RTb21tm45du7JxM2UrZcnl3p8LBVR41jkcrUSv5GQGKIRRppSCMBnj27Hhw266i&#10;nzFRXywGKSHD00NVlK5KfKNIEgpKnL4mlmpqR6qeoeNqiH7hEKprLIhFFnzry/ztYbv7eX6RRwwv&#10;aNbuAxdFWOrpGS0KeMyeEqmR3CapU0s6iNo699d55/8AbS0l37kTlobjy27jxojdW9uoYyMI5Hkn&#10;iuJgoc1ZY1HxCrItXU0fxz3TtTvufa3xd7W7i656Z673LVVmW2Lvjeu3pd1bZ2hNUde1Gw85HX0m&#10;AxmZq8Fu/d1HtPHYajy+Ro55sBJO2QhVW0TOjcviabd+2tz7VqdwZjCVOdweSw0+6tn5CbD7hwlR&#10;nMR4Z8ztiRoaunwdbj5qtpKPyfdfbmJHDvZl9+3y25l22WJxGqRRERoCkRJEdY0LPIZJvGpQqxLO&#10;X72yoZZv5G5P5x2Kw3W43eY6ZmjK6ltgQ3fqUeG1PxA/AK5oNIPSV3PvOm6Z7H6M7r2v0ttDJ7f2&#10;nu5Ny4rrDuLbVLu7Ze6MV1vvvJ4bb2zuyKqolx1f2TUZHB4anfOV9LDglydfU1McmNhSlhcqLAYS&#10;DZnW2ytr47K5zcEW09u4bb0e4tz1ozG5M0uEpaTErldx5FqeBK/P5T7czVc+hDNUSM+kBrewPy9Y&#10;Tbpzve2m7ysxnfKhgGoYnYkMKaqKB5aTQgAUxJdr9Pebndw3p1O7LU6icULDIpq/CacM8BQdFl3l&#10;vWr76+RfavYu58Dgdp5TubsnefYOX2tsaKbCbU2/JvbNZXd9TidnY+rrK+em2zt+St+zx1LLJOI6&#10;alWPyMy6x6hyGSihdI5VWinqh5WQQyzzPUhUIVZAai6EgoUNiSfz9JC5h5c5cmvkiuLWVd+t7egS&#10;VXhWIQKzVcrSMGQf2ocVUKzHSAdVd8Q20yVjbVSlOHAmhoDQnGQeHn0+bh2htGeaooJcPmju7C7e&#10;qIXxuWx1Zt2DbK7ZkjnXK5H7SY4+STNUwMeQSrjU0zBpHkjCA+wp2tn6vPDIZKfFbhwlNUzeGnot&#10;wI9HUSQwNPHHPRUkEkiUkMsAjl1K15FlAe0iuq5X33IfKVlsu2/uuxV+a40P1EqsreDOlF/xiO4l&#10;eMCRixjEYEgKaaAEqonsrm3e1hPaZgMkAHPqSRmpr6UGBx6uG+Rnxw6v6g211fsHam4eju1O1NmY&#10;7J5Dde/+lU2puikwm8clJiJamk7P3Du4tNuo1WeNXT0FLVIlVjDQOtNClFUwn2ojnqbaGCixsNRX&#10;RVE01XUUIhp4qqoAqJ9SqipCkMUNG80ccTSGx9CtctzBnufbW/NfPF9zLfww3Vm6LbDRqSrQoq6u&#10;7ByxUqAAgCoZWkVyyO+Qbrfm5dVKUA4nNB/h9RQUHnXoAR0dvD51fKLcXadXjOvMhs7bSbPwW+67&#10;J7hy+09tZSXaG2KajnevlrZ63PZDK7oi27kavI0mL0vSwR1BhkU00tl5i8/kxMs9Z46ZAugyRKH8&#10;7LGqTSPEUfxsx4surTY82JPuLuZfb/l+KEWGyXzX963do0mPw1ZiyBWMhDCncVxhlLkmirSXaLCa&#10;JILRzJJWpJrhSTgcMDJ4eeTXqvXszrXqSiOIxPV+Yze6spNJUV9bT5ULFJi6arq1bb2PoK6EY9Mr&#10;4aWIzs/21M7rVprjRkEa56qq2/VhqWOq8FSkcU/kpllFTTqHAinTzQSwlmeMqWKkkG/19hmDa+db&#10;NfF+nYRFjGAxhYNr1ak0szHSRUgU06lKih6J5YLtdZCnwiaKDwOcrQnVSmfPIp0z7WxHZ/XUlF2B&#10;ldjHM7Nq8pl9kLid1vlodpbqrZcc8uW2rXDbu4cHuOoo6aDIrU+KnqkjWqhjjLEaweK/aTUrMfNR&#10;S1VOakxwTyMsEesW8szl4ppS9tJYNdiBe5HtSRvFvdRx6IpkglEJ8WOPUZNOQsZBKotKNQUADEKQ&#10;CerWwe3kGvSyq1MjNaHgoyAK5HlTgemmr+z2ruuOCipsPvTFbWz/APB6o7pxNdQruerhasDVH8Cg&#10;lxu4cRhjElpYFmhmjKt6Q3p98aHB10IjqMhVxjSFnNVojhnqSv6D9rGyBCkZRS4uT9be377mjb5o&#10;Dt1hYyyP3oF1akTUxJGtlNQTVtBooI8hTpTvm+7NGWjs4WU91AWYgcAaFgxI1Zp04dkdg7C3FkKq&#10;HYuzM5t3GLNNi8bsx9y1+58DtaNlx01VHTbmysU2RyEWWy8WRqhRTeKOld0tLLdj7cqjNx2SmLeK&#10;kbSJZlcGbw6tQGlUuGLR2v8A0+vFj7KNu5RuSZ7yGMybmlSqaSV1ADOrVQijV4cR6g0Cc8V1ukJW&#10;FT4LVrwwDWtK0Ir9vr6noO8ZtSWRauqSCorczRiaWhxy0U70kVT+wZZZXYtE1MKed30seHUNx9C9&#10;SPjqmGOamxy1VJJ5VEcLPOql0VHapDxh2YovOpWa39PYZih5j2y7ubfdd8eHeE0Es4ERIDFgEoSu&#10;mpLCjKjA6QCOJNJstraRfuK4hEll+EFSo8mJajHJYk1rWtD03TS5fEbkqD/HavamZx/2tS1Rk5p6&#10;asAhkNRRw4j7V45kjDMGjIkRHYX1KpsOMVFRVcH3kdUKMxvpjX7SpqJQ8EfhMbF2RUKAgG63JF7H&#10;2Kdvltrd7i03TcHfcZUc6AqeE4lJl16o9Qo2cH4ddCqgAdQbzxvnujyzKNog9ukuuSkaKky7jbo+&#10;nWCv6RQyVDUb+0qdNARUr0JW3qHZlRFWDM74qaTduUpqmeTb8eCjlwdXDlHbJRzx5ugylUzRVLRP&#10;qhemvTOwWRgVuY1LXIkkaSyGcSibVOywRGPxFwPLHp1SOCLAFgx445t7Ir7Z3ntpJbe3EJi0UjUu&#10;wbXT4CGoikZJC6RmpoKma5odts7lAU7mHElvQ8eNaVNKn7B0GGTxLVuPrayiihw5oDi0hxSTZKrk&#10;rHrY4lnloZUkIpaRxGZJDoaNNYGr6E4jnQbyCFpSpSOV0sQpshEZQx3SQwsSPySRx+fagcpvqFu9&#10;ysbkllDVFRkatWqhXWAPkM1zTo2mtoby2VlHYeFa/Z509B04w7MnpJ6bHtX/AMKp60y1+KNeZ6RK&#10;rW1VSjJLkQq01Xj4ctSGNnDeIeJhr+pCIz22a/cmOlpJRVY6FiDSnDSUlNMJkpzT0zZKVlkq6hIE&#10;0m7PGuuNFbjUrTp7Y81WnKXNCbpt9411cMwFx4pliASRpGl8LTqQMXAZGjDVXjGQ2gxD7g817fyd&#10;vGwblufPCpE3inwPoSxmEZjqviqrmLTrCVYGuuoyppYn8Ru/Md1BvKg3dsrrvDdl5/F0eLx+68n3&#10;JujI1eNwmEzmeqM3uzGdb7bgqcTtrF1GfyNLVyQLDSZesipqyqliTyPrjVe3tv47A4yvlq45a2tZ&#10;o6WHMVbSSVdNFFPTgU2lQY6lJZpbBioN2N7m5DfPHuB/rgWNu9tbJYmOJZo7aGQxwlm8RnnKmjs/&#10;hEK2tnCmrxASGgjDnvn3nP3I97eXuUuWZxDy1FMwuLAQxSCbw4BcSL9ZPHGYexGloJKt8IwQrNfb&#10;fb8XcOwKvdGW2Vt7ZKVWNj3LsvZOxt1vt3ZeGzGSyWcxGW37Fs+GunydblmgxyU0qVJMcIQSwBUd&#10;UGKkxwrZamorWenKSXjZY0DWvc6fEI11Wa2q315+vuKb/fX2y326120pcJo7lZmZQaEZD6sf0f4T&#10;prgHrMXwoNkuIYtss1MLoG1B6ipBFCrFqkVNa/n69EMy2TnxFFhf4ZWU+aE9Osz46SpkqIcfLrnp&#10;yKyKrSWAL+xfx6SDGwQn8+89Pi4aqSZrxiOJg2uWVyofSdCMPIrBT9DY/n639l93vk9jBaouvxpF&#10;NQFUDT5kVUioNCDTyIp59I+bObtm5O2v958x3ot4BQElW4lgFHYjk6mOCFxxp1zx9JnsrX43Abcw&#10;+Uy+cy8TpFjMfTQmqqqeKNqqpkpo5gYmljSIyL+bRn/X9tlTgK6orvuZg7TwUXgidKiAwxwTmSQp&#10;BSx1QdRVSRgGQoGYfS/qHsd2+42Gxbb9Stvpt2uO9HV2dmD/ABzNoZCYCASgoh0kGQacAfYff/kX&#10;fOYxsm1yB5WowJM1XJXUvxwIpGe0Y/Dg6x0PMuU3PsbqiOjmx9Jj9kZ7sGrzuVoKvBRS5/Nbg2tE&#10;uNxc+6tzS4eSDJUW0IMvM9PiYaoUiyzTtOEYofbpBhIcTTVFVHTxw1VRFG1TJpSSRlQq/iuL8+Qi&#10;5tcD6W9gW95ln5g3SOCWfXAspC0GgGlVVzQCoCVCrWnrXqSFAvt1WeN+0vThgClBgkeQ/l0EGa7O&#10;3j2pV7U2fmt25XL4HBZKppdr4ypdKDDYpa946V6ynoFlgoqOLwQhViRljAuSTe/tIxFnmR10KFtq&#10;1v40VSQCx5EpVm4Ok/QG3HPuYLuGz27bLqxuopGk1lgVUuzNSgAOYwUUagHDBiaEhsEYTzW30Ulu&#10;oJfVUceNCPkMfMHj0Ijth8DtnK7cy1FNVTivSvgmpUqJ6ior1hSnFPFVxPLhqd8bRs03jmhnWQOd&#10;TBgFM1hJWyyJPUlYGh/dMhAEryFVRY0EgukbE34tp5uPp7DUb2+zWtnPY7bqvBMSmlSSipUsXYqd&#10;JdfQg1NO7j0DrOcxXDuASysCPlSvyPSbx+Qo9o4XB5vDUMQ3F/HVnx9RRkPU4iHDQhqz7/zUVYVq&#10;MolRFJE0UsXiKsCr8EKGHajw04UTuykCSUlUWWoYKLMTrdbWA/HJX6fSwN3D3GF9ftPNZIshASMc&#10;VjAOaDStTWtDUUBABIGTSTe1umeSWPNAFI4KvnQUXz/w9Jzcnbh3hlMvmcpiKaOWGlo8bjIaCFps&#10;Js7Gtk0kWGig8tOYtM7zhEk8gUTnm4De05Ni/FM7QytJNHLFE+lkWILCGYl4xI3kQvLYFQNSg3Hs&#10;e2fNb3FksV5ZKtrJG7qWDs5MhowR6UjYKCSprRmWhanQd3GezbMjANStO8k5x8hU/bSvp0ssb2JU&#10;vgYsJmcXQJhpWzuUpp6jHzz5pqrPJQ0WS/htfKD/AA2qSmohJolZ0iqGVgGuPa78mOpsfHFjg0KS&#10;FJlWKSZ/PLa0pLVMMzLGV+pQoeedIFiGW35ZpWttwtTNdLEIpHdUHbHQpqVQASHoy0I7gW416web&#10;2g9++aOehzTznuapBFNqRUFn2RlTH4YMMsZOiIgFmV2dRpapJIEGt7c6pptpVu2aHY75rclZgYNu&#10;ZXcuaqsrTLFBiY6OoxuQGHoKmDHtXS5CmVlikaSOJw0h8rm4Z4IJqtmWp0x0gYftxm8chdnQK36Z&#10;IZYpFX6vzb6D2V7puEFj4Em3Fm3DTTW9NfbkkdulkdSeAoK+dD1k/wAsbfe7Pur3TzBVGAFHaKhv&#10;Vm7q0HzHn0CWSyu3KXCU38EpK2u3OY553ra8vFXUP8POLkBppkdqHI4jJ441QMRphLCzAa5ALnnN&#10;BRRBElj1wBdBZbgooZXYkm12DXvx9fZbBc7nctJcQTBbonVnzwQAKfhK088cfl1Ja7q5JcSUlJ/m&#10;QR5Dh+fSS82TyRetgkSlyE7yVXiKm0kkgZIYqeOEyKlG8bKFBbUt/pfj201lQizQIUpqyGaIrPSy&#10;UomqpJS6vCYUUlQosRf+1/gRb29I/gQyrOzxkEgaXNCCNJBFM1zqBU0IwcaiGd55iez1ImXofMjy&#10;YGuD6DozHRnXGTz2IzOcx9furZG7MDmKKu2tv6i3PSbb2hhcfR09VBuQZ2vrzTztVH7umJ8MoaGM&#10;OumXyDSqcRFFj6xplY01GGRlLJEsMa+NEikgWGFCUYyMpDeoMtvpz7hrmLleO3M3huGJY1WtM1LE&#10;E6zQjtxxoKgZ6KPb3dr7eCovoirH4RjIqRUUVQRg/maeXRkKn5Lbj7O2tgOuMpRjdm/5MXU4aHIY&#10;qqy9XmsjVQVwkymP3Muara+nbMU1DjhVo8LNTy0cpc6JEMRdq/IYYXBkVyNPpaR18bAxsf0kaiCv&#10;sFWe83m3Prt4TqDEBtS9wGsVoVNK1HHqVt25Siu1R9YrX0byr/THnToWMT8Le198UtGczuGPErV0&#10;ks9ZQ4/ZMlVPTVMgVPsEyNRuC85+3Xx+TQLfXTa/tsbcuLQlilM4YKSPK3CrwEX9RU/kG/192G5b&#10;iAQYxn/S4+zHVTskR4Tfy/2ehHH8uXL5L7COn33vPErj2yEKrRbdeOHI1WQJ8lflg9aoq9I9PjHj&#10;uB+se2yTc+OAkutGSwst5pyI7roJQeUWueffv3huPmo/av8Am69+5Iv9+/yP/QXQvYn+XnOn8IEO&#10;5t6qlFJG9UxwtCZsqsVT5448m5ow0oTkXFv6/wCHtoXceNTQJamk0n1xqwlYsblvXZhf2rk3S+II&#10;8Cv5j/oHpdPtNq40gHV+f+foUYfgrPNJUzYyLdlPVshpKqopVWCGlT7YU+rHCaoYwm/P9r+nuM+7&#10;MKnj1GjmZZCQzyTgM5v6NCzr6V/rf/Ye2f3lf/74/mv/AED0m/clv6H9jf8AQXSzp/gLuerbKfb7&#10;k3ngYK3HQUslNQYfENUQU8JH+WR1tZiKkmRrf5kRqf8Aa/bfUb8xlKxKVlNHGUsIblwNDBeSZmc3&#10;U6h6v8P8fdra5v7xtL21dPE6lHGvoF9OtW20QA1IqFr6/wCfpa0f8uuObHGCak3FkMpNXTSy5een&#10;np6qdpitZfxx0iYxBHzDf7c3/Vx+n2mK3e+GlYmSuoxMrg6FlEVo5LrqdDOBH4yLeojn2Zrc7lbV&#10;EcVIzXFV/wAoPr1afaIizEDBpiv+z8uht218I6+kgjVMHn6um+0WMVlZRV1dKKmjUP46aWPHA1sd&#10;ZAA1o1YLb8++MnYuKocelR9zQO9eagU7PI+v7SjUJLUKykxujVIeMHUv6GP9AX4dq3KoQJ2Dyquf&#10;M/i+VfmcdFJ2CtBp/wBX+9dNVd8MKnfu/JMdNQ7tpKLY64iszkFHElNjTurc7zVNDh56d6WKqpKm&#10;i2/9vWSqkUoC1sKcXZ1SFT2xEs3nEtAQiEWab9lkFuANZux9iCLl2Yxgs51fZT1Hk3Vhy+Pn/q/2&#10;3QyYz4I4qKgnwsVDuimgnqY6iKaliaLL09Xo/ccznFBoqVD/AEJH+t7TVR2JTsGczUYS+sAOFiS8&#10;toxfyjT5D+fx7EP0Vz64/wBr/n6S/u+gA8IV+3j/AKvz6XeB+G9FQCGD7PcE1TFGtJLUVBllrqoL&#10;QlaqUH+HDyGmvyAfVf8AHvBP2sIyU8mLPpd2j0LrIT+wA8qnyf4W91G2XDV04P5f5+reCoJU4p8+&#10;pdB8CttzmGrli7BD+eOKmqhmq77eNpAP35RR42RZKcMP1kr7bKvtmNkVPt8SrqCDK8UquGeUPeRF&#10;nREZF4Asbnm4+ntXBt80ZYFgK8a0xT8+lH0Q4+KelLivgPjqerlrY91doSUks0dQmIgzVJPSSx02&#10;P+xkjgrK/AVuRlhmf90t5lseLH6+2Gr7nqIYmhQYQvZdMbwzUrkqfw582iP/AGqx/wBb2uG2XDqp&#10;QjP2f5+t/RLjvP8Aq/PpZ4X+XXsKTLU+UqartMPAZ/LLHuWPKUaJNzaopEgoVq6leSI9Sf6/tll7&#10;nqqZXkFZjYkYfuOjxSRfuB5AtrjW4ZtJYFbW+nu/7shrWmPz/wA/Xv3Pb/x/6v29CbH8CdkZf7SC&#10;rwe46+egdWohWPU0tWhpVgpS4lWEpT00sUJdYZElDlrauLnFRdwT1mWpoqiuxb+Sup4ahaZ4FcBK&#10;hKeoiVPuJZdaeTULLZrfUe9Da4S3D+Z/z9a/c8FKas/Yf8/U7MfCjbW3thZeDb2E3JC1DtzMz4Vc&#10;s9ZV04nnx1RXY2olY46mpxDK0WhyZNcV76SfT7j5LuKWnmqKKOTGg0tVVUZlhjYyO9JUSU8iylnZ&#10;JS5iYpZAGtb27+6LmZSpkHzFB6+uqh4eXT77DClGDE/6v9N1P2l8KNnTDHbmlpt31AymNxmZhx+V&#10;ysjUmOGUx1PWxy46KOkiq8e1O1QqTK9S7ITex+ntpk7hrzqXyYjRA3pmq8fDKxMhkYLeRFBUBrab&#10;fj6+/Scp3ToFpqU/Z5U/p/Lpl9rhUDPH7f8AP0vKX4ibEpqg1cUe+6epyEapNR4bem4MfTAU0FLT&#10;idoaWpKxzssAPlvxf6ce2qbtnKq7s0mOidS4JXH0ZhGm/wCRTsv/ACd7Eb8sOOBBOfKn89fVxtVs&#10;D8Zp/tv+gunWg+KuxBRwUgi3fVUzRxMqVO9t0yZBg9vSZJMolQNJP+pPvCO0M9I6LSyY+RplkEEQ&#10;xdCPIRzZfJHC4PH5UfX2yeXCrCq0f7M/8f8A+K68dstB/ohr/t/8/TlL8Zut6emeXJU+64YaN6aW&#10;rqf79bqU06D6PJ9vWVEZ+n0V2/x98B2zuP0stRh38rB40kxGOOrR+hjDLDHJrFh/r2P9fa47LtaF&#10;WMQqOGW4evxdJpra+agfI/2vUCT4j9Z1EUlPNT9gQRxwzUtQ9J2TvekZY6kyGopkrMfmGRYZDK/F&#10;7rcc+ke4Ddn7gaoR2qsf5GUBNONxzRah9NReBgePaiLZdsZQSMny7v8AP0na0vc0wP8Aa9KH/ZZe&#10;vI8ZPQR47cwpBK/mvvLdENY6SfhHp8pFKmg/0J946bu/J491M2SxrSJJHoR8Xi7RuHkaOSmaOJF1&#10;RtCCdJF/8Pet62RhISgGsnhj+j/S6vPtMEUocVqa1y2ajP4vn03Vfwc6w3DjZsf/AADd4x9bRV9N&#10;W6OxuwtdfRVlN9pVY/LifLzTVMNTS1kiL5fJ47Agen2KWN35gd/UWqnni/ieJEU+TEFKkMVYKpXQ&#10;1aUsVVUGESVD6JEeTS3BAXUAEsVgVtwUapxU4/pGtNR9fXy+fQc5h2NnhHhPVMfL1Pm1fs9Oin1P&#10;QvYfxn3bV0k5q8vsLfL1GP2FHltwzZTKbUnxSUU8G0qrPVeExzZKmpsXjGqsbUR0stbB+6jvMItc&#10;ilxH2qRvT/etG0FPI6wNQsra9UbfbxNFULTyyRgk+rx3Uf149mm+ILseNbOSUUFscANWrBI+Xl0V&#10;LaoVoRX1P2noMd11W5oMlSZKfZcGRpc7naOg/idHvGKakhpZKOojh3BmIqvCS5nH4yqmhWG9N99I&#10;s8ltJQGT2v8AZX2uNyUIv9xSTOadVrY6aILWlGkp5IpY56uo/dWmYKospBPA9ink24a/V7OSZlc0&#10;AYKCRQkgDy4EjiDw49Ajmjk+33VXZl/VOeL5Hdg0kXgWB/2o6ru/mC/3w3P1rl6zHiTbG6cPAm5J&#10;ZNjZDP5+oyGy6etosXuuHI4XMYDb2AKY47hpZp5pBJUUrrfW17gx9JjUcJVQUUo8hkcDynRqaFEe&#10;MmadSyK0BN7KpJ/wv7Pt0Zvrn26K8AjNASMPRRVSCB8TVVqVJ0seLEjrFa69wt62/c+Y5N33z6i4&#10;V4xT6eNB2krnRHwAoBSuV4mteqDNw4yiyuL2ttOjqaDG0sNI1PUVX8UetyMtDFXzZjFZFIqSmMVD&#10;lKz+MprhM0tT4Cx0lnESv+Ez8mObJY8U8FZS11LNjquikhpmpa6lrFdZaSp+7pqomKoD+oKdJFr3&#10;HHsLbUbrlu+uruRW8CeMo4kKuwVQASooVKoBVkZV10YEgkHo0+8P7Jcj+/fI/I+68wDw7uNpWRx4&#10;5BrpqpWOeAVbw+1slSe3z1NPxO+Tnfnwm33uLePUG5Kra1XlI8ScjPJTbbyuZx7bXrA1DmKCkzWH&#10;zdBJLhf4i6NFLBGtTHLLHIObqoGylVU0clJk4KOtFeQ00klHQwNTshil0Uq09IhgDvApcRtGHCer&#10;UT7IZ/dDfNvTmuWLcJY3uAgj8MrHQIfDaR2VchtYIUUar4IGoGNts+7byOvNuyb5yR/utn2gduqS&#10;W4DtOjq0ai4uKK4jDp+usvcarpoCMtR85u/M1tbf2zdybx3TmKPs1MbHm6XCtUY+pzqbTyU2Zw2Y&#10;3VJiKJchnaWmrsnK8IppKeSCNiVbQpikQ1UcrXpl3w81LPFTrHU01BJDQy02Mp6dXnymUqK2SWia&#10;opYcbBNM6iZ9CglbtZWG3J287jew+33tvvu43dvaSfVC4uKBHkESy3CR+GWWRGjkEaiRihOkEqaF&#10;epk90dh5A9mdn5h91975YSTeIXt1mv8A6i4BIleO2jP0cYng7qpARHDxk8RtIBYL34nDcXyj3p0D&#10;8M66t3PtzGZV+06aDHYzMUmDzO9czHQZbe22OvsPkNxQTx4POQbqpYxR1eRemStbRSzaSkbBL7Pr&#10;905fcu7NnyYbL064Tbu3M7hq6iweIl25NtzcdTnKDHGpzdNmFp6KetG2q94qVIGmpo4ohNoaoiUi&#10;7evb/wBrt62zlfmjlW9ALW7ybh41xcsUuVYeHQyqolkdg2tlk0M4AMFuHWqz3K++R7TcoW/tDtnJ&#10;qPcScwfXJPFovYjZm3igljA+osHNyswnUAxaVRSWJIUDo6fa38qDF5n401vydwnam1qTJdTbwz+z&#10;/lXsjevZ+dye+R8jsZufbtFuPA4BM3tuixuezez/AO9FFLns3DuCsxuayTyrR0sFNE07ryjqK6Gd&#10;sbSYZYJMZC/kpMbVx1k1QVplNLSqlfFR08EjfpWzurWALAXIxwv+Ubq8u38XcUvbq9uhFasymMMx&#10;l0uQ0JYEluwq4CpnzoDN977y8uR+2G1e6vM7yWcM0UszK0crlERn1MdMSmhjTxApiVqHSqs1B1Tj&#10;lOhYewu4dtddbN7Hqd9767M33SbTn3Z2Fgodo4P+8+6N2U+Klyv8Y27u7f0uboIa6uD1NUYIJomM&#10;svgYqikOtvdldWZXckNc258KM3U075jF0mYzVFgaxcXRJRQ12QNFU1UEk2IoP4jAr1Uy/bRSzCO/&#10;kJHvL/lnknmvZPaSfY5IoIoRC8jSWzyXH6YkMrStDKE/VevhEQLWgiLamCgYA+9P3j7b3e+gj5B5&#10;ymPIixlZkNgf1JiSBR5bZJkpkEBqEDUaDJv02d/Kg+fPxt6Mz/XHanxarsvX1hooqev6w3U2/wA+&#10;Khq6nJxVlPjNr5bNYyr3Xueahp6dqTF06Zeamo6d5hpIuI2VkhybpKyrWY+vphLDksXl6eWmmpHp&#10;Y6mnbH1uMkMVXRTxNoVo2KORyWb3B/uZfb7ebnYbjdmOx3KVFMVuyw3IYeIIfFaWhhLkjWG7jEuo&#10;KEGodT59zublna+Ruc905W5lN4m3yReJJ9NNEdTeI0kYiukLqYwNVSh8Rh20FD1Ul8yqDuPrTvrb&#10;f+l7rPC9cb7/AIXTyUvVnYGMwO8pUEtXLtRMnvmCKaXH0edqKylesMFY3loFIZYYoiqn2Bo6bx10&#10;OPgp6gTxw+SCab7iMwywmN4K1Mgppp1dJm1o5kQ6ip4sPYG5u5o3ba945d3jmRnt7y0Mn/EaExyE&#10;tpPhRQhwitooP0qMKMASSTIvNPKe6e4fK99tCcxnc+SL5WSYLELeRAGDxjUpinYiVVr4bxnUKGi1&#10;ALvL2jvTrrtrZO+Uo5tmdp9eZeHN7W3DS0WExVLSZvFZMyHNbcx1NBNg8Qq1NIpo6padAqxJUKvl&#10;YsZVFHO9XjKWkpcLt/EYSgaMYvGYSkpqWnoFp1oaWnikwdPR0lEIpoUZIpkaTwozRrpu3uTLqDY/&#10;cjk/cn5g5tFpb64zav8ATKy1R3LxmNQkruIxoSONkqGJVGCsOsSuXb7lH7svMlxyr7e8kyb5zrc6&#10;Eva3t1b0JCyQlvqRdQCMrPVpVZUUlRLIG0jqxXsHLdlfOvqHL95/Mj5Ab7p9oDOyp0lvHM0+yMvL&#10;VZWozlZL2N4drMcVv/dLJisC1HEcZFDSpkRCha0QiZDbs2DHvaj3DhdypVPtHJwYSkePFZCsOTiq&#10;crNk8VmmqoXFNH/CoaWtpZIjGJ9DI8ssKxxlvar2X98eT/bjc9lsL+1UbnN9VF9a0bqhhUPLGrRQ&#10;K4CsESM6vDIlk7JHc6jIn3hPab3L3DY4d42TY/F20r4s1gZ4ZDFIkcbAi6Z/EkJlWQEoVXSVBoDp&#10;6Xf8q/5udGfGveWM3jg63Z2ye6tj4buBKvtTsbbdBhtjZ7q6ih2Rmth4PbWCw9dnK7Ido7hrsbnY&#10;6+klFLVyU8y0eOyc9RMsKCBjNgbaifbmJxc2WyOT25h8Nj9tZ3clZR7qztJT4TH52skxlZunc2Dy&#10;W66+PO1mXU1VQch9wZqaFkfiSOQQ2HujsV/zZyztvJ01qGlL/VXTK8XieI7tLGsd0GnZ52Dkurhj&#10;K6s5lUOr89eYfYffrXk7fPeD3M2aeWOwmdbfbUBUai0VsJGurW48OFLVUjZVkt2V40eOkYpItle1&#10;/wCcPVVvcWM+NPx/rumevdod/ZzceZ7y7swO1s7tra9fU9jVu0Zc1vbZnx9rszj8RQb6XbW0amCG&#10;KSd1rZsvPPXR1dQwkMB9q/wfN19dNuKsr/v50dcEs9RSUlAEoaaiiUzxUlPTzwU7UTM9MwkYz1DN&#10;5mVVDFnuJv3tcOVZ7bly1hTcITPpdVuHkZ3dnJeSRiWIkZnXxW0gdqrpoOsr/bPm33095Nu9trLn&#10;Tlltt2bZ2/XvTLYy+PBPKhhVbaKOJ0KwokRaMSMSNRCMx6ry+ZG8v5fPU+xt+7A+Ladb793PWYV8&#10;Bt/cw6j7Ax26MfkMVm9wZrduUrdz9kbu3Zksjncxk95y1EWZnnoaWlxmEio4aEhxJFIrqLx0ymQi&#10;NxG2p4wypEjtG0yaEflTHxcAgWvY/T3i/tm8I+4MkALxsy6Q2S7qG0HUwoDXNKitaagaddTPo7KX&#10;d4pvFKiVaGKjnWFQ/wCiAjRT4vIYp51619sZlXmaWlSJJbVgMMU88f3MtRG5hgeQSoIw/l1EK5U6&#10;W5bi3vnHPlNtSVrRtFTGlKeSjqKWirkpKV45IJw8lTHVxTK8Mj6mCkKpYEgex3ybzsIntd45db/G&#10;bqB43uQ9BPJr1RlYnipEU+Afic1NSHK9Y/8Avj7U+33u/e7Nyzzq5vJpDI8cem5h8OMKzN+pbzQl&#10;wwUVqwoVBoWoQbHoTuruH4+btp9zdSZLPbH30qNtnJZzEyY6qq8tuzH7gxuWwdLBg6zE5BKWrpMt&#10;FRiKFkdp5wti4YxBEbTwe0PG+4MNQ4fMtmwueoNxHKbA3Bl4Ntbgq6P+ObxxWY25QUGTGGztPjIq&#10;6o+21tljTRACZ7WyR3Taubt2525Psd6eGDZyJXEKR25lknliR5ITM51APoLPLHRXCUYBgHXlnbx+&#10;xHtHyRu+5e0ltJzX7lx3ESNL/u32mPb08YKrGK+ae0uGdT4SrIawmrgiultqb5Cb3/mSfMvuTqrp&#10;b507ppvhR8bNw4jK4uDbexeua3e2A7c7no9sYTcuO6P3ZSLuiaZdxbfrauTwVdXUUGLxSxTzMRLH&#10;DOgU0FaMbvzsbNbeyu8Z5NyU21jkJardu4tr/wAPwkWHk27VYXY8cFFlJsHDXUuWra8Z+gjppBkM&#10;XNA0jyIPBM258i8l7da7Btt8q29/ZC6aR0S4lEfjAUkRA4SHxTIxJhZmEjEmQFWEcle/nM3vR7le&#10;zewchbjP+6OSNgdjvlz/AIjfZnnik2lXgpBM36qiEpbSS1WVJroBAoJp/hv0f8TOu6P4nYHszrXq&#10;XsztHYB+S1D8Wtq7T2VmTPu3e2SzVTvPtDf3Z+56rcOL2T/eHEbcixtJDtTeVTWTQ4vJY6fENEHt&#10;INudyW8NubIrsVtUSS5Co3bFhKHOZnb2d3fkslQrR0K5vc+5cdk8xiGyUOW3C9exrYZE8EM0LpFU&#10;aX9gk82cqbZcW23f1kjN2sakdwTw0WSkpklkKAOjsagOVJJAVQj9QR7B+1N9JzNytP7icqNu/Km1&#10;ms0f1C2SqbnVJHGklmzSljGoYKuqpqC0YKggz8kPk78NOw+2dybqwXeGO65l7A+OW1ewcxsfZvZe&#10;xeusfV1XWuSrcFgep9n9j7h6y3jt/rnem2NlT4qEYGooqZMpX09VTTzY2zSEsvxNyvyVp8p3XlO7&#10;sPtuq2Ptzc+56fpjBbG2VPtXeG5MdU53I5qHIV1DuCXB7dnWgoqmjxOJcHGx1DQTVdc7iSOcEnuf&#10;unt9yZzFsNtDdx/12YzrK4ubl3ijWKSS3V9UskYxIFVZXCSK0srkiUnrOL7zmz3PNfKEW4e0Wyta&#10;+2Dqngssou0lKyLDNGPqWa/Uq+sSOULVt1ESqhqC8/MfG/yytkfIX444PrbeVRkvkx2Bh9gbg+QP&#10;Yfb/AMoN673250ngqHqitw1LtLeG+9l7q7Hhizu4czCKzMUGnNeCCZY8YsEFTHSMfaSelyNNPVia&#10;soYvuq6CWHIYOqxlbS5Onaln+6gjjQ0udoa+NXhet1yJfSsExCufYK5vh2i127fp+aubY73elMMl&#10;uixrG8HbpZdKVbMbKqvJEyhdTVrjrA/kOPm2Dmvlvb+TeRTb7eiGK7cXS3EW4ozawGec/wCKvEQD&#10;4MLqz9oZVLKCXT5MQdQY7pffmQ+RHyV2V8gu29y4Lr/dvRcG1i9EvSW3qimze38hiJBteajyNPkJ&#10;6athraXEZbGUpx6CeqyFCZXWL2Hu65aXNQZDF7mzMdJFk8bWUc8n2VRN+3UwNHEg/g4imjDmX6qV&#10;aw4YckAv23jT3D3lt/vb8/U2c6NbsE+Iqr1JUmAaoUQF8afMg1x0a23lDn32WjsrH2O9t9W+Sqpu&#10;CdwtlKspVj238lxGFkYtoFSaKCeABqq+PG74+ye49odt9rdiZD+J9Rb72bu7rtKTa+MyMeSn23XR&#10;5maRJqSHGYasnwNDtynabzQVVK0kl5YnDFWQ2MG38PRU4xkS1lDQ46mxv8Tqa56JpzSlaaN0kqJS&#10;8RkmRGcr6k1En2p512rnfcOYdx5a3bmF/FW/eaOJbQSnQymQySJpRWeOINGkcppIV0KQ3Wcuxc0b&#10;zByJZbj7qzDaeZm0iWP9KfS5ajEG0DQvUU+GlAx4BSQH3e1P2h2R3/2VtvOLmM3lNy9s7h7MxGys&#10;FtSvk+3x+6lrd25qtO3Fo8ZUZKagwFqamhq6mIukJijJPqCbz24oNqNjYd0SYvBybm3Cm2NtQvmU&#10;qW3pkazGSZeKiNOKFUoshFFQ1bhY2qdNNSSVDuihtKzZF2nm3dk2/a71pbOKOMxOYJVksHWNw6xR&#10;FmluCWSRmhUgEABQzOyKaPect7DJzHf8tWn7x3MwI1jbCWWDwpAhMwErl0k8bUHP1HalFEZoSAIX&#10;T/T+P+QtT/Dun13fvYde9USdydu7vqNh1m36v4sbd2DuU7fzOX2dQ1HY2Tynb2Ngo5qOokoYocZP&#10;U19fFRUlNNMmoirsjI7eyu36mupI5IMZi6uehqc9NSPBhNyTyCBqSXbtdPkQ+Wx0E1S8IqYoiklQ&#10;JEADLo9jz3I9vdq3Hme05pj2m5mit2SIxCedZVLRKTqS68GNUDNHGPDmUh9UZUunbxR/4JDnnduZ&#10;+deQt45utpub1MQkhe0jU2JWRi8ckttZMkzTUqVbxUjVVfUFck2n/M3+Vtl+vE6I7jx3U+7aXYHY&#10;2PmzWJ21R7/3Pl+y2p6bbFHlK6q3v13veTER9aZPb2NooJKijgysclPHKIJneSnd4nJ56SLHCZZi&#10;0dSuqN3SWlLqVRlIWZFnjd411adNwOP8PeKm+7LuNhznHbW18buVCAQYk7ZAvdEQkrBij1UkMq6k&#10;NfNuujHthzZJzdtO6cubxs0WzbQQHjMc5nZl1awSfCQ1JAdaOapSoHWvR2V11PtLe0dLgMnlt47g&#10;25I9Bu/y4vFVWNxuWinnoKmnp3w2WzGMq8bRVk4o3lErxtVksr6WUe23IbaztTD9nRzPFLKrwpI8&#10;1LVLHNpUxaomnjM9RGWLsjPG2kW449yZYbmYru3mk5biaOON2CBTFqDgsy6xXwgWoPDQO/AhTRuo&#10;/wCS/eP2M2i93DmTnLmI30olhXTW+jBdS0avWCM61ChP1WTwzT46knowu3tl9j0W6duCu6OlzW2s&#10;fDW7tym2qZsdsyuz+z5Veu3BjKbcs75OXadNWRtJDClLHVTxl1YROwClpmTctHiYqKbI4uXJwyNq&#10;yFPEsEFSsUupb0dbJWrBJURRaZh5HCODpbn2CIts2l90ur+82a7sLa7GoQB2nWNdVBRoyjlEBARW&#10;AkUMxo5RW6yH5c3zkzn3ervm3bdxgu0gcKsgjmUgNGVC1YICAAe4IVdacM1RG4IekdnduTfc9b9u&#10;YzqjK4ymqB1jvfP0tTnsHX5rBCnyco3Zso4SsyFDs7P1iz4dpaWmqa6mhQVdOuqRCr9rVyRZODKT&#10;zT0/2nnfXNE8koNVBU00lIqRB2MUWsgAqpA4A4B9yLy5zTa7WtnZXG4xWsNmulNCeKj6mDCShXUs&#10;jpgaWlUUyVGBht95b2d3Lbdn3Tl3Y9uk3D9/P4hPiCNoxbSpOwq8rhkViuWaJmDY1FTQVvj93VBg&#10;M9tHOZvL4DbMWxaafA4SkocPj8hh81W1lHR41NwNAaSOTHZzJ45jeoMVbG1TCXkCazpy5CesyGQa&#10;eWWGnl1kaPDFMRGFCI4BjRVZYjcAD0k888ewbvnPV9Y8ybg2xSzMrSLpwKB/DTUi/pklWZcrWpUa&#10;fn0OvaH2i9orL2Z2m55vjiNp4TMzFrxKJ9Q5BYJPUFW4OB6fhPQQdod69kyd07oym3MlnajO1eRg&#10;FI1NT4NTNmHwVHT1tHFJT0EcU9PkaqnWOZOTPCLNqcklIVWHjyWQgo40LKdDSVIdX+8hSKKaN5Rr&#10;WKRRULdl+rLz+D7VPzvv+z7RfbtvF7W5YERx6QDDJIfDfwygrGTATRwMNUccdZN+28/JG2iyt+RY&#10;QdoowD1noQAVpWerk6z5nzrkDpHVPYvZeCqNw7g3hlVx25vBnI6bDvQU9HLtfPZiKtx1XFh6fGeG&#10;fCTnAyutPUxxrDSVDKr6GHGWXAmlp6qRCY2SZqmL7ZY45zrVNUbOG0hgG9BXSSfqTYWD8HO0t7c2&#10;EU6iaJoVhcTFnjoCSDpIGCcvqLDLBdFSTItzs22G/ivdFJUOqvf/AIa/tp516DaHsGfP5fbmPr5E&#10;qIqjHYzbNRLuaqyFfgqGGhqwaWop421zx0scYBrI3M8cXmkMax6wqxYsMqw659JW14bRLExRAhVZ&#10;EErazc8tYEkk+1FxzTcTXLpaAq7ElxqZhqbVUqxUaRTKpUqMUFM9Ci/3y2gtY40fQtADkkVPpVSR&#10;9mRX7M5MzuqCbIiHDwy0czUxGeWLKHJ0kmRn+7hyNXjqhaKlaGgnpfXHSmSoWMXGtrizRBVQIBNq&#10;WOqR5lmR2HiR1bWJJZSzKknjsVjA1vxpDar+xRd7JuFzO1hBE01iVjMbAVdl0g6I0FCQCx8R66Yx&#10;UuUC9bG+7TcyNEklUFKHvBAC8ANIAzXj6dLvJbTzYzEX8HhrMzipMfiK3b1Z9rJDW5mgkoVimpsJ&#10;i2pzPX0dBWiogrKhI2p6doX87Rnj2r6KeKKAVrJI0pijuRLrBVlUB39KBCyOD61U6SPcbbhs95d3&#10;H7rh0CASPWigEFWNQncxcBhSquVrw6jTmfny1trmXa4lLXANcYUVJNGJWiGgLCpqQOA6C/Ibcyme&#10;rZEmfE4yinrauQxxY8RRjxyzROmLpacztWUkFVGYj9u0iqwFzb35KfETJPGiQvAwlcrrkmqA5kUv&#10;GwdgyPK0Q+rLqFvxx7r43M9jdWE19JNDeCgB0oEppPhldI0OAGIxXSSamuekXM/Oe8w7ZYXHLvKy&#10;7kzKaxfUpbsFFBXVJGy+ZNAQcUBPHpzxGPvmYP7x7gyewK6mOLjx2WOGrMhipGhowi1/moZDXS0n&#10;kBeNoYZvGWs30Ht+wlLjJtuVsMtWtPIWDwEY+skUx/xQzinkieaSJSabTH5GIVv12H09zVuE/KUn&#10;LpjvOZfC3yDV4h0u5ZzHpR1aPQNLuK8C8ZBU8OufHO/Mfulyx95XZeZpfbmS+2iYqUtFuYFoxtPC&#10;H66JK1Y3l8UigVwNFaNUH3wWG6G3P8e89Qv2dHtnsTbcs5yeUyM1bWyVsj49an+LYqSCLb0NTQZH&#10;K4pmFMkVVkKUSLEDLIRqTFfgKfJzRvNPLSskjyxx0E/2q2KKogqfGPJMlgNQ9JP4tyfcI7fzPeWV&#10;mqxw6gRHq8SrksGYkox0hOJxnyJrw66bbbvW73eyBpduW3uJEBK+IkmjNQAwXPHJpQ54dEa2r2qe&#10;rKzckG2cZtLfuMyWOGCjynY2waHcUwYTtJ/enbVBuBZo9v5eBvIsJMs6IGIlEosBzXF0amITUlCt&#10;UsQVv3J5kDiORFMaGX9wJE/BPqXVwR+Fq8w7sy3DxbhefRF6mgRaAshbW2gEKWWjBdIYLQripD3M&#10;m7cxWvL1wttuMUN4ysoqqOC5qVC18yQDRgRXypjpjpd0vLnK4U2b3tktn1GSledJZKfCZKqxFXX0&#10;M1eMr9uKyCCeqqaOMTaC8crwoWRtI9wqPbdLkctS1SMIoISJacQSTBZ0REDI2qQcRulzfjnlbi/u&#10;Q+ZfdWTl7k/d+XNrtjI16AtwZo0Jjcs41oWjYhmRwoIqygMFdQaKHvboe6X0xXme8Xwfw6Vte4En&#10;joWoPzqOPy6GrcHdcOK2RuLrfYmPE675KjdL7oxeNyFRi8lS1GUnjrsXVZGnLUtXWY+tWAyrpqYI&#10;kdYpgkpRVBlKoSVEeMo18DMAI5QW8bqHCyxCMhCSpQgjUbj3DXL9g0dnPvu4yeKgPeuAwJBKNqGq&#10;gNQa0B4DiCRLFu0cUv8AjgJIPAHzofTFcDy8+PqW2mAjx5rsmGmosXPMZafXH99TTSQSTU0q1U/3&#10;EwjYhmKgBQ2kDSTf3zhoPEzhoIZCyXeSI6NVpGYNpZ+LhVBsebXHuk+7SSxpW4dQrdqmhpilKjzF&#10;SRUceNei5rWzurR/qJQZKHGkgUpg1H+AU+3qNk87SzRfd4auzWPo4sgi0lNl/DVeAHGxXiNTTReN&#10;5RUtUMgMZ06lDF7E+4Vfro4zJAxCieFLFoSoS6Ip1zB2KlQLngj2YbRJDuj/AEdwqvWKQ1o4NaFv&#10;waaGuRnJ9OgntfLPL7bi89zdsVGVH6tAcnGlu4cANQx5mnBQ0WbqdyJHj58dQT1IxlbUVE8FFOlQ&#10;7KklbVE09IIqeB6d1kIEZ8bqbBB7SO4q6peulp5UXGy0vhRkVvuBeZUlV4pysflZ0lvxwCbHke5i&#10;9udg2ODZ7K/tQ+7210JiqeG0JVoi4YSqS6qgcVL1aqqTQfCJY2PZdmhgsLmzvdTN4lIhG/qwyWIC&#10;qCS1e7zFOh02BsfB4yh2znZaWq7FpN2YzMZChwMM8FNkaJ8Ak9PWvuCOjlrkxGKNXRrUpM4LPRxM&#10;+gBrq+0u5IK6noqQUskDSQTLNV6j6WiW5VqI6ahBOvEZABL8c2uY73j20vuX9y3DepbkXD+MhjiF&#10;QKHSARPXw3K1XWF1BYwGfwy4CxrzHt1jb3m+3cttokRQSxctUFc0Ck/hoeAqeAPSMzXWmY2q898z&#10;gIqzHZujhx2INZ/F2zseWqoTCaDc8VE+x6pcNJUCWqP3ixR0cyXOolQy7W3tR77zud2jt6qpsnVb&#10;ZyK4bIQ0mVxjNhMrJQUFdBjM2TMsdDlKymycUkdLVSCeRJFMakEH3P8Ad+019a8p7JuibnYyb7cg&#10;tPCAupSJaNpZXKdqPHoYUzIO00qcO+fj7b+y95svvBzJu08ezX7TqshF6/iuilNPhI07xBGCOxW3&#10;RHoCSUqerK6v+X98osj091bBidv4LKZbs3adRvvAbdqNv4DbOUzG0cfnsxJmd17Oymep8LNurbGF&#10;w9LFNLlaWR6akhrk8mhWiMi0z0tbgaiLD+ZMrVIIIoqqt8VJKjIkcdS81NSSVCSGWb08ui8FgxtY&#10;w/vHtrtG3bxdXX1sqbHR2k8GMktTWURTJIxVoiO40JehIUCg6lj7v/vivvVyLv8Auu4bWNu5gtZY&#10;FWEym48dZGZlk1pBAkYCLqC0J8i1a9E37y+N+xuud152qk3LXVG1slTZnObfqNjbTr6Hb75AZqZK&#10;raGMO68nDVU1Pt6ihdvO7S1EzKkYpjcye2T+EYukopDSxQUn3tUlRUinjY3nDXlmdo5CJyxY+oGz&#10;N+DxZJtu8b3vW6SpuM0lw9pauItRVQQVwACoCMwADljqKgknFepX9x+ed/sLvlQQMzW2uRZSSn6a&#10;jwwO1kYsKaqlamoUHiKg9R7v3pv6phl3turcO5KvaOzX2xs2nz9bPWxUO2lx1ZRUOCxT5FWgw0VP&#10;DGhamKqFpiWVw/IzkwUZ89jBBBJOxjEU5knNQ3jiIUxlnJaxGkEr+ofX2XrYX+6WK+CRNdyrGpPi&#10;QlIvDXW+pvE7DQkUagIoKdwoxy3zfu+4c9bryvukKxxzBWtyeMgSJnY6tAXSqqxqWXgR3YHTPNt8&#10;5fbmEjw9WuWrcpTxDNmtrcJSY7ATY8rVMi1s9cDQaadmErPIiTawhS45R9XTfb04rGpZikoMzqzt&#10;Tv4zMImQI7LW+Ys4IAGrQPrfn3K/Ks8vMm6JypFvMMJBaKNyokQOIXkUM4/SWIldJf4RK4IWoCmV&#10;LPerscxJypDuiliuG0KRTTqoAVIORSniH+Pyp0MPXVFXbgzNPs+Ddu2qKppcnWbdxMuQipM9iYcp&#10;DjMhl6ZJ6qSTIbRm2pPX0DRtMzNAtdVLKI5E9JAzrXvXCdonI+TH5HCVmJ3HuLaOTQYDL/3fx+Y2&#10;TXPh866btqYExuViraoRzUis0dWIpDHLEs0cqxznzJ93nnD2zih3DY9xj3eFIfG8Mt4dy4kk0xj6&#10;dHljEBo6K0bJr0sQqlJQkgS7VuXLO4CzJM44gVAB8/hDNTAIND6kAeVtfzN/lF9i/Dz+B5zqXcWJ&#10;7cxsG2cF2TTUGT7L2i/bu+tqdr52c7EpKD46bUiqs3t2i2hjqTIY/LZKirq/E5GopJamimpUH2yj&#10;JUJD9yyUU8tVHHJo8rU81HG7mHXq0TSIpijZtOo8avpb6gLctbzb2lk17zNt8O2yyLHJGBNFdPGv&#10;jIGWLwopGSSQUaVCFkEZqSzKEY3267sancHKqSA1AcjIRlXsJLetFrp7u6lOq/dqZnb226T+Lbt/&#10;u5txMvhMDuPENRZ7EbmyWHpjuHGUeXxGJhx+Cy+Uw+dqqgiaupzHDUtjm85aQqIXA/Zu+dw0Fbtr&#10;bW49sbiiyFRurKbPn3JTRNNgcT/C8dUy47Mbry+fOCrZY89JTRUsT0dHUwS11ZEkTSwA1PubPc7l&#10;flzdOSLzmPZruPcbBtvFwqsHEjRW+tnaBSYmAk1avFPjEyyaFT9RWRbz7Jt/0o3y1lV4JAgpmtCd&#10;NVNMDNdVCQRnyPVyn8wP4ndN9h9ddnfJT469o9Pbv2RlOj9sfIDH9V1GTo6PsKs21U7lyVZuei6W&#10;2FtCOtpMFjtlYmrkrsmmUr5cviKWCrStpYJpRDTmg/hsES/cbilf7mNlWPS8j6rhPSgpiCV8b6Sh&#10;uobm9jxgG3MV7LJcWPIdqBtNwlXQqhpQ1y04Olg66lkUxu3w0HDqKLOeVnKRUCEfiGMVzT7fMZPW&#10;s/DuqoqMjlMTsoUOK29uOmihyVPk8fBPHRR0rLViZ2ekkeKpirqMOlZSiColQt6VVmUpmby1NQYo&#10;VsDLIkMMWlPQCSQurSwOg+q/0BNz7kTbW2zbNsN1eKXkMSNI8mohWJKox0hqqGFUKg9wCgA9COKO&#10;CO2LkFl0jUxBpWpAOPLB4eeOPQhYiDDYjAzZJKauyFM+NxVRlMjlsfVLT4/I1c1Tj6asd6KKsjbG&#10;0+TglanlRtUzxrEVWQ6ADcPbUeI3Nuyh3fj8XtLbW12xcuI3zPuikq4c5JWTyRSRnbq41K3HyY6s&#10;QU/kEtQs1SjoiArzkVvHsDzPJsMe47FMu7WV5DGzWkkK2jt4iVkBupblSihihEcxidkepkqACKd3&#10;5f3OzSNoY/rNtmjUsCBCQWVSQSW1gZqtaFgR1dFuT+UP2Zm+iukuzPi7ujc3yJ3/AN30wfd/x0rO&#10;nZ+uMvtClbbFPkc1NlO4czvmTDVWFzJq4MnTYrJRYeql2/kI5ZpZAt3kdmd1w4bDxbkrNsb+3qmV&#10;/h8VHQbT2kXzVTPkarH0WOpFwuQn29JSz1P3uphII44UhfzNGQuo09t/YOz5EsbTebQR7bLZ5kga&#10;6acrq1mUmVUuCypIFFXfsV2cksugrdt5S27a4Fv7ySO1tQRUF3lyahh+mJXwafEBTjXy6fvid/Kl&#10;3zmN4ZXP1XZ/x/6K3b1uuUr920HYPfG1pNtYukw2O3DVbxykW6+usN2Nt5sLtWrwsVOZJJ0SKOqF&#10;RG06wzBE9sPcGfiq8/DmqLIZSdspWVVRu/EbZqaPbVVV/wAUqKLE4LEY2vyOYy8tVgcOtPS1tXEG&#10;x8tTDM6vASYUkXn/AGDkm4ntNgtJLaG8gVFa2e6eJlhnSPUZWjlDlmi8OfV4YUjvkBZygCXPfI3K&#10;q8wQtbqHjVa+GzSKyVAOosZTUuSX+QIAAHapj/nN0N0RVYzqbaHX3YXUu06ra+0qTbWO+N+8+78f&#10;t7tTb/W24MNQ7x3Nvjs3c2By+M2+Z9+5DIf3kxmPq2pM7PS5CjP8OqVkEMJltsT1s+ApsrPDHU15&#10;Md4o4HoBHUSCNaiJ6Vn/AMmkhc3OlmFwQD9T752+4+27ft3PN/y3FcPBtIUnXIyyao9JdHVxJMWR&#10;1GA8hZVILaeHUR8wbbsFnvAubp2eCNyFk0yHRUGlI0LFgSAAaehxx61wPkRt7am0+6uyerti5aqw&#10;mw6TI1c1HV5jcOK3hFn9v48zT4DMY/dONpWGTx2YoKkNTJIiv4nRpQjkojjloMTlqDF0U9DRVctf&#10;JKjS1EzSwqYpVEofWo8x/cICXUFyPoR7J+Vt2505K3vmfdNo3e8sksUh1Rxr4bFZBUE0DAArR6sj&#10;DTg/Fg52O+s78bhuMF6Z9uVR4zKmitAwTBHkVxQeWaA9JPrPdm++qN0ZLcmI3lvvq/J7VxdVWz5H&#10;alPUw5moauxZqNrUS46CsxMGMpshVeONqt3dBRzM7RTGyO9bR2VgdkYAz0GB2Xj481XZKKhp8DtH&#10;I7Xzc2Lp54oRFkc7/GsymTqIZVMxqAtAkqMqrBqGozruPuLuEfJFpzXzXdxXm+3GdAaNQwFwpBkW&#10;NXjkkXw4jEVjTwPhQBQytxr3Llznv30+917lbXf7/dR7Pb3qLJuDRW7i0VbKSGBVs0+nkaOcRi2N&#10;HYgUmmYtVur6/kf84sFmPgn8e9zb/wC1O4ey+6shtGh3DuLZe9u7h2f1zund398MTns7l58RW7B2&#10;7t3Z9ft4u01Di6ejyT4i4xwq6iKGSSZD02QyL5OrqMhXNNjRPWUsNLkkrEza1NNWxhWFVqEj4xo4&#10;mEayRsWuCjGPgBjf4+X+a/obnatraDdHtFmuZLfVJbs5RlLMZmH6iHMhjAUqqkOV0ddDbL213H2y&#10;5H2vYuUAsloHo2qi/jLkgSySFS76jo1UQknTknqrHuPdnXnaUlFuap2tTY/u3KbY2zuXdO5+rK3Z&#10;eX6em2tuDYDIYMttbHYdKPF9n43+JUS5SeiqKRKWaGeOogXIpJP7bMvi8Nv7H1uMqVrqSoko8ZDV&#10;g6qmSKkkrpKlqBpXhNH52EXjZoGdolN1YMFYLuSuZeafZ3mWwkjvYf3SlxLcAaI41kk+mMSSA1lJ&#10;jIdwys6l+KkBkk6mOfnjm72323bdz2a1abcASCuqGtdOl2LNFIDg4ohBHkD08dBdq9w/BftjYHY+&#10;3c1srI7Pxe9O1s9sespXo4sPuXc9L1/JsJN5DExV9LvimwSU25o6mhgzK0FPl2VkKOjVA9tXTnSG&#10;x+ksdXYzA+asqMnMkU1ZlIcf/EDQUlTV1OGw002MoqOnrYNvw1bU9NUVCSVkkSr9xNNMXlYP++Pv&#10;Z7ie917bX+5IyWe3xPIfDKUJclXlWkccqx6KBYXaTwl1HWQzN0Hd394Jubb225hliUwzsUpVAAwq&#10;pGIkzrU8VOKClcF8/mM/zGPkl/Mm3HsnL90SYjA0fU22qqowW1NkQ5aDbNLn9zRYRN574pxmKnJ7&#10;gpf74Y/GY9pcetd9hRGnD0yQo0vkFylV8hWtDXVEDxGFpFSEyRSRwElQCY2icteK/wBRc2tYEWjb&#10;btia6WC25e22VdwkmVWkYo6hsktpeq0AaiigGWLvjoGe7nPl37Y7G/MFjeL48gIWPSpLMpXAZ1dQ&#10;Bq1GqnC0VTXBFOv9mUe7cnjcLhMFl4G++pafIV1dUivoYp5qeXzVLCKjheNXZP2E1OeH8kjaSfbH&#10;T7iqcTU1tJHTyY9IXKU5qREwlihVVEpE8VSyRNpZlvpOgA8arexHvvtrtvMljtm7RTi7yfHSIvWN&#10;9RDA+G8amvauGNHwQAtSN/bDmjcN+2ODmTnJTc2zHUJGUW9EZh/ocKoagYFUocOAQehL3L1ThsLV&#10;4et25XYPsOqyOLxkO58Ztt8jmZ9o5qsrEqpcdR1caU2IymSNNLTwFoWqYoq2SWAaxCs0ifpKasq4&#10;Z6immiNQyrHHM0LVVJMzlFrEfxzaozJSu4Q82Y350ke5IuV5fG67bsj2ngWsI8V0d/DmOmrRhXCu&#10;AoYBjRm0qgQkhielPvv7mScrclpvftxyq+6SPMqeGZ1t2RGJGovcRsGocBQtT6+ZGXrjZ3Qe5e9N&#10;tdc9t5vO9EdXRRbkzWcz1ZiK3Ob5xNTT4jL5HZ1IaXFUjS1lMu4TSLOImj/yVWBlTVrVQbRxTUWO&#10;q6OeDNH+8y43OZiOtq4MhR0cjUsMlTtVFylUJqCOJmWBvsqXwuUZ/Szh/ZTuXuIbiaHarXmpbcpW&#10;OJYYpEfxw6l52kVNBVWeVYz4gDGN3FXdJmwE9y7HnLfbn209y9w5TNhvMct2zSa0uxHEjEwArCFj&#10;YyqoerIrp4gXIjZCbPc/cvWmPyncmxts9v8ATu9NmdO4yj6W6Tj2Ztfc3Qe9ezdxjKmgk+TLV2z8&#10;TkJN1VWKydVXZOFtw7raaVyhWOaFTGzJTdYbWw+V/j2z9pbdwucq4Fp8jl6bE0tBW1tJSsq0VFU1&#10;Pjiq3p4VU+NGJT6HiwPtHu/uZvNrFfbD7gc1T3+2mPQoURGSjjX4jOifqaXA0rI7GIDTGAhK9Zq+&#10;2vutv/upacxTcxWsk2zHwQqEpH4TrrZu9EWSXUwVgxGlQNIHEEpvcvyw+SO58DSdK/IT5Fdwd1df&#10;4j+MZjHbQynY2S3dQ0eVyKy5Bt3JDM+UwrV9BVVDBnnklnpo5poYzHHKye1XSl4P4g8yo1YklMtO&#10;qRqY4mdJRLLqYWWOOMAi51Ne39faKy2LaLxNub96z2VosBkONbzLq4Oq1YPQ0JjApqNOoA90Ob9w&#10;31eV7ex2O33Lbmup1lJbwvDYFFTQXCalJDjOoYBJ4VDbrzZ+2g2Rat33mOuqVdpNlUb7atylXuuh&#10;WrEsWJrKTDTVMsdbUhoyXWNY4eWsxUkt1HnZUhAkqYhW6nChabTKJDIxDKAHpbKBzc3e34+vsQjl&#10;LYbbcY7qx8Z41K1cyOYitFCpJrAnLHAV9FI8nU4FCac1cocxX1tuIk5Vih5LCoyIs0NQNIaRl0OJ&#10;ApfVVMavSnTxFtvY9Hm6DJ4DKZysrFlQVldXz5Ktw/iaKGnoaHIyVmNoM6ampUiNJvtljo9V9Uuj&#10;2/7lzEk2Lp6OMuyUkg84/wA1H6hG4WTRTxssbBiSPICNX1Nx7b3G+sL36bbGtAl26kx6mWZmUFlE&#10;kZZyAag6ag6gpJQZABf3WvaDdrf3Ul52kua7ZKHUBVCASlSNBUSVYqCOKDIHEZ6UHZvYGH3VtfA9&#10;dU22YoNwsySYieWql3BV19F5ZqdKzF1NTWCCCrmqKdggHlSVFY+ONlVClREcvS6lYisptAYHSI5o&#10;XdEWxUAK4JsTfn2ELe7XkvfB40RbbJQQKFg0b6CTjzoDWmK+vXTGQ/1f3pIpKm1ZakcCO0n7e0kV&#10;6LHjq49cboU5WhqJ8ayz04RHnpavGZI0pmZtDtG8ktIp1CMsoJGkkXv7fKWiaiVFeQxtKI42VwhR&#10;eS0hBUG6qtiD9CT7BO5bpHu01xLHACqM7ggnVnCg6jxOcfhp8+gpv25xzzBQwClyRxJ08asSK4HS&#10;Iy2apM1V5OehpJaiipquuraWoMlQ1ewllVcdFI00soFSWazKWJUC5JB94J6qpkqhLSKrxUSlA8gB&#10;0NJ62c+myPbgf6g3+vtVbWdnb2Qi3GQpLcnVQVyFNAOORWhoKalpw6YSNJoQRiTy/bx9OHWfHw0F&#10;Nh5KHLNLFPuSWKocU0thUQ0L+CCm0etpaVKkamS6CUKtwLXOeDcctVGIViaKRv0srK2oA29P7Kj9&#10;RH5/P9PaS65Mg2uWRnuleFeIpTP262PCvRq+zrayHVIKAZ9P216ajsqioswaivq6StSFrSK2oQkj&#10;UrXkFQ4sbfQqfeKagmnv5XlIPJDWWw9I59VkuR+f6+3YN2t7Yp4EaCmARX58ARnj5enShLyGI6Uo&#10;B5YPz4evDp0kytCrL9maKy+hRTAs7MNRtAmkNUXH+pv7hZFPGI3pmjWV5NR8bpqYRBSCxJ9Q1/j6&#10;ezTZJY5ZJE3GGR7dUoKq2CSQQKDGPPjx6cilWRj4usjT8+Jwf5efU7Cy46eepTM0+Tmpo6dRCWjl&#10;UNUSVADxc3tEtKGGoEn6e4VNWT0wcTqsgJWS8msEKWIbTIhFwW4/Iv8A48ezi/2mz3B43sJNFapp&#10;TPdSoDIwBx5kY8+lBtUuCDCxDHAofM+oND+zp9yGAxGSnilxVWsCVLmkpaTHPJNVrkJYi9NTVNDk&#10;/BUMoYBWlQvGCeCTx7b0QzzqqKqmVtCK+kqpYW9XCCwP+HHsUX9tc7JYh7maRlQBmZGI1ACukZJO&#10;POoqcYzQT3e3T7Zb65pGIQVJU0BwTT4jWv5dLLJ7R3BtjFyzytW1FNQQw5DKVmLrJ1i+20iRoFEc&#10;kquiRkFZCUBYlQtx7yz7afI0lRTiaCeNhUU1TEI4jyisk8IirgYZyjjSwZHBta349uWXu1ZbdJG6&#10;7EyME/Td5NY76gu2hGNWU0I1AGpDMV6QQ882tpJWCz0ulaFmJOfOoStaGmCOHQibd+Qld09uLau5&#10;qLYFViM1iaLCbo2lkqzcuS8sByxgyeM3DVZLbEdFn6D+KY6qjaMwV+PnCuriQqQSXTP/AA+2PurI&#10;YnxZzeOz48G+RyR25g85V/wXcdfW0cMNM2aM8lc9HjaMxswp8c9CjvKxYMLj3OFh99HmDliy2i4t&#10;doj3KBbj9RxKLaNY9WkxJD4Bl1BasjGQgOzF4pFoOjZ/dW9kt4N8s7xZYSxEsXh+GGodK6S0RYBa&#10;VqOJyarnq6fqv/hTN8rursbVy722p1b3Pkc/uXbozO6s1t3Fbfye0thUNbXnLYDr+i27i8HJl9wz&#10;46ohaHIbmyGXlhqaYK8My39insvYNT13hsri6CkFBtOo2zWVVNjaCjy2ezkOexseZy2ZyRytVk66&#10;uz8mWUU8VLR/aQTiWNgrymVY44v98vfJvcGZOcodwF1vewt4scIVYmeOZkURKSioBbxUDsqTl3Uz&#10;MVDJFHjZ7pT7dtW7c2+5fNfMJk5fk8ATRfTsBp0w28VWgrIgjfTrk0FRGWaQBQ0gLN2x8rMX/Mz+&#10;Tfx2p9zZmfcXdkvyW2pgMd2ZvHcGx+tNo/6E927i2piML1/XdV4bCYbE7Pq9k0hqXq8sm5Mo2TkZ&#10;mVlvGI//1rVMZj8bUyB2WGZ4wjQ6lqqdaYhWOoI0sRdpI3tqNzb/AGPuYIbq5ntp7QbZOsrBizrI&#10;sxlAYVFFUr20+AkcKVHlGPvxzX7h8o3tvLb8/wAS7bL2tE9nbgKzA0YyEl6VXgGNNWRgda4WwGwu&#10;XpK/AjZu6ayvqYqhsjk8JuWd6ncdEtbTS/wyWgosbkMf4YZqZJ/DIAWMYuwNiHyDQZ/smZliI/ac&#10;08bRwrFGFKQJYzDVp+tmN/p+B7j7mXl++2BnvHEbSM4wJG1NqyDKTRQRwIUkZ4gdCz2d9x7TnKxi&#10;ge0eS4VG1OaKpKtTsUBTpOSK0bhWvQX9p7Jymxa+TI5CaigqpamOSsgizeTrcnlUyMgr6efcFVDU&#10;HFy1dFHURxSRQyQj63AIN+6Wmqkr2qoStPP5P2phHFIzRPAsDJZw2lvTq1CxI4N7CwdvbvbptoTb&#10;LlGmgKDUhZ1GtZDKrCnEAHTpJI1d4IJYGb3u1adIY746a/2eg0ApwLedD3A+RPQdVW4qQSUjwmrh&#10;MsHgrYvuahUhyDPLqqomUAmnk8tvE+tVYAqVFwQM7L6aO88tNTVWYqajE5bG5GOXbZw2arKLO5yv&#10;enpqVd05Sgy9PBHsiKOYCsxojiNXEZSXkXVBLlv7IfeV3Hl/lza+RY+W7SQC4SNZ5JFVIbdzTSqG&#10;Fy07SlmMr+ICCF0nIaOvdv7wUvsrtSbpHyid5dUOmBJ/pmooqzBzbSpQJqYsSTgArmo2Af5R3zgq&#10;dnYPG9VVeP6s2H/dDfe3KjKfIXdu7OpMHm+ruoaeizGay1B0V0/ltlS7l358k9z52iqIcXumZs/F&#10;jqqpx9PVUtH5Fro3fYkEtBs6np0osTjMTBCMfiKDbEOnEUGCoFpqLEU9BUhIoWpZKFVeNYqeKOBG&#10;8IB8ZZib3YsNpsvcydNplV54xFMPFcMrPMpmLLHGkSaRq7VC6ap2gKqswP5e5/3H3Gi5Rhvdnlie&#10;RLjxlLg6iULBS4jjEZQAA6T3VGQSV6Jr/MF2XsnY3yq7Sbbu7t4773dDmMVurd27u5cnRx7z3f2Z&#10;vCvzW5+wM3ltl0lH58LNRZ6sNFJS19bV1FTUUb5LUIK6CKESMVh8uJJ9eQhkp6fH5mvNRPjPujjV&#10;ShepjElFjpIKjLxwSwAFEljldWCqwPq9gMXmz+5e42+zeFNt8iRhTOoknjbwIpXaVoz4TIZNOI1a&#10;tAcFuog99fcfk/7sXs/z9zvsyQx87XEtjogZpGaTVexwygF1uY+2CeZ9Yj0I3kSR1I+FfTO3v5jn&#10;y0+PXx1yeI3btfC5C+B3BkNmZ6mCZqi2Zs/de6s9mMbkN3Gnp9j5veX93aaCIPFXwU9Qz1H20pH2&#10;z4Mo0FLUSY2aGsLzVKEbiopq6jSspKSsp6mKkx2Oarr4cZTVEQMVUwQVFTC4IaOyn2LNzOy2O3Js&#10;ey7Vt/1ttJG1wpkLlpAzNqlE3bOGjakRl1eEwDKdSqqR37S7N7ve68Vp70T+609taLDJos22uyaq&#10;tAydtyohI76SMI4ioJMWTrPQqdzbm+OPRG3t49IYj4zdYZ3fW1DLga6Xcfcu4c7mtp75ylRlsRub&#10;c2+MTFtvAUXaeT29jzGNs08+UkxO3clB909PWiWSAwWxWYio8jnsElJNXZBqNY6avqjHjaeGCTwT&#10;qk1MHcyRpqMjaSzMNHB5CTmDatrvNv22G/nnOw2EVxUxI3iFzJ211l2AkdqQppqRRq+GtEnDkD7x&#10;O3WHMdn7a8yzKxV2T6jKBnaN5BSKO1K/F2uTKUQmrHFCXHKbC2dksL15jOzo92YHp7YdFvfJ5ep6&#10;42xiMh2hW1WcniqsVNkY94bjx6mhzFUtHHi6eYQJHQO9XHHIrPqBD5OdiVXUPU8O7sFsfHdmbhhr&#10;qWm21QCsyWCM2VzFXFia3+D1mKwO985QV1RQ1sscaQ08skzExF11khZ93rk7eOfub+YFF3JbXu1r&#10;BLc2J8PxZo+9EInkQJGIywOpUYsrqgTSS4yUteWdr5l3Da9y3O3N9d2iyGIiR4RpmpqBVGCsCAh7&#10;lehUFdLZ6NX/ACfvihW/Mb5VdudN4rvPenxr6hfbsW79/YbKRYbesm8tndT5rG7lxWE7Eps7Sdf7&#10;PzuP2nuqWhrKp6qgWCnqDBItE8QaRQGosTvLsTeHY3XO7q+i6rr90SYDN7VynWOXbd26svsOiKUe&#10;Yxe/6vsPYmb2fizlNxrVjHxUiTS1WJuzR080Tact+YLzcfa/azzNszC/5e2NVIlcCOa3mnTQsyRz&#10;WjRM/jS3ED6CzRqWjilt1F1G4h2PYLvlvadisX3Rf3bt7TAgRAmbxyXU8SYzG7EU1uJBlipPbbp2&#10;12pjPiN0D0R8tOkcZXfMHqj405HO9YZOb5C7Vw3Suzuse+9zYDY2X252P0f1t1BXbK3Nncjg8LkZ&#10;sFuqpytVW/wvM1KjGZNRUZIe1djemdwYnvfL9i1+5cNF1ZtnG4Og6j2rsTM7m2lR46oylFnIOwF7&#10;OwmJyVHtXf8AR5KpGNkw8ORgrEx9QKqanEMrs80S2XujzRzjynueze5gu5uarhDJZJcRzCWORmaK&#10;S5i0pHFJIkbo8MkgY2nhaIyoYFR7a71cXO33FtzLbsLh4+wsZAa1araU0xtQFSmpCUo6gkPUE47Q&#10;/mLbc7q+Bm0fitnuuO6N9/MLeOLz+6e6d+/JTYNLv3eGc39Dn8em292fHaqnyWWrNl1OzNn5jL06&#10;5ekosLkabD4alo5lqImM1CzfJbZu0984zatFk9rY/d00e7tt4+q25mYKdcDW7fzO5cBi9xY/Oz5D&#10;aW7oZsTWPXUxkgSGKaQWkjmpzGZ45/8AYpebts2Xftu5iujBy/fWvifW0hu5pnDILWMW7CRAfDDg&#10;maOquiq5KajED9ouNgsefIYd9bwkAYw1DPq1Qv5KhU1+LvBX8JWhp0ZX+SdvX5CdQYn5D0mZ3jL1&#10;11lvbozfG8U7cpKnDb47Ek3ntXZe6dw9bZLY2y333g4Jt0YfZ22NyVGrL0lXQipx0ePrYpkqkhVd&#10;7R693P8Ac11DgtyYvbz4/K4yk23tT7Vc5tLB4HF5mbJZbJ0tEcfha+Xe27qaeVpZ66qyNPQSQQNT&#10;hSagThzn73V2rlrcJOdObOUr2+2O8jgkW8E4ZnMkSeGZIFEXgLGmiFBUkOAyq3c0sS/eJ9sJvd3c&#10;905jjlM+9aI0mXSImddAji/UEkSIqxgVVFHiaaMS1CWjt/8AmP8AXHW+8dt9s736M7S7e2v3P13F&#10;unsbvavyO1dgdq9jdqbg2PDi9tbVmq8LlM9Tbf6S60w1FiMNT47GU+2HzLGsesoqxo4Z6gy0FRht&#10;zVyYDK07zy3o0xMsOSrI6SmbCQ0FbR5WqxcC00E9XG+IliR/2YxHOVER9TNjNzhuF3snI+8e4228&#10;jf406RvdOGghMb3NyLdUJKETaQ6SIAHdQZBMzFdTYp8u/dT502jfuW9z2/3GeXlnY7hybNrSMilw&#10;XqqTy3xkjVmarBVc1WoCigFb9f8AKDL0HSPe3Ym1+ncLsjdfcu1a6t7e7yz02Mp8kj7vrt2bazvV&#10;O3KWLYeaqMti934nduO8dM0ktbHWwfd12R/agWNz3p/CayIYSaiE8USgzlJZtU0itS1kXkiR4pI4&#10;UMNpBdlnjYo90LKcd/auXmja7kc1Wu7tb3LP2AqgCr+rC66iGWUyB6BWU6NOqh7aZ52m1WV7aQR3&#10;NuCKebMBx9Qagny05xgmvVSXTW7tz9c7qxm9evNwf3V3LjP4xHTboqIqbJJoy+EyG36l6egzNBkq&#10;SPKx0mSnWilihFTR1IjqYDFPDDLGXXeXbQ2PnsLsXY/WFfVYuYbXwWIwuyqWinxm23zWQqzkKrcs&#10;H8OpMfs7aOBwiCv+9k/aqBrpqaOSq8UMuV3tl7CbVu/Jh5x9xOb2uL2S9kXxTFMZ3jgVolaJYLk+&#10;I3iRGIRSFJj4RKa20LLIm3bBtE9gtlcyaYpJG1PQkkJwoKg0quVBFSKgEhV6up6C/l+4n5S9C7l+&#10;Z3yk+VM2y85nd7dq5DdG7e6spuLe3Znae2+tdmwYrEVvVO4qjesOe7o7L3JvPCVuAqNsGenyUMdF&#10;T1V3ikpoqkT6Cg8OMjqsy9NB/EaTXT1uIlqJ4adVvplihjp0WRpZZtbKEt4+NTEW9gvfuY5N051u&#10;tv8Ab6ynMNne6Ppb5rd2lNCCWku3bRpClIg8kx8TSwPcqgmvJZIrnc1s4WVFcBQxUnFVYnUa4zSt&#10;c0PRAuw9z7ZyHd0O3+mqDdVfj9t7yraSq2N8hcftmizE+bpDNQ1+EzWTye587lFpVx+Ep8fR/f5B&#10;WpslqkjWmL8ITa2dh7Bg3PWZPaFVjJMZT5PG7S3dkMhgv7y5LC722hLhk7A2HlMDkqvduxaeojzF&#10;TRxGSTF5RpKXyWA8MgEPPewWnLF7sNtt+4w/uu/Z1WOO1SKOBIUQSos4eSTXIJpQ0sIgkDRN2JpR&#10;OsZvfj7sntx7w8ucu7XvKtb75ZPKbK5LXUq2xkntpZw9st5FDdrK0ESMtxqVNNUUAkvZPB2X3b/K&#10;W7U69HSncWE3Xsntfc+Ej+UXQe2Otht3ZeD3N8ZtzVGezXQ27u0N47N3PhN2bl25Rbmq3zOW2oHp&#10;kqaiqp2hkpkpkncthYCvGfrsTokiw0CYmmwdZUZGTM1lZT0+Mq5q+bIVWQqKjNvVQZB2gCVNRIBG&#10;qlCDrUjD3c502vbPbqx3iD9bc2W4hfUJ0ZNF7bC2EbyII3DW5cyyIrmQopkAf4Jzt/bDlPlblG32&#10;3brUKkUYUU8UBdJQAKrSlSHWvmaepNT0Efze722rvfprYO/czmf7wd27pqO+8l2/j4dn5Pr3Hbe3&#10;EeyNkVHWtPs6gxOL2r1TNit0dcUBydbkcBiFevrCTXoxFOacacaIcZV5KOuqRVyyRwDyurw2iIKp&#10;YhpmcyhgOP0hOL34w25klfmDbOXX2bafo0i8VW0uJdbkqWOlljEekKT5g6vKma3cVkLW2nsrTwZA&#10;CGYs0mo4oe7C09Mjup5ZpY3BlRndsbXp8Bt6fF0sFXUvXKuTWtTI5mmW71TUz0tEaNaSF3Kgu6P5&#10;Pxb3MpMdjnydXlCjzX8JpqcmZDDIkQjlIm1lnVtH0cWAJH09k24cx78nLW1crxsscavKZZAEPih3&#10;1LqQgqCgOkMlCaBidVauX9/dzbdBBJbDw0JqoIFe4EEmnHGaUB+XWDMb3yeRwFBgJ6LFYyngaVq7&#10;7Wattl5p4xCK2tVqmSGOsYhpXeNYw0huAg49oufJzRVbSY55YR++Z9OmRZJoWUmXxjyRftpEwfht&#10;R5P+MvbVy1t8m1255oSKZGMXh92l445A6qhkOkrrcqyVIAoRQVNBRBtNrFHaXO5uFt9NaCtSrCi1&#10;IIoa9wxwqDQ56FjEbPw0OGx1PvugH3FTPha/HTw1jwZSlwOapK2Kkop2n8EVIa+smpqujk8sVolb&#10;UtpAyIvcfde0MHuajgzmVgxVZRSUdD58hI+JxOUze6arHYPZ+CpMzlo6HBpmNz5qviocbTNULLX1&#10;jGGJWdHVRVt3sxue2e3O6PLbK0e8XFsLYvpMtukFy6zltLEO8jMipGpLEVKBipApa7BdLs1wDcA2&#10;LtGPGZVQgGTTXw9buCGYLpDNqPw1r0dXr/8Alm997h+MmZ7Jxey8bm9p9kbmxCbfzC12O3Jvnr3Y&#10;vX+e3DF232HuHrTY1Runsv8Au5sWnaiqc6+NxmRbF4+qhqJARNTrMhNq9zTb13vD1vicFl6Svoqz&#10;IPvWGsrsFGdqoKYzYeCpWjqMiuYrtxCZJo6aGVTT0gaaV4z4Umnvm/7sdpyNydL7k3m4293CtojW&#10;0pjnBfw8yMqxT6YxEiiJWYTpKzsFpKqAlnuDzHtns9yUOc1sEvxriiRSzxFmllWIsraZDERrwStG&#10;HxUHA+Paf8num+Mvxs3Z8o853f1V2TtbcWwdrwdKZnHdd9h5L/SJk5K6PKbtyeKqXy20Mn1GmwcF&#10;hXhhylVFXx5uqnjoVg1TMqidgaXUtJmcwM7iqx6OHJS7bqJodeAqoqeRaihlGCeaLJzXbVIDLVx+&#10;RR4yAt/eNvNW9btvQmt9vFvcbdLKkaStopKJBqDM0hohGpkJZ6al1RlqqeldnzLc3G2XNjqR4pCo&#10;YstDkkihKgrTyJpQE4rQirzuHsKsp5Nx9MdfL0V2Ls5d15nYtL35Q7ZqjW9yYnL7lp8pt7dP8c7k&#10;ed+tIsPBT+CmqcbTbZnipJ6kVctVrMg63Fk5M7R0NLiqZaWFWrjWvXY+eUT0iGKNYJaaoloJ4GrQ&#10;7gkFjcA/T1Af+z2w2XI+/wBzzBzZel5yLYW6xyhTHM5kMkgMXiAi20K1ZU8PwTJ+mzMiOt5fis7L&#10;cbjcJoTM0hTAfTRgDmoBHbSgqoFOIOB0v/i7tHYnQXY+f3n3Pl/45ncOeu6XrOg2N2rt+inw+7Nz&#10;xZKuyO7sbu7Z2L3/AITJU/Wc2JilmWo8VCtPLLqElR4qWVD9c0u7dvxJtnccNdWSU1bl6vC10EkN&#10;VLJtp8xUy4ZKyrioKOgGSx9G6IkUWp3po1Lu0utjJfvju3tbzxZbjzxypu1r+8GEcM/iR3aBp1iE&#10;bRhGEeiOUOWdpB2SRDw1ZGkYCPmzdNq5heS/tYFhc6dQLs9WCkGlQpANc1rnNSM9G2/mVbl+HXyO&#10;nzHyx+P29dnY3Jbjpdlbb7UwGYx+7tvVtT3LT9ZU77ootlbKauXcide7sqhMKjL5OmSCHcFGUjdq&#10;SpkmTjUYvcy7nrqWimqpMbFip3+9yM+MqcZBlJ8tBWUJpcbTwPWw1FLSvN9wZjCtpIUUFlvGptuc&#10;+TrXkPaN5pGN5ngjieKITWs0xSGS3KvP2tPFCGQoIiwYRRkPIjyvEFDLHbwRSaCwY/MH7PU+XCo8&#10;+nXb/d3xLx3xf613hvbA7dw+/crubbONzO0Op8F2Zsrs/dmwtvdQ57rrdlFuTsXO5vF4rce2KzcY&#10;waYenxMmQmpp6CtmnkeKeouKb0orpXyNTj6bJx080EkTFo4vtahVaJmj8jCZZY1JVWDE2JW2r6Ys&#10;i+hsLC05etdzlsJyZdWtXl8QVBjJCqY1IqSQFBFSwbQxDJrq5FkoiDFWoa1408jSlPtFPmDTBqFx&#10;e58ps3GVG0MFvTdnV9dubE7ixO7ovuNxQR7m2xV/w7KYLGZemwInhrMdknjVpqaWjWBgiTl3ik0h&#10;woMbPNRNFPPPJ5ZVJvTFzTKdMqQgp4gzLFoAX/dY4uSx9lG9b7Y2m8W95ttlFG8EeG8QKZ3QlDKy&#10;nWV7tTEmniUDEALXpGb8wv4iitBgg0qRgngfM5HnjhTpK7qzeFi3HA+CxmKxRxOJoaOlraPMimTM&#10;5PD/AO4+r3JVLW1WZ8TZLIU09RMfJGkyFZUjiiUIW6tejqKgY2lkWP7JDNPQhdFaqKWjE8sRlEph&#10;8q6NTgqlio/r7EWynedktjzDuUDPPfKBDcEh4Dr8kYIQkgALhUKu+WFMde27c1ttcrxFpGBoSaUr&#10;5/CcjOR8+lfgaHdm0du1naGd2/msjFvGSpw23Ow3g+92WM5XGOsrqeHNyYWtpv70UtAklQtPT1EF&#10;YY3891XSsmKgWNxWhqaY/beBZiobQBISQTKo1uCwsqr6bgFrAD2t5oe+jj5euk3KLTdJK8VSKtpo&#10;rUjJKI65MjYchmC1JyaX16sixNHQHPnk+VQCKA+bEA18qde33Bl6LDbIz6Z/G1dBuKPMVOKIqqZZ&#10;2lopaekrA+33mqKfH19OJFepmVEkkaocLq0lisMZRzSiKmm8Yjgp1WBvUzxrYldba/uNZI/46WHH&#10;uId3v7WB5Ly0ZzcSSt4laBWPA6caKf7Sp9a56Cm7WdjLOjiOslTnPEk1pkYr0Cu4Ny/aRV9fSVlT&#10;93nMoZ83RU1HSY7FVE8crBPtqOnQYj7dNRIjjo4gg9KkXv7ky4GjilDO33KeARpBIxjZRHpLzeUO&#10;pJLEngC1/aePm7cpoGihCwS+MWZ1ANdVaJoIIoAAOJ4V6SlLlI9MV2VHl2g9NlLuzK1lCki0MePU&#10;5mepqcxQwqwlkrdKw0H28WuOKFIk0qoUWJP0FgGRMuuISGwampSrPNS05gq5A6GNRYQpJOBK1iTc&#10;sT7EtxsF1zLPeSa2utwDAJO4kj1Iamo1lUqiiiqooo4Zoej+a3eV2a5uDIRw1DT+yn24H2+vQk43&#10;ZWV7G3FV0EjRZTLVLSUdDmNy1tZh6LxinkkjmqMplKijpvLQUsYaKJmCWsAP6ub1uQKxDHSCaGoF&#10;3DeAJT+P7aZQXkRH0SJKdV2JU/S30AfTZ9l/X/fyeFdQMNNPELS18VCQEYrWNkXQQFRge4kdFV6b&#10;TcLVrK9tkkt/QdtfOp00PH54869JCkoaOnjyYyFUuPyGCqaSOlghopDW5SOpqMnR1MtOaPWZKqkq&#10;4YgkRUJKkvqayAGC8MEfleCpVvGgceNSiQ6ONYkS45kTg8N/Uj2e29/eSG1hu7EhGcq2o6mkDD4S&#10;pyDQgaeGcKRjoN71afVES2alnAHA0p/vVP8AV59OeLqJ6xqRsnS1LM9R9nT07QS11XnGmaNExjI8&#10;2qLTTyBQFDKrWCI/5Z55mpqoTiPH1ElWRLPJYeeTxwII5n0MiI8iHhreRravrwRLa7dbXtk1uZr2&#10;2t4SVVdP6as0hVkUk1cIAAVJ8NKlMgAk92a1naP/AByUQjhgBq5+Rxxx0vqL+D5nbaYXcOT35jqb&#10;akdVRbSxxEcuFwlZldw1EuWw1IK2nqaj7OnknWsaAyQQpN9xHYtIJPedaiCqooHr/BNLTIwamptU&#10;ahJfEjJ5zCpZlnQHhdDW+oPtIbTcNl3aVdnSe3juNJWWWjEuA5JCkjtZWYKWo4B4MRUmu5cuyz3M&#10;D2YeOzYHiB3HJrVqUGKgHPka8emzOQT7d3LV0O1q7c0OMramhnx24t0QS0dVkHpIq2npMquDWtqa&#10;fG0lTjKthEskk1RTo+kMw5LjjVeoqklWX7WgQB/AAsspqWieOYioeMyl3UklgG/oPxYh5je3ttuu&#10;dvu7P6re2bQZNRRBEjBkURxtpABACiq0Oo5BPSDdtkjgtk26HbfFlMncRJQkVrWmo+fzFfXy6TmW&#10;ykeJo6iOOgefe9DkaiOLLiT7jGpiYpqelosX/CLvQ/b0ZuI9QAN2vquAHvI14o4A9RTBSF8dPCJx&#10;J5ADGGIZQxj03J5A9hfZNofd7wRWV5VGy7lNOioYioJGoEgjB6U29sbtw1jL4r0rw0/l3Glf8Py6&#10;QW3sFNmshLS4/IxhZ6mOTLZGSmNPT0muSYs7IWVZoYfIAwiZuFBtyB7TtKtK5l8NQaSZKgLGjR+W&#10;48YcxvHKoLG+r/UkAX/FiMtwm3OBbZrqzM9q9vlgfD/EUDRupotKAcTXIxXD26bWN5hSLmGw8a0K&#10;1ALUU8V/0MgUqBxFK8AOl1XZDPxy0GQrIqmeKbBDx10N6Ro6eknmxNPPQSwsgjgX7NY2a5DSeRW5&#10;Yn3zE7COVDWrMtPPD5ljplgaUazH+44AknjjHAuSAdNgCBZfc315eC2efbWRp4nMbNICFIWo0gAK&#10;rNxYUFck1oOooh9lOR9o3i33aOx+nkJMmnxLhqk1oS3jmpyCAy9uQAASOlnVdjbyqcfSU1a87Ulf&#10;hKvH4mbK0+OqosZTxpT1E8eDjag8GIra6WnH3LU3jkqDI/kZ9Z9rBsXmazFyZCOKV6WOMCSqhloi&#10;qeZ/GqFWnjkcoQt7LpNxZje/sHbfs9Ha8FrG1skiDS/iKzHUFGACV1GoFcgFSVqaCOt9+8n7a7P7&#10;oD2wud6a33sFlLCGeRFKwNOakQFcKAMMQKtUgoQceF+PW/J+tU7jp8BjqjZCZBFhjr8rS0uRqY6b&#10;N0uDWSmxb1Ir/DW5SqeGMKPuAsLM0SrY+w2gxUM0c0kuR80sj6/JoqL6wUiELCQo6ubgAqdIsT9S&#10;fcz7/vW57NPZW1jsH01ssWgR1iICsA5kDLqGmtT3DVq46a0Mj8oe5m8Xu8SbOdgRrEFj9R9QtfxU&#10;/RMCtU0BoGIFRny6FLfOck2ym25cFjjtWpxuKpsbTbQqsJgctDDSZAzZqozkOXpnq6DKU6VLrIGr&#10;Y/uhIdNgilQ8wwSUUZWnpgkdo2i+4nppEqEDgSwRQPbTG2uykq1/qf6e40ur2Pdp4ZLzcAbip1+H&#10;FIpixVXZlwXValgCAuFFePQ+nvbC7vjbx34N2akroYYHpqAB/L0PHzA2trJ9wVT5rcctZlKmY1kG&#10;VrMVTVePmxWSqaWeXF5fK5GlhmFVXxt5KiaJjEXVBEXU+sdUmQqWo6ljeQBSpIeNWicoQG06QViQ&#10;3+hJa34923XY7G23i0gDKDrBwrMrrXAqKjUcEjgtTQmmTu6hSSBqHRIVamK140FeGfyGePTJmsJD&#10;Q7hoqGJ4Z2hqY44JaaAvDlaU1CSw+mNnhmqZ43X9RYR3PJKn3zoIIlkozNLKshVgG8UiQy600KsU&#10;qmyi5YG5YX+hv7EV7fQx7Zu/0NvFLKWUlGarIyvVnkVioOkaXUUTChTXiMVedJOa5d8S2uLF7fam&#10;eRRN4kLBwysAFVVZ1LsdJqCRqrgDoYKepxcu3N5ZDDfYV9bUTUtfLhaipebM4eGiyy1dXV5GCoSk&#10;pK6KAJC4aFISFQK6FbkO2cykdFepjxjR6i0aRLWSSqbRKTokliK63snpNuR/r+yKDbrTnHeDBt90&#10;kEAiVmBTIo1KsNSVoWc1FR3UJAAPQh9h/b7mbk3YLmw553w3dx4rEN4caBVrjSIZHxppQE1BHCho&#10;GTP1G0+2OwYRskUWxcDLQYdqxK4VVYtIyVUMVfV5OUhKqURTSzzGWGOUMpUAC1/cSlWrq1hlEkay&#10;n1GITpJA00bBJ2gdXBlSAkaiymxtzc2De6We3bNbUvEYxSL2Hw2STQQCoZSCVYkgADSKH0FSptvc&#10;OLdOdrzlLZbYJJFMEMjSFwRpLBgjRgHyUjXXFan4eoW6NgUW3cJPuJKfOVG38hJOMU9RhPtMvR4y&#10;p8lVhINxf5yDG5HMY+N5adYn/eSKRo1MKrI6framWKesjdA6qs0SEKAyq3OtAys1mX6AnUAeT7Eu&#10;0bVt17t+23Cbh4U7MjkNq0kjV2lwRwIpqpQmhC0PWTNjtNk9rHM1zoY5ppYjzqKgn9vUXbmAwmYo&#10;sPKc+uNyU1VQTMmUhenxYm/e101XkYJRHFpMAtNez8egXJDRGlecpTPSRs05jdECyrHriWGQ6eR6&#10;Bd+TyTYW5PBfzQLTwWAekYDGmSMk086fEAME4IqaAkg3dds23c55IfrPDAY0Ohm9T5EY8vPo8PWu&#10;b6zp+ltzU+9MtR0G0F3LjaysmqMPV5dMfWVW5MVH+zFA8klcRj6QmGEqEUPPreQwgSKakFM1FNT1&#10;jy05ikjcs0rtICFKOjwNfSh1qQPoCBx+fcEbjY7vuLsJ77SpP8EZoDUjgRwrSvz9aUJ7C3ttuKm2&#10;FG4VzxrXga5qP8nQ21O/aDr/ALC2vvHp/rvAb/jzeGyGPpaWjrK/D4urM82Kq481i9y/YV0dTVLL&#10;gponjKGWSCVnMiopiKfro6FyYVyzB2YoXakDKxARiPqQotf6H6n2cbNyzAqieeYOx8sr6jyb8+HR&#10;/Ju1+6kLIQPsU/4R0N4+SHdojbIw/HmmxGOo6KHLfa0/ZcVbVU9PLUJTLIQdtxNK61II02U6Tq/T&#10;x7ZKnAouuF69kQKSfHSQiRQqqx1ESsVW7WufYui5W2i4XE6h+PCT/OK9NNvU6VplvTH+brrBfP8A&#10;7TP2Gag6aoqyWrlijoZ8r2VP/D69pZqiELTQHYsMZqFaAnxhr82vce2uTBUwijkkytSUkLKNONx7&#10;epWAYFtd7f7D23c8r7XAR/jIIP8AzU+VcV+fn1U77cjJQf6v9r0NW3PnX3Zm8vmMZjuhdoJk8PT0&#10;tZXJU9ybvp5IIK+nqaiiKU77M1StUrTGyg35F/badu0UqSJDl69gkRY6aCjUhVuWOslraR7cTlXb&#10;ZHKrN35x3f8AQXSM8y3f++c19R/0B0vpvnx3lgZcXX7g6I62oaeuysOOhnl7b3BWxyVdWD9nE1BD&#10;tanZhUn9PrvYe4Uu28dMhR8lW3RNJaOhx4tf6MLqNR9ux8kbQwcvcFafJz/gfqv9YLqtDGB/th/0&#10;D0sIP5gfe+MqIpqbpvYRGQqjPT02U7I3bA04a37EzDb9R9sBf+jfT2z5DaeClmeObN5OB/0ExY3F&#10;hSdOkhfSQbab+1cPI9jYSFfqq5wNL+YI/iPSOXmi8tE7bYNT+lT/AJ9PS+2l/MA+UWY29RZrFfHH&#10;q2uxjq1WDXdyb1kq1pzULMklRHHtDVArxnQPr9b/AOHtuk2Lt2JGSTP58QFOGgosKsgWSKyBJpKO&#10;cvaQ6vWH5/2/sym5H2+cR0vdNP6L+f8Atvl1625qvb5QDbhSP6QPr/RHTvjv5i3yxyss0eB+OfRh&#10;3F914JIs92X2GtJBVUGXP3xrMNSxY4GMUX7GqCelAPq5Ho9tu4utdnbpgoKaPO56glx1ItPHNT02&#10;HvLDHUVVTJ5aY0NOmhpq4FgAL6V54N1h5U22Ptg3sGShJ/Tfy9c/P+XS4c13a11WmP8ATfb/AEfl&#10;1l6u/mIfN/o/Ibxze7/jv0vu7Hb03YMytFDv7feMXF5Ct2/tvb1Dj6XP1OQ3stTJFjtoyyLN6AGl&#10;mIQAiyQq+lNurTyxnd+6hE80M7yRYnEhUMZIZYtUnANudJb2WNYbfaqokvqk14Ix4H/Zz05/Wm7J&#10;IFmuf6Y/6A/w9Gs2j/M6+Te5ckjQfFLoGlyVLS19BS4yv+QW75q2QTQCoonrJIur1ETVH0H3CQf6&#10;/vBUdM7IpI5ochvPfE/lhgeW/wDCIY5RC6sojEePe2nVzb+nsQjYtpjYNLdtUZwrGo/z/Lpa3Mkr&#10;4TbgD5fqf9CdMuA/mT/OressNTs74ufFzFxpmcjjKUVe898ZmtxzPHUxGbIj/cCCk09LYaefV/hz&#10;kfpzr9BHkI9xbxCMGpWH3GMqWYm9pD5cYzCQf19vvs2zlQReSf7y3SZ9/nkBX6JQw89f/QvUTF/z&#10;Gv5gNXka/aFf0R8YUyVLSUmcjq5Z9/4jG/bvYmljSHctUaiIFT/bQf4e2uo6c2BVRvJUbn3vqSQ1&#10;JJm27E0jR67FkGJa99H0v+fa2DauXig07jLU8e0/y4+nT0fMMrU1Waiv9Kv/AD4Olan8wL+YBjMh&#10;R0VF0T8WkScQYz/J37dyEFKK00oCR1TZ+hcJF9zzJ4Rqt9Bfht/0M7HrGlmbMb3qGklWVZJK/bgM&#10;KmzGN0OI9MQQg2BP+8e1key7G6rL9dKYz5af8FOm7jmR7erCzDAf0yPT+gfM/wCryW1T8+vmdgFp&#10;aCq2P8W8XJTQT09RS023+4ayOuqYg0cRxtaN4weeaeqhki1vEhXSp51WCgl+M+x81QU0E+5N6UlL&#10;HHI8cVJkMHE2mWzySSSfwNjqkvYC3p9sXnKe025RU3dnBAP9mRT/AA+Wf5ceiGbnTcImZBt1WH9M&#10;f9A9FZzn88D5YbJ3HlqHHdIdAZDKQ5VcZW5DI4Xs2Sn+4hY0dJTUlKN8QF1o5V8kkvkXzD0hUPq9&#10;tdH8ZOq6Wtpp5tx9g1dRipYHiWWp2yt/tqiOpEU01Lgo55Y3ZdLcgkfn2Q7rte1bVRmundceVMnV&#10;8jw0/wA+lNvzPulwEb6FVU+esfP+h8uhAX+bf/Mi3fgqY7d6b+HtBj92Y+tb+I1VN3U7FKugmpRP&#10;RY2v3jRQQzRGQSi8rqwGmwvq9ytxdE9a53K12UGa3pifvJqupqaGirNu/ZJHUztPJomrMFV18lMD&#10;IwVZJpNN+D7O0tdnSTxGuJAK8AKDz4drfzJ6U/1jvcEQCh+f/QnUPq3+Yn/Me2Lsfauz8rsf4udg&#10;VWFweC2/j91122+2KLP5rL4zFU+PjOXxOF3zitvUmbq2pUlqHoKWihkN1WJARZjpulOrg6sM5vyc&#10;eeMqTlsBRhpQwQMsVPt+LyA3HCk+zyKTbY9AEcpArTvUVzTyUdMvu9+QGEaigPz/AMnQvZb5x/zH&#10;ko5XqdmfEHFSrRVcs9EvXHdef8NGtO1R4psvP25EKOQ6CNc9PGDa+n8e3E9UdUUxkg1b3D6mDS/3&#10;mheQ6mCtaH7Eji9/0e0a7haTGULaPqFM+IK/8dp00Nx3Jh/bIPyr/l6g03yu/mS5OiossMv8RP36&#10;RZYMa/RfYqUACweeP/cme24iPIRa/m9P+P09yv8AQ/1BWwJJU0u7JYAr6Ym3QwLEyTRlmaKCOe5a&#10;I/Rx9fZZd7rZIlTbEtq82PDz4Uzn4uHy6t9buYOZ1JrT4fs6Zaj5d/zQKHIVWKxW5/irT5JamnSp&#10;r4uhd7iKkV6HF1xgQVHZ9RSNaPJ29cJ/R9OeMCdM9N1qgxwb08VKEIQbvqwoVwCFZ2R5rCxFtf49&#10;+tL7Y763M8UFDQ0GqU1IJHEsKCo4U/Pp8S7xQf4+pr/wseXXPcHy+/msbNqqWgyWf+JDVGX+7gau&#10;fojcn3Sz0/Imjp6fs6GkqDJFJE1ig0+S1za5an6l6XhDyLBvgoEErF95VCxkaQ1hqVitr/09lQ5s&#10;2GKd7cbQAAxFRJKOFfLPp69Pj96yAL9eisf+Fj/oLoX6DvP+atXUdN95vb4irWTzGkWGk+O27KuZ&#10;JDP4ixY9rQQuQpvbj+n+PvJJ0T0tRSQGbF70rKZlcqf72TyU8Tl/06DArKdE97lvZvu19ZuxpasK&#10;n+M0xSvl8v5/LJRuO9XttcaV0N6DhXy40Pp/P9qG2581f5nG8cZmI8Z2D8RduZ/H1FMpoch0JvVq&#10;6qpGgdpKwMvbRil11dE8WhIm+urVwB7VGP616z2ZhpP7jUuUgy+QK0DVuWz2Sy8s1MlRJNVQrHXV&#10;Rx8F5IQVMaKLKCB7JNwntoIQYoQ8h+ZBpj5kfy8h04+5zXkaeOAqg1PnT+Vf9VOg22N8iPn33B3Z&#10;KPlduTris6g2fjK7cUW1utOr6PaVFjty1OOxVPtrLrkpqvcW/a2AYvL1Mc1PJUsoepZS3C2iw4eu&#10;mNK6XiZV8RInifWJHd3LxNVBWYsQfVc6ub249qLCb93WcsJi8aV1IrXSKGvECo8+tpLHHrIJIPyP&#10;l+Xn0ZTP9i7TSfLrUziWlSY1+g4TJsKaeipKelpVpsjFhHmjVoYWj1RCNPC5XTq/cIgYeHLwNA1T&#10;phkhyFJUQztLRtITFTVwdplimkRPGXAXg6dXtra57nbrhphbqwLcCy0pRxQ1rUZ8+NKefSSaSJ0l&#10;RWqpQjzxWmeHRI+76vp7fOOzeNx8k+ZxmX623htvPYqLBbvFG0Gbz/X+mjxslfh6GoqpMnFjJXmK&#10;SJr8BsBclTIbbyP3lBRDKBFm+4ipyHgn/fpJaeRZGSWnAHim8pCunpK8C1r+5D2iAbdvz7sskjbc&#10;ltJKYUKIryK0bKO4UrUE0GgklSDQ9Yv+5u38wbzyvvlvy7tK3LTFAL0yxx+AoarOYJCGkpp06Kep&#10;8qda4u49n9bdO/IvLV+Az+STZm3sNlt2ts7HV8bRVu48Tn4ZKHa01RXmSoxGQp44IZKimqia+CVQ&#10;SWEgRV3PSYt7rTYx8U0scKrM1dWVSNHSkxLKKeokK+N4kAOkgrfnk39mW+7xtV8zXoiiSGEu7AVk&#10;JMilpI9SqhEglbBYMpHoCKYycm7zz/Y3m2bPJzm+7yIGRLY2lvYgGR+1jNpOpKgk0alRggAguPbO&#10;T2PuLGV+6RsTb+1cWMvX5erzMO4W3pVmpyuOGRy+25BiaXG1VHmYcxkmkjNbEYXChAFVblrhlqae&#10;lpaJKhKVr6JiiJW6Hkew8kdTGqGOpZGe4LlWNrAewHe75t1/tMpsNta+kjQkBq29FQ6mYFSfhDKu&#10;hWUsqgBM4yJl9tNz/wBcpt59x9kG58u3xUm58dYRNpgVErBbSiRPBJRfhAk069XcR0ANX2Psqv2b&#10;kanYNfVYLcWBpcjU4TaeSwlbQvQY6OtrshUx43dVC1dJVVrrVRQrHJ9lGYQF4sPbliaqjpqWvips&#10;nTx/ezT0sUNRBM9PriVllpKRqGmb7N4KqJnYtFJNqa/IsfYg5e3Btpkj5i3eJrbe7WMOsiukjuhN&#10;D47FJCUdSqCpIUBhrUhQIQ91+U99503yPl/k20PMWw2spZ1qNvW3klLaNHjSxtOyqCCwJVtIOg62&#10;qPHUG6cf1pV4TsftmDcfTW8qXaO3Mvj937ehi7J3DvjAy1FBUVO6t24fcFRk4avH7hx2WpKKlQVm&#10;Mx/ijkh8iyRmNorbVoZazG5o/aS5anfJikrIaZo6+KlyFJDSuzV1ZClVTzBQ7mNFEau5Kgljenuf&#10;7q2u4ct3vL2372LvaryKGJ1MIjUC0uWnj8FYwEVZAYwAWL6Fi8RqBkIx+7rBz1bcz81bPDy3Ltdw&#10;8UXiTmaGXS4WVQHhkUg6XrVloGKsqkgKRy+VfylpKfrLDdfbI7ayHYfWGXlwMW4+r83t18Xsesr+&#10;v99DetAaTC7UzFbt3MbdyjNRwqa6abJHH0UEdRKixrH74023dc1W9XVvWGpWmjgivVxVMclE8kc8&#10;9fM9U8NV93Hp8EcaRrCi+ryM4CBW/wDcXk7ZOV+W7zk/wIt2sWlZITHOXjaZtTMXmVhIUcLWhGoD&#10;UjgCNehTsEnv7zlz3uHL3Nkdxb8jxs6ynTt7JKhjZUVGSOK4TPeGDSNUqhULVukt2/2/8YdpdLdX&#10;5Pp3FbOPfCCtze4JMViqikxO2pt0S7d3Ph8dtTCUWMl2pSVe10i/huWllkaqr6pXZDS/blKlM7fw&#10;eyMVVbhyGO2rtiOoz2UyWZ3BXQ7FwTVG46qfLTZuM1lP/CqmetbH1sKSUw+gnvLEiO5JNt+57905&#10;LVdvu7m1Vrj6f/F2ay0rIrJR5p2CQh5pJGmYy6hEG0yOpUAF0X3OfYzl6BB+57ks6OFH1m5j6IIj&#10;6SoW9ZpvFUUI8QFUATC1HQ+9q/ze/wCZ12fndhbay3ylrNuyUuF6wxdHNRZ7YG26XAZafa2H23lM&#10;vnd0Yza+1Mbt+qzE+5Mi+akeGQw0VdJSVtRVQ0sZRbTZilyeL3JkqCM0ddtnMf3dy8GdjoNq0ME+&#10;FpcbUZOenytPV1NJkKbHUdd4pKiFZAauGSIsWRmB4fbrnbcJ9r519xd6nZ4InkkT6aG4cJQ6Ai27&#10;GJ1Y4bQWAZWB8OhbrFD2j+857R2O17j7Jcn8p/SbTu71iufq7t5FYsTSWOWFmDvIlBW4iQI6yBQp&#10;CdHD+Vv8oD54Lvvbvye+SfZ0vedTW4GDc9VX9N7Kpu3spkEylTkqTaGC2317Xx9e1ldRZmpemlio&#10;4qAfaUc5YnyK8fuXBicnmKOpywP209NHMfLS1EMzyRRqUSQqslNEXlKqzGNGGqw1A8m/NGzXPMdv&#10;FuNxc/UWa00pcQCEYk708plVUA/tkVgCCA6sG6l/2297eWfY/mO15PbaRNbX0oEkaTS4JU+G4dY7&#10;gPlziNxUmhoV09Vldv8ATG5O48bJv2HNzZ7B7WoaARndu0sftGkjq5aqOXObXeF8hBncXj8AFeGH&#10;+JiKoeli80UTRSakTOIyUdfRuYxWxxO0Mxhjp1d6gTNGz1M8nhhlaSoKlpPIVUqbcgke433633Pl&#10;Cez2t7axkjDS6mkmRDHIqHSiLr0p4auiqsQ11DAhZDq6y33P2u5W33e7fmSXdp5N1ulXXPHDKqsq&#10;KoBlj10bWQOKgcK9oA6LJuzN7+2LWz7FztRsimTaNRuLDU9FntxnNQbXqaWOtLbc2rWUUm4qbHUW&#10;ASsWGhWhleZaljIriX91VTka+gxsMMMVnkLRKE8jRyVGv1Kyo6/oBHNuCTzYnmH9h2Xe97uLy5nJ&#10;WEhmNEVhEEBqCy8SRwr3ADtxSmRcEqiWWaRxLI5FajSTSvClPT7K1PRR8bgqvclX5Kakb7aipq+p&#10;yGU8NVU0kKxMpaWeOL92kEWpkjYlpCptpJFzmknqJUWSGSGZw3CgqFiRlVSnksxkv9TqBH9Le0sF&#10;hYW8skbwyR1XJ7iWI1EHTUBeNPL+kWPVTbRr3+GGmFaNUileOBg1qeP55A6hRrDBqhzcGTpab7YJ&#10;QzS0iLUTyIy6JVgKR6KeKOJUi0yAR88G5HtpyZrYFjlgSOa0kQkjmfwBlkZ1OmdNSROpINypFhbg&#10;+r2IuXrbZrmWW2u5pIQVdgyjWaKKkaOLedAD3Hjj4Qru8W5bPdKuxSJEbiQGV2UNqxpXtckLSpBI&#10;pxrmnSw2SdoZeSvpd212WoqeLEZEYWfCU9PWPBWUyx1kK1uMrJKOTIUVXeSExrPFJ5JRKCyoYWSK&#10;7vr5FmRKOjqHZZoo5J5jFKapDLEsVTDHA4aLyxMGKFbaeAw59y0/tPs7gyR8xSwsncVWAvDoGirp&#10;IZEaoDhqFS/DIJHQh3Tcp7C1trnVUVIKetcChzSmc0zjNBkwdH8fNgUr4gbk3FvTG/aVmIzeci2/&#10;iKGrwVVsOshwWXqs7trO5OspPtM3/ANw0s0FLVwTGQzqXaJysTKSgpK6fG4eTKsIq8aaqaDE1NRS&#10;0TVrUs0DqVmJaeCninb9qcFCy6mjJAtHycx2WzbxzDa2FsLiwPhr4s2rxQEIJMZjYAK71I1LIKeG&#10;wCsikRT7ge2EnuJBsafUmxvdvW4MJAWZD9QqhtSM6LVVj0nNSGkRWAc6sOE7h2v1TvDuSk6iwA3R&#10;1dvOcbcM/bmN21mt9zbG2vufDblxzrX4Skjl2nmclXUMEsmQwxjmRGWOCqGnUXPNZjMNR1dJVUaV&#10;uGx22hT11GJKaGm3PFj8BkaObb+QocRgY8qlPmf2ViWCoSGJ1GpChYe8j+SffvlK+sdt27ezJ+/J&#10;LmRfEMZKjUCySfC0QYvVGpCDRtRKhSjcw+af7v7mbl3l695w9stx+o53tisku3qqKZGkuIwCt7e7&#10;h9PGbaMTXBIiYyafCrq0E7GnxY/na9X9yb/wnWvyriq9pbc3P3Tlqrr/ALirpaSoi+LMGcy0ub2z&#10;vvHQrRTxbvyx3VUw4qrrsjjxVY6knbImuAEkRD/B4Kl249LVvkTWZGbBY6lrs3k8VIm5JljqZanF&#10;YfJV8xhnqoMHDkJ4U8kfqeV5V8bO+tb7rz8ub3tjw8vWCSbkLt2laK4Z4nRUkd3UR/4uZGmlLvKK&#10;SSyB3dnaRtc6fdnX3rl27atl9z7o7nsUSyKkGnb7ZUCyYGu2/VZQpwtWUIAoUjSATX+bL3J8S+6N&#10;ybtxvxb6+qNn02E7x3puqCl2l2zvzdvUm5IMzgFpt99kbP66q8ZHsLaW5eystgsXVVdVjDBNItBE&#10;k5q08bRL9KipkMAtGKMXkJYwlla7aGjAAZ1aTSb8kE34HHvDOXb7C1+sMSsd2UBad4rroDqzpDBd&#10;Q40OR3HrogV2W92uWLZZVgu7cpQaHcA6q0q9Aa57hkgVBDUPVBVWXeaVsxUZCeV0SjeQmsmkWj8S&#10;R/bTusjrTvS0cZjjg1xxKsYXSRf3KkdZYUqjOJXmuFBjWNYdLaABIwjDs0vIDaT+CPr7VbHte4XW&#10;7DZLS3KMoqxLV19pY6lGoLRCRUaqcQcggDe6e+cv7BsO2bhzTGs10PEVD3xsxJTWoMSkCvaSv4gv&#10;A0w+7K29uvceX/hW14JUNMyS1NGnjqZB9rDUVkVfJSO86NFTUHkU1KiVIQdPkHpAgyV0C/bR5Gpj&#10;Cs0q1lU6yA+JFkk8y09OVlVPIip6OBcE2H0kXlPkzZrHmiSfcbWdtpiRGjhAajyNStu7hmo+lvhJ&#10;FS2DRT1CfOfNPMm9clwWntDyrHY72lwRChuopfCj1GsyPeIisGDM1SCQKj4mHQ7dYbJ2YOzMpmO1&#10;a3NZLacGNpqufGUWNyfk3FnaqXHLDsirrcFLO9FkZlJIUvFYxcWtZkvU4il3huSrrMbm62mooYqS&#10;GXA+ubG0dRCvkiq46mohx9RLLOrsSC7ourn6cTBzT7j2ftXyvte5bX7fWtrNuKTqjO0TusWoxThY&#10;xFK8ReQgMTp1qpXwwRrUdfd05L9zvaza7+L3FtzfvMNce4NPEGlBqCn08UkxGhSAGfSRpqpOo0Nn&#10;3T8htkbH666/pesvjV111zXdgvvKTB7vrJKbLb3/ALst9xtjdWIrkyFfksZiaGqzuNJWdqKkqSkM&#10;0ccSqxZoeMx1HQPlfJCmkVEU1YQEAr5dawhpEbV4YjT0saGzXJ5tfgh4c+70tzsO4WLSPdyoyomo&#10;gxRiFFoko75JjVyoMemOFAEegJUf+7Pt5HzVNtlrvW+fSvco4WfwRL4WhaqxjRxqVTIFpUVZlqSG&#10;JUutL332BDV9eVX8SzUk+2MDLg9s0Ffkq0ttnbc0c+ZjhwmaxUMmQq8tk83mclVUwekMdFSMiRTa&#10;AWjU81e1NTUmPgirKKKoq8tmKKTL1cGbai+6rdLwUVXJSwzCgx37lPAqsZxDIEZ2UglVvO5mTYpt&#10;ystqA2HcbktceBOInu/DkZwiqsKtayxtIpkLoYn/ALTw21Lqw89vfZHla190+Ydm5w9xRvvPO229&#10;tGsL7fPbLGJYMOxS4ktpBJE6OoB/TcDSRIhoZ/vHune27+msLvfZPR23Onent5S4Xr/e1b1FvfFY&#10;09sVGyqigr6b+823YcR/H8BvrJV9LDkspVZCnTE5TIQPVxUYZSCkoMZnNl0WN2JteSui27RbLNHg&#10;qqokwWY3LVHauUx2drNg1WQnx23osJTb6jcUlDWU/njx0UUhdqYw0ayn2y+4fIfO3K3OnNPMlj/j&#10;FmLcXNuKhLgOXity0iwauKRKoi0EOmqVtAUdYy799zT3o9vOfN/sfbhDv91DNBJtN0sltYDb1lRm&#10;v2WG73CX6gnxXRhdMTT9SAl5JFS73an80v4JfOLYmG7B+YlBj+ldwnt2HL/NXqKnwHZm4ek+56rI&#10;Yr/R30l27ST4HF9gbhhToXE7Rx9ZksHTjDDP1k321Ya2ilq3iV6ZfE2m+2qaZqWljxlRAYsn/HBG&#10;JIKdpaVaurpqfKVi0NdHJEtTUwRT1CoZD6iSIY5w5Wg5e51tl5T1NKwcmIxXELQOwcKA0wUOCjUR&#10;kY1K91HNDnX7Jcs7l7ne0mwcm+5U4POlt431YJhkfFxOIyy20hhGuAoSqOygMAa0BGu/8xttN1V8&#10;nt9b+6N23nMB1n2JntxY7ZjRdVb/AOl8YJRT4qrrYcTt7OIKDES1AroK8YnGVs+Oxr1McEUMNJ4Y&#10;WbM/3BXbfxmSytdhMxWUFHQYzN1m6avLbJwGx8XgErqyn3FXZPIZGuXOVEe2MHC2RyEWNx9TLSUo&#10;QyPH5QwyT5HtNx5j3lIeaNpjSGK7SVHK6HWWKNlYuWe3q6vRhKRJHIhBoqtGzcyvvWbXyj7J8+8s&#10;+2nt3fi73a5huIZUBnQu8jRMkSib6hQA5eJSZFBkBJqFamwN/KK+C+6/nJs/s3t3vXO7CwWJ2f2j&#10;jNt0G1m2vvrN9y4zc+39njJtuObEbYy/XO3cOu567JwUuIyGakyUOVrqSriipF8cTVELZtbDvSgi&#10;OcqKrE4+uxmMycM0WPq2nWPKRySGBEx/jpFampTYNFPKRrVuFZCYy5t2LkXlzerqbb93aS/a4lRp&#10;nAmCeGxXxZazB28R1q0aogjZJIdCspc9MubuZue/bb9x3XthyUL3ZAhUWa3McBkESrRY5LiCc6qd&#10;2p1UkGpZh29UX9jdL9VdV9t7ww+b7Zxh3rtvt7fexc3uLcWG212DgoKzr/OY2Gbcu5cHWbip9y1d&#10;FuPOSa54KnB0tOftqrHiKaemq1ieMjsPFUP2q4TdNbkEpmpZFjgxslCWjpGUvQ1k2WbKNVUuTT0T&#10;HSJCCSrA8gj5k515dt7e1Wz3a33CSeVxcN4ZViGFVlFVBjeJgAhjOshiQ4k7+hTyD7ze+Hub++7D&#10;ePZiTli8ghUxXT7laXve0g1KIVt4EYmMPRyWCkg6cDpE9o716F2VUTZ+h3t138hMr2PNv/G7zjyP&#10;W+89kQ4SXc2PgmxfZO2sdg85szH7e3TsjKyTS4iip9eO0/tzxSx2HviuWbHIRXRxQ00g4idqgPCk&#10;MZLRrI8EoqpfJz6jEFDCx9hX91Hc4TFyxeyS7hVRI6eH3mRgquVDgRjNNSFnNCRkBekt77d8x838&#10;0WL7xbRSbZA7OJmVCe4VIEZlU1V8UcOh/hoegNw392XwNdD11kN41e8Z4Mfj/taCnxv2+YyFXno6&#10;KnrKmaOppptvY6oxNWEiWmavq3ql0OyK9xy2vWSZSKpenq6AUUU/2kJoitWyVFM5WvNVJHIIDUJI&#10;ojChVMJW3I9IDvuJI0N9aC9aa5uQjOwcLFpJ7FVSAWA46tZLtRtTaySJQ5b9teTNl5obfdt2tf3l&#10;GujXrnH+hla6WlaOuliAVUEg6QVFatffOb3ftvDbR2FvOg7KxeZy+Ij3dmYt/YrH7airtubgWnze&#10;0I9q4uTDpugbeyC6shJVTZOohzUs4m+2jmjM8rnkoaitKot/DZXYouvysD6DrUq40hiBf2X8sTbP&#10;txke+uAt1WlTXtU4I0ivHH2U6NObLjmS0aKHZdq+sVkNT4kcVCOB7q/PH+fAI7Ffa9AaqbLZKOgr&#10;UqDAi1EM0qQU8kUqVMclIwdTLO0cbl1Y/wCAPB9s+RiqI4amnTV5qoPDF4mqFCTNoaOSVoHE0aq1&#10;rgG4BNz7G/LJ2q/ubWSOMMlqBIzSBASullKJUAAGnx1XC4HdURnzlLu+22Yu92ujbpP2rGnfQk4q&#10;UrqIBXGlgT0MvTz7byO6MFVvTQVmP21VU+4M7Pkk295a3BY9ZDlMXi8buankwtVU1FOHET1B0swW&#10;0Zvb2mq7BiKnlrSxiSdzM0LOSPJ4lhhqFLAyyhrgjUl+Bf6D3Km1e6FpuHM1ta22yJ4gAj1ITr0E&#10;qWQt8Aoq6CFYIACQCc9CbauSN2s+XNx2CbdC10MrclF7qkyE+AHoun4MvU/Fxx0NmM+SkOY37tOe&#10;l2nR1NNj6NNuJSUUlRHXxbdXMx5Gu25JkvRFSxSCOQTCkkp40WokuGDH3NzmKfbkiY3HVhzKTokl&#10;VURQyU9TX1gjhaVpPvJqip1mXUiettAsBwPa5JeUbzmO8vb+9ihFoE8IurJFErq9UVVxpjURsQwo&#10;2kDUgGlQJ93I7l7we2m5b7um3jZ74ysinxUufEAkkAc6fAUFSGGkrmpJJJJIrdvzdd1fe2fizW6K&#10;HGYHaC4SPY+NzOIk23tzZ23MzBX1dNgsRhdvwTY1qbH4+rpK+peOKP8AiUyySaopJSnt8krzmqRl&#10;NJG8y6mFO1aiSM8ijySmTwoliz2sLc3uP6AnfL/drrcIFS6ZttfSDLHbqT4UTsI0C1EjEKAVHcRx&#10;U5HQL5L5E2P2X5z3CXdObhbQQgiCRombxC6VlfQrTLGBpOSQTTPzBLsHdGd35j8PFi6euyVBWtT0&#10;2Xy2JwAWmoMVhcvLjdsYqnhkmpa+sq1o0SbxyuxVZUEbcXL5hMHWYjHjJ5ilCUfk0RU6rJWNVodU&#10;foqaSoMdJJTykkl7gEfS/wBBRNyLyxcSjduZt302nxiGRGiVmIdXo8MmunClEBPwHBI6in3Q+9Nv&#10;HOXOcXK3sfNXmerI+4BFOlRoIT6W/s44dJGsFg58nrUA9GS2x8Uet8Bt1uyPkNkZKPbVXh4szhtj&#10;5PNUG2aLK5mtFZHUVstTsfNZjeZolpVp5IKeLG0084k0a1QHUnaTISoVasjEy+Wri+7S0KFI5WRJ&#10;UpEFgAqaL8MwFwPp7ivmXk2zt76fbdi3MtRI3UFGUsXXWEZ3dmU0cFhqKKSATWoGYPKXO3McvJf1&#10;e9XBffY1RXhCw1BZgDR0VYj2sWHCuVGRkkXanXuyaLsKsx3Xjmi2lU0uGyuFx+RqcnWTgVWIirJM&#10;ZX5CtEuVjkkqWkkdAXjpmlWJ5eC3vPDIlfWxNR1YBk1lo2lgeWNIUZdf2jNFPEszJYaj9CT9Le0l&#10;vbXnKm2Xk+87GsiJGpDIaBjM9ADKviRlkJBZSoIICnSxNG+cbjl3nCZ+S9l5gFzzVE6O1uY5YgAF&#10;SQ1kIVaCJtVVZtQwtSGAiwbS3V1rt2Hee6Nl1j7HrKKejxG76DHVq4euq65qgfw+LLyRTYuvyWHy&#10;AeOqiMRMcsRQlf1DpcfkBVGqaqnpYkVbwCNJ1CEm41sxW7aLg2uL+y2fetik2o7eu2wXN+7NWUs8&#10;RrimEUV4+ZNfTqStjk3HbLhrO32gywqgHiGUKK0z2sfIj1/ydBxJnttfwKOnXFYKuytVXVo+7qay&#10;up6uPQIGiWKChlowqr5eGfXextb3wrHp0ZapBHrpWLl5/uVQRMI45GvGCAHZrfpYg+29qgvpLd7A&#10;u5S6ATSgjZtQOpVoxXUQBkllFB8+jKDe93k3W62uaH6W3ArqqkpcUrhQBTIp8Vfyx1ywtEi00VLU&#10;T1tcNxU5oZMViFooZ4Kz7rz0NKs1elQZ5I1jjfUdAZAVut7hzq8/TU8wpINM9dIYQ0TO0AjSRC4k&#10;8kkZjddFzZSSfp9ePaDaeRd63LbG3mW3ki2YCQiRV8XU0ZoUIRtSGooGcBfnTPTw3MW9mNxvxo24&#10;FdbaqgVOlcKKnUxCigxWpwK9MmF6oz1fi5s5W0VZTbbpGyq09dHTzVYrK3EOUqaCT+EtVSY2tLFE&#10;ElVFFDcH1WN1TMm5JsnUrSR0zrHUySp5HdGeKJPHE07pAssZdSpcLrvwbcj3Idt7bW+ybXJvG6br&#10;4UsCI2gRsQ8jGRhErM6tRxoAfRpqwD+HQ9P7luu12ewTblBbmfco0kZoNTICQXKjxNDAalC1I1aQ&#10;1aVBqOFF0dhto42HP1+6oIazB0+3p2Sjoq40meyuXqcvk4cVj4c/T7bzcEC4uOmhepainpmqJLM6&#10;xsre3DamNzG4cJPurcOAGCxuTiL7OhyMWQo9zbggkqo/ttxbhwE9dUY/blFHBRRyUtPpM033gErQ&#10;SJ4nlLnH+qPtvyDFDt9rLOZJNK+I8kc0RZ2DBXhiUhR4hekzyHSy1de2NeNPth9433d+8F95zaeW&#10;23Mcucto8paBI7Lc49KRPJ4Al+mt5i0lBE8tQIypZVZAznY2/mBfB34dfy5fhHn6PYeTk+VXdx3P&#10;gdq7r7PbeeZ61x/VUh8+Lrtu7LTZ4GO35lKyLMVSVNDWZDIVMdPTCSWArfxT/uIfs8jg6xKuj/iO&#10;CzFJFu7HwpJU4EyOFiWmjFLVRLPRVEodFlSojb1H02uQ1sfuFt+5cnNyzuyIs/jp4KBzFJVQJI5i&#10;xRllbxiXWojJKUdZOsgfvEfdN9x9850uubfZvems7mcIZImitZldpImhnr9deRAK0dKqKCjaVKgd&#10;tdXwh+cPTnV/WmNxPyN6l273Zt3YfZuwcptPqHJ9sbq6pnr8vRrV7mxG86uh23tLPneEEuSxjiqq&#10;HFKkDpSx1kVbFKI1x4/bf936uY0qSZGrnqaCoqMvl0wtVVmbFf8AFpylXL/CoK3I5empFipFqJJ2&#10;k8UYdi0rO7h7fvfDbOard9xgs5rG5SB1Wkzz6izjtjDQrFAVCqVcRiQeGg14qTPkT7pHONhyJypt&#10;3utzlFv0dg8zG0+jisAxuJWJV5rG9akaGTxCiBo5KFNABARN/Kb+arhu2N/703J0P1bl/injMjtr&#10;O7S2zh9s9zdidpU1DtTdlLjI98dfbcwm6YsN17svYW666Oqy32uO25QSU1S6QRyGGGJVyY+iiato&#10;4IHoavKPUz0Mc0j09CDkaoOypOWnipISyp4xrKlpAFDamA9hprXmvny0ksrCzuYbJhCQrSJIhjGr&#10;QFabQzsWUkaJBhgCpYoWmDmXnjlH7uu3XV5z1zRFa7NuJ/sBaTyGsDjJe2iuX0gSrWqChJOoqraC&#10;pdZdK95fL3OVuG6d6p35uVNobZxG+8vtmk3njKKf/RzioVjmqtv1O96mmrcpK1UktVE9E1X+xIz/&#10;AGZjiJZmOLnmqYKWtl+1SEFVWkVXilmOuXSEJmMQVxqIUgH6C309m/LO+WzQ3N3y/ClzfzEms+oM&#10;sY7GIYGPuKlkVmqwXNG49SL7mc3Q2HK8/MVpYvc7bcmKhEmhoQGUh9MkZMmsgdugFR6cegv6/raB&#10;M9l6LBUtBLk6l8l9pPul5quroqE0/wBnNGMrh6rBwSZCWkkeHzyEoq3IS5HvDUUeRxm3tyxU/wBr&#10;lslOIJ6MJU1NDIJaOYzx01aXNdGySByTKgQqbNpNtJG0PNWz/vrZ9p3bluaz2SVdFToCRhloHUCJ&#10;yQ7gHTIXlGAUp2mE+VZ9w5+99eRecbbfYLTbNpE6zRqPqHuBLCYmj7kgeMjxGUyJE8YBJEhYLQ3O&#10;J3l0PQbf2lsXsPY2/dmbe3tktuYvMbpq6HD5fDbCwlXXwjcG+dkUOOpsZVZqorVw8TpicpPWVPij&#10;ZFlJYH2D2Q33XYuv2jSzYfMZmDeGWhx1RN5sHA+0cWtJXZHL5rcyZXNYU0+2duwUnirJaQ1NUjzx&#10;jxyLqZZk332s2Ow5d5r32wSa23PZXVxHb6FSV5QptpRKS0KGTUjIGBMZUVUHSTn9zld8j8k7JuXN&#10;+6ba9pc22hTIss8wZnYIGVEjmIPcCFRDWmFyT0ayh+A21uy9p97vsHIYrZHYHxnojW0eH2hUbmyG&#10;2u9t35MYzG9P0XXG56Pb29ZMj2V3lnK+lO2sLULS0zz61iWhSRpEW9LsXZFJX5Le+JSmyFRk6Whx&#10;1acfnamrws5xD1EENUaSOrq8Oc6kNQY3qoUirJkjSGaRo4YkjhtfeH3e327tOS9w5ivbOeWQyGQx&#10;rHI3iamHwCHRAG1I+rVGqBQRSJAoC5e9w153F3uXJW6fvWSOQIIwogIPmpeWNCNKnVUgAgAg0IIK&#10;R2H8ofnpS4/bXxL+Qmf7H6zbHZfKbxwMG8thQ7L7Dw1DvYVGXkxdLl6ak2rumm6pzGbJlmxVW1Xg&#10;aU3qKanjeM6nuqyWHFNHj2oKhqlhLJTyioqXVW9DmyAtGG8TaWX6eTgX5b2WbByxzpFdz81Qb7aQ&#10;2MbJHNVIVYDWEAOAFAlAZJCykxd5K/D1Ku3bderOb6Z41tAQGQ0rSpBFRkUbuDagfMVAoS2bK677&#10;IMuS7NpNx7TxW3cNV4bEbjkqJMBQ1dF/EMtT4WmD0xZJYY48rEKmGrDxFqZDM8gX0hKUu1t0fxuq&#10;zWI3FW4qCWDHGLFLg9tv46iAzNUzT1mVoqrIuKqCVFAjdBFpJ9Wr0yBv3u5yZuWwbNynzzyyd0t7&#10;TxELx7ldxRuBIxVjHaqY3YaUXvLKAjGMpqp1Tc9ytL14rOVxJbREimp6HJoRTTnA/Zigx0bPMfMj&#10;pSo6i2R0b258bcH3hkdiV3YGKqOyR8ie9ds4zNYrL1EUOBbC7P2Bndv7QppsTNAxmkq6euFdTlUC&#10;06hgymlkkrMg4zLTUkIijR6wRvJGpKMYb08RF1mMZOoA6r+n08gA7bYQbZy7Y3HI0kV9vzXDsLQh&#10;VfSpozCaYaGKJIKxgdoqX7wEJRBcRWyiKGAM9SVNeH8jxBpnhxI6KftTE4Wl2Vh6bYuWwmU3pU7g&#10;yVXTYWXDotdjoMdDMauV8tXYupjzj1GPqokho4xopGZpZzFaxQbZbMUu8XweKpFy2Ckp58nXZ6kn&#10;osRW7Ynmp6CmxlEcfWySVWbp8pJBWSNUD1U4iCaGViVlDcdh2265H2TmTmhjt/MVwjQxW0jyXsN3&#10;DAyDU4gjKW0hLSmNBpiDooKam1ofkp9NHcTx0qCoViWVwp8wPhOa04AnhXPR3Mt1b1DU/E3YvffZ&#10;G5T1n28lVN11sDqjey9h9qbF+T23tnZqsrt3Zx8lsbCR4rpTMbTo93YulosG9VFQ1VVCakNBJI8i&#10;sD7G2m/YOB37JUbboaSDD5TEVs9XDNUVMmaXJCrxtRh6iLIx0FPNF5K0VeqGWeVnGlowjKx9vnvx&#10;7hy8h80cj3S3N013cgxVEMIWBljTw5A0CkrSOYJ3F1bwamscpZveuat0mtprHcHaWAkUBAUhfKjB&#10;dVBpwK/LOajq/wA8fmTu74c98/CGfavyN3jv/cG8Nnb32vQbf25T0dNiuhsptOj2/uXCb/w8+y59&#10;5z7OqaOlwi7fWOempkFQhnmlVAk4gy7XpHysGTrFxdZDS0+RijWux6vkUFY+Olpnoq0yN/DqN0hM&#10;jqBK0kniIdNABj6f3h32Tl9OX9tt7m1uyYG8WGaiiWEgSGVdCeOWMZSSOTSnbGwX9Ihyjb99ubiJ&#10;oFjZLWo7FIqaGpqaVIJHmeHA9Eci+ZO68H03kurtl5Ps3Z+4ctkuu8jVVOx97VO2tmVtVtWh3PR7&#10;sk33tinovuuwNw5B62moUE0tFjaSkhmBpZnkaQqk4+gn2/HTxwPRmmQwpVPUz1dVIgm0apZ5B5Zm&#10;H0Zm1hv7RuPcY2PNHM22e4Kb216t9K7o/hmGJItQioBoIZFYKP08I4bKEMSST3W72u17vM91dg3k&#10;gXVII6UOkaCEA0nDAVAGniaZ6LVR9obrh7el7FkOCzWer81HuSfDxbbw2I2nJXGlLCnoNrUdNBgM&#10;LBS0byQ0sVKlLLTOUak0OAfcrA5UQLJRCTyyQkzQARMsMkgQMyu7LpHNh+dQJ0/4tc0bFeRbltPN&#10;j2CpbyMjMpkVnVa1RgqknNdQLgFG0iRSKjqKvcPlg75yxuXJ31DWMF1EVeUASjSx1FNBZWOsDS2l&#10;gQCaOppXFXYOv2zuHava1VhqX7Kasx2Q+1fOUzZOlhkLz4/I0cFJPLVKafSZ4mqFMaTCNamNgQpc&#10;KnKVGVaSGaUV07WaeeJYqOOoBCNGohWFFhCKRex1kgkm970uIxfcx3HN+43TxXc7INEiiSRTGoir&#10;WOiMRoU1EaoQaL84utOQl9tOULbZdj2pbPZIS7WqrKZRalmMk41SyPLOLgvIw8Q1hqQgwoDnnN1V&#10;e+d41XYW8KuSrzGV/h9BVyZVvvcvVDFKMXjq3x4VKKip58TBQQQIsVJHSSxAKFU3PuOuJmpaKPJ1&#10;dPUy09OgaNIlpjdRFI88tS61cMqxt49KGxOoqLWuwkW05f8A60x3EMHMcVpcvI4DNCzRAsaxLGCK&#10;KO0eII1k0sxNBkdRnuXv9s3L3O78n7DyT9TNftGskxvJEYOmBWOS3aulnahMkQYKDWhB6H7Z/Q9N&#10;2xtbNZyr7b27sysxs1bLT4bK7eytTjslFk8rBDisftaahpKqGjn1OstZDFDM0MRmkJJQxlI7W3Vh&#10;OyK3cMOMop0qNrZ+XbuUFTWULk1UGKo6tJmhhrJp8cjwVSeIVcUEshTUI2jeJ3Rb57W8+e1G1Q3m&#10;43yAyRK6qgSup3SSgeGRxICG7l8QPHqVtKB42affcH3b2f2t3jb+Tuabpba1kClbnvIIYazVEhk0&#10;lCQMuQfiwKqFR23/AC+/kj8Ztr9c5+tmwWdk7P6kwfcWFoNoS5T7nG43cO42ppcDHn6imwOJ3nmM&#10;e2P118GBqstS46KqUecTGQxrDDSRU2PvGkbhkecSxTJI08KGxqFMY1CnGohTyT9Rybe4m5oguNw5&#10;ihkv3ZU1qpR0ZQmsGiUYkauBoKrVtLHtJ6FnMm4HmG2vbPYd3pudqNTqEBK61Zk+PSAH0UqpJArw&#10;PEjG56DcMWXkq90UeXo6Cky1Th0x+TostQUWGzFWdNfhjSVrMlNmqaIXkga5BGlyxW5UVDJW1Oma&#10;kp2dJWKklIo0kVluP2pi8qXVjpNrHk3uR7E9/s+7wJvMGzXSSbYY0UoHSZu1QHRmJVnLH8Ipo1AA&#10;FaA4M7pde3UC7PtPuFM1rzUskhMwW4AhYSsUkVIA8LadIGqpUhSWIarAfV29vynTdlX11UUFVs+m&#10;x9BSVOL/AI3icrUZKKSiipcjjpshWjEVNSTI37lNHplhE8aIkicCemYxVBSIrSrR1ErKiVhl+7Mz&#10;xlmEn2oRlR0F1UoBYcnkcE15JzabC0/qtyFc2d5Dqae4jmkQFZBQBUlGqOvcpKyVJd+B0jow2z2k&#10;2znP3S26z5n9zY9+5TtVldLNrJYStYsK00Tq8gVtLgHDBV4LUFxi37n8D1fmZOvukc51zvPI/bQb&#10;n7AxOZ3ZPQ02GlyMQakpMVkTPR4unyMcJildpJGMjtGhGrhIx4zG5VmaemRFqhKklQPPPFTxpF+1&#10;JJDeNpGc2twQb8/09+2PcL2w3K02u95pa0t4zq1GIFnd2yg0EkA8CNVfxD4qjMfnLmzmjkbkZ922&#10;Hl47pdxFVFsJo7YKobTq8aRJBgAPQqSeFRx6AbYlfHTb1wmOquwcv15jKR4MjHmxQvlcucrMlP8A&#10;dQ0v8DNBN4ZJVbxqrxtEl7sWOr3Fx236LG5CtSKt+5oJIaemUTYungqAAsjqqyD1iGATWRdNjb83&#10;t7EnuJzhuEz7RJYyJJuUCs5kimmMTBjSvhzFhldQNWYg6nBBPQM2HmTd/dHku93HnflN4bUO9LF7&#10;iNiSj1Ui5gWJlqyq1dIwaZFajL3Z2zV/e7SoNuZr77dO3cxV7mm7H27unfVVgagZzH0NBkp/7lbz&#10;qcmKXO1opHasqvuWaqP6VjFgVZFhFqsT5g89oQgJEMrzNIHU6/IHZja/0MbA6bnj3T+r37x2uTft&#10;ouLWTeUlIeNpQkYRgwEXfRdbKNVEKNQ1DHgcY4vvD7zyP7gT8m7tZzryjOrDTojLg0ILhxCZWCsA&#10;Axdq000qSQ40vSEG8djVW/dvZTZlVu+myhevxMmboMVhBQ1JmCYqNayvoMNT1VRDG0gjppomj1gR&#10;spW3uA71NNLHJFIY4Yg/244kd2lCBopDOCRHqAOokNbgH2CpYYt6sJtn3Da0e8j0iSj6UiFWfxY/&#10;Bprkauk/2iHBIqOpp5fudn2q6l30czMbncm1yFoHDTFNSoklQY41QMcKI6epJqAPrBPkaP8AgsGG&#10;gqa7C08dNNLDNEuOw1MojqqzK4uOhnafJZGq8bRztJHOjAEhRcaYIWnq6dElqxHUpJdmsFUVLSIU&#10;SSEWi8yKAlhYn6kG59mO4vu9g6TG0SewC0QlqO0Wk1IcnxNBY6gxB1CgB7ak25Zv9o2Lmfc5bG3a&#10;0trzw1MJcukMiKw7TpZnaRjVgSNAOcY6yZWn3eaWiCY2XKQ4/H5CoochBS1L19ftmWnaKrq/NPLF&#10;VQYCCASSLOyGP9QDcXGOn25jqioqqXJUyzU1XG3meWWXRGxjKtGIoHjZVkIH0YexLyz7j2G2Ntt1&#10;dzeB9MhSLSGyr1qzMA+slSygSKVFa09X/f8A/wBdq/5Ss7LlPfWuYzIQ0It7RSyFsDXIupQpqag6&#10;jSlRw6EfoPu7FbQ3ds7dWUkjwdRsGBBtbM4xp6Kspag5GXISZGraFan+M1ZFRJEi1kU8CKykxlU0&#10;GRio6BpqgUiRJSwwRU0dJDNMVo46OEUzRLEzKunwRBWaxayDm/PsEc43d9ILPxqiQyOyuUTuV3LR&#10;pqVdX6de0NpHxEAcOhR7M2M2yctRbEJ1kkjIZpACut3q7uY2LaSzE1pIwzX5dBp8ht0713TuhN0b&#10;tTLDObozGY3MMpl6fG1GRykW5co+YoZ5M7Q0FJNkmjqatpYtcUSK8r2VUOgY4ftcQ1TOpDJUKqxw&#10;MZFIGsaU1KGI0Hm3tJdybpzOtlZyV8aIkNJg1NMkgkVqBQGvU+blfT3iwtO360YILca8Kkigzj8+&#10;g8yVRmt1S42lySSTzY6dxX1uuOZ6lkpilRPI0rXkleI6PJ9VHJBtb3PyCkoWUNJZVWBAeQHdPEhD&#10;XbQLG4/oP8fZRskhEml2VFyXJzwDajUU8iAD5E9Au6jluJdbNQAUpj8s48+I9OmHDWSNKayR2mmm&#10;r6lwBE88UBasYOmkFkE8SKwupYk/2bFOoJ5HFPFFNJA3MhsAZme7Tlm4BXUCATfgW/PsYz/SRJJf&#10;XE8QvRUKMkIFACUHDgamlKmp6EVg6CIKzDUq0/w9LFvtY4GzFTW0MNcjSRU8JNloYaWGGGgaOOzK&#10;xdJrECxLKSb+3GAw4sFEj0+T1Mzuf20IAJBIcKCCAPqbeyO7+p34h3kqF7QFC95+YFK5r+3o6mEl&#10;9Rq4GKAUr+WK9MeQhl3AkEiadEINOiUsIJqqhSdHkjDJ5XU3uNXBP19s9dkJasgvUGni1aFh/wA6&#10;ioAOeFDWAH5Jvf2I9p2eGxLiGw+omChi1NJrwpxNMniKYFaemltGiLKIPEAFSa0/bk+vlTh08YzF&#10;U9Asgocatc9PEtTVVciaZ3ZmRSGs5EaCaWwaPQSBe3PuJUY4QR+QTiSzSKQIuF0aSTqEhLAhvwPx&#10;7ONv3s3k6RPZtGhC/jpq16gPw4NR5+WerQyeExDVNc5qMnAHnTP+DpTYbLwZXKUtJXJPS00njWQw&#10;1JhNU1cskEKetGSmaOdLlnJupJsLe2/914CVQ+AyR6pVjZELrq0aibBSA1rccc+xXbLtVhucDPck&#10;3hSSkRNSEbGPM1pUGtR9mOhDZzWSSo5Y66HBzQGuOHy416Eb+FYDZu64YPvjNmDT5JDiWMVUlJSV&#10;0EsIgikBlIn0SEoxlLpxyW59uu38bHVZIVDTy+SCMtFCq3CO1kM9yfqNY4Fvp7I/cbmiUbNHti7e&#10;hV30mbURVAKmMqcajpHcPLGkZJd5t3xprGO0jQE/x5yAPhKkUqPM1z6DqP2v3LkU65XYlJisd9jW&#10;V8MeS3LHE9LU5bG46JauDbtSr05d2o6wF2mVx5PSCgAF1NPDX0NJHRR49axIbF6tZ6anR5XbyNK9&#10;PoWVZpXYswAsXN7gce4lsH2q9vXnuN1NszcF8N3IGagMtFPDFcAE4rnqMrUxq5EzUFcnJ/wf5/Lo&#10;KJsxtTeO4ctvap33UbfyGRSSkx2zqzG7izORx+OxlJFQYXBY/cMtXPiKjb+Lw9NHRU009SstPSQi&#10;MQNYN7Bjs7C52jER3NR783xs/wC5hyNTh9i70zO1t/YmtWugljSKDaGU2dDvbaUEN5J6VauOtWKI&#10;RilyDSFUMdh3CGWx2+PlHbUj3mJ3L7lJKVDrVyP0ZQI7dgpWEEM4kIJAYsCqSC03MwXNncXq3l3F&#10;po3hxwh9RFQVqVXSK1q5qQQKGlbWPjH2z0f2a0eH6oqfiF8FflBSUVNgsPn/AJA/HPrHuH4kdiYf&#10;HrgFx2Um7S702t33vL4191/by5CWoyFZi8jtfMSxqj1+FZhDJIym59q7j6S331p1LV7m2LvDJY7G&#10;Yna+9dl4eeDPdVNRZjGZvcUNDtre2Mx22aTcucwMclI7Vzw1dD9y1VGGmUH2Ffe/2P8AernK12fe&#10;l5zhseTxIwnga1sGO4HtWERyJe2t3a+BM6y6oPDmcOFfSjEHHHnn7sfs77vcq79ewcsrdc1STQSp&#10;HLebgAWMqF+/6qKFg6qykEBQq0jDMqA2OfCrvv5kfCb5UY7v/wCd1d17unH9koa/G737G+SfVOKg&#10;7Nx2bw+W2XiNzUOd+O/WfyH7G716+hosy0WDo6XHSYKnrIKUx1VNHEo9/wD/17V8RRujOksSRt4b&#10;uz63kJFwq+p5RoWNRyCv0+h9jXnK+tS8c22XxltzKdGgqEpTLVUA6i9ag688SDjo05e3qDeoJP3p&#10;t4kmAzUshGSRgKBTz/yHrVb3zPjqSaSfE1M1bSmvWHHrBJSU9IYZgdUxaEwSrUPUcCNllVb+t1+g&#10;dxJBRm3jUOjIAiOsXkhAFmVLXdU+h9P+x59g14rnc1TVO5hapJILUfIKknhq8s/LyHQssrPapnaO&#10;ysxAaDAYk04edONCeHSMqRkcpHLO8c08FbHLesrkqq9sdk5EYVUMlTqiSGqlDFl1MQv9Dp9ynnE7&#10;mGNtRD+q9jYxjWR/ZIuP9u3HtBHbtBGJ5QFbT6+RqBSlQf5YIPS1ECxm/MOSDjVxpVePDgD5dJsY&#10;58bHHVV0TU2qmjaNTdH8NUP8nkAV5C/l1A6tItGysPr7bcrVRvLBQooE6R+cyygtT38yJ4mLlQz8&#10;6uTY8A/09m3LsN7bpd7k4cWTDwyUK68qxqKVbIFNQUYJodQHXk2ew3lU3Pc7Hsjai0Ymhoc0TTUY&#10;810gE4B6EjA4OCHamU3pTZumip6zOU+3W25H+7uA0hxMmVbPMsI8MGPlnj8AEagLJqtYqCW9I0oa&#10;qOko4EmSlWafyTOyGVZNLOkBu3kIKckm4C/1+p7LPNvFhc7ju928ctyyx6I1QquitDIBp0ilKBQM&#10;nuFKEJ7yzj3yS1kklEVgtQY9JbiCuoOHVl4VOCTUcKCsmvrI82oymVlGLq8vDQUK0mLiEVPjZoUS&#10;lL5Omqox9sS6+ZkiQQXmsFWNVRctDuisxcsmOxsBjhavrMrJAj0arPWZFIWq5y9TRyToZvCl0D6E&#10;EYChfYz2Wwu9g5c268jmjTbmlmbUIZ9QmZwGbxBKUbgNICgZOKAAYtbj9xfkDcZ+ZeYqTWd7fvET&#10;IfHuAAjuzDS11TvLsamldWCSAQdzevy5+Sm+9ndP0nY+7Yt37X6h2PTdU7A/35lBtpNt7U2njqTC&#10;bcwsVftPG4bGZX+7uPpUNNU1BnqKhpHNRJKWJ9s2aTJZGjkyVW8rJPr8oR4IpIOGpIZQ0JX1giwt&#10;Gpv9T9CHdn3bbJeaI7LxIVuBpAkdHaNxQO6sumuASatKaUqBx6yX9teS+WfbPa4eTtuQG0Vqknxd&#10;JZjV+zXIyajUgLIqrii+XRYMZvmlynaNBksjLgqrJ0+Qx0uvP4mev27WQ0bJUTUOUx5pteQpTTup&#10;dmnLslx9TcQsNuKtx9IMQ1fVx0sxf/KkhoJZohpe0LRTUX7okcg6i1wRySLgzRzXtW4bjt1zzPab&#10;fbi1iVP8UUuiOJSA0yyiaco8VEXSleKsujuJi/3H+6LynzPu39d9vYw3okVyaSyVJJGQ16qlatRl&#10;0gMCNQOADnZvde66bAZvflBtDaNRtlKbEwy9cwSZXFYWtpcpNQCp3JjM5Qbrz9bQZLFSUlNSyJBP&#10;+zHMskK07+oZMwqS45a2gSeonDOrvMFWOigjVxFNIJGiMlMCBoEX6WcgkE8QzyZMg5mfaeZ91js9&#10;sKu1UUuZpHqTGBCMSOwCSPKwrGgqSi0M38t7evLixWs8hKIoXjkgCgXtLUB9AOHmR0UrrH+C7h7B&#10;ocHvPI0W0MEqyyVGOxEuYqa7eGUyVfR0dTt/ESxQ5hKPceceQRzVNWy0y0dMS2tIxA7bLg0oGoVr&#10;pDW1Ms0SyinV6PyVKwpUHwLDK80sccSjzhZSfGo9NgbiqD3P3DdId5O1mOys/A0oG0yhk8Qqyt4o&#10;8JWDGSWBJISBqn0uXkGpvmMzcwKFte3SQQD3Upg1JKY44BrViMGnQn0HcuT3hX9gVmxMZHsTY2G2&#10;/mJVptwwvv8Ap8TtWesTGQYjLVNfhpNr01dPuDJTHByT4injiymXl8cy1E0UvtPV3VvXeQ2xUbMl&#10;w8mB2rUYmr263Xe32lwGNqsNV4mrwMlDLPiIqWqpqSKgrJ2gkhkg8DnUp1ohDFtz77lbLY7euy39&#10;vc7VGlwf3m4hoizkNNBFAxXw6lYgbaGvimNJNJGkqFLu8XmvmeTbId3au25ZPDAy6K2tdYXiVKCl&#10;fhOigajDPiPnp8xNlbiqu5qfe+H7N7MrMhhN67X+TnaFRJ2ZvjZO5MRu7ae+q9dgx7vzNftbD5fK&#10;5PbuJhyuFmx1ZHPQx/bRU8dK7J7y4XqbYuytrbN2VgKb+5m2dsbeg2jh8Jimnkkx2BwuMpsLgMeu&#10;Zq3yGSZcPR00TRzNKahpEDSSN6tSbl33U9wre55nu+XP8fn0W5M0kcLJ4SK+tfp5IgmhlPh6APDV&#10;E0hGU06GE1g3M19a7tFaM9xYxsqkHAVl0khBoVQApAGlqD4aHPSSxH8wD5Q7i3P212HuGuHem7t9&#10;bvxXaWeyvYkMmY2pT5E5+v3Nvqag60xU239i0WG7AirZsRkceKNcXFhZpaenpoHME0ESnwNdt/HY&#10;5sjVQvVY/Lbglw1ZSUlTj8au2IJWmwGO3EGnzEk+RoaaWOCWo861VTLG8sYjR3jjkjlfnLfvcPmH&#10;mjlZN6eax3e1ia4gopdpySssdtJOGCxiMhiURImCaiigFXj3nPc+cuSvb7drvY7gRMs0NarA3jBr&#10;lEqoeoWokJNKjy8wQZ3ZPdGL+THZG8ts0GDyn9ye+utes8R3NtrcO5cNm+xMn8hauGt/v7vb45UC&#10;1uzpsZtXOT4uau/hyY6XamHgMVLWRFo8Z5iqdSbk3vi94bcx3d82J27vXdm2qhMNjdpdldidi4Gl&#10;m2/ujdeWrm+zz+Jx23cFDNT7ihQTzeSapeSLH+WZKKm95Y84+2fLFhyHzVvfI3JXj3ty9uN0tpJZ&#10;o4rhURPCKO+mVWhd1mLWyWzDIdnRFDTLsn1O58jblzlZ7UsN+VRZE8RZNSVC6lZgESgOrtRTxNdQ&#10;HV4Hzf6K6e3R8Pe5N4fBrpqn3xsHqrsjBU/d2D3d8fuqemJd+YTdnW/WO16PN47Kbb2ptjsOqzm3&#10;n23js5Wvh6PbpppI6vJzhQRJObqYvV1Ma1NZKZ5Iy3jV/HUywY9aeOWqGgidol8iqzrojuwH0IJx&#10;Kgudn2jl97DbtrgM2SmpqKHmlY+FQaEaRGYMqHxpApALAEr0Etq3Cebc9x0rS37SoIFASDq4gfiB&#10;pX8sdazcNfi9p7Jr8ptLr3C1SU1akC5LIQJnNsYTM9hT7hrsXsurNYibZbctPQ0M1XQY2r/imTWK&#10;klcSDwyrEnsvtOi3Hip8NnUNLBUT46qmr8BU5LBZqebE5uPN4tRlYK58nDTCSlhEkQn8Ug8ilWjk&#10;Ke6Pf3M+3ONv3y+u9wSQARhwtpAgV6kRqAskqyMxWTSWKsUOlckV8mQ3X0EhkDG714FRp091WbSa&#10;V9PXhgEnocdi/KvNdUb62/2d0Xld472zGyqjP0uH6u7dbbe/ejtuYnevUGT663zJW7QxO3dibX3D&#10;m6qrzuWekq48VTSSUctMkoMkDTVCr3D4KmmlpcV9li8i2Orqilp8tL9xj5pTSzLCK6Np4ahqLzAg&#10;qjRtIOAR7D/t5vtzsl7dXfMU7bjBNNBGJodcdzCVkT9WFo42BeMafEbUrIocI+qjE1tb1rO03e9v&#10;IPEtIxHqcE6lArkaAamnGg+yhI6AH4wS5PFbg/v1vbZG+d/9cHevXW2tz7062GeouytrumdwtfVZ&#10;LYGdpsXksPBvqixEIjE9RG0dN5gVKvLE7MGP7GxtfjGdtwYnM1lRqxuYg2saXK6M9hljWtxkFDja&#10;nI161WOAaSWJA8kSJ6wRz7EVx7J3kG9SWe07d4OybTclEuL2b6dTHKA8juZiixFtaKIH1MlW1sHr&#10;WPb73A5bO57PtYLlmZ6BvFNCzjJIiA0sQQM0rwrXA29jfy7u3F7I3Z/AetuweuOr9m5mPcuz92fK&#10;KqquuY891dvzKZCqw++dx793pguv9l46j3LVx0lFS/cpSRVOSqnjVknSRA19S9u4Pd9Xm5sRtffG&#10;GpsXT0Jmrt3bIzeyFq8hXyZMVeOoKPcePx2TyFRj0oo5qqaKF6UrWwhJJHMix+96PZXmzY9v2Pbr&#10;vco7hBJwjlaaBddWBExKRgijKVMcar8SyGsipLHM3Ll5Bttn4stVB4VLChqQa10gD4QCB614gTP5&#10;gH8vXun427T6kXsPuXqvtCt3PnM3tzFYHrjtxe2KXb228LjNt1G3N1ZHcCSUWE2ttXNDMVGMw8NV&#10;BjZV/gdVKqiBQ3sX4d0NQVkT0spaStpzOtO5h1lFivKigRFgyg3KG5QfW5BAge69uBu20XC7jbxp&#10;DaXPglwXoW1gB6a8rXSA6jSxI0gjPQVh2SdttkbRpiSQLXOSSM8eAJHdwPAHHVe9D1Bvev2/uDJ0&#10;lGkWG2puWh2bnc9QSrPjKXJZaubD0FRW1UE1RD/Cqyo0wpXD/J6h3UIzahZ/aqjlen+00qTrdrs1&#10;zpAYgRuus3FzewUWNz9LguPbpoUuzfVamkClKCpIJLqdP5atTVFAc0JJLeeCaf6gkwLQYAIBIpxB&#10;Pn+0Z4dAt/DJqUZAZCQzRq0EKqgR40JZo9b1sR+20mRLKAzM4sQDc2TlVU0mPyzmWCOsgmiQfaRv&#10;OKmd7iaSOBowJjVGFGZI43BktpbSLkSzyHpNvYbjuUMiw28j6pCQEVDFJGrnJGgOygPKoRG7tWkH&#10;qLvfzaueOZfavcbXkIlN7BjZcQEMscqdtZmVQp06S3xCpChiadG9+NeI2Zkt5bDy3YIyOE2tDX5O&#10;i3VuDIUhTb21aLJYmr2rt/dOSraOetqIdsQbpzNBFU1dXRJTUbjVG8zXT2janb+ByGbknxOCpMil&#10;HkvvKT77BwQvBW0ZmMWRhpK6neWnroG1GCW4azakYare5a3m7t9v5Hsdo5o5hij2yRRLAy69ZdZQ&#10;vGOQ1h1yFi2kyNHQtGxAkK/2b3Pft29tdsvebtkO3X/chh8eO4J8ORow5eABQz6Q7RqCIzVRgYNp&#10;2n2j2b1rtOr61yXyrztXtneOwKPFUW59ldgbtpoNx7a3licEmb66zeRoN4GkretAMutJl6Orhkas&#10;hodFTRyvFHKMUXVO2Iq7Ib4/htbDuKaqxFTVCKsekoayrxv3FJT1tTTURgTIy/ZVEayNO05daWFR&#10;pEYX2FP9fbnK53OPku45qX+oklu6JGkKa4vDt20hH8IXFZGURr4hCoGR9NIx0b87WF5u0tm23b7X&#10;bYyKw+CpDAihq8gEgoQaaT6jOKNtN/M1+RsvV+3/AIZSbu2FJ1BR7Q37t3E5qPbZzW9qPCbwoMJk&#10;5doY/Pbyqa2La8VDkcXUUWLlx1DivtRlayeQzlknQRKGpjq6aConjjiDQR6pxHoZ1kSMJosEnAZC&#10;A1+Sfr6efcJ7nA1rdTRWFzJJEXLohY4oSTqBJUEEEqKYFBQNVQLdvtbN4GNvICdOO1hWlcfIiv5/&#10;bQGtbc+2Kraudz+3aqomXIYivyFK+NespsglNkaCulgrqeWqxtVkMVJJT1EDhHR2iZVBU3OkNxwV&#10;DVV719FJUTVtXTSUANVUzPSKgqUkeV6GRmRai9wZtPksqi+ngn8fN+8bfYWe3bq7Q7ZayK4SH9Ny&#10;Cj0UOhCEGoqGBrkE4FPNu77XNFC9csPhJBqASBWhFM1Na19BigjUPcG86Hraj62yaYvHbF2vu6l7&#10;Dnq9sYPC4rfIrJ8NJhKajpt7ikgy9ThoPuvKmNeZqQ1UzzMC4RkepMRkXyqYeYSpDJEqpV0xSOSX&#10;TTiV2DmovT29QBQ6uB+efYXj5g5fTlpuaLeVJLoSktDKGZFBkKL/AKGPFBwKPppqPkOvG9JUAtVg&#10;a0IHr54z+f7Og1ospTwY+DO0kdDX5vGZSCpfb+apaSrooiahZ6Na2m+1qaXO0k8cah4ahjGFcoQy&#10;G3uQlHi9sTDFIqzxv6hAxmSZ2l12djeokqJZXkZnkY+p7kkfgvF7vvO9g2/lZI3TBk7XUFalsnww&#10;tAK6BkKSe7JNJGluiZmJJ8z+3y8jgUGcevXe7tx707JzNTvbP12Rrcosq01Vllo4KGgoo4KOn+3x&#10;eMpqH7HGbfxOGoYUio8bSRw0lHQxLFDCIVC+8pQJH5qWNaqjNkqMY4iADo4LzUksqrGKgXAaF2CS&#10;aQRoOrUirdG7YXNw0dzposn5HDae8gioD0qgP5dFt0880wZ88B88cPl+X5Z6z0+Sx9dH/d7dzz7Q&#10;3xTVNVk8D2zSNmpZamjyNFEtJgd6YqhklqpsFHJGz0WYooDkaBKqaOVK2IUyUqKhrsjSwVTz5Gev&#10;aCsrK7FzUmMaGePHVEpqIKDIQCWWGWWljYRiXxxFvSpUN6/ch2exW8six3MEIE3ZIrtpAZR2iIg6&#10;mOCCATUENTVqDtX0hhiU6ShHE1rxP8q/n0OuXxGw96b0wmG2d1ztXrqmqtobH2H2TiN49rY7MbYy&#10;XYeBoaTbGf33sLck2MxmZwGP3NkqYZR8clbnY6aaaeQVE1EyUqJ7DbXwGIrK+TA4fD4TK7gMlbn6&#10;3GUENDWZqqmaavWpzE8KeWslkkqZCvkZ9LSG/sf7jvO4R7eu47pbS3OxRXK+AsgXwl0M0UhjoqB3&#10;U1rK41k6zUa2LHO32zBFeVaohp/Mg0z5f5OlV2l3t3hv3BbUo+1d8didq9Z9V1VFtDp7be+t0Zfd&#10;GxdjbawFBTbTqcNsGjmno8NjYqXH7doKZqqlpqeWphpg7KpY3eqab7WGWklknEJNqpI2jLfcBtOs&#10;Fk9aqy8BCo5uLDj2xudne8xX+37lDBC180dbYyKw1W6qaIQtRqPdQyKzvjLEigk+jWVRKiJ6gsG+&#10;EjgaNivzGfKvQb7ip67e2apsnSYrDiaaM1m2Z62iyFMx2vQUs60OIkpKSsyMYlkETfuV3nq6ptJE&#10;rlvUr8dn8PSeOFRl5/ugWWrp8Hnq+jCRQoz/AHWTpMbPQUpNyVWSRdVuL+4J5qst0s9wW13O1WG5&#10;CmqAp25NO0MacPOh+XqFNzSUTlpgFbzFQKDIGK1+3HSSf45dv74pMjW083UWGqtuTQ4x9n7w776H&#10;6537UV1dUssUeI63352Tt3fGalhsmpoKBwur/Aj3MerFbGkkgSnBV3BMgJMJuRKP1MaeRLFeL82I&#10;vb3eG1exlYW5Mo1AcMauGmvDWCfWlASSKdNCFiuk11D/AD9Bs+GqdobjqsHj5JczVQ1FJQzUv2dV&#10;TvFmFEUVViJYJoqfTmsVkJHppiVMZliYozJZilZJYMKoIikrGZdd9KxxsDr06bIZhoZgSL8gHke5&#10;LsbO+53vVh+titErpq7OxUgLxzpOoVUGgoxAoa16NDZtdNSoAOM+v7eOOPQg4rGZ3sbMw405miww&#10;8j06TZXIzFKOampYFmWV5ZZomnnjh8SuECNMyqR6uE/Nl566aaWPQqxySI5SnnjEkyBXhmgknjje&#10;SEo4/SGDcAG4N5f2v292fZYrK33KeZpZwhEcmiojYqsyOIpWjUiuoSGTSpNdXaV6X2+zQKf1AfEN&#10;PPhXBHxUH5noylL0rgtkQYTF7srK05LclJhKzH4+oy2269qHbVTXSYrdGJ3LQbezWVo8DlBWqkkE&#10;tZWUj0Q9UisSCHvHx1VdT+Ces8wmiE0b/sokEawJHCkUCos0SJoa+pmLMbkfS8UcySbdtW6SXFtt&#10;L28sMxjdSWdncyMZC0mUYsSrAqoCLXSwXtAb3DTy6ylkLFTSnDhXAPdX8vl0A+75du4rdatS7Mba&#10;52nXJicrjJcplszX7gytLnambKVGZ3FFWQ0EuRqjLGBJQR0dLFBEGiZW5ZhylFRYaoo8vK1WFgSm&#10;WjjRXmharkC0jMaanM0jmFpfGiBWWzluLexvtW7blzdtd3y5K0KhZpDK41h/CdtSaVVQC0lTVyQE&#10;ICFRXWppsl9FzJEqUWjNUE6hTJr5L54qfTgOjE9abq7P7s2luzojCR7InyG48pnsxu/cmTbG4bNR&#10;7QwtQ2/qiODPZuPF4zHw5auxTVU1Q9TBIzUcNOxCyXk9RR1UsiTWjTz1Uyr5Wi8BiMMaRQvVTyxl&#10;ZaiRieALAfW/IOuaYrKzVthjuPGns7aKpQOsgkEhLyeGEKaEUBdTEhlJ4UAZJzLzFtHLkO6nmU/T&#10;bPYxhzL3OKaQzMEiVnNKkUoxPkCTTqBvbC4cpR9abZlyG69x4Tbm38ctHjKfI4vNvvN9wVNVk8zR&#10;YPG46ow1ZicNgKeOj8tRUCWVKkVAdQhj9rGbGZTaE8EeR8kP3xmqVgkmE0SmK8eqRqdqpIlcf5tV&#10;PqI5tzaMd92yTmGGTwtsiWaJI4w4IBcMQSE1FSSG7XLKFGSpOT1Fft579e3/ALz2+4ye3N4u6btZ&#10;opMei5tiFaQrXVc28MYIAJ4M1BWgqD0i+1em9/4aTHQdlbPwGxqegx9FtqkyGFbZ9Xk8o0kdHkjJ&#10;R0mDzFLJma6mqsjBHXVk2tacP+qQoEMauyD5CQRFnkkKh0hSOMkMI76QFtK3j0Wb0/UG1xySyx5X&#10;k5bt3umWOKHVpZ9bZBelcjSurVVe4HSVqFYlRKXL/MGw3EUn7iugzE0Y0kWorx/UQAUFeHl6HHQL&#10;z7Nzez8QslVDHS4+LVTNWLUTTRSRzVx8LeXwNBTGaN1lQtIhaORSbO3jDlhsUrTxHzOZpIzUSIYx&#10;ZEUqOHLH9w+TTqBH6iBc3HsN8y8wyvbPGLZRZxN4StUjBqwwFFVqA2lhStDShHRnuN5cSxgMP0U7&#10;V4E+tK0B+f7CeI6TOdy81Xg6yeeOGOjwn2eEw8zyMDVVNXUVlYKLQ7wRRUixrU1ZYxM5lVbqPKGG&#10;Gv8A4bRVEqJDKkdRTka/32WWwSRkOu2nUy/W/Btfn6qtn/fm8WdqfqY5J4Z6hSYgQcqGBrQnNAKZ&#10;8ul1ikctpDMZFbcVlAAyrUrSta6QfKlBwrk9Pu08bV7twlDHUbgxUFfjc7EkGIrmeCWOlyM6Uz1V&#10;DNAZ4q6qjLBWgjXyyINSBuQOqmWjqca0CV1OgaAfttExmVYpkYa1/WwF1UWuLf7H2t2uXfNm3sO1&#10;jcFFmPwSDQWKFSQaFACauTX4sgitSALnZNltuf8Ab98l2COTmIKy6vGZXoY3jNCKoe1mxQ1FcigI&#10;m7arNwbWzIqKzH7nl2vjNwSQVc+GrmhxVVXmnaIClyaxNTU9TNJC0xbUsjBQEKAgibjzJMyTRU6Q&#10;Ijr5HXQT5gBEw1q8cjRkD9Qsuq5+g9pdysp7iK4R76S4lEbEBlZV8MkuGOGiWQ5OlqtQrXiQoG5k&#10;5m5c9t9xt9hldEebSy/FqJah+CjsRRsnUAtSDnBa8ht/JbhgyFTBUZDKmkiq3Vp5C8FLiGeSspzI&#10;zieipqxQW/YmdptJSxNzpm5KGnqqFoqqWOOARMzlQCjxHQWbSfRGiEWUXNrck3965S3S62+5ZNu2&#10;pzfLMNDytpIfIz4a95OQxY5yc0p1ALW3MOyc/wD9aZb2KSyZdWmJlYUIAppldvDFACvhoAeBALU6&#10;EXaedp6PD4zHbSwOaG7o9yUcWOqMnTNFUUWRjqZ3ooaWswtFBLn6qYoyzipC6tbLHGQhYhpSVNUs&#10;9QiyU1dRJIftpHSWGbRHH43arjppSk9iocWdAb/pHBMs73sEYhtrncA9nfvEjlI6sqmSraEMxGan&#10;T/Z0U4qaajmvt9t9fCN0lmYALUAAcM0HEU8vwnI6GfduM2Nhtu4aapxG8evt8ZTBLU71wlMmKzu3&#10;62XLZJa+ho9l1+58fFmtpVM1FNNRSQiCuWnniB+6kBaP2p6SsEEiypDI11R5YTHzEIrSAUV5JFMU&#10;UbXY6hc3545jjddlnuLd4prhVoxVX1DvLin65IU6mbtGKDBpk0LoN5sN5u5dtYUkWo1HV8WTU0Ue&#10;nr9gPRW8xtCr02rsljxT1ktRRwZiPIPLAGqq18d9zuVPsY8lTPUzRuRFLTicRlHMQ16Q7SVGNyVJ&#10;LFOJK+N5piiOqgK1AiSTQG6RBLpPZQ13bkm9rew3DZbttW4wtaJFaTCNA+ijKRM5RH7S9VqmRkLg&#10;edQGtns5eVJLmCfe5L2oOjWmkqAGNKjUWPcD+QpSnUrIU+8Nm5/D53bkFBsXJ0eD2/Uy5Tb1XmMd&#10;PX0+73nXGbkpo2rpqmahjmxpSpqKRVoEldI1AMgPvFDTwLRxClVMZAYkjgpfBGVjjEqVCI0KaVWQ&#10;kerkhrnUSSCDbcVnt5FiuXa+bUXeRWKd5UowRzqJQVJXC0AAVVXBIeTtxsdx503S6bbfCmKED9Sr&#10;NRSSStFCngSe6oNak9Zd95XcGQqqj+8u5a7sbJyZSqyuY3XUV+Qr6usrxSDF1ElNncjUTVORx80d&#10;OnjaWMPCkSCFI01I0GLHBZXed4ywYl3Ew1SiVAX0hWDKqIxuxv7VneJJoI0tInCEABdBohU0FcEE&#10;sRSmDSpxx6HPNG/PawvDC4UkU01ArTONSkY8z8jXpM/xWprvto6Onmt/kyJTpQs0EclK0cNK8sPj&#10;aGepqHi5UDU+on8n25U7UJENXTvDLG4L08tO6hJC0YLSCYSCJgo/oxHH09kdzJeTRy20odRQai9X&#10;AQmihVoWo1K6iKUJy3kA7R7mGX6wkFSeChBmhqWbHA4oPzA6csvjd2UVZlNk7ixudwuZxE8eOy+H&#10;3NR5OKrxBo56gR4mbAVlI1fQzpM0l1liXQZG+nPuDPAKieqeNo5ZZWC1cRMZ/WkEaBrhXB06W+t7&#10;+yfd0t7OxKqpGlCVNK+THh3DimAeI9OlG0XNzcXFZWXFTgjidX2cPOlc9Gs6T3NlcenW+OzNDkMb&#10;t3GzQz7IzN66l1jFZ/J5HKVNKQ9RQzwNJWVlAS0NnikA/s6TGqcLEIzK8Y9Hk41iyXKn6+Q3N/8A&#10;ePYQsN/jUzgSkp2+X2+WnodxxBQAy/y6OhDufdFVkMZiaaokiOTWFDqgQSVSwRrSqmoowWM0XpK2&#10;YeT1f4e2iqDvPOUdotTjkclldFupJTlbr9D7GsFj4YbS3d5mn+SvpjoueN6KBnpNbe3DQRbb21Hm&#10;MNT5aOipJ44KWrZo4MfLjsjU/wCU0yR166a2c1R/cNytvob8QWqH+1ip42cPHLUIxGtVdWYN6Lq1&#10;zYe015t5dVJfP2cK08q+fz6StauZJJWNFNMY9Ohi2c+Kpt/7i3PWYulmx2a2/tWuSColoKqrpquh&#10;o6qnU1rRmn8axy1VioTnSL/XhgigSnadHOjXTvHcByNUi3N7OSACLfT2pj3aWQHRlfy8/wAumWt5&#10;aVMdfzHRj9wYeHcUG1q6mEVUMbvHE5cQySUx8tPiJ/BEVjdI4y7EXK6yR9Ln6+2jw1BlkiIJjjtY&#10;601MrXsSDa4srfn8ezFd0ZC2gkD/AFf0er/TuwHb/q/b0JP2u2Hw+NzarCK7IpMJUekq5I6epite&#10;nikWWRlD+WL1aRbyDjjlzbCxVMLtMguzOVLKzMjn+whDKLj/AF7e0R3uaV1VWDEk1FAP8K9N3NoW&#10;wg/IkfL59IKk7Ck2VmIIcVVVFLR4/HYaEw0eQp4qeqoYzepq62iElZVmJvyPF5B+V9pyto2FKiR+&#10;nwSiF3bhYnWEFDKoLWjufwT7MI98uIYxHG/YD6D7f4T5np20svCJ110f4ePz6H3ZjYis3hWZPLwI&#10;0u5MPLmqOlpJXqqvLY6ozVTT1tLiXaaj15FoYkktIsNtf+Fy0UcngnZjI59CxOgD6VMk8eqIag8p&#10;eyW/Vb/H2nMMvBHoc+QP+rz/AG9JXjZlNE/mPT/Z6HLdwo81hKaEYukdYqybKY2td6aGfx4zbuU+&#10;2y0opjTUP2nkyjtYwFgPxzxLqpo2j8Mo1BYXeNBqIAJJYP6VAYn+lre0sm3yONHiUGa4Hy+fl5de&#10;VHrqCfzH+f8Aw16ZNqVDUGUGbxNP9mazLUNDkq7UkckjLTGnhkofTUy1UaD1XmWUH8fi8CqWoNSs&#10;jyPcAFKdLaDFJTpxMPG9/G63403v7QmJ618Xhwx0oWNeH+r/AA9ChtTKbaXbdRjaPGwfbmaoWqzc&#10;8zx1X8Ux+4aoXoJWqqEwmuin+pMmgD6tfiFOC8UNHHE/mjdKhWIdVYy6+HYXvp0/7H3XwX06fF/k&#10;Or+GAzNq/wBQ/PpXYiupaXKZjd1dV0q4uupKzB1CLVwzzwLimg5o4JYV8Bm+4/Tdilvqb8MFdBVU&#10;6hAxsJXieMySsDJOkrpoUrdx/hcezGytZl1NrqrfZnj/AKuHSjwvDUvpxj/J8/n0JeG3TtbcEqVB&#10;ipvK2NGTp68U9EjQ4/FVOMgrBVTrIsVM6A31lGI/p7h0F1pfEUkDovjEjLKrXcfoGpxrKRE8n6/7&#10;D2O7OCVYgGSjCvp51/zdJXieQEFajz4dJbfUtPVbiOSgraCWkq6j7uamp5qCWDx0hU+aeSKilNIK&#10;rKQR+lV9GluTq9irjaqGPF0kf0CQUsahSwMjFQLuxW+kgX/3j2X3Ed49whMnd5fD21A+ecYr8q9E&#10;b3DySuRH3VPVZHYW2Ja/sjeWW8Ymgrc3uKfJCsWWSnpqalnDN9jDS1BiiroqwmLSjuTfVf8AHtEY&#10;2qmfcmWiUPKXhhkSQuqlJJ6yeOKM6JgRJIsJ0jRzx7T8xws9sx11QNUmnD4vn8jT1/PpU98III6o&#10;AK0pn0r/AA/8V0ehcJhKHpXq6aRaPFChlraGXHxUflWajxe2MbJkJojUY2WAUePqstCKiRp18V2N&#10;jpt7zZWgnEbmORFjEKSh/Dy/kZ0+38ViAquhFtXPsv2zdbh/jNKcRjFdVPLNet7chmdgFoa5FQfX&#10;PH0HTttvLbdirKeCehqJsjPmanGRIco7In8JpsZVzZlan7pXFQ1HklbyCEW/x+vtGrEySwI9OSGr&#10;I2DmTW/jaSnMbKPIojUhCTp0kf09jK3vPDQR/EurHkcn7Dx6M7i1kWNqtg+ePl/l6F3ITJV47LV1&#10;Jm0p2h2jXQvTx0DwwTVlNj8stVFO8lJL97Kj1MYQzLIslr6h+ElUyVAyFWqaI/HLIFkshN3kBFmH&#10;kchTxdil/ag3sdCVfUwrjP2caU63ErmNQQfE/LofMJiMZLtTAvWrPOKrHUckkEss4CR09EdeumaW&#10;mpw81v0wxTW/x9vSpU1MGJmQBKeelqbshR2SSnylSJAEjUmRfHchgOfpb2Dd5ui3bG9I9JAH2nPl&#10;6f4P2GEVq/eDxBFPnwPr0w4OTD4rM9jUVXrqcviNz4QgVhrKamnpcp15t2WgYS1NSlNBI9cml4yx&#10;8bMpub+8Es09Atasc5jWWOnj0jRfWa1QjgrqA1qSbfgH6+6bLtpayZ9XawIb5irD16UR2p1ROM0r&#10;inr0+5RsTubLbVlq8WlTU4yvymQErmoURhNtCeohaORF1iGdYxqJF9H0F+IWQdpkQU0ruPPT0LVZ&#10;SRvJJLaBoEjW8hljkYcFQD/Xj2SpsYkvZFPYdbUOT6+WrpUEbKnA6XOAzEWNpzLk6SCNo8VXbhOF&#10;jmo6YUVNRB62OvmrJ4EpGoqinhc+RZiy2X0nVxMzNfVUzmg+3E8ZmL1Ou2hyZZBoYaxq0IFDFbW0&#10;+xs8zNKiHiKmn26q5/LoKbvavJcIxwdOOHqc8fMDoKus9pYHJY+LdiZV6Otkx8VPhpKV5PPSwx0V&#10;DKJoA8MhgaeqlmkjEuq/ksDxc5qSSompMasjsoOSYo7Rao1NPEad0KRKwDOZPTfhtYJIt7evGRrY&#10;NqHiah6+oH+f/P0S30c8UYUDj5VHCvHj03VtFh8du7eU9NSRzzRbHjSrp4a5IK+UZzJHLU9WlTV1&#10;EUs9NS/ZETFWMlOlIUVJL8KWbGY2Ojjljp4PP42k0PDE8hdiF8h0L6Qv108+04dGXSUqDxwPy/b0&#10;1DLcl5BxGPPoF6TeW+KjdFfQVWZyn8KFbBSQzU2QyMFIaeGnaoejDVEp8rz/AE8hI0/6k+8NNGvk&#10;YsIo0LgNIQhRUaSJJJCsau7qI/V6Qf6f4+xlscdnL/a07jn4s8a8M9COKJzGoHx08vPj5kgDpOb6&#10;yeTjxo8DZGvqYaSWajx8Erx1VRWw46sqaHHU9RlJKOipambJaYbTyRC7BubBfZhtsRZihpmpp685&#10;Kkj0SRKIljSnUFgwjtqaOkK6NC6gASf9cj3mrZNk21YorOXw7iVaVNdWo/6GAZHUsCmkhS2nRSue&#10;lO7e3/IWzzJMYyslVapNxQEVocSsK5NTkGuetYT5l9g9bb93LR7g2ts+Przd+Ypa+h3DLM0FXkc1&#10;NUijUU2TWCnegq96nK09dFkawRTSMaaI+S/CrKCWJYY4XpxqSWI2RbNIrqTMVMQOpY9IspaxN+V5&#10;9xLuMN8bm4u478GOSNx3aQF0MAlVYDQWWproDUGQcUffa9unhptIGhW/pY45rIwLfZwFTSlMV75K&#10;KfIZbLZet3NG8Vdjs08ctSY5paefHVcVLiKSsiq4seaOpro0VzLBCahYfV4Tyocqeq+9gmq6+H9x&#10;YZKaMpMYJZC1yjRyKgWBwPoVBN7nm3sth2+Llnedus9luTNZxypMwp2rg1GS5cBiDRxTAxToPe5P&#10;L6/1duOT7PdhYLewlTL4Yn8GjrIRoL/qaxrX41K8RXAHPFPjtlbx2tlcO0e8/wC7mUw26MhQ1WPi&#10;/hFUIdH3OPqoIKiuSooKOq8aP50VZ1NmVL881lNTBC9SI6MK8iQyBUligEIRIAFCmU2AKMSTY/Xj&#10;j2Id3ujf79cSXOqaxkjRmQFlZtSHWBRtP8JUAIKajhm1dQny5ynt/IOyDauUdy/e3MVvqDM0RtfG&#10;LyV/0QyJH4SGhozl9A8zTpb9j7z/AL5dlZjPVtPl6HbW4qfEV9bjpcpPkcjUGqxqVGVMzUqY2CqG&#10;Ry8ZqaeEQUyJA4KgP+57epK6P7rRMWRBoZBqvraKJW9MMaHyF2IKqfUzC4H0uVW2xbdb8tyWsO3x&#10;PMC6lzqBAkcVLOT2kBaOY6rooO4gdRFNebza38fMp3WRHnY6UAVgQushVqdIWrUjDKpqS3b1Lxe2&#10;IsptefD4vBYvIVdAZIK/MPEaNaKPI1dIs1blq+taKKgajgoSK2piL00VM4Ds97++6fIzVkyukaCG&#10;OolScrNAzRCFSwidIhMRLbQHAYWD2vceySXkja+WNtk3G7tzI/gIyRkyoGYuV1I5cakZ9RiJV/h1&#10;nt09C2Xm/fd+tYeUrHcmh3G5kaISFI3cRuSw1DRpBWP46MnEoACMNGd6twexJqrdm4oZMjH/AHZw&#10;+4cZRjHZfDYzcE9bLR41sliqqofBVTYWaviqmx86UVVHM9GJCrQvrKjoqihrnrVqWqIZ5YQsgocn&#10;V0c4jBm1MCtO4pZfLAFSb0WuVvpvcde1z+29nDe2u4bBbW+2W0Y0vcCS4DM/4zpYJQJVhWsgyyaD&#10;UHGP7yvt371crXHJdd8lvLa5FwIzDHbwKmkwlohGkrSuCHQvUlSaatTUbo9Xwl7H+OePxm9tz762&#10;Ds3Gx0WY29U4ur7U2hlOzcVn8tTx1EOSyDZgDE4Gekw2Mza1FThEp5pWjaKeJFKWDVlIqeurRP8A&#10;czvFQVa1sUjQLHLIUpq2gXzPUQy+SGaiq545BoRtMzEaDYgHJzpd8m8y3+7bQybgt9JICEnZVWgI&#10;PhkGqyhJVWOR1YRqXVVY5WWeSvZAc/8At9yryvu3Iw2fmXZoSyXhaKRpjJIJavFHKgRQ6jUviyiV&#10;lErAEaCDCfMPdvSXYXbG4Ov99Qbs2j8gcdldpdibNpsnuFtvYvF1mQwOSxk+0aesixdbjNy7VqcN&#10;QyYerM0qUX2a0hkmhZgzfjMVj6Fq548e9MGnQys8rSrJpjitNTq08pjjEjlSCqMWUsRzck3MvOO8&#10;79s+wRy84zXRiSQJF4Xg6e4Eh3CoXNAqgMWRdJWMlGDPkpyxeXvOHO3MEe58lJ9PCY9M7XKGn6RC&#10;kRaYzRtJZHySHQnIbSVTuHdO459ldSUNV3HT7urYds5UR7Wx+Eail2zT1OZrHO39xbnjpKeLM5aT&#10;HxwO8Qnqo6FCaMGLx+MRa6Wnhop180lK02tFq/HLWOxLs8aF5ov1oWa6gtov7ptUM257ttzrtUcy&#10;xAaoi8duAFA1gCN6aMDS5ALnNBmor5U5W5n5Vv8Acpru/a6SVjoXTGCoqdOtyWZ2oQPSgxUnDANw&#10;Q7mrsLHS7foTS4kYysyu2DWrg8XkZaaGgpMr9vT46thpqKlrIqBGacaKmeU6yQQPcOmwlXkaWmqq&#10;iUaUkkqIoplEksest6dQJX1eP9IOlb/7c3v+c9u2i83Cw22yZGkhSGRkOlGKjjSmPiYEgajT4iOh&#10;HtlvemISyOKVNK0JzX16wbj3zh9n7g3DtnbMriLIYzG7cymRw3kpcdlkhjpZHmWCcJMsDztYyMok&#10;kCXLA+n2q6ON6OBVeQzhir3ESRFA63KvYm7C/wBfofcZ7jNFfXDSJF4Y0kfEWDUOKEitPka8OPQo&#10;UrFGC7VrxwegTzlRDm8gIqelfHtTUxozHLkajIU1TPRyhGmpI3ijEMMzi/juxW9tR94KyuEgVH0y&#10;GYmKOG6ss/kiL+EaVQ+lEIYi1v6+3LDa/Am8dW0aM66U06W45JrU0pWuoDHaSeklxGtzIkuSgGmn&#10;EEEGoNCPT8vLpSbfwhaLIVVNT+CLFUNFksjk1jkiqcJ9hkqXGvmFkl+4UpV1FdCEi0kTM/Frcplj&#10;4apZkp4ligjVJlMMckYMKoJUhnBVnWNmCg3uQLknm49i1Xe3zW0t7IbiZyVpIwb9TVQuh7V1UJIA&#10;oDgKAqhWNzdTb6KCitkEVoAc+mfnX+WOlq8UFTQ1NEcnkK+syVbUTYurjyNXBkKlMnMxppcxiJkq&#10;44pqyCmSZwjHRKStmUR+OMdwZWTK0c0WFl+3qpRTxxpOJIUBRgtU9SRTmMSyoIgSrqkjAEWJPsSy&#10;e33JG38nbmB7gRybzBCJXVrd4nrqJeJY9U2oRx1lwyM66W7NOkiJBY1sLWOUiRddW0tQg0IAWnlQ&#10;ipJyTw6Ep+oOsMnsTcVXiO3qPIbvw+3qLPT4PL42pwmYzGROYx2Kye2cFSWzUOUqcVRVMuV5mo5K&#10;nHQlwY3hKOsZWy8D1FLNiVAZEd/LkaelWEeMSnyTOTDGsbOzszNGiKpLEDn3Ee12PL27rtlxt/Mt&#10;ZnkZBSBytdZXUdRSiUUAnuyOAFT0Fd75t2DlHbt+5r36+Wy2C0RWeYq8oKjtxGiPITqoFRYyzlgq&#10;hq06CLAdb5Dcu9drbE2vJkMrvfcOWxWBw2z6TAzZHKZXLZOppBjKOOL9iSNcjSyRoLFpiz6Sg5Pt&#10;DU+6cBU5nK7Hx8tdUZ7AU0pyT0NHi8xhaSoWKnr58ZV1kGXerpchR4irWrleWmSniBWLytMfEJ+/&#10;1nt4WC65gnv2kmWGOQQlHikr4aOySFWZ4XAagjMRjaqgyxuxjXnttf3/AL2y37365f5QvdgAe6vX&#10;tYbjx7rIKTRo8aDblimjkkSgfx1ZSzUUpGHa83ff8h/5dbJ+EmZ+auTzm2cPsZtu7c7Am6ezclVg&#10;OxqLbuQpMXK1bk5MhWmnx5++qUpKPGwzVOQyDGJ3hgMxWNP5LIU+YyH8LxssENTTZalw0LyjKNDL&#10;mMjSxT01JLPFRSxinenljYyIWjBJ1MCD7FnIU/8ArdbDf8xcxbbNdruFqzGOtugSKKZFMmktJJrM&#10;sqR6nh7S1CBpYjoPzjzhD7fcm8yybltvjPLHHoXxClQr62ykclCEDsARkKVAqw6Kj8XOpc5tfHUm&#10;4d37T3FnNt9ndVbz7MysOMyPUhrMJ1D1ju+bGbn3nhsJurfeIr63clLuXEVVDFQ10NJWuAXhimR7&#10;gWsPBCaSmyL09QaGbJ5LEw01XH9nNlK/EpSxnJ4mrhyGSabFIahrS1MVLJK63VXjtI8fc4cmJyNb&#10;Rb/zFJdSX/cDAUhRPCY6gCYS4FGIFNZPYSqPE2vrm5yT94HmH709/wAw+3HtDtsFls9osMzbkJDM&#10;yirsdNrfW9m9XZDHgsVSshZWCoRQ+W/8vJ/5a+O6x3l8mczUbj7m7Jx1fn6fonEUlDS7f2ztqvbI&#10;UVbt7fu/No5mqw1NuSmepp6kUuFmrqJIoWjErrIWiTm6IaenTKT1cMqyz0rR0tLSNH94AVhL0dDk&#10;pgPGlS4VnDugBYWsL3KuWuY5OYuZtjv+TNvhitIJVas/6yEIDWS4ilKq+gqxjCgxhk1tQqr9Ztey&#10;/tvPyRt9vcbpMr81v4ha+CgBqyPp02qvLCumNtFaBiBUVJwRvE9v7j3h2NsHbW0P4NtLYmE3Thcn&#10;Ft3e0tbuzZOJraelqYn3v2HhaSiFRuKXb1PU1M8UgoKqVKdGjEcgAV0HT0VVQtQZKSWamqUVZRHF&#10;WOYGcwhXSeGmkemq2ijYD1qVBHABA9zZzFzjs3PQvuXH2K3aySRgjsgFxCZHBpHLL4JWKSRpCAxl&#10;PdrrWhGRsW9WM20Q2a24uJCT21ZCoqTh9NO45pnTkH06FnsHuHCb3G9OtcftbaGY2jVZCvxeF3dk&#10;dlYKfemKpW3PBXUtTtPcG8KOhz+ycLuLOPPKVWZ6lUqplkezke1NuPC0HYGEC0bJUZihpshJipKb&#10;I1+CbH7jkxrNjKqDNUdNUSU/2tSUaRlgqUKFh42JFse+WOZt19neYL6aawZbPxBhmUO8YMkZ7QHd&#10;CfF1Ie061QsHj8SNsffeD24Hup7eb1yeLhbfci9uySGPxVQrcxSS1jaSJJNUaMhDN+KqENQ9SvgB&#10;8ruxf5bHyr2b2XuvGZtuv9xNDj+19m12C29unNb36RgrMngM/i125ubJYkxVoSmknxKTV2Mlaqo4&#10;FeVaR5ElDjY+0INj4/BYSlyuVk25hKDG4nFUkuQTJyYaPF0y01P91n8lAMjl4p0hWzSvIRJYkgce&#10;8m/cfmjbOeYN2s9m5UNvzCsYDG4VzJdwlGBraxyP9PcxKQplJMsiKFVQpoo4u7zeeUF5aXfrUXe+&#10;XEUv1NzqSHxWjVdB8BdccVA1AqFeGokknoevl98jtpfMXPdybvxnSGzdkd15zO5fcm4M3lMTuyk3&#10;B2jh92Zk1MslD1Vgczntr7C39tGml1VOQV2r8nQa2Otnb2NOX2jh9w4GtoMnu7cG2/uxHjMhDt2p&#10;ipM1ncFkaarpMth4tw1WNyb7aNd94DJVUZirLIBBJDI3kEFbDzLyLacpz7gm13EnM9rN447mijLN&#10;IIEWBhE0YUKVYGRGnjLFUl7dS82PvBcu/eX94ecuXuU9n362s/bLdJHGtI9umMBj/Wj1q8sFzKxb&#10;QukOsLMB4sbKDrEL+XT8q/hb8PNubh7Q3H8XZ+9/lj1Jm27C66i3VuLszbW3aHO4xoMSu4Mdtra+&#10;My2y8rRdd7fpq7KQDOUD1+PaSaSCrVolMSeh6+2rR5rPbl25ia2jmyOGxeDDnOZOaHH7e28sMWC2&#10;zjcG4gw1PiMdTwOIxBFAUlklchmmlZjJve+S82f9084bbHNvE10GglbRptVUOFlKRReGZY1ml8Pw&#10;o0Uh60Vmdnlb2w+6dzB7Ob/t/Nuw8wNKbO2rdoYolbdZSj6wGN1L9EgZgT2uz04sEUhPfJL+ch2V&#10;8yeqG6V702vsnxVHbFHvDq2bG43G0OM6mz+WrdxDP9l5rcksE269075zD7rnEsVTP/CnSRZo4qeS&#10;nXyOdbtLE5ukXb8GNxlNE1TW5EwVtNtqoxorVwNbj6qWSizdagqK2DB7nkRoqaCrtBWj7hQsiEm/&#10;Ie189ctNa73yuH3Xbpx+msckVq+WKu/eSVV1LRpNo8Q6maMpFpeYGe533j/u68w+4HKGwe8/Kxsd&#10;+gknQXQut0kawp4bqBHt9sv1Bnnt44nRnRISocsxSSNR5+IPSP8ANLXrLub5hdJdw7v7M282zOtc&#10;AMSm54sHv3uHY9B2pBVLSYbPV1Sdx9cbZ25W7Jr6iDcFTVbfrq2eingxErHyEz9tUFBR4ujxhVaW&#10;kxVJFjqSANNNppaWGONQ0rTTPIBGqHU9jay/UcwHzZeXx3K4u7GEyG4fW1NKlTkKgBRTVaMhFWNQ&#10;XLEseuje3WFhZW21Q7Zc641RtNA/AitO8ngD6kHFPQUC9tb33Z2F2PvzsvceWTLbw7G3Rmd87rzS&#10;4umxon3PujMVGUysv8OxtBi6PH1U2Qq5y0NKnhRrkABlAlV0+Nx/ikNQ6IW8cbRrOyjysEYJHZ4h&#10;qf6Fhxbiw9pdntN/3t7mH6NXm06iCYwQEq1WbtY4qKBq5rk46V2my7lI+5ssxUkA/CtQADU0JIHk&#10;Rj0FD0msBis7uOtrqHH0lPlKmlo6rIvFXLTUz1MeIpp8vIZJmaGpQUlBTMWQyguxIW5AvAkwkJjd&#10;Kt2kfwFIqiVblI/JwhCEqypcqv5A/P8AQ7t+brz6mKewTREZgzRoQoZ6U1A4IJpqNMFsha5K4zuN&#10;qdNvGmPFc1rSuTrNfLy4eQx05U+8K98jS5HCQx4+KPK41pKDDTzUaS5GOmiaKugjkqRPBX1MsRqJ&#10;NGmMTMTGqAKBg2zhqfBPNHClLR0lXpbTTxRQrM7llWRiqLI0k0iHnVqckFrm3uvOm+rvdnB4UbC6&#10;hdtRJHaWIqKDsqNQB1DFNIwD1pbO3nsF+hjYbgVOt6lqBTxXU1OFTwA8hXpb9sdqdh945Khye7Mr&#10;u3sbc+16fKs9RubI12cfE4PEoclVUEUclTJBQ4jDUXkHi0pT0VOmiFUAJExt34+knkQurrHGJZLs&#10;eInZlj1L4dQMjcDSDz9be1dl7S8071YW1xa2jHxZTGvw/GqljgSUCqFYlnKigxXh0uHLm5WtoLwR&#10;Hw6kA9mdNS34ieGa0p8+mTFdCb+3Fj8JncTt2sqIM3mq7B4ySmNPDDNlsTSxZDMUkfkyEn28OOok&#10;Ek007JGkbgg29uFRU0mWiWWjlgeR7zRRHVKZljtE/pfxsmhiVawuCbfX2F4LPduVbqSDcYJYwF0M&#10;ahQCxLfENSt9hJBX5GnQUG6ct73dvtu5SI8ymhXuqv4a0QDhwr9ucdJxcJuTAV4qN1Y3L4LGo9Bh&#10;shl/4YkEOLSopvvKNUSlWmoqqefGoKiNHcNURXcGzXKdqa6GqqBTJLGiSPHCixJI8jBZBpLSVIJV&#10;4zGBe9lBuORb2Ndv2i7tbGTcZbRneNGkYu4VACvALHSqsHqV4mmdIOoHE8VxasxkiooIB4ZBppPm&#10;amuR8+nahwNRHj0lhStrXpKSXI1MuSaDG0tLJ4ZWnpqSCjmMdVDURVqSE3DueSqr+4FD/BRUQkG/&#10;mkLujt43LSNHYs2kpGbLYALp/I/GogpuaWgvdTN+lGEVlUMoCAjSqmhYcPPVw4D4RXaFs+XIm2va&#10;4itvUsyksSS5Lk1fUamuMmlRgZHSRbeuZiq0ErTTUDUsWMqqWK9JF/DKSphq46GO0bPEwkRZCWDG&#10;yB+f0BGYzbf2uUra+n1Rz5ajoqWSokmkkgEeNmndTHj5JZYI5pZJHs1gWFr/AOEmbxz00lnb+LI2&#10;u2qpRaiqyaiiGQKMIsgLFRVjxZgCSS84bNy7zVutpfb1ZCSawRhGupwT4oB4xlKEUHEMT8sUM1uL&#10;5H7uzHTuz+oq7KRU21Nh7j3luKgx1BtLARZl63d+PxVKKeu3hDTU2aymKpqKhR5UdgIzrY+b0hFJ&#10;XSVFHRapq5qjxMsbLpSFArM2mGFo1YQOxbkryTa5B+hHtG7XPMl9b7dJalIUj1R1YtlDpLvqp4ig&#10;EsS/kCe6igQ8vtLyhZcw3m9bFtAsL7dSyySiWWagjRq6VaWg1MuQqr8dOAIKNxnZu7dzUm29k5mn&#10;hyGE2pDVZPbWOqcTR07iorBSyTZbNSjHRZLcNFR0dNqX7+SWGCCN9N01K0KgVXip3iljWCrZVYGJ&#10;qtDMn7M0boCI4vpoYgEsQSxPFh5NHtN5um+RcyeNFe20evV4j6wNLNG6lBQqqqCtCoUaQAKYiXeb&#10;3f8AkLmC83DlVUvPqpUiqBHHkCjIRKHINWDV01IGPOo5V0OI3jjqjbHYjZDEZDrrGZ7K0tS5+zrZ&#10;sPmGXMYLM0M0FNT12ZgaFVaBJJViigkhWGMDUS9Y2nq5MfSYSOB4hEGnepE6pWGqWoSeSOR2hSR4&#10;ZALEGQAp6bcm4b5p9x4Idu3MXjQXVmSVhQJ4cQRtKrIYkDVkSgZGNCjt2hcdGVj7R7t/r8XXuDts&#10;j2u6EQtMSElwLT6dkVnkCBZI66tETMrd1dQBDVuz5JHO9SHY9fPQbhoaSsz2E2Zs9cVFjtp0OByd&#10;RU5KDcyY2GV4Itx4esqJZKR5vVDJLrVrDQX4U06Qu0oBfT+4BYchjzcNyALcf4f4+4LjvdumuRHa&#10;tknHxfsyBxz+3hjrL61SyjuXazw3nxPmT+KvRCKiKdKiNzA8MCv+xKzQSk3SJSqqW13LqRq/Go8c&#10;e0jlRUtH46WhDlXjIl+4RRGVdWKFZSgbVYG5JW/59zDyhsJvg19dbmRa6ZBpCVLHQaU0nVXyoBq9&#10;B0Aty9w+Vti5nk27f97EMvxZhmegKkDMcbAd3qSKccZ6HLYuy5NwUr5qerkWhEOTheKBIVlqKuKg&#10;aWkeKMyyTMgJCmNUEpH9Dx7edsZd8UKjKS1UVEtWi0ccEFRJLUKtK0aeOCuoop1usnrJbQxvYEgG&#10;0x8u2sHI1xb2d5DPJu0od1EkMkQYS6mNw0TUdOyiUWRGooOgl8YJ/eu5eP3g92l5W5M2Jdx5U2SK&#10;Oa5ufqBAQ84LJGIZmglavhGhUyL21Ojg1lXxN3onw0z2O7HTcmf2t2zXy5Ol2Licz1Ym4cHlMLl8&#10;fU0G4d3Zmj3VFV0mOgfFZc03h+2ll0IHEOpwypbdlCBkqeCCqWolroaSKgSocx5OpeOkR3nq3Kld&#10;TyfqdowfJcANYqKbtukm1bruu6bxbysro3iSO6tARpEaqsaMZUr4RJGoAgOMNVjMH3S+d54/Z08p&#10;8tSBbza3AngVAaLdXErwHxZoRGwMaaRodyBGpcqJAOmD5A4PeeQ7t7I7l33tesh2tunLbry+9N5Y&#10;mGkyfXdJT0T4Xb+epNv7exedOVpRBlKqHx0X8QgWSmqERPHGv3HvniJP4XQQvBEJZpliknGqJQof&#10;UJlWcxkOutwQXRT/AF9w7zVJJzPvVw263emKIsFAEjCqqunsZgQO0rUErQDSKVXrNGGyvZrhr272&#10;j6a7FRUyqxNK8NLcBQZpQE+oHVePYNRFufdeYqH3DV1OJgqK+nwVW9DkKWeeCkhjhxEkmDq8rVyY&#10;smlh8TxxVlWlNykbyKoB4YPL1stXFiJKSXx1rSsQHgiSF4UepjZjq83ikEIFg5Lfk8kB3m3lbaLX&#10;ap+Z7bc43lt1iUqdTMwkpEwFSF1Kxr8GNQ7e0P0fbkLm4tjeQ3A1QqAAQpqCQOJAGMnhjgOFen/d&#10;eycUNtZzK0G/du1TbcosNVUePkjyMlfm0yLUtPmKPDCTGQwQ5DFS1Hndao0+mNSqeQrc85a2ox9c&#10;0ghSOaQBbmaQQI8iIgMuqFh+kA2Fvp7T2m1WW77cIWu3NvGNWEUuQpJOnvWtSdOSfWpPRbdJuEu2&#10;wmGYGNQdQ0oDxJBJPcQDXhxrnGOkRjcdg8ri5KOuqKqahj0Sg08EDZGeKkq5JpIqYmpjSMyufHrZ&#10;pCoBJDe0btWu3S+8aiukotuUmHxWVo4VpM7iparNZCehro5q/P4DJYjNyUlPjsrgZHgoxNTx1ME4&#10;MsodF8BkbdN1tOXLHZriwtL+WDwdVBM0CDUR+nO0c5LSodaleCOxDxkdhx7+897fbj7xbBt3L3Jb&#10;JHuETMXeQRSFUbTUBblQhIZdRKshP4GU0ZbYdj78+Kvxu60wOczW7vkX2Zv3sPqPcWToG6R7Jqdj&#10;dO7eod17eztBtfovvWhze1cBvPLdgdfdp038V3JJjK2v29XY6ojp6WnkMpqvYq1c0OGpsZWyUQNd&#10;rgheoimdxAwRdcyrIWQRKAByAefpf3CHLE+9bnvm9QbFvLrZaZHRWRFLgFiqeZLE4wX7iaduepR5&#10;g5Z5b5y2eTZearUXWwqK0JljBIBFf0mVx6fF/n6qh2TU5OTK5+TaW5Ttqtx+PyWUwy1qJNVZ9EyM&#10;Bhwfgip6yJMpUUtSJVBQRM0LLqBsCntw7thraiOQxVUpSOUyijhNTWCOMcpT00EYeckkEoCtwb/0&#10;BlKx5c5rTlnd7/mDeQYYmhKJJGdDNJTTVkDFFUBqAI4VhTTVjSPuR/a7275F3P8AfnIXIirZgFHk&#10;W6mFdWoVKzzMzMxOSRqIpU0A6MVtzbPcfceNnw+8+xMPR0yZLDRYMdgV2G2ns1cjlKLVStmd5V7Y&#10;zEbXxlNR42bwyS3hWoURCxkLK20GFxu4wtdWYramYqaLFZ3H0398dtw5WLGHPUrUc0VVjp0iasxW&#10;Vpv2sjSiSB6mH0GQXINl3hOTN7WO83G5s9snIZjat9TBeII3jIkjd1rGmthSo/TYqsavpcEn3reS&#10;ea/crkuy5U5E2aO5tpWZpX+p8Bl0NGUMZlZDrJV/DY9oYRmQFNSuMvxV+QWO+IXaFU26O3+/9gYC&#10;fe/XmbymH+MXYzwbd7eodh5jMAtW5elqsljhltu5Cuhq9t5T7DLx0RMrRUYldKmJwyUrrgsfGs2E&#10;qKl6WOKom23hItsYcNRRRU/lpcYlVWtEtRCoTQ00xCrYsFCgFFlb7VP7jb9uEPLX7usdcYEDq7vI&#10;xhSPUyklk0mISFtRZaqVL0LkRfdQ9l7j2j9vbSy3PbAeZJZp2uF8XxlHiTymMAqTFRYQlTGiKrVN&#10;CxLFo+YfyKl+U3yk3Z2nO3aNfsfF02I2hsHa3em8sz2t2DtvbjY2XJZDG5HdeSoMTlMlRR7vrstk&#10;op2SOen+7jN3PqZDPA6MJamndVpa2N5A8Ek7MiHTIix+WnkhkkiVlQBlAb1XK395CXG/bdd2s228&#10;m7hC8t5YNGQWWLSaUC6mjCTiOtXlkDkqwVQWGhsvr++tp7d7ezmSrxU404YHdSjUNKkg4NAKiheX&#10;3RtwyybN6/3BhKlt7datt7ImDP4fbVNhqvIwNNiKXI52DCV2I3djtvTvFV5OSuiqKmaiZqKJoK2P&#10;SFt/emKkolp8TTPTSBLR+bSyqCfJdiySuSGYg3JHPF/xj3H7a3W67u93zbuMbWWomR4yC1VJSiqr&#10;R1rQU0cQSSaUqBrXYnuLgvPcgR51MKE8SMDUta+VPLomWJ6xq/75y5PeG4aKTF0tZVnKZnEQUWTE&#10;ix1M2NMuLxNfPjYMr920SSRLGiko4kOkKfaPix9TXNVSZg0ENHK0kbzRU9WZK2KUeRC4DsilPIyk&#10;CwIYG/JAlaTmbbeVrLa7bkyTcZ+ZkFVSRrbwbZlLRsoVkZizKGr3OOBqeAMRFEksccRbxPyJFKjI&#10;r8ujIVfY2wevaDY56Uy3b8PYWK8WYhTdFfsvJYbYG5aeqrsfkqbFYyLAQzZOfKNRxyrIWQQo6hkn&#10;ZLmTHSAVaR0Ag8A0xFDFJ42pnjKOqxRyedGjjJC2LaTyAfabdt/e75VvYOa3uJN7aYSCUsjOjh11&#10;apHojrL4YqTRa6e5qUJ3PphtGludTFD8QIw1SRk4IqucUPl01Q9hwrgshkez5N47j3RT51tw0O6c&#10;dk8cmfxW6zKZaSrq8luChylFnKCtyOISaoRo0WpWnCfcKefcyopsdjqQLQJTQw0oMaQWURlTz6Aq&#10;vEkKAXBNiQx1Wuo9gfZJ9z3bco7bcGl0TUNUopWmdIGpO9sLRaqCF0BtJ6CbQy30ypOGyc09fsqM&#10;5IoMdBJDuTe3Z2/Z67eu4t1bl3BvHJxVuZyy1k9fn8lkJDHKIY/v6ukeqytVNEkCJ6okZIxEr6VB&#10;bEq/NCB5zNoLxEzLqUMh8LrGrqbFGjsLH6af6exzJsb2G6pJLthgRu5VhcB9Fa1l0tqowPfq01Jf&#10;Oa9L4YDZyKzAg8RQ5p+VacfPpZZrZuT2zvCmkye2KjAU9VSUeVx2LwOXoxkIcFXUlPX0VRmpKKpq&#10;KmNa7H1kf3JlWB2kaS4VgQMO2c1H/eXJ7aydFRU81Ri6vJ7eqa6XdcseZSghohVwtLt7DyY+gY1d&#10;cYfFLPJVaFM6wSRggSz+6Ns5hM2+XyjwLIohVSiwxV0PGJpJkMsdCVTx0lOpiVix1hB99bmz38tZ&#10;pt09sdlb90WCQo7LJtx1fUaIzQXbeJ+mXUU8OQP5Mi1pcV8ffjr8Oe1tqbQ7v777ezVHgqPdlD11&#10;2jtza+18FTY7oaurG3Fn9gQ56qz29D2Xuyk3LgNtxSjP46ipcPFU1JxyZGKpQgi5XeKSkoYp7xVP&#10;8HoZchlaGDI/3eq8v+9HX0ODTIVZys/g+01yGaKLxLMgUsS2mPuYtu2/d7S3OzbcDHMytUBV1RsW&#10;Uuzs9D4cy9oyHieKpcrJTBP2a5t565Z573KDmnbTLdbWV8NXmtw4adGKhhbxsgpE4JywLK/wGlQf&#10;+WHU3QOf65wG/fjjuSCbava+/N+x4XYGXw03+k7bHW21MniaHCbk7Ez9ZVR4Kmmyu6shLBQpQSTR&#10;1UFMGlkcwsgS9J97S42uqZ4IZ46vXMitUU7QRRXMbAxSSLO91JMhtfmwsBf3Hm88lruV/tjbdJMq&#10;WvY5MLByysqr3qZItTOP011FSMtUEKOjO3+8XLD7xJylzDuIlEg0r2yKaPH4hFEhDYU0LFvTga9V&#10;ubn62ydcdo1mwKPPYSk2lTJQ5SuWhqIcvk9yRZOONKuTIYySsxpnrcrSBMVSrMY1SDU7Esx9sJne&#10;aAJKUFJIihIoFpvKEWVD6XjjW5ijUABjwAPYludyu7ZUsAS17bSklpQ4i1eE2ntrXvkq4ZSBU0Kg&#10;GnUhcn8gcj2m/wAnN2xbSryFSNRkuB8SMuQ8ucVp2jh88S9x7v3TSJBtzOVldWZLbmdlnyD7jhyK&#10;YFKuTH1lRFAKVJWr2OWyST1Qlh8QklclkCmwcZMLHT5Krp6fF0MUWQhvkKpsdSVnlSSnOPqGq4po&#10;GfKLJj2ZCs4JWNtAsLD2HuXObYf3LbbtuXMUsl4s/g/Tu2hGi0DStCTGhBUIPDRg/hoZVYAr0F/c&#10;LlzljdrfcId+5ON7GyGX6Zbm4iNy0bh49NzCytb6JER6+ZNKEay0zqz5Eb/23S9f7poO7d8YvNdd&#10;5uPC7HwCbiyMGN2fg6mRM7UttUVWQnx22JH3LD9yhoo2jkroUqJwzWuq5sTUU+mrp5sShpkFJLLg&#10;aSrjoZ6VKgxUAiG4B99GyY9YfJFp0xyllUuoDsF+efcLZebNwXYbiAXDqzuXMsvhFyGAMcUVvaqh&#10;IBLsUq8las6hWMJ/dU5N9wtu5QvrL3G5aMO4GeiWxuLaSS2hYszM09q5WVpnZpFAZmiVAKo7aAJ/&#10;z97X6G333NmJ/jlu/sLsPrmT+HbhO9uzjUYbNbh3xmMJi6rdg/uZjsZg8VTNidwTVVPPWJTM2VUC&#10;aQPHZjEMQqI71WMdppYXSZ5KuJqeZPJJE8AWFLxyaAC11dWv+LG7c25eHtG3W+2b4FlSYuF8M664&#10;KyBZBpMYHaasrDSnzXoZ7Zs8Wwe7HNdhe7ux5ThigCJ9OdNsGtwxAlBaWd5JM0LEqHJKjt6Lhk9x&#10;0sfXXXsm2qugw+5cXuTOV9RXUdRmzuLJVi1OPr8LuB6CsliwuJxWOST7aD7dqaoY02uQt6Qr3kN2&#10;ZHI1VFhK6tSoojBOaWAU+PpV1UQjlLao4IqhBThNN9XrP1v7Gcltz9untxJJZ34IgkiMqFY6rGxY&#10;INSjQykfqFTn8RIIAMEcn+3/ALB8g8x8x8+ycgna7iIIusXl/c+AZtUb0XxZBIZ2YDEZMdaJ21PR&#10;j83uX5U9x9PU+2KTe1dvvE0ec2+K3Ez4HD0FTWSV8UiYSlkykVFSLLAUpZKhYJ5lB8TzPpII9szj&#10;IyRCngq9clQrrAUgpkGoKZI7edgjHSoVgW4tfn2ANg2rb945iiafbCXikQyh2dj8QRq+HQgcWVlW&#10;hwKDj1k5v3MHInJHLMW+XWyiK3ZWppuLhqqdTE4VqGncw01HwgnzKXszE1m7d1Q4Z8aa6OkyONqM&#10;5TVCS38a5GjoKiN5MWoqqeBpZiqSRg6i1go9ttJgsszeCrhFbO/hMRjrqCEBXVppLUy1DTO40aRp&#10;PNvrew9yfzTskNluNNsj+ig1SKyyRyyMzKdCaWONDqddSCBXSeFSBrb7z3tRa7C93FvCwOkeoRlL&#10;lsA0pqa2FWNRimrzp5dGG3n8ct91e6ZqbZ+ystgMV/EMhRVIrqOeuRamGVYIJnzk0kOOo8RLTS/c&#10;vPL44qcSaJG9OovGRp8xDBLBCz01RGRErPHSG6aUYsjCadDCSeOQxK/6xMdKuwbTu8Y5lVbrbtJZ&#10;kDSFHDAaSDGtQxGC2FDZpSnSP255o5Q55vf6ybRy4YJop+5jNOsitRtanWENASSEpSmacego3Ftu&#10;PrDM4bCb0yeP3jgcjjoc3X4PFVmSbGyo889HRU8k9FAiJl5Kem5mhM0KLMnqa7AQYzlv4Uq1DiOr&#10;iUr5EjgKM6MwGmFmICNYWINwObH2mspuX1518XYA7bfcS4RnkDBCoLKXKjIBIIK0LY1kd3U0c53H&#10;Je57Ob3mCxHgQmoJeY6ScCmihoTjUo+fl0joIqOh7MdNnxVaYfM1pmo8ZLlqeXJDE1saztQZLMR0&#10;9LTT5GhpJGSoWaJVMt1P09xpKzI6aAzw0scTyiCrqUmjkmkJMOl4IEMoLkBvICv002H59ie55Ei2&#10;Kx3S/Wa7cGISQo0emMECTUJXMlVUak8M1NTUMRpPRDy/z3yBzxzN+49ukjN6tR/xI1EjIoTHGBXT&#10;3VbNM1HS23L1JUbWwG6dxS0m9IIKqKjy+0sbUUVEcDj6Jquup6+mz+Tqa8V321JHPTw0E0aMXnZk&#10;k02HtWzvDBQx1KzqjzhWH7cgAZyl7XOqw/s/19wVaLdXO7XNi9qWiixxWtADSuPzNRgevU72+2z2&#10;90YmSsXljyK1HEknj519eivzYarFTSmeKaaGRW9D+AS+KFGtrcqiWZrcqvH+vx7aKqpWNtK+OO5s&#10;NClY1DvG0vqAUFmU/kk/4/WwlsbN7iMSNrZRxDEFiQrBMEnANKkD0Pn05bWMNuoYKBx9f858/wDV&#10;5dP2ExwqY1qagz1CBJkZJ/C9VNPDRVS0WiKQyoIVqQgLIEJtf6ke2+qVKpo4xpgVfJPKwDNcEAxg&#10;Bm5UW44/Ps726STbRPLIniyNpRAfXgxNBT7f5dILyYsdC5FMn1/1Y/b04Y+SpxvnntLVS1Aix9LH&#10;KIwFkZGp6hn0x6dbtqB5Fre3KplachoSfI8giiZwL25R5yCEs8Sra97aj7JbO3S2DC5WqBSzAcP4&#10;lTFcMTWlPhHSWWQAih+I0GD5Yr+X+HqPhqCkoR48zDHJQ0lLLX1sVJIUVvUK6mw4mT7q6VdRMGKl&#10;SwhX6n3zNXErCnQPJHRxeOTT9JZHtdInX9Ssqhr/AFC34/q0bKWWP6iUos9xJUAn4VHAsPlUrT1o&#10;MdLoZD8Kk0HE/t/b1EXb838Oiy9bJR0lVuWulqceskvqpKOjEkQra2Bg7RRCadolU/5yRbX49o7J&#10;5D7tygGmIEG/0LOqhAASqvZbf7G1/cl7Bsx2hYZ2FbkggZwitxPE9x9fw/PoYcvNpPjEDxasPkAe&#10;NPnQ9CdgcQ+0Ux9Zfy5SuhljjQtA8VFQ5CMk1SiGapZa6eCZmB0qacfS5sQw1BIEdmIJkVdKuRI1&#10;jcAIEdmUW9RAso+tvcl7TcWjm5+pth4XgVJ8NqADBLNVaEgigFS2TQAHodw3Vppm8eMGsWe00wPM&#10;1xXy4n5dGA61rsfkJNyTZLDUctBBs53r6ypwgOLoKOkgmV5shXTZTFRU1ZNROPtkjM89TMFCIWIH&#10;vKDLK2izxvAzRiKVdDFtVmCA3HBN73AsP8PZUf3ZZQyTSqktndKGDJWi6VYoWBANCMUFTXyNSADr&#10;+WxcM6SAowxQHBoaeQ/l59IjKYzC7YheSsmxGbwW78ZjchR1uDqDUxUHhgneiOQhEC1VI5hldHju&#10;kyyR3KH6exH27SeClMVaDqfXI0Nz+2mlVXUFJszkk8EED3AXOW4JebgbnaiDGoChgaajUkkas6fl&#10;T8+gqynWxVzTNKemaj8uiw7wyVLWZ77zFyCmpYPFDHUwrM8lTMNRleJpgs/jBBaxt+q1/cM00OFM&#10;ktKpBZbvGSWJVXDhEZvIVQmwPBJ9rm3G85o8C33C4qI2oDgUqKaiAFqa8TUfsz0eW1sdyMSXExCl&#10;sVA48Dw8xWvTyKit3hHSpmK55EhmtC7myhp4zFNUMselTOR6i1rGw+tr+8P97JfUFhBClVIMnIv6&#10;uR9uWsw/rf2KLf2jnuAh+rAVwaYUggVzXxRWtK8R654dCr/W9ikRWFwQWHa2KeeRR8jB9OhGT45O&#10;yU0wlaBq+E1FDWtX0tRSVMQ+5BrIZYKgQTwg0r8a0N+CtvaG3Lkc3LVtDgqo0+PqzG8datPSVq0U&#10;kEQeaDI4/IPFPUUtRINKGnOrUwBXSC3uZvbPkvky/wBhv7HnGxEHONowHiPJMiOJHcqySQSLCrqg&#10;ClZGqXKyCSPS2o65f27liSCa33WyE24WrFTJrmi16ydLLoCgFVFG8TUTSoYZLHm+LGyfiTJtjcf+&#10;nnadPuPsPYkkeOyO28purf8AsSg3zQZ6udcRnuv997JpZMXtfc+Ap115Ch3RDJSVUYEtPVq+qnQD&#10;eyN67423t+o3hW5zaW3KNqqfEY2r3vho6SY56lj+2ifbkSZSifK4zJprREdBWrEHZRNpKGbPbfkr&#10;2f3zmy79r9tsp59xtSTKVmvBDIzDxQJdExjVkAkKeFcaO0lpTrMajvlflflHct3k5Xs4pnWJAzsj&#10;TNGdS61WSjkI6kMFpIQxHxdxUXJfCn4b/wAu7tnveh+Ku29id0di5yp2VjOwd21nx27z3Zujr3Od&#10;e5bKyZOm2x8pKzBU+YxHV/bvX2axsR8NBk49u5DJCkJqKE1sUcf/0LaNu1tTktSzOtOJKh1BVFYR&#10;w8IA6Fx5H0k3bgccAfgTbvyxYWW5WdjHOzIYlBZcnU1c+YIU+hOompNMdB33g5pv/aflu53HYGim&#10;mrrOsFVFAXcFmEpOB8hT4SOPWr5D15tfcO89t7bhlyNRE2JxVJVTUdTDkqiTPVCI0oxyw0eLjpqa&#10;OvawjT7h2/tSP7VWYxb4sQvDI1Qr64SyxKpVfF5DIJJpm0AMtjYH1EC319nO9e3sNnZxTxXEbyBA&#10;5A8ShKkhtSkfExxRaHHCnWKnsv8Aeq3jmDmN7fmS3YwTXAVCfBGkSV8JVMUIJVe3LEgjLEcOhv7X&#10;+NP90cG9Zh87RpLRYWDM1+PjnyyR5GuxGSp6HJR1+On81PPlp5JmlMTmILFE51MbH2jqqshxmNlq&#10;YIYqmNLMqxzBQbylXYyqZFeQB3djwNS2tew9l3L/ACzHzbvsNhuPMbWW4SNo8J7ZnIPhllqwZNCs&#10;QqKKEgMCcVIy+k9wuabTnVNnudiRtjbSFmE0eP0vEYaRFqYjT9lDg/hIPbN66272DNQUc+7cxht1&#10;STVMU0dfhppYwBTwphYRRQxO1HQ1OTanpI7SSvokDssceqVQn7Dzlftba0+58BtvKb6metwFK+3t&#10;twUMuapKeuzVBQZLKU0NdlMSuRTD0Ne9ZUwIzVBp6ZzDHLJoR5z9uuVItz3v9089bpNsNnaCQi7d&#10;Wmjm1EqquoDC3jVlJSYGj1KKC7BGE8vvBtz81WvK0E48d8MakBWK+JQBo8nSVYjUKascaA4vxC+O&#10;O3u8e1MJ1/3z2fjfjBiaOh3/AJaPuDsPLS4rZ2RqqTC1ku0cJm85X0eQwHX+Hq9z4eenpsrIVp6q&#10;eZqZLTvAjqnb2ZKjGS1NMce01O4qH1ms8JuSIZZERVpy0wuvpAZfrb8gj3S5PG179vOx7PfPukMT&#10;hvFCrbIG0xklY2kkecFGMZIftdWoKU6mE7bBdrdeDP8AUpGAVJ/TqCeOknUfKorUEevEDu4+jNh7&#10;eru7sZgO2sfvhut8ltqLbPmw0m1pOxI9w1k8FbmMFjavLZerej23QLEKpXmkfzSAKCgMnvDPUQTz&#10;zLGsYapq9LF7loFLAtUyMwTUZtIsLgqCbj+qqDaN32mx20XguDaQWxYLqCq0jB2EcaHVUI7UftJL&#10;EAlfI6mtriKCFZ5XCJAtI+AZqNVV+L4Tk141pjj01VWEy02Op8nuzcGYpqTEbIxM2AopKNqOj3Fm&#10;qWjipabauCo0gnpYIMEyyiqneF1knhMbaDKHD3layrqUaAL4YFCTSSvVQyioCvHEssKOR4Vjc/gg&#10;N9bf1CPLG37VtksN48jz3zFkSNY3j8IlXbSzgEuxXHwtppStD0V2kFjbTfUhTNePQaVV49Hae2mQ&#10;W047cA+dc9BfgqLC42sxmZjqhldz5Caupf4RhsFW4UYX7iiMVNRVBgo0p63I1St/m6aCVE49ZJZQ&#10;naqgaKCKoT9ykpKg1OQaOpSiUQUaidgXkWYyRG/rX9v0ckkG/sd23MbbzuN1bbpuPgbjdQeDbvMj&#10;T6GlOgf2aqEY6dJfurrFAGjozkE4Vbm2urkIZEoupCxFWBPw0oxKgV9D5EdDLsPdKbi3FuTFZyva&#10;s3fvfalZsfr+kz+0K7fhfN70mgwFNHTpharEVWH3LGLpR10FLkz5pFApxJGFZhwOZrchQ1lHVVOB&#10;rctRNSQZ3D4Wppo48ZVV0cNdQrVRtKWonqKGRZEEgUOp1LdPUwj5r2/kna+b1t+XNyv4YrVmIu7j&#10;xJZCVDCVViVRKFqaDWxfSwyHbSF81rZx3pgmnkSNDXxCGY4FWGkVbzoe6oFOBI6Gv5DdYdZ7N7Tx&#10;Wc2Q3yD2N03uav3DN1R393nt3ctdW76g2HUZHa2/Kfa8VBtrEPuOkwm80Sgnlp6mSox3iaKpjjqH&#10;FOjrvPd26sVjM7l9oUVLUZemo4avH4TJVfio637J4JKqlevalmFGaqlSQCUROYib6HsFIS5c9uOV&#10;dysdk2/drz6oGWVJZhHJHoaQSGAMI3P41UAAsocxll0GQAK80T7XtmxXG6bRIbyaIEiOhhJLdtNb&#10;gqoUkDIOKH1IS3xV6O+OHZ3cnUWx+2t87r2t1tvbP7i2Vufe+2cJXVG4tm5reu1M7h9h1ApaEyDL&#10;UGO3m9IZ6Ty+Oqp5hEzxJJNLGhNtfI3ZmQrGxG6szgdu5+sxFDnajaCbswmVqcdtV4pYZ9yUz44U&#10;9aaGnytTHRzyTaCalVWFCXQSDX3F+7HzLy9Ht9/sF59cu2QSPNJLHDbnXVaAxTXJZomYpHDIkTxS&#10;ASGR1RRLLjdsmz7/AMpb2vM55NWCO/nkN9/jQkazXUVhZUDSLcCWoeTwlUx1ClSNQSyfv/8Akt91&#10;be2tVYbpFt2914brFshjtg9m1PQO8Os8l2l3NFvTbeOqOpd2bY31mM9C+Kpdo/e5Xbtbi6KfCT0t&#10;XUvmMpFDSO8a5k7D25ujbuBztLLU4vC1WKpcnRSbrocptPLU9Hk6GCuhhzOA3TQ4jP4HKx05HmpK&#10;6CGpgkujojAj2D+SuQeauW7XcuZJrC50XLIsqxQBkwxQapCfDCa2KMO0oVcSCqFRlpsFluO0QTT2&#10;lwxl7BJCI6kA/CGdhQV1HA4EEMFPVYu2Pib8kuv99by2tjtmZ/sPc+O3XldtZnD9H4Oj7Y27mJMX&#10;m5MPXT4Lduxf47tfcO1qvORtR+ahnnWGWCVJvHLG0Xsj3zq7T3X15sDrtdg5vFmHeHYWMxOep6h8&#10;bWZ3LbZixGRn3HjNkbVrcFl5d+Z2fA4+tr3poKnHVSU9GUp5WqZYo2zX+6/tNsvuruknuTyfatzh&#10;awsLdfqbi3mUypJO7ItqrWyraQsG+lMbNcVdlJEaoxha8rrvHNCWPPezi6tTKuhPFaAx0RpHCLbE&#10;PI6xlj4ZpVdRQk9bHX/Cfb4xYzsD5Zd8bg+RvUVThu0ultg46Tb9Ljqrf23qbD7ozW9MZv3z7pzm&#10;1N14zb3WdJtOhkxONodv1GLr5NxQ1tdVr5KfFVoYQenupqfYQoa+lShz1C2x+utsUUFXtPIYD+7F&#10;PgJpK+vVcTmazJ5HE0VU9bT1Kwz/AHNecmjvW1cjgPGKPdnmleabe42feom27doZ55ImhvKy7kUW&#10;cRJbSQl0ALR6/DZwyRKEWIKsEyjjmHeYd1vrrY9xvGa3UsUjAoWKxuQVdRVg5Aw5BUdoGFpN/mHf&#10;NV/kdtfKdTZyu3V0FubZHZvyR7Kxzdd990u96j5Iy5HaW69jbGj2V2DsyWkwu56ivqcPkMZWU9TU&#10;Y2mx+y5Y6LEYyeKelUGqxzYWbI+WCSnkekWfGTVL0SO1OPFDPNTwyOplUSFIzIq2jJUEjgAc+eYr&#10;Tme32xl3KxZdwLLOFWciSk2lh4gBKioYFS1JAaI/epbqKhYSWlils9tpauoEMSSCSRVdRArXBNM4&#10;HCnWrv2Fi+4dobGoNub8pNw4TGb+lwfcOMxUu7cg0WfhlTPYTDbpze2KbKVVGa9Pva6noq2vhiyM&#10;KyTxBiJJiZUTwTuafH0sdbVBHWCrMrqYmjc+QmGWRFBDhrAkL/ifr7cNncWlqt/zDvD7dtEjhpIP&#10;CLeJ4i1VVliR9SlNCuSweoYaaKamSxxtOjy3bQ2RNWSho9RwDAE5GDxOWNBw6j02HyGLhpP7653L&#10;bN2dkq3G5fNYJqbIUkW5IM3ilyWPFLmKPF19Oaaqw8tMZWmllnSR3YU5KMrJp8fSbipp8LlVhf72&#10;eG0eRVZ5agxzI51mndIo76/Qquxk+mk/T3Lx3HdeTbiz592blqeTli2tD2W8iCKJZFlVHKyJOWYN&#10;EPFklj0p2rIUDKAcbs9pbW11oti9vLBo0xsUSMVqO3TVyQgFe3TUkgngcfEb43F8dN1Yj5A9O0md&#10;m2/gNnTww1XU88mB2htIbhxmbo6KoWHd+Hzue3NUStggMrXZPF0qUE3hEr3emEYfZXpzsGukxuM6&#10;8zeG2xDSUUNJX5XPYRszm7p4MZNXYl48liYn3MNswtDDkamSUQWRZYZ0LIRdJ97LkXa9nurnnDlU&#10;7jJcXSysqXMnhsBFEoEkbW8mmJnqjIGbVMrSqgDEICNmj5K2y7tr3cuXfqJo2qtJ50HqK6WOA2ad&#10;2fKhp0eDYP8AN4+LD7W35lPlR0ZvnvXf+7uxDvPBdf7F7Am2505ksC2Mj34Ng7yhz1Pm3wPVNR2r&#10;VSVNZt2hpq6jkyn3eSRIXSKCWD01hc/iNtx7OzO1N2YnKYDMbhxcub3RBh5avfv8AzE9BD2TVZTC&#10;11XQq+/aeKDJLHUCnq0M5ikjV42AWc6+8PJPNK33OCbnGrTQC3+n8fxHiiakaRJDFAFlCoXZtUis&#10;dTAxvFGqiQty5lsdytpJYZKOV06dRJA8hpCUP4jXUD3ZFQAI/wDMP+QHU/ce4ovk5tPurqrd2H7N&#10;6h6upaXp7Z3ZsdbuL484LfGzKYt8e6fq6Pa+KgrqTqOslzVHWzY+qNIRMstVSw+WKijEilrNt4jc&#10;dFicnJSf3jyBllhgapqZ6mtoCvkrpPNBDMvioQi3SOyISE41r7BO/wC1c5c5cnblvnJdyy8iJGQN&#10;aW8HhyW8qIFjWaYXDxuW1K8p1litURkA6hbnDnzetisHttv2P6u3B0geMkOkVY6qNGWrU5GTkHOn&#10;ooO5NifIru3oTde+dpVeew/xH2FS4qDIMNrbQ2vhdq7wwS01Hs7GUeHr904fdGRi3fNuOKpp8pXv&#10;JkMgWaeaGV6Yp7XGOr1r4aWHUanLCeDH19XSYeXHQVTNrp3r6Sh+8rkhxtM8SftGod1ia7u2hrwF&#10;aci8w2sjpvrpHHRpURpVagC6yTVmeMvUsXbX4dSACwI6hnmH3A5v9oOS9gn5l2N988SRhczGa2tD&#10;b6pF8JPCgilWV2EnhqYkUEoS+nWKAfnehNi7l7M3+2Er8L0zsfJdft2b1L13lex8h25lYWxG3aTc&#10;GV2Tufe+WwWxshjN85Ckir5Zq+tw8dGK8mkoqd1kgk9xYKjGmthetgmy9Usjyx2jmpDFUTRS0jFv&#10;GZHcSC6rquD+D/U13Pl/f22u6/dhtdr2pFXtM0cxkVGDgprINVVy76MquXApUTrJzbbTwRDZXMYI&#10;CtD3sQakiryIBhtXwnNAT5DoFK3Db3w+A3jQbYq8B1zsPclBjcbmaao3Di9zVGdxODy+L3Xj1xtR&#10;MlPW1lTQTS0tZOtGlOY4owahI729pbcO9U6twOS33kalaejhNPBTR4yjOVyc75LIwYahoIcZD/EK&#10;ueerylZFAhaNTI0gsCL2k/bfbSz93peV+S72zuZLaSWRprmWXRGqxjUGCoEdWZVZo4kBaQ6jqQKW&#10;CC69z/aePmveOVd53tk3fbDAL6RorukC3EQmgNI7do5RIhDHwWfQTpkKGvRyehfhzvH5ndkfHfqH&#10;ZG3t24in7EyW/ZqfsvsXeGLotmjG7FwuRzO/9w0shwuHgxEGPwW36uqGLMNTUzBW/wAoCKZQjdud&#10;5Vm58jX0Zg2wlXiZKDHpipNy01fuTH1dZV5WkravPY7FUgGLoWXEPHAqpUSyViyxMsXhf2JOb/uq&#10;7fyG6N++7m82uaNp28OAwRSpGNUcQeaWQK7uQI21BZY1lfXFoDMPOcOULjYrBoeWd9MQnjqt94Ad&#10;YzxWlrI/e1e0apAv4mUjibjvj+TD178bqbbuZXf3dG/Ns7ixW8u2M/vvavTk2w+nMpsPb+F23U7V&#10;2H11mN/bzzMm4N3ZLc+5lqHyGUzWKxw2vTtWRvUO8TzDrHVpWvDRPBDkw6rqrWaai1vFEjSTrExL&#10;U/KyenUeBYcfXGzetsttqlvNwtZpNqmhUD6ZAlyupiQFVlBDK2pMgsAWBNWq3UB8l7Lz5yJsQk5q&#10;ZZdyLuAuuGoqx0gyRtKpGgB8IOOjyHVKHYMG1aPeWezG2oMz1viqaaT7LatLV0m756GKtNX9tixl&#10;IYqemydLDFLBG1SADKWEn6mJXvI00WMmSPHZBHjjeR3+3p2FWrOIw5bXLMxijjS9yQPVYkavaLlr&#10;dX3y3upOZ+XyZpFVV8aakB0h6LWNIwHLMtKaj2fCQMCzmbadz3RIbuOF44iS2sUBpQV0klQ1RWoq&#10;CK/Z0zYnM0eT89fnsVWZuSuSOkoZNwAY/b/2tBS1sdJBoiiijavnqKhCNF/HoAIe50Oi5TLTY2Cp&#10;jyFJj7NOKp0jSYpHDIY0kZq+JIrsF1EcadVrnn2HJtg2Lb+Z77brzYptwtgsZhDSuhk8RBIQy2rF&#10;1IL6Rpd66dWK0Cja5pNxtFnaTwpB+EDVkEimqoyaAjHn8sty7a642tuD7PD0m7N+ZavpsaaPbed2&#10;3Bj8fPk8msdSuPgn2vvDMZOvBjmjWAx06GZwQVQgXQ+Ljo4cjkc+JKf+I0609A5ijmIrlpqitggB&#10;kkLRPT0kFRYPEpVQbAm3uY+Yjuc+ybHyN9HNHtF2Wn/VaLVCojS4A7UifxJJ2nYRzEFpGIrStDza&#10;PrrqVrKSz0wgYOtSThj+RxipqfTowHYe4N5vsDr/AKNyM+dl2ZXy5rsXDY7cGW221dtup3dtzamW&#10;3JU0j4ueHKUOdz+5cRVj7HKspqz4pDFC78qyi3DSz0zGaeBLNLIQpOkNBJ45QGCBnkDnj8kA8+4n&#10;3fkrdLC8ENvZyv8AAgJAPxrVQe4qooDWlApwa9Gdxs86zgR2z+Q9csKjPAfPGOi1bn6v3Fg9yJjq&#10;bbmed2XC0dNHVUhqKqoj3NjY8ltzypTyzUlPJk8a6Sxwxu3+pXWVJEiKvoQHnWQx3heJXW8csafp&#10;FowNWgvzcD9X5uLFBPtO8B47N4tfeHIPcjH7a0LBa1BzSg0jpDf7bcSVt1Uq/keIrxpXh/h6Zqzb&#10;WfFfDjGposmRW09RLTRzmvx+QndgywLXQy+Jqj7e6hBIGAW2n62a8MsH3kh8TMY4UjRkcFZUY62e&#10;XQmolESwvyQRf9PsQ80zbgNrtonk0q8rSFGqChoQAqljQMTUgClRXOqo1Jtc9jCjC5Lce0rQgg19&#10;TWv8vn0tN50+Rpdr42etrKZJspmcjX1+MlhqaOuwBileCKCjoJqiGmjjyU0zSaUhKp4lubkgPj0G&#10;3vtpaf7aOSKYFJv3KjX6v1E1GozIwJ4Kn0/j2GYt/wCcF3G0vo9zkS8hNY6BAAAPwxgeHlR3AqA3&#10;4q9aS4vqgiUg/lQ/lSh/Z0icTuztLCbjxWTx+VymNq8VWUWRxdG1PRrQP9jPHUUo/gcwONq6ZooU&#10;LxzRukouH1XN05gK2WmWZIoHn8kkZaQyaBAiK4VrMxYtqW1go4/Psb86bZbXstvcTXkcDxoaJp1G&#10;WRyGbgukDSQTrYU4CuT0cX23eOBMZgoVaUpksTwPlwNfl8+lfvPDJmYIqp6zH477CCFJ6EQKZ8vk&#10;66oeWUiSKmMLvTw1pZzPMDECFudKj37C06VNRVLUVdPUVaSM0NLHFIhgojUyGMTPMS7PKGOrTxqH&#10;HAPtDzJfXtrtthIu0m2sWBDTCTUsz6FVWCAAKU00rQg93dXPTM8jW6Q+AhC6TVq0BYinDIx9mfLp&#10;Udi5DF4fEbMy+xtvbxw+2K3B0GP3JuPNTww0O4uwqbb1JT7ngwMWPjFAuKxU1QwpmltUvFOxmbU1&#10;/brX5CixdS0VNA50oTJqlkf1SEa00ziRzKqgkklV0txc8eynZdj3TmSGJru5UPI4C9igEKCAf06U&#10;WopQKxLhcAVIT2u3y3yLSYKzNjtr+Zp5elAc+XQc4La+T3Li6B6uuooanMZQpQ0S0E61cMFLAvgr&#10;5ayhpmgbEVMlXoWKIzVJqIBqVVClm6ircVlZplrsQlR5zSzwqHq6YBo0ZY2lk1XVtZJsFHjFtX4P&#10;s83XaeaeVIo5tq5peGONHjY6EcqHYtIq6iQwoqgntJYHSKEEmNxt11tyIwvKqo7sfDUmtBU48jU1&#10;J4YyRRzG2909eYbG1GFzeVxlTiju7bO6cnFuvBZWCWOuenNXjsFiMekU0eNhobwyztPNHmJ2f7Uh&#10;IWLYDgMisdTFTU8McU9ixjqI10M5RpGq5S0k00MEcYva7Fva1OdtmmurS93K4eW6jH4kI1BVI/RR&#10;FVIpJCTQtVVjABPDoObg1pu6MJbrWCKU0lQfQClKE5/z9QaLtPB1WW25m9y7gzVVXbfaZaf7/ExV&#10;cceMozTnHUG08PHHTYvH5TK1U1RrWdRS01KqsplPp9sP8OFZUNC1U9RHjW+3MKPPTL97VxHQ0sqH&#10;Wj0cLsQwfRqf68AiRTu1nDa2t9JZfQz3qNJrISUtBEV16IwqsTN2jTTVpowQlVPUa7xeb5sWtdn2&#10;YSpQAHxkWhbge8PwJYkmgxQmhwYDCb4oNq7fps9Pisds/MdrIMvPnMlt7BbrvsXamUq/4nQ4nDVU&#10;VLj6qm3zuCgp4aqCWkeY01CNCGNiJpuJx7UrQU9HRz0mFoaxKQvNVJMGWkiEktZrq5ZKiqgD3CsB&#10;d2Fh+D7I915ls/8AHbi8vVuuYp7XUF8N1YK4VI4CyALGxQAOGJZD3kkZ6Mt42b+vnLtvBzRu5HNU&#10;bYuBHWrKTpHhR+HBQL21IINKnuNOk/2L2hPl9ybp7G3Vu3ae6+yeytmybmraDC4efHmmXcOQodvU&#10;Wyp12xRY/Cba3AuDgNTU01hHSQC7SNIdPtZ00hen14+lghknkjE1d9xOaiRNeiSJaCV4aSnj8R4k&#10;Jd21EAA+yCDmWzth+5peXzLfxRSMkjSaqEg07gjEuGoQp7TwNMHrFH3A9tuZIeYI925+9yBachLO&#10;sf0ws4iJA3CsltJ4yKzYJrVOLUXVTPsff3WWF2pXbSourc5vXuRcfn6rC5tNxCjwW1J6elhraTKI&#10;7Y7NybtytJNSzI1CYaGjBCnzS3HtLbhwUdZQvALEVTrR0WUoHlp8hi8jWVEdFDVUtZjZ6eooqxGn&#10;P7ysNDgfUcF/ZpL3e1nt76/kt5CCXjqjo8bhkYmM1OjUKDK4DEnPR9zB7o8r8pI8nI1stx4ekFqT&#10;AAgByuuaJlZgtDTuOQMHgK3xJff9L2pjMrvauq6Wkw2Pr947s6z3wm3cnsrsrrbaWFze48xtbdmx&#10;N2QZDFbp2llXwKR/w+opdM0BmaJo5gkqKfEUORo6NpTPNXPTiijlqMgac19ZSg+CGWaVHphHWtDE&#10;00umJVadm9IHAC++bDtyW6kbikhRJFZol0IsyAmTtC6WTXqWoagjUBQoAHR1y794iB+bdm5T5kie&#10;J9wdzGxFSqlHeMaY4BqLFVjyVILgk9Ad3P1zR7zoNzb82hgNv7c2nhavO1+S25sL7ym2Rtbd2TyF&#10;DNuqk2/SZjIZyrm2jQZXOwY/FmSurqlcLRUyPPI6tK3CXBUksrB1khWodZWg8kr3YWNg7veTS39A&#10;AAbCwvcjt+bdxs44XgkSR4V0LJoTga+WigquCak4qSa4y9G5GWzijMX+MRqf1OHFifhoF+HGcmla&#10;16LdjOxMpj1o8hQx46orMLj5cRS5RMbQ06iOSKdVkngpqRKanqXpZWBmd5ah2TU0jE+8NWf4X9qV&#10;aF9cMsFPG8ghliSPUxHldXWQ2lP1Kk+1e3+Nv638TeKG8RZJCE1q7NTOlaMtNKnGrzrSpqUXNpY7&#10;jewbjJYE7hGGAk8RsBgR/Z9q5+YbiepuBgq90RbiiFLmZoqavx2SzDUdBNkMdVT1FQscJqBSSLVY&#10;2NljtqjWYki2k6rh2wtXRVFJN93lFSsgTWhbHVEp+3ZQ3rnplhpY9ckYbkg2AGklSfYpHLuzJt8s&#10;7PPatK5VVikILyU06AshOohtMVKmpYtUA6VwU9/YvciL3c2ma05ItbzaxEtJJpLYCMIasaA+KAup&#10;pK0r26aGpDGY2Fh+v/8ARduSfI7k3LtCoyuaeng2ltvM5GGmzeZMFSIFp8XXfxCarFDFKmOKsKh1&#10;NV5nqFEiwqnIYqHK17rJRJQ10lM8MVQwjkM1OrR1KCSF41jnidTqQNqK8EW9lVy+6cp20d9t+7/W&#10;2kcilqF43RqvHp8ZSJFZc6yjKpLOBUlj1mhtWwww8t7ZuUtsjSNEuqMVVV1cVrqIIFK1pWmkAkgd&#10;Atk90752ntGLF4zeVbuLYmH3TT7mraGmq8zFTYjdlbS1mHmmWpX7KsxOZkxsf2tU9JJHBVBWHkka&#10;MtGxUFBKIXaGlMcVVVPaVNIR0RQIp0Edw1QGgYayAHQgKDyTIu63tlucsD3W8+LfW1mGKsheTWcy&#10;LKzEHwisqFa6iumrNhalfNfuLtu0Tw2sAZoGWhYiQDV50JibhQilc0xU4AtbmRdwSYSDPbkqM/uH&#10;aWy8PJNjNwTCtyFBlKjJnIZPbGRevqMbJTYBabcsTeFJpZ6SWOZpZIdDIHKox2QKzVFUXijAiVWg&#10;MSyLG6ssccHk8keiIAcAN7Bttve1yvZ7VtYVpyJK+ICQzg1aSSgVi7UOWIJIBHl0bnd9strQbgsJ&#10;WRgudTGtTigIpSlRQAceHQQYXce34shtnH4iioMxPCuTfLYjckVdJhKuuE8klTXZRsHVUGalkq4G&#10;a7+SCZWjVkYFfbhh9syQ1AmaR4J0LuKdVgjhaWQXlkdAzQz1E0dgWIZyhYfQe/blzDJzWXg2rZYr&#10;u0jUa5vFaMqhJVGKs0RCpRgMUXSCSARWJfdDnLk/kP8Adu4F2sNxu2cRoBNOHZF0kavCmALBwQNI&#10;LUoAT0JlPvrsPsrb+4Nh4zGYncu3qGhxVNmMzLU09Tm8dtzGTy1O2MfRZaryGKyGK2jg8hD5Fp4J&#10;Y6Oln0STgmy+1E+NkhRUlQu0sMsTsrGNfEfDMqQ+qVGVNSC4P0Fr349hXfd22mKSG229tJDJKAQW&#10;PiUZdbNwfUus9vbn4T5An2U5r3DnTmLmDcLneyPpG8No/B+LxDJRamKNo9BQYIJNDQgUJQHZ+Fpt&#10;r4nbMVJi0o8bnPtM1jqmXK0mVaOqgiGKq6zJtjq+oUT1jO76SsIjEqHxMGBCOrKenkSaGKeOOOWO&#10;WMyIwSZYagEVFOBO/MkUan08XI+v09iXb726RYzdWMkr1XBFVLJ8EgaNcBjQ6sgcdFQaZF3mySXu&#10;4xVk00qBQVwRQ1owGfSnrk9YNjbky+16jF5uLF1GakwuaxeeXF1VHVVGHTJ7fqoZMHmJpMc0cf21&#10;XWz6QzGxvYpcge+8fHR1UkdITHTwKjEU7wuy2XxoxQU5RxIf6G6+r829lnNVxumz7fcXohM87MoL&#10;awnaNT0OtGqqjzVVqFpQV6NuZ7P9ybUJRbiUMQldRTJArx1eZB4DpZ7KoNzZXO5Xc2VyG5KrKmVY&#10;Ity0clBW5AZuennrMelWm5KmkSShcLpaUSRMo9QP0X2q8ThIomL+YQQtqtOXXXIztGJJhI8jE+FQ&#10;Bcg2t/toT5s5pivba4LRadJKkVJqVV+3CeRrkeXRDy3st1GwMlrR+HxA/wAXoT6/t6MJgMh2JUbh&#10;2zi6PBVe98xVSYnKR4iHH0UOJ2zQRV9B/CcPUYmDI4+Onj3A1S8vjEkHM2nk+o58nT0kMZjWplm8&#10;hOsRTLIq3I03Yot/p7AG37vZpI7yOAceTZ4j08upHl2l3Ca5NJ/0tf8AA3R2NtbG7zz1ZSVr7F2/&#10;iDQavtKjM4+mxdT6dF7UsW6q0gEf1f2wVkWFiUfuysDpBfwVGptIABKa/Tf/AF/YotOer/WdVl3+&#10;XetP+rfy68+yina9D/q+fTpRfEntfJozwbjxSxQGtmqaM0WK+1pTWVXmWKOsGZQz+JuLiMXtew+n&#10;tmdsD69ctU93LRqsM6CIreNtPra+om/t2fm2+nbWLbSx49ymvCn+hinDphth1ZM2fsP+foYdqfFz&#10;t7CU9MlNlto/t42OkrauqpaGrlyfmqjl1+4RsmgvDEwgA1G49XA9PthkjxvlYp98kpVAzadZZWFr&#10;XY2Ww5/Pszh5jRl1/Taoz56yPlw0V4/5+mZNkVF1CSo+z/oboWafqDuCOipcZkNyddz46ieaenx5&#10;w08cSVkdR9z5DJFljLMjqbaNQ/rf21SmiUO8nne4QMXjCuANIUX1JewJ/A9mkHM7gCFLXSvpqB+3&#10;8Hl0mksXQgL3V/1evSoXpfeLvS/b5vBUvikq5acUCV81M5JAErUseSn0ahHF6QTwn19QtynyyLGp&#10;SnnmYIFUAiMAC4KcSMhU/wCtf/H2nTfImajxUj+0n+Wn/L0kXa5gaf6v8PUPFfE/MxVFRId44nGF&#10;slU5CdP4aKtqyaa3irUmkZa2CeD+nleM/hR9PaQmrInlqT9tkGiqZY28SzQFIZFBv4pGYHQyn6FT&#10;7OYN2tlVI3U8eNWPmeAp/l6eO2ByKSAPTjT/ACV6MlS9Obup6Lb8kW5thHL7cxVZjf4lU7eyiVmb&#10;xdWlL45MvSQ1LIKynkgZ/LFOmovawtzCq5aWipqKqjirW+81TRsjQzGNIKmdHE661ITyQ8adRIN7&#10;8e/Jv0Uwfw0rp4+VP2qOqfuidqgkU+wf5+lXgOtN2biz26dvZvJbRhptrTyYarp5cbkMYuQrMxtj&#10;CVtJPhahKusE1WKLN3keVadY5Iymg6tQgfxaLyqJKOpYEaystfoRfJ+HjAeV1AH9Bf27++lJ/s6/&#10;n/0L1f8Ac8w4OP2D/oLpUn4/ZcY+WLGbx27j5FmFItbj9gQVtc8dKNJelrJMjBj6WWT6k3e3+PuP&#10;VVsIlKmiZy2n1SVKByshTxxoY30+tX9PIv8Am3v1tvS3DKPA0qeB1V9a40g9PjZ6U76D7P8AZ6Ue&#10;K6izNBjkZd9UkfgWo1Q4/a8i0sdZT/cNPkKmLIS1kh0S05eZFVhHf0tJ9fbfHW+Wad3opEBiiiQR&#10;1K61MfkIdFYgSag/0uLD25PuvhlisGr86V/4yadW/dHAa+FfL/Z6V56wngxeJood7Uk4hy2SymRl&#10;rdsfcQVEeQ+300080E0bUgh+2/X45NWr6C3MOtyUT/qxtSpjeGVXaujs7QqQrqwYFNWr/H2sO7dy&#10;vQ6gfUf5B1ptvnfNM048f8vU3anUuVx6yxpvfBVcFdR5mgakj2lWQtS02Zqaad6aWMzsawwinte8&#10;d7/QW9wqrOY5oZUShKMY3AaKpjdtY9ImUyTjSUTi1uf6+1MfMUsK6FIA+wfP+j0nj2uWKmQaf6vX&#10;p5xXx/3kcpRV2S3n/EYo66knkgr8LU0ML0VhIcXUQUFGqT+ar/c8vpta2g/X3AXfNZSU6QCmaoZE&#10;EC+dMctRLGp9HkkWQqWVOLgC/wBfal+dbF5fGEwCgUppPpT+D8+lS8vxx62KmhIPE0/4911Vfy/t&#10;sZrKVuVlrqzENW5OTPyDC7g3kMJQ5WdjPWtj8ZLXjw01VV/umJpXAPHP19xqDeSU2SNXNS1D/wAQ&#10;lpUkFfJi0iihjlQa1mpJjJE1LqLrct6Lt+fZTvfNttu8JhVvDOqurLZ+zQvl0jutgSdPDC8Bg1Po&#10;B/F+3oRpfiBWQbSocDQ5PGpDs7F518Um2It0rW5CsyFDUJPSV1HnJKmkyVLnBEkdQmmPVOFX6Lf3&#10;Mze/qWNKnHNQTR1NHXVNLOrtCKZnp5m8LRMlRJMUd1Y2ZEtf6n3a3vJbYqfp6kf0h8/t9enrLlGW&#10;yYE3WpqfwgeufjPkadJjrz4j19bksZvVN409Vh8/tfCZPDSrR1jZqKly2PplyMNZDPQUtDHOKI00&#10;euKWZmMfIH0Cbi3cyeQtj4hMwYw1H7zQRhUdSZD5wUqpC3BtZbfQ+zT99KG1CAA/6Y/5uls2wyTC&#10;mrt/4r+l8uhXyHxqirTSQ/34y/8AC4niGQxMcGIhr65jUU00FPA38OKvgKaOFkeH9Uoe/kW1i1pu&#10;GjaNUnwKTKhCeH76vEjLq1DVOtarOePqwb3td2lhFJI9R9a/5hTqi8ryxlmM1T9i/wDQXSvrek9w&#10;SVM9Xhe2MlhJqm0xqYdr7MqqGOQU32/7eNr9sziCP6tpgli+vvNHu0QNTiHGU0UMMQp4KWQ1qx08&#10;ZM7+OLRIroWaocl9Rvf6ey+fd5XUg2eP9NWn8ula7U0IqTqrx8vKnqeuP+y7pWJkmrd+56qyeUyI&#10;zGWz0FDtmWuzFcsOKpVqa9Kihlx8scVNhoESBIE0gNZvVxJfdkkzKWxVFGDoZY42qiAkcYnRpHY3&#10;jsgvazc8e72W9XtlCY/CDNjNQPMnhQ+vVxs5WpDn+X+fprm+OeLDySrvfdDspqkklqExblpawrjJ&#10;46cJGhnLSLb6r6efeCo3hGoAi29i2klkjAVJJo1DF/KHaMyRROyjW9wFPFr+/QbjcB/EMQPDzX5/&#10;L/J0pi2gso1nI8/9R6l0PxzfUon7f3+tNS09QSayHG1UrKYo6N4oa16KryUMbLHDDpaaROWa3Nvc&#10;d9yV1QbNt7H1Gj7gkvUxmRGqWYyGIHSQOeASfZ9/WQhtf7vBLcO8fPz0+hp0Wf1cN3J43jlABgUr&#10;5nz1D7OodN8e8DjIwtH3DvDDeV8QAlHjJlpaqDCwU0NFDWgvIJNIpryFRHr1WsLXIi7VztBuKNKH&#10;I42qpM0JFNO8r0M1C9NaWObHUH2dPE8VYC6uwdHLaBa1rndzzC14oha0CAgae4H1JzpHHom3vl94&#10;lEdax1r6cfP4/l69Eg7p6I7F6F3JW9hbL7D29nOm129ko9y4Wmxm8aTelHu1psFWYjsLeeX3XvbM&#10;02a2fRUmKno0go2xiUYrGdlnEjiNSw7apdLXnmSQIFdI4KNLANqcajjH/SAfx+Pb0k4RygU0FPz9&#10;Pw+X59Fi2QBqzhh9h/6C6B7Id67qdaOWnxGHqcdU1dRPj6muyW4a9LinMNNO8UPZtD5DVyyR+nVd&#10;S/1JFzNXD0lNMjtV109piAsskDR2EbsY5RBSQkI62HDC1r8+zba9wkEoGgsVIoNSjiGrwWvl0pWP&#10;QoAQU/wcfUmv7Ogs3L2Hu3P4KugiwGxMEJ8MKiqraDBbgpsq8tRksZQxZXBrnN45WGaqx1RI0t5q&#10;afyX0ek+r2IW06jFUWhsj9zOxqqiV45KzIK8caokCnzxwNC1rqVjNxZQfcxWNzvt8rK1wrLSqho4&#10;nzRh8RFVowP7QQTg9Y8+9s/uZvEP0HLXMZstqcaZIhBayls0J8SXS6g93A0rjqtTuagpsznqpo+u&#10;trZyix+0dsY/buZo6Lb2CpZ83VT5XOyzQ4GDMybhVZ/A6VmSRKdpKiVojGvDMv67Px1OmQTI8TkK&#10;KeN5VSMLIFXSFVT67Kfrwy/Q3Nwtu2xSRGVPAeNk4O5V9VVJqSTXFWHw1YacnHQU9n/bm82SZt1q&#10;sW6uO+QZHFwR4fisi6gx4UA1mgwOq9t37dyOdqJ9pyYjKUlBg1lqKety1Bjp6yXzYuirpvusy1FB&#10;WS/w6ohaP1q8stOANaAm2Cq+6yDq5nIRWGiALHydIDNc88AH/Hk2PsM7Te7fy/bTRQ2im4KaTKS1&#10;VBaunSQRQ49eFfPrJTa7dZY5ZriwLSzAeLWQ9+mqrQBqJSlSEADcD0A2MTGbUkydGmFpZ5Kqhlhi&#10;y3knkaj8rvNJTeGKaigqmaZUOqS4Gj9PPHlx1ejlY6qHTJNE8kPiGl1Vw5X0MjKrlrkrfk3t7XNz&#10;fsU9iIbnaJfFWJlWQSZBIoHIZGDMoDBQSoAoOkjbJszXsV4NiAuotXhN48hEZddDmmA+oEYatDwp&#10;1yqt+7ZOMko8rtnMTsmHnxH8UTJUjVAJiiSiyM7ZGhyXmqscYpEhiH26pABGJR+r2oZKZIKeqCR1&#10;KVFTJBHCUaZoIbxvTvVokdSUWGFJNQX0yKwuL8EMcvcwPf28U17exG3to31MVHisNQdYz2qBq0gO&#10;xakn8KihGC/Plq1xznbbPt+yTRgzOFQv+kwowLhm7mIrVQATHXLsKoTB9TbgDbVpNx57eWyK/DbY&#10;2/UZXMs2Mx8e8J/BmsduGHZdW1VgDJ/Ec5W0H2rVkslXQ1VLI0ehBqU46SFKGhkp4KieZFFNC8lM&#10;kTNqWsL1RsTInkfW/ncDWVa4JYD2eb7zyvMG1rtl3AsTvKzq0pNKfHGGUqjUUKAiM3xjSNIboxtO&#10;Qt6PuRt/M1lt9YbTJhSRCXIhMRAlL9vxBqhSCoJNc9ct1950+7diV22t34rFUWW3FLuTM42t3Qc7&#10;S0tFiauipMrtpExtFjqKtrqGip8VTwYGlkq2o462BYnjWlkYGatGRVS5Gkp4Iql6OCgknmWVhHSU&#10;MjtDEHZoWKwvVSNbSdf+B1H2Vy8vchy8oW1ruV5cSbirvMZoTR7hpPEkj/R/UiTsoiHWoyxelaBR&#10;uXux7i/64F48ISDaJ3SMWkgiKQ+EEjcG58JJGq6mRjQadWkago6aY8F1LX/H/bfX2ey+5aqPam49&#10;z7+o6jA5TXU7k3Pv7FUC1WVk2VNLl8TjqmtwWzcXQxulTGafxMZAxewxzVM8MisNM7qokmdYhG8k&#10;K3ISNLhI9UnBdQ1k+vuNE2+03AC2Mhhh1aY1IJCFqV1MCWJXBCtTUwouKEZXbJYwbbsySPsgg26a&#10;rSATtKZDkodYOsd/dUH4aBsVHRPI8fRZOOSSeGq8swqsbi6j7+mpKLH5RnSSWrr6ZaKSaeGlx5st&#10;K7w/cS2dH9Ogt0+QlkmkliSS8mkwTpLHDBFAIroJC2uIsCTqDE8i4AK+xJZ8pFbC3id0KRa/EQqx&#10;cyK3cB8LkUpoKjNRUsGAVbPz7tOzbrZ2l7uJ21iAQpjNwJAeALiNkjxkgmo4ahQ1VG3evstHi5an&#10;FUeJz0dNHNR5bFVkMdXmo8oK2N6mXH42b7fLTRSSpCaeekiKlJfFK0scjL74QZKrhpKqkrauaOQx&#10;iSGfxRkNDcGJkDwl5IpH/NxcE2+ntLuuw7Tebxt26bTs0IhV9MkXiyHRJQhwx1BUcL+E6wunuJqO&#10;pYkh2zcJrXedttAVccNT5qCBQPpAwx4Aj7fJhyOOo5MnQ5PbuExVBSTVD43LYkz1dQcfkEmY1MdX&#10;V1McMdNOiwF44mkmWFY7OwNyHOkys1FTQNLOtVC/MrpCIzDAqOY/FBCpOtyQSCtgFNzx7D+6bKNy&#10;3GSKxsfpTU0Dyg624MNbkA0atDWpwAMgdETXK/vubZ44KeGB3ahiqB6FfLzFSfKo4kBv/uZtPOw5&#10;yZ558RmHhp02xjKmrKUtfl3r6b798zmsikFAmKx1BHOFInE0s0sSBFUMwcY6mEBZ7SPFJYK5SUIg&#10;K2UOSgsLiwvYX/2/sivLG9dZbJSq3KHKhkJJBq1KNxA7jTyHRRdyTt4xEFEU8arSnr/q406TK4ao&#10;Waqo1rKGLKUb3looZ6V6iZ0rRHUnHtFUSxVEsYPkAjZw0Xq1e8FKtKrrZYlnYv6Ig7jRJqQESepV&#10;BVuT/T8+1O4zbiVJCyNbUU6m0qQVoaEUBJqKitPsx05tzyyWv1O3xpdQVPerBFrU1ADVJp/s9S83&#10;UZSOkqqd6nJU9EUomaDJLHTz/d0arVapYUWl+4KzreMPZgQLJx7iZKLIVcdqSheWFXZHEhpY9TiR&#10;AoRaydV8cmjTpIF7XvyPYx5L2i1nD3F3vEUEtAAP1WoNDFixhQmqhtVVDVJp8+og3/3h5T2zc5dr&#10;3m5ktbpTwaGZgTrKijCJlKlhTJBwfQgC7131U0lJTZhs7hPuqiJaimrqPO1U6YmI4eereTIQ7bx9&#10;VlIMtiVmSqLxGdFP7On6sGuaBquqpzTPDS01IssaVUwEjkLIEMYABAEMqMoLelglwx+pMLeQbBte&#10;4w7tZzSbrc+E5gRggWqFwzMKkh45ASqHUjSaWWlQJB5dvto3ieyeylDWyh9SUcEDOnuNNRaobBoA&#10;CKnrFlpqzbOAzFHumozeWzGbrsfl1o8VOlJiXkq8dTSjKT0rxUsyNLjamwiRROrz2lSIEr7V2Sw2&#10;MzWByGEqYkqps3iqzE1YeCKVZKeupJKauBp66nqcVOXpXcBZopIz9GUjj3Co3Lc7PdDd+MIdnt3J&#10;pRJAAaoqkEFypLAGgIYGhBGDb3D5K5X9xuUN65E32MTbPexMhB8UeGQQ6MNDxsWR1DrSQUZePTR8&#10;du+d7/GrvDq7v/qisgj391Hv7Ab82zT1r5MUMk238lT1U2Dz0dDk8ZX1e18/RJNjMnFDUwy1NBVT&#10;oGQuGCZxm3sBsbbVRhNp0VHiaGpNJLl5xjcR/FM7UwU0GMgyGZylLi6Ssr8g9JEvklJDSTGSQi8h&#10;Anqz94Ob97+l2J7fRatDo/0FmZ4y7vIdMUahmAjDMwLfpKQ+adYVey33FPbf2t3/AGLmTdS+9b9H&#10;PM1vdF7q0WGMUMaC3S/mRhE5cUKqreJUoujNp/zb/ne/Ln57VVbt7clbjeuerM/t3B4qs6rwEOM3&#10;RhabP7fljzu5MvhsxmNuU+48ZQ7i3CkVVHDNU1M9DSUtNS/cziFpZJWMgNHW0ElPOscLrMsjGkgc&#10;qIo5AtyV8l3bg8c2sfTx7BPMN+d42bdrTcrZpLlGVkHjygHxHQnz0UShIyMlSo1nV1nou1atx3Nz&#10;ZBlYRASalBqFNTpBBrwUE+lRjqoauy1XV0lXUVnmmq6GU1dPevrJFL5OeAuHp6lqmCro9fDK4Ify&#10;DVdjq9wclma4VSGlp6Oakklqso0kLiCV8hkpEnq55qcU0MMMlUyCUvqJkkYswLXPsa7ZDJzNaXNt&#10;zZzFLC6ARhTCHWqllcgxkmRtVPFahkahOpqV6jvlD2X9tPaK7u5OVeVVs5b1lEkwmun0iIkBdMs0&#10;1UUOwjjXQqcFFDToyvYHbO6PkXh9vJ313LvHL7g6/oKPrnblFmtoYQ4Kj2HgKGPG4MY/L4R4s5ks&#10;ni6gCmrYquiqZhSQxCOqKxpEkiirPvsdl6zK4r7apqTBHTzVFaY5KBIGZCHgpfPDUa9QspsQWv8A&#10;X6PrNytyysfLG2K26XUihkljV0UMaO1FdozmmjWWIVEGAajpD7n8o+4W9+5PIl9ydzckPLG3a2nt&#10;jbwMZ2dF1ESyjxFA08APIU+LCZ8vTvXeI3JsrGQjtPJ5ikxI23vrCtufF4iGtC01fmoKfDZel2tk&#10;xJNWPLB554NCxRKqxnUzFioIcdLWUmPmiSqrJXnmlV5paSOKJkaUiEQFYZVjUqwBUKyuPUPazd77&#10;m202LduZNtvja7VojgRwsc8rOp09zzK8iOxLKxRlcNHqdBUHqad1vObbHZRfcu24W/meNZO6IkKH&#10;oxBkqoOgtlRXFckisWWt3JRYLdW9aaurMJsqGii2vQ5mjwFLuPK5bPQxzRYiOuyGdqps3tysz88d&#10;S80tDUCaKSlc/b+PkLekp8HQV5jhw5dXFPKYIspWUccQiSSMs8qxTvL5hLZWAsqppBtwQLsfNTJs&#10;V3Nz9b/vSEEJHK7eG0YZw7hUjwVAUO60Dau9aMSTjn94Xlv3N502bbo+VPcttn3GOOV5IPpIZjOB&#10;Qr/jLlTAy947cMZCHFBq6cOiO3Nn0e4K/Ld0dey9xJkZ6fB7X/jGWzGSymAymXrZJqyqpsF91DRb&#10;mjqMn+7LR1siuKip8kY8hZvaI3pRZmqxeArMbU4t5my9EKhssKnI4yPE1FXE+RlnphorstJR0UWm&#10;GDyU4lY3MiqLGVuT+beU9s9xeftoi2SR9ims9BZmlt7gSRW1IxbvHr+meWQtEr6ioqrOyDUpT+1X&#10;KPOez+z26iys2/rSY2NtR4G8ORnNZC0kjwOGbVKyyKVU1QBqCpputO2vjtifkX27kOzsVu3/AEUV&#10;HXe5aPaz7CxtD132bN2NtfCGn2jtbGZXbsy0PTg3BlKhlrc7JQZ2aGmgVUp/32aJ3wdVV4GGqnny&#10;OV3tV5fJ1uVpoNxbvymPwm3aeur4quvxuEWi29kcm1DhMdGIcbDUCd/JCA0irK7gcR+4fJ+37k3L&#10;O2crvFsFjKYkldzMxW5I1lhLHrWN3Z6hjQRkRgRpgYTr9x33kPJO58+yc+iDe2ZWksY9usNcjLcP&#10;ErPeLuCQ62DNM5Valv0zqYKerIOxv5o3wl7C3js7qSP4UYnqXqPrXCR7JoO6NpUmO3B2FuTG0+xD&#10;hdrS7l2LW4jrbFU1HvTcjLHuWsXIRz1GNqvKRLJTIrsW3d3T5ymaGmoKuMtUjxZGkqaeqjEAZX+6&#10;01TUzVkUkDNeSBJVDDS2lzp9lnP33dbnZeYXk2zc7W7s47f9aB41tRE7ISkbVnZlQsU0jXqVPNgo&#10;Zs8ebOfLD2SsNntOZ75txn3KRxGumSBqRCITHVEk4LAyBu4x6i3bipWubtn+XJV7d3BuOu27vPZ0&#10;kGzdmY7I7t23u6jqtv5THbmzU2WNBtFcdSzZ2m29VisxSwxUuVydNVmmk+5hNRSqs7pnclDvHOZn&#10;bVBsfctLtbP/AN4MJuHP5nIbOwW6KOu2pt7N4k7q2FF9/WUcuKzG99u+amgyMKymhRGm0yPFHG4B&#10;uL2fl7l653o7U1tsFm/gwzwyzFxLKoYO8fjKfCIKxgmPSSwYdwZepA3n2z9uea+V9q2/mTYI9yhK&#10;u9pM0t1CZPFlSaZ/DSUBNKaU7wGNcfjHTN0J2+elunu7t4bow1bvXZ1XtfL9Gdc7D2l3f271tujb&#10;Hbu79sbs3P1p8jZttYKiqds9hdddLZ2Gt8mDyUtBT12Tz8DiFxLWH295iuxtDVSJHM+Sp6qppaaK&#10;SFIaBIZnbQL+cDgD02XWZCVsCSPYo5O5N5q3/arLdL6GLaGitrmZ2nc3LTIqM50xxmoqVJDMYwlC&#10;ATpoZw2rlOKfbLTcbDa1trayjJZvEMmofACFL1wdQNARmp4AkI+tekN89mbfqdwUUOM2VBs/Y++t&#10;+Z/cudmze4Mzu3BYsz1rx0+2MS2ZqKeWEwOxqJFoqWCIyvLMPCC0qooKXHvAMnTyQwyoFpK6nXzs&#10;jztFHrMCytojjaYGTi4Ck8eybY9w5m5rhvo+T7v6vcdYNxaMEQtHGJJP7aREDErEwRQw1VVKMzBC&#10;y1nuW6xXf7rhM6OVDLqjVhpznUQfI/aO0VPSO2N/pE7Apc5S7Cz+PylVlJajJ7k2dm6+noZ9x0Wz&#10;cZkd0R4+syS0sVQlXWU+HeDHRtLAtbNURxoxZrCZDkGXHgy1K1rES05iRZFhjktGdKS1EKSyhCAx&#10;At/QkG/sJX/LlxFvaxPtLWL0jnBZg8hjbWassbFUPEdyqcV0cAEMlrMNznSG3a3gi0lUJDs1RUli&#10;ACpBxnjg/LoPd8bTGM3O6YnE5fEQPDQ7ioHzFBjaPPRYB5q6Oiqc3itsZKuxlBViB1RyyxvwG0AM&#10;AXHGQh1Cy5DyxSSCjgo2aEQLLColiqIld9cVQWVtQDD6cAeyvelee9ig27bVW9KeI0pBDMzFg8bE&#10;qNQyqrUGlF+I1Ji/mfnyHkTl65513XbXtY4pI10CTxNfiSLFqDUKqBqLEFQKCjNXPUvH4ncu481Q&#10;bY2dtOGDc38Hzm8clu6nx2diz8+HyOHm/jeMyxiRKGq20aFVFMDSPc1ABdw4T2hpKaKlr2cSioED&#10;tBUNbVM0UTu6QhkJcBnmuLXLW+vvJhN/vN25Wg29uWTZXV4EmhCkxwF9IjkdvE7NaJHp0vQIZKmM&#10;kkCZ913f+tnK5bly8WMTBSGRO0F1AbEmkGg0mooCKUpWoNXV7/yO5etKTZ02yG21U7jr6Pc23MVj&#10;Gk23sj+PzUVLt3c2YmSvmODFfS4jbSU7LO0UVO9WHMDlmAQ+7Jd10lRtyl2vQv8Aw6WpnpMrPPks&#10;NR0EUE0YgooqsVdOmXkj+5q2mjFC4l8kOhgfLdZO5Qk9sJL+9v8AnK8Sa+t0FxDHFb3UkismgeK5&#10;iZoRWiRBpV0H9PS4j1eIGPbT255f9uJd63nnTe2v3iEThhFJESC2KLDJKiBXdfiUh9VcDPVhPxky&#10;/wAKN9ZTuXd3yqzkOQ3ZtnAYfsXq/Z+zeve6N8b0kyu3jT5zcu6qKv2flMh1fjwmA27R4uofeNFJ&#10;i3pquCenqaeno5BVFDzNL8isLs/FbsymB7Aqt+0dTW4f+BdY9j9U5LeVNsqDdH8XNZiKDtnDTbN3&#10;nn8xjqOMVVDI9NUUtHI0cNcZk85mbduavZPctrv+V+WoLSHbbqSSSVEtLzw5WggJqk7pDbQyGO2h&#10;JuJlciQusRaQRMZs5g37kncod8TaI0AfQyLGs3eUGADKkMcbPpAYvgEsAxw5uvzHbX8pLuqPtfov&#10;oSX47Yfoncmew/Z26arsX4u/KbaXSe5+z8fscbLxlHlu1ur6zqTH/GrbVGKOiA3LWmroXylRVvDQ&#10;vN9v57E8DW5CHDhp6+NpxWu+j7aMRU9LUpqp4EkE8iGWC5WcBnCTA2ZhYnAL3V5D5X2/e7G82QNc&#10;Wd1BIGA8aORXgYIC6yL3a1NUYCMuFJVNLL1hT7Yc+7zzNz9zlZcy8pPtagRGIC7jugSiFXUGKNf4&#10;FYkj8VMNWupV8yuo+mNs7q65qOlK+pzmDyeyZsTXU38K3PhtyVO5tv1Rirc5khnMPi6jL0W5UnFT&#10;i5/s6KaqxixMYImk0hmrsvUVlUrQg02KdVpwsLfdyyS1U0JE0bqVR4nmdtRYKUKLYaefYh5c5R2L&#10;YNl8XcWjvuZhWcJMr26qsIVRHJTU4Cxtkr2uxb9UqC3U93uy2E9qm6Nuha+jRyVKMusDCrxCqRTj&#10;pNa5PWPa3VuxsNtGqm3DJTZ3uiBshvUbc3FDktm4DCbe2fi6j73b+5Rkqf8AjH8XixlLTz06000l&#10;JXfcyRefWt2daGiixrNUfcS166FZUKCNyVdi1U6qrxBnkb9zS6lTY6foCEOYt0l35bSK3tY9vNCK&#10;V1ImKmJHYCUqVJ0BkcECmpaljGMXPF/zfdbly3umzKNuhJWNzKpamRULHGhoW4apCV8hQ16Dzsnc&#10;z74we1pIcRhtlVccuSipmpojFBR4uoxVGtDs2HcOQrBnWwmNxdORj4quCpWVKiSJqk/X2ocfPRTJ&#10;poJR+yJnFJHBIFEzSiUyyVJso1SrY2vy3P19hHe7LdElF3zW2gzFVMkhAZ1WMqqpGlT8LA5A+EUr&#10;UkRfzJZb3yddPYbNyk8kMwVhcLPEAgGWZ4pGLUwVFAaAkkrgFDZnHZqtqIMt2RuGXDV0yYymSfNR&#10;Vk2Ty2MhoKegx+PxOIpIWkVaDGSpKPuHp4ZI40WMsfqoZciIfEBBIJoo3crHqmaUxhW1RAjSAtyf&#10;8f6e4xsuXpL6a4EV3G0LsApYhAoIPxZFSaDH2mvmZa3DfLbZ7f8ArBvlm0EBC1IJlIZgFA0xBiQS&#10;QK6BjuNPIB8ftL+O1iUmMydA81bX+CneuqYsVBHHIzEff1Ve0NHBoCqX1SaBqN3sp9uVHPJWxm8m&#10;hnjAeIrGxVmVWIYhV0sAwuD/ALf2Sbxarsl20RtSWRzRiWWuaKVBqGU8QwNKefSjZeY7bf7K3v7G&#10;VXjcZQH4D5qaqpqPMEA1xTz6Z85t6tw2Uq8RPGZRQ1cz09ZHDIKaupoZJkWppHV2EtLMIbxOjOr3&#10;/H1MKbIz0cckP3MFCsxdbyU1PVMxT1mxqIXDSlfVoUn+un2M+Xty3uxVk2hXkQBaqpEZ7qgZHfpJ&#10;r3AjgRUUPUPc+ez/ALMb9zNBvPN/KyXe5TAnU896gOn8NI5wnEjt0/KhFKjN1T2t3PtrDz4nrfcu&#10;5qbEUTQV9TR7eSjp/tDWMKNa4tFTiup6dHkWJqlpBZmC+QE29t1RlazOJFHBlDHBRsFMJx0HpMsj&#10;ysRUPBTylSzM3qZlW/Fh7HF1zHvG1Qw2HNe3pea1YxOJoozRadrCAMGzTBo1dWkmpIQ8ufd69mNl&#10;3C83XY+XhtvMd2pqfHvrjxGSMhaCS5MaBR5hVBxqyMCPuXvftDJbcw2y+0MtFuHbuAhytVtKnhq8&#10;HTfaGuFPHVRVT7ZpKmaeSqrMVTJplJmBUkEK1/YFVexewtzZTIYyfsrL7Qxmt6vAVWBweCk3RiQk&#10;b05ixeYzOPyGMNIsUETGOtoatgXZQ7Kfcxcy+43KFhyEzpty7ta3mmNrfxpYorU6zIokKmkpZmLM&#10;VQu5Gl5AgFVnsvyVPyZuW/bPFyxq3RtH1V941DJh2tytrrkU11MoEbqFyWAbtFtnYv8AMB+G+H6d&#10;6+3TsH4ebM7w7NzG3arZ+7tl9nbw3vWdLDLV1Vj8/k87u/rHBVWJq9w7sqMzkK80tdicnilmNLHU&#10;NBHIiJ7EfGV/93MFHtKsy1ZuHJ0tBR0c2er6Slpa3NyNDH93lKymxGNosPSVlTdjIIoaenWQ3jjC&#10;WURtf8gbrzdfQe6237Gm3co+JXwzcRy+A8X6KqWd45pS8kfilYoM6mRFjUJTLSDk3do9uF1vACW6&#10;MwZqoRUsQF0o+rzAGnUcVr1Vxv8A6u3N2DV7l+RG2etcF0v1NNuapq8LsHE79GdxnWklJnZ4qPaN&#10;HX7z3HV7/wBzxU1Uhmpwn8QrJY3sZAysnvGmReloGm+4V6iO9NQwrDG0nlW1VLTwPMqU/wBy8Cat&#10;Oom3NwCfe5OXo+YeZ02radnYWtxWSSs+lWAVlDsCwdYlYN3FgAVIJJXrybbZ7rzTt8VgqozB6xNV&#10;hJ2k6vEYgRBFBY1PAUJ6SVD1xD2RuzF4baGDrqF8y75ncVXmJqxNrYrCnKjbZ3fka6hGQqI9p4/J&#10;1ciS1bq3gniMOiaXQHaup+4dvd3bL2/v7ZmYjz+0d34pMthK+mopKTVEjPBVU1XBURpV0eSoK2F4&#10;amCVVkhnjeNgCtvYQ5x9vbXkhrSRbNobioqJJVeupn0laUDKQpUsODB1bTIjhU+6bNbbPDbh5RJK&#10;D3V1CuahlpWoIHmQR5qGqofPl/8AErfnwm7V3R0d27j6XBdj9d53+C7hwkmZOYosljsqFzm3N2bU&#10;yNLjcbDlNnbl29U09VRzyGGqVZvHUU8FRHUQQrSKmp6R2maK0pmJ1oyxRqsarpawOgBrsHJtwfp+&#10;PaO43bc9xtf3al2TZmEDQwDklzRhkFiQApTTWlKBvQI7lsu28w7jYXl5blmgrpBd6+fmpQnIHbQg&#10;gaTUVqAS57MzU8uKineoxuQw4pUx9Yk1VNIaprNHGqKs7SUs8Uc0EaK2l4lsfyYdLPNLUvPSU3j0&#10;SKpBrZmhWpiDmOaN4WVJJHiUqRY3t9eQAI0n/q19Cz7kDcIutWFtEJPDcrrjdZVYoqyUZWahoSNI&#10;6Q+4fJ+0c88sbny1u8pe3uYSqHTIgRiGzSOSJ2CsQQpcCmD0tduZ7/R1lMFlp8m0WSw0keUoamDa&#10;u3qyuehq5qSLMYfJUW5qeq+0giqgDTVE0LsiOxEZDD2tdx1SbqoY3kxUGPycNNPTJUzVMuQlMQGp&#10;o2pSlHFEPTcKrDg/Xgezvm/3gO63u1RWtncLYQTiV1jnVElfSPD7jCSArDLMCc0oOsPPYH7sG9fd&#10;/wB23vcbfnePeNruoiFtvoltWVgWOpZ/q7hjggaSoB9R0Yvvb5p4XvLcGwYKza24tpY3Dbqxeb3Z&#10;k8Lvenahzksn2NPR10MMez6WOkqaKUTSiunjqptUzegcAo2r2/E8MdXJmJLSwoKcz0yoin0ARvod&#10;HCm7X1XNzYtx7Rp7uXW4XEK2PKEUcqSmSQrIzu2CA4Vk0B1UDuC+raQSKZQ+1PJk3t4t5BY7g11B&#10;KUKp4YXRoMhahLyE11Die3SKVJJ6CjcXe+Wye9P4XVdT4bHZPau4MhNu6TB5iqzdTlWieSjkytOs&#10;wqcNHX0NHGFgqKaIwtpExhIIX3irEpjQY+jWaKpakFU6yBhHFF903lk8qKzMugsLfUgrfj6eySxv&#10;dwXft83U2s8FtdtCNDDXK3gjQumQooYmlWIVQQxBB49SlH4h3efcL2F3tmKaYq6WGkBSPEpmukH4&#10;cZzWhAW0WTqYdy1+UqsXnMZja+roY56aolWbLZKPDv4Kcw5OfFxRPXeNLTyiMI6kIwsovzmqEnip&#10;DlqaNEliZHeOWUNAqpFpeVVUGUVLpYKBZQRb2ntbJ7O73H+qm5PJLFIjJWNV8Vu+qxkswTwlJJYv&#10;3Uzwr05Y288KzNHLr0Fa1GkMTUdpBalOOMH069Djo4stuHK7GyVXVU2Mr4K+ihylNFRV2Qkq62pg&#10;SlxhoZ5mj/gkFUJJXjkUP4SSoCge2GveCoCSU0P27IjRyRhiYGYW8LKzBNJ0KWYaV5JJ1HkDfluK&#10;fb7t03G5+pgd1fxGp4gH+i1Ua9Q8RgvxOGQY01FDe0iuIXkZZQwwcgaqcWqCPIn51A8ulXs1qehy&#10;U616tlKaorsbk58xWSU9Tl6GiiDrnoFxweeLKCpylWqFj5Gmhh4WPU2lupY6itMEDxVNF9xqVJNM&#10;byJCxJSqEbM4YG/AKkj8gexbvt3t3L7bnd2t/b38sLlmFNKmWhVo9WR21BBDnLCqcR0te7+m8eTQ&#10;rqpJoTxalKEgA4r5N0LW6X2t13ktwVNLuvZ3ZkmHr6DP1eLlxGdhxGa3JrSizW2BloqbHVhXEQ1L&#10;vJPTZBIZraoiTY+5LUsFLoZKta5o/Mnk4idZNUYkaSOFURyCoAKi39D9QSe93XcuZHilm2aSxjEa&#10;aa1dShFEVWYALqIJCt6EKFBJ69e3dzeoYxbPDFg0OQR5AEiucmhIp5DpPbp7A3bu6ny2Ng2xJsTb&#10;m4otu1lRhIqeqrKGWhoaWqm2xSY3NbiWszdPR1b1VRPHC9YI6hubWAYcJBHriGmURkgM1mDNCHP7&#10;iEsyGQsCoAsAAATx7csp7gQ30k0kDT6KKreHTxtOkCQFQ/h6SW1lixapRBQAJkkljS61RKzLTzFC&#10;SKGtc6fTJqeFOmLH5SrnpsnV5GbDy1YpnhpITSYBfNnUpKWgRcyJEhrzjWx80ksdS0jOalC1PGCW&#10;IjTMtKkksjLCELB2kbiO7FVLqbhCrP6vyD/rezvbvF3+exsDLLNEyDuVFXUEGqRBIzRtIpoCmojF&#10;QSAai30p3RrWMTFWcHOkGmmpoCSurB+Xl0sdqUGS7Hzm2dpUi5rc7VcEccUWMwtJS1uRhx9MtVm8&#10;RRZaepoqvPQmOiV6VZnTgumlNWoOVNWhqfxiWcmqWINGXvAAjiRWVfHKzO7250KwtzqHHsN38W4W&#10;FxewoIUso2JqqDxDnTpJ1gKEFaqJWVgSFp1Ft97ecqXO/bdzHc7Nr3GzEoQ+LOBSVWVu1ZQvBmzS&#10;ucEUFEfuCbc+2J9y7VUY+iwlDlnkrDHgcUMyz0jpRiinyUU800UFJEjCSljyU1MxdtH1Le1FBm4V&#10;WoFPD9s7LFNLMUSRw0aqh8cf27rM6qSASRcW9kO3x77tLxTXF6bmCYtGsasYwRqLDW2oGNTUVCDH&#10;EHqGOe/ZjYeYW2hZVWK3tDIR2s+rxNNaFZlII0A1fUD6Dj1G2pn98bcFHVDKTZeHcP8AuEocZDlm&#10;x9K0EFVNVJBXVE8+rF0Es9Y7lIQihnZgwPPtrrc01XAlGkI/zZC6zAwkjLGYaYUhQq4ZvrqII/1g&#10;ANYbree26mvDFaxyUfQrkq1SjVnYtqFSSRTVqoBWmrq3KP3ceSeTOaLzmu8JvbyRQqpSaFUAULjT&#10;OwJoFGV8ieLE9CpWdo9nZXbGPxFdl6vD7ZwG4Zqqveno5y1Lk5pBj6qOp3PPHUTT08dTI7mK5aOa&#10;QhePX7Zg0sN5Qss9gWaCNkikc21hUa6KCWHFzb3S9ax3dTbyeHFIDpSRgXUKKjOoVLMKAliBxytc&#10;TfYzwbZFLBtyiOJjwyxH+9An/B0hpVwu8KumxORrcTt/VXU1BT7myS5GsxeOxpnkiaesakpKvLzO&#10;yMplYxOx0nSq34iblyu+HxdWm0sniaDPusCUNVnKN63F0xMkK1E1RR0k1NJPLHSlzGNaBpNIJAJP&#10;unL3KntxqR+YeXJr2wjJrEkssYkbUdIZ0rMEatFCMtJCtW8MHpVZrsZub24ksSbGYAtF4j8VBpR/&#10;iFX7jpA404AdCj8ecL8Tcd2dt3K/JvYnZm8en8VHmn3Tt7qzLY/Dbnz9dHjcl/d6mp8nkoDPRYPN&#10;Z2KkiqWhljnhild0k9OktG09v7uxNSKjdfYNXuaQY3HLDDQ4h9vY6jrsfVVUmRycCUtfWTTw5iOq&#10;RXp6lpdIgWzctcYbvuftrzNOG5b9q4tstmcRuHumnaYGF1CaH0ojKzoQyyOF8MkVZy4g73n5i3rc&#10;p5P3U4thTWgVYyqaQASDoBq2luNKVNa+Zp+wvkB8Se1cdJQdAfArYPROHrd67hx24a3cPYOO7Y3Z&#10;u7F7z2njcZgdsUQ3VtPDVew6zaGUw33dNkdvZClEctTPqjDz+UDy1DRY3D0tbkqiSoSpjEr4x4Jq&#10;RxEZlhDSVdNK8sXlZtaEKpKgg8+4/wB75X5a2i5try0vYnumcxlVDt3sGfRG7My0RVaoYUqCBU0r&#10;iRyz7ve6fu7z3vPJPJu0PbX8CMy3uu2kARFYa2tZ4oEbWR4eJaioatOi4b96I646h2/tnsCv3Hhs&#10;01dmP4W+1qGnyNbTVuXaCHLVONw25IqrPYqddu4+qjFYtRDZZZBGgkPtB5Opx+cqKjI4FKOnYO9I&#10;7xLUvUqtMRDIBNWgxyiMhwWCkBwBb2bNfvyS9ptt/DeLZvG0yW5lrbo8gYJVFrIJNaiqalopkWia&#10;iOslfbn2+9y4Ni3Lkn3YkW7sqx6JqW0UjL4hmYGO0kPmVbU0geooQanrHvrcWF6azm06GPbW99rw&#10;VOEpN9Q9Y5fc8+d2fTVG59utNhcrND48ZmsfVZjw0sj0XomWimcCaPWAHOjdkp4MdNTNMEAV60yp&#10;+2oZQJ3RI2CqFNm4BIvxc+4mv7qf953vMVjuSW80khYQhGOokE+GrOcmtSBqamM0Fep45g5Q5X3J&#10;GnuVV4RwipKKYyS4av21LCh44B6JtktwZRczmd2Yqvptv1GRyUtdFg8bTzfaWqJp6w42hbIS1UjR&#10;QVLI0QkqHaPSLljz7eaerhpKTVJU0YdIWkNTKwWNY1Aa8kkYMcKKxAZmve30v9Vcs8t+ziSO+BDh&#10;fDjRtRZqZVGA19qlqaWjVASABjrC/mrkfe5uafqdg2O0bacgq06E0TxD/atJrQaitNIWRmbSx0jo&#10;ZNtZiizVG+3cu/Ya5SvymNpaLF7dw09bUzZCvnxsCin2uy0/8erqyip6hoIWlWCPSvjuWsrHHkaS&#10;u018ImnglZZYoEIpoyUTx+fzSRwVHifTqQslipuLKbC82z7ztZSE3UazKrAzOvivoZi4UwlpIwwB&#10;FQhoBpIqApM1ctjYZuV5OXpIRFIVAHhh0RcUqACO0FSBqbUxrU1J6YN67J3jsPe9bit1miocpgZp&#10;6TLVOVqaXcuSdpJDXHFV1NQZHPYj+8FPBWpHU09PL46GYBJbOjEvNJi46ueWZEUCpT0vUVMrxrIE&#10;1KZYPuY46hY3P0OltPHPsY7BuE+8Wljtd8sn1dmGP6dsGLhjoUrKkKmLUCGKpKdVCSyUJGMfuVvN&#10;97ewT2O074ksE0mnW4jVg1Szfpv4mqgGkEjSKgAMTQjd1dkabsN8JS7gwGRSLaRFbNiNo4FIq2ux&#10;00lNQJT0G7KTBvkttHIQ1OosJqoSy6pDoNgVJVzU1RgYqeukSOcK7eGKMzeRYpo3UyyUyFVQIuke&#10;s3ub3I4V3s227NsW5xHb5P3tpNss8xKSDUxI8PxCdZIoTXi+cDhDfJNhzDL767NfclKt1sTXS3Tr&#10;G6RoG8HQ7vG5Gn9QEAAVRcLQHuFXctdtjEfH3esG7aKvod9UVHTbMwOY3ZR5Zq+Wlqc5VVcVBt2r&#10;ecx1dRNiqkz1BniVWZQyNH9PaQp5aOuoY4pKNmkXWPMKlomSRGBjcRxlNYZuPV9P8fcLX1tuO1bz&#10;PLa7iot6AaTErh0YGoLEGlBnAz8uux6fU2zQ3dxONWnKlQR3ChGoD8PGoqD8uPVasy1eKy1a5q6e&#10;tppIY46My0kskQpWB1yqVJtIsV2sVuP9fn2z106rTiNwDO7KONagxxs+rWG9IYnTyP8AivsU7JZS&#10;zXzzw1+jijZskGjMBShArTjinnx4U39O07EKxC/Z/s+fSl25jqqpyVTV0XkajxlDUVzu2hmjl8UL&#10;0pi0xSMw+4FvGEOr+o95KWuESOulW0/trK8wVrB2CADQ7sQCALe2tw2qS5lhkMjIGAYqseoA6QGN&#10;dQABIJP28OiG4T6dWrmg+zyFP29dT0EtdW01SYaqOmnH370NJRGaKSSOikFTOrmohSKL7iNnPquA&#10;1rEDl5WsjT95hZ0iKoE/ctqY8FGVQFcsLGxsb/X2Gn2yaQpaxNVGcVr2jhjKkmooRQ0JFBjohRmD&#10;+JK/cB5Cvr5eQz8856TtRRVVTR/YU0ainqayKSaSV0pwfCkaRWljYGSeIQkaSFJSy8fX2nmr5f3v&#10;CwjaUOtx6mVSoaRlYgfu2XTq/NyOPYz/AHHB/iy3aMyRhSQairA9qkCoK1Osr5kAmvDo4sboBTJ4&#10;VR6V+3pUybf/AHscmSpagpBHTT/by64zPO8rJTU5CxtqhcnzOotx6x+AIU81VNTj0BKVCLOqRgAg&#10;H9Uliz2HNyfZ7Y7bttjubBpte8t+Bi51agKnSCQvGlDw6GvLskN0uu3NZxXtzQ8fl/n6WGJwOKxO&#10;c8TumU3G6FY8NUPVmGbyws0l4KcB6ZzA+hUJup5ufp7bsjLXJhaqXb5oZdyRU9WcdSZN6ijx9TVt&#10;E/2aVmSpaXI1NFEsyreRKeYojEiOQrYtz2F895PFdbe37skUFW1VVSCadp4o5qpapaikgUpSu47f&#10;vF/KY7WAiNhihX5ivcRgUxXHz6V3VeO2NJ2Zt2i7t23vR+nsnnNv1W56vr+Wmq914zbkOUVMk+3M&#10;PnszgMBnpMhRrPDoqK+hMjx3iqacAn2udu5Naiko6jJpS0eQkoqGWvp46qTKGkyrwp97TQ15pKNK&#10;yngk9KzpFCJCNXjW4Aijftk322McL2kkcQB0qFCDRWoqCQ1atpXWK0GoEBqdR7snK3Otq5n3i1eI&#10;UwrCJmqDp1llNO9c0/DULnSSQ7702Phts7h3Ngev03VuTbmP39vXG7X3ZWbYyHXGI3h1lBXgbLzL&#10;7MzOYzO4Ns5XKRLJNJQV9fkZaeOVImqnMbO/PKplZCZMfU04gDXBljE2oMilWSESRsCh4K8kf0/P&#10;u+yfueIrFulvJ9QRmlRShYfEDSjAghuGKV6F+2tbiYwXEmqWvBRSnGua0/ydJrZlX1nFNT0G8dmb&#10;p+5ZIUkl2/uamws8KLKEqWqqnJbdz1HKlSh1RS3hQn8nke0VS0HYjy1QzlXtf7dZNVCcPSZVZXow&#10;Ufy1C1ddG0ddq9JEQlTgm/49iXbNy5YRGYxzBg+AQrBq1WhOVVad2QaY9QOn590VR+lasD59wIz/&#10;ALT8+jU7/wA1/L6ek21SdHbT+XFbn6zHTU+6G7a7A6MxmGxG7pUWlpqTDVG1+u8umY2srl5Wqq2T&#10;ES6QilF1l0454bpxlNIlDtrFZeobSsFTPmxicfTxnUHlrm+yqK93jLIDHDDMSTbULcmex7ra7tuE&#10;UNrvtxZqXFARJPqqGAppHYO3BoQQ/wCGlevW2+8wRyx/R28kqk8BKgOrPDUKAeVSAOpfTOB+JO6K&#10;7B5Xd/yp7a6ww+OapqM5sfFdNZTevYGcyNO2HakxPX1bhd3wbEWjzK1NekWUy9fimheFGegZZeCm&#10;9vb/APkDsHrl8lt/qWm3VvuryL42nqtrb223uPGULVtFLHiq6mwm7W6orZ/Ll3ipfsImqqk+Uvrm&#10;0kHInkk3W88wX+3RWUN5y6ts0ssXg/ThEVaa5prgI9yVlKadLUAPcZBUtI/tXd29nvG+8x+4vL8/&#10;7mjiVvBZ10yL3oxLwo5IQ+HUULOWBGFYG+P4JfH/APlX/Iz5C19JlvkDuaHo3Dde5fdOQ6F398b9&#10;69L57K4jbGQlq83ubuzvil3t3ZtfcGPweJT+J5DKQZnbFIahY0hpaSEyCOt/449M/I7tTvODd/yh&#10;bdmzqWTc+b3XRbX3w8WYqt3PSYnIQLgMBtuXduUpdlbXwSVEUnkSlcyinjjhax8q5Xco+4e8cme1&#10;u8b/ALHs8Y2i2khUeFexSIxluFtwiUEy2zIzKVTs19lGjUhwOt/9103202/a+TeV1bk2d28W4FwE&#10;WAoSYkW2liEjAyBU/TKjV3sQtetiL5X/ADg+NvxG/l7b4y38vKk6a7J2r1nR7I68ov8AQZvPAQbA&#10;64p9+bkoNpY3MS702hQ57buV3kuazUc32E9WlXV1lSamulRWd5f/0bRNsmoMjhIWkXS+gxiIIrXU&#10;kyyA6hcAFR+f8Pcp+4otLZ4zb3nhtpQ/FNrpSvZqVQCG+IgUHkW49Szzpy9y1zLZm0v7aKaIgVVx&#10;IRUgj4SQrcTUH50rxGr/ANgrFt2oasxmdixElLDgpGjaozcWVqJJF8siY77zHwIJqKoW8+kKkTGy&#10;GQDV74b0z2R27hctmK+eY0WNglqJBBTJWyzRNE5g/Zhp/MGaVQNK6m5HP9T7kne9t5l3DYdlmBAq&#10;uokyKUWNlacLo1eM5iU6dYArqxQkrj7yx92vkLZ9ymu4IMzuCR+vStTkAXFFCliQqgDgPLoxXx5y&#10;O6/lX290t0Vj6qjbL7sz2H25R1eSr6Da1PiIIainm3NUHKzyGlyFS23sWzLPVsPJMJAqM0g9gttn&#10;IbwzOJrNz7njo6TA1+FwOfw+26faWZwua25Sy4Snqtwru6ry2Yc5bJVeY1SQquOxv2FPGI5I3cPN&#10;7m65Ow8m83ttdlzFDfTlvBjmZ/BdJitBEulrlWESt4RSVYZvEHhDVJVjLs/ttsuzcyJcWV740z4r&#10;odQe3TQAysAa5P8ASqABjo+fbWA6T6y7px/x0+Oe8ZewN74btLefU1b3JuLubY+Xw++8zW7tmwvU&#10;WG6hxG09n59tt7T2Ts2d6LK1VZmKuXcOXrnSlePxU8Ewj0O5MVuPH1eBxmfgpa3Gy0tPXNjpcdVV&#10;VJLXU0WSo6SrSZZlopMjj6mKSMuNU0MgZLhlJirmTlLfOVuaZ953GwXcrTukMYnDqPCISRj4Opis&#10;bVd49KGMFS+gklb2HtdacucyScyy7ak0jB8jUlAQQa0lYkg8TpBA7cLQdEl3j1P258fdz4jdfanR&#10;tVvvaG4KHeeV27jd41m7o9m7ln2Nn63aW8Nw0Uuy67AZLLR9dbooKiDJ0IqITi6xBHkY4ZRJEo2U&#10;a7JpNuNCqPLm3odBhkOcpliLTqmuWl8k9C9wSGNxqHIAHp9m/Nj8nTcoG8tZY7i5LhkmqwZp9OsB&#10;Ca6WUCijKhABqJ65P2M33st79/Yrm5J2+JbtgY/91Vwqw6WADlNBYafOgYtkZA6H7sc/D3F9APRY&#10;B8f2NkarIY2pi7ApxvLAZafc32EFVkKTBrl8bDJS+IKFhppUemggUKXlkIlAObgfD4aI1MZepjCF&#10;5qdIDoItayNNKSz3X0jj6Ac/ko5AtOePcS9k21G8O7jjdkbxAGVRlhoXQuk1UNn4iWNcjrtJscnM&#10;bNaWm4yOblUoZaqmQvEKnDUwrpFKajnHRQ+jNpdt/IHsOk2NtzKnAZlGrH2/lazPVVDUYWjklUt5&#10;lxQjFPS65Y/u2iVmDs0vNrHJHUQ5anoqqkEDUIghemeFo0haKRA8TPoEaeLi5IFtNv8AA+wzFBPy&#10;vPuNhK7G/dmWuWNPWJqk96EaDX59OwWr7FJJbtibK4FKg1rpOeIODg/4OkFuSn351hvjsHbe+Blo&#10;eyI8tldv7pl3B93X5+lyUVU1NlZIa/JPPXjIVcahEm1B2RiQ3PMXMQ4vK4HIbdzWOoczh85Ty0mW&#10;x9XG8+PyOOlHjkoa2mlVGqYqtVKSRACN0YqQwJss2/lufet2m3GC7eCa1jpSURh9RDB2I7kEYDcZ&#10;PEJY954krV2Z+YZ5pfG0FAKhwPnqOCAAKcWJJzU16WvUFZv7AdrY7tfqLfOV687H6pFJnNsbmrUx&#10;NFuDC55Keely24KWd46jG4RMP91JMtXVmeaCS0zTLL6woayr25Q7Wo6lamgo6xaqloZNMYpI4qqs&#10;qloqCnmqZAkIaZGVV1fS4F7/AEDG1WHNd77m7ptu4xTzbUQZayuZSyLEsrlUjPisxYr4YSrSkrpR&#10;qhSH1m+j5hu7y8mpZKCXZxqooTJYr3EVFRQUHnitWDb+xO4Ow+0qDHCi3nvOrrcJvvfAx+ej3Huu&#10;uqtr7apsru3eG5MdBStUVmbjjejr6+dqRFE8vka083BIjU1y9wdr7O3HsjcOxMam38rkNiVnZuPx&#10;dFv2n3hhqfNbe3RufZe1cpS5VMYaWvwuLmopqqriZMbXNNLTrM8Whs6drt9n5M9iuY+duUYrr67e&#10;fAlWJZWikgitZXZk8QBX1Hw7nxAHLKx8NdRBaQz2XnLkHdbbdrXl1nku2UNoInXSoJ82jQGrKwwz&#10;VBFARQna3xfWuC/l6fyvvkpT5bYXyH3VXdr4br75FYT4sb73plug9z/HCurqGbrPGdodiUuEkx2+&#10;sLl6bsCgjyEuMw+Zlr83jaDE4/Iw0Uf3UinD2l8faD7miXa+NxOLotsYvLbeg25QbVWo20kDbmTd&#10;W2KbGT5DOLj9v5vFVlS1TPU/ZqZDMkqOsccNo55V3O25p2O53zdTON13Jo5JStxLbhZrQ/S1YWQh&#10;heF44op1tFjCGQ0eWQlZV5F8z/3hXIXI3uZznsW6chx79JbTpF9b9dNZGMiFgzG1G2MH11WE/qM0&#10;YTGWbVDoOk/kT3f8NaDtbtbuTsSo3D8u6rqbvrC5rLdibM212cc/juj6X4//ACCye5T01lsRVdm9&#10;Rb062x1EuG2nJX0tQaWgFHWQ/wAQrq4By3hs/DbhwmRw0mSjhqK+gyuPq62vopKupnqKmjSmnarh&#10;p3qcVBPTs5R4/K6yAKQzAkAOe3/Od37cb7zFdPvNwLK1+n8CxW3SIMjGVkSjiV6KXMiMTpIDdxUn&#10;rLH22+8H7w79FyXc7H7NCH64uxcbvZyrbxqzMrkvaqZtcXf4ekOmoKw1Y6po6l7C2X8Iu/dy9g7X&#10;74zm+MF05uXqrO7K2Ttrq7Mdabc7Dgo8vkc3UbcwFNv3MV+/cTg8fkqmZqHJvSlXf7l9CqYnmLvW&#10;9TY7cO+NnV2b27tjdI2pNVRQZfeWKfM1WJxS4WuoqEdePC+No9k7vqs1LC1XVwUmmfFho/Nq8bRz&#10;dzf7lbint7b8ybHMltdzss8pjNm9yHZZklmnB1JNGoMEPbF4niJpdAVQDPm55hu98Mm7MvhKKsdP&#10;hlgxDamOoJqHCpoT5UOB0ffff8xXL4j4m7/7G6k7D3P0XvjsTK4HsGj2j0ZkNgUeYzPauXzuRj7F&#10;zfyOqNzVW8Mz3R0jD11XDEY2KbKHJQbrg0VOIjpnOleb93Z1/wBgiHYkm6ZavfHVGfw+/KnbPX3b&#10;NVgs/QZHHUuTfBwb+xOztw46tm2znE8qSYzPxvha8qDNHJ4k04re1Ptxtc3uVHvvLm+W91YPLCLm&#10;KWGeGUJM6QyIVd4klAVygpK2tiqeG2rEeCxsrTmCOYsToYEhlkRhUUoRgmmQBQ/YwwK7/ir8c/kn&#10;1HvLbfZU+w6yP46d77Rw/SB3b8nfjNvGXZw6+7r3jtWTcld05Wdh7epsHkt3YetvkcZV7JyVRn2W&#10;OSakgdGqSrLtbsLc2RoI03T1fk9qIuLx1Yc1JuLD5ennkrKPHGWnpo8WDJBW02UrZqYx6I3aGnaY&#10;6BJGjZLb77IbRec13x2b3Lifc2lam1PZy6olMZk0yXDXCmeABT4dw1YROscYNdFR09ot5dTvFf6p&#10;GJCxleApVtRJqwH4SRQHTQVHRru6/wCXT0XS9sbqToj57bL7U35Xb/3ZtSk6EyXS+98HXYqgw1Tm&#10;90RV268xvXdx/vP17Ht3bsFTS5ydanFHOvSY+OSZoJJkGytyGLwmCbL0eBkgrlpxTPUY5jX11WrF&#10;DMY6MaTG0WgmyAsdX+3xN23aOZ+due4+WN852+s21Z2kEdysixQgMe0PGJJJRJUUUdulaCncQEbn&#10;b7i8vViaapYFu44+Kgpwr50NeFc9U+bM2t2H8guzto9L5ntjH0+Lr9wZLMRT9q7xzeP2BFV0c9RQ&#10;xPPWyNXUFIZaemeKmdSiFWKGZQfSA+yZcnvU4ncGa2lWbeyNTm8zX12D3RSVu4pqebGypjcDmdv5&#10;GXKxUm16RcbEJ5qcUMNT5Ji0kUMpZ5cn+ebuz9u9v3Lk+TdY35QezhMCwTCOWRZEGt2pBKFluJon&#10;8PxWMMilkpHWfWcxbgzwy27kCIJQAFVrUEEE6aEtTFfX5mtzfylxWC+JWzu4Ohtg9+7S7D6ZxfUX&#10;WW0dg7w6L7U696Prdz4LeuPqtwdr7c7d2fgOtNybh7y3Zv8A3Vi6mLFVsu5shhpcREIRUVEK1tJT&#10;Gb2pk0ghmhlrlaVJ5Vi9QaNVjVFIjUrrsAh+tuSR9TxhN7mbDHdX8Nzt2xyx7ZLCjaWBDkszZcg6&#10;SzGtCrFSBqwMdBHedsLSxvbwlQ1DwNc145p507SeHWvR25tsw5/FVu29q5XAUVXicZWU9PkKWqiz&#10;M8eVjmnpK/IJVz1FDavhnLU7Uz+KaBEmCgEr7LTv7sfcuYG549s7lC7XnrAMpnsBWbdqI9q4zDSr&#10;TvSUE+cpK6irt1Zivpp4Z6RV/ZPHlglUM+Xf3e/Z3ky3v9m3Le9tTeOb4KmG1Yz28UUxVnJmktHd&#10;540dVRZXYRxglJoSHgWQdcqcmQsYHu6vO2rSncM0rkqzUQYqSAPMipFdlv4Qfy+fjTgcJ8Z6zur4&#10;952k+SGM29XHZPUvb9D2tt3KfIPt/cNQ27W3h2Bhurah87s/459W4xsKuI3BWIKarp56o1ePykct&#10;PGgF9D7dTA7t7GzWTxeSyG+K053cBrZa3F1FbQ7d3bubI5yHakOIhy09ZijVVFNDmkjqw0mjKij+&#10;5najdYcz/eOTabvljlvbdzukt+V4LiOKBdI0+JHF4QKSIketNMTw/CEjeOKcBAoPQk5q5TsZIIvF&#10;kAgrozqADd4oCGrSoIJIxQHAJPVnP81upwO8ug/i71vDv7bWxPjJg969edVYTHZLHV9Hs5uzurdl&#10;1ew49/Yvf1Js3EJuTauHoJM1tKqkhpIqKgqcBS5qKjpaWrhlc9uD3VtXI5E7fjymO/vFisRjtx1u&#10;AkqaX+PY3F5OSejx+RrsQolq6Whq8lSVEEU2nRJPC6I5ZHA5Jc5bHzJy5fNfBmRLySWNSkgYOElk&#10;DOr+JqNVQmr9oCsO5RXrERuQt+vLK92XnHZA9pcoPALPEVUprEtRA9GAwKu4BUErQkldNftLpnuL&#10;qTCntWLam44+v812Ju7qvHdu7dh3HVdY7x3Jgq2rlrsRt3f800eIr8oMVhpMglJM4qHpD5pKd4lV&#10;le6DJY7IV8ktfDHFBJHVRVUsSzxT09PSK7hWaGnhqJVnlhDMwKAM49THkjWw8TZrOy2r96E3E/hs&#10;rMkcgd5tJWgVtMZUgKoUapAC54ahiPz17Ac28ucnzbzytsyp+62DWkazRAGOWfw5hqnuZqakZnHj&#10;BytNMYVTTofcL3BkW3Di8Du/elfk/wC/EW08zm6rMUmP3BiMpuau2/TJtPInAYKVsbhm2rqp8dT0&#10;1GgeppYS8yIl4ky76pa3fmG/hufxcGUwNEcLXVWWqsO2choq5twR1H7tBSVeAmxcuGTDUdTSV61r&#10;SpWuJEpZTA6kY8hc9Sx393vSSvLbbElusHekbzzuXRlLT0hKSIFWjo83iyxSRSaow0mLi8ucy+0X&#10;uzsnKPIvKKQcw82NJJAy3kFIIrOAT3B8OeO5qyBp3YF41aMeFGATpWzz4Xb/AOssv0jvT5Z7r+VW&#10;R2/vP4ZUud25RdK4vFVOwMz2h/f3btdtLYUsPZE9Duja25sX2zkdxV+28pgztGunhoaVXrcxQQVd&#10;PVOGG2cRVz1W4Vn/AIVHkJsm0OJMWWlyfnp6SkNTS1FfT09Jj2w9RPBUrqjHlshDeRmJ0nfvJz/c&#10;2ljyhbWVlcRWm3WMi3aiNo0RrvwR9O7XCyrJpaJ28JRLGq+GY2dKAdseUOabbeOWNpuNmnMu3pEV&#10;nA/TCtgFdciDWNSngCDpx59Ea+VnaGCpaD4qbWmg7Xx2wdtdaVNR2jGnXFF1+MXU9gZnH0O8dr7W&#10;zG+Nz7zw/aGLxmd2LX/bvUtSUH3MH29LTxRxaFSua3pNHl5cfi8zgMfWbfeupNwZOokgylLictBR&#10;+d8HktMqDBL/AA3956ma2n9tVVi5sZ8l+123bxy9e83/AFD3Pt+5aYRnWsrxoDV2W2kWV5o5iC8Z&#10;0r4NZSNJ8Ppj3H2fc9w5Bmblaye51ygodUURRdYQuRN8TVLYyaKCKagejDfGP4DbZi6uqe2u1euO&#10;7ex+ru1Zdrbh6l6xxcWc2HvbeHV+WnpYcV25t/D7agy+Q7l3BJuuvpcbQ7cxkoR6GpqMnLNBH9vE&#10;wm0NHtvKy5CXb8WNfcVaDUVtYj18UFfXmhjRK0FQaaqpnSNbOpchAp5+nuA5eZt22LaXuJoXHtp9&#10;UhRUjt2ZY1mKKrSMDOspGlSQQpOtVk00YRFyqeb9ludrj5j54KsQxaBrO3cmlNWiSPgAS+WNSCCa&#10;UoSI9y53vnYFJsLY3dm2t+YbobaldRYvZG2svLtHcm6th9eQ7rr8lPtSagypmym2d4QUuSkU0VU2&#10;NHnaaJlWNgU5UeIqloqzH5aGgqaqppkpKynQM2KqZHWI1NNF90ySTizEWZVLKt7C9vet65ss91vN&#10;h3my8e3to9chIYSTRCrqPhjCiH8IDlgASrV85uubra7qYvtkbpEDU1qWFDT7KVp54xX5gXv7sja8&#10;fY2L3x1Bk+wdn7d2xuQZ3r/KZeux7dpYfG0uUra7b2dln2xT0uMwNTTxiGRIfu6kUUkwiSaoWLzt&#10;GpqAeSCkpxAZGkqNDok0kKrDCDGsqL4zHpkRgbLxwfV9PYh3jmm7u7bdd4urqVLZYYU8J5I1lcyM&#10;NRQhHLgArQsxalaMCGHRnO0sMBeGYqNIqDprk1qK4Na4qa8QKUr057j3i+bmqdx7o3DuWLH/AMFw&#10;zZ7FV2SwWN3XkJM/Xiqnq8DPPFXvuKnOLqqWpjmrHinfXIqyBYy5jvSSSPJDJGY30SpIiwlZDrKt&#10;JpjKMgDLcm4sbD+ns4bmHbLe2iuLRi8M7oytK5lVFUFEV37JG8MgCMAkAHuDeYiXdreFEeLKMykF&#10;iWAC1oCcMSCO30HGvTjRdkYrbQx2YxDT1a5HM7ez2NbP5SuzdDi4tvQ1uPxFJlaygGJ3BNVYCogT&#10;7AQ1AEEDeoSC3tUUdI7pJ6zTVC04QsNEulXJCTpI2oFi5BIBsBf+vuGd13COOSPQnjWTzahxQ1Ud&#10;yFP4VBoCVJOPToJXc1WVlGuLXUcRw4gjypwrxPRd6jJ4/H1eNqWolz+AOYgrJKGpevxyZBqWGKat&#10;w1ZFRVglp6QJJJAk8bCdgSwZTwIrTnGXs1RVSMvDSr44ZgwDeSVCHDyCVieLAC3J+ns3stt/rO6w&#10;s0FtEDUhDrdaGlE06SoZAABQktUUXq8EA3BlDsqLWuBU8OAA4CmKHz6fqLF0+/Ml42OB2lRTVk9T&#10;PTUCTZGXFq0016bBwxLJkVooaAxQQwyTyySTCzOpYsI75RnQ+QL92GbXLB4yshaxBBsq+lh6WFg3&#10;s2XlJ0FtcxM37jlAokmrWigkHtJYgU0hqiik8W6Nk2tlEbK5+gIBo3EU+WftPpwyens7KqVTGz0l&#10;ZkBsOvqWNHFmVmSux+Npq2SmknqaSNa5YhDSeIzvGrxxtIFXWRy6Y2OdqQjH1MYcW+6imRDYtGgH&#10;lfnRpZiLrwHP9OfYU3ueAbirb1tsuggGJk7SQpIJVVGh9VACTxAqKE6ST7ndRpNIDEREWGmhoME5&#10;8/zr6euOkvvOswS7oyaVGJql2/WV7y7aq8LHXUsVRQUVVVUsVVh6PIrFLW01bHTj/P6JZAhLKkl4&#10;vafqqw087nGFp8sis326uoDuAVRI5W8rOkjgrr0+k/S4sRI21bDPe7VGeZtFtymwJErg8an4kWnh&#10;vULg5ZdTGjLo6TWmm7X9UgRU4mp9eHzxX7OBrjoUtpbFbLYvBt2HMdldQZDINT1G+psZk819g1RJ&#10;DHVyDDUtVDCczSwSrN9sDFJNT6iG1gRnFWVE9Y0k1QwElTLCJIolHpP6WfSwHpiQgAn1E82b8Ltj&#10;tLPZmjt9tgEv0sU7CVyTUYpQ10hpG4gKSqmhZTQ9CGwVLM0iQVRWNT9lcU4Eny8hivUvYyYja+VS&#10;Pb1LQ5L+6uM3hlafN5ifJOlfHTY9ZcWlDDRzS01HX5esg0NEilo4pPG08TAzBQbRosfT1E7wRVjV&#10;K1BSWoqKypqBWUwUOk8cdVUy/bxxubCKJUswB02sfcW+4V3us7I93IFtp0VxGAv6MmQ0YYAdta6m&#10;f5rWmSGd+v53YI9AtNWgADT8VVwBWg+39nTZ8h+x97bs23tzH57M7Ag21Nt05fGbS2tsXbm032fu&#10;ipylPQZLA5Gfae18HVZncEtFQJJLk81PWaqV3h+8apEntU5/PriYJ6eJJGmeGQ0pUIFmlZFaMF3B&#10;8R8zi9yPSNX0IBBvIXJFxzfdW1/RfpY5B4pJOtI1LayFU1f9NWppBOshCAakB6zm26WYxxSjh3Yb&#10;FD+yozXjSoqBjoFthdXzbyzWEpI8pFFt+SXGVW6ZFhyLVO38Y15MjVx4+ZIa/LLFiKOSSIUv3EUz&#10;usEbMxDEOIKaoopJKwHS0qFGcIXSeKZQ7tMyrcuzyOANX5v9fc87pvllzBa2exGJRawN2AtmNkOh&#10;VVWK6QiItckMRqJGojp/cNv3C8QizbSKGnwH1AGTjNOPp8+h/wA32Pt/cVDtXbs9FV1uHxVQa6ji&#10;lyUtBU7UyNFPNh8fjsC81VU0UVBBgcbi5Z55qYS1M1OpISzM7g1fBGfFEkb0YjBAXWS9SYbapRP6&#10;jCkrAqpb0G55vb2T3+x3LPHcPLIu4swGUCgIJKMEKMV8RkAViqnWBTUKChVybtPOohe851m/3YFx&#10;QUhHoCa2500GnA0g5zU56Su5sTQVM6z4imytHuDK5Kpp6haqlgWhgxJzMK0cGINBHERuJ0p2jq5I&#10;IdNTG4CLHY6lRi8lUYOlNTRmTzEvJFEsKGonPjjjlEYqtcJB8Wl+AVv9bA+wFcS3E+7ExtGp0BGZ&#10;jqjQAu6YShr3hlqaNQCgqegV7oe1vK3vFDFtXOKsLSNm0EGUUqNLf2bIT2/I0YDIFQUz1/uHdW3t&#10;8U2V2pl8dgZfHRUWS3Dk0aowG3op56mpo58kKShrq5RGJTLEqxyPP4/GkTsbGPndwPnZds0bpJTG&#10;eevzVcYvEFaLDwvIYpZIoYxJIcpUU7pGxdXMPA9JPsyjnurK93OlnbvNAERXCFBIZnQB9QOoKK6m&#10;7izAhiRShgblf7re08n7/ulhuHNl7e2kRiCRSlisahWZQoW4IGqMsiMFVVWqhTXBxduduZ2Drz5B&#10;diJtfrTG5PAbbwXSuA3DiMXHFkM9uju/cWNoa7L4tcrRfcwYuo6u693SldkC0VZH/F08sqmpUCPD&#10;W5VA0eiqIqdKxKKeB1kCWlvOUQ1BCopAKWGq1yPp7MGXZ2Mjm/iQBCJTrIC/FhFYiJdb0oTWi0DV&#10;FD1InNXI2xSbvype2+zGWOF5mprkBqVVQWOvWwClqKAcmooa1KzhanDrht10q7o23SzPS0MeQ+4r&#10;q6KsRYauZJ4NvxTQ0e13jymSNNJIZpvLHSqSqModxyq8xpcpFBKJ1kaJUWTUU4srEvCCSZQPSCx4&#10;t7Its5WMsImurxP3eFVmYrxJNKYcChXGo0A49ZP7DsiPb65n0WoALEgn0xgigOe44HnjpD7f2lT1&#10;ry1GZz1MmAjjpsnkq6TDVbfeN9x4xSUkGNlamVqmNmjSeo+1gubsy8AsktTUVaiCqIaLypLPKYkL&#10;KsviV2uyehWAuRfk8XP19i20sNv21n3DbHXxhG6Rx6yupl1soXS1XKk0yDUDtrno2+nsrR3mgcag&#10;p0rniPIUNTQ44Z8ulTRU+FxmQqNw7YmWCaCGtpcJh5MrNSVRkT7iWgSllx9dTVdXVY37pbXT99o/&#10;29WoqHbIQYjDzeOJ5pCZJqjRrYu0xhQU8JkYDxRwgnRa9yzC3Psh2O65r5rtWkniiCCNItZUUSIy&#10;kyMFXDsx0h+3VpUGtanoOSLuNwyx30Wo0we1cVPDTQE+uCfXptgrewd408ArsNicalFh8NhBVJi0&#10;oKOix7ZWOasygpoKiobL5bMV9RG1fIYpajSoIsq29tMk65Eo5IWKbFSzIXrCiY6KmqNFkW0bl6qA&#10;uGYE6wOeSD7N32y55R3K6ikjZvp71Y3JjB8ZzHrBILOoCMwetCECqwIIFNSsdm1ST5VW4EU1Glae&#10;fmcH1+fQnCgzm1Iq/C0sEE+cwHb+NwtRjqLY0VfX9j5XdGIqJqqOrlaPIYeXHbTyuHpf4dQvTXp5&#10;Mp54FQx6UWmNno2h8cagSxpHeKBZNLKQdEkSsPUp08AWKEG4HuLd3ttzjlDyYhYuoZ9BK0Pcr+nE&#10;V1YeooWqKBHeeXob4i4udvIIYkd5PcpFK0ZasKdpIBByOJ6Lpu+DN0uVTKLlqmoxuYmyF8rmgP4h&#10;TVd0XK4rOMqTVS19O1SqVLnWtWJVdNWoqreKmtr570LK6wPJFNTrPRkeUScxzFgwULHZ7KSwU+5A&#10;2PY7DbbQPuMGlnCssvhsvaUqrLQ1L6mKVYKuqmojV1j57gbry1ZS/TXe9GOburGVmkBIZmZdKgqF&#10;7Rha4qR59DTtjabYrHacvtiWBMzSY7J4jdMmLyePCYOSkSOizOEaomx81XPkK+V4PNU2pfMArFSb&#10;qp4fvIIW0OEE0egsscLJeNiOFsTGFV9JAIuL2PB9hVhvPLiz2cMJg2ksa5Q60ZBQipJfgCr0Ggkq&#10;p8+o937evZfn65tdw3bahe832kKiIK1+gibURGG8JBGurP6ZVtdF1rnrhif9L2yosqqVs2I2lurJ&#10;a87HWVW3lk3JTSRRz1U0LZGfVW/buolWrXQlI8h0NdiS21GJ/ipjSSZhHDykywiNwBGxeMo9i4Mh&#10;U3PP1Fv6MNvNhylH4+2sJblxpkjOrSCDVWDEA1VdS0pSmljTh1kf7b79zhv1iLfeeX/pOXpUXwWE&#10;8MhfRgDSg1qagVLMKUoCwz0GNecftfIUuF27mf4xlqzIGHIYeaOpfHQV1Z9vBQ1tNXyyimLyxu0U&#10;YACFVik1KCFVLUhxxnCCZXjqYY4XUJIy600FJaf7dRGA8V9bEr+TzxYU3h3j6AXaQFJIpGkV9S1C&#10;NU6WLkk0IBjABB7BjqYJxP4yzhTjP2UwOP8Am/ZjqfmqXcWEopKPIYysxGYwOaq6nTLBDRZOEzGS&#10;nrcdmJchN9/DNjqzGg0sAjdVaVixS/qUNVgKFYUmVgpZFMbpCzOpd0J8YlZrEgnm1vYIt+Z9yup5&#10;LKcF6MSAzL6HzVeGBwNP8rG678otWiuKrEDXiSajywK8Bxz6efWDaHa+7cHXtRYmOqkgqKqY1+Kn&#10;zTLiKsLRVNPT/wARkx8qJOtPICNF1IJ/oPeWuyFdBURpFCfB4PHCsQlkQaZI0PESfraMgPcgFfp9&#10;PcN79y3eXMcrydxqWBGkjSRIw4GnE6hXPAcDToOcue5NnuFy1tpKurlTXVUEGhFDEM1OfT16t8+G&#10;3YHTmJ24mRzWbx9FuKpq8VVbor87ksXjKqvyNfjaJ5TBNlPM9Tj4KnHSrjxTeVoXZC6r5fSz1ecr&#10;oJAhgrFDoHYGjq5ETVaw/bp2uy3t9R7DtnyDdXviFnpSlKBT5ZwJB6dSfDd2153Dz4fz+z06sTxX&#10;dHTsuOpKvFbl69rXjra7HkJ2NtjHSzyUdiJPJlhGyxSRHXezWH9Rz7Q+SmzN3UUWRQRpqM64mrlB&#10;P9lF/wAjB8ht9OR7OYdh7Q+oMh4GlPX59WF9b4q+fz/zdGF2h2r0VMtAF7B6uSqqqlov4HL3Bs+K&#10;oCLp+5qJf9/DNE1FB/x0uL/0HtG1FVuQqDFhM20hLIFXAV9y5bVe70arYX/r7ME2kk0Z6f6vt6t9&#10;ba1+P+f+x0POP3x8YKViK7vDpSnoljhqjVVXeuxooft46bwcom4ppPIxOq2m4/3n20VlXu9oEk/u&#10;/mo0YiJpRt+qkkZrjkUy0yToDb+0Bb2vtdjnWQKEIVuOQeA+bdFibhD+OVdPp6/y6dsX2f8ADZsj&#10;VUbfI/o3J5DHLNkP4ce99p0tNRQSkXSbLNnXoZZB9bKx/wBh9fbBUT7ytaHE5cmaGNLjamSRI5f9&#10;UDU0ja7f0sPYkg2J5FYvCWp5ZFOPmG8+rtuFk1C7LT7f9jpRUXZ/xASeRqjvHpWnTHZCsqW1/JTr&#10;ypnrKEgEo0OJ3LF9mvNr6n/1vr7Y0rN/SySxS4LPRReMGNl21VlWY/X1fw5dNrfkezX+pCIQ2lqD&#10;+if+g+kp3Gx8pgT9pH+TpT1HePwgoaSjrqf5EfHypqTOY6mCf5G7B1xU4/Suld4SGYMP9ST74eXs&#10;RtUf8Czjsyu8MjbfmBBRypYv4wqrbkawjf4e2jyZIM6jT/S/9D9I/wB4W/8AQ/b/ALHWf/Zg/gTA&#10;GrP9mG+PNHSxyUtDkaSL5BbPeI/dQmaKnji/iEjyzPYgiFpU4/V7asrUdsDLLTQ7b3A9HFQY+CNo&#10;8JE8UzRUMHlZ3UBfVLNISE0XJ/w9mA5W00Kgsg44IH/Hjw/n8ujtt/syD+oM/P8A6F6ctjd2fy5p&#10;tj1Wcqvkp8eYMnXbo3VlqiWp7ywsVVRHJ7oyZpEEdRXrMqR0dFTJH5hPaJQFBW3tvq4+znZWG1sw&#10;ZCihkXDc+m1m1+QtoOlub/j2rTl1owUETFPShx+1ui5t+hrWNlp/pv8AY6VWK+Qv8v8AEDSN8qOh&#10;1pRWSeCpl7t2zpeRx6oRTGWKmWohDxnT4zcP/hy2VGD7Tm1eHZ2cRi19Ix0KQObxgh0nq0JE2j1E&#10;MPrxb3eHao1ftSo8xkVpWma1456ud7jUVaVdP2j/AKB6foPlv/L4o0H8Q+W/x+njhi/4Ef6VcDVV&#10;1MjGcq8MtBFMNdCaj9tGRuBZi3tnqsJ3EiyhdnbgnkYekNR0GiOzadUaHIp6LfnV7NodgWYF1Wii&#10;lPPj/th6dJX5hiB7pFB+0f8AQPTlR/Mv+WqGpA3y5+PFNDEwEhj7Molkm/a83jqpzjnVpbf2Cn+x&#10;/HuP/djt6sRte1dwxEOuhftsVGCulmMbAZGUAKF+t+b/AE9upysqEmmPnj/n/qkfMdtGaiVafn5f&#10;7XrM3zx/ls4Z4Gh+Vnx6mUwN5HXsCarYt5oaZJ4plxUXlkeSUjQBcab3I5GCp2R2rrcLtTcjRl53&#10;Q+PAAiKZ1UKR99cFA1/8bfj22NhLZEBr+3/A3SocwwtSsgDfb/0L06Y7+YT/AC7Gggmf5YfHtZfH&#10;RQzBN5Zoo1VSRSytKGegGqOfxgXt6S35IsWSq6+7WlUiDaO4QwD6SgwUTgr9OZq9fZ1FsnMS1aZc&#10;j5xU/wCPf8X1c8xxkFWnFPsH+RelBF/MP/lv46S9X8p+jvG7QtKp3LueshZJ/wDN+ikxUq8n/H3F&#10;PV3cLRSeLbeb8yQyeCOaqwUdO5FPK2mTTkLlnkAX8WX0/wCPtcmyb0VNSur/AE0X/QfVRvyHUVkF&#10;P9X9HqFUfzQP5Y1HNE1Z8l+oPtZK2CGqmpY97VddHIchSU6NEkW25nWCEuWLk6TIfISBf24ZDrju&#10;h8vUVsu0stkFkSjmeGKq2ytI8lTjaZJYoZBXQzPU09dJIZtZKrY6Wfi6CbZia1TOPP8A6G+fRjLz&#10;FARqBFfLPH/jPl0xbY/mXfyyINn47H0fyl6u27T/AHGeoqCXIJvuky8FLg9xZOKOrqqCrwUpocPk&#10;cVSU/wDD5QIhVpJGVVdQHuGvWHdUTCM7HzZiECI5bMbeSWV0PJUDMsryP/qm0f63stPL7y/2MWoD&#10;j3AU9OLZ6KZuarbVRnFfz/6A6UbfzUf5Yc0D1X+zcdUBxUSzRtT4Hfk8NPFKfSkoTZizU0CDjTZv&#10;9ce80PVPcLVDzLs7JU5D8R1Ge2+Pq6qtmhr3XSwJN/8AD2ZScuyjMaV/MfL1c+vVZ+crSNtPigft&#10;Nf8Aqnjpql/mt/y1BjIfL8oNk18TQz3qMd1/2pUFBTQTS1AeBdnCVJEEQGg+o6h7ljqHuYQiOl25&#10;G11KKazcuE8qxro0mUrkZNLNqIuuu1vaP+rjh9JjGr0qf8IY9WtubrefKvqXzFD/AJU6Ya/+b5/L&#10;JoZjUZbvyqiUSxSF8X0Z3hNSVFRJ5yUpDF1jpqAiQE2Onj629yZOn+5nlQDAYpV8eh1k3ZjIkYGP&#10;Vpd4pqhyfP8AT0/Tj2x+7GBxH/q/b1deZIQaiT+R/wCgesMP82/+WitHLLF3VvCqfzySo0Hx57rm&#10;ljEU5hkliiqevqNFjWActrIDer/D3Lj6g7halEC4HARsug871pjLqX0kI7ibU4RivNvre/49ufQg&#10;dvhED8z/AIOlY5ktywBFFP2ny/0nTDVfzb/5cUGTNZN3B2bURPHJI3j+LvcIohSyjyrUyeDYkGmm&#10;MkaSaxf9Nrc3HJOne2XjCTw7apWkVirPu9ZHSTTqSNTDAfOWJtf0/wCt7s+1eIrt8RqKjI86D/V6&#10;dJG5nit+410Djg/9AH1/l1zf+bb8Aop3lxeX7vy8FEQ9R/Dvi/2h9tFR+fwTV9T99tiH7Snhbkk3&#10;+luD7ch0323WT/5JWbSpK15Vankn3NPMUq/Hop31x4fy6w6IWANzoXn63STbYIllAjHaM5OMV9an&#10;HoOrf1ps7sFQDShFaN51/ojpN5T+bj8B9ubdnyeZxPyAzO2IcdWSVy0Hx73DT0lVg4ZnfKSutbX0&#10;9AuOWOSX1TFUQSvdTddJ0K7bTxqhQDXpRZJDPDGGPiAkNjCSOWbj2GpuYbVGkic96mhGeI4/h/n0&#10;HPDlRtJFQPs61y+ou5chnzPUSMf4NUVNdkMLQJt7IVtVS0DZuoqcTCoO96eOXVT0kChrqR/T2l6n&#10;DyppjeNfD5kYnztURzEpoPk8cNO0fLf4+zza9wAVnRauTn/jQH4fPpI0TI1FFWI/1efRgG7TxldU&#10;tWfxOvgzEeDyFDSom1qPbWUxUf8AEKPIRigNdufc9NkWT7XQOIvrf/D3hxkUNNW6J0STWx0SJe0U&#10;iIWRrazcqUBPq0kcX/PucOTXut1SWa1cBQDUUBFcdowDU+gByaZ4EM87bFu3NcSnYpCukZwhrgin&#10;6pTzAPQCd9Zqtm2zT1tE1dSfYY6mnyOGrpJKeszWJrchBT5GLXT4+YIs9NVmKngWAViVH74hsdAW&#10;VTCsqtHSLHSxU0EMgg0MWn16ikaSytEAQ7CS41Eg2t/VdcTNcLDJMzTi4lmUsOCaBoJZVPaF7VyA&#10;NQPcNXQM2gbryR4sm+MGWgz2KSST/vsSHia/ZnHlXNtrd9Nks1RZzJDLblzu6s9n6SXIpkikG3Yc&#10;ccStZk8hiaejrZ5IqnExmhCSCCBJUMnmZbhXDF1OgxrPUxxSeMSJAXtVTK11F4ZlhkiCseSRYCxJ&#10;54BPMOxUHhWoJNTxoAoGmrVLNWvkBXNQaEdGd/7m7dYXAgY1jIyRqNDxAp4VD+3ga8Om7d2zcrk6&#10;TJ5TB7MymUoP4rNjshuL7WmO0MTWQM7sq5zCVWZoq8T0h8kKU7PJKUlUL+3qZT0WUMkjKY9KqDaz&#10;qZNQYAM5B0FiAPobewPe8p3SQq5kOsn0xQVqBRiel97z1ZQ2S3fhmjHGTmtaf6H5kDh9vRb9y9Y1&#10;NMsUX3Ek9dLIhkq0SdMbFReGCZ4KGjqaenq2p6d5ZATOrk++FFPGIonlnVmi8ki+VSZBoMZ1Rtce&#10;sgjkAm/PtXvu3SRu0dpbFY5iqnSwC91aBxmqgg0zQDHVNnv7ndd9la/QViHbXSTpKkVXTppnJx50&#10;xQ9JfcuKj01BxeLqaahyr0lLULR1Uox8LzTT/wCT5CKRJ2lpx9s3iUyALp+jc2dw/mptUetFb/Ug&#10;Jq1WNwXU2Ysfr9fx7IrbbprW+8eUxtPWgJJbQtCG7VbPkOIAyQfUF837xsVxzAu1XPjLDp7guoB3&#10;NaAtSopk1zXHp02YvE5ChEmQiGPr6mJl/wCBUgnkpaWliXyFqcTxCVVgQKQvEa3P1s3vJHMpXQI7&#10;KAtgdRKmwAID8t9eLn2k3i1ubmcTCdXGaUFFrkkHSflkCg9KYPXuXdk2OxtjPvlqo3tMqz5IIB00&#10;CVjAA00qOOTU9YMrX5io+4ixeUniinZlnpceZYKasp2byTJMVKyKocm6rpFjYafc+kx+NfyvUyyR&#10;VMswlcg1q6wyBTodGCoEX6BSFJJve3uXeXuYfbaDY9v+vjRpUh0MGExZSGWmpUJjbNSXPdpB0fEe&#10;sT/ddfvEw73eW8MTtsbSM8RX6ChA1E6Tp8cY0jSa+WMU6OF1Jun42w7awj5qjw0+bo8NHhKqDIY7&#10;OyywS/dJ9ua2nhnXb+TiqaioleWslQ1UUMQEbJ6SGGSbH4wQUUJZo/PE2mTzLLq0sPPIG8wqHHN7&#10;Np9X+HtjmHdLzdY75LK1Hi6G0yowdQKgBApVPCw1VBqKKCa9ST7Ze0m/+6W5WXM/Ok7+HEwYwtHE&#10;NZAxqaCZARgCpWpFQANR6Y99dqV2Jk3ZhOu6KjFblaHIUE25cBNLV0UWLmrEeXHYqizeEoKvbFEC&#10;U8TWE0IhQaiB7hZ9SsMdVINUcPkEcSx3d1bSy2ZAunSUv9Ob/wCPsD8mzeJez2SN+pKVZ2LgKCCw&#10;btY9xIala1FO2mKZ0RWL21gu0bTVGCBfKgoCKdxp+09Fa2HT/f5k4CWohpajLV+MFTW19dHTYymd&#10;pJKSqmqfNMtKQkVaV16lMYHpK8D3kwytLRY+ukULK6GStD+WWRjI4Y+VyTaRVOnQSR6iParm3cbZ&#10;Jtx2mziZYhRYsxqq6VFFVQBUA510yRXVWlYH27aecR7nbhdyzRm3DaJFCxlqeCwUs+VBIVRQGpBq&#10;RnImdrVGzsVSbr2Jh56nMQYnMS0uy85DV0tJi5ExlalJULiqGMxR1+KyQ8lQK0IHaSmibV6mtPp6&#10;b7UWlqHmeaQuNImWNFIAiijhaWYQoii/B5JJ+vAB1xfS32p0s1jCinFOOASWABNafM8fWvQ5tdj5&#10;iiivhNemR2ofhjxlqhQGp5nNfTGMh9n9y7e3RJjGwW2afbGM29j48cq1FbRVeUycp1zZLK5jN0+H&#10;wxy9bNUyEKrwgx04WME6QxmuqxMJLGSRUsgJ0gCQANcAKp1J+PoPaNZ5LwPBULC5Gpqfw8B/FinH&#10;BPGg4dILXl3dbaSK22XdWi2coarojejHiayEtkmtMDy4dMMWWx2YoqqLLU9LDW1OQR5au9UXkjo3&#10;DwxMIZowiRPYeQL5JPrcfT2iszu6GBKiKOKU+CKy+JqaarlqEd9VPSwVDQJ9y3gMcV3jU3vqtyJq&#10;5G9tOYtyitLqyQTyFmOg/pRhBH2vJKzECM1rISCFpoJUnp6f2k9vrl2vriyWbdWZiSWuFIJbVUUl&#10;CLU1wgAXyxTo0PT/AE92/uao2xQUGQpqLGZ3IRDJnJ0tdi9o4Ha02HwT0m7d57hxeGzNRUbMpaXN&#10;xzZTwxVtTAsPgeNZ3jRgt3F3NtTB4zbX8VyU22paqvxFDTJWyYnHVCVGdrHpaamyMMeRqXpGxk8U&#10;kGQeRVjSRJGjZ0/c9zNtH3d+axuXOO/3W1C/2l7USMXVHlqBWZEiM5YShhphozsQCq0ZApU/dj59&#10;277xHK3Pe4ctbYLc7P4Il0tLKKO0hjKNJDa6i6QPQBGOk5Ibt6ty3Z/IW+YOxt89qSQbbwvc+3cL&#10;1Z2RvfIrGu7t41WRrtkYjF1+cl2JR4qGi+93P2M9TFV7IoKesrayppTHDkhS1iGkIhbb3tDupMPl&#10;dv5/G5bE5GglqsfnKCWgy+Frh6njkircY0dJNSTwn0SK9iVIF/r7hbmL2uj5d5b3MnaXnvWuAEjV&#10;nWXwaqPEoGlDtr+KOPUFWrMaVHQg33nTlDlRN0nu5lhS1xLreVAtSFGpyjgGpqCoOrtUcc1Yb3+K&#10;Od62ze5cJ2T012BsreFDvXF4qq6djXLbS7QosDksdIKavoMFvldwZeszIrZKWZ6SOGoMcFSkrtHE&#10;wf2qsjkZaigp6aeWnekeF6wzisoYaQRo/wByqx10zQ0TM6pfS0qWF+eD7CfLnJ8UF9uW97fFN+84&#10;U0iMRyPKA8J7niDl1jZWC+JoZA7BXAY9RRufvFyvtUY5tt5Y5eV43KwOTIqSOxNtIBJ4LOCs2sEM&#10;uaVQ6Cp6DXr7459j5nsCXrek23uzD9h01amCrdkPtPcGV3pi1yWNFdUVmd2NjIq3eq0K4mbVLJS0&#10;FVLHJIkTxrJJGGw5cY5JqeYxTxrG7iW6TmJopIdDASD/ADjj+qFh9dRBt7ry3DzObfcNtleF90Zg&#10;nh64NayJPwNCYwoFQwdgahSlaEAbcnb3uW7WyXFrtpbZrwI9q/iINaaat2mkikMMGQLqBqK+aNxu&#10;ASmzuV2vNm8TUVIlq8PNGizxyx5ugyNR9j4mqaaJocdUzLEjCYQyx3QlCVdVetp1smJpQMRkXdlV&#10;4Z6pEh1+QqDdqeeOXTIVAILLa/tZv3OfM2z80y761mLOdizpCyIykMPDPcE0UzUhVBqQRQHqK/ez&#10;2K5J93HgufcOwKcwQKFVlkmqqDU4AEE0MZOmuSpGDxIHQk475H9t9Qbu3NmNo0lDtKl3hkIs5PtH&#10;I7SxNVQ19HHVvSUqQZPMYmtn/hKSsFH2csLysVLn6ss2MwtCaeWRp6jyDy1Di7j9xXVpI0RIgANI&#10;uABze1/cd7pNvN/ui7zFarDI6UEUeiNB2FSI6U0giraQMZBxnoT2Ox8tct8gIu32oms7YE63d2c1&#10;kIqzOXYtngdWcY4gvGYzuc3NvDIZKsgo8O+YZfHjsPA9FjqJpKeBp6XG4+F1gFGkyOxjurBCSNQA&#10;1M9RjZxKmap8NCciIpaSnrpXpBK1HNOEl8beWRvEHhBZGRbuqg3AU+x4m3Xq7Ak+/wC9Sf1WMo1U&#10;WoEqgVTSpEqFiAKjtYfqAgUPRJyv7pcmR83X/tjtE4feYFEi9so1eIhmZgWi8I6VehDSVU1WgIKg&#10;WKjbG/aXqLHZTce/M3B0xufPtkq/CYuurqzE0e+dpUFfi8OcvtkVNDozE8NfNDS18azaKKpldHUl&#10;09obKzZXB5aKllGRyL18cscc1PRwVEMemnaeoNQoDCmaeIOAp9LeKy2JCmRNlfk7nXlEJFb2lhZw&#10;PrlSR56sAwSMFkWrASMv6goQZAhGorqnaHbtpvdjut9u7UPvtuoFPElDFGYCo00iHYxJxXHm1CBm&#10;62wO0Oydj5Xcez9wdV9O13Vm4MNunI0W7N25/Fbhyn8UztPt3a8G3paj7+n3DQbWzktM1TXKaWpx&#10;/wDE2MytDH5kUbUMVVhMXNJUyJTyeWdmidpEZ5IwlJGKeN7yEmXWQVuLk3X6ewBacwTWfNG/Ja2U&#10;cl92KutUDABhJK5lcVygKghgKacNTNYDYWu5jddpZjZSmpyxBAUqFAYkrmpwAeNa+RcJ6zc+0d2b&#10;xxmR23QpmKSb+CRU2aosd9/BJjtx1Eu48gmeelbVJS1OMmoHnpqgMwYIpKrzPMWKwc9LX1ZiT9KB&#10;lklWOSeSndIlg8d7yS6mLaQQSo+luS2G55o5xtLvYNtMksx4LRGcIsodg+rNE0ro1MGWppUMAq8b&#10;lPvG6x7Ssh0s2FpWgAL0DUBPA5qfh8s1aMfJvnsxazbe3cZltw09FDkJhRpjxV5Gk2/DkYaqpmzM&#10;yB6g4zDSxRGA1LAQu9rES6Qi4d4RYiGTHQzRUWdzlSKASy1iQS5ZIqqXKRUlPC9OwqPs6MSPoSyW&#10;1O5FifeT8XIHNG1B7y23oSe0k9qZZRFDDKkZitlQu5aQTFnmUKUjcyvEG/SdU0KT+533b/b/AN0+&#10;Z+T+eOarLxU5e8R4o1kuBVpEWjNJDcQhSssSSLiSukrpoSRan1vtjvTY/WHbo64zTf7KtuTYGJ3T&#10;2DWbd2ThezKHbMuP2VV7A3BuLcNVuLIGn2Sm8s/nZKGV6Of+OVMYpVpKV1idFaMDUUudoslkIoYp&#10;UjiqabEVpWtnmIhqKN6rLUrUNStBV4qeIFERi02tSx8YVQ4pvjsexzWWzcx7hFZXFzJD4kMZTUxK&#10;FoYpZB46AvhWkCKZNCaialpIS535n+8RuHuXJdbFsxm9rrAio8XbFF+JY8tR0S9tGt30qa61lCVy&#10;H7BX39sb4/dD9Y7J6u7P38+O7/7FzW1t39sdeYeirMBD1LDQUWcGyOst5zZjCbhpcv2BuTGVayZH&#10;KR09JSUUXhhkWvMpqnZMnuzr2pGMwk8mCly9dWLLQYXIZCDz12VxsYraRtuUmUrWNZkqWSiSpVUY&#10;yQWWU8nV7Irb2592+R9wuNw3zmN7DYHIRbkpE6MviK5SdYVYoBSqHRpZ10hoyes0rOz5gt/C2Td5&#10;zb6ECgUUilVkIYrU0oNQq3yB49ITD/FT+YR1zlt2b2q27U6z67oNpZfB1nbe3NuTVm29s9fbkzcF&#10;du6k70yPV+2fvMbs1ts5fI0tRV11BDj6wwPQQstOhp0Bbt3ors3t1cruTq3tDsPp6pn2zjdr7idN&#10;w4+XA0NPid6U+WpKnEYOpTN0NHurPUqVNJLmoo5hBQTpHNSz/tiMb8s+8vI/s1JFyL7nbdHvO7M7&#10;TbY9kjrc6JYjPI4jMS29uoDldMshuSNIVdC+GHJOa7vbY5OV4rVdSNqSdQjFQ9XOmN42ORjLagpN&#10;fhUA8vw1+d3xa+A2z6rqn5e9OdG/L2h2N2xi+yum919X9ZYXI9k0ON7W6zmqN3V+XpOxcVsVKPZ2&#10;0p8tR0tDt3IpFW1OZnnmjqIqbG0RBrvspKSnZpKyKeGUUxKIiTLRyBI46vxzH1TU3mNtSIpJt9QA&#10;PeJcu9ne90jK7SYtw1S5qYzOGZmiDKAKSAVK+KWGTWhIAALbhLudpGJVCblnUQdVatgYVVNBUfZU&#10;DOOtd3cObxO6anHTYDatdRZOhr9w0lXuCpd8W28hkc1WVm16yrwdPPUw4LcVPQz6Hhatq4DoWxFi&#10;WjYqeulknEASH7V7QrN9vCKmBwGaoRyGhQhCU/dIYG/1Fj7Fl1sVpc3+3W1pI73lwvc0b6/CeNQW&#10;VgZQzIJKmqEI6qaLopUC+627cn7Dya11z5Jq2jXQkiYnWx0qoECu+WYUIwDQ/PoRhsH+O7i2Ng9m&#10;5us3XvXdeIMuUi27USZSbbmWwz1UGQ2/lqfM1dO+RNPLjlrFnoaqSgqKRk8SXQ+3ev25UNSz5OG6&#10;JG8F2lELU0ytPBDL/mqgzpP4mYoojCkgAD2I7+7udljntRGrWgQqxTxPqY3dKlFLqyCFh3PKWNGY&#10;oXqaLjb7K/eVuG3Tlb218Oslx4wVqxKPCVZZCV/xbUXULp8NXDFKyUoMjLuvaM+1MTuvMV9XHLhc&#10;fRVlFk6bBQZWffWAzmaxUkdBTpWZ/wC5x1JsqtzskP39Y000sZnljEjSsqjhiKb+HxLUx1NSkc1R&#10;NIqJocwT1FtbqZldRIy39Wk6SbKAOPcYbnzFuV9vEHg28I3O1tkUueLxR6loKfhBPwnVkamPwgZH&#10;+8C8t8/8ubvyrzLLohuoo4wwEp7ko0Z/T0mgZRguAaEMaEjotS9ubtm3xs/d9HicFUbk6627hMY9&#10;RNGsdNmsHtmFsVR09bTwzRwyxJjJ46Z/CoaXxed3aUlx7MwYrcWTWOrgpLSTUwpoqv7eapSppoYm&#10;jekyD+HIQ1Q+qmIq6qbAaSQRq+78wCQcyixeB11MGj8Qxgvri1GDS1sQ5JJZ0qzln1h9JXGbk+K2&#10;9meQY9ig3s31xGXLSOiwkBpCwr/a4VWoACcAACpI6H/H9p95ZXcu4+w9j47c2xIcviKz+80ey5Nx&#10;1W16/b9bE+IrqLc+z44Jdj5ja+RrqQSVS5OielqKq8ryGQI6KqlgdcdV41YDFGWnV5A5SaKR3Vwy&#10;RtGYJVZTY/jV+AfoFN1512DZbC12y42RJ94KQyajK/hMKh+/QdasD3f2gK9oLEVHQT2LkDmz3C9y&#10;IfcvZuY2barWZlaPwI0ZaxvHoBkaMEEGhYRnHkKg9I3Ndq7V2x1/SbPzGxYszvnJ0216yHNSbwkr&#10;cVWY2gNJPTx5enxNQuax2RppqSMxJ99BLEoVWYoApSv20ECRxU8SecW8ckqI0a3CrLHpdTD45Pzr&#10;BAP0t7IG3a7vJZp7y4cWrE6kRmBOmuhqjvDLwGilQKEHFM8bHZHt41Gv9FQPQ0oD5aiTn1B6LTXb&#10;jyeYyGQyWZrquWLI1MtRkKWCsqVlnqYzP9jWNUB5Ko1GO81oirfpADBvbvC8Sp43hKoiiSVKWES/&#10;uT6fIqikUl1I03Fy1/8AW9hq6S6LPcLc6pKlUaVip0pXST4hwRRhwC4Gc4RX72ttI62/dIPIKfM0&#10;qa4+dOI/PplXG1mQrUdMrSPNO89Fj6/cGVixMIpcXTMKEy1OcniiowBCUjaTRCiALc3FpFIFoboY&#10;FimEbPMiGQIzByQ8ckkjxoTETZXtqLckAX933me45pa3ijuZZrUOFj1ANINSqNJVEQlQ1SzLqCKC&#10;ygA6RFW+8ty8qcwrzDPzIBysUBkTwFQVFW/tBPJIGDsANIIcgA11YVmUylJurFLgaWgrc/m/4lSx&#10;bezM2WgrqmGjkoYKerxE+GxuNkpMjTiZCFnjqD4I49UaAsUDZJU1NS6a1mR6sGSKaF0gl0rpkV30&#10;WMZEcf0Bsf8AE3PsQW9mnLc8so8M/TEK8cg8RO4FSoNaGrNx+L1A4dDC8PL3u3sP7v2y4dtmajA/&#10;rIaowKkaxC9A44DB8yRwcMZjqvrzdNVNHTYSkr9o6qSq27uBaPdWNnqKmJ8bXUVMhSsxdbEZaxmG&#10;s64eOSVv7aDnKyDT9uQrSzapT+w7OwEapKC8SAzMAQQeP8B7GsvLu0c0Xuq8qgjgCRgLIoBFao2g&#10;sVjVaFWAJGkVPn03yZyCvt5y/vrfUNIczZBFWANR8cmTxLVz6dK/M0OG7RzMDZOoqKT+F7ejw2Ei&#10;WlyMdDRlKiaoq8XUjH/xCSjwtBTzM8bwqxUAA/1E/OzRRUqVxnmfwiV5Kd4XKJHAAfJABHJ5Xv8A&#10;W3BB0/Xkny7JZctU221tIo4ZwAZ0PeXZeEy1DCqltIBLhlDAD4esXfZu65j9xd/3uPerqSSVSroj&#10;aNOktLhCpVaGnA0AGADg9D3mNh47blZs3r7ZmHwVHWbznosBT7tp8uKOurc/nYaGOHHbrXL5GlpM&#10;TAVqJBCC0cqVCGYOf82oV53snDbcko8huDO0mIlra2gw0UstRDQebK1EBrTii1b46ZJI6GFqj16T&#10;4InlPpHuQ7b2buJ+WfChSCWzaWVtLskmnDeFMlJg8jSLrUxKWKhgO4hguY23cs3drsc0MGzeMzAE&#10;WnjCPwtJJH+MB/1PEYBsYXK8K9GT6x/l8dodwxZLC9Q7CqN+Yihx/Ym/qqkyKDdyPsHEeXAYTsfC&#10;0Gy61ty56atylPPivtMUK/x5OpgpQXqVk0ruu2/k8xjaqtjoc6tPW4fI1tJVUhpYqqoqKQvAKWhm&#10;GTo/8rqJ0Q0xZo4XVwWKgH2kttk33krl5pba5s5Eju0injrEgCPIsalmlcrDIBJJHKJO+OQaXcJr&#10;KY6Wv35Nk5I5hv8Ake15QWXe7JnBtGuJf1ZFjeUx+KbCVEUrUGRWkIBqA2I2UPSXx13P1LD1r2ZW&#10;786LPW8XdnWe3Oy03Li6LceB29sTce48RiKrcm7dqZZa/K02PxNJkcrQbgpJKCXM0dZSWj1JJ5Yw&#10;/wCv6LM0PVHWFHvV67bG98/tWlyddQbgXc2T3FSwZDBzZHF1Ocq9w42iq23tPJBryOIqTTRULFwj&#10;tGojNbzlGa9sNz5+5fuVubK1FtC9pQxmNj4aMjBxrjcieNpAYC8RkfS+lIlaKfu2fe894+ftz27Y&#10;uavbQ71s73ciT72Nw2+0QQLM+p47CCzQyxRisUUkBJn0K1Q2sg/f8z34V/Ezbfffyn+T/R3cuyc/&#10;tDqTcPV2Ch+GXWXVGM2ttwV9LuHrrZvYnXlHvXYuah2/sbZMuJ3bFVwbgocLU10eUyEtMyR1NOlR&#10;OXF/jHXbx3rkc/i56qfMTZ3b+Z3dR0u4fuNsRZGoqHq6LfmJxGRpqTC1G96XDUNFT1ElOYJvsyIR&#10;PaGON8i5vvOe3ftryltF1vtl4V9NHcR28ckd4gkezKxmMstpJ4XjFgQXt00JrAqPDaTqtZ+7/KMz&#10;bptmx73XmC0jUwlYZQFJAJB1ReH3prCliaaTQBlHVgeN/nM9GfGzoDbK5XY0uJ23WdP9p7J+OsW6&#10;Nk122t/7hoejsfgNkydG70fDVu9927V653Dv7O5aDEZHM0Uiwz0Hnq6ILJ50N5srqFNkxY+tjzOd&#10;fIY7GQ4wU8+SEWClip0Pnyce3sY1LhqGuqY2IcxQKp4bRr9fvBH3O9/P9dLd54ZLKE7PIEoFDeNV&#10;Q3hJJI0aLJoJJBWOMDgCFOkxRuG/XG6+IraQxNc0rivE6R+wetOHWrV8yf5le9fl9UbvxG5ululs&#10;Hs3e+/8A+9abixWxMXmO76FPGV2/19ke791wZTe+Y21hsm/mieWSnnCSSUiVEWPb7MKyrqBohklq&#10;VXxyLHca5I2E0ccvjnjkjW/luFFwR9efYP261CvcwQ2VQ8ZOdIZWVygeNw7UKtUmhU8AeIPT+3hi&#10;QFHcR68KVyD6/ZSvRJtu4zIblyuVxO3tuGulyGNnrHgEOOSvpEw6SD+IY+sRtVOlCImklETR64xy&#10;PyG2iy9RSRmKeaB4n8kipDSRiISyP5dOj9sIyqSmoA2NgB9LCTc+U03Kd57e3lE0ZCv4jt4mhF06&#10;uMhZeDEHJFWJBJBagsggbBNPy+2lD8x+ynSu3jtjB7mrKzJbcwu5qPIY37CDJz7i3HUVuXmo8fjc&#10;fQzVLUopKuqqKWWoAqirSvpiBsOLDJjK+qlqIkjMsixXVpHdRDCAysly0Y0BwCCS3Lf7b23zHsdl&#10;Y2MtxcLDHJOoKoqkyPg6j/aYKt3BdI7c4Ar0dBrRFLSKuojhk1r51yMEV+zpl3Hg8ZQ4moyeUfE4&#10;+tzMFFVUmHpaGeatycVTHoyFWXppXp6B6aphWaKndE1wyXUKAAVFuH7eq0QmXQbtKZDGRGQilWib&#10;WyldTuNI0nkX59gnkye92qWS/itg7UCgajVWY1DgAEGmk6iSMGnllHs901pIJ0QE0oKHIrUg0pQ0&#10;oa5FQaY6D3YFVmdsTNnYIIp6iEpS0rfeFqyjqpJIaukyMa0bOkjQwwEOXcr43KEXF/aUxzpTmQsq&#10;vrKNoWNX0vDKfFIWCMLMTxpJv+fchczzXO5G2j108MEa2LIT4qVkj06hQqagllFKVBHAHm53L3Zi&#10;XNUBFa0+IZHEcPUjHQib7z2Y3DNQU2RqpaiTDx1EAq6k1lJUB8lS08uSx0lPNNGYRQVYdL+KPm5v&#10;+BGkr6b998lIIvuHjvkpbaKVI1+skS2LB2VIwFHBNza3sTWHKl/draf1cTxZrSEsbEVV5mcgExTN&#10;qWmhmncuy1zHGr6sKJLVv0DbJhVJ0LgnhwNQMDJJOcjPS72n1pm94zUVFsqknzGcxWKaoPW+OgrY&#10;MzuOpkaOCY7aroY6ukkUYtmyNS1S9OXjDxwCVm451parP8Spgv29UVRanX5YmSMGON/FddIYJe9h&#10;qH0vb3rY4rPl24blXnC3drvbkaQ2oHhSNJIokaP6hA7UzRaagrcdKmvSiyuLW1UW94lZlUtQVBzW&#10;qggGgHAUxXjTrnjKbHbIyb9fdr4Srkrtkiuysm1Y4Bt/MT5rI01DV1236vcdBS5GvpYKcQ+OFVSR&#10;Iaklm0ITJ7nZbH+CnaR5SUiXSxLeEl7qGc/uEi2u9lFrH8W5BnKXMco3RVsYFW4kcMpZRIFVQSoB&#10;ZdNcEanp8PBq4Lra/wDCuCII6SE4wCAPIZHlwqaHHSA2bnchT7xpafaWOUZXJ5Cklw1G2Mps79ss&#10;jPVY+khTJ0dWsskUumMSzAMfHqZWvYMqUE3kkX7eRZ4nkiY6Y76G0SFgLh0ilYgcgXK/nj3Klzz5&#10;BLDas25W52zwIXWLTIR4oUp8RDapISNYBNMjFBUnB3iMqlbhfCCggZpWlKZBqy8R8j0NuX7akqqD&#10;FRtujA1u3m29t/Lx7Xhp8topdwY+Cv2/BBXvVU9RFWZzbSo9VBqkeneCpSxFyBCqVcKjyvUyRrLA&#10;6pSTXk4dBovGElNNE7BnU+p1DXuCQV9nfbNcWe7QW1pbw7nIhUGaJlVhUmpQMY/GkQPpZSUTCCoY&#10;r0/NuNstvulIUWUqAKjBPmaZAds0OVFaAUx0q9mbg2llod2YjC4br7B7rzW3dw4OgyO/cJ9lhZFm&#10;pclKtc1DW1eS25jt+56g+6gx1WCaPG1JhjiaNm8qO3gV5KdkE0bAgShEjnikVLu0k4cEaI2sFHAJ&#10;/B5uBbS8bwL2G8lSS3AJjrqjZSyUCRuuVLedCM0pQYEF83c4Xtpc7La21WV2loO2gynCqE+ny9T0&#10;D21qqoq9p7yp8zJga3FYmlo6rCvmayuos1j8lkyYVx+1pqKqg8VRlqWJhVqUlTTGpGk2vxFMDL5Y&#10;7qwAVirG7kraRyS97va5t7cbebhrIWV4ga3JqoK4UA1RR28E8q1J8+jZ98mRVR1wfL/P29Qm3Rlz&#10;gYcBmYQ+JkYPQw1FMGpqVKaQvj6KCQ02poaHWwXUX139V/eWOnK6rMW5JN7/AO9arce0d3uKSiJn&#10;RQQAMfLzGBStM9FR3k3JLeCDUDzp6fL5dYc3XipSgjrYo6J6aOKJYkWGSGBY+HMd40s8g+pOrn63&#10;9xBRJJPDMdSyQrKqBWKI6SgAo6chkUgEA/Qj6+zN9ymigmgjkJgZgxJqTqBB1V/iNBU5rTyJPTt7&#10;euW+Ljw+fD5dLOLcmXxm2tybZgamr8FnJ8XkshVVcDVmQospiKlqimytDkjIlRQ19bE7QVLgypPA&#10;1iuoBxIdBzx9Aygc254uB9OTyRyPdbNwwDhsin8jWhIoTXhXy6K/qmGttdHPH/VTpkw9GKmMSwhe&#10;XSzKFWYmOUSeKd/Kjvq+l7j/AFvfUcOo6r/TVdv9uP06he/59uXN9FbhoJIjRgBTHz4GhIAqaDND&#10;mvl0xd3E6qREaqPs8qf5epdfU0FM3iqYZUNSfAIFVdKrZ0vHMY5AkY1+lL8MAb8e5S3mCxrIb83D&#10;WC8FQhDEhmJueD/T2TXLNtkks8tsPDIFKAGmoNUFQKLQcCoByKHHVrWztLrvuGPiEjzby9NJ/wAO&#10;ccePSLymvblXUTSYuI00ixtG8Sxl6d6yN3lgeFYjHF4Vj0q0axst73/HuUHohRvBC/lqRG8Q/bkj&#10;MiGUsVLSKQAgYkAn6/0PssuBuhvLe4lhCWDSh61VgjAYYAUoW4VAApxBHF6DYt2XfW5l36L6ZXov&#10;xI+NHh0rE1aCgOVGfzPTRXVOX000kVK0WCkykOSBWpWSno61RZKowJpp4KmpUBC/jW62vqt7badF&#10;SmWFVjpYUBCBIxptzZSqgBfV9OPzf2f3Vqs1w1/JKbiXWAyk6Saha6c+h0kAgacCnS6feYtg3xYr&#10;KA3DTLXiY8ha0qyt6ngR6U6UuYSq3Ll6vdObzGS3Xk5q6n/ipytYz5GuMq0wLrUSTzSzhIysZAZP&#10;2hpXRYEPFDHk5J1Fz+4GWUskauy+RAHk1NE7obcjj/Xvz7WLyts0ySsp70cNGq10pVSaJUuoI/iq&#10;eJx5dY6e5vvRyxBts8Ue3lNSmv6k/mTX/QakBs0rnhjoTdsdH0WTnklp6pZp6WtppsfHRvStS0ry&#10;ULVX2dPLJW5OihqlYePyO8nPOn8e3vIUlS2PjaJacxRSEXmeGnQvA6hyqTT+SMaVLRmzAEXHu9ht&#10;P0t7dS3FxJ4JBOBVkXSSAAFCOxfEhJAKDBIIPWNfLfuPyHc3xW7lWOQnNFuGqx9QqagukgKBitcA&#10;huhnbpPtbb+4apq+j3HUNk8UJw2GfE5SugxmYonehRqjHhsVkchPlGWLMCWSKSSDXEx9ZIbp5siL&#10;TXT92MMGZYAzxqDpuLHSCJBwADe/9fZTY7ltAtobWFZToagqz0VmyTqNHOQeJOCACtKmd9v5Z5Rv&#10;5zKXSrjB0zVZRq8tQAoKCnDFSCei/fxZ8XRnC+DIPJhMm9JJAuRU0OKy1S9KZZlngfz1DmopJNUj&#10;SO2mQKhTRqbrF5/O009SZ6lGjaoV6Ixx0qSw0+iPXFUv4n1nyqWDAABTax9me6b2bS1totthCTeC&#10;UlDAlGYADVGCSKNV6qaLpKZqtTXcPu3+23MUpurljxqCPqa6tROaXCnyBApxB8iAFruDuzJ7b29t&#10;TGbGoMhiMqu3J8Xv6nzIoMrgcvn/ALivSnye1qSppJPtKaqwdaEmidnvMNaMosPbxM0dVUCchBqV&#10;kfQkaqA+gu6iJIWD3tfk/U8fX3DO4brulwZYruYu/ia1FTSoJpgkrQitaAHzrXrIj2n9t9i5H5bj&#10;sdktB49Gq9TUjUSo7nYYFAM+Q+zoqG7t47x3vmKyu3DlK3J1ZaCoDVFS8gQ08RpoFVZpfEYBEtlU&#10;BSv9f6QK+DzSGGkUkuFsqgNrNgWazWZSCSeD7vtF0bWNLm+zGrZJqKcRQUwcdS5aj93wR3F9GS1S&#10;K5BB9O3jX5j8+mTEVs2Mhhrq06fFUTGSWVh6U1lFhDAyRsBCdN7e0gVsfFI+kp5FKkEqGUX0rb8s&#10;4/IsP9vaT4ZHCpeWtsKuQQwIUkVPcQD8Kj8z6DoxjRmqyx5Pp/h/LoRKSaoRBkqPHeN5XSZKunlE&#10;LJEamUGSWlp7KKaIsF5tq0/j8ckAiMRddNygGpGA8eoASKwDFkupBtyLf4e9sLi8+sET6tAYsQR8&#10;YWpUjgr5xWin1HSK6217oTUoaBhUU4gdwOcH/UD07eXPZaXNxRVf/AdK6tyFQkwpo6uvpKSU1yVE&#10;CDww11QJCIldYopCOD/RTTtopj+k+TT4ijMrIi+oiNuWekcuQpIBP+HsA2Sm43JaaqKGLgjDFsVa&#10;lAsy0GqhYcaEjPUcX8Rt00qO6pAPpmmPlx4+nQcY4LNkVaVpEihEzVwkhE0MskzpG008aeNIszSo&#10;gZtLMnFhqv7aqJA88byoDEgXVGCFBTWqqxYH0hgbi/1PsUb7LHbWE0VrcH6t2w1DUEKxYBT5+ue0&#10;YzSvV9vlZwA3Accfb8vPy6V24RBDTT0GMqZ6nMV1SrRVjJVqyTGklFVSwRSn/OwTAK4B0xIdF2/V&#10;7dM9XiALjFjBACHyBEijKNok/aiVCinUSfYb5L2CfdjPzCJTVFJpqZ2wWUF2LaiMAYPDy6kTYbIi&#10;NzbyVp6YpxrWvCmOHr0w7P2bXzT5jKrNKKmmoVlkhhnlqaiCcLImqurGl8ojWWNVOljbV7DjbO2M&#10;RtOmy0+LxtNjmzu5dxbmyUNKDH99lszXGatyUli8QnrgBI5IRT9eb+5MZtx5jurbl3brIgRwwxFl&#10;GsVGpg5JAc1JAwXORwpXoY29rzB9ZDDCG7URa6EZcioq2RxI9TnNB0eDuXuTtfuzfvS22ajNybwp&#10;+pvjl8eei9nZSTHUdXjdu7W2fsTHVVDg1locUZZqPAbjz9dTCdxV1cgBYjWRYNe3+yM/19t5Nzbe&#10;wmLy8SVePoq6HN5Guw6wSZCvpqOmPmo8dk5NTS1OlHEMiM9gSqnWMhOWPZ3cbuJtv5htIX3ASMRR&#10;wyNHRQMiQKKM1CrBWUgU7cmd+SuULbc4ZeX98ZTuYZmXQdaMukH/AEuK1IqpBFAT526fy3P5b/Xf&#10;yg3FuXoD5M75yuE3vRzZbdHX42DDtjeW3dwYLG4hKnMkV1fVGGkkx/nV5Me38MrYxcgMQ1u+sPk5&#10;sHMdf0O9d0ZzF4DQ9RjtwvNVNFgtuZuNfOYMvnpaaGioKeooJI6mKqnMUM0UgYEjj3EvP33decrn&#10;driDlrb4Rt/iqoJmiDALGHk0LLKFCpU0VpakUKEs9BD3M/tdzTec03uwcrRsZI2r2iJmKhBIyhJX&#10;yNNRpBJpShqQAXT5ufyIvlf1r8qe0eqvjP1XX9qdf4/EUO9OtTXbq2Wm+N4dfyYGnm3DmNsbMye6&#10;aDLbhfZu6TUYqeggWsrkkWB/t2WpiJMNLm5qzF00eJl+7lr54WSpgbyq9J6qxp4qiMMjU7U6qI2H&#10;Dk/UD6QLZ7Bt9nvYut5RU22OMlgxIUEgIAQKsHLaqgCq9oGqtOop2+3M8hkvQEjUZrTjWlKY9D+z&#10;qm7aOxMXt/em8pe1qObbP+jPbW5IK3au4aIY/I47e0dZS7Mx23MhtrK09PVx7gx+4cg89fTtF56O&#10;npZG8byR+NmqlWvaocS+eRi9pjIxMiE34dmN1PHB/wCJ9yNu91ynFtsX0VvBHNGOwpr0OF/FGckG&#10;pqwJp6YpSRNu3qw2n6Zhbxt4LahjiQeKtpYgmlDU8DjpR5DdmzMdT4aoxuH2zT1u3pqOalXHUQTH&#10;5mOiMKmqpJvtaiQzVoi/eFRIVux0BL+6s+3qbPVny4xVRuntTcWD6uj21HisbntsdcSV9L1pufHz&#10;4yqjp8hnUqslR1+XzFUaud62qoWp8PEsSMpMrMvRr2jXnnlb2g5i3ba9sj5h33crWJorJpILEKok&#10;md4zORPGwZZ3YiSKMBl8J3jRgUy43Sbmaw9rUn5D2JfCkjV3tDLAWCyPVyZbonUrLJWmiv6bAVqF&#10;6+gf8KareOxv5QH8Z+OHwv2v2B2r2Nhsvvh/jLvzvDG4GPtvBdlZieOuzUme3TRVEP8Ad2XZuQjE&#10;GKqBjEywo56dZEaZZKhebxwWboq3DNi95Y3PbEwNRT5fAdyZRaXfXbEH8VjnnqshRZ/ES7iyEWLl&#10;Rp6aF4sVQU5hDwu8cSCSQx9uuYeWH5Mik5v2uZeYre28O5sFt5fpEaVnRtLCJLZ43oyv4bzDwgBq&#10;lUqzgO2ltH5Pg+okc79LGBKiwvHFD+rWiho0glJXsbSSAAKErQsjPh9vzYe8+o8vF2h8d907A+Sm&#10;5dh5LZHbHwI2p1/vfoH4bQZWh3DPt6XHYzanbOD626Y3DuPJYmroavMwjc268hHTTJJRiqEiRv8A&#10;/9K2HCtT0ER8UQILeVnjUKJ3kILSBgDqVzGPxx/T2a8yi93W5P1U1CV00JqUC17SOFRqJPGp4twp&#10;LV0iSykoKGtAKmoA4Cp9PnWv7a6n+7/7w7hyFJNnK2oqXpo6fExLlaySafF0mHKxQY+WGZ3novtV&#10;FtABBtYn27VlWtcirFAD6bymSFqhVIZeDGUCt4iL35v/AIeyfaNubbJS1xuBQKaJpIT4tX4w1QGr&#10;Q+gxivQP5kuN32+B/wB37QLlAjMayKtccFqrVJ8qgdMeLxmLpppnyFdPja1qzxU1VS10QgqYJY1S&#10;Ey+Pxzxo6o4d1kBsbaDbll3Js3ee8aGLH7d3LUYqaprY51bDbXqcsZ8HSpRnIUtbnspHjds7dyVd&#10;USvGsczVjvSo8kEU0p0wT37O7Hyztm6wbnBsMW47lHIC4klnEdu4ZGWRSYZIjLEdahZJRrUBozq1&#10;eHgfv336oPaLmS65e579r50uanwZzuCjxgGYBvDitZG0sAnwhiGJDqihXkvc+APwv6Q3JiqT5DAb&#10;L7+xux9n5SDd+xex96UXT1J1z25k5o5Nq5XBbO2pufcnaPd+3NpYyI1TSN/c3G1WVnjhnyFJFTVD&#10;1Ad4D4/7A6y2+cPgNvPS05zlXna81k9bX5LKbhnnhhn3DlMhlq+tr8vkFp6SGnp6ioqJmp6GCKlh&#10;aOnijRBZufuX7ibDv1/ebbzHt9tbXiyLGIfBlYR1b9FZCk0gUHtd1cszKmvVoQLkN7V/fDf3L3Qb&#10;ZabBc2kZX9SRiGVVKmQUrawuTp7tNASvl24QPyu+Yvzpl7U3Z2r2P8hdnZXdvYOy6fZFDU7HOyJU&#10;271jFSZGGn6m27FsyhrsNtLZ9LV5KpbJUFElJFkMwfvq37mqVZ1fKuijxkKNTZOmeSXyfdQJTyPM&#10;qowWNRJqkQ3tqa+kra1j9QBbTfNw5w3V/wB8cvTeEip4bvMsaamUmoTw1NCSApUsGxkA16yp2ym9&#10;Mdz3JDeGMBRPXwgKGlCiChpSnlUitK1pXVHuKk7AMx3Jit01mcEWNiw6z5PE4La1PUyQylqiqc0g&#10;qTJUU0UMNGkcYFQ8hLTR6FR8dJhVy0s1LOkVZj6qmUwHQIpDVR1EzSlopf2/CYVshsLOD/sKXPOW&#10;6cmzx7tazta7xbThCrHxQImjpR2zU6ihZdJJqTjpde7nO5dLa4KshALYbtoO3uxg4JFTgmp83DF9&#10;k1fWC4TP7LqNzYHufAbszS1mRWvabFR7Iqts4iDG4uM09WlR/FoMqtdJXalZJIJIyLGM34TJR4yi&#10;jocXHHFD4Vp6ekCtTxU0dL40jjH7UjLr5vYXX6AWA912qPcN83STct2NZY31sy6SX1qx7QrIqolF&#10;VABQDIrwKvbVea5jmvpi51Ek0zkcMEY4Hj0wwZfOdm7+rN8dk7lz+bzea3BNuLee6I4o87uSuqcn&#10;NPV1uSWGoyeFirZVljARfNCiAg6wFt7gGCmpKCPJXVxFMvkowqwRraRgFWV2SMCRRzYDluf6gcPu&#10;e5bnv1xydapJGr2rKs7aZJmTQJDqCg1pU6QZWHadBoKFfuV/cREx2xPejCrULEAGuSpwc0qRwNPK&#10;ovHIbv3nvSl2MmWyUL7vwuZw8e5c0g3FunJYuChNdPUZb7GKvymRp2aFkjAmqHUQS/bFiiq3e/xt&#10;XEbVlqdw5TMbaqMrNS0tBFtqny2QzH38tUssFNSjG0uUSRyyBqhTStEIAwciBWYkvthD7jcw857f&#10;tftuI96eyfxJ7i5Wzt44Y4iqxzKLw1LGr+GQ5YafEMTOaJAnKmye4/Od1zLy/uOxxxbd4Y8OfxoG&#10;8RX1VDRKY9ITGdYYmtCKVIwfCHa3b2/+/dqD4s7E2B8j8z1ZRZPd26Nt9+YzZW3OrYNuUWMTbWU3&#10;dltyb63LsitxWMxtZnfPhViysNdHkjDU08JrS0KN3Um2tnbJ2ZgMBSUcMUeHpoWrcgcfFiZtxZd4&#10;VgyeaOHx8cNJjTX1kTz+CJFgjVwqIigAJPdx/cqXf77a7neVnkCiEQQCNYbWjByjP4cSNO7EiSRf&#10;MBFkkiSMAQcre2FvyIrWtlF425TE631GtATpU6pZAdKGgoQMasMzEwv5lHyB+Rnyc+V2+Nz9tbzp&#10;aysr82+B2/sXG7ph3nt7pHYdZkDmtt9bTb8x+CoRvHKbRpsmMdkcsKaavq56cvLLUMoRRH2zJXNu&#10;OafF1FYsNI9HLWZTH/w/DT5/H1dDlKXKYeSplx9XkaDzTzRk1UHjqIVgHhdWYOlLnmXYOQOXeWm3&#10;+K7XepLmWtol5O0dkkfYi0QyQOJI2SVmA8VWasbK+orjR98L7u3OHvDyxy/yvydzJb7TbQm6lntn&#10;tLa9a7k1QS2um4nnja1MbRyL2uI5hcHxqpEqsKnw/wDlJ8ePhn/D94dudFjvzf2UztanW20sl3p2&#10;Vt7D/GA4HKJLBuKt2ThhU9fdvYnc2J3HFUjGZRZYZaigYNo884Zn7F3rj0zOBwlJjtyZKLcM1TST&#10;ZNRWZbG7fbb+Ip5El3HuHL1tA0FNVmkipaZIKapqqvJzmR/QZpoxZu9pacz817NvHI+0TzPFaSfU&#10;3CN+qY5FEMLm3ml1hVVGaSQGggkLy0Mb9E/3Gfu9e8PsxtXOG2e4ulLbVC1rbL9H2mT6h55Aba4m&#10;wzSR9rmiAURVQMSOXy43B1X88V3l8h+mNv8AW/WHZXSG28I2+MLTboqsB2L3jtjtHdGVwuGk606O&#10;fZMYzNX1tSRVOV3DlZszQY/B7HlpYGWRaemhQpEmayfbOS3tT7sp1m6gGawWRwW4MRV5jGjOx7a3&#10;TJFNt2ZhFtvOtTUOY2Y9TmhJRNj6nG5FKdKqtpmqPFkT7c8r8s3ntbt1lyvt5X3BNvMyL4rMEl1P&#10;H4z+J4qRPKyFY4qi2lZmjBkKsw6UcsRXV3sjwW1uU3JS2kalIqSe7VwFeAUnS5PCtan/ANk9B7P+&#10;F/VXR22/j5gNzbf/AJpW3utd6Qbo2bvHKdfZOj6+3x2n1bVGHslafEby7e2ljczm9r9kUmF2JRS5&#10;nHwZfLY5qmpxFJkiaWUXZdt7Vj2vncPX7Z2xhtr1kuUlyWLjhoabA1tM8h8mQyuiloI5JMhGBJOZ&#10;fI4F1aRrA+4/5YuG2bm20vJr5/34AJJpPDJlIuA7TIbdvFt0pAqoyoiRKW7RVCQX8vWDzM9zuIY3&#10;alaoDqYg6qgFaqML6Djwx1WTsvubu7IfKfqLf2E75747c+QO3tv7Cgwe6slR7z3J2/hcnuvG5bMb&#10;l602Nt3M5ztDHRY3a1LVTUNLFRQUOPkkqmmgoICrIkrHR57G0c9ZkJaHNpTQSS1sUcDYQLNTwU6x&#10;rjo6ytqKeKllaF/S8yKmpf3CQzuN+eDypu/MGwcq7fPc7P40Zb6iJjdeIHMrFpo01EyBzJV3LSHU&#10;SykIFVXvm+cubHcQ2263Ullr4OmuWoOCT4aPk186mpoR0sO55PjZ2h2TsLqbZlN2Z8es5najDwbe&#10;3Ng9wp3bSblxW78rvGozlV2bT7Ux1Juis3bSz5gKtXDRZTJVo+5jko1UU1NTFOz2+O5+0cZvnZHX&#10;+6dv9C7/AKmvePY3Ym4Ej7HpK/GYTe2QpKk0u3MntjbuyKg11Fi66JYKGrzGQhx7U81aaZ56SUjn&#10;mj282Tlnk1tx25rvcbu3A+nSK2kEitKAJpWRnLvMBCqs0kiiKHwylJE1Mp3LbEvdva85Wla8hJGk&#10;LGykVpkhyHf4c8KADIJA6t2z/wAEfiB8VdrbD7k7P6w7m+aHTmysPtytz3TnS3WW5Ott37Hy3avT&#10;u3quq3pvjKr2zuHurIbhgrsNg5q2HcWT2fgsXVZGT+Brrpa/Gg5Ik3FS1NXHSU2BaGWopYcNk462&#10;XJRZFTTxz102Vgiookwks0hkig/cqAyqruULCMYwX83KPM8b3fMMm62kVvFqNiutJbeHUY0jiM0a&#10;iVbcJWRg0i0ZdNX/AE+iAXFhdokc6TxoQSwBJ0AV00B06gOJOr0pU4613a3C/Gzd2KweZ7I3J3/g&#10;Ztu7fzNd2Z05TYbb20831zjXzs22eusL1TWb0zNfU9r43bMUEVfn5JqfEyww1mmmjk8FVKoibfx9&#10;FLHUmsxEK11NO1pklkSF5WkaadDSo327PqS5/wBUTwPcI8/77eWs9ha8vc2zzcuXEIYRSInjRqAU&#10;QGdkElKM1ArALwYkkkh6/uAI4BFedr1qCKstDQGvE4NccPt6JN2bvN1XHYrbW/c5lds5aDENCu4D&#10;93uLAU+LgfD4umkyc9LHPHR0WOd44YoJPFDEwXki/spHyx6+39vLrKbZ/Sm4Oses9x5qSWDNHekk&#10;lLjNtbFrsnDFvPsfC7bwkMb7n3htqasSfGw1RpMfJkJoxVTnUUkmr2A91JPbG93bYeWrNNw5pnaI&#10;2dwA7AM7IJIgjROkdEZp6ykW7BJDOyroUol5t37lm9Frslut85xLMWRfp9a1VhHKP1dSlqeG9AwW&#10;qv3gXzfybvmPW9Ld4b17n+Sey/kv8qclmf7nbS6i742Vgd0dxbwzHdOJwNdLsn401PYG+HyGP2dj&#10;t79dQZNqijauSqTG40OUioYfLG+dP7F6m27sXa+e6+qRuz++2OocWnYuSxGHfdHZdJtSnr0oczmt&#10;w4jD4mHPUVXV/eZCikZUx7CuaShVIJIl9yVf+4XuTvHuZzdf873kME2z2tt47RyxCO2jvAjwUEMc&#10;au3gS6XuLWBwCW0ARyxoRdYc9Rc1Xkxi3ANoi+ILIowV4644xVVejMoIqGA8wrH8xvk/8/8AtL5W&#10;dqj5S5DBdX1vxx2RtHObs6y2L2TkZuu+jKTujL7cbFQUm1p92bjg2/vrHbZ37QbdztZtygnyMKUu&#10;irjeaWoeZTybCz+U3DQbtbL5Ta1XTnJ4yrphRbbrIs5jKmBqfF0uZqKQU2Tjx2AqqqaqoI0rYJKe&#10;sqJJWeUHT7Scz+4vtXHtsnLmx7NFu1tb20TqRPeWauEYsymsTzTykEksuhGRQvhxLqD+3qWznsLm&#10;1NotxDKikEPpHYa1CnLHAJ00PlQcOklmvm78YOp+o6z48bY6t2V8levKjEdbb8wuYptz9q9d0W0t&#10;8bQzs1Zu6r29gu1do7yps3vzsShoqDEbprRho8TuDa1DBjfsqNI5FYX9k7S2315gMNg6Kur6zH42&#10;hMFJjMpkc3nK+Nw5nM2R3Bn8jm85nKvXI+uaqqJpJXYszE+8axzLe8wcxXN3Z8kObCGQqsrXh1sp&#10;7FYyeHHoyA6KBUKAjlzV2xd94th3HnDYxs8vPi7MkpIui1il6LhO3Qmksvh6Cg7ky9c8M10dhfJX&#10;cfeveW7O6d37Ept4793DWbTqp964/IY7qaTBtgtuUu06OnoMT1xt3amxsXSPj8bj1gWmxVP44aMa&#10;zNLJPUSizFlMjlKTztIk+MfR9tTiGCJ4qeMLoiNSIoalru7uSQLaiOR7j3nn3B37cIP6qbzuJRlf&#10;9aqRMJJI3OlqxIFARRGlNZB0Bu2rKYy9t/une2/ttu228xz2mvmu2eQvcBrkLIX1EVhN1LFHpBoN&#10;I+ZLHPQPdw/KTt3sLGV/XeZylRSbTxkqR12B17fq4ly8NLT496qPI4nF0dVXNNj8VSQKTLNGRGpR&#10;UHoIbb5xccy46aiRIIqerpzUU8OTyeKm+280bSGmqsXLHLFLDIQ6owEUriz8cgbez3Nd7aNzBt19&#10;cvJLeoumZ0SUqUWSrMrIzOXUmOodWEZeMHS5pL3NnK27c1zxbTtFgH2sr+o2uMCorQBZGRhgk1GO&#10;BoTjpYfEHuLBddvv+fcb5Fc5uLbmej2rn67rnYfbOGO5lxdVHjnz22+0cFkMTU4yqj+7oqivpXfK&#10;UUFbKYUa5jKPqNuUOXpxS5usmMMGQoMhRNrqqmSslpaWGmhTPuZB/Gql5k8kbKY9MtPGX1aBqF+w&#10;c57xydvVrunLthDJbxxPE8OlIysa1IEckpuHjSKTTKfEDEhgqgmrdC/beUZuWeWP6t8m7m23lmZm&#10;k8MXFWkkMkrMszsRrLNXvAGokDAAHHavzT3dszsuHs3Y2yKCq3nm+r96db71SKDa+2Nv7NwWX3XX&#10;Zqmj6BwWI23NSdI7Zwe2o4cdWwyRZJKqjyOTWJaZ6oyKIeNqabGUGLo0eoqamOGOjSWrjlikZ4Vh&#10;ikkdBFoUNyx0DQCTbj3De8Wm4cx7nv25zqkdq0jTOEZDqqZGWp1JqavyWpoQg7QFdhyvJC63O4Xf&#10;1VzGDWSixk6uOkAkKMDtyT6k56JB2kMlursHsfcMuP27tvD5rN1273wW0dwUeYxNPRbiq8jmaDH4&#10;/KnIVk1fJQQ1i04FVK1SsaiOVFmDIEhmg1XlCZIaSWSiqZJcc/kUIr1FMIlqNckZakneCdoS4JvD&#10;xc30iZuUreGx5OEyo7RzIjXGpJDJH4DSIEUg6JFqwk0xhpEZ2LgJrPUl8tQbdYbHFd2o1WzFjKaO&#10;PDOtlUAElXDFlPbXTWpAUYHbrWrpsFsCZaHdW5Kfb++cDjaXuNzhc0tbDR7az1XXxbchpIM1Dgd/&#10;YNMnR4rKxRsySx5PTNUJFDA84fqbHfcTzZJp6YeChoaeGGmpaubJyzyVKiqk+5NRFQtSTQrqZgrT&#10;cXP6eQ9Y7jy1DtkO1bvur2sZnmkKypqjdie1VEaM0RhAWsbMqkyORWiqMOPenmL3g5e3+0PKnKrX&#10;XLE7UW6Sa1DKVUF1a2ZHlHc5ANKHQpGkNXpTdUR9C5nqNtkb33znNqb2m3punddRjNz/AG8HWGYx&#10;GN2rkKfb8UFRgqB9y0W88ZmKgpDBV1dNj1hq5Qiu1QPHGiwuRq1mnkeohqQGjfUUaOWYDQxilLiU&#10;xmRvoy30j2k3DmTl3ZJrOwtha3m2gq1VDqyoxDBXGilTGBpZStWapUUzP/JnN9xv9ktxf7C1mwPw&#10;tIshIAGrIRRVTUGi0qPngBt15fY+0svTYPbs2E3xtuCqnysVe9HkcVmTipqhJ4KHNxxvJSQ1n8Kp&#10;B6qZ2XyTsOStveCmpKmF2mlqBROGIDFPJp1FVbiIsLFWJVV4JFuPe77eNruYIbGHbTdW4T4Q2ipF&#10;TUlhqxQKxqMZGrh1I0hR2W3gsfHWgxq01Jqa0pX0BPlXPUSsy2J0UeHqMFUZjHUNHFKaGkraWlep&#10;qZpJqxJ5amSnFQitFNHDKWcFbBvxb3Ay8wqavTSVEVTSQBI6mbxvFWyZKPRIWu2hvBHTSqvF1N7f&#10;QexFyOjbNBPJulmYb+aGsMNQ8XgS1ADEF0qXUyFdIkOksGUChrtsd7tKyNeWJWZ0JA1KVKMDThqF&#10;agmmGx5DPQqbJgx+wNrpW7l2xl8Vv7e9JJl9p496rDZHYVT1Xn6fK4SOknonjzFU2Tq91Y2Wd2k8&#10;M8cVGZI31EEOUe1MtNSJLFPDE04DsGhj84AdTGEleSSJVmjuG/bub3BX2h3D3V5bbeDFdbZctHCS&#10;FCXEhi1UXW2goJfjQ0UzFQGoFJFS2eZ9vluALm3kV1rwYsM0qaaV9P4qfI0r0nD3x1mdw+Xc2zdy&#10;5WLFzmOno4N75ibbMMtVQiLIVsWNhpsbuWSoizUC1lPEc0tPGB4XSQEv7aqbAV9RTZvH4TMz4jLV&#10;iNS1eVpwn3lC703jpq+hjylNVUssqBw8RMDws6gMpCuoa5t505e3e/iud02kttsUP6ESBKK0ijB0&#10;dg8MECh1Citq1MT0U7i0tzZw3V9H9PM1SsakSLhjjWunFCDlajgRq6FXd/alDis10R2V2t1jjOwe&#10;k8MmVz3WvW2QgxlJtXctHi90yf3j2VufJ7AzONz2NojXUKw5CnqKpcnHR1PnQlamKok9JjIaLIYz&#10;BrkWklnhjoHqqxIZaytamp/PUVMhp1hUzTEa9QAVTwFt7NNk5mnm5T3XfL+3d0sXWWFFfQgZiYYx&#10;pKlaKoJlVVTXxBjY4d21ZrLbpLvwS6ghgKhRUsV4mvoTSlaGla56T9LvDOby212z2o2wIsNidnZ5&#10;OxMft7ZdZV4fY/X8m+M2uH2rt7F4XONnhTbZxazNTR05l+8qYguqqSRPIc1JQ65ysJWSJah1Wq9S&#10;qzQFgwWMSqWDMv4IYW4tf2xu3MzPtwW+uJVuPpqGGgagkOKuY+zQOJ0sGaoLNTJjLczPtpun1G6C&#10;YjFMqXK1LUwABWpX5HPQfbozmUhxyY/cVVlaHLJt7D6cE1PBIRjc+seWoUqq+eCI4tabG1dO9xFO&#10;sxktI/puZ00DJkJ456WeRKeOOKmrSfFFKsq6kijhiqEjnenSzH0mwACgrdfYasLyG42+ze3vljd2&#10;LSxZkowYh3LMpZdRUAAkfGxrrLMAHzGtwuyPucVsHuCcxB01Zk8OpbyFDUBgeFMnqPhWnh2Jg5MZ&#10;vPa8Me5MnlMrntsx42LObk2zUYD/ACQZ3K5Or2y9Vtymzk9StNQpT1xd3MjymE6WLkdtYyOg/wAy&#10;kzysmuWCmjV2KF39YGiRgVJVgzFXA5HHsOQc47vb7k0dhF9PZhTWIyYoVAJOqo1VAYN8SklVIB6K&#10;ZbeXY6PY7K0tyPITKP4iCTIcL5GhNfTA6iSd79n7m32K3L9i5XFjHU1qL+8uUydRRUUTQUeNJxFD&#10;GmVo8fWR+meA08UUtMyXiZGAs0V8lGscKR6vIEiXxaj4oQ6eXRCy3YOhuCWJPH+FvYz5e2/er24n&#10;lkiRY6uzOR3NpIUmSpAKsBwUD5VwTIPL0G77tCsnheAKFmFUYV4EE1FaZFfPjTrDhsFncrmMs6xU&#10;+YoMZVZfI1efqklo3yNHTTxUrZHMrUzJI1JWxiJwi2dTKVDFhf2n1qVBMXikDKzIoKKQdF7MHUsI&#10;1Yc+orwf68e5aflKe6WHd23eARyqsjspcOurUaBCP1O8aRp1uTxUeQsOzQiWOeWdWLUJI1AiuSAK&#10;+uMVNeh0qOnaytjx+7P767ZkpcxRYzO5Ktoa7KQ5Kh/ikb1D0FLiKmnjqc1JS5NWpWFL93UeZC3j&#10;02b34s9KpqI3lmdShhgdmdWl1abfcXNRCGUkMVJCqDYDk+0EFpBu5baZbOK2hKsJJANDqKM4/SaN&#10;lbOghTUhmXuNSpLt6vJbeDRHCAlACAFU/iamRkEUOfl69csbBS74qIdoZrD4bZVK0Mse5dxYnGR7&#10;dzMGIptebjWXaS0FJhsnTQosE9PARDVyVlVCrVTgiMd1WLr9yQx42CfIYvKyRxrT11JU4wVUUEso&#10;qIKnH09TDPQyRExCaOOdJUKKt4+Sp1tlry3ZXV/eRyJ+7THKo8NJ2dJIy4o7FpC71TSxSNg0heoA&#10;BAxD555q5M5C5p3nnC8v/FmvViAt2WaNV0xrED4vhuoqe8swRVrXhnoxfUGYk67qYxSbP2L2N1Dh&#10;J90zZfaue2tvWqw826Fw+QxOR29vWspMxhN7RZ7G0WZfFzVmGnpp/v55fDUCOCB0W2LwFXhGiSQ1&#10;2bqoiBJkalsRGahnJgebx477ekLU6KVYLEqi3A1KT7hrm/dY5FO2PulvDAy0CIkjMNJ1CN2KCgL1&#10;IINR3A1BKAQe0/vHsHuxDPb7VAbOO21UkbxZEeupqJqhQsKgAsuoKG1HBSpTPkZhq3H5kUm46Hrj&#10;pvE5zCVFXiesNryb2rP7o0FDjqTPYfB1lRvPL773njYd1ZSoeqo2yOXqKmSWqmBaOleOJE1Vinr6&#10;gTyrkqSNL5A01V56OVhTTrTxpVCExywpUSPeOJhZlF2uPZ9td/d2EEG22RgubwgxpLDVlWq6zpDY&#10;kxXUSO4ggrxHWSu3TSWFrIIZEeaukMq1AqKtQHBqK5pxxSnTjhKLenVu3NyTYKp6u3vW6qTqegze&#10;3oML2PSod47Zqt6Z59mfxCmyGEyNdhMfB9pkstSRyVFDVTxxQOPIrjDjczSjM09HItbUTVCSzSSe&#10;SR8fQUdLIqcegwxPJMwWOIXZ7MTwh9nXMXJm7WmyT3SJFFFpUKCg8R5WRTpYh/i0OGZq1IoVBAcp&#10;GXNbXUMsc6TkRK9CKJ5+ZqKkih+Rpny6kbk6d3bUdI5Ldtbj+vtpYPZ1ftvb2HpUx1JS9j7+3hu6&#10;hTLtTSha6fL5Klx23A9fW1srfZ0CPTRQDXU2R2rDFXJU1csE0SKEp4KgpaOJGUSfbqUDGdiwbQxA&#10;VQQD/gi2mWfa7vbto20Q+JqMskQclmkA0CUl8RquC6qW1EGgqCCH9sj3+wjeS75oN5KWwRbRwhRU&#10;9uNWrGK1+Z6D/G1Uu36vaWCwlLg1lE5z2Z21FuKfJVkubxgqqP8AjeSmnpY227DTxugqaOGeWR2g&#10;Z9IugAX7nzOSoGjxu3MLBuPJCgnhqqNsjFBNR1okp/tv4kZY/DTUctOxkkDMC4HpufpkL7fck7Xv&#10;O3X/ADVzjzi+07LHda0kNsCk8UsJJaB0kDST+IZEQBC6kKojOpaTHypFBvClt4utEYJPD5Njtpk0&#10;ABFSPQ8OrJ/ix8eOsOw8NuTvL5G99bn+LvWNN2JRbm25uCDYNbkNu732rl8Xuxc+3V1VSVUOY3F2&#10;FiM8Wx+MeCir5sbZlngaSSONZmYztUn8DoHqaCX/AHGmHdGVxdTHTQLk5I4qaChoi9a5x0UlUwWN&#10;ZBrk40s2q/tH7U+1F1vcvMe47vbzWT211E1va3VvO2tCjO1xpLpMXCkyZaQLrRAyOpbo15Z2mae1&#10;uE3DdTPIHOkNFp1An4uwgVAJHbWlK1zhw+OHxI2Vuo94dj0u1uxdnVWO7IxuT+MPUHc2zNx56syf&#10;W+Oq6zM5fsHeGJotv0MfYOSxOzllExxk/wBlR1WtpYwghJnwZ2pwb5KOhWgZ556YpaCJU+9YJHK9&#10;bP8AayNKtNFCGLi7EApfVpBPt29s5ud9p5f3mztLm1DwzlwcPIgDNGyRNcCOJ5OxdLypjSVHhx06&#10;BnMPsByXzm0dxuGyeL3a+6SYHBJGBcoM6vhOMnFCx69S9H7o7j290xvCDJdn7PxtDtPe67ggkqab&#10;IZ6t67pHq8zt6Pr7buc3dJidq5neeRyX2sdDNVwU0UlTDXKgpIKmRFvj94YPJRk4aaieamdXlp1m&#10;tUKkc0cZkliEZkS88TBSbmwJufeHe4cr73Nd6953KW5jlGgOCGVSyvQAFwVUjB1IikigFKN0j2bk&#10;O15d+ri2eFI7eZk+FTTGrDNI+p6ksatSmo0r1Wr3f8a/kL1PV46o7v2XvjC0mUaPG4fcubiWr25k&#10;KyvoZcvBQYfLhhhax0w1dF5oEZQNPqVOQPVuWylWrrLLMyyTRxIsVPAIXSbS0bK4CzBl9IAIDfW/&#10;+Jrs/LPL22SI0cMKSRxSO2uSXxQ0dQyFAdFDU6zUgHTpPmRJLttgptjeFUeIPUkuWZq0ppQ0GRxJ&#10;NM0OadIjGbOxTSNJPkNvNXUmFyefrYspLnIc5TzbYjr6WfbUtMKdKUT1lPCjSKHaP0rolurKUfXG&#10;srPu6alWaOaKVKSoNIyjIxuSrNIvkDpC2h9KAjSWte1r+5x5fflLYNrt5d4lW6aazklh8RitoutK&#10;hFUDU8uVlck8B20rgRwS7fbwVmUSFoyVrhfsHmTXJz8ujmdS0HWXXFHsnP8AZf8ADNwncezsvvHZ&#10;6b9grF6Zlhd5sZT4SagovFlM7XLmI458odamKmiIjDyOABMwsk88C48ipQ08MDx/dsjsIGZCiawz&#10;DyQAgsNRvf6+8WeZp9t2/c59zeKBxIX1CLxAhY61YrUElWodNVB/Eakg9QXzvb3F34z2kwRVYlqC&#10;oIFTipBHCv2dEszG1IPvq3eFRNtmpotw7n3Fg4n2nG1PRHL00nljraTEGCglpsDuBqgxUDNTxaRG&#10;141tpD2yurLeQsLWYaLA3HOr1GwISwH4v7CN3fWy2+mO00MpJADE6RnAGmnFgfnSlB1H3LttLcX7&#10;zl/1Qi9woKihIBoc0IFK14GvHGTCYOiq6cUbqsVJJVzvF5QJWSSGWCMPGWQywtURVD62QKvC2Uae&#10;Y1R5micKwWyKxKlRYiVOD6r/AJ9l8G6QQv4jLWlacfMGuKZ49Sp9NdqABdU9OwH/AC9C/gOrqIZj&#10;Fx1OP+8o5Kuvg+3qNcizU7YKqnWdJfuAAyPTauBck/4ctctVWg+qqBPq0BqdIr/S3LNpDAf7D3a0&#10;v7SRsWGgfiOtmpxp5Zr1ek/8X+DobK/ojadCsYgx5qKdxAxmpa2apKlwpyYWKmkeVaaLV/myxJ/1&#10;XvE01drctWSqhYqgEKWsFu/IJa4t7MnuLSNmUWWo/wCmI9KcRTq6xTOO2TP2dMmI642RUYvETw7W&#10;xAqI6WKorqqeapnmlnqKk09NeKTTEkUkY8mkA2Bt/j7aIjXS/do1YU8DwgjwprKTIzrZrksRp/w9&#10;mL71HBJG/wBBUZqNdPIeenqzKxCkMR0KOa6o62pafZFXQYGlnm3Pjc5LD5Za6SjSuwGSpqCsjmx4&#10;qIo4IlNRrIYyW02/IPuFkXnj0j76S6Oix+m4VmCkalLn6kj8/n2bbZvlu0JYbYFc8e+vmafhHRWY&#10;J1ObimPRT1M2X1Bhqmvlgm21jK+Cox2UqqswUcNHLPR0h/yk0UqWVvFErNwovp9pD7mqMulqqpHq&#10;fSTPNpYPwNSh7en/AAt7XDcppkqG7D9n+bpHDbEgK0wr66R/n6O03T/W+MxKVkXXeyWkjo8elStN&#10;tnD1E+PnpB+7JjamajcwGp/o6SaePr7509VJpYNLPKDPNGpaeQFQpYyWIexf02F7jn6e08+7Sx6m&#10;8Si+Ypw9PLz6MxHKf9EH7B1nzPS+2K+ahgo8BtzFVq7a2/kpUg25iWNfLNT0sOMilpmpQtFQR+Vi&#10;TA0T+jh+biBV1M0VNMY55ln8E8sIBe4QICpVvIfVY/Sx+nvV1vskwEkQoTXOCTT7R5fn067LCaDK&#10;/wDFfP59Cb1x0jtyp3diKPcW19u1uAp8ttnG5t6mmx3havmr6p6v72mhgRKqMyrrLeRReT6cct+F&#10;yOWQ+Nq2plvVQt+9O7PJEJAjwkg+lGDE35P49hi43OaENpNCtK8M1p6jyr8+nk+mkXMYBANflx/z&#10;dGT7Z+PfQ2aDTP1xs/GxT7Tz1LE2K23jaOixmV/hlTWx5v7dBEtRXRvSwxWul/rf8e1/ja+eqp0m&#10;knZ4wkatpla30LAElzy/9fZDd7hfCQl5aKeB0r5DPBejspbsrIyafzJ6KLu3499UbXy82Bw+yMfB&#10;lJK/J1UsU2PqdWierNOssaQrAskVJwdFxqta49pfK1k0aRhZpfGCXWbySXaNS7Oguw1ACPgcXv7F&#10;+17vdwLJIZSaEenz+XRTOsMTsTHX8z8v8/QhbN6P2Dl8vMsm0sHTV01K1DW4VKKnMcGRalxEOPyE&#10;qCGY009T/EHMkgDeHx8hr3DLDmqmD71YpzNZUTS0kmvTEIpGkDNIdKSRm2r8f4+zN+ZbtizBe80z&#10;UeWP4fMdESW0QKEx4/z9LzPfDPrjcz7Anzu3aPFCkr63JqKHDYqKkmlyoydFS46WCmp0EtTiMwqz&#10;+DVaYLp9F9XuCmSqFpypmZGnIkN5ZZJVchmRPS3LNqAt/h7TPfzS0EjVI4fn/h6PV8NTUxgn16Fe&#10;borYv94hUQbaoJY8LGcfHoxGHx2Ono0FLQVVeRU0+lYacQs3k51B7cEXKvxdVXVEUspq21ib0u8I&#10;tbSruArk/wCcB/2HsP3UsCBo5rOtKVAc/wCEV8j0luZVtDmPV+dPTovm/tgbOwmbw1HjcNRLj3wd&#10;QktPSaIjNIZ6ulpZfNB4dP8ADnprAaT5C3BT8y6yvnhraKA1zMs06FrCQowNPVE3IkAVf2vp7DZj&#10;iL1ktgurgNR8un7K6SVSohpTh3f7Hy6UuzNmY/K7D3lmMbtmmhrsNh8nTRMaDEU1VHVNuDbclNCI&#10;5sbOss1skoEnH0vb+kYzQs8wVFjESl9KuLKyhbKLsCQTcj8i5F/pYT2V3dzMIpLsA5/Avz8qDowu&#10;hFQmnb5Ur8q9I3PbJiwuLxde+Or8k2crqDFvJkZ8pNUVFNVzh56iplEdSQ8cDLG66dDGCNkEeixC&#10;zMZuSDIGAXVWjRmjaaT1PIEJEQDEllLW4I+nsXQS3LmhvNLv5aQa0/kOH59B6URMaiMH5+v+bo9n&#10;VvSO2K3YlNlJMPRTz42urocfkYKKlgekoqWeop45q+R4vH4agU19To+kNbm1yqcXVSpTUaSgowpo&#10;RJrd5GKs9QocC5LlSg+rC/8AUeyy93K8UJGZKleBoPl8uim/kjYDSlFJNM1pSnQHbv6o2jkt171y&#10;9BSrLHWbmzFTQx0cCUMC19NjcGKmgkqwUWlSs+8Y3SmlCf0b3JqqyoV2bU3jiZVjmbUhk/egC6Rd&#10;mIf6X5t/j9Paez3W/YLqNGPljFD66fPpbtbQoNXhUDV8+HH16Z6PprrY0LQR42hnrslHNVZHGwmS&#10;pWilfb2VFSagPohhlxwJk0KV8hFiV+vvPVy5OOZHR5xClVBrlUEBmRryGRlkvGuk2/SfcYQ79eSk&#10;KRST0x/h006FMaxOK+GAejLYrqXpx8LW002PwdXNU7czEaUdTFUO0VDkabwUkFJTTlzXVPm9V/PG&#10;SeOPr7aMtmWErzU014pJJwdGslT5W8RU3VUZ1iYXIIH9PZzFf3mmrzkD7Fz/ACHShXhjUKYa/men&#10;XrzofbMGMx2Hy+21/iePxuEW1RUvHA8UWHpIK6mqQsk/3tJFJWpIULLfVa4+vuNTZZHxNVVxvM4i&#10;qxLT+Zw8lO1LTxST2tJGGV+QPp9Pb+23d/ISGmoRTyXJo1PLHl+3os3p4a6YY6j7SK4PqPmOpe/O&#10;nsHT9j7f2/Ph8TBSZjZuSwefXHQVlLj8vS7oz0NJiDIJKeuKy0vqeRvXb/D9Xv2F3JNJuHbkb44V&#10;BnydHAJnYo4PlA8upPSrhSfr9bX9iSGG4uFh8Tc9Jzjwg2eHy8vLonspVETmRCopjNfX5dA98lOh&#10;dp7b+Mnymq8ZlZ8XTY7p7sDMnGU9YXpytPtWpqBi0grxNLJS1VXAoHhYBNf0P5NPkIK2eW38PUyS&#10;EWj+/ptbuxOqxYqBpVrHjn3F1821WSljvpKknPgP5Hj55NfXqRvDieMuHo/pQ9ULfG3MfxLFJTU+&#10;MylFTY+lhM9TJR5H+H4+ODHwmGKSI+OaUGqpX9SOeX/TxyHOQpMlA8hWAaI9JJMzO/qCaDdVeOUO&#10;Abab29iTYt12qSMq26/pnh+k/kSfJfL+fRLeRJFqGiqZxw/y9HwyWPxVfPj6arwcsObyIqVmhjyW&#10;1oMegZYPPGiV2Zp67FTUwkW61AW9+SPcXD4c5COqmlofvKaLyySRsv29M8bxtDPSNVpPD9rICSyu&#10;QW0j6+8hOVOYJLG5aO2n8FPiqAGxWvEioJqD548uPWHH3gPc/duXt3ttq2S8+gRlUGTQs5Bznw3g&#10;ckGtPirUedegS3HQ4ulz+AlOfCbqiXEYOix1PnaqbcK5SiyNNnsDuekxcsFVHuPGpFT/AGc9JAy0&#10;RqbjRb6qBaPHJBAn2S4uKCNCkdXkpszKqxeNYjHVyyNUyMpbUGMjOD9SBb2Ld95lurZ5nDvMnaWd&#10;AIg5odbNGyuKmlKujawCw1GhBJtF3fR7Qm83nNI324lJIg+mSyKayOEsagHTWpA0+hC5HRDd1Zrd&#10;27e1czhMDSVNFXZSvq6LN5/Z+Dp9tYrO11bDXz5X+LbAigo9s4iOvKNSBFo0p3hi1RxSk6jjjq6R&#10;BNRqsVQiljNLFK6GOfVaGVpZmqZWfxBQX8lzpBsPp7B97zHbm4jheU6wMVGaCnaVSNFHA0FKA+vQ&#10;pT2f3Dmy+TdbnfvolGQngCauPXx1pwPFc+dOlZisRvqk2zQbwTbWeov4lLR0+ETKpjTDkNvvDI2W&#10;oafb2IxmAx8FJ9/UTyQUK44QRR1DIZG4Y9UKyCoLyqzIymQTNVFVSRnXxqqKqIVFmJ4+gt/WwrZo&#10;ry1jSCcq2oqVKCpUCp8607lFeNTw01IU88Wdly5tiWBvRO0aGjaGjqwBNKd9CRqHE/toCDrZODcK&#10;GPGwHD1oySYebb42zST1M+IpaeaPI1tTUTVtVWRH7iqp410sGLsxI8aeQvtfTzlRE9QszjxlDdYj&#10;E76CQ1ma6/8ABrcD2H7qKG2LXkdn4cSK1VChtSgsRQVBJzjQrE16C/tJzNtN9vf1Mu2rDIwoKzyS&#10;aaoQTUIQBw46aH8+kNvTHf3cxjfZQTtjjLXipdsDjxBlaSjq3WiaNamaOpFRGtQ5LQLNbULfQ+4t&#10;JRrKzQVBIjTx3IaySuGBEZUtHIjJqA4BB9ku63l9HapPYWlXIkIwCyqQatVQwKsRUZFMChOOp2k5&#10;q2PY93F498GDDTQhkFT2gVZfIE+VTmvCvQYFczFio6/CUiSVLDKpDTrQmato8bVUc8NbVrNBT1NN&#10;NR1XjkVSzK0NjYG9/ahfxQP4oVVImj1ALJ5QukhLHyESNdx+Pxz7A1pc7jPbsZZy8ol4lQhNRqIG&#10;kEDt9aZ6U7zs2y3+5RXclypkVSfhYgAkBa9wGGxWlTThToPqSqyU+NepgEsDCt+2ennV4pJZhSiq&#10;k8UsVPJCDLCb6HKWYgXP198amomggaGAv5NKoHkVGsBr1MAC1wjW/J1c/wBfaa2sbO7nEt7Gptia&#10;0VmHGhArxyK4FKYyaZkK2tBuFstpd3RaIGlStCCDUHtK54ZqeHl03YWkpsrlVr66Smx1KfLI8lJC&#10;zmWeop4I4aeWnYwQsKpNTEaVMRN/UQQUxGsc8AkYEcAiUIqmPxgeRnIKxlD4zclSb/n3IE73NrfP&#10;bsVYitULMa6iWAAywI1DCsvDpZu5tNin+nEgSOlODGlASP4jgetfLpbrQV9HlZKfVBNWUM0RXFSy&#10;VE0la9VVRxw0VLDExqXqddWh0I8fpuQR9PecvLV6IHcGFVgZypianIlKtHZUKyyvpOkqLHUSObXO&#10;rLbooD9THbnxnd1UdyygpqDUZqoq17lajalFaAkgAjm7m/bOWrA3sW50ZV1j9NjX0FCpGT24/i1G&#10;gB6ccPtyqrqw3xElZX12RydIYHlq8dmaCow8R/iXlnq4xjMZTRtJ5zI8ctkgIOkk2U9BHBFElOro&#10;8EaafKi6QW+oAQFimkm9rkD/AF/ceb6tx+8Z7uTUJ2b4DQigFKg1NRUUBIBJ4/NLydzVJzbDHzbp&#10;EKT6horrK6SYgS+hDqOnVTTQAilaaiiexcZnMZuXLx5Va2PcDVdLNULWzJNUVAyFPFUzVEk8s84r&#10;PummVhIzK7liWYc3g11TIpkEfhuIPQzeUCMa1tGxIBKLIdQtqDf1ANyd7Lsr3MaTlZGgM3BSmTQ1&#10;IGriQKZoVr8JIA6fvudbDbt9/ct3uOiWZdQPhSVXBxQRlWBPnUD8+nbb+04snh6XLypl5KOnz3hz&#10;EUFTinbISSLKXrKAMyxw1T0MXiZX9SOdfja2kJs5XK+M+MioWFFWpnFOsMRnchWaKMlnCguBYkEX&#10;9jGDlnYPqIo9xl+mllJaNFfxDoCk0LAmhOkkcSa08q9Duxh2i6gkMrGMV+EB2FPtwPy6Xk20esoa&#10;ioepytXikytVX1m2MVDk4stksfgqYzzUVDuTJxUNFj5MlURxakamSQzsvMcYcFUPVbVwufnq4s3R&#10;5mpXKZWlrs4k2coKKkqDj2jloKqeSHEnKwxUlRSQ+LxVMRRVtpAZ9WR/JnO+ycj7OiQvG0PhUhjt&#10;oJGeQqAwjq3ifqNpWoWRU1gM78aYI/eH9ifdzmzemvva/wBwxYRszDusbWbSHNHqbu5UaSsjV/TL&#10;eQJOkdX2fAT+aH038SNtbYp+z+nuv+0outev8lt/pH+4U/cGzs7AdyxytujZxgpG3DtCuz25JcxU&#10;VGVeeiMNVkG8stbK8dP4kUeldv7uqI6TdsWA3LQR7rTc1RjMtX5qhx0tPNLTzVcTZDD0GUz9I+Jr&#10;PuKjFxvLUw6mSnYJTOWQV3n3lN55ZtdxgsNin+lvUSJVuR4ZjLOJWIIE4kR1DKVFs0gfw1MyLFpQ&#10;aX/tv7r+zvsr7gcsex0jJzBuKWAdlFizO0FytSF3KV4AWhaXXSSGoLMoaQRqTK9b/wA+hcF3js/d&#10;XYuE7R6u6r3F0/muq90bhl2xRZ/ceB3DhV3fl9j5/EY/D5PB7W3NS7ninxGM3THjMBhMgs8K1a1Z&#10;kpVhcxD7TjzmK23iNofxBMTFW4nHlcVTbejxuzlwrw5Lb+4a2LO5XF4fLYGPI4mmpxRxYzIVUDVB&#10;np2jaNFWMeRt6s7V/qrrl8tu8t2jyzB11wTzgxMR4+olmdkh0xqXRWBXSoUDlL98XbPfvl7mKb6z&#10;cdQubOYAeHY6riBasx/QqsehTJM5LR+JpyrvXWJ/8mH5R/CiirO1s/8AIbZGHwHyBm3225KrsbN5&#10;f5Bbt7C3BvXuDJS7R3ntvENWYLfW5sLvetXP1WPyNeuZoHysMtJR1UbRvV1oBXs3blT/AHcxNPPm&#10;t3b32xu/C7L2dt6k66hhg2lsjKz0NXlqXtTHQ5RFgxOKoMhLCtZUVEOQWajiFN4JBOsMUkRc47Zs&#10;vMf9XN75fMV5cW8bmWNgVnSBP1Pp44UcvJoUJF4sqKzRwr4hiDIQf91z7t917u8nbXOfcqGMWk1x&#10;4lpJYM8qq0srLC1z9TbVFQ0yiIKNbuzhe3q075GfzPdtfG75g927Ng+L3VfTHYW2uv8A/T5uvuft&#10;zurZ+2t+fIbaew12FtvO9N9f7R2bs7f2Q392xuTZECUm1tvVu4MRG1TRLWhlgpZHqG7sjsSfbgrs&#10;bsjcm3cluvD9cY2fanXs1dFEMrBg8DjNuUu456NJK/cSbXkyONltVRx6Fhez/uxnSe8n+3PJvuKZ&#10;9uvuWTZusqRy7q7EGuoLDF4BeNgaiOMxSkyCpFVlkSnd/wC5P92lo/u+e220e59s9nudhPueu41t&#10;Kga43K8njqlrdGLWyypGyoz0J1BhqA6pZ3P030R/Ma+YPanYWf6Q7C696G7W+QW2cb2h8xMhBlsb&#10;Ubaz1TiMPkqvofFtunaG1cBt3sVsrPi8NUUWXxtdX01dxB90tbB90G/VfbW/Nx9R19Rhcns/tHf2&#10;0NxUmH3LUYvxbVweUqp6rG5LOjbdBTyZ00q4mgyEtPRRV9Q33pokM80TSl0Se7XsTyzy57tctwcy&#10;29zt/Lm4xE6iXIEUcZ1mV5riaWJmV4jHGDrV2CKxhUzGbeaNkteQfdOazg2wfuG5CKNMhGpREq1U&#10;EzSIddZCDkatIJwegm+c38uX4pdGfzAOvtld2y9l/GP4q99dYZPcmxZsfU5vsiq2hlNp02X21RRd&#10;l7x35W5Pckcu5qvAY/L5KmxEU8+Al3F/DaZZaOm+8kRXUvcPyP3F3VBsfcGY67q+vcNs45LJ1P8A&#10;cjN4ftXK5fKZXLVu3o8nQJvCXCbGx8O1nxzSmpx1W9ZKHkY0JqIaZEHun93X255E5ebn203uGbam&#10;kKi2CTMq3OsQPSUzvKVhYs0lFL+LHJAgj7D0MOeOROWb+xnfbz9NbXMDI7rJM5iahFQpddQySV1E&#10;sxIogAUiZ/MT/lSfy4+gfiRuj5f9Ky7/AKbc+4OxKDaGw+ucV3ftnenxv2vnsJUY7aXZEWF3pu3Z&#10;NV2H3DNgM9hsyn2uM3AmROSjmjpYZaXF1GuxyjqIqqneqtptbTBLH4jASgWZZJhGpexBYn1/W4/A&#10;94Fc5b1vV9dwbPLcou3oxKLFR0IDHQ6BjWpVqDKmh0mlD1i97ZeyPL/tzFDuMRaXmdQ+u6fUrOGZ&#10;jQxLM0SqBQABTkaj3dasvaHZe7N+5WTD1zRf3domoZMZiMNU1ldjv2PBT4+XGNXJJXmtkiHgiSYR&#10;qP0aCB7ybUTAZGXLfxyCaGR5qaISaq/Q3jguY4RQVUTOkiSpcsFN0tY83mrlzaeTrLaNlTmG6snU&#10;B3iaQyBxqepGkIQXqGUqHOAWUhjjD/70Puh79bbzkLv2yurmHaoE8N4o4LKYHGXMk0TOo/EBpOnX&#10;Q0C5PD8dOufjjU7O29R9w12xa3K56jymawGYq9ybowlbtsx5ZqeShzGNo8C+IyWRq6mhmiii+4kR&#10;IVLo0bSIUYN1R5KOOspMZoyEFI6vTxQII5KpWkY6o5auRKdiYtL+MkHUP1cj2GdlsvaPb+aGurzf&#10;5rbZpWYidopnjC6AQvgwgzqDJW3V6OaEsValVyR+7jzj7l8x8sbJdc226W9oQ6XM5EQkgkXxKBol&#10;XVMZXEeoxBFXxASAFOoKX69+OUvdy7Txe9azae38zVTPRbkz9JV5jbUGMqcNj8xS0bxYNshuXB46&#10;LMRVFCaxpa6VYdMkkBbVbqm3Hh6rCx0OT28omoqPVkpGyOYFfT5GKaJxKIaKhehNEtITG2i0nlNi&#10;oABaaNlsPb/l2AeAsM1zfSSLbnU4W7V2kC9skhESuPDK65VMijUit2scc+e/ZH71l/79X/N3KHN7&#10;vy6btJLOZrfaAsiCEI6mKecSxNDI8sY8SHvoGBJfB/8AZO5fgRsP490m0ZttUvYHdnZWe3hgcPlK&#10;TL7y2zgKrZ9RujM0u3KzJUeUycFKMzuWtxeLyMMNZXrTR48xt5ZHV0Bcu1l2FtFcP3JTUWWrc3sr&#10;GZgbcj2vT5PIZOrwW6YaRtzY+qx0tWMXlsZlIcTTVcplR5qR8cjQ3YyCQe+0EXPvvZaXPKXNUc02&#10;1LMI7ySW4ghimoY5IYrdIIkaE2rrFNGEet25VJHEZVF6Fcl8vfeD5i9yOUdnt91W+9qvDmF9KY9v&#10;g0lELQppLrd+I0wjXVB2HxCWREUEGR/l2YHu35kbX+QfwP7Mpsdiz2XuTZm1e1G7k3LSbd2ntHN9&#10;UbxxmQ2pX7Grdr7aXcW3Owuv81VSYvFYinqUpNzpuCWnr5vFHTGmJNvTv/5B57cOP2ttfZFBSIm3&#10;sD2nkajrjMbw3N2dt3rndWYpcdhMlV7Kptv47BV2Rw2VjqqbNYmHIVT5GgjqavFGSWjmpRkDb8ke&#10;zXt3Ndp7kb0l7sl5L9O9veQsvjmEkWhEsCTzq6NGFi8WYtOq1dWdfAfIPdt35V5Ys49yvv8Akh37&#10;FTrrIZlhqAwCwmWFYZBQ62UyIC2qQjQ1y/R/8u7+WP8AFyi3Nv3vzs5d37Y3b2FnPiQ+3/mJh/j/&#10;ALb6b373L1TtHdGZrKql7ArsJuXc2zdvZqn25JU7LyeSyuNrqQ0UNHkp66rrqGOUzXUPx8pNuw7a&#10;3buzcm4MxvOuqcjufK1e8qrb++RXZCvxtNR484/I1GHQYOn27SxRDHT0Ioqt0J+7M0ru3uGveb3+&#10;tOcU5g5Y5c5Yt905E266s47fwjNZmFxIZDHoMKTzKTFJEVqAVV5mdw4Bj6Lmrc+bpNl3q72szRyB&#10;xrDKvgqrERjQiR+J4iDKhKpjWPM1PfzGv5ve6N8Zb5J/Frp7rzaFP8YdqZLZPTOxG6mTtX46VW2I&#10;cfuPM5DfuydzbI27mcAd+YzfVDBk9uZ7A5GCqwLQUf31DGmrVUm421hK9X8UlROkxMf26uaPTUAw&#10;2nYhXSMurAlTpAVmIA/s+8ROcNwbnG8nueXdghuloWkCGRWgVGCxLqcIaFdBc6izgF2YZbqKPd33&#10;n5L5HtoL/et7EVcAeFLU9xFARC4JopA41btJz1QBuiDId4Z5m632Pgkc01VXZikws+aqajb8NHma&#10;6PCRyVeeb7mmpIcNW0cUpSommljpFqJ3ecyN7k4zAjM+KB8gtJTJ905mgpHqqiZiPMsYRJo50Ou4&#10;CqTf68fT2JuQY9uuN0vDu1syMqx1aQ6oowuKhAVRwyjRrIOlmpnSOoD+8l7x3Pte/wC8OWrEbpd3&#10;Sqqxhhbuh0qgbW8EwfT3PoouBn1K9+Mmx9s773fWYLdlam36JTipJNwZ4PXbdxUUEsiTyVGENTj6&#10;SUVq6KZamV3WBpCbNax51NGMJmKiehaoqYqUrVRVk8Ij8SwBFki8Vc808q3RmDlSbkAGw9iDmc2V&#10;leWMmwbraQx69JhSMkM5XVqAClUNRRlDFWFSQy0pDnInPT+5vtdvWz+6tjK7T6gjliPDGtiHJtUi&#10;10YoaEgilKDI6FXtjbdDsrf2yx03uLZ1FXyS0eJfA4B5ZzmMvmaadzkJI6sVuIwb19JWChqKWnqT&#10;CUS7q2ogLKhzeKlGTxuTcY2lyC0ZGUnqKyvWNaeZath4IYmdy9wbqykf4k3UQRcxXHPW3Ha77daw&#10;uFHhpb0GKgrWMKRgf6LWJtDLQAhTjJvHtJzT7cycs+4/Idp+8d2257gmHXDbkeKvgJIZbiV0IAkN&#10;FjjLZWpBAPRkNs95R/Iugy/SfbW7W2xt/PpRqseD65NbPjsjh4qjIzYmDD7LoNv5KOXJTY2OleXI&#10;yvQxJE7BNCrEyVo/t5jMzODSCSEBTJWJ9vIPUBDVKn3Thb6hrQ3BC/Q+wD4HJNnfI29WJVCjhTqP&#10;66mgIlhiYrGxFQBG+gGupgKDrIjfLv3b3azi2HYblrvmKFzI6hbeExVBaqSS0jICNQ0bUfiUFsgq&#10;eAg6N23nsbnd6Yk7a29kMRlIcXkUphuT++VFB5KFWz2ycXXiixcuRqqF4B9vUJFDMGkeQMgDQ6ge&#10;aqoampjirHoiGp5JEXzioYLCk+t4QiyCNbFgNX+PtBuW87dY2e8WmzXbpbXEgOmhMSRx6m0AZdql&#10;qir4pTNcDzkT273PcLKTady2xbWC4VBIwkEkjP8AExJ8QZqBkEDh6dITdXbVHihu2PrvdGbol3JV&#10;VFJWYqiWbEbWXZ0dVPWx7cjxy1E89TjpKqYOtPUSNEQvKk8+8U8ElQ9G9UGnWIvrWZlZ5C62RSYw&#10;iL4ma9wBf/C/sFXfME1/Pus4lCXEwQKyKFVQtATpAzrC0ye2pIqesseR+Stp9vdjbadhVo5GNWkL&#10;O5LVOQsjyBagkUUgZrx6ATdm9pt35fI53JJj6OuqIIk8GDx8eNx0cMQsAkNOgd208apGc/1v741F&#10;NOzebXHGVILNLcxMiWHil9QbQSP6H2hsb6xjXwDDI4YUAQ0YMfxpggMK+ZA6ke3lMFo9rI+uQg0a&#10;mmhPnQA1OaceHSZoqvFSzQw/ZV1RDKViNLj5FiyLyS31VNA5gqI/uhquNSlT/Qe09kMnkqQp9vUx&#10;CmmV45o4EmnlT9pCrlyFIj1N9UXUL8ng+x/y5sWwbxMf3lYt4sJQprCoWJY9oIkI1dlCj0DVWlRW&#10;gW2LlS6tt0ur+63lp4ZWqIvDWNRk41B+NMVx69GF2DtzqLemKqMTl9t5ag3hgKjGVOJyuTz+JxeM&#10;3Cgyuisxa4+vpGoKXN1NGhaOOprzAfEVUSFwBwo8nnaqKoyGmMBJZLrWJAkC1ND+zC9SQAamIsFb&#10;Sgu8b8eo8CTc9k5P5U3S12iy8WPdI1jMehZZGkiuQJdMal2SOqNUO7qyuoDIACOrc/8AI/J/Nm1c&#10;wck7gDbukcZ/0aWrSx64z2ug7QykjWa8CASdIg5nbHX3SW+Nlrjspl3mxMW1svBmtm1b1udz21ex&#10;IaTcGTxW08dXJUU21MpQ4fKz0n3NbZocvA/7RSw9iNSVOQz2JwQmwkdNuz7aIVUNDLLVYuRlMq2o&#10;amoSgpI6ZqWmaQI1nh1qjEta5pvXLG282bZb2Wy3scjvq1/qGKRXoSSyyVLMX8h2yKKq4UgnlryN&#10;zK33c/dDm+fd+aGuPby3YokhtQusMFCUWMXFwnhyOseNWrSWoO6hlu9usut/kVi6Feg6983FmMxn&#10;q/H1u+N3YzbnZnghggr66Tf2AqsnVY6s3RkK2tCtNQu1NkxRyPTlEF1ZY6ejgFa86IzRyCVkQ1MM&#10;cKJcp5BCsjeQaS2pdQAH49xpu2wv4djLt3MLmDSI9RhVizkBaKWZQyMTp4VDU4nhmds/vRzZvFpt&#10;uwjkES3t0HaL/Hoo/EVS8jcYAIiiUw7Ascg1wCBZvr3AUkuLqqTsHJy4iCOjxeUrl2t93VR5Cohi&#10;pHp8a0+dpkyuHqKiZogbxEMtrn6+2xqSjy0FXSSLRyxZClCxwizzNSOSlaoa6mGLyMAL6WYX+vI9&#10;lO47zum3GzS8luddpKwlDjSmsgiJinxOWQOGOVDYOQCJl2TbuX+W90n3bbQqXqKpuEAc+F4idihy&#10;zqwZqntUUAFe05Z6fcvaWyqjZe7sdVb1xGU2DvaKuoszVww0uKx29dvmnym1J4aSeA/eZyjhopmc&#10;SidAQEK2+qEq+mMTkKPNr/e3Iphs3t7F0E23pMTRZyLE1OJhmoqRNuwZ7G5LAjGZWmqi9fDV0tXN&#10;OY0VJYgxIn+T34gi26Czex1NpkiVTdG1qrECQOEt3BLDEldSmWkqqukBcOOYd/8Avb3Xvx+69u5k&#10;NhyZPdAyxLY7Rcq8DKzJrmLRTgqvw+G8bEU1qSDqvZ67/mx/G/avx5wGb3v8ccTvz5ZbK35vTNbb&#10;7ZwvdXcvx6z+5YewdxU25d4ZrsCu6Kn27mMjvHH1afZ4ySGupcVStMKqGKOSnaKoXmKramGFEM4e&#10;GKEhSKeCD9qMMJp46aEKsCqYiREpCqRpA4B9wHzbYWF/fz3Sbf4MjTk6PFkl0sx/TjeZyWlbQyoZ&#10;mBd1/UJBJHWa1vsW02G9Wty9sp3ZUfRISzFAynVpWrIocNQgUFK4Na9UDb6rI83ldy19PRVeDpM1&#10;nqrITY583ltxq9TXV09disTltw18s9XuCohpavxmvqBJPVKDM5DOfafyKZPPb12vg4dpblyeyHxG&#10;Y/vPlq3IJDs7Fw5OOtp6OspKSLfUFdXZrE5RIpZqAYWT7iJw0U8emctO3t/7vT7Hy8/L2577bx8y&#10;R0X6poYnEUKIqwxqGNZHCroOmJfESUFmfw2L8bfvVcl+6nI33ht43b2x5alsdm3J4WkVDb3T3Mhi&#10;TXIJJreY28fiNrI8dVWhSgDxrFthfyyfkz8QsP8Ayycufkv8gejqL5E9SdhA9S4mPbVViO6tu7X2&#10;fUYzclP1e2WxG3MXlcniuzdubercZBupaitoqAZpIqoPPQx0siyaHb2MoVweOw8dB5KqSdKmljMs&#10;sslRBjqaR6iWmp4amoUSUGqJJZpzDG4iUrGiggrm/nO490n27fnmjtLXbBK0iOykTmUAoihwPCMU&#10;aLG8gXS7UZRQLTJ/7snsBzH91G35ii5asf3puPMn0wZQ6Qi1+ia5LEtLc3KzeMl2SoUR6PCzqLUW&#10;oT+Yj/MW3l/NEzexd6do/adfUfQ2I31BisTW7ijrDmxv3LUmYo6fH4kbW29TYrI4/B7cx+NrqtYE&#10;jr5oxVBEP7QlYWTN06TPmpYZYSt4HLo8qgDm6QwgRoyg8Ekj8sPcOc6JyXeXFqvJdpLDKAA69+ks&#10;fnK9SwbHaEUigVT5Z62AuV1NLQxnhkVFK1/b8/z6qT7Mj6xy1bgo+tsRmsNI9PT0+dx7wVUVBNWS&#10;iM0zw1Nbk6ubJ1ENRJcyiKmici0cHN/eaWhiqH+6pnDK0KrEukuC8gDpr81wV0ltNxcH/W9kUG63&#10;FlELG9Qq/jdxr6dpAEY4kgVAahGaEkknU25Wm1wPPuc/g2iqSzkM1AoJOEFcDPl0nKXIDWmLqTJQ&#10;1bZMJPHHFoUUkDLQvLTfZ1Ac1UswXyoXVZRduL2DZmNrrSQCtyeihhn1S0M33eODNHSsslT/AJJD&#10;JMzACMK4CqUHAve5lho+ctgjsVO3a9bBHXUJO56Kv6gkqnH4mr5VKdQh7c/eC9q/cfmWflnlfnP6&#10;jc1PYhtLqLUO7UQZraFeAONVcGlaE9Gybrn5LdQ0MEuQ2BXLhcrUU+DzkTzJuGi/iu7sccZg1qMl&#10;gc4ajG11QMwlTSeWVUmqPGWAAKe09S0kj5CBIpVnoGDxiSVJw3oTyzeNQ6lV1g2uLaj9fr71uu5Q&#10;R7LePcwGHekKsUTQQSzUUu1CNWkiumuABQDIyRTx4rWbXZf40pFFDrkeRrkeuKZp5A16DKfLbQh2&#10;3lYczjc9T72pKiepopsNPg6bFzTG7UL5unq6KoqTVQySMJft5FUxAIEJu3t4krmpYwv2vlkEixoq&#10;6hGqAkqzSOJBK97GwIPHsL2Wxw7pcv4u8rbweE0jM41NUfhVE06aitMBcirCvSm2s47y5mWW5EMS&#10;oWLNksSPwotCP4aUIHGor0lMPh6TLZlajMZynx+Ono8hlchJNItNPUSRU8jyUVFRYyFvtJahIvHA&#10;piEWpl5ANvYdbu3/AIPHbj2RtGvyNPi9z9jZLN7d2LipYpqhs3m8LtTMbyy6JLHTPDSx0W3tu1VS&#10;XneGO0fjDGV0RpB5X2bl/lzbrret93ZX20PE5NJTKR4pURCJCVZhl5A7KGjHaxOOhBZbdHsnLl5z&#10;Tu4iFhA0ZcGXuBklMcUYCaiSxGpu00WpNKEA13QHxny+a617b+RNXtpd79F/HuXqbc/c2Zx+ep6P&#10;P7YwfYnZbdf7X22mDavVsjldxZdytRGkNQy0kRnDBQ1ldX4+Kso4MlSSiScQxx1MJVlRZvEqMxF4&#10;yzXGlrLYj839ucqc67hyju24cqbrbOu0tcFgyGIS+Grs8arIySgDUQ+W7WrxAABbBuE9vNPFfoyi&#10;tRwJpXhUClB5dBVsrtXK7L3Funau8DkYcDUZOOqNTioMEdxVtHQZfyUlFQ5WqpMpTY+GBZ/uovXM&#10;qSRKqgKxtKpMpg8Fjq2qj/yWVUeWUFJXjiVSGqp1itJGUcXJYm9h9Cb3De48tc+c+8wbVZyqLuN6&#10;6H1wprqjuqPMxj/UUCuknubVTiNLNxte7bxNELd9Wquhu05zRWJKAtTiCKV4YNAztsvunvzfGysE&#10;kNZvrP5/+FYLZ1d/EsfSVVZX+OeTAbXrN0V02JonylNATogmkEiuqIrqn7YbsbV0maFJMs0NXjJw&#10;aWGrpvXT1Pi8iwkPTFlkkR7KChsSv9qx9m/Me0XvK8V9EB4e+oqXLRM6u0Sy6S2l2ZgFZTqdXowr&#10;3BKjp6/sztqSmWXReij6KVI1EVAOaAg5BHnmmKyd+7M3/wBL7hzOD3NR5bZHZGClpN05namfpCm5&#10;tt/xymhqp6KqgyU8k0LZHF5ITVVLWIjNE6mcIG5dhmoaWVqcUglRZApnSoBeRAETWzGOznStzYhb&#10;+w8vI17uO0x7xJubQMVOmN4W0gipKgg4qxAUFa086AdJI9ulaz+qkkMbH4QeFaHhQ4rXAp+fQfU/&#10;XlbktupnZMjUY4v5/tUyGOrBjy0cbu6UjUyzGKaod0SJXiuysq6gFuZlJQRQTRzgRkKrHgsxlEyA&#10;C7F/2xGOAR6rf7wHtz3u5vbaS2Z31EqM07NBP9Gjajkg4qAVHqmvLkXSS9pBdRxJwFFOApXVxPCh&#10;4dJDMZmTIUSU6z1rOiLF46hgVxy087s4p1N0k+6mfyOpVVL8gX59yEkhaZ0an+3SRCA7ys4IT1ad&#10;IBBH4P04P4t7RvFdxW8bRX/jyK2QqhT3cDq8iPIgGhH7SR9ojl+jOjU8OqnHOun9LFBj0PUqsaol&#10;oESjl+7mSeEvHTuOTLbTIQ5GhlCqQw1Wsf68JQlknZEkOkyWWSwBZGNlawJ45HuSVjSbbEuGiAlV&#10;CStTggGoqaZqKDGelG5bfB9O0ojGrFRUnyB9fl6efQ24lf4lt6gFVR000tP5llieqkb7SWEF52qN&#10;U0XjkCgaE41k24956iVYCoMjNrNrCMqb6lFtQ1D6n+vso2uT95StB4Soy0yTXyJ8wPT+fQREcMRK&#10;LF/M9PUfXORyMH3hgo2kp4Z6iqllrI3pkENOKlBJStItYPMPSdCSc+4Ek5is2iSRWDcpwyngLrv/&#10;AK/+8exPHYyOZEaZQ6lfSn+1znpRHt8l/FJNXRStRg4H5j08ulBjcJS5pGw8OVxeJyNGaCOTzzM1&#10;HUw08DSTz49fFHeRpLJocm/11fj3DqayNwCFePi+lmVSv1AVlLi3sy29vBLxOQxB+XHzPD5dMW1k&#10;VldNfmBw8wM+vp0JG2evslj1Mb19Ll/JJomnio5ZqSosOJqRloSWIv8Ap4/1/ciOeVV9Sc/lgVf/&#10;ABNwAPbd0sd9Mtzp04AC+QoafLpIsIRDoBYny4V4/PH8+kzk9n4uqnMQr3aJTeOnqYZKWnUkgXET&#10;u0j8Af2wePfOnnjpWCztrDN9Furi78H0llW3vW73Avk8WGDQ1OJOoNwGQVHl/h/aG9yglujpjm8N&#10;AajAOKHGSPl+zhk9Q8hsur3OpymBWDXHRStLLVNahqpqagiYO5mETSPdGuNH9r68c5g7+uUapLvb&#10;QjpqtpCkh+f1Ff6e1U9haSPEOyKgNSVJQ5JHbgVFQPXz6RPvc8Nla7PBaE+GWPi6xVquWH6ZBpg0&#10;+I8a+XTM208A1XEK7+H4l2pleZKvG17Y1nkJaFZ4TNTMBAp5Oqze8kFOoDBYlqAUD+t5EcEAegxh&#10;lHqJte/H19tTa50o9yYSZGVQqIUJoaaX4nC14cTT59Pcyc+7hby295DP4SxqSU0hiQRkk+H26TXF&#10;DWnlXCco8dR17CDKVdXjTPmWoqVcXT0Bx0QdwUmpcgkkslTpip7hfELsdN+LnBWYrKjRUGnp6VbC&#10;Jh95BZNYWyM8sutnvb6E/X2t2a/tLW1m/wAdeQirgGIqCQONQOGRxAGMAgjoDXvuFyJvKTWG/wDM&#10;AS5OABDcN5scmJABkHz9K06H3riLbuIXIYfbcW59yQtUjM09bJhfDNWvRtH/AJfS4+KRRBjmSdgT&#10;NGlgvP5A782UXxVS1UerUNLfb0jKVjvGyqY4QLeghbnj+p+vsj/e0F3Lc2j7bipFfFNTU5JNK5+3&#10;z+XSnl/2h5J3aYX+3bR9aGypMtxDSnmA0y/s0+RPTnnN9bepKfIbFyf8To4WonhqsU75KOpp5sma&#10;PJ081fJX1tb6lesQzyKkeoavStveWWKpU3kaMaV4UAhmuFIU2JC2Nvp/T2QWG4xzhGgtNCmtatqp&#10;mgNaA5+zz6muyS3ikDJb5H9I/Ovr69AvAOvsVG+OxjZeseurImiramCHwQTxTvEXp45D5p9akkO4&#10;4H4P199waVIDC1yoYlmJAI5N7Xb1c2H59qL2SSRWfDOFOkDSPyB+YotTnHWr8X0xBtrjw1rWlFau&#10;a0yRXy9OHTbuWmxdS3nqqkIsq1UVOtPR0/DxnRBG0fnJgeKnsmokE2B4+ntb0kf2dArSO1YgeZpA&#10;sZjsbxG/Aa6qqXvb3FG4zHdN00pAtq7BQAz6v4h5AVJJpTy6PoCJ59duBAh8q6vL1NPT+fRUNy08&#10;FRuqpoqJ46Hy01CtFU1jab6hKCrxI7qs7StpK6iBe+o2sW+syPkpdVJC8DsqyrIjMw8Q/WFMiLZi&#10;BYD6n/ezXbdmW3vxHuFwksAYroIoQx+EkKxwD8WcfPyXQWckVyZbq4E0QJAWminGlSprxyfT16y4&#10;/C+CvWnytcksMUs1OYp4NDU9Sw/aaeGKVg0SNbyMC2j8A/T2mXihEVPMGA8hleVHexCI6xiNWBvI&#10;RqvwAQDf8D3JFnPefW7ltoU0GiNXQDTVtR8RtQogqMsWKjoQ2bPHuEO3OKCXAYUGnjRiDihJydQo&#10;M54dDDhfNRrmscalvuMiYMNQyUFIjUlLOtZGzZWvqajwUdBS1KIwEyyyBQSSLAEFg3N8wvjLtzs2&#10;XqPL917ExnYkNfQYmba2Ur2xdSuVr0iejxsddVQJiGy8vmUCmM5keRlWwY2aWORvbzdN5v4eX79R&#10;bbwfFx9RDKQyqx8OVEnVmSQAKvhBpATQI2nqQ905TvOWbKBuYFjhuJPhT6iF5CSKhWjSUyAOpDKQ&#10;lRXhQauriuqv5I/z+3L1bjey6r41bxTZWawlTufbW98PvfrzNV2XwU9JI1PHmOtKDseDsiq2vuWn&#10;SOWhmx2MbIxRSiX7eSFlkBo8Tk6bcFOn2lbTyyLHTpoRopalTV2qE88MTFqYtGA13sCpBAAN/cSc&#10;2cr7l7ebvd2m77VJGUkYsCSIyI0BGmQ9kuHBAjrQhgSSKdQFzPst/t+4QWe525ty5fJo/DIppJDA&#10;6hVgaAnzzSqHuXpfefx431lsD2XsTcWyqWPNZuWgarp8q+2spHt+ZqGo/u5uCspqei3TS0tcRF5K&#10;V5fA6vHMzSqV9ukbUeOlqFkmDSxlfHE8EiiQsvquGDAPEWBBJIt9B/QguU3TmKCw+ltmNtIGDSK4&#10;Yrp7gRhCRIQQw46vPoLWdhv0Mlog2as8gJKmWKqAVoagsrHTVgKjFBxx0FD0OV3PBRvSCrMclLOI&#10;auGqFYTJBGtbK0bIkDQCrVPG0ZBd5Gtqvx7wSU1AyvW1kktT+6gp/GXhe6MAxdlXgLC39OB/X27B&#10;uXMEDJtO0xR2xMZ8XVpkqCKgAMa/EMd1c5p0Ndo3N7Zkjsr3Dmg7PMCv4h58Py6e8Lufd2155MPt&#10;dsZS1EuNmTOJkaGmniaCpgSpNOorCEeaGohFiXBLkgD6XTW69pbV3ti5aLJwy+EJJ4KyCWZMjiJp&#10;6d4kq6aT9BnjdvqyuhJFxx7Odg5k505SvYfCI11FEdY/Dl0EgaWpqTSDUAMMgaw69vUg7dznzLsJ&#10;WRLyqhgNJSMKwB8u0lftWmQK1HRi/i582flD8O+xY94dYbnpsZLkp8Ym4Nmbk29QZLYO/sfiK6Od&#10;duZTFJDT1VDiajlGbHVNFVolws44IJb2thajot9qUdJvjf25aPfWYbAYnbuYp8TJtdqiDHVWVlo8&#10;lW0tBBS4uWbG080qOFiYPTFtWlTfo57D+50fvDPvt3ectR228bcIxqWfxpDrEupkH00RijBiBAEj&#10;+LUKwqjgZQe2vMt77grum73dvBFuFn4Y8UFGk/UDL8AjTQp004sGqVIrU9bkH8q/5p4T+bHle3N5&#10;9gfGX4+dOdn/AB5we2cnVds7HzWXyXb2RqdzrnqOPI7TwdVh13JFt2gk26YaqOoy2Qp6qOsSkMLy&#10;SEEo/W3eOd3/ANibh6h6t6zO6ts5OukqN1Zt8htjJY6SBa14qyMy1lNiah8DTxvJRUddUVFW08b6&#10;Yo5Fswye3DZeXtq2S6555j3NbezgEmm5pXxDQ+IPCjcyEaowV0xEN4YAGlTR3mYbT7S7jf8AO++7&#10;izTCNm1iNlzpNQVjMpFBTPgkEioyK9W5fIbr3pDorb+F+WnyX7mq9oZfqPblXhdobzgfeuAMOQzm&#10;HWKppV2Lgc7uCDMZfPVeIp8nWY/E4qnElTj1mZFihlb2arp2LdXTmN+P20Nv9iS5PquWd+udi4/C&#10;Y2i32+6ctBls1j1wu793UcdPLhNtbMmo/wCHeeixupJIQJpo4wVfnV7pP7R87WUkXLWzW819dSSB&#10;5g8njxNFAUR0luEASMeEuhC6ooVmkII0tzO5z+9D7e7nt/MG67Ls5W0stLyO7XQYqzKFID2YcHSf&#10;hABqAvmaUY/OP4z/ABW+ZWV+eWfqfirR435TbM27RdpfITee9t9Znq7e/TO2cF1Ttdtl726f2RQT&#10;12xt77t7G2rjBlDhN07nwlHZjLL5azzp7sB3ZmayCjlrloqp6TGx1BqWo4qmpqqiahQiqp6ahWMZ&#10;AVEU8ciIpUmQi4+ovh97b2fLFnYS3nMsgbe5tQ+i0vqhXW6B/FjrHKGw1Aq0PbjqZfYLmXlD3R2u&#10;4nSbTcrSqlZW0a9LJQlI1eqMjkLXTrCtRutWvp/4i9fSdxz9F57eODfcO5JsRU7Kze6cpiNuYMbf&#10;3aaJtubtzeZodyVmz6TC1MWUpzPHDkHkp3YqBIVPulD5z9h9m7+OIwfVuK6Y6/weSpMn97ujuusx&#10;keRy9TUUDJR5XHUdJQZGuootvVNPOUktUtLUMiPGrARnqR7c+1vPOycjWlzs/MVvabzECRJcW0cn&#10;ZIikCqyTIukMOwnUUOogAEpnXcyb57f8ow3vLl8l1fMJKCUuqQIkfaqDvDE5+I4ACmtdfW/3/Kd+&#10;GOa+E/TeUxG++6d6947vgnWmx20tmT76rNhdZYiiqUek2ft+nymV/g1fWZXHZKgqJGq46XxUyqId&#10;UKPVTEZ6i2fmNn7wnptvbt312t8gNq7Iz24ewOpus6zsDpje26dn1ORpqunlg3du3NLt/KbQ25FW&#10;UM+QoV8VfHSMw8MjMrxRZ72e5+9e1ft7unMHKlnHzJzHatbtf3kjfQraq91H4E301zZ3kdyztqjV&#10;Le3Z7fEjPCriROR/u994r30T2S3bnHmX3YXlm83eWKPabyXbrTcUdkvitz+lDbEao/ClijFwgozo&#10;UBDKHs+3YNm79rKDb3Z3XG090dd1GWwGW2luPd6bJ3jtFt74yupTg6dsPk2qKnD7uXLzuMRVxR1M&#10;Jnp9K1EFTLTwVH//07fft0p6FaaH1+OMRoDpZ2C2VGs2lSSWFiP6+0KyvPeCabGps8aAHiCQDSgB&#10;6kuEeGyamqAfsH2GnWoPkc1Xbm3bW7kyy09HLmsrPkK5oFnjoaeaukaqrIo0iNROlPToH1R6i4UX&#10;/PtGPTVp1v5BQqX/AHTVNFEwVFBWx1NeJNPqtzYgm4PuRobzaiIojam6dV7fCDMNROSRgayMqfka&#10;UOCItw3SxEEZaEMaHOpgDXiTjj0L9ZLgkrIsbTxR7rlNNAmNqNvfxCvpZ6usCsFkienpXfJMJNMa&#10;nSokQpYtx7ly161FBUU1TTpVzCOJk0TL4XOoBWDUwOl9S8kWLfQ+y+22qWy3mxvLK+a1hMjAlo6s&#10;uPNJSupaU7SaefcekKWNtNdrebfLpt6mrUJznydhw/bwBJ49J/FYmKh3JhshDUVNHjRkRHkIAhp6&#10;8QrITNApyxESo9IulFkEkcdr2YH26YFKmSAU8lJJSxNGJdbSxt5GdyxWNQoZUVABc/QH6fn2j5t3&#10;VrW4ZbXfVuVRtOlY9NFUAamOe5iTUZrxLVr1F+5e3HIm98ynf5YhNu0bV1n6iM1GMASKp4EUocHi&#10;anpw3fu6toqmtxGCz1IuGeWaiTHU9PFUQvSUMSBaionZp3esrKhfJIVeNXmNwQBb235jFYqWmEpq&#10;IaeVzNUz5B1SGOhjpwRNPUvJ46eWMxi3Lej6k/Ue1nJ3OG/bVe3dstvJJtiRBPpteJQ9ZAAQGMWg&#10;qZC5FCFIqooehW+98s8l7XJzLul5HFaWYHirSVqmRvBjUlEYlmd10hA1dWmgNQV113Udm5TcG0cf&#10;hMLnuwcjvFP7tYnqfGHP12R3IIp4/wCGYHHLC1Tk0meanSojFJ62jIRHRjdU3VZdMdkIcVjKktT1&#10;dKlYBHHHUeOKdXaNCJA82pjAXVba2LcA8e5g5K9qd+9w+Xtz5ivNvR91sZzCY2fwXlKk1dCAkTA5&#10;QyFtLaDk0PQL3r319tdj2Z9x5s3nxXtVj8ULHcKdMrgRF/AtmAIDx1GnWFpq04IMb1Z8I+8fkDtK&#10;bdOH67oI8/h9w5vY2Nw9RuOg2nV7lyW1kmqdyVtPV5qppMBUJjEqTTVdc1dFTH7eSO+pW9xFyreM&#10;P9xHC6s8NP5oWVAZPI7xqJIyXMjLdWGom36gLEkZ5ajS8Nr9C8qyHU4SVS7eEpIYFWoAkYYvUIun&#10;uCkDGQRtneDSiEwDuNGWtT58aigBB8hx4dAvB1tuqelrKKPCTbg29g0pt1bhi2vntt5avx2Olkx9&#10;M2Qqq/Ez5CXGxLRzxxSLUqiQSyFnhukijuq3KKPA1sdTIZZsMkktTS0n2dHWE6WqVgpoJDc1s7WW&#10;JRpZpJAOTa7Y5N+p5psNztrNmsNx0+G5Wa6ViKRAOVYEA0JZS9VRdWF0noruVAlSU18FqUqSwrXz&#10;PoQOFfLHn0pMN0juHs3tXrKj2xt3KYDa/cubosTtPcW6Z9zbn2isDZqowddls/uSloIJ6XbW3BQz&#10;1GYkVpZMfQ0U9ToVByUD5FdyUeL6uoNxbw21vTcNXUbzx2Iwmy+t+1KHqrcu5d0jdUdFtTZk2523&#10;VsnKE5NVFTmqOmlm8NDS1S1Mb06Or5V7D7BXmwPuO0e2m+LNvk8MU9lciBJCzQq11JJC004gt4/D&#10;ieMG4c+MPGMXiSRhWHtlyUr3sNrs0DXN4vcGDFan4sEusagUwHajZy3DrYc+Cf8ALRl2V8tdz9e9&#10;FdndPZd8n0/s7MYPt7vL4p1/yS27i8XnNiU29N9989TbSgxmV6u2rj9r7mohR7Nye7MlRY/chyCp&#10;SVNfM0kEoydZ9o7U7cyW9sL1jht1ZPBbCfE7cxvY0MOAbrnee58iKqkfB9ebirNxQTbqq9qVNMlP&#10;k6hKePFQVMywCrlqIqmKCKt85a94ouYV2jnCwQXG4n62UM8ET6DrlmDxRsxU11AJLorNHLAmjwpG&#10;TF339+8ttHsTyzu7+5W+nat1mljMSGCW4MjGTuBFrazqFFdTtItFwsYMgKdFYpf5XHzz3Xv/AKew&#10;nbuR6dzHaPyOyWW+Qnb3x5rd/Z7Y/eXX3U+Oylfn93Z/vjamN2dQbd6/wm50qUbH0MNdW56eoZoa&#10;OgjagyIpHveXYuJxq0i4THAifNS0T4hKLLZTN7kGJijrMtRbVWCuoZKhkihljaoPmp0qAqsoYE+z&#10;j2x9mubr+W+3fmXm5Ib7bLRnBltoTBEGVyPqDrSKGYo1UDLI6IZWZe0A05n5y5ovPo7jYd/+haFe&#10;648GCUHUNKAxTRkBQS1aAM1QVYUFQ1+GH8vPKbty2/sz3llI8fX7c6Px++Nqbtrt87K2Z1P0Eu/q&#10;fPYjY2T+TFdn9m7qo8RkKubJ43KU23/LRZc4VpqxWdPCCRLujsGl7Uo6boPe26NsbR3Lubee2Y8m&#10;lHhtw7iwe0sjJnYq3rfZG8kpY5ItyPvfI7cqzl6Smq4Y6ShiliqpRTOJZciG9uYdn5W33e+UNjn3&#10;m8SxCsyXFsDdIW+orHGrKlAY0TRCIw+ggQsDHLPkIOceWzFZwcvo83MU0ZDQt4iCWnexDvEIl0Kp&#10;wNIcCgFctsSfEL4cdVfCD+/vz0+NvUnffeu0ut/j5Uf3UydVvbq/Ebx+S+1c5PU5nujuHpjBLPsm&#10;Da2A6o2bVUEGGgnpKRt1KB9hQmqNPUVJ0t0bcjymEpNq56rq83WQ7QnwO8cgP4RTYjd2Wr1oo43r&#10;8AxzRw8VZPBJUIkEyQRxSeKZqkBQkGe0kXNs27y79dW1tcbPIzyQ2yrHbpGsdu8MzKyRB3mVJNBj&#10;aIGVmMnAOVDHt9zTtvOvMF5c8obsklorAtpilC0CsCFM6Rs2k6lqq0YjFBQ9UXfETeG9Or+0Knuf&#10;Z3XPWnX21t2/JAdw9E9XVOI33PvfoDqnbW2N2wb0qtpdqUOP2DjOz6vamzdzwbXnx+aoMrm8xkae&#10;bJ0K4iX7qurWPcGzd+UnYexq7H73y0+xZ2zqdj7Er9sUu79v7xjze3VpkhefJyS5LY1DisrGk9K1&#10;G5pDF5oaqKZZ4pKYIbavJnNGw8x71eb/AA7Hu6yskEISZjIQZVhVbhZNZYKFEoaoZ3YsKkADDZre&#10;1nj3I3m6KhFQnaEZmq4U6kNa+ZXgSaEFqHpm6z70+G/bnxP7983XPWXQfyY6Vlw2d+KPc+197Y/4&#10;99u4Gj2junMVm0q+Dcu1KGkrvkF23FhoKaLOtkJTksg1Ss2OipK+mjq5h5npppqLb9NT+H7BK773&#10;J0r0hqoquKBknpVhBVo4ZI5YI2VrMLL9AefcP3F0Zd55svtwnP7y0qsTuwEiONYYltamviMG10wR&#10;ggUoB972Tbd7mkbeAZmjY6allycdwV1qKYNQQc14nqo7ZHY1DsnNd57j3VDuyp7Qz2zc3tXY+7KH&#10;eUuFz21tx7iqpcDuus3G8ci12ZpcltnL5GlmiQxmQysHYxswUGcR1Ttup7Gg3vufcGRzWe2zlMhW&#10;YfGChwMGKocNmMK+KTFRQy4KpyX72RohkDkUq4K6Sqh8RnFGjUpmb3N5u573fl7lefaJRFsb25MT&#10;fou0bB49YfSzFAihVCBTI7VqWB8KIQIu57bYQQ8vlre0p5aXPbQUBckipoKVqcjIJ6tF73/mRfIW&#10;m+GGK6F6R6t2/wBTdB92bH27g9x9kJvHee6OyczvfrvdmJzu8Zv7yYHfWE2/tvBSYfPUuFk2dW4b&#10;I0a4rImcxPXVn3EQ3iaDxGMpHTU9OXnlani0WLNqiaFI4WBmUjQuu4P9o/S0My2V/NdLPHcTT7hd&#10;FYkMsmouyoqyB3kcELkMRxA0qgI+Jq+svCNxFEzmZtAVsAn4S4bUQOOftAoaGpp8qmzmYzmMkmqs&#10;jvDIV5pMRj5tzZysmSuqPtaY5LGVVfWZPH1VHj/uskWZI5o+GHjN31Phbc8tfUozNV4+mgip3NZT&#10;tRyGuWpao80MauEeNoViXUXjsRKCl7Eezib2rvdge92ddpjvdxfXpUltMUkWlqUR5GcMrhsBallV&#10;W1atKK72W4efcFjQCPt0heAAAr51zwFeH2dCXk+jX2Cq00uF252FvTI5bemJqetAN51D9fybVoNr&#10;VeFzNdV0Mwoc/j9wDcMxo6Wkq5HieiZZ/H5IwxDvkFtmHsnurYu3t57WxGS2JVbSbbbxUs8uW7H3&#10;/BuPc2LyO49rZXBUFHT0uJ6k2TNhKHI5WtyGSmpq2qkhjjpQ0Q82avsD/Vb265F5z3KXabJeZr+G&#10;JpZ3dhBbGFpoLZJEbWCJ45GlZ4AF/WaCYNIkXiCDkne4Il5xurPaU/eMy26kl8DR4ikBXXwwHUkm&#10;lNVaN3aa7Sf8offcHxK/l2fJ/euyt6bXrd+4LdW6ez13ZvukqtsfHP467125siq2Ds3OYfde+4Km&#10;q3Z3d8lNpZj+H4rFbZwf8RNEn2OVko7061Bk+uOmNu4LrfJbB2lk8i20oMznlx2Gwe554lwGKy9d&#10;UZ59r0Oax+4JanBYzDplhT4+kglpWoqFY4qdY4Yx7Irj3HsuZuaFv12ezPMVpbhIbq4gkeWS4ARX&#10;eG3ltoJIgmuNkIYLDphjRaoF6w594PvURcv+4XKG328hj2iza4F4dJcOZtQh7jaM40tFIVWNiNPb&#10;hQvRQe3/AJFdqdsd37a+Re/uitj7T76wvVHWtPtvf3dHUZyOU7A31tySj2BW904XqbfnWmx1y8uR&#10;aiiqJayppcriaGtp4YI/3o4KWMw+N23t3DYrHyx0hi27R42mpoY5KqvndadIUpqUTTzVFVXTSrdV&#10;LyMzXsWJa598+N25w545h37cdtl3J354e8dnYJCWEilnkClVWEA97sForelDnJOx3Hd91dPAJPiC&#10;vBa/xcNI08akDB8+tcvfPYXbvaPZe9twbqr33r2TunsLdG5M/msVi8Rilyefr81kcnnqzF4vBYjD&#10;43CYmsy+SqKlqehoaWn1sFSJFVV9lt7H3vvbDb123h9sYXa2XxW4a8tSUNVuD+AZ2gwuLxs0+Ugx&#10;kMtLlDuLJ5CopXmheb+G0kS6o5ZtYVnzU9mOVvbubkDfrzmnmOW354gjdZy1vLJEzPSVJ3jSUxsb&#10;WNfB8JGWoKs8SkqXEn9TuUdxtZJOaZys6VBxMaEioJ8BxkVqRWpAqaV6vE+BnxQ+HXZ/xD7o7i7b&#10;3v3N0zvvpbb+a2z2VvCs663R2h1HU7y3pm8YOt+wayDCY/F0GDpuvos1SYmv2xBW5bO1aypkBDCj&#10;rF7MHRQ5Ggwn8bqMrJBOtLFrxEEK5CGAvP8AbiKKqUMZER5LazENYUmwAJGJm7bhy/unN8HI9nyv&#10;BLquKi9aWWB5FKazJJG5XSHCFgrFfDB0uC1R1Hu0c7cmXG5HZpXFxuSzlGP66H8RpRV0UoONSBTJ&#10;yOqcM3tnb+U3A22dubFxuW2o25cxHt7tDPVdXsiv3xhsXj6WbKZLK0uX3E+G2vWVNHLDWw0Ks9RR&#10;irWLXUPoLJCiedquTL1E0k2PNF5qinijVnfW7mSoRFtPI93UrHe9hcD8ic+bm2ax5ab26sdqiTmW&#10;DdWjhn1vpTQqgRsCHTupIjur0DUyWOnqTd63XZIduO3CQG4WSqLR6BRpAOulOFa5r59Drvs7EpNj&#10;D4/YjamOoO1sb3PW4fCbqrs9W0lFjaE0+LxtPhs3V1U393KRlrIqmOrq42WMSEMZAoAPKHIY3K0k&#10;NQ+ProlMqpVR1SPDJ5Y5iFSaOdZCDOiawRYMOfpyAJabRzFt8lxDDuFsFeNzErYbSFOp1AKMqxEU&#10;oSRlWyMdJZbWaN5IxKpQ1KccClajgaLwoc48+kPn+tO0eht65nbdBvXYNfW/wiarxGe2Tu2kzWGr&#10;cPksFPNksvt7P46SgkiXbw8lLUrIY3jqV0hJbe8OWlycsNNJR05qQtbTUtUKyuMIo6SSdEq6uHx0&#10;s2p4YLtDEVRZHXSXUXYCflCTZtmuL6CYWxu5LIzQhUZRNpRmMTkeIXYnElGFVoRJGxJ6NdrFraiV&#10;Z2QSGPUtBSpFe08c/wARwKZqOlH0vJ1jgshvGm3rm6LGTN1Pl94bJOD2b/Gk3hvLGbZrq3A7D3D9&#10;zm6KXHUe4co4pMrXU8srQRL54xJMAvtJdkZDc8mEy+28bl6LEZGqw88GHroaemmr8Fk5Y46XG5WG&#10;NqmV6urNbUxiDTTzLHOQSCbIRf7Ze3nI/MP1XMsNzdQRzJN3TRuYZAQ+tTIGCxxRmlA6q8mlR+ou&#10;tXKm2fbmns5LOZxthDh0ZCfF/EAHLVQRnPq448ag7v8ALu6g+N+Y3zsnune+0e1MrtTB70gl31jN&#10;y1FRF1j2lsjH0GY3DvrY1dk49pNtvA7TwW38FJWZiDOZ6j/i2Jp5aYRmBqmRVv09tztjLbYwlHum&#10;uyWXq8PjtvYuvzbjA19Zk6mlx0iZPcWeqsTFgKBs9ma+iEklLQ0sVNC84Fo42uge5k9quU0mO6co&#10;+DcbVOjBiVntmiaMKrFEufDjkhK6yGQ6ddAg8Oj9YRfek++B7Yfdr5rs+Rti2U77vtzGHeIz3Vm0&#10;Orwyg8R7O6WXxfE1drAABuBCoTG7j/lr/EH5Xbg7q7W+K++NvdcdIUee7K3hNvfObdz2BFBkctnK&#10;Cv2z1Z1t1FuTcO3azDdRdd7PmqTNuDJ1M0+UqI5xRU6RUscLwNobwyxyddS0uFzM1PHXTwVNeTRP&#10;jnqGLuQtXJLK5iVF0v4iwin1RMQ6Ee0vvbyJ7ewLYCy3W3t7pYIwsZW4LKEVtZUvJGzgtVQfp9BC&#10;Aqqk0GfG72nLl1aeJYXcUcoRSoIlJwM0Llcmo/CcCoFTgivy9+MHUu3tj7Y3Rj++ujtt5qr6t2lk&#10;MX1ZVYvedD2P/d7FJRU8dW1LVYKiqXyuWydazUUldQ0cmawsEOUpfJSTFolbuo1NXCaimpVqlgpj&#10;rponUOKuT90xgTOKcKb3Mn0C/UN9BGHtjebdy/cabi7aG6eSqFhpSSJOwHUo19xxoJUlhxUZ6i9d&#10;63/l68Em3xgxkVqCgJ4mlGVjSlK5p6jy6Iv8dq7D4TeWHfcW+arZGQye4KGQ7pytHWzYwbYh109X&#10;W1tRhBNuaqclEjWhjRfvH9Lzwr6/bNtPBTzyxvXT0k8q5GfIywUFHJQo1HITFTR14qKiZa6rDcSz&#10;R6ElYAiOOxUCb3O51uLd90g29Sli8fgRP2D4SxIQKWIVY5BpL6ZAa5oadD3e+ZtzpLE0ZCNEIwdS&#10;0AoahQBgANjgeOc9DL8iO+MJWz51Nl4nctBtefrDF9T4fL783Djd2z47PbayIzuSqOul2/g8J/cj&#10;alVQ1PioMXWfxWuxkNZNG9dVM+oCNlc9/DokSCHW6hwI7n1ooS+l2hZLr/qbnj/be4I5e5OXfrx2&#10;uZ9ELOoL/wAOomlVEgIX1NMeQ6ACrZMTJcvpTJ1Ub514f5seXRGdq7UOfyEVLVVaUlLWVNDGa2cQ&#10;GOmkrX5nqVMxlWlaTl3bSEseOPaZkFTJn4aHH0S4mtD01NUVc0dHIaqB0NTNjvFNM8scLCV3V2QA&#10;OwIJFwR/bbNH+47m93GSW8Lxs0UaK60pI0KSlxoIKEAFSQgBJNRnoD2PvVsNxyHLzxfMsnt+qM3j&#10;u7xrGyyG3L+GIvHak1UVNFWpQCjA9G8g69ze2trVnWm+MpVdoZKubcWR2l01tfObmi/uhvPM4/GU&#10;W3e1TmsJQNsTI18dLS0kFVTrXzs1NG0NR4HVJI3HcFNT0dRT108cK5eiKuryOvkEVQiwl0EOunAe&#10;M2BV2BHIJtwW8swbrP8AvDlrRL+6JqqQqBwrpWUFWI1sMFiAAT8J49CLkvnqy9xOWRu3I+5fvDle&#10;QglFUxio1FVYzIksZV1rQhTihHQW7fw/aW05N/dObhXdm3cFnvsqDduGpMe+bgqMltetkz2Jp8hL&#10;FUeatgoZkknUoWII4BU39pc5HHRBKOmxgDpThpKiKScgsiRqGj8llh808hUNbUShPuRJuV93uyN2&#10;vuaC0Mk2EdFA0sSaNpJLeGgJMbUUKKAilSt27d+eXkV9/wCVvA2/hr+qt5AT6aIxq04qAa/YOhHy&#10;/WlfkqNuzsx2Um4kzO5UpafG7gpI6Kr0VNTk6tkyCwyVprJsRhaFKioo0ZIIYaiOMSFrK2fH5imq&#10;a2StpKV5qin108gFdOkcckqx+SNYJYkjqKk6QpKaitiFtz7De68qy29i23X++eFbNwH06sriOQtr&#10;LxuxSNRRqyAZYhqGtRW2zWF9FFJdSaFzTDGvxVNVJIABHEZ49Mm+tg7n2FsPG7I3jBidu47dc9Fv&#10;bCZKTDYTI5zcNDRT5OioKqbM4+qyuc23taCjqjUR0k8dIKyaUSyLJ4oyH2bO+KzfaTRU6LECzqDG&#10;ks8oVI43eIj1SOAdRsAT9fYTteVVuiYV3CNrxmagBJLKqsSWAYmtFBGlcmgx1eHZUmIQXyNKxNBQ&#10;5ABJJoajANAASaj16CSg6ukzCpBjs5i85m62o3LURUWPqqh66TFbUwkuXyGTr6RRHIEnoaWR6bx6&#10;pZ2hYaFI5Sl388UccYhZW8Sx/pcSyspMrO4uGOqw+lvr/Q+5Hkjg+iuJXuPGXSZGb8JVATpUAnGN&#10;TA5YkrQ9LJLBII38C+1jTqJ04NM0WrVI/wA/Dpc5Krp8rjq+oqqifOZmQRZGbN1c0kVKuIwdDPD/&#10;AAqhgSUCRSEikfyaJLqqIh/UesrS+GGokiKy+OeKGOFlBWaENH5lAdxpmtYWJ0l2vYLf29ypu9xJ&#10;dWVqQY2aJ5WepDI9HCE6SAyldVK5VVoXJOU0O4MJAukh8k+RqBXy8v8AVnp/6ayMM+6MBiq+qm2/&#10;HUUG4co+4qKauo63E5JcHl1wtfXy0zSLPhKKptNUBI45ftIpAJA+k+2Wc0mQalxixI8UyrVPYMjw&#10;4/zRiRwy+Ip5QBAATx5HNuD7EoTc9lh3Tdbu+b94BjCAaMHlWI0BrqNO4ynTp1KIzqIUoFt7BJNB&#10;LJK5MlQPtI4AH5cT+XQ07Gpuweq6bsTuPM5bJ0uYwNfldgUb3o8wud7R/gM9Ti6eonrEzMVdT7cQ&#10;PuWSRo2pZDjqQeVGkQKrKGBctWzM0aJCzqxHiEirGh8cUbGyKo8Q/T9PSbW9gHfLmblrarOL6kvd&#10;+HpB1jvLVeVqAtUiQgBuJ117ia9E24WFi1kYru0EzNQfGVrWur4T5YAzQn+RaM3kMjsjGY/7fN1k&#10;WTpqanpqSahyEaSy1FQKnJZyQmjr6wtLSZOsRIpwyNKJNShiSwVlbVTYlaPRG9XR1NV9vUsA6S0c&#10;ckf7M0aBVWWMVA0sp5XVcX+nuKYYG325nYKi34WuCKPpJrn1pSlOPHyNA5tm12e3jRYwGJFGBrdx&#10;8/jZiK+gx6Y6R20sHtnsii35Jms9T7R3rtvZ53DtKOZKd8PvrJ4/LUyZ/b9ZPGJKnG5ufbdXNPQy&#10;x/sVb0hidUMgdYGepvvovsaGZYJZrwGZAHkjjgIlP+c1Ii6wqmwNr3Avx7EPJ+4rst6m97hbvJBA&#10;2sISFDM/YKAg1NCxWopUAMw49HdtK0LKziv7B5U/2fX59Z+rctT7EzeN3luva395aDGEZSDb2Xkq&#10;KDEZSTMUk1JSPKaURVVV4zOahFRgrmBUZ7e0riaGCGYVFVNAC8ZQwgyCQVB1sIdTKsbeY3t9Ta/6&#10;Sb+5Z525z3DeLCPbLGylSBJCVc6CrR1UK+O+qDTX8Ldp0kJpZy82x791LQE0yPmPXiMCvQz9ib63&#10;JvnHf3dwGFz643D1VZlYKr7OKeCbacJpYaPcFetPHPkKA4ulgg8rrNLTMvjtdYtL8qfcdbSQ10NR&#10;Egom8oEAkiZNAOrzoxjMsYdDpZCbKRwbXJUT+0Vnu8my31lvdd5bwdRaKRRG7Fu15NYRmWlU0ozy&#10;5ovbkUnkuxgtYoY5KzmhOHopNaqasRjyIoW8h0q5+htt57FbFpNq52TJ9i5Sv25VZDMTYfLYJ8NW&#10;7gjlpa/aGVdqqtoszNi8hSifG1dODUVySSj7YEAKwf3Op8nhnraqpCrkpqkZCSihjSOohrxDSzRR&#10;mIo081MI1EbSC7FDc6QB7GW2++G68pb3uXLNptsd5Bb24jtxK5UxS2wm0TNVXoksbskqoVkKFRqR&#10;y7dBp7hNlvnjtYvhPaSfIVI4lvM8K0p6dGDpPmZvPovtCbauE2rLLjutdu7Uoep6HfVfW5nL4HMd&#10;bfxnMbe3Xl1yNbNHhMdvCDcNc2Ux+NFKiwV6LCiTl6psJ2tHjKGCmp8a1Z9jNprzNj6cVVYIIY6i&#10;ikrnQinEsCkvcEMrqACLcno96LjmTfeYbyXfprSO/jtxb+HeERwSLpjnNvqSJmEjqtBoUEhiy0Ok&#10;lx90ru/3KeD91yxqz0/tSQgySRSLtqFqVJAHl0q818ud0dqb63vvfc/a+V6/j7SwdFkuvVwfZ27V&#10;2z1bPJm/7p74odl4tm/vBS026p8asYieEU70Uk7zwS8WcNqvj6rK1seQioY4ftqaWKkIlFTPUPK0&#10;Mk9RZQnjWNUjVXC/1JtwE3vpsnNfL2wcqvtG/X19dyS3A8VQirGkaIVRKMWbWXZjIhYAqV4SKOlO&#10;/wDMlttlrHdXW5mICtSVJA008wuPLI4U48eg4+V3X++dm9d9RZbC717F35mU3Tu/BT7rYUlPtrbu&#10;KoKPE5LA7f20tC89bU1tVLV5Kvqqynq5otelEiAlEki4ioooTaWOGB/FaQQ+OGYpGFZeKe0TKWY/&#10;U/UX94xX93fsrESSyRibtMgZ11HUGIMp1AgDBA00JFc9EGx89bfzKP8AdBeLMQQfNqfOkiChPzII&#10;+XRE8hlNzOaf+8M+ayVOldMuPG5J8pksSlbUxrS1bwy1NTJUQVUccURLxo3pRVJPvDUCmq3pKvFV&#10;EtMoZjH41km85jZYHXQeViiI5ccEC9/d9se5givbPdrRLkEgNlV06gxB10NS1ahajIzUV6f37eot&#10;lUtzA5QCnqTU1P8AoQYniT5jzPT/AEWC3BtCbdext8bXxuby81BHFXR5OoosNPt2WqpqPOYrIxZm&#10;Zkg/iVbjW0pRM4DNLoeORlA94YYIQ0YOvySOSC7SaGlckC4MlhqNh9Pobf4+zC+nvNErKEEKLSih&#10;a6UA4ELWo48ct3fLom2/mP6t0XVUmh+Gnrx7RWtK/wCfpOVD1dRJd4KQwY2OljeChFGZDQ0hQWiq&#10;6emYPOqy3JZm8ko1m/09qSkleGdGaG8ZiiUMHtykbCwjF9IKoPweR7infbGO7SR1nqdRHDh3g5NQ&#10;DlmyAONKUHS+9tBdZkP2/wCXhStRUfZ0Iu1K2li2oMXj60x5SDNZPIU1I0aszmuFNAa372Wll11F&#10;NPUM6qroAC2nRYlnTwnTbQQzEADhlRyH9T2Iutxb8n/D2Gr+aQUdRVv4cZpTz/Yc9F9hYW9gxdMH&#10;51/pH1Pr1y6yy+CyGRnqavNU0VFiQ8py8iTeesoY4Y43o8dStGjVOSnaHULqsIvYye+qiiZEqCqa&#10;5Gjj0jTIoLmeNm0kjSbRi/8Aj9PZJb3UzSDxKiMccDzB/wBXn0bPeRR5dTT7D/m6MjTby2tT1G0I&#10;xkabHU4zVeKUy5TGTSw0AwVdFA1YTWIsQmrJFhGo/ktc/Qs9fj6hYnKQvrDkyWBa4KqYra2YcA/j&#10;29ss5EsYdv086T6UrXy8/n+XSP6yKuktj7D/AJuhpq+ydj5CpZ5dwYjyVFBSiKGSo+2Imjr0oMiJ&#10;RRGjRGeS7CxJ8Q1W/HtsSkyDTkrSSFdRMbGRACusmUgarH9vkfS/sQXs5aMaDRPPh8qcf8nS1bqN&#10;1B/z/wCbpu29vfpigw9PSZfsbCrnhS0VJUQQUdfNHTVRxLLio5nSnsQMnaOVo1kEX6ufp7bY6Oti&#10;iqSIEjaZ6VnEk8CoIIYXBdJZJo1PJ+guf8Pam9uCWI1Vm9fTh5cM9LmtmagZOhRxm6uqszl9mSVW&#10;48tkMDtrG72osPHhdp7sydbXbi3NuOnM2PyeOweFy1dQrDFDrE0yJDJqsGX8wa3D5SZY7rTqlxUa&#10;nqIYjIsTwsnoDSORZLX4HPs22i4WSiq+mReAoTTiTkCn2dXFnEQCxo37f8vTuO5emdl1eQUT7qyE&#10;ky1G0ZWpdsZ3ILiavJ4zKUNXCzzUeLio6jy16y+FS8x8NtPquGY4it1PIaYMI7hVdgQOQCxdGfSP&#10;z6gvtXY35aqq2Rxan5jGn5Z6CaxGhq1D0MG5O1ut6aixdDLuZ0kzTLUWx9PVRTVEf26zrFDBVLTf&#10;cyEEi0Dy/S/trTGSf7kGtDop6ryQ0y1MeqqadlSR4NMrhlUKTza97cfX2X7jfyDV3d488dvDypmv&#10;8vn0ZRRPGka8T6/7HRgdt75wk3+iqhCbmeo3lsmPG5rcU+1s0KXbNNt3GVWQo6Tck9dS0D4upmkn&#10;EQZVlsY9ViDYJ7J0NUojmanWObxy6Qs8ZX0KVCFBUHltX09mFsWmjJU1UcPz49UnjLBf5fPhX9nQ&#10;5bA33s7+IZLAU2eqa7FvkMbHXzVO3stFU66iemnE8dZJgFEhpViZddhq134tYxqGnqUrIwqilZiG&#10;JaopkaMRxNI1oZJSS12tb/D6+9XNqZI+9f0/xZH5edeOOtwRFUcn0z/q+fSu3TvfbE2160w1cu5w&#10;I6iloYqPa268hS5KWvyUOPjX+L0mINDSUv28TMZWLcPbTxcqOlirRSqzxrFqiiYgy0S6pIov3gYn&#10;ljCj/XPsrnt5LcnSAF8xjGPmfPifTpdHKT5mvQI5XenW+W3dPSRZKsztZDkMxBBVxbc39WeCiy2S&#10;vjnGSxmEyC1F7cDQt/6/j2y1NBka1JIRGtXIA0ipBUU0ixhA+nR45SuuFQC6kjg/XjlVYGRo40U1&#10;DA1/n0nuuDGvH/OB0Jr9ldVbDyVJuLIZCp2Pio6qjxFTkNx7Y3Zh5q6WuONilNctfhI6g0mZnqBF&#10;R1KxSAyRhQpLelpi2/lp4692p4VneGRIVkrsaDMsMkSiNAlW1mli4sSCP8fawM9P9x/+Nf7HThso&#10;u3tx+f8An6XGY+RHUG38nsujh3LuOrxNDnKOsy8tB1t2dUw4qXL43KyrksjPPtBBFR0OT/c866w5&#10;9OleSMLYfMVUUjRUnjsZVWokrMZFToaddJL1EdaUEy34te/0497aeVRqMOft6cMIGS+Ps/2enWHu&#10;DpTbOToKHK7yrq6WenxE8m3sdsDtLMbjrqfcdQJ6dabbU2zpcm2JqhxIWVfD9SD7VC/f0OthBH4d&#10;YYS/xTEsiFI4oJBIEqpCty1wQDf6f4+0sl7FOxTwydVMVpXgfl/qx0V3FgZqsGz9h6AGHEbN3dJj&#10;S+fz8OWpaGqpJKV+ou3KSpnTLZPK5yglxf8AENp0MVcIoz9u6lotA9ZP9n3zmLVWRpH10YcxvIlM&#10;K6hMgTQ8YJD1CKD+7b631Nb6c+08UWggn/V/M9bt7N4VU5qPl9v+fqTT5Cj211pvCi/h29jQUuTx&#10;9HU7jbrnshoJKwVdFk6jwpQbZyGTqFVcWpL+FYvBCH1628K5KyBTTvLMKJaRYzK7rlcUZHjiJExX&#10;TUh2I0j8c393g1QIFWXuHn+fp0rZZWFM18scOk1tfedPkd20+KxEPYUm5qzIU+OpcbXdNd30+Gxm&#10;TyNPSzYYVdVXbMixdHFIZm1u0wEYS5uDwg8ljBNNBkxUYZaRoVSOomyVBTC7rECsZnrA3ni0m5IA&#10;/pf2YQXbRioxXy/b8vn0XtZTMCrRt0dDZ3YNBiqDM9cVm3u4ZtyUGWqqvIYjF9Zdi7h1RxVWSnjq&#10;qqTB7VqKIYbLBlFPCk0ji/qt75Y2oWnkig/iGJZ6ajpYp0kydAlPUsrSvIfM9RptGtQp4P1uPd7u&#10;aN5HUmjUHn8v2fz6Ty7TJMrOEOonB9Pyr8uoG7sSc3ganNvsntKOgzm69z5bCTUPWu+andG3R46D&#10;G0KPt2gwDZNVrqrC1Fmkh9CBWs2oD28VYqpqeSSjWlrJIUpo5XhyFDVSRxtWQStMkNNPNI6xRuQS&#10;F03B5A59uwDVG2jhinDyJ/Py9OtLYtHjSQBX5f5ugew2Y2dh904bG7oqN47Roc3kNz5agptwdc9h&#10;bQxeTrV2fnMXBhq3O7n2vh8RT1eWq6ZpYaeWqWoCMpETFgPb3rnap8klTRmwjDKuQoY5GBNmLx2d&#10;QWt9b8X9gZ9uRNPZ/P8A2ekcm/RxaaBiT/RPl/tenqn3BipNvLRY3Ab0iI+9emrKvq7f2Sx1PJEo&#10;+2XH1pp8ZUzQwH+xoTV/Ue2KowFVVUT1K1GGt50eS+WoYli8k0wpVlM0sAjFRqbxmx1E829uLDKN&#10;NKUHnUY/KvRPLzH4khAL6j5aD+f4fIDPp0JVJ8jti7U3pT7UyG2+60rWxM8WLipek+z82c4KHG4u&#10;XckmGn25t3cC5KXbREJyCFovAqEoZB7jDb86YuekmymIklmq1ntHk4SkMSwrClNNXfcrCZpvqQtw&#10;L259me3TIIKM47vLOKV/PpVbb9FPIDIjaR56TXzqaBa+Q663D3Zjqzs7Fbwx/Vfc9JgsDtuXBw1V&#10;V1fudKzO1tdlYsrV53G7I/u5NnUw2G0aFlq1p3JNwgPHvNtTHUWOy2Kq8lXYygo6bJJLIwyCSvVW&#10;EixvEYwy1MBeZSZFIVQDqIt7U3NzNrURONQOOGa/bw9ehDHbm+QC2RiGwcU/49TOD0Hnyx3du7sX&#10;oPuPZfV3X/Z299+b46mzuNw9LJsPIYek22aumSOsocz/ABaWglwOdenpZ1jxtQj11TIyLBHLf2OU&#10;mfo6l5I4MlJJGHkhEcLwxO0lPI9OxRXh/cjDi+oMAQQeb+ymb+ol0A0yhZiSagXPnk/Ly9PnjqUo&#10;rVwD4oqf9Xz6pn69+OPz264xmLmyXXG24ZxSYuuDZik2NkKShx+QoafMwR1mRpdyiekycVPUeGSn&#10;eklZWSQXutixlPI9SkORyf701PN6hQrLGYtY0Eh1gmjfX9G+lvz7dgs+TY18OQdp8/1/L5cc9Fl9&#10;t070fSNFDU+v8+jF5DeXyep6Pa+byPWHT0dTt7DbkwiQU9TW1GAywzwxPgyEENbjptw4Kvxgx7fv&#10;QE+YS/RNPLbj6afD17VmPq8nPABq01kdBVK0esSAOQDZwwZSVtdOPcobQltcxGQkpLSlMkAgMKV8&#10;6gA/lTzJ6gn3C9u+Wvc6xWeeJRJGcH9b4gCBgSxCh+YI6CPszu7PZ3Z9Ns3eO2entvblrDPRy1nX&#10;829Nqy/xCqjip6mXGUubo55PspFqI5FjlhmCVLNIGIXT7UVdHVZiSmlSWaGlTU7RCmgaOcT6CyED&#10;wrGU0BwFH6+Tccez8blb2ztHIEIpQ11Co0sOIUtXNK8ei32m5A2Xku4ubbcEDRj4cyADBIoEkk89&#10;IxT9mOiIf6RcftSPcEmSwuCz++q37XGUmUqt11+PrNpVu3PPFTZmGf7OoOfhr1qZaCQVLC1C3jhM&#10;TkTCZj41MDQiYx3VWYvHFqmAKgSMADqZRf6Wv/T2DN45USC8S4jcGQyMRpDHSxqaGrAGh9RSg+fQ&#10;43G+nlglS1AViCTwNFoQBkGtcVP8uk5mfk7kZJ4TmNsxZSApDjTSUe4MuKKmij1CuxlBLJi46zF0&#10;0g+sQkZ0/wCOp98qSKCOpC+KZ544olNUHkgLRuwkJhKAGWGOUWYg6lX+tyfcjw3lza7RVLpFRSe0&#10;qHNVFAjcfDcqdSgghjSpC46x85o5Un3q7dbkalcilCowOLA1BYZoxwQK0BNCExUdnZqPb8mXo8lh&#10;8ZiK7KZerTbM9FBuFYa6kjbH01PmqevSrGFy9TQv56XXHJT1k63JhiTxB2iPlBpWlmOpSWeGK0ZS&#10;4I1zTCQMxVrC2r6H6eybceZJEaG7W0jVlJ+Nu9TQL2qqFePEHTXyJ6L09rfpVntbC/fUxHwoCjAd&#10;3cXmqMnSCK8QaDPSYr+w6kyUu9avBYKoSnlEdFQZnPouXiqJFqIXmpMRtymxZgpoJqRpG1x0yglF&#10;XXquXmMJCDoA1Nqa51f7Y8c2sPpz7J/60W914RuKiEMg0qSCGGRXtIzXI4Chr8g5f+2vMBmljtlD&#10;uwJMjrHTSRQBaSVx3mvxHVwwKpCDsLE1a0jZYVcdDDNTwR4/G1k8MnmilWSUsKinanjNQswGgoUG&#10;hvw1hAnmRoIljRXfxjSx1iEagicEozrqY3AI9o7CFYbu/aRmjjV+AILPpGpm010gUoAQwrXgOpP2&#10;nZd2lXao5nSbSqmuhQE7mUKHDBmwKlSKA8Cek9U1NDT5rcrzz5PFUb5SsjmoUqoajKTrCrzPLPSr&#10;4MZI0YPj8iSoCLkJbj2lKnIVKl2ikhaCObxCclQsreYXsJF8jpGAdXp4PBIPscWOxWN5oRopVvni&#10;LmMd2gBDx0kqGJoFzwyK0I6nHadysrG2iSW6BI7Q2kiuDwqDXhUnNP2HpSUuxqatMVPPT5WDcmTx&#10;0ucqMDDCKipxmMXCNU0ZqKeFI6elrM5UVNP9qfLq8EgfQxYL7eKLGCFUglrZHKiVowshI0SXYuFS&#10;Uxonq4uvP4Hsk3LeRPPJeQ7csbOF1KVAI0jTQ1UMWoM1PacV6ivnj3M2PfrxYoHTQpIqrOy4AoQw&#10;i00NBwrxzTj04PTblqnym6qXZVBhsXUnD0c1FUYWgjihlx8UVCKKlkyQp8hJWJ9mHnEMiSK4LMx9&#10;8xCI4maemWExakiiik8rLG8aoW1iNbBl/XYtcG3PNmbbd7l5IfpLn9OQVatKEBjQVJFTQ9gAGg4J&#10;pRWRQ8vbRzHZ/T7lARMrUAq4IYdw4FaUoCTU6gaBa5EHJ7ny2D3A1bsreORzsGWpaSvr8rkcdRYy&#10;Crr4amSRkGPqcjlEnTH1srGjMqwsjjUFQFFblT5CokrZaeKmVqeRqWQVbyKpjVadDMgiQMPKGCKP&#10;Vxc/0t7Kdy2mFLOC5luj9SBKGSjMDWSQJUtQlStTXSAQQaDHUrW+zQbfy9Z2VjojUilAvABiT+M0&#10;NMg1JrxqeklNiNpT7cG4s7u/Iybkpv49D/dajxk0y11dNWwRYieozlQY4zjZ6IVcslotWpIlXiXX&#10;G4UaVDecVE8E0ugIj08rnxK73YrG0MRjZkQepizLYjnm6j+sm3bPt7WdltMqWzVNJB2ySUABOl2D&#10;KKd6FlDDhQccfOffarfN3562jdxuiUUA6ho1Roo7tKknLEnQwUhWIqDghd4/tTZ23NhVm3MBtnOQ&#10;47JVz1NTSZekijizFdTUsa405DN0mSqxW0eKmJ+4pI46SCqR/IfEeBCnxdFViYKk0gZXZ7OT5JDo&#10;VY/JLIpuW9RLHkX+lvbtpecz7eLJp0jj1MqqDowtGLEogNAqjSuBQ09aCSbL3I5csLu5ttyune4i&#10;QtqKvRiCFopSOhJJrTjnhRCSkMeu8sIdu7hwpxOFnSugpaGNJPNU0MUqVlWclU0NYtcjRwUTeKJo&#10;F/bKAkXcD21R4w1rVC/e0niWcCqijVp6iGSOExpE6R2SFgWP6mGq/NvZjLzDBtZtkSyma+hQqra1&#10;WMkvrbuyzcBUAHSBTIz1KvL3NEXMVql1y9L+nQ0NGDUqSe2SNDk+Z9D5dS87/HOvE22c7s7d+Kzj&#10;YKOt2jk5p1wmHyVBVZmqycmax2QWGaq3BRSwzFPJSOqwaP1OBp986LZWPmyUuMr8hCKaqhMsE60l&#10;QqB4FWQrPRxV0WuVpFJVmfSyR2sP0tLvJ/ugnMEcO73V5cbPdW0hLSSN9az6mClUleCqqyNoAUNI&#10;hYVdmIY4++/3vBzp7f3NrzpyVyML62ijPit9bFGV1KYw5WaB2OlamgRlCmpPaSDodDdobd7IqsLL&#10;L2tuPqfeuGriKeuz2Bqex8pmK7NrWUVfQ7b3O+NmqdvYX7KvejijIFVHV1kcqyTuWkjEzRtXHY2p&#10;jxsCT1MpoEpJKqoy4i8NOHnn0RzVSU9LemjYj02sv6foQGOYOYOROZLm4sRtzX25eMwJt08CViZK&#10;anZhEZWftXveVuGlQ3DCK2tvvP7DzPyRf84czx7PtMS3RQyw7ddrVoD2qtskpopIOtgirU/qU7WV&#10;Oc3P8WewsH2imJ64znYe6rUtRFX7FyWS2XkceuR3hjcTLmc9UZ3DjI7iqMxWZKnpPBUVFTVGWo1I&#10;qPyhbN7ZPH1NfHVYLZeNjxuPx2Sr8FQbSzdZho8nlKzSzUb4ajoqHE1mLr5qs1U1VLIyQ1DltDFj&#10;IZj5c5b3nYW3HmLlLe12qzQxvcQ3P08qw5K1Dyq6pNIQ6xRuQzE60Rfi6zq+6l7df61/Le2bbunM&#10;Edxud08jEi18I6Ed3UFlllRj4aijaVajBGJ0AA4Kbz3r2nu/eW7dy/I/d3VuZ3RvvrPZneWT+Vm0&#10;tl93S9QbG27jjSV+9sN29vuoze99k9rYyuwFZgsVtOnxVHUZqitIKmELHHACe/uhc5me4dldp1W0&#10;ut/ucXsvOYDJZDMYiizO9YKOrpXaTA4LOT4+ohoqbK02WrKOrSOejEiyBzJIitF7kD2w+8V7Utyh&#10;HsF9YXU+5x3IQSkENALiZ/1IwUUtbK66po2avhuiCOX4Rm7u27cpc68g2PLPMeymQGYn+2cGMiVH&#10;7DF4UgQtGkhBZakAUcjoz/xL/msfD7pf4X76+LMu9vkJn8xB39jcr1pv/B1sW0toYypym7EqMf2l&#10;NtfH7uj31S7F2jXbPodxDHZHFZp/PPDR/aCYmX3N6g6f7A2p2d2Z2TuSn2amP3htPYeLppcHj6Gn&#10;zkcm28hvWpOIyM2OpcLQ12H2zj8/DTUFRNT1FfUI8vlmSOOGME/vz70e2HNWwcuckcpXVxcXgvXl&#10;kllkvi7uAQFc3MJojNKXiWKYLGQdaAEagDzPu9lzXzQuyWY1S2BUOzMa/rKjr8QUgGoAywJ1AAVK&#10;gBf5qvzw+H/fnxq+NXx3+OWR7o3Pmtj9sdobv3BuXtLdvYtfHlJ8zj9v4V85TzdnVO88rSSdl5+C&#10;szIxONy+Lw+BrKaQ/YTNW+RB9psDTVS5bcf8OpIMjSzUSTZH+GUkNdVF4oKNQ1akUVQ6RUKRRj1M&#10;AgCi1jaAL/cdm5a5j2Xluxv457G+gmYpHJK6RkI0i6w2qOR/FDOaM1GwWJBUHtzAjSjZXnpbXVak&#10;EkDSdeQpz3KeJFOPyNTG4+y95bVwe0+mYu3ty7n6Yye389kaDrzE9mbn3HsHa8k2ZyGXgSs2M+eq&#10;dr0Nf/f2eoyngSjWQ1VS9S7u8gb2542uWjeRJZl0a2R5GBaMxRsGQRgK8haosATZeP8AX9k/MfL0&#10;m6izezsQZJIwwQMoYSMpL66sNPh1ZqEt3HjjpNuFoNwhSNIhQrwxxoa1oRgcaVPQSbnws1Z/B49u&#10;4xg1XjaXJQUlJJTQ5CHcc2L8mZauncU0602Gk808UUkjrA5Fmut/alw2Yo2lrPKSqAtIvlGh2U+N&#10;W1OqB5X4uFGomxsABf3H/NnKW7Q2+2LoDSsAp0sGUN3EFRqoooaFjpAwamtADLnZtt203BuIRqYF&#10;mOpqkEHBKtnh5elR6dBnvbZu4MbR7VWqggnlqKVKaEU+Zo6ynBljqaijMcEclQmLp6c1CmYuEXUQ&#10;dfr9LlXZWuocTNlsLiX3DFMyiGmxeY23FWTotRHRVM0VJlMvR1Lx4+Uv5QqtIDGwCk8e2+WfaveO&#10;YUYbndQWrWCM8/iOoaNQzksRqSOmlGfUZFQIpqxYANAcH3kPZHY+Ydo9tN752a35racQi2Fjfyd8&#10;rEonjQWrwBm1hgBJgsA1Ccm06k/ltfI/trDZzsbP0mN6Z6X2vgsjm929v9mU+6qbaWExlDhV3JBD&#10;JT7dwW492CfcGJqYZcdM1DFQVKTRv51jkR3KZuPuPD7f3dmdrz5HD1GSrJoMhCduYjL7grcTPXVO&#10;MwMtHuODAJkJo66tydapp4itMppopZpLRQTyrnr7bewVlzZy9sfNLi/XZ4Vjh+nlKIsqpSRZG8R0&#10;IWjOZZEqVQNGrhlXV0O2n2xgudrs92SK5js5lwHGnXp0nWNTg6e8HUtR8QSpHVy/xs/lJVXyP+Of&#10;QvyJq8B8gcbt3aWKfamb2h2zlti7B272Fs7Gz5Tf2z94dXZjflLg6XEdZUO1cnLPmMjJUZdnqppK&#10;fGtK4jjes/5DYrfsdbkd07Ox28u1p+mewdx94ZOo7Aw70Xx+wuGxW2Z62fqCarbfOxabD7lwZd86&#10;p/h+ejiqgkUlVSQT1EaZJRcxw2HPVlyntu8rYXbWJnuYFaOS4ui8AgilF1MdUaIpikgmMcis0Wma&#10;SMGNUkWa6O073FtFjvgtN2uIDIbbSJNemIhVF0xEY1xgTRSM7DUGR/D0xA7RHR++OtMHlNt9Rbn3&#10;v038Xc58h/j1131xt/bnX3a+wcn8weyd15F6zrig+RGKy6bR3tu7f2y9wYLAYnGbU3dlZ8ZLDLSV&#10;r1lLUNHi5KY//wAbJtmbP6/29vvC7Bmpc5uzrjqDZWcr8BvCo3XiM7s7rnETw7QyGIzNVX1dO2O2&#10;3/e3JJ+00dbUuZJJPPdJTiD7u+xHNfMPOm98ubTzBDdWWzD/AHXhobaORBckSvbFZblXaEBnlSa5&#10;8RmCaY1Gti2P+5bJvW+31xytBuyte7eji0h8KIEl3M7xeMSAQA0jq0sjAGoShYA6zf8AM1+LHd/y&#10;e+XPYPxnqPlX13ntgdNb9+UndHTuN3z1tiuu94bC7U+TG+s32puboLcmPxrUW6M/S7w/u5Q5jHbr&#10;r6arwpo66BInpyfsYTBV3YHXlFvTam062KqpqrPrUUU23Itx5rGUdcsFLW5WmrTSrjzTqqPj0pZW&#10;p2KjzKsqiSZSwm5M9r952T2zk5zu9nXcuY7HW7X1LeRwnjOGeM/UPXwYGoBRGkWoRyqt4fOj3n+7&#10;396Teub+ZPczZee/3XyBaLG1nH9HtVyKLBHHOC5uRcENPG8w8aFtJYBAVRepnxa6kg2x/LS7K7q3&#10;Z8Ntq9x9jbGfK7vqflPkM/t3c26qVarsnE7Ty1LQx47LZDPSVG19kbrmyFKtfPTNPFRSz0s7pTv4&#10;R6qDS0FRLjMXVU2PjZAvhpmNcJbU6TBGGSWWsC0izs7h9DG4vpBHvDznW35q5I5o5m3DabO6l2aR&#10;4m1FDAqVqoQOGdSWbUiHUQyEOiurKeg17RXvLXv57fct3XuxtUW++61l9SE/Ua0Z1M+rVS08C1Ss&#10;Kxau1qFCP7QsBRp8jMRuPoTtnfknUVHv/Z/S+cyG2a+jr8ziZzEkNdjHoZfFWI9fFUjIZ+hyMNE0&#10;dTLHPDGSjPGoZwiydPVQhWaoh0ojk6Xp4/2afTNISwcBBIdI1MNVrj8e5I5P3va72J7Ke1mXXOnc&#10;yu4Ek9YkBQR1k8MMzlVOklQyotdXWa0HL+zScwQXdlafSRhdJOuSXUNODpLClPOgFfPHBM9V7owG&#10;Rin2tX4mvqv4rnaSnpK6qx1flGTN7jeXb2JU42ixj5DLTY2krqitFFHKqT1MSFYSLn3PpqxJVkkp&#10;YZYHCU6NrgYDwtFG7lBUkiVkDeogkKDyVPHsFbrt1ztV3+77rco5oUllYMjU7wzKpJRRoDZ0ggsD&#10;VQrUqTvcOXts3O/e13GZLmBtSgEMgpxGVIOaD1I4U49BruPaOY2jWR4ms3JgqyGLMbgNFU4XN0OS&#10;dMlisnNiFqa6nxEk1ZhY62ekYUq1CLLIo1xo6HWU7uOlytXADFK+JkljC0TpBj8hKEgZGMRp5x9u&#10;pKtYXIvr+t/pOXtdunJW1fvZbuRd08GWN5plkvLNQ0oKYKoHdS4KEmhAAOgdSdyXY8q8u7NufLsc&#10;ayWTshZg86KKkkLTuY5YjjUYNAej0/FfdnSHX2QzdVv7H0fc1BUZPGTbwyc+8O1eo8VSSZeKox1N&#10;Oma2lTncmYoTmJ08vmpUK+FT9sbNqLtR03du56/O4vG01LNjKLsygWvz2rdOxq3JUuEiwuZaDDRV&#10;tNLI206qQQ4yvrYKqsWQCpSGOWN/HFL3NO9fd75bghst1M9ldWO1S+HDSS51NN4M0SrrWWN5pKlY&#10;GEjWZQTGWlOt38XIfLV9f2O22bJdywoWbVKw1MBJqKt4ilhrYAh1Uh8gGgW6btDO/wAm7pnEdS1+&#10;+G3Bt3sCg+Be+xsDqyPH9PfJTbO1cj2Kc1QYCfeUMFRkts5r5FQ0+Rrtx7UxmXiw+Pk8tLPlZqKs&#10;8UsxzMJU5KqpKaXKY1KStamgkrIaSqlq6CGrZQtTFRV0lDQPU061GpY3aGJnVdRRb2985d+srW11&#10;pabmjipFOL0A1CoYgkhaVJVcEEgHHUV7huNlCWNrExUHj3jzI8x9hHr1qsbspthYfdO4cbsLeVZu&#10;TaEWZytDtbMbhwUG291Zzb9K7zbfyO5Nr0u4NzUuEzFRjgs1VTx5Gsgp3OgVMoGr2pmiSdQdBIFw&#10;yghmY6hp0i4JsR/T2DoLmeFnVmxih8vOo/1Hpm3lFyraxQg5/n+fQRZqpgoNENNXQ1FTUkTHTDVQ&#10;RU1M1ysdQ0l4QzqRwsjWHvMTTIravFcqrvq9YCK2lmu+pVFvySPr70DcOQQXCqaDyyeHChJ+QqfP&#10;zHVpb1FfvYBs/wAuJ4UxitektS0+brZ4zQpkZGNSaOljprpPLW1SaqWmjipxDVVE0uhtCRq0jACy&#10;8j2naylin0VMMSMJU1eQK5QJrC2sHiZSWv6lsPpb6exbtl9PAXtbidgFY9tQCWpWuVdWpx0njkMT&#10;Xo62y4inQfqGhyPtzkYP7CAehDxP3FLUV2GztVJDPQzzxNSPVxw1S1ktP9wJQ701ZTVSKqqzRuyy&#10;uAQWubhop8bRLNRUlVWCCOtq4IkhWjqK9I5a2WNpWH2jrII5Ut+4LIh9V7e5K2G6u+ar+UoxSWGI&#10;M900ixnwIR4atpailo8sVLEyChIGl2MX+9vPvNPIHLM/MnLvLb3TRIxek0KVoumJSsiO2WBB0Kzc&#10;BpNakwfWu3avszfFTiNwV8uDyOIxU0uXzWVzmM23XU2D2nh6fF0DQ/xhaakqcjgjAsj0LyGryKxC&#10;JPC+qVhmqJcbjsicFW1P+RxY8U9IJzNPSIniFWuSNG1FNkhkTVVDxXWZdUbDWbcCTL/nWz5DWfY5&#10;oZyUh0SXiLoQFg5jgRVWXgjGi6mQOxbDt28U+V/aL3E92djb3d5X26GXcBuJkeya4hEjMZ9EjvO8&#10;kMWghBISIg5ClAtAK257u+TXWPx6/jfxmyOTy8uElw8NFnfkJtvZNdgsvTx1O1mSh6uw+2MRmcjj&#10;qzaUVMqKlNUzzwQZKSSqjWNjcJnCfwCdBRZ3ECYGCqeCujyNZSrRiVGkqUSio40kqGlnKrcvpUfk&#10;FuAF7db9sr7lDtu420sxEymN3Z3IMddDPpBGnSEriodhSNia9Zjfep5Q90OQr665j5C9zIrW83JY&#10;Bc7eLGzb6lYaRq63Nw8gUx6idKAa0wzEL0Qz4fb26gmlbbHbXTFVvSkw+4KWo272LJu/ebHZ1eJZ&#10;K2gxuVxm2X/hdbjsxBQaQ8sbzx1H7sUU1jGUNmZKGTMQNtijApVUrUV9JLPGAyClQfdR5adywsjo&#10;PBGQSQTcAexn7gvsZsJLSeJ0giYmFJi8msSiSQumiXWmqRlZPFKOFVldF4iePut7x7vxbXZ8t+73&#10;Mv1ULo/0tuLezjFpo8WWT9WyjHjmauoiRyIytFYhqdOPyc/0EZ/E1lNsPHVmz5NqzPU4jAbw3Nuz&#10;d7b5p911Fdk6up2pSRYaBtqy4OpljqAMzXQTz02saA6hD1kqrHrA6yB4kRSygeZo3MZSQ/p9Dyli&#10;wIOkoLDngGD+Xtt3me8X6fRJIxFa6A6g6gTQ9wSgBBUEPk0Az1lNHa7tcX0l48LDQO0BkwoBFaA5&#10;P2rjyr5kV2/t/I52uxOG26KTJZKtlg+4ncCCpglrJoqARy/dRxtS0ED+MhkaoSfWzaUJICWmmpYY&#10;ZR5TGI4xJqQyMVkk0siQR+CSOaWNWu6kAM1rXJt7le0tN1untv8AEi8btRiVQB407WLsJBIivQ+E&#10;yBmUcVpkU2nab3duZ5Lq9QnStBkD8Oj8JU4FamlMfn0OW3tqbs3JUYCiocOmdqc3kRj4qKrpcfR0&#10;+WwtC0FHVV2486+QxtfgsDV+Blo6uOTXBSxys+iNPIzHJvGPBy1Gd3BPNLQ0+OmqHjFOaKcx0lPL&#10;9x4ovCrfcTLHcRlvUdKAeu7TT/rPbTd8sI3JltFPdRSapaO0kRDVcCkkql1SpjVtCGn6jUaLHvdT&#10;2q3Lf+TE2bkVyJg2rUuitdWqg8eVRStRX+H8OKdHy2Z8KMf2k2ztrdDbe29nt31G/I8JuLJ/3v8A&#10;717YEG68lQJgGrK6lysr1e2tqtWtTPXU+Nik8Ymq6hmemKwCbTV+1glbkMZkaipyWN2xkd1z7coJ&#10;q+v3dU4+mqcbi1XHbWZhVZWJa/JiNnaNPFUPEASJG8cWbj7d7tvfL252kmzW9teLJ4aKRHJqEdZn&#10;kjliBmDShWg1RtMjFUiAy7xcn/dX7w3uJ7Mb5t/Ifu9PJJy+jhWYJaLpJZtKF7WGbWAixzfGHVXY&#10;5MaLKOHQX8sff3y+2dm6rqbae0drbsft7EdP4rMZHbVPP039/h8Nmd/bp3Rke30ytPUYGpix2Oko&#10;ljwa56HKQRCJo0eSCV27e1W21Y6mXJTRGKkMsNfVTUtXH4kijMkqgUX3UEsjeVEUKreSQhBqf0hL&#10;yPyHyVzTud/y9tW8yRbrbvIxVVZ1Ijqw0JMYXrpRndRI5VUkIIC1ORPLfvlz/Jy9b+4kmzm15DMM&#10;crKxicshCxn9QQeNTxGDh1iqQ6tTRUgnnQ3w+2h3V2jH0RsvdmQyncmUrcj/AHKxW2cptNhW5iiz&#10;kkdIBiN1ZzBzYoUuOw9dVVVLUV8ctHRUr1bmGm0TSKPabVNdh6TK5CiymNSpieRcbnMa2KycCiql&#10;pY0qqN5HljvJTkoCPWjqQCGBOP8A7n7XPyxzRdcupAq7gugh1csCvh6jINSLpwcg8GVtJNOsk/bj&#10;3S5C92Npk33ke5S4iRtEgVpiFfNRqliiJqO4ELTyA49Er+Yvx13n8V+994dM75l2jk8xtQYWaTc+&#10;wN3Uu9NpZlMvtnGZqLIYPcONioFnZ1yipOPEGpKuOSKTlCWady0poqkQz00Ix8hLAxrGoF1PkdjH&#10;IrHTx9TYm/HIsK/b/fb3ftrJsd5nbeIvgRqksdQIHiSKf6RBxpome3Mm+33tpyhZXN9zFsVolpzV&#10;nK+IQxBwFGsxgkaif0xQgEk6qiN1zmt4bupv4e/YGaO7duwCfbmNrpqioNZVJU0b4+lx2URK2SOp&#10;aFahowEVYDDHaS/ATcYxseWRZ46KSJ6GeupqNspTU2SloV0QPULAZlqxAZ5Yg2jUQWHH5Elz/wBc&#10;Nw5Vexsbu4Xczc0m/RjeN3jcaiEKkyeEKoJSvglgyeIJAFJLvXv1yLY72/t7vfMHg8yeOiMvgzup&#10;djqUMyW5hEmkVCmYVU6qCoJMRh+qfkHuToDIdh4Tb2+ZdjY/f0eB31uWo2gmY62qdz49KiXGw1KU&#10;cdZWZbNY1YqlIZamjXHGWN4mqBJpR5FRJHkMR5RjyjwM1PNLTVEo+2XyXpQLny1AtpV3A1agQdPs&#10;n5ftDy9zvb2Y5kjntJZFkVJbcILgaWE6Ed6wsBqCoWKN2sAaaepk26yKb6ltFMqLLpMZk0j6jtYy&#10;A1IWLTUgByupqafIEOMPtmh2N3BhaLCZ7Hph8jjts5/EUPYNLhkk3hSVuGeg3VHPDU0E+D2/V5J6&#10;isnoKCtKqlOYmjeoZUeQjm+filn+6u1+l+28h2du3qHM9VVuSySz7BymVxGfrkrMtRVtdtCStTcG&#10;c2cNobwTGRLm6dsdUzV9LHFBJIFQEZJe6/ub7Yz8of1cfka53O7gdVgreNGViKxMxmjMayujSoRM&#10;r9z+FFolQs2kUe6l9tG/cif1F2q1cXUEimGUEkoC8UsutSqSuHeM1Qv2uqOrUATrZC3x/OB+J/xj&#10;+MndfxA60+M+H+Xu1t1V209u7YXuCfDZvr7O4HF7P23k13Tv3Zuf672F29mMvsjelPpo6Ws+2U11&#10;Ctdj6+gkAT2eM1lPiag0lNUrVzPDKzgR/sq0ZWNzrQv645X/AE+kHV9bC/vGE8v7xzTtqb9u23G0&#10;236hI0JKiRtQ1qAjaAytH+OpyCApNaR/DI+8wqz1WJSBUU8zwpjHzr+Xpq7f3M3XuraR3xnMQ+G2&#10;3DuDD4GDISy0lLWyzZWiyGTx0VPQVZoWraOoxtDKRPHqF0C2LHhnOOqc7M60UdK0r6mmjmiBWojE&#10;yxVMeqedANYkcj9QawsLe5a2Hn7a/aSxkt96N7LGWCqizmMwVQyRyBI4ZEeSoRallp4hB1DiLrPc&#10;4+WVEd0ZmrwAehSo1K2kKQTw8xT59Gg6u7dw/wAZ2rMZvBOwa+q0QVeEx+2d7Jh6vZmSq8I25Nsb&#10;igxmMw2SoazKU04oRUuaylkplnkQhipBAXpvpTC9bRZvd2U2N11tvuLfayQdlbq69xs1DDumLHZr&#10;KHbUlVNUrC01VFip45anRDTxPXTzvGgRlHs25r5ph55513DfbJ0v9hWeJ1QJjRHbjxAS0EF01Xlc&#10;fq+IQ8ZYilG6au2XmXfJd4iAktAVxQVIUUocI5ALNQnVSprgno838wT5/wC5/mX3DUbP6z7R7Q7j&#10;+EHVO8tub56Q6w7gw22m3HtwU/WuMpN4x7gqMfhaPeu5qLE7j3Flsfh583lM5U0uJpwZZXLvI5iR&#10;RpFiKWYFASDHGCW1KkLlAWclzKTxyTf/AB9w9ue8tc87bxFEJzD4lX1ENqdh6Y0AHFATwr50BHd3&#10;wvN5urVS3h6s1zU/IUAXyoAT1UNvbdr5ftPdtZH/ABUnIZurq8mlSlEn3GWqZ5ZZWgoaJKOmx8UE&#10;wVYYkBEKqLHT6fct8vUlo4kWy06sJFCcujKC5MjIL6A31FwB/tvZJDyrt6QyXl5L33JrG1akEE6a&#10;xglqvSgBpU8MZ6LPo4RV5Gy/A14U9R8/LpM02zsRHSDI5erCNuISy4eohqoquWknpKohRW4ajNXW&#10;B8jpMcKMYRqIa5Xn24mQfZ/cajCrhHKyjUWd2AIB0ksHJPIFvYYEJG6fRCMSspZQUotAoJyMUK04&#10;GpOKcek0mmGSlKg+Yx6eXEU6TVdRmiyv2qtT5FVvDBV48vEgh0eSImCTxz08qhSNEgD3H0H4ZqyQ&#10;PNCyI6zOFV6dVKmMlgvhHpa8tjcWBHI59jPaLZ4rG9SaRDZirCQtWuKiQgMO0NRTUju8+kaSyTIw&#10;rWM8D/xdPToQ9u038PgzsNTXUNZgNcrwZnT5pJpaKnllxmU+1knpJYsdPVlIJPM8bK8ltJZSpwZC&#10;V4tMUZDxM0rrOjo6j1I+lr+hZDf6XA/x9u8uWnjO9w8TrOAutCGBNKjArUqRWhA/Loray1A6R3D/&#10;AFeuehh2DV4jdNC2TzANBWYiixlKuAkp6+F3p6mKeAZTF/brPk8nQkU5MrIsjrcekqQfbfEHYqit&#10;ruCWk4sAb/psBdgfqPY63OOyRpLuaJYGDhRGDkkVOpqGlHAotDg46G1nZW/03iA0oKceJya0rwPl&#10;TqNm6bbq102cytLFtmWCuoaWnw0LVDzz1tPOtRLPlE++BgocpSo3jaLUA3pIHB9tdYxuE8kcrxBU&#10;kZfMQSbgaipPqFvp9P8AH2CL/dja3LKvbHXHz418uglfWgtr2VVTSNRI4Gtfz/Lo8XWu1aesopq9&#10;8VlcTQZiqqqvFUFV/AqWaloYmbR9nHXNTEUs7C3kvrH/ABzPuKkqem1Q6g6tQiHq444VnI/3n36y&#10;3uCRFDtn8XH508vPopktnZfhFf8AV9nSx3D11nqaWd22rja/wmAY2XKV1I9I/lFjqqIYRrIv9SOf&#10;8PctZXKXjRhEWKv9SbhiwtqJ49s329261ZZDq8sH5V/D5dIWsYnYuzCp+37OkhSddhcglPmK6hOT&#10;p6b7mmXzQLF4aymanXzPC8cQ8RF+V5+nH19udPX+mz08xMdwreMAEsTz+2U/p/S/sl3bmGYTarQk&#10;g8fmcZyvz4cMfPotm5fQuS9CP2fy1U4dJCboF6ln8G9tt0iV7wVE8C5OSrMawi/hRap69TqP0byC&#10;39D7UOFykDSyJKVja4jtISmoyDQLqzMP24kv9eSfx7FWz3dtd20Mk/kS1KHDLVjSi/xVHljy6xj9&#10;5ti3e3Zjt1KlT5pkHjXWxpinHoN831YNp1tGlekmVoI75CCtx6NkKam+ylSojngfEUURlkyGRyNv&#10;H4wYoUvdwbATcJXYvFYt4quSSaZrVDRUkFTTVJMTF5ZEmRxG6O1wGspaw49ie1n2qaK9vHZmmKmN&#10;Q7swRasAurQGFaioYtppTzI6wO9ztr565t5qtLey2oW1uCAW1QNqYhRrILqCRpOmmnjk1oeh26hl&#10;6zwOMy+6JMpR5SplM2KxA3TLk6/btDR1XmbH7fqIUweVq6aqYV0X3SPLVJSAN65Lewbgy09e7IuN&#10;mjj80kioshUQrJOZoV9Yie0SMFtyGt+Pcd8ywRWRWSGbTcknt0k1GR8RwMgf5vXqV7Kcj3fKXJNl&#10;9du9LpkDEeGpyF0cVd1yRWvAY40qUp2vsrZWQ3xmd3LvnANTVlFFiYqmpE9Y+Tko8RFis3J5aKGp&#10;MsmUlWSVC6xmnLqv7mjUXWF5jStJNDpJk5jKEeS+ka15ZtLH/beyqF4XnhCSFZtJo2rhxp8q08vl&#10;1NllYMfTV/xf+Togva9PhsbumPG7ezoysFDjoUgrYKsOaGVpZJvtJp44oop6uKEqXIC8m31B94YA&#10;HbSQig2t+gkFRyova1/6kn2ZXbsgdwHY1ye6hqeJIrWnyC9CT6FFU1Qkg040/wApr/LoN5qmqX7h&#10;zJUyPM5aYkyCOfyf7ula58lj+LL/AK/vDLX11mjjlAgZzIpdYywJIX1JGqguVFidXHs0sti2aQJP&#10;NA7bgFppQsoIAqSGdsKCDTH59LLTbLdFDMhLjhQ0qPM1J4CvSv27t3Z9fGKzJx5nI56MzwLicMtN&#10;QRz0sVM8wqf4zkXlWnpqaZdRT7d2cXGpfr7xMZYXVdUclLIFmBhdo5Xa5jYOjgtpVwbEhfrwCDf3&#10;dUt7uK4leCWPcFZo21qGRD8Q0kEDUQV1ZbiASKdWZQ6uxDeMpINQCB+Y8/Xj1ykg27V4GepNPuKj&#10;3UtfWYzJSZKioqzbtOkci18EuOr6N6GSiyixKI54XSoWQMWEi/p9veKx6ZNAksmmGmdy8TJdmWX1&#10;K3kjMcl7/U3P0+lvYc5i3yblm58azUNeTqtJMgBlADKyOGQ44qUp5VPEo7i/uNv3aGKCjW1wOx/Q&#10;oO5dDaie4qDqIGRQkcU1lc1LteugqKZllMqwRrkoqaZzDUfbr5MdUY/IuKGQqyhniePQCf1kAXIx&#10;8i/il1NXPT9jbK6A2H2D2fmuwtl4Snar2jJkocjlt15umxVPk8xA2cw2KoytdUwvLk6vUiADWQWV&#10;xlH7Qfeb57s+Zdm2nm93liuY51BEdqkiOsbusglgs9amsYVnc0WpGoEKAG/er713KntfsEN77t76&#10;tZlfwVkgcsWhQuKS21pMzMyoQA41VHaCdIO21/I3/mP/ADO+UPbW7Pjz3l8oewsV0X1h8Y+wewsh&#10;kwvS+3917Qodi1ezcfTz4rdtR1Nnd55qLF47KVY+zSrMlPFA06zCGmEDqD4cdZZHam5e2N17xotv&#10;Sbyym46zPUmRxNBU7P3RRYuTJ7g2vJ052VinoqDHUWS67nwENXh4pjUV9TicgjJLIkErGGPdn3Pk&#10;9ztu3LkTYvAtNohuElc+GZXgb6jMUiSW8E0NyGSRUt3eSR7a4MqKsUTv1y65R/vEdg579+5OTzct&#10;sPLe7GJbO2cpdxxvFCrsYbj93xzXK3imZ2aV1FtJF4KhiwHR6/8AhQR8d+4Ny/C/YG7ekcXVdyfH&#10;7rHb8dJ2HtrcVJtLsGlpaWt27ianafys633mmWqt+DNLUblq8dmJ6YVVLkIZnq5aanijNfMc3J+m&#10;mhq6urVslZxHTqELxRyF3WLyxFomVo3H1UWDW49x7yw3iX91s1htpHLlV8WQF9MmkKPE0FRIhVwc&#10;Bs0rSmOuku8bHFve2cz7LtSfUWt4lvQaiujwWEg7nZS1ZKtQstBimk060ZOu8tU7e3LFDiMXUyYu&#10;aSM5rLPjK5qJaqiqvBka6lxUlNJWTDHrIreb9sfctdYyoBZtoc5jHpRQVtFUFKVCUZGkVHdvyrLp&#10;csBH6rkkH6jkexzzL7ac4Wu+jc9jvIDLckE6mh4lxpFC7aall01CggmhIGTTl3lznu3uoX3B9VPh&#10;/wBxgATgYVyf9XA9CJ2J0VvTEZ1N17Lyu2p6ncmUglio/wCK0VTlKdpK+lkhWainlONo4KitrYzA&#10;ZWVJkYhDIFYkAtw/ITqXbOH3HnsvuKux9HteSNM1j32zu6s3HTQPUwU5rqXa1Lt+Tc2VxtO0yyTV&#10;VJRz08MQaR2VFYiXI/a7nu4isX3K0iaeKJ5CKLGNQABQ0Z6MTIoWtA1GKsUR2XIeLlHmeVLV5YFZ&#10;ghYU0CpFBSoalcilaVoaYBIswoP5Nn8yPeeZ62xydE4PPTbq25l9ybay23d89aVWxMjU43HJUzYD&#10;L9mbf31uDYWB3RW1FYlPQ0WRr6GWvqEcQB4o5JkZ+66rq7enVtJuzd2+NubY2hhJcJvfbnYmZy1L&#10;R7dxlVUL9niqqtqaqtxsVXjs1FlDRSU8kitUJVaIyJtOmRvZba+b/a3eW3/aNvaWWcSQXlrIqQqT&#10;ocxSx3LeLAi+HKxSUlIyZGpQtA4EXtDvrbDPFvmw/wCMbPMJI7hKGMUjLaW1uCFKsTRjpXUWDUBV&#10;ujF/yrKH5i/A/wCXNfi+uukN5783tump3j0J8hvjJTYhsHuCrbbJbNpnNubzSPcm18TVbdkjGTpM&#10;q00WMUtNHI0dJV0sxLv1/wBPbt643dnd2dEY6n3j1x3btzK7oqd4YncS7G2b1lR7SpcTlKDPfx7E&#10;5HLbmq6/eE2XyVXjKrFRw0VDFjYVq9aHyMHPvnfeN5c2b2v5z2X3IH0lztCWkgh1XUhgkm8Azyat&#10;vtpLiRljuBWXS8cbAyFViFeuff8Aem+5XNPuL7G7zyltlnLbbmZoZEWNba6LrbuZblSJo4YVX6cE&#10;s8sqnSrCI+JprsZ9BfO7pn5ffKHr7ob5hYjZPx4+SnxE3riqLC9U9pb/AMdnsx3D2D3x1X2Fsmu2&#10;fgqGaDZ23MnkNobbz+Lp6x5aLJvl8vk/BRwUpaE1Z9uq9ndO712j01sWvwm5+zitR3H2htjunb2U&#10;i7v6/wAFnc1u+twlXnMn2NVQ12FyO6sxmMy+So4ji5hR1dFLLOlIIWjfE7kxOTOZduj5E295r2w2&#10;WGWWLc4WW9i1301xKkjvImjx1m8RvCa3kYPCJJBAA6N8w883Ns2w39puU6W2+3ksFrNZvF+7p0iG&#10;oqv0wBZovDjjjkY3CsVkCusxmDIbjt7eW/Oh+6u/PkLiM/1r1903tDYvW2xs3sLciUGI3f2xWdd7&#10;cqt/0bbGSeswQwf8Aw25a/E08YepOXiaZYIgaKnMy7ytFuCrrdFFJ/GqAvQ0VVuHKVUQqs8cdR09&#10;BkNwVNN9hSNFlMtVQyzzRRwxRK8hCXTSfZnue/e3FldSytfTtu8MVYwsciySSyxGQvI+hYhqch3U&#10;6+52VNKjSPp5+6TsnN/td7I+2nL/ALl76RzZY212jW8cMK+Dqubl7eITwPPG6QwtEiN4jsyCj6JC&#10;1Pny/MHuT4cbu797o7j6Vn3j1ZgOxfud57F6y2NjhLWbd3ZnKGLIjHZjO12RoY6LZdbutVyJjEDV&#10;dGag01PTQxU8amrr5YfD7eu2sj2T8j+m6SXc2WoNt7KosBhCuZho9tU2O3O38d23t3b+1Mdb7bd0&#10;Jjkgmq2jjoK6llmZpzUKq5Jfd7+8bv55j2874zO8EDx3sbhptcfhubUs1vYMNRXVq70J0nxWdio6&#10;NfvIfer502P3g+57yNZq1ty+YuZlv0aS1cXyrY201mWmktxNA8Mxc0ttRlqBMBEgHW4l/Il/mw9a&#10;/LD4357ovv7O0WB7P6Ig2Zhs1vPszdtLJWdv4rfq5agpdz5fN7yz1bJkN3UWQx01LlFMxhlp6uiF&#10;NFFqeipxM7C+HXcvaeyuu8Nk9/YvYfYG09zbhwu/qjLUOM7Bzm7diZ7am3qytxNVkpKHbFGcpXS1&#10;QJuPBBJQAOkqN4lE3vN7wbXsm87PdQW83+s68fhSQW9u6wlo10xks0aTWpMrp+lGq6vBfUrd0ahH&#10;7o/94Vy195fcffP2wttjEW02R2uS3U3Lt4iGS9e4KobC0ZAskNuSzO7d4UAKDqk/Kb5k9T/yYNzH&#10;fdX1Tuvszoz5ZbOwdT0L1h1Rgdudb9PdO9i9BZfLHIiOrl39uen2xh+yqLsXEVsc+JxB0/w0yRwV&#10;Ms0qxf/UtDz25q+CnRIcYj+WrpaYBqqqijs8sTT/AOUU1LKYp1DAISPGSfqPcn8m+3mzbxdv9TzQ&#10;IPDt5JGJhVzRdWmiGZWZSgdmKjUjKocBH8RZdh2fx5G8S7CgCvw/nw1Dy/2R59a1nQPUWwdxbqys&#10;26N7ZDbEO3dm7u3M9bBhNmbgqRVYvET1eFiTbW7M/go83hZoo5pK5Kd3rEVfUgQmVUNi9yb2OLWb&#10;emHweOyNTlctDj8dtmbMbhx1Hh46+WDBTVubrsLgqhsvW0Cx1VbekSjpZpDCsk4jFRILOXeSeWrn&#10;epLD+siqglCvIpYmQEFhohA/syaRKA0cgZiqjw6O5mdnsrxXi+pAocnzPHIUECnAca6sUpnowuS6&#10;O+LG4uxHxHQHaG9stszauydvHeu8O5811r1tubd++FjyNZuvJdd9Y4nN5oVmxZmjgxeJwFNnMhuW&#10;WebWJGicIq12vXZlIjGkz0a2d1QrSVQ1MQR+tfIVYMGI9Fr+yP3K2Llu/wBzNwbSK5kDKrlfGhCB&#10;agkkMEqNJFVrqIIoOPUfc3b5yvy1btFZis5BCv8ArEhs4COHBo1B5CnReu28Bs+LfNTU7braLdlC&#10;FpYMnVUGMy+1RHFCXp8jHIle1dQU9UjQPElTF5UkNm0i5UJbszs3ZPV+Eyu9+xN2PtzA7ewOU3Nm&#10;MhNjslJi8fi8HTebL1tYcTS1rySLE4Kxep2dgqK7G3tHs3KW57lYXNps/KkZso5G1TNcKZPDqpQA&#10;SOiqiaqV06pslaGo6Rci84fvmNjc7mJSwUFfCUaSNQI1aKjI1MAaJQgdDV8bviB8kfknXZbrv419&#10;Kbc39kqrd+F2vLU1u7etaXeNUdwfe5jbVPhIuyc9t2Wgw0OP29W1M2SoaaCP7SCSSpkiiGkoHrbu&#10;t90mjq8BtzMvjt17xyuJ2sMnHtnB1R2zgMRJPkt3ti8/labP5jbVbX0Z+zVKU5GSnrYahoEpyZfc&#10;le4XttbbHa8q3V/PJJc24uHvruTUopLIxspDAJXjiBP6bNGXSihpEIId3fd/lGxvuSbnaOYtpa4c&#10;dt8Fmlj1CWQCAfoMCRpdVCRNRiKsVNaWA/J7+XZjvi7PR5yt7CwvWvaPxv6F252B3jl8Lge5O5cM&#10;e8uw+zcxQ9Ude1+6tu7M3J1X1Nv1dt0piymUbMybWj3Dj3oaOerZneJixGWzm0q3cOO3tmf45uOs&#10;r5sn/FKjA7awVHDDl5aSjxNEsm2YsjNW1pSrpsYTIZZ5pKES6VUqWzIvNjh91Nl5U3/lqWW35U8S&#10;UuqCTxbpkmFEkjuZLYRRwJDiYn9VNSgAtEXQ+yX3efbe35b2XcuX+UhFusgdZ7gXd1NXRLNJFpil&#10;ujEgVf4KVJJfuqBYb8g9tzfzD9gfHjffQdPJsn457LOe2pUbO23u7sHfG7d4ZjadbmM1uarr8N3X&#10;VdSYLbO0dsYDY9fuRK1qqkg+yz70Qf7omNVvkaBhixh6fF5PKGPEv9tPO0dZTRyY+kMdFQmsq8jR&#10;znK10tysjMxNmZmA5GP/ACzzSmwc0nmWTdLWGC1uZXeBaxXVz4sqJLO1IblDEkTijF1L6WrIjSBj&#10;OiX8PLkK313dJUNp0CoaurBIVXBXSaCnEk8POpfojtgYbuaTv/O9qdYda08Hc9bDvbae2jV7H31u&#10;Wk7L3ljchvLsSp2ft7rjsnbr9R7M2+4vTQNRgiBVp18szCQGo85tfbWxqvdFed1V2NXJba2KtGlL&#10;vKvy9PlsbnqDbNEHq4ayfIPBBunIytX5JU8dRTIArSQQKZJ25ivd9vPcbbuRtqmmS0t5RK84kQF4&#10;7qUyMzQtBWbRGfCh8M/E6y3skzstC/crmDmbd7fbtsmHhuxOvTXSGz8LBK+XAg8Sc1Itx7HwHf8A&#10;2585dh/GPr2XqraeWho+zfkc2+ly/QVLtrL9cdz0m894brqK7qiv62/heUyU3UGAx1LtTAl3lw9d&#10;Utms9OlVlJ5sckML8Yti9oZt+w+xaWp3dmqavwNdsvbmXqNy47r/AGjuHFSZfKndWM21NVY7KRZq&#10;srsmYMhUTj7+to6eOmJWAyRur9+/fHmT23udl23km6Wyum26V5Ltkhu7pEVvCjWKB1+mjlmSR0M1&#10;FEakoSvxKfc93G7bWllZbTYa546M7F4uwfDUK4cA6WILJUkMRwqOhB+d383DtL4bZvqr479DZJes&#10;dnU2x2m7i7Dxa9SdifIXc2zsXm6Db2F2jt3cFBt/eXTO19xPtGmqmxlZBBV4HGTZCSXxNLGrezLb&#10;e7gx3R9fl8LvPH7T2ptKHHYk7Y3bVV+FwGEirYP4tPuCgRKmkNNgsdhtNI8T1M0STedUS8gOuLr9&#10;oOauSd3545W8UMsNuly1zd+NN+oDErziUisrqkcTKF8N3qU7YiBh795b7m2xfeJ3Llv3F2XmFttT&#10;b49F3a+E9w1wGkjCkzNe2vhEKpB8OI6ixI006KpsvG73+Rnxt3t3V8K6vvH5A9u7tyNXTfIPqfI7&#10;z3p2P2ftKgjoI9n9ab93VBVUWTyPcW9Oy8HDNFk4cZRT0dFLi5XkWLHxMtOVt+vd7dmbvj3puGto&#10;8rtrF74qcthcXuXE1OTXG0OFyMS4Cp2ziIMnG+28xFBE0q11HNGKrUlTUIZlQLk4N29svaHYo+R7&#10;QpDzHc2cUrSNNJ4QkIcBi06TWwYsRDpCIyOKxxtEDH1kDzh7Q8h8nWN5YPy8t7zvu0ADTiaeHwjF&#10;HpDMgmaCY0qArFQKU4t1aRmfk58Nv5cXx7wPw52fjINod85r484el3Tm9mZ7G4LHZje27sLlJ92Z&#10;XsTtLeO1M/tffdBNu4/Yw4rMY6unwYZsbjadcczRRmhw+0Nmmk2Ls/a+LqtnYrZefSur6Pbez6mp&#10;x1a5oM/VUk1fnM5i5cf9vkclI89dV0bV2Xerk/enEk80nvF/eueuVuWY7mxv2MFlPBG0ay3DMssM&#10;wSa5igKeM8bxuInfQIQ76NDqSactd59pfvQ8t8z8wWPJe/LeaK6P0trQkSKrjUs0pA7W0qHl06UY&#10;6AAqORGt+afx9XE9y96/JvHYvfO4fkF1sad8h2J8yM3BumXaufz/AF9h+yNmbN6u6YzeT33Fl6cV&#10;FFVY3F1eN2VtlqGiV8dEtBQKhMJuDZzZJxmY8fUVWPxyisMwNFLD9zBHF5FiVp8eyJRPCSqvTKtw&#10;ray1/YA5su+euZY3PK0imyvrVF75IErA7SSwmpLOGfxNSsCrhDGrKWDHoIfdO+8by77AXO68jc4h&#10;huF3c6DMvjakarrIhjjhlB0kquoS/EGIOinREPk1hO3+8TU9ndDbjwmDg3vszHbPyGz6vMR4bM0+&#10;wcrLVVODzddntw1eXyOTyW/sfl2qJWoskldFSVBopKN4/UQyzO4aDN1s22Y8pU0lXTUlDlKhYCEr&#10;4qI5JkRozCsgelrXx708rBrsjsBp1KxiXZvbfdeVYYt/3Db7aSRrsxLE8wjidxE7jW0jxMiqQ5Gn&#10;TR4wpYv+n11/5Lu7LftnTc4/1be5ClK0QFSrN3E6aYIYGoIIGDTT1Wj190v2h0dtrFd9ZvrrZW5N&#10;n12/N5dQYj+/kWPqOvqjfY61raqqTM02XyODNLmdr47c8WXxbytGkOVoYmInkhkp/b7VUeVny8WO&#10;roRSYrJ0UVTRZMVFPUSmrhWdKqgfHxhZleBVhIfy+KQSixurD3HfL27WcW1cz79Z7cLiXZri2j8M&#10;M6rcrdGfVJrdQIPCMNF1RyPL4moBRG56ZnurePlndt+sW0xWseupDAN8ZqS4qlCuaoxzWlB0HWO2&#10;d1PjOk9udo4jftdufsSLf+R2rvvqMde52goNp4F6ilq9s7vxnZzZyXbG5l3UoqIzQrRx5CgkidpI&#10;mi8c0kBer3xMOSzceTy+Rqq+srklp81WT46jjyO2Yjt+rOExtbkfvaLbzV2OeYOIPt6yRmqI1ZZ1&#10;Y5LcybhzJZ3iWVhtiJtd85Z1jjiWWFAYA6BSjCVpEAXXEq0Gly0ulWkwT9nvv58pc/X27bVzHKu0&#10;30JhWJR4t0s3jayayRbfEkRACDS7EkvgKVYC2r5ddPd7dZYfqTCYrrDr6k6RyGDyFTLuvq3rDrxO&#10;wYdn9q5rbvY0NL2TmIajMYje3bUOxs5TY6nWjqIa3E4yjp6KaqlNMzyBaP7x7il2lnKXO5fb2Lw1&#10;RkKzcG0ocHhKiq3rHWbeno6Lb89flRLkKGHB5KrSs8+OMUlRNRBdZpWkSQq5q2Xb+Xd/Me1FIZCx&#10;aQzu5jiALgSv4ceiAO9GSN5OLojuR8WfNru6XNrZbjAoMlDVNRK0NdJDaVArTXQUJ4HGCXve3X3R&#10;XRO4u6+ov7m7G7C7K3TU7Lg63+QOW7j3nHsr46xYHszI0W5uwNwbP2Bs+Xaldje3MPHSwQYfcNbL&#10;LtqPJ0onDViSwlDZfYu/affGR3nNvjem9NmVu4YY9qdN0uA63wmL6/FdgsXhZ9xUO5o6fC7t3JWU&#10;GTgrKp0r6+pRI8lII4C8NMFPfbbm/b+VN7uU3yW3vNzmtVaTcTLrRI4iWMHgvEqtHNCHVgJwxZzo&#10;jlaGM9CzYL+G0vEt7qWrMp1SsarpALaNAUGnGvcWJY04KoND8V/lh8Ttt7KyXVtRsjqbo3vit6Lo&#10;x2z81t49l98dy4Pvhtkb7xO8sn0hX9VVWydzYfr/ABPZ2zMLFFLJh/t0lrcYKXytHUCMChsbacEN&#10;BDDt7PVO4aGWvqqH76szS7nqxV4VnxtbRSbgnqnmq5MdkKCRJhLJKYpxJG2lgVVHzb75bLNtc8G4&#10;bW0262sTBLp2MaMs0hD1sxGwjdkd1YhllZ1WRzoqOt73zBBf2F5ZTJomkhZCumgo1QcUqpKk8NJr&#10;ngKksPzE+ZWW3xnJ8L2r8eMZ1V2ZtjasU9Fh8Zset6O2vT4fsapO9aTPHozI0tXS4GbemwN3RSwV&#10;tC1FV5SA0FYZJ4tJlGOpMO3Zo2rK9VoIKKmoqXGSJT0uJx/j+4E1VjcdS0i0tPXVv8SZZZ0tLJHp&#10;RmsvOPVlzfzVzds8m17a057mYNreUgMzqKvNIfDwxWo01NJB3EnrDSw+6j7S/wBc15qg5MiFwzl5&#10;QJrj9ZtQZWcm44JIofSwKkDQRoFOixn5qfMHvDraLoOLce6N2pVZ7M5uty1LFUbl7M3JiKrG4Wjo&#10;tr7k3vkqnL7jq9i7SptspVUmM8kdDR1zzZBleZlmj5V+V281KqzPGTREr4hDOS7A6I0hhMeglBIF&#10;H6gTx/rEGx8s89PuRksYJSbsEq+pBRaEuzS6yQG0sx1Mh9KnrJbb9v3dWjitIimoHIK0pQ+dccKZ&#10;P+Hoou2dj9hZfK42La+Eyf3u4aeuqTk3zNB9uYx9/JlKrKZKeSkhxlOkOOmaUSSxKsP7rNY+w8yG&#10;TxGZqhk6bCrh62mJoJKyd42yVZjKaZ6ilhDaGlpqQz1LyqkpDAyMSoLA+525Q5R5o5I1W1zuj31v&#10;fwglPARYYpyHVizeIRKyRrRaU7SyhfjHVuYOTtxmhRLhySykUAFKkEUqHGQMf5qDo72P2H2x0ri8&#10;X1hW7uyHZO0944yTeFFtbAV+Qreq9odo7nxcGDzlUaOslg29ufe2G2ztlaCsrsY89PUrTpBHU1MN&#10;JLGynytVLXbeq8hSw+KRaZ0rTA81TWS0bwSeamo2p5YUWvuQF1X8YLNwLD2C4Yf3LzhsHKl0fFRN&#10;w1oZEFokLqaQsUaJn8N2KyakZNVAoJI0jHXlX2o5t2nnG6W5vli2iaJYmDqjPISCdZczMTQkghqD&#10;T/FWoQGzK/ZWI7F27sDcrVUm5aDfGKruvKrOU+N2r1xiN2zbu25S4vK9i0G4cBWV9B1wuEE2Qrmp&#10;ommrzHTwERKHkR0w269t1u2aLH1ODra1zAKKCoqty5elnEWMeaOnlWhSljhYyCVySCDPwzXP0lne&#10;Nxu+Vbnd+XN75dgu3sgHEiRardWuAZakSCRkYOwMj6u8nLEKGMM7j9zH3P5M927z3B9uPeR9ueRq&#10;tEdptbkrGyKrR+Lc3bKy6BoUtF+kAdFBgHO7a+R9VtHE7m6H7x+O2wd+5zYFZnN1Qbk2b/DcZtHF&#10;7l7YWg3hPX5CDC4SrLPishUU0TQPWtSwyCWn0nQSyDrZKsPGyI8siQzSiRSGjWOljRkDzpcJIGdQ&#10;C3IUEcW9kHKNty3Iu5Q7hdJCkjRRpGwYO8k8mltIOSq0PauHPd606ObRa2kNVubgFToFCKEljQ0B&#10;rgfIZ6JL01tzYGYXO/3pzVFjKSprdnbbocc6s+fyGR3hlZ6asrsbi0112RoMHBSSGZaYgPM8LNp1&#10;hA40jUT4J6ySjkCZBIKmOVImMsz1Sx6ZZWjDg6WGk/SyG3P19gW+lvTzhBbbfuaGC3Z0ANKJHHWi&#10;6cHVooasTVgC7BRpBduzvJdeEl1REXSPPSoJoAPWnnUknNVxRN7zx298f3dUbE/vHSVmQ6ozG5dl&#10;4+HKZbHx43CYTr+vzcjY2lqcnUYulSCCGnmlRZZEM07WezNp9p2toKLNJHFXUUeThhr8RWwUz07m&#10;oWuw9UlRSzxyhlkT7aWFW0gANpuQwPuXi1/y3NCLXdTt0Lw3TRyeNH4KxzVlic1GgvJKVEbCskeV&#10;V+FDwWFnYMlzA/08kav4bV1AK6sv5lq0XBI+0Agwm2N4b26OyevYe+sn1Fls9sft3AT7lpt1YWo2&#10;zlOuOzdpV8cWJq6SmxVTQS1m4nyL08NTFJUVVG0qeN4JaaOZRQmytLisFjqcQx1EszVRWBiFio6h&#10;CZoRKUEomJlK6rHUrNz6veOe2bHzLzvzTusf1042+08Ni2GeSNwEkKeI0ZQBNVAe11GAFbrHnc9k&#10;5A2rnO853ktY05suNKy3AEzNJpj8JaopMYIjGiugNQUr5kqGBwu8uzYanB1W4twy4nbtPS5amo9K&#10;mY4ebN0dDnZcMcs9EsmmgeWVA9RT07CIqAwBJROIqaiOKWRaIQxNLUVBaKOKIGSb/OQhEUKwklYt&#10;pT1LctaxNpo9zti5dj3OztrPmP6i8jhhhZGLyHSoLicyOcHw2RdbgI7nQp7QzTUDaKyfSoIiaCmr&#10;VkZ1Zx+3Hl0LveWF2xTbrxCYrsAblzdBj9sbZn/iM9VmZaikw9Cj0WVly+4poKZKei2/9jBGZlip&#10;ZLGGI+OIsyhhMeUo/tmdsckzIjvIjNHOyxBpkZrpHGdRugJ1f6/0EQ3cUvL26i68NL541YhFbSyK&#10;zkIaAF2qMOQBg/hIr0kupWsLlJpZRI3y7f8AVUA1x0B+U/jfX286XMw5LG7uzGFZ6+lbCyx1i0bJ&#10;UsmPPilhiatjl8YE4RD+wQeDcjPhVmwzK7kVcNQ0UMjQvE2gMJPHNK0YLKll5sAvq5+lveudN1h5&#10;xnllWA2l4heRVIkCmgSqKrH+ZLOaAHpzcr2PeDJVPDdauBmhNMgV86gZyfLrFvHI0HZ7bnqJcdR7&#10;ZzVP99ueip5avKUVI4p2x0FdisNQ5CZ1q8jIrakaSWSoKRkeo298auVZZnywed1ximR4/HKWDJHG&#10;6CmiIRakji5QNqP19obKSSx26XZJbZR9T+IUqVBYtUirCqiiioyaKSR0juIra0twl7bAPgghj6kE&#10;nST5YA4fPFOpW1NrZQnC9bywbboqzs+qxNHi6+bO7fSmjWozMlLNJuLKw1dXNthFljBMdY9MUQhz&#10;6bXELZ+4qLG0clXDRsJayNZlkNXLC1OAodoVp/G0bBGA+guoFrjUw9mN/wA67lsW0tyu2xma5ik0&#10;GZZtGrvNC6FHOo1oTqXVU0BGW59++33Pdz9yOeRzFuHuCkG1RswaGSwjl0g/FpkW7jNPTVGdNQwy&#10;AAYDYPydqOgtvbq6ifZk+SzNBmJsUd47b3L9vBmazC19ZDQSVdNJt/IzvDVyNIA0VXSpWDT5VdFD&#10;shNz1GLlj1iGCpq8jK0tPOhV5I41dGv6Axdb2XUdJH1/HuvJC7te8wtumqS02+1arKTqA1hgwVm0&#10;nOWAUdwNFHrmJ7P7NHybyztfK11vAl2+FFVpliCLJpwP00Z2U1ArV2OKHgaAvs7Pdl1W792Tpk9y&#10;7C2tQ5JKnd2ArcjVxY+lkrJ53elqFrXx8UmTqNDmKKKMTzKh8atZrJ3B0MzTTV5qZKaKM+JYBHSu&#10;1U4RmjmiqgRU0li+kXNje9uPck8yb/HCNt2u32lrm8VWczGSSNIQ7fqBoKPG7AAMwU40nSKGpL/d&#10;vduUN65VuuWpbgRyPX9b9YtxqV8LAqaAatVPQnoVc9vLDYSi2dtvE7PoN37tx9SNyzbpkye68dT7&#10;cmyFVURZbbWW2fWS122MtMVgpayqlp4tKyAxhpENgpUnzBLyyRaSixHFzSVENUkz/b+OYVWiJf3J&#10;SfqAQFJI/wAY73jd9vZjHaXqyTEul0jQtFjhGUYhiRTBrn4SOJCxHy97Ge3d7yzb2Nzeu87MGScN&#10;dDRR/F7US4C1JqKjS2AckCjGey6Sp3rDMchJjKPKTZak7Ww0OzcBjhiKL7maDHnby5Nq+qytFR0I&#10;hP2tWtMZaiFYyylxIjJlqUfYFJpxVRTPHSATiWJkiS12hlv+/IdI5/P4I9qOXrkXO8xpbWIikRWk&#10;YKykMXBU6xpOhRU0ppY+fl1lvs9haXF6sago2mvmwJJNAc1GDxpUf4En1XUV8fYlPmcNWzYDP4bH&#10;ZTd1FV4LB0WXgkyk0c7CizGNoJJINv46Zaho3b7dkgRgHhsbhEU+TeV5kp6aJo1q5PBVxy/cx1qy&#10;TMz1spmYFo47eNhqK6lsAVKkzrByjbS7d+8dzu3iRk/sxpoirGCIoimQ3iVAFPENCAdIA6GF7y/Y&#10;WdrHdTks7KCU7hooo7Qan8dc6QfXo7e/vj/hcbhdsbq3/u/MUmQHX+Gk3J15ltvQbVy3X0mM27RL&#10;jOusTJiqHKwyZjMZedKygYUdNPLQyn7hhULUIinDVMkMNHOBFLU1cHj8frBa8yhrmnDG4IDAAEG4&#10;5PqEYJHttve3u52MjSWlray6g3aaAp2HvoCVqy/6YZUU1ACsTTGSMnTpPHzHpw/n0SWjj25RZnce&#10;U2tV5DNYDB7Jynl/vHDHh5pxV/w+kqaKalx+Wq4SsddWNNSN5rylY5HVBqiZppYYVeRp42uvgjDJ&#10;PPBK8cCSOq+SJlHjElUxsRcn2KeY76fc40js+xpHkkalHWrlFB04aoWMLx0ZJCkMB0dNdu6hUiwx&#10;JOajPHAzXFKjGT0MO6+wsxEMQmz58Zk0zM+8Nw1+Kym3MLuPDY6t3dNQYKSpjwuZoclUNl3xG0qM&#10;GdEkp4xLpiusjqRAwtKHliqBWVciil8clNpBgmdzE4Lobu/2niCIRqU8k/UD3A/Nd74skyxWcMa+&#10;MxUilQPJqkVBepZhVfipp7QegduenxnG223g6ScamfAqKd5/OvzFAAMlr7Dr3wuNz+0cpsjauMrq&#10;/dWPzVBnlqic1tyhx1Hl6ObG0tTRyVVGtNun+ORVVfC+mZJKSFIBCqtqcctWClhkdnDQK0TsPCJA&#10;JQ8JXyBUlkDRtYnUBa35vb2W8v7XLuN5b2kUVbxwwHdpJAVq6SSqmorQjNaHHHp+yskv1FvdwiSp&#10;Hnp+HP4SPtp+XSF2Rh6rM5qiosJTeDN10eRoqVafKyURalbHVsWQjp6munpaRo8jQyTCMK7M7OAA&#10;ptdviwUGpKuKveaWUqS4gMcc7sQqFtLJdGKk21An+v59nNxzXdNE+3S7XHHaJWi6wzIBxpUN3UOk&#10;4oK0Cjh07JfLRV8Ki19TX9tOnfLbxzIQ7Uy2O+yx+3zWxw0NRUQzVuFiDvPkIYbmWWOqLSFZY2Bi&#10;RjYqsl09tNTi8gs5ifwRUsVhCQRLUVTMFZZWZpFjijka91F7X9n228xbcsUk9DJeSKajvVIgKgjt&#10;oWZVPbjuoNTdHdpvcccbqbYmUjjqIA4itAoyBj+fQnUu8dgDaKTYin3Rm9/1lGDl6urqkw+1NtwU&#10;yS01XR0mKoYf4rkq+ho7LFUPUQqzeoofp7cVxNFLIoECQVKeSQaJJj6keP02EwAMRThbKGUG/wBf&#10;ZU/Mu7xWwSe8efb6quQgwysa5Xu1BqaiWZS2GWh6B268x779P4CsZGpiugA/EPMGpGTU/YfXpG1m&#10;9tyVUCVFXuCurcGhho/9yNLT5HQKzG1tMuRl+5onNdPUrWyhKhnlmo3mBhdCvEiuqKOix1YuQp1n&#10;ooWRQIpfto4y/ieKK0LGVm1qGUj0sB/r+y3b7e9uNwsbjZNw+l3J42Op0ExoNaM9JAUoQSpXTUFh&#10;k4oQ7be36zXH1kNat2kFaEkVKjz8vzyccOpOxMDlt9djbMXbplzm483USnIY3MSymrzNPDJXRZOr&#10;fKVNOYqKOTHtJHIT5Z4CbjX6QMdDOksQqf4RXztWwn7nVPDFTShT6z5fujURlZRwwjOkKVIAufbu&#10;6W1zBcR7eu/W0MVvJ+k3hl5EqAQCmgK+pTQrqoa6yThelMtxLb3BJiaQtxoQAfzzkeX7PWkrMbcx&#10;eIy1ZiMrv/ar4vZ2SkjwmGgG5YNxD7+YfbtT+bZVXgaqAw6Z5oPu40mWUyQuzSBSn8Pt+Sj3PVbj&#10;kkaCU4hsTNRIFhpZ4hVU9bTVk6wMUNXTJrjF1N/Ifpc3kq555jFtypYJcz3VnayuQrMZctjRH4ih&#10;o0V1LipYKjSBQpIrDXvny/NzbskwUC3aKIkVIINQVIYgioIbC8dYSpoMGowfylpqbpbZnx1pMGu7&#10;MTR9u4TtPBbrq56rJ7j2pXDa2X2puLYG1lzFD56baOeygoMiriaNoFp3RklZ42jWW4Z/v0M4RAE8&#10;btJ5XOkRkMzRuihWIU8eki/H19hWDd7K5uIx9PKssmuiOUcsXqF1jSoXPow+3oAfd75R3flCeR4d&#10;2t5bbVpYxw6UqK6tBZ3LVJALUJ8wACCQN3fuTHZzcVNTy7ezdJlKj+IQUWNy1bjchVVM9eslJjKf&#10;LY5qbFHEsKmK7fuxuqHUDwCyXpw9GRJGZDAIiIYvBTsqQMdEbKdJmUuSSyXtx7VvJFeuY5lAuC41&#10;nxHWrqASDSidoChWrwqKYNcm+d7eTf7cG4OogZqqmpANMVFBilBjOek9VZ6rz9dW0+bpqMbjrc61&#10;TmtyTbly9PVVNfARJUU9Y38QqMFJFS+NVpp1h1ot/URYB9ggJkTxzRaU0sqmlnUeVjEUsRUIqID9&#10;VP8At/YL3q+maKQrCVdwRqLq2KOa001JpQ8RjHHoKcrJdKsUXhAxpw8v46YH2jqNp23rmqM1Rbgq&#10;63I1MqulPujFyVVTiIfE1bA0pwVbVS1c/jYJURixvxG1vajpgPIodWZZEUuQxSD9tfGOCHcSSScg&#10;Bv039xRfLdSXDeJeUVSTTSMA5pXH2V9PLqUA+lTrj4VPHgP8vS/qMltfCbAeTa+1aSm3LEarE4L7&#10;jMVGQ3VVZSqlq8jUZIR+WixrYTE4yciSb7YaqsxQoCSXWeaJok1CbQF+kaxiOM/WwLaiQt2/1/8A&#10;H2gud0F5IyCKlRWpcegr2ilaj5dB6eVpKhGCr0itqUMGOihnyeLqM5kpKtqeXz0smcyFNLKVVamk&#10;espYsbHKNX0LNCfzGPcGUtGuuWUKC0gQhz431G66z9Lr9D7ctLYNqlWcFh5U+GtR8q+vD5dFxsy4&#10;Li/CV8tIP869LvMbo++r49uYXY+XZGp8LJlZqnHUn8W00UdNJk3o6dI5RDTmojZlkEg1hgLcG7ZN&#10;UiZbSSRxyAAgeZHVfXqIB0jVZh/tva+DabOAgjcS6V/32Vr6H4j6/LoJXKSRsyCYGnyA+zgDxGeh&#10;Cgzm6oqh6mg6tz09BPU/a0zhfuK8CTF/bVRUaFZfuacarWIST1XPtM5zK0+KoAlQ9TKuRM9NH9tq&#10;YsFjOqVJI0kdFRSLELc3+ntXcQQuQRd0c+Wg54fl0Jtm2y83JNf1GgV4aFNRnIyPTzp0aX4sdUby&#10;7c7Wq6zbuy9oYx+nn2nuusfdWVp0/hUuUyMk6YLKYGtmx4r8rkKynlbRLUKtGqXYtqHsInMU0pOI&#10;qKmsqmVEJlpaSkiVSt5FFRPVTSIAvAKhXJ/PtJIrSKFD0Hn8+FP8HUrKdJyOr+cNW5vb1Kz9vbZ2&#10;xtDb9LUV9VRNhN67u3dmZ6lqjwUM9Rt7FbKwePqnqgfLIk0k1PDa3iYer3zptsZapmP3FMVpJYzH&#10;rgr6VZwTbXLTO0p8enj0kBOf0+11vdNCpDrrPrWnr8unvqKD4f59Ivf/AMluoMDixT4DdQpN14yr&#10;iqBS53rveeVxAU8U2P3HQU+KpZMktT4ZbywTPULo/wCBBv741uzapEk+yq43lmvemd/EsKKXd46m&#10;RJzHIQQPV6/r9OOTFoba2jEhutbDidBHn/q+zoOxyOfjtyF9dQ/wdJPrr5vYrdeYSk3b1jlcBi8W&#10;0MeP3BRzLnhuKrqoKWmpK7a1FU4KmydGlR5JW8Tx0Y0xfr5OlNnbUoi8lWKeUWtpWoinHj9VmCsG&#10;lZr8/T2Q3l0JfDRSV+fGtf2cPz6Wrrk+AGn29HcwncePOSlosIMzSv5hJOtRhcphZI64Eh45J4Hh&#10;x6xyILFfI4HtG1e36OIsTUohMnAakAHnNtBGuPhJP7X+p/x9n0N5PCyN9HUiv4x8/l8+rOGkoQn2&#10;Z6GXE9iZPKxJxVTRtTFnkp6+od/4YmkTBnp6711FN/YNwX/2n2xyUmPo4pF0UE8swiVIpqZomjiD&#10;ujPFHHPTBXlCHnQdP+PtYd2mYFX24Ef81B+Xl1uJShBZKj/Dj7fLpeQJns7X0M8W5N14iixr109T&#10;WYuaOspsjWy00M8VDk56+gzcslLj2qVIVahNZP8AZt7aXSgjdhPHQNEzSKxbypaOWLieyNCQrsbW&#10;tx/X2rupdSqQOFf5/wDFfPrbxiAVD6vyp/n9elPjxuOpiBo8huOGqSCjqI44Y8dMDPQV1pMY7zJk&#10;keeFDqLFrMPx7m7WqMZS5fJVdFiBDVY3bW5p6eejr1eHJ1jUHiolqKCuDItQIxJcq0gZmB4ty7Yo&#10;jt4pajgHH5ED049NuvjKutqAkeppQ54etPy6Bz5TYDf2e622ZtvL75iye3d5/IP41UGdxud21kaT&#10;J7T2rjuzMTm92yYfdWz3hrWpZZ4KIwfcx0Yp4omVmcSAql8dgJZ43NYtBDK8jSlKJICdZjRS/leo&#10;0RsSl+APr7Cr3b+mPy/zdHhdW4r0czcO8KLGyxfwl85WUqQx0yyZl8npESTTSLD9rDQmeeNUl02N&#10;zxf/AA9y5NrRIza6WASNAsiySiNw+s+ioiMcjwpJJf1E6r2a/wBOVBWStRLj7B022h/LHSco+3Eq&#10;Y4ft8hWS00eQnpHp6KWrglpnpx/lGPqoqimjrpoac/oC+K2pOfXxAO2rMZTjIUZmZyYY6GXxiGaD&#10;wr4oIw7X08kr6vfkHZQGijh/q+359OkwglQO7p+/0mwPppxuWoqFRUpw9ZPnKEVLVVFVtUuKrITe&#10;GPSCpQLMdF+D76OEVaqYstDHADSLiJaSGpp6pFekeKokqY0ghpnnUrGEZHcPEeVUi/tXHIyn9MUP&#10;5f5umvEQAkrSnzr1BG85psbToz5eWoiGXm3VDk67FZHHSSRZSCeipqOWTIVeRgx7h6jzRzQxvBVL&#10;oDyJx74Q7bpgYfJj4Jo6il/YqJqHxxlCyvG8TJT3YvpN0F7g/X34X0lBWzp/t/8AY6bCQnKj+Z/z&#10;9Ta7fjuK40e756aoxWUUZCipMoKmeKZYpoqmCthnyZSnEPkUrK4XTpsF544Vm2KGGICox0Rihjji&#10;En2clzfXpMifappjp/VoUxqRo5JvwpkjnlCmRBX7R/kp0pGhs0z1HwXaVbWVT/w3ccgqq6pqKt6V&#10;8vTPHGifbmRaWQZSaOSeuDx+WRaiVf3vSi6fVlpdrY6RnpTR00chMjeOalhan0SRzVJ8Us8H3bAa&#10;L/X+i/i/tFf+LbKX8PXXzqBw44z69NqqR1Gmp+3rPJ2hlGjp8oMzXPRqsMRairqxq5Z4aimxgFZF&#10;Q1i4lNZm0kWNrmQ/WwzbPoKbbG9cFldGPSJKz7CqqY60xJDR1lPNRu9SKNyxjkMupY2RgJAGtfj2&#10;Z7LJJKwkC6UFKjBpXUD5V/Z0nubZJw1MH/V6mnQUfMCPIdyfF7uLr+hfdFZnKzZ9TuTbVBDtylyG&#10;UyW5drV2N3Xi6PE0+5Y4MbPVpWY1YnkNTC0tPI0fkU+v2YqWkSjrJqBqgzSUiqsjxq+h5gVCxCYh&#10;vI/11fTTb8+y27hlhkcEav2epHz6x13S0e3YsJ8M+O0f0v8ANjGa+XVauxOwYOyOvdsdj0W35MBQ&#10;bygGRxNDl5oP4jS4Sph838ZnxZeiGOpWDq1OvreojkRrIW0hyxiNM81J4mEVfTPC8hUOyzp/lFKF&#10;PiVCfuIwBz6b8e0qhULL4QLGmKnpE8bxQpOZNRBz5YrQ+Z8j/LpE9t10GOx+3d7vnaRsj1tumhz8&#10;FDGTTQS7eyCvtjdzVUSVxyCwRbZysszKI7SyRLr559x0npagWEMyO2iTxlahpD4wLILMig3VhyVN&#10;1/2xFPZ7tYXYhjtfEQDuOpFyamlCTwBBxWtetbjazxuHjlwMU7fnnJzUEca9DrA1A+OnyNVufG0d&#10;LFPU0cFXGKKWijhqZAktXLI1KTKrmRH9Uc6BH1Accsk+UiqsfkcfU0dNopi1bQVVb9wBS1gcRzGS&#10;HRJUi8MpAZNPP1VveSvtz7S3PNVhcTXe6LallODFr4ChrSVTjHlxPWQXtFZruMdLjsoGBI7vLHAj&#10;HAU+3ouW53k2f3l1tvTY+48/VzZWIbQ33gtpSYQrvLZQpanM4GPHZCeCjwsU1PnaFJJFq2qiacsI&#10;Z4NRHvOKvPUsU8lLSUzq0kEaw/cJpMPrESUtPJTyNCTG1ypf1kA825N7L7mm/wC3ur310FCglzRC&#10;VFSoI03p1VLLw4VFaZ6mpNiu0kp4dQeGVzTH8XQi5/5EbO3VXYvDbjiz2KMOKyeRmyv+RSx0dfSz&#10;4o5Koz2XonoYchBT5D9ryQ0zimjaRZVQPxITLZwu0ZMNOUSPWwkpXjWRxfW7BBEPHb1gE6f6+xFD&#10;91HmGPRHDtJkkSusa0GmuV43ZLahw01xQ5BHTJ2C+YqxsyMfxKa/YNXQSZvcGFrIJ8lHjcxmkqay&#10;p+1iaimirKzH0kvhFHQ0b0ceVP8AEwt6KdtAqPpoX6+5i5ncVNMIaerLoF1tGtZCH5JBYx6lUgBQ&#10;bW9i7cPu381291eLt9sJbddGgkwgy1A1/wBpc1TRWma6vI9FtxyFJM2u22vwkHl4gYE/a0lf9XDo&#10;t+Q6O6E3xiYslu/qTHRV8889GMrW4GQU9IsFNFURQ09YlPLVvJUS1k0YdZ2YFVNja3vpt07rRpjC&#10;0LRxoTFHUyRTsUAaztbRJG7fRbjkc8fT2rf7uXNXg2fhWKtO9fEXVCDHnt7vqhq15yMCmaZo8/I3&#10;ioiPs9SRSolAqfX4wD/sdMtJ8L/i9k6fDtmdiZeiytVUxJXZLatVPtun+9leC9LEzfd4+roKaaTy&#10;VXinbwMPGhmtq9yF3xuFVEctBRNIg0i8p107lXfW4jZtEEbaQVf8G+ri3tG33bvceO6V42EkDCrG&#10;lqoOKUobmpPzGfPonT2tZ4sSE4NCQOOcgeLmh8vl6HpMVX8t/wCMVdBNPh17Bx1HUHyRtHuGGSm3&#10;HRCvpaXw0suZpkFduSvhkleGopTYNFoaEFrh0xu/agPpyNGnkUBtVBOJVkumksqaJHssy+nV9bHj&#10;2N7b7unMDW7JPEI3oBVjGyjzIFLgU+VBXNK8T1HnMXsDv+5d9rvZhAbVmKM5+03C+ucUPmOgB3j/&#10;ACuYcVFPX9dZSqrcZWPUUyUfYkVNjKrGwfdrURUk+SGRoKGWV8S4MrQiORCfTIAbCem9gjxsUqWj&#10;haeIWRdcquInUqzTJCGMZOo6VJvwB7T7x93rmCWG5FrtMckrBTQSxL3ZBpWUUVCBQNWvGo8yrZvY&#10;LnaykMk+5a+2gBSD1YHIuG41oSPIg+XQd7g/ly79zlFW4+hwez8fkcxT4LNfdS7wpv4fi6uNMtjc&#10;gkkFLg6jMGljyMUa06LPPFpJZ5XLLfnL2QY0qWgo5KianSQrTzVK0w1r5lVDUxQ1UaiR4wAWVfof&#10;rf2GbH7tG7bi95EKRyx0VhSF9daigBuRpAKsBk1rU4GRhB7Eb5fsI5d5MS4odCvk+Y03IPAA/wCr&#10;LbtP+U3vLLZTB0Wd3hjsHistWUUVXuDEYPGbltR1QoZKmVduZjO7UyDLjqeeaV1pZquQ61VvHpu2&#10;SLs2qlCq+JWCZPCPGtZDJoWREd0LxIV813soBH4+nq0mNh90W9millvt9eMtmhgRiSKg5F2RQUxi&#10;jDjToQWHsZu+43M0NrvY8BEoJPAFK0J+D6gHDAjj5Vx0oKj+TqtRWTtiu1qyrw0kWXdMnPsyqily&#10;FVRVeTpKOdKCvztHUrikGP1VMmhrIsjJrHi83UfYFEryPWY6pVmJWIiVTHS64wZUR0p3jVXVS4JB&#10;GokX5sDC99grrYbRZl5ji+mRz4uuFlclCfCqY5H1mtBUuNK0FSFA6hDmH7u3NW87neQWvOGlomIH&#10;+KwkDVq1CjXIFG+XDjXPWGp/l1b1wdLR4/aue2nuHH0MltwConyeHyu5PsMlVx7frqqlGU8tVLRV&#10;EopGEdVAI6bxN42KkviG70jvNDVwwwqknnWZaRRGpkjijmP7QXwgC6sPwRyL8CBfu/3d/azR73EI&#10;rlXRoyjscIHZqnxyAWYjUDSNhWqLTT1Juw/d327a0VI11NT+kMUNQKz4PEg11ipINR1CqP5e3Z+5&#10;FqsbvTG5DI52etwZwNZg5K+vkqo6XFZbM5nFXqspO0ecqaiWKF6Voki1pI4php0nlJu5RHOsdZEs&#10;jskjyVMMUoTxWOshClRpWMNYIwBIP9fYdm+7nvqMJXsUEEcbhTHJp414q0wSrELXUMayRTSOhRD7&#10;UfQGRorHWrZJ1tUkA07nkPy+Xdw49Imj/lx9ovWY2Xce0qjJbcx9JWUOPoNm58YHMVjVclY1HDDW&#10;5pcvtymra/ILT+eSqgl8aVfpUeNNDxT73xCOGjKPKI4pFhSQLUWmPE5VhqRXbizWI/NvYFvfu9e4&#10;DxSSX9mFsySWbXEygcFWiuGI+eBjtDUPUTblyDzXa21vbxL3R6u6keDVu4AynI4+dakeeAbyf8vv&#10;5E0tPNPndnz4zGz1WTpq3J1OQir8LT1GEYo+A+7x8TjIzwRx8zU5McgA8Plsb+xm48fTS1skc5Rz&#10;MI5mqLjU/iWYsrTIFnjMThl8bgC55+ti/mz2r3tNs26S+sR9Cq1LpqEa0IVVbNYzqIQsVbVRtK1Q&#10;gku58sczbluMN0tqUaFSBRoWBDihPxjy4BqZoa46bN7fHzuT+7+wcZktnfxigrsP9xiG2jeenxND&#10;SZeTHCnyFNiPuZ8Hm3y0b0dS+RppqqpjU6YmCrreKXd1JFHMZJoopFZBbWpWeKSXxOX88b+ABFuF&#10;YnXYgN9LsS+3nM9jd2MUVg1xYCI+PKQqi1YrqjAEbapQ7nRqjFUGXQaadQpzn7Wtv+23F8kZYgs2&#10;gEDA4Al56GpANCMGvka9YcJ0VvrD5NJqDGZiOkhxo+1jmwWTyddFlmo3yBpcfWbXpY0yX2D1YEtZ&#10;TiOSESxa6ZQkojl1Weh1RVK1KxQVayCBkp2DPrTVHWu4NwNSXU6LWP1I59tv7dQ367oiw/U7tZqs&#10;k0ZlaiUdUaGP8BrqAIVtbOKaQ2Ogr7a2nP22XlxtOz2KWltHVcC1fHeQ7hmLE41ZLY7anNYu4eos&#10;VlafJiopqzd29dqCjr900mQzdfFS48YrKUFFk9i4alkoEoK2WH+KRwzRRVi1DTAxrEj+kxa7MyR1&#10;1Pl6zJfxhIaaFXFFTwvVBpW8Bmgp6CNY5NaznWgTjQGQgAAgrbOWo4dm3Ladu5WmsIJmYaZGmMRK&#10;EyjVJNqcaF06XqXpkjWTWdOddq5h3m3uLd9+07fK8ZCCKLs05IrqRnqwrQkAAlcpjpIbRwlPuqly&#10;ew262pevd0ZXcG7auLN7tzlftLYslBFRRbnXbeeyO7FeDbj4SHERR4quaoSTRWtFU8yLLG91Ax1T&#10;4pZy6yU8EwjgdLT0/wBxB43kEx1NFVeB9HkVw2kaRcA2Ce0T71Y3AubGzVdciMshIZQQR+AHUUDc&#10;Fwvc51gMB0Gd95Wbm6022Ld713ltlk7dKqZNVONGVA3YDnUBpA01BJC3am+N49TV27Nv7QqMbLjt&#10;x5vbgyOcoKzI1OCz8W2MyuVx9FLi5/Cu4doSZSEVH21TRFZZSsxZW8aGPFLgV/3HN4YKgwM0VSzS&#10;z19TFHGJamQaI4Xj+2WNblHK6BfgCwEfNcPO77mnMsl619ZEorRRqlrbxu1VC6GYo3is2ruj1anC&#10;VLU6CHttYb6b7c5LzZlhhLBra6Z7eWSoqrJRAGOPxMAoAODrJIn9oPunK4XCb2oM9uDI42ly8kHY&#10;m1cbtfM0PW20a6rrpZtmiSlyFfkMJVpuSWqqFWCoijlNS0isZGYF3GjzIo/G3mpZXiljhacSr+4g&#10;jY+bxGOQIU1BbC5bn6AD2Bt05Z/eAnhWGdFmiLCMoar3f2erUpbVQtVqaRpHcSesiJ23SUXcszLG&#10;HYeHD2mg4M3iACtcuAcj4ADipZBgWnyUdfhqDLwPQxHKho8Y1YlBkHqw1JSinklEUsU00ekNKQBd&#10;bEuC3tH5FUxzHwvAKCvlK45EnjlMiwwkyxRTW8xCkSNpveyniyj3LXLpfme5tYt5uZv3zbCtwXi0&#10;BC7djCNSqsxVE7qChIJamogccuWMAeKX6YtdZMjVNGydIp8KhVotRSpFTmp6HnFUR7Qy2MNZj89T&#10;5naGDpajsfI1mEr6aA1NTnaXGpuLI45amajxqVk1fjqBqiVqaBquSLU6tO1muTKNEGp45IFGl5kj&#10;PjUkRCMOXdlJAj8qH8CzD8HmQdg5CsNzuoZHlnXctQUlR4zKC9RojV6OHB0kjgwag8yL7Swltrp9&#10;yjdgXYaCAraaChwSdQanErjSaefQm7J6QXNtT52kpN0YyGTI4rHVOSpKWDdE0U2SyeU/hbYygiMc&#10;leM+uFq4IZBGw+4o6gKJDGwAaVfaew6KOkq6zd+36bH1u5pNnUdWcrSTU9Zu1KmemfbNPNSySwx5&#10;eGWiljkjldNEkRX6qR7nvcva+9TbrS22WyFzuVwRCsYZAsbJDM7ySvPIjEsQwaKNHmbSoKKzaVFF&#10;7y7uCKkcVgYyVAHcpAwTU1NTWhqoBbFKV6s6f+Wf8kKvET4fZHRW78/vePrnE9hDatRiYMS+3Ov4&#10;qKod+zs//fOqxOazGJy2UyCA4/FUtdk6uFFBp4nfxo9Z7ceVq6043beNxD5On29V5DAyZjcclFRV&#10;rtLBTr95RYihyFbPRU71AkafwclgqEkkrE8PtlJylbbzdbxuE01q0kQmaO3ognLlSimeUUjUp4cu&#10;oEofDGmLxUqQ/uCysYTLuM7SamAYKjLRjXAYtShoA2DQU4V6Azrj4kdZdT9W5ffnf3YPYtZsPN9z&#10;7I657owPVvxyx+Y3XtCopTn8wtBtbtft7dO09l4LKZKqw82Orsarzz0yLFUVsKL9tDUNuZ3dv7AY&#10;HamCyk81ZuHdL/wlhsDbOONBga2ajkrs3uWlrs9PWxYSlopIiVmrnmFTPoQwPI2kDTlnadj55sTy&#10;/tl7cR7PtEsi3dxLJLIkv1RuDFC9tLRJogUZYwWmaP8ARSJZBKR1AW3fdi9k7znfc+crvlBU5gnn&#10;SSeX6m91SSRVERHh3ISIjTX9FVDGhOssejh9FVvTfyPk7E2ns7P5LF/FP4b0edzFFWfKvt6vrc32&#10;Xgd053M4frjpDemz+sdkbbzHatHno0qoY8Zh6iCr2/SqkNFlZImEVSUbZfSkGJ3tl8NuHfW1Kjsj&#10;tLN7lrEGS2lQbpxuQ6jbsV8xU7PfbWLm2hT1+WzGKrIXyOZLvWyQpMZolp6aJEyD5/8AcS95a5Li&#10;3lLCe0nsmfTI50F5DRnEVGZCRGyq6SW7QiaRZVlfwy0Yo93DvnIW68t878tctES7W0ogBnRTG80R&#10;iY0l8UNqDhO5HozVUEjq6Tvn51bph+O0Xa+zuke1sV8e/jNtzauBrcoN713Q+S2l8gn6IqsfR7v2&#10;9ufctd3PTYrA9WpJUYPE7XymIlwWR3jX4Y02QydZWeFRIwPxq3Js7flVm63c9SduZLE03ZeQyG1N&#10;w1y4ev7oqsOmxN0Y6i2XuXG5DIwY+fr6CGmoqyryVSlM9MkojE8krCErL7wkXNu8WkW2cqRT853U&#10;aQSSsVt3tSEbwlP6CRzwKyRt4K3VJFqx0yO7jF7lLmj72XOHPm7cw86okkokpECdnFYlXw1Ou3WP&#10;JTTq1woR3ALWjMWTuv8AnIfB7vjrPa8PR/W+3N1fJDdm5dt/GjMHvfq/ObS35tf457cyGR7T2Bvj&#10;dPYnXK4jZWT2/hO7MNj8pmtm4OvplzfkqYFjjghSqmNnTbdwG5MbWbdrKCeWkqcdTR5+ojqclQV8&#10;z19IIQHyeKqcdWR5K8Wh6mkkjlbTruA49477vzP7hcmW3KPMqbq1pu8izrt8Ky27pCqs31PhsUlt&#10;/DXxSYo5dQjLBIwDEh6l+55n5w20Tb7uG4/S2sHdHbiGOfwQtVcmVBqkDGsmnTqWhRa0odbreHbf&#10;dXRnYuze7uuexcbHW4Ld+/MN8d8xDFtat2JR7fw27azLGXbPUe/sbvPE4bryOHLscPiNwRVlNjZZ&#10;EhW1TRKUhUnSG3qPYGP2tSbf3ll8Ht+tqZZYqvIZjfWVkC1tXn48adzbhyFfWSRxIjU6E1PlhTx0&#10;xkVtAYUbV7p+899vN9zttO/2Fxa7nHS3mrb2sbNEHhd5LYRO8jRyxSxr9aoQyIXg+JCIU5k++v7f&#10;7RzBNy3u/MD3F8AoEqwtSeqrWoS2CxhNQXUCwYAuKKCejz7I7E/mXbv7wyfy2x+9vj11lvDtXYeJ&#10;xdZn9wbi64+P+DxX8R2nhetKPtDc3TVDkMbntxZiopmXOwxVuDr8RVSmTJ0ePeBdMY5VdJi6DAYb&#10;BbZoaXBY3EQSUlMYIGqPBRyVCslGRMofR52Z2YSNGjH0kqur3H3PPu3tfNO6Wu1zIbi3jYyO8ZMc&#10;bzLGQrogQfpwjWEj7y+oVJYVbFz2C+7hz9y/PzP7jc1csrex7jABFbvdRwuysWDszRyNoZgUwVQ0&#10;V6ha0BU/m3/MFHyUzmEwua7A3HvGpw24pdzbs3KKKKm25nd7Q4HGYSg3Di8PLjaCSSlwVJjylLDJ&#10;SyVFbTusk2mQuGDbL5HKZHJQVGdrFgDSxUcUuVoUno6hHdGlpFWinp1iqCyXjYiSPyL6g30Ll3d2&#10;Z2P6flIfvDeHRpH8CZoZLeNWABpKhLmVWOoJpcKF0UJB6zb9sPZn2+9veXl3Tljkb6becnSby5fQ&#10;Q5Gmss0qNx8gBUjIoT0G8vauS7OwW48fXbuyvY1dR4LL7vqX6kocRsjd21pMTjqvF4PeVXHP1/Cu&#10;c2/S/fRR5mjp6qgyoxkwNKV0yuvdLhHz9fTiBKtjTSpGscFSIpzTyEPGC7Osfhg+31suoK1rcj2W&#10;We4/uZG22S6tUN8pYyyRl49cbHW3hqBK7Pr0jBIADMAASJT5/wDefZ/ar2/vd/3GUsAtNAjYgvqI&#10;RWkWCYIXJWPxHXQuoEtXHQGdVVu5/LmuqduYzZUc3Y9HFLW5DdmNx2XpKGXbEWdGRymLxeeaN5s8&#10;9DmaqKmZIJa+AHVThZP3VVedwcdPFBDtjNDN16oaN1lwb0s1O5qljWr8+QqJqanQ0zqoUKxst20n&#10;6yTsPJPK08T3m/3Ze0VmlaFJJIPGGmSRYgY5f1Q8irXuTRq7nWjDrAnkz7zfNz897pu3uHyWeW/b&#10;2+VdK/VxbkEeOPSP9xrT6o65DqyAF1UAZQCDeU/xp+Pcu0MW+P36vZe6cVkq7d25MfQwbk6uoNxY&#10;CfB1Ofp9k0cFflliz9bjs3QvFLPDW0ZiEq2kcBjFnWPKRY+mLsi1EBVGjcRyCQgqjIWSXTpdbtYc&#10;gWsFsPeNW6bFa2+8Xk0+3P8AueVdTOJB2fGUfR8WCVXVUrqBJLg5yg2T3h5Z3rdr/ZNr3Nbo3DoI&#10;nKSw18NNbgK8ILOGBUrqQhaFSaU6rW3DsOXHS5WvrsTW43D1UD1n29JJR1LUUD17nGVEpSdpIoRD&#10;Msf3ZZw0msMXEhJyCqhCvHSwq8qqJPGjCIllbQUZmCojqfw1iL3vf2SXG0X8RS63SUpZ106yNZFR&#10;qBCA6nVgV7lqONaUI6EEXPFld6I7TbidQLVL0AHzJWoNRShAyRprUVS0uzKmOb73cObioVaeDHKZ&#10;Iq3JMiVIinasWOL7oVuPnppRIZIZJlliFgoFrxp2mkJMVgmlVnZZCBE9he5LIzamBFweAPaqyjt7&#10;dkjukYTPqaIFTqkABrQKrBSqkEhs1OkV6Wje0lkmSKVVZVXVQk08iTXTQV86n+R67gp6WlpcdIxm&#10;mMVXWPTPXYqmVZUBJpEj0x18VQ6wIzOjoApULdibhvqTVROYZ6edm0+mOQiqEsYfSqCQKyO8uslr&#10;3Jt+Dx7PtrTaLqNJ4NyiSNq1bS8YU6SSSBkKlAoppGfNe4P7wdxN5Bb/AERZmFQSy5AIrQGlTTJ4&#10;mnChoC/YWmiNLVZanzGHxcePyKy1E9GY8LVY7I19K0iVUMFEVrloqCWnVIlhAihcghQjF/cUZRYK&#10;mOsqFjggmppIFZZmmaKkjId1EChSGWSQDkDVzpJtb2vPK0V/bT2O2XDz7jFKCwKaFaVwwU6yzAhg&#10;pbUBVRQOAMdHFtfXtqGlFoJISBwZQVVa1wfSpwcGmK16UMWy8jldrNtWgfI1sqblx2UpFOJx9PR5&#10;jd+Rjkx9EU3G0s8tTRPjIGkcq4SnJRZYoy4cOdbmJokfJ0yO2RpxOsiNDEZPE6sFdpWR40jSIXOg&#10;MbfX/Ve2eSLK62rdoeXpZxFy/dyRgOH1IWoNQ8MnUzM5EQL6DgFaLgRnzVyFy97oyXdzeoZYG0iJ&#10;e9Wi0fEwdZIXbU1TQkhSTp7cdO/W09ftrKYvb9TuygwNJmp6CrzJRq7KR11RPVR0gx9TipoKjCVe&#10;Znp5vKskzwRmPUrypKPH7bafeH3KwSSLapBYL4o428gfSrPdI4wp0/W2r8fg+xnzn7d8wXVxeQvd&#10;G42DtZS5WJU05plgxOrGaGmCOB6V8pe0nJfttJLe222Kb96aJQZgQe8MSDNKGBDUCmgBBOScLTsn&#10;ZnZmQyGXpK/dE/8Ad7GxCeCXMOuMpUCKs4pIoY4F8dXBMmgGUxub/wCvdxodwVNNLHkKGQQpSpKk&#10;8csNPUSPFLZQIWqaeZ0aRLiwsbk345JBtO3XXLW9W7iyR9yeRBE6OApAXUwPeyCoNDIc0FECsw6J&#10;/dP275O93OVrrbOfrk3V9EjtbSFJYjDITQPptXgSQV0/pyHTVamtMM/WG8N99LbwpazZebp8XlN1&#10;VGLosqcTJDHiZqWkrJZJMdlPNT1WLtJGwnFZTxTTQwuoiZJWZFjZvd2JraWOuixklHV0UUkhmmqZ&#10;6uOWNyjrBJRJRUsFOY6clB41AtYabi4l3naD+sscMEWyiGWQ0eRZ4/FKRqwFKtrbS61XWK01mh4G&#10;GPu1+z3Ofs/vN2177mfvDleVDptht0UADmveZRPNMBU6qVoSAPWhzPkvu7bXyU3ftjbu1OjqLrPe&#10;eZ3FjsTnN047t6fdmSyVNFBT4dlpqvO5KlFVA+TpWqvNVNUVTCSSTWyARkPZdxYapDpj2hkppaqK&#10;Kk8DSSwTSzOCEpZHMpExZLTcqEPDN+Qg2DlncoI7XdN9v2V2jkVnqCaKJFJYxEBlXGmmsgmoTFTm&#10;Deb1zDc30C3c/gIaYIjfA4kkCvngH8j5dIOn+LPa+1pmyW/MfuOHN43Z2cy28avccsuIz208HiMZ&#10;JBWV258Q8lLVHDJA2vETg1E2TiKywU7hBGW6KplklaGrC08yiQlUaKRJow1laPWb65QjagwUqVYL&#10;cDUZd8LbbCxT93Qi8vpWQxAvOpQ0kYM/hKoWNEZCid2pmZ5DUq3Uu7be2K2ENTWQgZ7x5n0FKcMZ&#10;HHoSq/a+2sNtmDObDhn3zRVtVgXxNdlpd24iu2tm5KbI5KddwR7bgiji2/hY8nSGiWnNXFVitjqK&#10;oxT1CwxueN2jTbioKbH7mpf4nS5eateCsRko5o4KTIRVb49fFLIzUoagjhnSUMJ1vcWOlY+94Pcq&#10;65Y5r5l3PkndP3Zf7bHZpNEsYmjnWaMNHJKJoSuqSOYGg1Dso9Ca9IeZt8uoZ7ffobXwbxezDK34&#10;SNRGnTUBv4SOPmK9Qe2PlHvfoHvaq7T+OUVN1fkdvYPbuGO1KipyG6dubyy7dX1+3k7PzNFWUuCp&#10;/wC9MmM7Mqa3DPCYmxtVFoBdw7ywaSiz21O1YsZQxyybXrMXHlcNHTYnGjD0WQxcVTiso1bWCnGS&#10;xuYkx2bjpaMyTTrJQpOkUcQj1FyP3QbnX2Qvr+93t05nW2eC4ikRWLPIxhXw3MBjPj27LK/hNARJ&#10;FM7qzGRpMbfcL2w9pfcrf7PnznTafE5gtwmTNeqSI3QoSIZooqB4lJVozU6S1aipjsd80ZN8fywN&#10;5UUPb0WF7rO/qjrbvSszuUfMdj742j2TWUeY2o2xdtbqocxt/dOy6iHaOXy27BiJNuZGn3ZDSV9Z&#10;V1hrHSoGnG5qmy2XTEla3HtiHp66KseGVqIyROsiBJIG01AiqEAMMtyVGoxkW94pttnO3tnte2e4&#10;VtAltu13rRYxLBJINWpCTUyKoeNqhmVTUlQQ1T0l3fbOS/ePlj+qnMu102UMp8HxJqdhoDrjML1F&#10;dIGri1c0HVXcu0+wfilldv8AbvVXcmwtz0G8qbduycZnaHAYmo3nhMdn9vvHmDluu99YLI5vBPl8&#10;XVyxjK42OphhLSxQ1scl0ZxrM7DMfuaysRnrWOp/EE1/baIi5FLEFV4VVRc2twCRYWY3T+svNm+3&#10;W77rGZt3iiRWYKkZ06exdAKg1FRwYmoNDXoYe1XtDyv7XbHc7JyTs7W21M/iMDLJKSzVIOqaV3Aq&#10;TRVIHoB5gJ2Zu/uPumvl3lvmoqM1Ji6ehx5rxS43H0qCoinajpqekjShpXWpNHLrMcRMrh2kDm/t&#10;nr0xmZZglQl4ZEjhid6hop5AwSVpdJR0MIvZjfWDYXNrruW7rfOV5rd7qGWCOZSZJ0VPEhRqkGMD&#10;4tWOwFSpBqPIDPebrmnZdnu995bj17pBAxS3LRxick6QnjuriOoNdVPMYHHpu2EtVtvIxSV9Rktt&#10;0Va1NJU7hxeLlyGZwuKql8dbPiqaKso4a1xE5k8HlhdfUuv6e+Fccfh9q/bVFfQSVbZN2eCXEZKq&#10;oKbH0lSZ0NNUyrTSLlMlTyONbu8EDxnQhABfJJm5d5g22bbuVOZzf7qx1KqvJFJIzaojIQXhSJUj&#10;Ku6FHUtQsHdpJn5n8p8t/eP91vvIw8+737ZPs1rFPGWd7ra5qIq6aUIRnoIy2qNVl09gbSRpu93G&#10;3w3wvSlZ1d0B31u75Gb23nsWtgNDt2DsPozduQ7I3VRCkSq3JR5arzGxMx19svIU9O1TiYYYarKG&#10;fzT1GpZ2Ru2ttyKspZmraiteQVE81HBLE1JemqZqiWOAJ5iY2ho9GskAuy/11D3AXO/uBuFvd20t&#10;tFavDJCqzzhAW1pp0MQ0QZiHPhJSulVLkCuesG8b2L3WkcQj1KiyEdxdo+DVZe3A/DQU4k5rUd3h&#10;vipn3cKPFYXaeEyFBtLZ+28nTYvK4Tfabg3HtPb+Jwe69zS7ogT7FXy+dx1XWU6R1DxwQzLBA7xh&#10;ZXxZvHUVIkVD9wftahmSnWSF6wP6Yo5Y+CXCksusG6WJP0v7V8s7nuW5XF5usu3q9zAqmYq6QGhZ&#10;iDlQtQoOig1Hh3A1Kuw3J5pfqpCPqxksKKWJwMABAQMAgCpoD69JDaG4M9mMy27qOmpsVmcPUDNV&#10;ORwmRi2ZNBUUshr6WbFSStTUeOr6FoD9iIAtTJMFVFkcqfYL7I6w3Hhqrc26svnexata+gw+Dg2r&#10;vDJ4KuoqNttZPPYxty4mk26TR0FdvKkq6eebxOqy08NOz09PVGpD5F83e+/Ke9XWy7Jy3YWUV7Pp&#10;W5vgslCYU7SguIPEEeasX0s4jj7Eo2o0bmqwcRfS2qwvq+IEsPPgHUkA1zx8qUz1bD8xvnl1j2bT&#10;9XdU9V9XfEPZOfwmZTdW6+8OhtpZSCj3TL2PtzbO86fZ+TzXa+3z2DX7e6oy1VWY2pizJqVpK6me&#10;kpH/AIfFGWF+gxdZBK81PWaalYKeappikK/axzTsoKNISX1hCLgaVY2YqL3gPfOa9q3C2g2662NW&#10;sxLKIbjW+u4KoKh1WlChaMtUlmUrpVjxLbrcLSeJRLlqkZDAkAYJIoPtFK06q73HmcFktjYqsfbs&#10;UlPR7lzeAGeix24EnzBOKgrcYmVy8Uj4KesYTyMaVSlYYINSo8bBhG3QkUOTecuWik8UkkIQ3CaY&#10;4h43a+p5W54U2vwCD7EXtaf3jssu1rCF3tVZbeZpCqhv1JZPEVR8KxgoKsFrUuQMdGXLjC6tfp45&#10;hHdUIjY5FRVjqoMDTUenAn16dujqaDcePmwVBB9lvR6Wpj2plp8rJRUeNqsfTV2YzM2X+2hcHHpj&#10;aOeNDKwiiBJqmCrq9p6r3HhsPX4WHMTpHTZmpnxuEEpmhir629jQxTKrhayRixVGYFyhA4UkHr8j&#10;bzfbVvUllMsXMVnokvEfSJIUaFriOUtJojdWjjJ0IzTUysUhOnq01kvhTpBLS5ShlahqpYAjtOCD&#10;kdtSAK0yB0MGB+Jfb/Y2y+1d5bAxM+er+mtvwb97px7z4ul3HsnZs+Anz8m+a3D5PJ0lXkds060k&#10;kdRNSpNPErRSGEmZYxNGOzdRlK+laIKtIlO0MbywyCEmnXymyP42SQ2drtcuTe30Ctt05C2jkzlv&#10;dIdzafcL5phMEgkjZQs50gynvqCulCqMVjJQV7T0X3N5tkNvYypNUS69RCsNNGxxFT5jGABSp49R&#10;K6u6RwfUnUmUoa6prt25ptw03YQx+HyGDf7Ko3U1ftsrlcnJJURZNaeF6aOeho542oNKqHc6mUla&#10;a+CgMVTBCzUqQKIxLE8tRFIrRaV0MIaeqRmVgfUpFuB7inaYtnvd5tZ7C/cQ3EkpdmRwkRTvB/E8&#10;0TUKv2q6jUo1EDoL3M9mDcstzSJQtCFPcTginFaEU88Z6ATbeP2bmc1VJFXZDGTZFqqWNpKTIRYL&#10;CZSnykVW9RWK0GWzGU2vBt+OpWQW++WUAI0wupTmSik+4jEQmjeKBElIVZ5GEMOpmCR/QLypYfpT&#10;n6+5M5aubAbderfPDcQzXBZAWkgQapGWhaTiKFXVO4s+KACoS7XuKnbby/u4SksWmqVrXU1K6lwA&#10;MnANQK48hU2bVYinocxjNyU2Fz0WQy9TXYSmnydTtfHU1XX1Ip6gVGSr5o6dqdKcwTwUriUyVC20&#10;qA59tsLrV30K7LzG0c0MkJ1hQxCiZE8gYH9S3At9fr7PryGba5AlyFjq2pZYmEo8KtASVkYx0Ne2&#10;oJqMV6PNzu0sbS5miHiSx6aLUqDqIGWyBQGowa0pg8FdmKGv2jVY/GZSqxFHXzTpkcRuTaGdxe5q&#10;JdttVNRwTz1+F3FWy7dqaOWlkf7eR4JCs6syqAupwok0yStVMlPSRl/NOE85VPEXUeGNxKQFHLgW&#10;X/H6ewVzfuLQWdi+3Wsl3vb00ReJ4IB1Cra5EMZqxqVLVIxUcelVvvdgka1kZ3HA5HnXI0ZyKEVz&#10;06YvZO1d/wBZg1rN05TD5ObDQVFDNNjqmSk/i/8AEpIGtTmhZaifJZNl8dH5vNMs0dmUGwZUkxk9&#10;ZIpnmjpY9TRyJFKZWBjZ9D00LFmVihCjVf8AqR7D+77Pzb+74dyTY9W4uMw+NCAKNQ/qE6aAZwM8&#10;BU9XuptvvZPFe60mmBpc+ZPEfI+nR+8Gsm38dS43L7k26ZclLFT125a3D5KbDoRWQUkOVxL5ejjr&#10;KKoaWqU1ZaHx0qHUizj24NFQqYHlMwaRC5cUkki3e40NpYMrrp59J+vuODuG8Wst3FHt/iNGQG70&#10;X7PIj9leip7GSObwRJXJ9B5VHE+fS3x2Fl3PS1EFPu7AYyiaoqafH46TNOlTImH+z+4q6YSJ9rJR&#10;yec+N3ni8gU2H9HKKpxsBcO7L41B5pKhAWcKQDcWDaWPBI5H19mSpzFexWsq7XTWWA/UjPCta5H8&#10;Pn69O3e2/TQeM0+oVA+GnH8/8nRfN0bJqIqidMTuijzHkkip3emy0ZkWmp3MEuhopZ5XpVqSq+SJ&#10;JfS2rTxb3yq5KaCnparV5fujI1KCrA1HjdYpQDc+Nkdv7QF/e9u+svty3Kymg0CzCm5aqnwQyM8Z&#10;0ihk16SP0y2nz8qunZ7q5lV9JQgZyD/z8Oo+O2LuGspZoYXixtFVf5NQ0kU8SQyPDIi1Eskkz/5N&#10;R0yPcytL6voF+pHU9BR0OQQGZJkeACs1QMBROA8qNZnfzee/1BGkDm/st2nnC53awvLlNv8ABVSv&#10;gDxA/wBR3MshqUHheHSveDrrQdFu8bBFdpGs1qWYHjrIxjFAw8v8HQgbu63z9NtbGYwZyv8A7yU+&#10;ezFZO9JHU456aD+HYGgoaMVdHkDDk0jgl0Wp45P3EZzYi3vDF/D55PJrjsbarMzswSxuFezmwQEC&#10;1vchy32/WVtLDr7dB8o/OppwIzUj5dEl/sCyTRxz2lX04Oo4Fajg1PXz6K5V4XcuKhix9LQZKmWK&#10;eoKq+PqaWOmlrDIEEtTSVDY+NJhLJ5ZGLu4I5GkXV0H8M8SJDUxiq8djGYfIy3sFUayVPjv/AFN7&#10;fj2B/wDdx9RLNc2R+n1k1DqK0JqSFyNWePCuOHRkdmtrOCM3Ft4kRJpUkVzU1yfPh0VjsvH7/ilk&#10;r5YsnFtbyRj7qNMpQ0zVmlRUeUpBHE7VDAkkWsf6+5dNSQV1QtM87QEq2lhEz6CE1gW9HB0Xtf23&#10;e7jd7TZNepaiVQwqCwFc0ycnz8hgZ6PIZipAVP5/b/kPHoF0qasqh0RvHGWkkeQqZZUUBWJHkWWe&#10;bxcC31Nv6n2xx07+HyGIakJI1BbJzxyCAdWrj6j/AB9imS8iE5h+pojgA0Jq2M4p5UIOKinA9H1v&#10;JDKTGZCpPlU1P5/Lz+zpQ0EsFTUrRipZPuv22pUne8wiXWxcHUUVdJ1WF1t9D7a46MkVlnZJ6QUs&#10;oUArHL5mJ5mN0heJACbk/wCt7E024rBHtTv4clndPOlcO8fhhVroA1OshNFACnFc1HT895Eq9pSR&#10;MqB5inE8B2ny8+GM9KSqaLHYzF1pqcPksdkcnl8XHGsdLV5Wljx0VOs9a1GDFWvQVck9oA/i1sAR&#10;zqCxZ4tDRyBTJG9tDvdVlWEC68PqCI3pPq5/BHsx225laOe2hfw7lFJZVAJRpD8ZJXSGK0NSO04I&#10;PVIY5ZG8CBhrAqQDwrmpB+HGM8OnfDZDJ0n3OJw1cDLT4+tkEUCRyQQ1OWMDz5SZa8R0dHVSYsCM&#10;ySAPCYxxfkKjHGhnq8PWVU2muqY69ZkiicIkkCslO0pjNnYwn9KgA25IIGoB79FvdjtXN2z7PbE7&#10;JbPblJJNBJWUqTpVtRUGSmS1cjBqdJXJZbnG93BZR/4saeGGC8KVf4+IJPnj0zWjRT0edjny9LQU&#10;VRuLa8eWopq05WGKCoqsYXp5atUnrjKtHDkvKoWcSPJCRcKQQCH+7WoMvu3orJ1lLuHJJs/tD+8d&#10;bBRDLDB+Cm2huJYp819kXosdNHmhj5KepmE51wrGir5JG9kKe1AX3W5J588NRNs31E8UBkB8Ym3u&#10;BEFq6aD4jAGVYHyQtKU65nffE+6Rv3vHd3G63HMwt45o4Yh/i0bNbRrLGWVX+th8US65W1UDINSa&#10;irBetgf+TV/MRb4H/HX5zbOg2f1JR179Zv2RsuLdPaG1ts9l9o9mZjO4nZO2tqbSwmX2xk6vfOH2&#10;ptOrr8pUUlJHJDTNBMxhJrWeLHme5MtsbvbLw1WQppeqd/daR70ET4eurK3KduYvsTA4+mxmRrz1&#10;ZRYbH1tNtao8FPLSVeQqZkooZZTDUBJZFvtPJznF71e7sXPVpLtntxKY3i21vorxbm7lVB9cL210&#10;3KMI0R2jmUOR4QWaV4QgwV9w/wC7w3r209w+RNssOfnng3m4Ky7i1nGIlhtLZ3dTYy7ncOayyRRU&#10;QxKwlkdg6FguxD1h8pOs/mX/AC4cX2N1x05Rb17m6ChqerMh1FszvOs6r3N1Lid77Po6Dc+Yx+9a&#10;ffuDylRsmDAF6lf4n/CKLJQ4qopqOm8MELzZdyVpio6Oqp0psNTUNPNV5uoybSQgwIiVBkq1rDDH&#10;j6eCMOXYqPSQSPTYzz7dhWm5lvNx3I3e03OhbWII8XhiNZA5WUVeulVqJBWOlakV67vcr77d23LF&#10;y67o1xNeJFp/TVfD0swahCkPrBAHAjiOJHWl10TtHY0O49+9Ybvw+4+xews7uWn2R1zF1ZnZt0wZ&#10;OvqpPsMVFtZ9oT7jj3TuZnMMVNBSVbxy2ELFnPlSJuDR9gk+35YanJTw0Yw0yZGZcJUPWRpUySH7&#10;eKojqUaBT45HEira4UAn3vlS93u+EO6bpPAduKzmVZoxJNpiHbqYguymoZdEbZoQdWoEUhLyIbTc&#10;CeqXJkJAVe0RgetSSWPl6Zr1i6Apo8f2FuDA/IDFVGO6o2xmd6zd0ruHrnEVXfuMxexZ5cHQ4maj&#10;3XW0ue2pUUe5sjTLXY/HT0c8kgeGSWaWNYwBHdvZWH68x206fdO3Nzbmpd0ZOam/ju2sImZx+1JM&#10;Z9vXSVueyUccNPT0c9M0jRn0JVRxvFqBPOS3thaLu11uf7kvp9ogtEQ+G/izQXBlVnDtbMT9IUaM&#10;qS0ZkI1nw6HQ0mcuQXV7Z7xdDcTB9EiHSU1+Jr1YORo06QKkMTXh1cF/Kf8Ajbu/5A9sd25H46dk&#10;4r4/zdIYLGx1XUu/twbwoaXvSm7God30CRUuxq7cOYyXW1fgMttqKCWulTK1OJr66nqRTSFkpngH&#10;FHFdf732xAtNkg24qyHY2RpKHcdXFQPkoMfV4Wq3JlDWjGrNislVl4ZKWpp0NEkaBDIGDyBy1vPN&#10;l5z7sG4ndn03VrLLcI6WyjSiR0t1HhmUlA7fV9ojKCARP4uqMhr2w93NhvPcTedlvN51xIi6rMJI&#10;jAIriRRMICWWRu88GFCFcUHRxdpb77R3185PiZ8hctlcx1thNyfH+DNfJPYu8s/0RhK/OtseHMYj&#10;e+wuqOvYsHkO4Mtjc/Fj6l9xUeTwzyplpG8OSii8LQpLdOw+6Nz9f7f6f2vF1P2zsNupKnZvZe0+&#10;wcZLjK7fLTYyixGSxUuVw+WpY8DSbrxE2QqKSpp4XSkq6dbMVZXjjr3s5T+73zPDz7L74Le7dvO4&#10;31tMlzDLuB1NBMklvdqljJpieN7e3WWJoVYVHxrIQBlYbZ7X/wCt/vdjvIltd6KusEw+pkQM5aj+&#10;ECYzTCOHydS0I4hKYXun+XV0d8jO8PmB8lpvkh8NvlP2B8hd6Zjoj5BbBhzvZ+38PszdtJuralbu&#10;fb+wtxbA351rkszszaeejwG8MTuPAVtfS02bhkx9LTVjloTC9OdZ7D6r2xkafr7qXavS+OyW6azM&#10;ZDZOx4KrD7cgrIYaXEY2pXBx5zMYWi3CNt46kp6+soWj/iE0QnkQNYLixe8n8qcnSwcncjb0L7a9&#10;ysRcNKEn0tqZ9PbcT3UhGiNBIzShZWj1t8NOufnsP93TmblDd+Yd25k50uN25pvFiBvZo1DrHC0s&#10;oiWEXLxiMSysyAKnh1Ydymoqr/m6fPHJ/MvunYO1sJ2pke8Op9qdSyVe0s5X4XaGNNRm97UFFLvf&#10;JUuSxXTXVW6qva9fmtpQVC4vO0JioXp5UiMERa437f7N2LlsNBk8ZuzDjCrFk5qvO0VXTZPFU6Yf&#10;SMlLPXRmSmiWkdCsvrHibUXC24iDmb2h59s596vLjl76uO2kgTSs8ShjcCUppkjkKsoEUpZ9XhqY&#10;yjNqoDldc8ucxfvKOye0aSMGjUaMBiwquA9RQ4JXHGtFHVSm+/g38ruu+x2643x0f2NhN+yZzYu3&#10;otjZTa+Rj3hWZ3tR9yxdeYrA7aSEZPdEm5v7uVSUlRQRz07yxrEJTKQnuFv2GTfvWtdRde7ugxOb&#10;3VioMpsjdmPFPm8WtTTtBkqCvlpy7YzPYWsjC/cQNKgmpnbQ6PokQr5ESXZudNv5l3W2kk2Xanb6&#10;nRQCk8Twx6tJqFDuBVAdZoFY1AJjyPebXtXMUW8b3tLX/Lq1FzGGdO1keOLvWkiESFTVNJ7dLYNC&#10;qvh9v3HfDP5XPlflJ8cKnsTZWwMlmOv/AJC9P71wOT2vvrZ1Dk1qNu5FsRU1K4PdnXHZO3s49PJj&#10;a+mloKiKqQ03kCTOBJ2TkewafYEFL25ujbe8uwaWsq67dG4dqbPfZGDqa+eeSKhaDbyZTPiGVKCO&#10;OnZhUujuDJoQMR7MzsWz7R/Vzkr2y2T91+3rmU29oJWYSGR9cjyS3M8swoxDgzTmgqV8PU3WG/tZ&#10;92P285H98Pernblrkn6WXdruzNjKbq4lLQi2HjIolupTGviE6vGozFAQWTTQ6X80z+YtWfPveXQ2&#10;1+t8j2JtT48bWwOZxfX/AFz2hn9sbi3Bt2pzGfFBlsrm91Um38Pk8hTVGCoaGaGGtyOXkxlMgSOr&#10;1u6r/9WyamzLT1s0LUNUXxop3eueGSmpJWrBI5ip5xFGKtooYxq0syoX0kGxUTjf8s2lvFMkW5hI&#10;rhDoj0sxKopCkF2Iy41MFWgBBEiklhkheWFo1ZI7sCNxhaEntFAaknicnHDNRnrXT3n01i8PtDae&#10;94d77WkpewandtLgthYvO0m4d64rE7JixmPhzm7MPS1E1VtmHc2aq5Go4Z6eF6imp5qiNljAlKum&#10;yqaRElIaqPxGNnlVmjnWQi4NotLKUf1EgXFybX9xvb8vTBvrJ9yW3lEmoBWXVGwrQ01hg2pcUrQ0&#10;pXoLSWzlA5cB6nGDT8q18uHClMdANTYM0tFBl6jODC5WLLfd0FNia8x5DDVdGq+KoaiaZamjmkra&#10;IaJI5bxMFYIeLyoY8XiHdNPjknlkciTVExaQxpFE0V2voiUepj9Be9vbN/uXM3M0Ku8jNHFEoqKM&#10;QI6ksXAByxyFqThM0p0ApeStiv3E8tsskq6jnXSjAg6lLBSKVGQeNeuOZ3BvHcdFE394zkYMHRYv&#10;FUZoomyQp6CkkqspV11JmJqeBqOD+N15GiICV5JdNhz7DndOxsF2jRV+F3HRLm9uTMaeoxdUUgo6&#10;qNSGnWSGIRipppnURusoLOqjgHn3KPLvuDu3tdt7QWcaJuV1GPEMimcMoDiMMWYtVA5dFDCJXqHV&#10;lNCMNq2Pl/luFFhiVZtLHSFcKuqlF+Omog1qop5EkAAnN6U+XnbvwazmD330juTDbN7Xz2BFXk85&#10;HhqjdVXj6fO4ObH7do8lW7vasp6XcOIoci+UgkoEjo45Kxoqhp4dVMiGxe1qbJy5/eE2S3FRNldt&#10;LhKvDtWjGZPB7Zo6jMPjMnjaLFNLmMVk8lUyVJVkeGqljMatGssKqkg73ziLLmO/2C8sobnd7iWB&#10;3YhpreaYCbXE6qe7MyyhxJqiniHikSRMFGMm7bVbI+xzsILWYq0kv6rK7Ra2XtGdILgdp+IBm1Uo&#10;Dsdq/IXdGyMd0/8AFih6/wCiN30m3e94+zaTtlMfneyOku+flDkcZtrG9lbD39uHsXI4Dq/fOytp&#10;4vcW3o8jqTI47D5ej8rV0uPrpKggLmKzYM/d24OjcFh5MV2PvDYGf7pwO7qyi/icOSxMFdtDYudq&#10;cYkrmppc8sUlJTkyI09LTAeMEa0XJjl33cG28re2fNHM++ePFawzPe2cSxW6qxufDU3MpyUhkuV1&#10;RW+kTBkYqYClD3YOcYOYthtd3vDrvtq1eJbqSmqKSXwVlMoCqAtYgVRGJZgGAyerZOre9u9uv/hd&#10;8Y/mt3l2pV786b6F7lwvxV+QHxy6yh291dS0e4sBlt95nZ2U7S3tj50w24djbDq95YuofH42Wnw2&#10;6KnJUctS7Usazk2fWm3d27W2bh8Zuetq6vP01NULNlq3LYzNTVklTXCeWKpnoNtbToatsfGwipWT&#10;HUumNB5A7F2bCn3m5t5W59583ne9ou1udsndO1YpYhGEgAXwqiJlRnqJC6szUD6UJNI49wGHN15u&#10;QspQkTIFTtqBVdJwSp41PFcivnjXP+d/fvQneXy17F7P6ZoaDKdXbtzu1skm2aLrfLdQwYc7Y2ou&#10;FpabBUlbv/s/MYfB7prQ2QzkTZSU19czvHHSWhEIE/KzAdmUuAqY+vtuUGZym58Xk8JXHPbsr8Hh&#10;MbAMXXGCqljw6STnLV9RPHEtWiPJSyLEyMugMMvPuYc7cnczyb1BfbgIbuyMUkMKq+oprcM6SMHK&#10;xoWCMiCNyjMra6joPeyFjLyfaX/77cPuJdGXgDWprUxhl8lrSgqSBio6un/kLd2/GfP9g7n2r3Dv&#10;+i2hVdLZzbfYnU+H2/1uMhvjddTkcziznqHHdhZak3Hncd1ps2ShMhwNJJQnKUGayDVUdQs08DBv&#10;8f8Awb26z2nW/wB4uysTLsTO7cw1BLPuDN47O7zodjxNQ4fL7s2z91V5rGbR3DmK2pq46WqnFVm8&#10;VTUlTXzT0s3i9nX3hbeDffcC92dOVIZtoiInmHjPGjNMhUQrKzI/1I1RrKzKzELGVDR0K5Fc9+Ju&#10;F5dX8EOi1ljUgMoIZtOjEhIJc0DMStaMCalieh9/m5z5jrT5YdhbMX43fHTsHZfdXUvaO6d05HsL&#10;qzFYnBbI3Z2FVNj96UfR3eW64MTj90fIyg2v19gYhuCkGTi2vmc5U0GHpKfIvUTSCZidp1s3duVz&#10;aLVxbOyccmfydflYqjN0eXz1Rj4cfj6bbn3VZU0+Fp8diG1TTQxCGWRo1gCMk5Ic5m9xW2n2E2Tk&#10;NLWOXmmxt4beaEvJbvB4cyPFrI0GUBogxh1lgwKTqxE0aEL325R+3c/LekRXMnBg0ZKnxtanQRTG&#10;kLSueJ8+gD7P+YGH2N/Jl646ImrdsUnyY23Dtvp3+4m29743rjsDqrYu3N91WVy2e7RxG3odvZ/P&#10;Vu490bLNKu3ahhXRpVS1uXM3k8bLvqj464PrOPLrT1gzlJl+w9670psrULkZMxhaTcmWrK7H4SXK&#10;bo3FurMZGox+Prf4fNW+WE1MC2EUEYSNMU959/eZt42C62ff7hbjmCNCIGkSMqzTSlp5dEcQXWIv&#10;DWMtKdGgOg1swABtOced925Js+XubZG/fNsKNIDDkvM0qvpiiCA+CY0AqwUrVRVyDXd80v5xPc/y&#10;92tsrbOboK3bWN2j8bOrum937SfKUv8Ao+7B3xhWqKjdHcFds7rvZHXOMoY87uPEY/L4Pb7vWYna&#10;eSx8UlGzmWSnBmcWlNQIaMo9PSh5DQoztJpjVPJKsSx3mYRyMbrJezXtxb3jtzJebrvl9+9jMs1+&#10;4BuWChNTsdKFyQIwWUDMVA34xrLHohkin8SK9IJtpA2psUqOwY4g1FMAHzPGvVMu6qrI7jqY917g&#10;jpautzNDCavM09KIBV1oqamgkyNcIgKc1uQljV3cLG0ikSMFY6vanxeU2jBjochPVR1daIjDNTaK&#10;7VpNSyQ0wqhA9LGGDa+dQ+gOkg3yB5Eh5e2uyi3Dm6eQ8xvIpjjkjljiiVGGmURQIsbEIAAUwQAw&#10;UsT1xv8Aeb2r98U9weY+VeXeWEtOTVlfwbkz2M88kU0Yl0yPPcG5Ka2KqshVvxMWUgi2DpTfHRlN&#10;15tvL7yy+YrO0ZWx+Rq+vTjd7bZ2Ht7JbelpKb++WKxG06OPD12QrNtYsSzVFKF0M7KkbHSGBntj&#10;JZLCNX7x2ts/MbhyWJw9amAwmLyeIp8vuKpeieoptvYurzktDRFquog0sszIsaoWsWF2GFrJYc22&#10;+9f1s3C1GxPM00aNEdIUOS8jzQy2hRyiAJIxYBnBnRlUkZD/AHYL7lzknkneuUV3WW/96GoFjaOW&#10;DwyKswUhZLL9NC1C7kOVIUjUCBKo8fjvklvZMD2fv3rLoT4n9nb027l8tms5hc32BszYkeCylLtT&#10;Ldu7tixmbxe+cPuKoGSSno8hKY6J6jOCnq5aOgEz0yo2ftjbtbX7VyOVzGRoJsYlRU12J82TqXyV&#10;flIop8nDkqi9TITjhK60661RDUMdAaOIx0t925N3Ha+eNutNpMlldG2qkh8KIQQSsYWtpEieQLN4&#10;dCniQjSoDUCIBG/ur7t/fF5U5fgOw7/Fb7VdPItY7fZp3Vw1RE4uIlZWTVRmRTUqDV8jpfbF378H&#10;Ia35Vdd7y6T2j2njN/Vmz9t7Z3nmId09bbe271v1bVVWH2Du3qiHrPFLWg76/gVFX5JkqqOXLCij&#10;jnqWSorPuEF2RuMbIwWbylLtzObslky1H/CcPt2mlkq6WGtrMbRtGTAr1CUEEv8AlFQwWZvCHZlK&#10;gj2BuXreXnXmu1ubC8O27fDbmJlkrdyPpV1jZI3IaUkkVcnVCp1I5KqBm97C8hX288sbWnN0UN5z&#10;DODLLcJpjBZgCQFjMSpSukqiorEFtOako/QnWWzfmL8n9j9XbY7Y66+KfXtJsfdGI3BvDujMRZfH&#10;Zufb1Bvqsw+TFJvDMRY7N7ynxFfHjsT5q7HChMcC01StSkbyJOr3ZNBksPmMlt6nx9bT5N9u01fP&#10;T4ieqixte+mCeDIUstQMfQ5WvjjDRs6HXLEpGpgoljYvZrk/ddj3thvdybh4Xlj7ZjSZWbtkj4nX&#10;GqNb9zPNomrDqiVmnvlLbU+t3G0u5iLYRgLpBGV1HgKklT5Gopw+Qrdf/F7b28Os+4eset/lVvDe&#10;W0cr1Ue+8nsDbtR2zg9nZPszZZiyOc27urrbPYLBzb53htTZVNNV4yvp6SeSthxWSnhj8FCZSI+E&#10;qMvnczUT1dLR0mFppkNFLFWPNWZHXRwtIaiH7aCOkENQTYJJIzfqIUWHuAeZ7DauTdlk2xJZJuYH&#10;QBwVIjipI2vtZcsTWNcshCsdSsNLGt41vttjMquTeMF8u1RqzjINQdIHDiag0rXp2Lh+qOserts4&#10;3Bbi3fuvuvMY/JQb6weX2jFg9idbGn3Nk6aGlweZkylVlt619dh6RBUeego6OiLyxRvNLHcPVBtn&#10;AbA2fDt/Z2Hx2Dw+3KIw4vB4ihp6KixqTO0ztBR0Ea0zVFTUTSSt44wWlkYnliTGWwzpum9bfFuc&#10;7LZ3DgPMFrrVPiOhFDBUAoyj4itVUtQEpjh/eN3HPKfPOOAGDjHkPIV4dJ3fXZHZXy8+SmT7S7n3&#10;RkN1dgdy75x028s3nty1bkidqTD4bGx7l3bkcjUY7au3MNS0tBSRVFTJBQY6iigXTHAgUCN112Wx&#10;nYGBq6qOoy2XlxOdylHQ0ubfFyQ0kcWJw6ibD08UeAzNPU104VTXzq1PMRJBG7JqTP328g9vOfva&#10;jmH292GNLAbZIlxKZFmlWYs00uuOSSaJ43EcZXOpVirGz6ZZXWWeX7zbt4207VHpiRCCWo51ULE0&#10;06SvZUEVNVBBahPV1Xxf2H1/338Ae39kUA250JsjAdt9cbb3n2nunq1ezcRvjduPO/exMrXbZ3cc&#10;8vZ/V24Np9VRI9VDt3Eyw1uERqPIVohrqlisK3KYtaemeqnioqmsdaakpGcQ1jyyR/cTaknkHkkp&#10;4CSVW7gC9rAXj3YOVecLTfpdmsbVZ7ESq7SSPH9PMIyVVYGXtkWXSwbTrjoHUsWBPSK027dDdzxW&#10;8WqEdxYkBDSoAU8Dqp6UwRWvVevW3x/7wyO7957a2Ntj++W2dlyUe59yblhhrs1sDMY7EZSqxmLk&#10;xOdxdBPQ1WC3pXU8lLHNMoo5CzQyzIVLe40VBFWVsIShgmrSKkIKuZPKkcyeOp8ciNJJ49ARhESI&#10;ydF/oLCvmm7k2PZXu73dVG1WzqkctvBIte8EKVljWOjNrjeWJDraFxSMBWdvfLrc4bMjxf0koBpV&#10;QOJp5eeQSK1oehJ3Xv7e2xdj5Oln7DyOO67oJNuYuGq652hX47G5HMbcqpMrtGnyeKzlNt7AJUw5&#10;cZGlkzVFFNVTSUlctgjMal7lx9bi1SB5qWklq9U1ZHSkHySLCB4JpPDrZmDAAgDWALELz7iyLfdr&#10;5vvZt4Nhe3sFiFCm4ZZNKsxHiKSy6lVqU1DXGK1yAnRVaX0u+ar2SKR2jAGSH0itNVW0cCONDpHm&#10;V4lwO+Ntdh5XO5moot/dj4nbWIp8LtrIb8r48hV7Zwv8UqJRmYKP+8MUCxirkIWGaeogx8dTM0nk&#10;aJPcjDUUNdWyUWtlZI2lUNcqyKmhmblHBMzDTcm4/rY+2ueuYN0tdj2zfpo4y8pKO6Kq0YyEiJNO&#10;qPSsIXWAtdZqDk9V3PerqzgiuHVSQSCRjiT2igoBQUPzNek32huDcT7M27vqtp6GeOolTCZbJ0EN&#10;LTLFW1NXkqinweLjpQMZ9nSYGljmqVijvHPL6mGsAYMLko2x9bPUmOleGaamlp53CxuRKkMM/nbx&#10;q9LMy21EWW9jb2g575elsN72+1soZXsiiuk1D2qA7MukAhXABdRUagRpBK0Pt6jitpYkQMy4KvkU&#10;GSV00+Lif+ieln290k219/7V2js1c5vmg3Jitvbq25ubBUVQ+Up8bVYSqzec24+1oYqgRbtw8kdR&#10;MKeOoDyxohjWzglzweYqzUVS+TVioKuijGRSFhDWTGMLU42L7mGFY4EcxqJ4y8IWyAqblQLzXskN&#10;3FbfRxNDu+h2MTdziMFn8Q0JBZlBLA/qGrmjMh6C00JuHrH8eTTzpxwONaYI4njTh0nN49c7E2zQ&#10;YSp3DiKrJ9j7t2Tvqao61yuclWv66NSGqdk9o5ut2RVZvI5CtOPFZUVO2srDicxHNTLV1EM1DPTL&#10;Ox1OOrjmmo/BUUNHP9rKavJVNOjzeZJnq6WKOmlfVW0VQiG1ysiSLZydWmXdi55sX5GS8n2+3udw&#10;s4iESC2DNCfEKo0rsGAheM0ZyFUSEFFdqjo6tdyS422YNmShUBVyONDWgFDUjNKHPy6FKl3n11h+&#10;rBknzuyewtybdj3DisNjOuOvMzUU2CbEZDbFLgN2Z7P74xdDPNsfsHF5qupWeSGkyOOy9KWNEUaF&#10;pnBcFnHrKLJwVSYrF0eQkqqvH1MkaT5OA4x8dSUk1RRTlKWnhq6j7wqyzmZ1QEJ+A3t/ubs237fF&#10;t99bNc7pIrKz6fEWKrSaqFwwqykBWUF4x2q691MU/cb203LervcbuzmUeJSlaAjSwIIGvJ4j8IOT&#10;RsDpT7F766Y2ltXN9Q1O16zu/f8AuDr6j25tzsHa+NyVfh9j5KXd6b83ZnMVtrfuCp8zns7VbWxk&#10;e1jVwnCLh6NaqemkqAw1POCoB9lC9Omql8mthI50rJrBIhiEx8kLKLL+ngWA9gznLdJG3e8S+mU7&#10;gUpVQK6SD8bFAQ6sTqyTSncaDrI9ro1kYMSxFK0/2OPzrxz8uiW9k7oyeR3bnH3bVibdD0cVHNWU&#10;9NDHUSmkoBSp/FqsUizNlYWQGrmkeaeSVS8sjk39uMlBFk1+zleGmjFR92lOCGnIpXBDqkc0SFVZ&#10;11/qsWW/14D0O7fuZzdKHmumhMZYnSuSKnKs1cVX4Rg145KrhpXqoOlfLh8q8fWnTfhsxmOv5pN4&#10;YCDIZzTixtiu3C2NeLB0lVvXD5OmloJa6toK2aKvqaChyBo7rTyymklkiB0C+LL1dPSRp9tTu4lD&#10;wyOvk0K+lWj1MIyrTaSSeQikEc+13LOz3e63TrNdqky6XRTp1NkhqBmBCVoBXuaoPb0cbJAstwKS&#10;AFaEcONf2cOvbUotzbsqJqfJZWljraExVeKoq6ox1LO9PLPJ9xDRpkK2OpFIsioI1CSVE6sGJFj7&#10;Soz32CyIlJXFGjkiaWkpnrTUGSGS3jo6YvOT5FCX/H1F/p7kC75SSdY7/cN1t/EjZW8J2KmPS4NC&#10;4Dmmgux7FqaLgHWFnNllLPZzE3K/UOjKBjUuoFRxK1pWvlxp0OWL6drN9ZHBV+Q7I61XOiqgyFXt&#10;7fO+cVsOTApj85QwQ0OS3VuxcbtunE2MeSrBjlf9uMrpuw9iGM1FR0KzNihReOjjnipmrZY6iOTx&#10;adNREyshPklAAk+sgL/qAPssgv8Al7eLyS2h0yX31BVHCyhDDrfwy2oVYoq+KWVUNaLpqMczdx+7&#10;xzJZc0bbyvLzkZNnmqXIgiVi5jpLpWO4DKkq/p6WkbtMgDZp0LLdj4/PV256uh27S5veH99shtNd&#10;40gg3PtDJYym3JDVYitxeYbDV8NVPgjjnrRX4inhvRGGMJ4GZHS2Ly2KmmyFfPPTUMFENRYstK9P&#10;SWWSVqhYrCnplYAgkBWVC5IA9lvN3L/MdpZ7XtsCtLduuqRgFaMSLqI8MyADUY4yzDgpOhKk16zV&#10;vuVeS+WuW7blRpCtI9BoZwdHihwBRmY1LKG7qkE1rnoHd17R7iotwbNp5Nvbg7I3R2BVVE0uMeir&#10;txYnP74lXIYjG0G3paW9Nujd8GLdRHFTtO9JW1S0yqJQ6DgMbNV08dRTyQtDBUU7SSa2pIhDS2LS&#10;LKfMK3yshJjdYo31kWA9mD84ybS7bRNBL4s0bKVrqastSF0Ki+GUqFqrOxUGrtXJNc8hbLvN2jEK&#10;yrpBBD+VBg+IK19MAdRcZ2rWbLqsxQ7jTLYfKZ7a+7YMfj/4Th94VNRuLcqTQY+jlxdbW4Sv2DHj&#10;aeuQx5OF8hlKdqcMBKJLJ6Xdc8cNbT0kCzFUlixVmT96XRopY5U+3iWOJpBY25Cj688F9z7Xy28F&#10;ru1xIFumj8W4Q4CUHcFfxXOvgOAXNQaKazNtHJm07XZwQxOEi+JlIegHmAdTZpwwFz8usWK6Yxu4&#10;939d1XYe4MnhKKpeiru5srLEjVGB27R57z7lyWPkp67I1mSztHtx0nijlid6iqOlUbTY86ulyNRA&#10;3hjiqp1paOCrp1mliT7rVH9w0Qc6Jlp4/VELgseDb6+0OybnZ7ddWz3kjQKLh3SVQGPh0NVJ0My6&#10;yRqqGrWh0+SuG5W0uEeulVclSPNRwrWpFeJwemHHHrrEbmp56vObo2fteq3LvnPbQz1TiMXlMsdo&#10;QU9V/cqPLSYmWorcbkszlacUuVbw1FPSLIZ4llt4mTsdEkDRvNoIeMREhkdgI19REcDqIyGfUPoG&#10;JFyR7k663653WKeG2MiyRyiQChVSzntqzqakBfDJBwoqFU8Ve9bxLPAQGOrUf+NDiajNPyrTy6VO&#10;b35lN5UmRoEavoFot0VO5aPGB3SCTIZyeJIXyGTyCT1tVVUWPoo6JHkmssaiQIJXmaSDuHOvJNia&#10;OCilqCk9i8DTSLBFKs0eurmWNmjp0IdlNiA/1K3Hsw5H5Kls03HcruV40mIQa1VVqFDfAzCuoEK2&#10;CGwFochHt22XCFWlcKlDXAr58Kn/AFevQ4fHXpGhzO2e39+bi3Rh9iUkmAlx2Ppdy02KhrM9kcdW&#10;bZ3CcXtXb+ZqsbR53IZN1pKaqgEkDmkkY04nOtFwJLpEMoZAssjxQkuk1Oks6F9Or6M02g6SDqNv&#10;Sb/UV7la7dOs9kY28dIkaQ+FJDNKsZ0o6KWA0xkqSrLpqwDgDJFtvAjrJGwJAFTQEM1DQHjgAnzF&#10;PX165ZDbdNlIN17akxOaqJsBhcVmd2xRbXy21t7bgwmCyH8Ho8vjsbUNFDRUm23yETVEdTTPHGCr&#10;TqFiMvt6fO1dYpZooQAyiOojJikgiKaZ/Gw0lX84IIXSLHgccRvL7fbbs9z9PJeuZ+4GJhq1kiq1&#10;0k0Bjoa1qKKGJYHoijtLaAIkrkMa9ucmuMjHCn+XoMh1tg9hV6YOk3ZlosxUUlStbs3LY2nzuL3L&#10;upK+Wq2yMjSLBk8RLiKzblXTzo9THWMkyujMmsOk1aOtyEKyVNVrj5RI3cFo4yWEQenLoCqqLajc&#10;2/23snG77Xy/dSRbdtoS7+IuooCR8QSVQSteDKDQ+TDpDdbjbQGlqvAgnyoccMV6DSs3Ht/A5f8A&#10;37G2YsVXiOgqqqoo5jUUr5XGw0wrKnA7gpzJUY+nyNX5nlp4pReNwiyqFB9uNNSpTxRzSVDVEbKw&#10;pVFQgpnLAJEGtKAt2N/I5IJ4Xj2Hb7cm3KeRYLVUmwZG0EuudTFaL3DyVEGoLqLmpp0DL64Kamp2&#10;szeY9RivlT1P5V6Zczla+rydRhI8BS7dy1PVQvuqrk25I24qWajLS5KoVDRSzU6Y4awtHQx08rRJ&#10;5KsvKuv2+JXwxjT4UjKyvESpHkRkFzLrjQsqc+k/0/A9heTl+4uNTrOxTwxIKjDBjQKupgC3my1B&#10;WoBJyQQ/vrQxRkCsH0n1BpUk0BovkDketOHSMmxmXiZ6lMxLXJUYynyojqJjPiq7HzTin/hUmLye&#10;mmq6sOD54b6kANmYC5TeRrK7E1EEq0ktfA4aWR3UB4Y0VjNUPLdUZUpyzeq2ohR+OTgvZ3loY1Kx&#10;0JRvDJoKFTSlCFFQRRc0rQ56W228xu6xz11cRqBFQSfRc1oPs8x0ZXpnqnZndm3t2Yuo3zg+t9x0&#10;bUNDt3HfdzVdHubI5OphpcJtOiw4aqzJqspup6WAy0qyLRQyzO4kDqI3A05rZylS61MS/bzyU0jo&#10;yiaVHjikkESKWKU9yqX08g/4huO5gsk1W2qORQwV1BrpXLga60BOCxrXJwRhHul+zFXtlV+BoTxJ&#10;DfKv5cRilc1DejyMuxdvpPiKev2xkcgdybeTduMo8jBWVOCw1Rhayso8TPXVwipaWtz5EVTWxp5g&#10;iOpYhmjObDUTYmE00uSqKtXeQRRsqJ4qVjoQS+pvLKnA1DTrAFx9dSDdNd28jLZqBGQPEINS4oaA&#10;57aEgHiDwzkJ9r3KedEuZX73AJUMtFBqtTgZJHAfZwJHXHvLsTE9v7lG5cN1fgdjVYpMbNnJ8fNk&#10;ayHLbwpIDPlK3DHxQS4LCZqUtOlC71Zo55JFin8QhjhfGiHkapDBv2yqRC8SCxGprD9trkEDi9j7&#10;DYndgti1UBYVb4+IwMZBFeIOKVqetbkRuL6tIkC10g1Hw4PkAc14qaj0PAIaLMrTYODbs9JNRSPk&#10;Fqa7LCWPIVUxqVmlpqWPT46ykjFM6M6+V1EsKvfTdPcmoplnpmpyCscijyAa0IAfUyJbTo0ng8i/&#10;tEkpguPHqTJUgEmvEUye4mtfnSnHh0efSi2QJBRV+XAetFOBxPAfl0x7W3PVbd3VT7pgSPJ5XF1c&#10;8+Neu+xyEclVLSPS009ZDVR1y5HzI4ZYysoVvyfcGugi0I8aqJvWqHysYwG0SF5dLOSEEZsvBN/x&#10;7PNrvZBJIsj/AKGCw0jV+JQFwBU6qluA/n0ZLdCRBq8gfP8AzdOG25spHWVNHWGpNCPsZ6yJqaGm&#10;yTvrmo6enx5rY4I0lqpMgpklKNGi6SdQA98I472WEcRF4jORGxZGZuViu30/1T/T/H3SW8D65JmJ&#10;Z6ELU4NBxNBivkvzznrahIQqp+Hh/qzn59KmbDV2JMUucSRavI0tJkYsOZq+jiimjjSRBWZRhTa2&#10;LBg9JQu7XW0jRlrCciG8MUC+gM/lBZS+oLI+ptT8FtNjf6j+nsI7lfiORmebJGcfIU8v+K4dF9/v&#10;oEgjFaEGvDh+zoRtnYGryWP3DmNx+KbMzwY2bbEn21RT456dslTUdRSUhSgdzBTw1JljXgq8aXLB&#10;be1HPPJIZkhSPzRC0Gs6EqnaJZgI2Idip5F/xb3FSq0dCTT5AdIpHCqa06M1hNuYOmg2xkMxV5yT&#10;becczbirccKitqti41M3PhKmTcOOVKCFa7ywB44w/wC8rgBl9pbLZSlL+HzEeNUXVHEJZFlOkNrj&#10;MqqSVPB/Fvz7fjvpYmQE1iHl+3z48c/y6QvcAmhbPp/qHRx+mfixuCXD1u5ZNtwDKZ+omqRW5TP1&#10;WMx0mGoTO2PixUv8Mr6iGEtAvkhcAyKw9Q08papzsdVVR0VJLqldvHCb8XLo7+TVIdBVSeObkED+&#10;vtVtmz3LsHkkoDWox5Vpwbz/AC6L/pjdOS4zTOfy8ujX5jYGJ672NuDfW6tsBMVtyhOayMgqa01L&#10;pJQtBAuM04GMVcdTNFZW9JWJ1d1W4X2BW9d1rms4YqaT7zHYf7fG477V5JYpGphKtTUxFaeYieWq&#10;VluEcaFH1U6vYwg2aIp8eW9QfID+l/gPUqctbWkdtQ4dySPtz/S+39terMvhH0nkOmOjosvuHBna&#10;nYnbNXn+1ux4c9Bj8fk8VVbtqaWuwe1clG9dQBsZtza1VSxhJJqc/cGQWjmJh9xv4XNaNaWq0ShY&#10;G1GepikqWdkMUccdQF9ayFkIJGrTfi9vbX1Tfw9GQjfzmP8AvA/zdDAN14lGq5M9g1qsa9RlYzGu&#10;Hw+QpMNTUcNSuSr62rxFTI5pKqkWGpRlVjF5tHq03Z3SqztJAYHx/wDECQsP3EmSlphQqwtNOYsc&#10;CJZ1a3LNbj3sXPyz1QxseNx/xkdBHlev+oN1ZzH5nH70j2MiVMuSqcRQ7Cwual3q8BvjcIa7f0FU&#10;2Pwxikkbw08CuBJxILcoetzGbWqQlJahG8j+H+JZCKd1Mb61mfwyTxq8rKuoH+ze3NvZou1xBVBa&#10;rDifX+fTzyLjSgqf9Xp0ZXB7Z67lwdVBQ/wnCyRLSU0WQXZuz63GY945aZaWSgj8lJjaySCkhkn8&#10;ckRv5dNxpBKcqq7MVNqmbCVkMREccoOWqJKWUSs6J9rLBHBKoOkXYgBb+1Ee12/arkfM0P8Anx0W&#10;G9lXCvn8v83Ql4g7TxcsuEoOxdvVWQD1NXQQ0+zsJSZqgNHBBLUDNUuRfI0s0q+YhEAEj2/T/Rvq&#10;66olpRULgcmXiSdpY4cpWlWilYxxzQugrWmeqk4jQLrX8j2YUT+P+R6c0y/78/kOpWHwFNQ5afFT&#10;9jbPFNV1FHFRTZHZ22Y5Y63H07VVTQVlMWwCUMGHpbPUzPL4ZL2VvpdOSx10wlWSiqIadJaqNIpK&#10;+aURRh1eFFnmAqpZlsw0WV/V9OOfUj/i/kerBZf9+fyHQwY+fE0IojDmcVkMnUUeIqKutpcBjac5&#10;CraGaKsq2x1C02Mo6KYmM+fVJAvisXN7jhBTwNGG/heXWSFXkknhzCY2VrSfsTMJaNQlGX9NrH+v&#10;+HuviuxAYkg9VmjdjSuP+K+fWTKVWVSokWHd+yjTVlVDTU2PyGxq3dlKoeD/AC/HRmj3PqlzQiUz&#10;a7r/AKnT/a9v+zlo6X++tY1LUS1NNtXJrHHNkY8ksFTK9PFHO0zpS0jaNRu7yuGv+oezW2QpqYHF&#10;D/h/yV/l0/Fa61WpqoOfnx9D0W35Uy7rz3+yqbbx258ZhcRnfkv11VZqek23UbTmzu2sDidybmyO&#10;3YKJZcznY5co+GhT7enpqeaMoTpI49rDGYGaNFqpUBq2jdHnWcVDNLFrDIIaYyQDUqgg25v/AIew&#10;H9UP4cfb/sdLu7yHU/d+/wDGz1T4mkr54sRHPR1EGOnxow0MVDWiAQ1EtbmpaDIkCSUhwGGjQbm/&#10;Ht0FFl5EqIp4oqiKMRzUsrTPHUxya9ESTeEvTLEo9ZiF3C6zb3r6pRxX+fVdFPhwekc2R2JS1eLr&#10;8ZlK7F1FY1ZQ5ihjxcNRiK+k+3M2QqMeMi1NlpaqSUiBK4slK9R4E8gPPuJLiquoSnNMa1an0CaS&#10;OtWjpKlU1vM0lQ8QNMfKQgDE3tf/AA9uJueiiaqKPPj/AIB1coTXzXp8jzOExs2X/jce3KvEk1Em&#10;NoJ9t1Oez2MnnFPT0cEGIgyNSuZtRRNUO0UaaA+i3Gop5qTMNMmqCSlZ/u45ZUlWqVGZy8Ip5hI1&#10;XSsEhCuIw2tTYFfZh+8ouIH8z/m6Ya3JrVu37P8AZ6XFPHtBaOoCZWkzUcC4appKF6RsVLURRQCm&#10;r2y1JaHC5mnepyDSQNUGL7ecB3E36fbycHP9lKDlaxXOmyzUVXoOq3h8sKr5HUAjUCCwseOOUj81&#10;IatEn5VP5/g/2OtJARpkVq/6vSvSSjelG5McTsrAzRJHMzVuPzOAWpjEf/A37KqbJLTU88sg0I8b&#10;iBi6Wk9XGBdnbigmpqo54zRL5PFBUU9TDGr+N5QrfYyidYQlS1nk8lyLW/ow3Ns/cyCh9Kj/AKA6&#10;UKrGuoEdPP8AfnqfJ0+Ywq9eRU9TIKc5DI46qxVbPLTfdxUEZh/jimhlrJqnExh4Kf7bxq+ou1rH&#10;y4TcMNYpQxzQlA6xRVdczPG6SSRrTyS0kqgNr1G8q6f0/wCPv1zul3MpZgSx4/DnIp5dKPppOBU/&#10;y/z9c4d0dPy4F0nP8OmSeWKWtr8Lg4Y6Orpp4KaobKUdHnKaV2vAI0EdLJr/AM6Lfp9hZnZZoGi/&#10;iGKp1gJkqJ3/AIrXQM88Eiww1cjUcnlgfyjy2UzAfT/H2bWF9cQKwRKuPPA8z8vn0rG3NUAV/l/n&#10;6M5tjCY7KpVHBburvuFjgx9DB/dTDVsdNjquJayrxEMWXpzDV07U1qcu6UjC+v8A2j2P9Fn8dXUm&#10;HzAjmhbJ46mNbAZKiGGkylBpxuRimjmRZVjJjikbjUxqAw4JsH913LcI5xqGo8KVUevyPWPfN21T&#10;WU0gJpRjTGaE14gngSTWnl1XLtboXNben7N61rMlQV0Oyt97gl2hnJcdTZTL5jrre9RP2Hs6fHz0&#10;Ne0BnxU+YyeIpSVSCODB+O3oUFzGVkpaiOojkkiaJtaGU6IVmVYiFYOo1CNgTfTzf2stNzuriIdu&#10;PtHz9QOklpDBLahJKkEfP+I14dILcvR21s1icptzLUFDk8fnqKbGV6UdHUVGSqcNUrUx1j/c09bP&#10;U05roJgtvOdBQG5vYTs5MkNVDJDTSfb5JEq4FgTya3McbyxO5bmSKs1hgpPFv68CXZubJ5YfGuoa&#10;OD3CozUsB8KfYaAefy6NrG0t5oCrtV1qD8Xqc/mB59F16+6PBwVfteTetHX5rraqn2flMhmJKig8&#10;NIgjioMjBj6msmeKPKbOko5InqlW8ha1yvLLkd0QUlRShsbTxyVs0KmSmiNK8L1AiikmmMRnIkFM&#10;rFV5LTWFgTxlF7Gb7ufMd2lnZ2YdGlRcMgFGcipDKpNakUGW/mJT5CsBaNpiJK18/tPqT5k/b0Be&#10;f+C2bpnyUNF3Du/NU23sPkpYcJvPJwbrpMtQ4M12Tx+Ew0ORbHU60r7lrqSGSZzTxw4mZ2Ej+LS5&#10;Rezv5gfxs63zUu2qzeUGSzMOFnzFLT4SlqcxDI9NV1VFHRNlcbDV46jraoRak88g9J/cC8E9QeV/&#10;bh7+SwJvrY3B1SJ+qSPDZB4jAFioAbUugspP4KjVpybtbGyilEe4b2iFgW0kGhUDJ8qUY0oSK5pw&#10;I6sd6F/kw/IbcOPodwdg5fFbQfJZpafI4rJTZM1FNgsthMRk66sfBzineWGg3AZaY0cUtGYjF5aa&#10;TSbAHK/+Zt0DSJj5qBdw56hrFeQ/3eohLUYySVZ/K9XDUvBTwwp4l8whcyxs4Gg2YqO7H2nuLW1U&#10;7buNtJasf0xH+oKAkyFmDlzpYnDoAvAGnARDbtkki8eLdo5IvWNC/D+IIzEaTg14EZ6OrTfycd1R&#10;U1RJF2ltePKtPj6SQ5TB5HKUmRxNE8dTA9VXRVdLlK+ooJJJEgFatRcICSL2Eeo/mT9KPVrLFFug&#10;zUtFi6jJYqug/hkVRNlo6lloPuWinpJnpYaISGfzikdJ4tMpuwU7t/am5db+KXcoY5LbT3Uc6deo&#10;p+JUYsFOe8Lghsirq2231nhXcgsqUz4ZwWrTJNDWh/z8Olpiv5TG4ottZzbs/YOycRWNUTrtXc9L&#10;tKvzmSwCR1E08FfTQVmXxdCj1sVSEeHwOIGjPqkBB9h7k/5pWCiq6CP/AEN7wxVRUxx18y5qsoMZ&#10;XU8YSjeNBj2edjRvRxyiSaaZSbhkRr2C3ZPZ2G8kiLXlzC12hIDwxqxCq3c/6/aEofJQNNBqJr1W&#10;Fdv8OI3E84Lr8LIqsARUlhqxoznFKGmo9Kjb/wDJ+2tjI66iyndWcy+Kq8TWYs0U20ceJpp6oZmY&#10;5SoqVzKU0U9Hk8jDUUqU1NT+Fabxs8mvUqTT+ZluWTcSQ02xcNi9s/b4+rb+8GWjpc1kZJHnbOeO&#10;SlaWJsvUU6CCgSRRTK6apHIIRR1bexG3TRsL26nhndA0bu8KKakqqCIuzdrDU1CNahgHWgqeC15e&#10;SXwpNqMbMqMC82nBr2KpYtXB4AajjUAB0Lc38qb4+VeNq1rMrvJ828dPS4uvp8l4cThMXjVVsRgM&#10;ft6T7inpsHHWr56xYZYaytYkGpjXTpRO5/5oHZFRUPNs7rLbeIxlDUMaxqzcqbtjrIVq6YQTwNRY&#10;bGwikgaKZHUE+V5/QxER8iO39lookupbvXdWEZoLiOREop1KZFRGkZvIEFlIZWpq0mqI7vtoifw9&#10;lE0acZFuTlakF10KajhiozqC6tOVBtn+WV0ZTY16ffeR3LvbKfYy0VPmqLKZjZtVQ/dUtTQ19TRt&#10;ic3U1SVVXSNAutp3aNqZWUi5HuPlv5lPcVAIfutl4zHS1slLBj61fuKyLIvJjqWtZttNAZ6XIY+u&#10;hq4plZy0kK1WnW9wyiKT2c5Itryxs5/rD4zuqqCjGUjUU0aKlvJSWMQqtPDqHC6i5q5dkikB2V/D&#10;1aVozHxSwDKYgAS400qW0GvAHSQFdSfy4fizBBHSS7TydbQAh6qgnzU6QZGoikkNJW180EcVc9VS&#10;xrCqiOaKFvtYiY7qSUWP5j3fMdBi2q6PZqSRTVMuTEuNkqGyEscrxRYqA4/JRRw0dHVvaORArLca&#10;x/UyvPZPl6xsLXcLuzltmdWVx4qyhZFOikQV2Yl20q7uWAzWNMdM2+7bQVhuG2pUmINR4rP3glSi&#10;lTQgPQaqDHxKvkpIvgJ8YqavqcjSbJr6WealNPTqm5c5NHj6iZFir8nS/eVlTJJk8tDGqVUtQ04m&#10;VRcAkkvuP/mNdzMKuqqNs7bnoUkp6iJVSXD1cLiOuvS19W1BWUwqK6riB1GFUtCFH9shC3s7sBtG&#10;uxaTqpXtDylaAnT3BgaU0so7gvdxJWgN/wB6WVzDduNjMlUFA00kZBNV0tqUKpJBFSaGmCc9c6j4&#10;HfHCfWG2vmTFJQS4400+7Nw1lOtK8MFPDGkdTkJZI/sqdJEi0OoH3EhbUdBXFjv5lHcbK+YqNqYI&#10;4ypyklZLt+td6jL4mnlrIGrsM+VoqaKl+2SnWaWGbxuYYpk1DUDH7L4fabl+fYUvl2e7huguhv1w&#10;xVgaF3TvFQD4h0yKiqqqVBIqV7PfbYvLk/8AyFmsbhmCspneZh3j4gKr8FSSGFBQnu4srfy8fjLH&#10;jIqHGbVymHqosHisP/EsduHNLJPUYaiFJQZurpqmtqKWoy40RvLKVHneNS9zz7fB/Mr7OcTIOvtv&#10;efIVcVRg6WDIPQY1MSTTLDFOK2SpqDWvBUSTidxHqESJp51BxfZPaY2t4Yo7qa4nUmAF4ozMmpDU&#10;sW/TIjLMEKDXTStCQAptp9tTwVXYi7uBo1TaFZWKgEkkFSysXAKgdpBIr1Ex/wDLt+PlClGZY935&#10;Stp6aohqs1k9wBs5k5aiSB5JauvoqOhRISsTqaeKOOn0yuNAv75T/wAxDtn7PGpU7Z21UtXzeKao&#10;pZ6yjlkjM3n8E+OjNeVo6bHiF2rVMcMsZkdVudAES+xHLcDW0iT3EqTU8OlB3MzglQQx0xjvd2cq&#10;RRhQFVZfKdsX6UnYg0ch0ikz6gx7shdR8NVIYykhNFWrwHT5j/gL8csZWrWUu3cqRTs82OgqsxJW&#10;Li6qWKtjkqqOpqopa95ZHyEkhE80yBwlgAgHuHN/MO7epYc0uN2xtGKagjjkr6NqbL5eTGvWMtW+&#10;5nNJVCc4anpbssUsiaFdWMklyql137OcqhrqKbcp1uLKREuTh/DR1DRsUjpUMgd2C0cBanQQV6a3&#10;W925UnD2AEsbAOBIXIVuEh01ooUlsgVFKHUwHUjMfBLoTPPjpsrQ7mqanHUlHjhPHnmpPusZR0r0&#10;bUNTSUlLBjkWticmaWGGGct+h094tvfzFey6Gtgn3sMJ5sXSeDM4/CU+aFFUVOSqaeioaSorssr0&#10;W3Mhi4Q1RBUAVSTV85EsixjR7SSey/J0Ee4/X3Ztt0gES3FGnljhaYl4KFdMBEwMcb1aukkKyMup&#10;w2rbTHq/eNukbKRqKtK66iSul3KqqVwASaEkioIqWzMfy+vjZkMTkMdR7OTGzVtbSZCGvhkAnpqm&#10;CvkrK2CZ6daSryWF3BReLG5Cgln8EmNhRIfBMDOZ1f8AzIO0qraOYOJx2ycduDHu0xmyOOq5KOXE&#10;VNV+ycPUQZg1OUzSBohUTT0sFOp8njjA8ZGovZfl1m3G8jM5jgCuA8i+FKNJ4Mo1KgNFrRTrZEJZ&#10;auVUC7FaWW4NHt0atHRgHlk0MtCKpQliAaA4Uajk0IqyUn8tz4y0+djzcuI3XWIK+GvqMPVbsr3w&#10;1YKaiqaCjx8lIqJLS4uiiqQVippYWlaNfO8oLh8WE/mcbhGc3XWZvbFdDh8y9IuDp6HNRZCuoIqT&#10;H4bFNHTUslBjp6wNUY6tyGupaOQvVCIMUUFiT/Wj2B4IbJ0lRomOhgavcDXI1dAl1xY0gntJVdWl&#10;mavSS13Xli2keVNnooYhD4jlnFSDSM1YcCcqKgjj59p/Lq+PceG2jiht2ill2jmM5loK1sdTRTVv&#10;8ezOYzVdSOIWCUUUj5GKD9oBPFTKQgk0PGqcN/M8qo8PuGsTYedhXGRU9ZR11PmhLFJBU5uHHPIt&#10;DQQWpoTBIspK6tc7tEbW8h1fez+yXW2T75du52OIKG1QxOZQzsgMarLI8lCAe5QAqtQgrQr49x5M&#10;vRezS7FKYIwGPc7a1LaQRoZiRwNaVyRQUI6Z93/y1vj5vXK0dVuDBYnKYwRrFlcXlNu4vKvmDDFN&#10;HTTV+Ryv3tZXS0mqNYfMZPCkSCMqFsUXU/PvtOegyTxbhy+iHbH3MvnWWkXBbkz2epY5DHj6HHwt&#10;Lt+ioaJaaihqHeSNags1VJU62I4tPYX2+s7y4v720SOSJ4maRlmDyxukyqssRl1FlYoQQmldLCOi&#10;62U6t05FRLy6bZiNESMSxnDBnJVFZKggA5LEgECgNQQFzjP5efw8xOXXO0vQXWRzEs2J/iuUqtsU&#10;1fkc3S4GlzcWLFfVV0tQUyC1mcaaoqYRG9UsMUUgMUUSxhlX/Nvvqj3flKqLeGWwlXk8BiIsZPmB&#10;91LTUa0lDVmqZoKGlxxymUhoI5a2p8LyeD9mFY1k0usufa72n8RuWt62OJbNEZkQeOkTtWSQqwRz&#10;QwtUgeNVdIB1SEsxfdDZXnOztsqQ2Xgq8SyvLpGsF8lWFDkyONT6QoRV1HvW9b8Lvitk9j4zrbJd&#10;D9a1ewsRlZcxRbR/u1RQbfSskmzdUqSYyBY4KnH0lfuKrqoKSbyU0FZIKlEFQkcqqjbvzm77y2Og&#10;g3Xv81+Hnq8rU7myP8DosTLOqYSJ0elraGgmeGiWqnMYimopYgkUbeG4ZCl2f2O9tLewi3na9lgi&#10;SyrpK/U+GoVFLGNJZxojRSQE7NS10iJlVi9te2bNcjb9yudoiCQCRZGUzIgCwq+pO/tWrkDUtaUw&#10;DUFJbX/l7fDPY+d2zubZ3x+2JgM3srAU+2tnT00OVlotsYulqWqoDhMRUZSTF4zIrNLIWroIoq9x&#10;K4M51tdKr8zO/a/MPnjuvc0kK5nHbjpYMxlqZ0GSoNsZHAU2Sx8FfDiqXDUtbU1pnmpqelokmWIL&#10;oBmlZjPafZT28m24tZ8lJFtRQxVU0E1q7qTEsc0ivDHrjQBWCghAxjbVRWrCDboz4kXLqRxjFHcR&#10;60ZXA/tHjIUudVD4ZIQLpBckKrBfCb4kbYwc+29vfHPp/CYar2LlOsa+jxmxsHR/xTr/ADWRxeWy&#10;W1MvUwUq1uWxNRksLSz6KmWXTNArrYj2hB8lO92pK81nce76UU9PUQVs0lZUz1AnzVXEgeQmKsWW&#10;o0FlhkQieijGlXseV177Z+3lpZXzXsCWgtlQTaVnd4fGkHhCokYENUUEWkx1XxC2T0ttz4ltOZnW&#10;NI1A1UIOpmAUUAcUORpGUAq2rB6FKHpHpymFItL1V13SrQww09EtLs3b9MtJS080dRFSUqwY+Nae&#10;jFREshhQCNnUEqSPaVzna3cuZzOfrJO7s7mJ9+7Xp9lZnG80uLn2HhhUV0MH8HipY8bS01JFXM0t&#10;RBDHkiZJmjlYSN7I19q+U7ffIrrbb1Zdy3TujRgwWMRCQt4YMzKgKzjUw0SNXUpJ7ULbzl10v5J7&#10;HmRJ5JXLadNFWGMO/iAEAgaJAJdI8U0Oh2AWk+i6n60xz4aWi2Ltenn29ubLbzwdQmHo/usVuvOw&#10;VdLl8/RVTRNUQZPIUddJDJKrBjBpj/QiKq3xneXce3cnhNx4XfkMTbayeJYx5Kjplos9U4jBw7Y2&#10;7islh6dcY421tzCS1Kw0UQjpIKmXym051+xvzH7U7PvVrYQ7bdfSWqLPrUxSOjtO6hyxEkfhMZNR&#10;YKdTsIyxAhI6P7i00xxqLuL6aBmQs5ZDPK5Qd6dhVI1d2IXSokpVidVOGd6n683HgcvtnKbXxz4f&#10;PUe6aPIQUqy0ErJvbKPnN2z09ZQyU9XRV24s1J93WVETpNUVADuzMAQsMx8pPkRUdQb+6+3JufMb&#10;ywVdh8HQbt3KMlk6fdBpcfPkZKfK0W4sfUYrMYjG5yglohKocIwpBFOf8on1Qpvf3dfaba7DY9z3&#10;rlh7qXZ/qX8JLu6tmd5mjkuJWaO4FXbQZqqWeMyTpr0lpEJpOVbWwgubncduEkttAavHK6EmQFvG&#10;okiIBIhV1IFUYMGejsQX6n+AvxBxvbvUPd2B6M2TtHfXR8vY9Z1quzKAbO2vh8z2qAd45+q2Vtts&#10;ZtTObgqS9TJT1dZRzzUc1bPNCVmZZEx7A+VvyGwsY3djN7xPW53IneO4I8zSB6bL5TE7QGy0y0cV&#10;REk0Ey4fCpEYqCSOKqqozdn4Vhxb+0ftxztyZZ315yxDM80bJIpM2gDUVKCIl49BopaMp4VS0qMC&#10;S7mp2K35g2a0ut1t7eSLSXkVjKp0KpFVVWDaaoDojLI0lf1ApIKs7I+HHxg7c29/dTsHpTY+4dvD&#10;adZsP+ES4taagOzshujGb0qNtSUtC9NBLhxunEU9dHDIrJTzhmiCeSTUv8X8/PlWzyVOVroooqbI&#10;ZyrweIqqRv4fJjM6qmOnJ8TZLMYbEzQytRPJPJKZ5BH5wigAK8sfdf8Aa0rv+8t7axWW/wA00Ss/&#10;1DSPIYaEyEktFHIVIqUjSN+1Vjipr6ClpyDy7NJubzcoBGZwAPFuQWTT2sBr1OtKgMtA8jKtVqCS&#10;6Un8of8AlzUFfufM0Xxa65pNwbxj2aNwZ6lpKqkyM9ZsaJI8Vk8WlLVQ4/bGRyKxhso+Kgolyr/u&#10;VSyv6vYQ4b5YfKvHZtM3L2tujIUgkxMtXhpaekiFVj9t7oyWYpMFUzn7nIy0tHka+WOeoL+eeING&#10;z6EjAHNl93/29u5DuVzsURndXFR4isrd8elUa4dFeNX0mTSDIoIIKEL1AHM/3V+SeaY7yW75fLM+&#10;pz/uQSp1mN10C6qQpADPgEq2BTJj5vhx8WZYVhi6D6so1gqdz1+P+y2Zg6ZMRkd5bQxmwty5DD08&#10;dGKXF1WW2lhqWilaCNA0UI41FiVhWfPH5HHFRY+gyXiqq3bNZh90zYeLF0NNXzTGqpTna3Gw4imq&#10;4s5TLo8FnkV10mo1GPUAFzH93DkDmPb7a25j5M/fbwMzifx5IHtasQRGgkE8erRTw4ypozazGoAA&#10;95I9quXuUeXdv2C72I7jcwo5LrJND4a+IxoyCRmBTtCCtGDEvoIqEHlf5ePw13Fn9sbp3X0RtHem&#10;4di7tTemwcxvc5XeOR2Fl467G5SOn2bWblyOUn25gospi0qYsdStHQQSs5iiQOwMraH8wf5J7T2l&#10;MzZo5mWnkxKy5Dcf+5fI/wASnlSitMBNSRyUWGw9YT9qlNqnqTHKztpdJCvnD2H9vd42ODmne+RY&#10;hNYqI9Guo/x2WFLk6YmjKmlC/azSF6R6HVnYfw7DsF59Lvdzy4rCEokgMj1Z5sOoVXjJMUbBiFjL&#10;N9uekf2t/Kz+AfdGWx2Z378Y+tKqpxeI3RhKOLB4j+6NJFSb0yuMy+6KpKfakmFSPN5epxMaNkVt&#10;XQwSzxwyxrPLqj7a/mffIzalbLtrclfSb6qIdxVWXrMrXrQYeoqcd97RrHjZUx2PVaSD+CUbxQeL&#10;xtFVTrNOWCNHJFLew/tLypzdc8rbfyVE15FFLF4pllYRRMZZECx3EsygMjgMhYqS1H0MWqELjZdi&#10;j3d7aba1KxvICAzqvheI+j8dVOmlAeDYkK16DvPfyZv5b+Xy8OeoPjHsPbWVoNjN19hv4BDX0OIw&#10;uDfIZ7LSTUm20r/7v1WUqchn5fPUVdNUvNTosLfti3tYYr+af8hKU1WdhwW2M5UVlHlcRVRZL7ip&#10;ooI6GDH4jD5CHFUppYaac1TA1Hl9EtXLK6CMMI1PT91j2b3Xk3YLKDk6ZduW+upVWC8mSSJ1uAQ3&#10;ilnlYSu6xOniIRHEikuAOn7zZeQtysmtbnkvxoI5pBRbudCxBGn4cqGdtDKSpUAlSNIojd3fyMP5&#10;bG7OvNo9YR9GS7R2zsjsPI9lYGp2NuvcG291Q5nMbjrdxZbHS70p6yXdTYKuFVHQGFKuOSHG0NHB&#10;DLH9rAydYD+Zt8mtqbfxO2aDG7FFTRbfxy1ecqdsVFe01TTO+Wz+cyFBFXRyR5TclRMzVDginRX0&#10;xLHe4W8y/dF9t935nn3fe+XbmXdaLP8AVi6uhHHotlTQ9tDOGEUVB4a6gPEJkleV3ZiSbr7U8gcx&#10;bD/V/mXlT6gz2+p2Et4gRQtWBWOUOg05U6qCoBcgmvPtD+R5/Lz7m7Zru7eyOt977h7Dr89Hmnyk&#10;fbXYWBo6ekxm1Mds/ae1qHEbazuGxlDtbZGMxNPJjKaKJZBUIz1MlSJJVcxZ/nKbigyOJqYunxXY&#10;+hxOHps/FW5imxGXk3AKeeHcJxVdFR56CrxmtoJqUyU8c8ut0YI1h7x8vvuOcpXmw8xSX1/uCzvL&#10;RZGJKxs05Y6LcXa6kiQwxxQsxqgUNI0qljHll92f2jstkueXdt22e2pIoL1uDpZZPEYqn1jFiF00&#10;PigyFj+MFTXhvP8A4S4/Fzd23exmp+8u1sN2Jujcm5shs7ctRTUGb2VsjAZLc/8AFNvYZuuaat22&#10;2bk2/tm2JJbLwU8scUUywxvHpZbU384XYumoWs6j3jMWqasYdMZk8edUf3eUMMmRmraWCmpC1FDR&#10;MzpJL5JppQgKwh5Q9P8AcRtgbGTbvceabdbs6biu21VliRVXww15HGgVBIg1S5BQoO5liMZPu+8o&#10;IBLFzFO0jkg0s5fIEaixu1QBvLIqSKVodJe8/wD8JRY6xNsx4L5zVtKaHEY6j3CdyfHzF7hiqq2G&#10;jxaZKbB0uO7O2yaHG1Nf9+9NTVcta1JTSRQGWazSe1DQfzbesazE1GertgdgUU0VDAlcP4fhpMdD&#10;m4/u2/g0ucoq+rfyfawwSpIlO0fiqFLmJ1MbNW33Ebj6W5+j32Q7HaM2pmizFqySUF8VcmutgrFY&#10;9ca+JVyFTp93/ld7eS4k5hkWBHAYtayHQxyFJS6cZXuJ1UFUBNcLMqf+EtDU/wBrhMN8qI48FS5j&#10;N1NNmMvs/M1s9BjK+HFCLxbFpty0W36rI1NUamaR/wCIU6QCmijXzfcO9Kw7f/m9ddZTKVi1HXu6&#10;KTBRUNJkKWpoq6lqsk1WwqFnoJcXV1VBA6o1Kki1HkU2qBG0SmFpHvYfci5p5lsNz3Ha/cRLtbeN&#10;CGO228DMr69eqt+ZGKgV7uAJ0kMDqeuPu8+1W6XKqNwrpQMAVuxUMTWgN2pBFAWFMVpwBoJOa/4T&#10;F7ajw1C+3Pk9U1u50pMhQZqXO9UbZocXmVrK2tWkrYa+kqMvubFvjMJNBCIDU1Qmq0nm8scNQKWB&#10;T1X83Dpql3HjaaTC7rptvZDO1OGlz8tN4THi6fA1uVjzZpZKd3rqKTORRY77aOZamJneZVeMDUCO&#10;b/uXcx7ftW0R7VuAmv7uWVS/gW0So0asQ0bT3yRspPZ2FXJDVUgrXW4fd+9sYooYri7YCZzGWIul&#10;QkLrrra6AYArpHFi3kBU9B7R/wDCX+XFbIp2fvfaO5N7U4jyKYKs2LlMVtOgyVVU4ujyUG3MtR7j&#10;MtBUx4WOqlNZPiZkyVQKeKanp1Uzqx0/84Pp5spO0eBz0VBBt7bQjnixFZ9/BvHK5jLUedoJnrqm&#10;Gj/gmLwsdNUwaljlqppiikAEewnZ/ci5j3e3eYe663MCyIJ4P3VHHUtURq0j3seiQOoOlDRwQRIx&#10;ZlBzF7ccq7K0iWfMpYLoDVtpgO4EBTrk7WwMHiCCpJJAXLf8Jf8AqY4PI4tuxZKmufsXIy4+tqcj&#10;lP4dD1XBiqTJYdVxFNiaeem7SyW7IpqSsr5autx1NiJ/JDTS1SAFn25/Nh2ZJR19fvfruqwlDRz0&#10;dBiqTC7lpcxn9ypLJMkmeNI1NiMRtrFxwwRu1LLWT1ayStFbVEvlyBtfud8+WmxxXl9zisW4KaSL&#10;JbWbsSXYCQH61hVlIbuYupGiisFD2m9stk3iEtuHM/hRhwAGgrXPxYnHb/pjqqSukGmp33d/wmew&#10;wk3HWddfKrL0GSy26shlduQbv6uwefwO09sVFTWTU+CyJqs7W7h3puSnSsjRcvPVUyMtLdqYGQBZ&#10;2N/m8bGXFzHI9bbj8iZXHRY6TC1VLXUFdh5qKerzFUstdFjWo8jhJYlpWp5GdaidtcTmK5CO8+4/&#10;tt3e7ZuF3vd1JDOsokPhqPqnSrK2tblkiCElJFUKToVUVtZdbv7Mckbl/j000pQAgMFmYMQKmrJM&#10;BjKlaK2rgDx6SWZ/4Sy7GO+aXcG3/lTuZ8IduZw5aHP7EoJc/k95mOj/AIFU1VbSZz+EphZ6uape&#10;pNFSY+enp6eniRZpXeqjAis/ms7z3Ll8dTbD2pgIK+hyNRNlcbuRqbFYXIUWO2p/GsjQtuDIbgoE&#10;pZaWrZ4KWSdQtTOiiJ2LaBNWy/d35LNlue3XE0s88b+H4ngyKxYoGdotM5W111CS6NEDsWx4Wple&#10;tOU+UriWfbYLeR3icpU+IKlIw5JYyBRXADE6GfgaVPViG1/5CPwb27svObXz0HZe6anNYkYam3bN&#10;ueSHcm3quvrkWuze1oMXihidsVeah0R5KKipIMVNA0olpxGWb2Xmb+Yp8gshncDkqrIUmJx+Ezy1&#10;lFjsU+L2/iXr6zB5AZKrrsFSY+pyOcxP3c1S8NLNWMpqTFrdtF2F03sPynu26RQ3FnHbiQiFr6Vp&#10;WMyLCzFZLM3Lu6DugRWYh3/UwxJ63vnJNhuUkLx2/hAyBSzsQwAQsWC+IajtKqK9zcCp6OFTfyvP&#10;g1Fj970dZ0Xh9x13Y+zMR1/vPcu9c9u3fO6sttPA0+PpcTjKfP7uz2ZrsG1DT4mmWObHtSzL4gwY&#10;P6vax2h/Ml7i27lcdBvzE7W7AxNS+ay+4Mrk9u0GMzG5phRyz7NpI4MJV1eJ2/NQzRiFl8EkccSx&#10;u0pKySS73T2E5a2SeLZyZbeCe3qZoWkBPYDGqKlw5jYEFf1CioKSKyE6urQe2+32yWsdGELR6tYq&#10;TVqsqgCdgGIrq1FVUdxanSI3l/Kc+LOZ2tRbZ6+bs7pL+7+2avauya7rHs/euJl2ZjMrXLXZ/wDh&#10;gqM1U1FbUbhJlSrlrJp5m8zMjo6xsggR/wA03dezdpbBr8Dtagy+QlNbX7+pt0Y+OiWSSpyEQx8O&#10;y58NlZMphsVV1VTO80dTSTpTnSKZERinsA81fdk5I3DZt45s3e7uV2jcY41R1lnqtSbcvJaGaSra&#10;2ZY2KyBSAXVlRIwfzckcqw7Lb+NJJJLMlQh1xsoL0Vigmc8STXSccVY0XoCe8P5GfxL+RO4d71/Y&#10;Um/MHjMrtig2xtFOv+wN0YypgMG1aPbI3TvzFbjq9ybZ3zvvE0uPihpcxUUn3VdSpGMma2enpp44&#10;nYf80buTP5vH5zaO3qbaW3ZYaad0zGIjy+UqKXI/YQZPHqwaIfZR11BIkCU1ptCxtIE9cYGftz91&#10;X2n5T5eU3HLs77eq27R3EocsrrK2m4aASOZLmTXqLIupGKkghUCHcXKfKdjt1rbDlmZ7eRVJdzOr&#10;kF2FdKzAazRgVTURUYQAgOPQf8iD+X10p15Q7HyPWVZ2JU08m1K2vzu4Nzbpx4y25NituWHa++qn&#10;BYXOUOEXe6Uu6Kk1NZ4mEk73RI0SJEiUP8zjvJs+q5CHa1TRV+QTH7awNRj67HTSPST1lSNwV+Qo&#10;8jFSxU1JTtHBVQsqwzyMrh40Qqxt/wACr7X/ALzSxfZhY3O9LcQRyKrzTzwRR6p9RWaqoEAB+CR2&#10;dTrcgVT3nIvIMu5x/R7MYi85jjUyXJZhX+0YNKVQDgaagG/Fw6VM38jf+W2mPzlJheiYtu125sTn&#10;dvbg3DQbhzWS3Hktv7kpKCiy2IfL7nqs/UQRyQY9fDURaK2meSV4p0eRmKUxX8zf5C0EW0KI5jH5&#10;2XbObzqZysq8djxB2PTHD5ukpYK2QUVFHgqXGZtoXhaNy0yxi5shDBSX7p3srvm47fc7fswFlHJL&#10;HGI2nh+pKpIsroWn0W2mYAt45l8ah0EAVDW5bBsMiC127b0WSOcoSC+l1RX7lZ3URgyKAtT3Akk4&#10;oee5P5Gf8sbck+86gfGfbu3Zt44vDY2OXaWW3Bt87PfEV1PkJMnsSKkyn2m1stmZqSNa+eniVqyL&#10;yRy645plc1O2f5sePZXqN79dVeWeRqiLGttCLwTVlLTzweasmfLVMUVFJV0xdkpfToaNB5ZNWpUd&#10;79yzlG3sNuPt3vV6XnSR4lJlkCyIhDBVndVIJCsfFkHid2Ph1GA5Z2FLPxFvLiO4YsVASSQMEFAT&#10;VsE4NGarCoqcdEp33/wm4+O1PipqToDuntnrGomyJyho955KTs3a0dXSYapocNIuBlqNuT1slPXN&#10;HJUNXVdYk8ckyhEBUe+df/N6T+LPR03Vq1u1MXtxXXHZbItS7ipczLm5Ycr9vXYGXPUFbjaHBCnl&#10;XXCJPPrBsFHuKG+4jy/tvM/MG/XXuLcbBc+LDNOsdot28jIagvpuZgBrf9RYFVqOxY0BjAVl9voN&#10;xvrqSLeDbgd7aYVlJCtpcgLKA2mupqHzP5BNUf8ACWvoKqkr9z0vyX7d2l2bWbwpdwTbh27gdk1m&#10;z8lRUlFS1SJV7NzGJlzVBlp91NU1M0lNnxTyUsxg8Q1llY87/N6qqYbck2fsJylAaYb3x1dXRSx1&#10;hbFZmGWLG5GlH3eOV9wV2MngBpvIYYqmOQDyQv7X7h9yTkLcJebF3HeI768ScNHdR28q/TRylPDB&#10;t/rtMkgBWEeOrFVozazoYm15yPye5mC3DzapDVlVg0K4CqQJmq9WVRUVKmpodOpXY/8A4S+/EXLU&#10;vbY7O7A3Xu3Pbz3Tk63rfdmAx1RtHJdW7SOYwNft7DfwltzZ3b+9Nx4rC0uRxNRk8lTyQ1tNUwTC&#10;kgnpy0kLLfzY+28zg9yypsXD00dDDtiow9TTVtDHLhYGohNvECkrA2YyBylQP8mkeMpSQaTLEGF2&#10;GGwf3dns9yW9tu0u2Xd0IoJGupXZ3jvaASRM8P1Ki1NsrEx0jVnDHWGYa+nrD2+5Ygge5+lleC3Q&#10;O9SasWGruQyhlC40nwxUZcLToROuv+Ex/wDLm2BletKqrpOyOwMXsluxajdOK33umrrI+z63dNZi&#10;5NmzbkhwUmAweHh69oaGSJI8Tj6I5aSVZKpzo8boLcn83HuOu3fHU4fA7TxGzKJ6OlkxUE1bU1DV&#10;FDJT1FRWU+cSTFy5miqJQYpKVaSJBAI9Mjhnf2T7f9yP2C228vLC4jG47a7hfHf6hZA2nukjY3bC&#10;UhnIOmJF7UdS6ux6Uryr7fW5ltjsAmtkdleZriQmtB3R5XxKHiFQcVcVBNF11V/wm2/lh9d7Iyu2&#10;c91nuPs3ceaod0Y2t3/vPdWUqs5TUu5MXV4WOXB4sTPtrB5XB0VV56KuhpPvIMiPukkVliSNaj+a&#10;fuinzcNXUdZ0OWzAw+FwtdXVuaNEmUoqY1+Rr5qWSCKU0ErVEsEkKmGRJCXDIulbj1/uL+09tenl&#10;Pby9mlvdmeMqHkUmSNBIgWS4JI8HVHVn1jCoRpDgxueR+TKi3i2SVI/EDq3ikAggGgBY9pXCimth&#10;+JcdOu5f+E93wizHWlV1Dt+t7H2NsBO5tyd54PbW3M5TS4jEbt3Ft7E7Skx09JmaTKSZXb1JtfHS&#10;UMUbSxVcMFQxhqIZBrKezP8ANV7TqJvNWbWwL1FLWmtzorKirbGyYrJsYRgsZJj4KaehkwtJTRVM&#10;GSkVrTySpJCyjUTPY/uie1ft9bbzZ7PZtt425bVgTrmZXkeQySG4dpJCZEko9T4XhhI6IENVtpy3&#10;yhtZuIodu8NkjjKuGkKqat4tWyT2HvZ100GjspVVvsr+Qj/L563ip49h7Fz215MbidkU+Hr6HMR1&#10;WUo9wbRqtxy5XdVTXZWjyEmTrOxcduNsbuCjnDY6px9NDHBBTMvkPcv80Ps/DY+ihqdm4zLVeO27&#10;jcfuKCmqIcXSQ71qM5nyKrBVc1JkInwjUWRxutCGbTSyIoUsZPbm9/dU5Os905s5sME9xeSvbBoV&#10;ZlKiaGG1kjllLRpMjJqK1V2iLeLXWTFH6+5S5ehuL2eXbWL/AKYnVXkC+LIFi8NWLrrRDSTXlu9z&#10;pGnSOOQ/kP8AwYy2998b7r9sblbMbv3b/FCV3hupYZNpVfXXX+wcvtDOikzVBUbhSY7ay+Qpquql&#10;lqabIZ+adjL4oY0HeD+bfUNUQYM7AyFJVS5/bKZh/G74+v2bGaWDcmU25OqU2QnranJxZI49DTBn&#10;WlMc6BpVZYAu/wC7n9vjzBe7faXDJvdjDcNCZo5WjLThjC+gXbFvBj/TUeK9TAva1RLMB19peWJ4&#10;N722Oa4FxEo0Aq6q4LfGKS6jRUkCLUFymdIKlq9sj/wlQ+Lrzbor6DuTsCbIVGyexaDaMWYgWtxF&#10;FvzK5XJnqLM7ooZa+epzm2estsSUNBVY+Kop5MvNRx1Ec1FpeKbDlP5reFrN87R3BhcHO3U1XXZf&#10;H5rNSwxR59SMpFjaTciYyigrk/gdFjZkqogjieqUSAxRumn2a8rfcb9vbP2veK+nkvNzukUxTKZj&#10;EVhmUtGrNMRGk7LI0rhiwV6qVBCRv7d7W8qpyPZTsxlWYkmRfEpHpnFAFWTT4bhtWsM3ngUJDnsn&#10;/hMD8c8L8ad37N3zuvMb4+Qebxe0HxXYEmXzy7ewM21VxWTy218Li5slSvT4jf2ao6qKsq5jLVUV&#10;NWDwsTEfIF2w/wCad3dFXGk3117snLQ4LMvFUbg2RLuLAUObpSsONpJ0p8hHunOpUVGVnWbzrE8Y&#10;QvS/beQiUCq2/u/eSL/bN6bmq6lS4dmSOVVkaJVDdkNvbJeKoVRpAFHUeGVZyVZ2Rbr7R297JvqR&#10;25SKOUL4ilmQgOoASrxuV4DCkKV0FmILMMO8f+Ex/wADsrh+xINnbi7Twec3rj6uh29kN65PG9g4&#10;Xrenq8oKlcTtbacNNtHGSYGixB+yp1qZJcpD4IJhkNaTipHf/h2eDNYOrbI9fGlSmr80sWFp8jlj&#10;kDhaePCQ7YyWWydftzAnHZTeOQqqxqWhp4Kj7enpC8066rJCfJH92zsm1c37jvM/NUz2GlPCZ7PT&#10;gkrUwtdMymrURZISGUVy1SS/Y/Z61k3rcXuriUWGlCtYyrCq0WqmRWUs5oFZRxJNQCQVHY3/AAk6&#10;6K2pmFet+RfYuaqcTSUdfjs9X7E6+batTk8lnM61dQRdfTvkK158HgqLHIanIZSrpquaod0gTS0a&#10;5Nj/AMybYcuzNuz70hbH7xlWi2/uinmo55Tj90pB9lV1tbBQUbVNJho6ilNRWeKGRYBKYoTOyMRK&#10;k/3J7K4vTebVuLhIiKmOsZZhTXH4fiyJE5OpIqSqiBA7SIvcyCD2T28qsv1ZVmfQw01IbIoQJzSn&#10;4jwByTTPQodpf8Ju9k5reOarNgdo57aXXVHuitze09l7ceaKWh2dVboqNzz7Qg/jubqY5tz4/HZD&#10;+EYnJz1sKn7OOpqJKdbRe1zhf5jHS1TW0+NyUlRTVEUMgyk+PlhfC0lZCE+6miydZBQ68RGA8sdU&#10;VCVQOiEO/Hsi3f7lXMN5Bd7ns/M8GiMqf1UaWQR1OWD3IxQhFJwgXUWbPRgfZa3YMqXg8VRUgg9o&#10;qckicUBH4jQH1x0EW+/+E02/Hgzs3X3yC2xVO+TiXb537tjdGSy425Tz19UKbLrFvKpxlZlJKRqW&#10;hp4x9vFTeNp3mkuI1fcT/Mi+NmRpwiZbclBPUSBTj8nRUWLmNKuSpaP+Jid8hFTxUkVLUiru0qSm&#10;L0Kjzfte4avfuE8+XssbXxtEtrUarYq8fiOs1RM3hfvE0RSY8u2oqxKhSArEMntBvE9wXF1CKgkC&#10;qBqYGoq01QoqufmMA46AqD/hOh8+sTnsw8HcXxiqaKrp8bNT5ykxG7MjU1dRjsVlKxqHIYLd+Oyl&#10;JTU5ya01GghaRakytLKYEiu6m27/ADB+iK3JHFRbgrqjJRZuvosRBBjpJKZsFqkoH3DTTJQVcCY9&#10;qyjkf/K3jkERDBQLXD17/dscyX0m6f7srcW11BHJLUAza4n7B4abgf02AOmSNtXiNoeLB6c3P2U3&#10;u4jjjjmSvGlYy2CwrQT001qNVeIOMdLPfP8AIJ+bFY+wY9ldkda4vD4XqenzedqMnFJXbnyfa/8A&#10;eHI1+Q2XuB8fm8RSriava1fDQ/f42SaA1VKSECOsgg5/+YR0ZIaLGzZzMSVdFuD+DTSZLCyLDj6d&#10;61v4hkpZMQlWVhjRIpSsoWRY5lOkWcKdcq/3anNG17hve4wbbbwW0yRtI0UzTPKY4v0w6S3qCJQG&#10;Okx9xVkZ46EhBGvtJzJHJIspQDzKlGNaA0IEmONa+mSKdKjaX8iv59VdVlqDs3tXprHdfYfZO4sj&#10;sTbPUcjzZSXd+QwmOSn2xmn3ZtvA060NRkJ5lFQ1bUQq1NqJRZAfar3Z8yuk6Td+zdpYmajz2Q3H&#10;W4+Oonpsxa9DVPHRzzmM0v8Ak38PitOCx8UyxyKJAyke2OUfuMe6uy8u76456WyniVngi+hikEVJ&#10;HZ1RpbpZJ1dTR2aImIfAjE4Tr7Ub/KhEkiiehKisZ4fPxR6enn+RQvU38if5i7i2B2B2D3T2Bhdj&#10;b8wO0t6HamwcXt5cxT7l3biiMttvK12ax263ti9wvDU0jJTUFJVUpqY38MoTSwh7a+QXWmbxGQze&#10;L3Rt6poaTJSQUqR10eQ/iUFPUeBqmmqaZV8bTurx+Maws0ZQve9or3n7lnuOm+WFtbBzt0ofxJBH&#10;H+noDaaKbkagzAVqyMgNSuKEH7x7W8zveJTjpoT+linlQy/Z6fZg9AV2V/Ka+ZuJ3Z151/P1Zvbd&#10;0e7dk1NTuTtLam5ds7Pw3X2eqYK14dvZTaeRq8tTbspcFXQwCXIJUUU8lHO06UhMZiZZ7f742Dl2&#10;+8xFZFXUD02brqjJrUwjH0tPhayqo5ZRWswjmWpegmeMQl7JGS2kfVu9+5rzpbJNEblVm8WJIqKD&#10;4pkVNWpROxjC+JRMMzlTqWJiFIZ3T2k5xFt2FfiAFRCfz/thQfM0H5cSV9vfyWfnvQ4iSj3pLi1j&#10;xGc6v2bszaGJp6SXK7wyfYeJwuSr1mo8Y0zYZdn1+ehoaqfJCIVFTcQXBUsh8d8vuroajKSjemNj&#10;j28+ay2QeappXo5duYjG5eWevo6uOeaHJKqUyMFjYSMzqoUnn2NL77inNe57WHuhDHFcWyxK4jao&#10;uGlhIrSWkMJ71Mj5CLqeJDVANbf2T5kVVYupWgz2cSQKGkpoP6WaDJAzQYtz/wDCbb5TxYPG5X+A&#10;Yg1O7utNg4nFTYmeuqMht/ujcm9etI8iM7hxQUVXtHbNJR5LKwVFa8dZT0dJRyVdQYrrCoQy/wAw&#10;7rbBVONp89V19PRbrwm38lsiOkwuQyFRlKnNZCSB6OryHgXG0E1LRVFFVSQyMpp4KhixJQXFO6fc&#10;AurneI5LG+IjWQKwCqpJFVkC/wCNN4jKe7UFRXAY1IDEGVx7K75A8NJu1iPKPNSAKASnPdWmBSpJ&#10;oCQZvd//AAlQ3RXY7ZEPXHaMEO54N55+g7Tz25auPF7YTa1JicVPh67Ze26Okymeqcg+QnyNE9RP&#10;Xxismp4pPBTQzvJAqMh87elxn3wOU3PTUckIyFHUvBBV5CRMzQVWMxkeMNJQQPU1NTLl6mWkjWFJ&#10;BK0DOWRFud2H3A+ZbCxtr3a9xM8zuhXWIYl8NnYSEO1ySjaG10YEIytEO9lrV/Y3mS0HipOGo1P9&#10;CHnp4mc59cYIIBJp0EUv/CW75H4HYg3LtjeeP3pvGTdW12o9syS7d2lDV7MyO4NzUedyseYy+drY&#10;8Xkqfb/8MzDpPplpNc1HFDWVBQxqqP5kdT0S4inqM1QSZCro6mLH09pEqKjIxZjJ4p4Fi+20UdLE&#10;2DqfXK6a/GUQPLZCQ8wfcQ5ynvd+l2e/lSw+sgYp2sfp3gViSXnTxZjM66UPaIgXVywaNVA9r+Y7&#10;VxRjQP5GLK0OT+oamp4HVT8+k7mv+Eyfymq91ZsbYz1Pjtr0vZ9JRSmoyOIqfter6nr+g3PWZyoq&#10;XzCV2c3k25MsmJhoY6aSlDIaiephhDaWbf3y+622Dtfbm8JMzShtzbkyGAwNFOKlJq2noaianrsu&#10;E+0DU+OWk8UgklVELzRxltTXDlh90fme/wB5veSd3gLRCKGQyqIQpdhqaMqbqPuTwS3a7DTJHrCM&#10;3hqvg9vuYL+4KXVvqit1DVrFQl6CnxjI0caNgA0UkVc+if8AhPH3v2J3zvnpLuc5HAbS2b1PsjsT&#10;I9k4KPbKYmHf2+cNjWput1pY83WU9bm8HlcBkYal6RqmkWjhSpcxGop4ZW3f/wArNl7Wwmby+HqM&#10;ZmaimpslNh0mztHj8fkavGZBsJk6StnmV5MY2OyKBn0xyf5MrTC8YJMrcrfdS3Cewgst0tle8FtG&#10;shSGmh0BmTTJ4iGRHUtHM8mksKJSOSqdCKx9qLy+RY9wVQ86UbgNJiyCGEqhgVHc2M/OvRivjV/w&#10;nZ33uqPY+O7wy9DtZXpcRiOwhjNj1Qy+2JqGkj3pt+p2vnafIw4/d+N3HhKybHZOvrfCyVSrRvCt&#10;QrpHFk+UnXOPlqN2PLhpsxhMdVYqiz01KiLTYfN0dFmKwJVyxyNT4+pyuNo4KiAyxiqMMcoslgDT&#10;evugtv0dxtg+ptbS8uY5ZlFCWW3JjWKutZAoQtMGVqLLmRXaOMoSt7Gyb9vttf7rCfHtSQoDDsD9&#10;pHbMqMWWvcysVqaVGehQy3/CevtLeOKbqZ+w937I6R3v2DtntPf+xKHN4jKQV+4uvslLsHE0khWq&#10;xca5es64zeUy+PycdNULiKiqejqYq6SKGX2naL5i7KrIdyV+88jj32ZPNuql2LXQ01TUUG44ds5e&#10;gwGZqKjIJFVU9c+cyeSkamiMbQmlpGdGmV/QYz/dKeK/2SL292v6e/kMAvqa28CIwuyxeHLcADT4&#10;aoHiVD+oWY9o1qt59lNnuN03TaOUu3e5zAZJKuQgjiDEBZZVjbNUBBUn4s9Kref8gSba8fQ7fEWe&#10;u2B2ame2PX/IHcOQz1TW1OwcPX7czG5sWu08bXZ7bsmHqNlZXadHjvu8VWJlq+rzS1BNPFTvebvv&#10;ubbuEpDvHbGRrIJtoUeHwklRioRNg8ljM/lMfW18cFKMn/BqmloMQhqo5FpJJ4BeNH9TqGLD7ttr&#10;um5pb7ht0clrey6jDI8g8NIarqoXDiUtSN3MinSGeIqCYZG9g9s5Zdv2pNxAaNGkJ7uGpjkaXB1E&#10;gV7jTyIoQRE6E/lP53eeLznUXyZ2Xt/sTrvvTsDcvbFfht77lyCdgbB3JsfZWQ2pg96zbhp9qRdl&#10;y753BnZKXE5YndUOLrqVZatIVYiKoQK947zx+4sJSDE1C4fZ+5sqm7ZKXKxPXZvF5GhqayP7Cjhy&#10;0OArYqejy9PK0CRmqingP24Y61WXdx9n+W7zb3vFui0k8MLQxeESoeN6BnYgTdkya6ymSMpGqrGh&#10;I8STX9u9qj2feXM/6kqIMqTpKMSGrq1E8DxofMGvR293fyuPj5v/AGF2/lFqKGs3L3P19sPHdc0O&#10;4dlUS4jrfdnXrYMbf3C2fr9n1PbkdWd17ZYVlTXZM4+sx7rFVUxOmWZj3R8pqTsOlm2Z/dHO5KGH&#10;JY7H5rEZSmmlqsvRUGRgydFmqTK4lsbR4x2kxvjpJaOqOmaVHaSEoD7Scnex3KfJe73txt1xDa7o&#10;pd1aOJ4xE80aoVaqMJkZgJ2aVSIytEAoqqj5T2nlflzc7oxb3429FzRkgki0hlKkaaPE3xFsggkD&#10;HHqF8XP5NPVnxK33nu4trbzxG2N/TndmZ2FufY+IO1sf1pV7u2Xk9p5nbbYbdWQ3vS9g4WobK/xJ&#10;xn6ab7R6QRxQNGxSMu2C7y330aKvbO0qDdzYfA5ypp6Lrzee8MFuGqwuCqa5MnLDh6iozNBvStTC&#10;QxvV09ExqFEVQ1JJKBoCShuvtLyZzDtUS3Njb3t5eFZTPEro8kgVYHYtLqjI8GkYJdXMaIiaI6Kg&#10;2uuRdg3nb7ylsLndJnBPxIa1AJ1FguEHnTACilB0drtb+X/8V/lNh2zvauwdg7t3lvSjgzOa7f2X&#10;tKgwOX3ZkxtaPYhztbVSUm4sNWVuR2W0WPWtmMlVHTU1O9IYhTweA0S/MHPy7eq6/M7YyhrMpiYJ&#10;Vqdo43JV9O1ZLGPDltu0UVBl6nJQ1UJE1ZBNNTmihisskrByIn2z7rvJnK0+y/RXUMrbczRlpwWk&#10;MbM36DqHqixM5W2KrcEg95rWQh7YPbLb7bcLaIyVWJSpDJrJXNEqr17Qe054dwPVbO1v5APxk663&#10;d1XV7R3ENw4bqncmWSqp+2Y4t057dOxsxXVE9J17uPI4fJ7KpNv0+0J6uVMNW0+OyP3hq3FVAVIc&#10;lFg+QfadPtutlwe1Y81U5fdGSXAYil2Xn6GKTdmVo5Y81nqhKannetq5aKhqa2egEUUBkYsJvLHZ&#10;8ibj215aW/tjHuMdun06+IzyqpWJXLKGJZdMayOQHfS0hIFQZAxkK/5fttp3KOe1iLPIorXUpoB5&#10;hi1KVJGADw869XE5H4x9KUe46XdEktXhsvj9j7a2TkspU7urPu5OtNlZ2vzm1dsyNXVnjo8Zhszl&#10;2RMh/wADHp2ameVklJAhdafLztna+V6/wWP68vTpMx3NkK3DVaYVa3H0/wDDsnQbPgomxtFiMvWU&#10;NfYFqc0TzxyjyPICTCvuz92rkn3NkvY+YEYC5hLPKJ2Z4kSj26tIJ9TFXd2QtG6aWaqmrK0Qc7cg&#10;bBv2339xNtzs06q8rh3GInVhQeKpqNNQFWh0kH5ku+Y/8oL4r/LzD9oVm/8AL7rwG6t3bOq9tneW&#10;2dyJT56TBx5jFbz27SdgZjOw7kyW+MNtveWGSrokrZG+zpC0FP4k9mP2j8y945Hf/Zuyt+7W692j&#10;j4qbGVHU2VyvZu0KPfu46h8jQUVTtvN7Uyu8cFS1dflFY1eOOMgq/t6Fk+51zKT75E7pyVzvyh95&#10;vmb2w2jkVd25P1pLt0QvLC28Mi1E7CHUxvZ1nDvrEsiPH4JrE6SuU5AfeM+9Rce1v3jrLlfkMy7p&#10;yDtsrR7hAtvJBHEX28yI7XUu33Ei0uyqsglo7GILVJJQtdOX/wCE3Hwoy2xOsdzbb3HunB7goKqt&#10;fdsmx8TuzM7S3TknrI6enrqLF153Nubase2qbHSpW+OaGkzc3lvHjzPGIP/Wtuo1xq0yU/jjkj/d&#10;tplmhsq2JckMX1tqve92Nj9fe91bf2vHu6PHcMV1EhHyRgDFAPLhRBg0GOh5a7s8hBMql+7OOAJ4&#10;49MDy/y6oAjyAzdRlkydXHPHT0bqJMUmQNVkanRakVZKaWijoqKwEvmTxqhZfUraQns5GyLT0lCs&#10;8UFmEhM8yh/R4hBJK8pcxgOfoVvfn8+xxyg9s8l3uO6SI1yoAWscb6c1LhNNNVQDWhNQOFOjhL4R&#10;vrkAY/YB+waelrsbMUiV+f3Nu6HDZDLVyKKVVwWDrKfGVMldT1k+YpcEsMOLiq08GnxPBJEVkI0j&#10;i0bH4jRUNSVIR7LrSViXYvYHxysZi9hcWF9Nj9farfuZlls4twsXeNSSGQVA01Pcg00pw1MQGDZA&#10;p0xFdR2W0xbjNbFJDWqa8fEwwwBGQPQ0OKefWPdO52ydVBV0flWGoeKKoocfT02KxwBcKtRjaDH0&#10;0dLHECiSSSsmtpFLkXPClpMU9RUyUix1kdPTpSySGjeOokih+5QvURUr1tF6IpDqkMkyJoVjawPt&#10;jlKGDmK7he5uS4YSM2mCrNp0oysz6EACPXFGCDLBe04rfey944fZn2+tOcNusF3K7uLkQrb+O1r4&#10;bMDSQSeBN4mlgAFCGpI4FgQaP4D/ABgp/l38kMD0lWdj4frqfN4LfeUi3VltiS7xo6mqwm2a6vXb&#10;1TRNkKWOOXNY6B4aOppRLUwTyRlNcmgewdwfWeOWj3C+1c6uMo911NbkazM4umx1Zla7MiFcdLl6&#10;vLyE01fJRmkjSnVYzTRpEoRQgUe535m93OUeWb6y3Pc+SY955sjdvGvZbqSKOVWd0DRWqRSWwcxE&#10;pqZDpOiscgqAIPYbnC73zlLZdtt9u0w2CPU6tJcTMZlQxSIskZVZQtdTlyCzFSQvR/fmR8xd0Y3v&#10;Hq7bXyE+NFN2P2v0hHhdqYvrrfG6d14brHDdetk0zdJtPa3V1BLVNgKneGHkZ8rX11ZNnphMiVLz&#10;+Fh7mbF6mrdjZOvzk+9tx78y1ZH9jjKvcuE69oZNp4KWohq6nbmBn2rtHbmQfB1FTDHII62orpjL&#10;GHaVn9Rhfnb3ab3Llcb5bxR2olkkCqKtI7IqIzyRwQ6niSNI9bL3IqJTQihclty5tHMk5a8jpIWL&#10;SUPxmgC1ogClAooFoTkHGOiM/Lb5+bh+V+HrOvcp0v1p0TtL/SHW9pZnDdcb7+QuVXem+DiJtuYP&#10;eO/sfv3t/eew8tvLbu2p3xqZqkwONrFoJDRwtHQiOkiFWqyT07jVECCUMAeQRkt6WEQ/aY8/4n6f&#10;T+vsBbbsS3kZAuCCCdZVdQC57j3gUHDAJOK5NOg/LdNb2qRLKNQJo1KVqa0oa8BQD1pXh0QWg29D&#10;UpNDRap/BTySV00MVTUxUSaTFVZB3hqYYmUOQAxT0sdNtR0gMO2NnP2ntWv27k81mtpvUhpKbPYW&#10;nwNXlMfN9vJBC2Iiy1JkKBpZdQLNNAyuh8Z9DPqHHJV5LyhcuOVZY5JWATFVpRy5kkeWKYJ4ZFNK&#10;AGniGjE6VD11vLx7nb3c0ZSOMNVTQliVFApFKnOokgrUAY4tYL8AvlHk/gn3zQ94bH23sbvGtrMF&#10;Ls/I7R3Jmewtq4RcPUZnA1+QzW7ajCUlFp/hcWIaOkgLVlLSV6LWtTVElNBZF74ocXtfEzU8Vfls&#10;ZPueaOgpKbG0LZTclYxp6ehqoaWioqDIZTNzUlAA9XJDC01PSqXLoqBhlTyN70bfv++bO/PtvY3c&#10;lkzTmZTIqzTAmWGcRQ6FhWIRjRqEgrEJDQV0Djlbn+6vLqWbe7AyqWWgf9LQQWrQxxqpbhT0IxxP&#10;R6viL3P2L8ie4dt7y7I696w7O2p8Z4MnvvdO+d1bxqOu+jNt5Nd0ZTd+xs1nty5DdWyetuosdn91&#10;E022qLLVK4vLZ2yx0crzVSomvif1ns3a23t45rCdjYvf2d3J2xv7Pb/y21a/czbMp9/xZWXEZfDb&#10;ewW6N4b4n2rHt+mxtPRVlFT1wpHrKZ5oqemWVYUxu9xefedrh9923mC28aTcxFLJJMkSzCnYpEcL&#10;Otu2ldPh1DCj6gS7Doy3HeN0vNqutpvL3xfEkVhIUAZNLK1AKkAdtCBQdzsAHcnoLf5z/wAv/kH2&#10;32T11sLtL4w13QmxsJ8d+q4Oj8X2viMNk+/s50bX41ajaG4uxd7YGDHU2VyWRzi5iSjpo8fjzhHr&#10;66hqI3rBXTSvmPfs6Pslaqt3jgf9GcdVlK3Xk8d97vuI1MNPT0mHpRh5MfgcLtqCognlWoqlrslK&#10;XWNtEa+RpbveXtkvOT7zZOWeSq8yLZQS3Fujy+FcXGr9PwmnWOQvDE73BVTLHIoMZYyozBSm5w22&#10;3Xey3mwk3Mkag3HjkAsBqV/CVcEaipAbSSdVKgdO25tvfCLK/C+m25sz4ydpL8w8z1ntyiyEOzc/&#10;u3E/GnNb1wuTrsl/f7HVXZcOb7Y3/wB1QbQzNJDkdt4j7LYsUVZNVQyPNCqezICnG56Onnxuawtd&#10;t2cQU9dT02Kr6vcIr/v44WeHIvuLCbfhw9LTgGYmOer1KRHG5Kr7ivlPlvbeRhDvt86ycwCPxAjB&#10;42tHMkkYKym48CZWrVl8ORxoKqKv28oveL37+8Byz7rpt2xbNNByNZzTRi3V9vn+pjEbMJSxs572&#10;J66XC6glCFZgNTHH8a+gvhFtD4+b6xfyGqN8bF+dsdN/e/rrcm9V7A2L1v1riDFia3C7bl2xg9s5&#10;qr3fvTeNU9WsE9ZGuKko6mnZqmhMLSzJWfZlHTt99UmeXHrTmlGKo8bSATGaWAxTVSQtWzT1dAxe&#10;xWXwkSOWDqFIck945F3r9wbNE89Lhy9zLdSCqMp1JEjxgW6uBpKLrBJ4k6GGUH9dfca69pbfmWWZ&#10;rHdri2VqJHbTtEzSFMqyorjuDGoSgoAA3aSp0nb8KdsyddbYyuGzn23Y2TzlB3Vvzs/sTbq5LFYH&#10;E5tc3iNp5CWrwkOw9s9h0KwI9PLQ1Obepp6OKnqoCWDLGeOlmpy9PA4gYCOWjWoqJS+iVQpdkkWT&#10;za0U+QgkKNNwvIDez86W22c1Cy3DZ4LbbyCQwc6VqpetGU6kOAQVTW4EuSdBi7cfZbnKTaYub9u5&#10;1kvOdbmhNw9rbo1MoaQCQwlgjPGAw/TRiAagEhptXvzbdDmoNu7l2FjqDrWhqMjU4vAw5CaNcfNL&#10;TmfxR7uyuJq83Lg5KidaqbHU8ngqMgi1TQlyysGWSyGNxlO9dDico1bPUU8Uvgp56qSaqqauGmgk&#10;p4qaJ3nPnmUSykBIUBeUqqkiQYZ+Yd6uJrXdeZrQbDEpZUiiFViZCvhy6Y6oAlDnAB1BlUErlRtH&#10;KWycs7VaWhZ5riMUMja1q2XZgoYgamLsFBNK6RXp9wuL7T7z3VjNoZXs7rTFbRosFnMljJs1uXAb&#10;dwm1tnbe25X5jI4zMZDMvTzYWkptv4uQ46hlHnr6qRYqCOeomVG55asoausSZGCwwPJTZRYj5vs6&#10;7Qpenqi00aRyAEDxqPIwYFbgcpeUI9z2jZt226BYZr+bw3tpSyqTHGQwaMKrvVtSsDIwRCULqDRu&#10;h5DzXs7WRstxbu8jpkqKVoKLHmlKipoc4NDVs2R1xvfB7Uy1DBgft9z7uocBu/rSpzK1GLrc/smD&#10;IOKHPbIVcPPX5ikr5oZZWydRNS4rHjHuaplqGjCs2ewu1Nw46Clixiv9nVU9VT02Qjm+0NZjKyKr&#10;ox4J9f8AlOJroY6iNrK9LVRKQfJGukd8g86e4XJO/wCjmLcIbnZrhVdgotzpJQGKVHCkKAQtAA4c&#10;UcKDUkGDmVL7wI7W6eK6iJqxStak4ppxgcQR5g18x96a7m+TXx57AyW8N0bop/4JvWhqqTdWR29k&#10;dp5/cNBh92YqLFjcVJn6ZquGnot7YeWWiZUlmpM9hqyYtC9NWLJMs6XbtbSYmSpoKSOtmESSSz1c&#10;sVGpqHYf55ad9JjiprRhgmuygkC3MNbz7l7RvfOcicwb29nDNK4WOOJ5200OhVkdWfU0g1HUzoak&#10;6nqR0k515iknuLaYXCiFBmNgfPJNaAigBAHElvhUgHos/wDfOPt7d1VlN30u48DtxsmaFJNn09du&#10;+pw2BpkkqIsbg6fd2UrslW1GU3TNJlKpZMilItRNO2u04EefJ5erFDVVmpnoZYEmeGm11FTTPB4C&#10;IqWKmV6irEgSQiygsdNvqPaDauV7CLe7DavDpeWxlV2dWpKrhyjyDuEZVGX9NfFfBopZetRc1w3M&#10;6tHfiG1UrqXTqB1VxqKggDThuFCCSOkJtPqmhr89j9pSYv7Te+az6YLAZrdVZiNpbZlx9TNmky+W&#10;3Tkc7XU+H23UU1RNjEdpKjx0kYqi/IABZNw5JMrN19uXd2Rz2vM9lZzCbW2zHt+Kmo8lVTR7gk21&#10;SbiilpchW4bHU+Dwc1RNVyinlgnC6pFZlifM7YuZLT2ws+YPbnlLY7fbd2l2yy8bclku7mVpAgln&#10;liha2lVmbxaxRsIkk7mWJRWNJTsPcbl+wtb61tdK3CquqSrnjU1AMZHmBhiARkknrYR6doKzoGn+&#10;Uvxi+LnXfT22s5gPg9072T8iPlBB2tu7fuew+P2rgNiZHv8A3J1LTY6OgwO/NzZDe/aFLS4TBUtd&#10;DhMutP41iqdcqQrvb+P33lNt7ercth9gYPctZtnBVG4MXis/ls3iMRuGpp4/7wU2M3HWYSgqc5iB&#10;pCU5ejpqqaMAyJHe6RdtnuXZ7Jd3q8z7jvu6XsctD4WiG1lZQzIfp9KuEtpW8e3lrChdQ/BowDuz&#10;582u4R533d2kVVZgF7fsFVjypJp2A1BOkHHRIN29t/GbrXtjsOg3N2T84997MxPdPYmP2e9Xg+u9&#10;uUu6dg7XkmrOtHyvXMW6drVOC3PtLfGWr6+LLxJRYpKkR1cGPjlaTHpmHX2P69GQx+zsHtTbCbmq&#10;8huHOz0NP48tuXdn8KxGLp85X1klWaqulpaDG01LU1FWKiZ6eGGMvpjQeyH275p5b5k3J9+3i/ur&#10;t4ZgvgSwKsHgSyLHM88sITVMYQxUxRs2pF+FewhzfPcnbnkBu9x7uHwVqOFSEi06iABU+lBSgATG&#10;3/kPl/l5vFO1vlZk+9e8N19e5vr/AGHt+mr8fs2g6u2R0LX7jzbbp2nmcZtbaGFgi3fmsLVVk23Y&#10;cIcX/llLLIsUoKxxCXt2hqMvHhszWzQ0888CvUY2mjMsk9YKBYKgtVmY01NDGyMypAGBsD5CCQYq&#10;5t3luTYebOUYUaa1DRqblzoCR+P4qgQjxC2smIEyOShquAx6V3PM8e17XNtULUFKayQBQuZPgZOP&#10;l3MfOgFeidd2Zvbewcx2p0z19tnP7jo13Hmds7S3huPJNR0ON66xPYmT3Ltmmotr0GFxWbz+5KmB&#10;qb7jI5+VZ4Ip5aX+HwFElGDbVRl49ybleqwj0OOp8tDj8DkJctRZCbc2JfCYyrlz1qZJKvERpm6u&#10;rovtJx9wTRmY+h4/bnM15Bu3JPL+0z3Gm9slld1SJokRn0OYxGSqM6rhplIUqo0nS3Qa/fvh2kFv&#10;PcNMzE0NFX8VAToSnd5eYBpTz6SfcDbHyXV3TdFg9443cO5W2Nnd0dg7Sxuxtw7RwfUm9q7f+bx0&#10;fXkKZudaHfOWk2DtrFZyozlEUxxXMrRKXmpJJGdI6TFTSuYlpQxJFQsGlwrv6QkkwKCw5soI/c/U&#10;CBYlkm777DbxCa4ncAfpNJqFQpIYohrnVhnIY+GCEZWaof3T956RJcqVVR/RNOOfU07qehpxoOkN&#10;W1naVBTUlFmKnd1FFjaelrMDTZuXLUc0FDUQuIa/C42qJljjmp41H3UUb/5IAEkUMLJze+C/vLio&#10;MLLFRS4tqrG1ccNYgqfO2DrqOvp5FgM6SuaWrjWRNZeNGVQQVIX2Jfbt9rh3e83DcS0t8KmVVjOl&#10;PEJarMNKVJRcjuJJJV+6oah59s9kkMs4BiSvEkGmRwCOxFeFMYyRihrPiD2Qfjz2bN2/Fjt7t2JQ&#10;YDfuAqM1tmto8QmMqu19mbl2/WiqztRiq6kxElThquaCSSkNHkZoa2oaGRJYvOcO69gDdGb2puDH&#10;FostgqDL0GNyytGRPR18ISekehqXWCCATxK0pjCTSlFuw0j2Y+23uPyt7ex863PN21tNdvcWrPbM&#10;ZCsI1sf7WMSFzKkiPHQAIY0qzAkdbsuaZREsKwgBwdJ1DV2GpqAp0ngD+0VHSn+K/wAxq3489Qd9&#10;dEb12VT9h9W9y70653pmtiTwvg4KTObW3BQzS53Gb4o6VtyZeulxOOCY2GtqJsZQSQNL9u7VMwZQ&#10;Goj23QVMWQyKxUstVjaKrmhR5npK6apigghKCGdI0llmVGlICrIwJIVSAF7x5vcDf9m3XZ+Xa3Lr&#10;M0ENSRcpJVRRgYnYRvq0xjuKBUwx/Uci5gtImVpLgEOaUAOCASRUL5AcTjGCQK9ARjtiZvt/emZw&#10;2yut63Ib3/g+7N57fweWNDiIMl17hMLlNyZvKUNIuWoMpmszBiqSSWjx9FUySNjqaSGOKqqJIQU3&#10;sns/BbxwVZm9t0uUelpMnkMRPQV61dBkP4hiZzTVsaUuWpqY6HULLTTi9PURurxO6kN7Wc9e2m88&#10;sb8dk3K8il3BFFWjg8NAWFQpclA1C1WAJ7CHcqpqJAu9nfb2AknotK/CTX18/Ifb/MVEv5J/BLfv&#10;xP7lwHR3yW3J19tPJ7o2ntzeu3eysDR5LdG0Rtvcf8SSmytbVbTimzUlHRZbGVNBkaM0ZyELx+R4&#10;UiKF1u2BE8kOTjrJsXVsIv8AJ40glneBXieekesn+4VomY3IKkj8HgH2B/6zQxi42lttW7hh1VnB&#10;ZAtS2hvCVQaEL5FfU0LZI23XbLaR4550FB56gBU04/b5cfl0XbFdmZrbG1c3svK7fw3Ym2MhW5Fs&#10;fisnSblo9ujOy4qXE47feIwmBqtrtBmMTipQaWd1WOQ1IM0b+uP25ZIf5JJAI4G8ilm81etKlgyM&#10;imSLW6q0ka3It9fZLte4W0V9FcNuRVk+HTFrNaMK5IXgxGa0NDU0HTayPG6NHcjVXzAPHpJdcbVz&#10;0+46DPVG395fZ4qqjpF/gOwJ9zV8tQyzmsqIsLmpKOjqaqjx8k7xIx0rJEhJFrhhpcnjKZ5ESOF6&#10;uF443akeqeBZA2uyT6WonTU55ViV/tafZ9d3Mm5zCB92kaEj/REB4ilDUBqgCpH861Bcut2aVfDl&#10;b9QZpxPD5D/L0KG4/jT3XWUNFuybbOcpNoZ+myOSxibxzGzqHd9ViKYSU0dRlNq1WYpd542olhp1&#10;8Uc1Eoqrf5MZgeJTZGtbySVFZjp44AstRAr0ZaNHChI9Be8l5B6SASDz7qo5XM8VlYrNHezVETVe&#10;rlQS74ACUXiCaMBQGtelX7vvvCGqGt1w11Hr/BWg7e3iQOJqemWu+Pm6qfGQ5LE9c9oUuNMyYuXL&#10;ZPCZOioxkKuaWKnlirwPComVQJ4wXsiqpcXBCWxdNQVlfkKqtxseIElQspcTfe1iQlRJIk81MWhi&#10;8zABYF8qxhF9VzYDa95h3badosPpNyF1GYjGlYwqvpIUsFdC4MbErrLKzjURSulXfpL4xiOVtTE/&#10;F2AceAAoMDAJ+3j0YLtXCdl47bPXnW+y9/ZrtA4Pb1LisjhlxkW0OvqXNioqqbCybHwu7fsM3nnp&#10;Kd6iWo3PLTUU+QarmjiRYoh5FTXz4aOjpp6bPCkhn8pkhNG3rvdpCZyi6CyMC3+3Fh7AO0bpeJum&#10;52W48tRz3MOjS5n0gFl1jsVqGnlnzzU56VWfLjQSiRbfzqRq8/yboKaD4+9+ZGnoq2freo3vkZqG&#10;ahp6GHIPPUbepsJlIcFRxU9OuSE+SihrYvBTxIzRazp0va5Za6LHrNT01Hl8Yju4SKtFpvI4RFP7&#10;XlWAjXYOA/1N7i5HsQ7HzjFPt+6blf2kstktdUPiaUAqadwTxCV1EqAuMA4AoILuweWExiJlXzNQ&#10;QKU+eaZpX16XuF+OfbeEqoqbcfRvb+dWuoo63LbUkFPtJYKRJq0Rzz1EMu5Mp4zTxSSUTVFPSMSr&#10;gxyCM652Zyi4CioBU5GmAq5WWlqI3o6OOeCmsJxPQxTz1NHAlQ2j98RpKbhCfZPyjLtXP+98x7fs&#10;EQk3fb41e5tnaRpIXmq0R+omjiikaSJGcNCzlCNLkOVXpLByvuu6B5o4jGo49yNnyGGBPn5dKDbf&#10;wK72q5sPvzK9NZ+n6r7Cw24a3bGXrcpid+5ic4yopsdXVuLOFrYKit3FDJN5aYQUzTrFeZY50U3L&#10;n272Suwdp7i3NjqjH5WrocDkpsFi2aKllymejjWGjpzUPWA09CldVRpM8kSrHYkyAfTOT2B9vJvc&#10;xLmxitwm420sYmi1NKF73kTU1Yoi030zxgJIWUFiWqApN9u5Q3jdpzaNYlHXiQ6GmafxqK/Kv59W&#10;ufAX+Wxk/kx2ptrrTdWyN/bdxSdi7OqOwd11FfkRhabq2KU7syBqMZV7Tpcd/fHdVFtiqp6Cemz1&#10;RJ4cjFP9oU9Lldh+YFPkMbSnZ2C3JvTORVOMqskuEw9LXVbYySXBTZ6aPB0c8VVUUez6auWDMKLV&#10;1MtSlRSR1YUQSZGe8Ps9ufK62GyJZKbi8DrBElS6+E8rPNGzTMqq5ljArihFFkyqSJzZy9acrXC2&#10;95OdD8DQihr8nfOR9lPhOOrv+x/5GvWNNmsvF2FvHaHW/UGVxlRtbaGIrN111FW7d3TUVO/MTg8v&#10;Sb43duTI0+I3VuvcW4qLO7ephSz4uuixVRhsjBDNVwz05pNq9n7X39iZhQU+b27lhVS04wu6cRV7&#10;cr4MrCsWSx5dqpPtaqDIp456WSCWYVMT3juNQXFjmvlXd+U7Xcd53uSM2NgYlnM1TIhlZYgsaxtM&#10;rEmRHdVI1Lhi7xsOitttuDFHc2cyzJShqKH0IGo4+fkcCpI6o27H/lrfKj41dq4PNZeXY/yC6xx1&#10;HSYzPb7663LR9gQ1nX2TlrerezqLb+EnqTmcZNtbFT5CDOw1lJjYKKenRZaiaSKKSYSv45iGkoq2&#10;dayDSYauF/t6wQs81P8AcJNUqkDlJ4I5NSsGaNCp4BAPuM905b5lsrO68aGu1IgWTV4Z8INpVEFG&#10;7kf4WAQtmsj14AnduRebbtGSCzEYaoprhNOIFKyV4nj+2vRH6T4n/IHGYbsXZez6TZe4cjVRZTZt&#10;bj4N5bRgzkOHwW6BiKzA7SyuQ3XR07bZ3BXYZ46yCoo8dlcjBNDeSoEjKZrbywgV3qqyKgQlvFK4&#10;eVJvGNXlVv1qtuRq0k6wLX49hvcOWr/aC0Vzb6poB+sniRr4YcalFVLI4dSD2aivBs9BuP225whd&#10;y9lr9e+FSP8Aqqf8PSLh/l2/I6or6Ck2htDI7vd46X73H0NZiMbkcb/Eg0U2KyMctdLjvLDVGSGb&#10;7aSpVPt5JC3gAl98Y81S1eSx8VOtXUmeJpopKCjqZZ0FIBJpYUpSQJoGr1DRZSTf6ewpc808rW+w&#10;77fNeBvpWSopNpfxpNJBJQ8GJJBAqDpFKA9JZfbzdr1dZfRw/gPD5iUU4Y9Oht2t/L++R+2to5jF&#10;Z3F7R2hWV+QrsO2G3pv3YJ29W0mboKiJ62li3DkMnimytn8GqFqfIq9bDDAYGBkaUu66Wamo5Fir&#10;45qx5QrfYRMIzBJ4npy8kpRjJruQpjvY2+l/Yak5t5cXdN529busFkkZr+sA5kTxBUeHUFSKAMXP&#10;Eg9FFz7ZbzFPJILlWJ41RBilMVkNPnT7OHWV/wCU135hEpKiopOscxhKla2mrKH/AEqV2ORozW66&#10;PcdJDRY5K4LT6wI0qY6sQ64zIJNdhJy+8sTinmoq5oa8Ru5bTVUVMIqJmSGnkrIayWBoZJvNyjBl&#10;F/1H2E9p5xsN7tbm/S3Fq9D21aUMePEIlAaflXpu29uJmIjfdWEamopGMYpglyelhhv5QvfEmc2v&#10;mNg7nG1KubEbdlfKVu29yzVS72pwcrm6bZ9ds2u3FT5igwDY4SQZGGqpJZpF9MEfuHFlkxmOx0GC&#10;oZKbFI6vUJIKrJzRQxMDS0VBUQ1Escqus7L6pdFNEBpGldBKbT3B2qW/+nmiOpAyg6noRSp7DEaE&#10;aRTNPMg0Wgos+Q7cajLulWJrXw6GtDxpIPX/AC1qSeh23l/K5392ZuLsHsDv3tym3x2Vnsd48FNt&#10;7E7J6k21UbjzaR0+4d774wFciyQTwS0VPWSLj8XT1e5suZJKuZJ6lq8O1XuqcVJNNh55ooyzGqqm&#10;WlijiWPVMWaZlCKtwoJPqvcf09pV52iWxUNa6HeuFkrkMc4jyeB8vQ+dXbPkNtvt5IpLzxWrglaf&#10;ZgyNjzpX9nQZ7c/k14KX7xc18i8dTVBp6NI8LtfZ4ydfVV9YTDQ2hp9y1jzyVNSkrusaXhSModVy&#10;y813RVT0ZY0lXSeDx+eoWalCJCp9cjT1E5jiOpD69LA8cc+yuXm2zgvIhGolV6mpBWhocUMef9WK&#10;9IrTkI2dw0yXlUYmo0kep4mQ+ZzQCvSvT+Urt6LPV1Xk967W3DLLDVPt/bmV2vmaxJ81XeKOkU43&#10;alXh8tk6GOkljtj1qoGhJa9QQpDQ8R2LQVRWkoK/BrVxiZY6WTL0mVyARpTC8jrBkEZFhkb1M0YU&#10;fS/st37ct4tJlS2sTcRMAWfUicPkVNOHQktOXbEKGa5LD/SsPX+l0Lc38pDrvNQZnc3blf21jqSW&#10;twlbkYtt9N71672NU1FDQNXKlC8+2ql67+KUzAwRrkJ5mJt9ePfOt31NTs5r8lgseFiJFTUVUEBR&#10;RG8js7DICn0Iql2On9APPB92t4uY50E1paV9V1w8a0pVqedembjZbAtQylFrg6XavD5/6q9exP8A&#10;Lq+KaxQ4/E7P7y3bRx15EWJxvX/aG5qSZ3nx0axU0EGxq3cjTVKrDTwwGr8SzOj+L1kKH9R3Ntqq&#10;rqWmpN9Y+qqby+aDA1lFlfJ9hHAmQpooqaWqqPDT1MyxyyFUEckqqHU39jmPlrmC30R3VkgjGrIk&#10;hatCc0RyfTNadEO4zWEZ8OLNa5o68CRwI+X7OhS29/LLwj7O3dmqT4o1qR1kMFTtk90bR7C6xyFF&#10;Nls7VwYfdWZl3Xgdt4inzEmNpWqoaONZ556ajdqiCQyxhn3H9i4fW0smRWlVP8993WU0T3BnTVNC&#10;jzyRFWIDKfWPyPZZvXKs5iCs4+zGMr56/Onnw6ILiLatAkkl7vQJIfP1GOo6/EbfOMENFjetqHNy&#10;TLKmMqNrbZ3Tk6GKL7PG1iUmFyWS29g8dVJII2emqIyaedgbyJe/uDV9r7Qw0MWRyG78JiaXILXU&#10;WOq8znaClp5pqb9vItSvVyQk/YiQKx4CmwOkkD21dcm3cVsk9tOJWatAdKcK+bSetBw8/l0S7i1j&#10;aXHhfVM/bWoifA+YAP8AqHTlhvi52b2JuSp68yfxu3lW1OyMls3fO/cdsXr3c2byNLiq2eLJbMg3&#10;LHgcDU09Y2456Gqqno45qmZhG2lJY0aQBHVfI3pSnkk1d09VLNCA00U/YO1v8nWbUImeQZYlFPkU&#10;hnHP9PZPb8pb3dSGN7VY0px8SI+WMawc06J91lsLGASJcNLXyETg/tof8HVjFL8auyoqDxf7L53r&#10;LAngZXo+nOycdVSxU/2v3BqcfX7QiEkkhhk0wpYMCLObj2wby+U/S/XnW26O3cz2lsGj2lSr/drE&#10;bzp9zw5fb8m78wogo8RFNhTk62szMKLI8MMMEjCxYkLc+z+x5F3y3hSUuPAJpqBiIrmgoJCa8T/x&#10;eFuyOJTGbmPwoDnJ8jX7OJ/OuKdI/M/F/eHdvb3Q/wAdanq/sTHxVe8MZ2/2p1/ubZc2ztwt0n1t&#10;mYpqrJwZLeGOwWy5tq7q33Lhcflqc5b7+emnaGClLrKqFGl/mUfEnb+Ip8rF2v15maevWM1E2Irs&#10;rlMlaSeno4RVQGi88cwkOthLGCyMW/RdfYmh9tNznQO276QPLw1PGo/36PT+fUx2F7tVtD4rXylc&#10;cK/MeVfXq0Su+Dfbu8clVGspdz7cp8VIEwtNkN07MpMGnljqaqoOOpNs1OTq6WkmFalMgSRGheG+&#10;kuFqWiU/82f4YFWfJdnUdAs8/wBvHDjaDde4cqXWRpqaoek2/tiaSKJ5GcCQHT6frqOkNH2v3nUU&#10;ElWHlSOv/V7/AC9MPf7QlQN0UtjAQnj54rj/ACinSG3H/Lb7xxVNQnblbtrd1bRqhNLVmgweDaKr&#10;oVx2Tov9y+Wz9XPFJTUkRVJIdLM9tYsW9qmb+aJ8LazH1CQdwVioZNMdLTbG31NlqiSGsijqadaS&#10;fbDSySAzKfwTErPayke0sntvvaFtK19P7MV9f9FxT869UXcdpJJO4Cg8tD/4KA9IXBfy9/lHjdwY&#10;TM1nXGwshXouRp6yoqew6GDCYwLjXpsVXUsOOpKWvcMY7yRLTExzOiAtHrmRwf8AmO/C6XHUX2na&#10;s8oqiaZMUOvd8PJGJC00RngfbkReNoUMpYLZUBJ/F35OQ+al3G5svpf8UQKVl1Q1clQSPD8Sq6Sa&#10;CpNaVxXql/vuzQS6LJxOn8X6ieXoUJ9f2dZcX8CflyKtsrktibUfcElfHXV2WXt8UrtLBRtTrNia&#10;uCjr6pXkhUJ4ZYYUDG/k0+r2y5/+ZX8V8MdFFJvTJUqSxT1qUWx6zH1FLUzapmFZTZqShWiqfDAX&#10;KStHHEkkZYAyIp1Y+3nNF1t01zOgivEpSP8ARYNUkf2gkFKYPw+fy6a/fO0NCssZLSHy/UFOP4iA&#10;Ol5jP5bfyXqpaity+6+u1yMWMkw1DU5Lfu961hjo6aojoqNjj9nRv9tH9wolnZzXSNGR5dOli3H+&#10;YH8f3okytFD2D9rLU0FPjmrNlT4xY/uWM9HIJy0cNHRVsamV5piNC/qZRyRbs/tJzrvGzPu8FvgG&#10;mmsFPiK5dplpwP4eOPMHpqLcdtmj8RJ8Hh2vn50pj8+hApf5fvestRT0OVyvVQx9VHWnOV1Pu7fO&#10;VkyEldjkp3qarFZjaTNWTYuUmCnRaqCmMVpWTUfEqeyf8xDoOgjWtfbXas1Oaqpgjp4Nsbcgphka&#10;FfJW07ZHL52kpndYP3Vg8oZ4+dAb0+3E9qOZGtDO8zC4APZphIrU0Gvx6ZFDwxXhjpifdoIhqRC3&#10;5sP8IH/FdT0+CvyRhcUUWb6WnRjNR1WeqN8dow5Q4c2+1khwVDsyHHRZQlSDManyrbiVvxHx/wDM&#10;b6KFBWVI2l21RyytMrRHDbeyE1U0XkYQ0pxGYr6VoVZAdBkCknTqv7EezexXOG6WUN7PbNCr1oFM&#10;EmAWFQfqUrkcKDj1ccw8vSdw3Vx/zakP+DrhnPgF8hsjksZJ/fHpbI4/DfbHGRVLb+xdQjhUStqK&#10;gRUeWR8nNCWiWr1E6QG8XOkcaz+Y50BQ4jdGQp8B3FV02LZ45nxeycbNTZRUpJZ6i0sORcxYiEBJ&#10;C1UaeF7FEDSDR7WbP7Pc3SbFvN/NtzR3FqIyEDQMHDMdRaQT9mlRqACvq4duKq4ObeWIopK3zEL/&#10;AMLlzx4UU9MeX/l7fIvJ7p2dWT57oyuxOFmaSXJZfO9l12e2/NBU0gpcttigbBLjjuB8PLWUzVbS&#10;wzqZgfIy6ge8L/M+6GrnaI4Ts6vkeKmqZXw+HhlxZAxlHU+f7iDMVsdDTxRTaneRgtwRflNccp7X&#10;bhJE8n1xBArQIh+3/RsU6VLzNy+9dG4E0/4XIf8AAOlDuT+Xf25UVcA2zuLqGCnpzW09LXbigzGS&#10;ykFDXV9RWSpU/Z7QooMi/jlWOMFohHpuC17CS380HpyKenp8T1d2zV1NTUSvHDkabHY+qheWklnq&#10;aiamiqaq1XAqAhCuvwMW1afV7IV9ur8y+GbvFaE6Vx+Xi/5emX5q2JSKXjkf803/AM3UGD+Wp3Dm&#10;o0bdPcPXOKmahoaOrp9ubIzOTpp6TG14elwy1OUyuNr4sXPSEtLpYA1SRv4iq2M6D+aV1tlo4qdu&#10;mOzxXTVVPFGsFdtKopDAZKiaGox0z5KOKsgijpZZZjPGn7aXXX7L5vaO+i3FbWHefFtFprk8JVKE&#10;qSBo8apqcYYU4np08wbUF7ZGpj8LevUuh/lkdg4aqqXxnce1DSRQN9v9xtPOw1eYq6+A0mSbLVUO&#10;4nrMZGIQBAaOYm5+i25Stb/NS2VFSVBi+P3atSyrkIZ5xndvUmuTFh55WqXlx8SRR1GvwLOkqqkg&#10;9YUc+17e1t4LxYH5gopFa/TjhT0E3qKcfn0WTc0bUtXIcv8A6Uj/ACdPFJ/LJ3dBkaerTvLacWNp&#10;Z556TE/6Js5VjG+bH0tNGlBU1XbRgejhrab7nwVNNUBtWnWpGsh/kf5xWzMPQQy1nx17EMVWZkmW&#10;g3ntzJkmfyQ/bJWwYsRmQU2moLCTyJHJwDzZUvtHbOA7b1j/AJok/Z/ow/zZ4debmvZ4dLkvUj+F&#10;/l/R/P7KevUmT+WXvSatXITfIzCtVUseN/hjRdJSU9PS1eNrzWxVUtHH2uaSpjkjYxPT6FgcJGSv&#10;osUDmP502zcVTzQt0Z2rj5DE60dLW5HaVYswQTPEZII2pMon2aMjypoJs2m4tf2Zf62cET/qbqSf&#10;+aR/629MHn3Z4wVe3csPt/zdLKi/lvY56+KuzvY2Pr6n7qCqmrMRsnIYSr1O9P8AxTwrNvvM0Iky&#10;NPEyI5g/YZtYVzx7BbI/zj91SP8AaU3TWLrMdUU6SwJmNx7joczV0s8flknbG47H1lNJGtUNBMdQ&#10;QrEKur2KIeQ7GJVAuQfnob1/5qen+rPTX+ubtYaot8UHEyA/s8I/4ehZT4FdY0+T/i2O3ZvbE1iz&#10;xVFOcfSdfmOjlp4ftoWpBkdj5GRWEHDeR31t6vr7D3cX83XsqeOSnxXSezoDJTxibTvTdtQ8U0gL&#10;Gnq6d8ZTS091/c1RnVo/s6vT7UvyjYKDpIUn11/9Bnrbe7e3w1ptqgn+m/8A1p/ydLrA/EjZOGqY&#10;6qp3bvTOSwSmam/idNsCNKdjwoRcbsWgaZUUWHlMnH19ir0x/Mt7cqen+09x5vqLbDbi2J2BsjIV&#10;eIo89kcJh6DY+/4K7as+SnnrFr6qlqsduWnxTlphGksU80jCEoFY4ueRNs3ayuLsblpmRlqoicgB&#10;gwJLeKD8WkAU8/KmYt5259sd3Ek5tgrrxAZ/U0ILRAYGomtOA+3oON+/DzaO4O3tlZ+fcdfQYGv6&#10;1zWxc1HNNiJ9x5/c23d2YXenXxpXrcFU0ktJQ7dq93R1iBY28T0+gaUc+1Bk/wCZ331Tmejh6/6k&#10;opKKXIUzzHdmY3BUtVU80lLJIlIjUDsi1MLKvPrUarj6ewieXILKWWCKjUr/ABDhX1kP+HqK15zN&#10;sWii2oN/zdUeZ9Yh1kqf5eXRldWy1tdk9+T+UUyGkhyO2MdRrFTBQsSx4zaNHMI5NPqHk/1re1Fh&#10;v5k/yEn2LmMvLtzqGtzGydzbZyuZiNPmjjj11vCQbWr6mChos9PXR1u392PSy1DglFp6wen0XcTW&#10;/KabhsTRrbLEkZ1HLP21r/vz+LTwoRXj6mNhz3a30TTNYiNyQp/ULVoTQ/2VdXkcEafn0FeV/lbf&#10;Ggb7zG5afL9o4Gu7A2zhdr1M+I3Tj0qBmdn1OVy+JzUVVXbdyMtVmpcHV1FM5qvNTNSUSKY2chiF&#10;/ZPzn+QXa9INuNhMbgcJPURVGafrbHbnyGUkwFBPS1OTLHJZijp44aiCkUxSzBYYfMNdiSRlZ91y&#10;OHZ7l7B7YvbtKGYqZQQobUaqr91NJIqaA5NRjqdfbX3ItbB/Cfbwylvi1vhSc4EYzQ0Br51INKdD&#10;l0z8FegujN1PvvCY/Kbp3f4aWlx+e3822spWYyaFcrTxT4dsbtnCRY7IVVPmJYJZo08s0WlWLaRe&#10;vlqCpyq7lhw1ZiKxo8+mPOMoIloaysqaWvr6IwJDWePKSUtJkg1OHikqo3nis7OGjd+rHL+623Nm&#10;y7oOTN8j3GGZ4hbqIWtvqxG0gcOZ0jaHwWWg1MwkZSAGVgxyq2bcNn3+G4Oy36ShnUABJUJ+KgYy&#10;KjDuKqKE1bBBU16Ofb/ff7f/AIj3I27gKTJ5BKTO1WRhJN5acRGFo3xvmoqHHPonp4YPCaNo2co8&#10;geTXa+pWGPIHJNlum6LDvizPeynU6EsmnwSyKhMbqKIsbE0XUzEE6e/oWbftNtfzx2t5dyRgmtCK&#10;AFSUSPBUChQqSQTqIYaTVT63++/33PuRW4N311GOytVQLEkVdSwx5KWmWpkopJJqDHLVLVOpkoIw&#10;4hkYhlZSdJBAAm5l5Fd4Zr3a7l2dFDxRiRYvqBqqIfFMhCeEofSzHUxU1Q1oE82zW10BNFfNCix6&#10;1GugNCSsIbUQ1ADQkggrUqQQB63++/w9uM+Mp3yc+R3PuHcFXVSIs+QrmqcpnMnPSiUw+IZOOWol&#10;kEyTLGzzOpAa4QCwJjJsXLvLRI3/AH24huGCsAFnnITUSVEkHiEhqkHUA3mI1Ug9OLy5ZQzSfU30&#10;4VVqSpeQldWFRkOQ1aMWKGhJVVxXwAUBVAUC1gBYAf0AFgPp7dYdgU9Vm9u0YytThYMhTClqcnXN&#10;T5NKSWWkWKWerhkkikZaqkqWeOk8qSCcjQSCWU63/kaMbht822STF/DlViQX0OkVFWTxGyJdTVVG&#10;ARqsoK10qBylIs+3xNuEsQkjoGcB6lkwHq1e8NUJqU6z2qckeJIBsLmxsL2ubGwv+L29wKTbFMYV&#10;eoqHxlQaOuyKLOQhb7KaRY6HwUollqpZkk86Qhlj5IZ2f0+1ycp25s7EblbzWW5SeIxOtH0CNjQF&#10;EesgIYSeGhGnUdWsg9VttkhQLIZXiYxPKK0XCFqIVWrvWupUUgEkgszY69f/AJH/ALf6+3DEULR0&#10;2PnmqMplazC404/G5SjcSnHF8wZqDJCqyE1CY1oaJ2TyhGksUi1KFDBvlvYLa32Xl64jt3vLmFJ4&#10;T3V0B5WZZQ0zRgsqFlYopNKhmxUq7LbfCWHxJJ55oYdCzJRhGXlZkmBkKgFE7WcLqYNo1duo++n4&#10;vf6/73/rfn3lxOC/gdDNPVVtXhaei21Vyyn7ivqIppK7IT1tFjmpljWpyKzZELC8cCtFG6a3ZlHt&#10;DtewWnKW12l9f28tubS2cSKJJZFVp5mKhyuommsEpGKY0lmZx0qt9qn2y3mnaaS3jhtS2S7ZkdmV&#10;StA71PaVQEAA6iagdd+37DZCDB5+rjyO2MXPUMsbnJZunpNy1UuGoGpqurxFBhtxUNbt2nkEkc2s&#10;siNWSOIwwIA9rbzb7Fd6vdvvNgZIWt18B/qZH8daa5AFCMY6FtJPiIHpUHVp06bbrb+sF1db1t5k&#10;kCVBaRy5jTTrjAoIuGoGukStQKQwFMcsSTRtG5kVXUqTFLLBJZgQdMsLxyo1jwVIIPIINj7RGe3f&#10;kqiuy2QgxNNtivny0ElJiMdNjlxMcFY87CGKkg8mJhoWoqoEweGQxoliUjHuPL3mHfra3udsXaZN&#10;u3mF4kSA3MUwdCCFZ5ATCS0LiRqhnFKkonSLc90cRTiO3NsPFjVI/EUqVNaE8V+FqkFWdNPcVQAj&#10;0cYjjSNS5EaKgMkjyyEIoUGSSRmkkcgcsxJJ5Nz7c4qvBUOFlXFYZ6o1/hWtmeZY8XJIzYdkocVA&#10;0EmVpp1niqIdQkmknqDrWRYr3GlhJt9hsd5c7Xy+JtiuWjqQ7Rq7Loj0J3vLUyVEY0MTKpkLFaMi&#10;iG42+2s3FrZB2kKVBFItX6VUjpVwXo6qe5jJ3BwtCOdvr/Q/j/b3/wBv7zmngr62XH1tJTUFVUYz&#10;EVv8a+/aQY3HR1eMxLrX00b11bURYymhKGjp4TVFW8hXRrANL61tri/u7WLY2hvZoIpGlQliEjAV&#10;l0s66CukRmp0uT3FdbsrbtHJcSWUloqXLQRyawT2R6lRg1Sx7NNPDCknVn4m0+JIBsCxsbAWBJsT&#10;YXIFzb82HvjS0cxkbBJWVtDBAkmHXGxTHFzioFVPK1HkgPIf4fMaZg8U5S5iXToC2KnbbCOeOPbX&#10;3p/3PDVI4VTw2aQiSqsyFmEbKG7WI1UoiquHfS1F00W2QO8cKDwlRXCMG1uwVviHhuFYEMQSqALp&#10;FK9+1ksCUdJmf7xZCWhylPhXSCkqFoMtS5CWvaZqh8gaeWpoZaWlkolLxyz/AHEdd4/DFK99KncL&#10;iWfboZ9zjZLi3t21GQJ4aiQFFJRCfE1MqEIQVOkgMQ0YcQGKK3S4i3DWt0kGA+h0OrUGLaC9aMFq&#10;rMO+oUNqFeJJuLKT9bkmwFv8PqSb8cW4+v0ujzsaqNPjBWZ1DOtbWPkZ87IyLiKDGCL7+WupaRq6&#10;Wnp4HrlgRRTzW8f6DwUIIuSzDtGzRT7jLd7jCWl8SWijQzys6qPF8HtBRc60WoL0wyhi62S7CwO2&#10;4l+8u5mK0WOMVkJ7iqhdekDSwAAqCKMvZNgTYni9gOT/AIC9hf3Hg2t/HEzVTHAKGLCsIYqWseKC&#10;GTVS1LzVE1YkgL09HTUkAjbQ+nzBn0llV3Jtgj3fc9xe5sfprSxBWONyQpk0hTWVcaVVUdCxYgHU&#10;RSvSm35fbd4d0aKMQrbgijkIp7WJZnrTQiKgRs01amGaHv28YeHGfZ4jIU81VXkJFHm8bQQVNNJO&#10;tDHoV6OCijqZ6TEyUdeqNIwfzV0JIC6lBM9nvrYLBLZ7kWlKrqSKGQCQLEQpCCpVYtbsxACSyKgW&#10;hY9LNmtrX6ezuQ8ko0oJI4lddQVKdix6n8IhmDnOuVAQBqXr3++Htyjp8HFWVk1HHQ1G2qGi3RR/&#10;w/PzzPHX455posMWqaWRaqmqpFrAXKSFYKuJQo0KANrYQT7bb26vDFsccM0dxGr6kb9TVEEkl1yK&#10;mouWbJWgjVdQU9Gws7ANPLqibb4YLlCkjnS8YceHR6hl166PUnwpFARdIAXiNRUX9LcE6eRf8gXH&#10;09uO4Rhft8dhqOuyETz1GYqcdD5cTX16VEm3HGRnyMiKxp2jrWpI43aGCCqpoZCD5SwO98kWTd9m&#10;5eS/WLmG68dgVQsaRxSaT3oyLg6jrfuOpC7VFVG5QWkdtbbdDeubg+KwI0OxJhYMWOQjAlUNQEZF&#10;1VcuQ3Y4+v14BP8AsbD/AA59pvK7iejlwOOkxzh8hWzQT4xTCWpI4aNKmPJpUoJKWKlLUcjF3QFm&#10;ACowvpb3b3Ck2zfeUeWbjYR++NyeUSRGTUYBCrzJI0iqYjHoRmrqDdoQLq6SbpuElvHtts1my27z&#10;6TEFXt/TUiZWqUjTVGxLMnc1NKMDjv244zHwZnzs6yyRTVuHV0iM9bBkplpa5Vy9JTy0v2Kx4hqG&#10;V53nlVXmdGjR4wW9uWibVvV7fGfbGa0mEbePrLRzyxqVQhCvaEKPnRpd0BJfVHqWbfZPfsAwlkie&#10;WGoUCSNm0solRWUKTGVd3eRihejKClC3HVyBY8i9+AByBY3Oq5vxxbj2601HSTZ3MUlBnctLjqbG&#10;UGrM1hw9P97lMplJZ5aCumnrayho6GPB4vXI+pLTyIoQCKRym2q5v5t+3i0iunjttvihd7jWlwZT&#10;J4jSqgMVVMIijRv01VhIClDGQ6tIGfc9wSPdJDt6QLrmZkLSSSFmZCGqqoI4u8UWutNKgq9O7t+Q&#10;PrzY34te44BPPHubjqTEZmjxcKpSVsNbS5edo6WWkOQaRUSSmXLS5Z6KhoaOliohLDrkiAWoUBvL&#10;IFAgW9sN12+e9SNrq1utKsjIT4uggqVCKGXTUgatAVtHaGYanreHarm2sRHCHjMUg0oVeQk6XUyC&#10;QaI0VQShYp8SCoZwOvX4JPFv+Rfi/wCfb9X0VW4pMq2RkqqLKxO+dr2d5sjS5OMUipUU9FUVbU9V&#10;A89WIlqrrHKXkVz5EDe1pmntdySGC2SO3FVbuISnwxBF0MI2JB1IOChSQRp6O7mDcJvCm+qItZI1&#10;8aQEsRIFXQY1Y+GRU6fEXBDHWxYauuIPOm1rAG34IJIHNvqLc2+nvreVJRZDKbkpqA/Y7eiqNvin&#10;gV1K1E2LxDLKJ0jFRAyUFQ7RljNORI6lDMouUFtt15ulu1ru9sU+FllDqTKDIXaq0Vl/DQOoBK6y&#10;qgBCzum2/UzbulxIBZxNENQUKpMUROlgoKlUwD8bK4QaSVC9eQNZdf6rG5HI5N7X4NwP6AA++6vL&#10;NlK+mokrI4KWbFVMuJoUCxwU1BSZCorcnTY6EzTUtPTSiBJ1ssYnPkJXhPa5L7b7K9trOSdTeXR1&#10;RsNReZkUB2dtFCFRkUGpJBJUkAkL1nW6vFt45kjt3tqxgKopGkhMgQaiqqwRChIAkVXLhdKaewij&#10;UQACxBYgC7EKFu3HqOkAc/09p+rxTfaZ2vpIqfBRZbIT4+R6OpqoCMdTLQHIxTPPVQxR0sVa6TUk&#10;KyNKukySOtl1FsuxRTPvMa2wSSZY6Saj4hWmlnomkJ2q9NLIDWooXZVI7jbpUj3a8gRLSF52j1q2&#10;nSijRNUsy6AZD4kShhpALl1yp7/5Hf8A33+Htb0/WyNRBn3DSQOtfTYTL0JglnSpgVkyssOLlxct&#10;erYqbHQJPLWTx08V5yys+j1u3V8n1JFjZFEZA4YgNRAyq0bLIYwjufEjKJ4khJ1GladGkXKFYFt3&#10;3AM7FYpQsbFdPZKYxpI0h6AuzU+PWSPhbF5TqA8bFSCyut7BQBw4cIVkLXGkajxc2v7SUG3cOML/&#10;AKRMxJ4Fr66r+2ko8VWVldNmCsFFW42ao0Uw+zx80sURJQw1Dq+lriQgntb7l8TRczfu5V3UKrTS&#10;anLR1/xVUCqtXI0eFQRgAgSsKEMxHHt23MsvMt3RZJJy/bGzv4jEoYyQBVA/aw0gSFaswqQeesFy&#10;gvqVVdrggBXLBebWYkoeB9Lc/i4d5OGsp6OrpWrMtE2356nwY+shnNDF93RRpU1NI8UbU8FXTsII&#10;p2kd5JVAYarEKgvIbiyu7y6sdynju7GP9NmiV41jeIUCMoIqomoS5c01spDMy9BTcYJEs7m2YXAe&#10;1LjQ9fDoVHcjKKBkYqGLMxcamBbIHP3j29iYRTgRltx1NUtJC2ajjp6dMbT0tRPT5OWppaxFoHmR&#10;pwsIlkRtbRmzAi2+X9khj2+K927cV3We4kCSXBiERGhmBpG5KEir0UoWHa5VlAbpraLGNAkJQ31z&#10;IkaiZdI8JUZ1nZ1ceEWUsBGHaupo2FeA97UENfRLBi58ecJUUccMlHk4wk9HPjadXGNp6moq46Iw&#10;/wAQ8NK5XxrPKyxvrj9SFj+LebWWOzk5aVJrG0B8Uu2gKGpGpDMPEDqyMrroqVqqkFkINor22iit&#10;fo0tfAWMpLjS6rUxgl9LKZQiY0gtQOCtKV97bK+oCRQ02JEGOkyTpTvUV1YInq3mpsbS0ddWU8zC&#10;oip56ZRMoZVgdGFl9PKbcb6+0rHsEqQiVyAZCpLE6I43KtVwFjXtXTVgBVSSKl91cWkUPh7eUhlu&#10;aI0kkjKZCVjjR5EJBAYdwXSqEEdopn3tunuaaerpqSkotVXIaqSfKQ5G1My0LASRTFQJLwTSuqya&#10;NMiDSFFii3K55jS0urzalisWMh8VzJDcELVSwIkIU1UMQikUBB7gcJzFZtHPdLaQrEZTXXN4h00j&#10;45Ge13Kg6aMq0C9vXveCtiyFXSSeOooclTVg8FYyVlFSGZi01R+9NV/bxp9hAx0rG8eqNvUWYey3&#10;eYuYLvbmls7yHcrKcCOfS0UJmzrXU0hXR4AyFRk1LhtRHWrlZri2mUywyQSnSxEiCpJZjUtpH6aM&#10;QoVl7WyWYDr3+9f09wv4ZXVZWpocOKiTGyxIYvvaZKXGzTnxkyRvItLkBlZhK6hksVjUHn1eyOe3&#10;3W6ubZNu5eFzvNhhI/qIo1sTIoDfERFdi5OplqpCBEBozBumU2ue6BurSwBRGAYB10Bq6a6dQVvE&#10;fWQCoDAID69e9z49q7jrqOlpKkGraCtUz6UglpJKm84gmqq6jmkxCU7KWSO84UhSRa5uejYOZtx2&#10;LabPfb0NdB3kNUSspFWDMsbeGoVWCBdVTQkAEkH0fL+63UdrbtEZWElStKrqFaM8ikxaTUgDWAKV&#10;7cg9W/5F/X27f3My9ZRUWIy6xVcORlp1p45RHTDVSwM6QpTU4apEpGiGGYJoBjsJEFx7OW2G4vtn&#10;fl/mm7S+s38OnYsSwiOrsKx0JZQBTuqgUUI1gExPK+5XFvZ2N3GjRSsvEhR+mp7dIyGAKokmkgaQ&#10;BIgJB79z02/VTQ0+QqStXWfeL95iI1ohjaevhrquKkpaWWHSmRSGgqkk1Sl21OQxNx7MrO13q9tl&#10;v+YmM+4xtqFvqjCIFZqd6quFRtQEmo4PAnSquPloyRpeymOS4EwWSJQixq4dhGq6QniHS2ols1IJ&#10;JqKe9sJ67njaPNY1psYFyNbS0s1JXvVRUmTj+3aX7KXU9K8kj1SyRsjtAyyB1JPKhS25DtTdjc9k&#10;lO33IVnWPW0hjD6lLqJCV7yHwwKgHVSpBBOeTBMfqrN2i/VZV0yEhHbT8AI01ZmBQg+HRgw7sL1/&#10;xo/764/w99Yza8K4+SOkr4quroq+qirIXxkqGaiMKtURzVtpIQWnCqkSnzWR5GaFnF1m18oDTDYx&#10;3Uc/0ksiyM0WnxRJxiJqcqVU8Qw+LUjSErfbdhRbO6isrlZJ45G8QGImsYWrqXAYcQBpBElAZC0b&#10;Nj1v98feT+470z5tZ8ZLBUVlBH/CJI4FqVJoc+Vqo4RUVEMsD1caSKRTj0yoENwWKsJySRdcxeFt&#10;0bR3IiCyBwdCxs0lAC9UaVWTFUUKMk8Otvyk0cl+hsil0Yz4eka6eHcNrCjUO9600IKKdPEDV178&#10;/wC+v/vuf959tzY2myLzZ6lMVDS0WTgaGhBpnq6jwTxF44qWqMLimQuUDVEjEzAqiuQfaGbb7Tfd&#10;yPMm2yGCxglRgCELTmNlRqLII9OarpYmkikKhqtUq7fBcpcX8ZEcMNypCdhkIDA6VVtNVFSoMjE6&#10;wyhWPXfvLLRyU08+RoqelyFD9xVU1eaqlgM8lTk6CqMxgSSnqGrqmdI3W8cIEcsZbWjWPt+62mC2&#10;3pryKBb3ai0hl1qUYsY+7SQHaRmag0hBUhtRXuPVp7dojJPZxRyxeI4k1INTNIrFtPaRIzUKsAlN&#10;SsSwxX3vhSnCy5rGVtFj4o56Ghejl8T5GsSelrEpMVWVV6+TIDF1ihWKS20xysFRUXSFJtrsOWp+&#10;aNj3fZYyd2sklGvVOdaTlYidOoCERCqgnUWqUPxHq4j297i0MFoEdIyuDI4KuyI7GrP4bAjBwAey&#10;ncT11/r/AO+/3gc+1BMtNTY2spMNS1S0kMmZEFaa2Ko+6lhalhaqjjqKFKpV1+QMSAzIwFiFkuMH&#10;DWfLtwmwWzJtiCVlIZWZ316CxL620qdakDJpWrKxocKixWd1aWlu/gg3AVywNWUoC6qVLeYBOSQT&#10;xAcD1uf99f8AP/Ffc2mosyn8QrGjmw0cs8lHXNPkcXDPRY+nNRRV1NRUVORNUPXeZYiAEjYLb6Nq&#10;9uh99k/eFzcK9rDdNHVpPCkECw1ClNIZXaTAWoBB0spJoSpg2+5dZrg2zwwNIVYtJENMSMyssaKK&#10;ks5UVFFOkfxh+u/fqDCSJHUQVdBmo0rcZTVuLjyONytZDKk01bS06LHRQTJBBVy0NRFT1EZKvKDc&#10;LZ9K3bpodG5bdeQOR+mCkhMpjFH1ArH2pooGqCrFX1aQw0MjtbKCMXMTRXL6oVZFdJXC6iwUFUDB&#10;Ayq4RxQZLEeXXEMDcAglWCsAQSpIDWPPB0MDb62PtgbbFLX0f3rw1dTUxS09Es84raZGmaWoK0cs&#10;AlSnWsxcAaYMx9Ucf0JUAkdzyxtG6Olwsbz7ohCAsZIy5qw0tG0iqpthRg2QQACrVr0iGxW1zZRy&#10;ypLJdalQatakHU1FKAgF4RV9TfgGQStD3xf/AB+v+2sP94v7yrTTVtDWQ0XnzdNIGnxsD03kR48d&#10;4qOtmR42aeRcfTVImIbT624BuSFVxO+7bReeDcfvOxkWNrRGURBgjiGYhhR/02oR4gQyOKRhq4ul&#10;mJYbmK213EQ1FAy6hSMojEEHU2hHEhFfiYAA1JHrf763uHWbaEuN8ksH3K0UMZgNOq+bHrIaeN6s&#10;BIWXyR00yBhJEXhaxRvrZBu/KkSbGkl/CJhbhBEB2va6yC5GkHxWKU1F0Yx6dcbUJIam2JZ7QMYt&#10;QRRQpQso7R4lNNFZUcagyakNKNxp631/r79kqfINk6/7ba4r5qmFEkmioMXWT0VNTxwGQUdDFSGr&#10;qq+OKJjJUOgk8YILABiEm9225ru++bhLykZfEMJM+uGUxDSikRwgGSVnPBmXtUKAwUEhNuVsYLub&#10;wtn8QscnQhKAaRREpqeQCoLMuR2kggle/eSVclkKnHT1uLg8FHUwzymWsdUio5VdoqWGZJYZRHkK&#10;uRXkAUOkZCAqvHs1uF3jedysby92cJDBLqceMp8JZEpGElwW8RwrMNBKLSM0HB2eDcL17GS4tlES&#10;MCzaqAI1SqqagjW5BOAQpC000p72wY3cGQjgkO4Ys3j8tDS1b0suLSkyNAaF61VGMeMo8NPT46iP&#10;j1esO8SWVVJb2A+X+c+ZoLeFOd4rnbd2hWVjNAsNyhjaR2VBFFEY18IaIyeDFQ/GgJVbbheQAG9t&#10;7oXfhyFfC0sgiLEGPNV0xqQhBwSgKgA9e9uCpn6ilrpTT5qGmxkM0mPp5KmKSA1eRXyS01bDTKaT&#10;S8GPV1jLBC8I/XobQeStzODuM15tNxb3VlEWtkMkLljL8ayeEKFFUhgrsUVm0rU6gqtbe9vIpZtF&#10;yEiRmjDGo1uCCjqAEA0qCFBC6hQ66MF97UNFU5Sonq6KjNbVhRDFkKPG1aSVOSGQoZzSRNFTL46b&#10;I1X3hURxETrZrgEEexON3urq43SAQNOlqgE6hgrTLJGWViQFFu9SrEROrEINWAp6OLaW4uPqIY5Z&#10;miWnirG41OCpZaqvasjs2AtHWhJGKddW/wB9/vv9f2oKWozH20kLYylmgplykTrIutlm8WModC5N&#10;JVlMuNqQXXxqwZ3c3Pke5rFJvktqnhxFyVdTHrCg6SFC+KSNJB8QO2k6wtVYFQwPrOW+YzSCzVoV&#10;VxQjVRgkaCj1rrQsSdKnUa1JLNX1ub/778/8V9tWCrHxeHXFbjBhtW+fHYtpq6HJS0GKerlSVa/z&#10;BaSOrm0SspeN2ATRwoHsMctPd7bsMFhzIhtpHacQQagWKxSBtTSqw72J1oHYACqioJXoosXay267&#10;2e/l0LI9UQ6g5SF3zqJAHiEByGZSaLTAp137faps1RzZKpSolnlaujqqCtvFHLOxCTtk6hXhpsm9&#10;W1UGYTOgjDn1FR6fYuSLf4RuFvFGJVoojGmBUKsiq4YKMOGqKVKmgY0XgdyG8toL1GkJZpFZW0gV&#10;pRi8i6Q5csDRmqqg0Lacddfj/iOP9t/T2wZ/Kb5NFNg9xyRxYzHVVRVvRStCkMFbTM9ai0aoEkoz&#10;K+uTQHUNOW0hmN/YE3WDmBoVvd5ggFiwqXUp3GOjRUMZ1VogoWYMGAUVGmhJud5v2m8t9yjiWJTq&#10;egFGZSJEK0A0k5auquuoGqtR1pFyQACxuxAF24tyfzwLf63tmxdNkGT+J1NYRU5HIJSZGhaYfeuR&#10;IaoSV9VWPE9VTTJEJtZaRhUIdSrpX2/sWz3sUx3C4mMd3NKiyW5UFkpqpqmdgzjw1EpwWDNooQpC&#10;ltiLllinlJEzyhWH4ie49zPQsNI1VqTr8gAB1y/4j3gSnzGFepoXzcc0+RMs1SDSV2Np6zGpHVrF&#10;LTy1Php63Giop1ikQtEGIYhNan2U2W07vs1zccvNzMlzus7F5Yzb+CI1ETstJGfRIlGCOBIgpqxU&#10;nrxk3CyM0Ut4rTSMzPUOilAhC01EKyV0qVqoYanADUJ6Iv7bVqs3LFRKchjK1kxsNEv8Ox1E0dPW&#10;HIz1lRXZBqyWoqKeSpjeNYxCqRiGNC4ILEkO3y863HhvHzNFuMQULGEtbdEtmZqyFtf6mmQBSlRQ&#10;BauSp6Qxy7oWhWa/ilcIqUSOMqjV1FiTVwGJUrQcKFyVpT1j/U/7xx/rce33EZSmeON6rHmsyGRb&#10;KRzPOKcUc1MtK9N99SQRUHniGPkaSoNiod2DBbKdQ62K+huorU7hY+JfX7nVXSBMsBOtlonagArR&#10;VjarMwJqKGEV+JV1zJqnkZ8lUAKgEF0GiukGr8ACWJApnrv/AGP++/43751WfWCpoP8AJ5hUyUtB&#10;TzqjT48ZR8bSx0ePqYpIY1dshUCS8WkRTKsNiCNUjIZN6sNpv7axfapTuFzGoI8R4/GEcdEKkI3e&#10;1dSZR6IFAVcl6fdpY2tyxfW6IpIBTxdACoRRa+IxPb8LDTSgUVPVv+J+vP8At/z7UtBuOgVMUmPz&#10;MVK0uIqsFWyVU9RTY+OklauqkoXkVKqtr0ydfVo9R52RWlkIOmMavZ9t+88oqYpLOSCa3dgut9Z0&#10;eYNJlBZi5o2qTUQNYYuSpWpuIiS1khvYy7JobURpCkMQKkFnJZgXqQT6nrrSv9P8f9j/AMRx7dJt&#10;3Z7b6y4XD5spiMLUtV19TR1Ur0UObp4zRmeKCv8A4bXVHgFWYRCitHDqLrqUXKXc91tBevPBYD92&#10;W6NHcXDnV9OSx0o0ZkLOjMAKRkqlUJyoUGL3syDw451MUKkMwOoKy0BoHKPSppoAISvbUCnXRjjL&#10;iRkUuFZFcqCyo5RnQNa4VmjUkfkgf0HtoyG4dypQxY+aoy+QxNJRZalkcO2Xx0OMdKSnEq0Vcvkp&#10;ErfHHGFEMD2C6dBA963UXNhb24vNnkhspBL4sy6ZtQVQY/EQkOxepTT2kBnKlatVi63C8EEULrLL&#10;AFkqQA60FKFgQCKk0C6VJBNAuSewiglgoDNYMwABIBJAJ+pAJP8At/cGly9TDiqKmp/DSGtWko6f&#10;FmWp+3rxSw2yhoY5ohGtFXzQyLLpfXFKF0NYW9qrG6J2mw2yGGOO8uBojTUND+GA8yqGWiqULp8Q&#10;IrUEkjpJYbre21nDbx3Cq0mlAlAFfTXWqKVPa2VJGQaEGpz3b/jX++/2Puflmnrtx0csWcnoKLI5&#10;Cjp0GYhM2VxWIakmghyTSVkcVNXR0bUcMcTU6xlC2pVAAX2VbnYXs/McAsd0RJGJMkYiVWjYQsda&#10;CViHMkiKEKCsby6iWI7lu4blfSXlu8d2RFJIKl/jRSp7qSfEdQQLpAKlq5Ap11ay/wBTbnSLAn82&#10;FyQCfaiSKmo6CDdVDvSkT+DbhrYz/E8fmYoIMhQ42mydNjaKfC0WSSBqXLVHijdhomMjapdAJ97m&#10;3Xb/AKZNxS/+o2qKWQSEqVT9RmiVAKI6oh7mokhKExnUSAV096y6ru23fxgk51K66QhC6hGCgoAr&#10;sK01VDMpZuDcHP1HjMgYoCFKW0u2gk63UEKpufyV4FzYF7rqzd2ByW4v7wJURzVeKxtPHklrIchW&#10;V6V80uVwH8NoaXywmkmzavLLO7xyUcsRdyshKsq+qQT7o428fQQBAk3As39ktIEjYqUeV4h4jgFQ&#10;HP6JDoaR7ldRzXsk1uSSoTUMsTU+FpRVpTUz1ZmUx01nBqOkMcliq3CO4XUhGllLRMQGHHFwCPqp&#10;449ouDc2SSii27U5qhxNXiMbU7gfFSV2TqZd0104pJ8bj8XLElbQSiqqIaidlSVqOOQOJpozpCg0&#10;b+p3Xb9ktbyvNNpE0s9utQ0jSL4sJEj6ImVl1F0jlmAXQCUyQUW/MlxaR2ti4UXaI0jIH7pmIDRh&#10;K0Wgo2pVdhQAFgKnrmzFStkZ9TBWK6BoBDet9TISoIt6dTXP0/pP25v/ACYNZuateuXMTZRtwVxk&#10;xmDy+JiDVtRUVtdSQVKeCozJrYlhV0jAjKaY2AF2N+U7s7hy5PPuNnJHCEbXpbtAVmAUGIq0hJUx&#10;t8QUounC1a1tzHd6Lq6kiZTh6DQ6pRmrpIHe9QFrXtKgLjJ68SeMRchAoQBWZLKBpCgqwIAXj2r9&#10;w79pVixVF/DsxXYrGES5fHb0ttyvqtzZ1XizdVLSQytHEUpZVeKR/BNFpTUWjsAILIyiw/fk8Spc&#10;FkSNyViYIDoRSrqFqEZ2dHAXTUrXWZFWnmwNZ6HTVD2h/E/SJZq4IZSKqjV4oVI4kHGOKNtUkrJD&#10;HK58YeEBmanikkaBXdkB4EjEryFLG31v7y7c3m4GExuUlrKHEYOaXA4yWiqYxV42OsjqIqiolnMM&#10;lfJRUFFWyeHTOfBMwCraUkmzbdKj3Ys9oURfi1MHFYlVkqC2kB6KhOSSKMCoUqrtd0tY7eOxgs/A&#10;gE3h9rE1YBsnVUgAELqDUU0rXUnXMxKDK6qNUmlnHNnZFCqStyuvSACbXIAF+BZwwGY2PXzUbZpc&#10;jUYfGTV1FLT4emiLYtaeWbEzZOgzNdm6hKeqhp0jn+5NPKIpipWJwriQH3azcy8q3G77PZxyuvip&#10;HWVdaOhKknxFjQ6dLGhbVp4Nq43v5Ybzb7uGxhAI1gNx0FDRmqxoaVFa0rX5EdYK1a56WpTHy00N&#10;c0Mgo5quOWopYagofDJU00MlNLUQI5BeNZYmdbgSISGUy2V7q6e2rXGnwW18jSZWlxq4VchmcnnV&#10;aCVKSlOOqMw1Hl6PHZOipKOOOJ5ZYPLTylZ1TyID7xf5uvOdVgEUO267gEhlLQKuo/CQdTNQNqbL&#10;sa0pSlGg7me05jktvpoL3RQNnREQag8KkUGPl8+gcfYvZGVWlG4N/wAfhiy0VfW43A4DAU2OrqQ0&#10;s8NTS0xy+JzWXxvkrJzU2FZN5FU07SeJ3u44nvaoyOy0yNFkM3Q1+dqEyFXLgt65jbk+3MRt6aop&#10;6d6fcVB9nSZXI0WQqGpZ8a0aiuiCMT9R7iC/3vmbx/pN6t/qrydm8VQ0MX0mnuQKYxomMtRqC6aA&#10;DUQcCJ7NedtkiA+rM0lSGOmBKZIpTI9OHy6Yc90xhs9nccudwe1M9hMVQzQrSbh2jgtx0OWyeblp&#10;pMxHUYbI4+rahgnGOjlhq45wYJTKjK0dwX/HbqyW2KhH273BDV0GSoGoIKSXaUW5tw7oye5YIBBQ&#10;puujnyGPp8jQNFKsX3VIWjUDy+d28gSjf+fHW126w5KFtcQ9yj623na4ZyGHdTTGyaSQGrUGh4Ed&#10;G3785nLxy7dt/wBLuQJ1SeJDLqwa0Vl0jHoPOvzMPMbebdT4VNwdVokWNzy1Zrod1jE4za8O26us&#10;npMs+JlkxM9VjqlRDqipS6zLI4YoqepkPb+5N3bt3dlf4tmh1TX1dVg3wEVLjvtptx4PCU1LQ0mK&#10;r66HFZPC4vE1tNerkoY/FkKwOqMFLsz/AC7zL7hwb5fXs+zMszsfp7Xx7dgpCP4o8fFRSrEvU6lA&#10;WvSTmDnrnm33f94WFvpi81rbmpUUOWjqKdx4U9PLpyxXWOM27j9rpi6XHt2Bt95KuXcNfJlVnmoM&#10;1mXbcdVNFFVZCDLz5CmMsdGldLMaNWje94grQ8PtbtdRh8S8MG2duR1lRV5LsDPbZ3tBUZKd4JsU&#10;TDgI9909BLtxaSo+zOQ+/wAc8XqjpIvG+pRBvPvtzRyq8VrzBsaxSx9okkMUgchzIV0JA4RQ5Wuq&#10;QaqKwFKdFm7feS5x5djMr8li8nAr/uXDFU0PktswxSo4VpTzqHDIdkbVNVnBj85gNy7qoYXoafZe&#10;O3Dt2unpa5Up8zDQ6ocHUZqkz9TBGKsUZjq7RxJK6AFWAsbHffUW0aqmydP1bvWvhrBUbWnxWS3X&#10;sjOzTwpDR0WPpcJEd/YLD07YqikAhqq5qyonMgQspOkGQ/eU2+/a6n3W5jYTKytGhmRZAxZmBUWs&#10;sgLE1XVcY0kaWGnSltPvVbLcNPJzFty3NwVA1o00KLk1ogtXbIouXIFCTk4DjdueFL2Bj6msbszB&#10;4s7blpN5IMPsOv6upA1VLV1WTr6/KjB9lZKthqctEPvcb58PS08SNURQuylggf4xdWr2HhuwNy9Y&#10;V65fB1OWz1JXVmcqt+Q4zM5OuoRNO1Fls7jcJjphXVKSUcUU860zU7eCLSApDex87/dv2Td5eYk5&#10;VWLmBpC6zifdZSpoUNY3V4Mo7g0jGD2hWGoQ9vFz93Pfrrer6PlVrZ9x0m5IvN0Yyaa8aaNI/DRA&#10;oINDUY6XT9pPkcOYNqZTB5XJz1dNTUEeTmyW1PJR/bzVszUzHC7myNS1PQ0jF2ahgS0qBpIWu4//&#10;10DiPnD8qMFPHFH8fdn5GkhkUVmYy/YeRxGQfx1CwiQU8GMzlAlTKg1OqAobkAj6+xBvu17nvMHh&#10;/WaSBSulDx1Zyw/i/l5dSbaczSox8PagUPmZaY/5xn16vZ3r/IL/AJfe9txPlTv/ALJxeJqTVNj9&#10;gYY9fU206WlqVWZMf5cX15Rb5rcdjgt6VZ80zRH6u309uFf/ADDvlaPTF0j1xi54q1/NBkexN1ZG&#10;vkpLSu5hhosNFj6dqaCMS+uVZJEPoQnj2Erf2qvp37t0cjFOyPHGvF6n9vR0ObwpC/ulQf8Amqf+&#10;tY6U+J/kJfy9oo4XNbu+roWx0FJEMdjesMZA8jSLC1XJVL1vLkqp6maUKQJjGhuGt7ROS+e/zprY&#10;xXbe6o2JBOylIndMzuL1M329INFHuPFzuYxGzylo1IRCzFLgEVf1C2lbD93irWvGlH9amlXLcf8A&#10;Nw62/PqyxNBNtCCAeesnPE/DGG49Sh/Ic/li42vaqzS7rkrFlnqak5PcOxsTTSzVCwJUyMKbYmPi&#10;iiqPukCojrGC4CAEH2HWY+dXz/OShyGR2HhMbVY+X72gk2x1Lk8zIL46WmP21RlNz5vHz1S1MjpI&#10;yxMiw6bSavV7MOUtn2fly5eFXZACSpIkqCwbIoxPnxB6ifnK15A9x0k2Hm/YFn28kjSJbkVJoSD4&#10;TxE9wGCSMdC5sz+Tj/LV2rj89Q0WIz+Uo89iqXb+4RUd2bmwk9bjIMtic9RY2sqNm5natZT08GZw&#10;0FTHArxxiUN6LMR7TWY+cv8AMBydTHNOImSClVtVf1tt2lr4JsgqxzVUtTNXY6CCdcgJNKNFUEFr&#10;PG1g3sWjcIbgTNL3uw7ia58iCCKCuK09CfM1KfarkH2y9kILiz5a5UW3kkGT4122DU0IllnXzA9a&#10;AClKDpZbz/k3/wAsTs3OV25N2dF0meyebpsNj6wx9v8AbkFBV4vbtHRx43Ew4jG9h0+KpcbBQUUK&#10;yR08MXljU6yRJJrZIvmt85glXJ9stVPU/avPF/dfFVOMxcyJSUk60OSfHTU9PFWFPKrOJkYvoESu&#10;w0ptufdbO5eS1vwo+I1hjY/iI+IGnHy4HPniTU5h3u0u2vttu1ijJ1afCjbGfN1J4HjSv7BRoyX8&#10;kH+U1WTbeFT8WNmUNVhKZ6HHPi9/9mberMhHE2RqVkyz4XfeNn3BlKQ1srLW1XmrlWNLzWiQK74j&#10;5gfMmGd8nubb0m8aiCAPt+R9t4FKLG109XI81Tk4sZS0VS0KUhNNTR0lTTNCJPLWvpBi9mlrfma3&#10;mMHLw1MDwkoKmorgKOGK1zitadMJu1nTT9DxGKO4OPXH7PP1z040n8n3+XPtDaeW2B1v1dR9T7e3&#10;SYqbelNtTsXsGLJboxsdKBDjsnNmt65KlyolyEFNPrylNk1GiQwpFNL9wkyT5i/N3LFYaTF0OOEU&#10;dLVyzfYPFWUwBj+7irzT7vraGllro3UljCFgiHkKDhSl2sCCR4bnlxGQhcNKWwNRocnjU/IE1A6s&#10;l5t5ZFWwUH/TNX5+v7ftrXrFH/Ju/ldUdU9bkfjf1ZlYK2N8fHS53AbZr4Jogy/a09PUS4YZOqlo&#10;5EcQyCeSd2kkV3kuQMNJ8lvk1tvIy5rJbJO/dxSQq2RzOU3hm4a52mZoqOkix9BkqXA02Ngo2Zo0&#10;gpFmeG5k0yM5bIvcfvBcz7Ryla8ke3ftrabZsEEhkQGa3ujGTJ4zUNzbktrkqwNSUNNJAVQD4803&#10;6RiCx2SkHmPGX1rWjJ+df206FrKfy/8A4k1/WuP6d2Xt7a/V3TtFLLLjetNh7B6hoNrQ5SPIw19Z&#10;nAc713ms5LnZM1BDUNUyVrXqoYyVOkAvW0PnJ8kto5OOqyfTGxZNnJjK2dNnbZzibIooYVUSRVgr&#10;ViraCrdKpB6lpwII45UtMZFdkd37mxcw8jWmx3nISbhz1bavC3Ka6DvEsk/iSIIZ4JEKmH9Giyrp&#10;YCUEHtJzacwXE0X+Mcuq844N4wqOPqh4g5+zornyG/kifEbv7rmu25k93dlVvbArscMP8gO09xVH&#10;f/Z2GMIlhyGGeu7KkyMsuHzdFkZ/LSRzUscdQ0M8Wg08KrI2L/MB7f662ZV4zsDZOc7W7BrakyZW&#10;sXd/XXV22cSsNAleuIgjxdJlK6piRK+WqqG8RdKV4HcyVTPct9xudoObLrlvfth5dht+YbV5XIZl&#10;mUt4cax4njEIMaw6VYoxVdCggIo6LH5k5X2zcP3i22C4kZaFNcqd1KcSGHkT8Pyr0i/kL/Ip+Ofc&#10;/ZfX+6+uYOtOpNmbI29mKaqw2W6z3d3Pufcu5c1kdvpT7ij3BvHtrH4vb7bSw2ycbQYgSY7JlKMS&#10;UimOhjSnZbbI/mE/JWtp8dt/rT427NxWBwtHHTNktz9m10+36X+J6ZoZ9xbwrtqU8GOpqRpfKQ1Q&#10;JpPIjylRdRDG+7jce5U+9btv23Cx3hWh0weJ4ymi+GSZo/CiFI0WpcGvkajEb/ub27fmq655u9q8&#10;W8dWPg+JcrQFGXSJFFT/ABdsdTgU9Qi7k/kA/Dffuf7Q7I+U/fHeXZe9Ozs1i93zwbSp8LtPIwyb&#10;PxUMFbTdd9V9dbZzFTuXL5TD4qOleBMdlplpk8dFTxTP5DNzH8yzuzalfnZZ9ibS7G3FSvNSx43a&#10;VFmNt9XYupSAgue1s3lqjP7ypVp5Fl8lBtamiKK37+m0hZXla7/qx4HL7p4UdD9T4Yav6tfgnevx&#10;rQ0WmARinRduUW1c4cvtsB2Vyg7qieQGuomhaqE1yDSvEhh0kMH/AMJlvgJkMThosJj+79h09Tis&#10;bWf3l3R2Vhsz2Y0ktQk1TR1uw/7gpsPbFeqojxT+evWKQ+ObHh1KgCMJ88PmXBV00tPtPpKgGVYN&#10;QYWgxGRx+z0mRJp8hVxVKZKOvoVqtLLFJV5CrViR69Y8bLRdb/tnLpfenE1j/v5ljFAZAO2OMakB&#10;cKrBAAzd5FST0ebRfW3L+wpbS7MHESgAtPJ/FxJOo14eZ/l0dDf/APIe/l7dp41D2Liu799b5hx1&#10;Fi8r2ru3vfsTd/Y2WoaKkpqenpZ5NxZHLbYxNP46WN/t8TicfCPxGFbSZtN/MB+YGXqr0eK6c23V&#10;5XHzY546aScZ/H0OPbJQ0WXxc1fvrMbdOUrg0tXSTjG1MU0MsRq4iFEaDKTl/eZfElvNgg8M1JRp&#10;EdTnVXS0rKcioAXRwWmkAEV/vvcLyIodlVQSf9FBp5Cn+QcAD6dB3R/8J3f5atHjcJhc/tvtveO1&#10;cB2HuDsSm2zuHdlK2Nqq7dbbZXcG3MrXbW2bgNzV+zqym2ji6eKhkr745KWT7OSmlq8g9Uodn/M3&#10;uXam16XaWY2vtPsnL0GJjmm3RufdKwbizWfWnFDTbi3LBtLJU1RPuKvpaiQtPSwxNo0xwIqKmlLz&#10;JvG9XVpb7Za8twrLB2iTxY2YIAoEa1oEj0xxnRHoUsoYAGpYA8x7Hu+6CkFpIpFK6ZYc0JNSrClD&#10;xI0gZNBmnQw9h/yb/jDvLsmPsnY29u2+hpYcXSbVptrdT43q+l2Lh+vqWfAV8vVm29q7/wCpN77c&#10;271RVZzbFLk59vU1MmFlyb1VRJTu9bVeVn2388O/9nCsSo2bs2Pb1RLTxRYjdfaFVlcTtWsnly2S&#10;fLzV26Z6jd0k+arJopSFyNTSQ0kcaLTwyWuxd7TzLt0029x2ohdl0t3oxyCuayMxwSBWoWpIHn0J&#10;ILa/hVC+1UArnxUxWvkAAeNMDGPn0w90/wAjj4Od6ybcym7aHeWE7ExVPkqHMds9VYrr7qXee+ts&#10;nCUW1IdobzxvVfW21eqsngsTt6nipKP/AH7kWSiSICKpERqY52ef5p/N3clTULhd59Pbcjlll+0r&#10;sVsaSaGkOMmd6abHT7pmq6qePNss0bTGKrRI49cQQHUCyOPmK7hmkk3hxaupQpRdJQr4ZUqGAZWA&#10;oVIIOa8SSYPaXd4yyfu1KgYJf5/6Yft/n034z/hP/wDyp8NiYsfkugd67ijakrKLIDJ9+d/UrZek&#10;yEVJTvR5XHbS7K27hTDBT00SFIaeFZbfu+VyD7TrfMj5uyVy0kvfO2ZqjE0q1VYuN2r1/jaqY1LP&#10;UwrX+TbFTHT0NXTwNEytAHW2uRozdfZxYe23OiS7q9zs0R5ZtzCzSs1o3c1fDKprMyFZWK1THrRa&#10;jpHBy9uEplJ22i/i/Vya+o1jGKf4elLhf5CP8oXCUGQoqL4a4OopcqghqEznZXfe5Z4TAJ4ElxtT&#10;uPtDK1OIqoBUOYp6KSGVWOqNtQB9xdxfMb5qy4yGlynfXXe0zlpK2b+LYXau3Yc/jJMU1KlWmqso&#10;a2iqKP7uqWJ5TTWefVHGzSMIlGO6+23uXZ2WyRPYINtjEq3Moe0PadIhUR+KWRa9lIcH8fp1u89u&#10;b27WGR9tTganWDShpXMukn5kVHGtadKHaP8AJE/lV7QyprsN8RcNkZKHHiigx+7d79xb72+KSvhn&#10;pDDT4bfPYGfwDv4FsUaL/Jx45NKEq5QUHy++YOAwceMf5QYuphyWWzGUqtx0uN27l9x19qxqrIU+&#10;Y3FJthMXi8bT09SsUUdJjoFplSGHWLtNJp/bLnm+sY2k5St2tiP06vZMEAoKR1f9OnkFC0wONejq&#10;3tualhAfbkNPPXAcVrnFP5E+pr0IOY/k+/yxdy7i21uXMfCnpmoqtl7cxu09t4j+79VQ7Ox+ExtV&#10;kq6ni/uFQ5Gm2TX1s1dlqmaqranHzVtZNKXqJZGCkM24fml8r9vUjSS/KGs3PlaCtydNSeOlw9fj&#10;Z5I6ho0ojL/dKoxEU03lWzT/AHEEaxiwNuRTyH92zn+3uJILfYER5CTiW1JNFamfqPQsOPn+R1Z7&#10;PzRcu8cm3KST/HB8/Snp+XDy6UDfyoP5aFTRV1NTfBP404NMvDB9xU7f6l2ptLLxmOLTFLRZbblF&#10;i81hq1UYh5aaWCZizamJZr50+bXy/qYKjF5D5VVH3qvR1VNR4TDbViVdCTZCsikzNF17Q109Fikp&#10;GjrQkVKEIaFtTWJId3+7J7iw7vf7dFy3E1yWTwj4tnmgq2Dc+WR+ocHK14deuYee3uJFbaYw9c0a&#10;0FaevaK+foc0qePTDif5PH8rrE5X+NU3wT+PM1aaeqo3jzexMduDGvHKDC00uEzs2TwstWVOqGoa&#10;A1EJOpGRvacynzg+aVHQQ5XGfJbdmTxm7ZIsVFLBsfBZiukzstRSwUeMlyOW23j4oJ8tQVcFZSY6&#10;FFnWlfUHSKO/sYXP3NObtq2nlK9t9oDxxmYwKJIT4bu416tV62Wchv1BwqwwCeje5i57jtYgdvXw&#10;CaAVtiKgggY4UqCAQDTIIGQscl/K5/ly5iCnx9b8KfjnHj6EYswYqj6y2xisQy4cO+MlfEYmmpMd&#10;UGjeeQBpYWYs73uHJaRsH5tfLDG43KVHYXyB3Rtzb9JlqrGmh2B1P1jW9qZ7L4xpo8vSbUwc+Bqs&#10;LjqNZE01dbl3p0pamQJqd1MZqn3cfdDcVur3mfa/Cu5G06Feyma6MdVIUw3IWAQgAMxKB692oqaI&#10;N2tPcJ4me/sAwFQNLWxY0JBA0ltIGa1GPOnkme1f5XXwa7ErcPn878UOuu0N4bex09Dtip7K3Jva&#10;v25jqV5KK9JlDXZfcTVNCI6dfDTjH1a/t+L9iNzIOG7/AJ6/KPdWeyc21Oza/rrCzpS4uSlr9uUe&#10;W3NlsfjYsfQQVtPlc3tDEz0NVVZWpWSaTFQUNOKmpluZIwGJFuPsr7rXcht9y5fNtYxUAbx7QmGo&#10;QcEnV5fFZVWorpxmgIIQOy7ldSabvaQpViPjUmtTXAIU8cE4HEHp+2r/ACu/gvtrC7Qwh+OXW1TR&#10;bO3LuneFDh6XG5bHbMrtw7wiqaPJ1O4dijO1W3d5UlFip46HGw7gizH8No6SmSB0NPEyMA+ZPyro&#10;JFp8t8rOyIaXEwLX10dVUYOkioq6rrqtvtBDh8PFXQTVBWaOCkCeQlF8sS60vRfuvc87lNve57z7&#10;eq8riEXJ+utlrQCOEAJdAfgUAIOIUMDjoeWdtznMxY7aoKihPiWwIyaAUpxIooH+GnSyx/8ALh/l&#10;9Yqppq3H/B/4mU1dR4+TE09cvx76paujx00YimpfvJNqvUvFLELNqclgTc8m4g/7OZ8jt7bXpzuv&#10;smffPXtVkfs8hXZvAUMEmfyOCrnzlJTTZWgwaVNLkY46WmqkjgEf7VMHUqsLiWauSvuq+7HJsWy7&#10;9ylyyl1HSRreH6uyTSG8VJH1y3rk/E5GtM0OjyIEMPKnO13HHPDYq0bAhaPbjIrWnf8AKtAKECta&#10;cYmwv5c/wc6o7IxHa3VXxt6x607I29T5QbfzuxsS+2kwozO28ls7J1VBt7F1VNtuOWt29mayklkN&#10;EWeOrnuS0shbntb5Tx7Q29n6fGbm3dszJ7l3ZuXdlfuPbm5cp/Fd21m4Y4qOvr9+5reeHydbWZXB&#10;0JoqHG10etaKnpRElNHCA6oecvu4+8fMEhkTZWidJWdp/qbJjJrGdStdqQVJKhh5VNBx6qmyc1AS&#10;fT7vpNak+HD6ce5vQUz5UAAAFVruv4k9O75z+Grt79Z9U9gYHB7Sxe0dv7b3z1xtvM4zYWNwNTjq&#10;7GY3ruiSngocBtmvraDy5TGNFJ9+6UgaoWChhpimJ/lz23BLLjsH8nu7sThqaOjmircrnxl5WlXG&#10;U0VEJKinwM8UkwWNjUqUYy+hgNWp/cbXP3Lfeq+kffTsRjkioCpuLFtQNR/ai+AUgd1NOor8iD0/&#10;+4Pcss5i3tgFC58O0NMVpqLceJpWuQfMdQ5vgj8KK79/K/Dv4sV9bJTT0c87dAdVv5KapyMuVngH&#10;3G2JZPBLkZWnKFiPM7OLMxPtOP8AJX5GVYoMxkfk33lBWNHWRQYvOV9NR1dVLSLUTUMVXBQJT46m&#10;Fd9qsjOykQBo0kAZ7A4i+4b7hIsYHLNC4xWa1B9RX/H6rgeYFMA5x00Nl9wXAYbvICwxWO3B4VyN&#10;WPTNM9K/F/Ev4s4Oj/h2F+NHQOJoPM832eN6f69oqbyzI8U0whp9uRx+WSKVlJtcqxF+feWp+Xfy&#10;fSp/h/8Asy/ZlRVtBSxwYM4OhonlaWGlP28cFPiKWM1rV0U0NawqYiAjsA+gr7EFl9xHn8SeC2xu&#10;JiBjxYBX4gKH94UJwagGuCc0NGW2fn/xdLbwxc0x4Nv/AJ6Eg1rnyJ8jRiPwl+Hb5JszL8WPj7Pl&#10;2qKapbK1fUWxKrJPPQNN9hJJX1GDlqpP4d5mNKGYinv+3o4s3r8wfkVQwVuPl+RO/KeSStrUMlZg&#10;8Plmq6eGrro5IKfIjHvLVMskyCF5yqIrKYSp9IMN++4t7nQXEf011IZpWYQgrb/qaMSCrbgRitAW&#10;+LGitcsS8q80xn+1KipAqkXEGhp3Zzw418uph+GvxNE2Jmj+N3SdO2BlkmwK0nXG1aKHBzTmnNXJ&#10;haakxkNPinrxSx/cmnWM1IQCXWPYW5PuLdmXenOa7x7zqS2TnhElPuHfuKpIssJan72Xx7c3VhKa&#10;lFDI6xrRQxLTSogeQWQ+00f3RvctbZG8SWSKZ2SJtFvR2jbS4/3N7dLGhrig1Dtr0iflzmPi5lJL&#10;FajT8QNDlXAx5jAwTwBPQt0fWnXWNmmmx/X2yKKaqijjqp6TbGEp56hae4poqiSHHK88cayNp1k6&#10;b8Dk+5GO7n3nLLPjH737dWkpcbU11RDFm90LWRSujfeQY+Cgq3jyMKlC6zyyrGsSGP8A2v2V233N&#10;/dC43jcwtq4ZVVm7rYsQqlaqBfVYGhyKjFK9PDlfmNZLhFmeqipA0EkeoAfuFfMVr5dS59g7GqJh&#10;UVGydo1FSpj8c823cPJKohk88F5XoWkXxT+pbX0tyOeffeS7g3HJW1VXTd1dx7iOLxsVTHJQ7y3J&#10;S1/lnUQU2NllfOxUEKS1FTG9RLDKdKw2F2UKxZY/cV9yZdt3GFLbU40lgDaECrClSNwpnjg4HSUc&#10;pc0XBnSO5Z2XTqoY8ajjIkpnzp/LqVFs/akED00O1dtwU8siyTU8OGxqU8jrrAd41pFSR0WVrErc&#10;ajY8n2HmR7C7jrK2CFewO3qL7mvM0dRN2TvwT5BIpW8VNCItwLHJkpxTftanWncyBwuoMijiD+7z&#10;50lvdmnuL9o4gzhIjBERJ/Eol/eI0lvLHd+Gp6OY/b/ma3lihO6SqCxAHhrQnzGoyUzmgrkHtBoe&#10;pke3dvxR+GLBYaOHToEMeMokjCaChXQsAXSUJW1raePa+G5Oot55jCwb06v7GqayorMfg8lvqj7L&#10;pstuGnxYNLHlcjHS5jFZDzbqp6eAVD1kE1PHLOX1rJ6dWc/L3sNyxsFttfJ3JXt+YrcLIiD6yRyZ&#10;SWlkbXNdvpVKs7hWA+ILJQKoFttyRuUZRYfEZdeiulDQ+YH6pPbxLA6cHPDpuyVHu2KGq/u7k9uQ&#10;lMLXRY2gy2ArpadM6IiMRNNW47OUTQ4OGSwnp1p5J3XlJkIsxkaD5IdD9YbS3dsfYGyt27y23l6O&#10;vyf8R3tWxY7BVG8qkUv2GZrsBh4IfJRU2JiGNeQJ58hTUkPnaNotUka+6XJfPvNlveQWm2MNpOlp&#10;r0vbFVY0WFzbloWegGmoUVrk9lSXcx8scy7xL499IWtwaltMIDdtAToZcYFCK4Gk8MAdl+pe0t4b&#10;q2nvjK752nsPN4HPJFlE2Vs+LNZPO9dx0WZin2fJu7cE9NXUc2QzNVS5KKZaR0xci1MCJU/cCoQr&#10;dB3V2dt7F41aDe/ZeFo66gjwZo8Hm8xiETHUFfXwU2PpqyercjH4CbOZFY4CYnjQKkZSOKKIY773&#10;93b3/sdvtH2y/nu9nuVpDNosoQNLMsiaDc1NCSp10oDqXtPQfblLnGCCKHaZZNDEUIWMCoJBBLuR&#10;UHyJBzXh0M+X64683BNFU5/Ymzs7PT19TlaebMbYwuUlp8nWNjmrMhTyVtFO0FdVPiKQySqQ8jU0&#10;RYkxqQ8Ue7u0qcTHI77+Q+AocPNFjzJWdj9gYTGNkYFjkxeNpMXQ5aSVK+opq0aJXpY5LhhCXi/e&#10;CC5+5h76fSS3q2jmODgrPYJ4lWRCV1XwIClgAQCHOFPHpc3L3uI6yE3c6oDp7lhUk1zQMwJycECj&#10;eVRnrlU9fdf11XPkKzY+z6yvq4amCpranbeFqauqpq54XrYZ6mWieaaCrkhRpVZisjIpa5Asw1G7&#10;sNlI513H2J2DkoI5Fian3XlsruKhNfjIYgw15yTKKRQzyxQ1EvmkiERiqCPIbCKz7A+7Oz3bWV/J&#10;UQV7j9HSRiDqwLkhfDJANCQwyOiaTZufQzB9waimmRbkY45JPwnj8sgnpS0lBR0CeOhoaKjjBNo6&#10;SCKmSzSM7HTDEigkuWP9WJ/1/b9XUu1IMNJJQbqzuBpqiJa2Wl27U0T09EgmenlaQQVtMlTJUPMw&#10;1iNGFKXZXf8ACJfu9e5clu6SbeR41Cf1LQ/CSfK5zXhUU+w06Sz8o80W0dTelQ3osPz/AKZ+f7Op&#10;BL6idCHTwrFiCQSCRbQ1gBb6Hkj3jSp6wp6Na+p3zvCpqmnxgAhy9RDC8c8FTLR1QMWQqsbHDanH&#10;kqC1tEhaRUJsG9n+7t7i3Mombb/9yKZ8S1/BqFf9yRjH+U+vSaDlvmKbUTfsAfPTDw/3r+f+QdcS&#10;Z9VhHDos12MjMR6lAAXQt9S34/BH+Ptkh3RsPCUxrEl3XG9BV+KIUO4dwfcM9XT18tNFHlBIGFHH&#10;KtMzwkJLHK/iUSFSfcg3P3ZPcmyjMbbYRGO2viWxycgf7lcTXSPViFFSQCeSco78iayGCqacYzk8&#10;Bh/M0H+m7RU465kMw0nTYkg3F1K3F7rqvdlJt+Pyf6e1thu0aOhkFfQz7zwuWlkrIp8dkN5bxqmp&#10;dvVVa8CZCuq6IZiuxaQhpW8ZlLzORKHWNVDkV191H3WSWSWLaKOasf1bTArTI+sNK5pjNCRjPRPe&#10;cn83JLIYgQT5Ew1pqpU1kx8vXiK06iTUFPUxfb1VNSVVPeJ/FPTQyr5ISCjeOQGLUrKCpsNNv9a0&#10;vbXdNXNmmyWYqNzZulaDEwQ4fMbn3b9nW4mSkmE2WSTFZWmljghng0yCCWCokEbMsTfT2GNw9g/c&#10;m83W7toOVQyxaaD6q1oRSta/UAmpBpQ8OjWTY+a2aoUlf9NDnHH4/wBnmeolRgqVqKppMaVwUtQJ&#10;SlfiqHE/dUs8pJNXTx1+Prse1QGYm8sEqk/UH3Gre+KKiHhkyuRzuGqZtwUtXFLmM1m8PWfaSSVu&#10;OZkyNU1UMYlLFBZyl5BMDZfUFI9g9hfc2Xar27m5TqQyhaXVpxyTUi4oPzweFetQ7HzSqktH+dYS&#10;Pz78faR506mLQ0odZVp4Ipl5SZYIFnjLrpfS4U2ZgT9OP8PbRQdqZWsoshmNt4SCrgp6ykmletx7&#10;0lHQVmWSnyUclL4aSvlqJ6yrlKPFUFVcoztEsY1e1cPsPzvtEai72OjsAQTNDipZqYuG8vXOOHSa&#10;y2zdbJtMkPYacSo454Bj9mc48upDRq1kLsLqwKq5BZbFTyPUCNQ5WzD+vsUOg9ybr7b3QdrRYPa1&#10;BhsRt+j3FnsssuTplo8ZQjGziLIT4fF1kEeJNTUyQzKY/HN5FiWQ+VW9muy+0nNdjcu82xBoApY/&#10;rRgACtSSsrECpGeFaCueg/zfabnawmRIR3DgClSc/M/POOI/JD7+3TitlYVMpkHrJqnIZCmwmDxF&#10;BLjHy+azmS8ppsdgqbL1+Mp6zKmCCWZU8w0RQPKw0RuQYLPVtLDNlk29RZehho8dT7WpU3Vgamjz&#10;NXRYmOsqMVNX0NSqZeCavr5HrjDJPDMkVTE0qRkaVjDm/frSSWW3t4CFHbmoOCRU1Woqc+fz6hp7&#10;65jdVnI10PkD6j09cflX5CNsyCtrsNisrmnxkmTyJlztV/Asn/EsTS1leRHLTUddEYaWvpqCgC0y&#10;TeEB/G7A3cklx3NLuWq3PQ7S2JU0EWc3blcXhMDjsRg8dVR0+VylTj8f5p2ragQVKwVs7zVPkikc&#10;xxsTIqqWALgt4dxYRg1lYgAZ9ftHEmn5V+wIc2b5dRwfpSgGlThaAV4/D5ZrjyrXz6WWQyNBg8Tk&#10;czl6taPGYmgrcpkq+pLFKTH0MMtXV1UvjDFY4KaJnIUXAHA9hb3T2DTb37LqsHtrc9ZV9fdW09P1&#10;X1346qnrqHK4nbE7pld0QVJjWNot4b1ir68VSprWmaFUZkSPSksoYoomqapHWn5E19eJz+fyr0Gp&#10;dyvLom4LkH0ovoBmnE406uNFr9iO6zwEmNwlbuHJ4lMRuzsTKf363nTmmgpq2HNZDFYrFY7E5P7W&#10;sr6WpyG0do4bGYN6iKTRUrjFm0guR7DTOZ6KZaZZ4cpXVNNUx0tEWyq0NS9UzxQUFDBk46TyRLJV&#10;ywxKFnAJ/PtDFcvcXUkUFviuM+gPCoH8z1T6i83BxGCWYcPhH8xSlTwz0In+3/rb/H6fX6+xO7c3&#10;9/dPO0HRO1935aDrjqnaGG663HQUlVkMjgOw+wqetbP9n7or6GplSky1Ou68s9Hi55BK9PFj9dN4&#10;QQSuTd7RqW0cRWNQFNGYhmGoseFDx7fl+zpBt+85QE+RoOOMjNVFCQMqeBJpinQX7B2/LV/fb43R&#10;j6WTcu4c9mM3hWq6ADI7U2rVw0uH21g6R6ymTJYaqn2ti6Soy1KH0Ll6qsALIV9ojG57rHHK0YOH&#10;pv8AJfOUrKWHGo0bxzxwTUQkYTzPBHLKuotUMyzkaRpWxql/ZRoihKcfMn5+Q6FIuLeVV/UUAV+X&#10;n0KJF/eTfe4NgUOT2btbCww47+6G3Fos5uDDVm38xLuzcm6snV7neZsjiKajjx+M25issuLose9V&#10;JUU8EeolpCrMwdwvnKRqvaBk9mTU54DFDSmeHHouvFbU1Z6rXFABStO2tc0NaZ/F6ipYsPSZenrN&#10;xVGTy8WTpcjm1q8DRpi5Mc238PDhMPjmxE00ldVtlppczQVld91opgUrREIyIRLJzxNdg5a7G/Y5&#10;TclB5qmm+3rKaQYfLVY+3lhialliysK01TLBM12bU/i8mpR7be9vzqUA1x5r/m6RRxzyOAJSB+X5&#10;ZrXPHp9sDwQDf6gi4/3m/sdN17j2ZtXZXXMtDlqMZRdn9g7h3E1Tl6St3DkKre+QkyGLoc7UQ0tX&#10;TrWY7BbXSCGCqEdRCs7oyIbFx1uOw3ltsW0wR7mPqiHZxoSve2ATqpUKAeIPlTz6FGyXO67cWsZZ&#10;KqQcHR593lXgCfPgKdJLCJkajcG8K6tnrvsBXYnE4ahqIamno46XGYuCtqshSRVVPT+Waty2Vnie&#10;aPyRSJSxhXJUqqprt15TCy7TXdMe1467cWEhzuMrsfvTrTOYfLVkeP8AJLhcZual3TPlI6jFS1Hk&#10;0VtPSNJJExgNi6trcOUd1sN22+eLc08F6kkLEwFRjPiEg1I7cHoZ3Nrf7Tovlk73/wBJQ19CSa8f&#10;4aenWTC57FZ9cocfS5+kTFZCbD1SZjbG6dueWeBwJJMfT7hxGLXK4+QvdKykE1LKhBWQgcC1Pu/K&#10;V/WW0N2Y1MbV1dLJuKt3Vn6PfW3cTuamwG4VxWFiw2IbPZvbT7px2Jhw7R1lXipJI4IKjTEWZvJ7&#10;n7mTePcH2u5FjsNv3BWl7qv/AIqj0kIUABhKXAC6TpJUBjWmro2vdr3Da4zIJCajhRKClWrUkjPD&#10;PoKVp0GghoKLs/JYjMQ5+pw27cZt+j2vtiHZGXzuzMbmNkVWd3Vmt15fceEwuS27tGuz0+56NaeH&#10;N1VHUVdRiQ9OJWNlASj+UGGjlqJctl91y06VBxyTpnqKYTxqkctLmUEe6ZIY6nLxsQXZhGki6mjI&#10;Oj3jzZ757rtYSbud3bSasey0/iIrw/lTifl0E5N73C3DUY6BX/ffr+f29Cr/AHYwSRhIcLiI7BVU&#10;LjqNVEa/ogstOLQJ9AotwOLe1NmO8tmz9ZbWg23vilwlVX915U5PHfxujxtRDjaXrajkk3FV4yky&#10;i5GqwM+5K0SCSqKUX3isxbzASlfec97la+3/ACnZ219/jLXF0XGmMGiuNJPZUg6jSmKg4rkMS7na&#10;sYxHaj/ezwz/AJaV+39qKp8K8/bmZyFZh1moaLrnbVFj8vU0tdJDPVZLcm8myeOpJ5h/CFmoqKhp&#10;jULEDUeOpi8mmMxhmHCdv5OLGiap3KIMCMimArd1f3mzGSrBWVJatMlbnMtnstTVeQyMtZIsVHUr&#10;YOmlEWLSpR3nNPMC2l9JBdMLbs1Hs9cVJWvGv/FUoglv49Ib6YeGOPeKD9vS6XA4dfDH9jRFKdmk&#10;pac0VCIoNKxopp4kp1MIgQKoK2IFrk8e1NP3R19P1Vksdi+0vBuKr7L2IkeIxG4PDvrJ4ejwrGup&#10;8PVQZ2gnx+PNTGprqpo46BAujS2pShzb8ybq22XS6CGJBw6aqAPj4fM/F/l6PIZb8yqBb1U8QHSv&#10;8j/qp0jcjgp6rsjAVU2Lepw0Oyd3080zRxPhospV53aktKmQpHUJNXy00c32rXdhF9zcx6j5YJ7w&#10;2vKpEW8qxacw1H8MSHe1djzUVM8kbf5TLi60U6y6EIF9XJ02v+77CC73u7XM36JHcfxpnj8vKnSt&#10;5bhhR7egP9Nf8n+r889LKTB4+UhpqDGSSt41d5MdTS3SNSFRfKjMUQngEm31HHHvjlOy9uZnZHZP&#10;8N7AwO38lNDtSshpf4tLLuLdlVU1lbSU23Nt5OPIU4hq5Y8ypyBSoSGaijeR38d2UYbHulq/tt7z&#10;C6KjcGbaTEKks1LqQSaSKKO0hiGzT4a0NN3NpeNBP+qS3bT4fPNPiH+r5Z6ZMpCKXcOy7YPM5SKa&#10;TNYhqzHyU0eE25HJjFzEeVztDJWU/kgmqdvR0lJJFDPLBU1SKFRJHkVJZLekFRLkHOTw9RJURVmO&#10;mo6je+HaupI4aB45KPJ68mMhmsNTwBQ03jnWpRiNcpGox7ud+0m6KY1IquRWv4SKV/n0Grmw3FpD&#10;ocV+1Mftb/i+ldEkSqsSpwoWTmDQmpnJ1ABFjWQuNRAsVPJA9hRj977fqcR2/gZNx7RwONyXWuWz&#10;u1mlrxTQy782XncFunFYraTx1L067j3OaeWiEcphjalMyliGVfa60YBXV2VToNME0YGoAoOLZAr5&#10;Hj0TyWe4sWCz0XJxo4gfNvnWnHHTJnhVrU7cqaWHOVIptww/d02GnxUML0dbjcpjJJs+uSqKZ6jB&#10;Y569Kto6UvVfc08LKjorgtLb729JDUz7k3Ft/wC5+7ebR/eKleeCTmORJyXKUqVP2wjl1D1Xvx9P&#10;aa7n0s2ogny+fSeXb9xLFmnBP+0/z+nSjt/xT2u9sVXXddjO0oJ94YSloN49P782pJkIauJocZvh&#10;aTHbw61x08GNo6/IGtqMvtb7eH7bUt6hVJYzaVfiaI+OHcDVGw/MUK+XqAPzzTpqbYdz0mSOjCoB&#10;po/EQM944ZPqaUFSQOkfvFMukO38hg8XUZmvxm79tvJQQVkFHbEZevTbG5MpK9VX0FLNBt3beeq8&#10;k0LNJJN9npgikqDCpCLZ0ZroIajMVa7aqaymo62pxmcyi4KddcD1U00KZZmc5KmkUeqSdBJMwCKS&#10;fH7TKWoMfzp0ymwbpjuGRn4R+yrV/wAGf2dK8m39fqBwCeSQBwAeOeT+PYxdY0uzqjsCi2Fm90wx&#10;Q9zbX3N1hXj+8mGqkml3pjYqbb9VBOcm0s9fjt50+NnhC05ZJzqUooZX3tFrNGvhvLVZVKmtPOtK&#10;5/iz+VOkVzyne2z1mlHiHOdB+eAXyeI/P8uknvWdsft6qzsSBpNsy0+4yRT/AHNQKHEyiozkFDHo&#10;aQVuQ2993Sx6RqvPYfUj2CWO3RtXG5I4ySk3/X1WMkqNvV/+/TosTI2Y25PkcTmJa9V3BlpqPRXU&#10;0/8Au6V5JByo9k0UpE7qwqATig9SPLh+3pKkQ26TwXVyy0xQenqCfX8jg9KtW1KG4sRcFTqUg/Qh&#10;rAG49mg6q3dt6pz9NSZbI5HDbN3ZS5LZW7sNkJMVS5Kr2rn8TUY3KV1E1VTz0jVG3qlKbIqFiH26&#10;UyszBjYCGzSy0G2/etFcFW/TPAg+v5H7R0e29vs0Y8Kuc4OseRPqfsPy6Su9Mdkq/b9ZLgoaOfcm&#10;J05rbK1zzxUjZ3GB56KlqZ6WaGpgo8kA1HUsjAmmqJFIZSUKZ3dmMrgYty7H3FmsXSZfbeQyewtz&#10;QrmzWxVFRg5/HGzphkxkdXBlMW9NKsJpz/nmWZG1AqZ7DNccpzTONyouoqRoBGDRv4+PQlsrja9u&#10;iEuvBx+PPmB68KHh07YjJ0O4MRiM7QapMfl8dQ5jGyzwNDMaTJUsdVTO8MyianmenqBqVgGW9iPq&#10;PZf9o7Zx+21rsvg8gkuNlzeJz9Lh4TWx5eoyGQWWnyFTjUjnyFckqfZKYq1JY4IPBIsTrLH77Ofd&#10;um5M2Hli8i2bfPrLdpIXQ+BNEZ6+KJWVZdTQstVCtUUqTHRlqM0/a+LlDYIKbbdB1Lo2nTMrEZDa&#10;S2oq9dJDalpQ6SGp07e1zT1ORR5KZsAKLD5eWppo5KSRJqxqyklWWox0FdKK/wDgsuPyMcdVNoOu&#10;rIF5WXWGyo5futz3DcLWJ9laLl+4q0BWSpuCNQkXsbVb+FKjSEsf13UMGbQ+rIKO9N5oFtYslnOD&#10;pKHv1HiAxDCJg9JWoP1GAOpgGDe9uFHTxBZarHPjkrJa6Of+FZimpaCihnpUMx8yVUk9LUmq8PjW&#10;/iVtf0JfQB2tpb/T7y+2GFfqnTTbvGV0Mh7laupmMgAAYaFGotqFBQwgghERntjEt009TFMBCqsA&#10;e45ZWLaQinsrUt+Kg97WVBS1UmPoccKKnpsW09LlcD5azJGeoyqT0NTJjcDS4lchVtmauKkVIIIy&#10;kk0caqIw6Ee7SjZNmsY9vFl9Psq6CtJGZqK5nAVT+odLAyIisSalVQrqXo+YStY26S2kcdkzpLGx&#10;Zq6lKMyRqglbUFU6FXSWjoDGGD14kqLsbCw5Y2AAF+bm3A94TtTd+TwktalHha7KZ0vS4mkXKJks&#10;rRZCtp6zLV7VdOtZLhIc1S0VOtVTCudgiVl/EkqBQWzbvvlxte52dxZ/S3cQBjyvHUdSsjAxNpYK&#10;8L6tAOmoVVKSB/cLXcr23lb6dFuHYhAHDOrsC760LtEXXUJITIKKJMIvBuJcXP6hp+vBAP0+hI9S&#10;8/j+ntV9Z7Ew+Z2Vnd37wjzW189Os+P2zl5q+OTYy5PB4HJ5zI4WpzWJxNdNXbhrKynpUhpIYYI1&#10;p3ecSSfoBfY8y8xXku27iNmgg5gu7dRcWxukuLgfrCCNl0iKFYV0yvNII5FJVVVKlyVnLe3l1+uv&#10;bVor8pRf1qKpUGRgHjCZ1KWPbTAZa1ICdyGWrYc5RUFAcZXRJRioy+JiqYDuWKPIZbHY3F5WClqK&#10;2jp4sDSRrXy1cr65X+3EdPHJJqX3ObIbfj2/JiMX/d+XJUi1tZuaufE1eTxMlTPiEiw219qfcSUo&#10;mONoy0lXUzUUc0tTFNJDJKqJ5RFE9/LuN2LjXBt0GiMQmjfh8WRz4bK9MYjUMCjKjRxMz+GKreeK&#10;S1uraJ7SiM2tAGli1eHqRIiaFioVatpq1GcKCNJeovuXnlklDxQhvFBBria6xsxarkKKXRpiLIgd&#10;h49JYKzMqg95Nt0tDtyjys8bZbXnYJoq0V+QpsaklC70M9TPRRqgjyckywu8qAxtG1otTqCDp7vY&#10;9oblPa+a9uT94RePpJkkm8EShwwk8MaDrQRgM6qKvpXQ7GhGJtqitdutJ5Ue9pKv6viSIuqNipYo&#10;KqHJVGeRRkMBHqYEzPzb/W/3m/8AxT20SUb19LIk9TFViip8fjqLBaq+jyuVk1mtyJqJaWIUX2uu&#10;m9CtO8qoRIQjce1cNheXMV5tO7xfXxRwokNsJPpnkeviSGSVGAAoutFJkoF1N4bMFYguI23CJKyg&#10;rDHFEkI8USzd3iSK4UBSrFcDUzKh8QlG7T73wiqcgcHXpKHzjLM+PjljMdLSj7eqkkmVHjiRaQTU&#10;SeGQO7AQjU4DyLddFuu9vyruEV5K273MLlGdRHbJKFkYkNpQCIeEdDd2rQodqGTSzSm5fbbtATcK&#10;JPCWhGgaWbUK6ewOg0tqamgVcBmWvveegaqyj7YrhjcNSGaoyTVFJTSlqmpp6WSrFFFTVJl+2jNB&#10;RwEQuv7gklAKsB79su5XXMLcjczeFb201w12rQikpZYvFjjKuqxgCOMatVeLhQAFYl6C3vLltoZb&#10;C0AZ2JRD3MqNIYwjBtI8NFpGwOpXYDSR1725rSSYSEppadqWOcJkomjBh8krV/hMbU81XXSpJKlI&#10;48reWJHQWQkez5bUcuWdlGbdpbK08elwzGsfiOXGmIl2kLVSLDMcEgRnUOli2Mu3LJq1G4SpDoRg&#10;gmTSaIXk0EiEguRIislApI66sP8AiP8AYe5MuRSjrVMsMop6iGso5pJqailkoqiVaSnk8oFO0CCm&#10;nZUJkWKSF5VUO1nIVbjvK2d/bzSu30M2oeKAB4J7AoYLq1BW0o/i00s4XvUsFUG4jjuFE0T+C6yI&#10;xKR6lZiinVQaB4ZIU6ghVnUBnoxHft+wlHQU9Q0E9HHhVYRVEKY94K+ny9G4jiaalqKmaplvVSuW&#10;MbhwguDwljbYCbGGXb4tkFnIJHKjxVkEgqSGLKAwoKGh0kYIJUkg92uzs47lopIktdahlMel0mRl&#10;UVQsz4kLElTqoO2p01PvbHh48akeQx717w0FcM4tLJVU71NFFS/baM3DSmOKWojqlqxVPqWNVSV1&#10;IYNdkL9sm2iO0vtqjZ32S6km8ABqa1A/xoA4kUpN4hbxCAQ3ZroVJJbWtmqbhaS3L/SymUqSCUQA&#10;ATqlKHUHWWQ6BpqaHu4e9ulBSxUUU8UOiaJ8HNW5Koo/I1fRYyrppZozOshnqRUyxUtpl5DxcMQg&#10;De1uvabSB7OOJRYoC05q4KIylkZqs8kjPRhg6u1arQKpNdtghghuRqBT6UvJIo/UWJwWUEMWOttA&#10;1DIYUBIChuve5mIwbQSPW0FJBHjqvyijpaujmyBlpqOhmyMdesNPX0VPkqiglJTUKiWNahkJhdfS&#10;vhaS2bLFt6RxRFo9RFCEAIZdQ1F9TszKGV6jDDA1JSz2plZp7CNUtJCCqlPF1RoviBiokAkYaiqs&#10;ruokoQtQKe95avGSbUqatMlia2P/ACkTVsuQx2RdoKbJpVU2DqZaXK1EUCUlatfCqqQSJXRoSCOW&#10;Zr7aduEu4xUaO4mAnZZncatVI6FmYPR6o0cfaGYhlouFotYtqI+qhZ4vHYsSsjqNZkSEt4kgXTVl&#10;Qxk5fMdCDTGkiSC6OrrqdNSMGUvG7I6XXjVG6EEXuCCD7bAmKqa+hq8hHP55ZayopKGoCvTxM9xk&#10;p5DFJTUlLTZKOAAPC3kKQiNUVtTjUH0O53mzX13A67rJ4ixIe8xqocMQy6071VMuBVaY1CTpmS32&#10;uW/t5rsPqdpGVX00XUD4rmpVFWUqPgbUVXQEVwzdZPcDceLwuc3JgqTGYyvyFdBBm6HIJjagtR1s&#10;2RxMVFQVcE0EBrchkdt0UE9RJHUvHGs1QVRVQF2AfM+12u+c+ct3dwwV7L6lGAoniGZNIZ3B0F7d&#10;BII43HZ4lQxZqoXcw2NjuO628FlbOxCvE5jeqyGSMRq/iKKySwRhyRKV0NITUijLx5FzcW4+v+vz&#10;z/jewHte5DCCgnjj0Yyp8OSo88xpYYKuLMypQw4mJ4MnrBamqY1Za2mtrLK6MI9J1SKu3w3t7HeQ&#10;SSQDxGeYFWEjP4RiWpJ0x6Y1ABVTqTRRgrtrHF3stuqhwEedbhZdKqCJWCJCCHrpIajeOhXWwLgE&#10;JpZ/Agi4vxcci30NiLED6Eew5+2ps3FhMSaOGnyOEanxipQY2t/h9G8UtTNWVNX4pGpp66kp/L+4&#10;ZJAsbKo/aAUAfbNv2S/s7HZbhPD3/b3Kx0WdooHNNagavA1siMo72QGSoBDEEFS2Me4ja7UW5F3F&#10;LHCQkbmKMgtrJo2jVEoYijFdJAqUJr2Bb+vJv9b/AIt+far/AIXRY+DK1zQ5TM1GBDwCnpqqsloc&#10;3mMjnZVr8rPUTiAUkQwCrT00cOgypRMTJHZbCf6C721/3xt6yX17I5IjZhFKpPZIVDsY2dAVALAK&#10;qqIxq1AosG1rZtutxIJ7g2wIKKXJkaSSkkpYgYWPsjCEdqSAsoVGHQvc8/qNwLWKjSBb83Oq5/2P&#10;uStZt+mqqrKVmK3I2MqchTUWCxk9TRisahinQRjINSY2oop67KY6aUyxghqaSeI+tU0kzjuNxitF&#10;3Hcn8HcZQEZNJk0msiRaFjenc58Q1LYrGSrAEOR3dvEBeX1pPoZ0SKKgNU0ELrCjSWlDMzrISyhk&#10;BA8uAEpRbtGH0+shSyFirA6RrUiz2PJPAt+bhN09YlNTyCkpauvNFmKpRFTwrSyZfMpEr4/GSPUI&#10;tFTYGhra4uT4tcSBWVj6VJPLLLtm0Tf1bt3vbuxnaM21Fh8aSVi2nxXXTDFF4zOKBgvhR6W7Ssqa&#10;C8WMulvBLKqXnADSZpkK+HE1VotsjOxBKgrpVlYHrL7dpKyvMmWkhFZmMzT0Ffklw1O0dHS5Otpc&#10;dkaueaWJ4RTnSjeaSQiQJTk2+nqMN0vZNtF8+3Br7ebeGMR23iLbiRm0gIJGBXU1QKkuU/TGksDU&#10;zlup4RfTVaXdI4ZHWIUSKeRY5CxKlQCWqr6u4GMgA8CeiQPqQPp9f8eB/tz7aaHdH8ahzEWXw9NS&#10;lKOhOTxlFWZKbE1hkK5qSNFyNOwrYZ8pRSTV0cRSWWZBGGEXpIW23eLPfbXerHcdpCNYeDJcJrZ4&#10;3MniSUT9GFHKnxVYKrlyoSXxVNeimy3STdLedN2sI45wgLxoZGietZtKh0CyL4iuZ1QLI7KsZYoD&#10;XwH9eSCSCfxf/jXtVZPHmGpqMvRZibIGsipmrqWqnkSroKmDEGGCnlRa1KjNxU9MopzMkKwI8MSB&#10;mDA+xLtm03G37put7Ha6TeFGAFaAxIU1sASjl6r2ahIKKx1EF1El7BLBPLdW18zVDM8ZLakZYqd+&#10;h/1VIITUBp1Ii6mOo9dD+lrE3Nh+efqSOL+0tmMZkqauhpaXGx1dbFT1f3NXQ5LTjcZDVVkBrjl6&#10;3D09TS5jx1VWXkp1k8ayqikOVChHvRvZdx2eTZ9meZ38SrNKbZQGZQQ4K1kBbXI0OFbTXS1Qegle&#10;Wt2J4VtLIG70yEsrMFjDN+r4jRKFlYOxZoSQmpV7WoD13xwf6/1B/wB6NrH2lqpK162venjEdJHT&#10;08U0uOyz5Vqk0isQaaliEkZrjK+tiwdREhvp5uXXKbm95u93Z2fg7YqRh3inM7SaCdOmOhKyKSNT&#10;MCPDWr6TXUUXK3El1ceEwFuI1BMUxlLFBUlEAKmUs2o6gwCKa6TWvfvqroNy0HmpYvuKh80iOtLT&#10;GpggSrgpqX7mnenpWhgqpqyip1ZkdVeSQMxJKge0O67XzDt0MsENLy83KjgBvCSGSEKXBoyxyGWJ&#10;T8WjUwYgtQDqtxte82ckieE9Z1DBVD/GEUsmlNOpmjGooQGLay3Ade9o3PUFfJTs+OkWpKYn7Kro&#10;4sd4IKKjq2kEdR6FnhlrHDSxmpA8+tdSkAC0cc+WFzdbQt5tN0buVLcLcIIWhEEchAjNe5XY98bS&#10;IC+pS3AigfvtqvpA62bkr9NoMaoQqIxJ1dupdZoyGQd5IJGOve2ejpQlbUSPRTmlOPo5EZnNTVrQ&#10;iNIhMhqkVo6YVEKxPJFIQwNiLD2U2ptU3bc2utpd9vlgiOsyEu0aKAGCsoKIHCxMyNkH0wSu0svD&#10;uWl8FxEsCEVOuRYyANQLgdpZQrOjEGvDr3tU0skP3+Mo6mjWkqlid0jpp1rgwqIbyRzTIFaOZniU&#10;l2LIiOFJuOZB2+925N85c2i+2VbHcESQxxpL9Tr1xkuGlUdjAqDqZiFRwtcUJ7D3XFpDNEBOFqdB&#10;D/GMqxGQxKqS2VVWCk1Gfe51NPiY5I2LCWsr3rWnouI2ihjhIoJ1pa1npphE7iMOnPmQ3XTb36w3&#10;nlmO6imEZl3G8MhnjroAVAVhKpLVGKYGpFFXFGB6MYfpEdF1VuJS50YBVadjBHYhtBITUP8ARAaj&#10;TTr3ud97TV8GLq1wCxmqlqK2b+HSUcKVCxVS0qRLjqOOmmoamGSlkHjk9IC6gRrt7V2V9bblb7Zu&#10;9vyeGsndyPCk0GXS3h5SquGR1PFdNVPcWZqOrcwXEVkv7sKMzeI3h6RUK6imhQpDAqRRiaAaq5IH&#10;vfa4qldjQU8dUJ8kBHCmSlNI0ORWmlK0OKpVladYUEKSLWKBJ+4V03N/Z3b7HtlLnbRatELvCGaR&#10;wVdELhI4+1kC6Q3jrVgGAqSekwstbvapG/jzEhBK/h0k0GkcSDuUDSGEwq4qRkt1728yUOVlqRCT&#10;V0tbIIQokyiU9LiRjTM9NSw5CpjU0sk2lQoZkggke7WFrml7t27abq7is5Y5L1Q0oSZWS3EAbwwj&#10;6SztKKsAtEjYlm1VUMay29wZPCYyrcAKQPE0pGEqQquwqpIAADHQrHywD72ndvx5QRVNNJWZBo4q&#10;qLJY2VWhqYoqv7u86VH3NPJC0E8qosS+pnMdgfGDGQlyfa761nu0E+5z+AHjktnCo1GMj+IpJWlC&#10;5XwwxYmhCHSChLtqivaNb/U3BQSCVGBDAOHyGLqRpY00AVLFKDsGjr3tV5XcW5MxnZsruTJy1ucr&#10;Vwn8QpjSYvbuKqKemrmokpqWjwMtPjXgyUQV5XpYqfxyk6RZdXsy2Gy3jZ1utvn3Sb96Qi20q5AG&#10;jxGB7i8gdpQ7M71rG1FBABVVkl1uJuxHfX0jXL+EGUlI0ZRJooNDFHMpOpmQDSQCO1e3BTU0dJTx&#10;U0LTGOFFjRqipqKucqv0MtTVyzVM7n8s7sx/JPuLiq79+s0VslcsbTUEQ/y8RVNTXTRrT0et4Wgk&#10;pMbDAQy6BZUXS7kEE62TdYp7uYw7k94tvM0Y/TkjVnmY0SrdoSNUIqqNQBTqY1HSywmaOW8pMZEO&#10;uIZlYM8rALHUqVZIVFGBUDSBpdiCDn9qdcXlKmoko6eqo5KSiiGcrJJayrkx/mo6WqrJ46urqUoY&#10;GqMTQyVIi9Gl3LeIsQuo6ne5S+tpZIUjityCGcmRmaVtBqaalVQQVrUUdHfQUNDhtvu5ZXiaeIwx&#10;fquzM7xgqSSrygKv6aFyvaoqSeKg9cb25I/NuASeTpB4B+pt/sOfbBj8XuE1MMtckNLgXlpcZFlJ&#10;5cV4jU40QvOs9Kxlq2p38q+FJD9xUy3067lAR2zc0w7tuO1bqnibKq24jkJgUs1SPgy7RmQhFDPr&#10;DDU1EcKCWzs9yE8EkqCHb+yMOfCILRkA6lap0MfgVj4rsdVSrUHd/wAf0t+D+ffKEpXyTYWvBpWh&#10;oVSqaqp6mgqPL4zJAa+SKll1pNSqZB4maVGW0qrqv7M7PdbTejuXL+4qZ3ijiNwGDxP3AyRgsNKH&#10;Ug1jRLqQKRIqk6S8qG7/AN106iLTbkVKmNiwWgMpCNqBSrjSS4YfqquqvXfuPTxCryO3cZGxWhx9&#10;G7okWKqjJBho6wz1tTlJMZRSVNSlJXnWzypIxCp/ZHBfdz7btu67JYQPI20eHJIkSpMdQQBBWvwj&#10;xljJDFQzUZqkuxR20Cy3mz24JEUKA08NtQg1jxPEMaUOmQV71IZqNQAs3XE8Annn/Hn+nFzb2/tT&#10;UFLWT15niolTI4SNJfDJkahKKgjWpjrcjTySV2NgnyYqoy0Oh7NrBMdz7XPDBaXHMe8XqC3DNCju&#10;sjSMxjIVDpIOjD6FZV1BD4hLO2pRA1nb+OsnjGNVlgCnSzsqIviapfjjR5taEgpxrQxlmI5e8VPI&#10;7UVE+Ph21QS5WsnmLSTR0tbSxxrVZGvQUECvTR+MxPMqt47SVQVY3cRWat7tFj2iHZYIrVLt3UCh&#10;LIvfKwVAh8RmJZmLuixFhrAq2pNBLJBb2htIrJJZpKnUdLIBqeUMgDjVxmBY9rPTTrCFve26p/j+&#10;DocHUZLMZPDUq1dTU0zfceKvhrJqOqbH5auxVEzVWQLUeRjNNUyqWSKY6W4C+whcWs+22ey3e87t&#10;JGYWuF8Z1MpjMvix0eJBIk9QAukk+ExJkEb56Tyie1isJ7q9lhttUmk1o4LK6hnVKtIANFCe5FpW&#10;hCqePpbnhvqL2vwSAy3/ANdeR/hz7g498/4qSngq6mWCqkqZKPAQ1Ek8YmxcdZTy5UQIktM1Q4nk&#10;cGZbwxr6iRwx1t0u4i427dJJQGlWSOCAkDTo1LIyy0IYyFg+mUBY6KtWYaei62TcojB4UpIbUEj1&#10;asxllMgFCKsxrR8AIpaoFDy/x/P/ABW3/FPcSfGUOEipchLJk58jXfxWkrKaicrRV8MdRFSUbUtd&#10;T1CiqdaqqcSq8UNKUK8tbglnstr5ZmO+vPJJPdKwkjheQG6KuUVSQAE8MyAioWKQPVlURrq8bCOx&#10;FvPMJ2nkSVCEbD9wVaFSuujONWoLEdQr8PXXN7WFrCxvyTzfi344/wBv7w4fIyxU0tVJjJ6nIUFd&#10;iqfI0c01LUYiSCiZn29FNTCOaCrrKB3qjLK4aIx6Ba4t7rs8t1AeYL3dtlZ95j+mjnjEi0KKxEHd&#10;FqTVGGBLooXCsxLAaEm3XrOniNaNJJE0SMhasYVCxhUjIZo6uS/wii+YA6795snkN209QJGhqqSt&#10;y9BkEpaNJHlefHmjjFdk0pUpqyNpM3j6iWN5joRHQWQ62tfeb7maK6jsJbGt7eiVEiWVH0C30MW8&#10;NFlQvIrFNTeGI2RKITIaXv7veJC0zlkllQ6IxnUoCs0oRUYBpkLKzkABwKISzU97cTk9ySyiaqr6&#10;hDjaGKtyhyJpo6hfHF9tT1WPZYmSsqVFKPuI0AYNGSBpTUwjsX5lSUJd3Jghhg1XIaOJtIZHeNkM&#10;aFCCUJkVaKGJRfLWsk3fc2kWSW6c+DGrSGSgbC0DoQhVn7T4q0GRjCgt72zwz5mZqyqq66lFBEuM&#10;ZKmrx9LkRMtTWfdUlNXRvBUw1YlWBZv3hdWNpFDkAkVjNzBeQ38W+8ypHt6rGFdrSKQ6WJKqSoNS&#10;VAKmutCw1AMa9FrXN3cTTPIY/oykdGcaiQZNQV6qwetA4ZqMCRqXURX3uFSV8KY6tfJyqsdfE0TS&#10;zVxipKqkppWiDVAgMKkrU/uqIwztLYRi4ZQRjedih2O8PMqL4N5QBmlfRKsTldTeHQppclgUqzMQ&#10;qCgcdO2dwyWtzJdzAhwRUuAhQVXuppFdRLDSCdVAgGVX3t+pqfMGhTLwVdRkqE1VQ1RNRvNT1cNX&#10;i4IHh+7n8KsgpBUKIXJXSUYICW9jEw3csjXFreNuO2z97aQLeRyldILkagEZNQ+E1UdtXA6va/Ve&#10;B9SZ2kjBYuULagyLUKx00OgGgJpShCg6hTq/++/33+t7jVeFqpKWor6/Iz0Uy0bzSpVxpPWs6mGs&#10;pIPI0oqpmq2jCpK4ZLm7MVBPsu3PlF126TdrndnjnSIGRdAkYEOulDJ4gqdQoDmv4qkdPS2k7W08&#10;89y0LpFXS2jxBRg6KKkOxbTQMagZrUCp798KOKjzNJW5IZaTKU+NxyiuMkEc9RW01Wpn1mtjWo0U&#10;DJEnlaSRZY4uU9JJClIOWt1sW3H97Ne28FsRM+k1dXowDMO8IwFSVBKxqTrRWB6T2KrucV7drfvN&#10;aQ2/6lRGxkVxqp4gLUjcULs5V1QEoKGvXvbvXZzL1OD29NW7iio8PjxXYpcbJRTVmZGN81NUz1Ud&#10;WkbkYyghjiSnjBU+QOI0sS3tNcz3cKWO8fvg2OySxt4kItw5lAcpqEqMWRkQatSQhmwGJLJ0ofcL&#10;5LPb3N34VjGsiFSpMmjUrMykAkoq6AtMk1CCgFOgoF7fn6/4n+v9L+4FRkJpKivopsfHj8HkHgkp&#10;K+mmycshlo8WBVwxoXEtJK01QJHE5dY5W0qy25M3F4dzv9k3eyMXLEi6ra4EhZnrFV/00CyxaHJo&#10;JTprqpqalGXvZWnuY2TRZzHDr4haqxgsgwuhsgnVqVWbTqDCvXfuFT5Kh/heSppUq8hX1Ub09XPU&#10;SQO2uhqElx0URkWSSZgY1EjcMqsUQsT7J5dytxs1/aTRy3N41RPKzhSWjc+AunIcAEA6c1GCzEaa&#10;WV3ZGyv4dMsl2409xBqUaqKKgljwqWyNRVCx697msf4rKlJBKXgrF/fqKuZzTUdnJTzRvKkyfZVC&#10;GRYUVQqsxJP09nZMfM9zdRbXM1zsc6/rsQe0rVo10u0cupJEqsaBVUE6yQadK5JGnMdsuJJclpH7&#10;E8jqGoUMbDUI6DSpbJPXveKWlQA12Ry9NGk8cBqZngpKWeSiWnWjePxxPHUKUkmtBLotKwVvURzU&#10;2HgwX26b5zKqQzqjTs0CqZYz+mqjSQy6XbSjqKHsNGotWJYoBJHPdX0akhSWOhG8Mr4ZFAVaoLfp&#10;tQhjpPcVqfe5FVjatRkKfHRY2Gsxs1AkzVUIjFUtXQeGCOOR470csawyMwDPErAM7aiG903Db7q5&#10;lvtv5fggS+sTGWqtROskSqCHYDwilGYKGcEkFjUkh+exuLcXSQRwLdxNGCXUgEPHRRWhCkUY4JUG&#10;hY1NR7240T7nw2iqxu6KfDvj8hR1ksdUHL1dXT0tRW0mRo8LVf7iLximWEzqmuZ5lXSiMAaXXL/M&#10;sl0A3MQiVldLmfwI2+oU6F0rEWVLfQCEZ4qGc6pCF8Nekk6XNrKDFcCEqo1asVABYFUYhPSjKAXL&#10;EAKCoPFlDAgi4KlT/Ug/Uf6xHttko8nlJDkJ8vt+mjr50FbR1c9LT1mPOSnNdDHWRwUiyVJSWNpm&#10;SjikaKPSrWjI9l95b73d7gUn3WOG0oqyWzqjOupVliR5wMsWAZVqDWilmjqwsi3E0azNPbDxTTSz&#10;BXXVSQK9FIY1q2lasBQV0VYd3/33/Ef6/t8zlHnosZS11PW7cy5nk+0q8ekBerlhoaZ4aXJyx1lK&#10;IUiyFIwSMDRI4QO6KefZtva84m2Mm3WkVygQNLEyxqr1qSQzM4ZsAEKFAqoTGoIa3K7l9Ojq8Eys&#10;VDhhUnSrKDQ1yyArwFRQn0HWo6iNLABQdXpsSSwKgAlrrbni3ItfmyCqK2ubF0lRV09BT09DJJSY&#10;/HR0tJKT4S1bJ5HgkRpAyXJZkJi0rqY6xYESXW7jZNtvd1t4ba2SSQQ24Ec3wdzZRu0FVqap2kAk&#10;kuT0RTXc30ccktvCIoTojjCA/D+oQSDSlP6PZQVJ1Y5e5MlNFNiq6WpqlWlqaaNPHTz1K1EtSlqh&#10;EqvuggeQyK+tI3jWSQMdYtYqJrTb7jZN3hvLsJtd5GukIzhpniIejaiGVlf4wGjEj1o9MdONH4ln&#10;M8s+lDGBRSwYniA2ogEnzAKhmr3Dr3tmhxdBkBXPWSzxRVNQizmCeVKmgpYalIKeWWH7ppXp5ago&#10;xVTrQAjUfr7JLPlfbd12rcrncZnT6iRVn0Mwe2WOUJGWAkBkSRtLEJQpQhmNOi5be2u5rr6iRwrM&#10;Phch1QMqgkatWgvpJA7hQ9xp172rNuZLKYDdMmbggg3LNT1LeODMxCXEZeubHT0qU2Zw2TKUk8EV&#10;PM6yLKjlljYoGNrncdhun703qS2afcbu6CpHIJDZGR0j0sCgYKnhR1yRqZYqqCxytRbr94XDxyNO&#10;wcgEuwErMmkB1koMKc1DHt7dRUE4Z4EqIZoHaVUmjeJmgmlp5lWRSjNFPA8c8MgB4ZGDKRcEH3yy&#10;m6clW002W27RzYmtnq5ZFg2/ko8TQYjHS109fV4zFU1c1fV0tBFVKTTx/wCZSPUqxyatQ3uku9XP&#10;J9puPKcEk4ZNJ/UhjaIIQsh1S98mtomOlotIXtjXSR1R7yd7dht8bCcFa6WVdKglmCh9ZCgg0Gkq&#10;QSFB8ucaeNEQu8hVFUySaTJIVULrkKKiF2tzYAe2Gi3pV0VY3glllyGSjylIa+Gj8eXmp8h5YKvG&#10;ymmracvR5GGWaGYwRNI5f62I9lDc5G3cbRJdLeXtyWrN9OsUihJPEVdCkLhgQDEtdYV9WoKek0W+&#10;yRSqQgLyK6g6B4tCwJFQ4qrEEHQjHVQ18+u2RXFnVXAZHsygjWjK6NYi2pHUEH8EX9wkydDXVdXP&#10;U05npqyanl889NJip5Wx9RNGdP2rpUbdmpIRp8CJErEK1mA1+yu0veWOYJ5rqe1+o2++Cd7iaH6n&#10;6YsoroYSWbQAAeGqxiQhWIcMWNhuEd088lxGTGdJDMChGkkH4aGIqoA06VzQ5BLHl7UA/icslZXV&#10;SQu6RPRLSZGp++YRS0Bkq5zBlDNSSV1U0wjp5IkMjsgkVgV1EYwWN9NuO6blLtQSdCikNKWKAx1A&#10;IYlJWkFEQqG1AVJKnL6Wc8f1M00I0UChWNajTVu1u0sSdKEA6hRgdPXvcTGZSskSdI6OthqoqGqp&#10;8fTJX4uaWnyBEdQond3Akhkii8sqkXBSwNwCqay3XmzcYDabdszw7vHGywIbi1ZomLLI4LVCya1X&#10;WVfCkYNVFHbTc7hFfwI3EiqygF0JV8NnOaqoLA0ppFSaCnvao2xu2WkanqP4c8Hkq67J1tdURnMS&#10;1Ukk8DSyvUyvVrUBGLeNLWMkzA3vwJOVr+1XZ1uE2ea3tpw7O2t5Q5VzqYSKS3FtIFaaiNI+Jieb&#10;RzBJFIENm8cLa3csPE8wahwW/i7QPxNTNKr1b68mx/A4/wB5HPt5x89PPX1Jz9NkY4HopWemxU9J&#10;USVU7VE1XT0VaalBSUOKqshEskyOXCUwKiNwPbktjFPA+xX3LqwtIEJTx2kDKJvEarLXwxQFwDOg&#10;p210g9GqUnuJWu4nCaBVVZScvUhiw7FYrroThMZGTxbVb0gMbrwbgAXAc3AP0X6D8nj3zzORyOam&#10;xstRjzK1PT0uRpakZqmo6aCooIjkKHDY+noXknoGnVC0M8MYE14iTdiFI972Ft/ksTPyjqvGTWri&#10;8DKXWriGqMfiXu8ULRQFJahYDW4NBeCADbQ58PWH8UaC+CkQUEtUgkqwU6qpkkkDlYf7f6/m/wDr&#10;3v7j5bdmdzNFkMYyS0DZynwz02Mo6uRqeDN4uUt/H0Z4CmPmRJKkSmjWLytEFJA9le6bDNvibnaP&#10;swt993FYwqeMZPDMTVZtdUSiqrA0BLeEBXWdRLZZEbWsVtpuJ41WNQ7mj8TIW0mgQa6gA18MZB64&#10;6E1B7DWAVDf2gpIYrf62uB7U+4N4nMLDlqvBTzvjKeno2yGQytBWTLU1UMFLQ1mToqKnRslVSyU8&#10;scYniBQSl2jiLX9uXvKWzRWZsr/lRht4qHY3DjRqp4dUWV5WDSOoUGjA1LaQW0qIrXaPoJXfbGKo&#10;QrN4px4hpGSqMWqxwAQpBPcFBBHSRLGgRAFUEkKosAWJJ0i50i5+n/Ee3DHb87apsdkHo94mlw2M&#10;qcbkkwuMylTTUuBglCiCkoMXuHzLXU8dQxS8ELJTlCwY8ExyfYWG1dYr19doWZjApnVYgo1isplo&#10;RXUQcVCkCrgr0FIeQ7K4kuLu4gXwUYEgPIulTUjiwLAmuQoFASMgjpom29gKipkrKjC42auqYXpp&#10;66TH07Vk0DoI3imqxF52SSMWILWI4+nHsweP773rW1eYp8hmsDl6fLZR4KSt3HszH53MVUOWgE37&#10;Ei+egXMR1SGmgqqldYpZdbFTEFKHfPu93s9o6jfIfByAfAV6ClRprcD1AqRhafLopvvZDbXRPCt6&#10;ksAtGY8RUZ+opU+hxTJ6D2XpLYCw4SnxlFmdt0eBmx0mOx+0d17m2nj44MWhWjxr0238rjgcGrBX&#10;koQVpZnT9xHDPrdk7fp6imweHgqJ6XGY6WCp3fWiizFcmTyEYycdFhKSTI/xHHxpTyPrmQxx0zGN&#10;Pt2YqbwnvP3O+YNznjitOYSsQqzVt0JbSSKASXwqBqIanaBTNcdAe/8AYctKfBtzpBIJrioJ9bjP&#10;l1JPW9J/GcnnXnNTWTw1VJhI3p6Kkiw8VYlF95ULNi48fkJ55pKKyzNO02mV1ZiGGn//0Kx6v5LL&#10;SZT7KvWajMePp3ya1qR0uVx33VHHV01HTU0VNNTVEksshURR+SZmX0BvfZW5+4dHaQ7k1zziIZbb&#10;RVfpderxD5Mu4lcDPE14Yoestf8AW4u4gyHd6aQKgxKeP2S9b1idaYhYgENis7TrGRI8Mj6reWfV&#10;P55JNHHEgX/D2wwfJqWokmCUtdSU1SsM0FFR5+ryNbToKOavnSAqtMkFJVQSJqU+CCFiSv6dBc23&#10;+773nc5vDsecMtw/xWPzBP4tyWgNRStK1AyTTphvbC/uGIj3nuY4pEp8q5pLigHE4/M06lR9d4gJ&#10;AamOgq6iLyGaaTD48LVSERiConjMcjS1VKIwqyuzSOnDszer2i8l8jdzUWQq3x+NnG2aipFGmE3L&#10;vJKrIVdPUwSZGlzpMyz5fI4uSCniWWWZmjowQkbvpkIENr9wW22fcjb7rvwEHq0RyKHuHh7i1VBo&#10;GNaDuydJHVoPbqSJFtp91Vh5koFxpLAgCU1FKAkHFa+RpOg2XihT0f3MFC2UpEtFlKHF0mPkhI8o&#10;JpadFmho9f3DFwlg7Ncj8CLjfkh299xWTy0+Nq8nSVD5Krp6KtMdPSx1eF/hlBSUsOQo5YaegxUl&#10;BHUVEQCNVmoGiNVDSe5Ig+43st7ava3QWPcIdIlCmVwhfXQV+vAIKoGOnNHUU9TlvbC1vLdrYRL9&#10;UoUlwXIBNaihlUUAp5VNa+XUd+ttpNSNRLioBTvCkLgmXySD76WvnmlnSWOaaslkma0zMZEJuD9Q&#10;YeX7k7Zy1KKl8pQUsmiorqbR9jHTU1FNSJS0EdpMRdqJarIaUETQxGrhYyCNSpMibH9x72x2WyWL&#10;9yJMWPxfUXiIGoTpH+PMc1LAUXhxoQejfb/a/abWAm9tlnlIw2uSMZxwWUkjIoaCtPKuHik2jt2h&#10;1mnxsatKoE7NLUSNUPqRjPUtJMxqapvGoMsmqQooUtbj3DO9O3ajGVkNTn6GGlOHrzWJoqKCpqqb&#10;G0UdBKsBknopavLJVIAk8UpjgeyMugLrMpvuU+1sDNNBtgkndgNCzXuCwJRdX12kFlzVyij5gE9L&#10;29sNvGstCogoxChpC1FNDTVIK8Qa1oK0PlWcMJiBJHMMfTGWGR5InMQZonldpJfHe/jWSRyzAWBZ&#10;ifqSfbJL2L2RXU9ay76oJ9vbap8XhITiKCsemplmws1UZoRXS1WSqsw8DCOqneNlheZn0WYaUGw/&#10;c79itp/fCrtfixW1Bh9wpkAlapucyh6SIaitFqSASQt4+Q+XWFw8cEUkUbgEq0+AV18TMSzUZPwi&#10;lc18uosLiYp6mpWgpxVVkxnqagxJ55nDRMvkl5copgTSt9NkHHHvk26OyspUZmZd4pjqnE4qLL0W&#10;Nkr4zTZOanTHQVOEFRiStNkpMVjJIy8k0hbRFGIohyfaq9+517S3tyoXk9kupAOw3V+dLEE6XK3t&#10;QBVFL6aDxEJGnJUj292d3mVttRJVi1BTNJlsVUaZD8IILNWuVopr1mXG46HQI6CnAMkjXEMR0NM8&#10;9RLINQLAzTyszFeS0hJ+pPtIZbLblzmaVKvczNXU+Iw9NGtNXmCjoBmqqeqy9LR0+28NHWo/8FqY&#10;1qpqeKORqhXV2kIWP2JuXfu3+3nL0N/yzs+wAW9l4VLc3F5RTJJJLMA7TtIylTrSQmhLqKBBTp2y&#10;5Uis5TCDG7qkfbqfJJJdRoJY0Q4agGpqHII6lRwQxh9Ef621vq9TOyEaCzOWY6dPpubAAAW49q2X&#10;rvBYqu2bkd0bpmyeRq8HgKiTBx5h8ocPj1yqmpircxHP46BK3EVAraaCVNUcMkqym8RtIVryNyjD&#10;e/QT7NLLfUeK31vdIrSQx65ni7l8RUclTrKlyn6evWPDFTbLZ27xvOxaXwlpGGOkGvcxbiAVrxoA&#10;NRrgacMFSahqoJTzQimqJKdZZ4niSdkjjZpqdGAeWnEztHqsNTISt1IY+q8KuJaUQ4/LZyfAzUVT&#10;gcPL/C0VchuKSvTM070NbhMrUZaFsBS00U9KQPDJUhy4sCG919puUrjdJt8GwmQRxo6ATShGo3hy&#10;KH8UhRgODIpDKCqmp1Ijn5W25Jbm4trJhMulgaudWpjUCrUNAAKU+Eg1FajMy6irKVCtxKw1anjC&#10;vpCSrJH42Ejgg+rgEWH1Cg3HQb2yFUmJ3PnqyPD7PwJiGHw9btx9s0dCiUFVJWYfaHhxuy63Mbep&#10;KhZZi0ctZLTyiIMXewY3/wBofbbmncNt3zcNomlu4wywHxrlADI2gsYxIBEsbKyhmhkUocaioUJb&#10;7kvZIppLuOzki3HSayLIWHcVq3hsQgKLqrUtUGuljQdNlJi8RS1FVk6OgiTIZAlaqvkhmORqR5GM&#10;cM9ZOr1q0cTi0aE+KNf0AC3t337tfZOPyUm1EyG7d17ywFXhZ8XmaOehMFXg0qqVtyUOWyzUlbmc&#10;/X40VlS8LotP4IIUjPkjhOv1jyTYXVrt0UGyRW+zsmpoWkmVmQSgLqlklJUVbXTxNTVVFKA06Xwb&#10;DHt+5zS2sjl30nRj4VoGq+aju10AU0AWtK9cKCXJVLUlYIYMfQTRVMlTRVcMrZHys6JRNC8dX9rR&#10;xNGheRCkjMXH6G1XBWHbsFbKYotvVefNRX5Pw7YhyeQnp6XHxtM23lq8tEslZOWlljjMCwwg+VXh&#10;+3JMgPJuQ9ug2xdnuOWopLN9fip9ZJGsGlzJGS7SlmaRe4DU4jYgshSM6no9p8O3kt7m2+p1saoG&#10;dVABrGWcE11A5UVAJDCgGrp6NwLsyg2F2tYcfqIBY24vbk2/3uTW7LEWbovA1ZtemmzmMxcEkuNr&#10;2jqIaWPG5CSIUSTzS0qmlqhNFFPJJ9wsTayFm/bLuZPazlrdp1MFgiPqXQomlkEyBSZD4iyIsXhm&#10;N+1h3lGA4ghm95atXm0pGYnMgCghm1jSpIFH7MGvfUUBBpXHYP10kMQPwRzybc/4+5lVT7KrMlnc&#10;XTZbO57cGLgwlVNJk6lqGkmqdy5GolbOZ394xxUe1aGKCOtmkM4kqlMfj0sjsS/1L5Dfdd75X/q6&#10;rbpYRxtIDc3AYpPqIkHeFdVUM+oEdgoyeKUV37ax2qKe8sEcy3kKozLXT2yM3exLAKsQUhzViKUZ&#10;dRFeC6hYaFUXIIDX0gAW0gDm5+g49P8Ajx7hV1TiKDdFbFtPH7n3Fh6CgiiNZicrRLXZR8ZWhstl&#10;KE0tFU0m28ZR11KzU/nEruk5qmuzoY24uSeWJINytrDkkSaNAt/BvJSJi7jUr+LMNLQMKHuRZi5M&#10;QZQj9IZbCxkuHFtbTSQ0YDwwXLENRicjQFIULVgSHLUIHb0vkMZ8ojV2L6QAWVQSRGH9Q1va17EX&#10;PA/r76ky9d/DYst5xHlcrFiMLuen3RJjnpMdV4vL19NHjayNSKjMUJoG8/jp0SWR3JYBoywFm2bd&#10;bbVy1bf8haO0u7iXwpBLd61h0N26yHHiatT6VQ/CFY6Sx0rI9tiisEuYSkN47LEwlIAjcSMGVu8F&#10;sFiqpRjgdtTTmo+vpCgN6bG5IsCSQV9JuSLc8f69gzS0pnqqXb+TpqfdT4psvU5EwbgyVZlc3Jtq&#10;ni2/hsXjmopIq+ahqqiohqK6Wm80VTFQxeKSARzysUf1V2K4TZ+XbRlfareOd5otc6zTsjARrqZ0&#10;eKjtqYgNH4sdG1JVOk8ts9vcWlpIBLBHHMzhHdpJTERGihVCv3sxeRlBjqijHcevctZgSoI4Urb9&#10;RBLEEagwF7fTkm9+Panqttx5HYeLE+36QST0r53I5emFbiMzgabAvnKqnkgroKA0WThzxrqBHs6z&#10;mtMK2jWZJVObvlOxuNl2/Z7vZNW26j4ojuAGAqs8R7W8ZnUpJqCMooSTUIxi3d7fLcWds7YVkLPp&#10;HcgFWWhoCxIAUhQDqIxQ6hwNxKrGR1UKyCL9spK0mhlc3QzeSIRMAAwUhiSGIBVsq9sY/A43AVmQ&#10;29HUZGhqVyOVeekhkvOPta6peSUVGPkZ8XRGBVhhWOCc1E8cnJMjGX9Vdpstgt7u929XktwrOPED&#10;aavoDal0kkUcAKSpAoykSFltdct2sFnbtNYlpVyxJGCRXVXtyFOkaAA2tlYZNMt7kj/ff77/AIp7&#10;Wm9tz4/IVlDk6PbfXtBWRZXPvHSbfwTbew9Jhq2h27DRPR4rI09TicbjaetxUyLqmZ5ah3RW0sZP&#10;Z/bbWnLMljDDFLP4UCqTNMolQ6nZ28VaULqVWpCg6Y1WhZwji2e37bdRSxWkLkahkugCnTRskhVq&#10;MVNHZQoYA6g1YfFnEUVJQDIZTJR0lHTUi1OXqzXV87wGUyVlZWuFmqauq8g8hPp9IsBz7ZcTsPce&#10;6Z8ytNi9vUuQyU2Lw5piy0n3yY3GYiq101fLD9zB/HXrKeqlfzCTI1kiCNNLEG1wLSCTe7ncY6uT&#10;xDErpJLMpMSiVVQg1BBKiP8AU0AAsXw7HNNPfyPCguQQpAIzUKxCt8Q1ag5qe5gPLPU+SaOnR5JX&#10;PjTUzuQWCKXPLaF9KR35JFlUXY2F/aqp9o7yfZFHt3JZ7F4x8o+Zq0ios/hFx/22RGy8LXPl8jPJ&#10;UpAMfR5E0UKqtNURzeeBCyFbl0VzcbgX/ek8se46PDkEcJfUmqWTTH+lqLKa18Mqh1RuD2CTp+fb&#10;r2525LacqjsWFFYUIYgYJNaqKheFB2ig0kY/LD5ZH0za1VI2LU8w1BZJ7LDeO8jFkJOm910n6EH2&#10;lNx4jAUKVdNt3M0W6Jqitrkp87WUtbg8YMZjaTHUmaymRjoGrKh6KnlOSklSJZK+TFtJPEhZogfX&#10;13NNt5vJtojbcZ1YqpkWJSyAxvrk0opCg6iRkjxEhZ9Jqk3Vtz8C4eKVJC1aMURAaUVi7YpQlmZq&#10;62QsUDGnXKKSZ4BLPT+KUoWNOkqSsP1FY/KRFGZNFr2OkMSAxA1HmcLluwNsw12e3A2Z2ts+YQRb&#10;gVqOoepnqa/F1W4p8HiaWBKyLAYnHoYoQyPTQUhp1J1qx9kdht1pu4YXt2J7WYLLFKERElo0hfuU&#10;gINavCgfWzgmSshQszFjtk19Zh729EsKnV4gC6TkM2hRUBAvaKlqLSrOwJ65AxRyaFTS8qmQkRsq&#10;mzf25VXxiQs5sCdTc2uAbIObCUVbWUNTR1E8lBXSzwUeO+wjyEEuKOQqXopspVwrSNLVZfMvUxkL&#10;GZWER0AKkfsQfujb7/cYXsrlTtFyg8YKtYmCEnu8Qh1MklfOh4BiELh6LaoZbnslPgSYChfEVlLU&#10;UufWSTUCACTQ6QdNes3/ABr/AJFb8fT27U0ObqMbVx02OTFxYPH/ALYxtH91U4qkq8Zk6Skp6j7S&#10;Cd6g1dNKZkOhIp3maXygxuPa2GYwWslt4UdhLZDUkUbCZ0qHVaICfEKjS3mCW+LUhXoxjsdxa1dY&#10;aQrDHwQKzIHV1UUFSxzVRQKdRZWqmff65/J/pyB7Vydd102Pq6XdZqI8pLTZLcEeERb5KGnG3zX0&#10;MNU1HF9rS5mtjgnqaGjZotEoRZ2eKRLl5vE3jbp7C/mlcib4EMbaHZmjoJBpRgGHiEhgo10q6oas&#10;TWl3LDPHeSs7ks4QBdVAgpmgFSe4KCQDSpIx1hWdHBZLyKJBHqTldfk8TgEkahE4Oq3AsfyCPfsP&#10;tmu3FX4ikrsnhMRkMtU1yYfM5Smhp9tYWnfFHKZHKVc9TIMRNJTR0j0GMhiNPSlVLqBLHrZ/fXvd&#10;u25HutyZrtQfD0Q+IyMQO0oMOy5y7xnw21lZWBo4u1vcFBdSKGdjoIBKqpQHUaGjnUCqgFFKNUgl&#10;SeuFVUrSU8lQ0VRMkSqTHSwS1VS5ZkVRHBCjyyG7XPBsLk8A+82A6i3BU4/BV9PWUk1Nnsvktsio&#10;fNUFVDjqGj8dJn81WUzxVVfFizDDLetkiCU6zUrJ+5JDrTDcdvt2a0m3O8a6WGunw3YFfxqjlaSN&#10;N4ehSzgVdVC1RiztntSyQwKZmPiHRli1FFNZJIqWbS3E4GmlD1ilyVPFNPTaKqSenpvumjSjqdLx&#10;m4jjhqXiSklqJWBCxiTWxB49LWdP9EO7qXKVsdXitq5oyZfJbSw0b7wwslWd5RMYVpJJZq7H5Oqb&#10;ERssyyiNY6tWQ2DSOhrZc2XLmOS4s0UCBZ1kMckmlAXKks0FaUVlbSTIF1MVR1erh2xvEd5YopDT&#10;sLElteBUnDdnCoy1a9pPdHTNY+VdYarVP4ZT5hpJMbkYYkoKjW0bSSzUiRx1GmJtcBInQC7IPaZx&#10;2y8bFTJkcjJsjLUuRMtKu2tu7gb+MVmWytDlqfGyyZmCjzENNLFl8KJHhWoMbVMkbv8AtcNSJYt3&#10;tb6Xb7JGtpdTSvTSkxjkiYqzsUdSW0jsA1NrbxCyUdBHYxgGUGDQWYUUUZmfINTQg1UswFamrVOn&#10;M8ys0niRJU4LGZkHiGgwMYyGdHZpUlNiAVGlrkEWMydNn46rOc3PtGIZCorHeLb+K3NBkduY6jpK&#10;X7Sj+3qqmqnjymSgz60lSaUsk7hZfOpiCp7veSSfTwX+82jRXVwEFw0pMjVilRo9C0ijIcKoBSJW&#10;oQanQatTWw1JPdxfrnBAYFAVONOAtQwBrQMSM4AHXisxCKkxGkrrkkjBkfTJGxWwEcYEkYZSQOCQ&#10;R9LFVPhDLl8vi8ZiqTHNjY8Hk5kz2Ckiyhlxs7vm5oUx9KskG387WP8Aw+jpJnyNdNJHIx0arA2h&#10;3u6iut0nv7wJYjw1jaFxIZVlDGpBPc6qCAy6ArhyoaiA7vfrrW4uKSKqDQa6FBqS1a0r2tgUOfiN&#10;SOukd7a5HQh2bwiLlDEx/bJZiS7hF1Eiy88XtcgzlKqlra6k2vt3duS/hOWyGQgpaeKCmosXhcVU&#10;V5lpqHKCalkr6GAZykkf/KI7zIiPGtOAFYOHcI7yex2rbt9fVeGVyI7eM+B4auVTuj1DxaPGuQRl&#10;UZYx3EsUrzMlhbbjIquThUQKgqSATpJVWZWoaE4ojKMdSPxe3+P05+n9P629tWRx9PgK6qxdTjcV&#10;k8PRR4muqqOpzFNNJJLDJLkKfDYfL42fIS1a5SpEckwilJWWGWNHULIGY3d7FBuW329l9TyhGkWu&#10;J3aOS3kJZ41RmBuJdc6+JTUUDAg9moMovLWG0uAPBDWaaCUeQaiwJcIrZYlmUMc0BDaaCpPgdQuA&#10;ef6gqfrb6NYj2t581gcVsemxmVwdBNuXK1zmpqaXDGkqMNQ0+XmSOhyGWLU8tdXZqCHy0hhkkgEc&#10;GliSJdBlfXt7t3gT7nthgmn1Kyq6FCQ6hKlHJGpR+nqFZHBY9sZZjr6+1Fp4FxYIl7Ixq4FCBrAC&#10;tnuLUpGa91M4Vj1iGouf1IiXXmx8pYIwddLEqq3I5AYnn6AFu8rVYqgXO1WNoq3J4zF1GHoMXlcp&#10;lcV4MvWVDrUUtdDi6eBJIKWohNQI4fNUOPt3MmoNZRFeczbtafX3O5bVDHDqi8ArMv8AjAdUZghy&#10;UMTyEFyoMmgmMaQCV31SxJdJMrTRqY1jZmSjGisjKBmlXcKK50mqknrmuoj12DHmy3IXgXGo212J&#10;+th/re0xPmcTNLV5GLFs9dT4+rjmrRuB6uqyjyYaqxtTVeDK0NVHHVYPLrHNUBGeWreLSpjAeQBG&#10;+v0sbrdN12+xCyxqnguJdbTLQx3K6XxH9PQIDQmVlOoMAykta4QvJNauFKIwJ1CRjRWWT+0Bo0bA&#10;AlaszDy0mvbBiPSVU3Xkrq9IYFxYMvLLcA/gm/P09qTEZOtdcpDLi4qieDErBDU1eVpJ6+qyY3Vk&#10;MtUiKrzlXThZvuKyFWhmcxRwjW2qwRhBtsm92J3YR8vTMkBrCEnjkact4omQs3fGEJVlD4GFVgCv&#10;S6DWjXKi316E7O4E6vEcsAztXiy6VaipihAIB7t/vv8AD+ntNRYTcP8ACaDdM+drNvYWemye24I6&#10;qiaDIrJLMtLksXDT1VNNVV89VFTrJNPB54YqSMEyFvR7Ci7hebrHt+6NzVJt8bo8axNbJM8aq4Fa&#10;sGdi7xVDHTpEetWKd/RD9NJObW6e5khXw2iAZTqGQG+JWLElQSwJAVdQY1r11qXVp/tWDEf7Tfgn&#10;+l2+l7XsbfT3l2xgcVuybH4t6zN1cNDj6ChBWVMPTpVbirvsq1K3M5mvnxiYSFpyjzElSs6BiHVo&#10;wlsNn2OezklCPKu3Qr4gJmHiGfWTpLO3ihY1Z9MVTpJXU0ilSoj22z3mAozSaYo1DNRqMXrq72aj&#10;Ko40rx01LggcJJFhjklYOVjjeQiOKSaQqilisUEKPPM9hwqKWY8AE8e2+t2X1NT0GMlx9RNmMtR5&#10;aYZeWJcpQ0j0UcFQfsoL4/Q0VHlIAkTw+BJ4ZRqKpaUJtp5f5QuYoJ7HbxOlo+lszIT+pJgFhhR5&#10;BaKQoLMVepJ5OU9gi8GZSZGWSjHS60C6scT2hqDFAVINSuTzGom/AW3A51X55JvaxH498arH0rZy&#10;KbadFlqrG0WMwscxw6x5CnrqytxeKxNZUYhKpajJbeOSSrjaKZ2qZ6etYBUQWVV9xslyt7d3dvFJ&#10;+7INGllaM6vFiUaI0LCWMiOn6il2XSXpp1OVMFtJDKslhcTS2gRTqjUEUMar20OqMFWSjaywYUpQ&#10;mvhcXu1+WNzYcEk24sCEHH+w9qY43LLtzcNPUVVNSUVNTwRQRbaiVq2cUtOuAjQTY41FXVYrOzxU&#10;sVU1Q0SzVp848hjlJPrvaYrLYbtb6eSGVFxDHr7agqFLF2dzLGAxGnsKMHKDPR41vcm0v45HIt1U&#10;aFjrUn4AAQXZq0UOWIo+o8Bq69wD/sfyeDc3sP6n3L2/HX7jzNDHjanIZLHVeNqmo8TXwrFuHKUE&#10;FLJUU8WBp6GJHlzE0FQY7RwSGsnL3/UB7Wbdf2sXg8wDfjLYXMBJEsTK1ECjWvch0ozUkIStA5Bq&#10;qkqLaaWV7eWKdjatGSQy0lddAI8PSRRhXSe068g6cE9SSxwxvLK6xxxqXkkdgqIii7M7MQqKo5JN&#10;gByfa4x22abJbdo6PNV1JW0VPT4ymE00u38jXskO9aLItUSR0wiqsQ9VRb4YMk71GRaKCRFVxFZG&#10;bra/o7KXbP17u6+oTWHGiPGpiauGQ0WIg0oNDJQmVtUq4W6fSGCcmfTobv0mlG1g004JWTSa94UU&#10;yat1hDKkrqBKzSOGOoT+MXiZQFZw0Iv9vyF0qCwNrtdg8yprMlk66h29NDR6Nx5vG47GVtHHT1NV&#10;j/u6TF4/JpFWYxxQfxWno2h80Su1MZZHdkYBnB+87bNz9bwX1mv088WvUpOrUFYKHGrS2ltGdKNo&#10;V6A6l6CW7TQ7rIbiCDwZA7BUqTgMKGumtGGKgYBJrqA6zLcqCy2OkEhTqAb6lVPBIBHHAv7Hn46d&#10;W08+GWux+7MPTPubaFfnNw5SuqM3g8fitmLk8X/eKjbK1OVxmMrt0SyTwU7PITSxwlEfWJJQIH51&#10;s7E8s/UWm7mOymEgacxtXS2nX2liWAAK6mK10MCoUqXCe57ft257b9NJMFVtRLEMSNQ8+4am8q14&#10;U9D0gN97ootuUVHVZDGZWuZ89j8bhqLGYqXP1dfmaqnqJqOoGNxtPka+PHUQiklkmWNZohA7hQqq&#10;XHDunoPJ7Xw/8Xxe+Nj5iOkxMTvNltx5Wp3ctRKypmqWqo4K2gaOU1lT4lQQss7uNTLGARx65/5P&#10;2q33bc9u2LcY76K1OX742BOqgKSNUnB4FvItQmnWFnuTypuWwCWWOrouoj4RjNPxt6g5p86dBJ09&#10;8h6bsrMZXbdV1n2ns6vxeYrcfS5DObHqaPZGbx0TzzYbN7d3ZRyV2HrqDJ4iFZwGnSWFgYnRZV0E&#10;oG1qup2bsPtfu6vqUzu5qNq/o/pmSjyuRraqHsTszb1XQbq3LjFx/kqI6jrrYtfLMXMX7U9RoDK7&#10;CRYTuNrvdv5dsN9kIjkuJJYxFVWKFCQaMCdfYQTgBdQB9escJrqbcJVgnQo6moKtWhU/DgcSeGO4&#10;K46Efek6bk3ZtTrqBsnGiy0fY25q2hBjpKXDbNz+JqsDhchWeGZYJt27oSLx094/vcfjMipbSjIx&#10;adjddZapbE4+gwWUxxr4ZaSmhzdPFhWrKmnSdKSCOpydXBTUtTUQGYQxuyyiVfGYwQHYx2rZ1vNy&#10;n2Q3JWMADWU41FSdOocMjJHr0IdrDXMkti4IooBc+da5AxT9vQpSSJEjyPqCICzFVdyAPqdCBmP9&#10;TYG31Psw3Vmws9NvTbW5xhMJk8Z19X1W9shsjcOXxOGFY+11GSpcfloqUrTinkr5op6SNl11clM8&#10;BCOL+8+fYv7s2wbly4Ocr3m1WEbgmA2kpr3lQC6XINKkE1QAhWFRmk8+2HtRFzFazbnNzF4CxtTR&#10;4Gr+KncJV4UqKL5dJnecKZDbWYwpyubwMu4aNtu0+b27SVVTmcTU7jDYemymMalpKwU1Xj5qoTCp&#10;dGgo9Amm0xIzew83X8JO9ux6zId8ZvcfT2Qq+8s3mu0Mi2Tz9FBX4Cn3DUVGYxlCHzbLjMiKaJfs&#10;BS481aU5VFJtqcRl7k+w9j7fWbbo/NsV5JKS5UwtEwDDUoIM0gJodJC6qNUAldLsf75yNcbTH47s&#10;rE1NPNRU6RXWwrSgI7lrgM1KlA7c3zsLaT0nVuDxG7KSl2PFhtkYunodpbnz1BTUuKxWMp6CCWvw&#10;1Dl3xtHSY6aC1RkvtUmT9yNpEu/stG4vjdmZXqcbk6DbOFraauqqSiqGoZ4shlJqA05llSGKGmlo&#10;J5VmjEccasGd2XjTc40Szw3DPFHbioODX7fIgf4egA0NwZDEdKNWnAE1FOAp/qrmlOhmVlcBlIZW&#10;AZWU3VgfoQRwQfbPh+i9o0fmlyNDDHRYyChiatqBJUkV9SkX3SQ0kTVNJXD7yZIovMoLtNZLrGje&#10;2Rbb5E3wAD/m2a9aNjOjDVPX/arxFOArTz+Xy8uuXtTQdI7IyE+IV4qCjqa+Sakw9CHr466WujpB&#10;Ji5Zkio8jXR4CevKeWY00bVInWDyQ6zIjU0lyhYyXncONEHl9lfTpbbWjAgtOK1oBpAPnT1+yv5Y&#10;66N/x/UX/wABfn/ePawouvNo5OTH0u0Nk1OFgjwjvkK6ufE1X2e4Iqylp6rM5eqqKGm+3wtDlTVR&#10;JSGmieoD06XkZZFCaO4sIriWVNw8TUBRfDK6cAHNDUVzQ8OlMW0WUMepBrlIw1CKGtK8SKZIpQH0&#10;86cE1AfuOjMXksVQoNBdmiUKzyXZIrBmBsxBNlvYSV6zwdM3hhwUFHPmMdSzDIz4/H1NTUPPW1v8&#10;QxkGGxtLm66uqqelpWiSnjpBC/JlYsxRaWt8ttbSwvMJyw7W06NPnhQM0/yfsZjjWB28ZRJEQaCg&#10;X8sAk0ximaZ65/8AFf8AkXvnmuv8RUOKekTA0lQYhGMjkqSloZqAVVRTwyyVlPVRUsGMopYkUSSQ&#10;i0c9lcDS5UxuYGmsPpL5hdSkkiSgipUngqYxT16duC12jRmhHqeIBr6BcZoaU69b/Y+21urcfSVW&#10;TjaKgxkuLnyFKyUuIljmxSLRCV62GCtrAsyVgq40MzQzBZGUKvrQsli26M2v0CppjNc1+er1HE/P&#10;z6YXaLT+zYDSCfXHnwrkHA/zdd+0nldr9eQYEPmqKTJZGqpkecQYugTLU9JjIYKqelrBHPSxsjSS&#10;iWfWglQG+lr2D0l5dSblDam4BtogQDpXNVr6VGccTUfI9NBYW0h4/L5VA40+z1/b11/vv98fbBnK&#10;TDYb4zb+xeKgIw9b8guplnpY6emkpchUYrZXZldE1bUzNTJjpZ46ooYRMKiaL1LdQ8jSLte5StyF&#10;zFt10QJJZoCDpB+AyHgBTINKkg+YyD1ciKKxn7e3xF/wE8P5edOk5VUtM+7cJXOkZq6fbu6KSGU1&#10;SJMlNWZPZ89VGlCSHqI5JKGEvKARCUVTYyi4ebPxGBjYTSYGlpEioJIvvIKT78slX9wpnmlg+6hF&#10;ZT1rAhTclAo1cXMb211uEZ0rcgsfPSv+b59MQPdDhMOHki18/MVH59KO3+8exuxuBxmQjJTHmqpa&#10;arxc1NPBHjqH7errcPWCi+7gj1ws1UtBJG0ekMkFmXWx9qE+vSTWb+qV4aF/PPz6fdb6Uj/H8Y/0&#10;NP50+z8h137fJMFhZ62b7CHHVEpkjSGLCZiJaGrq40iE0BSomdK2ko55JFk/yeRJaQiRSNTSqmnI&#10;m3EXKEx2zga046iAQO7BX7B9nTx0s/EU+VOPl/q/4vr3t021tXCOmSfKZHBY+aXGyvihRRY2tjx1&#10;dGagZCmOLiTI5A0M0jy05eJJKKPQHicfp9mX+LG6M7wDT6Vb+GnH+fDrWmMM6sq/6vkc/wCrHXv+&#10;Kj/inubkdi0mdWWWiymKSuqJ6mWmo8Hg2SsyNc8cc9ZYVdU8MFa1LNCzSmqKJ4wFj4OpFHEseqnE&#10;gfLqpjQ100rXyrWn5+dP+K66t/tv99/tufaZqOoamvyHnGMcUdjTVTyiiqqOirGhWVkhr6OCoeGX&#10;7ysESNDA1LJMjKJ7AMW5bZZH14H5fZ8+mWt0Yk+F29d+8M3VmQzMFLXTS1dDkHNXj4aGpy64vKiX&#10;ExTpmY8RjV3DFLk4I2x+lKYtSqkkhMalrKKvQFQoJP209PT7Mjh080eoL+l3EcNRH209eGK/5uuv&#10;p/X8fQf7D/ff0HsbMHtubFYXNYWLGYOqpo9uUU8uYqJdzZVGq5a6jlq4MxNVzVUKVNOlRUKRFUs/&#10;jVI4lBXxmrIrUx0q8JNLgRjhkkk19fPy66PJXmx1Gw45HN/8fpz7S8MlRit3YjK0kmI2/R0+dwNf&#10;TnHUZz+K2/W0tTJV0fmmqsdlZafcFRX0iCN6lUY+PyJE6C/tRb3BZGj+EDPr6keWOkN5C0sekPRO&#10;PrTB/n9vHrjJGkkbxSKXSRGjkX6akdSrKSNJsQfx7NT3Zitt4jvvfs+Haso8P2jJtz5EbTlWPDmI&#10;be7a2/Hk8y9DWVE9FT08UG/qTK06yVMMMKzRsF1Aj2W7zbCw3Ce4V/ESbTIMBcMAxFM/CSVrShIN&#10;OosvbRYWkSVySGp9tKr6tStA1CfxDJrXovHxUyNc3Se2tn5qpSq3J1BW7g6Q3HOat6qsrq3qHN12&#10;w8ZuPIrPlc3XUlTvnbOFoNwJDU1c9StPlYjI7MbkPZallXI0uGq6KLEVeLrqp6pKzE0NdWxzNDDU&#10;VDywYeqjyVItXODqEgaQFQqxh0DJYdv22zub+R7DxBAI6DxGXxNfHNTo01pmtflw6dvrazt/DvI7&#10;cMmDTXSvCnrx4efRirH+v++/w9oPeWTfe+7cLvfIUOQhzmVxlDg566lpg2RzWS2PSUeAizRoa2Yv&#10;lMpk9urjqmvaKN1XX5Y4vRL48go/bSz5r5DtearS003LhtUIZjQxyGOviNMgYlQrkqtKmlPPqRJO&#10;TLDdOW7fd4GPjOK6KHBD6cFnAanH4RgcPRpw2KpsJRyY6lmqJYRXZTIIKl43anGYytblWo4fHFCk&#10;dBRS1bQ00dv26eNEudNzGqMVWbYrcy1JiMXt6qrZqGbcT1WTo40raeqqKd65Ml94I5jPXRwBqxik&#10;QkDI36rSCZ/uxbpzrsHMu4xWOyCKGV4Rcz+Pb0kjVnArEwJj0qzV0FS3E+RA79ooZNp347bcWAdC&#10;V1P4gWi5NNNT6CpqPWvTqGDWK2IIuCDcEf64uPaprdrZ9JKbcuSphTUMFEklHW08LNRfbNUqiz0c&#10;lDKsWSSGSeRa3TLLJEGlVmjtGW7ObdtMVlOt/JdiCS0TsKBpDDrJIJVG7gys+vWzUjZ2Qqmhmz8j&#10;2KS3mhuFfw4EXiKnSNXaw0nuABYyVJOkvQr26vB1JIUglSAwBBK3AYXANxcG/P49riPaGZr9t0yU&#10;dBDXUUlBjZYaCnngiko8jVyR01UKmueU5KCCqngjmbJOsKPUL4nkSUeEit2sHsn2++titvKg/RDy&#10;AUVfEK+OFDuwcl1NBPUGUghtXQhlglhsbe2W3R0ESkLWhEmddZSokywWTxO1ixzSmeJkVWCMbMbl&#10;bg2awLEKbWLAAnT9bc2tz7nYbD5/Y9Rh6jbuJ3RFNjczksVDNk4J4MzT1orpJs9mdqw0NTO1PPi1&#10;SWCaeKWapWOQGnKt5CpVZWGzR7dZbZbWkc+2QlzRpVKqs0jEySNMwLqzOzIsiVZBoWqSN4jO3yz2&#10;0dmbezmkt45CCHJZhqcs7xCoGQzBjpdtJATIfVglSkrqealqEp6ulqIClTBKsU9PNTVEZQxzxSa0&#10;lhqIiQQwKstwbj6xhkazHTYmiNBRNAm2sDSVtPRPlVrXO68rkN01z19VVU0MtfuWpxtdQUoqPVKP&#10;GFQmOFgvtnhM93uTwyulnK0ZpIz0idRKkjFmOpgwMdKlW1s7nT3AL7C8CuWewBjMcS08SUsuuQvJ&#10;WukySMoiVCTq1ljQLq65xRqrTyBpj5pmkZZZS6xskUdNaBGYrFCyw6tIsNbFrXY+8+4I8Zm9xz12&#10;9ZcpiZ48hHW4eemkjWn2pQTY6o8VBVYylhhNa9tDVB1Q+GmMmqIs4YGh2ayR9v3WOZLmXb2LwkmS&#10;KjOiRzESh9DiRRKW8USKEdaGNFLOt3K0tbi5M26zvEEkV42FR4I0EhWKklmKhjLWirG1WoM9cwrr&#10;o0MpVVIcENqd9SAN5CxsAqtcEEkkcixunNxHEU2Oq6DDZmnqxJuDLVNVImMoJtxSYyGU4+CrnzTV&#10;0vix81NSTSR00RNzOWL2VJWrJ9RuUl3c2d59O5t1+oCFXNOAAVyukIqugfQWKlShjPiEkV6bS3tp&#10;PAvy7ySuXVQrShNRBcSO4OjSH4DUdY7l0luu01GzONLaBqUMWUMeWAuqagD9CQCR7TkbYd4YKajz&#10;832OMzORyYocpjJopJcZ5tvx46rw1FS1ApJs7kIJKvTEKieJFgQs4QXUnsp1WWyWylTwbI6ihjcm&#10;RpCxAVgI8IPEMLBZalwfDXKKTtcxo8cENzWATeKquhHaDFp8IKArOV16O6RcKSKDSOQ1XuQB6V+j&#10;E+r1ah+kHSOLH6n+g9uNRj6Oir62OipMZOaKtoMnS01bJTxmNGq6WgpaaLMRPHAkM0rotW0kiA6w&#10;WaxA9ii7j26yiaQwiS7iCvGgAjZXYKp0ORqGoxVNQ/xAONLCpnfWFpY3VwttHCWikWRQwAPFFURu&#10;KjJoJdTVOoVZtVOuV/r/AIf77/evceOtpaWpqsDPHLVQ0OTrGejpoCUnqYa+oUxrU0kdXTZBMpR0&#10;/wBz5lWxelKoAmksV7fvlhLuF1tUzUo7hk8B+0hmaPUPDq5l75aKRpKMGw2npyK6gttdi9u728cz&#10;toA06yHb4qKwkDouupAqYiFCjQx8DcX5/wBjwf8Abe5tFjmw8WV3S1PiquGrnOKpba4RW1FLBRQV&#10;dqTxVRjjc1+tK0xGIzIEDahxZ4rfbdz5i5gt08bcLgQVoJYhROwAvR0YsUpVeKhVJ056Ubfosjf3&#10;72cEiF1RaB0VzRQ3boKjU7MTJQjUAp41646hqK83ABN1bTZiwFmtoJ9J4vccX+o9qrBYqdcFDmfH&#10;FW0lTllir8sataSKsnopJkysWExP2tHHkKmlNW0ClBNHAaeeWRg4uHdqvg7WtvBuKXV2xl8SUJoG&#10;oFqBggIA1oV0/plhRnLyBlkPNoIeKJoQjzNcr4j1OlipYSLHGqIpK1ZBXUFKs7kSKT17UurTf1fU&#10;gAm1721ECy3txe1/bLmGqMr4Hpcfitupk6+ujxeLNRU1tPRfYmlUyRVEclZPNPFj4oq1klYqrCQo&#10;wOoBYL2+/d1pYXb+DzDOWAErCQkI0jK6lFWLXpUSIoAI+EklDJ0X30N1LHbBIoYmlkcRxltSoUK0&#10;K+GdJbQqzaGHawLBh308oIUKzM5A5ZgoLf64VVX/AGw9qDELRU+QloqSOnlR6CqXDUEucSvXGpXp&#10;TZJ6Kny9Y0NKHglXIUsDIsyLVSRrbWpA1ZsIrI21q9ILeUatKuSwyA7Akto8QUKgkCNCoKKrIqza&#10;5Po5UECgsQwjQy6yusKxVXYgKqsJo1Kah3KK4K9eubDn82uAeTyL2F/z7QuWyEuOy2MxcWPkqEoK&#10;bLjKQCmqJKSWuqKSiTywx1khpqrIU6tUU8jU5GtI1dGEhYlBcbndtzLtltbWskkAjmeYAaSKpG0R&#10;R2CLISC7FVdm/UdXpUx9B6/uHtL23tBYM8KRyhhocqZCkY7QTpdgPEVtBq47lYMzV5e5aplZ67K5&#10;JKXCiCKlHlxdTVN5laqxFPj6EM1DKk01W6161VRTWCixQqqCQKYQjdbmWY29zH+pKQ0UiVaIqlVD&#10;OFoyyKdRD5UFER9Ta+lDru8t1fXwtofCBoyMav3QhEDaQCKq+qRCtCCFGCzL1f8A1/r9bf7x7S9M&#10;K7D009dUtUZNJR9xTTwrFSinEsstNTQvC5pJKSiinCGQ+kwwOt1exPsuee85c2O/3edpdxmZkIJC&#10;21A7hUWh06I01DURQqmGD6Wbolsl3Db9dzMHljbujZaL4YJKBSKIyxqwVm+HRGyKa5Yevza3+Ht/&#10;R9yVGOqoqvOUlTEY8m1ZjHSNIa2TDrEwqWy8MS0azT1NKHjki81RPMEWIEAFmYIN2a0t9wvb5bmJ&#10;I5GaLwAgkK1jVVmQaoaOfE1LFQA1Siox6O/F3m4sLgXN9GyFX1IUJ1GHSoYyhQFJZQ2oB5C2kIKA&#10;t16/+82+g5/oT/rC4/1vcbCYzIVmRp6qtpchTrDBUV+bx1NM2eFDRRUxczNp8FRULS41BUOirEY0&#10;Z1LWJDesjuOqHetzi+hmVX+os/GW4RXoY4V8cqdbOoVwkaY1lO7VpdvbrK4e8iubuGZY1UvKmsyh&#10;AVAUEdrtRNLFQqModlGqoV/E2+vHNueBckAD/Yk+5jJUVTzLia6GlqZRj8TR1GJlZJ6PG5DHilli&#10;p1oUWdqmpaqlgqqYqskQkJe4u4cu7Rd6t90trO+EUWqMROiVNqi1NeAqzkN2lkaEFZKqqoSrkpca&#10;vpZIUfVFCjoxBWNkAJQKoYN4jMskekNGCHZj/aDx5+v0/wAf8DcH/YW9y5qCHDV1AcrRvUS0dHlK&#10;2pxNDnJ4Bnaulyz0EUVEYFrqilp6DIzfbNA/3MssYnlHijYuCebao0ltzbyhpEWQoqfUUnYLE/Dx&#10;Tp8MysFDVUmRwyABg7rSrZzQNdMJLtI3fw4nlpMwkACrp1sqq7GLS2skGQ6VGotxNzexAJ+nB+n1&#10;555Nj/rAn3Mj/iOIy0VfX7Zyeqpo6XFU2Hq6R3p8Zk8jAlViq5o6iXGVL5DJLX6mkqikKQRnWnjV&#10;VK+K7u1kg3jwrh7W5CBo4niIhKPpqAy+I7SmXQ70jMIjKyFSAxVNdiyuk3N7C4zEI0hCh0R2AYON&#10;WhxIwdlkZ9AVIyG0CgPrhhdXFr/VSpHpazC9j9CLH/H2ktt75pIN0Pt7NLNiYd1ULUuOo6vHVWRW&#10;DNtRY3HYmnnyNb46OGjrkox9rVRCYRw1BaQHX6QbtHPaw80QbVvJktLm7kXwrTRK3hsqxpm6SPRM&#10;s0aeKiqyqWI1sGK9A6052+i3v923dk8dpenQqtqYCQrHAtWeNlKsEGiisCGJapbu7N+LAE3F+SBa&#10;/JFg1zb6D8+3yqlrNvUjtXY6b7mIUcmbpJStG+Hqzl48QkM4eAxSZKHJ1MYhSGN3ljkALMis6ji5&#10;5g/q9slvvm4befEneMSHUvhjWyJ8UasjVaQKgUanoo1MED9CuS8fa4oRLZs7ssTSDCeFIZPDXOll&#10;8RZCDEFBaVGAq6fqddghgCDcHkEcggi9wR+PeN0p83n8fOiQZHKZpqPF4DDUlHXRZfH0tClbTLk8&#10;ktJRT4yplytdVBSGlMkc7sEskahSe2udvXm3b943eRmluoy1sjAn6SKFJzKxZGIYMzggTKgiLEK8&#10;hjZgnmlivNxV5ohNd3KqIwAVeJE8VTJKFQplzQmg0sWKkBKL0WChmb0qoLFmICgC5JJJAAAHJPHv&#10;lVPV0lHuvJJWrPTDcj4CIPU42pqsqtLTQVCy01Fj1rKWeioK+hRY6hnZBKFKO8oZvZpHu7Sxb9dC&#10;1ldEnDQsUFAVWNSEOgCokLKmsa9IbUFeoetxcSJHvN4ZHkiN40QLBHMmiNSNCqjJ+lIulGNCpBNT&#10;LUnwI44PIv8AQ2H5+tvrz7e6nEJjhDCuQqcnUNhsdUw/Yx+PGQZHNU9RW01PURrMkEr0+3/3JgdT&#10;ReYBSrBrCOyuXvG/tCJoHKo5oqNQMp0ohFTqC9r8E0sn9oOjIWaW9Y4rma4YQhU0DTEZJlkIJUMF&#10;okIYvqqyo6urJXHlbVfgj1MvIt+kkE8/gkcf1HP09skGSFM8WMqaGsWTJQY4S06VLHzwTUlPkKGG&#10;vVa1kqY6ryxTKJHJRgpNzwC5dxtr6+itJduaSWT4soTGY0wSS1DUa6ivDBLEgBHZbnbxra2U1lIX&#10;lEQCh2IbUlUWSkh1ay6kF2JU5Or4euXuTGtDWwVUtJi8fkYKGgqMlQCoqcl/BaCsp6+VMtTpTq9V&#10;OcRRYeESya4pZXeEqjyMdBR3f07WMW52Vkl1t9shELlhGGLFopQQVY9rLUERsACwRakFWblofp7h&#10;0tIbmGOEugLSeAkquVdAtR+mqBNQK5eoDue1euf9f/Xtz/th76zWxs3tHM7i23U0j0WT2bKm3pfs&#10;pY1w9S89FjVrMlimx1R4crHUYjNQVIiiL1AaS84Vi6RkexptF/sWvYEm8S3VI0Vo5YwviIDLKI1Y&#10;qxKFmAqx8RSuoswUFW0Qy3S3SWsMkMloFi0CoTvAV5VRKawUcMqrqbxAQxqSFhYzI0uWoKTJUZmN&#10;LWwR1MH3FPPSz+OVdS+WmqY4qiBx9CrqCCPbRjMktbj66kmrsvLUUtZTVGOrWrZqIUTSVUb5BoK2&#10;vpq2eprp8TJpEh/cpyyEh9DD2r2e4G52F1te1b031KuADJE4ZULMzhLiWpZ/DkY94d41cALUV6ML&#10;W4a5sbyGS4nDxyKY5WdlCVbuCSPqZnMT/EQWjBUFTRyJ3v2D249MchFUZXHjF1NIKqWghq8ilfkg&#10;1YtIlNWo1MlBS1lKKiR6UT6DJTQyOqkvGGW7BsQ2m/ubJHV4D2uNLFqOhNZSWUooJCJoFXByoozR&#10;l+17XM1xeR3LqNskSpAd1dwxwJQ4SOsdaQ6hVkDFVJJ08SxBUBWNzYkabINLNqa7AlbgD03Nz/S5&#10;He48DjsdLgMnU5HHNJ9hU1UAxkKVU8Qq5Z8ZRQSRU33UzLG9MszBmjlWSZPRZtftjd7PbF3nZ9+v&#10;rgW8lm86IywszP4kMUaaVAZmjVpCdS1Bk0gEVqhhvG12do1jNPcQsyRFlMSljRyUj0gBmdQyhiQV&#10;cOyjTmo7BuWFj6TbkEX9Ia4uACOfxce2s7ZWgqp56OuliirsUuRq5PFFWqUlqXkMLTwLHHRSVNXq&#10;80jNdGT6gLyjTlGHbt83q423dJYre7jR50eNWppYkd9RTxWMkjSKRQKDXQooj/c8dtWW2umVHtmk&#10;dtIcdzliupVURlnzJIxwR8QCGvfuNn9sZLIotVhpaWglhjjwdVPNLIyYvI1NTjYQJkqIHp9VZDKs&#10;kbRjUQLKjSKykl555Z3ndZz/AFVv47O6VBAS2lxEzNDTSJiVkLo69ygMAF7TI1C1u2z3N1H49ika&#10;TJGLdyXIKSs8SmqupSrgqy6cmtAhdSD73PfDTYeam/hFLDS47NY2SoFPU5FZZYlkyiYqpyIhheql&#10;akrpqGojgTmYvE5Kg2BX/QjY7y7seVIUj2x0IkVpQ307PJGPE0M0jyLOmFAqQ+qgDDSFENq9rdOu&#10;3WyJbyxdyNLUgs6Iz0UtRHVW0D4iwfAbj0CDe34Nj/geD/vR9xqvGVmQqpa2okakoNubiG38RUyV&#10;EVJC2SxeOXI51af7lWZEp6GnWQo9z53ANmbR7RGNt43e51zeH+7rqKKyoVA1hAbo1owVfCiLKZS6&#10;l0ejChUI7sJfX7NNc+HBY3giQ6qDVFH4krAkNRQqV01qZK5GVHri9r8jkj82P09uGRp4s/XtKkUU&#10;tD5J6JaueqyjSUFbNUzbgpcTDHUTJJT1X2EszWhfxlo9LljIxBvLFtG/7mlrBZpcwTEpLO8kqOki&#10;aJkRIz4bA6NTVQhR8EgAbSq+7slv73WTGY2LKHYuXWQt46xgEjTJ4TGoQlKoFJOs079sBwtbHTJT&#10;mGqoKqvmqfua6tnh+zmp6TKSmjqGp6aqmjkml8cpkLlfIrAkc8F1vsG8fui62xoJLXebuQCa4kZG&#10;RhDOZInMaSFGYxkqw7dQYsakgKVvtc8bRJoliMjyamdgI2VZW0MQrsGZiHLFqagQSO7HvbnJQ0lX&#10;QfxOCshqGyMn2uhKZZK2lemeuik+7WW1PSqsOGfRTR+OR4XhkUsCzMdwttXM9o91tF27R3chi1mC&#10;jKYalgBIy9mmNlCoqYCkE/FI9JbRGFrtZQ8jsUK6FLgqCKtqoqrpjOmKKhK+Gwb4i/vcATZOnEk1&#10;NVrkKSgRRT0/3ZqYazMVC/wtYkGmUNPTY9yzSMUiBNgB9PaO8vd+sGn3SzAu4rMKsaiRKPNIfBpr&#10;IrVIzrJbt1GgAWvSeH6mFw8F2JrWNaKNRkV52HghaHVVkjyXJWME0AFOve1AaOsoKijSqykYo6Nc&#10;XBPTA0GUq3Dp5IsYYaOdqSSNaeUrID4xHqQa7g+z+GS+2uOzmud3aCyUIpiMStJq4CEtGDQHWe4J&#10;w0MjMor0cmznintoXvQbWARKyEpLI2SRF4at4enSxDV0ABlo5zXq3+Pufk1L01dTT477U0tZFU0f&#10;kjSWuU0lNULUo50rVJTUwk0zeWQK8zIzBwoYPbyh3GC6iubJlggVWt5i+sS1AaVjEGDLppoJlqp1&#10;auFKmV6sRhm8Sy8Nkl1oKAuAkZ1BjxZFBGpnPxlSdakt1635/pf8n8+2yWgG1shVrlKKniSkGNFN&#10;I9UlPk4Iq2mofEs613kpFRTPEjMXVwTywDXBbZGz5cuNxvVs7dtpiaNFlMneobRHUh200DkJrLKc&#10;gsShwWvax7JeTfvCOMCEx+GdapMA6xijeJqjoKorHVqqfjANR37l5bcGUmwP2cmMo4s5NQzQ+Ohp&#10;4YclFFQPNpXH1QdYjU1VXWM8s8kkkuggXC+ge3m635tht4Hs5YeZLpJmMCShsjsPhOWMY7PDp3hU&#10;V2bSXqQ/f7pctt0yG0X96mJwwQaZQEFFETE0DGR3LMWY0OpuIA6tYk88/Xn/AFv+Ke4tRi1poqOr&#10;mgo5cFHkJqao+xknqKY1lNB9jkJ8dlZKYzikpYsiitISF8sy2D+m1J9u2u2XafEijj2aIsXiDPIY&#10;3kV4w4eiyaAdQOVo4I40IRyRr+jM6QtY+IA4jLFdYUxSNHIRqCIrU1k4dsBsdd3/AB+R7m1eDpqO&#10;CikmpKR67Iz0tbitGegqmyWOjaJKqhMLeWpo6hHP2yzzJ69JcBygIduLa0iurxbPbUG8IU8MPK9Z&#10;yugvRpCFAEVY6lWYjQwOqlFMm2QqkKOIxdSOrxVk1+JGafpip1VBIiDsDUDXUsoHXQN7/wBR9fr/&#10;AL2QL+2rIZiExakwf2Xmapr6g0c5e1BUSpKmLytdB4aeoWmko9UdowUST9IACey+Xe3sbQ3h5bIk&#10;8IPcCOUaU+PEkgWpZskAFgkdF0qNQZDcXETCPxLRldwZDoyvhk18OV1IBIKYqKqhGBQhvW/x/wB9&#10;e/5ufbNj0bJwT0dGZsRVTtnNC0LZ16ufGYnH1k+RMc4giaEMKRItTqUQSKdQUMSG4L7bt925LSyL&#10;WF3ezzKnhm4Z3jhJElGk8Kh1Kiiv8S+GGagcvSKSWCa2RWgfxJhSMzBzHGrFirkLQ1VVFQQNSkH+&#10;Lv8A41/vPHvyYStapo8tV12RnxVbRyxUtUDFSUtBXzaqYPMr+SaKOkqatJapGjVx9PzqU4G1bjNv&#10;Me/zb/NcbTJCO/QkYhdwYhVC4ehYkuWVdDg1BCtpYbaLsva3ct3N9LJF2tgJG7NpJcfEoUvql1LU&#10;HgGPD3++/wBh/re8+M+7eL7WSmgqlz8lTS0smPiMNbR0OJgqJKgKcT42naeevhqS5gsXvGvIIN7b&#10;xvEawu5VlsdzEixrEixfTRwlizeJEoaVmdllwEC6jHQ1Xp7bjOYjFJArm5LqGjU61jjViaGECrap&#10;EkqIyCWKaSade9vagLSVtNXSKwpqqhlEsipEcj9wyVCT1NRDLS1tDTJHDKBGgkjJJYqL2USyxytL&#10;fbfucwliiaMSSMxj+o10kRiE/sfBZWSillYBm0kVQHKqIrW4W5YakljYFqjWCdYd2BR1UqH7VBXJ&#10;YqPhX3vqk21TxY+remloJIZo48hW5CqyL1GUr6BUFDFilpPOfHNS11fPVmMxyTPAiFmjS+or2vl+&#10;Db7m4nsZi213BAnkOuQyIsLFFcmvh+G0juoAbX2xO1eDS7JCLeQwTpJEy6mZnLSOmn+zIrWqO7yA&#10;EMWXQHdK0HV/9f62/wB4v7eazH4XIZCR3o6GHE1eLnx1NJU09VHU47ERVFLRpPQLj4GoHyMtNFG0&#10;dTN9qFVmZpGmMdzbcNqs94/d1rc7ctxbzxSqWDNHoVV1VUd3azkaGUxGNQoUsKIVt3tW2NdQs8CC&#10;wkhaIFvEQxwh9OtSupKsFjaNz4ehXGssQqnv21RL5aCVPGlBPQVORq8YKho8TuCSmrpIpNsSLemm&#10;MlP9vSeUKUhEqX0yxhrNq1ubu82YPbdkkZcBGopCJK/gUBqE1oBHpIBcgZAVwSWK0ae2cmeKK5ik&#10;cpqpFOVL1gZVNWIIRqAhDQZdFLA+95odx5jGZKjr8RQRSvLhqmWvNbX12RqhIKrHfwmircfUIuNE&#10;0M1L9/BTuk1PHqhMutFY+0iDcN13CS5XZjCxicyASkupZl8JF0grG8kLOHpXSW1VQMXLc9/uFreW&#10;8m32QdDAzuzMxkB1R+EpRgVVtLO4U1CVU/BVjwZQwtzx+QRqHBBsfqpIJFxYj2ko8jlHi+4nyuUo&#10;s3PPDEXo/tscsQiMtNU0kfhWKljMFDUF5IyE1SC62bn2itZt1Owvbblu1w/MdxKoBKxxjsch4xgx&#10;AxxOWYOUJcak7s9FUl1cXI8S4vrmK8Z1BClVUUDKyeS9qtqZCuXFVznrn7e8Pt9qTJZyLAxYumxd&#10;BiWra7CxNDRQ1k4jVY4cbHkpJ1qa2X7zzyU6ONLoxQLEgJU7by5a8qXl5bcuw/7pie+zWOoMhR2U&#10;eMwYIrk/ESozGsmkMNRrs+3T2O47haWEEf0McDF4kACu2lmQIjBlLaX1shYUdaAhQrPxLAFQQ3qO&#10;kWViAQpb1EAhRZfqbC/H1IHvFXYiWPa75WGvFBuTHPiMFPR1VBJWVNXVRSVVLkKk/dLBjMTFUUkK&#10;x+EyTVAn9KrwSCaSPf7fli23WwmA35I418dliNDHOIHXw3crqlRgCApCCigmSmql3t9wdtFxHcKl&#10;9H4UDVTUWbuRqamCR+IuBliGBVaMBq9qOoLpNiCS1wACCoC2vqJYEkWFvSb24ux5HG1dbkMZRVEO&#10;Regy+bqpIo6yrAk+8kpEoaK0k1dJKI2kRFilkTUjKbsE4975h2CC75h5fg3mGeTl2WeclXajK5gA&#10;TvWUzEFghWoLIwp2oTUqubS5DW6SxXC29zdMRrZahtOhKanJCmgCMymjLXC465e4H+4z7iFaetnz&#10;FHUtkpKSsrYo6aXM0EFUKSGpiepEgRneNIUkcTIskTopK3sTWVztF7BtTG9O4oI5+5wUFxWirpYh&#10;SAjhIkkdWDGMhSFbDKm0FwUgvTOkhkIZtNZURgoYF65btRGcOAylVqvXvc1KrLtVYSWnh1yNPURR&#10;wVSUleKhnqZIv4NVxQBJmoRNK3kK/rc6lU6SAb/VbssnKbpWBpWuQSwjk8XuZPBdkAZUiqWZhkkh&#10;1Wi0Cl7jcnktpYYw0uorRvDbJYqYHUUYxklqngTVgCEIHvbx/DYpa2lo6yKrospDPLBUrkG+7o6Z&#10;ZpTBVR1ZVTUrJjKyl1eFNawqvHJt7N4tu2+83XZibZ3uo45SSWEyMHRhp1axlJIxoRW0RrRg9T0a&#10;m28doIphJHek0IcrJGAzAMGbj+kyFtIZlReBz16/5HP+t7eMVVbfocbS02Tw1NnshjqWXHZA0tdX&#10;x0dZAaNKSgiq6bIS6xWUSgSl4ZoNDKyRpcg+27CCyXZZrC9uEurqOFYpQitxRqoAZCqVMS5B1FHD&#10;eHQnR0ps47KytoYLyAXMkKGN/DJAIFAikSNllXJypUhlVSTnrn+v9Px/t7f6/vzZPBSQJX5bbzUk&#10;VTFLRU1I1ZBFkMfNDS2iyEcGOihmEMEs40koUMYI1X1MVVxfWUu27TuPMu0mwmkkpQkuyKhYL/Z9&#10;xqopqTMYYNQKVDK/rtqljaS52sx1AVUqqyRgLhwiBSAurSDlaA546u/9j+f+J+n+29tuMg2RR14e&#10;R5aaGmjlxM0FJG2PmCz4uR5p6lpjUxyaAxvGIgJ0s+qIjV7S7ftnJGz7iybWsENxCpiCET0FVDkN&#10;3KG1R62LEUUkMFYgMSxYthMiuJxDDHWF6JoNPD1FnGo186qANQ0yVWmff8a/43/tx7SNbXY542ah&#10;plddEZmZnbHQzY+hhFNjJaiorJmCx0MER1WCxsUJbVf2Ft23HaZXup9k2kT29xo8QF2gWeOFfDty&#10;zzGsYgANaKqSFW1BtQ6I5bmzENIEA0KCSf018NAVjZ2diKIimtOyoJIPn1b/AHq3typMs4r8VJUS&#10;HMTJJJPV0KwymHyxx/sw00tRG33NFUUJj8biJbjSZAfZrab7NFu+1xyXRu9yk8bxURHHht4P6ZUs&#10;v6iurKVZFU0CtIxLYUQ3UkrWkkp8eQEsUAJBOaKpYAtGYyultAqCpevXftuzWVye46p8rpoqSWJ4&#10;noqukjgpllCq1C8jpTLDQic08TNdoVVpHLaRf2D9xvt73p5d5t2W1Fq3+Kz6vEZlYtG+osdJbQCF&#10;MqUBeqKAAOmr25utydZU0BlYFWBK6uK1LV0k6akVULU/D17/AH31v/vfv0eUyIq6Jp/DHVh1SLF+&#10;V4NUFSkcjSPWieajp5pxpeMSrpNzYn2dScy75aX22zXASLeEbts68FkUFj44Lwq0i6XUSClSQDXr&#10;Ud5dNNAZNHjE0CVZdSkKaltRRGagKhhQ5IJr173lWOejslUC1RVAVH8RSOpWhoyoab7ZxF5amRjG&#10;scSSaR43W4exPtJfQvsUHhbp3m6o31ml1jhIOvQYkLu+oaI1bt0HuDUr0stluUfTLGfqX7tQB8Ne&#10;J0FhVuAVVag0kYahPXvbnUFchJnctQYyBJcZHSeZ6alrqeNKeKlZfJMKqVoJvui7AssShbgKB7WX&#10;clvuO4817/sVoJNyg8HS9HjKIIiGqkoRJtSeIv8AZVjQAmrd/Rg4FyNxvFso1MFNWmORV0qhIrqY&#10;qQ1eIXB4U697yz08FDtujpKvJ1UNUpoq+ipqODFzzQPXVixiDISwzu8TxIo/Ya76ATpF9RVT3Me2&#10;8sxbVJvksd3CYmMAjXVEzyakUtpZG+MkgSAlQR3UFGHtYIdqtVmuJllqjLpWPUCzABW7s0BAKgHt&#10;DcCD173mrTEZZa2OspoZYGEbxTxrIyHUaakjllYxsG+/cyqbFzCoJYoLezXdNznivTvFpu8du1aP&#10;G0ayEFT4cSs7AGpkJcHTq8MAs2mi9LbmGzdribxU8aNqHVxFe1AxqKfqVYVyUAyVIHXveeu+3mZq&#10;a8EAp5oxR+ecVWvx+SGb7RuHp5neUMs5BkIsIiF49me7i0ubeK1j0QeC/wDi+p/FEoqRJ4de6FgS&#10;NMjanatIsV61cLFLM0RkUKjCgZg1CtVqhoCHYmokpqphCFx173Px0VRTRTT0s9RTCuhqJ46rw1Np&#10;Y7T4yqnnnELvjpqUO4kMgVJVmUhhYgPbasMUskNrO6WUoJVyjESFaAs1QTbtCwJZmoJNSlSKNpU2&#10;ls300ssZZGlBYMVYCg1RliwU6GQA6tQCsGVgwFae9t+NwivUU+SpasTTPEXHhpaiJ6SGDzanhEsk&#10;tN91925b/MlJGLFbgD2W8vcn2Rvod8t92DhwdP6TKVCllqAztGG8Q17o9LdxAIHTdpYO8kF3avqu&#10;CpNFUgoqaqlakp4hYkgeGQxrprQde9yo5ljhfDZyrfHVNVG0lJIrVi0tdmJKSSSOqqf4WDIprcat&#10;yWRyyA6ks2pUVxf2sLpsXNQVd1m1LGFZ18WZVcli1uOJQKWWRhUK5KktQv6vDtjaXUmi4cdrBiFk&#10;mKEqzaM1dACajKhiy5697w1i57JVGHyAqoDS/aVENEafI00iYqgpoI3OOhglq6nw0JlDSHyDXC7s&#10;EIC+0n0vNV9v2z8w2ckcdkyynUngKsS+GFKgE0mEpU63IeSEkqCoVek7QXNwbSZJV0MjAFXUBFUA&#10;6QKkKlQWqxLLWikAU697wQx0lVlaypBixNVLRR0sVLQKaiJaCqnNSk1Ukck8c7loiGHjZo4wCbka&#10;SvsRY3297zu6Xgtd4aBIzCimT9NqaWcisTFwjs1I+wUrU1BZEMEl7PJoEEpjCoseV8N21aioYgtV&#10;aHsIAzX8J97k0z0pgrMktJWRQy0dRLNDLWzTT1FBN/uLmknNNjoZaXHwZuVILVBR1SVU9bDUb2+9&#10;bSbG5v7izKW914mnVI5NyitpZGoviQiIuIwXVagkkEgIKo0QkkuCDSRG7Hc1KMNP4UDFVkotHowW&#10;nEivXvbpTTSJFT5Spx1JQ1pEEXknpKueLKfZSFo5MhCBSSR0hJ8Dz31NoDXFtJXWcl7Gt9ujQrab&#10;vOEUy6Xf6jSooGGkeCsYIXxGA1VVwQoVCeJIsttFdS2iQXVFXWUZgzKah3BCHTwQuQalQ3qD73xj&#10;ytZRtQ5SgoMXQ1tPuMpVYyEzK9HE0Mr0K/xiaGGnrcfWLIVDh2Yr/T6+yo7nf/SWUn7hii3AXGm4&#10;i1KNAcOsY8cqFkEi0fWqBR4iquVIGlvJ4hazwW0KSrdAOoFMFCVpKQupXLEaqEEUpwNOrf7H/X/4&#10;pwPamxmXyq5iCCjoZalZzLTiGZZ6+hzVZjZJE0mgqJ51rfC9fIqvGhRLalsPV7FZuYpdzMLhltCJ&#10;AJ9WkjSV1BFLCRVDMQWpQ6fOMChrDfSNeDTbse1gSxbS7RmlBVqkVYjUo0jSD8OevWv9b/70QD+A&#10;RY29/wD/0dfBsU1atblNx1tFPj4aGgqVo6SsliyWSkg+4lkkr4qejraSnqErInDmqGvSqBzaRff1&#10;5Xex3V+N6m5giNztYii0MC0QcxKJH8RFdQuhiEUCtdFCwCuq9IzaeL4099Kv0qRI1FLF6gEkuKFV&#10;owYGvotSdQA3+P8AfH/jXvDQ4eiy7NFRLVT/AHFQj0+PpqadZ1gyEFYIIUcvRyzJVSjUVpEdIlbU&#10;QXXV7PrW32LdYpbSJidtiIZlKyxrFHIrH+0YqSjmpojaVfyr+qKQbbbXSmSEuVd6qoDA6XVtIqSh&#10;IbLERAiMdxBYFx72pcVsCtr8TlcjkINx5XccmPqsiwpKenemoMKmUqsea/MRRiVKjJ5icU4pIYTM&#10;0UHkfTNcCIl2u0vY736nmq/UvMJINLBVLEUII8HXFURUOll7T2DKkCsO0S6Jmukm+sMcnkCAA2GY&#10;DUhZ1A8MBWYAnSrAYws4R4wzoquWjVWvrkl0mRQh1AWESPcWJP8AhY3fsLhaKapM9Vk8rVxR7Y+7&#10;lrJIKGnyUkFM+TraytoqietSdIqnK41aNaqqczpHUlYYZdKxMIraKW0Rbczu9whSPU8hKt4jD4lU&#10;GQHSWlCDsGg0lQapFPtvsbRppJHvHZlhWnANp7izip1irLSrVoGOkgVA5SM4X9tUdtcakM7KAjSK&#10;sjXSORtaRliq2sxABZQdQUVbR4HNS19Tj8BDtiipsPnaIxVFTV5KlxMVJiY3ocll8nTQyyTZnI5A&#10;y0WNSaB46iWoWVwqxKSmmfcrVfBvL2WZ5GyVWNDNUhSQrhtMcIJZ1DOQoJCuTRFN5DbyCJYbV4ux&#10;1YhvIKqqzVJGoVoisHDhizDAHWAvLBFEHD1UpkhjfwLBDq8sqRySrHPOqrDTxuZHAdn0KQod7KW7&#10;MxbJWi2rHS78y9QJqqui3RknpYnrqfHy0uGo58ntVDX08VK2DzVb4IokWmqq0QSX9UelCZ73dna4&#10;jmuoxbywyadLBTMVeSIAyxoEhlR3jJ0hypOkJJICzFN4bYxxIl/qLF9TV7ivwExMO2N0kZEHwswD&#10;fEw668ldpqT9vTGRUkNIn3UvjmcSTrCs8ooy1OJI1jZyqSeMuwAcLqZLbZyFVHS5ramBnTPVefgy&#10;UtZkno8TK1XQQhZ5ocfLlqZP4BXVlNRtUS1H3cbxQ2PiLxep+C0tUsikm6S3DJokqutKvJRHUlJB&#10;GzkN2o1SpYsqkauklpcSsktnAxleRSxYae41GASQqMy92WBQZ0mh6zOisY3YuPEwZAsskYLMpj0y&#10;CN1SZSH4Vwy6rH6gES6CnyFC00WUgx2XfDTVGZmw0+SjqoLaMZi8nlJZqCRoRS16U8EVOY9cdUI1&#10;lk0xgkH0iRXBMxt1/exRQr6yjtqVlI0tHpQBQ4VWVaUIPhys2gztZZIJZvq1SS4NGZS2omgVGdjS&#10;gXSKKNPee5tOQOYCt6hcFgvOmz2F2UMGFxbUeCOCf6+1DBV4w1zUFPgKxKqmlhWkyOPppcZncJkR&#10;m8dM26Kz+GzTVMX8Bo45qampDM8FPI2pTJJce9323+PbeLLKCrlNSa0ZHj8KQLGGfQKayZDIMuFZ&#10;AOACiQReIkSWbeMSAdA7wajvZgcKlaClaGo7jgY5I2k0etQhY+aJlWRJ4jDInhGq2keVwxNrsF0n&#10;g8PW6M42SyMdI+chx9VhzQ0eHoaKsrIWmyGDyiQ5nP5XFVeKx9DkMvkKiQRxS1CmhpkjfhUVPYch&#10;2/xHeaG+kjkmVimAWVWJR1VPEYvEooo1CTSSky9zuSpkKXEoje9KyIo8Na9xAajuUotangWDIDkU&#10;66jiCliWZzIzMS5U2DcLGhUgLGirawvf6nkklloa7NUmYp8rQpk9w1ed8o3LRSwz4TPf3hSpNdQQ&#10;zZWmqIclMHbFCukRddJFCzhhG51ru+sprdI3Qp4BQBcRLrWNEVCK6RHh3QKQQRrwUah1bpJ9VbyJ&#10;CXjkBEikBW1CjIK1qDkscFAoNQAQeuehbFdCqsZCpwpULo0+lTwnpYr/AK3+HHvHu3HZjMwVO3qK&#10;TIZdsZjMjXZXI4/FzT5hs9vA0VRWzZ008dYPTloKTwyRSWSLxorCVrG0llts9nepNem3uJEMKtqL&#10;DSFcqERVDJpRRIAKMtKDSgRj7c9rkkiu7OGd/GWFgXHxGSQVFQK6aHSRoNVFaeXXECKJlJKxmTTD&#10;GpcBGESyuixIdKgiMMxCi9h/RfbxtDEYWnFRkc1JR7Zno6LOOMTl8y8G7N4LhtxU06VkVHIKrFUp&#10;qPuVZKGSohnrpI3SRpI2ZFQGcROm3QbJJA11PRAJNaIqMdDa0l1MJWk1yNVtCzRrIteCuxtoo5Fe&#10;6s2hZtahWcCSURyVEgIYBVckEABWbUPEr8IxzTSRyQosE8yyyhGmiWMxUw8bMrz6pUlMbuoXVGrl&#10;Sw1ALdvaDmjoMXjs1X1FVhjNWrFmK2gyeUGEr0nxGDq6hoyYfFmclNS52aApBQyhqp6aZAAoJjUb&#10;/Bt23puFzdSpatdaHkVi5J8MEpRomZpKeHqNACAaK7atLEm5yw2NtcytLGjyKHZXJDAohNG0DU5D&#10;KKrGRUh0wBp6kk2I+v8AtieOT9foOF+p9pqGl3wtDlzHRZXJUc4yTYOCpxUFVHNkchTY6trRjEQC&#10;WXJ0i0aEJDGksro3iB0SWJbuHmiwl5omlvmmkhhR7VSkIZw4Ej4VgwNu1aK6AyOW8IVrRKf3nBb3&#10;7yJMyaHZAyA97Kj9umjMV/hRRVy2juVqd3Fz9L2ueR9AT9f8Pr7ftqQS47dFJJnPvllxFNRGrNTL&#10;9rUYOimmlo63HUpWnjp6bcM1dK9TSpN5aiokQSaLMS5htcjtuF/DcsZdz+mi0l+6OIvpHhs0aBH8&#10;ZiMl2d0rlahibbN4VtukE1w7m4WNRV9WlFYFHjqFC62dg6li7yafINU8W5Q6SLkEKSNS3P01C41K&#10;Ta/P+x/Ptd/6K9s4TKV1Thc1ldyYqOPclPR45sTkI8jW1uIWnybYnNy1uLaLH1GOXIUtG7R08uPq&#10;p3b/ADUtlCLZLFrSO0NvWCVSY7gMyyRzCd6xFHZ2PhgJJVVdMZZCwJ6ra7RHas0kczzHQ40FahjU&#10;utSRgU7DwiJORrIHUWmqJpIlFRCIJ1CiRPJG8bamZRLCyO+qGUxsyair2/UoPsYNldd4rD12Ow25&#10;dq5DNvRU+ayEcWPxpUR1GTmpa/O5LdVfXVVFX47Bba25uNJ1x1FTxVM7xFUdZRMi23rfZI4mn2W8&#10;VRJOChcqWQGV1pbkAwmSWaqh3eqxaqRzKE6PVjh21IrdY/FTXIydoqDK5aQAkUCjxCAoA7cDUMdM&#10;mYyNSaanmxdfQU8U1bTwT1NW48jRzvNSUtJhw9qGbJZHJhII3mYxoHLlJQFRoFDUzYilzG8cfsvb&#10;2E29tfEZ9WxNZJRZmg2/ns29HTbZoNo0+TiqK2rpNxYygoJZ8nOZJoxVVMSCFp/MUtpaPcw7Jtd/&#10;G6buWIRY5WVmjiJ1mQxJHAGo0pCDQUPhqwlAkVUsl9oVZYbdFhhRyBqNVaoVVUaFUhxkuWqpPhhS&#10;HJGVobDH4ysr66prA8UkNcJJqafIx46OEVc2SfEU+Nx1PPJLUyHwKFik0g6GCsih7PlsxR7mrsoJ&#10;I8vBicTQbrqcHU4/cCyy5eswVHk8PuGFqJK2Ol3dTVstPIZshGmOhL+AQIkUJ9nU1sLmN/pbsG1W&#10;RoZIfBiLsgLFI9chRxV4yB4dXMNCQJR4vRTcGdZGlQiSAUYxlCGaiakoeKyK+n4gqgdpUMAxd2jW&#10;SJYw7qrSNGSFpwWiSVtdOQ8ZBhdEKeka9HIOr1e2PM0Wb7CxuRfKbhwEEMUlA9VmMdT5Woo8ln4M&#10;LPUS4U5iaSlos7ueeLG66yaESsyyI/pVbFy6isL6zudj2+4MbzyKNKoG0RCWNqLRxWNSGUf2ZWMB&#10;XiRgCWrjxdziktpbyFW1KT4YkZWNCTGJCVDstCWIUdpBKIQa80EUKCCJQgQAJCugaIdQVdEYPogj&#10;BsBwFAsLe0YNs01ZRyZGfdOHEmTgpKqnFXkaWOsx+DkzVLHDQ1s1cmOxOOigraiWWp8NO9WswfVe&#10;Fpj7pdbfDeQ7nuF7vk6wzlQZjGtBHGdSLoFBQkAHWkemRtLSMyhXQJawBZtwn3EC4fNDQER68AjS&#10;FUK2pmojPqxrYFg2cuAQLNybXAJH0J/F7fS3NuePrb2ssDvxaxtyR1ddlcVg5qmsqsJW0GPr6WCk&#10;yOAoqKlw6UMFLV09XSw5yphgo3EjVElCy07Qt5LTBSsplt5t7uI/91ySJCC5Q64nkKyuB4JmLF2l&#10;ahCa6Mq9rEdL7DfEme5EiukBNFYAoAUAHb2g9/wnuJUhdNCQ3WKVGsGSNZWLRo6OwRTE8gWVixjc&#10;sYonZgvGs8Ei9wjJKCmpFxVXLlsW8NfgB/B3y32cs/3ctfjYs7FBVVzQw4E1DTCOGnqWPko9VU2k&#10;VAkNLdLKO9tL7cr5TCiMInZDUh1AldDKF7ZUMUYVdddLEszrL01IYYngnmuotLQnRrWpJqnihXf4&#10;NYZUVGqGFXJJZmXIHDFxZh430tdHUElUcFC6gSKVcC63Aa63uDbqofD4qnrMFLUQZ6SXNTjDmGry&#10;OLxEkVJjJaaHKPhchRRCqqMlDPHAXMkEtgiRCRGSMqIYvoLvaU3OOEXcrSJGjKARpWgrpZk1DV4b&#10;6iVYSARUAVOqyz2EMUlvLBHLK8hUAllWgTQjFCKEtVUJBXUNIUldK9dLdtLkaNS3KMAXViAQrFHK&#10;3Xm9rj+h/rO21Tvndw5XCJuOmiySvl8dg8xQ4Oqyu38suCxby5KLG1tOsUlVRUcNQqqFIZJqz7h5&#10;EjSQSILjmlrt549s3BIryZlZHMQbWEMepRqYIywtI+pTLUyArFrqULW27k15dXka7govVJCMIiY3&#10;CoAQrVXtj1kU1BhIx7qBlPF5NKK4RmBaIFQUUqJHRCTrZUtGGuebmxAubA4aCuw2Cps/k4Iaarrk&#10;pMLDjlYUz4J5ajGwZPJ46mp8aK6KTLU7RVFFTqI1ppGqlkk8TIUZbcbvPbQ7pe2FtGllEYqLHISJ&#10;FXAijIpparM1QB3aFAcMzBmK+h25Lm5giXVojGlaFeALIqgU1jvC6VVc5DEmvM67r9Atzq5JJHIU&#10;DgWv9Sfxa3N7gdsZ33Wbb29u3bm05Mri95bj3FisRR72xX92YMLVY3D44bfWmoqWbButLishBKI4&#10;4YKVKmldnk8sdpVJHu3KMW7bntFxu+pdlgLBUc62aZysxJbxZasJQYpCQ2og/p9utFc+/tIssUYk&#10;U+LpDjRQlQOFQ9FJAXtUsCTUKQSEZm9lY/ceVwVZlo4azGYVKqZMPWwyVEcuSlrcXkaGvecVQJmx&#10;1TjQQj+WF9ZupZUZQBz/AGXPvDM0mM8mSqIMZtzb0YSSu++ravKTYOjxtbnKuKqE9FmMnVqksVRU&#10;1Ky1KU+mL0uo0U2XcdpuN6n2HbbaQXFpR/GV6tClwXaNBFIpWVNFUcamZGLuAHkcEpO8pc3C2sSE&#10;qkKUqQzkNRdVH7WxUSMwJWtBnPSugpo4FIRVBZnN1QIAhkd0jVRwqRh7ACwvc2uT7dY+xdy7d2Hi&#10;9p4XF4/G4TIZfG5HMQ1dJS1uSnr6vMVT43GtXH7ykxtXSY3GTGOMRRQBK6Q1CSK6sHdygl2+K13S&#10;32mS03VPCijiaSqqkrt4yRmPs8RlId3cyLEwiClSrEuNvVzaWtnFbWvghmTUrjUf1GJCgR9qOADX&#10;Glagt59R2x1PJkocpIZmqqakloqcCaRIIYamRJarTChVJXqmgi1GTXp8S6dJ1FoGf7cq99Zii/js&#10;GH2liJEhxeUk23t/7rPz4qWhhCR5nLPkaeszyQ1lHC607zR0rSTSNHG8dvYRguwjO9xceFayEeJH&#10;JqkKgiR0HiRhglHZQvhRAurkN4y1Yp4NxaSdRIFSJiFYBe4DST3MGz3FaDgQTQMo1dcoKIUvmdZa&#10;ipllZ2H3NQxjUGWomjjiijQU9MsQqCmpIw7oq6y7KD7jyd70f3NNtWjxrYqjpKOqxNfksZ/D8zuq&#10;pyWWhpcBJuSHILBK38YixEFRT40U05paFshLUSIziQApueb9lk3Xc4NwuJ4bxdKTMribw6kLAyrE&#10;nxkj+0jkdaSBrhNMTIqK85kt7i4+iiZ0k0MhKlHNWIUPQD4hpIQqxVQ5aVe0hOX2aGolqWlqHeRa&#10;dAhnmEEaUskksQigVxDG7ySkyuqh5gFVyyIigOqfKY44Srr58tLg4EpkydXUbiy+Qq5s3m3mzNEt&#10;HDBtCGavhr8tWUlLNFTftQUyxyF2aN1Zi2Xc9s2Tl6fe9+t2s7edk8dpJpJmlfVKkYItiWXuCsY4&#10;UUBa1VgadEcV3qtfFMxVDQkyE6nkrIFH6RrVmQHQgAC1AWmOpLMVsdLN6gDp08BjyxDMoIX82u39&#10;B7dmpa5Mbi60TJV1ldkaCN8rV5vE5DxClqUkzz1O3KZYw8FBSUbj7mrVqaqDeRn/AGz5DKw268Tb&#10;LWFtpP1Cyxm0v3lqrJK7G7pbqFj/AEkBiJmwKiQlQFUnipdLbwldJkZ0Bd2BAGr9XtUAdq6gCaD8&#10;RNFo3K4uV5uADextzf8AP0vx7E3I0QeKChpHTPbjy1L9jkabE1tY9DhIK1pM/iaSirMZJQZHLyzC&#10;WmpXREAo3QIdTzqEky0jvpIItiuogsSiXxJQ5UQGjSVbtRzGwoFYNqAZZBpU0kElzaLcxLGy67kj&#10;SdLMPDwzgal0lga0rSqhhipNeAa5Yn0oONRJViVZg91KjSgFrG5uDfgWJDeowO0cfRZaqVDgMnQS&#10;7bnxm3loctWyVs32jfcGDImmfFU9JT5gmU/cyqRRuzjWSAQ5uO1ctcpWklqNpaKQNG6+F4jhCrDw&#10;0ZmYrQyGQNTXoVS7KquNJEdssbKOUNZmO4R4mCqjmun4RrppADljXySr0CsOuyzB1URsVYNqcFNK&#10;EW0hgWDnX+LA/Tn2sMVBis0iZin20Z8HiMjtjD53Kz1NdVUk9XlP4hBVVNZh8biqFGxeg0/3EcaS&#10;TSyFbNqmZSJ7XeNquZt0kDNcQYCzLVfqCyKrqYXULqjLjguh1kLMipGxJo0UN4oMdgHtY2VHIJoS&#10;9Q5ZKBSoBUtQZrUjiOuiSCQWBY6jGoAVrALcDUSrNc/Xj6/7H2z5iTd2MyFDlKrb4pIMjLLsWSmG&#10;GoZauoyK1j1iYrH4WbG0qYmOLG1SQRikankjl+kupXVSPcty3jZ9w2mWJAlqwRC0bB3epZ7df4Gi&#10;ZA9dL0JH6tdI6KrhLuwu4ZGh0wMBCAF72NSQqqwUBChpUFdLVqe3rsFDYg3GlWBDGxU/pOoGzA/6&#10;/sO6XL09Pl6ipTBYiiwkFHkIYafJ0FLlJTVCoqqbDZHJ00k9c86LVq+uKBFXzskixmzL7Bm37vJb&#10;vfblccv2+37CsTiRH0zsXErJbs2kyShfF1BkiUElkOmobSWGQSXkimzgWzETUVo1LBhI3huwDFiu&#10;tHBCqrFyjBR3U5+1TR1m4WqocHS1sW1cXSYuhr1euosXW1tZRSU1XuGnhkrqWhrMg1TlsmzyiBHA&#10;Kt4XARmX2I9m2/mtL2Pb4dzm27brVld6RwyvKG8SgIDElvE1uUVz2K9BVtDGlrLeTS/SwTNbQhEl&#10;7gpZ0Ku6iqq5LO41aFIJUaGB1Feuibfi/wDtv+JI9vWFwmeNM9fWbvaOmz+N+yWCldMhuCpXLSZC&#10;OTG1lA09O9NW5PK0yJVJThXjgmidWdGUg02rYuYLiO5vbrmF4rKQxhQ8Go0NC+p2xG5Mtf0kAqhR&#10;ZNShkObXbbowGS93H9KYKgr/AGzBslWXtVXdiA4iA0ACj0FV6v8AWw+hANwyj8EkEjkAH8cX4v7x&#10;5ujI2nDhaXCrmMri6rO0WQFUYqOuy0Um48XXUlXi8TUyVOVpZ6yN9MekKtTDHOvjUpplSXlnvi8v&#10;Ntp2R96lt5JDKrFLQhGmMiuO9iwlCkqF7WCNUkvHGEF/Ax25rcWTyTRs9QQAzjxVNVUs0ja80UDu&#10;0tgDQG7sbk344sLfT8Hn+ht/t/8AeMuby2QwOGwu0zS4aXP0GE/ia7kEFK+Ux8+6qXbj1+Io0grq&#10;WkjXDwrLA1RNDVzR1MpjKo0jMpZvE3MKXHLu2R3Bj5pFuwE7eHRGEjLIY4DSI1Q+H4hJDBYnAcvq&#10;NLuW7sobOzmVEvEiqxJXUpfQGWPIA0g01MrZZQck9Y1F3aQNJYgRmN+FHieUa1Qre8hb6/2lVfcO&#10;sqQ+QmwuTrKzKyA01XTU9A2OjparInGU8O5NNXSy1Cxw0eQoEp4qlVkjeCMkP6gvsYWl/uE15cbP&#10;uwF7eSRqYAvhw/UmMVfVpCtDoIpVyKVaMOxYqt0k+ouPAuHdncBgE0/EAFkrTIClQurTQCo1d1Os&#10;gN/97H1+n4+oHPtT4Dc++YsbQYePZmNxmB3Bt7O0c1NSVuNwTZfH025YabF7ijrKmSHJUFK1ZjqM&#10;/cRNE0rQSBBdX0h7aNy3/c7fakk5VICtc6lS5VTGoZootCppZQ9vI0hIBk/xjxFjxHVXt0+6XJis&#10;k2lUgaOYUR1jJVZSiPXUpVCmk1FHJJKqaADA8cE0kbsdclJP5UAdv2ZmppIjqRGFyaaqPpYEesG1&#10;7H2p8hunB4rp+poMpQ7V/vPXY7FbUwO3BQ0ddLTVUFNUV7ZOtixlLRiXK1UFc+SmeZqlPupaeSeN&#10;ZqdQzO5qLLYbXZvovo5nMq/TPIJ9U7EMqUGrOhFmD+HG0YLsSwlNdbhJBZ7KLWRlW+chFQgOWl0i&#10;QAhRgt/aMNIoCCQAOsRgYzoySTKqtLJJ+8zrIZNH7XjkaVQgKAiwUoAQOHa4PV2Z3Fj6/F00EE2E&#10;x2NpKejpK5Ho8jPlYsVK1S0kVdHRu4qWeoKRTx8F4xpDhQVPbm95pg3W12+wiaw5eSMKjEx3QuVS&#10;NGdaMrSRnS2gVy7EkBgagpnutwtZIIkV47VUCh2pIZNAU8QoFWDdpA+IEAEDEy3498sRkaWXL46u&#10;xeWhranJbnjqVlz4nNPQ5HKY6npsxUbozlLjMbVzvj/4m0qwlGFPZgnr1aw/axbO15Df7Lfvf7s1&#10;yWhUo0fgs0IE6yMFQOxV2KRvp8MoqqA9V6S2c8JEdxbXXiTNcVzUaWdVDrKdAAZBIaK1KEBcaaDi&#10;bLc2J9P6Ra5tzYXIFz7VWO3DhabfmL3NDgaLctDj8jXZA7Xpql8bFU00LV4hoK3dI+zOOw0JMVbN&#10;9u8azxKqvZi9t7skt+t3PtM/+7UBV8BFjaukBWf6qX9KJAKXFMq2lEZWBAKl7S3u5Ip4R4lAcLQ0&#10;XzrISAqjtkNCC1Fxk1jV1PPVUVVTU1dPjqiop5YIsjTRU01TRSSqUFXTQ10FVRPPATqQTRSxagNS&#10;Ot1NrnxAxHUE1BtzcyYGtx24YtvQz7i7FyuzchQ4DIJueljraSgwtLlsnVPBR4zHR0i09dNTRYpv&#10;M/gDzE6MB/fr3Ai/rHe7vbuI+XzpV7vwyUcFFRAImiaVKcASmg6iDUEMIM5/3Jtsme4t3BSgoaAV&#10;qpPAhvmfnTHE9Va/PTN/I2LA7nxmwI8Pu/GZvJ4ePZXWm3N/U21945U7bSnqsxV11cNuUuYq6OWq&#10;NbJU4XEVs+SlFFTE1EFM9XCpPvm3nNuZXd2Wgy/Y+NpY8FgqrGUX2+Fy2QeqoqDImuFLPjoJqjFU&#10;8MtNTwvFTxWWrmKliiReNsDtu5Q9pOZt85xhvN8Es1x4RU+Depq0rIWYhZFUClCFqB6UpTrFznHZ&#10;NuvIpdfMgdipP+47KampP4h5141r0db42YerwXUm1YqraVVtSty1LDuDK4mqyNPkqily+apaSsyg&#10;nyBp6KvyM0ddJIkk1UhqW0jU0n6vZb/kHVYrZ2e6m6Hwe8K+mwXTu1oMrunIY6DH0eTyPZvdrUW9&#10;N1y5KGCaCglqNv4Kpx1CBrYRlSA7LGbwLvWybNy9zdzNsPL8rPZ2bQ6PiFWkjDPh2cihJWrNXFe0&#10;jSIPWFdrvJ9DMzAkeakgFh5n4ficcPiNOlD1RNV7jO8uw8tga3A5Tcm7c/tvH0mSdJKwbJ623Hnt&#10;obSqoJYz42wW65Kau3NjxpSRKfcAEiiTUAjq3fUm0aTIR4zN4+WfxU1PU0W8cHjs4cvT/fxxy0eQ&#10;x+focljJ4q6oiSST7kREiIujcENq2vJILV90Q97/ACBrQkeYI/4z0fWCmyvbxnlydNAfOoP2/wCS&#10;ucjoVqukhrYHp5zUKkilWelq6uhqF1KVLQ1VFPT1UD6WIDI6sP6+xe6z7ITpzpuk3zU0eyIew+z8&#10;zm4uvMbj9n7XqNwzYKLI0uzdeMxWLxEcdJQzVtLk9VfV/Z0s1NGsbVBkSEjJPkf3l3TlnkOSxt3Q&#10;XE1QDojLBakE1MDerA1I1UIrUU6mD205pe22S9MbAS+JgAD+kPNfSpqaDI9RUO85i8dvXPvhKqfO&#10;T4rbk+MbK0uLyeXw9H/FpYznKWnytXR1tAK9KZIKCfwRNNIhnj8iiGVw/u5e99/bvp8zBt/F57DY&#10;19sT7YFBkY8rkMFl6jFNQSzNUxSZrcVNFjMu5khrJ8fFiapFllJj1EFYz9x+dN55nnAnmOmgAFFp&#10;iprQqBWtfT7Bw6kXfOeZN5hkSNCF004EjH2IMfZQ/b057V2DidrirkDHJV1XnMlnDkamgwlHVxvX&#10;vKIqIS4XE4l6uixtJIKen+8NVULDGgeaRkVgDQSGbB4Cgpc1/HqzKbewmNzyw7MzeDjx2QrYBX1G&#10;B29SQ1mSyU8T5mnqKqOrCRzV9JJF52u0YcIbeXtIlEr1evp619K9Apo4pcmYFiPRqZzQCvrX+QPS&#10;xp3qmWQ1kEFO61FQsIp6p6lZKVJGFLNK8lNSGKeaABpIrOsb3UO4AczIf7tUWZko8VV5OIRU33lA&#10;9bkKWtzEtZg6GMa6aKhxsmNpI5slSNSyGr1SBmQTxrfX72u3FaG5vs+Q0f5ukDqoKqGOeFf8lB+2&#10;tfz6zeoDkBjc/QW41WH6j+FP9efeFMg1BQ5AyY2npBiKiLL0UWMwVRR0dVQ0dPVVFRBmVqoIqqCt&#10;r6yY0byGWOf72NSECyRkMTDl+OjS3daf0Zcf6j+38+tRzIi1HwitKA/P7ePrxrnrl/yL/Y/4e2yO&#10;GmkeKomWlxVV9rHT4mSlx1Zj6/I1NbLJmYqkVGSxDY+PGQTzaZVoBFceKOGfWk0DXhjtBGQb4AE4&#10;Gg/4f9nqi3KkHXJT0NCPn6cK+npx69zf88/1tYW/HFjz/sfcXIVORkWv+zNXRZOgyRyStijT5yVK&#10;uvnmoK3E47I0tU0uGxRxdbJ4i9PGtUfOs7lZYga3G6i0ZGW5oh4dtft/D9vn59WM1Qc0oa4znzAP&#10;kPT/AA8OurD+l/pwQPx+fp/X2jnqs9DDTzw/d0a5paLMwz070KisqamWD0SYrJotDFgP4nRu0YOu&#10;pWcMsc/6i9bO026Kgm3DhT/Q286+h+fVRIABVzQmv/FA1FK/afn1y/33+x/p/tvfSy17VtHVbqyc&#10;1RTVdTSGpoaVTX0xX7KLKzjEQGuUzY+Shghkj/bljmjjlp1c3kpisltdrkA8O/oM50P5kfMdbLFi&#10;O7tJz8/M0+VP2+WDTr3tJUlfRmkqI6WOokqYYMq8FZWVctQ9fj4KmSXJyZOd7irkp6ioCVA/akmp&#10;wixSSBLlGU8O0u2I/wAYg06v9u2PlwPlX1NOrRlCracuK+fz8zw4cfl172/b/GJn+DXmgnSWfN/M&#10;za8VRjKCkrhTUWU230Dv2NQHqn8lauXbcVNKJzE6u5m1s0Wm53zRNIn9WzZtW2uJbgmmMxolD3DV&#10;/ojcKcM+XSW/Qtagofxn9pC8BT5edPPoKKqjau7xwWQ+1WNNr9U7rozWyhfJVNvzd+zZxS0WhGdU&#10;oB1yXqtbKCamn0BrSaAg27S1bYyroYcI1Ua2D7amFLDUyVddUSxJepp2V5zphgVPUlNJrNRGRe5A&#10;L440Snr69ejKaTVfL0PQr+xWwWAcnGzvRtTzSRSUz02ukgoaLDyzZJMvjspN94RXjGzlac6FEfiY&#10;8ODf36S4jSo1d3SgMgpXj5/nxBPyrTh8uve1XR4/KwSU/wDGosTSUtdLS0MuSq66sqaRYDRSpQUi&#10;xyvNUYaCBKsovildjG7hzoAQIVbUCNRNf9Xr15a17qEeufy/b173Ip6VaulrsHSwVKYGanatioKq&#10;jxWIMdCaSpqcmse4Z2yOOoVaWWonoFkqoFBgKLLMWHvTaWORX/V9nWyoYGP8Pp5fPOeJ4VI9OvE2&#10;/r9bcc/X2tEVosZTZ1svX11ago89m6jN4sfxXF0yzVEuMmrpsXJDPuKDK4CQM5p4ax3WNiyLo5VF&#10;5gK6zq+wf5ulelwoZiT68Kj0/aPTrgDYsNICg2WxBuLc8AcENxb/AJF7lVy1L5x6N8lUUm26XGeK&#10;rrP43tjLRVWahaTKx0Yro6CFFqIauakp1klho5aOCnBiQEG/tc1K6sfl/m60Vl18aJ9q0r9v+fPX&#10;YJsPoTwDwUH1sbA6jwPp/X215fNTVOOrlpZa7a5pKOaqlzOQps40hpcZW5SdaOnnixVHm4qWGvSm&#10;AiFOsMlXMkjMYXJWgUvQcD04+lwTSnzz5V8/9VevG/10luVAAABAJALepgPT9T+bfQE+0xH2BF4q&#10;Q4feW8tzVN6TEJjVzc9Pm8NU5HGpU0FDWGlx/graRC+qrhlaOlqUYHzGfUovpYglBUf6vs6StKhA&#10;0MSOBz+zy/l/PrrQvPpX9Qa+kckW9X49Q+gP19uTbzo8hNRUuapKyhFPTUgqcPg5VpK6KjiqjTTZ&#10;EPRUxo1qUiohG1eHkbGzyMn6W0Ck7F1YwseH+rj9nSqolVlrQ04Cn2ft+fAHrs3sdJsxvYsCwB+l&#10;9NwbX/oR7GvshKvs3oT4rdk4jc9Xh831rvLtP4p73rsQWqo1SvEHafUKVIxmWlgkx8WInyUSytIt&#10;NAY2VIggD+00yzT21tJMpCREx1qPPxHUUBqOJpWgNaADT1FfMFlILiZIyF8Rw1fxVClCKg0K9qEi&#10;uCQeBA6Jn1ZUzbB+ZPyd6xqKamoMJ3BtTqb5SbMrJZ4xV7i3UmEb49d24jFUsdHSIMZsHF9Tde19&#10;WSaiUVu8w7y6Z44ok7QYPO4imqKHI5uveZqanoJp4sTW1FfNUSyxPQk5vK56Za+nNRCpkLAfpX0e&#10;hNLm7abFdlKN3sZNfEcNBHGvCp4fn0kgjleya1kzJTBpmtQwrniP9Q6Od7xUqY5IcntTP5RMPi8X&#10;koOw6fJz0/lz2FTb0DY/PrhYkrKyhXL5LFZYRs8hqIY442MKKfeV/wB3j3Bsiu98l7mv6Z8ORDmo&#10;0rIXppjoCwPEvwwOJ6lH2a3VJL662bcTRRVxgVFA1aFQD5nOqlD59Q5Y38yVEWsv4ZIDF6BDJrZJ&#10;I5J2MbTAQMjBdJAtIbg8aXPcS7Cr8dT18O48rlFeU5U1e88XU5KsoMpVwigwD4mixi4LEURp1ZIa&#10;iGRJ4JoHhTQrXcSDyZvtlc+41/yhtbG3YSoQxrLSqhloGUClGzVzUY49SbyzfxW3N0YVaKJhQnyN&#10;DT8xXz69AtWCfMIFtp0rCCAfr5Nbuzs4YsCtlUhgbkg+0/j9wbn23Vz4bG0c2Ky+MlfcW2o4qWKk&#10;bFq1S1dV5/G4PKVeWyOLmNHTQGSRUiqnEL6mZEDnqvsFxvSTbjyqIY3m0KqkCGJShVjmFixZSJnU&#10;xsQS7PQEsOsu4OZ5LV3tYYkWZQWQhVAFakuqEMVqHo+FZjq4g16zPDDKkqSxxypNF4ZlkRXWaEhw&#10;YpQQVkjIdhpNxyf6n2s8BufJRbblwdFmpq4blylXntz5FUelzG4o8HBV5Gsk+73JSVP8VwQyFaJ4&#10;pIhAzVEMqGOYqpI52RNtkl5d+m3Z3oZVhbw3ADOP1tCyKajW1CwACoFCSU8RAY7TuZdY4/qZCwYl&#10;iBlu0liPEQ6o6sD2mi6aAnIPBqWBpoJ2jBemR46cC+iEShUdkjH7YkKLp1EEqlwCAzAskuex0vW7&#10;x5Ou7A3DmsP9z5sNharKZDDUOPeu+5kq6ukakqGepFNj4ZqyCOmEE8EETuxKMpKpLpY+XL/ct32/&#10;x0XwxciPxZLklZX8KgiUalWNw7jQ5oWVonRg3XrvcILbaXluGupZoiARFrdjRsVQIdZ0kF10nUAO&#10;1gSG78empaVYoFEkSJLMF/yiTxNIYomIT1RRmZit2JDMbDkn3M27U5PI06bTx9Dj44J92vk6Wuep&#10;x0Mv3m4sPT05kraPHpTZ2pw+NiqYpknMTfbzCdkiikeZIzrb5ZINw3af6OaMxd7kMND60Z1CpWPS&#10;Kuup/ilIQNo0Dw1+1XcqyTQw2xFZSwaoUapFJrpGhyoL5bJ11aile33iRJpam8xkeCKIqZ5nhCU7&#10;VEiGKmeX7aKZzUMHdVV5AFDswRNLrUPDT0OIqs5UU+Sxn8FTbcdMczjavc9Pm/44cm+XocDTPHk6&#10;nbM+PVqcGraOapmn1BynjdzJb272/eRaPIpiCAj9N9c7MqoQGYFaVAFVLsTGA0bEl3Nri9mSaCO9&#10;kWXb1twhBJaVpNYOpRp1GIgaSW/UkJFaipbvXeUxi4taRiYZQjIVKhfMV8RkDrcgEsF+o5v763pD&#10;tNKSjqqSiyeYz9WtJtjA5mpztV5M9WZuirYq0pQyTiix1AIaRkhpqMMsZqh94PKDqJN5sLSy3KHd&#10;721jfd7pnjhXxGXw2MTJoWrCNQ8Y1SPo0vIDJGgBMgT75Pt8ZS4m1z3twPCRy7DU8iFSoqdCK6r8&#10;KYyWZBQnrkokFyzKbl2AC2Ci50gfkkA+o/k/gX4bsMuMoMHU5esRhh8LXNUx5SqiObrNYM0cNMkU&#10;Ar6eil3DVY5/IaqJadMdTSNCZlZj7Op962fZ9oTcZpWh2u2JAlbXIxRpBE8oqvjaUaTSWhBFZAQY&#10;00ujdr4aW7SSkrbwuW1uwkkNe0sMVXxGWhNBGIh26gS/XJmAYJcamBIXUFYqCodwP1EJqHI+hPuD&#10;uVJ5qyhd96UuXm27JHUQVzzR1FdlazO1tFlfucdQ1dKzyQR107CWicakZ5GYKSwKeWzidNnWfd2t&#10;b9C6lhGhdnYoqfpqzL8K+GugH9MpRqIlWdyiD3FmRuSyCEjuBGt2kZGVlXIwar4deBNOAHXagWvp&#10;0k8kWAI/FjYkfQe5eMxdO9TkaLG4dhmamnzFNBhqKjydPTpFiKSszxrI6s19SYslSa5PHTkRMUjN&#10;2D2PtZE+3bK9zHCBDDOVWIBSA5Us1CyjRHqMxIbXCwc0A7aqbLYQo1ykFsBcurR6VSRUIT9UEHUV&#10;V6tULVGyakUUddM4QXY2W6i5IHLMFUfj6sQP9j7iVFRHJNLWHBTbhpNwQRYwj7hMjnaGhp4q6aGn&#10;A0fcEU2Wp0MhdPuZaeNApR5Fb2X3/hyyQ7mu0G6sbrTFIVFCsaK7N+mQrGrhmJDHS9DR2RUW9wEF&#10;bg7e1zDKBGwJ8SVIgrsF/C1EcZLF3ZQuqshB65WPBvyLf1t/jxf8j2ucZjcDJtnJL99kKCqxVLtX&#10;EbkTbmAnhpa6HOx1lXPmTV5GspslTz/dosdVHC8NITUelHGsSeSMG4OxygTzCOkoX/F/1KoRp8KM&#10;AqQ8kvbK5UCQSgMxUO2FoEgnheRwVSMSaE8MMXOrUDQMp7izgEgajqFdXUfVKsqppDRssztI8iq8&#10;citEIokjSM645EaRtRa66QDfVcJiryFPg2rDHjcvSTjM7uxslUJKGtoaGqhWLCx06S0qM0tRSRrI&#10;lSgqIkmlqI2jkZYgrKvqn1R7poK2LnWaIrgPmMNQEMoLxJ2MB3M6iRgBpdbc0t/Flgt5VRp7ldSg&#10;OI3FYgAVIIZaKCrMmt27HYKKZlOohgRpKgj0kMb3ueSLA8fj8e22apgfaWXyGTgyFRXy1WFq6+oO&#10;WSmx3mjEM0FVSwyw0orZqmpgqplghdqnxweoLGzMUe8Sw2G1zybvF4srxwNItWQMY9JEkTKyKqx+&#10;GrmNBqc6VkpqTS0L9X2a5uL9ZDdSNE5Kvpjqul/EjBCg1ZXfQCZCEAOlJM8ub/76/wCP8ffPwRba&#10;xJy2UrqmsalqJMbQ0WEp6l8NW4upxlFU18q1+UpNOQr6qkzVQi0waOOOsj1B1UcNi9uOWtull3Wg&#10;srVqpChajEk8O0vKzfGviN4TFfDXRRmRIomsImu74s5hJCJGSY54impqMylXLpIxUBtHigGo0kD1&#10;+bW/31yPp/sPcxsi+VqJM7R0stKtWcbkYcXQ0TUFGgiM1BHl4atppIE+1pa3xwzTO8RZJCGBupEM&#10;YhlFvuluGuNKAKrhVdtYNXLEgNqhkNQTpKpRBQ1Q2jvUvZDucML/AKgjYII9ORVPGWQVWqxuFRmY&#10;oTG5FPhPgLfm9uCT9f8AY2HtnxVLBS0eWrcjTVmYbPU6RRTTU7Y+ox6VuTx2UyVfE71Cg/w6hxC0&#10;6ftvFMk0rSOiqT7JF2qVY49zvrxru0kZmkqvgErKy9jgEERoqI4K0qU7m8Ji6lllY+Csl9NHNItx&#10;WpNYmXxCrPTVgrEiKFNGVyGLsF1FeJBLIQzKFYkgabONJXQ2pSdN21ekg3Ufi4Kwk2Zntw1MNOMl&#10;VYWhzFNVbly8OQq6aiw+PwuKjmTDVOSqUr4VGUpqtZBUGj1LTRyqql3UqUm8i7vFgvp9dvZNII54&#10;gVdgVCuoBVtaOxVGLRSIrFSHekaTSG19t1/eztJcXUsEMo8R1JoqoorGrFWBMiuBraLSEVlzVQx4&#10;vIq8nkghAFBZrsR6dIBIuLH/AFueBz7xxYPH1NHLXSpkNq43E0uQnwFGlWK+oyP8VqZHlw4ghrKS&#10;ixuHx1SivNWVJjEzyrBCHCTMDG1trmHcoLReXjb2ViAVkE6okgk1vMCiSMQwKRN4RLKAe10jBV9t&#10;t4MULLBLa20SOy0cZ8UljFoDBFCOFJZgAVKor0118WcMihNQPMj30qlh/SxLuxtYAcD6kcXcN2bD&#10;w9DBszJ027qCEZioy+CkgjzSZhsN9tNjsHW19RkKCCCZEQTzal0TCaAGRZHjS71kkn3TeUxOr2ML&#10;CFTGVaRpV/0IuxJlRFIfWxYMSWCNGwLG8bVZp9JIm5MttpMQq5JBbRESslQaoKq4bjxdgsZBxRVX&#10;llqIhBUj7dYW8kkDwxTmZGkCU7S6RI0agB/oFY2PIIHty0m3du52l/u2+JydfR0LUNaI8hHl6iWu&#10;yNJUR5Xcfjq3FZt6ozcyCsgEgkdYJSboW8YVbeba+NuksSSbrZTuwjwskK3BEvhnvIrTEkjfGodE&#10;DB9ZVvaWW2X0RsxFJuMbEOgYM6tKrM0jAuTGz11FjqBXUfSvOAymMGW6u5ZwjKqvGrHWkL+OSVGa&#10;JTpZgSGIuOLe4mWykM75LA4nInz5mGm89TX1kM2Mp4WqMZV02DeFaWngpcitTTU0UsyU6xVBhQK4&#10;pVLSLb0apGhVQu4Iq54qjBimpkMjmsqTMyRlSzK/6gZ6BLX08F5JPYwTk3kiodTsnhg6lHhMEqA5&#10;JWgCHWKGrICeuVtWlnBuCbWt9RqXWLMw0shuBe4B/r7hfYVENdJisfi6qOmkgy2Lr5paKGolwv2l&#10;XAaqaMy+OFaylZUpnnXUFMxCRKShRTdTzFNog2y4K2Ds+po2VQtFOghZO4hn16QuoLTuVxVlbNmk&#10;t7bWNjbyLCySRlgq9tGqxqSRqUBFLqxBY0WMCgTJ9bG/+PB4PFv8ePz7wuY2y+PH8WydVkZqunx1&#10;VX0NLUy1E1TFD4av7GWCergq5y1a2pBLpEaawRYIFEM8dusEdx4clxp0k0ZIzoDkalEZVTmrKSFU&#10;hiT+n165eBr2zaPdrhrwyLG0iK+qqqVbQw1L8L1danw1UsMqF679tZyCUuRqPuYNQp3gnykWOjin&#10;i+1S9IgYqiNJPIYUkDeuMzSXBNgfd33COGW4jETLLENcpB1adauYqggOSQF7UU6RqBNAT0iN8lpf&#10;zNPAGoyvIkSB00LWOjcCWOkPUkoZXGkmgp733LLT0X3P91pEhkhTHRYRpp0pZi5yE81ZPVxR69NS&#10;0RkaGPzhacs7KxIv7JZbO6g22SLl4WyyhUEcY7lOqV3lRvEKkjSX0hwchioWrUflmtoTKuztGhEc&#10;SxK7BSSZGMhfSMtTV4al1WMM7ih4dfUcjn8j6j62/pzY++c+VLY2lqafCtGwasydI8TZSvx2Rasa&#10;N6+SPH1FbPPE1FSl4TMZfKaURqSCrF2hdR2Vpc7jZHxZGSMxSUYmVif1ZPDw6U1GnidwBYRsY6IK&#10;i7mWzt7o7a3ilTIjaXkSQviTs150qWXXXWIyo7BUHoD/ABJ/qfz+Pr9OfbXT5aalbGVGOFRTSGdq&#10;6sy8s0SjIVlU1McdG1PLC/2tFROjM7TFmYqqoll9ropry5uIrhMcuMmoyEKDcPIpTIJLwohNCdKk&#10;aVVQy56J03FrcWP0YdZ5ZDJLMzULySFfDDAhgIl4kvVqgBVOQOXvhj9x5ZqGLG1sNHJFMJ6THVqU&#10;EIq58pURZJJpMhI1GSkkoiM0DTMDHpk8FlGn2Q7Lve4SxGO6jPjz1S2lDN+pKhk1Fo6aIK6BJRtA&#10;kHiAKwQKFFru96Il2+9WN1mBVHCnWZqSglyVopf+0DdtKPo7RpPVv9f/AG59qVt20lJiKSHHYHEt&#10;FTZTNZJsxPKq1ckdXiMXQVOLFPE9XK9PUVkdkqJP3xUoXh8erUxhPuA/eMG42qF9plhcO+tUAaJi&#10;yyadBctJI4iIFK6KSLIhjYmY3i3s7druwsoljjeQ1LgV7EDIFUyP+o7aPFJDPIjMF0lT1w8f7hk1&#10;vYoqeO/7d1ZmDhfw51WNrXH1vYWYaHc9fRVWTrTNjxi6anweQTIUVJDT0uOzOSopZZMFopaRqmOr&#10;onVaZYnhJLBmaQqSfZLtfMd1DNzTLvRD7JBHbGN6rXVKWR4iI9ctUYwKA6M4VhqIJCBLYc0XVuZ5&#10;EECWZSKTUqRqIpmVgYQFUtqQUUIU1UbU7nUR1zv/AIH62tx/t/8AY++O3s5QU9JijU0Zq5a7LTJu&#10;2tl+7afHbfxEhrqmWkhraukpJ8t9iHkkVhKZ0nDRsoUEtbRu15b2m1T2swe7mMy3DuHj/svFZZHL&#10;E0KiSMkRqS4LyDUqjpFbb2LWxtp1txJPJOy3fiFyEhhOs18TDSFO9qKzOspdWKqg66bVYlQCwBKg&#10;mwLW4u1mIB/1vbpRLFPuHGV+Memrqrb/AN59pDX1lFQ4+KqydWuNpczQ0tYJ480ExldLqlenWWnM&#10;3l8l1XSZ7hstnuW9bRuckHj3O3+O0MYknjMYnUI8n6XZJWEsvd4uoO4DGRwvRilxBdb1t8tqPGFo&#10;H0qzhELOwCTRKNXi0R2DOyAjV8bHSF8wB/r9R9NQPBv9VIP1Hudkkzf20s24KtFGGx2fklp6dqml&#10;FMqpPi8X/kw8jLT5Gqq54Z6dpPupC862WVlBtusEdva2+6bjcW8j25kkMulkUM4CoFjjd3kDxAjJ&#10;Yd4EbCgULLz97zWs0m5yRgQRzMwWtCv9nEaLVh4pLq0ZbxPj+FhQd3/p+eRz9Rxz/vPvBPm4qKOs&#10;qc9FUwUUkaZKf+GxRV9Fh4JKnGQRxIUqZq1MyZpKVYpJLSsiRxyaShb27f7vbcv7fc7pzMHjtWFW&#10;bwzpjZWCRqxhBkd2aRSrLGKAqyBTG1bne4YDNLukbkOmpiiqQmkxgLg6/qNRQozLUqqh1GnX16/+&#10;+PH9f97t7R1Z9yKHXjPFU5utr6JKvKQLA8VHjoDAyz07k01PLXSwmWKVpryRVEg1SKA3sP7pbbta&#10;7LNc8tuk+/3MsSvMNIVUWTLgyBYy/h1j1sdSyysWYBa9Bm4eeRGNpokv5JkDSrQhIxQ6gaKC2nUh&#10;ZtRSR+5wgPXh+f8AX9qHIYyio8hVSx0YoXxkNRt6jqpDR5eizlbJVVhetoa+Wm+1xleaKtApY3bz&#10;VNLBLK8qv4wys7fHa73cXK2TRz3ChIQxTWx0qVJLMVjkGt1oWEsy1EqHLhXPaxQ7jIZYPCEYeGEt&#10;4b6j/EC1QjkMdALa5Iw5kINK9Am4/N+bfQqLcXuebH23ZxMtLWzU9dUViYzBQ1FVnfNV1aSJWSeY&#10;4TMZB4afXX5eP74q5ZfI4dIw44JRcwwW025Ry3d+v7iso6XDFpP0yy/4uyiOjSvpAJSMUwoYnJPt&#10;yt9wF0Y5ZXS1tEcylpGJDNmCVmVe+UKe8U1MCq6hSvXL3myseTkNUlfnTNhb4quosCkJgqKGGuhy&#10;UUGUWNYUlgp4Kcxq0XnDyyTR6SfVpX3ltfz7tuUu47v9VsbIjLEiRxGANrBZnXTcSZoFQnUSvxRk&#10;6Wc3H6uaVxPuB/d2mN44gADGDrRZNFAyKFoNCnucgagevf7D/Y/8R/X2kMTBLVVdDT4/FMZqsyQr&#10;E9XFWSRtUNOs9eyxUqQwVUVKrAysWMZT08jUQ1sUls91t0lhy8ba4JalbkymPUWDSnSgXXoBBLai&#10;KFEBPEP28EssltFDbFllqCCVYgsTqlIVAFdVBGsklSoC1I1N73JwRetnpRT5RcVAZniWNWiyWUji&#10;iEtWaqSmlkjUU9RFGfEZAgnnb+zYj2s5e3G63K5i2/Y95G2y1ZBBp+pkNNb62d1okbgMdRqSxrop&#10;RS5tQaeWB0vfDjB7e7VKqgs+tlwulwnbqA1yMCVQYPvajykOVwcc89Bmcdkv8hWrhyVPTyQy0GRY&#10;SSLHiaWWDG1v3ESVKl38LEOdKudOr2Jd1/rVa7Xuksl34gMNVaSKIMpLOvakZIqwavdVjUAmpwaT&#10;m92+K4lgmgdTEzB9I1JLpZv8XQaGrRwWOgtkLUaajoG/4I+v1t+Db8XHPtszkyTwJW5CohD1GLoZ&#10;Nv4eu/iFTUZKhoauChmp6meLU1VRVxof8p1TK8URKRWJCgO8zTp9OJLrcNNxOtbKAoHZQpjaZZHU&#10;1lWcGMya9Tormh1Ekp9ykguIWlnddbWyeDG5dnkjV9Ol6A60kKnxTqLKrFVXuoO/bpi8ZE8McQE9&#10;HWwKMsDmI6WlemgwyJL9tVwTTxw09IatUSnWov5XjV3NzwItp26KHYoZYlmgulo4DqPEKxkALpJU&#10;LGGyNbfg8ViSAVW2lvavHErh1uARMPF0AxpBQhXXUulNejww4Ooprcmleve8eB3NLuUyPV0tbhaJ&#10;IpqepGRb7ebTDLjoMnR0lVCtVMlXlatYqeRkZhOJkACKxsW8tc1PzbZ7juO/cvT7ba6vDRZJY2YE&#10;OEdAYdDECTTVSxLgoIhq+Le37/Jv8kayJPFGupZPGBRqK8KyIr9xLytpRyrNrLqRpqSPe3itoKeo&#10;hz0dTuWraGDERphl/hqVtLS1EWepITiPLRmBP4c2RrnMAZ2jmaDUqyBj7O90UXFtep+8lNvduujV&#10;Cv6GhyuqqRo8peQRRojmpXV/aKrnp+822JzuLHdXMfh0jJjBWPTKFEXYFqhkYLGhNH0VAdQeuJvc&#10;aVBufUSbELZiD9DqOqwtx9fbdQ138FpsfkZIKUVEdT/E6eop6UGohgXHyyYxIoxHPSg1GUkDytGo&#10;eUqyr4eC20lubTZrW+vGjityKsFjU1R0YKv6ZJDSGhJQIDqbA6YhmG2pZ3ElvCZNZmUrFVhH4RMQ&#10;AoygtMe500sx1ABKLXs/T3JoaVaejahHh1VdTCa2vqwssc1Ut6mef7cSwT44ZGFtLF5Whdv3A4AK&#10;KaWuzS7dt9xtQlAGoN4uksshYq8pePxKhiVYGj0WoYDUdJUWSQxRyQNQvNIviu4qNQGpnCgqY/GX&#10;zLGNqhwwFVHr/wCH+tz9R/X2s8Rg1yO26/I/xOlipcNtaeshlymVppKbxyVtBic+8VRUwx0qZIUV&#10;TGzxMZqxXMcqBm4Uuvby3MFtdNOXSTSgck/poInZjJKo1EN4bK0simJGRw1BqUnVlbWsu1frXlI4&#10;7UqHdywCEBZyzUorEDuLayCwc1Na4pJljeFGEh803iXRHI4VvFJKDIUVhFH+0Rray6iFvcgew+qq&#10;+mr8hVTPjZMq9PJl4J46yvxtZU0dZV4+eDI5LIuKavkGJpK2oj1yljLFVGL6VBQ+w7u+5WW5bntd&#10;lLsazXNtLKkUfjKuFjBmLiMMscMYCqzl6+JopGX7Og3dzWdxNcLHAZNMsoKs8TtG4RvFaQqGJhRi&#10;mqrFlfTqXxMdZbfj8ccfS1v6Wt7fKb+JffRTxZClixmQqE2/j8kmUneaspEx4NXNPX1E8xxIqZ6I&#10;mnlkRNCxAkM/0FlhcxXU1zJMFbbnYLa6fFkdx4bPKaq5AbWhAIYV0ZOuVT0suVvlmikW6jS0lPgx&#10;SB3dnRYu9i5Z/DZ3Q6CKUAFQzkdeJt/vH+88f0PtO4WoyeSoKOqy+PooavPbgWmo5KmWpEMM6z5C&#10;lkk/jzOYoKyTGmRnf7eogESyOsRYgKHdv3u7vdr2W73C3gh5hu5bgw24LSV8DxUP6oGlW8D9RSF0&#10;0VhHG2sjoN2M+4z20Ut9axLczXR8Nakg1Lxn9UkUfQakojJQOQtW0r37i5Co/iOchEdPXRQUuVlr&#10;tsVNfEFy4keH7WZcilGaalT7iFVkeJmdo4EGkLdiEzfvLeN/tbzdNva3vbZidvatTqaIx3AdAVUK&#10;ynUVmLSCIgqoNNKy5na73CyBjlqtx4sTsD4viUCnXpEa0PxFcsIUXtFSR1/S/wDsf99f+p9uCTzY&#10;qWSOsqUxtHT1dHjJaZaSc1MAp6WomemqqQSBqipk8QlijkjMCvECo1oLG22zxbQk5v8AcYo7C3eN&#10;YYQjlof0pCQXjOqUzBvEQlWiSlEBYL0vlnkt5I/GeOK3WWOM9hLdkbmjR+cmkVQFDGCoKqWVR137&#10;e8Ouz6uXH/3iOXqsfA0tPXT46GOOsqq6teumoEx8Uz0qinokipoGjndFGhiNPu91FaXe2Si60XV2&#10;k4EUrrJCrmRgfDKREkFRVBUaVoAaCvSu1O1zrH4pklVDpNAV1u5LKFJCtSNVWLS+lQADQUNeD6wp&#10;8YQvxYOSqnnm5VWI/wBt7UW7ZOpsJCk22KvP0WIfD7crkrt0VmHGWj3czn+9D1y47HUddmaSOWnv&#10;DMkj/bTTq4ulwCqy3WXlDa5LjnCe0t9u8dmMtXbxU1tQ6Q5k8YEo8rkSBmkqqosVRUw7HZW+q4vF&#10;gVijiRyoYurEuzhSskjAihfVJoZ9ajSAA14hc4KaQZ+TEyVn8Sy3hbEwVcNMcQcjVHBpJHWVNRKu&#10;SXEmAVbBjE9QHMYVCqhEww0lblDkNsuIttSVFbDhUyXjmqRFOWo0SurI4YHhkrJ7zSzzIFXVoLG2&#10;om/LYluoto3q2vEk2NVkMSJE1KsWjbS76p++VTMzOGbOkjJJSwR+Ncve7X4abadaoWBb4ho0MyjW&#10;NbElpZB56SxIFXYXCjWQWAGoqCFvbkgEkgf7E+5uBavwVJunI09RV5DMZOjmydaKKR6iqlxz5MLS&#10;1S5NlixVRQvkqeXWkdXJM6JL+yFUMqLZ0sdrO4Qi0e65gZhcMtO1g/iCJQ5IiDaWd1UEGhIXu/S6&#10;SbdfDaP3xNbytNfyAy9hDEKWJWj00MoOpiolqRqAQCmn1uRx9Pp9LDj+nuY0lS+OpVrnwiNmYaut&#10;ydNGpqJmqK+TJ1bzY7IGgNO1NjqiCnSoSkZXCStFGEGsg7s1vbqOwgcR28J8RpY/EMwbVqYoGLoT&#10;RmJJGrjUGMLEzmouZ5LO3trpLYNMsjy92ruIkYsj07lQ6EYR1YITpCinXVufz/r/AIt9LHnn30lT&#10;Jg66hw8dMrQZFcflaZ3SSmp6mhkMyQ0rpSzRsqVlOSJUMrtGJk9QNz7Mbe7X6z6IQkQGM6HXToQ8&#10;CFBQEsrKDXNNSVBB6sl2m23FntVulEm0SK2kqpSpAUAYNVBDK5cqHU/Prl740eEl3BkqhdkYyIbg&#10;qo6vHy00FRNREfbZ1KvHwU1HUzzQVlayZH7elSifzHSzzeMXb2FdwsTsTbzumzRFN0uSFnuWP6Sr&#10;ACyq0bEoToaTv0ItX73WqhUqQ2FxNcSbHCwvNEkTglowgWYOoI1MhZVNIzEwJ7jIUwBilmjgjeWZ&#10;1iiiV3llkOiOJI1LvJI59McaIpJZiAB+fbdNjcvBmsnjMjR43CJhaKaikrqzIS0eQjzMDVFdI2To&#10;ahKurarRYWpUSAKhltqLM7BzqDd9ykvro+CjcvrCmmdGBYFlVq6aAlSXU6mkcFTKRqDBUK3sNyN9&#10;dEC3jtY4gFkaQK5kNX1MGq1aKQNBap1CrFtPXJJEkRJI3WSORVeN0YOjo4BV0ZTZlYG4IuCPfLJ1&#10;GKqYIKmoqqeWvxpiEU9HqkipsNVU1XPK01NO8kkGWraiq8rly+t3bhQoX3W/n2dZLfeprmISW+ti&#10;66i0YlGkUjFVBaMhRqjrgYfj0YzraSqpkuYnukNSUHwQsjmrIxxK5fUSzEsaHBx1z9ym27Q0+Aqt&#10;w5CsehxVK0YyEMckmPlnrZ2lRcXFFLTS1VfNWChYl4kZY10IzxE2Le4naLGzujuHiw28mliiVACj&#10;w9YOkhmEjlVo5Eh4RgAE9Kn2mytdtk3K8u5YYEqZFUGPxGFFKUZWL6qUqAGxoDLRh1xLgMFs1yCR&#10;6TaylQbtbSDdhYE3P4HtglaGslritPFQaJfuZoQzSRPLJAtPDRUplqh9utLINRuzPIbqSL6vaSWa&#10;a8uNyAtfANtoaZGZW8dijKmlu1YTHhiFA1klMVY9ISttcLOvhrGdRep4atKoI0BcAUarEk1Y1Wo4&#10;jl7aKugyldTw01O7S0QqvItRVw04kyTJF/llQmMrBPJCs8saxPpKAaCQSTf2VT7bzHulikO2Xyz2&#10;jMpMjRwr4xUESHw5+5Bq7CKx0FXUNq1EsurC7ukhhER+lEtQzgapiFq7CFw5AdgEahFNJoS1D173&#10;yfY9TUU9VT42nOutCxxVsEVTJ5YMaklZWzLTilmqpaaKlltOwAZVXW1gCCzuPJMQ2/mC2210t5rv&#10;6ZfHb4jRycxHWQHLeDTUC3xA4ALcnLbeCFhRR4lFVxqyFqTSqF2UhlVjhqjNCCD0SB9SByBybfX6&#10;f7c+8C4Gqp/7t4ipIpa2p/iDO1BViRUoayn+9TGmrMyJj6mSnKavNLHriAElh7TSbAqJyXytfsyg&#10;Pdh/DEh1BKzGNXrVWNAoIY61XOrA6aj2i5VNstZk0Xrl6mNq6Y3XWsIckBH06DV2XWoUPTrv3Nqs&#10;bT3pMXR06YkyzU1DBgpxHLTvi6Kk8klUMw0tPTwVNKyx6xD5AWJLOCLF+92qWM7Xsu2wCzSZQklk&#10;VL+LHDV0ZJj2qUTLiJ2OoAEuxJBncWNskkFhb2qW6alijhYgqIo4wWcS1VAynDaC4r+Lr3t2o2xs&#10;82akaameSegSGV8aGWGfGpUqtQsscNbHkWjqpKcr5VBaFEsvpOv2fPPt+7Xe+XLXiPE0SK7xr/Zx&#10;CqyFvDYSv4hRkL0BjUAq4WjOYWcW2ySbgz+Cbh4SCYSQHiDZOnxPEozLpDUJjUHSKZ697aJcbSYy&#10;nWOnMUlBLlo0pqSWorWrMA8ZkpxEaqud5Kxsi9QiAMrvHGhYueASE7DFsJs7W0ja42FpwIEdyjWj&#10;iquA8jNLM07FVo6r4SaiC40kFr2draW7pG6+B9Sq6WZ2eAiqAF5K6jJqC0IYhAWLnA697zZWCpwc&#10;WMnrGpYaWtq6bF5naGuumk+xEBnii8sEtIxmWegOoPJFocGN2W4Yp+ZYrm2XZ571VTY7plinsVOs&#10;suhvDMU40trQpr1kLG2oxl2UsxteiXa4NvlYRqkrrHJbDxWCxlKqBRl7yYzXWVUGqlhgn3vqWgSr&#10;rI01asjDOkuUeJmlpoYJCIIoRVU4+xM8sEZ0okjC+ogEezz6CDft6t45dQ3+Fg93hqRowCxrUaYi&#10;zRD4VLFTrZlNK9eltNTxrG4a51hnK5QKSF0617AxUGiaj50B697caGimw8+VyU+IjpKDGP43hqYp&#10;q9sUz/coHrmiWRY51rZITGJ76DYEGNgpSbbFBy6d2vryxjsNpTwxFSUTsgIZ5GBTWWLsYz3FjErn&#10;SQlD0vgg+kmub57VUt43PYwLlMOe40IB1FCuqpXBA0MvXV/p/j7wV76qhUlkpauIVkNL9tURy0FQ&#10;Z1lp6NJpnbTXwKBOXdDEsrrEWKMtj7f3L6XcLmK6kuo7q3aVFeF1Nu5dtMYLPUyRhSwYqIxqWMkK&#10;yUI1czPrjjcxvH4qooaqMWBRAzcHAIYsVKhyEL6WU1679umZNOMa8dOj1c0YqcFUQR1VTTM8yNRV&#10;qq8IlAaFJKiNVAKqwIWxOu51zDPb3u3X1kLI385IjZFdoaNRXABUKCKmOtGJ7tGpgzAK9x+jhtmW&#10;2LvPGrW7DU4GqqOoC1yoJ0jhUFQR8QPvcXBUGRqKyOKlp6kzwQ5ehnpREI6l2xlJWVr+GbyCJXx6&#10;wSPH4DFyraXvx7btAYYNvF5O8Mbl4ZUIp4hBPhqrowVAhbsMZjWpLasU6K9uil+oLxxMBGJYCpXS&#10;2pAxopJp2MO3w9CjNHz10SB9TbkD/bmw/wBuffKpx8uO23jsXT46qNTXQJuLG5OWjrrNj5oI/XPD&#10;NNWw11PLNJLEHlQSDyWLRleQrcbadt2Xbdo2OQ3EimR4nCMVhykj+KkgkaVpNZQiU9iuK0IVyrVF&#10;G029vBCWmlQSoxRjgqpOqviF9VShDhWAIrpI1HwIN7EGxsbG/wDt/ad3ZX5avTJQY6B9t5PI6aP7&#10;yko45KnHvVVMMU1TDBTa6WJXgVllVwxs5OkcWQc9XfM95s+67NtU8my7ldJHH9VoS7kj1SJ3hRqQ&#10;hoxoYsSQGD0qAAVb3cT3i3KbfbNa3sh0BlQB42ZwC4pqVaAVfUCTWtM9d++VXUY6hkxeMipKypy8&#10;VPUa6cwPEkb10lQWhSedSvhWS0hd5FMbH9BAsVm4bhy5DuG1co7Zt7y79bK+mEeJj6hTK9ZZVCUq&#10;S4JkPhilFJOhfSTQ2Ysomgle+0MCAtB+oSNNSMKGOokt21rppjr3uRi8ZiKiu3DUSiphqsr45MbE&#10;0RrKSGRKdkd6upqptbvLHDokWOArrjUNpQ6xfaNg2yTmnmOWXbqT7m0WS0jCPw4HUsA70Zm0rrRa&#10;AaQMgg9etLWGaXcZBUPPldVSqnSRUlg2qpUK6qAF0gkUFeve4dPlTSyZSoMYx9PQIYqyuTKQUFHG&#10;sNMSshWB4GeKqrGkZlWTRHcWV+PZDbcxxWEXMe6X+1+FtdtoF1cifw0jIGiJjHEoZleQsDoOlK6m&#10;DAE9VS4aA3TPSOCE5YuEXABr2kYLFmbuoophuPXvfHG1OQWopazDwTyZCqqKB6I4+rNbkwlPM6QC&#10;CkWKOM01MiEo8ZIHpH9r2r2+e6WzN9tG01nnCHEyuzxhqZRxoSJFLZGCCK11YSwXTpIk9uhMkjJp&#10;0sHeimnw6dJQCtCD/h697m08i089Q9NJkaR6muqaxKhvJKcglRNWR1GQigeqhip/NVxlSyktqjIL&#10;afSHNvtoLS6mg2O1liR5mMjFyxIq9HCO4He+oAghlC8Sp0gwtp44jOIneNjKxzVtdS1WC6gE7vPD&#10;UXjpIHXvf//SpXj2Tuc7az1bgKa1VUwJLW1M0cGVqty0+PzaY2sdq6SKaGmoqesnphqWSnOuGUSL&#10;KInaL7CNxu7KPcHe0nSK/crQ0AAcW5MaMhZRqeNWUHS2kMrDRrUSdQZLaWCG5EDVmxUtRzIQaUZh&#10;wpj0pShrQ038HqYEljjaRAzyeFRqt+6YXnER/o5hjLWP4/1xdNYuWkkxlZS7kz2QWuxy0dC1VS0M&#10;e5cbt2iNcKLOfd1TVNNiDNS/fojPBUfu1HggisrSTM3FzIsfcJoo7l0csjgx6ZUHYGljiKtIXorK&#10;1EUBjpLL3sWlw7wari8Pi6NPcFYR0JVtRJ0FiSQ1GFaAAYJPORpFA8SRsx1WWWRoQSI2ZBdYZWuX&#10;UA8cKSeSNJEaszOzaHG09BSpW1se4s7lIcfS0C4gTJgMY+DpsRS0dRhXrsfjc1Wz0ctV5Zo9QSTx&#10;yeSSK/tm2n3F7+GS5nVHMYEdVkZDKFlMpZqd8IX4QZFPEgINSq+lxHJCgZSniEiNQopRQFCgr2rw&#10;1DVSgxSq0EdBWGRzKaeNftoNATyyhKw/cfcliyw+WlAaPRYqxsxIW49h3VbhoaSn2zBj8BFi6iPC&#10;S7f114q6vE0mJymZzOTr3iyDVdfPSUNRjmWKKnh8Ve6eRl0gCJrwRpsptba4tmVnuGZEBFYhGiA/&#10;qhPCYlokkVGOkAINB0nQVwTGE28cNoPF0lV1DtSMsSaEHIYAdlQ2K6QAQc6xlWlLEMHkEi2AUrpi&#10;iQBrcSNqjJufoCB+Pc/aSb7qmOBpM3TYjKOa/Gpkaagx2Ex5SWq/ynI0VZkqNGZlyehaUiMmmU1D&#10;Rfb6fKXZYZX2hpt6u5HulK6pI49TakUEaYn8QMpWqyFgFlFFpJWNujqwtN3urbwZLswsupWdE0oO&#10;FWj1Ka1cgLjHfSmkE+l0CNnkDsqqWZVWSR7IC5VY4gzOWHBUA6vpY3t7j12zptvhKGObbdRFTU1T&#10;kkDuucq0Wher+5oJH+0zMuOx8ste9T4BRKtUzBhK8gJLvhWzWU0thbSLCtR4bxldZchh3t4hYUWh&#10;EatIHBPbrbU7Py/HYVWGVCEUkAqSSK5Fe8hatUoqdzEnVUmvJWDHhXFvrqVlHqsQebA2t/rj6e80&#10;maoHwOCwFYtNt4QHM5OsnosTDDkK7G5nOota+cyM0jQ1ImpsXT01Gi03lapQxnSIkEiYo1nd3F/L&#10;dmG9ahI1JIkYQ0jVV0kRmXW2sk1YldFW1r1utmght3KxOwLsKZ0u2ka6j8YogBGomo/D1jSHRPNO&#10;JZW8yxIYnkvDF4ddvDGFGhpTKdZub2HvPVVkW7neSjxuwNs43CYeqammeLL0T5yoq6KUYumy0VLO&#10;0G48pia+ghhqp3pY43mF5tcbOoZtxeI13JCbu7jmaokY0jVywDjTXEfbSRGcsiApDR6hW5LG4vjM&#10;9ukCRCNmJYMFLnCg0bu0sAJO0mlB5kDhHE9OZG8tVUeaZX8bNGywF2Hl8Rks6QC5YqXbSBZB9F9o&#10;6E0WJo33V/E9t5eqxmPxu3PBDjMiBlXyX8QGUP2Rx+HlzstDiZWM0lTJH5Jp1SF9KEIjS8tJLS43&#10;dPFfc2CK89DSsbIdOgOC5cMGQKCKxuaQ1I6JZFaCNrx1SWdYVjOMMa5xQGQ6K1BFGZjQKa9ZtR1h&#10;fHJpcOxkvHoVo2jCoR5NeqUMSLKRZDqINgXl4cXLX47J/ayVOTp6ajyrY/Iz19ZDUJOjLicNlLxK&#10;K2rOOqKcPPF46dkkTSVZTrGEKSXKmV0MV5CWXTG4XQ7RlXaoJjoCzcdbowJ1OhB6Nba3hmeC48Am&#10;fDAMdQYkFUDAkioDA18qg1qOuQuQRcj6C4sOSOWA9VuSeD+R7VP2WVxeJmkrqnIS5CmplytJS7fx&#10;stfkKmjDU1NHl8vJS/ZvT4Vv4hNEZqiYmCmj0LHMXOktut1gtVqbf6lPESNqkLQswqqJ3AMjKJCq&#10;KdSgsX1KdYj+qltYpvqWZrkSKewMScqNTcMCpqK4QAUZsDpnAIFhy2m7NpubElUBB1Nxe3At+ePa&#10;jwvXe98tX4mPMbc3XtzB7nwMUVVuUVNJR09Bj8dQIcbRZimpocfNJVZbIU8MkFNVyeaRIJGjMsRR&#10;ow7fc0bXBc3CWSR3E7O0jDUFeJlMdFQirEgSyh2TUqMXR20jQWPq3eQJJaTrFNECX8ShTQqBVfSF&#10;JdiSaHXRg+lihA6a2y+NMskENVTVFXA09qRZVaoZ6doIap4UAaR0pXrFjmdAyxu2lyp1D2K0mw8r&#10;nZ5cxvSTFVFfu3GKkslTLTUj4bYcdBgsXhsozY/+IY+Vsfumqp6eodmrGV6uNbMkoZCi332ysDPZ&#10;bZ4ngRS6kjKKxecammtzXS7qY/GlXKrl6MNAVrS3gEl0LiEM8yAAVHalD2/CQwqSTqqKscAGgav4&#10;3i6JzQ0jFSldU01PTqyeeszCxV+YrcVTQVcsEstTJj6eeoTSRH40c3CpY4sJs3q6q2zQYnIdp9bB&#10;afGZeWqyu7KakpTP/eLFVVLFFDtmiwU0WUFHWYOGafy1LZBajHHSkEXnlUv3bmbcPq5RPsd1OZyi&#10;rGHjfWsLl28R3ljChlEw0xxLCU1ai7oF6K7qG1kiSKa4jeQghtSqNWqpIKDSDhSWoMhT6YaM/uPP&#10;YmpDUmyN1Z81TRx08W35cB4w9JXU5ZK2pze5sHFSNPSSSyq2kU7QxMjSyTNDTsga/eWO2hjqCHC7&#10;gpq3D12Hx1DjJsflMlkIZajM01HU5qjyGMWNIYMTTz1M9XIxqIsi03+T+VKeIoROI33Z33K7gUJJ&#10;PVHZVNWDSLGy6VzRESjVaLRrcoHIY1upZEMcisDbOVEbg6qkjNeNQB3VJznIAqVokK1FpZobMtRI&#10;9pYkuDBLLFTyxsdRDmMLpa9ivNgT7ZKKGSfBY3JYndVVkaTCS5Opqc6m6KWCWorabbcW1KWoO1KC&#10;uw9btrCJDUoIsnL91VwI3mAijqGl9l0UIvNwhk3SZJZIGqXKOFYSq8kgqoNuzUOtUBVWAIQtq1kt&#10;S2kuG8WO/qig1f1qunABBUEfiBJyGAFajvUrVDxvEGYoAoalmVVikOuaP7wo8E7MVDFFIF+Df6+1&#10;TXbno8bLj8XVbkyeIo6eqwWMo4cZU0uazFZDg81k9yU6ZzJ1Gfo8ZTy46r3SkFRKZpAoVpS50m5t&#10;bbQNE0kFik10yOf1C4pqjihbw0MUs0gdYi+V1aWAamoFRFNLFA6IymOhWgDaiaHuqxJx3AMTUAEn&#10;V1g+zVWnqUpoKieoZpJDUXiVDJT0VHOkNqaeTxywUQNiDqIAPB4RuR3zlavHVPk3nuaOtyebp9rw&#10;SAY2WqxuwopaxdvVETTU8clRVyjITOKWCshIhiWWSVgsbR6k2RhAfA2y3t3kJKOrFtU7OQzLHQJT&#10;SqksY3cIxIOpWVi6WSSRWVp2UySBBwJ0MTpPDif4cUTuJNOskVDBTySGChpIEZpaxhDaJZshVOXq&#10;Z5Y0jVTKxRSZiGkbWfpzqCuvrMXlXr9sQtjqJctnZKmGWvnyk3260TTQjO5Kgp5qitr0yuHTxR+W&#10;MpFNIyiIR/bxBFLttrLuM+yFdG6yyl2joshVVUtUjxVEiSoKL4jKsdUDl6AMG4LFHmezM6LPI/wu&#10;OKgkFmVW1aXXtUsKatIoQVDOH4v6ieePTfnnSDwOPp9f9f2p0qNxY548Pj8zmKTMZWtw+QrJaKKq&#10;oqutyK4ySmo8VNmK2olpaCDCGgrooqO9MJ5kVpDZIwh/urWzXds8RCThJC0Ojxo315Lo8kbRpqjh&#10;MmD5AArrfxT1reWBlt0u5BdSEM6qGFWC0A1GqgKFaq1ArQtUnPAojHWwBGl1AvdNLlSxK20sX0jk&#10;3t+Pqbwd0b3wuU3FsTrpshDV4LbyMMkqUuQr4K3J52WOoztbHjsQuNyG4Yq6XGiNZpKn7uf71J4j&#10;dtBBacy7SN/3Sx27O4ShxJUy1VBr0L4ZV43OlWTAKK8ysPE0sXC9xvNrPe2u3o4ECqxautq6ss2j&#10;GupUqdVcyBhXIOBaVElqqpE01VUiIz+R2YpTiQUyDyF44xGZWNlQKGc/U3JeMHmK9No4nCUm3tu7&#10;VpZ8pt3KR71yuKnyDY2CXIfwpMCaipYqwqs0kc86CKSSWUSs2jU0hNY55p7VbyCebbYRAY1hEiSq&#10;Xkeg7Kxnxm1BBI5IAejEOYz0YW0bfSxpFKILcaSSyEgFm0hak5cuRUZJJoQKg9cXpn+8SsFXWaI6&#10;SamOOjeAUkzySwSrVOrRCcVcKxlEIlSPTKdSkhWXvbWy6xNyJmMvWS5xdv7gqMrXVm4TUCjoKXE0&#10;0uSORydPTOlHmTUUtBpIE8sdXojeJpFSUqZ3SxLaRteXMs0rAiIrSDw66oxpUKgNCyKXdKR0EmlC&#10;FJU2eywqyS3F47qHJqQw00BOohaBvTNeAYdwxmlZTEUJdPImhDGSkoMhWMaONSMrOObWX6n31Jt7&#10;asORxkm4dy1SZzbsUONbGbgoKfL4c7t3PiqpsPj6KlpqaF6DNZaOjFQ71M0xpIfDTTRoIkiJNPum&#10;0S8wm+uL3x7yxljjFD4XgiZe6RDoIZpA3asbNUMzR6RIrKluk2y1vIZr3cvEmi0qFdRpEjg0KjJD&#10;vlsMSFIQKBQdeMjW1RqHV3Uf8cyIw9pZSzA61AN1AHq+oNjcSKyHYe1jjlSu3hUbaxlL5KfNNjtz&#10;Y/MtJjMhn4ZtoYuoyjPt2CLJVdE8sVW7Sh8gJYUJf0KuseZINr2GRrO2jSHU8ccNHmjZgisXd3VZ&#10;TICfDQSyr4oZFBPZq9NLZ2UcbI0xiRQq/wBpVtNe3Uw05OA5Y6nOgHUVHWJGqZFnsIIJ0LRqokFT&#10;AJGghdZZQqU8zeNmtouhZebi4Ibdw5vaWTy1RT9d4vdFZjJ9x01ZDks/TYGprslhqc07UmMp9uUk&#10;NAv2RyM1YtTSI00TpTxhgUVlJjY3G+btZ2w3KCKW10KsjxO0UaHUGZmaVxLIpC6AzCNlYS/Gr6Ws&#10;919RrMETshdanHcooaBcMQDqDCgI0EkFag4MWMsaKlbNnHrkTRwCtixTVb0UdY2o1QpamrMdRPSg&#10;6RGzxxvYEkDUFVKpT02ZiUZnMVgip8MJdrHH4+i3G1ZUSrIcniC9OWgwVFgVmkrYYFZSqyCRI1Mi&#10;L79uT3U19FaWMCrbg1JUxt4zNExJLNFQNHRNNG/UJAVmEaoGHSO5TxC5YJGGjK0ck6TqWoUqoTDx&#10;gVpqxghenD1Bl0ICGf8AdJOghRGQHsFPka6qtjbg/wCFvbHunObeyeRFEdvZPG4LHblrWgxix1WN&#10;yFY1bEtNXVldSNVzwfcHcJkWJJGWokpWMRIfR4gvcX1hOLSfe9tkWzhuXCElhrDsVkOiPRpLSk9r&#10;khqsVjDlh0Sm5hujHHNt7R2qXBooJBYNhmOVFXk4assppTVjrkPpze5/2I5/Nxb6395s1hNq02Ii&#10;pIMJRPjKfMUuNpsliVqoslueoqIKespqvIUmTGQqcfPlMkjnRCQVieSJY3SxB0eX9n2/Y22ndNsX&#10;6JpIjGBpLNI7LKw1IPEIaZmjYEu5QggKpoTO727aoLdQ9svhGdKFQA0rN3jVVSw1P2mh+AsoBDY8&#10;oa12JuebG3p/wFgL2/x9u+I6twGRk/vK09NtXbtBQ0+PzFVVU+f3RLTZOCljnqTJHBipaWOOcZBW&#10;EF4Yow2smYwuxDc/Jmx7Lu8+72e1Im6NF+pEspfQM6cTTOrKsJ7yqhQ36jDIoYjluzklNwWEVukY&#10;VgwZyrUqdVTSlDXSKAEliDp6xPI0dlCmaQkkRo0aMU1WDWllUEIpsTe5PNvx7Ti7XhosxgMdhca9&#10;XWUr7n3HRPVV+E/hmVpqePNwQxS5mDI5HGvjY48HDPIJ0SBGjeMxrFJr9lsO3G13Dlaax2eWGTb3&#10;uZPB8XV9X9SpRE8ZXrCVGhgFR1NUTw04EoawSGeCKCJjKpkkB1DRJVSANYcqigopoAVGAVUEKMpY&#10;AEn6XA/IPNrC1gbkm3vNVbV23BklpWz1TJTy4fANNuLaf8Ilp6qTNQUUWaetpaCqp6SJqKhNVTR0&#10;YjMxqCXmkkAYA+s9gXc49ytduQxuqaTOrCkxbxYy7IraFBK6UGl+1zJ+qQKU/cluzIq7mxiKCska&#10;KA5ftLMFalAKqqhSQcnVTHEOWUkKQQ0igPdblGZAb2Nlci4PNwfcqnpajbNLRUU+2cfLBla3Oz45&#10;snisSmQxWFzVNBNi8lQ5OabOJg6iChyaSyKgnkiaR2usiRWUbZtm57Vt+z2trtn1M1tPcGKMFY2h&#10;BlJZg5kYqdROuoJk7ge2kZci26WCKyaeyADvKVqqBo1Y9rhtTaCAyl61yWPbSh7sGANz9ebMRyrA&#10;kXFrgFbH+o+vtGVElXFFQ02HbDw1S1VHRUeVpZYqnH0dPQUcUVAy0yolLkjUNVSz1Pk8kk8zvI1n&#10;BDJLiG5gU2XKYgTcZJFjjuVkDJBQKAQj6VnLB5KhjxdpAaoq9IhDNb29rHt7wgmTSsisWAUL+nTg&#10;JASxZlNSxJYEUCnn7GbP7h25BjsTt3GYTcW06Wkx9SsFTic2+Sq87n8vg1w+Qk3DU5SgoKupQ5LH&#10;T1E4hkNMEBSKG4iUG5hvNiuY4rq4kkuHdfCOGFXaVqHubUYUcuhcszFI5WJk0IRW1sluILRnuUGV&#10;BU5Z3DoS5Ygtooz1DGoUUUtoUw6anqIRJ56tqx5J53V3ijhEcL1c89PTokICEUtPKsQcgu+jUxJJ&#10;9oXN4nbdTj4DjM3mM9mVpwKoZTET4SLHQ49qLEw1lNk6upjpsuPtzSTpDHDE0ZKh21En3u6s7HfG&#10;v7K42xrq6RUKGSSWFmJCCSTUYooqRko+kMdTqGrSTUE11a2HgmG1vppLsINLyI0ZUKI4vEq4COB+&#10;k4VaVNCxBY0kKXLyBlVUBXxsrszOCt2LoUUR2ckCxa4F+Pp7WmQ3BgPssdt/Z2Mpck8TRUVVn6bA&#10;zUeU3BUVO4qiamoQsVXDV5MZnH+Gkko/LOI4EhOiKfkqDdbZuEm473HOyyo0RbQNUcSska+FV1RZ&#10;dRjfUI8rxfsEQK+SayiVYbFK00kvowxLjsFSNZcLpIGpkQqTpJHXCNGRpZZJXbyMriN2Ux06rFGj&#10;RxkIl01oXu121MedNgHTM43ctTjYcbDPRkYfchx0srbaqaLL5qvqMZmcvQbinrDQzVMBqs7PPFjK&#10;SsH3ZknVl9cWtHZLe7E1j9NpiEkZaRjJG0VAqEuiGV0XRMFMopIit36hVCz1zHd0ggkjUhXoxKlW&#10;dghcSgamCDxcRowLA0bVrAPXSsgcHS6mVDKdUqkIEEasoXysFtqF/GCl+SbkXCPc89fNmsnHDlqG&#10;nr8NUPHlamPG5jzR5R5GaqXJTCmikyDfcRu1Y2plWeovTllcn2VXG6PfPfw7JzKtqlqCrsLSQhWD&#10;MY1KpQOjjUWpTR4ilSCxHQUvppprmRrNo1khqS2mQdxOoB9IUMpBLP5qXBQnUes62txwPwBa3+uL&#10;fg+1PSZqoy1NSUlHszb700tdIuVpMTXAZPcMFIv8XrIKk1E82RjMC5OeoqFiShIWExpIDEE9ufU3&#10;dyl2bPagbKWVlK/URLr8QgELrhQ6kLPIY5AHUigPeVlOLe/MtEXbYvCaUq6JIAXFNRU6lLGhdnYA&#10;IwoQGqCG425JLnn9PIsL2AtxY8/1v7mZHNvUo1LTVOOhgpNr43cNNBW4GPLUO0c3R1NPkFWkpZaY&#10;zRQZGOmbFQwSmWKoZElqVJtIt9wO5yeKlvuLW0gto2fTHG5te4lWYEwmZ5F1lAumSAxMY1oSjKrm&#10;5adQn1EdYrRZQhh1CBw2oEVCFQ2nQig8Vqy9p1+K3+obm6kq1iVPFyRpI0jm45H49ttdi8Mn8ISs&#10;r6YY7I0G1MfPko5K37uhEoMcdEsOQWhp5cpDSxGqMckxp6dqm8kisgQnV3a2KbddW664DMsMSSya&#10;gZFXWY1CgMygHC6xrVmaVoyqKGS3a7fFHbI5VomjgjEhLK3DtGmgJbGoK5OguXb4VDd6j6rLyCQu&#10;ogB7KDcFdZC6jY3F+Pp9LxsiuMxNfg5chRY/HrDUVS+DG5nKGeiwZrochnaGaWjeqmyGJ3HTRzUc&#10;LrIJQumXWdUbEo3OOz21OXrZ7f6RY0kKyB2aS3DaZJuwCsvjNEFYmMCJqFR4g0R13e1tDJY+IY7d&#10;1FFcM5aOLUJJhRQfESXSyLUA10sGBYMOiLrYEji2r03va2q1rXH9LW9wMji48ni8Bi8ZSAU1BkH0&#10;VlDh2qaySPE42mrM0IIsWsc1VjZZYagq8s0zGQ/cVRIZblW6bNaz8v7Ls8UPhbcl3SK4UvLTS7u5&#10;W3V/FIuHV4qszLqCOyyBQHp+7Img2+CJzpiufiEbPqCjXIqBCrFXOoKXLDxGVpDoIB5fQc/1t+fy&#10;f9ve3uZX0y4XcGZnSsFMu4KWWrpcZKsclbHt/FTFqzJz1ccAXbVFG9UsEVKYfJURThIUCa7rGmg2&#10;bm2/s5ptUu6QoyQ6pe9bONDK5m7hHHH4zKIzrDnCKCr6FtzbptG63Qa60LNGzqrDvEML6jJrYHwE&#10;7yqxlHZwQEUFZCPDn8/Q/wCI/sj/AG/19uWExNdTVX8bmxNPn8glfR108W9KSpZ8xB5sVBTVNVTy&#10;T075VKajrVk+yRtTwVMWqyqR7XWWyWy2m5i0iZ766kVJnkUiUhToSRncFYzFGszKtBQaULLIoBdj&#10;21xB4hgE12XqTcLSRlOhBI1KV0LqIjIBpIgJQqV64ONSMmp11Bk1obOlwblXsQrL+D+D7apsHHPT&#10;4nTJLmTnM3JLnMFjtu0j1MeNaplqanGzQUNRHjq6aLGYZ51CS0hiQBERSJHZLf7RP9FcWV+Vmsb2&#10;6UFGSNDJGoVzHKVZl1Aro1gq1EoFLM6sR3tmYoIB/amafujWNCTGTVo5FDMjMFQkEaWCqF06q6uR&#10;Yi/AH9Lm172t+P6m3F/eGfAiPHQ1kkNfWS4qvzmSy9NR4/G1UEG14KsUhrcXma6jmrLLWV8dNPE0&#10;AZG8sgRtMpbd7BexWdhPeRKt3FLPUgxzFVrMzAVjZR2GNWAIdv1DpLKzMUXsBgEU0ilmWWQsKI66&#10;Kt8LFCc6grKSpJ16Qe5m8WsQCQNXC3PJNmJAWw+gF/r/AF9jb0701uzdKSZifG0eWkq48QKWty2L&#10;TJYnN0ZqZqejhTFYqupIM9BSSoKmrSSCSOdoY6byKzMwj+WW2Tbnk36VG3Z1cPKWUKyaSyao4yI0&#10;0grxI8QEGoVSVvYeLbpKt2+tnUVbSKU7qDSuD8yONaHpizWfw+HgnfJ19PRxRxVD1EstVHSx00cN&#10;OJpHnq3eOKkYROGBZ1Ok6/0qxFkm3+p6/FdVPgK3f2bymRh2xjsalZSRbFxFdWrj4EkqmmpNxVMk&#10;MGNxzokFKqFpiE1GbV6/fOP7zmw8xb9YpZW9p9XdqCXkEtvB4q91D4bsmnSFFAmpmLGprk43e9O3&#10;7jKFmsJDK2lixoq0wwoK1+zhw6IhvLuJ6TuXaCJsnGQ4ijzmSqsruKoouzc0KKavlkxmFiwa7K2x&#10;W0LZjOwSzS1zVjCnpYpNLJKSW91ZVvT8FN2tXL2LB/cHYlDtPK7g3Acqm2azdFdTyYPPSYCgoqLb&#10;1ewrc7uvKQII4phUvCjqWsQV94j8oclb/wCznPMXMV/ykYeWrOGRpHN1CWlEtu6qNCvPKh8RwBRG&#10;rSuFNRggeXJdmm8RbQPEpp8QFQSynOpvhBJp56aDJp0dSr3fLW7eiy+yaCLeFVU53GYWOGCrehoI&#10;0l3FRYXcOVkr6mmKNQ7XoJqmslCrqqhSmGG8siD3nwuX2pW0uQq8htHI7T3buGGr3FPlRT4WbLVu&#10;cqWaWoyeRnzeAycNfTY+pqYC/wBzC1Orp4T5YzYQlzRzTHz9u+97rBd+C00oYro1UJqPiKJnB8h9&#10;nR1aMsxJ+l8J6VrUE+frX8icdLAQOiRxQtHHCiiLxiJlCQrpUJD45I/EyoCARwOCBxYpOnps9BRR&#10;bTx0/wDenddTJBQYifc+H64qTmM9nJIafbGHyFFRbYwtFRwUOWqY0WKGLVSxO/kY39lqSs23vy5H&#10;DWSMjRJWniFmLkeHTs0105Y1444dLt0mEpvpY1CqVAWtDXtpmoBGePpU567qp6elp6isqpRBTUsM&#10;tTPMzsqRQQRvLNKxU/oSNSxt+B7bfnZJhMZ8v8R0RsuTJ/wzojqjbW3txfb0aRbexPYO6tujdfYE&#10;uKhpKXJPU1Ffh6vHUkkeloC5qEaFXUtIfpJCm6z7TEAYbaiqQTSRmUNJQUBQq2oEElSRxIIPR17b&#10;JLb8uy7rMS+tmZI6BQUMrIneC3GOjCo8zgY6LP8AEDtTcPenSuP7qz+JTDUvZ+7N/wC5diUpjdKu&#10;fqRd7Z7F9S5itMtBQStLuXr/AB+PyqXVwsVcoDsPYS0+1cJjaeg3Dt3I7rpoEr8b/FY935WknxzY&#10;aS0Eb7cxdFgcbVNLQ1VPUlHK1NPGACIgvq9tSSanSVgT+fy/zk9D5Y4oGEkascjBbFPlj+Yx8j0Z&#10;2zBiWZSpC6QEZWBBfVdy5BBUiwsLEE834FGv2PX4uScNnMHT1lVHS5c5LA5OLcGXxeIqXooKCbcN&#10;VNSTZqqqKeVooWWkqoJPJE7IvjWMh65nF1EIViCgEEkHVwrjgOtTQyT1WOXQSRX8Rx9v5eY64RTi&#10;XURHKmmR4v3Yni1sha7RhwNUbhbq36WB+t7gCDjcRJQZDDUOSrMduObO4LE0lPiKneYxX8SpcjFN&#10;LJtsTZLafghxG3ZqaSoFTTVK1VNrWnaaQr52Odsv9ks2Q32x/Ur+IeO8Yb9imnShrbUNJI7h+R/Z&#10;6fbXqLLLKYKhkElM0T1B8ppPuWAib/OxU9PPJLK0kN/GLFmvcpaylQy1ux/tcxDX0O9N7Z6qnTH/&#10;AORb02tOsdCYEejpIaEbAZWrI5Z9R8TJVvQMrEaowyj6w9yvbW0ikS79oZLh+Gr97zp9mBbH5+fp&#10;6dPxWluuvOsmlaV+f+rzNPPpsqKbdLV0MlJmdvU2KWCMVFJUbZyNTXSVX3TPUSx5GLdtHTQ08lG2&#10;hY2pZGSb9wu6/t+1DW5jA5Cgxm2t2bWr6lX3JXGgat33URVWDpq/DUlDkspGtViKXJR4jPrBE09L&#10;T0rxQqxKmxkcs2POXtbt9PE9m2mb0G73a/b/AKGwz/Ly6bgsLeanZT8yaYOTUj9lKfl17+GV6Vsu&#10;Spq+iSeenFPV6MSHFZFTVVRLQIzfxBWE1BFUSRqdYDM5LCwUKD8dD1rTV5/u/sTdBwcWUq6jE0L5&#10;Wlaeaqrq53yk9RW0m2MTUV/8QFFHLTPN5pAskSKwC3U5X3P9oXZSfYpivkP33d4414QDj0zNYWsN&#10;CsZIz6g19cHz+dft4dOdJHk0pESvrKGetAk81RSY+oo6Ykk+Mx0k+UyEkehLBrzNqIJGm9g2VGE2&#10;3uIVlfX7Y3HTUNHTVGWlnyG4qmvpsJFK9K64mHHYTE5N6hKDIUk3nhMkKRyTymd0eN4xHF9uXKt6&#10;SY+UfBIrT/G5Wp6fhWtK9U+jjOanQB+z5cf9WfTqT+8GS8sbLdVK+FlZiA4chjOAt2Kn6GwUjm/C&#10;bgotj0OMU5HYcOQpUhyVLV5+p3BujbtUlfip6bMY+CjpcbP/AAyWLF/ckTx0SH73QjJFKBKzb27c&#10;+VduCrLyiJaVofq5kyeHAZpU/t+XT0cNsgFYaxjz1HyNcD9tfM/Pri8Uxl1JWOigoxi8cDKF4DLc&#10;p5QrhDY6rg3/ABYAMN7y4BKDIQY6ixeSzccbCf8AjkmWr4InlpBSVtRLjo6lcZVRVMZiEaGng+1q&#10;GEbFH49ha6vB4nNO4+F+neiHSlf7IRDR8VO/Vg1IWlPPj0jmIiimloGenA8AP5j7Mfb1K9h92luL&#10;fsXw96Rx8+SgzNHub5H9q5nACjmkZMPRbV6s68262JeBKiKOmppKzetbJBFMpYxyk6kR2Urbu4+g&#10;2vkvbpohKyzXtHrprVIWIKjAA1AHOcnFadEi7wZk+kZO8NUGvlUqF4f6Y+eOgtxddiZ+6t842OKo&#10;/jmM6v6qrquaSFftRis7uvuOnoI6Wcx6/uGq9t1BqFDEaRCSPofae69qdwQY7y5DC4+mSNqjKyPm&#10;cdjBkj58fSiio8fIWra2ioMRSTLPHURoI4LlZP0MyMs2kVIx5/L9lenYGmoC8VF41NPTApxoBwNM&#10;eY9BS9i/RYHK5LDJRpjsZRVc+38k0uVyUtTDm8hjGqaSZ7Ty52KmNFIwWClnpKWRDFOkTv5GBLC2&#10;/jVfx8n5ft8+lIjLJTANDUnB/wCPeX+Dz66v/r82/wCJ/wAPc07b2/i8vm5GwmNqa7H5WixQw8lN&#10;n8piaaepoZ6rE5GM0WUq6apCY8Gnr1heaJ6l1V5YHVlDscodifDp+ZP+bpXawI8p7QDWnAkf4fln&#10;1+XXf+9f76/tTYuixu2bU2Exu1aiAVNdh8lSSYvcVPkaaTFw1NctbRVUlUMZmRD9t4TSPHKI6wRy&#10;xKYmI9sTqsbKQvb07PGLZgqgFc18v8pr8sH166IuRyRbni1j/gfz7zZXdNRuOiqKqDC7Ajys1FW4&#10;WetqtrrHTwqpOVo6qix0+8aj7GupKpKmslqZaoQGIyMFRlCspVg3bqox4dPvITUBUDEeY/Z+Ly/w&#10;dcFQqAC8jWZm9RW5Bv6TpUXVQ3H545N/YAbwpOx8rUpl4azZq4tZ3SoxG0sBFV0M1BR0tUtRnJsT&#10;S1UWIqtdNIBLJUO0xaoiJK2IDbhhgHH2dFU9zcLWQRKVByB5Y4+Q/n6dc7W/r9SfqT9Tf8/j3l2/&#10;S123MVW1FZPgWWtNc0/jwdSDPU1FRLTUglqI8nNRx08ckLERskYqI1kRI7Iur0DqxNfi6eV8HXpr&#10;nyPn86/5Py69/vv99/sfYiYSviqMXlM5LhNtbnlxWMoKehq6XbGHpsa9BXVT0VNJJQUOJx2SwywP&#10;UzSsH/ySs8jGSojmURgwQpVSx7fT/iuteGzAyAqSB/CM1x+VPlx9evCw4ueSfqST+TYX9uO48XTV&#10;eZ3nk0xvXFQv2s2fpKLHbXpaWSjiix832Zw+PKwy0VFlokQSxTqaepggmRwSqhimxUW7+HI+uvy0&#10;8AT8/Ufs6MbOIR+LUo448AMd2fz+2hoa9cUQIiIC5CKFBd2kc2AF3dyzOxA5JuT7FrprI5Xd3Rfz&#10;E6dmwtPQZPbezdpfKnYLY+jOCTO5PpbL0eK3xLHjvHjarIUmR2duNzqEcSxmFltJGRZ3d/CNpdhU&#10;GsDWuc9pyBjNQ2o8KUqTQUIJ5nnKyp+gqjUak1pShappQ5eNFGDlqAGo6KD3ujbL+RfxB7gjjoPs&#10;63cfaHxh3dXZCmqTFhNo98bUxvYGFylNkYJBDR5PJ92/HfZe36eOoQw1LbgZFcT+FXVeyMBk9xbR&#10;pc1VYSrjoY6LLZDcGUrc6alcXHTUQCZCOjp0qmir5Ko644kSRwPop9hp4JbieSYz4NKCnw0AB+Zr&#10;T8ugpbTPd3guvptCEGq6tXBSK1P7ejdSVEULRxuwV5n0RJyTI1tRAHH0Xkn6D3Io9hUu4N3bb27n&#10;aDOzbYwedwORcYiOvw9NuGPdlVPHVV+KyuQq6aaqbE4yiWnaecRyRSAlVn1qPch8nbxb8u837TzM&#10;1oZY7dmLwhihk1xtHiUo+grWoOhq8CM9CTbFO27wNyjc0Bro04OpaHuNft4dQslPUri8jJQSU0GQ&#10;ioa1qOWtRqmlgrY4HNO1bDSzxzSwpMVZ40dWZLgMCQfbFn8NuvMYav2HC+VTa+0cnXYTJ4vH0+3q&#10;ZaEVGXmydPLLkyKvc1dV0ENX4nQOhUwk25AXIfbecTtvN43zmXfGdnljOgQhSoACga4UYmgAWukH&#10;GrqW7rcrXZeYoLy+lIswR3AMcadPBVZqjhX8+HWWmjpGkNdA5kbIRwzCUVE8sMsYijVHhjaRoIo2&#10;j0n0BQxN+SSSity7jwdEJMZhkz+FzuLzGJopqDcGGpTUVWQ+7lSo3dVV74yev3DUSyxQNSvK0zPD&#10;5ArMqPE3Tbl/nrZtws/60cv3bpdMI6qY3LBgAgbXLGA54EEoagEEkqesi7Hd7HdbWLdNoJe2wKkM&#10;Ca9oP6gVjXHka6TXgQJgB5JsbkklWP0HCgA3F7fW1uR7WNDvj+G43DUu5sQKiqafM4nJZusyM9Zg&#10;85Dj8pSLJNT/AMHrEmjw0tMxgrGpfAlStkOufU/vIWw3fd50sLHmuc20cwmBZVgYyMoqp/TAVQlV&#10;p4lRUlWFDoA7trwTxwrdSGIaiCxAZSAfi44A86eunJx106MyyKJXQuCFdRGXiJXTqTWjoWU+oagw&#10;v9bjj3Ij7Agw+WzQxWRpaymiGXlzlHmWgnxcGJrq6WeFaDbUJpI6h4K2rjmp0llrW85R25pwsQsN&#10;/tEE97td3umm9spI5ZyA3iQKQWGl0BP6nwFk7wsjK9T+n0YfU2tpNLF+81k01LgrlUFfhVeNTShq&#10;TVuPbpHTwrIF13ujrIjAkOjrcXVx6l1oSrWtdWI+hPvnmd/bqoP7u1tPiqejho8VRDCblpHpseiY&#10;arxeQnroKDJUeNymQlj3FDNDAlZUTx1qtTEsUlVh7LtxBN5HdxbQlxtjsT40lwCNQCuTp0SlUfSq&#10;6NMaMG1rgJrUtvF0q2U0VspipVZPEorJQswDCOQ6ZKIA7FSaFgQQFb3hjIkBBdZH1usjPINVktpE&#10;jMqJ6QdIAW/Nvr7R9OtJkMpuOlNfQ4SswVPSvTV0T5evbJZI1cUMbUOSqo5a1aqOXJNEwieNgIVl&#10;aFnV2b0MYut/3nb7RXjuYfBFSTMBriBY+MygqwdvDYBi3iEEp5FQk0V1PfwuwiniCgNWRgT2r2SF&#10;SdQLFaBtQIDeGck5P9v9f9txf/bcexIxWGwdZmIEfKTZ16ULmsjuPN0tbTYHHZyoqS+VwEstRh9w&#10;SPElPj3elr1pVlatqXUQsTpBtKJlvd0P7tZ5A/6KF1ckhQqeGB4aReGVVnAchQzhZFOpeje0tI5p&#10;yjyGZ1ZnDuCUElQWRe3Gmho+moYsBQtp6wF5lWUmEEqT4Y43V3lQKvqYSfbxxvrJGnUVsAdXNhh3&#10;bgKbbtdtOg+6pVyGc26mVzVRjNa0WP20MTQLt7bUUhrchPVT6AaZ5Gl/fiazLGDKjIdutri7v7e1&#10;sNpC7W8skU7hiCyWrUTVqKkqS6LREFdMz/CwTp4xWltLt9uJEEjoxfQpULFHTRGSS1SxKpX8QD4U&#10;Ep16CXzeRlVgiSywgOjRsXhleOV7MFvGxX0m1ja4JBB9pvO5UZmuqII6SiqqI11ZkhlooZKaryqV&#10;1Rqoco7wTS1dKaWQIadJBDJTpdhdWB9iNbdLyT6KTbWO3vFAW1SCnaoZGjZKupV6VftYCPUMAaaz&#10;Xh3K4cpbr4J76mpJV8RyBkqw0EqE1BGUDVlSp6zj/iBx9bW/4nn3mx+bgjrKCHJUlHk1wtUKSqxb&#10;10sdJuGeug0stTW48Uskq0WPjdYo1ksamNXfWjEF12lu0lt49weK7RlSlVKksgNNUiFXahkJQqCS&#10;KMUIRgpi3WWdreznlGu2cR6QwpcNIvB6KNeiNWAQg1dQXqpFOmUsCAxQn6MoUkc/gOHXkcfT37H5&#10;dsZiPuZaqvNdNUyVDVxoEpJaelSd6inrJamDyTw1U8ECRRERH9j1oyemP23aTvbbTaXO6XLTW9ZW&#10;kneLw9YDtoDwIrDQY9C6gBrAB0qSB0b2u8PZ7fI7yzGWZ2Zn06XVdTUZ2CkhpI10ISMR0ZCvbH1y&#10;9w6vJGKCSaANk5KHIkU7ZSQ0dSZmo42pKeqpS7men+3ppJkLxGCmVmEjgMnut/fvZGWYFri7Qnw4&#10;iTCqO0fcpdU0HWjPIHdFCqDVk04L5txMUZMQe5kSaoM5ZDqCqUDLQMQQGkXWDHGuovTUG69/vv8A&#10;e/ebblbWZuapEq0DT0lHPUGlSoV6mioJKesSuMypTSwVMRrKJC1RE1mkkMasxYuibYN6n3C4lN6s&#10;KPVToVgXiLvp0FgQkgYxk611IDqFWCdKto3G53WZkmEPiJE7BdYLrE6uJNShW1gyoC0qHLFowx1G&#10;ReiQP99/X6f7c+3FvJJHQR1WHqKTIY6Cp80clZLLXUrYqLJ11VSQR4yKOYUVEtX93IZXdo5kjd38&#10;bFQpie3aK1vt3iFmXAbQrq7YAVVZ01eIpoWBUqGJACGQAhXIE0WzT2Jjuox3Vk7wY0ZjGvhjWUQu&#10;JQWkqHaEuWRq9d/4/wC+PuRuHbr1FdmcDDXSV8e2qapmo8saSuamrKitnolqcklO0aGCoyMscHhd&#10;UAExYhzCH9lG5CHf7aWKayMN54cYSqFmVmq7jt0pVNI0MCGUhyK0kj6UXe0m7kls45JGltbc6JGQ&#10;trkkZDJIRwDuwDIVXtk10bRrXrirEqrMpRioJQlSym19JKkqSP8AA+5dZDjI8TRJt2prMBjqvLYS&#10;hymXqK+phXHzz7fcZ5a2qeaaNcTV15lCSlY46pXKggQyr7ami8HbUsIpfBtVlkJK1ISNXaVSGmWr&#10;k0jjJV6K7glu7u1fLZQ7fbLZzvb2r3UZkcuwCfpEvqZhpK6lA1jSjuQMBSeuKluddr3cgC5GgMdB&#10;5A9Wm1/6H33TVdHQ7NrKOvqK+JKeuhxmPx9NStGsm3qGoyayQLUVE8jU+MbJMKl445HV55B/nPEB&#10;7UC2tdm20F7RU2m1EiuqalAYskSUBq7a0oQ2qqpWPVpLKym3aK32t0uGcRrM0SxooX9KMsnmT28X&#10;JDMSSEBdVAPemzX0ixDFj9PV6QLgABiVFrnkAW/PtR7fj3ZT7dly+Qy+ODumNn3NHU7jzCVce491&#10;w5OvxrUtcIa6GlpZaHb48rBJqnJofBHMgYsCTb5NwA2mC9trZN7aPVLD8anRJHGFVxIdCx+Iyxjw&#10;5EdwNYXwyZKWku4Q2tu11NB47RI8q+KxLSuV0qsh1BYlUdpq7TFiKoFGrA0kSTxUw0LLLFJNGNIs&#10;YKSSmjlWwdWOg1YC8FVJ/wBYFgrYdxTNXQLmqbMQ5qDI09FVVFLNh3odvUmTxhRo48i8c+Oo55Wh&#10;aGWaX7mfS7EWdSx5sa3DbYyXu4NLfO5kRhbeBp16o2j0pljGhrqzWoZKgAK1c2+5B5LVLlZoZVk0&#10;uymExxhkEi0qKDuVgzEu1GKqBp6z8EXIKng2/wASDcek2Yjke2+OliqKmfIUlLBlptqQpk65amCo&#10;o6alpYso2elH26SGKsxqTVjSswTyXmCGMjgKL6LYI59xleKm4xlVY65V0sf10OoKV1CrSduuuihJ&#10;Jp1pLeASzXaQRSSWp8QltcdAJBOQoBoyDUzagrMpdQUbKjxtexsCSR9bE8cDnm9h9Pb7T7pcippx&#10;TYCrRcbLWVmUymIxdTQ4ummr2q8i2UWso4ss2Qny9KlBTVshrGeSsSOlaKVHIQ3dxt1xczI880e2&#10;+JEUpIFBKM6Zidk0pVasqgBnUNpfRIRe730RyPatGgVlR2k7BGh1MzB0YiShkQRrIA+pj2CqyEcW&#10;jU2JaQDyI9lkcAlf0iwa2ji5UWDfkHm8mqwWNmy2MqczX0+Mp3zEEWYo6JK3OVsH3ePmyeKraQfc&#10;xS1VBWzuIIBqaeN1QTSEyIXPLm6u2jgS3hMqqNSagI1LoWTS7/DEUYBySgV2IVAMqF11YR/U2N3c&#10;yqSsyCVF1yNVldojqDVpq0IgKK5NO5qgDxZgrBF1uFuhYhFdrkaWZQ5U8XJ0/Q8X5s11sb0NZFha&#10;MK0UXkytZWrNLJVVplUZDJUVe2PrPsFxFK8EM4MUsjq7vqc2Gl+KrSiRj4Vu3cgFeOuQOwDqrKSZ&#10;FFWoGqF0Bcm11bzWd3FtkMpEYHjO5NG1HVJKj6CqCL+yYsjuQSRnJ652+pubWAAP0B55/wBVc3/r&#10;7Z6mgU4mGvrWpcjjYpY2alp/tYJ6nD02XShigxdTRSTVNZkQ05Z0XxTPTKJ2d43ABfuHgXG0S2zQ&#10;tfWrTAjTrUqGqQRT4gihVRg6iQ6lDAmjEk9uFtI72dllsklC6QveYRI4URMupmPdUlCrMvczEHSO&#10;78/7G30P1sTzxYD/AB/rx7RlJjsjlJ5clU10VKiHHigiZ5qSPJ0FTPWCrhglFPGZooGg8L3UztOV&#10;I1BWsUbfBvm67je3t9d1tgY/CK0WN1ZiXiZlCuO1qd0ZOpQdQAXUGoLO73G6F5LdLEq6Ag1FFljZ&#10;m1ICVUtShQ0UyNJRiTpIPr/77j/Yfn8+xAgrsfLls+0lSuKo6GaWDKw0E9a9VNi81FUUjJiq6pmi&#10;aogqKR56WSdzFUJ5Vk8DaWQG8+6JdQX2z3NPqoIojMZFZQhfQ8ZrHprqAcoyEFXQA6CV1DGOS3ur&#10;vcxMVgSPM1C5LLJ21RxKC2DLGX/TdWKuFBAXriQCACATcH1W/UORxfk35A9xMll9t0eZgkTARJIR&#10;nszgnkyVVkZsJi4qjJUFHR5eamoKqiq8gt6N0jhhMLxo6ySPyykN1ukiXeyz7xaV3OOOYpJXsCDQ&#10;kzKYVYoZUbTo/UKlmKuWh70cl/YWF5ZQ3tjGu4mOSaMhjIIlRnQVdFdSzHQUQJp0owZmpU8YxIFU&#10;SsrSBVEjqhRHcAa2jjZ5GRGYngsxANrn2mcpTS5CiztPjpYDX7egxdZ9oZ4l0YLITUuShq4Kuogg&#10;iqamnzEUtNIJBIZPGqU7Ookb21vu63l5BzRs9ojR7paNblQWUkK7JKrDVVe8QyUBDLSNlDCQ0Ykv&#10;42nG5Jaj9W1ERWPUrEQSOsiuHACkiYFauG1KuiNgFctkJt9f99/tv6+5Wcx0k+9a5aCrqqLF0GXa&#10;qozLjvuPvchuPGy4+NZsaIaamhrI66tdIUgp2lphM4jdgNXtLNZ7pNv8d9cbs1nY7W6yIqRmZJXu&#10;4jE1WLkmjsKE6iwZhVFkYIt3jaweZ51WZ47SG4Lq7IWrJcxFACrKg1CR9K6U1xhjRiKnr1/96ubc&#10;j/kXvlRYXMwYWsrhQw0EtHmMpHXVNVV0kAh+yixtP92ceWiyc4xlRUiERPEgR2MwLnhDfbLqa1tb&#10;h4LUQyO7EzEnwyumQCTToBIUxsixORUgy6WLKC1aWm4i1uKW6RTR3Ds0hdQooqgSFQodlgppQGnc&#10;TL3NoHXtQvb/AAv9Pwb25+n498sHTGgyMlDtelospiMtQTUdFVVsctTJiqvKUNPjs3k4oI8nDLXZ&#10;SirVllx8U0hjM6hiq/X2WWm17xY2dzY8p3K23L8r64JQda2+hw0pfxS0khkcGq4oxZWPhihdt7Ex&#10;3rW+xaJbKVBpfXlSyok7sdRJYMhaONqAtqoV/tOuLqWAs7IQyNdStyEcMVJZWGiQCzcXseLHn27+&#10;J8hTzYmlxs8r4haBpZUTRBI0u3MgkGOgqamnZGzFRTu0agygTzx6DrcK3sVTXkK3xtrESg7YQdBy&#10;XDxsoCMxIIQOp1NVVBo7IrHo4cR3lk21nbpNUCrU92k1t2QIpYMvjFW8MMWALgKWJWrcri4/r9B/&#10;X/Hj+ntyodvZijwmPqYaumix8OK1V0kEODyslQz1WEpa2GmKqclDk6aB45GSYtUfU6FDOQ1Fbm2m&#10;sLay3J0igAQx+G1DpRzqViurudH1MdYdmo2pgB05t217glhYvFdUSOBfFKokhLExK+nHiFgik1cF&#10;iVC0JIpx1C9vVe4H9ofgm/H44PP0v7bq+CrOBrtsYvCRRuk239tXlpqhcxVZrLvlshPT4yhFTVJF&#10;SRzxJNUSNGKoVehg6l2BDcSQ2sG68s7Xb+FZWsS+Gw0mJ5JiskkrMxZlKKxk1M5wz07o1cpN4Nwu&#10;3ybRBYKsciRw1KUZpZWaQsuW0qpo5Y6XD92quR0TYqS5ChGYiy+MgGP1MxW4K/jkDk8Gws6Slauh&#10;xOLrKV56htxV2W/is8M8Qrctk3xORMc89I6zyQ41caqtEiKzCSZ1LLyomk2y1C3FhezuzShSldKq&#10;xheWddIVqKc0ILKXWOgWgchfJZxzLZ200MouHuC1SAA0jsJQQVNf0+1GAUKRqfKKT14KA7Pqb1Ii&#10;6LjQujW2pRYepg/JJ5AHtbbl3Ri8li6Pb8uydtJSPV7kqaWXH4uXbxqZ9yZ05mfLmF8rVyVhpakS&#10;eKASrBAdETXiRwxVactR2iPbybhLP47xmSJpAykxhnZQGUfEx1yMNTuxaQ6dYKGzQWNjafu392ia&#10;KWRuIEYJdzIZFUnu7iWcY7j30FSIVJQfaS1Ev3tfUGoNJeOqqfuI6cU1PHThKYNGpjFRo1yk3Z5G&#10;LXHFg5rMxW1GOw8IpzVw4Cor6qNauqaOqFHRLHTy0EP3dROopjLkIGkk0MxiieNZFjXQHt3E1teb&#10;fuO1W+sxmd5UICFgFaPEklaMrPqLgle1hVS5DFb3kj29hHHDIUtTI2lmoSkRUFQXLtpHiIGNT2eI&#10;ikLRQ4W5uP8AbWFvr9fpe/tgq1kkmXCU89VTrHU0e4q0otXC2caRUy5r69pZ6qjHiMxFKiJOSsAC&#10;o7nR7QGNHvp9s226Zbq1uUncIjP4xkKOzaylEUOKhf1v7PTQ6QvRFex+KyWCSSYkW6qqsGlwspeQ&#10;6ilKkeGoD08IqNZ7V7v/AL7/AH39fbft94czV5cUYzFc9VJisVSiOk8jyZNxLBVO6SYw00itVzxI&#10;lOFuySKhYzXYFnLm6x3txzXuEF7JLt9w1vE0rRBVLoGWQlXVUXSGCkAAaKFu8nSn21o7+S+Alnah&#10;RAdHB6nWW1J4dO5Bp4EFQay/D0SByeBySeOAPb1mtvviMDXMlJGKuKaHHV1fS1kcNFRyUk5oqClt&#10;CEVHmEdQyz+WT7h4CQGszE33SCDZtg3L91Qo1xNBFXuMJYLKiow1udPhq/kA2r49RcAGd/swtNtc&#10;gqJtOlnVtKxFHMaLTsbNWo5LanQUBGeugwNv8RcX4NuL+k+oWv8A7D24Q4GspcpSZaiCZQiKOL7L&#10;xihpqSGghDUz5HIqwrleseokYANDcISCPHybT224Wm+Xt9FcGSOaBUWMrCmlUBWplKyNISzE0Cac&#10;rq+Aa137hkt76zu7dvGlEYAAUxqgQUTxHIMlWMhIHYDQn8Pdy9s/8Plq4pPuqRZsiss1VVwGl8yQ&#10;rEfG6eR2FPVRCjUNKCwK+R2NtI9rIYpLzbWO626C/SSrAqrJk6VUHtQho/jXWctU6Tjook28yCUz&#10;2qte6y7qVqEAopGpjpkGmhYEg1dyTgDr3tpixZQ5KBseslXJFHlqNGTK1kKCkqpKtZqmKopmoJVj&#10;FI0boqvEsbgPwWChOLZIxdcx2x2/w55GikhUtK6mhYgEuNFS2lSBwBCHtYgFgsapeQT2+qenijEr&#10;L2trBaq6MFdBCggArqoGoPe+5y1XWVFc71sGSStx/npKDxzyU8LyRORMUkRWmydOLKmkxBAV+o1E&#10;1Nst5eXe5GGSHfoWh8SGJwzQDUoXU2oJM08Kg4Uoo7WBILm87vcXUly8s63YnjqsQVzpJVu6hBDT&#10;AlVQjRpBUfxde9v9Xt+aTK7hrcjlKSuq5Mr5hVYqV6bF5Crf9ipYwkLLDSUoiR2qPDqjWMKzaAPb&#10;u27L9LeXW87nJI0cgUgANGFAQRAOqPJldEQ1s2oBSXdlQ9GLbJNcNuU1xcp9WZwf03pG7U0uGWrE&#10;CKiF5NJZQugsQKddA3ANiL/g/Uf7b3JioKA7gpKLAw1TUVHT09M+qnleOelNJJ/FMnVVH22unip6&#10;iodqdpgpponVruy+7WFnYWl3EtuptpIFOlV1lWVg7IrEsSzrq0gM4DEnTUMqhTNDbR7pbWu3Bmtk&#10;VI/gYB0KtrldqVqhcLGWZdAYONRBHXhcDk35PIFha5I/J+g9zKM1WOpJdpSYbHFqfJJXpPX5DIyU&#10;eYoJDUR440k0aQOaV2gnMdYrRPPJM7roeJT7Z2dJ2/eW2R2wiS1jURrrqVWRnk1ltLyFwyrUtVhI&#10;r9vawZ62+p+mfY/Ai/tFI1yOVYMX0lW0j4tI0yHTrfU6qHAJ6HJJ1caQAOLqebn/AF/p/tvbTjsm&#10;sCtU1MiYLT5sTlMVFSQrk63H5emyz12JjqIkkpKfDiCVqfzTF2a8fH6vbbXkd7a237wlFs0LkXUc&#10;sSSCpP6MZZaBY1NTG8YpIFOpkY95dbvGtTcwi1JBjeMpGZGDCSRo8EBIgOxWYhcLWle7xUNwQCLg&#10;+oAi6kMhsfyrC4/oR7T+5IP4S0uQhGShGXp8VR5WDN0uPq8diaggRVGQjixpmhaWSrrEZHZkLw/r&#10;HFvZJvx3Dbdu3HemMlpcbk0Ec3iKk8Vssb+GsjJGGRnfWqk/CaFmoyKFL96tJ9slkuZTNSfw0lSW&#10;OJoYiW/tQseoCRmdCSWXUlaYA65f77/in+8e+NbkXx2Jp8rVIDS0KLJCtIrSmmM0piQV01I87VEF&#10;dWga1qdMpOoXTxqQ5vm/Rcv7Fbc3bkjW9pa1IVNcnhmQrENTJq1xyuU1h1DBmYllddXT8ly9tYQ3&#10;EoEttGAyhB8FSQPEKM2pZJANSylWYhwCugU6vzb/AH3+Ht/2JSZP+JVtBmZEw9di8pNi6iuxIo8v&#10;TwYrNVkVE+RxVVWRVCSslFV/aQKUQQzqZAjNa6Xk475d7BuFjvcAseZrSQ0QFZAFkb6iFkdgV7o1&#10;8LTpCoUcPGwbKjly2v7pr1L8fT3sUxRCmmQaZWVVdGb+EFYAh0qrq7aHrno8jjk2uASRcixFyPx7&#10;aJ8ZQU1BTS4t8upmyeagjNXTwTpBSVcuQVspNI4aT+LVMsWsxLTMridggjEfqbsLaNNl2S62p3G0&#10;NLdIrGreGXkdXm0OhdmlerFdJI1FUVBxaudqSyigFt4wd5JQWIB06jIPGyGHiORXR4eQ7BVAHXL3&#10;w/ixoqrJ4alxNcktJiq2kjr6Gu+7pFNXjlyH3MEdRTGpFbRUq1EFezWnFPOzI2gXax3kw79e8rWm&#10;xNapYqPBuBOJkLPE0upVk/0QEhX1DxVUkqSrCiO/vGtZLq1Wzl1RwtFqV9UdZEDB1JGvxUTWkwI8&#10;QK4cEgAj3uBPuCClz9Nn6XRNHW0mHkrqOdvBA1XRMKZZxka+e8dZkE10czAMkiyhiilFdEt1vdnY&#10;7ndcz7NeVivoIjNGRpUNHqSNhJLQB6E29UjGpSpbKiQJtx3UJutpuMUzEPBEzKaU8RaoG8RzXxJA&#10;TAxFQ4KllUoGHvauw+cTIV9VUtWbhzFFTyYPMy1WOxtFhMlQbkr8PlZauOKqk89NUQpkXlieoEcV&#10;RVLGZSHkVZScctbkN9fdPAn8WW0MbRIYwoVJDOJF0MY0lXQWQdtUJ0EuAJWU7bfzSSTPKJ2RZEkH&#10;hqkbo0iylyWNUZQSVLBVfur3EF24KDblQpuwADFhoDEKSLJyyWJH4Jtz7gYfOUe9zgcxXVMOKoqy&#10;KsxOHzdXQz5j7GDG0Max0kuOjx2SrZ5YayiMTeKmlNPNO0vqNj7Kdk5osebdm2rnTbdsKQ3LSmB4&#10;2jkm7ZCsvY6IxZZIpVo4otCAaEEvJuVpvS2G4EBEkJWNtAkZVRVOVdXLOrIQaAhXJNTTrpyUVmVH&#10;lYc6EKB3NxwDI8aA2/qQLe4hqcJkchHtmkgGPxOQw1flK+oWjrTSU8dHNLRUuIxlS8VRWtQVdZkZ&#10;ZhIAkU9UFWUlYw7+G4bXzBzJYcm7RG8m0PazG5EetVKLp8IVkWICkrNLqiB10IqQxjeslztf1qbL&#10;FZ+HZTW7szrq0qoAXw1qKlHkkeWoGl3pUkL3c/p+CTa17/j/ABvb29UuKp6jJx4vH5zMrVtV42fa&#10;6YtYJqrz1ESU9Zt+tgRqWpnkx8wanEkuoQWbwm0hdxAkTzX06T7s0VtAR9OC6jwo0DeOpVNQdewg&#10;+OviRqyqHVlaqkbXaPOkSbjcRyh1aIKVY0yJIXAORHppVq+Go7XUk6+iwUFm9KqGLFiAAFv6ieQF&#10;sL/4e50lalBIcbVVDVIr6rLCSFoIMZPiMpCaw12OnWmg89XAj3haN5IoozKSFa4Hs8srspuVnbRX&#10;a3NteXEwQHjGItUj0oCr1bBZqMNIozKwAOjd20CLBNcmWCVphTUIxHJ+oTG2gVcVOkgsqDXXuqNP&#10;L2z5CmWq/heUxGVBo8lSUuSqaalhpGqhWwy5fHx0D1s8U9bRQ4emZY+BAJnA1qYQpBXZWF/uW423&#10;Me037Q7afjjVEJuWoygmSRT4fhaqDQtCQY3KoXUFF2qXv0t5Z3ZWKQLJpSgbV+ogUsVJVYVIQEaN&#10;TYcaNQX3uRSzYqlmylLQS1MkWUweGiy5qPMKFMlFGPvnxMNMiU2EyL09F4zOWklaMSOPUSArsrCz&#10;l3bmOO2kc3zLE0ml3WJ+ySPTpqFjZlCM5QghymKxEtSFNrt5nWK5kEc1rH4n9p4YkVSsojC0ETkL&#10;ltRwpK8CeuNv68D/AF+f9jb6/wBf9f2lKH+OPRq0tHBS1uOr66lqXh8uX/i9DWH7TGZuklrIhFND&#10;QIRSTItmEqxspZ/IyBTabTmyZdql3Tb/AKe4huZ1uVDpOZEZVW2dWIUsEjADqmptWGPaaFVnc7rJ&#10;HeRJbp9RbzMviITOJkfTHHMokUaljDCJgC1XCMrFiSOXtyxVfQxyU02To0amEWcq4qPXVNClfjqi&#10;kpKKlyAREMpq4JpmpTKqxipUayqng1j3EW9jt1+23GKxYzsIlbV4bxuIlDO/xF+90LouhjTUDpIW&#10;2V9bpdWK31mJbas7soZgFaJkSMSrQBg6u3h6wF1gkmo09e9su56/I02P29kWWfFpT5Ctrc5Q0VXX&#10;B8lVbmpKSGkkjeukRKdMHIzosaLHd5ZnbkgAJ87/AL12eTlfmr6qeCKzkl+otEYjW16iorpM+VMU&#10;rOWVaqTUhUIqUG73O4LZ7TuE0ctsGlZ5o0d+97lUClfEoV8KoXwwVGoO7AMeurc3ufoBbj8X5+l7&#10;m/t0xS5mnx9VSKGzKU9aYcTPWFYIvKYIKxkppoIp0yNXGlcgCO41zfQ+xjsUHMm12+47VNdruJhl&#10;BhkkEcIAKeL+AOHKlwA0jgFlcghVwusri7jsLuBB9QkUtITIxoCyh+1lVhK9HACsQWkBA4dd+1JN&#10;RUUbPV1+36CqqBkcjLFQw5GnkpcvTwVEGIp8hWywB5Cz/aSTCidUEahJB5Q5BpJsa7rL+977llYd&#10;78d/0fGDCUCiK7MYxFTwikhjoxrqU1lQjo/It63j3ezRMgnY6Vk7bgKVh1tRf4gW8MVoACA5Fevf&#10;19563MySxwzY16mLF/dT07VjCqigwsprJa1qXG08U6XGSpY5EDOscZi1iMNZT7O/rI1g2xNnaNNr&#10;ldzJMVqR4WSPCkQOwkfUoIOmNQjIaMoNLncS5iFq8iWol0lu4BCG1MEAIJ1oSC7aQyCiFq0PQ/p/&#10;j/t/pz/r+0oTrnyFfR0+GnjrI5a+riolzfiqJmeERQVNJUzuk0NEIVkgJlIlUBpCS1gU2kYKbtuW&#10;3i3uZJQjy6UkAmdQBqdGOkUU406Q4q1AGr0GjHLJPc3ESW0kLJ4jlPFId+z44/hZV0qyEuA4Go0L&#10;BevX/wBta9/eemSKmEbqKiLztBJNXuG8dHMZEqA8lOlQ8qRMVLRjT41DKPxydxW0O27ekFqsifUM&#10;GknI1CNlo6hoy5IDtXTTsQMAcYKq2EKzx3DiQE6aua6UJYMWKqxYCg1LVdADAVxU9+3n7BMVW1VT&#10;Wws8MSQtTVWLl+4n/h+eWVlUR/cVKwx086rKYJEWbQxB0qwC+S5Fpd7vc3sR8C20CJtDE6ZGHiJp&#10;B1ELIONG0gFkqpC9GUW2xWlzcXTQuwWihoqs3hz6zUVZgqq1G0kVofJTpHvaSrtvVuRxdRkqWohb&#10;EbQljKZiMxtR/d1L09U7PTSpPUxNNFTKoWWlZjazGOxvGe67fbbtt9ncRbqsUW1LqtrgoCCS0ck4&#10;MX6hBSoTTJHKCTVSuSxDebfcXMDSpIgtrLuDggqXGh2JBDsDQAANET5EpQk9X+n9T+P97/23tTvr&#10;nr54MtrXEyfwTPTVlZNDQViYowIaiuoZcpmMdFWVpqSJPBKNdSwjEADOykZ3W4SPuG/JuRU8tobZ&#10;4Ax0KQ4C6tcdJIxFOih1kBw2FLKamF1clJEWYtJZloZSSdDBTpUuGdhVlejMrqdQI0IDjrzEgGwu&#10;eLDmxJNhcgGwv9TY2HttBlp806QzU1Vn0pqGHMtkMjSVVPT5GqiqpYaueOTEGMUfip4w6+BZDKzo&#10;zMtmJXt027Hct3is9M3NQihW4Xxgngao3MMlFiCFHRBp8JFap0lj8XTSOy37qzRybhpVX8V0cB2D&#10;kO4MZCr2ChCIzMxUn8R79yNu5B4I0UTUNbk4ql8m8WU8JoVkgDVYqJqrJOmJq5p6WnQrE7ku7LGF&#10;Y6U9nHLl/EuyzWF1dNJuitV+1ye+TtrKpAJK0cOHBjqalQtA/Z3kdrBXxEmuWkElGrpU0xJ4jUjJ&#10;KBKDUGBK0+EAcWItY35sPSTf1GwIK2I/1/cdocdU5Om3BW5UiSeUY6okSV8nXGSmSB6KtoisE1TE&#10;lCNVKnjAV2VR/mvqVmPYZd0j5jdzHGdaKUJlM0jU0Mi0LReExeOqp+odNRpPe0YLSXcIdwluu6Si&#10;MR+owZTqR0opfszH2ijNp/CD1y95Ex+SyMUsNRQ0lO1HnVopqqippXktk8cco8+TVlkQVU1VTNLS&#10;Mkh1yLL6VWPStNuhkvrybl+9jhgnt5jUL3a1kjM5kauFYMVIdZWXWcqpBU2FnezTtbzRRIy3WnUq&#10;GoRkDu7gg1YMAUYE954DSR11qFwt+Tew/JAtcgf4XHtgocsmXhlqYhDQ18j0NRWzVA4qkiq46AxU&#10;6pZIP8lkaRxFZNIYEO5C+ynl/mFt/tY9826IQb+WQ3MjkHWFfwUADEIpEQOrwgRQlSC5PRf9el7q&#10;oBFMzRsxag1gOEIUBgFwSSF4VIoxYgd++W7I820g27DPVRJDTKI8tFX1ciYuhy7VFRSyUVBkPJFR&#10;mTHzxPHThAAylmZm9IJ+c7bedzkudk2xjb3ML998j6zAJyVoIHJQsFUIq0KqY66iKV3fi9DvtNuX&#10;VJEzIsjVjV9YDKHDBWCFSsYVQGU1ZqU69/vj7dsRtufDsZTl1yc1NkaqigFfHLj8pjqSmpPtVgrA&#10;r6KnJFpmM7ywqVbQR9PY85O5Rutqkt7i735dyeGoWUxmFkXw9GkhXYSMfiZpFqdQoO0Fndp2y6sG&#10;L/vVJmjkMaF9UcioEKdwNdUoJOpmGCycaCvveWo29Ryj7+tnV5IqzXkXp562IU05jkjgSRafTCZa&#10;4CyxXZyyj0jVwuk5Z2EvNeb8gluw/iTOsskYLCoXTHG4rUFKgAEkrRSX6W3e0xzvFPLeKpWQmTSz&#10;9jDtAIUAapOATJ1aagVx73nxmLqEytTFhduVVcIqyqpKcZJKOTLVMNTSQwPCMcadHlqYqSVgh0Oy&#10;uDJGBIfZbtltbWjSzLsLSxWsppdO/hMaomoGLTG2jSdP6lQwq1D4jL16x226jlmMG0ltLkN4hjDu&#10;NKV0qdJJC1I1ajSrAaj11e314sLn/D3yxm3myYjo8biKrJrQeauz6zT09d5lo5Aa2qkkCPQnE0kE&#10;kcRA8irIwBuW0+0kW1bLd2dvaSwh4/qNMscj5lkJAC6ywV1j9IjWmlCtVZi/b7Y8wjs4LQyoHrIX&#10;dHLEfGTnQ0YUhAB8DcasaDxYC1yBchRcgXJ+gF/qT7l0+zszPloKH+74rJqWtrqanaiqpKoVGUpF&#10;jepjpftENPFSRRSI7NHE1OqgFtIBPtaLPwLqwvbjZIhDYIZI5GuCAxlAUdhC+GppQIUarLQKpwap&#10;sk/jCOa0VlRqCjMf1BSnkAFyD2qUBFGAII66LKBqYhRwbsdNgfpe9rX9suawkGKochPX1uMFbk6u&#10;gokoqOlSNlhpZUeoqXage1FLNUVAdfIkatGzFb/gJbta21nb82WV3dRG6vntQUEbLp8Ng+WQaavr&#10;L8VC0IOotQJr3b49vR/HkQSMyJhCMVzlfhOo6q+Qr6k9cv8AjXv/06UkztFjpNs0Gb21JjcfkcxQ&#10;wR0NbW1mUo6nHyJV1HnrKejpoUyUNXlnhqp1VhK88qqIvSzD66Jd1fZbYx3lkLeORpIwyMjsrksd&#10;Ve4qaARrqq1ZNWo0Y9dV7oJCttHcWRWOWUilQVwTQtTyYgGlK1YVGCet/NgSGsxvpYXXSGDW4sSS&#10;oIH0vx/X2yUSUO+94ywibE0OOGNrc3VU9Hj6rG5BqufI0eCTG4+iolrhjK/L18BZPv5VgpkYzFkY&#10;orMf1m2/c7yysNtLXdtBEwlLtIrR6yyxuSRE7KtHZggMh0itCAQlgjhn3JI6AQ6GZ6alcGukaVHA&#10;OQxyag+YIp1xd3iWJUilm1SCNnDRHwpoZjPMZZYmeNSoX0a3JYcWuQvBt/srfEtfh8Z/leH21Wz4&#10;Grkp87FhttR5Nael2/RJJHHWyfdVM0lDJ95WU1QkbmQuywSSHWaHcdo2lIJJ543u7mGdy/huso7v&#10;FC0VWeo10AVozGUZQG0qiVjhubhJUR1MYWRahig1HtVWAJJIIbUyMgFQKBh1Ckq6Ci0yys6yVENR&#10;ULeCpmqpIotVVKgRYpKljGs3phtqA9KrxYRNzwVuHo4sPXSba2/Qa9g0WDxVdTw5+WashgqkzG5E&#10;w9FRV1LWvLX04j1O0EEdPMi2co9ye73VYri4iXczF47FYJUiJKDWCISlVcUBRVJokZXxaoVo+jas&#10;jLbSPGLaqAAoWApX8IBqdVACSFX4jTSAZMbszBTrm1/cuZ1VYViTzL4qd1aYTiTxuACAQShJ03Cl&#10;2wu06zK1ktXvOlrTisbQynLUNa9Jt2j3fPLT1vkwVJU0+toNwS5ynmkheR2Z7LeF1YL7M97u0ltY&#10;NntbjXJJpBKosquNKnxCpbWkaKFLIrIoGoa2ALoIpIJ1lWK51EFKOtAElqM1yaFWFePyyCScdXK6&#10;xFKZ1WpmASnk8LVaQu5VUqZ6eOWF5aSJmQuFdPSf1rfUEVmMXhardlTTvQ1Fdh8emWy8cM9DUR0r&#10;1MmAop5tootO1LPiMr1zW19QlfUCaZJqmnSQmliN/ae2O88xrbjcLiNdvtpqmgjYz6mliSRZC9Yy&#10;CikKFZ9bYZXVYlJJqbhdLDKNUUWuQVAAwAoVSCAjRmpYivfRtSYUd0ks80Jeoi+2YTTRqheGRnji&#10;q54YaxXilmiEORp0SVE4eNXs3qBAdqhtpPuJI6ncm9c/iJsRlMfPloTPTZnNZPEtS5KixuKOUwb4&#10;/b1NFBTJWVNQlRKlHRyRCR0aRkF57y9cptUdtFDuhdRQFlCswDEUi0RzEprTWngfqqBnUr9bmlg+&#10;oSNp5JAQVJq4LMKMoUaQoFASzBkC9teOOias09okpqaqvE2mQtNBF5CnlZhDJDJUBVLhf83qdR9B&#10;6vaiwnVe4qnH7P3BV5DBU+NzOVatlgqtx0WQkooqfG0OWWg01TwTVVZFj6bIemQTRQxxzO6p5XYv&#10;Tc1WVvc3ts0EsW8CNFKlZHBcgo6RPQAAUVgyhSxYlQ1W0qUbw1trmWQrJr1lS7yUoF7Q1BUjuGpq&#10;jSTgliBgbLUq1k9EUqhPDFHISaOrETiSXwgRTCLxyN5Co4JLauL2IDz232L1VTyRJipE3RkK3GVW&#10;YoqTZ2IqP7rR4nI1+WfLSTZGPwU+KV/tZo8fJSTMkPgmmMiowDxjyx7kWdw4sduuprmVoi34zIRE&#10;gEbGUp4eltDs7Ska9IFBp1qHRzXZx6omYyao6jQGAoQfxBQEJ/CxZfMhsE9QcEmTip6enniqUpqa&#10;D7YzZSsFXlJWpoqSCkneZDL921VGskk8kzJLrIGknUQXel7VwuAoMRW7a61FVl5sxWZCWsyVfWy1&#10;lbjq9sTV4OCsx4qx91n8DX01T5Y2g0yDwupKggq73nfcdqthdWnLkx5WuUi+GWKKUMwZZmIaOS48&#10;Qs2homJKKtVkKMCqVuZkjjF5ZbQR4ulipNHo1CAwYEmSOmVqeA0kdPHgqGqJ3kqiaWSCmjipUiRG&#10;hmjkqjVTecXkcVUcsS6T+jxEg+o+41L2Z2Lla+sCZbJtVPNgPs6LbApfDT02PqYaeHG0EtLjajIo&#10;Kb7mnpqWKjljMlMrMY5f837sl/ceNO96WkRyHWKIgodTBpg8mhmdiXXiVaQBpCGJMfTEe5bjJK4a&#10;XsGglYgGU0KllJ8PVioC6SpZQXC1/T6yiCBEKCKNYy0rOulQjmZnlneQWs5lkZmYm5ZiSeST7VdP&#10;uDdePpNy4lt1Z3PEUGaO7486tZ/d/auKnnoNtR1D42uSDI1eVo8UqQRVTsklMJkiIVVmPsTSbfYW&#10;024tc74rlXBjdogi28cgW4Kt4ZHihl1kHxZO5GkYBXYkzHjK0qSXWsVdmZ6LHCmscaBXYqimhPBj&#10;3HiVxmnpfJHKYoUlN0ikUIkrBn+6eNZEs7JJJGXZL2Ygkg+3yu3LX1OPq8xkaymXJ0WSlzW38PSV&#10;dE9YMjhaelyVLWeasWIZTzlElaGBIgWlsdciwKolf6izieCXbg93JGyi2XJdVJ1IrVGo6QHDFQYq&#10;6ASf1Ca7rLh5ZdJmTvSNKvXQA6kHAcnDAAUqQAxYAjOUW2kj0kFSPwQ39mwP4/HHtyrsxV1z43aG&#10;ETFYPb+ZOU2zG0NNTZfce4odwStU0+PxOY3NmqfM0MW4MtWT4+aak+2+1TyzO2gcke97VPbxMt3d&#10;TR2TSjxC7mjHShagheurSXKq6ySDRqQxgIwS7m7GNbUN4Vk5IpUF3qA1EbWGFe6tBUZIKhQeok0E&#10;a3qZXkbwSrUkNPJDCgWIRyM0VMLVIjj1OqyrJ+4AQVspVzz+Y3elZlOrWyEeNpdvZ4UVbk6mloMP&#10;QYnI1+DpMdTbMxmektWKKDEUUMuTeEimMeoSNMGaaVJs13Y7tzXe3Vi8720EEbygIT4gkRp49C6v&#10;1H1t46EJUBkj7Mxo0N2a4up7GIkIoHdhVqQaIpw1VoC1FpQgZOoCLRrjKvRuClLzJXY6neGeKepl&#10;iq6DXLXUlQtIsjQSMxqWeJvH5Qr2BH6QCcmdpTRYvJ0Jq8jUVdLmKX+CR0NSmLpZAhx1Jk3ekoia&#10;jL4enyDTemOKljE0UreVXdAIbrmOC5i2u+tJ5TOC3homqrZUOzf4vJpCLpUVNGV3IUII2LLbpGRa&#10;3NvJIW8NkCBRoBLUD0EbHUgbiKR6W1kHBDqQxNrlRdDqUjUSGuy6SrAKyi39bE2sQD7y11PQR0lI&#10;qbRq6mpkx9FXx4oSy0oqWajrMfD9xFjayugo8Vqno9EmukaaLiOI+SORtbk7z219Ha7A5eYqY4PE&#10;VROY0COokQmO3WBGHc1QzAoFLKFZ+eOAQQhNpOvSCkQJoT4ZjBIjLKqcFoCO0HSOFeV/8f6j/bWu&#10;P99+fYxVOEz+RwATEYTHDO7k27kMtuGkpabLJTYqh2nUZHAUe0Y0nhrqOi3FT0+2GeKdWiq6NT/l&#10;NS8k91RpeRRtKslprijZFYGcKJJZUjOuOVCuGMhQ6WMaOilY1CozmRt7iSBzBbg3EiVkAJAJWqhF&#10;JNFailTRgUI7uIq2w1KeWqEq1MEdLWU9HFNVSU6xV71UFLOtTSMkxd6d5sh4NMgQ+aFgkekKz49t&#10;7SioMXtekyc2K2zmt27kxGIpkpcvW01TOuPnihhrMhJRCox9dDiqinarphKgiENSJIpZWtH7XPus&#10;RYzXW2gzw21WAVG1PHFI6xqQEehQMpXU1ChRkQ56bt7GKzWFJoI4rtyqkA0J0IxUVHx6aNpBxpJ8&#10;wQc89T4lqJRDNN9tTyTFI40Z3KRs4igVyheaYAgC9rixt7j0OT65xVbPHDX1sdLhv4w8m3oa6p3D&#10;hMG+ZijGGzzU+QemxdZNU4qgSoSOQ1MEupmnjBRIkS2KSXdzfWtjdCO8sUjM41mIlXBddZUuVXSH&#10;KlCmjWT3OfE6aiWyGvRchRbLqkUOCqa11IxzTKgso4GrEgkAjm0cjhrEB2WNWkW0TSIhLGPUBK6q&#10;S7Wtyobg359hljIIRlMNU5aaarmfHbfxFVFSyQrQ1UD1bZba89auLp1npaD7egMNSadvvYwsEUSu&#10;yFS/t2zxbdex3llO8u5NCRMVoBTU4il0S0hXUAw7aqWWMZU6iFG2UC4t5Q5YyBAafCCxdo3+IBQ4&#10;Q6j/ABBFFTSsgj0kLcE3ta1wT+VDArwT/re4sObxFRHncjTx0u39sYOCkyFZj6erlp5FpspkcfjU&#10;pcdI2Uqs7n8tV5atIo4nrGrayKJDpgdHQEJ5o5e5V5RuH3YvHawNGsiDWzL4shSJzLCsh8SZj+kq&#10;aS7tHEFRyVYz2WS1hhu5LghbFAPxGrazojA8MmQySOSI1B1SHSo0yVDYlbxLBE7TSuzeISmLWXdI&#10;ndpJjBCkMOtYjc6UTWQo5IHsSI9zUGATauR3FQ7Zz9XikyeFnyUWRqaVYcXuTB47E0+Or0nxePWm&#10;3bg6eB0rK+hZqaiikiSmlJEzzOR7Tdrbrf8AOV4be9hmIglJAKGSU1l0xN4I8UFdSOq6U8Uh2VyA&#10;YzWxtfDm3MQlYpWjBEnwghVGoCi6x+Oh/SBKgtRi0QxVFQ1QJHmpYPJB9vGqolQs1LUySPUmogq5&#10;o5aOtCx6YmjRwA4k1BwiNmK/huI3VUzrW1eQ3hVZ2ursrk8xm5Mlstjka2kxzYmhatoMnlc3ksRX&#10;VVGKypkknnqVjZ45f7QNdo2KHam3NkMxtbqJWXir6YyyqqkSaFKqBGDIqMXcVIrJCoXl2nVfXEHi&#10;l5GJNSf0zkKYwxI1shZA1e8ljwqwEhIyieOMKlOkKRQwRRGGRCmoDSySpHGhj0hVCJptybEANeKn&#10;wkSxZ3LV1Zicphdw1dWlLXTVOdzdFllm/wBx9DWVUSQ4uhxFTuPJ1NRULAiVFOs4dmnZdIvZw2kF&#10;qL+axECpKyyL4yyLH47vEykqZmLlJQVyyGq6niQN0ILS0t0ja6mkaNop8qSHIZn0qp01CjU5Y6cr&#10;UEsc9ZG1/RVV9RQHWdCaC4EhuFdi6wngEWYgC63J9wVydRSVskkO5avK7fo8r/D6OOg8WKFTRri6&#10;XEy1OPE1PDPSfxClyjq8DxQzI8sqvI0yhZX9sh3G8kfd3uxPB4iHw2jiGlmRdOlyQG8ORhVO0h1Z&#10;FJooKmAqrNMJy1qJwgFQpppUUU/F8TgMKKylnUOHVVbmt3VSyFCQraHIYo3BsxVmUsrf0JH9D74L&#10;DtaauoXw1NTthNtCpyL4GZshnZq2TPVhhhx9IcWtYpq4YZ/s41bwPB4FmkKu7uqK2t9rhhtrWwuj&#10;PZ7aWFIk16TPUJQH+FxMxB1vGSAw0Ubpj6SxdFktj4ltbAsVAZyGkYoAFTUO2pThqSmtjRiw8AQL&#10;Ekk/kaRpNgLi/wDU8/nk+/VuWzWUrsVPXZOaWWHbeLo3oabIUz/a0kOOnoqbH10FFBSYUSy42pkq&#10;IUjHmBrfXZuQJOXdvTxXuJonF/C2qQa6kysS1ZNP6ZFTrBBFag6RGqMUVlBJLdxNrJOgVAZQcrhW&#10;pRNTIwMYB1FmU6R2kdIiRhgq6dTu7fnU8jFmNySeWP8Ahb/Ae4MGEqZ6xadKnK1+UyEiSUiBZqwU&#10;OQy1NDVVshvTTSvldxSYqSjhlX90iNxKNB8ntEu32djvEx/eDJOgBTsQiBGr4jmRjVtQjk72GqNW&#10;NAanUYjaBFNEoMxvnAOKBUZ1DMWqaguEaJWpWmosAO7rkSFBYkAAXJJFgo+pJJtYDn23ZOir89k5&#10;q6paTHzLtuGGj2zQ0+ifMw0Gcx+ApnpIiFqMnJPLip5JadFjF4i1hHEE9hHf9uj3PeLLcJN1kQW8&#10;coktEiEjDVMzIxk7CVIRyF05XQshI7mTyoZ7ueSRyjJAyiBVGpwJAqkE6SQdLVWgBFK9q066uB9T&#10;e5IuOdNwWsSOAAPpf2p6nw0mZ3RUYrEtmZMdBkFqslka+WWKvxtZSSYB4aSvoYkoKnBbgzFa9mSO&#10;JDSU8Sxzo8wJPxc3N5dT/u7a1e/ZBq8QiPWCokgRUmB7qxthW8OkTO6uGUdLrqOKaW/lgtjKUWQF&#10;5T8SOKADgNEsgIUKNJjVDQalpxFmVG/1VioZSp5s4uj2dXUA/XkG/wDsEVunA5jHRy02ZhWn/h75&#10;KtjxGGhojWWix9JBRyJXyVzQVVM+4pIIvtkMjLAlS6o1mMhdzfFvW6Q2cyO1ztylmaOJdBIEY8Oh&#10;ZiV0zMoKaFLrjvx0HNztL62hm8W3AaMl1iiFG0qiAFWLFDWZlXw9IqquQrZrzBBAIPBAtz/sf949&#10;rzF4OSiz8NfkMfXVX8T2/jMDRRyzRVVBFUVuDodh0O4BDkJq+mOOlKRqiI7QmSACNVjQhTBeX9q2&#10;W9vNxScyPJLCJCMaGTSrUjBXR4iBUcEM3FmViWciNdpgs5jPJ4jI8Ua0qjKGZEi8QLV1CsAF0gup&#10;06qU1HrgVGltLWs+o2A+usSMpAty30P9b839ukuwNzbQra4UdHsqqr8FmMNFjM3QUeZiko3pKqqw&#10;2SyWHy880OzK6txmS0TyTVx1ExhzKiJJ7KUglmBn21YX2uVR4Vv4aRyQoY/1GcM8srTkVKA11nVG&#10;51GMdFj7Xc25LW0Vu6hkyEZWHFWdS2oGQN3VYCtKsQtOo0U8dXFT1CipEFRSGUwTQeJwtQkMyLV0&#10;s8a1sNSsdx47DTdg63C2YIusFyWIOWjymX3runPwUs1Zj8ZFlKuoXP1u583S1EWSQUVRTLU02FpD&#10;kFiaaZ6qJZJZGUxqJLpy3Z7U24w71afUxtKokneYWySoCpDpCJNCRwNMsZOplLIFZC1G6rLsckEM&#10;kstxJPPKFBoe3WWIY6SCoEQOohy2sKSRUKeuxVqj1KzxNSQ08mhJqiWmSKoiFPTStUwBJ3dadJag&#10;xN5RG4kQ+koVZhMouqfsnwcu66zOYOk3F9m2IoMniMfjanJZyDKqtFgpcfWGsrMHUyyQyVkxq6aa&#10;KaOkUR6Sy+xTd80Rbkt5+6pkmaNkJ0tVY0RDMZkJjXxCe1SodZEJLUXQ3Ss2gl8JGu28N9BCMqIN&#10;akyAKpAKsSNTipqYxSmmhwJk4akkUDxVawz+Orlje8dOn2jVKyxm2msLMUS0bcF+T6SPaixmbpMH&#10;iNuVeE3TuGTFVOPqzlcbkdn4DFmPb9fnf4XTZvCZPKZUy6asTSVCT0TBft6emWVxFGzEpljk3u6u&#10;b6e2gSBJOxkmlkWSRIyQJAkWI1oD31DB2lSmujHEd00kEdxb3DC3Udo0rpZSSoZagUQDIOQUCkGn&#10;xcQtTUVNT5qSmWKneBqKWHJ1TvU1AgdpUr6VKOBKeGByoQF5w+otpUgBkJW7Ir1T+Nwb62zSzYfd&#10;OCwVRQPuenh3Tic9laFV3nnJNuUuReomWu3Lh6mr+9dNU1IA8FlJ1INmvrSLcJtsMsk9ykDvGqW5&#10;WKON+8JIxosst1q1qsqjww8nh1qzsRiGRHRFvIw8UoFASpVZO6QlAQjO7qXDEE6NQShJJ4rlYf4l&#10;HiGpMi1TNj6rJLUR4vIfwlaWCpggjp5cw9NHjEyMy1astKZfMVWRgulC3tvi2DtLO0mMzmX3pkK+&#10;PNJt6ni8BycW5KevC1GMmbKNlVWixWPx8OLnS8iyqKZI5A50gOZXMEe623gwbTKJI/EczVeJW0U0&#10;NGikEs4cAgxAszEnu7xY7Na3Kxzm7mpKV7v1FkLqCAxDHtGkMpDJ5Bq1Fep4kcM6CB1CFvW2jRJY&#10;I2tAjMzajJbkA3Uj+hPdftfbm0zjshT0BxLxYrMU9Zk6GkyuUzseYk3FUYbG+aspKeqp0my1TjZM&#10;aI6ZTSxJ5i92YOUszcu8vPPvM0CxxGZFEojElBKkPaqlJZqKJNepgD3AdoJAfew2vbLiG5jVQ3cu&#10;pULPXUEHcFJqTUMFoFq2o0GOStdpPUWAkWwvH6QY4zoUAa+NWuzc+r+lh75bc6uqoIcfk8lBtWkP&#10;3lFPksPU7x29T12dpsrQ7kzclXkts10dJDgMJgzQmpDZKWljkkeOJfIjt4UzS2Md9dWcSGK2SJpb&#10;lkjmkilbWVCOTGTmaZ3j8APQKwagTuQ7dtYVoxLCgRe6SjYk16zpZSBRFYllzUniVAI6bZs1BDXm&#10;gNHln0UNTWy10OKrpsdF9vPRQJRiqjiYVOQqjWFo4oBK2mGXVoKgM6x7e2Yi5XbVRPFuajyWNo8i&#10;1Btp6SSkevx/3GJrsemYr1pY6nDHK1dPOlRaZ0iWOrTyFHJOZrZNx222tLjb44rGcN+nNrZSgaKT&#10;xRoz4gFAATGWfUg0BgFNbixsLhBFMFlgmUt4YyvbTV3giqglWAbu4HJBPU/XI6JJGhQkr6Z7p+25&#10;Qlyiq7iRYybK2kk+k2vcNR6y2xidvYGbJ5Xcs2+c7X4jI0sEBx1fh8v17kGoKajyuJw9fjqTLR10&#10;0E8VNQxySQNOySVV/towCSbHLfi8ub3b90jNhp/UlKM/6qsqpA1A8aIsQoZkUFGNHV6FFKo9itiY&#10;2N27zklu4B1MXamB+HBCo4KtqDOKqKCDFWVVTXymlfHT4mCCpgmlWaX7yLMU9QsTUhMazUrU8aCQ&#10;TG4eGVQuljq0IKnkylFi6eLCZWkzjZCepocWI0loKealxOReKoozEaairKaHEY77zMNTRyy0oBpf&#10;MzuUjVS+67tb7ZA+1XMV9uskqpbqRBboygxpMVTApFGJxGXoSYykbsrpqvbvcW0duLG5Ri02iOh0&#10;KyI9GBUAEBE8aXwqkAaAXYFVDre5N1Is1gSV9XAswAY8XNubG4/pz7kVu5Ys1NTVtPJg6atqYq/b&#10;+Ipc6sELw1+Px2Op4MnArPG7JJHioIYqmScQ00tSyaS0l3VS7vbz2+030cptr6VrlYfFOpA/iMXI&#10;jAAerVTxAU0h0U6y4jZ7cd8gvb1bq3kWO5rJHEkoqDJGEo4WlSMKqyVAUvpoXIryAt/tyf8Abkn/&#10;AHs+1FLnqzcNNPJj6Cjf7amr6tqbHYGvxWnKjNHOT1DZDGRQVNVRLSU01NDV1HjFJQRGFljaETkz&#10;sIxJb3V0l9I6Ssi6SSjMwRIUAeRQSNagFo1BYlWclg6hXPez3VtPJGGNCfwOKyClAW0DsOl1DnTR&#10;RpYBxU4UjWMswkks7qzeSVpBcRpCqqJCwiVigOlbXck/Um+J9/5iOnxFQsUVRlsPjlxtHkFosfjh&#10;SUv8IrFfIVKYqogqJVmw9ZTwVGUkLF6Cg8NUgjkkYkG9JcbTbT3UsLXCeNJIfECSKGozgoSzNGnc&#10;SCAVQ620xFi/RdfbqTHbyuzM6UqzKopVNSsNJJ0lZAurjpVtSpUnrpaaJBIPW6yz/cMs0klQBLrS&#10;RfF53kEMaOgZUTSqtyoB9jenaMGD6xkr12Fhqam3dtTObqo5d5V7fxY0tCaTD7bjo8fSYWOo3HV5&#10;85KOfGpVhY62ipZmjmipEMkkaxb/AD8xJs2+2xnTxkmJVAwjrGQSBrHe0iUYLH4a6WUl3YoQHd53&#10;LxbOC7iiLxSKzYGezAA4Ek/h9aYI4lM1NI9flqKsp81k0ShqGoamkxkNO2PqZw6TVAr5qiOokhFP&#10;HRtERBLEFaUhw8oi8aw6KyHY/Tn8Q7Bo8Hmt+ZbJYjEQ7ToH8G3MJWbOy1LQnamAqdt+eqzC1W4M&#10;nO1VS0bpNJTUsEs6QRtKNYO9w9ru77ZLu7tdyS/vFDGNBEINDRoNQpqXT4ZbQ7UoGJjOl+whDczc&#10;31lNdlyxChl7StBSgFDQg8Tmp+XQX917E2N3bs6u2PuPPQ4zEtU5KpbNYzxRZrb+Y24GgyGew+el&#10;Jgwku3opqilqarSUSWc00rgGSCWxfdneO4aPbVNV0W3No/xV8C9dUYzcGTp6zGw5jHgjMYeknpf4&#10;ucgYmIg9E1TFCzeN5LAxe+Nnu57xc9e3/NF5YNuaWMbdpAjt56FtYorCKZhg6cSGnqMAYm88+5h2&#10;eeS0DE0amKDyYVNIj6jHH5dVj9PfATZ+a3But8r2H2pPBBunIUOPyO2HqtibjrNoZSmhk25lc01F&#10;/AIsFkFMstQaimx2MqanSKmKB5SlY1WPZVVtCm3NQ57sjZS7izW7mrt+UGDjr22/tCLD10yvtaXa&#10;+UATcGcr54kqlpoVgWOhp6tYgyB0p/clb794e1tfZocp7raG85hu4pFYg+AiiS4MqyKFttBIVmoi&#10;soAIAIpp6j/eeYtue1aHUGk0nNWwe6vFfWlPOrcRjq1/adNUPt/+6+0tyxLito0tDtJNyVNZTbm3&#10;TLuDAQ1NBuCm3FTS064+LJU0kdM007SyzVU7zl44xollL9vfe+x/NV1U1BPtWmrXpauopU3Zj8nT&#10;1EZqI6LGUq0S7TlycUFNPTjySB1kkqFux08+8HTYbKXRbkfSg1JPfJ9mAfLHD16i663W3R27Aori&#10;hJrw9UP7ehNpY6uNFWrqYapljiUyR0rU7PIqgTSMv3MyWlkF1UAaBxc/X2Mfw2n2nvjvyj3DXtnK&#10;7q/ora25u7t/1WWmjp8KuO2TiZq6GpNPTUNBQ1VbP9uZoFlmhakNtK3Vwgg23VAsG+ItRtlZGYiv&#10;9q3hgkEUNGZaAg186CpBPdX/ANXYWljDKwuGfw1J7QHmcqp4ACgJbFSAOFcdE/8AnrvvN7O+NW79&#10;u7L3BT7Y7R7yy+0vjZ0/m6lHenxfaPfu48f1ntTNVSpQ5Njjtrzbhky1WfBIVpKCUgXt7rW21V7g&#10;+QG8+ye6M3LPj9w9hb23L2Nlqiuq6mqw0dZurOVeRhxU8kWE1vQDFSR44IksTiWBdCBbj3rbwYry&#10;OX8NtUk5yJgSCRmnoaVyPIU6nfarCGKaxtIF0Wyg4qTRaHSM91MUwfToz+xNk7Z602Rs3rjZWLiw&#10;ezdgbV29snaWFp2keDD7Z2riKPBYHFwPKzytDj8VQRRKWYsVTkk39mD642/vKjkn2vPl8bBisYaq&#10;ozdZXyMuUw+KhqVyM1PlqfK0pxU9BkMZlEmpoK55lNWsh83jHh9vGaMgUOB8j0tCyYjLDHr/AJa0&#10;qPPP+DHSndgF1fq/C2uSSeARpDMLfkj8c+xfkwuS2/ioaerxW5KHONBTx5PNRYTamKyOXiyVXnKa&#10;tpaGnSeqiz+JpcfjGyGQjaXxRmOD7cKrFPbsTJSg4+dPz/zdL7eE00lKPivAE8eGc0oT1gSWOaRr&#10;PHIqtZQjGRQQsRHlOnTDMGk4W9ypvz+PZCvpVoWoshWUGNlipa61PisVW7RqItxyvSzUm36LcmSG&#10;4cliNwSNkvPJDDUuK2BDEkIp6aH2VqxNKqBT7D/h6S0ONWGp9mTTFc0/aSfLrwi9YcPK7kvpZ5Cy&#10;COQqSWiR44SqrGFjOkstyeSz3j12V8tFjctXNkk26+ZxGRgqcJX7dpayhq6CY0LvFTvS4iCWqrZa&#10;LxpD9uValqpI1hflkXeEgIBXt607MoqW7a1xTBH5dZLcFVI1hSoLByCDyouzMxAH155PtJYtcRk8&#10;v/CcNul8XV7nmq8fQ1GLo5q2SOky00eYEGfrJKyprshQ01XKESpiq0hOQMlK7RxuFRREodQvl07A&#10;4UrpfJOKZwa8eJPHiMVxXy65OSE1adZUavwDwDyDz/vH4+nPB5bbjmwz+DIjO5OjxdbFt41VVRUT&#10;7nw0jpusYiqEwqoK2N6d5Wgk1SlIJAbyMI1PtFOhQijca+VOH59edm4NUgH8x6Gvp6enXdwbFdJL&#10;C49R0Eem/qAIPH+Ht/h+23HWRYHKZCu/vPXbbyWc27RVEeVpsnksouWocRQrHiailmDbjqo0Eb1N&#10;U3jDZIrIyIyCN+JtYB4Vr0xXUQrMdemoB/Z5+fD9v5dYJpVpkEgjPiRlErK0Eaw04Ul53aWSJRBC&#10;DqYA6gAbAnj2H1dHn0o6SrlnyMVPSTV9BWVEjZ6lpzR5qupZ2evmpaKDEap0ztbNkbFqWnQgM/lK&#10;6KyMwFc/6qf5+mSGoueH+WnypwJ86enUmy3I0ryQx4FyfwxH1vdBz/h/h7RW4DVTY3dGBo62ohjg&#10;r8lJjFxs+MSsrtvVOTlp8tPtqqipK+PLQ09FkEBMtX5meD/Jo9MfjLlyofbbynkB/wAe6u0bPa3K&#10;KTwNKcSMg0r6U+0+VOu7/wCv/tv+IPN/ah+SPWdNhvj58KduTZh5KXJbw+Ue65sdQ1MNXm0psple&#10;osHFTV1VNWzRVteKaFFMxjaNEZVBt6iecyWxFtyMoZTVr1qYqDogXJrmpHQdjsi24QxhWA008jw1&#10;GlTUVFSK1+fRZ9iVpyXyu+Rc38ByuP8A4J1T8atpDN1jSDHbhFJlu/d3E4eM06Q+LFHfHhmcSO5m&#10;JDKgVSwYU8VDgchWmrbNZbHPWUGVp56/ARUDLh4oajEtj3yckkdTCJqSlLSU8UU9PLHNGzllLFyt&#10;u+rH4j0fMiJqY1Irxp+VP2eQ/PzPRmfYuYjORxUMc0WNrJsdPPm6qCnpRJPPLW1UtLJlIzHkfvKq&#10;Oinx0VR46aokp6RGZp4o5JXKhoyNF3DiP5ev7etK4Ua/wZ+f+GvH0NOuNvUTz+AQSSLDVay6tIPq&#10;5NrkfX8e+W6d1V9LioZoMfma7+H1VRgZ8pT1z4w4ypkqafy0tRmKGWOqoqmOjWAy1cST0sqsxgCK&#10;JUNkOjBOR1ZX8IaRWgwT6VPnT/CAeu+P9v8A77/efb5JGi7epGjeryW4Io6iWKgpl0ZWmNTlPsWG&#10;Glq8pJUy1eeEwaR6Z6CoZ4h5AUIjOpW1BhXj05LR0+Op8v8AL+38j1xubsSFAFtJvckabnVdRosf&#10;9f2no6aJKvDz0VTu+KrxVBS1VS2FV5pcAqZFV23jqUUcO4aGImgiheGoVaiKIXSeKBmKG7GtGPH5&#10;eXTjIG001Cnp+GvpSvH51xxp142bUpC2NxzyGuPyvAPII/2HtpqNr0GbwlXJUQ5SCsxuFqMxVS5G&#10;RcXVV9Tktyvj62DI0CJJQ5PDVUdU0dXXUqtEUlWXxRxqGDqsxrqFf5dMNb661QkgA/bU8CPTyr/k&#10;671AEA3BY2FgT+CfVYen9P1PF7c3Ptjxm1q6jqsYKyl21TN97JBBPmVosxjViEc9DVIcVV1Dtk5K&#10;7JmOakBRqqCI6lC+r2jD9zU49MqhBFQBX/N6cc/t+zrs/wCx/wBhcf8AFLe13j6zCYtcNPDWS12P&#10;qad8PlcxgMfmKKKixMmUlr6FMRW0c9JURUNcGeolJp5YEllS0Qb1e0rTyU0k0/Z08pVdJFdJ40HA&#10;fLrqxN+APoRfnm1vUOPp/gfaZ3nja3IYfFyTZvIPSSURq8ktN40ndcbJHNVY+TAri6eszGcrJo6W&#10;shm8wNMFn/zkZ1NuR2gnBHGn+Efy6WRoaUdjpoK/lnhx40zxH2Z675/33+9/0FvZqv5ddfhMp3lF&#10;1h2JSSjaHaOL3Z1u1BXR1sc+5Yt9YDduEz2GrmirnoJ8fKk8Tt43aF6pC0aF1EhNpHjkBNwCYijC&#10;g45Uilfz9PnxoQXbnbJd2tyjgE0DAEGlUOo8CKjHlg8D1X//ADRazem3Pg33b2d1zHi5N89BRbF+&#10;S+3Rl0jek8vxs7I2h3jk6dvJRVulcngdh1dG9lXXFUOhdFdm9ojZG06frYR7JzFdUQ7x2dW57am7&#10;K/EYKsNTj8jtOWr2rV00zIZsm1LrpTMizRCCZCCQptcLeN3tGwIYEg/KlfOny6AFtDDbogQg0ByK&#10;0IyOP8x6/wA+jybe3DhN37ewe69s5Ggzu29z4bFbh29mcdUw1mNzOEzVFT5PE5TH1cDyU9VRV9DU&#10;xywyIWV0YMpIIPscsZR4HJQyRVVBFKuZqUlq2rFpKD+Ja1pYJaqKl1wvSyUkscbQQo0UUM6RhXDg&#10;qzUlyUoQNX7B/gHSkzqRSvb9nH+XThIrKvpY/toNAGtyNIOkMxEhOr6FrMxW/H0Iae8MttvMdkUG&#10;5dvVmSrqvtHqjaG5t50/XeHwuReh7I2HLW7V7Gzmbp13DjKfKyV9JSUkrQNLCY5JitnkJ9ynyvy9&#10;tvN3Ntvuu4bIbDZ9CEkS/UEMq6X7UdH7ipk4CldPAV6MeXtnki3BH3+tnsxaoYUnxX0jbXxOn5AC&#10;lB0CfRuA3fsbam6dk7gLVtJtDsvfWP69yWTqqiFMh1tnsu+8Ng4eAy0kstHRbCxG6ItqQW+58sOC&#10;WUMDJ44yoZrG1sm6spDjfssRRx42mxdLPu6g3DFmNyT1EFVmvtttfZZLc2CeupZ8Z64qvSIqh1R5&#10;HYJGvU/2Ofa1vk27bN9DbYItNGgkUliGI0ltRJBBB1GnmSaU6yv5fjgv4I4tjuRebOFCVKtEairD&#10;T4hDVBHnjBJJ+HodQ72TUl2b9fjdXSM2F/W/iZlB+h03P9PaLkw+HaiwdTFg8+J6842sy2Jkraeq&#10;q2TDY1pYMlJRxpTw1lFOtTUxHQ5ompkZ2hLC0eUnLXL8dzJtE+4csXEktywa6iW5VXrHq8IkRsqu&#10;GB7kj/TIB7SRUCl9s1R28n08rElCyAioIB+JVI1ChYMBVKajQ0qMntXU1ZsbbNBUVS4fI5ILPDNm&#10;IszW1VIuLpNE1EIcXNh8gytUZdKiwmeGSNTr9KKSDL7/ALh5QsN63UvJHb2orMzFiIhJSKKq6ZKi&#10;RmIXwSVYM5eWMYAntIbSwgkeWFmUEswY6QqlSoCaHNNZJoaU+KtOve2PB09BkZ6qmyFZUVeHrEEO&#10;Llx9VJiw+Uhxle236KbHTVJjejXLxpSSsBenhaWdUuVBKXt1ltN1eyhF/YvJEqSrK9qDQmg8Fmo2&#10;ihQKFFCrSaFBJCW2jWfUplD2pZVj0kxeR0rpqagFdNAMUZwBWvWN2cKDGqM2uMEO5RdDOokIYJIS&#10;6xklRazNYXF7hU08FPFl92Zb70ZpK+Knq5qrHVOfilosJTVOPqkqcXFuOFKnJZHLeEpC9S7eaGCW&#10;wGpZAv5fgl2y93jmSHdZr1pYwahBE0EMakBNDNMkxlCYYeUSBJKs4Y3jAt5dwuVleUsqmqs9fDQj&#10;SaNSpkZaKa0dVIFV1HrkObXuDwSCRf6Ws1rj/bcce8mUmwDyT5zHNFFR5GrrxRUOQaumyGQpa3IV&#10;9dhMjW5OomVsdJiJ6JFV53Dy69Zj5V3MPB2doNq3GCXXYPG2sMrKLqTUpjrK5DwLFKrsrkGvcvad&#10;A6WG4tAkdzGVCGo7l+OrM0LMzZjEbLjV68ASK+F7C/1/JAsCR9eLm1z/AK//ABPvNLj8hDls/k6u&#10;vjocmcbG2ReCjZpM3WVtZiv4rg6Kl/fp6qOppaiSrppZo6amaQTtG/7aKVQ26S33G7urOFzfFIgH&#10;jQECmlpE0yONSvoKR9hYSSOzUCvp29rdJdT3L4lEK6iig62JUvGoYjUpBJRioGppDXFOuLMVZAI3&#10;fU5VmUx2iUI7eR9TqSlwFAUM12HFrkPmPrsznqifE9f7frFyFYy4qfxLka2vpsFLNDSx1FDklhps&#10;di3qlqS+RqKmXRIkvih8Kaw6/cNzn+iiZb0IkLHXE0ZUVqSjrKewt4dJEj72opozTKr9KNx3+5e4&#10;Eey2rRRlTGRkkx/hZZCo0sSxdiSWNdK8AeupGSNdcjqqrzdiAL/X8/kfj2/nBbdl3RkhhYc7PR4/&#10;7nGVeX3PX4uh+ynxtBPka3GZBMdka5GMVVB4kqKedUeJW9KuG0JNtu4m3FtyNgDe6DHNPHLIwWrC&#10;gVZirGgpXTGVViRrIU6hRt91tc0n1PhXDSCLw2d3wACXp2rWtRTUp00qD3VI4wNOYwalIY5dUgKQ&#10;SvOmgSMInEjw07Bnh0sy6LIxKgsAGOLHY/PZ/H1W4a2KGqpGy18nUVFUKmto/FJjqutydXDpgnj2&#10;5PPO9VQQ0tK04hdKdQ7MhCfYN13GHa7K13TbWklkYkRhgzLSZ6EPUCQEDxY0HCLwhp0sxU1so7w2&#10;095Oiy23jrjJdQpV2J1/6EWrLEkahzGVUCjCmXUAdPN/wP6/4Ani/twqqCupy8n2kVNRy4ubHSzU&#10;LZKOLbwyuKkylFTyuz1EUsu8sUzSRU9LLLczu0hjEZ0ncd2bm/bbxZeNA0jrK+qNSpQ9zaNSNRXa&#10;IEogZSq6iTpJVvIC8sAgURGF01J/oQYajQBsiUfhjBOo6iaqOuIkQtpBUsdVl1LqYRsqyMq3uRG7&#10;AH+hP+t7ww7keWmVKKpr1rsdgaKDJ0+Ix6Q5XJZZ8TWPXYhlnjqGqsXHQU6hvDLHSmkp2neNp4gG&#10;Rvejw3F3H4m7QSxjwA1B4rgSdviKEJwzhgZGDM6q4VQVZTeWKxzGR/q4YkDJGoBaUqS0YVo2DKEV&#10;CoQhCNZJLIKd6frqseQQCbhbHgjgHV+f63/PtPZCSumq8LLDVRSnFRVH3CHH1IgY5bK071dAJaRF&#10;lSWfEQQiOpieaQkJTvIxUqH7+yvButjeJcBbm2d1Z2hLCRZfCYolUbwtIBWNgGq9Q1WZ9frqa8uL&#10;uxkhlGq3QhmKvQiaVC6Ax5UmAIEdS51KIWZySOuftyoMxWJV45aPCzUjZbGy1lArSZiRpqXHvkcd&#10;Bk5xJpmleHMSMgVW8CzW5aNZF90tN1iuZbCyNtpmuBLqZnDtFFHRgJFZFOS6KU1atEoKO2Cplaby&#10;4uEjs7MxNPDqRdUpYpGZFUyBhWgkahQ4BKPrKK3XEMCSAdRUgNYi4Ng2k2+h0kHm3BH9fbPIKyqh&#10;q6+spvFNVBnipYK6inbHmlRxLUywsHapmqKVJ2PnihEYbyRsboAhmG7XRu3u08BnK1jrGxtvDVvh&#10;JAWYzDuBdf0xUIzMAekLzzXKXd5c2rJKWqFDggUBq2RR2Ka9WtVC6i6V7VXl7kV2UXIVWLoIp62N&#10;4mgoJMOs87LV1VPRZJDWy1cgaJ6XIVeMggEQjfXHqVXj1iz15dtLulnaxbmVlLsHiMZQnT4z9zgh&#10;XjdotJNOHozml59wku5bCzWaQBXWMxamGsqsvczmoZJXiWJRRqioqofr1v8Aff7f/ivuBDk6Wro1&#10;aSWopa/L5LG1GLK0tREkcMeNyWOq6uqeorJsdamq5UKLNTT6dTlWUD1Fltf225XljvSXzKb8k29I&#10;mVo2SMQsxDBkYA6yBKOyuFk1B0TG/E6Q+MrxXM8sbIaEUBjeMyNrLxkI9CAwcLQlQfLjzccC1jfn&#10;m/ptxb82P5/H+2do9wZvHilo6unnq0nOTw0oqMk8qVGOqKKOSpjMEUqVWqQ4NUqP3mh+zPhtChfW&#10;8x3T67arO/2JFSeR0QmdJC2lJZSzIWKuxYKVDDSuoiqliOls97e2308F7G0yBpIu4sQUKlnJANWb&#10;VDV6syJFUUiXVXu3++/x+t/9v7em3PXLmkyNNHXmk3BUbyoc1WSy09XCmOyVA6fw0SGmpo5Giime&#10;HUgiICDQNFiqq8W9a85U2ZLLxtokMvjNqAWNoVMkdV7iQ8ilF0vVdDV1rV+ja23CNJ4JmgkksppL&#10;lJnrqUKUBVAaKP0yNIzU6KAtHQrxKKVCsAQCjWtxqRlZSASSLMoI/wAfbfg6HPYuKkaTKyy1lTRx&#10;GeOb7NIGo8hPLXJIIUeSpoWLVPmcrIk1PKqlxFLZva7lyxvU2m3/AHvuMs13rYtWNYgWDPU6QpbU&#10;Qchm/UWikfEAh2/b76BLeZb2Q3LpVwyhRpaQnUq/2qAl9TFWDKQPECMQTy+v9eD/ALHg/wDE/wC9&#10;e1hV11HLuyabrenz0OCMNBVfbVtQs2Ugc1keVylPi66ooJy60dPQo0UnqeAwkq0iCR2ahi3lbaaL&#10;evBemlRJqYISzOrNoYkOGRgCCypUqqKrMVUys7m5udwjGzO/0wVdWqtW1OGkVDKrBqogKgMaFTo7&#10;ddI8CzCBVrHhlmAZXeOJoYnFzp/aeSUj02v6rE82H0DQiTymqVK37ufM4Naajiw8VPWQ1FNu2slh&#10;NKCwmegqYqKsCgxsNBEgTQLMFLBLzbwLku9g5YkqxWqlyVk4kkKuijGTQVLOBRTRVMq3iXhe7LeP&#10;ZBVENCvh3UzgAkhipClCKEKF16Cq0PUj/Yfn/WsATb/eR7fM61DiKaWGlrZYPv8AfdNNia1acwLS&#10;YTbeHq8Jgtzz1NHjC6QZpZqt2NPKWllp7mPzL7Q2fiz7pDcbnbFnVGPhhlYI80beKjgyaQKRhVEu&#10;FWVApU6gC/c/CtP1GLxs90ughqhVEQRZZCqkBXRWYUOe0LR9S9RlBeQO6OrRw6bLMTGXqGVpY2j8&#10;mlnj8S2LpwH9J5Ye0zufEVontj46ffVPSVceKydZS1SpHSs9JWCKp8lOTEsOJFdHNTSfuRHSFZS8&#10;RVUt7dXc9nBbRbYbi5E6iVJHSB6MCxNGjCVjEiNRdUg1Fh+pol6b3qCS8mhNpEL9fGSORgQpWqyE&#10;NWhUeEZAwNHAoARqQMJANwPqCeeRY/W9rH88c+50WSipwiRChyGeagrcJRT5GNoMfWYjEYvI09Hu&#10;RqGeFJck08VUumJY3kespZgwuVAduLsReHsrXBTdLiujVqZnIAloSuqqqGPiHtVjIVRqIWGotwME&#10;RjQa9yMYiV3JAaONZGSVlBJk1h6FNNPFVwCoAPXVr/1+o+h5HqBKkgn/AJF7FvYmd2Rsn/SjuOXI&#10;43Ibgzux6SHC5amqshW0Ip8nhttZminihFFkMFL9/nsVSLFIahY4Vn8bC0TEgndNig37ddv3/bH0&#10;Dx1MslQFMVDHGQzTKrL4Opw0aDxAo7mLV6hzmz23PN/MO2c82/NUZghBk7YFKlWCBCJDMikNwUhW&#10;BFM1B6R+5cJX5ut2pUUlZLS0+C3H/F62nSBVfIxCgyWFekeokqqd4KZYMtJPdI5GkaJQCAeU5VVS&#10;5svvSqyWElyddTYVKjGVKUOEo/7vYmjxFImQyk65CYQT5KspVihjUtFWSBRThZtUXsd201vtwNl4&#10;jptooY31Bykk7yEKh01eutiXLaVAVSCtZnnXbja2Nhebm80LzaIqA0UhHdQrEgMSzvqCirK1F00N&#10;elPDGtKphUSeMySSByZJXElXUySaV9DehGkP5tGoF+Bf2nKvf2ViwL42vxdHnqyDF4ukoJ54KabJ&#10;V2GwVQaOgwSZKppqufFw0q5AvHOrawgYO3qGhDu9tLy4JbzZ9ulut00u0cKStEJpC6B2dmLCo1gn&#10;xS6sSWqp1alabl9LAwm21ZbkQ1UhqtKqtoRCTq05fUGbVjUW0sxIyJSwxMGiTxAPNKUiLRRvLUNr&#10;mlkiQrHLJI5LEsCdRJ+pJLT/ABxsBjMacvUx0WOiirNx5Smp6OSkXeUJzmLEcFWtJUPBkhh6KGRQ&#10;XgfS8EmpCR7S37w8vNFf73zGG0/UeJJ4ABJ0Ao6pHqkjaNZEVwpLTIA5CqDRDPeQWkdtdXSInY88&#10;gUUEg8RMkIw1lIgysSpymoqQRXKVDNf6lTYfT0EqQSOLgkGx9tOPy9K+FppRt7EYStdJ5KKI1tG9&#10;RHg8akBlqM5S0FqVc5XJmY2NSiOlpvGB5YnAU8r3jCwtJ76yG23M6PMtuxD0RGQa2liHhqWV9ZVC&#10;SniprL1oSradwVLXV+7oYJ2q6qzLURIq1aUIdAkfxcGNXAEmk0ZT1yH+vf8AJ/2P9P8ADj3lyO7M&#10;PuLI4mpkkwNPR4+h2rQYmtpsVXTUq0FHRUGRyhza4mi+7rK6uppnjNRCsckq0/NpjqJHte77eIru&#10;422/Elmsuq0dUklZQ6rJMF8RTo8SNSIg9FoO0qVbrd3u1lcsJ0kjZR4RhZUeQINMc8gJ0mpcFtDA&#10;aSFphsHCkSwq6oZW1ySy2kleVtUrmRlRpnYpGrH0qCFRbKoCgARqCpYY6KOeprZEOQklopRl5qXG&#10;orxU8mn+EJIsVDUi0wqI/MJDrBKhQCRvt1u6TzXdxOr63A8TUUr+nqBERYKqhqq0dC2pGYjuoj23&#10;yKlsGaVwTLVGEjRqBQEAoGAVqa/Ej16hqJOCpGa3/I/z7WCQYrHZ3MZVdy10tdk0o8nQZAJ9hmK+&#10;TIYT76KmkeSCvliytNks3KZpFqfJopF+lwVRWdsROTJbJH9W4QRY0GODWKEERse0OyqFDKhjBokb&#10;KxnBBard3t092UkuXTSQArsrIzIoJWocNI3wsGoiA0FR1jS5QAxqguyFAbqEVmUWsFFmUfS3F/8A&#10;D207vydfNkMTQYTM7jTIwZCsz2InmhgxmcxmKh/hrvkYQqvkJLR5CSTQZkM4LSEaNbEv3eFdyh2/&#10;aooViv7ghtSSaVAiYRytpkCqwAlEQiIUtlTqQEdF3MFxNPd2tnbXk31TMZoxpVXWNTGjNpMeshdZ&#10;AVqGSpU6lVuu9IZdMiodQKuvDIfwVIIAZfxyPb5ld1Yzau4NpUVFFkaKqGGpazP1u4KQ7gp8tBmY&#10;aCupFo9t1bUkFD9vFQxQSLHJrqIp1vyqt7LNzv2XfPCud0VLafxCI0WQLSPxYwVlQsyusi6iEUDV&#10;ICyNXtWXu7pb7haIssiSeEpZpAz1V/6BK0YFFDhaGriqk0IxAPJ59UqvE50RCEPFJHpukoadJSzP&#10;rBtYLp/x9tOBFPuijwrYXH0tfW5SPN5CuraqemxiYynxNYayup4Y8ppyCFxFIzT6z54w0aXMT3PL&#10;DfLPcYdp3uzhMuzMXCTiORWSRm8Nuxl1982qPwwqgFPEY6Hj6dsdws9wtbMpZoZpdTs5qmmktWUB&#10;gWGpiRXOpQRU0xmZgl9VwpKLwCeZGCD6A/VmA/w+vtors1Qf5Qu4HmjxOVgyMVBJXQmWbKbap46W&#10;o27hsbJNTfc00FFkIBBGYp4p5SzoJXBMftDvU+yrayWnMM4ayupKilUE3artiCMNUGaixysHkcCR&#10;Q2vSC2TcbdDK+4SMbNyypVQPFt9KmGJD4YagLAKNQZ3Pxn4R7SOCL8NewbSLnVfUFsGuHvY8Xsfr&#10;z7jVU1EsFPm6qJMfjstVUGJhqMfkGp6illxyVMslJR4xI3r5jUVEkX+UGRYgqk+pgLPXO4w3X0c1&#10;zMY7G6REDa3Do4kkIVCkQ1amDKQCo0hXouga3rueytzHfyKsNtceHFqUupUoXokaAEmrGhOoDSK/&#10;hB65fm1/xf6H/Yc3t7VArKUZfEUmDraJtsUGCwmZz43Fi698LDuChlrauGd4PG9XXTNjqyqihikj&#10;RmhqGZYUYpqSk7h+91KR02mCCWqppMkSyaShR20ukhVQWXWwjAV3/CH1473d3D4RT92wwLI+uMsq&#10;kZViWVWL6GaiVBFVbSKZw6L6meNQ4EqIyEGQROV4DkIUMmhSQDYEDnge5+XxeTgy53JRGh+1yFbU&#10;YSop5shF/EcTFNRfwWPIbmxiVklbSiudZmeRo3EkusE3YXUUu493hjjV5jQPQBljA0hlKMSFcI6n&#10;QqCoUgChygguwYtzN1CgbxG0MCSQoZNCs6k5BII+E8SCfMcxIC5j9WtVDk+NwhBYiyylRG7DTyAb&#10;jgkC49zq6TamQrsvS44Y8wZP+JPg2BSOgxkFXVIsbZWqYQPHPh2xspjgSiYVCSpEXcShgotLi8v9&#10;viS3k1BFVWIWoYgMrlYyGDEuO7W6pXTUDuIala3neSCMIdXCtAqg8dXHKlTSooaqjHNR0okCqGbU&#10;wVQ5A0gkD1Mo9VtR/wAePaKps7h6SprKSLbyyRVWfgz228bWV0T5Gix2KjipshDkLotPWnIPWM7R&#10;waSzMVdpNKn2W2c+67bex2l+wE96JWtrVFVXURrGJ5Netgr6iZRqLfGyA9xLEcd5aiV4pbAFjL4s&#10;UeqjIqBUZj5ElmY9uoHVpJqM8gG4uwJCkMVFrk25ALNptb/H2qNn7VrMphKiqqaTDY+TF1SbhmbI&#10;x0UFdPg63H0OCqjj5qwrJNjdpSReqGN7x1FSdDObkGMD223X0U91byruV3pComllikSMaYaJUprV&#10;tPDSKadRQ1d/ZbahjmvbVQ5kEgDBQqgRBaKTUoIqk0rQNkOfPDJMsU0SnzH7g+NCil4kkjVpAr6Q&#10;TEZULHUfT6QCQbApalyVQaqWrrqmngSpLSVmReqFPWx/fTy09TFV0jlpa6skaUPpuwaNWZw2rg/h&#10;mvIBFDOsTbaQdDkeCVdcrHoJYA1ooI0gUrXVpDPw7n4c7TztFCGrrYNpca2KlZFoQz8GVW1KVFWB&#10;qKSffcOVqKj+G42lw0eMAp6uhc1bxU9cRT1dNV0VRNV1M6Q00snjX7dKZdbwzGFtTer2ztsl+w26&#10;5ubKa3t2M2uHsdIgh8KLKkEh1owHeFLVZV0HSlk3Z5TZWtvaGGNaxgHsftZShZ6CgYkNGqA6gxQh&#10;aah1b83J5/21/wClrf7zf3Cy+WqqzfmfqjTT0M6YODHxQ1clBLCPuqioqqaiWjhpokgWgkVxGY41&#10;9TyA/W5KtltZm5m30patptbO3VJfFOm5L+I+orUsmhgV1MW163PAKOk91fseab2aNWiuTYCPvMbK&#10;WdyyIY6Nq0nVoIqfiDHIPXgLAC/+x5/4kk+4eH+yraXHZrK1TUNPNmMhhs1G9KtTWVFLGlQmElVo&#10;xHSwyVsVHI6FVijdlJI4GpBtt67QW+7XUqxT3LSpMsihjc6HmhgqyCkYVESQmJAsmulQaDpuzuoL&#10;1bW6vCI6zywyBxVnRdSxEaaqCwUMCFRTXAJADev/AMa5+vtQ5bEYiLadVJS7pp69ocjl6ZUrInqJ&#10;MfAc3WQYWLITNTQU01fHiIoagSRokQiYD0sukqm/eB2LcNr3K4TxVDD6lwjgEuHXUg+ERh0iNRqD&#10;KJACtG6MIYIW5YuPqNxjM0M0igtRlGp+zVXAaNKEEUogpkUY8EZyXDxsuhgoclNMw8aOZI1V3ZUD&#10;MVs2lrqeLWJTkdXGlVFUZLbtN/B8g+UYyYqCqgrXekwZq8JDUxVIloftc3SUlTXqVRJlM9RwQFCJ&#10;03eSK821JbBPo91Nxp1BWMXgBnUAqoM3jxeLKqt4fhkqp1MZHIcsrhYL6Sa+26N9tl8RgsdAxKI7&#10;opGkjTKgkkrllJYUDk152Nybk3twQLCxJ4tbk3/3j2/4/Y+OpdvSV9RkoYIMZVY+LMpFkoWkpcPu&#10;zIBUyYmrS8csNFPkPHLM5EkNTojkRdQkjb3S32zZLKysZYnjtEM6qWdglZZWLhnfU2pS5kjZh3qj&#10;MGFAQdQ7PZbZt2uacoanWwfGiZiwOpwxqviGjkVYrQitGXG0yrJHGQ2qUSaCQQhaOxKF/oHKkkD8&#10;hWI+nuJW4CR4IsmcpAi4yumgq4YUUJjDUVf2bCWmolhrZdX2kc0s2v1xVMYj1yB0K7cYZ7i+j3KS&#10;+kia3dzH2AqquF1hdJV3ZzUgMVOk1AA+Os9sH0SC4oscpFFCqqVKg1CFWLEKrMxILKwprbUrZL3v&#10;wf8Aiv8Arc/19sYwNXi/HUUeTemxtbV5Ax4g0lZGr1FBQR5F1oKyoo6iJqj7bJByumNvFEVZjdR7&#10;TQ2EnL2729tte8eFZzFmFtoBJ7JmOiRxLShANAq6tOmraTpQfuuWzupDBdaLRiSI6MpqqNJSNihN&#10;dL1+FagFS5pQeuORfkC5/wBY3sf9498sfteFZds4IUGN3Lt7F5nA7wzVDQZSmxu5keJGxOKyGOll&#10;nMFDWUe5N1M8VPF5Zmki5VIyNIG5p5Y/U5U5csNutrjZ9vuJJJY3fS2tklaKXuaN4x4qvMumTSKa&#10;FddaqA5uXL8Mlpttmkdvcxwuk9CVD1oFEgFdMbLNJUAVoQwU50rjkJA9JCSMHSNmR5I1bSW1SKhT&#10;0DR9Syg/S9yPbRj9jSYfMvUQ1lLLlKSrp640NU9VVU1bS4yueKspxHS1ckFXjVHld5bJIEiOjSlt&#10;Rry7yPc2F7dbva35i3aR46kk0Ma6kKlDIAB3UV/DDhyqjSOK4criC9/SvALuqyBGZsorUYAajqVa&#10;sxOnUukADR1l9yTtapwG2MbVYynhqaWpmn3HRZWPL46kqaaPDVWRpJ6WNneeux01fVVreFnaTWI0&#10;AQsQQ8dt2/l/YIYOXkM1naNI7SFvDVWZi4CPIXJ8QSOgNZNFNLBCQempeX5rOxilskEluNUqtqAy&#10;pIK6slNes6G7+0aTpJJHEFSWAvdTpPpIH0B9JIAYC/4uAf8AH2+Y7wwDCZSux8MtOmbyVLVTSUMl&#10;LRPlahnq8Vjcu09RR0NJHJJPCYkhCiSnp9Ugb9fsUX15bWFxsVqLx5ITLNqnIjiMQkNAixkCSrFl&#10;0sQ1dKvwYEL9rSF/pbi9QGMzuGqKAuTWNGNVAqShWikuqjVqBJ67JH0vYn6fS/4HHtozVbl9wY6p&#10;xUWLxGKxmnDy18eLhTD1DSloqs5irq55KcyQGHJtAlS1VK0wZdJdlVQU7lYT7vZb/t5tlezleAMy&#10;ymOUs5ilmYDUgCfp01IxqUZkJ7lDF9cXu4weBFBDBbMYzJo/SYO2hml1MVASjFA4kfXXtLOAo60g&#10;XNyfzzc2HHAH+w/2/tjkxFfO9NWYdamix7QVxrZ0FTEmSqIYnSPG1HlrBU1OTVZKd3WKM2bSzkC5&#10;FZuXZjvFhc8rySQbb4cjXGmv6lUdUSQSTCUNUKSwQAupq1aDpG9veXCpLYRyJCEYuRqHiMAyrG41&#10;h3mppYhU+Je5gK05e3HG4ycZCJ67HxqaB6nIVRqq+dGj1TQTZCiycTyxfw2olkr100yk1HiLnQIy&#10;GBptFsJr+3ubrajDcReIxlEzSgNKhkbWoHhxEiUOq1YEBgyhHqH7S0ZryFJ4KqjGVizuNIJWSRJd&#10;ZpEW8QaYxV9JftK5Xx9wtjZWooMvmcLkoYMhFBnVwBoaPGrUVeSkixrQ4iupZ6iSevo2parJzlki&#10;STWkKq59bewZ7f3m628m7W25XqRS2F6tt4iKSbpaV1FA9Ykj+E1D9qhgyvr1Jti3B7LmTdLHcoI5&#10;La3uvACqmovSEKrEuzMulpHJ0h6KoqQak9H+t7f77n/D6e3auctQ1EVVUVlI8S4qhoK6qh/jQgw9&#10;MaivqMhLR0FfNVwUeNSN544qWGbxThgTGeWkbebN7XYb5bRPopSoHjFDcsvg0dX8IVBJAKp3JoJE&#10;ijTkNXu6G0inWaBgzeEod+9jGnd4mhGJCqRrjVVJWQaQRk9d+2urzmWDzV1MafKUU9DRricmolxt&#10;PLSJSUf8VihGQoWqJK+nE5REkilVUQeIsG9lFxzDvx+vv9rtFurCZUe0Hix2/apUXDAOsja3fVIg&#10;kU1Ve2pZx05LvV7I0t1GY5IjCixzaWjVo9KiTSHQsXoWCKyvRB2UJ0j3vPBNV5rFpTNT5OBoM3VU&#10;EMYix/3E+KqMf9xJQeWSNjUZaSpQIiuqxQhCV8mshEMce/b5Z28e4Rzbf/jMiNVoZWaLw2bQQSEW&#10;QMqrXSFzXOinS2G7m3O1ngijmEMVw0SCiiRonjLtGdQoZdVAFJ0ih0k1HXvapxW26hKHNZnL0mJo&#10;c1S5PDUFdt6ryFZFk1qKCpkp3aGCGOlo6zEQ04CXM8LxVFmlVYpI5GVWDbhcCW/ueVmh3O+SOQqk&#10;yyI5gYKumRWCqqoVeIGMLI2vVXBBnY2bCPcrq+tI47ytuKamqrRvoKgLpVo9BUqWpRu+hV1PWPyX&#10;cKFYqyFxILePhlGm976jquOLEe59DjcTTZAnNVeGhjnqBDR5Gpjq3NXX0tBUVEcNViqGyCfKNUx0&#10;3kSAN5NOkDn2v8CDarhpdxIkupnjRD2RtKxqusoP0fEVSaEBTJQDSC0YJ8Ytus7+5F+8DHXGqMcV&#10;YqctGAELuGoSF1BqaRkU5E25CljdRZdN7FgCeWAsoNz+bfS549t6VGPw0klOmLqK6rq6N6lKcTlZ&#10;sDWU1cIqeWrSTXCKmKGmEksMnnieK0YszXDlRbK1jYbXPVmSR4hIjDSpFDr1ErVKMKNxRVUOpoxa&#10;9zZWztBFbSPPJEWwamEhgKkZoQvxBq/DoGa6uz9R9fr/AIWPB9zqKno5II8dW4/F0lN4xWDN1mXq&#10;sHDX42aRBW4Od2kmH2flWeOPTF5HmmdFYrGg9qdyiisLfcFe38PZljRK6wF1OzVGCZQCXU6XbQQQ&#10;uhTRnTnwxC8dxap4ZRDr1aKqzd8bDuOmpKgZqWbQAFDdcSCCSCxuAAthYG7HUDbVdr88kcCwHN07&#10;QrjanL56gzWXxW3ds0iVz42DyUlfka6go4mbHUctOUE1XlII5NFTIinypTtIjcafYRTe73abi/23&#10;mf6ZdvXSEiBU+JGAGq4BeRWVAQ4BdiY0IoNdCqGWNZ7yw3C7gg24MVUJpZnSNTp1B1Y61BYSMNRY&#10;IGBFSB4agB9CeAbekfXlrc2/1ufb5T7WFLt6v3BRZ6mqqesanqKnFzVFROKeiphUwyPkYK2kp5YN&#10;EiOIwjzwmEu1xb2KLK3sbW8v5rMSxW06ZaceJG6IikAazrUaSwYFgKae0kjSaW1hLFZX99Dfl7Zq&#10;MVkaqaE46lZQwAIagLMmmtAfLvUbkaWH9CbWPAPFibfX8259sUlTgtvLkcZR0zVNJNQU9PlUqZZZ&#10;aF48vTx1xx6ywxpFD9jDK2hlksQtnUMrICWeLlDats3rlprZvo7aSMSxHxgtZHZ1XWwIC+EdQ0HT&#10;pJQlmFekzTWO3m4to7fVDJGBJUkxkN36AQoUBFJoQdNDnUQQOXuFkKzA5LctMkD4yg+zzFDjMrR5&#10;yaKoqIRUky0mZhr4oK2npcVAkMMtQ8nkYO2jlOCWbrvm23XMaw3X07XlhNou4HQeJSWNZLV1cEqi&#10;igdippWkcpT8Rde3tjcbmraIwUmCyLIQzrwKyI/dpTCklwcjTgaQ3RNr8E/ngfW1uP8AXPt+eGil&#10;jihrafH42glr62etzkslLWjMULTosFZV+U1GdZKaKlmFMKGMRMzESs7EkChoNNzf31zZSJZFS0i6&#10;4pI5VACRmRyFlRgDqjWpFGOo0PVrwR6lIiVYHLFiWRhIurtJ1DxKgatBj1KRXUW49e5+vP8ArC1v&#10;9uQOf9j7Wm4NmbS21VQ0WBWpyyxwbNlpKjJYaGhfceaylDFWU1dG1Sohp9v0ci/ax0saVURQJIxZ&#10;ywBVtVnbrZ3F62ywtdtM+sK7AJ4LrFApkFENAVYlF7DwjqvcZWFhYxxxfpK41RjSVCapK0iyMaVC&#10;00BCACDxFOodDNVTQs9XFBDMKmsjEdNOamNYYauaGmZpjHFeeWnRXkWw8bsU9WnUWaTExqJ6HxPg&#10;8jX1FPVQ4/EyMKSXyTrV0WOp6KKpFdXrPXP5IdapJTwQrK8TSMq+xDptWtdt2/stmUlhQ0o6MWlI&#10;ceHGwoJGGAKt8MWkjpe1nEimJ4PAuXYNRGOklSGVe01YEliO1SoUMy1yZVxxyDp+pP1/xJ/pa3th&#10;zdC332FpkajoKuir6qhmyqz/AHFT4qeNpGlraaQfxaKqpJp3jNVXQuzMQiyDQLEm7pPLzBtK29u0&#10;NumUnZhKzK0BUkAsyjgEDtqAYhyQ0gYpbyCMzWUNu0Udwr0eRWaQkKGyxYlg65GuRWJJpqBKkcuP&#10;8f6/n8/4f7D2zxYuqZ5MVUCDwTnK4mtmpvsphk2x7081N9lLCJZ6ORJKSMxyRhdZ1JcoxX3Rdllu&#10;RtuzbxZlNtmEvjlaKLkKKwMfDZXhMVNWkFRUHUgNOk0VrLMZIGYhP1YmKBRrKaaBCASCNKlTSmqo&#10;FQQB37Xm3ExWQxGSyVbkoMVmsdT0dDVoaPHyY/cGLgE9bSplKOvKSV1fTV9SGM8SOlvEGCLHb25t&#10;ZS4uv3pKqyTTlVumAZCfCRlj1kpoVVSVm1R+FqaqkstI1OrKOGZJ5Lu6VLhdKNVaq6ItU1hjQlWe&#10;pdQorp/pA8CSHFgCDcnk3DCwFrAg6lv9bfT3nTC0VHV4+nNUjnI7b3Pl8VViioa6gjjTMf5VjMn9&#10;pWUqx7hOOhM9LGoA8bRkteyk1El9HJ9FYxTLPG5BuGVfCHiyQvQICjEanCqdIQhJWOoggu+FaRbj&#10;tVloZvEt7p1k8MNGV1ozIdLKTMQR4YVRRA2TQ9dCS7ONLjQ4S7KQHuiPqjP0dBrsT/UH+ntrqKei&#10;aOnrZBj/AL/ISUuOn28wgpGqIqVKOkpKWkraJK+gStqaapaWWWZB+8jG+pLtSdxbCZ7qwCT3wCiO&#10;R6gkFtKllwNHEKusFSqhlVdQpdwxqJp6QrI7IgiOCaYCBlLKGzqatc0oQBTrnf8Aw4/rcf7z7Vf9&#10;2oRVZaSsoabLZT7bCUe5q7EZGKCmx+MxrUWUp8ZT/fRJkq7LZehp6YxzjQqjzGKIqAvsmSPa9w3O&#10;5ntwke5SNpmNGLA4eMPoI7VDUwOAV2aItpbVxY3sEt5ebntiC7CqszrJG2hVIkRDp72YqVqSfMso&#10;QNpbHzcEWVSHGkoWOosoU3VgAq8gi3PHItykq/K4HA4ml2nQz7sy2Tz9dh46dosK38K2pXZHLVFV&#10;kaXJ7pgyry4GoyUlPE0SzxyUtVSxanMaKQCS75r2Cz5pseTGjnCztKO15SFKlpAXbRrIoZSFLsFp&#10;4YrGxDRNvnuRyjs5j2m83CapckVWZvCJkLvV1jqQxJovctF0kKDngWlEyjREIRHMXfyt5SyND4VS&#10;AQkSRMkjliXBRgoCtqJVkqpcpQVUm38blYIoq2kxMk0nmgtUZCvSorqvFvJQTU/2aVlPLNT1UUlV&#10;LGlpkUj0kOOu63N3dctQ7h9NEqr4YeNXZnBaaRQoIKiUxsQWkbtqEpVayHLJdg/u+O5VAwQ5pl9R&#10;Yp28NZBB/UYKAVH4T1n+v4+h/I/IP1/x/wAPcgzYaGLOpiZcjQ1OTpcVSTUtNDSOP9x1ZSrlaahq&#10;KWpnitFDIJaZlan/AGfQWYj1K5dv26dt2tLKz0TXjxjSmonTbk1KgSaKrG2RVa6hpGCFd12wivRb&#10;RurMEXSlMBGUMBQkVCtVaEUHzFOvf7zySP8Ajf8At/f/1Kp5P+Zv4n/qKwX/ALstve/rxP8Ayq7/&#10;APPLdf8AHT117m+K3+xut+qp/wCLfU/9Q8//AEK/tK9Vf8fPiP8AXzv/ALre9/YU3j/ko75/zXj/&#10;AO0lug5F8Y/5rP8A4ZusGU/4CD/qLxv/ALsaH3J3p/zKjAf9q/fv/uxovZ/uv/O4f80Lb/q03TEn&#10;+4j/AOlk/wCO9Zqf/gdXf8EpP+u/to3F/wAzTyn/AFCxf+6FPYl2T/khv+X/AFdPRxZf8lB/sP8A&#10;k6kxf5sf8G/6KHtOV/8AxZ4P+W3X3/QmH9rD/ZWv+nP/AFfHVb7/AHDsP+ei1/6vR9ZP6f8ABm/6&#10;K9g9gf8Ai55L/wAM2L/3K257j/lD/ktQf9K5/wDrF0DLX/kpH/ni/wCtXXY+n+xP+9n2YT4yf8C+&#10;4f8AtZbk/wDd1L7BfKv/ACqVh/0v7n/COrcv/wC4m8f89s3/AB7ptyX/AChf9Rsf/QkntS9p/wDH&#10;gbm/8OT5Pf8AQ+6fYd3X/ce2/wCldc/9Wbjoj3n/AJJe4/8ANK5/wP1Aw31i/wC1LgP+hK/2Vvrv&#10;/j26r/tZ9Ff/ACX9q+UP+SPF/wA89l/l6J4P9wbb/nmtf8DdPx/zq/8ALNv+hk9p7Cf8zRxP/h67&#10;g/8Aebx3sX3n/Tz4f+e+b/tBTpnbf+Vhtf8Anrl/7RU6yezR9H/TM/8ABY/+tI9yVzJ/uBtP+r16&#10;krbf9x7r/mp/z6vUap/Sv/B1/wChl9orf/8AmN0f62f/AOtie7P/AMk7eP8ApXn/AKsDp6+/3B3D&#10;/mjL/wAdbrKPx/sP+uftH4X/AIG7U/5ZYT/3Iq/afkf/AJJ95/zyr/x2XpO/x7R9sf8AgPWT3z3Z&#10;/wAe7h//AA08B/7h5P2Fov8AlR7r/mkf8D9eu/8AcFv+aR/46euJ+j/7H/oUe2zN/wDHpZH/ALX9&#10;D/0KffuXP+na7b9sv/aUeiK+/wCSVcf6ZP8Aj69e/r/wZf8Aon3JwH/AbdX/AGoof/dvSexjD8W8&#10;f6eD/q1P0Z2fB/8AmmP+Pt12PoP9Yf717daX/iybz/8AEGdWf+6vZPuN4f8AlXdz/wCadv8A9Wb7&#10;pHsf/JCuP+lRbf8AVsdRo/0xf9RE/wDvdR7F/qH/AJl3sP8A7VHyA/8Afe5f2Y2f9jYf81tr/wC0&#10;w9CrlT/lXdj+2b/q4/TFnv0/+RPZ3/vU0ftMUH/Hibt/8OfrD/3YZX3IvMv/ACVtg+2T/tItOll9&#10;/uJcfbb/APH4+nx/+BVP/wAsqr/rdS+w7yX/ABcuw/8AtX9c/wDutz3sCXn/ACVufv8Ankt/+rkn&#10;RPZ/8lTmz/mhY/8Aaz1L9o3E/wCf29/y2yP/ALnV/tXyV/Y+3v8A1Mf+PXPRPH/uVZf81B/1dbr3&#10;uHvb/j8Onv8AtdUf/vs6H2FOcP8Ap4v3ff8ApZ7n/wB22bov37/kqe3v/S1i/wC7dH1w/r/rj/oc&#10;+xZzn/Ab/wAi+zv/AHTVnueG/ttu/wBNP/x/oU7t/a2//Pfbf8d67H6m/wBh/vXtr2x/x8u1/wDw&#10;7tpf9DL7Jt4/5Jf+r/lHfpFB/uTF/wA9Nt/xzrp/o3/BH/3oe0XSf8Cqv/tbba/92snsksf+Vg5s&#10;/wCenbv+Pt0XRfAv/PTbf9pDdcj9D/rH/evb8/8AwD2d/wBrDE/+9PP7Mdx/5J+3/wDPcn/HoujD&#10;/iLy1/zUg/7Sz178j/WP+9j227J/XmP/ACYv/cbIe3OXP9zN2/56k/6vJ0Ucof2O5/8AUX/x2Xrv&#10;3NH/ADEv/azn/wDdHiParfP+SbzH/wA1F/6sRdGu3/2nMP8Az0P/ANokHXE/Uf77+0vsyFV/x9lR&#10;/wAt+uP/AHic97I4P9wx/wA0br/tLHUjS/8AJZm+xP8AjkvWCP8A4mr/APcj247q/wCP2yP/AIiH&#10;Kf8AvOy+2tq/5JG3f9LYf9pEXSbcf9zn/wCeJ/8AjzdYov8AMH/qMb/3O9hduj/j9Mt/yw2D/wC6&#10;ba3sz2P4j/prr/j79B27/wCSve/89Nv/ANY+s8P6B/y1m/62y+w6j/4tuL/8NrIf+9fXezHl3/ce&#10;L7Zv+Op0G0/3GT/nif8A7ST1m/I/1j/vY9jzuj9fVP8A2vdt/wDvNbj9hOT/AJKE3/Ne6/6sTdDH&#10;ff8Acrlr/nqb/tGuOuH+q/5D/wCifcfc3/Hs9T/+G9H/AO7qb2s5e/s99/5rQ/8AVuLqo/5Ja/aP&#10;+PL1gp/8/X/9RMf/ALhUvsYttf8AZLG9P+1Luv8A90u5/YD5/wD+V3l/55/8kfTe5f8AKvyf80P8&#10;jdJLJ/8AH54b/tV1n/uyw/uL8mf+PBx//a+3J/7u9ue0ux/2W8/80bL/AAt0VTf7ht9q/wDHusu3&#10;f+Lhkf8AtTbf/wB6ynsr2b/49/Ff8tqj/etje5qv/wC2uf8ATQ/9pMnSzcP7Cw/5pj/q5b9LL8j/&#10;AFj/AL2Pb0v/ABbs5/4lDeX/ALyg9hjl7/kqbj/zUT/jsfSSw/3Ln/56n/6tSdcV+p/1l/3r2ENZ&#10;+iL/AKh6/wD95ug9vbp/yUrb/mlcf9oXRG3+40//ADTf/tGj69+D/rP/AL37Xu6P+PWwH/LCb/3p&#10;pfZnzH/uFv3/ADVh/wAMPRpf/wBm32r/AMeHXm+jf64/3pfas+S3/F0h/wDDcqv/AHJzHuL7j/lX&#10;uYv+aMf+CToovf8AcS6/5pN/1aPUSj/zJ/2P/WuL3FwX/Mudq/8AUVu//wBy9oexTsf/ACRX/wCa&#10;Fv8A9XLvo8i/3EX/AEp/wp1lX/gTJ/yyg/62Vntgq/8Amc22f+WvWf8A7x8ft9v+She/bcf8c3Do&#10;rj/5WyL/AJqQf9Wbjrmv+bl/4NL/ANDN7at1/wDH0dXf9QE//uNP7e3f/ldOUP8Amvuf/aIOnr//&#10;AJLGwf6Zv+rZ65n6/wDIY/3oewxwn6cd/wAsMH/7n4T23t//ACrVv/pYP+0q36Bu2f2tn/zQtv8A&#10;Db9c/a5pv+BvZX/hut/1txntzc/+SlzT/wA04/8AtGPQjf8A3O5j/wBJ/kXrj+f+Qv8Aoj2rE/4+&#10;3cX/AIbeX/60UnvfOv8AZbD/AM0Zv8K9IN9/3P8AyH/HV66/Df6x/wB7b3Yhnv8Amam9f+oTaH/v&#10;Bdee4X2L/lXrL/nouv8Aq9L0R7lwj/0zf4R0BXWP/MuKL/w7Oyf/AH4m8vYiH/j4sD/1F4n/AN5y&#10;q9xR7j/8qRP/AKaT/BJ0H+Y/+SXJ/pP83SS3P/x4G5f+oTO/+9FD7V3yo/5kplP/ABF1F/7up/fD&#10;nnX/AJW7dv8ATt/x9uubPNP/ACs24/8ANQ/8cHRQvg7/AMf92l/4sJvf/wB9Tsz3T78rP+Pu+Kn/&#10;AIqZ1H/7mb09hjb/APc22/551/4+3QLX45f9MP8AJ0ebo3/gb3j/AOJ63j/7pNn+yq7n/wCPgn/3&#10;39nIeybnb/kjP/pv+gekW4fDF+fQ+ezYfHL/ALJD/mWf+K7N/wBaNze5A2//AJVTmX/ngh/6vR9K&#10;uWv+V4s/9M3/AGiy9E4+R/8AzPb4Lf8Aied+f/A5dx+yw9Mf8y/pf+15X/8AW2n9kdl/yTZ/9r/x&#10;5esl9u4Tf6Zv8HRxj9R/r/8AEH2aNP8Aj1u8f+oyD/rQfel+Fuq/6Fcf6U/4OsD/AOdpv+nn/Wv2&#10;GFJ/zLCh/wDEk03/ALnVXtbD8Q+z/P0YW3+48X+n/wAvWb+3/wAg/wDE+zB74/4DU3/hyQf+6Pb/&#10;ALbk/D0zd8R9p/ydRoPqP9Zv+ts/sNN2/wDM3c9/4cdL/wBbcd7dX4D9nTJ/tm/1evXOk/4C0/8A&#10;yxj/AOhR7W9H/wAeb2d/4e2C/wDdTS+3x8Tfl1U/2kv+m/586wP/AMD6L/qErv8Aoeg9y6f6Q/8A&#10;iIq7/rRvn2kn4p+f+XrX4h/pB/g66k/3Z/2sKb/429l764/4vPZX/alyH/u+2P7vb8J/sHTUf+i/&#10;6vNepMv+cpf+W7f+41R7ETAf8fDuv/tTZf8A953He6T8E+3/ADdKD8Cf6U/4Oub/AEP/AC0j/wCh&#10;4/YU9u/8Wmn/APDF29/77vK+/P8A7g3v+lX/AI903N/uFP8A80T/AIT1xj/zbf8ABpP+hj7SXZv/&#10;ADJX4Wf9qz5Nf+77q72Nd5+Dkb/qL/45D0XQcdu/0knSBwn/ADM3f/8A4bfXv/W/evtOZ/8A4ve1&#10;v/DxP/u0xHsNx+f+r16tJxH2/wCToRPYjZn/AI+Kn/8AD+of/c2H2juf7V/9Xp1R/wDcpv8AT9cT&#10;+pf9j/vXvH2L/wAzPyX/AIkHKf8AWr35viP29Wb+1/23WKm/zEP/ACwh/wChPebP/wDMsdtf+Gvn&#10;P/eh2t711Z/7Ff8ASf5uso/U3+w/3r2MW4/+Zn1X/iMj/wC4lN7vD/Zj7ejJuMn2P/k6ww/o/wCQ&#10;v+iz7DXbX/Fhzv8A4k3Bf+83D7VRcPyHTD/2f/N0f8d6zH9S/wCx/wB69v0f/M18R/1H1P8A1rzn&#10;tvpx/j/2rddn6H/WP+9e2Lb/APx6VL/4aNJ/7lY/21J8Q60v9kv+k/y9d+4O4f8Ai5T/APLTMf8A&#10;ui2p7R3v+5H5dOxf2Un+ry697DroX/stbov/AMSRhv8A34tN7Xw8V/03RNJ/uUn+lb/AOgy7q/5k&#10;52x/4jTfn/vK5b2d/c//AGVp8hf/ABZvvH/36E3sIp/b3n/NRv8Aj/UbWP8AyTLP/Sj/AKx9AZ/L&#10;9/7IE+En/in/AMbf/fL7M9we1P8Aj9cN/wBruX/3I277tN/Z/n1sf2g/1eXRtqf/ADUf/Bf+unsk&#10;1N/zPD5Of+IrxP8A7udu+5V9u/8AlWbj7B/1dboUr/yT9x/0o/48Ossn64P+Wp/60Texo+Pv/Mx9&#10;pf8Ah053/wCPPfST7oH9hcf6aT/A3Uwe3P8AySF/07f4T1hrP+ANT/1DS/8AWs+0fsX/AD/ZH/hp&#10;Zb/3b5H3l57Uf8qTzH/zTh/7SLjrJXY/7Xc/+aKf9XZepX5P+sP97PtqqP8Ai9S/9QOW/wCtuR9z&#10;FzF/yscP/NK5/wCrk3S1v+Slcf8ANGX/AI8/Xftvi/48iv8A/Il/7sYPZkn/AE5zeP8AmpJ/2lR9&#10;EkP/ACQbj/SS/wDVwde9mC6u/wCZ+dEf9r+L/rfu32DvdL/lceX/APpX7h/2h3HQouf+SntX+mP/&#10;AByXpPbp/wCPW3H/ANqLK/8Auum9qjtj/i67v/8AEn4v/wB0mf8AY/2ThD/zzQ/9q/SWD8P/AD1L&#10;/wAdn6dqP/gNR/8AUJF/1ri9h5t7/i77z/4PD/7u6n2KNp/5Km6/81V/wT9CTbP9zd8+z/n9+pJ+&#10;o/339pfYgbS/483E/wDh94D/AK1Yr2w3BP8ApXP/ANXZOl1h/wAka4/0/wDz8OuP+7P99/qfbr1N&#10;/wAfD17/AOJs6v8A/fbZ73C1/wD8lLdf+adz/wB2+foP2H/Jb2b/AJrf9YJemjcP/Fny3/amyv8A&#10;7j+w9zv/ABe9wf8AiRK7/wB0uB9yLtX/ACUW/wClhH/2iwdDGL/c3cf+eof9WYOnlP0j/Y/72faf&#10;3r/x8Od/7VnXn/vKYj2HZv8Akq8+f89dv/x9+mtw/wByt0+2D/jo66T6f7H/AIge1HU/8ycyX/BZ&#10;f/kR7e5q/wCVS3L/AJ50/wCO9VvP+SAv/PP/AJT1yP0/2I/3se0Lsv8A49rN/wDBqT/3Bzfsm5C/&#10;5Vm+/wCaf+Sbp3l7/cO9/wBIf+ON137X9Z/xb6f/AMN5v+hc77nib4N1+z/n1ehHJ/yTof8AngH/&#10;AFbueuJ+p/5A/wChj7TWG/z0/wD4izdf/vFUfuLN0/3H2D/pWSf4bPoHwf7iSf8ASlk/7R4OuXvH&#10;Wf8AAuP/ALW1D/7saH2L7z/ktTf814v8KdHN58dp/wA9sf8A1fj6974bg/4F7c/7UWI/9yct7K34&#10;Wn/PPb/8dfpHv/8AyVNk/wCaEH/Hpeve2TJf8Csr/wAsav8A92mI9kE3+58v+kuP+r8HSbd/9yN7&#10;/wBKf+r1t172MUP/ABYj/wCJKqv/AHj6f2Ldu/5WXeP9OP8AtHj6kKL/AHJT/pb/APas/Xvai7A/&#10;4EY//lvkv/ev3L7NNl/sJf8ATw/9o9v0Yb18Mf8Az0L/AIX64L9T/rL/AL17Dbq3/i05T/wzj/70&#10;GK9hvlv/AJJ3LP2H/BL0CuQfgg/54T/x49dt/Z/4MPbrW/8AMv8AK/8ABav/AN4yq9m/MHDfv+eW&#10;b/jg6OJv+VSvP+eN/wDtBfrw/Uf9j/vSe+Kf5nZn/hlYT/rUnu/Jv/JB27/nmT/jkfVbP+15a/6V&#10;yf4V683/AES3/Ee1dsz/AIu9V/2os9/1qj9q+YP7Ww/03/P8PR/tP9q//Nz/AI8evf2R/wAg/wC9&#10;j2ksL/x8PV3/AFCZP/3pM97j2x/3I2z/AEt1/wBWh0Df9H2n/Sy/4T17+v8AwZf+ifapo/0dj/8A&#10;hoQf+7Xbnsfbl/uVyl/zUuP+OHoN7b/Zw/8ANJ/8DdYZf1U//UQ3/Wqf2mtx/wDFt2J/4gfJ/wDv&#10;S5z3HC/225/88Ev/AGjWfV7b/Rv+lc/+GPrBSf8AAnJ/9Rqf+63G+0z2T/xZ87/r0v8A7vY/Zx7j&#10;/wDKsbt/zywf9X06F3OP/JBvvsT/ALSV6n+2bav/AB6WwP8AqF3b/wC5tZ7DXtH/AMq77cf6W8/6&#10;uSdJ9s/5U7kj/mle/wDH2697y5v/AIFYX/tS7s/6Eb2f+5H/ACsXLH/PPuf/AFYh6R3Hwbd/zw3f&#10;/Vx+ve3eg/zc3/hqYP8A91dP7Fmx/wBhdf8APPbf9W5OjCx/sZP+lPD/ANWo+ve+OS/4vsv/AGua&#10;P/3Cxnstn/5WC2/56k/6tw9b3H/kr3X/AD3xf9WoOve1rP8A8X/E/wDhsV//ALyT+1t9/wAlPlv/&#10;AJ6p/wDj6dCSf/c2y/55G/6tHr3uN+aL/tR9mf8AvsMJ7BvN/wDuPJ/zQf8AwHoPbp/uXZfZL/1a&#10;s+uDf8TH/wBD+2/ev+dw/wDwXr//AN4TYHtTbf2e4f8AS2H/AB9OkF3/ALj2P/NW1/6tW/XCL9B/&#10;5bTf+5D++9n/APF12v8A+G7lf/druX27tn9ptn+kk/4/0d8tf7m7d/zyv/1euOs3vhuz/gbgP/Dy&#10;23/1t3l79zH/AMrPyr/z0Qf9WLvpLzT/ALmbB/0soP8Aj0nXvae7H/4Ebd/6i8N/7pX9mXNH+5PK&#10;H/PfN/x1+ifnr/lmf89MP/Vt+uvyf9Yf72fYix/8e9u3/qCyH/ujyXtR7gf8q7uH/PJJ/wAeXqRI&#10;P+SZvv8Apn/6tL14/Q/6x/3r2y7H/wA5uH/xIeyv/dDl/Zftf/JW5j+yT/jtt0Dtn/3P33/pYRf9&#10;oi9dH9a/8Fb/AHtPb9vn9GH/AOC7d/6Gx3s8/wCI0/8Az2Q/9pK9CDc/gg/5rw/9XB14fU/77+03&#10;sPcv/wAfv2b/ANQE/wD1vx3uPF/5WPnX/pW23/aPH0Fb7/kv8x/80W/46nXL2+Vn/FkwP/LTN/8A&#10;uaPY6f8AsJv9NJ/x5ujeP+wsvtf/AI8euP8AT/gzf9Fe0Xtv/gf17/4ch/8AcVfYI5c/5J/t/wD6&#10;a/8A+0WXoNw/2nKn/PcP+ra9cvY4bJ/zNP8A9rfG/wDWrPe5Buf+SeP+aMv/AFcj6ki2/wCSeftH&#10;+F+uLf8ARLf8R7B7O/5is/6gP+i5/aHef7Pfv+aCf8eboCbz/uNc/wDNE/8AHeuXtZ4L/iyb8/8A&#10;Dh62/wCt8PtDd/8AK27r/wA9UH/Hbboxs/g3P/notP8ADB1xP6l/2P8AvXsNst/xZ1/7W1d/7nS+&#10;yvc/+SPyx/z13X/V9+iTdv8Aki3/APz0t/x89eP1P/IH/Qx9qWr/AOLrQf8AhsSf+87uL2acwf8A&#10;JZtP+edv+OXHRtuP+5G2f88UP/Vmfrl7y53/AI92i/5ZUv8A72FH7b3r/lUJv+eiL/tJg6U7r/uH&#10;D/po/wDtJi64H9R/1o/+hm9jFh/+AXdv/an3H/7zlP7Y5n/5JTf6Yf8AaPH0ZSf7ic1/6f8A7Vo+&#10;o7/pi/5bwf8AQqe2cf8AHu9Y/wDURvD/AN0kHtTYf7k2X+lg/wCrU/Vpf9x+X/8ATN/xxus5/XJ/&#10;yzT/AHuT2Ef/ACnz/wDLX/5ZKv3pv7Tfv9Mv/dwl6In/ANzD9r/9pMnXI/R/9j/0KPc2n/zWE/6h&#10;8l/7sKH2a7R/ufyl/wA811/1j6Wn/cLbf+bn/V6Prl7adrf8Bcv/AOG3uT/3R5D2C9k/5JW7/wDN&#10;L/L0R7f/AMk6+/55Jv8Ajh66H1P+v/xA9ve5/wDixb2/7U+2f+h8B7MOef8Akh82/wDPTD/x4dGF&#10;/wD8kXmj/mhD/hi66b6f7f8A6FPubuj/AI9iX/w0If8A3c0Psy5x/wCSBc/80m/w2/S7d/8AkiXP&#10;/PCv+Feuz9R/r/8AEH2HfXn/ABctp/8ALLdn/vP5r3DfIfDkb/mrc/8AHJ+gVtfxct/81Zv+rUnX&#10;fsSM/wD8edjP+1tkf/dNjveQO7/BJ/zQT/BcdC/dv+Vdt/8Amv8A9q69e9hUn/AbPf8Ah0bi/wCt&#10;1F7A8H/Kh80f8911/wBXF6jM/wDJa3//AKWU/wDhHXvbLk/+Lbjf/Dfz/wD7sj7Cv/Ol8r/88e4/&#10;9pA6Z3vja/8APBP/ANXG697dNtf8B6j/AJayf+5tL7FfLn/JFuv9Of8Aq/H09y/xl/5q/wDP6de9&#10;iTj/APizV3/axof+ifYy3j/cbef+a0P+G36k3l//AJJR/wCaw/w9e9ik3/Hp7u/8SZU/++gyXsLN&#10;/wArbB/zUH/aPB0in/3I5g/57B/2jL1Hb/gVF/1Dz/8AWyn9tuJ/4Fdgf8sd6/8AvJ4b2J4P7S4/&#10;57rT/q1B0a/6Jzl/pW/7R4usjfpH/LRP+tq+wgzH/HsZT/gy/wDuXH7Kb3/p2k35/wDaT0Et2/5J&#10;G4/6df8AAOsnubuX/i27X/7UtP8A+5WS9v7j/uNsP+r/AIjRdJ9y/sbT/mkn+A9e9wt2/wDANP8A&#10;w6No/wDvFbg9kHNH+59p/wA98f8A2jSdJeZP9yLH/nsj/wC0abro/Q/6x/3r2v8AKfrzn/LOr/8A&#10;cGp9yLP/AMkC9/5pTf5ehlaf7i3f/NNf+Ov178j/AFj/AL2PYeZv/j2cv/5CP/dRmfcUcx/8qxuX&#10;/NCP/qzJ0Gt3/wCSZd/80j/x1uu/aU2t/wAeptz/AKgpP/d3VewBy7/05qz/ANIv/aeeirl3/km7&#10;L/zTf/j5697UWyP+BW3P/DdrP/drnfYm9sP+VkuP+eVP8vRjyl/a7P8A6Rv8L9dD6f7E/wC9n3Cz&#10;v/Flo/8AtUbM/wChMn7rzN/uBzb/AKXaf8EnTc3/ACRtm/5o2v8AxyTr35P+sP8Aez7Fqo/4v+M/&#10;7UeB/wB6q/czWf8AyXOZf+acf+G56Gq/8lW3/wCacf8Axzrw+n+xP+9n3wf/AIu+B/7WVJ/7gD2a&#10;33C1/wBO/wDxyXpRff7l7d/zXH/Vrrv2odif8zNxv/LXd/8A7ky+wLuv9htv/NO9/wC0qLpy2/5L&#10;R/0s/wD1dXrg/wBP9j/xB9ouu/zlF/wbM/71Xexkfjt/+ak3+B+kF1xs/tm/463XP28dHf8AH5bf&#10;/wCoWP8A601/uK+Vv+VHl/55h/1ebp7lz/kpD/nlj/5+6wzf5uX/AJZn/or2/bZ/4+3B/wDa8H/u&#10;XV+5U3b/AJJF7/zSb/jjdHdl/ubb/bL/AIZesj/ob/grf70fa27D+u5P/EmZ7/3b7b9hWw/3F2f/&#10;AJ5bD/j56e3H/ccf814/+rkXUSh/4DUn/UFTf9ax7BzsP/gJP/4fud/9zsj7De9f8rD7e/ZP/wAc&#10;PUfcwf7i3P8Az0t/2kN1L/sj/kH/AHse+8L/AMe1kP8AqFqv/d7B7HGw/wDJC2//AE8/+GboTwf8&#10;kWb/AEzf9XD1y9pDC/5jOf8ABqz/AN5yL2X7N/yT92/5qH/tHToKbX/Y71/tv+0Veve//9lQSwEC&#10;LQAUAAYACAAAACEAKxDbwAoBAAAUAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBZ4skWLAMAAM8GAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAAAAAAAAAAAAAAAJIFAABkcnMv&#10;X3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsBAi0AFAAGAAgAAAAhAGuP1abdAAAADAEAAA8AAAAAAAAA&#10;AAAAAAAAgwYAAGRycy9kb3ducmV2LnhtbFBLAQItAAoAAAAAAAAAIQBBOPw2K40cACuNHAAUAAAA&#10;AAAAAAAAAAAAAI0HAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ1BLBQYAAAAABgAGAHwBAADqlBwAAAA=&#10;" stroked="f" strokeweight="2pt">
-[...1 lines deleted...]
-              </v:rect>
+              <v:shapetype w14:anchorId="6C6FEAAD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 11" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:104.25pt;margin-top:610.5pt;width:228pt;height:119.25pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIThfuFwIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jc20kEy4GbwEUB&#10;IwngBDnTFGkJoLgsSVtyv75LSn4g7anohdrlrvYxM5zfd40iB2FdDbqg2SilRGgOZa13BX17XX25&#10;pcR5pkumQIuCHoWj94vPn+atycUYKlClsASLaJe3pqCV9yZPEscr0TA3AiM0BiXYhnl07S4pLWux&#10;eqOScZrOkhZsaSxw4RzePvZBuoj1pRTcP0vphCeqoDibj6eN5zacyWLO8p1lpqr5MAb7hykaVmts&#10;ei71yDwje1v/UaqpuQUH0o84NAlIWXMRd8BtsvTDNpuKGRF3QXCcOcPk/l9Z/nTYmBdLfPcNOiQw&#10;ANIalzu8DPt00jbhi5MSjCOExzNsovOE4+X49m46SzHEMZZNs8nkZhrqJJffjXX+u4CGBKOgFnmJ&#10;cLHD2vk+9ZQSumlY1UpFbpQmbUFnX6dp/OEcweJKY4/LsMHy3bYbNthCecTFLPScO8NXNTZfM+df&#10;mEWScWAUrn/GQyrAJjBYlFRgf/3tPuQj9hilpEXRFNT93DMrKFE/NLJyh7sHlUVnMr0Zo2OvI9vr&#10;iN43D4C6zPCJGB7NkO/VyZQWmnfU9zJ0xRDTHHsX1J/MB99LGd8HF8tlTEJdGebXemN4KB3gDNC+&#10;du/MmgF/j9Q9wUleLP9AQ5/bE7Hce5B15CgA3KM64I6ajCwP7yeI/tqPWZdXvvgNAAD//wMAUEsD&#10;BBQABgAIAAAAIQCAXLZx4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjc&#10;qFOriUKIU1WRKiQEh5ZeuDmxm0TY6xC7beDrWU70uDNPszPlenaWnc0UBo8SlosEmMHW6wE7CYf3&#10;7UMOLESFWlmPRsK3CbCubm9KVWh/wZ0572PHKARDoST0MY4F56HtjVNh4UeD5B395FSkc+q4ntSF&#10;wp3lIkky7tSA9KFXo6l7037uT07CS719U7tGuPzH1s+vx834dfhIpby/mzdPwKKZ4z8Mf/WpOlTU&#10;qfEn1IFZCSLJU0LJEGJJqwjJshVJDUmr9DEFXpX8ekX1CwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAEhOF+4XAgAALQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAIBctnHiAAAADQEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="400AD92D" w14:textId="213A281E" w:rsidR="00B86A48" w:rsidRDefault="00B86A48">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B86A48">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3F1B08C6" w14:textId="782745E0" w:rsidR="00B86A48" w:rsidRPr="00B86A48" w:rsidRDefault="00B86A48">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B86A48">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>DRE Lic #</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B86A48">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B86A48">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:hyperlink r:id="rId6" w:history="1">
+                        <w:r w:rsidRPr="00B86A48">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>youremail@mail.com</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00B86A48">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B86A48">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Broker Name</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Broker Lic #</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="003E32D9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73ADFAFF" wp14:editId="47C328F0">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>4714240</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8428990</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2143125" cy="714375"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1769402788" name="Picture 10"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1769402788" name="Picture 1769402788"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2143125" cy="714375"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="003E32D9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C04A3E5" wp14:editId="0E71B12F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>7777480</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1009650" cy="1466850"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1538104752" name="Picture 9"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1538104752" name="Picture 1538104752"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1009650" cy="1466850"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="003E32D9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0322AF76" wp14:editId="6BCDAF48">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>28575</wp:posOffset>
+                  <wp:posOffset>57150</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>211455</wp:posOffset>
+                  <wp:posOffset>7143750</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6781800" cy="609600"/>
+                <wp:extent cx="6667500" cy="428625"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Text Box 7"/>
+                <wp:docPr id="1547144834" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6781800" cy="609600"/>
+                          <a:ext cx="6667500" cy="428625"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1C90A674" w14:textId="36BE49D3" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E32D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Looking for an agent to help sell your home? Give me a call today!</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0322AF76" id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:4.5pt;margin-top:562.5pt;width:525pt;height:33.75pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbo53oGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5Jd20kFy4GbwEUB&#10;IwngFDnTFGkJILksSVtyv75Lyi+kPRW9ULvc1T5mhrOHTiuyF843YEo6HOSUCMOhasy2pD/elrf3&#10;lPjATMUUGFHSg/D0YX7zadbaQoygBlUJR7CI8UVrS1qHYIss87wWmvkBWGEwKMFpFtB126xyrMXq&#10;WmWjPJ9mLbjKOuDCe7x96oN0nupLKXh4kdKLQFRJcbaQTpfOTTyz+YwVW8ds3fDjGOwfptCsMdj0&#10;XOqJBUZ2rvmjlG64Aw8yDDjoDKRsuEg74DbD/MM265pZkXZBcLw9w+T/X1n+vF/bV0dC9xU6JDAC&#10;0lpfeLyM+3TS6fjFSQnGEcLDGTbRBcLxcjqd3k1yDHGMjUf309Eklskuf1vnwzcBmkSjpA5pSWix&#10;/cqHPvWUEpsZWDZKJWqUIS12+DzJ0w/nCBZXBntcZo1W6DYdaaqrPTZQHXA9Bz3z3vJlgzOsmA+v&#10;zCHVODbKN7zgIRVgLzhalNTgfv3tPuYjAxilpEXplNT/3DEnKFHfDXLzZTgeR60lZzy5G6HjriOb&#10;64jZ6UdAdQ7xoViezJgf1MmUDvQ7qnwRu2KIGY69SxpO5mPoBY2vhIvFIiWhuiwLK7O2PJaOqEaE&#10;37p35uyRhoAEPsNJZKz4wEaf2/Ox2AWQTaIq4tyjeoQflZnIPr6iKP1rP2Vd3vr8NwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAKauHgHgAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfI&#10;SNxYukpFW2k6TZUmJASHjV24pY3XViROabKt8OtxT3Czn5+ev1dsJmfFBcfQe1KwXCQgkBpvemoV&#10;HN93DysQIWoy2npCBd8YYFPe3hQ6N/5Ke7wcYis4hEKuFXQxDrmUoenQ6bDwAxLfTn50OvI6ttKM&#10;+srhzso0SR6l0z3xh04PWHXYfB7OTsFLtXvT+zp1qx9bPb+etsPX8SNT6v5u2j6BiDjFPzPM+IwO&#10;JTPV/kwmCKtgzU0iy8s042k2JNms1bO2TjOQZSH/lyh/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAFujnegZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKauHgHgAAAADAEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1C90A674" w14:textId="36BE49D3" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E32D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Looking for an agent to help sell your home? Give me a call today!</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="003E32D9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03ECF001" wp14:editId="1B30A493">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-28576</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2105025</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7172325" cy="285750"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Text Box 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7172325" cy="285750"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00C66EE1" w:rsidRPr="00C66EE1" w:rsidRDefault="00C66EE1" w:rsidP="00C66EE1">
+                          <w:p w14:paraId="302B5FA0" w14:textId="2322FDC0" w:rsidR="00C0306C" w:rsidRPr="00732FC5" w:rsidRDefault="00732FC5" w:rsidP="00732FC5">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...11 lines deleted...]
-                                </w14:shadow>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00C66EE1">
-[...210 lines deleted...]
-                              <w:t xml:space="preserve"> during your sale.</w:t>
+                            <w:r w:rsidRPr="00732FC5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Selling your home involves many steps, but here is a basic timeline to keep you on track. </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-10.5pt;margin-top:12.35pt;width:585pt;height:36.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFdft6fQIAAGIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hb2jIqUtSBmCah&#10;gQYTz65j02i2z7OvTbq/fmcnKRXbC9NekvPdd5/vpy8uW2vYToVYgyv5+GTEmXISqto9l/z7482H&#10;j5xFFK4SBpwq+V5Ffrl8/+6i8Qs1gQ2YSgVGJC4uGl/yDaJfFEWUG2VFPAGvHBk1BCuQjuG5qIJo&#10;iN2aYjIazYsGQuUDSBUjaa87I19mfq2VxDuto0JmSk6xYf6G/F2nb7G8EIvnIPymln0Y4h+isKJ2&#10;dOmB6lqgYNtQ/0FlaxkggsYTCbYArWupcg6UzXj0KpuHjfAq50LFif5Qpvj/aOXX3X1gdVXyU86c&#10;sNSiR9Ui+wQtO03VaXxcEOjBEwxbUlOXB30kZUq61cGmP6XDyE513h9qm8gkKc+mk/PZiEySbNP5&#10;/GwySzTFi7cPET8rsCwJJQ/Uu1xSsbuN2EEHSLrMwU1tTO6fcawp+fx0NsoOBwuRG5ewKk9CT5My&#10;6iLPEu6NShjjvilNlcgJJEWeQXVlAtsJmh4hpXKYc8+8hE4oTUG8xbHHv0T1Fucuj+FmcHhwtrWD&#10;kLN/FXb1YwhZd3iq+VHeScR23fadXkO1p0YH6BYlenlTUzduRcR7EWgzqIG07XhHH22Aqg69xNkG&#10;wq+/6ROeBpasnDW0aSWPP7ciKM7MF0ejfD6eTtNq5sN0djahQzi2rI8tbmuvgNoxpnfFyywmPJpB&#10;1AHsEz0Kq3QrmYSTdHfJcRCvsNt/elSkWq0yiJbRC7x1D14m6tSdNGuP7ZMIvh9IpFH+CsNOisWr&#10;ueywydPBaoug6zy0qcBdVfvC0yLnse8fnfRSHJ8z6uVpXP4GAAD//wMAUEsDBBQABgAIAAAAIQA5&#10;BmyN4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWidWgTRkU1WRKiQE&#10;h5ZeuG1iN4nwT4jdNvD0uKdynJ3R7DfFajKandToe2cR0nkCTNnGyd62CPuPzSwD5gNZSdpZhfCj&#10;PKzK25uCcunOdqtOu9CyWGJ9TghdCEPOuW86ZcjP3aBs9A5uNBSiHFsuRzrHcqO5SJJHbqi38UNH&#10;g6o61Xztjgbhtdq807YWJvvV1cvbYT187z8fEO/vpvUzsKCmcA3DBT+iQxmZane00jONMBNp3BIQ&#10;xOIJ2CWQLpbxUiMsMwG8LPj/CeUfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIV1+3p9&#10;AgAAYgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADkG&#10;bI3iAAAACgEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="03ECF001" id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-2.25pt;margin-top:165.75pt;width:564.75pt;height:22.5pt;z-index:251677184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoJiBHbQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSdMFdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2U6ybpcOu9iU+Pj1SOrquqkM2ykfSrA5H54NOFNWQlHal5x/e7r9&#10;cMlZQGELYcCqnO9V4Nfz9++uajdTI9iAKZRn5MSGWe1yvkF0sywLcqMqEc7AKUtKDb4SSEf/khVe&#10;1OS9MtloMLjIavCF8yBVCHR70yr5PPnXWkl80DooZCbnlBumr0/fdfxm8ysxe/HCbUrZpSH+IYtK&#10;lJaCHlzdCBRs68s/XFWl9BBA45mEKgOtS6lSDVTNcPCqmtVGOJVqIXKCO9AU/p9beb9buUfPsPkE&#10;DTUwElK7MAt0GetptK/inzJlpCcK9wfaVINM0uV0OB2djyacSdKNLifTSeI1O1o7H/CzgopFIeee&#10;2pLYEru7gBSRoD0kBrNwWxqTWmMsq3N+cU4uf9OQhbHxRqUmd26OmScJ90ZFjLFflWZlkQqIF2m8&#10;1NJ4thM0GEJKZTHVnvwSOqI0JfEWww5/zOotxm0dfWSweDCuSgs+Vf8q7eJ7n7Ju8UTkSd1RxGbd&#10;UOHUlr6xayj21G8P7SoEJ29LasqdCPgoPM0+tZj2GR/oow0Q+dBJnG3A//zbfcTTSJKWs5p2Kefh&#10;x1Z4xZn5YmlYPw7H47h86TCeTEd08Kea9anGbqslUFeG9HI4mcSIR9OL2kP1TGu/iFFJJayk2DnH&#10;Xlxiu+H0bEi1WCQQrZsTeGdXTkbXsUlx5J6aZ+FdN5dIE30P/daJ2avxbLHR0sJii6DLNLuR55bV&#10;jn9a1TTS3bMS34LTc0IdH7/5LwAAAP//AwBQSwMEFAAGAAgAAAAhACyt4B7iAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNy2tB0dU2k6TZUmJASHjV24uU3WVjROabKt8Ovx&#10;TnCz/Z6ev5evJ9uLsxl950hBPI9AGKqd7qhRcHjfzlYgfEDS2DsyCr6Nh3Vxe5Njpt2Fdua8D43g&#10;EPIZKmhDGDIpfd0ai37uBkOsHd1oMfA6NlKPeOFw28skipbSYkf8ocXBlK2pP/cnq+Cl3L7hrkrs&#10;6qcvn1+Pm+Hr8JEqdX83bZ5ABDOFPzNc8RkdCmaq3Im0F72C2UPKTgWLRczD1RAnKber+PS4TEEW&#10;ufzfofgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKCYgR20CAABEBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALK3gHuIAAAALAQAADwAAAAAA&#10;AAAAAAAAAADHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00C0306C" w:rsidRPr="00C0306C" w:rsidRDefault="00C0306C" w:rsidP="00C0306C">
+                    <w:p w14:paraId="302B5FA0" w14:textId="2322FDC0" w:rsidR="00C0306C" w:rsidRPr="00732FC5" w:rsidRDefault="00732FC5" w:rsidP="00732FC5">
                       <w:pPr>
-                        <w:autoSpaceDE w:val="0"/>
-[...8 lines deleted...]
-                          <w:szCs w:val="24"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00C0306C">
-[...34 lines deleted...]
-                        <w:t xml:space="preserve"> during your sale.</w:t>
+                      <w:r w:rsidRPr="00732FC5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Selling your home involves many steps, but here is a basic timeline to keep you on track. </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003E32D9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04E16F1B" wp14:editId="5770229E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="728FB46A" wp14:editId="1A419D22">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3362325</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2638425</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3571875" cy="4464685"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1407570096" name="Text Box 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3571875" cy="4464685"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:linkedTxbx id="4" seq="1"/>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="728FB46A" id="Text Box 7" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:264.75pt;margin-top:207.75pt;width:281.25pt;height:351.55pt;z-index:251697664;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfRirFJQIAAEIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC817IdeYlgOXATuChg&#10;JAHsImeaIi2hFIchaUvu13dIeUPaU9ELNcMZzfLe4+yhrRU5COsq0Dkd9PqUCM2hqPQupz82yy9T&#10;SpxnumAKtMjpUTj6MP/8adaYTAyhBFUIS7CIdlljclp6b7IkcbwUNXM9MEJjUIKtmUfX7pLCsgar&#10;1yoZ9vvjpAFbGAtcOIe3T12QzmN9KQX3L1I64YnKKc7m42njuQ1nMp+xbGeZKSt+GoP9wxQ1qzQ2&#10;vZR6Yp6Rva3+KFVX3IID6Xsc6gSkrLiIO+A2g/6HbdYlMyLuguA4c4HJ/b+y/PmwNq+W+PYrtEhg&#10;AKQxLnN4GfZppa3DFyclGEcIjxfYROsJx8u70WQwnYwo4RhL03E6no5CneT6u7HOfxNQk2Dk1CIv&#10;ES52WDnfpZ5TQjcNy0qpyI3SpMnp+G7Ujz9cIlhcaexxHTZYqtI/RbFpty2pCpwMxSfeb9baQnHE&#10;bS10QnCGLyucaMWcf2UWmccFUc3+BQ+pADvDyaKkBPvrb/chHwnBKCUNKimn7n3PrKBEfddI1f0g&#10;TYP0opOOJkN07G1kexvR+/oRUKwDHN3waIZ8r86mtFC/oegXoSuGmObYO6f+bD76Tt/4aLhYLGIS&#10;is0wv9Jrw0PpgHHAe9O+MWtOpHjk8xnOmmPZB2663I6dxd6DrCJxAfUO1RMZKNRI/elRhZdw68es&#10;69Of/wYAAP//AwBQSwMEFAAGAAgAAAAhAKg1cbTjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FLw0AQhe+C/2EZwZvdJJiSxmxKCRRB9NDai7dNdpoEs7Mxu22jv97pSW/vMR9v3ivWsx3EGSff&#10;O1IQLyIQSI0zPbUKDu/bhwyED5qMHhyhgm/0sC5vbwqdG3ehHZ73oRUcQj7XCroQxlxK33RotV+4&#10;EYlvRzdZHdhOrTSTvnC4HWQSRUtpdU/8odMjVh02n/uTVfBSbd/0rk5s9jNUz6/Hzfh1+EiVur+b&#10;N08gAs7hD4Zrfa4OJXeq3YmMF4OCNFmljCp4jFMWVyJaJTyvZhXH2RJkWcj/K8pfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAB9GKsUlAgAAQgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKg1cbTjAAAADQEAAA8AAAAAAAAAAAAAAAAAfwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent/>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="003E32D9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A53AD8B" wp14:editId="15CCC382">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-57150</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2600325</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3248025" cy="4514850"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="196687499" name="Text Box 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3248025" cy="4514850"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx id="4">
+                        <w:txbxContent>
+                          <w:p w14:paraId="0B4B205F" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E32D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Before marketing your home for sale:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5C259814" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E32D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Research brokerage firms — Look for an agent who’s active in your neighborhood. Check out their online profile and credentials before calling.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2948209E" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E32D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Interview agents — Set up at least three interviews to ask about current market conditions, recent sale prices in your area and their marketing plan.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4F180FB6" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E32D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Time it for school or employment — late winter or early spring months give you a better chance of closing escrow and moving before school starts. Based on your job, first determine whether you will buy or rent.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="691F8970" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E32D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>After you retain your agent</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="79E88319" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E32D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Ask questions — Learn what to expect during the sales transaction and always ask your agent for buyer feedback.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="67FA481F" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E32D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Market your home on a Monday or Tuesday — Availability early in the week builds momentum and allows for a strong open house on the weekend.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="07ADB8CA" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E32D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Prepare your home — Hire a home inspector and make necessary repairs.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2E96C399" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E32D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Rent a storage unit — When you still occupy your home, clear clutter by selling and storing household items you don’t use. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="68DA907B" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E32D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>While your home is on the market</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="23E5BEF6" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E32D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Keep a cleaning service handy — Hire a professional to come in while your home is for sale.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3FDBBC02" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E32D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Discuss sales strategies with your agent — When your home has been marketed for more than six weeks without an offer, reconsider your asking price or add improvements to enhance your home.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6BC86DFE" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E32D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Be prepared — The housing market is always changing. Being flexible and open helps you sell more quickly and reduces stress.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="19653923" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3A53AD8B" id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-4.5pt;margin-top:204.75pt;width:255.75pt;height:355.5pt;z-index:251687424;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFiWa2GwIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc67WddeqsvI7cRK4q&#10;WUkkp8oZs+BFYhkK2Lvur+/A+qtpT1UvMDDDfLz3mN13jSZ74bwCU9LRYEiJMBwqZbYl/f66/DSl&#10;xAdmKqbBiJIehKf3848fZq0txBhq0JVwBJMYX7S2pHUItsgyz2vRMD8AKww6JbiGBTy6bVY51mL2&#10;Rmfj4fA2a8FV1gEX3uPtY++k85RfSsHDs5ReBKJLir2FtLq0buKazWes2Dpma8WPbbB/6KJhymDR&#10;c6pHFhjZOfVHqkZxBx5kGHBoMpBScZFmwGlGw3fTrGtmRZoFwfH2DJP/f2n5035tXxwJ3RfokMAI&#10;SGt94fEyztNJ18QdOyXoRwgPZ9hEFwjHy5txPh2OJ5Rw9OWTUT6dJGCzy3PrfPgqoCHRKKlDXhJc&#10;bL/yAUti6CkkVjOwVFonbrQhbUlvbzDlbx58oQ0+vDQbrdBtOqIq7Ok0yAaqA87noKfeW75U2MOK&#10;+fDCHHKNI6F+wzMuUgPWgqNFSQ3u59/uYzxSgF5KWtROSf2PHXOCEv3NIDl3ozyPYkuHfPJ5jAd3&#10;7dlce8yueQCU5wh/iuXJjPFBn0zpoHlDmS9iVXQxw7F2ScPJfAi9ovGbcLFYpCCUl2VhZdaWx9QR&#10;u4jwa/fGnD3SEJDBJzipjBXv2Ohje9QXuwBSJaoizj2qR/hRmonB4zeK2r8+p6jLZ5//AgAA//8D&#10;AFBLAwQUAAYACAAAACEAlKQflOIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2QkbluyiqKtNJ2mShMSgsPGLtzcxmsrmqQ02VZ4esyJ3Wz50+/vz9eT7cWZxtB5p2ExVyDI1d50&#10;rtFweN/OliBCRGew9440fFOAdXF7k2Nm/MXt6LyPjeAQFzLU0MY4ZFKGuiWLYe4Hcnw7+tFi5HVs&#10;pBnxwuG2l4lSj9Ji5/hDiwOVLdWf+5PV8FJu33BXJXb505fPr8fN8HX4SLW+v5s2TyAiTfEfhj99&#10;VoeCnSp/ciaIXsNsxVWihge1SkEwkKqEh4rJRaJSkEUurzsUvwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAFiWa2GwIAADQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCUpB+U4gAAAAsBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox style="mso-next-textbox:#Text Box 7">
+                  <w:txbxContent>
+                    <w:p w14:paraId="0B4B205F" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E32D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Before marketing your home for sale:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5C259814" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E32D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Research brokerage firms — Look for an agent who’s active in your neighborhood. Check out their online profile and credentials before calling.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2948209E" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E32D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Interview agents — Set up at least three interviews to ask about current market conditions, recent sale prices in your area and their marketing plan.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4F180FB6" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E32D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Time it for school or employment — late winter or early spring months give you a better chance of closing escrow and moving before school starts. Based on your job, first determine whether you will buy or rent.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="691F8970" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E32D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>After you retain your agent</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="79E88319" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E32D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Ask questions — Learn what to expect during the sales transaction and always ask your agent for buyer feedback.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="67FA481F" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E32D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Market your home on a Monday or Tuesday — Availability early in the week builds momentum and allows for a strong open house on the weekend.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="07ADB8CA" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E32D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Prepare your home — Hire a home inspector and make necessary repairs.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2E96C399" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E32D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Rent a storage unit — When you still occupy your home, clear clutter by selling and storing household items you don’t use. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="68DA907B" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E32D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>While your home is on the market</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="23E5BEF6" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E32D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Keep a cleaning service handy — Hire a professional to come in while your home is for sale.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3FDBBC02" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E32D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Discuss sales strategies with your agent — When your home has been marketed for more than six weeks without an offer, reconsider your asking price or add improvements to enhance your home.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6BC86DFE" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9" w:rsidP="003E32D9">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E32D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Be prepared — The housing market is always changing. Being flexible and open helps you sell more quickly and reduces stress.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="19653923" w14:textId="77777777" w:rsidR="003E32D9" w:rsidRPr="003E32D9" w:rsidRDefault="003E32D9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00732FC5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251646464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04E16F1B" wp14:editId="3BE26DA0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-590550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>90170</wp:posOffset>
+                  <wp:posOffset>2042160</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7909560" cy="594360"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="7909560" cy="390525"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7909560" cy="594360"/>
+                          <a:ext cx="7909560" cy="390525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FF0000"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-46.5pt;margin-top:7.1pt;width:622.8pt;height:46.8pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAHE7YkwIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aypF2COkWQIsOA&#10;oi3aDj0rshQbkEVNUuJkXz9Kst2sK3YYloNCiuSj+Ezy6vrYKHIQ1tWgCzoe5ZQIzaGs9a6g3583&#10;n75Q4jzTJVOgRUFPwtHr5ccPV61ZiAlUoEphCYJot2hNQSvvzSLLHK9Ew9wIjNBolGAb5lG1u6y0&#10;rEX0RmWTPL/IWrClscCFc3h7k4x0GfGlFNzfS+mEJ6qg+DYfTxvPbTiz5RVb7CwzVc27Z7B/eEXD&#10;ao1JB6gb5hnZ2/oPqKbmFhxIP+LQZCBlzUWsAasZ52+qeaqYEbEWJMeZgSb3/2D53eHBkros6IQS&#10;zRr8RI9IGtM7Jcgk0NMat0CvJ/NgO82hGGo9StuEf6yCHCOlp4FScfSE4+XlPJ/PLpB5jrbZfPoZ&#10;ZYTJXqONdf6rgIYEoaAWs0cm2eHW+eTau4RkDlRdbmqlomJ327Wy5MDw8242Of469N/clA7OGkJY&#10;Qgw3Wags1RIlf1Ii+Cn9KCRSgq+fxJfEZhRDHsa50H6cTBUrRUo/O88e2jdExEojYECWmH/A7gB6&#10;zwTSY6dXdv4hVMReHoLzvz0sBQ8RMTNoPwQ3tQb7HoDCqrrMyb8nKVETWNpCecKGsZAmyRm+qfG7&#10;3TLnH5jF0cFPjevA3+MhFbQFhU6ipAL787374I8djVZKWhzFgrofe2YFJeqbxl6fj6fTMLtRmc4u&#10;J6jYc8v23KL3zRqwHca4eAyPYvD3qhelheYFt8YqZEUT0xxzF5R72ytrn1YE7h0uVqvohvNqmL/V&#10;T4YH8MBq6Mvn4wuzpmtej21/B/3YssWbHk6+IVLDau9B1rHBX3nt+MZZj43T7aWwTM716PW6PZe/&#10;AAAA//8DAFBLAwQUAAYACAAAACEAW2N2ad4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3Fq7gZQS4lQIlQPcKCCum2SJA/E6st00/D3uCW47mtHsm3I720FM5EPvWMNqqUAQ&#10;N67tudPw9vq42IAIEbnFwTFp+KEA2+r8rMSidUd+oWkfO5FKOBSowcQ4FlKGxpDFsHQjcfI+nbcY&#10;k/SdbD0eU7kdZKbUWlrsOX0wONKDoeZ7f7AaPp4i1pNxO7Xz793zV27yzBqtLy/m+zsQkeb4F4YT&#10;fkKHKjHV7sBtEIOGxe1V2hKTcZ2BOAVWebYGUadL3WxAVqX8v6H6BQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAAAcTtiTAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAFtjdmneAAAACwEAAA8AAAAAAAAAAAAAAAAA7QQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD4BQAAAAA=&#10;" fillcolor="red" stroked="f" strokeweight="2pt"/>
+              <v:rect w14:anchorId="23E77897" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-46.5pt;margin-top:160.8pt;width:622.8pt;height:30.75pt;z-index:251646464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrBtd6fAIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kTbsEdYqgRYYB&#10;RVu0HXpWZCk2IIsapXzt14+SP5J1xQ7DclAk8fGRfCZ1db1vDNsq9DXYgo/Ocs6UlVDWdl3w7y/L&#10;T18480HYUhiwquAH5fn1/OOHq52bqTFUYEqFjEisn+1cwasQ3CzLvKxUI/wZOGXJqAEbEeiI66xE&#10;sSP2xmTjPL/IdoClQ5DKe7q9bY18nvi1VjI8aO1VYKbglFtIK6Z1FddsfiVmaxSuqmWXhviHLBpR&#10;Wwo6UN2KINgG6z+omloieNDhTEKTgda1VKkGqmaUv6nmuRJOpVpIHO8Gmfz/o5X322f3iCTDzvmZ&#10;p22sYq+xif+UH9snsQ6DWGofmKTLy2k+nVyQppJsn6f5ZDyJamZHb4c+fFXQsLgpONLHSBqJ7Z0P&#10;LbSHxGAeTF0ua2PSAderG4NsK+jDLZc5/Tr232DGRrCF6NYyxpvsWEvahYNREWfsk9KsLin7ccok&#10;tZka4ggplQ2j1lSJUrXhJ6fRY2NGj1RpIozMmuIP3B1Bj2xJeu42yw4fXVXq0sE5/1tirfPgkSKD&#10;DYNzU1vA9wgMVdVFbvG9SK00UaUVlIdHZAjtjHgnlzV9tzvhw6NAGgr61DTo4YEWbWBXcOh2nFWA&#10;P9+7j3jqVbJytqMhK7j/sRGoODPfLHXxdHR+HqcyHc4nl2M64KlldWqxm+YGqB1G9KQ4mbYRH0y/&#10;1QjNK70HixiVTMJKil1wGbA/3IR2+OlFkWqxSDCaRCfCnX12MpJHVWNfvuxfBbqueQO1/T30Aylm&#10;b3q4xUZPC4tNAF2nBj/q2ulNU5wap3tx4jNxek6o47s4/wUAAP//AwBQSwMEFAAGAAgAAAAhAMkG&#10;IkbfAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNxa50epSohTIVQOcKMF&#10;cXXiJQ7E6yh20/D2bE9w290ZzX5T7RY3iBmn0HtSkK4TEEitNz11Ct6OT6stiBA1GT14QgU/GGBX&#10;X19VujT+TK84H2InOIRCqRXYGMdSytBadDqs/YjE2qefnI68Tp00kz5zuBtkliQb6XRP/MHqER8t&#10;tt+Hk1Pw8Rx1M1u/T/bTe/fyVdgic1ap25vl4R5ExCX+meGCz+hQM1PjT2SCGBSs7nLuEhXkWboB&#10;cXGkRcZTw6dtnoKsK/m/RP0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqwbXenwCAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyQYiRt8A&#10;AAAMAQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="red" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="00C0306C">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...241 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251617792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="180CBBBC" wp14:editId="6519DD31">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>219075</wp:posOffset>
+                  <wp:posOffset>-590550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>107315</wp:posOffset>
+                  <wp:posOffset>-914400</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3543300" cy="1257300"/>
+                <wp:extent cx="7909560" cy="2971800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="6" name="Text Box 6"/>
+                <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3543300" cy="1257300"/>
+                          <a:ext cx="7909560" cy="2971800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-                        <a:ln w="6350">
+                        <a:blipFill>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </a:blipFill>
+                        <a:ln>
                           <a:noFill/>
                         </a:ln>
-                        <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
-                        <a:lnRef idx="0">
-                          <a:schemeClr val="accent1"/>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
                         </a:lnRef>
-                        <a:fillRef idx="0">
+                        <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
-                          <a:schemeClr val="dk1"/>
+                          <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
-                      <wps:txbx>
-[...61 lines deleted...]
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:17.25pt;margin-top:8.45pt;width:279pt;height:99pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTvSnfgIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51nuwV1iqxFhwFF&#10;W6wdelZkqTEmiZrExM5+/SjZToNulw672BT5ieLH1/lFaw3bqRBrcCUfn4w4U05CVbvnkn9/vP7w&#10;kbOIwlXCgFMl36vIL5bv3503fqEmsAFTqcDIiYuLxpd8g+gXRRHlRlkRT8ArR0YNwQqkY3guqiAa&#10;8m5NMRmNTosGQuUDSBUjaa86I19m/1oriXdaR4XMlJxiw/wN+btO32J5LhbPQfhNLfswxD9EYUXt&#10;6NGDqyuBgm1D/YcrW8sAETSeSLAFaF1LlTkQm/HoFZuHjfAqc6HkRH9IU/x/buXt7j6wuir5KWdO&#10;WCrRo2qRfYaWnabsND4uCPTgCYYtqanKgz6SMpFudbDpT3QY2SnP+0NukzNJyul8Np2OyCTJNp7M&#10;z9KB/Bcv132I+EWBZUkoeaDi5ZyK3U3EDjpA0msOrmtjcgGNYw0xmM5H+cLBQs6NS1iVW6F3kyh1&#10;oWcJ90YljHHflKZUZAZJkZtQXZrAdoLaR0ipHGby2S+hE0pTEG+52ONfonrL5Y7H8DI4PFy2tYOQ&#10;2b8Ku/oxhKw7POX8iHcSsV23uQcOlV1DtaeCB+gGJnp5XVNRbkTEexFoQqiQNPV4Rx9tgJIPvcTZ&#10;BsKvv+kTnhqXrJw1NHEljz+3IijOzFdHLf1pPJulEc2H2fxsQodwbFkfW9zWXgJVZUz7xcssJjya&#10;QdQB7BMth1V6lUzCSXq75DiIl9jtAVouUq1WGURD6QXeuAcvk+tUpNRyj+2TCL7vS6SWvoVhNsXi&#10;VXt22HTTwWqLoOvcuynPXVb7/NNA5+7vl0/aGMfnjHpZkcvfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;+BswyuEAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjT0FRNiFNVkSok&#10;BIeWXrhtYjeJiNchdtvA17OcynFnRrNv8vVke3E2o+8cKZjPIhCGaqc7ahQc3rcPKxA+IGnsHRkF&#10;38bDuri9yTHT7kI7c96HRnAJ+QwVtCEMmZS+bo1FP3ODIfaObrQY+BwbqUe8cLntZRxFS2mxI/7Q&#10;4mDK1tSf+5NV8FJu33BXxXb105fPr8fN8HX4SJS6v5s2TyCCmcI1DH/4jA4FM1XuRNqLXsHjIuEk&#10;68sUBPtJGrNQKYjnixRkkcv/C4pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAdO9Kd+&#10;AgAAagUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPgb&#10;MMrhAAAACQEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
-[...62 lines deleted...]
-              </v:shape>
+              <v:rect w14:anchorId="3ABC3FD5" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-46.5pt;margin-top:-1in;width:622.8pt;height:234pt;z-index:251617792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAdMb/8qAIAAM8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtqGzEQfS/0&#10;H4Tem901udlkHUxCSiAkIUnJs6yVsgu6dSR77X59R9J6bZLQQqkf5JHmdubszFxcbrQiawG+s6am&#10;1VFJiTDcNp15q+mPl5tv55T4wEzDlDWiplvh6eX865eL3s3ExLZWNQIIBjF+1ruatiG4WVF43grN&#10;/JF1wqBSWtAs4BXeigZYj9G1KiZleVr0FhoHlgvv8fU6K+k8xZdS8PAgpReBqJoitpBOSOcynsX8&#10;gs3egLm24wMM9g8oNOsMJh1DXbPAyAq6D6F0x8F6K8MRt7qwUnZcpBqwmqp8V81zy5xItSA53o00&#10;+f8Xlt+vn90jIA298zOPYqxiI0HHf8RHNoms7UiW2ATC8fFsWk5PTpFTjrrJ9Kw6LxOdxd7dgQ/f&#10;hdUkCjUF/BqJJLa+8wFTounOJGZbqs7ddErt5KFe/Fp/74rM5LXlKy1MyK0BQrGAfenbznlKYCb0&#10;UjSI47ap8of3AUTgbUwoMfETAsywRgVCPISlTLQ1NsLMlvGl2HOXpLBVItop8yQk6Rpka5IKT20t&#10;rhSQNcOGZJwj2CqrWtaI/HxS4i8CxOSjR7qlgHu0Q+whQByZj7FzmFydjK4iTcUIrPwTsOw8eqTM&#10;1oTRWXfGwmcBFFY1ZM72O5IyNZGlpW22j0DA5pn0jt902CZ3zIdHBjiE2Fq4WMIDHlLZvqZ2kChp&#10;Lfz67D3aY7eglpIeh7qm/ueKgaBE3Rqcmml1fBy3QLocn5xN8AKHmuWhxqz0lcXPVOEKczyJ0T6o&#10;nSjB6lfcP4uYFVXMcMxdUx5gd7kKedngBuNisUhmOPmOhTvz7HgMHlmNY/CyeWXghlkJOGb3drcA&#10;2OzdyGTb6GnsYhWs7FLj7nkd+MatkRpn2HBxLR3ek9V+D89/AwAA//8DAFBLAwQKAAAAAAAAACEA&#10;eLxo0WzOAwBszgMAFAAAAGRycy9tZWRpYS9pbWFnZTEuanBn/9j/4QAYRXhpZgAASUkqAAgAAAAA&#10;AAAAAAAAAP/sABFEdWNreQABAAQAAAA8AAD/4QMwaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4w&#10;LwA8P3hwYWNrZXQgYmVnaW49Iu+7vyIgaWQ9Ilc1TTBNcENlaGlIenJlU3pOVGN6a2M5ZCI/PiA8&#10;eDp4bXBtZXRhIHhtbG5zOng9ImFkb2JlOm5zOm1ldGEvIiB4OnhtcHRrPSJBZG9iZSBYTVAgQ29y&#10;ZSAxMC4wLWMwMDAgNzkuZDIwZTQ2NjMwLCAyMDI1LzEyLzA5LTAyOjExOjIzICAgICAgICAiPiA8&#10;cmRmOlJERiB4bWxuczpyZGY9Imh0dHA6Ly93d3cudzMub3JnLzE5OTkvMDIvMjItcmRmLXN5bnRh&#10;eC1ucyMiPiA8cmRmOkRlc2NyaXB0aW9uIHJkZjphYm91dD0iIiB4bWxuczp4bXA9Imh0dHA6Ly9u&#10;cy5hZG9iZS5jb20veGFwLzEuMC8iIHhtbG5zOnhtcE1NPSJodHRwOi8vbnMuYWRvYmUuY29tL3hh&#10;cC8xLjAvbW0vIiB4bWxuczpzdFJlZj0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wL3NUeXBl&#10;L1Jlc291cmNlUmVmIyIgeG1wOkNyZWF0b3JUb29sPSJBZG9iZSBQaG90b3Nob3AgMjcuOCAoV2lu&#10;ZG93cykiIHhtcE1NOkluc3RhbmNlSUQ9InhtcC5paWQ6NjVDOUIzMjE4MUY3MTFGMUIzMTM5NjRB&#10;MjMzOEM1NDkiIHhtcE1NOkRvY3VtZW50SUQ9InhtcC5kaWQ6NjVDOUIzMjI4MUY3MTFGMUIzMTM5&#10;NjRBMjMzOEM1NDkiPiA8eG1wTU06RGVyaXZlZEZyb20gc3RSZWY6aW5zdGFuY2VJRD0ieG1wLmlp&#10;ZDo2NUM5QjMxRjgxRjcxMUYxQjMxMzk2NEEyMzM4QzU0OSIgc3RSZWY6ZG9jdW1lbnRJRD0ieG1w&#10;LmRpZDo2NUM5QjMyMDgxRjcxMUYxQjMxMzk2NEEyMzM4QzU0OSIvPiA8L3JkZjpEZXNjcmlwdGlv&#10;bj4gPC9yZGY6UkRGPiA8L3g6eG1wbWV0YT4gPD94cGFja2V0IGVuZD0iciI/Pv/uAA5BZG9iZQBk&#10;wAAAAAH/2wCEAAYEBAQFBAYFBQYJBgUGCQsIBgYICwwKCgsKCgwQDAwMDAwMEAwODxAPDgwTExQU&#10;ExMcGxsbHB8fHx8fHx8fHx8BBwcHDQwNGBAQGBoVERUaHx8fHx8fHx8fHx8fHx8fHx8fHx8fHx8f&#10;Hx8fHx8fHx8fHx8fHx8fHx8fHx8fHx8fH//AABEIAfIE+wMBEQACEQEDEQH/xADUAAABBQEBAQAA&#10;AAAAAAAAAAAEAQIDBQYHAAgBAAMBAQEBAQAAAAAAAAAAAAABAgMEBQYHEAACAQIEBAMEBwQGBgcE&#10;BgsBAgMRBAAhEgUxQRMGUWEicTIUB4GRoUIjMxWxwVJi0XKCJDQW8OGSskNT8aLCcyUXCGOzRDXS&#10;4oOTo2R0JtNURWU2J6RVNxEAAgIBAwICBwUFBAoCAgAHAAERAgMhMRJBBFETYXGBIjIFBvCRobHB&#10;0eFCUhRystI08WKCoiMzU3MVFsJDkiRjw+I1g2SE/9oADAMBAAIRAxEAPwDKx3FU0JbGFkFRIW4P&#10;xLAg5D240eREcD0N/ZvGZJSTPF7zCRyWpwNBQDwxVbIm1WTJcPPCJS4SNR6RTPSDUf8ATjJ2ktIE&#10;jvpp7sAyNUyepOAGk5gAUywSDILqXdWuSIzMBqPCtACacMQUkH2HUjjkad36quAEdzXTzKo37sWJ&#10;hrXJRddT0+DFqMqlqUyyPhiJBISSQuCjOyNw4AaTXPKmY4UwSEEENrOb0RORJqjDMWVDRRX1UANM&#10;NPQTAJ2mCCRYoSoNTGUTJFJGZp+zFOukggm3thImvowlmIVQI09JyrUgVqc+OMpKJb2GJbLr9GGa&#10;QN77xgUFQK0rTyxSZLRWwOnxBhntLdQU16kXMemoOR8eOLdQCLua0t4I9dqjh1/n8ATzpzwcREHW&#10;29gDJZOoDEUSdgPHUDU586YRUBNnJtrhhGtxGQtc5nY6Rw0muWeeJkUEcc1lVwEuDpqTIJnIYZVy&#10;auCSlUlN86xySD4hIokDUaUqCwbQqgUNeeGmKCe2u5ZbqK3mE8InyVuv1KE8s1yrXBIQFPtsCSSf&#10;jTVALU1qwJpnSgPliWBDcbeZC7G6mUxrUxp0yNIOriUrTACAIUVWaeK4njZlp6kiIYA0/hwDgIn3&#10;K7t7prdriZ2VgtdEIFQKcCueBMXCSOKRdykIeWb0FVJdI6An2DBuVEBa2FvHG0fWZ4QSHIRQBXhl&#10;mDngJlgU0djbuqpG8oA1KB0hTMitCK1riWykFJuUcdurvM0cCBI1qiHiKgDSAdWWHJLRD+obeeoP&#10;iydYIIK0y5cqD68ORQetrGwuGY28rSkepwFyGfnTxwpHZsbcXscMjQ/EgSBizK8Jr4UBBAxLGpIu&#10;taTPQFHLEAsIQR6qmpbV4njhFORlxb2BSSWRlfpgakCeug4DSWGGKWBRw7TLJ0UZWZs2RgwpUcD6&#10;vs8MJooZcJa6j/eFjKgKVAFDoqRxJ8cIQMDZK4ZZFaQeoaTqAr5A0pgaBMcW1wCZ0qjcwDUe0CuJ&#10;4j5AkwhZGSooc+BqD9OFAJlbLbK4XVIWatNdCJFB8Dz9hyxSs0JoYbZgodCJ1XJ3ppYf1l4r9GWO&#10;zHnMbUG6c8+J5eQ4GuO2tkzJqBrKwJB8aYYhMwMuPL/XhNAg/at3vNsuWntJNDSKUkAoUkQj3JEN&#10;VdfIjGWTHyKTg0e27v23uJEN5DDY3r0VS5K27NUH0ScYCQPdeqea45LYmjXkX1zEtq6wtGIAPU8b&#10;lgxB4OKVVlNMiMYv0jZFPLcxIr2oUtJMrRxynTUn3zrpVTTi1Pbhv0DqUnct7stysiXVo8G5KpLR&#10;smkGg11LrVXy58cJKSlbWSXtXvPs3tftc3FjYSN3ZddSN9wlIdFTUwX4cjNBopWgqTzxNqNnSsr6&#10;GQh2vcu49xV2eaXcLxgqE0ZiWNQWrn7TXhjpqkkTWrbOq2XbPyw+X0yXW+7j+qdyRrrgs5UDxQsB&#10;UO0KaqGvu9Q+dMcd7S9DeVXbc5z3Vu113Xvku4XMxzP4LgCoWvpQAZV9mOqlYRz822brt/5W9r7T&#10;tdtvffm7PFaD8SPa66RK/vCMBC8kmXvaAPbjDJb2nRVJa9TOfMfuuy7lvINv2ZUt9lswPhEii6YT&#10;2R0BU+WLw0ZlkyNh/YHy0uN3sZt03HfZNq2NCVuHSqdSJQdbF2cIi1JAYhvZicttS8VV4E/zC3rs&#10;pNmt9g7Titn26P8ANkjQNISuQLSuutmYitcTjrLFkt4FP8u+xu4d6up1sd6fa4YkCy3KiUuRJl00&#10;CMta6a+9TGmVwtxY68jbd12ny47L2C52i2a13buCRf71Nd6J7lnfiSAT0gK+6p1eNcYVq2zS94Wi&#10;OX9rbB3BebvaQbZeC2uJG1JMS69LSK6mKg5CmOq1GkYUhvU7HD2D2x21tkl93Vfw753Bcxkob+RS&#10;iIo9yCKZiX8y30UxyNps6XZJHEpIry53Nv05EtupIqLbqaKJC1AFDVpx4cj5Y6+LSOXdnbdh+WW4&#10;38K7r8wt3/VYrZa2+1iZltoyR6mnlHSX6E482xyWaTOtKDkPd9tDD3VfrskENtaBvw4YiTHwpqQs&#10;Xyy/ix041aNDlu9Ta/LrtP5g75tkVpLuq7T2/M0hn+HK/EupbTIF0CtDppVmp5HhjPIzbFVID+bf&#10;Z3b3bc1hb7HbtbzHV1HkmMjSFae/qyDf1QMLDqwyteAvy5k+aU0dza9uR21rFK6i63KURjpsFyIZ&#10;mc5A19KnDzekWJFt8zflhtuz9ty71NfXu6b+ZEe53Gdxodm4jRQ0Htev0YjE/ehGmWIkzHy17j7w&#10;stzkTYNm+PvpYRE8bqdCLrU6ySUA9VBm1Mb5dVqYYtzondfyy7t3Ht6637ubueU76kDSx7dbECzh&#10;UCoiGkiuXEqKe3jjkcJyjraUM5l8v+8tz2DfFlh2ibcbhonhEEGtWfUQdQ0K9R6eWOvI+VTlx6M6&#10;vd9tfNDvXbHv9x3Vu0rRR/c9ks9TOaDjct1I2qa8CSf5Rjk0qdKpoch7W7n/AMs9xxTbjDNJLZSv&#10;HcIhUlwQVIAOR8cdbtyrscsRY7BHu3zU76sXn2ZF7S2Jfcv70M1zckcAnoZtOfFVp5nHK69WdMT1&#10;OTWu/wC59n96at31JuFhc67h4aASK3vFfcydTll9WOqt06Qc901eUzr1t8z+6O7omsfl7tTyyJU3&#10;W8bkES2hFOCqSyl/af7PPHK6vqdC1OT7luXcfavfTSdxokO9RTJdM8QBjmVx6mUrlR140x1YnV1g&#10;58qdbSdgtPm/Ducf6T2ZY3Hce/TrqKuhitoweLzuxRqLllkP5scdqt6HTR6Scq7rvu5dl7zivu5N&#10;uttt3RtFxE0aI9tMq+mnGROHpbP2546MMOsGGVNOTrVv85+3IrKJNvkl3jebhFSy2u0jfqPIwBCu&#10;xWiha50rlyxjknY1pZ2Zybva+7jTuyDde6+2rXaL2ajwFkEkE4iI9L6mlRqLk2f0Y3wNL3epGbkn&#10;L9h2Ww+b/Ytp29a3k13HH+EBFtNvoeUPwMUcMQoufAkgYwyVabRdLSpOQ/MLeFvu4bbed07TfZXm&#10;I6b3wcpcqvDqaljGrTkQDwxeCCe4raJZ2DtL5i9kWna8M0t5abVYBSwtU0R6c/WnTjFS1a1AXPCy&#10;KH4hTJKk498xu4e2e4t/h3qDt26tUdwke4XepILxF93Wi6KGgoCHJp7MVgWsNlZXayl9Ds/y+7h7&#10;Xh7XWaxW02jbYFZp4GeOFI5AKvr1HUx8GJJPjicq4uBY7qy9Jxv5o9w/L3uDuCPcdstrhpUfo3F4&#10;wMNrdovAZESV4gNxpxwYE9VYM0xMHZPlhc9rxdu6u2LSPb7Q/wCMFDqEgHqE8rnU3OlTSnCmDKoW&#10;rDFfl+w5P85d0+WO59zCXb5pZt1Rkjv5LbSLS4AyKmVRXqgZawpH1YWCZ9A8z021Op/KV+zbfZlj&#10;7Xtfh2uDpva1kuC/HRNLmxp92lBzw8tYtJOPJK1OcfOrZfl6ncHxVhu8dvvwfVuW3WtdEgpUt1VV&#10;o45qcanPnQ4WJzoh53W2v8Rv/lNsXZljspvNjhF1LdUjury7CyXGrnGxIUIF/hUedcGT3XBWO0rQ&#10;xPzg7G7Y2bdU3Lb95t9kvbhhJPs8bkSOGqDNAoICvSvpJCnlhUchm4tSzb/LLtHsK32V76xpu892&#10;KXG7XyLJM1cimlgwjofujPxxV01psLFedjH/ADM+XFn29uEW99t7wNiS4atxaRuI3offksx1EZuN&#10;THw8MTjutnsPKq216mh7E7E7OkspL2Z/8yXd/wDnbtfqJmAC+6iSF9HHPifPFWrGyDHk/lM13z8s&#10;N07Qu49+7K3f4Czdys1tLKoZM6kwgg9VFrUx0LDlXCpedGGSlXtozS9q/LPtzedvG8d0XsvdW4Xi&#10;Fv1GV5Ut4ox923UMpB9v1DE2Tr6CsTlaGa3r5fd79kX7XnZl4J9lnP4sdzRjbhsw0uTakB4SL9OK&#10;redLGeTHrNXHiaiy+VEPc1mt539vUu9blMK26Ws3StrcNwECqo1HxagH7cTCq9DVe96UZa67d+Z3&#10;y+vxa7Oke9bHcN07ZrghViJroEwMiBD510nF8uejIvgjWmxpI/lZvHdlj8Z3hvlx+oMv92sttKLZ&#10;21cwgUgrIeBJX6ziElXbUqatQ0Uklx83eyZ4tsNmO57FiE2+9R35cEkJOpKj7rGngTipVtyXjsnN&#10;Ni4uPl9353baG83/ALjfbd0ILWe0beCLa2biocpIpkk/iYaiPE4mYfiVxrb4gMd6fMntG6i2nuHY&#10;rneJGbTa3djUrPT+ZUavmKBsU3y9BnXC6v3dUHX+zfOTuCFN2G72fb0oOuy2BQWVVHDryBXq551q&#10;B5YnRekq1eXUGj+b29dvyfpneGw3i7kmVtHZKjQztw1JpNCP6tRgaVtgStTf7wq7b577gIt926Cx&#10;261j/Ei7alYNcPFTPqyOoGthy1rTyw61S3Has7OGRx/PrbLU/Bb5tF/a73EaLtUUYBaQ5DQxNc/Z&#10;9eC6TU0Jl1cWWom47h85o5Y97bt60XbCeo2xwOrXyRMaVahDF/Gn1YEo3NLVnZ+99vYSJ89e0jaG&#10;G8W5e7kPRk2f4YtO7k6TEQ9ENeGf1YLVnbUzo7J67ka92/MHZZor7cezmse1T+StiwmuLZAKgyRI&#10;2kfzDSAMC00bKatMpah28fM35Y7ns6C/eLd45KLDtnS+InkkJyUIV9LFqcSPpxNlqVjyfeAbf8zt&#10;y2G6jte4u37ntjaGI+CkpSFQPdSRVRRHQfw/Viqw/WZ3V170e77Avuvd/k/fJBuW8pY7lfCklutt&#10;Sa8nc/loqxtWTUf+Zlhap6FVyKyhkvbfzg2m8u5Nr3q0uNhnA0w2t+NHVjYUoqhVUf1aAeGG6p7E&#10;2tajUqCHuPa/k7s14vcV5Z28O5gg2VhbqJTPJnRhaI2kkfxUAriVpoaO/JyWGz9/dm97wTWF3Ek7&#10;IaT7duSqr+VEJOXhppimpI8/hptJSX+xfKL5fbiO4LlVS5c/3OxkY3Qjfjrt7epP0uSF5Z4lOSrQ&#10;tUtS+j275a/MjaU3N7eK4eRdUVzAOhex6SRRniIYNXk2WG01qxVyq3uvVeH7yki7W+V/y8u3ud4v&#10;kvb+9NIW3ZfibhIx91IVR6DxdhU4SvO5WlddkWr9h9pbkv6l25dS9v3Vwokiu9qlPQkLj0kwn8Ig&#10;g8gMU09iW63eqlgUPavy02eVNr7snh3jf9zNHvd0lLXc7OaIsaatUS55Z/ScQvR0G8nDd/qGbl8t&#10;d1tYWtu2O6bzaIiQGtLnTdKicNMUj/jJTwrTDt6Rqld0tRlp8rfl28zWbXM8XdNu3W/U1u67gWC1&#10;adyJGP8AZ0fZiq2Uabk23iylDbvsXv1pEs7PvJn2WQt8VItuibiUNAY1lWoYnx9P04ltv4jTgl8O&#10;n28SOH5V9u2N3Jc9rbxcbVusa9KdzLHfI5OdLiNjXP6PLAm1oS1V62XveJC3anzD3qSTbO4d4gtu&#10;3in4r7QrC4uRw6bFwemp4sPqwaTqNJLVak229hdydtWrxdo7ql1t9S427eUKtVuPSuIjVa14FcU7&#10;t76ohUrOj4/iNPaPfndSy/5t3Q9vW8bFLPbNqYZlTTXNMS2vhkoPnliYSLWultV9wa6/NLtyzEVk&#10;bXuyCBOnA8rtZ3dFH/ERmdJMuYYE4bJVEl7r9gGe0vmFuxtd73Dur9J3KA9S32i0jc7fEAQelJpd&#10;Wl1ffND5E4Stx9JTx81qia/3D5t2iJY2/blpeSzEKm6pcsbRC3/EkhcLJl4Eke3BM+gXB1iHK+4S&#10;27Q+ZuzXf6ja9zw7zNMP73tt6rQQa+NYDG0mgrwHpAwJxpuJ40+vH2Ebbr8191uv0aLZo+3dQ/vO&#10;/XUq3SBTygRfw2c0yr9NMHGdSoutNwOf5b9z2NpcaL4b2QzSq7tpmAIyUB8jmORxhm16GmGtZhvU&#10;4j3pa7ym5/C31rNZkkgCdGjrTwLZH6Djbt0okxz1aLr5ZdiXHcPcVltiVVJG6lzOgr0rdCNcmfpr&#10;TJf5sd1Dyczb0PtGxsLbbrKCyt0VLa1jWKFF4IiABR58Prxle2ppSpJLaW93G8M0ayxHJo5FDI1f&#10;FWBxD1UdC1ozn28/KK0W7/UO3bx9mvSDqtY/VZyHiOpEcl9q4yeLivdOiufxWvj+4ye5Xu97COl3&#10;PYfCJwXc7Wsto/mSvuZ+OM+UaNQdeO0KaufF/uCoZba5hSeDRcwtmkiMGUg4myOimVECzX+33DT7&#10;fObR61YR5IanmhBWn0YKrjsLPSuSOSk0u1/MieOXp7vaZnheQCoPmUz+yuNVkX8Wh5+Tsbb01/A1&#10;Ed5tO7RGSzkWeJ1Ks8eR0nKjEZjGtkrKOhyVvD03Ri9z+RvaUyM+zTX+wyzE9U7fcyxqxPijGRTn&#10;iFVrZnSs6s/eQPa/J7tDb7PobjZHcbhmEh3W4c/GPICKMZdQ00+6Fwnpqb1utuhFf9qJfyyWFp3R&#10;uUESH+92EM0UsgTmjTFetHqGVcRMvxNZWiiGAx9hdvdrW9xeWG7S9uwTupnNxIlzbyOlQK9Yhix4&#10;elhi2+kkNV3al+MjT8vt07ojeTfu459w21wJLBNo02lvop+a+bmR/DOmCHX0fiCtXboWNzsffe27&#10;eLfa96s7kqgEX6pA6uFUUqWjfTIw8SmIi3UcU6aKQPbey+4rO/j3Ze5bi/3SVNFxa3sVLBi3KOJG&#10;Qxqv3Ti5jToJ403L3WwVvO0fNG9kW161js23sKzbtal7m5JH3IUmCaa8zn7cJSxyns+TJNt2/wCY&#10;O1WoDzQ90CAsYjdTNZ3TVOQIIljqBwNcDb6LUlYkt3+AA1v83Li6j3d7yw2AQtrGyFDcK8daaZ7q&#10;hGs8tPDAtOkhak9Y9Ibuu9d8pBH0O1UmvHfTFdrdxLarXIPJppLpXjQLhQnrsWk4iZ/AF20/MWyM&#10;h32C03u3AD24sCInh/iUpPp6i+BriuS2gjy34+yBbjuP5h35lg7Y7cTa+jlNe78/TWQ8dMMKOa+2&#10;tMOgNeLiwbc94bltlqs287BfR3SopmTbofiUL0zEZjZjQnhrA9mJlbIqtbPcAsu4+/JtxW+v+1lt&#10;9nnVukI5kl3JDSoMiagatzVaUxUJb7hNn8OpZf5zta6fht2rXo0+EueNNWj3eNM/DzxPKviLy7+H&#10;p+2pw8QwsKCadxWgAkY0HsK88elwZ445bG3klOoPVKsp11rQfeqgp44EoJdj0TxhRHDJNnQ9P0jL&#10;yqpquHxCSS228uTKkralqWJC6gT/ABVRTggZJ8PuwGgX83TGQUxxaQDl95RliHUaJTZbiCyi8ZwB&#10;qL/CxsADyrqHhiuJNmRCHc3iDC7h0rq1F7egpzB0viGhoT4m/wCoKXtjIyrQaopRQeHvH9+BIZ74&#10;q+glMsstp15UAhb8bR06+FCTh+gTBRZbjcPSKW0YLRniWSXTQHmNJIw29IHUkNpvER1O1oyyUj0a&#10;pKE8R9wn68RA5I5Yr+8Xp67UqTmIppFJIOdTorTLDVRSIu17wjh2jgkYileuTSooaAph8ggsJbfc&#10;XVQ1tbtHGKBmmFAKU91lOnnwxSYoIHso0Xqm2iK8arIlBlxFClDz4YYDYlFvEKQQxxkEsxnjDMp4&#10;DMtVeeWIY0OSJSdXwsTdQgoUuEr4DSC1PLhhDQ6SwvhbzxLYyCSShUF4qBVOrOjezDJTG20F5Hdw&#10;3FzE2mM1kiUIB5fe8jngbKDZLiWWpSKQOTVNLJpZSeFFalKZ4kTGBbsI8bx6YHGkSqyk51H8Xnww&#10;JDkEs7PdEMcUsZCR+kuFIDAimYP11w4Dkeu7Iy3UzFJ4wzlqdFtJViADqU54h1GrEu324s21AO4Z&#10;eHTkH0E55acsEAyWSYiUCK3lKUGr0S0BAOqhIHEZYpohMjeTbzEC9ncG5RaCRI5ATX+sp4Yh1LTA&#10;r0GS1k+HimRjNGyoYpCSEBqT6aZ1wQElb8DOyehZhIQwoI3FValQTTOvLlggpMttoT4RJOtC4Vvd&#10;Cqy5n+Kg54cE2YLd2F1M8rRFlLElHKnUAPYAPswuJSZJt0MyTxy3MYRq0Y0IJpw9vt44OIOwVeW6&#10;vZSKHUyNIHWrVYAUBABFPdHLng4k8ioitJxLWVQQAQCaUJzpwpT6ThMrkRXdjJJINAoEqy8QMqAq&#10;PLwwgkFi2yfJyVVGJJDHOhOeVOeGAalFsUjYjiWehoc/3YCWAMgAJRdRLHOg4/2sS0CZE1uWelQd&#10;NCa05imeJaKTBZkdGDq41JnUGhNDTLBqhM9KYWhDyDpsQGZgMwSaVKj7SMbUyNEOpBLHJGPVQq3u&#10;uDkf9Pr8sduPuJM71Iio9nOueOmUzJKBGpw8syc8CUAJWlc8jy8fbhMEy42jui8sbdbOVRd7euYt&#10;ZTTpnxglzaI+z0nmuOfJgktWNjYLa7iFudrnN48i6msGCi8hCZN6BlIvAlo/Koxy2rwNJGGHp3q3&#10;oYkRuHepOoVBDVXgopUUxEplJQRXXZnb2+BmS2Nje6XaMoNIc5EHLIV8hhS1sWrwVG3dl9z2W4RG&#10;HeRtdq+pJNyYyaIw1A4ZoVagpzOnA8mmpvjSfUvO87LsjtvY12uzih3ndr1ddxvN3WSZmPF4iDpj&#10;H8IGfMk4nHWXoVkyqpiO1O3+6r/dooNjfpTKTLEzsFWML95iwYChy4Y3votSMer02Osz9i7ZsO3S&#10;b135uA7i3xIw0Fm8rmKAHhRWKvIW8wFH245Jl6HRa6jQ4wReXV/Nc7dGsUEznRGnpGljwUGopnQD&#10;HXVNI5auWdi7c+Vndu5WUZ7z3Rv0KwVTFtFrJm7KMlkZFVEA5nNvCnHHJeyk66rQ5j3rDtUncc0X&#10;b1otlFAdCxq5dX0ZFqsWzr9eOjFRrc5r3lmu7E7Z+aG8bdHbWt8mz7HdSFpLsGMTOPdYoIwZWyWi&#10;+oDzxGWJNqV2Ivmx2x2r27Z2m1bVDKdzZjI93cTO0kh4Mzp+WuojgFy8cThlsnLYpuwV+YT7hIe3&#10;7aI3aosb3LiGkQY5MHc5cPA43ypk416Tc96fLWx23tu63jubcrjdu6JkUvc9QpBG7GiJGCKuq8+A&#10;8AMctWm9DbJByvt+Tfodxtf0+z+NuVl1WyFdQdkzH3k4e9jqdmkc9auTsdp2H3V3LZfqffm5NBbR&#10;ITabJYmIKMiC8xGtBkfd9TeYGORxOh09Dily4sNyu4LGN57WKVgjnNgvIHRzA8qY66WaRyXWp1ft&#10;DcPmZv8AbJtOzbcnbu3ion3iVZQY0ZiWMQfSS9cvQtf5hjnutToxoyfzK7XHbW4W8cW4XG5vMDLc&#10;m50ly+qmoAFuPnisD1YsqDewO+u4bGGfbtg2GXcdwu5gyy1cxoAoQa1CqAAc6s4xWb3hYUWXzK7Q&#10;70t9lbuDuHf2ur1ipk2yFX+GRT/w1YERnT5JSvPnjPHpYrItDMfL/vzZ+3t5+Mura5uVMLQpbwhQ&#10;S5YFR6jSlVxvlc19pji+I6fvs3zZ7h2Obeo5ou1tpWNntdserXNwlCxaZtBYAjgDp/q88cWx1vHo&#10;cq7G7vsdk3+0vNwaWJIWkSdYQGJVkYZBiMs8d17TU5arU7BF353j3nbSWfy62xdvs4crrfNxKaa1&#10;rojBEiV+hj7McMeJ1rY5Ad1vtl7tkG9BE3SxvFeYxL6GIcFmXSOBAx2Y7TWDkyV42OxTfOxdxCbP&#10;2Xtdxvm/TjVEZ4zHFGP42BKkhfPSvicczqdKtJyTvW87oTuQv3jZpZblOiyLIiJoYD3W9BkQ0pnQ&#10;+0Y3wwloY5aurOu7V86+0Nt2S1Y3RuLpoowu02UJ19YgBkFAsaFn4HGORNvQ0x2k5x8z957j3a/s&#10;rnunthdnRg62MsutpGiyOiUsW9Q48FPli8KSbXUWWWjpXy6+YPZW19qo081hs5FFvI4gkbPIgprM&#10;cXqfVkRlhZk1sGO6iDC/NTvaz7oskuv8t3i7LFN/4fvc+sLIT6Wy6fTAbwElcRg0epWZNKTUfJTe&#10;O0rPb3kS2srLcbeiT3oMaSNCwqHMjnWP5s6VxtmWk9CMORtQD/OD5idmb3t1zs8Nhcbx0fW272dB&#10;BbSrwZWIfXxoxqARwOOfG5tOxtZW4wV/yMi7OS+1PYxfrcJ6tpdylpmMf3jGHYxo8fiBWh446c9I&#10;UpmOG3Q23zg70+XJ2ebYd4uHvp5/V0LMLNNCwFRMzFlVGWvD3j4Uxyatyjo5Lb0HMflFtHy9u92V&#10;dxtnvbsOG28yselJpPuNEKjXTMA1Bx1ZKaSc+K8NyjtnzJ3fsiHtWa27rlVLC5jCw2wFZ2YU0tBG&#10;PXWM51yA9mWOXU3TOC/Lrt/5e7n3I1vuU9xfWplX4ATHoRyH7scygatRHg1DjqdfdOZWStqfRO92&#10;fZ3+U7iz3mK1te3IotDxkKkUYA9OgAA6wT6dIrjlvvJ1KzPnDY+2uxJ+5n2479c3GxTMDbyxAwlq&#10;n0x3CyD0nlqA+rHRWbLU572SsfRdv2p2dL2ydhG128e0CMh4igGlMyXaU+sPzMhbGFn49DorZdT5&#10;/j2DYbPu6Xa9t73ZdlnJjS7tCxkADZQ3B1RpQcBINS43quVdehz341tJ23aPlr8vBsQ2n9It5I5K&#10;rJc3AE13Izff6o9QY8tNKYxb08DoraPUcl3Ttbeuy+6Jtu2XvCLb9uuzod+sGuYP4Y544iWB8Hy8&#10;6Y0pk514mGWlU+XQ6VtHyc7FuNldN3hk3ndLga7vd7iSQzFiBQx6Hoq093j51xC00NatPXoYTc+y&#10;fmD2HvKrsO9wxbTenRBe3ZRennROtGVl9XJZQtPZiq5Oa4sjJjqrSjY2Xyg7Z3G0km7rvZ+4N9uR&#10;/edylmliSM8kt1H3RX731AZYhwtEWrLqY677U+Y3YN+w7Zuo7zYbpisd3dKqpE1agXAbSgbh6lyP&#10;OmNFd208DO+NVfJdTUW3yfTuiA3vfu8T7luzKAnwriG0tVINBFVNLHLOgA/biVpL6mri0TqjLTdv&#10;/Mn5a3h/RIRv3b9w+lRRlQE5IZ1BBibgNYOk+OKWTmoe5lfDxfKj08DU2/YHd/eNn8Z3rvUuzACt&#10;jsu16VSI8A0tWbW1OOZpwryGTXE1Tce9rJRrbfMn5YyrElq/cmxMxW2lty5KlvdDKokeI+IzXzxp&#10;zlekjydZq/YXT7H8zu/bFpd03H/J1k9PhtstUkknlrwa5YyI1MslJ/sjGbXEqJ0ZSp3D8x/lxGln&#10;vdg+/wCyg6bPcoGZhWvpBYqzL7HH9U41mUT5dquFsXEY+avzBsWnNwvZ2ylaQW7B2u7n+aSnTfT/&#10;ALI8jxxlxj0lb6FYveXzD+XzJt/eFlNum3k6bTd7Zg+qmYXqGlT/ACvQ+3Gjcr0idLLRfCWUe6fN&#10;DvyydtgSPtbaHqYri7q9zdZUOWhgiAjiAPacTVRsNVnR6Adv373Z2VIln39YTGM+iHebVEeKWnAH&#10;SVWp86HyxTgnjem2tfHQPHc/zE70tkn7KsI9s2uGvR3HdCqzXD8GEKUYKtOJz9uM+MGm63I9v+be&#10;79uSfpvzA2+Xa7o10XscZaCfTzBjqDUfwt9GLaVlpuZpWq9dvEmvu/O7O7lS87A7dguIrIaF3vco&#10;4o/V/wAu1V2Xlx9R+jEKr3ZacrTQftfzgs4Jht/d1tJ27vEa/jRTB+i7AZsh0tlXgMwfHFNJ7Gb5&#10;pxfT9Qa874m3zcG3PsTtX9furIabnfpolhqR92Fm0SP9dacsTrXc05WeiZdbD86u3bqN4NzkbZtz&#10;hH97sb0iIqR7wDtpqPaK+WG6Sp6EzaullDM7f95bAm8y712X2ae4Nyg/x272cTJBHUHJH6bFpCvv&#10;EAHBTT1F35W21Zsu3/md2l3JYSQPPDEzLS8sL0KpQcWEiyelgMO9HEvYzpm1h6WMRc90/KDs/uOX&#10;cu3dmO43cZ/vd9YAvb2urj0mdumG/qfQcSrGttdlJvod47R782sLJFbbvt5UGj+t0LCtSSQ8RFeV&#10;MVbG6qWZ486lpGE23e/kn8t+4jFZl7jcZm0TXlDdi0DH3RJVQoFc9NW8TiV7w8jS1SNtvXbPY/el&#10;Gmt472Z6dLdLMhJUqCQVli9ROf3ssOyVSqZVZRuZntqH5Tdh73LtjX0Nxvs7iJ728PxEyKeEbOiG&#10;OLLjnX+LBzdloTNaeg0O+fLDtLdpHvdrmm2DdmUt8dtr9IMxFQWjQ6HBrnTPCiNi+au4spKXYe3v&#10;lZsN5LsO63FrvncVz/iZL/RPdTEiumj6hHlwUHV4nAny2JvkVHqxbz5XIolk7N3m77aZzR7WJ3nt&#10;6tmQisweNvMPTD9Y4q1otSTbvlz8s2hm2zclTd+4B6r+9nuSdwMg4v8AhyaogMqLy88HLomLRbkV&#10;32B3pCqW3bveF1bbRIyrPFdIJLhI2yYRXFNbGnDUV9uJs531Ctap+7oFr8nexaK1jNdWO7Wp1nc4&#10;bpnuzKfvShiUq9cxpGHV9YKtC0akCue0/mncTLtr91xnt96rPeW0Kpfsgr6QFBGs1pqDAYbfLViV&#10;VX4X+BLb/J/bdpke87P3C72m/ddFw1yBdwT6TWkqsFIIb+E5eGBZGtAriVt1qek2L5sbtcttm83t&#10;rs+ygVmvtoDG4nqKFUaQloQ1PVWnlXEwlqNJrZi23YHdXbKPJ2vvBv7Itrk23eiy0PPpXCn06v6m&#10;G7R0F5dXadmR/p/zM7rSW03ORezNuibpqto3XurhiafmaqJF7KVwJAuqJYtv+ZvalmsYjTu+yt1Z&#10;IpRL0L0KCWAkWTVrp4qxwc49AVxafF7I/UHVPmp3dH8cdyj7LjUVsduhjMkzkZap5KjSP5R9WCOu&#10;4LVQFXPd/wAwNhtiu+dvSb06aR8btMwkjkbh649OuOv9UjDmfQJVtXb3vwIFtPnRud1b75FeWO1Q&#10;Rtqj7aIOgxnjHNOEarkcc6A+GFWyXpKtXl14v7wjdPmZ3PtrRWN52hfnc5m6Vvbx6JLaRzwpcoSK&#10;eOVfGmDd6BXlVbA0S/OW23D9Suotu3K1dQ0uzWDrFJCGpQRySqquy8/URh1hbk2rOz18P3ntx+Yt&#10;zubPsFn21eXu9TqS1vu0Ags4V91pJmYsNCfy5HxwolyVW7po9DV/J3YLjtuHdJN7O3RXl9Khhewj&#10;aJBCsYolWApR60H046K39yDgy4beY7LVHTS6NGoZg2ohSwNRXjxGWMxKSZSdVAfTWvt8q4pMmRsr&#10;MGUrU14AcsN2aHVSMuIIZbd4p4w8Mo0tG6hlIpwoajA0moewqtpyjnu8/Ke06rXvbFzJsV45zgQa&#10;7SQ+DRHJf7OOd4Gvg+33nXTuU372r8TFbxebv2/cdDuzbmt4S1E3W2BktXByXXpzQk+OIWj10Z0q&#10;3JStfH0ewNhjtLmISWzrLC3uupBHsr4+WB6l47aegDkiu7S4MllNLbz8S6Epw8eRw6rjsVki1eNt&#10;jQbD8yNztnWDeIxcIpyu4FCzCnAtGfS3tGNVknc823aNfCbSHeNm3m0PwcyzCMgtGpoQaenWKVFM&#10;VCOfk6uGZjfPkx23vN9JuiS3m37xL799Z3EkcrEU94ElSB7MRx47aSdSzVtCupj7dCmt/k7t0LNd&#10;dwXNx3U1CLZ9zdjHEn8KIrULH+I/RTERx6HRXIp00gsf8s2O1Qptuyb1dbFKVIt7WN47iNSf+XDc&#10;66DM8Pqwa20kFaq1styoj+Vu1iaLedz3HcNw3y3/ABDvLXYDCn3RCw6Kx0+7QimKVmtgtWuz1JWs&#10;d/3iMw7L3laPtxbRuM9pBH8aqEVKRyq7xIxHMKKcsLg3vqNOqeigbtPYm47HLKdl3mfoSOJXg3et&#10;1B1B95ZQyMh8cP3vYJqr1S19ZFu/bHzG315U3re/0yxSrwR7EGWVxSoeWWUhqD+AZYVZB0rtMz7C&#10;eWTv+y2+P4GS134xIFj+NaS2kdkFAXUdRHNePqFcPlOiGsSq9/Z+8Ctdn+ZJvIt2k7mhN5xl2UWz&#10;RWKgr7kcg9eX8QXPnhOyXpFfFzeun4hW4bl8y7h0trXarNJLn0neZboT28IyFRFGqyO3gvDxwLX0&#10;D8tp7yEbHt/f+12cv6m6d0NrJinR47SRUoPQIiuk0IOerywX9Qq46q08vZBWXW4/NS9eSXadusu2&#10;4ojnFuchnnnpQllSLUkcf04dbP1lWqrT0LTc+5t/ttuR7rtq6muQBq/TOlchm4ekhlZQT4rXCbTf&#10;gKtHESVP6181OP8Ali30U6+j4xdXQ4fC1p/itXqr7unKmKhCg5aUsDRjFKhJqCGNFY8RUqeOPVdk&#10;eIkyVPSJTSQqFCoSCz5/txAwWVrd5Wke3Z6haikwBI4nMVGfHF80EFhHukKHqOaNxd+lKo05cWpn&#10;ThiLMaPLvFiaaZaAjMAOR5fd4YiGVJPFvlgvUb4xIixFQVYnIFTprQc8XJLUgcM1poVTcBC2pidS&#10;ioJNKjhnXGcAmV8YmgrAkQniUEQyLUkV8Tnlg1LlCNM0bAuldKlWV2WpqM8ieGVcFdHImG2d4Zml&#10;JAj1xgAtIraic8iMhxyFMO2rBDY1Mc4WVSo1V1VDcQQaFScZpFthGrZ3GlnSNgApYSAsTXmSa4qW&#10;TCDkuLWn4QjCcahwcx/aOZxI5JI5o36kZmAVwyB1apUsKCoBHPFJiYAtikU0SvdR6WogbMkhiRUj&#10;1CmRGCBsW+soplTqSCMpVVJCkkgkhhXkMZ2EmiGz26NnWTrq0qkGqqCCy5mlKkjhyw1JTZYPcRPM&#10;qULRK1QwqgAodXIc8/bijMgulkmcxy6vUVUitKVAIqRXiPHLEloinjiss4j+O8buR7yrpoeIApgk&#10;CKC6kCoyGL8Q+4FzVj7A3hgSAO2y9ebUjLq6epXCuNJHvMx1HxA5ezFEwg25uZIrVHUFgzegA6h6&#10;ySNWmq88KzEkVv6kWjYCON9WpHYcVHDl+3EwXxK3d4XM6D8RQ6J0+lU0fTUtSjVpzwMFBDcNOssp&#10;nldepQhVqKUPILzqOOHVjaRZWUz/AAsB1SSMSodw1AKGoDA8a+WJbHAJ+qbmwASdkAbg5FaZ0rXU&#10;aeWGJFtts9xLblpTVxnq45V9J5c8MVlqU0d5uLMKzu0zeoAMQuZ8DlnywSONC9W8c26GM0/DXU8g&#10;yJpqHqNRgZEFfud5MkUciTNHrz1Rkg8aDwwSNIht7m6IYM8/pI1OzEjNSQAcjnTANoeL27DBvVTK&#10;gOQoB96p+3Egh7XPqNWY8JGShNQDnSg8csAQQM0xqGbTIKsFJGakemo54AIlRpoipJV2XUWyDAZ5&#10;0PtGAmACPqERCj0QaTU1VjT3qDmeBwDQ24SRXFZQaCjU4V45V8cQUV0jl2r4iunIgZ+NPDCYQQTx&#10;ao2KGlSalhpQkeRpXAnAQCNDRdRYI+rQUJ9JNK/v5/XjppnaMrUkib0tpZSjVp6v9eO6mVMytSBh&#10;HDy5Y1JQhB5YBMltbu4tpOpC7xyUI1xkq+ZqaMKMPoOM7VTKTNhsfzHuraZE3QG4RHDC9iVDOrAU&#10;BdDRJgPOjeZxzXwxsWrGhhlWa1N3t1wt/ZM4Znhb3QP+anvRHPg9PpxzQ0XuG29wmnpFw0DNqJFN&#10;LOjVrUek5+OIGh172rse7wMZumk59TOq1YFamulSAWJPPE193Y15uIZWpFvvasM47ea0QOyrLulx&#10;G7yrzAVTrT8MVPpVsVe3I1xXgxXzD2vYLd1urTeLzfN6nPUu9wkXTFI7ZkLX8QH+sTlxw8QZI6Ff&#10;2nvdzabtaSxbNJuMsTBorVBJV3A9BoisfS2dMb3toTjrqdS7l2bu/cthl3jvHeJdjiSMPabDYrUp&#10;zBlBdQHY0yqW9nDHHGp0ZFCOOW24iC5Ju0eYA6eqMmKDI0JBzOOxWaRztKUdk7c3b5g91bcNv7Ws&#10;v8s7PCqpLvdxqMnSRSBHExC6suOge1hjktE6nTWra8DmHd1qdl7iksptzl3gQ8LltVan3veL8Cf4&#10;sbYbQc+RS4NZ8vfmAdpVrHY9pm3PuG9lAhSqmPIaU9KVY6CampA8ThZW2bY0xvzLsO/7K1W87m3m&#10;K8luX1SbZC7MsWkE0UBRH6f5CfpxnghdAy0jqUnY/ePb+ybgL6+W4dIYmSGOIJUtJ6WJZmUD043u&#10;2ZY2zom67180+6tmfdtmKdtdrxxlrYzyaJblAMjXSzsD7FT245YSZ0usrRnHrHcokkdbt/W7/isB&#10;XmNdaY7a20ONJydss/mpBKE2jsrbp943qcMI1eMpDGhNWkcAqfT50HnjjvvJ10lnN/mBfd0jfY4u&#10;6hELuKhjNsYyqoSTpJiJWoxphgzy1aNh8uvmJ2x2/sN024bgwke4MnwcEbNMw0KK8Ag4cWbDzrwH&#10;iYF8xu7O9N52E3lx28dt7auHVYJ5g5nYVBR2csPe/qU86HGWNKdx5K6APys3jZbHuD4m/uYLeP4d&#10;qyysqZ6kK5tzyx05X7plj0Zu+6PnK178RYdqbNNvkECN8ff6JemoI4KFVmpTm1PIY44b3Oh2ZyPt&#10;Wfbpd6sZZ4IZYRdRlo5whUKzjUrBwRTPnjuSTqcqep37e/mj2j25tvQNytzck6LfbLEq5NP6lEjB&#10;P/Rjha8DsVtD5+7i3Sz7n7gub6Wxe1mlA1W8p1MuVPeIUmuOzAkkcmRudT6E+Xs3aeydjWe5BbPa&#10;LOe3U39x6YtcqVVqnORzVTln7Mc+Vwzqo9DlHzY747L7wu7NbBbgyQO6rNcRrGroxGYKtrHDmMPt&#10;lrqZ5bSbX5H7B2utlFucG3RtvFvK0LXclXZG4h01lghKkcAMVnlbFY2oF+d3evy6vdruO257/r7s&#10;hWRJLZDNDFOmYV5VORIyOmtOeMKVbsmVksZL5PdrdkbjuEn6ra/G3cJSa0SeRmiZDkaxrRW0tT3q&#10;jPhjpzLwMsUTqdk+ZW+dkWewttXcN+lpHdwmKK3CmQ6QKZQIp9K8sgPDHIm50OlQfO3Zfa/aW49w&#10;xWO5T3E9lI7LbPbOEDyKaoCShcBx7Djsj3ZOOffPpnbYO3dh7Ve2SGDbNitoz1wzBIlDChMztUuz&#10;eJJJxyXbag61b3pPmC/2TtUd3yLtu7M/b8k+pZrKjSRRuaU9eimjzHDxx1YqzTXc5Mj/AOJLPo3s&#10;LsTtXt7bjDt8CtdXA/Eu5aT3MuWVWZQAvkmWOa7hNHWn4HFvmt2XtW192G/2DcobWGd9V5Z2cqPJ&#10;aTA1Y9ON1ZdXEDxyyxpgbahmWeqs5aOlfLX5adp2qrvV7P8A5i3G4jVo769o8aIRUdNGL5+JYkj6&#10;8Tl91waU20Mt88PljDbTx9yduyxWRkNb60jIiVqGomjRDUkfe0jwPjgwX14rWSc9VZS90E9gdh2u&#10;9rbbz3PvUvc0SD+7WUzSC3iZRQh1ZiXK/wAPpHjXF5ax0IwtRoS/Nb5T2t1YPuvbMUdhuNomqeC3&#10;XpJLHxI0r6Q44g8+GIpdp+g0uuS9JRdi9v8AcXdtmlt3F3TKdhtmEV1tEMsgmyyCS6gqhW89X0Yv&#10;Ip1Zlia2Nb3f8mu29w2pf8s2UW07lbA/CTRlyZqZMk+ouWqfve99GMlkaZrwT3MN2evzV3GVu3Tv&#10;Y2SCybReamQXcUfCsYUdRhyHrA86Y2vTkpMauHEmy3v5GdoybRp2l54N0jGuLdJZXlLyUrWVCdFG&#10;/kX68ZKx0OtYgxfa2+fOGwv5u1tuigS5t80a56dI46+9C0jeqM+9kpp4Y0v76OdKycdDZ3/yPsN6&#10;s5dw3nfrvce5nX1bmSOgj0qEWJhq6Y/rD6MZcuHwo6GqvRr2mY2bu/5qdpboe1l2uLdLsCtl1SXi&#10;Kj/iQyalrHp5FvT5Y0sldStGY1Tq9damkn+U3cXdVqdz7n7inXe7hK29nZhWs7ZT7qe8NXmU+s4z&#10;mFobcU99DM2Pd3zD7Fvv8sbjtz70KUsmiaRxIgzDQuiOWXxUioxpZqy00Zk8dqOFqag9t/M35gWZ&#10;m3veD2xaKP7rs1ojOxU87jS6Vr/CT9AxDUesus232MwO+O+PlneptPcNr+p2eYsboSEB1BNBHIQ1&#10;ac0fNcaJq3rMnS1XKehoY7z5v/MezNxtzR9p7EqlYS7SJJdN/WC9RkHsVfbjJ1476m0ctNimtu/e&#10;+fl1eLtneNq+4WTN/d79GDh159OY6Vf+q1GGNFZWWhk62p10Lp/mN3/8wIZbDsGxO1WkY03W8Xbo&#10;AvMInpZFJ4kAOw8sZqjT940TbXgVVj8xO+uyb1Nu74ikkVqhNwjVW1oTX0uo0PTwyONlxaMrVyV9&#10;XsNJc/Nfce6C+z9h7Y+73ahXuLu8j6dpAK1DMHYHUeC6ivlXGHBt6m9LL2lNafM7uvtnchtvf9i1&#10;q0h1QXsKFkZR4BWdZFX+VqjGqSexnk5I0G6/OHaNzhXZ+2dtbuje7kaobUxMLddOZeQyaa04/wDa&#10;GMuPgaVvKKjavnL3PsF6Nt+YO0HbFc1t7iFGVCnA5AyBgv8AI2Xhi1VPZmdrWTnoy27n+cfZFzZD&#10;b9vs17nvLo0ttsjgaSNnpUFyyHMeCAtiLVZpXJO25SbB87bvar8bV3bs36AFFbdY4niRUPjC4rp8&#10;1xapy2cmd73o5aND3f8AMX5U3Ww9PdpLXf8AWK29hAvWkJOa6TkIieGqo+nERZM0WWrXrKfsn5yb&#10;PDO2ybxszdsRxqosI/V0+kxpR16cZTj72nPF8W9tSLXdfiXums73Hyt3Hak3DuhrWe3Qa7e6Mn4z&#10;U+5CYiJX9nDGT0fpNa5E66PQqex/m52BqTYtuifaIIhSzgnVII2BPJkZgCeeo1OKS5esi9knrsWv&#10;fPaXy33q1k3LuOCK36S9V91V/h3CrmQXGcngF0k+GFLqzXlK12KzsH5l/LWWM9s9vSDb4YE0wwzR&#10;CFJs6FtTMxd256zXFPk9zHnVMI7u+VHy/wB1gm3OT/wVkGq6vLFhbxMlanqhqxZ140riZjc2581D&#10;1E7J3n5QT2jdsbKlpPFEpMtvLF+dyaQyTorTE8T/AEYbTZmr8Xo4IN1+TOyXEkx2Dc7/ALdilJN3&#10;BayObVk+96ZGXQaeBpg5QtSnWtnPUn7b7e+Tm42svbu3Q7ZuJtkLXba1nuDyMrTDSxJbmhoMLV6i&#10;WdV0T9gHuHyl3WJUtu1O7b/b9qkesti7tNpU8oHVlfhkAfrOHM76jeNbpQFQfKz5W3Fk9hHbh7uA&#10;+vcEuC18s38bvEzDUTnQrTywNxsS4Wj1K6++X/zFiki23ae8Jf8AL7sVmMkSi+SMjNFlQevLh6lw&#10;NzuCxqqmugavyV7NcxS7S17tW52xNN0S6Yz6+DGVXqhJrmAFrhzAOtbKLIhu+1/nR1Y9sk7mtl2V&#10;6rPukMax3gQZFdBr6jXippzJwm09xqvH4X7IHQfJa22a5/Ue1d6u9q3WRSksl1S6S55kSrpj8K5H&#10;LFS0CpV6xqQS7d85ru5Xa7iez2nbCgF3vu2kyyyLUgiIO2qNj7BTx5YhpNiVI13JrH5cdx9uTy3X&#10;Z/cElw8pBubDdQXilYZ6hLGQyP5hcNOA8tWczD+8R7j5y75O2yzWUPa1moPW3WNviZXFKabY6ve4&#10;55U8a4TSKq7bb+kSx7V+Y3a8bLY7gvdVg51pbXszQ3qV4iJ3aSJh5FsVyW0C8jXRkY3j5mdyPLt9&#10;htx7Rtbc6bjcdyHUnc09yBNIWh5uP9rCaGpWjXtJrG++YvbEKRb3Yf5ntomLLuW2aJJitcutayBC&#10;1PKuKlIiuOz2fL8AM90/MTvKGQ9pWUOxWkcjBty3QKkszjLpxRKj6QOZof62IhrVlqsqNmGRd+73&#10;25bR/wCc9nubaaBKSbjaoLi0lPNwYdWitPdbFSn8O5NVda7rxGTd7/MPuaBdx7L2SCHaIvdutzcQ&#10;vdFTn0Y2daIOFScTwe7Kd2+oVcfNi12yFR3Ra3mxXC01200LuhYD19CWMPHIK8M8Npfw7iXOu60A&#10;p++O/wC/Ftufbvacs3aqtUy3TKbuZAaGWGDWmkUzUEGuDj/MP3n8JYy/N7saK2lO63VxBcRf/wAO&#10;mgmjuK+AjIzJPnTzwNPZagm/4lBWwfMLvVLyG/ue0buHtmX1C5AaW7WM1KyyQqSacPTp4Z4pKN3B&#10;N62etVJdz/PDsizgWa3vpJbokCLb7ZHNwXOQQxkKqnxridSbOj0tozT/AC673743zdru27l7d/Rb&#10;dYllsp2c62JenTdeBanqypjejRx5qWraP4ToamhWikH+jFPfQzWw2YISC1TThTCtrrBS9AwVOa/Q&#10;MQm5HGg24sre4UpcqsqOKMjAMhH8wORxTSe+oq2a2Ob9wfJ2ye4l3Dte9fYb5zXQnrs5CM9LwsRT&#10;2jGHlRsda7iV7y9pirzdd+2GVrXu3aJIbcGi7xZr1rRhXi4XNMZvTfc6qXbrK1qHWiWF4EubSaOe&#10;B60kjYMp41rTMEYc9GVTXUd+mmKQyxM0ctapIpKEexhTGdnGx0Vxq2lti72nvTctsAj3CJr6Eiis&#10;GCyADxr6W+w4rHna3RzZ/lKeuP7v3ybHau49q3a3VLaZGmAqYHFJI+dNBAOWN1ZW2PLvS2NxZcX9&#10;5mO5PlV2/wByXovL5p49wjZujd28r28iMea6TT6xiFSNas1r3HJJWUoysXyPu7e7EW5dx7pufbIJ&#10;aTZZWI6j8fXKr+54+nFNt6tSbUdf4dF4FxD8vO1bJpZdkjutklk0hnsXeRH010mSOXqxtxy54mW9&#10;KsqE91JXXvy1ud5d4+6u473dNtIpaWEPTskUc2dI69VwMhkMCq16ynav7iyg7Q37ZrKK17e32Ixw&#10;p07a33i36hWnBTLG0Tk58wcPdekVXVaVUfiVT/LTuG6uIdy3Xum9O9o4kDwqBt60z6a26kFkplnQ&#10;nCTZVuL0tqH3UPzKQx2+1ybRcyEafj5xcIY46+phbNrVivhq+jCe471qoj7iLZdh772e9u5rbuP/&#10;ADBLcik9puiNBGjjiYDHrVAfDTinZJQJ4/eluCDcovmvuNzJZRiy7chCgybpHIL6eQn3ViVVTQPE&#10;sBiEmmaaN6OUEbRJ8ytrs9FzbQdyvGKfE28kdvOy1NOokqhK+erGnm6bEeSpnn7IK2SX5ubrL+oW&#10;XwPakayALtc/94uJgOPVlCssYP3dOEklq9QtWdNvxL39S7y4fpa1r0q/qUFOpx18OH24NPD8fwFx&#10;/wBb8PxOMQXVxct0Fi05E1oNJoK+9Xzx6TrB4p5aSJpChSufTrWjcs88Q3BSIb1E6RcmjJSlDUaj&#10;kcTI0isW4lkVGDMCZFXnUnlUjlhyOA/ct2uYZGhVlRI9OhOOr08STnnXhw8MaSSgyG9uXiiYnTK6&#10;jVUEKc6DEtg0Gss4Vg7aV4uwIyPhnhQIpJ91u2unRKaIiAukGrUyIahOeHzHwLJZYpp4uqFiWSFX&#10;ao1AEvp1esHji0TA8zWRtpJGRdIqQ2qNXqo46ApFD7cWoJkmhisJtEtvbVHpUyGP1VIqQStPZjCx&#10;okSSWe2p62hVV9WphGhI00zzGampxdCbIFlsdqVCVt4JNQqjCOM5kV+jFWSEgZdtvRGrxWUDR8dM&#10;ccJYig4VU+OMYLkIsrC6ZiZ4oeiRkFiSh5H1aRnXESUkTXm2WkipS2hqvpHUTUVNK6SuQFMEkJFU&#10;m3XgZitjaCgOhggAYj72osMqYORUBcdmq2kkt3bRh1j6qqjMAeRzD8yMUTBWie0lkQC0VhOVQUlm&#10;L5Gh++oy5YBot4Nk2vMIsgTR+J0pJtK0OdWBqdTcKDEMYPuNrttqkTpa6pJKlGeSahC1GpPVnnnx&#10;4YpMSQyCSAyV+FCdQ6CyzTFqc61YZf0YoHUnmeBWMSo6wKwVS00ujJiCSK1y9mBOWLYN/R9t0qVu&#10;nDHIssr6aEV+8eGNXRQQ7tEV/YQJJrS9ncNm4jmdNJI8KaeAzpiLQVU9bWCOy6p54wRqV3kLHjQ0&#10;LLT7cZotkFxCiu0byTMIw2tjoIXQxXOsX1YHUVWRpGssoIeUs4LRs6QgsQcxknn4fTh8SqsLgVgj&#10;qruoamskIQNOeojTXLEpA0VMtvtgkJZ5WYVU0VK0pUek+3DVRBcVyjKSJ5QiBdQOiiqclyphwSyS&#10;WOyugouXdtK6VZgMhxpkONa8uODiEjY7W2jBWEzDUc0opJ0igY1rg4jbHJt8ekBGkRgaMCqkgnIE&#10;4loaYj2MkaEMzrH4hUA9RpUCowoCSARwdQILgiQVJUxg8OLHPjggBTArIYldQGBJIjAIBFTz8uYw&#10;ABvZxISwlZga8VoBTPgCP6cA4Bme1kXSkoYkVChczQ58ThQIHNtGBV2KF6mgWo0k8OPLCgcgs1pA&#10;2YkJINF9J4fQTlliWgAZ7e3HUGsCNyWU0yApSlDXhhANigTRpeUSxjIKVYqABnQ8f3YpWa2FBFPa&#10;MG/CFQagRtxrz0nPHXj7iNzO1AUgcjnwKniMdqumZOohqORJ4VxTQhufPlx8vowtxplxtt/PBHG9&#10;pcizubZ2ZLiNdEhV6BlLqKyLl7jgjGF6FJl7b9421vEhubZVkZtRuLMehkDfegJCqW59Mgfy45r4&#10;YKVjRbP3Ptt26paujjTVhETr9rI4WQDlwI88YcYKTLC9vGnhCQNRqMshFCnpIIFMjWvLliUEwUd7&#10;Ps8zRR7nLBA5OnqNMqt6KEjQeNfu6saJwWnIPsPzA2jtTd91h26xW+mmULt1xFJ+G7KCxjkNagKT&#10;U6KhvLFW940rkMx3d3533uccTb5KrbfdHqQJEkIiXMigaKrDPkxrhUpBd7tod2XufbVru1vcbrc9&#10;O3tWErL05XLyKfSoCDjU1xeS2mgY2k9TcdzfOnu3c4pIOzdul/TbQn4i9kiaZ2IFTq95IlyNB72O&#10;VUnc2s7M5Xb3s+430l3eBDPOxaWhyqTXHZRVSOVtnZ+xO9+0+yeyxdzypLulzLMItvtdBuHBNF1s&#10;o9K8/UfZXHLlbnQ7Mb90593v35cd07jAZ7NrBoaqYWcsPUa19Soa+3F4KQY5DU/KrZdmD3O77nDa&#10;9GArFHJcJDoGkFnesnukVHDF5rQPGWfzN+c3bk6XOy7UZNwBj6R3CIaYK6aERowEjLy1UANMhTHN&#10;jrqVe+hyrZNshvbm0hktxJ1541YU9XqkFQcxyOO51hGGNa6n0iknZXYO0zTPHbbRBM1AIox1rhlG&#10;oKKEyPSvsGPNtZtncmkjhPfm+7X3N3E93ZuZ7MqqKCjRspUV91qZ58cdeGpzXtqdG+TnYfbVxt8W&#10;7TbZHcXyTyGOa41SKoRhoKoToDVBzIxn3F4cGmJkXzv7t7a3La5NptNzhutxV16iQsZAVWuRkA0G&#10;nkcRirrI8zMF8u+ytk3nfktdwMxtDFJJ045dFSlCo1AE0NeWOnLWKyY43LO8bp/lTtntqLbjPbbN&#10;ZMjLb2pdU1VyJ9XrYk8WzPjjidpOy1k0fMg2m1utxdZJmRZJgsjppYFGcCor/LjurX3Tiq9YPpHs&#10;P5d9rdso9zYI9zupFE3G4KySIrf8lAAqeZA+nHG7HWlxRyD5xW1vd94ieC7WTqRKrSxlX9SZaWKM&#10;fUPCuNsFTDJeTT/Kv5VbJuNpZ73vV1NuMQMhTbGAS2WSMlfxfUWYc9IoPHwxObRmuJQi5+e/btrc&#10;drR3EMAjNlIvQaONURUPoITTp9PsWmM8NpY8zlHNfl/2Vf8AcUtxZnf5bG1QRyTxRrKzSoSRUL1E&#10;So4Zg46MtYRhh3O2n5cdpxdsS7Ntm2QrDNEVa7kjWW5dqfmPLpL11Z+mg8Mc3LWTpfgfPnb21dzW&#10;/cEdjt26HbbkyvbLcapEZTmNPoFc6csdnxVnocqWp3ftf5T9v2Fs0+9n/MW93WdxfXqmQeIWFJS2&#10;keLNUnyGWOO51VOL99dt7j2p3dPHtLm2tZXW5tBUhUIJyQkEURsdOBzU5sihnSe1fl1vPcYg3Dvz&#10;e33axUI9ptNtI4hcyCuqRlWMUA5IK/zUxjaE2bV2RQfOL5ewbJ8NvXblrHaWv5F7bxk9LVX0P6ix&#10;A5HzzwYcjmAy1VlI/wCX8XzW7m2+PbU3ZNm7cjAgubuIxfFdNT6o16dZa8hVlFPHFZUupOLQu+/f&#10;kn29ZduG67aW4TeLAdRZZZWkM4XNg4NEViM/QAK4xx5Gn6DW9eSMb2B3f80UifaO37OG4AOsNOif&#10;g9Q0Zqu6pSufA46brkjDEmnBvL/5GpvG3z7l3JvNzf8Acsygm5Vljt4n+6iIya2UHw0jwAxz1fHY&#10;6LUXU5l293T3r2lvlzs8e2G+vS4ia10SSa5VrR49HHUv1jHS/eUnJw4s6jZ9hd6982Yue8dybaoD&#10;/g9jsVWseeTzaiVB8NRJ9nDHK1qdVHoc13OHuX5cd2NCVa6Ukm3nIYJcwsaFXGfqqcxxBzxvW/JG&#10;NsUOUb/aL35ld+Wxt7dG7T2IHRPeaZPiZ/5IA3Tdvo0jxJ4YyvTUunpMT3l2j3D8vdxg3S2vZdws&#10;3YaL6T0yRyj7kg1ONLeNaY1x5ehnmxdUavt75sd19xBNp7c2MNu0qhHvp31W0Nfekb0hAPJjXwBx&#10;nempeJvqVPfXZ/zJ2Aw9w3m7neTZnXPNBqElqWz1LqX8sfy5eIph479CsuPkpTLDZfn5Zfp8VvNt&#10;9xdbtJREhhZNE0hoAdVWcajyC4LqTPFaFA7vDZPnDulku/bjbxQC2k68Gz2hRriJBmCoKl2ccx1K&#10;+XLCrbizR0dqwiy7L+eu1Hb2j7huhbXMK6TMsbEygZU0KDpkHll7MVmrLmpGG9oh9CPuburvfvXb&#10;nuu2O1TJsEPqt9wuaLdyOlfxbUCSNlp/Jq8PLGdJT5Gz95R4kHY3zetZYxt/cFwLG9hBQyykxIzJ&#10;kRKMirj7fLGt0n7xzq1qvi+hZ9zfMNO4LKTZu0Nkk7ru0KyXcwWRLa2oTpKFShMlRVWBHlXhjFJz&#10;qdEuNCr7G+brw3TbV3cZNvvIW6TSy11Iw+5OsgDAgU9VP6cb2qmpRgrWq4expO9PmN2TdWr7R8Ke&#10;6dyuCOntlkOvQj77ShXVSnFdAJxzS5k6q5E9EUXZXzahg3H9F3y3bajA1IROFi0K3BZlCRgH+bSK&#10;46OCupk57t0tDNz3r3L8vjsM8fc0lvNZyCvwdVllc/d6KKWOvwbIDHO3xZvW8qGYTsP5udqQXT7P&#10;DYvtNitGiPThirXKsvRoSaff+vxxtw5LRmNsjq4a0Oo7/wD5T3Xt+Qb5HbvsrIHmmmYCNa8HWT3g&#10;eYK4wsuJtS3hscv7V75+WezbpJtOystraTuQL825hLhTkJXqXfxqaeYGNk3ZGV4Tk6jf2fbPcGzv&#10;Y7rGm5WcqkjUQwoB+YrLp0EcmBFMZW900rlnRHOu1t6+THZ/cbbdtdzEt/ITD+pOZptNTXpmdgy6&#10;ajNkOknLGibsvEVrKvSDpW+9v9vd07T8JuMEN7aygtDKdOpa8HhcepT5qfrxBdLKNNTnmz9m/LL5&#10;f9yo024wNuIOm2lvJ1knj18CIaIsTcg1MNZHbQzs6VcpQbruLYO3O7LFbbeLUXMBzgldiJFLD34p&#10;F9Sk5eXlhcWjSllDgwu1fKbsLszeYNz3O8S79ZNgu4SwIitWgPQNOoV5NwryxSyJ6RqZ2VU9NDd9&#10;0dr9qd3WTQbtaRzuFHSu1ok0ergUlWmXtyxMtbF1snp0Of2HyU7d2Lcor7e7+bddujc/BW120cVu&#10;rVqokBY9Qr/CKA8xiuS9pHCqen3Gx37sHs3uq1CXe3pbsq0hvLVFt54+QCsiiq+TAjEz1Zo0mo3R&#10;irL5F3C7nG/cm+XO8bBbNW324mVdSjJVlbWwUD+QZ+IxSyGfl1WzNNvfyi7E3eBejtybHdRUNve7&#10;eelKlBlqSulwfMfTXCVnJbVWoeqMuvys76lulsu5O657ztmM6BBbNIs86DNY5K0EY8as2Dkn6yfK&#10;S+Fmjv8A5HdpSxx3Hbbydv7tBlBeW0kjD2SI59f1g+eBXt1KdaPSyn7egpU7U+cN9djZ+4e4Y7bt&#10;1Tpub2x6a3NxH/ACFBUtWhLN/tYTdZ1FXG69ZRYTfJLbNucX3ZW7T7RuaJ026pNzbyj7yyqaNx4/&#10;sxSt9wuNbAKWfzuv7xdk3Caz2TbBRLnfLSjSyoeIgJYyajwzC0wrQNUstve/Anj+Tm59tTPuXZG/&#10;SpcSAfFWm6ASRXFDqqXj0lTX+Unzwlb7hOitt7r8dyBN8+cu73n6Iu1wdsxlaXe/uTONI4m2apDF&#10;uWmp8xioVh1o1oSJ2N8w+2JpLztvfH7kjnH962vcy8bSEH3o36jqGPnTBXwgTpPvL3WMi76+Zm+X&#10;Z2Ow7dbY72JStzuu4MzRW6kUYxqFVHP8PvYGvSEuvxIdabZ83O0Gmuo7xe8tumOue31NFdRk5kxK&#10;+oEHmAT7MChk8XM1c+jYjX5o929xXUuy9s9vybfuIAW83Hdj047WooS66aM38Nf9nCsi+Vuq1H2V&#10;/wDNvtNpZd8gbunbG9S3G3lTcQZZ6odCMynwphp1J8qz1Tn8Bf8Aza3Lumc7X2Rs8s+7Iv495fqs&#10;NvagffkFWJNeRP0HE8WWsj26km3d4d99oxyR98bYbu3Z9cW+bdGksKoeKyLGAwoeFVGKheonjff4&#10;vwgluPm7t+8OLHsna5e4N8dSzyBWgtoR/HLI3TNPAZDzxLTKV59JBtfzOvtqZ7Tvnbn7dvC2lbgp&#10;I9nKtOOsGRa+Wo4qE1CZLd6OWvd8QrcvmlsruLftCzk7m3rRrW3sUcW0aDLVK+nw/hH04jg+paty&#10;Upk2y/NbZtythtfdECbPuuaz7VfKAMjkR1lVSppUZYprTTUyeS1H76ifx+4Zvfze2Cwm+G7ftZ+4&#10;90RQXhsPxYoU4VaUK49gWvtxCTfoRtpbXcsNl727K7tggmvEgXc4PU213wiWe2lU5t+IAfOoxXCF&#10;O5nTK5hlf3R84e1djujbWAut9vUGu5j27S6xL94vNQrXyBPmRgxqX6B5HBcbPufZ3cTQbxaRWl1d&#10;INa3i9Iz24ZaFWfIqw8zh2rx1Y8edP17FN3D84uydgvlsvipNzEZHXNmqSxxf1pdSio8FriKzZ+g&#10;LaLQ2uzd6W99YpcbffCaxkAKyiRSviBU8MvPGtuVTCqpk169QVPnx2a3ctn251Gub24nS2+ItAJb&#10;ZJpCFRXkqvFjSqhgOeKxt29Bz50sT8ZOkLI5kolCoyJ4GuG9CRsrXAIRQCxJoR90YQzywGo1NVqU&#10;Nf6cUk/WKURPFbyK9syiSPhJG4qGBHChyxLSsWpWvU51vnye2n4qTcu3Llu390ck6IQXtXI/5kRN&#10;B9GXljF4vA3/AKjbl95mt0vt97bkW37x21oYT6V3uwVprZvAyotWj+rGFqxpHE9HFnTW/L8A6J7e&#10;7t/ibaWK7tmzSaBhIn76H2jGceO51YryvdAbnb0eQMAVocmGRHmCKfZjRekzyWcQ9i72fvPddtWO&#10;C5QXlvEKKxOmbT/XNddP58bee18Sk86/YzrX3fx/U22092bJukYSK40T09VtJ6JRTlRuI9mNKXrf&#10;ZnDlw3x/Eir3nt+HdbeeKGeS1+JV4ZpoAGkCMKErUjS1OBwXxtlYsvHVnOJvll8zO34tHbPca3lu&#10;QdEW6w+tRWtFmHU4+Bw+Tqb1VbvknD8P3jh8qY9zt4rvu/fL+531TqS4t3WC2tzyW2jC0AU88q4m&#10;euzLtERdSvt4F5f2XzOsbYJsm8bbuGqgSTcYWhmAIpWsTGOSnswm9RqiS0fFfeA2PZHcVluf68O7&#10;bq53tkYTR3kY+AfUKHTCjgxqv3T9mLq0hWpy1a+3qPbpB837+aOxjO27bYvXrbzDI90VHhFA6qdX&#10;hUH24jd+BWi2cj9s7f8AmF28s6Wu8w9yRyt1Vjvne2nQ8wj/AIsdGPjTDs/aFcdZl2hP0FdcSfN3&#10;enuLWEQdoQREL8c7C8nmk5GPp+gL4th1h6sHVqV0fUtmufmJtO3Rjctsff5YYtLz2M8IaZgK6uhI&#10;EK145asJ66xBVKcf4pfqKv8AzJ8z66v8q2dNPxPR+I9XQpp+D1af8VX8Wvu6cuOJ9pXN+Byu42i1&#10;tvXM86PJTT+IdLE+DUIx6TZ4kCCJ2jHTuLio1KVE4A9PGnorhSKBLy3MaAy3Ny6sQXBdCVPHgyYt&#10;VkUwDJFbRyxmR52CMCY26dK8uS/ZhNDmRt3uUMzgPOwoCqK8MZeoPu1oDkOGKkmqCIdxJZBDda5V&#10;ARB0YxQVrmS5HHCKgs4Y7+VWIuwpRiv4kCjMZfxc+WCCSN9ivgry/GRINdWZrdVqzHxV88J1gabJ&#10;Ttu6FXEs8Zl0qiN0qenM0ClyDU4jkOAWPt6+K1SSF1CgV6T1yPOjnDSkqR0K7zbytaiS2YAB3WQS&#10;qE5DLzwmmTMjmfcyTA4t3CAjQnVFKcfumuKWNhMEkdpufSR40t2VhWMtJLWjZZAp7eOJKLJDukca&#10;oFiMdNPqLHPnxyxSIdRou3ZNEgQkIGJfUag56qkZg5YbqJMVHnkEbRrGTma+qpB45FarlTGaRUEf&#10;XuYwAEhZdXOUrka6hqp96uKVJFyJFuLuCVnS0V3CFBCZgD02qasSv7s8LixNglwsj6gdnhiPFCk8&#10;dQeBOajA6lVPHcbyvw9xbPPrGoBpIvUozVCwIqNVT44l1CZItyuLy8jiijsHUIQdHVjeq0GQo/h4&#10;4XEpMiFjeorf+HTxSU0xylo/R4sQX40NcsNIGwiQzMlRZzqAxZWXoyaiTUVXWMjhNARmaYxMj2E8&#10;VASCFRtPnm9cLUengNc3vS0/B3TowBoUHMUOerDBE0d5dpKpFncpHzBQ5cgRQ+GWGkJsddytLcSy&#10;fCXDLNWq6KOM/wCkYIFVkUVrOsglMFzJIgbp/hgAM4AJahzNMNlSEQzTrRfhZx6vUekdVCM/s44h&#10;JjVkAS7a8jetJjn6SYH1ClKe6dOWKTEoQ6OGO31fhzsDTVWF1z1VqMjikyWT6tYBIkZSKBuk4JU+&#10;YAr9ONEyGSfEsZGklilGr3fQzUC5AE0+zCbQDBfwlUjk6irUawY5DmQcxqUc/DEMrUmutytZrRYR&#10;Mzv6APS2WgglmqMsIJK820fxckkjqxZiRRtQBIpQjwz8cS2Wh8MgDSM4FASyq1fZ6csvZiATIJXq&#10;vTdwwNdIApQnPjnhjkqbTb9M1G9Keoeoen6+OKkkiv7G4YBozUKQSv3sxTJePHCGgKTarrXU+oir&#10;KVrlmc8+eEEi3VnJ0I16Yb0kOFoSuRGbeeEwIILKZAxYhVyyNMh/F7fHCGPkhkfoKgLjNmk5g6vH&#10;IjLEjRBdWrhtLqXYLXqrQHOvGpzxpTK0S6AYr6uWggOOBU+FMd2PPJk6DWTmOBOR/dXHQmmZNCI7&#10;JUjI8iMsACSTM/7TTCgR6VI5ArOlXH5bpVWAzAowNcjjK2NMtMs7Pu7uS0KhpF3SBco47uvWQcTo&#10;nWj1r4k4wvhLTNLtnzA7TuzFBu9t8LMKjpXUavESfdIlUZ6c+IHtxjag5El2Lt66upLqfVZ2s5Jh&#10;mjpcRRgjL1L9FdLYE4LVkUl52XehksodN1ZRqAs8FdLgjXQo2mQHOvPF1saJjtk7b7bsbuX9ctp7&#10;mOL1G1Ny8C6QD76heoQTll9uJfoLq14FtvPzht5dpk2Da7SHbrEIUggtojEq1zb7xbU3MnM4hUC2&#10;VvYyG09uruF3bwxylJbqRE4AjVIwBpXHQ6QhVcs7vsvaHy9+XkH6lfXsbbuwZbW73BlqK5E28K+5&#10;5vQnzxwttuDqrZI4/wB7369wdzTzwTa1U6YZ1PUqg4UJzIPnjpxUOa1jS/L75Nw75DDuG57i8Voz&#10;tS0t0GuRUah9bE6amoyXEZtDXHBoPmtedo7R20/b2zrZRNGQslpb9NpE51k4uXPMk1xljTsx5LHJ&#10;+3dk3u93Gxs7K8W3lnkVIpXd4wjcQ1VqR9GOu6aRz1rJ2ztT5TWFtHNuXctx/mK+UFIDMsjW8ajP&#10;JXYtK2fA5DzxxXsdlTk3ftlDB3hexbOiWqq1BEg6aghQTReAOOnGnBz5GpNb2L2f8xO4tsgtpt9/&#10;Te2XL9SJZS0jgkh1jiQLqJP8bU554zyxOptjRY/Nf5e9sbB2tFLs+2PFcwugN/JI8jyDgdZJ0UJ8&#10;AAMZ0bdgytQYXsy47+G6he34h8a8bKWPRosZI1HVJRRyzx0ZE2tTLGp2OuWXyhiu7CXcu8bybed+&#10;uFFenORBAOKorLp1lefBfAc8clvQdekHDpfjts3OaGGPrRQSlQzLqNFY0BHHHZjbdTjstTsW0bV8&#10;1u+Yzab/AD/5c7eyNwsEaxTzLQekICXNfFyF8jwxy2STOii01MR8z+xbDs2/s5tl601tOrLItyVe&#10;TWpzNUCZH2Y1wXckZ6qNCw+X3eXzB+CO09sbGJHeYv8AGvG7JEz0FZGbTEKUrVuGDNWWLEi87z+T&#10;+6foVxvW5b/PuncAQyyUoYNSjNFJq5CjgwoPLGNXxZtaso512b3vdbBuqXCWBvJRG0TQBnTWGoRk&#10;qvWhXHVe3KpyUUWOr2+w/Mz5h2Iud6vP8qbCTSCzhRxNNQAVKMyMQfGRh5LjkdYOtLQ5Hvlvf9n9&#10;yT7bcTG4ktpFlt7vNCy1Dq68afXjrpeawc+SkOZOn7F8yu++8JP0ntDbhZyOFN3usz9RIVyDNr06&#10;EJpkBqbwGOa1PE2xOTKfMrszuTtf4W/v93fe7V20vK/VqjNnl1Gc0NOOLwXgWamhYdlfOKLZ9oh2&#10;xLCe9uoyVtIkkGkqx9K0UO5NcslJwZkmRi003NH3N2z85e4dqud13C+i22OSKsfbERKkxj7kgoV1&#10;ECtGLGv8OM6+7qbXrK3MV8uvmXtXbVxPFuNpdSQzgrIIplQpIuSnpMhqfumrY6rtOuxx0lPU3kXe&#10;HzE77gYdm2o2naIWpLutywGpwPy0OlxXxCKT4kY42oOxLkc2h3ne+0O72bdh0tzgl1y6FBSZJDV6&#10;aQoKyDgQMddLJ1g5sqsmdU/859unhO3dt2Fzu+9XBpZWqxsiFzmDIT6yF8FFPE45HWHB0VtyRz3v&#10;lfmPYbpa713XbRWjzHRb3Vr0fw3U1VGa3ZuHLV9eN8NktDLNR7nRO3PnX2xDs6T7heCG+QaZrRI2&#10;Z3ZfvplSj+ZyxORFUtJmu/t+747o2c7ovarwdup+LDdyqWuiozMo9auFK+CU8ziMXuvUrIrNB3yz&#10;+au2fCG13rcIrcwKDDcTMwLp4MSffXl442y16pmOO8blp3P8x13+CbZ+1Nhk7oaSMi7cI4to0I9K&#10;gAA/TqGfDHNEvwOrZaGJ+X3zJm2C6k2XdNdnapIVa3lqr2surOoOeknjXhxx2WqmtDjVmnqjpm+f&#10;NbtG2tBHayLue4XK6LXbLL8Z31CnqZQVAP0k+GOOycnRRzBy/Y++h2r3TKZNlOzQ3TBpdvcaZF1E&#10;jVC7pG6j+Xhjqxutq7meWauTty979tCwG4XW5W8VoyhomeUauRP4fv6vKnHHPfTfU1x2lSjhfcvd&#10;vYs3eMW9bVsQnjeQrcy3cS/CXDV95YswkmQ9XjxGNsCbUMjJZ7nfe1+8to3nboLrbldgqiOWIgGW&#10;EqK6SvCngQKHGeWkP0FY8qfoZyr5xz/K6bc47qR1k7jQhrmKBXaGRaZR3LxFPV4MtWH3ssTjs2/Q&#10;VkunX0m3+WXcvalx2+LXZbaLb0iILWyjNWenq4nXXk//AEY0y1j0meLLOk6gPzl7Z7BvdtXde4Ls&#10;bXfgaLS7Qs0slMwjovrlSngPT44xo2nodN4a1BPkvvHYNrbTQ7BbpBuLj+9SvIzzSqozMckmlynP&#10;SAKcxjbIn12OZZK7Gq78+X/bneO2u+4kWlxaIXi3c6VeEcaMzUDR8yG+sYxXuuToXvKLHPPln2v8&#10;v9p306bi33ff7YVtpnuIri3YD/iWyqoUEeD1ZeWNk21MGEVVo6nRu7+xNm7usKbskcF2mVpfwmly&#10;hH8LDip46Dx8uOMZhydFVK421OabF8sNl23eYbTuvdJtzNrITZbUzBLWUnNdQLvIDzaNgv0jGic6&#10;pGNkqs6Tv3y87U7n2zpXW3RW3TytJrREgmiNKVVlUDSP4WyPgMZpw/Sbbr3jmcPyf3+13H9M3nuG&#10;4HbIlAjS2EoSZa/lsxboxP4hq+IxryVvSYunHbY6Hd/Kr5ebjsosF2mKyEQAt7q0ql2rL94ykes+&#10;OqoOM5hmsyoetfAwsfy/+amx3km3bV3Mln29cUZL96hkQn3emFbQ5/lYA+OKdq2+Lcjykta7GxX5&#10;HfL6421rW4iuLm/l9U+9STt8S0jGpkNSU/s0OJVvDQ0mVD1MbN2h84+1JjZduX8W47NISsN3P00M&#10;FT99H16P7NQcWotuZPDGtC/X5JbJvVoZu7tyvN37iuR+PfpL00i56IEoylV8xTwpiZ46IuJWqko5&#10;+2vnH2M3wvb8ib5tLApbPKiFocq+uORx06DmCVxVrctGR5MfA/YW9t8nrnum2O5d+bzdXm9zqaW9&#10;rJEIbZeUa+lkY550ovt44z0WxcSosirk2f5v9hxBNnI7n2NWKwROGeWLwBjDhlHmrEezF8uW+5Dw&#10;cfg2LCLsfuzvu0F139u0m124qLXZNt0IqH+OYkupbwHqI8RiWkvWaKY12IWsPmf8vINNoh7r7fgU&#10;hBmt5BHyBU65KDxGoeQxTsrboh4mvhengEWCfMvv22f4mY9mbIQTDboryX0541JrE4T6Vr4HC4wt&#10;wTcw1BAr/NTsGMm9hfuzt9KkXkWv4mJBn60arinnUeeDkuugni61engEW3eHf3f0Mlr2paHtzbQK&#10;XG93xLyNQe5Cqqc/ErX2jE8I16FzPQDi3b5ndgx9PuO3buPZwxP6rYnqSRITX8QHSQMvvr9OK5Ve&#10;mxLxW3r7wbafM/ujvgPtvYO1fChMrvetwK9GAHgFFHXW1MgdR8sLg0VXJKgZbdyfM3stpP8AN1k2&#10;87ZXV+sWIWcxDwkRQnpH8yj24adXuK1LrVPkg2T5zP3G7bX2TtUu8bsyk9a5QRWluv8AzJCTX6DT&#10;6cS6P2BWyaIbLvnv/tTqp31tYFi9Gj3jbkEluqHiswTMAHgTpw0qvqKyt8S1X29oduHzj7XliS12&#10;Xq9w75cZWm32KSE1bOrOQAijnSpwnWyKV00AWHzU3XaL2SDvnYpdgSYj4W8ZZJLfSfusxrn51+jD&#10;ST2JbulMe74l5vnzT7Es7KOX41N0v5MrSy29hPcSM2SqukHTXnXEw+hdb1tsyj7Z+bkB3Sey7osr&#10;jta4lo1oLotSYGoAMjohQj/ZxpwnbcizdPiUV6Go3/u/s7ZrY317uMMWrSYxbuktxOxGQEaZvXxN&#10;MZy1oaK86zoUvbfzj7d3O8k2y5W42m8UViXcSIxIhPLhmeYP14pUe5F80b6I0V5fdp9vWVxuk8tt&#10;tVtJ+NcyosaNMwH8KgdRjyyxL3NU5RSdrfNDsTu2W42yORtYyNrexxoJw3EhWLq/s44ri+plXNWr&#10;hF7Fa9n9pbbdXdpHa7HtzES3UlBGHbMcqs1PuqKjwGIbjQ0kp7Pur5ffMGO4skEG5xwCssV5C6SA&#10;HIPFq0kDzU+2mK4vcmmeHxLLaO3+3+0dpkO2LFtW3RkzXLu+mpGfqmb1nLIZ8MhibW8S4XQrTL8s&#10;PmFFOGjtN1MRCSSBXWZNXD8T0OtacfLF8Lbonzp0LXYe2tk7W2t7fYwltZp+JO7NRmyqzyzvmxpz&#10;OWFa877jVUtigu+1Pll3qk8ym3uLkHpzXe2OIpVJ4h2TSrk8fUprghrUlZFbTc0OxdtbR29sY27b&#10;bSBdvRfxVcJqI5vK7g6ieZbBa7a12Koofumb3H5U/LTuVHuLMR2tSBPNtM40sQc1kQViH0LXCq30&#10;Butn72rNTtnb227VZw2W32CQWdppNvHEgqpBr1GYjVqrnq8cN2bB10hvQ0ln3PMujXNFcIffavPw&#10;BTV+zDUo574E9mWA3q3uhpWToLSpdiNPgfUMaK6Mb4bVXoLO3njaJGRg6lcnUgq2XJswcNvxMR8L&#10;BkDAe9mNPA4apPpCzgjkso3XVINRU10jmDhqviHKVBNNBHJGUk9asCGRvUDXxHD68OylQJNo59vn&#10;yb21rhtw7ZuX7b3MjNrajW0h8JICdFDzpjC3bqPd3OzH3rT977zFX+573sD/AA3em1GGIMVTfbAG&#10;S3an3pFFWTzxyOrq4Z6GPPyU/Egk/DXtql3ZSx3Vm+azxEOvnUimk+Rw5SNEk9a6g01lGxAdfWp/&#10;DNTUH+UjhgtUFaC0se496sOmJh8dbx5COY0cDykH/aw65rV3UmFuwx5J4vjb7/1NfsveG1bhbpag&#10;mG7y1W8mlW419B5+0Y6MeVW2PMzdtkxfGoXs/QsNwsY5mZkcxCpqqmnqHLll9GHarewqZYWpzzub&#10;b/mfBvJ3HYntLjbFjUybNOwicyrxZJQgX62xNL8dLI6XWuRLi4K637m+am7SvtY2VO3QP8Ru+5Sd&#10;ZF1DIwxqNMr+HHzw3Fth1Trugna9n+YWxSTt+uQdzW0lGSO6Zre4ioanpEiSOh5A4rnGjQrYptKc&#10;eiB82+/MLd7ttv27Yk2Mx+qXeN1ZLhUFaDoRwl+q5PDkMSkvYaKsPYSx3r5i7HZC33+w/wAwSqHc&#10;3u2PEZGXiuqB+kwI4Yu2ukEVpZNtPl+BUwb/APNLf4pLjYdssu3rSNio/VqtdzspzCoVIjTxKgeR&#10;xKUPxKdOT10Zc/r/AMza0/RYtXR6X58Gn4rj1tVf8NTn71cqYrk/AflW/m/D8TiNxNucjhxazn7w&#10;FEYefutjqPLCrWUwwoZLWca9eoBNZUHlkcq4CTzlzGiwxSxKEKlZISRSuS5V5c8bJwRAI8UjzDXI&#10;4mbUF1QP7o8FUZ4lOSoPXMdy6sjECi+msEgIJJ5aaUphySh9vZRm6imaYMUKkRhGWtRmxJoa+Qwu&#10;RQXeXBMtAFJjLUSSoDBmq2oAcKYHYUE1vfztKDKR0mGapmNNfAjPCtccFom47WilWdRkNVTpyrkK&#10;gYzYwK93K1Nvoiuo1zpp1hVoTQgmvhiqsCJdxspnrLfQmVUjjaQyBl9BLAV58hi+RmTmeymmM3Wt&#10;uoZDIALmMDVWmVQxGRxorgw23vbJYhE1zC+nUTpkSnEk5k50xhJpI9dxtAAevGABmAyg0+s8fLCA&#10;FE4dXUsgCx6RqI4qCRpavMkUxtJmgmGSAwiB5UjLLmCygiopXMgEjGLNUCvrXparwB0KqTUOrKvH&#10;UFNOJx0K6M7IbLOGYCCTpKDkoXPUM/eYGo/Zhc0KqBzHezIzZdQeIJyyNfThSikieOGYSTXGgils&#10;FVqdPMnNhUADhXGeQaKi1uRJfQxGRaBtIlrVjw0sKAfTjNFs0kbThGCqJY0WskjD3GBKmpNa5fxY&#10;szYHuKiCyd5FCJUPGVqukmnPL3sSyqgEcwNtdpCnvQE+rMhmoVr4Vz54ENhsm4mB3VIeoV9JbUSA&#10;Rx1LTI4cCksttuvi3k1Q9Ix5MA2qpNaHgKUxUCZYkhAS4zrVvLzOeGIoN1kZr51jLaolFSpI0gmt&#10;cjn6jgHI2cMKGZSW6iBlH3j0xXn554gcCW80KPFCYWBdqFuQB5+qpA8sAQXKROqvqGqh1HSeJBoo&#10;KjP6sIoGvtdvayTQsokSjR+Cgn1E15VwSIA+IuJ0BkFQrellquWhvuj68NoTM5b3l3qHUvJUZqVP&#10;Uk41z0pwGWMXY0gs9uvLsy9MymRGJGt65gUPtHE4pMTqFzyTR20rlyoQgJlTLybMYqSIK2W6l0/n&#10;SF/dKqagEjM0xnJo0Je3VxAyxq5B0atXvaq0JrWuNKkMbI7hYVdiDKhLF9QANcyCPIYQQI+kLXU1&#10;dVOrUnJuWn24QJAM73cThElemRapNBywATmKQQxMzM5dasamgzPhhMaGUjJGQBWvJqg5cRU4lFQB&#10;zZMVYA1oa50r7BT6MOCYGx2cEgI6ZDEZqNQoKcqYl1ArL+3W2uGCgr6V48KsK/VgTaAEjYM2k+kk&#10;nNv9M/8ATPHVjzEOo54swDxP1Y7MeVGTqQmMjjl48saJkuoylK+fhgZKPasqeOAciMEcaXWo9mId&#10;UVJHbNe7e3U2u7kttWRQH0nyZfdI9oxlbEUmaHa/mLf2gEN/ZoUBqZrYaSWJrqaIkpX2UxhbEyuR&#10;qbfvfZtztkghlilBYa4pYo2k4UB0uCw8BQ4ydWNWgqb/ALdsry5ZoTahGIGubqJIS33RLEjkaeGe&#10;WGtC1kFuOw+4reRDtO420wqQhWdDpbjTqMsRGfin04PMfU00QI/Z98kbX3cE0s1w4oFDEqBy1TCv&#10;D6sOlalcjJtJdWF3J8OGkiDEAldTCnjT+jFpEM3vbe7/ADK7gsI9o2102raYo+lcbgU+DiWP73Un&#10;b1PX+GP1HGN6m+Mp+++w9m7ditbqz30btK7EXKxRhEGnjSjuef3uOHjsRdLoAbJ3Lbbbe2l0YjIL&#10;eVJOkGVdQRq6anMVAxte5FKs7Db7v8yvmDYvLtSjtXZYiQ95I0gkmIGaRnSJWAPvaQB4nHDZanYl&#10;ocf3eS+27uCe23S5N5NDIUN2NTa9Pm9D9eOvFaEcl1qdM7Q+bO1bZstjtO27ddblvZDJFahQEklk&#10;ckBSup2GfALjnzKXJ00QB8zbX5tLtLbp3LPFFt07gPtULoRFX1AMirQUH85OFicMWRaFR8tu7e3t&#10;q3+O73C6aK2EMkbNoZqM4BQZcqjM46stuSMcaOhXvzC7y7pWaDsLbFfbbU/3rdLoBY9Qz6Y6pVB9&#10;reQxwcOrOo43cXl3HvN7DuoWC+1OJ0FCpeprTTqXnyx3Y7aHJfc7jafODs/adht5Iro7huTwRILO&#10;1QljLoUaXZhQerl445MtW2dNHoc8+Y2+fMHcYrS77k2f9M23qarMEFZFLD79WLio/iVcXhhMnKm0&#10;Xvyp7v2awt9wt7zcre1iLRzRGZwqk0KtpU0qchXGufYzxPU0PcPzYvL57jb+ztol31bcFby86UjR&#10;haUbSijVQnLUxFfDHElqdamDkPbHca7ZvkW41Fo9rcBpEao0qW0umedKMceivhOFyrHftw+ZvZu1&#10;bX8ZPuUdxVa2sEEiyzS6uBCg+nzL0pjiunJ1UZxPvnvJu4dzt7262dts9BELuXJljBqpbWqA08Vx&#10;0YDLNJ1j5W91wtsMK3VwkK7f+DcdRliXQM43BqB7uWIzrUeFlB8yfmn25ultd7PZ2Uu6xlaT38ZK&#10;xI1cmQBXYgUqCdIxjTSxrfUz/wApO5Lfb96ERWNo78iPqkAFJVzU1AqAy5ZY68mqOetuLOy77392&#10;jsNk1zvF2iz0pHt6MHnamY9I4VPNiBjhdXJ01t1PnTcd+2LcO7ZNz2/a+gryLMbC7VHViTVidQoQ&#10;/h4547sCUHLns5k+je2O4LC82W1uLdVtrJIS4ZtMcMUf3waURaHLyxzZlDOjFaUci+b/AHf8v9+k&#10;igty9zf2RIjvkVWhZWNXUMSHYA5g0pgwvUMmqNV8md32SO2a3srG2s9xRRHcSQxhZJ42JKy6zVjn&#10;7y1pzpnjXLTqZYssaGn+Ze89kW+wzWndE3ovo6CzUdS5ehJ1Rx8V05UY0FcctdzpdpRxn5cJ2LF3&#10;CI7yzS9iaYCwu7oOOmwIC6oi2gFvpocdrU10OWtosfRM13aSwtNdSRqiD1uxAVBTMuzZKo51xxWl&#10;KGdSu2z5u7msvl0nd/X2yU3tg8rG7sojJCoYnM28lFBU5mgyrkOOOnApRz5WkzvvZdz27HsVra7C&#10;kcG0sepH0QAGav3663Z+RLcMZZKtbmtcieqOf/PDtnsyQruNxfxbfvpUKqEkG4SnpR0TWy0HuuVp&#10;ywsV9YRWVpqSX5Mxdl2ML3W1w9PdmXpzT3MvXmTVX8qi0RG/iUVPAnG2ZNamGLIjXfMHsztrunZH&#10;iv2WBrZDLFukhEbW7nxZstLfwk5+3PHMrcXKOhPktdjkXy67L7JPcHwm73a7heRNrtoYZYmsbpfD&#10;XH62anFCwx1vVSc9bcWdy3jZ9m3za5NrvreF9tdBHHbKqgADJekFH4bA0ppxytts6uSaOGX3ywTY&#10;e5/0y47kmsNiuyEjuY6PMAT+VOiyLorXJ9OnyxvV8kc1qqj0O1du/L/sWy2kbZBtVtLavH+Pd3ka&#10;TzTE8WaQipPPKgHljJ2ex0JnMO9PlBvnbd6N57L3CW32vVSdSZOtaK2RYFAzSRf9YeeLx36GeXCn&#10;r1NB2V8tu3HUbr3Ld/5q3C5X0Tzs726JWv4ayN6vaxy5DCso22FR+0C74+Ss1s3612HJ8NMhEj7T&#10;rpRqCjW0jGqsf4SaefLBTI16jS2JW9ZD2r2h3Z3qsZ71395togZQ+y2r6XaVciLgKqdMjnUFvZga&#10;UyyKynAX3V8jNuet92W77duFufRbyytLDLpFfS7FmiYcm4ezCrla0LyY1f1lX27unzu3OYbRNKmx&#10;wwN0Nx3WSKHrxr/FpLM7sR7pRQD488OyVtTNVdHxLbdP/Ttt09p+o7NvF1Jvi/jNd35Vop34nVoA&#10;dCfGppiVeNuhpaqvvv4lLtvf/wA39hvX7dl7ffcN2h0iKSfqSAJwV9SlUdPBi/txpaLqeplXHaj9&#10;Be7n8ou8e4bP43fu6ZDvsq1FlAhayt65rFk6AL4lF+vjjGsVN1qoZSR99d//AC9vV2PuXbJN1jKh&#10;bK7glZllAHuo4Q6xXkRqGNXxt6zFUvTXen29pdGy+bHzBsOte347O2xsrSwiSUTzc9U1CklPDUQP&#10;5cZuqrqapq25U23evzA+XDx7d3dbzbhs2rRBu0ZEmRyGiViKED7klDjVOt16THyr1c70L617676+&#10;YETW3Zdkdn2xcrjfdwNWZqe5Eqq4LeNNR8xjF0cm1bFRJ3F80Pl7cMe54n3bY2YEbhB6xGOHEKpT&#10;lk4z5HGlHWIZnkpdarVFuvzrO9uNr7N2mfdd7uF9LTqqQQj/AJsnqaoB8SoxDo2/QVW5Wf5m+b3Z&#10;Vw113bYx7hsk3qlmslTTCR/NABo/trQ+OGuOwmrxK+4vn+fHZotI5LVZ9yvZlpbbbDDIJTIRQRsx&#10;9NCf4S2JtRp6FVy6alLdd4fN/Y513feO2o02NyDLBbUaSFDnV2R5GB8dS09mKol1G1fdfoaOw+e3&#10;YZ21ryW/EcukloDG7TAjkqqCp8s6YVqPoTXJO+hnr75mfMbUm+bZ2fL/AJYNHM0qN8VNCTnJRWGk&#10;EcPw6eLHDqk9x25P4TVbJ85uydxsutJukdi6ZvDct03U86UB1f2c8DpxJV533Whnt3+cMryyXPav&#10;bd3vO027aLvdis6REjIhFVHoPNj9AxKn1Gjl6LU1HbXzX7T3my1Wt4lvLSsttcMI5I6CjZEkED+X&#10;FOjfoIWXUpO5fm52xslz8LsdpJvN7DSSeHbqdCMN6mZ5EVkr46VPniUkXZzqty/7R+Zfb/dEcc0F&#10;2FmYfi7fKQsyECjKwNA1DxKmmLtR9TKuXXXRgXc/zA7C7NDRWkincJnLttu2LEXZjxabTRF48/V5&#10;YyXoOizdt9wjtD5odvd0wH4SQxzVMc1jNo6oIyFeOoewmvhjR421rsYLMuUbMi3mf5f9lQ3e8zLa&#10;7TPeZOLRAbm45lUTJgDzppXxxCc6Grncn7S+Y3aXee2TQ22lwoMVxtt2ihjWn/DYsrKRjR1cGVc2&#10;sLckseyexu25bnuS0trfZ5KEy3bMRFEM66NZIjr4JxxDt4mzqm56jtt7k7I71tp9ujlt97ERBmtJ&#10;kdgA1RrVZVUgeDDng4xqRTKk2luCbP8AKXsTY97O+bTZUugS0UMzmWOA0zMQkroP8zV08sN3fQfG&#10;u4Tf7j2J3kbnbLgWG8yWw/GijdZXhJOnJ09a58Spwoe465UnCKbafkz2bYbwu6Qxz3ixUa2s7qTr&#10;QwsOBj1L6vLWTTD5QT5dWy/3rtjsvuTXabpY2tzcwAIWjKLcw0pnriYOtDyOFLKVv4Xt4GXg+SPb&#10;9rvi7jeXVzvllGv922/cZNSIeWs1rIo5AgedcPlrAvKS+HR/f+Zdbr8u+xN2ZZF21dt3GIAQXW2s&#10;bOWOvA/h6Q1ORZcKddGO0WXvalQvyYurncRN3Dv973FstuNVptc7PHmOcvqo9B/DSuBWjoKFHgg+&#10;5+UfaVxP8Xspl7dvkGgz2DtGtRwDRSFkYV9mGr2Wo7Y6te8irHyy7q3HcDH3d3HLvWwQ+mLbrYG2&#10;6pFc7pI8gB4Aknywk1O2o+LjR6BbfKfYLV2ve17257avmAVhCTPC1DkssM5z4+IwVydJF5VbdPaA&#10;Hsf5g7vdvad37/8AE9uIDS02odBrojlP6dSL41JrywOJ2FFujlBNt8qodld5eyd4m2WeSjS2U1Lu&#10;2lYCmYJVwaZVFcV5ttmJYavVKH4gVz2r8zt+uH2/uncYrTYISoe22Sge6rn6nYakXx1/Vhca7tBF&#10;69Qyx+WN7251G7L3kwRynU+3bognt5Hp9149MieFaYfmB5Vd17r+8Ek7W+aHcjzWPd1/HtHbyZGH&#10;a2VjdZfxnWRHlnq4+GJ4rcNVsdF+W2ybT2Zsku2Wrz3No88k6SzmNnj6gAK6UCemoJB4541rmnRn&#10;G+0VW2uvQ38O4WVzGEt5VYnioyP1Ghxro9jBqHqTMzUIqSVpVR5/bh8fEaaFZfSAh5ZgcMLbYScP&#10;UjUaEozUIFPSPE1wJwN6uUR3NvC0TwtRlkydGAYMPAg5NiLKdOg6trU55vvyf243cu79q3T9ubmR&#10;60hHUtZSf+bATp50xhfB/KddO6lzbX0mL3Hct52C4Fp3ptT2qcI9829TPZP/ADSKKtGf9KY5XV0Z&#10;6FM3NfzenwLGNYbi1W6s5oruyf3LiFlkjNfMHIjwODlPrN67TUgubON49LL6q1U+BH8Jxnw18GaP&#10;JKhhG39xb7tTqjy/G2i+7bzE6gOHoehP142pntX4tTz8vy+t37jh/b0mu2DvTab6Xoyt8LcEFBbz&#10;EAmp5N6VYeVcdNMlbfsPP7jtsuF6r2l7c2yOy1AZQD6FqWYnmK8hirU9hFMzjQqN0221sLWS6RW9&#10;C9RVUZu3ELQczibvijowZObg5rH85bC0uZrXuParnZF1MIkmjlMUmWbdRUHPyxSaa9INOtn4Dh8z&#10;597SSHsDZrrfLyOgubh/wbOKlKDU5Uux8Kr9OE6tb7F47qya6hFl8yBDboO8bRti3MgxyNPDKkOV&#10;fXHPRkIb+tivda0EqWW6G/8Amt8v66f1i3pXRXTPStNWquj3OWvhyrzxPD0BzRyS0/Du1S2/GOgm&#10;RlBDBuBXMAY7WoPOktTPKpQS+kMumjmuoAcMhTL24ZIBuCJNevHLKYniACRuDlTzH2DDsOpJY9Nr&#10;gSqAzJE2gsSxFTnQ050xFWNkkaqZ7Vqq0DemSWVtNPTwqDy5Y6ITMkGdZjG0YYggUD6iRnkDmD9F&#10;cYWLgq7q83KOUrEZBqoUz1FjWhLcQMESUg95ZRbyMkj6noQoJBqKVz9mJYMeL20iNZrhhISVGktp&#10;Ug/eoeXPDJJ4LmCX8sC4C010YAgVzFBx+rDgAqRLUJ9xZGWqgBfHlQZsMIkhj+D6rRNJEGpTUApI&#10;8PT515YTKRWb47288PwLRhpTxkCMlKVrmDQUzxVRMCF7uH5cs9uGPpSToqwNBkTQZ+ZGNfLJkie8&#10;vEZQ/RkD8ZUhXLgPDniYgpMZFflrykiQSagAW6SDxoNWk08PZiCoLpEtWESpbwnU6a/wwTm3qX3K&#10;ZfWcRIEdwJCCVESldRMXRVuB8dApiORSqOtTaMZlmghZqhVPSXUpIFdQpyJxacigLksbfQyfCxsj&#10;D1aUoDQinAj6sUmTBCm12JFBYxowPBBUAf1qj9uJkpoGmtIEkSNIIgW1tJqMrABWplRwMORJDGit&#10;5DoltImQj3ZTMeBOXvUr4YnkVxJtv2vZ5fxZoltjUrWJpcypFK0cintxaZD0CZdl22SRp2Z2m1As&#10;EmcL62IyAJzpQ4pEllbbNaQrWCW4AbMqZXNaHjxzwmykiuuZTbLR5JSUkKaetJQkeFSfqwCgii0X&#10;NzWXWJAKsTLJqFDQVqBlgCCwO32kjss4csRUFncliciePguEJsqllsbQkIkxZ16pKyHLUxUnPPlg&#10;ZVUHWNzFdNqSWaMLWtWzUKaGtQRgQ2oJYyJnMJkmjNCwMtBUha8l5+zDgmQSeQQwGWV3JADdISAg&#10;6wBn6QRxIHjiQTkGttu22fqFYHbpo0y/i5nTXxGVcNVRTtA2N7SGRRFFKpcBSRMpC6hQAkrz5kYO&#10;ItQqW2gljAcydNo1Zl1Cvjp93ENlJMFk2ywKkJJKK1ABILHmTmrUHtxoqIl2Z6Wwt5pGeWSSQooU&#10;0dGYKg+8FXIri1UiWJNb2+msokpGCUWqH0E1BIplTliIHLJ49lj99JZPxTXgpy8chwxmy0ANt+1Z&#10;v8SyMKL6l8faMMcEzbfBb0Ms1UVaKaVz419I44kCFoLEgMsp4nPxNM6jSOGCAlgV0tosjqzONBWp&#10;FCvqFft4YQtQdbmwCFeqTSpoQD58vDEobBbsW88hGsnXTXpABAVdKihOAIApdu21GYEzDKuWnKnG&#10;lThSMGkFufRBrck0VpOQrwrTFVtAmM6OpD0yHIHqjOTDLiteOOvHnIdSBITLKEU01GhJyIHOoOOt&#10;WkyagicDgpqOVPDDE0JyzHtph6CQgJ4jiOGJgJFARq6lrywmVINNYRlg6k0qPUMs+PEYh0Q5J7Te&#10;98sTpS4M0Qy6Ux1HxybjjJ4hqDQ7d8wLMOqX6tahiD1VXWmWXA+3GDqNBVx3BqmuLvbr7SIQEhZC&#10;TGyTKxdZl9z0e6tRWpxVWipgoLS8tKzuGdok9Uj6RQcAeFKVPu4pWgtMPbvBFiW32u3ee5cUjZ11&#10;EE5elBUsaYmzk1Ke73De5bsRboND6gyhl6bgccxRf+nFKCWbLsveNt2Xeo9xvreKWJY3VlcJxIBB&#10;GrmCMKyTHSzRtd6/9RFukTW+2bYLqq0ZjKyqKmo0kKWNPLHL5bk6PMOVtfWm9bjJdCIAzFnMD+vS&#10;1a5Gg+jHVjSgwb1O+fLqHtntztmxv5YbTa5zahri+ZESVyxJ9/T1CdPIHHJm3Omj0Oc/Mv5p7D3F&#10;ay7bZwTynqBkuZFVUcVP3AS6/Sfbh4lrLIyspvl92zsW4dzWNtuFmtzbz9ROkWfSX0FlJCMvMcMd&#10;OVJKTKh3jfu4+1u0Njtba9ZLOClLHbrZBqYcS6RJmF/nPPnjgbbOtM+de4pdp3zuO6u7bqPbzPqj&#10;YjpuK0qGFfHHbirocuR6naflN2j2laWO3btZ7f8A+LyxBhfSlpnVwSrdNWOhCaZECuMMr1N6PQA+&#10;c++9pXmyTbVJuUcm4qwYQx6nQODUq8q1RWPDy54zxuWVd6HOOwO0+3N432C03Jp3inVzEsUwQl19&#10;eksAxoVrjsyVcHPjep9HWVjsGw9tC1tRBtm02i6pDqCoDXNnlf3mbxY1OOG7OxWg+Y++dq2W77tv&#10;bjbbuO4tZ26iSwMHViRUqfPHXiUo47uGdc+U/wAuOy7WGy31RJuN5LEHiF2EKRS89MarpL6gQC1T&#10;jLLpob4noGfPLZ7Lc+3f75drDuEJE1msrqrsQPUEDMK1Axni0Y8mqOQ9h9i2G/7kbe+3E2dvDGJd&#10;EESB5Qpo1Hd2CsMvunHVkrCMMbUn0psuybPtezDa9mtktLMJ+Oh06pK01PM5qzk8z9WOJ6HWmfNH&#10;eHaMG2d13MFtcxrt8knWje30zIqM3r06W4pn6a46sC5I5skJnYvlv8r+2dmlTcXZt6v3USW15cIn&#10;TjDCoeKGr+qnF3JPhjK+jNcaW4P88+yoNz2pd3jlSPc7SvTaVghkiA9SLq0lqcRTwyxNLOSsiTRz&#10;X5ddhJ3FdvabhvD29pAyyS2USu7yrzZSx0KMqFtJI+nHTlrCOfE1J3m67E7Qn7ebY7fbIILKVNCq&#10;kamYmlOp1W9etTz1Y5HK1Onktj57vey+5O3O6f0kbn8ArNottxeSWBDFJkCTGCwBOR88dNWrVOe9&#10;OL3Ou9lfKntiyDXW9um/7xNQNcXKloVqa+iKUkH+u5PkBjB+g2UGU+bHyqnser3D2wix23HcLCE6&#10;RGKCksaqKBeGoDhxxWOzmBZaKJIuyezu5u7rW3k7l7gkuO346L8BBMXlYoPcfIJHQ0zNW8BzxWSu&#10;skYoNr3X8mO1d02npbNaR7TuEKlrWaIufUgpSZizFg3icxjHlDN4TUHKu2rX5p2W6Xfbm33S7beE&#10;/wB4iklijJ5a4zRmYEUzTG799HOqOrOq7J8mO1nsy+99Xft6uQTdXs0soIYj/hKjLkOTMScYWlaI&#10;2rG7OZ91dn91/Lzdo9x2SZ7janYrb3ShWMRJp0bgZL7OR8jjet5UMzvRJyjYbB2R3l3fHHcd/bm9&#10;vtUJElvtVu8QeQsMnYx6lQZj+JvZjKyg0rqVff3yZu9q1br2WJ5ljGqbbJW6spC564moCxFK6ePh&#10;iqZWt9icuLlt0I+2O6vnF3NBBtu3W8dpb1MVxvksXTKU9Ls8jE+pR/Alf24MlE9TOk9S93n5Bbe1&#10;gz2u7T3G+rWVr65jToyy1qysADIFNObk4mtuL0Oh46tarUy+xfMTvvsy7k7fvtmlvbiNSba0bqOy&#10;5ZNCyq7NEfAY1vZXOWuN0Zrm7P8Amb35AL3uLeW7ciC6rDZrZHJUcmmVZIvVlzZm9mMePFnSkrLX&#10;YyYn71+Ve4LFu9sb7aXlql3CxMMhbMaWYHpyeTDP7cbrKrqOphfC6vktjV2HzI7/AO+0k2zs+wG0&#10;2pqt1v10amNSDVUIWnUPLTqbnlxxhbHr7xurNooN27b+bHYV6d+lvn32z0gXVwpeVgoz/vEbHqaf&#10;5qmmNa5FsyL4dJq5Lyz/APULtk9lBabdtF1fbxdEKm2rp0tIeSspZ3H9muIvjn0BXL47gW/7Z8+N&#10;Ufckltb1tyHTbLMwvNDFWvTKAFnHiutsKjVd9ir0d1p8XgW/bfz27eNsy71M2330RK3EXSlZXIyY&#10;rQEo3ip4YeSq3qRWzmLAvcffHfnedqLvsrt4zbTauVTdLpFEruMiIAZEoKfw1J5+GIouOr0Nrt2U&#10;VCe0/nHCxG192Bdo3iABJnlUwqW08HV6GM+FfTjS9atTVyYK9q6WRcdwfNzZZZF2ztyzfufenBaK&#10;1sA/SiPBpHmTOorxTLzGMlX0HRWxm9k+bVxBurbd3ftj7HeV/Alm1qCtaASdQVb+uv042rVQc13a&#10;j97Y3u5999i7dtDyb1fWskEqlvh9aXLycD6I1rWppSuMLLXQ6KWbUpmI2756WtpusVvfbFebTtc2&#10;Vnc3JLemuXpKR+nnRST5nGiT8SMl7LWNDpkfc/btxtDX7XkElg6fiTM6BCtTVWDUHjUNibVaKx5E&#10;9jl8/wA4/l3sO4SW2wbdJ+nGQCe5tYYbeEtX3kQ6JGA8/ow6yxXb3ep0/YO6dn3uy6u3XKTQOM6c&#10;QCMwyHNcuOoYLUa3CmatuvvGH7o7h+UfYu5C+trSAb1OSJIbGNJJlrxJqyiDV/KRXwxNbWe2xpez&#10;Sl7mp7T742HuC2F7tl0JVkFXhNEmU51DqTUCg5fXi3RwZY8lbespe6O3PlhtVx/mXfLOwsLguGjZ&#10;1ZhK4zGm2T0O/PUqYhWjQ1tL1aLjtb5g9tdwxu2z3sc9xGfxUYGKZf5tDBWI8KZYbq+pCy1enQD7&#10;k+WXYG+zfqm5WcYmT8S5u0c2qOozY3LRaQRlxyPnhJtbGmlt16gntLvrsm5c7FsF/aytZpSK1gDR&#10;poUUpECqBlH8tcOG9TNXUwD91fKnsfu2QXF9aC1v2ar3lmwilfPPqAAq/tIrhbbGmj3JO15Oxu0r&#10;he2tru7KC81ASW6zL15JKE1mLHWz+RPsw+TZm4ruRd1/K3srut2eW1+D3Mgk7laUhevi6e6/9oV8&#10;8LVbFyraMg7V7P7N+X6LEJbeO6u8huF5JELiXP3UBI0p5IPacDvLh7kKqqwruz5admdxyGd7ZrXc&#10;2BK31kRFcF6VBZU9L/2hhKZNW6tQys7Q+UmydsXbble9TfdwY+i9vEUiEeUJLgH+ZifKmKdzJUj1&#10;F1vvyw7O7hk6zWx27cCC8e5WTrBcV8SE9L5j7w9mImC7PktdUZm0+St7Juoue7N7uO5drtm/ue3u&#10;ZEQ090zKHatPBeP2YtW6wTwqluWu8fKHsq7VbvboZNg3FPy7rbWMGig4shpGfqBwudkN1rZQ1JQS&#10;fLj5iXtyLDuHuiS67XjFXSzQw3VwpNQkvpAHtLN7MEp6tAqOulSyl+UHacSw3fbs9x25ugBEU1pc&#10;PLqHIzRTMdQ9hGGrsHStviU/gBP2z85rm4TbLvfLeHYmB+K3ixjpdtH/AABCNQcjmMh44G09wVY2&#10;eg5fk1sNnOm4drble7ZvEVVW5Zkulk41MyMErXnQ4FdrRB5VbLVe0klT54JcR7TGdqtopAwfuKIM&#10;6IKVUmEklXPIBOP14Gk9xcI6yDR/J+7s9zTe9m7oum7jUM015uCLNDKzijK6g6kDjhWtMCulohWx&#10;Vtq/i8Se+7l+cO3vDtv+Wra8vJmCRbpFMWslqfzHT0lBlxc4Gp12L43WvxL7hr/Lf5kPcRb0nenx&#10;G8xNqks5UkWxIIq0S6XoEp/7P6sCfEmOXWD178wPmFsiR2t92hcXF87CO2ls5Vls5GOQo6K7Cvga&#10;e3BbjbbcfG9f9ZEMnbnzumvoN9fe7Rbofi/5ZWSRLbpcOkWUFCeRJNa/ew0ktHuRevLrxCdw+b29&#10;7CscO+9q38O4FgkMKBWglkbJenMlfZkCcTHLZl1VqrafSCXMPz3v54N8jfb7RAQ47dDqH6Z+47sj&#10;Vcj+eoPLAoruK9XZKHDCrr5x2+yx6e5Ni3Pa7gZLA8KsjNy6U9QrDDa5aoKu1dLLTxAH3f54brcx&#10;b1tWy29ltIIePaJHiF3LCT97qkSBmXhTT7MCrAc7P4XoWVz869h2wFe4rHcNpvEGoWU1t6zT+B6h&#10;GHnXBxnbUSs6v3lH4lRJ3V84N3Ubz2529FbbLq1xWs/RFxcRHgxDtGwqOGmn04a03G/e0poXJ+c3&#10;bto5TforvaLtBqNre27pLUcenSqNnwzw3VbpyZu166WQ+2+Z3zT3kw7l2vsoTtvqoEO46TPcRl6O&#10;6gyKURRw0g/Tgrbi/eZlnxck+PRSd3jmMiK8bB1oKFSCp+kY6W/A5VtqPCK1WOa1OpfPEr0DT8Dy&#10;MDnGormBlkc8C0G0emoFZyAQBWnPxplibAkVbs15bUKUjm1I6Fagj+YHkcZvXc0+HVbmJ7g+T22R&#10;3j7j2peydu7m4GtIPVaS+UtufTT2YzyYNNDoxdy/4tfSYzdd33nt+VIO89rNkj5RbztwM1m55M6V&#10;JjrjldY0Z6NO45V8a+P7g1XtrmAXNvNHc20nuTwuJEb/AGeHsOKSgukNaAt3t6MGyGnkpFRieD3N&#10;U9Ndifa+5962Z0RZDcW6EUtpySqhTkEbiuNKXa9J52bt631rozabd3t29ukpS9rZXEtFKXBHTIrm&#10;I34H7Mb1yVemzOLJ22XHrGnjp+RcHY9tvLco6CS2uAawSjWhzpq0MGXMeWKtjXqZOPuL7yVKdtwb&#10;ZD8HtsYs9vQllt4USGMM5NaIoA+nC12bNnnq3L0ALzeba2sa7lJa29mqsZPiqIhVTSrCQacT7rep&#10;rW061ehTdf5baK6tn6ejrV022npaqdT3fc6mXhqxflegPOXj1OM2fwokZNHSepU+phlTOhViD9GO&#10;ts8pHgokYRRwPICoZtEkgpU0FfVTjjRLQkKttst7+Mys0pKUFGd2ZaZU98nDiQmAuPaoI30o8oNA&#10;2rU1aDhpqfPDVSeRHf2S2iNMXZ2JU6jpLE5DiVwmALolkuDCXkgYEP69LGlfArQeVDiILkf+m3jt&#10;WKViXJ1tVAKk8K6a1PhXAmAbFt90r6RdyadJ1AiI8vCg4+OJQmCr23HMQ7ztqYDho588vPACsR/p&#10;jW9TqZagIzaY2AoarUhlNR+zDCRXmSJlj65Z194LAXJyqPdbLFJCZXSpZtqmDyo0hObW71I4n745&#10;4ToNWJxbxT2iPJPCYI69LXEy/QPWDXPniWUDR7TtDapTcRIQc4WhcGo48XJLD24bsKCddlspJhbx&#10;yRydRWlLBGKnQa1/MBwSAwWm3QlVSVGIJaoVqEt/9pyrhDLmKC+JOhoXDHURoddRQVU01cKNlhQS&#10;CXVru8cdLi6hXqcSvUDU8DpDZVxEFpkNu7Kw6bQSXDoANXVRjSrZApwpxxdaCbDJJd2KxoYbVDUM&#10;paaRajkASnGhwoESj9X6TKlnaMObi4ccMv8Al09mWGAOltvGkosFvrYMDS4K11NU6fwxwwmNEjWu&#10;5SjQ9vbhlGoqLlqZUOqgjwoCRdtgnhMcFysQ9ZyjclaNnXMJjREsO/CEcqGiurKCtWoc+OZ01pWu&#10;GhAcu5zM0EZkcRzhgB7gIYlaZU91RgZSIJ2RlRpX1dR2APFqrkrCtPLEoEPsAst06lCZAjE6qAFa&#10;gcedTgYFnE+i2knWgMSgmtGYrrUcaZVPhnTAhMqJrCSboyo6KxjQOx1Z1Yk08QScNlVYZYwNbs/U&#10;ZaOTULWir6R4eOEJllbpJHMZCyMDVgRUv7oDV+gDDYiivpG+KVM/cRjRiK0pQU5Cta4lIaCdutyW&#10;lQn8VonFT5j6MiMUJlesIM40BkDqgC5gVPEE8vczyxVgkPfU0MYEcjuijWQpIJ0ilCKUpjmsjWrB&#10;TaSko4gdtNKkoaVrXnXFpsTIfhrpW1IkokNQUFeB8/E0xasSSRWN71Cxt5KFdJOnlwHtwSEF1HOq&#10;RqhimV6EELGeNfLGbGikudtdptRMp0tqVgrVoOFAcsA+Qu4Wkk0SImvQqlWTQy+kgVpTL1cTgFIA&#10;22XIcVVygOmmhqUAyIoK8aZ4AkhvNvnNu7KjKZJVC1Q1IVKcMIJK6TbLtDUxyGP3SgBGZzJBpggu&#10;RttY3EDnVDK+n3DmamtBUmmWE6hyHvBPLXVHJUAiuk/w+zxxnxCQGLbZw7VjYNQZ6SAcwa5+eKSE&#10;2BXFpdCQN0nJJqCoIIPHiOVcEQKR5tHK9VwUYjNlBBBbxp44uuVoTBpbeeKvUU0rQOOH1Y76Z1Yy&#10;dSAp4HI8+WNzNoZQVpzwBApGR8uOEUNBK10n2/68Ah4jS4kWOugsaDKq8a8cEDLzbNg17XvDdNZj&#10;FHbyozLVukkpMpQkclILU5YhtPoKWVqWNrEfTCgByOkacvopgVUS2yK8jgt7OYx+hNJXQMwcyR9p&#10;54m1Eh1bkvrPcu2dhtgsegXUyDrdOsjVK5hnJ+wHGDcHZW2hRblMu9X2tZCsaD0Ooy1N5cMUkS7B&#10;O3dpRTzr1blukpq6Ig1eyprhPGVVmg63bu0W729u8cckoo2dXNeFXFT9uJlFGSk217y7llgkEZB9&#10;QIyI8arnXAlIjSdu9uI08cu8zyX9lbEyCxDvHGzcKFqlgDTPRQkeGJtjHVlv353HbbhsZsYrOwtF&#10;tnDwJZwxx9OmQHp9f1n24mtIKtlM12psndt9vFva7TdfDXLVMFwZzCE0CpOsAsMsVZaCo9Ttnbny&#10;07Z2eKbde77233ve5BV2u21W0VAKDS7Vdv5n+gDHJdnUrKDjnf8At8EHdk8nb/RjglpJCloQseYB&#10;9Crlx5Y6MCcHNkvqbDsPtf5pb3tttCm8jathctEZDKDIELMH0RRBWJ1V99hiMtdTXEbPuv5UdmWf&#10;aV1Bt9mWuUiJTc5nZp3lArxLKo1U9xVpjFNSXdKDhmw7t3XZbpbSWSMbyOUC3IRXqxOmmdBmTTPH&#10;W5aOau52faOwO7+6wt38wb6SC1QD4bY7d40Y05sErHHx/mc+WOS1TsoYT5p9hp2nuFvd7LHL8FP6&#10;JIJmLskozWjEA6WXx542w2hmGVIK7D7p+aEu3ptfbG2CSMSNW5MJ0oz5tWSRliUKTXOuDMuTDEoR&#10;tL75E2242ctz3DvV1fdyXI1NcoR0EdhkoVwXkUe1fIYx+F6G/FWRx+x3Xf8As/uDotaatw2+Roij&#10;JJ66+mgAzYODlTHVy5I4+PFnU9og+Y/zBQwbjr7Z7W1fjBUdZbjL3EEhDSf2qKPM45b01Oqj0KD5&#10;hfKSbte1G6dvyz3lnbt/fbeUK0iJ/wAwGILUeIpli8WWHBOSkqQfsr5n96QWMW0bFsw3GaM6IpRH&#10;PLoVjVVKrRef3ji8tJcmeLc2cnyb3nuOBt07132Rt6kWiQQiOSG2qaqtWqvtVAB5nGOx0cUzmN1/&#10;mX5c9xwxX8JYxVa3n1MsdzASQfVQ/TzBx01yTWDkvWLG82nu75g/MCF7LZLQbJtxXTe7zIzErGQf&#10;QkhCHURyTM+IxzXrqdNXJnu8flNv3b9su6bdeSbxZRgtdxlWEiIPeZV1Sal8aZ40x3jQjJikm7W+&#10;dy7VtsVpNtsm5XKei3IlCllrVFYBXYkfyjPLDvXkKhqb7tD5o98QLuW+bsmxWzrqsdjj6q0QZoJV&#10;jddOrgdRZvIYyquLk3alGHse4d++XvcklrvNhJCGJ6kCsTDLHX0SQux9VPEnyOOh35I5XSGb2w+a&#10;PcXdv/g3Y21Ml0Qom3O7ZTHbRnJmy1Rx+RNT4Kccl6anRisZfvfsv5l7HJDv97uR3yO2oXuLd5Hl&#10;tzWurTIFfSDxIy8RjbHfjoTkxctS12P587JBtyncknF4AQ/QVdMuWRBLZFifow8i8CKZI0YZf23z&#10;d722+W5txDsW0TpWzsJJOlLcJ4ygI5YMOb6R4DGNaxqbPwM52r8wN47J3Jdj7mtZ4YYf+BKhLxcu&#10;pDydP6v0eGOmzV1JzJOrg2s/zik3Q/pPY+2S7rvVxmskkZSONRT1NVgSAebEKPPHLajfqOuljFbj&#10;d/NHs7eF3ruCyUQXY/vVzCkT20ufCb4f0q+XvUr7cb0aiGYZK2nmjfbd87exxt6Xk9xSVh+JZBJH&#10;dGA5UABB8a4zvWB0ycvWZnuLuT5od3QLufbna8kWz2pMljeMii6YAe/G7MjZ091AVPD1YdFGpo+T&#10;0Ra9k/OS1f8AuO/TR2G5R+l3n/BSoyKupoYn+w8qY0yUTUnOr8XFtyx7s+bPbNxAdn2WxPdm7Xal&#10;Xs4leS20jjrKAs9PBB/aGMK11OrkzM9ufN/ddn3L9J7o26XbImFbdJRKjxDhTTKFZ1+3243VFZRJ&#10;z35Y3rqdVPf/AGrb7eNwut1tY7ZlrqMyMWU/wRqS7N/Koxz3TTg6KZFZHHZvm/sW179Ju+xdqm02&#10;y7lIkvyiRdcE0ZhSOiMfBX9uNaKdyMln01Owdqd+bFv1oktlcglQOrE5VXTL7w/oyOJvThrugrmT&#10;0ZhfmX3T8nodzjuL/boN631alvhRGyqBkBcOW6TtX7p1EYirfQ1u1Bouxvmn2zv0MMVr/dJ4V6Ud&#10;lLRSigU0w6KRkDlThjV0bU7mHnJbln8wNl7A3PZfie5oIYraFcr+QmGeMmpCxyCrnVT3KNXwxinD&#10;1Oitm0Yz5d9+/KSxun2TYEFi8jV69zGUNwy5DVLI8rc8lYgeWNYdjC161Z03cdr7f3/bvgd0s4b+&#10;2kFI4pBXSaUGhvSymmdVIxnxa3NqOdmchjsfkT2R3MzrcSXW4wyehJA93DaOTkQUXRVKfe1EYqtu&#10;RlkSq9jrLXOz7/tAW4Fvum3XChlEmmaKQ1oDQ1w7JoqmTwOXd2fJ/wCVe2yLvl9uEuz7Wr1ksVes&#10;crV92FnEko51C1NOFMKtn6yslKpcjf8Aa992Nu/bIttiisbzZ4/wJLaOP8NfFZEYaqkZ1bM+OE0+&#10;oq5NJT1MpvvyJ7e3J5brt6/m2O4kbS1vCZJLZwTmNGpWH9ltPlgVrFWSevXxLPsrsf5c7Kku2j4X&#10;d93evx0100E1wxrQr01L9NQeVPacOW9iOXBzIPv3yW7cvLr4vte6m7a3IAnq2kjG31f9yWGkH+Rg&#10;PLFNtE2rW7lr2/uAu1Pk5abfuX6r3vcDuHcHqtv8Q7NbLzzWUlpHNeByHJcS7KNB8FV7ltv3yW7Q&#10;3OT4zaA3b26D8u424lEDDhWEHTlzK0OBXaWhpaqtrZGeg+Ufeu5bh0u8+45tz2GA1S1tS6vOFNfx&#10;VICoPH3j54TjeNSXWOsmhvvkt2BfpGbKzbZ7+LOG6sXkDKeQZZSyvn4ivngV2U6prVSUN72D85Em&#10;j2xe6UbYn/Dm3BQI7sRfwsApkZqcNL08cD8WiVjjSr0LST5EfLeXbYoFW8gvI6N+rCZzcM4z1lTq&#10;i94ck/pwO/gUtVsVV72z87e34Fg7f3K23ywZunHNcIkdxEhz9QmJWg8QT7MNPktSfL4/C/YOt/kb&#10;tW9W7XneG8Xe59w3NTNcxyLHFEeSxK6NqC/QPADCrZL4RxPxBR2H5tdox/8Agk8Xdm0wrSK3mBhu&#10;kVRQAEn1U4elvoGK5ciXijZx6P3g0fZ3effUIl723OTZrUU+F2Db6F1rlqnYlqnyJJ9mIVY9JTvO&#10;kCwdn/MvsqB4u2r2LuXbYyxi267JhuY6/djcNpb6GHsxfmJmXkpfC4ZHFuvzY75D7dJbHsvaB+Fd&#10;3bCU3khAzSHUUf8AtLpHnhLGmaTZbok2zsP5l9l9aTt7cE7m2yVg0m33paCfUBn0y7MlT/W+jDV5&#10;0gXCNauPR4+0iT5i/MneNwl2HY+3H2m/Karm+3Ql44AcjIBp0Efw+9XkMK1J6lO1l8SEg7X+cXbl&#10;426Q7lH3TFKCbnb5ZXikqc6xCT0gjyI9mGmtiLYZ2epNc/Ou5MkG0Rdsbj/mOUgQ7VOqxfiVybWM&#10;2XnULTxOJdZKVnX4j3wvz/2/cl3meSz3O2f13Hb9m8a6Vpwj1oo1L4h2w56CtSdU49AXc/Pjt/bU&#10;EG8bbuNnuYBrtskGiQtwWjllUhvHCdZ2KV3X4lAFdb3877pot4s9gtodrNHGzsyNdvCTWr62Vw5X&#10;LgKfw4SXiFna3wstE+cHaMFRu0k+z30Y/FsLyCQT5ClBlpIy5Ydl4ArNfHp9vQVW4fMb5gbuBuXZ&#10;PaLT7HGc7y7Wjz0yYxKHXSP6oauEqx8Qm21FdzR7T82O0py0G5XI2q8iX+82d+DayLlmGWSmqh4Y&#10;dq9VqLlasKxTb384YXuJIez9luu4uj/i7uASpbIeSrpjYsfq8sSn/NsaLX4dy77c+avbW+2saSzJ&#10;a34Fbvarp+lLE4973wtaeIxdqSjFZUrQ1DAe6fmt2nskoh2x33Td2BK2VgwkRRzMknrjFPAAnEbM&#10;2h+0se1fmP2z3XYRhGSK6P8AiNvnZGlSRScinP8AlIxflzqZ+fDiwR3R312j2ramfcb4x3D5x2UV&#10;JJ248Frlw4kgYzT1hG/SXogLtzv7s7vi0aONBKsL0l228SIuvMMqEvkfFcX5camCzpuFo/zL7d90&#10;2HY9tN/f3y2NpGdSrIxKsw5JGPWx8FXEu0P0s1a8Co7f7z7L74t7mBIk3GO1ZEe3vYVDAtmjJG4b&#10;05ceWK42iY0M6ZVMLc07iys4Jbt5Ut7eNKySzELFGoH3mqNK0GWM5XU1go+3PmZ2nu24S2Gzbmr3&#10;0QLN0leNWQGhZNQXXx5DGta23WxlkdOXF+8zaWvcVyFJl0ywpmXchCAOJJGQ+nDrlgyydvV7bkWx&#10;/NHsje92l2fbdyWXcoULtAqSadK+8VkC9NtNRWhx0ek4baW4vc1DmkWochwOJepaEGnR6SDXmK04&#10;c8TsOZI2UNQsdR4ZYIj0hHgC3aRyCS2ZEeNkKyI41gg8ivA/TjOzT0Lqo9457vfyZ2ys24dqXsnb&#10;u5yepkj9Vo5PKWBjpAPDLGb7dpSvuN6dyn8Sn0+Bidw3je+2ZUte9duNmj+mPerFerZSfzMo9UZP&#10;+gxhw18PQehi7iV4rx/cHRm3v4xc2k0dzbOaieJg6HnQ04ew4u2wUtyemx57VaFdIKke6QKHHNkr&#10;Gx6OJwo6BW39xbxszf3W4JiHC0n1SRU/lrmp9hxWLNau2py9z2GPJr8NvHV/ga3bvmBtO4KIb4Cx&#10;uzkjSgtEW8pBT6jjtx9xW2j0fgeLm7S+Fy9a+P7gze+2O398Hwm52Md5aSAs6vUAsfv1Uqa+Bxdq&#10;z+hjXLGxnf8AyM+XevV+kR019TTrbT09GnRT+CudP4s8Twv4mv8AUL7eJweLaNzU6gkcp1BtWs50&#10;ypkox2xJxySy2u4pIssdI2CaCSwGXE8q0rjSpMhVn1bSExpD6idbMs2nUT4ArQDLDQrOQ6DcpgnT&#10;Fi5NTQfERkcKZVFeODkhKo2+kkmtiktpJGzFXRgYyMs/HMeeJ5oFVgk9xeyssjx6pI4+nHmmZ5VG&#10;rBe0jSAJH3nWk2mWLpkAAvEqZ+VeOMG4NID7S7voQZLu2aR2yEqOtDllnUjFVJZ7cdwvJUpFFIFK&#10;gLXSG1eNakfVhiSK9W3JXLtFcGTMlQrnzLBfDLCbNYC47yeKVmgjYCSmrqwygjSKEAqP9WLreDK1&#10;ZIv1GUyVe20erUSgmyoOIDKRXjjXzfQSqekT4mGKNWLO7uXVwY5T77V1Coyp5DHO1JpIGWgDVWag&#10;94llf1E88x5csCGnJZbXNbA3DT3CIOmYxLpagJFRUaeFcUiWV9uLlrcWy9N0JSrBSBxJLekZHLCk&#10;EaO3ubCOKO2uJA86VeEtqAqq0ProMqeWJ2FIJu0urbgY3iLUGpU9DAZ55LnQkZVOHASVVndhhDHK&#10;ulkJBkJA1VB0toyNDXPLFJsbC7y7ZbqguEeLUNEIKcKUJJb2YyZSHWm6hldi+Y9LFQQa8QdKmlKj&#10;jiqgyxt9wkCajIpjqWLPpp6RQeqpJrimiSWy3E3LvQQKGyqhNTpb3hxxIyCSXrzvOriRV0qUXxVW&#10;DVpQZc8UiGESe4VoyoZIxCopo9LHqBq8DnX7MMBs8m0qoUMQxZjpzJJ9mJbZSQPKqyorQkOgfUCR&#10;T0jLlw4YpMIIrOGWIyrp0lYSqLWpJr6T6aZYG5GW8AAtlZvxAGRXTJVyyBeurUaCtMMzbB4qGKGR&#10;8n0AljkFOTCufPwA5YkdTzn0gRk6unmx4Es5zzpywDYUjEQUI0jSTqAz51r9C4BlFuZkXdFU00BU&#10;RlOYAKqTUfZh1FAfZtrkmZQB+H6T55kYpklVUyOrJRhrWgU+qoFSDpNOFScRJppAXcMUlh01r0kO&#10;RIrlTIVz4YUlV1B5rmSBtUbOq6STTjU0OVM8Jl6EO3LLJczSupWAkIrEkVNNRrWvhgRmywiC6HLz&#10;UV6hk08wfGnMeWHWonYSNpJFkELMfeYajpjIrwPPKuG6wTyJQjtGWlKKVBK6hX6if5vDCdRpg15L&#10;cJBE8FaNkw01FBkDz48sQy0LEs8tDcBo/B29JKkZZUoaYGJoknSA0aOspIqFzVQAQKVBB9GrxwpJ&#10;KjdmuQ9LR5a8gGz0151NMJFkcMd0dqlkaR+suksTWvmorzw5ECR9YsIy8hoS/qZgSPMDhhNFE7xM&#10;G9ROjiWLmmXtxIQVl+b1JdMTt6Vo6ipFQOOEhwQxre6dcjuDXxPqqRngYoBLprl1qZGZRQp6vtwk&#10;4HABd3EMMfUuAY6vpaWNarwrVkyJ8yuOvDmZm6jAQwDKQ6tmrKaqfYf3ccdqtJk0eZWXjwplihDp&#10;7ae3lMU0TRSgAmNwVajDUKg0IqDgAW2WlwhNQM+HGtK4QzSWe9T7VENxEKTRxTQx3nUBJa2bUJo4&#10;yfdDqAKjnTGWSzQoMXNvF0sjCKX8JT+HrRagE8DjFZGVwBbu/uZ0HUk4HMAUGfj44fKQ4kSWG6Xy&#10;o8bjSa9NdainiSK8cWsbY3dIsIhvW1oDNEyVNdYAZacM6VwnSyKrdMWbuPcZIWjDMY/vCNAv+03+&#10;vGcWZfJIqDd7gTVQBzC0yPt4HBxDkW23dwC2WhCagKsklR5DOuCWhySbh3reSW7RLII1bIpCNJI/&#10;mfM4TlhJSQ7lOJC0qehj6gK0+nPhgiBcjU7f3ZBaRj+7RSIBRGMrqF8xT1fbhu/oGkVu9d5X98Qh&#10;dZVjzWNa9NfP+Y+3EcZ3HzBds3qRJasNOdQBUA8sji6viS9Tp2wfOyXYNiNhbbVA8qO7pcTSvpGs&#10;1oyKBqofPGOROxpW0HPe6vmDv/ce4C53C4a4Kk9NPdjTP/hxrRUH2+OCmJIVsrYZsXc6WogmKGVo&#10;3VyC1DVWDUOXOnHG7voRU6Jv3/qJ3E7bNb7Xartk7UJuzIJpq8+muhVQ8q45HjdmbeZCOTN3VfXF&#10;60928jyTMTLM8jOzEnLVqx0VrxRnzk6P2L80LTttrhbi2uJoLkLWOGRV0yLwccRSmWJyOdiqWgj7&#10;2+fvcG420lltRO1204o8cDkzkcw859VDzC0r54yrilyxvK4hGG2bua6eat1NLK6gFHZyZFpkKMc8&#10;uWOlaGbbZ2bavn/ttjtai7sLi53VFo8jukcLaRTUWGphUcgOOOa6bZtXJCOX9z/N3ubfLx3uLudb&#10;epEdvbO8MKAk+kKDnlzbjiq4Y1F5zLfsP5nzdu3cdyerLay/4qFCPWo4NQlV1jGrekGdXrJue7v/&#10;AFKCSxeHZNvW1KoBBdSLGNDNTWViXXVvAsxxzvHLNVldZOVT98vu8sMl7d3t1dsC06TSa4y/qFEQ&#10;+6KaTlTwxrSnFyZu8nWOwvm/Y2tmbbftxRUgjpDcSh5JdNadNlCsWpyI+nBlqnqXjyNAPfH/AKgR&#10;FD8H29GYlYENuV0gaUmvGKHNVGXFqnyxhXG25LtmhGQ7G+ZEu1btJuCmOkx/vAWJUVwc+CgdNvAr&#10;jostIMq3Z2pPnF2BBZC8fdWmmK6o7WKJmmFBXQQeBz4lsc/GEb1ucf73+cY7kla0ltLW2sYpNdus&#10;kXXuAaf87IK3GtKDxxrhxwZZMsm8+Xfzc2qOyj27cHtrFlCtFOgS3hdvGZUUKr/zcDzwZaDx5C07&#10;t+eHbuz27JZad2vWLZh6QxnmS/Fs/urx8cYceRq8iRyrYPmDbpvcu/Psu2pC8yrciGNVCyOSVMfU&#10;MjRtQE1UUx01ppDMbZ10O57T8xu27qwF9cblbxh6lxNcKsikZUdTpY08hnyxhasGtLyjlvzR+bva&#10;+7r+k2+1RX8EbDRfXmtHDA5tAsZR1GVKs2fhgpRsWTIogvflZ8ze1rWxG3C3s9hkn06poxpjmINB&#10;rkNW1V4aqj2Y1yVfRmdMnibTf/md2Vtm3tcXF7HfSTalFhARKZFAowIzUL46uXLHM0/A6Ff0nFtl&#10;7v8Al/N3Sk8/bFnDbSyhiRcStFD6snMLExAZeoUpjorTTUyvl10O/wBh3zsG4wRzQ7jafCJ+GZOq&#10;iHVQ6VzYAUplpxnavgVTJJy75td4/LW7m+GuLFN13Mcdwgk+G0ECoTrkMZPYQRiaSyr5FGrk0Hyd&#10;7v7Dhs0sNosk2XdbohZ45H6skxz00uXIqppUKaezGzx2ZmstY2Og95XHax2aQd3w272EakyfHAaR&#10;ybQT6tfh0/Vjnc1cI6cdoWmx897Zc/I1O79XwW6PtfUCxfESo1uM/vxKBcFKjgW9tca1mDB2qnoj&#10;6Qst02jddsjhtY47vbJFEaxqqPCUA0gaVGgAeFBiLrqzWl0cY+bPaPye2mcSPcTbHuctNVntyrOC&#10;DmWe1dlEa8KeoV/hOCl301He1eu5qfkxc/LiHaT/AJXj6l69RezXir8efGqioSPwCen2nFWkil0X&#10;HdXy7+X+9rPe3NsNsnjBln3i0ItOnpz1Pwjf+0Ppxm9DbkupzDtTbPlbcd2rBu3dc/crLJTb4LqG&#10;aG0d6+kSSyM3UJ8PSrYtT4GTsjr279j9j75EsV/s9pCEGmOaCMW8qj+R4dDD7cLYtNNQzm/evZlp&#10;25Db25+YVztOwzkj9OuzJNP0q+roi3IMgFfvAAc8NPlvqReta7aG27W7G+Ulz2vANtsLXdtvuB/8&#10;wmBeeVlyYl/SUYHkKU4DCtKLpfTRlTd/Ke52uV37B7hutmmfUDYzEz2/CumpBdPIsGwN+IOqexU9&#10;pdjbHu25TXHe+/xd2b5bqV/S47oyxwKDQn0srN9ACjnU4a9Bmm/E0N18n+3LS4O49qX9321uD00L&#10;AzXMBbweJyTT2NTywnka6mjpV7rXxKm/2X5u3cqbbvHcm37Z25INFxu9oyQSzAcYwsml9beRC4Wl&#10;tx8XXWQt/kH2pDJBebJu9/te6xDXBeF456sfvMgWPJq8jTyw5j1E8a26aj72P56bHaiG0t9v7iK+&#10;mK6h1RzgHnJbu0QJz5E4G520Di69QC7+SG7d0xfqHeXcs8m/Ov5NsivbW+VRGlSvDnpA/fgr7uqH&#10;pbS2v4Fnb2Hzd7YgCKlp3Zt8SgKEkNreEDIErKCrZfzE4p3Vt1qRTFD916eBXLtnzX+YQdd3mfsz&#10;YoiVFnEsjXE5HN6MhKjxZgDyB44jglruaJtuArZ+1vmj2grw7Zf2/dG1o2pbaeRra5TxWN5S6+wa&#10;sPmR5UPR6+o9e99/M6/vG2LaO2Ljar2ZTr3PcDWKBGyaRWAMZ01yzbP7uM7VndmtZW6Bto7C+cfb&#10;u5Pudrv0HcSSr/eduuppYwxJqGj6wZQw05Gq40rZJQZ2xtuZ19Rbbt8z7/ZbT/xbtfd47sEKkCxh&#10;4SxJpS5jLJ6jl7tcS6Sy1KKeYf8AqC3N499hWwsIgweLYJHhV+nkQsutK1IH3pAR4DFesh6reDQJ&#10;8zG223J7r2e/2R4gOozwyXFsT/LNBrX/AGsK0Dor9VoUN98w+/e74pH+Xmya7C3JWbd78Qrrbjoi&#10;WRlT/eb2Ymqa1ZVrVa0D9j+Yu77VBFb957ZPsu4j0z3csTfBu1SNSyIZFWvmaY0cdGRVXW4/ePnD&#10;tFy36Z2xaN3P3BKaQRWofpKK5s8gUZDyy8xjPi2y1dIg2X5odwWk0sHfmw3GxAFehfJFM1tpBzWR&#10;vxNOnxJp7MXxXtITv4e760aHd/mt2BZbebu53S2ulKho4LVxcStq4KiITT6aDGbnZGlbrxMltvzm&#10;3ePeKb727ebRsFwp6O4yrMxQU9BkHT0jV5Upi6103Jty6LQ6Dad0ds3lmL87hbNYgGl40yBVrxGo&#10;mo9mJdWtx0yJmE3P5+9obfubRWUF3f2cbCO43SIIIlz+4HFWUfR5YK0b6QO9oWmpv7Hcu3u4YYL6&#10;3kg3SJSHhmGiYRkcGU0JjYeZqMNprcVMvJaFB3j81Oz+0ZxBd3T3V4x9dna6ZZEHjISyBfYxr5Yl&#10;KXoVe3FFpabn2h3rsttdyQQ7lYyqJES5RJGSlfeU6yjCmYw2mnqLFlTQXve/7L2xYJe7jfRWFoFC&#10;RRutGNMgsUcYLMdPAKMTMMqZKa33HsP5ibdI4jt92t1fpv14WWSEkV95groSMxQ4t1aZOPNXZMvN&#10;ssNq2DbI7bbY47LarRCWj9KRoAKs8jk51pVmYk4TsylWSjlm+V3fpuLeQ2G9zWwpM6160ak6arIo&#10;V9PmrYFV7oVcmvBb+Af2h2d212lDLBsMAgM5q8klXmfPh1GBYoOQwnad9RcKpxADu+y/LruPcJLH&#10;cksJd5jPr6UqpeqRx9cLiSq+eF+BortaMB7c+UXaPb15JfWcbXl5IxKzbgRMyA8kOlVHtbPzxbto&#10;ZeVWdiz3nsbs3dpkj3Tb7eO/cBoLmE/C3JI5o8TIxAOJ1W2hq7OPH7feUm1/JDtiy3lt0uprnfdF&#10;PhINzcTRxnmT/wA36RQYfN9SFjXqLndflx2Ruh6km2izvFB6d7t4NpKvsaDI/SDhKz6FNSotqihn&#10;+TX6hfRHdu5Nx3bZIfUmz3LaakH/AIjxkAj+yDhu3V7kcE1C2Li/+WPy9niRV2mOymi/Ku7JmtZV&#10;5ZPEc/pBw5e4+KiGUl/8od0urqGKXuzcLzYY6dbbbpvW6jghkU6WXxJXAr9YJeNdNPxNjsGx7JsF&#10;5Hc7dtttZTxp0y8akyMhIJFa+qunninfwItgq9DWQ9zMTpuISqk0WQMCpFOJX/Xh0yeJnbtmtgyP&#10;cYbuiwsEIHB2Ck+xcDc7GUcXqFwaEt9VaiLUSRnmOI8cVWqgzs23oeWRnaJ4xoMtGIpXLzw09NNB&#10;vQluIxKnEVJorcMj9uBwTVtAO52NnLAIruIXEL1VoSAyHx1Bqg4VqJ76mlL2TcPoc57k+TFnFctu&#10;fZl5J2/ubjW0CfiWkh8JI2J0g+X1Ywvia2OjFn5a2+8yt5vW9dvSJa977X8FX0rvFqDNZSE8CaVZ&#10;Dz4Y47UaZ6uHu9PFeJZGG1vrJbmznjubSYHRPCwdT9XA4VXD1R0p0yqSvl24qhRKaBkeJqaY0s01&#10;6DKlXVhe17tu+2lWt7jXGlCLaUloyPBf4foxNc18ei1Q83Y4s2rUW8dWaT/zCm//ANcNWjTTqCmv&#10;+Hh7mn6a41/q3/L+PX7ji/8AC3/n6/y9PHf8DilpNLDAiTTBnjWlAwKDOtaA0/bj2kfPsKYzFHCS&#10;rFMykISygk0rReQJ88VUllNaw7mu5xApKWDZlSSRx98kkZYhplplxYrEl0zyBWVC4IYVBqcjQfTh&#10;40uomxzOer+HFpRQyyMoYLmcqVy4eGIzqs6DpIIqxJHpe1YsVOZBcksxoAa+nlnjoVqwZ2mSYW0g&#10;twhJJZSHH3szwFMuGOZI1BrqHTGs0cUkQYEfiZnUBxFMhirEgVvMqyE3D9MAVXXESFA8WHqHlTGZ&#10;oXdv01VSoUF6u4Fc86ZEjI4TGFpTSQQyKhAoTU186EjPCQmANPP+oU1SFEYDp1YJoPjkRjapJQ77&#10;OUuUKuwT1cHK8G9IyIPDCSJqg27kvbfZUd5tEsgqxX0kgkChbMsfHEpFMGsneS6g6U0k7yeqRdWo&#10;EKBwAP3qUOKaBC7luNxLeODcvAY1ppNM68tI4jnhUQmyS2kuF2Z7hmYzRCQxNlqBGkVAFcMTI7C8&#10;j+MQm4ZkKEFnbUVk/hp6akeIriMjLoDNusvXnHxro+t2RHf7h/hLAeGKTCA2a9uVsTKZVMpXUGoP&#10;Uw9PEinHEdQgFt9wvGnSJplmDCjxhQCDSgNSPDGjRLLC+b8bRGsHGqtJEjEADMcAeXPDqSNV5Swi&#10;0Qkufw5BFHWuR92laYppDkutpiaWWsYSNlAoumvqYU9wUypxGEiGT7hZFXRhXTrFTzzINB9mJagE&#10;ymuLO6k1v0yYgoRH1UNNYU1INeOIdjZDpw8cUSkhmjZgQPvMFKgVNMv34qiELtVDMFIo5UEqOIo3&#10;P6BgshM1cVnEoXrKumjNqOdQakDjUnPL2YqDEyVzerEluYELzvGjBaZaQtaHw4nPA6mlR1hcN0JG&#10;ZenJHQaq0BJaopXliSmRHfHaZowgo5KqwIJ0E09VBSuAcB1zarLePPSpCqtDlkFB4nxOITGhYkaG&#10;chhpBQE5VJAJB1ftxpJk0BatriNYyFJyFGJzAIrRvbTGbZSWg+6a1FsheFJJNK11k1BJFMgR+3El&#10;02B53sYFq8EdDxkQsDpGXANkTjRBI0XdutmgSBQFb8kFlIIIBoAcm+nCegjyTW1y7FbZgTX/AIsh&#10;OrllmM8EidQmkCSlHWQmvvdZgADxLCufDMYqtg4kwFiUUBJ2NSadRqV5EavHDEPgkcRhIlk16mHT&#10;6hyHiSaccKAHuRKp0hnOVauR731YTQpAbqWAOfwmkfMllkI9NStR7dOJaKRHcG1BXqwtQZ16lB7T&#10;lw8zhJAMjuLURCKOHSnpLLrBVSDkdRXlUZ4GhkTyWYYL0iKj3gVqRxFMiSPCuENkU8sBhMw1JGp9&#10;yqjMnyHLEtAmC67e4BZTIWUg5Mo4ZVGWEUDXQhOmNiwyqCGFaA6s8vEYBQDtZoYy9CR/ECDw54iC&#10;yg7ls5orISEegsdTHSTqAqAf2YrE9SWYy0vrm0k1xnifWjepW/rA8cdicEQaOx3S0vAE1CKf/kMc&#10;j/UY/wC6forjWuQhoNKrmTXqlqsW4k8ga+qvtxqmS0KhYODxFcwfDFCJd0vjJtFzGCSahhwAJJ9h&#10;NB7cZZUBiwZamvIEUBAI8K1xzQbEg+KIIJoDxBoMCgTkKtrqaA0Q6SeNOdMa1ytGdqJljDvt2arI&#10;7OpAOllUio+rF+cyXjJW3R5UKFAsbZsioFFfophPKwVGDsLZjVo61yBzB/3sTyKlkEcVi8tOhwGd&#10;a8fPPClBLJUs9vFKRUzJIqSPtOGoFyH9G106WjJrx97D0GmQHbttJ1dNhXwJ/ZhQg5McthYoRRGp&#10;7TXAHIV7GwYUZWpw4mtPDhg0DkR/pW1nPTJTxqeP1YEkPkPG3WK+kB6cePP6sEITuefbdtdquJNX&#10;8poP904GkJXFj2nZwRXqEjxb/wCpgSQeYStZbY2lS0mQpWo4f7GG0hq5Gdp2rgJpgB93Vl/u4SSH&#10;zFTatpSlJH9poa/Zh8UJ3Hvtu2uB+M4bP1ZcDy5YIQLIM/R9t+9cyN41oeH08MLih+YSpttgoAWc&#10;rTmVU/vw+KFzGnaduqdNy6E51QAD6q4ToPzBV2WwBJM2pjkGehINePHww+KJ8wabG2guIGtpwsqe&#10;vqACqlTlTPCaKWQ8drlJqu4KoPEaBheVJXmkZ2BGJZ7tXbk1Kfvw+EE+aLFsbRMXivEjDcQVqDzA&#10;54ToHmCts+4TOqNewoGIAJqi1OWZpkPHCWND84jPbvooZoycxUE/tw3QSyDhtW7rQLcRNpoFLcaD&#10;6MLhI/NSGSbLuUzAzTKwX3QrEAewUw1jgHlQxthvUZWhKVUUzYfbXA6BzRI9nvrZhY1YEEMrLq/b&#10;ifLL5kR2G8cFnGpz77F1qTWvjiuBPMWO03i3GlIhIorQVB/fiXjGrjJbXepV0NCY4ic0UAA/1qHP&#10;CVEPkSLs95bKs0CN1QchxqPDFWoJWEaTd3Uq1mxHiQSDThXLGaxFeYQtY39wwe4V8slGk0FKcPLL&#10;GnBonmmSQ/HWo0CJ3QZCoINPbQ4lorQll3PdLiOOFleNEoE1MzlVHJNVQuIWHWR+ZoCfDXVrWZCS&#10;MlkBUgEGuRxpasImttSzsu8NzsNQs7i6tTIAHEMzR6gOFdJGMnj5Fq4BeXd/ucjSTyEBjVtRLMTx&#10;qWObHzxVMSQrXkls94urBwxMiyoNInhIRqU8QQcFqiVg297z7k3Kwi2yS/u57GLKOK4mdo0HEUQk&#10;g05VrhVwlPKVsfxtrJ1HpMrULgmpHmPPFuhPM1m1fN3vLarU21jvFzEgB/CIV9IpT0lw1PoxjbDJ&#10;rXIZrc953/dbx7y6uZZ5pM2nmcySHwBLVy8sXXFBFsslzsPzD33YyfgLxrJq6pIhqMTHx05qa4HU&#10;Ey67g+ePfG82Rs4rxbeN1KyxWcYgDjn1HOpiM/dBAxn5MvUvzmlBk9j3/cdr3BL4O9veQtrtbmEh&#10;DGwqCKAe6wOYxbpC0IVpZ0uH/wBR3dVvZ9Ob4G7nFRHcyo4ccs0jZFb6sZPFJqspzvubvXuHubcR&#10;fbvLJdhRQBqIqJXNYkoFQezjzxpXFBF80m47R+dO+7DaW1lG8V7ttsALaC7PTdYwahdaUOVaCtcJ&#10;0GrRsQ95fPnujebb4G0eOwtZBSWGyL6nFa6XmYlqeIFK4hYTR5tCk7A+Ym99uXzXVhN+I9VubCVn&#10;6cik6g+ZHqU8Dx9oxbxwZVtOp1N//UpHBYGmzgXzA5vcB7fVyOS66Z8Ptxlajsb1zeJyvc/mx3Zv&#10;Pci7jdbvdW7FtUDxSPFDFQ1VVhU6QnLOpPPGiwwjLJmdtDq+y/8AqKX4URb1t0yyMAGu7RlkDsBQ&#10;tobTp1HwqMTasl0vZKHsZ/vb/wBR+7XSG02JZdqhFA0hcSXTDj71CkQ8aVPniFgbZo+5SUIK7D+f&#10;+77fZiHuGWXd7Wb1Q3SsDcRg1DxufTqpyrni3j6Gayvc125/+obtK0tDLZxXV5chGpDIvQh15Aa2&#10;Zmc/Qv8ATjN47LRGqunq2c/7c+f3dsm/JeXt2txtUcg+K26OONPw25wgjVVfM+3GixpKGY2yt2mp&#10;1mz+fHYU9tqmvpbWnvW8lvIZDlwAXVGa/wBbGd8cbHRTMupzvuL/ANR+5R7hHa9sQQ2FjG34QuY1&#10;kkkJNfUqFY4lJ+6M/PDribWuxNs66G/7W+efbe52kA3S9j2m/ZaXVnKHWHUMm0OQVIPH1cMDxJbE&#10;1zy9tQHuz5zdg9sRTz9vxWt7vFyAJHtY1ihJGYaedVUyU46Vr9GIVbWZvbJxWrE+Xnz9s92EsHcj&#10;W+1yCht5leToSofeDaiwVh4V4fVi/Lj1mHntvVaF/vO6/KqwePfr6LaY7mEmaC7jELzs3Jo0iqzt&#10;4V4HGcv2nTW7a3937e0y23/+p3bLnelspduaHaJXEZvXn1yIGNA8kQWmmvEBqgYpY7GLzVT01Nxe&#10;9t/LLuaB7mey22/Vhqe6g6asSefVhKH/AGjhQ6mtcyuoWpnN/wDnP2B2ZHDs21WqbgIl0PabeY1t&#10;olGTDW1VeQ86VPicOivdkZb+WpLDbLX5a94bXFuEG221L2PW/wAM3w9wlfejmNqyeoNXiMFqNPVD&#10;x9zz2Y2Xb/lV8t9smlubaENcsW6U6rd3spI/LQSVYKB40HjiL+CNE41AO07/AOU/eLXU2xbZJtu6&#10;QDXKtvrsZ9LVGsfDMVdajPFujVdTNZlZ6hkHyt7Kh3iXdNz+K3yZUqRvE/VhhUZk1otafzmgxKSS&#10;0LlWfuldtU/yV3LuYbZsUh27enDBJ9see2icoNRVHU9JyKZVWh88Uk2iLZKt8balnvHy3G+XUEW4&#10;dybre7TG4efbJXjVJV4iskSR+X3CfZiEl16Gk9EgDdu1fk12zexh9wbtjcpAAr2t7MspQ5jqK3VG&#10;k+LrTDV7TC1IyVqqzb4Sw3vs/uPc7JLe075uY9tmVeoyW0PVmibOq3EBRmJHOgGE1r7zLV6te6oB&#10;D8nfl1tnTv4ru8226sCHO8fGBWDAe83UUxivgFxXOES616qS0Wz7rudpE3bXdtleI2oRXlzapI1Q&#10;aH12zlNQ848THjqOjURXoUI+SG3bjNHuW/79uN93I7rIdwhMYjWRTVREjo7USnCo9gw0+GqC1U37&#10;2v29BqIbTu63ikj27e9u3iaLKl2hhKsDQiX4ZpB9gwrN218RqlVpsjL7p8uu8e5ma47v7nG3Ualj&#10;t+1Bmt0QZBs2jLMTw4nzwJeJTlqFqjRbJsnfO0Wa2/xtpvUUaaIpbjq2d06rw6jn4hWOfHDuyK1S&#10;/iheopN12/5u9yzSWUlxbdobYqis9tN8TPOSOCyRaWC+Pu/ThVRdttC17b2f5hdvbfHY3Fza9xwQ&#10;lil4J5Ir3S3BSswdHC8B6sVZzsiKVdev4AG/7t82NxvBtGxbH+gQyoetvl7NFMqKDQ9PpGRAx5e8&#10;3sxnWvizS1nstSDt/Y/m5sJmF7dW/dFpLRhW6aG4j/iC9ZNLg8aM2NeVWogwWNpzP4E29d4d/QXM&#10;dptPaV4b+4/Djvb7pG1iyzdniZwQvHNh+7GahqJg0snMxJd/LOy7+27drq/7n7h/V9uuICvwMase&#10;nPrB1JVUCoF1D0/Vjel1WrOLJgte/JHSv1qyIKLLpoFCqBRs/wCZshhVstxXxur1DkpMkMmqukkj&#10;1VNPo44dtWSht20ZKCRS9MwFOQHngs41Cib2Imu53YrFGFGRoRqI8vDA7PoNUjcS52+K7jMV3Cks&#10;DrSWNwCjVGakNlTEeWrb7DrkVdavU5xu3yStIr99z7Nv27d3GSrPboWmtJM+DRE0UH6fZjHJhey9&#10;77eJ0V7tzL38TNbtue69vSCLu/amsgTpO72QMlnJlkSBqKHHN5cOHoz0sfcyuS1jqGRR2t3Zpd2U&#10;sdxatwliYOp+rC4t7nbTMrKVqM+Dbx505YXlmnJ+H4nJhYxyW80zLAiRsF0dNWJqRkcvPicfRqmh&#10;8TI5oNtt4gqW8YYKHJYA1ryz8RjNbgOsZttkZI5bbTqFHFQACeByoaYE2NoPudp292YlSxT0oAzV&#10;qcxU1yxIkMn2axUq4UlUoGq8mXLm1BnTESGoGYFiuUjRdEYLNMjE1bTwUlmPEmtRhyCEhiF4waoU&#10;pJ6FjD0o2Xr/AIlANWxSTZTGSQUEriCMrEaFg8y8cvd1c68sXarSJq5A3a1jVi1urLpBp1pR9BGo&#10;4z1L0CLUJcl/wSFQqW/HnPEVH3s+OFqEILW3jVPcYroJfTNIuRJAFWLcxXGiq30IbHJNakVja5eM&#10;DNhKwzBpWteH0YflsSsIt1CSkKwvLnr0y0ZhkANOoE+GBVYMIe9lcRxXNIxNqAVum6mhoa0BwrKA&#10;qpGwWMLSaLSfps4LmRdBCkHNeFKYK6js0FTbQLgRtJf9VmHFggCgjPimoY1WJmfMbdbVOddk97I8&#10;MY6akaNIFBXSunhwxjdl1TI7LYERo4UuWBPpWujSa55+gj3sCUlPQ9d7LaoJ5iwleNGkKhlQsF40&#10;/D540eOCOYxtvHT6h6kuRic11FKKH06tP82IWMbsOi222j6bxq7cQDUVqDT1VHHCehW5JcRGR2DB&#10;vVX00iBqMqcM/rxMhA2cpb6jJLUQKCxVUIGXDVSntri4JRmt472vO3d1kiVEnjcLIZLhDJXUqnT6&#10;GX3SMsRIcSsn+bU89wks0kKhWDMFhkbMcgDIcKGCqQzfMqOaVj14lT1AHozAkUqPSZDzwuLLTJ4P&#10;mhCkJV3hJYEHXDKQ1TWvvGmCGEjU+Zlu40s1tCqghNKTMNRpU0Gnww4YBsfzkuFWQH4RjIpUsBOp&#10;ppoDz4Yakz4gn/mLYSLEr/CIIoxHqKXDFlpwIGkeeBplLQfb/MO1hklkFxaOH0/gvHcAVFc6jUc6&#10;4XFhJAnzBsVkidhbB0JZihuBkSeAp9mFxZchLfNKICQQ/CIhNERhMXOQGpmFBy5DBxYloR2nzLWJ&#10;2lnlt5iwACKJI6Z1OdGOCGBHJ8xbWSTUVgqfVqd5CQRmB7nAYXFjT6Gl23cX3jZUvIzHHCrlUarV&#10;YRUBJoleI4fTiXuWq6Flc7XLcrGaoqgVVgRpqfFqA0qfGuLrYhoam2tCOk46okqXYShsqg5qUOX0&#10;4LagmSQxxKdBZWeqFYvWvqpRcwudPDD4iknl243bNIsXqdqKVkoMqioqBprhQLkRNtjLH1nDLo9D&#10;kSLRfu8l45nPDkJHDbBRfS9dXp/FHujgBlxwuQx9sBbsyVK5gElg9Mq+WHIgG+s5rm5aWNgoavvM&#10;AffZhTlzphMaYMbPcFRgrRAN6fS6jiak58+AwQKREsrroxFlTQgNTG6adYr96pr9eCB8iP4G8zEK&#10;lQQW1hw2eQHAnBxHJI9jI9q0M2ol86rTUKDjStOWJaGD223NAzsgZ2IovpWgU8SBU4l1K5DJ9tkm&#10;cMFKMtAcgfOo9XHCgJEWwaGERrExHBmIHiT48MJ7CVjMd32wis5OI1MzhSCKUU4dNGDOeBCwqTjr&#10;IErp5ZchywgLey36eMiO6DTR00LJxkUeRpmPI4tXgTRewTRTxCWJxIgqGK5Ef1lzK43rdEQOnjJt&#10;JX+6q5sOGY/dhXYGMd16pb7prTyxzGg83bv7xr9X0YUAPW5FanPDFAS24xNGqrHpZf4RmSBl9eFD&#10;Aha+m+6DhpMY0X9wQDXIHhTAKBVv5FUEVLmuo0wBA/8AU5lHPPALij36tPxpn9GAOJ79VuONP2YA&#10;4nv1WbmP2YA4oX9YlHL2ZDAHFCjeH5ZfQMGocRw3dhkTnTLIeGAOJ47w2ofaaDAHEU7ywNBmORoM&#10;AcTx3eTw+wYJFxPDeZPZ9WCQ4jju9DqpU08MCbDgKN48vsOHyFwFG9qD/wDVwpYcBw3paUy/2Tgl&#10;hwF/WF/0Bw+TFwEO8qcqA8uGHyDgMj3BFnMppQ10jPgcKR8Cb9bgBrpGHyZPljv1u3PIZ8eODkHA&#10;X9YtqZqMHIOAg3W0rUgEHiPGuDkLgO/VbQngK4OQeWO/VbT/AE8sHIOAv6pZ14/bh8hOg4bjan7x&#10;z88PkLgOG42v8R+g/wCvC5D4M9+oW9ffb6/9eDkHFii+h/5pH04fIOLHC9hA/NYnByCGe+Mi49U1&#10;9n+rByE0xRex85jX2f6sPkEMd8aopSenlhSDR4Xi/wDPB9uHzY4YovcqdZaeBwnYWpDc37MViDgq&#10;WVq+HLByLUk63JIrrVqeJqf24JJcidZqZafbgkWojPqPqVGJ5kA/uw5HLPEpX8mP6AP6MEhLFqDx&#10;iU14ig/owpBNjGjtyf8ADp58MOUPkxfwgaCKg8j/AK8EikY8Nqzeq3r5/wChwFc2KkVspqsRHGv+&#10;lcJsHY9IttJQNGT5Z4bgStBCNvsdVRGw+k/0YmBq7JkigUaaEg8j/wBGGLkQyWNlIauD9Q4fVh8R&#10;vIOis7SJRprka/6ZYaUByGvYwSE+vKtaEDieOJakayPqRLtFsHDLISwzNacfrwKocwn4W3KtqelQ&#10;xJFM9Ir44bQK4JHtqtGNMjKh+7nw9tcTwK8xjxt4XSFKkD3mINT9WWKdRLIeewo2qKQxk/w1GJdB&#10;80MG3uz1mk6o/mJNPZlgVRO49rIa1ZDodP8AiLka/VgdZ3HWyRGYNxZs5zpPEggHPErGivMHjbLW&#10;gqulzXU2rFuqJ5eJ5v1FQBHIHRQRVqE/uxn5ZXmsUWDXB1XTFtPu5gih8ApxSxwLmKtvdQpS3bVE&#10;TXpyCtD9OB0kpZIHw2N/dP0tJFakrCnqIp48aeOF5SQPK7bkTbZJb/iQye6dLAmo8M8PiLlGwobc&#10;UUAxaEkFR7wDAcSBwI+nEeUpK83QY9g7jrSSnUDSmVB4UFKYvgRzkkhvtzspPwg6zLQieJzGR55U&#10;xFsclq425G47gWkmnOpzUliWZj4sxNTh1xJCtedOg+zv9x2ydZLeSWJ0qFnt3aNx9KleOE6DUeBZ&#10;7h3t3pu9j8Fd7jd3FqoosdxKzLkctS19VP5sR5KbllvK0tCptZNy26UThm6isJFljYiRXU5MpFKE&#10;Yu1CVknQ1MXzd7+itTbQbxesjCis+nWK+EpGsfXjO2LkaVyuvsMtdXO9zXcl7du1w8xLSO7FmYni&#10;WY5k4tY0lCE81m5bNd2985u7ditI7K1vw1pAmmG1uIVlVB4LkGy9uIdHsFbuuxWd2d+94dzsp3CZ&#10;57ePNIKCOAV4lYloK+ZqcKuBIu3c2egX2V80u4O04pLbbZY0tZmEk1ncRBoy9NJYEFSKjjQ54dqS&#10;QrQ5W5ddy/PrvfebFrO2kjs4JAFdLFGjLrzBmYs9PJTiFg8Td93aDLdo977r21u0e6WRSK6AZJI5&#10;FJikRxmrCor4jwOLdIOZuXJ0aT/1K9wLa6YtusorkrQT1llpXPKItTj4k4yeGTpXcQc9j+YXcE/c&#10;ke/XlzM+5RTLLFJK7hWCkEIQhUBCMtIoMXXFxMcmTm5OsW//AKklW3Zr3Zj1FqQIJx06nPMOCwHs&#10;riL45NqZn1MJ3P8APLunfb6kd3LtVuhrb29i7RIpHDUw9Uh82+rCpgjUeXuW1C0Ohds/+oy2G2W9&#10;vv8Aa3D3UaBJ7+3EbCVlyDFKpprzAwXxhiztFX3r/wCoq4mVLLtyNtt1H8S+ejXB5egDKNfHifZj&#10;NYW3LNL9ykoLfsr567bFs8Vl3RNdXF+jtrvyiuHQZoGEQRjp8xjW+JTJlj7iy0ZL3f8A+oPt+0t5&#10;R27G9xdvkl1cJ0YI681iJ1u31DGPlN6I3eZLX0FN2N8/NyW9kXuZhfWcqExTwQIJonrw0oVUpTyq&#10;MbeUkoOddw58Ubv/AM+O047Rht8Vxue4S/kwxIyVY8FbVp0Z8TiXRxBdMlWB/Lr5od+7p37tlnut&#10;8Dt1+08clhHHGYYmVGMSpLpL8V46jXGuDFo0/A4u7yxasaJ2g+hYJZTOV0hY1BrlT2Z88QnqbXqO&#10;nTrqqIKkGpy+3DakScD0Skq6mowWg54aExt1YxXMDW9xGtxBINMscqhlZfAqcjgtVNQ9gq4cnMe5&#10;PknYi6bcO0L19hvjm8EYL2shJrRoifQD/Lljmtga+F+z9514u6a3+/8AcZf/ACn849ej9Psq9X4T&#10;X1Mvd1/Fe97lPTp8cZeTb+X8ept/V/6/4HM57Xel1aenHBO2po2afSxB45rj25g8YbcWO5ToiaLY&#10;BMiA0tW9p0nhyxCAZDa3VozACFGOVDJMpH3qeqM4bUDkISbdmUNEYHamkKskpFDmD7mM4FBILreI&#10;9KNbwtXgjzmpHChrHhOo0QyjcpNX9xQPoZFVrjUpJIJPCo8sCQMgh/V7ZlDWKxBfy9NzGDqApUag&#10;BzxSTJbFa1vZ5OpNt6O1M1FzEF014gU97xywm2xpQI1ldFFUbYjUBVj8RECAfA54niy+YTCtzE6v&#10;+lPqRNBYXEROkcAOGXnTCdRcxrQXspUqot2oFIZopDQeRNOZxabIdRkFpuYlEyyr1M1JDRlSOVVB&#10;z5nwxpLCBX2y6JZnMjyOxYTK0SMpGQIow+7iJsxpodBDNBdxzCGeRkBXXqSUgeXrGmuC2Ow1ZBNx&#10;f3N3r1wXK6lZNYjDezSAzcaZ54VZQm0wdbndSgR1mK8wLYrUE1Ialcji/NaBJEz3MvWZxBOEPqqI&#10;ZKnL1e2hxk0UrCx36xaNVncBVLE0gmNBTl6Tiqiswcbm8qpHO046SlIla1mX3qIdR0nkK4p3YoQs&#10;27QIzxiOYl3NZBBKKClNNNOfDDV2KESW+5xItSkzuxLE9Cb0Z0Arp8AMZssd8fGpUpFKJDmSIZAR&#10;w4DTTEwEiXG5WckbR3AfRIPxIikoUngdQC6TiuQQYDvzp3ct3IH/AC1Tp1Urp0IBShAIy8cQnqMw&#10;1razy+lVSqigY0Fa46K0bE2E/pl7w0w+RxTxsExf0q9zOiE+P+gxLqxnhtV5/wAqMngKcKfXg4sR&#10;79Ku606UZ9p/14OLCD36XdgACGMcOB/fXD4sIPHabwihgjP08PtwuLHAv6ZdkaehGRyGof04IYCH&#10;bLzMG3jH9rgcHB+AQJ+m3AGdslOHvj6eeGqvwExHspIY2laFQF4nVU5n24HTQUnVexruKDtbbwfQ&#10;yCYKAMgTIxzaoxzXWrNZ0NBJuVm1T1YwAa9OoSoJyoaAZZ41hGPIfFPbIk7tOoEi9NXkkQ5mtOBH&#10;hjNoasDWl3BDfW7yyxsGcmQa9IyORFScUyi6j3W2Zo2SaIxPVX9YAWjUAqc/KvjjMQu63ULbaV1o&#10;ZGZQorqUjOlR5jDEJHAklqgmo3TUqaGgBp6itSM8zhAQNP04lNsqpIUPulSWFcg5U+R5c8IbGiYN&#10;VKaJNIqyiqaT90cM8UMKcJJ1IggYENQslXU0qunMcSeOKM5KS6gqUEMTEa3dFIoQKD3h41wSUj0c&#10;UscemSMn1Fi+a14k0z/dieQ4B5Y0LrHEiqqpUB/eJrnQ5H6DhSOCJop+s/RVSwcBwa5EUHLgT7cE&#10;jgNsbNo7g6yS7KzlSCOGRoCMKREksSsS7AMFJAqOZ8QMS9hmU+YMfT20RqqGpdgFBzAj88Snqijm&#10;EMalR5iuO5GYkluKVwNADtG6eY5iv7MRAx9tdXFrMJrdzHIvAjAEGik3+O82qSIRpFdv6J9FQGAI&#10;YSaKaanTQ0w3YmDMSp+KVAyGEUIkRPLDgQbBbpTMA4tIUhkdunEihxqkiHYlFulOFcOERyZ42qkf&#10;0ZYbohqzGrZIpyGTca4ngh8h4tVPIYfBC5DvhFyyFPHBwDkxDZL4cq4XBD5DfgozywcEPke+CT/Q&#10;YOCCRBZJX/Vg4IJPfBIeKivjg4IOR74FP4Rn5YOCDkN+Aj/gGFwHyPfAx/wjBwCRPgI6e4K4OASI&#10;bCOldOXDBwCRDYRV93C4Dk8dvjp7mDgEjfgIh9z7cHAOR42MX8AwcB8hj7fHpIGWJ8sJEG3xhaNn&#10;wrg8scnjt8NT6cHli5DTt0XgfrweWHI9+nRU4H7cLgORp26Pz+vBwCRDt0fnlg8sJF+AHImmDgEj&#10;f08eJNcLgM9+nuD7x+zBwFInwD/xYOACfAyeODgB74B/HBwCRPgpeTYXAD3ws4+99gwcQPfD3PI8&#10;MLiA3o3Y5/bggD3TvBwP7MEAMZbkZknzwQAqJcBDQt6vPBAxQ92OXDxwQKBerdVzGEHE917oHIke&#10;WAIE+IuhzP14A4oUXl5l6jl54A4jvjr2nvN7a4A4nhuN54n6/wDVgFwHfqV5UZnLzH9GAOIv6re+&#10;OAOA4bzdg5nALgKN5uedPqw5Dghf1q58AcEh5aPDfLgZFQcEi8seN+myqimmCQ4Cjfn5ouDkPgPG&#10;+AipUVw+RPAVd2WV0UrpQGrkHlTA7BwFG7whAukGgHMcsJWHwHfrNseMeDkLgOG7Wh+5TD5C4Hv1&#10;izrShGHyDgKN2sTka4OQcBRudlT3vZxwSHAem42hPv8A24JFwHC9syPf+3ByDixwu7M/fqfaMPmE&#10;MXrWlah6+ymDmEDo9yls545rR9MimpYAV0GleOJdx1RVSSy62HB3bURTjnXC5GgSbm7f4ZWJCwAp&#10;G1KUUsXNT7Th8iGg38MrQMp+vFK5DTFCVGT1+nD5C1FEbcQ32jDkJY2VWVc6HyJGeFoVyYoifTXI&#10;ahWg5YagXJnik54kMByphuAdhDHJT3QfDKn7MLQObHf3ilKDh54Y1cjMTFqmMVPEjnhaA7D43dFC&#10;hMhhyCsMdUYeqIH6sIJPLRKEIfT7vhhjkbKsUvvx5caU5/XhcUPkJDDbwsCqAewZ/twcUDuPl6Mo&#10;IdciKDIVOCBK5AljZIQwWpHLgMLgVzJktopykRRCX9IFSMyfTnhuqgFcE+BUt6JNIrmoJplliFQp&#10;3JzZwrHRlDByR6QCR5knFcULkeXb5KiOG4KBuCg8/IHEvHI/MgZd2BgmeG4jJuF98SEVqQCpzPng&#10;SSG22RQxXZYQ2oCaqt0woJIAJPqGdMvHEusgnB17/wBO3afa3cO672O5gBBaWaSwydZrUKGkPUYs&#10;rID6eNchhZE+BFb/APEj0fsPoLZvk78v7Dcdv3jZ7eZ7izcXFpMt28iE09LU1MrChyxhVNHQ8dLL&#10;Xo59pvmaZVGuQLwouQ8uZ8cRarKq1GwWhyUhSch6s/bzxotETuNLKG1GmofsxI0K0gVNXHOgwARa&#10;macfwLU+2uFPiDRJQ8aN9fLhiidD4/tr2MKGaZXocyX1EAcahmH2Y6LOTMOtbiJZVYMmTBqqwbIG&#10;orQ5HywJBKBZbe9eaQtJHIjuSrMQGzJpShND5YdmJEkR6UymakoiC6iDkaVqK/6sSmUDC3DXJkSV&#10;0BYvoYEAipy1Ak6eXsw+UiLSG4RUCjM1AJAPn9ftxKJsOn61xaTRwsF1kAllJqBWoBGo1+jFyTAF&#10;Dt93bxySXJSQN7uiraQMz6qAe3CSNGyG0t4EgEkyyOz5hIzp4sc9LDP241VKmfNlhHY2muJTbXCU&#10;QmrVpppQDKmVeeB46i5sgUtHOxeN6FjoDHKvIVxzwaSXG2xrNDIZoQwWrB/eyqdS1bgKHCglsqru&#10;S2st3n1wh1jJVQFVkFAPVTIc8a1vBLrIjb/cNb9G2AgWYnI0LNTgRSlD7BirZpEsUAWrmVKgqTUr&#10;SlBSlOX1Yx5M24oIE0ccisKBpFUPUE0CcCeX14JBJDty3SG7t36ahGjDHUvvfl0IzrX1DDkmClEw&#10;gSJonLzagXUEkqSR9lDwzxLNEa2MirBiOmDpCqVC5eJHswSTCA9xlnNtMkb0URnUoCl6VBJB8hzG&#10;KTCEAK8KorfEtJJG1adRs0Y0GQ5DDEwkzRpCgkDlyikaGIqSM9X14ZKRVST3vFJZItTsB6pCAy/z&#10;A193GbNEjE931aTcWclmUFS+ZOSgZ144moGV2yvqYnMivkPZjuxmdw6N+IA4GlcW3JK0CRdFKFoo&#10;aU4lnFftxzvG/E6PM9Aq7mxbSsUTnwQyE/ZXCWJ+IeZ6AlZd0kzTbWfKuSzfvGK/p7k/1NB9N6Iy&#10;2hyP6r/0YP6a4v6qg1v1ke/tTp4+mT9wOD+myD/qaEb3lwn5tmI/63VWn1rhPDfxH/UUEj3AMaLD&#10;ETzAlNf2YSxudxrJJHLI0oqyLGK1VQxIoaezwxtRQ4M3YCvqi0mryUZ/SMVZ6MlbnSeyrxbbtSA1&#10;ZnYytSrEgCQ10gGmOTJXU0k09rLLOxi0vG5RnAJRgSOANaZ0qaHGSQRI9em7lJbVFjqfWqxEEnPg&#10;ACKcK4aZI286CSKpgQgI7tVF1ehTQNkQTXgcDAq5NyAcL0YcuJaOPh4Vp9WWKVByXKw2piR4oIkL&#10;qrs2hKmoqRUAg0xmVA1oIdWUaE1A9xQa+JywCgrU3KFncLEqqillKopoykDPL7Ri4FBaNb2zIJXR&#10;Sw9VSKe3gCeA5YkTGyw2ulH0ExspLOfTpqaAEUrgQgc21vLQLCW0+7WmdBU5jIDww4CRy2LvUrGN&#10;RAIBooAPvEmueWCBtg8kJhSRmTUwdUGknRQrq11Uk0NcSNanrLpXdwkdB0m/NAZqkkVpmKcs64Gi&#10;oD0srNyGVWJJIBZmqaVP3vHCE0QXcdrblAIpKV94ORSg1UB9RrTCWqHBk+9LW3msYZlWQSGRkdZJ&#10;GegIOQrQcuWMr6MtI5VPbi2uGhbOMkmMnw8MdVbSiIBbmoFB9eKTEDdRuWGB7UcAEsE5R9QAp4YA&#10;H9SMyF/HlgAmV4xihEq3MS8AMUrQKBV3aFTTpt9mKWQXAkXeYOcbYPNF5YQL+P8Ahp9OH5ouA47j&#10;ABTT9v8AqweYHAT9StwOBzweaHAQ7tbKM1amDzQ4Df1qz/gf6sHmh5Yo3uy/hevsweaPgSR7tZSZ&#10;KGqOVP8AXg85D4Enx1v/AAt9Q/pwvOQcD3x1rT731D+nB5yFwE+PtD4/Vh+ahcGeF7afzfVg81D4&#10;ifG2f8R+rD8xBxF+Ltaj1HPhlg8xBxJI9Mr6YwWJ4LwP24fmIUE/wNzSohY/V/TiPPp4hxZ47fd0&#10;r0W+in9ODz6eIQxnwFwMjA/1YfnV8QgQ2Fxn+C/+zXB51QENjcc4Xz/kODza+IxPgbj/AJMnn6G/&#10;owvNr4gILKep/CkH9hv6MPmggb8DOB+VJ7NDf0YfMIPG1kANY3/2WwSUN+GYHNW+o/0YJCRrQEfd&#10;P1H+jByQhpj8j9WDkgkboAy54UocjhESgKgtTjQE8cPkgE6J8D9IODkITQMLkM8YwOOVeGDkAmj2&#10;fZglAJoBzyp7cLkhjSoHMfXglAe0qeGeHASIUB4YIAQxCmBJDPdOnLL6MKBCaM+H1YAPaFwDE6an&#10;lggD3S8sIIEMQ8P24IATpDwwoDUb0V8MEDPGBTyGCA1GmBMKBCfDocqYIAX4dP4cEANMCeGCAE+G&#10;XwwQAnwq/wCgwcQENmmDiA34GrcaDC4gTmyjoMh4E+ODiKSJ7JeIGDiMb8IMPiIQ2QwuIxPgvPBA&#10;HvghggBPhGHP7P8AXhQB42jEcaYIAX4R68cOAENtIDUNg4gIFnQ1B+mmFAh3UuzQAkE/e4YUBB4C&#10;4XNSdR++SSftw4AVpL1hQyNQcMEBA3+8DgxrggIQvUuwPeb6MAQe+IvFGUjYA4ocb69p7zH254Qc&#10;UOG5Xtc3Ps/0GAXFC/q98CaN9dMOQ4ocN7u+bDBIcUPG/XXgPqwSLghf1+4/gGCROg9e4Juca4ci&#10;8skXf2PGMfXgkPLHfryZVTByDyx43uIj8vD5BwHDeoCc48HMXljhvdpXNDXBzHwFG9WVKaT9Qw+Y&#10;uDPLu1m8saR1Vy65kUA9QBNfLC5BxZHDeWMTyVYkF20c8q5YfMfEmO5bdqzeh8MHIXFjm3O0RC0D&#10;/irQpxOdeOB2BVA765uLy+luGLSFj7zHMqAAP2YiTU9a3F1aXAmhOmUK61y4OhU5exsEiaCWuILe&#10;2i0CN5QAF1ANy8MVy0M+Osh9hM8UMemQo/8AK7qeHky4FZJEvCi87Wk3Df8AuCw7fhkd5769tY4r&#10;lpJHZAJAzsCWLAKq8uVcFIYstopxXX9T7zg1CJEoSVUD6QKY57vU6qJpKTywGuogZjjWp/diGjTk&#10;eNCCPAc+H2YUDQ0UU0PHwGCAPUHifq54eviGh8Xx37mVUZlkLg6UVRUZGjV5jLLHQYQG/hsJFmjB&#10;VlUIQmaE8WXKlcueNKkQet7cSQl3ZDSvvrHX2MSvgcYtlcSaSzKWwkUo1RU5aaZ+k5cFpxwhwDXE&#10;9vHEekitIQDq1FiCSMqDyx0QjNSETWlkJEfohNIbqFuoKEECpqeHsxiy4IxBaFhqgU1AChAxOddR&#10;GammFJUE0e02hanTDOCRqEj6jTMfeI+vBJLQwbNtxctIjMUIUgyyFhlUkEtTjnhpidSyXYdmbSiI&#10;8UtQprJK60IrUiooFAzpipJaAVsbdYUbpuepnFpkmAqCQa0LfRgSKJbSBpXcNJPEqrWq3Elag6TX&#10;1ZYTGlIV8AH1M0s5111yGVtRJ8a8fpxJSQ07HaLGHEkykj1a3JyPClM6YEMCv7BRcBepKQQpUh6V&#10;Z20gGo8PHDWpDYw7axbO4dSWyAmJY0GZKhCMaLFJPImg2olZoGmmZwAOm7g5SCupSEBDe3xxndFV&#10;ZBHtEIkLRPO+hqMxlQENQnMaedOeHSsjtYKZ5zC06Xlw8Ui1QFgByH8DYhgedXSMtLezIurSFJRq&#10;twy/DqcCHAPDtsMymW2uZtUbaTURjST/AGOBpnhNjgmk2uUya0uJYi6jIdM5oNI4p4YXIIGvZzhY&#10;+pPNIY6adKxr7pyDUSlf24JBHP8AvK3jT9RjQHIEkNTVw1fTxwVEzI7XnHU8dP76Y78RlkeklxsW&#10;2RbjuZt53kEQjaT0MAfS1KcDljpwYeTZjmyRWTZ2nbWy29OnaIW46pKyGv8AarjuXb410PNt3OR9&#10;SzihRF0xoqL4KoX9lMbJRsYO07kgjelM6e3DkWoohqDllXCkcCiA0yrhQPU98Ox4j688vpwvYEAl&#10;xs9jcZXFrDJTmyCv1imI8qr6FLPZbFPuPaG1JbTTQCS2eJHk/DkJUlVLZq2rGWTta7m+Lurzr9vw&#10;MPfGlrMGOenjz4jHm5NmerU6J2dbQP2nt7TSMmcwGlS2XWbjQg45L9TVI0lhFbRlpoW1mRj1F0Lm&#10;3GjCpz54xsxpB1rIZWmjVgUU5KVAoGXVpoDmKkYroQx8lmGY/joSV0BACD6vSTnTUTwwhAi7KxaR&#10;jcImZ1M0eYHA0Oo0BxomDLCPbLlZERJED0AQUatKeDHPLwxLDmDprQalct6a6grUoRWpoxxmWmCx&#10;7XG07SoxGoECKhABbjkfbkK4qQgsVjulTQq6CGJYgMSQeWfKnnhSS0DtbSfEs7zVcKEKZigB94UH&#10;HLjg5jaHMXjSstxGoXiXjY10kUH8JPLD5CgKsL1BbVEyz04vKkkbGpJ93RWnj9GHyBoCuxZyao3e&#10;FIywkMQ6poaadNQvgMsTI0iPbrKOOdlhmtyx45yAgOKD3loQOVcBQbolaVoopIKhau4kJoDWnBRn&#10;x8cSwPSRwSA62gkZaoymUDInJWAX2jAgM18wOjFbWkK24g9UsqFJFdCPSuQBLA1PPGVy5OX71ZrN&#10;bySqBryIHGjf6xisVoYmjMyOGQE/VjrW5DBsAHsAC1wAergAXV54AFqMAHtTVrlgAQMcADw9OGXs&#10;wAL1D4nAB7qHxwAITXngAQg4AGn2YACLXVWq1pTPCYBpc+eIhFCdVqezDhBIqMzLXhhMDzSeX24I&#10;AiE7VIxUEyIZiGA8SK5+OCANH23aLPexGRdS1NE4FqDPhjDLaBNm2TabALnBXLiXep+3HI7MmWe/&#10;SbIPqNvQVqPU39OBWYSzw2vbzwgY8akO3LC5MUi/o9iQSInHkGP9GFyYSMk2az1D8N/9vl9WHyYx&#10;h2W0DHUsoIA1AMCc+fu4OTCRDsluaaZJTl7oI/eBh82Ejf0BAR+LMK8MlP78VzYSe/RI6gfEy1OQ&#10;9A/pxPNBIz9DkINLlytchoH9OHyQSOOyyf8A7yw/sn9zYXNeACjZritPi8uVVb9zYOa8AGts11qR&#10;filoSdZo1fLnh814BIrbG+r/ABLE89Kkez72E8i8Akb+izAity1OVFNf97BzQpEfZ5AMrlj/AGWP&#10;7DiuSHIw7RPyuASfENg5rwCT36PcldQnQjxIOFzXgEkQ2afMtLHX+oSPr04rzRyOGyzkV6kFT/L/&#10;APUwecKSNtjkrX8AmnAL/wDVw/PY5IxsOoEk29RxBX/6uDz2ElP3PtbWe3iZGhB6iqDEKMa14ZDw&#10;xthytscmS+MnH/EJ8sdcjF+PuGpVhlwyH9GCQFF/MOY+rBIDhuEwPBfqwSORf1GY8Av1f68KR8hD&#10;uU/guHIpPHcZv4V+rCkJPfH3HgPqw5DkN/UZ6+6v1YJCRw3B+aCvtwSIUbinNPtw5AkF8n/KP1jB&#10;yGJ8dH/y2+sYOQhfjojT0N9mDkMT46D+Fv8AT6cHIBRfwAe62DkA0X8dfcb7MHIQo3GKtCG+zD5A&#10;O+NtjxJH0HByAcLi3/jp9BwcgF69v/zB9uDmAnVg/wCYMKQPdSHlIp+nDkYpeGn5i/XgkBvUg/jH&#10;14JELqiOQYfWMEjJ0tZnA0oWB4UwuQh/6Zf0qbWSnM6SRg5oBBt95mPhpK8/Qf6MHJAMNpcVoYJP&#10;M6G/oxUoQ0wSgZxsKeKMP2jBKGhpUV4GnjTBKASieFPMin7cEoBAIzzGFoAhVBx4YNAPGOPy8zh6&#10;Ae6cZ4Z4NAPdNeQ4YAGmEE+6MKAPdLP3cEAIbYHioP04IAabaL+HBAj3wkf8JwQM8bWKnun6/wDX&#10;ggJENqtPdHtwcQkjezNchhQEjPhXrggJHi3alAcECI2t5BwypgaAaVk41OXI4mBjlDsDUkZVNMud&#10;MOBFgidOKKgJ1LWv04uCUwOZZGuGILafEnliIKNJ8vdosL/eXjvYBKiwNIobUAGBGYAI5YGgk3c3&#10;y/2WWaN+pcRqw9UEbqAedfdqPrxk5NlEGn7ZTbO0r2O92aOO1vEFBO4Esmlsm/MBIr/Lglmd6J1/&#10;I+luz+67PfNltJRdRT3zRqbqOOq6ZKVaitnxw7bGeO/juaFVkIGYU+NNRofqGM0bSeEEYzYlicqV&#10;yr9GKgJGSCNCKyBVH3RU1+zEwOSXrxV4H6j4YYj4wSSZNTaLerLRtFuQxD55ficfYMatmcCXcaur&#10;ytKI0FAQyerVyBo/7sCsJolW+ljENu3SAlUdMukiIQTkTU09XlinQUySM82mRpTEEqVpqcAUzOWn&#10;xxKqCYJb7Z1DHIjrMisrLFU0oM+ZqAcXI4LSdLjS7aBrA0VBLcTWlRkcRxCQR0vVReoiAiilw7Kc&#10;xwFVywoHLFE+4xkSpEhjDaBSRstRplVKcvHAqibgGbfLRZurIbXW2nVIJHoSvD1aPHxwQMnO83Es&#10;IaOOBhIyk1lbSyqAMqKDx8MsJMl1HyXdwYI447dWeE0VuoANTVIyZeVfHFK0FNSNs93kgDF40kkI&#10;0swmjU5GprUDkeOHbUKlhHuF3Mda2ZlFPeEsZHtyOFASD3gvbhwwtZFcEDKRMsswaHDRDZELW8eB&#10;viLeVyKaNLpq055gkn7cJFj4470NqS2uKAcC0DcBzNeA88WrEkkFxd23U/u8zSyENIZGiBJXIkVI&#10;FBzxk2UgdHvxM8sFo9ZGZwSYmp4E0f7cOrBonLzmBYDbThAKGR9JAzqT72JYx1zM8sAjS1uQ0RJW&#10;QICuZJFfVngWg5H28rw63a2upJpDqdzERlTIDPDbkCQ7hKcjBKgYcSlKg+BL8MZuoSeebUCXikpw&#10;YaaDIcwDhpDk533orE7lIwIqrMDxNCBSufhh1WpLZi9sPoFPD9px3Y9jO/gafsmOu9N4dB/98Vx3&#10;9npZnL3euM6FHEDU0/0rj0ZPIJ1gr/0YmRwTfC54UhBMtn6a0zxMjgeLX0jPjXCGILQZ18MsNWaC&#10;BpsxU0yw0DbK/ebYLtd63hbzH/8ADOM87ToPGvehnHNwp0JSeS5fWMeRfY9yiOm9nxa+0ttWMORE&#10;syHLV70tSRTmPCmOW/xQbSXsF2lna6OlctISWIFvIVXlzDVxhZSyuRPYXKhZbmSOWk7txhlqKKFB&#10;YAV4+WKkhiNfNRisbIWrSscic8gCiV4Z8cJCEt98jtiufUXg5dHDUrUUYp+3FIkPi7jsgSqNqkZS&#10;UK9Q+srpBY+dfswmKAe6tVlsRFqoy0oc/VpFCK+fhiTWsEm2KbSNhI2kuxLkA0BppzJH7MJlMJm3&#10;G11j8QGnpajMBU5ZAVzxOokMM9swZWmiQUzJIP0gcsCGVl/LAzqeuvTRmIYkaTWlDwPhi0iUTG8s&#10;zEE66SjgmkkVDGtGYmuXE+zDgTYPJNFM6JqjVGFASoOQ8a51IrxxSgEw6IwyOaSR61HuuykUU1I4&#10;jjUHBID5o+lcExMrO8aVfKQ/eVcwcsJgE2UU0sQer6V9Cha0y8j7MZtmiKb5jW5FntUUjUVzcApy&#10;o2jhkDTLEbiscrvYDHVa6kZSK+NDkfowkBlNzgSOUuMq/t5Y6qOUSyupixCYAFpgA9TAAuXhgA9l&#10;gA9gASpwAKTgASuABa+WABKnAAuXhgA8T5YACbSOaRisRAotTXCs0gQQ9tfA+8uJVkVAw298FOa0&#10;w5QoPR217prUfXhckODzW12OJH14coUEHTmDlQKtzw5EOaOUOtRmeGADonYli1xvFulKhUeoA8Fp&#10;jHirGd7QdM/Quen2YHgMfMFGxjwzwvIDzGKdjrTjlywvIF5h79DANQKeyuDyB+YhDsYJJIJ9uF5A&#10;eYj36Jz0/SMHkB5iPHY8j6cLyB8z36IPCmDyA5ifoVKnTWp8MHkIOY0bAxGYqPClMHkIOYn6B/LQ&#10;eRwvIHzPDYSOWfI4XkBzHfobcxU+OH5AvME/QmzqKjnXB5Acxp2OoFBXzwvIQcxh2I1NcLyA8wT9&#10;DauS8OeDyR8hjdvkgDTppxIyJHgcHkBzPfoMlKAfVlg8kfMYdilFMuH24Xki5oj/AEOSpJTyweSH&#10;IT9ABNCn2YPJHzMx8x9o+H7Ykl05LcQ0PDjq540w44ZdLScjC8iMdZoO0MCcsACac+GAZ6i+GAIP&#10;afDLAECU88ACH6fqwCHAnIVwANPLxOADwApmfowAeC150+rAB7Sa8cAHiD44APaaUNcAHgPMfVgA&#10;X1eIwANzrxwAeNa4AFz8f9PrwAeo3I/b/rwAepJ4/bgAdpY/9OABumuXHAAlM8x+3AAv+nP+nAAo&#10;Brn4ZVzwAaPaLOSWCF2YANkABn71BjDJeCWza/oUYyaeTV4hQBX68cTyORSNOxTdMhZ5NeWVBSv0&#10;HhgWUJHJs0+j1XNWHvUU8fLPB5oSKdomH/xDgnh6D9tDg8wJEj2u7KEtdaTUimljlXxr4YfmDkST&#10;abkDK4Qk8Khs/sw1kCRh2m+IFBDJ7SP+0uH5gSIdkuic4oCRxX8PL7Bg81hIg2CYgkwW7+P5eDzW&#10;OSJthcnOzg8xSP8AcRh+awkY3boJIO3w1qKkBaZ+YbD8+3iEiHtlCpJ21MuIXM/Y2H/UPxAYe2YT&#10;l+mkEeGof9rB/UW8Qkibtu3Bz25/oMn9OK/qLAJ/l23IysZR7DJlh/1Ngkgl2CzXM28y/wBpv3jD&#10;/qLAM/QrE1PTnUDnq/8Aq4f9QwBp9r2qKMyM0qoOLFh/9HFVztgVrDa2fRbLcTyHkgX+jGys+oFh&#10;adsbjc0HwskKHg8zoP8Aq0r9mItnSCSa87Ta2lgiNzVptX3aBdK18cFM3LoUkJZdn3F7C8sdyihT&#10;QBlapI8wMaOwJDH+X25PQi5h1E5r6yfsHHC5FcSm3PZZNquPh5bmKWY+/HCSxTnR6jInwGKqQ0TT&#10;W08VtaNIpVZYtcZPNSxWv00xpJAbZdsbrfW63NvEDE9QCWAORpwOIbgtIuuxdvuU7ia2cG2mWKQO&#10;simuRHKvPD3RFnDNxcTxQXa2sglkmkoSQfSMuGkccY9TVPQJ22doLstKkdrAhJ0gDVUjL3dTHDWg&#10;mvDQe+4TNuiX9rNM2gfglCyEZUrUlTiLDt7yU7m12H5t957SGe4k/U7aErrS4PqGs0UCQc/7JwJE&#10;tHT+1/mtse/yw2rxT2V7cGkUMvqVmHJWTLA0Fb6am5DRxgCtPLjhGozqrxz414HhwrwwhHxkJ5mV&#10;urGKE0B0moy5ZZYuGQmNuLmNYGMhCAIqMxouk1FK19OBITGxbhbXckOpQBrDC5LLpHgajh543dpJ&#10;SCbtGntoniZTSQyNE/pLI1cueFBKA4be4jl1yLHGhFXVSSa8a8fPwxBomTvbXWjqPdABQAoZzQ1P&#10;FSPDzwSDB3jnWVh1kYDOiSrxINMq1yrhIJLSwMaWaRPMjFpA5pIHbSBpJyY09mKJbM8LCOXqOkTd&#10;Vmdmaqg1Xhx8/AYRaY23kmS0ji/EEa+og6gVAOWQoDjIqT0V1IGR3qspqwTWT79Q2YoBp48MNIUh&#10;rJEtjayxKGmEZdpD6iXDFdLVOqnlwx1KDKWaG0eUWmpeNNQUVqOFGWvjwxi0MkguqRudTIUReo2d&#10;fUwzqOPGhxIyd3kYIkcqyPEAAZGOonUCa8q+o0wgHwNDNOCrFowas66mHic6YYhb+CGIWsMVTVnA&#10;WjD0leK1yKlhgHUq503E7mpQEoSOiwyFByPLAaF7EqdMAx66agSV41pUZDGbYiGRYaGiADjpKhSB&#10;WuR/1YJBAl+hit3ZASApJDKKAfVWow0JjIrdOssmkV0jUc+AAqKjFigjuttumleRGJZjRVFQAcqV&#10;8fScUmBie+IZojuIcAfhKHBFK/hrTLKmITJkwe1kBAB4Y7KbCtua3sNSd8kNP/h2p9MmPQ7P4mcn&#10;df8ALOjQLnwx3s8kMjTIYQwhYvs44QydY/wx4VOJYxwi9AFOFf24QCJGKHLOmEMYYvVWmKQoKzuJ&#10;abLuPL+7TZ/2DjPL8DKr8aOH7hU28gOXpHD2jHk3Wh7aOo9mV/y7toGtdCySK6mnCRiQCcc1175q&#10;y4juBKaGRxWrBXbWBnWg5tXPjh8EZyH2qJMxSSRioC6XBYEUNAKHniXQOQSZHSWGJDmZW6hB5aTk&#10;fPgKYgUlFPvFzFNGTMPVqI94sErwNfGlBXDKRore8E0nScGqqGFSoPqHOmfCnCuEDIbySRbV5Fqp&#10;T0s6gLQDJqljnUtiWNMrLS5vJLlQbl5FVihUagQQKEH3SSK51GJNGg7ctxu7d7ZerIiNElDqYfcH&#10;OvPF1IgPsZbr4VGll1vGSHJoaUzIIBybPniHuWiui3u+eZQyhidXTQqumq1ILOtDSvhioEty7vZr&#10;lI42hRFmOgadCOKMPAiufniKja0A7i9mgSfUyszSxhXSNKCsX9QgLWmWLZCRFHu5kuUhZY3ppOcM&#10;QJqMwQU9FP4cQ2XAXMyQozm1jR1OpQIoxUUrVvT7DTAmEDo95ZQOjbx6QBnoUEuc8yBSnOrDC4gj&#10;J99xJILG+ZFhmk1xuE0UGijBqqBx1Z4OJLOebgheI1GmRBQ18c8QNGP3fNQp4hjX6BjpxiZU40Ee&#10;wALXAB7AB4GmAD1cAHq+WAD1cAHq1wAewAer5YAFwAewAIcAB+1ZT+NVzriL7FIttOqhqPDGJUCN&#10;ECpCMoNa5154ciHRrpShKk15eOExyJIi6SMgTww0AOItPED68VIoFMVZENQRUE/WMCYmdQ+UtkJe&#10;4I6jNY5SPoXG+CknHmZ2UbWKZLljogwgX9LHhg4jF/TR4YOIj36YD93BAQe/S1zywuIQIdqTwGDi&#10;B79MHhg4hqe/TR4YOIDW2xRnSreFaDBwAYdqfmE9meDiA39Kk4aF/wBpsHBDJBtVBmo+g1wcEAv6&#10;WPDBwEIdrByplg4AJ+kKBTTlywuAHjtCjkcHABv6Svhg4geO0io9ODig1PfpS/w4OCAadqH8OFwQ&#10;DTtCE+7g4IBP0kHKmDggkw/zk27p9h3TgUK3Fv8Aa5H78RekJG/b7s+fOiaDI+k5kCv+vEQdgWjy&#10;NQLBXkMzX6cRwH5iCY7K+ddS2ZK8dXrp9OWJfrFzRK21X6rqa0IGVfePvZjICueJTQcxn6def/uj&#10;eebf0Yc+kOaIJUkjJD2xBGRGqn7RgSHKIjIoGcDfWP6MVxAFuQjSalXTqoAOfmcUhAzxsr044olj&#10;4VTWpcZNy8MIAtVs2zCN9C1whySrawNwjf6h/TiXYcj/ANPg4FHB55f68LkwGNt9vyVvq/14OTDQ&#10;a232qgEkgE0GRw+QQMNtZUrry4cDhyw0ApFoxC8K0GLQmRger24BBMEAc04ciaD9+E2MJO2IT+ap&#10;PtGJ5FQIdqHESD6x/ThcxQJ+kMakOCPo/pweYHEQbY4zDD7P6cPzA4iNtktePt/0rg5hBHLZSImo&#10;kEDLzrhqwuJACAyg50OYxQjoWw7frjt1AoD09PhmRjntWWYWsdOOxilNOXMcjiXhI8wj/RACfSRX&#10;w8cT5I/MFOxE8QT5k4XkD5ifobeH0jC8gfM9+htnQUr4YXkBzGtsklKacsHkBzGnY3p7py4YXkhz&#10;EfZJcsvblheUw5jRs0lfdoOdMHksOYkmzOQCRWmQweSx8hj7Mae6aHl7MLymEjf0d/4T7a54PLY5&#10;PHaX/hP1nC8thIw7O55HP24XlsJG/pLgAUavjU4PLYSRPtc5FCWy4Zn/AF4ODHJG+3zDgW9meDiw&#10;A7jamliZJU6iNxQj0n6MNShyQxbYsBpDAsQA4IoHHDaswkJjglU8/MHDS8RyAb4Wha1NVWrNUnIU&#10;AHDHVgRUjbK8OirkyqKVFKIAvmaLje467mf37vchWtNrpG2YkugcgOBEX9OJqinYzFpbpNKTPMIz&#10;7wLljqPPMVxbMmzR7Z2gtzIsstyj2zCoEJJZwOQDAMBiRpG1tI1giSGCIxxIKIKquQ48cziWaJB1&#10;qzQCZo9KlzqkY5sMsgKUw6smykhZr2YLJcgBWFYxX1lQdPqApQHlhXKWwO13aQ64o/U4+7GMq04e&#10;moriFICQjeJTUOFWgJqK08csVASGaS7h3mYKNIZB7rFeBbIDDSBOC52rdLjbr22vbaV0ubdw8RY1&#10;XWBT3PDPnhwRZckdV7d+eZF2IN+shHGBVryCgFfFkI8f4a4gLTVeJsf/ADQ7H979Zg006/CT3fd0&#10;+771fu8cKCvOr+B81X0yBdMEgfVqRqSVNK8qMeHPHXbQxTGXD2McjrcPJRVXSoYIGqKhg7e8RSlM&#10;TAyTbHAhaY1IJYAsAajgtcq4goPFxGjazGrHmKAjV4ZVOWFJMFVeyUvqO5t9SjNRqFaE1/qnAy6o&#10;JtpIXWOQtUGFTIANYzLeoBqryrXAxbg140paRFlI06SK6deZIHgueLqiWz0LmKJ/xC8iKSzlNC5i&#10;h1DwGJuNajevcI7iRUdGaqMKhlGR+6eA+rCeg6j1uGkMq19dCUkGQAGXmK+eM5KDorWdkXSJGjUl&#10;EZjXUR7cznzwQwTIri26Uqq4Ic6SFKqTQ146gMhXA2wgHkkjKgEeGVAAtCc8wvhhch8QeS6mjUlJ&#10;ZImXMFVUgCoAyK5A+Bw0w4hFrLcS2fVZw9X0RgogqQ3ElQMs8hjSqki2g21niuLhbd1DRkuCpQrQ&#10;1NGGf0YGoDcXcZI7R2SGJQFAqTVsz5MThIEiS1NrPbzPLEj6a5qGWteHPjgaKI4I4Z9KBAgcL+Ip&#10;dWXMA5ls8OCZJZvhhG1IwJwaMNUlCwzJyfLKgHPBA0SC1gOh1R1DEMsfVkYj62pjOSuJKY2L6iPU&#10;5FaliPaM6YmR8QWWZQa6pFQEnSJ5Q1EOZ5qDjeq0M4MZ3qrxpuQRsqEZsWquVKlvLELcUGK24ZE0&#10;ypQY66bCtpqa75fVO9Smn/w7Z/8A2mPQ7P4mcnd6YzpcCjPLPLHeeTqGxKBT6MSUkEqtWyHE4TAJ&#10;EXoAHMmlMRJaQVDaVALcM/24ydmWqj1t4k1VpwoRhSyoIaRAigrTlhySoKjuiNf0DdX5/Bzn/qHG&#10;eR6QOscpOAX5JgkA46QM8vDHBfY9hHWez9usn7PszOWWSSN3C62AbU7cTy93ljlyNq5TD47SzjUj&#10;8XqNVhondQSOFS2Yy44SsxQF2dhbzBnWa5jOoan6gehoBxkVhhOxPEsl2qCBeo91OshIRWkMQOYP&#10;LT54UlwDSbFaBgBcXMpNX1SdNEB5cFrWv04lWAMO3xQ2Ts/WlVKFQDGdZVKFqhfu+eG2Jgu4y7XB&#10;K0MxunNFpSRfUGANStP4WzIGJGkO27aNsljF5bPcwajRV1RGhORUtoOVDlma4TK1Lr9Ig0UkuZKE&#10;iM1CcAPSK0FfKmJViiPRtlvIsDXE6AuUYBY2BJH3qgchhPUexUzDYoLjo3TXETVcAjosQEPqoTSn&#10;14t20EkObedpulUoLxgdJoYozkqVzo6+H08sJ1YSPF/tc0SxLNIsDsJD1LNGDFF0UJE4IpwoR7MI&#10;EiS2Tb53af8AUolSIaiBZtQahQNTW2rI0ribWGkFSWlvDOwe5RozHVZRAyFtThPSvVU8c8/qxVWJ&#10;k1rs0s0cbw3UcCSRq9ZYHrRtQz/EY1YcRXLByGkZX5i2dza2trFIyPG7SmEJE8ekgrqzYmvDlhK0&#10;k3UHNrtiyGTLMFSBzGeeE0CMbvK+iNuBYkH6BjoxiZT40ELgAf0xX3svGmABRFwzrXyw4ARYiSBW&#10;hPAeeEA5LaRz6QxHKik/swNhAwx0JBPA04YAPaAOeAB3SYDUQdPI044AECg88AC9PhnX2YAPGJgc&#10;8vGuABCngcACUPDABY7MPxJPZT6a4jJsNFxFG51e9TkaYwbLJDGwyoT+/CkAUxya6UOZyyxYDmUg&#10;5g1HDI4AEz1cDx5jAIi0NrGWeoftGGhM7N8nbcfrgNP+DLQ+0DHdgXunDlep2gRZDG0GQvRHhggB&#10;ej5YUAe6Q8MOAPdHywgPGDywAJ0fAYcAe6HlggD3w4IwgPfD0GAD3SPhgCRRD5YAPdAcxgAQwDww&#10;Ae6A8MAHjB5YAPdHCAToDwzwBAnw48MACGAV4YIAX4ceGCAE6ArXDgRg/nbbgfLjcG/hmtT/APjA&#10;YyyrY6O33ODdr7Ta3QnkmgEpiYadXuioJ4CleGGqSh5rtODQxWyx0jTSkTpVgihBVcuVMct0SmMM&#10;ddVACCfSDzzxy2RaHS2yOVkkFJmGog1AI4j6saUoDZE9oinUuTAnTXPgMK1BJgkgcsVYA5mtRjPi&#10;XILPt0bioRWyqdORGWLTgrkUO42aQXFBqporRs8yfZjoo5NKuSvlQddRTiMaDZb7FtNveSSdYEol&#10;DQEDll4+GFZGdrQWUW3RR6ChGhnYKWHEL7a4wbI5E/6fI6oVX1NUimWQ54z1BWEljcspYe7kCOdM&#10;s8EFSRrE2rMA58KeXnghilkbxRG3bUozJyAofHDGmwZdtt5ZCrsycFDCjcR4Y0TGrMpryzNvdzQk&#10;16T6a8K5eFcaotA0camVhThn9eGgLbbtr+IVWJCox9pyzxlexLsHrtFmCSFNAK6jStT5DGfNi5BS&#10;7ZZwkK8IzyJaoxPJi5Eh2yKSD8NI1Kk6nDjhw93D1DkAzWdqzjTEVWmdM88OWEgcthASVPp+itcU&#10;rFKxX3dt0dRBLUHEHlTwOLq5KkCaPSakZChxY+h2LtWyHQs2pyian1YqtNTgtY7O21JyGNXUzQw7&#10;Sp5ZjBxGe/Sl8MLgEiHal8MsHAcnv0pf4cHEJE/Sh4fRhcAGnaV8MHFAJ+lA8VwcBjTtK+GFwFI3&#10;9IXP04PLHIz9JHh9mFwQSIdpXwwcEHIadpXwwvLHIw7QpypX6MLywkjOzr/DheWPkRnZ1/h+nB5Q&#10;ciNtmHDTg8tByIX2VT93PE+WHIGl2IcdGBYx8wWXaQtarTF8Bc2Y7vuW1287e07aF1SkGlT7oxLr&#10;Dg6cLlSc73juC4vgYIGMVqTQitHf+seIHlioNGyuihoRpBaRiAFGZr+/AS3Jte3OzwVF7uKByua2&#10;2RVcqgyHx/lwmyq1NQlxbowRpECEAFIwC1a81j9QxBYQbxkBpG1BUanIRTU1GWZ+zDgGxS90VBQp&#10;EJTkQCxNMs2b+jFNSSRPZILlEarkhtQYMchnUcuPlgaAbDdiMxprAVSAQlAtOeQzOBIGydt0gjLr&#10;7oc1VK0NCeOkkn7MEoRBO/SUSyv01LAKqDU3HnXLLEyNIhO8adKVaQFqFmc6vL0rgmStgmK/tGMr&#10;3N20RBKrbQx6pOHpZm8PZhqok9Qbq3GmuqSvT45196lfbTLCgfNhjTwrSomRj6ilYjlnWpKDiRir&#10;WkySGGSCZwXScNIfQSsL1pwK1UmnlhyCQYzGIgPcS6jUKPw6fQAAuJkIJYlmIQRSSqKD1lYwPVXl&#10;TDAjngM2gSXYMoyTVCjspXkCKHzoMOAkmgs7gwpruw8YVY4yIcgoOS6Qcs8JsB5hheXozXSCrenV&#10;HGor48T9WBaA0LNbLbSK8NyVTQ5IEUYUqOVGzOeE1ItgGa6RXDvdEOo0J+DC5HA+nS/H7cDQVGHc&#10;WdSvxwRGWlWtFAINTQesaTl5YUFMn6knRUvuCvEzMOmIKUNASp9Yp40xUghj36TNGvVZpkOhNcRA&#10;GVcqMSRTGbYyNbC5kZW6kTKzaVPrDH2gnh44dajkkO2mRSZJ5CV9J9CjifNh+3CiAknhWOKzMcbi&#10;dCzAtMlSDQcCrLmMUnBD1GQ6oqOs0QOdGKSsCCa8SxrgSkbcDZtEksQcxGWWQRJQSrranPSWyXxw&#10;4FIREk0YNvGbVwaBlLyjUXyFSUGf7MS2VA6GyuIJPVbRxio9ayO5ABrRRpApWmGmSwDcI9xWX8W0&#10;j6LjNfiNFfZqjy888JsaJlvb110pbRZAAAXUTZDIcRXLLEQXIZBZbzQP8EhPv1E6twz4hPLBwDmQ&#10;NtN6zO0kUaQPmVMrH3s+Uf7caTBHIxPegYw7iXCqwJFFNVpqFKEgcsJCkxVgaIeFRzx14xX2ND2l&#10;ui7fuhkMZl1xaABxzevL2Y2x5+DMc2LlWDdW3dsDaiLZgFpUk5ezG/8AWeg5P6JFjF3KpdVFsamm&#10;Vf8AVg/rPQL+jCV7kbNhBSh41wn3IlgCx3FciNCsI9daDnxxm+4LWEkHc950dSxqB7oPGprwGJ89&#10;j8shO/7ixZTpBVaseQz5nD89h5QO297kSCCACfSaCp+jC8+3iNYUVncG6blJtd9G8gKGCUOuVdJG&#10;Ivns+pVcVTkd8R05TxHp/diLPQ7Uda7VuLv/ACrtwW0MixwEgh0FVEj+ohiMjXGOSy5DZdW8pcRv&#10;Jt12SVIrDJCKsWyNdR5V4DEaEBdkxihndbO7EbBZA/TjYpwGqgZgRQ0/oxDGEndXpEEtZw1ywSIm&#10;BQzNQlqMhOqoBFMQNEemZY40FhcIteo3oYDqBjlpGVDXmeOBFBsvXa2aJLS5rKNMimFhTV96uWdS&#10;RhWYim3W23ObcnuLOylELKIlEsYWjZAuKtnmOFcVQaLXa7LcY7ELcWt2kseos5AKhn9TONRUVFOa&#10;4llllJDuMS6YrSfpmhzjZfUxFaFTqNcSSC3NvdMzGS0v1RTUMba4apoa5INOkVy51wpKaK2fa7q4&#10;dJOhfJJH1BGjWcxQq7nTrIUhdQ44qQSIB27dwuHCTxkUGpbWerkVOsDSRX6q4bsIhnt5GZ3VZXuB&#10;lM7wSBlrwFNJGqjHjhcipDLCzZHaOWFiNJgVujJpKkCrAlVYCvgcTesj5aFgZbVt0txF1ZLVFVDJ&#10;Iky8dZYZjUdIoBXlh1rBCcmg/VLKFmX1hCQoqs1PAe+hNKc8SXyMB8zt5sLv9Mjs5El6LzNIoVwR&#10;rEYDEsFyOYwVQrWObbkyi1LxHSusZeGdCPZimSjH72AERVOVTl5njjXGJlP0z9gP141EKUOADdbT&#10;8vEvdohvOsTPOnUSJjpXjwqNWO2vacqyjkydzxtBV3uyNYSrHcWgifOmslgc6ZMCBjivS1NzamZW&#10;JLS3AkKUjXIlCqpxplwrgxpWeo7WcHQ4vl9s06Rl5JxrC1KyEVrxyNceg+1qkcX9S0zku42kcW6X&#10;kUJLRRTSJGTx0q5GOGD0EwSWAUr54IBHSbLszfZrVGint+m6nSmdfeI4UGOh9p6fwOP+oCE+Ve4T&#10;kidrX29IV+tWTC/pvSNdwOf5LB1qZdBIqTHkPqLNg/pyl3BW7n8mt3gt5J7W5EixAs6SAKaDktC1&#10;cZ2xQaVzyYAQMGI/hJB+jEQayeaCjKfMZYUDLPt+BDuLalDKI604518MZZtiqmk+EiyoB7KY5JZZ&#10;XXZkjkoMmz9JxokIZHKzAg8Kcc8OAIw1WHqy5iuAIEl1AgKaBshz4YpIUDZaiRaE11Cor54qi1Js&#10;dw+UMIXdgaZdGX/dx6OBaM4Mm51/QMWQKEwAO0YQCaM8EAe0DDgZ7TggD2jCELowAJow4AUpggZ7&#10;SMECPBcuGCAPaa8sEDPaMECPafLBAHtHlggYmgYUCF0DwzwQAhQeGCAE0L4YIA8EGCAE6YwAYb52&#10;xA/LPdj/AAvan/8AyUH78ZZtkb9tucG7KjZ4r0KDpDxkt4VVsCegs6980SQhk9IBJQjPiaMOWOey&#10;JQiQsSzGg0NwqOB8MRwLJumRBHqNciFfmDnxxaqIhuUGhgxA9VFpyqMS66ggVrSPqAk1qdTA1HLD&#10;8soY1mGNQRqLCtK0yXxpgdEMzXdEMcd4oQ1pGQTSmerz9uKojoxmdlH46eYP7MUOxqezbcyRXrgi&#10;sbRVB46WLAnCZFkaZdvoFAMX4ZqAQD6CfeGM+JMEy2JWRj1YjpWoAA9SEDNfEjmMEBxI7qwVS5Wa&#10;KoUMgUL60JFSBnmPDBA+I34GIFunOpYtqiogoyUOrl73lggcDWsYhCAro1c0qg9VAar5HCaGkRNY&#10;wlZCjKwLqYyV05gZoeGk+3EwODFb9GqbvdaeDMp9h0DI41qMqVH47ewftxSA0+xxVsY2pl1GH24i&#10;1ZOe71LP4MK7EVAIX9tMSqC5EstoGB1cweOeeK8sXIRLakbBRQ8zTjg4C5EcNqhkXUKVUnPmQMLg&#10;PkDXdjGuoxigPu+IFK54XAfIp9ztlWGppUtShHIpgS1NKMo5l9S1zJFT9IxozTod27UtCtjZ1FKR&#10;Rf7oOOitdTzbM7V0Rx4g4toFsIYQRggYnSwQAvQHhhQMTojwwQAhhGCAEMAwoA8IB4YIA90BggBP&#10;h1phwAz4cHlggBfhl8M8KAGfDLXhggY02qVrTCgQhtlwQMabUcQMKBjDarg4gNayXwwcQI3sENcq&#10;4niALPtSuOGHAQcg+eu1ywWe0FRQPNMrHy0oc8Y3+L2HVhXu+05VZ2Us0ohgXXK3vN4VPieH04Cn&#10;ua7adlgsFMwfq3QyLgUoR7wWv7aVxI0i8RQVj66kinuyE0HPnl9OEWiazuY10utUQNXQi6hSnkaY&#10;YgqW6Wb3IGRuNCVXPxIFcEjgiaad89Y/Cr09FRTPzrgkIEulDjUGZ3YZu/rI+0KMUIZBNpYK51Hl&#10;pp7OC4IBAhsbuSRvQoBcNqbJqDl40+jGaWo4LSWxN00UTsqsBqVENTQZequmn1Yvyxcz11tdrZwG&#10;8aEyyBlChmIoT7AMOICZLGOO1ihWTJAXJLUFQo/rDDSEWPx201p8RFWmn3l8K0+rC4gZk2tyyh54&#10;7nq8HKwFhlw4YlVFyJUs2mlQTyXIRNNGFqyksuYOn0inn9mL4yLkFXNslwBUGMxEaE+HZiaZjhQA&#10;VxHEbsEi6aCOIGKUsoOaRM3q8MgcsOATkiJDD1W0jfeQtBIXRmoeI4jLBImjwLdFlMdwZDqBUQSH&#10;MmuQalMRDKbB41jjkjLWVytCCVEbZkeyuX04TTHoFRkOszMkidRaOHic0FAKUNSacsNJkuAH9P2w&#10;1d55UYBq0guAcxlwVsXyEmKlpYu4UXDSAE6SbeY6QV4UKYGORztt4txbveyRGN6gvBKwWnHUAlc/&#10;PEwEjTNsAAU7ygWoICwzClKDmq0yGCA5hAv7JIYWW5RXNWSoPqVia0NCPDF1cCYVb7jtyIaXMTam&#10;qyOw01Ay5DE2BDkuYZApjdXI9LKKMaN4UoONM8RA0xWYpOsgQELVWB9JFOYrjTG4FbUiLK8jFmC1&#10;zFXBA10WvKhpWpwNgkDy2t/8fBMCZtTqS4I4J4mvLmcqjGTRomXw6amhq1a1CsNPUplRiQ30eeHB&#10;kwS+24XNqENyIirEPI6oQPuj3fepiWi1oV0Gx/iFn0ysF1BwtFJoTzJOnTgqirM1dppTb4C/3RSp&#10;BAAr6QOXlnjUxaG3CFwqodJOROkEMByp6sRYaRyLvsOZ97LAkdQUBqOBAPs4YaKMXZN6ScdeImxa&#10;bQ5+LOkHWYqIRxBL58MF0Bp7PSKrVjDBTUcqO+eJRDLW1ViyodRlkILDwWvhijNosEo/qA9IJC8e&#10;Xnhgwv1CFSB631KviM+ODQkmAXpJ6QViBArwZv8ATwwgYkcZ0OCtWb1Pnwz4YAREFrKCAulSK58f&#10;6cJtjRWb+abXet6dTRPlzAp9nHBLBI5beUMDjx0/tGC2x0o7V2vFA3ae0CeYrqtxpWgYgFmNFyJz&#10;5nHLkfvFtF2t2scZM34YABhSMKpFcyKnnnXEakhELIHLmJYyoGdKmjZsK5Ag1FaYQEyRQz3lrpLO&#10;kRuJRpBSv4JGZA05VoKYWo0ipsLfqwSGSIinvLTI0ZciKZ5eNOAxpWoOwVCkYkaaQkVyOohQCSRX&#10;MnlXmcWqqSXYWC06cwKg6UqVBNDlmTpNT97llgaQcg8mQ2FzpBOuFjopWgCsdNAOJ8TjJ10LViS5&#10;dOnbS6ukGSJVn1KF1hNBK6ymY00qMsZ1rLLbgcEZUjKyynW7ggO0jkDi3A6s+JU088b+WZ8wmMSE&#10;a6SrEBpDM4AAFSXAJr4n6cDxekFeS0tZVijGuZzUEGRiwFSObGoHkcS8aFyKHcLm/h+Nlsp69W+C&#10;qEOrV0oYmOkVYV454jYpDLuW9FmJFun+Mk/NZ2YsSw10AUqA451xlV6mrroR7fuW8mXp3M00iSVD&#10;RmrSEVqUXSxqy145cMXcmo683C/ihV7OQxajrOlySNXiig8MKo7IzXfMl1PZ7bJdM5kBm1axmGBQ&#10;iuklefLF1hENHPruECNwRqWhJ8CPHCaEjGb4jrMgzoSxB5U8TjXEDK9VBNPIDGwiSRB0ifAVw4A7&#10;P23Gp2fbVpl8NHl/Zx7mH4NDwe5U5GGXtha3kSw3EaujZAEefmMO1K2WpCu1qjLbl2bcW8yyWX4k&#10;WoHpkkkAnlqxwW7SHodtO6lG4inYwwekhhpqp45UGOvjCObnLOGX6U3O9FfduJRn5Oa48hI9qpBK&#10;oMbfRhwOT6H2SwK2duCPVpND/wDaMeePSbPLaLRUbqEEcPIYzbEqhkccYjBPHTiC0OaPUVUAUqOP&#10;DiMTuOrPl26AN5d8j1pKD+0ccx6FdiFwNSeBOBoon28UviRWoQ5qac8Y5VoVVlqtxLkKtlQVJqft&#10;xzQWTO4RUapkLeo8DQ+2mEIfGhkhMigA8CtBy+jDGQVrcmNY1oACSFz5YohkrWkarXSB4ALWmACu&#10;nMjuFKqG1AK1PVkwyxdNxWWh3z5TR03Ff+5l/YB+/HpY1CPPu9Tq+nPDAdpGAD1MAC6RhAeoMAj2&#10;nAB7SMMBNOAD2keGEAukYAEK54YHtOWAZ4KcAjxXAM9pwhHiuGB7TgGep44AEpgA9pzwALowAe0j&#10;ABh/nYn/APbDevba/ZdRYwz7L1m3bfEfPnZS62uY86M8SjwDENSuI6G16zaTXw2sYo/R9K1WRCcw&#10;ajMYmCOJMtiSkydNOtGOoPUaSLWtR44FUIJPhkZENIulOgKnM0I44qBJCSxMGdg8ReM0aPSTrFOI&#10;8xhQOBWgQ3CRpKnAPbyaOZz0E+OCBwQmFCXcvojkk0PSOnTkA5+2mFA0jFd8jTuEWvV1tDCVWFMw&#10;wzWnIjEo2xoyMv58fPiPsxQ7G0+X6hvj6FFZekV18Dm1RXzw2jOxsLVQGt9DRIKs0TafcY8UbyOJ&#10;SFyHsyqEKyRoFlYp6COjLShB/kbBApFvV0lDrWIK5Ioh/BlqK/2GwNDTEEalmBfTperKENYnp7y/&#10;ynCVRtjLuEtZvqLmtNaIvE8pEw4BMiFszLMpBdmA1ah6ZVA4/wBYeOJaHJznuUD9VuCGLZR+oijc&#10;OeGioKND+OfAjDQG37atTLscZFer15Ai6SdXDIEc8MwvUtjAw6ppUL9fEYpIwYR8OWplX0k4p1J5&#10;CR27LHKacRWvPCgpMFS3qTXkr0H0DBAcjwgh1ydVSVQI2WRHp5YIGnJT73ZIY5Cv3wHA4BdK8MZt&#10;GtGY2WlVPPSP2YDfofQ/a0f/AIZakiv4MWf9gY60tTymdf0AAUGGy67CaMIZ7p4APaK4BiaMACdP&#10;BAHunzpgEe0iuAZ7QMEAIUzwAJowhiBcvPAB7R5YBDdApwwQB7QKYAE0CmABOmPDAB7pjwwgGmIH&#10;BAxOiDxwoA5X8/dvabZ9nRKjVdyA04UMQJ/ZjlzKLSduD4YOYbdbrbRdONEGnOWQ1ZifOgwQNltB&#10;A0luZ9bU/hUBan211YBwRRRExs8ulHy0lyFJA/rEk4QwuaSB40qxL0GsqCR9BagwmMkDyVLKmY/i&#10;Y8B5KP34RQqfEFPSwSMg5gfvOo4qCZErH02lZWlzVdObHPhnWmEhBSXFvEqpqSrE61UVNB4AYsES&#10;iRmFIoXZKVBoErQ+enEobB4fjrWQXCsirICiEr1Aae9Q+gVxXJiaIry8upLQTXDNJavIUWMkICyD&#10;iUQCmBsUFeb53QCPJiaa9IJp4CtTiU2OCf8AVb6v0aqUX36e7/qwahBYxSysmgXXVRyAAaEH94w2&#10;iQu6ezS7cXBQBlWhkA4gfX9uCgoJNh9eXTZIi7ModqDhVczxrhSU0HLpK0bSgzAXxB8D9OESV05s&#10;49ynjaFDXJS+pQurLJlrgkuBEjVbRQnu1NArUJzOYY4aYnUQu4Wi9XI00s5AB8csa1aIaHtJ6g8U&#10;hRtVEjIYrQ8RVyanCs0KCe/ubiKGsB9Vc9GRGWVMzlXGKNWDi7u2Gl5GdWQ6lK0ChhTjxBxUiE+O&#10;kt5pIS5WCMLoi1mMKtKNpIIzpnhIA+0uXm255GKuyV6TE68jSlfHjzwMIPR3lgQVneQA10xpI1Gp&#10;4laDGs1M+Ikt9ZqpMRlYjMgvIFpT+zgfEFUYL8xWpkKs9ZOmqa9OdMqn68ZMpElvuFtPK0Ui6XKF&#10;vQ+tVIGQYEYaBkgji0lQ0ZB+8VBWgyrw5VxnJSQ0x7bHCXe2jYUIUBVXOuTMAteXD68UgaA0W0uH&#10;6YhiFaUIReAbllXLCY+IctrA70ZFypnRaA8RTyOJkcA1xpLtKkcYQk1FFpl7qnn543VDOSW9srOO&#10;wivDbrJJMVZOIzKmmVacB9eM4GVy/Cx+qTbowhqQ6liOFQGJ55HDaBGL7vuImtL0RxiNCxCIpyAL&#10;cM8JDMfZflk+ymOrGRYu9gtria4uWgUtJFBr0jjp10JFPDFPcTZorQKAy0YxQgajl6m8PDEIgtrW&#10;Nyy6lbqSlWYnkK4ollgiFmyUlBWhr4f6csBIWa9FGC+o+lFryrhgTBFCIhACxrV2rlUk8/p5YQmN&#10;QNodmUVI+njgBEYQGREoo1ENI3h5VGExlV3EQNpv3NAxjZUWmYWoz/6cJDOWXf5L+FQPtGHbY6Ej&#10;s/a0Ft/lXaEddZa31kMlR6mYmprXHJk+NmjroFQ2FrL1FkCMFI/DjSjaSK1JFGFaHCVpFxLJtqtI&#10;FtoEtIQZRMxluGkU6RJQKKPRR0/HA6i4hlpbWg0PHa2gbWylQ5YhBQqBV201B4HA6MESR29u0ipH&#10;YwLM1CdBdi1T6Tk2kU54OLQMW+S4S16b20aVeKNfTRgWlA9LAmuVczgaEwyV7aXdJY+lAI4W6byI&#10;jOysKgpqZuP/AE4nG9inUOTb9qkI/DY6aanjdxlTnpKjn442dkRGoPuGz7LIVeWGSRgFGo3VyFWp&#10;zyV6eeMU4Zb2GXWxbY1tcLFZuxKMAwuLp6AcPelz9XLEvKVw0I7aDaxbQSx28kcpaVbhnu7p9Ohi&#10;OUq5HSM8RbKx1xk7NapQW9oH6BCyst1dcCKMqgsQCvAGuBXbB0H9Db2Eam3uXhEhKiO4cDUSAvH+&#10;KgzOByCSGpbbVKqnRclCaEC8apCAaiAQwyPnilQlvQTbtmsrndJLCe6u440jEkIjudaslXBPueCj&#10;L24tVkhW1LJe1LZImjj6yJqBRPipCCta6tKIgwlQtMw3zN2oWdxYIkxa2eKTpxF2coUZSzZ1/iX6&#10;sCWoM5tdLpg0ORUAqDy4YLAjGdwoVe3qKN68v2Y0xCZXRD1HypjdEsllFYm9mGCOy9uenatvB4i1&#10;jNf7AOPdxV9w8DO/+IyycUaLx/088aJaGPQczHWo5Uz+r2nCiWUnBGdQ6Z4erL7MFgRxi9DHcbws&#10;Kk3EpJ8y5x4VT30QOBoPmQMOAW59IbW4FtbAGtFap48Xbwx3M85sN6i1JJxEAmTG4jWAHiSv78Cq&#10;PkNa4HUU+Brn5Z4l10Y6s+Y5PVcTvxJlfPzJ445UehXYY4GpMvvfuOBlIN2S2SfcZQ1AFj908D6s&#10;c+YpF4LG1Ap0xU5CjNjmTKZ64gtoUjEkZzBJGrSBTKnDPhigQsIg6dYwQleANeOGgYqW8Yl6lD1C&#10;KEVrkKYutTNskEaFwCM/u0Of0Yp1ErA0m2QxusqgmjKS1eBqPHBValN6HbvlXGBf1AzEMw+ogY9G&#10;ux59viOoAcBgGO04AF04BHtOABSuEAlBgA9QYAPacAz2nDEeIwgPBeeAD2nPDAWmEAlMAHtOeGB7&#10;TgA9pGABNOABNOADwXAA4LgA9pwAYf51IT8sN8I5LbH/APyo8Y5/h9pv23xP1Hz72ENU92o1FiYt&#10;AA51bExodDepvIohqDBGKkkUIp6jxrhQRJKls4VolWjqC9vKae9xKnxw4JHpCDFEdIjimycGhMcu&#10;f2HBApFkjk1v6lSaNqHIAaqePgcEAmedF666npDIAXXgYpc6MPCuFBUkBU/ilyWcMVuF5OlPS48x&#10;hQNMwPf6hbq1ActpSQdQ5VTWunI+FcSkbUMXL+dGfbl9GAdjcfLbP9TSoFRCQSKkEFjUYtGVzdWq&#10;kmM6xQ/mIq1y5MP6cEGcjtLupIkZ2MrVoo/EjAbMV+8PE4ICSa/jkLIY2lkL6hHUCkkYAqjV+8OR&#10;wNDTGCFy/pMxX7jHLKn5b8/ZhJA2RXcJ/T2ylovKuamvDA0CZF8MfxQY29VKgtXOnEf0DCaKT1OX&#10;92pIu7TGQepo4zXjy/biUbdDPgH4g18KnAI6P2KNWwadbsgumMkUY9S5LRwf3YqDOxorqwLmRlDm&#10;UrVWIAVxXjQcMWjG6I5LYoTqUhjHUfRXFwc55YvTJ/VrwwQEgdtHUuKDMSfsGEkMHuovVc/yqmft&#10;U4TRVSp3ZCzTVz/CXhw4YysbUephJxSgpmVH0ZYSOjofR/aKA7RZkZ1t4v8AcGO2DymdZHujzAwN&#10;Gi2PEYQzwBwAKBlgATTgA9pwAIVywAJpGAD2mmABdOEAmnPBADdOCAF04AEKimABug4AF0+WABCu&#10;EB7TngAaVNcAz2nABzb54Kw2TanjFT8awFTT/gmp/wCrjl7jdHb2/wALOTRatJk1hdWRoAf25fZj&#10;Ns0aCWJiiI1MyAekE0AJ8l0jCkcAnxS69BOpmPKhPn7uGDDImpEVEbsWNeAUca5lsABSzXrLqVY0&#10;Rsqkljn7AB9uEAioyaQZyZBkqqApH0iuHIoI+nohbqLpdm+8STSnOtR9OATQY15tqxhIlSoUeuMH&#10;VqpnTSDjRMgmk3qBIxojlcKvEpoBr5uVOJZQLNuU8lrHKYCkJcqslGPqblUaR9uFcYFPZxJE08hZ&#10;iTXSPTx9nliUxh21wQGYqsI0dPVqALNrP8RJ88WmSHdNOppr/wAbRxFKaNXhw/l8eWHIESTbdGFd&#10;IZ6ITpoxI8a8DX6TiFIJBV1BtZBeVp2dVDkFzlzFag0/ZidQB7K62y4rAj3URqaqZfTqAJGoAZDl&#10;XFBBLbxXLIiG8uIVCqdLS+la/wA2g/TgFAZDsdrcAO1xcOzgEq0gNfbRRlXDSCQldmj6Qj60pQiq&#10;kyOCxHGlAMUkJsCvbS2tHRB1pNQ16upIAKmlMKwtyNIrc6tEcyalYuwuGpQUrxFGrXLCQ4HRWqSE&#10;BetGjVIAkUnPM19PDA9Bol+DVVr8XcEN4mKgpyPo4+3EciiGewRwJGu7lqAZExMeJKgVSvPAnJOx&#10;Na2/UfopeXIlFSoKw6Tz/g4jFWUDTBmnJZNTNrC6gNEB96o+7GDU+3CCSWMzSKJVlTSK01wxV+mm&#10;nCbGOmt7qeMRCWONEOpkEKUJ4cC/HC5IUA0FtfQmRbfRNJTS7rAzMKer+Lj+7GldSWwu2t7lnQia&#10;N3ZXIk6RNAD6qnqLnniGhxJJPFfdJ1luoTGaL67d1BYkEZ9Tjw54pIIghtbC+RRIlzbEB9JHTcOW&#10;ILUo0mrlyGG6CkJjh3VRld2wpShEDg5CvN+fPEcSpHOt3FWWSS20KGoei9PFtQ18saVtoSyWSPcp&#10;bWMj4cWzFWiVo3WlK0oNTHmcjjOYYJMEO3XsknTpbhSaMwV+HlmBgeSRqpzvvSDTb3zKdf4h1MBQ&#10;ZP8Aw1yw0Mydj+Ww8KAY6aEs0fZ0zxb0wQkNJbuoPLMMT+zFrci+xdWKp7hVtEIBc14mh+gDPEIg&#10;trUNVGKkvMwy8BXkMUIsUQFgNHDixP7fDBBIXwhR9AFAFj5jM8vHDEyUoRGsdBVVq4rnnwB5YQCI&#10;BpeoXQoB8uPDABGlarRU6kpA8wtfsGEMq+5BG20biw06I4WRKVFTXj/rOAZym6P4THzH7cFmoOlL&#10;STtvbtmx7W2YfqcaO1ojiF7Z5GQEsQupHBodVeGOK9vfZqWkXbtzOrsm4xxG4VVZI7WQUCCi8WND&#10;7eOI5IILZ+3ZZ4YQLtZhbq6LI0UmYNGOYbI5chgWQlpoZ+ipaPb9S9jPxMpjV5IXXQVUu1SGr5Y0&#10;V2Q9Auzs2Uh4byEFjSLTDIFY8/eb7a0wvMY0guK3meYfj2s8MLioCTqOpGwbM0IIGmnDjgVwgBaw&#10;eZmeWWB5Go0jhZUUllPJo/epUfVjFadTUmki3Jdv6sZtZY1Q8XlT0gZDT0uXE1OATZBBe707H4ex&#10;tpmlVCsKXeghWqDQvHxIHM5YuJE7BcVz3fGpMnbqu4/FeVLuPpnmApNK4ryReaV1vt/cqRqJdqJZ&#10;WdgwuoY1DyEtTMnhXxOJthCuQnjtt81r1bAgxrqLG8g8qHwNdPHFVUBLHwHe5Y2VtuW4lhAindLu&#10;BE1aVkCqCw1HSVr7cVZomGF26bzbRq020SK6DSGjmtGrqOo+kyrxy4DB5iGqsTamv33qK/uNvuIY&#10;ggUGQRVIQkljSSlPXlngrkSJVLGhuN0rVjazunFCoibnTh1OIxPMtI5l8xb+KS5syLOa2nghkL/E&#10;IkZZXYaSukk0DK3HCQM5zcPI0VPe6dak/wBXL9uEwMb3CWa4i1CulXr9YxtiJZXQEEt9H7MbIRNK&#10;Pwz7MWI7TsyBbGzC5Utogf8AYX2/sx79H7p8/l+Nh0qgPGD4ceH7RgT0M+gki/icfp9v1YYmOYBV&#10;iAofVT7RiYKOLX+e5XrDncS/75x4dUfQIHcVTzJH78UgPoDb30iCJ6CinhQfeY8sek6nkt6wGmZa&#10;NQ8Kj/TPE8QTElZTbhifuj9uElDFIjFw/pJ4fuxN/hZVXqfO6A0f+uanHAketVaCOM0/rfuOBjSL&#10;Lt1W/UJqJq/CBPiPVxxy5y6l+LhWIDPQ5ZBfoxzpFj5UgZF6rH20I5k8j54qBESRxhT0pNWZJABF&#10;a+3DWgNhuzw7cbo/Hu/TUArHGtS7V4E8hTG1GjGyLLdIbR11paC3pmqpnQUoPSOZxpZk1KiOSF5R&#10;GwBDEVUjjpNc8ZTqXB135SVaYPwJjn+1lx6NNjiutTqIGAQ4CmWEMXjgEeocACgc8ACUrgA9pwwF&#10;0nCGJpOGI9pwAe04AF04QCEYAFpgATTngGe04BHiABhgJpOAD1MAHqYAFphAeAwwMX851B+WG/8A&#10;/dQn6rmI4yzfD7Tft9Lew+d+wF13N3HQ6nMPTcGgV6tSp88SjbJodDSOjB2hbTq0TIX91+TfThwZ&#10;SSi3OmWMpQFSQxfgwGDiKSSFfwEd40AKCO4WtfY/0YcA2LLEeoykxiWAU1VrrQigOfhhQCZ5iguY&#10;m1x6HSkyKpPjmK4IHJEQQukSsXjciJkX34yMxw88IpHO/mKKXFofUV/H0lhT7y5DGdtDfGYaT82M&#10;+ZH2HCKsbn5akV3VWZVHTjox4Vq1MXUwyHQ7UtWP8X1qOS8cWtTNsRQuhVEsmlpiYHp7shBqp9uC&#10;BMm3COucizBA/wDeFzrHLQer6cDBMToFpCXSUuadTP3uNG48cKByR3cFduk/DYnTSpbl54GhJkfw&#10;1WkpCVyAoG4GnLwGE0Wnqcq70jVd0FFCfhrqAOWTEZYyOlPQzX/xGf8ADgA6V8vWP6KNMpikW8fo&#10;mgox0rVeHPGiMMm8GvdIzHMw6rR8XXOsb14/TijNi3dm7ppCMJDHzNQ3H1e3FoyspB0hqHH8ueLg&#10;yALJAWcU4CTP6MQkUiGa3eaW6jHMRn6KYIHsUW7KI7iUA1/KFeIpqAxjdG1DCXi6bh6cQzD254g6&#10;eh9IdmqH2Pb24arWI/8A4Yx3voeUt2dWQVRT4gH7MS9zVbC6MAz2kYAE04APUwAJTAB7ScAj2mmA&#10;YlMID1OWGAlBXAB4rgA9p+jCAQjAAlDhAe0YAPacACacMDxX6fDCATTl+zABzj56AjtrbmFCRfip&#10;OXvROMcvcLY7e22Zx0GRIwrzEoxrRAB/TjGxqgmSJEhZz6ivASEkEfTlzxKZR5bu2HSpJ7oqUWpy&#10;PkoOKJbHfEhi7QxMwY0DMFQZeZNfswDHq12VrqjjUDLJnbL/AGRgAS3VricLK8hoPUy0Rc86UAr9&#10;uABZ4ba3nVUgDs2fUf1Gn9o4JArybjU6dMuoFFUlgoz4gDww0SyxjicW6owfV6QzZKBTPn/RhtCk&#10;abCY0Elw2mM1ji99RzGRpTAkMLWS4DrFISFmTqaQVCkVpwUavtwPQJPNIiuUlcRp02ZKjVVgPSPV&#10;UYaYQB/ETVpo5fwpStK+H2fZgkILuXZruKL8Ux9IrQH1IRXIZKBinZEIkmspxaGMzJUj062UAjmN&#10;JOdGHBcZocjIttneeKZgnpp64xU0oRkDX68Xa0gWokMduqvF+X7xNchTxpjKBMUbtaFQJHXWMlow&#10;qK8hUZY0AlN76hGqHWpFSGXUfaOeCRQNdi5IETlmrzBpXwNRx9mExwRTiVogFgkZ1QjQdPCoqQa+&#10;AwAQ2qTRSgtazOtCAp0nIZn7xqcSykP+KcAdS2uc6VXphhpzqBRqeGIgZ6W+EiBPg7oAigrCaV8K&#10;ahhrQTI7abos0vwd05Iqv93YihyrxxVmADdfFNOjww3StGFAfosQPHhgJkmhlu+l0hbXOok+sQMV&#10;I5kr4/ThOpXInVplAX4SdGI0oWhemfnx4nxwOjBWGw397aTP04z+JUszxOwTKn8P041x3aItWSe2&#10;u4YUEgaTpW0el36Lg6i1SQCM8Q2NDLzfdvmCBWViK+qjCgIpUagMCY2D2m42iSrLLJHqUkl3YBh6&#10;aZahXzFDiuQoILncNUrvHKRnWMq4BBLeon1A5+zEyUkFNuELwWtv1VaVy2piysw1/wAWfPEjZfJe&#10;2SW+gyiNhkQ7BDUZcG5eGItUEwRNxshPVp0CpmzVByHiBliYZUnMe7ZjJZbg5oFdyUpwoz1541qQ&#10;ZCxNY2I4HPHXQixe9s3MdtvCzu2lY094CvEEfvw51Bov9vQaBBVvSFeUgfuPh54lEMubarOJCDqk&#10;YLGPL24ohljFHmFVSSSPZ/p7cBIZpXQkmglIloudKtXABIUpCgKepl1EHlXAAkSAo6UA+87A8AMA&#10;DFYmQSAKPuxAjMcqj/XgEVHcgps99GtNKQMZGHiSBx+nCKRym6WkTV5Ef7wwrRLOlbH0L29DbRdn&#10;dvOltLJdT2cTOVilai5qKmmhRlX0muM8vGR2mSwDXBgSILJHFprKjRSiuknTlpFaY5bplVbCLbd1&#10;BFZFZY3ZHiUMxVtFSsgVToPkcCqwkE3O8huWtyrgm2d5pEI9YUrTRmBStBX6MViIu9S9t2sGjib4&#10;UqAqxyBlemagihPvCvLhjXQmXBBd3e32qSm7mEZGUdC7vQnV6VAyXVQZYTVRpsFXfdrjEkc11AED&#10;ISxlFS+jJQGrXTjlaUmqZKd62lNvuUiv7cVjdhF10LyFkyNCa1LEYpDswPbms4ttWSa6iU0b0pLS&#10;QaaN908uHLDbFVltFv8AAwEwv4CW0OBJLGrGtKgs5NQurPD81i4Icd9chWi3GIrIAFlEkRXUykUo&#10;Mq4TyWDigCXckVDCl0sr9IomqShqhC5j28M8CsU2Jdx3Dbe8sTMRcXc0rqDWqCOONWrWpVWjPLA0&#10;Kj1BoJb2ScMHdSQMpCK0UHgKeVaUwQWmjQzCc2iyREtM2mjqcwGzyDaqVpUZVxDQJ6lTcDe5OClw&#10;1T09bDKmVSeZ8fPBxGmZvvJWb4FZ6GQrICwGdGKkAtTxrikyLMwMtuI3lQsSpcZ+FBTDFBiu6Iil&#10;9CSMtLU/2s8bYiWVsCirZeH7MbokkkH4Z+vFCO17VT4S301IEC5Uz9xfpx71PhPAyfGEhtVwGOVF&#10;GWdfsqcFTIkmX15eX+meKRNj06/hw+T+H+gwijidyS17ctzM0n2sceGj6BDHHpAHEsKYaGzvVqSt&#10;zGrcQhJGfifD249Vo8ez94IeYuGAFMiTU/8ARhcSeQ6Q/wB0QcMlwo1HOhI8gUMSOAOf9nGWT4WV&#10;R+8j54T71OGo4889joec5pl96v2HAykWnbYU392DlWJM60+8eeOXMXQvUspWfWsiMKkkB1Jpy54x&#10;WxTJZrS4YkqAAK6fWvHj44IAjiieNXWWgPFRqB4cOBwEtDVMkc4kjpUU8KfXikKy0NDuMl1b2Uci&#10;FI3IGayIzCudaKTjVIySMykiwyG4f1ksAFJrVmIH78LqXGh2r5QqOqqj7sMw+1cd9HocN9zqIXme&#10;fDFCHAeWEB6mAD1MAC0wwPAeGEB4rnngA9gASmAD1BgAUAYYHjgASmEAtCcAHqYAEpgA8RgATTgA&#10;9pGGB6njhAKB4YAFKjDAxfzjGr5Xdx+Vuh+qePGWb4fabYPi9h859g6Gur2KRKxyCJS3NG1HS1cR&#10;U3y9DpEcdSJHiXXGQlytc3UjJwPLGsGAQsCepCqZr6GLZEUNM8KAH26hII30xMUUK6/xDAIWRR1e&#10;mrx6o112zke8pHqQ1wAOlyngdZF9SlSmnw4/VgGQMPSwWQsoc9E041GYrhQEmC+aqRIdrSMGoile&#10;Vj7xkcozfUKUxjfc6MOxzmT34/Jv21wupq9jc/LBis25mg0dBC7Gh0+sgHPGlOpz5HsdItEYSIpl&#10;GtAGUqKVGWdcXUze546TmZXaN5h1lVfd4gPwyGeGhMnvA5GbSvICRShpJFTA0IaqprSglZSQEOYI&#10;BrgSGJcQg7dKOk7UUll1e8PEezA0C3IY4NRX8EnWoKMWyYUFQ3niYKT1OT99qV3emmhCCinMirnG&#10;L3OquxlT/iAP5cIZ035csP0KXVIen8YTJGBVlHTT1rjWpzZX7xt3VqPSR2k0DpuBRZFJ905YuDNs&#10;kaKIx5RP0tGYY0MbVPDnhiPfBuzMNIElKj1e8KcRiiHUorBKSSD+V88FdzNgd07Kt4VzqYlIPMUG&#10;HBTKLfBomkI/gjP/AFhjDJub4zCX3+Kl/rt+04zOnofSXYin/Le1Hj/dIf8AcGO97I8lbv1nVYV/&#10;DT+qv7MS9zVbD9PhhDEpgGe04AEI5YAPaaYAPUwAJTLAA2mABdOABCDXAB6hpgA9TCA8RlgAQDAB&#10;6mAD1DgAQjywAMCuHNSvTIFBQ6q86mv7sADiDlgGc3+e+odpWTIdLLuKANSvGF8cnc9Ds7XZnEQJ&#10;dQDSyvUVqCFy48FA/bjFmvUWOSMGNiiFyfXqJZs8vv6jggJJnebSwQGpIC0GXHwagwCFlcAxs5aO&#10;uWkkHP6K4AJku2ZdCyBPH01ag82wxyFrCzWqzK7sCaHPT9gCn7cNoRC7EOykBM8uFae054kUjgw0&#10;RkudK5FVBPPnT9+LQEstxbsxDD01rSoFKePvHDbAQXE7osq6BE9QqltRUV4lBpA+k4lsEByXjW01&#10;dTiRgEDilQK+6MjTEoZcWtvBcHVOOtlxkJY/Ux0/ZgZaC/h7b/lLw8Bw+vhgkAt5LwR9J6IjyUUo&#10;RpZGzIP1YlEtCXXU+MRkZSwowYgVXTzNQTXM8sdGMyZPt6CGINIo1sxYUByFcqGgPHGViwqe7Vo5&#10;VRGU6DVypAoa04jiMShMpEakSoqNlpL6VzoOHIGv042ZKNFbw1u5iIzQKoXjxoPAA0xizSuoPusd&#10;4raotdF9TAasqZgUBxSY2RKt01rcB6mN0XpsVoVAFG4V+nDYkV56YBQE0rUVYrULlkBlhoRN0Ha3&#10;0N61ZlBQ+rKvOvl4YUAT3UF+bhtBDIQDB6QQPSKc/HE2QgtUjIEiJQig1KKEVGdK5YzYxt2kdSZ0&#10;jXPJmoGJOXhgQFHPANLDVlVvQq8SeFGFAMvHGkjSJxZaourqJEhpKBQuFCU9J4g1FDhaCaJLG3eK&#10;7adNUESZKZQdQbTQqWFftByxnaBpFtt80SG3SKVWkAYqNTZjiOFFIq9OGeAADexLLJDG1Amn8eJD&#10;XQXNT6QQTSvM4Ex1JbKCRLOT1PpLx9JiRUZNlq5DyOLEQm5tUlEZRzEafiGmmpAy8Dn54cDRYra2&#10;6lWCIGUgsSoFK+BH2Z4zTGQ3oC2kjRkLzD/wivHLPGiIgGtFkWaFzJKxaWNdOokDUwqG4csaXSJR&#10;g+90i/TrxtOfUouWYPU4YhDMTY5xEHjXHTQTLfZCouZXbisaaTxz1GmB7gzU2SkBoy5qWDzMK8By&#10;zzP05YEQy3tWq6SUalQsS+Aoc8UZtB8I00UAlsvpz4/9OAkM0R9OIFT04lq2fE+BP9GARNRukGK5&#10;soIFfDCGNRWEbqqgM2nIngMMBqECUOAuhMlHInj9OEJFN3OdGxX6ZF2iZ5fHNhQfbhMpHKLv8mWh&#10;z4D6xhNSpOqeh9Cdm3Ev6Bt7ySFoY7eCJDrK8IgwRVBFQOeOSNZNrfEaaG7ZZUkUsyoI2ALuWBDV&#10;PhQZY5bqWWmoKCGKeJ5IIpXVevPM9JCCzO+knUCakinE50xvEIwWrJ2ivLcIGuGadBUetiaazpGT&#10;UplWmfngQ2SG9vQxUyuHCAko5VgcyKlTwNa8MJIrQntot2gjSaa5cQs9urIGPrBlX0NqLNTji7Ua&#10;I5IIv+4L2R9STCJEZklVKBVAelMyfu15YyS1KTRE8+5L1WYlwcoldY5NJyINSOZ5UrjVY2ieQlvu&#10;O+K2l2GpWLaQoQnVkq0A5aq/RiXUoPDbgkkaSyADUw9UUbKSppRm08DXChgylPwqQW0720ErXc1w&#10;HLWsMrsQ1EpqTgo+s4cMSFh2uzcSNNtlu719D/CQKtBxVAFFfNjhpjS0JbbbNqumVBtVqrEhKLBH&#10;qUVzAovuj2YUgkFQ7V2/HcEfp9q0aNpakSEsBkw4cdWWJ5MpJHtnstplvNydtutZFjEKRpopEgrI&#10;ZGUAZt6ACfGtMJti4otlsbKb0LY2+lqlQsKaaUyrUU0+nESykoOf/Mi1g2y/26S3hWJbiKQtpGmu&#10;h1WhUMR948sXTUi5hrt0eYyCoRxUe3GkAYruiYSXdt5I9fbqzxriM2VsP3j5j/dGN0IklP4RPlix&#10;HcNsiqttDQANCoFaUrpHjlj204qeDZTYJubEw3umtdIHhwHl6RhVtoZ2oOlVdfHw4n/Xi5E0NlCG&#10;OILQkvmBT/s4Ujg4jOR8TPSv5rn/AKxx4qPeQ3gyf11/bhreBndYS3xq/wDdmn1+X7se00eC37w5&#10;i2lzXMAk/wChzwJCk9NI4tkpXgv24mAkdPKwgc+Csaf2TjPLX3WXjeqZwaL3T7T+7HkHvLYVhmmf&#10;En9mAaRadv0M92MqsiaV4k0bPLHPmLqaG0tCtyp6ZSMV1MQfCgGMIKCbxVENI0qdbEEg5VpmcLUC&#10;uBlcqXj0Kc9dKVpzwtRlfvNnuc7xNaPSJVYSRhiKsTlljShNkZ2CS5nmSCHUsp1NXUQaL4mvljZs&#10;zSLiCKa3SJbuQyGEhpGzNFqDkTTwxnLkvod5+R9/BfNNNECERZ0NfJk/px6WNe7J59/ig64B6fPD&#10;ZJ4A88zhAOAywAeocAHqYAPUwAeIwAepgA9QYYHqcsIBdOGAhGEAlMAC0wAKBQZ4AEKnlgA9TAAl&#10;PLAAlMAHqDAB7gK+GGMUVIrxwAY75wj/APtf3L/+iA//AIsZxjm+H2muH4vYfOHy/ZfjL1HFUkWN&#10;aeHryP0YVEb5eh0qEFRG2gNLBRZAeDoQfrpjWDnbDI4wNSqq6GH4LHkCOBOHApFtNQhjKhA0ajLx&#10;qM8sKAkVlBleLUoVzrgemSvQErgQh1w5WeBwRxZWSnOmeEykDOtaRBhpd9UTVA0ueXlgYzAfNVxL&#10;JayrQDrTqyDP3BGo+sDHPk3OrBsc5f30/rDCe5fQ3HywDfF7kRpYfC+pG5jVQ0HiMbY+pz5t0dMt&#10;MnjRZF4aomArlxI/6caJaGLZ5mo4KS0/HA0ha1zNfbhIYTd00KOrIFEp6ElK6HIPpbLnhwTIw11x&#10;CkoIcCSM5AHPPCHIlxGPgZV0vWh0OTQqfPPhgaBMHSMaFrCwGgGSMN7rfxphRoVOpyn5gQlN3FQB&#10;WOh0moNHYVrjne510WhkOFzT+XCBnTvloQmzSEP0m+MbTJpLBj019DeWNqHLl+I3cgHSlWknTyLx&#10;qvqQn7w8saEExjLMG0u0hj95slkWp4+eHAiWGBdJ/C/Cr94+qM/0YIBFRBZubqYFUVgjkFT6XFRm&#10;teeCu5NqlVcdAx3StXq9aEBuXDPFSQ0Z3uP0yT5g0RMxmPeGMMiOjGYLcQPjJafxt+04yOnofSnY&#10;Ir2rtR//ACkX2Jj0HsjyV8VvWdStx+DGf5F/ZiLbmq2JDkRiUUJgELgGJQ/e+jDEepgA9TCGNphg&#10;JQ4AFAOEAhGGAlDgA9TAB4rgA8BhAewAJTAB4jPDATnhSMac/LBIHN/n0KdmWxIPp3GIin/dSeGO&#10;PuXsdna9TiFuwlikZ0IKqQuommXtNMZGopkQwRCMDVWp08QPPSDgAe5VpOqNVFNaEhB9FT+7AED5&#10;GaT1sgouYLFjT6gv7cAMSJ1DDQSGetSAoP8A1tWGiSVJGbVF1JGK0qrMStPYCB9mCRwe1lZlVAEj&#10;alQAAczQk0pgQ4JXdyXFA0Z90Ka5jAIm6V2/TaIUiQaWAouZGdfGuHASJDayQV0qi6RwzY/UBhNA&#10;iCeO1Nut4xMgJ0KoOg6gfYcEDJBuEaxQssfvK1UdyQKeFMAEfUetNBpr8R7tK04/bgCS9s160h0J&#10;CGyb1KK55ZKT54qiIJI4rfTK0lrAZFalQo5GhbgeOJs4KSIBJayTCFoInUk0UoU4HnQj9uCpLG3n&#10;Qt7t0WzicRgMWBkGbCuXrxTQkNna2jjDi2RAVBcVlQVBy/4gr9GJkqCVookgheWyVY5/yX1zZ6hx&#10;rr9nPFOugkK72MQ1/DqB5PMamp59TEFQG2sFtIpLxhNFCWEkxOftc54TZSqERpal6BZFTk5lkLfT&#10;U+muCdDTgE/AwEtHTWtRWrMRWnMk4y5D8s9+i7cFWRteqv8AzJOI4cGxSuJ40Mn2pFjeRTKNA1Gs&#10;0mdP7WHJm6kA22DKQtO1ACB1WoDwJGrP0+OKIgkXbdvcgxvOzEEn1mg5MDUD1YQxGiUAQLPdRaWD&#10;ELIAacq5ZkAYaQiO2tJp5afH3cQbPqCSoP8A1f24tY0xNkF2p28tGt1dFAyqzdRRUOCxppVv4fZ5&#10;YV6wFNRogdp0WRriJpRUVmFSp4H3cxiC0ixgtrhQCLqdo1zVBIrKMiKgaRiZFAO9kIyPUxJIWMa4&#10;61pzqtPtxaYiW4kvoYJZZLiRKAOCOm1akAfd5V4DDdRSSNBLNqj6raDWupUrTjn6RiShY9sIBlW4&#10;dlFH9HT+g+75YLMUHOe7w67PcEvqiqCoauupbLPDqJmOsjSEjlX92OqmwMuNjZUluGIr6IyBxFdT&#10;YGTY01lLHoZA5ILAyPxrlwFeOAlst7SdC6uK5GiDwFDikZyHxSjTWhrzJ4Z+fHDICy6dKJKGgUEm&#10;uZOAUkzyjpg6c9I9OFA5GxyUikyFTQE+R8BgCSKOQdRF0gKpyFOJ88AVKfueaQ7PuJOZkj9RoOAZ&#10;ch4YQ6s5bOVEZJzAK1+vEvY6up9Mdr7FFD27sCQG9t5X2y3mu5oJ1RNTx9RSsUkT8Qy1YNyxwWtq&#10;b3+IJj2WwMZaW+3C61UUN1YwoLjIA6GB45mmBvUz6Eltsu3SM0aTXY6gMerrRoxFeREQ5eGG7CVS&#10;Pc7WxhWJnv8AckiOsRdNreoZVqy6TFq1fvwIJK9P0mAxNJu+6RSSESqC0TsHBFD+XkMhwrkMKSkH&#10;hkuAHu913O46LaxbXIhl1FWqpLKsft06q40d2yeAOdo+JkkaPcpVBcuwFpEREWzK++cvVmKYmrQ+&#10;IZeWsltYNdNulxdOIi6wi3hUD06c86gLqrli3kbI4FeL+ytbl44XllkDKJLkIinq6A5UJU188zid&#10;WWkKe45Wd5VR0PpJlMCTDSW40SRWphNMCCLd7JLaG3juJXRPXoFshDFmq1SXU01DgDSmJ1LRYWMv&#10;xVvIfiiipKUKdAOQgVRl+JRVoOAxm3AxYbbeZPi0j3G3jijm0Z2zazrqfSyyZhgKnPnipFVHrrZ7&#10;6NxcS7jboIymfwkjIuXpoBNSg4ivPEjgMsTczeiK+t7l5AgKrZSkFEL6aqZWHGQ4qwuJKs0VkmmW&#10;eCIkEiL4aRSQxotFEpc8DggbZhvmTFNPc7fJIyGF4pDD00CekOoaoDyZH00qcVRQRcwrqzJReBai&#10;A8qYsEYvuIMt7HlT0t/vY1xkMAh4sPP9wxshEkv5TYsR33aFeLokrwQaSa/wDwx6k+6eNZe8WN0p&#10;e4aTLPPOnhXiRTBV6EtajGsXPE0yFCKEmvsAwSw4ognswohpJUaxUHjX9uKkXFHBpiTc3DHj1XNf&#10;7Rx5S3PZEXOWIeMi/txVfiA7wqEXpqKfh88v249ps8BrUR/yXGVKZAU5+yg/044aJHmIywIteCr+&#10;zEWZSrP3Drm2/ukzFvdjY/8AVOMsj91muOmxwODNKjgSf3Y8k91Hm96PwqcvowDLftcAXl26rV1i&#10;Gk0Na1OOfMVQ0drc3byhWkejKSKEnh5Vxh0LJGuJ0hd1kbqCgqa8PPhhJhAIb27ZxSQ0PjnUeGKb&#10;JgmuGZalS2oZqAQOXPCkZhIRci5jFrqM79QIVNDSp1Y6Ohk9wu5G/LbyNMJeiATIzMPd5njhKykf&#10;Fwdw/wDTWK2N7IwzMkwX2aI+H049Cj9z2nDkXvHcVGWAkWgwALQYQCUwALTAB6mABMAHsAHs+eAD&#10;wwAeocAHqYAPAZ4AFI54APe3AB7AAlBgA8csACHDAjZ2WdU6Z0sjMZOQIIAX2muEA8UBwxjqZeWA&#10;DH/N8H/yv7mNP/g6/VKmMs3w+01xfEfNfy/YC/vFNQHiXIeOvLE0N83Q6bEGHSZRWWA1ccNaUzH0&#10;Y3RysPSMAkAAxuNUBrwJ5eWGxSJaIeigoupAGPnlhAeIrK4NBFOQVPNJAOeBICW6D/EWxIGpCdQ8&#10;TTCZSBJkVvScopnqTn6ZAPLxwmUc7+ZgrBZs66Z1mnSTxOS+rwxzX3OrBsc8kPrj82GEy0bf5Xf/&#10;ADPcAGVWNrVNfAnWMjjbF1OfMtUdStCusjUip95KGqtwxqloYCsT10rMAesCWCn+LCQ2FXYGhxVy&#10;rv8AjRquYBB9S8cNkoidWZoDqkf1rpkAADLTniRjp4a20gKOahgyMwGoeWeLYkwSONOhExoCFASR&#10;3rT+R6YhLQp21OUfMVUXdUCqE9DFgp1AHqNwOOey1O3G9DGkf3gH+UjE9Rs6X8tLiKPZbpWdgfi8&#10;0ABDAxjx4HLHRjWhyZ373sN497B02GqY0VdDVAK8MvPG3Aw8wkW6tyygxOylBqUsaVqcxnxwcBPI&#10;SR3cNSwhowORLcR/Nh8CVkK61uwLy6VYEVBUkHP1E8RieGpTyFRfTG4D6lVSLhVLKKVCoOOFA2zO&#10;9wqOpcUzoicPCozxlkNqGCvv8VL463/3jjHqdPQ+lfl6Ae0toP8A+UQ1/s0x6D6eo8hfFb1s6nbf&#10;4eP+ov7MZs2RIRhIpiAE4YC0ywhCEYYCZYQHsAxAK4YjxGEMQDPAI8RzwAJTDGLTAI8cAxKYAEHG&#10;nLCBHqGuFIxCKV88ADczhgLQU/fhAc0+f1V7IgYLqI3GHLlnHJ4Y5e56HZ2r39RweNwrAtGi1B5c&#10;Msqc8Y9TQJhnbQhYvqB9XpOdfbTCGj2mPqFnYhq5KzKM/Yuo4YyTp9QTVZaV9QAY0JwmCHRIpZWD&#10;EMMuQ/pxMlJExRFI51rUFj+/FJg0PjuAW0oETOlEClvZlhkkjXEStG3qahBKqKVp7aYaEySHdUUM&#10;kasaEli7ANnyoK4qRAj7hrczaCzNRDn/ABZDI0wgEWQpEbdl1WsRBcLQgMeZ4ZYAPRtM9ylv6TEp&#10;9K6QSBSpPiMAi1+Dj+mlOP3v+jDgAq2srSaT85JiVNQVfh7SuQy5YlKBtk5tESMrEyIsh4+tfaBq&#10;WuJbGhtvYzRyqUEbBcqlyGpnWp0Uw0xNE9zDM5NbZA8hNWE7pUCnvao6Ze3FK5HEr5onTWjCNY+D&#10;KJ11GgHH0mtB5e3E9SoCOne3MAjW3ln0MFiVLhCgJ90FdNCaY1duRMQeW23a1Vkm20hfvFnQAAZr&#10;XjwxLxtDVwqK4ulJX4VasQAjTJWq+wZYzdGWri9e5T1NbdRaigE61oDTmoyGCCuYWNxuhmbLQ7HS&#10;AJkJrwAGWM+BSyEq7hfFif096ePVirX6SMVwgTuyFviWV1FlIEkNM3iYjnybFIh2HfGXC0WOynKA&#10;nOsVafy0cYmBSDNNd6gyWkxHqoZCh9RIqQC5w4BsQXc0xokDgCgekkJ014mgY5muGCGwvc2kodYn&#10;1k09FDUH+1mca1uRarJL1JbiKeWS2uCryoEQJRiESmahhxr9OIye8VXQEiimjkSV7e71LmurSRwy&#10;Hv1xkzRWCJLyaPRJJaXEfEKwSMBqkUAzwQEnpb15BUWk40lSgMLMK1rQkftGKSJClvWuYDC9vcRm&#10;QAKTF049KsrHUTp/hyxcmaRLMszxuiwSyI5NHXRmoOeeoHwriGVIHGt/BcpKLGY9EHp16SimmgDE&#10;vUgcsUwk5/3jOG2qVa+p3XSBWh9WeCoGRsvym9v7sdFCSz2rUJZuVUQH6CcMV0aKwIo2dakH7Bho&#10;yZd2WcqUyzy+o4qCCxiiY8B9vhhkSGvExWOgz0jj7MAEkgoi/wBUfswhDIs4pMv4f34IAYg/FU05&#10;5+3CY0yp7lSmx7g1OER/3lwmVU5ZdANAy8K0z+nEHWfTdjuO5N21sk0O1301vJt1mY50WGRDGkCR&#10;kfmI4GpCPVjhstYNslveEfeZI7YCW0vYGjBiUNbsKrqB1+guorXKuGqmXIcnclpDokcXi9M0altK&#10;AFAAOagnP/pwcR8iu3DeodyltZYI5xaW5kmYC3mAcuFUZsg1GgNSMNKBSQJe2ZkV2jnESEsK2k+W&#10;VAQVXNfVlUjENGlWj1vv9gk0kUbSzTSZRqsDmR2YkigovqatDUYFMBzDP1SZ1iC290FIJUNaTsxr&#10;TMvTTkB9ODTcchMd3PLZSW/wd4wlikGv4WYVdj4lQvPlww0wsBy9vNcuZRa7ksjsrSkWRZSwNKKa&#10;kZZUOBWYkj36FfQxEi33JmJCjXZOqGMMDmDqOrLPLByYDZtg6zqIEvRbu5KqbOdvQ2VD6KeeQwcm&#10;MtLJYrC3EM8V6olbMLZ3GrSuQpRGbL6sZ2rLCR9vfRmaUvBeK00zTRMtpccAugFgI6jNjgexdGEX&#10;u4xXNkYRHeJUZdOzuFJJNKEiKuBILWB7a5s7UVCXLPO2l9VpcqKAcfUma1PDFW2J5oi3Ke0u2WZJ&#10;54ioFQbe4atDUrUJWhw0DMp3xeWU429LdnYQxFGeRJIy3qGk0cLllyxVZZDMULxTm4oQ5rTOlMuW&#10;KgEzId0Cl9EONUY1HgWIxrjIZWw8Dnzp+zGyESPnGRihHerW4qsIGalRpOfDT5EY9dV0g8S9/eDW&#10;uGF0EINaA0zB4U5VOHWvQh21HtcuXOfDIVz4YfESuRTSnRDl/wARaDOmZ5A5fVg4hyOByHVNKaZm&#10;Rjn7TjyD20h0Oc8AP/NQf9YYqvxIcH0G8sfxcoAyMfKo/pOPWSPDtbUGnWkbZGtBQmtacOL0/oxo&#10;jN7CtII4BXiQoP0Dz/fibIacE90ym0lThqRvH+E+OMMi91m1HqkfPcPuew/0Y8tHuoVq60Hmf2YB&#10;mg7Lhga7vpZW0iKKOhPAepqk45c7KoXA7h7bSUomoRklTcrG2j6wa0+jEcXElNosJDapadZVUpIo&#10;0mhZWBagIz4YTqRINbSQyiVBABoFQQpzJ+nElpE72y6VLBSTQMc6ZceeE9xwYPbl077Chi1BZJw6&#10;kE0FWAPljez90zS1NTLawyExPGGjkYI4FQSrNppUYwq/eRq1odn+TG1W22xPBbgrG4nlocyCzqOJ&#10;/q49mmlYPKvrc6moOnCCD1DgCD1MAQKRgFAmAIEPHAIWgphgeoMACHCAQYAFwAewAewAewwPYQHs&#10;AHhgA8RgAacMD3LCA9TAA4UpgAyPzbXV8su51/8AyDn6nQ4zzbG2H4j5n+Xzqu5XdSR+EKU8eoML&#10;HqbZ3EHT4GBEYBAlT1AkjPLhjoSORssIXgNaU6TZlSc0Y8xhwKRtq6dONSy6iAS2FA2z3UhM0rim&#10;h9IljrwNMmXAkKSW7kj69opYVLn1+wZVwmikwWWWAltVDG7lZFrnUDJhhND5HPfmW6PZ2K1DMlxM&#10;BIp4jQtKjHNkqdeC2hzeTNoz4MMsZs0Nj8t5Wj3G+0gHXakGor99cdOBTJy9zaIOm2F9cNInq9Sq&#10;KmgzApjpVTjdhr3l0ZlPUOcwyy8ThKuo3cNvZ7jST1GBVxpoaUqMU6kqwM7ynogu35i8ziYHI+cs&#10;beRSSag/sw2gTAolraR+FP34lLQc6nNO/Mr2EfyOf+ucceRanpYHoZI/nL7DjNGjOgfL0k7fcr4X&#10;A/8Ad46sG3tODun73sN40RNuT5L+0Y6TkCEjrItP4B/vHDQNEyRFQa+OGKCugiHx96B5faScZvcs&#10;rJwvTZBzu2PnkoxJpBRb6NTXNNRfQKgDIDLGGQ2ozn97/ipa8nevn6jjBHX0Ppf5bjX2ZszU42iD&#10;7CMej/Cn6DyUvet/aZ1G1ANtH5ov7BjJmyJCMJDZ7hhiPYQCHAAmABDgA9nXAM8R5YAE54YHjwwC&#10;PUwAephDPUwAIa8MMD2kDCGLQVwgEYZYAGBaDDHA6npwBBzX5+hv8ixEKGZdwgIBAPFJOWOTudl6&#10;zq7VfF6jgttJIYj1F0nMKAtB9gxizVMesbvEsbHNWq3sGJKQ9rbqy9QKoIPCpP2AYJKgIiSWNHUO&#10;AHPALnl4EnCBI98PEOLMZKVILZfZTBASP0W4JBCqctJ55jzwxSKjouQooNagZmo4VphikCggl+Ia&#10;Q1ANaaiASfHjgEEWtjdDV1HUs9CalmNPLLDCBw2s9No3YlC2o0FCacqmpyw0DQPNHFBAJWSItlpR&#10;3Jcg+XoGKJD2bo24uemC5oFAGVD7cJDEp6fdz6Wrh97V7PDFiL2wuIFjIB/ECOw1ZmlBQHgD9GMm&#10;WxYrpBV5unXMqG0sM+FP34yZY2Gajza5VNWZgq5EAGuVNIGHDAPlvIGhCBgSMw5K11GtajUOPniI&#10;YpRAsduU0pcKykhq1UDIfeHgeWNZJZYWMTNbxMjBWjcsNZoKn3fsxasQwmTfL2rlo0BUGgFCKHiO&#10;LY2edsyWGCuM69Q6kKhc6AZkHw/15Yzd2aKsEkMqBgBqV/drpIp5ZVGYwhsKlj9SXNDpDZMctVAe&#10;Ff24TFIRbwzKxqpRWB519gyxJZPACCda1qpqQCwHtr54AHCGqKGXOmYoGy8M+eJAkVCiEdOi0NQ4&#10;NAOZ4YAZSlvXcTKq6mdyAOFCwAI+jxw+IKwTYJNdTlZKmprmKmo550rnnlhpA7FgYiqQgq8alQH1&#10;hQFIAPPhX+XDIAbmJTCZgoCkVBGVacQCeBwoGgIxnQkioRmSimnuhTnlli0JsdeveJeu5kmUME+F&#10;EZNApUDSaEUovjilBMliISWBlbXKqL1qc3058RXnjGzNJJVUdErGHVhqCFag5jhwFDx5YVQKq0ju&#10;Gu41EchkRyJnKtUDxYmmVKY0JOb97Ejb5yuX444f1jTCqMyVjTotnxOOigi22aMPLKBx0pn9JxSR&#10;F2aeyt0Cs1Tk2XtoMVBi2XW2ovVXnp/oOKILZIzpz1cKilMBJYRJwrWmkfswCBXHpUn+EfswkMkj&#10;VRE/pHIftw4JGIo6ijLjhMaKbuhadu7if/ZH/fUYm2xpU5Pc/lH6PsOMrI7E9T6h28Qf5K2F5bcS&#10;CLarXUCrUoI1I1ZMDma5jHFHvHVnaFtp7qIJ0turAp0u8SuNFfQNBNeFa5/txdkY1uwuSew2z4d7&#10;22eSadX6ClD92dgzMCVbgPPGmO8EXTYNFcM0qzLVAxAWIHWxjVNWkashStcvoxhYtySXM3w8DBI5&#10;GSJToRKqM2oJG0mvvMw9nLBUWpJs13YLe2MLQuk0syD1gsZA1RrjOnL0kmo8cW3oNJjoLrcotzub&#10;edGjt1jEcDM4RaBgqoqmp06aGtK4joXDA+5LjdkkjNu80cA15RhmzXTUHmfb7cVjM7sL2t9xmsra&#10;OZm+IdHKOa8akLXXUscueJsUtgPabfcFlWa465Lt0TBIWAkkdj+Gxb0jJSTpGQxUEhO03Jn2ss0c&#10;jPGWiiBZmojsWC8eAyBr4Yll1C47qVDUB0FNDSAZHI+nUp4mleOCTRILW5GlkZm1EffLDKlasS3D&#10;PCkriiK9vZomJ1OsgYllMjUouXEGnDDQ1EDNplnl3u8YySBuhCZFDVYa11ZsDl6jnTCuzGu5ZD4k&#10;M3UZiyjQB6itePHwy4eGOZnQkzEfNgrcS7f136pWCVkNQStHWgyLUpThwxthbObLVnJbmDIsjVU5&#10;+Bz8fox0GRkO4KjcEC8FRqD+0ca0EwGKtDnz/oxqhMkf3DikI7laorItPSPQFBocgK/ex7aPButQ&#10;zTXcGHJQPA8R5EDBUh7k5FT9uKRI2QALBkM5V8B+zLEsaOB1q8lciXbIe3Hio+gSPAkSxUFfWv7c&#10;VX4kDO+ItLtjTPp55V5/Rj22fPMfMtIzyPsp/wDSwCEmX8BPLn9GEwYy9bTaSmvBG+qhxllXus1o&#10;/eRwWAkp7SceOj6BHn99D5n9mBjDLKVksNxRc0dYTNQ0OhX9X2cfLGTeo40O323cPy4j+XwgIt1i&#10;NqY5LWimfqafHJql21ek42tZcTkqrcjm+w3UH6OsEqyFGlcwr6a9PUSufkccjZ1pBsNxbRahCkg1&#10;H11058qDGZYbrqzqtarSuS8CMSxogaN2VqkiozrpHDPA7CAUkQ3cKAPVpFFaCnvjFY6zZBe0I7z8&#10;uI9MlBlSBvtYY9hHmPeToAyGJGIMAHhgAU1wANwCkWmAUCUwAewAJTDEewgFwAewAJgA9XAAtMAC&#10;ZYAPcsAHiTlhgIaVwgEOGB4VqMIBxOADKfNUE/LTugf/AMulz9hXGWbY1w/EfLXZp/8AE7gDgYq/&#10;SHGKwbmnddDo1tmqE04/ux1QcLZawA8BTgOWKSJI7QHpp7BhQNM8APiJATwK/swJCZNdZzWprxdv&#10;90nCaGgaYDqD+uf93CgpGE+YApt9uRx+JkA+lBjlyo7O2e5gJGzAIDFzpqRwzBqvhjnOo2Py0Tqb&#10;veL/APlHP/WXHV23U4+76HTdutDVfHQM/qx1pHC2QCMm5jA5yD9pxKKZY30TaW/rp+zFMSBpENIv&#10;HWuIGyaaFulJnyNPqxTBMDiiItIhxy/fiUtBycw+YClNzhBIzhqB/wDaNjiy7npdu/dMj/xlHkcZ&#10;I2N98u87W8HhOh+tDjr7f4faef3nx+w6Y0YFnw/hx0s5UERxgMlOOgftwIbHTLRVA4k4ZPUrrZVF&#10;7fZZnQPopXEdSnuV13aqLoKD71xIzD6qAYze5ujL7sxaW8o1AQFy+jGFzWm5gL8H42YHKkjg1/rH&#10;GJ19D6V+VxR+ytmZeHwyivmCRj0F8K9R5P8AFb+0zqVn/hYj4ov7MQzVEx4YkpjeeGSe54QCUqMA&#10;4EpgCBKHDCBKYAgUjCATAMVuAwxQJgCD2AIPYQQep54BnqYAFphDEIOABtDXDAWmADnHz5Vj2AxU&#10;5i+t8/CocY5O52X9o7OzXxf2T58hjkdKOxfwqQafWTjFlVJ1Voxp1KoyzJJP2DEMtEoMtAdXsIWl&#10;frwQOROo2WpmpXhWg/6oxSRMjmjFUanpJqxJJp/tE4YSNEgWSgkQIanLSCSOVBxwATRyLqajhlHu&#10;hUbj7aD9uARJUlamNxTIiigZ+ZJOAQ5Zpo1yVa8VDseH0DDHIj3Ukiksy6VrVVUnOmfE4QSBiSIL&#10;1ApJDUNFjFMq8QpwwCbtokQLJI8jEEgOzMtRy0ggc8MER9T1flx0pp4fd0+3DkRubtkjcIshU6QS&#10;dINSa6hkOAwWELZpDNb9YKA9SrEKp1AZggkBsQ0adCO+gtVRSYtcpVmJKo6+nkcuFBi0jNgz2W3J&#10;FGxtIGMgFappoSAa5A18cCQCvFYxaG+BtTGQSWUqCQDTgaHj44fATY6S5sDaJMLdBI7FBHIiUXSf&#10;IH68KCoPPNEsdY0t1B4oqkBgMySfTX6sVxJljofh5xbydJAj62cdNRTTXhUVxnYoKabbonRJEGli&#10;B1V00APA8OQxNHJTRPNFZGSlq+pFX15K2dKkenyw7EELLtUK65YmjZhkVUHS3mGriVYcAAa1ZyEh&#10;Q9ME1ZF4jNa5YclKpaQ2+3GKJ54kLy5LpUcSDx/lGGxQe3GysrOOKUWwZnJy1FSPEEAmvlgQoH2E&#10;W33NuzPDR0zK6iKmpyXMZYTY4Ibmfb4umI7SsjsVUl2AoK1Iav0YaYoPWkiTE6FZGAoxYk0NQKVr&#10;nxwgVRjSRmeRWiXpxtp0tUkgHSWHAHxpikiogsU20aSoKg5lNQAWgy/ZjPmLiPXb4AvUUoVXMsAK&#10;MfKv7sPmHAEv1RICQVJoaFlB9QpQZeOFI4CltLR2qIIjqpkVGqgGfMUwmylWQ6Gxt5EeNkAYIzBl&#10;qv3TQUJIFKcsTzB0OHdzXSy7XKEqKPH7OJ443qupmZ60r0/pxtUC52KvVmoaCi5fX/TjShllNTa+&#10;61RSrZfUMWYF1tg9Xs/owxMthQA+hsl48q4RAcq6YWNKUWor7MUkJsFcDQo/lH7BiUUyRfynp4j9&#10;+GQRov4i+HL20wmUlqU/dQp21uBH/K/bIuIuXTc5LcHTbmnl+3GR3H0VtXRi7b2aOS0t5bdbC1RG&#10;MOqV2MQZtTqw4ljprljmtXWTS695j2uFuJI7Y2kSiI0nlrMpUs1BpCyZafZUnEx6SVXUKftzbpmN&#10;zcLMI400kPLJQL94KWck6jXKmM1Yt4yaPYdlku7SDoyCJYLmWSJZpXcGJFdGUBvT4HGplxH/AKfs&#10;krIJduYKAdAeeU8iCF9dafRhQUqh237ds6v17K06c8Z0s8c0wbTSvoYSYxtZpGixoRI9vkZZYrW5&#10;ZHYiRxdzyGpqUCgP96or4Y14wjOFILLcwLFJNDba2WNzG/xN4VTSdRDHV5jIU88Kr6DtR7ljZxQy&#10;BHbqqzxozstxPQNKgf0+o097I8cS20yq00Ir2wsAOoTdNIimjNcy0oczRidP14aYnUqo73bbOSQr&#10;aSSurBWAmkZfeyJ9SAlPbitwWgRL3HC8gje1kiUKZGXruDqUkRlizEAHwFThcQ1D5prKFTKLeeeV&#10;30gm4IGkxo5YMTTSuoDKmeEtRpwCy3VpN7lvNwIIN1KlGNaBmUsQPoxfETswiw6awTXkXxNu4YCY&#10;R3LEsUFEUvKpPprWlOWJshyxrbnKHa3abcGZCDIq3agUYAqfyyMx54XBC4mK74uNx+Ni6xkMBiaO&#10;ITvqfNiH9WmPPVyIw6VRLRhpo9MDsOJYZ+XD9+NdiTE9xqBuKGhzjJ450qcaUEAw/e9v9GNkIe3u&#10;HDQjtu3uyfDkZlkUkAmgJThl7cewmeHdRYslatzJU5nSuZGeX8wpiqsztuESICaEn9n7MUJoRgKQ&#10;jmJVHEV4/X9eFYdT5/j5mvM8ceIe8h8f58PhrU/bi6/Ehn0ARS7cGlenWhoP94Y9mzPn2j0zDSR7&#10;DlQin9mmEmDWg6YViVa14cvLwwyYbB9z1Lt10wFT0nIFfBT4YyyvR+o1xr3kcDg/L4c+OPHR76HN&#10;76fT+zAyjSdk2a3F3eBl1roTKpHEnlzxhmcFVRet2bspkr8OUzJMet9P0KD54xVxuoUu12iSBRUV&#10;BVAP4Rx5YUjSFXZoy1QPZ6iKUHswciuBMtvNHO7mlGA0gH1A04nCbBVElh1RuFUGoOdeGEkJorbf&#10;bZVv7aVmUqkyVHqJyceWOjF8SMsilHe+w1K3Mg4UhP8AvLj02ed1Nspywhye5YQz1DgA8TlgExMM&#10;Q7CKGnAI8CMAzwIwyTxOEI9TAOD1DgCBKHAI9gA9gAXAAmWADxwxnq5cMEANOABRxwAeJzwQBmfm&#10;eK/Ljukf/wAtn+wA4yzLQ1w/EfK/ZKa9zuM/+DX/AK64fb7l910OkWgFYl46if2HHYkcDNDZwKUr&#10;Th+7FpESetbdemuQxLQ0AyRj9QmQD7wAxI2FXdqetacvW3+4cMAOe3pKM6+o/wC7gY0zB/MGMrt1&#10;vXh8W/8AuY5Mx29sc5k96M/zDHKdpuflQK9wXQPOzf8A30x2dqtzi7zZHV7BaITzCjHYeeA2oVr9&#10;F/n4+wHEVRbDr7g/mUI+gYGSCuRrj8mXCgYTL+XL4CuAEgGL/DRn24Q1qcu+Yw/8Tt6j/hNn/wDa&#10;HHFm+KD0e2+ExzD8ZD9eMUdMG7+XGa3y/wDtY/tQ47O229p53eL3vYdYaLVbaedVzx1OpyVZMkBD&#10;r6vuDL6ThJQNuT08dWWnAYYFSAyXt2P4jH/uYjqNoCvRS6pUjNm4cK4zua1M5OoSC7vXFTqIt4yO&#10;LZeo/wAq/acc9mdGNHN9xBF9cAnPqPXz9RxidXQ+jflCxPYuz1oPw2A55CRhj0F8K9R5P8Vv7TOs&#10;2VPhYq/wD9mIZqiVuOJKaPYAEOAD3LAAnLAAh4YYCAYAFOZrgA8QMAHmGVMIcCAZYYQeplgCD1Cc&#10;AQKaYUAJggR7CHB7AAhGABMxwwAc9+ea1+X0zclvbWv+0w/fjm7laL+0dnZb2/s/sPnaIssbAFTX&#10;Mer+gHGDLqSo7ygMzBSchRSafWf3YRUk7waGDu5LAengoH1DDgTEEa89bEnIamHH2ZYBIne0tgpJ&#10;C61y9RFftwDH67aMU1IAADUCv+7XAB4zBm1KH0cAdLH/AHgtMEiImE7n8rQC1aM6n6aDVhiJSJZJ&#10;RK2QUiqkmlQKDiBhgSLA4GS0Un1kefnQjABJHYLo0aTwLR1Izy8aYQCfCo8b1QmROFasKV88NjQn&#10;QbVTQunVp4DhStP9rCEa+7tJlSIXBjZwSiusbKaGrEE6sxnjRiYObjpR6FMaRx1IDRsQCacw4xm3&#10;JoJBfyXERh6kBRlYByjFqNXUFbXSvtwO0EpSSNcsYngPRa3cg6JlOpSBp4hhTDWQToByQojkusVU&#10;9JUCUk514q5OFyGqkrKy2xY/DpEKtVlkAHsFTn5YcgRW9l8RqEQtZGU6iVMuoinhTPCkEiwis7lY&#10;2EojZgClF1UGoUGonywpBoCvLC5BDzzwxK4ooXWTSuWR8K+eJVSlYW2gnRUaGSCbqPpDHqIytxJq&#10;M8hXD4g7DriyuJS0c1ynqWqhFcg51odQU+OeHxgnkQQ7A9QI5IwKt02YMlD941A/blhDktJY9zhj&#10;VYwgjiopkZZF9QyJNFPjhNikiur+Z4gLhrZdGa06xIIpU1FcCHIRbRzdBGtzCAwqrqJKkMT/ABDh&#10;ngYxHs5ZAKRx6NWlgC59XA8ssNCaFhsruBlyiGqmSlyMvNuGBsEh3wty05le2hLEk6S7hc/LTzw0&#10;ymidZr7XUxwhpalfW3q08fuYi1SUPWXdKamEBQmq6pcq8+MYGEqjPT2+6XEZR4bZFIAZo3qxoxNS&#10;dIXx4DDCCWCLcEciUxhK10ajU8hX1Gv+zhFIMb4/plEgicPqTNyoqQRl6Ccq4mB8tDiHd9okFi9M&#10;m6qrIK5ZE+WNqMxkzlqT0hnzxugLnYadWbPkp/bjShlk2NRZkdNieJOf1YswL/ZxWRf6xH2YtCsy&#10;/UChzGfLFwYyS3hC27H+T92JYgJjkK8gP2DGaNWPQ/hMT4j9mGSRA1kWnmcIa3Krun/+l9yP8MC1&#10;+mRcRcqvxHI7of3c/R+3GT2PQPpew2jdH7e2S6E1mIpNvtaLNI8clWtkJUjpMG0aARQ5Y5mXk+Jl&#10;hDs26qoIhtxFqZ10XIDM3FnZmTjUk1xnaoVZLZW+6ySXkccEBXUIZJGnFeowqq6tNMxwoOHPCrSA&#10;tcJSw3COBpo7SDqNBLCAbpFUhwAWP4bNkBTFcSStG0d1JK6vtli0ZFW6d8qAGppVmQ1P0YXH0lKw&#10;kUPdNtIsRs7WASypDCEvEYlpG0ooKpnmcTakhI42G4lVWZrVCgYOqXjqh1UqCBF6vI1rhwOB77Ju&#10;byRQ3UlultENKwCfRmRTMtHlQZ88LnqPy7RsFxjdmevwtmEVQiM1y1GCLpU6BGW4AcsJ2TZSxuNh&#10;slxdsWjcWTKEGpUuXJAJ0htKw1Psw5IaIG2xnhS5lSyWF2lKytPID6GMbgVhOVa5H24BDbbYhIrv&#10;H8DJEU0tS4ZgNQJqzdHXn4VxTsOqDr7brmZFZOlIB60AnIALBVDaZIszRDxxNbjdSu+BvYoxFMim&#10;Mfl6p4QRX1A+kAnMGnLGtbEWUE8LXLWzwiBZXmOQW4iC16daUB0tSnPhiLsKA9yl7QLHYMxBBZnn&#10;tyrA0HENxNOftwSXJj++5mM1pDLF0XEZYHUjqSWJ96IlRThxxVDKzMbdCkUa/wAQJryqG+3GjEYf&#10;uMt+qKWoPwxz4ipxpUQDCfQ3tP7saIQ9j6SPZgQHatqaiwJoPqSPT9CDhzx61Txcm5aozC9b3stN&#10;aauJHlU40oZNahh940yNcW2QDG4oYwK166hOOXADLhxxndlURwKL3faSc8eQe+ia30/GWwb3TMlT&#10;5VxSfvIGd87gmS2vYxbOELUoVOZUimY9VM8dzynkPGVDbwy30HXmkiXUUkV1oaU4+oKQOBxHmsap&#10;oamN7KeGJI4VLADOSVVJNM8jXFLILgV2+9F7a5AYrGkMnV0VcCik+8PHzwr30ZWOuqPn6AnpA+Oe&#10;PPTPXHEeuP2n9mAo1nYWkXV6CxBXpkZchqxz50VRm3EgIPveVeI9mObiXyI116mOghTq8sq1GWLj&#10;QFYk0V4o9Twy/owuJfIhaM6clagyyU/twQPkQSR1UkKTIRSoXlyxSZLsQwW8omhY1UiZCykVIo4r&#10;9eNcT95GV9mdw7JWl1MTx6R/3hj1GeX1Njy4YljEwDFwwFoMID1RgA9xwAIcADfPAKT2RwEnsACi&#10;tMBR4k8cAxK4ZB6uWADxrggD2CAPUywDPZUz44YCVwAeGCAFWmeABDlgAzfzJFfl33QPHbLnP+zj&#10;LNsa4fiPlbsb/wCaXA4Vtya/21wdvuX3eyOj2h/Ft/Nj/unHajz2aiyH4NcaEElqv4S4ljRWSAfq&#10;039f9wxKKYbd/n2lBn1GA+lDgEB3I/HHmxp/s4TGjAfMUf8AhMZ8LxvtjOOXOdnbHNJf+H/WGOQ7&#10;2bf5UGnck9ednJl7GTHZ2e79Rxd78K9Z1mxp0zn90/Zjt6Hn9Sus3A3BP6z/ALDiK7l2DN0mWKGW&#10;VuCJrP8AYWpwX0FVSCRzpNFDMnuuEdfYwr+zEpyU0GTN+DLnlTDEgKA/3Zfpwho5j8yFruNsT96N&#10;x9T44c/x+w9Dtvh9pjG/MX6f2YwOo3fy0qZLxf8A2kJ+wjHd223tPN7v4vYdb/4Y/rDHWzjQSCOo&#10;n9T9/wDrwmUhjU6+kjUB54SArrpU+OkCIVro1A/1RiVuMBvlC3paWpAUaV5kkYztua1MvucjyRTZ&#10;apCSFVfAEUA9mOa504zm25qV3C4SlKOa14554xOlH0Z8nB/+ou00HCN6/wD3rY9FfDX1Hldbf2md&#10;asz/AHWHL7i4zZqiSnPElns8AhDgA8cAxo44YC4AEwAewCgWgwgPGtMAz1MMBM8AC4AEwhM9gEj2&#10;EMQ8sAHj5YAGE+mpwDOf/PAA/Lu68PirY0Hm5GObudl/aOvs97f2H+h87RxApoUgqMswcc7LRLEo&#10;jBUN7vkMAyQl5GKFpCFAPvBR9gGGDEIjJXWOeZapqP7RwCQriMe6QqUBAAHLzAxJZLHMBQ1NRyAY&#10;k1wxCIZesJGWXTx4UB/2sMkkeZnK1XMHIO4BP7cCESrMVd0AXXQGhJI9nBcMCTqTFlNVB50Wv7Sc&#10;UBKokNG6zCmRZQF+g5YAIOmRcBc2iZ2XSXYtRRUmlQtK4GCJvhIa8B4+6OHjwxIzTXm4WRaRYbmM&#10;xs6ssSmoqqkF6AUHEDG12oIqB2l3YQSBjJHM/PqBwCP4fcIGMquDR6ks17ZSu2dsgXJWKMGPj7qD&#10;7cXZp9CVoNS9sIBRLkS0UliAwoeQB5n6MYuhfIhvri3nZG+I0sw4O1G86MQa4XEFYnkubNrFU+KV&#10;ZCyuqt7rEeOWLSJYtnf2/U6s08I0xlII1zPEUyplTM54dgQf+r2w0VmVvIMVBHKuXtxmkWMuZIJT&#10;DLHcRxmMkhJNQFeNdVDSvhTF0JaGpKmmN5JI1kdmf0+kadOnIkCtcVJBJeblZSXsnRuRocAK4YAc&#10;AOFBTh4YuzkVUSvuEPq6Tqx4MSQdQppNfHLmMc8SaE8ktqUmoqKHr0yGJzOZVgfDCSAq5kiUqUDk&#10;sPeIDClQPTkfqOHA00HQXMcVukckqhgAauVFQDWgrSnhggdWOhuoumoeWItqJ1atRFfafPDRTgMX&#10;crMCjTRCniy+r6ScTAJkd5JBcRCOKZAGYE0Kmuk1p9OXPAmSyO0hSLoRl0aju7GuQTTxNfd9mHuI&#10;Iljt7h0CzAjNQpaihSQQxJOkZccOqHJJHc26f3cOWEQ99DkfHTTln4YhplJof8Zt6F1a6XVUoVFS&#10;KcMx++v0YT0G2RSybc24dUXkXoKilC1CvEh8wK+3Dkk5F3y8Zs3YHUpnqpBpUVb+nGlDIydr+XTw&#10;ONkDRdbCyq8xJz9PH2H+nGlDLIaa0demRqy1Z40MGaDZCS6Z82P2Y0qRcv0PpxZkLubAWrewYzsO&#10;oJIwyJ4UFfqxCNGOSZOi1K+9ywxESzKXWpI4nP2VxLZS8Su7pP8A+q26/wDcqf8A8RcK+xVPiOSX&#10;Nei2XMftxgd7PpSLe7NO29lit72KSYWNqiepmzMEdQmmlNLKVOXIjHPaxWTWzLCG8iO3pDPcoK+p&#10;VBVGYlgp9JIqBXMsMsKRW0JttudstBcSXN7A0k12DaUkRQdMSDKhH8dPo9uJu5HjHRd3dvmWdfjo&#10;3MKklwF0DQKEBmyI8gcZqCm0HW3cezXDlYr+AtQsNEsVOnnQcRnxrik0Q0efc7Ga8224e6gMNpdw&#10;TyuGjC6FkZVHGvPCUAUjXuxm4Z5tytWXXpYmZTQjMA0JJz5VpjPY3TLI9wbGJtce42SwlV0ss8eq&#10;q+8xq/P6MS0ylbQfFv3b8eqm5WihlJqkiHM+qpbLngS1DloVVtuOzJfw3B3W2YAjNp4giqAVBABN&#10;Tn7PLGtZM7MH+MspNstCkscxjEjU1RafxZXZfQWBIBatMUZh+yXUMUMnVuoguqugSQlSVXS1RXL2&#10;DA0aUZbfE2+iN1uodJqDpeM1J93US3LlQc8ZQ0aNlVvDtVBD0qFRFIzSIwAofuhszyzONcZjkY7a&#10;KdSSN3pKqrojV1GmsbAiqGudMwM8GRlY0W3US3qppGGbLMICaAZlixOVDiCjmvzJkLbpZGP3Wg0M&#10;WGZUuwJNeI9ONMZjeDFXDlkqKkA6VX2qGyxsZGF7moN0VV9SiFVP0g/0Y0qAFBXQ3jXhi0Ic5K0P&#10;EVFfZgQHcrCZB06KhURqXLEqclA8CCMseirHmXWpZWU1u+5O2lCsZBBDp4DIDUv2YdbmTqFS38LC&#10;ALE2qQOCSU5Vr9/CdwVZK+3v4pxKCqqrSK0AUjUSM86E55Yh5ZLrQ4RD7mONHqksALXdvT/mrlyr&#10;XFL4gtopOw2d3awbqRPSSeKIOXpWhqaMKaeXhjqWp5l2TXu47XcEG7jV2FNAZEBYn2Fv24BITd7m&#10;3V1lQLA6tQMzBiwpx9NMDEgm83u3/R51tYXMZikE7IAcwhFBX218Ppwr7MdHqjhsGUQHh4Y4z1h6&#10;pI88SIpd3aiKoqxJHAAccJjNP2lbzxjdopUeKdUjAjYFXBzPumh4YxysqjRpdpUJMddWFCQzc8q8&#10;cYyNl2htyVFFYk05VzwoBNFJeVF29NVGYkFTQGhyr7RikgYbFFA25PM0xEoJCwimmgFOJw2JMsyk&#10;AVTQHwrzxmygC7sZWvIpRIqorxnpgkH3h4eONcPxIzybM7J2aP73N/3Z/wB4Y9Y81Gt1HCZSFBGE&#10;AvHLDATMYAPYQHq4APavLAAmAloQUwwFr54IA9WmCBiFsEBIlcMR7jgAWuWAD1csEAJX6MAHjnhg&#10;LhAKvDDA9hANYg4AM78xBX5fdzr/APyu6H/UOM8qlGmNwz5S7GP/AIrP52zfY6nC7fc07vZHR7Yn&#10;r239en/VOO1Hns1dnlD5UxoSiW2aqJ7MJgirmcru8v8AW4fRiOpTCL2Yma0IA/MJH+ycAQBXMx+J&#10;jFPeY/7uBgjDfMRq7KDSg+NHn/w2xy59pOztfig5nMfc/rDHEd7Nr8q2p3PIPG0n+wrjs7T4n6ji&#10;734V6zrNmaJ9Bx3nnrxKmzet8D4az9hxkty2L3bO8O3T6fecAc/dagPDyxHcPQ0wqWVfbO49fbkj&#10;dqvA1BkQOmT6CDz54nFaUh5awzRyt+DL7P6cbMyqCW5rbr9OJgZzf5k1N5ZmnKYE+xhjhz/FJ6Hb&#10;fCYlyOoh8f6MYHSzc/LLO7uxX/iQH7Djv7TZnnd5udbB/DXzYY62caCNX48PgU/fiSiGZiJmIOYO&#10;AIBULPfzNI1deg1PsxIyv3ENLuS6cwAB5DGVjWpT28Jh+NmdQZIlfpl8xmeOOTKdmI5TuhZtynZj&#10;UtIxY+OMk9DoPoz5Of8A9B7VXiEcfVI2PSXw1PIn3rf2mdXsz/dIfJB+zGbNkTYkoSmABM8AHjgA&#10;SvHAKT2GAmfPhgCD2AYtcID2GB4UwAJTPLAB77MAHjhQI8MzgA9XCA9gAT2YAGsPSa8sMDAfO0f/&#10;ANuL01A03FqRlUfm45e52X9o7Oz3t/Zf6HzuisKNqqtMqKFH78YMtaHlAZS+p6kmtGIH2UwhiIYn&#10;VmkBagoAWY1+s4ACIegrgOECUyFVrX9uCAQ95o2ZdLUUEllCk1+oYY5Bn6xObtpJNQeJ5ilTlgJC&#10;Ooom1qSV06VjLpT28cAES2ytIGc8wQGYZn6AcCEFRozzvIugSEeoElqDy4YbBCyo8ahmlNQQAoHj&#10;9OCRwKz3CXKw9QuBwcUXlXh/rwSAkcvUlcltMgKhVGqhHOueAB9HpWg+3xp44AOgT/CB9MkkkLLT&#10;PUAKFQS1dBJGfI46aupNkwdrm0qALmRtJGYZxU8veUe9hviSuQ64FLQTB5SOpGBrJORyKk0WvAHh&#10;iLwOGVz7td9ZgZUWmSlqtq5AUHl4VxiaIkXdr2JAuqGU1Bqq5VXiKgkivngDiXDUKk0ctJTSjEVO&#10;VcjUYkTQFusr2csFGPr1Vo5HpXx8Kg4tC4k20TTSNcOWcotCFNeYFFz9uJsWqkFrd3Dzqjhj6iAh&#10;qchxJrTzzwSVBKVDVrWig0JoAaCtAR+7GclqoNb3c0kqgtVSKFByFCMsq4tvQlVJZlIUFXIZmWtH&#10;NCpIrlWuJqJodNbX3oZVYIwqPxRqoc8wxxr5dkRykFDXET6ZmdFcVBdwWVeddLccsjiXyHxJtDCR&#10;QztIzUKgtmq5+8BWnDLEu0jVT1rBfXlx07SSo0lmbUKqq5ZE0BOKrUGiC8ub2NCY5WLRTFRXSTpC&#10;0PCi8uOEQkyw21bhgr3TMdZPSLV4Vz4Chp54hlwWFuZVIJ1yRszVqqqAQAOHh5AYlWDiedJC50uR&#10;GigudMerUToyDAZDG2Osmdj13EYoYZK1lW5jotFUlWFaNTnUca4dkxNlhBeTyQG6t3YpUEgJ7oOV&#10;NRFDpag44Gq9RphEFzdy3Kwl3lhIIYELSgWprkKceRxDLT0Pn7u9gduUCnqkUedcziqmZmrSvSHk&#10;caIZo+1bOK7e6EhYBNFNPmMbY0Y5WauDbLWKBiuonVzbxxrBg7Fvs6Ksq0H8Rphomz0LsClQTmOX&#10;sxaZmJuzfgfSB9mIsOu5MtvC0KllFSB+zAkNsVbS36LekHP92HBMkL2tuCpCgceHsOFdaDT2KDuk&#10;/wD6q7pT/lqB9Ei4zyfCa4/jOS3TEQtzzH7cc53s+qtkhntdh2K12qC3MUe1Wqu0iiQ6pIhLJSME&#10;ENrkJ1c64yY8nxMuKJDBHE6xs8aBBqjiergZE1VtOX8WM4BKRnwllcTKHhhddQB1QW+mjHjTpqWy&#10;+zAwaKezvXfdEhaKGBNUqNELaEH8ONj99RSlKg1phSxwNtrwT3ouHsrIKpJS3a1gObACtAE9Qqcz&#10;XM5YlNmyroaeWKwicpHawJU6WZYolNOeeioFBn9OBtkcAO6WGGJhFDCsQIGhYIgvqyqzaCacqVHn&#10;gpIiO9n+Gs36GmNlSV00Q24qVUsT6VyzpjSyQJEG73NybySNG06BCUjhgi4FdRqTHmatSmJq0PiS&#10;JcXHwwWV1RqGpeG3Dha5aqo2fjSmJYcRJFaSH09MCmlfwYhwAz06CcuWEggDCxpJ05baEBV0s3Qh&#10;YgkVI9weOeNG0S6Ii+EtJTdTNYWz/issZkhUiiBQ1AFyz8s8ZOyKrVBO12ezGB5G260CIoKy/DRA&#10;HI1oGHqI+rDbgarJaRbZYIumCxttQUVRIYRQHLOi4ncGoAN02nbkYMNnt5WORUwRimXE0plhig57&#10;3pEhv7alpHYyPCB0Ik0p7zaa8KnjqPnjTGZ2RkJQAVqACX1kj3clK8MWSYLuav6qPUCemtfrONKi&#10;AYCemx51ONEBKoBdFY+lnUE+VcNCZ1yyvrdrxBDKxIVo5UHjWobP+jHarHmXWoaL94ryajaleiiK&#10;QUJagGXI/Rg5EtEa3dzUgroaMnpMAKZ+0eOIdh1RVG5brWkjUMxuFIpQNXz4EZeOMmzWi1OZx+79&#10;mMlud/QltyTeWy8AZVH24pfEK/wnXLO1spdxmeVEoIwhLCoIJ4eo+eO2p5NySdNsNxFVVLKfQ2nL&#10;jT06aYoSJNx+B/DYRh3LEKFXT7CdXDCswQPuF0f0e6CR1BielKDJh5UriMltDTGtUcghpop7f244&#10;j1UWHb9zDa9w7ZczzCCGK4V3noW0BedFzy44Aubbb7+3vu7N8vra5+LRuh07vSwL6UAJo4Bypjny&#10;tlYkXhuLgEgS1Q8BRKU+rGKszXiJJPchVJ9epczQcdRFchimSkPYt0upqKmgqDQ0PPLEyXB63aSU&#10;ur5FczSlMvow5FxGrNKWINByGQzr9eGhNAaXc8lyiDSV6yAAhagCQU8Ti8XxIyyfCzuHZ/8Ai5fO&#10;M/7y49U85GspiSjw4YAFqCMuPPDGerhAe9uGIbXxw4A9gATngEz1csAhMAHq4YCVwALXCGernhgJ&#10;U4QhajAB6uGAhNMAC1wALqwgGlwOdOWeWZwwPVwAZ75gmvYfco8dru/sjOIyLQvHufJ/ZbhdzmPj&#10;bsPrZcZ9tubd3sjo9pJ+LamtfxP+ycd9TzrGss2/u5PtxoQTWZ9C1PLElIqblqbvKfMfsxHUpkt6&#10;34tmPGQj6kOHAgS5P97h82P+7iWNGM+YI/8ABWIGQvIz9aPjmz/D7Tr7X4jmU/FP6wOOM7zYfLFq&#10;d1UrStrP+wHHX2nxP1HD3vwr1nW7ZvwWI5K37Md5wrYpttYNcjx0MfsxlXctkvdM0gs5unm+nMDP&#10;LSNX/VxGfY0w7md7dumlUySv+VGkMcYoAqa2Pu+OWMsLLzGsaRfhnz+7+446WcyBrOQfDjOo8cJI&#10;pHP/AJkhS9m9anVOtOXFSMcWfc7+3+EwkhPVQHjjmOk3PyxP9/uB4mM/Vqx39n1PP7zdHXFPoU+f&#10;7sdZxolkYiSE/wAv78IpAzsWlkz+8cAiFP8AFcdXu/vxDKAL3LcT9wDjU8cY2NUUwkkd7mINpoHz&#10;plSuOXKduI5buykblcr/AO0fP6cYLY6Uj6L+TefYe1n/AL0f/iNj1K/DX1Hjv4rf2mdWsjWyh/qj&#10;9+M2aonrhFDTxwAeqMEAeywAIMsACZ551rgCD1eNcAHtQwAJqzwAOrgASuWEB6uGB4U4E4APYAEH&#10;swBAtcsIQ0HI+3BAHm4VGEAhPvDlgAwnzrAb5b7kOP49pX/74Y5u52X9o7Oy+K39l/ofNsjyBKgt&#10;QELSpApy5YwZbHPGoQtprTMaiT+0gYAEJi1JqeLSRmnormPDABKXTQNLhSKcKjL2DAMm9DVI1OOQ&#10;AY5/TgYCC3curCFgOJBp4+BOAQ+OCRZGYJTV7tSF/YWwgHAMArEAUNRxP20wJjgIiqpMij3xw5fV&#10;hthBLoM2RNcq8Bl+3CHA2OCORml9XUrQmpB4U+7TAHEHd7aNyxi1EMVr1GrUDwrhkwRfqFlT8jKt&#10;eLcK+37cMIOhXdte29uH67FKqoOleJNMMpsCa+nRqNuADDJqQAgUHP1cfHCLGG8DlBJddQVHpEFO&#10;HOpbAIMttta5jJW56kbZrS3jJFOZrnhE7C3dj8AQ73BBb1gpHGCNI5ALTFQJSeSO4lXSty8qKQ4e&#10;kdKU1Z1WuDiLUjurOCRis94hPMlkFD9QFK4IAJgtJYoWEcoWOmpphoKkLzrTT9WFBalEJlRDRLxn&#10;bMHRDVf9oKPPBwHJFqZkLpdsWUgaDCqnM8cxQ054nhA+TCRa3MhIiumQqf8AlxnP2DkcJstJkUlv&#10;KrKJ79aMdWlo1DHTxGR4YdUKw+XapbtOpNea4tNdQUDIDkSfDlinYjywdtushIYzLIDxY9MMADkS&#10;DqWnnhwTDJk2u1Ba4aYx1oBIFUtUe6Bm1ThQPi0L8JYtSZL0rzP4FNNOTesHBDQNBsGyrcx6EvAp&#10;iJdiYQrMWy4FsxlglJwPj4Bj7LPBaF5NwWKMAly8Sggg5VPUqf5RglNiaG2sFxLeRRw7jGWuKoJT&#10;bCisq14CTV9QzxLQkErtt1RjLuMTMxbU/wAMwINamgWUnlhUvAWpJL0RGLaKS6iljhkWVVeGTMqa&#10;jUVdq5nhgvmEsY9VvI4enFd2qW7sWSRop00lhnpGoj7oxLaG6hEhvpHiZb63CupMLLBcSnIZlTrb&#10;UM8iaDEyPiz597w0rZ0HuiXTQijZahjepkZ21PoOXA41QzW9kKDJeAgD8s1PhQjF1vBjlRsmW2MV&#10;Ks5PqAyBoaHlXB5hhBYbSYULBKs3TJqOOZHLOvlibWYNSWEYLK5zLAVby5fbjWlzJoZvDAQj2nh7&#10;DjVsdQtD+Ag8h+zFolkiN+EafxfuwCB5cgP9ORxN9hroZvuo17T3Nv8A2ain/wBomMrv3Tai945P&#10;c0MTA5Coz+nHOd72Pp7t+LcLztLapDftb3b2MLTQrYrKtDGAmktKAw6YUVZeP1YwafQvI/eLP4Tc&#10;eioguiwhdGirZmuvIUUrJw8SMKGQ2JDBO0Jc7lEG6jlnkt31IyMVYD8XLNOOIsi66hC2m4uhaC9i&#10;MxLdCdrZpCJHQpqo0mngeeJ0G0Qpsm+xBWj3iGZ24yy2LFh7Ckig5jPLwwKEOWCKN7F5DFPvMDSX&#10;EqRU/T6k1cqC9X5VyH14dUoE5Q+eLc7QMlzv8GqPUDGdvXIVqSWaZFIr9uM1ZSN1YyT4yW1Eyb3A&#10;1t+IjldvArVWUqWE2rnlpONJFDQLJfzmSSu9Wz6fxHU7fc6iaCvuyEfd8cKBpskW5lkmj/8AFIKn&#10;1IDZShScx96f9uAeoUY9xislllv4iJgelS1keRlBClqdagDH3eFfDCYmreAVCm5zQ6zeQIgYEq1r&#10;ODXTSlOr4YGgVmiOa13Hosse4WoarkiS1uCxMhBOlTKPd5YXEfNgsce6W6rEl3ttTpOkWdyCCeA9&#10;EhzyxfHUiX4Eqz9zOZIRcbQwhdKFobpSdSdStCxyoMS6wCtbwPKe7WliZJtqA1cVS6OogaQKEEDh&#10;4YlIcmI74vL07paG8SJmSD0NbayubMD+YFYnljWiIbMdeqnScpzzVSCCfrxoJmA7lqN1NTT8Nf34&#10;0qST9vdubjvDzJZ6AkWcssjaVXUaDx442rRsm1kga72+6sr5rW4TTLDIqSKMxkeIPPC4tByTNzti&#10;j4uQnPTTSx8K145fZjaqOO6LKSRFu5NSOy1FHUuAchzAav8Aazw2ZkbXsYqvS0gZgsSxJ+vCBEcs&#10;rTfC9QkOJhyyyU8v6MDLpuc5iNU+k4xR3BFqWF/amv8AxV/3sOu4r7HULG6Jv55BlGURiB6StCRl&#10;TUOXLHXWx59qkrSwo0SNMzNUEBlY8/PnhyQke3CW1RVKSuxz9KDKv3s+X14TY6oCvXf4G7SQiP8A&#10;CbQh9RqQa8DxpiLuUVjXvI5lDnGCD/pXHKenApzdQfA/swFGq7BqLi+YEBaR6hwJ44xywVRG2VUP&#10;3D9LH+jHOoLaJIioIqjZCh9ZpSvDhi+QuPpFWRBIV0yVFRqJOmh44SYmj0U3qKRDPhUkHx45YJBI&#10;he6QPpEZ1E5srAVz+nDQ4FCwRPEWSlJYwtCNRJYeQ4YvE/eXrM8lfdZ2ftAf3uYf+zP++Meq9jzF&#10;uarllhQUeNDggDwNOHLDGe1YAPVP0eOEOBppikI9XAKBKnAKD1cAQJXPAB7VgEJqwDPVOGI9XPAB&#10;6uAD1cAHqgYAErgA9qP0YIAWp8cEANehIBzpQivIjA0AuAZnvmDPFH2N3EZG0httuVB8zGQBjPK9&#10;ILxKWfKXZFuZ93aPVp/AZq+QK4jtFLZp3b0XrOkwWvRFuNVaSA/Yceikzz3qaiz/AMOT7cOGQSWj&#10;HStMKGUVs6GTeXjrQtn9mIhlMlvrCY3FmQwykJI/snDgQLdWF18bEQwy1Uz/AJcS6spMxnzAt7iP&#10;Y5GkzU3cdKZ/cfHNnXunX2vxHL5zmn9YftxxHaa/5akDupf/ANGuB/1R/Rjs7T4n6ji71rivWdYt&#10;2pDJT+Fs/ox2ycKgD7fs1mLSlqFVK09uX7sJVG2SdzWETwSRKx1yagGJ4aQDyxlmq2jXC4KjYtht&#10;rZLhgprI6gVYmpUf68Z4sbQ89y9uYYo4lUDJlNfqx0QzJQS2Nja/DZKeWGkJtI5x81YY4ZtvSPJW&#10;6zH26lxwdzoz0e2+D2nO3/NT2/uxynSzcfLA/wDilx/VX7Ccd/Z9Tz+96HWQ3pWvj+7HWzjW5LKa&#10;GA+R/dhQU9GDIdTy0/iOBC0Ioqi8avCin9uJaKRXXzE35PImmMbmqaKsVZ7yhrSOQ+FfUKY5My0O&#10;7Ecz7hFN7vBy6p1D6K4wR0nffksS/ZO3EkgJJOPI+uuPTp8K9R49vit6zrlmf7pEP5cSzVImBwoH&#10;B4nAISuflzwDg8TnlwwMEtJErgHVSJU4WkhMHq+OAJE1CpwBrIoODQD1eGDQR6uAIY2owA0LgEO1&#10;CmEUIGqMAHmI0muGIajVwggVjQU5nCA9yqKcMAjDfOZT/wCWu6V49W1P1TjHL3Xwr+0dfZv3rf2X&#10;+h80oVKM7RgFSeZz+s4wk1aJAbdgrMEJORDaT9mCQglV7dZqKV06TkB4ezBIxS7PpZHYDyDD6sAh&#10;3r0gF2OdaggfXqOGBNDeuKhlB/hJKGv2n9mAciSSB5g5oKUolaeY5DCgUjo5XcDgScqUYD21IGCB&#10;piQXruwjAGZoGoTT7RhQDYR1XQUeUBV50XM/TXDSFJFJdPGmvWTViKekHLn7uKgJkHe4hZndrdHf&#10;iQ7OT7ciuCRMm0QUp0Y/y+rxf3ePjgkUnQL/AHqxurOO1t9Zk1IX/Deg0nVUk4cGrAidkZ3dr2eM&#10;cSi27kE+0jl9WJQ29BJLjY5H1LuEj0qAvRNAR4Cg8cNiksNs3vYLSIxGVmVTVGKyk6q8SNIGCRSC&#10;7jfbNeupM8gKAhWWKQgCv8ISmdfHFCTGl7VoJIYGlMD6VVzHJUhQOK6eZwmwQi9dnVhMSFHuCCet&#10;fE+kYJKTCUurcWps5mmYkauoIXBGdeGkVwSDYKI4y5PxTEj3Q0EmXnlQCmHIkySODUPTI0xB0klH&#10;UDMEtVvHwphNlSWUEjayxLZGigBq6R7BjJs2bAdytpZZROishAoxaJ6ECoyIHMHFJkhNssPwaxyF&#10;wmmmoRSMfV4UXyxDsWiJYIM9cr55dQ20hKjhl6fDicacieJNos3XSJpUZaiOQQymimg90J5eOJ5M&#10;SpO4SFgLqEvJCQgU6bSXSKe9TUGqTTnh+ZALGgrbYLS3uFliM0suRkc20601E6ckU0zxnfIkpN8O&#10;B2ehLuG87Xd2wgjlYuXUq4gnI9JrxMeftw1qznaStDA7S4Q3du/q6cLlpGWGfSKKQcyi8ychh8tC&#10;GP3G5tbh0kETt0wwLm3lOWmgBJU8eeIqU2Ogu45I4TDbXNxGVKmZYJmHGp061bLVir1bCrH3lhez&#10;MlwLW6eVRTQ8E4ANMiukAUFRlzw6Jk3sS2chhFussV0XiPqlW1mIGYPulOBJI4YiyG76HC+9ZF6e&#10;khgxuGYhgaj3svaMb4zBvUztrTQx8641QGn7MkCy3uogFtABrQ10nPgcTYzyGuid2i0gjQCSxXgf&#10;A0yp9mGjAP20KktZCSQjKwzB1KQRQjwywMRZNcKkb6B01fPpLWtD+wYdGRZD9xhMoVFAWhqxOWRy&#10;xvIkGmgRQM6LSuNkQxUP4VPP9wwySCU+kGv+lDiLbFLoZzug/wD6pbkK8UT/AN4uMr7G9PiOTXY/&#10;Bbw/14wZ39Du3bm83+3wW0z9ToG0tNCzqVSSMwKVERz0jL3sZ1t4GmXc0dl3nYRQoGdepK6ARhVl&#10;0Mx418PT6uJxorI5mmMgv7KPTCOqxfq9ECKUtp6rMGUhGArqz1YwyM3xaGgse4drtbLoz/ECRZjq&#10;CW8zjSacTo+jGMGjYknd+yIW1PcUX0IrW1wCCKHhoHvfbhQTJWjetsl3e0kLSR2y3MNzIzwzqqqh&#10;4BREObE8cWm4FCBt5vNsvL+SSK9WJZGbUDBcAMlD4xjUdXD24mGUrokgutoXb2hiuUUhjKQYZlRW&#10;UULgaV4A5ZYEhuwIwtYUTr3kfTWOivKswUguASPSvKnDPFcRKwkG5dvGWOVt1tQysC+bMRn6qelm&#10;IoOGJ4j5A+99y27R2YsdyjjSK3AlVQdepWb0kEA5rSmDiKS02DuOyG3O+5XsSmOU01yBjnlWhP1Y&#10;fElstD3V25rDpuEGvNq9RfGnEDLj4YTQFJPvLSuvUvUaEyHUEenp0001oWzDcvpw6rVBJb2O87FG&#10;kl3c7lawyXDQvIHuIxpVLfQScwa6gRQZ4m60QluEDuXtx2XTu9pK7A6VWdXyoPAmmfiMTxKkwXzG&#10;ntLu+hFlcwXQjtPU8LVo3VY0PjwyyxrjRFmYm8YhKHgWA4A8fAnGhLMJ3QCN1KE6h01zPHOtMaVJ&#10;NP8ALywnvbG+Eb6elPCwHEEBXAqDlzxqmzLIkS7/AN8dxbRvU+3wi3MMLKgDwqWzQHj5V8MJWYcV&#10;Bb2fc+63DOJDAeCkCJfr8sbVMboguHBnkPF8g1VBPAc1daew4sxB29TMAfTTjwPszwmCHTygLalP&#10;d6tVNCDXSczmRhWNKbmCi9z6TjFHYT2503duTl+Kpy9uHULHSNtUSX0uZYKiDnXMnwIOOipxXQkr&#10;BJ48lzPqBX6eGrj/AGvbgbIVRLqSRo4lX8upB0qqjlwPsr5YJ1KjQiukRLOcqSWMRNRQr6gcvbib&#10;dSq195HO4jSMfsr545z0Dx/MU+39mEBrvl6jPPfClQBHWmZ+9jLLUdbG4ETVopJI4+gkmvhnjFVG&#10;7jZJIoWo7DVpzNGPDI4IDkIlyjqdDawtPutkaYICRqtoBcN6a1Y+oZf9GAqSEiCSUqHqcqrT6s6V&#10;pikKRwuIZJ4hqVj1E0ZGtQ48sXiXvL1k5H7rO2dpCl1N4CI/7wx6r2PLruajVlhQUeJFcsEAIGyw&#10;DEJ/08sMSE1YBuqGGQcfpphwAuv7MIWomvjhg2eLeB44AGlz4H6PLDFB7XgCD2rAI9rJOXDmcAHt&#10;Q0+eEMUkZZ4BHq8MMD1fq54APVwDg9qwCErggCOWeKJGkldY4kBZ5HICgDiScHKA5DuoCAQa1AI0&#10;mtQeYwNME0UnfPq7L7hWnvbZd+HEQtQ5jliMqXE0xW94+S+z70Wm69YsEBhYFm4Z0NMY9q4Zp3VX&#10;ZKPE6DHvdrKsDi6iOl6kawOApzx3c0cdsbLuHuGySGhuYB7ZEH78V5i8SPKZJadxWKope5gHtlT+&#10;nEvIvEHjtJE282I3XryXESgHMF1GVMSsq8SvLt4Blz3Rs7XdrpuIyoZi1JEoMvbh+YvEflW8CG47&#10;l2n4uI/ERlRWpDoQKr7cDug8q3gZL5hbpaXXbzJBKrt8VG2lWUmgVgTQHhjm7i6dTo7ajVvYcrnP&#10;pWvEMtfrxxHd0NP2Ddw2vdEEs8ixRmKZWkchVBZcgSfHHZ2ziz9Ryd1LqvWdPg3nazbyL8ZACQQP&#10;xUqaj247PMRxcGP7b3XbYrWQS3kEbE0AaVAfDxwlZA6PwI+4N22+SkkV7AShaqCVCaahwoTxpjHN&#10;ZG2Kr8Afb952z4ZQ15CG1NkZFBoTXxw8dlBN8bbDrzedqKoRe27ALnSVf6cWrojgyW037Zlho1/b&#10;rw4yp/TillUi8lvU5780720urnb2tZo51RZQxjYMBUimY9mOHurJ2O/tqxX2nP5D+IhrwOOaDpbN&#10;r8sZAu6XJYgARitSB97xOO7s41ODvE3EHVReW5dYhKvUA1FdQ4HLjjrV6nI6MInmXTAxYc+Y4Zee&#10;JdpHEagtvICWJICliamnjnlxw5RNt1puRvcxx3bmV1RAqAMzACprQccQ7JGjTQFcyobqqkFag1BB&#10;FMsx44ydlY1qvvKuORT8WQUUsrBakfxcscmRM7MVY3Oab+dW+XjcazNRhwOQxkjok+gPkoAexbE8&#10;KSzj2+vHp0+FHlXXvW9Z1Wzf+7xjy/ecJlV2Ji+dMIs91CTRRU+HPCgSELEGhGfhmDT2YqBN/mJ1&#10;AeGdPDCSCEt/EYJ0LlQyswNCoYEg0rQjx8sIemy8BepkOHlnkfqw2h1XRi9UGtM8xn5YUByY3qCo&#10;rkGpSvnhrYT1cjkeo8fDCWigfWRdR44FUUo9U1wRA9TxOeABK0zplnU4AHaufLCCBEbLxwNBA4nL&#10;CAahwQApNM/HicAHlLBqE5U4YQjD/Olh/wCW28ClfVbZcvz18ccndbL+0dXab2/snzWwgSJiixBy&#10;hyAUGuMGaiQTZx1pQqSwCg5/QMA5CFc6/TXRTgFfieHAYQpPPMhyoS9fDP7cUIhkU9X3GAbgKKp/&#10;bgETxyFumUjag5FxT7a4AHRvcKxfoipyNZBy55DDAfBIz1CdHUvvAFqgfUBgAdR4pAvUjWRswArE&#10;/XqGFA5J7iwaTS0z+pTkVUKK/TXAEDxtyGruS7jM1YKKeIIGGg4gbpCHIaOpBoTrbDgGS0Snur7u&#10;j3m92vtwEnRLW6tZoFZpQjU9L9WoqMwdFQPbjpqpRo5knToNX+9vMGIdysgjAy5DwGDikJt9dAT9&#10;RjlLQLR2UgdUEgn1/e5EkHPLGVoRTWksrP1Jjct1ZJQGkYxKpXipPic8uXLGYJKNBz7nb6dMk87I&#10;eDNGFOeQoK054aaGqvwEW5juSrSiRNAJX1FVOmmdc8xzxnZhSBtzdtqDKxBYeqPX6ST4rU55+GFM&#10;blJDopJ224BZZKCRTJJrdWXI5rTPBMk6SDJDu8go9zOyltKEs4zGdDUqP9OeHVSipUwW0c7PKVdi&#10;zpVFDSOVYimvLgxr4YlsaUjGsb26lLWKvK+ofhKdRo1ANC+FTTGbtpJpolI2C2uRHIkweOSJqTxG&#10;gZSW0hWz1CprQccS81atJspurWj1NAu1SCf8Sh1yiBE1kgSKpJGdFGleOeOX+so9iceajcTqLb2U&#10;8xZIHZo0DEXCu4jQJxrItRly44t9xWDelVZk24CbbbcTyXckchj6i1LAhOBehougGn7gcY17xu0R&#10;9vuMsmXCtra+pj9s0gLPds0lAr249bCR2eqjStKrQcfrxnl7pcok9/5d2dXXk0AT3vRNwonluY2n&#10;jF2VdQBHC54OjoACHAp4g1xi8jfuvQ9XjipN9q+0gtJd3ikjjjimihZR0RFctKKM4jjjOktVmfit&#10;cvLjjpw9wlv0PB72uHJTnV7+ssJri7iHwt/JJ1AKTxdQkGQBaxHUwWtSOBx007itlKPFUWUjd13G&#10;7d+p15NBWg0s6KQ/pyoDTIc+OLplUlZKRtqgHb9y3GKBtN1MI1haOGBJZAqRuSfc9GZNTwPjwxov&#10;BmL3NDdmae/iW5uZiJLdZZgsrA9QAtULmuQ8cEpOCY1gyW97tvS3yWtle3fTVVYyCaUelh79QQOe&#10;WWLdq7ySl4nGN9nlliIaQsOsSSxLVJrx9uN9CEAW40oV4tzGK2KNF2rIUkuG06tRWgHE+k5V5YLb&#10;SzLIae1ukMS6a6gxJrmBnnQ4EYKWWFjIjTVJ9YUkUJB4iueH6wgtkeOUQC3U9eoXpsAFJJAHqr4+&#10;OCY1YVrycII3KRlddS9R2Zgx/mNPsxommpQrY7V33DHlRRR6LnWhxsrdehi6vqODAJWuRb91caNo&#10;kglPpA8B+44i2xSTM53O3/6qbjXjoQe31rwxlde6bUc3OVzeqNh7K/Scc+256E9D6Y27dt0h7Y2i&#10;OzlfTFYWyyo2pyKxJTpgmgWnCgxDtVF5KzaC6srnczGGurmU3LD8oMxYBRQDMnMkjhjndtRpLqBW&#10;t93JJOrySSmrU0SaiACSHq4Y0FM8zir3VdyY08B24zyLc7ZcCeV9N0wM7vIFVQjkVOqnGlKeeITT&#10;2FbrBopJriKyj6LSAP6UapbSSKtQsW1E51ONI8RtQVljf3kjyo1xM4SQAuJGWq56tPTJyOY8aeeM&#10;LJI2rsVL73vnUYCdlR2JQSAiik5aQx1eFc8aJaSJBE11uNxse4NLNLRoWj162XUNPAUNKYhOHA2t&#10;JL6xvJjY2lzLOxkVS0x9LAgJUM5PEinPLFPoSloQNu17od0uH1O6sQqIq6c61dBnm1fGmKTFwqQH&#10;cbpwlLqVlRGUksAaNWurVpofDwwSg4ofFu866v7wQhVVAIHpYmo5c+ZrgEqrqCbpvG7xQR9O4k6j&#10;NO8ujMZuVpWopQA04nPGaclVU7AsW7b6UCy30oaShDFxkOeerTTy01zxThslV8EGruMwZGln6jEa&#10;o3uOmRkOOllP7KYlPoUqJbjZSs7OWRZJCtIVaGAUbI8Ag8OdMEgqnPfmBGz7rbTsq9V7YElAoFQz&#10;1ACAAAaaezGmMzumZC7WTpiQEGnqoeGR8eONJM2YPumUSbtqZeEaVAPhXGlSTafLSzN7s26wiZoS&#10;09q4kFa/hFnK/SEofbjpopRz5nDKHv4k96bhppT4hB9GhcZPc1x7FnscgMszMcw+Z5U+3HRWpzWY&#10;bd3EYum1FDQrkTHUZDhqWo+jGjRkR9VCCxXiD7pGVCBU19uIKQy4fQsNWA/EKMSBx0tUVGfP72Js&#10;XRamLiyT68YJnYFWDadwtGoCBMhC+OYxSE2dD2xke7uJBkxjWRDJQAlKrpo1Djoqmct0xGdjewKG&#10;DhlLavTwUewDLyywORJDdwcmEM59eshFFaVr4ceB8sJ7g0Q3lwvwToTkkEiilK6sznTLLh4fbibF&#10;VabOew06YpwzxznYjzH1r9OAZsPl5dLFcXylGbUI66QKilcZ5BI3Y3CJSrLC7EAaigFTy8cZQJoE&#10;uFaTWEjkUMCV9Irmxahzwxojt4J1Z3ZDVwAqkDlx4HCZUkzxyvE6mMnUKUFBX2YOIckD29nOkgcg&#10;6kpo0cWNc6eXlhwKR1vazR3EEalqdSM005fmDKuNMSck5H7p2/tL/ETECn4Z/wB4Y9NrQ81bmnrl&#10;7cElraRp+vAnINg01/axM6vMiGPN9bBaAitTXywk0W6OJKvfe4VsI41hAeeUsEkDKY42Cgr1M6jU&#10;aAZYh3g2xYZMsfmzaR/ECdY4tClYxVmdmUhSVoNBGfMjMUxzPvawz06/KLWajWft4ma3X5w7tcRt&#10;b20Is2jIYSwSVkk0t7rMaqgdan01xxv5hPT7fcdz+TVp1l/b0l52/wDOKyn68e9Ri2KAPFJAC2tS&#10;fdKj73nXHXh76tlroef3nyt1slR8p9kfiX0fzM7T0uJrsRSRharTWSSSpVQuosVIzp7eGNf6zGuv&#10;5nP/AOLyzop+79pHffNLtG0torhbky9avTjClCKNpOvUPT5Ym/f411/P9g//ABWadVC9n7TKXXz2&#10;tyLhINv6c4Rui0snUQOp9OsLpoCOIzz8cY0+Yz0+33HRf5Rx/i/D94qfP6xf8nZ3kQMsbSCdY/WR&#10;6qIUdtI8Tn5Y1/rlMR9vuORdjLjl+BbWvzt7PltVafr21yysegY+qupeA1oeY4HTi/62hnbsLu0L&#10;VFHuvz4t45bT9PsgwNReRTNqJqFK9PRmCDq4jGL+YKdFP29RN+ytVwy3T5y7VuFncvtlrdxvbxxT&#10;STm3+JWNWkCya1RhQKtSGJFfbi139Ool2lok1HbvfPb2/RK1hNpdiFWCWgere7kpYVNOFa46sWVX&#10;UojL21qQ31La73G1ggklknijEZ0FnYaepX3DQ++aUAxObMqUdvAyVHMFXB3v29PXVcNaqZhAnXGl&#10;nYgElaVqq1FTjLB3VclZXiFaS2vAKk7g26CMyXLtbqh0yCRTVG4KradWbZUpjTN3FKKWzo7btMmW&#10;ySWniS/rVnRGlJh1llCvQ008a6a6cvHHNj+aYWpbj7/2GubsLLI6UfJr2A9z3Ts0AkBuEM6QtOkH&#10;BpEFaFCcqGlK4qnzLDZ6P8/2F2+U5VWVrpL20/EwHzX7oe62+42y3iJtoFinuyzEdVXA0Knoo2lj&#10;muoZ58sc/d5/McUe326mnbdv5Ved1KZn+xvmvf7bZR2t8nxO2RgiCJVHWUKKKkdSgVdXNxwwdv3b&#10;r7tjHP2vN8qItN2+a8m47fvG3raJLa3sc8Fs9elIkU0OjSymoLozHPgRh3+YVho7sHyi1ot9vzPn&#10;87RuLPIkFtLIIiQxVSQKCvLDrkUTJzZsbpZ1Z5dpujMyyxmMxqpfUDwZqZUyNOeJvlUaDxYeTgsT&#10;29ZTwq9jKXAX8VnFBqyrpFAfHHP/AFLT1R6Ffl6vVur0RXxW1vaXRS+t5JAadIISprUEMePLiOOO&#10;hX5KTzc2F1cFoNpu7wvLdI+iKrLEwLueB0kg5cTxxk8yTM3SyQFd9uywlI0RjOwyiNSStc35aRw4&#10;4quWQpqDtse6JKIzD62OQDLSvt1Yrzq+J117TI9l+RI3bt+stukiqBORodWDAgkgHL2cMJ51APtL&#10;11soWw2fYL9nWOFet7rMy5AU5GpyOWHXOmRk7d1U9Bl3aSRqBnI4X1qin0k8jTFrJLOZNwDGD8AT&#10;D1Ic9XhU050w1fWCrJHreyluiOmlVYMeo3ujR7xrgtZImzLCLtq+aNJJNMdauEIqwUZaiAchjC3c&#10;pODv7fsL5K8lsJB2/dmZ1mUxJHmWcFQQP4Knz4Ydu4SUoePsb2bXgQXG1y27qHUaGpSTMgBsxXnw&#10;8sVTKrbGWXtrUDrPtPer4SvYWpuUiCiqkLUtwChyuflicvdUo4sy8PY5MlW6qfaL/knug3S236dM&#10;LllWTpUAbS3u1Fcq+Bzwv6rHvI6fLc1lCr+X7R8PY+/TxG5eAxwR6tb+lqFWKEGjcm44i3eUTOjF&#10;8mzWUtQl6v2lltPy/wBzvraeSJTOYWACRuqVoc1GrJmbwHDGd+/rVx4m9fk12p+35mg2P5Yb1uNv&#10;WC2S3t1nMZe6dlD9NtTigGohOZGRpStcYW75JbnLf5U7PR/6fDc1W9fLXta4sVnFx0rtzU3FvEFj&#10;FSWYmCMUI5ZEaeGeOGvzHJyO/D8qrjp7/wDo/Eo9x+XdlewiKCS3sphAOmYElcCIMG6hq3VZ2De9&#10;SlMqDHTTv7p66nB3Tx2txotF6wrb/kxYOtndJuMrxzSMsRZolWQiMHQgDNJGySVDlky8jhZ/mllu&#10;vt9xeDscGRNq0tdIe/gN7t+XG2NYtJZSwrcWMRrEjsvWC0Wuegagahs82xn23f2nXZmmfBivRqvu&#10;3r016ekxt78se57CSAXyG3gvK/CSgifqLQkOOgZPS2njj1P66r0nU8quC7WikNsPlDvt3bRCCZJt&#10;xuSnwlmpKjIMZ0fqaaugUEaKg1yOJ/rqzBjyhw9NY9p075Z3S7H2jbWm4RTwyJJK2cEmalqg0Aqv&#10;Hnj0MfzTBxh2hr1/sC/yvM7TVTWz30/abz/Nljb2jOv94SBQZWiIIVjVgo8dQBI9meJfzXFyhPf1&#10;/sN6fKMj0XxeGm3juFT90bXDEspl9MlFhDBqNIykqhIBoSRTFv5lhVW51Xr/AGFL5L3Dvxa08ZX7&#10;Sv3HfIrq1ltboRWdvcJJBLcSysAJHQhemIx6sx/EKeOOKvzml78dvv8A2HW/p7Il7rl+EfvMjtl3&#10;39sQlt7WdN622yZVsrSZ0+IuEZaDMKZKB6ektqOJfzfGnHp+3Qwv9P5lV2fr9vhv+Jo/8z9w2u2q&#10;u6rZWm6hmVyxkEQZV6vqDAigT3iGyPnliX87T0rWfb+41wfJ6ceeS8abROvrn9DMT7/uVt3bC0Oz&#10;GZrtoZro2QkmMyuDpBk1fhsK5ByMuNcsbdv8yVptG328Dz+67TGoi2vLwexo+6bvuS0dL+W9G1Wj&#10;W2iezkK5udTHpu2kSOo05x+zzxn/AOTra+/Tw/cd3a4ccRxm0zM9DCW3fPeEKyzWTHcSlsInn9bx&#10;ojsWjcoAqK6kMK0GWIXetN6ns1+XYsqULrPX9pZ7buPzLmuWvLqeSAWzC4ktZWWNZEKjUKKjnNaD&#10;PHP/AOQtW28+w3yfKcVqNRxnSZn9TYdsd2m7sbme6glhMUzBreXUWjRQXYmSRQNPhWnDLHW/ndU9&#10;V9vYj5nL8tayKlXOser8SzXuq0LIGi9/VpKOWrpINR6c6gkYyXzysy11+3Q9a3077ultl4f/ANQ2&#10;27x2i81Cyc3TokksiRaQUji06nbWUUD1UGdTj0bfMsarL/X9h4P9Fbk1PWAyy33b76R0tZgxSmRZ&#10;dRU/e0gkgVyxr23eUzVdl0H3fy6+Cyrbqvt1K5N+3GbfY4okji2dI2a4mljkMpkBAKVBESUrXiSf&#10;DBj7qmRN114mPcdnlwxyUclPQB375j2+zskDbbcyzsrMQVCrpQ8SSctQpnjC3fKu61OzsPll86bT&#10;2+3iNsPmbsry2MM3XQX0rRJNLEY0Uip4+rWAdK1XG1O+x2cJ6muX5PkrV2fT1ftNFB3BtUyBluAi&#10;tIYVMqtFqccl6gUnHSslWeZbtr13XSSeC+gmuJ4IpFaa3IWeMEagWUMDTwNeODkpgm2C1VL0khuN&#10;36N5FbfDSMsvusNOeY/EDaqBBnWudeWI8xToQ6OJLBCGXUMxSoJyyxfqJW0mJ+dP/wDzbdl1BSXt&#10;hrOYFZ1zOOXudlP8x09rvb+yz5rRrVY6S3UTENk1fH2YwbLb1Hx3FkkpHxUTM1Cq1Iy8ThwHII/U&#10;bEEqbhCRlqFaZYTQSCI9gZuv8QpIJIGoCn14UMJJpby2koxMZI4FpFy+onD1CUJHexxinVhAUZgu&#10;fDyQ4ICUOhuldvTLbEuaCsrmn0aVw4BMmtrWeNmMUluzMc6seB9pGCBSidrOV5Q0skKsBSoXUPLi&#10;xwDlCz3bRqFe8Sq5qoUAn7aYWo5QxNxQsim7AVj62ATL7GxUMnkOeXZFLN+pM7EcsvrooxQcgb4v&#10;aaf4nnT3n8cApN1Ft8lzKsUUrvM1AqiOFSx4gKTlw4Y5/OUPU67p0U2NJfdobHDtm03qXlzS7DLM&#10;JrXSrzooLLE5UrkQR6hjlyd86rQvs1S9/etC9UjLDZlLWm3zSRrd3oea2kWW3ESpHFrVHCmlTkaV&#10;1DhjL+qva/JP3Tmyucrx0970lFPtC2cgllviJ4CJFiVEdlBo4cgBgAwNRXG1O6pbY6u4wWxVSso9&#10;AyaO0lXRBGkpaXqoVUghKU0LopHStKVTjzx1QnscuqcrYmsNrsnvGsnvbm03QlozZSwCquhzBr4I&#10;pOXPGN86puFVbI1xRKe3YpGpPdzpGZAgNzbyQqQR+YKxhdIpyNfLEru6ewaV54pah1v2lcPAYln0&#10;hGLlSEbMUosmfpqGyANc+GDL3ia93VHr9t8rvknm+LW3X8met9nuIvgojJcbs8rsnwSRqD0mA6BR&#10;mzkJZWBpyA8cc9u/VlFft+Bw5e0vSVx+H0os4Y9gKT3+4Sw6y8kYtKlX1QnR61ppi6eXpZjyPHHP&#10;fPaq0+4w7fHa9lRPR7DU+IuLs2mwRtNbyVlvordvW0UBVqQKanquMlqfNmzxFcryP3tC8+LLj0tp&#10;9xm+6++93609pVYbYItrfWsxR/XbxmP0zIJHdtWdQzUPHxxtTtazPVHnNu7h6oHi7rVtmsluFt7i&#10;/llMjSmR5XaTRRawmTTkKgHUB41OWFbC9UvhRvSeUwXO2b093LcWm46rFRbTSGZUkiL6dLoFUkxy&#10;K+R0gU8Mc1sMapSejXuKYsNo1t+8gue49hbcxtiztP054pIVu42WHqONIQ0XU60z4AE42piuqzB4&#10;9bzuD7VNtVqLxFuriWKaRjJoPDptq6mslQvUVmAjqPDF5KNo1WbJTRP8i6ubC3uGurqDcnW/c/h2&#10;c6RhFUirkR6GdCkR0lePqrWnHkrZVUNHv4fm2e1Ja/4a22/ZI3t2+u7eCSBZFZogYndESRRBRarH&#10;XS8Jdk9VFzqaAYMqSWvU8nuc7zXnwG7mHe8khspUtpoZHuIVu+qQoZll0RCjBOoEGpqkjP2Y0o4c&#10;taGlu7p5HFb/ALyn2LvHc5r59huLW0mN6DHG1vGq3EbpmssbMVGtVbiV9a47be7XkjktlmqXQsVi&#10;jnnuL6C5luYYbl4ZnMkcaQ/imD1pL6dBJB1cKZYmma6fpI87STR3fxe3w2n6lCby3uFkU3MRZ06m&#10;kCCFEizYSyfhgnmPDEPJd231Fz0j+IHtdqvYkQXgtLBYYDC9q+qjiQFpWdEUlumW9RLGmn0griXf&#10;XVlWXLWxk9w7S2jfEt7Pc4o9utnlJfeI82E7t0wFfSqdAsfuiijlXjvi7h1toXhx8vhM3ufy7tTu&#10;qpcPHCLqzdwLUMdE9slJJTGIxojJjNQ4XUT6cdWPuXasoSerDO2ez9qsty3T423uRZWqNJCzO3WT&#10;XBW3WfogRqzMVYCvOhGFk7ptQjO2znct9j2nc0lit4Le1gvbqL4MtcKsKISBI5lDNk7ppGpqZNUY&#10;h5Z0ZCTL7ce33i2kSOI1TXDLeXEccduFLRyMUXOYVjaMJmw4+eL/AKrqilibBrPZ4biRoepJBdUk&#10;+DAzLMoGl3dtNFU5PTMEimM13luUPY6XgivKvxIs/wAdHuLeOC3naNwbi4U0dnSrynqM2lQisxLq&#10;dJ8Tjkz9w3fTY68eC3cUm+sFdfv0tlSWHcIbeaojsLW3XqC4OrQ/xEoZjF7x0uy1bOmDFay96d/U&#10;TbCsVvLe6/0ntust3vbXpoLSWSDWWNpNrUJp1lNVFEj6iR6KgDM+kY9LB3qx6X+33HF3Fauqqlqp&#10;n9BIdumvbZ5LOa3uelr6ojmQ00IWNCSNXpHLGz+ZVbifw/cRfs3RJPcpd77fuLntnc1M0Vv0liZu&#10;oaVXWNRWlTkBkKeqopic3f1ei1OinyzL8Uaez9plbv5dWF1JcPsV7cT7ZBYyXSXdxbujz3ET0W3j&#10;WgVTwZixooB8q507n+fchvQ65s+3W8WybajtdW9zDaWyXIimiKa4olDOqlD977pJzpiVdNnRZuX4&#10;BU67fDNH8Xul1H6g7ykW1IyG06nYxig8T9eMHnry4ndk7K1MXmW0/UTXcW7o3xlzLbR1nulGnWIV&#10;B1nUEQMK8PGhpXjjg7nPy91HRm+WOuOXq/t6Snt+69g3C36iO625QSLHJIqNHPUqkIUgys/vEFcs&#10;xXHU26bHHgpS+ZVia/uNPa9wQy2xkDzQ2cb9KS8Z1WJZV9RjVXDM5VTR2HpHDjisWfx0OvuPlbhu&#10;vxL+H98+0ht5dkvgi2V3KpLKxZDHqmjYkO8SuNOoI2YX6sbWy1qjyb+64GGWxaE/C3lxJfCNujbU&#10;t5NTqNTx9XSx1AEE0XEruK2XgZvJ7pDdT7XC1pDc7lcy/EwyteLGlvKkDQ6leIlaLr1DyFDXGb7j&#10;jbRSet8v7d56QnF+i/eT7devewpqv7m29J023w9uZFowQFnKilR7uLxZlZ7anR3vyt4tU+Xsgsvg&#10;en0nlvp2MgZV1xwtQotG0gUoy6vYPsx0c5PNvg4uGBWzwfBpczX08bXBJWFIYCQNXTqdRUczzPsx&#10;TcozjSWOgEEcDTtezRRIh1Ca0hACISCSVc8Kf6sc98yq4ZtfA+Kb+El3Pb5yzuL8dKKoVhaRtG+Z&#10;lJVmk4NqqOHLCWVOzSJWJtJp+oCubcpm+4ESxx9RVWzQIo0klm/FQfScac43M71fRiw7ZfXPVeXd&#10;OmIUjkV5bNRqjkHv5Slfeyp9PhircUpkMGPJmfu6/cSN27ukzGD9ZMEQbp9dbJAxP36FZWJy8Rh+&#10;7oZJOxhO+PiYN1t45JviRDbrpeWIQsQ0j8QrPUk1rniquupnHiY68LKpjZCNKhMvVnmeGR541JZz&#10;/uHPc25+hAOWLQg3tvufddjMpsWQCbKVJF1qSp9JplmPbjStoE6pgN/fXV5eSXt1J1bmaTqyOcqs&#10;TU8MKQgPtO4HtixSAHUan1HGyzGLxEsncckjs5gILeEjUpSnD+jD84XkCp3FSML8KCCCCdRJzA4+&#10;zCeVMpYR8vckjxqi2ugqSQQScypX9+J5DVCojUaOB9lc8RoawSRS9G6t5gpbpuHp46TXjhyJo0Nn&#10;3eIJTIbR2UsrKgcUGjiM1PvY1WXTYztisJ/m+A3KyvaTjSWNFcff4itK4nzJ6B5Y9+7LR1iU2two&#10;iZn9LRmpalciPLA8voDyiCfuSykt5Y1guQ7Bhqdo+LgjP0158sDy6bBXDDKGIUjpyFf24yk3R5vz&#10;VHtwhmo7IBJ3HT75Eej6K1zxFxo2diSxfUVZBSqAhjXn9GIBhJ6EaMTo0jMUyqakGtMSSRq8DNoG&#10;bnLUP6cCGBtdaJHHTjY50NMyRwwQh6ireRhTrhUstCaCgwcUGosF7GL6BpFSOJJI2keukBQwJNeG&#10;Qri8ejIvqjonbXzW7Es5Z2ut06a6aBhBMyNqbipVDll4Y71nrGpxPG5NEfnB8tyQBvSgnjWC44f/&#10;AHeGs9fEPL0Fb5vfLhQab5E7CpEaxz6mK8h+HSrcBib9xVV3NMeFuyRx3ee9dwutyurt5ZbmC6nq&#10;ICxFY2YkIKAhPTQGgx4fnPk3J9nXt8VMdfHTxKe832+mdpavWYKr5gZArlUGuekZfTiXkdupdMWN&#10;bLqBNHud0pkgt5XWOTQ8ioQFZgzFcxQnSjGngMRoi8l3/COn2fcUu47Y2lxFNKrGGKYGN2fTqBAY&#10;Zekg0w1BhenHVOAnbe1t7vGt+lbmNbpyiySsqqprpGr1DT6hSpPPE+cqvc4O4s8a526sZu/bfcmx&#10;3M0V5FRYw6RyqQY5dKh3CHMnI4pXq+png7mZsti57s7ctLTt3aLySUWu6TwRxJZJC6rMyEPK5cly&#10;XBkANaV8MZYsnKzSUpG9+7xZKJp+8vX+wp7jZYLzte13C0EsF5+ILhLhTomZpNIaCQ6FooWpVjzx&#10;qsnG8M5XnV03IRYfKze7yWySwmiuPjQJJXB0m1jJDapjqCiqliFrU04Yp91VbnBky1T31LjdPlmk&#10;W12km1yvfX5lETxq6j4iZ6ZW6IfUiLUs5NanTTGWPuk250JXeNNQtC/7S7bng2JRHBbXVzaTQXjM&#10;rRlhJAWVVWUNp1KZCNJbOuQxhkzPnCcScl8tr3kmEry3Tra7Y9ldzCa6vbH8MQsGkWVGmA0yoQal&#10;wQacBhuYfJzr4GWbLZtQwPa7vb4+4dxjttvuFvbaVy98Y0KBkBMSqYyqqZGDff8AUMszgvV8E5UG&#10;jzN/EyK+N5PuC7bLtqqHE3XtSHa5W66Y1lUZ4kXp6sznT6Tiq191uTqx915WuxZyXlptPa9pa7ys&#10;Sz3DIySdUXJ1RtUQtUhF9D+srX6cY8eVvd6ew5LZbXs7LZlbB3JvO/bta2ED2ssMEjkLOgWBFKka&#10;UBOeoL+GF5gHLGtsNa1bZpTuL0UJltvG87YltA1xuUrLbJGJ7W2VI1SeKYKWkjJcaRC9GArU0rzx&#10;jXF4LciuW0trcrG7y2VLpY9sgjck9KeWK3ZkZlI0dIuDqZgCVDelfPFW7WzU2Kplan0lt2nCxe8s&#10;7sPcXbxvHNB1dcWqQs0aaiEYyIBpVa6W1ccaWyWr8L3Na95fy3VbbFRf7r25bb8k9xYx29lBbz/q&#10;EZtE6bPJ6dHSzEYjZPQdefKmJVbtaats9PB3VFg430stV6fAz+7bdeJDX4F4dwmaeWORenDFNbRg&#10;Msq+rSQFNRpGYxotHD2PQ7Dv+WKyqv8AiL09Pugqn7e3WPb7e+EaSR3Jc2/SkAdo0FNQB8Sf3Y2W&#10;Ssx1PHd5TyPxAJbiOydGuBLHJIJBrJABpQgcPTRsbJN7HPXPZ2mo6Bzex9OACFJCzF9aZ040J51x&#10;nwh6noPv3Srquv28BsnStnQRJIWcsVlOnUxTL1fTh8JMcfzC1Nvt+AM+5R6elRxCFUyMrNpataZU&#10;yoTiq4tR9x3Nsld4R431vAJXNRIDRpUAaNmYg0rXKlKeeNOLPOpWWgld0SWUBnQs9FAcECrEZegZ&#10;g0rjDhaT6LzV5cVepICyKogVWZSyu1S+gMeHkeWDj4nmZMmS0Vb/ACGzF43boMqKUNE4A6ciAp1+&#10;r+rgrDNc97Y6pT7pBPd2Kxwo8TeoAsuoKValDXSA5QcRnilWxVM+FVUrl96JxcbQgkd4o2jb0OjE&#10;OoYA55Dnxwnzkq+bt3VwofhqJtsm3I8cCrpgIZZZIMwWAqKrmtCSASf3YvJMHmYMnCytvBYX0UEc&#10;sVpBKr3ZUid4o20RtSrKWcAEqBXIUxgqvd7Hs9x8xpmp/Lb7/wBBI7uBzGq23xZtF6ktzbiRwVof&#10;U/SGXMg4ax2Tkzp804U4pfb7h+xmznu4dsdEnS9cR2cy+qiCmtwKV1H+ZcLLRpO3gcr+avWft+B0&#10;KzS323aGaLbodx3yBFWCdnMEMQaRlVxqRWqo94D7vPHG4bh/CzgXettp2mu+wH2/tm/SXxPc1xBH&#10;FahBHMk8Qdixoxj0r1NSxZgU8K54duDXuPTroezi+fZMdOKUqIX2gOk3Lb9ELQ3Inuk0xQuY2SCb&#10;I9FJ0ERUO9M3LgYjyoeigx7b593FW+b5V9i/Qt9shhgjWWPbZIZJTFHcGLTFELgMG1JGvpj96g9P&#10;qXjTlhld095T29Z6/ZfMvNpZzx9k/oPjuNwNvJNf2cU0cUhRXlEj20ZikYdVelRaMxyMXLPEeX72&#10;+/2g8juPmFrOGpVX+XXYpN1vmuVga11zicmNW25klmC1CuGZwenoY6lc5uvE1GOmmFJ6/iVf55ld&#10;eFdFHo2+4K2uO9uCkcy31jcbczNtsrW4b00pcRzOkahkNcyG9gxd0kvQ/sjxE27a+snl7kkj2C+s&#10;v039Jl6BgRYlUW7qzCqmYRloxKuev6zXGSxTdPlK/E2pmjR/ZlLb3VjY2PwVtHZ3MPWaZviZZIli&#10;Z1/NQRLR/ShI1+znja2NW1cydOPv7YWrJxr+P3Dre83HZrmu7zx7dEIuvbXkqlQ8twg6WiOHqggA&#10;0ZWJXOtK4VcK6avwNO9+a3yw66P7egfu/dt+bPb94a8cCe5tRot4mhj6MS6JNQnEOp5CQupDpIyr&#10;li64k2010+2x5jq721F7U7v3jeWhgaKRtsmcwXLgErK3VYyJIrn8MiNmqQ30jEZ8Ncaev2/UtZLY&#10;nXjo+S9OobuW+9vrenbGjS2u45baGJ7YmQyULnWKLQxyMFXUtJOXPOcWNxyqdeTurc+VlLKPbe4r&#10;6Gexge8gNzPcvLa9Xr2co0NoEQfU4AmNDVlBqM6VrjW2Crlpa/ePJ8w7hU4ctHrsv2F1uYKbLdbh&#10;eWsdpvaMZ5YYriPUsRAZfQXHTJYNqCNzxjbH7ySej9Bv8s+eZMNWrqfu/YS9pyxQ9KZryKPcmtyZ&#10;I7xAsjJIBSgBDxkKSKgZjnnXCvjanw+35nF3vzHzL+7prPrZI3cey2MV1HVrhZ5BFcXVxEob0MAy&#10;hSxk6ahRpjUZ88UsdmoWh5zs+Wus7kD/ADDs7KzUz2FzcXN5JOhfo25t5klejgzMx0UGqlV51xtX&#10;A4fFxaNf9BpjyKq32ckG4z35UbZeQtIGJuXs45gGjYR/hRh7eMrkjkj1cOIFcZUoq6TpP2erN697&#10;krbmt49AW1x2lFdDbEghkmVIV/To3lllcyxUX8NFpLJGxLaPusfDC8u7lwdWHvbVav1mWvsiK+ux&#10;veuGzuxbWhWU29ozoXlcJ6XaYSH8QNX8JfVTM4z8rhq1LPT/APYMjvKUKIj7ItLR9p2WxuvhL0XT&#10;Syxzi1kuOqSZg0UnqHuxxohClqhyacaVi2N2129Efj+45svzKt1r/NM/psZW9k3SfuHpSXabZDCs&#10;kU0lz8RcPbMQtFq/TZWkb0rnwrUY6sWGqrqZ9z8zeSqrGz+1tvwKztXYLG97hv5b+S1nteooS4t3&#10;qiyPUdT1lJVGRZdC18cbZbxjUScNc/C6aNpD3Bs3QaxZpobgyPb9O4ZPUyZ1YIBoJz0+lc/ezx59&#10;sd0tpX5L9T6ft/nOK1U8nj6fv0QFtncVN3LTulzZskiSWxkCIagH0MvvMrKooT+3G+JXopW5yfOP&#10;m2O6Sq5Xh9kWHcW77WIXkv8AXYOp0Xs3xKpJVzSMSJpIVpB91KcMTal7WlLX8/Ex7H53kwrhZSlr&#10;02+49fQbLa7TPb7lukSNFqttut5kF70ur+NpSR6KxcEajVtOWeJrW7crc3yfOMKvPGeu7/YBbftW&#10;2ps4Sym6e5QP1JmVPxw2SoIdTyqUqae6TXPG/wDUWxtNayzHJ84x5rQ1Gnj+4l2+6Xb7+8nhSYXE&#10;6TRXCQM8iRyrTpx6qpR6fdZv6uNf63I7clojsydx2uPCqWfJvWPe/MIuL23mtpbrfnBWK2Cvrt6t&#10;Ici6vRq1C0AOk4w7jLfLZNv3keZ2XzLy3aq0o5+2xc2W+x2VpZ2EG2z2tl0AsU11UOqu3pWWNfVF&#10;TlVzlxNcehh+ZWfut610+2hn2/aVyWaS+JgnzO2283L5Y7otnBPK4EUhjAdi4ilUsyKC506cx5Y9&#10;Rt2pX1oi3b+VktWdYj9x8vw2d01q16LeX4JHET3IRjEsjDUqFwNIYjMAnFc4ficzmQctUksBTiTi&#10;iJFYqRSgoOAp5YBSMVV0KCoNcqfvw4CWPiMaEnSCR4gHDghtiFIzITpGXAYIFyY+TpMOFaAAjFQJ&#10;NjgsOlk0r5CmFCDlY9FGioxoKVHLBAOzGrHHqI0A1Hhww4E7M9KF1EigIGVBTCaKraRgQlNTDjQZ&#10;ZYIB2GdNP4cIcn0FbyXDW8l5Ybc25jQojZ4ZrhUCoU6g6aUQs0aomXiPE4+WVLOVsfW5vmGDNi4t&#10;R4b/ALDPybrLf3Us84uXm6SH4SNRGEjRQShUpoRVz0saE+ZxsqwtTw7dva1+NF9vaUm77hcLvKXE&#10;O3fDW9xEZIEjimSIRlaN0ll1u65E69TAeOOh4+S0NOwv5V5aJNv32KzuC9puE72kn4R6kWmehY+h&#10;pAXCGQZ+nw8sRwcNRBtmtbG3ZWmfQanZNuuzffGGeCJ3aMmRtQURhxpIhZVJXKr0qSeWObJljYz7&#10;PLRysgX3R3asM9xMbtLueEN1kt1MoaTXQrPJINYRw/EEjlljOlLX+LQ97D3mCtEsekev9UV13uh3&#10;TrCfd1sDN6rDZYgLmTUzMeAVY9I8NdVBr440rihSlseI+58i3uvXxgv490uJVWwMMizXro1+IpIp&#10;OhSQCrRSyQ6GJ9VK08G44w8nrOnq3OvH8+fPkl+O34dSqubuCwiXb7EQw7nZNVrq4YmBBM9DcRsN&#10;a6ANI4scuAxqsDs9dmZZPmCy427ViNtf3BsG8SQWcFjf2b/AyTvJdbXAskZmjmBUapI43ZwobUdR&#10;HPLDVPBz93Q8jB3qV1ZL1fbqAW299tWVrbyMtt0YmuFkkitWupZ+mmpaB2ASPUqRtQDVmSca4sdr&#10;OHoPuc7s0zPbXsW5XFiYDsclwbOSCW6UxIygXRWVF/MShCZaUFWGWNruG3MF0vWqUIn+EgttxG1m&#10;3Fs8UbPPAlqkkoZxJKqIsZMgX3QeFDUHhjOkvV6yb95k541x91oy1zvMNtJZxTXfUjgkAe3tmkgl&#10;hRDqKBpFIBDepWqc/LHZXHOsHnVW76hdzuPWvrPbJUtbu0CLJFeWoEZkMyK7RzSsKh8tOngG4ccJ&#10;44rM6lbAz7huK7pLLaGa1upZelLBCjRSGSUaaKPQqEZrWgpXIYEoWoluamyjtbKUt8Xc3UlDH1ER&#10;GhijKUkRp2IAk6RIIodP0Y5G56Jfr9mVl5PruSbxunbhhsIy729rapSZLeM6nPUq4aVSokfgBkzU&#10;rh0rdztJlWr6srN6F417JHYGUW9xEAEvitrrL1jBZRLJQuGyYuoyz8Ma41WFJpenBywTaHG2Xrrc&#10;RRK7zQ2cM14wrM9QHHUDemKPR6ijZGgLUbF3TspWwKGjR7t3om12ptdveWa7GmG/uVVlgt4o2Ilt&#10;QjdVgjn1V9OfCqkYyx4Z12FCTALTvub9TmvGha2ggY308ts4ZTNHQwV1KzPmoqNQJ5YpYGtVuVx6&#10;9R+679bTduW1tY29pNf3lv8AEyywt1ijNM1SY549MLgUX8Mnzw644ck2rDgotw3u7229uoWZL7bz&#10;FCkYgq0VAuoCGRwsg9ZINFrWo4YpYk0vEpVJ9vW63ZINzuBNt1qlupgaJNURdCyxxRQIynWWFc2p&#10;mT5YLNVfGS2XttvW2w211ayXFxJEQG3GGJkXqrHpVdbJ05HIZtJVeFQ2rI4zaszNsFud0vt4sry7&#10;udvuLixub6ORrq4Xrv00jK62LOzvSlKq33fUcVw46zqP2jbtmSK4tLK/e/Zau1yX/BKQk6YYYtJA&#10;9DeoK7A8l54lpOJQlZoBse6ZzaS2cUERgitlS5tiWhWSXSYkld2YhXUye6aKeJzxVsSTll6NekuN&#10;q3qZ7iGGsV2jSmJZJphBHHbzq4d43jMU7RxRszaT6V0nkRhKik2V29G9C02e3l3i2msdvszBZ3St&#10;E5nCUnZqhlV2J0uQxOZVVqfDGXlufd3OfL3VrRPQrp7pbq7MdnCz9GIhZIFeNmaNyCFkieaNIguV&#10;dOfiMHGFqZebOr3H3r3FztMVxKPhri1V5dtMTmc6pHEGuJRR5nr6EBcBTWow6X96N/wKrXqTWnem&#10;4bXJDuL/ABt1eI8cLdSAG3lAiWPRI1V6kmpSraVAGQri6Y4co7O472+WirOi+3gO2TcHvLhYoVSJ&#10;nhe6jgQtBPJblwrBnH4ahtR9UprWlKimMclFVS36DkStEPYuPiLVbaC82m6nDMVa0jiuOjLbSK1A&#10;HFfx1dWNdFSaDzrm7Ouh6Hb5K2ST0Q247pBZHga3vrtJWjUyW8cSdONqlEgJbWqMyha5tU+GMXj9&#10;6T3u2x4XjbdZs/S0UW8dzkJbTxCZL+KeMzWmiXS0fuqkfT1K9TVW9XEila42w9qzPN85a4uItX7e&#10;EC7jsmzreQdw7ht19uttK7AwtMIl6jMUjidwVuKhs2oAaDwONsFmlGh4Nu6u7TMAT9ub/cbku0LJ&#10;CdxJf9Ot3uaLDbkigXWVbMMNNQcuOeFe1a15dOp6va/MGtG9ft6AjY03W3vTZi26sthIskcbzN05&#10;21silQHVSfQ+mjajhtJ1mTye57jnZ2SiT17udhtl5cW26QGG86DKLxmn+IcxOQW+Hl0ER1DJTI5V&#10;zweTZ7HItoL223C1i3TdtviukSLpSWhuUZZIZphofW0igIqyhRGHYn1VGMnhul6/t4nXgz2x6oqb&#10;rvFY4VDxw2Elrbq4tdb3Hpce4jUYnQnrKuMuGKXbvlKfqPc/867V96k28Z/dBoF3qa/n+D1uzPGn&#10;xKOrBLRWUTMZCF1K9GV2FMuDVbCXmVWpPddxS1eb09A2DetpvLm3KsH2USfDwNIkb3DvpcyITqVq&#10;ZiQvlyOZxCeRKXueLe8WdU5XiCb53Jb2MFpZ2g601vG73VzMHrJH/CqO2phJpyzBy93ELC7ttvRw&#10;duLvEqqtn7qksIN3v7jd7Wxtw9zBYsY45oNJSZ0jSS41O7szgPJ0wwADFQB4YrPhePVM9DtO9apz&#10;elRTuwstwXVMGzMs1s6dQtMVZ21qytREahKmo5YxrkyKsdPYdfb3wd6td16/3FfcbvuNs9vd2pmt&#10;rR6xJMxeWNzKWliFADpUagSAnu1zyxeG0esjur9vz41e3osXlvvt7us84268WCa16fUW4ZVjZWAd&#10;VjWYI5DqGdjUAKMaLLdJNnld7bH/AAuH4amL743S0v5YWRqXIhEctWUqqlzIB6K0PqNc8d/Z5L2T&#10;F3fZvHSre9jKX2rSzp6tUtQRWhXQPox3nmtOTC9yCm6tU0YqgIplwOKqEACHjyoT9pxQxSQTSvhh&#10;iHilK4AHLTwwAXfZ+3Wu490bZYXKa7e5uI4pkFQSp9nsxriqnaCLtpHaP/KjsriLR/8AbP8ARjqe&#10;FTEHH5rJF+UvZVf8I/0Of6MLhUFkt4ky/KPsbKtmx8KyHBwqHmW8R8Xyg7GZ1D2bnMCus+NeYxN6&#10;VXQay2nc+e7uOJLu4SMURJXVB4AMQBjkaR312IvYMAI8CwpgkYoPjz44kYw/mJ7Cf2YANb2FC0jb&#10;gyIGkXpUyrSurxxnkBGzijuio1MqnkQqkcfGmM0xwRzzslF0q7MBQEKTmM+WGJEAutRFUUfxDTQ+&#10;05UwQNj57pIZAioppQ1IPA5+GFLDiiXqyBFeoUkamBVDmaeIwcmHFEMyliYyg0MKa6JXh5L+3C5s&#10;fEG23aLZ5kiKj1PTOgORGfLGqcmezNSNltggURoqkH7qgnyPPE2HozOb0trasYEp1AaGXIaVp6qG&#10;nKoxz5smkHqdh26tZWnYpH6EcOjSdevUHrSjHKlP6ccfU9q1arT2kW3bZuVzupurua3FrEdTLdSd&#10;FmQUqIwtHZlDahpzxtNeOm54uXNfFad/QdETvftGS/mi3OOeSIVEM4hMkkWshXkDzPGaNQENkVB5&#10;44V21okz7n5nlzcU1xS9X7DF9wb3Bf3c8kvVvJJrkSJIhKxmOIac1NVGTeomp45547cGLjU5MvdX&#10;banQve399sJNsksre23FVihkuJ5FKdN5uqqrJEaRhV06cuHj44xz42mmmjHS9YtrrJV3PcO824ju&#10;Z2NupfXZtoUCJnUq7JKeeihKr44umJdBvK3XitEX/b/fu4X98253Nz1oZJlht5Jw1u7x1o8tIhQm&#10;TNWHE5Vxll7dUmNzkvM8UWHxE1st3f3DRPbvCIYDcdIzo8bMkaadP4T5jVpBqlD72MnrFVv+A8Ta&#10;12ewR23utlt3b62t/dC9a7k6t1ocCGB3GoiBBpZgmSli1NVQBQYMteVvdWhb0czqJ2/dbBBt73+6&#10;boba72yUyO0auxj1BgFao1MRKVJ9HH6wXpZuEtzK82tuOk7uaTYI762vYIZLg6I4bdAWjmYkB5gX&#10;RhUjJyTQ0xH9N76Ubdf2GdLWVmjPr3Ztu17Yy2rXE+4NCTeGZiJJZerok67KZaNoU6TXMDxx0W7e&#10;17e9ESX5bb3Bt175vt07SuoI6C6tLi2WC2gWaUx2ccbO8okiESIiEA6WWuZ4c96dpVWTbKqtWm5K&#10;S83W+udXct7PBcbglUthA0cSNKoGmUxn1FETKhAJb6cWsaXuLRC3moWu93Eu3wxdx3b2M15H8ZZv&#10;cRSTxSKFcq2hAdCSyoASoB4H3csCwpW91aDVChstzbchA0sqs0RWOaJlSphkbUemWGZXz8BnjW1F&#10;VaFNGkXtu3v7a/tk3C3t7KEvLt0zEM87feSUEgpo0n1aaHgBjmeXjDhyKrKazO0bf8V0riS5ntHj&#10;Im0gRujNQMEDO3qrSlMhxxrdWt6hQ5kPve+VtLSCeHZraWQPNHFey6mJiIH4bohiqdVWEhqc/LCp&#10;gTUNsaom5ZVr3ReyqlncOLmO5jYtbFWKh3rRnHpr6eanLFrBVa+A/SjWbJ3hFJYyBJ0sr27ngQwW&#10;4lEbwxRCECpZxFqCgGoz5nPHJmwTZONEiXbRyG3ku57lFb7YGtvi7iaKObcIi4kjBcxrrjplob3k&#10;AWgoTXLEKtavlD9Qsd7JOs+6yiuOytltutuPcG+pHtNvcrbosSCW6uD09bdKNWFBxGZyPHHTTM2o&#10;qtQ5WnRAk3Z9/c7day2NvM13PXo7eqHX0laiu2ksTwOQGVM8NZkrOQrkTtE6lJvO2zw77a21vK4k&#10;Yx9WWQMAl0oHWNWCkhSK8Msb4rp1b+0G1wHcbfcE3CRJpaXJf8dSmlXDetXIqKBga0oMaViCJSQj&#10;ho52iFVgC+lOAYge9TnSmETVyi5gOxJskZE9w9/IwVYwY3gNK1d69NohmABm30HGVk2zSjjUplmE&#10;MkkaUaYjS4TNWBbUGWvMcMa2poVW75SJ+v1jcxxhDU0iQFhUg1I/bXGfkancu69xrxPRNKw6t2Fm&#10;hYEEtLpAAA06swVHljSPA896qESpI00ZicRxQRmiNICFXUKmirqpnzOE1BEa+kcbqBNDKyTOKBSq&#10;tGsZGQA92vmThOsjQQvcktvcuY5dMr167xgDU4Jo5z01Bb7tAcLypQNM0/bHdd7ZbyLPbdUKQRPK&#10;tv0kjnlDBTGXljEmojVqUEgKM8c3c4U6y/vKw4HZwjVQv3HNdq19bPbotnq+JPRtoTrlpFK8tSjG&#10;py/i48Mct61SXpZjno6zV7lT3F3mzrcdS6lfuV71dMZJhe3ltYguqkY6UkLEvHpDZUrnXHTTBGvQ&#10;mtW9ba6QRXG6Wu77ZazXMzw72qPK18ksNtHJIJAqmsmjoxxo9MszxzGFXHxtC2HWxVx94Tl+jvcc&#10;m47MrJ0xbTCHQijRVDHXUy6eJzpxNDjTyVGmljSXEotbTu/al26aC1dLK5mb4i2laORmSYuFJmmL&#10;MraYwpzjK1FMsYPtm3rrBOoVabzdS3FxFPC06aZYwLYGCNCjl3ZRpEa0QFqvkoPDCvj6oVayOn7s&#10;2+O3BjvEvrG/t3MUSytE8bI4LQTrHozX3kIHq9mDyH6mifKVXoOtE+K7bkO3zqJ4lV5dmkmEgkKS&#10;hviCxJCVTNlpqDDIZjEWaV1K9v6GlsXiN2jv17fc9ysXtbOLa5qtEiLJFHJBX0gsgCP6lGlpKFm4&#10;88aZe35VlNyS35bVl7TKdy7jcx7vJNDDC1rZvJJanToiR2YNVtQQvKoI9NTn5Y6MFFxh7stOrIrD&#10;vHuS3cTjfJDLMOtLIsiyTFtJBXVKDmQxB5Yq2GrexNqpOVuE7P3JuskZuOo01laujfCTvp6lVKhY&#10;4hqqxr6z4AeOJvhqvWDUOJNb27/mC6n6e8x2W2WlnKYi08J1IslG69vEp6cpLUU5k0xzZa06N6/b&#10;Ud/dsqtekylj27Ou4z3C73aW8doq3MrgzhY60IRDoV9fU9OoVAGeOl3SSUDu07QHbZ3luu6aNy30&#10;wvHC2qGZ7eBbgylJDF6h0GddR1OwOf3qnDyY0pSMrtzC2DNu+YG02u0/D32qSWNBcxdWSQmScKwq&#10;QyhKM5zWp+3HO+2s7Sh1wp7lcvzF3aW0vLV7aGd5zqmuxap1C7sjrGVIoNToPUTXwIxq+2W5VacV&#10;6C22WLbrnapZO4547CS6aWSJhCquUgkVHj1oJJY4w5Ioi8K1NMZ5eVfhUmCb56bA3bO+2Ucl8lnY&#10;zbjc20zW9s5IuLfoLIeiQZAiL6VJq9dQ4UxWXG2lLj9pV8Wu4Jf9y3N/Hca4Ht1seotlLHIVhgd/&#10;z4mjUHrNJpVRnTnngpiS66v7ew3pTitt2ZXau/e4dikjWGV3iif8LWRG6AnNUK1aMkk5q2Rx127e&#10;t0N402m+gbsPc22NPPKxkjnjlWaF85OmFlMjBmYaqn3SVoW54zyYnBXHcvpO5pbm9tbKzGm4nkiR&#10;REWtipWQsIT1gukB5Q2rWMhmcYrAt2Y8ITNF3hdyRbYtrvFzG56uf6cVaQXMag9SWRWaE1z4Mzcj&#10;jnxU95x+IUTKXb967Nt2EksdzILd4ZLhW1I7zKrI0VEKhBLyOdKfRjd0uY5cbs9dS337uC13XdEv&#10;IdwuYki19LcZBFE6xyDKMQxqils21ux1H68ZKrU6bmykEsIdo3S0n3jc7W5ktlu3tQ8YEMNwoI0s&#10;ZVR6N01zagGHdWpCX+gVN36C+tu3u3tp2Se9mjd9wDQTmK96XRswrVd/h2Ol1NQnqzPKgxi8zb4r&#10;7/EKX5WkrrLuW1vZN13FtqtZYbZGKzaHCzMWAXqs4kijYjjRxQ0AxdsbrCT3Kyyx9p3v27bbc1iN&#10;vis4xbTm1Jnklk+IJqulo3MgZS+SsaZDPFvC25ev23MVjac+kz47uhluIykc4uTIVdJ2mlCAKKSK&#10;C6kFQvBq8T5YryNNTezhybPb7rarS82q7v7U225MrS7jFaRyzxmFjTXq4Rj72n1Dxxz21lLWv6nL&#10;elrNOOv4Eu/2e6Xd1d3E25TWDLD1rxURFMtszANA+l/SWSnpIocicRjimkb/AJm+PuLckluiqh7m&#10;2a22X9RiupriVFnhs4Lmd3jhDt0y07WYHU5BMh9gONvKatEb/bqejfvs+WFd6V6affognurviTb+&#10;zrKysLKK83OVRDZBIjLHAiUAdYgCrEVARmrnyxHbdu75Hyei/Lw/aYvLW75tQ1pv18f3HBr22u7W&#10;4ntr2F4LuFyk8MqlHVwfUrA8CDxx9FV6GNtdSHKhPsxRAqAVSoJFcNCYpp1DT3eQOKJHIQz18iaY&#10;aExWpUCmWAEPJGoADPh/rw4JWux7II2rxyrgYdRqEZ094jh5YAsNZgWH0YQ4gkmKiE+TAYbJruRU&#10;Hh/p4YRrBtE3bcrWKe4ku2lLK8UNrbSUbqFAVkeNCF0KtQSRX248by0/QdmK0b7lU3cd5Ht4a2Qp&#10;cVBuLrqdUspJ0KwYnTwOTcfLFf0yb12O+vd18uEterDe0Y23S4htb6WS329mcm9QdZYl0nUzAn8K&#10;MMPW4OQzplic6hStX4HDbLLk2FdoWx6W2XAuol6lvuu5TQSdGoFFIZH/ALxpiLFAaVPHLHPWZTej&#10;8DlvntPvBdygs9sl2uG5uJduejWNp1oljiCVBkkjCquke9pWRaluLFcHPnaX9vt6ivNtGhDDscVv&#10;ZIke7wxw3KiSGO2uIjVyVGnQTIJFcCipqDczjN3fL4dV9twdtfeKXb98i/X1t72O2DTTLETKoEaT&#10;feaSIKSVrnUZUH0Y6XibrKKv7739oTBvHwm99SZlvbm4k1EWUg6kpJIES9NpdJ6lCoYagOWJ8tpL&#10;TQeHFXg9Y9ARt203/wAHLue6wPLYqIBbXTR6IIuqfSZJGQq0UYqSgWrMKVoGwrQtjWuO7qvBnu6L&#10;Tc91g2yRd4s4rO6jlaOJGMtzBoRhHC+gNKA1KULc/UMsLt7VqnpqY5O3tjb5AR7413ltDc7PBa7T&#10;GWDWcI6UaxvQ0JdJdXujianmcN9vu1b3iuFX73UNuN6Xe7ttqTc49pSygN1C8Ze7ckxgqJJslWPT&#10;6SHZaMcKuB0Utcp9hnXG05Mvbb69it4o3NEnjuC94igMZxlRoyC6P6gKLrz+k46Xi5Qo0/IafUoN&#10;pi23cr5Yrh2WWSVum0CxhmD1IGlio9JP1c8b5HatZQ7aaltvHbNhaW1vAuq0lWMMnVKlpjXSZdIN&#10;QmvUtFzH1nGVMzmegYEsm4l1Ldy3EHxzLIsZJddKoWTTqHUYaWFdP3jXCrEaEWq67lpsUHee5Rna&#10;dtdWkvBGJVkCmXTIViDRl6FfQwq1B6RxpibKiepSvuvEqe7dmgsu8Z9nSe4Fha6EFxNbiJ3/AAgv&#10;VSBdFQ7+5n7pBrjprESi8XvB1nte+2tut1ATZi3jlNzcCRrd1JiIaL11OUbkUVeZrjBZErekytZT&#10;oZe8tIrUq1367JJFCNbyrJkwDuqHNVbQTxFK46auX6TSsmp2Pf5dw3qT9SZ9xt5o3t72/nAbRJdi&#10;QRPJOcmPUlDM8lTllljnzY3wlbk3qAXTWtiJoopGjsrvRGsoYsziOpkUOoBzkoWWleHLDo2/WSmw&#10;ObfZGtvhoI0ijVFDFhUAcCE+8oPtrnjTgOq6lzsO2zXqxTpOrRWRV3eWSIhEZdYjWKVg1a/w+w54&#10;yyOAmNS/7kvhabbbwwNFNusaLdo8XTjhBjmYMJ4j1NclXAopFFHqGOfDRWcvQScmctlvd6ub+1il&#10;ijtpFNzeOkKW0CGEFlOsguiFmoFXJmplwx0uK7DZdW93e3Ww3O3w3C2862QdAZHQmCFD13K20Usp&#10;VEiYeorxNa4zpX3p6E1pLkqNt2XbZLGC9Xe0YF4o5XhimC24dimtwwjrpIGaHh7MPJd1tCRvVSJu&#10;W23FnJcptsE023LIWtb2dCy9IhepPpNQyscwSSAMUrcnruTGpNcydubXtEVJIJbyK6YxQojS3EiM&#10;CJX6igQGFWSiIeJPhhOtrP0BXRF5+oTwRSWcdruERjFvfxWe3RPGAXCsXl1rLHpVF9Kmg188ZLFK&#10;l/iS61kWxfuC9SEbVbbjDtl3PBZ3VkjpFO1/LFJKWSBRnHpVipYaaVrinhXobFeqSKqe6m6oheOR&#10;tyaeVWiind5QLdhobphSiAg1RgacWyyxTxpIlLoWJjhnq+7XKxyo01t8D10mPWiZQY9anSgmqShX&#10;I0J8MZ8OLgdazoE7hvFvY9vfp93LIqySdSEBE6JMKktC1yoaSREeirQ0Hh4KOThdCVLb1K3Z9+2U&#10;LFfXDqV2gPJHbtDE6yCWpCNUUOkmi1OrwwWx2TiNzdtKCKfdNrlYk20NlD1NBuSt1cKXMYbS76i4&#10;EhJ0+n66YlYLfaD0O071Uxw9WRzdw7laWduNn3S7tLlPiVV47hjHIZGQN0kAVozpp7xPlTG1Kxuj&#10;zbvlaWTfHrNsqXk6TSbzbkfGR3COyRRSApbshkNW1aa1LU45YzdItC+Fi0kJ7T3+5szdLDdNcbjc&#10;TmW5stKtbtDAiuDCWkSshGSKBVQuVeGDNiTUdBvTUkuu57C+2lLa6vrkCMqr2NKkSJ1Gg0afXqKu&#10;zSOKUrTzxFcHFykJohu9u2Xc76xSDd7gToiJu92zNdxqQpC9CRAjgZaQj5EnyxayWrV+6RMCX3d6&#10;29hJHtcSTdeKF41aNZZG0mRJBMGTjqCUUk6Twrxwq4ZfvFYm5liRQbRF3Fb3VxPc3G22VtZxy3Ii&#10;j1dRLdKqkUrRB40l4jKq8TjXloazrINsW6xWl5e3O5qWCpJK88zaTKXca14VkZ9XAc/IYzy0dkuJ&#10;hZWbLS67se7tbdNxAg0fhbdbWyRwJbwhlo61WrGQ+sltNafQJ8vXTYp0hIEl3pHuHvbwXckQuUtF&#10;vIehJL0whojiRtR0qKK3AjFVw+6XEw/AOt9+sLDbLdO3oLazmeC4aa7nkLNc0lEaxMqBmWSupgWV&#10;RSlMhicmF2XvM27TM8V1d79Bu4Tm83Kaxsll3JrhetcSWooySQrWVkk1IzqgPCvGuWFXGqLfYnNb&#10;3+S0ILyR7XaLee9uJhIiGC3gqKTW7gqY5mUdTXqSlf4chh11s0l7Tkpk15I0Xbl920O3Vv7pbeTd&#10;ridla0aQRTWwciML+IGBUoS4ahyxhnxWUJPQ6cme2TJyerZnLi33Az/FWqvuNhDOyRFYwEkdWP3P&#10;S7Rry9OftxrjtWr8Getiu7USj3VuVu6m1E0yxyDrKNbRU0lWrVgOGQ8OXDHdhyNnL3mGtLe6zA7+&#10;4bciRVgY0OfLLHUjmcsBTKvmT9hwwHGlQacaYAHA588uWCREgrzH24Yyx2LdZdo3mz3SONZXtJVl&#10;WJ8lYr9005YqlocispRvx88t2r/8otqf97L/AEY2fc6yc67ZMenz33Uf/wAHtqf97Lx+rB/UB/Te&#10;kd/587oM/wBHtj5dab+jB/UD/pvSSL8+92UqRs1rUHKs0v2ZYm3cJgu31OYSyCWZ5DxkdnIH8xJ/&#10;fjBtM6qqBoI5YExweNaeeHIQN5VwhDGP4iHyIwAarscuov5AzBFEZcKaE8aYjICNhbyzTatDuGWm&#10;WXD6sZFDntZI0aTU2lc8iP24EKCGM9RmAJOkZkaeH1YYyZYreUlJmL6TUggfZlgEPZYiOmrPpA4L&#10;xA48PZhDImWSMktJIB4GnE8q0wID1gpZy4ZwyBT6CQT48MUZ9S7KSGLqK8q6gCAZHOXhxywch2rq&#10;ZPfTKIZ5oStSBrkbUzHTyqa0OMsmOTow53V6FTb7kyvA5tmPqXqBzUEhqCoAz40oMcvl7nV3WbI6&#10;t10rHoCO6b68beLpbiWRbmwLxWsLR9NY4ld6xLGi6QasTWpH042xbI8aXZamg249urZWn6fdLvfQ&#10;l624yXdu9pbqQoGl3jZ5zH6si2mtMhyxnkq1b0QZ+W5kBte0L68+LvLOd1uFllS5tlKzERhgZSyH&#10;RKqstXXUMxzyxFs6rCZorvoVO87vY29naGw3suJIpZBtpDMsJW6pGh+5+IiiYahkcvDHRTG/AvGn&#10;1IbXdNovdjMFyRJurqI4HzWNCHfUDpDOQ0ZplzplTCdHW0rY3SUGr2Ds7btut9vikluYLz4cX05t&#10;Ea4EkZNXAR2XojRkHYA45b9w7N9azHgefezdmkS3r3W9S7rFuEYtLKKCQWsHSUSwyFyY4VGrhwqT&#10;VjkK1xOlIdd2/E0wqifveBSdw3+5WcCbPvVwkm3TDqpJbsGWuoa2iNAyyghdYXwzxvjSs+VdzSiT&#10;ArLcu2E/S4r0XW4FWP6gYkEcxCyu6BJpDJUsr/ienwzxtZWeoWXUs9v7r3pbyTYNksLm52+7SeGC&#10;zt7pTLJCqs7epozTSjHXpC148c8ZvAn77cNEVqqvkzOTWW5bddzxXFtWaLTW4dW/CVlzdqj1BuoK&#10;EqfIjGqaa0G2mWm+9w3DbDb7a1pZw7orLL+rW0pe4W2Ov+6uUJSjMxYg58K4dKpSRRVRV9u3N/eb&#10;lZWtzPdzR2mqKNo41Jjt5ZC7g86B21AHmcGbSriAy2SRpe6/l7vkkxj2QTbzKF03kixrHGvTSqkN&#10;XQnTUgHUcycscvbd0mveXHqTiypmZ2iW07ckmsu5tudpryEOIA2iTpyoGjOtdZj8fdrnjrsnkh0e&#10;iNtwbYdnu97v3ok11dyrJ8HbxalklCqXCayoFFVKtqPAYq1+KhFQ1saWw2XbrTZl3SEr+uzM8tyk&#10;kc0Qs61MaRzPJ+KxGli1KLqpxxy5M02VZ90t9tkjl/CZabcbiKFYbyOsjtrRDUqvAEofPx+o46FT&#10;wMXUn3Xep1t7W3MMbi1WsVyA9UWZQzR1UquTE8RzIw8ePdhTQE27cNwtFeIKY5pyrRLRRpBBKkav&#10;V4Hjh3omTess0Pcvce7Xc6X7tM7zOyTwTP1EZtOl8yo5k5ePDGGLGtfzGqQilk3q5W+W4nh/EjXp&#10;ROyqFSi0j0ouWQ/pONlRRoJV00NUm/3Ldt2u23cslpcnUtoIne2SS3Ql5Um0gltTkUAFCcqjHL5U&#10;Xdlt16lY6pOY1Buy952Szn3GPfoDeWptZpHuYgz3CamAHTjLqurUA2vI8RXPF5aPTjprBVnJR32y&#10;1tV3OG6hlkZpJJYYizNnIQKnPgvqNW4UzxtTJD4tEPwKN727hIl6bCVDVDJQg0IOakGoK8jjbiil&#10;UbBuGmoljWSRSWMch9FCK/dIOG66g6jLe4muCkMjusMzjTpJ5eAH1DzwmoNKJLcu7bVZWkrXVs9o&#10;swRrQMgKvUjWfUag6Mxx9mMYl7yRkhvQM2vYlvVAS9gMSuKGZgsTCleD+85+6KZ554V8nHoZy1uR&#10;7jtd3t0UiII7pBp9ChgzIRqJKsAaKTTCrdPfQurV9ihke/S46ZUQyldRCEEqo8aE+OOhJQW6wE2E&#10;VtJJF8TqYFtUkSDSrqvBaAcfMYVmQ7ExK2lZoZaR6VjlZWZa+K0quIiVBWK1vUWlvve/bqvwAkA2&#10;6XQRrJWJXVq8AchmTjK2OtNepDSl+JcdwbfsN3uVrBtM4sklTUbqrzxadJ6qEBNaMrA5sGB9mM8L&#10;tDlEU8GQ2MG/T77t21bpI0bW0sbJZXMapIAiKYI6FVYDTTSMlNa+OKu6qraKdQju692uaS2hs5bd&#10;bhEHxsHQeO6EszUmikZhok4akCGi1xOCtktRVo6pyUu27Wo3O8trq4NulvC0iMBpUGNdekM5Gn1c&#10;fsxpe74qNRSnBT3e6bjc3ayxySm4q1brUdcoYEN1DXMlSania542rVJamzhDI9yMMbR65GmlpWEI&#10;pGkDSrE0454fCSX4ms2DY7vfJIbK0aK7uXfqPZya7dVoABqfSISzR6nFGBopxz5bKil6IidSHabx&#10;tkN9Iu7R2V3MlLaGe3MySRuKUjfTKEJGaMyjL24VqeZGkr1hu9gdLffN3sJSlwtxIHFLFpjVHncZ&#10;xIxC6nKiukYbtWrOlY3AJBs25325We1xW077gsDCW0dGEgBdm9KlR6QvqrmPPG1rpKTC+ldQee23&#10;fbdwWBrWQMjCdIJlZKjI1KNT0sfs54K2rZSKNJN3Z9pd3XUNtuSX6yyNG36nJNNaxC2eRhSNWlmV&#10;TqhowKLq5Uxy2tSHoZ0yK7hfb0mX3nd+3406O2208MkckyXbSzdSCSPV+H0wB1F6fgzEZVxtjo2p&#10;ZrEMq9uG43ax26K0olk6cERJUNJKQooMveoB4Y0aSIvoxIJGO5skkYgkhLR3GRlVVU6XY6a5L5Yc&#10;aaahejaOq7RuG1z7Fb21nYrPtNxAsW8TsBBPPIjk6FCM7MIzQqSf7OPNyVsrS36jNq1KkczbFs+3&#10;DdHhudzgupDBbpN+HbowTVcFYGXqzdLUwZtOjjiuOS2mlSMddJAtyhaS43Dq3cG12fQ6uiBUrclF&#10;TpKQmtOmwC5q1fLjh0hb6ufuNG46Au7WEW0xTXcvcFm25XMUj7pDKjK0p9Qhhhi0xsQUAPUpTVly&#10;xsnz6aF0tK26mH2i57flkkudwjjkKx/4eU3ADmoFFMNPVzzNMdF1eIRVladCzmvu2nubS9tY+hdK&#10;wkmtgCtsViFFTj1PWQNTHj7cZqt4aZLmCfb+5bO47liv2sGhDSqY9vtCZFIpmAbjqlqvQ6Wy5Ym+&#10;KKNSDpsU3dXc243t48UszzWkU0j26mOKEhnPq1LCoXUcqnyxrgxVSnrBrxDNkvb26bXFa1tdvAku&#10;LiMhSpc6dcjuGoDr00NFJwr1SRlfHAFuG5xLu7QQhIYg2mOKCQzKjA5lZM9QY51BxfluNSo0Ndst&#10;93BJFbW24XxtNmaqQrcSPFCOZbR6melKZDHLetei1MeOjjqJ3335a/q0ce2X7XdtHbLZX86C4T4h&#10;Y2zUtPNI0qc+CA/w4rFgcGtKaGPut2+MJsrDXBZ11tEXISQge8y8B7uQNcb1pGrKaguzb77tcNnv&#10;kV3Als7ILWya6jFxLEwq9YAeqqegqW0gE+7XlDpWyaJq1ZM2HZ2zXVtLf77uENzA8kcF1bG3ZLiJ&#10;hK5b8QTEKNIAqXOQzxyZ71hVTRgvetHQy26977zOd2tNyvZElumczhX1JKa+lfwiEKjkB6cb0wJQ&#10;6nTwa9Q627j3mSNPgBJotQlxfziTNpAQkclSV0tmMhlzwPElq/YZ1UaAx7huV3xN1mlWa9STqyTo&#10;iq0hVgdTsF9TV4mlTinSVA7l93B3xBLsFvBtFsbfTJLdfExyOJ4pFk1kmNXoiVIIJJzzyOMMXbRe&#10;W/QVhraHy3OZzTyzu88shkklYvJI5LOzMaksxzJOPWSS0ExMyDX24skcnFfI4aEx7KepTFQRJLHa&#10;3MkuiKNmcClAK+eCBSiw2vZjcX9rb3DaEmY69BGoBePOgHj5YV1BWKqtdLodI2+0+X1xGNqgtba6&#10;lVMpoRruHBqWKyGhLKOWPPtlvJ7uDHinitfvMB3Xtm0bbu0lntVw88CgCQNmySDJkLgAN9GOvFkc&#10;annd7hrW8VZURWszvkAAa5lgPPni+ZP9Bma0r+KFWwu3YFF1vXgpBoAeJw1cp/Ls38v4r9o+5268&#10;DEPEciGLp6gBzJIwWuFOwyL4l+R7pR8NWenxHHjXj9vDGXmHd/RV/A0Fj2/HeUJS5jurlVjhMesL&#10;GjvpZ2J0Fg0dQFrwqeGOHzGnCPJVmJdy9pdvwotrandN16qypdzdRLbpULAFVMbkiqnwyOLo7X30&#10;RSch2290JLDeVsLSZLuRXeD1JZJIgJQC3ZRWhJJq9D7MY5MfvJzArRMs0thL3bu9pd7h8LbLaRPG&#10;Y7dYQsMqiEtIyzMpKLoSpoNPADljmtWldNft6CLV5bGI3CR4JJ4RGTc3TapKK7RXCM1UoCoICOPT&#10;ln9GOyi6lOsOAvZYNx/TEn3GyuF2qW5MdxdKRGJHjSiRK0kbhemalguFkSW24rgjx2CSyGDr/Gqz&#10;KkLIJIxGy8eopUgcgOWGtVrsPk+pYW219ss0Bh0217bKZTO0skLGUUoFRROGWI18C/ljJ3vr1Rab&#10;LODf5Z9xn2O107rDYx9PaUEbO87FgzBYmValWLHMCtPM1yfbvR9Wet2veUeJUtXbbUZD3FJbWO3z&#10;WexRxXckRLbg0g0Sy00PKkbUikOR0VBAzOZw/J1adtPDwPIy2drNtgci7Rue5xAX12m3l4ju93dW&#10;6zSG4ZgpaO2twoUNUKq66mnHljq4pbIVHr6DWi37btrsbTY7VDu1n0LhNzvUXo3KkGrIyKcwhZWA&#10;qxNKVNCMefS1n71nGuiIdnDMftfbVzuxlvbcwG0jlEMc14VtmZzqWhgBmK1KcSKA47MmVUcMapC3&#10;Ae1LFrDe+leXUdrMz/D3VrIo6ymmtdJKvpOoDSV+nF57TSUpK+JQWc13eT7luVtdR/BWfTk0NcSO&#10;0kccC6lkUSBWclqgKMzU0HPGSxpJNasVFHrMnNu03wswIZZJGBu5WqWoWGQrzNK46a49Ta75Q2GQ&#10;bjvSbYsdnOJmv2EcaiMm5HSf0HqBaszA+nOlMsTatHbXoLy9US2sF3f70hmhG5SvV16jESkQrqZS&#10;datkFzFa4mzVa+BLlSti/wB47n2feKW25r/l6K2tZZGRzNOtxIpHTjijCM6s7MS7PJpoMqHEUw8V&#10;NdWQqTrJkLBLTcSiWyCOWdzb/BA6nq2ZZKjgfA/Xjou3Xf7y2oLq2sdz/G2fbrYW100i9eyUO8hC&#10;0CSSK5cJp15Ee7jF3XxNyvEScg/cOyydv7suy7mwaTbzqmMMrOJUmpJ1FVzpj1oygZA5CorjSl+a&#10;ldSqWSZnXeja2QjU2pV10AjBPp8j541HbVBu27ybe9N1NbG7YOWjLspK5U9TFTU0z9NPHE5KSt4E&#10;1Kgmuu7Ny3CB4XGm1iJYdJFLBGY5FyCye/SoPqBoTgWFVFwgue17zcbqym224uhYbbK5uGLxLMev&#10;bxSNC0ZJTQfXpOdc+BxjmfHZSxWRNt25dw3qHa+07NLVGtY7PcrpIlSZ4izB3lb1MgkLkua5+OFa&#10;tZm79RTZnWtkt42jN18QgOlYakDiRVV41xtM9COTL6y327/RJLCWSVY7GJ329KJSIygMSxIC6HqA&#10;OAGeVTjG2Ncp8Rtk3b8G27t21e2ht76+3qOJmt1XOJAtG6kCKAQ6FWDodWtWqKMuN3CcE5G9C0ve&#10;7J7/ALfNo2yz7UtjL0kgiaVwqovVJnS5H4lFjbUHfMtljl/peOV2LdVZgm9753jBDFN8XdrapFDG&#10;kUjrbq4MOhDEsbMrxxliFocx7ThYqY5aCyRUWMW57puSWUl1quEnMF3uCPHMsdsq9L0KunWirw0P&#10;mOGN7ca6sn4S1tO0tuj2trjqncZradei0LRxB444y7K0cpK6gq+7UsRljJ527wlCgStLKm8uY9xu&#10;JruZo44LWIR2VuqlmeNpMkJUZUVyWJPAUGNEoUCiCOXuXdJr64klt4poLpohNCqIqUVQiEKBSOnL&#10;ww3jT66lRJW3O6u0E+uWQPKQffIVjWh1JQg+3F1rGxUTuDy3MEnRjowu3Gl3NFQFQNJGkU93jXFK&#10;v3CSJUO+FiQ7zhtOh4zrDFfSAo4+mtKDCio3BcbZY7tvtmtpa7EFuoo55RdCQwRzpZIWmZlmIjLR&#10;gerp0NfPiWUayXaIKl9yvnW8JnEbXTRNJHoQAaWNGGWoBQxPoGeBVWhMFrtd3uUFs1uElk6zosUA&#10;Vm0sAahEyL6tVRTGN6psmyBWe4tr3VLbS2dxGRGHJZCj5alqApHmONMWttwRpLaOe83KzCSQLb/C&#10;zywXV0VdwOiVlEyr+VmrOtR/MK4xaVUyXaClSWyv+6beXdI3u9tmKalXTHJMrVGtioIb1e9kGoMW&#10;1auPTSxTtCLvdNh2y23223BntZ4w6vuUEweO0FWYaIzC/UMenSPw8Z4srdY+7x9pnXK3uZ7Ztrur&#10;25ZbMxpeBwvRkYh5WeVUVUjNWb3/AKq42vZLc0idzRbNvm8wHdY4bVdcRdfg7eOp0DUs2kkMdKRx&#10;k5nV4Ywviq4E1UMve8Lyw0wzTC33ZqLcCGkbQhikiFGb0BmU1NB6eBxC7ZOGth8WiO47uu7uxmsZ&#10;GjGzIoR7SsbTdUSF3aKcodLEqaUrTzwq9uk1b+IEktEVll3K+ztb29ndSQ30Mcsd3P6C/VlJEqxv&#10;RjpKGnjXhTHRxblmbTWxXW+56hddK4a1jVQ8R00/EiBEaxkZ1IJFaivHPBbFtJ29rntSV0Ys8t3f&#10;XL3t1cGa7kGiSVtJZlVAgqABTKmeNsagmyUyZPfWKbmyH3gqAH6MboSAlNTTzJ+3FDQ5vdI8eeEx&#10;hllPtzx6ZogJF40qQR48caJozchQbZ+HS5U4N/TitBQx4/RaV0fRRv6cEoeoPeNtggpbwguRUOag&#10;KPLPjiHBVZBgxCDnXCkbEkJCcuINKYJBBtq21On4sXTdT6gCxHlTFriTqTiPZKcKedX/AKcVFRaj&#10;unsoGQ+1/wCnBxQSwTcG25YtFtHWQ5lyWov28cRaCk2QL7gzPDnxxBY0+8vlXAI1/YcY6W4OzBIw&#10;0YZmBPI5ACuM7lI1ttLbqSIZVPiAGrQ+0eeM4G2EgXM6lIkR1OTLUjI5jiMApA47G4idgY1yUhvV&#10;WjHOtaYJAniSdVjn6KkmpDVJNKHPhhDI2uS1aRpqy0nMZ8xXDgQ3rtrr0g7UFNdSKHPAkEj7KRtX&#10;o6epwuZJABOVAQPLFNEl2yTiF4/w6yZByGyGRGVDhQCbMjfTI88sBcvQkSEq3p05GoHsxjbJ0Omu&#10;JJFZDv1rt84uVjEsryqZZVIYIgpUxxEZv51pjG2PmavNkVHVPR6Bd+8W9WRv7WVba+t2gWeBIEFs&#10;5LBUVWQL6gvqdm451rgp7jh7fieZk93QvztsPa9lc3zbjDf3FzL1oZJUYdVkCSSAKGljkaBqBqZE&#10;E0zxzWs8rVUog6ezy0dbKygz938yN5SXcby4to7rbtwcpAU1Wgd1GhFrGNR0qwbSTTLjjpr2lHEa&#10;Ne0574VMrYxm3x2bPKt1aiG4CsAzsylWZSMw1a5sDlnjttyWzKbg6T8u9m2rpwrcpbLPfRPZ2l7d&#10;xq0FslHlaeWMFKsj+kOWyBzyFDxZLO1o2Ry3zpPiiSbcIbbZf0Ca+e7MFzO9ncxGsD2z6165kqrN&#10;GpQEKcqNyxm8c25faR4viM525a7pfXMbW8pdZwLe6m0I0cIdqqZc80VQSf4eNa40zOqUPdanoWxp&#10;VmdGyq3y5ik365W4nW/dJZQtyylK1OUpCM3P1aSTjfEnxTiDmUVkPt+27dI0vNxvFCRdRjAGMVw7&#10;UAMcXUCpqUEFwWHp4V4YnzOiI8wh7X3xrLuG3tYYBIiSOsd3aRdS5AkHqC/82lBpDedOOLyU5U1G&#10;6KwRudzv+8xDc7gzOL12s0VC7Tytaop6bjPUQhB9lPLEUqqKENYVVER/yvd7utrapcWUYSGIPLNH&#10;Kgk6lDJI1AugJnQCteeGlZVl6kuviS7xua7SlxBt1xLHK8izLc2muMTxElUZgdLJ6RwAzOdcLHXl&#10;uJVTEue+Li92tbeVBbQ2kei2SJ3BaQtqR5jRy9KEZ5jxxK7dK07sSxJAb35njSdrSJ55pFkF8OoW&#10;1so1RvqbgFyxfGNJ08Btx1CZ7+63GW4trvc3tzNpaK2WNY4nZsgCqUUA1ox5+eJfuqUjpw5JUBti&#10;k7bhNsu4XlmLNYYy17JItukIiYTEIxo0zOKoEPGteWISq1zS1NO7teleE7r7gfu7eez5Lm0fYoDF&#10;JbiQTylkdGieQ6VRSmvUi8yfZjTBTJD5dTgpVpalPcxHcpWvY7TTa6zLJpKApFGQH1U0hQS48Bqx&#10;rWaqJKWmhtd87122SymO2xPBa3WmzmuLaGIXDWcQ0dDrTl3gVqAURjqUZ+GOTDhdW039/iLFRp6s&#10;xcybPJegI80FihLhXcSMurN0QLlxPHHXytBd9djabr3JsybPDt+zwGfdN1lNsJLyJRPBbsCiaCFY&#10;anjOlnVgBmAPvY46YbO7b+FfmY48TQRZdu9wbsLHt/d7mG1s47ZJLUJ+LIyxS6ZICSrSs+l9Uagh&#10;K14nE2zUSd6qX9vYa3ulEdNxtzb2nZlpPHa7ekl/Jdyw21nuwF0GtQQDG8CroYGRKtU01EUzGKrd&#10;5LJvZL8SaWlnNkjuprh1ZvhY1QjVoJDMDQDLIDVlnjv0S8SmaLY9jsLqCIbjuPQv7uQxW8UrRwwp&#10;FApM3Umm9IYmixjL24xtdzopIbbegy23/s9TcW+4x3F3BLGwtpI1VDDJUqhKhiJNIzz9gwnhyOGt&#10;C+PUoxcwR3hktnU20LkQkrpLJw1Mp4ahnTljXi41KtqPnuZriZJnkZ7uMqqVGpQgoPZQU5YnbToa&#10;4qKCwg3zudIrYbZMBKHkMaW+vqMrUouks1dAHpoKjEeVRzKM8jTcMTueXeobmJNyinVpLWO4tnnY&#10;N6bqISl0oxGeqlOPiK4rHWv8PiGNJPQrI51aBhp0zcgxB1KBV9RGLgLbitLNFbAh5JLXVrMkcdVQ&#10;CmvJvNhnUYaUiQLcSW08KtKpjlVgqzDVUpxoRww1KY2oJ4RKkXR2+NOozHW5zrqGkKOHDj5HA46j&#10;iSbbnv7dJLSNQwgat1PCdT6edXrTgaZYm8bkWUF7b7vvkd1+rLuP6hPZLDEpnmpJSpSPQZDqOgZC&#10;nu+zGV8dbKGoM+UsCO9XFnvd13JLt9qw3F5H+Hki1QBpic41JamhgdJDVBxoqJ14LoVf39JGd17v&#10;s97DDBszstqQkrJJJISk7oOsCr0j9Lg5pyIwYqWT1KrWAEbNvC24uKKVAEkToQwkWlPSV58sU71m&#10;BOxfdl2Gy3O62l7fXNxDHEyvGLTpfEGaMhwV6hVVWiH1NljPLZ1Tgzct8TQdzfNu8le6h21V2vqi&#10;I9SPSZFW3R1VX0LHGQ5fV6eHDHHi7Jb211Na0VTMw9y7lJt08Dy9XbbuQNcwI0cTMIl1qyqdPvPQ&#10;nllTHW8KW2gVcWkd273OY7p0aK3ggu3jRp7hEcRJqo2aq7U+9ktfDPEZe3lLXYWTVyWI3vb/APNc&#10;ky2y7gTcSs+4W1xLGJYyNMfTWRfwdNNVeYyOJeNqkTAstZQftXc3b6Sbru+8udz3rcopIYopJBJ0&#10;oTTpyO+lwjLpGQocuQxNsd0lVKKoztVge97t27fbLeW8tw/xDyNNt8UkKdJmq0YPUjLdMrHlpAAY&#10;54rFS6a8OpVKcdTMPtGxHZobqzupnv1YjdFZ41j0EnSUT8ypy1ZUHia46ubmINE+kBW371Bs1zYX&#10;1msnVtSW0tJqXVlpNeB5+n66jEOrsmRasgu7X0d7cXDWaKDJJI0lUEbFGOoKI1Ohc+AQYqlYWo1o&#10;4ZXWNxcxs9vr6cTiphYEgstMx/OSKcsXaqepfJpHTYO14RY3N/dd0wX0rwOkfUFFOQrG0sj+gaPT&#10;pUa68Ms8ebfN7ySo/t1OfHflKagxL9w7lb7f+iWkMKRRTFmZIw87kZUMramKeCjwx2+Wm+TN9IAR&#10;eQSTNcbhF8Y5B/ClZlC14cCMqcq0xcPZEpaaBe3dn3W5bfJPZQzXV51IglrbRmQfi6tAVkLuWJX3&#10;aYl5otAeZrAt1s00bRXNyqGEssMj6wrrMy+tGgZkkPSPvGmnLjgrbwDkCyxCy3GQW131ZdX5ulI6&#10;EGh0lHYDy0nPFPVbAnoetNpWYussgjLtRZcwqAH1VHqLfRhPJBNrF7ZbrsW2PNZ3Y+LgeML8TbKY&#10;5JAWUldUgVlFFPFTQ8sY2pa22gqKXLKpIdrl3KRoJpYrZ9VRJGsrV4gJQAVJ540lpa7l3sRbx3Bv&#10;bJ+kXT6YbeRHityiDpui6cmoSqkVqoNCc8PHir8SHRaQBx7iI2E856gJKAEBiq8iQRT2Y0dAanYl&#10;u9ztrW4ElkWcNGGdZU6YBPvKF1NUAcDiVSdwVdC97F3S0XcQ160MtncOEuYbq3SW3o4IWrEiRdJ4&#10;aT9OMsyaWm5jnrb+Hcte5t12+CaGwsbk7zbQhuqLuPo6WjjEZaOVX1OklCAje7TGOGjerXEuuOFL&#10;3MGztcXBeVKBQNTGpcKvAA86DHalCNW3Adbw1hMkU34oHo0qCDyb3uFRiG9dTOQm0+HiI64aRi4B&#10;jjddTZZA8RTEWlibNo2+Gx264ns4Ibaa7WAXRWGJjLGuT6pCsog1lQWjACtnjm4u2jc6jxZHWza8&#10;Cmh+X99ue33W6RlVm6yMsYZQjRzKzCRZHKxiOuR8DkaY6H3SrCJV+VmY6e1uLeeW3mXRJExR1BDA&#10;FcjmCQcd1LqylDcJkkMKlkLHKlSBjRbkWD4ekkqu0QNcs82zPHGkHPyC9umL7u6RxLK7swSMkKtS&#10;OJJoMsOupdMTvZJFzd7Psq2yWt5KFvQ1BpmVQA5zBUig+k4nJar0k+jr2WKleNnFn6yG72+92wQT&#10;7VevcFVYdaIqrIAKN6lJ9lcceSsdTHN2bxpOjkzklxEWWQqKE+rKta/erhKxz9vZeYnYkV0auk8M&#10;/KnMYlnvVyJvToTQqDIhX3hVgfernkKeOIdoNb5kqy9i0SciZJU09WTOaUpnkKUAJppPsxLy6HDb&#10;5nWGl9vwF+Fs6flpSurhzr7P9WJ8w8n+vt+P26GZO6vpWFtQRQNUyEiSoBAGr+HyxuqdTCAiwmsL&#10;1wb6RyqjSkKpVjTgFckgA8cTZNbCNrsu3bHt99tu8Wt49jPNK0dtaRJJMqKiUYm6l6cck7avUqIV&#10;Ay45Yxz2broZuS63Xvu82eAbbdN8UEEbrFuxuBKrIW6U0EMbpCiqFFUl9OQypjnw4p1HVSYOHuW8&#10;mt5jPHHLJcMVaWfqSMSVoDqQrTp5FKZA8jjqeKGHBC7/AL9e7rs1jDue6rM+1obe129kYOqyuWbp&#10;mNBG3AF2c6uHHldSoZRxzXL1dHLhANZ8BXia54p1Qmw8bLeLtU25i6gJEqoluCWuNDKWDrQaVGoa&#10;WGrV5UzxPOswOQOKKe5VpbsutszgEFj71M+PhTLDbjbcOSRo9t/SViYzxrcCK3MaT3UxZY11gp0o&#10;1zUqtRoNQanyxje1mRcjm7hv4Lq8uNsu0drkUkeRVURqjKYniqR6l05VWo+3AsdYSaKrotSG+hvr&#10;XbJZ1ikeKKfpS70sTaXucpdPWZYysnpqAfUM8XVaySnrIB29uG43V3LYvCsz3B0tcysI9DO+ppZp&#10;AKyHPizZYruKrfY1cFqu4zbbdTwz6b1gvSDFVdioJX8KVwx0gg5rzxhx5JPYzQTBuFh3BFCl7b03&#10;SGJiboBLeOMRNVS7BGD6wc2/iPhhOrx7bHY70VaufeJrf5d2abKl9d7nbu0hCzWxmpQDMAaWX1Ox&#10;VAHpxrwwPuXyhL2mCt7y00A7Ttvc5JZmms2s7EQNP1WLxJatqZKKAXZ9MgyXi2RyGeHfPVdZZ11y&#10;0b93T7wPbf1Ve5ZUurpbONeost6QDEGUH3zGeB5UPOmKsq+XopOXOpeur+4n7qk2ebuG9a0tnnhW&#10;VpUtyCqDUpJMKgArGK6lw8XLip0MKKCrtNquba2t7kL8PEJFljWV1jMkEmWrXqVwDSnprljV3TcP&#10;U0djYbL3nuyxn8M3DG6P6bt9sI5Ko8gafpzSa5y7BQuo1rjny4laKvZDruN7zi3h9y3aO8ifdbza&#10;pY4tdyh6cSzqxUka1KNnUIa0YGvDBjjHCbiSF8RXbLtmz2k36fuNraX8NzHFHNea3R4jICA8VCvq&#10;jJoxzHDUMVfJZ6oZn9/s7HRGm3xu0cEZW7vCRpdg+kMifdUVC1+95Y3xTuwTOk2e1bd+n21lCsN1&#10;b3z2oeJdMCXE0alqyygwNRVXIE6qngOJ4K5bu0eBlduTH91/CtcyWVnaPBb7d1dZhj9FNdGZiR1T&#10;mmnXIxy5Y7MUxqOrbKKz3P4aJ5oj1KpJDNbz6mWjKQGqpWrKTqWuVcW6p7mkA8F5ZXcwE4EAy0BR&#10;kSpzrQfw5YHV1Wmo+Jadu9zXNl3Zttw9IPgi2poyKMSGI6nUEsempofR7vnnhWouLgEtDoEW6X3b&#10;RHcVp8LbPrElnoQ3JESx6eqgkCwsr6lQ0X06eI58lG+ULc56ZNYM1N3nv0d6EknvLu6mQPukVyWk&#10;YECjuzSOzKf5gVoMsaeUram9alXLvNl+nx2+nXBBG4tIZY1KLIzqSz1MmsH1ALkOB44utGnPUphN&#10;na7OlhHHbXaq15oWeNEJq5q2k6gAtGHIMoxNrWdtUZNtlHfXVnPOFihRJUTR0wWeMuBRmzJ9RoDU&#10;GmNqpopIQbjfR7eIy4VCOn0kAX8shgxK+9Rs8HBcggBibcnV5CkiwOS8klMm9QWtfIkDLGjSLgL3&#10;K2t7d44LjrRzKOosbhfdf1ZkYVXOxCZPA+w29nc/H2zy3TJqs2RwTqBoQ9KBRlU/ZjKys2oehdWM&#10;bcrCQWKbbGxkSjXSTOQruTUgBSGC8M6iuL4xqw46Fiu7x7VYNaW9zdAXCnq2xP4GlyCy9NixIqoJ&#10;bniXV2M0mwJHtQrJ1CbuVjUFaFUOeR5Gnlhv8AUhTXwsYQbJ5Deha60qGjbgDWlaqp5YzVZcvYoF&#10;R9yvblI5ZJHhmaMs81BmB0/fbNR92oxo4qhB793tEllaPbitrC1pLMx1t0mmaSiqQull1EKa4z8l&#10;NSHGQdr2zm3KW+25ZLJVkV4Yw51jQKFi6BPUc6kYri0oeomXr9zltpubS8mSaOWKUSPcQRzStL6W&#10;haKSnUEgZaMxPu5Yypi10M4M3Z3VsbmOUzaZFkV1mJLOroQS2jiae3PG9k0jSGXCd7dy2m3SWpok&#10;UzOFnRAvUDe91KH1Eal0g8MYPtaWacBCK2PbUeKWe/1JI/pYEEEg0JYsAV+vjjR3hwhyLcvNLYi3&#10;mTVGWYxnoh9TqxqYmGlv3YEoclIEutnMDwfESdGWZQ0aMp1Lqr71KaageOKV5NFqCQxTTEataqF9&#10;AYEhmBy0gcB7cW2hcS3sBcRaYGhEcmRXxYMK8eAxnPgUkUO/sDu0hApQL6T/AFf9WOij0EwGM51/&#10;0zxQ0OJwDPQMDXL208cICcPQVwwFJ8hgFIyQjT5UNfbggEx68APDANjZfcp5gYAFtyQSR4/R9mBA&#10;TZZDkMMYpOACKYjSx8sJgOB9IPkMACHNwPI/uwCNd2JNF0r+KQOwd4/Si6jkDjK5SNVZxQQ0ZElO&#10;kEEOoHpOedfZiADIrnSG9BBNNNAKcTzBwATG7fVUwliFp6lqRXOvHjhDGG7URkFGrwHpHCnGtcEC&#10;kBXQ1CFY+qgGWmlOX04pCZEUnYMyxFvTkxIpkfGvLDQpHQRMQy1LFVV1bSSKA5106sxXFCkuCsal&#10;RHPJQ0KgJICKivMcMQ0PoU3clvdJAs9lLPoWTXJAFcaS4Cs4IAy9pxz3x9TqxZNEZm+2u6hhFxIt&#10;IUljXpsCMpVLg+moFdPjWuM621g7cmFqLNaGjnsNnTadyis7KGMX8CS2kBklldlCVV0cjUzIwJP3&#10;ePGmOZZLck29juzdli8vRe81yWr/AGgcu1TXCPFf3jtb28Ud3YQECSWMuBpRHTqfhySOagHIgswx&#10;q8sRC1Z5fbdtXnNnHh6yTurtrdnvrx717a8BQytbxjppG0VNSIAC0YUnTpVqtSpxWHuE9Fo5L+YY&#10;fLyJ296fYUnbu97zBLcpt9pbxJc2k8d3HddF1kiI1COrqZNRIAWh1E8DnjptRdWeX3GarW0alhZ/&#10;Ljf7nbY764vrG1t7jSLG19UlxcvMAoSOOFZDRGNGL0p5nCtmqttWclclW3BnTdXtpdC3uWkgubR2&#10;iWFtQGmtJFIYrQMRQjFOvU6qWXU0fb09lbbUsaxH4/qu9jKICqXTzfhG1klY8PUx1VAoMcuZW5T0&#10;jX9p04smO9HW2msrcj70h2drRpEs4YpXK2xFoAEiljp1anMsgaoRgBX+I0pi+3dp39JxKeRl3tBK&#10;Ok1WhiikaNywA1AgK5QkDVwrTPHWrlazBabVfwbM4njhl+L0GJSFMRGrUNauvrEik1DUB5YxsnfQ&#10;1vj46glx3HdTbTb2U3TntLDW0Ei9RHjE7h5AvqUamKgFqVpljVUMrZJUPcE+MiljuJrZlt5ZWPXV&#10;jqrFXUmgEFhQjOhw4jRkQxkFlK6FmjZgc9QzOR4HhSvLCd0PIoLC/wBq3awjFkis43BIniSFjKHl&#10;zMVCmrU1GIFMRjyK2vgdOXFfCkraKykn2ota3EEW8KtuxnCSrKjdSEFtMh0DPgPUGwsms8Tk4p2W&#10;sIivtj3LXd7ntdpN+kmZooJXkRpmRi/T1aQur3CdQXAstNKt6noU7PI6u9fgXX9xUXctwLR1mRaT&#10;MtWIDUKD0kNxBpjakTCML0a1YFaqUYHONGYDqUqAPE+ONLQZPVmkvJYk2WVHe4W6uvw41LoY5VqN&#10;RYqF8MlPPHLX4tNkF8fFiW8F9ZQLBcNILRFqwFHAUmjal901qQDXFOyb0M63WsEW5bft13/ebMyJ&#10;eH8SK1MQCCIsQPxQ5BK8/SM8Otmt9hK8bhadvXESo140Sp06ySRSK6MKBxQjUGcVpo41xLyJvQh2&#10;XQud57puN07ke/2jb57eXcHilmsTcO69bMSONGgqtTVae5jPy1Gr0LlcYGNcbtt2+x30m1vJIHlm&#10;jt2keUAxsNUnWjJaTSfFqeOFVVtXRk7me3tjaX36hEqw2k6ho7aPWAKivByxPq/mNcbY9VD3LrqQ&#10;RS3NygmvJFj0lmVgqhqt+WvEemvDwxTSWiB6E11tSi+Oi2fpAFyrMCzKG4LoHvUwq303JVmV89pF&#10;bRsVYOuYAcFWjJzo1a5YtOS05Bkurm2MQJVlI1aVINB7PbinVM2q+Js9g3Xa22+5uGtlTcNvt5Jk&#10;k1LCGjGlR77epwzaqIBXHJkxWlJPQiyrZPxKnuLfz3XcQ3k0cVvPbItsLOEOoWOJFRZNbEgtl6ud&#10;c8a48flqPEVaqqLDadk7fmge1aSa43aRTDa29nSUO5FKg5Cmr1CnHhiL3yTpsTOpnop7y224WarK&#10;FuZGF4kwUIwRxpVC1HT3TqzGeOhpTJUltfbTdLYPutmWk255RHCECvonKlxGasSNMYyJGMq3UwyF&#10;eWBQ2L+uWIfgFlRZyMpCRXSATxzxVmPkbTtjtnYZbFdx3GW4gtFuVhuNDLFDpcnQkrOvo1FSK1an&#10;HHHlzWT4pSSk29jCbtLcS3kxemhGZVkRETX0zQEhDor4Ux20iC4gtu1Ni3bdLnTa2DXMMQlZAwDD&#10;WsRcengzqBqC51pzxGXIq9THLdVCd47Y2fa+5Y9s3eS4s4Rbq90xhRJTJIurWqFwnTYsKUPDwxNM&#10;trVlKSlZtSXybZ2ns1/d2d3cOsdkkqWyuziWSW4jJgaQxCRPSGDAoQumnicc975HDS3/ACBSZVZH&#10;s7mEugm6lvrlWGZY2MRDKyBnBzZeSj2Y6qw/v/EpLUH7UuO2594iG8QyrBE69G2gGpZyJBphmeql&#10;Qy1GoCuKy8lXTcLLqi63c7Ntm3odmuFna4kmE8TSmSeGJaDpNCyZDPJgfV4DGNOVtbGVU29QOXc9&#10;qu9mit59tmYqr2dndhwkaa36rBkEJMh1N/FUDLzxpFp3Nq0algm2zXm2XcRs1EjShpQjRLIGAqGb&#10;Q6vqVVBJBFMDStuTCZFJbX1q4udELegSRpCVOTAk5ANpoORGBWTUAK9zc39+bh7WKtyY1Kp6aMCF&#10;9NPddqZ5U54cKtYkOSLTeHsLG/livLFOsdKz2wJJAULT8Wpo5BzIH0Yyx8mtHoJpsqO5rhNz3Br2&#10;ytINstT+HBZWwoiIlFFTUs7Gvqdsycb49FqXV+JFZzz7bKstuxMsRDB6euNiPeB93KuWBrkibKS7&#10;7e25983kJbt0rfSC076DImR9emqasxx+vGGaypXUmzhBHcmzb9tMVs26SLabOs3Ss4GeJbsqzFnm&#10;aBGeRhx/EfjX05YeJ1upW5pidWiq3yKPVFcxGdhuGuWKSUN+JEJCodD/AGc/DF0lb9CnVJP1gkiW&#10;sdh1IZnE4lHSUg/lger1VIyPIjFJy9TMO2XvDf8AYtuu/wBPuWSS4AiLA6SqMDVwylTq5VxGTBW7&#10;UlKushva0kEe4m4ubZ9xMcTyhYjVkcqKySEAkqgJPEZ4nItIRhlT6Du9dv2Jb0Xu03MJgmWFEtoY&#10;mjaJhGAxlVkROAzK1DNngw2tEM1qvdMoVPWDaywZqqGyJHD3hljogZa/o15LJHbqhM0aOZGqsigC&#10;tVqtRUaeBz8sZu6RMwVrfF7ZetUhmBOgowK0r6QaV9uL0si2pRHey/F3PWlYh2ILuqlgT40FM64d&#10;VCGiVljlgjiYElWLU01JJ8KYUuSdh/VEsT20qkhVOpn4ivs8KcsEQJLWTZ9vdoQw28E97A4eaI3d&#10;pPHF8XbFQo6SuY3CK5YUbUSR/Djlz5LJ6Dx51a0ekobrYtzuDcraWpljtmFUWglqxqG9XGvgDi6Z&#10;EolmuRp2gsLa42HZ9ol0xLuG8zwtH8NJauwioSHLSmWMq6r7umNh44rWz9BmlrJVXO6Wt3tlnbJt&#10;sFo1oKyXULSNNNXMhyaLx4ZYuGnuFkQ3O5WUsrTW0CxAEEh9Uja1A9II0KFPkK4FXoyFWDU9j3mx&#10;W8Rud6iuGsrV3oyRpNCr3ERVNVVZTIp9Sh8YZVadDLJKsoAO97+wcW+z7bezXu27U0gWeX0pIXIY&#10;NHGRqXia6ifHGnbUetmjphLTxMoC5iOlToU5EDIcuOO9WcQYuJgIgKxgluOkaRhpQRZli21XjxG6&#10;ikjkQCoCMRJmPAjiPDEvLBnAfbbD3BYI26xwyPZsCjXipUKdOplJJUqaYy/qeWjOrBK9QHPOXCTa&#10;CkZIKO595vOlftxk6tG7qnaU5Eg3AjqwyyLplDJ0gAOIpUEYT1NKZHSV4gkc8QmpESxXIAUrXhwp&#10;QjFcTbttHoLJ8bAh6kJRHqesK0bOleeCyO2zvRarQjimmkkTpRsOmdTlQT9OItXQ5L5nfRFxFdXC&#10;Is00TqlfS5VgjeIFRjF1OLJ29940F+NfTp6Z8OJ411YcGEIz5ayhDmvWBBGlcqMRQccdGrKQMJ0Z&#10;19BEC56Voxy8P9eKaGjUXW8bRcbHa2ECASW+uaToLMwEjUGTSylU4erSvHGCxtWbbJahmYnvrj4s&#10;tdGkjenqlieI08R5ZY2VdNC40J7PcZLR44EWNkWQskjoC2YAANaVApkMTak6lq2kBTQ/FXulVYLM&#10;o6a04hBTJV5+GdcTyhE2q0pEuL5TYpCz1ghZhAqKA5JIBOrSHPAZNWnLDVdTNLUrrQnrM82oQ1JK&#10;141OVfGmNLbFsle+u2ErSyZNxZgOPI15H2YUIUIjtu4twtmZLZumJAFlcBWdgCDTUwNOHLA8Se5T&#10;qg3cu5t63JY/jWEskKiOFljjQpGp1KPQoOROVTliaYq10QPeTQdvdzSWdpcfGvNdTytNJBE7MSl1&#10;NAY1nUlihkrT1aa+3GWSjlRoY28C12WX/Ms20dS3uNxaNhbX2320IW4aJS+fxQVpGJUnkaUHgMZN&#10;+W3Ps1K4lhuOzrsGxC0n3G0kabrxWcV5HO720GsyaoXeP0sW46AQSScRTJztKJbMpb3M1zayXxhV&#10;KKIXLsEWpIQiNStFHqBbOmN7KNJHwRNcbNu23WVtu9zNACTMwhlZSTDEFKyIWBhZWJKqlatThTCp&#10;etm6ourC7jce4d1N3CsrXIWP4q76TO8CrQsWHTC6VC141FPHLELHSkaEcGnJmV3aduqVlcO5SsUI&#10;KR6kb0sVoB6eIyx0uiLUyFwbPfbveBpbnWWkYXFw4UaQq6mbUxXIL44zeVUWiFZQajtHsywubuS3&#10;3x1i2e1Sa4dGlKTSqVpWHSJAlGKktJRaZVxjk7qNVqwahSwLuh5rLvqW72xLe1jtWaK2v7F5THN0&#10;xVW6gkP4kyOA6xlQvBQMdCsnUmtiDvkXz/Bw/GTNdGBRuqrJK8DSq3oMTy0c6EZUZSzUZTniMLT1&#10;j1BW6kodW/31tMdv2+f9OtIupK8MbyLHEh0vJJIF90uDqZsgcbKlZ9JpoVlteXERYug0ONOoUrxq&#10;SKjFOqE0WFlaJe3cscMz6y5MIkYerVRaaqgKx8eGWJs4SFMFlcdl9yS7lPaRIZn1BYhCGmLyhQxj&#10;RUUlnXVpIXIH68Z0zUaRVVJn5ba8srmey3CCW1ul9BgkUxOr1B9atQjLyxu4ewyXYtqiudwUXIke&#10;3ipJc9MhG6Ib8SjNkpK5VPPE5LwtBOxfbLsPbs+8uxmRrdZGa3ti9XdQAYYq0A9ZbSc9Qxle9uPp&#10;M3dpbF33JNfbLLY/DSGz3KyGh47dlC26VpCiXK/iFmGrqK3kBxIxnRKyZnWysyh3WT4RkhuVjkt7&#10;+OOW4jin60h6gDs7Sr9/V6tByB4jG9U9zSsmatjeT6mgkerekqDUUrkCOdKY1aSNG4Eu9v3KJjJM&#10;jIZh1STQZHhXhSvLBKBWTJ9lVrlZrU3Udr1UUr1FJEjqaqtQDQk88F7QNl3PsklltsiRXscryECe&#10;IKobQgRyc/FjlTOmMFklzBlzkTbmNopEskLhG/DtmUlZVUFjKa5ClKAg1rh212BlVfrHJNJO7h6n&#10;qSmhoCTqOdalji6yVVjB05oVVFWRFXQGKnUDUmozHjhpwU9AzbNoZrfrCPOLSGhrpZtZNHVj4EcP&#10;PCtYztYWeSC+uYoqxwTKoRrqQ6ANI+8y1q2VK4VU0Oq0FuNmuiYJ7dvi2mJEoRCiqUpkZG0jnhVy&#10;TKY0yCRxb3AZp/xqqTUZAU9WdcNKUG4km+TzzMFbpgelBXNlrTM+Hlg8tQCoB3s5mCowRWjYhnRQ&#10;S1eJbxxdVBSUBy7fcybcJw6VVfTCCKlP46k+PBeOM+amCWC29xeeuASExOQXT7tc6CnDFtIqCN/i&#10;IHkESAyyHOSqsAOWk54FDKaCbaS/kt+kUEuptKkrmNVAdGVM9OE0pI4hrLvVxDBBcI6QW0bCCGTJ&#10;KKCxIoBl7c/HEzUOMA8MsqwtKQxRsokJOlWJzK0OVaZ4bQQDC9nuZDJPWR0NC5NdVDkQD4L4YfCN&#10;jRaBm3ypJd9IKSkrEIkhJGqvpBpyxFqjVjQyCSJhAzGTLVVvAtliq0RTZh9/IO7T5g+6ABwrpFcb&#10;IgFjNMMaHYQxLegr54BE1c64YHgxOAQj5L9GAoeprTlXAISb3K+YwDPQk5iv04AJ8q4BiE4AI5qa&#10;T7MIB490ezAA0/mKfEH92ADXdiMF+MLUALIBU1+6f6cRcdTYo9VKcRWgNa0H04gbHVUD1BS9a+Y9&#10;g4YCRoktw2k6TXOrE0pThl54EDGRH8SRmY/eoppQ5eNcNgkQXUb5haBRmVVhXI1rhACMsmr0LQGp&#10;JFOH0nFSFi129XW8hUDSTExK5cdHGmE2Ko+eS+aRqPpGrgefjgNI0gZGJehIXJLtxrlw4jLBdyOs&#10;pgdrY319uYu6QW9vbAvPc3dBbkorNHE7O6+9kulc6Y47aTB05Mlo1Dtl2/bNx7ZCRCObd7Obq3dx&#10;C8uuKGUFh7oRKRaWULqz+mmObK2rzsvzOd572aUz09Q657o2uPt+O2aaKw3RVntLy1KSpNPa11/i&#10;RBUiGqUg6UfiKscPyrNytV+RXa4krNXZUbtvG2XcQvrK4kkmkKS7daxr/eIpQoEuSEmmtWrnwoRi&#10;qY7coj1np5HhWKXbX+WHv6yLae8NrsLXVZ2zyXbqOreXMcbSW0IkErfD9P1N6ubMDnjW+GzaU6fq&#10;eFfFzTe8DZO/d4vrqxnit0ubHaIiEtJS2h1ndwzmma/mAnPiOeeHXt6Vmd2ZVqq1gEtH7gSXqWVq&#10;tzezoIb83ohuKrBJ1B0eoNccYoM0NTnnTF+ZVKG9D0a9hbLjTojTRz3j7Zt83+KvJ7yG2tNp+E6P&#10;wskchmiEUtY43jc6tQXl5jLm93np4Nv8jit218dHZqKq0GU3XpxXNxa3ForMOpJe3MUrEUaRiNNQ&#10;wSMMfRQVNOOOmkxKLwpWh21QD09ogNwkEyyWdxb1Tqgu3VUUy0hWGplyNPoxStZrXeTW1KcvdcIe&#10;bN7syG6vlMjPXrys5MjSA190cgM658MZ+ZGsHTfC7wmyrttiuhM/RhErRBZAQ3oZahfTqp4jGzzK&#10;NWc77W+0EQ265lMkkIVOXTSpkbVkAlOOeWWNFZdTC1eOhp+yrR47qe2u1PxWiSsUq9MlCpiuIlDL&#10;raUdQZLmMzyxy9zMTUujqrJ32DN5k3jZO6764nv/AITe9tiX4O2tSY3gpGoTSyKfdjeufmMThfuq&#10;FCZ293ZZXPKYWmgm1bXYS2Q3a9vprm6u3LG3067i4uS+rSXk1ayys2f0Z4nJls7cUiO17JtK70U/&#10;f+INvXdl5ul9JDtMc0UMcZD22nQkaLqCigNPw9RVTh07ZUU36np5/mVr+7Too9RTX+2LDtwvYG+I&#10;tImWOaWQqvrfwjB8q+zG+O82g4O6xpUVqufw1KmARlJ1VQ2YIrq5ZenKh446LSeYqy9B3VlaUQ9M&#10;tE9WYMdJpSnpL5D9uJURJpkqy52SS5nItmklS0lP95hQlROsZV1gd6jIlBRuRNeOMrtLUWLGpllh&#10;uJ7e2+txY3MdndRtqfb3Mk0ilsmANDV43qfU3IfTnTnbdaEZ4dtFCKvd+590vKichPTF05kVoyek&#10;xZahCFJOoasuQxtTElsDtpog7b1hgsn3Sxe4e5jlQW96Q2ugUNM0L6V6ZXXkxHPPGWRvlx6G/lVW&#10;KX8TDWvN73zddzu0iuDe3BFvt9rGdWRAYVkTpj0rGCSQa1zGEqUqklsee4UIzFxvt5uMpO5ymeWL&#10;IdQglNJrpXKiKOFFyx0LGlsaOsbFl8DA3bku9aWtx1hbxaU1o84TWI2OtTHWPUwOlq0wlMwSkylT&#10;qs/XLu6yNoaM0BoRnmPAc8U9jRRME8ENpMCEZS3uBzwdlzFBw4Ym0mjskiafbrcpGsZVrqQFpFPo&#10;IUsAqe3PEq79g6VdiAwxtJ+MdELsWkIaMMtMvTX3qU4VxdbE5KQPS5sDDcxNJHxLtIVIeXRkFVgp&#10;C14kYbTkzSYHbRtLdHRnHpL6mIXhwHkfDDb0Czg0e6dtjatljub67tWlkmYR7UsuqYoiHVKXjqoU&#10;tRQAdROeWMKZeb0BKSeLvbb49gk2ySxZkm9as0kyrFMqiMXOlNIkdYydKM2nj44PJfKZJrjabZS3&#10;t5PuW4T3LzSS1b1STEN1BkFOhaAcjTGiXFFNwFXdzNt0d7sVxKt3LGRKggnEkAOiussrMjMuqlOI&#10;ORxPGYsbU1K57q2mHwlUWOEN+IPURUgswNBll9GLiNScifQ1W3962+xWENptCx3CO8cs7OpSZQsu&#10;r4czKFYpT1a1OrOnDGF8HO3KxzrHLllRuMVvu89600saPMzXMbRFpVqfcijLtVlqQNTNkBzxpV8f&#10;UW3xYDuPbs23WdrcXF9BG93TTYLq6yxUymYaNCoxqFGvUeNKUxpW6tsOt5LDd7XsyfZo2255E3O1&#10;YIC6FetHWuo6XMYYV4j3vLGVLXVtdmOtvQV2yWQivbWSHXPIZRJHDGutjKhUoPTxqcaZLaNE2toX&#10;t3tVgm3Xe9LcR9S3cq1ndSaZppJyV/u6J/yWJZmJoKeOWMa2bcFYLw9ShFvDLfQugK26aVeDqdST&#10;WKBm9P2GnljZNqrlmufNy2UF8O7Bt2yT2K2he5escV6jsNMMi0lBfKrNTPTkeYpjDyOVpn2HNTHr&#10;JS2a7fPC9Y5pLiUCO0dJVAV6+ouhUswpkKEY2co0ahSWnbezz3O5wraXEUbmNClws4j+HlEmktPr&#10;AdRRSfRwBGIzXSrqZ2tG4t3sOiK73uaSHSk9IbWNXddbP6h+IULKi/eXV5+OFXLPuoObbM9fRWse&#10;4yx2twr260KSAkrmtSDVUPHitMb1mNTR7FlIyWiiCcQ3ULodL0906cicqHM1piN9UQ69Q4dwi37U&#10;k2vbZkF89xDJrgiEbMVDjKU0J0k+7p58cZPDOTlZaBRauSn3LdL69vjJujOyI4dbJy6gK9GbQCW0&#10;BvI43pRVXulqOgy2RDE80Evw9wGEUaVZiysSSoalFAUmp54G4foNKVlENvtdzIUgt5YpLiZggjLI&#10;tPVQep9KAmvjh80TAPd2VzHLNapGzSROdS0GoMAQ41IaHLFShkthOLdUZqtWoZw3HLhVcz5jCupI&#10;aEmjuT6iSYGqaCoANaqCMJMEyOSC6mjCqVCoCwjDe9yNP5sVKRVVIfsrBJCyzSw30jA2txCTH03T&#10;M8BVmpkBUYi8+A40JLaytLt5Iop4xFGjy9WcCB2ZV92pLV48MJ2aMpZX7jC8VIoisqNpkWZQFXP3&#10;qDkPbi6udWXUbbSyW5SZuCejM1Ir/LhvUHVGp2DdYLDZ7+d1iFxfzQwLODruEhjPUfpRsAtC1Ksc&#10;8qDnjnyJtpeBnGoevdQs9rvdntN2mhgCs0UN0kqosoNXSKOFmCs5FdbUHKgxnbFyabRNcevIyQ3X&#10;dbqKYXkk91aI/VkUMSARRdSA6gun6sdTqlCWhvKY3btzngSeOJpOhOGjlFa1DUJBBzPDOmFekkuu&#10;pfWm67FFaR267d8TctKskqNIGVgtG0oXAVA3MFWrjG1LNzMGaq59BVG4s7y6vtxuIYYln1mO0gAg&#10;SJmyUKiKEovGmNnOiLYRFvKHY/0x3Z4YJRNBEG0KXC0dnUCjNyqc6YzdHykUCLKgt0MASLqNqcvS&#10;mryHEZDljWszqzGwkdrcPIqPR7epbpg6kYnzUrX6ca1jpob4qpwixNhtGlfiIlid8j03NB9unLCd&#10;4Ns/Zuqmuo60jSzmItr822oZkJ1WGfvaV04xyXk5MVT283Aks4bY2tpNNBN1W3WON0uJFIC6GBYj&#10;T/Lp44xxvobWSSlMrt0kR7ExuSVcekZ+NMsVjWplXcHsdusVshM1Qv3s6EEE8MXazbNveLWxttve&#10;3j+C1SXbihheOgLE8Q9eXHG9aaH0HY46xL3L026pVbtA07R6YSEUoRQUp9PPCamD1l7yfLY7l2T2&#10;DadpbTAbXbxdbxe2/wARe38kSdK2j0dTQ0rFgAeApUk4V7xp0XU83F5fL+VTHpbA+5Lq43OxuNtu&#10;NvuDs1y8MkVytk0ckbGpaP1svUL8Kqv0HHPavu67M9bDWib1m3Fp1np6zIf5M7P63R/VZ9PxHwPV&#10;/SmrTp9aun+PV+H4/epTGMV/QflOP+X/AAx8Xp/Z1ODyWw0LSEuM9bsDpJbgQf2Y7VY+DTEtLG4k&#10;tHugwCq5jK56hlXI5D7cOzQ7ManW09OqDSQoFcwDQ8a+eE9Cq15DbqPSURnDkMQdI5nzwVZpbHBL&#10;BZkOhQnWAGBUioqMqZ0y55Yl20NPJ0JXur4HTDpEWnQ5rUsRxNWrTjnTCSUEcLNEJtbu5t3htYWl&#10;FuOrI8dKKtaFiOONFZdTF6MIvdi3Oy6MF/E9nNPEk0Syijsr5oaH3QwzFeWJWRPYmdSGbbr4W3TY&#10;q7nhGram+kA5YfJSUit+GaNnBOooaHTn9IxcjC4TdIg0tptyAGFRUnwPGpwnDIZeW0O77Ze2ji0l&#10;S4WJbm2zCsFb3ZDStKVyOMLRZPUklsO5G23c5HjupRb9Ge3SWEAE9YEkkNVvfzqD54LYZRVWB2u+&#10;b4BFbSTLcxrFpCzoswCLRlHqB937tOGKeOu/UHBAJZr25kV3WCaYUZ11uHcnwBP1cMNrivQJMOsb&#10;e53C+ttv3O+cWVgHjJERl6cQckltJBoGcmhbyxN7KJqtSqwaXuuy2q0it4Nm3Nt2is7do2uWrZh4&#10;/QTGI3Ks6Bn4e83sGOfHZuzkm1nJiIWWNbhbhUYAp7pI00OapTzx1WUxBrS66kvxPQhHSaZY3bWs&#10;YlNAxGbUp4DCUt6lZYa0J7Dft0s4OnCwe1dohcWzgBZUhZmVHYerR62BA/cMDxpvUxtaVAb2tehd&#10;8l3PdBHJFokaO2KO6lnQqrfhiqiKtQeRpkcZ5q+7FQUFpMvdV1aXFxJZpe7HZtHf3MzSgALMCvWd&#10;nEc1JH+s8ONSVpV7bk8UZm+7jlmlvLWC7mG1SuVEf5PUhRtUXVijZk4qG0kmhzxtXHxXpKVIL2Ps&#10;C7ZLKOa5i+Ku3iaOziDdR7eQai8cgDIaDjT6Mc/9UtdNF1J5Q4Li57L2WGz3OOJupfrGtztqo5WE&#10;qDqlUBg7yBQ2mnGoy9JriKdw29diOcmG3S23ixPTvEmt55lSTTLqVumwDo2Z4HIj/VjqrxexrWwO&#10;qzC8W7u6zDKshbVqP3dRNePhi3tCHI7dXtUB6EXTq3Guqg5ZYnHL3FVBOzTJZ3sF8yo6wnWqOzEL&#10;Ky/hSEJpzTJ9IbiM/DBkUqCofUs+7962+7uI0tE1LChEl6JHY3Vw6gyTFSF0gtmBp1Cp1HGeKkBw&#10;qtiotNluhI7XtIzF6niahck0pVQQaerGlrroTktAYu3W1tA0pkdpH9KNCclIar6l4nIDwxHNsy5t&#10;jYJIw5SSTIBZSwUtprSmXNs/HPxw2ioSK65W4j3Nr60iAjiYyiNtJAC/xA+PgcaV2g0rZCi03a7m&#10;d5C73EoMsZRdZK5lytK5UGeFKWwnZBs2wb1aRuZowY4zrW4PMVUegk5+r7cQstXsSr1KW4nmmkK1&#10;DGulAoGZJqeQNcbJQaJBOv3WkehKhTQAEU8iFxJMSGm/KosSjqsyAR100UAmrMKe9TLEcSeJ6WGS&#10;/WGNNMTRqRSkcS8eFfTVvM1w04GmCw306LHZiRmAYkqGIGoGlRxGG6TqNom3nbdwW0huDbGON0Eq&#10;uSKmORtINa55qRTlhY7LYKMqZLC4VBIaAH7tRwyAyxpyLkfDbTyMULBDGpIByPHMDhngbAtA71SO&#10;YmMaBVlOoV971jOtMZwuhm0Wm67ttD2iC32qIM0ccUdw9xLLKhj4sihkVa+DAjlyxnRWW7HUqYpB&#10;IXKIigHqK9PUAD7tRpFTXhTGkQDYVELgVnOlolJUNqJ0sQaHSOBzyxDgEG3VpvW2y/CbjbyQ3BiE&#10;6QPVZHSZc2KhvcZOOeJTq9UNsr3UTxRRaVgt43ZgAKqrNmTmamnD2Y0TFyAoLYSzjQfUjcXOk0XP&#10;xpWmKsxluDY2/WMkRLhQ9ucuJYDKvHx44irEibbriSd2aU/iECnGpU55VHM4odTM79lu89cvdP8A&#10;1RjRFgSnFDQ4mmEB6A8fLDQBAwwPc8ACSe59GJGKgPp9lcNCFm9ynngYz0PBsAEhNDTAB6uABkuY&#10;P+nLCGPHuj2YYhD+YvkD+7CA23y8KCG9JWp6iZ+AKnhjHKaYzYrqoQdVTyBb9+MqlMbGzU/MYAAf&#10;eyB/0GLIK+73K7jupYleiIAQpJzyqafThoCS4up2t+qtQcjQ5keOAAWK9u9MoZtYRWdWA5gZYEJg&#10;kd/fIas3pppIOfvCp8fDwxQkW+2gT2ccslXY09bccj45HCYw28RILdppgREq1kYDV9NK1wnaB0pJ&#10;R7tuNuLH4iFWpxoSASpGfM0yxk7zsaPHx3KG8vVudBjWpWhjqSa5VyJ8PLELc2VONSVO4d3l2tdm&#10;PRt7NJILnRGgVjNbhlV2Yksa9Qk4HVLUhJXskjSbzsL223Wj71bW/wCqRM6zmeVneUvU1yc6zQrU&#10;igHPHFXN77Vdj079k8ePllU6+P7DnW4TSrdTIqpCI2JjEFQqaSc1Yktz5nHq49jwMjUuNpK+l5JJ&#10;EikiQaVQCgzbJeOQ440aUFUq3ZJbs2O2yRbZdw2W8WyNtcFysl/0grvrhBjAW4FGKlpNTBW08PDH&#10;JaytLrudVOzdMieRe79vAs27l26W6aCcyy9CrC6junkacxxlFgRyooprVs6eGMPJtEvfY9GncYqN&#10;qq/FlJDvkU8kQ3aSdNuYmRFgcmUSE1Y550NSPp9uNlhhe7uYf1yu+GTSkz46/mDdy3Nput6ZLOJr&#10;I5B4CCzSNqNHdsvVTSOGL7dWooepx95fFa841Ffb9+oNDaQ7jJDHt8Bt5WoDGWdgSiamkLvSlTX0&#10;eGWLtfjvsOlVkaVFFl+MdR0yXNvELec1cMZNcEqqdAJAYihNS3iK6cCabnoVkmvxfEMn3CVEj6sk&#10;bui5IitqalCSdWS+3xwljU6IWXPfRMBi3u5ghlSz1QRmTqqwYmQD7q6xSnjqGNfLUyzisptJ0Tsv&#10;uHcrDt1706NyuavuKrJQXVu8A6bTdaQSMylXqVGR4Uxw91jVrcdkTa3KyT0QVcb3+iXNxHv8H6ze&#10;7tEqM9yweKBPSYzQKtWUSOjDX6eNKgYmlOa93TidHd9nWlU1q2Wi3dgL+LbZke2+CLWu2wiWRFSN&#10;1Y63nlk0gr1BoI4imOa9bavqfS9hmax1TKyPcuy4LuK/t7C2We5eSCGBVZ1WaP0aiQwrqyKgg6jx&#10;YY2dcrUN/wCg8jve3w5Lp1fWHvuYvuxIk3BCzwgzg1s7Qg0odKrJpGlWPtPtx2dtLqcefC8fuplU&#10;LC5NtC4JEZJICngSeBNeOWNPMUx1IeJ1XIM7e7a3nft6gsLa3kneSRYnIJ01c0Us2YC1OZwZMirU&#10;z5S5ZdSbNbX4uItsmh0QNHFFPMAie7RmAaQ6Qzela1L+WMFd1+I78HbrLV8XqVdt27NZXcKbkJUV&#10;zomXTVxVqFgKE8+eeKtnTTjoLN8tvWOWk/bxLHuC52Xfe4Nus7G0FitvBDt8pkkZ/ipoSyi4kIVQ&#10;pkUqKAZHPFY21WTgzU8ttVCpo9tt9gia0vbye7DabtZkVrSNyDGsSV9TNRffGWQ9uMpm2qBXu6RO&#10;hTX/AHTe9BreTKUegqEQlKZM8eWpajjnx441rhW/QyrRPYprqKyt1BGpmlJYs3EGnMZ542q2y2mF&#10;CP8AuaO9yFhlo2g1KkohowA+9npz8cTy1g1ph0liRko9vEjENLEWWjDJzUGuWVcD1MeOorymGSZ4&#10;1jJ0qumgADgUNQB9owpk0eJNSBNLdSzp0ZlkVdLpJxCk0NCSKjTXTjSEOsrUkubfdJkjiIDR5kQ8&#10;i1PeK8CaeGJq6od8kg8W0TuxDgLLUEajQ0z5UzqcW8iM3bQOneayugCPxAAx1FfqIFcQosjKJLG6&#10;7k3i7S3t7p1fRpq7BXZzxDEkNnnTz54zrhqpaBoTd7u0uNqgt4bdLee3/Cmdh66hy5agGqvqzJJ8&#10;OAGCqatJWNQtQ74btiTb2cTLb3EEQ0hqqs7hqMKjUx05lD9eJTvyZbslCKRtv/UWnme7geWBF0Ii&#10;9NpCjhKAgKmqjaiedPHGvPitjVVlDbfYiXup7idUWzZWuKMupixCjp8npXPDtliEupjVy0mDXkEF&#10;rNPFHOsyA0S6UOFcEZEVANPbiq6l5KwyKyuL1VZVUPrOYGYFBzp7a4GkRZBF5ut9daUYBFXMRrUh&#10;a5Z1LE5cKnCrSq1Qloj3RIvBGR1KkiNqHP2ePngnQOhZ213BtdpJcQGdr2SWJrGb0LEgApIXB9RI&#10;YjTT6cZtcnqLjJFbd0bvLJdVkNzLLBJbuJ0jnBickyH8UHQ+o6gwoQcxhvHWppWmp7tm1ur3c5LO&#10;waMXUmmCOJ1Z9SykIWyV1GjXnUgjiMGVpKWTlcal8+0s1nfbNcyRyXEE7xw3KyP6lhDqSYpdI6WV&#10;Q9Aw4UNcY8tVZbGSySBz7VbbPY2t1JObiGWUxSWgTpyLJEoZ9LjUuklxRjxzw1kd3tB13wJY1dP0&#10;Acm5SwvNaSWiJLqVCZ6l1qMo8wKgk5mnhwxfDrJyumzQm473uM34c/TjdNEKRqCBpTgQHBpU/eBz&#10;wVxrcvykkCWEEM0wa8Mlak0jATUKVYVJ/Zi7OFoZ2tBq977D2z/J9nvVpedCeSWdke7dkE0EQARE&#10;Ogr1y2oBdVGAxjjzvm6vwHhs23JkmiuLGC3NxCyQ3R1wSshCtyqjMKMB5Y33KgrtxVTpuVdaFzGa&#10;EBvOtD4EYur6FrwC9jt1mWWczJDLbIWUN7zKEJIVR7x5eWJyM6cONNN+BILaWVI7hiZJJiy6XCqv&#10;DPOurLLOmJmNCMtIryncs7WxmlktIrS3ELgsk1wzARuAwOo9Rs2UMQVH0VxFrLqznu1CH95dl7xs&#10;tnDud0bd7a+lkjtjbaFDpGQFlKLmoflrAbFYs1bPitx0fJSVxktHtEje3d7iaOkUseoDlpYgatQo&#10;DUUw0nPoJ6k237Hc3O3NLtwaWS3Uy3EIXUwVR6moM6Dx5YVr+9DHy1AYllS0b8ASmUsqsaMVPPnk&#10;csX1HyFsrV4raSf4gxpQMYh6QxJppJJ46cFraiVpDEuhBbmSQUuKqbdyAygDIivLGfGWS1LNH213&#10;Edou45XW2v8AcjDWNZlZZYzKupgJSlA1PQNQbjljLLjlNbIh4YaBtx3UbvttnbyNbwDb2nHR91XF&#10;w+p3CRqV1KaZ1AoAAMVVcR006dTNW1veRSyWSIt0ZV6oETCRgqBmYkqWA0qCWrwxvbXU2VeXrCNv&#10;3Szto2gCHVI2qUkltUVB+EVGn0kip9WIvRtpm1MvGrr1+2hFu36b0LU7erW5RSkoYku0gYkNSgFG&#10;U8FJxVE+pirdPSX3YnbVtvV+lhcCZpmja4a4t5YlVY41JaOZZQvTqafiVy8DjPNk4oyvaHoVN9Fa&#10;JuDW8DpPZmUkdBi60ORAZ0jY+FdPniqtxJTA5DbwuFiJIBzZl9WedDX2ccUpYF9suwbfuW3X816t&#10;1CyW4fbJ4YjJC0iyL1epxdgEqAFzrjO+XhHjJEp2grX02y6UuNaKSqVyLiuR0H1LjV3dtzStfeZF&#10;8YTEaqszt6ioFdITPLPMc6UwQd2PKnR1RPDNVhdRALExCSlSDXUKNUGpxDRXaYWnL2ZDNNcqnSgU&#10;ktqUs7VyrUEV54K08TXNi6VX4i2kwaVI5IAZ1B6UpanA+BOk1OLS10OJYbcoaNHLvNkkkQuIQBpH&#10;UMSoQJKUYFaDG8rqj2nkqqpNfiV+6/AwXEbxyGKG4FYRGK6fBtWWVcuGMjK+VJqCw2/eo9uuQ9yf&#10;wgrIZUSPqSKy0KhpQ5FW8BificLd6HWu4rX3rbH0v8pdu7t/ykw7vuVSwqkW07fIY2kSAetXmli9&#10;4tUAKxqKZ42tiVUqvf7aHA+4nI7UrrvJnvmb3Gm29ybd+tbeV2CynosgjSQXS6Sa9RxVKHguoY5L&#10;aWmy06Hs9vWtcDsre/bf0abR+phv/O5+t1enDX9S6teitPhOl0q01+/TKn06sYzk8fwRz/12Daev&#10;H+L18v3HKu1L/aZla33Y6YIiZDJrckochHHEKHVXPI+3LG2ellrU+TvUopp7iORooWaS01FhAWBA&#10;J5tT9tMdCUorRoBjjkaXIUJrqowH+gw2y5gtYra1hUUk6jupYxqefL1N44zbbI5k+2fp93fwwbjM&#10;NujkpqnzkVRwAIHqz+zEWq0tNTs87TYm3nt6e23a8srOZ7m3ty0sbtQMbep0O9aUJWhPtw6ZE1Jy&#10;+ewjtS13fbZZb9dSwomqNWX0SSmojjFGBDN44nM620ZFrJlj3vuG9X7/AKhud7HfXEWm1khjRBFC&#10;EWqpEyUAAy4AVata4nFE8UKu5kjfW2lIjCDKSxaWuYJ5/RyxvxZokEWgFz/dLO1aQ6lYtlq40Oo8&#10;hXzwrabsDR2/bG57ft13JuAfbtQEccMsBUyJJm5VgGCgLQkmmRxhbKm1GpFyCwgnnvZobq++Hhhh&#10;1i51daqKNKqgU+oVp7BirwlMCIL/AGy8szcyXkSdQBI30zRSrV6GqsjMCRzpw8sUn0QtSvdLZI5J&#10;Um1qpUVC0qH1DKtP4c8VqMhgtby6lb4aMqqrqZVqxGnMkU8s8N2Vdyo8AyHYdw0G4gkSW0jfpztr&#10;0aqUZgeftxDzV9TNKY7OrtGiLTdJrjeH0fCtttpY2Sho/fQMxBRizhWpJqGnifDGeKipq9W2Y2aT&#10;jqVLbPuP6gtjLA8F0tFlhmUqyLT32BpQeoY15rjPQETbv2+m0bjdWbXiXTWT6WfSVUtw9K55VGFj&#10;y86pxuSsja8CusJ4Yrt5JpR+Ehmt0ZfS0gPpTPxPjjVqUW1oSLevcXEl71vhXqCsCHMsfCgpT24l&#10;1hRAcYLe37ouLOJUlshLe3UvTvd0uGkJmjA0CHpv+GiouRIWvmMZPDLlPRbIa1Li/wBjivdittwv&#10;biB6tGlvNC6oFi0ljHSMUDR0FVI1ZjPGFcrVmkZy0y4X5hXA28Xts0hvrSaKNpmQ9K7WlJDM5cyV&#10;lWIIV/h4Yz/pVy11TJdXykx8fcW42kzSWE0ttJTWGjy0sQR6Q2qipWi86Y6nirbdaFKoRfdyblPZ&#10;G8a/690ZQ9814BJcSSSxsjyA6DSLQNBXVWp+prFWYK3KOa5immF1BZ6obaFYvw0IR3UUMjlixBap&#10;JPj5Y1XhsVEAt7ZutwYZrcwsFVljLaiNahhzPFW54dXoGxLcQbdBBGINYmyZ2lAFK5ekg8K5YE5J&#10;TbI9orPL0rhysagFiAGamfAVXCvoa8UWtk1vBI5vVaO3UrS7jUyFAKsFVagMTw9XDGb12IvSQncj&#10;s8zJFb7jFLA8CpavEriRJKhmE6kLmdTLUVGBJpTBNawLuuw3Gxk/Fa0E1uJenIFDsze4KVOQBBri&#10;ceVX2NLURSwTzTMViaiUK6iNdfSchjaIMnBsuzt3vds2O+ZLxvh5LaZbmAKej1NDpDBMcmKySSV0&#10;D0kjPHPk+KBNpuCg33cby8kjTq9cLFES7mpUrGFKKx4oCMsXiokCSRVJZW5heZ3aOdCrwpSoY6s6&#10;seGWdcbciuRebZt2yXiiS+3aC0LmSNo5oZXZcvS6lAwYaqeGM3ZroTqgS9aP4lr5oYRPBIi9HQOk&#10;xUhSdIoKHTnh0Y66aEN9Y7l+nNdzwJFbhisLEFSXkP3QM/SPHlgrZTHUqugHt5t479biaIThPdip&#10;pAamlGy40PLF22G2EX+7XkkbLK5kirURyklRpJAAB4UqeGJpVCVQPWs0o1VjMdNFaMKDPgac8VEF&#10;IkVpmYKELrqAjqCPWfUTlwwRoAsPTunmMmmJm9DasyaeXECuJt7uxrjxprVkFpGJJumzKlM8zpFK&#10;+WLdo1M3XUIhuoIbhoNSagGYcQtQK09WRLYhpvUTqWLyW9hLHKlJHnCSxlUppYLkBmRx41HLLEQ7&#10;aCRWybpfyTvJNcGe4kTpyTOdbaAmgJVsvdoMaqqQ4I47meQCIoNUbVDEEkUzNKezBECaFpWRQWBW&#10;gOkAEeVOWEx1LPXKEWSNtQhNXXQpcaT7ycK0P1YzRq6QWU19REZInIIY1IpTUc6ZUNTjRMmxj98Z&#10;m3SVnNWolf8AZGNEJAaLTnhlIUrgBoSH7/0fbgAIBwxj+rL0ejrPR1a+n93VSlfqywCGyH0HyGCR&#10;ipUAHwGAQk3uV+nAMSHPV9GACQ8cAhTgBCSe6T4DCKFB9IwAJxcHyP7sMRsexNKw3jMWHrSukkCl&#10;DxpTGV0aVNfbiKY0BcsScyzchnXPGRTJJYo4BV11EjTkxAoOA44ck8Rr2lroVngViBkTVqeXHDBo&#10;jiSGRjGYgoFQONCPrwMKok+CtdNIxRAeA48688RyLdQe6SKKYRU1kioqSCAfGmKTIdQm1jdwiI+g&#10;EVVMiuR5jiMVBJB3DfblHFoj0rHpZnZQM1WgZT55jhxxzZXrB29tWsS9zHq3xkEO3p0kbXRZz6DV&#10;z7pP3gOWIT46m+TFW2k6ku6drT7ZqWW+heS3yuIkagjkeTQqKHIZmpm1B6eeLx5uXQ83JyrNfSG9&#10;vdubju15I9ibeJbd1gmlnKBAGJJKvRm91KagppXEZciqtep6PyvtMmS01W25rZLWz3m5tYp7hYrO&#10;VpFuTCklyYJFYJCHZyJJesVB1DPyxwp8D1u9xZMlXWq5Jb7aGc3H5ZyS9wRQRXOqCT8fczK9J4AS&#10;W0yAjQzhCK6cqmhocdmPvkqS/YeF23a1zZljXtK/uLZO3tvRrZZRPdKwZZ1yURuKKsmbDUAAcuFc&#10;GHLeznoeh8x7bBipCc3T9JLYbUl729OjXD2ctm4Z7tYNcBtNJVtegKS3U0BTXOueKtZVvMTJx4c3&#10;PE6WtxheE+wJ7avNj2ja1uGlsG6nVktDMX+KieJhE0cyRjWCytrQn6BXE9xivbx10On5V3ePGrVt&#10;p6dfuCb6e03OV3QWxt7h4Y1YPHDBE0wERmQkIdPpo5ZRpPHPPGdKWpC8DvyrFkrptZ+n7ymh7Yto&#10;JJLTbn+L3azluI7vjNDKoAWJYYsjI/vPVa0pWmOrzm9WtD5/uqVwtpawya12D9LV7i+PQmjqADHL&#10;LH1BoZUdkJAYKeHLPniLZU9Dix5bXcV2BLXfdutYbyzurNr2abWhnD6UlUU00GgzCumuTjLlh3xO&#10;0NOD2e277Hio63rOniDxbHJukF1eRxSoYtLzpHHLIkcDkKpMlG6fq9NX4+ONVd1PDveW2VX6BBFu&#10;ptJ7uNY1ZYjNGyyIzE6TpZagrnxxpbK+MpG3bqt3roXpj2btxLgJPqkux01KBJLiGNn0uAwYqrFP&#10;Ec+VMc82yRK03O7Ljpirvqy9utohkttxt1lt7GeD4eS9ihdZnELghYY0p65Gk9crqcsuWJq41g8u&#10;1rJeoG7r2OJrCG/XcJrUyxRWz2U6NOHuIYa6hJENChkVMicmPhnhYrqYVZ9Jrh7h5Kt2t+G/oM7Z&#10;rGkME9xcAW8Tei2l/FdmoC5MY/4Zr5Y3st4B3aWh7fbWP4OyuUs0hVo5DFOqleueqVZl1H1CNvR6&#10;Rl9uHib2Dk3UFF9HbQBWRWZRo9/1CTkSBTl44ODbk3eX3UjZdqbf3Tsu03u/ywNHZSWRe1uUliQs&#10;s7pCCFDOddZBoDZ+HDHJndMj4J+9V6nNj4O65Ed13R3Bue8Da7Ey3VnZ3DwWMbhbicW2usjCUDWA&#10;qpX3sUsFFSWdDz8LPy/dX3/mB7tAk11ra4H6izUWT4gyKyzMNEpBB+5XgxyPlhUtC9B1YbWetviI&#10;Ydh3PcLaVZr+GFFn+FFzKXdjpQvToqGKgU9RNMarLWqUIwdbZsvGzJdm2neWtrSW+klEcbyRySvK&#10;hKRIpD6IqhtceosK8cTkzU5QRftL02RTbhtL21/DGjxXTLGum6iJo+s0rQgEke6RTjljauSUGKkb&#10;or7a0muOp0kVUicxOKZAmgqw97UeGNG4JvdbISZlhuDZ6aRQakXWChy/iU8Dhqs6mdm7L1ERiln1&#10;dJwEH3T7wJGZzwSluaYsTspIzZymLqMQC3vLmQankcsxh+YhvDpIft7XdiekiLMzsrMMgAENW186&#10;c8sRaLbnO0JPf3Hx3ojVJCmorG2pGYElWANdOWKVFArIR7+S/brXL6XCkIeFdNDTlQ4Srx2GkFbN&#10;uc1jepcW6xLdohKyTAMCCx1Bg2WYameJyU5KHsTBNJc2G4MzTJFaxqWdCg0QJoOpgqgOxDcBRssJ&#10;J1FxLi4ubMbY0vwCzWRkM1qzeoK8xH4UstUb0hOJFfLGKfvRMM6seD/hu8aSZmS8gudxheSWchGC&#10;wKFMhhgGZRIwaGleR9uZx1cXGgsTrOux6O5mhvG3G0bqqjK6Sn0qdJBpoYMD7CCMTuoe4Z0nb0Bj&#10;SQywza3ito9y13ATQdMbBmKoWSmkE5U004HIDC1n1GLSWxXyWfWtYpOkVZiF0syrUkArRfSwyNc+&#10;OL5Q4Jbjcsu27K1udwa2vur+HDI0ZtVTUNIB1FWrrUc1HqPLEZW1WUPHDstSt3MWUO5zuJJWgLf3&#10;dyqgmMe6TQL73Hhi8cuqKyLVx4k9zJbXVrHewKOoZGDapk94KGyhoGUNT3q0ywkmnDJot5Brifc4&#10;AY5QNEiAVVVkIjNGOhqEjjnTDVasqkbCi5ZbcRRKuthm7hamv83sOJjXU6VVbovtksbWMW4S4W1l&#10;MkC3MkMZkuI43B1yLGpUyKNIICnjjNvk9djDLjcwVz31puFncM5uJN3jnX4cKqdKaE6g/UJJZZa6&#10;W+9XOtMa1qq+oiuHUgg3iGKyuLbcLWKa5LAwXB1AxBSKiNU0r6uZzwnibcp6HTW9VR0dZfjJDJLG&#10;/wATJIpLyfkSaqhSCCS1Q2oMK88q4taI4510LntWwsL/AHB7fcFlu4hD1YHhJ6qslNYWI5MM6H1D&#10;x8sY5rOqlaE3u+JeWG8drbR3LotHvBBE60uArGVQRWROkcw41HPlTKtcY2x5LU6GLpZog30/qcZ3&#10;TYbS4bZrdgsjSdVS2hCV6rM8qNIvBSoFRyw8fu+7ZqTVNLQz93uW57httra3t98XaWIYWlvMwCwg&#10;8FV2GvTzoMsdKSVtEWmUU0Ubw0C6pDT1Go4ZBak0PHGxSYUlutrGC34V0o6UiMBkK11+XsxDcg7T&#10;6h+q2juklf8AvMktQ1FyZjWgJJH00wnMDpHUtoO4e57lNE1rFeJA8MMQeFJGt2Rqxqigc1BX1Vrj&#10;NYqV26k3toabcNk2vZ9vmPcF1JB15C22batt07ie2lqJi/oRVzyViciKUpjmVnd+506yPBfSXsAW&#10;s+z7btl5FdbZKlzLCi2k87k3CvlIrLE2gBXj9PPGllZtamL1uY+IL1TRzX1U0jSVPIVHMY6jSxIt&#10;ylg1YJNBBU6nA9+or/FlhOvISUjJZbi7dHceskmWQ0YMSeK0AOfhgSSLagsQepDLE8ImaBWJTUyM&#10;nIsAuWWVa1xGxlxckEENtKGuAXc9RFNc1U0yr6tf2YqzY7eks512q5hECo63PU6lzcuVhjVQBqjK&#10;V9QqKhq514ZYyXJBWrC9vSzsby3+E3NJtwDOAZE6cVupFIiJnakupWIKlaDzxN5stUaY8tsbVq6N&#10;A1xtOzWm+KN06qiQl3CJp1ai1WWJDRRqXIVzGfDCWSzr7p6GPHSz5Xe+v2go54EUCWKssLKfxaAr&#10;X+WmY+nHRSxwZGuTSNxa2Knsh7WO9MV1fyxRXHWt0jb4aP1LWVjr0nVmoOeXLHJa8ZNtEY1UNvqZ&#10;6a22+2VZba6Zb6BwOhJEArUqCUoWbVX7rClOeN0290VM7g95DuDzQRXUMUfXRDHIGUhYi9AagnTQ&#10;8a8MVXRaBoka6x3yDtO1udqtoRJvPUdDcmKOdIipKLJC7Bs+JDLTkeOOa9HdzOhlWnvcjJ79abjb&#10;v8RuIkS7koWS4TpyFW9YOWWda6sdGNrZGqtLKy0mRLgMVBDMK8QwHgCPGuNjpwZODLGNbRnmDv0o&#10;q5AkMdSnwxFj0Xkq1PTwHyxorKsUodpFqhFPermDStMEir3lWvAm2yGEbgrXNsHlj9Srq92grq/h&#10;PljXDZJmuO2O9lay0XrLPuDctUccUSrVxrklyrpNCM/HB3GSdEX8z7lcUq9SiuIZpmgiUqslCfV4&#10;tnQn92OdHgu7jUbDHNZX0E8sAm6Lq+hxVTpNaeAGNMeSHKCl9md4/wDOC923tq128beRHewaknjm&#10;QPJbOKBlc6+m9aimjFdx3EWmD3X3WOsXalroZve+9dt3fZ7lZLWl0yrHBZPSQE8HleUhHZx4Ljiy&#10;ZXbp1NL/AD2tq2o6/En18emxhv8ALX4HxGvL4X9RpoP5fW+Hrx92ufjh+Y5j2fqfMf1S8P4o+3tM&#10;jC0KKkCwj4iUaQ2rnXLIY62p1N2mzUbqLC83WOWwsnRHggt0t4oukzyRxLG7CJC4qzKSfVUk1xzU&#10;dlWGzFLUDXbelcdGSyawvoFdzbTxyazpr6ihA9K58BjTm/WNSyrt7fXMr3lfh5K/iKPvDmKUyrzx&#10;dreG5rWpIjbTFucQlha9jLjXErGEuaZKsoDcqVNMKLOvgNlsu83EMciMiQ20lKWYcSs2h6jW7Ev6&#10;V/h4eFc8ZeWmZuoBe70t0yGGBLeJWdktgSyLrORBfU/D+JjjRY4Eqg0m4GaEwsxVEFUjy0148BkM&#10;8CpDk1qwRLiGYRuyBSuTHNQaCtKDIYuGXZcia33S/U3cNsFZLmNFdRwAQ1WniRgdVpJEQSbbdbza&#10;MZoLhkQ645Xko6BJBpeqNX7vHA1Vku0jZdytVgmt4kLyMwYyOaVAyyUDL68Co2xKoHaXsjPURRsq&#10;grUihGrwpzxTqUzadnWnaNrFePv8CXluhilJjklSeiOpMMbECH16qMTnStMc2W13ZQRIDfbkNp3K&#10;W42miLLUhKLUxSg6tFGkKq0Z0ivicCorqLGmB2xuXqSQ9yWgkEFuHVLwNbXO3QPJo6bEaWYABXfJ&#10;RkB7vCueF5No9XU3y5J1X3G2ve4Nl23a4kgtbe4upCZtwjjdukNa9OGF5mPU1gf8Na6f4l5cdMLn&#10;c5XS2T3ranl2HtruCRU6lttN9dTJKz2jN0xEidMQOzvPRmkGtmBNP2aedar2lGFataRsY+w7V3fd&#10;90uIIGtgqvM8ouZYy0WTFEDg6pHbSANFRUjHU8tUjSVA3d+0brbLOLcLswRXJJ6MdWYiOMAlyxOn&#10;3jp08cTi7hWcIlZZehcdrbFtm1Le398tvcTWvQkdy8a26Fm1IVJGuTWuVUovjnTGefI7e6uoZE3s&#10;VffXcIv9xsbueKWK7cCVJGkdyYdTaSmqqqCxIIzIK5k1xr22F1rHQeOrRa39hsOy7Ta295ZmfcZI&#10;pp5bpSs1ZJlPQUa26alj6pKLkoU1JOM8dndynoXdwVxaOVFWy2j4m3s7eJ7mSCR4Y+oENZDWpGrm&#10;AanTyGKe+tiOL3Mzez38S/3hQQaMisDUZ5BSeAJxvWq6FJAc9z8QFIj0sF/EqfepwIFOGLqoLL22&#10;7lEVgsNtduIIwYre2lZtaORUyLoogBzFT44xthly0S6lbcThp5buctG5rUhi9TTjqJLDgMaJaQhR&#10;JUOfxSvVV0Fay0qDzpnnjU1SNL2lZbNDIk273RWG4BBt46OzBgSK0NVYsAKledcZZG+iMrt9Bt9c&#10;MhkjRjNHGfxSV0AR1AVVDEtx8eWIrVDllXOksN4yvF0ZyCClc6FcwQM/PGy2GpG2t+YZlE+plAIT&#10;MtpJNfSvnzwrVnYcFtu11Y3bwmwWUSEyNdW+hVCDVqrGyjMMpJxNaxuZpAqw39+7WdkZzaRI80du&#10;SH0RwgtIaV05KC3HD5Jb7mrXUGvp4rZY0hP433iSCD4GnL6cOqnciqJUtby4jWSOs8ig/gKCXUDg&#10;NIHu0zwKBSpK0zODUkA1oKcv+jFQaGq2B7xYDE9nDPZTwyyfFTxq2hIWrMySMR02+7XjmKDPGGSv&#10;VbkMC3bcrOb8COQtBEpVZaNqc15s1DQDIClBh46NavcEgCKSB4ukoKn3keo1VHA50riwFn+DlVYa&#10;MOnXS7ijNqzatMGoIckECzLcEkwA/iNpqFNMlz8RngnQJA5Y51uS7B4+n7wAIIPKtKUxa2KTES7j&#10;zFxVpGNTJQ6qHjXPM4Tqa0siFYnnl0R+9WhHGhrQV8sU3BD0DtrtmXdhHdwif1FHR3I9RqoOtTwF&#10;eOJs9CW5J7+9Q23wsC6AQVmJYFXbV6dGWVKYii1kriV8YuZJaSERkkZhcjzHDLF2YVqmEyXBg/DS&#10;jBqE0GdOB/fiFqO9ESpcdWFVXOXXpKsMilKLSnDAx466l3tNmatMJtIUFB6aKxp7tGz9pOJqdOR6&#10;B14YliRNGlfQKgU9Q40HnWuNkjmZht8Kjdp650IqP7IxQAaNgBCtgAbF976PswAEg5V4YYxRgEJI&#10;PQ3swhjgainkMAMbJ7lPowwPQHNh4UOACTAIXkKfRhDEf3G9mENHgchhiPA/iAeR/dgA23YMayQ3&#10;asdNZFoKVrRanwxnc0RsY40hqVBB4ZaRx488ZlQJcTWtEMxYllqGoPdyzOfAcMMiRrSx6V0klASF&#10;CqvL6cAMaJIIQ0mpkJGY0gN9hwAmPNxF0g9W0VoSVH9bxxPEqQXrW9zMG9TMwABNAMhlzxSE2GWR&#10;z9wNSukVAP8ARTDbJgB7juCYxDPCB8RkFBXIcCagtTjzxhe+sG2Kj3MpYX0W2btBf24DTWUqzwxu&#10;qyRq6NkZFf3hWmWFxlQTfI3ALu++bluE7y3V2XLFpWIUUJZtTUAooBY8sVXGl0I5I0myh9qX4/aY&#10;ZbkXTC3PTAZ6yIZAphkCdQBUNTTSPPHLlry0s9Eep8u7x4nop5Gl3eHfb28ultdaxWcUMkl206wN&#10;FcFxpjB011J74A01IIryxy4q0qtfZpOh6Hzf5isd+KXxU8fGfQV81xfTRBW+K3GWONFvpPRHbxLA&#10;Tbk6VAaqvIFocq+ON+C9R89i7++NRXRT+P3HPu6pbmfcnlWAwxw0iAAZdBiHTFQ9SD6eDVNcd/b0&#10;VVAdz3bzNegl23vCS22W4sbm1W71hhBNPJKViRhVkRAVFC/r9uC/bzZOTow98qYXjdeXt2KKKCe6&#10;dpQAf5ieNeFcbuyRx0xO3wo0HbPYt5uai6upTBtisVeWJDJK5DU6cSCgZiFZxnSgPPGGfulRekvD&#10;j5WSfjqbZt6Tt27h2+xvbeCGFY5pbqCzUXCvIhDonXZ2Ymgq4NKnwxwcPMXJr8TuzUpf3W+NF9vW&#10;ZjuXuifdLYoJesTLLc6pIPh5EZ6GnpbSyyD1UVfTlnjrxYOO6PMpGNvj8MlVHfLDtwkjshIWK65V&#10;DCZVU1ajHIV4V04rjNobPRtmrw92usbhez78D155I5pYr6ZIzai4dVljjcSAXIVlZ+IVW8sVamkI&#10;8vhKjxAjNNJPcXMls8Ueo6YrdQhjUNqjzIJYU+nmTyxUwonUr+ne6Whf9odhbZvkEm7dZham5eA2&#10;sxWrA0q3UV66lDE5r4eOOXuu88pqvoPZ+W/L8eWrvZ7aR92u43dp7Ptvd7OWwtbixksxFJA7Ki9d&#10;fUGlK1ZV1sBQLXDxq2SrlzP4HN3GPCre6tFvuAE3vc28XV1aW7wi9n0zKnU6dt1XVI2mmlZsmJ+8&#10;cbQqVU9Dg4Jzx2INw224tZ57C5iaG6ikaO5dSqBmR9J8VYLQg0OeErzqdWLCrVgbZWm13m4mHdpj&#10;HEsTFp6vI6uo0oFAquqtK1pl4HFO9lWUcmejpaEHdxbbtttNNL8RbTHoqAilwwLIhppovqK514ee&#10;M8drPxHhzKNVui4buOfeILiZEaQSW6CPbIo5AiRxcGRI6jTCRVjIfpxl5Ko/1M60l6FSl01lZ3O3&#10;DowyXJMXTcBblW6fvrJxVNLnIGjY0dZi3gdeHNwVq7pr8QPb5O6NyuTZ7e7SzS2ywSdIKp6SnSqJ&#10;7tKfXyxrbgtX4nOm1t4E+5dvS7fZKEnM88rJ1DbprVC9UCs2qquWyOpcRXKrNuIQ6qyiOpT3l3vF&#10;nM+37gekXZarKvqTSQNQYZjhpONaVo1yrudGdZKtK2/Q0G0S21hpluLeLcZprOqtFMKQIz6o/dRx&#10;HINFSuZNeWMrqfRqcfcY2mtdyjvLmHWWtCygSa0hb1lSp1fiZAtp88aUq+p0XjjA0Q60ka/l0vKx&#10;fTpOpnkBNaA0AGBuNKjpCrBXR2l0WPRpJEvqALj3csbOyjUx2J9UsLJDNGAKEr6yRQigIAxEF25J&#10;akyXG3GEmR6PVgHdSyAtQVplyGCLdCarxB5FMT28lsC4YagxWh9PMkE+GGn4lZKaaAk6XAl6kikL&#10;KDLFq5hm5eVcaIy6CwTQpG2tT1XcAzkkjT7AONMJoTUkiShpDHExKglImFQAxINc/LA0KIOgfLqO&#10;wfcILbeYXuorGjWlvNGGhkILSsHicxh9UerSxcaR4jHB3TdVNd3+Bre2XJVVXwrXoWHfu7dtxPtV&#10;nabZZ2kVvHHN/dpo3Mpmjq9ZomYBTUHQtc+NMYdvS/vS2zrw0rRJ26mGultbhXlV0VS7OpGoDSR6&#10;gBpp5Y7aStGRlrW0xp1NH2hti3O1va21mjXNxGxlmLr1pIJfRpSNxwD1XlWtT7uMM97K0zoVh7mm&#10;PG1HvW0n9IKvuya9S6l23drcRbnaTrFd3IaqrDHGI0hFKxnQE94NjfBVbrY4m21BX7btlvPeWo+L&#10;WOKQNrnZtPSIqNNCRm1K5ftxd7lrE2jTntLtdO5LAT7lDfbKbaCSdQtxE8pIXqqojV5I1XUdEjgA&#10;0xis1lVtLWTnyXdUVvc3am3dub6oimjv7Zi8sNqZF6/SDUWO5VSpjcrzA4cMVizPJSYgE20RXO8W&#10;t9Zx2O29vrFuRklc36TMxkhZQOn0yOmAhX3hh8I1dtDo7bHb4Vq2CR28xZ7K6t40ncCgV/WxOVFI&#10;NBxwuS3TOt0eFRkW/wBuhNu2wvs189vK8UjxuFLkhgx066q2XAMOWFTNyRHlJ6rYENp0bZRG0dwZ&#10;ipj0By0ZzNAaCnni+UstKFsC3tpaTymof4kn1lvTRqmtUHDPF0bRj3ELbc0PbO67JG0NpdJHIIG6&#10;knxCllCrQDpJkJJCWNFpw8cZZqWeqODg9ys3FpwtxPYuZ4pJGiN0hKr0lbVRoqLxyOYz8MXWNmVV&#10;rqG3dp2+O12aSXr71G0qtAHaJ0BCGOXMaXy1DTia2tz/ANUKTylgW09073Z2MljZ3RtxM8PrQyCV&#10;ZIBRJI3BBU8jTF3xVbllabjLvZr62uriDc0dLgt1Z45GAbVxY1bJmqcxhq6eqJdwYtBDbyrJIVWi&#10;gBCrFq88wVw1uNIutsutgv8AbXh3tdKW7GSK5twPiH6qhemVNC61WtSfT9OMrq9X7pmqtMoWtRbS&#10;hlkEkCP+ESCvPI6CSR5425SjV6lw/eO+LNaQNMwg2+YPDAulEqWDltAFCzfxNU8sZ+TVr1ony4Ad&#10;83mS8v5N0neCVr3UWsoVaNIq5AUX0rn6svpxWPHChdDZUUIIv7zZrzZrK3FtcxX8CIHlmnE6MVAD&#10;dMFE6a89NWp40xMNXlbFq1eDX8UyQ7ZtVtJOIpF6c1HkIld0ZlRdfoIRgchzxVrnM5Zf73tHa0Vq&#10;8UF4l1u8ywuJWFwkMQZQzCM0bqE8KtQeAxhjvedVFSKOyZlJLe6trhYpojE5Cs+Y00I1DTQ0NcdM&#10;ybNBH6jcS2kkfRXUo0klKO1BU6nyrWtczhRDBFcZlkkLagCRmaUyA/di0mFhbiIGJDCA7GgBrqOW&#10;YoKZYSfiVWrFSCaSJh1CKJ6uY861+imB2EqqSwso7i5txBF6pACW1kDUqj1FyTlQZeeMrwnJs8k0&#10;g003YN3Ds1lvNteRIZtQnQzBVGY0dIEFyDnqqMqeeMv6lTxOKt+UoBtL3fbq0utkMLySy1kKSo7z&#10;ltIUBQ1WzjP1ezF2pWVYfwsrJrktuEyWUclnZA1W3I1lGWimtanLkeWNOkmz1ImniG5OCwcQtrST&#10;1RrJpfgrDQfVTjSvswKuhNqwE3u8fE25WGIdOdmUh2eRY2J9OgkVB0jjXPE1xwwqis3C63GaQ/Ek&#10;PKVUSAaSSFAC8PIY1rVDBLa4IJDL6qaVrUEHjXFNFKksMEl0YwCWarhgeI5ccQdFqNVgIspXKMzJ&#10;pBA90V58zxyxNkPHhtxlLQsA81yq6gGUV6iqPUKVzJocsRMGVW6uUFPG9zZh0CNPBQTRKyAlEpVt&#10;ApgJy5Hd67gMFncbhq6KiSepkMSEtkamgKj0soHA4rbUxbUhe27Fve4W7Sbd0rwL+HNCrVuAw930&#10;NQnypiW0iHdLcr7SzuLeWWZm6ZBKurrQFhyIPNeeHayeg21Ymi3S6SX8FWVgSeIIbx44XBEPGnuX&#10;P+bN76en4K109D4f3JaaNeqvveOM/Kr4mXk18esmTcqaaFdo0I/EIJfPgfSMbpHpvIo2LKzuorTe&#10;bGSS5liW2lV+qPzk0ZqFq9F8sK1dGjl3DZO873bN2+N7anfbrx45LeacsJ3dHLKxIlWQIXVvusae&#10;OJpi097UdNEZyfXFEBn029JTUVNOH3eXtxstWUrSOWzjju0fqBNNR7lQcvA4XLQm1pCIH6Tzh1Lx&#10;MCIpizRuDTigzy4VriWWlJWFSATXUSa/v540BjhKzqVJCupAULzFKHATBE9CiRn1UqUBai18fM4Z&#10;UnmvJYqIlI1FAGpXT5g4OKe4wq4liMRBl+IkkKuCPSM8zWvPliUtfAhLUsz2TusmxNuyRoqiURPA&#10;soZ9PReYOdJIXKOmmtScT59ZiQd1VwyusItEOnoK0rD0kguxJNAAM64dtWKzLnfLPbzYWYt7qQXk&#10;yH421kqUip7xVtKoKkcBXGWK1uT00JmBtp2bvzSQpZpE9xcxvKYOqsLRLCC0hnaYxRppC19Tc8Ws&#10;itoaVyQDbD8Zab0HDBrjRNQiREoyI2aux0Vyyoc+WFl1rCOrtckXktJ9/vm21LScmR1JJEysGBcM&#10;Ywx1Bcuo1KrlyxjXCpkzzdza6hmbst6u4unay/iWcUrTJahmSMSFaazopmBTHXaievUyaNj20u7b&#10;rvNrDGttPJexTRQQSMJFDrCxHOoLMoI51p7McmSqrUx2R7cP1Wzs43vLm4mFrIBLG2VvCGpQKhqx&#10;pIrBqLTLCoqt6LcmkNlbvPc11uV4UjumvbGwhC26UMcaI+b9GF69OleGfj4Y1riVV6zZVR60nt5L&#10;+Bd2v5YYRCgt5obeKdxoqUqetEVAr6jn/Vw7LRj0CZNxs7nbZLm7kaVhM0YfSAiFwvuBTqPpTIcK&#10;YyVGnoZNamdtt7s7HdRdSW7XCxNVESRoVLUI1ZCozx08JUM2pXxJt53W23iWGSKN4blqLNDJM8oL&#10;g++JJWNNWrhWmWCtXXclKB/6dJZWTy3iuJQa0yoQTQnUK6q4jnyehLtLGWMGzzWrajL8cTWlU6el&#10;edGoT9BxVm0UyW/tNtSOQB5poZAoLhNCI4P8TltQyJ5YmlmJSgXarazDG6n/ABAT04otJfIggliR&#10;QU+7ni72fQbsH2e2wQkXM7COCIlJWZCHKn+Wpzrxyy8cZ2u3oiZJJN32Z7yUXEMsdqI1FusbgsJV&#10;TQsrl19Ws+8MvKmHWmgQynlkt5CZmEjzMzAzs9dRJoKjiKe3Gi0GTfprwT9C7QwXCMhZZAY2CsAy&#10;gah94MCME+ANwaDZP0dnntZUAEy6pLkApJEgb1K9R6iR4HnjnyO6UkORJHj2/d755oPhbO8tru3t&#10;HVS1Hli/DoFZaajp9WY0muHX3kvEutnxgy1xbSyXJYqZ3kAl1gE6iw9RYD+bHTOhSYgkZ6gZV9wE&#10;mopx4eFMKCR8G3vcXSRKxrmRUUz0kitchqp44XIqTQ7hFJs203ezmOK5vXoZriOZpY4EdVdo1AVV&#10;6gampqkD7cRCdpJnUzKRV0x0BP3SormRXKmQxpJTDk2+eycC8haNtCyJHMNLlJBVXAPI+OJs5JYx&#10;5HWdl9TIlCUlWhDEVpUHMYI0AWe5E0pknHTjXMxoKJqUUB0V4+OBKBxJLLezzRCKQtplJkYIVXUT&#10;xZyfe8q4CEgZLS1uVbMq6ZFm4nPkMuOCWjRSNtVkt526OoBV/GGk6QgI8fGuG3KCxPdXV1Mx/EDk&#10;gkGooUrXVnTKuJVURVQwWS9mRmhYozaQPQyupFKg1X7cVwOh30JbWrFQhKzaQSuQFa5VHs8cKzgi&#10;tZaQ+42+4XQ3V6k1SJDlTjlQeOIrkR2X7NpKNRNEKkSKxDBtJj5VBzzHLFM5G4ZaWm5vGDFGCsai&#10;q6sySOC5UGZxNXB0195FndjqAGTKpZ9B4jIU/wBDjZHO1Bh95Yfqkwp94AfUMUIDXLAMcTUVwAei&#10;Azz44ACAcqDAMUEYAEl9xvZgAeBT6sMBkvCh8cDA9BlU+I/ZhATUBwSNIUrllhSAySnTYeApgGKB&#10;6R7MMUDQPxR7DT7MAGy7FfVbXaeEq0cECnpoRjPIVU2VuWSPQqNJnXVVScYwaciKWJpUVSjUjNFI&#10;YZ0zKnPFSRA9En6ahI6HMg1Ucc6jnhgxmh5PSVQleNDUnw5YZJ4q4TQwACsG41I5jkMKUMHS3S3k&#10;Ds8a56iGJJr9XngSAPtHiqulwKgsrcAQa88sDQJkW/bfDeRSSGbSQoCaqNErauJWv3qhTjJo2rZt&#10;QYXeNtWBxGHiLkZxKRUscyV8uQGHVwRemuoV2nZWlzuIsbqOGa5mV2haTUsUYjUyMX0E6qBaUAz8&#10;cRmbiUb9pjx2bn2bmnv962a/22xNzfpPuTrD8TYx64IxAq6DEZDXIaB6lbxFMclMdq2bS08f3HNn&#10;td2huUgHf9y7e2a36W0262xuCr3aGT4haBdVGV1f8X3a55HFYKZLv33sX3XktJ1UOPF/eG9r2m03&#10;+3i9tevapNdQyfH36pLEATou1aJDpZaOrj019PjjTNbjaGcfu1j+Xr6jJd0RyR7jd7dH8QYoZGdL&#10;a4kEjKJqMWAr6tXEnj4542xPRM78jxbU6kVz2xeCyttUamSVj6E/FYkKp4rVRqrUfbg89SaPtIpy&#10;CNq7c3S4tr5XBh+BALApVssnXSPVUVGXhnicl6pp9WZruePu9eg7tO83q03oWcCSGB5Ekm2wym1W&#10;ZdJJBY5AFGND54rOq8JY8PmWvwp8Vvt1LO47Q3iyaKRIRLPcJN0lX8VFVC3UUuwK6lHPHNXuU/Ue&#10;r/42+Nby4Km17Z733i9gu7fb7i7W2MYt6qJEFWJRVU1DBijBQq0PDHT5uOqidzysmTIrp26Mtdw3&#10;ix3OC4aPbZIjFDEVsYFJWEswWRzoDMy6qrRiKasYVw2T0Z6ub5liy1iyjTbX84MrbbduEwFykLqj&#10;GlureotQ0oPGhUg46rZKrRnkYsF7y6rQuY5dukgsZr+O7iS3do7ghY2QkvRERa8BRi2oVxjESkde&#10;CZTyfAnH7tDV7rd3i29ylhrggvHMidMpFGPiiURZljAFNKgnwGVAa446xy97U9HuMbjjVaWf5lV2&#10;/DZWN3JP8Qly9mjGKBgwatQXM7H0UArShqTjTO+WkRJfZ9tSjfK3KPwKbfFubzdp2gOgSHTcvEGi&#10;WY1r+VWno+6Mb4bqtYfsPP7vtrZMj4LT8zQbbtMm32V3abnOk7iIyxQuayxXHUpKscZK65CAC2fn&#10;jC91dylGpzLI+3fBrlZ6eEfnJQvsncEWwyq9sZB8Q/xEQidmAIBEmsVioumlQ2OlZKO+ngDwWVHZ&#10;rqZ420YGmJg5k941Oon+HPyGOlW8Tky1XQ2naPd6dv7JuNo1rM11cRPHb0QuvrBUhvVlUNw0544u&#10;57bzbJydHa9ysKek8ine1tXgjv5LNpLe+Cw28MchmCzK2lQ5JLqWpqCnlwxryabU7Bkx1UOPi9JM&#10;dv3zboZL0xm3W0PS0t70UrEldVAJF0qcjl6sSslLONy/6e6rzjYrJ9+ktLhp4baMXKuAZZYUNWpU&#10;6kdXXOvMVr542rhndkrvONpqveQHI91uMha7FRIv4Mpy5g0Htxokq7HJ3HcWy3mz1CItn3me/gsV&#10;DRQyjTHKA/TdVNAPSufqGnPnxxLyV4yRfG6fF1BDFFFfzwMHUEsiHUAVbhU5HnyxTc1kVFL1D5bd&#10;2tXBCzSPQrIRmhBq1CCMzmKGuMq5NTqy9qqw0QRRtHVYyNbp6lAUgUNRnxw25CuKNgJtyDzaXNQp&#10;ADVFKCtQajyxrWiSMMlnZhdrZJLE0lxA5gzMCCgzB9KvTPh4ccRa6ThMpYrM9OtxDKoWNAgoFFKA&#10;jgcgTTCq0ynitVpPqSPtVzuEqySShEA01pSlB93l5DB5qRGaqo9Q2x222XVbaEaRFKdR9LBWOYLI&#10;fUaDwxm8lpku168V4gUtpbRrLFCqskYHTmQNrZFJBZwTQE41Vmc7rIbsF/u9pepcWLE3LkURtLau&#10;n41owGk8OBGWIzVrZRbYiuR1crcNvUtht721zL8Rea2ljaJALcKSAVQ1TPVXVRTyxktHK0R6WDO7&#10;UdbFJLYASNZrASyqjSFSWFRmMj/WxvW06yc2eyTjYkt5Y42kV5ZVlkQxAI4BbRQlGr92gyJ4Yrc5&#10;oYR2/wBxT2Go2t49pKVlJldRKjFvSAqMrgEq3HjhXxyJrWQC9a2TppGmplk9VwhylX2P4VyJ+nFV&#10;TKVvuLfaO7L7ZdiuLa1tl/UJpvTuRdw8UJTSY4yrL71M/LGdsStbV6EvVlfPuEMhZvhTCpJkj1MX&#10;lq2YOs5tTzxXF+I4hh0G5S3MlmNxuJElWdDHdys6FEloMiobSobM6VxnwWsHVfPdJNboF36zudu3&#10;slZ4r7pAPG8bdRSHUOuZEZ1Z+0HGmOOMGWTM8nxamg3rbe6N0g2q8MUM07QlzHbRy+mQsWdrhXAU&#10;SfxEAVyzOM1alW0ctMy1qjOz3tnHIkVD1veWdKxsHYAMjAMyLQniDwxdat6mztaDSbDvHbVvb9wJ&#10;BNdpd3u3C1t3ljSVWuXIW4EjKWorJq0sOHHjjLLW2jfRl4KcrQzHybbJbSzRdaOZYnzaMmsgA95N&#10;QBocdKumXlxurg0/Y6bNOsa3QtokSQ/ETSNPJrSUqin4eMHqNGNWnTwrXwxy91yW329pr2uXGk63&#10;XTfX8ip7gtLSXuG6tldkMTdOFnQgvwKtQlmAI8TXG2FtURyZHGwZ252va3l1MqbxbbfuNrEZbX4q&#10;RbZJLhZANPVlMYT0ktnnywr5H4aGfN9APfLWcubWa+iuXVjWVQ+mlfe1OoLgnn4YeNreB1ZQpZxq&#10;QHYlQcyvhzoPtxs2VyJ7KeC13Bemokg1gsjqCwAavprzwrKUFlKLjuW+t923A3S2kNmsrgvHbh0B&#10;08GIdpDqPFvVTwyxljXFCr0KOW1nluDHHplJGppqnJQKeryypjZWUGhe7Z2vts8INzNc6mbORYkW&#10;MHQWVSzMGY1HL6MYWztbGj4eOo/tPtrcd4vRBbxdaBWSO6dtMccfWOhdWeo/QOWDPmrSss5Mt402&#10;Zu907b7PtNo3Dad6uza7xbwI+zXMrKY2iTSg1RxhpeAc8c8uOOPFntaLVUy9SMSsrOTK32y9sbfZ&#10;jc7DcU3COROgLJ3ZbkSPFQzaNBHTSUVWp1EUx187Nw1B0UcmMleW6uFiiTW5quhAanKrN6q/Rjoq&#10;i2G2ovI7SSeW3bNQqsACEByOpaE+NPDEtqTNmn7K7Q2jeobm63JJxBHQRx2jp1Wb/uyp1cDxp9WO&#10;bP3Do0kY3vZWSRTdx7JFtW8NBtvW+HdVa2+KVRMVYAHUR6ONaaa+3GmLKr1lnZjTH7TDYosh3K4a&#10;MEOpWOEuz04J7yAVxF238J1Y8VXWbWj2A19fJDMP02GWJkqs/U0NUj7qUUMBp4g41pWV7xx5q1Vm&#10;i1uu7J7+1upikVpfTSCd5EDDU2SlEJ1UH3q19mM1g4tLoYLGvuAhuMs8yS2t5LHdOtLm5DsJ2dwR&#10;7+urKfPGnGN0NKNSpjDWkMjNIdbMFXQSDpBr6h4Y0epScssbOxk3i4SBJIknjUtG0j6dWddCjhme&#10;GMnbijalJkjmhliQq+kIaqsikBjTiTpOHVyZsGN9BFb6ERWVqB6lhWhyzGk/Ri+LkhIBLImp2zle&#10;pI8BXLGhvS0MLtryKG4T3qHSGVloKfbiLKS8jnYs7eO2EzxfCtIxHUKByuleIpljIurulHoLPYrn&#10;aoWEd/M9vt6tWQxLSSRq+5I1dTIPAZHC3OfubZYUbP1FltcnbF3u9pHY7hPA1xMYGkbTGsEMrFWZ&#10;pZKLTT6qUwNPY4rclVyjb3vcPZPbu4NPts6bhuEsSh7mIUWWSP0oGcBYtTGhZlFPbjnatt0Ml298&#10;jTb9RfbR23DPcjfL+2FpNc21H2yNg8UTK+pXZowhZ6fwUpjlzZOKdVqOzs8nGNSrN9DuZ3i33FJp&#10;baOC43OK0vLdal4ANbJbjSpUMQX0sGANTgo2qpnuV7J0UW0lHGu6tzvLbeKrZxWGgh0tYTqhKutQ&#10;ykl/SwNRnj08FE666nNn7Z43FvAi/wAyXNKdCOmitKtxrXw+nD8peJy+Siogt5I0K69BPMMefsxq&#10;2acgaechjHHTQp58SeZxRSQbaiyMfvDr5MOS0pw/rYlyRaQrru6FVKxhVLA5hmI9pxEEwCWza5Fa&#10;ZXljJrKimjGnIkjFstoma5kIdSB086Rkmi/wgZ1yxMCBo7YoSg95SA2daE/ZipG2LLAZJRoohUZF&#10;iKHnxB4HByguiIGSRLjVLlGxzKrUAHmBhplcQhbdKBFbUUYAEDKtefnTEyTAaLGObVrkDLbCvSNQ&#10;zajwXT7a4z5wdKwJallt/cm7bNCtpZXAS0SZLh42SMkypWhLMpOXhXGdsSvqzHJxsRfqHxG4NPHb&#10;x3buGKOIqBnLL90kEsPDPGjUdTKkVLgbpYpfWk9ztZtBtMss0zRBes7SeuKG4R2iovVGnUM1U8DQ&#10;Yz4e7xncXJNlfvW+SbjDGzik8lxcXV3clpSC9xp1RKrEqFTTUUBJrmcXSkBoloV0NoLlOvJpqKBP&#10;UKsV4UQnzpgtaNDbFhdlqWMUMM/W+LeZ7qioI1ClKotPU5PDT4Yzdn0JyYnQq74bbChUoesoCg27&#10;VV5A1SzE1ArUAaeNMdFW2Y1TY/aNy3fb7pmgurizaWMwGeFjHIqHIgKmkt6a5VGFdJoehcd07Q9n&#10;YwyT7g1xuEkYa9iuVHUVnqwMdC1RpI1Z1qcY4skvRCUFTsXa+9bhbyyWEDSxoGe4ZlAVI1NAzEmn&#10;vcBxON8uRV3C+RCX9p+nbjCsDPBPDGHAJVnDsPXwAABrwpXkcKr5IK3CoYo721ayubl4YpXM0LHS&#10;8azsqhnmAOpVYADUPDCmBcgHuGx2wXsf6dALW0hjVFWWUTTTMBnMwBKqZOOlclxorSaKx63kjs0K&#10;WUiyTSALIWjQKAo4qz1audMqYludyrIuNr2CXcJGSf4qPbHkihS4SIyVlZSxQUIT7pPjTGOTJxWm&#10;5hygbudp26twHtJHSzkkHqYUEBJOtNI1yMF/iAwUd413GmBO0K20byyrJINIjLVZQASTpBpUZ0NK&#10;YtbhDBr3c1upiqRJZWiCtvCp6gWgoTWnM5+WKrSFvLLaLVLm73HbJ45rh4duBgSeVoXa3DDWUaVl&#10;DMGdq0K/TjPjxtotSYKrerVbeSa1rrlt30GSOSOSHUeJQpUFSOBBxrRjqR2kkkOkhw6QOrRNIgIq&#10;pqciKFQRzw2DCb/f72+eW9v5WnvDKHF5rImFak0GVQKDT4csFaRsEFnZSG6kutySBfh+ohAuHkMk&#10;hEZZzJIG1eqlTjnu9l1BoqjPflre5veqbW9OpZK1DrE+milj91hp8sa8VqluhwRXO4XAt+mkUdtb&#10;yVZioJdlJpRmP8JXKmLSSCAeC6tusggPTUrpuHKnS3LgAc8Li+prdroEyQ3tzKJbGPSiqijRqGpt&#10;Okt6znnkc6YXJLcyTSIbmS7+IeC5UoyUV0LDIkZ5A0zxSS6Aqhltu1pBbPEscZWZiOoyapFUqVKg&#10;1PjWlOPniWmOJFvZIpmlldwIpKBdC0WlNNVqAfThKQaK4XaKQGOoLp0gkqCV4Co+rFwwSHRyJIoU&#10;SL04yX0MpJIJ900AwmXbQn6kTVJUU97hXy/fhQYsZJ8H02dWypT7wNeZzwalIlsXt6y9VtMZ4AMT&#10;V/eow5jLCsmKxLurWUluqKlZ1i0o7VAUlteWYrgpMiogLbLOa3Akk9JZWOjKhUrQGteeLsx3ZJ1N&#10;UgkLaJEIaoUkZU94DgB9OJZpi0akdLdxFTGrExipyFAOPj44hUO/Pm0hMCubdoIxMrllYgrnmMzU&#10;nPmcaq0nJaoRZTPKVBBLkigXPjzxNql47GiDXlTFPHTQqEzVqDXPhxxaMbMx296f1a4I4ahT20GL&#10;ADHCuAYvKmACULEB732YAJF6Q+/9mABw6Z++fqGADzCMgjXxFOGABRX7KYBnqI+RbnXhgAeI4wKa&#10;z/s4AFAhH/EP+zgAWsX8Z/2cAxGWFkI1mp4enAAzgKeGAQg/MHsNPswDNf2NGXsL1BxMy6ePJcZ3&#10;LozZWCtFH6syTU0r9WM7FNhQljoy10+Wf14zSHJDItsZ+sZStPuUryp4Y0RDZFaKElkk11VhRR55&#10;GtDgaBBAuIcgG0+JI4D6BjOCpAbu2tWlaZn0uTXTpJGNKsTQVtwrEQDqVFCMxpSvDgfbgsKu4m7x&#10;3E1q8cJDP6SorpJowJXLKlMYtnTjRlL+xTpx3UkhSRSVkNCzCp4H+HBVkZgDZtlTer6VJJVhSFOr&#10;MxycL7o6aqCW9TDUtOGLtk4KScWHmwgdkb68yCe5S3t1litZLqXU1vqMLSw/ixKxGtVoPTlzywq9&#10;xRowtjfJ1QbunYLxdurJJuDR7pCTMdoCNOWmuGTSq9MkLRKdSRstRVcLH3SdoS0MuVlKj3fWQdl9&#10;vdz2+6vbSRXO3R280tvPctBHKsNxoZCsyS6QdJ1A1ORwu5y0Snd+B19pjrlyKjcSSbjtfbwljgtH&#10;EMkcYVpI2BJmGTB+owWuupLA0AxljyX3ezNu+wUx2ir9ZWifd9rur9Li7BehSQIwaMkMCuako4YA&#10;Ubhja1atJQZUvZ1cvQvG+Y9zulnFts0dqttEF6cCQKZZpQ5o807gs1BkxDCuQpjO3bQpRniWNWll&#10;fcbjN+qx3CQ/DTw6PhYgVYIqrkQwoQyn6hlhcFxaOu3ccnK6aIMj3Tdtw3Rtkhvv72SSs7lkSNo1&#10;LzUWPSDqbizCpA88Lya1rMaCXf5a1a6yaCXc5O1tqS+2G4lD3Sul2170JhDJFpVQlY11D76FV9Na&#10;GpGMnjrkskzmyZb5a+9rBnId72pd7tpIr8GORES6ms1fbyyzP+JqkRSfvZtp+jHV5dkvszhddPEl&#10;vLrZ7Tb7tNp3CcyW7f8Ah0EsaRzLKjkgxuhJ1Cp9f3uVMYRa11KPoe3uq9s3z97+WNn6whu1bJbQ&#10;vPdyLKkbm4mumjt9czgSERBy8rU1HOh8a8gXzWnRf6DlwvFmaqn70TPp8P3lq9i2y7Za2sUdzLuU&#10;SQTXN0qoy2ruxituog1ZjUaCoqc68hgv+I3b+FT+89ruu4WClMS/5mj+3QzW/bbsq7rbmCXROgM2&#10;7rKxTqzseowWpmADLReYrnjqx5bcdtOhz5cGJ3VpXjZa6vr9/wBwLeTDbL22urW4it3DtLDEhEpj&#10;6ZGjWRkag+GeCi5Jyhee6X09xbrqVe5b1c7jfLBJdSMpm60g4RBtIQv0wFXWQPUaY3pjVa7HJ3Gd&#10;5ckT13LG7uNxmiCPd9VAumOAa0i0iPSDGPdA5UXGShNODpvibThzoU62dzaQRiH1uxAdMiPKhxtz&#10;rZuehweRalZRu+0e0dtki+P35omtopBcS20swjRYo2IcnpM7MPTWmTZH2448udzFfA5+7w3x0Vur&#10;tsT7lPtWy9wLt2yWNvBeyP8AC3l8J260TTMxLW5SQQxMtaRkseVcGLm1N3tqvZ+LH23bq91L3sp9&#10;oy5gto1jjsLxheQTAvLM4WRnUErFJIAItKIgcsS3DzxjVtvVaP7T+h7+Wrolxc8X+XQyW5RqPzCi&#10;3FzGspJzIMh162agzbj7MdmOzXqPO7zCr2TfxPV/tLGym2+w2SbpzRRzTRFep0yOo5Ynp10yaQvp&#10;zqK8MZ2VrX1R24Vjw4W0/e8YKa27kuoJo5jcHrNShCA9OjVVwBkG1cKY6PIUHz2fPbJabbju459r&#10;uBcXUM/xkvW/DkEZgZo2XUZGQE00uSta4rFR1aXQVrq3rKWO5unNFq2la0rSh4VIHPGzqkJ3tA0p&#10;unXow0ytpYOoFWPDyrxwe6Otp1Qcu1WSovXVtUZb4k6tL1qNKiuXHLEvIzK1mS3wZiY7ZjFxdoxm&#10;wB4AV4ALiKpbsquWyBY+hIFaVy8qel6MyBjxB1Hh9GKcrY2rZPVvUkG4QrIbe5qsZPrYGuZFA2qm&#10;eeDh1RjaWwqzslE0TrdNFNrAt5QagtQq3AahWuVf2Ym1/QTZpbGoj+WlqdutL39SiluppZB8NFpa&#10;MpAiSSBmZhV6y5IONMcz72HEF1X/AA3bqmZ/emt9pntrK0fXPaxKt1JPEulpJDrMapqddEYoAxzP&#10;Pwx0095SZR1K34u6MiWkbn1SArG7hVSQjTrq1AMvo8cVw0N6Wlkst8kEyydQAsgqQF1AsaZ04ioz&#10;GJpQvuUrbHrprp1SOaBVjlOuOJQaigrVQc9J9mKqvAwlxAJdXaNKGijpVtciVoSMuRFAPZiq18SE&#10;o3JoGu1m0pba3aknRjo1KVyGRK+eFaPEqleewTvlvexXKQyaV6iq4iEiyAO4z1MtCnD3ScsTjag0&#10;vj4uCnjlmDHpr66UQ0r5ezLG0EwaCy2ieW126bcRW0mn+G1ySqpMjKKU1EaQo++cq4w5KXG5rkwZ&#10;FjV/4eUA9jd7I7GHcbYy3CM0MMkspWBGJ0q8jJUsI8z/ADYrjbdHO6t6Jllvm89w7XeSWlpemOzT&#10;8uKBxNaOpUKHjqAGQ0yOnGdMdbLXVk1ql6xNt2Lbd0265MzwWu4xNHKbl5D01hY6OmIlRmDVzrqw&#10;XyOjXgFsjWxF3D2xtO3X8Y23d4L+KNQZ7iFXIDBaldJrwaoywqZrNao6cVU0nPpLDaBYR3tnY3Kw&#10;QAvERNM3QLxygABw2pBkS+umM7qzq2joWWqcLVC3Fy3bNxNZQTRXMly+pTDNriSP1gxsqqaFqjg2&#10;EqeYk30E7VdWo3fiZtY5YSQscQlu8uq9dcVGqWT1U8s8dacnA149Ai62y4hiW83KeGVriMyAwzwy&#10;zBg2gGZAxZK8gcOfAW+xJZbBue7Sw2dq5lFAdBaiBNNdTHkuId1XUTaRFu9lLZX0NoyQtLBpWQx5&#10;pmB6Wfhz+g4KW5KSko1K62s4etL1SVYUotKkkmlBXLGjegO0kcnSeZkbNVrq4+mn+vDUwMOtJYLd&#10;wNYrKAGIHp0+YHGtMZ2lj4rxDLvcNwv0MMmqe3hUx2cfqbpuaaSgGS5ZcM8RWqr6x1r4F32pv0u3&#10;3O27fJFFLtYuNO6XMelZTG5UkdSmsBF9XDiOOM8tK2169CLdqrTYD76gv23CDdLi7gvPiUYBLQZw&#10;LUlYZCFC6gjfdqMV23FVhCrZPRFfK9u1lrkWRLq2VB0JKRFkNSPTQa8VDn0M0pQqLKG3nuZJJAsX&#10;U1ZE+6a/drU8cbWs0javGS7s5be1UQ3kckkE5FZQQpYIfu6hSgrjC0vVGOTC+WhBdbo23m+TbLy6&#10;hsJnLLG0gWY0BWMyaKDKprTLFVryiVqa3wqExu5bvuG73kN7vN8JpI4IbVCqqT0oY1jjCqgVclXw&#10;w1VV0SKiAmHbbVonjvla6jhKxho5PUoOY0ijKRjJ5Yemknodthxur5KQaaGwkYraE2yj3GnqzldN&#10;NJZQFJY86YtWfU582Gn8Og642iG9hBt7rrLDEhu7ieiCGUqaxKoJ1VIouX1YSyw9VHh6Sq9qrL3H&#10;Pj6GAX20yWSlJkYTP7p4AsBWg9mNKZeT0Ms/beWveILSS5SQxuubMA7PmFByqcjwOLskcqSs0FyQ&#10;dNy1uqyhVNZpBlqNfcHDGac7nbfHHwjZr64klX4ohniGZUjMcQMh+3FKq6HFffUqr2ouGKaqEal1&#10;CnvZ/wChxqhIKisVuApJq2VQDn7MJuDN3gPW2shZyvcFmlWgijHEEcyfLESwpbUbaXkYvQ90XICF&#10;aqRqrpIUHjhOmh3YstU5t4DOsJEPXzbPSRkfHlgVTmvkTehJszW8t3IJ2kEaqaBNJocs6HiBXNRm&#10;cO+iJa5Go7fl2Jd92/8AUZJ4tsgn1zzW5VgSB+GyCQaqF6V1DIYyVo3O/wCWqtb8m9jrNp091O4X&#10;T3Lps8NysgunLoeqq9bpCEuj9No/4RTHJ/T8k29j62uLtbXTpWcr13t/+Xh7PwMtvPeYa72e9ZYY&#10;/gJGR4LWPpq9vOhjkiZgWbNCVORwsWk6dC+/7XC1V8vhureJynujdJ7y/bqO3wtoWgsEcltFuGJR&#10;CTQnSDljvw1SR8h8x7h5Mr/lrovUU3xUlPd/l4Z/sxtxPPhB8iKozYmXPIDKgy4DOuITHajRAu1N&#10;IgnaQUb1MSKemtK4Hk6GtcTaJLCyjLNU6+OginGvHM4nJc1wY1bQuZ9h3B0jvJ1SGzcxx27tlqLi&#10;pIQ+tuFajLGdMiehGaixsqpLy3tmeGMsgc5vw45VoMaqs7nPuDySa6aXPpNeAPHx54tIUBMNq8vU&#10;kuCQugmExhWBaooHII0Clc8ziZSEw6K3tLZlRnE8snq6nBVrnSpyoPGmM22wUlVeXgMnqjjZaaT0&#10;yTWtc8a0qaFntu27vfNHZ2du0khAMFuENXeQ6RpUZkmv0YztZLczkW6G6bJPd7buNp8LdoWiuIph&#10;WaNlGQqT4nBxVtUb1ywogXb44HET7hNmkkeiFyxAjYksQiA6tRyyOFdvoK0Qbbfd127t+2Wyt42G&#10;5WjiSIMI54WWWhKTxvqCnpmmkUzFW8McuLG25scnBt6nOb3cLgySySuXnnYl3Zi2o5MdRzrnQ47q&#10;1RsqoW3jPSn9cZeg1VrkOJqSMjgYrRoxgn3hTHGkZLUoAq5uT/EBx8sHCrNaZeOzNHtHb243223N&#10;xczNE5lhSCDptJFocMzys65ZaaUFSW40pjC9612Ms/cSD90durtsVhJDOLySWMyzGNNEK6XK0D1q&#10;+QGrIZ5YrDl5TKgil5Eba9xup454epA88Ulxapbqzugh4lWYxmhz9SknywK6R14+2emm5Ry2twJG&#10;dLjqMaDUylXaoqdVa/txsrGTrB0Ltvvu6s+zX2xTAFtjN0LORInVnlTTMzp+HIF6NfWWZtdABjny&#10;YuT1ML1lmU2W8tL7cHed0C9MhPieo6h2OlSSoJAUvr8Ms68MaWq0h2rCF3CdGQ29oxNFWIOCR1Qh&#10;I6hGRAI+6fbgXpElqUzK8GTsJGegLnLSa04nwxpuaxIfDDLF0pxHFOI6kjJo+PMEUanliG0QLf7p&#10;ulsWgFxKVLEvGsjBAxXkAf4csFKp6jrUFa8gjdWdm0MAPw2FRTjka8sUkOAy+a2mjt1dWgtlGhZE&#10;KNIygZM61xNFDABhuNuW9dVt5JIiV6OtlDGnHVlQg1xo0waYdDMlrZGOICRrr0zBx+WA3pKt40rj&#10;JqWTuR3AhfcZYo3RIhKWGg/hKtdJK1qT7cNTBbH3Ilgg0CbqW5JLlaEAK1FpUaueJq5YOj3A5jDM&#10;46SMsLaemK6iBQVPjnxxotEJLWC5sbvebQSbfa30tvY7gwiuo4mNXQEBePANlWn04wbT1jVHRfDC&#10;mS9W62W3ewsr2ztruDa+qZ4GeaLWJWVnMhjYEP6KDTlXlXGK5S2p1OVGMuDbXBnNuphQyMEt6lh0&#10;mYstXNK6chXHZMG9KSByWphGtDQ0pUnLMZ4qtpC1YDLDeJ7O3aKOWSNZa1UH00PH0/bXE2omzK1R&#10;JJlML0YPUrVxnWp8TzwLcpVFt/wjKsyDUEAjBzJ1E+eXtwrG2KyqDPOoX0CiqKAnMnPMmuLSMWMa&#10;F5I1oxZifUgFRTxJw5SBMLW0REIDOJcuorClB5+WJbM29RhEwlCKuoMPRqOmq8a/XgKPNIzKNek6&#10;WKhF5ZcRTkDhhBPbbVO5gk6asJHyVnAXLL8ShqlDxrhOyFyQNc200U8sEjKSjlHfPSNJ4gGn7MUU&#10;noGl7ZLJUUh41YqHApmcyDXMnPnjOHJMag95Z9OMzQSkqQA55nUKZtXx+7hqxVX4kkhgd0/Cq2hM&#10;q6cgK5AUGJ1O1qttYBmvpiukpVzTSSoFADnSnLF8DK19AyxMqS1hBDo3qVWoSGIGleNRngOdSaG5&#10;OkerNhVCBkKqBjRFNGK3v/5tcf1hT6hngGArwpgAXABJUk/uwDHqCcACrXABIPZgGLXywAeqacMA&#10;CEtgEez8cMBaYQCgcsAzwHngA8B+J9B/dgGbbsED4O6rmBMtGHKq8DjHIaUNfHrHFMq5nyxFS2j0&#10;KkqhOZNfr44ZIQAiqSRmOAIplwNcSEC6UpxGQplT7K4BoFuRpiYsSRWp4VqQQOHtwIGiBoXZyDJ+&#10;HxKkihp9uGio0JLFQglcZUDMrj3sl+32HFPUy2ZFu95FaRRt1nYsayDQgoBw5U+g4xujWtjH7rdX&#10;V7cFZlRlCF1QlaaBwAzP0iuCoPVSQR33wUkbRlI40OrMBgQhD0alNQJGeeeHw5Gbt7DX7P2zdb3d&#10;W+579dziO8Qzk25jiQQxEAvqLKgKL90CudBjmyZePu1RyUy8bsmO4Wbz9aG4Wzi+JmWCeKQq8kUk&#10;Qkjq0jORq6Wk6jmcyRwxmqtM9vK1kwKFFp+/TcZvffltNdPDb3NzdWlrI8SG+aF9dsW09N3iyZQr&#10;GjjM4b7Ztz9pNMHdUVVW29f0MP3Jv9vd3cZsLGOxADmRo6HWXYsFNR7q+FTjt7fE0vecnF32elrT&#10;VQZ9LWWhfM8zGK58DmeFK46eSODZBsFzPt7maOBBM0QETtmUNRVlzK1pzOJbVt2XwslqPbuTdGjR&#10;F0r0kRUcKupSmWpWpUErlXnifKrMjrkaUIP7cR33WE7fftDdyJqeV9SaXCkvHqB4Ej3vpOIzNcXy&#10;RthxqzST3Nn3FIdxsru7m3GaR1jeKF2kbTJCzIGk9bAydUI2unE0JzOODC3V7dT1snaVtjbnWq/I&#10;zO5dwI+4E3UbQwIsP93rQ9OFAkfLjp4VGOyuPSUfP5KaaaftApb5RE7WUoZZWUW1AAyMTX7xIFBX&#10;x8sVw8RY7Nblla7hOt5Zy3sq3fwyarRb5/7uhKnUojU6KHiQePPnjNrSFoeh2uWlLS1L9ZopGNz+&#10;nNMOhE1p8JbBZoiXhUFW1yavTQuaVp4DHDX3Z66ndn7FZLJpQre327lJGbuQw2lnAlzb2a6VZ0Cu&#10;WL6qTafeOVB5Y6LQ9XpJ08byqU1qvzDbfYDPcSzbrHHGvqSWWVSkaxr6FJMZLURsjpxDyxpU6F8v&#10;mzvl2iPtDMu2yWEu9m2tpGgtJGVVupV0hSzDUzqxY6VqeB8MdqzPhL1PCy4aebFXFDaTbV2lZvcX&#10;I+JudtWF1toiSiLNQVIo2tlkIqKUGeeOB5b2hdT1cPb4U225x8fTv+ZRx3ux2d1DeWgmYWlx1Lky&#10;KK/DUX8qCQ0LJVuLfZjp4Wah9V+J41rOtm6vQI6sm6duxmz2qIbbBezzzbqCqXB0xgmHJiwjCFTm&#10;ta4WlLQ37zWwY+0y5KPIlNfYJ292V3H3Pbxzy3EVtZwkx2U02mFGo1T0iAFfSwJNaVOdcGbuKYum&#10;r3OzFhzZa1btCq4W2n7Sp3+93WwuZtl+JhubRZ3C3EaoBIBXMBRp9XHnTkaY0w0pb34hmHcd1kq3&#10;SZXqKmC6unn0zSPM9EVa1YGNBwBNSNIHDG1qprQww5HZ6hF9t+6GKOUxdO3BzVQAKkBia5VouM8e&#10;Ssx1Nu57e7ryj3SBLW5lL69NWUaQwNaCmn1Dgac8XbJVHLi7azChGiw/3pGMsn3FKEnKnu0FSMTy&#10;l6bGzwwttROpYwWgLqBJq0tGANQpRQTTOuWeE62dvQa08tU97cDguLm5u3gtS0kRDFYznmRnQf6H&#10;GsQtTgisuBy2d2JNdyNBdC+k5L6a1AyOfpywcl0IiSZNx1y60jCkqRITUM6mqmta/d9OWFxEkR/B&#10;wSKeizCMgfhGgPCp9YIGG7CkUszm2CHXcInTWKgJopLamU+OHH3Cbk1vZ+y7Zue2b25W4TcVjRLa&#10;WJAyBpHq6NqzroXIintpjmzZOMdTJWc67FvPuPbsQE9rLJb2JaNLOBynUghVurK0Sr+JqzzbUteA&#10;PAY41Sztse1ltW+L3bfwxEGf+YtnFc7k11bT7ddQ1D/F7ZG6wsstJNbSyHqdZtdGSSrKa47sFuOm&#10;pxLDbhJQQ7RG8SuQrMHJcMwAIAOeqpBzxo8kODKtG02I3bk9yjJZgTTogdgpBzJpRa01NmMhng85&#10;Lc0w4bZPhHt2h3NJJD8SjiQxFouodIopKsgavpYUI9XPLjgXcU6DyYL0cNEp2i82+3ikmiidSq6i&#10;jCQhjqCxuQVocswMT5itomFsNqqXsHzb3tEN67fBi71BGjKuVKsyqw1p6tQXgfVniPJs1uZ0slYE&#10;fd9qu4RZtaR20xdZBd01MZVLE5KECIysARQ8MVWjrrMmmV8mAwNCzmJZUgfXTplTpOo/xgHPPwxr&#10;GknO20/QarbezQWhuLtfi1uY+vDEsiu0SrJ0tVyFcdNGcqAWpXljntlcaGWXJZ7Mk3y67Aub21R7&#10;aY2iyTy3b2ZihZnbU3TiUKWA1aFXV7oqRgxeYt/t6QpKW5Rdw3sNxY2BKSwzLD0pfxjKuiJVSMLG&#10;1WjHiCacxjXGnLNdSltrT4qYRRModyBVjUVJBqtOWNbXhalckkbjt3tqW1tm3LeP7ttkE6lJrRRJ&#10;LPm6FIVH5iM60LcEHiaDHJkyJuFqUsTyOVstxu57lYbzNZWqWbpt8UhNy7fCy3ZhL6gIZunGfSBw&#10;f2UGJp7s6lV7fy6vI/GDOTR3VnvN1YQS9W2ZyYjIoTUisSjOF1aWocwDl542fF1TOjtMt7NpEB2+&#10;+v1j+GDyytIyMqqT6dQAK0FWGr6cWrVrucua0WbYLcbXuNvfXFvdjS9oxjZWz5nguRI540Vk1oZ8&#10;lGnUO7a3CLb97s72W+e2ggljDOiLK6ICAx0PVWoOCnEZa8qxBLXoJ+5LXYrW6mbaN1N8juxSsbox&#10;i1akZ2cAMaEV0+eJw2s1qoHDK0WMccRknuHcyLRljFaGgajV/wBPPGitrCQSCw2AuLqNLWTXqXWd&#10;dQCwPACvhineFqN2hFxtc22Q3sdtfIHhVqua/wAVAx4Ammn3a4wyq7rNWb9q6K6d1KZZbtuttdX8&#10;h7dYWdtWiN6kklaRREUo5caBmVBxjixutff1Z291bFe6riUV9u/tIW3RdueN5kW5lTS8MZAMLAKf&#10;zeOoLTgPrwVx89QyWeNQ1qRXvcU1yloIblzO9TNECwRZBkjohASMaKLQY2riS6aHmNS34yAW0880&#10;j6wjyuANbgErp4BC9dPDGliW2DXwCiSZQIo3cj0A6a0q1K/bTDqOdSKe5aS3SOGkzAikgBqABlxr&#10;9OEqw5OqzcaBaQwSpHJNpMpooQ1Byy5HEuzT0NYTpLep6a1tYKtLEY4SasQwLA8ciMzTBWzfU5XZ&#10;PYktu5JbK2ls0SOS2cKA80Ydwc6FSRlTVwwWw8js7fvLYpS2YJdTNN0liqZCTU5+6a5GmHWvHcjN&#10;flCLDt/ddy2y8L2kvRkCFJmddWtTmRQg+HEZjEZqKy1Onsu4viySnDJre8s7veNW6TXFy0wHSW1S&#10;N2aQkU1ByAcq+eFWnGuigx+Y5bZLS3LZed32GzGGwjspoba4SAWd3axOrSiSJy3UmIqj9TXxRjwp&#10;yxlTJbdqUcfa4XxfLRplHu2yy7ZuEljcXGqJAssMrlV1x0DISFJUVB4VyxpXJyUo7Kvl12B1trZR&#10;IshVmloUcsGoQa8FOL5M4cj1ITLHDcDpiSTRVACgIC8/STWmLWpmDWywLJJJUJU+lGr415YbfQp1&#10;knknt7m4pIoWvuMlRqPiK+zChoUQgFY+ldkFgVrm1B9dcX0G3oFCIGUZgU4k4lkJhS2v4hJYKSCF&#10;ZT/EKA88xyxHIurI5pplaRJvw50Kpp46q+QGeBKTatUlJYbNf3uzmSBIlknvItCAoGVG62baWV9T&#10;UXTxyxcc9PBnodh3Nsblb20Du5J/j95IQTrIaKIXVQ2sn3V6ap6T7MZw5cnp93fzLV5dPt0K282y&#10;6WXR8GAyn32NacMqE4ddDyPmNa02USe/yxeU/LOnT1fcX3a+3hq+jFczxPOKhdTVmNFIIUscvZwx&#10;UHU22ekEgUhG0Ba6WrUcOArw+jCSQLI0QwSBWQGUrkQ76SQPbU4pqRq7T0Cbi43YW0StJK4Rfw6n&#10;hGfA+HkMKqqS7S9SuZZZk6ze4Dp9v05YspaBMMLdIZiuXhl+/CbIblj7e4a3kJi95gVY5UINc/DC&#10;aCD02hhKXkDMyjTq5HiBWmEikBWlq7yAoaqKsfDLlX6MW2FnBefqF3BbRxQuS9GYGuYDCmlaUpjH&#10;gm9TMcd63C7gSC5Cn0dJZemiFlDEjVpVS7KCRqY1plXA6JPQ0T0FtltIJesLkRyxSCWIrqJQxioo&#10;3EE8s6eOBt+Ak2Da5rgkAu4nk6j5NIzu5yJNCTqJxWwn8Rf3/asO17bbbl1kmmeFzfW4kVNDSise&#10;iMlZCUjIL5V1GnLGCzcnEFYsvG2wHcbXB8JaC2XqNcRdURtUkyClVTpZE+oEA/TgrkfJz0PSzYK1&#10;x1a3sSbLeXW23lvdRtLB+ngyQSIwBEo/LbWRSqPpPPhgvr7TDt6UVve6BXcHfe83kYSdlyZgnTcx&#10;qBKzSTBEj0Kokd2LZc8GLEm5Zz5cCqViRXy2zXoeS3tLgmJgyMQ5OqoWvoYVWjeHhjX0HOmpHXEt&#10;ysEUsjSOsA0QELoWFaUDK3Fm8zidGzsp3NtJexXTybi9y04Y3MlyTPIFHqqeLEAU8eAxoqoztknr&#10;uLtG2ybpO8dxcRQRpSSXrEoNJPBaVLE8MGS3FSkZNwdA3Ps7tnYO3qz3NxZ9wB3nubQoJoXt5NHQ&#10;jLozIrquo5gFqmpyGOdZndmLvyRW7xbWkny8ivnt47SzinWz2p7aKHVcXJkM1xJezsTM2iEhUVfS&#10;Kr4Z9FJ6miRjLfZ9wv8AUtqgkMdAwDBaA1zOorzBriuUblKwTdum2V2+9gK3aAK7xShlAY1rzGoL&#10;yBpiUuWo4ArTd7qGaRopnVirUZGZHzNPeWnLF8BjOrY3wnlvWa3nSICB4Iw0buq0pKCylS/NhUV5&#10;YZQJaRlp01a0RjmUFWz8qjAxNoujPaHdGnASHVL6ViQKqr7o0oSwBPhWgxDkznQZdPbMHPV6r5Gp&#10;BWlOKeDGvPCSaEkA2lvK8nSUqCeDE0pnU1xdvEt2Dbb9Vmna0dzIdVNPp0gnMUIyxnZVWpbysKl2&#10;uKGG3lLojS1dkkkWIelitEOZ95Dngq3ZtGabkFpcXESJAvpYEoz0LAg1rkPLLE6Jyzovk0gbPPHb&#10;xPHKZGuHqZHXMszCvE8aYtKXJgkNiY21jrB1SAj0nxJ5nA1Ni62hgrTS3DvNo/DSmpBUj6cUlBVr&#10;yCtrdFLOFpqoCcxXhyxRLYTGLgR/hlToGag1rU1qPpwhoKjil6LFWHUNGIUEUJ5U9hxLZEg8kc8G&#10;jWAwlQsFqtaHKvHxxUgiazvUt0C6WMtRQDLI8cxibVkTRYRyQ9N5JpFmVvfapJpXhT08MQ5kl1bK&#10;tTcSXA0IW+sZVyzOWNG1BosbLewsY7nbLi5EhMsDRxNGBzmMpXTSnpUxUOXMYyu2ma0rVVCr+1m+&#10;B+JeVluwoGlAWWjVDMdXjTNsTSymDklSUt0Y2uCzFpFBABkyYgjTqrjZFV2IGmRDJHI4dVovMqQM&#10;hnxw2jSoksyMoUvXSaoFzABH0ccCQ2eq7yohYBTpBIPI55/Rg0B2ZJJaNEvUJDqaaXBrSgqRTjhc&#10;iZNH25Ztc3IiQxyTtokiQuqkAcVqeNRyOIkt6Bl0WLSq40lWYmtK1LUz9mNqksw+8N/4pMeOdM/Y&#10;MMaAgcADqitMADhXAMkSuAB4I9mAB4NeVMAz2fhgAXAB4+3AB4DAAv7sAxaEcsAhADgAThJ9B4+0&#10;YBm17AS3NjePLx6ygK2YA0cafRjLIx1NcgtGYKhyFKlacPbjGTRkF5OtvMypA2lcg2eeXEUxSZIf&#10;HBF8OkukgldVKkitMTOo4IBcHTUoudeWeRp44clpDJll9QEaupINTwpx4DDkbRA6k0rbKV5UqPtr&#10;hoIC7CumRFUGqnUh5jPDMGtSg7uulV4Y1gAnQCSSN2JQ+rIEcDnTicZtagmZ7cY3jmPW0iUKrRSR&#10;mqBHFcqZZVpias2qnBW3AkCq5WgFGqudNJqOHica1gzyY9JDLPuySCynjSwhury4eoluQJVjAbWe&#10;nERQMzcWrwwPCn1OV1XUmsLjfL23eFLIXnxZ+LjTp16ZFQzR8KhvdIz4YzyVonvHQ9HtVeOKUqJK&#10;7cdvmt5nSSIWhBr0yQ1GUZjI044rHkTXiRmw2q5aj2gEdtNNNEseqUyHSI0GbajQaT4sxyxu2kc1&#10;at6dWaSx7cuPhlv2jeaNR+JHp6Y40preurhXIY4r9wuXE78XaX4trWBLhVidBJMPhSFjkkhKlmWv&#10;q1LXLPL7cOqQ4vVe9sy22jsPb966m5pf/C2pkcyRaDNJGkYZX1OemupmSuQpQ4zzd68biNTp7f5Z&#10;XMnblCnw/eXVntFptLarBurZ21vXc7yJNFLcKQ8gkZTqJDZoM2qBjmtktk33nT1nT/wcNl5blfxb&#10;rTrv+gm43fbUFjaXsFi7TxSxva6kMb3MU8eiIpLSYh46aiDT68Vjpklpv90GveZsVeNlSVprLMpt&#10;V7tcl3epfRxmWWN0hnnLCNmIBRGAFVX011L5Vyx3Wo0lDPBa5ZbPxkqbPb4J5TMZFigRmXUQ7K8h&#10;yA9NAORr4Y0teF6TPHjVm02ekmAcpPqlSEAShKhSgpSpFDxGEpjTqJ1429BpoO4bGTY3sDbK1qDH&#10;M8ChVSeQuC+nQupSI6DM6cq8ccbwRfl/Ft7D1756Woqx7q/MprO3Mk11HCJEjdywFclFaKtM+APv&#10;ccb3eibObDZWs6dW/si6sHvdp+HuLm1aXaY7gpdSRGGbWQmvQqyVDrUDX6fI4ySrZ76m3c48iwwq&#10;6K3ivuKF96vd2u7m4WLpX9wXd2hLADqH3QK5KvBRjodFSPA4q2V/dS1grtG77VOWDMvBkY5VLUYH&#10;Sc/sxc1uKryYHK0IJtxvLy9a4uXMsoDa2pnnx/ZjRY61UV2Ms2e+S3K+rOl2Emxy9q7b+oX3UC9I&#10;SRwpDA4U+hgAOpR0r7xA1DNhjycissrhH1GNVt2lVa34ejb94LuFrsG1T6PjZIpYmETR9UyjQ9Or&#10;AzUUoeRKrQ8PPFUte/Q47YcFKvlb8H9xT7FHtG991xWU1tcXFtdznRCJFjYRA6uL1GUf8wx135Y8&#10;c7QeGlbLdrGuun2YP3F25LtbSS7fdGW2hORf8KUl2YaVB98ppGrSPswsOdX0a1KeC9NWtt/WVUO4&#10;XCSoIYzpeMGVmZhVX4lqniRja2NPcdcr2rpJ5YtwgtXfqkodX4fpqCBU0zJpiW62exvWuWlG1t7B&#10;LWaUwaJWK6gH16NRCkUqD93DtXWUZUs7JiG1tCGh06pOKPQlmPjX2csUrPc5LLoMg2Yauql0PiFI&#10;0W+gl9VfvcMsO2TTYVX0Dw9/CJIWkMkbKSXZQRXjoeoamfDGejNFoJPudmHKvbARUPTapQFiPURx&#10;J9WeGsb8TK2oNIyswIi/DYr00dmLgD7woPdbOmL2JaD0ttq3NIDa1tr211PePKw6TxpmCmoD1AZU&#10;54h2dd9mNIk2zdZbWc3PRS4iR26cU4FWWRCM1Wgqo4cq4V6JqCLU1kKtu5n3Ga4uHZLWeMFlDRrI&#10;zBNJppIVa6Bw4ZYztg4wt0KI2Id4sIP0mS/RXMG4anhCo6pUOCZFFaLUmgrlyGKo2rQdGO+jTKay&#10;e+dCJZAGUBAjMMxSigEVpkPDGmRVnY0o3G5a7Dvt1t8byFAlvE3U6q9NQ0qg6BqKs3uFgVBzxlnw&#10;K3rZv2feeU9OmvtF3PvS5vdya/hg6MVGURuyuyM4Cs6HSNL6FAqAaYMXaKqgXdd68t+T+zBd13m+&#10;324guZInDpHFGXBBFIoxGrLlVcl4YumNYzPPm8yAO4jKX8rWzvPHqGmd41jLVHNFLUzqBnjWVBzT&#10;roG2/bHc26Sra2e3T7hOsZmEFsjO6qo1MwQeoinOhria3r0NGmmk9yTarfbpbSM3rrFPZyrSiOWM&#10;IPqMq5Lkf5vbiL3aemzRlkrboabu27n2XobakFneRMFmtL8TpfJJBUhQrI9YNOmhjyK044xx45ct&#10;+wzVHGpW3m8Xu+iIb3uMdvBEqC068Zk9I94UiXqVcnVqOficXWiq/dRV210Bw2yWcMciLcTXruht&#10;reeCKW3dBUO5m1BgA3uqUp44Gnb0HRhyLGpgrBJuS3PVtGNuXZ5ZFpHpLOc9IChUqOAGQxpayjUK&#10;0823rLS87k3673CNJ0j3Nbe3FvEWjIKxqBXSUz11z1DGNcNEpWkm3kunu11JrnuO4bYRa2ltJb7q&#10;tzNJ8QwjK/DSJTomq6i4YVqeVR7BY68tXoZrBZasqLbZLqKK0ur9mgt7vUIHqCr6DRwKE515Y0vl&#10;3VTp7HHV21cFrJuO67dfW257ehs0SoSdAUjdloG4Nnqp69OMcda2q09Q+aYkrSgfuW6m3Hcbq+im&#10;6KXFGeC4leaSrKPQryanKp93U1aY2xwlB5agqtq2j46/itUV3aVwjBamQ6jQBAOJ8vHGt7wpFazj&#10;Qs97s+0toEkNvcT3V+Shgt2QxxwBaiXqGSrsaimnStDzNMZ43e26gKy0BR92xx3LOLW36IpIkUiF&#10;xrppLDMHzoTivIK4sFbdbiTXcmIEAgu2hQacA2QoMUqLYI1JrV4bs9Q2pu7tldRGSS2Qyc+ajMEY&#10;m016wjbFjm0G12K02OyihtbnZ+pvu7ExpcKyTJQ5aYgjusZpWrEajy8ccOS97TxeiPdwdpjq61yV&#10;l22c/sZn+79ptrW5+JtJEO2KywLG8gM0TVJNQ2l2Tzp7cbdplbUP4jm+bdrWmRcfh29TllK1rJOW&#10;n6yvJJRZUUKooONMguVOWOjzNdThtiisyAXdrfJCxl1dNgPUQKZH05njXxxpWy6HO0kGWotZEiSc&#10;u1FKmtdNGHJfHniLNp6HTjrXqP8AgejA7W8w1E6AK0zpxzrliVeXqaOkVlEZh3NJOrJbmWQpSMEj&#10;00pxA8MWnV7HFa/IHgsby7YSaqnM0JrlXh4/VhvIqmtcTa0DbLt22YxSXc7LA7trCIdR08emfEDP&#10;PE2yvojnteG0aCbtzYtusYXh3aCWd0ae5bNVQAeiFBRnecg5nSFByrjB5LWex1dq01L0ApZoYLQy&#10;dEQR66gvrWUpIKatVKEeGJ4zaD0fMWOj03F3Je2LjbkuLd0jl6qmRYyXlUVIBbUqal0rnppmca05&#10;pwzxpcybDbe5u1tj259jiknLDWjpcx66FPxQ6jqGMfienQDSnnjjvhyXty/Im2JNcnuyi3eDvbfr&#10;CC4uZnfaHj+IgQmKGAdL0kQx1WsiFs0A1U9VKGuOqtaUe2rKwNTC2Whm7DbLt5VK1kt2lEcMunSr&#10;SVpo1mirxrnyxtaxV66gm+xXNncBS2qpZFkRw49BKsoIJGRxePVEpDdqcyxsrlKxnWurIk1pTKnL&#10;BdHb26rarT6EkzWWu3WRmiRMmcAk6SCeGX3vPCqmV3V6NJV6AT3c0hDRnSWOkIBSufsxcHBAQLqT&#10;UpakhpQ55gjjmMS0PgMkmloxYUjagHAEgGpB9mBJDiDX9nHbtwkez3C6NteMumzJEfUZqUVY5pSs&#10;atyCsRXka4zvV9Dtw9zTjwa/cWV52jscf6bbS9wixvzFKRbXtncWssLCU6UnYFlSvGoqMQrtPRGC&#10;rx1nqZvcYd622RoDPBc9QANd206Ta0JzTUDrUfxAgHFrjZ6hnzN9Rsh36GDrPZyxxAALKilowvIl&#10;vUPLjgarJxurtqR/qdr0OJ6nw9Pff8/reH9Tl9mH5Zl5bn2/hBm5dYKggCmXHjjZHUXogO5TWkVq&#10;mZjWMpqUUK5VqcqZ4ytbiLFTkxt3YrbwaZopUbIo9QyMTn6qZcOGFTJyKy4b0epDHdaoUhjUukdd&#10;RJ1KD4UP7MU6mfF7kcdoqDS6l9XqI1DSCRX3RlhcpOuiSXvBtptF5dXIeNI5pHQEgGrVZanQp8AM&#10;K2VImmC2a0UQ+37fupnnaONRaW5pLcIykAmukZn+XjSmF5qgwyV4blY1peRw1mjIiYkI5GVfHwxr&#10;yRPJBdgpSyLL7uaupahNBxFPDEX3JtqRUeQoUm6agGj04jOvCpr4YaGQh2AkiMTGUU0lqrRRU+6f&#10;HFQOBtxZSpIrO6BmCM8SEZahkCDxoBglFSbDszt6x3PebWHcWke2mIkeSOlY1iOetW+5Wg9nDHF3&#10;GZ0q2tybKOhad73HbMx3DbptmFnfxyxpb3cMrk2qQpGDaiBD0GVaN6zmdVa4fb2vCczIVZnTugSw&#10;G3bjE5Wz1GwuLdFUM4qT1FTQX1ZAuWJUDgcX5ablPc9infK2JUup4gVzeWN/b9KR2hSKEm3Rnkes&#10;tavXXqGpl9PLhjRVtU863B20RD2lF8X3Bt9sYiWNwnq0JMQCchpkHTNf5svHF5W1WTO78TofcO59&#10;yT2EjwWCstzb3ARmRGuJLWOVY3Z9BorRm2VXooJIqdQxyUXizDjrEHLnmvetIGieOMsCLcsTp5im&#10;quO1JQbMtNsg3K5juLy3SSBIBWV4tRChlNVAHHI+PDPEOEZWcAcGzMbyNLiVIY9SFmYrmrUz4ilB&#10;x1U88U8mmhpJd9wTbNbrDDtkjtbPCAI2cNJ1FZkfU0Y0HUc8vu0xhjVm9SeMlIlo8j21rcSNHDqI&#10;UDVJ0yxrUIDxJpw4438yNd4NKVbcG97jtexNr7StrO1vvi94MDSrLDFIupmYL60YnovTI8sqgc8e&#10;Z29s18jtZRUd6cHDOZy9a7eSWTU8r+ouSas3FixPE5Vx6y0J0NFu/Z9ttNhaXL3q3M8tuJb63WN1&#10;Ns76dKtq970SKajL6sYrNyehHJvoVL2U1uiSMmiNxSnHiPvDlUY0kXInd4IY0dYfWkf4jFhm3EFS&#10;f93C3JSbLfcoLfb0t3JguHuoo5wyEu0QNSUfUBpavHGFG37B8Y6mblkDuzMKs7EnPgtTX2Vx0otD&#10;xcpRU6dDU0rTKuE0KAkNE9tIMo5GIoyiiqgJrUU454jqJNlNdECYqja0HAkUOZrjVGqDLG+ngKPH&#10;R0BzUmihjwxNqJigmvo5bi6pIAmslixFOWWFSEhTB7QZ4+mAdBWpfiGp7OArg2EPhiMAaJV1CQEZ&#10;mgJA8eeE3I66kltCkR6s1FjWqqRQgvQ6T6hTSDiXYu1SK6ljinlaRUIDGuihB8cwfHww0homa7Wa&#10;QxrGqls83oK0y+zAqwZsc1nbLDrklUT8ViAOqgPMn9mCWRqRXSrIOqCpYk6qMakgD06W90eeHJpS&#10;sqWQLZFnaNleIxDMNmoBOZHl9OG7QjWrXiFvCRbogYuxIjDAErqPDPxyyxmtyb5OhZ292bHbruBP&#10;TLOY9cgIXUiEuAudalzn9WFMnPuUW4PcSXDyM8jaqBSSCSKZipPia42pCRpVEIFShclipC8czzpz&#10;8MMBklrK7H06a/TUjAmCYSbBoEcSKqumRBORrxpieUg2PRlZiZESgFUBBrnxzOVQcIpjrqOMpEsL&#10;cEo7fxHwp5YEyeoRYRXUNwHAFUYaiONDXI8PZiZOusQWsUhaJtat1DXWdJGk1yqTzpjWrMrmP3X/&#10;AOYSGtatX6wMUZos9r7Q3HcbZbiJ0SNiRVtXLj7qnGtcTZLukXNr8p+4bhRJFJAVb3SeoAefHRi/&#10;6exHmoMHyb7r1UD2xrzDS0+n8PC8hh56JR8lu7gQA9qSa19clBT2x4f9NYPPqKnyW7tp79qvjV5B&#10;T/8ADOD+msHn1FPyZ7uU5vaUPPqSf/s8L+nsH9RUe3yY7uCljJZ0AqT1X/8A2eDyLFeahY/k33Wy&#10;hg9nRq0rKw4f2MH9PYPOJP8AyR7wqfXZgDn1JKU/+7weRYPOR4/JLvENQyWdPHqSU/8Ad4PIYece&#10;b5K91q7L17PyPUkz+qPB5FheeiRvkf3mADrtdJpmGm5//ZYXkMPPQn/kd3hRavbanFVX+8EmgqaU&#10;i8MHk+kPO9BlO6e1b3trdFsL2aOS4MeuRYRKAtSKA9VI618sZ2rBrW0lt2KYzb3aNq0CUN6KZnSB&#10;zxlZFSbC1ihiBMQkUEEkllzGXDI+OI4j5Hna1mbUzlSaV1kcufDCiBhCSStGsYlVcioAAzoPZiYH&#10;qQuIo8jKutcqAYcFpjGchC2v0jjwP7sOAdgaS8kTINrB92mkVrz4YcCdg/bJFp6yFBQ9SpFRkaVy&#10;ywMgrtwtXuWq7JU0/EajUUGtBwpw8cZuppWyRkby2WB3jkJ0sCUbIKc+fMYyOujq14ASq7qscZyQ&#10;dNmJBpUHkOXnjT0mSUqCw2/s6aa2G6rIqqj0jj0uvUfkFamljxy8sRbuYUHoYvlLtTn4fbxNp29u&#10;1reWbp8U9reWqNapFBGWlq7hhSTSY1LuregLjgzYoacck9ft+09vtO4pko6r3b1XHx/cc+3a1vZb&#10;w9SYXrKkZX4dScnIHqyB1VOk5ccenitVLTQ+U75X5w3I62hue398ih3KGSDpSA3EVOlMFPvAahTM&#10;HDuuddB9vd4cibRpv1/fG2mW4aNfheiVtIviAemomrkqHM8aK3meGOHya8on8D3MubLfG7uvu9NU&#10;Y3c7+S6Co4DlqkOrDUQx1UJUDn4478WJVPm8+flCNp2XvGyWm3RWtzIlvczPI0NyRoiCCFhokY5l&#10;lc+kUpzrjg7nBe1pR7fbd1jrhiYt0foI7KTed+F1HDBc3W1aJLdrdpaqknTLRMrkKqhdI9Jz8M8X&#10;ZVxxLhrU4MWHPn5WouW66IH7q7Su9spuK/D2QFwYht0MjTGPhKsq+8wjX0irGoJocaYO4V5W/wCB&#10;jm7XNgavZcdfQz3bsI394ori6jS5NwVmuZxqOlV1qsCLVnatdQ08CMLKuGq+3rM13ro+T11Bt8uD&#10;aXUlmiIsCqRDKjOsGsekyx9ZVcA+ag4KY51Om/zGt/hrGnj18TPQWk13rjaVdUZCtmaEHiKjKlRw&#10;x02uq6nLjxWyOEEXdhe6TKZQkoAASqFdAFKBRX7cTTJVuDd9rlqv9AR2+1taWE91KI3v1ZUhWSQq&#10;VL56lUDOmnMlqYM02cLY5V2/NTMNMse+fgU3GVO35pDtl6I7mOJjG4zjCPpZQpKiRXVNQDaaEiuM&#10;8EPdbHdkV6UVVaU/QUFpFfWtwLtV6cZBR1BFStOJHgeGNbWrZRMmNcF6xaNAy7mvJYpknjbTNSoU&#10;gMwrUeZAA9mM6VS2Nc13daixxbZDKsmlTJEq0WapGf8AKPS2eHyuK2DE1H8XtIbWxu5PiZFt2WAE&#10;akX1KiuwpwGXq8cO2RKFOplj7dxJA0XxUvwquscNGBkYhYwQftGLrpqc17Q4TLHbUutsvbbcbfpz&#10;LA4MYRnSjIBpLMtKV4qAa4m7VlBp2+R47q8aotDuF9ucthDfRR2kbIqQXaBqyGFXpWrqvretT4+G&#10;ObhWibqellds0c1E/j/pKXcEtGt59ZkjuYkQW7KVZZHrQgt/CF8MdGNvQ4s2OtG1s0p8SssbsWty&#10;iXBLwt6nRaVNfbWuXjxxtekqVuZYO44vX4TUXGy7hFs9rfi0m/Tpm0SNH6pE6dcpEPu5Anwxx1uu&#10;bTfvI6H3eNLjRQpllW80U5kuUXp2iKemso0MyRtpCBwPW9OYx0JNadThzWVrSittb0NcRuA728D1&#10;ht1oG0DNtUgAzC88a2qoISJY723mWZZn6SxtWPUdWvUwAGk+A44h0a2NMb11JbmIyxCYq2gjSGY6&#10;E8KLWlCa54mujg3yYmtY0BmdusYGTp6WVZYhUmg90qT9YxqlBzWY663OhWGAVZV0zLpBqoOoes54&#10;mtPEEyW3YmLW0oilPuCmQZuAOeY8MRbfY3rVNQDyKRMqlKS0rIQQytnxy/ZjSuxzZKtaMS7ur5bb&#10;pI8mnSYyeo2gIzVKhTkNTCpw0iajtCGzjlVTEwYqamrNWhPgchgb6CUySxJayS2tlJeR29tLKJGe&#10;QPojNKa6Lm1BlwxCb10OymGkqbfgS31ntscf9yuw8XTWSVGJBPqI05/e55csTS1nujfusFK/Bbl+&#10;AyGSee7SCCUQjSCQRQsAakCuXLFcYUs4r5Gkekthaz/DXWqWo1qQQocFsiBxrgltaBitXd7Bs1ze&#10;T3VpPaaor6KVRDPExjIA0qieAIpxrjOlYTnY6O4z0sp6r8ip3QbhY7vdwPMI5OpJFI8bDQRUqQCt&#10;AR6cbUh1Rz1s/vLTt2TaXkjj3V5nDN+BbwRkhywA+4RX2DM4xzVu/gO3ta4NXkfsh/oJMNwjtzbT&#10;RXMu0QuZ+mVZOiXbpsTUZHgvqxUeyxzVyY+Te9RLiS4jttaW4FCY1hlYMwVhqDCpA/oOBJTqZLLW&#10;Xx2I7VbmO2WZ6q6MA6rpyWh8c65Z4LQ2Kt2nITtt/uG3XLvYMWjcuSwKADVwDuwr6edPoxnkrWyi&#10;x3dvkyJ8q+oG3Xdb/cikspQvGSOoGJDtWpIryHLFYsVaFdxmvkr6gR7+5mohUQGNs6E6CK0AAJyp&#10;jbgkecpTkl3XcHkYQF1nEIQRTMBVaAekKMhTnzxOOiWp05e4tkqlbWAOwuLhL1TLpZpiCA2kqSzD&#10;Mkmg+nGllocl66aFzue5QxWkdpYR9CWJ3+JuEaupww00YE+7TIrljGuPWWRRNbgMoF3J1Jm/Eajk&#10;A5AknUB4A18TjRabFSDoNAlqigRroLceHDI4Yahu2XtoiOsrFWkBTUQW0lh5EcPHPEXq2J1clLHf&#10;TQSloyFYZBhn+7njV1Vlqb47OjlblnaTtOpuHm6LIytrZmA1rnVdGeXljKyjQ3xzabNw0M3PeZ90&#10;NbgiSctRNPojFaKCB5054MeJU2Kzdz5i97VkMCXUFwYNSD1FCxz4DOmNG01JxOILW9j320iie/D3&#10;NhEqxQzKv4a19QGQyPq54yrxe25SzOyjwA7iUtG0UMXUJyE5JprHDQVpilXxHWyWgOs95FktGBGl&#10;U4+kcx+8YfFMrzGtAnbl3HVHO80ghV6KR6qswzBpnwwrtbEVSbCbq3MMTyAajWin0kgjgK8uOMk9&#10;YOxXXCKiRWF/uG6BLWzaHVGqpbrqc1VRUiuZJI1U5Y0taqW5xWXFSyTcLa525LQXAiPVQyHplRIq&#10;FiNMpU1rVa0bPPCq+Wwk0zVWv+T37Ohvr23aa6lM0Vwav6AaNCUXV7yGuZPDHJk5q8VNVyslD2ex&#10;kO5LLbrS9Zdpkm/SZwnRMmkzaQK/iUyzPAY68V5Wu5tnwOqT8SsCW+oJOwOeWWkg8qceOLbfQivF&#10;bjjPeMytDOzEU0IcgABT6cNJeBm6pE/xTDqSaiHl1F4U9Cq590gEEYiDR0lFbe3M8pCzgFuIelGO&#10;Xl+/GqUGXGCKISaWAXN6eo8RTDDkK5ePSSASDQV8jlgEggTmJWLHJ8gBl6eNftwhkcDhQXLVB8KA&#10;ivjXlhwaVY9p3uVjgBOhDUFiaCvGgOCAveVAT0dKZSZLUZk0pzyxMnPJu7ae0tdq2mDfLu0lhNo0&#10;62F9a3E7ASyMY2juLeksVUC0CvTxBxn10KT0gq992/sgqsu3X08rIdT9NBIgNRRaXC20gy/rYSbT&#10;gNNhuzzdu3IaO2ub3b7oEMLgMiLxA9KxjUDy944WSawxfC/FF/8A5K7Z6Ff1K763R+I06n/xXVpW&#10;vT0/k+rVXTy1assaebTx6eB28sUbdPT4mBaxs0ucl6rr6dEYZgX41oaHBycHCmyRGure5bqoqOQy&#10;yRAcFy4EcM8JpNFUiSK63G7v7mS5mk1iunW76iSB4CnLwWmHWiWxrmy3yObOWOtJkWWMtHFOpDRU&#10;kIRULD3yeH04GjKmr06G3g7e7OjtodybdZDtqtGtyrqiyySpHreC3SJpF40Idwo08fDHK7Wa21NL&#10;5XMLYyk1ztX6+/wdw77aruIJZdIYqeCyCpAzyxu6vhsZ6pynqExbzFFZJOY2e1iDwLAsgiGtw3qO&#10;gVbPM+OJ8vWCIl6lA96pddczSFRRajgPIY3SKdfAJaVOkIoBWOlZGPpZmr54UEgt3erIoiMKxPqL&#10;9UEgZg/dz/1YpItIsbGKa6sBcxRTViljtVuAHkTqSBii51zYKaDnjKyafoOhcLKHuW9t2Tud3c2P&#10;XlgsZr1aRpcssVwy6iusQA9U6ip01Wp5YnJk4LVHLb3W0audIezdlkuNlum3Of4v4Hdr02iELaOA&#10;wCJIz016GX1aaioxhWMltdBK/Ipb64sYrK33XZ9s6KSD4O4u7nRIAXyVHSjJFpjU0NCzfRgpSzbr&#10;ZlJwZlrlDG3TTWyZFQD6wTxoBSmOhV1FLaQttNYi9R50NAM0CivqBVlWuS8cjyOCycaGmDIqWUlz&#10;f7ubiJdtsQtnbyMqkvGq+rx6iqKLTI868cc9KR71j1O7WLJb3NF03BG3jbbQC0nszHfwJpF1ZzSJ&#10;IJuoH1GupTpXUuldOefLG1cVnqtjz8rnRbkMKC7spby6lkZ2ZI0uWYuAoBqjfe1BRlTDbhwcrWoD&#10;NbOIA9rK5Aqk4ZQgALek6dRLChqcsaK3iVoT3NoBaC7KOsBrAkwowkmQ6mVVyKLpap454SbENtrq&#10;GBkiRT1JF9PDUhB1e9SoHHhTCdWzSloGqJEuo50Ec8k0hZbNA0hISjnUKcCBSta0rh8dB1yOQjeN&#10;5s9wkjgS1ht4LZHFqYgsehZHMrRudJaTSW0oXbIYWOjXUzl+sd27Dud1dwWRYm3lqQZBRSiKz5ZV&#10;H0YnM0k2Kz0F3yaO5FrCVuZ2R3LkldAjyVUj9OpmoubMfo54eKFqTRwQX27wyQQ2cNsqTRxhpJHz&#10;dgupuf8AJT92KrRlKgILqzltgZFpOpOliSF0kaaBQKVrnhwwVYFe8EkaTSTCV42VNDkmq8uFPT+z&#10;AqwDQNGYpZJDqo1fQoqKAefl54pjYTdXqHUJkYysilHqFGX3iKeqvtwkia1Bf72WCAAdUaafy8a0&#10;8sVoUkhk23XekMFDR83HLx1eFPA4XJFjEtdVAuk0Yqx4HyOeX04bY0Hz3dxcTxyyMJEC6aE0zrmx&#10;PDPicZxCLrTaSW6uAkiiJSOopGlKUAHPxpXE1Rv3ONfwgty5nMb6SqRirEsGaq8PT540Why1q0Ng&#10;ma7LRTPpZPUMsyM6ihFPrwmuI9yzV4XtUhltwYyNIAAUimX0eeInUxZBdW9qhlnguAsjh2SIJqoS&#10;QuipFB6Sc/LGlbFQ4BnubuN4grgxxgmP0V1Z1plx+nDgdEnoT2khMbXOQBDUFNJOWYpnz88ZXXQ7&#10;sS9yRg3KsDRg+8lCCCeHEauVOWK4ann2qmOsLK7uI45Zm6cBYdJTk7Fjxpl6B/Fw8MVe0A2kFXth&#10;dlwBVuso1KHBIoaUIqTxxnWyJowCCFNKxyMwDGunLVwzFa5GoxpJdmFrtqPEsrlYY0XUoqFL0ah0&#10;k8KD66YXIz1BlcqQUIlR8xQ8Kn72WRw4KgduFxL1QVoXmTUEy4Dgxy8cKqKWoNHcToSJJKMR7tNQ&#10;NczyOeKaQ2hTqLKKkAZr7DgRLZb7NZQyGQNKwY0rFwBavGo5YRpjuXFyoW3XIUQMtBxNBTFlNyYO&#10;4mWeZ5QnE+kHjSuWKIQVbXzxRBAXAHIMQPqBxSskDD4N+kjK6Wk9PDTI48uTYrzETxCv8zMSpkMz&#10;jKo6z0+n1YPMQOj8QuLu60UUjhkVeY+Il/8Ap4pZELg/Eni73hRNJt5mPJhcSrT6nwc0HB+I1u87&#10;Ymot5FYGqsJ5DQ+dWzwuaHwfiNPebKmlI3U/xdeQGvj7xwuaDyxv+b3KlWWQgmrVnkz/AOth+Yg8&#10;sX/NyEflSLl/zpKf72FzQ+HpH/5wOkDouVHHVPLX6CGwc0HD0jB3fIrlkEi+XXl/bqw/NDgydu+b&#10;uoI6opnqFxNy/t4PNDgxW76uXXSzTN7Z5ef9rArhwKXddzG5TrJMWYItI1d2k0jy1EnENlJQFbPv&#10;rbXHIkUaN1CCC3Knh7cJhBpO3u4zfvcQyRrG6oNJFKEMRka+zGbQ4LMWvIMGY+YAz8M8Q0VJPBGY&#10;GWQ0otMi6+eFA5ElthKxkqKcSK14+zBA5HiH8IxZBTShBPEZnlgAFFvEknvBnbKnt4UFDhiCtpUk&#10;seNQVWpJyJNa154VgRPuEam2kC6dYUmuYAyrlThjNsulVJi7qO5mn1u6yQEkxqdIYc609hxjJ1vI&#10;k9ilvoSiqurSzeoeBJNAaAZcOONaszyXTehaDuCB44Gkq1xENMpjqGVBHoVIjVhRRXlzxj5Ln0He&#10;u8q6pfxQaztXb9vu7KHd7lWjuFhKXQDmzMpWTU7u4MmpdDAAogJ5+OOTuMjrbh0+89ntO2WTGssw&#10;9noXtpt62rDcbYxRyX7dG2S+jaEvoYvA2tQWkXUo9ZpkMczyOeD23OHK63s7UctW4LoV257qbDuG&#10;y7imuv1VKyLAZZIpJwNAhmhuI4xJRWrpGriM8dOFtJpafqef3mBXSV+n2j95n5Z9hvt0WZraLbtE&#10;ge3tbKNGtyoclhJXVqHIcTnnljV2uk+rNuwx4XbVxxe2uqB7zs9N3n3W8sWjQlzc2kMemFTCQ8rE&#10;rpWlFQIqClPZi693xSVvsw7r5ert3o93p6ipuNhiutpE+3RTBC2izWZ1KyO7aSVIHEuvpBp9mN/O&#10;VbQziXZO1fd11j2nQ+1dkvdpVLC5geO3uyssUUbLI9tc9ACZ5AXKLH1OEmj+1yPmd1mrk1T2/FHo&#10;dmu5wNYuPGdd0zJ7/uUkE3wd7fRyRETFplSRanOT1hY4yTIzaVJyFK5CmOnBilSlBfdd1FuN37TH&#10;yNZpJHLbzkAMXUpqDIa8a5Z+BBx315RqeFmtWfd2L/t/t3bN3tmaZ5mulK0VSghXU4BZ2ZudeFM8&#10;YZs9qP0Hp/L/AJbXLRt7z9nuO3Lap7G7aGVVuJ3JMTCqRhCoVdCrQmlOPDwxnXKra7F27LyZqve6&#10;zsZrozic6pwUDFi44HxyPIY7OSjY8u2Ju0tgpRxcrRllpTSaVFa5V4c8ap6GN05hBkAkj3SSCas2&#10;hygKrkQCfVpArTwxndTWUbYbNPY0uzbdLfR3KlILSWFama4m0pRlJVAgVmJOmleGYxxXaUanudq7&#10;3VlGseP4FRfXUCzi2tlIartKdNCrgUAFeVRTjjfHRxLPLz9xxmv3+sromuSRMKFgaMTT6BUZ43sl&#10;scNc9pkuot3n6MYtFpKx1SOSyaWU0NaEePPljl8pJ6nrPubWqlRajTDawo8sQVZmTS8rqJACfUzI&#10;AKLnkOeBZG9OhjbtN7twLJelJf7qzSQskfWRSFZ0DhtIyIUkj00HHDrjnczydz79eL5fgBbtPd9f&#10;4lY3tY5wRbxykOyqDrybSo8c1AxrjSiNyc+a7s7NRJabN2huF5cXcPRlmliA0x28ZuDRgCXIjqch&#10;InKlTniMuSNiMNKQ7X9g+97T2qMFoLprq6SULJt6wPqosZklaQgjTo50riKdxbaPbJqu3x2rNbS/&#10;CP1Cdouu5biOOytr2SSOJSBCpMTaZGqc/fky4auWWM83CZa1K7bs3a0V1YBvG7zywJ8REWktmzSr&#10;V1tkSVPpA1DOmdca48a6HG6vHktPiyuMAEXx8aFIn0QkqaEtKrVABIrkDXG6b2MW5bPDZ9vFubhH&#10;cxH70wKMWX3jpGrLE2yuYOiuFukg6R2z2raXIRUZlRWz9OXqDUPni+pg3bRSBxRyxk0Vi5GSU505&#10;CuWNG0xM9A1w8zXc+qQJpVmanA5ANgewi5utot1jdrWUCYhOlEqkhta1NWJ9IXPGCv4mmOtnsUlZ&#10;VYJKSugkKvhQY2UMVk0EWl4wdi4V0oQY2zDVHl54IMrV8Au1sbu/kLQQxgVoqg0GQqaAknhjO1lX&#10;cTcIOudgNlcGa+t5YoZ1ElnLLC8aSRklepHqyZA65MpxNruNDTBDa5bAUlhEzFIxGQSXZlPqrnTj&#10;58sFcrSlnXft03FWT7XDBDdrLewF4kTXG60CysuYUFgwIqKNhZG3XQzpjVb+9sW+4T2V5HM5iilu&#10;PiEjtIwXLFmjrIwAIagag4UHCmMFNfVGp1Y8OK1XHxu2m4/arJtv/U2vVEV9Vo4rm40mVHY+pxCw&#10;YtxpXivEYWXLMRsdODsElZZFr0+yZJDsl/3fvUlvHcJud8IpJbm4CCEsIY6s9AAXqFoppVji62dF&#10;McTzO7tjoomWTfoO3bT3fAN0f9EkhQyxx3Kya1UJrhKPHVGZgBRw2TZHBztanu6nA5tX1l7uncWx&#10;772fNdPNc7hu0IeYwsk4/vd1cGly9ysnTK6fQsXTHjiHRqye3iVg7ayltb9Tn0811Pb1u1SdImUd&#10;WVXrGF9NA+Q0+WOpR0OiuKFJCsAuHcGdYVDFFiVXZacCctQK8eFcDcHTTtlZLWCO/mtIpmSUAggU&#10;SIkRkDgQpNRq40OGk3sXZUxtp6k1jPZzgLN+DGBRiF1ABvT4j3cZXq1sa0y0cJ6fiQbxYx211LDA&#10;6SaGISVRQuK5EmpAy5Y0x3lSceaiTeoHaAmUtMNSt/w6g8eZIxrY5W0MnsmkZlWi6H0mhGonwArX&#10;DTGnBNDZPGBpPUOQCUzA5nicS3Im5GtM5lddGYpyoQPAVw40CAiyupmkLO+pVFDIRU0z44myFZFh&#10;e9tW0W2QXkV4hupSqtZBWLLqJ9byN6VWi+3EVy6wKl9zPCJ7eZZBTJvQeVQf9eN5k0kJjgtyrsVY&#10;GQ1QIMh9fhiGxw2F7fBC94QoUyRkANIpoCaUJGeM72cG9caeiCZLm3tywVNNzGxUlgyUZs9VD+/C&#10;qm99jny44cFluKLPtMU84gguoVCqinptIjEFZCpOuRtRzPCmJq4tpsZVUsqbEJA9HepjLFVQEknI&#10;+nh9eKyanZisqOWHWFvebluEUWgCR1Pwo9BbnqVpKqqrStScRaKVNsdPOukC3sNtEH+HNWWutCQK&#10;rUCkYHLyGHjs3uV3Paqk8QL9bn0C1kk60CMHSJhVNYGn3a5kDG3lrdHEl4h1nvW+bdCUtGk6Emjq&#10;hqgnQ2tRTyIrThXGTx0b1NbY72xx0F3+/uL3crnckXoW90A0kKosag0FdSLkPVXgM+OKo0vdI8h1&#10;qgJWvXtQsUh6CvqePPpjTkGoT4YbaTLxtzoEXUvw4iiuJuqZERnYE0Gs8GJy4DEVrOqOjJlcagO4&#10;yWauhiSkZ9RcMJDUHMDLIY1omc1ryRQOsoGgaD91gSBkPA+eHYiXJYRR9RGCAgmhDZkGhqPI54xb&#10;g3oys3KOWOZnmyY1OYA1Z8RjejlGN3qQx3EaoQx9XlijNoTqdQcK+A9mAaQlw7BgrOdKgLSvIeGA&#10;Y+NtdFDqVHhWpPjngCSZLbMEA5/T7cKSHYc8BCEjJuC1zqMCZMlhf7rPcXxIIdQkUcYPJIoggX+z&#10;SmJSHdSJbpJNdUiSh010pWpA4/ZhNwZW2Nt25t8Ub7eNssIJu4pnlpDdCTpi3jhMplJOlNXpooUk&#10;1xk223/LBp2/YZMr4vZ7A3/mjunD4KGuroU693TVx/53hnjL+nr+pf8A45/7/H2mPikkp+KWGkhi&#10;9QQT/ZGOloVl4BlvbxzWt1N18iyxurMVkOsk0UU9WnTnwxFrNHZ2+F2BS9tBMsV3amiEKyI1Gz8x&#10;XUaeOK1a0ZjlxqrjwNZtztPbtt232YnuL2QQWcRBDOjZR6gSF1anoBTLnjjtVu2563Z5q17e1I96&#10;xme6Nqbbd83CweRHms3MUhRzIqyVIZNbKmrQQVrShp4Y76nhynqgS328NaMxMPVRqqS1VYBa6ddQ&#10;K+0Z8jgdtYCYYdu/akllYwP1ayvBFPIpYChlQPp0jUQRqxjTuZtB35uytjryYAdlVYHeQUk0h2UN&#10;Wi8tWNuZ5zu5hC2xg1ExRo3uPp06qU5CtM8FpgcBe4wbbfLayx2zWd1ECL3WPRIQaIVAqwZjkcsQ&#10;rcV4mvB1Wpb9ub9JskAtREluryxXLzrqkbrQBmjZgzGM6dfIVpjDNTnqjTya2UthM2+9yXMl3vK3&#10;BmuLcJexX7qWnV6nqPUgnhl6sh93Bxooq+pik40KuPuSW9dF3QRRpErdBoLeCLSzAsXaSJA7uzCn&#10;qrxpkMa2xpbGfl+AncNxt9ylkm2WtxFGLWM7hLcKjE3AJ6rqUBYRvlp1muHjrG+oLSfQVVsJJZ6t&#10;NokUEqwOnSqDOhGLeiCC1m2yxS7S0P8Afb6eGIxJbk+rWoeihV/M08a88Y87PXZHX2VKWlRqNXbF&#10;XdUgMqRxOi+gSl1IZQ1AwHv/AMvLBz93xFnsq2fFQH3ny8ljjub0yo0dlpO4RJXpoHHvCUellVmW&#10;M0zLHKozwq9xOhy8wjt7bbHc7LcbF3hjgiSRxrK9QMnqBgjeVFeRkOlaUNefHBezVkyXKKO8strt&#10;ZLqBLhpZoqdG3kRlnLrp1q+kuihfVmWzpjaW9RrVTsXMm5bxfdqyvd2nTs7e4CWV9EghjjkmX8dV&#10;AZULyLEuo6CcgKgYy0VkkwM9tthLd7nGttayOUZWVSA9aerW2oBKemv8Pjja+RVUya1x2eiNnsG7&#10;Nsm6r3BcOLGe1aeG0uli/EnkdfxFURjTHRZRQ1A8Mcjm1Yq9/wAB37fJSvJrQr+4v0292+0S4gez&#10;kcNdliGLStdSNIW1SFjktAteIzqc8a0bTbMEmr6Efa3bkN9FfSRLq0W/ShjW5jgk68uSSKsvql0E&#10;epFUV8Rh3yJbitZoM3zuL4ea4sbRhfzRxLE0twqzdOC3UBoirRoo9QY6k8SBxzzx4p12QqVnWDnh&#10;qs6sG0OpDV5gg14fsx2m6Yf8PrECW0Ze5nqhjJA9TVyUHLScqYiWKQG7sruxlNtcoYp46Eo2TAHh&#10;zxdWmpRShljabdJ+izblNKkUEZWKFD78jsfdWleCgsxPDLxGIb1hEPVjGup5gkLJnFGQjadTFSSf&#10;swxJQLCCiVY6WA/DB9Vc+QFaYTYQEm/6kfT0hgFBzUZmueo5ZYjgEsBtRb/EMssmo8Aw90gCtDXh&#10;xOKvMHThSe5ahUjJQRLU0GlifUK1qMjy8Rjnn0np1qtoHyLCpEaSIdA9SCnGtM28KYSk1v5fR6+H&#10;7wW6khKU9EmmuhhU0oa51440qmc2R1grInjGp+oTK1CeNMvYMbs86NQ6E3E0lJXzjOlADVnqc6fT&#10;iLaEaSNmhuJSWQqI4xQgihDHjllhJpG6o7qVsee1doSrMS+nUoWh9OBW1KeGFqxkdoiqtZKI1NRy&#10;BofEGhrimzkdugVZxbahLp+NMVP4swXpoTX/AIVfUa8NTU8sDswmCC4F+1wzB2L6dZnIrqUDhVsq&#10;Dw5YaaFHUHmmuGXS/oIzdl/lyNfpzw0kMZD1VWusMuZVRT2kEcc8DgciyPcl1JfRlVaAgLqrllyI&#10;wKBKCRIpzGGX8MvQAkgCvmDyphNooKW3doH6snWkNCoyWpBPGoBrlkMZu2p248HuSCdKTqDQpWgH&#10;vUrwqeGNEzjumSTMzy6mHqyBIoMuIwIyQVt6l50WJ9M1Q0ZB5jP1fVgQ0Xly7BQGOoshY+A/0rjR&#10;IuTJLtEYZiZSBXIAZ0GYw3oAv6PHWvUahyHtwhjm2YkVEpPDIjxwBIq7GWKhZW9XGvhgAlXt/Vwm&#10;f6v6cAEo7dahPxDGhpkMEAOXt1iorO9T7Bl9eABT24FUEXEmZphAKvbaZfjyGvDMcPqwwJ4+0iG0&#10;GeRTTywpHIz/ACs7OQJ5KDwpgFJKnaedGuZfCmQ4YJYCt2quVJpcznmDg5MB7doxlQRczagPEU4+&#10;zAmB5Oz0bP4mU/xEEUr9WFIDYuztVdd3L5UoMHIZZbZ2++3zSFZmcsFozkcq4cgXixSj/irTzphQ&#10;Mm4QOjSBtWfLCHJLaSRxRkOwzypX6aCmJaY00SpfRqaM5IbKgDH9gwoY5QGqxC4WTVlUEDS3L6MN&#10;ITYZtqgAKDqBUsSfOpFCeGCwk5J7llDaXMlOQDECjc8xjPctaGK3jbJdvkk6SuyuQYp+ORzIanll&#10;U4z6nVS2kFQqlZBOzhZF0oYhwAHKh5YuTO4NaWrSbgiojSMTVVGVV5DLFXt7pnhSd4Sk3Pbe1b3e&#10;rdW1vJHttk0K/H21yC7SRyO8TPCq0YaT6aBuOODNeqrL95p6es9/tcWW81r7mkRvITunbO8Wb2rx&#10;7/8AqRiiEE0srSCFI4qLBAh4BVi0auYNcSu5pbR1g4H2V6v3be9V6mf3W9O3zxmWVpfiRqjCBViU&#10;BQgU1WOtR95RQ+eeNsdOa00gnNlVLrk+Tj1aCdoXm0Wt1d2tzNDbrcxPpa7ZljrTVCzkajQHwpU0&#10;5Y0z47WShbHDWyVn/KDzb8USSPbbmttLJpghaRus+v1Kzga410atJFR+04fkLe3Q7sHeOqivX7Sa&#10;HsLuN9qEu33U0cMTrKzTsg1CQgBY1kJ0r6lqracs8cvd4Vk1PV+V5uKdLuNZ9u3QL7j+Yt9Fupis&#10;bqK9s5E+EOiPTJqbT+IjA1ZtQyFdJ5jGXb9jVV1UMz775hat0sdtIjbr7UYHuO3nW6ZHklcn16pl&#10;0Fg3BhU8DyOPT7ZqNjwu60ermSvs5HW3IhiEk7kitCSKHiv+uuNrrXU5VLehprWbrWJm2+SdLuFD&#10;8UyJJ6CSRQOhyyyzGOG1HW2uz2PcxXd8cU+JblXvW9zXm4y3kKG3WQoBAXecqFUKPxJSzHUQTn7O&#10;GOmuJJQzzr5rV66lbcpJduGQU6SgZkEZH71fHGlfdM7N5HoXnbk1jagRMjLdlSJHVQxzz1LSvLxG&#10;OXuFZ69D0+yvWiddm9wu/wBhkZ7W9tNwXryy0f4j8NIFJJAeSgBFB4YWPLX4Wi+57W1EslbS/VBl&#10;rmXcGndZpG6vA1qKg5gDhlnUHHZWtUtDyb5b2tL6kv6dPHV5Q0UjAa1IOpQ2S1B4GnLC5oytjcSa&#10;C5+W3dsW2fqos5jA0sSxIig1jkQssjZjTVhTPnlxyxhTu8dnxT1DDjd7RValDb7jLCDHJGRGK+rK&#10;oc0HPPGlsSep148zpo0OuVMpSOaToRuSFDg6QDkCPpHHDpCWi1Me4u9ywguLexm6i2yzyLTo6tSh&#10;SDTUWBBUqU9OM7VdlvAuz7iuK/Ky5Qbi/wC7+2Z9meRYA7BWkntJBmDKipNEG0Rr6mA09MZDHn1w&#10;ZFf0fbU+sfzLDkwt76arX7v3mS7c3Tc7DdbfdI5zt+42bQ/CTqQFCKKjqAKdahRQ1FTTPHdl0Ubn&#10;zOKlcibeikh3Td7y3uhd9UTXMshlN2ZGZ2jkXT0mVWoqgE5fRh46JqC718lqPvBhuM9tcJc7ZMYS&#10;QlWDFiWX1D3q/SOGDy5UWEu4atypoyO6luWUzFxNM5U6AahApqPpxVYWmyJy0dps3LAR17p1Ekiz&#10;MKINZGqvgrZBfrxrsjkSSZOVuZbdraVidLmh1GoDChUngRzxDaTk6K1s9Ogibd8PJIwJa3LARsGU&#10;HM5VAw3kkPIjXog2QRTwxawFngqwkFFJ8mZuPHicZptMOKshk91E1pNEyKJSoZNIGbg6c2HCnhlj&#10;Sq1k4moYHZTJEXLqTKlDEpoQzcwfb7cF6ydWC/GWATSSSSNI7VkkY1BzHnSmNUo0Mr35OWJFmEAY&#10;oDxywyGWNnd3VhfRTKPywGXIqKgUqae3GV0rIOMnr/d2uGdemzQISIRIzvoWpbShbMLU4daglGgm&#10;3tObeRUKI8lAoNWZQDmMuGC6XUFk47F7sWzTybks95eRCzSRUuX49ONiKyBNSHhXlxxz5bLjxSNs&#10;XcOlpalDN03CwtLm4jguIZxHX4ee310NGJ4OimmXPE0ws9D/AMit0uP29QId+ga3lLwN1XTSkoqp&#10;V+NSwyb2YtYIe4/62lp5KXH4+JBte+XW0ysYkEsExXrxNQhmUggrqDAN4VGNb41bc8e9eTnqXHc3&#10;dEW82FtYbZt8VnY2RaQuERZZZSAuqUplRQKKFAHE4yx4uDluX+hePBvBSbXfW5HTkmFsdQU5Vrlm&#10;SRwpwxWWj3iTs7e60TfH8RtxuU0K3UMTSFZCAsiP6CnMOKZg5eGLrRaMV7w3HjuBXu4vIkMPWd4o&#10;jVATkpNdVPpxpSiTIyZW0lOwT8GI9uTcZ01pK9M+bUNaZ5+7iJm0Iz5VIPiGt5EaGqwt7jUGqvMf&#10;RyxTrK1ITUyWLi3lLSg9acktIw4Ma515YxUrTZHXk8l1nr7QJ4JkQOUWSNiBpBCkAnl5Y2TR58+A&#10;SLeyNjM4JjdWPQI0O2qnuSDWjKpGZYA58sCeoJg0Cyt76EaB6gDnSmfsFMDDQmWOG6uIDGdDxBUd&#10;yTnQk1OXEVwm4QMfJcvEstsR03IoVWi1IP3hQVywonUmAeVboiPpkO1SoTPUDxGVMUoKQ/qKI2t3&#10;A1E0ZTTUCMsvqzwvSJKWEJZmNoxUFCKsoVuPELUHwxDtJvDQNIY4tMkZBlJOkISoFOBqKZqcWtSK&#10;8phFp2jsMG/7xHayT/BxSBzLcsryKrAFlDBf429I8ziM2ThUyy2dfaw/unsi92bcZ4poy9tbLH8V&#10;MnrMUhWrROVLqrqPfFTpOWMqdwrV03Ojtq6xbQAupLS0WNOlIoQgSuzlW0yKAAFAyrxyw6qzOrLS&#10;tdGvxBNvsZrm9EW3ENG76Ibcv6iSKAlqLl7ca2aSmxzedxtPQPvNj3KKGC4vonQIFjicRaY6A6ai&#10;QkVPpOMlkrMI18x5VK6FROkUFy/Sl1JGnUUg8SDQ0rzrjarbWpjdcXpuMbdJZ4pHluOm4oRGRkaZ&#10;ZGnHB5ST2Kee+xCu4TO41s0mlvQQABXhmM+GK4Irzm9yysxcJFKCzjUdWhgCQAa/uxjeJLx1bTY6&#10;aJg7NNbGOF665ClQiggA8QcFdtGJ3UwyZYtia2liUPLP1PRLq0ropnVKePniOV0dmOmJ1fV+0CuL&#10;WGGShDKaVTTmAv3a1xrW7aOXJg4uCYCQWrakMmimsEkACnEZ4h7lKrVdtgIqbkNEoCA5F2zy8Mbr&#10;Q861tZAbmxERYVFeNPGvmcUmUrSOtItMsdRkSRTwHicDZYPcMNVDmQTwOX0ZYaAjRW5VwwL3ZQkU&#10;8U9zEs8KfmWzEqHU5EVBBBpwOM7MzYt0toJm6LOItX4fUPr08gSMq+OEhEPRkUagD6sgagftxTYk&#10;xAoaoNUkHA1y8MIZ0z5bXu1xbVe2UVlE27SKzy311JKZo4AtCbSFAiZmtcycYdzkSpESj1Pk/fPB&#10;kbs/diY8X4bMm+FHT/xFtp6PHov+Rr/7r39WX8WOOWdf/m8P/T/jn4nv937jkkyTN1WRGZNOpiGP&#10;pHM49VI8RWgjtZJ+vU6qx0NeOmnDLBYfKNS72WS2tS945U3akCIOCBnU1JAIYDnwPLGOVOyjoLzG&#10;mGS7/Nud5K91L0ZCoWFYFKxq6mhNAVCjPUaAk4hYVSuiHlyuz5Fdd3N3PeM00ounkclpnrV6cCfv&#10;GtPHGqSSLwvk/QKb820R/uypqfWCVFGGWQJqaVxHHk9zpy2ir0L2TumPcLJ/1iWSSVdPw6okZVvS&#10;wYSr6acAFI+muWMV2yVvdMrd1d0421KS/wBwMscU9rAsUWgJItaqxzzUEV58ycdNaRuckKQTbzdh&#10;xcwQmR4CJZKamVUDBatSmVWpi7R1ZdavddDUpty3UEK2VoyXCIpYwyNOSxBJqKLnQE6Vxx8uL1Ys&#10;uR7MS77TI2wXK3CyyC2FzdWzMYzbHXpCyrNpZnfKmleJ44quaXBFb66iWfb14sjrdxxywpLFAtk0&#10;ja7gy6+kAqMD6SvAZ55YLZZ23DHetXqJuG3TbnNLcWdktqZHjgjXWwWREVQF9ek6101JzqKc8FM3&#10;FKWbXotya/g3Ltq4f4O86UMixmeCG4B9zIdWJWZlozHTrp44jHF6rkist62fuorNm23t653Do3Fw&#10;0TOWSInWqq2kaC5HFS3pyGNMl8iWhv2tMbulZ6e0bcRXexb4JIEcbvZMrGG4DRyRvzUxkq2VaHyw&#10;6vlWLbCnysitie326gm4xbgUSa7gMUxLM5JWtMgq0GQFMaUddkc18trNyzRfEnc9tsL2G6JQRiPd&#10;rAM7GNoRoW4GuvvoAaDIEEcMckcLNNer9h3WwrLTlXpv6D2/7ZtlgNzttou3fbisZXqlC2liG0uy&#10;gamV6epKCn04uuWWm0cf9PZewxdzq/CkLBkFfdJy1eGOyvgZqpc9ubze2zR7fcXP/g4cu8MsgSP1&#10;rRgH0yFC4NNVKYzyYlbX+Ii6nbcvI+7V27b7lzLDNeXsgLXEyrO0axq9Y1QURo300JP1Y5ng5W20&#10;R0YM1qesyd5usl5IkRZUjUnQkY0xjmcuGZx1UxKo8+e11rsWG3XMF+I9ruLiK3hf1QyyAlVqmk10&#10;hiGbSFqRlxxF6uvvI17etbuLOBWvBYX1jfRWkcscEokW1uV1xSLE9FSWtC9QPVSlfDFVOfJeragr&#10;ru6bct7vLuWJIGvZnnNvCNESdRi+mNan0LwAxo3oZPRDpbe2Y5q3VVMgaqF051NMs+dcSmx11NHu&#10;e12tosEMUkFxPGpaSaDSwDGldbNxzy8vZjmrkb32IaA/06bd90e4ZY2hTSshLFU9K865ktQ1AxtT&#10;RQNaFNd2diNKW5MjGpIPEAnIVyrjStn1DkxsMd/bnrvFqg1GNUf3WqM1Okg4cooa1I5gF0yrE2km&#10;QU1HxoKEDAJjrm7gkYrBGyipAi1FlXx9R8c8sEBWrIY7X3mALSLXQpBpX+jCdi1oR6pUnP4phkFC&#10;S2R8gKEZYrQfKdQmIwFqNKTK4qVp6fVnUHzxnaTela21nUHliZkLIOmFpRMyDXwpwGLkxljhZ6CE&#10;1aA3qGquZ8a+FcHIUl5su4R2s/VhhE8gAErTsxADGrBBUKKkHxxhlrKNcdZTUEd5efE2/UZFiGnq&#10;Rwo1EBJILaeOFWrTNMdK0xtvcqZZGSOMRkOT92uQ9uN0jk33PL1SyJGpaR8hSlacTxwwpR22DNck&#10;FkBksLyFnUr6iVyBZqfdrwxEyzS3b2SA3vp7qSOB5GZEakacAK5VyxarBnsgs6UieNxqJNRTM19v&#10;DLEbmfUYpWGJHjQdQH0tzUAZ1yPHBuaMHk3FZnZmUVUACmaoCcWqk8QqO7YxhHQBDqYVFT6ssj45&#10;Yh1LQ83toIzGI9b6dDO1eXkPPE8GdnnY1WEDSyQLGBGC09PebJsqcPIjFpHPZyiEdVzqyEmZpx/0&#10;GKMoLDb7RnjZwXiljascoaigUoa1wpKrUJk3FriJYGHUnoVyrWtcwa19uNKWKyKB8e1XkoAd9IIz&#10;Cr++uNHWTFXJv0CVqUldQtcgMiTzOCA5BCbE/p9T0HHIZ+3LBxHyJxszkkqHrwJHL2YOJKsSDY5z&#10;UBnQEUoAOHjmMHEfIlXt5iPdYtXNvt9mCAbCotllAFEYrSlSCc/qwoQSIdkkmn06XAjoWA4am4D6&#10;qHCK5BSdvenQFbPhTjX6sKQ5E0exlcqMSOZ45nhiRyOHbqNUkSEVrkef1YJAkXtoaqh5BwFAcsjX&#10;mMEikmXteJ2DHq8f4h9uWFISEDtqA+jS7DlXKvPBISSp21EimkbgVqa1I8Dy8cKR8iG07eSWFJXD&#10;1IzWvp9JoaCnlgkXIKHb8AOqjg8KKxFcHIJHpsduAQBIa8QztX9uJ5D5D/0O2UEFXyH8bcPrw+Qu&#10;Qg2KxPDqGvqDB34HnkcKWOUSR7JZKmlVenm7V+uuFLHKFHbls49CSf1uo9f24FYJKy42S52yYTxq&#10;fhD+GEZtWknhxAyY8sDY62B7ppaF+nrAoKhqnjnxHLEotsrt3M0lo6ABJKHpFCxaqgmlNIByGC6K&#10;raDHSZR6KirEksxz9XE0Hsxmmb1omgSB7izvGkiJ4FfUczU1y+quKcWQYc1sOSaksm+30k8skk0j&#10;GbUGcVDvqNTwyplwxKwqEjpt3uRtt68htjdu/TtZGMMdxcASSmuSPkwIPq9Q50yxV6LeNkcuO9rP&#10;gnuy8uOzo5bC7ladYriykCXcNxK2sxsrGJaAHU2iM8DQCg44xXcNR4M0p8vyWyWT/hUmWvrGPqEi&#10;dpW4BWUBV9OQ1BjWnsx11voclsTraEa7bOyO5bCxkZrLrQuusTwMXGiSlHbwyYBdQrnjgzd1S1tG&#10;eji7C9NbV9Wv7yi32G9tOkt5btbFMljmWrOFFfUpoQKHKuOjBEuNTLvlZJSoQBdzyqYzcRhSrBkY&#10;BQhyqNIHGnsxtVJ7HLWK7ouDdXu92s0t/dyvbImgSOwOmQAKg9fEDwXljndfLei1O93vnr7ziq9Q&#10;ztrdds2++SMMDdRTD4W7kVVjCaWDmQ5+rVppUU9mKz4bZK+zYww5aUvE7dS/vfmBdNfyXNt0Bd3z&#10;D4iWNWgRlVGQB0Vl1Gr11HMkY5qdp7sW2R6679UcU+K3UA3C72CASdIRz3L6tUrRsWMj0Nc2Yfdo&#10;AAKVxWNZHHgcvc48VLOyc2foe5ixN+K9aZnOp48zTLHoweM29QyzuJIJRIAUda65agUVxwp+/Gd6&#10;TozTBktVyjc3O5d3XNht9peyPtm2lIhd3SpISY5RVRItTqEoAegGZxwVrjq7Na2PcebPlVefu0ca&#10;6Fjtu17VDYC23CKF4PjQ6KsdZpJmQIiuwb0KoqwqdLUP0ZWzXfw+Blhw4qZuVvejRb626fbYZul7&#10;tFxuNus00dm9ZoJIo+nBGix0NDpWTpM7hzWh4jBSlvA7u67mr1Xu2iBO4x2HH25tM0Mk8vc1wQjL&#10;LdCWOKDqlhIdB9DMCAv3aAnTXGtOdm0l7q/M8XDpb/iOW/y9hSXcVrGshur2G7gKOLSKJiVBjcHV&#10;mEkAbkSoJxVZn3Uerbi6vk5XRfqZ6ELeymGSSsEfuAUNWByFRT246bJ1Wh5Frq7iz91BG/TXl3uU&#10;jEml0EMMQWhYgBBWg/1YeJqJZxZaV5RTVfbxFsNvfcZk22ySS4vSZRJa9PQI1iXW0gYtxABJFBQD&#10;jim41M2rRGxb7n2052yzvI1LpLpAUsyzORlq6JrpDVqueOOmd8mme7TsV5KvVe74/uMvudkyTjSW&#10;aVDq6dAdKk1AyJzpxx2YrSjz81EnIRHHdARhbcAsQa0AqRx9ntxMrxDy7uqhbjbj4FLmOVLaaGJh&#10;qmt2YMGIOell0tQjxGLT6SYutqKGPtrqJW0KQkEbExniWBJoGrn6fbjO9Opv2+XVJ9CLcL+VbtSh&#10;cllGYplmc+Hhh48empfc57O2g1bu+Dma6OjSAViYDjQaWyz44pVWyOXJyfxAf6mzBA1WoWBqSVo2&#10;efni3RGKbRJJORIFjp1RxKmq5ZDKmWHBCrqSmFykbR+qIrWtODVzA8TieSDiyCaCR3KZICQGqKUI&#10;4/T44fI0pSdRBE6MqyM0aoPTIqkg0PPDlMpUU6strUWj27RyT65uPUJoGHiMhSlcc1p5aI7+3rR1&#10;anUq47oWk5aIi4yOrqoWUk8gp8PbjpWp516JMYbqSSXXG8gVgCyqApBp6gKchywQCqpDv1KO2ifo&#10;qWkkGkqwDDSQKHhyxksbbNMnArIlYhteYFCw8q+fDPG7cGPqEedXU9MsoGn3qUrX/owQGpJBcPIE&#10;QqHZjm1KH6aYlo0dnAXZW66RJnKpYxmIAA140A8M8KzMrWYk9k6tJIGVEI1hM2/sAjIeWBX6FUto&#10;XMGwbq20pdhABcs6QnTVXZQKqjUAZhWpAxz2yJWOzFys+C3ZW3Wzwq4djpVgFcRqTRlXnWgqx540&#10;x5ZJ7ntnjgGhmleSOF5JDbw/kK/Bfopkc8W9FJz0om2IYi8DUOqQkroqPTXzr5YJ1KdFxkntgARC&#10;XUBdNaeqhY0y05e3BbxMeMqTTX/Y11a7VZ7lFMkovYjdANKiN+H6JESIZv8AiZgryPCuOevc1bdf&#10;AzlMo4yyeqdFhJ1qVLAkMv8ALxB8MbP0EtGofZrDc9vtp7O7gV5LV9UMx06pIVoURE1MZHK5aqVP&#10;lnjn5ur1RNJmDCfEHWBaoFZhokVhn4GteOOuPE3gJhVQut6u1CXJ4UBzp5cMJks0Nn2w15sibjZX&#10;LSX8kixpt4garg19ay19NeAqMzjC2aLQ0QrKYF2rs27fcEtJDBY3gYApJMuhWJGRKa6UBqQcF88r&#10;xQrZOhb7vt1lHt8UEd1As0bGgM4PxMhYq80TAJpiIFF10rQ0xjVuZ6FYslupit4jitrxYLdtAlQA&#10;yahIpqPVQ8RQ468blG9GwO2E8NyhSR4lUaxIor6RlkBStcaOGtRWTg1K9wm47bjW6urmSY6/w2nD&#10;RMB6UDRaVC5DP1HxxxXxe/CPZ7Z1p28vefv0KuS6tbyCCSWIfFMKwtCVICq/CVQKE5GnP6MbVo6H&#10;n3zc7akVsLnb5o7mNkaAyxNJT06ivrC8deVKEjFPVGDrWzgsO5u8t43+zt7C4okEFGAi1fiNHUI5&#10;BJoVXL00B9uM8OClHK3KrgVdEZ63gRvSEZmNNbVqpz9mN7WKpWXAXPt8QjVtSSS5h4gSaDgCaZVx&#10;NcmoZqKrhEiQWolgt7hWghkKiVm98LwelPHBa27Rlhxt2Ss4Laa82+GcWkNzDNaWydXNGiknd1Da&#10;NahmOjIZsBljHg3q0elj4UtCcqPUAXG97tFbCzuL+aaxlIPw3ULK1BQekVGQ8caVqnsjjzYVXXqC&#10;2sMLFGSRoQ9SJDxpTmAcFrNGmKmsslaC11B1Z2YU9RqaDz1AGnlhSw5KdXqOmnhWIxMoqxKoWqwJ&#10;+k+eJrVybZcyVIK4hraUMykqSNanLM8Djo3PKTkZLNHLKwUalqCSeIpxw9iqVGw6QjSSVXqenLI0&#10;40+nAUxr2SdQPqGniBSmHIuQ7qRLkunw44IFA6NgX9QJU1PDLCYoJHigYDSdIU5gcc/I4SESrbyo&#10;lMyaVqDwGAmdRVvhFGkhhJj95WJrXSaVyBORGE6sbxyafbfmjvO3ozGG3viItECTqSsfD1Aj1uaD&#10;7zUxhfta2fgT5KW4V/5r3ev3jor1NPSh9zT+T7dXq1Yy/oa/b8w8hGPtijIyCJqmuplapYV4UAIx&#10;0206nfgrVrYEv7aSAmUkDP1eo1NTkWPDLGlLyLLj4g7zpRag0YZipGefh7cX1MINj2T3H0IVgCRw&#10;vDIpN4zxK0USgk9GMrqaYkZPnQ09uOTuMOsmuHt/McNwBdyQwRbzcOkrzXFVklluD+I0rks5K8vV&#10;lmc+OHhs3XUq+NUmCDbIYt73K1tHR0jJVWKNpDaQamre6TT9+Ks/LTZ09p29u4y1p01/IJunsLSN&#10;7dLOJ5EGlkeQsVc1BZ8l1kfdzoD44iqb1kvNamP3OOvjLBZba2dYY7jWtrCHZukoMhJ4V1HnyxVL&#10;w4ObJ28rki0+Xuxje+4Z7F7+Ta7Fl1XBIWSscPrXqK5hQhWoc8HcXVap7nO7NKEaa9vbPaNr2/eL&#10;GNt3gsdcNwt8ot4orlgCklulu6SNpQgOW4NwJGOateWj0bJtaWyruu7LW77Qh2gW08m+XBeTdLm8&#10;jSV2Klek1qxDPEVUvqK0qAAfLdYlVytjJ110Dvl7fbvt63rLcG2ie3kkF2h1SiREZoyiiSP1gK3H&#10;2GtaY5u5VW14o0c8NCC67psbZoprmyluo542ee91COaSV0oiE1cCKOgAChSc68sP+ndlFXDNu1yr&#10;GkuhQybpLFY3FzFAIXuEJuJ3pq9ZZWjB0nI6x/TjemObJTsddu7TTUavqZ3bJZ4JEngk6cgJpIcw&#10;agrlXKueXhjquk9Dz3aDV7X2wm6bfNu+57n0pdU0kst0zNJKIlAXpNq1SyO406fpOWOe+aLcaoyt&#10;ZzJTXE8bXojtA7dNyGiuAoJI4ipYnlQVPHGiULUaL1577ti7thZ3izQXTK242MaFYg9rJr6ErSIU&#10;kZfeJWozxiqq61WqO3te9vibjZ7gvcG6RS2UdyzBrtus1yujphWLr09AUKlCmdVXDxYocdDleZ2t&#10;LMrPI08EIjj0gEk0IPqXny4Y6VoCeuo2W6doUhOleOsiufn7cVCmQS1DEtozEBcKDUqQeBAbgPrx&#10;DfgRyfQtLPs3dZ9rkkgg6scp1JT1yRxw6mmkaNNUmmNRqcgekZnEPKuXqG7alvedjpt+1SbrLdxS&#10;xvGos3CO3VIPrIroKaAKVPHgMc9e7m3FL1hjp5loKHcJ3DSWkHQng1mJbsD85WaoasvuU4CgGOmu&#10;gOmpJtVtHY3Mkt05Zho6CpIMnapJDKGHppicjlaCtMFh3PJs19q3KyljUuES5Rgy/jdP1hVqW0se&#10;Z5+WM8KtXRkUq0SRX+0DaYZZlVZ2dQ0USusrIsZRgzkgEFqaaV54XC3KOhpuZ1JWhUQpM9u0gYOM&#10;/WuRUHTy+jHQCUkc8sYmGhVUqoCkNTURlXOvPDS0HBJEk8URupFJ6x0xzcUq2fGnHEtrYHUW51qs&#10;LiRSJKkA86eWBQJICnnCBpFY+tqyLkAaZez7MXBdWNS8meOukKNVda+fKmDiMIW1a6lIPrfgrvVR&#10;45140wTBMkSIo1azoaMjTlma1GVPA4csa0JI2Yheop46aHPVXl9WIaKqydRHJD02MiiOqxr91STm&#10;BX68BLYx9UU7LEWCNQiV61qK5ha8KYIkSv4kckojVuc6mgbiNPhp4YpIdbagtvB1HIRqVNXamG2J&#10;vxCneZWDEVGnj9NKjE7gnGxMbudlFRXUpCs1DT2CmRxKoka+dZqCGLb5Ph1nCgoT7rZEgGmQw3fU&#10;1r21nTl0DrlzF0zGnTKjSIqA0BzrkaYiuplfGomQJ2MvrlJYiuplBGk0yYkc8aGcOBssKidV5ilK&#10;cxhp6CTCw6GGVkozZEqfeWhqa1pjLqdNIghcw3d0FhYRrQagR+3FVmq1FnyKz91CzWsccJkIYxnN&#10;fTRgp4avAnArSxeXFZY2GON44/VpaoJB4V5iuKZzOzLa3ltRYv1mAi1CpIrQkgfThItNomkn6U8c&#10;ttEsusEAA0HjUNQ+GNVoU9Qlb68Hq+DCqBWnUz/ZhOxPFDo98ucnFuDXgTJkf+rieTCAiPebxnZR&#10;apqXMjqtz/s4OTDiTfrd4hUvaxgE0H4jH92Dkx8SUb5eqai3TM5Au39GDmx8SaDfdzMYZbOIqc85&#10;XJpX2YXMOI9e4d1Y+izgL14M8lKg8wMLmDoOsu498sXleSzglEr106nFCQAKNVuS4OQuBYQ92bo7&#10;1/T7fUAVCmZ658K+nBIcBi92b5KSItvtF0sDQs5Pt4jC5C4Dv809xrKYXtLWr1pQOAKeerCkfEf/&#10;AJn7hj0sLS0qM8uqRn/awSHEm/zNvsYAaG0Q19R0ynj4+rC5BxA5u/d4t5jW1tndQBVlkpTj/FgV&#10;mVwJ0+YHc7r1IrSyGo0NRMBl5a6YabDgQ2PdXcttGUeK0nUszVZZAV1MWpRWAyrkcDFxDD3R3SwD&#10;GCzVmzpolY1PHjJiB8SNd/7olUEGzA4aeixH16sEBAxu4e60b0taByMqQsQAa/z+WGqgOfuPvGIB&#10;3ezJag1GDx9jDD4gTR773iyAl7PPh/dzXP8AtYfBiEXubu4vJD1rOORPSC1uc6GmXrxMQNKQWbe+&#10;7Ly7jt76WFrMUMqRRKhYLU11GrcRig4hb3UVfIgClCaDj4YGhlddS2blSh9QLFlAalCjDiRxzwMD&#10;G7hZWkN/F0WMaMT1UHhp4EHhXzxnbZm1IUToJNKs6mTQBqozMSCRTxpQ5gYyqmjstxesAaXVo6lI&#10;zoYZqrKQC1ONRWnDGvF7s5ldJNJ6klqzlIp7qNo8iY7gHU59gNfStDwwrrojXBaNbaekn3HeVFhI&#10;tvdNonV0mjppUiQDkhOfHI88Rjwvlqis9qusyD/H7Qm0LIscaXbHWqKKKoAKkUAPq51ONXW7v6DF&#10;LFwnr7QqXvPuttstLQXzx28Sao41cek6ywYU06SMqcT9eIXbY1aY1Nf/ACOVqJ0S9AXfdr79eW1l&#10;uN7eLcQzetTEeqwVAuo6Tprxp/McZrPjq3WqO3J2WbLRZG+k9CvvrJ5lMR1DpVDRyRaCrDKhXiP2&#10;YqtuLOS2F5F6gFxNahYiIhH6WCFvQoYVBAzGfE43UWONXddCpMclxOVA1EsakVP+g9uNpSRi2M0B&#10;Ho4JjBILUyNfAHDkmSW0Nu8ypIT0/ulaaqkUribSXXXRhy7RbPGrB3UuNUWgelq14gnI5HEPIyYU&#10;im5tbLcH+BBkQRdMm5CtXWtJKL9GWHx5I0pfg5L7b+77IDpXcPUt6RqIzVlUKgQuDXMrTUAQccmT&#10;tG9Uexh+awlWy9zT2enbUP7t3HarkXEFn+JJSHVcxytouJEFOtJGvp16WIr54z7et09diO+vhs5p&#10;v466mFlUhyzaqrmoz9P0CtBj0k9Dx3MiRRyNIEgBUHhzJHL01zwWeklUU20DUtB8YjXDkRBT1CBW&#10;lK0Bpwr7MZO+mhuqRb3noWc+42tnt5eGxQOZAscrZurAcgT/AAnmMY0o29WLuMmOyiugENyn6MQH&#10;uhqolTpqx9RqP6ooAMa2xrqc+O0PQPlvrmaxMsNuqNCpjmuUOmR9ZJOsZMSeFfDjjJUScNnf57eO&#10;a1jx1Lrbu6tq3GwaLc4+lc2EVvEYl1hbmztdK9GR11Uc1rqCjIZHgMY5O3vV+7/F+DfU7sHzGlsa&#10;rfRrRvxr4FB3LDbQ7iL3axqswVEUqwvCjKwOlhyAP0E8aVx1YXZpqxwd5aivyx/D9vEuO0dmk3iW&#10;RbuaG2hhEWsSrK0hDH3lEQFQoGZLADLHL3FlTVbnofLKW7hudkvt4AfcWz2237teQTSHrwSBCslA&#10;y6lr6lYgqVGVKZfTjXDezqoPPy1q8tk3pLK6a9tISLiRobmRWUGEoVjdQKFaLpoPMHGq5PSDLJ2+&#10;OqlWn2A8LWpUtC7mWjFaUNRy4nl4k4pp9Sa3VUN3CS6trNFmEqvL7pcAJpGTFCRVjXKtcVRKdCHl&#10;s0V9n0FkLOdJyKDl7cVeTOsdQyDoyyaFox1V1GgAoa5ahQ4hyjWsToHTbvH1lSJBSNiE4VFcuXpz&#10;xmsbgV7ak9/LBLPGrjpwhQ6RcFBqKnLiWNcziaJwadxFUmuoPdTF4yITrFSoZRkE41z8cOtUnqPz&#10;XasQSxbZA4VrlisZHqU0TVThnWv2YVsrWxrg7TTlb4QK+s7MPGLU6I5F8S2deILZ540x3canNmpX&#10;lpsMitp4FMxi1W61JZa0WmVC2KbT0kmtWtY0IfibUxsSFYsfvZUrnTLDVWTbUSFaVkYnS1V0rTh7&#10;TimRCiSJNtlkdxQqgajk0JB4gEKfDA7pAFQ7RH0hIZNIAMgahyFQAM6GvsxLyCacmxn2fZ9r7eF2&#10;JfjdzuIEuDbhtKQCUBxV1z18PTX+jHD5l75I2R9Dj7HFjwc371mvVBn9n3a2SC4juQOgVDCJ3ZTJ&#10;VqU1U9VOH78dGXC200ef2nd1rpdTX7eAbu3elvcXKtaWo2/pGqGGWRgr5jUqGi1IopNOXmcTTtmt&#10;3Mmvcd9jdk8deOnjP5lRbpebmUt7WKRmZTp9WTUPrzPM+XPGzimrOStXlcJSxsKrFctGEpKDQLL6&#10;irL4kU4HBbVT0MvLdbcXuHC5torf8WB8z6jkYySaFq+8KV5nGfGXudKSonKmSzs+3bC+uGtI7mO3&#10;hEZn+McMEaJVLVk0LIV/hoBxwnla3PMXJuEysm3XuSwt/wBMvFmtbe4ZZEE0YEg0egmM0Vgae9pN&#10;DzGLVKWcrU2tidPiUAAtb15nlWVPwalyaVIHE58ag405KDFtFiu82VvZvaXdst5+IGWXrSxgCma0&#10;jIz88ZvG25TgVV1AYY7XRL8PpR3f8OE1NOajUanKn04tt9SiztbO1n2qe4v5DaPbEi3kbVIksj0/&#10;CZEHoFFJ1c8Zu0WhaksM2vuHdbOyvLCJJ2+LgX4GOEaaMh4iqs2jSWrTPE3w1s030BUUyVNvu01r&#10;ay21JobooY26blCrBgaSUGdKe7jR403JTqAS3Vw9wsrsC5CjQFABp4jhx4k4tJQNKUPu4pJv72Yx&#10;UEnQTQUrmMs8KrjQ0pox0svWkWR66YwVXXnUcaZU8csJKFCN7ZeT1CoLYXOpTOIqZjUppQClKcNW&#10;MrX49DSmB2W8Esva242m3w34kV4rppVjC1rWIAE6iAlTXJQa+WH59W4Ma4ubcdCpuVudQaUFVWhZ&#10;SGABI4tnwONqwZqrq9QqOKUBfhnCgICwqDn9NKezGTsup2Ul/CehkmWJ2jsys+k0kUmgA504YcKd&#10;XoUsnFP3feA1aQSKrytEX9TyGhII8KY0e2iOLS1tQ6/uyLcIrGWYlWSVXcU08CynUCcZ0U7l3oqP&#10;RyIlv8VGZS6mcUKkmg9pHDPCd+LjodNcCvWZ1ICGoYigMmdFBGn2kg8sWvFGTTiIPaLgRqqLrpmh&#10;51HJa/bglSTDag9Z3sasoYaRGxYHOtfM+WC9XGhGJV5aodvd1cXNbiUllkaqO1DUUpSoGXDBirGh&#10;fcNNgLNPLCsTZmq+qo/Z5Y1ORLUbGCkhUZHVmT7cq/2RgZoggiMjU5FFppz5ca4lEsiesooTw5jF&#10;bEjooVQiiVc8csx7MJsJJRLVgpWi8z7DhQAQ8cUTxlm0mtUQ554RLQlxfPDayKiir5FzxWpzGBLU&#10;mtdQFZbaZo3aXoGNVjRCrNy4qRlmc88Wbl9sd9tDSpDotrC/ioLe/ntlurd2r/8AEpIJdOdDrRDT&#10;mvPCafsCVBd9Lvauv9ZsKV9/rWWnoU0dSuinwtfTo4astFcYxTwNOT8en4GJvHVfUhqCaLSlP+nG&#10;lPSTZRsDsJJBUklWBzaraW55+OLJbaIRGYwC+Qpl454Yp6BVvHSB5lkorMIzGM2A01qKYThhLWw5&#10;mWRTI5KtJRWC0AB4eoHCgE4LSfc7+aG3Nw4lSFBDH6dNFQekDTQZePPGbomzr/8AIX0XgBx3UbXy&#10;5gsCKFhVTTOnD9+K4wjly3d9Szlmk0tMIkKin4Oaihp6gQTQjGKojTH3bWjK60ZXuhFMViU8QtSX&#10;J+6vHP242stNDGz5Gltu3t0uoVubaSCO3nQNEjMzsEcVowKaaivhka4479xVOHOh9N2f0r3GbHXJ&#10;W2PjZTvb/CQX+5907JuQuJ5kuL/03KblKTKyssgeq9TKpZBUUONaOmRSjy/mHy7J2V/LyRMTpt+K&#10;Qm1bj3Hv24bhc9aO5uZ3FzNPdE6C7uWeiIun1k0IpSmDO6USn8B/K/leXu7umNpQp1nx9TLPcdru&#10;Y5y84U218kcc6BzJILmh6jxVWMKrUJC0oMYUzVa06HX8x+Q5e042yurVv5W/2Ivt+2fa77b54+24&#10;+vZwXA+Ia5toLRmEkUaAlo6yEr06+mlPe5nGdM9l8fsPHwds82euGu9nBnF7Rv44isfw+qrFdRYq&#10;NRqctH7a4v8Aq6z1Pp7fRvdJfFj++3+Ei2T4ua/aba5ld7UECK6o8AWWMxvRAgUk1NDpHLG18ipq&#10;1ueJ8v8AlOTvcjpjdVxU6z+xkKdt7htgN3fOlxbq8YkMDP1wC4WqVSmrPCXc1u4W53d/9L9x22J5&#10;b2o61jZvq0utV4glx2teC5cpbyQW8R6kMl4enqikJIcu4RaHIY089R6zwVitDDtx7B3iQLEbu3kZ&#10;MqrKZUpQU0ugZTl4cMZLvaJ7M935d9M9x3WFZqWoq2ndudHH8r8Cn3Xti/29EWdo2D5B4tRAqaDV&#10;UCmOjF3CvscPzT5Xk7LIqZHVuynSf1SKTQQGDmoPD9nHGx50ovO3due/u4YwhDAOWJ91QqkA88q0&#10;GYxh3F+NZO/5V2du4zrHXdz+Rf3uz77bbdOz3v4KxESdOSRW0H3lPAFKca8sc2PuKuyhanr/ADD6&#10;X7jBjtlmrrXwmfy/UqF7u3ToR7O0sZs9DqjhdTgOAdNWJ05jKgHE46Hgr8UanzlHCA9t7evNxup7&#10;e3kRWhGorKxp71Puh8VkzKilnf8ALfleXvcjpR1TSnWfV0T8S7j7P7gFuls01qsKvr/DLB60pQN0&#10;608sc/8AWU8Ge1/6Z3f82P77f4SEdh7wqhlltmkBrpdn0f8Au8/pw/66npH/AOmd3/Nj++3+Er+4&#10;O3d4so1vbyeJ9baPwixPAkUBVQANOQGNcPcUu4UnmfM/kWbsqq2R1as40n9UinDqzGOUmK4zZLkE&#10;1oRkrgZ08G5Y6TxkX9h282663s4YoUREiuopZGYGQLQvGVUla0rSuObL3Cpuex8q+S5e95PG6rjG&#10;89Z8E/AuLrtvuS6WKO6vUuILYBLWKWWRljQCmlRpoMgMcy7ui6M9V/Rvd/zY/vt/hBZ+yN2kkEgk&#10;ttQPpJL5L4e7i13tPBk/+md3/Nj++3+EpN77T3Wz6Rlltm1AhI1mVGJqOCy9Mtx+7XHTgz1vMdDy&#10;PmfyjL2Vq1yOr5fyz+qRXW9pP8UILVGnkLaQqqa6hxH0czjR2SUs87HjteyrVN2fRGqg7H3W5UNd&#10;TpbAjJBWVgac8wv244rd7VbKT6ftvo/urqbutPRu/wANPxDF7CEcWlbvqMKAa00inMGhOM/66eh1&#10;5forKvgyVfrTX+Iz+77TcbZOjzW/TiFFEiksHJapq+QqfYMdeLKrrRnzPe/LM/bWjLWPT0ftPWs1&#10;1eQy2SlNTFjK9QGCA6veNBnTFQlqefZQenRMoIyZHVVFACG16szQClAMJMK1b2ILq1lYDrRrEoAT&#10;UumprTgAc/PFVujXL29sfxaFnZ9j7rJaxyJLbiOVQ49Tg0b1D7mOe3e0TiGfRYfpLus2Ot1bHFkn&#10;vbrr/KSy9ib066RLbekUT1yePP0YS72npNV9F90v4sf32/wgt/2lutlZCe6mhdEYDShavqNMqqMa&#10;Y+6pdwkzz/mf07n7PH5l7UdZjRuf7qPbH25uF/GZ4J4hEjlWiLuCD7AhGfHjhZs9aOGmHyz5Jm73&#10;E3jvTR6pzP8AdZ7du0N0tLSS6ldJo04hGJIUnjRlUYWPuq2cI6O/+m+57fH5l3W1V/LP36pFbbSg&#10;KiQRt1NQCahzHmB6sbWR5GjrBp17OvZLeNwyQTOo6seosBU1opKHT4c8cv8AWVXie7i+kO7vVWmi&#10;lbN2n2+6Z7edkuNukWK5njZ3B9xmNNWQMlVXjjoxZlfVI8b5l8tv2d+F7VtaJ92dPXKQdYdpbzdQ&#10;wX1nJb26up+9IGJrSpAUjljPJ3VauHJ6nZfTfcd3hrlo6Ktp3bnRx/L6AqXsffJQOrcwyuTqZ2eT&#10;UTSnHQcQu9p4M67fR3dRHLH99v8ACQ3PZu+xJqRYpqAVSNs8vJgtcUu7oziy/SveY03xVo/lf+hl&#10;FNHcqzW8yMkq0V45AainAaTjpq09UeJejq3Wyho0uybBf3Vjb3EbxLBn0gWYMNLkHIKR445793Wt&#10;ocnvdl9NZ+5xLLS1FW07tzo4/lZZ/wCXd1r+bDTnm3/0cL+up4P7e06P/Te7/mx/fb/CRS7Dd21q&#10;ZZWidIVqQC3LwyGHTvK2cJM5+8+mO47fFbLa1ONfBuf7oFCU67yEDSyr4VqPHHWfOSWcVlPeaTGo&#10;KI4Jc5DLGOXLWm56HY/LM/dOMVZjr0XtLEbKKAmQBzxotR+3HI++XRH02L6MyP48iXqU/rUjfaru&#10;HOCQOAANPuk/tGKr3lXuoOXufpLuaKaOt/Rs/wAdPxB0Oi4YSqVdhXRzIryx2KGpR8vlpalnWyiy&#10;6MO+GNxF6QooaqSc/dyOXtxjlz1puer8s+TZe9VnjdVxjeevqTFSwnR9SlQT7xBP9GM/66ngz1P/&#10;AE/uv5sf32/wksVmyKwopLVBJr5Uwf11PBh/6f3X82P77f4RHiMTpIzCgqoz/pxtizrJMHj/ADP5&#10;Tl7K1VkdXy8J/VIkimhkIAFeKqaCtaE41Z5ckk0ZloyEaeHI1p9Hhjmy560cM9v5Z8jy95R2x2oo&#10;catz+CZU7pZSiXr1XS5C6fo/1YMXcVu4QfMvkWbs6q13VpuNJ/VIKsoFfbgoop1jlxrU+B5DGtrq&#10;qbZ5nbdvbNkrjrvZwTJbFFJYA6RkKnMDGFe6pZxrqe73f0x3GDFbJZ0aqp0bn+6TJIjMpD0pWv8A&#10;rNMdDR82mTwFEiCSVLAUNOHH6Mcb7uvpPqMX0n3V6KytTVTvbr/snkaIXLKciyIVBrw1sMdOPInX&#10;l0PD7vsrYM7w2adlG22vsPSOkiBWWtCCPKhxi+9p4M9//wBO7r+bH99v8JLC6lwCKBzQKKVPnjrp&#10;eUmfL9xheLJbHbetmvucEMfQd2mPu6jpAocyTjHLkVFLO35X8uyd5kdKNJpTr60uifiO9DTq4BJU&#10;NqJ4n04xr3VW41PV7v6Z7jBjtktanGvg3P8AdBhLcNIQklEUDgxyr+3GmXMqb9Ti+WfJ8ve8vLdV&#10;wjees+CfgLIkjCmrnzJ4Vxi+7r6T1P8A0/uv5sf32/wlJu2wXN6Q8YhSdTlKWYkjPj6fqwl3dfSL&#10;/wBR7z+bH99v8JjRazSbnHa9UazILcVrSvCpFBlXyx2clxk+Zw4LXyrF/Fa3H0S3BbnsTdguoTQM&#10;+RK6nFSDWldPPHP/AFtPSfSP6Q7tazjcel/4Spv55WuVLKYiFKyIcqMp0mg5UGVMbVqkj53JZt6q&#10;IJdt27424+FgCCSSpRpK5UUnPj9GJyZOKlnZ2PaPuMixUibePoUhs/Y91BDJdTSQlYY2d0UuahAT&#10;l6V5Yhd4rOFJ6+f6Wz46WvZ0iqbetumv8oDs9zYPJJqhGkLVjINanOoFcgOGNMqtG54vbZcbtDWo&#10;+fd3s9we+tJEJNU6K1WIowK+4BkCCcsFcfKvFhlz8b8qv0QBXM9zPbIsdwzPLMxit0UtJVvdqR7c&#10;hXGiqk9jmjktN29oL6x7J3C4tIvjJEtWp64wNbf2tJUV+nHLfvKp6an0va/SmfLRPI1j/F/d+8Ju&#10;OybmFTJZTo0oDDQVMdQc6Vq/24iveJ7ovufo7NVTjur/AO6/1X4mI3KC4huvhriFoJ4zpbUSeIrU&#10;Dhj0aWTUo+SzYb47Ol1xsuhe2HYO5zWsNyklvpniWQAs4I1gMv3GzFcc1+9om1D0Pou3+lO5y465&#10;FakXqnvbqp/lDl7E3j1B7iFq0o2twchz9FMZvvaeDNl9Hd1/Nj++3+EHuuyZ7Kye4urqMsBTKoz5&#10;KCVz1cMXTu1dwkef8y+ns/aY/Mu6Osxo3+qRV7N2zcbqzx2syRtCAzGQMKg5ClAeYONs2dY9Wjk+&#10;WfKsveWdKOqaU6z+iZeSdi7mkLuLiH0xkugJA9IJNGYCmWeOb+urOx7Gb6Uz4cVru1dF0n9UgDZ7&#10;C46kc2gsZXaCOOqCpVQX99lOS5iuN72T0PluEuPSW0fZU1xov+sE69ZrOBqA6KjSz6A1NQPjXHO+&#10;6VdD6bsfp/Lm1TS0nXw9kkG7dv7vZWLTIYFt0KdSJHcl6uAFIKrVanxw8PcVbjUfzT6fz4MLyt04&#10;ViUm29XHWq8QK4vk6rwhY5V00Z+mNOor6mQOBTG1axqfKOuonbVnvNtv0UlgyxOuponmzVlUgsKU&#10;aoIamDPevluT0/lfaZM+etKNct9dtNfBmx7ss7jcJLu9WC2qiDovRkPTiTSEMS+knSuRrxxw4Mqq&#10;0tT3O9+l+4qr5W6cUnaE7dNf5TN9m2+3teyQy2SXdxGnU6UzSRRUQgCuj1H1MDQ8aY6e6vZJOdDl&#10;+RdhXPkdUk7Ks6tr9viaHuHdO6G2ncW3BLWazmcTS28AzqpAVmLICFiUZAZAY5sSxuy4yn9vSep8&#10;1+WdzixWvZVePwq3p6daozuzWvcMkr3tlevIltDKsYpmQV0tGnHiHAJppFeOOzLenw2Pne07TK5e&#10;N9PtuCttW9dx7ld3PUjS7i0JN12bUMioWoVtRHT94nPA81MdV4eg2+X/ACfP3tr8XVOkTyfjPgn4&#10;EG6dqbvtsCS3EkEqSuIlVCxNWUn7yr/CeeKxdzW7hSV8z+Q5uyxK+R0ado0b8G/BeBUNcMPSqhGW&#10;gemVaGmf7MdEHgtal7DtW/b5AqKrdGIjpyTsREtMvTzP0CmOe+amPc9XsPk/c905x193xei+3qDx&#10;8tGdPxb5Vc8kiJA9lXGMH8wXRH0eP6LyNe9kqvUm/wBgJd9g7xagSW0qXirX0D8OSh8Acj/tY0r3&#10;tLaPQ4O7+k+6xLlTjf1b/c/0KX4WVHZXDiTUarIOmRTmRxrjo5LofM2q04towWS7lDeitFqAo4UP&#10;H68WqiepYxbtIu3taoxWJ3STSFBeig0AY/sxDpqFG1sXln2tu91ZxPFPbPZzASL6n1GoqKnRXnwx&#10;yX7mlW1Dk+r7X6b7nNiret8brbXd/wCEg3LapbN47K+0MrjqRGM+mgFGWpCnLwxVMqspqef3/wAt&#10;ydrdY8kaqdNvyQ3Z4rjc2ksrZkZY11qslQjUorayNVc/LBlaquTF8t7TJ3Nnhxx1eu35Miu+wN3i&#10;ikne4tY4YwZJGLyUAUEn/h4de9o3EP7e07s/0p3OOlr2vj41Te9un+yU1jCJyG1kBWFfMeHPHTe0&#10;HzVaNrQ1mw9q3wIuZD0DUNHrGZI4VQ+GOHP3NdkfUfJ/p/ur/wDEa4LpP7C0vO05Lq5F1JdDqgBd&#10;Kx6UoBTgG4nyxjTuuKiD1O7+kr5Xy8xcvV+/9DN9wdsbpbEyU6tmgH4kQJ0j+ZK1AGOzD3FLes+a&#10;+Y/IO57VcrLlTxrqvb1RUG1ia2ynUMqalLV94cqY6eTk8IJ2HY5t4E0UEqqY1BcyVHveGkHwxlmz&#10;eXqz1PlfyrJ3l3XG6p1U6z+iZpYO37fZLCS93CSZktimgWcughCwVwxZM9QI5innjnXcLI+K6nq5&#10;/pzP2dHmyWo6VjZudWl/KjG25a53Tp28ghedqK7ZgMfH2nHY0lXU+eb5ZJr1Zp07J7iKlJryAxke&#10;4C2fkfQMcX9Xj6Jn1tvpTvbKHfH97/wldZJcbfvHwZuXt5pmFoZbZzpdmcAxv/IefnyxveytSY9J&#10;852/a2r3Xkt+/wA+E9J5R93sNL3F25u26bhHNHcareNa0vLiS4kLn3m1GNfeAGOXF3da1hyfU979&#10;L93lai1I9dv8JBF2luMXTKPDVahgGZcjx0toJ+vD/q6vxPMt9F94tZxv2v8AWpnNx7T3q1cTXYV7&#10;dSNUsfqUAZ5j00+kY6sfc0totzy+++T912teWSnu+K1X4be0Tr2MEAWJpTNXKMlQopmGApXnwxUN&#10;s8qRBdPIJWvi0jNmxrRgPEeFK4arGxEkKzXd5dRq0jFpGESM5zAJ0rWn/Zw7QlJrSstJdTRP2PuR&#10;cFZIABz1PqPmTo444/62vpPrH9Gd3/Nj++3+E9bbVt8kdwLqcmWxcpLbIF9wMEMmqQgt6v4Vy4nF&#10;XyOE11PBxdtTFmtjyPWtnV79HBOdmsNxa4Xap1CoVRRPUSOAKSMNOsBa051zxj5jprY93tfli7pu&#10;mFpNeM7fj4gO5dmX0NgJBLEohBeVgW1EeC0UY1x93VuII7z6Xz4MVsjtSK+Dc/kVbzTRoYZWYsQp&#10;Jbwrz/ZjdJNyj5y17JQybZl3TcWkhtpJG6T6hGtRErHJiamgqPpws1q11Z1dh2mbPbjiTtb8vS+h&#10;qb/tN75EaW8fruim5d/XWQcaUMdRwzOeOKvdKr0R9g/pPJdV5XVXGuk/sK+57HvI7Vktp45ZC1SW&#10;UxmgHujNhjSveVb1RzZ/pLPWj4Wrd/c/2fiU8ttvccU0EzMk4XUyOBw8iKinLG/Kjcnz+aufEvLv&#10;NX4Nfb7yr6chmMEikSj315enM8OWN5hSjhdbTBp37Kvpkjlt3hjDBSQzOcqVy9OWOL+sqt5PpMX0&#10;l3OSqurUiyT3fX/ZANz7av8AarYXN08csBcI6xljkQfeqq5Vxpj7hXcI5/mPyLP2eNXu6usxpP6p&#10;FPL0Rco9t6Q1KKTw5Ur546dY1PBqrJ6F7t/aV3fpJdRSiGNqhY3J99aZ5BvScc2Tuq10Pc+X/T/c&#10;d1R3q6pTGs/omRT/AC93kBpGmtqKCzANJyzy9GHXvabQzpzfSXc0o7u2OKpve3T/AGSn2fbZdwvk&#10;s4WCs5IHUJpRQXPDVyHhjoyZFRSzwOx7S/dZa4qNK1p320U+nwNBF2DvKNUz25AGQ1P4/wBTHK++&#10;p4M+i/8ATe6/mx/fb/CNT5fbxqYtNb0cnVRnqK8aejB/XU8GP/07uv5sf32/wlLvGyz7ZdvFclCS&#10;qiIREkUbx1BeFMdOLKrqUfPfMOxv2uV4rtOy8NtfuI4IOmokJ1MTVfCvCuKbOCwZatqlX06uOdK+&#10;eeYywmZQIyxp+Kul45Kr6fCvhhMtSVm4PGzKIuCV9WfHwzxdUWeWWSWPpudSDmfI5YqBNwSrtKEB&#10;qnPgwPH6sLkZ+aWO02m3qzRXyBnjGuMHUFdAKaSyVIbwrljO9n0Fe1t0Wv6Z27TV0xSnXp8R6+On&#10;p+GrnX+DlXE82Z87/b8zONZQPOiZkBRUg1Ory8MXycHpYq83qT3W2BYiUajBdRGdCQaGo8cRXLLO&#10;rN2qS0IYLKK5KAyskwJ4r9Qp4Vyxbu10OPy1E9S22DaI7+9S2v7ldtVVkYXcxIjYhCUUmjaasukH&#10;hXwxllywtFJKw6SAbjt8C/FIs4mMJGgEaS9TxFSeGNcdpUmPKD3TfQGkZgqxjSKUqwGSqPL2YbZK&#10;BoUiRhITqlNRpVCCopQDzP0YbG2wuCfXK6OfxpU0QB1L+p/SBlShxMQAVuVpbQ3SSQi4itpNRtry&#10;dWJkEdVfTQeqjZHE1do1FJrezJ1k2OOINq+HZo8/AnUP96mPN7xe/PifqX0f3Lydpwe9LNex6r9Q&#10;PvjZLq/S2ntVLSxVVVArqclSimteQbl7cX2eVVlPqed9ZYNcd/FNfdr+rH9j7PPt1vfG4KGZ5zGT&#10;GyvGRFlVHQsrLqY5g4O+yTZLwNvovBGLJk/mskvZ/pNZax28kw6610hniJYoFkUEoSwIpn45Y4dT&#10;0vqvC79jZrejVv0/JlVbb7Lu9zokjaJreaedm6olWXqUjVtSihIAYchSlBjqy04V02Z8T9Hdrz7x&#10;X/kq3+n6jO5L42WxXtwDRxGVjP8AO/oX7Wxn29OV0j9C+fdz5PZ5LdWuK/2tP3mb+XnV6t4XqAVQ&#10;6aZVNTUH2Y6++eiPjfon/MX/ALH6o0fc17JZbHc3UZYPFoIK8c3UcwfHHL29ZukfV/U/+Qyf7P8A&#10;fqZmx712npTSbpbSXckjl0hjfREctel6hqR9Tio51x3/ANM50cH5Jbk+puVvba+SO8tnjeG4RJVW&#10;GuiPUoJhFafkn8P+zjzctONmj9a+llHy/Gv7X9+xk++4L6VITGxW1RWaVsiNYI0cSOOOrs7pb7nz&#10;P1lRPuKf2P1Zmxt0MtxMVYW9uU6tvC0hlIoNRVnIU6jnnTHe7wj5OuOuSzhwazsrbTBbTXTRiPrE&#10;JEurV6ErnXzJ+zHn95klpH3X0b2DrW+e29vdXqW/4x9xo3RXRkcakYEMDzByOONOHJ9rkxq9XW2q&#10;ahmBu+z7SwnIDTtGWd2ZU0xlEAKRqzMav6s6kZY9encOyk/Eu87Z4M9sVl8D+9dH7VqJsG77btV7&#10;dXM6vFE6BRGvrodVeWJz4rXqkj2vkPzXD2ue17TDrGnrT9Hga7Zt/sN36ptNdIdOsuun360p4+7j&#10;z82C2OJ6n6B8r+c4e95eWre5Ez6Z9L8Cfc9zttttDdXOrpAhfQNTVY0GWJx43dwjf5j8xx9pj8zJ&#10;PGY0+yMb3j3Jt+5bfDaW2vW8gkbUNNECt58anhjv7XA6WbZ8D9R/PMHeY61x8pq51X72ZQ2kyygB&#10;CT6QtR/EPTXwx3JnySsavtLerTaYbiG7D6pWUpoGoZA8645O6wu8QfUfTnzrD2Sv5it70RHon0rx&#10;Nltm6Wu5W7T22rQrmNg40nUADw+nHm5cTo4Z+g/LfmePvMbyY5hONfUn6fEi3nfLHaIY5bzXolbQ&#10;uhdRrSuKxYXk2I+Z/N8XZKryK3veHo9qMJ3rvdhvLWYs2cmHWGVloSX000/Ucej2uK1Jnqfnn1D8&#10;3xd7ejxq3uprX/SzbdvbJDtlklU/vcqqblzmdVB6R5DHB3GZ3foPtfp/5NXtMStZf8ay19H+r+30&#10;ibz3Ntm0ssc7NJcOKrBGKtTxNaADCxdva+q2NPm31Bg7J8bTbJ/Kv1fT8/QAWnfm1SyaLlHtQTpE&#10;jFWSvmVNR7aY1t2do01PL7T6zwZLcclXT0/F9+36mikjhnhKOBJE4zBzBBxyptP0n1WbDjz4+Nkr&#10;Usvt/pMFvNqmz37w5Ktx60lKhqxrmVpwJrQHHqYcnOsn5P8ANvlj7TO8bfu71fo+2hXXN6DJLM8i&#10;yXEyaiiqQfUaBKqKA0xsqyeUnxemx6C5tljMSwmW6UEqa0VTSozoSThOj8Tqx5FGi946NtBc7TZF&#10;xRzBFqHnoFceRl+N+s/Xfln+VxT/ANOv91AO4917Tt9zJb3Bk6kVNelagVUN4+DDF07e1lKOHvPn&#10;+Dt8lqWVprGyXVT4md7l732m92p4LIyG4LKV1pQUBzzrjs7ftbVtLPlvn3z/AAd3g8uity5J6pen&#10;0lN2pvc1jfmb1GBiBdKq6gQ2VfEFcdHcYlesdT5/5R8yt2eZXXw7WXo+2x1EiG4gINJIZV9oZWH7&#10;xjxtU/Sfr3/Dz4/5qXX3pmV2bte7td6kWaRn262frW9fvu1Qv+wOPnjuy9ynj03Z8N8t+nb175+Y&#10;v+Fj1T/m/l/f6oNHue4QbfZS3c3uxjJeBZuSj244sdHZwfZfMe+r22F5LexeL6L7dDlUu6y3t915&#10;CJJpSWfUDpr9FDQDIY9qtOKPxzuM1813e7m1nLOk9qSdTYLV9WqvUAI8BIwGPK7lRkf26H6n9M/5&#10;DH/tf37Cbx3TtW0XCW94XEjoJF0LqFCSPHywYu3tdSjT5l89w9ndUyKzbU6JftQRtO+7ZuqO1lLr&#10;MdNaEFWFeBoeWIyYbU3Nvl3zjB3k+W9Vunoyq7y29DaruMYK3EJCu60qUY0Fa8aNTHT2WT3uL2Pn&#10;vq75dV0WdaWTi3pXT7tv9BYdsOz7HbM3E6+VP+I2Mu7X/Ef26HsfTX+Rx/7X96xJuG+WVhOsE+vW&#10;yhxpFRQkjx8sGHtb5FKH8y+f4OzyLHkVpanRLxa8V4FduPcVjdWFxBBr6siFVJUAVP046sPY3rdN&#10;wfPfNfqftu47a+OivysuqXj6ys2PbLq4mVXYCJRWZuJI40+nHZ3GRY6z1Pl/k3y595nWPau9n6Pt&#10;obJEjijCqAqIMhwAGPCbdnL3P13Dhx4MfGqVaVX2/wBJV3PclnFJojVpqcWFAv0Y7adhdqW4Plu6&#10;+scFLRjq7rx2Xs3/AEC7Hc7W9BEZKuMzG2Rp44wzdtbHvset8r+fYO892vu3/lf6eI6+s/iI6pRZ&#10;1B6bn9h8jg7fO6P0GXz75NXu8btVf8Wuz8fQ/wBPAD2u8VVljmYK6MBShHIY7+67e14dT5D6e+dY&#10;eyV1lVvejZeE+lFjDPHMpaM1AOknzx5uXE6OGff/AC35lj7zG745hONfY/1G3V3DaoHlJAY0FBXP&#10;DxYbZHCM/mfzfF2Sq8nL3vD/AEorL7cYblY1gcihJaq+NMel2vb2pMn579RfN8XeXo8fL3U9/wDS&#10;wiygaocSqM60CnLKmOqD52Q6G3ljDam1KaFRSlOX9GODvqaJn2X0b3XHPfHPxVn2r9zZDuEAntHQ&#10;5Uo1QSKaTU8PLHL2rjIj6T6owc+ys/5Grfp+TG7dbCOCtQwBqCNVanLOuXCuO3vfdp6z4/6Tw+Z3&#10;it0pVv8AT9QsgHI8Dxx5ScOT9M7jEsmO1H/EmvvQFaW+pyjSkaCdYyqQOIGWPdyOKO3oPxftcDyZ&#10;64ursq/iHZk+ePBP2xtVUvRIAtiZ70t1SQzAA5V0g5D7ce75fHHHoPxXJ3Lzdy8j/ivP3sOx4R+2&#10;AdvC8t04Nw6jWcsiBQ8se9hXuL1I/FPmr/8A28v/AHL/AN5h7WccKh1kZycqEeOZzxzd8op7T3/o&#10;x/8A7Vv+2/71Qa9dktJmUEkIxoPZjg7f40fZ/UD/AP0snq/VAeyXbXMbkmoULQ1rWtfM46u+W3tP&#10;nfop/wDN/wBj/wCQVe30FnEJZiQpOkUFc6E/uxx48Tu4R9X8y+ZY+zxq+SYbjT2v0eBXt3VtQ/5h&#10;9ijxp441fa3R4y+ru0fS/wBy/wARkbKV5N+gIU6HukkqwHOT7Mdb+B+o+N7PKrd3jjZ5a/3kdGx5&#10;Z+tmR7z20QU3SOPUlQtyByrkG55Hgcd/a5J91n599VfKnS39Rj+G3xeh+Pt/P1lb2fMZNytqOrKr&#10;PRTTWBoYeH78bd1X3GeZ9O2ju8b9f5M2u8EDaL4mlPh5a6q6aaDxpyx52L4l6z9G+Z/5XL/27f3W&#10;c0sPhns5YZZCVncSOVOmugFVGnPhqOPWte3LQ/I6Y6xqDFIixFG0rkFJCmvBa0GWNVJz3esGq7B2&#10;uETXF2/rlioiE8iwzYfRlji73I4SPrvpDsq3y3y21dIj1vr+H4mo3ndItr26W9lUyCOgWNeLMxoB&#10;XlmccOLG72g+z+afMa9nheWynol4sH7c7gh3q0edIjDJE+iSIkNTKoIIAqD7MXnwvG4Ob5L84r31&#10;HZV4ur1Uz6tYRR/MixRrK2vVFJo5OkW8VZWYA/SuXtx09jdy0eH9ZdpXhTMvini/zX3Q/vNJsf8A&#10;8k2//wDRof8A3YxyZvjfrZ9P8r/yuL/t0/uoEv8AuvaLG8eznZ+tHp1BVqPUAw5+BxVe3tZSji7v&#10;5/gwZXjsrO1Y2jqp8Si7m7u2m82mS3tzI0jlWUFdIIDeNcdPb9vatpZ8z8/+fYe6weXRWVuSeqXp&#10;9LBvlrIXvb88BoT0nlmcad/8KM/oz/n3/sfqjTd3TyQdu3ckZo1EUH+tIqn7Dji7ZJ3Un1f1Hd17&#10;HI1vp/eRzJLh5A+oE/eBBPEY9lKIPyTkbbsK8uphNDNIzR28aCBKDSqsSzAHjxxw99VKH4n2n0dn&#10;tbNareip+qLbvCRY+3Lx2FVHTBHtlUY5O2U3R9P9RNLssk/6v95HPLeSVvWpKQxLWVtOts8+DeHD&#10;LHrn5FpMMuexLiaXeyHYuoibSWPPLl7MYd6lwPpPpVJd7WF0t+RvL94Usbl5iRCsTmQr72kKSaed&#10;MeVT4lB+jfNP8rl/7d/7rM/2rvtjdTpt9tZCLoW7SG7Y1lkJcag7UGqmrj5Y6u4xWS5N9T5D6V7i&#10;ls7pVbY/1qaZlVlKsAVIoQeBBxyH3dqqyaeqZiZbOLt3euvPbtc7Gn4zWaTyQPOjMFaFXQNQrkTl&#10;wGPVw5Fkrr8R+S/Ovl9+y7iK/A/hfo8PWv3hPy+klkS+kdT6zG3UY11ZN54x75JQke59F5G8mVPq&#10;qv8AP9oX32042iEQOEd7hFqeBqj5E8sZdnHNz4HpfWbX9JWf+ov7tjPdr7Am6XnxFxEVtoR+IDQF&#10;n/gFD7tQczjs7jPwrC3Pk/p35Su8yvl/y6b+nwX26HQXeGCEsxEcUY9gAGPKSbfpP1O1seDHLitK&#10;r2IzU/f+2pJpit5pEqVElAoJB5VP7aY6q9o31R8l3H1nipeK47WXi3H4alxtO+WG6ITbsRIn5kLU&#10;Dr9RII8xjDJitTc9z5V87wd6nw0st6vf96D1tbSRnWWODTPoWd5o2kDRo2rS3TaOSn9Vq4VMjTPP&#10;+o/kde5xvLRRmr/vJdH+n3HOu47LbFkrZGNwk0isYDIYyCSV6TyjW0fJS2ePVxZG3DPzV40scp6g&#10;tlYw6KT5zSUWCNgUApmKk8j4jGlrTsc/Jo1vaG5iaKSyZQhi9cSrWmknOlfPP6ced3eOHyP0L6P7&#10;73bYLP8A1q/qv1+8d3vYfE7OZ1yktGEmr+Tg4/fie0vFo8T0Pqrs/N7dZFvjf4PR/oQdg7asG3zX&#10;tdRu3/DYih6cdVGX9auL73JNkvA5/pHsuGK2Z73cL1L9/wCRB8xt4Ntt0e3Rmkt4ayEco0PD+0f3&#10;4rscU25eBH1f3/DGsFd76v1L9r/Ii+XuyMtn+pXFSJCfho+QCmhc+deGK73LrxRz/Sfyua+ffb+F&#10;fr+iNRuu72G12pubyTQlaKBmzHwUY4seK13CPrPmHzHF2lOeR+pLd+ooU+YmzNGJDHKFrRhRSygn&#10;iRXHQ+yvMHzdfrLFOtLKvr1+795pLO9tb22S5tnEkMgqrD9hBzBxzXo6uHufU9p3eLucavjfKr+0&#10;MxnePbyW8i3tnEenO2meNOCn3q5fdNMeh2meVD3R+efVHyZdtbzsa/4d91/K/wBjLTtXt+72a7lS&#10;5j0G7toLuBw2pHhmGpGQ0HsI5HE97eUi/om857/2P1QV3pIY+2rxxxHT+oyoCMc3ar/iL7dD6z6m&#10;cdhk/wBn+/U59s/ou7TWeMqFCVzDA8PVyIx62TVM/KMDfmJ+lHXMeCfupzd9zc94i16K6huCjqAm&#10;ukTfVj1ljjFM/wAP6H5Ta8/NEv8A/Y//AJh0jHkn6sZ2Hv3tyWUR9V0r95kNPsrjrfZ3SPlqfV/Z&#10;tpPnX0tfsbZoFaOWMMpDxuKgjNSpH2g45dmfSVtTLSVFqWXsaZzruKzh23dZYlcCORRJHGQaBTWi&#10;8PEEDHr4MjvWT8d+d9gu17q2Ovw7r1P9mwD8bNLGCsXQR10mlSumueZrTG8QeTEE22lvj7cMQAsi&#10;CmVfeyxGT4Wa4fjr60dPx4Z+8HK95mnTe7+NaBTPITkNXvk8f9ePZxJOi9R+L/M8jXdZl/8AxL/3&#10;mXfYfWbdJnZ9UfQbSvtdOWMe8jgvWe99HWnurf8Abf8AeqanuFiux3rA0KxMa+wY4cHxo+x+oXHZ&#10;ZPV+qOe7Xbvud3HaD1Fzk/GgGbMcepa3BNn5V2faX7nLXHXez+z9h0uxsbaytlt7dAka/WTzJ8zj&#10;ycmR2cs/Yew7HH2uJY8a0X4vxZTbh3ptVpPJbxhrmWLKQpQKDWlNROZ9mNq9rZqXoeJ3n1VgxXdK&#10;J5Guuy+/r90BO19zbffyCEVhnPCN6UJPIMMq+WIvhddeh2fL/n2HuGqv3LPZPr7Q3ctuhv7Ywy1B&#10;4o44qw/04YnHkdXJ0fNfldO7x8XpdfC/B/s8Tl1+biLcJxJpt5YmKOudKqacTybHs0h1R+Q5a3x3&#10;dbKLJtM6pYEmxtyeJiQn/ZGPFyfE/Wfsvy7/AC2P+xX8kQ71Zm92q5t1oXdCY65jWua/9YYrFbjZ&#10;M5/m/bruO1vVauHHrr+9Qc1sbkzoIWGQOpSqA1Az8MicepdRqflWNcjpm2WyWu3wwgFaCpDGpDOa&#10;kEnzNMeVktys2fq/yrAsHbUq9NPxt/pgmusrWb+o37DiafEjo7//AC+T+xb8mcy7Jcydy2ZHhIWN&#10;P/ZOMev3X/Lf26n5f9Mf5/H/ALX9yx065njt7eW4kr04UaR6Zmiipp9WPIqpcH6rnzLFjte21U2/&#10;ZqZ7/wAwu3a+9N/93/rx1f0V/QfN/wDuHaeF/uX+IyfdG52u6bmJ7fWYDGqmoofTWv147O3q6Vhn&#10;xHzvvad13LyUni0t/QgZYo1dS7DUaFF/ZljdM8aw8AiYa4z0GqHCGhHmPGmASaPb3b2Uc8424yyW&#10;pZTbuydE6WX1q6hnzHCoYg4dTXnWAK3+FjAWeFw5yBDZ+2tDimSyzaXthbdOkl4bkGkoZ4umKcNB&#10;CsfbUYlySkJaptEsmiS+ks9LfifhmWoFfcCHPPxpgcofFGq2nbe1Nx3K0s4t0lt45AVmW4tHEjvp&#10;/wCbG1x6WbL3VpjJuNWZZ/gir1Okf5b+TXQ6X6pt9Phehq6wrq63V110V1/drxplwxPmI4v6XuP5&#10;vy3/ANBwK9Ii9SvoA08zqPsyxvVSelSzTDNplk3O8trOMDXKyrVjpAoRqzPHLGdqRqdFu4s0Xd+N&#10;strxNvsHMtyk0kD3Tzo6StrIjEKonpVUyJ1HUfqxmk2pZksjaKi4s72xlSW5tTLDIGKCQuEOhijM&#10;NOmuhgajkeONKtNCeWVBLdfp3wfppKmoES5gk0r6a5jGNeXI9Z+Ssfj94HYRXl9cGJW6bVPTOo1A&#10;PjTHRZqp4toIpBcW080cteuSVkL1LA8+NcVuKZJbFrqG+S8tJmt7m1IeKTIOr/xA8BTxwNi5cSKK&#10;23Ce+0kPLqV5AGq50LVnYDic88DaSkuJXpOn7NsUm0beYZlnhmuNF2tlcAxvCjjQS8Z91nYDnwpj&#10;ye6vytHgfZfRua2PPbHba9Z9tf3NgXdMBl2dyHZDEyuGRmXInQ1dPvDS59PPGeC0WPp/qbs3n7XT&#10;etk/0/Um2SCOy2S3So6aRmQkAgUar5A588GW3K5t8ow17Xsqt7Krs/br+RLZ3Q3Lao509HxMWYBr&#10;pLCjDnwOWJtXhaPBl9tk/ruxl75KNP161f4lB2DtE9nbXM8wkUzMqxrKpSipUkrXiCzEVGWWOvvb&#10;zCPnfovA1XJka6qv3av9AjvX8ayt7NJVWSWTX0yK6lRTxFeH78Z9ro2w+tu6imPEurdn7NF+b+4q&#10;/l48/wATepJIXUIpUGtPeIyxv3qXFQjg+iv+ff8AsfqjYX1lDe2klrMWEUoAfQdJpWtK44KXdXKP&#10;vu+7Knc4nivPG0bb6Of0KJvl/wBukg6JQR4P/qx0rvbrwPn19H9p43+9f4S723brbbrKOztgRDFX&#10;QGNT6mLHP2nHNkyO9pZ9B2PZ07bEsVJ41nffVz+pS96FmhsYnlCW7yklWBADgABq08CfZjftVqz4&#10;D61tHcY/7H6sxo2rclMU0MT9O5nNrHcgMYneoqqycKgZ0+mmPTTUa9D5jF791Wmtm4+/Y6jbQiC3&#10;jhBLdNQuo8TQcfpx4l7S5P2jtcCw4q0/lX+llT23vkW6NfBX1GGdggofyiAENedaHG2fDwg8j5H8&#10;z/qXk12tK9T2/Iqu/wC3KfB351dBS0NxopWjUKnPI8Dx8sb9i5mp879Z9hFq51191+vp+E/cC7Ls&#10;MJtfiLmGea3uNLW0C6kd4zwkUCvUOrLSPbjpy5GtFufEYrJW1Lbs+K/i+KiuEaOBBGtrGxBZUBk9&#10;JHEEZcccve9PE/QPoxr/AIsf6n/yH99OY+3pHDFCskRDLxHqGM+zXv8AsPQ+r/8AJ/7a/U56rK9Z&#10;JXYJRdSkgMdX8PGuWPUVT8sDYpo4lV0OoEqwLeoCmQrShywQTxBJGVWHp6kequk1FaDMZYstI3nY&#10;RB2ichQn95eqqagehMhjyu9+Neo/Tfoz/KW/7j/u1BfmQmvbrQcuvn7NJxXYvVnH9bv3MXrt+hlu&#10;2LWK47ks45EqnUMkfED8IFxTx93HbntGNwfJ/I+383u8dd/en7tf0OrOyopdslUEk+Qx4qUn7Dmy&#10;rHS13/Cm/uOQyXMl5fy3T+uV2eQs1Tx4AY9tVhQfhncZrZbu9nNrOWN3HrvCgdk6TKGVFUKUetCv&#10;pAzPi2Naiqje9g3ks+xCKVizWzmNSa1CUDKM/CtMeX31Eryup+nfSPdWydu6W/gtp6n9mRfMFIRt&#10;9pPIKlJwqkGhGpSf+xg7Jvk16Dl+s8K8rHk8LcfvU/oY5lVhqSocmjE8AteC/wA2PRqz89u6/wAI&#10;yB5BcnpEAZB3PBRmRWmfPFNSXiyvHqjqe1mu2WhqDWGM1HD3B448PL8b9Z+zfLLcu1xPxx1/uoq9&#10;z7N2vcb2a8nlnWWfTq0MoA0qF9IKn+HGlO5tVJKDzu9+ncHcZbZLWurWjZqNFH8r8DP9w9lbRtm3&#10;G6immLa1BEpUrQ+SqueOzt+6te0OD5X6h+QYOzwLJjd3bklq14PwS8DPwxwoTJDxoQiVpnn4HOmO&#10;yT4yWzY9ibxd3ET2FzGaQrqhkAy01oVJ8a548/vcST5I/QPo/wCZWtPbuWlrX0eK/Ya3Hnn3hzHv&#10;7ep7vc/glqlraMVANRqk+8xB+oeWfPHsdniVaz1Z+WfUnzO2fuHRaUx6R6er+3Qr7G0CJWSP3gCs&#10;lCPSRkR9ONbWPDomzo/aale37UHjWQmvnKxx5PcucjP1P6cUdjjX9r+9Yoe9e3t63DdYbmwt+tGs&#10;CxtV0UBg7H7zL/Fjo7XNStYs41PE+pfk3c9znrfFXklRLeq628WvEL7N7avtsklub3SkjpoSJTqN&#10;GIY6yMstOVMT3Wet0kjT6Z+R5+1yWyZfdmvGJnqnOmnQL74vBbdvyjLqTPHHGDzOoOfsU4js6zk9&#10;R3fVeZV7N163sl9z5foTdnNq7bsjUkkOST49Rq/bhd2/+I/Z+R0fTSjsca/tf3rE+5bBZbhcLPO0&#10;gdVCAIVAoCTzB8cPB3dsahQHzP6fwd7kWTI7pqsaNeLfVPxBp+39utrd5Qz+gV9bAL9OQx14O+ve&#10;6TSPnPm/0v2/bdtfLS13asbtRul/KgvZUthbM0Dq9WozKwYZAUGRPjjP5jabJeg6vorAlhyZOrtH&#10;3Kf/AJCb7dRwWNHkWPqnTVmCVFKnM+zGfY0TvL6HT9Yd1bH2yxr/AOy2vqX74KK0XbZGq9xEADXO&#10;Zcx9ePYk/MoLiH9Eg0TRXluHU/8APT/6WM7xZNM6O2z3w5K5KaWq5Fn321QVW6tiK0P4gPH6ccf9&#10;Fj8X9vYfT/8AuXd/y4/ut/iBLS62SVWmlu4A7uzN+IBQlj547K+6kvA+Vz5HlyWu0lybcLbXwLiy&#10;NkYj8JKs0eo1ZGDDVQZZY8vvnN16j9H+jV/+pb/uP+7UG3yayit4jdSpEpkGkuaAmhxXYP3mcv1q&#10;vcxeu36Edhc9r0BfcIF8y+f05Y9J2Pz7iXKbv2pCoI3C2YAmvrJ/dhcx8RW3ztqWNkjv7dpDUKAz&#10;VJY+njljLuFyo0el8nz+R3WO86K2vqej/Mi0q3pb3Wyb2Hjjxq2hpn673mDzcN8f81WvvRDY3Vrc&#10;WtbZw6q5VyoNKqB4+3HZ315aR8h9F9txpkyPq1X7tX+aFhvLaeSaKKQNLbsElUVyJAI4/V9GOW9I&#10;SfifS9l36zZs1F/9dkvw/wASsJBdWYvJ7ZZB8UEEnSoa6TQE8KZ18cdl8v8AwF9x8j2ny+PnNlGl&#10;W7/epX42Evby3s7Z57h+nGopqzObZDIZ8TjlwVm6PqPn/c+T2d31a4r/AGtPykC2nf8At0SoGuc2&#10;IC6YpKE1AGenHsZLe6/UfkuCsZK+tFpjwT9zEiRI5OoFBatTXzx1V7y6UHzGf6T7XLktks7zZtvV&#10;dXPgTzXLSqFKKoBrVQR+/EZe4tdQzs+W/IMHZ5HfHylqNX6n4egDvJ4oLSaaUExojFgoqeHIYXb/&#10;ABof1D/kcnq/VFJ2neQ3c24ywAi3aRTEpFCFJbjjr7/+H2/ofO/RP/2/7H/yLfcNvhvoVimLKqtr&#10;BSgNaEcwf4sceLK6OUfV/M/lmPvMax5G0k50jwa6p+IAe1NvK06s3t1LX/dxs+8s+iPEX0d2q/iy&#10;ffX/AAmS27prvUORcpdRxqtaUGrI/Rjrv8D9R8T8uafd44/6lf7yOisaKT4DHlI/Xst+NW/BAltP&#10;Z7rtofSHt7lKSRt55Mp9mLadLelHF2+bF33bzE1uoa8PFez95j9t2d9q7vtbahMfrMUn8SaGpX9h&#10;x33y88TZ8H2ny+3afMqY3/No/FeP26mu32v6JuFOPw01P/uzjgxfGvWj7/5n/lcv/bt/dZyKJpTm&#10;j6Tz05Y9xQfj1rPoW9hPYLEolAMiE6q1J/1/TjHIrTob4fLjXc0fbe82ttetayFVinC6HB9KsBkD&#10;kKV8ccufC3WeqPovkHzPF22V1u4pk6+DWxq7yztr22e2uUEkEgoynyNRw88cNbOrlH3nddrj7nE6&#10;XXKlvtKMZunYMkUUp29+tGVJWByFcHjkcg300x34+7TfvaHw/ffSeTHVvC+dfD+L9j/D1GNmiKML&#10;V4DDPAfxdeTlvDMAjHoLXU+PuuLiyho67sX/AMk2/wD/AEaH/wB2MeFm+N+tn7H8r/yuL/t0/uor&#10;tz7M23cNwlvpZ7hJZdOpY2QL6FCilUJ+7441p3Nq1hJHn979PYe4yvJa11a0bcY0UdasAu/l7al0&#10;axMs1w7qoimKmKnOoVQftxvi7tvRwkfKfUXyLB2XbrLR3b5patdZ8Kod2ZtFxt95dia1e0MkcTIk&#10;qsrEGp1UY88HeXlIv6Ll57v/AFP1RZd5Iz9uXarUsTFSg1H81OQxzds4uvt0Pq/qSs9jkX9n+9U5&#10;tBA0Nw0UjiqkhgQQQCPAgHLwOPYlM/KL0S06m07JMnxl2Gj0KscajwJXInHD3q91es+t+jH/AMe8&#10;fyfqiy74r/le9p/7L/3yY5+0/wCYvt0PqfqT/I5P9n+/U5zZRXJtpKTlIG9E6Cvug1BI549V2Ux1&#10;Py14rNT4Gp7FltX3FliVVdIjma6iBQZV8a1pjl7xPjqe19Lf56vqt+RrN9JGybgRx+Gmp/8AdnHn&#10;4vjXrR+jfNf8pl/7d/7rMR8uJ3fe7hD7vw7GngeonA+GPR75e4vWfB/Ri/8A2rP/APhv+9U395cr&#10;awGZlLIpUPp5KzAFvYtanHmUrycH3fzLv69pjWSy93kk/b19hBuu3x7lYPBq0lxWOQZ0PEfXisd3&#10;RyY/Nfl2PvcHHRver9P7GU/aFnfW8+4LOCIqxiMMFqCNQIqAvhjp7q6sqnyn0fjdO4zVelqpJ+xs&#10;P7m3LbdvsYrjcLcXUHXjAhIrVhVsjyyU5+GWMu2pa1mq+B6X1pWe0r/3F/dse7ZktZ9ta8to+lFe&#10;TzTrHTTpBkKhaVb3QtOODuZVofQ6PpLAqdkrL+Ozf/x/QpPmLdyiCzso2IE7szqvE6aBfozONuyq&#10;tWzy/rHubcseGvps/wAl+pU7N2veX660eNVjIWQPqDA04qAGGNb9wq7nhdl8hy96m6uq4xvP6Jhy&#10;9l9xRaGtrqGGWOoWVJJVbSTUglUGE+7xvRpnoYPpLvcVuVMlK28Vay/+ITL293lI6t+pKlD924nA&#10;+rTQ/TjJZcS6fgj0r/Jfmdv/ALo//wAl/wBhnb7Vt009ve0muAWHURqgkmpqKA0zx10XOGtj5LuM&#10;f9Pe2O+rTaBHuJJH1kgLw0gk1XwzqcbqsHl2siTbL2Wy3KC8jYssLAAMT7je+tT5HCyUVqwdXY93&#10;bt81cld6v/SvadUYW95akZS29wlORVkcfsIOPD1q/Sj9k9zuMPjTJX8GhLa3gsrOOCP0w26BFJ5K&#10;opU4drOznqxYMNO2wqu1aV/Ld/qcs3zcV3rdXmJbpVIhFDkgyX6+Jx6+Knl1g/IfmnzB9zmtk8Xp&#10;6uh1Ozto7W0htoxRIUWNR5KKY8e9uTbP17ssHk4aY/5apGL7ltb7dt/NrChkWIrHFHxBAUO5p5E5&#10;+Qx39u1Wp+YfUvdvL3ll0p7q9n7yri2KeCKdw8YkhzMRBDUBoQVbOoNOPLGzzKUjyF2TyV5SdBjt&#10;9utdyWHbrmGWFrO3e5hgVVjEzIG1pTjqBOuoqDjhztvddT7f6ZrXBk4K2l6ba7r+L7pCbi6W1tpr&#10;lmKLBG8jMK5BFLcs+WMaJuySPoPqDt1l7LJV9Kz/APjr+hnu0+5H3i7uwYUijjSPSBVmFKrTW2ek&#10;+HDHX3WHhVHyH0VWM9/7H6oK70Ut21eKF1E9IafH8VMY9r/zF9uh9T9T/wCQyf7P9+pgtsgje7tB&#10;obrRvGCWY/xAmgzx6traM/KcL9+vrR1jHhH7qcpgDf57dhQgbkag+c9Me0/+T/s/ofkr/wD7r/8A&#10;9H/8w6tjxT9aOO2WzX0xVI4JBIMymhvVTgAaceWPdtkS3PwimG97RWrbfoOpbBZT2Wz2ttP+bGp1&#10;itdOoltNeemtMePnurXbR+w/I+1vg7SmO/xJa+1t/qYXv67Ru5URPU0UEcb5VoxZn4exhj0ezp/w&#10;/afAfV2VZO8aX8FUv1/UFS7bQFdwPeEsZrxB4H2434ny3EM2qaA7hbnSA/UQBmGRqRx8c8Tk+Fmu&#10;Bf8AEr/aR0jHiH7yUk3Z+zzTTTOJC07s8g1ZVc1NMvE46a91ZKD5nP8ASna5clr2d5s23qurnwCt&#10;t2Gw26Uy2wYMVKHUaihIPh5YjJntdQzr+W/IMHZ5HfG7S1GrXofgvA93Gf8AwG//AO5f9mDB8aH9&#10;Q/5LJ6l+aMv8uoEae7uOLxoqAnP3ySf9zHV3ltEj5T6N7flmvk/lrH/5f6GaTum+ey2O5mjNJCBG&#10;pHLWQpP1HHL29OV0fUfUfdPD2lnXe3u/fv8AhJy5IaEPpqtK+ePXk/J9icJKumSKqkENqBoQQahv&#10;aDghdR1vG251fbblrrb7a4b3pY1ZgOGojP7ceLkrxs0fsvyvuXn7amR72rr69n+Jie8bGH/MGvnN&#10;CkjDlqBKVp7Fx3dtk9w+B+pu14962v46p/p+huLL/Bwf92n+6McF92foXYKO3x/2K/kgHYbzri+h&#10;Y+u2vJ0419LSF1/3qY0zViH4pHD8o7nm8tHvTLf7nZv85MwNv0d0/p6IRqnMrH7hhI6lKeQ9OOvk&#10;nj5eg+I/orL5j/Tpe7z/AN34v7ppu4L74ZLGJSQ91e28Qpx0iQM3+7T6ccuCky/CrPtfnPdeX5NF&#10;vkzUXsVk3+hYXX+Fm/qN+w4ypuj0O/8A8vk/sW/JnNexzq3+0YDL8TP/AOybHq918D+3U/Lvpj/P&#10;4/8Aa/uWOlXdulzazWzkhJ0aNiuRAcFTStc88eVW0OT9W7jCsuO2N7Wq196gzS/LfYwQevckjjV4&#10;8/b6MdX9dfwR8z/6d2v82T76/wCEzXcO12m2X8lrbs7AKhUuakFvYBjswXd6yz4n5z2VO27m2Kjb&#10;qo331SfoKy2tWaYsxNV4itcxjpbg8izLe63G7kstusS5khtEk6cfEIZZWZvtoeOIVepnKLXt7ZI7&#10;6+Szv5SkdwVELxAMdR5UYih9uJtkSOXLdxK6BHdHy7v7S+hTbIzcQXMYaF5CqF5B76AFuIFDSueJ&#10;pmXU0w56uvJmVbbJLbcBbX8TW5tiTcQyjQw0DUdSmmfgMb8jpVk1KHNJamP0hBXNWA48/DEqZM7J&#10;s6n8tpLVe2b+ZbBTuUtGs2luBEs2gAdJaqQudSW9gxyd404S0PLyKvmxd6Fd+pdwU0f5GsdevpaO&#10;k3jr6fv8dHq6taefLBxr/O9jujH9vA5bdCWZlMjGo9NGOagcsdyOtEcMUasS76WqNLV4jka4LMus&#10;M1WwbVtahb10S7WNCHjlkEQSVidJVFLSSKtK/dFeY582XI9j0afLvMrNWLvXcXcVzevdXd6jySRi&#10;GPphQFiANIlCDSq1JJAAqTU54KKrUQcmXs+G5SiYXH5kb6hTRUgJXzxtEHK9NEKLs2qq8OpLtHNT&#10;XLRpGWXOuDjOgkhqvJc3BluJCzltUsgzYluYrTD2Qn6AkNNNP0NRBdSokPqYinOmJeikSQRsK3s2&#10;4xjbI475rarzLdaEi0qNJYs5Qjj6c+PniMkKvvaHTa1awyxvu4t2uu9Y767kLLJNoEAfqLDE+QTW&#10;c30BuJzxm8NfLaSO/wCW9+8fdY8jcJWX3PR/gbO7t1uLaWBqUkUgVFQDyNDxoceVVw5P17ucPmY7&#10;U8UA9yTG32C8aMZ9Ppqo/nITIeQavsxpgU3R4/1FnWDsbpaSlVe390jO17aO02W3ss1uIB+PExUs&#10;rSfiA+lnFDryz5cBi+7T5yed9G9xy7e1P5Lfg/8AQyygiaJWDSNIWd31OSSNbFtIqTktaDGFrSfQ&#10;9h2S7etqr+K9rfe9Pwgw3d80F7vq2et4pI1WNXX1Ka1ZqqMxTVThj0O1XGkn5n9U9w83e2S1VIr9&#10;2/4tmv2fYbbbbRZIJ+r1Fj1p0wmhmjDEGrvISRT3gorXTwNObuMnI9H6Inz7z/J+qPb5uR23a570&#10;LqMWn00r7zheFR4+OM8NOdkj7b5z3t+17W+WiTtWN9tbJejxMNP8yd5Vh0orUqRWhSSo9vrx6Fex&#10;r1k+HX1l3f8ALj+63+I23b24z7js9vezhBLLr1dMEJ6XZRQMWPAeOPPzUVLtI+4+Td7fuu1plukr&#10;WnbbSzXp8Cg74luFu7PS5EMUbu1WoFLMq6qfZUY6u0S4s+J+tl/x6f2P1Yf2jcWskMtvDGk8ESxs&#10;k/4gEcpqG0q+WplFGPhThhd1KWvU5vpDsfN7nzGvdxr/AHnt+rLq+juZLKeO2KrcOjLEzEgBiKA1&#10;Abh7McdGk1Ox+ld5jvfDatI5NQp219Umd7b7d3zbNxM1xLA9s8ZSRI3ctXIhgCi+FOOOnNlx2ron&#10;P29J878o+Ud322fna1ODUNJuf7q6mg3G1+KsZoBp1uhEZZQwDU9JIbI5456W4tM9v5p2n9R29sfV&#10;rT1rY5xa73c212ZY4fx+m8EynSmgajXpAD8MLwPtOPZdE1B+M2tNpsaLsZ2kvN2lKogkMLqqEMAG&#10;Mh4g44++UKvt/Q+7+irT5v8Asf8AyLHvYj/L0wYkIXjDUFctQPDGHafGeh9Y/wCT/wBtfqYLbDZG&#10;0EEshRyzOwc0jpTKlBXUMenflOh+dYa0a1eolxPawMscZWWOtRkQaHPP6MXWWYXpAjyRUEWjWoA9&#10;IIHnikmZG57DjmTZpDImjqTs6KOAUotMeV33xr1H6d9GP/8AUt/3H/dqC/MWWKOws2kUuOsaAEj7&#10;h8KYrsVLZyfWymmL12/Qotg3BIt422acUtyWS3IAoDIChrp8K51x15sbeNo+T+R9wsPeY7PblH/5&#10;afqdJIDAgioORGPHP2LJjV6ur2ag5LuNpNt17NZzkhoyQuXvIT6WBPlj28TVlKPw/vO0v2+a2K+9&#10;X9n7R0DD4aPTKgLkmVKamUrzJIyryxbRlXeDoXa0F1HtglutQluG6gR+KrQBRTlwr9OPK7u6d9Oh&#10;+o/SvZWw9tytpbI59nT9pT/MW4X4WztBm7SGYjwCKVz/ANvGnZV1bPK+tu6SrjxdZdn+S/UzEFoz&#10;KsnUWjAMxBNRXwHtx3yfn0k6Ks56LqIlI9bKNLAcfdpTLA3A6qTo22KF220UAgLDGADxyQY8bL8T&#10;9Z+2/Kv8pi/7dP7qMz3D3rd7Vuk1okMLpGBpLF9WaBs6ZcTjrwdrW9ZcnzXzj6jz9r3Fsda0dVG8&#10;zqk/Eqd27t3PcLF7foQgFwvUiPUzKk+muWXM46Mfa1o5k+X+afUObvMfl3rVVmdJ/a/EAWwuXsCd&#10;KIEKrGoH4kjvnTjU5cTjXlqeLjUnQO3dnTbNvWMqBcSUe4INfVTh9GPKz5edvQfrPyH5Wu0w6r/i&#10;X1t+i9n5h8V1DLLLEhq8JAfLLMVyPPw9uMnVpJ+J6GDv8WXLfHV+9j3+3o2fpKLuXt63uHO5xJW6&#10;jC61pqVlU++VHEqPs9mOnt88e6z5D6u+USv6nGtV8f6W/RlBFavdRW8mqSNVV9Y4to4jSCcixx2y&#10;kz4GvcWqa/tu3urfZbeK6r111lq8aNIxHDyIx5/cx5jg/XPplz2GN/2v79iW93rarGYQ3dykMpXq&#10;BGrXTUiv2YzpitZSkdnefN+27a3DLfjZqdnt7F6AK57x2CBQ3xGvUNSaVahHkxAX7caV7W76Hl9x&#10;9WdnRe63d+hP9YMF3Dvl3vVyk0lFtEZkghQ1AP8AEeFS3jj08GBUULc+F+Z/N8ne5OVtKr4a+H7/&#10;ABZvOzF09tWYGVOp/wC9fHmd1/zH9uh+ifTn+Rx/7X96wN3J3TdbVuEVrDAkqyRiQsxINSWHL+rj&#10;btu1WSst9Tzvn3z/AC9nmWOlatOs6z4tePoKncO6ry+spbV7dFjmGlmUsSM646sfZ1paUz5nvvqb&#10;P3OG2K1aKtvCfGfEs+xJY1sZrdRpZXEpHjqGmv8A1cc/f11TPa+i+4XHJi9Kt+j/AEDe7dsN/tR0&#10;Jrkt2Eqr4gAhh9RrjHtLqt9ep6f1T2Ns3bcqqbY3Ps6/t9hjNutYj/wwagk+zHrtH5eaO02yGeRI&#10;0iQVpqYKDpA4nGWW6pWWd3Ydnfuc1cdev4Lqw2TtWB6UkVchWkYzp9OOP+u9H4n1v/pX/wDF/wBz&#10;/wDqAI7C2W7KUV40cKWIArn4Z476apNnxOala3davkk2p8fSaOwjhSEiJAilqkKKCtBjze++Neo/&#10;Rfo7/K2/7j/u1KfvJEeztwwB/FyB/qnF/L/iZx/WvwYvXb9Ct2+1hOnUgBAzFOIzx6TR8Aixl2m3&#10;eIa0AGuuQH3aftxMFErbfCuhVQHQBQgAVOHAi8VtShvEVy88eDkrxs0ftPy7ufP7emT+aq+/r+JF&#10;bW8dtEyLkpd3P9ti32Vw73d39xHZ9rTtMVl0m1vxb/BQUPbly0m43LtUC4q9D/EGrT6NRx6HeY4x&#10;r0Hw/wBLd433t+X/ANqt988v2mgEKC4aenrZVSvkCT+/Hnc/dg+6r2SXc2z9XRV/Fv8AYVHdDhoI&#10;bf8AjbUafyig/bjs7GmrZ8t9Zdz7uPEuvvP8l+oDtVpCJImIGsuvp4/eGPQyL3X6j4fD8dfWjU48&#10;A/byik3y/W6mhEcelHZUNGrRWIFfV4DHqY+yo6py9Ufnve/Vnc4s98arjit7La3Rx/MGbff3k9x0&#10;5kQLoLAqCOBA5k+OMu67auOsqdz0/kHz/P3md48iokqt6J+KXVvxCdxTXYXC1pWNs/oxzdv8aPW+&#10;oP8AJZPV+qMr8uGBgvFGWnpcqfx47fmH8Pt/Q+b+iP8A7v8AY/8AmaHfd0fbbRJ0QOzyCOjcMwT+&#10;7HJ22FZLQ/A+i+ffM79nhWSiTbslr6m/0KR+87pBnBEDyBY518MdVuyqurPmMX1b3Nv4afj/AIij&#10;s57h+4LUsCS08ZdlXRxcZEClfbi719x+o8TsP83j0j/iV/vI6O/uN7Djy1ufq/cf8u39l/kYDs/f&#10;RaXrWs3ot5yKgilJDwbjw5HHo9zhlT1R+a/Tvzf+nzcbf8u+/ofR/t/cbi4sopp7ecik1sxaN6Z0&#10;YUZfYRjgrdpNeJ+hd12Vct6X2tjtKfo6r2kO+lhsm4Ffe+Gmp7emcPF8a9aF80U9rl/7d/7rOQWh&#10;f1Z5gj2Z491pH43VtaEwUyyhiQtDn4ileOGQ3rJb2Xb+630Zms4epEraQS6AVABpRiDwOMMmalXD&#10;ep6HZfKO67qjviryqnG9Vr7WvEsI7nu/YI0aZP7qzCOO3lZZBWlaLoYlRQeOMLLFl23PWx5fmXy3&#10;jy0o9k2rL8Hp7INbsO+R7rbs3TMM8VOrFXUBqrQhuYNDjhzYXR+g+4+T/Nq95RuON6xK9fh9xS9/&#10;7Vby2SbgF0zxOqOwoCyHhXx0nhjo7LK0+PQ8L6v+X0eOudL35h+lfug0OzADZ7EAEAW8VAePuDHL&#10;l+N+tn03yv8AyuL/ALdP7qKPd+8W27dprR0jMMWn1estVkDUNPbjfH23KqaPnPmf1Lk7bubYuNXW&#10;seM61T/UD/8AMKQNBJ8NJbosgMkqirKvCq1IGocdJxquz9J878y+oLd5VY8laqiunpM6BvaW4G9v&#10;9wnkBaeUq7SsW1FakICrEgemhFMR3VYSR7f0pajy3VfD0+Je7pI0djI6SxwOukrLM2iMHUKajRvq&#10;pnwxzYqzaD6L59k4dne3q/vIyjCLer24u1sXKOqde5IIFsrUUajTKoBpU8Md9E6rV/vPyj5j3k2T&#10;rvxNm/blhtc8dxt0EsNjNEIo2nYu8piIJlOQVderJV5Dzxx5c3JQ9z6T6HyO+a7f8v6oq+644JO3&#10;7xZgSmkGgYJ6lcFc2ypqArg7b40fV/U7jsMn+z/fqcrmupSghWghIpRSc/aDnlj2KUW5+W2ztqDX&#10;9iQIl2HJGtw9FPvLQCoPLHJ3tnB9F9KVS7pPrD/I1+9BTs9+GNFNvKCeNBoOPPxfEvWfoHzX/KZf&#10;+3f+6zK9hRWcd5cdJwz6CBprmoKaiSfPHX3fKNT4v6OvXzrKPe4P7pqaffQzbRcxAIVmUROJDRNL&#10;sAamhIpxqMc2D40e99WWquxs7eKHbFaG2202fUaZrDRHJIQNGmRdUao1STQAjPwy8nn1fKNzyfpD&#10;5zzX9NkfvLWn9nw9n5eoNqQNIoFJLMAoBLZAEnjwGMD6zH2FKdxbNXR3rFl4tbP7tDK/MZHk2OBE&#10;XUTcr7QBG5qMdnZNK7nwPD+r6O3a1S/6i/u2J+wblX2BLfg9q7ow/rHWD/1sLvF78+JX0ln5ds8b&#10;3x2a9j1/OSDv/bp5rOC9gOdqx6tBX0PTP6CMPtLpNp9Tm+reytatM1f4dH6un4/mB9udxRWMDW1y&#10;jNJqAAQDKgpyzOKzYJco8v5P88r2qdbVnlBe7d3LHf3otYrWQe9rkJWi6eNRWvHLGF8HFTJ9H2P1&#10;Au5zeXSj9c9PHYucYH0Tcas5Fu+7C+3i6mQjpGRumVyqoNFJPsx7mLHxqkfi3zHuvPz3utnZtfeQ&#10;o8VeFSeIHEnGpwNB1vHZTK0E0TKSCUdmC5+B+vEOVqVy0g3varEbWsVQViYhKcgT7p9hrjy+7XvS&#10;fpH0d3dsnb2pb/67aep9CLvS4mi2OSKI0a6YQM1QKKwJbj4haYntkucvod/1NltXtHWv8bVfzf6H&#10;OEsAFU9Ugx+/lWnszx6iyT0PzC3bpPfY7BbTpcW0U6ZrKiuP7QrjxbKHB+zdn3CzYa5FryqmZnuK&#10;6ttsvJJ7qyWdZ2SW2n1vGRIi6DGxTPTQaqClcdWCrsoTPgvn/Y48XcWvasrJqt9+v4mS3C5F5cz3&#10;egwmcl2Gt5SA2dC7+phXxx6VFB8g7bxsbDsFbgbZL1QpjDhbcaPUoAq1HIzFTjzu9jkoPuvo7A7K&#10;2R7V0Xr6ln3RcJBsF6XYL1I2iBPjINP7DjDt1N0fQ/UGdY+zvLjkuP3/ALpM18uWtDPdCIES9NNf&#10;HP1Hnjr71Pip8T5T6Nj+ov8A2P1Re97RyP2vfBBVgI2y8FkVifoAxz9p/wAxH1H1Km+xyR/q/wB6&#10;phNhg3FLq1aKMsGljZudU1Ch449K96w0fmODtb8quOqOr48Q/azlca6++CwIH/iRqeHCfL68ey3/&#10;AMH/AGf0PyJWT+aJrr3H/wDMOqY8Y/XRsUsc0SSxMHjkUMjjgVIqCMNqHDM8WWuSqvVzV7FB3P3R&#10;JtJW3htXkuJVrHK1BEKmnGtSQeWOnt+3V9W9D5j599RPtH5daPm1pZ7ezx/A55dQ33xTyXRIu5jr&#10;JfixH3hj1KtRpsfmN8tslnZuW3qySC1eeMysxSprmPTU88sVMaEyTbfIfjrZKklZUUjgPeGYwrrR&#10;mmFe/X1o61jwD93MJfd97xBuN3bRw25SCaSJCyvUhGKivr8Bj0a9pV1T11R+ed79W9ziz3xquOK3&#10;strdHH8xadr9zbnut88F1FCkaxGRTGGBqGUD3mbk2Mu47etKyj1PkHz/ADd5mdMiqkqN6J+KXVvx&#10;LbuMativhWlYWzPsxjg+NHq/UP8AkcnqX5ozvy/YRS3UJYEyqjqR/ISD/v46u8romfKfRvcqua+N&#10;/wAVZ/8Ax/0mi7h29tw2i4tk/MYBox4shDAfTSmOTDfjZM+t+e9k+47W1a/EtV7P3HPYLYtRAKOn&#10;pYHKlPbj1kfka0CIrEzSRwhdUrnSAAczhO0GmPE8lkqqW9Ejotnbi2tIbcUIiRUqMq0FK48e9uTb&#10;P2T5f2vkYKY/5V+PX8TD903kU3cLotWMMawmgqKirmns1Y9Dt6xQ/OvqXK8veW46qqVfu3/Fs3Np&#10;/hIf+7X9gx59/iZ+i/L/APL4/wCxX8kZfYLiK27t3W0DH+8u8mf8asWoPoY47c1ZxVfgfIfJ+58v&#10;5pmx9Mlr/em3+UmiO3Rfqo3H/iCEw08tWquOTzPc4+k+nfy2v9Z/Uf6nH2zv92hku7L7q947LZA+&#10;m3mhds/vSSrl/sqPrx29vSMVn4pny/zvuufzPDj6UtT73ZP8oNndf4Wb+o37Djgpuj7Hv/8AL5P7&#10;FvyZzXscU7hthXICSlPONset3X/LZ+XfTH+fx/7X9yx0yczCGQwJ1JwpMUYzLPT0rl4nHk1Us/Uu&#10;9zvFgvkW9KWf3KTF3nfW8WkhWbb0VQaFqvSvhU8/LHfXtKWWjPz+v1p3L/gp/vf4jNbnutzvV4bp&#10;oxFqAWiEmlBSueOrHjVFB4Hf99busry3hNxt6FB6GSeDSkdBIx4EcuBxpocDUk9nuW52FyLiGToy&#10;UprCjSfIg1w2kzJ0TN/2v3B/mbcDt91tlms8SNKbjWyvSMVbpgkmoGeRxx5cfFSmcPcYljWnVm3f&#10;t6zl2RL3dbzoWlr+JAzB0Yg1oxoaAn3R6KkY4LZHW0LdkYr868Eii3Gy2zuW+jjutvW73Sfb4lsp&#10;rl2tY3tolYLc6vUWb06VqVBpnjqpa9fQj2MHZWqkp+33nKhtFlb3YDyF456mHVpDGla10sVypj0V&#10;bktCe6x2odY+W3bNnY3Tvud5PMmjXBa7eWbTUVD1B0ngacscfcZlXpPQ8bJbzL8Wdf8A1HtGmn9K&#10;u6dPT+ZFWtdWn3/zv5ePnjzvPX8vXx6Hr/8Aj8X+5J8VNK8tyZZKLrarHgAeePoCg9mg1BKdY8ig&#10;JFT+/EshVIkhCzxupKqTQgj1f9bywyp8R13cspKI40E0CgVyA5nxwq1RqslkoJbR79pYwqNMZBpS&#10;2BJLeAHE+eC1VEkQ7OEH2mwX19F1uiFkVjGAWCklfeOZp9NcY3z1qaV7e7cIG+FkNVK640o7hWUn&#10;25cMsazocw+PbpLi9g6KaYrk6Y5XLMtK0qW5Ac8LnoNG47P7TK7/ACW1ldW0a/D63vbyzN5GkZi1&#10;SzpHokQaTlGzcSRQ1xzWzqJtt9kZvJpqVt12Z3DbtYtuEluLm/L3Nztut0uoIV9Re4QJSMSVqo1F&#10;j4UxXn4+MpnZ2vZ2zWSopNTZySS2kEsg0ySRo7DwLKCceVdRZpH7L8s7jzu3pfq6qfX1/EbfzTWs&#10;IvIoWn+HDyNFGwVyippdlLECqh6jz4Z417ZpW1PlPrbP7mPHPV2fs0X5szXZDOk15VFggu26trbU&#10;JZFT7uui6qa6Z+FcdHeJNKOh530fmePuXjf8dfxWv5Sax3VEZ3NFUFmPgBmccCUn6NlyLHR3ttVS&#10;/YcfXcBJf7hdyhhcT6zEwamguxBrTyNMe6qxVI/D8ue17u73s237TpHbO6yXNmsEdssFosaN1NRd&#10;5JVLBixrRaBwAoGPO7qiXrPrPopznv8A2P1Q3vUMe2bwKAWJiAByGcyYy7X/AJi+3Q+p+p/8hk/2&#10;f79TnUO29NPcSeViw6R1UTSBQmnGtcetzk/JFY6V2rF0dhtY/T6epmtaH8RjXPxx5PcucjP1v6YU&#10;dhj/ANr+/Yq+7pRFuFlIqRmVEYxNIokodQ4IQQfpxfb7M+e+r8PPNX+x+rLftyzuLba0N02u7uC0&#10;9w1AvrkNaUAAFBjPuLp202R9D9N9j/T9rWfiv7z9u34fqTX282FiJfiDIOkiu7KhZQGOkVao/pxN&#10;MNraox+b/UlOzy+Xwd3EuHEFAPmJYNJpSzmKknS5KKCBnzOOn+hcTJ5z+sqpT5T/APyX7DUW86Tw&#10;RzJ7sihgDxFRwNMcVlDg+t7Pua58VcldrKf3ew5/3VYTbfvsk0DBIrwGVeVG4SeHPP6cer22TlT1&#10;H5b9Tdj/AE/d2a+G/vL27/iW/YKqovQNOYhNVFOOvj54x77p7f0Pd+h3/wA7/Y/+Zd7+IP0+s6dS&#10;FZEaSM5BlDVYN5U445u3cWPU+sP8n/tr9TGnZNlvZZrizZLeBmkcVDgCrZRojGoRVPEnPHpPPGh+&#10;e9n2V8y5NwkM3rabRLZJDdwxt0lIiowk0r5UHHzGYzxpiu2edV2W5WbQYUmAklMbsw/EINCvCtRn&#10;9GKvJrxTOhdr3EM1hJ0Q6pHKU/EYNmEWumgGlc8lPDxx5Xdr3l6j9I+ilHaW/wC4/wC7Up/mTH1N&#10;vs1rSs/E+anGvYuGzn+tfgxeu36GRtrUpbmKZzOxq0VuhYaWOSyVHp8OePQ5nwTwvlC+I6B2z3CL&#10;2FbS8/C3GIaWVv8AiUHvKeZ8Rjy+4wcXK+E/TPkXzyuWqw5nGZaa/wAX7yy3HZ9u3FVF5CJCnuPm&#10;GHsIofoxhjy2psev8w+U9v3a/wCLWWtns19vSC2fa+y2oGmASUYOpk9VCOH1Y0v3V7Hn9r9L9nht&#10;yh3f+s5X3afiHX+4WthbNcXLhEUGg+8xArpUczljKlHZwj1e/wDmGLtcbvkcL8X6Ecq3ndH3e/lv&#10;JB6T+WvJYlrRf3nzx7GLHwrB+PfMe/v3eZ5b9dl4Loh+1ka41aqVDMXFag0NCfLF2RxQG263FsJ7&#10;tmOtSUHBg0mnLjXh730YWjBHQdnDDaLEMasLeIE+egY8bN8b9bP2v5V/lMX/AG6f3UQ3fbmyXlw9&#10;zc2aSzvTXI1amgAHPwGKp3F6qE9DLufknaZ7vJkpNn1l+roym7l2bY9s2pruGyRXjdKUr946fHzx&#10;09vmve0NnzH1L8n7bt+254qcbckt36fFje0dvNyfj5kIhiYi1B+8Rlr+jh/0YO6yR7q3OT6T+U+Z&#10;f+ouvdr8Ppt4+z8/UX2+bmNu295hTrN+HAp5yNw+rjjlw4+VoPrvnvzRdn27uvjelfX4+w5/tnc1&#10;zYb0XdWeMjS6sauRmSTXx449PJ26tU/L/lvzG/bZ1mWvj6U9/t4nTIpYbiFJY2EkMqhkYZhlYVGP&#10;IaacM/Ysd6Z8asvepdfemc+7t2u526WIW7SNFI7GJ8iEXI6BzqM88er22VWWp+TfOvlL7TO6r4La&#10;1fo8PZ+81naJY9vWpYkn8SpJJP5reOOHuv8AmP7dD9C+max2GNf2v79jJ/MIat9iXQHDWicaCn4k&#10;mdTjs7L4PafJ/WNW+7rH/TX96xmxbkmtBRaDKnAeeOtM+TdQm3iRYdIb8QMTTnnzxohJnRuz2Vu3&#10;LQqaj8QA+yVhjxe7/wCY/t0P1r6a/wAjj/2v71g282fbL2VZrq3WWRRpVjWoGZpkfPGdM96KEzr7&#10;z5T23c255acrJRu9vY/SA7rs+0wbdcTJbqjIhIYVy+3HTg7i9rpNnhfOfkfaYe1velIslo5fivSZ&#10;jaN3tbCaOZZlLCiyJ4g8sellxK9YZ8L8u76/a5llr03XiuqN1ZX1rewCa3cOhyPiD4Ecjjw8mN0c&#10;M/XOx7/F3WNXxuV+K9DB5dj22SVpelodq6ih0g145cMa07q9VEnl919Mdnmtyh1f+q4/DX8Aq3to&#10;LdNMSBQePMn2k4yyZbXerPR7H5Zg7WsY6xO76v2lZvu+RWai2jatzLUVXMRinFiOB8MdPa9s7OX8&#10;J4X1H89rho8ONzlto/8AVX7fyKXb7oM+nUSpIDVB/ox6rPzZGn2x1a3JVtQ1HP6seV33xr1H6V9H&#10;f5W3/cf92pW92sgtbfV/zcsifunwxfy/4mcn1r8GP12/QCs5oIo1ckx6cy7Kw/aOGPTZ+fosJdxs&#10;1jGly4YhmCo5yqP5cKByOe9slOsy5NVh6JKkVpkNOCBSHbfOksT6KhVdgoKspoTUZMBjye9pF58T&#10;9L+kO559s6daW/B6/nIzep+htVy+fuFRSpNX9PL24y7as5Eel9Qdx5XZ5H1a4/8A5aflJmNjuFjv&#10;oG9dSwFOnJSjemtaeePXz15UaPzH5X3Hk9zjv0VlPq2f4G0x4J+0GZ3lzPuMi6GZIgqCik8AWJFP&#10;Nsez2lIovSflH1L3Xm95bwp7v3b/AIyS2HTjmh19RA0kYq0bjMMOJIoPpxtk+F+o8bA/+JX1o0OP&#10;AP3Ayr3EMe6Sq6SEtM4GmNmqdRyyBx7+F+4vUj8b+Z1//ay/9y/95l1YyRPcDpxSKBG1ZHQoDUrk&#10;AwB5Y5u++Bes936QUd1b/tv+9Um3Qt+m3Ogam6bBR5kY4O3/AOYj676g/wAlk9X6ozvYFpfW8F0b&#10;pNGvplBlXLWDWmOv5hPu+39D5v6If/O/2P8A5mmubS2ukVLiMSIralVuAYAiv244KZLUcpn2Xd9l&#10;i7mqplryqnPXf2esh/Rtr06fhkp5Y0fc5H1OCv092S2x/jb9pirJoYd/jj0qxFyscaljkDIKH6PD&#10;Ho2XuN+j9D877O895jS/6tf7yOg48c/XjkNrdMysykIlQCp9R8RqHh549yy1PxCtoN/2jvhv7T4a&#10;c0urcUzIq6ClGp5Voceb3OHi5WzP0b6a+befTyb/AB029Nf3fbqWO+kDY9xJ4fDTf+7OMcXxr1o9&#10;v5k//wBbL/27f3Wcmt2TrEglBQZVzNR9uPa6H4/ayD0gjk0FqgyH8MHMkA+8QOVBgmDCyk1nZN+F&#10;61hInSNdUVctRGTfSQAccPeUmLI+0+j+7WO1sVnHPWvr8Pt4Gj3Db7e/tjbzg6DmCpoQfEY4qXdX&#10;KPtO/wCwx91j4ZNt9N0R7Vs9ntkTx2wYmRtUkjmrMfOlB9WKyZXfcz+XfK8XaVaxz727e/6Ge+YO&#10;8QwWkVgp1TSsJJFHJF4V8NR4ezHR2eJt8j576r+YUVa4VraeT9Hh95odjbVsm3tSlbaE0H/djHNl&#10;+N+tn0nyz/K4v+3X+6hl12/s11cNcXFokk7EFpDWpIAUc/AYdc96qEzDufknaZ7vJkpyu93L9XiV&#10;vcO2bdabW00KC3dGTRLQtpz8DXGuHLa1vE+e+e/Je0wdvyx14N2SnV+PpB+z7iCW9vAhDSKqh2p6&#10;jQ8yRXFdzVqqkz+lVjWa6ruq/qjTzQQzxNFMgkjb3kYVB545E2nKPs+57bHnxvHkXKj3X4i2ES7d&#10;BcwWJa2hvF0XSRsyiRT91qHMZ8MW8lnuzyV9NdgnKxqfXb9oyw3zbbmK926B5nu4rnqXLSM5VmAZ&#10;SQGZlGmoX0gVAzw8uOyiz2g8H6axKnf9xWuiTsl6lcW5toLmB4J0DxSCjoeBHHliK2aco+07ntse&#10;ejx5Fyo91+JXjtjYBWllGK8eP9ONV3OTxPK/9b7H/p/jb9pne3IBD3XdIgCxI9ysahsgokoMvox1&#10;57TiXsPkfktFT5taldK1tkS9Sk1e8RdbaL6EMEMlvKmpq0GpCKmlTjhxOLJ+k+8+ZpvtcqX/AE7f&#10;3WZjsCxCLJMBKyRB4kmpSBwzKToqK1rH447u9t7vtPz76Mv/APu3q/8Apv8AvUNi93b2iNcXJKwq&#10;CHYGhGr0gjJswTlljiwr3j636r//ALdk/wBn+/UzPcNtuUG7Lt1tuem1E1vcE3EWmRHtoRBFKT6G&#10;dXViMvOox6OO6ddV6D8mwZniayV0tXr6i/sLsXVssmQcEpKqmoWRcmAOPNyU4uD9n+UfM6d5gWSu&#10;/wDEvB/bVGe+YzSrscLR1qLlSxHIdN88dHZJc9fA8n6us12tWv8AqL+7YzXam/8A6fdsz6nhlA64&#10;z4Dgwy41OOvPg5KEfE/J/mtuzzc96vSy9H7TpUUsFzDrjYSROKeI8wQftBx5TTq9T9X7fuMXc4+V&#10;Gr0t9of7GVp7V2PrmYQFS1NSq7Kpp5A5fRjZdzdKJPC7j6T7PLblFq+hPT8Uw+0srSzjMdtEIkJL&#10;ECpJJ4kkkk/ScY2u7bnr9j8twdrWMVY9PV+0zPevdUFpbSbdaSBryUaJmU/lqcjw+8fs447O07dt&#10;8nsfN/Unz2taPt8Tmz0s/BeHrfXw9ZzdBpOoGp/h549U/PGiReoTkTlmaH6PLAKAuESo/SmJUkAl&#10;SaE1yGef24RLRv8AsJnO3zhq0WQBa+BWv78eZ3y95H6B9E/Bl9df1Je+rkW+0QuRkbhV1CtVqj55&#10;fVjHtqcrR6D1vqfIqdvVv+dflYw+2TQPPKjxGWJjXUSSQCeNB549G9GkfnmDJR3aalSbTZt/tLdj&#10;aXDdKJjqikc+kFjTTwyFfHHBkw2tqj6z5L87xYH5N9KdH4P9hoLq1tby3MNxGs0L8VbMeRH9OOat&#10;nVytz7HuO2xdzj43SvR/aV+1FYnaWyI+oRMQOCFiR7PH7cbvurng1+kuzVp96PCdP2/iW0ccUMQS&#10;NVjiQZKAFUAY5222e+li7fHCimOq9SRi+5rm43i4ms7dCbayIXVQMpldtAZjwUCtAcd2Gvl6vdnw&#10;Pzb5ivmF+ON+5Tb0vx/YQ9rxxbVvzW8kimZy1u4RqqSCBUA/zUoeeL7ib0nocfyjuV2fdJ2e/uv2&#10;/sZu5oY5Y3hlQNG4KSIwqCDkQRjzk41R+m3pTLR1fvVsvvRV2HbG02MyywK5KZxI7syp7Af342v3&#10;FrKGeP2v0722DIr15NraXovt6Q3cb5LGylunBYRrUKoJJPADLzxnjpycHd8x76vbYnd79F4v7bnM&#10;NpVz3DYzySUee5RpCRTVJ1QSAKGmPYyR5b9TPyT5ZZ27zG3v5tf7yOsY8Q/ajDdjdxSNNLZXCCK1&#10;dy1pTJYy7flCvIk5f68ej3eHqt+p+b/THzryr+RkfuWfu+hvp6n+frZrd12yDcbRoJRnxjccVblj&#10;ix3dXJ9j86+U073C6PS6+F+D/Y+pkN63e/WGLt+K5uBZxpE13ZTUKfFKSSyZVKUoRnzx6uNKJPx3&#10;Ngvgval1Fkyju5wbsUBVtI1DKgA4ADGtVoRVD9vhQ38EzHIzIFBOYOoZ4V37rNcD9+vrR1THhH7u&#10;ci3KP/8AWHciaMhuZdX0yGtPZj28b9yvqPxX5r/m8v8A3L/3maTsNgdylHAiBwKDIjqLmMYd78C9&#10;Z7/0b/mrf9t/3qmn7kp+g39ch0Wqfoxw4PjR9h9R/wCRyepfmjD7BM8EyXUQKlaUGVDln9ePWtjV&#10;lDPyjtO6vhyVyU+KrOh2d7BdxCSI5/eTmp88eRlxOjhn698r+bYu8pNH73WvVfu9JBebJtt3J1ZY&#10;qS83QlSfbTI4dM9q6Iw776e7Xubc7J1s93XSf0/AfZbTYWbF4IqSHIuSS328Powr5rW3Nfl/yTtu&#10;1fKi97xerB993uHbLYkeu5cHpR8f7TeQw8WF29Rj84+c07WvFOcr2Xh6X9tTn1sOvctcSMWfUXdm&#10;zAJzYkU5nHfZNKEfnmO6bdrOWzp9oKWkIy/LXhw4DHmX3Z+q9k5wU/sV/I53uN6lj3l8QG/LuS0g&#10;8FPpb6wTj1q05Yo9B+Wd13PkfMbZP5crf+8dJx45+t8lE9Dl9rMm6d5pds+bXatCRWhSNhp/6qjH&#10;sWXHFHoPyLD3L7j5lXJ/Nmq/Zy0/A6Zdf4aX+o37MeTTdH6p3/8Al8n9i35M5n2Vl3FZDjXqA0rl&#10;SJ8et3X/AC2fl30v/n8f+1/csdRVipDKSGGYIyIOPHP1jLirkq6WU1sofqZFPbw3Fo9nOvVtpG1v&#10;E/qUt/Ea8/PGiyWTlM8f/wBc7H/p/jb9pzvua1tNu35YbK36aGNSwWumufLnj1O3s7Uls/PvqDts&#10;fb906Y1xquP5At5ZPJ/eoXXVTgcjwzNMaVt0PGtepb23aHct3b2sgt0kjuWVVkVo9ILHLqsGIiHm&#10;9MJ5KpnK8lUE7btvcXbvcsaraMm7QSCM2VBJ1RMNIVTHrDagaVGJvat6x0IzJWrD6m7j7gs5HbYO&#10;6A2zTWTLfQ/FHXIdEi9O3C0RdbBmarHTQcMcqwy5pr0On5P29aZa2eyYTvc25Qbqt1t8sO0x2Ngy&#10;oJoxZmSKeYgLCvMk+vUDT9mNL1sp5b7H6HkrXknX4evX2HLO4N02W83N74g2jy/mxRAk619LMpLE&#10;+oipqcdGKtkj4/5vlplzN0Xr9Zt/lH8wLGOOXZN0bTHLoPxDka2iVqCPU7UULXUvhQ5Yw77FNNPE&#10;5Pl3Y0tkva3/AEnHrN38J8v9X+JttP6n0adFNPD/ABH5n8WevhXljy+OX0/edf8A4hxv/By26T6/&#10;t4Hzntu3WrTMXlKGNHfghPD05MRUfbj6C1mjzeQfJt2yNeFNuuJZIY406stwY4neQir6Iwz+ivpU&#10;BtR+zEuzgUgd9DAbjUpEgyD0quQyOfDBW0I0omwzZe3N53a5Ww2myW4mllSGMa06jNIfQq6yuWXH&#10;A8iW7HkpBb7z2om2Pqkuo4bixtklu2QSzL15ZKRxa1Vo43p7x1aailTjOt5kMN3ylMtd10b3DZz7&#10;evQ26MaOirySMzJUuT1enRfQX+mmOTFXhKfxD7nurTq9DP2N2RfG7eeOAdY9SNRoduowLOVVXGhR&#10;jrtWVBzxJo5rfc7vf4tuh6EcmiW86mqBUMUqtI3oK0r0lARORzOZy5qxx5DSdVqEbv8AMDctkSPb&#10;NscWlu0bi9uYxHJdSxEqoi1gNHTStV+6Ca4WPtlfW2upOKHqVMNrcbttxuNoNxfX0rMLu1q8soWg&#10;WNm4mRnFQaDKnhjS1Emkzs7XvniTq9ZLe83TZ9p2+HbYQyXiQJ6lYaRI1Wcl3Uj3jwplwGWObyrW&#10;bsdfZfP+8xUVMd+OOvTjV7+tSZu43aN0e53ApL1YdEIeUIwUsusKkVGLZ/epXGlcNlsdfc/Mv6lq&#10;+Zy4j7QiHrbirJc7dKsU5XSEYCoU10sdQYEtXx+jF0VIiw28tLrNifG1f9HUGud67vFm0l1MslrM&#10;z2zKyRKhJT1AnSpGTY1rhxTojHufqDvclXjtf3bKH7tVp7EUdpBapaLcK/UnV9EkGlgFUkUbXWhr&#10;nyx1WR40e9DNfd3W8beYEs0jigIDNJBHGX0SESDqt6lZ9L0pxHA8McK4XXvdD3cP9R2T54XHJeC/&#10;WQfeN5vzHebXcypcrPoCTsQqw6JdWs9NB7+kCjHKvji8WKi1SMO7+ed5no8eS80f+rVbOeiHbLuu&#10;zpZ/B/DwWl8IP71u7yTymfQ5fotHR0QOtPdA4Y0vWdjxbLQ9ufeG7WxaPoizlVQ+hYlhWknrU9Nl&#10;NAytUU48cR/S1blnsdn887zBjWPHeKV2XGvVz1RnrjuHfd1EccjdWRCSGSNKkEghWoKEZeGNa9vS&#10;jF3fzfPnh5LcmvQv0QUndfeTlAlySXFQenBQU41OjyxL7bF4fmdf/s/ff9T/AHaf4SO4bdZrovez&#10;tdtOoYkACNX0heAotQq09ODjVKEog8jP3l8+R5Mjm76kVulsl1FbSVLhwYajRGGqAC+oe7zyxUaS&#10;O2WrqXD9w73t2u1Vgqxer8NUKAyHVzB4E45321bansdp9SZsOJY6uEvV+qK6Xd7/AHUKu5XAlSMg&#10;R1RFbU5oaaACeGNa4lT4UeX3/wA17jukvNty47aJb+pIfabpvG33kltZ3ISh6cikI3pi1UA1DLic&#10;XfFWy1Q+w+Z9x2s+VbjyidE9tt0/Env+4d+ljME13pjkD1bTGAVIyzVQc6044ypgonKRfefO+77m&#10;nDLflWZiKr8kiktLa5uSULsI0AI8StaNSuOhtI5E7OsdCy3COISoFm1uoVDX1GgHGrHwxNGzADcy&#10;29yJNQmdRUBc6Z5Gn7cabjSD7fuLdbaCaKxlFqSTKVKKakAAgaw3GmMrdvSzmyk9Lsfm/ddrR0xX&#10;41bnar19qfgCbhu2+bosVnfTiUOwMWUagGtMygBH04dMNKOaonvfmvcd1Cy25cdtEvySGW+4Nao1&#10;sY9TKdOtD7xBIFcueB4pcyPt+8VKwlqNga8e4kZWeCOI1kQkgA+VaZ4tqFBxZrS5RdR93b7ZKkCM&#10;Lo0qWlBOnyJ4n68ctu2o9dj2+y+fd7hUK/KvhbX8dz0vzA3lmWNVhQivWKxsGHmutmH2YVeyp1k7&#10;M31Z3j2419S/bJRNfbnuN8Jrqd5ZkBZSfUBUcNIyQewY6q41VQj5ruu6y5nyyWdreks/0pFVJJnI&#10;YoNcZGkpQe6KVzJzxLZyqzbBlEKu8kRLRpGa68sjSooDhmgTNO/p6JDayzMpUMAWoK0Nc6LhIUDr&#10;ju3uKzg+HjmWJU0rGdMZ0Ig0hfdatcuOI/pcbctHu4PqHvcdFSuT3aqF7tdl/sg0XefdsrhFvfUe&#10;A6cI4e1MD7XF4fmaP6n7/wD6n+7T/CDbj3Rv19BJaXs2uEkFk0RggrmM1UHFU7elXKOTvPnHddzT&#10;hlvyrM7VX5JFla937rDYpFBcHUi0CCOIKir90DTU0xNu2o3LRph+f97ioqUvFa7LjT/CVe6b1uu5&#10;FGvbgyxxZICiqBrFDkqjF0xVpsjn7z5hm7pp5rcuO2iX5QR2Ns811CYTqlf3lbiRUgmvsyxo34nG&#10;0i1i33edujNpbbikVvCSI4tAZxU1y1Rt9VcY2wUs5a1PU7T513Xb04Y7xXwhP80xLnufcL6CO2uX&#10;+IrIsiyaEBBAIKqAq5V54hdvWsxoVm+b9x3CVctuSX+rVfkiSDubeLSFLa2laJFLdOMpGxqxJz1L&#10;Xj54T7arctG9PnvdYaKmO3Gq9FX+aK+83G/3K6WS+cPOgEfUySgUltNFAXKpzxrXGqqFseb3Xf5u&#10;5vzy25WSjZLT2JeItIqetW1NWoDiukceWNKo5rD2aKO3JhjAlFQlTV6nOvsGNTIKsu4t7sbRLaCd&#10;liQkKmhHILEsc2XxPjjC/bUs5a1PZ7X553eDGseO8UWyivr6oWTvLucyiOOduRP4UVfP7mI/o8fh&#10;+Z0f+zd9/wBT/dr/AIRZ+5e5biJ4ZXaSCQaWXpxgkH2KDh17alXKRnn+e93mo6XvNXvpX9EP2W0n&#10;uLo6I1Hw+lyXPCp90jxx0I8ZuDVq1zb+t6QAVoUZmJ9qhQD9OFelbKGpK7fucmG3LHZ1t6CG47mn&#10;hQqrI0g5vG/26SMctuxxvxR9Bi+ru9rvxt66/wCFoE/zTuE5KsvRThqjHvV8K1YYdO0ouknN3P1H&#10;3mZQ78V/q6fjv+I6LU8n3qk1JIIzx1pHhNl7Y1UDIn6eX0YUAGy9Z81ZlC1qwow+0HhjG/b0u5aP&#10;T7P5x3PbUdMV+NW52q9fan4FbMt7OwRy1AagUXI/Rgx4a02RHe/Ne47pJZbcuO2iX5JBdzFeLst1&#10;SSpaJlETLWhYgVBXMZY1Z55cmWOGJI4mZljUAE1pwGGkIYL80IDEUIBUVBFfaMAEd1OrrQvUjMVr&#10;lU8M8Z5MNb/Eju7L5n3Hat+Vbjy30T29aZTXPxMoMdSRqzA0000y88TTt6UcpGvefOe67mnDLflW&#10;Z2qvySDrAsiEByjAAlQc/EZVxtB5kkd1JJU9JgvIe6f6cc39Ji8PzPdX1N3/AP1P92v+EGt1n6rO&#10;xNQSWpka8eWWOiqSUI8TJkteztZzZuX6y/E7yWUkJZl6iEVIrmRlxqCcFloKtmnKMku57m8FQSro&#10;em2pVqWU0bKnjjl/pMfh+Z9HX6l75/8A2f7tf8IKY5HWR3esleqOVXB1Y3qklCPIy5LZLu1vis5f&#10;rZbRSv0urG4AKg5UPEV54V8dbqLHR2ffZe2s7Y3xs1HR6e0rNyvdz6emO5JRiAwVUOpSaEA0yOMV&#10;hx1cpfma97897vLjdL3mtt1xr+wfbbgYBoBaMsaN6QxFK08sVldLxyUwed2PzfP2s+TbjyidE9vW&#10;n4kc+87iCTFOSvAHQtP93GXk4vD8Weh/7V3/AP1P92n+EgXfN3OrVMw8Kxrl/wBXC8nF4fiwX1X3&#10;3/U/3a/4QO1srYXIu2Ui4D9QSKtCGrUHhTGzvWI6Hi07q1MiyVcWTlevctrjcNxoelduBybRGR9J&#10;KYwWLF4fme3/AO199/1P92v+Ez8fbUanVAWy+7Jyr541tkR4le4SC7fbLu0kSe1KxXCqVVgwypzo&#10;Q1RTENqyh7HRg+YvDdXo+Nl1EvJu6J7eSCW+DRTK0cgEcWasCpX3V+w4muLGnKX5no5vqju70dbX&#10;mtlD92uz/wBkr4u0YwxpMSpJDHSQSPLPG7zHiPuUlIYnbrxxBYnUngWNQSlKlcQ8ks1p3KiYPNs1&#10;0ffqvKNkLAq1cuf1YOSJt3WugbDu3c9qNDaJ41NKzKS9B4lSuftxhbBjfoPc7b6t7zEkuSuv9ZT+&#10;Oj/Egu+4e7pQ6JHFbAmgdFLFQeFSxZa4K4Ma9J0Zfq7u8ihOtP7K/bJn5tv3KdNdxWdpGOp6lmqO&#10;JNc+HM46a2S2PBtl5N2blsuINz7mt4IYYrgpFEqoEMaNpVRpAB0AnhzzxjbDjbbaPaw/UXd46qlb&#10;+7VQvdrstv4Rp7h7nGpPiz1qEgGOIBRSo4pzHjiPJp4HQ/qTvI/5n+7X/CB3G/75uKSWN6WMUjLQ&#10;lFRRyFSFGXPjjauGldUcHdfOu57ivDJblWZ2qvySBdv3Hctomm+DdKyKEkdKOoKk+6WBB441vjrd&#10;QzHtPmGXtrO2J8W1HR/mmWFx3R3QYDJFeetKGRFhjICUzarKcY17fHMNHp2+pO9j/ma/2a/4QT/O&#10;PdjMAt2wrWtIYjQD+xiv6XH4fizL/wBm77/qf7tf8Im275vMVzI8UjR3k5Z7hzGp1D3q0IIyzOQx&#10;d8NGlpojzsXzbuMOS2XHaL3mXCcy56qCxPcfczatN2QFqSelEcshX3eVcYvt8fh+Z1/+09//ANT/&#10;AHaf4Sxguu9pRCImllknDGBBDGpkC11MNSqKLQ4z8nH4EL6q7+f+b/u0/wAJWbbBuNndX25yXDxX&#10;fG60QByFkcam9VFXjXG9lW1VXoefi+Z56ZnmpaMjlzC/i30iPwLZt5n3K8lsLO6dbQxFpp7voowQ&#10;J6/cjpmTQAVPnjJ4K11g9DL9Sd9ejrbJKsofu16/7JebRupG1Qw2tiz2tgglv1UtEhXqMECM/U6a&#10;hXqTpOXGlMY5MU2nxOL5b8xy9vkdsduNmo2W3tRWzd6bRLtU8MccjXpWNFgnFTIHGmf8SPSi01en&#10;04a7Vq09D2e7+d5s2F48l+Se/upfkjL3TXEMj3CyARxyjpiP0xiRhnpRtR4j1VyP047Kw9PQeAlX&#10;oXA37uu6khvmltlHSEbKUhtxIELHUwULqIrTUoz4YxvixrRr8z1fl2Xue3m2B8Z32f5lJv2/306f&#10;p93dC50ODIY1UIzLVfSwVTTFYu3SfJI6e/8AnGbNjWPJadfBb+xCWEyuiwq5lMgp0owEkoM6qWUi&#10;o88aqvieLlzWek6CWV/uW3zk2cxjeb0kuciTSjMrZEgeODJStlqi+07nPhyThs6v0dfZt95fW/dm&#10;8hdMnQkbKjaGUcaGvq4nHDfDXpJ9XX6i7qtY5Vtf01j8mkUu6919xXZKCU20BrVIBpJH9bNvqOOn&#10;Fgx19LPK7v513uasWvxXhXT8tTPLZyMNbtRMmBOZIPhjr5HicGExQIi8dQDUViKDCbFxCIgjM1Co&#10;K0ZlppNK0FP30wnIkPEGuOVNTN1QGdgKggGq+o+eBWYmFbdue7bTG0MNwkAkYmTJWoRlnVW5YjJj&#10;rfc9HsvmeftE1itx5b6J/mmLvd9vu4qLee56ltUSBSiLQgEA1VQeBxnipSjmNSu8+ddz3NOGS01m&#10;dq/ol4lfbJLZkSKRrYaQU/fwBrjZvkefS7q5ruXO4yC4gWMwr1iqqZNdfaQSfsxz0rD3OvP3Nb1j&#10;j73jIRt57k2sLFFO7R1ISGWjDSOGmv3fMEYeXHS3Q07L5r3HbKMd2l4br7mFt3ju5h1xxwSUHq9D&#10;g15fe4Y5/wClr6T0rfV3exHueuNfzj8Cm3nuHd52hZ5ihhUSNEtek51VzWgqAVpnjow4aroeL3fz&#10;PuO6f/Fu7Lw2X3LQm2Tcuvte4vNMFv4/xQ7kgmNvQQlagtVgCOOnnlh5cK5LTQwxXtj+Eq/gZ7ON&#10;N0t7mOUxsp0lQHBOVdDag3Hljfkn7pUtPl1JrLufuWzyt5BJEBUxuoKceIrQj6MZ27XG+h6Pb/Pu&#10;6waUvp4QmgtvmH3GVAMFugP3wjk/a5GM12WP0nfb6u7tqPdXp4/tbX4DJNxS+MUtzeSXUzA61H4T&#10;Aj7iBfSvnliVjdXooOPP3nmJ2yXd7e37IrZZ5rGS36eiO6t8y9VkbWGLKTkQNOWOtUVlD6ni4bul&#10;1ejhpyvWtg6LvTuqUlVuQCMz+HEvlxKkYxt2mNdPzPbf1N3/AP1P92n+EWberVNrhtVhtnupOm73&#10;KBjNGV1IULNzbJmpl4YpYnLfQ+e4Mll7x7gSKQJd6hEygyiNGrXLjppy54z/AKSj6HvU+pO/qlVZ&#10;Nv8AVr+wrf1e+3S6El+4llX0RuFRGzPpHoVSaHxxqsaooqeZ3/e5e5tzyvlaPBL8kgy02e/vZWhg&#10;Xq3ugv0xTUyKaEpUitMN3SONMbay2dvYi41/3uOWofTwAAB97zwrJtx0Lq2nKCpO8d9aU9O8YCuk&#10;IIosqigNSnjxxl/S4/D8z3//AGbv/wDqf7tP8JVK0j3k89wyymdy7t7gZjnXlSuNI0SXQ8bPktku&#10;721tZy/Wy0tLu821jLbMIzIuhHTRJQZEqQdVPbTE2pW6hm3Zd9m7W7tifGzUbJ6e2fAkvd93i7ge&#10;2muyYZgyOojjAI9oXL68TTt6Jykdvc/Pe9zUeO95o9/dr+iG2EEkEVGoxApmMqU5jxx0SpPGSaDk&#10;6yPqgmEbrkGViKk+BGKdU1qa4stqW5VbrZdUTf5m3yAFdUU5BpV1z/6hXHLbssb9B72D6r72mjsr&#10;f2l+yCGfunuCaqKY4PExrn/1i2CvZ41ruLuPqnvMia5Kq/1VH46v8SrNvcTB2lkZ5GIOtjUmnicd&#10;XCEeA8js5blsdHbyxAih41OX24hpArEt33J3TCoW3uNMSLpr04zSnDMocZvtcb1j8z2cf1H3tKqt&#10;bxWqhe7Xp7DNzz3lzdy3M5DzyktIxoKn2CgxtWqShHkZ8tsl3ezm1nL9Zct3b3CIFhF4QjKEC6I6&#10;0IpSumv24x/paTMHpf8An+9WPy+fuceMca7RG8SV1jJPZyLcwMBJC40GgJDUrWhHLGlqp6M8rDlv&#10;jur10tVyi3k7s7jddAu66gcunFmDln6csYf0uPwPYyfUnfXq62yaNQ/dr/hKuwm3CyvPiLNyJlUk&#10;OQGoSCpoCCpyxvaisoZ5na93fBdZMb43rs/w6z4mn2Xuvdnu3S+mTotFJIplaOOjCMlVUhV1HXTL&#10;HPbtseun5n0GD6p7ufevPsr/AIS27e3jc9z2y9Nde526xvDAOmpdWko3EjOn8tPPCt22NU03n0nd&#10;g+p8925e0+H+Ey1xNPPvM0m6P1nUBECFQBQ5A6Mq4ulVWqSPmPmHc37jK75NbP7dB9vDdRblJbTR&#10;mNFcLIk8f4ojA1NpD8MueLe0nF1g0HbO1x7nv/Q2y4SwEameOW4Zo1kVSBoMZbMkGvHMYxyOFrqZ&#10;ZHCLPdI9wluNuWptr60uJbaaRniEZWN/SU1gSM/0GopjGtqqS74G6TA7cb3tVt8ud23eC7tYYUt1&#10;sJ7ZyCGhCipUqRryMigjTi8HOqXDeZOe/mRWPR4AfzA78vt+FlA+83G9W2uSRZbkKG1E6fT+HG0f&#10;ooGQVWuNq8rNuyg9fL3SeNVSjaftBhL3YN0h0TS2zpHJGJ4dalVaIlQGXhqBLcsbrIjiV0Mghvdn&#10;3mM3lkVktisktpcoR+GfVVlYA0KniPbi5Qry6wnE7G9/zz8tv/8ASbho0U/xx4eHue5r5e954z9/&#10;x/0eAeZniOX8HHZeM+Bip7CNIEl6q6ZiwWANqcCPmQPdqcOSE2Brb0UOX0PqqAp92nl9GKksSSa6&#10;mSok1CMBRpFchmSDl97E8UjTm0Wu379fbHLHc2T9G9ZdQcAsRUenNuDAGuItjVtyHZstLvc5oVtt&#10;sWCCXpT9VbjSZIprlgokR2eiOqgrWtQDzzwlXSSOL3NJaS7xB2vZdw3s/W2yzuk227s46RhZKSSx&#10;6yMigzORocc1sUtpIi1HVwupiO4dz2u93ua4slBtHZT0ljeLTpWg01eUgNxb1H6MdWOrVYZri91G&#10;q+XG47FNeMl/cmFLN0lgEUQeRyWGqjNX0rSunmCccXeUuloty83vbBne3Ust9uYPgrO4ivYZZJS0&#10;SlInn99YZiArTKqqNQ9xiQoBxfbv3E5OXFooK673mKLsqC0Zk/UotMCxIwieONXqxkC0LanGS8fH&#10;FVxvzG+jKhc5KnuXvm63jojR0enZwW8kNR03aNaPLojSMDUy6gvBTjorhSNPLqrSupkrgPKRK4DM&#10;6jU4FKtWlfpxslBZoLOWAwIXJEzUPTIZVBX7wUeQ5Y5Mibemx7OHLj4pt6hlpbxblcrBfXUNntk8&#10;i9WZ1Z44wG0mVwnr58vHCT4rTc5u5TtadqHhNswG4W/wqTrLpWOU1jVYo6hGTT/HQV9mE+empthx&#10;YG/eU/eC7baR7tu8FtHdRbfAsTrLJcGoYqGIPqObUyGYxtEV8Tgz5EnpsTw7LDLa3Nvb3zTRvF8S&#10;0SmQKZEzKshA1lV8PA+GJeRpnPd6FLeRWVnZokbvJeOCJFZdKJ6jwOZao8sbJyxLVkNzd3u87w13&#10;uErTXN5IOtI7kk0yAq5OQAoPZjRlbGo2q0tbzt+6iTTbQJNHHJO0YkVn9Uh0vXqIQn8IzGROeOS7&#10;srJmF01qVVtt96ZZY4o+pFF6nelUIGWRHJjjR2Q21BNJK8MDFpSsAoNUakAsM1BBoPHMYlasKpAg&#10;uILhmbTJNHGAIzJnRSa1Ar/0YuIKajQjvpHFulwwBzozDzJyHLhh1WoKqY+928JcxRxBpQwDxyKK&#10;kChJXT/EMFXoFRl1Z2qIutK3LxvWBjmgOaSHQWPjVTQ8+GKqy0ELParZ69aTyJqCiJCQNJFGLMPd&#10;YH6DjN11Ja1Jbbc9uiiazMbXVw8YVJkBIQ6tbEBxUnSNOVKYm2Js68eRIq72YmdxMfxSNII55fey&#10;xrVaHNA1JXtSJkDSHTod6UUaxwNQfDLDiSket0nmJ6jepaMqmnjyBPDA2TYLTbuvIjvNHrFCUkYJ&#10;poR95suGJbFRhCzpKzlQHlDmPqAakI1ZUanKlajGfBo9JZ1EwDzwbgskI6bXEkpJoRqDPmBp8Wpi&#10;6tHGr2bk98c0JZZgyyMrUWgc6m4CmRXjxzwuE6jV2iIbUss8DzsVBobo8lWvqINTnTFq3Qxd2xsa&#10;2sco1s8MZd2ikIDHR92pFaV54bQoCWnaUMoy0tqC8iW4VJ9lMRAq1Cds29DHc3DyCIMKKHpUkUNA&#10;ppmchhWsU2K8YYPGQTpUNINJV2VTSo9mEjNsGFlDA+gSMHNaxN6gzcRXjyxfOSiAtBHJSOLS+R8q&#10;jjQ8sESNIZIdUhRYxG6kdVivqFMycBokQm3cerWWqoYVzBB5aTiuRUB9lYW95DIplWCQHSoBqCTw&#10;UD+thCdSJW6EXorG51p1VBrpWhIFfE88DGkN3K4W7l1pbpFQAs2ZqwzNKDIHAgaBEZViELKVNas/&#10;E58vEYoFoRQSmO5E1AzKSU4HiKZ1rhiH2+sOQ1dIoTlnlllWnGuE0TBMUZTWTi1CI6kfWf3DBAE9&#10;vFIyu8vqc0KNTKlaUGWKGqhaRRhULFij5sRmUFaGoxYw+y2htJk0epzxJoKDhTLCHAe1kkMLTSJ6&#10;UFW/1ZYTZRd7JtptLHW6dOeesswagI1ZhTmOAwJmNmEdZM9aVUk0yBAA4k0w4FILJa2MrhxJ0qZl&#10;QgOrwFW5YAC47CzKGhCnIV0qQPZywpALit7aM6FmUtxX0AEEfxVrhSVBLHCiyFDOmdACVXiMyPu8&#10;MIQSOkKUZWYgZhQK+OQywANkSjahJGKfdK6xXlXPnhgCb31Rs8kcbqhdkTWE0Uq4B4k4QNnrq4VG&#10;aNCQPChFacc2pi0SQGS3ADq2mQHiBVTXxrx+jBADhJGrZ6TFT3WFTw48c6nBAD1S1Za6hmtdOnSa&#10;1rTLl5YUDkYxjDKFhUivGoywcQke11ZEsht/WQRqqCcuPGo54fEQ1H24KwKkEeKrUeFcxggJLGzE&#10;RC9OWhCgoAoIBOVRXA0KSqn210v7mIkMkhE0bEDi3pdaA5UYcPPEwdGNyQGxRTQgE8Mxn54UFsEg&#10;sVR3tw+UR1IrVFFOY+rPCdSWQybCZJaC5YAkkgnUtDm1B7OGM71hGWRlxsPyz7n3S3a5gtiIlVGU&#10;sQmpWqPTU0OWeWPPydxWpxWb6Ivl+Tu+9Ro3aOMgeh3qEIPnxpjD+uqRNvAfF8o94XqBjCy1Chhn&#10;6mFSQCV92mJt31YkWoVafJyYEF9yjbSA0qhScyBVW4afDxwrd8l0DULi+UVh0GE928kiUVY4V4Aj&#10;1GhFNRPjjF/MX0RMW8Saw+UO2Iqve3zvzVBGY6Z5eosajlgt8y9EBwb6hKfKXZCxiSd2IJBiPvkA&#10;AnVXl5jxxn/5G/gh+VbxJW+VfbmtSuthoyCsQC3CtTXgeHLGf/krzA/LfiMf5XbDGABLJrB9OeoH&#10;jlSvjxxb+YXkl434j3+Vfb6CKPrO55yqCgoxqVYMfu4b7+6fQd6NxqRD5VbSNKm7kaRTWRmFTTlp&#10;pwyNeOD/AMhadkDq/EZ/5X7C8oUTPSlfUAVJGZY1powv/I22hEqr8Rn/AJW7M6qzzSBNWnqZLoNa&#10;nVyzw18xtEwOtH4hD/KvY9DrbpJVgI6uyAh+FUbiStMvHC/8hfw/0+BcMhf5VbSDC0jSkVVJUjOk&#10;g1+6hBov01w//IWSegrK3iS3Hyh2xoZI4pRraZpFBT3UOkAEg09IU/Xhr5gynW3iCXXyitysRNzG&#10;CWVWQrqFGNPeblil8xhw1uRwvGjCP/K/aIl0GCJnXpxJLQMTVquDU0+7RfAYzfzCwmsniHJ8vO3m&#10;triI28ZHUDSxqAOQNPZ6QWpx4Yz/AK3I9UNJ+OwNc/LPtOJlaOxWMqrtGmr75AzK5rxOH/X5eo7W&#10;a6hMPYGwQRgtbQrcEu7MEBdXljKtqILsa1JpqxN+9v4hDjcnXsvtxIYo49uhKjTEg0gZ/Ya+JxK7&#10;zK3uJoni7a2BYZoH2qIRs4mncitDH7hyzAH8pxf9TkekjV14CNse0vO7y2mpp2aicfWyiMyE5+oJ&#10;kPDljGvdWT8US3LKm57A7OmktHFqtsbaaN1ypqliXTWblJq9LeoUyx1V7/JMoOfSSx3ftLt5pHiu&#10;bRWUmWY9MAUknXTIwC097TwOWIt3OWttwteGVMnys7HREZbZOuEaKQ0BZUY1XIEDUvBTxPjirfMM&#10;mkMvzGlv+RdWvaHaFtbRw/p0L6OkwkbPU0ZYIzUAFVLH245Mnd5X13OrH3dqrf7fcCXPy57SugUm&#10;hBtwiUWTU4VwCNUeelS3spjbF3169YJzdw7udhm6/LPtG+miElvGmpwVMS6RqZaM5pqrRTl5541p&#10;311beZMHZrruInya7Knt4HSzEAtdQYKSSzFs2JJALELljdd5ksnrsVWzgEl+SfabWbWrFo/iRreV&#10;FCnqCiBgT7oNOHmcRb5jkVl6gXPeRu4fJnsy9lVpHnMdqkUaDqlRpiGYBH8bepq54mnzOyTK8y06&#10;P8iluP8A0/bVPc3Mvx7xRStS1jHrMY00OsZaiGzyOeOmvzKEtFJo+6yPUrH/APT1fhFji3iPqLWr&#10;PH6aValFDV/h541/8kp1WnrF/U28PxEn+Q24wAJFuMMgkKlCdSajQ66Jwy9uH/5OkSx/1FvAKk+Q&#10;u4Q2xc7gjTow0jpjSQRwJ9RFP9KUwr/MqViUJdxddAW1+Qu7yK6vdQtLSRkj01BMakpWlD62yrTL&#10;GtPmGNv0Au5u+hPF8gNyeB+q6LLIYhENYpVgTNqUCpK5aQDi38xoumgvOtboLP8AIadI4/h76tw4&#10;VTAUrHEQMy8hzetMgFxzv5njb+37A82y6EcnyBvC9ux3FRL/APEhlAyC1rHnmNWQyrgXzKuqgPPs&#10;i+2/5I7daWwm3CZ510P1ChPvKgOpF08QTReeWMMnzBvYfO0SXu3/ACq7TtoYj02uJRE0SSTB5WCF&#10;DX0sVVSSTTLLGL72+v5BW7BJvlJ2xJbdK1SW0khQ9NI5WzmPCQsw8OXDBTv7uZB5Suk+S+3XN9Db&#10;3EztbxQKgljkYSvKTxkqGBXMkVzHDhljZd+1p/EzN5LSe2X5Idr7e0sF3KbvVVKBtOpHIYa9PEgr&#10;7MTn+Y36aMTvZvcNX5Pdr5ssTfFks/V1Bumorn6hQ1rTGX/kL7eCCt79WeT5N9lukUvwdIzbNFoJ&#10;YEtoIWcmvv6hXhi18yyL1sVbN6mfv/kPYgt+nXbwls2Mr1XSG40A1GvGmLp82f8AEgta06Ayf+n6&#10;BopJbnciLk6FjngACcSJCyyDyFCDjb/ysr3VJayNLVBNv8grRriRtwuzNAyaISBoIk0FdRIJDfiU&#10;anhUYX/k3GijUnzLCp8ge2bYR67qV2+IVpS/B4wnqj9A0j1Z1PLGb+cWbaj7eIWyWLCw+QnasMk8&#10;1zrleSQmBSPSqg5LoOqq15k+GKfzPI1otSeV/GCBfkfsqw3NvFdPBDKYxIijU1YQSpNQQTqNcZ/+&#10;Vu1LWwK9p3HWfyP7ciVfxGK5rLIKK7OxrrBNQugjLxwv/K2t0E7WfUlPyb2OW5djM6vSKKKRqgiV&#10;NfU1KCPSWZcvLDXzNrSOolaxUzfIPapL3r/GN8GszdSPg4jIooz1cW1N7Msbr5q1V6bGnnWgg2v5&#10;EQxxyRbpcA3NxCxtmQnpoXY0civ8NKUrgyfM3pxQXz25IPi+RfbC2NvK888F/wBMRTW8hV41m0hC&#10;yBQBp11PrJrjPJ81acVUjWaNX4lOf/T9aQ6GTcHl1amICRrGrVURpQM5YsCzHMAY3Xzf3dtft6C7&#10;Z4QRufyWlaaOKwnHReNaOPSvVCBZCeVCyk/TTzxnX5mo1Es7gCl+Te7GNpIJtK6fQs4OpWy1BtLE&#10;UGdPHFr5lRbi/qAU/JzvBWjYNbmNlGo+vVHVhkykHlnljZfMsZaziTfKfulreCnTQt1DdM2RTkhA&#10;qoodPtpiv/J0Ql3CG2Xyq7ollhaRoI7V66ypOoFa8dQpyHPBf5pRKCX3FWM2r5Y9w3N1MLom2hgJ&#10;qdIYlaEA1BplgyfMaJLqHn1AbntDf4IrXXayTGc1Oj0aVJoDVveqM+WNq95QuuapX7h2Tv0UTmci&#10;OFY+qtR6mq5ULQZmoFa8MNd1V7FrPUe3yw3f4KO4ltiVCSdZQDrB0sEIWlTy4Yj+srMSRbualrH8&#10;k9xmtzCjAblH0uqrMFjVWFXrX3iuVSPHEf8AkESu4qDp8m95Ec8sNZHGroilA5VguRJ/rDPLKuE/&#10;mFA/qakEvym32SVhAtHCRt7wYZswk1N4AIaUrXFV7+iDzqs9Y/LDdZd3t9tZGZJ43kkkWnojRio1&#10;Z/eFCMW+8rDfgLzaoJtvllfi4a2kGlUkZQShJ6ZkKBww5grw5Yzt3lYkh50gy6+Wt/Ebq3tZJIoZ&#10;ybeUnLWiHXHqXL3mA9NcuOIXeVGu5hSOm+V0sFkq2UTLuZaoRyMoRL066TSrNUvXwGF/W1nXYmnc&#10;WiXtJNZ9qXyXksF+omgu5EtZ1nJ1MqMGMlWV2GnipVh4Yf8AUqNPWXbOt0WcXaWzhaT/AJSRS2Qg&#10;0lgGWoqWZWfLUKFT9mMv6i3T1nPbO2M2v5cLazRbi8kQKlGJibQUkQ11gk1JanClMFu8lQVe17LR&#10;F/JsW37xa253Ew3Lxr0ZL+GEiQLGarq0LobR5gccYLM62009Bz+ZasRsZy8+WW1RSGO2uKUkEi9Y&#10;g6Sc2H/D/Dbjq5Y3r3tnuja3caGmj7a2ox2kLSCJokcRuJVZY0YVk0CuYOmvljmeeybcHPTJyWoz&#10;cex+3tydjNdH4dISINDqZiGXQwVzq9JrwyHhisfd2r01OjFkddJMX/5UbP06/GQ6tPTpR+Oulfbp&#10;zrw/bjt/8h6Pt4HTzyfr02OTsJROZNZBoOK6qk/0Y9NQdbqT2bKWklnCtI1KAKDTOtQMKwoFuLjU&#10;dSVrwKjIDzAGEkES4CtjsBf3wt2lWNmDkO6agSF90+0cKYjLbijs7Ht/NvxbgvN936Zb+2S/suvd&#10;WgWOO3kZljWKuoIsY93Vzzr44xxY21CcIjuKRaWVW99zHdYvhDYwWEKOZXSCS5bqygaRJIJJJELh&#10;SRUKMsdFacTlrTjsUkdsjAhSSAPVSp5ccji3Yovu192bYdzW+giivzQI0MhkRSKgkyaaHKnLhx5Y&#10;zuuW5aRZ7Lc3W43iPNFFPHYgySSu+iBfUWRmYsqRgt7oJoTjC2OFoZ2x+AnzK7h3W8vbS2udrbbr&#10;aGxt47CO5WP4g25TUjyPGkYfWWYrVagGhJ443x1UaCVUnKGTQ9ut29oh2+X9ZaNVIjJFqzKSddZN&#10;UjyEEAqKLjNWaer0FHWQfbNu2W3s5BfLJHvIGuKVy0cSKR7pUKxZ2+r2YWS9m4Wx7GDBhtjcv336&#10;wZdwHxvw0dCTIWW6kkcVCg1C1oFVvZXFcHEs4+FecA0O5xpKIpo1SCp0iuXjkxHDyw3jlTJos1Zi&#10;NCeNL29n6T3ESwKrFdTKoVVXUQxPD0jIc+WCEuhyuzbGW1pcxQsFFZJArwavvRg5FcufiTTDs0yH&#10;RzoGbfe7xt9080stElBV2QgsFcUrqHJwSPMHzxnetbIvjAAtwLq4Jl1RpWnoGohRwC6q8Tnxxrxa&#10;Wg6VIbfb4zKIilLh2Kq70RSDWpYk0HLDd9A4GysbaSzTcdv2yGFDDt8U17fdUuyhQnWaKlA7a5AA&#10;oyOOR+9Fn47GTxNsqry62e1v7hBPf3FqlxItuzpGjSRKfwi0Yb0sDnWtP2Y34ztBLxsZFus27yrc&#10;bpJc3cltohiV9PTity7Fk0qAATqYqFpnXDyJpQiq4ip3GRLd7izt43dasqSucljD6lAUAEnh731Y&#10;0rrDFwlyJuK2slhapHKHm6Re5iVGRYZC7DpjVk50KrahlnTE13ZfHUhLXyqA7OABVK1FB4gH9vhi&#10;oEoLHY7g2F0boBxc6XVnTKnWUqfVSgy8KE4i+0FcJHbPvb7dZ3tlMnVtrqSOR4OADK3vB6VOXCuQ&#10;wslHaIG6gq20l5OVgtyZtLyIrUAMYFSRmCTTgByxU8Vqw4sm3ftu42y+jstxeNJZESRLhPWmh8wa&#10;pnyow4jDpkVlKMkwFLyWOBoWjW4izpUELqpQOFXTmMVBUMis4ZOsJWR9K5KEjLHnX0mnI4bAJm2m&#10;/kVZNLdF6sBIVD6fNahh9OECqMbbCEGiGUD3dRDDM864IYpDrxbtIIYIZTcaFoyU0R1r6dKtmf62&#10;JVZCUCJYbiwBe36zcAK106TQc88W0J2J4rC8UfiWszgirRn0+P8AWP14TqSmet9iu3k6rWxFvIpI&#10;LHqNXxFOLezDsmlqPmkabtrtn9S3CG0lSSNGmT4iXMqsVdTGmmmohTShxx9xl4KSXkSNXJ8tY+q/&#10;xc8VpaMrLFrcqA/rCfiNUAuc05GlDTjjnw9yramWO3IyN92tuu2XiNIY7y3AGqaFxKDG34b0AzGn&#10;MMCBTHZS6tsVyKpdsvljmhi0SE1Smpa0VqaVJPumntxe5dclSMdvX5KrEhkH3lFARX7vhhrUvzah&#10;MeyX0du6uESpK6ZGXT6v61R+/FcHIeakJ/le8WtRG0dCCOoR56shh+WyllQ+LtO+Z0kt26Z0r6ir&#10;H1jM6Sta0pxrinSA80In7cmuZppr6fq3DKQmkLEtW95mBHlXIZn68Py2S8hBF2jFQlroKTT0ItST&#10;y4HD8sTySSHteHqktIrk5ohUn1HyWlfZgVBvITTdpxOGkuhLo9JbTG0aEgVyyzr7cVWqJdmei7d2&#10;6gWOGaQA+6Edhy/l1YHA1ZhsXabiB3O3FVyKGdHipqOTEsFFSM8ZuyKqmNOy3IyWHXX3dCsRwByJ&#10;AGBWRWo+HY7+5kaBbGR2hKSTLFGzEA5pq0jnTByKSbL1O199KgfpN6RyIt5c6eWnA7pFVTZ6DtHe&#10;tz3ez2aPb7k3DN8RNaNEUk6EZqW9eldJalc8LmhWNQflf3jcTtE1hcQsnuiTSq8CTSh+jB5qOdyz&#10;z/JvvkUMVkZNIqSzRxpwowq7YPNQ9QZPlN35HKjNtiFubGeLQKj0nJsHm1CGNT5Xd+CRjJt6h1zZ&#10;/iIwPDI6jg82o1Vk9v8AKjvGU1foKaURmm1AjhlpBrgeWocWSf8Alp3IJOm5tq0YyUmLE0FDlTMj&#10;hiLZ6pwOGTRfLPuZzoE1nwBLmWQtpPD0qh+vB59Qg9cfK7uUKii5s5BxHqkU1rz1KMTbuaJxI+Fv&#10;AZcfK7ugrGOpYlS5FJJmpQfe92hz4Ym3c0UaieO3gT3fyj7kQtSW19LGryOeNBUgleGeWNfPqTwt&#10;4ESfKTuFx+JfWkYAOaVagIrwyz8cV5qHwseHyi3RWDJuVsBxaqvUHiPEafMYazIXFksXyi3B1Vzu&#10;1oisNRTQ5FRxz1VzrheciuDDB8k9wmkEY3qDMf8AIdRU/wBocPZheeHBhafIvcJT6t2tJHHvERyC&#10;hHPIkZYXnh5bLOP5G22Yl3FhIgAIiRHHCoNWpxOJeYPKYbb/ACV2/VWXdZmGWZiiofpBwvODyGC9&#10;x/KnZoZdpMW4yiKS5a1upnRCV66EJpAy/NVcvDEWzeg2xYWhn/lB2+xq97dlhVaCFEFQaHPPmMJZ&#10;mdPlSDX3yi7UjvbOXr3ixPIbWd9S1HWFIyDpyAkFPpxLzCeAmsflX2xYTJdTTTTNFnpuTEFBBFK0&#10;XjUYx7jLoYZcDaNRHE0FtbdSM6K0RlNUotVBFOVRlUY8LIo1a6z+/wDccFqtbnprikZlgCyH31av&#10;vHh5/wAOFkyQtNjOSKG7cAO8YkY0amkVNeYFPDHPTND1BXYouNIZIIo6as8hGGNSM6+3A7Oziuo+&#10;bGLfOOqkiIzKvqVRQVAoQKcT4Ymtmm5F5g07i5jDhM9Acx+8QTyzoDprhO3vaMfPQ9NPRjo0ws6o&#10;hJORKn+WpOWXKuC1p9UCbGT3QaMoiI5VUjSOg41JA/dU4rk3CRLsJItYZUSUppcmSNKAkA0zcENl&#10;4A54SnX0DThQh9nYhUjEkpuGLfilwzUqDlrbM8eONYVtd11FWviOmjmaVYy9IVYdMZlzSlKZ8Kcj&#10;9OIvExPqG5GioDsJqqjoZPTk2ogch5Yj2hAhk1qJXQM7AUVvUBp4q1Mqinjgs/RqE9QWWXqKzW4D&#10;liA2RWlcycwOfCnPAqw9SOU7Bfx0aSAGOiqp1sDUkr6czTjU4q19dNILVktxJLxoIllbN3amivqW&#10;nGoz9QyGCr0lPUVrxqJcu/WoVrE66gXPOlPUDwGeQ8cTx0C7cg5aboN1vW7IVVo6A1DUUimWY+3D&#10;0TM5cajR8U07syhzGsn4jArUEZluVdXEfViqKZa9oS51CIoFnuXbWAAHYNWgSlCBn7DhUxc5a2Sk&#10;rdkbsYlUggHVUVABX0n1ZnIZH6cJJpbibgjEjG1eSSJBV1WOMaqOCdTEmleAH0+zFwokjlpsMked&#10;TrzUiPUpoQvI589Q+vEKkaA2yISx9R1YU1euMge85pWtQGWpOHErcmUJbyMqtLIAZBMxjTiAoWlR&#10;WnDhww2lpD6CV+vpFMVDPK6lnFJHPEhNRNM/OlBXhgU22B6S2PEwCxRSMXDMWKHMACgA8ahuHgMK&#10;dNOhStsmRT7kOvpaAlGYhhkuaGpB1AADhiq451n7MVsuuxKL64UQwx5yXC6wCQoPU94kZ8GNMPg9&#10;VOg1keiXULiYURiqM2cbMCNQoAMj4ZZ0xEwmaomupTUL/h0BBZuOoCoy8yfDCs4hRCKu/YDlHZ6y&#10;60SVRpZTUVOQCgmv3cLj1ZDT6jo45HYJJXTx6YWtDQDlUVoPHCSQ0mx4f3aswjYkqmkgipBFT4jn&#10;h8aTrsVyYoEYejqycwSGOYzr44pcU4agRIZlRtbyaQ5oCVJOf3aEe04tRq59v6D5RuM+Ks45EZSP&#10;SKBjln4+qhNcRZ1TlBzRGby3MoZKiRRqJFSTQcanh9mJt4rcXNSMN4hZGWpEgr1TWuo1rReFADyw&#10;Wjfr1F5mxJHubRhIidepSEqKGgPCpzxXNpQ9UNZIgWW6BWNunphKlRRqCg4EDInBz6g76CHcB0tC&#10;vUqylkOVVDEEVHHAre7qHmEwuDEVJrIJGJXTWgBPMj7MsOriZ6j5RAxHXR0pCQrBlTQSeVT4HPxr&#10;ia2heASPHXAl1Slo3Gkn0jI0FQ2RzxonZL0B7QVjIyo0rAFVOldNPTqArkeeMtNJJbYsz249BIdW&#10;JJUKxJoSAv14riv1E2JLMShAMYkTTqAZVNGBNKmlDkaYl1nUbtoSfFSIyaWVQ9PV6STkfVz90ccV&#10;WzQ3aBJH4O4EbV1hxxCk6a0+nEpfeDsPN2VlqHKV9Jc+Bp+0eGGr66A7jo3U9TVP0l1ln0lh9Azo&#10;B44aaWkxqOrk8hhjkLCSrGooorUkZCudRnxwlC6gmkx7QQvErRsjnQvXElVJqcz9HDGnl1hOo9xs&#10;ghirXpmX3CKE5HMip40piYXjqJ6EU8cNGYiqaiq1BpqpkQ3mDieKU+ArA8qwNVupVmBo6ZDMgagM&#10;EJMhwSTokgheCryRjU5FKALUAN9hxdmungN6wRARABCKOrNrpw9oA9IJxDJcD4odu1rLFXrRk6ac&#10;Qynh7PLGit0GlXoEyiFSsIXUMyW5Bhma08MTa2kGjiRo6EsIBiqEFWzBNaGhK8aHD5JrbYWjJenB&#10;UkIyFwnrdiB6alqU5njni5rG0ekcEU1vUfhtojKlmOeoV4GtcZ29HrB1EjttbNzrQ6eLBqAZZ8+O&#10;BJ2W4uJDJaOxZWQOjKKEAHUVrSiigpU4GrExJF8LDMepNGRpJWLUM6+6eGrx54dJS1e4mh4s7XWd&#10;SpGVXTRhQ5EAAMMHLxYKqJZrZXlAb8SlCRkSAB414VwnMlOqGW0UYMismosWbqJ7PTWmdTQCuKrf&#10;SSVRA4kZXQG1I6ofRpYVqAKe8RwJw4Jj0EXw1o0TQRemRJAhjIp6lzGpq0A51GHNluS6J6BL2kbg&#10;zxRGZYlAVAF9LGmedCQMziqpw30K4J7Hp9vhjREjYGOuotVlb1En088zzwsjiA8tAsW1fjkVQBR0&#10;oTEdZUH3yfPCtkjTqxeTqOmsCzBy2qdlMeoigoooaj9lcQsiSfoB0lkLQXKRo+SF0yYnTp+7QUBy&#10;yxrKq/WRD3ZWjat7u5JTJcRoHb1LGqhRSlcmDkZClQcddOHQ6qNSLedvxCaGNwpjUCWRniV6tQgD&#10;pn3uND9eN6x0OmaMim2+KVXtJNs1Iv4cSRP0EC5HWFIzp5YpRMzqLjX2D4dh26KxcvHG11cSPNYu&#10;S400FAaqWJVeSnjhXtWNGFMVCVjs5fTPOvWiTSLZWjOtiNJL1XUmrgONeGM6409il2dbPcr9ygtm&#10;a2khW7tpyAZQBFOhBGeosID7q5KmeNa4dAt8va+F/b7x/wAXb9Pp/qQ0dL4X/Dj/AA+vqVrqrXXz&#10;+jVTD8uxX9Nl/m/BftKC4+VHY05Lnd50rXTBHChTMcK+lqfTj2q3gt4xYvlH2NQf+ITyAqKaIIlF&#10;fpJOeLeZE+UyeP5TfLaOSk99OTxPuR8ePFCMT5weS/Esbb5YfLaONliuXkEg0S9S6CCgYGh0qh5e&#10;OIvbkbUV6apk8nyx+Wk9WePUzkDK4kKkJwXSK8sRX3R5r3y6tnn+Vfyubpq1uo0V0kSurNxI1AMK&#10;0+vzxTsZ8E1DQ1/lt8vUiNvZsLONj/eAsr6mUDgNTMOOZ1A+WFPpDixn/ln8tY/U8SyE1UA0IPhT&#10;0A5e3A36Q4slfsjs6a1FpDcLZWan8O3ihj0DmTUqWLV8Tjnph15WcsngvEC3b5Udn39qY13O4+N1&#10;hRfXC/EyV4U9WeYPjiq1atMxXwJdPSM3b5QbBum5RTWFxDt1jEtFUwzXcrsWpqq7KFppCj6eWHi9&#10;2Zcj4WagE3T5O9oM80+8b3cz3E7a9MMCq5KChEcCMdRPDgfLGqisRqjX344jLX5F9ozJCUuLixgc&#10;AmSZ1kuiK/8A7uq6IzlzkPswvM11KSdXJeXnyk+XtwD1Zr+V1FJLiSQvMRwAzqv+yowKynQm1XZ7&#10;g5+TPy8iQLI17cxRyGUK35bF9JZG0xq+n0gU1eNMT5pHCOo+9+WnbV1fm9t7qfbkY6Vt7eIdJIqg&#10;mKMSowEdR7vDxwqo1pZI9uHym7P3DQxnnF2oOu4t7dYpJVoE0FYlWKiqP4K154dbrYhx4jl+VPyw&#10;t0AmsryfKjK9w4rrGYYRkDLwyxXJE7E6fK75XJGdOxvpkNAHluHGWXprJxHLPEPMtPEfJD7P5bfL&#10;OKctFsc0/TAAjllldGDDLLV4DxxKy1cgsqDJPlv8t7i5WU9uqDFGsaQHWsSgDLTGGzNeZJrheel1&#10;JfElg+W/y9mNF7bgt43AY6UKMKjjkwb6sZ5O8rvI26oavyy+WqussfbcOmhBaTWfIHS0hFTXLjil&#10;3tYmRLh4hCfLb5byuYJO37ZGh9RBZlXQBWulWPukEFsZr5im39v0ElWSPdPlz2BcTQ/CbJBc3Gmq&#10;PdXFwLZEamkyNq1HyC1rin3teg68PElsflj2PaW0SXG3R3cqFpRoYpErvUkMiuwaijLXU0AwLuqe&#10;JpKJf/L7sOgaHtyy1n0RssRJKgDmxp7Th/1tdIZk+IEnYHZVhfdW025LPcEWqGMsNAddBIWumlCw&#10;z8fPGGTvqWlWf5kc6Ide9oW13cwvPawXcUMMcEcE0SlIhGagQrGVAVjUsvPxxWPvca6/mPlXwJR2&#10;V2sy6pu3tvklaoISEKKaiTkTjVfMabT9vuJ5U8Ale1e0EDRR7DYacqvGlQK0BIrU5VxH/lK+P2+4&#10;fueA1eyuyCOqdgs6VJMtSeFc6knlwyxD+aV8ft9w1w8B/wDkrs9mRxslrRAKBSV0kgGtOXnTCr80&#10;p9v9A+SLGHZ9tiDGDa7EekGhjiY6cqe8jE+3jh/+QpP2/YHJCSbPtulZf0u0LOwFSiUI5VqMvYMU&#10;/mFI+37A5IWPabERqrbbaQh2p6okKmnE0014DLA/mdJ+37B8kEx2exrGT8HasAtCohiyrzzXhnjP&#10;/wAtXX7foQ7oBZN2toZDaXtuoCtIlq0BVNWelaqRRP5SMefbubP3rP8AD9xLyIpW7b32/vba9u7q&#10;K0uInClLdSz9EVBQO54lvV/L9OOjFlpXqOl0loaCXZtknmcy2lrKyN1NUiK51MBVuHFtK1OOiveY&#10;n6GvWVzXUjez2IkFLSwleQEkCCN2ofeJYrwy4Vw//I453/P9gpoEJa9PSYLOCMn1VhUIdLf1acc/&#10;2Y3/AKqjHNCOOaZpQHgSVgaapA2eXKoNMD7mqGr1Fb9QLFBaxBaNxXPLiOAP0YLd1XxHyqSdG7lb&#10;T+EQwqdSLTKlTSnHM4z/AKyj6k80DS7ejgowhliFCHWJB6wK0AOkH6sNd9TxKV6jLjZ7cQdOHpwv&#10;ViZEjSqtXh6lIr7RjVdzWNyFao5dlD5hFikUKVIUKwrkfdHGtcVfuazuPlUll2yAOsc0pUkGmk1J&#10;Ckg8SKZeGF/U1fUHZMB3yOy2y0E5lkeSR+lCnpOpzUekMV9WVR/qxN86fU0xNAFpGzJG07IzM3Vb&#10;ouGQF6AgEek0X08MVSp1QXVqtqlpJdXoPRt0aSZ3dhVVBP3fZlh2cF46hmw7abTbFnuIAl/uBN5e&#10;VFGR3A0xkV+5FpWntwWZSSD4LcrqIKqCCWIXUPMla+3D6D2ANn2z4mB96urdDuF/M9zC7AK8EBGi&#10;CNSPUp6a1YeJwoG6hklvubmvrb1UBUls/PBDIG7fa7i6XNzMxf4iSsMThl6UcahKUYmpZlLFqYGh&#10;oWaKYRuGSNsjqUjUo+sYUFFRa213dX99rQ9MzQxwjSQirCKFlBpxaTMjwxNb6kXSepBDBb3HX+G6&#10;uiGQxyK0M8bKK+8UKAUP8pOGr6GaaZWJawLvFxayaljkEYt4DC7xdSLU5dtCuIy2vIP4Y560re0s&#10;lWTLpu1JCAIoogxGojQf9n3fu46GqTBfEGbt+/O82PWtzJCsd02sqzBCEQIDlpFWOVfownRcvYEB&#10;MuyxMY1eApJJkkPTQAlcyNOkaianPjg4qSkgSfZL99x21zYl4BMzygL+GFEWXUqrekHxwOiJcEp2&#10;K4J1fDoWOa0iGmhNfSCMXCERz7Xcxm3pZyXKC4QdKNQg9VVLMp+4uqrDGeSr92P5kCaD2sxqkoh0&#10;OzEOIm08eYC8saRuWrInvbO6Fh1ooZ5riB4poY0H4jBJVJUVy0ke95YTQ+SDprKRZmFtExGpswh0&#10;kE+zywkhqyK3eotzXbLmOK3dp1pLarQ1eaFxKFFSKEhKZ5YOI+aLm+lTUzRrrBo5WMBihYaqUXwJ&#10;pggOaK69gvL2wurWCE9Qxlo6IwKyLR4yPTydcFkNZEF2stzudjDfp0Y0vIlnUFzllRgV0ih1Vyw4&#10;0HMlZum3PNbTQS0k6in1pX0Hir5fwsAcIltkNhrv7aG6khJmeq3KBMhPEdEqjVqy1DLBZp6EOWWd&#10;9d3TwwwSxt+G1EYFclcc6aacMeN3tW3Ef6Dhzu2xVdFNARpgZFGqMAaVoPClKhT93HC4S9JxcWMa&#10;VwEy1pmwZCSRXkF44wnTUU7AzuizKwd3ki9xQtXK1Bz1U5DPyxpNrGek7iC4tEMcauwJAZpI1GnS&#10;BrbS1KVX+XkcsN4+vUdWkRb3ubwiL9PeKXrVlMRU9RkRdRWMORqox4k5YumCstOY/X07jyX00IZ4&#10;7hnEpWQQKCqLUI7MRypqoiDz88KrrHiZWT3LIrcvLWEekQlWclVJIHu1NQa4Ka7PWC2nJKG0EP0y&#10;0jFQxOmihRUlqnjXw+vEWen+sWtOgsqxM0bVFXNXkb74Bzy8GHLCslKf29Y2OfpxTMTLI9Yyx5eo&#10;k+r6Fw7UhxvKDkvEHEwdFANAq6DkSG051oKceGImfQ4J5aHulXXGGCngpBPiBx9uWWFWoNEczyFa&#10;ai5XJ4iCukGnlmMVbpqS2xXMr2keoDUqEkg0Yp5eQauG6z9ugS+I25kZ0kMgKUprGWksfUBl9uFV&#10;N6yF3oennZVMUx9a1Y6DTSAKilQfGlaYEpYO3RkaTCZREjgaSUoCD6zUAEgVNfrw1V7E8pJIzMit&#10;0yCdJLGpJC8SCeOZ8MEQNN9B1i9wgndnCRujLrYCqkj3wMlyAIr541xWVU48ApOoMLwvMXFSA7EK&#10;SQKyUFQPvKcRELUz8yXK8fzC4S0bJOJCUZVQu7Dgi+rTXPyOKs7br7eg0ro9yA3TOqkaUEjCMagK&#10;qCx1t4sSPsGJ6wxc5SEMU1ekskbyuxLNT7oyAzpmVzNOeJmq22Hxey3JVSXTCWZWYBghJyLcC5zr&#10;lXLD66qFsONiF1jSJjHRo1J/EccBQ1alcvHBHvR0M3EaBFxZRwjXBMZVVhpZ1BII9YoAdWmtT7eO&#10;K2UzoXaqWwN1CrSRyJWrMetkxLEUOrI5nx54LOaxJEwwiB4quGk6cajSWZaimr7oYitG54mi1c/t&#10;NE0TI0fTJYkamqgZBlTgdR+3CUQUoHCW2YmIgVjJaoow5agK8sNQ9Nh8lsERSw+oP+U2lerr8OGn&#10;wr5Y1p8WuzGmgmWUFJPUAxYVyCih4A0PPFtb69S3YGYN+IQ1aCjKcgKjxxlxblpyJkWmZk0qPSFL&#10;F+NGPDhmOOEqWj0bkDQjJICZTTSHCmpHqOVCcERu9WB4SS6QoZSyiqlMyaDOv8NKYzbbQ0yPrQkt&#10;IhDLXWSVAJpX00GWB26P1kz1RM7QdGJ0RA6UpkVJUnhTjXGmRqF4j0B7e1tEVuhEKO4eSrPIdTVB&#10;FHqQOfHCyZJQqVXRHmjrbqKCrUVWYKNWdS5HkMTx6wJ6ohM8KAyuG0xmikgVNRmwzNSBhVr0J5Ja&#10;k/VtgoVieuaEREMT6RQ1pz8AMNJNT1LlEdCYjMnEAekEMK0zqCeIGfh44TpGpPQmVyWkmegIRdRL&#10;AKAfdyJpWuCqdjSeoPFLJRVoas9WXICqrkurmTq8fpw3tHpMqtnglDGkhk0omplWrUAFSKnw/fhu&#10;r6gum49DA8ojCAy9MilCQCQcjXJWoeOKVp28BrwJGEAAVowrItdVB+GBVaA8PqxNluvEqUKsxf8A&#10;AjCmMp94cDXSCA1cvacOrbXEORJKlBGVdaOwq9DXWBkVrSlBXDtooT6/iOCKKG00tET1NIrITxAy&#10;qKk5aq1wJJ9RJI88doryOAKE8UqfUcvHgaZ4izqHFSPCQRoF0ESBlUIppU8R9Xjh2iJjX1jSgWWP&#10;UqKoOrJtJBJ8jU1OL4t7BbUbM8SSBZF0OasCaAFhkSQMZuZcg4G9ZIjpjjElKelMswa0yyGGskOB&#10;Nj7gmAMzRhQ5CihKr4gnhx44HM+hjtoMMMHxZaWMySyJ6nB0gUatWHM8MNPo9RQp1FEPoOtqTozM&#10;IvTSlAKV4ccRpH+sioY6aOVgpXSgqGIAPvA+WK6yJpjSml2LECnqDUzPgaitcJrjv7P0EeEmrJY2&#10;9ebKCSfUAM+QOE2n0GhBLU1kDZuUZFNKHT+6mHMavYUnne2Zs4mkUV0ge8CBWv8AEtfDDV6rpoPR&#10;ioIIQIkjeg90rVgKeoL45YFZNTAPwIVe3M9HjlQN6ia0o1KZ08cCdepOkhYWESqyMzsw96pFAorz&#10;xekwtSlA2QlXCBdTKfTUCmXPxwnPtBk7yyIopSuoszEVFScgcsVe+qX2kpTBC4WWB0dRG0hbVQVo&#10;SKFgV4ceQwOy9XXxEtiGCzjiEayStLCQCXlBdmXiNRHh54l2XLXRfboJIJewjlRo1AERX3ASEYV5&#10;ijU+vF8JcobrIqwsiDS1DUMulq14gmvA+zDhpfj+8OJExjVSpJLMaOUUKRQctOYJOM+Wm+4SLNCu&#10;gtrDEjIkNwGbf04ONVrImiK5tIyoAcdMLVEHp4mvOmFd7RsJ00Buk0UBWIqZFoAHyWoNczzoc8NO&#10;XM7GcQj0MfSdpOp+KKN7pLMSK0Hsxdckapgkxy2cWuqvq0usiOVppp71M/blhrJ4MqCM29Ll5IpB&#10;GJ2oqhMqngP4QSMNZpcyKzfQSa22ysbTQ9WUPQTMqk5jIVX1AeeNF3L26o0eVoq5tj28gokUkTa3&#10;qIJGi4nVXyJ4GmKr3XiNdy1oe+HirX1aafxH3KU1eNdX3ve+jGv9UvAv+rHr28rR6oxqBJCUqVND&#10;SprjpXzOWtPt9xr5voJm7ejCrq0sy1qzIFBz0ivHMYVvmqXT7fcPzV4BEexWrxrrYfEKK9SKOgBB&#10;oVy9IOf04h/NJWi+33B5voEk2DZwiqCyxn0CozNG1Ekg8TWlcZP5m50+34E+dA6LbNqjaioxFdLc&#10;SSQa+PHLGNvmWR/ZfsJeZ9BehtQlVhES4YBTkQCxrnkcsC+YZPtH7BecSCzsUZf7sVmnJc6itTRq&#10;cqCnhh3+YZX1/L9gvMYgi2+JYwIdau5VmC5qCSdXq4VOCvf5PH8v2C81k6fDxRemGiFmNStSdGSk&#10;lzT3hwxnfu7vVvf1A7yDLuU8qXCQQ6EWRgJSoXUaZUWmeeWWJeS0TPrM+UipctIBV1jWUESvnmqU&#10;0ZginqJzwlmslElK7IrWa1QGSGNS9w9S7K3UJFaAyZuFb6sFc2Sqan8hrIyOzvL2SEXDJHBbSBhJ&#10;GwNQxHpKrUKoNMVa/FvWX7CXeVqWJuXWjdYQ6QtZtIqT9/04zWVzM/gDfsEjvj0W1UmOhmbMZE1H&#10;GmeHTNZArjFe9WKORkSGFy6jSKn0AelfNycsX5loTnf1CbY9Ou1upuHihkY10uuS6h6Qc/USDn9W&#10;B5XPxfgUmxAi9YxUrHHqeFoqkkMoOofw55Z4zs23v+AuWsEqyHQ06N0epoCakUKokq7E1qKilBXx&#10;w/MabfUe5BHdGO/kIlJ0nQiGjI5fSpFK1Gmh8qYnm909QT1JI72WaWVUmojDSgBPDMDx4nCdnIVu&#10;DWVrKsTRvPcOulAWkYSMWBatSPUWIOItbk+gatEs2421usVZHZF1PUZ0qSMxw9NCPLE1pZ6Ip3RC&#10;byyF6Zo42cLpBJRq1XWwoB4kVxo6wtCVZSTWssrlWmjMCgDVGDrarVKgVp/LTlXLE8ddGVWBfiIr&#10;O5KQxdOeYZxZ5AAhNRP3ic/bi3IOyWwSLh0iYMo1rSr10kNTMAGvurTGUtb7g7aELyQLKC7GQyNn&#10;rNAxDAk54cN7akyupD+oRrIGtqaNQjMh933qE556RwJxXBpyNNHpryOCORljd0jA6ka++x1aQopn&#10;zqcLHRWYneBLjd4VkkUoQ0SCWgUjUT7qg1Ar5V8cNYm0DvqR/rFo0SlHlj9IlkPTanSPsBFT4csN&#10;9v8AsFzJ5b2TX0160bJQ9aRfSFUgmi1HJsKOMSU7CD4tx0oLg6APzWQq5JNTUDgNJOeBR0CfAhSV&#10;RFG7szaiyjQ3p9Xu8ea8SchibU6IFDRYxoyI1xPAvURQSSSWZqZkcj6Thusbot+I+KRpkWQOyTtq&#10;CsFPPLUymgyGHVay/i/MScoEEFxJeGSKVhAi0ClsmJX3gudAvPAuLUbk8XMiRRSOYgziN3DGSNVb&#10;0jgQSePL68SqLo5JgnEEoCoz0UsDp0UC+oEZqR7y/Vi1qoKIpo09BEmkM2YCkKF6YUZKD4csQ+Lj&#10;UTCDNbiR7dYhNKGWUkGopSoJpSlPDFcY0ifaVIy5uZrYNKEQMzFqe8aIKiiqK1xTbb9YpaJU3HeG&#10;dw/4cbKNAyJqefHmPHBeVu9y1ksIJSYSLgosjM1NZKkAMWGrgGpTCVlsJudyASQm5hIUsxPqMnAV&#10;9fA0FRmRTllhKzbI0G3GiCFg6qsit6pFNUBrT1V5YlpvSAewK906XDPEpRiWNBrAqY9PPjnHyyxa&#10;110JnUNgKxRqZvWemru6moBoWIyOdK4aaozSqaK3uHdmjnpJbu4hlWOGNQrs0uk6DpAY6RQnHbhU&#10;uDRNpgvbndEV7cGCWyuIWLkCkYENOKsGIP3RXjj2U2lqehhyKxp7xFuty2/ZkBjgam4biCoA6Fs4&#10;McZJ/wCbIOHgMWrS2jsiC6v9xhVXd5Vk0mp0HVQHjkoz5YTtpJDKLfd1hWyntQ8iSXiCBbqJWYr1&#10;fTqUnnSory448/N3NuUQc2fPx0gIse/O37FI9khhu402tI7SMIjEP0wFaugEjxq1MdOPO79DKuST&#10;RW3csQAeN5ZVYAsuqqgN9dcdMGo+Xf7xqBHJdyfSMvSPPIjBoBA2+3yLJQsyrQyNlSlfVzA1U88N&#10;QJgr7jeJra6uRIS/oRdQqlCQooTmRTOvjiocCkQ7jMwzlLCNjVKkAZCjamKgDPjXCaGJBfTIK1cg&#10;H3FJYNQV4gnUcJPUIgl/VpWVDVnDgHNq6s+GQ5Uw29ZCSX4i+6wELaUHqZtR0GlOPHhXCSAdcvcT&#10;bzsXxLB3jupWUsT7y28oqKZnjwpjK61QizvZbgqw67EnICpHjQ50z8cajKyWaVG1E6XqQKliDVa0&#10;+oYAUA6yzCrVNCagyLUU8eeWGgG3F3KIKRB3bI6jqAK8xXKn04nUBi3ckR/LelSaF8hU1bMe0eOG&#10;AQm7Iqt68m/LpUH2CvHM88ACfqcavqAD9RS7FV1mgHq1Ch5j6MMAC/u1nZpC5QK6hVUIFIrmVNAT&#10;xPLAInt2B1ai7sTVdRCHgaKpBAwmNGd7cedbbcduZRq2q+lpHU1+Hvf7xF/F95nUZ8sI3qyxCaoz&#10;1gcvdUBytCcvSSvPA24KTZPZIbOW4SJqLdn4hoq+lWAEb8ASAQFJ88YXycbGNrtWgVp4poOm0mqF&#10;H/KUEqD4Cn9OMu4VbV1ZOVypKg3sEckkWomYnSwbjxpmDyx4V1vB5LvqBz3UaXFHYow0hGPADmuV&#10;BkR9OI4voZzqOluYLlgsssYR1KgpkwRWNdQoNIPA0xTdpkbgiigiZCgY6AIolCBAtFBchAKgV1KK&#10;4btpqRx03EtDJEjG3ZGmJfqsRVXDCukCtABzwnfXwFVxtuSwddni6sLIiaiwDEAEtT1gDPIYhpVT&#10;6lrVrQMHVDpJJDqZagmMgsKsoAz/AJa8sPRl+shhkm0qDWsb6TpOVCdIGfEYh+gmrf3DhGXRJFOr&#10;RVVZvIkGqmh4DVinTRwEEbykxJbF21yMaUINQKAkZ5ZmuCrcR0klvSJ1Irl0SSKJmIjIJApUtTIt&#10;mTpBP78Xx8ETbSPAW2AUpqkaSTSXJApoAOYFaV0gA4m1ZemwUcCT1lR8mAzGoKFOj3guWZyLLgWk&#10;MdlJNaJHNG7s409MqjcDUEVIX3gONcCUTI6Q0eYwJEyMzszMQGXMamAGXIgVqcRA9IJ3aJ1WJCFf&#10;+JzXVXhUjC3aLbUQQyraRtqETErVg1dJBU0rp48q5Y1bhwZtJEk0kMSSepWFDWRl00Y8eFRliWlo&#10;lqU2lJCgNAJVJ1mknNTRRQV4Ff2YcxqSp6nln6nUaAZaRpUqCASxFeQIr6fZzxfLUXqGqqsklvHO&#10;ruxCibgQVFSopVRWtTg0/UUbpMJXajc2LCFhLKq60IIU5hRQ860Xw4YqtdNNft4GixckDx6J3RVe&#10;gJQB8ydbHTpArWurL/SuMlXWCIkkijkjV40qpP4kkoI0KoBAXM1qfLGi0TXUdV0REjI8VvRc5ndl&#10;pq4LQhySRThlT6MZurXrEohemRryVkljCKAjdPU+dciWK+WnwwnWNRNkphMtSjKQtDmBx0gjlxz4&#10;0wV0RTrOwysiKJGkK+7SWgJKE+o8OA5Ya3EpHLewyxsdZZRI1s/UFXXpkI2R+g5ZYq9bJqS7RE+w&#10;fLH+XKqqMxqpQkqeIFPI8cFvTsS+jQ6a4j6Gho21rpoFVQorlUAkmozyHLEO3JFWagZb3U7Syxqj&#10;a2UBifdJetPqpliq6bdZJV22SNdkI8TqCkdNK6tPE+PhXwwK3uwU7byOhuESUrJUpKQq5cwQGUfe&#10;rh42uqDlqea4jnMiOT0wQ0YC10K7ZKT4mmWG7ct9ugNyLBMkQWbi8xf08TojHqOWDbVfZBXTX7aE&#10;cJaEMc0Y1ChQPVpJcjx9KnnidY8EJOCUXCtpNUIUamSlTqDGgFQB9WBtOClYY0rh1BQqr1kBJy55&#10;eJNFwnVrUUj26bV1JR39KGgrnkzA5ZAYVYftKZF1ITI1EL56FahANBzJ8vPBavRakyiFKgq2urqT&#10;qoaClKGtcv8AXgSj9hBMs3VDJGx6gfpnSKryyPA+GG1OhXKSL4VeoNLtQCstMhqGVCDyBPhg0knj&#10;4E7SJ1ygJFdXSb3fTmpIH8PIYbs5LIkml6oQV1JnKoTTUEcajIeGF0Em5HRx1IYzalpVtQopqaj0&#10;muYw3VbSCJpRojDv+KERmkQ6QKLw4nxxXltNIpvSRxuIwXiCokr/AJbHga+zKmeIlQ9Nx8lsNl0S&#10;IubRtpMrauAAGQo1RkTgS/ALakLuGZJFADa80ByHOuVQa8sTvr9vWQ2elumGlHDAKc1VQK1GlWJp&#10;92pJxbcqGDtAwSzgzanYOxq2kitA2S+oinAYlaa7Byeo95JPRIamUg9VUzUOTUahl93lhWWslcmL&#10;0oWWVWbTHQFAqqBqLCnqPNRh7IcEywQKEjjVWiFC5arEihBpUk5YVnLQ1VLYZPcg2rmYFkRgsQFT&#10;p5ALSh0gHD5u2jFZ6DetpmiUL1YZSqmhp7oIbP3s6YbVZ+2ouX3BMLRayE06lEhSgzqeFTSnLBS0&#10;THsLUHkaV49RQKSuqi8SCfS1OWrLzw2nv4r7MEzypHrIYhiy5+8A3trXhhQp8dBJECOAD0nDR0oW&#10;OTHzrzIK8cTLU+oXqGTdeUh0ZoVZQrawD6gAKjTnlTDbE5foGmK5DaUn1SOCS4BNDT7x4Yca6akw&#10;/ElZr4xMDRgwK5mqjSPD/Xg5WaK1JoknovVbTwZhkaNSgNAPDDonGuxUMc0QDPRSKAks2TaudRy5&#10;YTpMj2Y22gS3UEszF/e8CGFCRWvHF14r7dBJQSdKEsxVSQffp93nQasLgp0/0DI9UZUKhp0xUlsi&#10;3srw+vBXXT7MltEf5KamchHcjSSpplkKAVGHqlropJmBXZjdKEQP09KFmLAGv78JqXoNvUYCwZgq&#10;khmIFMs+AwlXpASeQMGLKCaMQFAIIHDiMRs9AQyZgV0NSlK0yGTZV8OXDDfiJse05RNBUqpFTmPo&#10;FKE4bu0ogGyPQZF1W4BZBQIaUFBVqassxnh1q3sLfYejW6vIWUhnXUdQOYyoMvDyOKTSmeo9BwLi&#10;FwtXVyNYbgo4gDEPSsdB6jHDlAvpIbMLTIasl1EmnvZYHUNRkg0yaQ5fUQzx1CivjzpXDe0ENaip&#10;EoaNWZnRgy1amTUyUgeWHC6MaQN8JDSuo0pp4D3K01e2uFP5mfFBwl06I4FIdiwLMBpWv8OYJy8M&#10;QrJbHRJ6SeSLNqDSKMxIp6SKnn/1sQ01r1Y3Yim3FElRIzGkIYKKk5uVB0rwyXOuLtVNe6hcyCe4&#10;kCaQir+JppmQCaAA0FPdNaDCST1JtZkMbzxBVeTrMWQ5DSWJbMKDyAzbPLFRV7KBJskha91zFrVV&#10;oF6KV9JbM6XyNaqK+WG1WFBSknuY1Lx3Eo6axaQqerInxp7wFacMSnrotxtdRkjI+kxlow40CQLT&#10;xYDP25+GEtPUSyIpLo1mUaSM1Y1VhpI0Cv8AEcycFbKYgRHbW/TiLdMskhLO7AEAMKqisCaD2Z41&#10;tcS2JJEhaFo3KxCPOJqhl0cCaHLnTCq5YPY9ZywxMszKqa3ARCwC6I8vTWnKuBz6wq+pFeTTHSsV&#10;ZgxQGRFrHGXThyJ4ceWKrXq3sJt9AyMvLJEgR/R6FZF1KQ7Ac/SPTzbE1b9ZdVJMz2JkjGpUYUEr&#10;BiMgSBXyNcNQ0tB6SQ3jdS0YQ0pITQDMMRmGOfugZHwweDJvMaAx3W6miVZoliclCzBloAajUtDn&#10;XST44q1Vr1E7yV15fzSo8kMyxBtCks3EAUQIBkWZkpqJxePGlo0Q3I9kEjR20lw8kszJSRaozomb&#10;mQr/AAkmijLDdolrYaQYsUTWypnGzsYllBXJQ1GTOlUpXhn54x5Qy1sSwSQWUq6InJINI2KhlQkA&#10;NpzKrnlhe89X0BQgg3ZWQRrAxCVBopoW0k1FKkmmQzphVcRBTfQHubDSsRCrJKABIpYEkOSWrX+E&#10;Z+eeGrawK1AgO7a1WNtSyfiBK0pQ6Mh73CtRzywnMQgR5RPKyy5xAIOpUKzVLVK6geVK4ltQ4HDG&#10;3RENtHL0C0fpaSNnCuutvSWB5n92KpTx6BasIc8UszxxMSFJYueDijUViWp6eBxNUl6xtToVcvb0&#10;c9zbz3GmS3hjZzbNrLBnOupIYVI45mhxtXuXVNL4mT5ZbQbWtrCX9IZ5H4CgChiwXKhA8AMRduJf&#10;X8SlSCP9Ntp797iWRpJVVkQqSFACjU1Mqgkj6ssFb9On2gOCHRbQlpExiLzy++nUei6g33Vp6cjj&#10;R2kHXQkTt+QK1yzB3JDqjakjAX1aCCfdqRqqKmlMVDhQNUC3glFwEVOo1dKiNQAq0U1JkoKAVzOE&#10;k24TktkeqIyyLp0oqtSNUI4j0UY+JPAYLW139hGgBE9GLsOlChBUuBViPQ1QagcCfPGVo36kpwGr&#10;c3crourqoQ4eUsop/Zrq93w54deVnMlcpB5Wmh/DaYCV1d40AAIC0IoxJzxDo4Qpa6ksK2ksLRiT&#10;Uyfj11EKBSmotU19Q54pVn7feNaoMaEmFV6rvMWUllYqKUBZRw5U44u1ekyyugPItsEaV168jOV9&#10;JYBWBCnIkCirlXE2tWPGSXoQz3FvrCJb1aJtWo+lBppmD4AcK4G0uhLt4DoHBvDK0ojikClaZhaI&#10;QQWAC5c8Eqd+P4jruJBDDNPJc6m6LvoEWelhGWozZE+rwyxdYSfgChjlWkYljUIKEEtUkLq9GR8Q&#10;a0xi6rdaD2ILm1sdbym6Z5YnRgWBehKepMqgnM5Y1aS6k2jeSGK1nl3cOjSGBWMrzVIGmtKCpOQp&#10;pxSfXcEpZYJBavG7sepI5LMmahC2WYr5YwXGJerLSQs8biN0lj0KkWn0UqVUnToUluOnFy9noDBp&#10;YJzZNbmVoHcBeuQGIOWYjNatyzw6Qt9glmD73m3+s9ukiywM/wCBYpKvU/DNGLFVFc61VTqx7HaY&#10;kqpdToxKTYfL6C7i2+LpWDapXDsC6ijMo+9QE51zOOvLe6Sj9DuxWa6F722s17bX+9z2wE+4zNHb&#10;xvqKrbWZMUenImjsGYY1Vm0mzomQsWAu2TXGwFSQ0Dsmk04goQcsEawTZyio3nahu2+GzVpmsbFE&#10;N4xkkCByDJRmLcfd9IqR4ccYPAnaTnzV1E2Ltrb7Jo2mkSV+r1da6VdQ1eFFTNeWquOnGkkYVxQW&#10;mtxNK7Q9JEkdoiZVclRkHc0UV00FORw7as0TEPxLQhnVTU6WABCgMedTXga5YUlIVkDOvrJ1jQxd&#10;waEmg005AZ+zDUgP1NQhayCtZAWDBaemlAa1y+99WDUIHRqg06gGRl0+qqCgzDEEZmowQAQEhJII&#10;DGOqEGuQH8wz1UPswNsDxCaGW3QBlBoxNDx0jVlxrX9vnhSwCJY5NILaVUL60C0XTXjT2nPDEByr&#10;MO8e2UCkqr30yyORWq2bpp4fz1+vCqveYF1uBV3NZKHVUCvDmTgGAXE6F2GsOjj1NmQVzpQZ8Dlg&#10;CAYyRONNW6hzZSACWp/F9NMMBjvqQSSn1pnWpDBaVFV9NSKnh9uACGWUic6kVUrV3QkAu1agoQaE&#10;g1wCGIqokupAZUOmJCrAkrxOoEg50zB5YBiiMA9Rir8D0l0gk1NKgk86UDc8AgptucyGttHGrZLK&#10;VDKaCtGBNDQcfswARizAZpImDLl6j7q+wngMuOAClh1bd37E0kSvD3BtcsDBqKpvNucTIAGHOKR6&#10;ceFMsDNaMs5ri3mNYoQmYouoAAjxAXGddzVkVyS0aXcaktakmkZ4q3oKVI888c+fFKkyzqayDxru&#10;UcmloY4nFadI+rU3iW1ZcqYzVJpJzxNSOW3imUyM5BiOmQFixVSaldQC0HlXHj5WnL9JwOgLdWNu&#10;DEOkEt7ZS0cfLLIMwXPi1RjLm3Ljf8hOkHpIHE8DIkCKQqyTSqoANeVT5CtcCei1ZKqPvLdDIrPJ&#10;R4TIgA1FfVQk1BZRxyOBtrQLVQPGUkYmNSkkqp02CVACmp6hHpGocKYI0jwISQtqL552hRlTrEh0&#10;0hqqASzFuJrT2YdXpCHVN6EtzK3UQqwZnyjUekMDw1E5eqlTiOLbgdmLa/gyt/dyHU9HIVqaglia&#10;8z9WHaZCoyWR1gYa/wANASSWBKiOp9NRnkfHApsS3oKoDBkEojD/AIiyKKKaAlK0/dgWgEF3NMZU&#10;PpkjeRY6u40hgpNQF5E+PjikuvgFmSBJZ0UM6DqLJUUIqS2kgcK04YUpChv8R0iFJoFhKoocN7up&#10;g1AcqZnmeHtwUcsVqxEDpWDS9FUq5rHKXpUKAPcAK1rqyw2p9ZT9A0wvAzRyOGYvqZ9VdOoEEitM&#10;iDliXo4JiB0jjpR26MsQGklxnlUOTTl7oGeGmU3pBB8XBC0hlVXaKshNGBEje6Fyr5HFVrr6yFZI&#10;R7uQesUllcBRC66aKx1DUaUGjhQccOPF/b7fcHLX7fbQbBfSG+e2MJKuhIk00AGoLz4/V54njFeQ&#10;1bWD0E11cGcurwwOWUUGkIOJGoDmcyMDUQ0CbcipA7erRWNHDDI6noQRQmvDL/oxKYkmP6iSK7vI&#10;FioSmZB9LcPHywuOo+Uy50HRa3qREqxyAkgkAHLM50y8ThWXpCsvpuLCgeAGtF8K0ALCgC+ymWE1&#10;GoVUo8qzUCz+qjKp05jprWtCSM8U7KQSfU8YlWUaZAEC0CHSCEfOtQBTLLDeoNExhGsIzDQq/hpx&#10;qxodRI/diHCnxNOMuBr2ULKvSqkiqNKaqCgBrz48/HGmsfb7ewh0T2IZLV5JQ5lZUKvoiANGDkU8&#10;NPl54VWkoE031Jns4+loJfWHCwliTr1LU6fu+WK6abjeNbDpLVVMUbN07ZU1MVofUnLLUfb9eCwc&#10;EoX8JHEtxDEwlGh3TpO9CzKSaHIe6CD71RhVvD0BVaQOhtUWsKksU0nVn6idIWg5Hw9uKVnJmlVb&#10;E0luC7IjfiK9dTGhLMwFFI9PGmEk5hFOpPEpWSOKWscamswBpUj+HyOeeFOsM0SI1lZlcIcpDpES&#10;1UqqkioORPs8M8U34Ep+AsL24EkuVc0jIFdMhNMgfEHPBWQTW4qiMSMDD+Or06o9QTUDlkfDKmE9&#10;nO4JKQkmq+uTSNOZUU01zND/AEYcen8C5GsV6aOU1hl1+kUAAFaE5/RhOmkvX9AbBkdHBVo2iK5K&#10;VJaviK5+n6sQ+JKJVjEc0iQxhjqUsoppVK0UezLjjRKXpv8AoEQxLiZ0cvqDrH6mYGpPIajw1V5Y&#10;m+8IG2tfAbLYpDEsmoPrUMsak6syBpINPvZGuHasJQ9WJ441IRJIIwRCrTF0OqtCw1051HE5ZYSU&#10;sStpsTStrkohKmjVWuVWFVHI88S9ym5GOKaI/wDhQ5BRxOkZjVwz44VrSxNR6kC3k5i9TISWCKaD&#10;1aWIDEHnnxoMaUUkXcBiJKIy5YRaw416WULXjqpTPV4c8OihymXrGo1hEWZXVzLIWYoQFqqjI1px&#10;JWvHGdk4DSfWTFIqQLE7a3TqSKAEoGBDALQ8uOG6Q9NdC9NIPWtQvVVx1GDVHAGN/wCIEnPmcPSq&#10;0FXxI1EUgGkM5NQM+SLwGXEf9GFaei1JUDJBdIB0wiyadKCtfUKkseNRwGBJSDTQLbtvMkrdURtp&#10;dTbCIN7hFXJBNA2r71MaWrS2imRJ2DQJI4zDcqRKwIRQdNFJyU50qOeIuuLjqV0hjbhlktY4wuiJ&#10;WDMzimbGoLLxPPgDgUx6geqGvFGkvTj1FYlqpFQAc2rStStcJtb7i4RougoXrsxY5w01KxqTUZeX&#10;DEbL1hHJ+oRZZYbcGZybZtJLU1NVHy8CDRvZjStlbQNUvQOjntXgaWJ2YMaRIi6lIXPKgGdMRbHG&#10;+hXJHgJFkLIhVGqsgPhT0qpHtzGBSJ7jZbp0lWPQJHY0VPeFeYoPCmHWjfsJtcmKypXU2tlYig/i&#10;ORpQcBghRLLbaJFeJJAz0BFdKCtaeJK0IqcPRbjT1PG/FRrb0A6ipIoVXmc+GDl06SHMk+KjllZ1&#10;qVWM9QNQVPEDwNKjLFcps36B8kRRzNI2tyZOJYiq6FUemgOZA4cMCcuXqSmRymUwlqNoZgzB6gGp&#10;qOWWeISX4is3BIsszvGr11gmkgCgGnp0EL+3Fcp33Gm9BIWjmnELBpQRXqZDSyioAr4Uw6RPpBOd&#10;BUd1qzGqA0kY5FmPHSDSv0DEzEv7SCZG8waEL1Kux0gjKnHKvtw5lR1FIsMYDBaMGrQEGoFCB54E&#10;mnDFVIiQO8gPFZODEAmqEcvpxKWsiUsmuZECSMWBDKTqB4aK5+OB628S7PQiMgedPUoEKrqXKhVg&#10;KZUXjjRWb1ZL3J4IYjJm+uNnJKMxpTVWhJ/dhVVZkpIedc00rw6Y4KEAV4AkmnH7uKabbtsger02&#10;GSySC26aENRy1Tl6SOQGeJ5PjE9ZGxWXXFrJzc+lCNRryH14arKWu4mSGLRSN/SAQzArQcKerwpg&#10;socNlQDdO30U/Dp09NK/8HVq+qudcPk/EniiC59+z4/e933OB93GK+BhbcjHvv7vvr+V9HHC6ezq&#10;S9yA/wCIT3vfb8zj973sX0KQTc/mze9/io+H9Ue/5/vwW/8AiVb9QC8/MP8AWj/N/f5fx4vFt9+3&#10;2+4xe5c3f5rfme7/AMPjwT3v5vDyxk9/t6ToYAf8e35vCH3/AHfve5i38C2M3uSWXuS/n8T+b73P&#10;8ry8MK3Tb2DrsEP/AIKT8z84ftX8rAvh6foNbCr/AIJ+HA/l+9733PLELd/qLoVx988Pd+97nEe7&#10;/pxxp0+32/cc6HxcY/c/Nf8AN4c/cxX7BoD2f/CQe9+fJ7ntPDF9z8T9QYwlP8af8T70P5fv+83u&#10;4zrstuv6G1NwO9/xJ/K/NT+t7v7Ma4/h67MgPPuTf4fgPf4/4jn/AC/xfRicfw/bwLK2X/Ey/ke9&#10;N/V/Kj93yxr069PzZmxlr+Yv5H58nu/l/d4/zYL7ddl6/wDQOppYfz4eP5HLjxHuf6ccYs6Cuuve&#10;h/J/Kk/M9z3/APexNfb029pjYXbP/ml77IePvc/yv5fDDyfBX7fZlV3Pbh/8xf8AP91vd9zgf+t4&#10;eWEtunt3/wBA7blg/wD8tn9z8lvyePP3P9PHGePf9po9hIf8Hd8fufke/wDT/L/2q4uvwv7L2/bw&#10;M1sxt3+ZP+V77e7w4DjjPJ8fUbBx7sf5n5b8OPuj/r+Hniq/E9iF0CbX35ePvf8AD48vf/m/ixHV&#10;er7ew0QRt/8AipPe/Lj9/wB73R7vl4Y1psOvxBif4pfzvcP9X3Pu/u86Yt/8z7QOvtJZv8OPe4t7&#10;nHiPtxvn/wCWCILn8q44/lJ/2uH82M8mz+33iGp+WnHiPz+Pvjh/2cR4ACX/APiW/wATwT3Pc4j8&#10;3y/diL7226fl9oB+0kuf/iPf4ye9x4j3f3eWC+wr7gMn/wAxl/L4R/m/l++fcwP4f2epEv4ixt/c&#10;f3eL+7/Xf/T2YrDuPp9vEq5P8SfzeA/M9zh9z+b/AF4mvwEPcjt/8VJ+Z+WP+79xPc/l8fLFZNl9&#10;mTTqG23+G+7wX3/c91fd/wBOFMc9tzSnwjB/ioPzeI4+77ie7jZfoSDxfnXP5v5cnue9973/AD8M&#10;S+nr+37xV677FlF7zcPzZOHu8uH7/LEvoaEi+5de7+ZD+Zw93l/N4Yu/X2FV2Z63/wAbee/7p/M4&#10;f2fP+Hyxqvjf2+3oF1YPcf4S09p9nAe9/N4+eM309pNtkek/wS+97jf4bhx+5/Nism9QWxLbfnW/&#10;5v3f6/Bvd8/HCr8SKW45Pek/M91fy/d4j3vP/VjJ/sKqDz/4Ue/xb8r8z+x5+GN8WyJsY6f/AOfx&#10;+7/iX93hxP8Ao2PZ7HY7e3OqQf4ZPzPeX3+HL3Mbd78DPXuVM/8AgLT/ABH+GT3Pyvd/4Xli+3+F&#10;GQw+8P8AFc/yuP8A0+ONn8RNdgnt38veeP58Hv8A5nE+/wD9jCqZ9xui3v8A8k/l/e933+XHz/ix&#10;VdjFlbJ9z2fd/wAPz+z/AF4ENAZ4p7v+JP5XHh/pXAwRFa+7B/3p9zjy4+X78ZvcbItt/wDmU/uf&#10;kwfl8PzH9/8An8MaMC7n/Pk9/wDLi9/h7p9z+XGYDrD3W9zh933uH3v5sa1BhcfEf2/zP6n3vPww&#10;7EsjtPym4fe9z3+XDzxnX4faNgL/AP8A0DaPy/8ACX/5v5n5I9/z/dXFfxewRc7jwT83i35PHgPe&#10;/dhDBW/JPsThw4j3sUAe3uP/AFz7vve6fd/lwhFfuH5Ef5/up+Z/p73hhgiptf8Ajf4r30/L9732&#10;4YQyzsPfl/N4t/iOPun8rDJDb/8AwsX5vFvf9v3sJjQAnG5/xvEezg3/AFfDCGOsvcP+O/Nk97hx&#10;Hvf+zxYrFD3F/wD1J2V+Z/8ANZv8V/8Aoc3D/tYkrGWU35n3OLe773HAtzdD7X/5jH7v5Mnve7wH&#10;uefjiL7Mm3wlPdf/ANRQcfdTh7nvHhjgx/C/Wc6+EKuf8efe99vy/wArj9z+b+LHmZdn6zkRUNw+&#10;5xHDj/a8scSMnuJdfkP/ANv8z329zz8POmNOv2/H9RMG/wCJdfm/kLx9z3fvfv8APGtNl+hnbqXF&#10;t/hU9zgPyfc93n5Yyt7S6jYuA937/wDhve977v8Ap44hbAhn/Bfj/wAL3+HuL73+nDGngJ/sGWv+&#10;IH5n5j+7/W/38Tbf2olDJP8AFP7nBv8AuuA4eeC3Uj+Lp+hFc/d97iePHjz/AJvHywU+32+2pnk+&#10;328f0Jbb8xPyvdP5fu8B9vhhPrv7TSm/QjX8p/e/L5e97w44f7SOns/UIj/xEvH7n9Xg3+g88C+F&#10;GnVnrb/EDh+Ufy+P5g/LxWPf2/oJb+z9egt9xj/L4n3/AHeH7MD3+4dugJf/AOJHu8IePDgfe/l8&#10;MbW3XqMrkd7xH5Hvt7ffHH/tYS9v2+2g77vYYnuP7v8Aw/d/rDj5YzfT2iX7C1tvzpePFP8A3j8P&#10;Lww/4fabV3+3iykbiP8AEe4v5Xve/wDd/mxot+m5zLcsrLgP9G/tfzeOOXLub4hknGL3eB973PfH&#10;H92L+3p6/ZkPoSxf4ge/70fu+7w/3fHE13XtNF+wKg/4/u8R73Djy/044T+J+0qmzArr/Cy8P+Jx&#10;93nh1/5hFvh+/wDUJT8244/f/L4fR/LisfX1Mp9Rln70fH3YePH3xw/m8cT19rFX9n29ZLa+4/H8&#10;u44+/wAW/L8/+zXGi3e3wlU/aIfy4uPFvZ7o4efhjN/CLwE3H/BQ/wDcH8v6OHn4Y1yb19gP4PYQ&#10;t/im4+6fd4fknh5YzW3s/Ul/E/t/CM3P8/7/ALo9zh937fHFU29iJzbnrr8y29//AIXuceP3P3fz&#10;Y1v0/s/b95Ft17B4/wDmMPD3puHufmjGa39tTZ7/AH/mV0f/AMztv8T+W3ve5/iH9zyxvf4On2+3&#10;3mb+Jfbr+QX/APxNvd/LH9bh9/8A7XljN/C9+ofx+z7SFW/vWXuc/f4e8f8Ar4noaY+h5PyOXv8A&#10;9rgcZv8A5ftFUlPuL73vr7/D3OeLv8PtLEf3Z+PFfc9z3Wxl4jIrX3B9Pu+77uB7kU2Do+MP9f73&#10;v8fvefjje3wmld0CWf5be1vzeHvfe/fhdWZ12Esv8IeH5knvcfeHuef8X0YP4ft4BTY9ce4/H3F9&#10;nun3fPA+grbP7fcQ3v59v9HucfdPu/u88JfohX3Q28/w8/Hh973OJ4/uxnTdFPZ/b7egI/8Ah24/&#10;m8/zOJ93y8caW29olt9pE/8Ai24/l/8AE4e8f+t+/B06bfb7eIv4vt4jLn/CP735be7x4D3v3YFu&#10;vUh9Pt+IU3+Gh4fkN7vD3jww7br+z7d2WtkD3X5cnu/lj2/R5fxeWH/EvURbZ/b7eklX/Dy+7+e3&#10;u8Py+X8v8XnjP/6l6/b9v0LW79f6AMHBPa/vf1W+zx88V4+oyR6w927973E/w/sHD92L+/2+vqKm&#10;z/QLm4Q+9/w/e/qv738vh54ivT7fcaW/Z+pNN/jZvc9xvf4cuP8AP+7Bb4madWVj8YuHBuPue8fs&#10;8MJnOwteKf8Aenh7v5Z97/ThTB/9fU0W/Tcbdf4Bfd98cPzOC+5/L44qvw+1itsSzcH93g/5PD3R&#10;w88SirdR0fvJx4fTz93+bBbcdRlt7sX5fuTfm8fp8/D6cXXr6iMey9p6f/Ex+57n/D/djG5XVD7X&#10;3E97i/H3eA4fzeGOjF8LJrsAv/iD7vA/m+/7x97y8cZ36bkdQ6D/AAUXD8w+97vL3PPwwP4faa0+&#10;FfZDv+GntPvceJ97zxnk6FV2GD/CPw/LXh7vvc/3YVd39upP8ARZf4sf9z9PEcMdGDf/AGRr4gGL&#10;82P3ffPDjx5+fjjJbkLdD0/wkv8A3h/L97+z+/FW+HpuC2f2+4Y35Vv7Dw9/j/veOJt9vALdCbbv&#10;/l7f104e9wH5nn443r8L+3j+A67fb8RkPvD3/d+77vvj3fPGXgC3e49Py+f5re9w4c/LFW+B+sVR&#10;B7//AAuHP8z+15eGDD+g7+wJuPdm9z3PucPd5fvxT/iLex7bfy19z73HhicWwY9uhHcfkSe/7jfl&#10;8PdHDzxXUl7C/wDJ4/8Aa4c/5sKuyB7odF+Yfe4H3vf/ALeD+J+plA33f+J7v/a/3ccvT2DP/9lQ&#10;SwMEFAAGAAgAAAAhAAe/idHhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZ&#10;wUtpd5PWUmM2RQTxIoJVaI+b7JgEd2dDdtvGf+/0pLc3M4833yu3k3fihGPsA2nIFgoEUhNsT62G&#10;z4/n+QZETIascYFQww9G2FbXV6UpbDjTO552qRUcQrEwGrqUhkLK2HToTVyEAYlvX2H0JvE4ttKO&#10;5szh3slcqbX0pif+0JkBnzpsvndHr8HOVHx7sa06qHb22oRN7fau1vr2Znp8AJFwSn9muOAzOlTM&#10;VIcj2Sichvn9krskFtlqxepiye7yNYhawzLnlaxK+b9F9QsAAP//AwBQSwMEFAAGAAgAAAAhADed&#10;wRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8QZm/TuhCR&#10;pm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oLLGV0Cifv&#10;SMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHxkwHdF5Od&#10;lIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAHTG//KgCAADPBQAADgAAAAAAAAAAAAAAAAA9AgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAKAAAAAAAAACEAeLxo0WzOAwBszgMAFAAAAAAAAAAAAAAAAAARBQAAZHJz&#10;L21lZGlhL2ltYWdlMS5qcGdQSwECLQAUAAYACAAAACEAB7+J0eEAAAANAQAADwAAAAAAAAAAAAAA&#10;AACv0wMAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkAAAAAAAAA&#10;AAAAAAAAvdQDAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAArtUDAAAA&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId10" o:title="" recolor="t" rotate="t" type="frame"/>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B57C78" w:rsidRDefault="00B57C78" w:rsidP="00B57C78">
-[...653 lines deleted...]
-    <w:sectPr w:rsidR="00B57C78" w:rsidSect="00B57C78">
+    <w:sectPr w:rsidR="00B57C78" w:rsidRPr="00732FC5" w:rsidSect="00B57C78">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="2" w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tondu Beta">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Century Gothic">
+    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="CenturyGothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19E230A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5ADE498A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1864,51 +1725,349 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="309C0067"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3FC4B9E8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65733CC9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3E989922"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="789F2B44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F466B734"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1977,51 +2136,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78C148CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C43EF6D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2090,263 +2249,667 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DB84E8C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1CDC8E26"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="119225706">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="130251438">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1739285606">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1028605846">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="5" w16cid:durableId="1583637266">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="336082685">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C0306C"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="003E32D9"/>
+    <w:rsid w:val="006B2775"/>
+    <w:rsid w:val="00732FC5"/>
     <w:rsid w:val="00B57C78"/>
+    <w:rsid w:val="00B86A48"/>
     <w:rsid w:val="00C0306C"/>
     <w:rsid w:val="00C66EE1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4C993030"/>
+  <w15:docId w15:val="{88A0C78B-F1F2-4B04-97BB-94DDA2E7342B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2406,323 +2969,74 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B57C78"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B57C78"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...169 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...26 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B86A48"/>
     <w:rPr>
-      <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
-[...54 lines deleted...]
-      <w:u w:val="single"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2968,68 +3282,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>277</Words>
-  <Characters>1582</Characters>
+  <Words>1</Words>
+  <Characters>9</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1856</CharactersWithSpaces>
+  <CharactersWithSpaces>9</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>