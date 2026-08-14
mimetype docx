--- v0 (2025-10-24)
+++ v1 (2026-08-14)
@@ -1,2019 +1,1866 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="0023065A">
+    <w:p w14:paraId="64446570" w14:textId="6E20D0ED" w:rsidR="00FC7C5B" w:rsidRDefault="00C665A0">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F0032E6" wp14:editId="25AD82F7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251561984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EF465F6" wp14:editId="4853745C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>213995</wp:posOffset>
+                  <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3395003</wp:posOffset>
+                  <wp:posOffset>2628900</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7291705" cy="468630"/>
-                <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                <wp:extent cx="7776845" cy="514350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="10" name="Text Box 10"/>
+                <wp:docPr id="9" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7291705" cy="468630"/>
+                          <a:ext cx="7776845" cy="514350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00693748" w:rsidRDefault="00693748" w:rsidP="00693748">
+                          <w:p w14:paraId="08E61716" w14:textId="7D6A8902" w:rsidR="00693748" w:rsidRPr="00B80A90" w:rsidRDefault="00693748" w:rsidP="00693748">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
-                              <w:suppressAutoHyphens/>
-[...4 lines deleted...]
-                                <w:szCs w:val="22"/>
+                              <w:spacing w:line="216" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Adelle Basic Rg" w:hAnsi="Adelle Basic Rg" w:cs="Arial Black"/>
+                                <w:color w:val="3D0299"/>
+                                <w:sz w:val="64"/>
+                                <w:szCs w:val="64"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...5 lines deleted...]
-                              <w:t>In sun-drenched California, an underground irrigation system is a great investment. If you’re looking to install a sprinkler system or upgrade your current one, keep these tips in mind:</w:t>
+                            <w:r w:rsidRPr="00B80A90">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Adelle Basic Rg" w:hAnsi="Adelle Basic Rg" w:cs="Arial Black"/>
+                                <w:color w:val="218341"/>
+                                <w:sz w:val="64"/>
+                                <w:szCs w:val="64"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">A Quick Guide </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Adelle Basic Rg" w:hAnsi="Adelle Basic Rg" w:cs="Arial Black"/>
+                                <w:color w:val="218341"/>
+                                <w:sz w:val="64"/>
+                                <w:szCs w:val="64"/>
+                              </w:rPr>
+                              <w:t>t</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B80A90">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Adelle Basic Rg" w:hAnsi="Adelle Basic Rg" w:cs="Arial Black"/>
+                                <w:color w:val="218341"/>
+                                <w:sz w:val="64"/>
+                                <w:szCs w:val="64"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">o </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B80A90">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Adelle Basic Rg" w:hAnsi="Adelle Basic Rg" w:cs="Arial Black"/>
+                                <w:color w:val="6E3D71"/>
+                                <w:sz w:val="64"/>
+                                <w:szCs w:val="64"/>
+                              </w:rPr>
+                              <w:t>Irrigation Systems</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00693748" w:rsidRDefault="00693748"/>
+                          <w:p w14:paraId="7E104CD4" w14:textId="77777777" w:rsidR="00693748" w:rsidRDefault="00693748"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="2EF465F6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:16.85pt;margin-top:267.3pt;width:574.15pt;height:36.9pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvgemVgAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5uEECBig1IQVSUE&#10;qFBxdrw2WdXrcW0n2fTX99mbDRHthaoXezzzZjzfF5dtY9ha+VCTLfnwaMCZspKq2r6U/PvTzacz&#10;zkIUthKGrCr5VgV+Ofv44WLjpmpESzKV8gxGbJhuXMmXMbppUQS5VI0IR+SUhVCTb0TE078UlRcb&#10;WG9MMRoMJsWGfOU8SRUCuNedkM+yfa2VjPdaBxWZKTl8i/n0+Vyks5hdiOmLF25Zy50b4h+8aERt&#10;8ene1LWIgq18/YepppaeAul4JKkpSOtaqhwDohkO3kTzuBRO5ViQnOD2aQr/z6y8Wz94VleoHdJj&#10;RYMaPak2ss/UMrCQn40LU8AeHYCxBR/Ynh/ATGG32jfpRkAMcpja7rObrEkwT0fnw9PBCWcSsvHk&#10;bHKczRev2s6H+EVRwxJRco/q5aSK9W2I8ATQHpI+s3RTG5MraCzblHxyfDLICnsJNIxNWJV7YWcm&#10;RdR5nqm4NSphjP2mNHKRA0iM3IXqyni2FugfIaWyMcee7QKdUBpOvEdxh3/16j3KXRz9z2TjXrmp&#10;Lfkc/Ru3qx+9y7rDI5EHcScytos2N8GoL+yCqi3q7ambmODkTY2i3IoQH4THiKDEGPt4j0MbQvJp&#10;R3G2JP/rb/yER+dCytkGI1fy8HMlvOLMfLXo6fPheJxmND/GJ6cjPPyhZHEosavmilCVIRaMk5lM&#10;+Gh6UntqnrEd5ulXiISV+LvksSevYrcIsF2kms8zCFPpRLy1j04m06lIqeWe2mfh3a4vIzr6jvrh&#10;FNM37dlhk6al+SqSrnPvpjx3Wd3lHxOdW3q3fdLKOHxn1OuOnP0GAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcQx5x4wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4NAFEX3Jv6HyTNxZ4dCi4TyaBqS&#10;xsToorWb7h7MFIjzgcy0RX+905UuX97JvecW60krdpGj661BmM8iYNI0VvSmRTh8bJ8yYM6TEaSs&#10;kQjf0sG6vL8rKBf2anbysvctCyHG5YTQeT/knLumk5rczA7ShN/Jjpp8OMeWi5GuIVwrHkdRyjX1&#10;JjR0NMiqk83n/qwRXqvtO+3qWGc/qnp5O22Gr8Nxifj4MG1WwLyc/B8MN/2gDmVwqu3ZCMcUQpI8&#10;BxJhmSxSYDdgnsVhXY2QRtkCeFnw/xvKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAv&#10;gemVgAIAAGsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBcQx5x4wAAAAsBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:207pt;width:612.35pt;height:40.5pt;z-index:251561984;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAua6JlaAIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5x0eXRBnCJrkWFA&#10;0RZLh54VWWqMyaImMbGzX19Kdh7rdumwi02JH18fSc2umsqwnfKhBJvzQa/PmbISitI+5/z74/LD&#10;JWcBhS2EAatyvleBX83fv5vVbqouYAOmUJ6RExumtcv5BtFNsyzIjapE6IFTlpQafCWQjv45K7yo&#10;yXtlsot+f5zV4AvnQaoQ6PamVfJ58q+1knivdVDITM4pN0xfn77r+M3mMzF99sJtStmlIf4hi0qU&#10;loIeXd0IFGzryz9cVaX0EEBjT0KVgdalVKkGqmbQf1XNaiOcSrUQOcEdaQr/z628263cg2fYfIaG&#10;GhgJqV2YBrqM9TTaV/FPmTLSE4X7I22qQSbpcjKZjC+HI84k6UaD4cdR4jU7WTsf8IuCikUh557a&#10;ktgSu9uAFJGgB0gMZmFZGpNaYyyrcz6OLn/TkIWx8UalJnduTpknCfdGRYyx35RmZZEKiBdpvNS1&#10;8WwnaDCElMpiqj35JXREaUriLYYd/pTVW4zbOg6RweLRuCot+FT9q7SLH4eUdYsnIs/qjiI266br&#10;6BqKPTXaQ7sDwcllSd24FQEfhKehp97SIuM9fbQBYh06ibMN+F9/u494mkXSclbTEuU8/NwKrzgz&#10;Xy1N6afBcBi3Lh2Go8kFHfy5Zn2usdvqGqgdA3oynExixKM5iNpD9UT7vohRSSWspNg5x4N4je1q&#10;03sh1WKRQLRnTuCtXTkZXcfuxFl7bJ6Ed91AIo3yHRzWTUxfzWWLjZYWFlsEXaahjQS3rHbE046m&#10;We7ek/gInJ8T6vTqzV8AAAD//wMAUEsDBBQABgAIAAAAIQDOfOMj4AAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWLqqg1GaTlOlCQnBYWMXbm6TtRWJU5psK/x6vBPcbL+n&#10;5+8Vq8lZcTJj6D0pmM8SEIYar3tqFezfN3dLECEiabSejIJvE2BVXl8VmGt/pq057WIrOIRCjgq6&#10;GIdcytB0xmGY+cEQawc/Ooy8jq3UI5453FmZJsm9dNgTf+hwMFVnms/d0Sl4qTZvuK1Tt/yx1fPr&#10;YT187T8WSt3eTOsnENFM8c8MF3xGh5KZan8kHYRVwEWigmye8XCR0zR7AFHz6XGRgCwL+b9B+QsA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAua6JlaAIAAD0FAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDOfOMj4AAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AMIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00693748" w:rsidRDefault="00693748" w:rsidP="00693748">
+                    <w:p w14:paraId="08E61716" w14:textId="7D6A8902" w:rsidR="00693748" w:rsidRPr="00B80A90" w:rsidRDefault="00693748" w:rsidP="00693748">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
-                        <w:suppressAutoHyphens/>
-[...4 lines deleted...]
-                          <w:szCs w:val="22"/>
+                        <w:spacing w:line="216" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Adelle Basic Rg" w:hAnsi="Adelle Basic Rg" w:cs="Arial Black"/>
+                          <w:color w:val="3D0299"/>
+                          <w:sz w:val="64"/>
+                          <w:szCs w:val="64"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...5 lines deleted...]
-                        <w:t>In sun-drenched California, an underground irrigation system is a great investment. If you’re looking to install a sprinkler system or upgrade your current one, keep these tips in mind:</w:t>
+                      <w:r w:rsidRPr="00B80A90">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Adelle Basic Rg" w:hAnsi="Adelle Basic Rg" w:cs="Arial Black"/>
+                          <w:color w:val="218341"/>
+                          <w:sz w:val="64"/>
+                          <w:szCs w:val="64"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">A Quick Guide </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Adelle Basic Rg" w:hAnsi="Adelle Basic Rg" w:cs="Arial Black"/>
+                          <w:color w:val="218341"/>
+                          <w:sz w:val="64"/>
+                          <w:szCs w:val="64"/>
+                        </w:rPr>
+                        <w:t>t</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B80A90">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Adelle Basic Rg" w:hAnsi="Adelle Basic Rg" w:cs="Arial Black"/>
+                          <w:color w:val="218341"/>
+                          <w:sz w:val="64"/>
+                          <w:szCs w:val="64"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">o </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B80A90">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Adelle Basic Rg" w:hAnsi="Adelle Basic Rg" w:cs="Arial Black"/>
+                          <w:color w:val="6E3D71"/>
+                          <w:sz w:val="64"/>
+                          <w:szCs w:val="64"/>
+                        </w:rPr>
+                        <w:t>Irrigation Systems</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00693748" w:rsidRDefault="00693748"/>
+                    <w:p w14:paraId="7E104CD4" w14:textId="77777777" w:rsidR="00693748" w:rsidRDefault="00693748"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14D6EFD5" wp14:editId="14BB875D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251598848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F0032E6" wp14:editId="55DADCBF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>327660</wp:posOffset>
+                  <wp:posOffset>209550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3969385</wp:posOffset>
+                  <wp:posOffset>3228340</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3621405" cy="3938905"/>
-                <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+                <wp:extent cx="7291705" cy="561975"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="11" name="Text Box 11"/>
+                <wp:docPr id="10" name="Text Box 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3621405" cy="3938905"/>
+                          <a:ext cx="7291705" cy="561975"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
-                      <wps:txbx id="4">
+                      <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="0023065A" w:rsidRDefault="0023065A" w:rsidP="0023065A">
+                          <w:p w14:paraId="7E59A58E" w14:textId="0F88D8DF" w:rsidR="00693748" w:rsidRPr="00B80A90" w:rsidRDefault="00693748" w:rsidP="00693748">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
-                              <w:numPr>
-[...2 lines deleted...]
-                              </w:numPr>
                               <w:suppressAutoHyphens/>
-                              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0023065A">
-[...8 lines deleted...]
-                            <w:r>
+                            <w:r w:rsidRPr="00B80A90">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">. Draw a diagram of your backyard. </w:t>
-[...4 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              <w:t xml:space="preserve">In </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B80A90" w:rsidRPr="00B80A90">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Indentify</w:t>
-[...8 lines deleted...]
-                              <w:t xml:space="preserve"> different components that require watering. If you haven’t done much landscaping yet, draw grass, trees and flowers where you would like to plant them.</w:t>
+                              <w:t>sun-drenched California, an underground irrigation system is a great, value-adding investment. Keep these tips in mind when you install or upgrade a sprinkler system.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0023065A" w:rsidRDefault="0023065A" w:rsidP="0023065A">
-[...235 lines deleted...]
-                          </w:p>
+                          <w:p w14:paraId="503138F0" w14:textId="77777777" w:rsidR="00693748" w:rsidRDefault="00693748"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...1 lines deleted...]
-                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 11" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:25.8pt;margin-top:312.55pt;width:285.15pt;height:310.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAorwwjgQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5svKERsUAqiqoQA&#10;FSrOjtcmq3o9ru0km/56nr3ZENFeqHrZHc+8Gc/HG59ftI1ha+VDTbbkw6MBZ8pKqmr7XPIfj9ef&#10;TjkLUdhKGLKq5FsV+MXs44fzjZuqES3JVMozBLFhunElX8bopkUR5FI1IhyRUxZGTb4REUf/XFRe&#10;bBC9McVoMDgpNuQr50mqEKC96ox8luNrrWS80zqoyEzJkVvMX5+/i/QtZudi+uyFW9Zyl4b4hywa&#10;UVtcug91JaJgK1//EaqppadAOh5JagrSupYq14BqhoM31TwshVO5FjQnuH2bwv8LK2/X957VFWY3&#10;5MyKBjN6VG1kX6hlUKE/GxemgD04AGMLPbC9PkCZym61b9IfBTHY0entvrspmoRyfDIaTgbHnEnY&#10;xmfj0zMcEL94dXc+xK+KGpaEknuML3dVrG9C7KA9JN1m6bo2Jo/QWLYp+cn4eJAd9hYENzZhVSbD&#10;LkwqqUs9S3FrVMIY+11pNCNXkBSZhurSeLYWIJCQUtmYi89xgU4ojSTe47jDv2b1Hueujv5msnHv&#10;3NSWfK7+TdrVzz5l3eHR84O6kxjbRZtZMO4nu6Bqi4F76lYmOHldYyg3IsR74bEjmDH2Pt7how2h&#10;+bSTOFuS//03fcKDurBytsHOlTz8WgmvODPfLEh9NpxM0pLmw+T48wgHf2hZHFrsqrkkTAW8RXZZ&#10;TPhoelF7ap7wPMzTrTAJK3F3yWMvXsbuJcDzItV8nkFYSyfijX1wMoVOQ0qUe2yfhHc7XkZQ+pb6&#10;7RTTN/TssMnT0nwVSdeZu6nPXVd3/cdKZ/bvnp/0ZhyeM+r1kZy9AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF2yoQOIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBRF94L/YXiCOzvJ0IQaMykl&#10;UATRRWs37l4yr0lwPmJm2kZ/vePKLh/3cO955Xo2mp1p8oOzEtJFAoxs69RgOwmH9+3DCpgPaBVq&#10;Z0nCN3lYV7c3JRbKXeyOzvvQsVhifYES+hDGgnPf9mTQL9xINmZHNxkM8Zw6ria8xHKjuUiSnBsc&#10;bFzocaS6p/ZzfzISXurtG+4aYVY/un5+PW7Gr8NHJuX93bx5AhZoDv8w/OlHdaiiU+NOVnmmJWRp&#10;HkkJuchSYBHIRfoIrImkWGZL4FXJr3+ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAo&#10;rwwjgQIAAGwFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAXbKhA4gAAAAsBAAAPAAAAAAAAAAAAAAAAANsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
-                <v:textbox style="mso-next-textbox:#Text Box 12">
+              <v:shape w14:anchorId="5F0032E6" id="Text Box 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:16.5pt;margin-top:254.2pt;width:574.15pt;height:44.25pt;z-index:251598848;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcZTjHbAIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7VdPxrL68hN5KpS&#10;lERNqpwxC/aqLENh7F3313dg1w+5vaTqBQbmm2G+eTC7aSrDdsqHEmzO+1c9zpSVUJR2nfPvL8sP&#10;nzgLKGwhDFiV870K/Gb+/t2sdlM1gA2YQnlGTmyY1i7nG0Q3zbIgN6oS4QqcsqTU4CuBdPTrrPCi&#10;Ju+VyQa93jirwRfOg1Qh0O1dq+Tz5F9rJfFR66CQmZxTbJhWn9ZVXLP5TEzXXrhNKbswxD9EUYnS&#10;0qNHV3cCBdv68g9XVSk9BNB4JaHKQOtSqsSB2PR7F2yeN8KpxIWSE9wxTeH/uZUPu2f35Bk2n6Gh&#10;AsaE1C5MA11GPo32VdwpUkZ6SuH+mDbVIJN0ORlc9ye9EWeSdKNx/3oyim6yk7XzAb8oqFgUcu6p&#10;LClbYncfsIUeIPExC8vSmFQaY1md8/HHUS8ZHDXk3NiIVanInZtT5EnCvVERY+w3pVlZJALxIrWX&#10;ujWe7QQ1hpBSWUzck19CR5SmIN5i2OFPUb3FuOVxeBksHo2r0oJP7C/CLn4cQtYtnnJ+xjuK2Kwa&#10;In5W2BUUe6q3h3YUgpPLkopyLwI+CU+9TyWmecZHWrQBSj50Emcb8L/+dh/x1JKk5aymWcp5+LkV&#10;XnFmvlpq1uv+cBiHLx2Go8mADv5cszrX2G11C1SVPv0cTiYx4tEcRO2heqWxX8RXSSWspLdzjgfx&#10;FtsJp29DqsUigWjcnMB7++xkdB2LFFvupXkV3nV9idTRD3CYOjG9aM8WGy0tLLYIuky9G/PcZrXL&#10;P41q6v7uW4l/wfk5oU6f3/w3AAAA//8DAFBLAwQUAAYACAAAACEA/tcHrOMAAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiThlZpiFNVkSokBIeWXrht4m0SEa9D7LaBr8c9&#10;wXF2RrNv8vVkenGm0XWWFcSzCARxbXXHjYLD+/YhBeE8ssbeMin4Jgfr4vYmx0zbC+/ovPeNCCXs&#10;MlTQej9kUrq6JYNuZgfi4B3taNAHOTZSj3gJ5aaX8yhaSoMdhw8tDlS2VH/uT0bBS7l9w101N+lP&#10;Xz6/HjfD1+FjodT93bR5AuFp8n9huOIHdCgCU2VPrJ3oFSRJmOIVLKL0EcQ1EKdxAqIKp9VyBbLI&#10;5f8NxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3GU4x2wCAABEBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/tcHrOMAAAALAQAADwAAAAAA&#10;AAAAAAAAAADGBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="0023065A" w:rsidRDefault="0023065A" w:rsidP="0023065A">
+                    <w:p w14:paraId="7E59A58E" w14:textId="0F88D8DF" w:rsidR="00693748" w:rsidRPr="00B80A90" w:rsidRDefault="00693748" w:rsidP="00693748">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
-                        <w:numPr>
-[...2 lines deleted...]
-                        </w:numPr>
                         <w:suppressAutoHyphens/>
-                        <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0023065A">
-[...8 lines deleted...]
-                      <w:r>
+                      <w:r w:rsidRPr="00B80A90">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">. Draw a diagram of your backyard. </w:t>
-[...4 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        <w:t xml:space="preserve">In </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B80A90" w:rsidRPr="00B80A90">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>Indentify</w:t>
-[...8 lines deleted...]
-                        <w:t xml:space="preserve"> different components that require watering. If you haven’t done much landscaping yet, draw grass, trees and flowers where you would like to plant them.</w:t>
+                        <w:t>sun-drenched California, an underground irrigation system is a great, value-adding investment. Keep these tips in mind when you install or upgrade a sprinkler system.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0023065A" w:rsidRDefault="0023065A" w:rsidP="0023065A">
-[...235 lines deleted...]
-                    </w:p>
+                    <w:p w14:paraId="503138F0" w14:textId="77777777" w:rsidR="00693748" w:rsidRDefault="00693748"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7944AB1C" wp14:editId="5A655771">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251728896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7944AB1C" wp14:editId="7A5CD16B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3949065</wp:posOffset>
+                  <wp:posOffset>3952875</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3969385</wp:posOffset>
+                  <wp:posOffset>3800475</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3621405" cy="3938905"/>
-                <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+                <wp:extent cx="3621405" cy="3467100"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Text Box 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3621405" cy="3938905"/>
+                          <a:ext cx="3621405" cy="3467100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
-                      <wps:linkedTxbx id="4" seq="1"/>
+                      <wps:linkedTxbx id="3" seq="1"/>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 12" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:310.95pt;margin-top:312.55pt;width:285.15pt;height:310.15pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFE/bRiAIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5svKERsUAqiqoQA&#10;lVScHa9NVng9xnaSTX89z94kRLQXql52xzPPz/N9ftE2hq2UDzXZkvePepwpK6mq7VPJf82uv5xy&#10;FqKwlTBkVck3KvCLyedP52s3VgNakKmUZyCxYbx2JV/E6MZFEeRCNSIckVMWRk2+ERFH/1RUXqzB&#10;3phi0OudFGvylfMkVQjQXnVGPsn8WisZ77QOKjJTcvgW89fn7zx9i8m5GD954Ra13Loh/sGLRtQW&#10;j+6prkQUbOnrP6iaWnoKpOORpKYgrWupcgyIpt97F83DQjiVY0FygtunKfw/Wnm7uvesrlC7AWdW&#10;NKjRTLWRfaOWQYX8rF0YA/bgAIwt9MDu9AHKFHarfZP+CIjBjkxv9tlNbBLK4cmgP+odcyZhG54N&#10;T89wAH/xdt35EL8ralgSSu5RvpxVsboJsYPuIOk1S9e1MbmExrJ1yU+Gx718YW8BubEJq3IzbGlS&#10;SJ3rWYoboxLG2J9KIxk5gqTIbagujWcrgQYSUiobc/CZF+iE0nDiIxe3+DevPnK5i2P3Mtm4v9zU&#10;lnyO/p3b1fPOZd3hkfODuJNoavusqlk7b3MvDDG06uWgznOqNii/p26AgpPXNUp0I0K8Fx4Tg4pj&#10;C8Q7fLQhlIK2EmcL8r//pk94NDKsnK0xgSUPL0vhFWfmh0WLn/VHozSy+TA6/jrAwR9a5ocWu2wu&#10;CTXqw3Uns5jw0exE7al5xLKYpldhElbi7ZLHnXgZu72AZSPVdJpBGFIn4o19cDJRp5KlBpy1j8K7&#10;bZdGNPgt7WZVjN81a4dNNy1Nl5F0nTs5Zb3L6rYaGPA8C9tllDbI4Tmj3lbm5BUAAP//AwBQSwME&#10;FAAGAAgAAAAhAJKU6IriAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj01rwkAQhu8F/8MyQm91&#10;k8WIptmIBKRQ2oPWS2+TZExC9yPNrpr213dzqrd3mId3nsm2o1bsSoPrrJEQLyJgZCpbd6aRcPrY&#10;P62BOY+mRmUNSfghB9t89pBhWtubOdD16BsWSoxLUULrfZ9y7qqWNLqF7cmE3dkOGn0Yh4bXA95C&#10;uVZcRNGKa+xMuNBiT0VL1dfxoiW8Fvt3PJRCr39V8fJ23vXfp89Eysf5uHsG5mn0/zBM+kEd8uBU&#10;2oupHVMSViLeBHQKSQxsIuKNEMDKkMQyWQLPM37/Rf4HAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEABRP20YgCAAB6BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAkpToiuIAAAANAQAADwAAAAAAAAAAAAAAAADiBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="7944AB1C" id="Text Box 12" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:311.25pt;margin-top:299.25pt;width:285.15pt;height:273pt;z-index:251728896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFnzivdwIAAFMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8b3YhQFrEEtFEqSqh&#10;JCpUORuvDVa8Hsc27NJf37F3eYj2kqqX3bHnm+c348ltU2myE84rMAXtXeWUCMOhVGZd0J/Lh0+f&#10;KfGBmZJpMKKge+Hp7fTjh0ltx6IPG9ClcASdGD+ubUE3Idhxlnm+ERXzV2CFQaUEV7GAR7fOSsdq&#10;9F7prJ/no6wGV1oHXHiPt/etkk6TfykFD09SehGILijmFtLXpe8qfrPphI3XjtmN4l0a7B+yqJgy&#10;GPTo6p4FRrZO/eGqUtyBBxmuOFQZSKm4SDVgNb38oprFhlmRasHmeHtsk/9/bvnjbmGfHQnNV2iQ&#10;wNiQ2vqxx8tYTyNdFf+YKUE9tnB/bJtoAuF4eT3q9wb5kBKOuuvB6KaXp8ZmJ3PrfPgmoCJRKKhD&#10;XlK72G7uA4ZE6AESoxl4UFonbrQhdUFH18M8GRw1aKFNxIrEcufmlHqSwl6LiNHmh5BElamCeJHm&#10;S9xpR3YMJ4NxLkxIxSe/iI4oiUm8x7DDn7J6j3FbxyEymHA0rpQBl6q/SLt8PaQsWzw28qzuKGpl&#10;XkW5bFYNll/QPm6jeDvjeQXlHul30G6Gt/xBIUVz5sMzc7gKyDiud3jCj9SAVEAnUbIB9+tv9xGP&#10;E4paSmpcrYL6ty1zghL93eDsfukNBnEX02EwvOnjwZ1rVucas63uADnqYeqWJzHigz6I0kH1gq/A&#10;LEZFFTMcYxc0HMS70C48viJczGYJhNtnWZibheXRdaQsDuCyeWHOdlMacMAf4bCEbHwxrC02WhqY&#10;bQNIlSY5dr3tascGbm4a8O6ViU/D+TmhTm/h9DcAAAD//wMAUEsDBBQABgAIAAAAIQDciY/x4wAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhfyD2EBvjRwRB8e1HIIhFEp7SJpLb7K1&#10;sU2tlWspiduvr3xqbjPsY3Ym246mY1ccXGtJwnIRAUOqrG6plnD62D8lwJxXpFVnCSX8oINtPnvI&#10;VKrtjQ54PfqahRByqZLQeN+nnLuqQaPcwvZI4Xa2g1E+2KHmelC3EG46LqJozY1qKXxoVI9Fg9XX&#10;8WIkvBb7d3UohUl+u+Ll7bzrv0+fsZSP83H3DMzj6P9hmOqH6pCHTqW9kHask7AWIg6ohHiTBDER&#10;y40Ia8pJrVYx8Dzj9yvyPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFnzivdwIAAFMF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDciY/x4wAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent/>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CD87711" wp14:editId="175CD265">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14D6EFD5" wp14:editId="34B40CD3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>323850</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3799840</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3621405" cy="3762375"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="11" name="Text Box 11"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3621405" cy="3762375"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx id="3">
+                        <w:txbxContent>
+                          <w:p w14:paraId="718ECBF8" w14:textId="77777777" w:rsidR="00277161" w:rsidRPr="00277161" w:rsidRDefault="00277161" w:rsidP="00277161">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="218341"/>
+                              </w:rPr>
+                              <w:t>Save a buck, set a plan.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="218341"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Draw a diagram of your backyard with grass, trees and flowers where you’d like to plant them. Identify the different items by the water requirements. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0E33E40E" w14:textId="77777777" w:rsidR="00277161" w:rsidRPr="00277161" w:rsidRDefault="00277161" w:rsidP="00277161">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="6E3D71"/>
+                              </w:rPr>
+                              <w:t>One size doesn’t fit all.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="6E3D71"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Different soil and grass types require different quantities of water and routines. Consider your need for sprinklers or a drip system that slowly releases water at the roots.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="77C0A368" w14:textId="77777777" w:rsidR="00277161" w:rsidRPr="00277161" w:rsidRDefault="00277161" w:rsidP="00277161">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="218341"/>
+                              </w:rPr>
+                              <w:t>Water wisely.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="218341"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Common mistakes lead to a higher water bill or a brown yard. When placing a sprinkler, make sure it doesn’t overshoot and water the sidewalk. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3449C112" w14:textId="77777777" w:rsidR="00277161" w:rsidRPr="00277161" w:rsidRDefault="00277161" w:rsidP="00277161">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="6E3D71"/>
+                              </w:rPr>
+                              <w:t>Call first, then dig.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="6E3D71"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Gas pipelines, power lines, telephone utilities and sewage lines may be sitting underneath your backyard. Always dial 811 before you dig.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0C80A5C9" w14:textId="77777777" w:rsidR="00277161" w:rsidRPr="00277161" w:rsidRDefault="00277161" w:rsidP="00277161">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="218341"/>
+                              </w:rPr>
+                              <w:t>Don’t ignore the symptoms!</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="218341"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Keep an eye out for signs your system is overwatering, underwatering or missing the mark completely. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3E64C61E" w14:textId="77777777" w:rsidR="00277161" w:rsidRPr="00277161" w:rsidRDefault="00277161" w:rsidP="00277161">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="6E3D71"/>
+                              </w:rPr>
+                              <w:t>Get a diagnosis.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="6E3D71"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>When you see signs of overwatering, you may have a leaky valve, head or pipe. Stuck rotor heads are another common problem.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="14ED63FC" w14:textId="73C7AA7E" w:rsidR="00693748" w:rsidRPr="00277161" w:rsidRDefault="00277161" w:rsidP="00277161">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="218341"/>
+                              </w:rPr>
+                              <w:t>The pressure’s on!</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="218341"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="218341"/>
+                              </w:rPr>
+                              <w:t>Or is it?</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="218341"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">High water pressure can lead to sprinkler nozzles flying off or a misty spray that quickly evaporates. Low pressure means the sprinkler heads </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>do</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00277161">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>n’t pop up and spray properly.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="14D6EFD5" id="Text Box 11" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:25.5pt;margin-top:299.2pt;width:285.15pt;height:296.25pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9oo1WbgIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X513tyBOkbXoMKBo&#10;i7VDz4osJcZkUZOY2NmvHyXbSdDt0mEXiRI/Uvz40OKqqQzbKx9KsDkfXgw4U1ZCUdpNzr8/3374&#10;yFlAYQthwKqcH1TgV8v37xa1m6sRbMEUyjNyYsO8djnfIrp5lgW5VZUIF+CUJaUGXwmko99khRc1&#10;ea9MNhoMZlkNvnAepAqBbm9aJV8m/1oriQ9aB4XM5Jxiw7T6tK7jmi0XYr7xwm1L2YUh/iGKSpSW&#10;Hj26uhEo2M6Xf7iqSukhgMYLCVUGWpdSJQ7EZjh4xeZpK5xKXCg5wR3TFP6fW3m/f3KPnmHzGRoq&#10;YExI7cI80GXk02hfxZ0iZaSnFB6OaVMNMkmX49loOBlMOZOkG1/ORuPLafSTncydD/hFQcWikHNP&#10;dUnpEvu7gC20h8TXLNyWxqTaGMvqnM/G00EyOGrIubERq1KVOzen0JOEB6MixthvSrOySAziReov&#10;dW082wvqDCGlspjIJ7+EjihNQbzFsMOfonqLccujfxksHo2r0oJP7F+FXfzoQ9YtnnJ+xjuK2Kwb&#10;Ip7zUV/ZNRQHKriHdhaCk7clFeVOBHwUnpqfakwDjQ+0aAOUfOgkzrbgf/3tPuKpJ0nLWU3DlPPw&#10;cye84sx8tdStn4aTSZy+dJhML0d08Oea9bnG7qproKoM6etwMokRj6YXtYfqheZ+FV8llbCS3s45&#10;9uI1tiNO/4ZUq1UC0bw5gXf2ycnoOhYpttxz8yK86/oSqaXvoR87MX/Vni02WlpY7RB0mXo35rnN&#10;apd/mtXU/d2/Ej+D83NCnX6/5W8AAAD//wMAUEsDBBQABgAIAAAAIQBqt63a4gAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky82QW0DSBL05A0JkYPrb14G9gtENlZZLct+vSO&#10;Jz1NJvPln+8v1rMdxNlMvnekIF5EIAw1TvfUKji8be9SED4gaRwcGQVfxsO6vL4qMNfuQjtz3odW&#10;cAj5HBV0IYy5lL7pjEW/cKMhvh3dZDHwOrVST3jhcDvIJIpW0mJP/KHD0VSdaT72J6vgudq+4q5O&#10;bPo9VE8vx834eXhfKnV7M28eQQQzhz8YfvVZHUp2qt2JtBeDgmXMVQLPLH0AwcAqie9B1EzGWZSB&#10;LAv5v0P5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH2ijVZuAgAARQUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGq3rdriAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAyAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox style="mso-next-textbox:#Text Box 12">
+                  <w:txbxContent>
+                    <w:p w14:paraId="718ECBF8" w14:textId="77777777" w:rsidR="00277161" w:rsidRPr="00277161" w:rsidRDefault="00277161" w:rsidP="00277161">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="218341"/>
+                        </w:rPr>
+                        <w:t>Save a buck, set a plan.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="218341"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Draw a diagram of your backyard with grass, trees and flowers where you’d like to plant them. Identify the different items by the water requirements. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0E33E40E" w14:textId="77777777" w:rsidR="00277161" w:rsidRPr="00277161" w:rsidRDefault="00277161" w:rsidP="00277161">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="6E3D71"/>
+                        </w:rPr>
+                        <w:t>One size doesn’t fit all.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="6E3D71"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Different soil and grass types require different quantities of water and routines. Consider your need for sprinklers or a drip system that slowly releases water at the roots.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="77C0A368" w14:textId="77777777" w:rsidR="00277161" w:rsidRPr="00277161" w:rsidRDefault="00277161" w:rsidP="00277161">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="218341"/>
+                        </w:rPr>
+                        <w:t>Water wisely.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="218341"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Common mistakes lead to a higher water bill or a brown yard. When placing a sprinkler, make sure it doesn’t overshoot and water the sidewalk. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3449C112" w14:textId="77777777" w:rsidR="00277161" w:rsidRPr="00277161" w:rsidRDefault="00277161" w:rsidP="00277161">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="6E3D71"/>
+                        </w:rPr>
+                        <w:t>Call first, then dig.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="6E3D71"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Gas pipelines, power lines, telephone utilities and sewage lines may be sitting underneath your backyard. Always dial 811 before you dig.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0C80A5C9" w14:textId="77777777" w:rsidR="00277161" w:rsidRPr="00277161" w:rsidRDefault="00277161" w:rsidP="00277161">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="218341"/>
+                        </w:rPr>
+                        <w:t>Don’t ignore the symptoms!</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="218341"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Keep an eye out for signs your system is overwatering, underwatering or missing the mark completely. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3E64C61E" w14:textId="77777777" w:rsidR="00277161" w:rsidRPr="00277161" w:rsidRDefault="00277161" w:rsidP="00277161">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="6E3D71"/>
+                        </w:rPr>
+                        <w:t>Get a diagnosis.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="6E3D71"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>When you see signs of overwatering, you may have a leaky valve, head or pipe. Stuck rotor heads are another common problem.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="14ED63FC" w14:textId="73C7AA7E" w:rsidR="00693748" w:rsidRPr="00277161" w:rsidRDefault="00277161" w:rsidP="00277161">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="218341"/>
+                        </w:rPr>
+                        <w:t>The pressure’s on!</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="218341"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="218341"/>
+                        </w:rPr>
+                        <w:t>Or is it?</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="218341"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">High water pressure can lead to sprinkler nozzles flying off or a misty spray that quickly evaporates. Low pressure means the sprinkler heads </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>do</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00277161">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>n’t pop up and spray properly.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251771904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CD87711" wp14:editId="3EA756A7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>327660</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>7837463</wp:posOffset>
+                  <wp:posOffset>7694295</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7174230" cy="609600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Text Box 15"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7174230" cy="609600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="0023065A" w:rsidRDefault="0023065A" w:rsidP="0023065A">
+                          <w:p w14:paraId="44DDDFFF" w14:textId="39894135" w:rsidR="00B80A90" w:rsidRPr="00B80A90" w:rsidRDefault="00B80A90" w:rsidP="00B80A90">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B80A90">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Want more information on how to make your yard the best? Give me a call. I’ll help you make smart decisions to get the most value out of your home</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B80A90">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="09F391EC" w14:textId="042CC713" w:rsidR="0023065A" w:rsidRDefault="0023065A" w:rsidP="0023065A">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>Want more advice on how to get your yard market ready? Give me a call. I’ll help you make smart decisions to get the most out of your home sale.</w:t>
+                              <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0023065A" w:rsidRDefault="0023065A"/>
+                          <w:p w14:paraId="6031B61E" w14:textId="77777777" w:rsidR="0023065A" w:rsidRDefault="0023065A"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 15" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:25.8pt;margin-top:617.1pt;width:564.9pt;height:48pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtGZEkgQIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7sJAUrEBqUgqkqo&#10;oELF2fHaZFWvx7WdZNNf32dvNkS0F6pedu2ZN+OZNx8Xl11r2Fr50JCt+Oio5ExZSXVjnyv+/fHm&#10;w0fOQhS2FoasqvhWBX45e//uYuOmakxLMrXyDE5smG5cxZcxumlRBLlUrQhH5JSFUpNvRcTVPxe1&#10;Fxt4b00xLsvTYkO+dp6kCgHS617JZ9m/1krGO62DisxUHLHF/PX5u0jfYnYhps9euGUjd2GIf4ii&#10;FY3Fo3tX1yIKtvLNH67aRnoKpOORpLYgrRupcg7IZlS+yuZhKZzKuYCc4PY0hf/nVn5d33vW1Kjd&#10;CWdWtKjRo+oi+0Qdgwj8bFyYAvbgAIwd5MAO8gBhSrvTvk1/JMSgB9PbPbvJm4TwbHQ2GR9DJaE7&#10;Lc9Py0x/8WLtfIifFbUsHSruUb1MqljfhohIAB0g6TFLN40xuYLGsg2cHp+U2WCvgYWxCatyL+zc&#10;pIz6yPMpbo1KGGO/KQ0ucgJJkLtQXRnP1gL9I6RUNubcs1+gE0ojiLcY7vAvUb3FuM9jeJls3Bu3&#10;jSWfs38Vdv1jCFn3eBB5kHc6xm7R5SaYDIVdUL1FvT31ExOcvGlQlFsR4r3wGBHUEWMf7/DRhkA+&#10;7U6cLcn/+ps84dG50HK2wchVPPxcCa84M18sevp8NJmkGc2XycnZGBd/qFkcauyqvSJUZYQF42Q+&#10;Jnw0w1F7ap+wHebpVaiElXi74nE4XsV+EWC7SDWfZxCm0ol4ax+cTK5TkVLLPXZPwrtdX0Z09Fca&#10;hlNMX7Vnj02WluarSLrJvZt47lnd8Y+Jzi292z5pZRzeM+plR85+AwAA//8DAFBLAwQUAAYACAAA&#10;ACEAfv3L1uMAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy27CMBBF95X4B2uQuivOA1CUxkEo&#10;EqpUtQsom+4msUmi2uM0NpD262tWZTePoztnis1kNLuo0fWWBMSLCJiixsqeWgHHj91TBsx5JIna&#10;khLwoxxsytlDgbm0V9qry8G3LISQy1FA5/2Qc+6aThl0CzsoCruTHQ360I4tlyNeQ7jRPImiNTfY&#10;U7jQ4aCqTjVfh7MR8Frt3nFfJyb71dXL22k7fB8/V0I8zqftMzCvJv8Pw00/qEMZnGp7JumYFrCK&#10;14EM8yRdJsBuRJzFS2B1qNI0SoCXBb//ovwDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;rRmRJIECAABrBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAfv3L1uMAAAANAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="7CD87711" id="Text Box 15" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:25.8pt;margin-top:605.85pt;width:564.9pt;height:48pt;z-index:251771904;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6qnU0bQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+082q5BnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19KtpOg26XDLjYlfnx9JHV51daGbZUPFdiCj05yzpSVUFb2peA/nm4+&#10;feYsoLClMGBVwXcq8Kv5xw+XjZupMazBlMozcmLDrHEFXyO6WZYFuVa1CCfglCWlBl8LpKN/yUov&#10;GvJem2yc52dZA750HqQKgW6vOyWfJ/9aK4n3WgeFzBSccsP09em7it9sfilmL164dSX7NMQ/ZFGL&#10;ylLQvatrgYJtfPWHq7qSHgJoPJFQZ6B1JVWqgaoZ5W+qeVwLp1ItRE5we5rC/3Mr77aP7sEzbL9A&#10;Sw2MhDQuzAJdxnpa7ev4p0wZ6YnC3Z421SKTdHk+Op+OJ6SSpDvLL87yxGt2sHY+4FcFNYtCwT21&#10;JbEltrcBKSJBB0gMZuGmMia1xljWkNPJaZ4M9hqyMDZiVWpy7+aQeZJwZ1TEGPtdaVaVqYB4kcZL&#10;LY1nW0GDIaRUFlPtyS+hI0pTEu8x7PGHrN5j3NUxRAaLe+O6suBT9W/SLn8OKesOT0Qe1R1FbFct&#10;FV7wydDYFZQ76reHbhWCkzcVNeVWBHwQnmaf+kj7jPf00QaIfOglztbgf//tPuJpJEnLWUO7VPDw&#10;ayO84sx8szSsF6PpNC5fOkxPz8d08Mea1bHGbuolUFdG9HI4mcSIRzOI2kP9TGu/iFFJJayk2AXH&#10;QVxit+H0bEi1WCQQrZsTeGsfnYyuY5PiyD21z8K7fi6RJvoOhq0Tszfj2WGjpYXFBkFXaXYjzx2r&#10;Pf+0qmmk+2clvgXH54Q6PH7zVwAAAP//AwBQSwMEFAAGAAgAAAAhAGOBXKnjAAAADQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMjz1PwzAQhnck/oN1ldio40CbKMSpqkgVEoKhpQubE1+TqLEdYrcN/Hqu&#10;U9nu49F7z+WryfTsjKPvnJUg5hEwtLXTnW0k7D83jykwH5TVqncWJfygh1Vxf5erTLuL3eJ5FxpG&#10;IdZnSkIbwpBx7usWjfJzN6Cl3cGNRgVqx4brUV0o3PQ8jqIlN6qzdKFVA5Yt1sfdyUh4KzcfalvF&#10;Jv3ty9f3w3r43n8tpHyYTesXYAGncIPhqk/qUJBT5U5We9ZLWIglkTSPhUiAXQmRimdgFVVPUZIA&#10;L3L+/4viDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPqqdTRtAgAARAUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGOBXKnjAAAADQEAAA8AAAAA&#10;AAAAAAAAAAAAxwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="0023065A" w:rsidRDefault="0023065A" w:rsidP="0023065A">
+                    <w:p w14:paraId="44DDDFFF" w14:textId="39894135" w:rsidR="00B80A90" w:rsidRPr="00B80A90" w:rsidRDefault="00B80A90" w:rsidP="00B80A90">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B80A90">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Want more information on how to make your yard the best? Give me a call. I’ll help you make smart decisions to get the most value out of your home</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B80A90">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="09F391EC" w14:textId="042CC713" w:rsidR="0023065A" w:rsidRDefault="0023065A" w:rsidP="0023065A">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>Want more advice on how to get your yard market ready? Give me a call. I’ll help you make smart decisions to get the most out of your home sale.</w:t>
+                        <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0023065A" w:rsidRDefault="0023065A"/>
+                    <w:p w14:paraId="6031B61E" w14:textId="77777777" w:rsidR="0023065A" w:rsidRDefault="0023065A"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00693748">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251820032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="000F01CB" wp14:editId="6305200A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1617785</wp:posOffset>
+                  <wp:posOffset>2279015</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7777089" cy="1606061"/>
+                <wp:extent cx="7772400" cy="228600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="9" name="Text Box 9"/>
-[...518 lines deleted...]
-                <wp:docPr id="6" name="Rectangle 6"/>
+                <wp:docPr id="1905944586" name="Rectangle 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7772400" cy="1719072"/>
+                          <a:ext cx="7772400" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:blipFill dpi="0" rotWithShape="1">
-[...11 lines deleted...]
-                        </a:blipFill>
+                        <a:solidFill>
+                          <a:srgbClr val="6E3D71"/>
+                        </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
-                            <a:shade val="50000"/>
+                            <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:657.15pt;width:612pt;height:135.35pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDxZKE+MwMAAN4GAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1P2zAUfZ+0/2D5&#10;vSSpAqERKepamJAQIGDi2XWcxpJje7b7tWn/fdd20iJAmzSNh+CP63vPPT4+vbjcdQJtmLFcyQpn&#10;JylGTFJVc7mq8Lfn69E5RtYRWROhJKvwnll8Of386WKrSzZWrRI1MwiSSFtudYVb53SZJJa2rCP2&#10;RGkmYbNRpiMOpmaV1IZsIXsnknGaniVbZWptFGXWwuoibuJpyN80jLr7prHMIVFhwObC14Tv0n+T&#10;6QUpV4boltMeBvkHFB3hEooeUi2II2ht+LtUHadGWdW4E6q6RDUNpyz0AN1k6ZtunlqiWegFyLH6&#10;QJP9f2np3ebBIF5X+AwjSTq4okcgjciVYOjM07PVtoSoJ/1g+pmFoe9115jO/4cu0C5Quj9QynYO&#10;UVgsimKcp8A8hb2syCZpMfZZk+Nxbaz7ylSH/KDCBsoHKsnm1roYOoT4akvB9TUXAtUa6IXMRrkX&#10;7tpAFtQIZ31QTxdc9t9FFS9ioei6Y9JFZRkmiANZ25ZrC2VK1i0ZEGVu6gz6AVU7YEsbLiNeaBkA&#10;e4i++XD5P8fnszSdjL+M5qfpfJSnxdVoNsmLUZFeFXman2fzbP7LI87ycm3ZraJELDQflJjl78B/&#10;KKD+TUQNBS2iDQmKj/wBoED5ABHY9wx5rNZQf+EQB2NnmKOtHzbAcL8OwYeN/qDn30cJ6b9S+Xms&#10;5FcSL5kokjBye8Fi9CNrQGsgi3G4pfDK2VyYiJZQCuTHC7QtqVlcPk3hr9fM4URoR0hIeETb5+4T&#10;eAd5nzuijN2FoyyYxAFY+idgPZnDiVBZSXc43HGpzEcJBHTVV47xA0mRGs/SUtV7eIkg5iBqq+k1&#10;h/dwS6x7IAY8CZQOPuvu4dMIta2w6kcYtcr8+Gjdx4OAYBejLXhche33NTEMI3EjwUQmWZ57UwyT&#10;/LQY+9f0emf5ekeuu7kCUYH4AV0Y+ngnhmFjVPcCdjzzVWGLSAq1K0ydGSZzF70XDJ2y2SyEgRFq&#10;4m7lk6bD8/Xv/Xn3QozuTcGBcu/U4IekfOMNMTZqcbZ2quHBOI689nyDiQbh9IbvXfr1PEQdf5am&#10;vwEAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnht&#10;bC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8&#10;Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfc&#10;hEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJU&#10;FHgyDh9h10S2IIdevjw23AEAAP//AwBQSwMEFAAGAAgAAAAhAG3m26LfAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81OwzAQhO9IvIO1lbhRp86PqhCnokg9UQkReAA3WZKo8TrEbhPenu0Jbrsz&#10;q9lvit1iB3HFyfeONGzWEQik2jU9tRo+Pw6PWxA+GGrM4Ag1/KCHXXl/V5i8cTO947UKreAQ8rnR&#10;0IUw5lL6ukNr/NqNSOx9ucmawOvUymYyM4fbQaooyqQ1PfGHzoz40mF9ri5Ww+shmV2mjvuqilOF&#10;yz47vtXfWj+slucnEAGX8HcMN3xGh5KZTu5CjReDBi4SWI03SQzi5iuVsHbiKd2mEciykP87lL8A&#10;AAD//wMAUEsDBAoAAAAAAAAAIQAe1O8HLcsTAC3LEwAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJ&#10;UE5HDQoaCgAAAA1JSERSAAAHTgAAAZ0IBgAAAJVMUKsAAAABc1JHQgCuzhzpAAAABGdBTUEAALGP&#10;C/xhBQAAAAlwSFlzAAAh1QAAIdUBBJy0nQAA/6VJREFUeF7s3Qd4VNl5N/DEJcXlS+wk7okTO3bi&#10;OLaTfHGKkzj2gkRnYZfdhaUvvfdeBBJVdIkuOgIhQL1LI03vvXeNpmnUJXrX+90z3N1v18suAtRg&#10;/7/nmUdw7h3KlNPP+/4eAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAALzK/G3+P/G1uwawn3wRAAAAAAAAAECX6XS6LwY7PAm2Rtu3+CIAAIBeU9tW+4u6&#10;Jse/8L8FAAB4fpqQ/Jf6aI3PHBX9D18EAAAAAAAAANBl7lvG7xrqq0OGBtnrfBEAAECvIKLf10XF&#10;p4xRwSWPx/OHfDEAAMDzkdeVDxfWnr9prC+ewBcBAAAAAAAAAHSZp0X1H9X+s3ckwaI5RPR5vhgA&#10;AKDHRSn6JVEgt1pce7rG32D5Jl8MAADwfOSB/Kmlrv2PdKG85XwRAHwGsN147g7LDxwtjsnO5uB3&#10;+GIAAACA52ZrtH3F2mSf5m21//Ty5ctYOAH4DPE2q0YVO3d3iuuubLDZbH/AFwMAAPQ4X8z3jQrv&#10;aVOlZ78q1Gj7W74YAD4DiOgPXK32IaaodRD6oNBtZMHc2fmOLWSsL8jgiwDgMyDSZPqxpaHGJajN&#10;IUVEW+pva0OeY+jXItcif1bX5Pg2/1sAAOhnYp2dX1bFzEcq/VfJGK2qi7Vbf8NfAoDPAE+jdHWe&#10;PYmEdRe3IEwiAAD0Jmez8zvlnmO2UtdWT12r4Vd8MQC84mIx05e9raoUeajgTnVdeYO23jYmiehz&#10;/GWA5ycL5s9mgxt9+FI2XwQAr7jOztAfB1u1BySBDLpq30YV/qJWW2toMH8ZoF8yN+rmORqUqYQO&#10;EABAv2RuCPyHIFDtvWzbRkL/EfI1yQobG21f4S8DwCvO2VC5Lce2hoR1l7BwCgAAverxwulRW5Fz&#10;Y523WfVbvhgAXmEsmmKkxTLQEivyFbt2Ua7rOCkimouKUOiP+VvgZcfeZGPA+KeBQOCP+KJeIw3k&#10;v5dv3/BIGzxzlS96qbHXEpPqAJ+u9bb3V47GytpCxybKNC2nXOepu9qYbRV/GaDfEZLwC7K6srPK&#10;YLY8et3153wxAAD0I5p6+4Qiz5X281zfIt++kczRvOutN31D+MsA8ARsR/yrMn61RfJ35lhXdIpq&#10;szf2dpg09vcF2o1/epkQIhwAoC8FKPBHbI6b/22v8d3wfaPSm2Eqdq4JuhoqB/DFLzWhUPgF/pcA&#10;8ASdnZ4/DLRqTshqMx5lW1bRRetWqqkTuv1t/hePqsgWmViFlkRJWGjqQ+5b7u9K6moKpH7B/N7e&#10;mSkPFYzLc2y8r647UckXvbTYYCnXevaNXOPJCWpH1Z/xxQDwIazeD7UbpiuDmdcumhfTWeNsumDd&#10;/VAUUh4NYUcO9FPBjuDXqnyZogrPAZO3UY98JQCfIazd4gY+f+Vp9PwQm+P6Lx3pvigOKddn24/c&#10;j/ctzItIVHv0fqjNtIG9h/xtAPAhuqjuS/nm82NyLScnmGKmL/PFLy1z9PKRq9YVDyW1V1eyOoEv&#10;7hXygHCcJFBdrK/X/1++CPpIqDP0x2ivoS9wn7sv4LR73/J0ev5QGZYvrKmtvGKv13+fL+4VbM5A&#10;4DutybevbHCE84fxxS8lVocWu3N/ckl7aIHEJfg56lSAJ2vudH7V0SAwFTu30jnTPDprWkElvrzr&#10;hrD9R/wtz88WCn29rt23MnLb+5d8EfQBY4NuxiXbacoyHPPLXeV/zxf3CmWwaGSeY/NteeCo+mWf&#10;1JB6pCN2S2ZFd9TMbSs2XVrAFwPAh8Q6Y1/2NcvTBd60h+eNs+i0YTrXsGykyoCgytoaQVsA/ZLn&#10;uucvKnynFCWurd7wNcd/8MUA8IpjfdNQm/3X5pisTBaRFdsaA//EX4J+hk1W1dSJL2Radsb7Fue4&#10;PkaJc1unp1mW28Fd428DgA8ROctG7hEtbtwufq+92l0ygy9+KbH6Wh/OvHjFuvKetK5gfm+e/Gzu&#10;bP7qZdNJ2wULC88m3cEXQx9gUdTq2j1bHU113+aLAHpNXWvdf4U73DO5+ggnz/uIqcn043J/geK0&#10;Pu1useVSko16L/pALBb7ck3gojjXtqLdVH/1Tb74pSSwCL6ZqU/N3iCYcOe8YleJM+b8a/4SAHxI&#10;Q6vzZ/pwzq2rtpV0xjCDG4fOp6vOM52meueL1wHuFvd3XS3m8nC7azFfBL2MDTDEwYrjh/SbKFW6&#10;pLPIcv6CTtd7uzMVdSX/VeTc3ij1H7Z3pUELNge/E73hnU/9LAQOCwORqU3KTRIldq4VDKJzqu3a&#10;3uwsyZqdX+3N9w3geQU7PD+01JfJWQi9M8b36KR+Kp0yLqdSX6HJ0uD/OX8bQL9ia7R9q9J7QlVg&#10;Xxf1NSmH8sUA8IprvGP9oSMmqKr0HunMd51+pIjpDwttyJnZH7lbQt+tClSIzpo3xPsWrI9x2bKc&#10;jJECR32H65f8bQD9FguHp/J4/g//2x7HFhYvadOz1wuG0HrhADqtXqXx1Bv+gr/cL3Dj6c+Fr7tn&#10;1rW7/oYv+kREwi9ogqeLcu3rO9SRsreJfq9XNmWz963GVZCSKlnamaZbT5X+vGo2x8Jfhl7W0OYc&#10;6WoxGR1Njh/zRQC9xtNsn+BtMUsbO7yIUNRHFLU1/5ttPxberVpOGaqtAam37De/10vtAWuzZMG8&#10;y/n21TdN9dkTn9YWsHntyDXPiMg1x3/2VpvVVSXWk8MPKCbdWVU9gFKFE1sLzNnjeqttY2sD8SgY&#10;/ew1AXiScLt5sdB/hDLNc+mUYSqd0M+iLNsBMjY6XjwdXaAx8C1jTFHqa9ZdZRUMXwy9qJEav1Lg&#10;uSjZpV5EG8UTab90Wb0tou613fSmmPwfS1x77WL/wQBR9Et88RMlJSV9rq7VMb22zWLjPi+9mrPk&#10;aaq8uf+ZppzkTpa8RhtqXqPd4jn3NEHND/jLPUoTdP/gsuHqDpVH8g98EUC/Emv1/jTY0RE/7RFq&#10;0/9aG77ceMG8gI7rJnKPyZShn08F7my3oR4Tm9A/+WK+b1T5TssLHCtinmbRCL4YAF5xkXbTUl04&#10;606ufSNdsu0kUVBsVDfavsVfhn5E32b/frm/UHvSsDzet2B9jLOGmaSoO9cRajXHJ3uczc1fDbX6&#10;/pH7NU6CQL8jdon/Jkd3ZaeqztYrYzqhR/i9NOlS3/qaAbRZ/FvaIxvTWOXJHc5f7heIdF8MtFkE&#10;vhbbhsuXP33jNFHgj+S1x4UFzi1BfUTSa7nl7GHlj44oNhg2iCbQTtV8uuI8HeqWvFbwzIiSPhds&#10;M+001MuN7gZ3r8zFAHyYvcnytq1BGalrNr3GF0EvYn29strCiSdMqXdS5NMoWTi9M9twKPWy7XKv&#10;zR9rIpU7C+wb72qDmbOfts7R3h7409pWq7q21cJOKferRcIc675jWyUJtEn0Gm0Sjnp0SrVtd6Gu&#10;8FPn7LsDC7VcZCl/r9hYPFOnO4bDQdDvNNywfNPR5I9vzuK+t18ItGouFzmT6YR+Cjf+nETHdNPo&#10;nHk7aRuM2+JPeBHOZudXNRHRRXtM7G255fkeXwy9yN7k+9FF2zE3a1RWCUfS2qo3bwtsl5Y9rYLv&#10;LtZW61+WetKrRP6DkbanDDBY2ANHk/qor1UXaWlp6bXduE/DGrjLxgPj98jfuZbMDTqThL+lLcJR&#10;VGEum8Lf0mPYLpyr5qu79gu2hjV+ERadfgerxOyt3p8KCQnN+1K41THD0eRmk5afC7bqZ0oDpx6e&#10;Mkynw5p36bB2Ah3RzqQ898WYKmbDAAM+lbPB+TNz1Dijt7/Tj/OVnBPm25c0OqKlo/nilxb7Lsp9&#10;pm88bRIS4LPO36woqfYdIJaT+5x5DZX5ipq6JV8JdDtNxPx3Jb78wFHdgnjfgvUx2AJqjffQo0Cz&#10;enNnZ+cf2lvcAyPt7uXUi2Hb4KO49ufz9lb7T202vAe/S+kW/eSAYIsl25SdqeuFhTeBtWJEqmhc&#10;20bRa5Qs+i3tlI68c8W4bxXrI/C39LnGRttX/C16uaNRVcL6YnzxE7F7pbVH5QWOnSZng/ZnfHGP&#10;4l6r3xc6ssdtrpnYuqpmBG2WTaEz5v03LG2IotMXrnfW/4WjUSJUR2okoY7Q1/ligF5ja9T9tz5a&#10;c9ffolrC2ju+GHoJmyMo9RcmH9Rt7FwvfouWC4bRSdUmqzRY3GspG4yN4ilFzq33NcHzi572GQi3&#10;uX7ualbfrm0xPPXe3sT9W754RrvOxOa3N3P9gyTRYDqmWFtdZCz6Ln9LjxF7xf+SITsYOa84cqC0&#10;tBT5gn9H/fX6v7C2ev+S9T/4IuhlrTfsP3U1uvbruO/JrVvO7zgbakyXrSvoSHz8OZ4bh06iE8Yk&#10;UkZ15/inPD9FKPTHomBVhiKYc6PhmplVFDh12sv0EdeAU+bd0Q3it2lFdSItqmANy2ahva13kmgH&#10;Oyxfq/AeuyjyH25puRX+1MVzY8j4XX20utTVLHd3dob+mC/uc4qQ4o+zjVv37JWNjJ82XVM9gNZz&#10;P09IduQLA8I/4m/rEVXeqt/sFq+J7CiaG/CEzdh88CFcffIFbVQ8TeAvbfO3+f+KL4Y+4GpQ/tzW&#10;aMjTNnp+6GuVp5d79tJR7WRKU4+lNM1YSucalsvOUy2qqDGRf0q/42x2fqeu1fsrtFN9h+UZra6r&#10;zL1kPXVX6Cmdw70XvTa4aGxs/IqwLrs0x7rkmrU+ZxJf/FJi7VKO7cSqNNmq5hxdxklbyIaJJYAn&#10;CLQb/9RcX9qQZ98Qz5d52rggnq9EHbW89JsnXkWqesM/FLiz6w9pp8f7FqyPcYgbvBY5t5KzofqS&#10;s93519aYKdMXUw3jnwJ9gOUdFNSWetTBmnXsVAFfDBzWz9lTvFi6pXpRa7W7skdD4nF/9hdPiXem&#10;baoZ8vD9sWuqdAhl6jZksfE5f1uf83g8f+htUlboIhVaV7Pl7/niJ2po8H9T7D9qqvAcEtY1OXol&#10;v2Wow/b1TG1q9tKK0fG5lPWiN+mwftMdbaNzDH8L9BL2fYl1WN9Rh3KbhXXlFTau785fAug1iqji&#10;X0S1+XecDTUGVj/wxdBLhIHAHxX5ci/tUi2k1TVDaXFlAiVXTyVloHQsf0uPM9fLf13uPvBIE7qw&#10;8WmbxNytprHGWNWtunbDtP40z+SNGX96WDHteor4t/H57bXVLKri9BvnZYf/h7+lR7DX4Krl4uUN&#10;xVMfnRRtXdabucpfBoH2wJ9KgxUGUa1gbyjUf9ZEPmtYdAtvg/KkPuac2nrb+5/6cE7wjGEupavH&#10;cePPd7hx6Dg6pl9J0pDyygv35dlgSVRXfbTKe/ZhXYssm+jTdxFC95OFNRMOGVLa1kveoCXVCTSj&#10;dBDtEs0NVzou/C9/S4+Kdca+LA5cOC7yH79Rf+vTw3Q6m81/pwkX652NYs0Lf/i6ka6t6k8uGTde&#10;3i5OpFWCAbSsciCtqRlA+4VzFCyhNn9bt2ONSI7t3LzVVe/d31W6XI6d2x9la9P9Vbn3rCTbeqQz&#10;2BFEqJ4+5GmU/VATEuplYfUMR0P1pRxbEh3UjKf96rdpn+pt2quaQFn2EzdlQf07/em7/WGBDu9g&#10;f4utvKmprlcmYuDjjFwHvsB10Z6mTqLzmv0qQ13vhSdnOaTlwYILV21LbxrrL3cplE74Vvh79bdr&#10;v9/fPtOV9qs/Oq5eHlpWlUh7hTMaxY5KLCIAPEHDDf9AZV0mZVsW0xkDy8k9my7Z00kTMSXxt0A/&#10;ogqb/yPHdbFjn/q9eN+C9THSuAHsJctqMteXlOtjpneUIaHd1yj5L/4p0Ac8LeHvXbWfDBa6jlrs&#10;7Zp/5ouBw/oaR8o3nF9UNu7hJfPx7YFAoMc24AqNwj9NE82/sq5mEC2rGkArucdW8UA6rV5Uo6+t&#10;7pUN1F3B+lDeFkWWOpzndTUq/5svfqL6655/kNSe9Nb4z5c97XRqdxFxfaqD0pWemaWDabEggdaJ&#10;X6c96pX3pSHVcv4W6CUs7VOoVblX6D//SFhXXRp9ShoogJ6gCqt+UeXLuWWMFN5vueb4D74YekmF&#10;yfTlHNcl1TbFTFopHExzKhJoQckwKjAdz+itMbm1UfWLal/GI03o6pFYp+nLfPET2ZuU63WRgra6&#10;Fm2/2mxjDIuH7ZGMvrVR+Fp8fnulYAClVI/pPKfc0aML0P4G/zcPq7a6lxaMu3a8Ygs2qn4I+/xa&#10;GtSzsyx7Ogvd2ftD/egw2WdRbZMiqaZWWB1sd06R1p6KHdNOpQPqd7gx6Fu0R/UOpWuXkiikELxw&#10;X5574z8vj8i3FruP37fUF8k77iCBdm9iX7xyf/myfdqVt9eIHnf2Z5Yk0NqKd+9e1uyaylbR+Vt7&#10;DFvsU4cKt4prT12Ldlg/9bSZLab4N3U4N+JsFIn4on5B4in9izPalaokrlFhDcqqysc7cnaIJrir&#10;rIU9Fj5XF9V9Kct8vGRh6Rg6IUnN4IuBpw1XzDptXHHvrGnHPXeLu8dDSnwWsCTtDTcavsnqbr6o&#10;S4Id0h9Ia7OtVbXljYZo+bUL5iVco/IW7VW9SXuUb9BO5Tg6bzv+QBE1TOf+7H55otPabB1hb9TU&#10;htosvbKpBD5OGCj7TaY1rXWHcj6lShbfyzNnrGS5r/jLPU4Xrt6ZZ1t9Vxu8sJSesvuRta91ba4j&#10;gVYrOxnbrxZOS+ynZ6dKR3SygdDmmtH3z2kPbGXfbf5yj2Gvg9Qt/YHSrfz33nzfALpKKBR+gZ1u&#10;Yr9mn9foNVtKhWcPnTHMiOcsydBPp0zLDtJEtbvjT4B+RdNgGXjFdeFeqnJyvG/B+hj7VWPorHEe&#10;qcP5NyRBYX21N7O2rlX8K/4pXcL6JdHrrj9nk/J8EbwA3w3fNy5a0rzHdPMfKIJ5KWgPPipXeXL1&#10;nKLX6bRxr1Tn1/VYxByRvehHe6Uz5euqB9LqqgG0gnuwfsFR5Wy70Jfzj/xt/YKvWXlSUXe5xdGg&#10;+NRJ1HCL4z+ktWcCylDBuZ5cdP6wEtvh11Kqpt6aWZxAi6oSaLVoMG1XznlY7i3fz+oO/jboBbEb&#10;pm84GyvySz1HSBaRnUOqHugLmgbNDyp9uQ3SwFmKtOvf44uhl0gtxV+7YM8IbZKOpRU1CTS3PIFm&#10;FibScelqeUunp1fSvWki4r+U1l3sMEbyL/jbdJ8Ydp+1EeaY+Kw6eKW5tk0/ki/uF4Tuq/O3iAbf&#10;W1PzWnxj1RrBANpQPYQuavds52/pEYpaxdtbZfPaVxRP9haojmPjwYcEO9w/KPdkKNJUMx7lOy/s&#10;QNSWF8fG+7HO2Dee5/RubZNoY4Hz/B1Dvaq+wnvwwSHNONrHjT33qt6gVCX3U72QhEGZxt/W9uKp&#10;N1RR7cp858E76uCFSKjNgAnpXsR9SL5Q6C1M3q1efH9FdQItrBpIc0sSaGnpSLpq2n2mt76Ixqhk&#10;Ro3/bHO4zfCp4Q8dLdLRitDlu44mYT5f1C8UGc9895BykX91NTfoFDwefLKF0w01b7dc1WS8w9/W&#10;7aTBqh8c1e+4Mb9kOOUYTy7mi4HT3Nz81ZraTEOqYhSdN6feil6P/jl/CV5AXbN9gL/VXuNodTzT&#10;hEqsXfjXktoM/UXbQarwnqOThjm0RzWadilfp53ce7RD8Tadtx25Lw/r2Um+fjnJ4Gy2/KuxXnTL&#10;36aZx/0bETKkD5T5y+YdNWzpTJKMp1WC0XRCtUmm9Bf02Kn+32Vt1k/Md2y+rw6cXkdPmYxhk+ye&#10;Zl2bv8Wwtj9N3LDvV5Z+W/EH+UqEg+mwfGWZzCn7Dn9LjzHUG/7iovaCJFN58gz3932VLwYem+T1&#10;t/n/hHXg+SLoZdFmy9+7m9wL2cY0lnff16wsz7Ovo2PxXNwsX8lkOmncSLKI8gr/FOhHWLj/bOe5&#10;ezuVE+J9C9bH2K0cRcd106jUc5yy7cepwpPuCXWI/41/SpewUP2+FntB6JpzKl8EL4CdBMy2HXZs&#10;l42gMu/hoLdV85f8JeBoPKIR84uG017N2lulrsIBfHG3u6Q+8estoqnh1dyYdU0VmxjlxrCCAbRX&#10;Pj2Sa8t4pu9IT/O1qPbI6rLuWxtEn5oDLtxqHCb2n40Yo+JNfFGPq3Kd2rKybBTNKX48l7K8OoG2&#10;KaY+KvQWnkY0qN7lb5L82BC56s137iNVvfYAXwzQq7RN2m9X+vN8Ze79VNsqO8EXQy8R14m/fdZ2&#10;qG2DeDQtEQyk+eUDaVZxIu2qeS/sb9R9atSC7sJOmSrq8m36cEFV5Jrjz/jij2ludn7VEKuSKYKX&#10;wv4WbQJf3C/kGA5uWVs9+AGLqMgWTtcKXqMV3K+PK7YIemqsGqDAHxU4Lh9ZLhz3cFP5DJnCK8TB&#10;Oh73mn/BGBPPO2NaciNVMeFhiTt7c29sfH/VXeO+n/5ma7anxbWEL+qyUKtoZZZ1R2eh+wJdtW+l&#10;/eox8bEnW4PYwT12q+dRdZ1Yy8Ir8095ftqYcWWh68gdkf/IHW+TZAab1OMvQQ+zEf1BkedK6i7V&#10;3IeL2aJpeQLN4BqVucWD6IJui8nTUtorO3LsTYYhksCFkL9NvpoveiJ7TDpNXpf50NMkqeaL+oWr&#10;+l3f3y+fHY0vnHKNytKKgbS0ciCtqnrz/knZjnUs7BJ/a7dS1cnH7FSu7FxW/tajPEvGUL4YOMEO&#10;T0KOY8fNZGkinTPtvRGg9hevrOD3Qm3m9eaYPGhqND1TpzPWLv6bGu8x8ynTZjpv2UaHNFNoF9eY&#10;pCpG0k7usV3xFp2xHHygiGhn99c2wBA2/EgeLLvrapbktndH4wfPrMxfsu+AdhWtFY6ipVXcAEg0&#10;75bE13OTir/L22r9VbEr9aEqeCaZntJRrb3m/ndzTHjf32JY058WTi1+5TczVEs8WyS/jZ8s2Sgc&#10;QPslcyLZ6rP/yd/SY4Qe4eydVSseHhft2Mtyg/PFwDPUq5cpworF7594hN7HFku9jfoT9ib//9S3&#10;2P7BHhNYLpqX0CH1u3RQPS4eYv64YSWJQtIK/inQjyjDhiFZ9tP3dyjejfctWB8jVfE6pWsm0Dlz&#10;Mp0ybaEy935fuEX4TDvYrY3WH5pjSqe/1XCKL4IX4Oxs/mq2LcOaJEmgi9b1ne5G7UudN7y7uaKW&#10;v19dMe7hZtn8zkpP6Sq+uFuxSc9zin2T1gvG32Fj1mXc2HVF5eMTJTulk5sv6Hb3yuRyVwVbtMel&#10;gbOPjNGqTZ/W//K1yKZI6i40uJr1E/iiHsXGLAWW9Ir5JYNpelFifC5lUdVASpZO6Cz0XM1C/rHe&#10;FWxRJcoCp2/lOfaRtsGIhVPoE9omx7drAkW+fMd2ssVKFUhH17vktfLvn7Huu7lGOJLmVyTQrNIE&#10;ml6cSBsFY6+p/XksulmPb1BlC4DqcGm+LlJgdTSJPzHNU6Ax8C1tpMCkDl1qjLSZhvPFfY61bZm6&#10;7XvW1iQ+jKei4/oILFzvosoE2itcFpJapD3ymbZFbX91yZIhWCAY07mrZn6uI6L+xEXnzxq2KV8e&#10;zLl6UDuedigmPSh256/vqXWGz5JIu/2f7Y1yizmmO8IXdVmgqWbdOfNGOmveSaeMy2mPcvQH89ts&#10;4TRVNYeqamv0oY7Qi+e6tjTZ3ytwZdwodG4nV0NNYSfiNPcaNjmX68javUMx7eECriKcXfa4YZnG&#10;NSxp0mW3LdHyv+dv7VGBdudfS4NX7Y4GwYFPCw9srRfvkAXOkq9JfJ4v6heylEl/vU82tZ4lzWaD&#10;z6Xl3OCzYgCtqxlGh0VrM40BY48ssoj9VZtTZLNoU83U2Dn9NuzG4bHOkK1BkpShn3V/nSiBzpoO&#10;3Ai0Y+H0RbHX1desKpPXFdzW1MsmPEun09tY8LeV3n3O4/rVdFy/mPar3vlgUnOn4nXarhhDpy0H&#10;HkpD2vmXL/fPBPCmmOtvqmvzbpmjxdfqO6w9FoIbPlmJt6B4p2o+ra4ZSvO5jvuy8lFU5jiTxl/u&#10;cfYm+48qPUc6VeGsjJaWTw/142gxTdKGC2/UterYhrB+c4LQGtH86qBsfBM7bbqsiuUrGUhbat55&#10;eFq+cyJ/S49gJ/jOG49ULS14++6RiqS5/fV73ld8rdb/KnSdailyXz3lbG7Gadw+5G1UrJEGFVdC&#10;1x3/qw5me0/oZ1Kaemw8X+Z+7udB3RK2e1TCfa8RArCfUUT0Iy7aTzzYoRgb71u8P3jdq3qLjukW&#10;0DGuD1Lg2B5yNxX9D/+ULtFFVf+jDJVcdzfK3L2RxuRVx+q4bNtp61pRIh3UTCRjQ/kJ7vuE15XH&#10;Ij5tE80OrpdMoTL31Uy+uFuxybYzsm27N1S/TisrB3D9KW78WjEwvnCaKhnXcl614Zm+Iz0t3Krf&#10;JAucJkO04lQjNX6FL/4I1teyx6pXyIM5Te4W60/44h7lu2H6xgnl+no2dzKzNCE+lzK/ciBtkrzT&#10;edV+4bIuivDevcnfIj9a5t5DOfYDZGl0rOGLAXqVod7zF+K6MtUlazKpgpkNTdccw/hL0AvEdaq/&#10;OWHYfnuVcFh8Mwurl2eUJNKisjce5Rv3p/XGhhaW+kMdKVuvixTF3A1VP+CLPybQ7vlnVeiKXxfK&#10;8te3mX/NF/c51ic7o163b31N4kN22vTx/PZAWlk9gLYIJt4UOap6ZMO1yif9v+dMexyLBG/cPypf&#10;s437d2C+gOdslv1dmSfNu00+grbJ33tQ7C5cr0OqixcWajeO1kdKWpXhGnGsM/ap+Yh/l7+xJOWE&#10;YTkdN6ymw9pplBo/bfp4jns7Nw7dpZpJZX6BydUd0S/tTbW/Lnafac62riNztCAQaO+ZRSb4ODYw&#10;u2I5s2+rbOKjuVxFyDr8s7iGZVpJAqVUTyJLrKZXGnmW1FgZLhFb6ksvfFp4YHOjKFNSe5I8zeJ+&#10;tYPwqmX7Dw7IpjSwEL2LuEZlEWtU4guniXRAuESWp8nqkRBUAm/+sY2SCbRLPM90WZ36Lb74M4+d&#10;GJEELubvU77euU40iDLN6RF2upq/DM+psbHxK65GoUHgO/tIHhawUFldnuRiC6fl7t2uw7rFdEw3&#10;n/apxtBOxQjawTUq2+TsMZqOG3d3VtcpVvTXDpKjyfFtgb+gRV53gaLthul8MfSSJEr63BVnpjNZ&#10;PplWcd/r2RUJNLNoEJ1UblR39lJYec91biAcyLyli1y5/GlhdxhHTLFFHbraUdfWO6ceukrmLXwn&#10;VfJ6x/qa12hF5UBiu0iTuIHlWdW2FP6WHmEMGf9tn3Jt3aKidxsuitMwgfAhLZ0t/0dSl3v6mG7p&#10;g1xH5jFT7Nk67fBkXFvyRe7xzJsWapvFy8vcV2OWRkORuPZUx2HtBNqvfivebu1SvkV7NQupqk7k&#10;7JawO9CtpBHjW2esRx5tU7wV71uwPgbra+xRvUFHdbPpiG4J5TqSn3nhVBWSjKr2Zz60xipa28j/&#10;4nlqPuN03Hfzqu2sZJ1wMO2UD6Fq/wl9lJBS48MOy1bJ14rGUpEzU8AXdatsRfYfHxNvKFlXPZhW&#10;VQ6gxdy4dSE3hmW/3iUZ15qlTfoNf2u/EG4zLJTUniB9tLwk1GF74s59rr7/grWhfJs6XBSwNdqe&#10;uLja3eo7nP+6SzTjxnvFifE5FDaXMqdiIG0Qv9F52XLyKtrz3sM2tTgaKjRXbUmU5zxCzjb/CP4S&#10;QK9im4OkocrzFy3JJPCm3Q62axYT/V6/2UT7qhN6hX97VLf5zrLqoTST1cts4ZSrm+eVjaBM7aZc&#10;X8z0Df7WHsPGH9po5ThdtKjN2Sr6GV/8Mf4OR4IscLFeG7poZ+0JX9zn2AbnTM3qtA3VCQ+Xcf2D&#10;BVz/YDmLSlH9Gm2sGnU3X3OhR1JXiN0Vvz5hTA4vqxp964ruwDy+GDi6SMnwbOuae5ulCbRDNu1W&#10;iatkXhI2Hb4Q7nv6uWCHdpYieOGOsK7Q7Lvhe6a6wddYsuW4fgEd1S+lQ5pJtFP5fjTFx3Pc25VT&#10;qdBXYXM2B188JZanMfjDMv/l0DnTKpLVnb7R2KH9IX8Jehg7cZptPr0nWTrp4UwWppd7TCtNjD/W&#10;V40iTW1ej55AeR9rWHTRypOGaEFh46cMdMz1NYWS2lPkbhSu4Iv6FIspzl7DC4bkH+2WTGpleWEW&#10;cK/hPO6xJD4hPZBSq2f5z1fv+zv+Kd2m1FP6hzm2UxUsZOVx5SqBOpKLMAa8+uvun5S40vRb5YNo&#10;jXAwZZoPOflL8AI6OoI/dMQqwqXuwyQLCpLZBAV/6al8TZU/KnHt9KVr51CaZh6lxic1h9N2+Qja&#10;IhtOybLX6YhhO4lD6v39NR+Qrk33J1W1Bb4K72EKtMp77ZQjPMY21Vx0nIhtkr5Fy2oG0ny22aeY&#10;5SuZHvG1mp4p5+7zYiF3FaG8Wk3oamVdk+MTw+6wf6u5QZytCGY1Btp1o/nifqHEemrRJtHw2yy0&#10;PNtBuk7wGq2tTqBTqpRS/pZul5SU9LkKV/GSzdLpt1YVT3QKjLn9KndaX7PXq3991batdrdi3KMi&#10;T9YBFt6JvwTPiX0Hw63umbXXakfyRV0WbqlZmGM/cK86UEKlnnRKV78dz5O5SzmaGwy9QbvVc6ky&#10;UOMOdnQg9Fo/o4yYlp00p3N9ijcphetbsD7GNvkw2qF4k+t7zI73P3JsG6POWNEzLQqpo7LpZZ7j&#10;naZo4aMbN4I/5YvhBeTaM4vXCofQZulrlOvYHgxcczxT+ORX3QXdtpw1Na/TRXO6h+W/5ou7zWXh&#10;5a8cEC6zrap6nF6G9anmlyXQKq5fsE30zvULmnUD2anU/tIeRa8bR0sDp0gbLhWzcHV88UcEAsI/&#10;MkSLDuoi5SI2t8AX9yh/g2JgsuCtW9NKEok92FwKm1NZI3yjM9tyEidOexELh6oOXgydN6+iIs+Z&#10;h94bMdTV0CeEXJ0tCQm2X7Tu7MxzpDywx8p299YmX/i935MGpT84ot10e1HV0Hh9PJ0dDCpNpLll&#10;Q+ikcmmFJ6z6Hn9rjzLGqn6jixRHHA2ffDrT22Z/XRLIbFQHs9SNHd5+EUFQ1uz8KpvzOKVcfmy1&#10;IPERC9E7h3sNF3E/WVq61ZVDHpyXHuj2POKs3S6xXnpzv2bZjXWC0ddk3rx3+EvA0UVKNx7Xz6T1&#10;4tdoh3T6tVJ36WT+Ejynzs7OP6xr1WwX12Z0VvizPd6O0DN9B131JalHtLMoXbuA9qmm0FZu3Lld&#10;Ppwbe47gxqLDaYt8IuV6igPuxsA/8U95fqbO2Jdr6ooNp02rqNS9i+ra9T2SywM+jp3Cu2g5uytJ&#10;OvnhnAq2Q/LxidMZZYm0RjCI5L7TC/lbe5yxXrhEEy6s/LRTPOaY0CwJnCFnk6jX/l2fxNZh+3ql&#10;r6iq0HVVUuK+NGm7+N1b7KTp7JIEWsC9hmzxdFUNC2XwXtNx4ZYX/6L8DhYP/4zhgHWd8HU6o9l4&#10;xBQzYUcrhzW41kbpG1esG1tY7qSVwqGUaT5q5y/DC2i94fuZNVYYK3TtJmVYmM9OivOXnsrRVPLj&#10;UtdW/wHNe7RXNZu2Kd6mFNkw7jGUtnCPzdKhdEC/kaoD8oxPO3Xel2TNsq8K60pchc5UsjWUqQiL&#10;G73K3+b/k0zbkWvrRKNpIddxj4fdKUqgDZVjbpiDFVP423qcJlJergnnGuvaVX/DF30MO4mmj5TW&#10;yIMXWoIdxrf54j7H6seLut1J62uG3WMREpZzr+Ny7ueSqoG0T7iivqfyjgY7gl+7Yj93YYlwbOeW&#10;qhliT9jcKwPWlwFLT6GJlO09YZj1aJt87MMST+4utimLvwzPqe12/ffdLdoaa4PxDF/UZXVcH/OC&#10;JeVepnU/XbBs5NqsN/iwO6/TjnjYnVlUXlvhcVyLYMNaPyML6ZKOGFNpMxus8v2LZO6xTTGG9qhm&#10;0n71dLpqW1fvjOX/ln9Kl+hjqsOF7gNkiF6mlmseLPB1gxz7xcKVwmG0TjyAzhoX3bQ0yhb01mLX&#10;y+CqaX/SBuHozmO6re32evv3+eJuk63Y8/UdNXOjq6ofb/pdUPZ4DMtOnaaI37pzxZI+u9idV1Hs&#10;zlHoA8peCXv7aXyt2mEsXY8uWuYJ3nI+cec+C+FriBafNNRXHeSLepy5Ln9MUvXQ29PLEuOnmt6f&#10;T1klerMz03wqGwunvafhmmuCwHvw9mnjcqrwXWlraWn51JQaAD2Fa8s+pwiLZ122H7hz0bKS9JEc&#10;ddNd34/4y9DDhAHlX6drk28tFgyl2Vz7xupkNr89r3wQZahnSy3B4k8MndudjDHpT7WRYp2jUZbI&#10;F32Mr9U4UxK4cF0TylbE7gT+mi/uE9zn9vPKsGzGVfsFtyhQs/aEZkX+ssrEzrlc/2AO3z9YytL8&#10;VCU+PFqTnN7daXfY96bQcXHJdsWsR9tFExrsTaZ/5i995rHQz4rQVele1RhaxfWbt8pmdVR6K3vl&#10;kNurLBrVfYkdiKnxp1O593yDu8k3lL/UJa6Gol2HNVNon3oWpSqn0Jb4gulQ2iofxv0czI1H36LL&#10;zqshR0v4xceObJAkClYUn+Q6OdnWteRvkud/WtJ/6D7ca/+Fy5azWzfJJt+fWzEo3qC8/2AnURT+&#10;U2v5W3ucvUEzQRUuFtRf9/wFX/Qx5qjIJuUGTe5m8Sy+qM9YorpRR9TraHPNJMq1nWjeIn770TyW&#10;24RrVOZxA6dZpdxrWD2QNgvG3zglT/kV/7RuY4/Zf5ph2OnbIHrrwXltylLW0PGXPtO41+EPDJGy&#10;DedMCx6tlwyg5TVDKcuWYeUvwwtouOH/uSmaF8uzbyFZSFD9LIv1/qaSH5e4tvn3qd+j/ZpZtFP5&#10;Nm2SDqZk6VDuMZg2SgbRXs1qbqBbk8FOcfNP61eEjbavSIKVxiu2raQJZTU0tnq7/Xv9IlgdELjm&#10;GmJvfTVPw9hCoa+fNe+7uUY4guayTT5cfTu9JJEWlo18WGHJ2Mf9/3slx4MmXLVFEy6IemPVn/g6&#10;BzuCP+Du0auDmQ3RdssovrjPsZOf59SbNm8UDrnHTpWwfCXLKrgH9+utgimPFM5PDiX0IvQh/d9m&#10;WY4oFwre7EyTLMt8lk0XrzpPveEvRIFM+R7VW5QiHf+wxFOwC6HlX1zjNeevzLGaOk1EInzWNsXX&#10;WLbyrGnt/eOGDXRUN5d2KUd9NF+JcgaV+ct9ptizhfN5Gk9H8IeB665RbJc3XwTPSFSnSjqoS+H6&#10;FEPifQvWx2B9je2KN7m+x0zaq572XAunmnr5hTzHDtKGL1DDbW+P5HX6rCl0X85fLhxOa8QD6Jh2&#10;Sqc6UnSskXonvOrLINuwd8wW8fh7aZr1N13Nrm7Pq5/vPPGdLdVTO1YIBtLceAjDhPjEKPt1knB0&#10;Z749o2mLkOuzK5aSPFC5jH9anwl2GAbK686RNlLuc7cYv8sXf0RLp+f/6MJlZ0z1kiS+qMeZg7mT&#10;11UPusMWTdniKZtDmV0+iFaLxzzKtp0511/HNK8aNqcVbNak5duTH54wLKEqf76DK0MIQ+gz8pB8&#10;1BX7wZZThvlcHXq+Jdyue42/BD1M6Cn93mFdyrWl1cPidfLM8kSaXpoYj6xwRDVDZ67N7vZogE9i&#10;abD8QBMuE1ti4k9MUeNpNs2W1F64oQldkUZavT2S3q2rPC2e7xU5z1RurBlPJ7QpN8/o1t1cVDEo&#10;3jdg89zs1OniyoHEFlPTapae6+6Nvmwup9CZtTNZNpXS5YtdlqAFkX14kduRv6zyHWvaIR9KK4QD&#10;aJtidrvQL+xX6aBeRlGKfqm2WZZe5d1NxZ6TLfYm11v8pS5xxAp3H9RMpX1qNsZ8L34oaJN0CPdz&#10;CPczkTZKR9NF+4WQuSHQPZtuZWHhwZPGNXTKMIflOfXcuOfrlbB7n3Vc5fT7uc6sFZtkk+7Mr3rc&#10;2Z/Gd/qXVQ0kgfvQYf7WHudtNv5WHxVoAs2Wv+eLPsZUL7TI6zLJ1Vjd57sr9BHJ9t3yKbSce52O&#10;q5bTZsmo+C6cWVzDEo+lzzUuK2tYKIM3Hp7XpXZ7qEZzVPc/R3Up4a3SCe25loP95kRTX2OhnmXB&#10;KyeO6qbSWrZwKhxG2fYzWDjtBs0dvn81Ri43XrGuJ1moMlR/vf4TNzn8Lnus4KeFruToHtVU2qua&#10;RTsVb9MmySBK5hoWNrmZxP16l3oJVdbW5PZGwv7nwU7jyULVl7OsKVTjO3Q72m5ezF/qF2Ktjn+0&#10;NMjVqnr3cr7olcKSqp8w7LjNTqiw06bswRZPZ5cOp0u6lPzr3ZF0vQvUofLx2khRmzsm/sRws/4W&#10;97/Jg1c8quD5YKTdPoAv7nNsEilTuy55U83geyxfCcvJvYLlKxEMoE2Vb1C5vmdC4ih8op+dM+1x&#10;Laoa/eCcMnnz7yHPzwdsLZJ/KHantm7hOthbJBPul7iKUoTPEAYdPo71bYPX9CM04bwOabDY43hK&#10;PuLf5Y0VrTllWHr/mH4FHdFOpVQ+XwnLl7ldzv1aOZUKvMUBW2OgW3PL6xtrJxrrlZaWWwhZ+rxE&#10;QeXBA9p18YXTzfGFU27gyvUv2MLpXtVM2q2cRpfMK1tN9dmD+ac8FUsfoK6XGq7YNpMmdJaab3j7&#10;Ve7Hl1WRJy9/hXAkrRYPiOcQrq49X/RpIfA/awqsR/5rt2JG437Vijv6iKbbczUWGzP/aUPV2/eX&#10;Vw+IT4bOLE2Mj2FZHrP1opF0UrOKVlQl0FbpuyQNFF7mn9Zn6loNv1IGL5A2UuYN3tI/8cRpsNn5&#10;HVNMWGJtUEzni3qc3H929WrB4Pts7P/+HMq8ykRaLXnj4VVHVlp3n8iBJ2tvr/sbZ6xSkmleTBmG&#10;ZVRTV1yKvib0JX29/tc5jmO1R3UzqMK971GgVbmZvwQ9rDhY/LWjhm3RZcKhNCseqvdxKrp5FQl0&#10;UDXTL/ec7ZWTjL6Y7xu6aFWhv033ibk63c3GWZLAxev6SG5Nww3/N/niPuGqN/zyimWXe2X1UNoh&#10;mcheK1rM9QPmlg6k2aUsT2wiLakaQIuqWKqk2SUKm+KJ+cafF4s6V2DPPJsinUhndSkCdsqSv/SZ&#10;F2xz/XeOY9uNFFkCLRMN4Mak89qFdTIsnL6gWGfsy94m8bEKz3bKdx65Y222r+zqpis232CNXDl6&#10;QDUpHtVoj2ra43EnN/58vHA6iDZIRlKm/UxM3+jt8rjzUymj8lVnzVvpsHYySWuPt9e3mXDsuJeU&#10;+HJnb5BNuLFQkEBzuIaFheplO3IWVgykCvveU/xtPc7cYv4eN9Ax1rZZ/pcv+ggd6b5oqBcGlcFL&#10;5GuWvssX9xllsCJ9m/Tt+ALzXukE2sh9KRZwrxkLHTmzJJHmFHOVGguDWDGcLqj3ruaf1m2UYeUb&#10;R7Qbm3fLpgSqnFmYxOG5ruv+vNJ7TJyqGE2ruEZltXAk5TrPVPGX4QU0XXf/Wh/Obr5kWUWiQEmL&#10;scX9xB3fT+Juyf/3fMfGjlTVBNqpnEbb5G/HF0tZg8ISnG+QJNA25Swq9lUYbJ+S57gvsVxP0ohw&#10;6yXbrs58R8oDd7NgL3H1En+5T7EcVL4m4foyz8Vb8phvK1/8SmFhMY9rt95awnXm3985yvJJzSkd&#10;QhnKpSJX3SeHzu1O+oaq/9RHiusdDaIEvuhj/C32gdLApZA6mOlovOn+BV/cp9jkP9fB+/x59aqd&#10;G2qG3F9eOYDmcu3943wlA2l1ZSJlKY6k8Ld3K4E/73+O6Na3rBaMvCt0XpzNFwPHWC+ccNa0mOtD&#10;DKCtkgm3yr3l8/lL8JzY5zzYol0irzv7sNKXFQl2BH/IX+oSZ0Ph+gzD/PsHtYsoTT01nidzu4Ll&#10;yhzBDYRG0BbFRMpx58UcrbFu3eSpiHnnl7gvdXiahAdbWjwIMfgcqutkZanqJVyfIpHrXyTE+xis&#10;r7FN/ma877FTOYmyrMtvWiLZb7MBL/+0T6Wj6JcUYaE7y7KOlMFT1HTTP5y/BC+g3JN/bK1wNK0U&#10;cnWffBgVOvcYrS19HxK2vxB4zv/DQdVcyz7VknuqsKrbIy0VGy+9tapiJC3h+gBzS/goHtwYli2c&#10;rhUPozT5pPgYN1nyJlX5L/VYDvSuCl8z/bsmdIU0kfL6YIf7iWEW61usP3E0qWW2RuV/80U9Tuw8&#10;smlZ5ZAHM7jXLx6qt5x7DQUJtFI86kGJN69H+lTwcQ0dhgRt8GL4uO49OmncQKKg4Dh/CaBPOFt9&#10;PytwXTQd0s6kK9bV5G4QyLra74AXI7Rd/kqGaadziXBwPEoV22zN5g3YzwOKGSGZ8+i/8rf2KHYi&#10;09wgO1Dbakjniz6C+zx8ztlsWi4JXLxtjZV9auTF3mBolP8q07wpsKp6MG2qGUV7FWNpIVs4LRlI&#10;04oS4xEpFnN9hAUVibSz+j2NxFH1Y/6p3YIdUshzZlZtk06gXPOBo3wxcFxNiunHdXPurpe8Rstq&#10;BtIexYKYpgc21X3WNHc6v+prEZ8vc6dQrjPtnrHRvJn7XnZpwZ7lrTZFL2TvU71LO5RT4xurWaSj&#10;JG7smSxjp00TaL1kCJ2wHOrQxzxT+ae9GFW9atZF235KV0+gImfKXU+LeANCVfWOCn/xtA3Sidfm&#10;cZUiiwEfT6Bdnkjzud+X2Xaf52/rcSzsp6vJkOtu0j4xlAHLb2eI1txQc4MmX5N8HF/cZ5Th0vQU&#10;6Vu0tGIg7Ra/xX0pRtAs7nVjjcrskkSaWcwm9BNoXskgypBtP8E/rdvIAsIpB3VrO/bKJ5sUvsoe&#10;Ca/4MrI1Cv+22JUaSZYNiYcxWC98kwoc53ttA8CrrOl27a+1oazmTPMyqvLn3bI9QwJ7d0P+wKu2&#10;NXe3K96iHYrJtE0+ljZKuAZFwhZNB9Ba8UDaLJ9KeZ5Cd6lH1S8njFnnVl4vnXnFkfYgy7yGjJG8&#10;ymib7a/4y30qet3y99pgluWMeQ/J6uv288WvFBaq94hu283F1cPibdX7O0hnc/XuYfkMtTNS3Sth&#10;d/T1op/ookVGR4voEyMJ+FpMb0gDF5vUoSxzf8hpw7Wv/1gTEKWYGm3/naFevG+VYPBDdto0ns+M&#10;a8NYvhK2eHpcuONYTwzqS+zZ7+xRLbmfVD36tiEgeqbcEa86Q7TiyCHtpHi4ymTJ5JsVnoq5/CV4&#10;TmyjXV2requkNoPKvedaXM11z3Tq29lYtOmYbuaD/eo5tFs1lbbIR9IW2TCu3WL5SobQZtlYynZe&#10;brY3hX7NP6VbKGJ1K86YD91RBk77668b/hcTbM+urLZaukUxJ96nYH0L1sdgj21y1veYQtsU71Cm&#10;edF9c/TSdNam80/7VKHO0NdFdeWRTNNKktedoOZbfkxUdAOBv3RdkugdWl4zID7JcMW2sckYK3+m&#10;EMqvMp2/8K8OqeYJdqvmP5AGhGv44m5zSXFszYKSwfF+ABuzsp9sDDuT61etEg2jfdJ34mPcTeLR&#10;XJ//Qp8vnIY6jP+mC+eSJlx+q7btyRvSPE2af3Y1GQrcDZZeyV/HCF2HtywVDHnA5k7YHArrn86t&#10;SqCVwtH3y3wlG/jboAexutzTIpla5d1346BmIp2zbCdpWLqTvwzQJ+xN9h+V+wtVh3Rz6bRhJukj&#10;V+obGxsRjr4XVMQqvnzCtMu8uHpwPL9p/GAQV0fPqkikA6oZEbH7yCdGjepujibDdE+z8Qz/24/g&#10;6q4vOpuM26W1Fx5aY1X9YOFU/Kszpg11KwWDaKNgOO2Rj6E5VYNoRkkiTWdz21w/4f0+Q1LFRE+e&#10;Jqtb01ax9YBc+2n9Ntl4KrAdWsUXf+Zxn5MvmKJle/erxj5k8wVLBAMpXbXMZ4gY+lXasJcRWzj1&#10;NokyS1ybKdu266Emqtnb2dnZpRQLzc3Or2qCp8t3Kcdw40u2eDqFkqXD+LHnQGJpA9eIE+mgfs9N&#10;acT4iafOn4kuZnz7qvME7VdNZAPaTkOkILfhhqVLR9UtHe4faCKaFYo68b/oojok4H9GopBi9CbJ&#10;lOZ5lVyjwjUmLMzMTK6BYQunpY49l3pr4oZNdHlbrGtdTcYnhp1to7Y/0UcEN9Shq521rbpnij3d&#10;E5ThivQt3KCS5YfbJX6DNoiH02zudZtcmEjvcY3LNK5BWVT2OG9MmmijqLtfR4m3fEGaZs2tXfL3&#10;JKqw8Ht88WeevUEyKtu65lGSdCCtqBnAvS/jKN95dh1/GV7A+wun54wLqcyXdd/a2PWTdPaG3Ncv&#10;WJY+3CYfTdsVE2mrfBytkyTGJzfXcR2AVaKBtFk2hfI9eXXSfpzPQBlWDslxHm49bVxEysD5SKzd&#10;2i9Oeweaapbm25Me7tWkkCYW7fYJtv6A5bk4qtt+Y1n1iPjEHpucYiHR5nI/0xVTjOZQdq9sILFF&#10;dX+liZRW2xqEn7iBx9NmGS+ty2rXhLJNjc+wwaAnNFLjV8o9Vw/ukS65d9F02HvBuMW3vHJwJzth&#10;Mr90IM0vHxg/ccLCzh+WrM1mJ1P5p3abUm/O8m2KWZQqnt7q7yebDfoDlo9NVnfRtEv5ejxCQrJs&#10;yo1qX/Uc/jI8J9afrG2Rba/xpVOx+0SHvdX7TCGoXQ3FG49qp99n+Ur2qN/j3pfhtFk6hLbIhnI/&#10;B1GSdDRl2s41W5pqnxgh5XmpYqFpafr9N7LNqx65YyV7qZtzB/UnbLKIhVDuzjBc3J/5+VJ/hW6L&#10;fDat5PoUrG/B+hhrxQm0Rf421/eYxPU93qSThtmPdOELi4i6FkLT3OL5nsCf33KWa/flASycdhdB&#10;oHRssnRKfOc8W+Q+Z174SF9ftpS//JmnCCm+vk8+J3uXcsFDsb+yWxeB2Jg0Q7LrJBujLuD6AWxS&#10;lI1b2RiWbUpbLRpKe6Vj4mPczeI3qaq270+cRm86/kUXzu/UhEtvudtt/8QXf4S31fArT5N5d6A9&#10;8Kd8UY8Tug/vWCIY/JBFQonPoXA/2ZzKauGYuzW10m4/KfyqY6EaNTH5P6oj6mWmmKNLUR1YqD1r&#10;rPzIFeuazv2qdynLlkbKqLrbo30BPAuWL7KmTiA+rFtMhzTjSeBNf9R0vev9Rn3MOlYRVExWhVXf&#10;66352FcFO7l42nygcolgWLw+jodR59o2Nte9TzWjQeo53GspMdhGH3eLKfNJfU7WF7Y36XZIai88&#10;tDfWVEauRZ4ptUh3YydOz5o31a0SDKaN3Gu3W/YGzavi2raSBJrK9RFYP4H1G9gcwpqKd5vPyg6+&#10;zj+1W8iaZV+9aj/p2yabQletaT2SPuhl1HSz7tvS2guCXcrhtEY0gBYJBtJhzVqTrdHWp3NMr4IP&#10;Fk6dmynTnNypjMiOdTX6YWdn6OvSwBHxdvnr8Y2525VTKEnKvUfx+e2B8U3xq4SD6LA+9bY0pF7W&#10;LfW4vl7/r4WerJtpmvfohH4aqeoyPU3tpi7FHtdGHf9yyXbZed5wvF3oLtzhDhm7HD7yZeCKmf7G&#10;16r92Se90OyIsL9N9yf8b5+Zuk4/IFk8M8pCzLBG5fFunASaV51AJbbULP62Hsf+f+4Wy2hPq2U2&#10;9+uPTaSEOmxf10eqbuoiBQ8DzbpRfHGf0UZE+7bLJ8YTZO8QjYwvnM4oS6AJ+Yn0HteosAcbjM7j&#10;HvurV9Z256J+EiV9TuQpWXlAs/LOfvmiGm2dGDmBeOb66vUnDbNpk/S38ROnm6VTH+XaT73HX4YX&#10;0HTd/z+a0KXmc8a5lO86QZYGxyeGKv1dtkj+1DOGuZQsG0Ep8rHcz3HxHThscnMF1wFYIRpMaZoV&#10;VF1besfQYvsH/mn9jiai+VWe+0TtMf1sqvQceFDbLF/O1Vd9mr+oo8PyNUM425aumky7NTvJ2Bzt&#10;8/qxJ5R6Sv/whHFX/bKa4fGFU9ZWxfOVcAOhA4rJfl3gUq8Mgkwx0zd0EUGOo1n1iTvHPM3G8dK6&#10;S+3a8BVdyy1Pn25scTQ5flxgP6xdVf06pUqm0HHNElpSNTg+6InvGuXarUVcm7+4aiDtrp5dpeqB&#10;E99l7st7t8jfo6Oq1S5hQPhHfPFnXrjN9fMSd1psqzwx3l4ly6bdEAdlCGX8glgIdX+LYle1bw/l&#10;OQ+yfCUruHq6S6cLGXt93rbDumkP9qhm0D71dEqRDeX6FEP4fCWJtEE6ks5ajrdaG72D+Kd0C2t7&#10;82/SDIeb98rHkzJwsj52x9Qr4cf7QvC6+XVbo7XY0NR9J/ItDQ3fFAerYkf1SfETc6xvwfoYbGNW&#10;suwdru/xLvdzJLEc+NrA+U3UxchG7rbaX5R4L1w/Y5hH8sBJarrpe2JkHHg2Zd6832yXz33IFk43&#10;Sl6jI7oppArln+Yvf+YZ24V/eki1MjNVueBhjac4/VnqsKdh7fBR4aZqtnmKjVWnlyTGJ0XZGHY6&#10;1ydYLRxKuyWj4mPcZOlYEgZyC/mn9pmGG86fGaMlD7XhktvedvO/8MUfUdvmet3dYpnfm/3yKnva&#10;jsU1Qx/MrHzcL32Pe7A5ldXV797RhrVj+NueGdv0FuoM/TH/24/g/n+/72sy/MjdYn2lQltbLJav&#10;iTxFq7JMJxsyzRdajLGu5ZOuu+n4tiGcY2Tj0wPqiZTjPHHbUG947tceoDuw03PKiPJChmHNozT1&#10;25Rn30DhdlNKV+vySr/4wBnjyUcF1kyDJSL7z1dpMx1bmHA1G37p+YS0FOw1YvPbz5sSibVx5y2H&#10;shZWvB6fn30vvqmFG/dWJdJe1YxYjfvgv/O39rgoRb/kajafjV53/Tlf9AH2ntoa1KnyQNZDT7O0&#10;pJ16b9PPkzhadP9x0bqjdkX1EFrHPXbLRtGcikSaXJTAPR7Pb8cjKnKPtRVj756Sps7qzr6Jwlb+&#10;9Su245HtsllUaD/2Ss5nPY9Ak/2fS91plu1ydujktfjC6Un9dpkr+vHPFDwbtnDqaRGfYwun58xr&#10;SRysvtzVDQy3b0f+ssazT5ssG8qNMd+gLYpJtEEyPD72fDzHzRZQx1Cu4/QjdUSZrotGX3w9yBgy&#10;frfCn+c8rJ1Dx7TvktB3+F5tq+KJJw9/F2uUyjyCs7sVq+mYesMNmS//Att5xl9+6ekb1EuVoYLi&#10;uvYnT6AE2p1/7W20PHdOLBP3RUwWzw+8WziI3ivlOvtcx38m16gsrh5IJbadOURJ3VYZPo2nxZro&#10;a3csZrsN+aIPPF44rbypjxZznw1dt05WPQ9jVJGcqpxBC6oSKKVmBK0TjqDJJYNobC7XuBQk0iKu&#10;QUmuHkEL2cKpYEmzLWD7Fv/UF8bCWJe78lL2KZfeT5cvK7OFujcx98uKDSTV4cL8fSq2KDeAlnCf&#10;4RTp7PsFrotdqkvg03XcCv6rPny18bxpLl1xpJE1Zu3yTjBXQ8Hik/pplBRPmD2aNkvfotXiQbRc&#10;OJCWc43KGtEblGHcRoXu7E5zk7tbwx92J2PM/tN89zn9Yd1syuUGQN7GmsJoH0c6aLnuHFPq3H57&#10;M/e6HjQef+Rqbv57/tIrhX2/T1n2upYJh9JcFiGBhd3h85XskU2pl3ozeuX0b5Tr9BijosPeFt0R&#10;vuhjvM2midJAVocpWqhuvBnotrr/eVgalD+/Yk11r6kZRpuEo+mAchItFSTGT5vO4AZAs7m2aknF&#10;QFrINgHVvKdXubo/V2yp58oltnv0gn57BXsf+eLPvMA185CL5nWtm6QD4nXhVtn0DllQOYW/DM/J&#10;4/H8oa9FerjKs5Ou2vc9MDdad3Ofuy4tknH3fd4UzjqYrp78iOXE3KWa9kG+khTZYO5nIjcoGkoZ&#10;prQbppinWzdlOdvb//q45WIoSfIm5VjXdYbbNIv4S68U7jX+oqtRUiCqE7r1Df6f88UvzH29/ifF&#10;3tyOU6ad3Hs0Lt63YN+rlSKW63QM93iTe/+G0mHNeDKGzu3p6iSko8nzv7nOEzfPGueQKniO2u8E&#10;+kWkiZddlb/wl7sUS++y8eZq0QBKVY4hSeCihft89Nq4sz9jE8tHlKszdsnnPCpz5p7tzmgQjojj&#10;z44K1+nYGDWpajitKB9EU/ITaBw3hp1UPIhWVA+n7aLX49Gntsonkayu+AL/1D4Tvub7kTlWcUcb&#10;+eSFU3+bbbynxdJrm2VZf6bSfmDvCuHgh7MFCfE5FDaXMr5wEK2unnpL32R/7vFMbYtjkqvB9cT6&#10;0X/D8k1VqPCMvl72yqTmYIvEmkDFjpOa5I7dihWU58wTf9Kiyu8KNWt+KQ+cuZ2hn0Tp2qlU6LlQ&#10;p6k3/JK/DNAnWP1gaLBsOGtOuZ+mfosyTfPJ3SSsaGlp6dLnWhiQDD5lONS8R7a4s8By3GQJi4e9&#10;Ku2jvl75E2WorMYSEz4x7x87cOJptk+obTY/Vxqey7bLf3DGeDBtTtkYmlg0iGZUJNB0rn6eX53A&#10;jYOnNQtdB3stDzZ7z7yttpO1bfbv80UfeLxwKk9V1GU/8DarctiGGf5Sn/C2O/7lin2/Y4VwGK0Q&#10;DKGd0lE0vWwQvZs/iMbnJ9KswgRKEgyj5VyfYW35248ypXvWsCg//NNfGDsMlGU51J4qnfWowHKk&#10;ywc0XnXOZsWIK7bNTUnShPhGa5Z39rz5YFVX20j4ZJ2dsS/7myTHytzb6IxxGQlqi0uczc7v8Jc/&#10;1bVrzr+r8ew0bZJw3wvpCNose4cbf474YH6bHQzaqZhHl+3HqKZOcMHSEXzxqIq6Nv+fVNUWZx3X&#10;L6FDmjFU6NhIrvrKJP7yU9lbvT89bUy7niJ5jw6rVt9T15bta+P+TP7yS+sy0efFdWXHCp0778rr&#10;8vd5nnASxN/m/yt1SCL3N5meKzmzNmj94VbxcvfbBYPjJ07ncA0KeyyqGUgl9h0FXd2R3R3cbe5f&#10;BNq9S7kP61f5og+wHEPacMUtQ7T0TqDd2Oc5cOyN2jmHdIvjIQ431wyjtaKR8d1M43K4QVP+YDqt&#10;XUInVdMpiRtA7SibckPkFHVbGEk2eC515aXuVy18cEy+Nsfp/Pjr9VnEwnIIfKd0m2Uj4xXWsqqB&#10;tEc+r7nYfqnfLsS9TNpu+H9uiubHMk1zKMuaSoYGQ5cndZ2xnM3HdJNpo3Qw9xjONSxvxhdOl3GN&#10;yjLuvdqhmE2nzTvosuM86WPOPg+Dx3Vyv/CkEILWRusPS30FkqO6BXTONJcMkdzaUEffbVxgdYE7&#10;VnbouGbqw7Xit+mcI+9GsKOj34Y6flFnLAdMi2se5ythC37s5CkLi7ZbNiUmcx7qrXbh9y0N6tme&#10;Fv1F/vcfwTa2OJqNqySBrPu2WLmGhVfhL/UJQ6P0F5nWLd41NUNog2A47ZW/TfOrBtGsEm4QWcxC&#10;7gykOcUJNIt7PTdXjvMXKi93+2Cy0JUl3i6fRFfMe9L4os88NqFiqa9Yekw37TbbPbqseiDtls9t&#10;MNRbkAP2BfELp8fL3du5tmrHQ31Mf0gYCHTppHNnZ+iPDeGzWfvV73ZuV0ygncqplCIbRkmSRG5Q&#10;xHJyD6R1kkF0QL/jjipiXc4/rVt4Wlr+z2V3tXWteDylKceSLZxTRNS1f3dfunz58ue7OnHCPvcN&#10;1y2jq70nb1xx5YVl9cF/5S+9MFtL6N9yXNk3Tpm20z710njfgvUx2MIp63MkSUfSBq4Pkq4ZS9rg&#10;6ZMsYg//1E9laXW9dcWefvuccTZpQhep9Zr3P/lL8AIqXNl/c1C5qp711VmfnfUNi90HW2KxV2fz&#10;84sIcN/944r1B3bJZz0sc+VlhUJPPn34PIQ24d/uqpjj3si1/0flkynLsJJm5A2isVcTaSo3bl0h&#10;HE5bhCPiJ073qmeRKly1m39qn2EbxS0xwS11uPiOs1n/f/nijwh1+Of52l2v8b/tcSz0YrXrwIHl&#10;osEP59Y8nj+ZUZFI7xQMpnXVc250NdTs7/K0mL+nCUsqLc2Wj/0/2fhEEy5ZU+zcc6s6kFPF+pz8&#10;pZcW24CqCVSuPanbci1FMpWO6nfektRJhvOXn6quWTaBtfdHNG/TEd1sKvXmVHlbvX/JXwboM7ZW&#10;1+CL1v230tTv0HHdeNKFssxN1/xdmrP1t/n/pMB59fgu5ZIHO6WzOwtsxz32sKTXTkr2JHmk+ldl&#10;niMNld6Tdf42y8c2iLA5PW1YmmqOqVbyRc+E1Ysn9embZpWNowlFg2iO4HH9vICrp/erprdKPIe6&#10;NdXG0/jb3cvqrnk/lo+SjVfMDYpd8rrLD3zN2mw2BuEv9Ynaa86/K/JkqNaIRtCqqkG0XTKKZlYM&#10;ookFiTQ2dxAlVbxDV0wrKVUwijaVjqRjok372HvFP/2FyWvl379gTru5Vzr3XqHlBPranKSkpM+p&#10;6gqmnTAsurOCG88sr+bGNlzfLN965jTXH+jTqHevAtb/8DXL0is9O+m0cSFV+vNk7g53l/Lkt9+0&#10;/3OZc7OTRaNaLxlCm7ix5gbpiMcbd7nHWvGbdMyQRGfMe6nCX5Xni8W+wT/1+QUCgT8S1FZszzBs&#10;6NytHENnTfPJWl8mZZ1D/panyvfk5WxTLKAkybt00bi10V4vnNCbi349wX0r9N0r9iOKU4aplO/a&#10;GzTUV31s95yzPfDXpb4rIVNM9B73ej3zLiRHU923U2VrrWOLBtO08sR4gxJ/cI1LqWN39vP8mc8r&#10;2BH8WrDD+w7rKPBFH3h/4dQULW8PdRh7LaH3J7E36f7njHnTgyXcgD+pekg8VC8LzzMhdwjtFs2k&#10;s4YNlFQ2jJLLBtOuigk35NbybkvezBrZcnfBnn3KBQ+OStZeCCD0YVyw2fmdfEdqLTsRsrxmAC3j&#10;Okn7lYvqBN6cJ+5MhmfTcMP3M0t9SSzLNIcuWDaRtl6byl96Klss50i6Zlw819g6yVBKji+cDqal&#10;woG0QjiEG+iuo5PGZMpynCVjg3s0/7Q+U3/dP6a2w/sWm7jii+Kct4Lfqa6rKj+qX0ZHtBNJ6D9y&#10;N3zN3OUQsc5m5985Yo5/7K6TA41t1l+IvYfNWyXDuAb7PcrxVhtf5U7UOdvhmiXVw+InTlmuEhYW&#10;bWZFIu1STGkWOdJ7bWeiq9H23+5m41X+tx/B+i3OFsNaaeDiA1tDlarhhr9L+dp7Snzh1LLFu5qF&#10;3ali+UrepPmCQTSt5HHInRnxkL2JNKsokVZWvN10UXG8279/Bc5M63b5ZMo271rCF33mdXY2f1Ud&#10;unr2gOqtR6vFA+JRPg6olgRYFBD+FnhO7y+cst2jmeZNnaqI4nxX85WwvLPKuoy83cq3OrfKx9IO&#10;5VTaLB3OtVsDuTp2AK3lHqu5ges+zea7koi2W/Ons/52WUB7daN0LiWJBlGVa1c41m7s16cbWX3n&#10;bfUOjlzzTOV+/dTF02udjj9zxYqunjWuenTenuOXRyLd9nl3ttb96oor60aGcTOdNCTTSuHQeB9j&#10;pSgx3udYL2F5ZxJoj2oMqetOF3Q1WoSl0bYgy5J6L9M4i/SRy9Ryq/aVmLjsa8JA8beOazc6lgse&#10;99nXSxLpsnXTA7ZAxt/ymcY2IxyXrd++SzbzQYkr94rJZOq2BWWJS/Dz/ZXT/ZtLE2lz+XA6oV1F&#10;6dJ5NCVvGE3hylaLuPEr9/1hIfwP65c9VAcFfR4JoeGG5ZvWhupmTbjkExdOg221k7m6vteifHB1&#10;3u/XuNJTl9QMechOMi2s4fqlXJ90XNFg2ixZ0m5vq/3YCaOnYX+mMVYzrMKXE33SqUl9UPadEtdh&#10;7ynDdMqy7amz9XEe/e7gaBQn5lj21KVIJ1GKbBZlOzIF6oi6S6HyuNfr854G8dmLlmW0W/UmHdYt&#10;pcpA6dknzSUB9DbftfCPcpyn2/aoJtJe7vNZ4z3YWN9uHsO+5/wtn0oeUQ8/ot/VsF48lvYq5pDE&#10;d6mgg7rh1FIfK6/NW3DWvPzBGdOiB/K6gj2dnZ0f2cjGNgpV+Av3S+pKlF3d5PZhrF44ZTq0dF7F&#10;+M6JxYNoLl8/s3p6r2pGY7XzULfNy3ZFsMP3f4Md/oH8bz/w/sKpInj1fqBFn/G8oYm7S/R69M8F&#10;/os5GySjOldUJtJ2yUiaU5VI7xYk0oLC0ZSpX0d7JNNoS8UISi4ZTqelGzOENmG3nZLVBDU/OG9K&#10;u71PPO/WJVXaL/jizzQ2ZyiuzVx/RDv1UfwkY/UAWiEYTBWuq7v4W+AFsLGgv1mZVu3dTWcMc6jM&#10;l203N5i7dOCt7brlfwvt6wPrJQnx8WWS9I34Jt34xl1hAm2TT6XTphQ6YUqlstqqQltjN0Sh4yq3&#10;zwnrxNNPm3fd3ql4iw5pJ5E6dOnutc5Il09RVgeq3zikT2ndIH6D9srfI5nvgpB7IV7quM+qqPl/&#10;TpuTatPVg+iUcd4jWV3+MfZa8ZfjTO11f3PFcapD5Ltyuf665y/44i4LtLf/6V5lkmYC16jEF06r&#10;B9KCGu7B/Sx3HejVXDOskQvd8P3sSTk92MKpPlJxyxKriNa1GPo8B6LOJfzzbPve2qVcxbW+ejBt&#10;lAyPT+BPyxtOx5TraKdiBq3kBp8rudd1Q+mbt8p0V7stvDDbaFDsytu/Uzrr4WHRmkzW6PKXPtPq&#10;O5z/etGyrnEtC9PLfYYXCQbRQe0al8Qv6LZQcP1B9Hrg750tTjZJ2asbQ1pvBH9qbyivv2SZyzUC&#10;q0gZkV/g/g1d6vjbolez9yrHxOO9swXTTbK3uAZmcLxh2Sh5i86attAxrjN23nqCujv84fOIdtgL&#10;7c1mM4tmwBfFWTosX5OFZdkZhvWdbPdooTOFgu36pfzlp5IEVSlXbJetEr9wv073Yp1j9nx/g2BZ&#10;nmXN3ZXCQZQkX0qltZpXOj/YJeuJy0uqRtCcyv+fr4TlldqpnNIk6MWF00hn5M9cTcYLLC8CX/QB&#10;NtnpbNKukwWyHtgbhYrnaZe7k6VB//NL1lTP6pphtE7A8pWMpgXcIGha8eN8JSyvGctXMp97rC5/&#10;8/Zp6d55bHcj//QXxvosefYz/u2yGXTJvHc6X/yZF23z/1WN/3T1HuXweL4StnB6WLPWYY1YcUri&#10;BX2wcOrayrUta0gaEua7rke7NB5g31eJ72Dldvko2iJ7k7YpplCSZAStZm1X/PQiWzgdSqfN+x6q&#10;I5r0J6WWeBHiiHP9FtVGWlqdSJmGeQ98scq9RN2QE6WHeOo9f2FvssiDbVZ1YxcWp2PtuteEngOh&#10;XVwf+awjT2VoCndbjlNXa3hIli3z1lGuL5Fp3kGbpOPifYxVokS+zzE0nm9mp2IUqeoyxJ2dXVuI&#10;0tbrt501bX54wTSTTNEcaunw9+rmTTY2crW63gp1+F+p0JNyX8U3Thq26Zdw7dJirs/OUmycNi6i&#10;QLO1z6MK9Qesj3dUsm7bNvGUB0WunByZU9Zt0YUK1dn/uaV8fHAZ1wdYU8oW+d6l05rNNCefheVj&#10;ObSG0iYh974IErm6bmNUHan4J/6pfYaFpHM0CWu1n7Jw6ue+I709NhK6j29eKhxyn206X8h9jtmG&#10;PjZRv1W6opHVj/xtXcbSQchq89Ov2k8+koSVH9mkwfpTxqhg1Wnj4kcH1UMpQ7+4Td9gG8lffmlp&#10;6vLy05VzOteLRtF+7ZrrFf6KeV19H2931n/fVF/sO6p7j3Yo3qCjhqT71QHh5t7+HAA8CUspV+jJ&#10;cbOc+azvkWdPfuRtlu2PceX8LZ+KHSrJcV8tTZK+SxvFo+iSMaUj1Kx+l7/80ir1Z587qBlLR7Rj&#10;KM+xz+ls1HxkIZOF6s3zXDpQ4Dx1P9hme+ZISKyuPG0+OGNx1cQHk0oG0VzB4/qZ1dP71DNDIv+x&#10;Xu1PBdoDfxq4HvhYTurHC6eyXapQzr1gm7HPF8Iu0+XPK0LlG5Pl79xdWpnItWMjaD7XD5hUmEjr&#10;SyfSGVMyraocThvKh9DSwqF0sGZFlspT2m3hYpVh5Y/OGPbc3S2cffOicv8rNX/7vGLcWKXaf+rY&#10;XtXY+JhmUTU3rql5nUS1XY/O+jJgG5x9rc53Lc2uXk05xk5517Vq94v8++ikfjoVes7Vq8K6Lh2K&#10;ab2mHZpnWxVdJRoQH19ukIymjdLXaQX3Pq0QDaJ07VLuO7OZjhu2Uqm3strW5v8r/qkvRhMxDLxg&#10;PRzeqXib9ijfpHLvXmrscC/gLz+ViutQZztOH94qn/FgE9ewZBk3djoaqyfxl186XIX/+zWhmvFH&#10;9fPb9qt+S+maN7iGZdeNUIf7IwN2e1v9989Z0jqKXUei1kj1M++eYbHU96u2KN7lOvnsxCRbMGVh&#10;etku7UrngRP8bb2GVdjs/87/9gMsobY+UnXLUl8Zjl639HkOPxaWoMB1NHeN6HVaXTU4PrHGcu3N&#10;zhtKu8TzuM77O7SuimukWWNdMuRulvJEt+3WZQunpa4r+1Ml7z3IkCad667Tay87Z4NiVoZuzk1W&#10;eS3lPsNLBGxQmWzUNetemZyP7LsRbjMvUoSrHfbYRxf1elrHndDfOhqrwlnmOdzrOo9EwRplV3f0&#10;WqLZ1Tvkr9MSviFheU7XiwfTcuEg2q1eSJmWrXRIu4xOGPeROubo85w9tS2aPG1EfJMb8HwkbDB7&#10;/fUN+vVnzdvuHlC/RRfNi8jTVFPV1ZMr1QHpG8f1h26lKdaR0Hk13xJW/vxJ9V1XELn+3BTKqjqk&#10;HE9Lq4dRqnbPrbKgsc/y+eqb9d8x1csz7E3SIXzRR7BJQG+r4z9fJHxWliVj34KKN+MLfmxyioVE&#10;Y4OhXYrJLZXO9F7Lfc3aKXeLJaP+9sdPE7CFU3uTen08X0mLorqdGyzxl/qEvdX406vOdOsq4cj4&#10;DsVUrkM3u2IQjS9IjIfemc4NhhaXDaaFZYm0svyNh6dE25JedFH/w9iu4Su2400szFSOKX0sX/yZ&#10;523V/Crfsbt2i2wwsTaL5UvPMOzUddCrG2q7t7CcQbXN8vQK9w46bVxCgtoSlgfme/zlT3X7tv37&#10;Is8e6Rb5MNokG0nJ8nfj+UrYgOhxzkx2enEqXXUc7xTW1eSwSS3+qd1CELL92wHD8RuLuUHxHtkb&#10;pA2c1FzvB33eT6IPW36ui0qveZoUiqctnLLrzsbS42cN8ztT5DMo01mWZevo6LZQ94YG/7LT5iP3&#10;D3ID1QvmFDqgXcm9X4NpjTiRWA7wlaLB8T5Ismw4qQLHrc3NT1+IYmFjZWF59knDis5M03Qy1ec/&#10;ar0R6rbUG13BIgvJw9UyX4uW5ep9ZXJEC13CP79oTRMtqx4Z3+y4kntv0tQTyNGgeKUmg54X915/&#10;4YR885ZtNRPuF9qzc2Vd+Lx2VZb8+PBl5aMa5nJj//VVibRF9jrtlS6k+Xkj4mH714mH0XquX7mi&#10;Zjhl2XfUqMKqLtWfPcnJ/f+dTWKvNlJ6x9Ws+dikN/tucI9ej7gi9WVsWCUafJ/NnbCJebYJnc2p&#10;bJOvjbLJcv62LtPXy78v8J71nzPv65QF1R8JZR5s9f60xHXYl655kw6oBlCaZsKd6rrqFS9zvRBt&#10;s/13rmVbZ7KYndQY33nRejzP8AwLzk03fGMlgZMd+1Rv0Q75G3TatKtNHdWN5y8D9Lmq2vLcNM1C&#10;2qEYRWeM88nWWKFou931CXR5vfyXh3Sbr63nviP75FNIUnu+MtzFPm1/xNVXn8txZRj3qoZSunow&#10;nTIsIGnd1SMfDtMfHzs6M/edMW4lS7T6EAuLzl/qErYB+JT58OTFVVPuTSh5HKqX1c9sk1aaenpQ&#10;Gsx44uabnsLqaDZ3wP/2A2zzpTEm36MK5d4Ltpl28MV9ytJgHLVPPb1tcWUipYhfp8XcazetIIFW&#10;F71DadoFtFHI9RsqB9O0wkTaVrOg+oLwWLcdVFP7JT8+rdt5d69ozvUc0+HnCnX/qvHdMH2j0ndE&#10;t5Ubk8YXTgUDab1wLHH9slcqileww/IDc4PUoA4rN/NFvYKtq4Q6dDtqfGmdLJx6juP4XXVE3aX5&#10;1Fir8p0rlsWtbN2MjS/XSUbQJunI+JzBWskbdMa8lU4Z19NB7Woq9JS6DY213XOK2tzg+I88d6Zr&#10;l2oc7VS8TlftGyjcqj9M1MWTD/R7v6+NKf7tlGmvcz33D01XTSdtOLeKhd3i73ipsInLfPfl9fvU&#10;kx/sVb5GaaohXGO78J6tQbL0wx1kb2vkL8+Y09vPm7c8VNblTuCLu0xH0S8dUG+XTixJjHf259ew&#10;/KYJ8V31YtehA/xtfS5yzfFn+ojgliUmCEauOZ8rUXh3Yu9Pmff0jq2y8bSqioXqfZ2mc6/hguKR&#10;dFC1NL7rMak6kRaVDeEGoUMfZCr2dttEANuFVey+fHCn+L37FxQ7D7AOCH/pM4uFtjBGK/ekaSY+&#10;YIumLLzU8qoRdFqfKrc0WLoUp/xlwPKduZpqzhZ7zrQq6/XP/H1/EdevR//c1Sj0XLYuoGO66VQT&#10;KLOzHMv85U/E6it9+IJmi2x4vMO6jC2cxsPmsQWDUVyDspUyLclc53kBHdbvIGW99QL/1D4R64x9&#10;2dskcUrqijp1McNqvvgD1hbnm1n2tPZ09Tt0Sj+ZDJErjvouhuNSN9q+ddV2sXSnYkHnIeXKB9We&#10;7Dx/VPdcu49i7crf1Hh239wcP0XzJh23XHJIwv4+252njlT9uMZ/yScLZMvYRhe++ANsV6Utpl9l&#10;a9RNed4664L5xNq55ePo3cJBNLsqgWZynXnWZu1WTO6QeNK7nA+pO/haHVvrmrwfCwPOFk4tDfIN&#10;srrsB55mTXlXTmH1JG+j92+L3BnKddx3bXnl43wlsysGf5CvZGHRMDqrnUnbq0fR+tLXKUOcfIjt&#10;kOaf/sLYKZFLliPX90hnP8jWp7/0JyO6Q7xOjFSOvGhdf22tmIWp5DrclQPpgjFd8LvhweHZsf6A&#10;v0W5U+DdTacNC6jcl6tiYdL5y5/q7l3Hj6s927n2aghtlA7lBkBvcj8fD4LYwukq8XA6oFlFZ817&#10;qdxfUe5sDn6Hf2q3kMd83zjvKNSuEk+gDVxbWWLfeDvYIuzzMJmfxNhkf0tSV9ppb6huarnl/i5f&#10;/ETBZtl3VHWnnCwlS4py6aNcn+Jgd+Zt1Dd4tmUY0x8cUM+js6b1XL9iN60Vv8U9EmmzbAz3Hj4+&#10;2ZjEva+ywOFaf5vuqRu/uP7jNyWhmsoT+gV00TyLLLGSu823nN36nj+NMmpIKPFmhq0N5aKunlJ5&#10;GUiD0q9lW44UrRa8Ee+zL60eSNvlr5MxWn4ZkXQetxPnFTtXbBdOvF3sulSg68LntasylftmLCwf&#10;fX1e6WDaVD2IWP/8kHoZLSsbEw/hv1Y0gtZWD6ck8ZuU7zx0JtBu7NMNYEwjsY0XUrc2Un7H2fzR&#10;BcW+pPGeWb5WNOjeIuHj00xsQx+bU9khXx+RNX88KsnTGCLlv7pi233/pGnPI0Wd9oM+Jvs82Bpk&#10;4y+Z17WxOaF9ytdol+KNRznOrOMva7+BRVOwN9ZkHNHMpg2SN+iwIblFHZEPYP9X/pZPxe4LtunX&#10;lbh2301VjqKdXNuS7TjaYIk5hvG3APQ5SUh29JhhDe1UjKYjuqmkCV+NhFo1XV4UYt/vQk9W2nbF&#10;3PtbJW9Rvj212dMiZ+F+X8r5P7Zh7qw59fpOxUBKUyXQEe04qvIf0zmaxN/mb4n/n3Nc2bsPadd1&#10;VnvPiYJByzNtUmR1wwnjkfHLaqbencifOGX1M1vgOKSZ4VG7T/d5FAWG9XWMMdluVSj/XqTdspUv&#10;7lOhVt/PThnW1C+rSqDN4jdoYVUiTSlMpK010ymNq6s3sZCkgqHxvsLWmvnuM4o9n9r3fxbKetFP&#10;zuh33E8TL4hd1Rx+ZeZvX4QlKv/7Qvfu1g2SwbRYMJAWVQ6kLeKpZIwZ++3Y8Hn426T/La3Lvi4K&#10;VLB0nb1Wt7HUnrWt+pWS2qMPM3Tv0mX7/k5lWLmQv/ypIm3iyRfM86+zRdPF3GONZAQ33hxFK4QJ&#10;3HhmNl2x76MThpW0X7WEcl1FMW3M3T2pXpzNtX9X7C3Q7FZNolTFCDpnnE+ehurizs7/v/vkabgX&#10;+fOCusr5OxSLH26VjaMy54GG1tvOXo1h3l100eiXsqxHDuxSvkW7Fb+hvYrX6KD6nU5xbWZe24dO&#10;eVkaGr552nKw6ZB2KQn9FzbxxV3GdrrsV26tHl80iKaUJdJsrmFhEwurhQNI4jneb2JnR65F3l84&#10;DQVarB8LddDb2BdaGLgy+4B61oP1VdzAUzyKpnANyOLKNylNu5ySZSPik17LK4bQtOIhncekm0/Z&#10;qHtOhoZCij8udV1KTxVPu5etTn/m9/xVxMIhSQPZ+TuVb9KSam7wWsl1jqpH0znTwQJLQ9/mGOxO&#10;jTcD3zJGcwVZ1q13KwOCdZd7cXd1c7Pzq55msemqdSnX6ZxIZb4cf6gLJy/Yd0UXOm3YIn08abmc&#10;+14ky96mteJhlCSdRDmOg3TevIH2qmbSfs1mUkZMfbpw2niz9hfWWGlHuS+TNPUfD33r5q7nOE/G&#10;9qvfpXT12yTyH4o2dNg/lrfiSdhrUV1bPSldu6Vtk3gCHVOvvqcLF+9kbRd/S5eFmkQbMw0LaBn3&#10;ed8gmUrZ7qoCdWNjr+V2+l0Cf0lCjn3HzSzLxoeWmGQB93/6yMQHq//EwarNqnBNti5a+FyhJy8Y&#10;j81fUDmJ3uXaqznVjxdN53E/UxVT2kSuw0886dpTAq3ewcHrta/zv/3A+wuniuCVB74WfRELAcJf&#10;6hMBrs6o8mUWbJKMoRVcvbhNPJLmVg2iCdwgaFLuYNonmkantctop2AUJZcOoWPi1WeNAWG3TZKG&#10;OkJf5/oyN/dJ597J1O5BCEYOqwek/uxpJ40L7q8QJdCKeL6SBMq1nTz3u98beHbsO1jbotpe49sf&#10;z1dS6r1ksTa6u7TLs/2m7Z/K3SmWzVx7tU6SyLVRo2mT9HVieWXYhMtGydh4Pu6Tph1U5q8QWFsj&#10;3Rpa2dbY+JVcjygjRbaI68Mk0AntNHLFis/ylz+G+7x8KdLk/3FfLTTpG8zry31ZZIgUPGq44fjU&#10;cOn+ZtGIAsv6eyx/a6p6y52qoGPN87R9n0Tf4Nx2WL/nwW7lNDplXEkFriO0VT6LVomGUIrsHVoh&#10;5hdOJYNJ4j8QCnZInzoR5+4I/kBQW6I4qp1JWeb5ZIuVd/RmFAFWH1TUVk2+ZEu9qQlddLbfCbwy&#10;+T+FjcKvXLaePL6qZhwtqODGnoKBtIn7zkkCFzSRVoQsZy6r0mdur5l0vcR5Md/TouqWjeBCEn7h&#10;hDh589zSUfcXlQ2mJBH3kA6iA5oltKp6PE3i+lfrRSNoo2AY7ZRPeFjhu7i1u0OSPw+WGsHRIPFq&#10;w2zhVN9vFk4NtRcXrhMNurdEOCB+qolF72JzKjtka2sVz9H/U9UVTzymW0EZxt33pEH1B5GFWAhf&#10;SeBS+nH99IdsTmiP4je0UzGMGz8dyLF0c+SD3tJ6w/kzie+kZbtsPG2Tz31Y5Lmyh30++ctPxTYT&#10;+5rEhy9b1z7apRxOqcq3KdeVVWdtfrXCmsPLTRFUrT1p3hpfOE3XjCWx/8StcLPqNf5yl2hi8n88&#10;adyv3CQZ13lSt6zTGM4//LJuMLI1hv72sHbFox3y38Q3gOxTDqGrts139fXVv+ZviS8oXnVd3rpf&#10;s/zRJdN2izOieaZDM6zvdEKX/tbS6ik32ZzBzKpEmlfN5qAG0BHNTIfWl92rkUM+CWtbzTFFfOE0&#10;1G7dzhf3Kdd115/n2A+41woSaZvoDVpQmUiTiwZzn98ltFM5idaLB9LmmscLp0mCmR1X1Ae7LQKe&#10;Lir8+7P67XcPSpZ4unNB9mVmjSlGXLJueLRalECLqgbSPK6/vFO+mEwx2zPVIf2dq1E4scy9v7PQ&#10;fSHWnZtqn4adZg+2mubI6k7ePa57lzIt20gRlm/hL38iVsfUNQmmZRpn3WDzA2zhdL3k9fiG6+U1&#10;g+mYPpnyHXvpuJ4dqJtFV115MW1LNy2csuP5goDw0n717M4dXEfwkOZd0oevWG/ceLZwlM5m51dz&#10;nGdytssmPzqtXXTbGataIRR2vRPWXzgijj87ZUq9skU+nHYrfht/7FEO5t6AXX57vfqDhoWFKD5n&#10;ORJKVU6nKs9p7bNOQrDX5oB6R8G4wkE0qTSRpsUblgRay1WKitpzz1yBs7A0nkbrD9mHiS96Jux5&#10;bNKL/+0H2MKptl5wyxoTRuqvu/vDwunva8M1w04b1raurxoSzzswjmuYl1eNpX3c4HOTdAitFifS&#10;SsFgml48mA6IlgqNbkW3NAAsTHCxKzN9R820e7n64+v54s80T4vtHyq8J7WbZcPjsd/nco3KMsFb&#10;ndnWU8e68/RUX2u4Yf6ZMnjSeFI/r7PAm33UZuu902zsM1/bqricZ19NBzVvU5H7XL2npTaRv/yJ&#10;WM5iVeCob5NkcDwM+BLhINosezO+cLpXvSq+cHpMv4pSFZNph3INScL68r6cpIlesy9UBTPv5TnT&#10;uYZT4fjdxWk/tf1JsTfPukc1nfs3j6Y8x+b7/hblLu716dKOb3tb7fcvOy4KN0jHUZJ4DOVYUm9E&#10;WwzPlJ+T/V3m0CVpKtc4z61KoC2qDberg5Y1zzLh0N2qagu2HNFO5QYkb1GR65De3aL/SD3NBkEF&#10;vpwtJe6LN73t/38X/bM4Zzw+fplg6oNJXGed7R5lnye2g3SnfEpDjevoAP62XsHCVPufkOvu/YVT&#10;ZfDqg2Cb4Tj73vCX+gT3939RGizYvE0+/h7LV7JNOoIWVj9eOF1XOp6yram0rupNSiofRmuKhtIx&#10;4Yocoauw28LumHymb1wwH7y9SzTr1inV1v/hiz/T2GdEXHtua7p2Uvwk45KaAbSiejiVea6k8be8&#10;Elj/0t1i/Ynvhu8bfFGvYBFBQu36reLag3TKMJ0K3WcadDFTlwaYTdf1vy5ybKhdJ2GRVwbSBulo&#10;SpKOir9Py4QJtEc1h86YUuiYIYWKfGViV3vsb/indosktimv3j5xj3b3tXlc/3EL17dU154Ms0gI&#10;/C0f0XzD+ZvaNrvX0ero9fzBXN3yOU29oTjfeZRkgZMU7jB/4mZLdrLIUV9Yla4aT0trEildf7zR&#10;1BTrtigB7DuliFqP7dVsfbRdPoFYuN4cRxqla5NojXgEJcveomWiwfFQbevFg6jGu7stFCp6ap/c&#10;1xH813JfjuOQdjxdsS4iZ0OVvjfrdJaKo8STt+GkYclDkT893Hjd9cy5vvor1jbl2M5vWCec3Mn6&#10;7Cz82FrxAK7/cNBfd931X/xtn2l52uPTtlVP6ch3nMtn0Rv44heisCm+fli65uLs4uG0rHIQ95oP&#10;og2SRK4/Po/W1UyhsYWDaa1oJG3gxrZHNAtvaMOCWX3dj2HYwrGzSe7XRiqeuHDK6oDn/Xey53kj&#10;1r9kJ8z5oi4zRwrnJkmH3GV90elViTS5LJHYnMoO2QYr9+c+U5/88uXLn1cEci7tUs6gU6Y9N4RO&#10;4QcbJaz1yp+Ueg4ZD6hGPZ4T4h5bZIl01JgkYuG8+dteGtxr8zlXffXEbNP61hTp+M4L1oPVxoDy&#10;mf4fbW327xujedUnDTNph2Io7VVNoXJ/qcLT2fJSRpuDV5OkTj7ggu3Q7VTlGNqjHMm1cVs6/c3S&#10;j0W0+jTs+6IMK99MU69u3iUfT0JPhqX+uuGZcyj3B8ZGR+IOxZTO7fLfcK8HOzk/gI7rp5M6XHyQ&#10;vyU+fsh3XV29X7P8foZhVYstWj3uWev3E9q0YYurpraz+dn3KhJpBlc/s758hm6OzRTKeaYwsKwv&#10;5mn0/PBF5hRZqN6k34mkGQ/V26jYrQ4X3Qt22FL54j7FxlDC2suCzTWv0xbRaJpdNYgmFQ6lXcoV&#10;tFUxhlZz/bRN4qE0sySBVpeP68w3nxnDP/WFKQOin5zUbL13WLLKka8/0avRXforU4N4w3HDwnje&#10;zAVVA2l2eQKlqZMeGmPGV2YjJeNprknJsa2mC9bd97p7bP004VbLUFXd2YYM3Tg6bVpLqojswtPq&#10;m8d9mMKlZ/XT77JFU9YHXCcZTpukb9A68Tt00ZpOmZYt3Dh0AaVIJ9FF+5VrKq7u45/+Ytg/ThbW&#10;7jqkX/Fgu3wkV5G+QeLajFjsmvUjOeaehv054tqKX5/WbfMc4CplWeB8ecutly8OfHW9/PunzJvV&#10;KVyneCfXsOyKP16jTNPSW5pQ/nvszWL3sVM8F+2n7Vvlkynftvdu2217l0JGvo/9OQfVu3Pe4Tr5&#10;E0sHxUMfzuPe+I3iBNLWZa/ib+sS7s/6grJWul7mLrrwpFCNXRWl6MdOI4U6Q183RKpv2Zskvsg1&#10;x4/54j7laDL/yyXLHnuSYDhtlIyid4sSaU3VONqvXUKbZdxgVJRI6wRDaCr32m4TzLYpHILnWiz4&#10;XazRznGdO7KtevqdSmv2HL74M83RoPqPfOde3zrJUFogGEizuA7SSsHYB4X2SztYZ4e/7aUXu2X8&#10;N5F3v+uodjzlOM+WdneYwKepbVbuK3El0UHNW5TryLhubXr6ZC0LVaqoPRDaKE6ML3QtrBlEG6Vj&#10;KEnyJp0yptIl2146qF1GO2TjaYd8CQlDOjk7dcM/vVdxddjnQ63awzXeg48u2baTJCS59rs7uVmd&#10;WRUoL9ivWRDPV3LWtJCcjVWVrV3M3cmeL2nQjtulWkTrRK9TumLGI0Mw/xw70cvf8lQ37vl+JnDt&#10;iq4WDKLplUNpr/5Y2NwU7dNFqRJf9hU2oXNQNYR7TVbeUYUKk9hucP4y11bRH+S6LyVftOwle6P4&#10;ufIXnDcfH7O8etrdCcWDaE7V43wl7LFbNTkqqT32v/xtvSL+WekIfSw/H1f+RUuDYqMymPOwrtV4&#10;mC/uU/qIZOwezfSWRVy9mCIeQUuqE2laYQKtKHyb+y4vp7XVg2lD5WCaWZBI2wWzK4ptl7vt5DLX&#10;Xn3jnPHA7VThjFvnVXuxcMph3wth7dlcFlGEhX9dWM2ifLxB1YGyfpHfpruw8I6OJt15fb1+Zm9G&#10;R+C+g18IthtSxLWH6YR+El11HrvB8pVw5U+ddGnsUCUW2NZEV3H9N7aDdK145AcLpyzU63H9Bjpj&#10;2kSHdWupwFNiNTUF/pl/arfRN4R/fth8wTRTwP29XB1faN346Notz3/wlz+iod0+wNWsCpoaTbls&#10;0p0v7hVsIUcWUVuybbupwrOH6tpUJZ+UH7njlvvfpN70WLJ4CFdnj6JT1lyXr+naj/jLL4ztTpZF&#10;LBf3KDd2bpO+QwfUCynLmsq1RXsomW1Skr1Ni4Xs7x7IDWgTSODZesMfrXpqmHxLk2NYiedS4yHN&#10;OMq3ryR3Y00hf6lXsM3Axd7LZ9impAp3SkP9NXOvRlboSawNLXRkz9skmnGP9dnnc+PPFcIBlG3b&#10;0uBs1iCsO6fClj1mq2Bq8xX7mWJjN4XLVbkq/mafcJnkvcKhtJpr91l0pCTpQNqjnkubhFPji35r&#10;uHqPLZyeNaaEHY3W7pnoeUE2bizhalLZdNFKtnD6sfx0T5o76CpWl8m9ZXuVftGRJ23e/jSu+ooJ&#10;W6RD77C6ZWZ1Ak0qHURsTiVVkWTiPuPPFG6u6Wbdt6tcxz1bZRPptOVgY0VM/sGmI22wIOGyZf31&#10;3YqE+JxQKvfYIhtAh/XLnMKgrN+cwO2qdgr8qabuytmj6hmPjmuS6kW+sjeetQ0LXzP9u7LuvDdd&#10;8y5tk42k/Zp5JApJue7GyxnCFF5NqnrDP1xxnYnuUrJ5jpF0wbyMXE01ufzlLuvs7PzDIkfmsX3y&#10;WXTFuulBqFk1ir/0UpGGFYu3yF+nbWxuW/G4Ljugep0E3gzt+2HHWY7SQn/p3P3aVbcPauY9VPpz&#10;Up/1FFqG/uDgxYL3Wt8pGkzTKxNppiCRVnF9+ZP6uRpHpOSZ5pIVXsW/SD1l1cY68XOHAefqpS/+&#10;bh+ZbSo3Nyh2aSMld6PXnP0miqCyrmLfLulk2sovnE7l+gv71asoRT6aGxe9RinioTS7mOu3lbxO&#10;uYZT3ZaOTh4S/uNRTcqDI9K1igpTTq9uuu2vNJHyjH3q92gJ18dghyVmlSdyY9HUa5aOZwtf3d85&#10;YiWHWUqUE8a1ZG/19epYp/G667+04YveU/rxdMKwjGRhseFpcwZsDOOKXll1WjvlfnzhlOv/rRSN&#10;oM3St7l6bT5l2w/RSeMG7nszlzaL36ZMa9ZddYNjNP/0F2dtck07bki5u00+itip0zx78l1fo3zV&#10;Jw3EPwn3H/lCja9iZpp64fUi565wbZOkVydUu0ORu+gXxwyrG1Jkr3GD/t9Siuy3tJV7HNZM7BTV&#10;nj38/o4X9qZedWbptrBOtm41Ba/bPxY68NOw5x/U7Ln8TvEgepfr7LPdOOwkz0ZRImkDWUv5256K&#10;fXiUYeUbeZbD4YuqTfX6YPVI9mfzl59JbVvtrwPt7o/EnmcnTo31wlvWBlEZCz3IF/epaNT15yWu&#10;0zlbRW92bpGOoulFCbSuchzXcV/EvV+JxBaKNgqG09Q8blBaOanhoup0t+TcYKezC+1nju8Vzb5d&#10;bc/tUvLiVwX3mfqcrcP2dZ3/o7l+DA1lAy9Y1jSuEA2i+VyjMrsigVbXvHurzFO0iL/llVDXrB4g&#10;8CQH09Uj6bLjmFnVYvsH/lKvCLSp1la6t9FR7Vt0yX7wpj5qWsBf+kSdnc6vin27w+wkAduNs1jI&#10;cpy+Tdvlk+msJZXOmbfSPvU82iZ5k/veLCBBnUob7KOwUywMnq9RJC50JNMZ0waqqq185LsR+9iu&#10;RHlYvueofjU3ABpFR3RTSBfJCdR3WD42kfNJWOc/x3lWkCyb/Gir5G0qce0N1LXru5TXh+X9rm9V&#10;LT+vX3Sb5TmYV/0uXXJVCJ3Nzc+cS6m7sNDyl+xH3KmKREpXDaSjuglU5c+odrcYPzjRwzb55Hmz&#10;Nx3Xb+qU+i5J2IQwf6nLzttOjFxRM/MOy1fy/sIpW9zYr5wSlrtPfBCJoS9x7+EXTQ2yJGUw72Gw&#10;1fLB7tm+5Gq2/vKkYXVgCfeasbDyS6oH0XsFXPtUMZEOahZwZSzczmCaWpRIKTWz7dmKg3/LP/WF&#10;aZu03z5v2HN3j2h2+wXFno+d0P0ssoUUX6/0Hg0ky4bH8/qx0DubhONJFhKu4G95JXgbFX+rCRdH&#10;xXVVhSw3O1/c49jka6hNv0Bae/zhSW4QlG3b90gdVS7syqRstF0y6qp1Rety0eO0FWvEw7hB0KjH&#10;p08l71KWdQ+dNKyhNM1SynUXxHQxX7eHSmL1aZ5PdnaRcNojFsL0iGIqRVvle1n/h78ljuj3fr++&#10;3fSmob6iVRmRWbzdHDb4abwdob8VBiWhs6bNlGNbT57GKmfrvY9HCSKu7q9rFm69oJ9/byX3mq6S&#10;zKbCgOYs9//ptoVe1p5IQuacHcq1nSlcHbdHOZPrWyTTOcsuYqe3kmVjubZicDy8O5s4K3Um3axv&#10;q37qRlNd1DI6x3m67Yh2LJU415O7UXiSv9QrdNw4o9B9UZamHkNFjuVtoQ7DOP7SK6HcX/hmsmRW&#10;2yzuc8520rPv3Anj/GvqSNkU9vnmb4tvGPXUG/6iOz8zLwOBJSdht3BmNN92qrS7+sWXFKf+ZVv1&#10;nNop3Nh0fdVwrv0fzH0/2MLpbEqumUrTChIoSTKC+/VwyndlKMMt/WPzuTAg/CNXizJTXy/42InT&#10;8DXfjwIvMNFmDgj/44pup/uyYfc1rn8/81nmnRyR0rFbxENvszCQbA5lfNkgYnMqqfJNz3w6Pdxu&#10;/U2WKbk5RTaeLlgz6rj/8weL5Yq63KQM3czOrbLX4nNCj+eGXqM07by2Ml/xS5fT098k+XGV+7Dn&#10;gHI2Cfxla591kzNbWPE3K8aXuvfe3K0cTdvkI+mQbi2p6nXdNon/smFjy/4avvVZvwuvEmur9S8L&#10;3FcULFLVNvkwOqKdTLpwrv95wv5Lo1V/lWneIz+qXUD2+oqMl+11ZZsoS7z5JzZLB8brsPfnuHfI&#10;E+iKZXOsrsnxwSGTyoBw6n7Nmhu7FZOpyn2qIPaM0WsyDOkJiwXvtbD6eEolm+NOoOXCBDqlm6vw&#10;NpZ3eZxbwfU/BO68svPKjZ0i90W2MeO5+iEeri0NtnlGfDh1WzxUb6Nity5SejN63dd9iyoviEVV&#10;PKZb8SBV8iYtEiTSnIIhdEC1mtiCd5LkNUoWDaeFxUNoVtEgOiHdfaW7PoeGWukvTmlTHmYo1heX&#10;27I/tjn9Vca9hn9ga7R9i/v5QaQK7tefEwUuFG+Rj6aF7HBb5UCaUz6ITpsOeJ/3c9hf2WK5V88Y&#10;3qHD2rmki1l7dT4k0m77J1Mkx3zOMJmO6xeQsK7SzV57/vITsdyojmjW6qPa8ffZfCSb414lHs7V&#10;8RPpoG4lZVp201H9StqrnEobhG/QWVvmfVXU0X1jOFdb+OeZ1kPXt8vfoi2yQXTGxDUKsYqr15/j&#10;9KLjWuTPLttPl58zrLurCecsftnC9ZYHigcf0C65t0nyW9rAVVDruAf7yeLjV/iOKX0f2oVY6L5a&#10;liybRPuVM8jbKHvqQsaHsYmkdM2OvHe5RmUiC9VbmRgPNbOBG0ip6y52+c8ycAPaq7bDubsl79Cu&#10;mrceVdoz0tjuUP7yM/FwjYq3zfWRBWB24jS+cNoofuaGs6dwX6jfl4XKVuyXz7qzXTqaXzgdTwc0&#10;i2mTNJHWiQbSxsqhNCs/kVZXjr1zVLxz9tO+hF3h8aj+T779zOn94kW3Jc6ibguP8DKwNGmHiesq&#10;8owxzTy+KN6oqCO5czIM8+4vqE6k2ZUJNIP7LK8XTmmVhOSv1CRTqF01qsKzqXWPcig3qN7fIo1p&#10;f8Nf6hWhFv17Yv9+OqZ9i2sQUu8qI+r1LPQIf/mJOoKWr1W5tkZWCgfQIq7Dulk6lLYrxtEe1Vw6&#10;ZdpOp4xJtE89m7ZIRtEG2RwqDyisgT7I1ckm6aLtltG2WHFTlnkxZRiWU6mvkLytgf/kb/mAOmpY&#10;fcrE8pW8QWmad1h0hOvBFtUz7coXBoX/fdSww7tJ8jadNax8ZAwX7WFhjfnLn6jxpu1bzkhe/h7Z&#10;O50LuEHABtlKqg5ZnhqLvye5W0LfPWFIbt0hf432q17jOtfDKd+xrd0Yrfgg3B73Pf1ijjtnbZp2&#10;zaOrllR3XbvpmcNwnDIcGbqqZsat8Vx7xfJxs0nwZcKB3N83xautvdg9eQNe0ONQvcoN6lDeg3C7&#10;tV+EXg00Br511b7PvJr7vCSLRnODIBZ2ZxBtk87lvoczaKOYG8DWDIvnK9komN50Vr67207ROZv1&#10;3zlv3HP3gGh+8Kou7e/54s80d6PqF3nOnffXiQfR4iqus10xkLZKZpEiopjM3/JK8DarflvjP/6w&#10;2HMpVOVQ/xlf3ONYnyDSbpyqCJ65d1I/gTKt20gZlu/sykmiuhbBmGzr4nY2ucIiJKyNh3kdQyuE&#10;ibRXtYIKnOl0gmsbUpWz6YrjapOmwd2l/NbPSlFfOytFmXx3Ptcf3yQaRtbwFXXHHfcP+MtxHk/p&#10;H9a1qZIUwcuPagJlQUfDk0+l9hRXm//nVYGq+hOG1XTONI/0kSs3Gjscc9mENn9L3J07gb82hTNF&#10;u2SjaWnNIErVpJA44pnNX+4Wto7Q14VBY+kW5UraxL1ne5TT4jt9WR+DbWbcoZjA9T2GxcMtszaj&#10;wL76VrCx9If805+I9fHVEfXky44jN49o36YqzzbyNUu38pd7hSyo/eEV58nYbuUIrk1dfJN7v+fz&#10;l14J8rDqtW3ShSHWZ2cbHtmGqDTN5IeyuqxtnR9K2WBtNo2QhqoqtFHFu896IvBlJnEVDtgnWhjN&#10;sZ6oYpt1+eIXckq2f+jGqqk3p3NjUzZGXc/VbUnSAfGF05Sa6fReYSKlSEbSbukkktWV7u+OcWt3&#10;YAtCrmbFSQNbOO346IlTf5v7f2rbvJP43z4TluJC7Dq/+oB4ysPtNa/TJfMeqZb73vGXn8pZX/Jm&#10;smT4bXaaiaU7mlSWSGxOZad8g4V77Z5pYtPXpBx7XLO4Y5P0Xcq2nTbInLIPNhjKApcqdyvf+cic&#10;EJsj2qWa/qDQl8PCKfeL96mrrI1lb1yyJN+6YD7osHF9VL64y1j7526qOXLJupq2yYfQdvloOmPe&#10;RdoGyzOlPnlVsPbK1OBY6m1UTXrWz11PY/+2WKfpy0+bL3hVsbRqxb6CjHTtEtoiG0y7lK9Tte/o&#10;7fYbvmdOMcPqq3Jf+dSj2rUtAs9Rza1bzpcqnKm/re1Psh2nq9aLWf31Gq3n67ONXBt0Qr/whqdJ&#10;8x5/6++Jw7I3D2o3NrEc9YW2fUp/m+6pUUI+LMNwcOiSqqntbM5gakUiTa0cxPXrE7m/Z47U3VD8&#10;kf70p9HFdMOPqBZ1bq5MpIvqdW21zeZnyrf6vtrbtd/3trqXffjkLGvXLA3KXbpI2Y1wq3soX9zn&#10;jC2K716y7PHsl08ktul6VsEwOqheR5tlI+Ntz4aaIbS8eDDNKk6k3TWrTRWmim5Ji2YIyX95SrO1&#10;84wqpfCztHDqb7P9layuYqUiLCxwxpwfhOBlax5l3oNOllJhNvc+sDC9c8uG0wXLCSGrV/nbXgmW&#10;WK48Q/cG7VFNJHFIffZZD06+iMYOzw/tsWLFRdMMOqqbSZW+ooannXDnXv8vmOtOrU9XjX3AFk1X&#10;SxJpi3wUsfSZh/Vr6YxpGx3WLaW9yom0WjiaTlpOdyqjthn801+c/0bDNwvcWU27lZPiC6fpmgmk&#10;DV3RxdqfL4ZzTV3Ff1007W6SB7Jkzc3/v/PZX7EvANuN4mx2/p0oKEjZrpzduV40IF5BrREPoFXc&#10;r1NkQ6jAtSvqjJV98JoUua8e2iR7j7ZKx5EpWJTCF3cJ2+G3X5lS/k7R44XTWWw3Q3UCJUuHkz6S&#10;+0Hj9TSVzryfndOvDKRUD6RkrmHK0Sep9LVP3839JNxr8B+uZse8D1cIbOHUFBPdsjeKc+uve/pN&#10;TH97s3HUSe2m9h2yt2hSUSKtKGcLp4soifvysJ31aysH07S8QbS0/I1HR6WbNnTHgN8YMP7pVcfp&#10;82nSFbc0PtErE7braYJcpVbhz/JctR+5Jw9UTuWL4yfZVJHctAOayR+EMJjBNeTJotkxddQ6iL/t&#10;pce+D75Wxbslro3XUxWD6JRpy8OaWmmvTrRHr5tfl9Ue7czQvUPnzVseKqLKXSwEK3/5iZqaHN8u&#10;tic1reK+D1vkY+mMYS4d1M6gdO0yOmveRicNa+mAehZtEo/kOtAzqNQvsjma6r7NP73XsM01wVbt&#10;UnUw88Fpw3tcwzmf8j3Z5GkJfmxBVBnWDr1gP/gwVfkm7VWNolJX6qPaJslC/nKXsFNFpd7C5J3K&#10;ebf3KaeS1H9G4IoKnzox1tRu+me574iNnQhYVD2C0gyH7yvqPX0aVcHS5v/5fs3C69tlLBc3y8k9&#10;kE4bF3RqI6Xr+FvY5/fzeZ6cxWnalQ9OGNbEvK3qwfylLjtjPPTb5dXTO+L5SuJhd9ju0YF0UDPN&#10;Zw7n9OqiAcO+kx9upxju9180xUP15j8MtZuP8MV9inX+qnwXazZWD6MtwlG0UDCYJhYOoe2KJbRD&#10;MT6eVy5ZNJRmxPOVTHhwSZfWbeGf2InTTMOuO+nixb5c9fF+EWa/r7lb9WPPW9bSatFAWlg1kOZU&#10;JFCqYnmnIqp4pfL61TZLZxY7t1K2Pe2mpkHT5UmK7lB/zT5UHTzfyhZOWb4SeUh8/Gm5s9l32dtY&#10;MinLNP8GW1yLh3WVDKfNsjG0SjiSa3NT6ap9FzcQWsyNUSbTBcelVm29vUcmOtwtLT/JMJ9vWVw9&#10;ilZw/44a195wR8dHc2Gz0wq+JmletS+Dyn25bbZm37v8pV7haA38Z4m/sPEY93pk6CeRxH/sUahV&#10;u+/DC15MY5vuv2vcu+vW1QyhxTWvU4b5zB1V2P0L/nK3YAungjpVWbJ8CW0QDaN9qveILeiyPsZh&#10;3SpK08yg04Y5tIsbwK4QJtBV8/J7oZjwU3NcsTZLGVYvzLYfuH9M+zbVePd2BlqVXY7E0x2UUd1/&#10;X7AdeLBDPpiu2hbf8bXKV/1ujqyXmSZk/eUu2QrHzOLBNLuM67+zulD5NokDZ7NZpCH+tt8zhBT/&#10;m+84cafYfbbR1mL8zEQu0HjFvzooWRHMtmXU2AK2btlQeFq5e8rK8nceTclNpPXcGHVFTQJtlLCU&#10;B7PYxikaXzCIUqRv0DHNKnK2mLo8D9DT2Ml1Z7P8uLG+5o7zQxFeWL3tbHGOcTW7nqvfEupU/HGp&#10;eU/V1sqhtLnqNcrQzovVeLmB++/07T4JVwcP2SEbfWsBV0/PZqF6yxKJzalsl611P+vpP2OocN5e&#10;xXu3Nkoncu3m2dz3IzWwuqjKe6x2q3wY128YEJ8Tik9ei1+jZPnkzjJf7onaZuff2a/Zf9TVf3df&#10;Yv9GU7T4SpZpZxv3b3+uDc5R7rWxREuEGfqZtFU2iKvbx9FV56n7xpj9Y1EPPguERF8QhTViXbiw&#10;qrXV2qvRJ56GSPdFHRV+qbfTCfQXrB6orqvemmHc/GirfCht49rzPMeWe7EO2weHAJ6Fkev75dpP&#10;nb5i3dkc6tC++zJ859miOVdH/9LTVvu/ZyzpjlVcH3sjV4exhVM2v83Cv6arJ97Th8uT3///qEPq&#10;X6drN9Wul7xJl8zJTtsznBJlf8Zx3f7RiwSTr4/l6mMWqpfNca8UDaKzxkUCf5u0S4uw3J/zeYHn&#10;6oEdosG0oeI12l/z1l1jUDCLv/xMWNQIV6sjJfChk8bss2FtVOw2RMpvRG96+kVYfMYStHyt2Hm2&#10;9Ih6Pi0WDKLJecMoTb2ONklHxOcMWBqR5SWD4xuttlXNrnPUObpl3k5RV/NfJ7Tb6bx21yWdv+oj&#10;0QVfVVHSfUkVLU+5ZD1wS+DNEbk+dGAwdqv233McWxrYXNfMikSaXZpAC8tG02X7uYsvw/e+q9j6&#10;iKn+iumo9o34IcFyf5WYjev4yz2OpUlwN1YJsi3z6ahuKvf359x0PWWzIvvuauuObd2nfOfhavEI&#10;OqydQSf0s2ifei6dMCbROXMKHdIupD2K8dy4kxv7mo53SsPGmfzTH3/JWGi+530jA4HAHwlqK5ws&#10;bONm6SBu8DSKhP5jrYEG2cdO/HQFO/FY5slLr3Kfuhtu1/6WL+6XktipuaDsX5XhGoOrSbWkOlCR&#10;sUk6mVYJB8R34rD8SiyEEQsxdc606pEjWv1B5ZrnzFvLFk7XioZTjed0Nvf6dzncCXvT96u2VLEw&#10;BpPLuS8k1+lfwn05U2VvkilS+A5/21PJ3bnjMjSzOzfVcB15buBxRDb9gdqX+1w7yp3txr+2N1nT&#10;PzxoZgunlpjolq1RnMvCNfHFfc7f5v95meNs5IB8Kk0qSKRFpe9Qqmou1xFIoGXc+7W6aihNzR9E&#10;88tHUpp4xZ5sRfYzxed/EvY9u2Q/cfGgbM1NS1D90uU1eR7BDsvXlKHSsycMKx+WuU9pXVHdByeX&#10;Yp2xL4tqz8k2ycbQ3MqE+OQLCzm5Tbik1trNk3N9iftef87fLJ5X5Fh3l4U0OWZYSdV14vX85WfG&#10;FpxZjsZnGciEOjS/1ITP3zljmERnTRseycKidMVTduSw8LdFtvUdqYqJ3L85mY4b1tMBzTw6athA&#10;J03JdES/nGtkZnAdsaG0WjKZ8jxVDuet3s3dynR2hv7Y3yzZX+U9wDV04+ITrVn2k2Rp9v3/Ro4n&#10;DWp+cNV5NrZLNZ5r4EdQlmU5uZqqL/OXu4x1nq/YMwpSpZMo37b1tr9F+qk7pVnb6q+vGJNrWd26&#10;WphIqyTTKNtVJhY+5+n+7qIIGcdvV4y9w8LJ71b+Np6zJF39Jon8Z4zcvzke7YG1cfmewqlp2rW3&#10;0tTzHmjrCrazibD4H9BFJ00H/3uZYEbL2MLHg6AZgsT4wulR7TSrrbHiI+Hdn4bl3tTVyZIsEfVz&#10;9S8Yttj+/v/vfdzv4zlO1aGiB5EOxwG+uM/pIzX7dkrGU4rodZorGEyTCofSbsUy2qZ4Jz4Jt0k0&#10;hOaUJNCiktGUrT3SbXlWzGHz905qt99PFy+3Flsu9OriWX9lbZQlH9LOjZ98mxff7JNAhzSbbivD&#10;ym7L+dgfeJpqNl6xLKFTxnWd6ohuOF/cK+o7LP+qD19ynubaqgzDYpIGqzVPi4LC2lhffe6c84ZZ&#10;91gI8IXcYyUL1cv1LVK4PnaW9RCdNm3i2q/5lPz/uHsPsLjW61z4xHFy//TEceI4sZ34OsVJ7MSJ&#10;c53iJPZRAdR7F+q9IokiCSEQTUIdgRAgOojeO8wwvffeCzMwja7eWf+3tkaydFQOcCQd6bzPMw+w&#10;yzCz97dXX+/irIAiTel9gVe3/l0kslDWN9s5VUe5u+EQscvLlHtu2nwd+56XNyN37N8zBrr6Woyp&#10;0GwuvS8P6BMweBrc/c6hCtiX1JoqRjMkOyBDsgJayeewBJhV15+z3cnn/XWzt+VQmXzvo31Y7c/a&#10;RHRWJ03l872V6vSnMHk832x1cLrj+LuJnzQLzok2wmXZAcrGuKpMoGbf5coPQ64yBc4IN0K1OnLc&#10;Psj6f8HTXwm81gI3J/qa9vSjPNlq4Dlz7rvGBJMaj2G4bvjjpzO7pgK+W7qqkHyHk/wZUK3Z89A5&#10;xP5Kze3XBiw/OM87JtyMidP2mbCrayYc5SyADstllXlM80xf9JPryLRX0vPkUeNsZz3d9oEwD71r&#10;KHpF/3CZe9RarstmyV3yt2IXZ/MTD0V0LoK1DSEQS58DB4l8OcaZAanCzRBDWw+rG0LhDHc1tOiu&#10;PLIGjP8VPO1LB9qLpgFejsrHuGt7LnGKcl03oInXBVT/Hdw0KWg97JAC4b77GLuI75kGl0Xh4z2m&#10;4sMTZSqz+oS/vMBfeQt1xi5yLTd2hlBUvSm8I3aBWzBhnx/lDdNWdDaJu/xhHDccynWFWe3BxOvY&#10;mPWva3RJj7DYCmNBOBsdY0OYRD3GWQlN5qomc0CxTtLP1HP7ufPIe33QxRW+m4YfMW0lQy3m8kq7&#10;3/6t4OZJwTUo/3Nh77XAefEKiuXrrGgztFkbBsh6mHKBgY34BR+rbEHd3+7ksDtMl+66/G374QNh&#10;2sO16PE0/3a1Lv43ye8fZaAfC8QdI/q/nGwhxFPgNRB7pHtLtZfvJPPmkvWKxcV7HlsGOVc/W2g2&#10;USj6tf/VqM/zintrKsbGdB90Zx7O5+a4WakqL1NgGbSsyZanOiOJHItlT6OScBh3RvmZxFsALFtx&#10;7ViQll7qNv74kixJF82cC3myqFHRJAqkca3lKtKX7qNvuLWqLRS20UIolqpj7DAolUe1uwZ5E9Kn&#10;yNjUrL0gTCSfNY4+DRLI+7RpzjOwQzB4yISByWOiq05brxuexR1wTekGhGeUnu6bnjHDB9MtjzPD&#10;+fa2S5XKlPFDxHZfUzcbC3yJvplLxQwiaKEQ2TEHwpuRuWKtr8PYMaUu3M+C66T98qoME6fnno0l&#10;/KpD7eXOqjdeHC5VJTw2B5QvsMpYB6Rb8uT7b+6hE/u4cyZV4L6/cyXxB4rfK/vNu8b4+NDvK/sr&#10;ey+LFwIWijZaalS6gHvKY6PsI/Y/+Dyf/3lgLsE+wqtq0EWPZ0s3QLu1/L55yPxs3NirgHFjsSPr&#10;fKY4HDJkUZCvxELd/XBJeoj8ngh5yuM4SoH4b8uJfJsHl1UZwHDLdlEnI2c5cfCOSXvb8p8KvKmA&#10;188rzpTFQCJ3FpzkzYYmQ+q4zc+dUmUHCk1un+g/GvVXjVpvZ/qHrLDlftM/tVnK+fzeMmv/dfF/&#10;ttlaLsdx1sIhxnSIIobxPiLs8aFB6rBLkh2g7ut+Nruxzdq4O4W7FWIYIdBuzBTcvDlxI5RKnIpT&#10;aCvaQ6kqSezgQQV2SbgKVN7OJcHDPhcse/2ZTPEaSGR9Cid6PoVTrHnAsBaophIwwA4VrV9RaB7S&#10;/n1wE5U4VfvYt/UDnFrPFKib3xWQWlPc291+RbQHNjdj0HkppAm3EUMgBNAoOEyc0s0NYbCXKJfL&#10;nMict0FlgBUQ5bqC2kx+/A2+7c0V818F4HOr8QsWNZsuBa6pE2/I+hj7nzdeNX7NtzosWb5TgsWQ&#10;SvzFyG5MnM4kjn+s0TTaO2k60A8VeB2sQz3rmozRN5ESNZ3IgU5n95QTM+6bth/bhi2ZxsGJ07z0&#10;X1f/nbK/drhUuQnyFYfHGb1dBZ83qxITp13m82M58mNwRZZKPncknBfvhKvKE5CjOA4Z0kji8G6B&#10;w8yZcJi9FmotnWbXmP+9J1iwe8fg62pq1BNFJ15G5OxGKNNmgsxneIkGV0wc8xZrrRo/dyp/HuTK&#10;NoPC02SfbCIQIe0T/nu+/IQ7T7oPDP7uN1K7ApGnJl9LbZ5kE5EvYXBSfOJRq0N8jKyNL89BJuuy&#10;09Yen8qb9yCZ9ymk8n5JdPcv4YwgFOq1yYO+4DOI67fF1r4yQxZ3/axgIzBsxQ2+8ckFKPLk2f8Z&#10;xdgWWNbyhHZnG+1Jx2mudIvC5uuasCzEz8KzMw80q67e41obsoKbJw00zFzD1n8k7/eMSeApVa+0&#10;v+1h33XzpLqQ3yX0PtmyLPGB8VTWQtjfEwpbGmfBeeIEpfCXwnHOp5DMmgN7W8Nga/MsKOCfrQ2e&#10;9oWhI85lviz10WVuFJuprvsgZqV92RD3t+Vgd0REzwzYQ5sB2ztDIUd+ysextH8wRWFvA6aBrktl&#10;yvVE7u8BQb/kvc4rcQ8bf6z01inKVJvJtd0DDGenRTQk+v3g7leCPMdfM/VX7iqUb76Pwek9VIB6&#10;DiTz1kC6+ABUaNMhV3EULoi2QQJzERRqih7w+zWbPktN+7ZA61OtOy87//AgYw5kiFaC2l3R8zwt&#10;m/eG+n+V/TW3q7RHoUZ/dVzkVV3VQeC9FdHIAobd1Ybi2xmSzZAuWgZVmkjQelu5/ucSXtjNpXRX&#10;tV/groadXaFwTHD0YYOVG/m2x6cYB11/3mxnM+O42yGa2BJpwnXE1jhIbIw44rwmwgXxHrgojiBO&#10;bSpky+OgxZA27h7kvzFxisVlLBc9sViVPF4gDweJu+S6a0w64Y4ApJmyDVuznKPWKY9U4PQJ912W&#10;HSR69VOo1Gy/Zx2ix5J1+pXp2kF2kcuiZPrmlllwsGsmJON8IMFCaDCmDWm9v7o/+J1VPs7Kat1p&#10;f43u9A1tgL8Ln9fg7q8seJaeH1zmxptKNLk8vVc+JRanz6JImHziYNc8WI8dpz3z4CCRc0fZyAiz&#10;AWK61sCGxhC4KNgEXFujcTKBp3eNJ4lT/hWVl/VCxykmynQB5RX9gGrSIwbIGvpNUW9t/Wn2Qkjo&#10;+RROMD+FC8Kl0GkpKMdi/uBhb0TvsPLn2aL1FEsBdjRhETrGVFL5RyeVOMUCYZrpSnU8e+H4Cc46&#10;qDIUpz0tkugfMczNkR0YxxjQXvI/kBYukjWd+AHYqbUcaoxl9e5hyY+k7iplm6nYLvdbp1wQ+D5g&#10;DvRENhlyXcI+4SxyD6YUm+sf0szoMl8cx+LVRG4oXJTsBXovrWuqwfbxcd/vSHvbU/n9wuy3rZ/e&#10;BzBx2mJjscpUR0HbVywfHVVOen7muwA+typfye/kQM5vTPVef9nguxX/j9/bTTN72f8b3DRpaIYs&#10;M2uMJX2YHEzkTodMyRpQ9Texb9/um5JfhDqRZmvNpFuKLeYAc1KFw+8T2DVPc3ac6DDnjjoGe84p&#10;vIZfZMhOOA4S/yeKOZ1KmO7pITKN/H2Y6P9W4yVuYExLUaXLA9a/zpGnKWIYoXBFsvux3N24knrT&#10;CQDXGpU4ZWy4tZLIYyy23kn+TwJnFtRpjjUbBqQT6pDUD6n+vVIdb0kkfnIi0REJPdOhWHbguqqv&#10;I3wq61njUxwxDuue5TWoxKkfE6e0my4i04Kbv3SQ7/Y1bb9wZas2eziaFkbshTBI4+0j+uYJ68F+&#10;2kyI6ZxH7AVyTXuWBxiarhfo86cKgZsTli09DYXis+cnoz8/VpDr/BsCVzOjVHUM6PZrsuebxsi+&#10;r8u93ScvSzc9SOHNhwTGkwL3g53h4zWGsgPBw74SQEYoWV+ZLlM8j/g70+GaLsekGnBOeWyUY9QW&#10;Yxm1bMR1HNz0RuB96B0R57Qb4x9dkYZDg6nosWHA8EaWNCpx2lt0oUwdD1fk2F2aSDG3ZMmPwFXF&#10;CbLtKJwnvmcSbzEcQj9ecQGYvbInsRDl8PA/tlhb9Z36HLvLw/ofauMUwOnlhOerTj5O5c8l/2gm&#10;XFMfAKuf2RzcPWmgU1atL2LSbIXqQOCJIP7QIPOYvtlkrS2o0R6/Y/W3pKPx1mJruhzLXkUE0wzY&#10;T58BO7txIPCT5GkKdxmIeusuBk//pM3SsOS0YPdjpJ9q1JxU+sdenIP0JuBCvSBJpq/sCIX1XSGw&#10;nSiVCKLELgvXgzHAeIHmFKvq5QHBX+OcguAmCmSx/VqrJY93TjAbkjBxyvgUjhPFUqGKHfXcsU+6&#10;Isd0Q/ZNhU/aoB6QPKOhRUGi9nNv6/2cWqw8Dm7+IKDycPZmSQ7A+tYQONC+CM6LNhPlH0yc0mbB&#10;tsYw2N1GlD4vsqVV0zrlooKn4Dv4f1mhL+65zE+9LrVMfA7Lxwqfz/c7AldDZrkm4TGnt06AFaHB&#10;XRTMI6J/rtWffHRJEg45kp2QxFhI7sNMyBKdFFiGht4YKP3QYRx2/3johuUf8HecwWn2d69qMkRe&#10;T+VPozjgO2zNpdSBkwQqEvuIfq1hSHXDNKifML2VixizWm9LoFy9DfIVB6DH0dWB8y2Du1+J0bum&#10;7zPthdeR7z2RswuSuZuIItkO+VTiNA7SJYcAu1GxQOQIZzXUmlutjuv9b6VybTJwDyn/QudttlRp&#10;9sEF0VJIF6+HIvVFkPoNhWi8BA+jYBw3/l6brbEkXboPUnizyPFLgO3Mf3Dzpv2fgodMGJhoa9SX&#10;n7osOfSI5yjhvqn61H9T8y1Jb6EfZypHMuZBjqqwl9Vn/FLZFCzj4/+n3lRRfIIbNn6COBbxnGkU&#10;/Q46hvnyiLuOYeWzDh2Gi70gS35iKIW3Epr06QJcT8FdE0KePOM/o3q2DeD8qA1EXyFdL841zpFs&#10;keldTROm59IMmn5YqbroPstaAfXKNP9UdYp12Ppd27Blp/O5AAXeT92AME7uaX/ouWF9YVb3lwn1&#10;kOg75Zq0gXPcFRDdEwo7mmbBRVE0JPOXkHtGnEHmbIhsnQXbm0PgIiNOg0mD4KlfCGa/5v+WyNIe&#10;5/Bi6d3GxrfSMfMxAGWsok/xN+gkE+P7mYOOtMlMZ1lXPHcORS2PNL07OmYReXpe2Whs/OBHSkwG&#10;Bl9rQ5F8OZGlG4DjEuQHN78X+O4a/0rraWFVaLbDFdk26LI39wk+pyofsBrcXbInV7LuAQam95MX&#10;MiGcEmyCDGkUFKnSyHtFwXliH8cy58NVdf5jgUsdQe71O0lk8T3OH5boqg3RzOWQwJkLbOulIe+Y&#10;5FkyyTOiOc91XB0vUu6DCl0G8NySasNzTve7BDJVyHyGpHJD/v1L4k1UsqFUuR0U/dV97iHpMyrV&#10;wF3pDziWy6PHmXNhD20uXFTk+Oiut19Vbx3u/26zrYcTz9tKFdOc5K+AC8Quz1EcgwJVItVxmsLd&#10;AInsHZAhiwGa9So8/zlfBZxLxnYzSopUx6BYuQHkfdWjfaPKCetbZKTRDypv2Yc0Rz5rQ0wUTBcz&#10;4SKxl7AoqVK97a4l0BVN3uujDD6/CtjVkC9LrzjYPms8oWceZJHvmilZR3z/Y4/lfR2Lg4dRwOI2&#10;oautukwV95jrrKrB2U/BXV9ZiCyi72TxTupLtHlqkUP0Vhh0SoVJxfs7wmBTQ+iTjlP0Vdkz4LQw&#10;HI50r4C1xAY4J9oOwt62C8FTPgigTWIeEGSpfJy7xkHNM7YltV/6Y6VP2qEZ1Ex6hrozoPuzRt1J&#10;DcYsEhifUsXfZwRh0GA8b5aNvEgT6HYLfkvi4P0d6vbgJgoDo/p/uSredgOLzpG1ayOxSzGmkio4&#10;aheMv5mR53kEbjn/rM1woe0Yey6xyzY9rjWUHnw6E9IcEOw9w1tFxYAwFoQxoX30GdSM9BjmUqgy&#10;FDUgg4090H64UZdwu9FS1aYesnyQhWpIiceyl3bW6PNNGv/E41WfRf+g9EKNLpb4YDMhhR8G2YrY&#10;x3RnNxaWTEnWOgeZP2SYChWN5tphqc/378HNHxWarcy2y9II6DImPBi8KZ70/My3DYB4qtu0SnDg&#10;t6qrl/062fDR6S4ZwG/QnKJT9bq8h/q+ljcWN78JZrf7L1qtDcKTwhWQxJsOZ4TzgO8s7Q8MaadM&#10;z0p30jc0GK8+kPe1frBJFL5HHFqhPT/Mt2d7vUOifxB71f+bLjvm2E9kWASRYci6Q8W4yc+DjFnE&#10;zonVG71cKgnnueH5ZqHyEjeKGQrpoi0gddXvpN50AkA7KUeZsWwfY/3tVUQe4wzqXcSmjye2dJPm&#10;RM1nm3AEbsE3tMOS735WvjMdzeH58p1jKdxfQiLzU4qV4AJv9TjNnHuCHDtpP1nrU2xWeqUVT/8P&#10;xuG1AdFZpafnZt+oaRp10AcC56Dzhx2mq9II+mxY1xgKZ/k7II74rkitTCVOO+ZQhVbH6YtG6Kra&#10;ecHTvhB4vcwtWdJzUCi8lDrVDu+PCd4x+/9rMWWO1hvO35F6e16Y0z6EPoijovySZAPkSLfDBf56&#10;ONwVAgk9W+6Vq/OXBg/7SgBnN8tcxapMMbF/iL9TqD7rkA2Yp5RPJM/W71qGtXLtgKoR2eWCm98I&#10;cs6v94+qMrotJx/lyNZAjTEbDCP2NzJlYeJU2d90sUZ/Dk4K9sEJ9jbyMxyy5UeojtMs2WE4K9pJ&#10;yZxDrNmQqTgLLJc0lqpyoveqY8p0RXdqVOfvKu01OJ9ySoEEppP3k2v6q55U/jI4wUX6snBQ9NXZ&#10;Bz+nq+l1wCBCi7mhq1p/4a7G2xX3toKBbwt4nbrsXbtKNCduC2yXDGN3rVRbcqO1NjuatQL2EqN4&#10;Xzd2JIRQdG7Ypn2MEQZMW34zOZcyQGqM5f92ThI9dIgRCtXKBDNSlOH2iQCvR4Y4uSu840kQGpVK&#10;BHldFm0DvbfrWWUVHkez05Zksk84JZbWtcHNFJAiq0Sd4E0jC/0E+1OIY06Do/TpkM5fcdc6IJww&#10;3e9TWIigEHsElQqv8NDTdURR9fq5t42DwpYPzVkW9zf8JEsWeWNtWyjsaV0A54SbIJIVRtHwRfbM&#10;ht2tYbClNRSuCGKU1eLCLzyjRuri/aBcU8TPE58LfDaJ+FWEeVT8kx57xWCLKeu22iN6SYhaB8TL&#10;qnQJUKw4ABcFuyGWvhZO0FdDjba4aapy6EMAdvEL+pSNGh+tyxukp7YHGEuajTEjWI1zUrAMmqxV&#10;HOrgSYJcl69bhhTxcg9nXBfQTHgucv+w9rumQGdvnXYv5Ct2AN3ZKjMOOt6Y5PSNKn/Zasq4dVa8&#10;izj4KyCOs5TqOM1VxMFVxTHIlB6AVP5SqtM9mrUcKowNVuPg+0+cesY0M6V95Q/y5RvhrHAx+Yzh&#10;UKA+C1KftuOztILoSPX09sRdVZwYT+HhvJJZ0GBIgsCY4QWKjVcBZSl2Kgb/pKAdtn63SpPZXKs5&#10;Oey/rp4f3PwSPKPiRQ3a2PFo4kREc7Y8rrXQy3VjY18KRQ/qH43f/i3rmPuvS3U57KPsMIgn8v8Y&#10;ezocJi+kEbsoWvNI72WkPtVVgl7Bz7NkSdY4zjJqXonR3/1j6s0miALZpWmHns44xY5T4ggdZM6E&#10;q/LtIuNgz4TWDH4WrrMz4ixnyX2cV3KJuRaMbu6UZgMi1bV50BiJXe/BTfj+v6EZEB2X9Xc+6hs1&#10;vxD4/TKBCbt2Y3FHpnAHHOoJg3UNc+Ci8DAk8hYBzpbBZGpMO84rmQnJtB0DKtvb0S06r+4f8mVp&#10;UCBKamfqWt/KjLYPHZiAU/mEKzqs5X2d1hp976jpGfPB4A3TD1tNF6w4dmE7WcM7O2bCno75UKLK&#10;bn86z+yrAPIcfE3rbablypZBmnAJdNg7RE7nr+b6vGsE55W012kPwBXpeuiw1VyXf07HFvnMX1f0&#10;FkRmCtc+OsgMI3pgGTl3LZwTb6MScCXqFLgii4DzwrUQzZwHV5RZ4yy34pmd+raBeqfBwjwXxz/0&#10;8BAjBMpVB8atgc5I3BcI6H7XNsRXtZmSIEe2AYrVacB2c5p1AecrnzFkhpgqJdyrgGwyMp8255ou&#10;9/F58TpKZ+aQa8V3XH3kHZM/o7cPjEoiq9TRcJD4FZHMNVBmbKfJvd630jn3PDBxWm/p4sRyN8AB&#10;xgxI4i6AS9L9xMaIhavK41Q3UjwXZ9UuhzTi3zQYzoFtWPjG7gWk2eW4aT1FqgNQod4CWk+jz3/d&#10;MGGqOPOQeYO0nz1uGZLmTNWH7bR3FKUJ11CBhCrNrtuOIRbSNX9lEqeYgG8yVKYnM9Y/iqWtgdPc&#10;7VCiPAgVmlhQeDoPBw97BgzktVmuetvNBWPGQclrbaWvCnAmWqHonLRInWOQuH9VNPFFUCRO4e5s&#10;D4VtzUTn98yhnpeDrBA4LVgHUR1LYTWxr86Jdt7mWCvf2qzztwGUX5ZBSZHaz3mBqlcbkCyR9Ano&#10;Os/kqRMNHlHIVdEmL8YsMHYRz5oGp7ifQoEy+k6P40WbUqhvmJ3FOeHssrRvfn5EiYfo9KvivVTi&#10;dDeRc1toIYAxlTTeEetEu1YRfdf1f9OkSeMfZc6FFOHu61WG8kX4rONL0d98IYE5i4oBYSxoW2cI&#10;FRvCGemHGEvgmiG/Ce2HoSHLd1S9ebQiZcz9Nntb0ueNUnnfQF2p8tE3NxgyrjcYqwzySTAePQ8s&#10;uDB6O3tyZJupWGEyfz7x1y4O8ftEc6YqH3WOxvmNmku3ijVXHvW41OkfIyV6s4OVcUa8B3IlK8EZ&#10;aCqDL/k7ADC/LrKk/356+97/87HO5hYjVauV1luoPAscY6FqaNwypYJ87GJmu3k5Z8S7IZEbQnR6&#10;GLQZ0+7aApyd6DMED5sUmL3MpZX6nHGW45p77D3OA5wokAmkxlisqtceuWvzNUTjeuD6lL88Jz3s&#10;xAIQbA7a3fVEnu0gcm1fdwgUyPb6JK5GqvMSWTsqdCWlh4hMPMMLB6m7IZV64wkA5UCe/OKSQ4z1&#10;N8M7Q6miFiyIjGPPg0ZN6jUsxAoe+gm71/DtUvmVhgrxhW6m7NqzhCrKgDrj1YRL4uUPUzifQhzR&#10;D8cY0yCRMRtatCfb3W7BpK+5ekA9S9THljlvPbHVMTlIJU69zFu+W5b3OtLk84A6pdOcW7K3Z/bj&#10;1Y2hcJqzBY4R2/oQazrsJdczuvtJ4vQIfeHtVkXpEwrSLwiujRmRLTv/sFKZg0WCH13n/2SAekzl&#10;41+t1Z+7z3DUFLhcLzK2Ij04zZrXU6jYB3myg5DE3AzHaKvgsih2uNlS9YvgYV8JPLFzKkSXxQuI&#10;//YpMhIGuH2SKcXQBu7Z/1YfEPbJPHyl0W+cUJwR/7/3uv4ky3b+UZ5sJVTpz4FhyPrGmG5/v/iP&#10;Re7qqiLVcYjjrKGK2JJ5KyFbfpSi6c2WxxBbehPEsmcRO3s2XJClAt0pjqU6JuuttOorijOQIToC&#10;XZorJRZL+5QUi2xE9716U5UwTbiBMoZOC+YDy3blxvD1qdGO2EdG/qDD0d1crD47znCU9XimwEn+&#10;LqH0Gf+qQn9FW68/Cr2Bzpjg5k/qTNW5BxjLqHkve4lyQUN5KzHEN7eHQAT5u8VwXvm087PF1vI3&#10;F6QJ1oM9s+Ca/Gifa0wx4WpuDKaeFyazlrWFUVWSSGOwn7xyJLtB6+n6efCwT+hm+s+uyJK0h1sW&#10;PODr8g8FN1PQekw/z5LuvplMFno8mzgexPlAxXKKNeuxzFmVhxn54KETAjoa4n5+mtwryHxKfQlE&#10;uGgDgoBhQFD9oXWcsq0F382TRrq2t82EHY3z4KxgK3FCZ1OJ00O02RDRSq5tSwic5x5yVkgKvvDA&#10;flGv6B8qtIWaIunFPrtd9kIC5qsIjV+4lmYrB5Grvd3zisCyzs+NK1QehmLlESroEkEc/6O0rdBh&#10;bptSN+aHAiLEf53eK26kW/N8/iEuOtBfsw7y5rcZ4wZT+TOIcF4AtaYSU/DwSQENNeuQJFvobgWN&#10;Xzbh2Zx+v+ZbtgBT1mSIgTz5Zui012r1Pv1rO/2Qs17R11qQr4x+lMxfC9E9SyCBvRQuivdBrjIe&#10;cuSHIVO6H5K5C2E/Pi+spVBmqLbphnqpLtv3ib4R1RGOIwsyJSuI3lkIZ0VrIE91EsQeZSXONwke&#10;RgGrwLlu7p5SzcX7qfwFRFeFQJFyP7iGJUgJ/1rnkOz7TfOAbpUxYNwQ3PQMHFvPqirNpWGdr+3y&#10;q9Y5Ohy2ga6SLFE4HOqZAUmipFvsfuMOsuNLCaIKA6r/VngFBdZh64oC9UUjJnMxaYov7PjBDuIU&#10;7rxxYW9llS9InSUmayVTlqw4zFoE+fJIP7+3ZlLzs/Kk6SEHe7bcwPlRW2lPCn2wuz9fvpdj9nMn&#10;VLkeCAR+t02fW32SHTqOM60Su2YA05BfiYmI4CETBibBjYP6BOuo4V+Dm6iOU8OAME7p7X7Yd90w&#10;J7j5Swc+82x7c26pPI48h7Nhdf1sOM0/BAnk2cPE6QFyPWM6ZkN4E84rCb/BsXPeSFEyUSgcon/O&#10;l6dBkehUpW4KTubHCEOv9Ns0eymvkBjOQld7OT73wV2f9A3rZ1VojvvQ6dzeMRO2tRMbr2MxlKqy&#10;c7HyOHjYRw+cF6LxNiqvSBfDKf4caLJWGx0jbz9h9jqMjw/+nnWAVdaoPzyeLQ2HVvO1e+pB4xuL&#10;K9DelDjy4jNEa8ZPCjZAvjIOChQRcFG6D/JVJ6BIlUj01W6iH1YTGTcXLivSoadXEoW6OvgWbx0s&#10;t2HRWVlm4ACR+RcFK0HbX8sl/+83RkYcf6n3dbmrtJFwWUJ0FdGnNCeTZRx1/lXw1BdgGDDMMQXU&#10;u57K4i8K8hm+Lvaoz5RqLz88S3TSacEiuChaAnTrWegbklwNHvNrNl9HFrmeFC11Aj/mfrdLlfRZ&#10;ffo2oCdrq9bSxj3MCadGmyRw5sAl6V5iY8RQtsYlyUE4wVkOMcQGSeStJg5tBEjctV0e4r8G3+Il&#10;WG5Y/oTR2y4oUOyBGu1eMPk6Tf6bpgmzSugHtCf5rhYwDvDqvTeeFL9NFi2WhvYU/hJI4n0Ktdr9&#10;N53DvB3BXV8Z9Nh6khN69jzc306+J2sTlChjoUAZAyJ3a1HwkBcg89Dzu61lIPOy4oObvrJAOVoq&#10;yeCWqLOdQid3ypTPT4Gz5rMEx41b20JgT3MoRNGeJE4jmGGQxt8EES1LqLEzl0Q7fDRD8QdF94pB&#10;bPOQOFPr442Yh+TPRvmoA+IYUT+nTPlcIHwiQHkvd9acuMRffg9jFhi7OM6aBsmcTyFdvBmEfdwX&#10;gnYCXeGauLYlI5fER3u7bHSkmKVs/f4B1d8WyQ9dR3p3jKFsJrYUxlSSeUd7JzPL2Tmq+pc6dYou&#10;hjEXTooi+1sdrVTxOo7oYFsL6yNp5L3bQ2BLx5NCeowNYdJhH30RlOiutjwtvBoeli1rNcaPl2nO&#10;2Ni9/A9mRi3CPiL7A56rtrpUcwaarc0qlLHBXZPC8E3bj8W9ZdazwkXEhp0JqYJlUGEo0qsHfmWL&#10;TxZcY9G5LOFRyJQlQY25gyvzeD6oeOFE0OYUnzklioA0Xigoe88bx+9avlRWMoDm3xZZ4n+/WvcP&#10;H+18U57HElKkLR6/KDkGJaKEQU9AOKVZygipR7MvQ3ZsPIk3m4pxX1MfGDf4OnOm4n8iuC7uvEp9&#10;4aMa/UVwDSuXBTd/EMCijW47PTZfeeiO2HlFdP26hLK/eX3KT0+JonoxWfpUhm0jvtAWItu2EdmW&#10;Kdp6h2e/tubpemk0N586xFwMqeyVIOmtLcZtEwGenyPPWLmbvvHO6o4nidPd5BXHWQCt2jNlI8EC&#10;dow5NxqrTyUwwiGXHaFg6n7V4KIZc/1RpT792mn+AsAZp1hYcxwLbBjToVYdO2QO9EyaBQKbDfgu&#10;hsY2+KT4BzvtdH7JcY2PPeq7afzCOv5tAq9hl7HwVAx91sPwWiJnMXHHfdLogJTxMV1zYHNjCByi&#10;LbhXIc3Bbv8v/IyzbczkXOm5+9Xy3L1YWBfc/JWEg/hxnN4mLrFnB/R+6UsMZZYByb80Gi/p8hWR&#10;kCONgqP0NXCgfSXkSM576Hb6GxlzPkYoPdWsLCnx0bjTcIzbdbqT+VKsdCLwjOj/R+WhDQjdtD7z&#10;gH7C9Or+66YDAmfO/QLFGijXJoEmYHqpePN5WPzcme2WzMGLkh1wlLUMjjCInOKtxaQv1Rx0RXYI&#10;zgo3wGFWKOxjzoKz0kSg9wqOfyL0Of+q3FjHSpfFE4NzM1SIjtlVpqopzRZU+Wx/2mZrazqHFTm8&#10;EOIshkKjPvGBb1QdM5UHkhg+v01z0qtK1OfG281Xb+r8PauCu750kO/z9W5HT2aRInpc5Lgs947w&#10;nwWV6kw1OQfoK2AnMY6Rym3bc4lTrDisUiX0DgV58bt62d/PVKQp9hNjO092cMg6wJ2w8gwA/O5Z&#10;QbJgUWsYrO8OeaZY8mQRj02DLKq6FT9nvam8OoGz8nFcW9hdi7P5he4ccb94x1nhqntI0fi0GudY&#10;zzQ4wQiBbuMFcf+gekKdQE9B/t/XRF7udomHJ5IFE4N47w1+gcUYEFS4P7Ah6B2G0m/nSaIMu9pm&#10;wIa6eXCavx0iWfMomrd93WFwkDhQ65pCILVn1/UqRf4XTghxbdyfVmgKXMWydDczwPxg5s+8C+B9&#10;1waE5wWuZrchIArBv4O7KODf/L7mvDTBcjgr2gop3C2wu30OHOrYBB02xoQNrA8R5Lt9vcMpbK5U&#10;nxg3eCqacfi/Y1C0oNOcMISJ0xPcWVCuzx6YygwiTMyZ/bxOpqMCFF4RnfyvCVWCjoLzD53D/MYO&#10;UyLkybGLp3xE4X91oQbeG/sQd0arKcN5XrwN4tjLYF/XAjjOWQmXpJHUjNMsWTRckOyFY5x5sK8H&#10;gzdLoFhXYVf73ZPqRJws7H77t5RecazFK3r2PPYNSbO6zCfhnHAhnBIsgNPC1eQzpoKgX179KroQ&#10;mU87t8ZY7E/mL6YcoAzJGtD6Otg33hAI6Aso/lnjFWvlPtWm4KZnwI6gbltTNdNWonAPS1/6/jdu&#10;mP9e7CwwJbJnQRRzIeRralxqv/+dXqdXAdcKv080rctWKdN6u2j6Af3/ZCtPGiKZodTciyjWDCpw&#10;vR/nlbDCoN10he8LBvO1AcsPsuVpQgwMZUp2PxD2Vr3AXvB5KFJeDjnI2HIT55Vg4hSr+49xQqFc&#10;EcV0jExs/lfvaO/3G7RpAqT3SiC6Ko4+Dcrlh30mPx+7KyZtY2gDqkjjkO6ZcfckcSqOU3ppH1Ti&#10;FO+bws3e0qrLuh3bMxfC68IglYPP3gKqQ3gfcYIOd8+ndFVs9/KbPdrOt0ILqPHKf5orTYN8QUq+&#10;aIoFdR8TUO6pfOzkCk3Sw0Zj+qjeK35mtOM+XYC7O0+x99ZhVghE0WbC9nZiJ3SshGuqq6ewkz14&#10;6EcP7EhUe2pFWZKFcJLoK6KrnJpB15Rn4LhvOP7XNmz7OV7D4KY3AosanMPCS0RXUfNKGk35j4it&#10;+sY5UBhIl7oKThQrIyFbgVTyJymK1wxpNOSRv9ERuijZQxyjZYCUYhflZ6CnV3wMWXeCb/HWoQ0E&#10;flBpoouiiW6MJ/KUabkwdvu27aeBG7afS1zlAwWKrZAuxgrXaOh0dOmID/XKWc9Kn/ZTlUdkcw1J&#10;X7KjpgLsBBB5lGdLNJkPzwjXEp25EM4I5kOzIQ56B3ideMxNDG47c/WJnDA4gDJfWTCgDHieFWS+&#10;TeA8+wpjoyCSvYayJWLItbpA7tVlWRTkKhMgU3YY4rlkX/cCiGUthTOiTVCrOz1kG+CsQtkYfJsX&#10;oCa+C93ZFMiXbyV+aDRYB5mc0bsTm5uP76kJaHLp9mug9zEEUynadY+P/1aN8ZokkTeXqsBu0B+8&#10;5RoWTpiq7mMByylKPNy16+GutjmQwF4PF8Q7KUYVmr2E8aq1avLL/0nU125S+ViNb2Mtf8holjX/&#10;dpk0k1Oszhrg2llfmAqPqWP+7lnGwZENzSGwrzUUIrpnUZ0jB5izII2/DbY3LYatLTMhU7TTSTeU&#10;TjkJ9S5AJU4HxRf1Ab5L2y+hipDxOZN7BS3Cfg4ym0xKDg/cMnybacpqPcVeQMUsMHaBXafH2dPI&#10;tVgM7N6u5OChFIzultCTnYt8sewlj8u02d3CINOIb9T0/WuqI6M4ow9jKJuIbYoxlURurMcOIxMu&#10;bjZ7WP9TrjruPkhk5RnJMWuXg0PRxSLLVqv+HG9P168SpxgTwtgQxoP2di+BUl1e89PEKSZaVf0l&#10;rFJl5DgWXnxIdoV1mPefNGvxWLH6NHTY24TGwcEpdeJ7r6vX0ywZo0k8cp2JLX9KuA6azPV8ZMAJ&#10;HjIpoI/XJE3VJ7M3Eb1xGIq05Vp+v2XK89W+LHS5VAfPkc9/gjMDOrV7PTdHpV/qKBe7vfoPqmXb&#10;/qBatwwTpx9lx2mPS7szS3EB0kT74Qxr012hMX/Kc8b1g44F+arz4zjn9AR3BmRJN4Cqv0E9+Nzs&#10;+smA3cufVmsovVeqOQVyd1srxomCu750cNySX1zTZTgadNG33AHmnqfXTOhT/jJNGNOLiVJsDtoR&#10;jHHj3xjnPs1d95htLYh8eny3gxUTxVoFcezFwHeUdeO2iYCc/2v5iivrdtI23l/eHkbJZnwdYy+C&#10;blNGIdKg4jEsh3B+pvRwfxT5HNeEUR2G/vpnzTl8L/8vr2lOSpK4Yb+Kbwdj3Pni7eN6b/ek7TGP&#10;x/PbRF9pVD7RZvz/uM0QkO7R+dkDnhHTlJPy7wrdxtLYo/SwB2tqZ8Jx+kZI4K2hRvrtoIdAZOcs&#10;2NIUAns65j7K46RlYPwjeNqU0WOjXc2RnrlfLstG9tKPUmZMFKZh5c8F7maL0svKexU7hcLL+EWJ&#10;+nB/Cn8lnBftgWj6UtjVuggyxen9rLfEQPIhQeut5+TIkHF2GtHDO++1WzufyYHJwDdmWCnuaxxj&#10;OZuH9QP6Z2MfPw9Dt22LpX1ld4oV66FYdQRUAc01jCUEd78AIGtd2tdUkaeIpuh5D9IXwqGeRZAq&#10;2AK5VPzgGGQgoyLuY4TAfkYYnBIfh047J+kTllv94xJ9qeG0+CARbKshg71lXOOunRLFC5XodHHO&#10;ZsriHsdzQyCOMx0KFLvHbYPc2qlQHZEL/nWak5ldor7wuEp3FmTu1gknCd4lUFiKfLppJeq0/nbT&#10;sRv9g7Rd+FmDuz9ptjZmHaCvgs3YkUAUymaiTDYQpbKhNQQ2tc6Eq5L9Ad+Yjqo2EAwp/yJXmcWO&#10;YJCHSbLjtrq/bcLCBmlxT/MSRKhU1neHwlYiCJHKoEQRc9vsp1EdPMoh88+yZcfHY1kz4SJjxbDP&#10;J3oWOMD/Q7e3pJ8SzH+EzsZR5nTyYE+Hwz3T4ShRUBWqg71GH2vShpukXzCD4+5ymX3SZ3MmDAGx&#10;0TwgKkPqouCmDwJ8W92f5kpipJvbZsK6+nlwkrcdoljzYT8THZpZcKAtDNY0hMCxzvUPa+V5Ux4s&#10;/xQsK+0/r2nzAuWKyy4dcYKDm7+SwASXPiDSaPzi0zhfJrj5GbD7mGYrFseywyBFsA3O8KMgkb4Z&#10;4mjb4ZqmvuNjpj5EGdFq51dmSyPHmeaTtwLDjJ+7RjBxmjiUwp8BCcToLtaceYA0r8FTJozBcePv&#10;mQIsU6c1D4T9PB0m7YK73ghMuLqGRek91rOQKwuHZkvhI1VA8QIn/1O43bpvcJ2VNdnyA5DID4do&#10;1lLY1jEXjrPDIV0aBdlyolRkhwCLZGLYc2AXHWnCF0GBtgwD7BOmG58KWC7FujZT5U29u+NkcNMn&#10;zkF+ZZ3+KKQJkHp3HpwRroZc5SkQepV5r5KnZr/r/7ZY63mnhKsgiTcDTgvmgsBZ2jsyYngtfYZj&#10;WHRZ3MdxSl9TFc10Mlc2Ga7ekrsbXxpo3j/I3tGgi72Bs6zj+HuhzS6c8qyVLwK+V/+XDaYiFc2c&#10;ftszzFot9el+dlmRZDxADwXsisLgEc5uxFlMEYxQqNTEmyxDMore0HbT96cFyou0I8w5cFG0CQSO&#10;ymjqTSeIAlVW6CHWlpsr2kMpOjSs7j/GCYMG9bEuYh+84HiiAY/rGp+j4CYKHDczrEQV7U3hTqfm&#10;lWDyNJ2/5jHHVjyleRrqgHKDyie/+vT/PJlxKo5TeekPsbuQOugDgW3Y8KMuY5HiMGM+rGsIgzTu&#10;DjjOnU8lTpEy6WjXPNjYMBNi6Qvu0FUNb2VeiaJPMTtbdh7yheeuYNA2uPkri74hy3d6rMWWck3i&#10;I2Ff2xkM9gZ3UclEnqshPUu69XGWZD1cIM5QZFcIxHSFP7ymyEEb8CvjJJLv8nVlfxUnSzIfUnif&#10;Qr7qpEfqm9o8Zkxo2kf09foBXZ3S+at5wm8CsgK4h+WpPdYzD7Kla6DGkDWu8mnfSIOFz7/K05RU&#10;pz8PFyUxkMY7SPTBBrgSnFdyRX6U0lcneIsgkjkL0uWngN4rTn0bwYI3ge+x7Y8ntk0UMwSKlbuJ&#10;XOEk9g9rdnDsl2/hd7soXkH06UFot7X7FAHjKzuMpL2Gb4v6BQbLAK9hsiwwrwLKO6FHmVCsuXz/&#10;jHANnOTPJ69ZUK6JAEuALsG17BuT7G7UHrsVwyD+AHsTNFjZLPI8vBMZoO53/N01Q70kkrUKdhPd&#10;c5Bcq7OiXcTGOEiuTSxcksYQZ3wD7OiYB4eYS8g9XAuXJLuAYS9mmMckr2Qr0AVU/91pr3mYK9sI&#10;bcZ4cAzyqj87F+t1QF9W7pW3tluugtbX1eu5Mfn5i0iFX6HPtmNhViL3U6jXR95yjgjfCh3ahwKc&#10;kV6rb8s+Tt/z+ARtI9FJhyBNtJusl1nQZL7ke0pn9zyo4iS/JEIXEAb6ggXEX1Wg31OjzGUVqjLH&#10;WI6eL9xRpO3XfjeJtu0eMkvsbQmD/Zg4JT7/QSLPTvK3w5amRbC+JQQuCncaWbaq916Y9yYQmfIb&#10;lkHZOX1A4FT3iaj77hoz/1+Oq8sp9ojXUAdNApYhzj806BK08YwwKmaBsYsjzOlU4jSZF0rkaVUj&#10;dgMFD/9kcFD+51eY4eojxAbPJH5Zj/NJIT5SPtaqT/TvZ8ygYiibaKGAMZUTnBifC8YmHK/Q9bfM&#10;L1RGjmGRSYbsjIrrUFDFa94h3T9UKuM0GGPAGBDGgjAmRCUbqMTpUijXFTY+7+/2DfUsZlhShovU&#10;8XckXu3iD8G2wHmXWg89p1p3HkrUZ6DL3tXxvH00UWBi2D7Mu1CtjX2MMUKMFZ4T7Rvv7mVUOEdH&#10;pzQO4OZN0z/lcHc+PsZaCaeEeyFPneNmujQUXejHBHq/dmW6LAXiOKFQIltxxx2ofaeMGG8CrjmN&#10;/eq3TsmWUYnTj7V7rMspPXNeGg/Jgm1wnLkCGqQJLb6bUxtlYhlz/aDKWHY3mdj+xzkziX25GLi9&#10;BXf7h+VT6u7nurg/rTeXD2PitMOS53MMCj8I+nqVT/U7zdaqshLVAdB5ygTPF5RLvJpfnBXFOjcR&#10;OfZEhoXARoxxt4VQuucYYznQLTmXnjIOcvqUW49xto3HsOYAw3ZV/3T754Gsv1/LU17ZsIe27sHK&#10;jjBKNm/rmQkJ3MWPeoxXzpH9v0lk5jerDcVVpwTL4XjPnMeVokOJFkv7szgAx07/pyJ1XACT3MdY&#10;0yCG6Al8ob44w10EInd1bvDQSUHYz6nn93YXYfIW/zYMynYZArxA/xTZNd8l6IbKiEO0WfdX1IXA&#10;4e5wSOSvozpOd1KJ09mwsTEUtrfNHc9gHC2faCzxdcB7Rrd1VebKztxvUBR8pXzizwITb6ZBabTW&#10;L3SgHRPc/Az43UWu1u1X5Lvvx3IWER0XAydZe+F49wa4KDg92myif1DxpbcBtbeBmy1bTp7RacTX&#10;Xv+4xdJw+lUJ5c9D/6g2it9bfpfuqLmn8CrWx8dPjCZ+9JbzJ2pPw/VS5RbIUxwEiVfC0blfLkZB&#10;2nnHoHx+te7U7VPCDcQGWQW7uhcQe3oRpAl3QZb8GHnFQLo0gmI42scIgT30WZAqioWOXs7ZT9p6&#10;pT+/qskZOCXcDbGc1XCCtgRU1mungu8/KeBDw+9TbstXXbiJHVXHiAGbIV4FWk+LwP+KhTURsNyi&#10;k4Xqiw8LVClAsxXfDAR0r5wB9D5hB/sftNvqcsvUBx5q+os6P1tt1GprzTzACIe17aGwCRUKeeEM&#10;zVVNobCGODwXeZtHXMH5Lnyf6k8LVFebDvYshQuiTY9k7rrkic4y0o25v3GKf1yKRv66bqJUiCA8&#10;SIz/MuXRm9r+Bioh0+NiH0YqLnQoLrM39xsHec8EIwYHWi3XKlN4s8bjyL3CAEkkfQbEEAckhjYd&#10;csWbrkvsVWvxvgZPmRCI0v0RzdGk1Pulz2ipjAMynW1Y9tJA7y8bTFPzN3PEMbxNxKEJr58Dp7hb&#10;4ShnATUrdl9XKOxvDoXVDaFwsH0pNGqKNgZPmzIYtu7ppZq8sSrVVdNUAv0fE6yD+oW6gEJn8r+a&#10;Hs01aPxpo+mc8wCTGFvccEhg74Lorg2wvn4exDMTe/le8xdOVH+ZaHOIz58X7x8vU2wD10DbaTSK&#10;24wnBjFRhx3eOYoT45oBx6R57l1j3D/SeLv6WkyXQdjP1mMBRXDXG4EBq74R8WGu4/LDq/J1UG/M&#10;fiTxSV65pg0Bdkid/vzNk4KN5HlYBvt75sPG9jlwkrcNsmQxVBD6ouQAUY47IJI1C3YRg3Y/cwEU&#10;aoq8hiHXhOnGJwuURTSnsLNccxkktgoxUuCikW8JsKRl6v3UvNJT/HlwVrQK8lRpIPKq68k5Lylu&#10;pDnvcdJKz4i2j2PFczJ5dZvTbxG5vO1V8o5s+w21l6Zm9jK6JcP9r0x2s9380Bp9zrjAXUtHSqvg&#10;Zup/aforz1+Rrn+E3ezp8ouPaG55WHD3ewN2VnX1Ms+WqWPH5a781hs3ZN/ExGmG/LhxH53IOpxX&#10;QlHLhxAjAueXzIQC2e5+racrBM93j7t/q1STey2aNX/8NH8tJk6fJa4nggLFlZnRzC031gTnlewh&#10;MvYIazbUqxJaPzv7usPQuqpZVZKi03U+M3rwvrQYSzdlyzbdSUVqeeIIxTGmQTJjHjRpT15zjWkm&#10;XZSjGlTNk/TzxU/n1j5JnEqOK72MR54b5kXUQR8IxsZcf9Rpyq84yFgwvropjOgqnA+1gKKV34Md&#10;wt1zYH1jCNHdc+91q6reCiWkpFcUfkV6/nGJNOM0Jg6Dm7+SIOvra+ZB+fY6w7mbbaYcpcYreqHD&#10;cgxcf8SwF5fnyndAnmwvnCa2wnH6EjjN2XmrRlOy7FVy42MFfhdVXxU9S/JkXkm2/NiA2KOc0vNw&#10;61bgz0xDMpXSJ5Y7bzifUTS+CejY+K5rEziOS/efzitRBfTUfNDXAe1mRX/zqSrdaUjkb4bDTCyK&#10;WUElTvOUCeQ7HKHmncZx5gDOQD0vTQJ6Lz/1XXf0GAb6/zZbdfVhFGsRnOUvGVf1VTb2DUsLOi2n&#10;HmaIlxKHehlclkVAm63ttnzQ+MqCB9HQ0O9zXbwKhaer30PkdnDzlIEBb7FPd7FEe+XROdEaOCWY&#10;D6m8MChQbgedr32Q2GZ/rvc0ZhMfYBwrbU+KEoDpUkYET3/rMA56f1qhr9UfYi+nmAjQ/j4r2kbZ&#10;GFmyI+T6HIY0/g7Y1jEf9tLnwRHOUkjmh0O5JvWOxkt7NpP1eRCH+xct1tKHubINQLOkPe4dEl3G&#10;sSHB3W8E2hRyn6ytyZQJCk+Lv29EPmGK36fQDNp+WqS56EVbDwMJtdqDN52DX62OU4Hf/eNTvAvy&#10;DfWL4FDHWqKTd0E8bxNEMEOhTHP8tnP01dR1ljHLD4hvICP7X2Lv+CoB7cYGdUFHgSrzdo+l86WC&#10;uslC7ub/b1TbivE1jaGwi7wiiI+6j9hS0exZkEZs882NCyCc+KznBbvUdEvjex+Z8SaQ7/6bjmHl&#10;ZcOAxGYeUv4FbrOO6OZ32xrN2oBy0p3sUmfNL0tk+4eOBGMWGLuIZkyHONZ0SOTOgAbjVcHg+K86&#10;IrFwtIC3m4txjtPCldBiqacoyZFms16b4jrEnE7ZpRu6Q6jEaTz70IDqpm9CCRa8r5q+5u05sr0P&#10;I4h8uiK/yBcO6P8G97kCsv8uFB+wr20KoWJAa1tDYX1HCBUbCm8Phd30FVBpLKtH+5p6M4IxYsvq&#10;vdcKK9UHHrVaq187+/p94vr1/j9mOyt0hapUKFCdgR4HuyK4a1K4SWx9rbe9oVCxnYoRJnBDiXw/&#10;fp/vUZ6Y6vPh9TK2JXcvhSPslZAq3AFXlBfG2hzCFeT9PiqbjNGvn35Fmf4YC08yhfPHte6cGmLX&#10;TIkO+YsCdaXAnfwXabz/+r0c2U9/42O7lghcTw02dvUZ8SFIIjZhTM9iKOUfUPf1TZ6iFYH+IbHT&#10;7GnCzVTiNJk3CzpMp8E9JJxSbJDvkf2w3lTdl686SWzciw8lrsZE8pknXYzwtqEIKP6L2Nw3aObE&#10;e86hrhfsfvWA+X8uSBIca4jsouRYJ5FjbSGwpiUUVhGddLBzIXSbLtc+bZYQefQLEzj7xw8RO7LD&#10;eGnA77dTnf6fB7x3Ocor23d1hz9c2fmk2BpjBkm8JQ9Z1ryTyJrSYe35xxJNmi6RNxsSGQvvV4ii&#10;sTP2mQxhOVs/vaqIuptAbDBsDIokfnI0Jk+JvkhgzCB2YRb7+UTrRCHq4ySxettYRp+SYuMyDqp2&#10;GAaEAd+obRp1wAcEhrFh+yHa7HvL6kIhqhPl40YqZrCLHgKH2sJgQ30obG6ZBad7Iuha6xMmiKkC&#10;/YoOc0v7VcX5222aa2jvfGV84s8C402mQXWrcUB7slpX/dIzi9dC2NeQcUa0EQ6y5kEibzfEM3fD&#10;9saFsLNl0+NrupYrX7Xro/I0sDMly4hsnAZpglXQZK0tc41NvPgMgdekd0QRz7AX3O+yld9X9ss3&#10;TnS+9q1bvd82+Np9VZrdkCvfA/w+Dtf0inEu3huWP+H31tZdEu8dP85dCYfZS2Br52w4QFsB6ZII&#10;4nMehUxpFFwgvyfylsMeYhfuJfIrRRgN3Q5u2SeNNu6iDPm5u6hUYjkridCbBZ3yZBFWhQX/x6Sg&#10;G7H/d4W+wB7PXQRH2dPhFH8ucByF9sAN3ZRa2IU+zb4C1YX72fI4qNCdA/sI8aCnaFy9LbD6eJ+W&#10;a9P66JbUkaExxYxP4EWKwAZLU3IEcx2saQsFrMrZRJTKumaiWIjRvK4xBE6yVt81eRgUfTFSdRZr&#10;CrMOMFeNn+KvBaGtLAMHDgff6o3g+2x/mso5rELqQzT2t6MgJMqgQnV8xDDQ8W3TDc83awz5jCTi&#10;RBwhzkKR6ID2+bZlTLg0GK42JfJCx9GAjSLn4usocxpVkXOWt2Kcac1Lf9XMvjdBN6b7RputplPU&#10;R78c3PSJeVChsQzJPjiqXkyc5koOM7eR+7S6bjaksLbCEc4iqop3L1L1ojHQEAo72mZDlTz3RPC0&#10;KYNm6VxSqMq5V6stkn6VlQoOy9f55aeVPhntdc+rflASXqQ6PIpJNxRc0cwVsLF5FqysJgZS6+a7&#10;tWZG7FRp9PDaomJD4yq46b2j0yWPTRMdeHSWP2dc3Ztp6R+T72gxJQ7hTBecJXlJFglKv+OVQb83&#10;wXtH/5cqT/vNBsNFEPazdMbnggOfB++oaonEXTRSpFhPBaMlPsm54K5nwCo6vrOmGWkNYzlLIZI1&#10;F3aSZ2FD+1w4LdwLF8UHIF16EC5JI4iS2QqRjFAqcRrBmAd5qny/0md7ZxSnukDgrysM9Q+oOTby&#10;tOv+YemPr1/v+xudt60vX7EFUnhEvvLnkc+JM05Pg8SjrX7d7EGxR7HvkjT2fiJxfuKJE1SpOfTY&#10;4O9Of9UcuYHr+lksZ931DhvjEs7+CG5+AaI+0adV+qLHjYaMRxa/8FnyeOi26t959pzeZP58iONt&#10;hCpTm1j8ngMh+AwKvdLZheqU/h5zitsbYIbhM8L1q//jnDTWjPd3X/dMQDqxrcQRQsqd7eSVIdh0&#10;S+SoXPdUVtWYapKj2MsepnJWYOJ0wvN1EdhxerBn8801HaGUrtqDuoY9BxpUqY39/U9mX+PnZDvE&#10;oed5MbczevYq2aqSZwwJeN1rDblnzgmXjSezf0l1FiA1Wzx5n1r1Uafa3zbpDgvtiPmfhW6W0jas&#10;oigyMRGvC8iOqLysB75b724dTwVY8d9pupp0mDH/wZq6EEhmboI48nweJE4Q0lse7p4HmzGY2j33&#10;YY204AvrKoTUKdiRIzv/sEJx5fi77sz7soHGtMDd2dhszL0r62McxbUY3EXBNWb5QZetQFCiOgwF&#10;8iNwvGcDcURXwWVh8iDNTvvouhs+DxpvY8sV6VJqPuNFccQtlpM/pW45nGem9bHtwr4et2lQPz24&#10;+XMxcNO4X+TMu1MgX03NK5H7lG9c085R4V+xHSWaK7ID5LlYSc0rSeJiN+cxuKqIgxxFNJwXbYaj&#10;rFmwn4i/M5Lj0OHkvnOKZVxHTXYW/YRgF/lcYcCwpo86BjlDdbpoOCtcQF5LiC7dDa3WxtuqAcMr&#10;u2rJe3y9u5cdSXfUPegflU8oSIeJZNugbpr1zsuFPvgsS336syXa7IdnhOFEZy6gdGe2LBwU7trH&#10;g8PG1TxrliaFuwAimMsgV1Pm5PqnVvw6EaiGHP9epqsyRbKWPrEliDy7KN5ErgvaGgfgArE5zoj2&#10;wtauhbC9K4zYJHOInb6YKtzqsZaoX0Vxpw6od9Ubr0C+fB1w7Zm3PSOK/fAZX+11QB9M7pW01hku&#10;gLSv/rZzVDnp2VWqgHNxjiJp9BiOQSGvKm3UB9VxStbUr5Pv9YfPd+VNBriu683s9VFdETdXVofC&#10;+ibiL/UsJbbtcuoeZkh2PSA2flTw8BdAzv01tV+WR3RtBerc4OavHPB7thjKK3OVGQ+6Te0ReM2D&#10;u6YEhqFlPVIir24KhX3ktZ/YbTieB5+HU9ztVNHpxtYQuCjYqSC+7aS7pN8lMJBoH1ZeNA3JLK5g&#10;sbm4j3m41VKt0k2hIF7grDySwV8/TjFkETswGuMXRG7EsrCLEZ+3S0rZc0Ezcu2/XiWObcaOI0ys&#10;lmnOWpVu919gB3+z4awlMpg43UgLgZXERj3O2jesHHJTCd7PA95XqaMm5pJoB+ztWQD5qpxGhfdJ&#10;wsvk5azNEuwcxaI2KgbUHAIb20Ko2BAW1O+ir4Rr+uJC5mc6M8bGlD/jOy6aS9THB3ucPauRhSG4&#10;670DOz6cQ/JNdYbMGzlEl6JvxekTnwnunhQ8g5ofil0VinTxcipGGM+dDwXqCyNqv3VK3Xao5wTq&#10;9MpDHWFEJyyHJP5GuCBNvl9nY+37os/b+wbq2GJdiecoewFVyMSzJjtHbwm+FMrtgQH2tyskO78b&#10;xfuv34tn/uKjlNE6gN+tMLZwk/g74ARvHUQyFkA6Y8NNmSlnyoWOdCe95ILkIDVmBuMG5epIsA2w&#10;p8QgJepVfb/RUqtEasgCVTJwnNVy95h8SnTVbwsyYvt02ZtKyjWRj/Se8sKR54rAEfJB40/PixNM&#10;qzFxGuyex07Ttc2hgAU9+9pmQ7shw/S0eNzgc//olDD20V7i8zdoTt4YI34U9UafA3J/vpYnz9i7&#10;i7b68erOJ4yKmMBI4i55wLeXnUC7odXWsAHHBmFxWjJz2Y1meWr48/e101IzN1u2/yHuP4yNQegn&#10;Ezl/lDENjvYQHaGM9bqHbZOOG7B7aUu67Q02QS+dejbNw7ptxkGx33PD/sFR9bIsjZui6bPvrqgP&#10;gYi2ZXBKuJWi6t1O9FwUkZmb6sl9bA2DEz3bFF2GlleOCpkoBgcHf6/ZVMfPkaePdhnrlgY3fyVh&#10;CUh/oPLLbQqvYnZw0wvwjat+h+EoFR/nLYO9jFlwnLMGdnctgDV15DmpmUPs49x+nnHqHb6YO+IZ&#10;f9UI9yFA4W3kXiJ6HePbyfylUG+qYEv6J8eqiB2qtiFJVrc153G7tey+zCfbMNHEKcoM2wBT1KSP&#10;gquyLcDspRnMI44XimTQJjD4masqtacCifw1EE107SHmHCLLwiCKuRZjHVTBLiZQM6X7sVCDkjt7&#10;ekIhWXAIOhyc2k+abOz1F2Upj5L44cS5WwG72mdDPmNL7+3b5gkZjJ9F//X+P24y1zFO8NbAEXLx&#10;sJqs3XR2zOanZtFMWlEp/aa1xapL97BaHBWLuL+ZM1U++beFDlv9tWpdHGi9ldfwRgU3P0OdueHo&#10;vp4NxCh+YhyjkYzG8mqiWLDqMJ6x5JHEWX+JnPsb6LRWaiujo9jr7p/grgKOpSAnABOjw1IPWb6T&#10;wokyrCTG9+ZgxylWalepEzzi/vo/Fnp0/52nSrJj9j+WKIoqaUJL8FQK2MJcq8/qSCT36ChrGnE6&#10;ppOFMwOOoBNClEsiZy50GtO5Nh9/UrQWmJxtsVSWdNlrWENDQ1Q3nHlQoTAPSK99aFS9YkP9HxdI&#10;orswcbqyfjYksjZDDHshHCBOGNJXRrXNgtV1IbCD3MMKxaUrwdOmjC5L++Y8ZdbjGm0JK7jpKwlM&#10;kEv7mfXifm5XcNMLwOdG5Go5mindcg8V+FEWFlqsgI3k+VhTPRM2Ny2HXHlpA9KdBU+ZFOx+zbcU&#10;TtERmemLd2dMFQy3YfcZcczDRE7IeLf+wODgdWVCqynRlcidCbFENp4V7wSxz/DG4dWvgntY9SNZ&#10;f9P9OsM5EPZxdMbxiStf/5h+hqK/sq9YsY4KRos9orrgrmfoHZIurdaeHD3BW0GMzDkQxZoF24jh&#10;urFtDlwQ7YNz4n3ks+8jyuUQnBNuhANEoaBiiSDHXlHmBOR+xzujm+F7nAtzVVnk/0fCOdaO+2pb&#10;1f6BUeu/KvtrfVeka6nZ2in8+XBKsAquEude6tVmksX2Sr1jHLIvyVedv4MJTaROzpZtBJW74aV5&#10;ZhiwcA3xT7dZKm53u2RHX0dZxHYLflZrLLtXpj0NKm93mdPJpAIhzkHGrmbd8cfH2LPhtOT43U4H&#10;P/J9zy2SeXTfqzeXdZYo9zw0exvyx8efdClz+2T/cVYca9rWGUYlTamZ3B1PZjHh6xQv/BHbXnj4&#10;adKs3U47EMNa8+A4ewlwbZOTYUXqvPl76VvvLiMOFwaokKr3MGsudBjPNSBtNx4j7jf8LdH3/Eii&#10;z/LYe2RKZwVV0YkQuAXfqDZcakvlz6U6tnFmyXGiq+KIA1Qo3fVI7W7bEjx0wtAQfSRwMxVqv5Si&#10;bUMbRe+Tbtb42Df7RqdGTfou0WW4djCBMffuurqZEEfbAGhnRTBnUlTZ0Z2zYWtjCOzsmPW4RHjh&#10;ylQD4s+D5+Ck5krPPCiXXTnCZH51A9wI46D673iuBpHQ3abwjNhfmmko7+P8U5X+pOmcaCNckuyD&#10;w/TlsKN1AVwSnPXxnKIPbq18Uei8LY25shWQyJ1G5O02IrfoWOw36aLFwJghROFp97KdTSPagHZx&#10;cPPnYuiGfam8v3IU55WUqI+Awi8rIf//tYFQg59xsEKTOH5auAFimIuJPbsIUnjrgvNKjkOm7BDg&#10;vihWKOxjhEGq+Ci025hnMaAffIt3hm6ndPUl2elbh9lzoFp1cNzgbRovVe0kemoepAmXQrp0FzRZ&#10;6kYl/lfTC+J17+6Thzeba27ZApyqz3u2UY55RjULlR6pRDdmfWUgTuLRHCnRXrmbJlwDqfwFxEEM&#10;Jet6BYh6i8E9LElv1By7f5Rcq3jeTqi10Ktkwa78dwFFwPpfhdpyyyHWYqqgZi99BmBCNx1tDPF+&#10;sv72wgVic+zsXAibO0IpquVo5mw4wV0ORcpj4BwUv9Rhr/IrTlfrz0OBfC35Tvkj3uuaCc/kfpI4&#10;lbfWkPOFrqoHrhH5pKnP5T7jxgxpzE1MDqAPVq2NHCGfc3Vw95cOo9H4ewq3ZJfB96RoaLJQ+Xy/&#10;U6yuzd7ZuoGy2TcQ3RPNWApxnCVUUO6kcOUjkRur6l9tL0k8gixxP0OM3c3BTV9JNOsq86/IL463&#10;m5rjv6is6dBWRKEvurY+BA40z4JD9DCqyOAQazakcLdBeMNcKnGayd8p5hjq/zZ42gcBIpN+wzak&#10;PGcekhuNg/I/x2eM7qgva7FWsiZL54byjWMvajvJW0jFKp7ELGZAZM8Tul60Dyt057SfTci2qy5c&#10;PELsRXweM6WRo8J+9XzyXl9v0Z9To8+/vSeE6mxa1RYKscw91wVu3YSSGBjEF9jK488INsM+5qJH&#10;5dryDLzX5L1/XdbbEHmOu/E+0itjDCj8ucTpOvJzB20VlOoKs9o/w0CFhXL2wc7EWl0stFhK219F&#10;Ofe+gPa51NNaWaY5/ThbfhQKVGeJ7yiPCe6eFFwB4X/32LIGcKQKxgjjiZ9ZaSiyGm71fjt4yKTg&#10;86n+tIq9l7ejLYz41Zg4XQNnJbGPq81dxz62ufO6Ec/36i0tcqQOjOPMgCbN3psuf+N7p28l6/Zr&#10;Tl/FX+WqF30HE6fp7Xv/j3vY9iN8hoOHfBRQeG/8SZGuSpEo2EjsmzVEPiyCYx2LH3crEg+9Ti99&#10;HmgO2vosRdKDWM4cKo6TJd0IGk87zvOetH+kHDL/RYu1kZWjiKdYUVrMVx9YBtmTpi1/mxB5pCEV&#10;2rNeujXV4Rvl/pJ8rxfiJ1K/8cdnRUk6lJFIO45y7GniFAt6dpDtterUMW0/m0qY4BzkS/IzQ7uI&#10;bK1QnrjpG9b/I/VGn4NqIjtz5RkxO7tXj4cTmw9perEg6wRn2T2xrSwGkynNlpriU8LVRN5/CqdY&#10;K/sZ2tzQ4OkUOmw1i7Nkex5j4Rp2mkYSGY+J0yMsLLSZDrmSzTcMXsH64OETBs1a/59t1qpBXm/b&#10;EvzbNKzeYhqU+PwfIFUvz9S69jBt1t3lxGbY27YYUgVbKareffSZENM1C7bUh8JGcv8SejZZWlXl&#10;z8brTQUav+ZbdbpKdbb8wkCHru6DoJ1+V9B7JbNEfYxBqYdHMbJ9FjJP8zdbTOn+KNZc2NsTRnyV&#10;lbC3ax6srSV2QDVSWh8bV/qcky7IRKBtoXQItyp6Ja8c7fJlQdFfX5spWUklTnEkTrWxUCFxaSZV&#10;cIt00bZBYXGnJfNxm7XsviKgWD/RxCnCPsBtaDUeg6uycKA5Wtz6IfMLPrV7TPANvrO8K12ym+jY&#10;BcRunAUHGWEQ3krsB1Y45WdifPu8JIL4w/uJrTifim8jXW+CYD+02VmNnzTb+bvPSZPgOHcFHGYt&#10;gy2txABvXRDw+1mvFAAoRG1jrn97norweZD9v850M4pPCncR4TSTGEYzoVId/djg7TxO9k3aadCP&#10;2WeUai/fzpIdpoIfLeb83r4pVP++LViH+79bY8i8wbCdv+UcfjVHdYu16VBkz2aKkgV533GuxRPF&#10;EgJriHKJ7p4/zjBdufZ07mublbYulrv1+nFi9HVbcoo+W+HzOmg8ph8eYx+0LsUZp7RQ6oW0PdXa&#10;JLPIUvr77ZautZnSA6O4iKPpxAhTp2UHT6WAhniNPrsTE6cxRJkcoKHjMYP6/TBrOhxlhZD3Sril&#10;89GpeawTBa6RblvLuUZTkd05pKbm41mGVG22IUXZZOkUe28Zvu0Yse41EwMjuOmtQqDr/EaeKLpj&#10;C1H2y2uw43QLRLOWUB2nu7qJU9oxB1YRQbe9dSYUSNIE4+PjX2i+VJel/UCuPB0adGWvTCh+VWAZ&#10;UP0Lr69Ny3Z1MV9VKYs0HnR7QXoyf/njjV2hEMWYS+TFctjYHAarajAwsADOCc9JexzqvwueMikY&#10;+yUbeWbaRZRHwU3vHTy/dcEFafKDBE7I43LZamIwcorajSfsyfwZVAfCSeEG4PUpMoKHTxjeMVOY&#10;yF07XqU7A3w3hzuZTrDRW+afaDz12muqzVQwWtDP6QnuooBd6DxHZd454dZHUaw5RGGEQBQzlBr8&#10;v719EVWJkybaAeeIQrkoOQipxEndR45Bg3YPYw5clGcNyXzW5cG3e+tg9Rt2XZKfglSiXxJ6Vox3&#10;KNNqrt+yzZL0lgxcEuNQ8lAqGH1KsBKuqs6AzKd7LR2GcdD1b+X6wpvJ/GWQwJkJZ4XLgN9bOuQd&#10;U7wwtD1wy/lnGl9bV5O56hbXY90T3PwS+D7Jj+rNFTdwXkmPvdjRF5R9ek9DQb4EO53mQY660Czu&#10;f//GdYedvqVYFXeXYzt76/odzbP/L+xT/fsFyXHjVqJDdnY+oenFClJkScDE6XHmcugxZ198yjrA&#10;dks3H+Nuu3eYOQ96rDnm113bV6FQk7dwP33LvWXkf2GRz3ayZo6w5o13GzOLx8d9v4Pz0hrNjccu&#10;iLbfPUILg1L+PqIvuM/0hXSA/e1ybZo5CeenE8cHWRSw2yCWvNL5K0Hirp10YQv5/F8TergtIjcj&#10;i8h2KnBlGpSH6/3csb5R65dmZ7wONFPlrljG/Nur6kIgumsdJPLXU4nTHcQJwnklW4njuq1t1ngW&#10;O6HqbcyIZttZl7LlaQ+qFTlf6cQprmPDAH+u0sccMATEr3Sk5f3d04vV0aPHuQvgojgSEhmbILZ7&#10;DVwWXRyk2QVfuY5To7+15apsJUUzeka07lGbteX8Z7tiJoLAdcM6sbt+jGavuaMeUG+Nn2Dy9fpt&#10;x79rvI2BUuVmyFceAJGHL3aOOl85A21ovO87NGu++qJkByTx10IEfSHsoy2EZMEWuCI/Dhjsxe5F&#10;pHeNIA7QXnoYJAkPQ4uNcf59JE45WBCirxTHsldAlmgNSHtLIE+xEVJ5s+GkYDHRpbugwVI3JBnQ&#10;vJa6n++3LmyyNA4r+5u0o3dNzzrxXwUs/jH4WR1ij7yVrO2Xvh+ud7lfH1uizbmXJlxNUfUmcsPg&#10;vGgxcOyXwRroUeRKt1C6/6z09CjNpV7/LmecCX3WX+ZoSpz7mIuoDjosBEnmr4ALxN5ABzZNtJP8&#10;vh/2d6+AjcSvQpaLveS4SNZsSOatBra9rAOLdoNvR0Hqk+Re0yZBkSIcpO4yz+BN64SLG5DpROaT&#10;F1fqzgLXWTbuHlHvDu6aMPh9ypjz4v33sOP0BPdTqNNGDTqHJBMuHHjXQN3HN/dEqvoFx4ObJgWa&#10;QfzHubI82oampZTNvp7onmjGMuI7zoNNxKY/zJ4z3mXJbXjq5z4PDISwe+n5zN5Gt31I885GO3wI&#10;aDPWZGXJzkGLpfHMVOY9PQXaJzXK7GuYOEXGib1tc2B3sOP0IHMunOLuhLW1c2BdSyhk8HcKBdbO&#10;d9K5hJSytmFblP+ua1IBMbLefsMxoj5rGVRwLV7LnziHtH/fbCmVddkaa1EeBQ+bEGw3bX/abDh3&#10;PY5N1hlrOhWzwNjFQRrS9c6gEqMV2nO6zyZOeebCqBhyDCY8zok23e2wdVFz+tuN6bz9xOfHblOM&#10;oyzvwO7p7bfUA9YJdfvhvDOuvfRUKm89HGKtvNdi7j6K2/F+s61XTyUxVzzG2A/GgDAWRM06JfcR&#10;Y0R7aWuhUld28VV6yDsk/Hte75Xr1fpzt3ge1v8EN7932P3yf+qylarylCco6vQi9QWQeLXhwd2T&#10;gsXXs6lRn/joONE3R1gzIEWwGdpsTVyyBl5pX2JnjeO6499ft0Z8w8wfpXeu1G5qCYNo5hKI4y6H&#10;NPERqDJ3n0SfInjYBw/8fq4RfSzTxRxLFmwfP0LWdaFk7bjDO7mRKG8DZD3/tsZ56Ydn2SHfjReF&#10;/T7f1/WnliEt23PD9MF11L0JlqHb38nXlBviedgYtBz20+bD3qYwqBfHXn4dRav9pv1bOFKC3I9X&#10;2jtsN/t/izWXh+O4CynZg3NOhc5Sx9AEu9OfB7ICtlgb63IUJ4idGgulmtMg7++a0tzNtwEPjm+z&#10;1lys1MY9MAcaqoaCBdbPwzTo/GG6OFWD1LxY+EHJMvLCghCUcZvJ74XSqIfmIB0yrut8VZYRZwQW&#10;yo7c8o5p/o16o88BssXlq66kbOpaCWuIPbGeyGbsOk3gLr0l663Zje9bqc/TJPPmU/L/NGutSd/X&#10;+ELir9Neu+SydM84xsBRN+ALk6f4bGGhzRn+kkdCZ+3VibI8PkWHteMfmy3lXp67Mx0/h3lIu9g8&#10;KOn137ZQMZ/JwDHmCHUMW7ED+p3413xz66rDtNl3ltQRXdO8EE4Jd8E+out2kuu5v3s2bKifBZvI&#10;vTvB2HS96QuOnFH5VN+v1JYYsxXnfd3mhld2Yn5VoA+IzvY4Gkf4vYxXMpOpB3v+rkQVe29XTyjs&#10;7A6lCgr3dc2D1eQ+rCD28p72LcDtlU3ar0DoBxR/I7YxawVW5pfanf5ZKPvri7Nlq+A4dxok8ObB&#10;NX2Om+WVT2g8z1MM3Or9tjnAb28xoc18bUzhVy8gmye8Jp1DgjPd5lS4Sj5Hm6XKr/PrXkjg6zzM&#10;/67SJN84zlkKEcSPPMAIoZrk1jXPhhOcbXCG+JpUoS6OohPtITJ+DuWP7ib38QhvLzTbmN2ftDoE&#10;8WmSRIhkLyNvsgA2Yrtq87w7GnvxoVc9QBhYF/dL5FoPPxuH6gc3vwC5T5OSITsOR9hhEEMEVLZ0&#10;Iyg9zT1TmW9pGPb9qEx3dSxDGknNubmmSXuk8nZcwDbo4CHvDWiEMXo5F2p0CQ+1nur8MXh1ErDB&#10;0rD6KHPX+GpiFIcT5RJODGVUKquIUllJnMs9HXOgVh3f6r+pobrpepzC2UnCCE8Mawm0GjMqJ0pn&#10;K+nX/8vRnr3OZW1hsJY8mGuJctnbEwLVumS1cpT5h5W6oiOnhesoGoO4ntnjHYbzL3TkiJCq15jX&#10;mMgLo6pwDhLH4wAdFUuwIofcu1zpdpB62jcHT5kwRB7Bngpd1qiorzsCnWTLoKbDOqwqGoHJVa17&#10;b3j/xDigqjcN6E6T9fjWAzeduqpvXBFFtaMDs7BmFpxgbiEPyoonDwp5mCK75sLq2hDY2T4TskWJ&#10;g9bBL9aF1GXtOHlZdgHq9ZXXgpu+csDqW/OAOJZmL3vUZaszvqrL2D6i+16zMb0nhrWAmvOCRhWu&#10;/w3E+VleGwpr6sMgiXPE3mxonjRNDRpcQmdrJ0PbRjnFXxZEfud/ZCkz7hE5+DhTOOex2VOhZ9jO&#10;9p4MJk6T+MuB7mS1yIixGjxlQnANq1ZwncVQpTsJwn7OpBLwOGva6OsSVGv3QIFyHzB7u551DaK8&#10;Nw72zK/UJQ1gJyBSq2zvxudgJqwjxvC+7tWUDD4t2kEUyx6iWPZBKn8FlVzFDsIdPXPgnDxjTOyz&#10;bQi+5VsFfr4Op+LSWfFhSBKQ55S5DIr5B1WDI9pzHPvlG2eF86jOUZx3kSZYCQXqdJD6zAnB018C&#10;JpZabW3GU8KNcJwzA5J4s6DdfGa8d1i8NXgIBd+o6FO2o9TZYG4YkPk9C4ObX4KoT/SdJkudq1B1&#10;Cmr06ffVno6E6/fsf8u3Z91N4s6D47zd4y12QTlvcOLUym8DYqfzz5pMee56XdRj+0Dbqef1usJr&#10;+n/p0iTD+o5ZsBETpki70070FbnfOI/pQNdCaDNcqBkJdhuJPJqFSbxDtw/2hEGb+cINnHtEvdEE&#10;UKLKW7mfvvHBCpxXQtYWdpzGseY9ZplzswB0vykwC/6iXJfJTOUvhOM9cx9e40fEkc/6zJngu5k/&#10;KlQev5nAnQ6xzCcMCdhhgPNKEpkh0G25zJlKFbHYwz/BdLaxe4nRj3+bBpVr9QH+mP+macK0ou8L&#10;DEPN+pieBTeW14fCoY6VVNDpybySmRBJbLeNZDsGkM7SI9jqPvV3gqdNCahv6ZauklzZmXtNquJD&#10;7zJx8mUD1595SH1FH1DVvy45J+1vPZYh2wWHiGw8KTgAKewDcKhtNbkPux6WqOqSP7buhs+D3tfW&#10;dEW6gureOSVYOt5grinDDu3g7gmjb1QdwXWW3emwXnug8CkmTJ83csfzPZO/01ml2UPNK+G6mWqV&#10;78VZyAgM5Ku83WkFyiP3E3mr4SjxZXYQB3V/9xI4T/RUljwWMmXRcFESQXTuaqooDp2gJOEhaLMz&#10;Kt7H7F4nwP/XbhefThXFPkzgzAGa5TSUqnZDCtE5aYKFkC7dDU2WxlH5G6iMlcOBnzfbOqx0W8GQ&#10;b0z2xuIk96hgkcDdMSQJmF9JlYqQ+83by3T5t5DWPok3h+jOmeSzzIEu00mQu6uJzpoPMeyVUKSr&#10;4+jujLzUgf02IfZYQ7NUxd5djEVP2AgwccpbQmyMvXCOOLGniTOLPmAMYxOsJT4V2iQ7kFqe/DzE&#10;DIMi5ZEbRj99x/Nri+tiFxSrYuCaagtovU12pIwO7poQlH55FhanMWw5YB8SUYmQiQLHA9B72ZfP&#10;iLY9omw97qfQbDjm7xtWflD07z36jnCBvUWJ8i+4acKok9Z9+6wgRRfeOJuy2ddhUTBzCUT0zKZs&#10;eqyyr9GfUtlHNC/Nh0VKN5q9ubPdUvhY7+ddBghMiGXpY0SnuTnxkvQMNJsa8nWBqX9P66j1X0sV&#10;6cbdxBelOk475hAbPRR20cgzwFgIKZxdsKyW3IvmMDgn2Clg6preelANi2BNg6ad+oBS6PDq/zK4&#10;eULAAk/7kPaUZUjNQ0YgcX/3shpDzgi7j5kWPGTCcA5qPy2SR4xjfOkwsmUxplOxC3zFEHsIdVaV&#10;4ZLCEBwB8RSy3rppCT1zx/GZTOUtflyhzb9isVj+T4cpsxuDaOswjkJeK4gtFUHbdFvmMU8oWYlJ&#10;zx5rQXo8l+gfzoYbTJeY8oEGx42/16RLvRrVvYiK/WAMCJOnVEwIxwCR10H6xvFyXdmRV7EIYELW&#10;PNB2ssmYfL/T3tI4WV/xbQBlqj5Ai6o1XHhwWXYEMmRRUKzJfCwa1E1pnp/eR6svVOyGI+wZ5BUK&#10;5yWRRLdzK4O7XwDG+YwBcYLUI/Xo3O6X4mLks/2azlm6Kql9xTDSTe5nzCP22RJIER2BWjPtCnbF&#10;Bw/94OG/bvgPnV/gZbuFA6clsXeiWDPhPH82GPqv6sn3fLY28H70X7fOdw6ZJxWQfhXQ9nHfsC3q&#10;HX2xECsQYP4Z1xb306Rg4lTlU/2p0i+9bhuUVD1lB/oYoPQN/2Ou+prtMCecrIvFsJM2GzY1zoQq&#10;8VGt0tnwkp2P60nmUW5VeMWu3oDild1cioD2nxvMVbZEYkui/InnhECb8ez1gZuGlcFDJgzsrmqx&#10;t2Rny0+MXyY2KiZPmY7SgYHrNmo+8vsGzyP6nzrj5V6W/VJg+LrhlQXehoHeb1+RnhdhzJRKnlKy&#10;7EnSdCV5IbviOd5G0Ps7nhWTlumLO/b3LIDLkojbnhH9hGVqrvxK+oaOpbCmk/wvIpc30UIgmbv8&#10;hsLdsMU+Yv+DXEXyGLKMocy/xF3P6hsSveDz9tgaZmcrIh7EcabDISysCeoIjHdHkdcJLtIKn2dg&#10;PDJ4yoTAdAr/qtF8TU6z11jwc9pGzYvNg8pe75htQknh5+EYNC3QBZQKshb+7bNj/94GOOaWlRHd&#10;c+7MqQ2DbY3zIU20j9hmocR+DiHXYzZsbniSOE1grIcOU23BF/GHlP26n5SpCx2X5ecdDEv3a4tA&#10;P3aM3bX+tbS/y9lsLnrAdHRvJXLjpWJg/YBg8wXJNtjSFQIbOsLgMHsB7OueBysbMHEaCptbFkKj&#10;vvVU8PBJQd7XuphjbhMyda1f+uzz56H1tVzJk68lvuSnEM+dBUWaC7e5fcJJNSB47zj+Uu+nMer1&#10;KdBuLR9U+BWTKqx0jUj2sx0ZkC9fDbWG3ACR589itjiWQeSq6cSGn4PE3kMfEmNn2/EetZBnQ3AA&#10;zop2BePbEeT3bcS+nBWMbxP/hrsbGq1M8SctNsHJk+J4iCAO6076LFhPHJ6djXPHWaqUIuwCCf6/&#10;Z8Ah9R32di3HUTvoGKCGr7+8YIatK4o06XCcO5eqyDkvWAZC5zVv33XFpJUBOhpVhmJrhjQKMiRR&#10;kK88htRJYu+IfFJG+9sAVh/WmUuNXEdGX2BM9Mr2bEStvmH2cXbEA1Qkz17EaF7eSB4Y4vBsaSUL&#10;SnZQYB8QU1Q6Ir/6P06JYqxHmAuhSX+uxuOZGL2o1GP91yM9O53INY8KZQN5RTBDocFwSqoLiP+s&#10;VJt5JYW/FOLY0+AUe8ntBmX8CwsYjcp6Q2FNEjdsHClTULFg1ym+0BFBxXJBsAREvTXJwVMmDJVP&#10;O++a9tLtLlv5VaQetgxriu3D6uLXBSVfB1xf5gH1VqJYtPpR/b8EN781tGqu/dFl3oGWdcTonlsz&#10;C472bIKj7JWwnzwoh8gDFUefQ1VTb2+bCZnCo/elXmHqF5mb2WZuy8+SX4A6Q3lWcNNXDm63+7dU&#10;PnZTg/EyNJmK+2wDLxuBOp/0Z5XalN69GGRpCyWCK5QYoYtgE7kP2E21jjwnsT0RN2uNDZOmSMMk&#10;D8tSKaUZur7UeVLsYet3C3VFgSPseQ9OckMfSxzn/RxH5uApwUyiVD4lRtt8aLG2s3VjLzuEb0Lv&#10;iGZfj+0KlGtPgtTDbw9unhCGhizfsQ5y2I36GMhX7IAeZ7M6uOsTDCDwHBX554Wb4UBPCOyjzYQ9&#10;3TNgN1EuKMMO0dfDBXEEpAi2QJpwJ5wTbYdE7lKiN55UAm4n+uOsLOOGqN+E1YATplaYKLBwpdbK&#10;qkkV7IUTxDCPYi6CDMaG4V4fy9htOffwJD8UjhMDGTtncDB5oSYT5AHzaztEEYxedh12shznhFJd&#10;p9WaGLAOss4Hd6P8+brFTzvQZs66W2Nq6dUNDb22+57pFP9Zs6VJS4x5KFKnAqe3qnPghvpMtToa&#10;jrDmwjnp2dvygPO9dpyQz/9rgj7p9jL1URA5MzWeQeYLc6+UAfNPLslTNeEds2EdeQ4xcYpJcrzf&#10;q4m+wq6GJu05ud0vpIp8lD7zz04Jjt7cR+53nSZlfGwSXQeFqrzwvfT1j1YGE6dIfxHPmfeIay9K&#10;R5lKc3b8Z57y6PAJ7kxixC+6Vy09jsVbz9YRi+y/qoi+j0ExdHwodgQs8umZRmTFNKhVHR94FcXq&#10;50HUx1lKszeZFF4+1WlsGVSvNg6IRwK3HC/Q/nwIYFkaVh/pmX8d7Yj9rUvhlHAbHGQSww+Dp8Q4&#10;30yMcuw4SaBtUQvt9JcC1pOBwC34rU5zS+MV+flbrbrK7WTTW3fqPhRgQaCBOK8av3Lb62QX31VX&#10;lyoMpxICxznriZ20iuipWbC2diFkSfPVNPsXozLFZzX46wcBrbet9bJkJbEfp0MSbxHUGq9xVL7e&#10;N3Y6fhZYRNU7Iotn2AsetJqLH6h88r3ke04ocQrEgbcPsXiN+kjIlW0juqrdrB50vMRA4RhR/HOb&#10;KVt5WrQVjrAXQyRzPpFjYUSHrYaL4v1wifgOlyRPZnIn85ZTnYqYOE3k74c2B6P5bXRmTwRSn/PT&#10;y6qr/TGs+VCi2Avd5rO/SpxK9gLRHXfkfuNr6a00g4M/rLfQpfWGjIeWQNdZvD7BXS8AZ77pfLRk&#10;ur35nsBj+nlw80uQ+8wry/VFY6eFa6miISwewjmnjfpjIHZVEf9tDiQKox51u2SX3mVXLqWjPOZF&#10;WerigZ09Cyg2gm3El4nnLiQ2xjY4TWyNVME2qvr3GGsrVdCzs5voD2Kb4FzuCGKnn+StgR57YaPt&#10;pupZYp3V291QoNxPdPoeMAVoluuTDEZqB9QZFdoz0Gm5CNZhUXpw84SA9HSttq6yk4Lwcex+S+b9&#10;EpoNJ/rdN17fUfxlgG7sWsqwVNmnEgxvMrX/UxL72Nh6onPQZt9A9E40scl20UKf2PTdoVCojAlo&#10;PPyFn5VtlqG+77RZq0Q1+osg99BZfcQuDe76yqHT3HQoQ3YWmoz1DVzXrxg0JgOUmQqvZFeR7MxN&#10;LOLFYt4jXXOIDTSTotyLIr5TPGs7LKydDSsxccrexmvXVkxoltxkYB8w/K0uoBIaB9SxE5XjT4FJ&#10;QPuIJs06rG7GxCndUR1frs14LPHytwUPmTCMPu6mDOEKqtPoadI0gjaD+CgzqJgTsiRU6S+LZZ/R&#10;yXxH2V+e46y4GcuaRvyEOWR9nmvGWaR0a3brIVYobCSyB2Mpa9pxVvy62xKvZULPKxYe0K25l+PZ&#10;y4lvsmtY2Kem2MhQHlUpj7dgsfxKYrNhDAjpLJ+PC0X3bH1Yoa/YSa7nK+2OgVHBv4p6c3T1xvxB&#10;qW/iXfNvC8g2o/A00UtUCVQMDmNx5brcIXa/ZFKzyxCos1T9Tc4MUTh1n+I4syBXlQIij+yVhSmO&#10;AfH/Cnob+9qtzWPI9vZk66+Auo6nO50U3bbkEcocjGHu65kPScJoqLXS8993kepUgb5336gsSdzX&#10;PSzwGprS5ecCOFLgBPFnBfbU+3fu/KpIYXRU9X3bsLpL79N/IVpNBBb4GAc15z1j2mfXH9fhwPWW&#10;v6nXbPvPGNqM70XxNv1eNdH/Eo+IqfUxPf3Xf8VY9KFDMjDwLznqMkcUezWx+ebAtu4wWEueuVzO&#10;rrtWX9NLlLFID8t0cSPazVXjOh+z7VU2ln7E8Zcdjg7GE3tzOkVLWaU++sA9LE0h125SXYMoQ1us&#10;LYdylMl3sTAskzxbDfqz9/uHpS+NHngfoNvpl5pN6WD2N+FYjFf6I/aRkT/IV1ztWddKZNlTOUZe&#10;KzG+TV5rGkLgOGMxqPvanhWgVxjLrkYxl0GGcNdt36h2QjIMR77lyi5nbO5YDOu7QijZvJXoulP8&#10;lWMGb/t6eZ/mn9IlEY+peABj5niBYFs5FlEGT6dAszfOyJYfuIfHYKcpdpzuJ3Yjxg4OUcwEIVCj&#10;Oaw0+gWTKqrDAs4mS1lrnSHnoTWg+2vbqH66eUhu8Y7ZX2ArmwiMg8Y/NwyoucYh7Sn8zsHNbw3d&#10;msplkV1z78ypI3ZZ41w4KdwDEYww2E+uRSz5uaNpFqxvCoFjPaugzVzVh58neOqkIeyT/rJUU9h/&#10;RXbOxDB3fWH59KHCOWpYzHBUjVbq0scZjs7jn80J4HMt7eu6msBdCps6n9jDkcx5sI82l4qrrSH2&#10;24amMChQlDZ4ACblf6J8FrkatjFMjfwuVdekxii+a6i8zacKFBshkfcp8R9DIFeZ/Ijt4mHH6ITR&#10;O2T5B5WnXVqlPQ4dtsoBzWvG17wOnlHFFpGrkGIaqtZfHBW7xc+oz/sGlb+s0CYNRPfMovzGPcR/&#10;xLEwyLK3oWUh8cX3Qyp/C5wiPid2np4WbqQKcymfFBvpODuhycrQfNJo5aalCGPJyfMoZ3UDMRix&#10;AqFRcpA5Pv5yRaGWGC/Vxmpjlf4cKDzt2UijEdz1DNY7/d+tNZXdOsFbQg1/T+HNA7rt8gNXQDYl&#10;mocGc40gQxZDBT+uyCKhw5J1y+TrmVK121SBi5Vu79jSYEgfc/q7Lr1pDmmbqe3nSdzom1SylCgU&#10;dPTxtYw4mEuxMpf8ni3e49R6uqightyt++vL0iTlBXKTusy5TTbfr5z/N4HXb/jPaMZ2Nw7OxkA0&#10;0swcZIYSBy2NLXXxflCsPt+RyJ1HJU4vCzZ4u1RnXphlg5UlTdbya/Gc2VTl5gGiTCKIUsEXNe+U&#10;KJYUsviZ1lw6+f6TShaah8w/I07RzXpjNs06rP2udVBz0TGsLXjauTQZUEHNQTXNOKhPJZ/jrdIZ&#10;PEmcHmrZ2BoG82pmwWHaOjjGXUVVsh8kr6O0ObCiiijs1plwjrcbumwNrUjlETx90mg3t5Vkyy9A&#10;vbZ4UoGYjwlYRSfsa1OUalKgQndlQBuwvlS5p/Iyd+Qpox9uJIbsCmKAbeoMgWjWAthM7sPKevK8&#10;YEU1bft4raF10jNAr183/DHDXCHv+pITp0wiGyvNjdw47or7x9nTH3cYDt0W2DPupglmEoNtGnEa&#10;w4BIUtFk57jah2RpGMwr16aB3COuDm6eELAYxjUqKe8wJo0XyDdDp61qSBksZlD3Mb9Trz/rOcSY&#10;T/TBTNhPXhhk3t4dAiuawyCGuY0olB2QwN8MKYKtVDXOce5iKmm6mcierd2YOL10T+w1TzqoMhGg&#10;wX7N0EpPIv87kbeWCtIldC1/pHJUPWw1JkESdwYc42C1eShRfqugSHsFlIPWN1JhsF3sHZflCY9x&#10;Xgk6QLmyraDxtveQz085Ddghr/e11VTpzkKlsd2hDQReGDT+PMRk3bXZmhk4U++qIoHoqaIxc6Br&#10;4KJwFWDFa4W52fRFOg6mAo3f/H/rTUX8en30TdtAy34MXgV3UZB5TD+8vwO9oQAA//RJREFUIEmR&#10;rmmfTVGHoQHx/LySnW1kjapTBxV93VTQ2X7T/610WZp/F7nnFcp48A1PfD5aoTJ36z5a+Pia5+aV&#10;HGMveCi0l1FsAh2O1qjzoq3jWK2W1LNktF15+oWZdAxH+y9y5AepDp7DWNhDXtS8EuY0KoGaJ9l+&#10;p3dAOzd4+ITB9nT8a7ulKsDv7aC6gSyDmjXGAfGo7+aHR9XLtTYtj2PMG1vRGAK7W3FeyTbiBD3p&#10;Co8hz982YmPg/YujrbP2GBu+0PwLjUvzR82GeuZl+bmxdn3NhOcDfoywD6j+VubjD8i9QmpmzWeB&#10;ncx0e5H1GGcxlXTDefR7u+dBeB3OKwmFRFbSfbZPN6mRBk+Bskbjkv9U36f6oBxNIgcrL0tWU3Ix&#10;gTsfKnVXFbJB0wuFF58HDGzahkRn6bacRy2W4gcKn3TCHacIx5CgoY2aV7IBuu0NXsOQ5YXqU5Rn&#10;iv424qzFPjjBXUF0whxiA8+C9URuRTNWw0XJfmpGJlaPZkoPQiJ3EVWwsRfnlfD3QIuV1v6+unjc&#10;4+O/1Wjp6TzK3QxnBMuAZ8+Cs8IlRFctIp9vDzRbG32Sfu1rn1mie35QY+4RlmnOgsrTwBh5Lpj6&#10;PPx+4bcU/e2ydnv7iKjv9Qkp1YB1RYWhdOykYC3Ec8Mo3XmCOx0q1QdA1ldHdPw6yFHlXFcGPK9N&#10;vr4NIHUzsRnWX1EV3dxBmwdbiL2B9kQsez6xMbbCSaLvT/C3UrLuOGc3ZYtgFTfaJljcheNJInrm&#10;QKn6xKCiv5W6fmiDMpzNsgLFdmjSR4NjiMebLNuNfkB/slJ3AVqMaWAa4NYGN08IWCBaY6qpTeIv&#10;o9hFUnifQofppNszrH2n13KywMRpj7HCEbj1IqXpRNDt4C47zIgYR1t9RV1oMHG6ALaSe4M2PTIg&#10;XZLueiTpa0/CAH3wNApqv/HHdcZCXZEqAdi99SZDsIj4q4gOY82+LBnVcdoi0AmmNKcSfWCao/Vq&#10;lvjI+I72mbCymvhLnXOo4t495BmIYS+B48zNsIj4sGta3k3iFOW2adCwyzCo1U0l0Y7Bxd5hXYp5&#10;SHMNYwLt5qLKMu1FkPcLJzULjXyOr0vctbkneWS9MZ7EKjBmgQFxTKAiBSPKshpjHu+zHYcye84f&#10;5It3Oo+xphGZFwq5iiSx0Kn9e6Y9tzKKGQabqOA8sX87KQrdOxy3Lix46huBiS+2oyw/U7wdLoqO&#10;+DR+E1W0pg30/KBUEatDvxZjPxgDojpPyetpbOgoa9ftekP9KrQDqDf7DDB54xqgx7YY00d7HB1x&#10;SCMe3PVe4BsVfb/Hln8jW/6kAClTGg1VxmJru0X0Eo3n5+H2bfNfcJ3F908TnYexwXjeAijTZ98R&#10;e+X/GzzkGfB6qH09J+qNl8YrDSU39AN9LxW+jI/rvtGpOF61p2kurCcyB2OYu2mzib44AJWGzsKP&#10;JXEaGLP8wBRgsjm9HQFFoH9XjqbIFMWaBZjgb9buhTt3NMvwOHJNvuYdEaxX+7g3VQHdC/FUfD5x&#10;f/DPV4Ls/zpe1+CfVJE7zpq2D3Ft4+NP2IOwCMDSV/ofBZIV/4WJ03jRmt/PQRavPuEJcV/7uGtU&#10;foI6+SOA1OP51yuKQsch5jLYQQuFrd2Y2AuFk13LoN/X/lKHKF7DDjvtSIk2HZiOEr/rFbSyKpXq&#10;d5gudvoFaeSjY5zp1DrOl20f13vpz8avTQb0Xvraq6q0sQzpIWqcRJEq9rGqv7nc53u/rIpYKNtm&#10;rdBzHfk2/zDvtclxpB+v0pXXYeJ0BZFf+MJYASZNl9UTuUZsgYiuWSB21mQ8XWt15mtHT/O3Q7Hi&#10;6B3nsOKVI+4+C5z5nC3PzNvYuRA2ok1I5PI2ou9OC1YNmXy0FcJ+7YpTgg1UYVocc+ajVuWJs59d&#10;/12Oxv+9ooi6E8ue8YRRkYbFdk8KbDB5GsuaASXKPUOy/vq5k+n2VDqVf9huqygu1qSBOSBfbB7S&#10;/7t5UKUfuOWcdHMPrjnjkGaTfkBj6J3inOc3oVtfuSyqc+6d+eTehNfNBhyjuJ8xm/ivM+FID3ah&#10;zoJ1DSFwhL4EyjWXHisDytc2hX0eBHbBjFJNoSdHdlbfbWycdPftxwJdQLy30ZR9u1CVDF32Foq1&#10;IriLAhYCMuzXVAfIdV7VQfQ8eVbw9wjaHFhF5A/ay5hAvSTOUGj8/smOPPiawF6/h26sE3xoiVOt&#10;rz2xWEn8Ne6nlA2WKT8KXU76pDrx3WO6n8n7Gy3lmmPQaa/tMwwYJlVs6rupmqboq7p9TbURKrSp&#10;94R9nBhyzb6ORQkSV+2pVMHGB7uJzRyBcQDyE/3Itdg00r6E+Jp7IZG/CZL4WLC7FU4JNxD/MpSS&#10;PVuIP3OItQ2per2fNFu5p1IEMbCnZx5xeJ7wk2+sC4E89hb9wEDHSzSZ+mHXP5YbCm3Z8ghg2ktu&#10;2F+TDO2wt7BTyT9FgRXPDYEa/XGwDAgmTfmKaLW1FmfIjkK6JIKi3iolzpbG03UmuPu9QObRfa/L&#10;VssUu8pu3h01/lVw8yvRbmn/h1OiWA9W4SxtDINl5AFZjknThjBYTIznleShOcvddk/irN6IDwE6&#10;+Y3m0o4mYzrweqvbdQHmhJxYjkPzi0jG1v7V5MHcQhQKVkoeYIRBveFMG6uf9S/5qlTXcU4YHCeK&#10;vUy6Ryu1FL3gSCE1TLe9Pvs4d+7jZ1Q3RLFgVQ46IzhM+xhzGjTpU/sn01mEwORilSHHV6Y565O5&#10;2v/bPmKosg2pz2GylnznX8PAAiqM4OGfC+KwxWj9SunboCd5Hpg4vSKMbNncFgbzKsLgcBcGkdbC&#10;PuKQYRt3FG0e1XG6lTxYKZw1UKZON8q9op8GT580OkytFZQTrSu7ENz0lYNjUP133faK29nyGChQ&#10;nb0h61e+RN0qcDWeOifeSjmoi5rDYCVRLNGMuVSiZnV9CFXBvq8znMiN2klfJ5yjy7ZXyzp1nW/s&#10;NnzXQOrGKlNbcpJg690Y5rTHxdK1j2XOK+PnhKFEqUwjBvdMKNFeleu9jgl3z+OzYxmUVLWaTkOl&#10;7jzIvdKU4K4Jw3/deEjuablfqYmGZnMhWEYcv0A6bU1/d3yaYDOs7wyB7V1PqPB29xCF0RFCjGPi&#10;jHL3QDJ/AyQQxZIq2AJYcXmUs5AKcqJhi4nT0+Izt7l92gj8nMF/99aguXnzW8W6WmECbx0kcFcS&#10;43cx7GueBQz9JajVRpPndlowcRoCKfzV5NrmgXbAFoHzlFDOBt/mBbDd7J8VazPGjnMXUdWjZ4RL&#10;Qdhb2v+UghapX2Tu6t4CZQKUGztthuHh1yYKMbHbbm+ru6pMghx5HFTozpH3KocTnLlwVnLiMd0t&#10;m9IssakCZ1LSHB37yjQJt5TuAsGrAu2KAdvfXJKkicLbZsP6NnIfgzNLkEYM9deWlhAokEbfU/e1&#10;U7M7MMhdoMmR7SYGd4EsBrxj2glXWBaq86K2d6+haHcwQIXJ02Pshfek9opY3N9gLm9P4WOx1TRI&#10;YSzrU9irXkiSMHrbp1+RH6Bo1iLp0ynaHSp5ysJ5JeTe8Rc9Uva1ZU22apPd2/T9FnOFn+1sTkM6&#10;Oeugbr5pQOr33jC/FMz5PNhH7N9z3bT+4+vW2xcF39S8MK5n/sgyIiN3NS8kht4O4gRh1dxMONiN&#10;tDthsJGqHl031KguWvpFnkO5S/7ntdoKMdFXw52mhhXBzV9JkPu9mdXbMiboZ1EBqs8Cx1LU6lPH&#10;sFJ3F5F18ZxlENG1gKJMxCD2vo4dQLOLDgQPnxRMHtk35Q5OpqSX/4US3W8bOl/rxRzZGqrIJ547&#10;B0q1l3tFXs2kbB/UxdYBUVmHJWO82Vx8B2nQJjrjFOEaliR1W3BeyWposZQPaXz6FyhqLX3M73QY&#10;s/qSeWshijmLKhw8SO5ReMssIls2wFnxLjgj2gvncVameB+RLXOD87hD4ChvJ9Rbumjvk/6Q57Ws&#10;vSQ/9zieMx+adPHElzkIp/gLyWfbBc3WZr/c//r516rR0e9XW5j8q4okEPSW+IhueuU8pf7r4v/k&#10;99bdanewnVzX66mV1QHL0kpD+ViqIJxKIqDuxHtdKN8CElc1pEvjoMlKxxmpb12XPw98f75XtzRT&#10;kTuyndjbG7G7gDxjMax5xMbYQmTcFjjB30yc2fVwkr8fVjbPgQ3tIZRtgjbKTmKrrCc2ygnuOhA6&#10;a4tR9toGXT9tt1b58+VboduSBH0jinPBfzdhGAcsm6r1l6HRkAz6AIuYcxO/DtiRUK4vasGuWZyn&#10;mMr/FOi2c72Dt02T7kh4l+jQdyxnWmsc3huKPwlumjA67fQ9UbQtlK2ONvs2YsMfYc6FNeTnQrTp&#10;iV+aLFgDDEdZAfq4wdMoSL2K2aXaK54sWSS0WoruqgKCCSWoPkbQDfV7MqUnoclQ00kz0KZEcynz&#10;cL9Xo88Vn+Zugh0YiCM+6aHO+dT639szg8i65RBH3wQLK8NgbUsYXOTtfOuJU+ct55/p/eouw4A+&#10;J7hpQkC6XHx2sPjIMaLfbxvRd2kGRT+tNWS6rmkv3RG7uC91fr0Jg7ddf06zZIpxzj3GKPCFMQuK&#10;LYuyCXGGaQjxbUo7yf99oVCwS1XyO/WqWGECeSbjODPhivxwoNvGmN5jy78aSfQH+jIYS0EbdTdt&#10;zR22QzGhbgksDBD3N5c2mzKgwVhgxKIz3C7rbZuWLTp0e21DCBX7wRgQJk+x8xRjQ5g4Pc7dO9Ru&#10;aX9jsPr2beOfy92Vxg5ruRKpQoOb3wtsg4IdlZpkuCDeQ9HdZ0hjoNZU2d2l6pp0Ymdw1Phpsylt&#10;/ATRNygXkwSroM54TSF2il+KeQ3d7vuOoLdmJFdxEIq1l2+pfI6XCsuGhzu/Wyk4INpC5M8m4qtg&#10;DHMXfQ6c4O2DKkN7wceSOO0bls6R9beMcF1sqy4Q+EmZoaMHqR1jWDMgXzIfBoY7U/E4TGo6BmkZ&#10;PFfT+PMzZtFvcd3QL3CMvN5nQRlsG9bvHLr9q2Iqhdf7J1w3u0birr1948aTALXH0/zbKseF0NPi&#10;UKrjNF609/cxVijxqVayXW0PzAMs9Wefqw8VqoGBf8lW5DkOMpfCdloYbENGJfIsHiI+ktlV9lIC&#10;GK9jh63jTI4iHio0Jx4Z/Jy8wfGX15DYo1yTrUgZOcYhdiRZx+fFy5GlowdnywcPmTDYLlFInup8&#10;X7oU49t7IUOyH2iWXG3glu4nwUPeOdAml/q0m7useQ+M3sZTSGkZ3PVKtFrbsja0hRE5FkbJMUqe&#10;Edm2tD6UknNbW2ZCtymbj3S6eHynvWFJnSHrXocl9451RDohmYqJ0yxZZumGzgWwntiDKJex4/Qk&#10;b3XA6GfN77AwLiXxFlKxtBRWyAOpvfhQ8NRnYNhaf3pVeXQEZyk/HUWHRTaR5CfqDSy4vizegHGa&#10;Y2RNT7ggBeV9u7UmKUse94jX25LTe90y1zqsNQ/dfjLnFouEnn73icDkN/2TxqdUmQf0+4Kb3hq6&#10;9TXLYmjz7swn92Vt9SxI4+8kvtJc2IlFh7RZsIPY02i/xfTMh4vCCBC4GEnBUycNsVMQVqzK9eVK&#10;T+u5tq4px8k/ZOA8XHFfd16Z9vRjHF3WbmtiYpNMcDeF/lvmn9Qbzth30ENgKXlOMMa9q3s2RNFn&#10;Qzh5VlaizUzsgHOCJKMy4JzUc07W6dek/c076KZ6UZftw0qc6r2dseXqnVTi9Ch7BpFnEdDp6Hxh&#10;9NnnwT6kmClxVQ1dU8dBp71R+bQIbaLwjaq+r/M1q2q1e6BEfRx4fYxrOrfuGzZic9ZrT+t20udR&#10;zHroN+IzsIvYfEgxvrNzJZwR7gach53M3wZpwm2QQnzj3eQeUoUbxLY4yNoMDZYuyyeNVnZaKv8w&#10;7KXPhy2dRDi1hUA4eYgyejYENOacl1pkNYPGn17T5jjTxZug3nAKrAO8Vw4u73R2pp2X7CWOOAZH&#10;p0O+cjeYBliFwd2TQre9O+mK4gQx2g7AaeEOyJIdBJGr2vgqhfauwHVyZ/XYq25b/N2FuHCDm18J&#10;ppX51xfECcb1zbMAZ5FhFc7SumDytD4MFpPfkU+caylJQQGLFYQsJ72sRH0GWk053YYB9oSqThgO&#10;Wei+nk1epOrFG4sdp3vps6BOn1bbbGn+RZb88G0MhiSwZ0KF4kCrxk9/sbMNPvk1vouWlsRf+PAQ&#10;USD7iROGdDdU1Sb5G5XKYaJcrimihz1j2knRFuI8tDpjES9LFvtY6OrKd46YTI5hXQoGtVHpyP3y&#10;A+ZJOACmQdN0lVd6QxtQ7MQ5K8HNXxhcTesf5YhiWra2zYJ5FaEQ1RkOJzgbqLlxWPkeTV8Aq2vD&#10;qEBNPGsBZEmjbjLtrWsx0RR8i0mh2djYkoHzbvRVlCH8VYR1QL210ZRFnte9cFmecI/vFsbFx794&#10;vZjOa1UJvJWA3WcLsLiAPBsRRInvIn9jReBq8szs7lgJNYaqV84+eROwUo/jqBZ26doOBjd9KUBj&#10;tN7StfaUKHIsmjXj0SXBgnG1O4cI59mU04gD6vPVl7SKId0/BE/5XKDsMQ0I65sMJ8m1yQRlQPZs&#10;hhkafoG7rh/YP4cy0nfdtlEbkN1l2vOg3pgDpkH7rt4Bw7dbDRmSfd1zqMDXRrLeUR/sIIolnPy9&#10;qnkuJHC3QyxnBcRxN0CqYCucEmwh34HoDZQ9XcRxJYrllDjtIa9fe+pdUPsZR+/+VaG2VnGMsx5i&#10;2EsploStjSHQpEiBUuVOyoDGVxxR2KnEIS/V5YM2YM7XD2gLrK+hlZINyn5YZyp3neCtomY648yL&#10;TvP522M37ZTuMwd4P2HYrt68Ij+CiVO7evjmayldsLq93dF+JUeZDJdlMXCVOF8MezFRwusgT1Pi&#10;ZnsMk57X+0UgDuj+rNFc2NlsSALfqCjqVXJT3Wf5TrbsAmt9GzGeyX3GbkV8hWPHKXnh7xf528bF&#10;vTXPOjnLDKVtSId1WbwfBiZBPViiKUreRIwTZEh4Oq8kjr3wjtRdewj1Qon6kiGZN5u6D6dZK/V2&#10;P+cFg4nt6PrfHPmTKt+nThD+PMIkuoq8ErizoNucw3Tddk2Kaobd2/HtFmulnuFs5KiI7HAMG0PN&#10;g4q+wA3bpLuDnKPWhcYBbaPdM3nK4IlAYG5fFEOfP7qgLgx2NC4g9tA+2EMPhW3kGdxHdP+mxlmw&#10;sTkEjtHXPm7SlpzE6uDgqZMGMmFUaa8pM2Vn/D2Ojkl1hXxMQDtS6+e2tlmu3eW6GK+k6u27bv73&#10;q4pDj7GjYSNZv0fZC2E/bT5VPbq8BgsMlkOjoWVKxXxaN+3/Ca3dbJ6x4yUa2i8Tel/H+XwFFqkg&#10;7c4sKNScH+P2SyZFm+O/af+WKcBuajERm8dcMqoIqJcGd00IrmHpTrY9nZpXUm/MHVb41auDu6iE&#10;mznAjMyS7n0cxZpNzSrBblJ0dNa1zIEk7m44J94dnFdygPr9CDkOZyvv7AmBKM52qDV3y98nCwC7&#10;1/DtalPTaBw3HPIl24BmPg9nhcuoWZ5N1jaX2Gt8bZW2avTu92vMbEGWLA66LBm3TX76K+dt9w7z&#10;YzqtpUDvFUne9N0MQ87F1caq0VPCdU/8NKI70S7JkqwBQW8lXNMVP6a75EjR/U5B7uOv8/t1uzMV&#10;2fe2EPuDsiXQ9mbOITbGJqrjNJ63ibI9kvk7YE3zPGq2FtKTb+2cSTnBOG9rV9dsqFKn+rwj+r+0&#10;DjuWN5mKxgoVm4Fjvwje64ZJFzVYhixL6o15xJ9KAr2foZqM36Edtn63WJPdc4wzjwqsJvOmA9Oe&#10;bvffnFwQ4F2j29i5mu2otuEsxuCmCaPTRkvZ37WWCgDhawexGSN7iM9LfkebfmUbkZOcxdBmze4y&#10;9IufJQzxueW7RZtylWdvnCfPZI3hImj8vCnNevoYwDC1b06XppHvWc3mWDiTTlAjBO7uX+QpTowm&#10;sRdThYwrif6P6l4Am8lzcoD4qsfZqyGWthkWEB92XUsYZPB283q09W81cWocVM1TeySjBuLfBTd9&#10;LpwB558pffIUGXh+G/WqY1i33T6sd+p8oqyrysRH13SXzVxX66Toi31j5p81alMsyDqCMQp8UQFx&#10;GnadzqRGDqG+otvqqnCtBU+jYBlv/z9NmhPFiWzsaJ8OF8W77tWbapbR7fmXcDYvxlDQLsWYytau&#10;ZfeYTsWq4KlvhNPJ/P/o9pLKEvVp6La3CMj/pYLwUkfD9jPsHbCs7knsZwV5NvB3qjOLvNaS5ySF&#10;f8DFdHHfyMZGXbsBZhzDUX6P4WBsf1/z5oHcN42nvT1bHknF3s5L9kOWPA5azPUFTPKdg4dNGO4R&#10;VVypOpKi/8e5g1gY02CpK/psYQWib1i9tcV0ATIkm6FQffa2dvBlBhiNM+eHRZzdrvV1xF9tfeKz&#10;7qLNgURuBFQa2j6KjlNyb3/dHuAe5vbWPRZ5pS1OgP+vxSlNj+eve4TFvOf508DSn1ePyazxccFv&#10;Gf3NHTR7KYi9urjgW3ziu2n7U9OgpEUT0Fz77Jp/Cs2g7d/UfrG+b1jzjBpb6fP9FcvVw2LZ8+4N&#10;3ZBSjS39/fV/zLbELUllTf/PWHbId/OMUb+H6086pP93tqu7T+FpGb137+Xu3w8R0oGBf70iv+qI&#10;7FlO0fRu7ZgJ65rIGqmbASLDhZeuFfqh7baWzCuyaLgq3wui3mo1joII7n4GHNtWqMl0oM+JciSF&#10;P5fo9zxH7/Cr56K+CdIBw7+W6rKN6dKDcEZEbFbRLmgwnLtl9jNfOTvxXUA5OvqH3fb2dlFvuT1w&#10;Q/Xf8Dndl912RtKOdqQfJ3KMkm1PZBrKt0W1YRDeEAI1ymTrwD07xSTBdTJ/WW8sGS1TnbxrHOJM&#10;yAdgEt81U5ZRF94xD8KDxdYom5O5q3zOYensal1FQwIXfbHpcIY9946ln/7SWC+Wt/vvSzQn+o8Q&#10;eU/ph2CBDeoIZKvC5OlZ/grgO8vKJjPbE9dNt6M1PF16eLTZlGd2jBjLbcO6fs8NDzVmTzVg+Ft1&#10;QB7tm+CMZfeY7hsav7xd5ZOw0WcKbn4rYJmalh3pXnBnUW0orKoKgzTeXnLN5lMsVdidv7tlLtUt&#10;HEn0XyJnGRYc9SDDRfD0SYFj5SzMU2YP5MguqIT2F+M3XxX0Xbf9DdfVKLiqPEZ8y33QYK50CNy6&#10;F5hETMOKWfnKaN9WYp8tIfbYwoYwwOasQ/QwihYZ4wbYcXqKe6xX6jNOitkM1564v2k9w9Ig/dBm&#10;nJr8nREVmr0QT3Q76q40YjN0ONqig7snBOeYKkzYWz5yTRMPdEer0D7wRIZMFIO3jX9uDtDpLYYY&#10;KFQeApazm2/ymb7PcVTtuyjcdX8duQ/riW+CMe7txF5EmwELP3Z3r4JkwUY4wllN/EzsNt0GSbzV&#10;1HPyJL4dAvsYG6De3HX9k1oj40I8L4qcNAc2kTfCbhO8qcmdq25wNcmLPitAVQFTWLH6ku+caC0U&#10;KA+AvL+ZN/6KBCajl7s7R5E4/lSwpYtWgqKvyXTzpm/SGfIeJ3Njger0OCZOT5IbcU68C1pM6bf8&#10;Nw2TGhr7RSDo416W9jXqPKOCzw1+cz2y76VLEkXrW2fDCqJMMGmKioWqymkKg8XEgI7uXgoMa169&#10;2y34LZnH9M0uWxMtQxIDdboz9N4JJk5bLJylW2nrBpd3PAlCo9G/jziuDfrT5Z3Wxq1nhTvHMRiS&#10;xA2DKvmhq5ahl6lVRH2CiBTeivtI04ut+0hjgBU5VDUOUSzYeZor2XbHPMCfdCVMs7WiFKv9O60l&#10;9x0jpvvOUWMCJlSw27Tb0VAj7uvJDB76udCOaX8g7mcHyIv1KnroqQKdtquS2JYtwcTp/k7ssNgC&#10;B5lYvRgCMfSFxAiYTQVmYpkLIIW3Hmj2+rapzsVqMNQzLklPQ6upNj646SuFQCDwu2ofj1amTiRG&#10;4CZIE0WMt1vbC7FKJ3gIMRLc32g1Xxk6yJxD0RjMJc7jXKLUd3WFkjUYQpzJJ4GYre1L4JquTBQ8&#10;bcJAB4PjqBG2a5onTfM7UWAi+LNG96vQ1iubli4/7Ypihj1I4sx4LHakEUdwCaVUsFPuiiLV9iZ6&#10;vs8CqQnNAV57vSEFMKgn88ueBTF0AL9pG9VH9V03rAtueiX6rzv+TukVjUndjdBqvgraAX2Ruq/r&#10;7AXhrltrmkMoKimkLliHs5M7nsy73Ni2EBJ5myGavQiOctdBIn8DJPHDiYyYSwU58YXV2qmilMe8&#10;ftWFL5KweR20Q0N/X6ir1URzwokCm0/NswlvDIEC3gEokG2mrim+kOUghf8kcSr1aNqZzo77Zh8/&#10;i9yvl4INGOBst7fx00TbqHOPkXOrNUcf9I8p4tBpcQ0JDtTpT41fkERCuanbpr95/7XV8VgE02Zr&#10;ic5VpjzIlEVBpvQwNBvToVKfPV5t7s6XTYGm/IuA0y/c2GDMuC/vL1UFXiMzlU7nH+Ypr7RsbJtD&#10;3efwlic0vVgJjxQ8+CyeYCwHsaPq2TqrNVdfOchcBhdE28Ezpp0wrUuxMj91a8cyCCfP+XqyVnC9&#10;nOAuvq3xtO/VDmu/myWPG0rgPtE7V/gbGO6xF2nt6PaWn+XJo+4lEJ0WyXySNEVnKIr8jn8fY8+E&#10;Wk2c0uiXTmpeiWZM80fNlqq2JnPhTXlA8Nf2If0M06DC7b/++u6v18FK1pPerzIah3R7sXo5uPmt&#10;ga6tnBdNXzAym9gQ6+rnEeNuL7kOYRTlSAzR/buC80qO0ldCq7FSbXYrqQrYqUDskv/bNW2pOUN6&#10;xsWwdU8Pbv7KwTVi/h9RX6urxnD5MTHU4z/bsYxy3jgoi0wThsNWYmTjLGCcV7KfNo9yflbXENur&#10;aTYUKorqyLGTptGTOJsWM0x1si5V06Tmh75r6P1dxzDxhNWjT+aVJD3ocXImFEh+CqzA1/q66HX6&#10;RGixlI5oA6pJzXj2jalWPp1XUqk7Nybpl28M7sJu1v/bbcnVHGPNJ88AzrzEQAAm07D4Yx6kCSLg&#10;jHAnnMZglHgPRfsawwqD7T0zYQc5PpKzDaotHaJXBW3fFTw3TN8U9YsCpyTxcJK3BOjmc5At3wbp&#10;0v3QbG1Ryr3a1zKqYOFQtYXLvyA9AlW65HGjv/Ml+xmpkQ3eDnqV4Sp0OyVlb9LD2oB9CSZOTwrC&#10;4Rhn5jOb5LxoEfCd5cDqZet4g8Z3nszHbhZev+bgJUXmw61Ep2MyaAOxvSMZs4iNsZayNWK5G4jt&#10;sYT8vQm2tC+mqOHQX11PXmirrEKdRWyXRM66hwpPR75uUH+h1pB5p0y1GSSuwoe+65OfB2catU1r&#10;MpdCjS4JtL5uk8XS/gId15uA9zFffUESy54dTJzOALY9y+a9YZlwkRwCZQ/aIcE/3zradS3r2fYa&#10;++vsgzehydx6bWfHcspWRzthN3nuImihMK/miU2/nNyXfYzZUK1PG9MPsJ5R2KGd2mXvOnFBeuxR&#10;mnADFKniiJ1Gt46MjLxX++h9gWOnr70kTYMqfYWEbv9M8fIEwXN1550WbIc45nzYSOzyVfWz4TBt&#10;IUVZHcEIIbbPOoimbYD5xIcNbw6DDP4+Hs/S/tYSp7gOFV5+pbCPMaLzySY8Jknp5x3otNcLNX7N&#10;twDiv9Y7atrsGDHc4/Q23z8r2guVhlz6ZDsXTQOCZeXKyCGMTaCtGEN+YswCYxd7u2ZSI4cSuAuA&#10;6eh8qcscZ243quMTT3LnUIUipwQbiB91LZZhL7pwMJg4RbsUu6XXdi6632piTWjcCyZOO8051TgD&#10;tMVSYTIMGKgYjthVm3m8ZxUV/1nSFEYFqPF3jAlhbGht8yxI5UcauK7PZ7Eaui34C6WnRcRz0Rre&#10;11xulJt0W54TGREw9oaJ06vK5PF2W2s8+jvBwyaEMXD9kSnA7M6ShFMyEWdqZ8qixzsd9NTP6ilM&#10;2BoCPWUlqiiij9bCVUXyPfWw7VnR1FOIjGd/mk7fOIJ04Ri7xGDorq4wiOXshTJtc5loaGhKCYD3&#10;iZER2R9YAkw101E7rvAqduI2oc+98rQ45g5epyT2pyC2Jmrv39f/4/Ad9ndVnoqhFnMWCDzKZ4V6&#10;nmHpKmlfyx2uW2zEZzW4+QVI/aYFDGf7kDlAl43cecJypRjo+xuas13cYT7/uHcQm0Kc/19gpOef&#10;69XbV8WzP/2veNrc72XqMn8X39Mw0Pttrqunhddb+WBgTHP8XeqltwWBz/ezS7Ls3n30JbCN6Ccc&#10;R4Mxjg11IdAqOfxSRzrS1XY62uozpBGQIdkInebMMYOfuQplV/AQCtp+63frzXW6ZP5iqjEIRx20&#10;GE8+sA/yd032usg89u/VGK9JLlGJ0z3UOKRCVSxI+xuvDY1PLYE1WUjcml+Q9edwD3GPoYwMbn4t&#10;OH3ifbu6FsJKovuxAGQJxrjJ7xg7wiTRKiLn8iQHfO5hOcUkwezrCS/VXLqXJTl41zrAeoE15nVo&#10;ljX/9lnJBcay9jmwjug5lMson1M5qzz2QfnaAsVFMRZfoBy/xFt+s88vfClRJ/QJ/6pUk6o6zJoF&#10;+2ioH54kT5GhAHUHxrmTOPOBactVGQd5k/IDeB52SIbsWF++MuGx3i+6bxvW+Z9S2AtdrJk9jkaj&#10;ws2fEMMI2sAavzyT3ds5oB+Qv1V2J661e9nh7oV3FhK7bFl1GLFFdxM7fzGVENrTPRsOtM+nchIH&#10;6HPgCLHXCpWnArpB3ZQKpZk25spsZdbwVflFuaJXNClb92MAykHjoHQ1zVZ287J0L6QINkGpLueu&#10;zKN5NsIG4weyvo7kc6JND9CPWdgSBnPJ9cVYwSHid2JhO9rM+Iyc4EQOcftlr2S5eh3wM4hcjesY&#10;lkZlh6HurVM7P8VU5LvO072nUnOQKopCfzKZvx7a7M0TZo3EfKN1ULSQ31tyo0yTDMzebgbOlA7u&#10;nhDQdrAGGBdo5pTxQsUOoNubHZZBzY4mwyXLvu5FVB4Om4PWYPK0g/iQxG7A+cxRjHCI560mfuZK&#10;SOBtJL7mBmJHLqO6UrExERuE9rHCoc7SfueTGmPPuVjuQaJUZlFBUwyYLiGC73DzgkfdynikXHwh&#10;2Cz3GhYXqM4MnhEug0zJeqyyGQ6MGV/qRuR6pDNLdFnXE7hz4SgRbKm8OcBx5Pu9Y7ZJ817TXbz/&#10;KdFk3cT5CmnC3ZAu2QW1utSHtgE+ttd/bvLii8I46PpzUV+P2TbITMaZAMHNrwXfp/rTC9ITLeta&#10;51EVOFRFDvmJlL1LiVOzgFzf3R1zoN2YrrKP0P6A7+avqtRfGUgTboU6/Um+dZg9oaH7ddrmLVu7&#10;V99Y0hkG68hNRTqDvcT4b9CnFbdbGy5iYuMYexoRlPMe1asO4+Dyl7rAlB7lmpOCDXf3M2fA7u6Z&#10;lOOBs0KQBhHpD5EKMV246r6ivxUNpUld605Hw/kzoh1QrE4A84DysXPEcAaHd6NTUaW/0tFqKpD5&#10;xidWkaMcUv4F391t73E2jRmGDROeq/d5wMRpniiuJbxlDoQRp3NP20pi0O8gzuhsqsLgYPc82NxA&#10;FHdLKMQw5kIMayFU67P7BO7OKc2qqdZVStPFydCqv0bRU37VMHjd8Xc8V5s1Rx5JHK1VFF94taG8&#10;2XTDRFViIRwjjn8uVZ+ArbRQWNwaBrMbZ8GsakyUhhLnlygVIoPWkGdlc+t8KFDmB5wAk0rCoeEn&#10;dDZ1dureXeLURtagecT8P8E/XwteIPCTbFW+PIo15/4x9qeP2/QHoFKNlIFPFEuWPLZP6p94AQgm&#10;nXV+tqhWlwwY1FP6fkWDjEUJSr801TkkVqPyCG5+CegcaQOiXml/B3Cc5SD1cB+3GNLHD9EXwKLG&#10;MEpWrSbrHQeaY6c1JtR2dayAFHIvD7EWEMWyCo7x1kAiUTJRzDmUUsFnBQOeyaKEx2y3/OK7SJxK&#10;fL4f5WkqdVGslbCLHgbbusnnJGsljbYaKhR7qeuJs5qRAjmZv5oYNIUg6Jd3VuqvAt9VM+oae5lu&#10;HIPmPQ7GlUuyqMdYOYo0sVel28bNflbtGLnWlgCdVqQ8AmmifVBq7LTphm680RjstHcuyVOdGc2Q&#10;RgLOLClWxYGor2NU4DWsfx+66inI//pap6OlmWbNut47RH8tZTXqs2uasvJNbXPH0elBygrsNEVD&#10;AjtHVtSjDJwDPMe1Z0H6RnNtVCJ3I1wR7Yb+EdWEZ4rmq/IvbulcAuvJWsGZ3Ei7k8JbfNPg6d4q&#10;6tNNOy/edQupIrGDtFYSjZSLL9gexMH/l1zl0TtolGGiFLsMns4rOYT0bNS8kp1eZV8rNat0osBC&#10;nDZrdX659jxo/NxFzlHdTyzDSsNUEqfoAJkDuiP6Aa3QeNs4qc7XiaBLdW3eUdrCEZxXsrp+DqQK&#10;dj+ZV0IcwaNII9tE7LiGEDhMXwxV2qwHikl2CD4Prov73xXaUnuW9LSDaW+f0nz6jwHmAcWqLmvJ&#10;SIk6FbpszbmfLcxCyiWRu70lhj2XopZfReTiAcYciKDNo/TUqtonxT4XRek66/DwhGy35yFyNIf3&#10;mOulTGPHG0dAvG8YA92RJcodkMT7lDhCMyBDFjPeZWNMqgPROaT9e5WnTVmpjYM2S8WgcVD7UlX4&#10;m+C7qZum7K9+cE21Ca5pEu8J+7iHsduGopbva992RX7w+n7i2FDzuLHwj8iCDcQZWteyAFL5T+aV&#10;JAu2w2kRzizZSOy6sCey5//n7j3A4lqTM+Hrcdjdf71re+11XI/TjNN4HNbj8cx6PJ65khCggHLO&#10;OSIEklACIRRQAIEEEqAESOScoemcc87ddDfd5CiUc9dfdWjJ0lWguVd3dtb1POdB6j6dzvm+qrfS&#10;W4g94oUbodbFHlQPffq5Qh+Sgbu2H1gH5C8KzAV4TZdAteEAlBj3QZY6Hpo727U0czp06jtiHXv0&#10;RxVOoeSsMgGu6w6Aqb/J/UVKtTsP3P9b7i/uLzLnQbtPmUVJqtBT74hpwDe/0l51h2aZHhERNe5E&#10;4vS8dBaIPYVBfb86XRaGv/NVhXSmIGBIyNRmPt/EjmKwBAUcEnhRcFyCeByxRiJijgTBfIa9IbZj&#10;BaxEW0VJ0zV4EFMCOcPz0a/ajn5srflMUN0jeFlpPQsVxq1g6q0e+jIzPJ1jnn9FuxCsMJ8AfV97&#10;38AUZtGreqz/cMN42nJEFMngktOS6SDxXXXfDXVghCv2Pvv3PCPOLzU7ORxh2ZrWyjyNerS1U0qC&#10;0EynCkuVfEvzvAkdiPeDEqe7WDMZLE+YngJGGxCjXcW1qu3mvi6YIP1a5665kibfBadkyyBXswd4&#10;vur7XXfcP1NGjp+ViJytyy4qT6D+KrISu0Xo4bCFcFCj67b+sHAh44NuRD9pDdr+fR1zYT1e81jc&#10;J0dEmyGhfTVEow+7pD4asiV7P2ni1D/s/31BV7OP72vutfTrw1qP5Ou3OYuqyyzZBvOg+c8Ik/rv&#10;2ve4RozPa2wX4Yx8I9S7bpdTsiL0krBE29O04YZ26z2KTVCMgrqHKGZBsQuKYcTyZqDeX4bYX/ia&#10;jeeV0HdoNB3fdk668DkF3FMkS6HKerNY0HnzQjzadIqhUCxlUXskrGiLeVZtag5rvAYVwLe5Lree&#10;k2+CItP5h7JuWRyNyhC6CzviWXOYZMKCxleUlhMxIYoNrWikmXMHZMoew6R6gfxa35hoh6qH3WMc&#10;ME6pOPDLCF6rX/AMyTa2OLLGs9U74ax8O1xU7YWbhguPWB7OKno+dGpYQrEBTaDGeFYyh4kJJqPN&#10;uWE891AYUGyk+xI6jZGRcc/3lf4K1xX1eqBY4xVN0lP9gOUd7CGzZc1PbV30bCHiYdJBq5rQt8D9&#10;kSjcBrdMDbf+X0ic9t+3/Y2xt+Upz1s/puhWMN2N1CmZo8u8d1A4k7HJLOvu4fFx2ZI790zz5V3X&#10;g7W2DBAFlEXMG6B0j0qL25xXgdslsn3ovih6HTE1jrIRRVfJyMhDC9P1px6wf5flqbMTg5VjoEHx&#10;+HHgWwN3WuZdVcxbfiCUOD1vuPVf6T3x+GVc16kcz+2ngRFpA8DPf6GLsq/vexfUeb7tHTHMGBpa&#10;IxSHXVo9E4oEGw3wBVxABQktnQ3sTOU2yFQsRR8qCWz9nGLa36FTGCH7x/UL284gpmSYOkQzoMSQ&#10;ANZ+bibFYUKnhSWN+JnNrta6S+p9kKHYg1h1KxQaDoLUV2Z1dSs+OKP+Uwl1dsp7xSmmPrbvQZgz&#10;NuXdhgU7O5YGqRCEaQ6i5Cn9G68vwyCH/74gXnfP1svZRLEglrdBmq05CJnKLU88Q+INobf5qFBB&#10;zTn5WdPCtihYESq2puOsZEWPfVidcEWT4jqI2IriNteUm4bu3ze9g8+0w/bfL7ak8w+i70ZsNLva&#10;J/wEpuA6ZD+OCSOhxZnRZRoXT4n5QDug/eF1Q5o7Q7EJJP4G8IxahvtCSR6hn7200przgNtZsSJc&#10;PekYNp1odZU/lvfwMj8Wv5uqyNwdiw+wFjyKqoqE+RUzIVW8g8HT2/BabmVFQ3zbXFhUTYnTKLSl&#10;UZCu2PVY2MXeH+73flPa7e0brmgz715Vn1drfPwP+jL/rwpek18y9klO19kv41reyOCHK7o0UPWp&#10;XjOv0Xgajvt2SbJ4CSxFWzSnMQqo0J32SAL6nsTixhRc45HEi33S6uJTni3sJCXdF02gdb7A1aj8&#10;uhKnhN3co+5Iy6BvSn6Tc5i3pdqyH46JpjN+zwnpUmj1NLy2U5MJXQf3qGaz0FvwtMR0Bm2cgO16&#10;2D0lHUjv0TUm2y3xXHxMhd+szoqg0t/y8oJsE6xqxj2A94IKbclvZGIFzRM5hxThFjiK92yfYDEc&#10;Eq/Ae7sKf8dChnWR/NGNeOzmr4BKR8Pjz8rtnLREYRysa50AdaTwFiKg24ngu91wOu/NKlsCgpo+&#10;zb4i07mH52TzUckvgQb7uWeBMd0Z4t4PncaIrtv8dxX2YtdxySLGISf6xBbH+XuTdUO9Tzqc8r8q&#10;sxR0kWHJVMVCo/08yLw1Qa2/rZUoKkKnfW2iHzBu1vdxzKP37WGBVbHf9BtZ2lPFa1pjmODzQjTS&#10;RK1HCenFDZEwBw0LzYOpNBwfsAzKvsXrai65rj8VPCldSdXNsnASp0QDWqQpOri5fclj6tqjgB4F&#10;pOO4s6DOdu5Ghe1m1au5fafE8x+2GU/sfN/mtA3YfnhBufM+0f2Q40GGhYLRFJTej/dtH286nJPG&#10;vBB7Ci/i66fkXHP9rQczlbGoYDaBro/z0Dti3oPv8Yu2IdufF5vPywv1KYPuMKkt7MPa3xf7210N&#10;zgKwDGjw53+aJAQlTm+qkptWN0RDRMlM2Nq0GAH9dnS+ZgPR8sV1RMO2hjmwHjfXAXSs9qBhydOl&#10;PDGOaN47X+pjQlRfFZZSTyY60Q3WksOhh/9Die+u7Yft7lv+LNUOOIlKkwxLieWayDnufJ206hw2&#10;bb2EjhitVwquzEVFNqsyEjbgntiLSopJ3qAiW980C3I12Y9c9/qmTG+l9rGKWeb6dxznTyG09lwj&#10;2r26fl3bZHtCf+fOHxda6tsPieY/SeRPe3lLsxw6nMcRaNOMU0qcHuiX9WjDDiYP3e3+tmWA56yy&#10;nIJ2d03Q2DfhAJEQz77EL7ls7Gt98eDBx2lhXUM6pcTfCvqeRmh15UOWcj1saI+EGLwXFIBcjNd/&#10;RctEcHIlOvzx7NVwUrIGKLhwQLgUDcxqOCVdw8xKYGaStaNhweOk7PBLrl+VTYY39FGfTPSjo9+5&#10;bii2JPAXT8wrwc+leSWJTdFQo9/H2BmieaV5FkS9e9t6C6Q9at4N41motp575h5SHyH9E3o7RvD/&#10;35D45dvzdKcfHEFjT/ckE+2atqeBd/eu74e67upAtjoWTst2hJU45folETcMmb3Z6nhmJvdl9V6Q&#10;+MpcgfHA1xb8fJ+YBjx/2+K62a/2327rGX0/TTEJ/f5aW+2lDW2zX5D9X4i2iZKmi3ENUDBiEdqu&#10;behwEgXuq7Xe6qpZVGQ4+aLRngWeEXXY1Js39devbGAtYPY9JU234HFSvOiufYC3ku+TxaXJVj9l&#10;qncFn4PYnn0h9LLXwulq/etrhqS7h/H+UrAsDm0UVY/SvBLqPiDqtlzV2ueKQNk+/K5TmlfS5qk9&#10;c8NwEuT+jrOeccc/uUZMzuF7vi8F/J0jzu9bhkyWzjvO+aGHPpmwzOVzDrPnj82twf1ZFQ2npdsg&#10;QTAbdqDeJBqY7WjHVtYQU0IM5KmPgtTP/dLFIxq/5kclpkJvrvqMV/wfNHFK+kDXLzxUbb38JE93&#10;FJpdNS2ywNudzoFx97fY7puGXVzcF4iTF6DN2sWOxnU3i5lXsrR6ooL0rDTVqxvzTnn+mKq7eTXb&#10;Uatt+DnrOHUN8faUmXaho/1Tpos/Q7UHWt3Nu0NPhyWdw9rvabsbAqWmI/jaai9iv7CpvUmIdtXS&#10;1+ipMm2HIsPRoCTALdTf0f96Z3/nb3OdNyoPiZa+JGYQ6rimPbALHVPqQNzYuhDOyfdAqpQqR2le&#10;yWY81sFu7gTdFzOvhL8eqlytHsLroY/72mXwgSPS0NsA1fYitFG74IpiLXDdOZCtOQRtHo7a9hFa&#10;oonEqUByRh6HtmUnzTl9OXLv7Zn/feParWzXlQfXjVeg1avJ+FgQzzrsjaly1I6loh0/JJzB2E46&#10;TotngsCT9xQxwp7QqV+rUOcSr0t7IEN17sVmVhTikAhmzno8LxoxJDqviDsIcyTw58Bx8TLU8xsY&#10;TLKGukfwXi9BvLgA7RVhF7r35+QrodGRA8XGw1Bl3g32gRbbyHvYdiYT71j333V4Gl6UW06Cvrfl&#10;XveD8Pe2rF///RvGE66joolZfudkM0AZKLS/6vQJR8iGqXt1Ba4h7Xn89yfxd74obea61SpfOyf0&#10;37DFNO7/jUJDoX1T82wGqy9Bv5aKHre3RUA0YnnC9HPxHq3G+3hOsRG0vR3nQi/9jIooqx23aygJ&#10;fkJKNNVbod6R+9A37vgPOeeU525ZmqlIxfV4s4drbZ5S9TwJYsdvFZrODcXxotAHnQ2bEZNvrJsN&#10;8Sz8N17zWMTkR0VbILZ1GcxEH3ZJbRRkS+KknypxSmvPNWLd2OAoesL1NQTsw6awit87R43fLTWl&#10;mQuMJ136Ef336X267tgXGvsE4/k66q7aAk3uqsuUhAi9ZFIhey31FSXkqFY+odgExSiIeYRiFkxQ&#10;nDUD4vDxs/KNQU2v6L1U5h2W03MzZMvHKTZCVNpF5kwOu/Nm+n7eHFiH15MpjqKYSuvsF0Xaohz6&#10;zNBLPyiUWGlxXGw/LV1JxbBBlqeeYxow/WmTOcO6o3UmzKWCVNwjNAeQYkE0B5BiQ8ubZ0Ga4jBH&#10;NeoOq+BqYNz0p8Z+jljbr31nPuOnlmDQ9d8N3exrMm/dy3Z3NlxSxQLRid4yXekXdSmnzEDSPWqN&#10;Enmv9xxDW8PEBEXRcNt8tVfT+/YYKLreXSO6WE5n/oMMxVI4L5sPedojL9Q96kx87i1/W2rPO5rQ&#10;OIvxVSh2SceaZrLtW6DA3HhjKjT8tD5pPpprxPXXX3YU05eRobvWDcqu6iCvq92k7lIzgXDXvXv/&#10;s9B8u/8Qrk+KzZXrVj3rG6pIGnlgSBZ6sqEKbRLfL2qmcwEsv+oYbHVWWc4Cy8cV0++gx78oqgHn&#10;9HJrYTfHffGpf1RygtirJH7t91rcJT111uNg7q10jd+3Tu/sy996VjR9+R7BtB+eEK77w3xN4+sk&#10;jrLPuLa9s/yOq79Df/9p59eevH8lFhj81a5Rx79MNSmp7xn8+3R1rmdT+2yG3p+Zw0l+Lu6/i+zl&#10;XQ8f6t7qCDTd9/xOW2etN0u1CdLlC+Cabhfoepp6R0fN7+xPWY82K0OVADTLj5LbeeoNYOhp5tOo&#10;qNAp4QneL36XLOuS+hDawjjI1+4FeVc5yL2NTzuH1NGhs742IdYtfb9Y6h6WpYYemlS0Q84f7+Gu&#10;DtJ+o47TGIpxo82n/8egnqO/J/hLnsg8xYeMw9Zp1fZrz88pdqDOX/PEPSDcFHqbj0qtsvY308Qp&#10;fUT5T+N91uBBCYwM2aqAslt4PFMV2014la59sSbO+sUcBAnhlDJL5u2j4vlMUeWuNrIRE3EDGk+3&#10;nz8NDgtm4H46esfcUzeloldbv+1vbpsuWU5Jl0KDIxucQxrrK+YOfhdr/1XtoSDLXXAlXPtmHzan&#10;1DluPud7G3WuKYzvmkyU3onEaWQ52qEyGjm3BRKFq2AHZyZs64iEfW1zYVl1JNrRKNjLjYajkuUv&#10;m90lN6Yyo5WE9E67oykuR3PhUb76nFrllfxcjZ75FIK/8VeU3e3Xb5lOoJ+xFo7huspUHQBFt+J1&#10;XiswbvlWs+Oycp8gBhbh2iXbT/NlF6Ddp8Qpdb3TbGBqUDjE3fqi1t6YOlW9pvOzp4uczdzmr4mq&#10;t2tI/XuWQY0M/Y+YD9mT94lrmLeywXYomCqZiKWekC6EFk91TejpSYWZDTyqThV4r0OpOT0o75Y2&#10;dn6JHN/Afd1yVeDG2A3tOqizZ+J7peD6jmbyb6SnaC7zUrz+xKq4qjkCVjdFQZqURvnMRR94IRwU&#10;UdPXWqbjlOh814Xi27s5S6HUVvvks3KH8OR+4V58gyh0ftCgkPLDm7wGj2p1CosGhYe+y2f2fvsf&#10;t3Q2CfK1SUwV2CnJHLihiwNTfzvr1VDkV0I/ttFVX5MmWw9UFXJI8DmUGPe+cA1JCIhOaZFQ1UiV&#10;vYR7SU288/tB4C6GEs1NqNPmj3gG5QuncmOnKtSRo+uVVPjGVGfD/RyqqM3RnMnd2LaQSULHoFKa&#10;XRUJc/AvJSQoMbG2EQ2AdGtQ3cMzN7tu3cvRHIRk0QKosh5XWvu4kzpXVMVzSZqVubx90QuilVlD&#10;NxZB/17+bKixZeTfNmVJE4XoaKFROS9d0K9y57+39d5xr/e3crWH+vehEYmlxCkallg0LAwPPDog&#10;FKBOEc8KttjSq8bHpxZgYrtaFl7RHn5xUjIf2J2F91wjEzRr+kH93xcYU81Zyg2PtN3sveFcV0qc&#10;SvxtrlJLBigCHcauMCujJhPPmObXbqqPVW9C8B1THAFbG+ZDmmQnAu/ZTOX7HqKPbcR/NyHY58+D&#10;bexoOC7dBOpeyZSDGcQbX2EuvpulPA1NtorE0MP/cQQ++wX7gHJlpTV9LF2xBk5IYtA5mgMFxkyr&#10;esg4kcjDc3S9nPwUyUJYiUAopmmiAmR2xUxY3RCBhmUGo9AoebO2ORIuyE+Ba3xwygEAlZd1rc3U&#10;+LXMOCVwZOnn3BJ4232TVeRQx0ZdpywjWbL2ATqLL7Ok00HoSsE9NZ2pVMzRxN0Tdsmo4jastdR/&#10;P/A3xj6Opx6NgbKHCz2j1m2hpz7T9fX9T1FAUC/yFsLYXf2q0MPvFe+oqUbsZ4GutwluGRJQP8+G&#10;5U0RMAeNO6OvyA7g9afA5Ao0Kgd56yCZCV5Sx+lSBFcb0ChuYigraZ9Q8nRjWwSkSg6/ZHUps6iK&#10;MfRRn0yUTOL0lmU/bxlsYUfBFtRVa+sjYGftdKjTJTK6jhzyRMF0/B7LocR6CyTdCnG+LgmuaveA&#10;urteM3LvXUBq6rN/r9Cc60gWRTLG/qQ0Gniea46hcUsSrzN35Kx8I6RIN8NtW6vbPHLvg1SKJMpB&#10;y9/fMueaLqriIV25G48dUG/NuOMdEa/5Ou3UmxIMBv8T3y/IEXiLRnvvyDbh5340CMDycFN2tMU8&#10;J9odmjXMHOgMMfNKqnBf1kVAhe5Uz/jjiY5dYYDz/UbH7fEKcybYh2UrmTcJQ67pbtxa2xYzYaso&#10;eYHHMeHCcc+IZGGtrTbvlGQu0/V7WhAB5q5mZt7OmyL2sL9523iql4L8r2h66aCOU5pzNTGvZAmI&#10;PDcLpkK/Sfelo7NxxWVd0nij47o+cMeZ0DlqGRoM7W1yIGz9htnhUu9SUsfUp2u0DOhbez8xpRrH&#10;XjcnibNg7NW8kjTJLlyzE/NKtrGiYFeI5SIBQWKaeDU0O0vbpwrKX4nML55eZLgWuKI575I7eVOm&#10;uvx/QYg6VR5oqbplPIUO0F6odZY59F+gN/aM679fbj7pospD0onzEHRvQry8jxMF6xHPLce9QnO5&#10;T4kSe7UDjikHFFXdLQt57ho9y8H6OUuccjdUmfeirfqcKcCjmR/N7vqwgyskNPNJFagaKjUdBVZn&#10;ndE86JxSYrmnx/abziF2RyMzryQe+F3tAt8d3x+ru5tnFeoO39nYHs3MKyHbQ/dnCzo5hB+2tC2B&#10;NPlWOCKmuSWbgajYT8vWMInVdTRfGXFdLG8NVDiaR2jOc+jjvnbpGzOtEqNTWGY6DTnai6j/YoBl&#10;Pwu3zeeh3cNVWIc6Pzg7zDL26JvlToE4VUZ0bhuhxZEO4/etr2nPUI/9kmug/Vy1+fTzfMMlaOsy&#10;XPhYx6ll2D+32lk3Rgmsg6FgNtlQolBsdZx90TkkS6bgauj0r02oIJfn18afV557vql9InFKhVjU&#10;1U3UvMmSzQzm2If4+7BgASQJNsOqpuiJpGnzTJhNyQjELIRdyL/az4+GK+pNcF27BhqsB8A9zBV9&#10;GSpaonDn+1nj5ZY00HQ3PBi46wu7WFIYUM68bkgeThbPQAz8OWQqokDfW2bou+cKuwhQiWuf620X&#10;m3o5fKpiDz38SaXdVL9S6WU3hv4btphHe/7wsiqre31zFNPFQ0mhOLTnNGdwVvlMmIf4MaYxkklA&#10;HRbNB4GvgvMK/2h6Nd8ss16VJYsXIk6bC+mKVcRK9Mw2oIz/WWGkn6WIPKxFWYpTUGy88QDv59QK&#10;a9BfMg0ZYs8pdj/divYmkT8ftrSgra+fBfFo7wl3x+E+OS3ZBrHNixkfdk1dFOTI4vlyH/+TMBjY&#10;cB2qevgt5ZYLwPPVBhBbhZU41fZwluWqd43kaRMD6l41w6rjGlHP4HvLRs7JV0CWak+wxVFN93zS&#10;xOQrITzFcl7MOitbGKTYBMUoGOYR1qug+AzmsYuqPY8l3vfPDFe4rvwgW7Gyc0LfzYQ83XFLh6fw&#10;3AFBDEPHRvh0Ba7b+S2zgxek6TX9weCkiRBNb+P/1+rKYh/HNX1BGQf1jusPNT1CS54q/tm6xgjG&#10;xyXdRElTigXNRX1FsaFVzbMhQ3mskcY1hd7qo0L7o2tMGWvolwi/7tncvgHlD9vMRd0FilwQe6rQ&#10;/h6Ci+oEKoTWGfqnxvpFtqlzWHKgyX7i6WHB50xMkJoqap1VEkd/11u4584d369bBji3ysxJcEoy&#10;G87JF0IOfm6js8ZkGHK9pvwm4ZgzCzfURDAFnhS7pBgmMSXF8bfCTWvr1alcozt39L+u72mrFvvF&#10;baypJr++gvTc0WYJvGUg9AuraHQKPUb3ud7F4SeLV6HPPR0uK+aBsevCjcG7yjJeZzpUWlIQL7RK&#10;8Lxfvn/f87dK/9V7t4zJ0OHl1eKL36tDtT22H1bYi521lsPg6G+ovHvX9pvsbvFP6uw3x+qsx0DX&#10;fXtw9J5+C9+WuPcI/6fL9/Kn/+CEKv4PW99I/Bh7Pf/K9jQHtD21Pb2jhneYBr8ukffaUG80egbG&#10;1e/QNX9MtANjf3tWne/Z0D6bYdGi5pVFVLiAfm1Sy8KhzkD9W8Wtyh7D9mLT5WCWchOkSck2LQd2&#10;Zz74x4wxoVNei6bfPPuq/kzwiAj1MuqSdFynMn/x3d5Hlm+GTglbNIOWdZe1qUHUW1CDeINtr4cb&#10;0gtg8Hc0fx0jX94Ufb/6J7YBma57TBv2TErrqP87B/lbglRsTTSvpNNm4UE6jTpPqShkb0cMNDvy&#10;+mSBjq5Cwyk4IVkHZ2UrnjqHhWGx1rS7+d/az937eD7u59Vo5yh5QUWP6fK1fkFXW+Zp+dpRYp46&#10;zP8cGszJdaGXvSVEm1pmvZiSIl70gpKljI1oD7Eqov3YhwclT29qd71wdrOm5OPq+nT/s9ZeJEqV&#10;LIDr+n2g7+dpXo02FPhbzp+Xr4MG20UTxZiZF0wizmFrSo3tyvMWZ+EL44A87Dnik4nWL55zqGPR&#10;w4WEy0oiIJW/AX26NbCdE8mMozuAe2M16k9KLMVx58JuXgyUW7NtpgHTlGaUki5qtdefztVmPc9T&#10;Z6h03br/J+YgT0UotyPwVktztXvhjGwJYvsoOI1+sbRbnBI65TNDP++fyywnBmmUGDEqUrxgHl5f&#10;iqXRDHaaUU+FnoSbEzhrocRYdknTO7UOY3U3+ydCR1tLs7Lya0mcuke1P1QEWE+FPmHcVOape4YF&#10;c9ocKS/SpBPx7VTJHGh0VeK+CK+jlnRd55A6neu5CmWWSy9V/aq8L8NeOHTXNsvQU9lXoF0BN3Vb&#10;4Lx8OWzGfU84jJLYcynOjT4LzbKnztP1zXMgTbaDaQTaL1gMB0Wr4LhsGxwTL2cSp8yMU9Q/u9jL&#10;oMRa+/izcpfoQKIwATa1RjJUvQxfOb7x0qoIKJYd9DscJa8BHSUJap11DWdlu9GoLEJFGI0AdSUI&#10;fbfNvjuGtwANKSyWl30qXRn3jEASHbnq1UF9T33N3WAPwwMermg8nl+rsldcv6g+BDd0B6BUnwmn&#10;2PvgQtuul2Jb6bmpDHWeqjjGTH/rGta1D9/7MIXWF4XoHq7pcjK3ti9lstsElsmpn0PgDo3KfOoW&#10;wb8p/IXQ7r4BNbZLcEWTCMfQwaw2p6i9YSROCRCeEx+/tqR1fnBhCy4AqsZB0B/Hmw1t7puefN3J&#10;e3v4qBTRoF+SLnCaAzXv5VqnxM51/WkXOSFvdpxSQJpmhdBxVBgFDZYTip5h45QqSCjAXmm7OHZR&#10;tR4a7JceWAdwJSKo0/Yp/rHAmGJDxfOC4yq7Gk53GiVOpf5W1y3jSWjrLO3x3XFPaaDyh8QyyP/V&#10;6+rk/G3Ns2BhWQSsrYvBdb0b4nlzmQDbDtwwsQ2zGV7y/bxFaGiiYC86rx2ddUJNmAbxlTgfOv+g&#10;xFT0NFN5CgFFzd7Qw/9hhOF27+GeKTQcf35evgyv4xw4IoqGPP3JTnG3ggk6keHhe4sa9/PRcCAg&#10;mo/Ki6pF51TMhOV1EbCPMxPWNEUy9F/rGmfCKfERUPV4p1y5ZA6I0gTW9q+FDpmGTxt7GttbnKX9&#10;lpGuSSvDRH3u1WcV+4aPCD9/cVr0E+A6DjEgm+luVO18xu+WHeKH2SHXf9/3E2Mfq6fBcRnEfja4&#10;B8QscjQ7+w2/bRjy/QPfzxG0uy5B3x3BRyule+4Y8+XdHSD3VyK4OwO72ROMA3NQX5GeoiKPRXgf&#10;lqFRWdaAjgFvDRzCdR/PnQUJgoWQLNkASQi+qAOV5ixRNQ7NQz0qTnzJ8smzvw6KP3l399/m64us&#10;8dwlsJVFXUUzYA3uyw01M6BcGcskTCeSp9MhVboSSm3FIPCLFVc0+yFbtYEcoKHOEeV80kGht2TE&#10;fqf/jysdlTpK9E/MK4mAFmf6g+4RhbDBeurBCekaOCxeDzctLZ360fsfnHFKYujv+pNKx20pUfWm&#10;K3fBWcU2uGU8FjT0NuYPv2cW+Nch2oD7W2xPtdzS39xy9+7ktpbXJd0Zy1rwlJlXQrTyeFDilIoX&#10;GFoL3JfXFQnD3cMGZraVpEfww0rrjbt5aLPMfdywGSSu6K7WrWhDkI62aiNnYl5JsmDRmG9Utey2&#10;Mb/xuDgqSInTdNFcdFQV79BgK33K3y23nLccFlKQdsJeMZWjnOlwEJ0fSpyeFM0DrjtPQfsh9LKw&#10;hO9nT8/WJgeKDKefOAZ1fZ4x6/1XQW71gPq7Ej9HYe1XfvTevxJcX79iHtBkKwL8Qfvg29X0X1UE&#10;9tY5SZyFYwvoHlVEwknxTiaZsJs7A3Z0RMGelrlMcIBod5IQBBYZ0vvdo1OnHCbhdfJm3TBe683V&#10;ZDjUXZPPdv9/Udyjph8KfTV+opOkxGCJ5dpdkeffZ+UQ4Df0cDfkaffeocI06jalbiqiCo1HW7UB&#10;9c9y3DeE544J40Yk/qnPp1H4a2N4rloz9xNSK34KcQzyV1eZiXYnNK9EthYaXLVhz6Un8Y7p/k0e&#10;KB8rNqUAx9uq8U2xizsY7P+v7iF+XofzRLBAvx3Y3kaXG7Efr/NWRbJgJVO1S4FSomzdhNiV5l6S&#10;3trNporRNZAoXIZ/N8Ep2UY4IV3OFBgwThAeu3grocLe8ET3kWTlp5becdNutjsTMpUr4balEJKE&#10;a+G6ahNw3AXA8nKVH0ucEntFiV0gOSrZxvy2UuNhGBhXvGYuuX/f8zvqQEVDoeFo8Ir+IrT5zekW&#10;y4cTp47h7s9rXXXDJ5ni1n/vOCUdXGtNDrqHRHnDP4P5r7jHfonTpT6Qpjj9YmN7JIMliBYpjos6&#10;TEwdp5sQcyxC7DEHMfhsOCrYwFBcLmtCHYjHK9+KsAvRYW3viER8tRSua1YAy5kCvhFx05sz9j8m&#10;loDlf/iHJyjWqVNAFOD1lpvPgKq77tHAvc6wGAQIX4i65avydEceH8HrSpgiSzEbTH21OgpWh06b&#10;VAhLNDsrtPpAvWHo7tezRgXW1g2GLkFh6L9hi7bP+0fpstPd61EfEk05dQDvY+M+bIhgiiDJPtHY&#10;h6WIH+O4kdDkzDaOwUQHg6JL8SdFpizDUfFcSGUSI0shT5MQVPV0lPROMYD0/4JI/Ny5mYpTiANv&#10;PJP4BZOO93hTDP2G/yr0d9w+JFr+cgMrEg7wFsNGvKY76qMR/8yEteijks9/UrobNjXMg/mlqNsQ&#10;r2fL9tbTXNHQ23wlcd6x/D3HW2MqMp4APpM4nbzjFPfAL/M7q5Iy5Kuf5Wn39Wj7lEw3sW1IOqvN&#10;efVONuq8YtOZ+/yu1kW0X5gXhSEe/E3tjsyWE7h2XsUnCAu+6jilg8YMXdEeGWn7AC2ytbvp2/mK&#10;lTLyv/bwZkCWOvERv6vKsZ8/lxk7QrEUYpaY1zwLTomOtFsCgUnH8jCJU1sm77hoPmSp4qDSkoH+&#10;RhHRSuL+iGBiPtTpRkwhsyloRwfqqzWI1y5r0qv16MOF3mpSIT3fOaxlWYesPw499LWIqrMu7gp7&#10;38uUtl1QrM2CQv0RuKhKgDLb7RbL4OCUArY0ksnc05x9S78zSFiC4oEnJeuCLA/r1hepmt2jqj+U&#10;B6okuZrNcEISCWnShXBKshFtdYXCMh74Vug0XGOaX25Sp2qXVUUwMUuKXa5CPEZU1gn8bXDD0po1&#10;lYC0f5T7Ha77+kBLZ4uQb5l6oc2XERqb4xkS1XI8lS/lPepTbxYct3oVx07KY5mu6tN4HWSdpzTo&#10;11tYrjSg0QfN7ganf3z8NwYRU/A6Tz8pMBwGXpewAt/0vfvJMuL5fo2z3F5s3AnGnhLrwKjxu+gf&#10;L661X31aZTkKav+NhyN3pLm1ho0HD/E/X7ZPMO2HGfqMP3gzNkEFM+KA2CjpqrzrH0FAGGZA/KsK&#10;r9s2q8J6tc/QU106lWJU3dDdb5/X3HBuaZ8FG4iqF7H6YtyDlDiNa1zwSG/PI0rS179B1WdYkKs9&#10;HzwlXgmnpTTuYRZQAr9zSJ4UOuW1iHs13yy1Xr2ThD4ndT2elERDuzP9hX9IMyUdT2Ia9n8v35D+&#10;gtityk1pkCM5DUkNG6BamdE9dNc2JXr/qYp90JjSNao/NZXrahrw/2mKMCFInVtUJEWJiNm4B4mS&#10;nEme4jXe2RoFxcYj0O4ugpv6JDglXQ/nJEufOvp4Yc2NbnWx/2F3x6aX1FzBMACgvVvHjkAstfVh&#10;R2eN96hkxfN4/nQ4jrqkzXoyLfSytwTv7S9Wmm/EpUqXP/734poJancquKHkKRXa5CjWgn2A/7oJ&#10;IRyheCfX01x2WbMTruniQNndbHqV5Ob7my6myZbi7z9x3zokDwu7OYfNKdW27OdUoKTuE94IPfyV&#10;xTag+cFh9pL7lNOJQXxwiLMWMfUG2MaOZHyhfW2zYB3er1j2XNjDjoGN7FmQrzv+QNItXBh6i7CE&#10;8h7N9qacy5oLL3NVFxRqv/rnyp/9FOK7o//j9s6iuxdVm+GMbCEQo8xx6UrUux2vGdKkgep5V7Vx&#10;DzbheiV6/gW4H2i+7LxKxG2ILXbhsRT3zeqGmbCHRYm96znh+ievxNot+mdFJ6dBaJv66IdwJDCq&#10;XiHwlKO/3X5qKrPMfUOSaLRPz09LIpj4drI4Guqcpd2uMCnzg0HXf+ocUZew3Feg0pr73DBgOkuF&#10;tbTXPGOWb4bbvX3nsfsntoGmrhL9OsjXEOXuHIbGfz7pKfIX6X6grqL4NhVar2+OQf20EfVBFMTz&#10;UJ+LVjJ+52HhYtjWMWPCJ8VjW8cSuGWpevJZqZ274ZAw4eVm6lpsjmCMSgy9KTo/efydz7p6214H&#10;zCjBxfLyss/LE14miWaj0xMN52Rzoclx4YFjgE8zD94yorI+3Zoc7Yk7RIHIVOTI5oHUV6QZueea&#10;Uhs6Ge4GR92BbHXS03ztIchRpsKh1vUQXzELKqQnFJ39rK+Frlfrt/8+DWzuHDVceJOyeDIh6r8b&#10;hvwz21jLX1JnCIHkqOqJihzaRNRxSoOBz4iXQovzMjQ6LkJH501IV+yEMmOS3tE/eecBVaYd5ycW&#10;L26awwTziAN+OR47uHOg1nYZ0pXxzKwPMujXZauM3p73t83TPSuxZOv2oXNLlTg7QxU5ZGTiqeMU&#10;j4O8CKg0HnR5+tVTopu04EKXdXeISvSp+PrMe4Ye8Qb8vF/QDiv+sdCYYj8pmQfN9lxOTxg0NZZB&#10;5e+KuppMN/RHocKa/cQ4oKT5tmHTMX5IZLKK/5InP3BhBzowc9GoLK2eDSniXeiMzoPNaKQ34zXd&#10;i8+twc0Vz10Em9oiYQt7JpRbczvdo+6wAumvRB1Qf7fAcAMuKFKhxV7xM6FBm6r0jJr/UOkXH3S/&#10;h5pkMqH5mxJ/Q9kVTRykyRZBiiQGHaSZkK05fJfj4zAJK6KgqLWeNRKtHiktUl6UpIsKBVvi6Zq3&#10;RjCdhGsbIuCoYC/o+/1Tus4k5oDkAMvQeCb0308qVESh9Fcoq2zXB8yD3ZNWkGsGBn6QrTvvPyiY&#10;/uIo//Ngs3knOqHUKTYNziu3vGD72Cl4bcIyTr13HPP0Pc1DtfZcaOmsBW2gZnjkgXONzFd/S9Ip&#10;z2b7WpUNtrPgGWqWBIMTXdl03fF4Szf3jBuPaHu5wPMUg8hbBJtaZzF0KwvQ+SR9RWCYgl6LUbcs&#10;rp8FhwUbIBH3BCVY43gLGKpemj1GA+Wp24eSptQlcliy72WbV3J5qhVU4YhicPDvcnQFtt3sBcwa&#10;Wd2EOg/Bxwr83teFNGskmnEyDwhmMPR+5fZy4Pn5mouqWMhUrIAaa+oLaz8n44tz4SihyekStKfJ&#10;VjFVUkfRXlUYDwSdA5yxQv2+F0niZfi+K+GqpdFjHL3/UXqi/lH/d1ieZu1lTSJkKGPhjHwr5Gr2&#10;4jW+LfOMaaZciTpVoXst71MtUHe3DPaMqcKigJb3aJfFspc9enNeCQV5CFBQtRwl1DMkG+57hhQb&#10;qQNC1M07ccNw+mWmYgc4B8KrHiXJUuVIFrRFwwrq+KJZD7jXT4gWjToHtbuua88rj6CuoO6cHNny&#10;F0N33535hMD8t0otWUKaV0KJwl2siQ4DYkc4QB2neBwTREOLI8OjH+G81TU4maBu/v5VwynbRdUu&#10;UHV3AIK0J8MP/UwAXdkn/XGDo3BU3N38ek7bZGIe0B7leGvvafokRCsfdsXeZCJzseYcYS8Zo46F&#10;BQjEjwtpXgnN/J0JW1lRkNAWAwuro2APh2j9ouCiKv6Rrk+eEHr5lITVyZqfr7s8eFWdbtV2/3sy&#10;8T+SOIbV29tchS+zVdsRz66EXN25oLRH+rprlAJbEl/t+XOK9UGi8ItpjIJZqBsJJ8fjGt5A8zFw&#10;f9BxmLf9EcsjCotB401RdjXM5rvqTe2WhtdBwU8p9H18d3y/PhUHiKRzgL+81naIYUegYCfNjWt0&#10;hU+7Q+IeVUZKu4rvF5tOgqCLLX+Tsj8cIafJOyKNFXkuPi3UbYT2zqpHlgG15bbu6ONNrdFMtfvr&#10;eSVoE8iHIWydyF+H+GMFM6/kqHgNHJesxt+xmKHzpQJD6izaxV8GZfbax4aP0ON+avGPqI8020/A&#10;SQkz8gHOKk/hHp4DEu91kPUqFR9L4prGx/+00M6THRBuRD25FC6rt4JroKWMGAbo+ZGHhn8W+wpd&#10;lzUJkK3NhFaf4Rze+w/ec8do77/UuZuGiEHlgCCCsZ37BIj38V6Xm+LBPSRQToVa9ssKrct2n/zg&#10;KeWJFzQu4FURViw7CjHGcjzWMphjNzua6aRPFm2CZQ1zYFHjBEZZgDaKAneEXaiyexXigmRhDFzX&#10;bgCRJwu6xhS55JCHPu4zomH80B6VuOSrxJ66hsFxy7dIb8t7xJ3llvNUYPYEsVdYFHM0RoXrE2zI&#10;1u57RjR+lDjNVi4AS39L+5vfYzKxDAa+VWUr1Et9tzsHRm1fqvhlMunQN+zS+QWXQv8NW8yDrj9L&#10;FR/tWYt7j7A6zY+LJ7YY3HuE5WejfYpBbE/3hyq2iwxHBgLjFsZ/FPvF/3jNcGbkkDAScRpVei9i&#10;xrkIfDXC7pGpd38b+g2/reyRxLtGdJ+M3u5TirSLP5uoeq/p8oDj5ryXPvZDYr9j/+N6+y3Jbt5c&#10;3BORsA990LW4vnc3zoFtrEjYhBhqDz53XLIbVtXOhVklEbCxaRZki3fT7NBJE36TCe6BbxgHlevq&#10;HdfvX9MdAo63utM69HaR/PvEgp/NcheWUFfGVd3+Hu3gROJU3yuMqDfnjhRpj4K4q9lk/ULB/WRi&#10;75f/cbP1tDaJj1iHNxGjYOabvhG7oIImxKeBdkvFe39/ALHhLeVmVpJwBsTi60/KtkCT8wZex3lM&#10;HIWORdQp0hANR7lxfKVv8vnIlHRotqWLzsu3QIvrGjTYs6DVmQcX5WsYJiXyp2i2KcWAKBZE+opi&#10;Q2ub5wXz9DklkikWqHiH9fuNA+pyw9DXk1Qh/diqv9Sxv3I27G9cgb/jGN7HJMhSHXhRZ6/Kngq9&#10;MsnQA9vvaQIVHZdVK5hY4GH0sc4rE55Ju9WJ5FOETmPEOSb9Masz926GYhFiskjU97PhhGRTsN3D&#10;rX8zAPvokeWbpZJ9wzS3by5iYSr4pOYP6uhJ4G17edNUf6xyCmwrvhH+oXpr+ssmdxP3VccpXQff&#10;qDV6qrSV4cr4eOc/GvvaXKzOhjuqfvOyN+1Sk1c1N0ub+ixRGAFJaEO4jqNPvIONjxtsyVBiPAAN&#10;zvKAa9z/Z12jwpt1lr0vKTbG9QvTQy9/R4zD9r+otleqrms3g9SX89A/Lp4h9Au3VVovvSzD95N4&#10;L7/sHmmWFKiXphwQTF+SJIr+5wJf5e+++Z0Ijyl6DRUcT8XLzmHJjWDw6ymsot/VPWL951efLQpY&#10;IkstV3qEniuu0bumsG2haeD+72Sqbhg3t8+CjYgPKV5AnV+0XrbWzQ+KTWevEtVx6PTPtH3mvyq2&#10;3HySJFqMOnUO4rRI9N83ga63hffFIjIajVTrqlSdkK5kMBPpkwrzAfCPaaYc2yM2ulvm/BEa73PD&#10;cApSeXsgrjoGTjYsv28NtIY1E3Sqwvfx/7Nh2PK5ZVAl6xsPj0XglehHAn9wUnr4KbFTUdxuFsW4&#10;qZMe/1LsgIpC4tqjocx0GJqduXhkQ7HpPJyXr3pq72XHht7mo1LraP3RtrYVDNUpJU6Xd8yElaib&#10;0xXboMqWh37vAqDE6RlRNPAdGXGhl70jLY7KTael6x68Spy+6jpl2Krw9dQ0dF4SA5aejrOhl4Ql&#10;tDYtw6atzY7rwQL1YZD46l931vF89ZfSyPZp4oPmQUlYCUjbsDGxypr19DruY2FXc+9UWLM+JjJ7&#10;x3eTOcvuLkF7Q1T+8ayV6BNtgp1cmkEfAXtZc2B9XRRs65gLsXisQz/3jHI3+msdx0JvEZboffpf&#10;r7HV3L6oPgtX1ekyR7/h54pBiWSCQVS5QjegfqeDPBzpHDZ8Xm29GDwvXwknpQvhCLHUieZBi7uh&#10;5RW7j7ir4uQZ2bogdUgvaJgotKbxFbNQ52xEnEzj6KjhYx3igm1tS+CyKjuPGoqYDwhTzN3ivxPb&#10;25raVVOjlw5XfCOKQ63Oq9Dqbjo3FcYy/7jke2x3+liaNIqJb1NiucJ+c8AyPnnxGQnlGDuH5e2t&#10;qC/qHDeemoetFBv/hmVAsELkam4Q2UTvxTt0zitbQTL6tPO7ncM8S405Di4pV+I1j2K6fKmAjfxE&#10;0lOL0Xch/4QKPDe1LmIKO2LRV9nDmWBVPIZ+51HRQqZTlfxR6jjdyl4Ehdayp5+VOrhLjooPPqWO&#10;0w1MRnYmc5PnlM+Ec6yl0DfEigp9l898AP+Z1yXNvKRJfXlYGI3O+0w4Lp4JhYZ9YOxpv04Jw9Cp&#10;jFgGHT+6bbkaoHP3o0N+TBwFHc6sPv+IOuLNHxmOcHycdVf1Z+7e0CXDaVEC7GmcD1tKp8PZ5k0v&#10;lJ01n3yWGC2Wjk4Ou8Nd8dw2IJyU7vBNoez4LfOt4zs7Vr14Nd+UjAodBJ6JUoQ6FnLV26AFjQrP&#10;WwBdd+yQrzsLxcYUq3lw8s4DaafhtxN5e+uiGmYxcyKpGoeqT7dzZsN1fQqkSlcxsxGoerxOf6SD&#10;aEhCL31Hah0FvP3ofO1qn844HzspcYrOCNEg0JHIo8Hne0YsgfYpzaDh2etX5skP3tnXOgtSO5a9&#10;qDflXXa5FP9d26f8XoHhmOO4ZC5UWdM1XWHwuZNzLOhqlF/VJcIN/TGQ9HRU9t7rDYve5mNCidNr&#10;sqMZW5rnQ2TxTFhSOQtSRNuZzbONgwoOjcjetjmwqTka9qLTurVlJkMZka1NHjYOGsOe70diHbL+&#10;61V9HlxAJ6TN+vOXOCWlxXEV51+SHXjQ7qyjOYFhr3kSmgXH9VQozivWQLJ4Fq49qvycAenq+Occ&#10;Xwd1G3/DMayYd1MfP0AdH0tw3dLQ7MgKPMpmwmJ0KI/w5sDWtigmALMSFdsB7nYwj3b9S+gjwhad&#10;j5fANTVmTVXPhCNDD6z/IO26bamw5g6a+vyTAk7Lgwe/W2AudhwUzqIKuWCJdgU02g6iUp4B5+Qb&#10;gh2+jktUkRs6/aMSuGPdqOmpv1ttz4MaRymwndnPTX2tfeXa3Ad8l3R9W2eNt4aZV1LlvffI+WP6&#10;/Y5B/b/YBo1r36zs7RrTzDb1i5+y3CUg9RbD7rZVEIOGnToNKYFKjj4ltikouaRxLqSKtyDAnAs7&#10;2bMQrM7H774M7/Fy2MOOZgZsMwfe00PihGCLV3rlY50DFCjtGkJHeooUNMr+/u9c1N40b0WgR0lT&#10;mqPB6FP8vhkdiyFDuYYBwomCGQhqNkK1sw44nnZvlnIbZCgWot7YDbruRhvNzQu95WtBpzUjQ7UX&#10;jf2/zyvRdldBlmorHEJgtIe/BHKNDU7HnccfBIPHjh37hn9EuFbka36QoznCUH9mqnZAu/MSKHxV&#10;9zqH/z0h83UJOfiaXnGlfUhUGwy+Xcn9IVEPOv4lnrfuAcP7j/afAjrUaUoJ0xh8jFgSUrgLnqp9&#10;VSmow77d6C4dylDuwbW7CuwDvLD0GO39C7KznUsRZyxHnbo6ZK/SJEtHjAPyIzmaRBd1PR0Sfg43&#10;1dtH3lf9qkDbUW27XJwknuiwnEicTswr2UcdpxSQoXkl5qMjKm/FlLrULWiDbpkuaU/LVkAT2mTX&#10;sG5sNFTQo+iVLr+pSwm2um5kBMK8pvZh875G5+3HPG+TzPMJK4YnEqdLx2aizpxTFgFJ/M2QKFqD&#10;TtBM2MyKhHi0VTSvZC8H7RY3Ch2kZS9a3BX5X6aTp9XZujZXl3X3ijLNqu4U/MzmGf0sRdcnOldu&#10;SUf9sAHx6QLcr4kgDghf00QT7TKr80bDEdFiWNw6E+agI0QVi4ST97IRTLdGTNgqxHP72RteoLOf&#10;PtWgosbX8QOxq0X0dSVOiVXDMWyqMvSbZ0/FHvrHJDFN9iTU/RPzSo5L5kO9s6wt9HRY4hnVxot8&#10;RcFiUxpIu0Ui1E9TLh7pvaeYp/bfGC3QbYBGxxUGMx8RxDCz0ClAQ3qKug+p63Q1OqarGiPhhHg7&#10;4o/56HcswP2xDL/7GvRVljB0vgzlFx47OUvgtrXiiXbk7TmhX6d0DkovVJsO4HeJwPWGNsl4De3N&#10;SqgyHgDXkELRebf7g4lT29CD37tp4fD3CohaNwZt3DKQdxXpHz92/ilA5S8GxqQ721yXXmQot0OW&#10;5jy0+A1nNB9JnNrH/f/Y6G4fSJNtx/eLmAgiMfZzGhToNoN1gO3rnQLTzpcVwgEsn+LQSXnqy3Wo&#10;w6gAay3iiV0dUYgxlkKSeAWDOXZx5iAuj4aTiEVWIV4nh5fuO/2dWzWBXaiqmxhM9rAj4ap2Jyi6&#10;bj8PDGt2kv0Jfdxn1n7TYueQaRYf+O8UXuo6dd8uUef28zzFZb33NL8l75Wpyy0XQdxV+qxrzPZO&#10;18n7hKEe7hIkXlTFBWk2cJKI2JaWg72fcyt0SlhiGvb9ZaX1hlHgvd49cN/GUJ1+SiFdwLM0Jah9&#10;3KzQQ2ELUWYmC/f3U5Ka9N+Glkg4yp8DK+ujGCxPmJ4SRItxL9L9zFJuemBnGIc++wVRgB+Zo0t5&#10;Fs+PYHwE8hVOShdRZ4qje8Q5Jbo8+g0sZ/2yHPmR8Vb79dZB+HrpS7+MSD382VnyFMjVZoPQL1kX&#10;ejgsMQ4Zf3zDmO7dhHthE/qelDhd3xIFca1zYG17JOOjxuK+OI76bkXVbIi4TV2/s+GyeF+ZzNL+&#10;lROnhBsUPbxLt01pwVxNPLA6yy22fsOkNK1dD9S/1+S80nFCOh/ydPt61X3yaLxXv9RiK0o6w137&#10;LB7XS7Y07j7LXrF/KgU91n7ud+rMyX2H0a98FZ8g/EcxC4pdUAyDWHGKLRctra7W93Y5EItBnS7p&#10;5glR1EsKvB9F215gOAWx3DmwBjEpxVKIYi+iHn3+jm0yYb9j0gCwoZ/1X+tsGaoczTFwjlpA5LuN&#10;dioP9eheWB/qdKAkQ3QV+ro0Axj/T37L+ub5wZummwVTLTT1jMimCzy1z1idbZ1fx1iUwTHz311q&#10;3/VsS8l02F03B1IFe+Ca7hiu4ZQnbC+Xitan5FcHRg1/I+i85j0ti2FigVQ0cdVw/pFpyDkrdMpr&#10;sQ8KU8rMyWjDI5kY4xFhFJxVxAd5XdKaNwPMwafu/32Fu/oeze2jmCX5resocYoYYL9g1/MiS0sC&#10;6eLQ6R8VKmgx9zeKSk0nofGNxOm9e9ofSzwtLn2/Z0pNA+EIXcO+ceMOub/mfrunRU6FMqGnGGnr&#10;Mf7FNVOuN1k8BxIRf9Wa48Dcc4tJzhXp46HGfv2xZdDWit+7q1C3Dm4az4AgIDkQevk7Yn/o//3m&#10;zlb+FfVWaHUcBdeIjItY11iK2Izej+NOB0ffbV2WbMGxA/wZi45LV/5TrY39DkOCfsA5n+Wpemnr&#10;53jeN/vzU4giYDyg6Wplv3p/UcARWWy50tPmzHzoHeHuxmsXVjGqZwx+LcdQIt/cPgfXxQymwDEa&#10;MUJ0Be69mlnQqjlYE3yDPl/Xbf12lb3icYpkNRP0TxbNgDTpPOB5bgQG7r7N3EM4v93bXnBeuZth&#10;uTqA9yhXvR5cA8KiqRYp0lqodVY48rSH4Yr6OOxvXQXbcU3vLosO1sjO1PdPkUFpMqHP4/tEyxrt&#10;5XcMPWz12BQLA6ToF52Tn3hIlLzUXRqNtn5mSK/RY1Q4lcSbB3W2s9DszAHzABdEfh6ck297Zuxt&#10;+eAafVOqza1zljcvgJmI7yhxuhp1Mx0nJWshX3cU9glmMfvisnz1E4Ez94OzYPk+1rLzyp2jFC+g&#10;pOmO1onYAXWcEk0vFeCcFEWA2l9Zjdcl7Jinucf8h7XG/JYU9CMSmiPgmuzwkH3AyPjJXF9Tzinp&#10;EsQ9m/G3i8OKkVgGTbvKzOlPqOu40VkQ/LJMUV8UqY3/N8nstXepWGBm8UzEDstxba+HXaHE6bb2&#10;aNjVPBu2subCXjzWov48IFoNrZ6adlonobeZVChGX22vrb2gOgk3VD+fiVNZV8u/FGpPDJeb8rz4&#10;28JOCL4S57BuX6ExGVJQJ9OMbmrSiBdEQp2zTOsf9/8Gs688twWH0PdcHZptHok2fyZi4lmoc3a2&#10;zYZExCdUwEHHlraFkK3KKqZZvKGPCEuMAcF3xc62ti8zMz8c6RyRZjQ4LkGbpzGT8lmhhyeVniHl&#10;nws82b6zstlM7oli3CWW/PHOoQ/7tW8KzYd2DkmNjY6LuAdKHpmHHHHEZttkuz5Qqr55k+/jv5PH&#10;6u/v/6+WPm28adj02lcdx+vpG1Oym+yn4Kx8BWxE7DwH1z/Nlid9RXS9lDhdgsfcOtSz7NWQKl4D&#10;O1C/7OEtwPu6EP2SVXAU7yM1BlF8m/yYzeyFUGApe/bZbQdvWrIkaXw9AlmqjKMW1qhydEbxQ463&#10;zQF/f8Pi0Hf5jGghOnyC4kz1MTgsnIMO/0Ql+kXVWlD4q/X2YclbFRKuEdf/qnfVmChrSwD3EDpJ&#10;tZZjL2jWAbzHaf2YKPsMkcXmvJ7bCHCPcbdALP7YbWXTIL4yCvjm/OLQaZ9MqMu10dkovaU7/0Lq&#10;rj1baakMe/GQ0aywVCQncNY8p2ocopCagYaENhABaEqcbm5BcG84AK3OK6AM1MDooxEE7zlw25Di&#10;sfW0TBpoZXUp/uQgP14U1RAFMQjyl6ITRcHorR2zcCPuwwW7YCJxKpgGIntuJnxk2H2Lu6LsoGAR&#10;Y0x2kGFBJ2R3x0S3KR10765rtz3VdjduDdewUNV1qeZCy2H8Xnua0ZnBhZsj3jss8NT9KyVOb+qT&#10;HMkivAam42bnoPLvQy/7oBD1ItdXp8jV7IMr6MDxvLUW2+jU5my8T4g/u0B+6vzmpoWM07moPAqS&#10;uJtgH28xOqURsAy//862WbCnfRYa2UWwqRGvMxqW47Ktj3neNlzH4Rtabbd24WV0ni/IkoFlqwmL&#10;ruJnJaTwpT28abnKvd59rEXB28a868PDU6MW9Qzr/onVWRQgwHBQSLSp6NTi+jmjjH3B8rTFU2JW&#10;1dOcnKnc+GwlAiGqxolGfUOBlhkl6PDXxUCuYh8cRCBCiRui4UvgbAFFrznCMm75H86Rt+cof0y0&#10;fl48y1JXMZWK03Clb9z8T2LfTWelNXvgizNX3idUiVTrZPGOipa82MufFryimAct1n2QQh37ijXQ&#10;4m4p9IyNhQVcPWP6nTJ/5YNKWy7UOMqgznocpN5bL6v1NwUdLv4PmlzFfTWWJNAGbg+OPTTG+O7o&#10;f13nF7cp/fLmN41z/33b39iHlP4OTx1IvMVwhBfLGJZ5qJ/IwDN04nj9ifZzReMCdB52QCx7Fmzp&#10;iIY4/kKGQi9ZuILpAqEgJwWt6e8h4d5gyyQdp/I+51+peoRFQ/c+TGnTf7/ztylpEfovI9qRkb/K&#10;1BaZNrLmwPKmiaTuIlwnZAyTW+dBrmYb0zVDQeDT8s2ATiLUO4qfXFJtg7PosGcp14DQW/Tcd1f3&#10;Dsg2D/mW5epOMRVkFDjOkC8Gub8YLihpkP4cBJnL4Zqp1WS4f/+DDgzNUTP1VFxrtucFr+hSaIYT&#10;6vgjoPF3QJOxBJ1e4dXQqV+bqAbEf2rsl9i7RhRhU6CZx7x/d1Cw5R7NB1qM15PmlZDjQ0npBfQY&#10;/k1onxtku24INf3yojLLxWdpsi24JpaBa0gQllNAleIpwqRxGpb/el4JgvY0yfIhWYCXnK7c1s0E&#10;VPDaVxj2G96nV/GxX6mwZqekSpa83INOzytqttfzSlDXUNdpoW73U42vJux5dCT2YfvvV1iv80+i&#10;7ioyHgFDv9AdeuozWUC4P0u5Heptl8S6PlFYM+qco5aEevv1x23ukruWAfVySqqHnvpKoujqmJXE&#10;WTYagxhtbkkEJHPXI4BfAzs5kej4oMPTPhtW4b2jpOle3hzcqzFUnat0TjE5RNe/1dYQl6e7+DhP&#10;efY/bOJUHmipvK4/jPphJdPZcFa+DQQBzunQ058ZekR/3uDI6ozjz4WFrZFMIQF1tRH1Ds0r2Yzr&#10;mHQkOUF7O1YFy60V+QYE8qGXhyW6APufhI7mjmZT85S6McMV54j+D3R9wmGxTxp2IJHENyz5Kct1&#10;4sXp0LySE5K5qE9v60NPhyXeEe1RobcASszng/IeeT1VJYeeClsG7ptmGHrKe4p06xAfJzAFhzvY&#10;EROdhnQvyAbQvBLULSubqYtnFpyW7oRE/hzGAUoUrYBU2WZIla54e15Jx2K4ZS57oun9+pODJNQZ&#10;6hjgtxTpd6JDRsnoSMjTn4Hj8kTIlC0DfXeNu/uB94MMFia//zduWQXNsbz1aKPmomO3ENjubF//&#10;HfNPAJ1b10DHpQpLKqTJN0Gm5hy0+D6eOCW939LJ7j+rIPaLmYztnGBsmMbQG5l6G7v73jMT/E2h&#10;7zTy0Dml7v4vyquO05OylJfr2iJhDeEJPHawEIsLl8ExyWr0ZRbCNsQf2zui0O5sgfWtyxnmnhW4&#10;7yhRSpiFsAslUKkbf0v7TMjT7ARdT8NgYNTwVsGnOqC+rfKLZO5B7TuFCmQzy3U3yiuMGf2K7pbP&#10;VT3K0grbFeB6Cl50jurfSwf3RaFEcEcXJ43YC6jg4Ijwc/Sf1qGtFH2wG+h9Yh3q/nalLc/A7bzS&#10;139X/06C4asKJY47bPVn5d6OsOm3TQOe3+lEbKYZsP3giCBukIobCavvYc2DPOU+2N68mMHyhOmj&#10;KFCBe5TmCB2XLH6pCDRc7QXN/8fr4i3M0hx5QTSp5COQr3BMPAca7LnD3jFdTLi4hWQCExSlHOSs&#10;enlBvGVE4mcvJdsVevrnQpRe4cwsWQpkay4Ar1MQVtCYhK4D19e+Il29/+469Jc24LU+wEM/vT0a&#10;r/dsWIp7ZSv6qAm8BZDC3wpLKqIYH3Z1/VzIkxwuNfnFX3kuLgVDxf5WxVXdIchR70FfpdRqDAWH&#10;PyaIdf+wxpYuOSaejf76XiZxqu2T/tE1WVLfPrSjFBM4iHu0QHFc/aEE5/vE0tceWWbc/5gw+qv4&#10;BCVOKWZBsQvCgzQLudKWz6dkZuhlbwldV6H9yv4TolmPKXF6EPH9FfVB2MmeGCNBPv+85kiY2RCF&#10;Ps9mC6dLPemYAstg5a/W2dIt+do06LvfD7reZmh15kKl+Rh+p9lMzIf2CRXPT8eDYkLU+bCtbcHL&#10;MkvZNYpDhN4qLFF3te8q0We8qHNU9U0lsBmuGD01x/dXzoKtZdNgd80MOMJeB4X6E3DLmHVP0WdY&#10;HTotbPENyZe1OtKfU7CZ4klHRDFQbisYc4273moSoHuj62lh5Wq3ou6kIlaKG86CM4q9wPLwePbh&#10;CRYYknv3pD9O75j/gJhXohEPU0fPqoYIWI8Y4IBgz8NCS/v6cHH3+GP3t5SBYn+R4RjUuRp4lDgl&#10;PeLsaTxTor/pVA5PXiA9VaFkrW9Ecl7gLXvG9/GLvzjeRjHS/b9K7dXiVPRJSE9WmPaAsusyFBvj&#10;oMgQB+WWTFB0C0DWVQR56uVQbM55KelVfpAVgeK3HL+o5bImFt8LbWNvG17TOrynyXhv90Cb8yQY&#10;ArmOs7J5yfs4n89PE2//x0rPu+OoNGOeb7K9DXfRtj4KDOveOwLsqwrbp41vtNzstvc3/5T+L+i2&#10;Rt0y5/TUWdOCtv7mKxBmgQzFXq6aalo3tc1lChiIznkmrhUaDbW+NgqqlbHNDx6oX9Ndaoe8Py61&#10;3nqZIlmLay+CWX9Jogios5256xlSvy6oJMH18YvcLv7+bM3Rl9QVTEVn52QLEMfVm0cfTc6i90Vp&#10;7WxvLjadg0uKoxDXNAd2Vk7H/TcDrrB3dhk8tT8KnfZpBD77BZaHs6pQn/OgyZzvDIRRDPOmEH35&#10;RdWZB5SIJvwdidhrRmUoboD/p8fOS1ZAsyMLWl1XoHvcCpo+PaTLdz7Xd9cdD73NR6XG1rZzYeNs&#10;iEJsT9TpK1Evr0T9nIJ4PlMZC/H8SMT40+C6artP4brxQZyq6pNHXVTv692J2J8Sp9tbZ8BO1gyI&#10;40wUChJrQTLqGkHndeV4mJ1xpKdazOULz/HWDMW3TodYtGeH2+e9bDDkI8bp/f+4vrqcE5JFNNMV&#10;MSgrrII7y6Bp9y3j2adZyq1QaskA54jpUOipryS6LsVfp3I23Z2N656ag3Y0LoJjgo0Qy4ueKBTC&#10;a5vIjoHd7Lmwt30uw9iygxMDpba8wBeb4T4mGo/mm5WWSs455XG4oUiXELVq6KmfC8F79suNjpvF&#10;hznzIV126NlUmYbonluHZDcRzzD+EmEQwg80ErHCdstkG+r6PYpbNjguju/iRjGNJzRGhBhYIhET&#10;zy6PZHBalnQHM9qCGj82tc6nxGml7p7rf3rHvH9EScDQx31U9P3i7/AdTQp+J+sr50DeJ+4hwZU6&#10;Wwa0dtakf8yH/KJ09Sv+ROTN06fL5zKxPGLvu23OfmAf7vvH0CkfFYqhmvsF7lpbJmLN6juOcfdS&#10;mb/2/HXVicE6c907Y5CoYNjeq1wp8/C7jL3W113EpJt77pqzaWzdCckSZk1TcdU81E9zKL6JWIEK&#10;PmmsTwzagUT+DjgmXAJEr7yTS1S9S9EnmRhPtz4U3yafdAtrARSYS559Vm4T/+CENHVgS1sU0z5M&#10;QSG6yfNwk+1Hp9TuK37N++241/tb7V5eVbrqABqTGFw8EcziOSWZBx3u3Ps9X6DXIweS3SWoS5Vu&#10;YMBSgmAGFOh3gm2g/fpUKItIdEPWbzc4Sg3l5vNwtGMV7K3DBVs1DbaVTYcCXrzt3htVQ59CyKls&#10;dDeI0mXxcEtz6q65RxwW7SEJJV2rHHWJcZz1zyiwQwA5Em8YVRoSVcu8Gry2nEVQazsDba48sA5y&#10;4NHzRwh8bsBtw7GAtq920iBng6n1bw/y4x2zqAOiCUE5OlHUybMdHapLyp14b6gzDB1S/gwwdtV9&#10;lGKqxVuXRHRYZFjIoNAxQXkzHfaSY8KdDjmqdaDuqb2ICzIskE4c+BfFu4f3s6bBnhY0Tm0Igluj&#10;oVx9oUQ3qPo/+fqDtoPCKCgwJHZa+3mTVhnbHth+j+2pc2Sr4yBTtR2anbfGTQOq6aGnGdoJ4lgP&#10;/Tdsoc7iQtXJY1uaFwU/x3UfVRYJCR0bEDCthe1cdPqp0qk5GuJYcyBJuBJOclbCZnSq9gqWBmvt&#10;hbdMflPYzqm6S7ErW5MFmfLj0GarCYv262clErvkv9Xb864ncxe/3N02B7KVJ5rVQ7Yp8adbB2TT&#10;6x0540dFc5ngG+35OFw/pxU7gePrOOd74Ptdjud2+VHxcliE65WC0EQLPqt0JkxDh3932zrguWrg&#10;siIBYuqiYDGu7Vj2etAMmFYa+4x75X5tU7iBV3U3fy/LVtdG85FDD30y6b1n+JGs63agwXGjn4bk&#10;hx7+qHR0qU8fl21/vo8/LZgmiYJmMw0XX8hUwzS76oqIejt06geFDLd7VJfA9956VGnLh3q8ViXo&#10;RMm8N0HgbDos7lFNr7MXPKoyJ9G8kvuj95SbfAOaeVxXzTNOp+DqmwF9okSzDcqFQj8b+J5bcFJ4&#10;gKmGJkNPAIuZoYj6n7rlN7UuhdOS7bCNFQXrO6JgF28eHJOsw/2wHHay0W6EAp1kYA6L9gRbfJK8&#10;jwEAfr/9J/WO213Wvuar+JvekyA79g1LjzBJ6jdmhx5ihOaVZGqLDVQ9SlVxZPiIMpMqt2Mb50KB&#10;ZjdTzXwYHZ2zii3Q7mXDVf0FOCddx1SNpknnQo31JHQOyxNDb/laLL2eb5ZY8h4n4dqljtNT0lnQ&#10;4cqCSyqanRqNxnQFFFq5Wtvdux+cUTYwrvpTifuK/6p6P+TpzjKvrTSdhNvqy5DWFg8dxps9CAw+&#10;2TB3CrbounV/Zxr/dx3kGDbNcw+rmqYSzHb0d/1Jqijh7iK83xTcYdbAq4REqKJ0W0sUrrXk5xxP&#10;+dMCQyqkStfCafEicPbxwqKBpdk4Cdzdz+ag7iSdugYBygZ2BN6T1feEXW2tJ6TrHlKhT7Lwc6g3&#10;HykJvewtobVSbsnfelK68nFcx6vE6UTgjGZdvZpXclm5AYy9LZtDLwtLKGjR4q4sPStbHbys3gaK&#10;7qYuAmX0nLSbm3JWtgpKTKlDKm9bWJ2slDhtsOc9rrRmg6pXeGEqdCcfE32v7F+SuSuGllRFMPPM&#10;DlOlnGQjOjqRTMd3Qls0rMP7t4c9C/ai87OZHQ3XDKkjmn7l7NBbhCX0fducLSm52qwXV1QXTFqf&#10;/GfWlfezElxP/1ngrfblqHehg7sYMW0kruvV0OFtuxw65TOxv+4fi03JIzQPhkYiMPNKaG+gM0Sz&#10;SuigxCl1nO5uXwo39DcKFSOusAPBJES7o+jkNvIt7V9Lx2nfmPHHUl9tkONhnf/iPLGPiX9M/iNO&#10;5/nnadKZTALomCgaah23h2i+fuiUSaVzVHeB23kdys2XXmr7daTvf5nsGFXrv0/3v08G7zn+xdrX&#10;6C4xrIer6tWoMxYwtLykq17NK6GqUaLdoS7Udc1EsUYMCdGQgI5PonAF2qst6MQtg+2Icf99Xski&#10;uGkqeaIZfjdx6gPff9b6Td+jGYOhh76ykI9i7mvX56nXMQWn5DudU2yFS9qLkCyYDxxH+oPeEfUH&#10;Owup+KTMKa/bxdsYJJt0SLQAaq1pDz0Dor3DQft/s/Q2tN7QJUAK2uazyjRo8ug+StVrGw38DcvL&#10;7aOOCequINv5iqr3inop6Hqqh7vuGD+aNBD6TAdtveLccO/l+4SK21he6dFTsqSXREfKFGLhQVSk&#10;R4VL4Tj6j7t582FDRzTeN5rrvBF2dayZ6G5ADEDU8oRZKGg3iw7EMSvRUc6Ur8ff0GzqfuB8Kxkt&#10;8slSO5y1z219kr2hh96SMl3xiuuqky9UXTUF2j716Sr7VWh35b3wjOoyw/mdjN/razuTqaLgP81M&#10;/xwK9Zuhc0Q2Jeozx53+P2l03tYJPddGesY1S0IPfzIhf6nd1pgv87HDSpzSvpf61NcMvbpz2n7z&#10;nET+zlGq2qYkUJpoC/DdNZDM3QOfI5YnTE8MJgxjRWskU8DT5rrG63tk/SNJQLL7gjoRKHFKPgL5&#10;CgeFkVBmOfvQ0i9a/7Ei3y8KdaDd0GXdiGMtgEMdMcEqc0YDdTuGnv65EIVP8NOL8hNwUZ0OPDc3&#10;M/TwpEL4rsVdkXZYsv7lxpZIONaxDI4L1zK+6PqWWbC8dSZs5VCSaCUc5G2F6LKZ8FP0YVc3xASv&#10;ypOuTZX+jeSLfrRtyPDnLE/lyCV1LGSpdqKvUuq3D5smDYIZ+oV/UmU9pScf/5JmV4+qRz63xXTz&#10;5MHW2UwsgGIC+1jTIF24+SnPywq7y9jcz9p/XbuDwXsUmyDMFxuKWbw6DqFfUmUryP8Y84Mp0DT/&#10;tGjOnQTUdwcEkZCj2gV7OuYy800plkI4NRrXbix7Y3eDrX3Sbm/7cP1/q7Ged98wZMHY47vgHpEC&#10;y50PjfYLqNuXM/4UFSRSDGgm/mVGoiCO2MJa9KLCWnt5KiwV3hHDP5frMrrTZXug2lHe/akTpwC+&#10;X6+SJLdvL8NrWzUN4mpxf7YvgduGNKhz3BowD364uOdD4h4Up5SZE/FaT+z5FMkqaHI3Gr/43e9B&#10;72+JfLcCZ6SLGPtIMUaKJ5yWb4Nmd4fEM9b7OhjfO9Ack9wc/YiwWBSueyqaocQpjXE5Itp3p8LO&#10;D5sRbPy+aYbIe22EZrE3uZtUtHdG7+u/02rK0OfqrprFX2Jc0GQyDv7fsPe3l3I8ZS8UvcYMajYI&#10;PcWIZmzs16rdgpsnZZuDZJvLzPEg8FyAIkMsHnvhljEJdWohNNhOoK+5HCptRXelAcPM0MvfEcIC&#10;0oDuap728Mtr2jW4PvOgxpaN73UA7VMcNNmPgdx7vjtNPvdoomDGnBz9yb/nIw4Kvfy10DxeUUDg&#10;k/mrgAp0Qw9/UmF1KTZe16S/UPluX3QFW/+TOGCbX2K5PFhvOwnm/tqWwUFlWH40/uZfuGVqLt/O&#10;ms90IlPilEmyo31ahfvvlmSroL+/7Y9Dp39mHvFG3DJfg+OSlbj2opiiHkrO3dTHPjf2t2cQLgyd&#10;yoioRzP7uiFr7KAweiLeij6EyHs9MDhq/z+hU8IWfhf3aIPjKlyUJUIcruO9NdNgZ8U0SKlf9qRN&#10;e4FhbAud+pWFrkuHj7vihv7CvSxZ3HOOrbiY5keHnp5UFIhFs7VZY0tQRzIFa6jfqOM0Cg8qXFuK&#10;ftIN7R4macr1XIfxx31gGXJAunzPC1WgMqwRWqXmqgyaEUmJ03mokxdTjBtt3gnE8+cV65l8wkE8&#10;CjWxAmN36wcp/k1jjr/N15+w0pgOag4idgL6yxRcow2JRRtyAO9xiyPdN3Rn8kYIEmoMuKU5n3GM&#10;O+9FfBvqyNbp6HvPgLOczV6urSqiw1d7KVk8H33z+aDqbgyrYM4yZEi+aUh7nq7YyNCi6/uk5bRn&#10;6blKqPxF0klfZg1Yei3fPMndNkqJo89LImF13XxIEmyHvYjJaGzJYrR1se1zYB93AZwRbmBG021A&#10;O5itOfbCgdcu9DaTisqr+osKc5n2vPI43FRlCZ0B/VcqqPzU4hzS/viyIvbObrxXh3nrQd2rjwg9&#10;FZZQcaqmp6PtvHwj2rHpTJEpxazi+DOgzFrgcY/6v+MZsU6/pjscJDY1Kr6i+OncUMI6pnIO3NRk&#10;QZvtOtqoecyYunX495L6QpvljvPvtd06kSygXnEsjOJmSpxynU1akYv3b6GHPqm4B4Vlzc7LwPE2&#10;n54KMyCN+hN7b8iyFPPQBn/OHIXG9Af2MAuPqNHH0M8OVFjOA8vTOOQbtW5rsV0y5kjP2lTud9kN&#10;RkZc/0vpbWptczQNmIY73/qMvnH7ljZnTvAALwYW47Um7EWxzVn4lzDDa8bCulmQLI6Dg9wYWIvr&#10;fgtnNtD4qxTJetT9uEdC/ij93daxAG6abz/7rN6l+odUZZp3fessWF0fAYtCiYy5CMK3V08HhT1n&#10;f+h7MI57m5d/46x8Z5AGtieLYuAQLqAjgggoNydD95h+VejU16Lo1cddUB1kFBwZlizFatD2VMuJ&#10;Pix0SlhCikoSEFQVG9Nhf+sCiKubBrurp8GGCjRWDQvHHT1tS4gGKHT6VxZaLPXOGskJ6VZI5a8E&#10;ljlfFC5dAhmlBlfzxj3cjffpJhH1IQV36N8E7sionJOshiZHDgKf6+C/o4MXwedQ4yiHImPqsKyr&#10;fNIKxyJz+cy93Ni70bgg5jThBkXHipJRsewYyFBsxg0diUZhBjq0c6GzX/jRauVWT82iNMWOl0Rj&#10;th2NChkWSpwSlcFuMjacGZAuI1qw4oovAocPCdvF2pHMjXmaEEqc7kVniRymFNaqpx3u+up8/cF+&#10;anG/ptvr0fa0TUpJQF0THZ4a7wXldjgr3wDllpyXml7J6+C4zCtcy3bUJZHjF3ooLMF79Ys3Val7&#10;trYteUaJUzIsse2rcMOsw98dBavQUC9uiIKtLXMQFG2FWmMeJHPXwA7cZCWWnE5tnzbsSkSeW5B2&#10;QZUO6dJkqDHe/rlKnCq6Wv/6mu5gbxyBitZIyJAnSiV+yZSGe+t7BfOLTaefJCKIfEX7RjNkUmRb&#10;gOfjVtIMonr7JWMsbx4sbEZHshYVGFWLor6ZURYJR7gJT639Bn2t5cLYkqZoWIiAaRt7NaAO2aUJ&#10;SE+Wa0oftTvFYVEI67p4se2WWpE+8NW6Id4nvmHFTznu3P5q+9V+04AnLGDBDhgiM9UpT9EhCSYh&#10;GG+3JcA17UZIk6+ARndtMXVuhE79oODv/iXnsPo4233zWa39JjqSjXBDtx0k3isvXQOSlUK/JKba&#10;lvui1JQIYm/2i947/BRHnyC7znrzqcAr3UNrPfRWn91B51jmq7jF8TYB21OK4PMcLKqdOxF8RN2/&#10;BIEwBSQpELmtfRkcE66D9bguNrKimbV/RLweDgmXMIlTCnSSwaHEaaJwFzR5RDWue32vC1lcLtd/&#10;f3N2lbDP+eMK6zWvyJNnu/fk3XnXgYDsv0jct6832tiSNzukaF5Jjq5UtiU0r4SSFQwVOq6hTfjd&#10;y1SxTMfoUfEcyEfgyfMLoMh07QVVElG31EnJTLiq3Q66vhaiIHnLYSdgWuustByXrmASp0TRU2U6&#10;CCWm4wjQo2A7bw2UOWXiQYAP2q2uAf7mCv2+4CnJVig05b68qNqD+vw0nBMehISaxXC+ZeOjrkHp&#10;J3E06V6au9j7RS6JWOI1/gXtCSNeY8uArqbvnnlKQ/2dIyN/kCZPGiUgQZ3GtC+JeodABj1GhT47&#10;8N7fMuyDFlc+VFnPIrA/AmnSJWDrbj8YepuPCnV17W5fCzG4p5e2Tczjps7TM7IN0OIugcPiZQwA&#10;PSWMgBZz6ns7e/A3/kKjq2xFmmLTPZpXwjhAeNC/aV7Jq5nc5yULQN/TMCX6QXpvTb9if6Pj8tNC&#10;3WGQdNX6XgFGWTcnNU22FPI1e4PaPnZY19YxYo6rtV15dFOfAkJfs5k65kNPfSUx98n/6jh3Rd+y&#10;6ghGb+5pX46gbzPs5EaF5pXMhg21E/NK9nDmMXR+Z5WxwOtqpVmrYXcbUsKo0VF/KVuTEcxVnzca&#10;e1RToj7+WUhlZeUvmno1f0kHrf/Qw2FLz13vXzQ5rr7MUKyD04hnk0RRQEwdze6aVnw/RlcqAvUb&#10;Lqm2vaREG3U1zkPsRliOuvOJ/mUvXvPVqIfWI3be1roQcpTZtzVTpL2y47WVu9h17abGr6XzsXtM&#10;t6bDfRNaOhsuTyUR6B1U/B3fc+nemTfmlZTbrz3sudvzweKRL4p3VF3b4c6FSuuVl+ZBCxXefcOJ&#10;a1jl5x5SOMKjchq77/lb9xDHUGuJgyvqlXCQP3tCL5HuR13FFCfWTyROF9K9aJ4PJ6QbIA5x6x7O&#10;nNC8knX4/RfDVlYocYq6Z2vHQriOTpCy/91Z9ZT8FrnkXJ2PfWYkqJhSIvxDMnzf91NDb33PReVS&#10;tJMT3Z3kQxWZryK23IQ2eDvY+5o/GFQiH6jWayzexdsWjOdTUG8OYoh4UAXqta4Rw0alv9SXqdyM&#10;unQ5nFCkQoNXl/Gxgg0q+hIEJH3X9KnoJBI90cSMUwpYX1QuJMaFEf+w4oNJEtojdTbhbZGzqIPo&#10;L0MPT1nod7V3yS4flx2G9YgjiI2AHNXtHZGIMRahPd/AVAFvQuyxFv2cI4KVsIe9hsEq1G1K/tRs&#10;xCyUMCW8QgEiwi6HefOB7y7oGHn4NlOJoFu1oMFa8lgTaGnA3/COz1hhrPvuDdWFLrbz2lPnsO1O&#10;vfMWNDsvv0TsdRPPnzRJQRXaLG9beoZqC0NXdVz8Uyg17gT/mGpK4zlcg/4/q7Xf0rc6Mu50Dcvf&#10;8a2/qsgClv/BsjWUK3wdF0MPfVDoOnU4pKtL1CWjar/4trLXuCJesP3Owkb0b1EvFuqSHzoGjLp0&#10;6cn70xHLR4USp4QlFjTNhC3sWeiznfbYBiQ/lPfJM88o42E3Jb5CfsI+QQTcMBx5punueAunTiZi&#10;v/g3ctWnmne3RkNs2wwqGh4WBuo+mDz4vyEce/NPL0hT4LzqDLQ52itDD08qevR56+y3jHt4i2E/&#10;ezHUGC7DGWkC7GybC0vQJ6UOeyqYSuSvgn3s9TAd/defFM+ENc3zXuTLkjOmkowjIbzDsddvk3by&#10;XhcWGnuU02rs11+eU2yG84pN0Ogs7kMbMmmi09DP+pNic7KRfPyL6l13OJ3NDWmcrSPUnfMqcRrf&#10;Ph2OsKOh0V71muFhMtH11GdeUqxlgt0Um6AYBZM4RRxIsYttHTPgmHR9sM5eSH7iB9eRp1fyr5mS&#10;pUNMxwgvAs7LNzOB4yVtaE9Qx8xtwjVch74Pa8PDQl3JpKOabHfZv1llPd9fbLkKD549hIF7Nujo&#10;LGDm+13C96bYGtkpigFRtwPFhGbjvze0L31a72ombBZW7Mo/Lv4NgbWwLE2w7mWKZCNU2m734ms/&#10;aeK0s5v7+fm2tf715dNhV/U0JtYW3zwXbmpPgbCrXW2fIhMViaWPVZer3szsdRqlcg4xKdcneKsw&#10;lmRg3Dm93nrmYZIwkvHDjormoJ+xEH231dDUyWa96VfafcUr4utmPqLAdDSu/YWIy1bidV6H++Kw&#10;5OBAXaf6g/SdX5ThceUKTmf+3VJTKvrjLQ7yxw3e4tir8j0P8/QFZu1I31uFg3jNf2noQdf/7r3n&#10;+0uamR16eEoyMGr8rra3UdfhqX1sGPS+08VLidQWr37zOdXRe2SbS8z7gO06R0k8uK7bDQX6fVBh&#10;PgE3dVsgU7kWGpzVnfpB50fZ2/T9jgM3jeeeZikXo03aj/5tCr7XHrihi4UmWwpwHCmDp2VzDh0W&#10;xsy8ZMr/S/KLQy99LVTQIe2WNXA9peAdlmfTtQg9NSUhBrLAmPPHgw987yRBWX7NukzlcWg2nemj&#10;mcTCLsvKEsuVO/W2NCroUvSNScOmqCxzcPM2dyxmaJxpFA2x9VCMe1lFBGRz1yk6u0te00iahz3/&#10;VGDMfUFFwdQxyHSW8adBpnwFyHylLArUh05lRN9v/U6p9ZYmWbwAaFwMUfY22tLudA9rp2yvpd3S&#10;We2dlXfPi3fBrjr0aWunwbaq6bAD9UW16lQz0ViGTv3KQvqG5WGtytWduX9UuBxuyA89ULirw+4k&#10;p9df1md7FtRHMzFtwuJv6rYdLRG4No9Di+sq+tIV8PzFA3CPdcEF5YGXMn/pZXz9R208sbNcUeWx&#10;5qAOpgKWeaiT57VOJE7TJKsQry6HPfwZiK8ioVy3v9b1ESYoYk0osVyUbEd/YDvaCmImoPg2JU7J&#10;flBCleacVpmS+nrGTa+bcT4mXC/3j3IVh9SJ7AgmacoUArVPgwOtcyBflipv76yQHUJsf1Q0G6Rd&#10;1WEVS+H3PHVdf/z5adlKyFTFgcjPklIHIz0n75Z/m+9oyuPauVP2w313fL+eJtjdQ/j4X4vRT6qJ&#10;gUP8zbAf8TGx79DItFUN0bCPsxR1fDrcUB6DTYjDU6RbQN+nPf0+HfA+4fv4f19sLPWckh+Fq/IM&#10;ocwp+7lJnJLO6vAUXzrEjX6xk/IRrHkgDYjWh54OS2jGsdBXK0mVLmNwK/lKcfh3F28G3LJc7fOM&#10;+6fbh5RH0mQbgsSoOAex8Vy85mSfIlDfLK9bCjW28i5dgGM/yF8bYkmKgSxNhkTfr/8+29Fyr9pQ&#10;r5WFkXDW9Yn+muNsUAsc4k9eUEli62fVV1rOAdvTfBb3atiJ0weoyxWBwo7LqgWQJPoc1//ncNN0&#10;9oFtpDssBriuB7bf0/a2jVZY0kHo575wDinHSnQnX5ZoS0uoITF02mtxoz/Rbi/wtDtZVt+dO281&#10;H43e6/yXEn1ycDPpDtRJVNTBdADj/SCWCvIbYyjOXT8Hjol3wC7yL1HHbEZfJUGwHI6I18J+/lyG&#10;opdGNjJUvawYuGosCH7W7tP8ZYr8tH5t62xYRYlTcnbwJpMjuql6Bsjtl15vemrbbvFwM88rdrzI&#10;Vq2BNPk6dLYj4CBvGlxVbwfXoOwdB0w7YPrhNX168JAwmsnOn0QHXeItGAqgUxA6JWwxDZi2Xted&#10;gb2onHagYdmI329tJSrB6tkvOYaMwmBwapX+HxPL+Pj/qHFWOVIlGyCRMwdyJTvvGLpYG191oUwm&#10;LW7umgT+trtMspSuKW6giVbhmbARFVW+Zis0Oa8w4HroQSeuzSA0uxug0HB8TBq4PSn9RYGxYvPW&#10;9i0vo3EhUDCakqeUOE3gLoI02XrYzp3JVGRmSpe+GBrSfZRfmu2p/VGmMu4BGZVtRGWAB1ORw55w&#10;TnaiwTkpmQ/8zqsdRLUUetkHhehRirUXMhNYkS/2olHZ3YzvhcoqAR2mrehEp4v3Bs8rtgb38GZC&#10;rmZXl7qrYdIZlro+3V+3eyrG0tF5ozl0BYbTIO8VnafnyIjXGwvyrylPKLQB2ZS6NvC137ihPLF9&#10;e9uyp9PR6Zx+eybsbF2MYGktOqXRTACHggPbmufDQf5GONq2E46zV8COjlmQq099Jg3wl4fe6qNC&#10;16Td3n7tnPIUnBMfQXBV/nOVOJX7W7enSdYHif9/O/7mNGm8hdXZNCUaAM0AZ891/ZHgfnSWybDQ&#10;fqfE6RHJZmB7O2ot/cLv19vPjcZzZ8OSZgRbtQiycG8QrRcZlzOi44OOYW9Mgz2LTYUcxD++m70G&#10;pD3GndYe+dIy1ZWRcl0FR9UzOQ2KuVeyqcVSqeNaxZ+8UtTRz/28zZkxUGXLCz9x6jH8eZ4hp++I&#10;cFaQKAxqTNuhypwAp2TLodFVXRrO8GyaN+QckuW0ua6+bHCWAMvbAXmaHcByHg92DknSFb3Ky+WW&#10;C3DLkAAc9znwj7CumnpbVLXWG2PSLt1bCbvhh9rfb7Vl8m5qzgOCPOA6i2Fd83Jm9gclTqmTk2jF&#10;ZyMo3tOxCo7yVzJ0B+vao2A76sNE4UomIL2NjXukdaLblCpy9gl3QJOH/1bilObYWHr5l1/NWRYG&#10;rD8us173tjku3A3ckaFOfTtoMDam+WaHPYN921Jh079hDH134NdzDZW8Le2zYROu01XU7YDrh2j6&#10;VlfPglLFDjguiUH9sBGqzfnQ4eFDrbP2MVU3U1KE5nFnyJcQXW/3MDq8obd9Le3etqqzim1MMRB1&#10;3VzXboVGexauYZodvRHqPLoa0heh098SClKZe6qaL0hXwCl5crDSUTaWrd4HV3Un4Qh7C+yqng2x&#10;5VEvObq8GzSgPvSyLy137lj/gWMt7Wu2i44goPjPEp/y77leVp2xT+CcKnWigeaVKE4OvppXQsHn&#10;V9VZRNNLf/ciqKi0pFAAGR2BcuB4G+CsfCOYelrCoqHh+e3/uL5lKUSiE0TOzyqiiGERhd9quG06&#10;h+sphgGiGeIFQbb9wu7Qy94Rjq9xXrpy52gsAv7dNJMb18FutFXkAJHjSonTU3ivFd6y2tBLwhK6&#10;JzKvIPm6KunZCc5yqNJnDb7qmpZ0d5xIky2DS6otoO7teKdb+X3iGDJvqrZl3yda+VZ3yTMX3q/Q&#10;U19JVOg4neCu7SXnNALtVWwrzQCkxGkkbEQnbidrNmxrmIUAbzbEdSDow715GAFgm6e2bCrdhq4R&#10;13+vddTdzFKfgXzVWaOt5202kZ8HEblE/7PNcbul2VbRyDK8n5bvY9Jz1zOnHJ2DU9JFjN6YoCuN&#10;hhp7se0VdbrEX3v5BDrppNsoQUB4K5J0JNqrTWjD9nEmCjhW4bGxdT5cVGVU2qaQWCSxDMq+JbG3&#10;1XEsrZPOev8y0jWqTqR92+Kuz5tKF5J7VPWHQm9u9zn5xLySI8IZcNt6+al7tCdsGjLPiIrfhp9d&#10;47jx3DRoO0VdFkJPdU294ZZMZBO9d011jtr+hpz90H8/G0JnyjsqZTfbUyFTuQrXOGJeXP9E0U4V&#10;oxSQXoS2YAnaJ+pw29K+FE4gbt/VEQF7uPPwni6AZPFqSBIugk14H8lWEVXvFvYCuG4ueqYesL9D&#10;PUl6vtUu3cC2V3Z3Dgjmhx7+SjJ0z7VRHai4SzRG1EFCQeT9eORoE+Gc6jScES8Fpe+m9UP2gexk&#10;SxcqR17si928SPS9ZsF5+XrEktlBTQ93TOavf0H4OFG4EI7JjkG1W/NRql7raP932F5pX7U5DzKU&#10;sfhdJopbGT0sjwGJ7/r9wJjyx6HT3xELwK8WWhram81p5ntPvvycWMI17V7J5WTZQdxnEw7qWtRb&#10;NNfxgHAx2uLVsINLDmwUM/c+kbsEDnDXMZ0N5E8RVpmD+5EosSiZGl1OuAUd4LZZUGs6qQuMqt+6&#10;v4puzQ8a7aX9Sn+1H3A9hh5+LcRqUqi9XlhqOB3sHLUQZRTRtIN9SFYfziwwplvf04J+8mYmcHBC&#10;8jlUW/ZB54hqQeiUsIQSpzX2In299eS4e5A/ZXrMyYTvMv6vVktthzrAmZSCWNnT85tV+tqSW7Ls&#10;J9Zeeaykx7w0kb9jfCnuuZXNEVBmPG3vHO2MvqzMNM/F+xCFGJKKIqnoajGeswPvZbk5+Z6+v2OW&#10;rFuSkyrfA7u4aLdxvU0kT2fAZU1cUNrddA7CLM4lqTHU/PYl5THFdlw3O1pmQIpwZZDjKWX8wp8X&#10;kfg4P80QJ8MZxXFcR/VcKvgJPfVRUXfL/7nIlPmUKGSPcZbA0dYd6INuQZu/iCkqXYl7ZBsH9wh/&#10;FcSzlsMMxAPU7buuaf7zfNmxM1Ods2cakP9OkfpcQ6Uul/MKkxv61NuKzRcgTbYa8d4aqHcU3DcO&#10;qaKYF3xE1P7aPysyHrTu4c9EPL42mClNDG5vns3EACgWQDEBCjhToe4N1em6cK+Jqqui6JxsMbN2&#10;drEnYhQUq6CYBcUutuG/02SbH7e6SlZ+0a94U3rRx8iVr+6i9bcN3+ukdA0cFixnivqIwYtiKrPQ&#10;1q9tXh3M0xYeb50kCW3or/ntCsvZoUrbLXj8/DGMP+oGvreYSZwW6OJge2skU5RIMSAKYFNMiGJD&#10;WzpWPmnz8MOiZKTfY+hqn10oT+w9yJkLKeI1UG6//dBzfyDsTrHJhPae0JR96nDDomdrKmfAhuoZ&#10;TKwttjkaLquPgbRbfC50athCOFodqLKfky1l9nuiMBIua1OCnC7+O8kl77Bu3y3dvmeH8Dyyjaek&#10;qyBbtR5OS1YHmzs51W8yGZk81+N310U+Jd1PibCFeE1X1kXAmha0jaLDnibPh0fBfFF6R8Qb211X&#10;7hcbU9BnbHLb+/V/3G49VXpKtAaumW7p1YODbxWRj953fycwbtB6R82nvyybTM+Ibq3cX/uM7Wsd&#10;d34hMftKZINd/5Kty+48JJwOZZbD0OE8AwX63XBDtwuu62KZ0QX56mWQrd4GrZ2tPO2Y96MJRdNQ&#10;16wSS97DLMViKNBuhCLDfnyfnfiesdCG+KrFeuTuScmC/UmSFT+9aS77w/ftISpmlvaoj7a5yoKO&#10;AX7ngwddX6rD33PX8+fuEZ24b9yUBfA2LmX7tUvPK1MhR7Ih6O1vW9zRZV59y5wzXmM9BSp/mcE/&#10;IA57rEW1S3BsA2sZrCWqXsQLxKbIxDgqIuASf6PT4Sl8HcORBSzfumXKe3we1+ol1VYgSun9vGlw&#10;UhwDHNdVV/eY+a1ua4rb1LnqalJRfyQIpjHFu3hPnroHhSkwhU4tEuuQ9dst7hplqnAjbK+fAVtr&#10;Z8C6qhmwvnwG5PN3P/D18CcdaRauUBKC7ePFX9Gdfn6INx9SOYuBZcmX+abQeHLVeN22uH42zEZ7&#10;T/rslW5bhpj8CG8W1NnSocmZD7reFlxGz8F/txf9oyMvhb5CYp75aLLdMjj4u6clZ02kg6n4igpZ&#10;qKCFElLnZJtgP2JcsgFHhdHBcm38xd6PsA1Sgr7BfqNuNydkI4iqF+0OjaNjaN7RjsRxp0ORPnbY&#10;N6IMC+tXqLO/e1a0bYAagmLRnhFVLxUF7UYMso+1FPI0yS/3Iz6nTmSRr2RSRg+8Hr+iHVBez9cd&#10;eUmjzqhIqd1dhX7oRMdnk7XsX28qT3W32KqmxKRFwh/k/2qaYI+fCn5/ivhgUfVsOMRbB/HcBUzi&#10;dGkLJZGi4SB3FRxm74Skto2wjz0H9vEXAs/bxvWEWQjMdrN/WGgsGDwhTYSr8nQhFX6Fnvq/Lp67&#10;tj8vM51S7EbfcTveox3t0dDibDocejos6b9j/+N29y0bdRITZqWDEqfbcR3eMF7pdwx1Rml6WLfO&#10;SFHXoI85DzHEfLzmxIZD+mZb8zqoMldkqwJNG05LtgcJO69rjYEcTZZU02v6S56tVlQky3vG6ZQu&#10;C33kB6VzSPdtjqtWyrbx4kMPfVIx9jY0lppOQIencUqJU5otqvDfLsnXLGV8H4obXNOnPTSPdk2a&#10;4yHpumf5a2Wg8SlDQ98jZejkr6nTXrJc7zK+km1yj3DXtDmuPub7RCz8/1ux2f47+nXp4g3BJXgf&#10;SEdR4pSY9CIRK1DilCjFqehjRf08SBVvhS3MqJ8o9DspV0l+J+JqfgysQZ1D8R8q6N3Imgt5xhvw&#10;WbPT9KenZOfFG1vnMolTqhKlm0zHcjQsXOPJNggBA1cw+J9YXlFmljL+5TXtDrik3ouO7VygOYZn&#10;pYuIFkk59AUjaug3/EmVo+TBYdEiJpFHFSIttnPBgXFLWAmnN8Uw5vlRjuoY7GrBH4dGhRKn6xHc&#10;rS+PgKv8LUpHb/snq9i3jnn+tcZeMpQqXA8JqFyOsmOCDYb0Zv+w9vWMhY9Jh0+8IFG0ezAKHXnm&#10;muKNIw54mo0Vi5u21JgITY7LwPEUwZ2HPXjPARBIIoA5cV/VVTYpzUOBoSxpdeMqZjHEoKGa1RTF&#10;zDw5huD/hGQFM/tkB27oK/JN/ZPRIrd5K/4iW73PS3NCNqNRoYOckVgOGhaq7ESDkyyKQkWTLv/Q&#10;3JA3hcDtBdmByh0tM4NkUHY2ToctDfieaGDWN+Liw8W5hxsJu3kRBPi6Jf6qSQGutk/7j43O24/P&#10;ylfDSckidLL3gzjAEtHmoY62AsVRabpk/WibtWQxPRZ62aRCDluB8vy2zW0rn/y0JBI+vzUTNjcu&#10;xHW6Gbajw7oW7z3RRVDi9AhvLawsj4J9zUvhACcGTsh2AcvTEJbTQ8GwemtD4ylFCqQJDwQbjLen&#10;vP6/LqHqLparoD2RMwu2olHZgkeqOLarzl4ZFi/5K1EEWtKuaPcw1ePkIJFeIKf0gGgDsDvbjPZB&#10;XRm3Mzd4Gg0PBTmJ3oMq1JjqdNwfeaqLLs/AwO9wXdcKdrdHB5c3z4S97HUgD5jW999x/EmF/IL1&#10;guDk3UY7d33lJBVr5n7l7CZbRVeLgft56KFPJtYhVlST49xotf2G3/3o34PIpgHT7+i6pXvsw6bv&#10;fXENsvo7f7vEVik9LlkcpOrR65oVwHIcR8dwKQ0Wr3L0On4rdOoHpfee47ccQ+LKZucVaOusAWFA&#10;CrmavWiMd4Gxj/1E0MV+WozGrkAfB432ZHANNvNVgar+RleJQTvwNuWGfbjje0X6I0Ox7UugzV0D&#10;Ml8VxLWvn5hNhYZ+AQLWGNRdZPgT8R4c4i2HZXjP1rRGMgHNeARVh4TLcI9MFBcwXad47BNsgwY3&#10;r7azv/91d74oYNvBshd39o4JmH0uDDh/XGLO99Za017ah1pzAN6eh+odYv242nTUf0V/tdcwNPQ6&#10;uE5VY9fNjbWb22JgAzpBK1DvRVUgWMe1sxIB+03JWkgRL4ILir2QJTkE5/g5UOWoeEFU8TRfm2bm&#10;pIgjEdCfu9c1/PacHrxf31B0SwsvaZMgEdcvBbYpySrwFOBvnYfgege0dlkLQqe/IyPj1ulttjPD&#10;RMtVaCkfbPN0KG4aTkCu+jjsbV4EO9BObS1BB4gT5/AN8Kc0f/OLMjKi+O8Wf+2tcn21QjY4+C1a&#10;ayyfYH6p8fp9rrPUPfhganTANNQ+W3W+b3k93ncEE1F47yPwes6hoDReY6IbOcafD42OdLQBl8E1&#10;LAddvw4dmB2g624IK5DC92nmLWmaCzMRxCxBIELzuClxSlSMOZpEXDc0aH865CrWjwjsF5m5Nu8T&#10;uV88I1uT2L0LX/tqXgnZLZpX8ipxekwwA/iuq9qP0UV/UYTO9u9fluyx7EcburtpBhxnLQmKPS3H&#10;8dr+kribffI0OtLn5CtBFvhwR9ibYh80rkPwd++SajuUW7PAPKCbUrfRh8TWo/zzk9wtvRScjkQn&#10;aBvNK0FHm+aVrGdTp1YU7GfFwDbWHIjrmAdrUIfu4i2Acts1h2bs3XlFHxJNr+a3amy11enKE3BN&#10;ec5g7f548dXPWmjNc721m88KN7y4pDj6gOuVTLkSt3PEdOyG/gjQ3K3DQqKQm4aO0Ey8Vjc6aY4f&#10;fsZ/7ugsNO3jz4aVCKqJkpIKCkhHEt1XAmsZnBavZuYsLqXEaUsMZCrSG5WDlt+lZBCtndBHfVS0&#10;Af63hM4WDsfS9P3QQ59UfKOK1Hr7BWh0lV+dSuJ04L7pdyS+64YMBSWVpzFzOYtMmeAZ7wt7rpVj&#10;SGptdGRDvev2U9uwY6euj722WH92sEJVkvzFeat0T7vHTH+r6ZKpzH3/3jVPdH6BO4b8Dnf2yzTc&#10;g+tbCU9P2CZKnNHMEqKVJ5reuXiP4jgbIFW0ipn5S7TyicJFTOL0qHAhbEAbxdgrqh7tWABXTYXP&#10;lP3W9xZXqYeGfq/KUNeg8VTz35dgeyX0vamTF/9+FJP03bNvk3pv3j8liWTsCyUo6e8xxEO3LWWQ&#10;LFgH1aYjL0fu2D/ISsDv9h2P4+5/vgX3OhX0JEuWQr52HzTYskDmr4RaewYcEi2GJOnxYJldtv9j&#10;30nT65uXws0ZOy/cD9nKg2jniFJ1IiCQJp0DfE/2C9+Q+oM41Tw6+of5xnL1bX3CsH+UGH/Cx91v&#10;Cs2EavWIcpMkB5jE6VrmoPsTxbBa7BMsgS1MgVYkLG2KhAT2IjjK3QiLqqMmuo3xnhMGmIn7kvAk&#10;/aU9SjRyV5S77ph6m+a/+d00vZZvtnmqOWJfyQOigQ49/Fro3BJ9+fpCXepdx7CS6Krwul4Ea79A&#10;3DvmmXRuE63XNnfdlXPy9Uzg4KRkOtEgBrvvGN6LRenzrLgGDT3yeEuv5vX70zzRekeptMZ6/L5t&#10;qGPzl72+H5I2K/c7zZZqi8rPmdQ2NbmFM3OkGcO3pGfu9I04/0rht8Yc5u0eo67HLXivmm2X+L33&#10;en+rzFjUQcWQhOnpnjAYAvflYR6NPrgQtA4omqQBsSRJuhN9VPQx0V6Tr0CJ00zVZhB2Vd8YDHN+&#10;HUmNreb3MhRH7FsQB2xtnoFrIxrqrBedX2Zsy9clMg/n++eFh4In5EehwlxhsoT5+8R+7pJ05QFI&#10;4MyBI+2Iv8uiIJGzGmJbFzJFPMTYsbUjGg4J1sPu1mUwDX3XnxRHwsrGhc9vyNNO43qZUidYu73s&#10;/1xS7O7Nlyf0WAKW/0HrTdUrKszTHQWa/U7FY1X2vKe6vsnpOWWBim/d0O93UjdnHPr6m1uiYG0D&#10;6qyWiVjAjgZKnk5ngpjnxLGKcEeq8D3X6lPF0UxMgmITFKPY3YE+K95/KqakwPgZ+dZ+jq/6gxiS&#10;hJJdBeqd0p08fC0nAu3DIjglRv++PRKim6IgBrEwjS5ZUr8EdWPe5cnmlusDTX9QZjo73uCug6cv&#10;nsH9J8Mg6qpgYjwV5mSgRCdT7Ib4gQo8qKiAYkPb2Wsesn3SHaG3+ajQ/K82a+7NVO6SYDzarxTB&#10;KiixXAPbkGtKYxg+JhZf8+8WSxPatuL3pNgaxdg21eD9ao6EC/L9wPML14ZODVvu3Pf9lNeZey8Z&#10;cRbFABOFc+GWOe+xqEs5LXQKIzRf0NrHrb0kXxOkET/EqnBBGQvXtLshXb4lyPKJqvtDzAa0thW2&#10;jNz11VEvX8UrCROvqKMZp5GQJE6xNndOTin9SrqHhVvbXNkPio3H0X9ttJm7m35SrN3blyRaDbdt&#10;VUpK5IROZaT/rnG/Y5AfdAxpi8kvDT08JekeVV2n5LogIPB8SCcQBikwVyuOiOZCnT0V2p2n4KZu&#10;J3PcwOOWIRby1EshV3s4yO4SFEyW5HAPBr5V56wavahcBwVamlu7F99nB0P/y3acgHrzgSdZyrUH&#10;T0i3/58iW+17CwBJL8j7Dcva3FUP9T0No3cf+CYtpHifeMY937cMSFy+EbFz/KHzLezbFlDOzNZl&#10;wFH0vRWuy7X8gGl9sSV7rMp6CpT+UrN7kB92g0S1U7ZrZ8c6puN0Ee5BSmQQWw8lUDO4G8Z1nkuv&#10;uwwpcVpqLXycpVgP13T7mcLeOD7NOo2COsvpJ54h2VtzTvl47wVd0rxzir0vmUQK6qQrqrVg6W1r&#10;mWoBs7S/87crLEW1SbyVsKk+AjbivttYNQPWlM+AxPpZoHIX7wyd+pXFHrT/N56fd+uy5iQc6pgN&#10;e9GHzhFvf+kbVb41D/5jUmAqFC9uimGK6yl+F4GYnJKn1F1/XroCGhEzNaL+sw4gfA4Goe/BCPr6&#10;J4N81/WiydgQzH19f3WYe9gdie9JGIIag+agDdnMikQfaxvEob9L+OGIMOZRle5gLK7Jj3Z9t7oq&#10;MuJQz5Od2NgSwcQMdrMn4ttkQ+i+5alXj5n6WGF1Ct/W5kw7xFn5eBfasF1NaMfQpm1tnMEUcq9G&#10;X2QnKxqxDc1wjwSOpyA/9LIPCvmLyl5peY56X5CalE5LV0K1/dqgbdC8gH5bpSZz3VnR6qfVppzW&#10;qRZEkW9yTnjAF4n27N8QI8wvnw2J3A2QwFvCJE6XId5eVB+FmHo17GxaCKsrZsMx7jK0sbOg1Jyv&#10;dw44wypSaLS3zrmqy390TBIPV6Vn2K4+3Scdn/hlhdFX/valOaqdo9tbETMhTiQ693pbVVgUyq+k&#10;547z7+sdlz2HRRNjECe6TafDRlxX1wxZd51DthJtL9tXqNsOW9E+z0f/g/wRhhoc7dNe1rbndZaa&#10;rWLf7R9cVsbdX43rcGPbPMhRZfFoVBjXWHr0Ev/Iy1JduWiycTjEwMl2VrW3WtqvhR76ZELrTdNd&#10;ySk1nXrJ8jbvf+Wn03U0DyoijAPKTW8WNr8pw8Hh/6bpqci/qVv7OnGap0t+aBnuCisO7x+3Rcj9&#10;1UAjrrT9ShB3lUOhJsdbYal4p7EIv88v2wc5F9rdBSDtfnv8Gj73K/ruusJYVhTDEEbJ0kjUUeST&#10;UPcvxQ2oMYgSpxsaFsJJ0VZY1zwTliN2IP9zN28uHBAuh0TBPFhN/iiuF2JVpMTpFf01+Izb5/2j&#10;07Is/oaWebCsNoKp3CWncyZxMpdEQK1qvyEYahcnsMnrkqVd0R56TmAmR70fjoiXwk6q/EAFIfYW&#10;9g0+cL3FG03Vuy2eNluSZB2TSNmHDlKpIRH849rrdCNCp4Ul8j77wvPyA7ALf9ymOgR0VJGD4G4l&#10;GpaTrNXjUlv+snCHwU8mtlHncra3ZeikZCcueFz06BzekO8d1vnrw2rll/SqI46K93RTBfQCvDlU&#10;kTMdjQDdqMPcecx8U9yE0Oy8CsMPfHgpgiDtUUKB/vQzua96UoqRa6aSgkW1i2AagUYKHDRGweLW&#10;aDgjWw/HpUsZZ2A33pebyjhN6CUfFLGH/c1s9RHFLjRKm3EzMw4IGpYdNEwbjRPNPqUKwBpLik3h&#10;uj1pV6++X//Hp8U7JBspaItGhUmc1k2HregsbWiMABoovhmvJ824uajaOiDsLJ10Uxl7Nf9a57jx&#10;LE22Ak6gYclQ7ACWp+Zu4GHgD1R+1Z9mS3c7UsXLg9Xm3DNTqZqiNVgkT1+6qWXl+I/Q6fwpGpZV&#10;tTFwWLARtnfMAuIqn49Ge2XtLDjGXwvbqqPhiuQgpEu24FpegSC7rDr0Vh8VoouoMlfJTsiT4LQg&#10;4WWNvvCTdDF8Cuka6vq9EtPJrt1t02FTE+6rZnTKhLt6a8yTdz6/KbKupvxLqs2ocCYqyUkvbMZ1&#10;uFdIczwrQdsrRCfyKBzkR8NCXAOkxCLLI2E6OT010VBsLCQK1W/I/TVnEzpmv6A5VXs5G0HRZ1lE&#10;YKHVcLnkSNsGKNKUlk02R87cL/5Js738br2hadLqnakIrRfrQFtMk/3s3XpniftVdxE5tapu9skm&#10;e8FDaUBQTx1bzAtConC5/nuNi3frlGxTkBJEF+XRoPCeZ7qdauwlHK3fPmlBBhWlmAf4zRSI5vqa&#10;QdWnhav6ZHSi1gLfWwRNzgK4ZTzEzCupshwA+0DDqNB7+0lbZ20jBUJCb8OIqbd5d4Zke3BlXSS0&#10;OOpA7q+Ck/w9MKMEdT8lssmooO5aiH8T8R4kcpfCcrwfK9vQsKCe2M2LgSTRctQNlDidMCzU3XaA&#10;vxWaOnlNNCg99FGfcf2mJYXarCcaX/EhvH6/Iux2fF5izfNXWU6AobemdeSNyjRmlkNPxc4Cbfyz&#10;i9pLg6q+4ddrkK59qZV7bWv7PNiAa5Q6JMlWETvCCvyeuaJVeD1XwBX1YTjSuhwONO+BEtstdH7W&#10;Mo4P0ehQt+9Nfdxzaz83/U0AOhp0/6F5QDp605QJB0PzoVPEUcB2X4Zj4k0IIuOBHXCdCp3+llCV&#10;tqefm3lNveN5quzAy1avtEAQEJ2utl1GJyoZ4lA376meBjvKp8OJxuUPeLrL1GX7pe3U4LgwgmMr&#10;7uZ67btfvQ+7iz27yJh9J09x5JHM25g8leAjddfl6rK7VzRGMvNKaG4gFflQ4Ij+TzMcLyo2QKsz&#10;BzrceTBwzw22YRecl+8BbaB6Upo/klYXP25RYzQzr2R+ayQsaY9k5kklCZbABeU21KW0dqbDVeVm&#10;g8JV8cHOO8OQ9R/ydanm3Wy0LWijdrbhwZrBUPVSBxcFXIjiq8WR3tt//10KzvcJXsNfrNBf2XmK&#10;u+xxAtHuoDNETAnZ/DirOiD4rsjfnpoqXQip0gUg6arKC73so2Ia1O8qNqc/vKDcBDf0x0DbJ6ml&#10;zwk9/aXFO2b9ozTejm6qoKMOkzVoq44JtsFe3I9kq5a0zISEjrkQz46Bo5wlsAVt10bcr1d0qY+0&#10;feHPKdUHZH9Qba3mn1elwjVFhs7eb389B+jnQax4HUqMZ617EEckoc4R+AVhz6AnIWfAPiQvuqja&#10;ifudHNxpzJ7fg+vwljmv1zfc+5fdY56/rbCevUs2jKjliRaWgi6RqCNnlUdDpowo9zPREZ8N89Ce&#10;raXEqfIMWxuwfMvcb04x9Fp+RDor9JEfFLOf+2c8Z5OU72gPO2gxFfGNyrKaHFnQ5qm+pEEHPfTw&#10;pEKOr7yrUHRRsYBJnJITdNOYBrZR36SjFUjot5sHeO4a2wVocVU+9I67F7PdNxrz5Cf6xZ3vUsDS&#10;nE6Dn5vd4Wy6axl0v3UtesZtO7mea0+TRQthOWJIZpYS6SrUURQwpVmXlLyeX0uJhN2oVxYznYtb&#10;QlS9KeJ1iOkWMN2mxJBAydOtrHlwzVTwTBqwvZdZ49gx+Aa3076izVLSPTAuXBl6+B2hxJ+1X5+i&#10;6HuXdv6V0LXouWvYJ3TnPD4pmVhvRNVLf5NEs6HcVgxnlSfggmwNdPazKz9EfSvp69ueIDj2hKpf&#10;qTjygHA+nFdsRQywD+psJ0DdXYv6dDcky06/qHWrd32okysQDP6XHGVb/vKq9S/3Ny+GK8rD+F1i&#10;GB+NsNtxCSW6zkP3iD4j9JJ3RNvX91dX9EWmK2j39F2FaZN1CuI1+AbhpS/uCQoStPsk14+J98OG&#10;1gksQZhiKzq9SaKlsBfv27oO6jaIhGW4D+PZC+EIbzMswXtNiVPCKoQDiKqUKcSj5ATuU+pETRWs&#10;C6p95efe7Aqi4oF2T0NuR2fBk64xzbH3XaOb2oqlV1RJo5Z+Poj8HeivXQRjf4eq565n0s57Cqa2&#10;uBsrqUNvouM0EtrdZ5/5hlTvZR0I4r2Q+UU5zY6iRwp/61UqkKPHKQje4q7noN/1yNLfsouuH/OC&#10;TySNhsYfNdsqhxUB1lvB4PdJtbnp0jHWDqhUnZXTtZT3mmYc4seOrCIfD+8V111YSZSVLfbGKwvQ&#10;VyJMT9ieGExoLvQediSUGONxfXKA622BRPF6JuBExb0UgGK6nBWr8bmyappzFPrYSaVUW/r752SH&#10;POSzbAoFLm/oDr7sQ/sQOuX/uog8nL89Jzjw8rjsEPo4JQHjiPGD89jeFK6v9ewh0Vo4gcdNZTL6&#10;nuiD8tbA2trZTEckFZ9t7YhCf2otbGxcxBT9/stt3CMNCx4VKTMSvrjPJpNm++3dZ2UbXqaLN95X&#10;+pXf6b/f/9sCX4slUxmLa3gBYuslUG699FzdI5s0ecb1VvzFVd2+rr38GUwQkXz+dQ0RsK1hIhaw&#10;oxH9Q/Q1N+KRzFvn0fVZJmVboN/T5sgUHMW1sisUm6AYBTFlMQXfLREMW9J55W4bz8+aNGlWpj5c&#10;QYFzipUcFs2HdPlmWNU+C6IRr89GzDsddUhM9XzIUF5qEPtNHx2l4hjm/2WJ8dyTdi8Lnr18DuOP&#10;+qCj8xbU23OYzqvTomVMsG5GBdos2hNVVFQQCXs46+5JApoP2pY3xd7T9hdlmuTeBNxvcZQ4FW2C&#10;RlfFU+eI+4MMLVMVjafoR5m8LUOrKybY3CjGRscO9P3SpLHA8goOhE4NS+ie9YybjtVZTz1LxLVA&#10;9uUg6vQaZ7X3iwVLfeP276kDNdaT4rkMy1ki2rZLahppEwcXVbFBrk9eLAuxMdAcVpYuqWlpeXRw&#10;5u1Q0Qzer6U1EbC2KQp9ttMmbnf4s1i7R0WbWa7s+6XmUzR71absqrp8TrwkeFi0AUrtTRLNvXuv&#10;C5upEaHvropl7m8D25D6HBXKhJ4KW0iXdw6KtSxcI+Ie2e0P7VWyjY1edXOqdBM0O09Dk52odXfi&#10;NdkBV7U7ociwB3LVS+C64fwjSY9m/2S0mpSwavN2aHLUO+Gmdj0U6Pfi++xgOk45zhNQZdr7Mk+9&#10;7Wi6IvUfJcP2D1IyG4ds/7uts8Eq7Sp9NHDXEj9VXUMSGA98y9Qv1TsH2u8N39NvpWsSeuqzjoDu&#10;367ocl7G8xdAqXp3j67fkFdmyR2rsaaBqqvU5B/khj1Gqt6t2byrYzOsRv1DnUbEhkAxjmj0n461&#10;rXqhsOdsCJ36mabX880qe8ndHNVWuKZLhDT5FsRD0RDHjYAifTw4B0UleNrr30q/WzNo3Z+tTXsc&#10;x5vBUIifkSwEpb/K3zdunlL8TNxr+WaR6Tr3MGcpbK5H3Uh7r3oivr2hagY06k+2EEYOnf6VpOeu&#10;7TfVvUr2TWP2C2oCiW2bDkdQ9yk8ZcTcGBbFe7H5VsPK5vkQg7qM9FkE2nsqLF2PPme+ZheTNK1B&#10;3KTtobDeCxh5dA+u6jODHc6rdSOTxO+k3ZbPY1m7e6bhfaJikzlo72Y3R8Fu7jzUBTuAGFcocXqc&#10;P3+0xXB6aehlHxReFzs2gTsXtlKyCo+tVHSNdoP0DDEXxLKnQ6Z84X21v2pb6CUflTJT/q7d7fNh&#10;ezPqRsQd29GubaybAdvw36vQ1q1uRFyE771fMBNYrhu3Qi/7oBDWU3YL6i+pY4OpknlMoVKRKf2Z&#10;pld2ggrAizXnjh1H3ydfndTtGjRPaYQaXvxfTBce0VD+4UdFaHfKohFDr4F4ziJY3xEBy9sj0beN&#10;goT2pZDQvBAONC6HW9okiOPMg0ua5IB24O0Clw9Jm7ttU67mSvCoKBauSk61UkF+6Kn/q4K//5fb&#10;XNeSTotXBbfg/SKcSPOOq8y336GK/5j4x5z/Wmk5331ENJOJNVHR31bEr1Swfll7ArS9chB4KyBD&#10;vhDWoQ/zyi+JwGMG7o1Ebuxwm71pptxX+1fXNQd71iN23tSGNk6V2ULF1kJ7ycwM3s7B84LUEUW3&#10;+6OFX4Z+6W+z3VWN9cY6QbhUyuEKXS91d7m4zJz2guPreD1bmeJpHFdFgOWuvqvrUb03D0Y+oKG3&#10;7lyRfstLihcQXe9lzeHH+n5vWJTCPeOOxWJfKdTa89DfUkKH+zrauhzTRcW7eSfyE4z9LEOL+/ZT&#10;UZforTU6dLfz2+32S7p1jRFM7o38QeqGp7/TUO+Tn0j3h5irNqH/myraDOvQh1jeEgmryPfkRMNB&#10;4TI4zJ8Ha0I+Kd3TLW1zINeQD5+x0VCkqa5w1rcugMU00w5B3fSSSJhRGAGziiOgULLN8/TpBJUV&#10;XsBfEPhVe67qTz7M1+6FHPU+OCnbAHtRie1Ho9Fizxz1DRtXMN88JERxwvLyrpxW7GESZbG40K4o&#10;t4JtUMgnhzF0WljC8yiPHBdvh+31EQyFCFXCbaueDpuqpkNCw1xgWzLLvmz115tCisY/4PxTSY8k&#10;Pl2Z9HxnO824nAGneWuD0s6SsKgJpT3GaanSBD/dHKIUo5sXQTcPwfIpyXJosGdBlS0LSs1nIHDH&#10;BMHgC1D36eGm/kxQ3922NfQ2H5Q8zc3W+bXz4N8qoiCiIYpJnC5rnQ3piu1wQLQINuNmJt72Ms3R&#10;ttBLPiiWQeXvXtefat/DnsNQ3tD8wM3teG3RsBCNwXZ0Toiuosx0+K69nz9pAFXsYf8ombepc3Ut&#10;vg8CgM1kUNBZovu1Cf+/HMEtdZ5SYveCcvOYwFc4acWafdCwsNV1K3jbeAQd7FVwWrYKKqyXwT1i&#10;W2Pq0/5jhmS77wg6P2WmS40mv3hKCrtYkzV7R9uKIeJ//3HhTFhWNRvB/Xp0SmfBBryORCs7C4FB&#10;InslHGetgizZPkgVLkWnZzZU2K4OhFNBTMnkYkOJluY4neTteV6jLZwbeur/unQNGf93jnL7ABmT&#10;tXhfqOP0uHDXWL21JKwigVci9Te2pSvQIKNRId536jal67edNw9BwAVocxdDmmwlbKEuXqJXQ1BE&#10;lenTSqhdfj40Oety6X20Pa1HDnMWPiNqlXj2JpB3mxmKM37nrYz9zYsgT3ZZxHdoPtqhaRtQ/KDV&#10;UfqsSlc1aTXaVIR0oLmvcWGjLe1+e2eN6dW8F8ug+EcdnYUDN3RHodFeaXGPvp20wdf9UkOnIu6c&#10;MvHxfgHqEunnIO48jut4CVQ7SqTmMOiHA+OWbxn62PJq1Bu8LhboBnRQaDwPl5RLodpyHCotZ9EB&#10;ioebujjcB/vB0FMZZLmvv+D5BZe+2KEr95SUJrIXMfeh0lQKAl8ZXJYmMfdiJgW80MiQoaGOw/2c&#10;tbCfvZChyVuLRmQD3r8d3DmQLF4KuzoiXxsVCnru52+Gejf3rcSpIGCan606Axx7tsYzwPkdabdt&#10;Vrn12mCt9RRou6uUPUPK18FIckKVXTcuk+OSpc4YVvb1vUUVWOuWXdzWsRg2opEjShiieCaapiUV&#10;EZCBDgcNbr+mSYZdtdGwr3Ed3LIUQKp4GSSL5jJdZTS/LUuxOqgMVDXevz/RFUsd1/47xuOSrnIo&#10;seRDkng+0312CM+vs52CdGUCOk9Hgd/T+V5QffdJ57cVngLZKTHqBt3VHkmvLULSLVnY5i59kS0/&#10;ALvRXiXUToPdldMgrmpWsE6VeiUY/PC8Ev+46Te8fe+nXKL1p/OW7Gm31vW67t17XdHX7mmffc2Q&#10;cSdVvB4qdGe7jF7WBykWvyhE55inzzMvqo9mnCCqjGdod9BmUaHPGvz+Bbr90OrKR2B4C+4/GYDO&#10;MT9kKPejg1h+AyaZ8UPfudRQdZkq8Jh5JURbhscyXC/HUY+eVazF64v3Bo8C9W6ho5/1wdmH+oD+&#10;DwqM6YJd3CgmaPZqHjczrwTtHTkr1HVaZUoaCXdeicaj+bVbunPlRzmzXs/fonklh9sWPKnQXc4W&#10;d3MuEz1LkngOCLtKb4Ze9lExDxr33zKef3xGvpYJ/oj9bcpXVXqIUX7d2quL0Tj4k3aZf1Hu3u35&#10;zfPCPS7CEWSvFlfPhSMCtPk8BOu4L2leyfrmWbCPsxD3wTHIlSUw+/OUPBb0/aqwK5bFTvGfVlgq&#10;jWcUKUS7o9V6tT83gWgSVU/H+jPiFfeJxWIf6gOut31KFEYUQNL0cGrOyNcwThAF7ilhRFXCBaac&#10;kc7hrmmdiGVzNAmPV+F1jaGKZ7zmpG9moo6cXzUPio3XQePvgATOcpiH63p581w4rzotNw2bvif2&#10;CO8327jlItfkVbeIV/6U62qS8Oy8sAKoUxXvsPBmne0CsDobs6myOfTwpMIEV7pL2ZdVixgHiByh&#10;64aT4Bjr/VHolI8K7vtfMfZze6qs6UT588w7YuY0mi+M5stzrOgXvOMI+QfVfybsLJe1OBrHTAP+&#10;t6qc+++4f9LkuPhgD2Iymmv5al5JNOoo6nCjxOkCfHxB3SxIEu7E9T8P1rYROwLuBQHqf9SLBwUx&#10;DEXv6tAcza2sGMgzXHupHv6wk2oaH/+NFmuTSu8tzfjQmA77gP27Ci+3p9Wl/mAnFl6Lb/jHdAc7&#10;nBlPTogpYTqx5sgeJYvn4prLhgJrJRwVrgCJO885PO54b9BNNTw8N1GY9oiKlyhwlCCYDadka+Gy&#10;ejc6mDuB5c6CZud1OKXMet7QadhOnxt66Vsi9nb/3UFWvnFZ2RzYWhMF+cqDcFS8gln/dBwRRUGT&#10;4yR0Das/yLKgGxz8uxz9VdsFxSbEMhcr7+J6CT31juD3+CVHj2S7yK07gf9+6zpScLjNK7meLE5A&#10;3wPvDeFQ1Fnb8Dcmixbj95kHGzvoMcSJiEHiWPPgEHc9LKtHvwftE2EV6kwg7DJBgTkRxCNbtqd9&#10;PnAdV3hvMuXQNeF18Q402K8+dg3yW943s/e6qnzZBfn+UVWgEcQBHlRYMkHX02r3jlgnne9I3Y5N&#10;rsY28lGoUCtNGg08z6WHgcH3jxHxjHm+2eSo5dE87BZn/pi5n78Mv+MvUJEDx8dqqjEnPzZ21+wN&#10;l840XKnT181rtJY+0QTYk+qdW9ri5v3Ny6DRfKme/q/otnx+iLdnmMHorDkg8lUxXRWKgGL/2saF&#10;zL2gKm8a+0MYk/ZdqmQxNDqvod+WB3sEi5iAE/kI5CtQ8pTmiHM8xVLXvfA7FVpstX9+Xpo4RD4L&#10;BUkIF56XrgfvmDFs/PN1C7+T9TdnePHPj0n3ww3DzT5zn3nSAiYqbGhyl8njuDGQJFgImbJ4OMVe&#10;D0ncVUzQZ2HTTOb6bemIhgPCNbC2bh78W9FM+JdbiMeb5t8v0V7YEnqrsKXOcrPomHgJpInWPNT3&#10;q3/iGbPNrncUjqXJ1sA5+XK4ZUyERsfVoL5fMWnyTNB587t52r0DNIeOKZZGn38DJQNqZsDWuumw&#10;JRQXoBjBPtayYXEna9JC4rGxsV+rt5720cxBwn4Um6AYxRbEfxtIX7ThWkKdka05pJKHUSTWYDqb&#10;s487DbYQVaNgLlxQ7kS7MI+JpcxsiIJ/q4xCm482XZ4hEU3SPeMfUU2/bTgX5PsF8Pzlcxi854Zq&#10;ayZUWi9Avf0i+mgbmEKfGYgfKHG6MFTwsZ+/aVziN0wa+CfRdzWtvCDaGqSOmR1o205J973o8LZn&#10;+IYdfznVLqQPicxVmH6kGfVt5fSJ2BreL4q1bauLwHW4ARqcrWHh31dC473cw4rCIl3CS+rqornG&#10;x6QbocHdXK0JFYi8EurI57mv+Y8IooHGOB2XrIJsxM5XtfGQozn0QuBXnie9SOcGHzv+pEaVIJtf&#10;FgkRhTOYYCh19ixCXbO6ORqOyc4bBIHAOxT8H5K+UfEWTmfe/WLTSWhy1zxosmeNHuRFQYp0G9S6&#10;uM29AK9x06NH3j/yj4q7jH0tL2xDmrgv2rNwZBBtnnWgY6TJVQwiv+pE6OF3hIq3ZL3+wxmqI9Dq&#10;PAX11qNwVbMD8jXb4Ip6C/plsZCrXg3FlvwhzbB7XuhlHxVBQFaQrz0EN7XoK2tj8X02Q7EhATrs&#10;SVBujA3e1MUdztXl/jUxDIZe8o6YB/1/1tLZLuZ0Fr7oHlZderMwKVwhu2sZVAosfQ3BgbuqS2/O&#10;8OR0m/72uvHm/YPC5XBWvOQ531s3UmLOeV5rOwva7grz4Lgk7ORRk8ewYSdnB8MMQ5iAEhlUZBJd&#10;hPipaRGo3Pmvrz8bfcE6V6WHRqzkaw+g778LsdACJm6do9wExt5W/qs1+Ersoz3/p8CUP7SXH8XQ&#10;xyYJ5wLXfe2hZ0wzpU5wfqfqb64bcmz7ELNQpzfpys2kL3EfUoNQnmBjb/ew4pMwqA0PD/8314gt&#10;otRSIk/gLA4SfS0lAWuMp/VDd61hsQuVWkur17cuZApCKHFK+4+SnFtaZ8MtwyGos+egzTgFfE8x&#10;vHz5BO48eYA4Nw/aHPnCkYfdHy0e6uhULdjZvnXoc8R1P0F8OqsR8T7q5QOCVXBOsYVpyKCiq1OC&#10;hX0C581JG40UvdLlR4QrgjTflOk6ZQonJ2Lb21H/U/fpWdn850Jf0RkIoxCixJBfuAG/z0a0Y1RY&#10;sq1+OmymRDceq1FXrsJjG2KeeLR/bY4rVDT90RjJ8MPh31cEuPwSUyquu52I6YlV8SAIfe0cX7/9&#10;j8tMmTlJgnlwXrbjjsovm1KRMEmm+DAvGu/R/ynA+1QaBbGslbCHuxhx9UxmfiPNkl3XsAAOtS2G&#10;TNEe/JxtEM+eBafkux6L/Ny9X2QHep+0u9v3XdRchMOCHXBFkNo8Wff7z0pIrzTYMnITuQsYjEhs&#10;dZsQL5QbbpZOpejFNWJYWGo6OUwNGOQj0frbjD7YGryGafKd0N5Zhev9OF7XGbAC8RkxjUYjDo5g&#10;YqrRcFKU6FIH1N/XDrZ/q1CX7NzaEgVbJxKnTXKP6XcUvpofZAq2eY607bjHdys+OpqDktJCb3VN&#10;tbHcpnApPlqEMFUhm630FykqLeef8Ly8taTv6Boa+3lFt40n4LYxC9el8L1Mm0RPbhtoSyo3xT6n&#10;Yms6LqkSn6p7XZMWZ5L47ljiOZ4CqLFfB8SZUGu7AJeVF8zvS5z23LH+gyJQ86zFXTHA9b9tD9DX&#10;iixQx/dQcw2xEpJ/SLFMKpqZVjIR36YYAo0S2dyyCI4J1sJ6XBdUCEpsR1s4kYirl8Bh/lwmtk3+&#10;6Hr0S2lM3GV9Lnwm8ft//4wyv2Vt8wIm+8pU7iIAjyiKYG54Dm/14N2xf+cXFge0u4rMFx/kI5i5&#10;rNkDGYxhWcgsllv6fXedA6K3KIXo3xyfaF627sQ4UUHF4kI7K14M6u7/n7n/gIu6v/LF8dwt+d27&#10;5W42u9mSu5vt5e4mW5NNniRPnqZIVRQQBKmKKIKIKFKsiAjSBMGGINJ77wxM70xhCjMMQ+8d+2Ob&#10;8z/ny2gsFJ/c5N7/eb2+L3SYGWa+n8/nnPdp71OtGZ79cEpBciSqDC11J9CRIGXlW2mtyKGLMS5b&#10;AU3APeN0/bpB1w8V+sx01Rnqvn1Nkdp/uG07HMCbGokOYos2S7vZnFN6LW9EvPeC6PgScbQTQKZ2&#10;YUpKU9DnijSIqcQp1qbAjZ6TYJwTwkvLc9DN9eGmTAXNTEeE9a3WlUxpptK5yh4+ww2wBUH+Vrx8&#10;WrdDliwCwtguDO92TLctNGiSrllfsq7oVnTfLNZdKYvs3skYFdogrwzLQXJO8KJgdK4iFAzT/E+t&#10;L1tXqnsLXY+3+y95luOGIwCADlJQzRbwReeJEqme6CwRnQM5P6nSfQ87Bgo2pdfVz2j28kcaocl4&#10;B/LVSXBBuIccJOiZFOSKBvlbLnJ9J6ir7HbPuZkOfdVXohUskWc7HO7wmv0xJU5x7+9CJXeKFwwH&#10;2rdDQIcNM6PnCzx4x1t94Ib0DMR0eSI4coCwzm00qwMMiwPbrG+1rkhGJP+Up8jTnhacgAvdoU+r&#10;1Tlrdpdsdh9+FaKfE+1GcLpCQQcfNCykQM5xDs9Vags2pYx+U/gjtVqa2RmKRoUCIlTJG4DXAZYD&#10;rnM43FSegvBOO+b9iapoO+oaO3R4qFMgqNUfHYMWxtk3zomOJnC9n3rjfQ9nUeJUvYvmFLT332Id&#10;aXRE4x45Vqqt2RA4q6dl3200FD2v7C1O2IwW5KsIrs+v9U7WBVbrLz3rGGxpfbVeqqmWjKLek3j+&#10;/OGOOn1OPP7+PCv+7OhPs1SZZqKNPc39HNr7EJyjE1Sqz5dtNpuEZBgNRc9Ey2C5Lg3442xQTvGh&#10;TH8L0mleiTIQCtVRcFsZwsw/KemNQAejEPVM+su2IXb2m8CHOmTqtQnafc1o2KtsIVlwCdrN5SAd&#10;qQOXSmc0KPg4GhXqlveo2wanWH7MMPU96HhQ9Q117RzCNT3L90DAuZo4De10ZTpeK/tyoGmI3aGd&#10;+DmFMW+izzFFFg+3xCEv9ZP1O7pHjTuKdbcWqvQXQTJSop1elL5OMk9ONvwWdyC9I0XsDanyxCXx&#10;zMxbBQb1ZnlkQMce8ME95I5Gz7nMhqHdcamwgaROL8iQRkC2+CT4ou7ZX7ED7mpzIFHoBmkSos1z&#10;gkhmXokTOja3+qbmDUxV+tiS/me9k41DpZrjqJMzIF7kxyROI/C6qwrH9UyEk3iPOKOmrcyHeENo&#10;/YemOW61vTEr57lBljJjZ41yyvQt7az2b9rN9ZrL/BA4TBX2qP8oABFQvhVyuMdm+8aq3+tyIhDX&#10;M1xytFCeaKjtbVuzk/PRvODbkoHKzjajoNr6EDM/uXOk2+uWOvlxLGc3XOr2hg7dzZqvQst5R5sv&#10;cat3XK3EIifImjh1q0G912EHlbp4aOq/CZKxWnjx8hGM35+CDPlpEIwUlPRsMsuFkg8Z0mw2zSqx&#10;R4BOSSiaV+KJe+mSwB9iaB+hziAa/xJVWPHKyvrV/UTVVdN3uyKsy95C9okKfajr9EjHFqbrlGwK&#10;BWjyVSEro3OyDwpI1cry/jxDdGwkog3fg5lTsgUiWr6AMLSFZzoDLGXaa8+j0Bk+ybUHljlv0+pR&#10;3BO/rpyWxeep459dFHlAMjp6CO7Mw9a5uh3m2u+VKbINzb/AnOv26fbfTuEd01AQ7tNCSho5QlSX&#10;PxzvdmFslTveV7caOzjB2gMJ3Ci4gldEhz2cwH3RNdzK1+k+bE909Hf876LeorELohg8t8kKxZTw&#10;/28Sp4Mzg39cpU9vjOh0tNBcu5A2BypWibP++oPk/v2pb3GGKgXnBa5M4jQCnaEw/EnO0E1l2rJ5&#10;wbxTPcm6nCjyfkEditThQ9SwDCML6hu/ek8o1RRW6ab5UYnCYAslrL2andDOJSrYwz3/yDbWKwvE&#10;tx+19nU7WP/kuqKaZv9lV38tp9vI+qD5uV9VDDMd+aXaOGg212QTbZP14U1lft7wu7Kxkrs5ij2v&#10;E6c3VXGgnR/eFAOSmB+o/0gx3vqI7BVvtBt0MzzI7bloaepribI+5S0xz3M/7zDlLXYMtPe+Gwie&#10;XemzuSU7+nAv6v1X85QokU3+yk7E1bvRFlD3oVvddjjDPYA6wR6dIEqcrs4rieb54BnYyVD0kmNE&#10;3aj7Ed9lqa+DbGJgwyK2dpMimW0oUTx4w069KYLBnsR8afJL7kBp3sQ96ZrJQ7K/5jnR2UbDhadn&#10;8V6+Staf5NjifouBFlM5tAwKX17gH7cUK0IfDc+w1gzIamdn//W0KPO+X5s9HEBdd4xjD3FCT8iQ&#10;HUIH1RvuqAJBMFwENcbGldYhw/ZX+ORNocdypF2ewbXRz9xxL3uhDb3CPwrnhUFMMSMFBWJ426BW&#10;FwOjcxK29WXviXh29qdXFdlDSSJvaDVeEC8tda5JY4t/7+v9E80Rzbq6GcHE+93KpoWF/9k2xC85&#10;JQxHH2YVYxCmONRhixhjN4R0IQ7HNaPHPRCDhKA/drbLD/aiz0PJc3KAKYH+eSnaLDyfTHAUHyNq&#10;MqIqL1HFThnmO14zeuDn+bW2YW5UiTblCRVuza4MvJfQzFdW7kkUhi9R9bN4ggdlugyyfdPDi/pN&#10;g3SUOK0zVbHi0UehxGmSeAfwh26O6cba1pxjL51QfFSkuTl8VRYId9URIB6rrByzzqPmjIqy8Ow+&#10;V4xXxP0inU0bSa22OrhOX/BcPNqx4f6nAHp8Z9zAQcQHtdrUQcIVknH159HssAXCYae63EA50ZpG&#10;z9XPG78Iaz8AW3Bf2SK2J4xPASTyK8JwPbN7jqPfFoX+qdNq4g/9g1fJ03MCF+gw3zV/6Dgcklpt&#10;6Z8nC6PGKRhGRZ/78OeZbkfQzn4Y/ekvU9Y6ayRdQ63/cKn72Jex/HC4Lr82pxpTbUrJPrA48NEd&#10;TdosMWuc4jhAJMsVrklOwXnWAWafM4lTtPc0yzwa9Z1ntTN8WrANfkSJ0+Zd90t6sr5SIREVnBeo&#10;ksdiuI54/1yfCAYFLopJ4fnbqoSncQIPyFGdh3pDLvCG60AzIztrfdm60t1f8sNsxZGVUNYW8Km3&#10;YXx+8v29q2yYWAAVUPtU2oAX4vTgJrdHNdrisPXu3yuZum/6pyJ15D0q4qZgN8UlCAMyc6spqIV4&#10;7WinI9zpvdStn9q845jTnxtxutsOgnHvHep2Qv0ZjvjRlYml0PUZ2henKntI4J83Vo+0bjjHcWxZ&#10;5VzamwKSSSmTOB1ZUkMe+rsFvYlQ1ZcJOcpwpriHYkCEsV8xuxzvDnwiGJMRpfqG3510Fqc/vy62&#10;cwccQD/9YKsDpMnOjzabm5mxMJu9/kMEYPD3anpODR+i9UFfhWJrAXhRrC2gditEsLZDka5YvRmN&#10;4JtCM817J1ubr4p8Vikxu7dAivTkI9YI970O+r5ptmOV7vxMRPc2iOI5I24+hPriCNxUhOP+S3gh&#10;mFC8nsV8757go0LBIZM9noVtd23gi/zVLkKKYXrVO8A5/hW5bH7+g8c3TC2JfNiDt+6XaeOhsDcO&#10;LvH3QDjuiYviE9Ax2ptpfRojD58O//vgQtd071THsn5G5fyL3PuVJ/1/LRurfFprLEL7ot4w3qe/&#10;d+/vCvV3n3aZs6FKFwU3eoLgZs9+uN7jj35OGDPrtM5UP6JdGfugDkfBlCK2SHuVZjpCjiIE388P&#10;KrTRUKcNg2J1GDQZ01MqBju/8+76vCm9C+N/1jHM7agzXLf0z7SXL69D3biRkN9omtfc0Uw1wMSi&#10;sIjm41l/9bUOg+LbRYYq81lBIIR3OcANWRjkq89AozEVlOOVPdPL4g9mwGkdNe4O6TjCFIFTMfhW&#10;9Ju25NuAbSHqjFoHkPZfrQVY7SIl29Zkbhy4pYzF+8t0OkMC0xy0DeL5bsAbKlTifXkLl+kQ39SZ&#10;6njRvN0MdjrZbQ91uosvjTPcr+Tf1ZvYjlekpx8Ft6AOx/PnT/ECPHeUkKNZp2dadj7nG64mmSwt&#10;/8fxrFdr22RuOxPZ7f0skHRK01bIFh5aVo80eW+2p6kQv8xQqvJu2cXgcBrrRPECKgoJZ7kAJQAr&#10;9BlwQxEDdX1X4Onzh/Dg2RMo7yuANuN1ycqT0Q3jdxV9DfsPNnvf+wJx3Ofoz9oQC0CDLVzgH4SL&#10;ov0MWwV1/GXwvfqNY52b7nv9vP6LROFBy6vGICq0CaT4NmJosiOUOL3A34E4NqOUdJb1ZWsKxVtu&#10;SFIkXmjLfIhKuRptGjUG4VrRv/1q0a6hvaPOVirGrTNksKg43/ryNWVoaegvFFM8fsdAEVTqbjJF&#10;PJdw39X1F84oJqQf5SsuF0WxHfAzej5r0BYmsmHzROabkiE6y7JF3fgR6knbYlsIbfPDdfIE/3bE&#10;Zoi5HWptwbXSGdIFkZDMD4OTXUTna4t+015oGiivNL5T5LKWNPY1xqdIL+P+D7Jc456vNazRsf6L&#10;6Mr/U9GtiL5ZoY1nhbfbMolTwon+uN8re/O/EuupYV4eVNB75j6tKcUJqNt0P+5DH8RoMXxPyFXH&#10;w0WhNwQ2b2WaOpzwLDhR4hT1jWOlE6SLE7r1uM7GaclfVWuTeg+1OsKBVmfIkKc1SoelfyIYKne/&#10;Kgx95F+98+ltYR6NiVo3z0QMh91DtYVl6rxx8bDql8oGtmIZ+yZvKM9Qrr8yxx8VMzHPwaWen7aa&#10;sgavyfdBtvwYtJtbmpgnvyN0P41z3ftq9ZEPVhOnn+NeDn8qnzJ8UCe3eVF1raX/BtT2F4JqWgA0&#10;Z/WqNKWvcI3EKWKunSzzNagy3J1lzype+3B030QDd0Ivcj0fEUsY4wviRTmHrYgXiPWDdJUd2gIX&#10;/P3hFleIY+8FL9wXxHLpi+c2EM8FkzjlbGfi3eSPeqP/GYB4O0t1Db4mnJ7+oxTZnRr/ZrfV5B46&#10;OjYIwD+jxCkalsvtux8MT9VRuy6zwaSTvYEluuv3s+UhaFQC8QpFx52qF7bBNanfc81kY9a7dALS&#10;Kc33czXXjZEIyslBOo3Ofpf51uDM4mon64dI39zcnxZq7kpOdGyD/fVoSMioVK8qKi8E4ATIEzpd&#10;oW+y4S2q4F9E6LvSxR/l/36e6np9eKcbglWqyLGBm+JjX84+ed/RflPI0WwZarl4RnD4hT3Ru5FR&#10;wUUiSknfhm1oTMLQEU+HPPVFuCI5DOrJDgTbT6F/aRANzhXQTLbHW99qTaHPliRM7Ceass9xQ9jU&#10;2cG2Ols41EFUccfwUDszB/t0905LsyZ10yQsgYWyvlvXojm7LURhQE4I0W4GtqMxRcMSzNoKYXhl&#10;SPzBMC3ws75sTaGq6CLFjYPHWvd+6VGGDlMFOktoXPxwrbzx37Rme3CtqCqH6IBTJP7Pu80FB/A7&#10;bViRY5o3eEnHO6FImQHZkkS4KPBFAxqIB7iuVzneExbH8Z2K5tqgcgp73vQVE37VmtsOYR0+s5+g&#10;gvsRGpbPimwhqisQDrc5wX7cb27N2+ALPGgRjd409BuOdTpDLFMEgIZceAiU09I1A4FvimxY9u85&#10;iluGGF4YnOs8/KRInv1elwMl+Prn+j9+ddb+bwjRa4lGG6PPcXc+IZpen/pVmomznMMTX5WqlztS&#10;bjgvdGP2HpM07cSLnPtOe1yrA5AqCYJDbatJczIq20ttwA4NCymzqO6I5w3GFqaTZWKp1/eK8OAT&#10;ap0/1h0Ewgm148qK6W/Kes8bCFQG1fi8rNS1b0gXpZ2Q/XlLf/GDKm1J3ldJIPVNy77LGeB8RnRr&#10;1ofeElybX+8Zrz1aqbtk6R7qYLoxyIgJhgr0N+QBkCJ2gSx53KPOQU7w2Xf2tG5p6Ts5miJ+DM8J&#10;ojhboFLlC+WaU1Csv6Xmj8o2nSMwsqz/QjJWv1yuTwfppADEY01QayyBDOleyFP4MEm+XIZ2JwSK&#10;1EdBOpoL5dqzUNVfU6F+g/rv3rPhj3Kk4Q8oEeqA+iOm6xi0DFSCbLQGwpoDgSrTqJODZsd5IQA4&#10;1eUPIW07GMffG9eEZo3R/N+z6FwGd9gx1AaRbD/gjdRC3ywP+GMiFnH2W/8cUdD8NEORAhc4biAb&#10;un27a0K3vVh7faFCdwFEowXGodmu15RKquHab7QbLpkvCfdAsix+RTQ97Wb9FSNtw5qAgx2r1UFM&#10;sLxs2+t5JYmdPnBHcQqu8Y+CZzHqmdId6OjfYSjgbqHzfVawh6kAjOXYQr0+6d7AnGg3rZ15XpjA&#10;Ml/98qrUE0p1VyBZGs50TVMCLlvmBzV91yBJlgOdw33vBX2J1kY7WX3numQfrn3CI95YP0OfK53o&#10;+4M6Q0V5HDcAAnG/M5XbqAd9y7bC+SY3kBrz33KqiJrRONOwP1ca9PgcK2KlSN22ZrXqwHTjp+19&#10;Rffr++VXrA99jZIM3cPdF64rLlliWM5wAgHiHWnUA/1496bdMa+kQFfMcm/czqw7zSvZhuCCAtI0&#10;MyiOtwtqDcnotF6D3qkOePnyOUzTvBLFReCYb1duVqHZMzn5nXj+xR4CKjTXeDuTOLVjZgakoF6I&#10;QHByCO3LSa7D83JleNJGAWK6ty39JakRXXYvyFYx9GxoR4hqh+acUqCO6NeuybwfGKe7P6jKrVSb&#10;87/Pc/atUMKU5m4RjVww6sIQKiJChy26m/bNNjiB+6bVdLPM+rJ1ZRiG/7t8WnwzR3n6ZbzABR0g&#10;b6g23JoxLfUxa1rZm/VFpjBkuVqTXfJVdT0lvtJ4J7WEKYhWfkeZA0SxKHHqzswr2YNnkaiVaV5J&#10;aLMH+FU4QUznTrRVDujI5vUNLG7e2U7SMtj5gzx13spZwXG4IUqU0UwN66/+nwrdL82M4KM7qhhT&#10;SJstHEQnJQi/c4W2gGEr+FCZuzf4920Dd3tP87YzZ32123SVti9bkXy/f2EgWjHZ0UmzpKijZRfi&#10;K0rIUGKGuqiCm/0s5brSC9LRuu9nSyO+9MJ96Ne6Ha5IL0vF4/q/4/fXpt7iJ0K1pr5qs3ncI3Py&#10;P+0eqG1s07f8KuaV/DfNVENpce95S9tg/WUKkFt/9TVyhs2Lfd9d77xRsZJioirjjsoPTvNWqXqv&#10;oX7VLwx+UCf32APz92RjdS8pgCKZEIJ8vBHu9KQuNWrb1qTQ65/jHOkcuGPhjHKKrA8xQh3tppmu&#10;02fZbs+oCJGqRm1RRzGdhbgWlNCmmdxMd3y9M1zgBcEB1C80r8SvFXFatzM6QXsgkrPzrXklAe1O&#10;kKnMRgetf8PkdtuQIbROV/hoYLzah/SP9eHX0jctSo7vOg3XRfu+VIzmx1ksC+85eRa8l6Y5bmaN&#10;PvplLOcLZr/RFc3dhfY6ATIEiVDZx5u5prh5PxXtlHKsqGHwgfiPrS9/LYrZ2b+9IM295922nekw&#10;J8qyM/xdaOP24+WJ/oQrNPRdBNkEf1k0NbxmcR4F+u4qWjJ8Kw+AY9E22F20FdK7D8FlcSijO+kc&#10;EDtDhTYChuaFIuvL3hPh9PjnGcrMUZrHVKs9Na6frlwzsTw2y/5bjrFU3mToKHsXE5FQ4rR9mFd2&#10;RnCUmXFKNMq0ToHtdnCW5w6hXTtwzWwZ7OGOGORAixOcYfuDD/o9FCinpCnZrS/K0CkuWS1wYGiZ&#10;0H6547lFLAljy6LXHW3kn1X316fmKE685A/lDo8taT6x/ooROjO3pEWBcbygByxzHsinhLg22SAc&#10;qXwwvNzrt9YeeFPaUUfX9JcK4gS7mTOTLnUByehdrWFesGYgiTXId7qtSllJFu9m5qN1DdyYMS1I&#10;mI4M6YTiVEnvBYtkpCyVziPzoneE7D9viPdDzYTggyi0X0mdpiqxoe/uY+nYxuwUaL8/Plwb+CII&#10;z1NuT+T9xQfm70om9R/Hco7NEUZP4PpC/xwvhp7bvzD2vy7wzzwl1hJm3A9ifCo2ocTZQVxXGiWT&#10;JAmGg2iPyF6Rj0DdI1Toe4rvjDg0Z7h/QfTBtqZEcfvbycJosw/6LN6IZylxeqJzK+LKxqzN1umX&#10;KbSO/Qv6H1KxifWh19JqqP3Li6yjj6K4h9E3yFiQDcne2m9riWJCEpAmPfkguBNtOfqa4Z2oq6RR&#10;ENdxED7D+0nU8eRbBbc5QiQrAOzLnOBHd7cxVHz7m13v1/Te/kqJU2KdypKcfBrNtaUO1yeyEcmJ&#10;ruGmDip4vcD3gquSeMjvScP72gLGOc0Z68vWFeFQ1bYsechTGvPjgxiSfH5Kwu2tWI0FUMB5Tzk+&#10;Xob7osHleYE8++JmBXhji4ZtN+SHHhEup5gExSYoRkFBcCZxinjwWJeTpUiTUa/8gPlqwoEC57hu&#10;VwuNlDnAIrauMDjetRtsUWdQTOVz1CHUmXCaHTNaKivdEDcNL8j8SzVpoJzpZRKn/XNiyJYehVvK&#10;8+hTpEO+OhpodBHFgF4V/dijzTra5W1pNjcWbMZaNbmk+06B7JQ5mL4nYtMj7TsgW57MJ7+R9h5d&#10;1qf+wjK7rPq39O4991/H1PAnxWsoaUPNChHt2/D7ZE4Ylqc/OFA7vWz8K9FwkfAifyfTjUf+1zVV&#10;6qR4XPNWAQr5EL0TLbH5itCnRIt6VuAOV2RHIFN2AM/MIbjbm/JcNqV5nbAfnW5wusXZN+dQbAOf&#10;4Z7fihf5gRTD9Kx3hEviayLJ9PIHN1HM3BPvZQ/l3ivTnYcsWQBTFH+0ywmSpOdAPD10xPo0Rpbu&#10;9Tma5joW1VMsleErxDDflKX7/T/jDN6x1BjKXm7WcYxr+xvtQ10ayWgBVGoj0ScNQDvhg5/TG/LQ&#10;56eEYscIT22Yn/+gghMaeYb26RkVWt/oOYTvsxffNxpK1PuhuDcMeIN37zRMbszopVoe/gZrRFhe&#10;rs+2qCfrWIsf6Fe8K+YFg796stkyssjrnH/083FF0omJPyg3NrPPCoLhMK7Fac4OyFGGQoMxHVQT&#10;VbKvkjhtGdQ6hXdFMIwkTogVbAu3wef5NsxM6IAKG+DoUrWvbAVbx/6djqFW7S3laWt8OxhSpcHo&#10;+9lDLNseOvqv3lur0KpjmJ0VJzoIYbi/j3ZvY2h9tZNtX6mYs8HUHnxZGGYhv5N0JCVO/VBnUoLO&#10;Ez/n4QZ7KJeGV96zrM/s8SHypr7gjshcznBDHh2keC/aztNdu180azPSJmHjGeEqtPN5muzHns1O&#10;TPE96TMqCiH2lzNcdyjWXoQibQr6Q+FQqr4Aj54uw5MXz6C2v5I6MFWEIaxv9Z7QZytQFYf4Nbo/&#10;ooaVLdWrDACuiD8uiQ7Dab4PkzglvX1DENQzNbU5G1LvjOF76bLIF8FUaIPflVhN9rXZQBDaECrC&#10;OYxXLMcRGgxJnROb7GUqHMkQnBv0xHXxKl+1Y5SPoMYgH7RvpD/J3hEWIVtVo0+Rb0ZbS4lT/byC&#10;32y8CzckyZAmioTzqAPv9KZYpFPi03cUlyujcQ+e4e2yFPSkFH6VAliSa5J4Fs2i/eiODfy00Bb8&#10;G7wgvMMdDrTbMr6QQ70tuJRth2uSM4itfSGCZYv73Q79Cxeo6LulxL+3qS5t0DekJyFOiGAFWK5x&#10;4srGrLTqr4TOGDHxDT4YfM+v+VVK7wL7zwp7zw+GIj6gxOlexInElFKlLXirIGYz0c6Kg28rIx8y&#10;FL24/2gPEn4lP+w4xw1t1VGIQR+T/oYb+iVOaOu3l9jAFmIGq91lyVXfLCI7P77Q+2fNfZn8sA5n&#10;CGrdBVfkV2oFo4pvswdyzyUKfC2+1Q4Q1xnfTsUp1j/9npC95A/VZ5f13pphm/g/sj68qRCbnXCE&#10;66DboGlxFPVwlzlnuEKfOSickP0Y1+3XNdPtRyp1px+lSdzgMmL4GkOlnpjqrC95S4bmxO5NhvOL&#10;r2IGyeKQZ6JJ1VHrr9cV/DtfNy3ImxoMV6HFTKP92JCrjMGzkDC21rztwUVZXK0+DrFB2pO2Me7r&#10;YkRqvGD1Zxcd73RlWD4Ydirc+zTS53P0Dxnqb/w/PU4dqaEtbnCW7cXEtz1pfzTSLFM7OIl6LJq9&#10;g/FFKWlKBdeB7Q5wTZkFX+u7d+8PMhTFFYGt7rCTgpqo+MjhoZZuSpyead71VG2+jf7uavBHM6e3&#10;L+/LnUmXHIA0iR8aFqqM8IPwLjtIFriCZKgEFY/2LcVjWhn9m/L+cn4Mz4XhFD/WTRSIiUtT85q9&#10;pCStT9tQeiaH/zFHma0Jb98CgfUEvBEsk7KiJBwCO0qcRuBhUA0Wn7O+5BeWV9+1ByZ/q1Bz99pJ&#10;1l6GWpauuG43MC2Iw5gnriPmB9N/VG+qaTrJ8QNbVPq0SJTkJAcytNUB7qhj0LAkw3VFLFwSeIFo&#10;uByevngMQysTUKrJAs10x4ZdouRgnGWfmSBQzxiWWjvmOt7lComScDzUjhCKCvsiZ8/TJk3qW4mH&#10;tQS/72/WGwtPn+d7PSe6G3JCqD05EA0LOSYH0EE7iFeC0A1006xk68vWFDpMBT0Z0UeaPV66o1O0&#10;Bx1nz5LV9fFikqj4E53o/VQ5jn8jWez3sttcGLZZF695sW+PaKwdMgQnILTWBc5170XD4gk1xvyn&#10;snHJ1CX+/mfUyZfIC7BUq298pVlhLdpCm7B23wnq4PkYAdXn+PN4hw8qte3gg84CJU4pOBNUuQuV&#10;RjAEttK9xs/faQcRnN3AHm6mypUNnXTBsOCj64pr5mhuCJxhBT/KE6R9bP3Va+mbUztqZmR3Nnuv&#10;X6ZQW37HQNG1yO4dL8nQU/CBkqdx3BBzk67i36xP21SI+qNrqGj+vGAnA2j2UdLUmjjd1+EA54X7&#10;IUnszwzl3oMAlhxIJ3R6aM6Ec4UDZEiSZlpMLUwV2uyidluOLPIRdT2fYB8C8bjebmSux/Gq6OAM&#10;VRf71G6HPGVV6Ua6QznF+1ZLf/FshbpI3K5uZyhZN5Phh7o/qVakdmZyLnCEwxqmO+xdId2gGKuK&#10;rNSnWDijncfoseXlkb9qN11ZTpPsgkvCbejwHX3RMdCWNAzwVvK1Zwl+r3KA3XBG4I1A/AvIle0A&#10;likNivXZKskHAJOhJbW3cLTyeaX+KvRMCYGGYjeYquEqOpa5Cl/IRycqBx2hXOVhdKaOgGjkBpRp&#10;o6BAm8tSW2lp6Z6NzAsiL/H2PnVFo0HB5uDmAKjWFwJ/uBhSeGdWq3GoKgcNjSv+/gz7IBxqcQJ3&#10;XDdv3CPU+XEA1/Qsbw8csiZOj3V5AWuwHPpmOkE/pxQQlQ/zoVH4U+b/vK7Ktpxgu0KNMmqod0YX&#10;Xqa7NVulTwDxSIFhcIb3L9anfm1yTvQf1eroL+NRL16WXbwnmJ5+y6lsGe7zONJxgKlip89GhT72&#10;eBFd75k2L6hQxcMd0XHwKNgK7mU7EPSVIKDZDwh4mEKLowgGw9ExL1RFWPqnOden0IHtnagfKe49&#10;Aomi7VCqS4UsZQJTGU1B5CThLlyjO+gENFlEkyP/Yf0Yr0U3Jvom13zVfIHrA/m9ZXrTwoI14Nn3&#10;ByX6gooz7L2MvSJ2BKLdoXklh9ButfWmFLw657Qm41Md9o2qo0MnO3e9TOVllbWYppjAD/3uzW5h&#10;80zzpWL1DSg39rwOXhFAFY2L6nNUqZZoljOEtW6BC50uIB+teU1ttZmU6EtLPZt2ogO0moh4lTgl&#10;XXAFz22DMYOZ16Sa7ICXlmew8OQ+3FJnoCN5s5W6QK1vs6ZIZ/v/LarrpGErEzTCs0/zShrt0Kbg&#10;uUenlNaEaCdjOU4Pa1SnQ/AlG35m1lBz2HH29qfUYRCAtorpOkWHKJSpHF1NoqaKdj6Sj9R+0Oyn&#10;al2J7fFO95eHqHuxcSsE169WjwY3rc4r8W1Cu4067QTHBpqNWa87fdcTokOVjHPzrvWctMShPowX&#10;ukOhJu2xalZ+Etfj1yvVVw8m8Dxe5vWcnzBPqz9IN70SnU739XTuafFWtP0f3yVwbg8Rnb5wossD&#10;/FDXerTagnONHUS174FjzW6wr2I7XBeF4553pjkco30zvR8EsjvM3Q63VLeen+IfRef0otA0Zfpg&#10;+sRfpdCZ4Y6U7ssQBz2lbtNAXC+imC/W5OZbn/JBMrhk/Jd6Y7aeKEmp+49mb1HwnmxWZs+Fl9op&#10;1bxkvOVJnvIAE5B1rsHzgPjNFi9KCqAOeljfV+PLNZb/1Z2emFmaV+LfugPSpJc54mnDX3br7+7I&#10;7D7+4CoveVE6O7yhHR1b0X2zc6CqtFHXwLU+9EsTvF+/oZqsaSjRXHjROlAf86qTkxKoPWOsfMFw&#10;e49mRrpmwoWwgW6yPr5AddByCp0gmteYJT8BmrmhTTElyexj809Eo5VQbchGeyUG3nAp5PZkGEsU&#10;Je8F+EhP9c1xKlpM+RbBBPut6lSA5W/wB+/UHW51sFD3GiVOSTcRNdgWxA8UDNuJ60Mdp/6NLhDH&#10;O4B7whY8ELetzitxQCfIA/XLLsYBYmac4rW/1RGuKq+Ccta0LsUuSeOgwStfdRt0Y+Wos1fn59M5&#10;ps9MM11UI4UtV0QJENXhCaWK/fOjs53vJVjnHs796cAsp7FMcwxoriklTWkm1lnBXsiWREJInSdE&#10;d2RNlOk7Rs9wfKG1L2HcONPy2i6+Et3S4+9c6Slb9m1d7Z4NRRxK3fBUnZ4s9kL84YT2fx8x+jwd&#10;XdL5UnW89aWvhSjDqzQN/Xsq9jLzet3QVmZzDiMGi2BsHp2FaO4WKO49DAOzbKn1Ze8Jf2JiyxVF&#10;5lg84pli5bFnpqlaF+uv3hLzLCuyta96rN2kWrOolT5P27Cg4ZTgKJ6hVQeV1i2wzRbOcnejz7gd&#10;H1vFHh6IQfY3O8I5ThC4V9mvBkLxPBJmoQK8z3E/0Bwz2ifkdxHDz6luVzDOtF+l9aK/t2Cx/M9S&#10;Q1H+VVkAtJtSH5gXRG/dJ7K3mZLcyHP8wKf1aPd6JnlQY8gBzlDRi8GFnhh8nw0TPNRxWtVfyL8g&#10;dFmd8SP3ANV4pYyKtKxPeS00n6hroCv0Wk/si0tCO0gV74QGw8WXgwtyJhCgmtQ7l2ovW8SjpZmA&#10;/ijzoneEPSz9k5vC9LoiaULf4JJuza7ftaRWU9Veb7izJDU3f9/60HtC96y+jx/vXePMBBwT+F5P&#10;hmd7/ESTxp+c4h6fo+6NK+JQGJpdnXtZAbqv5yqvj7pWOTEdp4TxCesTOwh1YMQL9yIOOwgHOh1f&#10;J07JV2ASpzwnaO6/tkzFi8wf/wBhDZb8cZowRkMFyeS7UOdpKGKBdlNBE62D9Wm/cqECVPWM9LJp&#10;Qedvfei1VPcW/lk8K+zBSc5B9A3SlsTDgg27lkl3cEZazp4R7Ht6sMMWIvGM70e7Hs/fDxH1nojN&#10;EZejvaEZpwdQh0V07AX7EgeGLYkwwf5m1+VmbYGP9e0+SKSDnX+fzA96ST70WY6bRTIqmGoZKH90&#10;URjAVOMfqXOFJPZh1OGN0L+gPWV92boiHK5yvioLfkljFA7g2uxFn5+JAZRbYwGlVNiIGL3UBg7U&#10;O1tuS5KvbbZe5jnpkXSJz1MKdFNMgmITFKOgIm8KhFMh3Un2jpe1hvxbVLxmfdm6wjbc/n4y1/dL&#10;mkt4AH35eNFh1Dd7Yas1nkI0kWRnTrCOzebL8zfskBpblkeUaq6Abt4Iz18+A/VEKyQLfdA3OwFF&#10;msvoP8ThOjmujhbB9yS/y7bKDg537oZKY4m4d8KwYXekeVHkmcb3X6GgLM2KDW93RZ/mRo1w2vzK&#10;r2PsEfPkX1AGJ5v3x7Y4PPGxxtToJ8XYKNZGHcJh7VvQl7o4q5gaXVdfvCn0eWZW+ra292eNneTg&#10;d0WMH8HeBkW6ImPv3MBbvtSCxfQ/VeO1Jdk0tgP3O+mJDFkIpEv8gajgi7SZT7SzRoa+kAqpdOZc&#10;/5RO78eORTZMrHJrAeoaStygnvFpcoRkWR5fu/j4g5N5cytiD97w3ZUK/SVIF3tCEO6tCLYTXJEn&#10;Id6Ze6vQYflR31HjbMdj9TS/fvL+5Fcet0Eyu2IIbenPhpr+qhfiCR3T8U/7f2ilP2jliem9vSaa&#10;VOZJR0qgrDccsmXekCn1hHTpHshTHWOKfQWTyhsfSuUumzf8Q6u5yVCijYdrPQfwfdyhRhcNeT0e&#10;UKQOBcloTd6bhdavhNaTdBP9m7rJOGM9hcXabIt8vFw/t/z2en6omBfN3+2d6no5tsg3z9/rfX0G&#10;1NPTv11pbLlxQRQKoSxbONZly7BpNeE9U0/WiZaWej7YznVNmmwiOdFM0ZUzxQxKtsEn+au60hv9&#10;8UbFmflJq+4hvcEabq+/qTwLKbgXiR0wXXoYYrg70MfaClWaMzCz3PcerTh/XBaWKo9FTGfDjItJ&#10;l/mBeryJg/frgzsD6/ubz1/gH2DmdPtWr3Z6++NP0pd78Qzuq7WB28LDquGppk1pyDcSWkNaS/q3&#10;cmrwB5eFsfcPoD0hvRLS6gDVmkuSoaWNGYa0s4MuGfILFvcme6Zziylgw/Pnjj9Txf7MCLo8dQIk&#10;CfdBjuwIM/P56YsX0GJugaa+LOP0vfVHHtDnuyG9cXJPvduX1B22BfXk53VUCOmAGPcoRHA84ADe&#10;YyqSLpae7FirWOld0a2MfTNHGX//CBXboL2grjKKL5INobNO48Mi2PZQ3RffNzYj37AYYvjh7J9c&#10;Zh+f24NrQjFuT7Rje8txjaz2jbF1eAXjPQ3v3AJVusuamU2ShTSuQTer5FVps+FE0x68PNAeoQ6U&#10;R4Jkkr9Q1nt9KYZDY0jQn5ecrv6q4+huSZMaKHH68R0b+KwQMXadGxxp3w0BiCu82hAv19nCrhJ7&#10;SOSEwNHOnXAQ7wdRlR/odILbqoQZ/vjaxa5vSm1fdW6C+Dx+Z29LJvdc8btMf5oZzR/3zSpuaxdl&#10;X6mx6f9UxOMt/5KjjH1AcSJf3OOUOKXxAQ2G8gTrUzYVOse9s/xztxRHn5J/RMV+rxKnRHVMeYBU&#10;1BOR3duZ9ycfhAqsHRH/0mif4GavZw3GpgTa21P3ld/q7M+pjezejffZBTJ6rlZrJ7R/3ma83nSc&#10;GFURL51ojxxt6OOtW2BHul4w3JBYivuiRdP5ekbzRkJ5oy5jwaErnJPj7UbOuowsjx8PfqfDdGO0&#10;vO+6UDmu/zuKZ0nHytPzlYcsSSIHuCh0hgpd7rxpncTu2ELPTpYpdfa84HPG/0mRBD0VTvZsmDMj&#10;mbxv/EPjrKinpi8DWIgzRWNNaJ+OQaLw3L1Sbdtbthzv49f1M12NBapguKGMedk5wnvdaEIjURr7&#10;LuuCEBtTsTv5iEQlTn7IZ8WrtL3kL25DLEZjNIObPdFH9AL3WhoZ+CpxSmMUdkM0rWcL2gnUFX6M&#10;vnCAq5Q4JRq9zJ6S0n3N7kzAlLpN7BCMkGEhHviw+h0v2ZqL2WA1LMaZwX+pMBQNpiCYQRCLTuEh&#10;ppPsBNsRTrO3A8d0c3BqRfPWYH7N6Ojvdwx2l54TBlioUvAwAtV81VGLaYaX9W5VwnoimRv8OEuZ&#10;MnQMwdshGsCMBm+1ugONC35ZqvY4WL8FWnsvdVB1t/VlX1nUFvVvv5pFhovz67XGpuAz3cFPKIBK&#10;N/VIiy3wTQVtSxvwd9N8vwZTTedJnj9D08sE+Aks42KdRie+sPc8w/1+RRYGsXjf2vuvwZPn92H8&#10;/ixUaK+DZqLttvWt1hQ2OuDHOo8vfl5mC59Q63G1HdjgdRoX/6IoBPazHBj6gRSB/1KrNv2DaNW4&#10;Q53uiaJ9C9QFylAZWA3LPjIq6KTQdZbvCD0TVZUbATRKnOZK004HN7m/dCveCh7oGFGygNZpTwUa&#10;GrxC0dhmigLgFALTJKE/dJkLiapmQ9AnneB9kdOT8CK4aTtTfRXeuJOZXZjXmwhdg81wke+Phm8r&#10;nOPugQZt3gdRNL6Sbn3lD4+27TV+gvv94zzc+wiowlr24Pd3ZpxTopS0xwO2q8wBTra7g0+DLYTi&#10;/QhFp/YQyw6q+nKlhmnDhhVw7IFO26yerIkTnENwqjPoUeE7iVOicpBPssok412bdjT9MoWUVV3f&#10;tbpjrO1MEJoMCn2/JP4xDW+E9U/Wp20qC6hE2wZynhLV06uB2X54+eL+Cex0hDhhINN5FYh7iqEx&#10;oGQXkzjF/VHrAnfVN9joODBOCHUDFavjl6nT50T3IeiZNGyTj9VHxHV5PiFqMD80LJc4yf2ku5g/&#10;voYI5ut+t7W/sL9QmbNUp2zZ9Hvg/vtNyVDd2dOt7l8ebw4da9CsbbTweb8hGa2Iq9ZftQjGu5lA&#10;4ciSYm+bKetxlmw3KvnPmJmNbaaGerPVqX0ltMe5E0MXL0kjn1PwNEP0BUiGs6BEl6X5kI7TwaWe&#10;GM5QEe63WyCbYEGlLgUqDPlwQxEFtxX+kKs8CtflQZCjCGboenlDmVDUGwa31eka6UQ/E7xfWdF9&#10;UzxU1BDevt1CTiYZFt86d8hT3IBO810oVWfDdpqbjMZlO+osV1ynOPZBONBszwQhd1MQBNcwoIO6&#10;Qajj1JYxLMEdu6DJVAS66UYYWepV9S8Mvwb3vIm+v7+tufOYgtcpfLcvxWOd6lL9rQdVuksgGysx&#10;jL+ROJ2Y4xy7LTsMcYK9kCK/eI83MeZh/RUjneODLqGsEGbeKjlB2/DzUaHDtnzUCQ2uUKm+ANGN&#10;u2FngQ24on4s1eQzdE+3lJGQLDkMUdydzLySbOk+dMBaOeZFaW7nwBW4KnWFeME2vFexkKe5DkfZ&#10;tlZ2BAfo7L8BrYOSx5xx81sU4Lie/21iXhxc0BNmiRdEQsew7DW9rgyBUIE2VxTN2s10m76aVxJA&#10;Ngv1103eoZl5q52cWZR/Tz6Qzb/B2wGn245OlCrFr2c+0ywc85TioGS470dkl0QDd/jXejItRcae&#10;1/Mqp9HJ7JvTnS43FJsju9whGB2vI01boLY3SUeV6tanbSjV/ZW397W4MvNKXNBO2aFdocos/2YH&#10;yFUcg3pjNjpDycAdLoNnLx7CvS8fQb42B1oM1ySPHm1c6cwZVW49yjoyRhRzn6ET5ETzShptIQyB&#10;Y5r0IBxkbcNrK5xhb1/s0mXtsb5sXRFNiHaf4no+JiB8AG0V2alX87jpItqdBIHTc/7w3SQ6r9aX&#10;rSt1usIzQU2OsB9134FaxBd1uFZEkUTUO2j3qev6EL7/MTaCbWNG52YzXWl2j3i8uyZXFWtJk+yF&#10;eKErAsAY4I+2NxvmDd+u7L167izXBVJEhx/JR+VfmSEjk3+unui0f4IYza7YDkLbPCG8C50gtElU&#10;6EPzSvY3OENUmxsksgJx/WLhBMsZHbHgR8JxDlHibfj5Sdr7232vK7IhhhcC13hx3DF0PK2/+n8q&#10;tJ7N/dfOn0U7T4U++3DNKHFaqLxe/VXoiwZX9Fuq9Glj1FlH8/UO41k/gHqBaHcuikOAPdQEtYZM&#10;iOXagxc6wKRraB43dbRRZ1ss+8gEd0hgIx9p/VO0VUaaV7K/dTs6T5e7+JO678jGqr+bwTtiiG07&#10;/KVgVLUhS4dqmP0NzlB1YU1v+QjRqFsf/qUIJdoVY+Ut5dqEZ6zhjqOUFKJ72DcnPlatz3haqs0C&#10;3ghnTYpg5nkzzcfKNOHPT/G2MNWjV+THQD5lOmR9yoYyuWL2ZOyV4SaopqXQ2n8d7VOy8fYaiVOi&#10;TlZONt1vMhWvsMfZbyX3p++pf1ilOm/0Ibou9E+YeSXUsYO6n2YpUkCAOgwpcbqv2QXOcgLwJ82c&#10;JYdnGzq5dnCC6wanOM5MQeDqPG4860ziNBMUs6Y1E36vpHrYiNgtx8LuzzYSjah8pO8/zJPKMPIB&#10;Fh/0fbe9L86cIo6Gi91nIa3bAcSGy9rxefGnlEyxvgWDafpnWPK7qkNwDG0/Od/UmXAZbVIqNwi8&#10;8Xt5VQZBqZbfe0l8Dm5Jgyz9ky2puAZvBcN1KyvfvNnbMumNutoLvxvpznCOE+KrvZAk9kQbZgtp&#10;4h3QYkykLsCqtSrTxxc1Dvk9uZZdFS6wA53HnYVbIazWGfFZMEM1R9dxKuxS7kN73t5nMq1NDcef&#10;GN1yVXl1LE7gA9fQB9SPV2Vbf/VaqCBSMVKtbNQ35amWl9ek89ONjX2zZZDfeoIf9jqxTZjiAOoy&#10;SpxS8IYcV8IehEECGu3gAucAeJTZM/RLhFWoqMGGziZid6KHZUZB4L4ge3awxQ66jDdVsw+HmSpr&#10;xdTQXxTobrKTRC5QrYux6Ke7UsYsq9S4JFRckC7NiY3lBT4v0SaAeKwV6vsLoMOcC6Z58dXNzijR&#10;qZcbc0UXBM6IkT5HbOYD2qlm/lqJUypOYA2256XLgpm595nSXdBovGwxL4qYOZL6ueF/r9RnveQN&#10;Fd6et6zO039X6nq7/uFc+6n+o/WOIBqsuflmV/l6QvuiSHFnrs6YNyocblizSJCEZvhnCG91+Nbb&#10;AnWXRrQ5vVSN1V9Rzhp+fIpzfO5Amw3c6ol6aZ6V/8T6kq/VGMprAxrcwR7xPWF8wvrEDkKJ1wsC&#10;DyZxehD9DR/0DchHIF8hEHVvJMceagypz/Vz0g+eT8oztXwrS3JO6Id7ggqb96NNCEa/oVp3RT4w&#10;8Yt1Qf2iIh3vSkJcLnh3jnQLJU47jzw41r0PUmQp99kDXRvOr6IAY50hv+4Y29USjGcgnIJzuPcj&#10;2vDMV+4AW9zbVBRCvqk/2pwjrXtga5E9/OyONXHauGumS1+7KaX0m6IYlX4/jrvXQj50LMcFWOZG&#10;KNZlMgmsk6hraOzOgQYHyJacwr24+Txx0Wi9W4bksIXo/rIlgXCsxRE8EPd64PtQLIBiAnvwohhB&#10;QJ2z5Ybo0q2NumgIs2inW1MuiXa9oJmkFI+g2ARhP4pVMDNOcd3PcHc/5o52EM35pknETs21v84W&#10;Bc8QZgzopHmWByCRtw+2VdsxMZVP0c5/gZg1qPXwvVuq/DW76V/J8IIkukyTAabFYXj28kvgDxWj&#10;HdoBKZJD6NvGQ7EmAeK5qzE2SsZSTMgZbVgI4vVqY0mPanFg3fen+WKCgeLbMZ0uL2lOoyfi0chO&#10;72fl2tpLLdbgNCWyepZ61o1JbSZ4v77O0afnhDbavmRoQutW14k6gynJfRAxMTUtJEtjlyUzAzus&#10;L9tQCD+YZ3knq7RnXtLMUor9neS5QJu5i/du19E82lXJUJH2Is8NjnXbQ7J4P2TLD8MV9KVTJP5Q&#10;qL3+SLs4wATc6X35ustRp5p3vyTa1Z8R/WShDZOUpvu7t8EJfccCjmH+0YZ+yZuycF+xSzhSvFyp&#10;v4R7yJXZXycQo9/qzblvvH//dXKU7tPsffUVw2z3E92ckvyLD0pWvin4mt+cWVEW1PWlQeNAw33l&#10;XB8TazAtLPyTZkY1Pr4kuz1tefssqGb7TsrGKlugI0EAAP/0SURBVKFQfRgyZZ6QLtmD98gDcpQR&#10;UGvMtyimtW/5yRtJ30TfH3SNdJWV664wRcUpEndoNJyGa9KduFdDQTHdlk+sFNanvxZAfE33Hq//&#10;RqwNwint1WLdtRfikaJ7M/c1O+lx61M/WMhW6WclEyNLwntLj42vZ+cTTq0e6ApNksY8PdJtxyRy&#10;MqSB0DZwE7TTjdyFR70bzsh8U9jjA5+e5JxmbBB1RFJCgxLttG92ltjAHUHIs0eP+hmWA8LLHUMd&#10;aTeV5yEVfTeiz8+Sh8A5vgccxf2bIz0EU4uqS/hd3/KhRBPKLbmaq0+Psh2YfU4NBKKhInzf0Q/e&#10;g7UDzYVneL5M4TN1eVOMm5KmfuiHEv0rdX+nc/bdFxtvvo4PfFWh9SOmGfzJ7NthWP7GLfk1c2CT&#10;AxPf9m/cht/x+BPlcMOGf0M7b/TO6Llg8Wx2YJJETCwGz19AvR3c7AmFYm0i3FKeQvyzG1IEnjB7&#10;34x60QLdw13Q0HfVNHtPu27yjI2fMUmQHOdU4/KMOsQ+r0B9XGMHvk07IFUcDkfRPlHCihKnjerE&#10;wjcLy9cT2pvl+muyo+gLvGJVpDg3dZ0G4lmn6wjqqFJt1JxxtvP1PlxLiFUjvitskZKmrohvmHWi&#10;piBcq934GHXqx3W7QqrIF4532UCFJrlvfpN9QP51s7G8OabL2+KN+3RvqQ1c5Hkhpg9CfVmD5z4d&#10;TrBpxqsdZIojWona1frSD5JcScp1yj/8NM8GPkWM4FHlDIfbPRj/iGIGuxDfEXtPeLMH7Me9QEVu&#10;J1i2sL8NfRTpsRe8kc1tfqWuvOmC+AwEt7tbbnAvvJc47Z3jfCwdZ41JJzq/EjPK/6nIRtudrojD&#10;mDm+q/FtxDLN9sAdaj1hfcqmQphfMdmRnSU/8DIYfTdKmhJ2pYtw2AmKbUoOwoluJ7Q/P0+cOhTZ&#10;MH5qbFfIPflkLxPbongd11yUeZrraTnU4QKZPZmVglHB31Rpk8f303gZvPdHWg48vyEr3pCJUzTU&#10;GFmoyXxYrixPf3e0zVqiHuz8+yJ53NC+KjsoltfeWu+95+8P/2OrKXuixpDXpJkZ/OOxBdX/6pmo&#10;Yxf3noBk0RaIE2yFO+rLj/Vz5jUx5vQ9raNg6NZUguAzOIP+T5LI75lgQsw0GW0k8/eG/kE73WWq&#10;1F8BzkgTdJqL4Io0FC7wTz2qN3LfaiyaWen/657x2r5smTuTf+wY7o61/uprmsmWnbnyyGd7G2yZ&#10;Alq6SO8T08AXhavjfWzR36bmEFd8PLTBC6IRh1Hi1LUOzwbqQD9c0whKnLJXfU9v1BXkl3q3OUCa&#10;IhO+1rO09HtXe6oK9zV5MklTqtraUmzLBOUIhPtVOUKN5Fjeq6oOw/zQP1Qay02JYn9IQUc9UxYE&#10;6bJQPNAucIzlAC2GlMcD85K3gBXRM4kmeyOTpJFPXnFDZ0q9QTfe2Dg3N7Lh7IhXwh3ROFyRnZ2i&#10;Cg6iFGC6GYnqBcG4L2WJUVmRcSmRHDGubEKlu5H0L/X/bHpl7HXbL2e05+NEwclBb1wEauUl57Fa&#10;dd44P69Zt+quZ7Dn9xr6q3NjBAfBHhU+M5QWwTJV5VzkezP873mqs5AgOgBHu+yhGo3Moy8XYOTe&#10;DJRoskE90VRsfas1xXh/8g8PtoY+/gSB/aeUOK3EC0H4eW4AnBUEQAAah/0deI9F+wcFw7c+qGtQ&#10;Pq369IosZJiMCjkhVMFJP2m20H40KnTFcG2BN3hHSCDd+rL3hGjf7khTz4U0u1s8SqiqdLUih6hf&#10;yHFywzWLZrnhYfBFIGILicIA6Bwoit7M+LGHmrzjeQctRPvjSRWQ1fZwhuMGGfIwqNDdhmjOHqYr&#10;KLp7F7QaCjetbnhT2jXF/4nOp54Myse3beBjdEAPN7pDYKcLeOEB2t2CZwLXb0uJHYQ27wB3BAdB&#10;+Hg40UYjoLutTho1Lhs3HNreamzandmTsRDeHQBnOoMelUoy30qcTt03fYs1WMTijNTWURW69eFf&#10;uZhmTX9TqU3mH+lwRINJwAnXvske0sSRHNX0h3OnjyyoXcq1l9Dxtof9aEx8cb/sxftD9+8gixKn&#10;AeiE74EgdG6J/tOJqnGsV2DzXijVFbyev0ZOQ7XuijkYjTYlTuWTfVs5plsJMR2uL4higQDPiY5j&#10;U9Lp9Z1N3Sz7d1pMd7W5PVdeNuo2nuFEQvQJdb2X2vfX4n2oDnqaL68NWsuwELAWj1Sl1Rluf8kb&#10;7/4hBQZ1Ux0ZxZqzL+6ojkKmxBkSRR7QNFAj1i39nK72lSjnlj7JUqY9jORshUtoWORDadTNoCPD&#10;aX3KumJakCd3mPPRUboLwtFGKNUkokN5FfJ7UyBPeQhuK0PhujwAbvUcZJKn3eZUKNdGwHVl/Cxv&#10;QstU5Iwuqv65SnNe4d1ozxgOKujwqdsNuYpb0GDMgRrNNXAud2S6qsj4uxZvgwTOAdiH+o/m8hBl&#10;pRfqBv82Wzx/e9Chwf/j+QhocYDqvhzQTNXDyJLcMLY49rpqr8HY84dF+srJM6ibIhFYlOPnLtKk&#10;QG3fZegZL9dNLwqZDgMCt8aJmrsZQl90PBA0Si6uCKem3uoG4k9MOIWwwpjZq0QlvBU/3xf5NmBX&#10;gGCodjvU9V6A4/U7YDsCFmc0kJQ4vaGIhpuK40yhSpzQG46yabbmHhCPVGi1U62zxeqjcFlki86R&#10;DVyWBECRPhciuTuZuZuR6LQ19CUBd0y5wJ5dDby+EpoJ1DdRx0vke0KW4uaXvDHd6073pn72v91Q&#10;pU6FtTmCPzpBNN+UuhhpfhBR9sa37nyiGa6Ixu/8m70T9UVlyoPPzyMYyxaV1b1ZEEBUwKMz0txu&#10;A6tPNt6TX6W5fD9ZmvG0UN+z2/oUum+/ScG6akNt6sluH2ZeSVDTVrgpPjJrnBF8UJCjylhb6d/q&#10;xlBbUECHEhTU2XCwbTsU9J7Ctb0Kuapz0GjMhifPVuDhsydQ1lcETcZsDQEe69usKY39rJ3hHUGz&#10;NK/kU7SHtg124ID7KYbjD5fFB5k5yKEIRi9xd06rh+s3ZQtQTapsLokOPKQAKVWP0gyCA+0/n1dy&#10;GDHCeZ4jdJqyy5dwjawvW1eKVbcqvGu2rc6VoQKsuq24l1apd/xRV1EFKQV9w/Ez1vSlCDYDqaPz&#10;o9+WTXBaW025aJtSIFmC31NyAFrN5WbdrOrfyrXZN2LZ2yGO7/ms01B3iva99aUfJNmiuCoHdK5+&#10;jBjNvojmlezFz7Y6r4Rod7bjGXWt2g7x3QcgQ3gcbaILRHbZof3ea2kbrM1XDas2nUfUamg9ckWe&#10;BlGcQ5DFOcd+VUz2/1rYw+z/3tifXnii04mhxCF7RU5eoSK7cTOqvzfFtKB0LdMmLhxnb2Eo5GjO&#10;HlWRrs4r8UJ7lAWZ8lAIRsfas96GwcaOqGuIjWVbmT0k8KJ1aJf+QzPD+uNKTbL6cCvajRZKnCZ2&#10;9UzqviMdrvnohjB8+lCt27MaTcOGVP6UUOEM1dyu7C1YVIz+nK7slyH03tKxIl6Z9vJ99giPYXiZ&#10;ejz0F7yRUm6u8hjcUsRC52DLml3U+Nxf659l+dX2RT2M5SG24n6B3+8IyGYMH4SvRpf6ojoGcqHK&#10;kAvKaTFVXqN9TFwzcbryaPQ/BSMFaNsKZ1jj4rc6LdWjVU5ZogNzrrivyWZRoowJQCP2pcA2dbFT&#10;1TvZp8DmXXCW7Y37Au0SOUB4bgMRhxCV0inujtfzSnzRZu1rd4B0xRVQzpg9rX9qTSkbNP4gTX77&#10;SbH6wtOeCXFBt7FbOTAuYFGB5syy8ItSVdhkkiQcrkrvPjnXufNlUY//i56xsg7TguQ1Ze/Movl7&#10;+qk2Y65iH5OoJ7onCgimS4/DhU5fpsDQvXgXpPKqB2+pS57E4x6UjeSP3rv3Ni0bFdjl6znDe1s9&#10;meRJAH43ep/TfHe4KPRCG4a2TWgD+aqDoBivWZlaWZ3j/Upo/YdmBFnJvMto53cwNnI77utDiKcT&#10;hIH4XjbMrF+a731T7ov2vHF6ZZ2iCcnkpM0VRfY42epUoQ/0DOUL3tVlTx+ov8vSFw+1mRT+6+k5&#10;zcro77cM8VoiuUfQOd3GOKmEKfYzGGM36nZH5jEXXH8qRPWrt4WL3H2wp8QeMYoNk0inoA+dTZpd&#10;5lC4OkOfWH6oQ5z8truKyLGJexomYMMd6f2PvN6MkXiBPeKDUPyObW0014f5MCgUFL4ivpEQy/V7&#10;WdQbD7zhGppRzcz4NswJ7747iuZdIare0r4b0nN8JzjD/xzuqgPBMMNqfNXV8qZQl1GHuaUjRbIP&#10;0kQOiOOOQGFvLPqAjXV4v36dAhd1xrzH3KHC4vVmb5Uqm+2O1B17Qv5VpeKseuKNzp31RGbu++5t&#10;eeaLOuNtM2+i+e+tD78nkmnjX53uPq1g6FARV4Q22Vu6jTdK5LNMx+nMwdZtUKC6sPQmvW69sfb0&#10;kfZAoApvwveE9T3Qlh7As3eO7wY0o+xw13bYi/aKfATyFSgQGtZti/fqlEU/y/3ggBYVnVyTXajd&#10;1+wAfmQL8ArCz4pn1Wha1v+79Wm/ciFdyR6uz+gwF+jHH5neCuq39Fb/2SVW2INQljckSS89bulr&#10;3JC2TDur/dcCbaYmmOUER9C/DMF7tBv3fHDzdnAsc2DG81DHKd2/gHZnCG3ZA1/ctYOf5ZLvSvfA&#10;eapZWfLePP6NRDshdIxluzI+9DFcm3L0qa8pohBHucPBGnumWJm6aIgiu8VUsumMU765yvOKJASO&#10;oE09j2bnDOITDzyT7uj/k/9OMQHPMtJ5iIsbnOGG6GLuRrMz6exIR8tKzvO3WyjITfEIik28ilVQ&#10;1ykxQ8QLfFcUU4oNC2FeiXgw549z5Ue1QYgZfTttIZbvDZeFQWCD+HcL6g5KnH6G9sWvOehJjqp4&#10;w7m0g/OCuCJ1GhgWhuDLZw+hrf8aRHQR05I/+mWnoURzEVJFAUzhxzZcP4oJ2Vfbob71gtr+8had&#10;tahjLZmbU/5dY2+S8DD6EgydHOKR05zD892D4tffc/rB6D8P3zP/wgmVhUf9/6umJ4p9AHE5dU75&#10;1eEa4ZpTjI26gqlA7WgHYnRR2AP2mOa9ruq1hLCHcaojN1dxmBnfQ13lZ4UHQDTRm0Hnxfo0RsaX&#10;FP/CNt98SB0ex9g7EGeEwFXZIUgVe0Gi2Jd8sgdURELPxdd+vVFx6nxInTNQsTt1nH6OOJh8FsJp&#10;XnXbIU1e0i2dnf3g5ML9Rxpn6Vjpcrn2HIR37YCDuG9PcvdAvq5c+WajAPpj/3NyWVlmnOMtDy4b&#10;PmifvSvUfTa2IOQj/oQGc9OEenGVtlQ/N/53wnHBmHGmQ3jvnv6tIt2BeeMO5UT1M7LraRJPSBa5&#10;41rshuuKCGgZqHmiWNB+cBciJUUF46K4Sv2NF6kSX4biv14fDVck25m5p31z7OK1KPWpMJGSWmTH&#10;6VLM9McWam9+yRm8/XJisWfT5of1pH++p2xwQfRy4f7b97NpRO5wWRY/S8nIfXjeLwo8ocuMNnim&#10;lbOw8OGJ0+YR409iOHHgimea9gcFzmnfUIybWBFSOrwsT57omJgxfoff6BzqunhdcR4uizzhitQf&#10;suRHmPhVCPoGyYI9MDDLb3q3eEqyYPqzckOJ6TjXlSkCjuTYQpsxDRZWTB9cGFthrGmL5bhDCPq1&#10;dAYpxk2FJqR3Ke7JJOQ6d1tEphymqOoXkZGHI386eX9ox5vjq8q0ZYWHW12Z+fFUkJ7A9QHFUPWG&#10;3XiGefP3rymTLXvQ5yGcRcWLhMuDWhzgjioSilDfZcoj4DibChl3wtiSmuk47Rjqglpd2tDUknLd&#10;bjrCX3Hci6nbana9+ByxA7EqflFlh7rehRknEYq+sw/axDD083mGG6/nHm8m9cb80hN4tilmQH4B&#10;2QzyB5gCHLKzXTZQoD72RD1Vv8v6kjWFxlBd7Dq6TLkHt2JcF1wjmtVNHahuuGYBiFOThPvhRLcz&#10;Mz6oVJNs3Iz+1zCt+ssCVTI/qNmeoWYmvRvZ6oyY3hOKtRm4B8+iLcXv3LUNMsRhAsUA+yvlOK4J&#10;4q+QzflJzmpTHNHyhrH2gifiN4rROtbaws+KbcG/bgf4NqK9R3xBrIqBLVvRLvpD90hzrvWt1hTS&#10;B6WaEtlZYTTaYRfLHV7Ce4lTyVjrHtZg6UL3UMO6a/+rEOl4+5FEXA8qsqfiOmKuCW3bCdJJ/oZ+&#10;35syuNTzHcFIZWeS2IcZ50Pz5b1xDxIGowLAkzwPSBLvwzV3YGao7kI9QwWDDP7F/XtZeG5GZ2We&#10;Ij0pGKw6Fs/3/fIQdZzKM8qko/x/viuPfeyPtj0QcczB1j3oT97ccHyBYLgh/K46/XFBT25dz+Tm&#10;M2iVo3U+Sd0BL51xzyZ3Z0vHVlbW9OvIZ2wyXptqMJblU0yeGAFZAzmzd3tj4GaPDyQItkKO4sJT&#10;1YzhgPUlb8n0g4HPpKOFI4nCz9Hn/gL38N5n3DHBpph+dMXwfdVk21C5/ipwR5qhuf820+1/nhv5&#10;rN38NgvN1IrRlj+UP52BNuui0ANah7pqrL/6mny08tx5jjdDH04xTIoTO+O53HoXL9T7NujvbkW/&#10;kGbNUz7qaIMnRHW6gis1EuE52I160K/NBiK6d0NUlxNTxLuXChVx//i02kNaTyagArT8bray7o5P&#10;816mapcCE59YE6dUkeOGi3+XF9y+YJ25op4e+26B7q75gnAPOuhu+MX2AQ3QPs3fC0c67KBCE2vp&#10;n+l6rzpBPW3+PEuZPH+4yw6CcNOd5+0C/mC+cnJ+bUrMd6VzSOaeJotcPIaKiAJlHtbqDle8KLDp&#10;jv8nzvGrvD3TowuCX2jOKR3+0ZXR3WMLq9VHJKKx/v+VJr7c7UfKhMBk4za4KTo4Y5xsc7Y+5T0h&#10;hdE+1B5/URzxgiplqHOHqC89cFFS8XDdUZ9BpyQSiLLzYJstFCqiYfnRBAwtT6ETmgmK8YYO61ut&#10;Karp4b/c1xT44scI6qnr9Ge4MWyq8XCKQlDJ+cI+NPCHOrbCVcF+Qf9o1aadbCTymd7vXe2J1hH1&#10;DTkie1FxEp3BK8NClcUnurZAizFd/W4n3ZvSYmr5//Ll6XHBzR64d3CNStCY4E9y6oluwquKqD89&#10;IbhjJ1P5E8/3g9b+glOomH5vI6qeNlPVxajOPQyAcMf3ccd7ehqN8gXhXjQq59BAuTBdR+Gs7VCj&#10;vr2pY/emtBsq/jOs3VNPnWufWDtO/ep3IwDaAx5t22BXCzpQ6OT8tBCNd60T7Kxb3cNH0dmnNv1U&#10;WcQT7ig7CvfPmkqOFGWDoel4mjz1y2NdfnC+4+CDSln2WxVXA4uqf67tS1eyR8qKaR9aH/6Vi3lR&#10;/d3i3vPKoA578GlCY8AEox2psrj1Q+faaRdlf16rvdF5WegDod3bmApyX7z2UFINDctRtj3EiygZ&#10;5sp0bnnhOXJA5UWVOJSgO9q5/3GdoZLmKDNgHX/+Rlt/ria03QH3XDDI5ox2deqkq0dbdlooGLoP&#10;3yOkw+9RfR83ZL17RYnT1oG7quvyizRn7oL14XWlb5L1Hzmiw3ofBBc+FZ5wU1yARuv99RwbE/0P&#10;+URTTbu5fEI8Lf5LcuiFIwXFVyW7LSniHZAl84VseSg0maqH1HN97wWkdLPwO6V9lUMxPGc4x/sc&#10;eANnocWU388e2xwIGWaEV5tNudBoKofu4Qqma/2W6gJUGQvR4TmOxiyEmX2ymjwNAtbAZejoT4Er&#10;8piHXaNyhj5QM1brnCk+MEdOO1HbER2vR9UOuCbJgkr9dWjUXQOPSjfYUmILbnhmXUrsgOZ0+uCa&#10;EV2la/1qJ49Pmx2c4uyGINz/u6m7B41LtuICKCcbYGhRMjjxcNXJJSHjW2VqFZ4TEu2OHVzgu8Et&#10;xVGoNyRDz0SFemqBx3QEU3GOyJQlvIi/p0BwoujCgnBm4gvmTawinp7/9CjrOBOAIAoGGrxOXSZU&#10;eeyLa9fcewHC8Yw6FdnAdgQtldpiuK06i2sSjEA+BJKpKozjgJ/dCVim60+45huWDAnqEcHncJZv&#10;g/pkDxTiPTgr2A9h3ahPEDwWqo+DZEI2oxp+O3k0u6Ky6TRcmorh+EFBXxNPPPjzKuqmoe4d6dKY&#10;F6EITF/NK6EkHCXjaM5TaL29pa4nqnpmUb6/ue/C/YsCWzjR6QudQ0PvJTpnl/j/Kh+omq3S3Hxx&#10;VXYcLopSnuTrZEwxAO3/hQXT/1SOdf6AN8KJPMsLWQlCvU2J0/Nd7s9Y+lsJlOxn3mgdoUKYMkOh&#10;2adlJzgg2GC6uXBf0EyAE10u6ATFMTO5s3tOQllvAtz/ch6ePH8G9aYaaOzL7Jt5YHyPUvJNKdFU&#10;7j3U7LPCOEC477Y12MGOBluI4wfhdwlkgqbU8ZfO8zZPL0o3rOwn0cwb/jNdFnn/1bwSqh7dj/Yp&#10;CP9PNG5UiXqKYw/1fYmd4+jQWl+2puD9+/pNUaKICnv24n73wotmcdFFVGV+iC324JoFoG6keSUV&#10;uiTd0tLShsnYfsQPvdPS9jZTMRSqrsNV+SmGVr5Il/FMNiEMKFSk345m4x7kOltKlVfL1wqobyQ3&#10;JIlV5KjSPO6fFqGz0+gFESwv2I+61g/PoxPdX3SMssSn4BIvGNfQHmK6bdHp2gVVhttS9YR63UD5&#10;K2ntb41JkSQieNwPWZzz7WsVS5Hz/SGUeL9MIb1epb8sO4qYhJKmRNlNAXO8z1+JqcE4K/Eu1Jxb&#10;oQTWq6QpVZH6ojN0jOOKe/0E6md3pphoN64/FRTSvJIvUM84VDpChjSl03R/6lumKeW3Wg3Z/KPt&#10;RGW5A1KkSZ3cCe2fC4dLAjLFh194VzlYLrMS62lmk/VPvydUbMYZrEsu09xeEfQLPpgenwlkGdl/&#10;uN48bhJilOAN3lGWalNnhRNSR9IXuhnO9gZD4uxVqRekSwKh1ljZvxalK8nAPHdHs/H8whn+VohB&#10;JyhJfBBEk5po66/XFXq/oSXt9Zb+69DQXwSqKQEgzoA0UfxwYW/1e2dy8oHBq6U/DXVN5oOmIe7r&#10;jjMqHBEM3I47x/F6QfaHgs5UhEiJsS/QRm1B/EAOED3mhjYhpGkXnOfsBU/UL54NaKfQVu1HHEKJ&#10;01jODoYGlqHqJVyLmCdDkQ6KKUOQ9c99TTrR+QeaidaPjJM9VJXPYIsSo+ZfEiXXH6VJwqBMc+2F&#10;sL9scWKe40S/M03XBeTIA+/Fiw7i+W4yxnYffRyHdqRKG/V8bJ5/+NV7zKNTqJ1smLwh38vQ9FLH&#10;aTjqgEzJSYhtdgdnKvRBv+tI/aXHNWZ+9ynuIajujXoyt6J4q5OE6FqrBkQze9v2MZWxPmhfDrBs&#10;IYq7C22XF9ow0qufQ5rYGVqNl2FsUZEPUPFa/8/dM/+dfLBAd4YVCy5lTuBMjj1isSDUJ4lCPwhj&#10;UxELddd/Adeku6F3onJ54f7P2SNeyRLiddlYZ2KWLPPpaf5utOm7ocuQNAHwcxuJ3/3XR2caEit6&#10;y0a4U3PrdhEyidNBXks0P4xJnHrg5YaYYh9+t1jE+PvaHcETHVfCHrQHiAHgPIeSzY7gio4vwzqB&#10;epBwwMd5+O/81e4jCqTb4P6wqUTMwfN8oJ2oP0T7kjOu+uyGOnGZksx5Sj+QjVXrDPOC18l8tk73&#10;O6n8zGsxHC/I742DzsFiaBushTrjDdDMdJcSraT1qWsKzUkr7ctWnuHTHPgvoFxzBPpnu66sNQuc&#10;dGjHUKv+ujwCsaMfpIh3QTquHWfwpgBg9ncoUM0arB3kDVWwqfLb+rK3pFjVFLS/2h92l6LPx/cb&#10;1451bLP+al1p1rH9s2UXod54s1883vFWkP6V0N5tNPBcI7qOzFEhLlFYBTbYQ43qYr1qfuDT09wT&#10;M8Ft9lCtS5/suc9+Hbhp6q9ziOkOf0A+L9FqE9b3QDtKXUNneDshQeQPERxHplLfA8+mD9p/qtwP&#10;Rt+BCtrKe9P0+jnlmp/pXSG7lNdzueBA8w7Gd/HBz0hBjzxF5LBpbv3g7K9CeCPVCdX61KGBReVb&#10;vl2HouTbSV3hK2GdXpAoiX9Ro6/LXA+T0T3njfO8sxVnHwagfiJmoxC8NzvrbMGvzhH3uT18UmUH&#10;zng+3PH+7e9wRRvlCZ8X2MKnd2zgU9z7gc27pto05V8pccozteyNYDkzPnQw/t0s+Xlcp31wnueC&#10;/sCqL0AB/Ih2N6jR5a5ra6mDmtaEPVTrnSIKZubPB7Y5wRk8S741dsyoHqaAumw1IeeKNjWgYSfc&#10;klzKWwtjvJLhZdU3ugZuNNLcNSqSo4JlpgjGGqugmAWNcbksCZmjbmjryzYUzWjx79+RhDeG4N4O&#10;6NwGJ3meaNePgl21LXyM35liKz9BH2lPvd/LPHXJhoXR/XOc63cUl0E/b4aHXy5DjeYSHG6zhWje&#10;HsjqOQ531GchU3qIYXOiQg+yYzS77wQn0NI62HqXqEmtb/We9E10flQgjxj0b7YDz7pt4I2YJ4F/&#10;ziif/Tml6/37pm+NrYx4rWfHN5PRecH388WBel+0obur8G/gWtMaUYyN4i1UNHGUmFyEgY87h+Xh&#10;1pdtKJOTxj+UjVawk0VeTLzkMGsbJMvOoA41v0d1OrIs/LzRkPTyWKcdRHM94IosFK8DaJPc0K65&#10;Q05v1kP9wjhD72laaPmfNZLoIl+KVaLO/wl1WqP+Z8aLoN53q3OGK4rKzp43OkXfFeqepJnQ0tHe&#10;WDxzv7b8SLOzZ7xiOVdxhCkGDkFdFM0LQL+u/q2EAcDS702s9FT0z0kmp+73/0KUqdTYYZruUOWj&#10;r9o82GGWza8WnvYhRmSPsI3yscr5uUX5W3PXJxYVHynGShbyVYGQKqHuJne4LHaFm8po6BpmjRIV&#10;qfWpmwrpGPm0dl99f8n9NIkv3OhBDKg7gZjBCe6qw2FgnlNifepb0tNz8zffZHXpnRsML9TlPW7p&#10;z4ThOf7lzfzM9WRgUX3cvCB5OfdA87oYmIQ93P9vKfK03mOc7XAAdeBxlgN0mK6AeZ7FoY5T2bD+&#10;3+XjivDh2Y2771oGjT+I5iaCE+IA2h9UbPcTYpfDfbMFf0bV2sH0Ep/Bc5SoaBzsTE6XR8FFgQsk&#10;i6nrNBgSEfceYW1H3OEEqsk60fSDt2OgEvTBa4w1pbH8feiDIoZCP7RIHQnjS5q35uNuJGX6sh5i&#10;RSG/dm8tnj3Uk64UO6W4KZ1HPJfHm+2BbcwsBth4nM16MoR7bXRlyAb3wOvYVom+MuBYR6BlL+qV&#10;PfU0pmw7sPtz6mmfWJ/ynlChR5E254lX6y74AnWlLeozmt0c0eEEeapoyFWdRl0cDCF4zyLRnvTP&#10;cOHxs6fQPtgNlb3JMyOLkrf295tCuvAM+8zNzyt3WqgxiAqFPsa1O9y+B5IRgx/ucmDYlSLat4DK&#10;XLEhm8+bUtN/NykKdQs1XvigvaCZ+Qz7DOIFih/QPO7rsqCXEvTdrC9ZU/RLQ38Rzz66shsxM9kv&#10;D9KTiEM9iaYX1+pIszP6Sl6MTQrBz1ikSuwfWBn4W7Jh1rd4T2Rjwh9ki6MM1KBAeQxqWjjU4AQX&#10;cA+my07gXgxj8NMh9E+TBId7+AOtm8ZJ3pSb0kvpO3H//Oy2DXyGe96hxAHCuvbBnlZb2N2G/lO9&#10;HXxUYoffwxE86hzAA23qiW68N2hTjyAGrzUWmjdinZpFrFqgLlg4KzgBwS27LAWCy/nk11p/zYhw&#10;vP58vfHqFH+4+oNncv4yRDbeFHcWbTsVzHqjT0j7/ETHHtBMv61j1xM6B52miuBceczDU9ztTKE/&#10;4VUq+iP8SqMmTvNd4ZLYF4532zMMGDvR9yBKcCrS2IF4LUeRrXxVrEBMRPLR1oOpgqBHQe0ukCnP&#10;LJVPc//rqiD0hTc15+HnDMQzeEWWLa8dZq+7Z6RjTaH56suPbsqvqpoNnE1nbfP689NPNNnDzmIb&#10;iGk5NdA7P79mgeXkssq51ZQ3wx/tOk+2UTPW8EmlLuZRstgRrkg9IUvqB/nqpOfyadWaM5znvxz+&#10;R9VEtSZVjP4b9wu03x7Put/oCF1Phhf7PpKM1Y9W6G8wHac1hixIkwbD6e5Q9KHeZoA0Lyj82/uv&#10;rKSIbeEM3xnqTE0i/KxfJ7ve0Z/Vva/FjokN2CMmoDgxzT8nNtFPUefTbOvP0demIhoXtAdhiJ/D&#10;25xhV/U2pjGIYVVEH/RotytEsuyZAmV3/D8xj/q3OSC2oI7TSfitG5qma74tPhammhv/2M8Kt8FP&#10;8Q98ghcFoG9wgrUDo/XMQZXOmL/IUqZNnuY5A83vSkLDki49APFCfzjSYQv5ijAwzLS9d5NG5kb+&#10;tEhfNHAUDyFDg8F2hJb+tIX+Gf4W61M2lJZBwd5kSfgKVb1RR41XtdWwoMKiJCpdNJA5sWvnsn6k&#10;ZK/1ZV9JdGO6bw4s9FMX0GuDQWAgX112y79p50sCrWRYLnE8v+QOFkSvBxQIvMomFP6ZsosrtgjC&#10;CSTTvfVvtEMjfBBylLF4WMIhlrcbAnAxbkiOwNx9M4zfn4Pi3psgH63fcNYV8dLvbdgLP6bAER7M&#10;T9Fw7ap1gEzZcTjGdgNvVISH0BHI5O+rNE7+3KHdSLSLA39+Q3VBRolTmulGCapXiVMyKkSxShU+&#10;1doz/TMro+smY0lZ3pWnnzvY6GEho0LOETlKVGnqzVDAbEPneQ8qZDugearneb7QPlCWKB7lXRYP&#10;tq+7bmXa3NwDTU4I6m3AGTc8BXtOtDuhwtoBiaJDcLBtB1NBFNRmB5XqG/H0GpVK9Q1+L/9HdPiZ&#10;N1lHeIMt/xLR6a3+jGgh6HDl4yGpckGg5MnMjNvZgsCgxpYZqr230h5cGuzw79hAOAsNZes2OCvw&#10;h2ZzTUXfO90Br4SCy5V9lZdTpJcsIZ174HT7waUyWfYPrL9mRDvNdqzUxc12DxaVWh/6vyLaKeEP&#10;8lVRxgMddq8Tp/saneGWPLGKOputT1tXyFFuNpTGJHODHl8SeCCoWTUqVIVDVHK+6NwTBdd54R6I&#10;4e1gqDQp2L0FdQxxvzvguUDFOMIaZn1mfUvGUHUNFDfS8OyIrmBQTBi2F8lj8vbXb2fmVHjjvQ/p&#10;2G25obhbTkE368veEvV0+2839xdwMmQxcKfnesubFXbvCoFQwUDRjhTevhV3VLKeZbsgU5CdXrHG&#10;+SbaJMVkh5Az3CpU3ld+a2lp8DvtpgxessgBQc5nqMS3INjeBw0D1XPaWe2utejVmoc4FeeF+xga&#10;g5a+YOgYLBxjD7M3LSDRzXBLG0250DlYD22mPLilOIXG+hCCmmoo0pxHB+gQGjYPyJLtZZKnbf0X&#10;odOUTon95+3DvGMmBPfiwfz02G6vl1vJcUdQSjMkHBAspQozoUR3HZr7siGwzh9s8HdUjbO72AHO&#10;cLzBBe87dSNSxTMZFm80TKe5bgyVBw3t343GJYqzD+QTLTC0wF+ceTzwmo6DKghrB1i5F0Rh6FDY&#10;wrFuO/zswVBvSAfFeJVqakHMOKDErd+sOd9HVEkxqBuTRJdm5QsLb1V6S2cWPzrJOcV8DmauBhrE&#10;z/JtmPlO3ghcaxWnIbTaCRwKVruai1Q3IUd1Dg2wP2QQO4I0BEGtM0QiKKzWnoM2YzIkCImG/HNc&#10;O5qt44HPT0IHPxqOsrcy3WgZMn/8Xt1zb3bd4R79zf7pxvM50oCn54Vnvqw1SSLpMeuvv9Zm7jqU&#10;JDwCIajjKHHqR7qvZitTTcgk52q3wR3xYa1ypEKZJ99viWV/AXHci6Befvhel8T8vOB3h6aa8mo1&#10;yZbLuN7x4tQHd3QKW9Jrk8u9/yEeLsopVp9eKNdfv5koipmlxClRkhxpc4QK9YXuoSXFhvNK+u6N&#10;/+imKu2+Z7Mj2FkTp5RQp6q5BL4nFGsuQkFvEjrrwZArj4DFh2Pw5YsX0DbYAQ36K0Ozb1AsvSd4&#10;tm733A70b/R6uAX3Gs0r2VKHAB1t4SXhYYjmeTNJK7rPOcJQFVF2Wl+5ruhmh/8kRxk/G0pYwBo8&#10;I+fnAHWc4hWEF+2xKt153chc74azd/ruTfxBOv9UPzkrHkQfh/aK9hElTffSPC7EGfQ7YrkIY6pH&#10;44eGN+gOIKGq3v753tZWYyGc7wyGsx37UTfsgas90SCZ4PdUam8raF5JLNcRbsnOtdKcXOtLP0ju&#10;yFPLaO9Td8nHBbbgXesG4R0eTIcW2X5KSjuX2sNlzlGI6kadjHgrmm0PQZ1OkKu+NM4dY23YPUHS&#10;2N94KVFyAY51+UJG19mmd0cqkE0zzGmO6Jd6P5hW8Zch8jnunxb0xi8ebsMzhXvci6oDcW3Ke2/f&#10;tD5lU6Fzo5kRHLzbG/OQElhBuP/240UJfD+0W0fZu1BfhEA0ZydD6+OC60/Vo06IZ2wQcO+t2/Wy&#10;Ul99h2jyyBnuHrhTHdXlDgdadxAVY6toTPW/eIMF18+gfqR5JRGtxwfb+9e/T/h5fl043HiuTHPj&#10;fqeB62V9eEPB1/w32UjTj8t6slo6+tnr0ltTEWC3+ba+VH9Fr5jSfJ90lGKiLrakN+JlspjoWd2g&#10;TJd3fz1bP7bYs41lSp28ILBhnKBEcQCIxpUx1l+vK2RrzPOKtjrjVdQTVSCfZCHujYREYezyHU3V&#10;W7aO1mNgQXKtTHMcbqpOvWgZbH/NMjBxT/oHHf3Z7CMdO5luQ2JIIPpVSowRjRfhaioioGA0OT4H&#10;m3fDabY3Ov+2QLSGq/NKKEC9G07hehImIaeIEqiBbfaQqUgDxUz/68rZ6/KIT++qYpa6zbdqJ5d6&#10;fkprU2zU/GOSNGclQXgAStXxYJyobXr0SPFtSurKh25fypL4PqP5eKXGVuVl4fWH0V1b4AbaYNFQ&#10;gXx2RcsEt6dWtD9QTVROZcvxrFo7Tk+wHSBffgbONnqAPdow6mjeVxNhaR/rO50kufwoXeDxsn+q&#10;KZfmqNJ7ECvL5HJfYNOg4IlvxyFww711GPHpsa4dcJLjgrbLE+2YHWPLLuJ65SmDQDPZZCLqJXo9&#10;ydAs17e6N3YlmnUG3CucYAcltgpx36PuSxL44GfbxnQH0eej5KtstOjR4sOh9xJx+rHyE1Xq8w/S&#10;xImow92A9nqF8uS9L7/8ebHY48f6v5CZc3g3FJVDiqUH6xbXMFS9Q9zWaH4o4mlbxkl1QUxBRSA0&#10;l3YfdVrhdyWbT4lT51pbiGF7glepE7igvmaCoUWI3dEh/kneNvgxJU/JNyJ7gziGHOjQ9l0WjulG&#10;6eT9nj9kjUhcs5VxT0/xbIConthDd5dMC5LX4xzYw8PfuMxPL4hke8ANRQw0Gm8Ce7gJ6oy3QDXJ&#10;au2bkK5bBEFSZ6j73SLt1YHTPAc4h3iwRh/13DzHJfrQ9zpyKODdNtgymSY9jOu2DeL4n6Fd3AoN&#10;fZcGphZWA/OC0a420Whj7+jK2uMc7spLj/lU7GaCAHFdHo/4gwWUsF/X5yFdXqIqyE6XRkGN4YZC&#10;Nc1ek1mmXa3+7Tx1aVp4l99LwvOEvb2q7eCO9ESnespoG8s5MROMPlhdX9Zb81tZI7x/SuDHap3R&#10;VyKMT1h/T40Ng/2j0ObF4T6NQvsXgL4BncdXlL0H0XeIF+yGS1zf503GoqtUJGN9y3WlZ3Lyt+4q&#10;M7OCW3YzCSVvSqIhFrgpD5k0zv185MH/DeGNVF4q155a0kx1v1WJX60u+KME1rHZQ+1ukCA+YynT&#10;VpRITD/vRn9TyH/uGm7LShCHgA/a8yN4zyiguwtt+t5qe/gE7f021IPO6JNSwDO4ww386z0QA+MZ&#10;oKJfvNcHW13GJYOtbzEavSu0P7i93P9Qm1dnrHMMdQGHUB+SDx2A2D6J5n3yXSC2y4kpQCRKbze0&#10;gwENDnBHkcbBl6wZVJeNdm4RDndf5Y+0HE8UHgSy0774fhTrONDogLhqKxMLoJE9FHCmGIFf3U64&#10;JU7YsON0DjFVsz6RfaLLlunIoJjEq8QpE6ugAhl8LFUaOamfe3ukxnpC9Nw5krBM8kkINx3p3gnZ&#10;PZG4zx3hk0r0jfA7/wT1iFudB+CabUiF2jfDystXpcPA0ijcezILBag3qKgvEvXXFRmNComFa/Ij&#10;cLDFnkkyUEzIFnF2nODEl9IpBZO8s77VW0KPi4bKfK4IAx964/fcg2fQuwFxoyKv/c2CKXzefxta&#10;7j+ufieh86GiHy3bkiXwHie864H2lGJprrhGFGOjfxMF9hHE2xeE+560mYVrUvu/KxNz0r/vMt+a&#10;PsXdxcT8wrp3wO3eG08My8Pv6ZvhRZ5HeS/6XJ0UT/FGPy0I/WhvxM27gGKNKbJzTxSzI0xHommq&#10;5VvFoigx7R0KhFJA9Keo+yl2SXjArcEZrqvqGgeXYN0Cx95xll2l6mZfjZ41RHSx9x6aHHvGSxYT&#10;BR5Mo8DRbls4i/5qpYnNxJJeyexD3Z+MLcmazQsqzrB13vlXlZVHhu8rxyr6b6suQJOZxdcuTjDd&#10;aD2Dg7/XPcLV8YfuWCYXeZFvsrDNLcv+vWesYDhPGQhpEne8dsNlsRvcVl8A/rigcbP5wO+Kdn7g&#10;s1Zzw0iaZB9Dz1utPQIpaO+LeqNgeIFTYH3aa2Hmyuoqvv4m245uYdC1WF+0XK1PBNMM6+4vWkQ5&#10;sKz6bHhRPje1on5rBIR8dvZvslT54kjcP4cQnweiLqnURIF5vqvzkWX02y0muWuRsuRRV19REdqf&#10;dX2yrtGBfz4jTH7mRE0siHeYxOndbfAz3Def48/Aii1gnqxl9jSdqSpTU2k86q6zPJodT/falym4&#10;jmDvhGjUP6LhO+rZlbdZDSkW3DzYEUNjmChxehD3+xWJHxhmOYWEE61P21CKdYXaaPYOhmqeWBQp&#10;YcrEYChxSvFuPJchjVuhWRvPp/NufdkHC+kS86LZbmjJ9FYSokRf98Mz3JjlvfV2THz7IOqtyt6E&#10;QcsbLBzvCr7XbzYO1Or3t+1djW/jRTPlz+Ja5api4KYimim8OdThAEdQL6vGGuDJ8yfAHRVSYdT8&#10;0Lx4XRY4StCdZceUfVaxHT5F/Uuxqk8r7SC62w/9j0Pgj3ie4opRnfZgemesx0ZSYyoMi+X5MCwF&#10;VGyz15o4Jbpesh1E9Z4u9gXhSNFx60vWFGKSu9gVvuxaToxsqB9RR9I6UeLUt2YrnOh0Rf2xg2Gn&#10;JPt3R5VgVk/JD0qGu/LXG/PTYaz94jwneIxm+LvielPSzQex1hnES/FCb/RdApgCcX/Exud5gUqO&#10;ofl7VMgg1oj/Ba8N56eS3JGnJexC7EyFhVvR17C5awvhXfuYOJ4r4gzHxtWxf9sRR3vW21sTp1uZ&#10;xOkBvM+31cmPhpeH1x37p5vUfee28tbTWMTw+5p2vLzDS72Je+S1/qL9Khgp76zSxc/whirXnW/7&#10;qxDBcFVWLPp+5PMRja4X4sTTXUGgnVifLvpNGXnY96cFysTJSzwvoFF0hFWJJYUwA82HDUbddIa/&#10;C84L3IFGfFGXLuElauagxOneOmco15e8FZ/om+TvzBSHzga2uUIGJU5HOVsvdPkydOLUmLKvww7O&#10;88886xiWrLu/5RPtvjmqi/evyuJmqlRlzhvpBGrma9CmcgPrtzLFsuF1h4Yk40Nrzq0dWZTv7zCX&#10;TaumV0cMKacaD+Upgy00SuQc/wv8XNsRz1x8KZtSXiWdwrzoDSH2TP1kC5u6QSlmECfY/aJ9sD3R&#10;+ut1ZWxFu00wWjlVa8wH7nA9FGsu43k/AJGsQKjXc183lFDxjm6Kc7am78LTBPSVYnmOUNVfZSSm&#10;vocP+/+tSHlq0QX1JzX/MDOS8foZ4oOPclebQbcUrSZOaSSZM/47vMkDglp3gCOeD5daxLmoA2n/&#10;H+t2heMsOya27YYXFfT6tVPi9ArQhv56nq7tckC7/wuqECXDQuCbkkfUfbcN/53KCppXDuUyypY7&#10;ofNNlp1ajubawikezdZxA2pfviTej6DHFrLQEGvXoJolENBobms/yfNjqoeOoAGq0MS8NE53v57V&#10;tpE0DHR5J4lDV460rVL1EpijKkgyJpQ0JcDni87ZuY4dj0XGtPCNNtF6op/u/6F5oS/F+t/X0jrI&#10;Oxbc5veUOlup2vk0yxU6jDdK16OwIulbHP4oR51lpsWgQbTUyUO0h1k9ocxMwhR0lE/QYcYFShEE&#10;wviyFmYf3YNKXQHIRmo3TJxKx7Tb3Ovc4Ee4+AydDIJ87/rtcFUei/d1J8NbfqTD3nJHfPgGJXqs&#10;L9tQKAF1W32ZQ5Wcr6o4qduCqjgpIE0JVXLgSnvDhyaWdet2RVDF1l1FRuzBxj0vdxXhGpXiWqEh&#10;IBBAdMoHm+yYpIgPbkSqRj3D9YbuoQZzjfbufIexYk0KI1rLXPmVJgqGvZpRQFUDB9GBoENznueJ&#10;RsWR+cxkWCp6rzOzBnWDuu/UcAsFdYKyzzbaD/z+pr8+0eYhIrqvn962gR+hcXEvd8aD48UkTrej&#10;k+qI6/55gQ344P32qqdqeNzDrK1oeLZBRLcblPXlsBTzijVp9ihpV95beuOy9ALeRxeIbju0UCa/&#10;8TqgT8a0Z7wusExz4kn3YOF7oPVXKerp7h/e7jk2EIgG4FU1TlDTLrjTk3G3Z4M5vq/EMCr4drEq&#10;qSu+ew9ckR6E0G4EI2hUqDqDuhCJSo54+U/R/EZcq8N4z4guYVuhDWzF/bu93B6SBKfV8ncGsneb&#10;S9OOs9zQeB8G9ZTBJVd6onpvjSPTTk8KLJi1E5Jl6XLJlHLN+aWiMdH/aOkvaMzqiYab8oRlzoAg&#10;VjS29nklul32YG54HNv3Jc2e2VPiCOnc9DyihbQ+5bVQV6RygmXmj7Kyia5lYlHzUb0hwZQg3IZG&#10;ZZWa4BRvF1QYCp70Tvd2TN/X78O9xwTM6PnkpLWOymISpSfxeVugXrcPeMPlC+2j3W9R6r0rtH+1&#10;093iRuNt4Aw3Qb0hG8/7STTYe6FUexdKdanomB+EVLE7ZEo94brcG5oMZ6HTlAbJ0tAXbUOsk6Pz&#10;gm93Gq6KD7Y4o5OJjibq+q3kbJY6WBOnN4HVfxMi248wnQJMtWOJE8R2e8AuBHQ0x2I3VT7iWfBp&#10;tkeQ7AoBqC/IsFBVzsH2HSCdaIOhRcGj+Qf6152i9P2rB7qOJ0mjLWFd9kwiJ0sWBE392aCerJXN&#10;3ZMywdaVFeUPyhXHh8/wXJmAwyVRyrR68cFbFA2G+Uf/GcU5y/DR02BvRhdQpwnaq934eQtF4XCs&#10;ZifY41ndid/hmiSB6cpNlfhApiwQrspoXsluIOaCOz1HmK6c8wgGaN1O823hnGAPXOuJh1vqVAhn&#10;2zH7NR5tnGSo8smb80KXlw1/2TOSz77Ic4cs5Z1x0cTgWwVAzQOsC3GCIDjSuoXpNqVknC/aKT8E&#10;1tTFSPNKsvkHnzZoE59lSvYwHYEpkmzomb//XgKd9ufEfMehBt3lLy8I9sEZUcrSba3qM6LXko/c&#10;rcmW+z8P67R5ek4YfPqa/MpwIIJgbwQO+5tsIV8eNdc71rRhckszY/LKUiQ+oXklNAeDocHE/bEH&#10;7y/NeKF5JXmqOLiIAP6K0BemVozwzGJBJ4gPtdr00ell3brV+ERzdUV4Jcy93uMJOaxfVNjBF7Xo&#10;oDU6QoooDE5w9zDU3tQlWiI7xX6VJNhIcD/9Zqk+WxXWuY2hZ6PKznfnlYR2MfNKJg3T7A1nfFMS&#10;Nqk7cojpgihB+166lUmYUuKUaJLIYT2CNusi1wMiECCXqOPHxh6NbdiJT46faLSrKltyynKgzgH2&#10;V9hDgsCHmbHLHmmFKm2OJYrtAFEcW7gqPt79VeeVFCkzM4l2hxKnn6Id9KjaCSHtHky3FlHHuDSg&#10;vcK9H9XqAyEICImaiAKO1HmXLo983D3QsOkM8Pq+uhsXxXEQ0ulJVL2NpLesv2JEMSX8C9WMUKGY&#10;4m1KrfzLFPW08Ls3FDHPqOiK7AglNvc1boOGvqIr1qdsKrR/1FPdZ3NV4S8oQUSJe0qaElMCzXsJ&#10;57ihvgiGKPYOJvH2CnPQvBJb/Hmk1fsZb5QXQ0UBhK+4A0XXCMeQ/kuTprYo5g3f7ui/2XO4bXVW&#10;zJGWg4/uKuoC1usGId0uHm0OK9Zk3a9RNyTS/62/WldoPZr1NypPNrm/KFFUXrM+/J4sPR78TufA&#10;jb4K/Q2xdlb7NxbL9G+rJ5puFahDIQmdDprrnK9KthhmR9Z0IicXlFv5QzfGE0WI1XifQ6LIGwSj&#10;0k2rR4n63jQnlFb3ZQBrqB74I7WQJQ+HC4LYh3m95W/ZeipI0U13deb0+MEV1M8tg+2vO1pGFnj/&#10;VK25tLAfHXzSS7Tvd+FFgQXqMiTHlLrjiSaMqrQPNnigvfJiOnPIRhBDDFFYH0OMdgrX89W8Eqo+&#10;9sP1SelJhZ7ZgdeBkkMtWz4J7bB5kixytwgHb3CmFpT/VNyv+et4ya25M3w/KOs9/3xkrpVmXP3m&#10;HDrUgoGshhSRDzMXt9TY3JPdU/Igutse7bALVGviHplnmk+TTiOcIB0tmkuXOgMl64kO9xjbEbJE&#10;EXC4yhmcC7eCE+ncyn1o38eCb/eWG86w3UFovq4hZ5A+G9F9DcwJOhpMDZb9naHggXgtgesCGbhX&#10;z/EPoO3yQjxgz9iyc7wvIE28HTjm608mFtUXaa4O0QwqR0puXhX6vTjHSUXdth1c8N6RrdyLei+J&#10;74ufy5ZJnFLXaaLIEUQjOU/mHgy4MTfHKg8e9H2Xp48fuoJ7Pkl4GY6jrT7Dc4M7kuBHiysaN2Kk&#10;oT08Pc/+tEV/eThbUWeSzz5ZdxSBaEz3zebB7tYoXgijwwg37kYs74v6nJLd+9ucwA3Xk7AH2fyd&#10;1bZwsssNfMp3wM7ireCA921LMeIAxJOEA36EDvInuDcoYcpgHLx8GpygTpOgG1sUfrdjmON5VRHz&#10;PIa7Ba5InKHZmPlyYE7xWic26XR/col/uS2ieydkyE9Alf4K8Eaaoc6YA4qJNo1hHZz/Sngm3rfu&#10;9qbPEJ44L6C52HGL/dNcB/KN5uffLqSjgtVaU+WDs4g7KMhALCTxgi/QD4ydmV5aHa8gnOCfko21&#10;j/dbC8zelVxZ4QWv0u1MoVNk525LhyE7bczydqHLK+kB+C3+gORwriJ9PFMeCXV9OTzZRNuaNHLc&#10;EfmfZilutR/p8oA96FO6MkE9W7guOiJUT2ldTnFOzBzp2AWNfdfKiInF+rKv8Sd7vpMpucRyq9rB&#10;YHzC+t616D92Ute6A+IsZ7R9dhCI9pvWmnwFCkRR0WWyOAASOF6QKz+j7ENdb33LdYUKN4vUNy8e&#10;bfViEqcUGKOzfVUSOK2Y6Np0RMcvU7gj5fFFvWGP5eN1cbj/XwcNG3qK/zC+M2LaH3H3BVEMFGmK&#10;GpRTyjULxCj5UGcsqYrGs0W+ZSjapCDE2HvQ5/TDe7/lrg04og/khD6pG15HWO7gW+PGFAt8jPv+&#10;s8JtcLhp5xAFVq1vuaY0CWr/rYZXzJXphUyhXrehJmwf/j0moIz4keh1T/G2w9EWR8bXpgJFsoO7&#10;cQ9kSuL73pzf/KZ0m6pcarR3ZvmjHcaLgkDEJYin8D1plFMonmOKAVA8gC7qZqQYgV/tTkuuNOnG&#10;RjNOx1Z0f1urPyUOZ60mSCkmQT44zQOj96eYBeG/jJ4zQ+YH0x+UPAQ8j6U9J2JOsJxeUszkMGsH&#10;XO2JZaiDP6uwhc/QplCMZWeNC2Lg6mDry9YU/WR7XrH6Oozdm4WFR+Pod4QxBV3h3dshSXIIfYqT&#10;eB2DsE5ncGIKgNCG4c8U6YUlzZx53c4XSqTzB4sz4jl7cX/j2qAODGz2gJr+5nTrU16LeaHvTN/C&#10;4FfqNCYhXS0auOKWzPFYJlYcmtVH8TXqPKUYG3WcUuI0FH2Zc3yfLxv7uzZlnCAZnhXZNvRdeknj&#10;eyhxepzjCeWGqoG1Rl0MzHLibveEwFFc13gRjfDwQ79rN5zmOQHFGi8IQ57xxnVMckszWvzXOfzw&#10;SUfcOxSjpE5rol4lXU8FVB6NLpbbmpYyagph3vwdITvYrs/SJHQdguLeRqKX/7V790w/Egxdnz3R&#10;uUoLG4528KIk9kWNSXDQ+jJGVp70//XYooI3tNibZ33oK8vkgspGNHxn7KYywdI8yM5/VZBLOoM7&#10;Juxmma/DxGJX4Zu+0NJD5b/Kx+4MUuKUiqPTrYnTPE3qC/64ZNNRV++KYX7026whliBVeghQZyGu&#10;OQQpiFnKtGdgZKH7vY5Tukctpoz/782OU+3s0L+W9VVOEiORbqKx40Njje/K2GLfd4cWe/pmH2jP&#10;WR9ipGdy8g/z+5qbI7lulpBuxGxt2+C6ZB/0zzSU37P0/UGLUfFFmiBlOpsf+kQ5Un5mvVns7GnD&#10;X8aJMx461zowe+QL1GXUqfypde94oN8nM127Q/efaPbLjBXy03wPtFV2iKl2wkURdfcGQjT6BcfR&#10;hrH6M4bn7uvf8qnpDPHGJa6ZiuSlQyxbZr9f4G8H5ViteB79AevTNpS7mtv6yC4nCG5ZTZxS0QIT&#10;48ZzSHqTruDGrVCpjDST7rK+7IOFCj0NC/2x5vm3x4q1j0j+KkWSrPGp3850ulJjUo4k4tHc4/4N&#10;i29aB1vzQrsOMKMyHAiXI96mcRG3lDGQLT8OZ9HnDWyzAyrk5g8WweNnT0A6oYZydcb8wEz3uiOE&#10;5HN9f3qGE930SZkj/LRkteN0a6U9XOAcxLU4iHieiupsIImz+/nkUs9747DWk0pj/t7Tgv0vqDiI&#10;Ok598XtSkoti3rRexKqYiDpHMJS3If2vAdczkXt8ngrVdqIOIup50pFUFO+HODWa7QoHO+2YLn1K&#10;nOarEx91D7YMtfSVmNZLnNboi3ac6ApYICYdagyisRPOpXYQ3eWA2NoFjne5M76oF9q6s9z9fd3m&#10;2v8kzNUkqYqr45dco/1nfas15ab4UphHjd1qkQlihU/xiuj0B79WB9jVupo4pbOxHfHFvjqKz2yD&#10;MBbaWLwn/njuEsURX6J9Xrd4SD7W+73r8quWSO5B8GpwenmXn0qf6XWhIMU+u823Bsq1sZPcwfJN&#10;C7d/mcIZLL11stuJyTnspcIjxIkJ3AiLZt74QWynugmxXyInwJImDGSwK3WYUtJ0D70f5Vq6bZmE&#10;6ln8HRWe0jg6l3IbsME13FZqCwebvaHRWP8WvfbwjOaja9JjA4GtrpApyyxWjXG9otp3MxiLCmL9&#10;O+zgOPsQNJv5647FUY6zXHOVCcuZ0pMvq3XFAsmoed0YMsUKi5Xnhul87yq1gUNVvuO8EeNPrL9+&#10;S0yz4ijOcOOodrafSayqJhpzrsm9GSYjigFEcbbAZUm4hT8uLnkzLkR7kJoPKebXP8vLyZZ5IIb8&#10;HOIEu142DbRc38hG0WtHl3p9uwdLlptMxcAZqoI8dRza/QAI7/SEKh07xPrUr03cm/iDnvG20kL1&#10;CcsF/hcMPig3FJmVU6Zvjc0LDydzA75kqMPJ98MzyhTKoF/4Ee37AsTQuC5b0QZQYdh2xA0RLbth&#10;X5MT0zDihjqWMK5Hgy0c73aFY6jLaVSjO671ascpUfWmM4nTX7+r6T6zv33fU6qEowrdTykji2/4&#10;09zV7ruYJk+L0nwzjFroGwe5GXHi4OcnOTYQw7NHYLMdlZk30/kUxnKAeHSgZSOlanzf9xR795jo&#10;0kXJcWZ+QDACpBz5AeifZrXSTbM+ZV1pMHZ4J4gOr4S2bYEABHGkqKgShyh6CeR54hem61jr9hdN&#10;6rNXPiQA+65o5nVBg8t9TNLtTZFPD/7XaU7MPaqa3YvGIbrdGZp0aeqRZclbA2vfFArIFmnzedtr&#10;V1uFqVI6snsXXEfwfLUnEs4LgyAEgToFeIiP2bQghaUnD6HWUAaioXKh9W3WFLZZvmdX9U74IYL6&#10;H5fZwScVdhDc7IYH8BSEdu1gaAxiup2/bFLEUyXjB80dIEe7VHO9nqhU96MxOdBsCzfFwZCADhQ5&#10;bmRcyPHN7dk/PbCoWDdYSoejRHXt6JGWvc9dEJBQRTgZFlojSp4eaXNA5eIMXrgRiao3ku0OlX05&#10;cFdxeVEy3LRm5wQ6D7+TLo7XUFKLhrlTUJg2vm8tJeQcIBadMq8Ge3BFhUMVx8U9mQy9inFE/VfZ&#10;HeeXUxtjSqR9netWidcpSr59vGU3m6hjf3LbBv4zzxYV3044wfYBLwrY4b1wqkNHCs/EbjTkHvh3&#10;aUbWEVSgZMiCOh0hR50wKpzgrDlTh5RJqaa0JF58Dp0+F4hpOzRXJM16nXwm5SMZq0q8ozxs6Ros&#10;riHD/GY16a9ShCNNP87qCR3ybrNl5hvQfgxpdX1Rrb2dgntnU+oV4WCN43XR8YfXRSfgpvIE0JwA&#10;4n/3QINCdGs0X+wkKrYTHJrD5YT7cwvj7DoV2zCzlJ2r8N4prnH6x95ORvDN5WHnOH5wsvsw6OZ6&#10;A3Ml0bJd5XbMPAVXNOq+7Qgo+Kdnq/Sta3asi8bK/0eTMa/qWs9pSBfjmeNeelQorTu2lvImENpt&#10;yrkchQqagrJuqAMT2EltDT0N7zle08uqv1ROdk9LRjk+FDwwTne5lWlOLp/lb2GMymm8iIa3VH/n&#10;S/GEVN0/1128+Hjgz80P1H/UM8mr7xjqahRN6lNvqDMtsTw7dFg8QTRS/ow7yt2QXnziXt8faCe7&#10;HjSb7gJ/tBlKtZchQ34MwfwuuCZLsVT13bRkyPZDooiC/ntQF3hBXV80sAYyUDcftDSZ287Kx2q/&#10;l6eIWnFBnbTVWo1DA/2JruZ0ZzwUaG4Ce+AWZArOg0uZLezCNfIq3QGRnS7giud3J4IBuj/U+eHX&#10;4gCnubuYWUPUwUNBHr9WG2gdKALzvMAye6/3LQqV+gGRbZri0vxRtiMEoi5JEHhBm+kaaCcbJCvW&#10;+SKTc+w9eZIDi7EIFCO6d0CSKHNMMj7+Fq2jaGbxe6d4CbC7erWIggmgF6KtQjtlV7wN0rp84USt&#10;G9hSxyl+txThGbilSkDHZy/eE3+GRjle6AehndsgVbgXuEO5zLDz1YS3Hd6rYLiuTMD1u4uOPgLg&#10;rq24f+2hvT/dMj2vfu1wjDNB4biFUxx/S9UAr5o6F62/YqR+oLXoDHcvhLVvYWZn7ilDPVixlaHA&#10;IqfIB21VHGsPlKlOQ4LQGaLx+6ZLCr+Uzz18b+b38DD7vxvHyuMLFFEvYnmeEMVPms/Tan88NNMe&#10;1KyP//IkxxECWrc+9W+286/UVZUGt+5kZsDSeU7kBlhkgxVrUmq8Ev1c/8c31akP9rY6MclxSk5Q&#10;Qp1mydEcxGJNAlxXRCFAcUNb5QKD8zJ49vIlcEdFUKNJnphd0a67dylIksBLjHWscX9GDuvnuOeI&#10;osynyZmhlj+K+5fmlRC1UaMm6Y71ZZtKw0DxnRPoZJINocQpM48bQT7ZKcZWoR7KVx95pJys37MR&#10;vqAAQhL7xAiTOMX9vpeSpeVbGZtFVGU+CKKSBf7oBHtBBL5nce/FieFNZj9P3p/8wzJNdh3Rt3pS&#10;oUfZVsQMuxicVKa/hvf0MoR32UJYtw2kCUOl+nHxB3VIvJK70vRzzvj5yFYRPnMpXZ1X8qp7Zxeu&#10;G1Xq+tchyG+yZ2xiBAJA6s49LQgA1lDDhvNKSCp05Y3nRafgQLsr5HAuvJc4VU1zPuMMVy/yh5v/&#10;r3b1aKZFbuniwxCEGIXm2dE8kYMtO6B9sO6Y9SmbClFtysabb2fKDlpo3j4lTYkukmaWkEMUwXGH&#10;JKp0ZG8HmqlNuIOZV4L6xRF1yjlOxCPNwmqhBFHD8IfKwy4J9z1lEqey1EaqSK5SX1yhuWA0VyWo&#10;ZY/livBaAnXeMx9gDRGPNwcWazLuF8nzmzSjmjVZFN4U4yzvJ9n8Y88o+JzOvSFTT1vWDFpNPxj4&#10;59b+6wO1xsJG1fLwNwYmuH8uHC4dKtfFw1WpK8Sj7rupPAfaeeNb1f6vZPK+8aeSkSJzsgj3DiV1&#10;hB7AGxNsOgphZEH3T9qZLm25PgPYw43QMVAImfIwOM87/rS8r/U1GwHJ1IrxB/Kxyv4s2S5IEO2B&#10;5sG2Ouuvvqaf7gxIFx5iCneoC57B0nhtQ/1Odmsb6hRKmlLy1BUfP1zvAbFd7ozzswMvwoRUnU6J&#10;U5orTI7uq3kl3q32kCRLBtmU4XXi1L9lyyeoS55QIUeubO8zw2TxuRqT6W/OiW9NnuDsgVuyoy+1&#10;Q0V5sDT4e+NL/H9t70scSBD6QLzoEJT0NQtvKJrmo7t2ob5wgGvSw8AxpInn5nh/PzQv3yEYuv0k&#10;SbSd6eakKxxt4UVOAHhabS3ROzmXeUCDyXCw1iy8epof+rxKHXl/aLbDG3XYb4zfU3uLRgqXSvW3&#10;ILgrEtwabfG7OkMa6tFM+WlIlIQhBnFkEnCERS4KtkCJJpxoYjXTi33fnV4WfNZpTJk9y6G5ZkUv&#10;3Wt3wg68Z3ZoPz2LKXHqD0fZdhDSTR2nlFS3Bc5g5peTy337rbcHcUjvP8iHi1j5Yg/Lpa7g52ni&#10;nOfH0HaRzc4UeD2bmhN09I6KlcJRXZRstDIppyfmaZaqXdl3z7I+VfXY2DebBjlt0bwQpouMaJQJ&#10;U1BRVgxnBxxo2w7u9asJc8IgLlW4nh07IaByF2wvxP/jmfycfFY8n1T0S5XF1IFH801pbxDWcUS8&#10;cFUc8lAyWmjTOcgJSJNFWk5wtsAloT3eo3PQNyu+bf04XytVsf8yjh2nCEd/9oo8HIo0lxBzNUCz&#10;qQCU462PplY0Gxa5KcYUf3tXk/bkDM8GLgptoa0/faV/ThXLGuHelYx1sYffmEenQltSaSx5SHTH&#10;FGRgmC/w5x3FocfGGTZTACyf5n8qn2BPGqYlr1lZ3pRsYc4dt1L0U3D/hLW6QIsuvWB5nZnU5aqO&#10;3Ve5yffThRGQ3RMLNfrrXaqxxjULgaqM7H+8JL486t+xHdzQhtDMIAfExpn8kP6+WU3IGW7kTFT3&#10;HmjR56S+Scs2ujL6+3fUt0v21u9mktmE9YkdgOZnUqErMdCc5FDx46qPQL4CJU6D0b7SOIU8GWJ2&#10;XvATtqn8EH7/NQONr4TwfJ3+zpGTnb7PvBDzED03JWNTJP6z0smW9yhBfxVCCXFioeAN117NVR54&#10;LhwqLnyTnaRcl/PN+M5jk/4tO+GMMAoKe/O7eibXDviqp4V/VKS7agpmbWc6DyhxGoA2aTdi9j3o&#10;6392F21QDeoLourFi4p7vWp2w/fRZ/3xbdzveA6ONO3qr5GXblCoIPof1zriUzNaY19ydW1MELNV&#10;Wxrjh3+P9OVu9HWJIpt86yD0q8lPc0D7R763C+KkBH7MPbIlzJu9I5KR5s8LFaljtYZ8xNTeTHE0&#10;+cihXdvhOMuJiQEw8Rr8SWOWSO8FNrq8uNuTnkZJcOvbvCeDK8oflKqPGo6yEN8hziMf4izbDXKk&#10;oeivOjABcOoYuq1M7N2oc/VNoSB2m/qSTzzH/QElyw7jPb8ii4GItj1MTOUneL8pxuJUuQOKeitO&#10;WV+2pqgmGgvKtLkw/XAJpu8PwGX+fqD9eLDTkRn7QQUYNxTHgcab0KxusmPbcR2zFelDRP1ofZv3&#10;RK1u/21W/23h6Q5X9Btwf6PfEMk6+pI1KmKoRd+UkcW+k9p57Xnrfz9YyLa0aS5GxHa4PSdK0Ffx&#10;NGYcFq4T0VDSWISQNvJx937Z2Ne+aeKU9NbwnDirUHmUwfbE6nFWGAzNQ50V+Mu38Dj9fe1EU02y&#10;wBOfa4c4OQhxgB/69zuYGCPFGmN5Xpa6AXaVann5G4PTlY6X2n0tn+NZoBglnYlPUe9T7JISp3ua&#10;XF/e1XTnrDVqZxZ0v6OdaEmIZ+2Gk52BUGlsZzpKLV8O/+923blJCnpTIR3ZwRT5pemGYcVbWGXp&#10;6eC/jC4qewcXtB/McPKmkD4bXZD6dZoyl28qU162DXEvvjkLkDcuKW41ZcPIfJuW6PCtDyNG6v5P&#10;6WjOaK4C95LUg+k6vSx2hwLtrQXemPQrFy/S+gjGem6kyU5ASW84FCoD8D09oEJ3FswL7a/x1yuh&#10;s8IkTt+In9BcvZr+BlOe6iwoRqv6p9YpBtlMRhZM/zQ4r9DO3NO9tsEk9BnrzfJLkby9zwmTUEH+&#10;RTw/vUO3cin5LRob+NsMabYgHP3dQtnJocFpPGxrJKbqNZo/viTKnqfEKRVRUbcRM5brDjFU2DCF&#10;Yw3yKDm+559xxgzfy+m9+eAk1wmimOYgRzjH3wVJkiDagwxtelVv7NL4vIQw2Vv7WD6t/2GBrsAQ&#10;2u0Igfi8qK4twDffmpxb7PsgStC7vbf0x7sc0Z/ZyhRIUOKUGoNoVAwV8NK59Ku1gRuCg08ePPj5&#10;WKAPFaJT7ZvT14/cfzthQrr8piI3P7DR3eKJf/cA4so0rv+zwTnRhpTcLeamA8c5R55TksIJMRn5&#10;mWmSA9bGoGNwHPGyLzGHoO1vNWbDo2cPQT1jhFL1lcW+DWwze1j1lzFdJzk/K3WAHyF2+xh1sV0V&#10;FfeHARWj70M/7SDe3zzxkSnLOgVia0ldf4nDRUHwI2oG2t+8Fc6gn3BbdhRC2tE3RntCVxzPCTHv&#10;rbJ31/ZNIbyaLjw1sRt1+A60X9RxSqxUdPmhnY5m7wTfNjumQ5T0SVZPDFRqb0FL3132Wu9Liaa7&#10;yuvBIW0+T51LbYAualxwRPtzvMMO8Tz69+07mU44twZi6NtnbtUUf0Rd5iWCzCsJdWHPpWbp961v&#10;t6akdJ0M8K61ZwoFfoj4+CPc+xGdAbAffVZXxBE7cZ1odNc21KV+1XawG//OYbzHFDPwRF8piuv5&#10;gjfccXm9mZvaae2nGbI0SwQ3iGZMvywUpr3VjThxb+gfmo0py0W9J2dlEx3bac/9orTyX1U6BvPv&#10;hHY7MDiEWIiIDveq+OzDD5kLOrai+2ZL3+2Wi11eUKSOh1MCV6bQn0bQUTKNYi4RaCtOMDbKEfc8&#10;NZBsZfJT9uiP0D092RVuYQ2yXrMokUzM9f393Z5z6kPtNBboaol6vCsppGE7rjuuBbEl4fvu70T9&#10;rqktWW8vKkY7tucp4pcyUIdn8E9asrk5Yv7g4Jq4culh/7/mSCKm3dEnpqSuX5XHXIOe/d64SYo1&#10;aqY516QTXB7+3d+kvSkeKZEli3Ywfgn5J1HoX14Sh1rYY7yyVwWatNZDS2rv7qE2HXdEdnxgVtZ4&#10;G20VvSZOsMPSZG6smrasP46AxpgMz8kvdw8WvegcrIYOcxHcVMagX+2HuGMH5MkbL1uf+rXRB/p/&#10;5g9X64linmISdO8LdXfG9EtTf8Ez3759uNXp5WrRLO5ninGXrOIEovT/zOon0pxTivnZ59tBRCux&#10;tjgwhdkUUyb/0gt14IluF2amMBXVvWKp2ofn+lXi9NdK9aIT+9sOPCGqC2pvpcQpgRH6Yx/jz6Aa&#10;JxD3Z93uXRj/s3JjY/tpgTc6P9ushsUegY4nJIoPQxgCzxjcoPzBnGdTa4BB0WSP11VFAhzusmVm&#10;kaWKPaF3omH5/v3NN3BNX4tvgujQvdCOrUwlhwcaEqowJyBP9K2vQF5QoyPUqE5V0cwH60s/SPA+&#10;/LpmVnVxeFH/XpB5GOC/X5df6/XGDX2q0wNuSo9CvSZ9Wm5ev6qT7muZvvgO0UpRdSHNXzrDpWHu&#10;xxFER+IB3A9B6JBSgOd0lwc67ly4//QxNPbXAXewVGJ9mzWl3cQLty13hP8qtGWAPYH8SJY/GquT&#10;cACBJwWKLrB3LkiNJW/NDNhI6PPW9hXkhqLxoCD0iTYnqNZnQ7o4DIJaqVvFhlmzbLn3Pe0M63Ug&#10;5V2h9ynX3jh0ot3nKQ03p+QpzY+jTUpXRKcTHEZgQdn7QDReoZ3UhRsNJarUEeOU7C362lcim9D+&#10;+UXuiVHipHYqXJ1fRJ0GvrjBiZrsZLczuKBRoMG+RN1XJMvIp9eJjbx/Se48dv9iW7CoRVuzriPZ&#10;Yaj7dkyrB4eoPT++bcNU7zqXOOPB8Qf/dnuGOswO3/ujIlRqeO2utWM+fygacKpMoKRjiuykRTLG&#10;X7N7Wjor/ZMiTVHbaWEskPMc2XJoJl985TV1Gc13FYyVlV/v8YNGY+6ScJjVzjdz1q00+WWKYLD2&#10;4wx58NjeltV7R85eRLv7ly3GUprZuqlh6x4ov5bBOQrthmImcUp0WxQEIYNCc6lorgklTSlIQgmo&#10;kO4tzLzA7Qg4KOm1t8bZUqWvKxmzWN4CQKKByt2XBYcsUewQ0E731t6WnF5ywHtPwVOijfXCz3u0&#10;+/CTW+oymt35nmEhA9BovFOS1XMO9cxxyOTHwlX+TWWdQPAedS5VKnYYbtw+gUaMqvbps53ujNPe&#10;Ftx+77nTDwyf9kxyBlSzqp9QJ6BirD4kTxn8lLoXYrifM8GvWJ4zFOlznnLGeArlRA136b7yk+EZ&#10;yY+6B4qfXutJgjZz5/NifSEqfWe4q3QD+WjJc8WsaEPnZ3Zl7G9VE+3PW82lwB+thxx0VpKlYRDe&#10;tQOShOde1hiKXqZLAyBJ5IoOlQdkyjyhWncCusxXIU4UCA0DzYmqidbD5zkBFup+D212h+CmHUzA&#10;mbo0ojvOQ37vbWjtz4Q70svgVWEPTgVbwbNiBxqu7eBcjfeFgCIaF6os9G+yh2iuM+Mg0Jw1uihx&#10;mqe6BOZ5Mczc17xFV9Y+ofu3tJ40bQR7B5NspW6utv4rYJxtE1Pi1DRl+pZxinUrW+T75QmOM4Sy&#10;nCFZkmPUvTPAXDg5/4+neMmwE78DzTAjR4homn6M34Eo4WIRfJxt9AV7q55I5p+BbEUcJAjdIQV9&#10;navyEIbuJZTlAOfx83OGbkGi0JEx8OcFLqifz8GNnji423sTYvh+cIi1FY2nDZT1xsDEouJ1csYw&#10;VRObLz/4MkF4/kv+xOB7MzGqjXWNRGVMFYfMfBIEK5SIo0p76r4g+xXZ6gQVqtNMkD2W5QJZ8oYx&#10;3RrFCtMPhH8kNd+SpYsPwLHunQjOEicL9PofDs42sUs1p+FIlxM6KFufejdu9a0xNh461unPnGUP&#10;vE6ydgG//3aj9a3WlIHFgT+/q7215IUO6NZKW7DHNaYAxMEWO7ijjsJ7cR7S0cE4in/7JMsR9FMs&#10;ZsZp9wjR7lyaHVuWrusEUVAgjhN/aVuN68tPrYnTn1XaQUCzKySLj0AY7gM/1KNEwc/vv/lWxfFG&#10;0mwuj49GJ5qcIOowoY4DZl4J2imi2iK6pOvyAy/EY2XBG+mx3gXTnyVzjo8SfqDEqSeuEyU6PdFW&#10;kUMU1ECOsz/sR30fgp/xrip+0jS7Sr+5nvROyP7htvyi5GCTI+zF9yUQHVzvSJQlcE1xGlIl0RBM&#10;gWL8jEn8YK3Q1Llmwc16kidLOUvzSshWfYL73rHYAbGXPxMw9kDbb19vy9D4u1c6gU+DA7g1boNj&#10;CACpO/co3rN6U4n23UTom0JB8BJNqeqsMApfsxPu8C/Vv/t8+VSnT2P/9UXOcM3/1cSpapp7OEHg&#10;x1AKUlKTqOWPtrkCd7j1g2fdqKZZ/1Wnyxy+KMT9w1ot9FmdV0JJNtRNPFdIEgfASbYjgzXJ0aDE&#10;KXXdbK+whSuSS7MjD+eYAgeyPeKR+r1posMPDrY5Q6o0tZ4qWXMlkU/96ghLbYUD6JymiK60tG1A&#10;ySwaa9pX1Jt2P0d2TcEy/Zw2dD1RjjQcOdu+C5xxz0a3nJnU37u3ZvJ9ckn901bTrZHOoaYcnU73&#10;deNk2z82Gy8vZ8q8Uc9REM4dbinOgGK6d83iiulF83eV49XKKxJ7tGukI92ge5iz6czwiWXTv6O9&#10;MpTpsxia06b+22iTjsBpTujLYnXjW9Svo0u923lDeTNXJI74/juh2lSnqqhYLfgTDxdnhXc6wzbU&#10;S3Zkm/H+E73s53ds4HOrzqeCDApEUyA+pN4DojpdGcojKlakYAMl4sK6XCG624nBbUylMO4fv1Z7&#10;SJangGz254lT74Ytn/g02jyhOXrxfEeQD2fIRZO9/3FGcGswhLUT7WsA8IxX+hYXRd8zTVZvrVJH&#10;3YsTeME5wQHI19U05PUK1DHo8J7j2kCyyAfKlMce902UeYwtyAJ45qwXiUI8q9bEaQQlTtk+sBft&#10;FGHPXfhzR6kLFPYqfUUTg06psszZayI/i3r87tWlJf1fmOa4rQ2GeLSxl+EY+xy4NNG4CzumwzZD&#10;GoX46yJDCU62jNgvTvO+gKuIA6SjxQ/HlxW7BqZb4u4qwixneMdfXlc0zO6pdWWS0A7o73kUbYVL&#10;PH8IZdvDIYaqdyuc4dtApynp2fSKLoruDRWj6iYbL5T3Rnx5nmMLiYI4/Q1lHd6XXXAc9fgl7q6X&#10;A1O1NYaxtrpWXdWXdYacx4miI3BV2SGYtvw8sU/FBjR71/rf14nTWF4wgyFovchZpWRGJGc7BLU4&#10;MpiPsAclenfg2h5E2xlQsxPs7qLfh+v+CX4HmnP3M7zIQaZCKpp9GtTgBMdaPMABbc7Jrr0Wnrkw&#10;oW2IHZokjcB7uIVJDucowqBnsl30KoCdzan531Ht0SM06zFZegRuKE8BZ7gScVsFyEabXowuaDcs&#10;chOg/s/vTfryFA/vqcgOmoxXoHuo4/n1nlRLS3/us/4Z4esCUdmo5q8rDYWPz/B3M+eLrmjuF+Rn&#10;PUfsmERntne+9x8UU/we45x0Tb/rMudKlyN+f2LYCGneAXXapDrztHDNrrsbooK2VE4UpEtOwNWe&#10;s1Clud4uH+G+V6xFUqit/fQkN/LhXtxjLniOaJawDWKtNG7oA/20sjWOH3vvPNfP0tV/98SbnUiE&#10;Yar76pIONfm8IIxPeJrGcxAd/0ku+gLo/x9jU+GQLeMjkK9APsMBxFkZ8lDoMpXDFfZRaOrLrX2z&#10;k3UtIf3bZijzOt217wF1E1BgzKMJ96bIZ0E0WvPB/u//iYhHBe68IVZzx0DZVJbM29I9eKdrcunn&#10;Aaxa1Z1vxLUfG/dBvB3Fj0BMdUemGFas2T2sW1TbZisuWHzbiXIUcXqHLYOtXdH/3F2Kdh31nQ3q&#10;NfJJico3otsXMeVqx+lPcxG34T441uRi6trA323SFP9+OiuyOaE9BNo01UyHYrOm+LRPA54t/Dvb&#10;q+0gssuZ6V4PwntK54iKEGls03Y8a7FdIS8VY6vFju+KcVL4j5W9mbKbiKPD8T0OoI9PRdIHuhzQ&#10;T9/+Og5AMQGiWiVGqsNNLs9LlFmJ6wVlSfRzXfb56sPTIWivGWpF1BGXBUFQqcuGcywPJmYRjLa7&#10;qDeDTcE+68s2FflA4aepPK9hP7T9B/BeJ4jD4Tw7CD6rsGOC9hRj2VrqAPnK0izrS9YU2Wh1caW+&#10;CBae3IPxFT1c5HgDBSn3tzmiHxEAabLj6FucYArwqDiZYkI7cB1vqrK5uIfX/byqYfY32o03R25I&#10;j0I82gpvXJ8UcdIEew2Wkollg792WlG00X1cSwB6fqtNm5QV3uJsbUbYxjQkUGyNYmz0GNM91bEV&#10;zvL2flnb37opVT8VbhinWeosqT8c7tzC+P80/qR7hHfG+pTXMjfX96c9I2WDND8ypNMBEkTBeHnD&#10;afSLKMa4GmvciT51lUK5sPBP/eNl0cfQzyP6vVfNHUziFNeLYpjuDbtfFuvFmRVr3NfRBf6WavW5&#10;scMtthDPO/us3sRjuvqfPuz/17KesGkqvgxCPXSE7QQZqqsy3sTEa+p5kqX7up+OLMpHzQvaW9aH&#10;vpIQTfrInCClxXj55S31lecdQ6KzuP6v10swIb+EuBoG5hpnHjxYpdEmmV7h/pdo5PrMLcVqgjNF&#10;7IY6bg8U6grMkhnTLzQzUDptisqQn2USp7k9nuiXeEOZ9jT0zzZ2WJ/yWighSbbozb1KyY8Gc4fu&#10;lvI0SEeKn8+vaDZM3qwnI/dN/2Sa79FO3et97++yp0a8YwTBTw4jHiFGmKiuncA3XGYKg6hAoljd&#10;kH+0zctyvtsdBIO5rZNrUBaX60TfTJLemthe44h7ZJWZghqDfkaJU2Ltwb1zh79/4NEjyY+EUwPe&#10;6T0Xcc8hXkCME4P77xyfusYpceoDNP+2UHn4pWmGlfyubaICiFpTPT+C4wIHO9HX6toCrYakp2ML&#10;8tNvrvF6kqe+bjjR7Yg+F/oj6DtQIeAuihswZ5Li3Gjb8Ofl7r1w7/GHzXF+U3Szuj/pm1MLZx6Y&#10;34pb42f7tSp946Ejbf4PDzXivhcehJuS8BfKseY0/N26CcQKXcVPI7lHFxwQmxM2O9BiBxmyw3Ct&#10;JwrvVxj69u7gRfFRtP11+svw6OkKGBZGoKw3c0k9Vb/L+jbvSZtR+I/HWCdVPy2yg/9CPEfNQc41&#10;TnBVehLxgzfDIEONV1Wqcx0bfb53pclQ+uNkUeg8Fd4cQpt0U3IS7vamwAn0Lxi2KrQfsbjeXYPX&#10;FBu9LzEIZonPj5JvT/MiiZmKCoHIru2rt4Mozg7wxH1COpPo2uME/nBXlQhd5vLUtWbT0rnKkaef&#10;C2zaY6GxGdvRJhKLCtG9nkC/lJg9DzRvZwptaAbjKVbAUJO29McCg+B3c4XJOSfr96Adr9xwLus1&#10;/tkAvxp7xm+icRYfo9482r4P9+kuBn/takRdWm7L6FJftP80GiAI73Ng62qjyuGuHVDbXyoYWqfI&#10;Rz4m35MkSbKEsfeBR63TiwJB6hXaV9Zff238Xr99hfbco9uKoy94Qy1a1kD7NcnI5n7uL0NaBnJK&#10;DnfaMUV1hA/98MqVX5psWadD/U3Rz0l/lic9O5QnioM20x2I5rkweojm85MvSeNEqBCQGoaOse3w&#10;QvuBe5NiPjRO0BntUSL/wiPWAPetkVEPHkz/UXVvqigUfdW76rs9ytHO3oAqO6bwjUbSuDdREbcj&#10;JEuy+YZ3WGpeiXqMbZurSFhMJd9PdhriO2LuFSra1twHY0uaT7KFwXPu1cTER7HI3feLemoCrb9+&#10;LZQ3U02xG5TTcobRgorMuwauj8ahnxRtjW9T4jRRHGLpHuVUTE5OMvqWRnX0TfOq8hSXLEXaghf8&#10;4faXeapDiBc+h/N8J0ujqaaWCjfouWsJMTmaZyU5neZiCxVa1/ffhCvWrvV9LQ6QzskvenUmddPC&#10;z9tM+csZUqJO/gLC2Vsht/f61OjKqE25Ok7kXu8AHjXOcLLdg9GhlCylPf/Tu6jzUZ/8FPU/MYdR&#10;nM8m3w7CWnbh3rBnGkYoxu2M95/pOEVbE4q+CjEfkT+6Ot7HDtJ7UuFraLV/rUQrigxqP/SEDit1&#10;7XyGb05c2ER59OMCfBNUDM29cW3iqeH/fVdfqj7JJSpFdII4W/BmkmJwoa4mdIScIAI3VbshBaaX&#10;zW/RAdAhUs32ptzRZDOghCrQzvGdgT+Ub5l/NLZmwuxNqTA0+cULg+6HdWxhqt+oCodAHSkXyhJT&#10;V8AuBPWBtXZQ1hPJmV4Wb9gV8kpeL8aY7pv6WVXx8KJ2zcr7/N6CzKOtu+GW/AykCGNQaWc8UY22&#10;b+hA15tqU6k7iwI+7qj0Lgq8mRka6bIIiKVgbKsjk90+2eEC6ql2WHnyCJpM9dA9WCBfT3FTJWth&#10;b1n1F6V2/z/e/gOuyjTLE8d7esLubJ6dndDbE3Z2p7dnunumc1dVV1VXUJScg+SgCJIkJwFBBQUU&#10;RUWQjAiSc7pcbuDmAPfCJeecQdHSsiyV8z/nIbQo2mHn9z+fz/vBcO/LG57nnO9J38OCA+8hsP+k&#10;3ADOdZ6Cc1JfNCpodPElX+LbTE/MCn/jc31Vmkdr0n06DNisyySeM+T3pMOFTh/ww8VChoWCSVfk&#10;x55pZuviKGm087V9gtf9h7X9Rf5h7W5fE82EGTpHDIxTQBp/BrebwnGuIdg2U2BeD3w5BpAi94Hq&#10;vkz124ZPd011/VMMz3uRnDdTct7wnHq4GWhGSpzICBe4OTp7hmzmoX3tEShRX2N0t+IJsUkSz/dJ&#10;EufUfIk68630AIJ+wV/HtLnw9NEx/SjnCBugbVZiBsE8D3yeRowD/ggaRKpANcPn7VCzzXtNwW+q&#10;hLdDRz1a7AW8KW7xzin3iXxJ/r+Ke+9oosSRYI/Oc2Czz8qriVOqauFPFramKWwQdARBlhLBrDZn&#10;8V3URf9WIp6q/DRN6bVAtBXUpUZHONflsXCC805qIhIC09X92YIi9WXoW1SgYxjC9jV17pAxJlq8&#10;QP5RRsu9Tdl7lAVPqEuIjAoltk41OjznT0jOv77eFdN1RtcVQc+jBL7Qu9T7LBP3HCXDzEjpo0NK&#10;NHUnOI5bub0luQdR6lLwv3m4ICsDHYNUZTjckEdDVFvEF1W6pjfmRBHYRue0OajZHKxwTZnf1YPI&#10;1tjVUl3HG1V9cw91Rt2LIjFx+uM1/4lsquzcLbXHVrjwEFAHA/2MRaB9tz/rK+F0p1oydWdgcU3m&#10;NbqiONI0cH0rsdMVLiviobAvH/erC9xWW4BmpujFwKrqnQmI5YdTH3TNtULHZDUIJssRoIahk+/D&#10;EqexwvCX9UNVL9PZXBgrdKrsIF1pDxW6EOCOpUOs1AOaxpryZFNVvMA2M/BvdUQ9FgMpQg80oPrw&#10;0wJ9CGiOgMLeAqgZTIa7XZfBpdIEjhTogXOVBXg3G7FOX2ZUSNfWHoXjzYYQI0SQjw4CBTvJqNCR&#10;LA+EsTUlLD/s3Zf4F8/M/O/r2pzOcLQd24wDNGM0FsZWOuSbT8f+kT/efahtpHW9qCtuiwIu3hwr&#10;SFPdVbzepaV98OB/xUquvjRBcEdUDFRlzOaVUCAdf/pU6EF6R8BegcUVWSKkKMPQeFPQm+ikT+Dz&#10;x+fGt4BoviG0j12DFJkVAmain/CC25pzcFHiD9eVF+GCPBhoVvQpvNYMlRcMLwmz8J1/kwLI2qm7&#10;A8kSRzTYZffRgXsjiFQxVNkZLTRH/aYHLugEEZBi80ooaIS2i+yVH9qxcm0knEMHjYK7t7Xc5p2v&#10;75OphYZ/atUlbpwVO+O1GOOeujTaPj59qG+u6EsKNJ5E8OZar/fMrV7PtWaw4YMzwrCnTvVot1E3&#10;+SDwrdWlDlNF187p3hByBOpGqsaPc+zZPJGjeBD9TliHMeRroyFHg2tFcQr8OkwgEH9X10w1m1ci&#10;mlFAiebig6k1mcPOqd4QYqk43xmfoYfraHfu3MeVCFba7REU+qO+MGaOUAg+Y9FI4VtnNb4uzROV&#10;vjEiV0bRy+jlUH+9Oa/EBUTj+RHvogjpnetliVMbWtc7ThBV2NsjqHKpRue3zRJxji2ziZQEz9Mk&#10;LIxvDH84vKq1eVuHBH+c89M0adigGzo55PASRiGnJUFsBhdlx+Gc2JfRzNERL/QY4A81sQ4mus7f&#10;pgqzRHMzlrrGP0bH//CdI6BfjM+z4wQ4oeNqi7bKtBH3BO4Lk1JDsK83ZN1Coah36bnQ8y7UpT8f&#10;ezD21tmvRIVS2FO0FCcJQWfYDAo6UyteD8ap5pqvV/VfXBVPlP1WM+r/rUQzz4mNF9kxXUMzv2he&#10;SQTXBcRTvLc64q8K7t8/bh66U35Z7PEydmdeCVWykyNkj2ubxkjEii0ZLXWowJDNUzPH9UABaSrW&#10;sq42gjxtlqjiFfyjWxBa3FQEbnjiWrmiuNIw9nj6J2lCry171JM0f+1EuyGe78L9phHJ20cczLY4&#10;Fvak3L+hTJqp7qneh51fF7KV/NGCHH/UH5QsCWrwXVbOTx147tkHWnPO2J1F9aI8hv4+MN96uFQX&#10;+jxZup00SpYfwz1+CVRL2gPpftefzH67b75ReFNlwZyms6hHuRPc30iLPLc+8p5qtmGU2EQ6p5ug&#10;avA6PhtfiOJ5wd3u5j1aVLqXoVWFR+tI+qNk6RH8HcZQNlQ2t76+9V+2tub/vHkoTUsUVZ/jeqbu&#10;QSroIKqdX6Jvsr3+0V9BR4gSapboDPk12II/x4IlTS3woMSpA67/0zwrCOcZsSphazy255UYwpWu&#10;VLz3obCdy/mGe8PhT9zqjjylgEcYOmS84ZiveuaVxmdE2T1EGUtdB7XamIdjs2VHe2fuueUpfV7G&#10;iY7hc/GEgt7KorLhnoLTzS4Qyz8E5yV2cEPmAr1zxfmz612XOkZT4Lx4mwqXAoERQiPGOkBUcUQD&#10;TUVblvcsoUijdlVtzP9t6WCb7rzICaQTGeNLm1rbrrmqL3O7j8NNdQiEiy6BeSOuX7w3f445nO30&#10;hGzNebii9MNneBRi0aEkFoVLMjM2x3tqVXa7e+aO9pIYbWBX1uNMdS3HodaOPTdKiDgg5knq9AA/&#10;9OGo48YXr5FsYuvQuefzG9okejbjq8LviMduT1KncniHJerXwrq8Pm67N8eGFc3GCy231BM55Rsb&#10;am/hUM7D290x6ON5wg1te6dsdrswbgr9st6F5oSW4ay9Yh6a81k31sEJ7/TaxhL47Ok40a4HUUJD&#10;ONWKGBz3EmEPwiCUwPNoMgDPOis215H8gI/RtvwS18H7iM/fL9KHnyGmoQ7xRJ4T5CLWCeW6oy00&#10;hfaR7D7+pPDiBflpRkecgHvgBuIm4VTF7MrmKEs2XRYUfeTb5P+FT7sRYqxTcFUZApyxIuBP1YNi&#10;phGm7+uc2IW/RShxmt+T+FWc6DAkSfUhmzow5HFo512hWpe81b/A2wtYUMdpxdCdJ2cl1rgeDqHO&#10;OYw48hDuFVuQTN/Np4ACsVlolyQVI+vqgJ2v7cno6Na/u9CRPEjvkCi4fBpNyN5LJg7oaNROTf23&#10;6LaYmavSMFwnkXADsXF1/83q4UddBxYulw01J3i3u28dw/1H4xnM8Tkfxf2WLPAB3aL66yTp2a1k&#10;6cnn/LHS/TNVcU/zxiWnIjheX5jimias74B+Ga0p8gFOIKaiREqIgIJD20WWRDFP6+6aygd9YRGU&#10;dd+Csp7r/dyJir2uq7cJf5JrliD0W6eE1DG8Tif0Ly6IHR6Ip8rfikv+rUS2NfunVboiaaYiBm53&#10;RSD+NofW0QzF+OrAXiELJU7jOCFzNvWmENIZCLma7DHRpOjAOV/qJXV8gvQ0HEP/2ArxA421IJpk&#10;u1oDsClFH5QwVJ0BWCGuc0VbH8hzA7sKa/gEfVbyXUk3hjbbDcuHDp5bS1Kuzfz2ZW7QeEK7J3CG&#10;Grzo31p0d89SsJ58aEPE+kEd5sy3dsO/k69N870pAW6Mayy03Q1k07ID8QPNtq7tz625pgje8ke7&#10;Rz6+PfrHLvjnMJ4piwGwGaf40xzPaY1/9m2xfVGly0vFNXQgRqW1pZ1vcM9Wez45hTqBMB7huwud&#10;J+F29xW4JjrFaBe92g2grD+7aedrv5VMzvO+e0PsqnJB20/J02jxcUiVBSIONoCfoy6hGAt1qF1X&#10;3VJTcefO1/YJ2TD51L3yqsESWH3yECY3NHCWZwfW+Ozc0E+KFLnAZWUQi/1Q4Y1LvQGLCdE8rQJd&#10;zhvdfa/KwJzwO426rC+vSKIgt/sCBLfZ4HmuV8pemzlPsrA5eqRvSS3Urm+zN9F10TgB9p/vEOps&#10;bNZdqPZvMGIxNCuKpaGOJdxKPwnDEu2wf/thtCv2zyqGmhiWeJdsfDHzffVs9UKS1Ir5e77oa93S&#10;JINqsbsGr2tf7Ghtc+LnovHs5Sj8nF8HNWJ4oe20hejOoyzGSLHGELSVOX35E8rF2V/JRtIz3NCP&#10;+hDfD3VP0azKT/HPFAylzmiHpmMvS/vk++ev4XNYx7UpmyhKvSx2eu7Vag5pXZnD7VPb3f/L62KL&#10;a50OD2gdnOzQA3+BFdzoKayVTyzvxQDoea48GrScWJM9HFnT5uz88+8kW1vr/wV93rya/njI6bn1&#10;tGOm6/Sr16lY7AltGMmBgcWKB0+ejOwxAcyt89+TTWWs3FJ7sE7TVLk1XJI7QvFASW/38txb54e/&#10;SzSr0ycyNIlbpb2BcEtpi/7Ycbini4aRpfoOtnZ2hP5M8xQpzvIq7qVCo+YJgSyrOw5EE9mwstn3&#10;xiz030bGNga+P7Qi75/f1A5RYnnnn5mo1x++FyePe0TMT1Tk6IOYrV4bI5ybU/wNxa5bJzWnQwWn&#10;n/ijLiztjno8tCL95avXSNI0o/uzFGXevGWtCRiiDiO2ul9RYxDqzPcQQ36MNu0ix3ZxfLHMUDA3&#10;kHBBEYp2mGzVdoybMVHJ3CEG/W8v/D1ZClfoX2h+Y1Tb0MOxX/KmOkfPiN2AmGx8cB3d6w2DkdXO&#10;/Pu/xdirnJ6M0QjcJ8Si5Ij20gb3IdG20kF7kmbykW+a0G4ByxuK38pXfvU99i0NfTa4rBbR+I6d&#10;f9oTwUTXR2EdPhOJguOQqb4A18VRIBuvrnp1dvnrUjtU+9MYYeCscdV2bMifY4J6MghxRTjiJj8I&#10;4Ftvj8vAeynvTYCHX67D0PoMlPamb3bNVO4b//CqNIy2WQVwgzbpvfwS39PPSgzAud4MrqsjEbNZ&#10;A+3RAI4BroOLV3a+8ltJ81Dlzy4rghac0XYGtZlCXtd5SJHFQFSHDRBNL/nHoYgJW0bSVg5KwO/K&#10;xP37/zVTeXGOCuKpO5RihmxmNx6UOA3hG4NlqwEb0+KJR7TQhuacfo1YxnHnFPuEMUAoEq+4NVgC&#10;0Y9TzJzyMFSoG9iiD8Tq6dJoyuiQqWD6TMfxqYaeoo86Jjr+Kk95uSmy5RjcEV+9/uq7fl1yFUnO&#10;rrj+qcuaCq4/zUUd1+oO3lwbcEC7Z4p44+MqA9Yo51aFdqCeYrZ0/fg7EYfQbMfCvoyJ3tX9FNW7&#10;IhoXRVyQXoBTPHcwrjR5WSRJS39Vr41v9DoUaYOepqLuytPEQ6Y84WnjYO2Bc///raVxKLPal4M+&#10;DsXqcT26NRrC3d5bA+96XrvCG6+0vyGN2pCOc0AwVQZRIktw5SJmxTVIeRaKF4QL9VkMK4CPvrjg&#10;CK4louolzIR4tNoYMlXpY53znfvGYcxs6v6sdeg2L4hrCxWDVc8Vk60vie3MoBhxPL5nW7xWGn92&#10;pjN2Rjo/dmCRRP+C4KPcrgurhOWzuhIgnuv7Io6bmvoqg8GujK122aaLTm5SLsaqVA9s71k/y5bf&#10;idktUN6V2XXtt3uXxG29yxqGne9/Ofn3DcOp92PRl6H4dhj6JxEsceqzxZ/ml+92nJIu7JptbMmQ&#10;+0J8pzf6qEl4uEOCmBKnhlt1oxW1Q+jL0GcPkkePFv7H8LK0ijtxD0TTTYjjLuPv8Ic41LnuzQYQ&#10;3ZLc2bWTpO1f6vSrHkh/eUVxjPlMxEZwu+fm6vCSOjFLEbTm2mgGKeIg9PsiwafeiK3pn+cfhQ/u&#10;bDe/EYamUWTW6PMeKjDAPWaJ/qUB02HUnEd7jAo+iDY9kIfYB/UCi2+z+KI+pKhSgF109Ygm4BTX&#10;9wklTqm9+BCenOY8/jT3KAMnBHALpMGDwnndB7d7bs2HCk3Q6SGqqcMQSoZFbATniP4QnW5/XDRV&#10;vWdg+UH/vjZ/3eqYLW+i/UFxfyaCIFvWqRTO14eGwUuw+sXIbzQCFf31buiEP2LUfOgYEVczGRPq&#10;BKAFSk6dOV6/C26MO+qg0ZG5xgMH374qwinVj3mjbQ7U8ade6P1J75J6ZHxVc2ACo6qvyi5ddHbr&#10;uvwinOeFQDo/HCSjNQcmWXeFM8EPdmowZJRRjqh8UuVuaFRC0WkNhggRLQhUUNW42TimoJqthS+e&#10;PWUdpx3DedqDEpM0/6R1nBdzURr75CN8R58U0FB8XAQVRnBZ6o+b2olR9dGGvin2HJi83/1WCpiD&#10;hD/dnkb0wTR3NU8di0AqHo3KcZbspEo8UggXJVZbssmiAnKQdr62T4iasW6gJCy43eMFJQqoI4KU&#10;CCUxiAbydLsZHO/QZ84gvUtvXIgXESg3DOTz3zZsXz4h1gtvd1mnc5BhocSpEZ0X3/kZgSGE4jVT&#10;YocSKTQDs1B5uZq+V9dfEhcndHp+vt3j6yLxlbc60YPzg39+huPafgQ31KfZR+CzPErM4lru8EDn&#10;1Bis0Hjpo0H8uNwATO4agEulASo2fTiFz9oO1yFV53h3WEP1cAkp4zcqy1p7W79boMmdCO8MgmO4&#10;kUOafBbuyTP2Ko6HF7r+B2c8U3heYs7AWhQqguvycBh4i5H6t5S2iTt6SVLPNeJ/Z4EHPM50uK/J&#10;pyVWOx95q8xu9PygsPvyZsdoM0w/GIVb3UHMSaLEqS2+X1I2IQhAKWlKXblRIn0I4B1mVKX0/khJ&#10;RXBPPdUu978BKFSTLZ/kdsV+GSsMgJ7FbrgqCmOUcuS8UwCNAjmOTcZwRXVzjjMufaO6nhKnDYPZ&#10;t251xTAKu2R5EAS2uUKZri1k5yN7opsR/1nj4I0J7yYTFrw0Qh3o1xT6rKnvzZlSUw8GLfuW1U00&#10;q4qoB+TT97KuKJ1Z90IgHqQXKXFa3Jf5lXBG1tkxljkyu9GeNrgitqzQXYIwrgl4txhDmvI8pCrD&#10;IF1pAurp7Jejq12s8vVtsvR49LhyrhE6pxuhdSQfvx+AOvc4BKFy92vx3CrXlb+8qvJHHWPJ5p9c&#10;Vx6Dcl0wcMeuQ6TYBTgT9c9LepK2wtvtIEUaCglcHwhucACncmP4Oep5l5oTkNdTiIAiAep6r4NT&#10;hRl8fBvfXY0teKHzb1iuz2gq6Z3Rs/dsoY5TY0ZbQdU41CVC7zui0x36liWw+FC3bxj46KNHf5E/&#10;UF8fJXZEQ4fgBfUJzSsZXmlsf/Jk7m9ax7SfZsgzH+bLYyFTGY4g/Bhkaut4r4MbOk+SIuOJRZ3R&#10;Ns0w7lkyjGxeSeERsL+nB7mScDAu2aboy1LfhLMSV4jpRBslsWJVuqkKT3TKbSAM12rjYBLcUnuh&#10;cbeEG13RrMopnG8L50QBcK0rCXzRkWfzSiQWoJqp6lla6vnLzS9G9VoHL+C/BUDTpHyvEupVKR0o&#10;lUTwzcCH7FU9JUzxuSGwpmpuNq+k6gicajgMd9WBEMs3AN96n60CrWAvgP+qjM01OOfg+w4R2uNz&#10;M8G1lrKgWRy4IZrIwjUUBM5NzB6yxGn1dOu30pRpQy71JoxWnuZU56nCYPPrmXfSC3ZMd+QF8LxY&#10;wtSAKkhRj54V2UCOJhoyu8LhgtQDvNBZoUCYYCwfvnz+JXQvDUBpz+UHU2vit+pWml+X0Bl/7/Ny&#10;U/gQ38kh1J2f4RHLP4770gfc29ApQhB6tsN8SzpR/FsX+tSP3TNLkHi+9MA1R4lTegZ7c05RL1PV&#10;bpLEFjonb1+his6dr70hg4+nv3VZFDlljevaihIICCzJAaKfRIsUzrMGPx4lKI6weV3ZXfEPpTOC&#10;Fs5w5Yx4puRAStXavuJPz/C9FwgAk67SR31CCa5onhGcFVuhfncCZ+qWxOs+I3QdEw03f0j6it/V&#10;epojr/WhIMXOqQ6UMm2m17FafVYxTev+MzyC2t3BfWdeiVGjPu4N3K+4LzzqDIEC30HoxBNrhAfq&#10;YdI7Q2v9b092z/f832xN1sMokQ8CSGMoFF+hNb6XfCYbJ5kpkZbpotbEM1X/f02cKucakolylUAs&#10;Bcgp2BvP9wP+JJ/N4P9NMrak/ixdcvrxJQTkRMG1O9fUsWXbEfLroApfmldiifj2KAvQUtX3IbQ9&#10;FJjzqLeD8r7SfQ77yJL6vSxV2NDJ7cRp/fjqgMFZngPDp5S4c2tHEC7whfoxnv/OV96QnvkOk4Le&#10;lJV0ZcTziv67eV0LB1PukFCBWW1fipr0CiVLvCud1qSzIwdihfE1hZdwqn6lZ2WYMRoMLfOjs7tO&#10;sDmKRLtDVaSXFP4gnVPWvx6MpS5jwnPDS4Ks7C7nF9uJU1NoHm/OwzXwzgT/xFq3iXiqcrFuuBD3&#10;YA0U916EJLkXhHQ4QXFPw17nPgUoNPPtaRW6+K1EvKZoxAilgwUrpOdXHnRbZSsCH5iiLiJmAaIP&#10;P4R2iCpHP0CMRnPNaLYldRFQd4wZ/v10I9qrFsSD1foscE2MLnaIz4JxH4ehLqeCNxs8qOvUDXVP&#10;alfyG4lTp5ojT6mT2YurBwUad9Au8nPOSnMmnVpM0cYfg5vyU6CdKI5XTt1JuC5zR+fWDq/7JOTr&#10;qm81TA47BzSEboWhrogXW0MiriPhcOL89IY8r3k4niU1KWlKydMI9KMSuPasYMMYHWayEfZV1lDa&#10;q3Ylm9K5MJCQKImEKl0UTK2KdU1DFyBVZoJr7CTESNPBosGMzXD1xLUbxLWANFUw3Ow6A4lSB5b0&#10;jBEdgnNiPbjb4w8DS+0PmgcTX8QKj0PVSKc8WVp4xbHODn0TfTC8i8+IJU5P4P2ZsuI3uvco9O1q&#10;+yK2ZtYVJQBT/21ovjm3tCcCqGs2hu8MOb2td0sG5BV+HHsI5JrCGb4lCAavSLeeTf24f7ZqOFMV&#10;hPfoDrd6ha1dXfDH6+t9/yyauD11Te4EpzsOz+48cpY4rR1r5YQKPfc6Tokaabvj1Ah8OEZgi7aM&#10;AoiEQYglw70RbWbjMfgQ8bo56m0qyvkV2pdfor9Kwbaf5+GaKDWEkEYHiG3zglRpGERxnQH3KQin&#10;2p6flXozGn56HylyV2gcur05szHAOhSvCoss3WvdXvq1GyLG8mAFPnWDN0Ey0wKy2TrEur0skfw2&#10;kS92//Ntzbln9Pwo4BAlNEe7aYQ62hDuaOJAM9+y5zf2POj5h/KdxCn50oGMwvkw2lsrEI4X1C0v&#10;T/wVBZP7V7szJh/07XVG78rio62/CG+LWyYbQx3LHg1GiPuS5npn299gQ2oalNoHtLp/eUl+Gi7K&#10;AxiFXFXfjcquBcEbiVMqCsrUFGmdmkzZaAaWtMZ1Sh2nCdyTeA9yxNTxcF0R9FQ2WUesL/v0AeIT&#10;g/OdEUv0PcL6VCzmjzaIfACaUUY6NwR9HfIryVdwRB/hJK67q6pTMLTaBYoZEeSrU172zPHeWURC&#10;Ip3t/FWSyH/SAX0y8mGo0CKm0+FRy1DRO7sw/i1kcHXwJ1nKhOVIHq5V9HUo2Vg/lKwdWfy171Cs&#10;SP8v8ZzQKZtaQ9xfPpCpzljsGGp7g3aZunY5442N/nw75lNaoe7yQT1CRaJOVfpgiev5IyogqTVg&#10;PqljqwHzUY3LLOAT1Ief5eixGachLfaDNO5l57RvSHVXwfuJ7d7PYlGXVepyGT1mnTYn1Q71LPnQ&#10;R3F/BaGfHoN7zwFtGMWEyOc2xvdogvbGv8UaxGPiA7t5CWs1DxQVXJaf3vJBvEg+PtlVV64+hPDM&#10;tudU4/nJz2KJU/ThvZptX1b13blO8Y2d0+wTXFt/opopP39d4bpFNHhUcBaAOuEM3nuSLBqKNUng&#10;gVjKC3VQ7UhJ/c7XfiuZWJb/Va40gEu2gGYoBgqscU2HgkW1EdMlRG1IsZYI/umvW8Z5Nw/q/qC1&#10;Lxm7U13RXwwbT7+A0TUZRHaYgxU+TxfUU2GdjpCiCNyO/aDvcaLJkHXxHkNsdrf/TsbOaQ6UwQXJ&#10;kVvCaDjXEQhX5UlwQxy3dae7IBx/5xvxodWHg/+3b0k1p17UGRLjknicY8EfFX3y+t58XZaWOH9Z&#10;0xuvPYFYhWJodLC4Gh6UrKHEB8XcTiL2jxAee1Yx0PAbE6eLD4cNeGOZ69ECA+YjBqAvlNd7DdrH&#10;m7e0S8P7mLmWN/sdOYOpDwM51JlqBAlSd4hDnEGBWtKF5FMHIxZLV6eud073WFWpzzTRCKiP8f38&#10;BPU8xSopcUqJBkqcOjc7vqgZ0yTvnJ69n9F18fuiySZlSU/CswDUw15tjlu3e8rzqZhka2voP4sG&#10;r98O4pg+p7EhlDgNFLo8z+qtZ7PMd07DzrP8qN9zbE3y/PdNnD5+PPit/oWmjhJtJBT3FX0hWej3&#10;xPPu+Y/qxT6X1rES6FsoefFqV+HC/Y6PJZMZGxSMTpbbsZE8l+RuiJUqVN2LUwd2r/8m6VmdP5bT&#10;c22rpPc0XJFbQhqbdxoOo8s1ImKF2PkY3vfZb5JPQqOLXk1K0p950wru7e5z0Dacto+R6XcRSpwO&#10;rsj6Z++rVh/Bwj5bNLS29Z9TurImvXmGLHFK3T83pN6PdNPljP5Wt7z8rxekqXMUs4wTWED72N11&#10;6VTrjaE1yZ7+q1sb+s9Xu+9MWNWascQp4XiKGfwiF3ECFUagzgxusNoU9ae6t0xJi2JEx7fj22iL&#10;Ka4T0amHOOAYYjwHOIH+02WRHfTMVCnvv9J9p5wf/HP5nILbOla/dRH3Otkyz3Y9uKV0B81cPYfm&#10;4e989K1yW3NzJIBrAMfR1ySGhmOoP2gvGuP1UsMAS6DiEYq6f2Kl+TdSctPa5oxwXPsXRd+jNaZZ&#10;7LkxsCxvhAM6v/A5/lW66JIsQxEPqZJ4SOD4QqU6Tbxwv/+tfkj7iPCfE0QhPaY7RfURPHPco0Fw&#10;HfXcBZkP7mXL7SYHtMlF3eGw+eUyjNyfg7uaKw8V46X2B3Vfjm3M/21R3505+wZ7hvOpA/L9ErRz&#10;aHOuIr717jBh8aZwrtVWg+7KG4Vk7xLODOen6d0xs46thnCW5wwFPVfQFz8FUR0OLLZBtLRBHYeh&#10;pj/h5drDye/ufO0NWXy0+Be3VJeW6P0Qfb0F2jAak0BFiC71RhDMNwYb9MMpEUvJ00ihFRRoLz3h&#10;jZQZ7pxin3RNdP3XW/Lzlc51JqyAcq9ICd/7KVrXnabgXG/MfCAj9H8iOccXGrUFnzYOlHwnQxE7&#10;foZvC1fbI/gT70jO5ypTbJxrzLZ+hbrycK4efIh606PJCbzR/7DD9WTejLauygA+vIP4rBLxNt6b&#10;K/pInuhnEzOCXbMBXFFHf8Gb4R7I8Mcb5V6OF8eCV7sjmJUbvSiRXUvd+S8mw8vKE1ldJ5+Go06P&#10;QJx0TmgHlX15d3Wbv3kszf+L0LVWDKS3eeK72B1Fd6LJBEp12S0H3cerQom++sHcrNvylK2Fh7Mg&#10;mCpHHWDJiq2JnYqKb4kBg5KltvgMT/P0EcPrMcxDuQkaKejaYAVFPTkcyjHsnJYJwMJ/EE2WN0Ty&#10;nKBqqBJE4zVgi3vc4A4+b/we5YWoKcu3/cTTikFu5EEsGpp53i/zuy+sXFGGoC0IhniRN8Tyzsjb&#10;+mX7GjnoPnvn288kCV2/Ip+YYgbGZdYvU4UZN2d3Clp3Zf7Lsb8dWO1up+YA+vvy+uj7Ff3nHu3a&#10;Yopxh7PE6akt3hS/gmbX0ueIQUg0WdZ+sdMFvHF/+nNM4axoe2xMjMhwq2q4pH50ff3AnBEJFa0O&#10;rIjkvMlKEE834jM7h9jOG86IjoEbrk3/+vA+Qf8UY9nonedVFWkT4CL6SKSfyY/L1l7eEk5WP48X&#10;uMCFTj9IFoVAeKMb+DbYwCFqMMR1/yH6Lh8ilqNCaxrLaFBAiVNDCG2zRqy9Hd8mzGNJMVpG1WsK&#10;fjzc07h2qAmM/FKKn11UJm4nThsndB6nuH4PyYk+ikbkU/wF76FReQ+dUurmofbhK3z3pz2ruoBr&#10;3cmrxOl8mipq8DjNR2eo0wDOSZzR0JiALy6awq4ANKLaRHbyHelaGfYpHSh+cktzAR+8PaNrpOHD&#10;xZoQmH2gecMhfF2qhjhuCWLvR6SM2BwTdMSIQo0C+fQQKKlGFXLkoGUrfR/0z5W+0+EafPjwz3O7&#10;C0U3JLH3paMNPvJ51bGuBcnK0JriwACzYFTwfk1f2Waq9Byc4/lDfNtJaOnNf+eAeMGM3M0NHU/q&#10;inJBRyhN6cnAc6riNASj4nBpQmcIla1/qxGIp0rh8ddPoXG0HjgjOTpc7G90yfAmVd8t0ZUPRAi9&#10;GYUMZdHfK0KjVWUKV2RBuIhst6t3cUPnyIJl78rwHyTyOWl8KCphXzQsFbrL+E5DIYTjhgvLAjzb&#10;9NiQ6DixBfBGb9UtfTF+IBUUBdtax2ouhXCPb1H1InWIkiKg90PziUI6rBBU6LMK4+3ZdPpoZL0Q&#10;eJXUv60zSDDScSywyeahMRoUqn49WroNkqnlPAwXdnA7GpwKA/gENwRRtuVKk6vx+X2zSHX5Rlyn&#10;7cvzPA+4K7/yRsJsV8Q68Z/Ft7q2GFL3GlXjoLOkV2QE/lxn3CzGYInXeLRWHz4qM8D9oQ+ulQas&#10;m4GUsV0dGk102KkzNb8nbYHm++ycdk/qB+q/f1uVsRDI8wJrdIBDGnymiiVX9wwz0Wq1jFxTnxWb&#10;oHN5CM4IDsFVhTf0Lva67nzk/xMhhdo2ccfqgvTEY6K6tKeKHDzOCjyXu+bfncgjGVlXuGTIzz9V&#10;zshh/uEYZOC+p8QpvVty7AnkkrKlCjF7VH5RnYYMjHo06IEhrgsCHOeFUZt99yffKHLoRpBTrLmw&#10;cVYQANo5BSQLAuFoISp8AhaopygJT9VDkcLoF4KZro92vrYnlIhoHMrJuKWOhmQEsomyAAjmOUCa&#10;JKNlt3KFhJ7BwsagfWVv8pfHGw2ZUSHw4l13eqtp6E1dMLs56jC03s8GnxONgWy6pDRJ7oCOoR67&#10;11AhGQpjKNBdeyGaVbS3jtwYm15raRtdEbkXa+MgoM2QDShPlETB9a5LcFluCIrJq1tjq8p30oot&#10;PRqMkM/WgmS2BeqHbqEO8YMEyXHUv2bgWGcDRdqSR+nq8JfUcXpVYQc3VQ5Q3hsEvLGb6IDaQVFv&#10;CiShQ3BB5Aex/BPgcM8QLIqNWDCGqnaNSy3Q+ORDnvYstPTfAJcyS/ggSw9O1B8DT3T+iSKZqHGJ&#10;zoCCmJQ4DUU7QLSoRLfmjAfNJ4vodAPtkgSWNvsYXfauEH1b+YjoaqTY9Tl1ehA9ZqLQBnQzRZVE&#10;1a5eGvlFbnf2UhTHBu6qIiFeGID7qb1l5+t70r8C/ylFkbNuWbcNJA+hLqBgEQFsGnxPnaYFkiA4&#10;Vm4K1uXGkNuTA0SvQZRPVLkXL6FKXU98R45wGgFQeW8UGukoSFH4IuiPQqf9OPi2GUE0PqNb3dfA&#10;H40nFflEIzgSjWfPbjwa/nBxXXE2T3UKLqtSH7ZPaQ4Ew3d1hVKawUmJU6LmZfNK0CATRS8lTh2r&#10;qDoRbRWCg7PtZhDUEP2gUP3mnFtaZ0PT5WXJYhdcX9bgSgFYQdyLxpHyx9zxYgQX/gwQ2tUceeZY&#10;r+/aheA5S5Nbc6IRbQH+HkquXBZ6wOKmdh918usimBb4RXQGbu3OK7HDc16UurJ5JddUIQgYneE4&#10;7mn3hiPQMHgVHj/7AvpWJ+Cu9srm8DLnrR040vGev4wXxjV+VmbM6GOJVv4w6s+Lnd64J/3QuUSH&#10;BddCutjjC/lUwW/FEkHSMF55CL//lBKnHs16bM5VktAevHE97s0rEZtBx/jNIgoi7XztDaFunnRp&#10;7AhRetC8kt2kKc0rofmmkQJLvD5DZqt80AZmqGOgabj8ZUN/Xq9kqO6gINofFGvzLEK5no/I3pGO&#10;o+pRml0R2m6EQJJmfVmzbmBK6ETxXaY7hqo+o4BjlSz3bGZL0qJA1/ZPO6c7UG6Kzlk71xnCJ6gP&#10;ae/+skCfJU5PIFi1RD1rhriCEqeGiN08agxQp293rlBVLc0ijha5gGJOEk3XunPKfdK7MPiTW+rr&#10;X4SLfNAmGEOR5HLRqwETsv0do5ljxdqQ5c7p8t8Y2P63FNFM9eVQdEyJ/o8qSEmXJovDvxaMC36w&#10;85G3Cs2yFo3VpiTyHJ5nq8Jwr9uyoB7ZK1t8LlTMdZpPFF2Ic1BXhAn12bwS6pJhBYX4Dv3bPKFh&#10;qHYfXp182Pvdwq441SmOFe6VK7XDK5pTYa1WYIJOriXiBie0fz4dTnCvv+5ARgqSntn2o0Xa5MXr&#10;eF3ZiqSvStRVeV0LsGenXpXNpzP/p7Q7boQ6Winw7F5u86B1WG228997gu/3mwPLomjZXMcUBXbo&#10;ffcsNJZfV9oyCp3dxCnhL8GMqOVVhoupR8P/pJiTne9dHfvJ+JoyLa/75Is4/PxZsSE0jzU27VL0&#10;HCS0Vqbvd/t3TpY9aRkrA8FkBeRr4yFJjvaq3RJyu2sYDRDJ6uPpb6lmmzoKtcGsOpXmmRX13b5P&#10;s4d752ti4vn2X9GcEtLzlDilwP5HqOdpRg+NFKHEqR4eVKRnXKgPwc22aK+MWYCekqk2qMsc0AkK&#10;4VniYcBmxxDFEjlCHpQ4VSeDYmkgfOdyvmHfcPgTu5qjT8nBJtt2QWIM9cO5T86IUl84NhvDaYEV&#10;2lAn6BrPV6omCypTxQ4Q02kNUUJPyNVUJjeO9P0wui15NRD153mxFR62UNbl+WJ6XcavG4yE6E7q&#10;vkF9hUdEpznqfge0w3qsWMuGnOUaO6ge6XOha1EujX3/ZlfWRobCC/rmayFf44m44TCjMTyvuAXW&#10;jZasgI8owU61GMBZiRtcVUWgnxGEts4Y3+0hfM+HIEPlCMqZe+hrUSdA/Mv26a6zadKCJPd6e1Zw&#10;qo94h2YNJgrc0bZsswHRvqDgYVlv4NbUurT+wRf9n3MH0uZvKk7gOfF3Cby38nr4OVUjvfm+HGcI&#10;bKcxLZbQ1Jsw8OBB76HuycK+q3IvxEWOkNEjrltaWvqPIwu1t9IV1mzm3fEWvb3EqRJ1cM14Kz9U&#10;cBxIn9P8WcIUxJ4TjPvRB+0xYQ6igyMMQliE5m/7N9vD+1n03vVYIoKCPu+hzvsl+kTkKJugk2xd&#10;Ygw2Jbinua5wUXwacYUTlPZdRofcldHpReN6uyh1gNKelC9HlxEo4h5JlxT529fYwCmuMeIFD8SP&#10;vlDWlwqyOQ5IZmph5r7mnTSNVIR7W3P2BQUNzuD+CkAdQnOVfFoNIAf9P9VM4x4bR/ey7l9LB/Ke&#10;x4rNWacpYUjyqcnP4o/nts9vjP0t7ePB9f6oqc2RN2YL9t+//3dBTZEPqKjQEv0jl3pD9L9jvxpb&#10;Ve3T78TckSEtyArscHxBmOGi/DTcRLxTM3CzYnBe+cb82d61ye/Giy7cp3mXVABEmJtmlR5G3+hM&#10;2wnomumEFGk83FZHPuxaaH5jVtLA6tx3rsiShqjohLA+zXYn6sJo9AGcEUeQn0oUW0Stz5KAqCMp&#10;2JymPAnDa2oYWO6DDPkF6Jrr+I20oMr57g+SJUEjRK9FPoxTI16j2P5p03Be0O9C2/r7COpMkwxV&#10;6P0Y9NnC0HeL7jSA6sHzg0Mbsr3EdYXg5n9KaA0dsqyguWFukK5IW2/sq32jO4uKkUsHcqUnECfs&#10;Jk698PmQDaFiXVrPhKGOVOM7wWfm0GwAAR2uqDtMWAEVUfWSLoxucdTJD2DL2ZXqrjyLC1yaP2UL&#10;uarERlwnf1itvp1CSW7yoYnuNKDNBCJw7xFuJdtHPjf53pQEP4mYgDfCPbAIiNZqx3D59RRF4Aui&#10;NXNpOsqS5B5cfQjnWzOdvBurMcXzUeDZu8UOber+ubCvyhLaJdFEURYVPdK8V6LpDcbrC+XQHMzT&#10;UNV/HQLbjPFZWEHrWO1bbexBQjPy7igiytxaDbcowevTYYbvJxyO1ZnDe6hPKMbyc/zp2+4KBT1F&#10;0/xJGSUi9+EmSjIJxwvrygeK4f5Xj6F/iQ8hHGNWOEWdC5SMvST3Y7GfqypvVkRBWMKxwRTKB++9&#10;k/ZeMlJ15lzbSUjo8EP9FQOVuruPeWM829evgYSClz2L0kXZvCJMOyswvy09t3pLeWtQPDPyBsvS&#10;q9I/W/6PpdqIVSoUpEQNJbYpAUmxNYqxkc9CWIt0c6TQ4VnVAOc3Jk4n19Wu1X0Jj4KpYA+xZxDa&#10;zZvdCWjbc0C10M/miu7K7Eq3f3Vv7JOA1sP4Dg3hnMQF9Sb6OagHKcYYgEcw6ooU5ZlN+UJ3Qo7Y&#10;d+oorklKrLyXgxg4d3ukmD7qQH1cpy4tzl83TQycoXPTc5qa5/yoWndZlKGK2bogsWdz509zfb8o&#10;HWj3Jjrf+/dF/1reHdVD1P2u3G09FCryf3JvSL6PNYn2yfLD3sDhlc6XQyvdv1fidGWz/x+1szWj&#10;ed3BUDFU8aB7eXSf76Rc7NfnjFe97Jm/A/ef9Jru/PM3ptfaD3VOXH14U+UCl2S2cElqAylyN7g3&#10;VCnuW5l55+iQt0nP6rxxUV/G1r2eAMa6dE3lB3e0fjC4UK7ceo1N53bXyT+mzrjX1510XluXo70E&#10;1f3nYWZd9XvRFw9sDHy/b1nSP72uvP9qMpKEfl9Wb5XyFJ/ihrgOUZcQ20X3VBF7/lto17K0Je3u&#10;zWbgj3b2Ot5DdlfCl52jhdcJ79NnOKg/0ruLtZa4p4/gGqF4NuHH93HtvI96k9bO8VrzF6265OzG&#10;CS6HGIaC+YfBF9cuMaQRDqIiuFiRPZxC/XMe17J8qmh47qFmj1VAvqz7q9aJjp783utwCWGEF+o7&#10;WvcpEhuQTN7pWnqgfadvS/eZo80aofVPsRTC9tSVT/4jBfR39yMVnPg16UH3TGEJfuetBbbkT9YM&#10;tXsnCWLuN/bebpy7P/Gv0nmJYnBJTqxZb9hE6lLjDLWVZ3dfhwvCUIht94IMYdRY33zbWymBxcuq&#10;/31BEiY1qTJkLCBnqOhEHQTpqmDETTSKzpgVLxJlebbqNGw8mYPxBwtQpEn9Qjld4vj6WsK/f7Nj&#10;QnYuWX4ezGvN4WeU8MD39B7avfB2J0iWByBeMGKFOFE8x2e1PSm/sbnjVVEvq//ldvf5EfdWY0iX&#10;eEN+z2X0xT0gvM2RsSpS/IpG/BT2hMDi/cG3FuLOr81/93ZXygOK51DRnikltvEdESOiR4MxrhdT&#10;RtVLRWHEOBQmsIRCbcp90WjNgefkDnL//Ib0HN++ygCO4vnIhlNynxrCjjfoMWY3h1pD+Ax1GzHv&#10;BLe4L1SqMz+9o7n+wzRpwFq82BFSOQHd/W+Zm05yW3TW/ESd+UtiZvsEbRp1W7vW2eL9HmOJUzP0&#10;kT5BfEJdec7laPfxWqgok2wtG3nSpA/xUu+vG4bLg16P09N7bOyrzzzTGQYeLdZgWmL4/J4sfZ9d&#10;G1gVn76udHkWgvsqnH8ILiDeLe/L4GlnZQfO1/+3EspHlPVfVlDTF+WNKO7iibqivC+XmA/esKGv&#10;Su+64m8q+jJFuYobsPn0PvAmSyBaZM7GSti14jPBg4oBSUdY4/Pz4xpCOPoTFCeixClhJe8mh607&#10;PYVXaR7tzmmZEGZQzjYWx/FdoWqgDPgj98DiLvoxRbiecK/TSBpqAnNrst3K0BTeOWimvG5e+EF+&#10;9/mVK8pQSMS9kSD2hqiOoAd5qsp9zX9LT6f/QT3T3BbHt39JhVBWeF0mpZZwSXA9T/JaIdjM5sj/&#10;Hl7rrxlbGWPJ15WNoaN3dWceU8KUju1CkkOQKPMAziS3eRezLX8x8VcdowW8eIEtY6eguGMEYmLy&#10;geLE+oiJi9so1kafPUgWH41+r3+R3y+YqgHRVC1juSPmiWjUuc4thuBZe3KCNzb2fXpnyulG1S30&#10;cy9IzJlPQUW+V9URkNMdC3ECN7gkCYJTDVZgjLrDvsIUPkM98gEVYBTqw/u4vj9BG0DFCYdzDsOh&#10;ImPEkTbsWVPjqAnqV+o4dUbcFtxhxMZpOeEeoHgTFesfR/2fpDi3nThtnRm2OdUesE7dO5+jEWEU&#10;sFTJlbudRD2MYDq82QQUc+0rKaozL4jHmWa/USs3zb0Mxb9TQPo0z4jNmrgmc4KxFfG9V6nsNOsT&#10;h3N7s9cvKvwgEgE76wrB4yp+dmhJUEQGcOejB0rlIMc1QeL1kKoNqY2ZKiKog4doemmQMlUhm+Fi&#10;JaB/RXR8q3euOnDnqweKbHFY/zTn1BPPWhO4o0y8L57p6FPPdcxOrXUdGLTsXhz4+9qhBsWFzlCI&#10;bHeD0002cEsQvbz4jq5O6azW3KPZis11O4FOzg21Lx7BaAB80DBbgDs6FfSiPJv1oX0kBx4/ewKN&#10;Yw3oRGQOHkQD2DTOPXlVmfoigOsKPy/Shx/hO/oZLgabanNIlvqBP8+MBf+o8+uuKprzLnrGg6R7&#10;sdsrptODVZsW91yEKKE3nMT7DG42By88J81aCReYQPPQZdnM5sFz3iig1jFelxHBP86qcCgJtVsJ&#10;SBU5AVy8bwQVx3AB2qFidkWlTUa2YbC4mbobdk6zT+p7Kvx9Gq2eHC0+woAPOXA03JfOGYhA16/N&#10;aJuyEw0srYNcycVq2tCZ8jMNcZ0WCHRcoUR57a0zSsS6pj+L55xopuQrmxWDz/SXhYbgw3EAN3TI&#10;yEk9XIf/VmaA+0MfXKuMwAidV0pQ7yZOKRB3WXnmsW55lM2MeVXquyv/NUORtuLDOw6W+L3gBp/x&#10;e6Ibe7MzlFOCv64bTtGdERmiY7LdJXBVeRJ6ljRvVFSR0dLMiX8oHusI0U79dnTUbxMCKq1jhSfO&#10;SzyeU/eTNe4r67qjcE7oNde92PvOblf87h8qp5uuXhSFvpBNyQEVLq5tH/BGvUCDsxmVVDsFovVY&#10;NQ4Z3mh0hkLw7ycQDFD1sl2VPmSo0iaJKnTntHtCVXIVurTZBGEgdM1I4Dw3AA5TYgy/R4US9O5J&#10;wZ1o9YDGUV5OVU9BYrE874ZkaLtYoL+/4k8aB7LTrqFRSUKjckHmDZGdjhDVHj7VMdG/R9tMnaNT&#10;G33CYk0suKPxI6BKa9an3g+aRuRv0GnN3B9zGV3fnmm5uTnzZ5LxO03nJHasUyBkJ/AVgfeZ03N5&#10;SzynLGsYzhgdW23Qja2Lo/K6wnCtboPicN5JyNRmQpLkKIjHEmBqVfVWfUVGdm6zP0860wDy2TYo&#10;778MSWhUIjuPof41BLNKI8hSF6/e6Ep4eUlmCZcVtmy2WUmvPwjHb6FeNoZEiSvE4d5OlPjDKdzP&#10;NBtMD5+nMe6nn6IeOXLXFHK0RXAbn4NkIh98qlzgF1lH4ESjHZxoMgCTSnzmuH8N0bhQgNenxQB1&#10;GHVToWNNQJ+C0aj7w4Su0L0ooo5T/s7l7wlndvh4rMT3C5Y4RYMU2WEG8pHL5VsPB/98ZEX5o9r+&#10;qvHgNgdIEbpAqfYq1Ayrq3a+uicV/fAnl1UF82aot6nTiDpNPkMb9Su0WR/mbXeG3eS7gX+DK/g3&#10;ekOG9jrrWqF5JWc6DeCs2AwuyU9CLM0vRXBb0OUDjcM3GAvAeZkvgl7UT2j4A9rsIKv7BoSJbJhh&#10;DkYD3Tx06cnyZt+l3pky3iUEqzm6Ck3n9PA/7FzaPinuzZeRrvRCEEUzPhgVbDnaJ+porNruPHWo&#10;PgKpAheIa3aHcM6V8erBwTfoz7a2Jv9ePJQ2HS0wBz++OTihHfHmHsf37wnCqQY4hw4AFRBYVx95&#10;dqxenzqV/qhEVxUc0Hb8mUst3nM7OsQiDxhcfDe9ZsNYzQdnRKGbu/NK3NEmUWcTzStJUQTh2nYA&#10;Z9zDdC8Vugvw5OtNdILmoaTn6sPe+fq3Fnh0IDCOEcQJPy0xhJ+XGMCHCMqPoP68LgtFQHUCjqOu&#10;oJkQxeqwPm7X7bdWTL4urYNlP0mTB29QMpDmaF0Vn4KKvisQyjXZ6zqNwffdPpYu6V8RvJVuiHRP&#10;puJ8HyWZKXnw6rwSotqNEpqBS7sB6zilgMsFqSfc7b0KLcNFVRRI2DnNnpBOLdJk+vi1ubwgXUW0&#10;OwyQ4RGK642KKnxbzdExRF2D54/kusw160r1ZDLZnxbLrqXG1LtBXU/xOztl8mQXLdxrjeDzwu15&#10;3HQEoB70brdk9t8adflnZbgvcE+4oAO0O6/EG3WyLeo4X54JtIxX86lydueU+0Q5261/VXX1SZDw&#10;JByrM4Ii8ZUCuq+d//7G3MPR9+sHU1bytYFPVXP8ku6VHsu3MVD8Wwt/quyGP88Q7BE70BxfVzxu&#10;yuM2Oqdbf2NFNyU4y7pTlVcFvog3suAs6m0P1EOMphf1F+GbEAF1BR2BUKEh/hmfGe59SpxSYovs&#10;Tiwv/HnTMHdfknJqpf+vK3tTeAFcG7ipvsEdXlHc9cb3Qw6wKc3LwPfhyjGDa+psaUX/wZhMNdN6&#10;uEB7aSFNGQE3FOGQxD230TzUfWBgYHFN99M8ZfAUm/OP9sqm3OJxuabxDfYTeie9i515XUuyZnx/&#10;f0BOpHS6WJkkNcZ1+DnQLEyay50oOwm8aWHbrh2mIMrwiuxy5UD2l3UjjdO6edlqcc/pLUq0xomO&#10;Ikat5b6repS+P7mmTuRPlL7kTdUBYgzI7I6C81J3XIPGqI8Kync++o3RRcX3iCY1Q32cUctSF1pu&#10;782H45uLP2vqTys70Wy2dRR1hn21Iatqp2dKY0QYywDivU/woCDqsXI90EfcdhrxNlExmVNQA7Gg&#10;OWIMSqgEI+6kpPh29Si+D/zJugfUl0CxNPzrxGnN4U/Qvj0lG+eOn6F5nwkSR7ShPmCPdtCXZw7E&#10;JMDpO/9cPZk7SXOyw/Dv4QKflzk99VGd8/N/e46f1+dcbgpRPANIENnh/ZrD5HLbQrkuEO2jHqOI&#10;3aYtNYc4jiOYFyMeQltGla52tU5QOzzGqIypwKtkqKXzIuJj4eg1oKApzS69KD8Gl1SUOLUBc9Qh&#10;1HlNHUFBeB0JUm9IRn2dIDmG75Y6Hj+HFJkJcEZToUp3FbJ67oxypwZ+fElSeNa53pkF4whLUwDo&#10;HDqdgQIjFqA8jvuCME2R1huvXSgdX6rPyVN4fXVJ5gBxwiNwlh/8daFOc6FlcvyKD8ebYXDqOChR&#10;hU6t3pemNOnOr5+XOKEeRj9JIy1/8mTwff5I7EgYnpM6350bf504lS6N/2XVaKsiSOABLqhjaS8S&#10;piD2nNM06qHNgAXfKGFKGITYZdwajqIetYf3bqPNzz0CBvj8qNP0pxRow58/wzWiTzTmqAOPIM45&#10;3mAC59FGnO08gZjLHbGLGfM/w/BeLkmdIFsV/0Iz3XabEimpovybZhXGaEcMEMvZIXb0hMKeBPR/&#10;20Ay0wgTG92C3aDsQaJe1undQhwVvbO/qMCSKGS98b4ylL6gmm3Ym/NHRSp3+m5vRYpMWVCCDsKQ&#10;0SIz4I5kSnfpg8fuj5nOPJh4o6NHPTPzf4IbQx9S4pSSUETRn60KgdE11RTNgdv52DcEw8P/FMdN&#10;UIcJHNCGeUOi3B/SlCFQqUsvIdow+gxbb6riuHLN7Ssd09Irvu0+z9gsedR75GOTPSNq5LBmD1BO&#10;8SBVGo/46exq38KbBV9E4VWgyeHbVxswrO9Se4RhKPJxHBHDWFEVOe4DYqMhX8EedTB1el1WesDA&#10;qgJ0i/1wSRQJnWOVFOA6sKB2Vyj5nCoJ6bGrx/PifqBgZXTnsRcNQ9nnqIBy52O/l2gWNX8hGeUF&#10;qaZ5vzzoXL3LaodbXcEPz4uPwBkhzX86CqX9seOq+V/PLafEaXxrWJ85rltPrhNclSffr9aWso6p&#10;V6VnfeC9LE3yFOkmosqzxjVPvrxRDfpS1UZw9I4BvI9+7iH8uzn6VETNH9DhhPjXCP1V9E9x7VPS&#10;M6rVRdfxjsRpnbYw6ALPDXWDJVyXhmh7cP9VKzNTqOiYfGhKntJ4jmAe/h78N9IPzOfGNUZUzS74&#10;Tut6yw/suib/tHWo7FaSzPelB+EN3KdEge+CPn8Qz4IVtOz6b5SQpUSdL+cYtI2WV4++BY/Q+hSM&#10;5TSdxeslG01dMCEtJnCy0RbCBMfhTm8qRHRY4J+doWOiOWXna7+VUMyhQn0uG/f6S9I7J7k0OigA&#10;XOqt4RevxFiOtxxDvyrpZeVg/YXXxxbg+vzjdry+ssG78ODpF+ivNgLN0KTn6Yz3T+NUyMZS7OeG&#10;2h9Ot5uwmJBTowUlz95a0D29qv5Wgfic+jTq+Yh2V4gX+KPvVz7YvTh04CzJoTXJf9YuCMc6pzjj&#10;NT23FnzrTeFUizu0jUvddz5yoAwst5plKfxfULEgFdJQDIXGElBsjWJslCCgrnOaKx/Zaf9V1VAb&#10;S0q+TbZZKjoTc9U+zwjbMwpMoQVLHt/SpEPvyoT1zke/Qc9ydFmSmt/t+5zo8X3Rn42X2KBtxHWx&#10;E2OkmAIVWZyXBbxEnLeezHN8TmxCNJuSxomxkWKo5w+h3ie2PJdm12et09tdrRML3L+r0ibxgrhW&#10;z89LT0EE+mTuzTRe7NKsaH78EHVT9kwWulwVeXzJ6Jq5eJ94nJHGrvEWp/aNf6D7WnqgOz+4IoSh&#10;lXcXz7xN5ldUv1ROlzykIvOakYbl3rWZveQoSffy8L92TDY+VM8WwoNHPXv4b2GNayacSPsyQ+0M&#10;yTI7PGzRL3ODsv/HxOm9/ttbJb0+kCx3wLUZCIUaL+hbuNdPlMI7H6P1zah6yw9InMoXdTm5PWlQ&#10;3BsF48sCPtnPnf/6rQVx6vd0y+K+yXXZFw8evzlyonREeMcHsclxxCXEZnYc92l9T9wMxV/o/2tH&#10;RSn+7SfgRCuuEcQ9xHqVwHN82jtdE0Yx0IaFrv+Q3n1XYF5jCZ/hGqF4ARVW0bgHmof+WTFixCpD&#10;qO1N2qwarngcIjRhcStivKCi3oAOYu8wRttlxagawztMoGPsxv2pdcXebFnCw/VjrRVp6jg4Jz0B&#10;NPKMCu8i+CbQOnRtZWTpzVjS65KjzRr2x/VPDErUqcloNXEPku9IrIUsqH+PCq5phMRV5UGUu7si&#10;Whz9i6vya3XOdZboSxx/xh+v6edPNm2Or6ou7nzkDdGtDgVcV6ZunenwhOBWxHltHl/Xdd2Ie1sc&#10;WTHX+zcXJBFcI7RNxAqTILKHm13BcE11GmLELkCMAzSKjrrnrklPwsrmGEw8WIA8Tcrjzskixqqy&#10;cyomPUvD/5Dfe0cZ03kaTKpM4af4jn5M7wnfVwzPHf2144gJ0b7j+08Quj6s11x+I9b6LtHMab5T&#10;0JOq9GwzhxtyisUn4DUeA78GawhsMdwe9YPv7KbyOMyu696qM2c2Z36ar738iDAp+feU5NzFSO6N&#10;xuCP/rUdXifZExvS/3wLyNVcetA+XHlo5xT7pENX/1dXOmP6rPAdE6MHS+6jbTyK53ViCShDfI4G&#10;jPmARlIENbsv1KozP63uv216UeT2dYLEHlJ5fiPicc5bWcUyKHHaYPmS5kJ/iLryZ7j2barMwY93&#10;jHVOGqJv8zHiE2rIsi0xBNsa9KGoKBOfCSVOac5pqNBxq2r47t2uif2drfgev1mtLcuNFAYhJrHA&#10;Z2L0vFR28+zOfzPRLnVEpMrtvqZRFHGIiS/JrKBiMEPRvbg/f0JrguI1ijGei2SCb3VQjOV3kc3N&#10;zT8r7rk4RDaImgEIH3rhNVb05WX/Jhp7zVzbD+9oUpduSq/AxtMN4E4UQhTickqc0kgkSpxS0pT8&#10;JdMGA5Y4jaRxdBw9Fusjlo5QrufTe333TtEz2jktE7rPvkXRjQudnlDVfw/aBu+AMforlDilhDnZ&#10;X/JfbevM4JLiSp9oWhSRL71WUK6uNtpNXA8tKn6a0xW7RIUaF2S+6POdoAL6rRz53av4C9i9kX2b&#10;ezjhpJyq+zKGb83wF/kJpqWWkCxIK1K85sfPP5z4v5Mbo0nDj4ZZ5//SxoBtgSbsywD020IF2/Ht&#10;EOFhiJc6Q9sElzM4v50MXbw/+fec0RzxGcQ6LuiLUoybmqQozhAj0ofKwTti6ianzx4ks/d7f6Vb&#10;5q+JZppBMHkP9UgYxElc8RzmLNZjX+m0XN4j06fiMN5IyYNrsiCWOCWMQCMk48TH4LzIHf/NH/1u&#10;JxZv/fS2Hq5F3DOoQ95DDPcz1PW/wIP2gBHusY+y9ODwHWN8ZtaMmcqQRpThHqQ4g3uDPoSgDqdG&#10;MCq2Jn+UfrrhcU4eD2xYedvUrLlPe9AqJU4/RcNCIISojiigTlSwnyNodqnVgzJdIjpc3gzEUHss&#10;VQRTgJL+His2hgCeAetoSOg0hZ6FWuX6k7m/2Xku3+h/vPLXJQPlIxdkx3HxWYIHOkrkIBAdjHqu&#10;tm8RjefORw+U6kGuS6zI+yGBHpva7eAuKRqqiGMZevwzdTaSoYnh2YFiuqRk56tvCC7aPyzvr0m2&#10;qzd9bovnCWq2hJLedJDPNE5OrqkObNFXTw9+q6S3ghPH94XTrbZovEwgutXxK9lQNZsRcpAo5weN&#10;T7Q6MpDs02YIN1R+cBWNyjmpO5zGZ0UBDwP8PzdcGPUDV+HR00fQMNYIdQPXRw7qkqkequXEdwaA&#10;b5sdm+Hz03xcDAjuj9cjiEKwf7LDiFXT0zOq6IrP2/naby0Da8OHEiWBENZhCwXa8xDOdwPXJmPw&#10;rDZks/KoEuo0zxDqBxPnEKQfCN61D7T/jT/ZWB3F92ALkLpEKXFKhoX+7sO1QCfKgM1dIyVG80+i&#10;RK5Q2ZstRhB9YBdDsTo72KPe/MtDqFgoMUKGhaoNP0Il74tAyqvFCD5Go0KODhmbPHlaSc+S6gc3&#10;VOFaokY8K3CEQsVl7s7p3hDqOE3kejcbVxowMPURBV/yDdDpcEDH1QTM8Ro/qzWAn5fi/+MGdK80&#10;ZsEbqoq3Q4eCURng/cSKPV8oF5VXaX3tnJpJpar0x1flKWu++Ewsq/QhrClg/J4yey9xKptt/HZ5&#10;/4WpsE59dEwOQaLECK4p/aB3QbtveDNVT6tn2xzudSVO3hJGgmi4/UBD/NsKdYa0jOYExXS6bpFy&#10;ssF7oeHj54V+EzoE8DsfO1AWH2n+gjNU0B4j8ATeOB8m7g/AFeVJ1p1H1eRW+MwoqUadFRaN+mCF&#10;RjhMaMBmR3g26THH2Q5B3Z2+u3IyIjun3ZOhJfn/quq73hUrOg2ymU442+4Pn+dRom+7ApqBFTQs&#10;Duh8JkljwKfBHlzuWUDHoDCCzkcOWcNgTuJVZRjqLNxzkpNAVCun21w27ygr3HZ+DVW6/MXomlpL&#10;nQAu+AxIjxjhub0bTkHrmPxTekavXt/Co+kP5x/Os3c3O9v/38Xj+a3xYhsE2tuJU/oZLDSEW9rk&#10;l5J59e26oezR/sWK0eFVYVyuOgTXFCphVNKnWs0hX1cA58SmwBkKgpkNaTz7BQcI8b9P3u+RyGeb&#10;QIGG5W7PeUhCPRwmtEajQcFEfUiV5a3f7L7IEqcpchu4ojgGd3p8QTSRyWg6zyKovaIIoUo9cK1G&#10;nZ5zhFHxfp5/hAUHPrljCFldFOCmeSW3IaLeH97LooopqiAygKO43smo0EGV8H4IHAIER8AVfz8Z&#10;FToI0IYIXEG1IIC5B5qJ1wMMitXVj+NlsWsUjKaOFt92I2jUxvDu3+/6O91M5c84w9WzEYLT+I4M&#10;oVRzFjqne9/o6Ke9dVV9d8ai1pQFzGleCRX30LB7qir6CP98rsUKotq8IJ6XACmqWBYcpUqwyE6y&#10;U0boJHqgoXUD73Z9yJA7QftYDnPqQ4Q2+DwNGDXaaY493NUVQazEgznufrzDaCNCtybWZFOcwUv3&#10;z4kDXtSMSTLeQt31B/m6XGW4wBi8iaqs7ggbUk5BIhaMqKL5JZRMPQLx7VaQwg2EqI6kxw2jA947&#10;p9iTR480n5Srg9b8eEZwCnXvMQS4Xu026EQ4gWCqDsL4jowSzLTm6DOben2WwOROyT+N5PlNRaJT&#10;UKA5D5mKM6CYqK2hxAk76QFSNVz1T2fF4bPbs2z18bq3ddDNrggEbgEQKLADe9zDDngvxZoz8PDp&#10;GkxsLkNJT/oj1Wz1W52MhrGOn4R1RE9/VGwAH+C7+QXqUEt0tKjbJYiohxE/+OIaquiKLX5XZ+jr&#10;0jBc8k/XlGFzNJzfD52ebOUZdIQS8TnaMsqd7XklR6BxOHVucJ771ko3ShblKFP6qAuYAKVNGYI+&#10;fDf2+G486g0gXGCKINkAPJoQ61DgSGANed2JL9uH70YQtd7OafaEQG2O6krcyWY7lmwjx4oVDuER&#10;iN+nTrATzWZghHbADPdhOMd5nhKndUN1/7lAcTU/usUJ7siuXjtIJ+5KqeqG6YlaE/iMaORyj7D5&#10;Zn4t7nCqw4bRHls268OH6GhRcsmt0pAFYWkGx0nUy1Tk44J7t6gvc3JgdeTjnVPuE9m07HiyPPkr&#10;P/4JdIiNoEialvvq9YzdHzAr64u5f03pDJV9N3GvZn7BH+X4/DbzWf9fpWO8MDuAi3of9yhRQLnh&#10;O8rtTpngTnB/Y9JdMtNyJEsRO9+ouwOdU5W4t23ZvBLqCKUiKArik43yxPP78/SBCgS92/XYXiUn&#10;yKbCEK5ILy5zRgT7gjuUoGgezGwIxrV3R3f3S92C+Kkb4krqgCBHhRw2YlyIEcXNqZfH36DQJBlc&#10;lnxQoLk0e0UZDUR9doEb+DxZeIvmvr2xxmaWNXpZMv9FSuha4XWZl5g/y5bfTXh9zVAnf++SqEq7&#10;rGaBTqoKbR+7OREvpqTdIaD5IIQ3CJPzpnmt1BVInyMmBe1ca1muKnIrWRoOxb1ZkNPtC/Fi6mDU&#10;g4aRct4E3H/r86ZZYmMrytyO8XsgnG6G6qGbkIrOHXVEuuNejWu/LNudwzK4KjVuGsn+Kl3pxDok&#10;ibnhlibti8mNoZPF3bGjjg0mENnuAdmqIPCuM0KnB3EeOkJUGf1LxHzUgUVOpg0+h88RE59Gp9iu&#10;zmB7Jjc+ezPcZ/bo1IZwTdi8dUqGUjKCEnQUBEtWJoF8aTCCXTiKdc3hT8yqjz6loiyqMCVmBH8+&#10;OsgddmDXaIh7zBB8URfnK7xAOnbraZTADPw7THDdBD3N0bV6tU+PGyUIMx7a3TOGwDa0NyIbuNBp&#10;Bj3Tt1+W6QLQPh5myVia5xgisIKYVgewKtZjc0apO9a51gMd0nnG9kHvvmVSFZcsO/OyXBsOZX1x&#10;eD7qOLWDVPVtsG48hnofdXI96qv6oywRHIznjJO4Q6L0OH7WiDmu5yX6aLsCQTPfAa3j4uJhxBOJ&#10;4uJIxzrX7WQ0+ndG6LAnCDzQlzNhgQCyz4Rlcrs8YGyVPy4bvzGQInZAx9QS4vEdhXEiN2vGZ1z5&#10;s7MhAe1BcKKFHE1TyJGfWh2Zq1DnKX2fET5xQd8qt0edM7feFFSuPfGU5n6Rf+JS/0ridLznLyuH&#10;WpSn+e5sH1LAifA0BbL9UYcHop2mQCJhDypCOYLvloomTrcdg/dvH2HJU0qo05r4IeLzn+NBATei&#10;L/0kWw8+QZzjgPcZzrWDK/IQXMfOEIzvwAvfLc0nuir3RBwQg7inSjr3cOA7sbybAurYpw6rEKEl&#10;7o+TqGPQhrLCtWYYWVXO0uzfnct/QzSrOsPrXVFsb9Ee88D7pSCbJ9qQm4pToJqt20ucKle0P8rr&#10;zXi5HazdTpxSZXek0Azahm4o5la3u1oWvlz4u/kH4/vwPq6PP9SsL37vdHPQI2I1ID+Y1sENhS/o&#10;lgQbM09m9ugKi5RVR0PbvRfDhXZwXuqJ9xQAlxEPVval59N+xZP9gWBI5O5d6fzoeI01XERM7dZs&#10;yzpJKClN5yfsTWNMgprcQTzFwXUYB4XaxJGRJfVeIeKukC6qH2m669hgw7A+VaDT2o9AH4eYFszw&#10;oOJrStCTr0AFP/Tni3I36F2WgGquC87wvaFh4NbA3HrvXhzhINEt6/73FWmEzLrekCV4KFkXwrfb&#10;qh3ISNudwfT7yuDS4A8yBWceFaviFySTFIjf79vh77a41RXxIFFKtGSE/Y9CYU/Eonq2ce+ZUOL0&#10;fHt0nzniqpMdTpAiu7BZ3l26L2FC8/oU84rQFGXYl1RoY1aLPlMtFSPiukcddqLaGH5FPv9dA/ik&#10;2gBM8ZlRAtq/3Rk+LkRshT7rh7jmKXEax/F4Z8dpuepW1ln0A+LQN74i85vrWpB/VK8pOE/viXxo&#10;2kfHG40ggEud/tsFCXpoyw7j8TliuGOop4pVWZd3TrdPCMPV9BXePSs+uUVV+tQtS76+UzteK8+C&#10;MQWxxClhIlqz6MP5c+zQ16oUDj2YOrAQeHBV/a320RtjRG1OI2W8WhGfoj/u0mgMITxnyNNegBi+&#10;PcR2ngL+DPedzCoHSVPPRcRrBs/JnyeflXwBf8Rh1J3AYiz43N0aUe+J/KFEd0dbNyTZh/mpu6tl&#10;OKOtbLAE7n/5ECST99hep9gOxQcCOvThLOqcq6oAuKHyhzDUk0Q574wYsWqobl9X46siH6yxTGo/&#10;uXq83phRVUZ3HEc8X6xWLPYfGCujeYTa+faBMsRk0e1OrEDTEp9Tfm/xPbIlOx97QwYWWs4ldjqx&#10;7rBddjBG01uOexPfDxW8W+N7pOLBMIHDVzWD3Dc631+VjS/n/1az0NSRIrNnMT4ay0JFQhekblDY&#10;l//lwOKvuwpZl+x8Xe01ueMWrXUfXHOxxLwl2NbPFGP0Qj0RiH+Pl7jg808Ev2Z8fmizPqb3g74r&#10;JQEYAwWu00MliG+bPJ61TU97UtekaCQvx7fZBsybjVjihRJTxxAPZGvKxSNPnnybkkKc/pQc6mAm&#10;X4QK6ajrNEl5c1C98nRfQpKKZRYf9aQMrAhgcFW7j4ryt5XZBzILwXjmyytKf2gYbx/v25jf19Gn&#10;XJn6a8FUe79iphDWH2oY8wTJ1Gq7PX8i5etbamf072nGKSVO3eHeYIWkb2Xl90qcdi/Nm9QO5W4V&#10;93ihLfBEn8wf19dJ6F0oHoNXKHPPwtlvVvSf/ZOWA2bnqZaHovN6MyGrKwj6Fur7Vh5v0yn+LjKO&#10;Nhdxqmp8XfJ488nsG7akYkTiFiwKekHF1nQQLrvIs/tyZVPKuvbbp3SGZzrPfkXMIjGdlnBa6Az6&#10;dYaQ0em7NDTXYNWDuPZadynHotZqu8ga1wklTmndUCCddSDhWr8s9oRcbRLD/dtFPcRKst0kFNV5&#10;FA8T/Ls+SwjWDsS/HF/v3IsjdQH8cdMELzK969zzeMkx8ENfndb9KVzP5YjbxtcUB47heVVytbcH&#10;T1FHJdovC/QNKXFCCQAqZtjt0qfDvvYIVPRETy3ef3tzQ+1Q+7/EiCJnqVHjeK0RXJGEQP1Q7vOZ&#10;DfVbKX6VC0OOKZILW6EcR/BuNAffRgsokJ0Ta0ZbDixoka2PfPuSPL7VsMaUUV0mih3hujoQkuWn&#10;0M5bgzfePxWPmKL9Sha7wdyGDiYeLFES8QlvNNfjdX9RMK2wviI7tx6JfqdhuTErfvsJ6t7PcK8n&#10;if0hQuTE/FtKLF8Qus40dycfGIN+m/Tj3rrbe6vhVLs1ZCiC4JoiErw4FuBag7YObSlR0xLmo47u&#10;4WVx+s7X3hAqYsvTpDyhgnVq1qIxCaQvCSe5NhmBN8+EJdaoEYWKo09xTSFDnfC0cWi/zd+VCmXB&#10;X5/vCBkm/Ebrk+LbNKucCgAt8V2H8o3AuMyAsUsSfXxgk8cMzThtHi4+fx6febz4GFzin1ps6Skz&#10;2TnlG3Jbmmju1Wj98hM8JxUL0BhG8zITtMkOYItYQr8RMUS5AfwYdarZHQNwwmdigu+URmdQnILi&#10;wl5cCygbzFnoW9nfNEUxj3vddwpDOwMQr2wnTqtUufsSp/LZpsREmeVzSrzFiw+zQo3KoSxh79x+&#10;bKeZE36nY7igKFMU8vyO9EpZ/2z/vjnCv6uM4BrN08RNkb9HY3Moxn2yxRbKdLn7WA8OEvlU3bEM&#10;ZdTWJWE8rDxZQYySC6FEm4zr2hb9eWoIovi2K9oNY3o++M6p4IcYdSivZITP84wofKNtgn9gAfTI&#10;mio0UeILJQN3oXGggDWzHC3Ac6EvSHkMwkkW1cTs5wvnhUFgW2oIl9rPdfNGJez5j21ov5+tPrt4&#10;UR4I56S+cA79Pn+uFVwWpcp39xba/W9O39f5CSfuvoxA/EV5M5rLa1pmAZc6r5Qq5+f//FVWltXV&#10;6W/NPZj6bDdWuLDW65DbFfilP/pLIYJDzDc5jUe0yBEax1taaWwQfY6KODij2eIo9LMp2U/+DhWc&#10;RKMPFIWY/15/nmx4afrAJhOS6Qd9x7WLvC3FXDu0j+TCdVUwS5z68wwYo55R+bFHNxW1XgsPhs2r&#10;e29upcvDIFlqyxKnNPc+UoDPRuYPSVI/8GkyBlP0VX6ZocearagJ9Oe45n9CfiHuIdL3hBV+nqkH&#10;BsU0QsWK4VQ9xGSEgSl24I6/M5i3zT5BObXd5iAXPBJk8fCN/pl6N978jOkpTvDyp6UIlHcMCxkV&#10;AiXvF1JQHYETgqpLaBCoSpEcvJO4OCgIQcNxA3HxUEUOJU4JXNGQd+lkjnZlc7vdl4QoMRrGuW2J&#10;ch8ERuYsSEUBq0C8ceFk3uzCet++qlXiPyfna+ev36gdFjhHi3w36SFSNThdjw0aFqIqI/53ZlTo&#10;pvEn0baIxrKUr37/VZl6/Pivs1RZ7fa1xmBNgS0812VZMEimKrvfRqnQPi7/TnZX4XAE1x2NijGb&#10;perfaPKyXHbp9qvzAF4V1fzAYT+uJxzCFxHYYcxoJNKUPuiwOIA3Pjein6IqFeKzL+9NhPtPHkD9&#10;SB1U912ZXlnZz0NP91KsK1JE8I4jKLeGn6JB+QW+nx9TIq/5GCTKvMG13RCsUQm64jto1Cb/zsBu&#10;4uH8/01TnHl5RuAI2d1nIULggufGhUuJXzRWFPDwR1B5ry9qpXu+9YOdr+0TqtDtmKwTh/Fctylf&#10;cAGTw010BkRLHMCzwuvUR+O3XZVAAdAwoT0Ud1/X0KzPndPsk0LFzSCXetMvKWlKzhv9pOpaAste&#10;bQbg2WzMEiYfoNKhSp186ZXkjtF6vTR5wNxZiQ3ECm0hR5Y0/TbngSiNU3n+tablBlsf5W1THn2A&#10;hsWzyQ6cWk3BuF4ffoXO6i8QlFNS1a0CDRk+E3JwyVGnLi1LvI9AgS1wxpsaX6frLesqfj9Zeumh&#10;L8+FJblCmk6P17ySOFXNt/1tSV/8fKjwCCokPUiUWsANdRAMrvTtVTzS+x9cVH1Sp0saP4fg/5rA&#10;52vpOOc30hO+S+h5NA3fjotEoGnVgIYA75O6uZPFoQOjc6PvDFaMr8q/U6W7rgjmOkLLSCOMrPeg&#10;w+nBwCYpGCsEsURVQlXkJmhUKMAXyKfAHjpETXoske7e7Ao1Q413dk65T+Y3+v62YSBbGovGWDTV&#10;ATFtfvBpjh7oo3HZ7Tomw+LWYAa+HEvm4Nngu6/trsimZ0UzgpuHC8KvoeG7IA9mVYCRCOb82q2/&#10;vtp5IxE/w5J65LgNrog1t9CpJV5zWrMEYHzq3aC+v66B19vuOTq63U1FSdTlh1Mf7CYEFxYE/4M/&#10;msmP67RCBb9N1Uu6MUhoADc1iS+kc6rk5pGiUd1CyfzEmiCeEqeeuGZoNgLNnszuSWOzIyt1ngis&#10;26/TOQ+SjS/H/nZiXa2mxKl0uo7NnTwv82LdED64l6gT47zwxrOM7lS4KLVm1aip8mNQqPVniVOq&#10;HE+Re0MqGhafFmOwQX35CRqNn6FhoWpdCkR/iAblliofMrvPQ/vwVUhojoBfZB1FJ9WG0Yzr47ql&#10;ADXrOMV964f6m6qtKCFDDq8z6gbqOA0VuIJyngez99VfbML+fdC9tvY/L6lvjHvh9dC8EqLdypX6&#10;zg3PVHzUNX7r87rea5vx4ng4gedLRSdZPt2mG1zqMX614hHf2zfTu+9NWteZMSoMuiaqIKL7oIoi&#10;qkIOqjeDyBYPSJGkQbzUn1VIUaUbHZGdR+A8zYATO4MnRx9SRTbAH82Gs/gejqOTQ6DcscEQn8VF&#10;3MutcFERzNYwdZ1mqjygZ77hZWFXwNZleeqGYHbQntbazqXtk7ze28pgdJ68WJD4CHvn5AgRwGbz&#10;uPHPtGYjWo0gWxQBYc1ecE8n1tEsuJ1TMJlZbPDKELs99kBnjah6rRqN0ME3hRtdscCbqAS/NgRD&#10;6JhYMapePZY4lU8N/a8kYbT4ijgI0hVJcIEbAK26XMXq4+m3duU1jTT97wuSKJ1plQFzdgLbTSBd&#10;dRodoTBIkvnhurZhna0UCMpF3fTgyRJMPlyBO5rLXyiny04c9Bzw3/6obqQx52Sr1wt6R59QQVYJ&#10;Oij1eP3qcNa9Rd1fRPNYqT138W2MAwdJ62Trd290xU05of4P4VhBvuYixItC4AyP6Hq3KWZoXkl1&#10;X8JXb2ORILkP9/9rrjpt0AGBHiVOqeOczTvFZ+BcR13VxqwjhuanUuI0nG+OvyvxK85wqdNB90xB&#10;tFzV5RvuDeYMAFPilHXJo24iG3pWZApujSZsPq8x7qnQNuflRl2+oQid0zx1ivxMuy3c5Ebz4C3z&#10;vkhKe7L0XevM4RNc75/l6rGigeNNTuig2YM9gndzBPSfUIUqOllulUZsv1KnBs3eMMP7tEMQmN6V&#10;8EA2pzhwXgl/jB+dKL3w9SmeG9orQ7gjvZbz6ufGNrpsC7WBm7EifTgvsYVEoetWRW9B3q6e/P9S&#10;mkdy7hAdM+FASpy6434o0KQrBO/oKiYhjNY8VHw6U37+q/4lLYhnahGH2rB5JUT/RTaLaJqoy9QR&#10;nyEly8geU8c4VY9SR6BDjRlkqa9pFNM9+xwASjjyx+5WRvEct0oHSkE9wwUH/A51vFnge6bOIWLX&#10;8O/wetw2rj5wLn73TPvPCjWJU1dU4YgRI+Bc5ymI5ES1CUbfTBqMrIhdr0tObZJzRrO+TO6Zv7wm&#10;un379cIIolQeXFHW9q12sw5GKk6sH05djOrcnhtGFaE0cyaRJU75LbvzSigRLJ+pqbyBmJLYR6IE&#10;7nBRZofYn6goD0PVSAnvIOqgXaHfO7wma+RNloNkphlKdZcQGyDuR2freIsBBDZEjSvnH7JihsEl&#10;yfnyvlRmr2jGIyUVb2pSnnfNCnvTJD7PQtudUIedgbTOIAhBW0TzSog+8UPU89QdRXMtyQaY3dGD&#10;T/NQF7RaI67WZ9X5bJYePiOiSwzlbSdOKZDLEqd4UEdUojwBpHO6SHbhKNRxal1z5CkFe2gOMXUL&#10;+vDwJ9cMTBoMWHLHA+3GJcSU/OGrL8NRh/lxjCFKGPnoTp/QpXZQUx/ZEgTOqEcI50RTwBjvmz8Y&#10;h3Y+CPXJti05ifcZ3mkLZ9qcwBr1hAHiGRPEkc51J4A/Pb2dIEMfSLk0YJuryX12HbEVd/Q6JMut&#10;0H7ZwtWuHLBpcmSzXKmYhfYDzXb0QDxA9PLxEmdIkFhBHL6zONERuKlyBu1C81f9yyMhRJufKLgT&#10;5FzjvkV2iDA1YfSzfEqc/nrGKc2jv6Wyh8Glps3GvpiNBDFRPJtCcOshCOVcnFGvf/2eeH7JJrQj&#10;gs3lotlxN8WuX0oG0x4kiz22/PlWYNtoBSWD6jt9s3nZN5W2rKLfBa/Vte61jtORNlUQ/n7CEIQn&#10;KIHqhvuSOnNPd2zjbOqEIn/pKOpNe/x7MMcOPriNPtCtI6CHe42YkmhmGaN3w4Mwwc9v6cFHeFjg&#10;M/ZqMoSLEi+4ogiAEMQgFJiPEujDDcUpSJdFQdtw/tTURo/+6caEGVpTXvjuIzptEDuehJuI3cRT&#10;laCYa4XhZeni6sOJPfz+uqiXNWbX0L4RDTYxyBAjAtl/csZpPq58qmqvc1S7pP1+bu/15yFCI4Yd&#10;KTBB1JThfBNoGbjcPb9TyEu2dPnh/Ae7xTotoy3/TtArsG/pbykLafb+ms3FQl1DtOxp8pOgXWxb&#10;37X35HvfkGR5B7Y7Pw0TWsA5yXG4IAuEy4rwrdr+zHRGu436vUZVHudWZvmMuti9EFecaLZgierd&#10;bkPC3p8gBg9ocAfBRDNi1ygo673aP7U6sNdd+arwJyVnvdtOMJ/co367a4z0KwUTjXCPkq/ghfuJ&#10;aM7IJlGRwjmpE3Qv8kEyLYJgrgv6hZemplZ7Djz/rowujv7FdXksxx5xG/kvVCh0usMGagbSs37X&#10;cTWvy+Dq9LcyO0NW49sNoEwT9XBoWWX6qi0cXuv/PEsTs0Y+G83LJf8mRxOyJp2u3UuIbCdOz/RR&#10;Iu1k+zG0mQlPSrXF++hWl7aW/iN3si0zRnL8pRWuE2OG6bb3Ac2dP1FlzEZR/IJ0Htp2Q7xHO1zP&#10;Pm2OrKKeCn4/zt3ufjnf7tX9toAjBTnvyK/yYwR2QL7xRcnxBx2jTU6t2mIvCvySD00FiK71RuCL&#10;+5liPzRD8lXfm+Iv+bIbByZOJ+53/ddybVbdGZEb05+EGcnXd0G9FCCwYvEW6qggbGSIOofwsE+b&#10;DTSPlvWOrh+cECT/uHYoaY5ouykG4U3nQx3g2mQAoXx7yOyKg/OdrnBBErTVMcXZR1P32wh/4HrA&#10;yWb9Z7QOHdAnOSf1ZNS8P7ujz4JuFGtxRLwVxT8B2d0ZbxRp0f6p778mvNd/B1Yfb0DHaB54UFE8&#10;3ht1W5GeiUY9ckXpw2JA0Z0WcBh1/fE2V6gdajiw8J7813J5ypmIZpuvKNZ0EnFOKMcBddWt2aYR&#10;5YEJE5oXrp5p7LyhjASnWiP2rKng5KrsSn/P0oMDg5a0Brumy0op4Ek2kyVO8aCYGtENUuLGhs6D&#10;90HFKoE8p69qBnl7iVP6/qvrmGT+wcCPZVN3+2OFZizGR4Fl6qA/L/NE7FA3gp/fi8PQ7Ef5dH5r&#10;Ej4Tih1S4jRGZLIdJ0A7RDFGmhVJHS9RnaZwSeLAcDkVy35QtB2jpAQLFdJT7PJTxANOjR5fdczP&#10;uA0vNJld5XutUezBqsUI4sQucJIaAJpsoWm0Owmv4w9n1tr/572uM3NEKU1JGRcurleOIWT1VDbh&#10;/+/rtMO///H8fU1a3xIf+pZ7Lu388+8kMxvyhNahy2zmbdO4QDf0cH5fo4YM961wRtAmnS6EtUfd&#10;e0wYk6vNdu2jSV/fVG53nKbKrfEcrjTjVKpZndujjP1dRLO8YNYyWrCV100U/35wTXkccrtPQPds&#10;wejDh7+eyUddSxX9FX9ykH+mXhx0KewrYAUBXTP35jYejr2V2vVt0r/S/4/aBbFidE30+KDvVwyJ&#10;fxojObvuhLiLZtA6oH9zqsnwpXY8L4OS4y2IkVOVmb3HGk3RbiI+EdqDPtoCz3rTrQp1PHdoTfLd&#10;a133GkxqrNm6oZmm7yM+oHVDB42jo8KgYPSrL8mcESceZriDaOQJr1DilDrJIjqN0a9EfYXYsVh7&#10;GgZX2v12LpHkDzomFNaZPekbZ1khvRFjsiF2jexufxhaEr4R56LnuvNHJtna3IHjrSYM21B8m4qt&#10;bdGPoC7Tvfj2jk7JU51cH1vlvXW8U8MYzzmU6/ecKChp//q32kFp7+Vns+vdB1Ksk7SNKhPP8kMh&#10;oNUS3NFGexCW4PmvN/f8Olb5qihX+v/6qiK5wbjOAmwRG1+UOkM6roMk9CeCdzq7KV5E8YTzQicY&#10;X1XC2P05yFZf+Io7nOlD+2/nVEwaRziuCZ2hD0M7XOHIPUP2bgjrf3zPALEGFW/bwjHcv1QYlSRw&#10;H2zRXXtnc8frsra19p/vDeTmB3bYbd1ShiL+CQVvjgk41hiAF+pYKnAjRssEsTGo5xv3+byvytBa&#10;v1dW9/mvqEuNCmppLqUprh/yEY83GaMPY8pGDzjWb8f4vdA/uKqIfNE8WLZXCPGqFChv/nVcR+AQ&#10;YS3SYWRnaZ1S8xolukJxTRMFOdlmWqt+Da46jvbujyp0WXVnRbao12zxeXg9ru7O93rbNRfKUw38&#10;G499/RliOIpx/yIHfdoSQ/DjOYAl2r3DtduJ01/g7zUqRB1ZZcR8C+rCJb+EdKhrmyFk9yR/rVhS&#10;7JvPTjGPwq6CikChDzg2mYFhqdHzGlX+XuKUrkk0XXk5QWz6ggoDEyRGkCJ3gaqBrEbdsm6vwGt0&#10;XfFfROMluZkyj6/i28y27qqSb+36pL+vjK8OfOe2OnKeYvWEC4mq16/Ncetub9a+OdsHiWyyJuyS&#10;2B/O8oJh4dEc1I/cwjWI6wV1AOVZqNCKxq6wjl32rChmgOfnHmYsVcaV1KRxaUKx0Htggfr0Sq9v&#10;qjRkq6gvD+rwoKTpIXw3BoiLaA1Q8tSykorjrNFnMkIf5igktEYsNfZUs7j/5GL33xd0X5xJlAfB&#10;OZkvnEX75s9DO8eP2ph68ID55/jsv4mYzKdjPO9FKM8MaB4x+XzWZaaQLkmeaNY03tZNDe/Fx6jZ&#10;cWZz5v/srqPZFbl7lsrnqR/qQNKLu4nTKJEdNIw1NU7c3y6gXkFdwB3J5IXjWqe8jj3ujcAOYpgh&#10;1p2jcLcvSzH6DmaEmQd9gdoFLqgXeFA3eA0uK/0hRuwGNP6T/EWDUpvn57i3kqc3ei7kqy/AdXkE&#10;XJYdw2etx4rbYxE/pCvD4YwA8UE1PkNa49cPMzp2wnDvIaalIhmKEdMeIyz9owzct8XUcWoJlni9&#10;NAqIMBsVXHvguw3kb+c3KUa5Hd9GLIPHeUqcpgm85zmjnDav9qAvqGuPjMrHeGJKytHG/Qn+IqKF&#10;NcBNHYgXeRpPRt2m5PRQNQJRGewmTqlKn5J2wZzDwB25PLn6aGAfwBPOKtPS1GfwBVuiMcKLISPE&#10;0YP6weTN8RXlHt0fvWzVguZ874Ikepf6oWKQ5xIu9H1I4I0oyhi/OCpkMiisGhYXGf3Uu6fPkhKN&#10;/YlfPnkycmBVsHJx/GfJ0vMDRCNENAj0sGI7nEEwdlf0turW+j7Rh9fl6Y8CWmzAvd4AHNEgncCH&#10;fZPnyx+Z7XjL7xn5VViHPxjhZ8MF5kA0LdSVF4EvmegE7aq2A//UkZShDIaJ9REE0tVQoU1epk64&#10;ndMwIerZG+obsyE8J/BotGCVOD/E9/Nj/BnEcYQ4iQfYtxqAaQMqPVxobb039qrof1shJ/N298WN&#10;850ukI7viRKnHuicUIXCcbxWMiy+uJAKNH6PJDOVb9AzkfTOKf6mbexeXxheJxlMcrqpWpVV5aDj&#10;GMCzBmd0omidONYcYfceiP+Wp04dGZvt3jfUeFfuKm+GHKsz/ZI6aHapNggok4PniYDYE5U10Q/8&#10;Eh1HClLfFMTFVnTnHrsk8fqCgqNnOq0hXRT1hXZKe2Cwbwqm/n0aP7DEuMxg6+e5RA+hDz/JQRDd&#10;YIVr1IRVRx/Fd/4xGhbqxrYuNWT3QpRQRNVrgMqIqou82k2gcqCwT7eo20eZUKurNUySXPj6JNeB&#10;zZ4LawoYqu++s3evqtnGHxT1RG9SlWWsWB8uyiwhoysU8H18Sv9PSmxoUfKzxsE0VZLAZCui9RDk&#10;SqM2JEN1exXlv4/gef+4dTgnNZRnD2ZoVGwQLNGM0xuyM6q3zZvZFe0C/8NCzbkxH44VlPQUQveC&#10;BOKlToye1wYNCFWRE80hBUP00agY4X4N5BMHPCUQ9JhzFtzut9U6zjlwwDt1xzQNZjfHCL2hY6wZ&#10;wlp94ee3j7AOyc/x3dNa+BzXlGuzMeMjpwC1FTrjl9sv8WZnN/87PbOGvtvO6YqIZ4nyQNQ5bhCN&#10;jrtfhzmkiC5Xaxa39xcFifuX+apMlS86bvqswt6xGg07H51cXsyDemXVKcGOo0cAgapx6M8ko4ui&#10;v2gfuS6O4JuzANBux0AY3uP17nMvRbOqs5yJylHtXOH69Lo4IwffKe1NqgQ+gXuJqk7T1PHorNjC&#10;+Epj485p35CHD+e+M7Qq6VHMtQB/ogyuqYLgrMQFQoSmjDpAnxIwrefgluYK60a5KLVBx8oO8jWn&#10;QDxxC0G/FaQpgiCCumbQoBN13XtoVH6eoceqz4iKimhRbsizIVeTDDX9iZAnScPnfRQCWqzREG7P&#10;PaK9THaAwKA/3i9VZVJynAwKVZfTESp0AfkcF2Y2FM/u31/YRyUjEMAfZfZWCk/h86KOG6J0PtNx&#10;bKt7qjBFPZ7lmin1enFZngIuTUYQiP+Xq4l6WdWXuaiYqPTA97nnbGf2VOmsEKyTTqGZEAQmf4F7&#10;nxLAlKDzqDaDSx2eeD830Nl2BpqrcJq3ndSm4HyCxBr3mSOj6k0QWABnOB3CRK7bgAidFkps1Q1X&#10;QflAAVxRRYI32iq6z2SJDQjHsyFFdgry+2o1A6urb3VYc3tzFQFcIxYMoHl5zF4hYKFAkSnqU/oz&#10;m2/drAeVXXEQVmcOWcqar/pXHu9V7AKs/Kfu8dtFCQLrrdDOE3BdcQkBQzzaTmuoGCqApuFCvNZt&#10;Wkr7uiPPnHcSpz1bS/+xQnOvPFd9dSuxMwrOck7B7c4zw2OrsjeogHdFgHo7WRYrNq82ZJ3c4TwE&#10;IqrTaAdCECh44+80ZwkgevfUNbP+eBZmH61DYfflx+rJkjcAO/1dOt1rfavr+iM71KNs9hzqzvcR&#10;YwS02EKaKgQ8uSYsWBHGtX1epTn/Bp3Ju0Q4J/xOjvbSqCubbeoKxbprECnwhsh2Z8buQA6QL+qf&#10;wp5QmNpQ6u987Q2ZW5/7m1zNtSk7tNEWaDvM0RGixDbpd5c6IwgVmIED2iuy1y64Z4N45pCvTXrE&#10;G7xn+fo9k5TLyv80W3mp1rnWaHs2GB7UcUr67njDEYgTIRCsN2bU8nQEtjiv1PRkG9/ry/9bBIOz&#10;cSJ7SGkLHHzXvJK7ivTPtueVbHdVkSPkXGcLPjxHVglpgXrsU7RJlFhyLjdEEL9dqHQSnwnR7lBR&#10;S4LU+1nreG34Lu3Lq9I22JKYII557tl6DHGVPpRK02/s/BeT/iWp++1ur0ek62hvxQvN4J7uBn9g&#10;ceCtYwv+LYSSBjWDNxpOIlCmJBHtK48mE7jTc7Pl9RkirwsFdBsGCypyFddg5fESiKarEDNtJ06P&#10;taHto+pRdA6o49Ga/sw1QFt1hOFT6rygd+hebw353bcrhxd+XY1PQp0I8qmanDiB28vSvmKQTzaA&#10;zT09OEoONb53cn7JyXZrst7K0ZYWSQ4I5nfPCH5W1JM0laYKhUTZaTgv9YFIXuBCkabu8M5HmNC8&#10;N+1Ma+rFTvevaYYazTU0KDHbushPv/c67c7M2tD/HNnorxpe6WEzwFceDv2ycuDCyl6BD/6kjrjz&#10;UhfgTPL4uzZ/drP/v3dOlNRcRJ1IndYe+Kwj8VmcER3C4zDR7nTuVpoeJAv3+/9ucEWo4E9WgWSm&#10;CQp6EhhDQgzqXNcWQ/Co8VoUjo8z3amd51bndsci5rFia4m6S66qoqGq/wacRfyZLAmGsDYXsL9r&#10;BK6VFnAYdQh1C3xAnVHFRNWLjj4+4yP524nT8HY7sME1Tv/GEqeoGylxGtxB/gkFR9HuoL2iCmQq&#10;3DkvPwuyhZ69QLBzw+FP7GuPsI5T6t4jH4d8nRPtiPnqDBiVH2GcEK4htKGdPCt0BP82I4gRnr1f&#10;M9bvWdDdMRpaZwXeVYdRN5NvZAzJspNQqQnFPXIabeZhxspBLAZRnTYQ2erIZiuT70LX6ll/EiTz&#10;y6wokfThxJrWt36s9eVZkTs0D6ZA22gm6k5vyNDcAcsmZzYywhExKBXnUIcauze0nYECU8QI9iyZ&#10;Q12qF6UmIJ7MfzK11nOK9vwFUXmAS73nS/KfSE+Z4jUkCNwhGDEFBazJr6PgYbrSArSzZS/vaoJf&#10;EPVuQqcJeOFaThLeles24c/Ua2ufRfBjWeKU5n9dEtht1WvitmLFzuCLNsOm0RLu9rett4+lrZ0R&#10;GW1T8dJ11rwy43Rl6q+rRlr6AgWu4IQYggISrAOcs81YEshDXwn3OhWIMdpQ1JsUyA/h2MAvs/Xh&#10;XxDHUNCBknu/wPVBWOaniGmouPK9TD34efphOJyrxwptAzkWcBV9LXr2J/EeaZ4xBUvPCI/DvZ7L&#10;T7tn1Xy3isCvDiPeoWsJFpogVnACmoHOGS0C1TwH+peEyysHUAruinyx2zJNFQxE0xuF+4sKVgjz&#10;0ZzAdPkpUE5X++92XKvmB358W5v2kjrdqZiBghKMmhLXa11/Uu/0umgvmYT789PdkTbUBVSvqrHM&#10;EJxfuCoMALca423sims9XX4CuuYbV6jjnD7L6en5j+myWxn+iP8iEe+cFbsyFpbLipDndb0ZZ2g9&#10;EHNGWsflIvsS0y0K1LIZvy0mbLYwxQMIcx/CZ/zzrCPgVe8GnJFaSBAHQZUuXTG/NnQgS5N0vsv4&#10;DD98i3SgZ70e4mKi7DRktH76Vfh8cb3QGqMxHjTnlNbtGfEx1M1N0DhUi+vJBm4pI1d7F/hvzG9+&#10;VYg1IltxrsqxwXCLEqem6Mf4tltBdd/V4lfpin8fIfriYuWFsciWQxCP+6K6L3FkcFmut4tV0Ef7&#10;WbYmbpmYXmj+MyV8MtX+j6XT1XtUvJyeO/8xkXum6yiuW3e8p3hx7PMyTQkFjvfwzvCD4X+oGy4V&#10;BfFRf6GPQF2mlDglzEFFuvZlRmw9f3TPAI6iHiKf9FizIfq/toh9j8KPqDMSfx5BO3WR6yN5dV71&#10;q0LPKkMc33cG1z/5xudELl9V9WaHVSlvORD2oXEXlCh1rTdBHGXC8DTha5ZwwIOK6mlsR5HyRtrO&#10;KffJyKz223e7rgvDhfas84DGUZAeJJ//tMAaqOuWMBHrqsGDgsW+bVbQMFIwrltUHthBpJqv++69&#10;vqgNKrKnYLxn7RGG1dwQx4TyHBhGTxafQF0Vvcn5PYqJ5cOFTicaDZ+aog9sjXs+GnVXRIc7vH/H&#10;gMVYKNZyrMYEwvgu6LOlPOLOiPfNDH0AU/+tTndZWaorhLH1USjtSWT6mOJKVuhvERalRMIV5QkW&#10;A4oX24Ix7gH/9pNQN9R2IFvLzKb4z7IFwSU+iEEp1kTMGr7NFpAqvvhlfb/gwILN2VnZnyqmahoS&#10;BZ5o+9CXJV8Nf388P2xJsjB5YLyGipz4o+nDPuiHUGyCkudUkMpsAn6fYmzEhEAxN0fUCX4dzl9V&#10;jQiYvSR/uG9ZdkK52JVLxRnshCgj67LDbSPXV0J5RqwQhoKPcWL0u5Uh0DLBr0fDtnftS18M/kAw&#10;lqGJ5RlvJ07R16LEKc03JZ+a7C91nVLMkdgHiD2J/J1f4Dqk2CTrGsSD1ijFLn+FmMC+yeM5Z5Lf&#10;niEOGjWvNNw6gv6rHccEr8F5OyDaEfqia3WBBbMnlpp9E7i2W4SZbdEfpCI6V4413BsRvrG+KU60&#10;8KDrXs9iO+hWNHtz2n8XmVoTt1Xo4ljShjujkIx/sfSXO//FhLojxXPiTOn0XdjYVO11vU2uttq0&#10;jyY+S1c6so64ZJk1JMud4d5QuaxndZsB63eV7pU5S+5YztZNlRNcV4dCivwYZHd5gGY2f2TzFXy3&#10;3XFa8ScHMewolwcOlQ6VPb+q8IHOieyHqw8H3jlm5CDpRfuhWersGlzpeLr+aGiPxnlX6qd7/uG8&#10;8kqvU5sx2CP2sm7FfdpgAOXKoL7VB7KfkI7O7Ll3063ZeYvsZlinIxg3GzEbc7LB7EVNzw3+dU3B&#10;oEGVFes0otn4hCEpoP4TOhArEI4kikliKaK1RvEJ6hhlHafoR+4mTmnGnRfulUyFB/QttGXuXCIT&#10;zcrYL4sH747SmIRwoTG44mc90PanylxAu9C4j1lNvaL9sGtBVjmNen/nn76RqckfdEeb64j6jWLD&#10;VPRnseN7UIe+Ie5Lwj/UEZUmcXihnb6X9DYWqarhlnSfZgdWAEx6yKnGEPLVsV/N3d+en/+60Az0&#10;it6W6nDuCVak4Yx7xgX3fHSj9cuO3sw33gkJUbxnqNJrbOotwaXJEFLxmVxX+6A/4QineAbgjs/T&#10;kJK+eA0RHTYgnaqB3pUhyFEnPucM3SL2hr31RM0IxX3V0RF836+DO5zgcKkBYw35V3w/xuXo40v9&#10;EZeaMfY6SoAlCjyUosGi32nd0++oGSk9F8O3//qmMgKSZEFo40wZlnRA20csAdRxekaoB+KpO6jS&#10;9hdOkJDN7llSRd1UxXxN4xeoUOkw2kWKRdG7cW8yxfVjxuIarnV6YI/P8Dj6PMnSIGgdLtsrhHhV&#10;ijvTvhXbEThCo6eoI5TsLDUAUGMQxWJCeZZoM/XZLOdPEd/61dur6xSZ3ytUJetiOq0ZhfT5zuPP&#10;86VXYg7aoyT5isSP/RsdWAz9J4gT/hWPQ+hD+SImpHiAEeKJz6oN4EP8PZ8ilrCrMGQF+VQwzth7&#10;0KcixslL8lBQLEr20/BOaf9bQXcez493EvelCa5Vo68bNEV7xaiCKcG/548V58eKjBDn6sEFqSnq&#10;P1eoGsoq7Udfkz5DtkQ+25CYKff8Ohr9+/Mcy6/rtNnnXl0jv49QUd8tRfCSNWIqGmtCidOQdtev&#10;y3puHdv5yFulY6w0P0boCkEcdxhY6YOygSvgi/4csaOYo71g+SvUFZZN2zFYl2YD9CcMIZB7mLGW&#10;WVQaQU53lpQoqHdOuU9mNgdsrsrCt3I1N6Gi5zb8Ctf6L7OPoI97hK0Dwl7UyODZasTWKBV/+ld7&#10;PruruMfwMDFMlHQn9xF7DMXoYjrt0W4aQRj31JZ4op/5/LReJzaUJ9pHs55H8UxZ9zflZUKa7eC6&#10;MGzrjjhTJejfHtGDn/2D2c2xf5zZGQ9CMrkm9rouP/4VxVwIq1PMIBR9miiRNdSM1LfNbm7H2ufm&#10;Rv+GN5bFPc0xZsValDil0RzEeESJ0zu6m8r+nbmpB8nkuiaua4EDmgUeFPWcZ6MNIjptEQ/gWmyk&#10;WL8FJPOzBjWznSOXRJQkPsEazChmQ+MAkmQn4KLkFJxsMgJj1OW/Qr/vx9cOw0cU60b9ThiOkqYU&#10;g6SivY/wOX8vg3CkMZxGn5ASyp/j2qdkNY33cce1ThiECrmpyHrXL6XEaYI8Br5hji83SRwIpzo8&#10;4CP8ItGyfEiVdqi0KHn0I0ok4S8kbm0KHp5CJ5YlRHBDOeFBFWEUbIruNGSghzp2qEq/oS/+i9lV&#10;9fGd58JEtqS1yem9+uKC1B6dRCMGik6iYbmjDX82sMILxRfAwJduc/PP6kebRjnDeWPjK6IP6d8q&#10;RoQuwQKfh1SNQ/NNqZqOgs8EvKmVnwZ+ExCnZApRV+V3nYb1x4MHgkXOlMogRhiyaIMPiBKuRPMU&#10;1GwNbYPZ3Jm17gOTUfV9bcYpogvPiR+bKgBpBpojGrVLbc6TqtGSA4c+6zamPojihxONIpzpPAbX&#10;VP4IdjyAaJlIQVujcSQHnYLR0XxLmvMBRb15cLcr8f76k/0df72r0z+5IL3wKJhrB24N5vDTPFwI&#10;tNEQKMYL3CFS5ALGRKlZiwYLHRXhUO65na/+TlKiuzGYKvbC6wyDEJ49Ak00VPicXdEAeuCi8eJQ&#10;55Xn19KpkgMVj2JG8nHdcM6XwfjdQ3hvn+E7OXJnG4gbo+Pox+gESQkfYZ0wVEnu30FJg8SZ0eVf&#10;zwzYFdqURfJrsTZVZl9RRfnH6Lz/ihQLnpfA8kk02C4NpvBjWqe4GajDNaszMSZffcnvgvj4Cxqc&#10;HYObPLXz9NeqMdWBHNtUvX1FEHL3aJnhFhkVeq70076WEqdmzLBQQvoTvB+qZDdDg2OJ90OUGbZ1&#10;R0AP1xHR8Z1oM4BszaUl1aJ8X9Vr42C9a7wkHjw4dsy4RjSd7q7vKd9Tpuol7qc5mrCXREdDXTxJ&#10;UivI7D4D42vjzJGk6+ONF2bckDlsRXEOQSgCtyJlwmTXRMVb6fJ+G6GZPS3DOZlBXFswQ6NivVOR&#10;c1MZLzrI8Z74QvdXMxtj3ycA0jlR7ZihDn/oiWD2hvwCtI9XMmVKVXY0ONsW1woFgJxQPxyt3p49&#10;expBbSQqUZ/mw2z+7Tlh5MOOkdYDq3HmHw7+efPQ7fJo/nFoHqmD8NZT8OPbR1h3FSXP6T1Qdalz&#10;kwE6p5RAQ32A4Mev1mdAOjv+A1o3bX25VjeVUY/PyfyAAnnUeXwSFXuSKEHNHVQy0EXVwsMrQkFu&#10;VwB4tqDiRPAQSV0uwiDIF93kTNz/NZ8/FTNMboztVfktPhL9BWf4mjwUDRLNwyAj6sen4NdRSFWd&#10;2eLNyIK4k039qpnCjam1zuzCrnBwwfVCSTRKnJ6T2EJubzZcU5rD0OJdDVUZ75x6nyxujv+sf1k4&#10;rJxrA854ISQrAtC5d0Jn3JjpEQN8lv4NkZClSYOLzKki6m5byOv2BMlUJpzDz16QUKe6Aavyfj9L&#10;D35y/TAal8OsK4oAKgUI0iS3IK/nGpT0RkM96qFPchEEtFij46wPh3DdMtCOAIGCUwGo66kKmFXk&#10;oB2gjgF7MjYCF5DNtcPEmuzlF1/MvkFLeW+ks9iH78Q6Tp1wrVAFMKc/eaJrsuDKeYE1XFVeglNt&#10;LsyGXEAHJB51UbY8ZHFwDi3ijuOR2VPBt6qzZNXvdFD1KBVNUNCHKuTtqozgjjwSyvvuAXVYUKUU&#10;OUIUlKcEaqzYFA9b1GX6EME1gZbBy2ikPZmBJtpt1wZjyEcwc707EZLkfuDDNWSJ02iBCTQMXITL&#10;ygRom9IU4/UcOPuDrjO/N19JM7+d8D2zTk20F5ZoLyiYQcUybF4J/tmzQQ+qtLHooFjCZUn+i/7N&#10;rT1w8fCh6ru8oXPyEL45JEjOgE+TC1zh+8GdnlRoGquAUl06S8hQRalT/ZFnzo3bVL30+zULuqhs&#10;9c2vzwp8cT27UxfC4xZtXiD+34FAtGNC/lcp8thGomY1xPPF4F65qQ6CdJak9wBfLoI3XLdEC5yK&#10;f19+OApzj9ZxjSU/EU/f8d19N7tCczDKB+orEyTRWxa15izIwebPob2iLrILMh9wbzdgNBhRfIcv&#10;q3qS7F4/x7uka6Hr74p60xQn2swgXeoFtzUXUb84QWDTMQhsNWDYgt5ZhuokjK68fcbTzBcz3y/q&#10;vb5Iz5ESGGSnqJiKEi/u9UYInszAAdcJzbCm9XEanaJczcUHgtEaRqf5ulCQNEOaKLejACHuNdat&#10;gxiDHF8qEooSGoEdOrE0R4zwlm+j80ql8pZxZU/ujy+LvR8niO0huf3UpGKS98OdU74hOYKLn3rX&#10;W778FPfux7T2ce/aVpqDP9rcY6jDTBDUf4K/n80rQQfUDnWaJe5ZCgKY431uzytx2CofLLr9ekcO&#10;BUlqdFVpsaLwFy7NVoxOr0SWvq+7RDPP9bmhdnscivsqRvA5JElMobTvanfvfO+BAfTB+Z7/q5xR&#10;fv936Sg+SOhaKwauSWimhT3aWypWItrju7qMyt80C0U72/Ht8r5bQ7dkV2D9yRoIp8sgVmK1PaMZ&#10;dRAF7hntCzlCaO9PtRuypIo/5zDY0L5FsO3X7PS8pLco/vVZd7huv6mZ70hL6vR6UdZ7B0RjVWB2&#10;Vw/0EKcQ04YB4gayd7b1Zqi7rym6FvqO1moLzJsHuXuOP814zu9OmExVBqPO8Ufb4IUO3vGXGfKC&#10;+Ff37OqjyV91z7YsXuh0ZEERmstrXGIGF/lXqsUz+zv8F+5P/N34xuiNsR2HZWlDZ1Sqi92g5Aw5&#10;QNtFPodwfx+DtgmOfPyLcRbEo5mt3LG85nOoA2h2JgVygnacIEqeVgwWqideK4p5VRbWdP+E9mpS&#10;ON0AounqnfmmxyG0E7EfMZhUOWzUD2r0KBApnajpv64IhUSJJetwJCcoQeIGKbinE0TecK7TC5xw&#10;/VLiy+KeAZvbSwVz5Az9Ag9iGqGq78+yD8MnBYb4zGz35mFSIomqR10R1wQRxS7aKke0VduJOQqS&#10;IAaRxYBksW9v7hMlTh3rjz4lG03V+lRwQAGwE+2UkDFAfIPnwIPsfbU2BK7JfcAHMVCsKGWtY3ra&#10;94aqZvp0Lf6u+sNAXSy+XH24rvKFu6po9HP8WSKQ6AApOBchtIKIZns2A5KCYtbobHs2+IJsYZUV&#10;uBDTwtAS/xZvqgUdxXBIU7iCbKYcMUAlZGnvId53AAPEVs6oV+g9meCfSUfZoE51R50VTskRkRnr&#10;Or0g0YPWoUsvJ5bF6bSPLkpqTzg1+HxN9PHUrUjr+5zgOLOXrCMW75FodVNlxqCeKYai7gg8hwNE&#10;4HNwKrNAvS9iFfn9609+ESdKhePoc5zCZ3qGZw6V3ZEQIbJDP9GUBVIuIT6kIC853pQIIv/tWN3R&#10;vcSpfHnir8pHWnv9+G7s3dihz0HvifQ3JZqD+PhvuNep8p0cWxodQwH9EI41fJxrAP+MDvCv0PaT&#10;D0jdYaygFDENBbQ+x3Xx4/TD8ItbegzruKK/cU7sBnGIiShxGiY4ghjDHAK4ZnALfZ6WoVawKXVj&#10;yVm61mD0U6NE9sxeNYxkgXq+HXoWO9aXv9hPm/uqyOaVNpeVp9Hnw/3SibiDbAfeswPigFtyX1BP&#10;VvvrxrtZcaVsofcn6V0Xt04LqFP4MPjg+mD3jfa2tu98//iSYC8RNPVozHx2/dfFwBTwKJLk5F7j&#10;B788y/PAtWAArqj7M5Re0LvYPLW2ta3bawaVf54mu9pxkmMKZwQ2EIP3niD1xfUU8rSp93YQUXVJ&#10;Jyf/PrQ5lG+Fe4woxun5uuJ7OITPgSq1CXPTM/5XGt9Q7wpNQxWIp32hqveacOnB0IEsTeIF8d+l&#10;SZM2CJ+fQJwTgc8ihG+8/R7JZ8J1SmuMKvapcIXwIM1CrB/Jg4LuG3Ci1RjXn+9T/nh1BF0jrtvv&#10;Tt5/sziHgse56kvFjg1GW0THZlqrD95tFlChu1xNjDI7H/u9hOxhZXeaMgx9rvDWQ3BVYrnVOpxR&#10;ucuONP1o+nu52sTFRPTZKHFKPtx1lc+WeLZmL4HQ0NXwH5K4sZ20Pp1brCBaFA33dPfiXg1yKueV&#10;PyrsvTHp027GZjqRz2SBeowwgwWueeudmAzFYUxQn5FPat9sDG6NtsxfpePHOegT4f8ndfiL6Xfu&#10;nHqf6Jblf3W1M3QiRmSD1+uAOtb5ZY4yMbW+u9DJFHXAT3PwHWejraoxAR98/pQw3WYLIayBGBvX&#10;giHaswL5tdsH4bX+acX3irqvdoUQQwleOxXbsWp9xuJgA6b4XSoSIWxEBdCf4fryarOEioEbXynm&#10;BM47p9kn2tnGXxRoTj/zRdvgjmvlOK4n8vXcca0HddjCBWkwXJP6Q073hcmW0ep3MiUdJN2TFSe9&#10;mwy+0sd1o4/PNlh4DM53noRDpYbbzQN5iKMocYr4Kq4zekuw2LOvEI+Sj1XaS705mhuom2sgSeyK&#10;+g2xH94rURN7tFBBlgHqQTe4pvLD63VhOCyw3R9aRgVOO6fZJ4r+4u9d53n1uqLfQHP3nfHznk0m&#10;cEF45kVlLxqJV5Luu0L2tHP8Xnk0x4kF9Am70d4Laj/+sG1CdWBCa+Ph2AcVvWdWXHB/UuCeYmi0&#10;TknHUpEsxdjoHBS4pdibF9fpq8ohYTR9d3az+x/5o8XaupHqr3qWthOAtCb6Vvl2lf0JX/ojhiIc&#10;Tvd+QWoHtzSJL/hz8n0F/Qub6iOc4dQNss9ka7e7c3EfoS6kwhmy09T1RLiAYo80GuxQuT4rFNiO&#10;+WwnwChmyWKXd1GPtNjDZVkE2hkTOIKfPVRjAE5tprjencCj2RB95Myl2a2tPyX7KuhPaSLbZYW2&#10;+hjiARu09S7tDlA1Lk/cucQ9ocT0zIasUT3fDL3LmrcyRL1NWIHKErc7XxsMaYgHRHM97f2vMcsR&#10;G4RkVhInmbr3cu2h4t7OP39jcrXplcSpDVxEfXNJ5gilA/fkv2/itGd9zoozenMrXenOGIAoZvDr&#10;xOmvO9aJ/e921+0/PmjNqVfHflI9XPdVqsIHWobTvpzf6KI47m/tx5Ho1ob/STXH1+qWWr9aeTy4&#10;10CzK9yFib+7qL6hskNfzw7fD9kNwugXeQ6PlSM33ShpX9jHdfHnBjwO4BhBJGJjsyYjOFxpwN7/&#10;qSYbxNTRYFRjthPf3k5KUcL9R7h+foJ6lUaeWeD6JntECXtaZ6S3KGhO7IpURBkmpPVMdlEPkhEz&#10;6+YaNK92jfauz/1Nw1gr76LsOOILC/BErERFE/Gd1iCevju1tLUdU8Pn84ecKVFw1UDui8El7mX6&#10;O/37LU3+oDPqdErIUccpjfWh/XcY9zFRt1KxCcVTKd5D8wrFY1mVCwsH27eivvJWl3oTsMQ9TIUq&#10;xG6VIQ16Or8xYLPzkX2iQ9+hSF3KD2xz2m4Mwt9/rAwxYNURaO66lrXzsX1CzQfZXVlVtvU2eJ+U&#10;DPOCNKU3xElswauD4ihUjIH2Au/Du42YgeKgdbwFMuTxWy39t87ife/5g133J/5rTm9JXlC721ZI&#10;hyPqXgMWgyXs4VRrjrozABzxHEdq0ZfF93RZdLJHMVr+zvF+BwlnosEnsdPj8U1lNL4jHziF2J2e&#10;t2UR3itiT1fUNaG8Q9A+ms67/0rsb1coHiiaaaq6pgzdMkd7QfkGSnRS3IDZ9wYqPNxOnNrXb9s/&#10;V/R5Lkh8oG244kD63/zOjL890xE4Q/TjZF9/hXaW7C41B5ngOwjpsMQ/68O/3D7CEkG+tfaq5u7S&#10;n92QRi7RbMcYsS36Sa4vb0sTUyhJuXPafZIpiv3Qp9npyft4TsrrkO78GP0nbyo0bTIAiwZ9OIKY&#10;g/TnRxT7LtFnHc6USzBArGaC90pUxtFCN+BONVXsnJYJ0e3mdGWrTnZ4gEWtMRgXGz5r6Snb62wm&#10;Bsa2sbymqE4jxHc0h9gUUhXHoWowN383vjq0ovllWU/UUjw+++CWw3CBa/Okva+U4lW/ky55XaY3&#10;hj+8Jg9YsUJcSDFuGsMV1uHxZWnvrTdok+l3jS/qfta/OUvJwD+pG8zShiJm8Wq2BMFkM2RrY/Hd&#10;GsIxfLc0o5+YFCimaIbn1K9Au9NAM06NIbjjMNjjvnGsMdmq0pUX0TjMnV+xT5Y3R/Wuy8K3Mrqu&#10;QJkmA36F7/an+I4/Q6xFuQ5a+xZou6gxiI02wPXhgL7XbXkRG70zutXy7yq0aYrziOXPSj3RPz8G&#10;wTxTNre3ZVjlQ58h/Dq1obbnj2d/GScwZ/TLtnVGcF0cBDf5CQ+qu8ot6HMkeM/fnHk08THF+Hf+&#10;6RvTa2LfKzLXryj3R/dKHbYBAhpLZw5lQxVsxinFXkZndZ+IRnO4wbhHSXdR4jQE7XWciOh6j0Kh&#10;7rpqcPXtLD3j6+oM9XwbaBe5LPcRj/cTJrQE3w7aR4g/i40hvj0V2kYqIYprA6ECC0hAvO2Dupl8&#10;7IuyUxDKtWKFYp+in/LTm3rwo6uH2NxY2kfkE/4I9TzFDvTR1/4p+jH/hH6jXZkJ+LWab+cRUbcS&#10;tjXHfUCxAWLIoZg+FdBQbJv8UirojZXFwDfIsARybPAC7OBj3Cw0z+EjPAEZlR/iS6QuLwLlRIvh&#10;jMCGuji8CNAg0LDHg7LufviACOycIpoLBP005L28J/jr8WVR3KvKUbbS/Y9lA8ULqfITrEqCKkwJ&#10;FGWgo6GZb7ixO2NpbGXlH0v6i+aLukKfd09XxVDArX5Y4hTE99ukRBtVg5NBIVo9SnxS4pQMCx2U&#10;BCVFeFXiDDPrqgNnMVT3t1iHcL0f2CIoNb+Lyh2/49tgAQ19mXNDK/3ur17zrpTrWpxieZFbbvXG&#10;QPPQrPFB0zy0M412T+vUyd6v8kTvysjm7C/OimIZr/Y5sTMaFm9IkrqiA2HIFDQFvD9BR8cUX5Qv&#10;PtNbqgi4qoyBPHXMw+VN3b6qRuXyuEU0L+TLoHYbsG8whx+icqOFcBQVXYrkFL5kBzBqMGAKzhsN&#10;fud40a2dr/5OUjNQwL8uDcFF6Yfv2gKdk22j64SL7QS+WwICV+SuW8LJwgNniYhm28wLey9CYIcd&#10;cxw+x3XzOXF34zM2YYlTOzbg2wHPS+3RRNvkhc7idUX8imam843KYnwXf5gnTUuxqzB7TkaDqmE/&#10;xsXPuNrx5/EmQ3TQjOFfEAD9AA9y8HNkV+Ny1GdTzqEiSZA44FqzhIsC75e61ypFd4Wqv68Iou7q&#10;lRpu/QTP8XN0Hn+UTYlta1yfFmwuHDmrH+P9EGA/nIvvDPcIzSHwxffoTJW16CiRU5eiCPuybbLZ&#10;k5TQzukp8RkYK44Bh1YblvANbQqUN3Xf3QsAqJZ4HjfUflvUBh8nOspAca7m3NbEDh1Y77z0UGF3&#10;6PpZ3MTBrYchrMUAyrova38TPeFvEnK0GgezS05zrMEMHSNKHlBHd4bqXBsB+J2PMcH7+aOuGV5U&#10;W3+VRj4h12scupOQLDv18kSrAZwV+EFBTzI6nMYINHH/oZJxRGXjwzvMOiAoSEKzKE+1GUJUpwGc&#10;RD1iXWWI6yhhQDAmOLAKhbpeWoZySyM73KF+sBwiWrzhF/hOKDn2KzIqtPZxPTmgUaFkFFXpUNeE&#10;S6XTbImmlXXpNPXlfpYuj1qKk/hCNDqzMUJ7XL+GcLYzZrqst2MnOAl/OLourivUBIEnPlenBmO4&#10;IvKGNEE0tA+L9jnyNGNq8v743kya8SXpX3KG0lXhPDMWSKVg6G5l7AV5KDRPdJwQTHcI5VMFGzNr&#10;wty7muiXFLijakKvFkNcm8egZKAMQYQ9aOdurj56rct8V+YeDH+umW+fUS9woG7oBsRLPCGk0w5/&#10;F+oR3OtGqIe86gJZx+klovFREJXPMcjXnAD5TDYkSz3Q6bdg1W+H8Dn9KPMI/PO17dlf+qgz/yVP&#10;n1X2JfCSoUCXSVRj0DFSBKaF5hDSZguWleh84ucIGFL1INHBEfc8BULpvqnTlGaSOeLhy3MG0Uwr&#10;jK9LgZzynVvYk7pJdcDpTn9w78D9gg6KO+qTDPHxF11TxZJorilclERBBD+CBS2JFj6k0w3PbQL3&#10;VHHqjWeDLIiY2VPbYlVrzQIvpAcooET2ihKon+L+orltWYrTUDGYD8ECAziNxp4oFol2hwwtce6f&#10;EZmhY07zSgyhbiABEmVBbBi+Ca5VN9Sj1+QJcK0rnnVjEf0FJZ38Ogygsi8eKgfvgXpx6o15pK9K&#10;fk++3J9rDM6oM0lPkBNE1Ds0E4Poa1g1Nx5OtUfgrjoMEjkekCC8Bl0rj1ilGMnCSsuRGm3oih/f&#10;EvVCJIJwI/CrN4eirovQPFoC97TXWNcqC/A3/DpxStK7PGZ6XX75y8gON9bhGdhkB3fkSTVvo0MX&#10;LWr+IlV+vtak1oTZowSRPdxUB8JlpR8+KwfwQ1tNld70fM53OsHcRi/MP7oPt7suPhWO5wW8qu9I&#10;lPO6D26pr4/GdPqAWZUpo935EWKLX+H7Ocs/ATESNzYflyq5YnmOaw3apAOLnN4mPV/0/GWJLqPR&#10;C3VXuswHbqriwKfdFk7Um0JgMzq4eF4q6kqROUD/ouDt80o2xn5Z3Ht9lbqgiJ6MBZzQYaBkJwFh&#10;HwSiNK/EBt8jVbqeajeBW10JX7YMlh3De34D1Ff0V/yny8KYPkqKEyXILq04JfSpUChCYAQW6NC/&#10;X7ztpPg1uqzUdGUbt4+WOySJXbbixXZwkXdyidNbs6/45lUpkF/91JvmleC5qQvlx7j2Te4RFakj&#10;6l7Uh+gIfVxhAD/F32F6B51gmleCuICCWOa4Vug+fBBklg3k6vpm9s8rofdYrr17LVoU8sK51ZIB&#10;9jJ51j7af+V8W8hlpeOXlHg7KzqEOscayvqvaXQL+ymRyWb0LalMqjW3ZGWKnIKe8Z591fW/qyw8&#10;Wvgf93TJGtIZVLxB3eHHWyzhTs+NLCou2vnYgaKea3qvsDvp6WXReVj6Ygl4k3chGvWLC+oE21b9&#10;7S7THT1hgjbFu52qR49CAPcw69InnBnS4f2kfrTxFDkjO6fdk6EVRdglse/Xd3SFwBspByME7Hro&#10;ABMDBq0potiibu7IzvAneV03RwPqXVcudySXqFcHGZ3m1HrfP+eqz45fpHncUh90Lk9AINce0sTX&#10;2l4Ngs9uDjkqpmuexwtt9+aVGJWaQRI/uYaCHzsfYzL7ZOTb0w8mTgzvBFcW1nTmxZqoB6/OK6EA&#10;ZaTIBprG2+S65QlGmzS3Pvo33LHc9jjUO84N+Hxw3VJlJ80roQ7V0oH8nrHN2bdWj85u9B3VLXV+&#10;JZttA+H4XdQjYXBW4op+ghFLChiXWX9R3MPzWP5i/F/ahgofXJUGb88rIfvZTkEqQ8TLJ+CSNBBC&#10;EO8ShfbHNI8EceSHiAGpcpQ6CmlMxce4B2iPUTHQZ4WGEIJOFc1jO4p+DZuJiQ6tK66VkA58p2hz&#10;iJKZinwoWUPzSuIkFMDs3Vvfe4lTxEKkW6nTkTAMBcFscF04Ib6xR71FbAlFqpOQqwpmrCfnxDfm&#10;RQtL4RelhUuncI/5NRyGE024nlAHXVF6Qkn3RSjriYQgxP5k97zwXiOE1hDc5MCSCIxuGPWrR0Mg&#10;iJc2mOO69HT4H/oWG+eaRjIhVX0V35Uh3OkNA/lsO1xVZ4JxvTXoVxuwgDZRQ1JlOMOqjQas8zyA&#10;Z45YwR7ixHifoiNQpgtHXchpW308/a2LkhYnp/qAr6gokhWL4DO+IDwBYZ1W6CAfgVMcdJBx7SdL&#10;DADxC9ztPcfs8Sm8L7sytCV9ygqilR9Z3/p2qjTziWcTPl98TqHtxlCpjYHQTlt8ZsZgi3gqSuSK&#10;DjfqY7xvp0bUQWhDrGp+nTjtnB781r2RpmGvDheGIQhLkKNKnb7kuAbyae44OrT4Pqiyn4L6VHgU&#10;xrWFX+UbwnfRAf4AsSEXoOxOAAD/9ElEQVRbB7g2yEkmTENFVXq5eoh1DsO/3KIZuEQ9eQSCuWao&#10;t+yZwx2G6/+C2Bj3Gq45oQfcVmbA4SILlqCltU8YK0hIyUYPKOtLAaqK7ppv25zfHDswAEmiWFR7&#10;UYcqJazPSaxZYp11bOGaylIEbHXPNHjpJnSMZo6/2P3TFFU8w4xUtEHPnjAVsVXU9V8YHF+W7RWf&#10;Td4fc5l7MLGv+0M2ozucJjz7OE10Co43mjPWlNvqU9C32Na3O0KmWN36rRRp6qB7qxGcERzD9+EC&#10;sRIfSJWFPGjS5rDEzV0t50en6k71EbU8YWnqPLPHZ26I+4gCOIS5yf+iwI5vvTPU9hfDGb4X1PZl&#10;8Gi+EZ3jdaHiy9td6epjNcZsxinhLkoIHyX7imvVlvAiPn/qAqc9SbGE07jGb2vi4ZI4AjyaDdAP&#10;dduqG8rNHV0d/XFLX5VSOd6W1jXRtS+g2YX+eq760m2XBsOXdoinTHEfebUQC0JqGxWB7Hzs95b6&#10;/py2SHx2gc2HIbbjMOSofDYVUy0sETVwf/Lvi3WXZy6iDYwXGzCdekV5fEs8W783Q0s2W/6nF7hx&#10;HMKm1k0WqG8joKqvIu3VAhzuVJv+ja74RyfQRyKKPzrIt6TAqzF+zwDX87+gz08znckXJazq1GwK&#10;znV2rGD4Z+izUmEp4askXqj4bQwM2lnZt1ME/tMxIiumG+JFdnBTGlbS1lvpeeTO0a0f5ByF798m&#10;XWQEJ1GvEW6hLlN6/5RsoCItsoXZ0tSyA6k7p0UfZquSx/w7rNhcNAvUhRSsJJ/fn2+H+Bd1M+7h&#10;Q2gfiTaQEvNEC52vPQdtE7UhO6fZJ8r52kM3VV5bJ9v0wAPXjDvqdbIJbvhnSjSf6TwJGbIImrev&#10;6ph4+2zXt4lmpiYyqNXwa+pU1q9Dv6bDGlIkfmBVbsySKtSdY1ptDKEd9qhzfIA/rdpH8ze7rv12&#10;afe5gVR5BGSpY9AGGbHE6Cd4b1Qw5Ya+DDGsUcKUkgs00oYKlMP4IcCbEtnvnGafNGnTjC60uD62&#10;L9+ONTmi/nCpQ/zADYT87oqYXRakXSGsNbQydLR9+O5YSLMt61Izu4v6Dr9/qtXhScVgy4FB6Nl1&#10;hUeu8tQXxFpAOm83jkYxNToHxdgo1kYJYIq9eXGcn9YNilk30eBim0uZNubrwt6MLd3yHNNn+Dv+&#10;ULfAiSrQhL08SQXybUchvNMCUuRuNFd/TTin3mNsouuZWpe61/fHf+WH64NiilSwE9VpyHw2Klii&#10;GCPZhBOoIyj2SM+S1jjN6KN4wA+zjrDkNnXFU+ySMLVbqzVE8o6BPuouPbT/h2rRr+eYof1yYB3a&#10;eb31avrdz56N/DC/03PMCvcSzeGlhJw16iA3rgNUjUkydi5zTxag6z9Mror5yrl66F1W7xVb/bZC&#10;8z975uuXbqp9Ib3rHCgW+gpfj7NQMYV4VhEqnq54vnRfWrX7zibXWp3bRi98fVXhwOJDSVILxN1O&#10;UDZUrunZmP2du6xJ+tbnXNpHrmylq/wgXRUAyTIbXL9u0DWbO/HFF9tYkASv4ZuEr1+fSUnSvTL2&#10;jw2jzYvJ5G/3nX85uSq5ubW19TvNlSaqXuU8T65dqH+2stnHAv6vSgv6KKldNwft2szBDt+PLdoK&#10;YjTzaTLd4vYk5QD0/6e22TH9OHHi0qlWE9SvDmDabASHqwxY84Y1/owTOYNZnQljpKDZxdR5xBJI&#10;mUfgPVxLxFLBEnyIP32oQAN/D8UoCfuRPabEaahg26+k2ESC0BzU06XzDx/Ov0JpDH8knFVevaoK&#10;e5EktUfsQB3XiIl4JsQU8mDt4TYzg2Bq6t83jLUnZyqjtjqGM3TLmzMsLpnZXdTv1GTKOrYohkHM&#10;R8T+QP4j7Uf6SXuTuhCDOabAHU7Tziyr3ohp0prJVGerHGpwXZfqgSHqAdrHV4Q+L/oWVIVjK7P/&#10;uLuudkU2ov12ujRL6dVoDc5oQ6ljzpISZxV6kN8Zod3a2o7NvyrzeO+FPYUV9o124N9uzuLbKfLj&#10;rIGCir+o6If86M/xHVAR4flOB8jRJMNlWRA09WckEs3yzqkY60hmV16rX6stYjFHIPZLwnCUQAqg&#10;UXRSf5a4MEBsT1gwQ+43oZqvfCeF/0EimhIcS5eGblyXR+L7dAbPVsTP5PujLfJF/UZMiDSjsqb/&#10;goIKYna+tieD6K9VDubwryj8wAL1CiW1KdFFsTFqLHCtN0Nsb8H0njWe1wLfwbFGQ9Q9ntA0WFL/&#10;+nMnKe/O+ccznIB1ajBiRSBoZ6kzmhqDKLbph3j1F6jbvod2mYp4PGucFZ1jXLOLne4PKYZItjyh&#10;02krQxJz9W12P0eW+KFPk+sTajghDEeY4f1c3ENt9ozyn8apHcFrfQ+fOxWjWKJvpV+iD8dxrXvh&#10;M6HifxfE7gFcS6gcKupm4x12hAqms9SZvR5cd9BH3HC02PCr9t46z53//sboyuj/qRu6KYvoNADW&#10;cSoxhqtK763aoYIbRMU7gbqmbSi7OEVk/jy87RCcRpyVzHd52Dnasq/x7veRMfRFL0tPrdO7oPgV&#10;xenDO44/LNSmvxFvml7v/x5/qEbe1t+QPPVg6kf5msSNwA4zcGswhKKeq5CC69sTfQYq9qfGoBO4&#10;TqgTk5gqKNdhU43+hMCEjZ9kzTFN1l93TPLfyvy59sXYpzdkkVvXlElQ2nWN+Sc/x/dCXcGEtciX&#10;sUM8Qv4sjSIhSmgLfCepoowC+j6tpQpNem08YvkYiTdEdtrj3rGAExxzKOvl7Pm00xtqI9Fk3oP4&#10;TkvGKhnR7gjXRIGQLbvFUcz9mmGV8gEzmxNnRlZG9th0JldFAVelbs/Ij6WRZeRDU/I0kG8Cub2F&#10;3EHUAZSsH5zXfSCfLG4NbTNhDRaUOCV2m/MSEzgjosTpVV3/K+d9XcbWuiqU823oWzXBZbk/8xn9&#10;+KbgiX62Pb4zKhzwrg+CXPUVON1mAFH4nM+JjzBaZGpcOku2HW0CFVGTL/jPN47A99MOM3rj93Et&#10;/wD3FWE5yh3pIVb4IfqD37l5BBwqzMGn1ZKN/aPE6TYVOjWJUtwY8Q7eLxXPMJ8UDyrsjZJEwjc+&#10;QnDn3WKOF4BOKIJyOjlV5RAYoc3FDvozblxzAk64UIi33QU3EwEdCiT44slZ4hTBISlIzxY9yFGf&#10;hP4lTtF9+HXVhgo3WN1I5eRNdfD2Imw3YgnEFKkDqGYq5UTxRZ/rXR37Sab28vJ5kTlwRzLGhx91&#10;/Y/GUZljBM//ATkS1GrMKA/xIREIJ4oOCuwzwIcPhSrNI9Fp187XVuLieg2YwB9ldhWePtHq9owN&#10;vqfAFp7DDYFxmigU6nsLHq/dH3pjyPLd3oag01xfcKg3BOcaAqS4edAYnaw2xEWfLB1Y1XlQ8At/&#10;3x64GFoZ++U56VlwazyKit8VktGonEeD6tuBhoQCCHiOz/CZ66MTScnmFARC5yRucEvp/2h2o2cf&#10;GOJPql39204+9ULwoF9jCt9H5fYvaPhNSwwgDUFLQIcNmKNBocCJH76TzvHC7J2v/k7SMlR2M0ed&#10;ALGdHuDViiAUr5MoIyzv4HvHBUzA4bzYBgQTRdd2vrJPWiYaPRJlfuCHQJUWIzleFNylSkZTXGv+&#10;7TaMIo2CPYxqDhepF4KAq7LoLwSj9W/M/6LuxkzhpZvG5WYvaE3SkF9SKtRpQMEzx0YDsKwxgh+g&#10;MfgegmiikyqUXk+4qYgspplMlDiNEVlAouA4aOYUB3bxUOL0hjD27pESwy1yPn+Ka/57WUfBqNQC&#10;3FssmWI8ggrs/TID+EE+GnN89sYIvohC6TzfHi6hQ+jToMeSALTh60ZKM3p6ft2x2TxcnxLdGQb2&#10;jeZ43foQ2BDA79A2sspxqiDnTVb1UsKLqLrOio6wrsHSvrTHs1ub/52qdZoGbwniBQiWWg+Df5Me&#10;/P9I+wvwuLIsSxTOhjfvzXT3/NNdPc0FXZBMlVDJaEkWMzMzkyVbMsjMsiRLRtkWM1OEKBQRCjEz&#10;M5vtTGembe1/ryPZZWc6u6DP98UngyLi3nv22XutjZFV+lTYe6b0D7Un/EML7y8dPl/txcRVB84s&#10;Vng2bGCSWvaXfJ+YDSwoDbI6D369vdCE9lWE3k7uPHpNtL5h4OFXbSUqqTEXDm0MTJGZwYoWzkE4&#10;R+Ak+QKgokyLlbs+ebDRsS40otPtJ8sfOWu/v9bWhv6ucjD5bHitA+X0Xqbwcjd6n/flowsa9Bnv&#10;8Qf8E84dVC8Y8E8NBi/afP5Nc61vxcvPI/nhL6SDVz473bx9YafSQwROI+vNyJsJWnhDyL1LHYVi&#10;YDd+b+Jqc2ZKdzjrQS3aIZzVHnSwPpTk0yrFwHLfIQb2/4JWNWPXhveOXh99nCH8KHC6DQqegSIc&#10;X5iHAQfwblUAFY9L3GWzssvKyUtX564q03N7933nzOQX866C+HvOtkdQ+kAiYfaNfCzm7nffDb+7&#10;+dFPrenrA7btC5IbbfMSyu4/Kpx4aHvlVL0B7jUZXLkV+NPpjmNMpszZ8GzMOL3Q4UKNU4kMVJzI&#10;qUSLdHkPPuXn9uppOBPVSe2Cmmij/SKDsef5FVAaQin9lym+zZ/qRs6Te64jIahuWKAlAqzIYIaz&#10;Hu3g4MQV2TjSDXIBcotr8aqxpbqpchpZk9ONO1Oi1fSTq3BE+WZU457bmFXiUK0hKvl8+X2Kkfh7&#10;MLq+VcZ0qPE4WZToCsIR3GBDWgxcfEqMHlb2HE1bYFtwrqek3KjQTBg66HvoAxAf6AYQaDgAwhjg&#10;xTb7iHYLIiDC+yPmlTDYQeVDZIMeubEe8mB5TekKoNOtO0iHgSOyrB1Yz4XW+vHzPEq7GZhiXok9&#10;/64LX/P5Dj9qmZN923tn+Sm5hRxt/lGsS91XGlHdjEQEnCuTHDa+/AIRQsD00SwhVHAmNjrTifoA&#10;Cq7eRa1Xb4nqSNiRvqlk7zMqxweh9WgzHSZ+F5lsIRJrSu85RonNB0iDPwvZ4DYlWt86Vug9DpzW&#10;TXb6H5Tv/DawyoRc+fm5FGvRybqApeKO88+cC9Jya/Ansa1HcvWKjMWgdFQXnWI5ONjkRqFMEjEz&#10;VAd2l/d/J+u7sZVmUXF6tm3/N9KRpMfdIh6tqrEaw0OKqGvbap1JO1tXBDtEK2UGfnuV/hTKJMqK&#10;n6kl28bddbbT1d3HHgeM/5iF1oLZA8ln/fkcJbaEUGxLBHkxYLThPfRkcIi28qjG3qPQ5/0qyPr+&#10;/jxag9cGLS91HbuFKjW0UNZK3agSRLsyx1Id8kbFKV8n2iya8ue6VumwvY34rrAvFXNdf+BIyOlP&#10;+Nt9deF9aBMK2QRIAz5B4FiXn10oA05ttiOYuQBA51FoM1nWk/Zp2VBq/G65Fe1SWNC+Ote7BW3J&#10;vj92zTntCR/7l1ne38JkD1VA7/OZ1k5jPVxnJ+bFafBev8e29m22NZr8HU75OqIaDYFTOJVRkePA&#10;93Gu58g95YLyKQIBZ/uV9uSzoQ0BD+0rjMS5L2i7+FTgVDlZsPOAyvxbVC3uVmjSYZU166X4uoEn&#10;qoHgAGqdKXNPa992bQ/b90uqPTlPVu//OWuC8WFy1+5BG95bVJuiCs290oKudJ3aDZyw+WvPXK3T&#10;ZbaxTaG0qy6EZm/OUOX4RQprMBROe7SKNOcX9DbaR0IPOLJOQ2tJ/xo10WYT8+l2y6NW5LPthpsf&#10;+dSaWO12PqYK/QYdBCTDGaTNe6PGe4MK/0dVxwZiXokVuZUbMO7cStEVIWsl3QVC7qdudP3icufB&#10;oQNNQbSP8dMe1tl+NXqYVzJX0VnxOKFm8nq3vWwy7cEOmelG4JQxqEGWHh2VHWyRDNYY9U78fmYM&#10;sMPMPTGvRJzN+WvtZpc7gm/68T2JoCm/0LIXmZ3FY6WyR7PZ0VmhduxCyc5aY+H8QLtFP8b9jwKn&#10;qX1neofWJp9ZXYw1e7Pfunupdr11vpYqhpP4bAbSTqUL4xs9cmLeoJFm+GBv9bljs9f7fTO7jn8T&#10;3xRJJ5tsRXDWU8LfU69Dsa1htEfuzJiTyRDb9g8S1OjD8xr0O36mIP+ivTy/REUU//0tVBSKwKkp&#10;mbB8o7U8EiAQTHRgHROETjnMU9AdATgNL2RQ71buoIaZnscV1U4lup/ZlGjfgz6AbgU2R4U2HEGQ&#10;ExAnO8bFcN6d4LN6qTWA8YweY7YzQ6qla/t2yGKvu+Sqk38BP1+WLbT2QeeES50HqLjvED8/Y9H9&#10;wKdOi+1+CGM5J9LgexCtenk/3YpD11WzKyIovXhrwE4+eZ5Ot7lQykAK7VK60gGVKaX1xrAsBvGZ&#10;1qGtfH16rP8dilnW+H61WHb1WQcYMQZzrdJkObLhM4qqU7Zd7U7gWfMT13tfP66QmjkWhnyFqmUE&#10;QjDPbi9jZMyBd+frwz74StRoP+PRpqkLVDwUyzZRm5wL2ebnaPO9J6/JZpbMUO2R0J4x6VZmKPbW&#10;v0qb8rt2UrjMgnUM27sSHQpGFSvvLXgjzqwB6yKTJypOlTND/5YxVDTpXm0nMIRwWGJ/2N4CUwXV&#10;axPmz8PxgUQOdBfBvgbxXn9+WYdeYAL8boI66fGZg8MJWOYFfiHgo3VJnV6JVaOX+P8/ZvnRZl1s&#10;z3g+nPETqpxC+POPN5pQeJ0xy7gpba8OpPcu6ohEP1S1A2MhcWk74/rL3Xuobb6S7UnlN5PXerb9&#10;mH5unG+LOsx287BKl851hFF4rZ1wJNgyjrrcHnG/d6HCBvOg8f7G+c4P9zdHCt0D7IgXKmEDax4F&#10;TmWPA6esPz8euzZ0GQ4OtFwdWB6IapnvqD3WEH3/aIMrcxG01tbkffanweXa1kfXl9VT+Va0PPor&#10;dNiIqDNljmJH0Up3OqEKvi7tTxWBm3jFeXX7IrdVZLUDS+uxPMIBosvnCFj7s2SNjdlYzI+8i2wp&#10;u+ciPzMXvsYzpbdvLz4z4Q8O4kvdyamOJRai3bfAXJXa9CU/WwQ00AUBiYZIXjFjeUXFl3etJsu4&#10;HdtJO7Lnf4tssORneODW8Zpd18PzjCm1Nfqb9jlp4OZXiAUZvNh6LN6hWPsBrlmbZcOlXA+B05aB&#10;xY7/dvt46XDW2WgJywdzL1RD7KzToPz+wxOLfN+Y8ZQ3mNR/UGXF52yr4HD7WJ4qxi5fm743LboK&#10;wbG0WxKd/ynbY+MiPT4bgZTVl5H+ZHWIZLwwenejp3C0ezCX3F9jSodltmTEOkE7lfkTc/2XwH8z&#10;tAQXhaPTvsKAcaWp4KpvMTd6i/cGyVTHayN+NHDaPd/y/MF6r4UohZEInMawbjrR5FtZ01/gq3lZ&#10;Y/2VTR6tzWfcsVybfndFU1RogcMDXwPHfMEYLqGBOeIzqltkY6X6SS371vyqjZiX8znn64fT1Ynt&#10;KubOGjIuAecQ3aP4fCKpyKNSj/byvecOpz0ONj+52maL/eAjQpcz1xKWFbaphtnAZ8wxWReH19mw&#10;zMewLF7Mar/+dFD9j1kt03lRYRLd7yCPeK6eCAI0+ZNtroEImsLX8lm2DnlJjZkj2lHpSJ2ouHy0&#10;Zm72/epSR/jwTrkN8y4n8uFzBj4N3w66l6AFKCop9ygtBE8+0uRKrqzjImVhVDtZ/zg5F+cVrTuH&#10;lwbMi3vPSHwKdMkCgVPGkrYFGmTF1+YjcaWktrSTOf1Pd71YvT3yiWQgYyZOuZ3ci/RFMgx8W6g4&#10;sy01fxDfeuHY6OhGm+9HCyMGuucLTxxssHqAzgzgU/ChwZcGzIpAAHxs4CkI1qB1tHeV/TfFo43b&#10;+vn7GydTmg4ojOlU+27qWZ0UY7kwZ7VnvkwS1+IqkuxdJdq0X4UWxf6UO3hloXG+43GlPjDb0GL9&#10;4bSuUPKBrWT7Ad2HyiTMeUbwAT5G+BpFxQtjELRcxOiwN+GTZH2OBHfReY1lCV0GEDh1rTSlQN4r&#10;BK4/ZT3zGetdB97TUJkleVb7PsgYloUD547MZW7fKbX4Bm2voX+QPAffhR/r0YKx2qeqqrBQMTi1&#10;Vt/dNJtH3cvtf/KM01t3J3SbplK/OtHsTomdx6h9YfRxEvajxTLwly2LPQ4N0wVfLVxraKJN/+ns&#10;Wo1P5fDehwicHlKZ0P5GQ8YcNpQ9nDs8fnPxmS2u/9Aavz7nXzwUI6pNjzU70hGVGSUicDpzYY7u&#10;bQTzUG1aX7/rr7Hfz7J3LfODPymfkNYdbQlnHr2Nxpdr6278SAeCH1sInKpma5o753O/W77ZFbX5&#10;z49XwUjTS6e7zyw4SoxEpZfYJ7ZzwBKZbTtWpxbyXuz6av3fT7Wn1NhWGK1va7Aig3Jd+oTx9kcs&#10;A9osAzsYj5jwuYA+e+RDREUj/H1o14tkq0/5dzH/HsEQJGfaseyhwgitojF+CW3mgecQTIqs0aL6&#10;8TN3125OPPbZwI/YONdx5GxnzP1TrT60rcFCJOf5MY7J7Y35duHGoAgmSZa6/yZvOO/M/kYXOtPq&#10;+dXwcm0Q9v1c55U+VCyiMAgVUOCj8LkgUeyRj1t02eJ/c0ar4p7oW4PLlT9ITu8l+vs98n2z8Beg&#10;Mh/Jm/isyCprSm2LW2+drMr9fgt75fzkCzGKYz0Opfqiw4w1cx7oDiRu7C63vtO71LR/fHVA+9Ho&#10;PCwksl7pTc1zLLegiFoj1n3uLJP2bN8MxHlFshh4D7ogIHkGwY4TLT4UI7emwoFjJ1DBvflRz9WP&#10;Nv/H8caTClfGkc5VpvQW79PLrHcRRETHrBjGK0iugn6GTkhs9ptqW8j/0dFDP7Y6V1o/vNR2YCa2&#10;eRsFsI1CK1oEZtBxxYExMPwGnrzfad1hQ/M3+n8Q6OldHvllQudB1XaZFVkWagks+j7bMvAQBE8d&#10;Wca8qw3ESAp0xTRmO2DJfDyqwZEKe5P7sM+bH/V4ZbSceyWk3OcOgvmwr0hUg31EdegW1r0YAYdZ&#10;zi8laYiuEl55tqr64QqvXTKzu2iLHK0woV0s84mNUeeG1pTPnOl+SXXiI/8y569QZPD2GXXRVeKN&#10;s6wree8s0daaOdPn+Vr0NutP2Ds9voYvGK/4MI46ydg3sgKdHfn5sG1L6jyw/GRwrW2u7b24lpOj&#10;rhIbUs9ifJKi801lf4HAldAbzQuy8NSe3ffgd4uQqdFepQ7rnID7VaOZO6cYQ9SP5zgltXh+tU2q&#10;Rv7l8HGr0akGj5Xu+fZndvX6U9bQWpfNIaX7TSQywXcFHB5e7XI9tSv+Kd/k1asj/14/lllyotbl&#10;YViu7XcXW+IWjzT5P/RnDo4EwsNNnvycjYW/Ex19EDh1Y6zuyLKCef1IAEPcKahWnzmFFlny9wRL&#10;PO81L/T86JiJ63fmXj/dvGP9sGoXpbQeE7GL91gfgc9+zJj7I95zC/5sJLciEVuD+Y0m78/O2n2t&#10;uzblqLjvTO5uhbvA89sYKwdXo/shP9/mK5X87EVh1czVTjXlVMraHownKdOnk0ov2lfrRCntl+a7&#10;FrrKmUeIQqPRr0b/Y/TaUOH03WmRzI31KHCKLl/oIIkX/L7+zNHP9JyrQ8IDfD1IUOyYKyjYLjVd&#10;Fx3w+Jwebw6kM23utEehRRe7j451rQyL7rHfX7Arw6stvQicNs0Usm3zoHC5LT9fljnGACg4QOGm&#10;YZYtY29fcq/Uov0KSzqg1CZf1tURzKn9pLrivIG7vMP49flT6vQG8z4k2KEL0W8uaNIbyWwLGDtq&#10;XFCnV+PV6fnTGmSTb0juVYYiyRqddoDXgHPAldA5ElwYPiHwUfBSBE+3KcLpufdZqaEFSEC1pWgd&#10;h2HMH7LSEsaEN/F1Pqiv4NAyEdXkC3PhB4iHiHkEMCxQEJ7VmBWjTf78Jf78f+jxHN9kR52zBVnz&#10;bFjxcLDRsrmWIxl9SQ8vdEXS2c4oCqwz2yh95RuXT1xZeaSoelZHPj3eErUWXKdOaZ3bHs6tNuuU&#10;jDVZhNb7XkMmOLIwkA2nxQbhCxYkZONYZ2uRAd8LDKI6KxsvVoD1o0mqu3ennso4RT/8U60XTlkV&#10;WwpACKIIZ6kNG9k9UgfKbz9y9+ZXE7/b/PXH63J30Un3SkeyYDIARxKqTU14U6zYIMXJI6huovS7&#10;vsWmIjj3Nt/y3ODVUY39qp0iq+WQyoWONLvRLqU5G2beADb62CwYFR0memjdeZQJ4165E8U3erJB&#10;HnpqTqZ0XOXpVW73rWuFHm3N1aGXk7bSq6xIzTO1GYj7kZtEX8w9MShGFeRWkg1f/LMCp9WjJRFX&#10;uk7SznpHcufPwWBeOOh02LA4sUG1ZwGKlulTw+Rl6eZbnlol40U7Q2rtGVzwffH9gRzBGCDbVo/3&#10;zJMJqEMVAx/eRwSOEVTwYMV9uHHbtyV9aVF8iJ5ywIMAnqiLStZI1VuHLCILCVk5APloIW3JJNIg&#10;R4teTlSnF06rkxoT/CtNiREJrduluxVWwnEUhYpTuRfJBqqfmaEEwHOmfk+6Vrr2+uss88hixKHS&#10;TNEjVzbiyERVZyP5fqaWSCL4hH/HJE1LgJqwKkvaXsYKqUCdrEu3MuA3o5zBiw3yUfljZ0LZUMm5&#10;sPogMizQZ4OoSWElftXSjgzRErp/uUM/o/fQjT0KHQZnW1jJIHBqxSQjaRXZOI2zFc6nm92uh0m2&#10;kD8bFF9+RUnNqbjv4rnRP1Bl84cWMsLzB5MUbpX6osoMe4Fq7XNth/OfNPBohSUbzy46KrekoCJ1&#10;csvVEzMHQupMxJxXzypj/rs5+bJCReAUFacOTIAw3xTyqJ6tKTLIzIq0+R6NRIDSudSSLnSeS/5+&#10;9vijRTT1/5UPXjwaVmO7ntZ9gcLL3ekjOL4uq5Mey+KHcEoDFPLZwT6osdFBa0TDTItvj9TGRvD1&#10;/7VyovCTxNaouSiFK22X21NYvRH5V2tRQK0Hne3IfjzYf+pa26mM3igKZcBzUO5C0dXmFFZpRald&#10;l9aV042X4fBHBezI1f6Uwau/b/+NwGn1cFxzRK2BqMJHmxfoQjhooxReVDxW5SeflR9UTqfe6J4p&#10;HD7e4PHQkeXInIncHkUIlQxfpoy+QxTXHknlA8H3vv6612bzox8v3MfE9c6IlrmKb1vnquhKZwwD&#10;UxvWnSYiEGjNehjZTh5FASLQd6jRlAmQORt6Czrb7kTyyQSKqLMls9yNpILfsWy/HqdGL51UI3XM&#10;hWOAhkx2OBtdC9woYzCLYpv9qHr4NB2t3UGBEkMx3wCOXSSrwHmJqoawek1hQOHcfGxUWBYQOK2d&#10;KqPB5Tpauz32A9CQOtjwrwdaTgzaVumQDb9XVPOx3sppC6GoGktyLNGhvQ17Wc9YUUCNDm2Tb8wr&#10;gXxGVdndqB+6vCd5oFihm28mAlMgFcjMQsUpwCVINUiGC19PlExno4qJ9wPVh4/mlSB7NKIBZxu6&#10;R53OtDjThdadYlaxcJiybnKvcKOkjjja3WjNMqsjqiPxGceaHKlrXrq6eTtiIbDev9xjPXOz93HF&#10;1/nuVJVzhT5Zs840ZxICBxJmJSIoB0e1LssuAv+Q3+NyCzrXtI2f9TZSLa954P1wajQPx+07KDOl&#10;fYrtFFLlJoABDLtDkR5daIum/fVR9CGfK+yJfZnRt/51no9a9f5VwUBdXFRtwAPvcn3+fU2yL2AC&#10;VGnzbXl77DPBqGKm9+9Pt8alm5WakWUp2orZM7j1oQMqB/Kv0xGzDnXZ5iFpKbzalDpmK2n8+jwT&#10;v333qwYTnmq7g8zk3MFih50NwXdD2RZsZb2JhCw4O75kexWj9CG/OmPhrED1484a2/7GgQt/UvYo&#10;AHn+UOruiDqb+6dbQlneQxhEGTJg5Xvl5+xWuhE43cGEVzZ5qRTnaPOtT62+1R7X853770LviUpT&#10;BDFYppCQ5ViiS951CK7hmbN+52fowrrrcGMglQ6kbn/WZyJwurcutB8B+C9BfPjzYPs+4PuHPQxl&#10;gqkNnML6CwDZvcB8oLDj/NuZnfGVUQ0mIns0RuZ4P7X51N4nW/k9uXK7T/02sMz2awQJMN/stwwK&#10;v+RzjFa9aOGnxc/0s7yNeSVf8vfa5OmQLp8fOAP0WFbQrsWmQpPxyLZ15az8qbkrsLeX25MzA+t8&#10;1i0YZCPoV9R66bGTCLIlG886uK/R+LsQtN1p1KOjzbaU1R9fMbQ29HjMweCq6rPcnpjpfXV6LHe6&#10;D/M6E5JGn8gw/nPW/K3JFy62bx9DMs6jeSV+EpsHKe0nntm67snVOF0UtU/uSeFSdxpaG6Si4STC&#10;HEhrtlfGmwExJFiY8U8Ey2zKkB3LtoJ1ug3rTuxdXMuJ4cEb088k6/M3BywSmrd/fbbjFJUNpNAW&#10;fu6fnNsgO+iCAYeHHuMUryomYiBDjF1DijxvpTela+P9mC+a0XmsZZ8qQLQFRYZ8IJ+78BrfB5WD&#10;ysfOkfHVNqu6ieTvouqNxbwSBOgd8/QpXrH9flZT8kzTcMfjxIjJ65M/n746+rid1cSy3PZsq89t&#10;ZNXDVj9q17utQZ+KRosVj2a3Yr5V7ei5wm3VhqILBfRhYI0a7WjYwnpzC13uje/rX/z9535/zVzr&#10;9upcqKbOxXrK7jvCusSTtitsGBvpCIyklq7PWPtU/eBSS2Fi8/YHB5V+bLMsyY+fNZyjuxi3nWgO&#10;piCJkai22XJOnd46pUbvsf1HxQAqS+D8gsMC2P1T/vdXGa9pX9GhIKmxqPDHbEY4fg14L1GZFMh7&#10;C9L3aF4JbBacWrsbI0g+15uweenP+Um9PnMsN7uHKn4xuoT1qzZ/HhxBYgY2ny9UQwq9VWdAl5q8&#10;ya/SmO/xQqtq+er28NoDN5yZH/jkqrHO3pCjHYyXL3TsoqrBWMYhwP+slxRulN+XTYcYF0LfwNGN&#10;ikqvsh0Pahevi2DP1Fr73uKhfbRPqUdXemMpruOQcL7jWYXVWojqf3QM2prD18R7hIQh/BnXhlZ2&#10;uEfMQIpptKBdck2WXwvGA5fuT1/vsDvWKN1iXxS2YszvB58yZZ25B4FTvj63Wo2NVr28F3vYVmJO&#10;etnQSUK7dkfGub4FarSncsf9/OHBI/399D/OdBU02pWYiRl4nvys01qCRHUPsKBesQ7Lmo5IXII+&#10;Bu5HFZpN0e9nnCJwmj5YMOUmtRUYAjKCRCx0JEJgDU5LF9ZXcCiiUwMSXREcC2K8ppGiQ6+iLRNj&#10;GhBiNT5rwDKvsF78iM+g1pWNwOlraNebhDm4bItzeH8Y1wCLBjE2ON1kTdEKB3Kt1CNP5oXvMMH+&#10;MnPD2Yd2kf5sA0JlVnSmLZKaZ8upabb8weS1zoQnKyaeXI1zLbsPNjlQXKsVlQydZdsUxTxFWyT1&#10;HKp3fpjafCC9aaRCnHvFfKfansZggVHQIlC0CuRnFSTVYYx/YGB2qfFxAu3YzbFfD631VaOSHEGr&#10;xummAzl9WQ8jJI60Xcq4j2UqiHlgcmcIDS03lG++7bnMAYlWaF0A+VZrUijfSyRjqh2MiU82hV5t&#10;GM5Di/y/jJUlWlvlOnwNDL2FORSSEJEYioAJEnN0+Zzp8LPEDCbvQjtK7zpLoTX268X9SVlXr44+&#10;NVv50UJFYlp/2n6vCkdy4T0NlxkyX9ARna3U+LPhcEKrdPAEnCnICwLHe5UmFFDNOISff0CNAcu/&#10;N3+nCfnnq9NhlueqkQs9T1Y88PX/xZX2UyfsNgOnOBcO5bp0pftQd+/ys7sM/Smrdrwweg/jWnAv&#10;cLBQ5mLHFVbfNU6XbkMAu3D4cjOqv2IUmnyPW1h3a9Pl7mjqXeoQSXDYq31VkTmfM/fTytFhXeRL&#10;2f1ZTyW+lo3klITW2wgc7VKoThGlxrRdYiOS7IyYa37BOg5jk36XriW4qC7bP2fm0obpBqLi+jXg&#10;en4BE8fW7FD+WOBUOVT7wlF54EKUYqPiNEZpS0eb/Frqh0u9tC5prL/EPPpFPk9bWX/almjR26xj&#10;4V8BfgH3RrI2HLxHarbVIPi/+bFiYR/KB7PsY5t33/Wt0heYF51WcG7B+b2rjUXCILg7nMOoqEHg&#10;VOjnaivKGLhyhT/mB8GZ9rnipBi5oUiyx5x4PZZFOCnhm3BlHb6txoIudx6nkoHsuB+77/9qtUxm&#10;RYVW6XyHxHN0m3BkbnKg0ZP5kBG9lqQhfC2fZmDWmAHjSnMqHJQ8FeBduz384sWW4LGdzMuONzmT&#10;D98rEtTg2wEOtGS9CD0SreAz2uxKx5rdGQdoMdYLpfoZ+eNkccx7619suaicrrp3sXkv2WZu+JhM&#10;GXcjkIEkYZcKazrddiX7+6MJ7twZe6WyO358b7WLSJRDlRnGFoGzmRSyfVLF5rR/bzb7TZr5+4bx&#10;C7mw82ipCXuqw2cTvjRUUn3Otg8+NtEmEDaCv99Lav912agq6ObN4XcLevfexFxyJHt1r04IXnHr&#10;1uBP2mYK5vazDUeQybfGiHlpBF3siqS0vriHNTPyvEfd2dAqt2e+PO5Cm5dobxggUWMdhU4MzNtY&#10;HyKIBR8jfI2oNnZle4QkoddQfcVcAv4g+CjRdhI+S/guP0rVJPdKc/KvMhDV2R/wvXzBfNu52oiC&#10;mTOHybYvZ47UfLK+3v8PdX0xGW4lBmIMEyoYTfm7LMq12UZ7MR6SFj05txULQYmR5eox+VQWtS/+&#10;8YFTYGa0/bx6a8ShfiTpm8MqJzrXnUDdK+M/KBTAal3sM5ZPl16bXpN2PZpTPblas6t8aA+darGl&#10;I01mouIUfqKCkdyl8RvjX4o3/olr8dbogcyeCIprC2MdYMfc1oKS2pyoefrcyt1vpx7zMbSj/bEx&#10;G6rZ2X+onKyXHm/bTufa/GhgobQNlZVPtvr9QwuBU+VsdVPTdNqD+Ws/rOStmJC/frH3woo38xvg&#10;GgS38ROtNw/X2T8cnsm0wF6lDdYccaowux8mMyPjCl36OFeLfsfcE/6RHXX8b4WGGxWn/ELyHdr0&#10;Qn7g/0BSCkabWDFvRGteFLKguAVzHcH7g+u3Uli9lsBEQVI1imQ8WTZ09KvV6yMiYQC6r3Gl78PS&#10;8ZLBi127Kbkrig42e4sObG78/ovtQQ9n1jrjIAvNbC8zB9NSMQJgr9x0vXHscv6dO93/dLYrpd2u&#10;dCNw+mjWMDDsp3wOURxgma1NnzOfQCILEvvONvs97FkosRYP6YnVf+PGmwHS4FsYqwTfGPQA/A2B&#10;ZUaUpIygprHMM4/aBj9atWN9H26X7R63EYn9mxWn/B4T1h9+rAcrBlPXW2frb06s9ImCA6zB1el/&#10;zRxIK3OptKBotsvHmj3ogMqReQXG8LHeZ/2PwB+wFDoobGcuGNviR7tlFlTcf+z00tLvr6FsoPHn&#10;R5SHW51K9fjMG4kkiJcTMZprK0XXutK2emuRwIhuC1a894kq3+nm8fSnfOR/zBq4NfCb7J7zI7HN&#10;ERQg1RfJN0jsQdKhabq6CKRivy53+i6Nrrb8wFfSOt/622MtO/vcKzFyZ6MKGLYMiRtIOrEr1CW3&#10;an0R3MWcaTwDVP5G1NtTSmfC8rPatma1nn3Xu8j5G/ivIItvsp1FJ7UPeZ8/4/1zrdChN1lOfxPP&#10;PIh/euba1ElHSnZENZjd26eyF4HTPQpbSmrec76iueKZWOyKIvbj4BLXr99jbAes8DLbtVcSWTZL&#10;TMkaMQW+RvgM3uUzgO8w4DOiznjFrViPdkrsKJjlAkm0SDw90hxym+3sY19l21zbFyebT0zbl1uy&#10;rPIepejcK+vKFiPNem/2/r10PKssodWdsRE45Ebg9HR7+L3K8YKAwdW2fy3oP9EYU69HQRVq5FfK&#10;NqBcnU4rw2ZGro68J77gv7G6l1Quuxsc7xgx1kRHH4zM2FbjtpbenfA4UR9nt22m0iClM/r6Lozl&#10;YrsbVYPWtw5sd7REIu4+EUfQFe154d9G1SkSYBHMx7gUjBzA2EUv5iTBtbqiAGmXLPLuwI3RH/Vr&#10;Xf964WdnW6Lu72MOernlqOhQ9TlzGINUdfqScfgnvFfGfL3a/NnotoSK1C0sFyFlkTMoHMBnlPcn&#10;Z+9i3A8f97YGM7ajumwnNWm/4kQreBV+Z/nW4AeqmfSp/QprimSsdFDmSKGVRnRYHkUVI5X3BzZb&#10;887dGft8YK2vYOmJ6vLpFZVvnMrpG8/KDf4M/yl4ik+tFp3ujFP0XZv/qXKo6O8qe1ODk5t29oVW&#10;Ggrc51RmQJl95yi3fx/tb9Sjs137JzsWB4Su/P6C76NvRXGtea6KZBOZtLOBr4/5lme11kbyLZ+z&#10;D1gut6YakH+FJbmi0A6JqQo90QUwXGZKDoxVEaNCjODt04xhT6jR28wJ0UkJ3SlQHIRuoUho/ySJ&#10;+SB84IybnYoMxEgQjBIE54E/BYHagBrml/UaYqQceD/4KLgpXmHyEHrudwwInUu0yZ+Jijg0/MXI&#10;SgAYgVFB9uHLDFBe5r8jAALyizZOaNuL6CvArBc/SARO0YYuggUrsFSdjsosqXEyXbq62Yqs5+rU&#10;+7lDmXNnO6P5gcZQ9kAcEzh3sq3UpBC0MhhOuI+MePxu29LQFwebwq6iNcdJFtjxJcn+srEW80CZ&#10;/1W0DAHYRnYHCDQUl36mDp1V+dP2Knv6nJUYFBhm/hT37R29erP/qSBo9fzgT461JkkM8g2EUdFk&#10;AdXiF4ZDR5eZkKQ3YZwJ8Q+Uz6WunCK3UguyYMKOiDoytGHMkNGzo9KBLnftpeqx9NtDSy1+mGWA&#10;9/St9rnsV4UzGNRhsOPO4NWJdsiNyEUCMMv3wO9H9hBIgBs/1xMIrCo8KFbhdnf52uBTmUQlg7VB&#10;biUW37qUG5AG3++vedNf4ZdDngHtV/mQNStyLRYeZOT48jOtHjx7YfOtf9KqHatyS+1KWN9Ra0vu&#10;FUyeikGgIVQaZJuLVjm813xoJGNnejbf8tQqHss7jSA8nj/aUoLIodIIZAmOaadKE8K8E7SGRRso&#10;VJw6lWlRTGPgw4yec2dARDc/SiwErfZWB2R/ekWbXjzDYJnBDpzOyPCBcTVkZa/H4Pg1Piwvs2H5&#10;guU0o+P80fiW8MkYlp0YJofbGwzpeGPwjwZOsV/n5QeTNFK1H77E3/FrJkq/ioei0mFDyuSUnwHm&#10;ZHzICgzZC+/xmbDgPyOTy6NEj3z4Gpyy1cmGiZy7RI8u9hy/qZhTPK5uzRsoKAiq9SPNXF36hN+/&#10;vTSgWtpR9G+jDKAkYzlJsS2u96PlqHBB4FSLDqvsqGDo4lInf0Z235Hm3bW664FsVHxK1CmAifvu&#10;GtuHJf2XEBx8Ctj/qUvJRCC//3S/Y7muMCqoeECbkIvtxxmHbmQXwnnfu6y0udIRuRLToEnb2JB4&#10;FenTnkY38pboisofZ5bJGCaFG/OKNIUxgaMMRkabDTKAE0AAHJrBdUw+maR4Vjiup/dlH/ux2XQg&#10;VdLhS3sjam0fXOlIoohyd3LI0aWoKlOyYblBwEDM5uLz+CUDy09YFhAE3Jpquh5TffQoA/r/qRor&#10;eet0S/TAdjnah9iJihd/Niye1TZM5NKOb37Vc7PXu/3yBw7QsUZ3OshKO6Bci1yKtelE04Hvaibk&#10;e1F9O36t+9XBtV7F4OrgY8c5AqfS4YSW8FpDcuQz7cp60I1fmPsZ3uDKpKYkTDGriJZNpH1bP3rx&#10;oX+VIVkX65BlsT6d6zhF7XMyyh88SkldRymz2+O7a7cUP2hVhcrb0astZ1Sz5dQ8W0Fn2rbxZ1uL&#10;wKloh1LOxpSfh1dJEIORQ0yoQJLNROD0TLszKSYTKIDPHDIOPzqnTu/Eq9EbJ7awYdnChlpdBKDh&#10;DEHGpVWOFeUOFdDxFl8qHThMF5sOUiDLM3QuHLv4DGQxulZoUSgTCVSDOCIbh+2AqDhlo+JbY0e1&#10;U+XUtySh1bvDrpu38XjVLwz/49H2c402TGwxKwCZW/osDyfrbOiQ3FMkpgRJA8lH4ku+Um3eN1sy&#10;ZPncwmdMP0eLoqROd+I64r7WKTAWBAIVpmLmHV//m3wfaF+O4Cnao4vB4Wz4UA0MOwUiDsc82oWA&#10;nKPy3QkJK0prkgydE88RDgPMmjMvsKHE9kQmAi6irS9m3MH2xTA4aZzOvru+vi6cpjgn9XNtplVj&#10;RSuDS4rHwfizXWlNDgxIrfk60LYDbR/Rtgs6H1V8W1kfPpojFF1nTCmt2ym0OoIalpZEG7D1ddX/&#10;VAwfLQ2D7VAdIpdSE/EZsH2mTIgSGoMosjxcVF6hrY+HxPHbvS3xInDavbT0NxkdBTnhUtd1l1Jt&#10;BvO8PzkaTIC0qbTt+FPVg49W19TU/znfcfaKVYkFk0UdOtrsSqdavYX+9GIQ4cQ2HdeKwKl3pR7l&#10;9Z+k5oU2Smze+7ByIOEQkis2P+q5itHR//dyX15MWJ3nQ8wrUWeMIeYRsW02zNVj/eZPzlI90irW&#10;EokVe2odejsns350puezFp57yVi+a0yDw53T/Oz2NgaQn4Rliu/VJIX3mQkRKizDN+aVKFfo6VlC&#10;WAjktS3Ij57p2Pkd2pAhaI5AJ2wd8IVtMeuKzXklaMduUcBAi0nbfqU3n4/0Ewjebn7U43VBefjv&#10;9tSFjWD2ycd8v5gNhq4LcBKCnIXVGtOXKWiHA1LI15ln1lfUcuGd8817u6LkFgyAzWhPg93Dc437&#10;439MN6a0Hn01oNz+LrouCJln2UdFiHeN5ca8Er5GdT5HCJyKeSVZ/Jx571ARps2yqMtEQCRANbhR&#10;3XRF9ubHijXI+Oh823mJb60nmfP9oz1MSUfa4yzwFer/25rxlJRdCqN1BE5jlHqMbewpu/903uji&#10;RqtxBFClo2frDzfoUngV26sq/W8l/Sn7eM/+y+DmH1rzN0bePNMaNomqAzhNMFc8UGr/bVpXnOOz&#10;2oghISqHcv4KsiIdS8/ZLrMh7wpzPr91lNZ/hMG/rtBBqM5D5Smc9kaswzT5fKGTxTa+/pBaNbLN&#10;Uxe2MbX7UsPoj7RTn78xsCWxefvd+LbDVNh7UXRFQEskkB20ORROyVzG2mxb4ExG9b9DjsX6GVWy&#10;qF5pby/5X3ldJ+Wi2pTtULTcir9bn/yktlTYXyeSKbAmrraayCaTv9nDZEGf9xjB0wN1HhRfH/Eg&#10;RZF0hLHM43M4e3Ps11O3p17a/OtzUysNjqdb3G+L6g2+V/86tNzBvBJdyh7KU2FOGT+rvxqZ6n+z&#10;YfR8YYTU8PG8EgROo+UbgdPk3tj+waXxpzqiPLkm17q2oaVpz1IdJXfv4bPpJkidb+0G8cC8kj2S&#10;E/fkE5Vfi/awMgsm0/qiFZ9n9VY6qPKknTI7obe28vn5gLHd27FbSIPtFeaVAPfhhSxUzAdFli5I&#10;kEGaLgVUGQkdBbwp2t8CX7KsB9dvBIsxrwQBRbT9QnVXtJJ17lzv47Z8e1pPfeZb7X3PmO/7dzin&#10;fLbgeIMjDfYCLTLR0g8421+iRekt/hQitWKbmdHYuLSyLahm100ETt1yGK/xebPg+/Wv1qREtttV&#10;Q2f43lxF5eU+VRTFN56mC01RZJjJto2xDNrge1Xs/VY5s/ZvV9ev/u/R5br61G5/fjYadL7rBO1R&#10;hVCkTIv3QY0CGGPgLH/B1/Y54ytjtlkInILAo6IcetWkRJP8ajASwIx2Mq48ojKk8pGjNHmt6eTJ&#10;lsZPHYsi5w2hG9gumWezbeO92C63Jo/NwKkX28oomQbVjZ2kksFjotoeuD6gSI0iSj3X0/tbk9oX&#10;6H+d7SrJsCq2EY516MnTclfhyEFVrhFzEk90ImLyiYA1kn/gcLIteaLilPVF2mD+lIfURmAIUXXK&#10;P9GqEYHTUCawHlXaIugqWt2zfkar3gCJDu+/Dr2eqE6vxKnTe0nqwrEgWvWyXvzdBX4mLD8InL7O&#10;eOcdJsto6QzciHb8kTIzPmNb6VyLK++HPzmUa5NVnr6YnYvnClkFxvKvNaLQBiuKbQ5g3VFEjTNl&#10;NLLaXILK7M1beLyg42SzikuHWSde6HSnlplKSuu5QPZsv80LmWdLjMi13PC7Y/KQXuVogYZstsVo&#10;u8JXYEZgR2AVYMmAal3mrwcHnqw4RVus/rXe9rEbfV8g+FA33uie1B53z7WE9QTr/X31tnRU5UEZ&#10;PbtoZEX+uCNQzmCFt0/NxpxyzMVH4DRC7kzHm0Ln2iYrNPBZx+pOBxhkWD8EhkZl6RepCPJpisDd&#10;O2xDzFm2tjMXcivQJ98iO7rSkUDh1bbrlUMXLj/pAH1y4VnkDRQFBFX7PHRkeQytNxCtx8AFIKea&#10;rLswMxi4Gc4oC+YO0Eu7FUaELjiYZYZ936V0Ib9SUwrlM7tXrk1JLT73ehZkAdDvm9/zF+ldCUet&#10;i7Qf4NyKriilmKm2f6JnvvZHK+P/2CUdzbM+WO/6AC3kBAdjLraDrzm1a89Q11LT5+XjWY1oRRqj&#10;1BHOwe0NGyMCqsazigZvDYpWZkekO3O+gFxlavOZ9KD0nrTG+v6NUSsiaab/3FVUqiAR1TFHnbyZ&#10;13jxvsK/YM7P6mPWcdB577NNBxfVRzCu0oi0U3QFV/114lZ6gXkpqqzjandX8jN5ZqADgdNTqsgF&#10;+CF2KzAf1J6ONvku1I8W79O4uHX95QQ+S/xS5+8x4+9BwhuqWNGm+Q0+U+DHSKrfKfFufGTvHy18&#10;Z17f5aiDqm0P3St0hdNPOO95P8D5XaQmIpCHxEb4mJD4BYe+A+sUb+Z1WYPJlc/RDwOnyunMgqg6&#10;bVHphcQNJMsg6RyJGm4sE6HVprzXJ9clI6V7noXJ/tBSjKZGh0t0v0NnKWBSc9YDu5RuLHPmIiHn&#10;N/z6JFWLbYAhORUbUVZv4YnNt4q1fG3otXNNAePbZQ50ssWHeQvrX75n+HaAKVHtAu4R2aDP+t9R&#10;tLQMZOwRrfAn+azswObHPDd+tcuofiL3WlrvYdpX7UpGbNvgYzJmnQefE16uJaaU0Hqhqf57fpL1&#10;9e6/UY5ert5dYUb2zNPgIIRvC85AHcbcu5UHWuTzT88YW701+HzlwNEmv0pdwUs+Zqziz/j/fHMw&#10;WefqCz8afGzAwrAtsE+uEoevS8dbA+bXlF5JTS5i7uzuRm9qWRgUs9KQ8C8fv/JdZL2x0PnBDQ6U&#10;3hdL2X376VxnFGUMXPq2a2UUycd/Ac7QOVeSGa90pqBStilVzMt4nyMaEDhlW83PDLZAzD5F4JRt&#10;N5JbX2P5e4Vl8WU+E0h0BwZG8AK+S8yqdK0yIx/mMO8z70DnFVRSuVQbUkS9BT//E421M6O/mlsu&#10;fv2Sym8YbRC1ed8RPDVjPGlZaUgHm8OoeEwi715ff0qvLd3o/s/B5YrrtRNp1LnY+kcHTqdXK/91&#10;Yqk+dvl695GywcPf7VfaUXLfBeq9NiWSZ76/utbGvpDPVM2MrJRPLlzr+qh5tPl/j63WXioa2EGo&#10;OD2sMqWDjQbM9S2ocCT7m9mbfc8cG/JfLfhXlm6oUpI7tzPPC2IMb846y5xOtzmQfCL++vLtAcPq&#10;+eqfjF1r/Sl/9l//WBIn5qVLpuRXTrbtonjmjO0zWaMrt3ochhYlJzd/5Q8uBE4bpquaGyaS12eu&#10;qVKJfp8Ug1Uz0/xJxsCVu+EN7qI4BMmhSHDQZgzmyee1aTTxCu5fNj9mHlrj/XW4zFgETj/M1qJ3&#10;WAZQDRbJNlyv0GAjuZrtG4o53ji7lV6Ff5t/wr8N2cEIEOAeUYnIuhiBUyRcBzMGiWQ+sI25MOZd&#10;h7EtyOnec2/xxpAIJDKG+TvJRM255J4TDy53R1HB4ElU5pEDY0QkrMY2udDYsrICgXAETq/0X8wM&#10;lZkzP9WlqoGDvUtLilfO9KS2WBTrC38r/NqoZkTCOpIuI6us0FKdTNh+fMKybsIY84jCgbrniw6L&#10;h/TEUi5O2NqX2t/TYgyDue7wb+ulqgs/5XlFyNdt43le/Lye8h2WDSsNtteFL9vyWQFGg66B7UFx&#10;kV2WDp1pjqCc/ljqnK+rxygPvKdvpe9XWUOXVZ6sf9Ey9kizB2N9a/Kr1RRYD7NYxXxWftmwjo+S&#10;GbKsbaPtdRZU3Hvs3MoTOqx4uOE/9zXE9DgW65BtqTG9zmcZCUFfJmsxLvVgrmZKerzvSAq25J+J&#10;jT4zij8jcIrRKMX9Wb3HVKGMH3VFNxrgVgRO9FN430vVyb1Cnc60uV7vX679QVBauaD85FjL9gkE&#10;aqwKUAG4wb2RTIQxgRYYSyBlO856ays/fwPGOObM04LrrCmudf9300vDogvFkyur7cIX9nmWDzFq&#10;7lWWxXdYn33Gnwd+g4CsQ5mOqIx+iTHub1lePfOcGosHU7N2NJjeP4CYQoMBcwRHuth85Lxy6NkV&#10;p5cVp94OLHW/hq6Nv05kvMDPFp1aHAuNyIbPCjrVoEIbI4SgT/X4+7UZp9kzBvAt1iP3bHXRaVMk&#10;Y8qdHkgnKxIeJUIrJhR6x1THliwZo73P7zFK1b1X21ssAqedK40fpvUeunqgEYmKCJwy92Gul9S+&#10;417dZHmAak66/USj44Nw6UY3RT9+/khOu9i8u3/i+sIzR0D8KatnUR4UVWf/tQHfH4LY8F9uq3Ff&#10;yew8/eHmrzw3vtT9T5LRyzVHlRbre5gLe/PvRtU5M141F90O8N5o5q/ohACfNsag2PKZRutaY5Yf&#10;DcY4SAZEV0XXKj0KQpUqv+dE8/Hro1ev/ujM9eXliX++2Lr73l55CF1qOUJm/BkhZaYUWKJLn7Mt&#10;RuAUsqnG+gvygL+jEtmjIOB6z9yc+NyqofQTaAMdqXBhjm1CQXW65Mw6Z6di16Bisk/41K7eHnmp&#10;eTa7La7Zi440ejB2NSEP1p8hUhfKHcy/hiAs9OfYtf69vSu95+AzwfuwJleUfqcaXUSrXoxOQdIv&#10;uIpnjRadaDva1LY89FpZ78WdYVKHO+7lBg99GLejkMNf4kjK6XqqG7/IeMeILnQfWGte7npmt67l&#10;O3Ovdy/WP0TgVDJ8nuCnCWO+5SFl3cnP26iQz0IaP99UbXJmTOwqMaEkdEloNKagWj3mcEaiOw6K&#10;p36XqEa/PaVGLx7bQu+eVhNjcJAg8yrrd/hg4I95I15NJNsifuZRqk/OzJ3QoheBV/hmkJAfVIux&#10;G4w5ajYTrcFJN3lpeEMIPfdyOnp88+GoMREzsd7YbH3xW/6yN/mQvsiHDO1bkN2FAAhmDCD6DIcA&#10;Mv9FK4JqddopN6TIGkuyZYClc44PCCs/+Wjy5NRC44sY/NwwW38lufvww4Q2fyoYOELSsQw61BLF&#10;gJJBEj+g/P59NHOtbQ8eZNvyqPpeVehVtPyNqNakpqmLRSXDTRaBtQGr+gwiAUi/5AMqQB2/9Ng4&#10;xtQ4kXuRGZmysgfQN+aHfaUz4NrUtUbLJ8F4zUTvPx9uOtmpn6PNRoWVHQujFj9MVACElehRw8jF&#10;ys1ffbxYqP7yTMvFdqdiA+G0RrtE9IxH9RAcHgHFbBBavCm1exe1z0mXR5Z7f4n3tM2rzsUovSlU&#10;pk+Hm92ZWNnwQ9cRzwzzPTHrBcoWLfzQ1gRVPhi+fEzhenfl9tNlzXkD5eGOxcbfuVYY8Ht06De8&#10;Ly8wWfIutaYYlR9Z8ObDmYNs80AGrJLu02mbb/2TlmysVj+958xXEbyXaK8Exz+i8Fr8TE3S1YXz&#10;1Z8PT8lg7Dzf4w9ISt5genZQDSscNpTIDocjA3MpNfgnSIATA1MHvj7cM8A4MkCc+Jp3KLzofMep&#10;p6pWsNqH2/9xR4V38YeXtIU8on81gj1o/fgSHwadXG36MpufBxuB59mwfMayWtx9+cFBlQcrDxuK&#10;lpttBE5VAdQx2fjMjAesy43H92mnat9HtelLbLx+yZ/30QU+uGLGKcsbA4oPMjTpbQZXLyex/PO5&#10;0edDaQtSlKFGzvyy5WeFTKtDDLyVs3WPM3Iye7JkftVe9GWWLn10iZVyebCkYbDyX9uWFJ9n9B2d&#10;QzvJiAYEdLYwmYUj2oXyBy99UzdeMHZI7kBBlWpiZpZ3MRsVJhj7qp1uF3efN4ay2/yKP2sNMjDO&#10;6jm1aFuqI5yNCODD0J9vPZGx+SvPIWO7dPhsw0FWUqh82FVvQhFSc5ZTW8LQczjhbcv0aGeDEStT&#10;NiqoDCjTFErWhmVagw3vZ2wQMI8WGVhoZeBUykpJ6n2vZLQ66PtZnY8WZKtuOH3vtmqbh2daT1K0&#10;1JOiqj0ppNKBybOeIN5oUYuALwDmF3yGUaavmWJEe6XHrqCFVvNo0ctxrVFtEXJXCpPbkX+dnqhi&#10;dKoypjMdyRWbX/Xc/M1etdrRc+vnmUCESfTIEdVlLJ+HFVF35VMbQ7ZHV7ude1e6BwDyxZt4Ld7u&#10;/L+S4QRVKJMyBCJwhhEwRnl/eIMt72H2eGFf+qJ0PIXqR5NpR60DoaWdY7kZFQ4V0eTqAJWPnKZL&#10;vWfpYpvn+txa0Xm+76cICpxzI1dbCpUzZdQ0U0qnmgMoRIb2sUbCCWzH+hjZ+z6lwZTQfoj28z4d&#10;aDRhcmXGxsWBGibiGAwaiao3zPN4g43Kq2xUXj+5hQG1On14gXU763rMDrbIMaO8wSI62hxImT27&#10;qKAngYLZEOL8A/yiyh/Aw70KDjhNEWhA1SvAFJJoYFx8qm2ocryQuhZK6PqdAf/N23i8mpaGfnGq&#10;80K/OeaVVMFZxsCV5cW/nHVovRufJ122B/4U1bCPvBnQ7ZDbkCGTYHWWS2R0wSGxh0GCUZGBCJh+&#10;wDoc4BJZRdAPCKiLeSVMsFG5ARKENrMwesgcglxiQD2qyXBWsW+7GdA3jF1gedIV9gStsdSydelw&#10;0zE60RrGz9ScvDFPlj8njOW3cjRpffHmmgDtSLqoHK8Nu9hxYL1h9GLv7fWNtnXnujOUNuV6Yj4g&#10;KomMstGil/eKP/9RS6xHgdOAKn3K6IiisLpoqp6bE0To1q3qn1T2757w5O882nSEkAmK7HPoYQTB&#10;jtS70wHpXvo8xZC0WAeGyKK/vTLYIgKnyCw/05Is8au0JXu2CcgehV10zlGjFMWOLpBm/N6TCwkq&#10;V7qvXLItsyEPBn9Hmz355S4CeW7VTJ5Yn8NeYQ/Qjv+g0oHSe5NYr4ZTSW9c7JMtfEAMk3syMgMl&#10;dhRaa8v2mnEF7wt0gHupCR1S+ZNlhZZoDwM7fULhNtU2nffMNh7/1ZLNSM1iGwPWEpq30zaZM8ul&#10;trBXRkwWfdimYG8DqtUor39P3/ITM3serfaF4X8sGU0vim8LI0PGQAC+X/A1PppXYlukRx41RqLy&#10;CbMOMTTekglTdIMLFfZdLkKwa/OjHq/09rP/uLs6ZEmTbcMHjKMQPIWDEAEfJA4F1howgGMbsumA&#10;dM2z6JGNVGgfU/rO7FZaUDQ/791y2/UERfT5R47V76/ExqOv+pU730W7X7SVB9FCNZ63xJpxmbYI&#10;7mgycP+I7+Md/n8ztlkiUIfsWrZlcOSBEATUmFL+UGrPk21uWQ5+dqHjnMK91o11uy6p8fmq7M4L&#10;3vzv5xA4LB85W7RDricCp3uVunSsyYkB+Pk0OIAR7JVP5AUnNtnd2l79JSHhJ0Zq+rVsrOjxZ/y5&#10;a2S155P4psA5JEWAzGCvg6od7l7uOmX+fVs4f2vwJx1T9Ql1o3U2Ewv9P8vujR0JrjVmTKNLmSy3&#10;ce0hbK/4M1gHgAih6glJFgg4oYrPjO19GJOQ4Fp1kYFtV6xLVWOVJ37M5jJe+zipOeru8aYYyus+&#10;K0D8O4xFEDRFu6n3eM9N2Bai+gTyhYC0aaYWHW44hSqb5zA3taD7dPoepRdFKz2YpFlRCMueG9uq&#10;jO6SePElvMbWmr9QTFy5sZ/lBC21PctNKE4ZSPENR/qrB2RPJYbN3Zz0GL/2exw5saRwSWx2u4PA&#10;nZhXwveGinz/Ok1K7ktpGr+z9E+oLBiY6VRTTabmbZcabwZONSiEn8UepQ5f1xYmQUeHBlZ/PJN2&#10;4mpnUut8FXUtSimuNVS0lg+SGZEXY3k4u9Gy0rs4hDK6zlK4lAl1rS7FyNmG8TXBPsewbvGu0BEY&#10;Gy2LXolXp1dPqgm8BQcFsrJ/m6wp9D/mWmJmNzqEmGbqkz8/L1THfM7PGIkKSNZyqmRMXL8RhLNn&#10;m4kgjSXrMFQZRyjCqH6+++zmpT93ZVD12Y7Go/f08nXpLcZqL/Jno2IYZ8cFuJXlDgFBVCc5V2hQ&#10;arsv7a51onOdlZKGxaX9XtLtX2MenV2WOjkXMLFm/SZm3zd5UlbPYSrujyVvJp4xjTEUUBlJ2c07&#10;yL3QWgTzDJhb+FQcu6uavfkPSzdHftc1Vzid2GrH+tKUznVfZpvLRLFOjUL5FcScC5nOH2RpEcat&#10;ICkHVQpIlsAcKMw0RstpW7at2xsMWK+gHSbLfl84jS7JlOmDvR94lsZM6mWyXQFZzNGgvTI32oln&#10;z88JCUaoTN5Wp8Fkdh8VMmdzZa6G+fS+xWpM7u1ZDmpzBm+t/ySpq2K/XamLkBVrxgcHGB/uVzoL&#10;fmjN3x/KWDGszpHfy1iav8uqkHFz6e8rTmtmu/49ZTB/2l1qIzAE2rfDXqNKC1nOQUjSQism/mwQ&#10;XLSswx77VOqSboYevcJc6HnG66/wC3v1IZyijGneZZ2IAAKqlV899qVo3fTGaeYIrNMw6zmcCXeM&#10;3IQutwexrdtBrmXaZJylLapREDgFSQbG8q0x4HuwpCONniSfzCXlTDkNLjcqkZiweQuPV8+12ddy&#10;+nJGDze6UEbvdhpZbifpeDV5SOzJoUSXovk5WJfpsxzqML4MXSkdKhyMlLPtYt0D7AgHhajUkuhS&#10;Ud/BvvEnKk4RLOld7m0fXG3fhQCRcqZVP6H5yFW7PMYm/EwDWM7PtASQZChhfWRZ8TjZIq2vMN5Z&#10;Ysr3oU1+dToU1sA8lL/zmCpsQjFc8DHOfLzywkH9NAvRteUL5sRop4rWZnAowh9gl8eYr9KOZd2X&#10;whiDn209QaESm/Wa4cv/VeD0Lyomakx3NGy7Y1esRcF1+mLeHHAAqmiQDGfJZwj3jSoitGCEUyYa&#10;8+cr9EXSJVo0b6u3oshqa352RsxBDGivQpvlMa5vbLXtcRJjSkfSQbMC3fsI1IHLWJRo04WOmLXu&#10;qWcny/4pq6Qz+d1jdX7X/Tc5mJD/cjXaI7Pgs5E6Wz6Sc+tYkzvrRwMRON3Gr2iFJl3q2nOtbVZu&#10;JQKntXsyv7jMZzVdm2XZlZI7Lw0+cnIOXhv74GTbrnUkZiD51om5pCO/7JEokMY2O0OL3mDOiZnO&#10;woHEz82A9agTY+gvmReDq77AnBWVJGjfnyg7kCou/BmrZ1r1VrwqfHmH3JjQiWm30p71rSNVD2U+&#10;UGOs8ALr2l/Hs57l6zQo0BHdxpAs/CHLxAd8nlCNgnaB4WWubc2jzU85BZGIm9Zz/soupT+5Mg6B&#10;3cQ53coyBM7vKjESFadb+fzBJ/AlXyvOM7Clr9SE0vrOtX0/cMoy9P/Ujl2UB7NcIMnRIlNdBAPQ&#10;eQX234nPaJDEkC53xX7TMFbj86ia8U9Z9b2X9kdIdO+b8LOHD8W0TIt2KNwpUupELyVuFb6Wj3nv&#10;3CqZ5zEmvNKd9bhDAdbK9ZE3kpr8JsLqrJkzuJC3dKPiFEFT+Dgw0xkcKYQ5BxIRDzO2jmgwFFUi&#10;9TNVNbhmtMnvmW8YzOw9QPGtfrSN7bp++kbgAnOH4XMyY7l2KMJYo9jpst6yp+aZY3XMFCbsKDcQ&#10;WF+bz7FGMp4V68xsLYqS7Rypmux8KjlxclX+WXZv1Lwd79VnqZpkyN/nmG9IMTWuZJ6tIzAwfGzA&#10;gEgE1GN77Frp8FXJeJN/x0zmqd11eg/go4tSeFLL0rAoeli5PmhfOXyKgtiO2zPG360KoYrRDCoZ&#10;iqXT7QGU1LGL77m2ZnRx8f+igrNlMntwb5UV6Z9XI0uW9W1sO3axTsacOPAzzBaDrxHBDASzgM1Q&#10;eY0gwwu8L+B8v930WcJ3iRafLhIT0cr0tXQtepvPzmcicGrMdtCdTndnZQ/euvWTntELAVFVdg/F&#10;eBbWTQjEATc7SCzpdEcMFY5UtvfevPnUM165ObS1d7GAqscvUddS2zMTUJ+1Kru2/aJx5MTyzJqi&#10;N6tn+4O9CntKGUiloWvzj533T67+G1NvNs419HbNZK9fbj90q3i0uK1jvuRuZm+gGMOD5OgYxt3o&#10;8lU8kkmz19vQqe2Zgc0fW+jEN7GcX3GW7/Uky9s+pSHjDMaSLVZUOXLoYfuCbDK1N3ksr/vQ1Mxy&#10;mcGPjcJA5b90SpUQ13GAjqpsSTl5cW3+qqy9vCusavNX/uAaWB34jXy6srVu/AxNrsmUqMTa/C+x&#10;pLPtW7OGUr892BwhKg4RPNXh/dVCy3I+Z+mq4Ln1bwZ+07ly/Y39qmO3wtheGFXoiWpjyACSTUKr&#10;9Ui3WF/Izm8ZUz7yF6BrHzAe+Ck6mQCveVWpkwPrGrNNHIKAfUQ9RnVYUUCpAemyrNqkbKGLquD7&#10;M2vNMbjGtqWuzwtH0r+Kawuhy92RVDN2iTnRZebOpnwONGifwpz6Fio779yZeaV9YuL/d6kvOTew&#10;1py8md9faQ+81jtb8NnpzhSVZaGB8AnAXwMbjMApgqh+Jca0Q+JGloxL1BnjYIb/NsYvLTOZtbz3&#10;TyWNVk10hlgXm36L98IntpX1gC7rTHs+vxca/ZcGFiVam78qFux0dneF87Zqn9sWbFsschkj8wtJ&#10;idA/5hmYq+hIp1lOpGOXvxld6dyLbhut860fZg6cXfFnu7xfZUcHm1zZ7hmLrmvATtp8rUjIwAuV&#10;vBEyfcZZfoy7zKig/9gFJOFuXsJzmX0Fv9pdHz3gUKLDNtCYXuezjOCeeoo+HWJ+487nF4kt0M/w&#10;PyQqvRYbRi7/oDPkH1rosicZKZPhM8Ex7IsZe7AMwQ5BZ9oxZoedOdFk/1XrbIkPeNnmW8WSDJdr&#10;HWuOWEICNRKp8YwR0PqUMSfa/VqyzXSW6IkEqC9Z7lA9bM12PID12j5lOPXOdf4gWSKt/ZyuRZaJ&#10;SAJ5j+8bI0nQOfM15jhoLW1Rqk/Po6DnFPMgfibRZcHrGV2x69sajGhPo70I6GMcV0rbsfTeGcUP&#10;7ALWBeXhF4JLPafhO0fL39/w69eMGyzzDTYCp8wlPuLzAnyBbi1bWJ/qs963YJtjz7LgwnjEjn/a&#10;8n35M4/OGEiWDK3NCF995aDU6oDywHVT3rd3WDaNUvXuNQxVmUAuG6ZLs9G+HoVBGGOwowGjS4yZ&#10;L+15oJiSTqd3HfgqWKImCoK8i9TIF4FTxlmZbSeq+P1/chLUkwvf3zxbuS+8xvo7dCGBHxOFNsFS&#10;j6WU7jOimhWy3zMv8z7bHki7FRrMW8zZBhnSLpmzKAwyKWYbyM9mW50xbUPsBonWzGngN3BhDoaE&#10;my/5LH7CnBbFXM5lOuRfo888V5cudF0am13/8XnPy3eW//ly+76vd9b705nmg3zv5hRV7U2+5WbC&#10;pw2ui2pLJIltYdlE0O8LlgvnHI+7Q2sb/seS3os7dyrQ2taZgmWmFFCrzfYPnCtwQTLeJM45fF+d&#10;8yVl2V276ECDPXkzFrHmvfQts6G8gbxBPAPM8+1faWvvXRsW88sfram1Ju8TSqdvEPfDqAT4exFM&#10;9KrVpPj2/TcL+tL6Q2psv8WMcM9Kc4qstRUVm9HyCBpdHabW2WLWGy4U17prvWK09gwSTDY/+vGa&#10;vz6m3z5fvd48J6HigTgKr7dkjmLB36Ul+JcJ4zxUnKLozKkI8UILxs/7Kb7JVlS6ezIP1GRdg1nV&#10;bzB+ff2EGr189Ev69Iwa60rW7YwVMM8afjj4u5/n33mJsQNenqVGoloVSdbwyaILKgKnSDD1Y+4L&#10;PgL9DTuARBrw0zBZED33cooWmbBQ+dWYiMAQnBKvX9QU/d/hdHuZDyoMy0tsZOCMEHMlGMTgQ+B8&#10;QFYY2pntUZjxRhjTlrPqtOU0E/sCfZIOxN8ZX1F91LM89FrpaFZXYvs2Qn//4sFj1DRVThd6Tgkw&#10;7cXCmNq5jSbWmi7jQbatTGrsVUVeRYsO73J1kgwc6VbMdjsH1QYvIRsHNwgwB+ECuIPzxLvEiFwK&#10;jcg2B3NPGVgz6Ytvdvmua75kB9oeih3iJZ3p+LeDqhOTBqwkkLmMbBz0j0Yb2Z2VVtQxlf9UBQZW&#10;/8rK3x5TnZy2LNQWlaZonQJHBwKn+OlWoMtg1oUSWj2pevQSja91HWAgrNE4U9Mbo3BkgoLh+O5M&#10;UuwoiDcEZfzIjEU7QDijMTsOWUkH0a+8wY5OPqPiNKevLMqm0PC+GxNK9UwdARrRmie4wom2yT1F&#10;djmcpZhxGsD7U9JxrACKY/Ptf/RqnEaGyLmVUCbayC63yud75GuEI9golY0K7z/aVeQPHPgWDsnN&#10;tz1eef0pBSF15sLRBEUFYX2flTUIOSp8XSpNyFHKzx6BEN4/ZDahomG73JvOtB3t7JlXPpUh3Dje&#10;+E8hZW6l77BMIusG1QVwEiNw9irLp2GuFm3N0qbnT6nRr9iwfMgGJr3jFMsjSutN2KhgOLEBHW70&#10;pvbp+h/tmX5ZFbtLO037/lss66/w6z9Z7t88w0qoylI4otDGAG0/AMx/w2TKgH9q873Z5qiTCT8b&#10;h4yNjBwArvAGJ6qeKBcZiTC8V7pS250rneiTDDhlmJSVB5V1zCj/rXYyN/Rki8930QpkKiOrTY12&#10;ynUYwDoz6T5M8SofCuOzgZ7vHkzYvUr4VcRnrdplsarv8hfiwv8bq3ei5p9Tu4+s2rHi0OG9gmMf&#10;1WvJLScfE++W2Qq/s+1Bd3Yq0GLTmPYq7GiP3JWC6syY1GjSVjYq5oU6FFlvQJ61TGzZoMABAkc0&#10;5lF8zvvzMRtj7JcGPz/MFYBxiaoPWpFNtRpvfs0PFpw59cPp0WFS2/sJTUfocH0wRdV48VkzJM8i&#10;AzJjQoQ5N2h1iuo9OKoFSLxsQPukR7L6b87+Q8eU9KXEtt2t25nYBaPaqNaACZkeOVRosx5KHHrU&#10;J37l3uivmqZybp9p9qeAch0xi9I4U4MOyELvKCbbhANq5GpbQsdCS9mTM1mHF9r/sWrodEOIlJUv&#10;6yqcYSh6VA5grtfx5u10smUXVY6lERNESm49QCFMzHyljqSYaablmzMkGT1Pqb0XxCys4aU0+eLX&#10;i0/NZEJ239CKsqFxtoJU0wUiYyigDk4wAxHIs+NzhlZ7QaWhInC6TwROjURW6kb2aBy5FpkJcAen&#10;IVr0/ua4mmhtBzD9OzYo0PkAarqpenSu6Twdaw2ny13bqHbkMkXW2IgECOh+kGhU8HhItfn+tgqn&#10;+0bV6+8Jrg//fuV4AXXM59Hqzd5dm7fxeE0ud3ic7Tr3rT2c8iwnZvyC08yayWtyI4PZMgt+PoF0&#10;uOksP08+v3JrMizXE+fvMzaOyGKMbrAk02IDASrfYXCBjL9HRAjVEQhIIckHFaJw/sJGweBhFitm&#10;EqCCJUymLYg5bEwkk/z6sTPkkGvHZ0BDVN9gDle0LIaJfgwdawYoMRYVSmj1nD+wnwne9H7cTzvR&#10;/1M6VnkQc6ZTO0Nuzl5rtcS/J/dkK9F2B/3ysT+olDHkzwQJQgapyMTkP8Ox4laqTRkd22mHbDdJ&#10;Z+dFNvutW/L3stuCvnOv1OYzFyNaZprytcGZggSUaIkNZXcm06GaPWRRaEKHWs5/Wze/KAKnDWNj&#10;Pz3aGC93YwBmzSAGreUxrwRVpwcq7W+P3+jZgkApABN+Hwt/T+/LuORYYUtB1Uxw2F4dZsAb2WBM&#10;bgiOF/LZ4u9F+zEE3yLr9OlUayjtZUKV33ck6cnsUdVs/z8ktZ2v8qwwIy8GOe8xqHyJ5QyBjqAK&#10;Gzqo8hPBC7Sbg5M8rtFzvmM270eTWn5stSw2fnqhdc9kXHMkIVnHjWXJpoh1AutjF75XzCvx4mtP&#10;7Q4dm7819IPKE2SfJvfGVh5QMSEt3JhXguHxX7Jexz7ZF+qRNwKnLD+YI4vuCGYspzsa+J57Lrb1&#10;PyOwmdGR8W87JEE3AKLROgznCp8pWvnws/NhAo9/RycPzM9yzrHslo9WOcU02Cxj/rmYVyK3oHhF&#10;ZMqPtTFPaY19NbDc7S5aVP82SV04jIAFPCqsGZPpbszcKNCid1jvvsSgEfNKtjDwdCvTpoP1JhTI&#10;ehv22U2iTee6jl6bvrExiw2rc7rz5TNtie0e1c6kiaQkvm5Jb6HQgZCXvpU2jfzBk9OYaQ8nMdru&#10;xLZ4PiweSjndvrDwv5rHJW9n9e4e3lWrJVrvIHv0cK3dndZZuWhb+N9ZI9d6tU+pfJdxpmCnQEiD&#10;pQ63LrWfRCbjY1lGm/f2marA9OZ9N49JImcKezKvJLVH3QqsM2B9qUnHm0Job6MtuVazzuIzjZkl&#10;roxhUe1lwM8OGZ74/GBkM9axjLJd9yy3JuVMyzNbq2HduDH91rm2XbcPNkbxuUwQLXp/x/uC7HDM&#10;5f6QdRIyj9EOH0HTrfz/aIG3s3Z/6+ZHPFfcfeb8brZVCJxiTlNIjSHrVz1Kak0rQxU3fmf+VscH&#10;qum01QMKC7Ir5v2UudERmSddak3uHlwc9p68PiKco7xXfz1xdThj5OrI44rTieUG143AqboInKK6&#10;C10DfJkgnOm50NJ/d+Vf4MRF4l/bXF7a7hoLMa8EDupdcnu2ZbaMT9TpfPeh6a6lsR/FH6OrbcUt&#10;c5XUPl/OOsSLIvi97rW6opIOgWMkEZhkO9AhxXbyrtShnaxbDyg1We+rM2kyYJJqQrastzCP5H3G&#10;ey/EbQRO4dhFq7UXLmy03VHj54iqmtcSNuaVmGUbkI9kI3AKpxOcIah6chGBU1Szsa1iPIW2oIII&#10;8StMHkx1s52P8U7d7OxncZ0594wLjYUz7T8YU75/Xl3IAAKlyMw2hpOVdRds74UWT0pq3PYwpbfh&#10;XPXcXKSHNOJrOBvMWd/b56mLbg0gYpC3063bqHroDMUoHGinYi9ZFLjRWcbuIeVOG23wmZMEVcXd&#10;Vq6t/d3stR5r+eTFa8eajOk024bDbXFsb7eKqll/JuwhjLVQcYx2hLBVqEoCHnqfbaIaYyI4QkD4&#10;DVme/dhe72IMvL9Rly51elPPXOlI1cjI79wLdnfqpOsIDA5H2UGWo30qd5YHtot8NpBkFMbfVza4&#10;g7J7D/Bz1KFA5hY+BWrkVWxJCZ1ltY2L13+e2Fnp71rhS6aM6S35s3YwhkpqCRL4MLzen47J9tEZ&#10;xm+nG8JE1ZIVy4Btqdb3Aqc50x5Sq42EXD6jsNcg6QjiBjE29qnWJiO+XyRvwamIoLgn4zjtTD2B&#10;10UGMWOaL5lrwOEA3QqyrMPnDPNPgXleYkKN2TaoqNTi9/tXMW9rdqXs7l0U3xbDn6dDRoxR4VzS&#10;Yltry/wHGMuLdTYw116FM9VPpJNqtpL6V2Q9c5tn7dFqHh3935KJppOnGg9/e0jhQkUDx2ju+jC1&#10;L/RQWL0feVcY0YXWGMa/jGn42aBSAwHbUJmpIOhoCQj8CCzpU6VHhb2Huqeudjw+v6iw7Fhqv9K3&#10;3JQNey2baNWLU8WsmjMuMuO99+LnFt/oRYqJ1LsTV1vF3CLo7DNtaWUOfG/+fB/erNOCGAtHyN3o&#10;uGrbRNu05CMEYePk52P1UkwETxNYmu2XTg7LOu+XIWMV72JDUW26XepJe2t96HTTUQqUWD2sHbpy&#10;HjNXxQU+YzXMt354QB495VSqy9jbmHRztAQXQEvNz/jPeA7gCuZ8Rs0ZjyGAHCnTJ5tiXdJgeUJr&#10;bP9aE9rN17uXz02M0lRUT59q8bynnMrfC12P78lqP7PPJFfnPpxM4DFWbKfPtEVdV02U/snO1e+v&#10;6sHM54/JgiY8mXuBg4GL+ZaiFbcGnVS60ZUu5id8bnYp2F4wh0NiXjRf46EmpwflI2kn+xkPHa7Z&#10;c+UT5n7vp2oxR7Tlazs7XT9VL+bMdS10ue1QeIiuKGiH55CpLuZ4glvCN2HIZxpJ0r8F3k1nHMxY&#10;GK31XBlb/e6cDv0cSQPMe99MVBcdMxIbDiaLC3/Gapls+PSkKmgtSm5IEQ26IrF4p9ycCnoT6QvG&#10;CuDQv4lVo8/StMi0QJveZK6Naj7RJp11MQKnCFr5Fdl1MD55iv+3zLf8JKU7sT5K4cf3oS30Cnwc&#10;CHah8spdaiLGVMCZha5RqKKAjkaSdUC1CaV1J/ZgpuLmx4k1dbf/XypH48aQnI+kbdM0dTGLCp9j&#10;ybYUPgq/Sj262HnqhmpSIapc/pSF8yHtTjwRXqX1wLSYuSQ/VyPW70H1zhRV6yk4xfOJGvRxCl9/&#10;pSFZMde93J311BgkVJyeaQocj6y3pEONDsw5GHPh3vnecP+wAZiX7F+HSlYbOtLkwbICnGdD0vG8&#10;xamrU0Yz1wcCGiay7iW1+dIp1km+JXoicIFAM37C52QCbsK4Lka293ZJv+IHvpfhZdmBg1J7wTPQ&#10;nlNUnPJPPdYP2+ujF0onVI/PAvwS3Yvl9hc7gu5hjhq4iDVjZrt8PcaHpqJ9vKh64+vHnH5wFthV&#10;tyqXO3Wz3SENIwklwVVa5Mj6ekeDD7UvjYlnP3+9Nzq/dy/bct4b1q/xnYeocaqCKkdOM070YM4Q&#10;QIXDVxg/9H0+e7Xr3xtHr9yILDUhzTNq9HmSGrkVGdIexr+YSY5KP/gYwREQoEXFsRrfGwo54I9E&#10;lwkkp6HS9I2LmqKq5D3GvO6sV9EW/VXeMwROP+Lz4sTyFaUIfpA2ID2OEUjKoViZQ5Gu8F+AhyAg&#10;p8c6w7fWma70HqWi0dKu4du3n2ptvHKjz6RjPosqRy9Q91L7mc1//oMroVb75/kdXncGFwq/QZLO&#10;XqUTZQ7l0NiNhWeOfUBAYnClozad+ZU72zh0QygfTaQLHe6iKnRfoyHtVqCdtAXlD12midX6Mz/W&#10;Nv7H1u3bfS+1T5+pP9d1jI4zhtmj1Cckxx9vshDJVVkDcRRaZ0uhUsOH9f2Hs5nfPTXy7NFCZ6+a&#10;6aYTiV3H6RDLdsP42ft9M8n34uUaRZu/8gdX/9X+l+XTVb3S0XgaW61uuXVr/Deb/yVW9XSLbv5w&#10;yv2kzoNkgiR/3isE0bTBc3hvY6rM764slnohIJ7YmTYX0uBA+uV69F6WFr3GegydFAPZnhqVGtBb&#10;rMsgJ+jSg6TTNxg7oDgI1cvoLoJAl1elurDBwCLwbbhVYb6/NkXx+TZHxWf8FjK7pEbxMreH40v1&#10;V2CXG+ca96X0HmF77knJnaHUOJmD8W0UInMhe5bbqHo9apvKG1+4PvAJAqcpAym5ftUoTtGgeKXb&#10;w86ZbIezXWm15kVGwomPwiDYYHBu6HS0zA2rsiIrtsmw9Ui69uXzJx1LnLtx48ZT80qLx1X7LAtM&#10;7oNfoMUnksdwnm35vbntu6fn1tqewu5I/r7YkRXuK3H+Fkl0SLwAnkQFlgHrHIN0TdpbZ0Unmhwp&#10;k89212Jt59yN4S97ltvjUnqO398m02Nb50gHVOhYYiZwmxhFx9csAqf806JYg7GgLh1VeYq2yag4&#10;fbIlaHpn6W921O0YdUBL2BIjeoPPNBJWDNKNaJ8iiHGYgeC1mqz/UNATL3dbq+xJ/GTz7X/0Yn3/&#10;l/UT9Vl75b7kztjDju0tZkhqs46FrrTJVRfFYYdVNg9bZrIPfx/bVA0W6x5vCV/FKDoETpEEi5EQ&#10;8K8hScW8QI/cqg2YY2iKVufwnVmwTHlLLGlnQwC1TMt+UExwofm0oX6GAb3KMgj/Nuzs+yyL8GMB&#10;y9qW6olRdL9mu4wEwYhSXzrXtlMETKPkpvwTvll0ATlS2Ln4+xFxT65kWexvgsu8xoF9EXxFTOc/&#10;4tim5BiTNds1JGN9yHjsXb7mV1mXvs82XofPCvygFvyySVcne8YjsNWuUl1K6jrc0znX+QbsZ8lQ&#10;udNO+a7buvn69OZlTTK4ove1YrRGb/HryZ9n9J0YjVbo83WyTa1Towh0qVIYM96O5OvdSzGMq9HJ&#10;4xGuEj8ZZ+V3nRWxoP/OQpW8YqrgcKjU/D46MwEXws8dUuWxkN2VJGzh8s2ZX1YMn2vczde4W6nL&#10;utWKcaYL4yIncpZoC9uATqsBUgPhM7Rnu2ZSsZVsmEdiNj/GJmCWNniX2KsSHQpgnOtaakxZ/Vll&#10;eD7iYp6xMBLncvv+O5E13nS2+RBFSpwoqNyOXFmGnPlZ6rNsIVlUkzkefNvA5l/ynjhkOn/VvjAj&#10;ZF86krljl8KbQhucKKDenPyYZ8Nn6Fvjdiutp9IR34+ihuEVeVJBz6GHO2vMyZn5F2Z/ehSbUV5f&#10;Vi9+Z/7W0Ifti/Lh7qVRPXFxm2tytcntZKPrPfhJHRmfgp/gfKNIKoa5RozSn5+FjhhnuLM2mOKb&#10;QsiuRJti22Jp+eYy9S810IX2EDrAGOFyZ+q1poVB9c2Pfrzmbg65t81XrbfOVzPPPMRyYsr4y1Qk&#10;PAMTo4scWpSjQ5sj84LgGmvK6DnBXMqPdYOtCHxCX77LmACdh148voWeZ76H0S0oqEL3IeETvsLn&#10;6Yw6vXRKTXQpejGJdXsZkuE2RrSJrqi815aM/0Lrtcm/fqM9Ma4B/gIz5iLwGYTyOX7ulStodYpW&#10;XKZMwrVEW943WBGgLczbrLxEZJYPGX7CAQgHKgIE5gwEYVgQKMJs04h6fVbumvRRApPXJHVyztai&#10;3K5960MrzWENMw0eWQOJd2Nb3dnYm1Lx4GHqnW+gguFM0V7OnQ1VIhvvwUVpNR5k29LYF/tUO9bQ&#10;DhiB2tzOqMm+hZ7AoBr/KYBRgLjPIUQsWDAqiMSjjacXHNV8L6icQzAyRmFJjdNp2bdubcxZxcof&#10;bf6PGOXRWS02qqJlIj9MkZXHRuJYjRsNzVc91YYFC32cdzUcuI62HnCC43cRrIHShHFC69DDSnvR&#10;nie1O5o65uq/6l1qu1o5lvUALQxi+HW4yZWBmwXfr5Z4+KiUgyMVG4YMIyjrQ402tFNmSycVnndu&#10;3P39jAGstO7CfRb5hvc9yo1oS7quKDNG26ntNa4UWGcvgIQGg0ATBozueGZth2qfbJ/4xy4mP2+m&#10;914Y86syEy21LPI2wDscgbr8cuHPdufDk9ITSciK33zb45UzmFIeUGsq9g3Z5SgtRwXYp2xY8Lxc&#10;Ks3IWcrghxWCmB/F+4Uqtki5J51s3nO9ZrD4qYPVMdPxb8FVbpJ3kzVZ2DWYHG6AZTgi0ffdkJW9&#10;bqYOvRynRr9g0vcuE8hTjTtEsDSKXxENmsLA7Fe6U+N4jQhqPGtdUp3aqZWqfR/fgQx2kcV7GsEX&#10;G/qClSPaGLyXqUWvXtKknzKJ1eDv12TZAdnQ5HuzZELnlKcuMnI8qw0pfzijEdl4qMBJaE4aNy+2&#10;oI+Y9CJzNaIsoKB1XvlCwdDZgWgmsNFyPVbKrJzZsETLtVmB2zCQtaIQVlBBZag2VWdCoS7mqKIN&#10;3P46z0HFuORPblPx/dWyUv8vqd2Hr1pDcTC5AmBD5cKV9nhRBYPh7+XD55b2iVZvRnxd5nSk2YuB&#10;vBeTEwairGDUkeHNZz24RkcoU/R+Rxs8zC7S4f//mP/vHQauG7NyNMmXn417uTYdUe4e6V0b/9F7&#10;QLJD7XB6dLDE7v5J1UFKbNxFkZXWZM0AxzZDm7wZYFoxIdXkswcdgNlV6BGvnswGsOJgdsv84E+G&#10;lpp+kdCyS4bs4VC5vZirGMiyZ88KcK/88M2hoY0+8aNXm/933UTK6M5aG3KEw5GfA85lpNTzq+qR&#10;ej/8Tt+Kql01r4x9cobO/HzLTySD8TXBUiMBsO0q2XDy/cPh6FunzzLtRrtUgVQ2mkoDC+UkGy2k&#10;6FpHJpphNLg6STe/WqO60ct0uQPZuDupZer09YmrQ6Z884+N7bRoD9TQ2ThXRfLJbDbqjuRTZ0Le&#10;tfobVZ4sbwBnwaXhlNBxgPYzqTqoMqZjTWaUuFlx6lXoIBwfL7NM/+ykOv3nyY2WddB/aHkEwoAZ&#10;MeqXdBiQJtKJtig6ywReMZ5CyLzCM0aVBgKnqHJCC1206kXgFMGGR4FTc74W72obKhvLo+aZDFq6&#10;0fW4XdyjNbuqPHih8zTLiqWYLYigKbKV0I7hVIM7RUscybPC72Fie8ENu0rLB+EyCzKp1KNPUfHN&#10;soSAaFS9BZkXG9J7fM1wpKOlCRJ9fstECIToVdYVINAg3WgtgUzlR/NKEERF2x3MLcUsC5CkcJbb&#10;sqGj5JnvJrK7kPBhmGvGzyCJLnYfoDMdYbS30VUEWj2ZRCV3BNH4an8RAEc/0f8oGMk7vUvJxEFp&#10;+rB9OvsKZn6l9WZ3OGzOKwGBgPMDgblP2W7AfmHIO6pjkKmGgMq51gAmnvtJMj8rArKrV2sCTsmt&#10;ROBxW+020s/lc8YyCdsDm+NfZkQJyu10XnGAbIut6PJAzbeDt74WgdPasYFX9iiOdNjy9yMpBYFT&#10;OF0smAz55+uvyyfLVvqW2tpnn9DfvTdn/j5rMCPdtdKWIusMReD0UJMDPycGcfyczPkzBLhA4JT3&#10;alutDp1q9mF7ZU75fQcuPjnnrGS4/h9jm+JkLgxKnCqNxdlHSyTo7HDe311yZxE4Rbs5OEXiGz3n&#10;WyezP9t8+x+9BlcHn8/sSuyJa91BQaxX0JITTnlUI5izPkbgFC3wL7R7rcysdT8FCLFUsx2/jm3f&#10;p/SvZl0CHcjyjdmJqIhR4z2yK9Dh568vgBP0IpzIaCUdWW9LaZ3xs6r+qh/M8SnsyvxFaJm3qAbF&#10;uUKrO8z5RnvCT/nZeUh0hawi0INEILdsy47qwaLgXQ2WVxFcwRysXXJL3tsdmc/6fKys1sRXw8o8&#10;7iIoC0cmMlWBz1xLzcS8EiT6fMHnBSTodQRO2T4hS9m1hAlunRPtKNMTLTURED7cHPp118LvW6h0&#10;zna+G996atC1ym5jTiSfseLObCFX/dT/P+RTFQkXukIeRjSgdZUaYxsGyS3+31WM5cTAgSAZuXzy&#10;mMLqYVjVlo15JWy/Tsi8rg2u9D2eDf3nroHVFvPDSq9r0BXINLdE4LTa8fqlthM6m78i1sC87LfF&#10;A/FDB2pNyD1Dc31ntff9GKX7uk+1LusNTb5mzIUxIKdqlmsQ4M3AKSrStdnWo6pag18+1foUWod5&#10;Jawvqv2oe63/R2dJLd2Y/s/z7XtuxijDKaM9TtgitPRHEALg/SOWBeAcYCm9FHVSY/yqwUQ9tDxi&#10;Gc4nfEbVwJXzu+TAia6MWyxElryrVIv1Smxv/dSG42rmZu/bLbPZM3BS+TPhPcI2Zke1OZ1SHbxf&#10;O157u2+1TySHzdyb+dXI1f4aVLLg71gTSw2i4hQ6DG31xUzuzeBpQmd8e//1hZ+xTvurpuGK12uG&#10;LuTvqrZcR9suu2IdSmrfT+k9O5hYatOZzpi5rpXfz/p+cqF90+Bqc2/zXCU1zRTRHr4XVLh5s75A&#10;6z4EvZFIpZFqRKFVDuQqwXx7Bzqq1GfbgTmIvGcVuiI5BJVv7zDBeYFt1puxasIhjKSDF+Ak5Zd2&#10;Csv1OTV6Fa152LZZ5WLWuAFp8TmFowi8BskO6GiDilMEZUB4kbiIjHjYh5CGQKqZaX/cYWPw+tef&#10;5Y403bMotqHf8Nn52xPq9BpfAwLpyERHpbMJcx/R2o8/46DMjEn+8fv5o517q2Zn/VwloV+Z8u9a&#10;Zm84YdCm0oh1UhSf632NPnShJYRy+vfTzoajtDXTmnYxvoyrDyRjtm36WdqsH5Nm+vv7/3Z8telo&#10;xfDR+4cadeg8k8Qo1S4xU8erll9s0xA4hcP7Mz6jeMFuISiJVnSfpvPzZZutwTbjC/5pwboNVaf7&#10;+RkntNpT49SVO5PXZ+z9ivbWaDOXwB7jdULuT4f5+tBdwZ73Am2pgvk78/pCqaD/pAgchJezvOSq&#10;kUuRKZ1oz21tmV99PqWn3tG3MvyhIQJtbGO8CzQooyOaAmr9KKriIDld0qftOdqULI9krgN7xxip&#10;wvRx4LRhvu+nVwayZ90klgJDiMAp63JUIgJjwF4HMr405ftAwBPzn5Dc4Mo40iBbT8whfD6eXywj&#10;H51Vp4/ZpkL3gsvC1n56Xp1+xZjnZyfU6AX+PSQ0YISITbEWxTZ5UmHfMTrbeZh8q3RJl7EqKlZ1&#10;Mnj/eJ8hI558Dn0Zc0XLbUVirGpOSr1LtWNztwaemsHUsDD41sWutPEdtU4UU2dFFYOnafX2DE1c&#10;m6eDTfspWGJB0qFM2ib1FxUz9hI92sbnFzNUca/AjwJD8r2jHX5hz8G2yScSSdGdpXm2MbRzSTE4&#10;tNbxb5IRmdG++rDrmIGkwS/bXNbJjBfKh0/PjC42ixnE3d1Lf3OsMbHLFoEbPmu+tYZM/O0pUsw4&#10;3TYwPCd/HYHTk7KkOJ3LxkJfAUvDyQAdiEC4V5Eh2WdqkyVjmBC2MXGKSIpvOkK+lVYPa4ZTzj0K&#10;Xj5rda4O/Ca2+UijR7k+BdQYscwzH4Dd4uf8ETg47ynkzKpCUyQ04IyG1umIhFh0UoFDBo66XY1u&#10;dLTFl3mRJe1SGPNPY8ofOLnWu6gQHCKn60KMea7OfVRdQzaAqRJbd9xUTBW/Ly7kv7EUE9U/i1WE&#10;N7uw3IKDgYt5MycDN0PwdJfCnLmRLdttXeEcDJFtZb6kR9uZ16X3HZls5ms8IN15FhWnaIVnUmRC&#10;RxtPXC8akv4bOLp0UpLmU2ss9JITfz6clFqs+5DotpVxhDbL488YL7zC3BOB00/52XxeoEWujLVf&#10;S9Sin7NMi+SB0+pi3xLlh390TE/LZN3WI43+1yL52rY1oDLAkHWDHp1tjaIPz24VHPpF1qfqqVpk&#10;mq9Db/FZQZDzXWBrxhgINLzGetGnzLanaa7zqQBH7WTlC2fbjy5vV3iJttRwUn7Eul6LZciZOYOH&#10;1FwE4j5lGUOFIDoxgLvAGevLGOxK7+nh7zsal66Nv5o3cGDRU6LO5531b6q6CCjo8+fANwEfhRvL&#10;1sWuuMWW2Q7Nzbf90QuYprjzZLJvufZDdIdBsF6XMYJ3jRXFyL3o43MbLd0+5L3zrDAhszwdOtee&#10;9lRF761bky+cUwWPogUlbJmHRFPcO/AyfDzoroWxAuhwsUNuRodULmwLbESr5LzBc+vdCy03uuYb&#10;b+f0HVg/qsKcVAdy4j3W5nsUXdX4fsEf4PiF/dxWt+Nh5fTvq60frfm1Vp8kmb9IMIJ/CpW9CDJr&#10;8nkIr92xUjAoe5yMj64zbXN5CUebnNcxcxo+KOBbF7RlLNCnLbxH6BaG6n7ha+PPgu/NrcrpRtdS&#10;T1h538Fm8Hj4O3bIA6h9eUxgyInVxjPJ7UGCV7myLc4YuES98wqSjJzm+zanY80OlNZ7/Jvaqeo9&#10;k9cGLMr6Y9e9WM40WG9/mKBGeny96OqDwCkqXMAP4GtEAguqw6C3IevwSSLgBfmErseIFiRnvpem&#10;xbjNTNizV69o0Rt8Xj7hPXWpMaF9TQduVk31O32zPvj8BaXXdzr872K/4dfjPdcr0WE9E0a5A7FU&#10;OJo/3H1j6am2msu3+4+opi9S2UgidSy2nt/85z+4dpR98fOzjTZ3myfOs05yZV3hTnkjJd8+arf4&#10;/bWysvK3g9NZxTukjFH5vv1rdel8ZxTzeSc6qgKOMGRchQR7G8oevEgDS8UytGrefPsftdZuyL6Q&#10;jBxqv9ibRIeb4G/SE4FT+A3Od/jRkWY/tntajMU06Uqz342x2exnni0+r38tm+vYltSd8GAvY9L6&#10;0Viq7A5c3y39omDzV/7gGlgaeEU2VdFfNnyEhpbLZ2/cG9+y+V9i1c20OOQPJa9n9CewrbAiHewV&#10;2wV0JFBjnuNQqLde27cnF37erKHqigi5Dxmx/XyH5f4V1mPoEofuVealBvRG8kaAHQFUjI9Bwim4&#10;EwJJaOmoyzwZncPgKIfcIYHLjWV5m4zPf7kebWEs8QnkNFmd9rA9754rV02vjH9UPl7YeaYjXASz&#10;z7R7Uhtj3455Je1RhQv+GMrPsm7k7Mr0tTYd0aq3Ly3Dt9pKYIx99XbUOpN16FzXpXTTQiNRDISW&#10;+Sg6QUIDuiBp8nkMqTAmyzwtkcSLBAIEM7L6dt9dujH0+eajEit/qOGwcb7RA+ha+LZFZ0V+OTE+&#10;q+471b964/fjprDAP063pR5zq7RbB85FEBG+BvjVkNiiw2cyUmIq/NunWz2pZiz1Qd9S62rjbPW9&#10;syyX0XIj4d/e1+hIYTLmy/z80PIYAVPoPySJQ7eG1+nRUcZbUbXmVNRzMv7JlsypPUUvbKvZPm1f&#10;qEu2JSbCt4uESOscVFd7MzbQFYVBaO/vyM/scJ3bHUlP4lOVs3/sUswo4mIU/sxrtERXBMz3R9AU&#10;+tImR13M3I5RWpBs4vIlJKhtvk2ssrFig0PNodcwc9+aeSESNDGKDsVB2C+zAtaf1WzLmVOifSuS&#10;GpE441FlyZzOk8oHs9MejRh4tFK6LtnoZ20kAL4NOWR5RPXce0i4ZTlFAv6bbNt/Hcsv5jlehc68&#10;F+hKpM26F90KgUGsKbnzUGXDdKUYjfj9ldwkAqdjsOUv8XPFjNN/PaVBuhkmZFFpQh+zXH2co0Vv&#10;MnZ+/oImvc7/r3OZ9SI/F1PIwyV1lh91oYPtK7XoSGvErdrJWnMEJzO6coOCakK+0cjWJrS7Nryi&#10;97VqrF5TNVsXfqzF4+uIBszz1hGjYcJl6iJpaE+jHW2v16fgCnUKKN0oDHIrZJuRz5y0SIufU+be&#10;zUv/sxd0k3wy/1iI1Pw+4gyQRySohks85xE4RbJJ81T53qS2gG8wvxTXJUYXNPsTxqFZ8x6L+aUs&#10;w65lG132HCQsyywfdvzTivf4U35uKDh8k+8bnWosinQokDF2YJU9ugo+bsP/rEV08+8vtR24Eyx1&#10;p4utJwnzyT3y9Micz7x7vgG5MNZA21t0bIMP4UvGhJ/zyzbN8auOxUlRaFAznu25R+HNPMKJgmXW&#10;YhSdVzm6Y9h9d7YlR4zzA6YaXmncltQSfM+rhPkeP4sv+Zpt+DtSOi6N4v9Hr7a5qOZlc0M3pn4h&#10;Lm5zTa60OMQqXe8hSRiFI+AnmDvqDq7eYMu82pbMKrTJkO87ufUsZXYdJPdyE0ofzKPbX9+midV2&#10;/vdtzEtMaG9DOJWNyrK+3xVk4Ub/tpa58vXW+RpK69zFXMuY/OuNWY/w+eRnjcDpF4xBPmD77lSg&#10;I+YF5/Yn8u9G0/Y6S8HN0dkNnaeQ+Aee9zJjWL00Pk+MDeDjRgwK5/Nt1t2o3EZBKDq0eJQbkiXb&#10;EnSbE/qOObMN80+MHg1geUVXRegz2AMkcQKPhMj86LkX2JBAwQbUmtBHLPivwJjwl+GLMCvml3wx&#10;L/ALhgUKwpBvApU7piVMTliBoe1sUC2ydPjgMYh5P24LfZakTmYMxM41h1Pvgmq1dqpiOblrJx1p&#10;sqLoBk0m4ntoZKmN6qZqKETuLDK54Qhqm8ntA6DrWpn+6GDj7lUb3ixrfiW3BNzqWeyoCqsLvQYh&#10;xmw7RPdBoNGaBoN0zfjfA6uMRKtROKi02UgE1xqRdCRBNf9160839+i5nAnFz3bJD84DTG5N2XBq&#10;ASTCCXO6wf9h/1y52+avPl6ta/MvRNftvm3Giht9y9EuEUEzGCTMkDDmz9ortxSA5lSLI5WMnBdV&#10;Zld69rECNqf9KicxK2+73Fi0PcTDh3MesxnhrFXjw4zWeSebvWh3gyOdUvrdmb029Hi2DdaVrpz9&#10;prkG991KjejTdB16lZUrgne7G3zETAc1PuAIYsGZ6MgKKKv1gHzhiSDPH7u657ufT+051+YjsRRO&#10;JziB0K5hCz8fZC65l7Jy4/061+5H0zeediQiizGt70KtDz93BxY09BSHAxnR/nfZCMAZ7VJuTh7V&#10;BqLiVgRj+DlAOYTInGiPPJRKBrOfaumnHFX+KrTKVYE2GgA4b/DrQwbZyPCBY0SHlYtuti79hg/K&#10;f7BheT0RVRzOIhCJ4CkCPNvYwCBwqpyosd382B+szNaknZopOvcx3wXZ6wic/vo0A+5KK9Is1KIv&#10;+UChlcHLfF7+I4kPMss6CC0yQb9kMGXK9xZcriP20aFKk852x60OrA582r/S/y/HVCdXTYo2ZjJ+&#10;eBEzToOr2+aVOxLawtZDZBq0k5V2OF8vspVjFLq0V2lG2xCYKlcX1aaebFRcmVB75KuRG1/HKUVw&#10;c/tU44ubl/5nr565+v9I7th/04qJgzrLMLLDoIQutcVnw+j0Ligi41t8GFQb0t5GS37Z0fGWQNql&#10;dCZ7vkdUX8Bph6w4v2pt4fSAExrKFdk4GqyQEGx+iw0wnCUInHpW6bCyQjvg+PbJ71VXPrmIDXLd&#10;aNq2kGq7bw8rdtNZVQwFFLHcpGw4Fcwzdci6SJe2sMy/z2cRM3gwV+6LZH2KqTiYgaq3/lnVr8+0&#10;71bCORXcYMOG24j8pQy0S7UYyO542L26Kma+TFxX/OxKW9SaB+s2ZOJgBg9egZUu90pGpKFra2t/&#10;1zpXt6aYlYXAefWofcfszf5/qB5OlARLjcmO5d2WzwWcXmjn4M1nAN8bqfBiA5pCA4tl/FLRQZkL&#10;nWg5TnO31ujW3TWqGEygowz0E9qPUM3IofXx1bZjU0SPHVHztwaf712sm2yer6X6iVTaLrMkrzoD&#10;cpfqiAwYBB2h60IqtlFc+16WcwMROD3atDGvpGb0BPkWeNJvcXbiNelnx9ToVyfUSe2iusiwAdmE&#10;cYFR+ewcA6LaWIptjxFZz7Kx84S5Z5hFDF0Fco2ZtpibhsHZqAZxqdYQDi9Tvg44kj2lNlQ6mkMN&#10;k5dp9mpz6pPV/lgTK+0+6X3JFNbgshE4hS7k+9BhWfEr06MzihDyqQj9LmOgSRlU7X4H80pMK/To&#10;41wtJkIb2V072LCaFBkJmYJNQrAL7RiQsfcK/0QLb5AltPT0rN7QV7abgVNUdQTWsU5gwxjG8hop&#10;VROvnJ6dFFzgJ5wVSKqJqN1Oqb3nKLl7J5OTg7w/O8lJoiMCr8ebHGl0SaW4QTf+D0Bw9lDGhW1y&#10;ayb8OiQZPNazstL5RtZgwYANA16AZkFgGHxiPimyED2KDWl/jTMbdtYprB9N8jREK5yL7cdJOjt7&#10;SjynuYwj0TV8HbJA8qz0JC3eA9ga6GC0rPQu0KbEhiDaWxNOFsX2JJ0Z+Xbl6wciwFU20vFpdP2u&#10;STsmIcj6N8/VEHKNYIQt39ultr1UOpxMPUvK/LX1jdYZqKTOG8qo8Ky2Zn1kJuYwHVA5UEC9trDx&#10;SEbawu9HMA3BSVScxreGMXAxo8Lug2kzN3sfB2gk3ZJ/OqY80upUosd2wIjeZJ2HrP1PeF+ia11Y&#10;z1mRIe87ZgtBhk8p3OZVo+l/cuB0enUa80qaTzZHUIBEXxBJOOUhp5hX4sp/R5vm0y2Ot4au/rDi&#10;sXG+8bexbXv6UQGP9pFwUoGooDIWDiMLtN1hW4UzjeQBtIk2Z5sYUmtFiW2Hvm6Zlz81MwqrYrj4&#10;dY9Cuwdv8rl6mWXxTSYhwCmYR4rgqQvbiLcYsKGKDqTdMcuquXwo9+ROucXdAypHilYY026FHZ1p&#10;3pdZ9SOB07z2sy+Gl3reeo91HrJy8QKhci5kwlapv6GXGdD/LnVjlqou204tPg92+XxuS43Ji/fS&#10;lu8X85F3yJ0eyKbr0IJWtPqST8o/i22JnbSvsBJVQSBP1d359vi/wem2fy0aOjN4rMmSbSpmuaHi&#10;VJcS2kK+rZ4oiuhbavv8Ynv4ve3VaiKLFIFTP7ZhpxsjFmbvzP7oTMw/dnXOKxz2KdxuoIoOCQmY&#10;axFS7XgtozvhsVMH99EwnrP/dIvb/T0sux58tiKrnZhc2oqWqUj8iJaZM5HTFZVOCOCD5MJ2mWGf&#10;GT/CpgFnulQxsatF252ttF8R83Di1tMzwp5cd+6M/9Pljr0ru+QBlNYey/LH+oZxiUeBlmizA7wC&#10;XAqnPloUIpEM9sqjIOCbwdVVQXbrR7IP71K40w6FKz9fM/5uXXKTalKULGqiZWnsFfzO/Org821z&#10;ua2xTe50gLHzHpZF3zLWZdWulNOfe7d5qVs4+2avDVr2rfYW8/N43O5oYrXROanZ8w4cQa6sFz34&#10;hUo3VJ+eaDvS3b06/7xqvPijBGX0aHil1T3/SgOhv9wrLKlitJCko+fZrhjSmc7dK+3LGzPNvr+W&#10;7k3/Z9+K/BoCpw3jGbSjwU60OfVgfIB5JWiFBmf6F1e0ybXEiJyrDCiuJYBONhozhtCh8HoTtuta&#10;jK01xMzKt/mcvHx8C70dr0ZaTIRQRfgyn6m3GYchmQ9zTF6PUxNZ1I6F+qJCA5Ux0JVou4O2QYGs&#10;RzHjFIFH7DWcYeiYg9dG4LQ1ffPyn1u8/d1nyoXpe46VvvSffH7/11G2lyfVhD4AeRSyx3oL7eKQ&#10;OBZerUlFPUe+qZ2acJbMzoZ7ScPumfP5sspSFy3SdXjPUfkZItOn3Y2ujE3NqGzgOJ1oSqXPUk3I&#10;p0CP0hojWE/rEJwnodJznfPX+n46tFwnye6L5POlSed6TlGEMlQko2HPPPk5ohIU1T6YFQl5BYeA&#10;U+Bt1ilIVsS/f8lc5WP+P2RM+1RriWDTsSZTkoyc+G765vCxHVWnygyyDERWM9qVJSgD6VR7tGjn&#10;6szPCglgAfwzq8eXqobPkY/EhAJK+BpE4NSYjjSntMrn559P7W82DZHu/RZdfDZsjDrldB6hAw2n&#10;yCLFnqxT2cbmGdJBfqaYNwYnWkh9+OPAqWq557XLfdm3XRA4ZU6J1v2Yk4/vR1AfBDaIrwn/h4RY&#10;4BbwMLcyLeYnOsKJ/rN4fsWq0TubwSMEZoBtUN2MyqsXmBv8lLHPL08C37Pc8P8B18TIGK/0x9Fl&#10;fsaBEiPaioAe3sMyBDwDsuxSpS0wV2i9GVUMJ1HLfB11LVQvTt14unKjbETmv69hx3c+5doUWqVL&#10;eb2HafXWDK3cuUHnuy5RdI0Ndc3W0bGGg7SVZdymUodC5a78vE0FZoRs4gUsicBpcd/hlrlbvw9O&#10;wcGhmFGYt8zXrw4tt71WOFxtEVUTeFudzxPwGbpRuPA+nlUF3myeKBQZ6R2Liz+PqjswY8uy6ifR&#10;4u8yEN1XQuQuzFUjhocWm99G4DS2Lunk1kvG9AnrJLwwD+hzBE4ZY1vl6IrkUCO2qZ552nRauYNO&#10;NO4nn0qLh7WjVxKe1fr/0QKuuNx5tsS3wpDlR4c5hqbAa0imejeDdSPbKlvGZGjlinn3mHcaVItK&#10;Ys2NBADWxzaVmoRZ9ydag5hjOwguskdpxHzZjRoni8+jO01294XDpnm698Fh4KwFV49rjrijmCj5&#10;ePNS/uzVu9z0z+dUuyo82X6CgwkuVrTBzXzZviGJAZWwmNOMOV5hsq2E6lNUnh5v9lmXz0iOHa2N&#10;yfkUlRwsW4YFBrRXfuC70vH6VyevT76RMZgy4MR7A+4YXMFYhO/hy3PwoWjQVpbjrSyr/842Htzz&#10;fcbA4KJb2a64S63oxURNEThF0PSleMb0/FwvNJ380cBp47hU52hTwDXMkUTnlR1yQwpv0KL9bEve&#10;ObNVcOhf8jlST9dmXacn/EEfM8b+iK8H3BtJxQg8+JTZDNUM1jzlgK8bKzM42LiddZ0zoS09usNg&#10;bBJ8He5SPfKoshDJ0+9dZD3On4GkRyS3IKnRq8aAznfHTT05Xwtr9mbfu2nd25bdGcehTThwHfwI&#10;qDhFdRR8FM7lhny+To12zvc9s/Xpf7WQ6FPYfizVrUhrHY7wrcylvuTPdKgw5v30Z+y0lV7je/7d&#10;ZX7eZcZknKtNZ9quPDUGiXngr883h49E1VuzTPqIubzqrD8QMEC7RiTbo+uAs3Qr4xCDx/6gPUpz&#10;vu7tVDGWwvb1CvM1T5H4ekhlRRasm5DYigQgJPdr8z0jOQIYIrxmG1VONP+g2mpurfnLK6rIh2jv&#10;DJ8WfFvobIGKleCaiNW84brHbftnZ1X/Uzl5pXJ7vTnp8hlDZwYkZ6LVvTUSVPm98K0Bu4KjALui&#10;24x7levXnfMdVbldOxcdWP9as07e2RBK3SuLmmjn2rdYVRzb5CRwtzdzg8rxchpd7qLK4ZO0u0Fb&#10;FE6c74zAOJdr/Utti+kde8gGOv2sOn3AdvwDtvkurHMxexodgxBwhq8RbfXBPYHNRdCUZfWXvC/o&#10;loTkRPgqMacSc03FPES2hS/xeXkjTYs+ZCzsXG1GcZ3nZrquLv1udbXGNaBIZ12d7xdYGeMZwD8N&#10;S/TpZNt+KhiKo5yh9OnWxcV3Nx+XWIs3OtMaJmKpaDie2v7EwGlSo8td2WginVDBT+hOpWOVd59M&#10;anty3b7d/HJBq3+HD+tD8E3gloOM9063OjH+MhMdpfYqUeVnR1kDl6l9JmN+aUnyT5tv/4OL7chf&#10;Ti8X2Ob3HxxO7b/MMocxTAYsdyYsv+aM571om9xC4GPs455qQ2ofT4rbfPtTiz/rr1QLXb7JvRe+&#10;O8p8sWH4EHN4o/Udf2LgtH6qor9wcC/1LeRev3r7aWzJ+Gx77mAS78s55qNepMV79ahtKwIbWrla&#10;dK7Bq3v5uvz1somWHTGYG1+hT2+xrnyZeQ+CpW6lumTJNugN5jNwpENmUByEFue/Znl6KWnDf4DE&#10;bCRtoVsGKtCRYOfJzwEz7wxZpt5jHPpxghppsD0MKNOnxvH8e91L7dM5g2e+i2t1Ex3jTjXZUsds&#10;CQ0t91Bcx1FyrEKyuSaVDOy/PbYmt0NnirTezMu+EhtRib6t2piaJ7NbL3dnthsyh/uUzzzkXOA4&#10;Pn/gC1v4+3xL9QnJ2EieQDt6Mz4Pp1u9vpm92uay+agERsgerD5mkGfwAInaSNAUQRf+LFd+To3D&#10;F+u/+mr23zd/XSyMAEhouXzavdJGJHwgcIuKdTV+D0a8IAkjgJ/d/kYzOqIypdSe3SQZz6S8wXg6&#10;0eJBu9F+nOUTyUNB9awTKpDUx9+N70fwkD/DsECDtsvM6GRTIO2ss6L87pOxs0+M90HgNEQaMWOX&#10;r8OYw5heQ0IE2zTvYgu2UR6kX6RDX/B5RRKKUzHb22rXryV9Z36QDP3HLNWcKhI8zbJYW+BeVJxi&#10;FiI6V9pkb3RVjG4wIelYQiZ8fJtvE6tgONc8RhV0E11srIv42fI9Yl4uiswQvDHL0yOvanNyKuf7&#10;5s/DWEF0H3CtMGXs5UiXO+Lax66NPY5HYKW0XfTHyAzMKEfwB8FTjChBkigCkTZlBmx71ennSP6L&#10;Yw6TY8a8yoxtCeZBA2eo0U6FJV3qOiJVDklF+9zvr/SmpN+ElvuOIRj7wik1kQz0L/xZWmmGZF1p&#10;LCq3P+fnKwKn5zVFUooB7z8SgJGshIQBnyJt8i7XEv6QHUovloGKc6NXR//3pY70A75Sn4c4O3gW&#10;esk691pn5NsLBi8ogS9QvBTN5yKIORhmnO5lrBQt1yd/iTr5l6uRdwljqkLmogicMrcIZTsrGy0R&#10;I9L+Owu4tnYs51SgxPTBo3m78A2FSb1WsnsvfNA/3/JmYX983362SfsazRnDWbJOdacjLf7MOYzI&#10;iM/+l2yHP+F9tGW8HlSvSXaM0+EzAJc14Z+o0n2bsffbvPfozIG58AFSHYqu9V6vGqv6QSzpybW+&#10;vvZ3l9v23/CXONCFtlO0p8qR7DM0SJfPrB7vu32+PumxfUKB2Qe8D0g4Q4DeNs3hq66FaWHL68dz&#10;AncrvJjHOlCQzIL8anXIuwI+buv1k02X41C8hQBx7VDyyR1VxvdRPAFcAb5gkq1L59rPzgID9S4p&#10;9inn6sZUT5xJrLm1DttYpfu9jcITDRH7E8FTCXPfBkeWaWsyBg8rYl45XEGlffEUWu1I1ZNK+uqb&#10;r2h0qYlONXoyXmT9VWHE2On8FPwMmx8v1vTVjmPNs+XUvlBL59tCyaPWgHzq9FnuWQfzy4T1MDq4&#10;fcCyZcP6AcnYJYOXKL1zF2MyHYExN3xqGvSLE3xGmOeBB2LEAXS96ETB70UiNgrs/v3URnznNcYQ&#10;PhV6IjD7KMFDn+0J/J3hMiSZMs6vUef71RDBcjO+FnDQoDrfjcApymD9pCb0SbbORqtefuEAYJYF&#10;BgnDMQfH59t86KC4MKzdtGgrK30m0VUgDgzyWQG9yUblXT6UCJwa8kUflftS9Xg+pfTFUlyrhwgK&#10;hVerUXZXJE2udvODaqe9TaEiI2dHvT7VjZ+7tnh98uddK/NvHlIdWkJLQHP+nniV63rrbN397fUR&#10;65/wDX7ADwqGBYG3z/nPqOhARYUnKxhjJjdQ2tpsWLwZwBb1xwz1r1Q9nkWTN6L4ZZT84BICp3C8&#10;wKEFBxbaEV1pirzZN132A/Ddvjz3fmR15B20WUP1kB7/LlrowLgg+Io2tjvrTTbaZygN6VxnOCV3&#10;RVN8K5zPlnSyxZNONHszoTISGQtoY4BqORgozHoBIMU8trMd0UzkPeiE3OvO8p2J1ze/Xqwr7dl7&#10;jXMN7ruUGvL9a4uKFYMUHdrV4ENWfN+f8wHGrCMYVbTXTWuJUXx/yPofs/qu9f00uSOp2qvSTLRV&#10;QxYiso7g/ANYcEflI+9XXLMDja21PzXsF4Aso/diPUjQozmuH7AiRmUMBBf36lhhRp41JiKo+in2&#10;jcm5DitsVM2G1XlSQV/qU0P3y/rKXvIvc2oTmQMsg5jTiCxDBPafP8f7wERGL0eHfhOnTj9jw/Jy&#10;AhPaKn3hbEFwBAEezDPcr3Sj9inFM519WAXdF3ZppOrchwMas1Lx88UEBu/ltgzQtIXRxrD51xl4&#10;/ZrBFgC+LisxVHJ9zkZTm+UxsFxHAC0zNpoHW3bcaZtr8+icG9Derdj/lXq+gQggIts9piriZuVo&#10;9sp2OUrSkS1kQNvlqApQYwVuJAKVAXAalfLBLWZDjjZx+ZvB0wIdutAcU9033/eU8f1zVsds1a/P&#10;tu362owVk3Dosjwiy/t8a3zu8PXe10sGL3THyBmks1HZy0YFGWXHWgIpssFSBMvg1PiU34eAqGuV&#10;LpMTJrMA+2xU4AhCBTSUPrJBYVhMmJT68e/5VRpQVk9q/n/V/x2yVDOcGhgksb23uz6cTjRsI3vM&#10;JeZn/gWTeDXWUbaF+sI5+DbLGIwWjMoH5zcqTtGqd2BG8crFzr3tYXJXCkQ2Tr0x+Ui1ybmUAUCl&#10;PzVPTX1BtOsve+ZKd++ttl53zN1o4fYZfx4ybP3KHO7nD5Tumbk5qKGYkdyWzzaK4AuuDT8RLKoZ&#10;OluOttYgkADcqLiFo8e71opCG1zYsDhRVv8lGlisoJlrPXRS7kMpvRl09avbtHZ7mi61RzBZ1afE&#10;jkQqG9pLQyvKnv67U4/b4kzdan+/e7H2ZttCA1WNXKDgWkMmUrrkItEW84zxgjMxpDKC4tr3MwHS&#10;FeQbrXrjW6ypavggpbeep+0Vu+mQNIo0Ek3p10cx35TBGZ9nzK5+j88W2h6+n6RJuyoPMNg/SEdV&#10;dlTHRO+w3FOAdABA4Uzk70MGLOaO+fAZQ6UEnJzGCOKyXvOWWlPpSBZ0OU1flau+D9J7lnsMsgfT&#10;1veogsigZOMeHs0rMWe9ldq0jbbX7LtTPDqQsEsRsxrOxN68Ul8AlDeZFGNeybYaPSa7Bhvtdvjs&#10;ifk2CJqCALEBFfaL5QGzHJGpjkohVLIgawhkHA6jaLkJhUv0ySmTz1WWGiU3B9NRyS6ReWicZ0QZ&#10;vZfpTMcu1uORVD6SRGl9ieTGBAfzx/byuR1YrO5ZuzX5AkBHxnBacmi9Jfmxbs/sClmYXJFuzenP&#10;XrAsMhBOfDHTlF9iXhCDltAKCzrWEEzWWQxW+ToR+Eb7mrzeBJLOzceBjHaOx2cFSNQYwEeSY5md&#10;SE6Avdp6ifUO/3TIUqeTta7kUeLDACOIOlbXvr37YF0ETgsG5brRdWGrNmwLRRvGPAZi6Roiu9+M&#10;r+GkwoMudESSbDL7+uTVQXuQrbaVtl/lDl0e9Kk1o5hGKwEg4dhBe0gEGuBkRgY9XrDLmFdysjWE&#10;QmpMKaf7YMaTBKO4t/ifDyoOdGCmm32pCSGI+Bu2V58m69C+Bm8Gd2aiYgvEF0lECUqPReVQ2p/c&#10;ehytbCUjZTXHVGFCrzgwHjEDqeT7xLwSJBChvdfRRuuvuhcqROX4k0s2Jfsgtn3npFOZtpjjiKC5&#10;cBzzudBiOTDn5+fEMgLbjAw9dIlAhUNgjTmfr+3rzTPKH1TdSUaK3nPItRBVoKgG/YAxEyor3mbd&#10;/y7bO+tSPRHcF4FTtmfBhZ7X8nvPz0Q2mD48oHIWlWGoiLzUfiSnfbj+qVZhj1Zyw7GfRlT4zLzP&#10;n/08y/yvmfT/Kl6dbPIMyLZCV2TQf8LnBXMhABo1WC8asPxZ8jl2ZWDvlrkxrwT7inklBcOZVegu&#10;gM+WDNdoHVcdX7IpNxcV3Xop2lQ/UGaH/+taUvkmdYTe363QFg7iDRJkSEntkfdVs/UVNaNZqh0M&#10;3EMq1MQcOMwrQTZpclPMAOaf4jP+3AUZ7ZipDtpd7/K1PpxdfC9IkguQOq9l9CY97lIxd33yjdz+&#10;o9f38TXuVxhTcLk2Rdc5sN40Fk4KzKgMr0MLfx1hp5C8AZ3tXq0udBgScVARCVzpxPY8iHWdVaE2&#10;nWqN+3p4YeMZPWst3Vn6p7TOQ8vR9T6U3HacnJhA76x2pbAqM5HYB/wD5yR0KCo4gDk/g4xme6z3&#10;Xr8usF71YEYQAqcRcmcKY2KMYJGrBLNWA5ZqJ9uErE2vDv5r50JxSQqf36ONHhRcxfdRyKSk3Bqt&#10;gaaRMIT2UiNXu7N7VvuT8J5Ha2JJ4ZzY7HlbtJTnF2adIlCBwGls++E51XTj8ZPK8E7HSl2+dz0K&#10;kpqJaw6u8aL2uRZqnsmnhFYbSmzf823dhHIH2pRvfvTjNX9t7IOuxbo7qtkqko5cpEi2u+GMF9zZ&#10;7orAKWNKzNH5lGXLsUhXzHA9276T4pqseF8MREskA8ZacEK8xeTnTcZ0rxz9kt4/rUYabKNQpQ19&#10;gu43IJIvY14J6xZgQxe2Cc5M4oDR4TRC4BRcAHsY+L15JcBpkP+Qen+STrdkbl7+c7e/++6z/mvX&#10;7vnXHqCfMbH6n4e30L8f/lLYSuB2fT5bCJ5iNAb0lw/zn9Ke/V83Li3pSufmtvlII+5ZsM7FPDpk&#10;r1vks15hOfWr06YohR3rKSNKVAXQHtkR5i36ZMfyUNQaRQ4FBqSXYUi769M7lxl7dS+WDl/o9GRs&#10;iCS8UxSpDBGkHTKLTgkhvGcuLLdbGP/AYQEOgaokEEbYc1S3Q2d9ws/6Y7aZwCd7lBtO17y+7Q/H&#10;r7YVH6hPrtDKMloXCSGs1xJVwXS68xAF1hsImXBn2xnEP1O73KhqMIm8Ko3JLU+dnHPVyb7IkA40&#10;Xx6Szc6+ljvU93lk3bHr6PwCBz8qnvawzLjmeJI+6z1Hfg4HWT79ChzEvHsz3vcDLed+HzhdGHzr&#10;Sl/2PbcqdJLgc8LPFglhmHHqzRgjgPcuqE6PLPjfwesQxEYGuQ/vtTvb2HehAxmv/yJWXcy4gZyA&#10;ZKPVMuZMg6u9cHwL/fLIl/SL42r0QqyaqFIFb/Tl/cjvO04Z/WeEXldP06JPGPvhnJrw/iJI7sg8&#10;EpjLr0afCgdimbc2UPu89O7kzfbHs5XxM2ewrD6g0pbcS/jZsc1IbAmgmas9dPPru5iZR/vrXWls&#10;pZ2xxhVRMWhUocW41IH86+wEZoQeEi+WTd8KfSrtP9E4u9Lx1BxVxUyTunKmem38WpdHUX+503ap&#10;/zcYWwN9BduMeVTRErN15XhqCl/TXzbOzr4bLNm+jHZWPowZ/euZW9RbUVCDM51ujZwcXlB8DAfT&#10;SdnZuC8uGtPv2KYgGQ2JZwjIWxfokeYlximMubeyHbHg7zhSH0AH5FHkWW5+v3Yk5TiSHDcv7wdL&#10;JJb1ZsSGSKzuB0h4D5kTvMfPHV2tUH2pxmfDtnJjr0353h2YQ3hW64gse8gw2k7DaRHC2P1YSxDt&#10;ZxsJLiKCp3JDyu4+vjh8bfij9K7zR7VydR8g4QXJXUiQOa4K/UY2kf+D1mB/6gLOT207nuZfZCQ4&#10;GLiYI59rBE+92cb5VqrTLqU+424T2iFXZ9uylXazXUSl9Dbm/EXDyddOyfZd+4C535uXmC+xbQiX&#10;7aCG6WaXtoVOg4TOo8vofAAsFFihw7yezy//rinrMS3ej8/PqNOvWBe9wTrvfcaMn7GN0mVO6i6x&#10;pVeYo/5nPMs3y/0v+YWZ2mnt8Rc3L/0Hq2tO+cVRlf9auODG4Mg6fN6RiKEvKuvBof+Tz9HWDG3G&#10;zzr0IutacG20QwX3fo15L1r1upVYjTM3f8pXIh0pdYus8+Wz6kD6edqi6h1nDMFR92ojQkU5EgdR&#10;mfE+f+YHfJ/oHIFKBg/G9Be6Ts2wzD4VOJ260fX5hTbvNXQl8+RzpcU6HwE9dF0R86jYnjiX6VFS&#10;2/GuwaXBPzk5CxW/eW1H0uwKdNahAz9lfYoW0mYlehSt8CHLDD16ge0LWsO7lBqRUa4OnWlJTtl8&#10;u1irq+O/OaMKGYmqdaBzzBm8pHoicQW6V1Rb5bDN4etEm/gQmYFo1Rvb6s2ybE2xLS50sWsHv7bT&#10;oUZT2sO4ZZ/CVLTJBCdDxQ+SJYXPieUBiUwhkkCqmWp+yveCNbOm/Lf8zv1Xzfn3PufnBBuKtshb&#10;+TwE1ERcyx2qflyZtrQk+RvpcGxHEF+rNp8xS8YQhnla5F1hKPxZCNpAp8DHhiKF9/knfG9eVR7r&#10;TTMN9y+3Ba/DHsI/t4t1QdfKwkcrzFubpjO79zQYibZ+4cy7m+aaaHptgMoGDlFkNTpqafE9u9Kl&#10;nqNUPVFIp1XhIvkcgdPfxanR66fUNjoo1WiwvlJnu7Xha7QpYwzLWORdtsMo5IA/8le8L2+wfL7D&#10;egmBU/guP2Qb5FNtKrp5vMh7hkAAWvW61drSpb481dWvrv5Hy9DpIkP+Dvh0EHgzYl2hxfrYptyY&#10;znUfp7yBk5TWf2G5aXHu8TxCtDucu94okY4eoPzBWGpbavvjA6e12j9PaQv9qm4siQ4qMA/Shyon&#10;6+fX19d/0F4XOnt8PsMhSe5wGx1z4KhGcvJ+lT3jbFfm5WbM8Q1ZB+rT4WYnyhrMJMXEhfs3b6pE&#10;a/Y/ZhGt/O3IfMahnL64qYzBFMJ4HwROMTsVgdOkdh8KbTAkO9bJDmzH/Hgvq/ti5vG+zY94vGD3&#10;2peHbC73pdzJ7NlJtf0RdKiWuYF0S+Hmr/zBNXBt4JW6qYr+3P7d1Dl35avFmx3uT1Yl1cy2Jqb3&#10;naTcgUTWq2HCHwcchrEa8EHB97lb4vRV98QV5/KJJvVjbSe+NmG7jjbNrzD+eJVlw6FQl22rEb15&#10;WUu0boQ/6i3WrS8jcMpyBJnC+BQEScQYOsZLwCKOvAdBfD8evA9oc4rOJwicqrMcuhbrUOnAeSoZ&#10;zaKkjgjRRjmcscqRBlPqnCmiqasjlMbP150xrRuf/ZSuoIc9S5W7e2dm/j6tP/e0j9RBJPb5VeqQ&#10;bPz8g7Te7AcGBcYCr4liAH49OoM4yxZ8n85lBmTCMosECsw/PCy3+G5goXL75qPCfvxV5qD0lD4C&#10;p/xeBE3xXnAQP9Zx3RO5yfw7TyU6dTE3S2hOTnUtt9jojsUvjLtBm1/8REt192I91k0sdwodOsU6&#10;61L3LjqD2fBNtiLBGnOZYxoxH19LdB/DqA39DLZdjNU+Zjuvz9e7R+lEZ1p30/ZqSyrsPhmLoM7m&#10;JTx3pbvg+RBpxJRNoQ6ZFhjR84zz3+B9Cau0o+A6R9qar0Ufs+1DcZAd66odVS73KnsS9Tff/ict&#10;5UyTYzTjfiSTQecjyQKYEUFmiwx1tm3qFFGnT2XDh4rH73Q/lZBQMpxnEaMKuOkk2cBpwN6IRcD3&#10;+D7LmkG+HnnVWrHcaInqeNg7LdYzDmUm5FNrT8eVOwcGl1qfslPnWhKjkNzyIsvfW2xff4ufrMug&#10;037LeMG2XJ/e4H9D4PTnLH/6bJsD+TmjKAi+7aB6jHgzp0sdh0q7lxqfmUBROpD8m21VAePwlwEn&#10;o0PPT+PQ9t6I7CpNRSLWx2yvf8vX+xp/74v87PXYRgPz6bMt+ogxiCvvgSffF5IJvVmf5g1nN7XO&#10;9P7ySndmsZPEld5h7AzMrX1R52H1SO7Cmc6orwPqkfSmLRLJkGwN3wECldv43zGGEfjJpZDxFPMK&#10;YCsX/rlb4kwts7If9dX/sWt2dvZ/Vg1dOe9dZfxwK+8BbDHssq/EazW998IHjVNVhxNbgh7sZrne&#10;32gjAqdHmn1Y13qSF2NQtOlFxx74A4z5+fjwMzevYkzMeBUjyoz4OSDmAr/O6/ys4D93Kub9kOrT&#10;IXnEraKBov9y/BSu71L7gWWMATrdfJiCSszIgM+c2gV1+oztoVmWPhnyM0f3PCQaAjOB/1qmOH7V&#10;OjspCg1k43m79ii9KBg8ot5MtOr1rdIhu2IzOqw8k9k/O/sP42uKt7Pad/V787UJW8ufh6A+xpKc&#10;aU28NfF1/8/aF+tKlDMypvRPd/yYX+2wSFB6f40OZYI3sx5EZy5b5kTb5O7ME81Ik7mFZZEjtc12&#10;UPXQRYqRBVL70iDdvXeTWqYLKKrOnFzYjrvya1f9truNiyPuj74H/tOJq23ZTXOV1DFfS7FN3uTK&#10;z96jRoesyjZG4sD+I3AKHIKOHweb/Kl8JI2vPVgk0L/DelwUu/H5+OWxLfQr5nnvJaqJYkh0XENn&#10;AeDiz/n3XjilLrqqwGfwKf9fBKrDkTDHOuBR4NSBeVl4g56okEbg1LZSg0wQwGV9AbsQXOtNz73C&#10;4OJTVhi+lSaknqsrBP813hzMikN7FpR1IzoLoALnNFpCITMS1Tz4EFcGtNb8d1GhemILvcdGBRV4&#10;cF5GSu3pQudBOgGQyIQ9tJbBULkapbaF0Oy1PhpdG6PE7pOiZZw/g4P8/v1fr9wYNRm4tvTK0Zb4&#10;Rcy0geMmpt6C6ibyKEoWLsrfUb0Bo4JIMxz6n/LfP4VhgaOEhcOIHzbaVNmxYrvUEfxV73zRY1BR&#10;MqH4WZT80MIXbFTRDgFOBrRmssrSpvzOvW2L1zt+UAXXODtsGFgZ+PXGvJcNJzSyUx7NfkAWZRhv&#10;dpQcmaaadKzZhhLanPmnpQCJBf2HSTp6gcmVoyCJYl5aCpMT3tiPNgkigOHl7kMMrELomMz9ztrN&#10;4aey3a60Z+80yDK471BkQG9d0RZ7YpFpRBEyNwYRWiKA9RF/DoYgo61gsmqnArMcNt/+R6/Oxc7/&#10;e7E9IS+gylwYFWSLwqEMo4I2Tm4I3vGeH1Ka0OiSwnnzbWLBaOf0X2rwrdbfaHfBAok2M5/w8/2I&#10;gcZnfGDty4yYGJuJzCYcBAQTEDgIqLVmsOxIaZ2JT2VzVnQX/dat3LUPABlVBWg3+oskVuz891+w&#10;TOpma5FerjaTPTX6j6N8aJg8Qj4R1AEpxIBfBHn2yZ2pbUr5TOd8PdFfF/QlJ6il6z6AQXmFwTtK&#10;vl+K0yDncgfSKtSmj3I3esBjzgzaHLzG36PNRgjzTb/gA/kZv6xz1IVTzZjPRUSD88PqaelU5WjF&#10;bGBN8PqX2dr04kVNNowaFFziyvIRJoK7YTJ1BhQmLDc6/NISIDa8Dtn0GqLfuyc/QzhD7PNY8fCz&#10;9y7Rf5jTk5S6tr7RZva/s/rmFG/ENkXehyMas7LgyIAcXeyMW1BOl3eeava5HyXXo72NFnxtJvzT&#10;iY63BIngnSnfI4yRqHjgM+BQps0An2Wb5RvBNAB+AAYEjd5lXaKZrsWK3IHQzii01pmqRqSHNy/j&#10;mYtl6S+lA+kBfuU298Kk3rRT4skEkr+Ln/mHrIfeY0OOuQ+o4kM1MrIHoa/ePaNPOyqPZCJw2jVb&#10;87vzHXtGAmRO5FdvzbJgJNoo2bOidylzodrxfuvh5abXMzpjxjxZqTsWMFhkvfUJPwe0KfIssXtQ&#10;OlBxfmyt/ULtZNla82KnKa4tJ8dMtD9gUv9/6ocuFGyTmIsAIKrnYFxsK5EIYMOGzJqc+Rxd6T5P&#10;/UtVtHhzgBJVEVQxVkc3vr5Fw0ty2l9nSq6lGkz8T1N27342NPn3u5Z+33pl8lq3RedC9YOOxUYG&#10;conkV4NKKWTpw3mCbBwm1HyWAkqDKKH9ABt/XZYnzCsxoROsf3L6+PtG05ncBlAUE8pDFQH0Zhzr&#10;Cz6Pb7PheIfPEQI76pfU6a2ErRRdsY+Suk7y+61JOhxHCU0hZMDnEwE/PBtrNh7BDCpF4LRWXVSF&#10;wOljwvcOw+IttaWy0VyqGk2gsbXqHrSx2rwVseoXuj/OG0xbT+jYS6ZlehsBNH4h4xc6e5/EmvK6&#10;0xdrZ+edEjquTITJbEXbnff57L3GuvJN3pvgKj3+PkMRHAVZRqsmtO9Gth5mPyMwhSp3/Vwkz6iL&#10;2UjIFEJg243/HinTpD0yG3LO06PPT6uRSbIaxda5UFrzKdJlHRUpDaPMgdN0ssWP7VcINYynkWQ8&#10;n0IaXEXVakSdNrXPFEwv3Rj6on5q6v/LHM5OC2T95cLfE69y/bZ/riAiq+fSLctCY9H2GQAazgjo&#10;UbR2sWKdFS6xI4ssfmb8/6jk9GOwUzacQPKFhSN0d+pfpH1RPQj4Rst3k0OJlciwB5HRvMx6h+2G&#10;RaY6nZH5kV2BNz+LUGrdDJxCLpmEOIdUe3+NmXOYtWfG8oHMUXQOwNwEzCuJxWy3voPUs9BQt3B7&#10;6sXulQ7jzP7Er8Lq0erZng41uVG0wlwEG+B0h9MGwVs4Z0EoQzGvpMmLttWa8n49HTjN6S/7l73y&#10;vf2YwWjH+4RABxKwNFL0aZ8ikEGniZBdtJS1Zxt9SuZ8ta7v3NbNt//RC21iGsYbrhxUBjKg58+C&#10;0x32ioE+KtZsN+eV7FdaPFBNZx3//hygisGCz2LboubdKnTIgvUsbBGqKzBLAQF0gDSQXlQBIbPU&#10;MJtBaz7r5SozPk+BJJuQhmx+1OOV15P3qVn2Rsbse/x6Hy/+TAT5UWEBEoTM0l8yefkN25rgIk9K&#10;6TwkKhGiFWjno0MxCltiQF2BOdibH/vUSm0786/bKvxGEeCFs/NFJv8/jcesFkOyqzIUCStou/M7&#10;Pi+vM77DvBJ9/m7MK7Hme7BLVyO7HH4+rHfcJDp0tuu4mFeCzy4drDDarzxw3bTIWCT66DDWUI3V&#10;mg+tDf1d+WhKDWwVcE6wTI2vFZU2xnS6LZLy+84/jFW6rwdUqJEPkyF0ScBP72I1ymg/UfEIKP+5&#10;C44U5VTp9qh6+28wrwTkHsF833Ln1fTWRIHvltaX/qZxuujMwUarDVuqNKddMjva2eDMep91Dcsc&#10;bBaCc+hCgYx6Y5YbK7ZZ+DMy2T8HUWLd/wnjHdsSbdFe0rHEgC51X8YskKecuk8uzCvJ6DyyuK3G&#10;g841H6XQSnsKr3IntyIjss7TFYkTRrwvSMxBAoSYV4LvyHCkrqU5oe/rRnL9Ma8kvMGFAuvNyadG&#10;m/WVFnlXO93O6atxxe+s8z0OLtUmlfYfe7i3zpLckSzAZ9yTiVJWT9qQkvcJ83y7FpU9PasjT2W8&#10;Tq40259u8rwt5pXwuUD1Pe7bg/X4AVXA+smmnfddJAbrqMAIlrjQCcwv4T/vV+2lqavT1LdUTxc7&#10;ghn7BVJmT+5Yw2z/D0Y1LNwctOpYkN5rmZNQyUA8hdSZsayYiao9BGtReQO8gHOGVtj+UjO2j0fo&#10;PHOEfUpbcqvQFnoGZ+e1eDV6hTnFC0yGvjinJp7Z6/zv4CiorPqIeQaS3F4Ven8rORYbkgNfL0gQ&#10;xngAuyKZJ7gObaJQrYnKNj4DrHMwZgS2OqTej6TTzU8FTvuuXr/nWXuY/plx5l8c3kL/74Ev2bYw&#10;keWzj8REQ8ZLsPVoHYZxInkdIV9N35jfUje34O9fG/WVBeN7zMl2QGsrJGSw/XRnmx0isyAviQV5&#10;lOiSW7ExfcH2C06JK0x8A0rNSSfNmAl3dtH0SttHqskrq6fbbEUy5vmeeIpQRgjCDlyFIFNANQKn&#10;6qTO94pgEXgR7AtaG6PlHHgF/k08a+BsvoYdMiM+rya8hx7UvyjpudhWUKObYfQAdhKZ96cbg+lS&#10;L39Xgwm5MWHE98B5faHNjhpGksmr3FTMXcR4Cst8A9rbfGm+Ynb23Zqxsbf2yROn9ZjoI4EVM3yd&#10;+SyZ8h6I1mf83BIkzqz/LUQ1hVWpHaUMKp4KnCb3Zd5zYawEDLERONUUgXZ0tQBODq1nPczPXHQ+&#10;4M9AFZdnuQ7FqgLIN9+ZeSpzVMbtaNGklrwRQBLzzllekKSAuY3/CX5wXI2eZ5n6LfPaj/j/rJk7&#10;nWf9hcBpcLUNXz9jVpazjSQxtnt8H2jZBcwFZ0p232HqZCzWOlf1cPxaRzjmg+EeBhYXf57Yce6e&#10;SwnbjCJ1gel2se5onS6gW1/fJPlsB5+nUJq/3keSQTmBDwD7eNWaU6jMgTnwBnZEkBDBWt9yQ6rq&#10;j5UxxniqdVbbQtdH9VOVMwNLqirJSPWekErv+wic4rluYVlwYjvmXqRB51q23R5b7vigZnxAy6fS&#10;/xraErsz9vWvM2AsbEW+9Q50qjV8sXu+WheB0yP15059fM54Y2Yg26q3GFPDkWDKzwHP6QP+d2Dv&#10;LXxuIyocaUdNALkUm92XDKYcY734o4FTrMrRmoAdMr+vIvlejzQ6kFGOjqgcR5cTyCUy+OGIAndw&#10;lKI1orZwGCMZAJgQ2NpHqiMCp5ijtlNwEUvGRgbgFA9lE4VDeb2XxtRz9NbBYZCYoc26dp8i4IFs&#10;qui/7YBDIkpB7/lDIRVWD8DBHFie0RYZHWq80A2I9zqkVpOvCd0iwOO0KQbOQRmfU5bdE4wjd1X5&#10;igD/C+fBsbTJU+JFBYMFq/XTdSP7mwPvo/MKuKMN8zzM6QWfNOE91TynTm+zrKIC5Lcs0x+wXcdL&#10;kzmpW5UD60gNEegEZ32RdeFHKZqMJ5JKUf23eflPrY6ZlneOKL2X0XbOV3BkXf7JMsNn7Xn+HnBo&#10;tDrTyNRie6VNv+JrfpH1yX+eYc7NZ+y10+r0Mv/Zuth6tmzg934VrOK+tD0hNU4UVGdLenlahLbJ&#10;4PjQx+4SY3KtMqXPWSfBFwD9j6AeEkuQzIg2+pe7E+a+f93Dy3LD+CbbG0jQR6D60awv0YqdZRM+&#10;CrSBPtNyUjmwOPCjHYx+bAETZrbtTzPN1lmHEw6O0E/4pZOvxbbBmZzzTQROe+miFuNLA9LP0qGk&#10;pktPBaYXb/e/fFoRML6r3ott2THGGvr0Od/zh3yv8BMZX2HbwfKC1n7b5TZUOpRIJYPHKb7Nk9C9&#10;I6HVibmaHcuOFsu0BkWxvQIWBXeG/wR+JvicjPhlyLbep9yDOV3TDypy0GFMOpBQ65KrS5it/js+&#10;xwh6fM7cO6Amci2nv/px9fXYbP2vc3p23nbhs6eeqyV4JOb32/B5Q2IXAt7wrQn7wX+Gzw32xEfi&#10;wby5iE42uookRbT53aPcT8Nri+8u3Rj+UjJ6ej64Fu0cNehgSxQNrg7T4o1RKuyJIT/GhoE1SA43&#10;pOMt7nSh6yDtqXVlXL2V1BB4SFCjN1k3v856BomuSNxBsht8jfDpoBsWOqiA4/2K9+QFlldw/nf4&#10;95GoCB/R57w/vhJTUaWHkS1Iqv6c8aK/zJuKxpQXrt1q/PBKo9c4Eo6gW7R4n5FMp84/YxTRVDuZ&#10;Q4VDJ9gOJl6VzW/MbcXC3M2pq/XDpUM7NwKni3984DSh0fnnRX0H7lUOH6edrLMONIWSZEZR9yxM&#10;TNT/t51jsRd3S40FRgNGhx3cpbSihDZ3kRCNoCleR5s9qHC08qFk5ML6tVuKfZsf8QfXV181/0f/&#10;bHpF4XDueOZgCu0X1VZ6IiB7guUxrs2X8aeuSGhA21I3vo5kheP6/XtdzxzP0L42/mX6YPZM4+T/&#10;n7W3AM8yvdLHZ9vubnfbbbfbTttx77i7MkACcXd3D0GDQ3AL7i4hxN2/uLu7k5AQ3BmGQc7/vp8E&#10;Ch067f72/17XewXJ933v9zznOec+dp+9ElXtLCG5EyQkb0LS2H//w0t1nPalt0Q1LZSy/t0yeLFi&#10;84Nseam9xZGcH0qK5MSOo8CRbqpTWB+3LvZWCzbEI9FY8to2RuX01r6zq/Fwt73GSj6GvLLDlAko&#10;YnDnNNi3w7qQFfhjkJWPITeMGbwIHcrmIDLascnDDmeBPi+LAjiKjnLIDnLOz/sAOOKbXdBDOBMO&#10;8bqyo2KB7KxdJGvK7WQBfArGG5bA7tcOxMnIxX7J6MuCDXBSjAqbKpylejA+eeDswJMR7akbfbIg&#10;+9A5HpD1uJYVEt4UBmxpJl9Dt6nzhpt+J29iOBbzOiXqqqQxu7D43YOz9e4W9x6MpF/AtaJMRbXn&#10;rNeLMbn9LWwh52+yEIq+Rki69c2Bs+W+alEfuMpP9f5pU/nuDKckC8VaYYxbH5/JGBiTr+PwPs7A&#10;SQsKdSG/8KdLTWVLlZtsrnSQdeW2srcuWHK798jB+iXin2uoOsMt4WsaQu8xcfo59sEA33NJqacc&#10;rtssczV2Ete4fsfIyF/ppQ+Ux74SlBHcbYN9Mo41VjFesqTNy+U4DyuZCL+M8W2yYBBfT09zu5Hy&#10;/5g4Leuv1FlWMO2uExNJeC7OzWfilHaFtLTe8Ftn5OpJXNOifLLyjb1MrW1GT5LtitKplzkCin6U&#10;MeSC+PJL6C/qSUM8P8cP2sN35B4y9sPieYcUUwnKdZLl+VP7SvuyHkqo7anaGcrk8hv4vu/AvrIg&#10;hM05f4GdfQ8Y1inNQN6GzD0DP+hp4Nfx8BnIPDM9fzKwo56y4/OB2fdWL48oGyx7JEtVYlfM+7Nz&#10;p59hHOK1jVryOmSZiVjdI2bCImmO9iGu+BhrTD1Kv0ob/tVknBFjyB2Lvkzwk2tP/9Aty1j2NW75&#10;rmSgpGFL1fbv7VJtVFMRmQC0gHFI/b8IOotJ3YXFBtAvppAdUiCb4DYSUrmTvZL4yQ0+EvGU+1hR&#10;2vri4O9LhvLfG3v0/+eL3bBJrfvC3dLN7tKvZyE5ZdE3w/tmYV9mUVTT+muLC01hd81hw6yAK0kl&#10;PwV/dhPXDF2lXyh34yDDBvjpm6Mr1sDpLIBi3JN5JnYq0tZylOBUyOmKQgeZlWsnWypDu7N7f8xI&#10;9uDFxOm+qpUjLjh3a4rmiSNsF5N7X2OtiRUnQa6YcyJTpRqdCVngbE6zwy7Xa4aHFeNEQV/MjnlF&#10;HrBvzuKfZyH+OfriDfxsm2gqK4q3ZOX21T6X3XEodFme013Gt7l/ZHJh4tQQP7eVb/nu+IUW+/LB&#10;rMGyEyWZ6sEeuE6dbTTeUzr1Olnm6Jep8XDADG6Z+jIbn+sMOZgEPeiVMk36zg1KYddR2VK+WrrO&#10;D8mZy30458skKFNXPLDPnrgDMuzvxndowjnnme/PYqv2M6UlLLSuGc6TNaXusHe6yt/i57E42QI4&#10;m1hoHHCjeaSerKucBRu9R0LyHVWB9Cfwzck69dJ6+Hc4Iy/gZgECi2bfh/wSB2njfHO+Kce5kJnl&#10;6z0GsiR7hizHfrFpgnkEsr+aYH08M/UeSpwyUczOVz6PFe6peT7yGBOeVMq+GaZiGGekOhRYeUPD&#10;8iFuOqTP4KZhYcKITqstjDmVI4MgNlAeXwEkvrgFrwHo+XqHluJjN4eyINXXuooAVVk3rxBOMIyK&#10;W9Ik2Vs+RYbPN8NADkp4a7i4YGFpnA7Xz/ph4FzD3M5z557aVLu3n/M6zeHUTwfojm/dCcU9HYB0&#10;NBjwMRxcVuXwzwrcQXhZWeydbimGUPJMuNrj+TaWeUr9YPIsJQW4YvtKn1tUsOYkKQQYfOHispLI&#10;OdpYUupXHbv0N635vLJ7Wpy9Uz1vUIhpWJjwpJJlFya7Jpk4DcTiLijSwq0ta8vMYVRI22IuBxsW&#10;yu7K+bIWiz2vwFY4NFrR9EIpMRDOqnAaAwLE/fXLIDjzZE2B9zUOER/7eHUdqYlebBxudMs50Uje&#10;OagnL8PYO8day+xCL1U19zXeg90Slvgzq+n2lMyvuPA3/Oz/zNUAY7a7auPOwEyLu+ywNYIBJPc7&#10;E6eki3COZcBmkiwp1Jfmk9kLxl6mrhqRf41oPVLiqzFWgIN86OzKpcCzI5BG1CHZSDwBbEk7Q1pE&#10;VgZylo6vxkYCcpzlQM2GOhgo1dHHK7L+4JcuSR7HWeVKgX9zs7Y8C3mkYXkBPxnQN4DCfxbOo0qc&#10;QuGrzrdctlsbjCVOdaBEPKWwO+ORw/jZDRPTvDdVN8Lw7msA469vnChPwHl8Yr22OKY4imE8FFqU&#10;rpI9do68CeX1CoyO9m5tMT4EELVfW77BATXBWqlKOBwu/xxz2V67BnKwmvQ2cDp05WWcp3dhGD3i&#10;TCDLJupgkvN9SYkxnG1D3ORZNxQ/nAXSUfjB+IYWOolfor5yqGlYAtNMb2Z1RoU8CnT/b6+WkYoJ&#10;a0pnwkkc7Qz9ArJMx3ZJoa/srVkgS4o525TzhCwh18YATB6yoXKGBGQbiwkUqQ4cDzogVOycEXgv&#10;cUqjwi5EPZxdyiKTRiY4O7Oh2BdAwS8umSllJ6qnjT3GIy9F1dsePi8ozeEH31QHCUp2EC0YFVY+&#10;fQo9RBoP3QPaog9lRzDwKm4a/C92G8mijNAwVvWV9sRN2FW1YMQvz054++eZiWOWDoAxHMREO8ns&#10;rpuZ13Fk9vI8h+sMZk7PslSyxOADu1ncEuzvZndqLjScLLye3ZfU1XJudCbk4sWP/Yzrz/NV1Lkv&#10;anaGtapatcS+s9rOKV1PZkGp++RaiXWyPhyezdJ0UgMg3SwHqtdI6WC9nLt6Ss03nQYHk9U4qwvn&#10;AThvktyu3VJ7sslHLQKu3nP106pPZN1tOFUlSZwzljlKF2EFA87B5MZYdwb5/BIDIW+rlQO0pMRg&#10;bF6JlRyo95eddfNxtgzFI11HdsC5tzvqqPQl9TyrL+kkfwn5fWUzk/oLZHfDDjiR9qSWkQNVC8UQ&#10;a0InmkFLxzRdyKypSpwqql7sNQNf7NYyAaDy0ThIWlespHVukI7T6f1Xvhvl4r93FQ7UT4pvP3L3&#10;SNNGcc60VoFJQ7xOD+tHuhB3yHpRx8He+pGR8eHt2VnBhT5ilm4kn0bqyttHddUsAf80fdgdE/kA&#10;+pv0TOxoZkU8nSA6P+w6fRfgg8kVVqrT6aYjTooRJk45r4T0yvp4/VdbJ4rJAS1ZkmklKc17xTbG&#10;QrZWbIRTT2fIWXZW+0hFf6xUDuTLsrLZquN0evYk6JL9pwcvNpmyYgpO48GgHHtF5biiwFGaBmOj&#10;w2s3fWedZK4SpxOwvuxgpmEm9Q71/sx0C7GDvrYGYKRNdYPcRLcsk6YzQ4t/uFT3cXiF93F2ICwo&#10;Wgo7ZquCUAxI89YBcLaNnCRhJQvFMsZLtOLdJHPg+M1zN1Xi9Bd7aiNm+2Z53GZ1Oqs+yf5Ax8AI&#10;r6FDNB/6N7TMUXbWBEhxX+y1ztONyfUnK7sON64GADfC9yaVmJsKoNNpt4Y+ZcKHSVNS4VnEA7Dn&#10;GUC+vOHYmEtM/eojFx/oKAxri3tiUX5IlxP20jnVTGEJVjCahRvLsuJAccowUfs9CWDdCXZvdZ7z&#10;lYyG7WZjL/9fXeUDletWFE8VN8ifPQAQZ5yzWp86xy5qNHG6uNhCCvsOhT9IJ8wrsztx/KbqeSOe&#10;6bqjRT7YHzrOnAPCPTOHE+SVY6aKFMiWwLkyDK55ZVhBf/tLepuq3r1vq3jFtUVpm0Qay5u7J8lH&#10;kEMWynBeCcHbF7SfqYaKdocAjjbcN95VtlbOBD5i4ZWpzC3UwfPCGa1dnlvTW/zs2Ns+dIUVbngi&#10;OD2wnQFIUsszkPkn2EWDcDOxy7RQczdY6PMBnpn0fu/CCdXD92L1MBPuJnBonbE2tM+OnFdSOedM&#10;yUChMSnIo5oTHOcVzL+qF2soH+Cs6R/Sk5LuQuOmM9V6u2vnn5pbxHklejI1/968ElNFI7ay2EmC&#10;sybLVFLLs+OKzBQJnFsySWIadh8Ye/T/5wvr/POivthF8/IcbnIOBc8VbX9QhtupqIY9E6iPm0+W&#10;mEc0Lj81D8+4GA7a8lI7yHKAzCtyBsDXE33qGNgrDziidDhJfUp6Xs69dMzEnkMev8T/83sTr1hB&#10;fqdh//3gWEY0R9yfg/moi/IfXrt2aLrGQ/ZVbpCQbA8JwPl3AGbwSzAVJ+hQUqJqA+8RNxJLsRrc&#10;Frq4fLhXdUWV9aU7LykOAGh3hX61kym5wAJwgrwy7b4/UB2/gLLGu/dc9bTIxuXfzQRmd4DtZpDV&#10;Md5EjtTs7So5W/Jfx8/X61cNFwy3nx34SD3c2DVwpsp6e5nfZWfoQ3ZeOuE7u+Bmt+2cIkeZVegm&#10;Nhn6YpSoK6HFK+RY/SqcK0PZXb9Xzl45L71naySsbqEszrWX0NLlktlTtn3sre9fJ843eVUPZX5f&#10;OaRRVKVBeea4zcQVGN8eZ5GjJPj9v4Qtd4qHzc2xkYimLXIUNmppsaPq6GZ1Kemq6Ly/wMQpsNZk&#10;4CzK+1vQJUzsMOnyGZwjzuNj8cBbkHG3ZBNxgC2hrVIBC+gCFnmQeYTyypmuTN4yQcWqaTqB0wv8&#10;RXO87H7i9Mx3P4wrGh6+YZU+S/64W0f+ZfVE+cXyCSoxQSxDx4oz++hEsQreEvprZ4nTd5cudVgV&#10;j4xYTc1ffold/kxmO0Vqj1azQqbcIWNB+WaqoMoxDvYomsmDUX0eCtyxOMtDDMKsZW1h+Oaec+VT&#10;NF1bbrH7Y3mJkeyqWyMLykJU4pSJNe4ZMSL3kdS3nM9C+mMmut7HmrCDghRfpOqmj/Qh9Bk7KYJw&#10;BkJKLODU20v1iYSbqW35180jLO8Sm5GVYGdJkES07oMs2IgnbJw7dL+vRlu2V9lKSc9hmZJmo3Sq&#10;dRSLSoxlSfnevozh4x80nBl6f1Pl4X6jKFPRxrkhm4U71p2zdlyhBwKTDGRblp+8tdtUvsJz+GQF&#10;Sc5gz19nnB5v/GB/U8QNF+hVYghSIBNHqY7TscTpnAIzcQGuMoL+ZVKcmIczTrdAdwYk+cvb+M6q&#10;mhh6lcUqpJhkgp26kX4GO5OfgX/wPO6Xge3fgWx9CAxJ+7gsz1GONK4D/nNUAVEGwpiQVoGReJxb&#10;4CZiLjfYgfD6JdJ4qlIqBjPudp6t2sAZifwO9acHJoUULLrrmshOFOAiYLopOGPxTevk3JVhqR/p&#10;gh+4Uk5ewCuG+sQwwlxhaLdsU/hwruKKc3dvTjyxZECKiWiat+ZeuNDykA3gXO+cvrTymqGcm8W9&#10;BWeCUr3vsnOdQTqyxkyD/vdLMZY5GrPbOW2HNmd3Nbi5p3hdJj6nHfPPMwUWthXvXDvZUDbjYmlH&#10;rCP9tvUFe9eN32uuiqNZ4MlxPQyaGgKrcJ0+wXkk9v4Wa+uXYIXv5gKsZn47u+3wLmKgscd75FU2&#10;XGO/smzR5XkFTjIv31p1nTIZZIo9ZAcxxzwQR1pBvpk4dUmFL4L/ZzcHC12IcT0y9WQ9fI9VZT6K&#10;XpY+CYs5F8Fm7qyeLetKp4p2pJ58CblngIz02IsL/aSoL+Un6dL+mYu2RdMW7TFH43iVPpgjzoor&#10;5HBDsYtMgT2nr+YDvbKwWB/nyxA+02igcDbsI2V3bqGhBCSby4fQU4qtCDjWJd0J+GkZzvY6mZFv&#10;r2TeEPtuhrPFpClHadBOa2HN32Cwh3sAfcEu4HHAwgbxeuKe4STPbNCWP67XktfgszJx+g2+++GG&#10;rQ09Iz2P7Dwp7c98bW1pwPD0fNI2s3DXADIB+4G1fwVn5Cmcj6fwnrRTpsCnZArhM3PG6us4XzxH&#10;r0HXmsfbnYmsPWI+9rZco59FNe6J9ct2hK9hLzqwdwxqsSiT3cPuGbAB6Sbq7NK2sjiNuo/dQ4wV&#10;+GgM5UDjzuG/nf/WdirHY32p1VWO2+D8V1IHsoCb55SxCTPoWk/Y852VoansnBp72T99MXgfVrk0&#10;2ixS7y5tE5MwjKUwqTY13w0+uL2ai/zKXh1xSjSGvtCVXZWHHkqcnr7W8t7W4qC+JYVT5WD9GvHI&#10;MFRMSOOxhvyOE+GbGEDPWEGuZ+dbypo8L9lWNgs6Z4lsqrCWLVV2ioJVJU0LtWQG/GjadMaWmPBg&#10;rIkxJ87sMoV8uCY7SkJ7yf0us3tXS0vLv+W1bN/oH28u47C+n9FOwseZCNswTTPvXExrzv2YUv+5&#10;crPdVVPUfFliWnZ2uKVbigl+l/FANiN8i/P/OZ7ho0PAv/gzCxkCgG8SW/fLAugQJh3Y/baycuOt&#10;plOnXhw4V++S0LLiEm2GM/zTHXWbpe/CcTlzsVui6hZAJ2qLdzrPg7aQxWp9ZSB0rpmaucau2m9g&#10;uz6AHL8IOfsUckJdyK5WxnPYnMGCqjeBqdnEwRjQX3AzRkn/gv9ObDAp2lACs8zV2jG2+TF9edjp&#10;6UVzJPt444KG3n1ui1KtL1O/044z9sFZmQYJ5hLdkS7tpwskuX2T7G/cejH3RKtiWuF16XrvJx2n&#10;0o/Ht85TVL01wzW7xv7rH177Sv2eS2lZcyOueZEsKDCUNfCpcwcrk6lXxn7l/nXlZPrj+U0hlUFp&#10;Ooopif6LN2z97CIL2VjpIWvLLWRFKfwo4ILQSh9J7S28kthx6NrgmYRosmeNvc1PXmfPZr5WcXx/&#10;fXpfbnVY60G8n7XCGWSjWF9hoxKyAbm60LmQNehmFh4vy9KRC+f+2tn44FV//viXiZ2pPRW9m4Eh&#10;yPAyUULyJ/7TidOWcy1vFB3PaopqWSwFPRvl+LmS8HPnun4z9t+PJXXnJx9uXCOa7l3ScbZRFpWs&#10;g343UAlvfcjgZJxZzlY/VhHcW3e64t2DLfFF9hoH+SRcF7IL+cU5sGARbAZ08BHd0bjHHgbVITvA&#10;B6Q6f4H4ATexJf1b+t5MnLLIzgTyR0rfV4EbPt48UXWEGUI+7SE7y2AD1lX4Kp0/PVcLeHmSBGea&#10;Sk1/pJy/PCjFJypkbrE/fN7J+F0rKe8/1tx3ofW5iI6Mhb7ZPncY3yZG3FE1VQ417BGzRFOVKGU3&#10;/seMT/Ac4u9kWCHmdY03FpME41FmDnx+IHB1WtuGyjNnWhWl/2Lo4cjWnA0GUSa3iYHZtEI9QJ0Z&#10;muN2/fz5jvt03feu/K7Gp1cXby2yTTBR9JYszL4X8+VnEo/bAffOyZ8k86GfWJy/ocJWNldaAxt6&#10;SHjTWlkLnbaqwEN8cgxGO4GJoaCDSAvKxiAmThcB5xxp3C5zYCPiGtfvb4evMvYIj4XXxb4yNS24&#10;xzZGXwyjjeQZ7MUnsDOLC72xdpYqRj4uCnYdetkB+zMlxflmUv22+4UN/5srvyf/rWWFU2/ZQ+ex&#10;aIPxAhbxcI2YHHSDTgzS6EhU07ym5oH0l8ZepnBAaleqw7LS6VfdgAddsNfWwPH048hw8jmwh1H0&#10;6Cxv6wQ9+Rx6k0Uo9FWtkoxhb11lbq7Phcz2aPuxt1TX1tKNYZ/id1kQ8jYTQPR78N1fhmyy8M8h&#10;RU/egsw+HaolT8HWf439YVyGtMjT4dvQjs8rtIRdWrivoiv9/rl58MroTjKenzftFuX7NfhUL8On&#10;+u06LfnmAHymdGvYOzZf6aruYDJlka7/K+jjyXu0xBg45Ju92qKDNeKIPX34hw7A4kvLpsqe2o2w&#10;WcHCUXRvAjeyQJ5j7BYXWMmMAhYfkWVAD3jNBPiIP42Ai6DbsMbEygs1FrIMWNQ+ZtS+u+Ms7Kpc&#10;OpjZEvXIBPD/5hoBBopt2pnCZq1xkB9iSn4/p2QL2VOzRNaUuqniuxBgyUXFpvizJWzSdFlc5AZf&#10;dbQwYxJ0y7ewxWQx8c6arBKno8w/wB+QcxZvcQwWG+h80g1kYb4j9sJT9jftqyw9+eMmvAevC9L7&#10;24OVKy/ZxxnJvGxfMefzAe+RzfIDrOMX+GmG96Y9ZpzzDewdE6fWR9yvN5w79ynlMbP1YFJwgbP4&#10;wq8kNb5HjqHqmLSKN5KQwtCKwu7SL45ULen3T9WXabDvLilGKpZF+8j55xuKQ++0jtSdLDyefLf8&#10;ROnasUe7f504U6+/t3TGdWIjFjBSLzLe66sxkRk4z/YZ0MNx0Pma1SpGUNobK4fq98vgxVPSdapc&#10;NpV6ig+7irHf7owJwa/ZU3OkoP7iiCoIJWtfy6mihooTGqkbypGlhQ6j8RisL5kIOSaRzIHEI/TL&#10;jPHsG6qC5XBdiPin4rsAK3/AGBjk9UWcjWfXwscLnagKqpg0fRN6m5TXpCp/E9iV3dZv4ee4vUay&#10;qmiJLCm0Fct4nP2x2KZ5AlkTDWVOoZE6V/eoelnIawKMTr8/MNdHHmNVFmeO+KabwmEzVnNhXsGB&#10;pdPJQ8tk1ZNbcJB2jFIaMHHE1lk6lWrmDISHCaGn8MDvs9p3jzYEQFvccBCm43CtKHFUwjkND8GO&#10;HAYNthb7yND5Rjl79ZRk9GrUEHl2Ym6t9LrTe6r44MClS7/b1xjZap5goBIu3nBODtYvxQENUl+O&#10;1AWkvmP78kcARpzH8gWVNBTKggJ/GDwYFho/3EsKrKV6MCFVSQGuiPby5xcVrD2pgw1gAIcAk46K&#10;Q4SJJFUt23v27OjMtwevlPaqINdEp5ukS6GwcYgsAe29xCkrfn2hRGlUCApXl5ooQMzk6e7a+TIz&#10;x1ycsCGzNeYAjsaKGuBrHBA9Jn7wfejwcsbajupgWVs6W1ble107c6H1oYRDRGPCPLMoox9ck43l&#10;/YP6qgrSO8leZuW7yiQc8G/oqMCosKKAz7m9MLjhypWuxxcvXqySPGNv8w+vrrt3/31n5aaN7mkW&#10;d4zhmNDw0YCSppdVgTbRo9SXc3MnsetqHx2msZc+xq6U6I7wZjcN1h+CRsoLZvIZ8KLwUvgZjHSA&#10;rHHuHxM2rCQgXa9Xpq34ZjvJlvKlV1sG/5q8PlSxa7xDgvsIK27/AllkoJhzd1/AgaBcUh6Y0CG3&#10;9TNrJsjzMAg2OKRMls4s0FddcazMWVXiJZX9j65i6Trd9VJUy+5yvShDRXvE9/gdDuF/Q6at42wB&#10;Zgyg6PXEAzJP+hwGxZ/aqC2TcDBNIOvsICEFL50kVkewYtwJjv7MAicYiQBxSneWT8J0VSfcKzhH&#10;tnjeWTgP5KafA3kJUYlTE+EAbdKI8py4JeC5U80AqGbA6TZSzroD7qnpVt+V9mVNGXv0/9PVerJc&#10;b1lBoDIODDZwlgmdJV+c24WFJlC8o5U4C4tMYAwArMv94eAFAUgbqIpuvo7OIauKzXGuGYi2wTlm&#10;4pSBSeqIKTDw/nB6PSELDomkmHCUFWUh0nCm02bsMR55sfI4vyNi4dQ0x1vucGp84y1H56BsB3jd&#10;zm5gGnYtlZhn16GiX8F+fLHLRJakrzvYe+HCbzMa9pptKpl2lZ2fTGJ65QAkZOqIC/bHCroutiVD&#10;c6x+dcPMdCNZlhMgoSVTxSRGT75g8AU60T7OUmKaw6SgP1E0fek19wdny2PqPHE+ZHH3wbA5GXYK&#10;UNDB4zwWezjOM/KdxVVjqoIhSwtXSv1wjpy82CiRDTul6WSHDJ1rl3DoBgIIJ5z9oFQ7CWvaK1kd&#10;G6XkROU69Tm4+s7V7608kS4tZ+oksXm9uMJwswLGGvdkGBVWHXLouXdCgOyuW6+qeelUcV7J+gpL&#10;6BRfWVziqigZGXxYA4d3cZKHfLpPV1F80oEYh+/6Edb1JZwhj7iZsg8AfnGRtUQ0BktE3VoxiDFQ&#10;CXVdnFN2AyxQFNOTVaUb35cDvGlQ6HyTPiylK0YS21ZJy8m4C2evdtmNfRV1lZ5ocIxt3yexbTsl&#10;KN9HdXkxcUp6UQa7DADgIiuDe4ev9H6d2le9cjH0oUWGsXwSCYcHTs87BwFgUvSxBqaj3d/Yd1Zj&#10;setUUaAyeQr7xfmRTFSSZpWUD5xXQn3kDmdwZh7ATzyAIuTn621aMnm/tgQlG0hBV7hENRyW6NZD&#10;sr06SAW/NlY4SPVAgjSfrJHNtWvFGUadQevUtnWXus+VOTHQE9Eau3cKdBeLX+bmWErt8ciuQ1Xr&#10;blkkmiv6DhWIwM3kKW0GaX6CUo3FMdFQFfiQdpDJyZ01U6T/fHfIudNpTjtL7S9SluYVhgCEW6ni&#10;HOoZ1fmP2z5CWyLKV4juUQf5PMJcDjRX3+y7fNuZz7O98ugKn0wX1XE7CftmAMeAwEGX9gvvMy3d&#10;RFaV2khoua3Eta2XssEs0fRGy7aamdBDlrKm3Bsy5KQKTxwhM3QgmTRlsRGD8wy0kFZzQ0WAzMe5&#10;iq5bu7/rXMV9wH6oPuqpefkhfQ5xpAwxUwUN7FRwjmERho9Yw55zJrc+ns85aZIs0bjcSGvcYfe/&#10;sVP3rpqhupnLiqdj7fWFhT7sOGVlLiv9GeSn0z+vwFSyenYkjFx9OJiY3BY/aXXF7HNe0NX2APHa&#10;WBvaKVb2sYrQHHJPdgQ3nDlV+YvvzjV1TzOHTXGXI3Xb63tP9f5p7O3UFd8ab2kSZSCvswIesshk&#10;PosSiJuIsxzSYL8BiF+AjXl2M/BQtI0sL3aGHdDDXhsrBoIFRVayt3ZlUcXxQjWv8m8vdpzOy5ja&#10;Thpgzmx4C2D6j7SFYcYAnRbybayujAMWeB86/S/7Rh0ydpyyW8M8HN8Tjr835M4T8soO6sWlfrcz&#10;ulNWsWjqSH1UwIzsGT/oROmqAKcezlt5X4m1pid2+8oyp9uzC+AAFxkI6f1mF06C7TKH0wF9kAOZ&#10;TtNS1Lz3kqYesaTsNZCUtsPLxh79//mCbPyctDRzchxu8rxQDpk4nZbhcTqh8eDEwUuD/5PdFX5s&#10;fbnr3ZASMzzX6Gx5dimx04+FPAyKsnrUEY7fDDpvLArAvzvjp006zil0z6eQcUWLg+9uEacrQdmG&#10;MjPLVeJb4leMPcojr94Lvb89Wrv2RGCms+yv3iIrczzFA5jMBGfW5pi+uMcbwgGAzsH7fwUHgM42&#10;u/5tjjhIxYnjE/geVQOZ1kuK/WQWHJIZBXaj80oydMU5zfrO1vLDW+9R21efSJ2yvsj9uiNk0Qjn&#10;krrZPNpAdlZtP57dm/3bllPFXqUn8s8PXb78e/7+vevEuVrzneX+F1ngcX9eCbsK8P1nwWGZWuCA&#10;9dBTfkBEfZikte6UgAwrie1IkSvfXZX+s3VyAE7LNDhmM6HnjzRGdbFAaezt1XX8fP3sisH0H6qH&#10;c+VYQ4hw1ndgvoly5kZnhIxWu7Jg0T5GX+bC0Yxr3SPRjStlRjZwIfaUFNScwcMzwgrrd4D72HHD&#10;6msGRxkIY1fgu1uB+TaPdm5zXoknHClSN47HerAYhdTapOMlLWUgcKAPbibImTDls3B+WlCen2T0&#10;labfC9h3XfhhXExny43J8W7yBDDmL1ZPlJ8vGy+vwBkj1uD4CQZx2C04CfbXFHp7ZZ7JD2fOZC+s&#10;P3fpkwVFW05bYV9YcW97TFusgNlYkEE7NCUPuABr7AH5I2USvyflYBZs4O4S2LkIZ9lYHDm382xp&#10;bEJrCHS0qcKFGysXyZKKNSpxyspXPv/o3G76DqOBKSZOOU+PXRTPYU2Ih9gxzlledB6p0xgomgdc&#10;x66Vwt59kt9TItYxTqqqmfMCtxb6SnT7IZld5KSoekkJ7JOpLZvLLaWqP1zm5LiqblNbJk7jjGVp&#10;+d5BzcDAR8fPtH2wvybiuHmEhZqFORF+giP0qR+ZMeCULk0zk2nxAfK7TZMVDp5VsELqz569nzit&#10;ONn+4b6miBvO6VYKQxA/M2jOZBqZY5h8IubwzTIQQwYysLf0GUi1tohBg2QX1UHKLv7nIC/vQy7G&#10;4XszoE5flj/fw/8/B/+AjjUTp3/B79K3ZaeAV5oB7P1U8c+wl2/xutFkD3QfdCirqS1xRoi52BV6&#10;tG6JtJ6uwZlNk+5zVan3WH2KBpp9A9I9xQE42Ik3MJ0LsN32Mn8ZONskXWf6JbxuJzBgq5y5ekXs&#10;o91VwN4xE/oFPpxzprHqtqVPzS6uwGQz0bRsyzp3vfOhUQc9V0f+mNOflZLXFy/J7dHimeSkEsNf&#10;wA8mDlxV5CdrCmbIVGD0g1UL+5LbM1Mdku1vOGNdiX2Jgb1zLSQAmHhtke+NjLrdQUx8bizcv2LC&#10;XisVNOOoA+IqYoVvgbnZxUsKaGLvr2FrPGNMxSfJWtwTTe/kth/Zy47Mscd75NV8vntyaOWa89Py&#10;XMQJ9sALe+sDGWYBmgX3G9+bPgM7/534E5iA+Jt6jT4GC4OZQFlbHiCrKwJlfhGDXMbKN1kCuVhY&#10;YAI/Q1/ZBPowHA/DIuI5uV5S0BP3/4uvVHo8x2JBrttZFrCOsv/oAFvPkLnwW0k1x4D5tLxJyodb&#10;VMxnYxEUsCZnnuZriSv8QiYcX+dZBG61SbWHXgqE3nWGnBso/MygDfUcu+2JE03CtGUydAQ7Sl8D&#10;jmAQ2wWf6wH8awY/2inFTv4Aef4NZJ7dI89v0VasTgfqNvS1DLU80tet6it5dV1p4PAM+MejvrGe&#10;CnC6ZWjLS9jnp3FGWGBwz69+BmeE3ab0uTkGh4XF1Lcm0bYXD1buuR8APne36zf7q9c3e2nsxFfj&#10;IJOBH5gkZRcOcZUd8C7HFNC/JMZivIb4nPvKeYLOWUZysGn31Qcp/ZkIqhuMX7yi2PQmYw72sdoK&#10;O7NQmUFuJmYZo3BIMri7tSI0jowTYy/9Z65/YaEYi18PlS1KMQofHddAliTGUrSxzoE5DsAXLvIG&#10;bNFre3UVo4FplJ7sqzr6UNJs+GLbB5uLp/QtLZoiu2oWQhb0VeEFix31D2rLNzhDxKRuOJNzgCdd&#10;YTfIerG9Jli2VrnIpgqOfjCDbgZWLQSGwl4QvzK2RFpi2jrGnFjIQDp2hzhriWrODR37+PsXMNIv&#10;sus3LfGJtVSdK4xtcdYp5zZP08w/F9maez+m1HEqf/PqYgexh8yxc9QiwVDmFviJMdZBJQFw/hhb&#10;IxZ6H3aEMTfasSCNuxxuXCtBmaZiCvkwjdeXzTV7rrUNDf2+93TpkrCG4B+cVGDZSCJaj8mpK6fk&#10;zKUuOQzc4BSvrXTiVOjz+UWGsrLUSWYCe3vgPFkdxd7u1ZaPgGdV8BPnRBvnnjaacQQWKPFsMzD/&#10;0o7J8tTW0cKqe9T97M5iZ7RuLGfnmcmn+F3GNt/js8fqyULYz+qzHcaZ9St2OkYb32VnMXUEY2YT&#10;gfPs0vyk+lSfnLhQIZmdm+Rg44areSeavMeW67Hz13r0GoejT0U2zZT49p1Se7L2R0Hmv3cl1K96&#10;Pqt9083DddNkDnTVptrVUnSi5qExCveu7u4DzyTXzBxkFzsLCsjc5pOtLTMLzeGvuUNOrFXH37IS&#10;Y2BbYpey3riO6MH6wQPVV67U/N1REg9eA+eStLO7dx/PGaiMDWs9jPeDD6ISp+bQsXayutwDuE1X&#10;2FXHJgnO3J4OXN9/fN/uR/lojecH364ZLq/PbV8A2zNeFuROlJA87ZSx//6HV+uZ1leKjmsqjzUt&#10;wdovl76zudmXLw/dx65J3TkFR5tWSFHfHjl/fUgONafJpEQLmQw/h/s3DrqGem9phtPt7lNFJkfb&#10;Mna75nrIx/g3xgve3q8DfQUsnWUuHxzRVbLyxljilD7ac9Cvz26frDr9yN7DgjvaYsa5yaz2eaSu&#10;/HmjtvwFGPBL2EEDnGn63z44O4sKOB/RDrqceEdb2f0p0HVlPUfk8tUhaTzVJqvK54utKqY3lfze&#10;vZdHrja8FdeR5z89d9oPnCtsBZy6stBJdtdtEpsEU4VdWbDwPs4gbcUnuFWXPv7un+ogXhlOylZw&#10;PJ5nmo5EN4UMD56vUYxN2J+fhbfmbjSOMrlN9g/O9WN8ewLu0CyPq1ev9rytFvWBK6O//vnlBaEN&#10;ltGGSk+xqIkxbWJTJl+ph6xx1mfDXsyBPSOjwnpgws0V1rKrdpqsLvNScSw/6LdZOVaqQHQ8dc8e&#10;bTHC+7G4j93ic3Jt5UB9qMzLdpSYuvUHH4y1RzTHvzQ9c3aHYzwwXoyx2o+v92JPi33gp5gpn3Y8&#10;9DJjBsRYfkmOt5Mat7kwFvcomfypK787/+WFBdNucP3I5MXvqxK9TIgfwbkDdvWFT3SsYc5I7Ymk&#10;+yPz8Dk/z+rN8F9aNv2mTZquiitxXj/xIpkrmYfQj4ItyzQTUzyvYsLEzdiJRQL0Up6nTMt2vRXX&#10;tH8h57KPve1j6wvXJnAUHdkSSTn6F8jYi5DRZ6HrWBDCuBWLQxnffhK2+atDkD3oBMZnpuQBK+Zp&#10;yYJCC9lTFbL3wWT0g1dOb9qMeXlTVEEcY+VPQ55/CT378W5D+BGWajanb6q+Yu2kr/A0fIiPd2rD&#10;fjFZBTyG132LPVWsm9DH1pA7v1xzyIO3TMn1A0YzVfMkGVNk0io4h6xkWhIMe8ZCa+KhBUUGsG9k&#10;pdNWSVOyd4QW+8tydi7GYN05AgG28UBNaH1Je+L/mVGRnd2R9RszbJKM5Sv6SJBj3uaxOjI7z1gW&#10;k4Gn2ArybKHs0cJiO1lfORP/Z4/zNWobOLpOFQ3h5ogbxrcZA2QhBFnTXOHXzQCOdQWO4e0JWZ1f&#10;EiRHmo5mtpz+68i1R12XZOB3h6pWXbWFfZqR5iwmsPPE2J9j/8loSdp6Xew1MRTzctwXJk7tj3pf&#10;a7148X36rNHVoeXBeF7/fFvxALZ3zTZQ3bJ2eM85+YuP5/akxazIcbg7PcVctleEiH+6haKPZoyb&#10;8ciQ/LlSejxLsnrj75adKLtv7+5dpy61ah0on32NhbVK50AfsknGP8daAvIYL4AOht7YUXpIrt+8&#10;JhX9KZLQGicjF05KWV+kzM02V+fJGdhK+UU436tL1jYXDLW+z/c/cbFjQuNI3kDVUI40DuVKCGMQ&#10;8LPY1at8bNhmFl0whvolZFAbP1fDD1hb6iZm2Ec2IbBg8BXI9IuhWvIM/Tvo6U+AC17FGXodep6x&#10;NyZYyTTEQkN2W086YCjBGh+ZgTVjnIDMmfQfSJ0+I4/YnYUO2uLLmAH2nfkMFvWaYc8Dsr3lsVf3&#10;wbDgjT2S9QBSjJXDze7St1nBBSPCqq4nsYn8N4JmAl4ORbaGUWGwl9Sej+MQPrVyvHzModkAtdbh&#10;2rKdM1RU9t5CpuNwe+LD2QHKCpvVua4yeK5OLl4/LxVDdTIlx1YcYKBXldhI81Bq+uBgy/9EdKRn&#10;WyeaqfkYTLhsKQ+EkfJRfNMUJNI0suOIMww4j/XzvexyJV3OFFVBwYSuIRZklkZfcrv29J8e4+cn&#10;Ve/CgtDhSQCTVASsfP8Ct2W4gURXLgr7264UXgktpQvtY21/YGKMlThM9rEKh5WArOhjNZA71mN2&#10;IZWZlqwuNZINFZaypcoHQMQdm6Ml7gBC09MsZW6WLcA+vsMuAEV8PgPi4/Hcpnj96jJPGNBAWZPn&#10;cW34zMMdp2GNybPMo41+cEo2kvcP6CraWt8UG2yijUpifUsQiJtBGzosGwpmdPefa/ssviVxenVf&#10;7iQOoqfiH3u7v3uREm9H5bYFbqlWN+mY0OlhtxINi1KcAO6stJmG71TSfyTlQUoNzmaMbDvc55Jh&#10;pKjQKCPsOmTVO4O8X2GvDKCgrVMMFDhgwo1OAbtPvTOtYQTcZXnhdOm/2KwodWkQdxZvtrKJc7nO&#10;4O8LlEN87xfx5+dwKP4E8Dw5Es4mlPmfcHCeXDUBBkFLVeLPKiA1mi7eU0tmMHFa7E6w+7p60L+5&#10;aoYrJ8e07B66nzjFe/0aB+xnOITGkdZ4P1PVJWoJA2IDR40OyZ9xSCfgcJKTnA7NZ/gzu0hoSFXF&#10;PA6/p0ZXfDS2+LuVmpGiEq4A/eYwEjPwXJwTN5o4NVEBsjmFkyUgC88PJeMCI7KywB1geToMjJ6Q&#10;9s0mip1qtherByqMxx79/3Q1jRRbzsv1VMEJdpsyWUDZ9gJQnpOnIwsLjGRRkTmMHZNl5rKmYgpA&#10;tpeioeCsAVbV8jwyaWWMZ3PLxBmHQWEClUbFAWBqTq6xLM13xL46Kv53/2wHGKsFUnWi63618qMu&#10;AsC89qNTpqc5fOcUbyxe8eYyHmfmYyjKT3G/gX1+d+NEVSnGeQAs8qDB/mw31lITeohUvfHVG3xW&#10;AKgE5lmLZ46luGcbwqGDsYMS5FzdeflTZVmhvSzU2Et80xEJLZ0q+gBnDJrzNo8xks2ViyS2bbfk&#10;Hc+Juz+TRIG1x/7l9OmWX5f1hO2Zn+mgZs+QUoh7b5NmCKVrJ7ZZBjIOin9WdojUDxfKwLlaSWwO&#10;l7aRTmk+kSdrC13EFvJiDaNkB2C/rWyDZHZswrnKLW4Zm0PRfbYmuuJEqnSea5K4hrVwYgDoYaw5&#10;mJxzWSbDeOhAR7rGesre+i2K6nl5qbGsKDOXjZXWsqPGV2YVmokz9oRJsGnp2nKsPFi+2m+oaDUI&#10;2DgPh8HEP67VEvvIqXKo8ZAKSO2r9pGC7iMwUMYqGE0Q4ZqlD5BhgbM1CthU4hTPwu/NiiTvLAdJ&#10;7oiW6JYlUjt46NrJS7U+DwLbwqHGBceaN0tc205ZXBqsqteYXGaV4mTqMezLskzXy63Hoxw1gzWT&#10;Q6tCf7CAk/4BnJc3mSjFXjsn6MOYMXGqO0rVC/2vKulgJKkbGGR6HfcXkGU1rwT7zW5gOoBTADin&#10;aEYDEu8BmHyxVUsBZtf4yZLZflDy+tPx/VdBf9vLXOiP1YUmUn08TnrPtgnnwXhqjFTX6tGGGbea&#10;hjOXUQaiWhNDg7LdlL4LzDCQ/K59d2NbE8Q0wULRW30C5526jjaDAQh2M9tDzrzSTFR1Kx0NVlWt&#10;LLKWztPFG9r7965eWWBxi0Z6fkEIfsdKBTEZTCPFGR0aV+iQfSUr5ZO9BvLeYUNZUJJ8s/j0d841&#10;w8P/ubvm6BafdCdFEcPZGaxUZ7UgaSHZ8eqVZABH2VyWFxvKtipfCW9eC4dmgYRWOMF+OuC7+wLo&#10;OmJ/ddXecj4Tk1S0K6QE1IfMLSiyl51VC2UuAFRU7Zp9D1KH76s99uTsnIXddnEGYptkqoKFdAim&#10;p9rI7AJP0YM++wrOLu0VQdWcTJcb6U3b7B+Uk3/2ajzTYrsENsMhGXYFepNUZrRbWvienFfCuQrB&#10;uYaS0rYqY/Bc/UNB6JTOWL0V5TMuukMnUE7Yjci9+hiyRCfImIlTYBO3DD1VMMPZEDp4ZqdUM4BG&#10;Z9lYGtLbPtj4kCMa1XDMxzBCVzngnAn2IZyPz4BNWP3+HnSKSpwCWz0PzESWBGPgjpl5hrAFxA/6&#10;OFejSYJ9tSvzy/vzH6JpvHfFVe96YqFmRjvn0SlKeaztk7BbWoeNxCnTUp2jb/CcH0D23tqvoyqp&#10;DfD5LHziqAF2DvngDE3J0FcJCn8A4Lj26JJyONCHGyK3+Wr84WjoQq/jzOPZC3tSy8KaN5yakW8A&#10;R4l0TXxebWA7HVlZagmnTU8CFEXvaNLUdWweN+eVzE2zlZzuRP+xR/9/vkRa/i2769i6mdm2t9ml&#10;RJBLh9wvw/N8eMOByZVDBVZhdUtvhBRT99lBjm1ldYWPAtmBsEGsFuS8EtJg0amdAtm2y4JuSAd2&#10;g5NsDkfwS+gYUruxg/0z/LSOJ/2OviwtCPo+pT3uoSrhv71IuxNev7bbJ91Wdlasl7npdsAL2iqR&#10;xJnclsAWnL/PeSWsJGdwkt0SVocdpGYscVp5PD1wSYm/TCvgvBIrCeC8EsieY7K5rCraEVd08uTj&#10;Z661PZHUsC5pRqrRXdJwE5+x2tU4Qo+d8hfKR+qfrx8u2FkykNdPG6oebuwaPFdjurt8ykV2mThA&#10;FzJxStxNmx1c5Kk60QxxjswTbSWvO18KOsNlQa6XFJ2olms3rgKb58jqIhfxTGHlKIsS592oO9Vv&#10;O/b2Cjv2nq/dXD6Yfqd2OE92V82AfeAZMhB72C3aB+o06hFWY7Oje2mJl6R0hElY/SJVPEi7yyKL&#10;l3A+6Ai9uA7OPfwKznrjPG7e1KXEWuw2ZeKUAa8PcKamZRir6n12xzPxxW6S0cQp7fFY4pROEJ6F&#10;gTGOGpma4y3p/aUVpHXidyg7eWXcuuqCG58etZFXYU9+uU5LfrZ8vDy5eoLqNGBwnU4WmRJINW4E&#10;+z0zS+9uU9+eiIFLl14MrY4ZsIvXx34DC0L/sCKd35efRbre6QW24ppqJKx0p14gZnE+piXhlQvF&#10;Ptb77uHGzPlNJzP7D9cHqCKouXDug3P8ZEXlVrHJhB0jrsZ7uWHfWBSiDZlm0vQL+DP8HGJTznoh&#10;fTHpUHlz9vd70Ec60G/TgIFIr53YvhwOc4m4JAaJBc4T/bLthd6S0HlM5hR7Ys/+mjhdg+co7z8g&#10;qwsCxBoyRxxqG4dzVnlwOHNw8JPOE1mfHq0LH7aMslGsIOPwnfi9fZgIg7O8M8dJJuywkv/Cfn4U&#10;ZirrqiNk+Or1v1L1jrR8cqAx/Htn+EeUETqo1EtuwBbEGJzFSMzhlW2k8A71MFlq7LAH0zINZUqm&#10;nXyJvXpyvZY8Dsz+HD7nG6wDHWYWUb2Jm8UqzzJxCh+BCVRWJ7+0SUv5t+wIXlHsLB5JNvIVnp9J&#10;A1LzsShNBxjLDDLEznRb4IjD1Qul82y9lA+mSfvpsqIW2H8GwRLbcg+6xBqJFfwDnktiOmK7hcCd&#10;NcdTpedMn8Q1HZMTF1rkhzu3ZWraAvk6BmcN55tY0QGySx3F4jvS9wUlm0le296kU1cfLszBmf7X&#10;vON5G+Pb9t3eWbNC7BPM1fPSXpE2bFmhp8Q3H5HluT7Cqv+FhdPgBxuJK97bGXbOHefRM8dc/POt&#10;JUTjcCeyfOUKfoeNRftWfbvPUj6Ej/Ih9o/JCNJbvY81eg1r9SnOJLH3Vzu0xC3GWNzgm3skmNzK&#10;6Qhfh2f6Sb+y9lTPxNVlK85OyXWGvdeDPwD9DB03P89U0d2xaM4JOlj5DjifVpAZ+hRKprE3LHhh&#10;0GZpiZusrZgqi0ps4JOQ1tRMFXjSV/HDazlOgj4M9QOx6jSNM7BY/Jyxx/g/XTXDJV+H5Hr2Uf7p&#10;i7kwjlEawOSzeOLZnGHvSD/HYiLScS7BGaNvRx+PAUTqpefg+3GOGYOXBsCG3vA7vLJgh3Cu1d4D&#10;ZxGn0ZckfjGm3w0dweIRxjesIVuW4driBjzuBgxiH28jP18zUf4TvuozDBxBFzKBcKhu/cXKoUo1&#10;7/5vr4bjDS+sK/EfmplP2mYt6CMd6EddVQzI+WlP4Hz8HjqPiVNDfMenoFuf3TlZXgCu/gv+TP+Y&#10;TBmGUTbfbytdP+Pe3neeq/9kfcn8U/45zuKvcYBPoqtYO5jUZ9GZRZI+zjXpC3VULIDySt2l4kg4&#10;647phnKwafut3gu99zusGRgsPX54x8JCozuMObAYhYkA7QPaMhnrpGIT1K2JBne2V27Z/WAw+u9d&#10;xJiM8TQMFH+V2Bg/v/tM2we7SxaUTDyqJzY4d6RVZ2cTk/UemebQL46KNeSNPfAfko2gJ/Vld034&#10;lrG3U9fQxZb3NhcE9i3J85R1wBu2KXoqpkOMMhnP+zUTp8DeszIsZTZ0FTuapmVryapSR9laFQC8&#10;bSFryyDHwFRk8fCHvmHHPIstWSzJP3MNSdvLGBRHQRxryPoRVaxIzb+m1m8IdYkyVnEt3rQHTKBM&#10;1Sw4G9tRpLrNGLMpPx6VNx92mUUa7KyxSiH9dZA4xOrLZ/CpiIHfxV4xxsZ5kIquF+dxKs7UzqpZ&#10;4o7vyNicZbyJ7GuO6G1vL/mv5pPpe3ZUed2ln+mXbSlZvdly4dp5OXWpQ3aWBKq4B3Uii36m5nIM&#10;ialsLg+UXSW+4oo1ZwHrZ9Avz64aL7+HzH+Mz2NnHWWEsQT6Tey8Zsfp09DbL0EOGaPkaDEVs4QN&#10;ME4wlIA0+ETQ/SwaZPL0qzgjWVW771TzSP63R8rm9rID9zPoSu4zdcsE6OHpRWvl1PXLcu5SrWR0&#10;bJQDjauvZRyvUriVMnP2crNj1fH9F442BEp8+y6pPVW/iv/3z1z57Qefz+nYdmtbpTv8HxPZ0bBF&#10;Sk40PLKYsLNv/7v7C92vMsHsjHWiPvSHLZ5XZAk58ZBVZWShYHG0oayp8JPk3qL8hK6s4tzOrSeu&#10;XKn9yZl6966+U5mLk9p2n8gfrF1wuPnIXXb/kj5zBXTW2nJb1XE6FfjYW8PPZ9HXJPEEri+pX5hy&#10;d+THxQnHL4680HumvPRYjbMszJ0AzKglIfn695tV/tHVcrr75aLB3PLwphBJbpsrHafSah8sGEro&#10;Si853BAipAK+deu8FA+1i0Gqi0zG/jH5/SV0DWXFDrisoe9oWFxP5RT3vKDv3juqK29ABl7BrYv/&#10;C8gykc/D4JtBVhgfoNy8Cd32FPQm4wakfiZuYixLUfVC9gzhl78KW/g/0Iuvh05QRRDswAuGLjhU&#10;M0+WFjkCoxmIH9bKmToK58k9wUjyO/bI5WvD0nNhUHbWbRDnDAOZkqPPgus7PadKJ2r6a83mFs27&#10;SDYvzpgP1hjJjqrFYpVgqhjcODfzA5w7FoeTZetTnmX8faYGn1foq8axEJ9wPM2+msAbdYOpfiLR&#10;aoRUVGvhesNI09sTcF6YMKAeIB5akmZ/7dS5ts/GlvX+ldRS9vLSvLXdRuH6qvmICRXGezhKgrqD&#10;OtwEmJqFTrRni+D3hZazA9pOtlQFwQYbiG867BLO6fI8D3FJgP7D59HvoT1jcwU7RQOzTaHvFsiC&#10;LDuJqVl74MHEaXhT6ovTs2a3OCUaim60gWITnHxAF3beFdjZULSJ+7DfTMCS0cUpzlbS2/YvyujM&#10;+DqzPWVGx0jFC//saLr0rvTHF+UHnzHG+7F4h+OT+L3HA99PPgQcAvzBcXQH6qZ/13QyXs2S5IW1&#10;/VdNb+b8pSVT71il6Kr8B282nXwGPc+Rf4whWKcZigHkUulM2it8BgtTZuT7CAvsj9Vvj7g32ogz&#10;tpfmhFSzKJQzyjmCjzFudpw+CbzAxA8Zcsik9mf4IH+Evf/6iDZkiVhjtIA5CHZ8YaG57KkM2Z7f&#10;kv/IOcT5/RnJ83ID5C2cBWLfP8G/+gVw8kvbDGDXLMUb+t/umJ7YwsYyeaySuMADxvgOHO9EGfoK&#10;uJDUxKR154gbZ/gzPllG4pLlKN9EGKoCzWfxzKRNn47nY9EY7Rk7TjkihHHkGfDD3OE/Mr49LdUQ&#10;8jAP/pOVOJEBi6OV4vRxrtbHlQ2WqSLh/8s1DCxxuHZlrmWikYrDsfCARQCKxTSb8V89WVxkLgsK&#10;jfFs8PNLOV5xmgRlm4shztcEyAdl9xO8hslxYhDO+HTOgm7AT8YspwK/Lcy1lJWQ0+mZJuKaYiTz&#10;ioNkf92hVFJgjz3KIy/syy8PVa06ac2zkWqrEqefwL59Cl/lvS3a8ur6iarrlzFDjqj5BBjwHciB&#10;bbjXtaazZz+8Ih1/2JU/s3M6fAy/PBtge+DCbD1xBZ60xfM7pDrIytKpMldjKLvKVkpk0074AYbA&#10;YKP+AuORQZkuEt2yU1K7oy8XDY/igwev0+e7vzhSueCqDWw3x9SYQy+SUdM3hzF1C9FP1ZVvo80k&#10;pUUjt+98Dz8xU7I6NXLibJ9E168QH54T6ET6g/SNrCE/i7JnX0zqwKJDLo+faTaoO5l1sma4QJqG&#10;cmE7bFViluwzRvAD7yVOmbxm8p76bEmhB/CTpZqV/wLk+CUWDa6bqHy7p3FGmDhlAeirOENs2mCD&#10;HosA/oCz8ziw7UubtMUqylQC08xlSpae0r/sKCbDjTFke0aBObC7EWyglkqcOsAPvpc4JUV6oMZL&#10;HmNw4E1sCim/HNJMR6u3cHDpbPIAMOhGw/I6HuItbBqdURuAHwIZVo9/iIf6BR7oT3joz+FYsSIw&#10;MNFAduFALIVTMacQDhacIicIHTtA2dpMxdl/pkKu3LgoLWc6ZW6Rn2rPXYS1rOg7WjZyseOFpO68&#10;aLskazUo3grPtqLQWeYVuKqOAAoSK3BoXD7Bn0mDRzo8t3gDWV7mK+4aO5kE5a0FQMQkUGTD0ktn&#10;r3S8RkFI76p4elHR+hNaMKoT8B7sBmHi1DhMT8LK5scNP6JqK7Y5b6lllOUtcr4zgEoaQDo23+L1&#10;32LzWN1sg8WfCQd/dsFEAGJDWV9uIzuqA2Vpsb4E52iJf7qWuEDoXJJ01QzSL7DOrAQiLYI+nDHS&#10;My0ucpDFeW6yJtf92vCFlvvzKHhFNGVMt4gyuumAtX0fyu9D7MfUDCc4PFbKKLEVnVXYljAs5MZf&#10;meN/vqA7JzY4JehcctPezpyOmMPZTeEvjr3dT167q3YGuadZXZ8EYaJzwuTUeHxHgnCVOAWImgJH&#10;K7d7V8mDXTx0eiJaDww5pBooKmceNAOsCw8qEzR08I2xl5ap+qqCg4aFMziYOHVLtxKfXHcJzvWS&#10;1pEqNTsVB+tne6o2+9vEOtxm0v5ZBsnwkxWvpNZ4HsqdyQEGGn6Hw/MMZJDdogqYw6CwK44BsyCA&#10;wNUlXlJ3ok7RWTx44TN+XjJU5JvYFnbDCA4HKxkfhxNK4M5ug0lHzMUxzUxsY4zgwMBww6FkVQ4r&#10;2L/EYTTA85NmhvN/eLPDgIqF80w86UCkW8M5sZAX9+qoZO9/b8MawPGeCnBJh5oDs5eWWMjiEksY&#10;GdKPQTnj+zhCUa0s8IIsBYhbgi7+rq0cx4WZbqdbBut/NFvs/+WqHSpwmwNHiPOimPznmWIQ1hvP&#10;MDdvMoyJMUChERw6HQB1AupACSl2AaDUlYk4W19DPjhPiEEOAzwbO3jsAfRZLWKG/Q9Igxzmesja&#10;otniGWcOQAlnPcce53iq5PSUB409xiMvZey7jvnMSLe/bhNrKC6xpjJu1yT5cJvW/Vkob62bIN+y&#10;ShWfz8TpR9iPT3cayoKMtdFNMFox1etC5mL9/XItoBPMxVWjp6qFnKHM9fH87pmmMk1jJhuLl0h2&#10;T4LMz3NSc/NYiMFEB6sUV5b4yeHG9XB0yu5X+I52cT/2L3fvDv5HadextYs1TndZOWieONqJwjmG&#10;U/IcxQFgmYnAxXnrpPFkmfSeqZTE5khpO9mquODZgW4LkGYDo2IZqStrClZIescOqexLH2o6O/wa&#10;E7UdZyqaywbTpf1ss4TVLlEgikF+AhdWymrh/RmAsI92kYONu+XBeSXry61lZ00gDIGR2hN2GnFe&#10;ydEKf3E55qACqgxifA3A+GcYm/+CUdE94iW7q/eq6qvNFc5SORApXkl2ClzqAgy6wQgvLLLBe5LK&#10;SktR+imqXnxvlTjNdJCkzmgY6cVS1r/rzvClyg3Dw38FtNkDNVtJixffvg3O6WaxTbVShR+GcN51&#10;CI7xfbwB5ArbNu2uOF7xxs76gyfsNdbyKWTtbZy/N7HXdjH6cCrH5pXAfnH4t5pXAvl4GbqBjjWB&#10;JoPwal5JCsA2QD1pjwKztVUQm4HU96Arvtqupei/bHFuD9WsksNNG+EQ+GANjWUqwN+SHEOpPh4t&#10;Qxd6JKMvU6bk2okTzvaWShepPpEYycBmVHvaKlYhMQjhmaojia1rJLY1RswSzAHYcK6g/1h5yMC2&#10;0ns4a/r46Zqsr/Q+K1v1YnVlDkBPw1BCenlHaHwwQJABzv3sghAxjbeWCQDn30AmmXAhxfy0RAC9&#10;zMXyMr7/Owf0xUez/2Z832nninNdv9lVdfCYe4qt6l4g9Q4ZCOgA6eHzv8EaOsXrwdYawN6wWMdS&#10;tlX7wQEiDZQtvru3JLevl121c6E7DVUA2w66yCycQTl8Ps47qz4XFbvJ4foNEpzFxOnKg6QdGdvi&#10;x8Kq454I1izotImDHYg3VtWTpHibA6fPH+efNGhfQufTZtlgzaalOn2fVL/FgWd+7C3+6avlbM+E&#10;ZQUzxDlZFzgB3xEOHmnN2JXL7krvZAB0zitpXlhI52rsZerK6EzUX10+66KnZjQ4QFvCee+sbGPw&#10;VZ9Vyjm2kBt9tX/EHbrQ/fYpJhKY6yhLC6aeqBkoeKjA6WjNoZmkpuNYg/dYDYefnMfNDh528jil&#10;G8p7cL6fxXl7BjaGTqo/zhBtFeljR2l3TGVPzbK0vzfjNK4r7OmFucH9LBZ4Gc7N61u15LnNWjL5&#10;sLE4ZliLdvzoPO6PsMac78PZZZNxxnVwm2IPGZi1glw4Q+7Y3eWWZSYHm7efqh6qXXWgIazXKcNF&#10;dauyg5uBgsj6zbKu0k+CVAJDX0arRwFglZ4xwzmBzYBu4VxTzn/jTG63eDjScI6W5fjdzetO/T8X&#10;+gzCkUprO7AlINPqLoMlX0MOOcfRI8Pzan5v5pqs7mOVq0ochdTBtFWLi61lLfTc8lIv8QI4pn6h&#10;I8TzyHklfpxXAp1I3MnONibSODaB+/7efpyRRGOZA8dgRraFrCtbfBLO9o8CDg9eDPIerl7b7grd&#10;tbF0mfhA7omFSW35OfSS/hFdOGxMcI0GRD6BLLAb2eigg1QPDyiq3qqBtHmLi71laoEL5MBSAnIM&#10;FFWvXZIJZG19TuFQ9zOV/Ql2u8qnXfUAtiLN9zgGOPCenFeyuXT99cZTNZ/VDOdVlpwoalYP9sB1&#10;8kyT3oGKmeftse+c0amKInA7ZujInGIvOF5mMgm23S7RA3qoVcr6YmVN8VxpPN0tl66dlpyuPTIb&#10;esn93rySTPs7aT1l++91nF24cOG3XecqE8oGM6R2OF+2Ai+4a3TFIxtrDb3IGbOs6FQFGNC57N5Z&#10;XjZFkjsOy6Zyf3X+Pt6jLe9Anu/NK2Hi9AM4k8TZZJRgQHcCzjft/uuQ/VfgYH60E3IQ4yBL8+3F&#10;PmGUGotBa+JC13ToUDhBHIvAZCCZbe7NK7HGHQS8mdZXUn727GjhR1TfyXGzCmNvfHDITF7BHv0S&#10;Z/Q/lo+XP6yEfwObweQugyPsFpwI/TwZP30ydCW/aWnJlSv9r+9qzml3SDJTne+W0D+cCUqaXDKR&#10;uOKzg/KsxCXdRNGmf4HvSjpvyyPaEl01X7wSptxIas9fUn487PttVc6wQZYSlGMsron2srZqn6JR&#10;ZmKNAT0mTj3TcaaxZmp2zxEdZVsYLOOsTxZTMKhM6tW3mDyEPaQO805jsMBEjjbOksrBQpmeulDM&#10;8SxMnm7J94ADHSMLS/3/mjjN0JaVxUZS0rdHdpbOFttIOJ3AK3YJJrKm6vAJzcmTH7WdiDALr9n7&#10;vWWUA/YF+hPfiX6eF+zkzBRtOVg4R/60ZpL8a6iWfBhmKZvqUuTUte/vJ05Lhto+39cYdtMpzUJh&#10;CBZhkZKY5zIIGGM6sPyiIivxzjERA2AFdmORtlFRtgEH+aeZwI8ykmc3aCv6sd9DZj7H2nIECwOh&#10;/O5MBr6Az2dx5ZPLv5Wn8ZMzTzly42usWTDOuVOctWKOISUqizJopybALptAXizwOaTS3VURLG1n&#10;6oUzeVpOl5yk/W+90PfcobroCgs8EwtTTBkgwBoR2wWmGUhW+y7pOtUhCc1R0n+2Qe7cuQVcvEm+&#10;gR5ixXZgnoO4ZJgp7MjCAmLJ6akWd4s7D4aJXPwR/WjJQPn0Yy3bv1tbFiTW8YaqiJhdfEyczsi2&#10;krTOY7KvYovCtp7AuMQWtI/sBHPFeXTDv/sCE89Kt5RDxQv3DF0e+v2a/N3bxu02kw9gs7hWLEYc&#10;f0Bb3g6dIG/jLH6GM/kRcPcX+H/HaOBJ6DfPRJMfcjuOrqCfNvZoj7w0PZV2IYVzLk/LdYLu0BVX&#10;+FKr8mfI2oIAmQoZYVcPu00d4Ds4Q+bMgcUYSKRc08dgYsMY52wh/ON1LN4sc1I+ydwCQ9hKE5mX&#10;pyMBeC074hgc41w3FnpNzbCT7K7on2QK+GevznPNr6/Nn9JkDrtJX8wZWGMZdObaIvhnwOEMtrLr&#10;lIxBozNYraB3OJtXS6blaYkN7OHj2yfL0/DbX4Bd1YnGHqTb4YxARzBIhL3nDGXGJDj2hXTX+rhp&#10;P97GeeasWQavGfizijIUjkAwj7SUn6+aqNiR6LM+tQW/f1RPIpp3/lA0mLcS+/KjRGLLcMuzoSVT&#10;TkzL15OAXGAj4A7eDMSqjlOcC+UH4PPILPIy9Ah9bbKN8c/P4TOocw0iLe5sK1m7+l4xadNwhcnS&#10;wqkXPHOcxTvLHjgJ+gjPSqzLUUpmSfrwj4BL8HfGAlioS+YIc6wjYwW2KfrwB7bibLXdnwvWf7H+&#10;AuqRXwAA//RJREFUv/N7dkfNyzMSl6TRxKmKueBmTEIlTiEfdkkGt/dU77jP0vNTFztZstuiDqS3&#10;HmyYmxZ0RdOemrCzeO7xr2CfrWBPWVzyDW7GVNzSTaEX3OTLPcBz0KG2icCz0XqyrzZq49jbqWvo&#10;dMt7W/P9++apomBX2BVd0cP6kaGAnZ9fYD/Z2cTYjwv22ScNvn+2liwp1pVtVf6KHnV1GXztQhZ5&#10;a4kzbAyTJIwrsUiSbDGjMSfc0OFGEcbwBZMPj338/aurK/3fk+pDd9pGGKoGB8a2OC93Is7RtJyF&#10;p+PbSj7n73FucmrbxlY/yB679khHbp9hBVvsL/7AtmRC4HxoxtYYY+OICQZZPwPGCMy2k7UlnrCz&#10;0FOwG1bwccJaE2pOnWr6U+3xqPjQMthg6JkZBe5SOlSp5juPXGiW0HxPFWcgRmfhFpl/ZhUYy5Ii&#10;L9lWOVfmpluo4nzGVJ5ZPUF+ATl8Hc9vCXvAWKMDZISy8zb0+Rs4Q89ADpnAZ4xSNXhAPjm70jIJ&#10;eilJT97GaxnbfAdr+E28mYTWH8qt6I1yW5TufItzkDkvkU0fxISTY01le32MXL/1vVy40iSp8H92&#10;1i27kdxdPJM+CWX8xLmK0JK+rbcO1/tLYsduqR2p/6f1SufJgtcLu/fcDS1j4aiZ7GvaI02nmzeM&#10;/fdDV9/AMau1Gsu77OBjx6kL9KOPBj4B8OyGSg/IiTUwLWeVG8pq4NvEnsKErON1O9M7tl44eyn/&#10;oSLlR11MrnWdTEpNbDvUUD7UaXOw+cjte4lTdpxyZmVohQ9wir7qOKWvy25vFrgmlPvW3bhUfZ+6&#10;9N51+tLgy50nU8p3lJnI3JyJsgB6ZU2ReXZLyyiN/T+6mk93vVQ8mFca3rREYlumS/PJ2Osjl0Zj&#10;XPg+P49qj6/bUzcPeHSfyJ2r0nfpnHhnz1V7R/YPziRmXJjdkZEVwU1lpzo8vApmDb17VFfehBz/&#10;BXJBzBiQaQL8ryevQ1ZeY4IH8sEGIXbXUb8RJxAv8ew6Yv0VYx70wJ/gu/47MODbGybKN9DH1pCd&#10;DUXeOAczYZPsZQr8S2fgaAesEZMytrEGktmyWS5dPSFDV05LeOthYBlT8Vb0r/OlZ6TQpfhkh+6i&#10;kiUjBtAnJlHs1tSRjRVTxTTRRBUMsSGHibhPoSc/wZ8/gv84GRiPVKCLS3xVfHs8zi7H2a0tdrpb&#10;3Ht0rYzh8LiO4rX6kWa3qTcYY2aMh4mvOcnW3526WDuRv/PgFd9W9JeFuSv6J4exQHiyKpjiDOlx&#10;0NOMNXyN1/Lv/jiztGeLiyePjaNzge5ykQWwc1MytcSDCbFk+CvQDYyVU/8wtqIPTMQ4sHeWAV4X&#10;KHMzLSW2bt1DVL1RDVkvzNDMa3RK0JdJkXryCmyNWZghdKKHWELvKrYg7DN1iCn0tEWUmWS2heds&#10;K95YuT5v/tXcrqiMjKZw73+ERXhtrtj8m6WF8/pNsLcssFRzpPk9oStV4hT23TNNW3bVBN5uGkm1&#10;HHsZZfHfcvrTly0qnqJwKjE9C9/H4T3IJkXfhJSftun6qnCICRviEfoi5vEGOFM+4pllJwdqN+R3&#10;nitThQGk1F+omd1DWtEXIIfPQ6fRX+cMZyaP34O8UQ+8Cjll4uepNRPgP2G9ccZUYxDwhn8uKd6t&#10;ZE/l0q01DzQy3bvO3T33G01vSu+Sgpk4D6Pd08QLvwIefmazrtgkWIhrsqmo/YettsS5IqMD6U+N&#10;sDYGsDsT9wNP4xnJXqYYRyGv7MD0TtMX91R7+fiIgTwLG/k/wDiv4QwFZZPNYrQ5iDNOOZN+XpGh&#10;ir85Yt3IoBgEW7O5cp5MBUZ1itUWO5wDNigdqVm/5d4IjP/L1X265eUDVUtLbLD2jGszvk38xE7j&#10;mdmTZF6+voq1zAEWIoPJ6nJPNdrHN8sY/p2u6mT/CnqFiVPmLpjDYuKUI27M8f2doB8WZJnLxpI5&#10;EpzhLk6QJ89Uyqy/bK3eXsH5omOP8sgL8vSLQ9WrBtjN7ZlspXIJLBJWRYrAYm8Ae5Ma/BusP0eP&#10;0Td5F7JhecTlevmJ/m/PXm5/dV2mx1BgFnRLrqW4ZBmq2aDU2bbQD6YJBlhvc5mf4y6pbfGyt3aZ&#10;KjZlPJIxbuZl/DIsZU/dUknpjO4pHS5VObIHr7NX+l+LqFl6iR2npvC9WOBH/4xxPCZODfHnyVGW&#10;Ut5bLbduXZeS3jTJ7cqRnlNNsrXUV1ygE215XoEVODKMc9qDUv3vJHRmhzBm0n+h0a96KON6zckS&#10;qRrIkNnwXyhblumjxcnjgf31YvnMOvIx9NCnu7RhY5zFLdlQPsCfOc+UhbBPrhwPv268PLV6ohop&#10;8T50O2PAzAuwMeht+C//sXaiPL5eW17bCpuWYCbewKRTMuHfwVcjliQ7KuMCswqsIRdGwMVaipWF&#10;fgkTp4yVMXHqr/GQx0h9xcobK4BYzqEgqCUI4b99gA9/Fx/+PB6EVTrvALQw4MPqT3IdMxDyMn7v&#10;Z8vGyxMAO1/jIdmaH6Kxk/kFUyQww0YCc00VfSUBE6tF2A0yE4e0eyRPrt+4JP2XTsIBD1Fga2qu&#10;LpNxQ8PnmieldOWtc0xxGv0yeN3cbGsYDRf5/Jiuoi6goiL4ZvKNCotKLzDdXBYUu0hAnovoQWjo&#10;+Npj47aX+94YOt+gqEFTOsueCinaMDA+TFcFGVhhTJBpeEhXjpYt0Jw5U/2EkpgHrmN1aavNosxv&#10;M8lHyhR2/7CakvzxikMea8iZRrNytSQ4f6KsKNGTDRUOsq3aV+bi7wFZ2uILRexGIJQymjhl5xAr&#10;OAxgpBhkYIXD7DxLCIWDrMpxv3byTOND1WMJLbmBNjEmN+1wIEgx8c1eXZmd4yY+Y4OzST3CwB9n&#10;pNDYzkqzv7O5OOQHnxjTu0fqV8jyHLfbEZVrH6LN/HvXgeq93p7pVldYdUpaNdVVi/XmGjMYz8PA&#10;ebUZHZuahi73vTr2sscGTg+8FNl6cNg6yVDNHzDFzTZoBnRIl8GkO2diWEG5sIKAdMfsOCWljVOK&#10;mfjkuWKtbKW0J3Ml3y9f8n+xq2zDYstoa0WrRTl8AU4bO09fhIw+AyMzEc4k5x79NwzBs5BBBtPc&#10;sNZT4Qyy09krB8o9R09Wl/jfaTrV9KPEMZM6RQO5W7O74+9ax1jKswDkv4dBeRbO6K9XTFBc2M6p&#10;JuIQZ6CqsFg9ZELAEqkv43aPUhnQsIwnOMF+WoRrK4OqqmhTud8WohttKs/t1ZGncYZ+BWOoiz0K&#10;hKzQSZqGgzkn21QWFtrCwYYDw8AY5J2Bl5VFvgDJ/uIKh5PJC5tIbdlYNLvn+Jm2H8noT13sBBn7&#10;40NX/WBe8LQMa1VdTI59VpYyOeANEDivwFBV+XMeJCuSl5U6yapyPxgZW9GP1xMO2/4C68EOGhYu&#10;cN4MO06pZNjFQ2dnBn6uzPWTmRo/0cOZNY6AoYd8z8h1k7C62A0/BfL5f3ldUe7TMhyvGkUZqCpr&#10;cud/CIPyyRYt+XyTtjgdNhBbPC/P8Ef8P+in97bry8zU5WnFvTXPHqtYviko2Vx8c8yhXwzEKgMg&#10;gQEaKEFj7KFbhpHMyHSUrPZ0SWzfLV6ZxjIJ34tJUyaDdfC8y4rc5EDDeqkZbvzrrKQxql5W+Fb0&#10;Rsxblet22xC6xgSAkZ22bgDogXmOYpfG4g09CS3eLS2n6qVtpEBiGo9I/WAVfq4VH4BMBizNsHYc&#10;yD8rc6aiLaw9Hnep5syA1bnrg0+1ni4+W9AfLZldcbK+ZIpKnLIixxT3RJwlHQBKVsw4x7jKoeYD&#10;shLO2SjtjglArZVsqvJTwJ4gh7M+3XCvycH/Z0xXxTGki/wcBuiPMCq/w/31QVfZWbVf6dG1JZZS&#10;3LdfpqV5KBpAAxgw3xxDCYETR/prVqx7AYAw+K6oemFU3MeoeqNaQqSgZ5OaVzJ8peN+MUpaX/m+&#10;gw1rJaNrB9a0CLK1WHTj9JS+YGURHRUrfKfoqrm1tSeK3jnYmljppHGUz7AXnNvGfTGHs+GdaSaf&#10;Aehx9gMdIHbWvA8HiWDz3rwSUluwyIeJU9LNktqQ60f9+NpGLfkIoOTbPaM0WkxCrIZDsrFqGs6c&#10;uczO11ZBrZmZhlLVFy5nLh2XkqEKmYMz6QwZWlFsKaV9x2oGAc5iOnPmBeQE3uW8JXYW7K2ZKZFN&#10;h8U80VwlGzlbgZ9JncdOe9osdn46xrHbVl9V8Km1TdeW/K6dA5kNC+t90vVEB/8/p2CpmMVaq3NJ&#10;m0FbR/qtZRl24hrhP5o43QObkrDq5tbGNufigYHfba7cl+aQbKHkil2muvhcJhLpzLB63RbrzMKI&#10;e/NKNlbYAcDayqZKe4loXinHapfKnqp52F9jldjl7HBWzhNcMODAStf5hc4S3rRLgjV4Td3K+xWU&#10;vFTiNHNhh3WMvpji3LLT4m0AvoX57uKeaTPaqY6bzpAdHA+/FMeb8Y0bnEmdNvYW//TVfXrw5ZWF&#10;M287Qf64/nTS7lEaG2NfOVshEGAyojG4ruNs/kPAML0nXW9NefAFbwaUAYo5u49ryxmnnFdiAODs&#10;o7GETtaXL6AfaatIrW+dyESMs8zJ9Tmf15FgPfZ26jpSu38tHV8mTAnWXqS9wjlTlJHQUQ6pegpb&#10;cV7Jk7i/xHuy4GRqvq5KnJL+mrNld1QuiK4cyn6IavXepelJ/GhJ4ezrBL9vbARQ3DRR/oT3Grcf&#10;tirDViZBt5Fe6nOcWQbBX4HO/Hqntmjv1lLU8l9T5rFG7HTWg21xhKytrZh3N7Y1/MaKkqV3bQHi&#10;3z0IbIfv8PVOLVld7CHBhcYKSJJ2Z2mJiSwq1sVPY/xdXxVjuAETTAXgDU4zUHSeTJyy63RDydxz&#10;mR2xPwLk/9uLFH4JLXvCvOB0s/KYM4C4zs4pdnejm3dd21U1+878QuomCzj25nCELCS0Mgh2y1Nc&#10;oPeZOB2llh91ZEkjaot9J+50zYJNh95mwo0sInSSAjKMVRfanHxn2V6zqVXTU/AjiqsHL3aeh9Ws&#10;7bOPN5aQvGliEw7HGfiA3b0fwe5zzek8kG6OCXTOgyGeNjnkLPUjI9/yPYq6Y3fOKXAV3zwH8c9j&#10;omiUdofJkUX5q6vy+5teS23Znjkr01y8kvTEATepfxmg5hkPLVpzq32kIbtsMP1G6WBJnHqwB67h&#10;c3XaR8pnn7PFmaMToOaVQB96ZenL7CI4ftB11MP+KcEycP6k1BxPhi3YKD3nh2TofIccqpklAdhr&#10;dnF7JGrD2TOUQw1RRS0XhlWX0Jlrx59oP1OSUz6YJfXD+bKu1EMV7DhhfY2BezmvxAx6mHiQzozJ&#10;UV1ZXTZNopo2yjw4TFx70vC/BXllVTSrSJ9j9Sh0PKttGSClzDO48/4OnCtgAM4t+WqPkawuXCJr&#10;il1VYpN0v2oeMb6nR6Y+HNnReSVMBt6bV0Lnj8nygBxPSe0tKW8fS5yub2oa55i248Y7ewxUwcMv&#10;N2rL71aMlz/gfhO4g4VxpGGkM8ekKSvhyQIRU+HbfPZs3ocRHZUax2QHMcVem0L32gGz0UHlbFR7&#10;2EnfHFOVODXk7JqxxKn+AW2JKpsh89MX/lB1oqFN07lR1pXbCOc4cva11lF9WV26WxyBK1TiFGvI&#10;YKZfBhMYo+eASSbStY7HuWYn7l/wrKSYpIwxGMgq9vewhkzmkdp0d7W/lA2myqKc9aqQgHPmNuQ6&#10;SVZPrCyrmKVwsxf8FuL8ZQX6kte9RfaUzxulH8Z3s00yk9WVYc3FIyNv1vfsmr2/MhRYxl1h4E+g&#10;azijzxf4bzf2xPuYp/wLfMSfQUe9GWYqiyuOSd/l64P38F/p6fYvdjUc+sEuzXyUDgn7QrkkmwUx&#10;BqkdQ2Bvp+SaKIzFxLsab4L1D0jXhY6H/Ys2lychD7+DzPx+zUTVHUkZI8Z5QznQ0MHwDZ5cO0Ge&#10;WzUBDvYEJV+kePoEZ9SFzBfHjFRnLv0UdlORlWQ89pfBAgZKiOlXFnlLavsxye+LkaaRvB9OXOh8&#10;t2bk+IR1JTsGKJfEErS5tL3Edq543rCaBdJ4okqiGsKkabhYfrjzveypiITfpqcKGPzz7MUzy0JV&#10;WLOKnTOc52RY3SnrDtshj+iiqDrZYBbWvOPiyhJvMYGNZQENKZlZHe+aYSjHmkKlpLcQeNJNzVs0&#10;Bo5wxPkjLicGtgMW9oZfHpBiLjtzZ0a2D9Q+uTxn+5FPdhjhXI0GaNjhaAlZcjliIF9vmawwN7E3&#10;Exsu0YZCNha3JNObuZ0RIf8Ixx9piJkZnOtzYxpspjnwsA70a2C6u6zOnyYz03VUJT8p00mjzQ4r&#10;S2AxFSShXMO/UEXBsGkzcy3hg8AnKnODX6Kn/JL5ReYyH75KAPQMsZVKIsNWkx7PN81Ccrsid489&#10;ykNXtMAnGsPx/8zVdrnt9/sqlufTB2MgyAm6JaTYE5hxijjE6in8SKw5JUdHFhTawI+3UL4dfTx2&#10;hJjh3P03sOmfcQ6fgyyOjzSG7bLCvgCPQdYZU7GK4CyxUV9Sj1gD9wTshfFRPTHHZzAxzPlU9rEG&#10;eK0JcJmJ/MfyCfIMztXjuNl9rxNuKGkdEZLblxFbd7Lu8bHHv391nut8an3p9AHfXH11vqYCB3Ks&#10;jX82dClpUnEufr1OSxVkkC3qeTzzS5CJ54HflO/NxCk+Rz/CDL7oit0cz8P3LevODJyd637dI9dR&#10;3Mn4BR3JGInqesK5MEs2EBucMdpWxgIYvOPYA8YIOCuM43D2N26B3Rl4Uz0orhPXu57O7t6hmZVr&#10;qGIOPFP0VxiLYCyGsQmuiV2S4a0DtfuWjL3sJy9NY9hnKzRut/bXLJZpCTayNm/OrWXZ3rfJAmHO&#10;ABrkhkV9TMq4pJnI/HwvmXRQXyXsrOH3WkcbyJG6hIdoWocutr6/OT+wb5bGGn4zR/voKr1sCF3A&#10;RAvpwDmeyRVnkCwBPmmjenVO/kT4Zx7A3c7w1wwg01oqhuQYq626Pr/CuWZ8ifEXNTIJa8Y/G0QY&#10;yb7KqMixj79/9ffn/zKpbn2kFfwiNgPQL2Yi/lvYhWnZi04ldpZ/yt9jfO1obfBJJjDpb+nge3nl&#10;OMLnc5OZsMNMTDNxSj+FMTbG2j4FHv4cmGZatj3wjYNiNtNTWNhWjrXExZ04XfduSf+hzgVFnLM/&#10;WZaUB0vTmU65fuOyDJ2rkWVZ9ir2RxpUdqAwJuiXYyxTMqxlTp6vrMx3BR6YpBI9z8EP/dnS8Yrp&#10;jt3o1LssFvoMa0F7Rn1OWSTrGvU6/T/GLN+DvXbAuXDG92FCldSR1Is62OddjZHxmtbdRy3hR34y&#10;plO+BUZm8YpxsrtkH2+S23fuyKVr7ZLRycLRRd/HdWbMg/76GWlj+88VRWZ3rZSD9T6S1LlXGk43&#10;/dPjJ/rOVI3L6douy4pM1IzbI80HpedsTTSLr8d+5f7VcyI8dHaarupeJFsGfWtXzSSZV2wjGyvd&#10;gJesZBnw9/JSQ2D2gLvJvSVRZSODgfHtu64PnE4Mu3tp8L4f9qjr5tXuN+uPHxmI64jKqj01NPFI&#10;a/gtzjjleB92nBJ3hFZ4wQ8hOxf9ZWBsPAfjUvuLnQdvXCpQRX4PXldvtr9df3x39ZpCg7tzoOsW&#10;wF5vrnAuuwydOfYrP3kxcVoymF96rHmpHGv0k6rBw3dHLo3Ga5l8DW852rK3brZUDxwSufOdXLl5&#10;SzZUR6hO029w0x/gmSWt7fxkq9Ntp2rWzCxZ2vsR9pkj51gAyvl4AZmmMvGYngqos+OUcdQPYO9f&#10;hiwxUcciK474IX5k0pQFPV9Av/wKOOE/gV/ehX6kf+gNPL66OECCMp1kKvxDF2BMC8gp7RbZTiwi&#10;9CSxfoVcvNIv565fkvS+TNh4a6znJNlZ7SedpwvDak71f7a8ZFknk4SGOEek+F1X6gU5N1N2j8xH&#10;7AojtSh15oc4F+Z434VkSIPdN0s1FS1gE8Y+5+WaSV7X7rR7Pnh8Z8lqvUjzW0x6kiWQuoDFGzPi&#10;zW6cPFdtwd958AqvSX5tviZkSAt6g3EJFqZR31D/sICDWIC63B96ayb2l7OYyUKytdpHFV7PgM7y&#10;Tse6pGuLE9bMAfqPCbgvoPvIcsTYFrGUK/zMJUXwJTMsJaZ63UNUvQnt+c/PzVpYRzYxjgQiLbxT&#10;DDu/PMUM/8bzygQ57Yoh/HSdcD3owBU3pyQ63FmXP1XWYz/Wafw0DT2lj5zt/eC1rWXbr5cXLmg1&#10;xfoRMzDhTntCXUtWLztgfCaBt1R6S+1Q2vSxlz3GAor8/ozVC4uCRBeYiliUPgbl5SP4yyxS5gg6&#10;h3QD0YZcUldTl9JGmcXoAr964CxzFunyjsreNFUgVHem7pXZGYFDTPCwE+552FfqNmV3odPegHwy&#10;ZkWmiv9ZPVFeAH6dFKYNv4XYQlclTV2zJ8ucAuu7eyuXbyLzkXrYBy7Y6A+zehIvbypdBqyoK3+G&#10;b/UEb+jZJ0Nh1+LMYF+NxBCyyHFEelhnm3isOZ6JyTzOuSeT6NeQg8nwVZhEY+LYAT6IY7I+7K+1&#10;vHtYX57ZOVl+sxXPjWcmgwXjBcQ/M3J0ZUG+rSoaIfMoE5dsFgkEPltfMU8CcS5Jv2yFfZ2WYn87&#10;qm57kMJn/+Q1No7wR7GjnlONb++tWlhvFjta+M6CZZ4pFjfMzGUMywy+oYnMyp+sWL5WlntDr3qK&#10;U5qBTIRskN5Xxbch+yyuVDqZsW3gVFLW+kPeF2ZZyaqi2Xh2Y5V0d0g2krlseCpZ0hdWF/XG2KM8&#10;8uIzH6xe28vOZ5cEMzGF/vpkq5Z8DD3zMXwVg9164grsp3MQfiL2gricowp19tneyO1rMTp5qerj&#10;hcl2p3yzzMU920isM/TFJmPUd7JP0hXLRH3gDCPZVrpOKgcKZDnwKuMcjEfSLrJjk6x3O+CfJHXF&#10;FTaea3x67NHuX6ev9f85oWHtGe6PEfUN9t0cOGZKnhNk2VTlAI1jHaTtZJ9cu3lBMtsjJbMjQ2rx&#10;eQvx/2TxMMe+MmnKpDvZOe3iXIAZ0tLahtp+33uuZnXFYPKdbPidUY3bJCgL6zDmbzFxOiEaZwx4&#10;geeU8dy3obs9kk3hX0+Wt7BOL0GOn8WZYNMcseuTkOl3tmsrP44dpx9DxxMDMd77X/AL/we//9oO&#10;HXGH7+OO7xLI2BD8NObOOOqEazevyFbmFbLQYTRxykS5mnGK3+ftleUqj/0Fb/wKDAuVt0e6oaI9&#10;JFBmNxKDbnSCCchJjUHAwsoXJsMoOMwG/26jtvx8ybeqhZxVLW4QgrVF/uKrcRbHBANxSdVTlFlM&#10;DjIJSvA3BYeydShVbnx/Wc5cvyh7m3bAqBiIj0ZHklqWX+s5VWaX3lPk65HmqajVOJstEBu8qMBB&#10;vsChZhXcvcQpK62Z6OAQ5qlZpjisVjK9wFUMko1VR5YZHJJlBVa320/lrqYTp2kveTKkcH3vN0d0&#10;ZRwWlEaFlTGGeI/DpfOKTpyreEh4gG5+vrMiYothhPltdqKQKobUtfw8gngGolmhZ35MG6B3Ipy5&#10;ibKyxBBg2AlGxU51FvoCJLNy2y0VmwCjYoF1+4ZGCevLyg5VkYM1Csoxkqk5ZrI81/XayMVmFUy7&#10;d6W0FQbYRZrctIDwEiBOOAignectzumW8jmMCmn56IzQSLEryRKOpjsA5IJ0R1lc5Aph1ZbtuSGP&#10;dCL/9opqiHD0TbW+qOav4j1JGaMqeWEEGRhwStCGAtSWhJaV7f1wGsZe9ljvhY53olr3j1hBCZPK&#10;VQ3eh1CSPkjN0sVzkZfaMs1IBZO4huOglBlksU82EZ9cZ3HNNJbU1qMxrEYg9c6W0rUrDSNM1cBs&#10;zjB6FvL2B8gjDcvTMDIT8YzGOFh/wP89yWqDDVpqnaerGaeTxTMHjgruVcUBd5oGqn6UOK0cqvw9&#10;nMycyoF88Yq1VwnalwGU/gDnkVVmX+7QFZd0OLmQZW18DyYPJuCnQ4KRWOGnHgzKZOwhjQoTUKyw&#10;ssD54LxDzuqxSzaXbyMM5Yk9OvJnHOTf4Zn1IifBiJKCjN2x2srBYlepF0AyCwwYwDeHk7iymNS4&#10;AeKJ/7PFaxxhbI5WhxZBjn8x9vg/eVHeSzvyX6vqL7d5VPVf2fGsWb5ppmr9aVC4RwxI+6bT+TeH&#10;UTGXYBiVOfnsMnKVFWVekE8L+TZaVxkVzkD5mOcPssxAoAeMImemkU7OBkDbL1UXjpiTmMYYqPWZ&#10;eEhP/HNY2GAvoaWbCrqunPyRY//gVdQR5TAj3eGSTqS+kAaNidN3YVDGb9cVP+yVS7SZWOMsshP6&#10;bawtizze2AonMXlJdn57/fP7Chfs8Es0E59sM7GHUTHD81jCsFinwFGHHDqnGsqawkXScbpVdlTM&#10;Vk4Cg+sMzrLintXbS4vd5WjLLmk836E79lijiVPc3If6E0mz1+X73GaFNRN/dPS8YMj88uzweXqi&#10;HWMih+ripf9ir9SeSJfDtbukuDdTdpXPEheALgbT2RVIo+KW4CkH6nZKRf+RH4pONK4bvtL7Vf3J&#10;rKvxrVtkW9lKWVzgIzYwKiZ4fgPcNCqklNPHGXOOc5XDzYfuJ05XjVWPri33hPInhS7en0AHjvvM&#10;VC3ZVzRXVeiy0/jdbaTpnajuz3Y7yO6qg7K4xE+WwtHL7NwgS3Nmqlmd7BafkmcKcOGgzlcADAtn&#10;U9HYmEHeOavUKdNeEjuiJLJ5OV67QnrP5FYXdubOuheYzugrjjncuFLyenfJyJVu2duYIDqJFooa&#10;ix2nDFgwsbFa4/5964k03YiOjP3u0HOfHNNV82pYQWwURUBgIR8B6JPHnvNK3uMNm8X5bs9BDth1&#10;yopjzmkyx1qZJ+Jc4RknAMDTlr0cqqW6KHRwftkZ5AwwuLDAQlaVuUDudSUwR0vN3/RPMZSy7oNy&#10;8eoJaT7dBnA1X+xgbIPzTSSvZ/eZ4xerP4hpz3abmT/rBwJxdlCuhL492LANOsBcFVpwXglB28f4&#10;yY4zgjCuu2eilbiR0hPPxoA8ZxsnNC+/nlC/+II7ZJG0YXPzl0KfWAvncND2kHKHVeSrMl3F8JCD&#10;Ghj/+g6859GZN+eUZTund9U9vqZ4e5l1rInqMFXVlDgjDGAxwUJdzsKMYAACVrgvLuG8EivZXGkl&#10;u2oCAKLmixfWKTDVQKZmG6vAFm3UBJxf0mWS0oJAg/NKjjRultnZjhJZsypyCCBInQ1cTJzOyVrY&#10;Zhc3mjh9ejscC+zNsmI/cWbiiwFp2EB9nBfH+EniFW93O65mgz+B5Nhb/NMXO8uXFQffsGEADsBn&#10;Mp6RCRg6bNSr7FTwzZwsR+qnD9ePZN7v1KduzOjX2K6onPudA4PJkGErPAsdbNLu0HE1iNQVt0xz&#10;sYLjpqpHcauEDHR/QK471sflZlzzoSUi+ff18Y7SrfuITdidwTkVrB5lxy2pd96EfSBl6Tv4+TTO&#10;2lOwMV/g8zxxNjmPOwhnitSUcwtNZWflwoiylsxHBkGKjudYLCmceZe4h3Mgn8H972u15MNd+uKQ&#10;ai2G8aRH0VVdDqSDfRY6kzPqdCHrTCazAIoOHQvSGLS0SQP2gGMTUhwExzgQ/2amKH7/gj1jF//s&#10;HH04QKPUO0ychhSPzitZWIRnhm11xRq7Ye1W5bvLxrIAdZac8Hfqt12Vy7pK2jWP7Jz931wsvohp&#10;2B7jmmqhOgWIdYghzPE9FxbYyJJCC5U05WzTBUVGsqDYStZXzpAFwIJkRmGyn/SNrA5mAYMrZIId&#10;p464GSAyBEi3xTn0wRkk2Cc7iD90zLwiP9nfeKCMwZ2xR3nkdfFi/38frV43bAsnbWaGm5jxrO/Q&#10;ViwsZKd4H7rGgJgR//7a3tG5S5yvZHXYTRpPnfosPz//F6kNexLm5DuKf56teOeaixvwoFM6bH+c&#10;ngTnLOouOV4WvKXY75Y/nNXVhdMlIMNSFbRwLdi5vCR/vlQMFkhuf6KUnij8USD5zIWmcWEV88/a&#10;QkdRH3KeogVsta/GXKZhnVgprRurJ6vyNsql7y5L/WCmHGsMk6ELJ6VpSKM6Ol2TR+fTuCQQB+rK&#10;mtL1rZxRyfc/eannw5bTRS0V+N3G4QJgLrwn1tee65usq2h3GOihE8siEB2sBfHNtsopOKf68vEu&#10;2m9teRXyzMQpZ/qwopTzSt7CTcpvsktQdl+DTBMLcl7JuD36EpwVKPOB/RnIoBM0So81WXVszoMd&#10;Y8epbw7wNx132AM6QEwe+2V7SFpv8X2q3rlFmnG6MUtvvLqdezRZfg1b8R8rJ8hvgAVfXj9R4Wsm&#10;3ycxMI6zo4MzZI91PFDqPjw4HDs5sa9lr2uatwrwGOAZSO3J78vZeQwAe2r0xQP4wASv5/cl9RK7&#10;ko4U+sne0t3SeLJGYpoXYF3MgbtI6TtJMSoszNsAObVX+2aGz2URkB+wI+0bbQr9IOosYuoXgYFJ&#10;3cnOsNfx/AwIcm4Su+An4/lnZhvIlgpX2OAjkKPt0HN4tphJsj7bVvJ74iW0eql4wT54wraTqncR&#10;9FJmx2rZU7ZIjWFh55cDbNfGmticmuELz9b17ErZXLZQTGIC5FPsE5PfLCacpzGUsNI52MPJ8tiy&#10;8arj9LXD+sAjG6Swr/nswOkSdaaKRlo/3V536KYVzjYxhOoGhj5moNEf+nBqHmxHqa3MKLDE99dR&#10;mJ9JQnZb+Kbpix18KvM4U+jB0QIw3pz9TBvLoDqDpKROZxcuA0ZPw1dllfLz+DNpfTkjxwwYjLMA&#10;WXzFDg/aXo4B4QgUfWIu6G3S/c/Lc5XNpcskunmzVMOH7b/YZpozUBc0NyfkOs82mTnYaUZMx05e&#10;B+jCjcU+UtKbLodqdktBd6x8/8MVSW4vlMnR5mKEc+GdawPf11qM8D1YQEvq4AWZdndq+xO2PTgK&#10;5d7VfL7jy8i2Q2dWlfqILrAxsSrPBammOJZgXUmgdJ5uki0l6xQtNGc62aRwVitkPo3dZQbCWae+&#10;wCcbNIGxjSfyn16cvTn63W16KhnxLuSSXSo2RzjLzViCEhxFe6eewt5fMHEaYwgMYCDuCabfF3TE&#10;zB57rEdeNRd6f7ulYvvRKbnOdwNz3UT3qIEqGDaK1FNUugHA5GQFYZCavgNn+lnAz/kAn698C9xk&#10;FvgKtthfYwofxFOWlnrgbBgCg01SjFbz4acEZempIjXlZ8L+MoDplmIsKR2HH5pHee9q6K8yKzte&#10;+ME/iznwez9Pbtp/yIUJUuyrC/Z1SbEX9N90sYnWUz4bZ9V5QG45w9gAZ941bTR4SMovM/z+H7fi&#10;Blb7M2Ts86OQ22RLNZOZtJAsYiL97BfABvSV2H1H39IC8uQYbyRksaDvSXYB53gD+C7GonNAX/4N&#10;54rUuuyepi60PGYqZf3ZoulJrWk403C/e/PexcRpaOnMAd9c+Guw3ezmnlkAf0oDvIL9fQI+9G/X&#10;a6vxH/Tdn8Mz09d+nDEgnC/SorFgReuokawpWHiA+0s/PaU5fIO/xvaWR46DuKRZqKQa8SaLzRj8&#10;N002FOtEPTU3nXv0Jc4azxjZZljgbhpvCMy8WfrPd6uuSF4Dp5tfSmtfX8Q5406wOSzaZhc5afN4&#10;thmb4Oc4Jxr+ENUYMWvsZT95RZdtCbaLAfYtcJBlGjfso57YJ+C5cH4Y3GOBImMpn+EMWiUby5wC&#10;X+BoY1XsZorntIkykIi65DVjb6euk2ebPtxU4N8fqDGW6fCPGFDnc3GmPFmoiLdMIL/O7LZOGY0F&#10;kdY5CD7GshIL2VLlCn+NzE5aMitvothHa6nzR6xOPEp2hknQKcTw7KaeHG4km0r2J1Mmxx5BXWTl&#10;SKoJTbY8jPOCz2WyhP7CV/j7tOwFwykthZ8Q97aP5AZuLfe4xs6hibGwy4nA+gUuwAA2MhO4Q42/&#10;wXpwXAH3judJdZ5C584E7p8BTMzYEHGUXbKTRDTHhfaeqfg6q2PTxel5hsBUerKlbo0cvzQs331/&#10;VfpPF8uCVHPVMcsibbLIcdyHI86+Y7w+bIyDrAH29Mb60rY/DZv/85Bv5T+Badn1Y47zwcICNm0w&#10;BvkcdBRjPx8CWzGgTEYFJhlorx1TDMQW78OYJmObb0PWJic7SExn+rUDZUtuknaUtK7fQlcSR34e&#10;oSs+2fOl8+IZuXv3rlz9rl8yOkJle82cm0fbYhcz/nfmcu9fuuHHprbPl/213pLSdUiaTjXdT6j8&#10;o2vofPWMpLbVwCfAKVjj8JYj0n06p4/jJ8Z+RV38e3XX9kwvyLoqkIKN53xtR9jhpaVOihVoFTtO&#10;S0yADwxkTbnv3ZTe4mMtFy58ldgecbFx8FD199//+Mw/eF2+2uSQ37n1TFJX1p6mCxfeCWsLv7m8&#10;1ALvaSgrSjjj1Aaf4ytT803VKAsr2D0+B2f+rcuxvdJ3ItrrQZ1JeTp3KV+ruGt5+5ICo7uzoevm&#10;Q6fsr53adfZSx8djv/aTV/P57mfKTpRojjWvkMP1HlLSv11GLtSv5//li/zyYPP+jt2104FHw0Tu&#10;3pJbd+5KWn+9jI82wf4xAT6a5CCtrXWE+d38rrhryyo333oPe/smZIaywIIa3zQD0cK/sYiV8QHa&#10;+s8gP8ScT0DPseuUBRIM0iuaXmCN1yBTv1gxQSVOmcxjwemidCtZXBQoLpBpF+g0S9hwxmBYLEEd&#10;bXJURyKr5sn5y91y5ftrUjFcI7OL3VXR3ppSe2k8kVZae7L/9XXlaysnROgr7M7kwrIie7FLYUE4&#10;ngvPS12pGoOA63geOd4nGBgouMhJnLNsZTz8vMmQdb9MfUlpC+1vPZmrOtxSOkqW6Uaa3WLMVulL&#10;6IGvdmvL1Gij70+cK3Pi7zx47ayIe3d65vwz3x7WU8lDnlNVJI3XMmHKeDITir4ppF6dKIuK2HFq&#10;IpurPKFH9VUSj0lT0ts6Qqc4QJ/y9SwaYREQ6cVZMOEAWZpTYK06DGNq1xz+28TpgqxFtQ7s9MP3&#10;Z4LEPckG9tNTdOL05SPsL88tY++MlxNreaUaike0kawr8sFnwyePs+1Mrtx33378vetIw5FfrSte&#10;UmkFHcQkMZPFtCfs8KX+sYJ9YCH1mjJXqT6RcN+PYjdnwUDG1pCiqTIR+pw+JYuLiNc+xB5R/9Dv&#10;cEg3FG3GSLH+ZLBiEtkEts4/x1Ucs8xkbemcy9nd8eo560e63wxMdjvJzufnYVdpX/8IO8vRO6TF&#10;56gJO/ikr2Mtfw99SOyqe1hLArHmbGphYocx7lkFFrK3cu2mR3WckrZf051042j1Nvhd+vIq9CsL&#10;t/8Ltv7JNVpiE2PEOeFiEaWnZJ/PaxyjLw7AeMZYD13YHdIYsyiStwnwP+nT7ZOxVthr8wRzefWA&#10;rvxp52T5LZ75VZwhX+AJdpwG5GopPGcJf8gb2JOd3GwKog/hn2oNH32eTMs0EyfiJ/zb4iz3SymN&#10;h4yoV8Ye/ycv/N6/lncWmNX3V/5opnvjqbK3N5XNqDeO0VPJ8fcO6qjbDDhtdq4R/EI2Bo3iSLLo&#10;LS/zlsUlLvAx9OXrKB1VwED8yaIqdqu6wPdV3Zy42XnoDr04I9NSPNOsRzusgRGs481legHORf60&#10;H461xP2oSOFvr8PVa5uN8Fl28aZiTry7VUs+ggzYHQamTXIQE8iVKXD4u9BVHBnAud7jd1vc0HQ3&#10;WXUP5X4xPd7itC+egUyAVtBvZsD4TDraQndZwz/3TreU3M4cYMJkCYTsMd7DeAFj9kyeuqaYqI7T&#10;9N6UuLqTXT+Kx5NJIr11xyky0tLX5eutUvQlKM9Z7DONZBI+wzkxQE5eviDnrg1KeO1mSWqNk5zO&#10;YzIF68NkOBl4jHBmWdzNYjfDCHPZUx9xsv1Uz9sdZyoPF/aHy77q1bK+ZD50mYkYY22N00YLk6nb&#10;qVvp79HHoX6mfWcy9AX6b7ifhzzfm//7NPxeFr/Q36O/y0YTFpA9B9/9cZydP+AMvb1DR5zSTKCn&#10;dMUXunMydNO3OLdkQHHA54aUOEM24PfAlrHY2j6dMQOcYTyXAW43Jk4ZdGaFAAOsLul6qmpHdZzi&#10;wxmMZrXybwFSfsdgs/p3gB4cAnJ7fwKA+a9wUh9b/K38EQeRiUR/VuPAmXDAgzFAaxeHBYNBoSPD&#10;ijMmmbygROqOx6rE6eXvrklcR4z4ZVsBQE2SiPoZt1uHsmdp+gqsfDOD7n4BI8QuTw8YKAZG2K5P&#10;o8IkHJM9TN5wfiRnlk7RmOCLGsmMQkdsKhwLbDIBV3CO4d3y/ihgoOH/1LTXPhmSv7H3q4O68jmU&#10;wKcwKpw1pIP3O1g8r65jJOshOj86BZtLw/boHjO9QzDLJA0NHauA2Jmi6GjwZwYpOfdzTuFEfH8D&#10;2VzpJqpKGv/GxClvdzhSDFoxccok7Ncw6kzekoaF3bj+Gj04MIaySOP03cnzDTpjj6CuzK5yX9to&#10;8+9N4nTlXeyL/hFDHHoPsYUDpWj1cMBYQcBqZ2bmKQSkE1pTOEUCslkVAkcvya+WXZxjb/l3r4Tm&#10;BGvfFJvzFHRSpBGsk66F60RHyI5BUQhTVOPCweMXW+9TP5y43PdpVOu+07aJJsqJV9WMDGZjbQi+&#10;P4TSMsa/2eGA0zgqEIubgSXrBCPxz3MR1yxTOVK9sWjoctvv2a6/pWTNNp0wI3mBXQhw7J6jYdkA&#10;AwMFwpksOvi+pBTiXKc/rOLsoonimkqHlfSHk8QPhoVdPGtKAm7X9pX+qHU+pzPlKU1vck/LSI34&#10;xrrIa3AQX8EB/DXe67Gl4+WzrZPVIbNNwDPjbDDJqI/PNMFB9kwyFbPDuqLFtYEsMRBGmTLiAYSB&#10;4LwDuyRL+SJMX/6Ec/NnOM1/xHMbRo5SLZDqlDN+mGylMVFVN/hJJ5yUyGtLZwIwTxEPHHAaFSbC&#10;k5oPJI09+kNX75m2v8CIPORIwYj+IbM5OSqvPSvhUZVIJf0p83xSjNW5/AR7/B5kknQ4pHObX0ij&#10;grPEBEuBsSwrdZclJU6QY2PlcHC2KZ2pD3G/vg9OPQDNvcSpBZSLNc7dlAxL8c+wxfnFOduhBQAH&#10;kKdxURX28/LndpWNdP4k5XBhb5z9zHTHixPD9cQuxlC+gty/AXBhd8xK3BOtVMHCRJxBOqZvQjeR&#10;5uCDzZMkMGFRdmFHxQu78+ft84szFU+NGRwQPbEAwFU0fTAqXGeXFGtJaE6U3nNNEpLrLOzk0IKi&#10;pkF5Zz8rc/RkaZG3RLUdkvrTPX/lf/9r4vRnTQNZXpsL/b8j3TS7T3Sh7P2ybcUrxxYGQJezgETT&#10;VSZnro1I5UCK7KvaKOlt4bKq0FMF6I1xNkilqgcdYB5pIRvLN0hu904pGSiu6TvXtbjqRPKNg7VL&#10;ZW3+XFmQ76Woixhc1MF3GQ89SsOiDcPrAtk93BQGh8rmfvUoqVdZPcp5ft7Zo2fWMW2UUnNfQZB8&#10;vE9XJfE43/QPqyfI4wBS7283lx3l+2Rp2XTIgKHENi+Ckx6iqOuoS6flmcvKMjcVbGE3COeQcU1p&#10;7Fh95JJhJwkdUUInKLltvrQPJ5/ZVxB6Ibq5zolgKLUnL/lI41Ip6t0j128MS/bxBjWvhMETbdys&#10;ICVg8Yw1ksaBqNCoroIg74Jptz4K11UBl1exL+wEDswykS8gFwRprMYjlQWT589SLwB0s8OGc5EN&#10;cW5UggDPzjnSnIlNW/XauglqfoDRIQB+6N71BZBvOLUhRWZq/g4DeJzH445zn9+xS9Hu9J4/Lttr&#10;Q+EAGQC4Gkhqe+itnjPFuum9ZYbzixZeNgJAMwWQnpsDYFC7UuzYcQo9x3PC+ZZ07HjTbhCkB6Tb&#10;SXCetxhAp5sAmDjCph6pnXrnWN382w7JOmpO0mwmTmMAzKB3GQQhbQ6rskPSHMTqqLOQ4oUB4Y8O&#10;eN30zApzTm2p/POaoi1NZhGGyskjCOZMOOpxJl/Z8cagPalKOI974di8kk0V1rKteposKbYSD+hP&#10;D8juqgJvcQYwJkjhvBJ9vB+TEjqQuyCcqd21y2Wexl7Cq1dGPZg4PdaU9Kc5OYsaHBMMxRj7+Dz2&#10;4ivgiMVFHmIPXcpqPlYJc4YWu18dY23uxjdunc+uwqYTHe+waGbsrf7h1XXu3G9CiuZcZFCLupnf&#10;l3NVOI+QP0mhxyKf/XVTrlQPx08aexkB989yT2g8V1XMvkW6xHtV7aQE+Qx6kM4iqe9t4AQZs9AJ&#10;dp4BLDqEpN2hQzdF43Q3vGZbGCnlxt7z5xsK1ybQyeWMEM7PU/NKoPs52/oVyCm7Swjs2PH0JwC5&#10;zw7CPmWzy9RAgmCveKbmF5rIrqoFR+v7839E08ir5HjeykUFU+VdnAcmSZ7EzaTEK9v0xCnZSlyT&#10;jcU3Xl9coOMYBOOZeHuLlhhi741huxSNGx0gyAETMQTaLsAI/jkW4pnthrNorGZJvojnfBP3TIDH&#10;e/NKFhSx05TBagP8HVgODrNLvLb4Q17gpCi6cyfOgIuFEw253l29vKioq+gnC2T+masXAP5Y/fpE&#10;u2QzRZ9DOaaza4KzOzVbB7pRH2fXAk49q0j1ZVGJo4RWzpCZudaK5pHdzaRYZbUlX+sCPWiXAYyU&#10;BQcQP1nw4pfF9zGQ+bkWcO5NxDnFSOYUBcq++oOaxnMnflSN+eDFjtNjtaG9NpDDqWn2wAXABNs5&#10;swtOD9b/tQ0T5dvdWqNBAay9mleCtbUKc5eWS+c+GRkZ+dXR0qXFs/C8TJy6qXkl+mpeiT0D8une&#10;Nw7UbzqzKNtEVuT4SUTDDvFNMxud/YHvQyq9aVnektwRJuld0T8UnShyGHu0+9e5y22fRVSHnGbH&#10;FMcosPiR3XQ+2Zbim2urkirj4CwfrIqUm7e/l/oTudDhSTJ0bhDO136ZlmGodCLZL2yBUWyw9gtz&#10;54xoesr1+P4DFzq+ajyZ01M1lC3NJwtlRaHrqBOH9eXnMHHKYgk+8xc4I6QiXFTogdtetIAT6RSy&#10;O5pVpM/Dr+BMypfw8yPoDlaPsnOA+IRBYXalcM48q7QNjhhJUIa9TMs2UvS81FF0tFhdy0D23EJj&#10;da44r4RdbaTdoRNE59dP4y5pfcWVvRcuKKpxT83hcV8fnXbjL1uBo/E5/4PPfQzn9LHlE+SPOLOT&#10;cV4n4XtPwPMy6E/7y26DLcUO1+t7dzmk97Ut8sucqWYts4OGHWp02pmEI0W8e6Yuzpi5WEbrjiZO&#10;Yb/oU+zPd5OUpnhpGC6W/bX+0MNm4p+lp7qF6IvNTFsGTOGvvhMLmEi3HJSppajCOOOUxTkMtJHF&#10;hRRbTwHDMsFB+i8mTTkD7jXoInZreafqypoya0nv3ARbv0fMYE/Zcbosy0oKeuJkW91G8YENZOKU&#10;dL3z8yZJWusiCataJZbsOMXeu6c6yY6GjKMdV678oahtzeCakrliFjNVyfvHsEf089YXOsuWrNny&#10;p1Xaav1+jX1965CueGWukk25oTdbuqPUDLnCwfpPdtQf/N4m1VxhCFY1k1WDnTYsJGFyZ0WZs6JQ&#10;YkEeMRrnzFoAF/ukGKjxJFbwHzg3mhiGWIaJdwb+2N39AtaY3/89rAP9gyeZOIX8PIM1ouNNB1wH&#10;60Y/8xPoPeoVbawHbRT3Vwe6zQDya4Fnmw2cuAZYbE/VYikbiAN2bF+d3JWb7Z7qq4prSAnG4lJi&#10;OmI7zuNanOuI9TssOyvXS1zTFrl0fVhqTrSLeZSzonz2gO/rn+MghrC1ZAug7xSS5fhD84nMpSyo&#10;4Bo9eDVf6Hs3riNyhGM8Jh4zUEUYtDnfQuZZhDUH+LNlpEhyOvPEE/vE9WGSxAxnkbJvSXo16BF/&#10;4JN16QGJNb3Zzy7K3BT98RYd+Xgr9ogFH5D9SQe0lX9sxzEbMXbyFuTpY6ylXYyBTI7Qh19idqOo&#10;JzZ47LEeeVUOtf1lWcnSct8cO2Amdxl/UF8+2a6l5NQj1UqmZdqoTk1i8nuJU7LXsNubxWbUbV9S&#10;X9Dfgi0OgV5fXuoh8wpMZSb8uuACAxUAC8zUV0kvUvyy8JGzL92SDKG/9u8fe5SHrpKu3F2pjXFZ&#10;5SfKHxrfQlzQP9L+/KMwSEFP0gafRH0V9HOBnllc4iPrymZDFxqoAgn6cMQb7KagT8cgIammg/Cc&#10;lnHa8hT025+2T1YBxg8PkYLdSixwlukrmkBOWHjOAjP6kiyOM4K/7A17Zx4JvQldQmYmJg3tgUnt&#10;4bdN2qunfNT/XAl5hzyTbcn6qIU0DVeJpjdxqGAw+0eJi+rjhU9sKJ3RH4gzTd+Y3dxkj2Gg81XY&#10;KM7yeyZ0ogp0k4r1RepjPjfO1tPwsalvn8XPcYcNZFXu/GgWHpPmPLx2W7iPxvquD+y/A56ZCV4W&#10;IBBH8Vww2GaJ88rOHCYxiKPYncUYgfIt4o3kQMMm6b3Udb+jrf90/XuJbWuafDX6ioKdPiZjELQd&#10;jEkQ007GnjsnGN6Ma4ibMvayv3sRn61Jmh5LVgI/vOe6kiDsI2wB1p7F6EzMEhswlvIefBCTBH2Z&#10;DT/NPNJU6WCyCllFG0lUY6pixLp3DZ2u+2Jdge+AF2RwSraBmMHvJ7Ulg/Bf81mxlybwa4h1GZu4&#10;Fw9iceb8QiPZWuUpa0pJO00GKi2VRFEUx7g5I4++OWNOfD/l84YZyJqivVktIg8l3hpGsn4VX722&#10;yASv4zp9iu/EeMQX0A9TMxcNp7SUfXL3bte/Vw3Eha4otrtNnaAD/WOZbiAzChxhH00kiHTokDPO&#10;t2fQ+DPsnYq1Ya2/wRmcwXlq0LksECHTgVOql0Q1x8/qGCm0TmxZcisIWMwry1TCWg7Kqavn5Pub&#10;V6VzJEdmJhqpYgDGuhgLZFyI7Ae0JZTlpaXTZXqSsfJzWAj4WMi38tiKCSq2RSpn4jwGjxmD/CPu&#10;X29hwnQ0RvkOE2H4NwbFOV/WDO/9In6X8wEZ09BNtpW9jdtlWpK9Kgj8GPaSMQxSD390TF9WwN89&#10;//1NiIfIte+HRNO5XnbUBv9wpDla6d8zF9s+aD+VOcDE6cG6AEnpCpPm062+Y8v+D6+B81XREQ0L&#10;4OvpSHChk0S2HJK2wYgfLl9uv8/Wxku+a3k2o25uH+NAatQV9LV5OvSDZrKsKg+U3TUByqdfWWYO&#10;/94Y+DbwbkZfWVjPyNU/pvVkdhT37uo5cyb7fiPDo66zF3NnprRvPpXVVxHc/d13z0S1R91YWWoj&#10;K0pNZFWZpWyscIDvOlumFdqJLfAwKepVzAQYZ36axd36js2bHmRBIOvWydMpzplN07uWFpnfoU6e&#10;k68t4Y0Lzp+51Ka6Rv/R1Xbm+BPlQ2WpEc1rJKzBWwp7N8uJ89UJ/L+ywcH/ONC0p3tv7VRpGorC&#10;Dt1V+9Ry/qwYJ3jKR9hD2gZSun8Aef38kL7sKF0oi8sXywfHdJUf8wpkgbPu3JJ14QfoqqA6sRDj&#10;qOxYJkPVL4H3nsVPyhHtP+NXtM1/Bm54bMm38u+Qxbd3aqv5j6vyXaAzvWG39JSuZyKGBQH0P+lz&#10;G+F3DsIXgtzIjR++l9bTndi/OSr+sqTASMr7jvb2nB95a3PFtvxxUYbyNZ5bH6+dn2MmDqkmKrHB&#10;M89zx4I4FoyTacstkaNcjGUqcBDxumEKcAl0jRvsZnjDohvNJ0f1fVpH2TKdcPNbZEIcjW+P6gG/&#10;SIMfeoazf6Qn91UmfhSYPvfC1zg/tEETcNbH49yxSYpdkyxypP5xSxmd2R1SNEnWlZvJxkov2ODJ&#10;4gf/lYUgLLKzT4T9A4Zhkwnfi+OFaOvZOMVE24w8E/FLN5aounWRFy78dbxPamvpc4tyllbZQeey&#10;IJajlPzTHcUf2GkCdOebWAeyINEGsIiEWNcmfpJMhb+7rJhMVrCVseaXtqTOt4V4/GTSLbkm+T9D&#10;i5YVEYNT3xATq9F/wA5qbB/su3Mq9qrYjonTA2Mve4yz4AsHMvYvKZ4Km6Wr2OkYI9DH76uORnzX&#10;b/G9HYCv9GArGOPhHrLBi7bOV+MI3GUtIYVTbmd2RJrwPStO1HzmneB4msV9tKuvwL7+Ef48x9Jx&#10;ZvnbwGLEB+xIfQL+0O+BbScd1pIAJkthtxnb9sc9u8D87v6qFesfNRs0rz9zaUF/2q34+sP4fgby&#10;GnDvk3ivn0Om/7hqInCLEWyzgZhE6Su7TVkk3rCPI9OfqehgbRSTDPww4hPKAouMeVvEc062uby0&#10;b7Qx6Pc4R29h71iIxaIxvxxtMTqG/cf7sYiQ3aq2ODMceTAl1V7WVy6QoCxzsYcdsISMrCuYMlLY&#10;kzRh7NHvXwNn25/s7f2rvPDCPv+sqr/YLKk2qrV2oMpw7J/vX82ni9/dWDK9yRj7zCIkxcyC2xS2&#10;ZBZs3dxCM8ivjsyCDC8udgCudIcNthYjyK8aQ4d9+xSvo9yxeJVU3Jw7fY8hhIVQszROYhHL2LS2&#10;GiNnHmMm04EZ/DUuEt4S/1CB1aOuI7WhTQb0ZfAeRmG68haw1ufbdSQoxVF0ww0UDqfPyeJXFr+/&#10;v2mifLPTRCVO2wY144IiTc74ZVqJfZahWML2sRCaYx/YwGEJbDkve470neuR1LYd4goMZoR/5/ei&#10;XaQtdEwykf0NaySzJzOsaaDpd2OPdf8aGWn4VU77/m6yqpDZVCceOCbVGHrIVWyAG9i8MzttuVy9&#10;eUOOn6uTbWULJKrhkEQ3blAzj9kZymJjA+AhdptSviYe1ZelxaF3W061rWk9XaHJ6t4r6wqDZXXh&#10;LGB8E5Wc1Yeu5sgp2mmOZmKxLDHf+5BBvicpe5+FHJMZlKxUTwH/Po2//wVn6H3gAs7kZ8MC83Qs&#10;/md3Nf3C38M//BD63zHZAHKoK36ZBmoEHX0nMv24wN6yMHNBMZswR2MG9+IXLKShf+rBxCmNCIPP&#10;rGxzTdUT8v+TtoCZXYISUh39z2aAGQY1YFSYxaWBYEXUGxAqHr6fLf5WHXrO/ZySYgbnJlCc0nEY&#10;YVBYXcYsM4MHpDmYuE9bXAHIK/qOyo2bl+T6ze8lr78QwgvlB6HcCRDZOJgRlt2ZrzUtZ96tz6CI&#10;Pjuso+Y+zs4zUg4zFREFmgaGQfY3INiGx/RkGgyPJ4Dr9AIb8YZjqMvKT2yCT5aepHVsKz99qeul&#10;RCZOCzd3fXlQdwxcjoLxSVAO+4rndrb2pDzkSDFxurHo8F69CNM796hPqGyZSKSSZUUOE4DsuJua&#10;zW4RJk71FRheXMz5X1BypLzCTQpZgmJjOCU8yF/jPRg04TwTE/ybL57TGwdggcbxu+Nn6vXHHkFd&#10;me3lrrbRFt/zULNSyjYCB7/IQykuOoqkpOBzMJFIsGCINfZLNIRz4KcMGiuCZkWZn63qTnhm7C3/&#10;7pXYlGLqmWp/hgBiNGmKdcb7s6OLTgABLzt0DtZOO919tkIZAF7d59u/CG/eccYZMkAgwQQ7Z2/p&#10;QV4+xx6qxC6E0yED+4j/V926eG8VAI0xFF/IgH2mqWwvW1Ldfb7qmfz+/F9uKlx1TOuIgaIveAZG&#10;5SkYFc4xJb3GE/gzg3BGUBB/gpH5FRzIJ3CIOMtxCpQhgz/eEPxA/Hld6dT7idMGKIOaCzVKCee2&#10;Z7ya3hN3vv9Cl3jEe8p/Q9bZ7v0ryjXA+1sbsNaZlmKZbIw901H7zcAIOwTt4kzEMdZcObkfEsTj&#10;Jj2fKWSBAIIzzayTYFTgJP/bTh35A87PE3huzjhlx6kfDJ59EmQIZ4LBTIcY/D1KWyVOLfAey4oC&#10;ZGlZoJrZoQxNipVkd8b8SBm3nK75qqArI7ILTtHYP6mruCvT7XDF9muJtVGcffGjyuqC7oRlHkkG&#10;ag2pSFkxRRlyT+VcMFMhFcR0rOGCQgtZVuIKJ89UXLDvVDIqcQowQ+f4begJdjpw7haDHwxIspKa&#10;NDzszGVxwKcwKp/vYnWci0zLs5eATK9z8a0aq7FHeeRV0hvvMDPV6dJEGBQXGPdvoYu+3qUrrgmm&#10;auYjg1TUOaw6/ctWbflgC2efaotXzLySlFbNK1tzgiM9o41xrgwVxQLpgditaQrlRwMenBMsvWcH&#10;pPVkrgSkGqh5OwRDNK5vQt4/Oawni/I9JbY94m7Lxf77FU2khhhLnP5L17DGblfRlCsGWBMt7DeH&#10;9vvlOIpTprlMhlNuHuMBwN8u56+dlKrBDNlTFSoRdRtkpsZade6xMpkgRQffRRffMyR3hSS3bCRX&#10;/O22kbrr5cdj726BU7ksa44sLfQVq7EEpeJ/x7PSaWAg0S7KTvY3HobSt5YlJQZwhEYTpxsqfWEA&#10;9MRHM0lVS9HwuyZqy16cNaMwMwWo/7BmovzbqgnyK9xvbzeVndX7ZWXFHOEcqQO1gTCEW2VSJOlg&#10;Setljff1ljmFpB7RErcsyDnWlEaFNHOuY4nTiOYVo/NKhmJurUjzv7Moe19y06VLv4vrzsjaUzdf&#10;inp2y60fzkrnhVPimj1LdfCMUriOUilxPZLqljXnn2h29C+ee/K9cD15A3tCalpSPQZAh4wj7Q7O&#10;FO+3oRNpq57G+SKNNyuTacM489IxGWcYN52M5/Fv/w498Tr0BM8qO/CWZ9vL7uqFAMpOkHl98cjE&#10;WgGssgvAJlZf0rEfF68OytDlUxLWehCGk/NKdAEOFkjXcJ577vGGCUtLV4wYqXklTIjqyZbKmbCR&#10;pqqDm3qOuo+Vo6xMJA3dePx9To6dLCr2lclwFrSg19lBs6HESfbXzBWLRJxL2Lq5Bcsgl7awnXgf&#10;2ClFu4N7ZpKluMV4qgQMKWHf3uNw0zBpg3NcW+ETKwo2duqH66vgBivhGERk0GUiziorUKmPAzIn&#10;PzSvZFOlA25vPA9AWyb2Fd/fDwDJEc+knAsAQ3ZysgiG3VO0UxsqZsgcgLZj1csfouodTZyG1DkA&#10;jOvHGKhgh84BXVlQ5Il9MFRJclLvkA6R1YjmUeaS2LQrPKo+ctPesg09Zf1pc4s60r78Rw4QL+q1&#10;5UUL1bwSzngjxRCpeplkZqDGHnqVswB3VPveqjkebT/2MhVEyx/MnrWibJaqGGbRBKsox+E9uFcq&#10;WIU/W6fxO7BKDzf+nTrHFDZ3ap43MIaD7KsOLei70KrsCrvWVuQuKqf+YLCRnRp0xF/eAbmjjOKs&#10;cV7JG7AT/wMQ92fcX+FZWVw1o0BPJU5HZ5yayY7K+YfvdcE9eOG5/zW3LzN/OUAmizvYWfb4Rm35&#10;d+i9Jzbpwu6wAtICDr6u6MDJ5Ny9L7F3pCoxxP4ZHNFW9opjFQhmqauNmTjFOfbO0AUGc5Avwg3l&#10;JZylJ/DcL+McTYVjPKOAQWrOOCVVr4WiMmGQjx29TtClQSnGwDzzZCacICZOHbCvznAG9lauOFbT&#10;O2pr/y/X4LnOp8Jq12Q6AOizKpbFasQNpGeerpksc2Gr1Ly7An2V1F1R5ibrKqfKlGwzRT9LXfk1&#10;sIga84C95fkmDRppZFVwCPprZqa+LIO+X5rrJ96wuR4pBrCDfrKtantl+YnWH81Hf/CqkZp/Da8L&#10;bWIgxScVzhfW+hM4Op8wkQS79Pr6ieonE5ykkaPNegcyYXbYWapOnhx3/rvuZ7ZlT2kN0piKT56V&#10;uGuYONVVtOB2CaSFMpbpObYSrLGU8Lo9EtG4Fd8BjgXkUVWm4319061lX/0KSemMOFV4vPCLsUe7&#10;f52/OvhWTN2qkzY4E6S/4RxyzmP31tiIV46lGKTAYYwykqy2PLl953upHsiRrI4s6TvdIWE1CxXt&#10;tc1YsJMdesQoM9P8fkho1cxraWn5t8GLrSb1JzVnq4cLpXE4X0LyHdW8Egs4Iyz24bxIJhu/wf59&#10;SqwBuZyT4yr+6abyEXQaE1jsnHoKdugpzivBz5c3TFQ07NTn9EeIm9lp8h+sHg0FFgQmdIgxEd8U&#10;I+gtrBPkgV3hpMdiMc+0fEthxymrn1md/WDilHvul+UmKb1F1bRNXCOD+PXjPjzgdYMdi9St7A77&#10;l3Va8vPlE+RPwITf7NUWQ6wddQPtO3U0K89D8q3vlndunJ8z2GYanLfqLmlaGSzgOjEhR8YGFmaw&#10;otUz2xQYWl8FIt7Bd2ExzJYsGynrzpCqE5myGbp4EWTZCc9IPUT2H/+EOZDFhSoxRlp3VZimAlU4&#10;37CXn0I/qSJE6Ht2uv8Ja8Pgy/PQQyzieJk3/DoGCy1wXpcUGUpk0yI5XHsEeNNQFVHMTTeX/K5o&#10;2du4T7FUcMaZF/QC2QkSm+dIcuN2xazDWYC+mX53j3RUbbl5s+/d+NrgO8uLlolxhKe8i8/h50+C&#10;jtlbGiQhyTPkv1ZMlJ9h7f4beurzI4bikThf/CIdbhdUrd9A/V0yVPv5tvoDP9immisMQSxBR9UF&#10;e8WRFrMKWP3vju/voArHGKyiE2+HNfDHGTUBFrRJ1JdXtk5WBY/EMr+DfNBhZsUx/Vt2i/AsUsae&#10;YOIUN5NNzzF5irUim4Oy08AY1PNaWA/S0tNOEWsRc1ninp/vLiuzF0hoYaAU9oVJx0jtd0cajtwy&#10;jLZU+ohdcMQuxHTsyjIgHsgwl/Da1bKxbKnsrZovQxdaZeD8sLgkTFWBB4cMyG+OA3xV4IAY6G28&#10;bnW2y42uEQDUR9jA9rN9ryZ1Jw4th38w7qi+wqoM7FAmWRDhlawP/Bguw5dGZHnRCrHGuWPhmDHk&#10;nvreHjLonaUvPnGmsjTFR1PSHP/SnLTQ1A82TpIPNmvJq9g/+jLECyxE4plzTTQRrb16qhjEFVhc&#10;56ieuMeZfV/aE/eTHaexjVnfBOfOGAzIsZagbHdgGD2VnKV9tozRk+lZ9ioAx05i+g6uwKe64ZPk&#10;TZwNyrPqesMzUHezs3teoTF8ERdZWGglM+DXcRwLfRWfDD0l+0yU0xf+GvvgFK8Pud19bOxRHrrS&#10;mxL0wip2XNF0JDxEuUk9XtCTta5msOQ+Vrh31Z8s9ZqVbqd8MbIpLC71lRXFU4G99VTilL4bZxqT&#10;6o8+HQO79PFYtGGdAP8V6/o4MMEvYVefAh6ySLQQc+yNXQIwEF7P0S+kJefN4jibKFNxSjRXTB8s&#10;rKQe+RzybAdf1BJn9YudevIv7MzD2WIRFlmXDI/ZSO+5Tsnsib+S3jVaKMaA7z0sUX28+oktZXP7&#10;p+RBBnCuveHfBeWTrn2SPAddy+76363XVhiPlOSkv6avTWYLFmixy5+sLl/Dp12WMyezEHizY7jj&#10;D7srVya6ZlnAdrmJZYKJSvqpZBv2hJ3AtmmGkEE9ha0+AwZmDMkQ+8pud9Lj2iYaw3atk47zLfcL&#10;xttOlXwe2byw1xV7y2JtxqjI0vAJ1oYJWcYmiAPsEkxuJjSleo297O9e5b1Jf5oXZV3H+XW+Wdqy&#10;usRHpiQZKYret2FjyFZCWWfynR0ZHNUwu9BdXOIsVbeHPs6qFfzJ6MasBWNvqa7j5+u/XJ3vM+iR&#10;oS/+2fAjY+HXAdeRJlNRC+M9iXVJ364Sp/hsxoSCsrUUjtpe7StrSo3wZy1VfG8BOaIfzqQFi4I/&#10;xT0R73dvtJTWUQNZk79b87eJ05GRrF/F1qytI7MFA673YlsqcaoJGUzuqPqYM5mzOvcmzcqzUDpN&#10;F9jCNcsI+A4YINtQpuaaiWWUvrxxALYHepW4grE2xtzo90/LMYL/jfdkPAf/75U59XZkQ5xN+3De&#10;hkN108QbOjso207SutPk4ndX5OYPV6VlOFWmADNPhO2ciPVg4F3NZYeONYedJDXi/GJ/mZVhpYKr&#10;lLefh4yXx5aMl5ewD6T3ZzE6g8f0JZ7HOfodZJDFVLRn7+AnY5b0rRyS9ZQPwFEZr9InxPfQTzaV&#10;6bl2kEUdpSvZuUa/+SP8/PyYqUS1F8kPd6BpcX1385Tkd2+U7TXTb4c1R2zounv334cv1HxdfyLl&#10;fHb3dolpWSCpXeF3G0aa/6mkIN7y512nC/P31wTItLxJMgs+UETLEanq3Sw3rvf4jP2aun643vTh&#10;4UKnU2xyYHCec75Jr26fpSMba5ZIWGOwrK+wU/Soy0tMZV3FtLtZ/eWHG0ZGfqXpL9yS0bn16vEz&#10;cQ/FDR+8SDXaMRS2J7J5e3fFSP/4lmvX/hzVHnODDFKj8QJrYHhHOda8UmYW+Yh9Jv0fPAOeg4Wl&#10;U1MNJKd+3rFLD/h6Iqd/PXgqcXFcXUD90iKnO9TJwfnaEt286NrQ+dp/OHOVF2dsl54ojYpqWSep&#10;7cslv2ef9JwuLSKTD3HZvsZtQ/trA2Fr49Ue8brw/ffim71aPgzTUw08n2M/P8D+v4X9tYkjw4i9&#10;fBChK6/jXP8F+vR94G17+AF6sXqq0Po16GHOwaP8PIU/k8XuZfxk5zJju1awlyy2/A3032OLvlWx&#10;kY/xHuycWlXsAT/NGXpYV4whwyxoIa6nr81ZkPoHtWVXcaCcvNgoP9z6QY5fHJZddZtVsebMnMmS&#10;07Xj7Onz/Tp7aw/Hj4ct/QQ2jvHxmVm64oA1pu1iwRCLFr6CjL4NuWXiNCDNWPxyOXbCDDrbSizT&#10;OM5HR8nK5sop0jys8eB6pnVXh6jEKdaC51/deHaPSP0f2gfS56tFf+DaXRX3cUDanIvfHATeYZyA&#10;cXo8A30UzkmlnuXzuSWNJk6XFGlLaLmlbKrygg2GfYMu88ftPZY4ZeKRxRF8nXo/6C8mTxjrnJpr&#10;Ij74HpG1a6MfTJymd1U8vSB7aYkVbDYLbTgnf2aOO/SLtdIVqiAKa6CtdPRo4tQWdnZxlgN8Pnvx&#10;12gBz+jdWZPsu6ilJfpH7HoPXlGDZf+xtmilxiBSTxXh0IbQrvL7MunC2C5jyLPzzaTseOT9RpXT&#10;kPXcvpSDy0uCRBe2gTjNEHJH+0wWQj7TeOgexzQjMYrXHaU653vjJo5yy7QX1xxHmZXrLsktR1z5&#10;njkdBbpucbbnX8fnMr5N+/oUMCqTphxNx1mnzLW8je//G9h42udvD2mLH+SIMW52mzK5M7fQ+u7B&#10;qjUqcZov8osWnFEck58zf5HUEbGnfDDvTlprnLy0z0ieXqulCqTIVvG75RPFJMoM/pmRisEzSU4d&#10;TNYUA/z0TLERozB9+RzYhEwkHwNTa0PGaY/JjmgZZygTYkzl13t05LfANX+A7maREYvBGcvwwk92&#10;HHONyC5GjMRZpvQd/ZOtZXX5HJmWbTlaiIs13V4yr6nuRMW7asHHrrordY+X9uXuK+7P/2zsn9TV&#10;fLr6pcjavUURFXsriEHG/vn+VTuQ9+H6oqB2PWAMYknGtxmbYf5lWq6xBBcYqnEKwfl6sqTYWUKK&#10;7WEn9EZZMrGvjN3Rr2KhFxszrPH8zhl4Tpw3Fpy7AGdPybBR1MYcycP4s+kxY2AGb3EH5t9RtUeD&#10;PfhJ/RdWs76FzERWkYZiCV32HvC3TYSxmMcYKJ3CGB6LD15jTo64fONE+WKr4fcJLSUu1T2Rep5H&#10;Dc8HpJupkT428LVJc8uuSI7jsY03kfiWVDl3dVAOVM0Va+gKsnOSRYLyxHiqTZyR7G8IvZvTX7Dn&#10;HivggxdlqKjrcINHnJ5Mwjqqeejw07xzHVQRL32kLYX75eat76TuRLqsLPSXgzWbZWfFDBVPZw7I&#10;AGdfD2dKJU6p06BTPNO8cbZKbrSPFN9MbtsoCzP9ZF3BfPFMH2XsUM1BeF7aaRav0n/mGWUBAbHj&#10;+/BD6Ltx3Ar9OM7+pV/3JtaPMkqmN3ZrsyCCo2v+c/UE+SVk/terOY5OD9gcuDtCT/yB2ciCxWJV&#10;smA4pevJijI/yIO5kGbaF/JrCxvIWAIZpvidVeL0OYAO1RECQOaRqgeB0VXz4djFoubG4SZ4ZvWy&#10;4t0GIOGGGmNjngcw+RnAzb8DvL+6SUsmYVFmQpDmF3nBSOirzTPFwqkKFihjVYGHL+4UriWF3fvl&#10;ux8uyPe3bkntySZZDAeEQf01JfZSfTy2qnq4Wnt5yZob7CpiRykruKfnwMBgEdlpSiXFzDmr4giO&#10;rKL1JQhK2TdHX2YW2shUGBYdCNEELL5Duq4ca1gyNHCuXDu1v/LPSwo3NX15AA4cnoW80QSY46Hc&#10;txfMPlHbH//6mMyoi4pnQ+mhfbqRpncYPKbDxwoaLSgPBt5pGGigSB8wJUtL5hZMBLBhFaEP1sFY&#10;gWMGov0ztBVHNgP5BrgVlQHei5+rg7Uxwb95ZOpBuQJEahyuD51teKiCIqun2tk23voGqRkIGN1j&#10;2RHoJjox+opemdXxTHCSyoDVuuw4DUwxgZF3V0qMMzUCIw2utvTm/GSXH6/0thzTKWkuZ1Q3Ld6T&#10;hoXr9AEEkvTNlnA0OANgV5X3xZbh7PsOZuuZxq+PNG084wCgygBzYKKRLEl3EttwfeUAM2CpH60n&#10;jlnmKklCY0yjQuHWj+LcHXexxf+tL5nT3DpS/2ZUWdR/rM1bHjPuiL48B4X8ZzhunAvH5Cm7aEhp&#10;wO/LocW/3zxJHocDyUp7B6xzAECqSzYUHe4AOInrSmfcbhmuUbO4qo9XuKc3J22rHqh+qWgw3ya5&#10;M+L2qSsnxSfeX/4Lcv4nHLB/wXs9tni8PLdaS8wyLMUkxRhgAsoU35+BFZWIwPq4ptmJXriBqoR4&#10;DzdlglWV1jE4IziMFgmm8tw+XflvGJU/bwHohzE0jxmtNuWMGYs4JhXwrDCOpAblfBMG29gZtLTI&#10;X5aUTRGvFAOxwr+FZPneLepKf6j9n4otuysm9FDlds2DiVMq7Iy2mPBdZWtOJzfG/GggPK/c7pg1&#10;jol68gHAGR2KVyE3pH90TSb1A4AyDF9wgT7Opp0sLrKBQQAowL6TepkztdidzmQQk1Y835zfwuCH&#10;VQqDWjrimWwgRlR8+H6sMv8MesUz1QEG1UYcU21/2FK6Y2GNyL+OPc6PruLuaKeZyU6XJ+AzXCKN&#10;ZCJeb3lYVyxjdJVBYZCKOofVaQyg/gVr+xbkwy9mXk1yR/5rqzNnxNsdMxDPLOiiscQp6fk4t9Ee&#10;CnBb+W65fOOalPRGqbkr7IBjd7yiBMBafHpQV+bl+0lSV/KFgUsDf63GYcfp2M/e0yXmB8pmXGDV&#10;EGlzGRimUbFON5SJOKt+KcEyeOGUjFzpkerBTNlbvU72VoWIF8AVq9CY1KLDTsoQgtVpqXMksnmL&#10;VByPlJLjGZJPOr2CQNlXdUi2lM8dTXTgZlcGg26kMeNZsoyykv1NYbK81FaWlhjKylLS7tjK+kpv&#10;rLehSnByxhrBuyNkbUuOrfjHu8sHMMb/AzD2s1UT5ZcwLu/uNpAtVdtkTWWIBAOYbalwkcyO/arS&#10;mrStswqdZENlkMwp1FPVZKRiNGQgGuvJxJ8HzgOpeiOaV6l5JdWDh2Rt7gyZlbmiLquz873Izrji&#10;3bWzpaxvn9y+dVEufn9T1lUekq8AmkbnzowaS9K0LU2zOdt2pmXa9JKQlk+O6akZEqwiZueff4YJ&#10;DLm+mlfyGs4WHSAG+wg46fyQvokAjkEZVjrS8WPyhNTy/7Z8grwDAMLAhkOUHvSNvwRnewPQMnig&#10;rzqDmCCgs24C4xpXt1QuXumTc9cvSGpvuvjn2oqrZrLsrvGXtpGc3ZVnez5aVb66Q4/UJnAaSGW5&#10;rtRHrJPN1IwuAhUCaEUtD9tF+lRdfL9FAPwh+D3TFM4r0VUB8fm5ZgAe88UmaVRHzlUzTm0V4GAw&#10;jQERdgxOgXM4I2WKohh7c6uWvLfD4ua3x+Y4H6vVPBmSt6ZPGyCM8qSobSBjrHxXFex4DxZ/eNOJ&#10;AzBYVMygtImigQott5M5sF+cncc5TA5YBwfsK2WTbAvsrFfVYwCWrun6sqIEa5ZuLpHVKyIfdKbj&#10;GrL+uCB3aRVpuHThnNBJtTxmpHCBZZKBomNmwoGgygy2ZDL0Z0TtpgtLsmZ9vzjTR47WrZL9xYsz&#10;K7oqfpQ4fNS1qjikzQznjhTP/M6c7cKAE+ec2kZriwfswaYKT6k5kTR37CVKb+YPZM9ZVjoTgGh0&#10;9iKTSffYERh81cK62QPH6EZDNrn++HfabVM43wFqXomNbC9f2lo1mP8W37NluOXZJdmz22iLSSv/&#10;HPQ9ExYvbsXfsQYMBnMuCBOonMP3HM7b+COwBQDvMwp0cU5H6fOCCy1ld+WSA/fmhz14Hb/Y8YKm&#10;N+X4prLReSVkX/gjHK0/r9OSx9fBmYk1hx0xBsbQk2/xrEaQISvoSyYN9LEu7BpmJxHpAIk7qPcI&#10;th2BvdxSSCVnJx+GGcjT0Om/3T5ZngHe8x+rHp0J2SA109IiO5lXZKa6VKwJ0OHA+sPmb6yYJ0z8&#10;OcZpwwmaBHtqcfdo7fpVnL019vj/z9fAqaoXj9SuKLZNMFS44RPIIrsPVeI0e7LMLyD1jinslY4s&#10;wM/V5V6yqsxXPEknE6cr30SOznz9FK9l0NUJMsFO03vzK3geQrKsZGvZYvFMsFVzXZyTDXEe8D6l&#10;y7ui61N/RAX04EV5Cq/bUM8grGuiuZhAXj7ZBhCP/f8IwJ0zufWhoxiU+Ahr/ylk4B1gbJ19NpLb&#10;32Z2/mrrmyvSXHp8s8wgA6bQqwZq/iqTuw6w0aYJeuKbCb2eP1uK+nJkW9VsYccIiwfVvBKshWcq&#10;5w7NkYTOiMaKkxU/mq9y7Vr/n5Mb1/ex8pddi0yacu8DchzggFuoP0+KNJWa/ha5ceuqFPekqHkl&#10;zUMVcGqcxR6OI7uq1OzkMWfIkfNKmpJihy5f/n3/+Ybp1SfSb5UMZEpWZ6TMzrFWs7iZmDbEe4/D&#10;OaKOY1U2z8h7sNs+qVZiB93H2Yovho52mT61crw8g/spOkLQbewKeA3//wHODwsX3wH2+xWcpd+v&#10;Z0IQZybZXDyTdEcTp3g+6gEGbkjJyy7FBYVGit2D1dn3qHoVDsDtleUiST35tW2Xh1TH/Lfhc8d9&#10;sNv+xut0wJRzqSP/gfPFxOl/AxNyHAMZTth9Q6YHVYULOz8t21gKO0JjCoZqP19SsvM7M9gCPawR&#10;10nZdvw+u0g4t8w3x1gox5QB0jiTUnF5uoXUHk+Vov4IWVNqI3Nhs+ngsxiI390m0lOWlW+ETdFT&#10;hYLscqCOdoccc+7hR8BIxG6K3QBO5ZN45mchc7zZdfoSbiZRaRfJMDI3V490enK04ZDqqOI4lGCc&#10;4YKuY3K45RjWylC84Tew6HI67Hxk43TJbN2vKGiZFA7KCb6Z1N857/qVCpMj5TNkSdEG2BkzeQfy&#10;zltrr7bsK5kis2ID5XGsHYsa/+v/Y+wrwKu8sq6rI516p+7uOvUWj9174+4ekpAQIDjBCcHdPSTE&#10;3d3dnUAEdytVnP2vdRL4Smc687/Pc59A5N73PWefvdfais8fscdWAtOmiVOMxc3Ekql7WAFVeqz9&#10;mw3NO666Yh+tgSGY2MYKT3vIP1slMXC6om6MhFR4iy32WQPbwfZodAT4AUdpgQld03XAbTp5APJD&#10;LPMIPo+tR9ne8R3wJSZTfQU8wPa8zD5+Gj9/AST6+aX4iv8PhX1j5QGrLGinyTPZ/o+z/Im1brV2&#10;XgyeGtkcJfOLAiDjWxRGm1M+Q4ZEaFRSkrK52G+F6bDOrKxyA37fXDtNllRMl2UVftJ1skzO/3xR&#10;ZuSFAZMAz2YZy+giRzFL1SmZouyuKvL+9cDJqiDieHV4f3fVnut5OLe/sHleebAMi9DKB8TtsO9M&#10;FmDFNWUjFRjyZ2DbPa0J4BamytHD++dcXwecR698rbjGmcrk1NElpV2Jb87IXFryMc7TW4Py8iFk&#10;yACypI+1IM62wH3ZA1MMw956xJqJIdbcK8HyckVv4m2b+seLM8s31+1088nyvOxXYAVc4S5DNgHb&#10;QS8yYZj6g9zGCXicbZCdGTiFHmZiKqvJVHUiAzTASkzUZLXxlDK2VbORuRXOqs0aOQpHsnDMCQN1&#10;5DDv4fUx+IltslYSOjclDt7OHVd6Y+I7O2pXH0lp313z+9nqDJxGNGzcmt0dnYS1v6Pat/fM3s+W&#10;FgffsGPgFPc8u2qMhFaMExvYWnI2J/A6zuJ0w31yPimxjRf5J7ieY8pAAPIZ8NTHYFc5usU82ULM&#10;YJc4L5L+A3JH6jhySf1InRrjwLUnfyIH/xbPxVaKttDzJllW8uEaI8VR78b5+ifkmYkJZtEucvzi&#10;UcnpTbqR15s2veVIy/N5e7NCK/rKZvEZDp7ufGZd9cwDY4s1ih+7wnZSL7K6/JUVo+Rx6Di26mWQ&#10;kMng9P28BB3LFmjPg1txPhodvF+Fa2V23pTC/O7855iQvL5mXpEzuLtv0WjVZYSdbLgfCrfiHDnl&#10;WIhlsrFKBOG8TIs9GpkNLjiJSdY4J7YpZqqDSceZVmO12Lg6ThYMj2iefNItW6MSXb/CGSXXY8LJ&#10;raApA53uqTaXs7sL/mfgtKW36P3gOMs+tsodC90WWukuwZmw1Vj/t6EnGJwcqnQAPgfniUn6E0vc&#10;ZEyag7wPHcJAik2ShSR0Fc4YfEt1HTnRNHRx8egjbsDEnBfOYCCT4ZmgRjmnL0SNkcD5ZBWyatOb&#10;qwesxC4eGllX7w+uZiEhZQPfs4wdmHGqgq5b9WUkdCmxLP/PNtcMnC4q21SY/Yeq6Mru1IeiasP6&#10;mDDIpB/6bOjj+nqHkQTnzenLO9jySf+pmo9SO1bsH51nKnrQtfrQCQFF1uB1DjKmyESCiszEGfvE&#10;kSif0t9BHIM1oc+N3d6CCiCvkOvPVGBVA44YciWrt8S8/Vhu0VpgbA/Y16kl3lJ5pFZ+uXJZLl/7&#10;SZqPJIGTa2UonkV1bMP9MXHUFFiblTHumTqcYQ8JKXAVLdaKDuIH5o1QAavnwO100GdMxH8TWPRl&#10;4GhyPMol27CTS7HbFDtEfIP78czQKp1Fff8S9uwt7KNROiu0jeUTPBP1JOWPVaesUDRN8ZHm0ydw&#10;1AcqGS9fOSOVfauBowJu7u7cE9nyww+PNh9MnL6tOuTa7tYVktg1T7L64q42nGwZMbjs//ViYLHz&#10;eFbr+hp35aSfXTlG9nRsk4K90+THn1rXy+90z9mzueYr8s0vMMGKQVO2K2R7dfcCEwnv2I7Pnisr&#10;ap0lrNoWHN9cltYG38w9VBvOwGnugRq7tO6tN/tPpK8efLt/u+TyvnfqDm6uje2KaWw6e/a59p9/&#10;fjq2O/m3BVVOMr/KCjzQQdY3uEvm/s0yr2aWuOVBr+HzLXkf4M8+4IOpdRNKzp0rfH7wLe8i7+s9&#10;Ebs0onF09qLqMdcYhGC73oTW6VcOnq6ejiX9nx3u2G2l5mjtptjOlTeT9y6WtdWzJLVlxeHTF5o/&#10;bj1z5q3Nzct/2NnkJ/2n2J2a1025euO6rGvJkO9jrFQAXM0ihEzx3NI/5ZlnJp9Ea+Q1yMiLwE+3&#10;WjzapOjkA3yPifb0FxDjcTTd86v0FE9jG2i2iec4Ona2+esSPblr1nCV5EruzaSZJdD7/gV24Aca&#10;sQJGU535cDYp10yC40iUtSV+cuRCo1y/cU1O//yDxO6NEXfYNyZNJHcs/OX4hc7A5K6sGJNEq5sf&#10;A7tRVwbAhjllalSiEBNMiOnpN30fdpA/D8qjf9tYgkosZVKZoziD2wxjtyrsy6xSZ2k+nB7J9czu&#10;aZiqjbK+Sj32BXQl/dvUBU7RumvtB5MXq0X/3bWpIe7LMTlTfxyOM606WuFZmHQ7BFiX51V1h8Hn&#10;u6UCi2Fv51YYyKo6Z1lW66VG0dHvHQR95gMOaZM0gHvo41azqPH3HJvDTogOsI0BwL7emWYS27gk&#10;6VanJl4MnM4uDitnwji72A3ZppEZxd7iAv3M1sVMDGPCDP0ZTCT5DGfcDp81v9AVnNRatT0fDS66&#10;PCtoMyvvB9/2P14MnK6tWZFnEWesfCm0IazkH+gAM6BrqacnYK3LDuwqH/wzzgp9KK8/KYJ+WT3a&#10;bejD+XkuEhBvpQKjlL9h2C+nLEsxZ7tX/Jvvzb0cgfvmGB2vIk8JLHCW9M7IaXzP7I48E9cE2wts&#10;H/0cZJD2lXb2Bei359cayNvQd87Abu+Dh9Bn8Ajs87BwfcgB+DX0iVM+sA8w8vRSh5vhDcuXM3Ba&#10;f6Dt7YK9OTtL+0otOk53vB7XtbO49WTdzYK92fLaDnN5Bu9DPH7XfOBy6FmDaAvRI0ZMNlEyTp8/&#10;g3WUA4sEU6yFnXyDz6d/m5V+w7brKw7AFqwWDLbGmMqjuP+n1xvKM8AgnwPHMObgh5cb+DU7f9nF&#10;EgdD15NDxg104/FLt1WB0/GFtipw6on32tOwKrP/VP/TasEHr+KuhK/iW3f0JXaFDx38lrrKe3ON&#10;ttQsPp7UEvUfk+Oq+3O/XFwW2DMSe8XiOsZFGCzU4r7HFTLpjqMKDGF3rWRehYvMAE8cV2SgugMN&#10;gQ5RRQ6wFQy2MpmNCaOsGmfglAmsbNPtnKxT3VoZOP0XOKPxbnZv8FbtmmcXzz52h9/4P1yRDSv2&#10;avH31lE6scXf6kP/uCbqFFZQPm7aXcgo+RtHr7wN+fh2je5KUltZQHlXhLlNuMmF0Rlm4pIzgOs5&#10;e5YVm0xGHJPpIZ2n+uTYD92yqHSMGAHDsyMefVlMMCRvsMX+7mzbeLnsaO10xroGb+v2BWV7d21/&#10;bLV/iqmywUwWds62gU2yES142sgoY0lrL5Jfr16Ugp6dMrPIXTbVhcmSck81ioGchFxIjdAilh08&#10;a1qcvejOcKk/mi1xraEyp3A6vu4Sth1mQhf5Fiv+VeAU54wYkjqQMsguIx+vwzkBb3sBfO8ZyPKz&#10;i/CVbXjpC8VeUY+TQ5Bjv7ZslPwVnPA+8kL82zzBHBgNfAL8xxeYjd1e9fH+LOpzyzGRpXWTZEGl&#10;rUyArmPXI0voZQZy2VmK/NQ/x03ueonZjzAYbIflAfKpx2wzGBJGuNmml8qXhPtW4JSAhO1MSCwf&#10;w9+xTe9D84bLp2v11EyxkEJnmVbuBQHTKacawREd1HRk0mnLln3OkXpStG+j/Hb5nFy/fk26zx6Q&#10;JXXzoHCgLKEEyw9E/Nx7vqdwdd2mG1/vMVHZJhoctOA8KGF8rmqTyxcEQJVT473dUjTik8dZHVpl&#10;WCaU2ooRNkAPi+KUYSRb6sf92Hww2aGwv/3peWWrG9jSgSTlX3gxG4nOi6UFwWea+qM/GpQZdVGY&#10;VpRv3zYy2vwG10hlqAw+DyPb/Du+GCxjFmFI+SiAG0vZ2BikWoQF5usrR7Q3CCGJH6slTCEIGmwU&#10;FRSd0Zyzx77hnmzLka2VaTmOl06eb7UbvAV1FRxudXVPc7hEkM8MdL8MWxlb6Ih90CqQS+cZMzLZ&#10;mo+tKRiUGQ+jE1rpqTLtWfHqG6P9tak7x3TwLf/0yu4qdJ6Y7fkDHZSq4hTPyowlZl0yS4vzN2lY&#10;NtZ4/txyKNmHh4t/13Wqyzy8dckP7hnmqnXB6CRjmZfnLeNT7NX/P8Lasc2mW56tmjXAALwKKOAz&#10;NCCfows8xD7XWhaUBR3sOFoznBWnC4vnx38ToZMXoDheWAk5BLljpQGNDMkcDTwzX56H0noIRuVZ&#10;HAzOcRwLBegCo2KXZwRCYCjLqidebTs6MPy4qq8kdGlByG+JLXsqcvand6Tvi5KLv52XcWnj5HHI&#10;+TM4hPfNB3CfOUxeXjASIJazl4yF7aAZPObMAL6YhWOCw+eQaqOylT6j8sRhJQFjpfWoKI0YJpnJ&#10;Y1tg9HDOVFAW920OI+ENWWZGvX28vszNdZfZJY7iTmcu/k9nmxHWZi6U3fzqCTI6y0ScY/RlTUXI&#10;uZJ9ue/wGW5dRy72vhHRtLxuVeWCzIMHD952UJ87d+7hlI4dbesrFx1Lb08fNvjtO66Cnrjl7jg3&#10;DFIxM+99yA0NJ6uICIg4v25aqZXMLneCURmo2rDHz5gFx8odAj62X2abCWbp0SnoCHDImT2uKVDK&#10;UDJqRgMBCYDqh3h+V8jCmGI7sU6zkFlF8zZXdv97cODWVdWb6DI10+XiKHwOnTxmMN4eieaihz1X&#10;CQyQd4Nd+vLZhoFMLbZxfhfK1C9mcktaS9r7c7MnlehA8DnDkCSEjmEz6ATO06QDbmP1Lvnht4uS&#10;3rVJZQ3SWDGxgWCa4PrzbUYyrWic5B4o6rgl47cvBk/xOvRD06jI2pDDrMhk0M8iWQtA4y5WWcYy&#10;NF4rC4tW4DN+loPnmqTuYKZsb1gma2om4PxANvB5DM7wnPFFo+KV4C972rZKVd8WydkfKendm2VB&#10;8QTJ3l8mO+oXqOoHzeBrGAwhM/FVq6s4G9mlWvVyBoqJykhlO77V9T4yvgRkWM0roS7EV/ztojxr&#10;mZkZqBJe/gKDcj9eDwJQfb3LWFbXrZLl9YtkYrGRLK6ylbzubQClDqotYEjFaJDKqTK93FgCoVdc&#10;8L6s4mWrNc5B8ci2l+TuOInrXCwRLT5SfWiTRNYvg3wv7Mnp7Ri+pyuymvNK6g/tlBvXf5Er129K&#10;cm+dDIHdGYL1o11RbXcgXy5x5lfrD+a0hdavPfdFrLG8v2MA/HwFfeGPM6HB+nLGKeeVcBi4Gp4O&#10;OXsVdonOZmanc30525R7T6L8wOJR8gDO9nuwaaygHJdiImEVY8Uv21F8s8zEMWsgA4mtoQgUTAGg&#10;YuqmyfmL++XHSz9L5bFamVzhqQbEL61xk9ZjWfWtZ469tax6WY0BZJSBNQYXFpa7ASgT9IPUETzj&#10;xex7knYCMSs8Y0iZvczAe7nkOsgIECAmxQTmGktU82xxSHNQ83Znls4T80ToT/w9gSzb37BVZQDW&#10;a3buRDWP8xU87wfrTa98ttvHbXdj/EszCxYc04POJNnhvBLKGW0WA4psQ8tzMyZDTyaXjJKZ5Qyc&#10;slrQB4TIQnVIYPtVvtyg410BDuloZ6BtJD6bmYNqXgls9axyV5mQYyFRDaFxbK0+eDJAgsqfnFe0&#10;sMYFZ8EA8vkB9sI50UqmlvmJGYjrd5DXb/F9Q9h0toMj2ZhR4CKjEyxkaWmATClykOAUu66afWl3&#10;2OI/u5ZXLKjj7G+uPbPZmeFPuzUcz2mfoK+qZ5dUu0vt4cTbpJF2vfxg4YLQyslYd42qSmQbEzrk&#10;2U75fawTZccZcmZIpw/ek+vGrDkL7EsAbJUrztDSqqlnSvrTv+d7Nh3pfGNq7pj9nxCsQdfx9Szs&#10;1vMbDFXglK167aDj38PPH+a8EugqvXA9kEkGB7TKTnsUGMjEEgvZ2hC24z8FTltPdo7M700+G9G4&#10;Xr7fpVP2kDOhONfvaZB823hz6G8TNa9kJO6fhI6thS2jtKKDrDAb2oBJX7gHzla0wfqz2tYJNtMe&#10;OtEatuz93Vp5FufqURAhAlA/YAfqfs58YIKPN84M26IyUYazeSnv/hnWA/NK8q3EFQTDFu87Kcvp&#10;UnzLJl/ozv+vOXK8jtw88vf+32Ui37q6jta8uaVuVp01MAV15aewO2xhRTw0EQQ3pNwaeMtcZbuz&#10;Q8LCal9ZUOUtDhk4B9gvBk3pYFFZ3FgHVSkLEsTgKRNqfJhIkGMpkwq8gM90am1sU8xlUqmPzC6b&#10;9NPu5ljVjvbPLtqH6KZVNaw4d06xFLtIjXwFEP/F6lEyAus4JsFefEEWzEF6P4OuIpaks2/IFkvJ&#10;7W9xOnyi+F8z0hwO+gH/eOebiB3wM9u02cBuMbOdDh9vfG9PY7g0Hi2RWaWuypZ9j/2lM5BdR9yA&#10;uzY0TJf0nqTiphNN/zaW4Oef+57K27upjyMcjLFu/HsrvHdQsau45ZvDtmjEJN5Bek8fl58un5WM&#10;zt2S1pUiVQcyJSTXHGcJJAL7yuCZjqQO8mUWayvbmmK76g+3v9Zzpn559eHEm4kdm2RDzQIZD1kg&#10;AaLjjfaKiStm+FxDnH/OZWQFiUOiVgVQWBHN9qqsOGVCAUnRs8B5H0L+VDcB/C6dpNSBb+J3H4et&#10;egI/fxNry1lTbrj3sbl4L6w/55UYwI5zdu/MCmc185ZVX2xNqTKGYQNJMJmZ657rJik9xY2dFy+q&#10;xA+jmEkGH2+0vsykB/IKdtR4CP++F+SM7dq+XDdKJQ5+zVZdkCvVahLP5Z2tkfyOBV31R+q/WFIf&#10;ddgqyUo5j9imihUwdJ7bpoCn4MyMKYQ9xl59gediJSQ7yExPs5KG/jjJ69kAe2QjQbk6JeesWGdy&#10;0KjddrDt68UWJJlOPUXyIMN0RgyDbHMOD+0KbeO/sFa3EgyfBy4iNlIZ7LB5zMIl3g7A2qyv9ZSo&#10;tg04vzYqy35cqqkU7wuX2O5kGV9qORA4xdlnFVRk61jJ6timAqysnppYMv/HomNnPM+cyRi3vnwy&#10;9MEM0QED0elNrMfuCJtLA2ViXIA8FTpS2V1iYMM9DjI1Z7a4JFjcDM8fk3jzZus/So/t/WZ9866r&#10;ThlWYgk9zCAfg/pMHOCeMYlvTUOwzKsKhI6CHiNWw4sZzUGwPzYMMkHnjdhjJo8u01NYhi9Wl34N&#10;jE7ZeRqfTf7CDGWO9HgsbAS+jsI6DbTsZSck8pwPgTHJKVm9yeA4MQllVwtZIZ9cXT1NSvqrZU5h&#10;sCR2rpbErm3ileWq7Co5ATHcLTxHrkfby1lDy6sCwGuCVdve+kOp8uvlX2VjVTjOhIlYZOpkdKEL&#10;MCmeAZ/Hyq51ZYHnj59vc1AH9w8XdU3JkerUeeXTYOe0CqtyPAsrINjBhHO2ttfPVZwmuiUNWNNc&#10;Yd5bDglzyCqrmMyxboFJ/o05LeHvT0sLK/8Aa/cyZOZl2K0PIZdMsGGih8LawBEuCWZivgP8Ld5M&#10;DCPAtxMt/mvglGNhllasnGWfZqPaU3tlOMtnOEtsR/YFuBI5PFvVkitwzimTRMghaMPf3gguBTkl&#10;x6BsfwuMYJlMRxfH4ZjInHJn5TAdD25HruKTOZDUzOQkJtcR6zkCUyV0bFQtH/94ZTRnvLm1ZnVv&#10;TMuGi7A5t5O+WDm/uip04/b6sIMHLhy4o/Lh+PHjD+yoXXzSNRZ2GrZyTtVYWVA+Dmdcq9q8OsTp&#10;izuwxtQiW1lc7CN24Gx0HJLr0cn7IrD2P3AW2XnooU1GMjLRTPT4t9AThuA09EWQX5JLWiZaQr7N&#10;Ib8DXJMv8ii2p7WEnJhnWMqHyw0UR70XePZJyjPe2y7WXc7/ckby+pIlfV9Cf0ZHYuHygpk/53Sl&#10;xPAZ+k62PrWudmZfQDHWG9jdERyZON4330BeApZgpyXyazrYqOdfxT0zqKCq+3lWBnXKZ+BV03In&#10;FqZ25z/XdqThwxXV01sccRZ9C73V/Fv6Nri/5PgjoJ+cc6yBY42VD4CccHSCpSws9JMA6Bx2kHHA&#10;142Ns6T7XJenWmxcrUfSjMIbx533hFzYYm2/gP7/FGeYa8KuK6qiCe/lnWZzNXd/4cTBP/vTq2l/&#10;5tCgWMujTAbhM8+tcJXJ4Ctm4OOcg0i8yFFEtKWsTmFSKmcPj812UPyC1ePOqVaSvL/kDpk/frrF&#10;YFGx73GHTI14g2uyq5gGZ0cftoqBbrattISN4FoQa3kCa9AnRH/RpBKNrG8YC85lJ7MqRklQ/kBr&#10;w1t+pS9xTug3Y9CUvicGQobg3IaVrM//Y+C0/XDUY9sq5h5jEgh9Wkxyp4/ri50amZg/tzurr+3D&#10;1uPp30c2zTjnmQ1sjj02AGcbW2wt48DzAwp0qpW8V7oWa4t1xtqqZE/sI1+sygiCLFMuGMj4bLdO&#10;FlQsudF1el9J3ZHkHxZUOOEMG8ncyonScqpbLl+7KpevXJT6g9HiS14HXUzuQt8ZncGq0gY63C1L&#10;KxOAZ+aXeqkRRUw4e3zBCBWw4nn5Hp9LGWFC7K3AKbspsPqEWJsdh5icOQwY1z3DWCWJ0qf5EnH3&#10;TiMxgM2wxovzTpkUSV1C/cDE7/GFi+T0b9egUgcCp1eunpOK3lWyqs5bdrbtjDv4y8FPExpmngzO&#10;sZdNTUsktmOm5PUnXW452fk/CxB4/fLLoWebjsQfXFZpJ+Mgc/OqJqjAaWqrv/xwviLj1gxr6vSe&#10;A7umzEw3uaQSXGDX2QnGNoeJ2JC5nnRJ7V4gy2tcZH6lLWTXVJbVTb6Rc7hxB9vZFhxtGZ6yL/pS&#10;z4n0A79vpXvr4vtfvFjnWNa3+Vx6X0lxp8iDe3/88Yn4/em/zK9ykTngfmFVDrK+3l2K+nfLqqY1&#10;4lVgogKnTH5jVykn6OnoirGHDh2KvJ2U9+uvTc/tO7xt2c6G0REr66ZfYRXXROjjqJaJN/efLFzB&#10;ubuDv/qnF6t66483rozvWnsjpmO+zAWemJfveK1y78bNfeePf7euaeGPWxs9pf90ptoj7tWNmzel&#10;8HAXOJvPQAI/9pN2m8FxtpDmOJ2PgdFewbl+AbLBSmUL2FWHjAF/MgOnTKymf5tdFNkemoHTF/G7&#10;rC4jD3wPssJ20XfNGiavLxup5jy6APstqw0CNrIWFybgxUJ3wzbyjFKu2dLUcJu+rIAePHSuVm5e&#10;vwo7/Itk9ReIZ46pwp/hTZNv9J1taas43HDIOtlJFf4Qw48mnsOes8qbflEmK1BXUh/Rz8nz6Z1r&#10;BN1lIuNLbMA/zWQ4cCA7gU0sMJPS3p1lWJx7c/qaxxnH2F5h0ZPyceOemIxjvltzo2bfnrX4nTt8&#10;WRvqY7/wzZx48csd4EdYD3YVpK+A8+qVrsX3iLuZOMmK04VVhrKxwVuW1HhKELgr24770V8A2812&#10;5kz2sYofmPHJBAl9rJtphL444O99842BWU0loWVl1u+7VBUe2f/8vPIlZc7pxkrX6EG3TCn2EMtU&#10;E+wtuAL2jN9nUhV1G0cfkY+ElnjJZM44B773wvuvyA1OajmY8h9H3Ny68lrz/rGpbnWNFeyUSsDB&#10;i4nhX9JPCVmgrnVLA+fN17A6uAXrpfhr+8X2x3D2s0Ir/GRUtEbMoZfGp4FrFviLJew4dQv5Aivy&#10;aKNZOcviI3bX4VeHdGvxKfLGHlpLalfkFr5nWkeWsX2C7flXNhnKcyuB0YFZiUnZrpet8ZnAxvne&#10;7MjzGH1XDJzu1peAQgNgRvB3yINngSEwkd2N8MYVS1g8U3e47vPt1au7N5QvOlzSX1gY2bbl4v6z&#10;bVK+P1/e22GhWv4+vHCE3D0H+hWyrYkwF70UdkrQKftyaz7295DjIZBNlwxb3L9uoBsG7S/uhQUC&#10;9LcYYg3f32Msj+D+2ab3H7h/JjexgwWLNeiL902wkOXlvuDYwHrYI2twSO6jR6q1LK2ZAfzmKE44&#10;V2NTza/m7I1Z/scAXv7+hBnra+b/tL1p/e3AKeW8cF9CwIaqeZdT2+K2D377jqvmaOZXS0rH9Olj&#10;n9hBgWMpGXijf51xmXGQ3YklxjKzzF5ml9tBtunXAeYFhqaN+BT7ST/kJ/SN47nN4mH/cyB30M0c&#10;HeAKPG0AncL1+Ax4lRx25Fbw6RIPccg2Bt71/LnpxP47CvH+eEU1rOhiZS/9Mw5RxuISZQr7r1HF&#10;IYznMAlqOPZB8TfgcvLjb1dqrsbV54wraNvsZrDN5Cd2dqOvgKN2WMCig003BY8ak+kjXacPS8/p&#10;Gpmc66HGBDEZlziESUfvgQuax5hKROfOH2pPdLgM3tK/XfWHUxLGQHbJh4wSNdBjDuKWby0G+AyT&#10;GFtpOLJPfvrtpCS3LZdJ+Q6yuiZEZhXbqQpVJlGwYlx1mcAZ4DMxlkS9tqRqmuT27pFtDSGyvGK1&#10;lPXnyphce8iiRnSwgfrA7wycjsCLHJeVv+8Bh3F2PGfBkuMyCfZhcPOnFw8kD5J7ckQbE65YPc7u&#10;VE/gd+4nfwffexZ4wjHVRuyht32SrSCT4JNYE94nfb7eueayumGWLKx2VsUCqrgN+JPFSjbQsywe&#10;Go21vOsZgIvHQGYY/HBNNRbDJBOV2cWqU0Zuv8ICc/YQZ1swcErDQkLDWXF/X6Yv9wDcPB06QpXO&#10;si3r3GJPmVjuKS4gZ3apGtUWcCgA09d4r294KAEEbSP0JHfvavnl8hnYwOty+MfTsrVtC4yKKQ6R&#10;ieTsXysHz+6XHa175JsoS3mLoBYLPQFGh4eACpSVNoxAM9OaFT0+EBr24vcBGQgsNgMQsxYdyDed&#10;G44Q9EVlzjfKesPn1R5te2F+xfqqL3fp1MJSeBiZptN9fk7Qpfr+RL1BeVEXD/Gq8p1bhu0xvUFH&#10;x7dQ4LfaJX6Ov6OCUdU4EAy2w51ZNgog2AlgeLxMKTWFAoFByTBQrUu58IYgSVoIAitB6MzmLBSS&#10;U2ac0vC44BmmZDtcOnq2xXnwFtRVfmS/g1+mxyULCBMP8qQ8R2ygjQzHmjP7j8aVYJQtU1mRSqfN&#10;uEw7ACxv5ZglSPeP1Vyq7kr4r+1ReSU1p3gH5/n+yGwLZmwzmMbe5gxEcC4XswdcoDiWVzr/VtMX&#10;zaxoZVg6T7S57Wie85NflrkKrtvCeFqBMDhAMOlwZtssfRgY9zwcDoAa7psKJuDe9aAsPPPcxRnP&#10;NbnY+3xZb5YdA6fzi2bHD92lUUaEFQYkcA+B4NOwMMOWIIMBHc6PuWvhgMFhVQ/nyriCDJIcji3S&#10;yObamb8chuHjfbYdrhwSmj/+elC6E8DiFEnbHyM/XflJIqqWilOkuTqITAi4a8ZQeXj2cBg8C9FA&#10;YWhBgDi3jnJDxydbgTFD3SHVAnuokY9wBnhoGSSmg0l/j1aGx5nJwyDJD64zlHtxvw/CONKp55oL&#10;AgWStbgwQCKaF0hgruVAZRzAAFsYWUVqZE3tHFlSN0PNaRudopXtNQtS2w9X3M5giY+Pv7ekL9Vv&#10;cVXgT6vK56f/PnC6/1znl1vql5wOLQ3pzezK+2rw23dcOd3RG5wgT6rlLs6YX4K9TM2wFjcYt7F5&#10;dJRrZDoAGg3LFBA8ZmAw04ZrzuphOupYnfkulJRqb5LGKo8Bo+JOZxP2n62Y6chjdQ0Ni12irfgX&#10;2oouWQMlO70it6PsT1tHV/elOE7Odr0wgoHTWAsJTLaF0TVWLf7YflIP54YkkS0Q6fBhezpWqbhH&#10;Tzu4uzLh85C0wHaj7RoYO2PRZWhU8MwY96UHcGeOz19TuU2O/XBIttROGwhMYd2ZeUKgSafuh1sY&#10;OJ0oRYfKwwdvaeAaDJryn6cu7Psorn5OK9t+MCBkl2wsY4pdxJwVEDHGsqM2Wn698pu0HiuUqgOp&#10;EtGyRlZW+qoWe3okhFDYXE8aEjoBjHabSnjLbsntXobfXSDhzaEyv3CGNJ7okV31oSqbiA4wzqah&#10;k40VjcwENou2GphxWs3AqSnk2lq19WGQkm2Y7PMhUwAuJEAE2tOzLGVtwTh5faWh/A1g7H68HoLx&#10;GRlpzAorWdO4EkRPK7PLTKVg/xZZWDJN7e+cqkC85xwJKTNTLULY4pPVnLwnlemUbS/xe2Mkrmsl&#10;7t1LinuXS/6+SICS0B8iWitcd3bsbNzSOF6ajkSC/FxRdHXvhfNikuwmn2PtSZJZ6fEvkJ/vw41l&#10;T8MyWdSwUhg45ZySN6CD2WbCM42BRo28Bf1NW8X5N9y3t3EG/wEA9wJk8ta8EjoreH8v43eYZXcf&#10;SDnJtha6ckGBs0wvHyuOALpsl01dQh3NQLpquYe92V45Tk790Cm/YR87z+yTRZAXBl3mlZqx5fyx&#10;vjNH31xbvy5HP95cgWU60UJAdt3YTo2BU5yBW/NKCMRIkhwTAbpLLGQ89sa/yEnNUaMT3hN7tLt5&#10;BoiImwqkhpTMBWBzUPaG1e7UxbSjPtCfi4qmyzc4d28CLDy9Vnflw81ObjtrMt6ckDPnHFupfY/P&#10;YZtdBjiox1XrL/w+SZF7Kp02t1r1WsBmjcYeaSQQtoIZ+SRDLiByTmzRsQckCJ9L+8Iqe7Y+ccBZ&#10;moT7H5Ntij0KTTlxovn2HEsGThcULa52xN8O5Wxa7IVXuoOMK/EU/UStfID3+whnmgkmxnv0FeGw&#10;xbqPTjKXxRWjxTsPtiDR6sK2/IWOg2/5X6911UuL7bFWJLCqqhbvRycTiayaVwL7O7fcUWoOJ+wZ&#10;/BMC7/srjhSuXFg5RfRxdg2BE1jtw8QJtkpSmcvYf6dMY9FC97NNCPEGzyqf3y/fBYTFVuaUBV3N&#10;7IxWDu6GI90fjs/w6uNcUCZxvIEXq0FVxw7YJ84rcU3XV9V21FPsbKC3i/NKWNnPitOB4M6kEvOb&#10;W+pDt7KlvLrZ310VB4rHFfal/5beHiUjdoK0rBglLypgOEqeADC0iTUB7uLcP60CrJy1RVvkCnDt&#10;HKNVDj3uJQnxl7Bf3E8mUtBxbYP9sk22kXd3atRM7sdhs9jeUwVPICt0NrLzB9v4sGqR7XpIXjnz&#10;zT/dXlbWzZIJANTO+B1+b0Ghz/mCnkSrwVu/fXHe9r/NkIM+reuve6uwK6u0ub/aa/C7t6/mozVv&#10;rquZVmcF+SEW/BSYh04Sgt3JhWYyo9xKJpdo8WJFkqOEVvnI7AoXsYTd/B5nhU4VOuBvzyuhjQKe&#10;pLOeSR+ueP7JwB5OKRaqsvsL6BHLeJ5PHxlb4CWRHbH/lqn9xyu6eU05W3dZJZmKGWUc5/IT7H1w&#10;OohUvJV8DmxgChllQiIrLFk5+d1GEynu63TbfyT3y0nx1of8c2zFJd9UbLOMB2ZLQV/bQ69yXol/&#10;lrt0HO+Q0r5Y6AcLRY6YnU5ZpUPaMdVcNjfNl+yerNS+n08+NXhbt6+zZ7sfKuvZ3e4Km89gHzM6&#10;bdNNJKjYXZxyTFSbea+UYLnw269y8uI+2VG/UGJbIyS9c4sEcH4KM4WhF9mClrqRIzhY/bKwavX1&#10;+mNtAfvO1EbR6ba2aqYsLZ8OzDkws9KYSUL4SjulRwcy9DurfgfmlRjJUMjjS7DddMoziMW2O/zK&#10;ufVsD0WnAltHs1qJpIsz+J5aPEq1mP8Aetw10xRyqJExsPOGeH8SLQ0wpyt06ZxKT5nFkRklzNIG&#10;aQLx5Zoyg5QtYT1y3SRpf1FD+2Bm8ObK1dGvrzdXQUYVOIX+fgKffR8+6ymcV86YsYnRl2/xLLS/&#10;1NFcSwYxYxuCz9ccyPtqXUtGvV2Kk8LgdDLz/DFxhoE+km7vfGNxB0b+cBvwJGwVeYRfvImUdq+T&#10;pM65sLmWwNcg5NhTto9jEtC/tphLSMEycch0ULNYTKCvWK3DBEZm5N6qOGXWOysMWL3LNaQzhtWn&#10;qg0YnokORNpKB/xtWIWd7GpZKs5JzioQOTpJJ3mdGyW1N1smljnIaJBGBhkmFOhJeNNoKeuJFlvo&#10;EAZOZ5evOVV38oJx16Fdm1dVLoHdclKknEGxD/H6HpxvaeFoCYz2k/tDgaexvy/hc82i3GVqUZjY&#10;JJrLhkznwp9/rnqq7FjHt+uad121zoS8DOIbzt9l0IlZ9cSemxtDZGHNRHHO1KoqTmaE6/CVwXnL&#10;aBOxxb0bRpuCJOupADdfzND/GjqOyYyvgOeSvzBRjHOiiPH5O0/hd16GvBlt01M8jhiDe6VadQ1i&#10;K2It3hfHvqytmi6dp/ug2+bK9sa5srw6GHuhUUF92ghiOGIA2gliO1Ya2+LvlpR7yILScTIxz1Ly&#10;9u0AJvxFkttz5JsYPHOaVnwLHWFvzWQIPo9tqbZUBh89c2H/EHVw/8NVc6xh1vzy2fI58C2dOgwi&#10;jMLfsVUcW2EtKPIBtu3HviWIXYq5mhPE+6dT3hh6xTHPWIx3aiUgzrMvqnbNv8YnL9r3Em0SuNVL&#10;OIefrtFTyVLE2EO2Qd6Bt82idMDgNuIBXaYPHOOTbHGpui958uAt/dvFyo4F5UsydbAr3vmW4prq&#10;IB+s0ZcPYFPo0KB8M+HQHffENm7kDsSYw6EjOYPuc+jpW0khDOCwzRg5yOQSQ8VJppfY4v+4p3zg&#10;0BToWazf+FRn3CswF+6PnWli2tbnDt7OHVdOd84rKyoWtqypniddp9pud+RRgdPK0PULyvwuFfem&#10;LQBOuKNiKq55405/2NdxeRYSVjtF1tbNE+c4czX7jpV45HC+2Ways3m2rCqeIN5ZWsX12M3mcfC/&#10;e3AeOZ/xAcjjtzGmYog1ZWIFk5zog6GjdOgOjTjADn0DO0zdQK5JpyXXhKNJyEVt08zlBdh8clRy&#10;1b+GjhBz4IHNpSHy428/SMGBDFlcM0OCYTNmZvtdz+tMdOf9s2XvrvqwzqBiLewM7hf8OAhcmW25&#10;n8fZIId+FPqCVfV0ID4BvcH5pg/h/DJR5Qn8jCNyWMU4JWd8YWpT6nNl+zOHzi0ff8wxlzPSvcUo&#10;VqeqbIi9eQ4YOHXNtYXeMlF7yopsOq6soTfZDYO+Ao80U1nfECxdZ1snqYXGVdcXbbGx1u8nJr7R&#10;P0KnJx3b/8KZJhZmW23qPc90p2sprWmqova/XdVdiXoT4i2Os/sWMdescjeZlOMslrBrTCihP4Yd&#10;DYjXOePzO+h+zywLmZzvjO9pcP8a8clwkMzeqtv3yOvomWZNaOHok47AxB50sgH/0KdD3w4xKP09&#10;JrAV7IRAHxDbrBOT+uA+xoNjr2sIkrX17jKnHPgP36O9oC6ib4nBchXM4P/xvHTufxOhBR/bkPvH&#10;Vr2dR0reWFsy/VeuDYNC9G3Rh8fOJJPy53cUHe59v/ZAzOhVVb7X3XCfnO3FpJCxxVYSWGIufgVG&#10;CnMw+EvbztanxLz0tdFeU5eNg/3knMG3t2KNIkxldf1G6T/bJ6X9O2Uq3sMpWyOrGpdJ34Vjcv3G&#10;dbl05YJUAxN4QK8Nwb59iz2kL3CgMxdkIEUDLgXeUeIkC8v9we8h8/i958JGyH2zhsn9S/TkPdzH&#10;V5D7l2ALGTh9AzqEry9wD5QJngsGVYfH6cQ93VR1ynsCZ+wpnLG3gfcM0oFdoPs4joj2kX6tT/ls&#10;ETrZ3JIqV2+Qhd4KnJ6HnVuhkmIjO3a0FHZvK5icA/ueaSnrGsMksi0EZyvtYsOphg8Hl/2/Xqcv&#10;7P+4onfHyblYG1Ybzq+eIVGdO2V3vYMcP51ScHOwhbbI4ceqOxbHByab3GRCmxopROyH9fYvdpXC&#10;g6WS3r0A9+UKzmajutktqZt2Lf9QywrqqLKTJ19N601vrTm4/eqvv/b82zx+ziLtP5k4LaN7w+Wy&#10;I90Kyx65efPvCfuzT86pdMP7Wcj8KgfIoZtUHNojW9sjxafQSvkMeC98cXTN2iLP6/uPDPAdXkfP&#10;Zb/Q0L84ZHO9//KNzcsuBYP3js3Xk531Y6T9SEbEDz8c/K9BLF6s8m842TA/oXvT1d1tsySkLFg8&#10;gDdXl7qeqTyQFbOqYfaljXWu0n8qS+0R94q7deDHs1hT2EDsJZNdKSPEQNQ5zjla+RSy9Cpk5FHI&#10;DP3WBuDfrjjPH0AOiINYhcokFZ4RNf4LWIxte9nKl0kTnNnIdtEPzB4mb60cpbizd7Ix+D/uL98c&#10;GA46ATqMCRLsREJe/i2+GsBWLipwl/7TVcrHwXF0NcdbJaDITZyzDWRdnbfsP10jLSc7xTXDT97Y&#10;bqTm97slGeC5jZQviH4z4l12EGGSqC10vmsu7ALOrX+hFnjWCvdgJiOhk9ie3xdcJq4l9PCFC/0v&#10;5R/e56+LtrvMLlwfQgewawk5h2an9mZRx5Z4VvgOLr26NtclfO6dMfHC59B5t3wMrDik7SFPHKhC&#10;HEiSpc9gUZWxKgxaWO2uAk3sEsE5nOTwDCwwSGKN+2X1PkcgsD03A782kB8f2EJ2wIhrWpF37Fjd&#10;7WTrysPdzy2uWFnsmWkBWw/ZjzWXyZB7EzwfbTk7QDHAyYAbdRt1NP0180r8ZFKplUqeGg0MsCpv&#10;QmZ1Z9ztgOx/uuI74x9cV72yTZdgrnzSxG0MEn8KTEK/H6v17fCsY7GmmZ3L993q5Nd8ovzJnN7o&#10;ykVVsHHQhQZMiCEOhwxYAYvyeb/GXjlk2og1npF7R18wExWJXyxTzMS32BeyaQ5csrmI75nQmmxs&#10;H2d1/i3YfXaPoo19dPDFjopMXOaIiK+whn8BPiPPHxI5YL/of2NXFq9CA+Bxl2uJzRtm85yzbe2e&#10;2rXJoxOtbs4pDpKV9XPl4A+90nG0Xpbk+8mb4AWc28uEgHuBH4ZtNxZdijFwvUYl9apzgfX4HLLM&#10;QKpRLPB1gql8Ah7yLs4HEw+YoEcsYhRvKq/v0ik888BqA+B8fVXI4Aq95YJ7G5dlCV0XqkYGOjEZ&#10;MpUdiwzFFOsyKdsHOjUU3N1bjZeYmm1/of1EzR0Jyo3HGx+Iblvft6B07K/b61bdDpyWnC55MK0r&#10;etvc4nGS2Ja4bPDbd1zFfWnfhZaMOcwRTsSRBjt0Mi/PXbwTjcQvk10nIM/FZjKj1H5gZj45IrAk&#10;8Qr9BeTV9NtxRAzXxBiYhRiVsRxWzjqmArso3zlkh75/4KdvcNaCcM45/9M00exyZneJwl1/dkU1&#10;rmo1gb033QMsnmQrvimWMgyf+y3sI7uREkd8OxiUJY8jX3l/udG17dVpobHVYeONNhv/Zp9kIubA&#10;meaw3bQdWtg6feylT7q3NB3bKzWHUnC/VipuxtgDcRnjOIxVaKJMJLorur/zeL9K/v9PV/OBtNBJ&#10;WY6q2IHd1/xyHcQ511KGgodaJ4yWQz+ckRMXe2Rb/TTgYltZVTVJphZYKC5OLsNxQoz1kBvRz84E&#10;OMYO/HOsZGfLfFlRMUF2NiRIy7EqcHh7df866BHDpAEORn8w+R5jDR9APpnQ+fVaVpuOkkeYJLtg&#10;hFqXZ8Dj2G2JMRqOx2J3DnaOeoiFcOB6D+DrG8AFtqnmYor74kglzr1mojV9febQT+yMs6FpoSyr&#10;9gQ2g77H2XKCfrtVyUsO5cHA6T8h8I/DYLyJRWT2t3GqibyEzWd7FipdPuSbuBFmobLt3Iv4/Xeh&#10;YD/AJvxlsZ7cO3u4vLh4lFKy5tEamV/iJeNL3cSN2fLYRFarDMXGf7teT77fADIGUGQVoS9ZXSvk&#10;p0un5ObNG3Lm14uSuD9NfPOtZUy+kcR34qCf6ZDYrlQZEmuvHN5UbuOyALawmCS2n0K5sTLsMygq&#10;kkWfPAgOHs49F4eC7XpLbcUsw1hGQLGxRdYkLEh+9+bk5qNdb4ZWbCr/1w4TEGkIJA4EKzR5/zMy&#10;fG+2Hs66Y+5ASYnct7ps58Zhe0xusEUMA79sZ0Bgy+xQKlwqGTqofTMAxkv1ZXWdBwBIkIwrNlH9&#10;553TsLYp2AC8ePg0EALl2IQyZEYOM2VJJpSjmg68DLvLx841uw3egrpqT/RbB+b4/WaarFMtK6fi&#10;cHpkDTjmmb1PZ4nKeMLrVQgNs48D060Bxt2VA8Q3z0ACEowuVXTF2gy+5Z9e0TV7fCbm+/1EpUEQ&#10;S8cDjQpf/D97zNMJNL/M4XrFgfBQttvi37Weapi4tXnqb0G5Zsp5bR3D1mk4yDhAWuwRwQADph55&#10;DmIIUMOsKhIsAt1ROJQ+ea7imeciQQWuv+btix1DpTkvf1bC1wAWJHN/XTpKHsAB+Stejy8fJU/A&#10;0AyBIWUP+Gchm3eFjpSnVowSe5ASOnld8wFG8BpfbCzb68N+rDxbqSp4Gvel/3NjVehx3zQNQJq7&#10;5PUlycXffpSUzh1itcdC/s5qU8j1XdOHykMzhog9DB6HyusiNcrR9R5B1+B6MCBoDKJoHW8sX+AM&#10;cTA223WxwkAfpHhItKn8BWfmb2sM5EE8w4MwWproAaftuDxLSerYIGuqposLjAqdarbxAARRxrK4&#10;YLSsqZ0mS+tCZEqxHYyKrUQ1rV52UP4vONp5pPrx2PY10RMLbGRNWWhSp3TeJlItJ+s9llZO/Xlm&#10;YVB/9t7sO3rD37qy9kbssAah5x5odxgDqM6Q8UkOai5gAO5vfKGxTCuxkekA/XRIT4YiYVtkts5i&#10;Zv67kHs6bHiGuLc2AE6cG8Y2xe4puoG+/5BLVoR+sFYP4FNPHBMdZGyRo+hD6fpmTTwXWR+rBtr/&#10;p6v+YIb99CzX899B3p0S7CQgzVaBEwXkcP5YXc3zyGr312FY6FB9DsrRJmLCkW3V4V/OSAns0d9M&#10;sGyi2q1xaLZhMhQljIoOwG5p+TrpPNEgcws9VFYYHU6s3qQ80sn2CfTftMIpN/MOlgYP3tLAdStw&#10;itehMw3PJjaFFjF77dsojTimWQDQgIxjHb7bYyLxLVnQcxelrC9O8vbvkZT27bKy3EvpAn4WK4bY&#10;cpLOA74IlpeVr5H0ruWyrWG8rK2dIItKQuXAhZMqcEr9RwXOlglDoPBJbumINou1kIjOGJUpE1pl&#10;KUtq7NSstIi22TKpwkccAWJsAbrtoI9s02HcoRvX5fjIWyu08sD84aoVIfu/a2OMZX75XFnXvEkl&#10;oEwrNpLs7tWysnqeamG7sGa87GpZJLMrLFWQxx3vyzZrdMixBbJjlq3EdEZJfNdqSepkW8ktUnUw&#10;SSaUzLyyrSF/4q6O7e3bmsZK+7FY6H5m+nJeyXXxyJkln7FKC3qAffMZYHwfei0g01GmlfvJV3Fa&#10;+QAyR1JDEuCEdTBO0ioZZLYxM8JJFEiQHgKpfhXnkvMhvoE+JKBnC+XHqSPoZIIRpSOKHRJCS9xA&#10;QrA+0AWW0M2qUpxnF2eYQ9m1eK0v85dj55vlyrUrcvDCMdncvFq1PJ5aaCQF+zf+fOLMgaGbGrbH&#10;6gOosrUOq/w4L9E920yBBmaO0maxUvtj/Jz62yfNGESKQ9YtJajETqyzdeoeWXGxoX68TC8IUGck&#10;pHQ+7slBte6ijueLjhT3KANZVTZbEYh3If+vrDa68s5Gc7ft9alvj8+edWHYLo2yB2wrTycIszQZ&#10;MGWGJathbgVO56p5JVawVyAgnLHJDgm5+sphTrtlhfWgLSH4ZyYmSRAz9hhom1BsLqMzTSSiITSj&#10;/1TN7fYqBSBE84sWl9olGctwBo6x1uNy3UCyHJUzTrUBw4uV43zRMcpWbFOz7GCvPNU8Xp8k42uL&#10;U8bMIhEYfNs/vVZXLc82h3yQWNHuECtQ77CC49a8kikgmpUHowoH/+Qu6sqyQ3kbF1dPFi1sMed5&#10;sa0zO1vQiclgLvfOOVMn5iladTbpRFLZsPi5V44jQJWzTC7yltTOiAC+Z0V/xfeBaa5HGDhli0xW&#10;nBLs3mqVySAkg/gEjY/Dlv0tbCTWFGC9gDYKoK3IQJ2pKaWWN3c0hP1b4HTOnDn3ZPckLSg7lHO1&#10;oDsd72Mmr4BgPY1zS8fpIzjDFjHmYgEMZ5lgololsU0zA10WsLv+mfZiDH3BpBPKP205wTl1kT11&#10;d5JONIlW8vQ2I3kMGOKfsHVMSiA5ZiISW3PzvXTYMwZOWWHDeSUMko5Jt5NltSEyodBWZY9axxrJ&#10;irIJh2uPlo0cvH11kYQ2H652azpc9/ngt9TFKtOsrsQNUdXbD7Qfbfq3SuP24yXvbKie0mIBO8xW&#10;+XSCcR05J2tCoZlMLTVX87gnFRmqSpL5lW7Kkce20syU/BYyT7v1L/zth5ALEmNmfxOfscLNFed/&#10;Yr6bmMXrVNDnM5wp02gzmVzqC+xkJ5ubdvxHB/zvr9iWdRVsTW8Vb6Ja73yE9zCCXXVPs1KkgQ4F&#10;Zm6/j3Vni9Z/gWh9vVYr6R3V3u0H0ocFRpsfG5tlLW7QHbYMmkKvsiqSe2ObqJOVlWvk7M8nJbF9&#10;qaoEJ9Bnq1623WELItskU+imhZJ/oCj+VuvZ31+cGVXdG1PhAwzJBERmdNpnmEMPuYt1hkYFiUKy&#10;w+TK9Suy72QlPi9Ywhs34DVXXFiNirVmUsiteSV8Hia+BeZOkJrDtb37T9cezNm/SUILx8qi4sni&#10;l2OpZlbyGQwZ5MXasCsDHchMbGCiC53ErD5jJeCrsN+v4+uLIEDPAeO9i/VhVxeeG7ayog76iNUo&#10;+DnJ0COQ+8+2GKlWxg4xWgnM0YlJIvQbnkML3emaBT5SNVrmVdoMzDhl4DQbBAn3w3klJJmeeQyc&#10;FjSypRJM0d2bi+Z2vLVWJ2/is+kwZru2N4AHHqQjA5/57oqRYh4JDAx9wWfhvOahwBO0MevKPa61&#10;Hsoy3tZenOeY5qWSb+hgoL78GueM7S85y9E9Bxg410I+2aaRd9YOnEXnWK3ktoVJVNsk6JSBKjSS&#10;W84nfRNn8P0NOhmfMUe8cr1VxSkrm20g29TDbOn+GeSaTkNidibJvAG9Q2LJeUnUNbe6tLwC4siE&#10;Iu5hCM7N1sZ54pXqIaOA1VxxfynNSyXnQJFMKfcQH/AGH+LUfD3Z3uAhVf0x4gbZ5uz+xdW7D+y/&#10;ePHLmn3rcxdVrhfnDB3uC7wQz/M+9N7X2NOF+V4yKyFI/roIdncVnoMyGu0NLBmK9TKTpSk2pWfP&#10;5j/HwOn6lvCrdplWCkOwVS+rwOl8oXNoWpkOBHuBLKubqmbQUFdzrisD02OxjtbxpopjmACD8TmJ&#10;Zf4GTPPIwhHqHH8OnM42qRw/w3EOTBJ7IGyE3IPfYeb9i9DDrBJhdQYDp0xwogyxTey30J/EWpRj&#10;EvnVldPl6MXjsqxsJTDReJlRbK+ylfm3tGO3cBwxHbEdg/isNlxU6gLcN1WCckwkrm2Z/HjpnOTv&#10;q5SR0XbqmUcXOohHpo06I+x0sbs2pPuHH7pfGTy6/3ZVHm8wW1C+4OYX0NUMJin7jr/leaTcBmRY&#10;SPvxKtlSHyGWWOuhkBFDnHcmDBAHu+aaiNFWIwmI9ToSVb32S5+4ub3Ezhx18hpw+sdr9OTbTXoD&#10;LUIhu8TctCfeyVbimeSoKul8ky1+q+tP+dNKv6S+qqcm5889yaCtb76teKS7yXuQDc4hIiegU24o&#10;1toFXMERMkXuQA7BxBg6dcgt3sPvvI89YYcbtv6aBB0/BWd5egmwKbjJhCJTnHvYeOhzvzgL8KCZ&#10;YrvbUgVIGMiPbllbOng7d1x5+/JeXVQa0ja3OFCaT9aotnm8oAPuW1++cNWEPNtrES1LC2+Nd7l1&#10;JbXtmDAz10WCCyxlce1UWQt+tqIkQFzB86yhHznChg7C0OIxktUdLpPw3OwsZAab+AS46QOQz79j&#10;De5dh2cCPzAC3iYeI///iFwG62KO75knGCtHJX0MnIPMrh1s1WaIdRgFW26bairPQn7vmjZUcdX7&#10;5g4Xw50mEtm8Qi78ekEqDudB9/mJf7pWlhVPOVO4N+kz3n+jND6wp3FV6wSsH9uQsRMN9SKrQ1Tg&#10;FGfnEfBqJlfqwa4/hXulM5ecm9z7b9Al/8D/WSU/KXNcYUZL3PP53XGmIaUBF11z7MSv0Etxe1ZA&#10;33L8szrHLcdWdMAkxKsMFOtwXk2xn5xrRr3uBxy5ps5fWk43ruB9Yh/uqT4Y7be8yusa285RJohX&#10;WNlB55gKKOP/dHyPznK9Fl27Zw7/7r9dFe1RehOTzI/7YD98odtmljvJhCx7pWvfUL4uA9VykxUk&#10;TISgzDmnm4N/u8nXu7WiSdCKX7aH5B1oCBp8S3UdO9NoHJrvfcqBAdF06FbYNGJlVgfTx2OB9TDG&#10;GtAeEGux8ooz1sn3GQRZXRcA/D0aWBw4KhOYAbyEPiX6lhgkVr4d3BNxCVslfhuhASfckNXYeOeY&#10;m+PnmvWX5I2/yeDqW9ift/GVrSc/3qaTyYULW0tPHHy3uj9268xiR5XsytbDujTYlRJb4E5jyMAA&#10;j/PI1ajkQAZsqEuoW4h99XBGx2Xrq6qRV7Ben+2xlO3NkXLobI9k7Fsu4wth12CDI8D/Tvx8Xm7c&#10;vCG/XD4nFX07xAUyS9/f9xuhV2DDh2Af2VLXErrPPdtIxkCPMnBqF6dTxRqvQM7+QrkOG6Xa7X6E&#10;e3lhw0AiH/H0a7Bjn+P3PsJzvgyc+ix+pp9oDF1irAIrrH56Yr2hvL4Teg/YjgmxX0KPEf/xxYo1&#10;g3h3KT68F6LGayBwevXqeanoXSrLa11kU9NUWVLhIu6Z4FvASevqZ4NPz5LCQ1kH6491/GnC9++v&#10;kz/uNc7rXn1hKvaZVVihdaES3rFR1lXp5MCxnY2//XZAdQa5fLn5zYzGyVVO4BqKSwP/WWQZiW0u&#10;dHSptxQfKpHErlmytMYD2NZOZqnAacjVwkNti3Db97JjRnpvfkzO/hVy6VL7HcUfvE6f7nyw/dju&#10;bUndW6/WnOiz5Pc6O+UvCftzjs6r9FDJZfQdrK7DmvRvk/CuGPEqshXrHCPlkGcFLBP1ZgDTdR/a&#10;HabeFNePP5a+Wd49I2hNtdvYXW1bfwwucVZzbtdVeUjLkeSCs2e7nxv81f96NZ1sCUzq3v7Lrpbp&#10;Mqs0ENxTI0F5GtnUECwroBe2NLjJwd9VnPK6eOWKrKyLls8iTRX2YWt3fmXiDcezccYpR46wM+Jz&#10;6weqJt1zzOX9cI08S24DnfovyBC76L0AfPI69Cs7Kr5MXQDeSr84W6E/MneEvAeZ43kek2omodXj&#10;xDPfTFyxLhrosVE4m5Tp7+jjhlyPAr9aUOAmPafL5fqNy3L5+jXZe+6AhFRMBH4xlEVVdtJ+LE+6&#10;Tu0T/9zJ8sp2I5UYyPmP3tkDQVueO/qhqC8ZGHZNh84HnrXLAGbN5+x+CxkNGzQcOomjG5whoxtq&#10;xl04fb7TqPho32hdjONl8lAGAtnp6D289LZrJLtlTflvvx27Q3Y3l8V+5pM58Rw/k4FfdoVk4JTV&#10;hdQlKoCKZ7TB/U0q0JPFVeaysXG8zK10AlcZCCS5pg0k0rLLJP0f5Cv0z1GfUhfSD6Fa12dB9yUb&#10;S1zzisLjxxtvz6UsO7T32RU16/M8s20UT7NKtJaJJa6q8peVZuQK9G2rjorYI3ZYtAH3nFPsqdaC&#10;SZE+uIdV+eMy/mfgtGT9g2vKF3eYJFpCx9K/jRf1JOwKE7qIS3Sw5ewSGdc2/8zp0wef4d81nGl4&#10;Nqs3Yt/iahfVNZIFHQ6JGtzjAA9lVw4G3OyB42zSTG9jQbWPeAZ2fgoo8QfnNJXwplVd9EGkNKWY&#10;WEVbXHgBsvc3YK8H6BegrcVXJl2/ime1xXN9ifW7H98ndv0O/JsjLOjXZ2EQK08XlPtcTW3fNQ3H&#10;4l4W1GTvTVgQmGZ1ZUK+payqmyHHfjws+063y4ryCfLc4sHCIHarmPq9fLcZuDBVJ4bA1NS9xBnE&#10;lPRxE6fR9+SYZibD8ZVJb2yZTxvOJHVtvJm8uF0r9+CsPAzccD/u+x2cA7a0Zdv2ZWVjJbVru7Bi&#10;nyNSHCErbNs8OcVR1lSOl3UN86F7RsvYLC1wVPCJvWf2vqU2afDqPtsyYkll4I2QgtE/7axa8+3g&#10;t+9qPtH8ZELHzprgHBeJbY1ZOfjtO67inuRhc4v9jrNbAZOQglO9ZTl4qcMeyoq+jMU5mlxsKdNK&#10;bYAlNTK1lIlLAwlTbNPLGdlMzOGL54d8g7EGJgB4JGvEEmePZ4ayQz7/BnDzlxuBi0pGiyP2eHiM&#10;yY1tteGbGv/LOLrYplXNrDjVA74Yl+EqliwMgpzzfom9mcT91QY9xYVfhjywWvj1JQbXV5dEL46p&#10;CptqsMn4kl0ck6yhB4A7GXTkaCJyefc0Dyk/WC+pnevEDLqQ8TI9YBAG8ZmQzBb3hnuMJaYzvrHz&#10;wvE7cO7vr9reOJdZeZ43yU20sM/+Bc7inGMmo3A2PVKC5cRP56X3TKMsq/RTyeebqqfKpDxTNfZu&#10;KLAQE1lu+bj5lZXwPM9O4O0ranxlXpEfZKRU9p2sE59sB5WoysAp8cbn+H0GT+nj/gL6nUWOamTZ&#10;WpwPcLi/h45Q3UEH/AEj5X3uA7keeDN12WvLRsqDC4bL/fgdnp33sT9WwAhMevADJuXIjRG8R+wB&#10;EzMDC61le8tynBk/6BVDxYHpI2LglLyUPNCLgdMnAOA5H5KZzTYAeJbpJmr+Bo3GO1DmH+IgPY1/&#10;PwsATRL/Iv7NClAS9Qdxs8wK43BWRt3No7Uyv8RTJpY6KYe6NT5Mtfkj+CMRWzdgWKwhuBldy+Ti&#10;pRNy8+Z1+fHyb1JyuFrGFXuIFw7b9uYJ0nu6UVL35QHcuciLEGAaN/90fdVy6DMsJlup3Mq0J/D1&#10;gKFkqz0nGCbvAo2aE2aXPdDKwDIdJC/PBAK0so2zMxdUbCr8eJupvAulQHDJ4eEfwohOSIGxP5R+&#10;x+D/eCiiNVW7143aY3qdBFxl4FCJY/NYsUFwy4wlZip64zCGlOgDdHlg4QMkqMhEKRDXVH1xhlGh&#10;I5rOE7ZusQZhYIYjCQEdvuwDTuNDIxScbnv50Jk6Nej71tVwvEd/Qk7QryyVJiGZWuImLplQ/DAy&#10;dJwxc4rVdzQuzNDXhyD4JpvLvDJXGFoYLAZOk4wulbZH/e/AaeUun5AC/58YkP0Ye06l8DFen2H/&#10;viY4wN5zls4MAKv8/Zs23rx58h9Q2Hc3n6ifvblx/JWJBeZ4LghalEZVAqi5rjxE2LeRikRZi36c&#10;VhkTNZcAn6MPsOCb5wRBdYNAO99I7di9uOVgy6MLC+Yk8+f3Qyn/dame6lN9d9hIReKeXj5KhmLd&#10;rAYDp8xsfxbk1BYgjyXWbPXlBsMSXGIi4c3LD8UPDg3n3JeIxlWngnK0MrXMWXL7UqXvXL/MLBiv&#10;gPndAEp3gYjeFTJM/j5jqFgnmaoA/CgoVDqS34ASYyCQmfV0xHyD+7MHUBgChcBqVDXTCi+DKJ18&#10;F20CJj4QOH0Siu+fMI6GDDxATscW2smWpoUyJc9T7HAoHTO5XgCnmZ4wIv5CgrMcRm8yiA3I+rXk&#10;9t3BbH+lNglX+d7ktzbXT9/rDUC1sXRJ5K2fqaBAf87ieSV+V2cVBBxJ6Ur5t8x17ldKx/Y4tin6&#10;AnIzNslNlpdMEvtdAGcJBsoZEVyoUwPSpxZrZXqZPmTJXOi4ZuUOg1pvQs7Y3lfNj4JMWibghTPI&#10;VgxOiVrlxKFD6T3sDRX/2wCnnsk+eB4vVa1hm+B5M7IpyXfwlv7tqj+UbjUjy/Uss4VckmzFMcFU&#10;BURUFi7knaDsOxqtVSBXeP/nsLZsw2YWHnR8V03k8MlJ/ieHrmfWsNlAJUO6Vs0dZfs1VpeFlS6W&#10;0t408c6wU0E3nkO2I6Ji/wTAgRXmMwpnXM3tKbqz8k3uuptBDH7t6al9OKttZZJjvPFNAl7XLFvx&#10;yLdTBuzbKFPJ7CpRrbPSOjdKYudmKd2fCPDirRz3rBBg9g8TCBiQ4VcazYCUIEnbu1FimqfL0vIA&#10;WVm5UU7/fFF2NyxQmesm0IGsdGFAgKCa2TgmsZYS0REjC6pcZD4Dp9X2IHqukrJ3pcyGIXMGCWH2&#10;KOfNkTSPBohZlekGWTaVu2BU7sPZeQ7nizMLpuRPkA3NO2R8sblMLtKXlPYFsrlugTBLeXnNFIlq&#10;XylzKq1Ua1FWhbCSly0iONTbLsNadrfvlvi9ayW9e5FEtyyTfACnkNLZV3c15y/Y0bbh0PYmf+k+&#10;kTgYOL2p2u6EgQB9hfX6HM/yNV5qziT2nfrCB+DvC+hLttN6BXqa2V92OI/WKTrVlu3WvBI6awg0&#10;n12lp0gQZ3ezFQ+z5/Xx+w/j/NHJ9AhkhLN/OK8zrHw0nsNZXFmRHDfg1BnGYOOuAX1quF1fVhX7&#10;yKFzdXL1+lU5CZDAeSUe0OusdEhpD7t88lyXZ1Rb4ibTFNsbzGQmOAggQciCToAeoNOBwVO2//gA&#10;P2fAZwxkckyRqYwtthicV2IiIwHGLGCr5pW7y5baUHXP04rmiHmsg5J72hoGTenEtIcNXVc5XyUs&#10;sD3xG6v0r7y5TjcQOM2ddWHETiMFMOi4YbYnZzDw3yoAivtxTdZXLZXmqMCpnayqHS3BxQPzSsbm&#10;sl3vQECNgQ06/6nzVcUpXgw426cws84cZwe6tX5BxsmTrbcr3Ar21j0RWrqswBoAhc/8Dc7R1EIv&#10;8QRQ4XpQn1PnMHOds7A404TO5dnQ/7OwFpxX4ov3X5Q2emttT/b/nHO6oW5tqnmciTo7tDEMlpPs&#10;0WlEouUEuzqu0JQOgYbBP1E6suhAxvpFlcEgv1oxwzNyjoMTZI+6+9a8Escsc+AHY4A/nDe8N/dy&#10;BN6T80q8Oa+k0EWSOrarmVc5XQV6vomOJ97B87K93dMA0pxXwhYrL601kFexT1y3j7A3j8B+PQjQ&#10;990OfZAgnHmepXzYbBCiqaW2N3c2LFGB0/bD7Y/hq11jf8VLld2VDyXsjdxVc7TkRmlPgby900K1&#10;6GX1FIMFnAulv8dcDNJNxSbZTGEUkhtWlbIttQPwgEOSNUA5HU4kxSD52/RBchmEMRDrBGMZFW8u&#10;DwL3sU3v07BZHwDzcF4J7484grJEoM+5K8yQdsDfWeEc+aZaq3klE4vs1fccgCW3VM9vbD/efkdr&#10;+fpjZS/mdCeVpXfE3jHDve5gySe76tZ0xDWodlP/Nhep7nDO+ysrJ3UYQQ/QifYuZIjtm7TR2Fvg&#10;Pba8o/xOLzWR+RVuMrvcRrUa1zBwCr3MrGUVOIX8U1fweZkpzYpTJta5s+or00I5PTlX7HPYd5MI&#10;Y0WC3LNNZWFZ2NHfJy39pyu2eW21MTCCFey+fSRkH9jAHfpUzb/GmrErCc8Q9dXb0E/vQUa+WGUo&#10;ie0VE6u7ovTcIs2Pj8k0F0+QN84roV5l9R0dx55p9lJyoEbO/XRYNtVMFjPof87kZUYzs7EZXLDC&#10;Z21qWnqj+FDFpj9mlfPCut7TcCCxKADnkskQTMywz+JMVXuVWDQEeG1TZYRcvvar1BxKBpb3li31&#10;S2VNVSA+S6P+hhnffHHOyEjIFSveLZOsJHlvvLQdL4adWy4z88bKtro1IKZ2A2QD7832QSReao41&#10;vtLeERsQK30CGWPbagZMXwT5YQDnWdgiBlho61lNQicQkxXfAr77GzAgcSBby4+KZLWhkdjEGMuY&#10;HJ1qp8RODgyyuOD/C2uC1LwSygbn+LHtDoNHtFVsC+sD4p2wP7/pyMWLj9+8eeTvy7PGn3lnjaG8&#10;i71jRRxJ23s7jFTVFe/x/eUjVdW2HvEsnoM6moFTY9zDfJCu9oOpfrv2VkQ6pfuLbs9A4oYZ8C/5&#10;EQNi5vhMhwwtMLCFfMSKUzwjsYYt3iulcabsah4rgbCpw7G+TEjjTHzastfXQmcnTpbxhcFihc9i&#10;i2q207SDbBjhHuhcIh+ibqWj410mkmE9X4D+eXQxSCbW6iV8jxm35HoM5E7MoQNnPrCAn4yI4Mwm&#10;Q4munyX5B0pkeoWvcswwyMDuIxtqnaWqP0p8oD8sE01kfUtm89lf+z4v2pfQEpg7XXX14Zqy9fDb&#10;+JyvsKdzs91kXuI4+dtifXkIuoStEh1ivGVS0WxxTMU5TbWuOH++7EUVOG3eedU2w0oRU4UlIPsu&#10;+GwmkkwrM5bItiWytp6BY53iEqx+YnX32DwzcYKuY8ssiyQT2kGFZYhp2J7pXWBDVp2+jXXkmWOi&#10;I/WukqEFI+QRvF5eOEKNS2FlL5N0OS+NOoPz+zlbk1iLzkm2t15bNU3OAs9trI0AfgyQifh82gvi&#10;CconkzpuYTliOyb1MjkxtMRZtlbPk7HY9y31M+XczyekrL9B9GMdlaOAbd+9ch3UmAK2Io5vDGv4&#10;b9U6JQdrvw6rWHT5m20aJT9sWcnKY9p2ZshbQJcX7o+VddUbVaUfO3kwgEkMbJqqwWeZyciNRuId&#10;7XEuumrtSLeYmQeInZ+BjLMVNmfAM9N9GNblVuUbMYhFjFa8Ux1UwMov2erX2v60wMFb+reroL9e&#10;zy3Z/wbnmQcWOElgZqC8t9pA3gFWJ2bhfTNZ0S5BK7bYSybjkkMMg+yzuxW5xVvgGBwjwmCHFjZl&#10;VomZhJQDTxRrFDeZCI49FnLiCFtkg99ZCN0zM8tPdXXQxRiA961o+P0M01tXbmfaG2Gl0/dNLnCU&#10;0r6cPeyAQE5EHbm5fGmYT5b51ZXVYw+XHUi9Y65WWnu07cJCvyvBheaytG6azCv1kEXAAaF5/rB7&#10;THxjUNNIxmbay7amRapqhlXuJuBZz0F3MbD/AGTx7nV4pkidaGKA+/C8RrA7DJZ9iTVxSDRW+0iZ&#10;Zetrcs23oSeYCDgCdozryXlkT7JqBBxVcdU5w+V54IyxmV7SebJTKg4XyqxKH8ibRjZXzztX1luk&#10;nI7kiHGtG4snlZqrwCnvzQtfWRX7CvblvgUj5VFwbTPgFH3Ydbb7fhC6mJz7XpwZOnXvWQ7bBRmb&#10;kjmhpKAz/aWszpjASQW+191zHSWgwB18f6DCg4kExFEjYzTikm0FPaVTOFIHPUPHNH0gtvgZZSAo&#10;x0xW13lJ88nardwH3mdp7+6Q0DI3FUxX2IsB0/V6ar7Vp/RJYG3olA7Mcru2p3Ln/wycljBwmmx+&#10;nL4QYplZZZDJNCuV1P0aZI2BUyaS8Sx/RJnD+bdLMwNfdYM+1sko3G9g9mjJ7a12HXxLdR0+22A2&#10;N8/zDO+TgVPqfCYtKt8OvprjGVl1yiAAfUBseclWkK7AH/6FGllR6yer6kbL7DLgP/q4gC+JUZio&#10;Tx8Tz9+31C/4/+dYgyG7NbKkfFN6yR9w0pEzDQ5zIPsfQ4/Rp8VuPO/iDL+7RSeTChY1VB478HZx&#10;z66qsQVmqnJmJDFEpqkqMvDFfbANoRmegV3PbPEz+tjIVdjhhz43OjIDMvXVrMEX8d5fRdmACybJ&#10;wbN78TVEfPM4K9dasvuL5MJvv6jA6c+XT0tZ3zZxxdp9z2fB/n0NWf4Oz8HZcCpwCtkbW2wjC8t9&#10;xD5Op+zXG8sha+Bqf4OuJg98D68X1g0kEnFs0z9hx9iinK37nsT3H4eeYNGHY5JO3sfz06dJ3+ar&#10;2EcmblG3UGcxYMoWjF/CFvlkz5H+H85B3P6v4vTqtQtS0btEcaJZHEcDG8gkWQ/wtXUNIXjO2VJ6&#10;KHd/9/9nQPDU+fbRqW2hP4/PMxRvvJY2LJfdnWtlebmedB5a1f3LL12fMtBx7HSJe3TlmBN0ylvh&#10;fln5y8ApW3GOK/WDTc6SiNZgWV7rpfDMzHIz6J/ZV4uPdIThtu9h9XHGwYq58Z0Lr565ULYE37uj&#10;Hesvv5Q923Boe2did8TFesgBv8fAe2JPzpG5VV4yu8JCFlW7yMo6D0ljt6uuaPAbe7HKAU6iPAA3&#10;EbuMASds7FlXyEAs3+PUqcKP8joD3FZX29nEdsWenVTmpXy4i8vspbZ/T8fp0x2v8/f+19V2Zq9P&#10;2v7dP+1unYZ1H6P4OLEHW7EvrILNbHCRg2d+HzjlnNMbktPXBP1irxLGuK9MyCXnccb9foEz9yzk&#10;4nHIyrN4sWuCF/TMx5FaeRD8hv4BtqwkX3sEuIFdgTjm5yXIz+fgCq9Ax7Bd9OPzhys9zI5NgWnm&#10;sqDaX3wKTKDTYJPijNS4tS+ho7/Fi3LN+e4LCl1l3+lSuX7jklzDfR65eFpWNCzF3+gkpNRUag/F&#10;4+f7ZGLhPHltu5E6T1ZR4FiZOOfAHuymQ78uzx99B16wKxY4m+QqLjin40voO7CRkZB3Bhns8Lxh&#10;5W6/9p4sC6w41uemjXa5xKpajnlgEgWxzXdbgDHrlzSeO3dn+9D1dfGf+GdNPvsVzgpxG33c1F/0&#10;NzDpmQnI1EXWsKcTcMbDsB/rGsZBZhyU7SC/5vxT51QDVU0/ApjJFjZ9JO6bLUdpy0bgKzvWcLyL&#10;E+45unFpWc+J8ttdqsp7ep5cVbU+2SPLRlWEO6awDb+zKi74mJwN+o960BA89g08C/fZAtxvZoGL&#10;TAAO8MZ9+GQYyMr8sRm5ndv+Z+B0fdmiDvMES8U9aEcG7AlwK/TTV9BTRtDV1OW7Gqf+fPbHgfPS&#10;dq7thcz9O48uqXEW23itkjP3RK1KiGGCrgH0PoNDtumWYg1d9DWeg3vHCk1iQnZ0CirxV8mqG2sW&#10;nTsMHZLVnm5uscf8Art+3rtMD1h5lNxNHzdexApv495s2KoXtkQVDQHbDgUHp/1itzfab99CA1lY&#10;6fdLetcePxyMu9k1o6w/f8mMPIerQQWmsqJuuhw43y9pXbFiGWulfAUqcAr9es+0ofLFevJMrQwF&#10;d6XufRFn4T3oaMo8R1q9B9xhDNzH+M7HkClWXtMvxPOgSTCX54BB78b9P4a/exT3yOCqY6ahGoOz&#10;rHqSrKyeIV7pZioZ0gm6zRHncnPFVJmVb6v8iXMq/WRstkZ21Czad+Ti/41N4LOU9iYsGJ9nKtNz&#10;fc+F16751+D376npK30zsmXN6YAsC4ltHmh7/Mcrb2+MQUih7zn6oY3CTWV1xQwJiLEWi4iB8U0T&#10;GCcqNpdpeE0t0Zf5lcCSOSYD1abYLybrshMFO4GwCyvjGJbgAVbAqC6J4Jh4DiapfoAz/z7WiYHT&#10;rzeAB1ZOA8czl2/36GRuQVhZx/k7ExV+f8U2r6xmId2wcGCLTEcZBZnhWSPeZoIS/XbULR8Am73E&#10;+AH48fNLDK+vKNy1Mrx0/qJhG4yv2kabQKZ04LUa0aRolI+beN85xUVy9uWBu4WoLmoMVjJp+Rvw&#10;FQbGiRM04M+Je1OL+uXCv41HunWV7Y00CCscc2UocJIxuJ8vsLx1prHqjhOQOVNO/HROWsH9ZwEn&#10;zSr0lh21M2U89Cz9BcTytzgRfWesXFc+fNyLLdYwtNRZQvIDpPxQl/SdrhO/bHvRYX11+BkTu77E&#10;ejCRlSPp2KXu+Y3gVvj779aPkqfB3Th2jXzvQeDT58BdOGKE3SjI877FOX4S63U3MAT5IIOr5Esc&#10;p2cQqZEAcC4GTsnLWQzBbiATiu1kT9t6cM1AFTjl/GAWG6kRJ/hdxhE8c93lLmbjPAnAzTYFNrg5&#10;tyxjeRmK/Cn8nwblHSp1HBa2m2O28ms8SFhwKvTHcEN/mTVMXsINM2BkHqWVReV+MqPCFwBKJ7YZ&#10;uCkeMAAtBt2+gVJiCbJ9NAOnS+WH346qwOmla9ek7fR+mVs1XZxgAJbXeEr7iTLJ7y0SsyRPlQHE&#10;SDPb8RjT8YiFZF94AjoaFw7jZ7YqnSZ0hI0p1MrkUjtxz7GSkVh8ZpezEjW8efblhqMlw+eXrov+&#10;aKuZCvjwQLyOF5Wxd7yjNB1IWz8oL+riIV1csnm1UaTpdYJYZuDQmBDIMvuRQk7DQoXD9m+zynSy&#10;rNZHlteNkXHFxjImX1+Vp5PYueCraZyhCiabgwQy2MQqIGYysW2JK8AsA6eBqVZX9p8svyOrsf3s&#10;4c+n5k76WZOgUQODJ0FICeoZwH4Hxl85liBQBLVv4XnYTs811lgWlLmLF8CfJ0BIYLLRpfzGXf8z&#10;cBpfucd9bsmkiyQ+FMSPsDZUhv+CgvgMypSBY841m5pvKVl7V+5itQjXqfZoVeiaOr+rkwpNVYtG&#10;fQinPQwLZ1oxUMWKHn08t322DUi8Rjl6CGYJekZiT92zHcWn0EfcMh1kT+OWLVUnq56aWTAnm07B&#10;x6E0SODYp/ouHJi7YWD+sWyUmsXBAD0Dp3/D4XgWgNsC6+gCo8JsOXvse3CxmUQ2rVKZx2wTWHmg&#10;ZPnmmjkyGeQ3oNhSdrStk5S9CeKSZKlmkLI9hzIsM4bK/TOGwShayMg4LZ4HhBAywFZWzEB7HV/Z&#10;wprl4Do8r1W0RskCnYHs5802TP8C4boX5+bvBPJ4hmdwfxoQUg6YnlrsIotrZ4h7hqXK8LUBWHSB&#10;ARsPkOSLZwjBIV5VP0OCS+wlKN3y6tq8mRNKSv4vcJrXlxA0q9Tjpjvkanvl6i23jGZVd87chLZt&#10;p6cVO8rkgtHnY5rDNYN/cvvaf3H/a7ualrUzA+U7yO7sggDxT7QW42164gDFxWy/KcWmuEdzmVhs&#10;KIsBFrbhXszjjEGoBoKLlDsaF1ans4zeFIaFlRAW+GoGovQVFB2VNY3v+1D8b6w2lBnZs2Rp9RQV&#10;OB0VYSKba8PV7J3/dFX2pthNzXI9/+l2jTglmOH3B1pXqWodvGhc+O93oH9oWP6Jtf0n5EK73fdM&#10;RE2UlX+c98+fY+09QA41UMQWMCr6ynELRQm9NKtwguyoXyQmMaYqo5vEmbOt+GxMpPh4q0ZmFc87&#10;UtBfekdV7G1HjNx1N9s/F3XvSvVMMb3JPuw+uU7KKToC53RIlJnk91XKEbZMa5gvUVDIrUeLZUWl&#10;r8q+o3OUTgMVMMWLoGvkTgDQGDdJ2rtHKnu3yqLiINnaGC8XL/8mEY1hyonH9yaJ5XPQqAyD4dXt&#10;MZfd7fESWu0KIEISNDCvpACkdWXTanEvMBZz9sFn9igADEHu6mw3+WKDlfwV5+keGB6283NINZOA&#10;dC/Z3hoJHWMjwYWjJLp5kkS2LlFOyzV18yWpa5MsqLKVwGI9Bd7oGL/VXsEaoHF7207c/0aJ61gA&#10;QDdNFhV6SlTTxpt72otiNrSsPLu10Ut6TiYr3X+LBOUc7IBR9hqYV4JzdqtVBp+P80r+BXl6dSuz&#10;jqHf8OK8EucME1UhcmteCbsjEOSoeSU4n6w+/RDyx7aNX2CN7qLugL16AcZ0KEiUQ6wBZDFQ/Ats&#10;xA1nzxq/pwUoZcCRAQ62NNUHCVpS4C59ZyvlxvUrsFm/St7BEhAwY5VRt6Np4vXeM83JJQdqCp3T&#10;3G+qOTq4by+QCXcQKzpeGdxkkgiDiJ/swv7h2QLyAEDyNTK2yFSCaavyzWRookYZ5uBCC4lrWaZa&#10;aU3ImyGWcU63s7TULGWcO+NwfdlYOVcFQt8DsHp5ld6V59YZuW1pTHwnMGfGD9/t0qggKytM2RKX&#10;AIw2i6CDGaC0R5OKRwHk6cu6ejdZVuct44r0JDBXXwJy9EDUGBChXsZ5hu6mE5iJCgPzSgyE2fX+&#10;kCnXdBOJbFxYcPhs021HAgOnCytXFTikEYTib3doZXqxpwKTX2INaLPZ+ssANor26kOsiQ10ztwi&#10;V5lWZq3uwwt2MCwjIKX5RPZtcvVn17aGTYW2iaYKlNExx+xYkj6CQ2YZ0+4GYa3zutf1UUfyb9jW&#10;vPhAenRYZaAYQLdbQp4WFHhIWJ6/mO4ZSA5hlbAjdDPb7rD9IqsGlc3GetqnWQ3MK8mzkcT2HaqV&#10;d2Z7jp57suNxOuEYOH0R+v556KSnV+qruWDvwX664rmoK/8JgvEP4Kfvcd7HgPj4FgGg5RmKJ2z1&#10;5BLLmzublm3kTLXqvuoPY+t37d1Tt72uqr9iYmznjv2tJ2ul7kAFZMlKnoEN5GxvJvv8HURo1C7o&#10;yVQGTo1Vcgn3W1Xo4zV8txa60F45AdXsG8gEh+czsMOAIQf2fxltKv/cNJAs9zjum+3n/UGWOafN&#10;FfJuD4w3BeTWJwtYEXiHWb+ce+ueYiVLambIhCJHcU4AlkrQ3kxt3xH7xwBe0YFU0+31S89vr193&#10;e9Y696SwL8Nic/WiHxOa9yQPfvuOq+pIxgcrKibsHZg9ZKQSJui8ZYUwExjGY/2CizUSUm4ns8sd&#10;ZWop7Ci+p6rToE+UUwX2iIElJl5Y4L7ZbptVH+wG4gb8aAo5J9EnzvsQ9mQUQHZQsYc4ZRuLb5bv&#10;zb1n+u/Ihv3jFde8vtoUtt8chMkxylSsd2jEJkajzhBxHlv3jYBsEtirGbggxl+s0JeEpvyphe3b&#10;zU13WZxxSzUWO+AWaxBJdi0gdiVgH5PpKS0neuTw+XacEz9lp5jowWqlT6Ab2MLGLNZEtras/7Xm&#10;eNu4W3L+x6vlaFZ0UIaVCrKwks4VWMw930aM8BlG0ZaSv69afrlyXrK7N8nUAkdZXT1bFpS6qAoh&#10;4lYGidhRg8/EmXDUMUNwppfg94oPJEhk8zwJKwmVwp4cGZ/vLAasVIV9YHCIgdMReHG8BB3qH0AG&#10;2e6JzvDnlg202X9i4QjVwvpJ2HEGDGiXn9sAnE/9Dnll8JJBr78yGAj8xVmibJXlGm+OPTJWDgzO&#10;lWQLZ/ccU1kOzBJW7aJafPJscWYXM3NJktjibHSOqyTu54zTIwycPj4zxe0XVrSw7RIDp8xGNYs3&#10;lve26eRVfN67OM8jN+spHM+EJUPo6CGwTcNgkyfkamXvoahdMd0NYR5ZU24S09OeMFDA88Y1Y9WG&#10;XTq7rlgA92pVp4xPYL/M8bOY2omypX60+EKnDt+lU86uW4FTOjPMosfLzJJFYs3OQPh8ZrnTWW8G&#10;Ms9OB0wiZTKBqswFJn0B68g23o9jrR7FmhG3qjaHxGO4H580nWxvnCX+WQEqSYSJRNsqJkop7NvM&#10;qvHiT72Es88xH6tg76v6wyUoA7wj2VF276tOO3uh0iy2Nf2UfZqtctyxzSpbjb4LvfcNuNGMdCeZ&#10;lxgof1vGiiDICs6fT+I4nMupYpeikzlpdo1nz5a8U36847t1LeFXbTOAP7E+GrzYRtkVnCUA+zaz&#10;3ETiO9fIlsalwCDGilRTDzA47oP/e2K9qL/soPfeA7EmlvkLMM3foRdZQcnkOrYY45ljJ5HH8fN/&#10;YD04G/LhecPljbARYgh7yo5KL+DvaavZZpf2mhnTTDAYAdtMzLWuegYwwHmJbs+R2fljJDDLTFiJ&#10;SXszkrOjcc5vBU6J7WgzWPk4r8RFohpXy/g8N1lSPkYOXdgnlUeaRRfvIsPAhZyyzVQmN5MKrPD7&#10;mR0bmn766cSf2r78w5XPLata0/PFduBxPBPnslEnsBqAZ2Z4uEa21M6RsNIQ0cVqVethJhQQA2ux&#10;fh44G9+sg+6LdPktrm6rrX1k8DFi58exXu9B9t+F3FAuWdVH3qf+jTP4HXSvWxJb3GnEK9nyt8r+&#10;pAmDt/RvV0JrRqh+hNlAJXupnywuXgqupFFBffIn+gzIEXTQkWzfRu5ADsF1Y4I2EzPZElTpN3AO&#10;JqKurwmW1fW+4CTgn3R44TUuXyvOwComO3DGY8yhf4Jg73B2sYerq2ad7z3f9f7gLd2+YltjP5hd&#10;FHwyKM9c4tu2XCztSl/VeaTzcerNHRVrZ41OM7lC/pTUtX05OdXgn921pXiRVXC6/eXAQkvlkJxb&#10;5iq+4HITwNncwd1smYAHXcrEgLDaaTKrzEecgLmNYW9eXgn9Bp3/Dzz73eCD7+/SiibGWDkgqVuZ&#10;XMHEG3Ps1/vQfeSW5Jhcq1fwlbaY7SaHYr1MEs3lkbkjVVck1R0JcvwY3tsCnD+6fZfEdO2SsSV2&#10;MrHQTNZVTZGS3uzEzsFgR2LLth2TwHvZppeBEVadsuUfEyv+ijOhWvXi/I2AXSfvvht6mZz7Lzg3&#10;5OCPQVezS1dQxviqzPbE15Lbd8/2z/EEF3AHTnBTieFM7laBKryGg/PbZlmJJkGnKh7Ywo3n1wq4&#10;yxi8+WvwunH5JrK0xlHqj1eFYw/u5Yik/N7Ni+YUO4hT4gB+oe+BgUM1RxkyTt8EkyWD8wOuxlbs&#10;uWPu6H+6Cup36E1KMTtOXwh9IvPLXcUrzkRVwLCihJWV7GREXwrxBfUpA9TBbBkJ2dPDcwTnBEpB&#10;T53x4Fuqq/dkpd3MXPdz1MXuwBPGeMaBeanQC3gPJk5pYfOY8EEfEbE3+ZcvsXaRRpbV+sqKWn+Z&#10;V2EqbunQIdAd7PJF3xK7WhG33wpifIGzPipcK/MK1qQw4DZ4C+o6eKZ6wsQUN9U9jj4tVpox6ejt&#10;TTqZmLMgv/v8kQ8TO5b9yjmJdAQykcIx00ImldqDh+jEGXyFCfFst+mIF3E6X/S10edmiDPmhftj&#10;x5+XcDaHx9hJanem7D/dDK7ppwJJE0v8pP5kp/x65Sr43Q356fJJKe3bKp7Qnd/h777doKfmk7GN&#10;HpPJ6LvxztfJ5DIPWQIs7gD5Jc9h94m/zxkm/4BcKz6Ov1XJsODzL+BcqJaq2wdw4DP491ObidWN&#10;xRm6lB3B6NNkMOIl/A7npWnBL+gvZECKHOyLcDNZ3RAnP1+9CnH7v+vqtR+kqm+5LK+xVckZYwoY&#10;bAM+zDSX9Y1zJLZjoZQdKSrZ99O+29Vyf3bh7e47fKZmSWTjpGv+Ofrik6eR1U1rZVvbYplfOlKq&#10;emaduvBTsxl/r7M/ZsHKPFdwYMhcBs7GYODUEns1sTxIsnqjZGPjaMiKt8yvspEZZaayuG721cIj&#10;HWG35KDocLvtttal53pOxlScPt2pquRuXacuVugV9Ky+Gted2JLaPdh5TeT+hP15R2dXesHGmsui&#10;GhecQXeJbJsme7rCwW+cxAL6gT4DJpwxic8JuCqnaf7Zs78eVnzv2PmCb+KanEwXlBh9n9KbtXd6&#10;RQBsi6HMLrKQ8p6t54+ca/j/mgXbeaHXNKs39nRE6yyZVT5WnKFP2XmIrTNDcS62NbjIobO5ao9+&#10;f/X/+IO4pE1UXYy4twyyM4nMHvz1c5zXJxk4ha59HjqU1doBwPLfxejkMWDK13BOmIDJxJx/Ql5e&#10;xu+pjhzQK/RvM2h1d8hQeRS6j/qYifXjgVEW1wZLYJGNeAzO1DcAxqM/6ivINZON9HYYSBi47N5T&#10;RXLtxm/CTtDnfv0RaxqDv7GRseDNeT0bZd/pTplXvkzehowyWGsUMdD29mvYaiZYs6Uwn4fJkc6Q&#10;CX4WR2Ux0WBiqYWML2ZbS53C8dawQVOKrG9WHYjd3nDqgJluj/uvrMR+A3rgDegBPusnm40kunpe&#10;98Vf993hz1pRuvND3/TgU0OxDhzJRh83dQ6//gt/xwIC+jWJq8djTxZV28uaegZO7VVCLTslUp9R&#10;t9lDt3H2pTV0y1BwfwZNaN/YkZEJZJxXbZ+glcjGJXV9J6tuJ1u3HDz46NqqTeHe2fbyLZ7dM81G&#10;xuQ7qAQ2dtMhXuVoDyZ/U78xSdoMentKhh10h40K4HqrwOmYjNzq/x44zWuN+MemitVNNin2qusk&#10;7QiDXywO4j5+in1nMo1nmr5srg385fDFbhWwazlZ80ryvs0nF+L8Eb+yAs4lmZWakAHYMyPod3bU&#10;sky3FDPYfwZ9yPX5Ih5kK9yAkjFiQxkqn/lzz7nO9xJbE+2M9phffBry+TDs6gNL9OQeBjaBXe+H&#10;PSf+J0/5CjLwIDDr3yCL30LeXPIHbLYlzqdXgaEsrhhzqqArmbrk7oajDSNSOyJ65hW5SGChiUwD&#10;Binsz5WwMs7E18hdDCQx2WrmMLlr6lDwLC3wtokKnDK2wDFDLEQhB+K4FBYKEQc6JupgHweC4dxj&#10;BsP140xxxozkHpwbFTgFbvwMOp7FS55ZtG3TgdVGi23KQEdQ+3St+AEnBYGHBeC1AmdpblUAeJhO&#10;5mf4dzNRXG0Srr1nWt/a0jC/hZW/M3P9j2+vWv0Bv9/ZX/1ldntM2dq6kJvemTrZUbcxCc99R3Ic&#10;E69yuqNnBuV6Xiced46zlwVFo8UEcm0RqQ9ZMZRJRVibYgucG2PoUxPZ2TJDpuY6qqA8cQsTc5h0&#10;wApnnh/uMzvSmePFMYT0CRHjkPMQo70GjDZ0o5nsbt0iblnWqhuoT3LgwZzuiuGDt/VvV1TTikYW&#10;ZOnv1gIXmKmgouqqAVvH88cOJO8T+wE7EgM+Biz23FKD62F567dtLZq97dP1uhtWe3SwozqVvGtM&#10;noL7oy/aKcladjask8k57ipQSZ6gqm8hS+QInO2s2WMpWT0layg3g7f0b1dTf7rJ6orgK+TC7F4T&#10;UOgoZvi8r4HdJhUukEMXj0l5fyK4jZ0shoxFNoZib81UMJIJb7f82+w+QlxE3yurujmuMiTfTqbl&#10;TpbOsyek/0yD+GU7gA/Rxw28gRf9wOTZLLggt6Wt/3KLvny/aZS8EDpc7occ/x24lC9iZXYVYnc3&#10;jgdkEsQD/Bnk/T682O1z1B5jsaSfNVojgfnmqmCNeJR+IialBBe7SELnLtnYNB64aKCQwQa6lYnf&#10;5KXkp6pV7xP4ELaTexmCz9mKXlkm8s4uDQwNFpobh5slgX8VB4hBU2blcKYaM/0eBzG/FzfOrGZW&#10;MJjDIC0C+Jlc7gcArVWl2Wx7x5aHn+GBvoZA0JnnHKsnGZ1L5cKvh1TVETNy+n84KWub1qiy2LkV&#10;ttJwNFNK+svEPMVHngGZZd9sx0R9MYcSYfkuBZYziOgYZDUnq7CsAbAZkAoq0sqUUisAQRs1d5B9&#10;iT1hzNfUBknL8bLAJVXb01/fZqGGhjMoTFLP7Bz3WCup7o/bOSgv6uKBVIHTKLPrBK2sOmWlBtun&#10;sJRdVaZBqXyBzWRW2+xSS1kOELyibqyMKzYVtsh1gFFhK0K2MuCMMA0UnxWMIwEyHdvD8JWBThds&#10;nC0d0kmWV7tPld7RAomB0+kF039mhpPxHo2ML3EV0yQTkMqBA8Ee6QTXPCCc30cHl1WkVhaU+ogH&#10;FKsH7sM/2fBSZvXG/xk4ja1IsJlfMvMc15eZwXQ2cOYXh/bTAcHntQMRDM41k7TOxSk9J5qfZAu+&#10;mqPlm1bVed5ghaI+yB2VMLNwmXnAuUR0apknQUFgX4xYuYhnp5OCmQijICeOWXbiW+wjtul2srtx&#10;/e7Kw5XPzcidUUTQ/CRkjFnzrK65m4YFJP8uKOmvt+FeACZeA2j5y7wR8iQOhzmUoisMKQOndEIG&#10;A8RFNqyKonJoPd5qGNu66ejCEk+ZDmLpkaeTWaXjAJTDxBlklH3mbxsVBk6nDhGTWGuQjIFh32wx&#10;9wLOy4f4vLcA7t/FYX0TL87b8EgxVfMOmEnJLCsGjj8K18j9OEuPrqYjeqBtmj4MPoHhwooxMqdq&#10;gjikmYk19t02DWAxxwJGZaB6eUqBjayqDwFIchAvyMb8tIDNHGw+uE13Je3dnu2XB7IFsJLQsGM1&#10;v8efR1SuKZuc4S6BueYSmON5eXfDNrffGxbOlKg4mDkttHTsr2wfOnynVrUGZfuJkVv0xAkAJxhE&#10;dmqhOYi3iVIg4W0LJaljC37HTCkwZoNz3iTP5aswrF9iH5g1zVlZ9thbM5B/yg9bArwDHfMOFP9r&#10;KzWytGC57GpcLFoodwYh5hcubYyXOwngrauqL9lhQrrLhW+2YR9jdcohSIX/Adb+OxhnzpUgiX4p&#10;bIRyxjyNtX1m4QjR2+R+Ia4uLsgt0vX6B9gj53SQ3iSNUnrfA0x/B9lktWcg5G1yjrOMBHBV8+jw&#10;PMyWo0OexvKTLTqZWxzald/3h3kmMtCml/8880PPp1UHYtp90sxBJDUggc5ilw5wjvM9PMpcsnuK&#10;Zf+pFlldGSRbmhZLz6k6/NtfJXnQ6c0gFgNrBJicbfE9DIsu0k72tEZK/aFwCSueDLKWL79cvSbR&#10;jUtkBM7/VwBgDJ5+i2dhZiSdbdo9JrKrLU7mVbqDBFnIgip7WVvnJqUHdsiW9gjxLrRQFaecm8IX&#10;Sf7afA9x2OGojAqDim+DTDgDQAWle0pER7wElzgIW7fuaBgjMW3LxTefc4iWSMa+XbKwii2X9aFX&#10;DVQbAzreaVhs0ixkZ+sOSd63Tfa0zYQunya+sCk7qydL/v6SvPWNS37YUO8q+0+k3BE43Xf+NGzP&#10;NBWwYpver7EWrA77GmvklK2VzyFTr2w1kqeos0EIDPHcrlnmyrnBVvLUgSTcDJap+ZLYT5JrOkQI&#10;Il7H73G+6f2zh8lr0BGsJnWDAV1aM168CywBdGBMoatYmcfMVBVwgk7Xwys01wX7Vio3blySX65c&#10;UvNK/ArscV8GshZEtudM/bXmE53XvLLGKBLEbHW2MvWCLWKmF+WWOo4tMv4FsM3qRpJoZsUyyWdc&#10;iZV4FpgOzCuBDQkAWY5qmgd7Zirjchk4dVYV0aodMV94Jr3t+rK1cg70jEbeJelbOerKi+v03Xa3&#10;Jr81Jmv6+S92Qk6wHqyGZ1s9Oj1pH/hczBi0TYD+LtaThZVGsqHBT5bUeMNuDlSaMiuUCTzMMKaM&#10;WuG+bgVOmV2r3W2gKkRH54E4QF4iGsJKjx5tuz1XJ/dI5+PLqtfmemSYqVZ8hpEmqt2ZeTJ0Av5P&#10;Qkh5px1kQIEklbMy5wJgTym1UUEO71R9WZwVUFDZnfo/M7u31W6st0gE6MRzUj8zsYdAn22KGNih&#10;oyoI9j+ja/nRW61/2Qa+8EBKzuIqf1XJwtYdDMAEptmKPc4xkxi4hvYgObZ4DlYRM3uOIJzn1CrF&#10;XHyLfMUF+jqqdWMJ3zOxOVXPNdHhOJOwnoUdeRZ2gnaLzlIOpX8N8kj7/i3OOLNHOXfh2/CBeSWs&#10;rLIFEXIvMJDpZbbXY5tWrWZwtw3ruqt6dd7kdA/ZUr/q8qbGZTdAKKTtSJ14JTjLG3hvJj7cDbm+&#10;HyR/2DZjkGm2+sOZgcywDSj3nbJMR5wZbByrc5ltyPmQrE5iCxq2VzLE99+JNJYHgbc4h+2eFbhn&#10;nDV3rJ1rHuwb9MbifH/ZVB8M2dapgDRbOTM45JXiIKvq5sjUMk/xAjEam2ZypbovdzzX5fdXzr6Y&#10;mMXlEy9trl55u+JUkZz9CTOWl4fcjG2Oihj89h1XeX/2R8sqxu/XAGzTmUCc4xxrLi7Qo37Z+hKE&#10;dZtUYqLmlYSASLPtNNeVGcvq3PEMYA/phGfinw44jJmEbD/uClzGVljDIQNMnmErQJLGbzfhLBa4&#10;Aq8Yg7xaSmlP/R1Vsn+8Elo3lJnBrpjB7nvHW4hvkiX0FPQ09AmTMRg4ZWt5vvcLwALPwl59gFdE&#10;fdaixLrl7tpt5j/YJwLY52jFDLqalXcE7CQQPtDJdUe6pPNkmQRlOiv51GDfWNVC7E2MbgRSsKN1&#10;27mWM/v+FON1HMsN47wStqA1gE71zrETtzxrGUHSFecircf75MIvxySuJQxEyEZWVE6RkCJb1ZJM&#10;D38zDDiNOIify4zrL+lswX6My3OCnVojG2qmwb5tlsajNTIp30UMcP/qGaBL2JGBAZyhWGfuBzGE&#10;mg+1fmBOL2dSssKE80sZPKVN5vwyOmkpw3RsPITfuQfnhvNK2A7bJsVKbLAOPinWsDMDbVzJOWhf&#10;ffIsZE3jPOh4T+gUfdXSyhEknK3wGIxWCZU5bhK/v6iJrY1v/tb1cnCc9bXXsD8cK8BsYusYfVlb&#10;Pg76cJyq1nwFZ/oz4GDTaOhSOhogj8zu/Qo6hMkmTf0ba1MPdI0LyJ/7mx5+rsGeq1a9kCsGJ40T&#10;YSPT2W7NQr6LMFZZxJwnSY60u3K8rGUrvvxgYLDRipNwLimfkxxNP3y0zCtZB/JqrAg8HfRWdLTC&#10;ljMjl5n57ARCXMUgCwPRzy4eqXgag4UvwO6RXL5MPAbdyG4js4udJSDHD4Sas6zBkUrGStWhIpmH&#10;ffQv4hoaSECevqyosJCK3u0yMdtbXDP8JaGvfeP+o3mjV9Zs+82arRCBua1xlj7F+36Az/gKnz8h&#10;xU7mJwfIAyuBmSEnnAfklzwJ53KyWKUay7xM531HT+Z9VX1in9GG5vDrdulWau4uxymwjbLq6gC9&#10;OKvcXFL3bpHtzWvFC7iULXPpHNBhjxkc9840hR4Cz8K6cOYnscy9kKO/gyewgvm7jQOZ+8T2TIh7&#10;GuvyD8gQCfVf5w2X14Ef2TaSmI8t8yjfDPB/gfv9GraAWOsbnJXvsdebqmfJj5cvSmZPjUzNCRTP&#10;NBPVrov6iIk7/FuVvIM9UPPE8X/OQVsA+5fatksmFoyRWYVO0nWyTkoPVotpoouaHWSVppPRBS4y&#10;Mga8GZ+Xv2/7sbM/HxwxeGz/7crrq3pqedX6uq+3m6pEMnZOInYlL/8Az8pZgmxDOj7bSTR4FuLR&#10;b/EsxMD6WF/nbJ18umKUmO2yv57UFDHBYpvfmaeBnZ9aMlJVDL+8aISq+GawZgjW78O1eqq1FztF&#10;2ALbD9+hEdd4i0sVf9Kql3xjTdmWeMoi+d/KqqmytXobsIpOVY2/w4oGyAo5gjYanBDPzN+jc5br&#10;yJlz5LTkGKwq+wDPpRfFJK0VkrB3A3CCEbiJTqaQowCXuuG5DLbpiRFs9MziAOharUrampTndr3i&#10;YNYa2tLBW1NXTEfk8Ml5Ab/55gCbZHnIpqIFzbX78l7lz+Iad032TTG7xKD87pYVTZ2nS1TAkdeq&#10;nOlzvaE3xhZZykpws5ASZ8XVyNnG5JgrxyDbgtoA64QA8y+qHCeeWcaigXwyaZbBzcdwnu8HH3xz&#10;B2Q9SqvwGYNI1IUeKSZqliWrfsktyTHZ8p3zn4lv1ZwocCGzeGt5ZBZ4KgOn5Kqzh6u5aGz1FlYx&#10;G6/p4parlakltmocRXjDil/aTrU5kAMnN+2cP7nIWhyAN6yygeEGA6fP4TPuB4cmbmFiyTBgk79A&#10;Z9y1hLNPR8o/oEOewnn65zKcJ+xdYNrYhozmxDcT2sOXuGe5ikeBBz7TSSVI00lGPEbbwGRV+ywr&#10;pbfYMYe+AL6sGVDEc9NhO6lIJ4uqrKX6SEkWk61YAVzQs3nrjAJrhaVZBUXfA5NsvgT3o9+FnYxo&#10;rycXTLgSXRGnxiX8tyuzYqPe+GTj40z2pE9kfoW32O/RKScwqxQ/hW1mwOBNyB2x40f4tyZeJ0HQ&#10;kdZx4PZ4rol546W4r0U3+Jbq6j5V5jQjy+0CsbsbdCATUOggZKCFid3mON/s0sF5+2ouPH1BwE7e&#10;4E4MnC6vC5AVtQEyvxzYE+tO39IXGwcSC+jQ5//pc6Lfhbh2VCR4af7q1D/y5v2nikMCE22VPqBP&#10;60U8E5NHn90MXFS4rLLnQr/T1oapN72A5+jEpt2yybBSCbKcFcwuWMT1nKHtngacis/l+aSvjdhJ&#10;B1vjlqKvHK5PgysOj3WQ7P350GWVsrjaQY0ZWVA1S7rPH5Mr166rwOmPvx2Xkp4t4gedreYn4v7p&#10;Cxy1Ay9yC9hCrzytjC/1kMVVE1RXKQZKaRcpiw8C26okbawD/Y/qpXQDcBrOCbHPi/jey8Cx7uCZ&#10;1pArVmbTXnI+77NMuAC2M4iDDiGHwt/QKf51lItk9DQMzjf9v+va9R+lqn+FhFWZyQTYHgaGaAPd&#10;My1lQ+NcietaLlVHy5LbL/6fg//ProsXjzzee7IocWudv4zOBf7I08n65k2ypXW+TC8ZJQV7x/9y&#10;9nyFLzlJZdvCGdNSLdQoHhOsiTFe5pnYnxwjmVY5SRK6VgPHOMnCag+ZU2Er08rMZHHt3KuFh/dy&#10;DrPyRVQdOTB0c+um/oZDK3t+/XX/HQHLk+eLpyR3LbwZtz8zofrIkb/ze+yml9CTf2h2pTc4h4WE&#10;VjmrjlUM0O7u2CT+xS7KZ2AK3M/7MYaddwQn3V3i9+Ply61v8XOPn8kYsr3BdMTE8pHvZfYX1syq&#10;DBZP3PPUQmPJ615148jZOid1A//j6rlwYFjegZSjEW3zZFZZkLhkatTaswVrSKmhbK53lMPnCtQe&#10;/f768cp1mVm6Rd7BPnNvmUhNPkm5+jhOI08AOzLBjq14mWzhm6EVvQRjeQ4c500GySDj9HFzFB0T&#10;VV6DTmGAnmefMsdE64eh+97B98lZg7PtJLRmCu7LRtxzYbPiqcNwTnBe6SOlvTQAllta7AqsXgB5&#10;+nXgPi//Jln9xeATbpADrSTvXSjdJ1sg82vltW1G8gzkmV2u3DNgb2GrWbTyBc4ek4DZucQBz0Of&#10;mUMadBf0NUeTjCu2k5GqS5CR8puPKzCTrH0b87rOHQrSRnv/9vh6Q+XffgHPTV/3Z8A2Oyum9B4/&#10;3/Dd4LKra0X1zg9HpwefHgq+y0SNW50UGSylv42+A/q9B8ZyaGRJtZusrh8vcyqd1fgWjotgdyry&#10;bHZSY0caa+hKJvmw+xPxkMHuwS4/lOk4rUTULW6GXb0d3O+/cOGRDTU7wr2yHaE7wXfY0SnXRiUv&#10;Mw7Bynl2P2LL8newb0wQo80cl2wrU8odVPcEzwx9WZw9OiOuesV/DZxuSd/ywOby9SUOKc6qPS+L&#10;gtgSn90UyTHo82YHSA/o6DWVXr8dvthhwL/rON38cWL3+l8WVJqCCxurpBiXRA04HrgX9oYvjquw&#10;h07luBzOdaQN5ItrRw41psRXLLNsZVZx8C/9Z/d9EVO/x8UwwuwndvR8EhyIXT/YUpSzxu9aqqdk&#10;l3ENVpk+ip/9Zf4I+Qr3djtwCvvtjn8vKRtzsKgrcygLgwp60xPWV027MafYEWfIXDyzTWVzw2qZ&#10;nD9avgVuu2sB3h9yrXDDlO/l/ZUMalqqCln6QV7FvbwBfPYePvttYjW82FnRIkaHfQXHwuczCXQY&#10;nmsUvvcobME/1gwkWj9ITrtOT3W1m5BvK0tqp4lfvjPwhAYvFuaZytgsnYzJ0pPR6QbK/za/eix0&#10;rE4CEkxP5TSkq5ECvGoO5ljOL/c/y4KyeflBhxIbd6nuVXV9he4hKT4/Tcp3EhfgrZXli6u7z3ar&#10;ZJBbV8uR6udj29YfdEyxVH4cryQXGZvjqAoIzHbrix/0C/3bLJ4KBs9ZXOsh+f1xEpLrrTqCfQg9&#10;wo4NTBBj62IWZ3B8FztjmmMfnRhEhpyyox0T4t+BTXoJWG3UJmvJ7UmVcTlOas8tYj0ubqvZbQcV&#10;8B8Dk5ENK5o5/sqC3Uew9qotMD7rc6zhUNzrJzi/ry+D/sF7v4J9eAq4/PlFejfmpi1L3FA4M/Wd&#10;VcD0OF9mWAcj4HqOjiHOZ8KBDXTDzAIvlYz0BTAT40L0XTEY+Sr0AVuVm+yxldLDzapj2p9d+85U&#10;L9tQPfkmE55tYaN88u1gpzTyZaRGJhcvkP2n90vm3q3in2Uua6qXSkLzCmElMEf1qeRqnBMGTpkQ&#10;qRJLcXaZBKGHnwdlWUtI/hw59NNPcvBMM97DUT4Dl/4efGAkzta/8Bnf4vc4d5Z6nWMo2V79+816&#10;8syC4QPjVoBLWYnNOMMr2KvnoOsVVgKP5ygWjrGiz+CRFfqiizNRian2WKcAcHDLVOhwnFsWclky&#10;mF7iLmndsbKtabJMBsfwy9dX4zcYQyQvJX/yyvaQux7AIXka4JhA3RAb6A2Q/0mERmUl09AQNBEo&#10;sYpHtTLAi05pKo0Xl45U8/FYTTFQ+UnQHihs1+CeDwIBg8uKUyohZnUQDH4Hg+Q+GDg998sBuXHz&#10;mly/eVNO/fqjRHUnArxhM4qMpaRvj5QeKAcR8VMHk1Vt1rH6AN8wKNh4AlJWbI0Ip4MaRoUKKxUL&#10;AkPvD0LF+WsuObYq64hVPP4wVnNKnaX5aMnpnW0pv7643VKehyAxgs15CDwYjntMpKx71+5BeVEX&#10;BP6eZaXb1hpEDrTqpWL9GF+ZGcA2CGoWIg4OFTAzCqdAUS2t8ZFltWNkfJGJqvR0TtUXG4BOOk2t&#10;YTzY7s4S68KAKQkGDbJq1Yv7Z494n3jzq3uPF92eu8Kr68yxT2cVzfvZEEbVNsYEz+cBQq6DgYOi&#10;xz2x6og9nXk/bMVFwq7Fe4fku4pXoaEq7R+TZngprW697eBb/umV0ZCtXVI+/yQd/hREOuU+wnuy&#10;pQFnMrEMmm0SJoB8x7eFFnDOY+Px4w9UHi7csaLO48bMUq2YwDjS0c4WTHQm3GpnYJ2khSBaqfaI&#10;NKoMKNAJyMosa3zfp9gbStdSdtStSKs5WPLK1OypxWxhxBa3zB6gs5ll1/csGiX3wLCQTJLkcc4f&#10;s2UfB3k0g6C74XlJDNkuYGKRlcQ3bdzKNgAFfamRqyoDb0wtMAGptFFzsCbnu8uM4rHilGCiHNy3&#10;+r+TlN4/eYjoIk3FkI5o3C/72HMe12sA5pwjxX+/hM98HYfUFofSM9VUtftkQJyZt29DCd+PM8Z5&#10;rI/h9zm7i8DCP9dE1jSAeFf6i226idp3FwDTgGwT8QMR9wRBGZ9rLStAzqeVu4sngNGs9DGtm3NW&#10;Pss96uzsfHB19cw++1QQX9xbYXdmCL9f0hn/4KaShU22AC2e6cbim+54c0fdprmQ49uVqu0nKj+P&#10;bV3VOTrDXNgq02y3qUwp9FH3PQTyRKIaBNIdjDWaUGQEMO0kJQdTpWh/kphHW6jWgKqFAc4PszsJ&#10;OBnA5t+zhYNbirEY7oFixd4wY+YtrOm7UPofrNTIhrLNkJlNqu0BQa5vQsAJDjMfvLU7rsr+JKex&#10;KS4XNTs5f9J4YO4DwM3na0bJEBgCKscPVmH95w6T92BcngGpZxX8l2vsruR2ZVY7hFvLW/geh3gz&#10;qGcE4/1FNBQxDAsDWs5YO1YZfonzTCcts1SY3UKjSfL1wSYdzk9offmxO/vuy63AKV7HfuwwLu3b&#10;dco3zQQK2BjnzFnM8Xl0Eo+MM5eEzlRpOFwkc0FC1tWFyoGzzbKuMlAlUOhBlhjAIzimo40Zamy1&#10;rbfdFGBgjeT3rlNzLDP2V8ul69clsXmlCkwPw9p9H49noMM2coAAj4jSQNlHCtvuhKjAqaOatVza&#10;v1Ui9ib837wS6GQryBIdx7Nz7WReoh+A2gjV+vC7XVoAEWPIn4NEd6XIhBIPNetybZWbJLWtkjEF&#10;trKpeY3k9kYBPLuolqok/yThDJxyRqdliqlsaNp0M3nf7pu7WqbJ3PJgyLVOphaYSlzb8ktrG2bc&#10;2FDnKj0n7qw4PX/pEgjJdvks0kTNbSVRZzU9dYdjlla+iNeqwOkj0NWcV8IqfU+2O8TvvoT/U0fR&#10;ecmKTAZOWXHKVjyvgzjRwD+Fvb1rLoj47OHKKc5WNN7JphIG4OYBA+oOPcA26mxFy6xRVsywUmUE&#10;dOqcHGeQnGKQoEty+fpV6T5/SKaWjRWXbAMJrbSRjuOF0nV6H4jLdHl1u5HKUmNiyegsyBPkQM1B&#10;wJlhlSWfyS5ZK044X/awWz4FGhlXAjBSMFClzAQgN/zdBtzXuKzROIfTAL5cVEUZnTl0WDEjnu1E&#10;d1XNEdNIS1XN/eqKUVdA7ty2NaW94Z817Sw/k87TIVgPDpunbKtuCfgeZ4Ba4v4mcl5JtQmIcpCE&#10;VbuLN0CCYzrOBciZHR08sEcqexT6hY5lZnsSCLH1K9tEemdDZ6XoJKI+tPzouf8LnLZfPPzY2vpt&#10;GV4gCN9DD5jGWkDXuikHMokQwSadSgTgfCaSRFvYxVlF3jKxxEoFvDiDYkm2X0FlU/T/DJxuqFzd&#10;bJZopc4R95/2gtiFM8IoE6z48cVeJbTPv0hnBv+GbXDzD8TXL632FHMQbFbosL2QmpWH8zUSz/gV&#10;gLFdpg3slYUKvikihLVj+x3zJGPxL/YHXjGT7Y0reliFnticqOeSYHuchPwR6PoHlw28HsKLVaeU&#10;U87I4HtxZhjBHEkQW/XSQcB5JT7498wyl2uJzVsWs+qC1S6pbbvCAlJsrgbn2clyEJG+891y+Hyf&#10;7KqfpYIUyl6BCN0zbQgwFgNCAOHUc3Q44V7Y9o24gFUM3+/SiHO6hWr7RoDOEQhMeCER0kJfvb5T&#10;J/fjjD0AnX037ptOBI4b4EzuOYVuAMg7ZXaxO3DZQAtZixiQuChjWVIyFrphicyq8AVoNpY5uR6/&#10;dJ1s/Upt0OB15GLnG1sb5p+eWej16+baZbedj9VHqv+esS82aVrBaIlo3LVj8Nt3XIW9SZ8tKh13&#10;iJ0CiL1couxkbeU08QC+8EnXl0CQx0nFFjKjxE6ml5oC9OrJ2ALoV+hzJmfR8U4HHKtKeH5YBcgK&#10;Oc6mpNPdgUF9/B5tFius3oJN+xdAelChJ/SPiYwEjoxpTFz5ZwSIV1Lb+lJTfJ7+bo0EpbmAVMO+&#10;4szQAcmzwxf1Ciu6OK+EiT6vwD6tL09cH1u90Fe3xewnWzWvRAciNFB1R7tFUM/5gCUHGqS0Lwqk&#10;bSBYo7pFQJZUchJ0HR2q4a3h/d3nT92Z6PO7q+VQhtPsfE/5HjjSMFYLXOwgbnkWok8ykThG+s+f&#10;kCMXumRj7STgDxtVrTQduolBKramZeYnP1MFiHAOODeF8+CcIHNr6sbJ4rJA2d2YJPtONUlQnqsY&#10;wOaaMKgBfE77puaVUCfizLNyZTj07few6c8uGikPAd/dv2CECqByfimdxm9DfpkYQ4c2k6MeB0Fi&#10;1jXbsL6+DroJ9oaE0yfTVrzSgDmJvSDLOhAjv3xL2di0SFbVcl6JgTpb7EjDRB+2hOX6uue6SeL+&#10;ItWq9/z5qg8CYSvIhd7BuaLD2g96qXL/LllRFyefbLVWP+NMdQZDv4HtZWt/ts7kvFNm3he1zT9c&#10;d/LwtIklyy6qYCT0JbEy7TyDHhrcF6u5vPLNYctN5UXgR2Yrs2X2lpIAWVYKnFCxXHbX75RPN5kq&#10;Evg0ZQXE+bP15jKnaD3OnTn090B1nmrXC/zLakI6hNmdhcEKygSJPOcZPYO1fArr9dKSkfIavse2&#10;ua9CN5I/BWSbwsaPliHRxirgvDDfR6oOFciiurkypkgjo4GjGThdVm4qZb1bZF5hsPjmTZe8I30L&#10;y/qKZk0rDrnBltLqheei7n1v5Sj5EnvnC/lfmBooj67VyAc4W9/j/cenzQIvmiZ26aYyN9O5r/9w&#10;8vfVJ/YOW9u0/ZoNSDl5HHEaq5SZlBUEjDGv3FqyenZKeNs2ccs1U85KZvazAsMLHMQL+Jm8yolz&#10;mqJ0CssQ0zyGZ34xbIR8DbzIWU3PQAe/C332OtaAMqQ6bUB3vgjZ09/FjgCwG1g36meOc1DYijIP&#10;rDUCemYkdM+Omnnyy+WfpORQuwRnB4kT7oW6lO2A2ZaTMs5gIW0RnXystOA+LYTOLNibCN05RSbk&#10;mEnNwWzJ3J8HOXRSZ8IYz+xZ4CTaeBNxBFfM2rvmp6M/dPr8mb6pPtL5+OKydQWfbzFVWJVJCORQ&#10;qkU9sSw5Gj7XBXvCff2WzljYBJ5HVn+7AFO9D3nQbTOXgu60Wr0NzpceAXZ+EmvBqupX5gFT4ysr&#10;UBg4/YJruA7YG/JlEgP9tFsnzjEWlyv7EqcM3tIdV8sPBx+dmDK5hqN+GAzdXBsqUY2x8vlqE8UF&#10;3sI5Io9kIjU7ybilDFQNM6ufyYQMjrBFHDkGu4gwGQ0cXNLadkr9sWJZVOMBbmIoE8BRxuXpxD0F&#10;3Gy7vmoPOAU4wmaPucLSztDr4Y0LD7WdqNCo8RqDV1x7tOfYDPebXhk6scY+L82e3F3alfEmf5a/&#10;N9VndIrVz8Q/YeXBF3J7Y1SrNe5FWNbkKg/wy+BSe3CzmeBNTuIBruaXrqfsnnu6VnE5OmSmlo9W&#10;HYMmFNpABoBLcdYZOH0CuuUvONcM9hhAF5IrskuRW7KJuCWZqba8L8L2kltSVskz2dVryA59yBbW&#10;C3iFXXIenjHAURVXnTVcdTSywt5MKvCVkEI/VaU0ucRaphWaSVip28283qSCnqM9L2S37Zk6tdBO&#10;2AqbzlcmRZErsx05HbOcm87gLxO8/oL7uJdJyvg+uTcz+1n1wMDlmNSAxrj6uLfjWrZtd8u0E/dC&#10;d3EA5qPTjpyenIbnwBB8yz7dErZ2oCMARz+Qf1E+6VDXB3eZUWIsC6sspfxQXkHPuZ6HDx4s+Vt2&#10;97q4KbmmYo+zzRaB9D3QB0G5YfLTy/g/k1tmFk65nF6f6cI9+m9XZv1GvQkZJsdZneRZCD5d4io6&#10;6CW20OcIHgZPvweupi+BPhXyS8MYLXSQq7glWqpk9MmFU6T8SKvR4Fuqq/NYofvkNJeLTGJhwJGt&#10;ehn8v+XbsYBM079DzE1dzd9zBb4lrgosZPKmv6o6nQnsy4Qfzhakn4lrTLtOvMOWkkyGITYZAXyx&#10;oGhdOuTxjsBp+5Hs2T6xZirI8+TaAd8WO/Q8scVEVtTuvLT/dNuJheUe0N9aYbLLF8A0NpnWMr7Y&#10;UgIKdcp35oT7p43yzoaOxf4zWZAYhgmtnB/O4gUmAD68HnuX4Cx5vQVSfzhbQkpMxQkcan3LRjn+&#10;8wVVDMHA6Q+/HpHini0cE6WqhtkGk75Avjf9BUxicsf9jCt1VkkGLsnm8ulOcDrgL7ZUfxr6m77G&#10;t/Hc9EXR//gi8BP3S1U0Q9+xiwIDZ17ZJqobDpMy2InlH3iPx7bBngAXkDerwCn+hvzeKW2qdJ87&#10;iSW887p27aLU9K+QOWWQ78ERFZxN6p5pJRsaZkrC3jVSdbR8E/nD4LL/6XXup573uk5kN66udBaf&#10;HH3wKxNZ37xZ1jVOkbllxrAHM66dOpM/5ybkvbAlNGk0bLl+Es42g2Tp4E34apmjkVlVU4HrZsq8&#10;SguZW+kKfm8lU0qNYaPnXSk52jUPt61sROuZY2+Fdya05nTPOn/2fJHjre/j6z0HTiUn7GmddzOl&#10;t3ApOcWt7yf2FBwIqfACnzWR2ZWOwO/2sqzGXna2LRf/EncxA0dlxS4Dp6a4J8cU2PR0s0tnz6r3&#10;v//gyZThae2zbZZUOr2d3V8WN6tqmnjmamRCvpEkt82Vw2fr1vGz/td16KdD7xUeyOqNwN/MJrfO&#10;0KqkKf8iAxkPDLCx1kqO/IfA6c2bIvF7q8ArLVRCJX1TTB5iJfOHkO+/AcOzap5YiLrDHbZPB1vD&#10;amy27icXpRxR3l6CHHGcCuWMHRw+A/d/YO4wNeqAvl6Oa5mc6yjzqieIb5ElsAhsKfgik+jUnEPI&#10;KPm1BlhiebGrdBzPk6vXf1b3+du1a1J7ol2mlI8TD5ytXc2TpO14tayq2ySv7dDIwzivxA9uwJAM&#10;nBJDMDmRONsGOMcO68+EBifYHheub7GpjCuylSEJJjI8QSMeOHtj8kwksX3FL3vP9p4xTvC/+QjO&#10;KH0l7B75PJ7pUzzDhuKgvv7jlXeM7lpbEfGxb9rEM9/zPMHGs4KOFWEqiINzRt+BSsbC/XlgX8Kq&#10;nGRlXaDMqXBR4xzYqpfVpkwcsYfd0AEbm0FXMimGz0E9yKAwZ4B7Qp6sYA92Vod17D2Uo3yZvHrO&#10;nXt4a8OeHZ5ZTjJqp0bG5rqIZ7a18hFzXTmzkL4/8gAm87IVP/W2G/TdlFJbcS8wlNHZ+rIk3yfz&#10;fwVOS2BbdlZvS/NIc1P4gsFy6n521eBzEiMSr3sk4/3KHS4dONOoElGbTjR9Hte1+vKCSo4FMVUB&#10;IQfsDbnzCDwr/f9mDGKnWYgVeIkaG0QbSOyLfRwJTOlT5CE2ObYyNc/3t64TzZrw6nBXowizn9gm&#10;/xFg9b/Axt4DXMoOD/fB9v4TmNUMepddrhhU/cuCkfI5Po+BU46is8/BmmIPlpUG9db25H/derJx&#10;5J6WlVdmFVrK9GJr8S8wEzec20UV02RMlj2wlRHee+QAZuBr8vfy7lJwFJyJL3G/5JRMmGMiq0qg&#10;w9dXgQc4wmEY5NQ3Hc+G5+CzcQ4uizYexH48DOzAc6awAeynO/Z5QYW/LK6dDL1nJ7bgW/Y4e77s&#10;3gRZ9kvTE89UA9j8IAmtCZYxwCjeKSa/bsldoUY/4MjcG928dqJ/rv1ldj8IK5raVrA/8zX+rGxv&#10;aoDPHstfHRO04J0amV84dX/H6Z7bLcE5hqnmYO7SucXeN01wr+w+MjbdRfyybdQMW7NI6HScI2LH&#10;8YVamVRiJJEdS6TrVIPMyxurOt3RX0Dby2RB6gnKHwOnTC7liAGOU/gKuoY+NXZUfBvP/iZ0jPEm&#10;B6k8XCqTcj0VBhoZbnN1QW7YpD+21b91hdcu79AQpyaYqQQDJrp/Bqz97bqBURnsqPha6HB5Z9EI&#10;eRU27Z/gNY+EjroZmrnk4PayhYffWm4gBjgLVthjJpQOhS74EjifidF8dlfgf44foGwTUzCAyeIF&#10;cmrace1uOyk90jFm8Hb+7cI+3NN9six/bdVYNQ7FMcMa+sdadeH5ag/0UGGINB6tl6jmMKypiexq&#10;3CbpbRskIMNioPMmcRDuj6NhvgwHV8KaMAbIWKAedAJ9sHOKlsiZ3y7J0bNtMj7TUQVKh0KvsosT&#10;OfbXeBaO+LkViyTH+X6TnjzEgCj4GxNkmWD1MeSOCTB80Xf70bKR8iTW6x94sVvKM+C9dpBza9w7&#10;A6dB+WbQWUZiABw6Ep/BRPWJJT6S05sm4S3TZVqJVmEABk51+BkD0+x2xCTBu+7FwXwUB/YVbPoI&#10;kHdvEImPIzXyCg4DM954s2zZ+xAOBrMimK3MOQNUiM+BIJN8vonvc6aFNUjfosqxMrHMXTmEHTJB&#10;1ECG2JKPComBRyo+1zg9SelaJGd+6pcbN66pGXcXL1+WosM14p9nL2OhFLK6V0n5gVIozyCVHfQ8&#10;7kcLhcwqmI+xAWzxR0DJNgmsJmVWvi2IDluveeZrxafQBBtspzLBCQRZsTcByq6oJ0Yim+PljW2W&#10;8gyM1ROroZCwoIxWW+0ykoKOrfGDMqMuZmUtLty8QT/S+Aaz/TjDh0p2oLJzAMxSIGlseKjYwm4+&#10;AMgSBk6LzcQZ4NgmmaDZUGxhWNhWmI5nU/wuo++sZOFa0gnlBlDtxKzFOPNr7YdyQgdvQV2dx4+/&#10;FFqy6LwBjA5bygYWuYGQQphwH8yU5r18B9BPQsEDwaCMAYR1IoiMf6GRUq4+GYaX05q3eg2+5Z9e&#10;OW2FQ5aXLThK5/abWJd3sfZ0shKgsgyaSsQQe+oLUBfVNq/hwIWql4/L8QdKD+WEL61xuTmjVAMj&#10;r1NZQZYgjAzAqvuBLLCtmFWaiRjEa9X36UCj45ytxsxTzcUV5Msm00K21S8tYh/zoKxJxXymf0Jx&#10;/z1soGUQ2xLdv2iU3AclrQKnEGo1j2DeCHkGpJwVp04gRySFbEM0vsBaYhrXz2g5VvlJXMemffMA&#10;eoIhY+NBFhxALsfnu0ggXvYgriS1KhsnBIR0yhC5b9y3ogkH8IaSfh/yxgosZkzTCcVMnFdgzOj8&#10;fBVGbuh2IwALK5W1w+DEKJyjF7cayT04Yw+s0Jf78TuP4Xf1obgnFTnIKgDxaeWcb6pTc+Y8YVAo&#10;p56p+moOih/WYVHtFJle5gG5MpCpKW4XNmTOV/MJ2s80D5uS5/azCQy1Z4I1yMtANUxq5faHFmVP&#10;3T8C92qPQ+4KIr6lZk00wQJ/zqu4LylqSeVosYcxo+w5xNjKlHxXMdwJ46AqTg1kbI4W4JcOaJ2E&#10;t4XK/rOdUtufj/20VO1NmM36FhQVSRpboLF8ntV6JI2eeB4Ga3g2WF3DWW4fYK3eXmUsEdUxkrsv&#10;ToGM90FkTHbb/Vp3qGvU4K3dcVX2xDsFxDv94BxtLCYwBqq9JN7zUxgWziSgUXkLxOpJAIA3sa7P&#10;YU8ehnx8sspSktoTRX+rsTwBhWmdCICLZ9WD4qNziUaFCtwKesEQ9/spABkz6vneJIo0XjSWH2/U&#10;SkjewsaiA91qxsGtKz7e5l4GTXtuZv+171ztnJz9q677AVCawfi55jmJMdt4RGllWLyxbKpfD10W&#10;JeNzrWRlTZj0n22RzQAKJrEGAB8DzjW2+b7dzhWGZsgWjUzLniOJXUslqXkDFHmTXLlxU5Jb16h1&#10;YzUEjYpq1QtdQufeqGit7GiKknlVPmpeSVi1s5pXktG9VKK6E9S8EgZO2XaHrQdU+0eQ5215E1W2&#10;zsMgB0YxJuKQooVRMZXorjSZVOYn3rkGElZmK5kda6DPXGRzyybJ74sHuXKXIBAbzgviPDIN3o/z&#10;p3UAjGub1ks69Gx4y1SZWw4SlA59nKsvU4uZVW4jmxtcpPdk0h2BUz5f2v5aGRbtoBy/n0EXM8g4&#10;HGvEVmdfA6w8u9lIJbk8ixezlz2zzeRjGO9Hoe8425RVmZSpJ2GrGDhVmcewHaxgpQPhrjkj5FHo&#10;CDqqGXj1TzWT0OoAADtTccseyAhk4PQbVjTjxXncIyDXnL3ZNZg9evXGdTn241lZWr9YXLM1Mr1E&#10;J3WHE2T/6X0SUhomr4LAv7QZ6wtbxcApKz1oG1npRj3HmbTuWC9WHZHcueYaybgSU+hzaxmZpFXt&#10;NhwyDWRBqassLJkhY7KniUWch6rsJmjg7KK38f501O4qDxH7WBc1WwH66MqbK/XdwhuSXx+bPf00&#10;QR2dFGyNPwSfT7BBkEfZZnDIKkZfxufpqczqdQ3jZH6Vi7hDV9JZ6JE+QITYjpdOVwZOOdOQbW/p&#10;EOJX2jNWWDkkQj/ULqjuP15xe7h8Y3//I+vqt8V5ZdvL1wA+lomWAKduqvLgY6w7s82YdcbAKZ+L&#10;FagMwIVABweXWgE7EIeADOT+/wVON1Usa7ZMtlKBQeoEOsn5lc57tvNmpYArnmlnw9Sbt+aV9Jyr&#10;fTivL+rg0hpXccBZGgp5c8FXVvGZQA44r4QOdJt0S2AKM/Vv6gwme1BnWiXpZGyJH/bKXNbXhP7C&#10;rgvZLekG9jE2J56A7rgXIPfvOFP34HUfXpxvTYJmDbLwNWzn32DPOGPvW8i3N9uBwV45wl6xKm5e&#10;heeV9PbI2SQPdPaW9OdNCMlz+XVcgaksr5sq/Rd6pfJgKciHizwM+zMwr2SY3DN1iPxrLZ1R0L8E&#10;nJAB4jViL9Vyny+siTlss+ke7QCQxj7cmleiizeTF5mRivPFtjsPw76yTY8L5JhtehdVjAXhXyb+&#10;AM+UXzrZrPC3q4rGydIy78F5Jf4yLlsnmyrnnDv0y6HbxJhX3aEc75Bix99p2UMAAP/0SURBVMsg&#10;FRe3VK/UG/z2XZxjm9C5vW88CGVEw/aowW/fcRX0x36xoCToOOVx+A6tLCwMlpA0H7EIBwFL05dx&#10;+axa4awSSzWvZGY57HueVlW5sUUvM0cZMGX2MiuCmcjFSj1r4C1X2AcGzxmMZFIc14tdJL5cbyjT&#10;SseJM/aYbWkWFi2raD3Zd7u91B+v5JYNuQycfg9yOi7LRbTQTaw05HkbSV3Pf8PWDCQ6DJDRZ7B/&#10;ywt2b46oWDDJYLPpbzZRxpApzisZ0KmjcG/U706pTpK9r0j2NC9WyQzMumTwiEFCBsnoWDaI0Elk&#10;e1TriZ9++tMWn437kr9fUhRwjZWfnDnnV+AiDtCj7GTgkTpRDl84JftO10pYha9Mgd7bUTNTJueZ&#10;q5l0DEIzaErMyrPArwxGM1hGWxpa7iyzC8fA5lTJwTOtEpTjKlp8nzqNs0DpfCXOYwcAJsewnaBq&#10;9btBT54GCSKXuBcvtlh9HPac+8DA/Qd4sVKFZP4e/B6d+HTgf7qJiTo6lbnqm2MN7AS+gTWhE4Nz&#10;rYMKrWVX62rotyAJ5rwSYGD7rAFnrZq9ivX1yGHgtLB5748/PnH8TOFnXtBJDC6yVSADp9NAzPuO&#10;ZUn2gb04J0HyAbDMp6tGiSF+jwmmdByQeI2IgU6HvoysDjzZeerw6JDydb3Do3RqJhMda8SDxNMM&#10;+tH2unIea6KZClJQ1oYBu68p8JWwQi+8FkpZb74M3WEHPDvgjHgMz/4aMOTkrNXinuGsZkGaQAcz&#10;oM1uJWzrzlaEqqUZdT/uncFfJpM9D1z0BOTsGX7F5z0CPMo5ccTOrpztm+sMGdOplnBTsp3BuzLV&#10;LDb/ImMZna8vY2G7FwLTF+5fK4tKpsvYwjCpPX18SlJXafToHD8ViGZbac6ro314H7yQ3YU8gX8W&#10;ZYyRl9drcAYhL9inGTmL8Z7jxCzNWOakOx/q7Y0dUXm0XbuqcfMNszQLhSGI1Sj/HsAedJ7Or7AB&#10;BoqU8PZwcDoz9azEQKNgTxg49UkzU22LbYHvrBJNVdD9fmAatjB/Gq9PVoyUIZvBX/HM7I7yMfbv&#10;EXCIv+N135xh8jww5LDt4DU4Q8SY7MLCpDRiq+HUjbALTF6g831X/Xz59crPUnFknwRkjBU7fC5b&#10;ADL5jo5FYjjaB+petv1kWzMmCTJwWtefJ8uq8PyZxpLWtUvCm3eILtla8W12RHHOcxCLJHPVQSmp&#10;Y8ENYMutZ/+QSX/rKji294nFpRuKvtpiMoBVcZaG475VK1NgWc7rYot+a3AA1cmEZxcvYmAGTx2A&#10;yZ7BGfpqg05SO+Ll+7W28hDO3tOQl7cgb0/Dnry+YLh8ivdh8iMxN4OxDFQYQa+5xBqLa5TZpfKe&#10;+P8YOK0/0fGFU7THoXehd7lue5rXSkZbLt7HUgVkKSMqeIr3Zvs3D5xjE9hccgiuGztckVu8jWd5&#10;CfvyFvSMYaSp5HfFQkf1SUznKplWZgqOYiJBuTrVNUC3XU9GbtWTYOgtjwRH5dhiYsH8UhfJ2R+R&#10;vfdY3RODt3dXVEvEco9kS/AsIxmKszIjJeBwcs02xa2qD9QPC0h2PmuCszU22+Fm5YFcO34/ojXi&#10;HzOTfc54A/dMKnEEN5uGz7ZTlTbkbHQEemdoFJezxvtOKXeX5fXTZVapB2TAQJ5eOlLuW6oHLqgn&#10;9LuwGmoUbQTkhU5gV8i/UYRWtXB/GftAbvk21uoVnn28OHufZ3xULPj1Hp08PPF75fhUXBUciK3+&#10;2FbcL9deJhZ6Yo810IE6mQjbOLNAJxEtK442Hq8yzO6Isp9c4HC70pQJW3TAMiBFDv0k9IY1ziCT&#10;04lT/oLzRJ3L118HA6fvAFu7JPk3JjZGvRPXtjXRKcsanNtVrDIsVSU+sS65PfWeXpxWcX5Lyh7O&#10;E30B7AzCEQEMyo2K0cp08Mz5lWZSejC7iKN/Go+nP5C2d3VxYB7kAr93y//Al5q7BozyBngnz9nc&#10;wqm/5TUV/tduELzSmreajc00O802vb6FRjI9304McO7pQ1JV25RFBk4h5/SpEE+Ogr3yL3CS0em2&#10;qqJ7RtHM62WH2m5XxfBqP5bjNz7V+WdbyJoH8DN9BNQBdJzSUWmGvxuFf7O1vh3wBr/aQl4dIUfs&#10;OLO0ZowsrHKVwFytGEGvMWBKrMZkfCa+0cfDBEPqJzp+Oed2fv7qzD86Y1sOpCxyjdSq+dxPsQJo&#10;NbjSWrw2mci66u1SeyhPJueaKx8DK6PoG7PLthafQnNwIB1wh5HqwGEEm80uI1qcR1b00o/zMfAx&#10;k1oY/GXHn6eBjSxS3KWwr1DK+nbLhAJDcDwbSerJkAuX2J70pgqcXvjliBT0bhR/2Kjv8F4MRrOi&#10;iwUPTJKwgYzSVxjE81Q1DufYQskN5/s+AFv/OOSPa8nqc2JZjgx7CGeHLUgpY8RBqgseMNfobBPl&#10;w3hzBewlzs/9+L2HtwJHwZYwIPAedAjPDwOoq2vi5Ycr1wCx77yuX/9Jmg+uhTxyb/TVOBrPbAPY&#10;Gc4sni6J3Ztv1B6tDmVF9OCy/+l16se2r1sOxfctLLNSiYfe+eayqXW7rK4PlNi2qVLWn3bzyJms&#10;XT//3PBhSv3sM06x+rB/wKLA1nyx2tMmx1gW1kyVLY2jZXa5TuZUOKvEaI6iWFI370r5sb2zBz/u&#10;rrpjx55I7ikvjm6dcH3/sZglR45Uq8rSM2f2Ptt4aH3PrraFV3MPNQTeau2Lx707pa+wd1alp5oj&#10;zqDpzApbCas0lR0tM2V8qbdYcGQE5IIJ1zbpOsiviQQmaG7sOxSx46efep6s709zLuqNbSnvWz8q&#10;72DVunk1c2C3tTIGOiWyMVj6z5Sn8rP+13Xk1yPPlx8uao9omw9OOh66yxjnjuuvLwHYh421tnLy&#10;fOnAJv3h6jp3RuwTJ8oH241UNzQGT60gbx9Dvu+DnD4AvfgssA9xtyPOHtuovgoOzS4UTLxg9xOe&#10;l0fBeYiLGDhll7vPIK/3QedxbATtK31DU8FR50BO/cA1fPK1CouYQLezYpF8ihWnRrv0ZUmps7Qc&#10;z5ar135R98h5rPvOH5WV9UvEI1sra+u8pfFIrmxs3CEf7dLKUzinrH51wn1/BR3wGe6L2JhJA8QD&#10;xFgmOH904rtkGyn/tm+RjYzCfnBUBLn6aOzR5tqp0nS0TmwS/OVRnFM+12PQAy/iuRg4Xpk3+lDv&#10;ydI7OlmsKd39qU/q+LMMnN7q8kLfP1/UhZ/i/zyz5OwMNMwoYVtnH5lb6a54q+qwkIh7hL1k4FQV&#10;UGCtNOSgWFtyBX6lHuc9cszStqrQ/pYjGc8P3sJdrILeWh+13Dvb7Ybebi30iZs4p5srHMuqV/oJ&#10;qPuYaMWEGeolYnDbSJ1MA+fzyIf+ydOXRUUBpXHla/7reB+e3cianbs9U91VciarKdVsfrwv/UZv&#10;4Su7MzF5fFap1ZW9J6pUYKnhZM1X0R0rrsypYJDaVFXAsbvASPAN2jFWwDLx2joV2D7FWI0wYXCV&#10;eorch1zBtQDYPcdGJuR5Xtp/stV+R/VW12/CTX5iByLiVtWmFzaY7XT/tkRP+Q3MYFeG4r3/BjzA&#10;ERRs1cs2+8p24+UGe7akOKil90jTG1VHileurAwAZwNGge1nEoNbhjF4bIB4Z3I8iNGALSdmmIHX&#10;+G/l7QUjgd2NVYvab/E51NHP47PYJfBV6FG+2LmF8uOYZCEWnFWO3/0eHO5bYNf7IF9/BTf5G3DL&#10;/XgGjq5jEsvSmomD1aTWYgu5YeCU+0+cxLGLxE2zy/zwO8ESWGAmo9N015YkT16lEsYvdj6+qXZ+&#10;rFOq2U3rOJ0sLgpJbT7RrPY1uX7rZJtw00schUJ7OjHT53jVodqR/BmvjuMNBtEtS074QX9S7w/Z&#10;rpHJ2R7ilWquApLWe/QZC8EemMi4Qo2qtK86kienLh6RsPxg1cXuFeBW2hUmUVEu+BqJPWY3SXbR&#10;tMGZoy+NuIQB5g+wVoyhWWzxlM5T7RICHkx+/Nk2E5mdHxZZ29Pz8ODt3XGF1yxttw3XiGuiscIy&#10;n2Lt/4XPZHKuSpbC+z47a5i8hH1/HbbwCXCVhxaOklnpC2R1yXzYRz35BvfBwOko4KvhuC8W/3DM&#10;CJPyrIFF2a3iI+B4BhaZnMFYE5MDKOe6cDspOdSpgtX/6brw24GXW45nnl5W4S4cD+OcZSe22cB4&#10;4EOfRWnAu/0le1+6rKmZDOxrKamdKcDo22RMhsXtjorUGzz/HM/Djm2qIxyejaNNXCBLcwpXyvnL&#10;1+XY+Q4JznYSzlIdHs9nAXfBe3BcG5OTmYTAxFbq4m826Mk/5rNV7zD5+9zh8izOC9eMyX9stT5i&#10;k568AZ3/OPgfkxHoU2BHRSfgUHPsnxXWaXy+mZhDp3Js0a3A6YRSP8nty5bdrbNwZugf0Vc+A60K&#10;nIIDQo6dsh3lLoJ4zgtiYIoL7JWmky+itfIKgDEFg4ee5OcBgJCncbg5B+91HAwq9megZP6KQ0fB&#10;YeaOTYKpLKkeJ5NZIVeATYPgsiUms+04n+JbPAwduW4J+pKyl4HTXhU45TUw57QHgGCcahcY2xYC&#10;Al8AMDlBXtpopDLo6DSzBDBl4JSkn60E6KB2wWFUpbb4GQ2Le45WOSZcc61VkIROISr0MRCu+Na1&#10;sqVuu7y8xXygZQ6e6594LgZ3zACaM1vWZgzKjLo4U3JZ8aaN+hG6G2zVS8LAbDc6oumMZNsRGkyC&#10;WtXCD59DYLO4ZqyMLbYU20xDMYXiM4dxZeCURI6E1hKglD3CGTylcWTAxAU/d8DLMcbkekN/2jIs&#10;y+1s44M//PDo4vJlJ1gl4JflCGXk+H/VBjgADHAysv8a7uXFjQNEbDiexzfJWoKKTQHa9MU73ehK&#10;YsPqPz0kt66SfSXvrK1Y3svMRipBzo/8AF9JZjknidWVdBJ4A1DtaZ3d23qs4C3OTyk7nBWxpNrp&#10;ZkgZZAECxiA5K2tZlaDa1uBZmRlvlaZRfaVpbL7E+zBTjD8zBwhwLXCF3FjK2urQisoDRW9PyJpS&#10;RqNGQv/AQhgTKJC75w1Xh+HeRaNUqxYGTjkjgJk0T+EerQD+mU3LNr00LGPzbWV33fKxlYfyfbY2&#10;hFyZASIZDMMTANLC1kqTC91lXIELFLqlPAnld9dMGJRpQ+SuSd/JfYFfi952rYxKMJYXcQ4Y7H1n&#10;1YDD802cncdBIvnv13B/JHT/j7CrAK/yWrZQd6VOjbobFCseOxJ3d4cEQnB3d3cIEnd3VxICQRNc&#10;g7tL5q21E3i3996+9/c7X9KQnPP/e8+eWWNr7BPMxHCLVj0zqf/ewX21n2soT+PVnk4zfp90dyMK&#10;PWRq5RAZWuwqtomsUoZRhfw6xRqJOww2aS084EhPqximkqucsxEYY/FoUfYURRtRdDAhzD3J7B47&#10;cIITvFr2XGz6nj9P2xv3aUis11UORmYywgrnYmb+5JLHFL9HLjZ2XV87+VoQwBsrX+mUuMc7SWC6&#10;raoIHbCKnbNwGvDvodlamQKHLv9Ioly4cU7qj5eKTaStfA3H420A0k9wJgk6OPuL88doWHR4Nlc8&#10;D2WRXV9fYj9IY8Ak8/cLzCS5Lh0OXA6cx1ZK3O5rzO6n7s77r8GX0sZo9yExTtd84y1U5wYdSQaF&#10;aEw4c4KK/5PJfeS90b3kcxgUdlc8AyX6/TxTWVu1QnrgHLwOOWH3sxGddshkL9yfqmLBc1tGtVa4&#10;/wj5omEkaCS9Amksf6YcbTaVCVkTLibtLh7WdkvqUjNOpV37+iuFbxw4VxSZsHeS+KdrxAagwjXb&#10;RWySLSDnltIHZ3VMfogsr54svpDppduXyqGL9bJh+xgx3dbavcfgBA0m5YXULNSr7JRzjQ+TdXXT&#10;pfTgZik4Uq8ohZJ3LhXO6+TMKM5uVvP7cG44h6vvFnacbgWY9ZWxJeZqJu28Kk+JbBgj2/ZFic+/&#10;zCuxY/AYZ8YVshZbNlw+ng7QBrnk4G8rOM2mkN+tuxNlVGmIKkoZV2AhGXsWyqhiL1lbvxb3kyhz&#10;qryhVwzEA+eM3SZqxil0FwHj4trFkn4oTiJ2jpRJeA/XNK344feCYYSmlJrJyhpXOXT2MVVv6wU3&#10;W3ZfOC0OSQNbE40wsKQepLF1TDWSHjB0768wVnNrGADtBnkLSAfYiNTKa2QkgP6lY8yZWK9Dr9PJ&#10;5rySL7C3v+N9WFjSfkwfeQPGlhV1pEkPwvmaUTFQgvNtxAuyziA0A3ed8TfdIF898TcsQJiY6yS7&#10;z7RWjz5s4byS67J+90Y1y3YQnP78g2vkwLm9cPgWytfrTORj2AmCeu902Dzs1Y8b/ndeCTsu3bBe&#10;tAl07lyhnwYXmsngAnvRJemfzCsZlm8tS8qnSGByKM6xVyu1Bt73G+h7zuUmzerawhHiFoN/g87q&#10;MK3fvXdm9nVfXBzx+cD0kc09mdDA79GRY8cbqc7+xP+TUpx2Uw+ZCckylOkV1rKoJgRy46wcVbcU&#10;gBkAW84s4exHAk9rBqoBXtgZwblNtFssAPJOh02L1cq6qsm1R5srP2s7Hu0KYQuWV6xZ7QuAQfoX&#10;lwQbGZLvqmhTuQ50StkZyoozdgp3BrCygD0cnu6gqHp94Iz5phnJnGy/3Jy6tf9v4nR16YI6+yQH&#10;RROp5pXwhbP8J77yxTPOOdArqgfJqZtHf+Xf1F6ufT29aePxmRVO4pKok27YI5d4nRr4z/lbGugG&#10;2nPLJEvYk9Z5JaSWp2wS/HGG86CCQHFIs5FZJWNbGs/s/i61IVVrHWV79l189gtw1p+H49Me+oc0&#10;d3TeSX9DxoxuuJ+XgbnY3dEd8sYApgvkgLRcPqSQK/G6kbknxp/3efjs4ffyD6bFTi3wejQQjtCk&#10;8hCpPVMja7cvgo3Xy9N8f1LLj+8Dm9Vbvl8I2YIcKQp23CcrWYnPaMf5+aSdYcWfY7xeJZXZlaM6&#10;TnEfmmhz+XA1HCucm9cBQN/GPZMmkLQ7nH81A47QhOIQyIZeJZ8cYMe9YjXqfDBZOgf2bHL5QAnK&#10;0sn8/JHHL7RceBL05/dRO5dsG5ipezQ8w/vCutKlf/HnZBvYdbw8dMOOuXcDM8w4ryRF/cG/XVkH&#10;tpmMzQ++Sf1svsVa5hUPEbdNuA/OBUoxkjCcw+Fw6NXcuyIjWVDtLqNg97tgDegQsqBCzSuBvH2G&#10;F5/ZEjLMAgB76lLsCW0hA/ksrGAyq9synSyomiWu6daq+2xg8pBDZQfrurfd0n9cMTuXZGvhTLCr&#10;1z/FTiWRiKmZeKAjTgqs37EHTNzQZr4Bnfs25GBWzspN6wunTP1rufl968166Du9SjaawmaxE5QV&#10;6E4JdsDEWyFrgyGrsE+QdSYIe+LF70l7yY6sqN0JaVCnT2by/fu140j8L4tLwm8TN+ig74PynMU6&#10;jXOfNLD5Y+TolTNSdzJXRue7y4T8QInYPlkGQ8+RRpNrz6pYyj/1WB/cB+eV8Nk4r2RCnoOMzgmV&#10;suP75PjFXTI4203NACV9EAsbWXygklK45x+x1uyIIW7oDb+A80peghwT170MPMVOTBYjUl5pD3ss&#10;b63IZkKMFdmvYO3+2kBaTJ2YAGcFZ1mKG2TSBPfB5Kk18BRnQG1rWCXLa8NkaJGxBOS3zivRw/aR&#10;coedsO6Z7hLf1Drj9Ny50r8cN8L54uczYItzMi3NQs5eKIVtuiQ+6fPkm0VYa+APzTpgYKxBLzwP&#10;u07J+sCu2kVFjueOX2n0mFyxsXbANlOVOKWPQoeVON8AuIcUwa7AC7aJpoqSkLSCLGqZnuEhc3IH&#10;SnjaaNlxuloCYkPUGBRS7ZLGi11nbpuHSWBmqLC6n91JKnEKncJ51I9n/7K4g9XgnJPzIf6W+PQV&#10;vF7C+hGvfoT37EidgHVlsjE401b6bdWqvQ1KsJCipihZtGO5DCwwV1RFAbDd4wuNJPfAPJlfOlXC&#10;i5fIjnMngtbUxe10SHZUc7dI/c97Yhfrt7C/LFpxxZrMTA/C/eha6Za26GRu6Vpxy/YRXTKwUZrL&#10;qX1N2wyrT+21W1izDP6buZrxxoIBc+wlizUG5RtAp9hL7qEoYJIt4ol9pu/ArmXKpAdk1zvFUs3K&#10;JYWWbZKpCiawc5mv1+BQfwFZ6gs5oyyR7orzX9+CD8H5ec9O6CsfzeinCnE5goZ0+CxGYHc195dF&#10;NwaQYXYUkx44omaa3L53UypOHhDvpECxBo5jgJEUwOx0ISsNsRwxHbEdi4xItTe90FN2nSiVVXXr&#10;xCPVUpZVj5fJRcNxNvTyE2wLK8Uds5zELslG2d7NO4fJvub83FOXDqpux3+/MhprHKbmzmh23Gap&#10;qJ5p90iLT1+USQcGdFigS1oq2m1iXuoKRXOMlzVsHru3f1liDJ27TLosNFfY+Z3p8GUgK++N7SUd&#10;J/RW3Y/fL2nF3D/he9pW0vV7xpmJ31bLuyX7o8dA3/xHV2zq7lw3zSanK99gPXWQg5S9EVJyoFK6&#10;LLZV9G+koWXBF9eN58wpXgvcCTuE96bfSEps+rSfwxaxWI5zw002QzYPJMuVW5ek9Hi2zKr0lyE5&#10;lF+tOEJuTNYyiGQIebAQ/2R3pc9ZXOCfoZHlVSNv7jxVrBKgvJaXLY5m5wQ7lVmU4b3N+caG0gVq&#10;FlXj2cZOw1KCTrLD2CFOK2l7Ixbw58l1yV8OjLZ+4J1hBH3ipBIa/ul2wEJG4pZgqHw3N+wdA4RW&#10;0AVDipxlcmWojC/xF0PIzuuwp6S9fRrnjz4hOzX6ALezYIe+Nn3H34Fx6Uvy3L4J28A1ol/DYg7a&#10;k49XQjajoPNg+18Z3EPaDe3Z6quO6aXmiznEmsugbCcZXuAjTmSPydVKGPzdEcB6S6rC7hccSZuQ&#10;vnerxdBcZ+Ub2wFzuADjk5mJXUn0oUlxao0zSH+EgVAmS1msTN+byawO+H/GHDwTgnZE79j8/fq6&#10;RWmk4nWB726daK66pNjZp/x+vAcL5ujzszuL/grlkR1DlrQp+EomkjHFxvAVTKXoWErh8avH3yQ9&#10;ctLeBQ2B2DsG4Jgk5QzWT7EeTIBQFslA0Au2dnrhpJvF+yr+lsz8b1ds9SK7oFTzi77QacH5eglJ&#10;tZU+LPjF+5OZhjMBWUimOhjxfLSrlCHPTHsJzQF+3aaBHpx8K6Op7El3C2W/9lBSaGCi821rYHoP&#10;6EEmuBnX4DowcMjiMnaec4YvY0CMBRH/k97cL1cvM6tCZUKprTgmw57gXn7A5zJxytgScSxxGuNL&#10;X8NeMnnAIrcpefPTGWBuuw11VTVuWeiAz2Us6wO8np1nKG9g3TosBzYrXiBp+yJkUCrOCu7RAPaY&#10;rEiO8Es9skzFA/6+E5NjuIf+2A8H6F+7qNYYG7H6z7Atevwdg6fvQmd8CP/fJdlb8g5lSfr+ubBJ&#10;RjI4P0BKTm6X2/fvt5bDtjySSzePSQ4Tp9h/4s6esPWMBZKekDPQ6I8yVhha5CizK4aIe5KVSmZ9&#10;j/19CfqJ442YoPgKOJRdge/j/1+EbmABqSpEpa7Avv0AHeoHf5BMPOw2ZUyTsc0Oa1o7JvtD1sjG&#10;QCr739frJevIbnnwCDf5b9ejRzdl7/HVMqbQWAKBFwLyDIERoEOyXWVt3TBJOLD2QU1zzTD86n/t&#10;IPrX68zlut4VB9efHgc76gyf2yfHWtY0rIdv7iFpeybLtl0R0nQ2J+3y1bqBy4qD1dx04j6uCV+c&#10;X+iQbS6zqocDh9rImBJgLPhpY0tsZESxXmbXTL9XduYQCywfd5Y+nXt8T8SqusGy88S65Bs3Wov8&#10;7tzZ3zdn/+QLa3ctvJp7ZJc5f8aLf5d0qOjQ+HJ/+PZmMr7UUcaW2sgEfM7K2kEyvMRPLDI1is6b&#10;431Y0GcBfWgXo5XiPXNr7t863CXvcM6YqJ3LblQcWWqXc6w8fHrNDHHNhE2GPKyqCpDG09lqjMn/&#10;dx29cvSN0pPFNZt3TZZ5lWHikAr7Aj8wIB8YoMBQ1lQ7yYUr5bjl/7wu3rkjIwuXyY9rta2JU8iL&#10;JWSV431ewbl5EXqR/hbp3y1hi23gz30BP4dsJrT7fwD3vIsz/yqxGPweUpWSFpa+KvHmO9C/TIwS&#10;/47Mc5fJFaHin28u7rA9xLbssCRVLzEP7Q8x36wSV6k/nS73H7R2nLKQ4Mz1S7J5T6Qq+J6OtS4/&#10;Ei1rdqyXrvBj3mMsDdjNAfaDMQPSDrOIi8UGXjiTGtgTFi7QF3NPJ27VineuFX6mV2wSiqkq0Rjn&#10;PFDymlLh1/jKS8CqZA5i7J4MDr/iTE1P9Ti9+3iKiiE+vpYUr//dLzn0Yi98Ju07GQt/xvOw05Qx&#10;MRZjMYFK1ixi6+BsJps8IIv+4gYbwrn91G2MCdhCv9Hf1kUYwU9rjWszUcN15jr5pUCP4H5XlE4+&#10;uftU1hNsw3m766q3jvNO93ygizKT8AJP7KGpSpQo5hnqY9xTZ6wvO2hZXG+Addav18qwXFv4zRrx&#10;yzSUqbmBVdsqF77X9rb/9aLe3Lp98/SgVP9Wynf4Y7Qnj0eoUE4YXyG+HpVn8aDhTJ4qTqg5Vd5j&#10;6+5ZD8azKBefx1iw6SboMeCqLtAtZBfog+/Ngan5IhZmnJyFjNRVnC/plu0gNlkOEpDpfLf2eJnH&#10;xvI1nj3Xm14nG8Xr0/upUSVM1qviUMjsG8AMpLdn3JLxBNL49tgMnAFM7gif3AE6wjEbvnl+6PZD&#10;Z/Z3Tm3cvH1igZUMzTSQsHwt/HasC3T88KIAGZhhCwyhbY0XjAJmIG4Y1F06AQNbAHt/u95ExdC6&#10;U4fCxpPt4iO83gQW+QSvr3CPhpsZNzYTFqX9BZ3LAth2kC8V3ya+mQHfFjJDNrhp0OdjSn2hC6xU&#10;AZ8T/C6XeNw7Xo6xwBhY39GFvjKxIkyC8ywg5yYtI6M9YtMatr5ZfCz581klwxs4Pss80qJlfsGk&#10;5cwxtLS0PL8ge9QSw9XahwbrDZUP7xlnfylpZ7wD94jxhKymrRvHF7g8YGE359z32aCT8GwPYD2d&#10;dAGWtdgMnY5/G5ytk6H5Olm3c4ocvtQo129fkTl5IxV76ofAAzyTX/EFuSADFdmRKHPsVtTDdvJ8&#10;srjv8ViFT7A+LuuC5NTVkzK9eKjyH75baSLDM6bsjN/+v93Vjy+ohfYRFbP3e0fqxQ7+N2MFpDn+&#10;ifK4cEDre+M9Gd/+cGIf6QTfjV2WL0zuL4Pjw2V8xlB5HbqN8QWzJK30xxobwnYz0cjEKfG/LX7G&#10;AjC+17d4DjKAsJiL2KkPPs8njsXRcWllR1obCv79On11v3Hl8W03p5Y64DwYQe+4iEWalWJu/B0+&#10;hUOStSytniVjC7yBs92l8HCJFDZuVIlTVSyO888zQJuudC3O7W/AsOxk74Of20RpZGzeXLl6/6Gc&#10;ubRXwjJcFC5h0pSxAxarMA5Hf4wFVcRkLOzovAz4AHLM4leyAnSEfDI38DF0OGfEcpQf/fiXgFnZ&#10;oPD8tH7yM3Q+m9TIbGO6TScDsy3FEnvJWAjnt7KgeVhRkMCmyZaGyaqYyD/XUOXwGDPgGBkd/AzX&#10;NAdpx4qG5yHsz8HZpPPlkaCX3hAwVpVReRA4/rrWRFXjdMDvErxwzsD3WAByO7+FjWTlqOr8izGV&#10;6RWDZESJu/jlacUyXSt9cEMmWEDS/LB9tu8aOCnxTJzOlHM3DiqqXl4PHj6S41fPytya2eKepoFj&#10;6SsFh1NkaG64vLnCRF6GAP8FJcXEaGcCcxgUUoQxwWSGh2cVuyUMB+nX7FPwAlhyzbBSTjCdXlv8&#10;jFUGC8pGyISCcfLhSp0yKO0ALlnBxufqu9JA4mpm57fJjLoqKipenFu8YnP/zXqVOH3Md006FSb0&#10;aFBYFcifcWM58yisQC9TKwZKaL6NOEO5MVhKqh623JMOkkDdButijINF+i5WX/JlDwVpi5fdNtOH&#10;VYfjFmNZnlAL7Wxpfnl22YLjuiitDIKD7QxlyORCJwjhR7h30iWzA5f38Sn2jUa+Gw6MR5SNhBfb&#10;q9lp7qma+9GVc0a0veU/XqSBWle5YbthhE454ezGZRXjF3B4qRwY7PkZe+mJNd1UN+bKvrM53RgY&#10;zTuSvHV6uUPL6GJSTmiEhtgOB6PLOoB0HBJS97J92yJOIzocDDopnJnD1ngqGS3kzj3HSWxTLWRW&#10;0ajqzPrYH4KTw6rZ4coOhGegzNtD3jjPhUFnBo0/wz5Q4L/EYXkKP6PDYIn7oiNoC8DnAKMSmuP4&#10;KKJ6gQecxvSZ5T4Slm2oKiR9AHys4VyOxWEZlushXlACpK1WlTjDYVTCesrTA7tLj1V6GRBvLh/B&#10;yWdVGGl83sJBpLF7B2fn4yl95UvcVycYDoMILQ6lXgVRuke0dsO1g1EhXz2NystQfgYAb+NKAmQS&#10;ZISJU/tknTgkttIO0Pmyh0zbQl48YMwYrB5bGgAQCQOBNVuVNyv06NGjb2yqnBWr26xtYRJjbGr4&#10;WRoV7l32vvhg63U66Yn1MMPnkCYrLCXkzLaGbe/hd94vPBiXs6A8QAKgDFjB9geMpWuKGxSKBRRs&#10;6xmwh8PkC6AfDOO8adcsabywG87Qbdl1skKsttorgPfKMmN5EzqCyVNSo1Lp98Yea7C/jnhfVqar&#10;wCeUNamMv4Fh6bzQXHIb8mTP6QpxiNa1VvUt07YsKFodeVrkJSV8bReNSuneSO/RSe43bCDzpEBh&#10;EJ8zS/n6AvL+Az73nfG95SWAgM+xB6SjYwLhi9kmMjFntKKMYBcLz5sJFB8Tpwy4UdZIAcKubx10&#10;CosCPsH7MVDDYgTeey/cuxPk33mTpQyMDr+X1rj9CbXkhMIJz9jG2D7dcLbyvYYzmZVbG4bCcWQ1&#10;i6W4ZNqJcZypuMQ4Qimb4syZy9AcW3FK4ezPbdJ0cZfEYE0574ZU3ezoZ4UTAT/BMitiaRwst/qp&#10;oH3JoWWy8/QBOHktkrZrheqIY+VaH8gCK2WYdFJz57ZqZHXdNpkAJ2h0iTlAi4vMqHCXFbX+smXP&#10;GgkocFcOkAUcMnM4QXroR1KYrsnzlD/nmMp72COrRFM41aa4N71srN8q48uHi1cWjAmc+8y9c2Vx&#10;TTjkYZOUHk2XBdUBisaI84I4T0RHo4L1tUjUy/ztiyTrcKpE7Jogk0rD1IxZVu8yMTeuGE5ZjbMc&#10;Ppv6t8Qpr0t378u4whXyDeeVYE0U7Q6+WuE8d4ET1AG6rkObrmNnWGCqVgxj9fI+ZJFd9ly7n5i4&#10;xD6ys4RBN9LK/wx5Zdc6q/LZVcHB96xeGpRmK9OrhktQvr14ZmlU9agJQKmaV4Izzq7O/pCTqbnO&#10;sutMhtx7cF0FBG7cvSOph/LUvBJvrE/C3mly4Gy9LKpepWacsruVAVOvVNgsOkEbWh2hznix2p4z&#10;QZiYo5PExHO4mlfiICbxpooCg4P1B+boZE3VZBmVPkysI33VbNdP8QyfAdB9stxYfoB8LssLEf84&#10;PxUYfmFs73vQi+4LCjd8Fpw6/Ey/DRpFH8TEKas0Sb3zE+6LIIp2jIAkCDI7E3LCeSWTyt3Ufrri&#10;nh/PK+HcUVb1WeEZDAHEuGZMOBM8tiZOGXjUyNqKSbsaz5YqGhVepG1fUb1xqT9AUF+Aa49kGwnI&#10;sVfdf0xgfYd7YHCIQTXOWVBzzqCrBsVbQ3ad4BCSEshIpqV75+aU/f+J0zUlK/KdktxUJRoTX0yg&#10;ct7M4/kldGTZlbigzEuOX2ydV9J4sf6jpMa1l6eUW4pXmk7pQVK/qGpZnAt2kZEaySbFSqxwhnnv&#10;PKt8MfjHBE1ggZ/YpjvImIIwOXRhf+fYukgr3TabC6zy56xtJsXoeLejXoJtYIGWRRzPq5EqVOAM&#10;py7Q3644Q3R+GCgh5dDUIt+zRY0ZWt5n6dH8kRtr59yZXOgqg+Cs+2dbyYadq1RBRi/I1dNK55Fa&#10;vtVmfT1XIxbQQ7xfdgmTIYJdo9/hxWSgSqLiTNhEa6H/NNKP+4k95rwSoyi9dIB8PY/7fwvnjBTD&#10;30KHUh4DM81lTtVI3IOX2CRoVXeZc5pe0RMGZRhJIOzJ7MoQmVIRIn5ZOgmJNb+aVZulZpLw2nm6&#10;8q/5lcMPeUMHjcn0P721YoWawVTTlGs9P3tM8yQ4dp7YhwWlM+pOtLTOYHp8cSZ3etO2XJ80J+mM&#10;Z3aPcZBh2W6qG5zzSnyhz4ZjbUbkW8jQAgaX7CRx/0qZkuevAn7UC99B/llUQXzEzl8WljHxYoFz&#10;6Ih97wU55fmkk861YuC+9zJLSdgTCbzloip+raPcrmyrS3Bpu63/uKLql+Qb4n00m4B9YbN+x7mj&#10;DaQdIvalg/MlbBfnlXyBvegA+XgP+zcpdU7iqsJJa39dqn9kivu1StGqzjtSn5OihhWYdrAl04uG&#10;iV+itaoIpuOh6HLxHKzGZgGCZou1JDfmq1nn/3QdPFvpu7py9KMBsCGWCWYSkOskZsAeXTZrgJPG&#10;S+P5Q5J/cJuEZNnIzNIJErNjvoTA8R0Au8mZptQBlH8GQ4gxieHoQA7YAtybYSOjs0fKnovNcuLi&#10;bhmS5aZGZfQC3jMEJvgTMtkTzhYLyoj5qM9+BW5gt+XHwFMsiHsFmI7JUzqjpLxmoSYdoT+xZ69j&#10;rUjL8wxeLEQw2KoHXtJAB3EUh4XqXmFSjZRYTOwPKXCR+L1bZG39SDUTMQB6hbOgmLhUtDuwWR6Z&#10;HhLXWNiw/fz5D06eyXUzXweMBgzxKZwudh8tzXGUq1d3SPPt+zK3KhnyAdyCvSMzBx3Dx9WwvfGZ&#10;/aEvpuSYXTl+pshvQV1KjibaSvk+5rApDKrwmdmZys+mM2aH+2WQriOcX1YXD0uwlXnZgyCT/rCx&#10;RRKzfZN0BHZk52QHJlMgLwbLHGVEwRQViGDnkgV9BvgXLNj8BbL3HXAnE6cM2lDPcyYhZyM9ixe7&#10;TzkjkOMo3sKLvosF7tmdHcectYj7c43WSMaeFbJu9yYJKyTVF5xr6KdR+QaSBju3sGy6TKvacqP4&#10;+D73qSXLblvBZtnDnlmzECtJI2HpntC9pooaym6rkczOGiSDMwLxc8hG1miZXjZfPHLcRAfMOzTV&#10;+Wx5wzJdxdk9zvO3L8N7mKvAsRbrw8IuBoc4+3lqhbMUHUmQmL0x4gv9x0RMf8ivMXS0GxOn8Bf0&#10;uH8nyLNDiql8jGdrD936FJOjsPeslu+1AtgR9/QR9DKrr9+FvL1Cp3tCH/lsel/VFc4qbDV3E3tK&#10;nKiwFT6HTjw7XFlEtKVmpty5f1OqTzWJe3yAwtiUfxYJUs8QsxDLEdMxuMf5lZxFO6PYSw40b5fI&#10;PcninOIITGgD+2mpMAcDtz3Z/cXkU6qNwg1rdwRK3amkPYcu7fyx7eg+uTIba3uFJ0w45bzJSpwj&#10;9NIf+oB4iFSCDDASyzJIwtE7Fvhs+l7EvJwlycSpMfwMMzzTS1gjYqFJOaPkh3lahZ3fxNnqBF/m&#10;VfhAb4zppYoEyCjzGHf/hN8nFjfHeofGWd8r2Rc1AZDob4nTjKam55eUrJ/de43NA2J8y0itFDbF&#10;S+3hOum31EH5Ap8Cb36BM079yOJfnmFT+CpkYOFMaCbISJ34DnyMF4F9mDg1AhYvbUqTuw/uqEBX&#10;1J4lMjhPrwqtHYFVOOOUNt88Tie+md6qu4L6gLRss0u8JPvA5n2nL+/5hMG38RnDG1gsY7ENOARr&#10;Z7pGK5url83ns9D+zMgcW9UPe2cYYSQryidWnL5+ukNydaTec5tJi2+WsYwo9pSZVSPEP9VabOEv&#10;2UXBpsK/d4ROIWU0CzfCil2AxwNlcnmImqn9Jn1L+IDtYPvpEzKw3RVn9jdgRu1mnZhAn1Hv0Zf8&#10;FP5MB/q3WCf6ml/BR6E8knqxd4xe+m00lxeZOB3Ss9VXHdVbJVodYmEDs11kbMlA2G0L8cwmnRp0&#10;YbaBTCl1kfSm6NKcxgSrYTluj+gbs1iLsy3ZccpOHvrQH2KP2Y3/HT6P+IIJU2KM9vj6DPQIWS4Y&#10;F3CL89+9vmLlTyuqZuba47Ncc5zFLF6vfCjqOlVAAH/ZBDrPMl6jsJUqFoU8skDUFjLfF79nD102&#10;uthYddTlHk4sPnXt1Nv7L5R9GL9n9nnuHTseGRAj3SZjEJRtxiS+gVz22aCVRaWLzlUebvg/g+W8&#10;Yqpmu/mnml9lLGQwdFtQor1iZWEMphNwD9kNeL/0LzrivT/Hz5g84ToOyXURbaRGJhZNvZ54sPhJ&#10;wJ/yUnUkYZhfvOMdJg+cIQPEyOyy4PuSktYWZ5CjLhj7YQyIHWrU147wsYNyTWVaZaiMKGrtpGcM&#10;SRXnQ1cxvsSAJ4v0+f8cn0VbyGL7yQXzi5tbWv5GF1uwe81qzerW5oY3GdvC60W83limkfDsobK8&#10;cgrk1UTFxzgXsQdshEOKhTjCj6IO58/ZfMBCIOJbZ/gApOb+FbrxD3ymNf7NBOfllSXG8vJSY+A1&#10;f8k9lCJb6oe1UjNWjJe9Fw7L/YetGcl/TZwOSgXWxJqw85+xQBZfsPDLFJ/tm6eVoUWOMr0iVNwT&#10;LZXcEINx7A7xJ4usiNlYDMt4JRNcpNtldz8x/8fAq79DH/mmmqnEMrEBGcnewdnhHGH6pywu/hV/&#10;QwpGs0hvOXz1mrrHf78ePbolB06ulVEFxuLLxCle7jgj4YWe8K8HS8L+DQ+qztQNYUNF27L/43Ws&#10;uVyXvW/B5aHw5Zg49cu1l/W7N8vcSm9J2jlK5lculD1ninYeP5dbMDzVUtk1Q+hnPfaIc0U55941&#10;x0rmVg+T6eU6GYkzwq7QMSU2MrxYL3NqZt4rPXNkbNvHqauq+eioZbUjpOLo/GOXL5f8jEd66sLV&#10;4pExDYPvbNi9+mDV2aPd2n5VXcmHS5vGlwcoqt5xpY6q6YNFDEtqfGR8WZBKnFrgPiywf5bw45ko&#10;5HmOrAw733ylxDPtYMGKpeXjW0obFw8tPL49cO72BVgvJuKNZE6pq9QfS9zFGa5tH/eP1/4LF14t&#10;P1FZsWnXJHz2EPHMZBe0kWLgYQKbidNL16taN+nfrnsPH8rmhhzpvtFWYR8mqszjIePQKxzHxgJF&#10;Mv+8g7OggSw5p5nLV9C5PO9s+GHR7Cc4c69CXj6A3VHj6IhN8bsfATsQNxG7k550RJ6bTCwfKIMK&#10;LMQtV6cwH31XMmxwjiDlWw+bMafUTSVO77UlThk3uHrntuQdLYEP5yjD8swl88AK+HIbpHOEubwA&#10;GWaXm2OSkcKvahYv/BWykrni3PUBZiZNpA3OKbvCGed2zzSDr6qV7jhHHOnBWZCjc1xkzfb5YrjV&#10;QZ5bYCTPkOkOz/0+dBpjImMS3c5VH96ib1t2da2vje3lkxRykx2nLLjiujDGyRg39Q/pShn3pp1m&#10;PN0Fn8Mk+/iyYPGGLbTB+bKMYTFxq89MSk8mTlkwQsYN6kEWR5Gl0Au4jnZgcemEsw3HW6lXefE8&#10;baiLGu6Z5nWfDVihec5iFKOTTvhMjumjTiMjAFkfO+KeGB/6C+9tsForw3OdxSdPJ+7Ai5NzA3bF&#10;VM9+Mjv1v13Yiqdi6uP9w9JDH/wMHd9aWGyo8hjsGqTNJeZhce2wbP2j2pMpa/E3z1WfKe+9qWHa&#10;A8a3w/O1KjFlDsxlAqzIQiA1mmETGUbgwwHD0l9ixyyTRSy6ZgLIJcNaHLPsxT3F6l7FoUz/FaVL&#10;/buvN7vREdiAo+ja05+fCHs7AdgU9p/JUgOsK33AVyHHzwGf9YS8Mb5tD7ttm9Ua455fFF564Pwu&#10;nw275p4fRvuWbSih+RqxhR4JzHbGmR4IHG4PPEqc11fajQBmIFvFoO7y0di+ok+2lu9wjywqJq3q&#10;+/gsFlwydvsO7D4xyef4f8ZXrGPNpQf0areNxAjGKofC+EY7nDHGOhhzC8yyhV0bIqNKvYDZrcUa&#10;9t8d+qMVIxmJ1TZDsY2GX1HgqQrQQmGPmU8YGu1SmlEW+UVaw2ZdWJrvLcbLrLbY3lldNDcMe/B0&#10;5dGi78YkBVb3hmwarAXWg/9uusXq7vKiuaP571XHsr2jd825PTrXUo0S+gtno2+EqQTmeIjhNo38&#10;tGiAKrYmpX5AppFMLHWXgiPJcunWJbnz4JbMzRujGAk+XGksz0PuOjLGDVlg4Xkf2i+sjSNknPO5&#10;WfTH86KwLGzSV/gaEDEE73VelpSPhc9nos6Od+zQW9sa0ju3id+Ti3K4tXLuIa9onfTF2pPxkJ2r&#10;P85lty9wIOVyNmRgxF/yzrjeqqDxefgsz0A+XLd6S0CMpyog/hp/w+IFzgQls9NjVii+pz3OJZsH&#10;KM8sCGCejnbzNyaQgY/pP3hu9nw4M3dVTElTa0fvv14nru4Kyju07O7kEivVge2Z6SSmyWbSBb4E&#10;8YMF7FUo5Nk33UwG5gyW7Sd3SsmhLRKcZqnOBxlHWLiufCPoZvpFHN/B+CWLyhiDH5s7T27cfyhn&#10;L++XoRmuihmHsW02PD7uVqffrN4Hf/cDdDWZu16d2EdexXq8AB/ua5xbFj5wxAUxHUeLvMVCBBYh&#10;cM2m9JceGzTikKyHn2gh5pE6Cc62ULlDFsdyxI8lMO/okhApOloo0btnKUYbP/i/9rDd7EY1Jo0+&#10;nteFiVNWdDFxyuoG0uI4ApQzgNtxubHqbGGghDMH3gTIZwUbk3SfQ8kwAMpB0pxNRLBP59E+xlSm&#10;wKgML3aFsTOD4dcqOkk9FCYddgaPBkDYvRMMJX7vDGm+3vQkccqKnEu3rsmWvdEAGdYyqdRespsi&#10;YaiGy5srNYrKgNlrUgmyg+hbbIIKqscaqy5GdqNSafMBOXOPIM8NSurxnBrOluCcs/AcJ/FMdpV3&#10;l5vAsMBRILjEc7HKkm3Sm6um0To/cQT3nDv6/uzSZXm9IGB0jlmVzC47BiWY4WYSmYaGlbkqm4/P&#10;C8zRyLQKfxla6KAC4wSlmq1wYnHIyYGugVGxwIE2gmA9TpwSsFvj39kFaL1N/6isadsq3McTcFYo&#10;R1+YW76kSXW6ZNvDgJoBBMLYQohYlc7ux+6rSDVhoAL3vXE4WCVlD2dzDJSDSw7WI1XzIKJ08rS2&#10;t/zHC5/79JaayATjLWaqepwzAb/FHjNAT85zJgwZkHbBGq/ZPqKloTnTtul60zuFh9OT51V6yTgA&#10;L49kLZ4JwriVFbU4ZLhXJhOYmNDB0FjF4OdYLwYXVBcPDJAxQIBztp1Yp7K9ffDe+B3rfvFPGLyL&#10;RptV98/AkCiaASj+p3EY2HnwMQ4SZ9iyG4s0Bu/jflmtR0fQFoCPjmF4rsvd6LpVrkkHIk6NLbLF&#10;QTeQkDw4fjA81kmmMrk0TMYU+Il7gqUC5orGgEYlrKc8FdRNOi/XiEGCGZSpEZQqE/aGKsDXEWfm&#10;ExzOj8b3Vom7z/D9j8twyGLMpCue+beNGnkVcqsSp3SWmTgFCNPg+SeXDQRQ9ZGwImdVGewEQ8tK&#10;ZVZIswuGzrhboh5yFALnO1hVDrvHGsmijClz95wr+3Vq/sDdf+H9DbCG0zPG53LfWKm7NG9SITvl&#10;OEuN8z4G4FzYRzk/KjhYbFxyOCNo3Y55V2aUDZYRMGwWUKp0cN1THOHQtXYgDYAMOUYaik8anIYc&#10;EzracvZ6szx89EDqT5SK5RZb+R5G5V0853swKp9CL3yKM0S6MoIjQyg6C5xHUh8xEUmH9wM8O/nf&#10;f5tvIYV7iqTxXC2exUwBsa+WamR4+sTi+osnntB2PL4Kd8V4zMwNuG6MM0KHkZU438NxZjCHldid&#10;8f/952rFYCEM4ox+qlqeybH3phuIa6yjqiR7CXLSZ52hGEEv9IV+MIgEmME9/oF1YwLIYgN0GRTu&#10;u7hP6jZ2XbCySIs9NofeM6fMrtLI7Ly1qdWnrimqL1LdMHG691rlV9UnYs5srPeXwQD53qSryrCS&#10;rpFaKGZ7OItOqnLbOcUI59VaYvamqsRp+t4lYgnQwO49GgWC5MdJQn4lJavBJheZW7FAsvZPkyMX&#10;Dqrq2Mzdq0WP+2eRSN8oADMYGBaQEDj3g95ZtX2rjCvzhxNkBnDvpKpT51Q5ysaGBRJc6CWWOA86&#10;gFwt9CNfdNSnJpuK/Wp3OKjQrfjeGUbFNNJUVteul4kVYxXVx2Dos8SGiTAm82Tzrq1SeSxbFtUM&#10;VLMZ3QGcGaRmEJoVOeZJrISdJzlHsoTzSiaVDobegZGC80MHKKzAUJZWWcvh80yc/r3kl121W3YX&#10;yS/r9a1rAv1BZ5dB1N9jcZYAcjkrmDLFJCDnlegTTeULyCN1BJ0gJj9It0IngXqZThDpOdkV8hwM&#10;LOfoMXlCYEEgOaViKJxjgLbsVkp3docwYaq6xHgeIAsz85xk5yk6Qa3ONtkRyk/vlPDiEHHPMJGN&#10;9eGy+0yVLMeadWKREXQyEwoeydhjnAXuMWcJ88XuIyfuAc64E+SCVL3hquPUTvrFmkof7IkL9FdA&#10;tk42bZ8sSXuSxC4hVAUq1ExuvEhVTEA2P9sX4MlXvgCofWHYX/eeGtnLfUFl5GfBqSOae0F2SVdL&#10;G82kKe0zKeYf09my6t8LzvDMCjeZXxMCfeShaCkoq+x4sWPiFC9Sb3NGkx7yRUDNajUVDIL8eqVh&#10;byCHq8on7m06979V+KdPn35pbV3kUp9Md5WYC0x3hLNor2Z9cF0JNllRzw73b/H/pEQi3Y1HlKWM&#10;KnEWT5wlnwxDmZzhkZtUtuT/TZyur1iX6JXiCSDLatm2ylTgDVbL8rMIeDkDbUaRoxy5VKe6Tg6e&#10;2/Nlwv6Vd6eWmcqgLNPWeSVwWOncsRKe1KRMKrDgwRa2VhUiYc1YSMbvGeTwy/cSuwwHYAp/OXBu&#10;j8nmqo02FlusLzDgSzq7V2mz4Oi0w4vzuNX8bejwAVhTJkKemdRPfsNakk6e80rsIEsesNPTC/3P&#10;lBzIGHD05tH3U/ZuPjW1yEPGFtjLwHxL2nCZXTYONsxD+q3XtHacclYJX8P/kq9nMfhloTpkDaAn&#10;+Px0BFlhyApS4gR2nA2A7fBONIc8QncQh+C5DCI1ap78awuN5C2cszdwzwxgca7O6EJ3mV01UvxY&#10;2ASdxjluPhlmAMhaCU41EJ8kQ5kG7De9cqhwrop3gubO5oI17mqD2rVrn7xnneOIAq9rxAwTswcd&#10;ztgb+xv/oWx/qnNItMNlD5xjV2CGybkjj+3+ty6rA+fqTJZWjn5Aymh2cvkmOEtwllNrpyOcINL/&#10;DM0zk7A8UxmcbyRLa8Nk+6kCmZUfBvvWOrP6GzrIeJGlgFjNALaR62OBfXSJ1+Nsmij7xWAlHWiu&#10;leFyW8k/lCUjs71VoUG/TXZ3Z+XOGsbxDW239rcrsnZxsTHW0SHSTK2p6kQDRuwGWewFnfI7zt+X&#10;M/thj/qruTGcJ8i5guMSptWvL51Z9gPsmBHsr1VqK0NCP8jfn9gT4lcmOvzTTEVLW4j3o/PAzs9u&#10;+P9O0AVf4mWyyVYyDpVMaLud/3odurh99arq4Sq4wZmSHsBbdAi6bdZISO5oqT+1UxJ3L8WZNZPF&#10;lfMlZddyCQWOJu1Pf3weHSH6BIqqF59NXMfALrtg/JMt4ARNlqPXrsjpS/uAMTykC/AfZ0T2gVPX&#10;hbSUsFnUiQwkfIv9YJFSbzxzB+AnYjriKlLH/0Adjr1iBwALWX6Hze+AtWLi9Gm83oAcW8bqxQ5r&#10;REeWTpAtZ5nj3PL9zWEzhhR6SMqBeDUfbGQR5BT6zQmyrIf8GmN9maTzTHeVuAP5DftvXfjwxKm0&#10;ILN1wAwje6m56X1WGMiGQh+5daMRjl2LxDU1AK9ayy84E0zE9cfzd8c5Y9KULwajh2eZ3tlzZPO4&#10;iP01a6zj3B8xeaXdaKgSmSymI42SAdbCnMEv+EcsYvgcuoJy5xdtKvOyBkHWcN97k6X6WK6YLLdX&#10;uIbBO/pavZZayayKddDNOhWsYpcKfSAmOjgrkx01nAfJ6nbuzfuQNbJucCbsb3DI/eFfcO1fw/mm&#10;H6PolyBXJtwnyL8FMFFUzVSJ2h8n4UVO4p8LXZxtJMPyBkjy3kmyZedaWbIj6UzGwYYpvumjW1gR&#10;Tl/LCrZ4TKa5FDQmi8PWEOmK57HA2VxaFC5xexIlqnqirKhcC13rJZx5ZJask7Akp/NFdQvMKk7u&#10;dptTsxg4wrwNR2B98DxuwPD+wBjTK9yl/GiqxO5NwL1AFrHWTGySccM1XQesaoH714pNvBn0tan8&#10;Ch3GKmM6zCywZHECuyZoez7EWv8AnNcRePGFCX3lxfFwuqf2VV2HDBIyGMIAV0/YAM45I+W5wlr4&#10;PBYhRtbOljv3b0G/HBLP2ECxhL0gjmUBELEb8TS/Er/QVjB4ZgaZnF3kJQfP1Ut6Y6E4pbkpO0s9&#10;ym4CBgRIe2WbaibemXYSzG6dWjzzsYgLR69sV12Qjy8GmBcWRqw0X2v9wAz2mBhVD6zKOUb0JRnk&#10;YYEzdRh/zjljDOpxfhU7KBnoHZCoUUHBF/H8XwJPu8c5wJeBjwIb8gbPHtam3wL83jyd/Lmgf2tn&#10;KM4fsTcDO1zHAdAFo9Nd7hXtjR7TdmtProoTJ94anzUr8ueV5qpjxD7KVMqPpEn90Z3Sd4mT8gU+&#10;gh9JO8TuPnbScU6xDvdKrKI6TvGZ9C0+BNbpAOxDXWG40UKKIF/0RS7cPC95h1MlrNBajQxwiTYU&#10;EzwvafqZ9PHLdFG+pTF0QXiGpUwvHSQrtk+/U3gwfdKBC4e7eMR5XGWHriXwGItMe+DvpqYNO9Lc&#10;1qW1JH/OSkO8H3XdyEzP0/Unq/pF5C8PdINf5g88PBq+G22dT6qFYuixxM95Fsm05EIGIbyG4Pxw&#10;fuD0iiHw6TSKbrsdx80wwAif8HnYWRb2dF4DfzjWHPbCRNHz0pdkty+78Olvs/PuJ+jI34BjiP/6&#10;wlf7a51enh/UvTVxSl91VGvHqS18z1HAJZPLwsQxxVrNdKavGwKfd3SBpUTtWXEupynRaUyu9212&#10;m5IVzAG4wwE49GOcWXZpE7+wuOTr1YaKGl11wDDYCrzCRCoLWL6AnDlF+zYtL1r029zCsTU28GGd&#10;ca51cVrV7aCCxXgR21ni2c2wD/T9mTilXqIutNymwV4zcaqRsSXwRUptsKcp2w9fPvzJwfPbf4/c&#10;NfURA5zErJ/OgTzg+TrNGaAS760xCcj9Jr2sLF+5E7D8/01kbS6ZFOSXZn6DsZBhxc7iE22nZJkF&#10;rCxIJJMNu22+xvlhwJidjN9CHi2ATUJzHYV0/pOKpl2K3/e/3SMiMU+XN0aN9Y5zuGsGfWyHV0/s&#10;0+PEKWfuWkGXqAIa6ErGgEyA/zhWyh3nPCTfAvIxELgFGAQ6hjiUzFX0XVSDArAKix+ZqGbilIFD&#10;Bj4nFszev/9K8xOWFzx/+/T6RdvI6EYmtZfnYe/akiacR+oY76DG8QRkwP/AZzM50xm6zTHNUuxT&#10;oG9hL+lnsZiaBSL0LYnxuIeMtTFRQUYBY+Am+v2vLjcWv4xAyWqMlkXV3uKQZi4rd66R09fOq1ge&#10;L/p3F24elayDy1Ti1AA6ioklYnOy0FEf6clGlG8GX8pRJpUPEs9EK5WsZXKceluNwcL/cy2YPCEl&#10;5CvYdwZg6YuwCPNDnIleUZxzbCY/LDGQVyEnz80YIG9iH7+BfuRYCQZGSXnM0QJDsxmobb3H/7ha&#10;bkFPLZGwfOAt2B4W7nhk6mRKeZDqwkxp2naz/twuD8U69X9ceKf2B08X+iY2TLkfAh/aBb5ScJ6L&#10;bNwTIQurfGVTpa+MKhwntafyT9cdXH3ZLRJ+Ac4IGYd02A/ON2UC1TPHQRbUhMvkUkMZVmQkY0rs&#10;ZWSJrQwt1Mmsmhn/kTg9cOlSz9X1cx/lNE161Hw1x+7KlaNvHLsQG7WhflDLln2xWfUXL/4tzpJ8&#10;qLRxTJk/bL0pdJWTjCo2l5HFZGxxwTOHigUwCpO4TJzqgK+MIcMsWpqX5f5w/4momVv2ZsaNzfWW&#10;gn3zlheeqLVYVLf0oSdwgEe6kUwutJGKQ1vOktK37eP+8SJ9avXpmvSIXVOxzmE4D07wyVuTpowz&#10;LCy3lQtXy1r36N+uR9jKKthji+hA+R36hHEAC+AcJqHZ7PAa5IHsdIztEeO4Ay/8DP/nI9gd2sbu&#10;G03k0xWtScY3cF7UmB/IFDss6QdwBBTnbNKWj8j3kDFlgTIYdsc1R6+6vHQsvsG5Y+KUHewslJtV&#10;6iZ1p1Pl7oPrbXfJuMF9aTh3EGsdKt5ZWonePVU21a8DRraUN5bQP4GtjOO5aC2AY4c0dQgZRdiJ&#10;riXewzMx3sJmEQ+sswYY+A/oW47EYLFxSJaZjMjxka4b9fIszgvj26rzHGfm7cVGEhrncrl4/1rr&#10;tmVXV/TuNFeP5EGP2DXJTnvaZFLzkiGHY/i+xN9R3zOWwPEFZrif0cXWOK8D4Q/C3sHGUPeRxYqJ&#10;LMaotNB3LLhmzEMlELHupCt3x32zI3Vh8ZhLNUeSnnS5xUCPbt4RF+qV5nXHGTguELakP3wfsgCw&#10;iIWJqd+Iz7AP7+Aeia9YeN1jhUZGZrmLD/w/JhMn5fgd3lw1s2Pb2/7XC1vRPnFHqnZ4dvilX+gT&#10;0pZA31Dvkxafry+wbiyuDc3SA3tGZZ+6tu/tXWfrzLbumtcysUSvEqf9ITfG0C/EziySpd7n+CHS&#10;udrEQt/hK5u7iLcVTSn2yT7dQhyybaBbTe+n1m8ZvrhgXkiXtWa3iIeYKFUMVRNa7S0xLAtA+kE3&#10;sPCD+OEF/HsP6GfOJLeD7ab9JnPE0uJxuZWniqYvqhl2h0VSodlsVMA5gK4fgvM5vjRUhmY5Sk8m&#10;ToH7GCtoN6yXtBvYXd4Z2Vv0SVbyPfbnY8h9d/gsHwE/0jf9Evb2A/hCn/GF/+faDIhoLfL6E9jl&#10;01XGqkBHJU6BXciu9TV08GDYy6kVITKixFX88Ly28DHdkqBLICe2OJtmwF2McQ/HOWfzQliRPXAc&#10;1jvGafem3OW/Je5ZP9su1lLlfJwi7JpjyzfpqXOjKpd5em5zvclkoOFa+MqQtZ6bTFsmZI/edvj8&#10;4a8T9kY0LKgaI1OK/GBL4NNDXgdE6MUXz85RFqTBtdpkKF6JhsDawOXVQ6WhuQ6Y/o7ce3BbZuWM&#10;lJ/xTCyaehNnkkn7T3F2WFTJ/eVYGjvYTrIHMZbwOf6NI3c4f5TjFIK2DJerty/K6qrJwDoaxU6q&#10;hz+3tSFTzcn914tyGF298IB3nJnK//wCW88RFj8AZ3+3oLVArA9k0mihqXSD30LK5Ocnwk+GbPRb&#10;bS7mEeZqBMtns/vDl8V5gMwxccpiaiVzeE973Gv3RZBpyDhn0NJXYeGVEbCtGZ7HAnuow+/5RQ25&#10;FlGT8bdxByxmaLxQsTBl3+SHU0vNxAt2wDvbEb6zTn6k3wu8Tsp/NoLYQM7CC8bJ3rONUnZoqwxK&#10;t1TU1WQaJRZ8XNDyK+MxWF/qV3acWuBex+csVPb43JUmGZHhqlip+uDsM3lKH4o+FUemsGuVCVcW&#10;t/fAM3WA7/YCu07x9TusG2MqzE11xx59j+el/D5N7IrXK8AS+q064C4d/ETGuLUSnGMmetw/Rx7R&#10;n+QY0NHFQ6T0aKnE750nw4stVfGOPeSSOabHxdZO6fbS7nkIPecFMYjDdn7LbXoAKAt5d7WJfALh&#10;4Y3zwSlAnH3xIX6fcwaYPOHwaCaPFFUvNsQFoH0ajO3QIhfxzWOnBh6eiwug2ANgqSdA04B1EFgI&#10;bdyemXL40h45dfmIPMJ/LXjduHdXso8Wi2+upwwFoEzeu0rGFAyTjqvhdEB598BmOyfBoEEJkXaN&#10;wkEKXkMsKgNbRlhoHQ4luYitYVw8smykSwQrcqBg8HNfJoNwWDgclhz3Ty0yludgVJ7DgrPSiIOx&#10;V5eMOyhy+kn3W31z458LKlbv7w2Azg5clSTFS1UHQLBJX8uqXdLXkkaAa+WdoQEYBhgpdBGvLCNV&#10;RcRkKed9slOHFUp6gmmsDQ1jdwgEu0PJl87kr9lmXUvR/oiN/zpHgVW8CyqX77eBoRwIpaSP16nE&#10;qJr7AWHhYWOlLpM/rJ5icJvVd7p1Ohh6T8WJ7pysaVlZMHJTS8v/P58hbW/KZIttVk8Spmr4Mb6y&#10;eptdp6zQYVfSsqpQ2XEq1f3E1RNvlR7JjltcPqxlEhw0vxSdmjlohEPKCsI+2DsmpIxgWAi+7XDA&#10;GWwjhQFnGbLK2xD755xpK1YA0+EZAWfWlczp6ps4SCVOORj7BcipSpxyBimVP77/CHtGyjV2lDBA&#10;/SF+15Ez2ZiwhkHnnIjheW53Sw6lLd28a/698BydBGZCDmBYWL1lm2AmU8vCZUy+rzjHmcp7eE7V&#10;cUoKpNDu8lTgn9IFsmcOUP4hZI5dEkyQc+gwBzWTd7wD7ufjSXByJ/dVnXv9t8KobtaqgoNX4Bw/&#10;i5+RoomJU1KmmUfpAUqDZVSJO5xrB3HBYXaGHNOg0KminNDBcojXyoTSQBlfNlACcvE7sYYyI2Vk&#10;dOa+bbqBaZ7nmPwwwWfMy52+lHvG4eDeEfbHSUX2M9bBEDJAwPXXBp0k7IrJSt0btW9K+UgJyvCU&#10;sTmeYhUFgw9F5pPmIFbxMISQJ3bxMJhAEOaTbSI5h1mNcxng9JHUHi0Uq81WUL6t+oCVnqwMZ7UU&#10;iw74c1bYc74B2+kpmx8DeJJ2j8Dnz0VWUnmA88/2iE+8lXD4fie8h0fMwNqio7vVfKF/vSoPpLks&#10;Lgm9yo4Unk0aFXZN/Y6z9j1efZfpZHzGEBmW7CR/zu2vWvMpG89DLnrjHH6Hz34ZctIFz2SQyEC0&#10;Rs3FYqCKlae9AZ59ovXyK97rffwu6SmZ3LEG8NWvNhCDlZAtfNWtABCIHno2aVelGe+LBmVCYZ9n&#10;Dl2q0hUfXf9gda2rDM2DowWjwvm8nFnVf4uFjMr0ETfIDYGvQ7KDZB4skcaLuyS3cY1YAzQw8Epg&#10;wIQUq6rZecfE35fQu93WWMmCypUS0zASOnKXPIR3kL1nvUq6E4Cx65SONiuiu/D/oUtWb98s48r8&#10;ZESxTlWm8jWtzFzW1U+S0CJfsYJe4qwSOkLsOGWicFC0AWRqhPSEvvdOt5ZVVQvEJdZBFlUtlUkw&#10;/l4A+MHQHVvqhkpu0waJaoiVmhP5sqwmVFHokBLbjO+FM0jdawGjOq1qluQdzWuJ2DVJppcPEecU&#10;UzVk+/G8ksWVVnLsQobS+f9+1Z07DUfEF85ya6cYg5CPaXeeXWYsL+MsfQSgQBl3jjGCE2EqX7Yl&#10;TmlYqU8+gky9BzvVStfbmjjlv72A88nOddWtBRkNy3IC+B8sAflWMJBa0WE99HCCSB9J9gUGLIyw&#10;PzMKHKXuZIrcvd+aOGWCd++FIzK9erK4w7FcWuMndSfysM6b5ccNWnkLZ4NAmnNC/4K8MfhAkE/Z&#10;souF7sP687MYxHfOMJHAPKxPvq30hy7qEw2AifUMwF6t3T5GGs7sFPfkcDWvhJ2MHfD6EC8mxGam&#10;e0hQjK98OKGPPDWkh0qcLi/d2ik4Zfg5RdWI3+GzqoHz0I9kRiDtpZpXArBkhz2bWGwjsyv9VOKU&#10;s0XtAYBI0UtKedpWLewUz7NuSyuIYcKEeocOki/ppCCHy0vGH9p3KvdrdWhxFR49+sKGHTEz/TK8&#10;Wtj5GpLlAptooyg7fsb9EEwywMkAKWldWAVHu2C/WSejimxU8tAP+nlann9xxq7V/6cTxGtz5cYI&#10;/1QvFfRWwSY8J5+Rdpovzl+mfh0Pu9R0oTqAf7PrVM03sXuX3p1UqpPQXHOFJZjUHkCbjGfkDEw9&#10;bJRdsplYJZkpGkQGtegAsfCCXWZuOS5iRxo3OG57Ttc6ry5ZbWO42eoCK/veAC5igqc97RUcoBfa&#10;Eqc6yCwDRq9DVxHUdYGDSdtM54cvdkNMyw882niq+teGsw0uq2vGyUjS0MIx9M/WiVuKVsYXhUBn&#10;W0kPgF4185GFPnzBZn3JeSU4g4pKFXtHDMCq6W8ILJmww4v/TxpnTzhLdrE6BaQ547UPHMAXIVsv&#10;4Oy8Bn1NWnkWn3hBxmeWD5JZVeHin2sPmwkHEA58QIZWfJJhJ5IN1Yw5UhJOqwwHPrHAz0weLkqd&#10;xA6ep4hjttTNneSXbvfQDjp4Um54ZcXBii+5D5m7tvr4bLa5zm4jzpsbnh5wYce53T34b7yOXD7y&#10;acHB2Pyh2VZiAieJxVhD0twVtXw3yJDVZkNgDWMZnGMKZ02r5lKkNG6Uo5caZWHhaAW6vwUOYfei&#10;kgm8vobuIHUeO3Lto5l406kkLAsK6Kx8TzsDe6Bf6SJVJyrVvBJ2d3ZZY9YyOn3cyrJ/mDu4rWZR&#10;qQVsrjscIQbcic86w1HrwheTf/jKhBw7ur4kbgCeYTfP6MSJd9eVz7/zybzW7icb4GZDgHTOVuSo&#10;CRbjMWnD88g59rSF7GJlcQaTlzzXPEf919lKyoHykW238x/XOTn3yv5zRdWLKwJVwswxxQYyZ6No&#10;35m4CcgKkcLDBbKhdrLq3ti0Y4Nk710nIbALdILIGMKAMJ+N56AbdQHOLhOb/eDEesTB7uTOkNM3&#10;b8qZKwdkDDAG9SznrrAghNW/nHHKs8MiBCZVFLsD7OsbWIf2cICem9RP3prSV60VOyM/gw7nvJKf&#10;oPMZSH0ZjvnzeH20CLgatpWzVe1gG0KzzVUiit0yDDwx8RZS6C1pB1Nkc8ME6BW9skFMJOiS6ATh&#10;BRl2SneSqMbshv0Xjn94+HD8ENO1A+T5YT3lnTG9ZMDy/hJXESp3bh+Xew9FypqbRRsdoOiemAxn&#10;IIjBWzUPE/fQC7o+MMPsUc3uhatzThyb7pESdp/FUboNhqIBrqMOplOraIhwf1Y4Vz/CdnXEmWQh&#10;ifs2+A2p/vLbKhtZU71Byo+lSnBUmLwLXcHgHSk7uyzVypLtUeKWZAs/Bnq4LXFKulyuK20mRyCw&#10;uIMdsayGfh1ryyDMV9P7iXuEgaJvfRvrSl+Bes4zXSd6OJJ/UQ9jf1cWhkl8U4oMLaZNMFJzzMNy&#10;DSRh92hJ3LtN1u3KqonbV5tpHeur/BUy6tC/WlXiDaxyTJaVrhObzeaiXW8oa8rGys7mfVLZFClT&#10;C+eJP7CAf5a1mCfDLiQ63szaPsOp7EyDy8yahYrxQlH1Ym9IjeSS2TrjdHaFp1Qdy5Skfanil2Pf&#10;Oq6A8gjb4wR96JNuoaqb2dnpmKyVPus18gqel91zpBb9EDid85lYCMXAD2dsfg55ehby9irw4XfT&#10;IG/QJcSrnKfFs86C2++xlsRY7DplpzS7qqNq58vdB7el9vRhcYsLEgtgRc5O/mw5sAd+nxiOWI6Y&#10;jtSq3H8L6K05RZ7APLul5Nh22EK/Vnpl7BvtbGf8zo8RGuAoM9g9ZwmBvl9WYy/5h5Y/PHihKrjt&#10;+KoraWdl19GJ4w+arTBR2NQQGFWDlw30IH1JMgV0wPNxNIbHNp0Yw6aqImfIKQsKBkCn9Idu6Q17&#10;++K4vvI11sMAZ/FFrBex81s4Y3/M6S/BsTYyLWeYGK80VT5gZ+hMBhipGxngISXmlBzvO5UHkv+D&#10;wajiRONHwUmjMr/mbFvoQJdoC6k9lid7T+4Ro+Vu8iVsS8c5rX4DGRG+ob+KNTDA6yecBwan6DOo&#10;rlPYI/oZPwITm2w0k7x9cSpxevXONSk+liOhBbbikQb5g89kAB+TwWstzmFQlrMqXjXG/o3OdpMQ&#10;YPExJYMhw5uO5TdmphhEWNwjljHBeaRskKrPbq35re1H8hUjxbqKFUN08K1Y1OyeYHs9fd823+UZ&#10;M6Y7RcHewM6MLvUFZgrBOdSrzm9L4EYWR3NP3RKpq01kcCGTHG6q+NUBviVpslXiFF/pEzL2wgRQ&#10;n02ksdXLh3jej7EPnwCn0qdkoIw67038rCv0Kwtk3oac6cgKtlojzwd3lXYh3Vt91ZG9VGDVKgoY&#10;Ks9LppQOBY60EUvoBX9gqSD4vKQ1Xls75UHFsYLl4/N8bzPoyrEdrjhnZI5htwl96E+wHgwUfYm9&#10;Y5epovajz81CBOheyghZLOxifJqWFM7qPCF78DELnEOXLFs8h0bpePr0xFSkq3aIg66Fz89ZoowB&#10;MBZAzEdc+Qt8atcErUwqtJBZxQFSeCij6vzN8x8cPlf518baMfg32AicTQbEGHugv03ZJnMDE6gm&#10;0DMRteu3KcH7Py7gkGfXFI2d4p1ifp94a3iJizjAR2OHMkdGfIFn/wBnh/O3GEthrINdGvx3TSyL&#10;buDbASdMKZ51Prkh70l3K2kfyxq3THaLtn/A7maOx6FNZCBUFdjhZQ7bzedn7Ie+PZOGxNieKnFq&#10;IzMqB8HH0infhYUD7C4mU1MnvHj2iB2Y0OBZIcsbbeeUonnNO88dNGm7DTzf0RfiamfndIVdYiyL&#10;8+aeZywDdvIDyIwFfH3/TBPxSzNUdMG9cS5+h9yx0NcBeEMVEkH3siiFnaCMp7HIjfaNsTYmTjmX&#10;1XCjobyF8/gOzuPArEBJ2rNWJhU7QoYcJKEpXS7fvqH8Or44M+7o5f2S2bRCBqXB94YsMMHUHffI&#10;rrz++AzLFI14AS8OLnSUyeWh4pdo01rAhmdnoRADvdRfH9Fe4by8i2fj98R1xCEsmu2wimxS5sBx&#10;8AXxd2qsE2SUSdbvNrZ2nPbB53FO7J/rLGVNfbZKtvF6+PCeXLp2Tu4/bGU/evjgmhTtnyBD4Ksq&#10;fxWYwQfYYk71QFlZGyzpB2Mu1p/da9G27P94iex57tCZosVRtSNaBmYA28LXG5TvIVv2bJKV2wNk&#10;WYmzBOWESNmxrDsZOyY9NINMsJCPTCOmsH1sACFdvXeuiyyoCZOxxQPaEqd2MkolTvUyZ/usu9Xn&#10;jv8N7x2+LK9v2xtxIWHvCDl5MSXk1q3jHzacXJq1ekf4w8SmgiX/Pps19XD5vnFlQSpxOrbUUUYW&#10;m8uoYtirSgdVGGKRplOJOlJt66ATmDhlp354gq1UNa2NX10fVxqcYSkZDdNLyo5XGS2vX33HM8tK&#10;3FPhD+SaSXHjyhuXrx/p0/Zx/3hh6dvXNtdv3Lp7tqyqDcFzeqnYKe0/92F6sUZOnM9Qe8Tr5t07&#10;cvXG+SfF1yevX5OQ7JmwxSYqLs0EjRHu9z3Ix3PQGW8AA3yIryxe9EqxkF+36pQuZUCfcvQN/oZj&#10;vjhTnsV6LJpgco4FSB9BXxMfMKY6Lt8HOj0A92ULfacTI6wHqR85W5tnj7EqzuqeDb2//VS6nLhy&#10;RK7fvoz7bJEHsFvHr56TmTVz1OiTNbXDZWPdCukbaSVvLG1NJjjEGqqCsG9x5vjSMsEEmaCPxp+T&#10;7pxjJoiRvLKAseBr/IIzSoYkd/hi7KLjnG0Whr+4xFjaLzRSHdgsNORzBUQ53c7ZtcIXS/Yk8Z/R&#10;VLjUIylYOtNPgp5hgcYPeJG1qRPOG4s2mBtgFyqbXQzh+48ospQpFYNVXJKdrmwEMAUWYlyLsQE2&#10;JdjgnuhL88WmDLJ3cSYl9cu8wlHXdp5IfcKmwfvZ2pA80Cfd+7Z7koV4wi9h0Rq7yD7HvbNoiwUX&#10;1H8cEcjkeL91jMPDH0x3Fb98nH+s6ehMj2vJlct+bnvbf7wKDhX8MT532L7fgaMYPye2YdfaZ9jr&#10;j4G1+bxk8xsIjJ7ftLrw2PntH+w8V2cS07Dq0dRCFxkF2WazAvU8E6WMMfTG2tCvZPLUDDLBolwm&#10;2Lrg+dmxzw49Njw54XyYx+sebSyZPXd+wYzQ39eZ3eoI2WRBUnvYX1WkpOxtP1XwSIaqvljL12Yb&#10;yHPAD/zeHfbaOR3rDfvtgOfeWDFzZ8GRjJzpxV4twbD1wVmGyr4wMTQ0z0/GF4fI4AwH6QlMpGLn&#10;bY1B7YK6Sgd8bxVvIb/BbnfAepIFiOMZXoO9J17+CBjgHWDlTvj6Luw/R3zoY0zh22kU+9kzcw3l&#10;KZU4BbbB/bMAcXi+q0wqD5TwYifgD0vFKuEOe8KCPc7J5hlhjDskx1amVg5TjAOeeI6gKMeTyzKm&#10;9VlTPTfXGHib7BReWx0aC/Zn/7EHOnV+7qTV/ZebqHFbPXCfPHtMxoWkhR0qP1KQsrxmVsvAHJzR&#10;3GAJYgE5zoZmC3yObAdF+f8n/Eot/DHGKzxgD+dUj5D9F/bJfZzNO/duyvTMIcAmOPc4i4wj0v9k&#10;DJvNgX/i52w+oD0nQw0Tp0xIcu/oZ7Goa1jMOLlx54psrJmFM6BR8YZuqyxk3Y6kkDbR+9uVvGvl&#10;bq9Y3CfOB4sSqW8Y5+ZIH1Lu+2xxkZkFg8VmtVaNcGAMsz1kg/mmXvib9+HffDCjn0qY9oYPagR8&#10;3w3PSbpy+iWeCWbA8EYKL72IeyTFvTHOn+1GAzFYDvwEfWW2YgCwr7WsLIlMaLstdTU3H3p3T3N+&#10;VlRDeMvUUp0EkNIf/klf4CHSOrNTk/6LDc40GUUml8yRIxePSsXhSBmcZqnOBQvlqF/pD/HFsRTs&#10;OO0IzM/EqTl+Z1zuIrn1oEXOXz0sIzI8VNF/b+w96Xm74Psf8Vn8fxbNU7bY+MKOUtIXPwdZfhn4&#10;9Ees1Rc4t1w/YjjGb97B2tDvJfPQB1g723g97pX62kh0quPUTMXAWczM+Ll1kkbGl4yQiuMVkrR3&#10;kYwtsVQdp9bwL+iPMl5gCozkkGor7Z7FxnOm0Gs4EGxT12/QwEhayDsAIx/hUDBY2hnCx85GCgcF&#10;RVEBMfgJo/MhDgxnPnaG4mAX2VSAn1AoFs8cSzXQuj+UiBYKlcEVJk5J18Huj7g90wGq9knu7kyp&#10;O5QvDx7eVeBl9/kmAKgxcC7NZGPtWBmfFyjfrDGRZwEAfwWQ5xyI36GESL3YH445h2mztVcNlAXw&#10;0OIwkg6FgQTvbDvpysQp7l8HZcNOGp8MvFIMVfLudRyMV5g4hUIitR47ERblD7t48WK9qsqCMn+m&#10;/FRt+MKqFff7rdNKZyZvcJD4YiUcZ25wgDK7MhmE+BGG7hPcqz2c9+mVQQAh3qrjlLQKRrg/dhNy&#10;tkVfrIkRlK4F7rcvgDWDgQxkavBz3qfJRl1L/t4NMaf/JYGLe3l2QdWqPVaqGsdBtHBQmOiis98R&#10;+8a2blY7MZHLZBTbtLvCyPTHuo8r9hLnbC3uQysrikeWXL59+pO2t/3HK3N/jrFTlHsLBfFzKAZW&#10;41AxkOqK85Y+hhxYxgAglPnLjpMpIccvHP+w5HBe1sKScTI+y1GCAKZ+Xovnw+H4i4EE7L2acYHv&#10;+8G4cL6kDgeDgJzJESbDyTPtlGEt1ql6CUh1vbOyeIbOKyG4vgNk7ykYDDU4m07caBgVGhccGnZM&#10;E2z+BgVAfng6fazk5IuOoWUGqUbdpPJ4rsyvGgqH2kh8M2BU8FUl2BPNZULZUBmc5Q6nVyfv4vlU&#10;NQ6NCpzS9gFd4aBBXrDurwOEPYO1ZSfJ1ziIT0/oo+ZpvAll9jru5aOpfeVtnCN2JpvHW8of67Wq&#10;m/lpVhjTqODfXsYzWERayvjSQBlWbCdhhZaq84szeuhYGeGskD6KVVvs5hpT7CcTykNwgM1UFd34&#10;hLD8LXXLZtjH2T8kz7zNZpuWtZVLRjS1ND2/Inv6tK7LzO59xvMJeWS3FztfSP0akuoli2snSXih&#10;l5hGmsAhNRNTJk7XaiQgzUXs4nSqxZ2dqqwII9D3gCFLbIyU8zevyEMA1IpDOaLfZC7f4f1Inc0g&#10;DRPFrYAUxhbPTeXIM04ARueH84w+wBpRXv5cYie1h7fLycsHxBfAmzQ7lC/dOrejkfWJf6us51Vz&#10;JNN1Qqb/VQ6S/nVha8DrRwIofP/nIhMZkT5UppeOFYt1Gvl2Sl/5EgaECYRnsBc/wkB2YKBiXF91&#10;Vg0TW4O3pLj9BYqY9K00ypabsFY4wwzUfIx9pryykulX6DQGa3vjfZyhE+3XWbZMSl8YUXq84c1V&#10;cJb9av2ePXSxemnagdmysMpWRubrZVCuKxxBM/keBpM0FoNSPWRMtrcCvp6pblJ+vEEaLzRIwcFN&#10;CmDyHLBTQJ0P7CWTewRaDCZ3hf6dX75K1tSFy+HzWWoWdM7eDWpe1B94b+q8rpEa+Rq6g85hV/z/&#10;6tptMr4sAHqHtDsOUPx2MqHUGI7IQBkOsG+RqX0yr8ScFa0wGqz6iq0cL+5x9hKWO1DiGjbLiMwA&#10;mVEyWWZtnyPuMJacV7Kyyk+Kcd+xu5Ok/lQxQP9gCS0wUOeMjpUxwTzAkUW8ViZWTpWC48X3I3ZN&#10;UWfOMdVc/HIMVfUuO0+XVtrJmUt5UGn/mTi9dOe+DMtbLD9Bd7B75iesB/V5V4CCF+BccHYkqQcJ&#10;bFnZaZdmKp2wBhwIzrX7fYOJSjDy3KnAO2SUYIeO9tPQD6zQYiCGwdHwbBeZTPBfYCE+eRo1h08H&#10;HcRz8AffD/JJZ39aoROcoCS5c/+qukc63aevX5KI3Vtgp9jN4CDlR6MlYtc2+TNCrzpCv4Qj5gA7&#10;1xPgmfqNs3hIceeJnzGoz3klDjhjbuka8czWiW+ejeqe7bZNI2Z4Xs45nl3sL0WHssQjIVQltDiv&#10;6BXIKJ+JRTtTkp1kMBOno6GvBne/125kL/elhRFfBqUMPf8X1w668CvYaSYUWbXPxBGfiw4Qq0tJ&#10;dRiSo4ED5AmbG6CCZ6xktYIeoi5iooaFHLRLpNTgTA86ZJRTDf4/gDIEG7awaMzpHccy1IxlXoWw&#10;m+u3R4b5Z/g+MNyml6H5HpABAHPcA7tC2WHCrlCCz47QE79D/uls6NZrZESerXjjntjlNCHHtzay&#10;csGTqvp/uqJ3bJ0SlBqgzg0DTT/iPVnM1BH7z0pZ0hiS0nJonl4ABKfyb3afqfsuet+iexNKNRKW&#10;B92HZ9PSLuO5WKlHxgYmOC0ACM0TtKq6jkFUyhEDXARaLpkOYp3lIH4ZjlJ/crv/xorVdr0jrC5+&#10;DJ1IJ4i0Ogzes8CHM5fegI7RwWkgC8cL0JlMev4JOWS3qT0pd/DVOcdYpuYFHdh3YuePhUfS4qYW&#10;OUt4lgHuXYuzBmc5zVyGFQVIIOxk743a1oo6FvqMwiu0u3wGfWeZaKbm6vLs9FzTOueQQJJ2nN9z&#10;XsnX0KMmW0h1aqa6CJmE7bFZI+2wZiwmewrP0B42qyPW0T2d1N9DZDwcId9sG7GDPnME7vKAjLrH&#10;G6q5JRwxMLLASyZVhMugPAvxTjFpGR3tnZxRlfFa7enCDstqphZbw8awm31Gzuio6lPVb7Nzf1X+&#10;1FHm683v0Em1gcz5xNtey9ib7cI9oqNUfCRl2ILyQTc9Uo1UJ8RfcJKGZ3mqIicmr5g4ZWf34GxT&#10;7KNWdU/vPV8vV29elGVFk9S8ko9gtz+ATNAmcVYJg5LUuwyY2sEesIBIzQHh71B+8GJxmOVqHzl0&#10;/pDMKhmmkhLfrzSRsLQJNZn7C/+rTG6rXljmtkUnLjE6RY9NWqNfYD9+xud9D5lnVeR72KsPgGE4&#10;r+QN7D+LfAbGDJVZ+eOlwxxDRUdvCQBP2h1FpwecyBerl1lYpe4T55jUQSx+6AUbQsYEzldyinSQ&#10;rTvS1uWe2qeYEf79ar7W2LX2ZNK52eWwU7FG4pLuBHtgI13x/L/hMxxTHGRd3XKZUTpI/NIdJW1/&#10;hpQ2bZGQdBuFI9Sceqwb9SwdINIKMsnB52T3uD3eZ3T2DDl7646cu9okY3O91HxWJk75LEx29aRT&#10;xEQj/pb2n/RbXVYYyCtMcsHBeRVrQ2eQRR+kXOW69YKDx2Q/57vQEWLX6ffwTRyT9MAwrHTXysBM&#10;Czj/rd0Q/aCTGPgfXOQnWQezZNvuqTIKNpGdCw5wgnTAAo+pkJ3THCT2QMaBpqvHv9h/aMtYzZoB&#10;8kx4T3l7WE/RLRsguXUT5N7ds4oq/+j12zIwaxH8EKwFHDcTOOAMYjOp1hPPxFlTTrin9PqJufsv&#10;N4cMzZt1m7M39RsNFZ7rwmAP9pFzaNjt6gB82g3YgoFe6nMnYJH56QPhh8AJzZ0reYdjZXPVSvlp&#10;nlYlTT+BY8gg+syixRKQ6Sv2OHc8MxxX4gRdbYT3ZVcaC4WYNOXcaAYY2EXIzssPgVN1KweoMRBf&#10;Qf+/jfVlp793ml60kVo1B7sf9MXkVHdJPZQmo0v9n3ScDsk1kNhd4ZKxP1627SuKmV4ec1kbaQac&#10;C2cSLw/cS/G+RXLk8nlghQ2ij7BSQfJVxUPlwo1mqTteJP6pQ8QLa++bZSFm0Kt+Cfb3EivGe5ee&#10;2OM0o2a+Spyyc4JBfHZAMaETkm8gC6q81NzdtP1ZEpjrqOhXSWHXG2tpj/fzyzBX1Fla6AdSpBrj&#10;Wd5gEIp6F8/OymOel/4478QNDHSQ9vP5sX3ktXG95bs5/VQxTwf4UmRZIg3VD5s08gUwIju+OZ+1&#10;MzCWIeQqpm6Bqkyvbz4CHRSoEqdMdqh5iDgTxORq/hP9HJwVBg5aE6cecuriXqk/0yih2YPFCmeZ&#10;M7ToEzKZ/i3kQJuok6AcFxmWbyZzK60kcd9kabpQnt52fNUcsLl562c7r3docYa+7r+staCA80cH&#10;YN9YKMnqePponIlpBv+Yz8wKes6L59gAYuABWF8WXbQb21cV+LBg5FkG04CdSZn9HfwYI8jZhMJw&#10;mZA7Rv5appMuwNw/wWZ8h/cmFmdBzsBEhzvVR7P+o1AjekfS945bBzYwscVCKedYa9kJzNiEZzdZ&#10;4yWf4Oes0mcwh7qLepm+IWn91PwiyC87MOhbUEZJaUvqxAHr9ZKxe5sKQF++fV0yD6dgvSyVr6LF&#10;Gv8FH5OdxWbENfDnusP/MsDeeSRBTvHswTnOsnD7RBmZHSi/AV/z85jY+g42QflMi4wfLcuatHFn&#10;886X43dF27huc2wh1tFvs2hZVzNr44L0SRHsKvXJ0csY4OwJpcFqxjt9dnZQECuZ43sX2EU3yG9Y&#10;oYWEw8ebUBYoTnHW8mZbYJHJU/qEzwHL0ke2SLCS37FHLKShD/kmdODr0IXcx6fx/afT+yns+BzW&#10;4fllpKDUy2/LNPJ0cDdFtad81WF/yZvQERrI66B0Z/iXYeKaYqfm2RKj0+flHMqZFcFSdSJPxuex&#10;kJLFG62d3X4455z//TzPyhIDxR7DomQVZOWLPje+kuWp/TT4vMCj1tFejWvLFw4ITfO6bZGiA46x&#10;gY3GWQF2ot1lQJNJFuoo6iMWD6qkIvQC7aMBfo9JMS/4BxOyHWVm/hApPJS9Ezb3q0PNVbqlVaFi&#10;E9fqSzI+Qz+TnR1fQQ5bvxpAxzm1rK/dFNQmev94kWp5fdnEWLdkM3HIZoGVm5hDProAQ/QDxudc&#10;P9KmM4ZCn5QxFTKrUZ5ITRqQA6wXbypTyuY1ZzSVPOmgYxF64b6IuY7b7B8aQ/+QXY1BUCb/iBn0&#10;0K/EyOy8YuyH550Yk/Ep7suQQmeZWTVYPNL18glkQQUV8bmkISZeoN9Mf+Vx3IkFReyam1w862HZ&#10;qe0LH481YFdfROnEejJccK0Y03oF54dnh7PIvZIoA6T9NFI2k/7P7/BT3WD/ndjhCL3LYiraTnab&#10;klafM+JMYLtYTPIz9IcNMF8v+MbPLTRSs3aHZHnIprpJEpxthfUMkdrmBvhI9+Xhw/uy53gF7GCS&#10;HL/cKJmNyyQoTav0IWeiMyGjOk5po3BO3LMtZGCBg3B+f1BSa+KUeuE9Jqzo30K3spNedaHjmT6B&#10;PHC0BjHEp8ABb+NedIkWYg382gmyQd3PZhAmjjsBb7CJoifW4Eu8jyZyoNScOaH8OF4PH96Q9JpN&#10;sv3kIRXjuHP3tMTWByvfNgQvUtUH5lrKku3Bsrx2kGQeSjq4/9LBJ4V9/3Sx+WLf6ZzCVVX+wFLG&#10;WGNjCc3zl8h9WyRu10TYcEdxTfeUhP0psqIoWIywFoY4O0bwCxmrYHGXJfwrz1w3WVAD/71ogAwt&#10;gk4utYFvb43v9TJ3++wb25tPeLd95JMr7VBW5ZZdw+Tg2aiNN29W/1p6eOrudTun3yo7vWdQ2688&#10;uVIPl+aNUyyBeplYZi9jS0yxlxqZUW4j0yvDxDwVPgLug92mLOZjgJ5n2i0SOGf3sjtzK5bfc0k1&#10;kei60ffrz9QNWb1z40WvTBtxhU4Ogz+T0jDj3oXLB/5W/PNP146ze0dH7lksK2oD1fxqT/x9MOw/&#10;92F0wQDZeWwddqxFbt1/KPG7CmT/4WzuoNrH2w9bZEN9tny9ylQxdtEeGAIDvoGz+Ar0xovT+qt4&#10;0G+QHRaz/75VL29Cl5KWk8UB7PDkWWMMnDaUuoAxIiY+iBf+gK1lMnBCgbcMg1/uD3/dIUOnirjY&#10;FMMRdMTgfSHfLDaeUeImtafSZd+ZPZJWFy3nr55QndiX79yQuMYk8ciwkGllnrK6egrOo7liqSIt&#10;vVUUfFDgm28g04ypkc2Aya/uwAj9IB9MrjNZQczlDRxlnmChdC1xnC10pWeakfhD19vj777Cs7+I&#10;Z3kFdoZd2GRVc91i/yizfvHYx/TJh24cejelMeu0W4Kv/LWiNa7QqmtaE6WcCc+zyPP3Be7ve+h0&#10;+gpD8q1lRuUwYOrW+b1MVLMIzxRfWeDKNWW3G/0WFpD8AR1CvcWiPTbMzMgbcafh+P/Sl06YMOGp&#10;yN2pgR7pvrfcUywVW2RfvAc77okXyDLGoqhfoK+ZzPoN79UXGKYL9icoyVGC8q1Uk0x4mnNL9aEU&#10;p7a3/ceLY8sm5Y5L77xSpzoFWcylGBXxIjZ5H3qGSWLGZtP2zq9ovnLg811ndzlF7Vwnk7J9ZFSO&#10;vRhF6VThj4YxEWAPFoKTTYHNEMwvsEGL8RI20DCRxWJmiwQ97KSVmCbqWmbnDI9amj9r2A/rzG5R&#10;Xz8FGVWF1vDh242BvSVlL/5fdU1iTT/Evb0A3GCkMAgwP9adNNosfoqsWwjdFC0jCqyBhw3VvFdb&#10;+DoGuIch+QHwzYPgk1spn+1xkXW7IT2kXWBXeRH4QRNjId9CVz691FjexRlhccsbwCAvsuAAuOKl&#10;8X3kA/gP78L+M5FouNUUsm+mYl1PzWyNFbQDLmCyl13KI/I9ZUypF/SUtQzMMRV7xrRgeziqj2PK&#10;yOym2QrckYZzoBKnrpAjYJEo+3ORFesHjssNuUAZItXxuJSQHTubD3xefCD586CowAs8mxx1w2Q8&#10;349MAsabzGVO+RiZUjFEnJNgCyJ1sHWmsBNYo60WEpTppEa20X7SDjHZ54Z1Y7HOrrMNcv/RQ7l1&#10;97qMTxuIPTWSD3AeX4TtZAMGY/xkXeG8b8bTGA/jaBUWFPygbBLkBb9DlopxSdPl5t2rsqVuPnxm&#10;nfI7mACdk79iVZvo/e2K27lij9kmrfyG9X6Mr39fgBcwtvk6W/g+M2Vgspv8OrOf/IDX6xP7SHvI&#10;xnvwBfne9IfJxES2gt6xGukH/dwZtpsxRxYmky6be0m8RJlmLIy2lz/7Aff9y5z+Yg0552x0vy0D&#10;r5ccOdK17dbanb7c2KvuZNLhNXU+MqlYJ0Pz7IAV7aUn/HlSnRP36oElFEtqvE4WVa+R01eapYqJ&#10;U3acUmfhLJDxjQXXj30jMkqwAIKxVVJ6j89bJHehv5k4HZ3pIX9ADjnCohv03c/4+sUa6JwtGvkN&#10;Pg/zkOw4/w26iVj5hdG9VYKf+8M1YY6QIwOps1/Bujw9BWcK/94J/26Xohdz6E5ShZtH6yQwy1TN&#10;bFZjh3Cv1klamVQ6RmpObJeMA0tlYqmlYuHjqComTsnMxZi5fZq1tHuaHXEEGQD0NBpGeDDXVBv5&#10;HDfLChh2yzBQ2AkH5D3cDGnfCGBIJ0LwS6ofBpvYfuseb45DECqhRe7iAYeGAXWCRy0Wh0m+XgCl&#10;XEhXlTidJueuH5SL1y/K5pKlcvRsPQzLQzlx9Zysrl+jDMv8cl8ZDmeHlAnv4bAQQLomt1bZc4E0&#10;MGRs/WfGmO22HARM8GqKh2NFrx8TpxBeHj7OsyK3tkdKqxNBSgRF7zrPUJ6BQe0A48K26xnpA69d&#10;vXpQdUOQcjDnSP6yueUzVNs1gzmKgxoCy45TztNkYoh0dqyM4dzP9+GQWSdocYADZXSJv9jDOSE1&#10;GIN+nF9phQPL+VImuGdbVvdh0+hMsKKJs9jo/Bus10nW7tVpx682vKkkGBeDjEtqN9bbJ1pJcK6T&#10;oiMidQIr7DpC6f+Mw8Zhv6xaJbVBLzwz6bJ6LR4gY/PcxS3XTBxhBJaVhO9ovrH3h7a3/ccrcnfC&#10;F14x/jfZWcqADQ3KJ9h/ygDns70LOTCGszihwEOqjyRMa7zY+FHB4azsOUVDZVi6qYRkmqogGyvY&#10;NdhzNTcQiodKjsEmNV8G+8RZJ+z+Y8KDgN0pzVZs083hfFq1RO/cMMUjOaT2NThpDDIz+MOuBOXE&#10;sSIHjtzb2A8mGliB9DQc0s/h7HnAaNComOF5OSciLNddcg7GyYQSd5U490qHM58BA47Pd06ykgnl&#10;YRKQbov70cDpgLP42KgM7Crt/btIJyiXAXCQ34MiYlciHbnfsN6v4l5Yzf4BgzQwRh1wQGlcVLdK&#10;lF56RpipTiPOhWHSlJ1HL+MZrCNt1NzS8CJLCc3XKmeGc01ZuUygQcPCylVbKKbRRV4yEcrdP9dC&#10;JU4nJg48u6lu6REjGC46FW5RXrc3la60qjqQ/fn4pJCS7xcZq8qpn7AupMYhvR4Tj3bbTPGcQRKU&#10;Y9c6gwAOtj5GI3+s0UpwmpPY4vl4RvsshcKOaC1QIL3M5t2r5Oz18/IQhqW0KV20G00VTSircxX9&#10;B9brbcjHH8tbgZaiz8Aec34Rz8bXkBvqDK5J7yUO0nCsQU5fPgiw46CU+KeQ3V4rnG4uLlztAfz7&#10;pAoO37fP2bPJ1yfa6SYTWeww/A77wITmL3g245VmshDnclpRmPTBuXxnQh+VFGMC4T3sAavb2KXM&#10;pMJv+FsNzmB3ANKu2zStM6ggi39AZ+ngUH01F/KNZ2BXNTtuf8dzfDW7v3w1pa98C+X8K4BDVzxD&#10;YNTIC1uq83uzynhR06Dn958vyYnePUrmVJjJ2GJLnEsXAFq96mhlQYRjnIVMyh0knsn4t6wg2dF8&#10;WA5caJCSw1sBiOFI0rBAbnn+WYHNWTJM2hAQdAMAn140X5bWjpAdJzfJvfvXJWP/BjGG0aI+Jp0c&#10;k6Xf4Hd/wv//ATC7ui5Kzd9oTZw6wgmyltHFhjBonjK+LFCsMnWKrpc0QKZ4mUD+mTzbVDoYOiJY&#10;JhZPlVXV82VSTqBMKx4j8+oWw7k3F3ecmXmlblLctFGS9qXLrjPlsmHHcAkvBICDc0M9bwijwvkn&#10;7ISfWD5ZCo+X343YNVkW1wwBCLYU37Z5JUycrqxykHNXirHF/5k4vffokazakSpdNlgoiiYCAFb5&#10;9IOj8B6c5Ndxnhh0eg962wR6xSXdTL5ep1FMAAxMkz6EHfevY78+xH4y+MGgKKsyKQ9kVmCgkBWc&#10;4Tku0NOhElxgIR55WjGAg8LOoB6QN3LoMxBnDPmYWez8t8Qpr8u3b0rG4TzVZTwq30JyGlfJ1t1b&#10;pecWc3kNtpKBBSZO+0Pnk6LiNzpo0IWeOFecg82159xtdp06wfH0yDKH3dJJDwBBBvUZtBgPpzlq&#10;51qxi/VWwQrSbj2DFxMKtLlj4h1kUKSPvB3eQ9qHdFcdpxtq474NTg2/xI5TJk6/wIvn8nHi9Fes&#10;BSu2KP8M2HpAT5LSeWL5IPHIxl4CIJDCm/OaLLAepLqj/eZMbjoEdIIY2GDVmm9bBeHcwlHn6g4n&#10;P6nyxPI8tak2KsgvI+CeWbSphOW7wcEzVdVupBRlJT8T3WRo+AD3wj1m4sxgtUaGZTtATnRtiVOf&#10;hria+U/moPzTFVcf5zcsc8ij37HmpKSl48fOwU+gf6hfOvH8bzOCI28idScz1tCWMnEauXfevbHF&#10;xjK8QKM6lkwB0jSk3YHcsTu2D5O50BlWiRp1npmoIqMEzx8DTxwp4Ij9d0u1gg3MH7SufIVjv41W&#10;lz+DznsNNuFZ6Pyn4Uiw2IcV8C/Cbg4A0OwHG/8y7CgT+d2wtq6Z0BWwR3Zt80qm54fsbbqw2zRu&#10;77rG0XkaGZJlCOdHK444u34ZdjKmJFhC8XXARp0KrKp5JSz24bwSgGozYITvIe+dgG8IWN/DeWHi&#10;iTjhDdzT57BZnXAOFO0MMBvBLOmq6OA9mVeCe2WA92OsI4sDplUOljFlvipxaoWzTlpdOkNOwFSc&#10;72YNR304cMbUyhESAufNCw78kCjniuydyZ/n74/+ZnJe2BmeLd0Wy4dLC2YsqDhR8eKB07UdpmUM&#10;iTJYpWlh4J+VyhZbze9sKFsxHDLUvv5U2a+pe1cdGJ1ro+aVkG6txwathOZ6wb5qlU2w2ARMiH8L&#10;xtqNKrSWuH0r5cy103L7/k1ZVTJd6RAmTl/BmSRLAp0uJk77rIWtwx474Bwy0MGkPscPEGDTif4S&#10;+sNtQxDe64wsrRgPWTBRlbY+ccMubKtL+q/zSmKqF9T6wJnWb24tavsBtuqHef3xwvvhM7+BnXl5&#10;ZOu8EnYTvUQnGRjGfaufjEgJUTPwONvELEGj6FypT4l1OVOUCRgHrPefsJmkwKd9pc1g1yflXYvn&#10;9IqykvCEkVdWlseOKzx3Ts08/9fr2JU9NmXHIq5MK7UX23hW3DqJRaqlclA643Ms47QyuoC08/YS&#10;kOkvhUcqpOJwtAzOsFEJBiZO2UWk9Bl1M84CA710goj1SPs8PHuGXLhzRy5cPSRjc3xU0omUO6oi&#10;FvqGznAf/D8dWtJucc4mZ7a+NqmPvExHHXb8M6wNAzecV0Ls0n0J8OZ0YCfgJ1aPMrjwK/wTBzhC&#10;1jFY761aOEGWKnHKKlh2WpPSbHhRgORBR8fsmS2jSsxVENSBwQboOBPIMINPzmn2Er0/7VDT9TPf&#10;1x5YPXXAWgN5NqyHvDq4u2iBnct2zZWH98i40YLnui8zq5NgZ/TSFQ64EZ6ZyTLuAatj/8Kzmsdr&#10;ZWvV4Joz1w5pJpdvvGoMWWB3jVWkoQqqUI8Q/2ugYx3SgHm36eRdnLUviWPXG8ia3KFqHpVfwlhJ&#10;3R8JPyBCDFe7qS4vYvCeeI/QtHAZkjdMdQ4xKUEWAxYvMOnYGfdEOWUBmyVsO4Nvb+NvOdv7Lazb&#10;b/gcFohwDg6LPUm95pJmJppI4NUVBtITOmFYnLVkH04FXhwEx5F+lJEMzjWQbfWDpPhIlqQfrN3m&#10;mzrxFhOYqggI6zg0zUqONOdJwv6dYrbZSzEiUFZnZQfIlVtnIUulYhPrJe6wKaSYY0GKb6zdveji&#10;Md5lx3faz6iaq2wEOzg4D5ddN17AFkMLjGVptb/Uny6UrMY8CchzVh3StF39sN6cteyboVfrysJZ&#10;PewtRxB0gH6l3m0PLMjgwk84Lx7RevlzGXxJyBdnB70FH+LtMb3k25n9FDPD29APn0JXsPKeFKpf&#10;Q3/+ic/gXC/SY/YGdozcuUAFWHaePSIOMUFiir3lnrDwlX4mA3pkmyAG7tu230zkzS72lOZL+4H/&#10;TsjownFixWfE3jHAS5YDFuQYA4/7ZzsB89vIrAq9bN01RHafzT9IOlCe37Qjez8NT5h+ujt09G/A&#10;q99P6ytfAqN+hfv/BX5Pf2DG76A/iGVJ32UCHUc2ox+JEXEvXbA+3YE9jBLgMwPnEivTHlAPfgKc&#10;y/9nAfX7E/vIH9Bb43ODZVHlTLHZYK+Ss/R5iMEZXOXe2kSY38vdGzGJulopmLZreek6A9063ysM&#10;JFGnesbZyu5T5XIYa2ax1lf5Aow18Cu7B6nLOkNmiQHIFsEg5Ns4E29D3ulv8Tx8B0zXd51OUnZG&#10;yP2H9+TizcsSd2CLeGeZKaowsuT0Xz5ABVdZpBCa6So94EczGWEKzGyIfaQd49w+d8g3CxDYQU+f&#10;m/4E/ZROwFZDo733VBzM/D22ZttvwfHBN0m11ztCJ0sqppxZnDX+GAPEPjnA+3if8SUB4ghZs4Cv&#10;Zg58wSCeKT7bKc5IHHEeQ/I1MrTIAr6en7gBq3Fmo2JMwho/Q3wwCzp8vR6yAAyLdWBhw3vUb/Ql&#10;8bufzOgnr8BW/AS7wfP0Ovb2LaxDH/hqLAwlG1I7dp3SV4XOen3GANFgf31TLPGZoeKX5ii9cX/U&#10;eV7A8N7we0cXOUrWwRgZk++ngq56Fu3iKzvLv4Mepg/9HfSyRYKxfPw4ccoiZfjc9L2fxT0yefoy&#10;dIdZjM/+jANJIz0TbFqsoUNcgElY/PwHzg59LNoIU3w+2RKY5KJvQ8xBf44jZnQ4U8SSAemmMjzD&#10;TCbn+knuwfRd+87v+7qpudxzVok/zgewNOTjdZxnFmyTrvcTyDZjEkwuOmzzuL20fOWANtH7x+vU&#10;pd0fb6iYkOORqhenbL2MynMVk1Um8ieesTfui/NdWWipZpFDzj+h74DPJZUvCyYCcpzEKclSplcs&#10;Phm9J+uttrdt19zS/HLu3nUrbTbbtrDgmFiZRQWkzGWCgHSVppBBzvVm7IcdyQzWsXvPFus+tNBd&#10;pleGiits2furTVTRC+NJxK88G2TAYqyJHdGMPf2C++yBtZ1YOBb+R25805lWGtRbt052XFUwYi+D&#10;1h1w7p7D+XkOf8tAIzt8fLD3nJ1MvMYxFLTXv63XimemLbBVa0BQA9llQSBjVSzWcoGeYPEN40zU&#10;f2RO49zvd/AZnF08MMNWFlYEQrZ0srBmnhy6fEoePHwozfDvI8uWy9HzR+XijeOS2bRE/NO06ryx&#10;25g2ncFbdqJxrJYbE6eFzjIZvlhQio0az8K9JY4m5uZsasYcOXeeSQ0mcYgfWOzI+e6fYt3s8Hem&#10;xLzQKaS8VOcL+/kp7C/XmpjlixXEzzNVd+Ljq6XlgWw/kCHZ+6vUrMyrNw/K2ipvGdTW6Ui62MFF&#10;drJ8e6CsqB0Mu5i2c//ZQz+pzf8/rqaLVa/tOpHSNLfMTTzg43Eu5eDCEOisWEnaPQPyZydOKfay&#10;dPtCGZPqpOKkrYwAJooRwAB7QiYnf8jp3CpfGVxgIKEF7Di1wctKhhRqZG7t7GvVZ485t33kkyvn&#10;WNnKDfWjZM+ZDTuaL+Xosg+MubSpYdmlnedOGLf9ypMr5XBJ8thydpxqZBxwIWMHw4t0MqnUUmZA&#10;Lm3STGGLcT+JWhkAmz0ANp921nKzVlZXjJMxRWPVKLJVlSGyt7lu2dqGqGavLHulk4MyDGVL3aiH&#10;Zy/tno6l/puN+G9X/bk9ntHA78u2+0GegsUjV6vokrkPQ/MMpPjALLVnzTduytbqaLl8+YD6f16M&#10;JJSeOAjfzF51j7PQtR/u+zXIxovAkWy6eAt+EIsYGaf+K9JMPl7eGgdiPPIHfGVigQH3zyFrCl/D&#10;pjPmTDnkaCDa8olFPjKsJFD88+1U4pQYiEkylcRbbqAKzxiYn1bqSiY+uX7nihTszZXsHZuAIR/I&#10;rXt3pfTkdhmY6w2/01LmloWIebRWvsA5/Qhnm7Mf9bAxTN4QF3tCD2vxGWwM4rlktybHI/C8+mRY&#10;iGWiJe69tauTRSZuLJBIN1Tdp31h296Eb/Asiyhga5g4tdxoK8k182Y8Zh1suHC889bdW6+7Jbgr&#10;1h0Wjf6AFxltiM1ZQML/ZyEyizJYqP8jfMWQXCvorWGwG1ZikYI1wP2wIIPNNMRgZJqxh90lBT99&#10;FxagkEKTHfdkpZucE/6w/mhaP7XxbVf0vixfn/Sgm77QK27wrVmozDxDR+wHi2T+Wsq8g4FivGSs&#10;nYV5XaEXvaJs4B/bqyKgsDRbqTycOLTtLf/xOipHX5iUOXFVt1X6h2wIUnYFNuVjfOWYnbe45/gM&#10;R/j+sTun7zxxaf9P9WdrnbfWr5DRmY4yDLjDKkar9sgaeJGxIhY3MblGf7on1t4C+9TncRILz9wF&#10;62YepxfXLFs1qmJcZkj11pq1izqtNbv5DGSTNPnKn+fYHRZDtyVOu0NXmmBtuX8swGbxNfWSNZnj&#10;YL+t4Eds2j5Xtu1ZKINy9Sp57pVppGJ8hpCt4YXBEpbvDdnQSRfYZlVkTcwAH6edfxd5bkh34CSN&#10;fI97fQPr3QHr3Rl7T0z4GvwxRREL28/k6bvw0z6DL8ZmL+t4S3lvkZGiwX4K+lYVhQEvsMlqdKGf&#10;jCxxlbACvfgDx9tEtTKwkbnIFFjJDC/zrfBzYI/JUjWs2F2c0jTiFml1O2VHxB7fJKcHKtYCfLCk&#10;YGb6nnN7XsneFRWkXalXxTHfAof2YMck5IwFnxz3Ep7rJcOKPMU2UacKKa3gz7KIyzrSErrIXjXx&#10;/bkIGGmNgdjDZ2LsbWSxn9ScrpL7Dx6qTtExKQHY91Zm0bdgPzgrnFiU7CdkoiM+Ncb7MJZG9sNv&#10;cT5IEasKuSA709Lm44xfl+gdS8Rok17pETbljEyZVnn06NEX2sRPXVBZT68snXakH2wqGxq+w3P9&#10;iPdjt+kf+LuhKYNlYdVk8Ymxl4+AyT/GuiuqXshGV/im1E3P4P/fAWZkfqs3ziDx/S+Qs5+xbmxk&#10;0mC9/8Tv0idg4TzjmlwrMpB9hffrNLmPSsr+Pruf9F+sf7SsOG71iZaWF0XatT92sc66/NiWy0uq&#10;7WVyqQ52wVUcUy2lJ/Q/RzAwacrROJZxjHVayPqdMXLh+nmpORItIWmWYoDPVjYf90Kcx/j24wYS&#10;MtEYQS8Y4pyMy1sit7H+Z640wS56K9+LBQdkiuW5Yec9fbIf1pvIh9DZ70NX/gbc1hFr8vroXvIx&#10;fCDid44ENI8wFetNJirO+zSwKllSmMwnprWCPSCjBgu4qXN9MrRq5BbPKOMU5slamVo+TupO7ZDs&#10;ptUyrcwW54l+Op6TRUOMh+JM26dYSTtSNpEClWCYdFA9IYwe6VbyHR1HLDwTp5yP8iUcTs7Q+ABC&#10;wk5LChapWBmEYiCH3PLeOEgzyFdd7CueuTYKFLEyWA9B6w6h43yD/nDmPBMMJWbPVDnHGaePHkjV&#10;4WrJgEN0C4J76fZNSW/KEV8AupEFZjIQCopBTM6so7CympPOPit8rQH0HAHuSF3JpCmNCml7+XCk&#10;QnTPtJLfN+gURRZpnJigIv0IFYsnDAsP1+sLjdT8MdLcEJiNTfa7ceHq4S4U7PorR99IbEpOmFY8&#10;Qnqxqw3PyaAak6QMSnMo7+cQdB6qz/Fz0iB+gU02h2MzvsxHhhf7iAWUGlt8eV9M1pKqgFWZpOm1&#10;xqaR9pAVir/AMLMDgpUY/dZoJWnHkvzDNw4/oYThta5+W7l3qr0MynMWAwjsDwCgDLgQLLKqgcbp&#10;fdwLqUzopPyOe+wGQzMo2Q77YaUCNUtKhhw6fnnnX21v+Y/Xptwlbw+MCznNJPHnOGCfQhBJY8Ag&#10;D+fh0riwY25kroNUHIndcPzq8U45B1NKZhYESUgKwGaWqXIc+kF+OM+VQ73Zdfq4KodVAUwU0jhy&#10;JhOrcZgAt021EbN0C4ADrWzYvuKkZ0Lw5Q4wlEyctqdRYeKUhoUOHQzLu1A2rMBigPhZ/E4nHChn&#10;OIlsrzYllWQGjGmOm8TsXq1moLnj50wE8TD0AFDlek4oC5OgNCtF+8aEsEqckgKJjqlfF/loRl/p&#10;F6NRVL1MXJAuhgazA4za23h9MA0Gb1QveaktefopzpOqqN2ikzcA2lTiFEaFtEcMYDnHOsCx9YZj&#10;bSaBeRo4ZLhPAAozvPpDtknjTNpmS8jC8Dw3OBQDAeQtVcXnoFhHGZM3WAXsmAwJjh94KGNn7G9b&#10;q5ZZuG9yufUNFMiXDDziKys9GKj8BXLpHGMOsA0Qn2GqZJFVr1Z43p5rdRKc7iLmBAFQqj3x4lxD&#10;BwBfVzhaq3fMlVNXT8uDRw+lcH+yGK/TKWotzhlh0QWpU9/G2eHekm6OVSSKbgjySEBCIELgyWSu&#10;wXJHOXCqUU5dOgiZdFYdJzSCfyy2apmWtXBexYnW6lleMCrPRVTNmazdYP2AFaoM1nw3t7/8Cnn/&#10;EY6zX7SHLKyeJkMyXOVPKP33xvSSDyGn7QEKflnYX6ywfm/BgWo3spf8Mq+f6mAgbeofcKRY5EHA&#10;zE5EUqx8jfcjDRQ7Wnvh+Rl8+gR7SIP0NZTyD1P6yA/49/5LrWVhYeSiVVL77M7m7Hd3nsrYt7E+&#10;WGZWtFLjMommjdfKz+ta6Y50URoZlR0s43L8ZHT+aGm8dEb2n98tZUejxRX70Rsyz7OgDAlfkBnu&#10;KYfy82dDUsJkWd00yT80HQ7dEUnas1I0UPiKAgtywoAtqytZePAbjMXq2kjonWA4QXrIl5OMLraA&#10;sTOUeVWt8wasM/StNL14mcCIGGL/6awtynGXJRVDZUrxAplSOFTm5gXJ1KJhsqR+papq5JmZVGAr&#10;xQc3SmZjvuxprpHIHVNkfLabDAMgccHasoOSnTQmcTqZUDpJCo9V3IxomC7La4dAXzmqDu8AOKN0&#10;hBaW28m5K4Vt7s7fL3ZzFh3fJ9pIbxV46QwZ5hwwUtOQOr4DdDWr296E3BEAsMDmx40aNcSdAUsm&#10;gDqtxDmdB+CDs0rq1s+hWzk/lvJIygZ2IDNxOjTHRa3X4CIrOGl66Q89zQSbmlcCOWD1uQ62a3qx&#10;s1SfTPhb4vTW/ftS27xXwgFK/bN0ikEhqmGz/LnVSl5caiyfQ7bsoO+NqKcBnJnAoa53wBmmU6fD&#10;MzHoawNwy6+uGeTb16tuF3buujHxlGUl04qHw15YqyAAdY96Lnz/FgDrYACqQZu85K1BXeXZkG73&#10;XhjZyz1qV1pv39Sw+wTvtJek3eF8BoI+zrT7GuvELkx2fJKqzhL382ReSS4TCdDXuDcGH1kdz2AK&#10;C5SsYbNU4hR/wwDxAKyLJ/adwaLZhSMuVR+K/d/qUZGnNu6K8fFL979jh2fi/hvH6FR1OJ3DjngO&#10;OkQM6rPjlPJLSreeK0xkRKYrZMRcXAC2x+V4H4qsnv6EAvifrvi6NJNR2SNv/L7KRIFZOnl0tAgU&#10;CWjpCA+AcxucbiSVx2MLrl49/iaA+F+Ruxc8Gl+igQOrFQMmTSE7OjgQxDLsGGIXLBPENvEaYccd&#10;KVw4N43nj3O87FPNxTEbDnSCTvL2xo9eUjjP86/1ltdUZSh0z7/OKyEl67OwA72gl0i1w8A+uzu6&#10;Yv3s8aycb2qDF2eXzC0I377jdHXImh0zrgzNbZ1XEpIPvJBiLIE4c+Pa5pX0ZeKUiVmVOMULNqvD&#10;yN6iibeWH7BPj+eV0PEkEwLln0HxTnB+mDwlltFuhT2I0KmCAzJ7/Pu8kk+hx4OzWH0+BI4Q5+Da&#10;ig1ApDscP9pdW+AZMiSwMnpYnhPw3yjgPwfxSTeWgVH2e7YWrPkjrzHOwy/J6RE7fKw2WV3fVLYs&#10;AEeofWZDdPfwxODjnMltAFzIRE/fCNNH07LHbIKT8UbRkZQl6+umtUwtclf0hz2xF702aiUAazAA&#10;4J1BRKuNrXiSBVFTywOk8kSB3Lx7Q+49vCMriqeqoMLH0BvsVudMIwbdyCxCWiUGChygsxh0ILDm&#10;+eDe0V6x+thzY6hcvHFW1tVMx/7DscR6Wm7xebRue6xjm+g9ufg8sdWLa3xiOX8O+hj6g8VLP8O+&#10;KScF69gFzh4T259P6C1fYn1f5N6N6yOatbbiGuUor0E3fTSrnyoUYfUok4298Myk+CZThw10STc4&#10;QaSCJqUYO6yZVO2Bc2SBz7TdoBGL9ToZnDD2aERN1t+6Inh/By/UhOccXHh7epmleECWOK9El6SX&#10;XyDLLMRhstE9TSvOcMYH5Q6V7ad2SdWROBmSaaMK3XriPqhHOXuJwYBfYOdYlf8d1oX3Z457HZU1&#10;Uy7euSsXrh2WCTneKpnYB3awD2wvg68sgmThAGlNOatEzSsBZusAB52UOy8A3zGJwIpiOpzExgx2&#10;kWpNzdqDTX52CmzxJq04JuvFNcUWjrgW58JczBlwZHAJssFnGVEULEVHiiRx30I4yFbil9OK+5js&#10;oyPEeSWOaXaybV/K4X2Xmn8s3bloNvHAS0ycBv8pZsADtftWyqMHNxQlHOmEohvrxCDCUQUWmJii&#10;LvgdL1IJMVhkAp25rtTvVHNznumK+vRL1jFWoo+AbOOMqI5E7iV+l3RnTGhwjz/E57Cy3xCfvblo&#10;uHy+2EQC08dKUmOcFDZtkYCYMHkbNo+/w2CYXZybjC6cJPYJWtXpzcSpa5xhKzMD7kVRocMWcrYm&#10;CyjfB15/nHSm/esPnUCs/THODzuH7VJMxXibXiU0iDv8oAMzmiJlSuUw4FMT8c02kpAcQ9lY6yPV&#10;xwsepTRWH7CIdH7A4B3nm5pCBywo8pNL1w/KipocYH5r5RMOWGMg8wt85Ny1Y5KwLxe+jZO4429c&#10;YOu4V97RNg9iSkYHlR/bZTOtcq7o4/VtGAK6Fec9PN1OxuGsr60aIQ1nyiW3qViC8t3EGHvL2f2k&#10;ZbbA937pbYlTrL+ij4rTqGRLe/gInJvLRPvXcw1lYlaQ+Mb4qpEOP2PN34Fj/RIc72+A/5iYY6cX&#10;af9/hR0g44VKQPN84b25b/0gZ5t3zJZL0Am7m4+KS3SQso30aX7D7xK7EcORKpC6hdiOM/NJQz63&#10;yFvOXWqUE1fPy4yyuSrYoMPeszuDM7V5lgbAx+CM0zEl0KPlellb5yu1p5JunLl+RiVHtmzPDTFe&#10;7iA/Yg9/mNpHvgE2fRfP1xFng0WKDCySkYVYlsGu/isNFNWlSpzifn7HOWdnNAt5ey4boOwGaZxZ&#10;9d0D///U6N5qBMmH43vLj3j/wCR7mVc9WcJTgxT+Jfb+HhicWJy+Zq/V+kcbyqatb25uflkpmbZr&#10;edGGob2XO7QwOcrxNj4JDrL7VIWcuHBC7DcEKl+AfjN9A9pndviRpYdzIOlDkI6chcyv0neCj/HS&#10;AmAW4JZeazSSsGOd3H9wV87euCBbdq8Sb+y9I3QZfSd2pndeMkAV9IZkuUq/9abAMFhjrO8A7IFz&#10;ml5CC1zEK9FaUTbyrLAj9yfcC30mBr6s1tjeXVM0MyRjV0bHMWmjG6h/WCEfmuEvIxO9VfIrOM9M&#10;JsDWjCnyEVsVAITfvhn+HuRPUStG8YzCVsO3G5RvKqNgN/1SXKQDMQF1GOw+EzsvzYIdgl1RMzYh&#10;k5THV8b2lqfhs7yDvX0He/MW9pfdTh2xRsR/b2M9+8A2fDUf7xUA/5Qv+qpDeqjuYR30rH+KmUqc&#10;hmS5SXfgNuIGD9hHN+i+UODcyN1LZXSer2Kf0dNHhj9A6j8mTp/BvREbcp7lp4txhtoKv5TPDd3c&#10;HviBwVxia8to7+tROzYcs4BPYppmDgxjqyhg2SHDLiiy6NDHVxTvOAs8J12BQ4lFiatNGCCD/hmU&#10;aSYh8DUnZLtC7yTsb7zS+OvuM4VjJ2GvyMD0HvbnRawPO8YYgyBjBoO3LJJzj/I9v7Rwwa9toveP&#10;16lru75ZXzVhhxvsmwtsRUiavfShnoTtYVCPiVMm6BmMZPKAMZUvcJYYY+F8LXa6++FvFlWtbMpo&#10;qnqt7W3bHb58+PX0+pURFpus1QxXBlUZB2J8gEweltgPHeSPRR6cGcoYEBPJjAmZY91D4ZNPLA8U&#10;hySdfAlb+hv8OXZPsMvqc3w+u7JJJc2YEzEtv3bF743NDZXofZHFVc0HPud9XL9+7PtFOYMPEuvS&#10;H38GL/rotNns9GHMi7Evfs8CNVJM/rgWtj7dSixgR1TBCm0nZLg/7rcb8LAN9LBDDOwbzkAXvI9D&#10;fOtzfQoMRbYYX5y9MYXAEmkaiduXJOduXpf7D+9K4Z4oKTxQIPdwTi/dOCYZjYslCJhiwDrILnwq&#10;FpXpcNbZCUu/3D3HCj6Yp6JsDEm1V6OdyP7RCc/CgtMv8fyMObIQlnE6zj1kAoDdU99irTnH1CXD&#10;SvrivUl7zwSEopTGff4AeaTv+CPu94c17BxNkhv3H9CFa71g1w8cK5P4+kz4dPfk/NV6mV/uoop8&#10;6a+64lyMKXVW41hW1A6TrKOZVXvOtTZW/F/X6QsN324/En17cqGduEG27XEGhxYPU0mz4sY1MijD&#10;UhySLWVS0SDxiTJTdoaU/5wF34/+RqJGjPAKyHeVORWuqvOF9zMcvtroJ4nTOdd2nD/9H1g0+1il&#10;y7r6yXfLjsy+dPJi+pyYhsEPovZua9xz7tz7bb/y5Eo7Upb4OHE6ptRehhaZQkdyZIqpzKoMEss0&#10;MzGAre7HF+6LzQY9sKZGsJGTsjwlLJe08yYyExi96Wz1pW0H0u55ZjspneyXbiirq4Jbjp2vjm9p&#10;ufBfx1v861V/dp9lzL71WOsAWVwThOc1F+9cI/HHcwflGUryrhHYsEdy8NJ52Vq2Xh7cudC6h23X&#10;yeu3xD5+pKLN53oaJJvIJ5AlFiSq2Bt0LrGlQzRwRlzriB8mKImvqa8Y13vMpkcZp2wxicL47q/4&#10;yuLBqcUDZUTpIAmCbnLI0Cv/nsU3Busg19AViqoXemB6iQtsdwps1Q34EFcksnqDnDi3Q7Eq7rtw&#10;VCaXjpXALI2MLbRRs49p9zhbWr8ZL+hMsheyIMs7haMn4I8CW/Nc8nwyWWuCv3HG3pjGWyqmANoQ&#10;nk8mTt1SWs87k0OcAUwaVTIcsStOs85SkrYvXN7S0mqza88esFi2fe5tlzjHVt2D9Xk885OJUvqM&#10;1CksJPkea8I4Bmn/g3MsVEOHJ86uFmeYXbLmsHvUb+zqItU3qXqNoPdYME69SmxJX7EX/n9seqjU&#10;Hf77TMWUA4WuIZmhVwflOIpLmpX8AX1BX61VF9O2G8gX+H82bTDuxWI1jhCw3qCXIfA92RQQkm4h&#10;FYcTF7W95T9e7HCdlzNrcu81pvc6MakEm/IJMAAxyeuwoy/h+2/webbQgZvrxh4idXx9c23wxtr5&#10;MjzdUkLxWU4JeqUb7XAeWBDCBB7tG/eN+lUHLEDsQR1GH4E6lTNpbbNsRZeolbD0wBtrK5ac+GqV&#10;6UPG1FnkpxqD2BTEjlPY3qfg6/TcAJmCHqaf8ALuUwNf2ykDmAf2wwz3wc7S1VVTodtGCenYXfH/&#10;TJxyxq9JtKmMKQ6RsHwP8YQ+YZz9MTtVu0HdpJ1vF3ka+IH79dMWjby8yEhehG0nBvgSuJjMFx/i&#10;3LyMe3p2FPAi7u9DYASO8CHdKSltWWylEqc4Y8QKPwKvjS/l3GQHYCUtMC2Ly2D7II+Mw7BQmXjJ&#10;lGxR0Cssyh5V6g6MAnsTpZd5hSPFeLMeOBo6Ea+kuujpTRebXpufOaboV8inomTFi9TYjJfz9/rh&#10;/A7OdRNfyCMLaBl/tYRMspvQIdoGtspeMYyQOYWxBuIbF+io8Hx3KTteJHcf3Jdrty7J8CQfFRf+&#10;EGfxGTwHxymwaIu0+d1hX1SDGz6T9om6hM1kahQd9uZbfL8ge4UqrIypXy4mEaYqccpiDI8tIacb&#10;Tp/+tk381HXu5tH3x6QOvKkYFXHWmDhl1+kvePVfqpfpxWNlUkmYWK3XyAdjesnn0+CvwE+mj2y7&#10;pbVA6xkWf47rrcZEsOimK/Ce8sshl9/gOVgg9SeeWWEmrBnjBxwdxNjYe8BxH2F/f5zaVxVh/jrH&#10;UHy3jdib1FDXuVAKnzl0sSY05+DS+/OrLGVKOZnO3MUGPjeLSen3kt2VjRWWWG8X+Apx+7Pl6s3L&#10;sv1IjITi/HJv+Pmkzn3sGzEXx++JkZjvYnPXlNylcuvePTl8vl5G5XmqzlImTqnD2Vj33YpWn4yU&#10;vYzlknGCmIhUvc/DZ2HhKOXhx4U6mZQzUty2WsorU/sr3+8pyGP7iRx1AXnAfbL4nvdFzOoNLMgm&#10;Fo72YczAKk0n0ysmy85TDVJwaIvMKwqQ0cDQgammYgV/lL66AWTKDna73csQkKfUoe2nKC5+hSJy&#10;BvD+FoCeASfeOB/gOxz+9lDAr0OQaEiovL7Bv1OASB1GSpuAeAuZUTkURt1DvHJtxBpgiYqeDhGD&#10;0b2hVCi0PipxOqUtcXpPrt25KYk7o+TgmUpF9bHjzD4ZVjBQdYbS+NJp7YDP4cw6RyhmzsNk9wqD&#10;XqSGJHUlDz6DSMwmM4vMxKkbFNxPa3XyPTaLs6JsE+DUwKGxA4BlRQ7nnrEDkvSP7KRk8jM83uPW&#10;uat71OyIvLOV723dE7FjfEGQ9IQjzYAsK984a4JJVMWJjkPDGa90XJngYVadiVO2qQ8r8gLwMFGB&#10;MCMYPwYaeWDZHUuFaouN4MGmAWA36wAYFFYvdVtpIhvLJ9cdu7jjCf0hr431sVF+GW7imWmjgjSs&#10;UnqnrdqBFFTf4T3enA2ACcDM52KV9e94OW41Ez/sh326RuYVh1zfc7rYGTjj/6wASypLenV0yuh9&#10;v+A5mThlFwANCyvfX4KifGvGAFXVHpZlKSUHN8c3Xm78JaspvmFGgaeEJhvKkCwz4TBmJjRt8Lw/&#10;4BnpMCl6OfysD76Swpnrwq4FAvPuOJBmKRZwwlorz8Oy/MUixknehDInjYGqwKEDBwWu6Awm9JW3&#10;oNyZWPkThouB6I44kBapWGusuwbyR/qGwdkAvtUTxQ/GxJVOJLnhk/F5kAm/TGcZWRIiXilw/GAk&#10;WWGlqI9gVNht2t6ns6In6AOw9R4UNBMYpL9g8oBBhhdwON/D19eg2J4d0UvewkH9FPdBJciuYp6P&#10;9nD2VDUOfvdtOMS+iY5wpl3EP0cnbtk4xJBDJvbt4PzTUWSghRU5dC5DsxxlEpz04HwzscdzWeOe&#10;zSP1CtD9ttxERiUNzaxvrP9oYeGMRb8tNJLXsU5UkpzRwrVmNR2DBMFpDhKYY42zDQcJskelxfMz&#10;AM6Tf5qzaGK0igajG8ACHUA7gCEXALDF2yfK0SvH5cHDB5K9NwbOj0bJHZ34p+cZymuQPwIyVlxx&#10;VqgxnEUqRlbrkqKXAZyvCEiwBroVrnLk7DE5femghCS6ts4kxHr/NN9ExqXNzE7Yl/uEYrDhcN57&#10;8/KGp/ZarQFgaj1rfK/v8eoKGZ9eMgHKfLR4JltL56m95a0Rf8kHWNs3oExtqQSxnpQHBoe+nd1X&#10;dZmwK4S6g/OSaBy/ggPWdRmAGZQuKSxJQdYF+o9y/hr2/BkYKBWYwvt2xHt9jWfw2jKiafux8x/s&#10;O7/99/Jjm5uX1TjK9HKNTCh1FZ8sO9U1wEopOst0kL2SnWR52QRZWLlYTl2/LHvP75GyI9EyOMld&#10;eq/H/tCo0JjgKynKWulMjVTXo/1Wa1ldt1wS9g6XU5eqJap+AcCpVnUn/AojQuPCuS1MPJELfm1d&#10;lIwrG6ScHwbfRhVbyrBCQ5lVYQO9HCY26aaq25QVggyesTODBmNYgrVsqBwpM0pXqMqslQBa4/ID&#10;ZOXOteKdZS3ukLtxueZSsH+ZlB2tlANna2VtyVjx2GglPhGe4h9roajneGZ1sTqZUDJeio9Xnty6&#10;e46sqguVsSU+irKc803ZcTq1xFSOnUuFCmpNnLJK+c69W9KC/3gdu3pZgjOmyq/QgwwAM4Fngvt9&#10;H47O89DV7N6jzHH+kGeqhXTeopN34SyxUplO0Dc4p29APvl6TDHDimMG6EgBx+4MdmSOgJEeUxoE&#10;R9EOzjt0Ds4/A1/sfmNlFp0gBhWZOK06mSQXbp5WNH0tuM0Hj+7jXDTLrOq54gQds6ZumGzbuU4G&#10;RFtLh6XGah6VXTRAFgDjt9BvfLGzxA7PoWYf4edcf+6DFi8P6EvTBDP5GbbMGICE9iko01j8sWek&#10;t3xusZGiUeXsotdhp94GqPPbZi9hGzzl9aA/pf3g1o7TrEOlg71TB0tngCd2lrLAiQnUbgTC+HvV&#10;rYY1oaPGmZ2GWNvhRZYytWKw+HNeSTp0J0A6gS2LORj4omNojXti0pQBagaFSXfiBFtGiqDpeeHX&#10;ao/Gd2s7uipJs3lHgntARuBNZzyTX44dbJ5Gdd3Rfv4wt7+a/fgj7onzkpgg5/upeSVprnCYLcUJ&#10;zz46w+PitrJZ/9Hd9+9XxoGMnyfmj2nsskoj3xDAYn34VQXZ8OqEz2SQxi/VSAoOrqtpvFj/0f5z&#10;u3vE7179aBrA/eh8vaqO+wv3YQKbxfPIxCmpxDiXyxx6wyxSozAOZ2awipGJU2tF+2ataCe3lC9Y&#10;PD9vlk+39ZbXCabZycMZp086NoCvnoXd7Il1ZdcpO6Jp03pAR7jCBjhi3W3g8DjguZeXjqsvPZ67&#10;en7FoAeDsgxkULaB+GYbqmTQkBxvmVgyWIZmOUmfjZpWql4mTVnsE9xV3g7vKeZx5vI7nuN96BGC&#10;1a8gyy/DKaMT3BFf32dXH/QbHSLqGrNYU+gSE/lslYm0h04nzmsHTMiO08+wZ0PhlE6pCJbhxbBZ&#10;eF67OI24QWbZuUBaZ9IUWsUYSQj+bVrVcBla7ARnifNK7E+tz5prGLVz1QY99p+FA04RVqez6pNU&#10;pfGG8gUTzdeaKzpbFkHwfX6HXgtJCd25/XjlmI07lt4cUThIxhWESHCyqSqYY8IsgPNKsF+UIbON&#10;hoou2AOO5MzqMGk4Wy/3Ht5X53RpwXiVBGcC5GPogM+BI0j1xiQmHVvaAM7o5UxCFhgoXAt5IfUO&#10;6ZsCtw6TyzcvyBY4yybAw3QSu622kmXVW/5jrh+vtJ2rygISrJSjQOzF7lF2jZDxgLT1VqvMZXJa&#10;oNiv0ckXsDEvcO/g+HwLu22A88qKUhb/sPCvV2xrxym73ajriZFc4vRiCJ3HIMJLeLGwkZ3S1psM&#10;xWSVgWjwHHp8tVvrICtLota13Za6zp0798res0UbEvdOfDSjzBQONhwH4CLDOK2ieifbh0qEA4tY&#10;JpjIyMKJsu/sQak5Gi9DgTc1kFs1rwQ6Q50DvFhEwPtigp7nxQp7Miprjly6c08uXT+mOoi64f76&#10;wMZwHiULNX7CczJpx/dhsupbvLotGiAfQSafxVl5CS8WAXKWHZ1Rdu4w8cx58s9BZpWfgnNjFWMq&#10;NolaxdCi2aaToGxzdQ774Dyx49Qc348qHiwlR8okdd9S1alB2lkGGZTtwzOSAo3zSjbvTVKJ05za&#10;Oav6rjGQZ3GGng/8U+xmG8r+g5HwUe606vyHLVJ55jT8h3CF2Q1wbxwDws5bFrxwLqYB9PqSIs87&#10;+49uCYhvLL9kFeuh1o4UbJR/2idFvYz75ox9dr2+T7uE/eyz3EA2FQ0R843WEp4VKEkHkiSraY0s&#10;zZsBeTRR1EykP9JFOsmkwnninGStWGyoo5k8pQ2mD8SAH8+9DbCICfaW2Ot54BjqIgZCBkBGmKwj&#10;PSUdWftUMzGJNFXBQQZ+bCMMJWn3UplePVb88rQqcRoMHbSixkV2nMptWVkT1WKw1VQV2NCfsQe2&#10;Sq2fJDfvXJaVVZnisMVBfsMzke3GDDZ8y/Z5sqRqLTCntbjgb1wy9Spx4L7NsiWmeOyoSnacVs4W&#10;M8i3CsBB7n3jdOK32Uvc8TfzsgdCFquk8GCZhOZ5iCmc2F64f8oUWVi803AuIHu9oJOJ70gfzC7o&#10;p/C8fD0LTM6ZmgvzR8iGqk3y7VzIHmSKHX0sdmT3KeXwfZxDNQ8d9paBVOqNx1RrHCliAh22rmaK&#10;nAB+3XGqSWyiAlShYC+sISlpid2I4YjlVOcBvpKBhXS+8wu95Pzlg3L+5jVZUbtB7RWpepms0ENm&#10;mQRgZ7Z7hjXwkhswpV6W1NhJ0ZG1Qort+qNH3wiNnZr7DW0azsJHwKTvYy85p5W6nZiVFF+deZaA&#10;ZT/GqxuwLYscWfCh5vtBFugHk8a682LYJtiNZ3GeSEHoEq2R95msw3u9A//qhwm9xDnWTCaWDZeF&#10;1TOkx1wj+Q6fQb3FmWC/Q1/+CRw9MS2wct+pkr8VNy3MXx31+0Kt8kv52T5xDrLnZIU0X24Wz00h&#10;yiZ/CczN91IsVpAVdvRocTaoK2kL3sd+qaJT2CO+qL97ruGM2RXQ7Xfk9LVmWbtzvnim6VTHE/VA&#10;D9g5zn9Wia5MFzHZYCq2WFNWttO+OybD38uykMGwnV2BJVk0wDm0rFanz0S98h0+a1zG8K2FTYUd&#10;p2VNjui2Uqd8LeMtWvgVGrHFZ3Em/fgyXzUChkFy+mosNjXG99b4nh2o7BqiXffN0QJfOUhIupt0&#10;hG5XSUj6JdxHPDc7cthNyEKmt/FvDE6+OuoveRe/w33l7OeuWI9XgNnIOvI61qlPrF7NHmvvB/8U&#10;LxUAHdxDOmA9GSz0hK0cVhwkQ/K8pBve3xznhYlTBgpJ1zq/cjSwr5fqeKSPbAFf2Rb2sxPk9Tl8&#10;7k+QG3Oc648gT0/wC4OtOCvq/qf0lzeBJQdE2snInOBW6vFU6IM0S/jUwEnU87ALnGGph01n5zV9&#10;fhYSsJuYsmjK84v9pj4MyTSX0BRDGZ9tJ2kHIo8fuHBgwM7jGbNHw18lFf27eNaXgVU4/oByziJu&#10;xiRoJwbFhRzdULjhbwHJ/3btO1PQZ3XVuEtO6RrYPUtxi7FSrAE/4RlZ6MukxRvwKzm3jPPDGNfh&#10;2J7PIXfUAS7pluKf5SpLqtcUZTfvfFIocPLiro7RNfOyDNeZiQH8dSPIExmLVNcpzrQNfSLIIwN2&#10;1rSt0H/0CxmzoB8WWuAqY0t9oUP1rYxDWBvGDhhTUgkD6CYWGTLmxHOiCrBwvyNzfCH/y5tKT1b9&#10;wvu4dG1f99mZA493gh35AOv1POSLRRNkqXCHH2+fCHuAz+RXJrd/xl58Dd/aKdVSdf8zgMh7VOwW&#10;2DfG1LSwHy74N85KY+CSSRHq1bdwL79gPz2BpwMyDSUgy1kqT9bLzXt35dyVRomsXSvnb1xR3ZyP&#10;E6eDIGeG0IVMbtK3ZUxQdeSmaMQj10pCsA5TKsIkLNVeJdPJksOxCt/Bl2OHGbEZk/VMAnWC3uEo&#10;HOKPz7BeXwEHO6Wbq8QK2RU4HqM9kx/0c/CsLERlAqkvfNWCY41y/1/qdVkQtaMxQ1ZWbJTT16/I&#10;8fN5MrnEWiVOmbDzzDGS2RXesmy7p6zZMVLyj+aV7rl8+P8ddXXhwq4BhY0rZXiOuUqaMnYzpny8&#10;7DizUzJ3zcIZhd5KNJWhOQ5iHqFRc667w8dgUUQfrDkTp32AbwLzXWRKia0ao+KFewovsgKusZIw&#10;Jk63z71effb0f3Sc5h+p+mXj7mVNaftGPjx8Lv7wpp1DJfVQzta2f/7blXa4PHl8OYutNTK6hKOj&#10;zOF/aaE7tLBBPmKRbiF9ErTSNwH3A9zPgj5inf4bNBKcSCYtR2WDR2ZayJ4TWZJyKF/8oBft8Mwu&#10;aWSqcpEDp3JKLt5q6tj2kf941Z/bZ5R4YHPL8tpArLevjIDe9AJme1xwvanaR+7evyLlsL3L8mbJ&#10;reun2nax9br5oEVmlEXL1yu0quHHCPq+I3y654D5GX9jQp160xQ6yjBeLx3h73yLs8QYGW085foZ&#10;/C5HNn0E/UaGGuoq6gPaczJ1zCgeqKh6g/IdxSnLVPnwnH3Kc88xV+weo72f+SRxeh131iK7TjdK&#10;ys41cvvOJWm+fknW1q8TT6ztoCz4PcBu7JLlqADOyCQu6AS5J6b2gn0jruR8TMYNeD5ZMGaM8+oM&#10;nauNMZdPYRM4U1qDv+PsZGILl2QjNcKEtuk96IyXoQ/IWDJgjZkkbF8Qefhy7etc86IT1UNnVoy8&#10;5xxnp5p3WKzRCffBZyZFL31oNf8TL/o0XbGeXfG8QTlW0FtBKnFKPMEkCjvQ2FFP3aZmBuL/NcBo&#10;TJwy0UHWQep9xryC4zzgW2QMVhvfduUf2q4dmj38tB/OhEWCqWpuIAsAZ6FztAK7/cioyI76H7Av&#10;pOskE0Z/rN0g6CB72DOfdL0UH4wqxaIrKuL/61pfvDbcZJ357c+JRdowE+OAjG+/ThuDz7bE/m6o&#10;HnriwNmSATvP1s5cu32qDE83lcHwI1ySTOUHPAvpUFlUzkJWJtdYRMqCRcZYydz1B77nvFziyv6x&#10;OrHMsBRNklbsE2xlWGaAfLpaJy/R34Z8trI7wM7yxaJrlfQxVMlSUve/gP3oDXvLMXQsejJN0yjd&#10;Mr9shIwv9lZMT6TJZnNQf/we5WN0cQj2y1ncoVMYv2k3kkXWwAzB3aS99x8KP3Rfr5Eft2rlBfjI&#10;fHXCmpIx6TnYezJlvA2s+cLwv+SlsX3kffyM+I2FUP2ghylbahTdpFZGyO6wVxOBjwbnW0FvwcfC&#10;WjHO78huZJwNxroZX+LLHvc4pSxQRuC8eGTBB8V6uQHf/Ar8QOxots5Sqo5t11U1FXaz32B7jPr9&#10;HbwYC2bOhA0QHHNgutlMhha4qPi2JfQ9n9MSsmaMc+EQbSvu6XbAe8DlwMek02aRKbviQ3LsJe9o&#10;hty5f0+u3DwrgxM8FO7nWCzizhfwegs6g4UE3YGLOB6IRSPf4BnJ4MX5xxzbx/zIV9jD1YURKnEa&#10;W7dCjDaZqrwMu5l1qx2uFjTVWLeJnrr2ncm3cogwbWEylmeLz/QN1vUH+CWe2zxlXvU0GZrvL1r4&#10;a+8N76m6Tl/G+v62cIB4Yy+Z2G8/tre8DlxmvMVQJfbYOclYJ9eOI7HYnEQGjfexZoxzd8ffsEv2&#10;fWBddqu+DHz3MXDmh5A9noHeS+1vTclYMuhCy4VX95zNW5S4b4LMqmAnpg3W110sYJM4XopNczrs&#10;I2crk6rXK9Vdco9Uys3b16XuSJyEpVgqvcj8D/EK9SfZRlhowHtS4/OwHzwr43IWyKVbN2TXyWLg&#10;GneVlGXzEXNCLKLifhCPMPb2Ff7uA8gnWQMfrwfnH9PXsNkcJMm7tonzZgvVqPDchD4Kv74IPMB5&#10;xCw24RlkHNYK/o57qlbdv5pxCj3llK6T2ZXTZc+ZvZJ/IEKGx7qI6wYHCYpyEXfYPrIE0j91TLKU&#10;du0ZkOWhhdAzIM0qPicohN+36OQrOBesEGfAg1Xmz0KI3oPiYhcCq7+4OXwAKjQmkoITzBUvfliR&#10;J8CQpZqjR3ouzl7hIN8+K0hvZYhNN5S4vVPlwvWD8ujRfVWFk3ewWLIbNsLQ3JHDcLBmVs9RVUuk&#10;uSDn8QtLjNVQaCcYGSrlb6CEWdGiJ3UlFpSOEenzCAq5CFocQI80c/lhrUa+xob9iIXTYYNt8DLH&#10;v3FGlwsDF1DuTALT6WAWfnC0091zl3e5U7CzjhZ+u3bn4otj8nylJxQLDw/nlzHwrCoACWyxYWqo&#10;L74npcqfWCfrRJ2MKfWA4feCMmcgCooCBowJAFaOcLM4+8INIITBWVJC/Awl0A8Kkl0uNGCzckLO&#10;1R7Ns4ABeJLgjKiPnxeU7dsKEvHMn+HwvovDQIoBgmp2TLA6glS9bIn+CXtFai6ztToJybYXOyjZ&#10;Sbl+D6oOJQ/G+yr6p3+6UmpTXpqYPrngJ6w7HXVWeJLuj3O5yB39Br6noQiGsOUcWJO2p3nPn2mN&#10;0Y3j8hwlMMlQBma0dtny0HCf+IykAaPSIt0LKVFZ7UsqH8oY6U0ZJLRM1MMBM5V+UH6cOTpgm6kC&#10;zk/arlmNQ6OiKmDhWMKx0GFNaZzaw+B9is+whKKmM6hNbe3iGZhlL5NK/FTSlFTPHulQ3gk4mDgw&#10;g3FQw4sDxRkyb4v9YKC4Xfhfiqa3nV9naefdWTrgEDJx2nG1iarifB3ngJWXqroRB/Mt/DspDV6E&#10;YXkO90e6pU5QfqSkYNUtqQwURRPO2DtQWP7JDjKsyEnN8nPJhDxCJmlM7KNanW8zfM8qZioev1Rb&#10;yFIAALSZmomo34S1wxn6CvLy23J9y8TUESuO3Tz2wfCEocffxB6xwuK9qfh87A+7jhmQYSXUhKIg&#10;CcqyUh1CPCvsRrWGYdGu14l/urPomJDDOVaGIcJIFReQHnFe1Ug5fOkQzuh9SWuIxN9ppBN+j8kb&#10;Bv8Z+GAXMqtIf8I+meOssvqeVXvs3mF10FdQyJzfY7PKS05dapZz107IsFQvFbRnVfrXcIYGxY4+&#10;HVmZ+GR2XFrdsu/CE/0PM+HzCxQ/jQqDG9/M7Cf9l5rLnIoJMq54sLgkWMrPU7n2PeX1SX0UhYN/&#10;kkZVNakOlRG9FEe/KQwN50cyME+g+R5AMQsxmFRitRlpfv/EczHh8h7k+0XKGozSa1DOpP7li8GN&#10;nkts7iY3lPsduVRvl9O05Mq8Ss51NpVJZd7ilmklvaK1isrTkoYM9+Cc4CDLyidL3O4YuXDrpuy7&#10;sE/Nw5yUE6rmKFJvMjBCg/ID9C2dVDqnfG5jGJaVVStl665wOdicLauqJkF3tXK9M8FGvUxgzyAF&#10;OeGXV22UCeWhkC1TmVDmIGNKzGVooQHuj0wAYWIJvWHFpCnWxwTrwUQnAY1HpKnE1s6UhZWbxA1n&#10;b3N1uMwrGy6rAO69s2zVuRmWrZG03TNlNxy/XceLZUK8ixjO7y9G8zTivM5CHGO1rV2UcPrG5YdL&#10;0fHKU1F7Oa8kGDYhQDwyjWRgXuu8knFFBtJwYoNyrB+0tEjdqYOy/wg7UO/jJXLt3gNZVB0n3602&#10;U90SOugPJhffxfqwyIV0cpx/8yP2zyPJXP7YppfXl2MtsA49sKbfQwd/DFlkhw5pbVlNzkpJJhI5&#10;J+kPyDjP1phcTxlVEoizZStOGTqATCbOAHihhzkfmrpKA500vchZqk4kyb7mXVJzsFBu37shj+Bw&#10;X7h1TbbuixGXdK3MKfeXTbULRR9jJa8BsJD2zyoKf481+QrAjsE3OjGshmMHC2fxGcIB4twjUh16&#10;ZpmJZZKFmkvJ7ghWj5Jei4VDpIH7EDL7DJ6F80r4IoWX62ZbGbXJW17nrKshPe69OU3vn3O4NNs7&#10;eSDsLeRoMUASnp0Bd55tVtAzgcNkMqn32TXG6rGwfEvs0VAJzDNrTZzinjjDlHaSa085tYOjxq5L&#10;Na8Ez0L6DVusFwuWJucMvV1zJKVP29FVidPI3Smu/pnBN1yxP55ZNirRRfrNx5Rbv2IPfgMQ5Rlk&#10;kJ9zkUlXEpgIoFJgpfR2WJrzg/Tdm+zb3vYfr+KDNR9PzZ+Q03W1XjrBHjCxpOgAsdfcb1ZqEsCR&#10;ZSJz/6L642cbOu09u3dAXMOmlml5fjI21w57oVUMGkZ4Pga/6fiQwpD0gSbQh+zsYiCMs5Voq5gQ&#10;ejyvRJegkUX5Y2IW5c3w6bLB4hoDvqx4Z5WzcoTa5pXw/7vAvhtgXZn454gEdt955xiJSwbODpwh&#10;4oWNVdOuFx1Lb55c7CoBGYYqOOWKfycdUkiur4wtCpHgNDv5C3rgaQY2aa/Ceki7oK7yCr5qoy3l&#10;V+CdF5dxCD9lGboa+oyBRwbVXwPY/JRBcug5OqKaKFMxiNTLZ9DHT882UIV0TJoyQMqA1bA8Nxlf&#10;5ifhRfYyMBdnHfLqkcRgMtaAQWI6QZATP+CtaZXDYU9dxT0TwDTK9sLyrNlOC0smbqcjwz0IinU7&#10;Uney7mfIyDOTU0dX/Iz953x2JqKY/KAdt4x0urupbumVeVUTWrzSHcQr0U78UixUAZ3JZlMJzoHu&#10;we9yXgm751gMR7mdUhEiO5vr1bySO/duyrzckar7i4m9V4FzqRPohDO4SHzEeSUMeLOgi44QCyvU&#10;jBu8mGAdHDNWrt2+1Eq7E6FT5+nXxSYyq3DV0jbR+9uVsWdjiVMU9BF0h+o0hdzRsaez1mMJ9GLO&#10;CBmTEyQG0EOcV8IZMsQxb8FG8jxwhied1H5Yy77AIgbY727Yx8eUuA6wLYa4V2LONyFj38JGcL6S&#10;do2BqqTtgfuzw3q4bdTKqMRJl5qutzyZxXbuzokvd53JLCf955RSnYQCn3tmO6tAWCc4KaT64Xmn&#10;E0SKo+ll8+XIpRNSeyxBwjOtVed1H7x3L5wJ7iOLLvhi0cNXeF4GxklbOjJ7jly9y8TpcZmS468K&#10;eki5w/mfnI30FT7rzy0aOEcm8iV0EDvQqZtYbMaZky8Cv6gZc1gTdsqTlpAY4S38+7NT+8tTwFC0&#10;5/bAa5xTw8A8K5+DMs0UpRk7Z1msaQ37Nq4kXCqOVUnmgZUysdRaUfWqxGmSyf/OK0m1loi9iYf2&#10;NZ/4MalqfHxX6PxnhvWUpwP+FJc5GjlyNAV26p5iQuCr8eo1Cc1bKN1Xa9VoDI7aYFLtjwg8Jz6X&#10;CdGp2Y6PqvYuH1ZwtOaiQ1IIbA2wFGwBi3B4ZkjVyGSDTbJGzeHh6IeP8bwM5C/M8pZBCZ4yJNVJ&#10;Ug6kS9y+pVJ+MFrs1ngo1hYzyKt2s51MK1wGmXdRgSoL4EZSZVNvs6CSjiYTgEyc2kAe6dcweUhd&#10;REe575IBOEfG8insFCnPrJN18Ela5zVRt2vWG8qW7ZNk3vYpEpCnF/9sQ1W8sbjKSYoOxcvIrImw&#10;URrVWUB64IAUU6k/EiF379+S+eXJYh5hIz8Dh5H+6VNgJscN5jKjcATsKnQHbIYrE6fA305bTCW6&#10;ZNzcsuPbF00rngBsqsX7AQfHaMV1o4WYLAD+n9tfQjabwxnPkpLDVTI4z0vMgE2ZfGagn/bTK02r&#10;dDQD8QyAanBPTEI8w0AOnpsBgo6wC0tyw6X8cIX0WuagglBfY13eHtNbfsF9fo61eBf6gR0oxFJk&#10;wXmcOCX11a/QtVrY64VlI2TfmTopP7JTTLf4ygBgBdJ7MtBP7EYMR7+ImI7YjvTW5tizBcV+cv5q&#10;k1y7c1u2NiRh3yB/8D3ZOU+syAR8F+BThzQLyK23TCu3kDmVekk7MFNOXNrnE19XZKZZ5XGOGFTN&#10;moLuoP5g4OQ5fFWYHzLE7nNSEX+E36NPqShIcc464vlYcPcn9k0Le/U1dBITp1wbVoUHpmigp1rt&#10;xCsj/pKvJvQWO/g8Y4oGyULIgX6ltXwJn4Y4nIkr6jUWCvtFu55OqVv6hCqVen1c6swj30F/Upcy&#10;RhCU4CqNzTvg71+W4C3DlC/A9/oK90sfgb4CqWgtsO5/wB50w3qy84e+xRt4H/oafI5u8L82Vy+V&#10;O5Czk1dPyoq66cCmWtWdbAI9wMAWOwj7wx4FZbmI6SZT5ePQ1yG7FIsM/ICBJ5UGwbZrVOKFNp3r&#10;9gHWj2fkVayb77aA5sxdUb/PSJ8wutdqy0f0tTgrXLfRUCVB/PJMZXSpL3xcR+Wvm2J/TfH5xI6c&#10;H8w5pzroUvp2nvDxwgptJSTTVQXQ6AM+puulnBBTMQhJmt7n4Tu+iLV/eVxv5XM+j7PaAT4dO8Hf&#10;xBq9thC4EuvZJ9ZUOtJG+3bBCz4q6XrDeiq7xXndTok6GVzoK6PxYpLDGL40fV4G05k8HVPITjEX&#10;sQXG0sFHNm9LnH4NXUs2l2+xr/RJP8AeK/xCX5s+N31v6hHICHFDzy062F746jhvZql6sYEe+At6&#10;8A/IMgPFGpwXduHS1++F9WMh4l84l7T1ltCBinkKzx8E3BOYbKjoDxP3bjqz73yjrvpY4sIw6AkW&#10;NTFwyX15jXilTf5II/jNIiMZkji09l/9xn+66o5mWs0vDb9ri+cdmGMrtpvMpTP8SrJCMEZBHMrE&#10;KTtLmDSg/XkXn8UYC/W7bbKpBGZ7yfLqDVHRJyqeMCNtP1LQdVnx2GN/rjRRsRwD6E7GxEhvS3vp&#10;GqdROpt2gbqK3WTsRLKE7bKDLQorZOLUW1xSTVUxEuMKjCX9APzAr1/i2Rl3YsyJXV9MqDLGNDzb&#10;W5bWTb+acSTfiPfRfH6nfnpawFnqet732/hdzhx0TTYWJ/jxHL/BIjcLfO4vkIlvsfZfrjIR5xRz&#10;7HVrzEzRzWM/uGcMWhph/xzgI7LrlkVrbFr4As/2PLDU99CzlCXOFx5RPFwOXDwpdx/ckcqmBOxh&#10;mtx58AB286FcvnlMspoWy0DImDHWY8DKVppvxgQZ9CYdrVuOheq8nVQxWIal2qtgKmMDP2Pt6TdR&#10;1tiB+wFez88DXoSdYvcWk2Mct/VzhBbrZ6YSPa9CNtQZgxy3h3z8jmfiun+1Ajg7ebwcg/1uLc9t&#10;vch4V7J7m8wpW6gYhKoOrZXh+ToJLjAUf+AFn1yNLK4JlGU1rrK+fmxLyfHi9ONXjz8ZofVPV/Ol&#10;nQ70lwdlacUaeMMe+nVq1XTg01rZVjVczSS3SdBJQJqlDIAOYuKLY4R6wL//CzLTBzq6d6Ie/rKb&#10;jC6yVPO+PeAnDCu2hF9vAb9eIwvqFlyrO9/s0PaRT66KE40fRe9PyIxuGAU/e+2diIZZknusOqTt&#10;n/92ZR6pTJhYMQjY3gRyaAvsbonn1gJjm8jkMg+xy7SRv2CXewMv9YTN4ny7zpCf3th/V9gH3wwr&#10;rK+JBEPOqg9ukZxjJTIw30es1DPDN8y3kp3H4rdfuH7g/y1uaLj8P4y9BXSW17b93dKWujt1L9Qp&#10;FLcQd3fB3d2hSPHi7q5JiDshwd0pWqxQ6i6UlvXN3w6ce8//nnvH93Y8IylJ3vd59l57rblsrkPv&#10;Zp9cc232no5a7xQbuiVFGNVH76e90DVO63D+uwOWeXqLjS4cbN9999mNXax4gc9yTu0XtoxzsS/o&#10;/p8W3rxFZ4FiFYru8Ae9JTuB6cFudt7bOvvQiBOYx2e/X79LQQuFbI4SWvJFkwz+QhCJ0/JO1lO2&#10;vMPGOIvJC3A4joJCkmSMRmsqHQe99ZjNibb/UkXHKS8KphbvnGlffHvIjfnJPFVoLQuSXWcojTUU&#10;hdPt10j6A3/mTX0uiankDRWFKPjZ+FB0nja4ETtIzAwU5pUtkE14Q88Agx5d7TCNEOejw5zrfa3F&#10;A2NlZ6XTGs8KsLTdU4ovXdrzGDPTM0/mzxle1u6fxNQ4x3QG1iaWTKcczGsv6e+g6iXZQiEo3ZSw&#10;4HQujpC8MAM/3M0QhsIeliqn3/Q9sa8Y6R9YFUkAv6OzzLmnWYYESvjSIMs/smyDlub2G9t/y6az&#10;h+oMKB5yqnlBlHxdf9dJ+4w+81npM4pBaAx6XH4PrIA3E6d06NWR79MxI85S8uWPSw6zj8z77OwP&#10;Zx+68bb/6yt1x4bkgIXhPz2rZwRXkTh9QtjkHskKDULkOEgOzdzR4YvDFwp9dl/aMXPGzoHWOdvP&#10;OmZ6uTnmrC0NLhTN8HwUCbn4tnCh6z6WfJCXoBCvpvbRa7W/9H6w+Wb4m7fOUnRqsL0mXEOi1sW3&#10;8eeJF2Bvsb3Dmsgn1rppTx/Vc9+pC3t7M3HKKLoo6eARZe2ss+waOpkOd5jD6q7ys9D1YTZ4c2eD&#10;PjtOet5L9tm9Px2nMCq2qEicfjjfzz5YGeBk8FHhjJfki9QQnrptSCO7T/dF81BlYZPKAxrYffq3&#10;F0dVFLj6ShafnOTlYgUucar7bzQLXdLcOhWHWHI+PpZsCTEtyYXDSpITCs5gZwjW3w/a1Fp6J1G/&#10;q/uVH8OoOGiiKfpPXp5y7fBXJ19ZUj5pYM1pwX9UEk5ipMsLwkXEkygkoPgzJTXeBpU1tzjJPzkd&#10;OrD9dCYZxRa/JsqaZUe5YumawofM2UZeyQG1z4+w/NPp9vtff9i3P1+2juuTXafmk7IlD2j/WXPw&#10;9IvSBR/ob5vK9njrrIERnI6QXJI4pej55dGetmJrqvDpr5Z9aKF8kmCXOKUIq97U4KsLt6wcLnl3&#10;4+j4mrF3+vhGsvdg1qo6XxTWwX7zmmxXz8yONm77EOuS30w+v6c9JJ/04SEN7WE9e6h0Ad3DL+n5&#10;GevAnE8aBhuTS7nBqPiYbDRsbsT5wDiwL9IhS4z7WckaDVwkuW8VpgN7OqZMyX21cT7WLXVU6fbT&#10;+147cCk3d9mBzjZqi499sjXRum9MMm/ZAvwhioGJndAEGKa1bJ/bzrZ/cdj++PNX23su1XpkR7gi&#10;EGIFFJB+JAz4jnRcNd0b3eIwtnpKrutoL3rnjrUvvr9s5acyrHtevOuKfkf+FiMfKhKnPi6mTrEU&#10;yeBHtRc0frz8cUN7QvJWTTri8bHeNjh7gux3nvzNQJc4dbTXuoh7MQOWAm6SshQfR+pcJgsLekou&#10;YTID+yTmBNj4bWPssyuf2cqtoyxO+Lyx9jdiZoilrAx2do4Yd8qGYLsFTutb9MZ8wG1aXGaCJaz3&#10;tyar/F2whqQWziPUWiisKrrItMO3TcU72WNmHr4nMNcuNcTNjOu6qbmUWJiFZwgE6KY8BZhqa+Ea&#10;SkgISkOtlnZ0tByp0w64AGSOXjlji3dNt/Nf73cB6eXH1guUhUgRShHpQZ+VIEBDG7PSy3y0YSRr&#10;6VCgchoARRYZBUVFbR0BEBYkOiPQXhagrTJDAEuLDr1trAxKsJQ7Tj8UicwJIoGHk0Zldqfl0VfP&#10;XtnqONI3nd8ZPX7HkOt9i1vahwv8XecKzg/zFwjuEJh/eKz+TWtBNweAmcA9Bq1feYrATbKbtUmb&#10;L63UzK503VO6DwJRKQIizHqA9qiajHM9rRHOP3PpOq1PuF54dMWK/Wf3/8sArDicMaxHSRcpxRBn&#10;KJk1gbKn2oF743Dfo/tjdhHG6S3927u6vGb6Wc+CeIvODbC+OoilJ9aM/X/5tv/fV+nZ0rtGFoxe&#10;8+HsADfDkwDI8zrYzOhEiVLBQLAACr3sozOOn/rmeEj2Z8vODyoMdx3FbaW4qQKmEjtMe+EoenWR&#10;jMCgcBGEoyOLg4Kz1UCALEhgMkBOWAOBR4B70+W+LlF/uw63Myo4b1S+YlT0/w/p+TEqBEpIUFI1&#10;GyYnMIDEaaaMita/dW6odSkOtWjda/wGOTMCK41lRD6SEeld0lZOZhsB2QALk9MJJbQLRMsZvVVO&#10;KRU5DB+us9LfXtea06HNbE+o5AgMUPF9v37+qO7vtr4N7HYpsUeGNrKXtD7QUzD3hnt0967rSd1j&#10;x5wE173TMj/AYnSfYam6V8lx5Erdl2SYuYFQNtfVuUlIBSi3sU4bw1xXElU6BClJkteaE/rrlKJR&#10;nfedLYn3nx54neRtJTm5dBdQlfMBgTCdDfjo+5W1lXMR6IANyQGSAgQ6I5cC3uPMf4UAseSOmS/Q&#10;KUTonghIjNra3Y5/c9yuXrtq6/YvseoCmy9JZ9DpTEepc9L0fNANQOHF+UapQTeEE4cxeEoKmeH8&#10;LaA+FID84bevbUhuJ9eu/7ze4+kxTc13dtz19H3rRuw6vyV4z5nNzy/fOjYwZmH4X1SgM2+U4AZf&#10;3xnvYSmrm9kYqqZL21v4ukB7c7ieu0ddV50dtSrA2mcLlEhpsy+39Gtgj8jJZm5kTSlH1oMh/Ldp&#10;Dx9jH/UsOOMUHHAOAWnQuL0oeb9dfws1BZS9gAeCGVVGeV0fmf5p1smvd89JP/bx1VFbvbVGETas&#10;vK0ATJDV0DoSUMb4E9wPWxthYzcNs+3nilzQ7Ng3n9nWc6ts7raRcrR9nTHHeNCli5MIBTlOI4lo&#10;Oh/HFE+wxfsH2KGLy2zYxo5u/6j+rSHwT/Kmqn6fDksCe+PLp9rgrV2t5yY6YKNtQDm0O176PsjG&#10;7OiqsxDiHNWmMrrQ7zjqAZ3RUJ2D+duGyjh+alA0z93e1ZbuGWtz9i2y1vlxDox2lOO2fF9fOynH&#10;L2P3dEucI3kZ1tDelzFvNMbHWqyJs3gZFgpbemYmWu7xvN/WHptrM3a3s6m7O8np87X2xV5udkzv&#10;kqa26bOx0v1X7Yc//rTluzLsi0s7ZAUqXNq/9aX48yNy3uMceHZzdwRSHxTAvEfAGTv1iPYJQN9M&#10;wLPB6mB7SjoeZgECkHTg4mzTXYoT4GYVaZ3oUEV/M1uP7smBJc2t32YogaItXqDbT2sLmGuss0HF&#10;eGOtP4GxEWVxtutCun3985eWuz/Dtn2WZdevX7df//zDtlzYbe0Kkqzfxmibsb2vk0cSNU9LrkJX&#10;CDjLzhDEhpY2UWtDsN7R7kgWoZenaydIuqhlXohFZUTYW7K5zLsBjCRr3Rn0T/cpVbEABua13D/O&#10;0x7R+QtdHGH9Fje3hzvVpePwar35nUamfpbxRYsNrdw8EarpqWRjFiTJeOg9oSFDd7yl+6uqs0y3&#10;WSc5P1DstyuKEKiXjtE9MXuNREqgZARwGiPd6K/7JlHAfLA6slXhDqB626Dcrtd2nkkLvGE6XOJ0&#10;zZH8+NYFnX9ulhXu5ihh194SGCdISuKqnkA5ySKKfJB57AGJgxYCuT1LY93cjm450VZyYuWgG2/7&#10;v76YfzG88OPZ9eeH/MNsype1RthjKFSgxH1S/0aCgGKQ9Qc+OXrmyqF3j319LGCtwO2QgmbWvyDC&#10;wtYFuIRpqNYeO0yxCQE1zjLBPQLdDXVOXBJLF4GlwPUBlpgfaQEb/G1obqcdS7bPHvzO4rAfof6n&#10;c8PR6N50gtD/+v8PpdOpDAZ0V5aO9l7t7RKnJEwdtbwcoXk7P7ENJxZZz5JwN5eslc5ehH7msdbP&#10;uhW3sd6lbSUb0Hv52m0ENUmaMrOk3UdWWV+brgiwt2RL75Kee1D7DaUNXfP3SIe9IIxzl+6FBMpT&#10;slkEIest8LMwOVjPTvexSgSc9G+OZlj3i2PQf2MrGyBHqOemYGtfIGdPcpy8QbYNJ0i4hotinxYZ&#10;AfbJ9j7Wu6yZJeb6Wfyq8J/Sdi9e3ye/3Q8AVigPR+T0P3DoypknD32xpU7Copi/CVKQ5KYamXkc&#10;YIT60ol9ilvL4Wsv56aimywmHTphrfnyYOucF+eYGT6UvHhLbkhqE8DrV9batn2xVbaKWUI/2+iC&#10;XvauwPrLsmt0yDx0o3qUxD17S+KOhAv2ipETBCtflqxQ3fyKvg5IH2U///6DpR2cbf5LA10HBIGF&#10;vlmjtq21irmDN19DbWilVbsm7/STbGALq+kzXGe1nHo6wVquaWNTd46xDmmJ9ipJDrAU9kmywezT&#10;d3U+6ajEMQK7NhT+qS/H+n3JHEUfN7t02Ev2hIvOFlhK6FjCeXtNzmwtvVd9fZ7/9BBbvbeM+YPu&#10;Pi/+crjxzovrL8/Z08yGb/a3PhtjLSUnygVhmEeHM+snZwIK0ei0IJu2e4Fd/uGKnKA065lbkTil&#10;Q4iAgJv1q3tirjxB3Pf1vGB81rJPIYnTP4Xtz9moje2drXJ0p8Jx78tmvS799i7Onf79Oen2x7QH&#10;MAA8Lxt+f/8GrosO9hZwRUO9d4j0LyNE7tTauEIE/RxnNDzD31GWwZgQtNrf2pCMkz7irDK6I0j2&#10;bejmPrbz/G4rPDXfRm6Nso5FFVS9dJwyk5ukX3RmmC06sv700S/Pv7WubEB6TZ39W/vWt9vaf2RR&#10;smvHT6+3f/7+09kkLuacTtubZx5Loitm9enZSEgxY5xnZD175IRZ+ZEZC3Zc2P5r24KPrYFsM7iN&#10;4Aq+FI5afe1lfGqAjdnUkgIDe0V+BJTEA9IibaGwQfSSAFu8c4WtPDLLyj+Xnkrv59Y+ROes3oJg&#10;G1g40Trmt3XJoFA9dxjJU31PwApZocMmVPi5WVqYC/wxG4cECI4ydKusG4VIBPgjdbb8Vwe4M4Gd&#10;xO5NL+1gU/dKXjcGW7tCL+tY4CWnMsqW758kTJqsv5e8yDb46hpRGG9ffseMuL9saPl6qz4nyJ4h&#10;CCB5fFlXbe1nRz1X3Kowi5WcJeXK1kq+w5f6W/qeCUfyjhec75fTwtnHWD1Dy7Ux5j0x0N4f2tCq&#10;6wrVOV+19RMrO10u/dfaFaISKID+ku6MVll+bn1JQr29wNfNsakru8R5Ql7u0rO/MKaJjRPmPPn1&#10;MYtb2dd1sVFU+szghlZzXBM33uRR6QjYSCiue1Nyin+L7JL8Z+4OtLrM4Ck9mWEbDuaaz6IE12HC&#10;GBo6Jh120+U6D/TvYDuoeimCnFTWwdFXQ0mVf2qrRa4NdhRR+K/BwooUWb691M9C5LNCAfvJ1lgb&#10;scXLVhzqYae/27N+TNaUWa+PDfobDOr8DV34GdC6kkj9YKKH89M+kh55XDqK5CTFIGDcyug+PR+V&#10;6DW0Zj5a++cmaG3kr0CPDTVuW61h/JpAVxxbqWc9e3FwAwtc5S8b1MrG7hhoHTe0tXeEvwnsgMWh&#10;cYNhJnBe8LVpxf077jy786mt58oDt5wo7RwxP+Wfp2VHSFbj//XIaG3nv/1M+Pc3G5g20u4dRcW7&#10;1lwXPgKFThRJQHcIZRnY91H5BI/LDuFj4Gvg274l/Ddn2yT7/eqvdvb7czZp1xBhUz9XQMHoEXQj&#10;XWcksDrkyd9dHiQc7u1o2fF5KO6J2xBg/ctbC7f4u/UgdgB1M8xBlXQ27tOaNp7sd33D3oWDphWM&#10;DvNcGPsdeIkuGTqO0B8dSkJs4OY21nxDpOtY9ZUdhEGKTj1GhMAYREEwvl2zfK3hpljrVpCs5/T6&#10;lx94j/YRtgASZS/r8x/X594hv7ZSn/rOBjyoPcW3xDch1kDi9P4p8pd0Ruuv8Xf76/zTVjVcwRSJ&#10;U9YKZow47W/njS1scHlnpwvr614S5PPi++IDtysMtg4F4RVYTz6yv/Y+Kl++hNbiNq07Vf0UeD8t&#10;X+umn+187puJU13Pac8a6FyQHCXR45cVYKEb5LdLvsBGzKDkvMCqQ6ASfIfvX0/r6GbdSY/hHxO3&#10;aaP7aJXubb1yfS3tyLxvjl853Kr89MqCVpkVtgV68ae0XswEx5/EN3ta+OStGX7WN7N/0Ya9hVWc&#10;Ef4/XltPb+g6oqTj9XA9a8+ieAuaJ/2iNcXmg/uenyp/UbixCnhEcg3dNcHQpyR3L0lOIjbgS7W3&#10;OXuXzSc2wnuCc7eczJjSL7PVP8zsp8CwoXTn25JlgvokU5ppbRyFr9aCNYVSmlnv4dJh+PNdN8Zb&#10;3/Jm1iI3xLGP4XeAXSncYiwJBR4kSx320Pewor2tc9CzsJWN3tbres6Zov7cy7lvtiUMT2/5PfiO&#10;WBb6h+RJhGwdHYHEvIh94eOA+Rl7wrywsDTpYvSldFF92S5iaOwJNNY0PVAYh7/UBNlfrXsQ1oDG&#10;ECyGPMVlBtnUfbPty1+/t8vfH7fle6ba7ovHnCdHN+f3v56X/Z3pqHqh5fOQrqQAiMQpfkUYxUN5&#10;odbZURZ3th5Z0S7m+LZ0L/TdBFmJNYKXiT06LC9/18UkJa9QkNeXz91M2JOYA8WITkYlH/frPutL&#10;Ph316Wxf+3T7Wvv1Gu2mFX4mr79ls9J3TraPN42wnNNZtnhvD1dg1V5+aivhhU7C4NPlw07ZmWyL&#10;D4y6vu2Lnev+X2ry//S6/O3egav2DnSyTZwxVudjzK4JduCLLbKtLV3BEwwZFH6QuHtHNqc2sQNh&#10;vrryNUicekjmemxKkA4OtORc+Qm6n75lQfLrSZwG2qQ9k3/e883/7Dg9ef36nUVnD4xJPzbzr00n&#10;J9i642t/3HL59H9k7sn+fHsmlKu9NzFuKMy9d7uiAGub7y39EWPJhTHWIM3fGup+asv/qCM/kCKx&#10;2vIZmN+bkCX5kX5JTvW2woPjbeO5zda9tJ1LFkdtECYvCLRtp5ac/urnw/VufOT/+jr81eFX8s9k&#10;/T5nb0+bvDPRxmxvJd8o0O1Fm2Iv66HnLzwx35YdXWcD8rrZuYtbbuwiLydxdvzbry1yfR8XrIcG&#10;uqrW9g7JzM3GhQd0pppKbqKFeaC0dF3e+h3iBsRdKT5B1hhJh5wTQyPWTAccNmRkWXvrKT+jbXGc&#10;zm+AKz5Hx3HWiR95CD8G67yP2ZxsBy7l2F/XfnV39+ff12zNgVQrOrbMfv7jR9t5+Yj12dTTYjN0&#10;PoV73pQOIgFFnDxO/w+WwBdCTpDzm4lTkpZ09TfSWY3UvjRZGeAY+V6ULw8G5cwz9x5dQ3EG472g&#10;0H1DdvUp6YZG0/wsbeeEvWe/Kn3q8HdfPLf8yMrSfqUJFpuW4EY8oGM4RxSzYneY70i8n3/HTsOg&#10;QVy2W0m0/Lzm1qYwzKJkQ/g8ihhJWpE4xYcJ18UMcAqXSHIRH2emIZ2kMMnM2zz8q4s/fNZEy+Oa&#10;g7Z8ceT9EeXjjrWUzHlIzigSek5YBvuIHQTPwHD3uO4DvUAX61v6+YfCca3XRlu7kigncyt2j79M&#10;oagTqv/jtWF/YUDk8vjvqkjvPyN/HZ/sUX29HzsjG0ORLZ11E7a2+XXPhbyOuy9uWcNIq06Z8smh&#10;RNZnUehbwZ4onSnd1pD/17Pxbw2kg2FdIMZG4rSO7KWnnissK0hn298a6awH6f8puCO54/SWs7XE&#10;uHXdGPNTXe+H/SCJd7eevel6+Wmylb6Zei9hDMY99d4YLR1RUUSWpPuLkO2sLjmhq3VAeVfZl0iL&#10;lh70ku/l3ht6/3Y1rVKLD+3WzrUdHWot3cvD05mLW6FzSW4RK6ise2BswN2DGtqtfYQZhUtgroKV&#10;yUMy+Y5s1h3CLO7e9TOfRRSWtbDO0p3xuk/kg8RplGQDH5G583zFpoCBehU3kw2kSELPI3kP1M9g&#10;MYUdrUtqtxOHzhe9PCS166ZXhCnvEAappPthxAQMarVky96TH5O8Id66lsS5hKifPovGCHzS0CVe&#10;lrw2ylKyIlzMivg2iW1sAkUGrXNCLOPEavv1z9/tyo/nLWlNor0ouSN+SL6LhD1JdAr+SZwybhK8&#10;DPsojBAwYFSRP88opFfG+ln2wQqK+o2frbPAZWEuT0BX6svjfGxY5uDtOz/fnLLtXHm9L788/cTw&#10;9DYl7xF3kPwyJgJczbi4WpN8bVR5Pxu9vb81y5KPPkvYr2ddu1PrDytbW5jOpCPekJ9/m/7t9v4N&#10;ZUPkQ0g/02RIMUilT73sfq0PYw4pgLhbz/CmzuDbk5u6sRDV5QPeK0zH3+JzPyjZe0h7ymz9oJmt&#10;fys+Wtxy+/l1X87cnWjDt/jYmG2trGNhrNWXbYIylyJgP+2fB/6E9EGfwr529Ktzrqhx37kMN2uY&#10;cV6M2cQPopAUnQaFsPOTpAuYB02RZJv1vWzf+X22at90aynfmSKtD7SvFLCC0YkB49d9qOs1ySfP&#10;BY34mx83tJe09hSpPz4xyJbu3KDPzrMw4aMHdIZd/E3PBnMIsYHaslvE/4llxEhOUqR7KWJuKL1J&#10;s0pStmzqjk9tz7lNNmBNnHmMa2zvDWlgNbUuUXNjrVlqoPu7Zlr7Wx6TgLo2ay3cnfowAsuAWq91&#10;AS4AzRBYnEeq7lBajwAudagAMQi3oybSwSEo1jk91EZs6y4QJCc4J9RC0yqCCXROJcgpDNNC+ehq&#10;vt7bNhybYN/+es7+uf63Myzf/PKTLdu/wnKOLrTvfvnaNp7fYa3zm1mslBN0gFScQhPsOu7kpLyu&#10;z2RuEJRN3COV1hg/Zt+wCFTkRGzws1d1CKi2fXO+DJzuBapEqilR7gStAZXRa6XYdSjoYkpZGnbt&#10;5OWSwSjWknPbRg7Z3MH6FKdYrfn+7vCwCVAZvKjNA8QhkCjeB3TBx06gva0OY7+yFDkvia5LEIoW&#10;AtEk+KiKJ/vNjMJoCTqVF1TuEjSpL4F3AXK9f9SyQFu1e+Ivxy5tq+60vF6rP8vu3HtTb4vcEGyv&#10;y6A/qvWAWuBlKXmCj09rX6CyrCLFRwcbdK04BrWn+Vi33ARLzpPDlB1v+UeX/Iuq4X97HTlypPKk&#10;4klTG84Jc44LtLQ45nCuPyBBelaKgoAMVDCphz796/NvP9uSfmzhz/0KQ1xivGVGBeXE2zog/lJi&#10;KDKcprqzPV2ggcpoDAzBJIwLlD3QxfnqYPpJgOsKVEJdRYCE2QOu4xTD8q/Eqb7qYvYVRqW6jPND&#10;2r+39Z50m/o6hxDn1ceaZ/nLcEj+nCOhQ6M9oXKuJkq7FGrTtpYkIBWzJsBelwN1S+8GjsbgjlYf&#10;2h0yLPfrc6jcfV0K434pIgw3Dg2J08oyFvfrelSK/HYpsUpSRA/pHjEszAaArphON2dUdP+vTfC2&#10;boXJ1qMsyZrlBFm07iVE58TRGkkWANEe+hsCw1SCx66RERJQ67IxzBJIwq+sWDeqUJvMC/925c5l&#10;0Qs2jh9PkKGS1uXW/g3sdoyd7qeq1pjK3/oL/awbbfap/s4pYi+ayKjQrRK7KtDa5MQLkPm7mXH1&#10;p1fIMAaMgMSgsnZ28PJ++1PGYNXuec5poQoXp+5hyQXzkelU/0jKnaoyErJUftIVQ1IfIEJHLoHP&#10;HqsH2c9Xr9rPv39nI/N6uHZ9Ktpwgl/T+43I72VLd0/6O+9Yxvq5W8avqKWzW01niqpbKt0xLu9P&#10;xMHuLGXe03rSfSBj//rQBla5ax3HDd9LOqN9Vph5LPCy+wDLfRvYQ0MbuaBwDRnsN7Qe7OEt473s&#10;4YlergOP+UYYSBK/H0zRWckMsdC5Mph96ttdAxo4Q00lFd0wD3/scX1o+ieXD3259dKSA91s6Oam&#10;9snWBBu8qY0b+P7Ocn9H20FBBEFcj5WB9nHpYNtyLt9+/O0rO/TVESs9s9SW7BwtsO3vZsXQ5UKw&#10;jaAl1VMM9XYVy9rnjut72IIDI23bmU+td34L85bBf1dyCFUoAT2MyvO6oEAcWzbFhmzt4hKng9y8&#10;kmBHc9NXTtHY7e1d4tRb+s8jXU4Z50ugFmfZS/r944LW1m9jDwe0x25qbuWn19nSI2lyXJJcMrVN&#10;jrfN2tHe9n+eZ0PWN7eGY5vYW4MbWNVBDeydIU2t3aq21j41xBLlXLfWPc7fPsXWf7bIJU6n7e5k&#10;rYuDnePXYaOXdS72tIxD/e3vf/6wL37+0VZsXW5//nbJ2QFeuECnf/jBwmVQ6YKjsMJLRu6p+X52&#10;v3TurSOlg2SzqKCK0/nwXh/i5ppCTYXDT7cISUL2lI45Au0koxlITuKDICeJvKEb21i/zZ2t/cYE&#10;i8sNdIF4aOu8tH8fzdDZla1i+PzwsnjbdSHV/rz6k53/9oIt3TzVfvjlnEvQHPvmnA0u62sdC/xt&#10;RHmyS7C9K3vDvDTmlYTK1rk5KtrLlnLkfKXTmHGKY0EXpq8+k+BzUnawRWaEO/p71+Gpv2NeSfMs&#10;L0e/QmD8eckENKrQtQDq6ODps7C5PdKxHoGzqxGrhi5cdGD2Ny3Skxw1hqMKFbjiPJIcYq4YM0DR&#10;S5wrV/0lWWpfEGrDZbdbF0VaAGBC94MDRIIM++hoxlb7Olo5AoXYeyjXwlZJxrXefbM6Xd9+dsO/&#10;VT5nn94U3r2g5w/t82IsRaAd/U5wlMAPDlgt2VvnzAHsZP8IlkKTHbU4WEA63kJzfK1zdphtOr1y&#10;2o23/F9fEpdKYwtHDfBYEHoVyg460ymAuDmvBCqZN6SDw2SPlu4ZdO7sN/sbH/v2cPjyAzOsn+6t&#10;mz4rIS3AdR5GyrFg30mcQkkMYwCdQzAC+KwQkCNRpGcG1PmtDbD4/GgLygyw7lmtv165Z2Fp1YXh&#10;vzGvhJnxdP+7bg3sFR2n0kfQxQDuqZ5nzpmv1jA5X+ssWwXtDgnSWds/toUHPhFQ9XezbpvnyTGT&#10;7HjJPvXf2MF6lbSyZun+zhG77Wb1KI5Qm5p2u75SFPCe9orxBg/qc1whi0D5w8Maufnb9xKkHdDQ&#10;HtZX5pUAQoPXBLo59iROHS0+NMO6Zzp4B5W1sT5lCXJMZCvyhaski3GpsumSX6itqTykq6qZcA6M&#10;I/3Km1szOXGxq4Kvz938yfWE9THGnBdm3MzfPH319evX71yzfcbsutpvMAr0NDAdeEpfog8b6fe6&#10;5CfK8Yp3dKwEpEOElQi0ha8Is/Z5sdZY+vWjKU3NZ66nRUpO4+Uodi9JttKzhe5c/vrHjzYqt5tL&#10;IlHoA1PEfcJLj0gWngUTaa9xDKmcpNvJzcTFputcQUX5hmRneNZEF+RIPzjPgpYH/2teSYtV3b8h&#10;6HBD/NzrK/vqvgnFA8/gCNA5Dd3e2zpv7+tvak3yscEFvWzc1oGWtCLEnhna0FG/36X1vUX2JWCB&#10;fkf6ASzx8OCGLhDPvJKPpJspiCHQQPcbeqHuVN2jZJtu6lpavzrsre79+RGN7fmPG9lb+lpNmOj9&#10;8R7WY/0nB7d8/vkbOh+3fv7dnqhNny/8ddquGBuxJcj6liULm4Y6fE4SFNplnAuwcVx6uC05mGrf&#10;/vKt7T+/wXrqjNCFQnKHinOK8tBp0KhXJNu8HGUplJgDCybaj3/8bhe+/8xGlHVwlaPsW12cIPkQ&#10;b0pPV5dT9Jb0zvMzfew54S1wAPd+n9aCOS7MinlhvLe1T2uhtQ5zFJpu/g/Oua539HmRnAetD7IR&#10;KAzQMqdiThuOHDgyOMPfPt4y0PZcPCAdstwmbmlpfaXf6E6EWsxT69tUvx+VEWaLDq87efbby1VX&#10;buydiQ4geVGpbU1rKPtWum+yXf3rh38lTn/56x9LPXVIeKKF6zQMFs5g7isMECQNmF/aWjK7+djU&#10;HXu/KL/ar3y6nj/QdSUw64+uInwVb10DcppZh/UtrV1qmPROlPS1dL10TP7hKRayKNjar+hpa44u&#10;sbRjYy330GKLWBHkOoOR6ZTUvtarsKujyoUOjOQpBQRB8onosqZjwV9y1HJDiOvwomiiQhc1cqwn&#10;+EoE60jyx6QHym6FuGDje/p/2ApGZMXbjL1jrEtpmJuv1qHQy4ZvDhbGaG8J62QrhbmhLQJXLd3S&#10;xX7//aJjDhpZttZqzwy0Z4Y3cvTLBKCgQvPTs3fIirYU+ZUpsnXQQAYJ5y7eNtxmbR1vbfUMDjvo&#10;553XtrUPR/hZNWELrtqSie4romz9HrqB2luk9AysKXRr4sO1yQlwCWPwFn4oPiDFVuBSVwWvZ39g&#10;dBMbsKGVXfj2qPUvmmtPjPOyD3RGmfn8/vgmLjmBX0vA/j3J5guywy/LjruOaWEtMFdTPXPr7Chb&#10;uHOijS2doHUKcYEUkl/M+XVz6rXWDocI06HLoJ2kyn6icPT5rw/aL3/8YjsuHrX4tDgnKyQqKPKD&#10;2eCVxTCB+AuHtbTR25rZkPKmNmt3czv8Zdn3E/KnnXlmhM91Ep1g0VuFSe+WXXmgdz3zmeZh3TOC&#10;rN5MP2frCTZS5EpBxaPCuJUmeNk9ki03Q1Gf6SO5f0ZrSsfpPXq/2vLJWmXI7hY0swYzfe3O7nXt&#10;+QH1zE/r26UgSeeouw0q7uX0GPoaLP6q9CgYorp05+j8/jnFpwoWLN015e+pmwZZNelQqMDQU2/r&#10;530yOtil7067ufDjc6faPSObVvgFuvARCMC9ITvVULbRsd5oTe+XHYK1AWajx/RZLwpPgY1mlI9z&#10;RTHHvzou3N1bsuvnqAkppm5Ax6lsWQ29T9u8eItfHex8KnwdfB66ToPW+zl6VM+lgY6u9F3tEb4J&#10;zA34TvhQj0hmR2QPSlu1e1nj4KWJZ/G1OOt0BsfLn+y0MUT4urUlCXdS/Oupz8AWcqb8CQzqe0YF&#10;4dsRjOlWmmDdi1O0Vv6OOho/kIIhEueuu1Hr8CgBQdnkW3WRHH9Av8OoELqEKAAjefygbNjz2kOY&#10;cx6RPry9dQ2rDNUeidOe9e057XWkMEK8sH2P0pa6x56uuLLWKj+Lkn0E2+MDJwvvtNaZwQ8OFO4g&#10;ABueKztww4eG6hv2laeE8Z2/LVmDfedm4pTzRBCX5BWxjDpaU5+sAAuQf9lIZxomHOaG010P7TJr&#10;h12sKx8R+8FYhmCtE/YXfdYiQxgn1cu653rb6sMzfj/99dGdG08s+TFJ55wA27M6x/iQJD/oCKJo&#10;+wnJd03pmZG5w1cXHdv5rxEv/9tr65kNU3vlNdcz+0tvJlsjyTmxEeSZTiuooO/RM0EDCTU8yVmS&#10;tI/r3LwkuQtaL4y3qatw2epxxEZ4zy9+OvZo5sG5PySvCrHHJZ8kOGAqYdwV54LAYrz8Abo4K1jQ&#10;dElP+0mPkDglNtS+JNZ6yxZ3zg93yXfOC7EkYkp0Tz6qr1BGviSc/KTONUX6jDDpWdjcBpS1sIyT&#10;+au4l1OXSlv1S232EzEsAqRgc4qg0I+BuuiWiMH3031Uk6+I7X1enxWc5ucSX0317+hNCv9pVKgh&#10;WUB28Dve0t7BBhYs+acr/zk9a33prFj5J81y4i31RK59/9t3Vnpyrc3bPdsu//g9bpxLnP7w2xdW&#10;dHqedaTQicKfeZ4Wv8TfAnQmCXoT+4jPCrYOJSnOd+2THeNmgWOzakqPviXf4BntCbqZtWBtKC6l&#10;aBB5ZXZp4zXCmlpnEs53IyeSURhTKBZprDWHDr3hwmgr+vyo/QPn/o0RMbzoCJxb0lf++xBbcWS+&#10;jd8ca21uzBOFJravcO/UXS3s0x0ptvTQp3/vvHTg07Vr/71o7j+9zny1bcrcHV3dmJsgrXtUZpBN&#10;2D3N9l0ssZHCr76yd75a+3jJYwPpJtf9vsLPPtJZvZk49ckIlA8fZW3z/dw89OQCb5cwHbw53gaV&#10;R9mUvdN+3vf1lf8x45TXti+/iC4/u+Hb9CPDbO3xnB1bv/zyiRs/+rdXztntG0Zu72lDNsfoPWOt&#10;X1mYtZQvC4NLz41B8gmjrTEdp7qfj4SzoBMmAN1gvq+b3xuTHWAekh/wR/quAVZ2fqv12NTFYSzG&#10;I3XJ87eiYzMvXfhuj8+Nj/xfX9suHHmk6EzBubn7BtiE7Qla89bah1C3FyROOwqDLNnTx+YeWmC9&#10;8jrZnmNrtIMV8eOKqIHk7Y8/bNimhVZ7bqAFSbbelR5yVL3EgoS3H9OZQh+ROKWQD2xNzKCGcOpz&#10;0jX3yxYRO0DeiB0QRwUjMfrMje0p72hdN7Wx1oXxFr2hovgcHzFW5yNG5ypAdj9ksZeNlQ906HKh&#10;MNFv7u7++ecf23x2j83ZOc7OfnXAPv/hsn26a4pwbIDsVwVmc4VbknfGOlTV/zfUeaHw+n1hGnQt&#10;F0XVxL8pDguT7QPr0kDzinQCyQa6xykQ9td90RwULB0ALvRcpHMr/fHhVB9buX3MZ+e/2VJl3+Uz&#10;NWftn3msR0m4JaQmuNEZMEAwT5uC8+d1P3fLDsMox8xxdD6FIVHS931L461raaK1KAjVOuhzZC/Q&#10;a+BBX92bm+MvOxiv+/CQvqdgm8YMii9f0tmupjUdmtvi751ncmdfuHDBdfBvv3j0tbHbp+5vlh/r&#10;YvWPyjcghuO6QaWLKWi5R/f3iO6LxCmMY6/LP0WPRy8Nse6ys8R3Z24e+O2Xv5x142D+r1f5id21&#10;Wq1qdYXRLA/zGZKN+/B9hRnBrTRSEcsbtamlHf6i9MjuLzafnritk7VnhmwaHaeSHT2boyDWs5KQ&#10;44Jdk+5TRhM2QG60LsT1KbxuIttNnLCJ9CExaIpWKNCjsQTfxsWJwelc2F3Z3A9g6pS+IJmHbPqw&#10;r9m+5o3d1tcoPXOngoqRBcz85yvFobBORafH2oDNPax9fpSjxQ1aEeh8gFu61rVb235kd7aobpU6&#10;1XKsNzV1vh+RDFBs94T2G78Shsk7ibNrTWAjuaVfA8eqWIXYgewwbGHYN+YHc+/Qo8asirTe5fJt&#10;iqKEgSqwB3N6KSjDDyJRhT9J0T2Fp90LGJeXYq2K9Cw6C8FLSIxVFCANyh1WtLDs0+ohi1LOEX+9&#10;tX9DlywkKYY9xPeCKSw5I8Za5EeYlzAVMTz8UYoZQpbRqBfjmhIoaoSqliIu/F3i282yAm3VkQX2&#10;8++/2KXvT1v8yjjpAW9XPPGw9h8bTKMGMbPq0z1dUTd4n3gBDWvg3Idlc1intyaEWtnJPbIpf9rm&#10;E5kWsiTcxbooTn9Svxe9JM7mbR1ha/cvulB+qnBcyoqYc6/q7FYT3oAhEnbGV/SZYfMjbPT2gTZ8&#10;a3dj1FW9GbqPbrXt6SENLW51pPURJmeM1mskToVXbxOOJ/7eSD7VW9IBz0tn3TKugp2B53hP74/P&#10;R6ybmGDsihBrp/NabXhDu/cGSyZ7Bwa+X2tcZ0Lk36Wny/aVnllg47eH2tDNATZmawdrWxBlH0pG&#10;qmnNwbnsH3Foj1UBNqpsrH3+/WX76bevbdvpNdY9O9LttWNU1FVDZ4EmS0fVq4vucbAhxSaBSxNs&#10;1d4l8qn6WGxmoOvMxu+6OSv/ee3Ha9KB7DVyim7+cKrWbAQNak3sTemAV2ZEW+mpfbb7TJo1EbYj&#10;1sZ8fq4XhIdI7sIuw3gOaHsjZWObZZL0rci30KzWLDvIpu+YYEvKRljwVA+r/nFDe0P+Z9WBDcx3&#10;crz1zky2ZPmoKau87JZHBaAcVa8OKbQ9JGB8dePBaUEuyUClDdVl7+lDoUm8TxtLNQ4D6F+S4qI6&#10;jAAsXzunh9lQOdGdS5u7YGmgADy0Dp4yAm2lYFrM8bBwAadm67ws4+hE++7X8/9KnF79+x/LO1Ei&#10;4DXSTl7ea4evnJRyxjGqAHQvCdgiBFSqAfJenE0SiY3T4uoeqdYj6dRYB4dFoKIgTpsAICYRCcBC&#10;GWNMqVim85PkEN0+MTpAVMKQFI1YGHTt4NmcYbql2zJPl+T3LEm0XsXJVm9+RccpVTuAWIwK68Bc&#10;2Ce1Lg9pPaB5IVjRPi/EegoMY1jiBZxwVgDMPiSk9SxQ2OIwh2nT/Ll/CY+buyXhqqN1pLLUU2s+&#10;uriT7Tyb1+6Gnr9l1dH0pAFl/SwwLdBekWKmKoQWbJJ0dOOxJ+zR03peOpwYmFt1vIfV1H21To+y&#10;5LwgS0iPsMxD88pPXt73Lxq3//QqLS29fULx5AFNFsVep7vhMX0GszxJrt+v75/Rc8OBTmv9sr3D&#10;7fTXh6+nHpsjpyTImskJap1eQTkBHR4JID+tL50KVBu6WbBycGmb59+gWaot+YDmh2AMtD/MU6gj&#10;Ya+ufyPg6YJmGBUOOUaFr7pInPpKDqhMoBvtbb1fRG6FYeEr1TgpUtzJcnhdBZaMfHiG3heQupQ5&#10;WF2ta0lLi5FjFLc+0KpN03noXV/O6Eeu25Trfh0e5gNVFbi6E6OifcewPC55IEFJ8OFhrQuVwhiW&#10;h6XYH5axQVYILtaWEmfdSPTWnxYg8NtMZyTaErP9LVLyAX0O1fIk26AYQTYaSI6hrIlcHWgDNrWy&#10;LhtDHXiGhoN5wcxgCFsY++WWU1ti+q5sW+zWR47/LVKEtw5ueCNxqnUhkLQkwFoXRJs/zhFBGq01&#10;3QvQHCakBlmb3BgpKz8XaGk0HSqTiu4FkjddBRALTmXbD7//YHO3TrVXCXLqs3HQHpauuF0G4z7J&#10;ArL7gfYThwsj85R0CnN66NZ9eIQMqr4OSx1jf+qcX/v7T5tZOtz9PtSRVI08r98N0fr2yAm3yZsH&#10;/dUtq9XVqpLjN3UuAEcE+Eng15kabMOkF6im7pyf5II7zw2qb/d1q2N+etauOQIIqwOcgsa43qr9&#10;uEv7UU/n7j2Blufm+dq9uv/Kuj+CBBiTqjr3fAa0H0lrYqxDWqj5z5ZhlMK8d0ADV+lDtRUJ8fuk&#10;J3utH3h9y9ms69N2J8nZ8LQx2+XElrYx33X+9u4SgVnpIgI1KGpkun/JQBfQ//yb3bb70g7LOTHH&#10;Vu8Za/5LQlxyhiQXwJkiFOaMMQCbRF8T3UPTRYk2e/dYy/1MzsSmXs4AVBVAJ3HD9bJ+H+CFURlX&#10;NtVR9ZI4ZV5J19Iga14kYFLsZ2O2tdR5CHMOGfNKGut8ccagaiUZ1j493NFWc0YGykAeuVhgGac3&#10;ymFpLj3q4yhlJpYn2JZjKy1pbpi9/XEje0Vr8tbA+vaW5C56Rrz1SI21ZjIqKcu0JoW9LO34Cpux&#10;u4NLnvbYGGktCmUHnBPkbcv3dBDA+NGOfHPZZm+cYn/++qWzAzdfP1z92waVLrSXZJ/oVmNeCZSS&#10;D0yQ0Rrp4ebXUuQTqnPsK1v14lxfq6b1A6DSMfL4ZG+rrDP6jHTHs9pvaAn5Od2nrDEyPry0vfXf&#10;3Mk6boy3hHzmhchWad98dAF8AViB+r2Rm+Js54VU++PqD3btn7+t7NR2K9M6QCt/6efv9HxUSgVY&#10;ryI/F6xg7+hg8ZQDhY2hy4qz3ErnHYeCgATV3AR6PbWf6LwY6bzQtDBX7YYd4+8SBcypiksWUAek&#10;U/1I1xyJObppG88Jsn6LW1qVTg3s1h71rjZPG5U3edcnP6WkxrlnfFnyTOUotoXkGMkWzubLunBk&#10;akrX0AHZJj/MBm/pqP2JcICbBAo0gtG6BwIvBKGxVcwrgXqDylHAI500PFeXtFa29WR6hxumw73y&#10;T23z7VPU93JH6Y+4zFBX6QVeIHnLRYAIWnSKUNwMA70fM4Z9hCW6FiY4Kpq2ucG28eRKOJz/z3nc&#10;vGZunNolYFH4b4DPV6VTAKt0z5BgB/wSoCQZvGBn98unv94acOSrQ52X7J1o/XJCrat0cEpGsAC4&#10;t4VLTzTS+lPIQPcZzwdYJrgdrDWgSIsEEFRhTdYFWFhehPnJEUpJi78+rnToX1Xnh153Mz+kf53j&#10;Q9L0ZuJUOrCGHM+gdczabOo6ThvpnmJyZfNkr0icQrvz6Zb+AqzdrbXsF/NKmuXq84VTvNcEWf9N&#10;nax7SXNH1YIMAZxd0rRTbdd9cqu+0iX73gp/u1s44jadA4or0KPMTHtU9pLqwrv61rd7pM+gIH9d&#10;GAGHtp7+7k6tF3R9FYGGxq4C8uMtba1XaZS1lnwn5fk6RzB2rc6JwDPVnXR7kTyNFRYYJcdygJyg&#10;lvly6uQYds6Is4aLA1yVoedcf0vbn9b74MWDz/ZNbb2DCksS3DgNBBrRmyRYPRb4WRfJTUpukEUI&#10;r5Ecg7WCiu+oleHWUvaqvs4oFLicUZL7dMV3LYqx/DOZ9vtfV+3n3761ITkdHVUkndq3Sg8ws+R+&#10;6XoSoPWwVzoTftLPgHgcHCpDX9Q9kSx+Td9PyJ9hv/zxk204ON+Cloe4vwMLBc9L/G33+ZNeN0TP&#10;vc79cLB6l/VJP36gzwPbMDevmtb1Pb1X8NwoG79tuA0U1iDR9my/+vaC9CcMEU/J9jWXHq4ux+d2&#10;7ceDsjleS3GOZf9l26pLFnH43tT7UlRTQ2cEh5WkRG19zvvCYHTHkBhjvvrrsrWv6iIZ7Ts76bvp&#10;pWviwHLHvyrvk3ti4vWJ20Ns5NZQ612abNEZQS4IBj6hsI8REuivpA2xln68yH787Sc7eD7T+uRE&#10;OmeUWUUkg/77vBL0DJ38TYUp6NQfwIzTX3+xE1/tsRGlbR3FDvTW0CzjtMCQQDIYarrX9Xcucaqv&#10;z0sO7xCuo6PtDa1dvVnRNnfbVGsre3yvztIdwxq5hNEdsunYVWaDktCi4CxEzlyLLH83G5pAEkHq&#10;KP3/qK1Dbf8Xh23z5+tsdH4767qumXWRbkyQTLG+0KxFbQizhYfWnbjw3ZdvLyvpVlhT+1AZZ7JN&#10;DavWp44tLehuv/561v6x6y5x+ofclW1ffil93dugWQrUfkInBH03clpP/k6CznfJkSk/776QfX30&#10;jvnWZGmYs7EkcEg046tQMDgws7nFLE6xpnqfTtmxwmWhFrrA09bvGmzB86Ot7qQIS/8s3ZYcGGzl&#10;Z5Zan+xWzrehsCpyTUfrWzTEOf8RcoLR08ygo/If9h+6B/iMlvIVmmI3tYbQOoGd6WZjVhU0+Diz&#10;sRsC5QOFWQ2dPaiQ8B26rou0mfLFCNwym5zEab9NwhI5IRam9cVWkqhmJlHpkfH2zz+/2p/X/rYh&#10;G5dZ/Zn+Lth1vz4P3EZ1OPM2W8kOtM+Nt5iMEBdwxPf5pLCD9c9qZinLPS15pad1T40UvkixdwY0&#10;sreFLV4Vxqg2tKH56awPy2prPYoTnf/moWfDL8TPa50b4JhdsKewO6AXfXSPT+lcuCC6ZOZe3U/n&#10;tczY32fTtqfaixMC3JxTZgpDqf0CSVTpAM4a3XJQQDLS4SbOAnORqE0W1hic20rr2syqTtdnSl4o&#10;HABfsJYwh4DlOCNgO+wHurF/frgVHV1m3/78pR37+qK1zG7jEhQk25ALmBxeIzm71s96CnON29HW&#10;BpV5yQ6E2fZzG+zj3DHXH/1YmFU64l6tSWWt7b0DtL7CXj4z6WgPEoZLcEHENydIf+nZYZqgUIRC&#10;K2Y1PSOM9PZyP6untXlouM5T3waOzgpatIiV/tY5O9KilgfYgz3r2hN967ngVtvsOGHcjjaivK95&#10;z450eP1p7SmFOCSbq8qutkxNujpt28dXe+VEWJzeB8qvF6XXSDy9rXv4pKCvKxq8+s91m1O8SOdZ&#10;9yWZwDeALh5fAXuIba0x09N1o8DSc5t+Bwo7ArewDpHoGV08QvrlGys7W2p95bfFShagF6err9EM&#10;vYc+j4LvtnnRliQcD87D18HngVkKe8X4Cf/lFTMlCZy7bvYhOhuyibfIX4DeucWi5JPbT2/3b76i&#10;xTHwI4k/ihKg+u64MdgGbW4lGxjkOnBcwYRkD1pZb2E+ErTMOMWWxwvzdSyJtB6lKeYzL9ToIqU7&#10;433ZLYoowHEUdj4un43Pvl/fU4SLTwnVND4m9IQECe8iiadnq6s9fET6EJreW6Hag3KvRz3JsM7y&#10;uiCLkgx1Lm5mQ7b2lD6SX6eL7ivms4LvE4TnW+reIoWpI2/4ynScggXv1We9LjkOkC1/Snvs/Gzd&#10;87+CudLBrA9JRlgDoIeE7j0wK8B1kSPTYHAS2awNHcD4eRQTkYDA33czZ4WDmLEMzmyzwcvFDDrn&#10;0mH9qWzHwes5R2e6IOq7snHPyd49KDxSWRfyQvcLdHMfzQ+/PiJv1IwD/z86AEtPrslulRFjMcJY&#10;6No6wqJgm9fGNjFmjGGHeKYHtB/og2fASsimdMKLuvema/yt16Zutnj/6kHYU97z/LfHvCaX9rwe&#10;oGd+QFiL/XQzuXUmGAEDXoESjiQjneXEfogB+emZ8fljtQ+d5Hv0KEu2LgXhjuKZ4nvYj4gpPazn&#10;JiaFv03MiSQCbBk1ZstPLmxm3YqjbfXx9JN7bM8dR87ltO60Jv7nh/U72OEYnQkoarHndJvyeaHC&#10;9k109ikYeEr395juOUL2gWQL5wIWAvQR9om4AQFMEqcU6RM7o9Ca5gGaGNC1dC93KepoWy/uswvf&#10;Hrcle8bY6sPr5ONXxPRInP74+2UrOTXf2m+QDM7ztJTZHtZO58RfZ49Ej3+qnyXK5++0McUGbO5o&#10;vbNjHH59S59ZXevJ7HniWjRqQDd65zjpHO4NDKGv+Fa+6wNlk/ycvnedT8irMOyD6GfJJIWf0ev6&#10;2Okff3L3VfEi0Wb2869nbLT0+cebP7YlByfZ4NJg12lKso6vQ7c0s0k7EuzTnc1s2aHpV/ddPtye&#10;vTet+ZlvT3zEvFO9zb/5J6UmvHVpY+rkzS0tmQYCYo5ZITZ531zbd7HY+mVHuY5BD2GQuMwKqtc6&#10;2ACtP+epjs4vXdyB8gm7lYZbss5ntM4uHeKtCoNt5LYeNn5HO5u5f85Pe7/++n9Q9fLa/+23Hx2+&#10;lHdu2YEBtv5E4fId3377wI0f/dsr79yutAm7BtmkXV2tb3lbxz6UkuPn7qtdgb/WIdrNW+V+6IZt&#10;qPujmaGh9gjGoYhM2ZPVwlKSn5Xb+9jWL3ZYz/LebrQOSaz2eq+sw2N/Ov3Ntvj/uU52+7FvT9b+&#10;/veKmbF7Lu25p/jzopJ5+4fahB1x9umOFta1NMLNNyVuADPP9B2tbd6B6danuIfl7Bpr167d3NOK&#10;/bwqkLb26DarszjegoUR3xEeu0N60/kzkgsSY+9Jp8TJjtcQfqSQD1xaXfJURef8Ttmix3Xm6Dzl&#10;KwWCUF9SjB2s5x65qYN1Lm1p7aA63xBgDbUm1SWDyQu9rK10esIcDwuTDRhT1tyOXC7+V+KU1+nv&#10;LtrsPZOs8OhS+/Knr2zV0TStc5Dz9bF9zPOEXj9c5/XNeRVxGeLG2DOSuzeLGkicEgeMzQywRkv9&#10;ZNs9XcyITn/m8EVsED7Gd5cNCtbZJpYXqfekQBHK7/mbh584caH4mdKLByMn7hzzfeeiENlKYQfp&#10;YwpD6TB9Qb/3rNaNGN/NxOkjWo+6esZEyUOv0nitQ6K1puNUew3uJHGKHMD+QFE4GC1KskFxEb4T&#10;yTCKo16c6eOwVZv1IbZ+3/TSsz985qjW957/rMq0XbN3JuZGuaaWJ/Q3dM8/KX/mOenil6V7OP+P&#10;6qsbRyHfBxzyjvQ1cYPuG2PdCLZPCjv+fO77w0m85//12nHu+Esd1ne9QFwCuwKuASc7xj59T8Ef&#10;zzuwJNH2nS+wnRdLr4/Z0sbaZHq5Qp9WOtvkRohlBEjHUzRD8SGJ1Pekx2tOryigIYHcGP9J+pT8&#10;BIlT7w3+OjcV5+lprcftkkuHVV2RErZWeMDFuxvbB8JE3tpvilYe05r4SZdT6BScI7udozMoDNQu&#10;T3iDwig9P4lKL53XN5b4WXJmovRqN2spHRslWY2eMw5XAAD/9ElEQVRYHWS3CFtXFFoLPzSv7sbS&#10;ESOqs8rfdZw+IKyI/FNE9LDWloJekpaOrle4E1bFJ4VXYPhjJjh4+xnhTu4Xytc2mcnWdVOctSkI&#10;FQaqwB0ekgkYpeoLi1HYTVchCVcPrV+XvDjrV55sLYt8LURnlgIF1x05zdfGb5y4cmrhJ3E1p4Zc&#10;dWtCfJtmFuEkGtewAVxJmRFufItrxEKX6mpM4QF4LzPawtJDnU9Uf1pTazK3IhYUja8rDDRp53C7&#10;8MNFO33liAUuiXb5k2f13o9IFzBbHaYj1qcW2FT+HkX44DYKuB4WTsCfwsf5cGKM7T13zOW0jlzc&#10;YvHLoh2j4gujJL+S4Q+1f61TA21IQYvrk7cM/qPR/OB/oDt+k0ItYeUndcHC0iG1jY3Y2seGyB6G&#10;rw4Qhmpqd3eubdX08zbyV9vp4vnI/7hmKa3JG1ObWi3tL/O+n5ROY9zSPTq3VeRPw9pINzUj7xrO&#10;CrTeWu9gyXWtcY3tYWHOe/QelbW29wvrcb09NtAyj2Zcz/hsrO7DT/cRbGO3dXFdyyTj35EuYpwf&#10;jV00VXqvgqFqnn358/d2+qv9tnjnYGsr+aZQGKYWV1yti3gBRWoU5r0wTX6asBLJ6A/n6DMKOln3&#10;jHiLS/d3vjRMVSROYXcDf5HjI4boWHSki/A7KG5wDVo6pw0XNLc9X5y08s+W2EfCNTcZBsADxBeI&#10;m8Oai6xwHkmcJsp20QlNDAG9lZwbaMNLO1nnFeFWc3Rje00+wesDG9hb/etbnY+9rfvaNtZef4ev&#10;esvTEqZKEgAAMoGJ2z5pavX15iEbQuwdfRCt6BgVHoaDdL82hM5GhPZVCRiBkTcRXjl97dLDHfjp&#10;WJpsSbnR5q3D+6FAfl05zZFTGrsrbpaHtVlNx9EY++G3/0qc8tp/6bhAyjD9bI6d/+6szdg72+Iz&#10;Q1ywgIUmyEpHG4G7N6UogwTquC8qpwmu1xQgu0l1SpVdUna4GyT7xGSBPy18HSktKmLoOkXRUwFI&#10;RQ6GhfkP7wrgh87x+3vXqXUzz//2TZV5B5echQIMapcGC/wdaH1ahoRZExys5zEmWjsA7f0S0ue1&#10;mdCwdCqKchQs3bQOOE+BMl7Q1nhK2KiUBjwTZIF6Db5lDiLVQFDXwAf/sA4YQaoOG4Kt4LNlm27S&#10;6q47kRc3sKy/eck5YjbUYwBJff7jOrhk3ZnTer+up3UYqVyiguYV/T/Dc5NWh1mrvBCLSQuw1fum&#10;XD781e5XnPX4X17ajls/KRyb5Ls44SrBxCf0GU9KOTBEGOPyoBQ9repU207a0lkgYYsAy2TrVehv&#10;LdK8rA2JU63zKwBg3Uug9qSBDgpJP/6fpBjPSyUXDgXgBS7/JjK0AVn+zhmjG+7dJb4u4Plv1Tg6&#10;6BXVOFJYOjwkXqGz4/eY08KMU5zBGOaH6h4SNnhbnIyc66KUkQHUvSmZbrSMWZC9rE1RkhwEPzlq&#10;gVZ1hq9LnFKNUznlA7tNjuk9UipUnL+sv7nnhlG5T2v7sGTgXn2tLED2uO6NCvuH+9W3R/X78MBj&#10;fJkZDAB6QvcJLV/A3CDrvineVS0n3AiU4+Agt9DzkpjAcWmkNSFgH7DC3/puai4AG+KqiwhWYcyf&#10;Eshqt6r9qfJTRT0iZkVdcnSQJHx1VZJhIYlLYAyqEf+VgdYiP1zrLJCu84OB5/KQYUleF24d8xLk&#10;rPi6anUSpxQRhOk8QAeAIz5313S7+OMlm1I61jkyOE8kMan6vUsK6j7JA4mmOijBWXLyMLqsj2Tm&#10;Hq0DVGl0wU7OnWmOKUcgd+WOqY5aC+MDzfGj+h2AXYJAQTutC5V1vA9UXtBo3KXfAdiEzI22YVt6&#10;WrdNLQQcw7U+vvbcwPr2gn6enB7i7plEPTQezEOj4/ROGYd60g/MEHlprq/rXKdCCloqeOKhbKPz&#10;tckcf2uZHWEecuobSDary+Ddq/2kE+Y+7ekjuqjOiVrSwtYcmmyjtoZob7xt3I721quopTVZ5Wfv&#10;z5dzCsDFqEimCaj0LBxgmy9st50XMmzz2UxLO/KpZR/41KJWRDvaKgJsH2ivbgbIXxR4gR6p/mw6&#10;+8JsfNk4W3Wop63Z84n0iJ+9qr16WwaSTkw6S6CGBVyP3TTFPt7WXQ6+jw0qj7bOG4MsqcDH2hb4&#10;yjFM1nmIsnpp/tZIzipU2PXloNXU+lE1FwPFcV6kq1LsJKdpx4klVnJui3XZ2NYicNr0b0Mkg3kH&#10;5ljQ5HB7WQblKa3NS1qbl/X1g8FNrOPKeGu/WsB6UVPrnRZrOafW2ty9nWzm7hTtWYpLnHaUA9Su&#10;2Msm6/6u/HDEis/vF9Adat9/++/zSpCTrBP7ZX/CXVFOgM5sFZ3BW3CCmHU3wsPNK/HUmQxID7bn&#10;te7YBBwM7NVjU71dxRXMANDDMt8Q2aR7gAQEtGufbGpvvcvauXkl8QVBzulgNgJJMmQZ2h3mmowq&#10;i73RcfqD7uy6fff7b66j9vJ3x+yHP361DSfzrGW+nIicig7TKtrLu/T5yADFB8zkAVA3z/B3CTc6&#10;jjjvzDrFgQYUQ+8emhriZpm+qefEgY4VEIYulwpSHPAEfeVM3yu5JYFTd0aAfbyqo73WRXa7R72r&#10;nbLGnBm9pcfVZlr76gIndHcSdKF6lLONI/A2TofswVv6Wkf3VEfP2r4gzAZtaWdtiyItXHtNoIWK&#10;PIJ/dE4QoI4gqSJ7CVjCuWNuJgkz9HfU8jArOrac8l83v4FX8ZndHw3cOPRYi4JYC1gf4OhocIRw&#10;wqhqxeYRlHpU37tuHf3/OxM8rI7OYwcBqKQ8f62Jr5zu2eevX//m/htv+7++Vm1dkxS+OPoHqkTp&#10;qiTAi26hktPN9tTz+shOTN/S5qtDF4rDDn65f/jc3cOtZ06Adc6CDjnAzXwN1N7Q+UiBj6OWu6Er&#10;oRUJwQnUmXO4SPvoobMYnRNigVTTrw2wpA3hOpv+DiPdTDw6vdz/hr2SDnxHZxoqZJ79dt1rfb0n&#10;9LxBcjACpffoAhlZ1tF6lSS5WSUkTqn+pnLeb22IDSjrJIckwRJ1hkkWkGyjehSGBIKot3asJZ3v&#10;a9VXB7oCrEd0MeuCub53yj5B8wjt3Z196rnZGHSdAqpJrPtJPwLG3XxT6U66Y2pJboZuaWVdSsL+&#10;Na+ECv6Ytd4WSrep5IKuHjo3GZ0wpLyN9SlPspRCP2Eq/Y7+nUICaHEjFsf+k3sst9GGXUtjvedF&#10;f3O77gPbQZIbKicCAyTkYlZH2qCyFpZIsE0yiNPpr3UP1BW9KlIAPsbhPRKnjed4umpnmEna5UdY&#10;5onV9vvVP+2HX7+2/pntXKLuSZ39e2WrH9KzUfBDBzryi46nSPBVfTb7UUU/qzq2iaOyeWl0U5u1&#10;cbH9+ucvlntoiQUvC3U0/hQf1JkScG3NruwhkveKQJDdcmvRkSWdA+f7XmW+KdQ7OECvjJHzLZvV&#10;cV1rm7DzY+HI1uYnp42kxKOyiwTJm0geWkt+XtX+QKN6T/8GrpuWxFLNpczQwXGQTdD6kdT6YHJT&#10;V8D2kvAeuJqqV3AGe8XfU+CG3aUQ6Z0J/tYtbcT6/RdOPHP4SvHCtYf72uitvrJbsdarNMWCNgQ4&#10;OcYJYu/Y13DZzxbZzazk7E77Tbrt4IUs65sT5YLdYFLOO3uEvaJylEQVuLmpsAQz67rnjLIL312x&#10;XWeL3AxpaNDoLiVRWjGvpCIxRQc6RXUktZnp/7IcS7pt39Q+PDXO09qtHWBlJ3Kt7cpIl9igkhn/&#10;5F49V0P5FF6SOwJFJCnC5DCm6OxQPVpfGAedGicMOXrLx8KlxyznwGxrvSjQvHQWEubHWvM1QY6C&#10;3EdX4oZQW7h/2flT33weMi+v3Y735RzTcXpfqw/tmW61refiQLt0ZZMbKfL3P9edXTr38+82sHyR&#10;9KewvNallp6LIpRG2i9mb6I70/eNsO3n1tiU3fPNd2Wc69alCtolnfW9C6JIz8DGA16hyCBxfYj5&#10;672Wbulk3dZ0s+dG+dmSnatszr6hln9ioi3bO9HhQRxP3yUJNqx0ukWnSn9In4B72qyX7RV+ojOZ&#10;IAFYMkU/D9YeP64z7nCz8PMjWmsolNw+Ss8RAIyR7qorWWMmNgV00YuCbOrW/ta/PNbNGCNx2rHI&#10;yyJTeU7pAOktD13tU73s7JVCFyT/7do161+0RPvprzMtzCbc9Yo+i6AL9MskU9oUJFpkZpQ1Efbg&#10;+btlUP2sfVjc1Nqs8LQeaxOt5sc6o32FLW5gjBeEMd4d3ki+mZe1kk0I11mHtYHAC3veKpcZp+gJ&#10;H3tulnSI/t1L708y1PkM+vx7dCaaL4m0o1+U2dJ9hfb2pHCrqrPznmyOS5zKDkEhDz0kVc7PzZRe&#10;0BoSGABrUbRFh2D0Wn9rLl8hcImfq36muwA6Uc4naw6Go+gGTAe2gyYWrJG81ss27PvUfvv9O8ey&#10;0aNwoMMBJJmwqXScguEoluiUn2QTd3axfmU+Nrjcy9YLLyav7mB361nAoPfroqDvXumKah83ssbo&#10;MunBljkR5j0v0DGzvD3ew6rqXIJxKWy8T8/2vOwCoyRYtwdJ1PUhACXfUfvdQHIQKX+6hfztqtJ/&#10;j8s+QD8XkRZqXUqb25At3S1hWYob2XLnDSwOLeirWruP9IxtsiS/kg0wBQUc+KT4PBSnzNo00v74&#10;6xdXeLBmy3q7d7iX3SX7cpd0IH4KtLMUwRHgqKfzV0f38qDevzKJQ73HU+hj7SVzKIfmDrSLP5y3&#10;FfuX6LyEWozkHvn3kZ1pLN/lPdkEinQ65MVZ8zTpLa3tTX8HykD875S8UPk3wS7BTZHBY5LR27We&#10;LiiHDyV73WhSwM8lx3MG903rVV5lsvCb7slL5zpEdrp1CXSZLSxEmBl/ncKyejpznDdmuBGIIeBN&#10;x2mc9FKH4mDrWhpjkUvD7S6dP/RzHelLZjg+ISwLbf5jBCIl688Maeh8SdaG4tfHZavonCaAzPy9&#10;Krrf6kv9XNFNpdY17E75qLe2qeno+p+f5G2R8tfChB1bFsTb8O195BuHuLnSXut9KwKrWisSXhTj&#10;BafJnpM4Ff4ggfqungEf+mXJfuAq2U3hRZc45QyhO+hU0X1xnm4b72lvCGczGwqKOP9Mf9fF/5F0&#10;DfTHBKTQiTDnVNNzUmxHsRIxAOQK1qmXXSenr0ucEjPonOtpSw+OskOXN9uS3UMcG8drsqXEWMAJ&#10;T+siBsFFR3X9+ZHXRuaPHEiiytnh/+V1xI5Uzj22+FxSmvyh7CBrI7mgSJag+3PSUyQ5YYh5QGeF&#10;RD0JVcYYVNbePC4ZJ5Baf5W/bGY3W3ZkfT8Sp7L9d+w4k7Ooi84LAcIHZccoksDHgOofmkGKIUKE&#10;ndFzUMIhe8SAiP8EkNDI9JGPlmSdS2KtS3GM69qDzYzmBHwbRuA8p3Um1gQ1MuxiL+r7mjrHPQoT&#10;rY303tR9068d/f3yC7tOre/fZnn0n28KH4TofSK1z8QVAqRbmbdLLAabR9EE8boq8k8elrxEp4dZ&#10;mLAk81Ap3uYsg63A6+DcAOmEatg57SfFU24EivaTDuuYDYHyfcfb59+ft7yjS2zyjqFWema7lqbi&#10;hU34+fdLVnJilnXS88bP9bDIqU0sclJjp7Po+CPAH5cdKR8sSbixvXXLjrWPJFfV9NkUjcFqR6yR&#10;LhP2B8Y7Yj1gCAKhfO+bGmR+S/3dqCaS+tg4WFMYyUO8xHu5v40qX2q/yj79v6/TXxRZ96xYG75t&#10;mM0/MMa6lwjHy08ladq2yM9Gb2tjE7ZH2ZSdrWzdsYV/HPr6VDQy9eWXW98uOrr0u1WH8/YUnfl3&#10;9rYf/vjsxUNfZB0dWRLpcCmJ0xg945xDK+zgxULrkxHmCmgb69zE6OcUdICHSJzShVZL//7ROj8L&#10;lqzCNBYjmxcl3w/6b/+1gdantKfwZC+bd2D+94e/++o/dnJ+8c3nbxy9tPzE3H3DrPDs9qmXLl26&#10;58aP/u1VeG73nCl7RtmEHQOtbW5rayZ5iJes0LDSPMfPOm6Mtkbp/u6euFziVDJN4pSuZrpK6YCH&#10;un/F1m625/JeG7R1mJsvSoFTc+nLtfv6Xz9zpXyc2b+NB7s17/zRqDk75l85eSEr9fr163ef1c/L&#10;Lmxeu/jgGJu4I951+Q6Q703coEWxsFsBlJEpNnv/ROuzsZdNL+1sP/5y9sZOVryYc3r0my8tel0P&#10;5zvUlJzeK9lxvhhyMUK+oHRqTFqImwf4PvFJyRLXK7LfyBjjXZw/oMsxgEnOYG7z154N29Resppi&#10;7YoTpT8DrYH2i6B+yEwPi5BcR0u+U5Z42uiiRDt6udCu/bfE6XeMoJMMzNn1sXDIDtt+cZ98luau&#10;uIFzxzgREgMkTkkS1BduYF1fm11RyEBXcj3pGvQKPk9STrDVFz69e4J0zgwfe0/npqkwWZgwHwWn&#10;FECTQCWmw0g6mOSYTT6zZPA3h88WVk0/VThgQHnXfzrkB1pKeqxV03nBf76ZPCW+/YTWA58dPfiQ&#10;/p9i4maZQdajNNE6SWe1Kox0BRl0rTO6BR2H7of1ERrWEH2lGYSYOclT7CUzJJ/VZ0VKF03f0vv7&#10;PReKQ7U8t+786uxT03bP2xGbFWlv61nJNzykz4fWnmIs4s3EXR8jfiCs8Kp0+PPS3zDS1dW69SiK&#10;ETb0t345yVcPfbl5pN7z/+wMZ8RPtw29D0G7im3BL+YrjA8U2kHhDybpkBtpG08us20XcuyTzc1c&#10;4pRxdLAq1pZM0EyCH0BxFgwkFFnBxgFbAn6SK5rUuuCvwPDjr3v0TPezeqv8rJHO0yOyt1CLOxnF&#10;3mJnudz/N7b3hInwzfDl75Wd8dH+QtEbCg1uto8rHKaxAfYZsBD4uJ7e95X5ftYpt6X12dzF4jOC&#10;3fzz0LVBFTH0zrUdTa/DD51qO/vywUp/u08+JvoWimaSuVW0NvhdDwpvPKX7eUqY/EHhThqDKHx7&#10;QftDMdT7wl5ghBe0dp1yU3RGQqx1QaBF6vzTrMTzkzhF15E4xf9pKHsCY1mbbGifE6V3aYKoiDdV&#10;1frVmhVxfc6WeUPG5Y3IeU7vC14lSUhM9y7hpZcly5yLWvN8rVl2mIXrPDbR+zm8JzmDLjlYMtgh&#10;O9ki5VtxtupOI87r6XJINAZQUNBF/u6+ywft0MUdwosRbtQh8TWaCB+W3FXSc74i2cPfpgscKuun&#10;tT7Q2sI2ySx68Gz9Kcn22aUz7qyf+/qItV0V71jPwJdP6D2IScEm1ULrEZ8m/0Fr63wPPkc/p0C4&#10;mtZ8QFFPZws7liTJ7vrpnj3s7u515HMEWMusQDdTl5EcjBtxxbDCrK8K7zfU/laTr/K0cBVMkHSL&#10;V9Z91pYckgf6QM8Vuzbc4tYFWg3h8ibCyo8L91LgSvIU/5uizCdGNbXJm8fIL+5m/cs8bcjmCOnd&#10;bpaQFeYo5WmOIsZNoSD+i9/qUFtxONN++eMPO//1Pum+1ha7qqIxC5ZRmMbwNd1YT5199Czjk8CA&#10;xPyrShc0WxNgCToPMan+9q7e89WFfvaB9BmxX5omX5IO5Hv28AXpIfaA4tAa6ACd1fClXe3Ql6ct&#10;Z/8Ue3e8V8XZGUYRRBNjpFBj6cU3pKe5KACLlC2Lz5AtE1aHEQvmlCSdpRbCsE0+9bDXtBZV+te3&#10;ZyXrr+h6uW89C54cZH3SI6XfJescWjfPisOEM6XvcR5D5NBWWyTDIgVG5Rkz9R7T4WIzOFgEoFCE&#10;JAdYQMBy+4wIG+hmxsVbXE6Ueekm6JyjOyVMhiV2loclz/OwVkubWvq+4fbzrxeErv4rcXr+x69t&#10;0s5Pbd7u4Xbyyn5LP5FjzfMSHC3B81psAl+0wgMMWQzoZN7SwXkLZ5XDq02iGp1KWSqigzMj7C4Z&#10;I7rzMD50L9KtGprmL6MusK/DA7ik4g5jg/MaOtfPNn+2eMNnP57/cPT2cZcZstyjKFoH0t851lDF&#10;YFQwqs/IyXhM60WnAolTKoYIZvYsjZNRiXZVpsx5pc0eBx+w6WgWZEw8MCpSHNBk0q79ooSBgDTB&#10;qae0rlT2x0khLto54srnXx6ohaJfcSQrofvG3gIvAY62ByojZn9CT4Kxo4OFRCqzYEkQEFB7QQ5G&#10;1XFNLGppsGu1jtRzLtwx6p9j3+7+t46J//SalD8p1H9x8k/P69meGdZIh7+RHOImdrsO+W1yKgAY&#10;KMGPixNsx7ksW3logvUs9Lfm6XKE0r0tVheCChVe9BopSe0dyUA665hrVUH5WFEJTCCH6h0cMV9m&#10;4wo40jlQQ3tZmWTJDeDz/14P6Bmhtf1A73uPAEQ1fQ2RUeGKzJOzoOelWo85s1THkzilewcw5Ls0&#10;VEqhlyXmRbmKy5jUUMmSP/MC7Za2Ne2O5PftnuYfOC7wD6WQXlviZ7drn+4bV0GzeD9OvQ4vVThP&#10;D2pgz0rpPDqgod0lB5jEqTMsWiP29N2pTd0Mm/BFBCKgg6mgVqA6CGBDh2KQnqMehkWy4aXvARne&#10;y3wFEpMEYMMtVE443WleUt4kQ4ZnDd8yr2Ti5HfHB151Tr/uu1Jv3Xu/BvaQPpv5H1DrhqwRMMoJ&#10;co5PY70nzivzExrq5ynrIgQMEgSI5DhLmVK1zb24KtWV3haoNVqyZ7Fd+eUbm7FpvOMYf0Gy94iU&#10;Pd3WzAO4X/JHF3Ed7SfdCs/LIX1SP+Me7tY63CWje48U2ILS5TfqAv+2NTtnuGH6BE0qa28JFLwm&#10;JQgNZKLk5j3pDIwTziMdztD1MTc2aXmc9S3vaJ11tqLSQ1xC/uWhDa2u9FgrORooxRoyCDXlQN4F&#10;CNF6VO5Vz+rLWDaRciQoxlxFqnkBZa/pWUIWhjhaxZg10XIYghxNEHR1dSfp3qQ0oYa4g0vvx0xB&#10;jzmRNmV7N4F6P+u1yV9ORxfrmJfoZBflTrc4e15HOpGZFH1Khti+K8es/HymZX8201Ye+NhK9TV5&#10;bYo7Czc7Tan8ZxYl54XzUUvfvztFYL1gjC05MNJyjnxigeuCZVR87fUFvo5SjsRpFYyRwMO4sun2&#10;8baeruN08OZw614aYClyNlrnedmQ8jhLKYxxiVNod6hqrSPQDyMAa4JTkKL1w9FunuZtBQfHW9mF&#10;bXqvzgI+fhYlR6hPvp9l751ikVMS7KU+de0R15lQ33Xm1pBuiNO9tFomp2R+U+uwMsjyT2fY3L09&#10;bOrORBu9vbVAdoCbc9pWV99iH9v6+WpbdyLXBuT1si8uM+P05gspuS4H6GvzX93ZakhWQ3R+X1vs&#10;a7dJ596sJqICuYnuPVoOPIUNVIeSOMUJfV7GlllfzwJyZK/QzdVlA+guw1nyRm+VtrHe5W2tfUmc&#10;xecGmbfs1c15JVDGkThl3sLIsnjbczHd/rz6o7u7v/7+x5bvXWE7zggs/PmLbfliv9a6q8XLwSVx&#10;+orug4RA7bmeLphIggHqV2YMEZTgfBNcg2a+rpxO5CZK++K/JsgemVqxl9W1Hzg7OFF0E+E444Sj&#10;p3gmutnrTvW1seu72qs9Pe2xvh5/Dcwf/cuQTa2uJ6UnOcpBCg/opKNaju4QquRIpkJFCtUIgR6c&#10;9U7FkdavvKW1Z8apgC5OmZtXIptF8pRAT6TuFdodR8UtPUEgjHmwH2pvGulaun3sF1/9eOFfc0VK&#10;Tx94e2T52H1tiuLMe62/PaPzSSCbpBQ6E9peqH9wjlxnvN7vbf28psBw6zVRkpFwN69k5Z7x31/6&#10;vqIi+f96pe/J84lZmXiZynTnZMmhIuhKkQ+JJpK1jRZ72bgtzX7cfz672YEv906auXOAdSIQukF6&#10;ULrYFV7pCtCZhTq4oWwJSY0m+sq8Egp8oFgmoATNWFMBvcisIPPK8LfGOkvBN5xodKOzVy7gKB3E&#10;dWNeyTuzBNq1p2ApbEkTyVyE7BRzxkKxWZKh/hsTdGaDLE7PT4AzRjaipj4rbH24DSrvYi3zYyxa&#10;+4JtuJ2ELIlTuk7oPulUyyWiawuIPiRd/ZCcLYJdrC8FLNDuwARwp84sM7nvlE6jGhLnE9z0pn6v&#10;0s2kr+6/3mxov1tYl5Jw121KEAd6PeaVkDj3lexC20JAkJkWfUqau5ldzYUDCNJyfpiFTpFd81Wt&#10;vyk6lvb61LzBC6tP8Lt+u+wCBTV0kDBPp47W9D2dzYQ06Xj0u2w3Dg4z6+hoDFniZfGrI6xldpSc&#10;I2EH6Ujm0dK1QucR80rWH1uqM/mbffPzZeuS3tqBdJLmyJmbya294fwwH5SZ+x7a79fkpBGYp0AM&#10;vAR1/HNjvG3F9jT7468/bNOJNAtfGenwLjjrtXHeNjZvXO7xS8ffvPDjhUfOWuldMwp7L647zfs6&#10;VZ10TNIRyvydamM9bXBRdxu7faC1l41oovt9SDbpLmEBzmeSzgaUhG/KZmFbbuvf0Gos8HK0O8yS&#10;ch1R2CtdT2gNmetMIgTHobqen/nhyPvtwu50H9Mp87jsLoFfWEEiF3T+Zv2edJ/9l3IOLNjXxkZs&#10;8XY0oF2LE81TTspbck6YN8M+0VHnL6zdKbej7f7imP2pZz90Mdf65sa6oAu0o8wrgXacBBEd/GBv&#10;AgTQWxMYb5vaz47ob3OPLreu+bGuOOQ97SvUO/gIJP2YLVVT+ppEEzgWXVBteCN7Fsyi8/+Q1vfT&#10;knm2/1yJNV8S4rqNbs4reVg2m6QpgUc6v8HbUTpPKZJLMDY0UI11RuOZKbZtlB358pBNze1igZPk&#10;QH3c0BrJf4mZH2Hx6/1dwWQzydi0rZ/+tv/ywdUz8tqcYV6Pc8zb1LAqclbDJzW2A8cX2d/X/nBd&#10;p1D9fffn3zb30CZrvDDA/LRXjmJUfghMIczNR08s29rDys4stql7plng+uYuuA4tFeuGvcVPgUHA&#10;zdTWegZItlNSg+QABtjk4hQblz3QnhzhIzmbavMPTrQ1hwdZ9pFZFroq3HWQN1wQYmO3LbH49DCL&#10;ELaOW+NlHdZ4Wpe0QOGKYOllOZq6p8S13hYlXY4DDw0owY2ndd7x26C1ZZQGvlBUerDVlazBwIGM&#10;Bc31tQllXeXPCXuWeDm73abAy3VL4ccw6sRf6z4mP9J+/u2UwYD421/XrF/JEntrhr+9KUf+Dq3j&#10;yyMbOxz8ovQxYzpa58ZYrPBmI8k9XeNt13lZqxXCDAs8reVST0vSfdfW31CY9aRwNBjjhd517TU5&#10;+A3HN3azEMHNBGKa4OfpftrnaR/0XhQFvqLngX2jqXDyKzrXzk+QjkP3Rc8NtL1ncmzt4XKd/1h7&#10;Reemjs7d+5I5KLqh5iPp9vr8ii4AEvvvI6eS11d0kZBnrlvsci/z1b6/rr8jgIEuITkEdgPD8R43&#10;cR2BA4oOkoVrtxxfZn/99at98/vvNqxsnDXE/oNXpINIqlMNTWCtZXaMMGUP61MWYL1KPW268KXX&#10;wmi7Tc8BBgWLgkkraz+ry7droH2rLl0WKp8pCbYJPUfg/GB7S7ofqnqwbhX5UCRmG+qMN9K9P6C1&#10;vUW4GN/lvU89HGamYLJFVqB5LvC35+XPUBATuj7IOm1MFs5tZ63Xp1hVvR9YHExOQotikzelh+KF&#10;c6Ikh+8JG2BjWG+CToz/mFv2ifToTw7V5ewtsEdHylfTz8H8+AhPOH3r4Sjl0SEEHvnbe3XuuXcu&#10;9obk9PC8wXblp8uWdjjVIlZEWfBy2QXJoZf0V0P5Lh9Oa+qKhtvlxFrLtFjz0Prj6+DzEEhrusjL&#10;zeWLSg12utUlTvVZ+Ey3Si/jQ+FLPTvS6+/p+SNWTS38dP3Lk33+bir9Rkd+kOx0u42hNrA8xXyX&#10;y0+VzFF40kCYk+QpPhzrSPEEdhvfs3WBv9Yw2uJWRth92r83Jno4CkACwQ/pGfEV8Rkfkq/xrPQ4&#10;viQ0zI8Jt/DsJIHulc9ZWdezks3a+lwCmXe1+tDulI9K5+kt3erYi/IVYtLCHEaMzQm3IVt7WdiK&#10;cDevl8IrR9ULnhSupNuRgu7IXGHWHF83M+0D3RM+tKPqle/3xBityw0/+78u6RBhjtt1Xt6RPoP6&#10;tZ5slY98doJT4KLaWhOKz6A9pwDN+fo6E64ITfsAzRzdpy9r/aGpbCH8BfVh5zxPW7j/Y9txLtum&#10;bu7gAqjEmu4YSZyjiT3GJT+DWAT0vQ3mR/8+uXBip6H/rWDvP71ko19de2DatVjpeuj8KCJ/W+fm&#10;JWGBJ6QLGV9BjIjYFmNAGOdBEJPYCjGW+3V2aizzsw5FnWzuvjUDSNSe+/ZItbQD0w8kynYTu2Cc&#10;EAHkDyR7JDdheqEIMwzsIh1PzIfYD88EnqZYMlR+FSN02hdGWO9NCa4wjwLPe6WriSk9zvnSexFr&#10;IuYEdnlJ/19HurlHUawlZvvY0M1D7Nh3Z+tsPr50asulUdcJGBPLCtXeEtsixkV8i4QC46vcyCFh&#10;LKivK8uXaro+zIKEA6BVRn5hyIJ5hYIoClGJXTFewuEw6Q1waxXhyiba94TsCFt+ZI2d/faELdw9&#10;yibtHGsHr1QEjite1+2337+04qPTrL1sELG/uNkeFjHDwxVHwBhBjDAqK8LaFcdb77I21iM3zgVj&#10;iSlyP2AzfB3k4B7tD8Xq6GSoVdHzVfW9n2xXfZ2LW7ReLrEvvH2rzvSDuk/mAYasjrN1x7bb346m&#10;97+9rl+zHceWWIfsOJ2VQTZ73yfWtSTAEguFJwq9rUNJqJ6po43fHmmTd7WzDSfW/Hbkm9MeyNTF&#10;iwV+i8r62KCSiX8UXvjsHSdoN17f/Hi6xu7P15ztXyA9ozMXKhmJz4u1JcdS7eD5HOuaGmgfgVN0&#10;bujGIrFOUoXGjrryIaDqrakrMifQOhcFG3MLw9P0nJKZ+ov9rG1+Wxuzo5ctOrzwq0PfXP6Ps0t/&#10;/fVY9e1nxn0+98BY23dpx6Lr1z/7j8WneWe3fjxj31gbubWPxaclWMKaUOkQP32mnzXL8nFzCj1I&#10;nOp+6up+XUesbFQDrTtdWyEZOvMU4+h5FstGHPxyn43YOc5R9ZI4hQlm0c7OduJS8dJvvz35r67X&#10;0rNn75p1IH9U54z2f+84On3Xb998VgUK7M0Xts1cdniK7F+CTd6ZYiO2trCUAj9LKfK2BO3LJ1ua&#10;2bS943ReetiogpZ2+Zt9bGTFft54ffvHVRtYMtM1ybyvNUXOnS8G/pEOeUQyRAKpxip/qyZf281k&#10;lt6i0x42Jyg66fSGIh3fnW5gEpvESIaXd5RvGm9tiuLNT/vIuAeSqr7CNtGS68S5HpaywMNGSo6P&#10;fVFg1//548ZdgY+u2objRXquIbbxxBo79vVxG1w+SPKBPPu4gn4YsdCPBPPpUq+tdSXR6GyVziX3&#10;UV/nA58nJjvUXp4f4FgCXpGsQ8FNvJ3xP1EZAc7PhJGD8RtQuJJIri/9NKW439/7LxY1Xnx4zcQO&#10;Rc2tVW6AtdwQ5TpO6d7ivOEjoXdInD6t63HpJOKeFIW10uf2Kku0dgWR1qowxgL03mBycC8+BDqO&#10;eyeZGCrbyN/g60D9SmEVNL10tAZIDw4qbHG99OTaKVqeyru//vrp8Ttm7gwWpn1ZNgumjDukhymg&#10;qmB2bGqVpJ9hd6SBA0Ypx34xponVkt/VOS/GYrKCrUtmtO08n73u/I/nH74hbv/xtVbyNiBjyOaX&#10;pfuryA48K7uC70RxMaN2KLp+dRoJ0iBLFwYv/TzVRm5OtrZZ0L96OYp5Dz3Ds/odX+F3GAMdftEz&#10;0hz0/nRPF9/GXyLej/8DI41Xqp811ZmqK5+edXtccudG4wgb3CxudLLK/+v7d/Q+2IynpLORER/t&#10;J/FtbHao/J4Q2XNY4dhfVzAjfVFLsvrWHF/rntvGupe1s2Dp+NBVARaRGlbxGZ1q2a0tqts9wg+3&#10;d6zlmsI+Wh1g90sG7tH6svZ0Wj4jeWA8BM1AzwiXPCN8crfw0T3C5zTF0EjG/REzppjr1U+0DwWJ&#10;1qY4yFJy/SxC+gEq56b4mMJGxKDpWAf/QB9NQWnKhnDrV55oyYX+5q218dXPKWxuOj/5p/QDqZ1b&#10;LW75Pf4yeLWSrlv71rfbtD6vylch3lJHct88J1hn2s+ayEYRq4EiGX8mUHaiU05zC10dbK/LljSa&#10;2dQa6axSKBSmM0STRJeM9nb861M6r3vkR0TaM8RMtAYPSOZg9LxDz0+SnvGCDeYLtxBX1HPDDMJM&#10;fIp6obj1md3Wzn19QaJ83S58c8Tar0l0TXX3CEfco9+BebGR/j5BWJlmL4oJOGsUCRJDJ2Zed6KP&#10;9SvtYl1KW1i7ojjX7FR/mnDAkIauqJGEK8WaxLefl9xXgiWlRz35WY1cYR/sOG/Ibj+KrdQFq6Ln&#10;3ACrO83PGs7ys1bCxRQ0IJ+essHQ/94uGSN2cDO+fbfkv1duO+ngZOte6mXDtsTaiM1dhB+DXcyZ&#10;2DYdr+giit2D1kVY9sky+/3aNfv2p9M2s6yHRer5iKXVkvzDwgP+c7FtfCUuEuNaTxhpGJEXKxwf&#10;IfmIkJ15W7oYfwt9Bj6ncPwZPdM7NMdM9XZYiDFt1YWjiRfSzBe/pr8duXLa1mwbaW9qbyoa63iW&#10;Jq54m4If9Cj+N3qJWGayMCu6CvvLOWwpPBUrH/TD4Y3spb717Olede0R+QTPyvd8VZc/sUmd8cSF&#10;Te2Wh2f5VBxaBJMAn26CStrIjEB7d6mfCxIys4KkFhzst44VgJfhYcg2YJOAAfQeBKs7ZUbYoC2d&#10;3My4xNxI89ch5pBws0FzPC1iTlOLXeRpybq55dv62g8/fy4Z+695AxiWJftXC6j0soLPVtiWC7us&#10;e0lH89CBYObM/VLm72qzg/WQgFWcdyg9qI57W1+Z/UPgnFZcgs3+Mga36F6fwiDpZ1DLoOgCAWtS&#10;NoBBEgX++n+cCZyKmKUBVnhwbsH+K6fDBm3q802UDn7Xogg55QHaLAFYOTNUFELVWkUGmeTZvQio&#10;Ngs6IYSyj0Bwm4JwgbBkB1ib6jOp2HObhGER6GT2pbfWrKnAo6OS1HtCZUBn0iN6TowNyavhRS1+&#10;2/15UWctz61LDqbHdyjuKqDib7frXu7WgbxLQg5d6lM6oBiZW3X4mAWBYKHw6NZ7Q/cWtMjfOuog&#10;AuImlvW1Q5e2TU/bkdYpd7c0+P9SmTOvaFbjyKXNLlNV/JwAxxMyLHQ0uKo+yczdkgG61fpIaRUc&#10;n2eLD4ywXoV+1uJG4hSqSRKUBE2pZqYCFWeK+XgE3gkw8JwE5BBeqghJNAVlyKisr6jGIdldGXpO&#10;ADHGhAs5vfH1fikj2vOpgiCp8oY+g27TQBkU6AzY2yQZOCqvABtuPpIcFIAITuWAzb0sXE4m+xOX&#10;Fm5vzw5w82JcNW/S+3Zn8+p2vw5NfcC6lNKteuZKMtgUGJA8phWfrh/oeZ/X+jwp43KnDMsD+rf7&#10;tE4oQzprCaDcp3uOWx5unUqirHm+n6v8Dd8gAKp9vpk4hcYOWjuCxXRweOjs0X3UtTTWInIqEqcB&#10;+l1ojheVz1swYH2PNU+N0EHG4e9et+KrDvujkgvWl7MXsjbQ4jPlOOl9SQKQEOB+CLgkrg+3NrnR&#10;bp4IFIONZzQ134VerpOIwF7w4mjLO5Jnv/zxq80u/9TemlFB1wOouF8XFAXMBIKKrdGNfSUIwjkh&#10;KEJwhE6nhwRc12zPdOccw5K5b6HVn+njCg+oeico9LIMAXOEmDn8ps4SiU0S1FBn0D39ms5Z1xw5&#10;V5vauGqcEGZtySDX0h4krQuzZgKLFGkwsJvkEDQGt/Sqb7f3biBDofvTuSN4xHxBqtgI/ADm4tcm&#10;mIeUauKGCAta6+8CXnRo1ZPBuq9fBfXxrdpfLuYQ1ZYRGiyHonuptzFHdOK2btYiK8aBXIJfPlpn&#10;gjXMaqmzxM+Gb55gJ7+/aNsubrI1h8fbgj0dbOvpOdYns5Nbd7p1mbvJLFyCPlTZEmyoo/3g7LVO&#10;7Wez9k6ygqPDLSUjSTKuMyXAQLLwDe0hrAH8//iy6TZie2/rUxZiA8vDrVupZD+/omOtNxVgxVFW&#10;X8CExCm0DrUF3HCkuWe69OOZFYZulF5dv6OPyYnRe3WXjPpZmOS0U463pe2eYOHTmjvO/Xu61bHH&#10;JevPyci8KSBVb1Qji5SOj5znaS2W+ljeyQybt2+gTdyeYBN3tpXDEeqSpq11dSr0spX7BtnCw8sE&#10;7jrZwZMbbsgGLxyhf+zb33+3noVTBTwBh3JQdBboInU0qMMkX5KJ+gJBMVJh1XU26SBgzQneMJ+M&#10;ysSblaPM7XBUEVprun7QGcM3tbWeZW3lBMVZLFRjenZHAykQ3Fi/5ynAGyhw98mmJNv3RZZdvfZz&#10;xe3pVXRyiy3ZPcm+/OGUHf/uvBzZsRYt+aMjhyrVJ6TTcRAoGCEIQZc4BRLYS5wiusoJtBM8JaEf&#10;oj1pKkcOOhZoh7FV4bofaOSxUfwtDhDzSpCtp6Xja0z2sQkbetjLfX3slWFBfw8vGnmtT2mMkTil&#10;cxnHj4AjHXY4B3RCUuxCIpm5QQy5D5Qc9NwYaz1Lk+UEhblAH58FsHQzmfTZ0HQxky9B98O8kncE&#10;dD6UfKKzqurZSDaMzGt77cilbSNvVv9v//roa+O2TtnZuijRVXM9Ot3HJS/pbnxGF10u0KY+IttM&#10;VyDzrt4YX0GXHbMsTGc8wVUqztgy6Ncrv52s7QzS//HaeHx3vdarW13ANhMIfV5nG1YEEi5UpD0r&#10;AFlPoHVEafI/+y7mpx34cmfutO09rXOmt+t2oKMXylICOsF6XldYQue5dBqVcSQ3CMwTiKLyFwpu&#10;gkch2nMP2SsqxQNkVyhWIbH1v80reXt6U/PT+YIV4gE9f1N9T+DSK7MicUqyuGthiCVkaf8l8/Ha&#10;jzBhEBLp4eujrP/m7ta+QA6i9sZvub/dwft2k95vVzGv5DY5QYwM+Ej387hkgPk3YBUS59AjAo7p&#10;eGGGGhWcJE6r6HvmwoI96kt30dXHvVNp6rso2PqWN7fO0h2xzCvJkv2UbARLX5BMgxoV1gxsBWC6&#10;m5tX0szR+kbpLHCWKAijk61zeq+dWbuWvt1pbae9dI2gS10CQHv0tPaNKmtoseLSoq19UYwLfCB3&#10;ns7JonvVy1LWRlliVpQD4yROSWyzJ4wFSMkKtOWH5trPv/9mX/14wdqtb+Hm21Nhjtw/Krtwl2QC&#10;do8aN4L0jlpPZ+SVcXSfVDhDzN57aVyAZR0osat//WlbT2Zb5PIoV4DAOj0l57Dlyta/pu9fdLzw&#10;s4zcY5f3Neq+JrEcFg2od6AghjKaOamNpvrZ2G2DbMTWXpaSGS7nRQ5NjzoOU3gvDJLui3Xdu2/J&#10;EbpDeOb2vg1kw5o6zAvbxmt6zko6q+g9grMkZpFrqlVf1//X0R63EK55aVhDuwuHVraWZDRVsNjf&#10;Op/G/JVzpGDBtvNrrk7dGWtDN/vY6K2yn4WxVk9OChSkJL45yw1kCxrLJgwoGmCffX3e/rj6qx26&#10;kGd9c+Pc+jPLicRpLa3bTexGYInkG7Q7OEKRy1tazpFsm7tjtKVkhzrfgZmm0O68p/2F0vQV6UA3&#10;r0RygX6G1upNOX4k2d6d4GEPfxpgaQdL7MD5fIuYH2R3CHs69ghdT+r3fXTO0KEEIphpGiFZby68&#10;R2DR4WrJZqJk4dPt46z48CprMd/P6oxq6GZyvy1H0W9avHXaECNnS/K02ssG57a+Xnh8w68T8lpf&#10;e0vPRsfZbe0/shflODUc09gytw22a1e/tevXSZya/f73dSu8cM4Clse7uW1Q7VHACX3gB9ILJG+n&#10;lrS2/BNTbOresTo3nZ2+J8HCDFE628F4sGpQldt4lqcrhosV9ohbHWR95LfMLRpiL4wKtC6rB9uy&#10;wwtt7t6uVnx8tiVJpqGRBTNP3DbfWmW1tEjZmATmg65oap3X+VuXDZEWtCLA+WSxwt10O1JI6aqT&#10;deaeJXGqfUTfvaX7IYESkhboKoM5C1V1PhoIDw0vamMjtzJfv4JePzlX51D4HCo25oFTwLpqex/7&#10;+wZd3q9/XZMtWWyvzvB3DjHn+xHJ4LM6C1Txg1nj0kMsJifGGq3xd8HxpJWe1mwpmKGpRelivatp&#10;n54XpnhS8nxf9zp2X9fa+r6e6zpNXqd1kg4iCUEBEgGldnkBrhCKAsxqwkxQQ3nI5mB/CQhwH+g9&#10;r2k+tvn4aks/tt3qz0q2J3VvNXWe3tPaPKNnflw2Eh8SdqIqM3zcGATwONjqNV2N5LtFrKSAQ3pS&#10;8k4ApdYUOfCSf9epK+wGkwIYGUwHtiNZ5Cvd2FZn7eD5XPvnnz/tx6vXbPLOeTpv/s6pJ5iIjoPy&#10;Dx8jfkO4TdhK4jTUOmvthwpjfiT/l/27iUNdUKB/A/toktZVWPVDyS1y3zwn2prqd5PWJRjzjCg8&#10;vEf6/inpkKp6fwKrH8nu39OvgcPGzIx6UboPzEzSh/mYzeUH1dHv++i+/VZT7JYgLNnSuue3k33W&#10;Gdbv8p7MfnpA709BMcHeSF1v6/ziD4Hpmf304TRvW7r1U2Gnis6bTUe2WpWRPi7oRoIV2ni689G9&#10;zLRCn9fTeaBD+gGde3Sd09nCBW9Id3xSMNR+/O0723xqi8WtTHFFC/gqdPXClsNseqjzWmVHWLP0&#10;aOfvVNhy2SddrDNJgei0IKfDKNSBLh2ficDcTR/qPt1/l+WtSzP2rJlYa7rPnwHyiSjMCMn2s06l&#10;UTagrLkwpLCYZJjxJ+wjBSIUEzFOyF9yGSHMTLKymfzQ9sURsl2R9pCwAN2rVOATdKSo4EGtA/Tg&#10;jwtDvyAfkq5i5JVihzuwxXp+fM5K+n/mS3ks9bNHpMcqt6rwUW/TVzDAS1N9db4i3Cz6kKxQ67+l&#10;l3RctL0rOUR28X0dm4iuJOEefOKbbBch+vq+9AU+NMWYfiu87VHtgfO1nb99w+fm0jPcIT+YeVpg&#10;19qS7QBhIPAQCS2KqUkk02GAfSAhjs/PHG+wMZ1qbu669iUm7b8Sp13yPKXnBljhiUU2sijWdaTc&#10;J+xCrIExB3RlPK71eV5fYU/xWRj9w7zC2fE3IOD/eBXsz6mXviO127HLB4bO3TbcdXa1K461yGUB&#10;VlV/D/3jfXovZmNihyrBtCGZe0b/X1k/w+9Ezu/QPYDHWxa0tRn7VvYH4+4+Vxw5uazb19BhEteg&#10;qJ9id/xfRlHAclNPf+OLnpfO9NTasAcucapzSkdWqPyWLiUp1jI/xPqWJVqgfg4l7yPa6/vk696n&#10;c4Hv8rg+H8zCOXldX2vP8bNuhVGu6LpHcQfbd+VkfMmhhfNbr4pyIzXC5TMQ93DFLfr/SD03lJ2e&#10;+p4uT2JhJGhv0fvWXxtuEWn+rhMGe4GvQkwNHFttdkWClwIXZvzXFB5+QM/1rGxDg9V+1rYgxYo/&#10;L7ctZ7JtwvYeNn/vIvv614ri0orXdfvlty8sc+9oa6n3J/YXObephchnwxcDGxAjjM0Ot/Yl8dZn&#10;c1vrlRfvbDvJU1jIqug+H5asEXOsNNbTJQ4omCLmCJ54a5Fw84ZAhwedXwjWRkb1/QPSw17yqzrl&#10;9LPDX136f9Jr1+3vv3+y7D3jrVNBcxuydbBLnHYvDrDkQm9LlN/ceWO0Td/TTfgt2ibv6mI5pzJ+&#10;PfnD2Q+Qrc8v57Udk51ireV/FZ8/+a9xWryufHcsbvOphd/1yNVepGNb5YcXJNnqE3m2/2ymtZGd&#10;Z0SOx3o/V9AP5q6uZ665oqKYmaJm8Hu0/PH2BQEW4ZKQvhYsW+6h/Wuel2Jjd/SwpUeWfn34u6/q&#10;3fjYf3v9/POWiOxjfb6Zf3AmlLFbv/xy6xM3fvRvr+LzO8fN2j/ePpa9iRHubrYmRPjbT3rLzxUC&#10;dywOMk/JB/EC7ot5ybW5T+0PPiKJ05tzT2cVt7IjV/bb2D3TXcep67R1PlwLO/pF/u4rv5x58sbH&#10;3rL9ypUnp+xalxOzIsZydg48evWXz97Rpty+/fLuUauOzrHx25NlI5vZuB2dLCnfzzFnJesavbmZ&#10;TdkzzvqU97bB+S3s+MUC4bK/Krb0xuvq3yYbv0P+coi9r3N3BzED6VPH/CO9TpNLgHzthmsC7I35&#10;FYlTZP91ydAdkjEKWu/UhZ/sWCf0M+LKwXqvkeWdrN3GBOGhOAtOE+7Q+WBOdhPZ1IjZTS16vqfF&#10;L/a0gdLD+86m2XXZ+5sviu72fHHcPt0x3BbtHWkHL++2WXvnyb8LcLiRjlMwCOPe6P6G+pYOfkdL&#10;6+LckhPpGmSfufYJOjePz/G3e3Q+KCoCV7vZotLJkdpDfgcfnuJnGBgZ6wB2mVjUy/aeLQmfv3/B&#10;ihbyP5KyA6y57vdt+eh0cTE+hYIN2IdInNK9RgEWnafo81bZYdazNF5yGGZt5Ef4SP+TKHUd9ZIJ&#10;YtwU1PAMAXquN3TfMHpQ7AnGfE06kkJ2dGGbjFBbv3/63pPf7nhg51dfPTVq65QdPrLNT0lHVZZ9&#10;vFf6nqIZOk0f131xru/UfeCLQaUOWx1jIT78tKm1zYq0BN1Ts7Qw23hy9cGdn2/pvG7ryi67z+1+&#10;+obY/Y/XJzmjU8ELL8jGUrj5xMcVjR58zq2yB1Xk0yVJdy7a0dtyTyy2EWXx1u5G4rSlbChdvVX0&#10;957CBxRxvqe9wtaB/fCL6DjlInHqYlNaDz/Wa4POlHQorC2Pz/SpaAYA1yGj/83OclUVxqRY+TF9&#10;zr3Sf96p2lPZbOIFnDPGOTFvGnkJ014Ha59hb4SZoFdBO2tf2tqxf4atCrSotMgKe96xtlVu9oHd&#10;mfyB3dGxluuo9NKZeFT3DM3rrVpv7C4Ja/zhe3V+ngaTaD8ougN73ivcwh5g7xiz89LoJlZ1jOx4&#10;Qby1kN5KFE6nG5miD4qH6JQEs9eUjFJk1ERrhh+TkCqsQrF1UZDrOPVDlnSeope2OlZ6vKB740/9&#10;rt9CoV8PYTMu4TT8ZGIa2Ks6OsPMpwyS3FMITSE/eA/GF3/hkXa5SRasZ6OYyUu2B38rSPiGYiHi&#10;ckPzhthXP31rp788aEGLIt1IKTqsKZp6FPwpGYOlraH+tpFsILIM4wUF37CFUAAOhgtf0M0ufV8x&#10;cuzy96etR2pzV1hIIvK2G1gXRpX49bpHvQ/xOZrdSNKzjows8p8fYf3KOjnq+lb5UW69iMl7zfa3&#10;9rlhrqGBQi/wD/viWCZ71rcntS/kmShQflVnByZOWDqe1F56zA+xsCVh5rfQ31JyI4TNKuKgDbQO&#10;L39c4R9V+BWNnI/BOImU9UE2ZHOAK5odsTXFhmzsaAHrAu1trTXFgi4pqjWGPSl8fbxtvnDAjdv8&#10;+bfLtmLHxxajeyEexHknJk+T3BuSLQpLOReMJKgjf4NmCZ4HqmtmQxPHoasVn+t16TNs/LPSweT/&#10;iN2/rr8Fa72iv/lQ7wFDGMUTLdcPtyNfHrc5JX0druNZYJFhDaCFprMU/wI/icLGGJ1BGM0owIVF&#10;DgalljnSk8Inr8n/fKhHHbu7S217SLJWRbL3gvzRGsMbmv+UJi6+fctLusFKHJIbhxaASoV+bHqQ&#10;1VoeYG/r5yjqGgKBD8hxIXFKIOcuXQxp5mEc/aBurktmuA3c0tE6yrBEZIVaEyltDCpUXEEE1HVF&#10;LPKylBWeNqWktX3xzV5HgXXzxQDtsrM7bcz2/jZj5yDbe2G7Tdg51nzW+7ssOkHA6gjeWoHAZRUV&#10;dY5uR4eHygOcXgCXhxbDX4rCa32kS3Q9oYsOpGradLoYXfJJCg9HE25jBjTjRDAXIknGNHvf/Cs7&#10;L+7d2rW45Z8EbzsXhEsxBjgFAT0p1QgYlucBddokKhMektAzgxU6oF6lsZaYE2LtC5tZaEagS9aG&#10;ylng8wj6UBGEkJMsDBYIIajtqIqkGAHfT+hzakrQoMJrnRZyPf3AnHWXfj7+2MID61o0y2vtwO8t&#10;OpBO2ergQulDYJgZIHfqoD+ue4Ma60k5V6/IKXxLCi1gvo91K2J4tq/1lQO8aPdc65PZyybljDqd&#10;tjPt0Rt25N9eyzYtqxm3uvlx162k56wi2XhYh7+SDhbDd+8SuH9b6986w8eW7e0lp6e7AL0c/3Rv&#10;i5dDlJjhbR9KdqCLDBMYqKMDV1vPReANehwqnKhIhdYK6mICp9DTeWYImMnwNxL4ryYly+yRSjeB&#10;D5dz5Cq+v3dYE0eHWl3rTqctHacBMigBAn2BAnX+Uqbtcvzcmnvr+3DtMRXzdOUkrImxAZu7ywEJ&#10;ddVSYWnh9vqcIFfBgTN6l5xS6A+hxaoxT07hcj/nbDgqQ9Zen03CmsHQHFSSg09JiRKUuFt/c6++&#10;f0S/h1wQbH98RGNLWB0uZRTpwCA00czc9RPAqa+f0y3pAik6yE1kZKhEpwu6S3Gidd8U52bh4QyF&#10;aC1D9fs5B9IXJyxsc+QBKbvbutap4K3Xvd8q48LsOhxXaBLDUmUwZWAb6G8I5NTXetfSz6CCTRJQ&#10;bp0V7n6v+lQ5UlJMzKMlMF5Tv+O/ON7KTpXb71d/txmlE9xAdpy5OyRn9yD7er5HdCaoEqcq+w29&#10;B3RHdJKSOK6MMmZt9H3O/uIbJ91s95kiC5gXZvfofZBhDMuzer+ApV7OOBCcYTYhHdT3ad3o9K4z&#10;2d+Gbu1tXTY2s7aSZR8ZQwZUhy3xt9aZYTovvu4coPih2aBz5Jbu9eyOXvWdofhIAP9FKWXAKfR/&#10;98ioQHkcvCzEAqUbEjKgM/aTktdaSCk3nC6ntX/9ik4NXVQ93a2vH0geOxIM2aizXhZuowSmo9LD&#10;HCUh3Yx+Mhi8B3PEmi4Jthl7ltilX76Xg7vP1h2bI92WYhtPjLbBuV1cJ2JdrR1d/lS3UZVDEomk&#10;QE2tJYmg0CWtbOqOqZZ1pL8NKOziEp1QmRBkq6bvn9A5wtkdt2majd812MbvaGP9N7e0VoV+FpXD&#10;HBUfOWDQ7kSZh84VNL21BdqgwqZQAQrFAJ0NBrk3kH4iGLlocxfbfmmH9d3c3wLkRAGAWmf72Jrd&#10;H1vS3PZWuVsdu0vXk73r2eN9Zbgl8+8O03mb4mtRMj4JC5va2oMLbd7+Yca8kkk7W1q30kiXOGV+&#10;TNtCL5u+vZUtODjLehf3tNyd49yctIoXLu51uyp7sOJwudVbFGcBOivvSRcwY9g5yEPkAEl2SPbH&#10;MK9keYWNwNn+UGDpGZ1vaCpIGj2lNcQJoqsXe8EcReYSjShtZ902tXa0O9BONZZdgZo+Wevaeam/&#10;xc1rasGSr1Glybb/Ut6/JU5PfnPBZu2eZJtOrLGvfvnWlh9ea/FZ0F5VJEefkm14S3sYvsbb3iTh&#10;sMDLVQRCLXVzXgk2E/o/CngiM/xli+QETaigSkMXkmBjXgkUW25eiQAz87yYLfOO3vslgehR6V2s&#10;al/J64Skf0aXjfqna1GonKBEgRNv12EKrT52iuKcB1kPXcwMIiCFHk7Qe/YujbMum5IkL+Gumwe7&#10;CggnUIgsuLmButc46VDAEDQqUPDRffqibC/D21uvC7asQ3PLLn578Flsx5Gvzj41deesjc3z4x19&#10;JetB4tRVdsom4URReAMIchW1kz3tNYFBEqc+crR6lia6uVwjCzv8+cX3x1KcQfo/XrtOHHq5a2q3&#10;z17U51CMwRzI+6VPYEcA4JLwws70L463fefzrx+4vP2f8ds6ytnytmap3tYyw8vqSe+9qzMfLAAH&#10;sHWD7XU2P9Ba19a5pLuIoBfUsdgcZicFyen10kWleGPty8taD3SWKy6SXnO4SvrPfS8bVm2anCDt&#10;J9RwT+hZfbXWYTqj0PRyVpkL5OaVaN8JPBAc89UevSWZjEmPEb7qYe0K6DiVc7w6qCJxSsdp24/s&#10;9hbV5RDVcjiljs73ozoDdEs8qXVm7Zl/Ba08BVWOnvBGUuHpwQ1dwhD9Q/Lsad0Xtu1B3XPi2jjZ&#10;nkRrVxRhMXLWonU/BP1wbghaAzobylYhy3TVdcqNczNO2zDvVw5d0DLpNsnLW1O9bUjusNy5JeM9&#10;msyO+elW7hv9rM9nrShyYE75+3Olh9MjLTE71HXAQglDcomEPVT2zdOjLSojzM15rDtVDtscL4fl&#10;CA4myt5P2TXCvvzxil387pQlrU6xZ/W50BCBz+6R3aYTgc5nRy2v/SXpD/aCRoeOFjerXGtRbUKY&#10;lZ/YZX//87cdurDZklfGueI2kvAA9Vp63+6ZUTampOs/K/fP+S5saexVin1IVryi90LeSAYkLku0&#10;UcKzw7Z0kcMU7AqMSAS9KEenVWqE9cpPconL5/V3FA/hCL0hR5lE/BuL/ewpnYVKOrN3aQ+pXq2u&#10;n70ke0sCteY0X+uaFWtx2gPmlUD1yCxuqkbZ5/t1vTM26Hrm4ex/8k/NsNFbg2xweYCN29bZ2ubH&#10;WM2Vfq5jg45TnKHawvge0kFjt35q53/4yi5/d9oyD06zLtoLCrhItpGUIvhNMIBgJdQ7LwszUIhV&#10;Q+ejztxAG10ywAYIp8YR0NT+fcDfSj7el957UTKJzSJxSncz8+Lf0bq5OTA6/1AQvz0j2radO2q7&#10;Tq23phSygbU+rqBMel16h3kldExiB+ncD1/rZylZ/i64AHUvAYyk7EAbU97Hhm9oYQ3Haz+FhV8b&#10;UN+qyp7XHxFovVLbWxvhLnyRtqsDbVr5YOubHu9YC5DJe9vXdKwK7+q+Ps1Isl9+PmbXZY/++ge7&#10;ZHbs+58tPqOv04d0ksJo8+4CX8fOAwXrsJxo2euRNmH3YGtXONRqyyaBq6CuhAUEPMjv4S80kM6B&#10;rQP5TkgLkKwF2qLS/lqLEPtgcrIt3L3EJu/qagUnJtqEoqFWbZav1dV7Dds41HoVD7aIddJhq72s&#10;+TJPa6WvXfUe3TOlI9aHWdRqb2uT5uVm0N+tc06H4XOSYRI+zCYCd7jCnFR/nQftifQwRZfg83Zp&#10;kTawONb6b5RvJ5sNdbif/oYiK0aPNBc+33Nykazhdfff79f+tgGly+Ug+7vnhPGD4Aozep6Uzud8&#10;hAqDxWSHOepLaKgplEta0tSi5niYx2T5UMLNT0iOHxOmeKpPPbunex2HbR+RI/uC/j14oXzTLOkc&#10;7THJaPyo5rn+juXDQ/LFfRO0aiqbVV86/P1xTez9CU3cDB9onbL2zrbsYzvMa15zV1jAHGLmMBIM&#10;IdlBAds7wgdPzfCxV7WndBCDtbhXX/lqsasDXLdpTcku2Aznvbb+ns5KsBvFACROwXQEbmB1IHHa&#10;Iy3Ezn61S0v1t/127R9beiTDfJeHu2IEqrEJ+FDQ9aZkKCg1yEaUdbT+5dFutlunAgpfPKyy1gZK&#10;Lef76CvnvZ70AfdABx8UzSk5ERa4wM8il4e4wmZo/Sk8eEJ2gHEG1XXmoc675wY2pniGzjb0BZgZ&#10;6vJW8t2jlge5hKCHnrlVYZx8lmQbvKWn+cwJc9S5FKwSUIVGFt3JLFFmntP9cbve66Zf2mhWkBUf&#10;WSs9WuHn7zq1z57/xM/5BMw0vke/R3AKOn2o0N2YDOn0J8D/OvPOho/0sCe11m/Kto/IHWI//f69&#10;7Tm/z2JXtXbJ3iCdGzrm62pPoCWjS43q/OaS/8bSSx/h67AXem5YfOjIi8moSJxS/MEsVnwmfCd8&#10;KOQNH85/VsLnJYfy5kctCvwzWHbM2Rn5ll02QS3XzPlmFHA7X01rTwAeynq6/qBmpesqUHYpAV+h&#10;JFw4I8JRAVLwwVgfRwmo52dPGSfypNaNkSWVtC509JLAc8wP6D98TtkAkpV1FvnZAxRztqlhleWj&#10;3gHTRJe6snX+wumRLiAYvoGCp67Witl1kkfOCr6vr/A9dI5thDdCiIMIYxGEDRL2+ED3T7CccRBg&#10;G/zaCn/7xvUv/7uh3Sdb9IowSWPpgFryJ5rKZ4e2EL1OkIoirJrSLZwnGAUIJnMmoHoP1X69LvxD&#10;UX7cBum8dG+LE+7pkCefYHd7W7F/gHXPle3QOtIBRufLrVobumyrfFzhJ1K0ELI85tKK7Sv8b0DA&#10;f3vt2bPnjpl543b02tDN5u2ca8NLurl971qSYGFai3ckp69JJ+GvvyqbQ0c2QczbpBOg6bubZ2ft&#10;KdiR/aULPS472abtXTDs7A9nH8o6vHBq9+y4v8NXervCOuYh8mwwe5CIhdnFd5mfC5iTRKAIjIQG&#10;NipklfSTvgamBxodX7HZQdZb/r2P7us53ceDkn3OA+tP7ATfhZjTY5LTF/Xe9ef6WZf8SIcRW+ZG&#10;2dYLu7cXH1n5ebv1wmjaY1f4yOfpM4hvuViX/p9ikrelX8DrxK9u1XPVWRlmQbIXJD5IhlFoTZIG&#10;O0jCndgE8ZJ47XGdOZ6uIPQV/Q6xvSHl/W3XhR22eM8YG72tl+WdKrE/r/23JNb1f+zr74/aQmHW&#10;Vqu8LHKRl0XM9bSQ2dJZkg2S7LxPaEaIzkec9Slva72FH2ESgCKdBCnMPS7+4+5X2Em4C0pSqB6Z&#10;O/mBfP8YyTrFxsQub+pGGgie1f37pofYtD1r7Ic/r964qZuvf+yX3z+3ZVsGueTzsK0Dbebekdar&#10;JMBaFHlbbJ6vfMNmNmdvD5uwPUY+fG8rPlv4DX4N8nX07JqBfaRf4te2tKwzR6c6odNLb1zp0jf7&#10;++Yf/vTPNlnSGdIBfrqaF7W0DWdKbf/ZdGsmbEdHWJNUPwsXRiYuRkyvhnQzuI/OTmhxE/L9rTVx&#10;IvkBJL5JnNKN1UJr9Mn2brbs6PKvjvzw1fs3PvpfL7PS2z+/snLokv2t/lp8eIHtvbj6+8vfFla9&#10;8eN/exWf2zYE6tvBWzpZ8w2R1mJdiMUJCzgWCumGDsX+5kc8TvdDZzlxA0YefSTc6BpUMrUX+jfs&#10;5JTC5nb8qwM27cBiC8qsoN2k4Hr0xnjbezbt669+PPyv8WCbr5x/efz2ZUdCloTZktJ2p7/6bldd&#10;1m77F/vapx5fem3ijpY2bZfO2+4+llAQZIkFem7ty5jNKTZZ8kbDw6CCtrbtxBKXAP9/X2d++Nla&#10;5HWzOpL5+yVD7iyju4RJ7pZs0LASmBpiVYnrSc7Apy9Lnm6X/11JehZ5e1hnmDFINdG5krcIvddw&#10;2eX2GxOtZWGMea/3d2xRNO3AThUuuY6Y52kxS72sp85U8ZEZdu3qLzfuqOL11S8/2ey9M4XFu1jx&#10;8dWWdSrPknPiXBcvHYUUeYbIloVKDhgnh5zDHgVmfEd4BOxN7ICEaGRmmD0+09/pyOd0Ll/Uz4m3&#10;o985/xTvwJAEVqMAOnK95FrvOSq/kx24sG3brP2zziVkBVuisHOLDeH29jTZQukeKEqfHS+dI12E&#10;3iHOQpE6nbjEFZpvCLEuG6MtRp/fqiDBPCUXfBY+IbqGJASxAwpFgvRcNYWn0Kk0HuGDg5EohKJD&#10;M2aNt00s6/3n0a93NDj83RfPDS4ftZu5sY/qXhx9LX6zfFFmrTqcIltA3O417enTspHPyx68IT1e&#10;U+/XRn5hq8IIi1oXbPN3fWrjNo23vqldf1teMqe7lv4/shJMLJk63dGr67mf1XuTgHJMddIldLc+&#10;MhGGS8ldaZytPjzShpWFW8tsL8dw5OYXS9dCO0wBboDW+n3JC/YATAetKPiEOCrJKvQrI0saar0a&#10;Z1Z0cTOS7qGZPi459y8biw5zdlb30b+R60Imh4B/DnW/p+wYMW4KnqAib64zFquL3AYyQyMOeLXO&#10;bF8bsLGTdShpYb5a08BVgeafFl0Rj2hfy+5J+cAqQdXbubbzvZqsCrDHJGvMh3ZrL9zBKDbiSMRU&#10;aYJ5kpi2sHRl4cd7wSlapye0NxRz0nn63kRv4dUYa14Y6LrpKeBBf90sEgUr1VkmnUHsQGtCx2mU&#10;dA7F2a2Lg9yM2mDZx2Bhz34ZPfem71y+8tlhja9X7lnPbiW+3a2uw2p39KnvmM/wP+vJHiTlBLrY&#10;DEVy9XXBGEiM21/v3z47xmF3km2e2huYpsL0u/huFHWPKh5n3//2k528fMAC50c4RkXXtCP7Syyg&#10;sp6Rrkji27w354CCRGa8UnheSfsEfk5a2te++vEbd85/+eM7m1jQ141YwG8l3nG/ZOsD4XXGSzDb&#10;k8I5GoOIo9N1+rr0Tpv0NtanrL2LSSZmyT8AU+oZUlLDLUl6mbjFPXo/WJju1VeHWXVBo9xIerjq&#10;Uj97apaPOy8U3d2v96w5x98iFgdY0NJAixMuBpsxUqjuDO3XyEZ26804DLhOF3GhgCWe1nWjp+yy&#10;t43c2sq6S7c3Wu3vfCKSpjQYUPyH/9Iio4Md+ua8G2Nz9eqPlnNwmiXKv6OQle5rOmTxT0h6kjyF&#10;gYy4bT2tAYW6MHSQKA/SsyalBroCAzpNYcNC99IY9Iqe6X3pEc5UFekmGPNIvFYwazWxjhs+kU7b&#10;b6OyOrti3UelF+rIn3xH/h0xARL7zjfUPcPuQ2drVLqf88EdVa90Vkqm7nVCY6vSu8LvrCQ/4KGe&#10;de0p+aLOH5W/9YbeN2imzscrevDbtbjuMLGA2gBoCqLXB+ggygGWwoZykmrqpySkzExxXXe6+Ud1&#10;83Tu1dOH44R3zQqTAe7oaDeCNgRZIx12HhwwScdp1HwZlUVyalZ62fiNrezQhQK7du0mlQGut9ln&#10;35y1ybtG29itXW3zqWxbfnSVhQv8AJKoPntXCzikMNna5CTIGARYVW0kc3oYPouBIaBCJUtIGvR5&#10;4Q70QjNAhQsUJSggkpceOjhUTgMKOXAYmkgJdPI6f1u1c4oVnS60lvnxFibQ0z4/zPwXB7pBtFTC&#10;Mt8RyjbAMYlTDA1VgiiY+rqX7kWRMiqB1iY3ySJkmJrImFD5Bwc8AWk6U6jMwdGNXF5xoDFY78tw&#10;YlgekCDRSh2q32EfFm4fefrYxR215x9c0zsmK8kJFMaSDlM6MQmEUinkKvOl7AmSMvP0aSm4N2VU&#10;3tbPfKSouhYxNy3QBhR3tGGlQyTcidZ+Ycurq8qXvH7Djvzba82ONdUSVjbbQ0s8Asrg58oyYiQt&#10;Kuv/79Zzv677TEzztk+3xtqkHcnWocDbVdnSTZmS5e0UJskpP4FmOlQIEFGFQNUBc0CgdvpA+9YQ&#10;w6L1YOaWl9acrjgG0r8uIHCH1tVVyyOfXBgUAtIEuPTsDQhI6TA/ps+pKueYpCnUh956nyAd4G75&#10;4TLu/s6gkHgg6A3QTlqfaL3KOku+glywLTwt3F6Gqrd7XTfb9G45pZVafmiV+9e3ajJCH67Qz7Q3&#10;t2jtnUMlo36HlCG0OlRs3K7rfjm0t1ONo0MGdQGzYe/T71eV/L4/uamAdqQMWZTFy1GF6gyaCyig&#10;2HdoAzwWerkkMs4DlazQHnUoTLDuctZj5YDTFRcsuWi+MtLyj2T+6jk96p87qB7vWNtu6aSL7iMU&#10;KcFVyTuGJSwtsGKOgowJCc66M6VMtQ84svEypm0zQ+1VASKCknWmebqOVqqD3paR9l8QZ5tOlttv&#10;V3+zKSXjHGC5S2efxDkVuax/rWlNLVzr56l7fenTCuqBh0ZIRgAgA3RvWpcnJTelR7dWHHW9jl/a&#10;bfFL4u3RUVpHjI/WkrlI3gtknOZ7OYrNB2S8mYNHEIHKEZ85ES5407UkyVXjeAqU0eHdMi3Y4iQr&#10;dIc9hlxQvY3hpxpHyu/ePg0sYmWwC9YRKMYZI/FLMJrEAtRkoQv9rRmJU70fnTMfaS0aybBUcXLW&#10;wG7TnjIT8F5d78qBa54hp6bYx3qUhgictLDg1GB7S841QZpmiyOt+dIk8xEo914cbgsOpNq3f/xm&#10;R74+ajknV9qMnR0s79ggm1462J0FOp8wiASSMSoUUBCYo6uPjtMmsyJs8va5tvZQb/u0rK/VlPNb&#10;VXquhs4GiT744kmcjt44SU7FKJuyq591LG4v3eXnBsdDF0TVO4nTxun+zgmqrQtDywwNZrQFrZQx&#10;uVE9yr/NL+tge77ca4O3fmzBG3CkBNBkWFbv6W9DVve3B7rXs0dlXJ6WYXm6Vz37aGSYDUodbhOz&#10;+lusnIe4BZ62dPcMW3RwtE3ckaAr2fqVMRPDR+vm7SpIx2xJsHkHJlu/Tf1sbmlX+/W3L25IR8UL&#10;LoJdl89byJpOjj62hvb7Xp1x180ne4VsQFkdkxokx8PPOTA4QXSuvyy5Z1YQSUK6LaDqJBhQVc9K&#10;INRX4G3IxjbWubSFwEGSRWYEOUCLnQmb7WFxkxpb3FRdslcjihPs4Bc5/5Y4/VZAa+nBRbZo9yg7&#10;89UxKz233drkJ7ngFJ00T+o+6aoMk2MA3X1tnSkcGKjLq+seKpKnOu8653QBJGQFmc/yQKs8Xk7F&#10;DOkK6XhP2STWPVxOMw4JxT0wKTDUHtBH8Ghkehd7Y5CcrNntbOSWwdYxP1CymeCKUnBW6FogIPy8&#10;np/q0cd0MRvhUck+DkOS9ra7HNvOJXHWpjDSdUkQSGceKLYRG0lQhcRpmPQOAXe6WKnec/NKJO9P&#10;yXFgXsnsrQMuHDq/2RPbse/yycdn7JlflCIn/wNhADrFqOLjXD8vm/Sa7h29+Ki+YkOqSm9A5wjF&#10;Y12dvZ4lsY7KrFdWwrWTX+8crCWvmCf5v7y2XTjySM+Mvruh8CGxRUcjCVOo8AhAkcT6QECtk/RG&#10;+ak1tufSJslfa0e70zKNOZMCTZIJqMh90MHSZdDAkjhl/iYdEjhFgH0Ks+gYg3YnUOvnq4t5JfXl&#10;WDOY340+kF50Vc7YKi7+XzJbTWeazrhHp3q7MQLe2lu6PqDeic6RDUqFclbrqXOLznZUXtqPlxb6&#10;WcusZOu/pZs1ywm3cGGIsLVBdgcUwHIobm1Vw25v9oFLnLLnH0nXPaT7BaNR3IOz+aT0Hl2kdPtQ&#10;WPPooIo5eY/r/x2dpn6PBFpVrT+FSk/p39pmJlunjRHWtjDIouSocT+ua0JrQKIU2ihmLWOD+du2&#10;2dHWtyzZWhT5WYBkl4Ik3u/tGUE2vmj87Hll00a9M96nwjGUnsaeV5bNfFZyQMEBFKNJmeEWrfPY&#10;VGvMPpCgh2YxSGeldVa8sEWoA+B1pjY1j9merhuCeSWxqd7Ws6CFHbx82D6TExS2LMEl7GGFwLlD&#10;Dm7Tc0MbdZN2B2wDJTy0zlSEQiEJrfz7E2Ns95lDDpOe/+aodVqX4t7HJf71HnSVkihonxlgnXNj&#10;7f1ZvlZNMvyy1rCKPodin5eExbpndZHN6mo9NrWU4xogsN/U7pVNYnZs68wgi9U+4mhTLEcyAZv1&#10;4oQmjhLt9cV+9oSc6jt072AtqATpLntZ37+jMxiwOMTaZUXITskZnORhTwyo7+aVUOgFtdKDup4Z&#10;5Wmztk23NUeG2pBybxtUrn3YjgxF2QfCWnQ/NtX+MZ8PndR0RaDN3rvUvv31Fzv/9UGbVNrRUoSL&#10;6dTivFPoQ4LnA517km7QmT4v+4Nz5GbX6//brI+wVnKG44XBP9B7viHZhQqNoDq0O1SgM58MDEYA&#10;l4415ry8OxGK4ybWeG4z2/vFKdt0dJHVm+pboe+FH+7QxTxJ9CJ6uqr0PV2czF5OyPQzD8kaiXwY&#10;XeJ0njpnh1vEHO2LnJ3nBzZw87jf1FVVeCl6ZrT13hBlzZY1tWbLvWxAToy1Xhtsb8vR45ze1qmW&#10;S9SBn3ssD7LLXxXbP3//5eY0XtN15fe/rXvpTDlk0pXSCRR/YF8oIq0ru9w9PcDS9g+y0Tt6W9/S&#10;qa4Iw0fYhiJPLlcUJ53aSA5jfeGnutObWlP9vMWGAEvQ/S8q62mNJkfZi6OCbEr5XJu8u6+tk/1P&#10;2zNLnxPg/K0u2ck2fPNkV6XbbI2XJSzTtcLLWun7HhvCrF1mrMUKL7ZLk2MqWX9UZ5/5mK+MbeLu&#10;h9mM0OATbAkTfiL5TXKT6nPmnIboM1qt97Y+eZ7Wp1i6c4Mce2EDikt9JZ/9siLt4pVSR4H4z/W/&#10;7c+//7bBZWvt1akBLlFL4QUdn2Ap2ERe0tnw13smZoZJXwa6zs6gpbrnxfIN5zS1WmPkY8hpxXEF&#10;U1TpVdceE8ao3LW2Pdiltvu3JtNlm7OlF7TXzOqkqCcpx88aS1cwdw2/gs5P/I4gPV/8Mn83f/d2&#10;6TPuYe6mobb2QJ55zE82R3P9SeOKWZO6N+jKSDJRLAz1HYmDWtLxYC3kLWhVsHVIixWuk8+p84s/&#10;SAHRR9gGyTKfDYajupqiRM4Kle9UUw/QXlz+7ohLJlz957qtO77RApZGW1OtefLSeGHGWOFxyZE+&#10;m3nZfYtbWJ+ycIeVmslGvTS+ifAnBZkNHRalmO9RyXRDyQ7rS0Eqs51aSeZD5asGLpL+F7a9U3ae&#10;xCNsUa+BO1b4WeTqYHtikM6U9BBdp+g+Kvof0ntSrBcje9MqPdh8JcdUZDfLibAuJYk2cHNXi1ma&#10;4GjFwOT4n/dpDfn/D6GgXyLsovMClsf2UVQZOC/CdsuX/ucGs9Thc5/Z66MD3BkDV7MvD+m98Bmw&#10;AXSFhukzqe7HJsGoROAJH5B59UOzB7mO093n9lnM8lauE4DEdDC+pe4d2nDiBK0yQixlbYjrhCdo&#10;g8/jEne6oC+Mlu4lSURAGnv5L8YefCj5UrdLD9f4NPSf7P2pv3Zam3ydDgWCzxQ3dS2NsJ6bkp1v&#10;Bl0Z2KiRPp9AEcFgCtKwkdg/fDzmgrej4zQtyqrrfL0nnUji8QnWUbb3Pu3n7dJJ91HYoPOJL4m9&#10;ukfr4gLH+Jqy3xTtvrXUz96f72d3a+9JnNJxekfz6g4DPD3F10LTw51tDk0NtG6bOsh+N3ejPxgR&#10;ATaF1riJcH/HvDCLXhtoXgRhZddJnkLVS9cTFOx0dEMt54K47BUYBj8TajjZ7sq6n+eFURmpU1++&#10;Oj479KMUiDTCH9faciZIkOLT4N9ic8EMgZITxqVAgUnna8wGZulK5nK9bcL2OJuyPcnaaM3e1l7d&#10;o3WgyJU4B1iHQuSn0eeSlbCl0WdWbF9b/wYE/LfXnuN7Huu2qO2VuBVxNqBooA3b1EOfFWDdhPUD&#10;dX/vjPOwqqMaWxWt+WvSCxRT3SYZZK2JpTzI2usz6XYi1kIHRNiGWOnh2VMOfrHrjdV7p+xPTgux&#10;UGF6MOJ90gWuqEjP/IKwAXg7VHvV2NlU8HtFQSoUfSQZPPR3IRnB1j4/xSLkk/UoiTRPyT4Yg6An&#10;hQPEliiCI64ELSWJU/CFx3x/4fxwl5SKyQq03JN5lr5vvrVJC7Uo2WqSKnwWuB38jl0kxsBF1/nT&#10;Wvun9DnExmosD5GfKDmQXneJU9kxignozHhD2MNztb+lZEbb8JJWbgY2f/uWnjNwvb/N3D/btp8t&#10;sSnbetuEncOEqQ/foMPlohHimp28vNmml3exNvKDYugokV8YMtfT+bcuya7P9U8LtFZFsdZvc1vr&#10;mxfr8HVd2QmK4UnkE2tE9m/XPjymv2P2GcxA1XV26y7zsxj9PUUXDicgo+hI5BP7kpVouZ/vt7/+&#10;Qf9U3Bev6//8ZV9+t8fmbOlvA8q627Ct/W3anuHWoyjQUfVG5Pm5YP6sPd3s0x1xNmvvQCu7UH5+&#10;z/dn3DzTg6eXT+wozB+9OtnSTx1cpbd0/om+3nbmyrYB6/YP/5NALMWuJE/blbSz/LNb7MDnaZas&#10;MwgtL4lT/DkXyBaOqCm7T6LPjdHRuWLcRWv57cw2xUYHykcncUqyfOT2LsRGrxz87sq/0QTzsu/3&#10;PHjowsxFU3bEXJ+xd5xtOrPy7y+/3hpw48f/9io5v6v/nAOTbNDm9tY2I8qarwu1GO1tiHBDhHyT&#10;ziXyLbP8XbyAbthaukdsyEeyJRSOwIZDspezP7mwmZ36+oDNP7TawrMCXGyLxPDA4mjbenrJN2e+&#10;3vmvOGPppbNvjtu2+CIYdkZ+ysUrVzZ7sYZ7rxxKzDix5vdJu9ratF0pNmN3L2tWFGqR+XTt+tgn&#10;5Sn26a5RNnhzLxu6sasVHJpuv/9xmS39b6/r9stf123ottm65yB7UL6W06HEDqXL6CQDyxL3o1jz&#10;I8k1CQrs/J2SN+TsVskbXaf4k/h69SWPEfLbRpZ3sA6yhYl5EdZUz11P+0HDjofsH0nTaMl3AolT&#10;ne21ez6xX36/cuOeeF23P679LSy+3kZs7Wwr94yzLRe3WQ89B5iV5h7iBknCRoM3trV4YTiKwKsJ&#10;k1CkiL2iYBEK60CdcRKnj0yviAXTzPCM/p4EMPFtiiY4/zd9eP6NGAqz8AfntLTNp/Jswq7xFpHh&#10;b3HSi630WR8I8zwr3UPTA+PZsMfoHfwmYgeMoAEXJq8Lsg7ak4jUEGudH29ekhcSpYxMg/2BOAdx&#10;7kaSiSBhiIY6p/y965bXMxCvcswx0sN0xfbMSbTd50smbL98omqf0oGH6Gh+XHYDn+dmwTHFfozc&#10;oWj+Xt0fOLXKMGE62YJq+vca+v8Weob2hdHWUv7j2C3DhI+7Wtyi6H+Grugzdc22NXffEL1/e40v&#10;njKEmN0zYyqSpvdJ31caIswhP/Au4aYHpW+Zzd+v0Ndm7W5v/UsDLClLsiN7lZSp9Uz3cTMYSRrC&#10;pIAtcIlT7RO2r6r0En4RxWokbzjnNCd4SXfDqlhXZ/tu7e8dPKdwwE376pKo2F19/8ok6Xzt50va&#10;H0a2eEln+MnfIc5NMQx+TjQNWlrzCOF11h8Wznpz/K3/pi7WqiBR+0HhRaD5pIZX2PJ2H9nd0PSm&#10;fGC3dK7l8hp15fs9Nku+ufbKJU51ZmiSelIywOiFSsIlzMBkvigMGRRvUcwE4+DDwpr1pJMbzhC2&#10;KBCezQ90hdM3Y9zMeWXMInvuKTmBxYCxdBSNBKwhcZoirOtvgcTs9Tfhwu1zN0/6c2r+qD/v1FpU&#10;6ias2qGWwzngNGLeb2vdYCurrzOSkB3gWBrBejCWgIeJcfvonHfIjHQNMU/KZyY/00hYMFz3QPKv&#10;muRwVNEY+/7Xn+z4F/vMZ26EPTzRyypJxm5HBmRTmH0bIRkAYzLCiaIm1zCnn7t9kr25UzLTftVg&#10;++7n791J//Par7aofKxjc6msvaXwiyLBtyZ4uCa6Z8dDAyyfVu8Nc+h9ul4d72NdczoJW7bS+Yqz&#10;aCjotUbRq3Q+tb9gyzfkuzF67m59No1ZDrMKx3/0qfZXmO89nbdntYeMMbtD9wlbZ9UZwoPywSNW&#10;hlq83hP5pBGg/gz5LmP1DNKLlcCgeg7i2xTXNprXVJjVyxVuDi4XHsuNt7paQzfGYa6ftV7ewsIW&#10;BLsix7aZPe3ED19V+MZ//WKlxxZZ89VB5qU9J5FdR78D9sYvw+d3sTTpVe6BsTDEYxroXiKXBlvn&#10;rDiXOKUhsxp2XvqMDnXHSid7/oZ0Ofkt6HphMHpEawDeapM+1EqP51nXNSk6S42c3grSesUtrRhD&#10;QKL+DfJrOoeMiwyVfYO+HOY4/EiKPRLS5cONbGhP9qhrd+lM3KN1fUrfQ9mLT/qULgp7fafpbLyw&#10;0NcN+ndBvn4SUAnK47oRqms8Vvr9y8knOEY3xa06VCQcADJu3gCCKOeVToUuWeEywB1lWJIE6kJd&#10;VTAdoNCXeMsRAjDRcZq43NOGFSbqQZfK6H3rBO0mqLn88zc2d+9s+2RrJ0s9MNUKzxRr05q7TqKX&#10;tdgvauE7ZMVYdwER3zWhLnAD2MOokCSiewrHgSGzDVaEOiXwiISIxCkzlaiSIolJ8oxqQCgbMS4Y&#10;Gjj747SgE0t72LL9My1ez4OCbJ8XaiHLgux1bdhTEkZ4v3G0X9bzk+yhu4VEDZtFFrxjfqir2CLQ&#10;GZcV4ShS2Bg+i3ujGhXHn3l6kQKOtCpTfUDXDc42RoWh1FASh0mxjinp/Hf5qfTOc/cuGB+SHmkv&#10;Saigm0Cxo9jo7HtJn327FF1l/RudEa9LET5GoGhEI3tPh9dvIS30CTagtK2N3TbUOuZ0Nr85gRY1&#10;OciW5M75j85H/t78V9usbLGlqu6HOWgMOIYKjs4IEma08UMZx2ybIRt9beQWf+tU4GUJad6u67SF&#10;gCPURVRREUihGpdKB4Aihwje8LdlFGihpvsDRQoo9hNgg+u8ocBBVRkaKiOdAwcoJtgq5V3heOug&#10;SxnhqNXQwWB4NgnKAIG5ABkWT71H7PoQ61OS7ObsNdvg7ZJIOJHwbLfMbGFdN3W0EDkOFYnTQHtF&#10;yhY6gNuh6E18zw3QRkm/DiiR4nDzEpB/GViCeRghqpWo5kfBPzikod2h+6qk++TfUK4PSzaosvLS&#10;PbaUE9K6KNhVzRNA99ezYuio3oAOz3OBl6M6ghOeACUBLqgZu5ZGWVweVXK+FiIAHb0owMYUDLJq&#10;nzS1SnL6K8kQVuoow0L3UY969rRklM4OnOAInQVmQTG78yMZ+Fq6KGbAcESsCNA9hTlw9qpAUV0p&#10;IwxEU515KHd95sfYxpMlLnE6uXisq2KnIu9mQvM9nYlA3Tfza1Hsr8gwPHpDVlgPBwb09dWPPWzP&#10;6QM65RX/Xfj2uHVa2cpeGCmjor2ECoJEM3Owntc9QANG9zTdSI/q3wn6hS+JsX5ywjoWJljbgkhX&#10;SRK4xFeAP8B17VST3D8gJXc7VSIySreSOJWhfVH71Dw71hpIT5E4u1vgA6ph9BdnrYnWKXJ5kOQj&#10;RIBa8qE1Qyk3loF9UcAMw0Jgg+Q9M+jeGe1piev8rU2RDJ2AVJfCePNYE2Bv6n0w3P3W97QVuxbY&#10;gIzWcp5Dbd6+9fbjn3/a5z+ctY1nM2z+3sGWeri/FR6e72ja6mkfMPRU07hZWbqgkqw1FQrJplYd&#10;StbyWbZ4fy9buH2Avb9Auoj71LOTKHxBv//mbAHQ7EGGozR2e3/JeaLTy3QPkoRJlrx12SiwvyHA&#10;UWvVFuivv1qXHDjeI1DGHNpoHCP09pyNLe3gl3tt1M4JFqK/gSo3LoN5JZ1sWtYIe6anAJWMy/0k&#10;T/vUs4iZHW1g7kDL3DnWmi0Mslg5ELO3TrTlh6fI8Uy0SbqGb0mRM+gnR6hiXsnwzfE2c98E7Wlf&#10;G1nQ3L785sC/7MDN15Vff7UeBZ9aAFWtuleXOJVMOMCiM8i8kpA1wfaRwAWG9UPZs+rSIa9rPVxi&#10;TusHDeiz+j2cDqglmI/to7UZIl3YcWOytSmOt4C0IDdzBkfKb1ZTi5raxGJmeljSAg8bnhdjhy5m&#10;27Vr/1U9+uvVPyz9s1ybsmuInMJMO/rVcRu4qb+bV4KjRdCSSkHAtBuEL1mlAvM1gRrYEUieAhob&#10;yQYALqOzQuyjJYF2t+wqAPmtBRUz1aCVjyQ5p/OL80yFI8UfBMDoNBmT08N8x0RYs0WdrWdpJ9lK&#10;OdtZsQInOr96djpMSZw+p+dntmgVrQmFRPfoc9DBzTODrdemRDkcUZLnWNcBDw2j9wrpItkmAip0&#10;GFLUAdiEEYGELcU+UIkT3IL2Cz0/oqTVtbIT6z4+efLknft+vvz4lD3zi2J1LzikD+jz6C6nuIfZ&#10;289L99+hM4ptflWyToCIzg+G2FfXz3oUxFpMZpB13BB+fc8Xheu++uqr+26Ypf/4YmbOoMxhG10l&#10;qnQTsx5JDj6iC3AKKwT6rYWeN0Myue18jo3e0tzaZmsNBJiaZ3hbY2EeEjvewijMHnQ0vdLB2GLA&#10;Hjqa84rewYZQOemV7mceG+RASz6bSo+TOHVOh+yys1HYKhwVHCPpOJKIjt5HAPA+rSHU2DfnlURk&#10;a1+1t4nZ3hZGQlV7HaozSTDltTnCVzktrM/mTi6pGCJsFi7b5hKnneVMtPzQ7kliXslHjh7mw9X+&#10;9oAA84PSz/drv2/TGjyrda2ss/OI7oMuU2aWPCBHjYAtdpRiGxJTzA+FRvF5YYkOOUkCz0HWIt/f&#10;IuSoucSp9ANdil5QWgtDUfSE08LcEuaV9C1PtGaFAqxaG5x2kn21Z0f/tWDbgiGDUvvuB+ySIGRe&#10;CTad5MrLWguqDCniSMkOsXDZLIKsJAOo8mRmSaDWvGNOc4teH2pvCgTXm9HUzSuhiyNCZ4N5dy1T&#10;E2z/5UN27NI+i1gSb89IHqDEcbPykD89JwUFFHA1nO8l7NXUqgh70XF7v+6L5wZP1Z2abEcvHtdJ&#10;v26Xvz9hvVJbugTrvfo9fg5NDviNGcZha2U7hYPoXH1CMg39H3MAq4/xtD5FXV1Xe/uSRPPRnjWe&#10;2dQe1JpHrw62lMwAN7u1lmzNi3Kk6P4lgP/iyEauSwWWl1fm+LiiPCgx7xwrmyT5+kC65UM9f7MN&#10;0Rag9/xAtttbslplaEM3G4/gO1XTVMMyJ7B3bnebuae99d7k6WZfj9na3eJk8ynOAFcT8MdZoZLd&#10;Ww7PmqO59svVq/bdT5/bzE093IxM7pPEGsFh7CPdWiSZoM+kQITq3vd0RqrpvuKkL6K51vs7uuFX&#10;5LRBv8P875f0N89Ilt/XXtOJRPHh65LLd7RHzCl6XusauKSjbM8Zy9471WoypoGzI8f0Tq17Dckm&#10;84TR7xRtoJeipa+Ss3QOJZc3E6fNdJaSV8lhk2PIfJJn+9azx2SnntP3L/erb57CMJ1WBlrK4qaW&#10;qKubbGS8cFVVOXm36TzcLkf9Oa1jNeGTOOnsAycXSP//6pxDLBSBuekHCsxnRbS7BzqgSbRBrfae&#10;LhKZ6/b0s+HyY0ZtW+SYBpgpD8MKv8tsaGZfNta+UfmLM994jqfF68w3kwM8tbi19VjW0R4d1tQ+&#10;KZ5ps/aNt9m7m9nmU0ssaVWCJQrPdkn3t8nb5lhSapAlrfWyaOnguOX4V5IN2Z1WabIFst2dM73k&#10;lHrZU8JlzLN5S/4AupvAWgPtK/YnQliZ6mBGF3A+mHXKvfnqjCTqWTpmeVny0qaWNMXDuq0MsRjp&#10;pDmbOruZNpe/v6y1+d3N/h69JdtenSTnXOtIMAY7/YHko56eGXtE50ZcRph5S3e9IjsIXRfFSWFz&#10;JAOjhPWE357pIYdVTio0vQ5jdKptj3SqZY93rW21JjR22Bn6SxLUYLqUHJI1OMeyrZIJ6KCoImbm&#10;dKN50p2SSQIgjK9ovybahhYMFk4LcXRXFIdAef2wzhiJU2YiU4z7Ip1NWg86ON5AbnUOA1aHCGO1&#10;tIAF8otx+PU8NfRsMBG8JVnmel0X8/7BdNiOxsLFIXrG0Xkt7VtG0+j11z9ma4+VWPjyCOu6PsGW&#10;7Zxtw7IGW92Zvm4eZf1VftYhP966lwY7iuTYVOmw0VpLEqZaTwozqRJ/Sr5GY+lWkp2OHk6f12JD&#10;kEWvCjFfnTfYJsC42N17hJtI/jBXMCkzSj6h7BQFN9LBT+rM3aH1vld+D0kj5LJNhr/uz8+aaB1b&#10;5oZbx4I461PWyZqvS7bHdB7B5LcPa+Rs+O16/8e0hlDbs8bM8QTTs7ZJC+Ptsy922vXr/ziq6zNf&#10;nrOPxgbd8N+Eq/U8j+tcQ7lHkIlgC/OSmVlbS+9JAgvMgB9PYezgrIH242/f2q5zOy1qWXPX7Urx&#10;AbPU6kmPolOYn9YiI9RihAtJYOPr3PR7SGrD/BQjTEWhHf4is6Zc4lS+Ez4UvtSt3eu6wpePc/pa&#10;0tIwC5YOBIvB+tO5NNx6lMa7IAznmC4KqGmpZCeJS9AUu+cvzIyP5zoDi4Ksdbb0tXQ65x975EaZ&#10;aK2gncOveED7CavNndI7PBcduQ7rEvSX7r9D91l9qZ+9RYeKfu/W1jWcjwrl3i1dalsVySJFsiRX&#10;glIDrMPGNtYpv61LJr+nvSeJAc7xEc7tKp+FDrOm8gUYa8P1Prh1sjCd5MhLtpSEtit81T06HENQ&#10;l+SD7hVa25ckY/jo+Nn4sRQ9Y0PosmbsEF0azsfXecDnJ4BMZzJ2l5gAM86IEdBxCkNV2zwv+QS+&#10;9vEmf0tO83JY6WGtA/YURqK7dTGD7jndF9T6SUvijuftLq5+AwL+26tkV94b8VNCf/SZ5W+tNrS2&#10;MVuG2ZCyDtajOMmCFksm5KdWlW5/koIa6cVXdJ9QQuPTE0vh2SkeqzzCw8VanpEN8FsfZuN3TFi2&#10;+fO86Knl/f+C9QO6cnQ6HacUwdJJQRE8eDZU+9AEjC9ZIObD2AEKfTylO4k3wZzRLreZBUmuOhaG&#10;Sv97u4QFHdjMcGUskivWl55xMSf922v63mdhgHXKC3P7CRPQon3TbfrmQZa8Xn6adDnvDUajqBg6&#10;aXQuiQxm3yJ7FJPxnpyp6ouDXeLRT/tN0wExNFdQoAua0iYrg61TYWvrnpfgKENfkC6FLjQxI9Y2&#10;nMi27CMLhCc62LTdk+zMdxedfrvpw2Evt59eb6NLWlrKStkgrXvoPOE1YTbiQCTf8DWD0kKsXXGC&#10;cGM7650fa02k09HvdPBS8EoSyxVr637pAKyh56GZgwRvvWV+Fi15JuZFUVxF0qGRY+l4Zr6vtSr6&#10;2I5/T4yRe6oo3uB17dpPdvhChk3Y3MP6lFckTifuHCg952ex+dqbXD/rX5Zg03a1t6m7Emze/o9t&#10;88Xt24YOHeo61/aeWLy2lexsxNokW3dq/3q9pUucnpUf8tnF4omLd/b8O17nnm6rEOHgLqVdbOOF&#10;PXbgTKolaC9g+/CS3+Cr/aLDG1aOD/XcHwm74JvXFnZqXeRjLeQLEDt0HYTaI2x26/wIG72jq604&#10;tu7KZ9999z8Sp9/8eKjGts8nnx1SHmA9i8Jt0vaP7eCl3alr1679HyO5Ss/v6z/34DQ9f1vrmhtv&#10;KWtDhad0nrWmMB11ka8eJvtKByzdpvjgH2nNmetZU7ozOKOieIJRIp/mpdjnXx+yZccyLSor0PmS&#10;FP52zw+1omMzfj/z5baPbnzsLXmnTr01evviL/2WhtjknMTvLnyRG8u/771yvGnmyfSvpu7uaNN3&#10;pdikne2tbZH8AendeO3LYOndcTuH2eAtvazfpq62fM9w+/qHg1r+/9rb/4+vvwCzsuze/2GRkm4Q&#10;QSlF6e6e3nu6e4ahuxsJCQUkFAQERLphmGIKhgZBEQO7u7t7vefnmuGJ3/f5v+NxHzMys/e+7+ta&#10;11rnqnPxMzGmA69dMp9jQ93cRhevm0NRyiCd8yHWU3gr9niw8/eJs3FGKPKDCrWi5Ax6bi5wPVTK&#10;MHNFaQ+WuMRpmmUUxbvROnTyw2SFvQ8TfouUbqPjdHxmsG25NMs++fqGRO/mvXFXZsVvnrcHL8+w&#10;dRcn2aV3T9rap9cJq4S5ol06ugN2eWze2dGWId+r4xMeu09nhfNIgpZ4PPcTRczgeITVeVS2QPdL&#10;cXgTYRYSBMS3KZbg3lx8W3oHX55iihj5SROzo23/s4/ZgnMz3P4kytaPzo4Sbiml4YdRgmINiitu&#10;ji/BR8LnoZki4VCwZFD7K1mh8MNzJNgVZTimR8koMXZiBsQ8SF7A+kBzEUUfJBYpLiPRy7xLmLQy&#10;pLdybmx77vzbV0Omnpr4Ovi5rnRUTT3XzTFeTh/q89lHuv3aSl83kA1sIQzSTjiToqmMzDDp9zRb&#10;eXm23X96niXsT7ag9ZLhxzP2Hj9zvLYTvP/na8vZLZMHbZTfr/ekIAdmPIq5Kut9KfKm2BuMOv6E&#10;nz10KcxmnZbNygWTydeVLYVmvs2G0lgPxVVgaDpMwQD3SnZgfmwvu+yoUYUPYKUg5sbZoFCfJGrV&#10;DQGuI9HFuIlvEzPF9mNzSZzqPVhffKc6j0oHyF6QOIVR0U9nct6pDNmSMFeEQXPDEOkQCjkHPxFi&#10;c6Tf0oqSXKFj2EGvBR0uK1ob3cOqp3ay25iRLnwNVWwfYYs7hX1pjHMMF+AOrQUjfojpQn1K4SUs&#10;MuVm0UgywPnLxFiIs+FLxMk3IJaUqvNKLMONexI2oOAc+wjrDkwmyHA/rQcYKvhAqM08l2IjTnmd&#10;PnFjqSS787KFN3cku/g791hhTI/SxKlwGjF2qOTpgBwgeUnI9jh/nLEZvcHEOjPYGB+9/3DJO2ON&#10;YKTE7/eV/YmQr9RO+4MPsKR4qX3z07f22kfPms+WqNLRgHp+OjvvEAb0yJdhNmkQzyC9QfyKhiiS&#10;xm6vyEMsGGzzjy6373/+weHcP//+w7KeecI6rRziZtjDAkWRHMWbMJtV0PsTg75V71NdskZMpOMa&#10;j00tGmdTZC/HFcc5Jr2B0k8ZsgVpkhfGxzGHt8LE3lZL33k/GqWqTutnkXtihU9DXEdzXe09c2pr&#10;POTrEtpQUYcJd6YcjbZIyRuySXNQX70fBdfIXHlhO0bb3WRX7COfdHhhgGMHnHEmXjoixjo57Ckc&#10;vCXCtj+13R4puV++ZoSNyppsr3/7hRtj89ffv9lV2bjxhyMtsKxDl0Qt+pEYGslLOj/Bh6VUvX6u&#10;YJ/EadqBOJuSl+bmqDLjGAbHfvJXwCHk+WAUbCEdh24i/8ZImfpaN85H8M40W10yxwIfD3ZjLhpq&#10;XxlZFaV9R/aJ+TKCtI/WE5kjvkbiFH+or+QHTBZ/VPp+fn9rICxdU/5mPV315XOSU7iDBiH80Tn9&#10;bfAjWrM2u0KsOuCE4ASLJmEhSBO6R4dTzjmAmw4aKETv1YKjpGtIiZE8ra3XAcrhNofXfMqJKJsr&#10;w8L8wTiBQpKpdBG6v5Gwhgo0RUoJ4cSPpyLn+kr78rvXS21K2df3v/5sB24ct6UXx9nmq3Ptwrtn&#10;bNHZBa47804tOhR3dBiMyo8UQAxxydC2ArVUxwHQO2ij/AVO42UUe+6Tg6b7vU3Pg6KmIpgEGUkk&#10;noc24/4SYnikmZUEsIw8GGBjs6JsYckoi5bx4/CPPhFqEVIIDOYnMIYRgQKJavlaWi8MCsaGf+8i&#10;5y0tN9j8j3osNSvJ0k7Eu8QpgTB4vpklRZcRYJqAepS+t5SRqK/XMjuOBCLZdJImzKuI1v1MzYmz&#10;vJd3HN5wdUuJz8Ewu1PPyqB8ggEEJupIeKCGo0KiCvcngSJwXE2HoZkUXns5GcxomV3MzIClNr14&#10;ksBmnBxNraX2ce2hRW7g/f/7VfJySbPJh8adbrcu0M3XaKzPqyGhZC4Zn818VxISUCXNLPK1BWd9&#10;5Kj5WaocIZKnOEXQ0jTRc0HXRzcfgdnekiMU3D0SeGiACdLg9DvDon3xF2Dzl2D31yFvL8EujyIn&#10;+AwolhJ1syuRVf0/CVxmodAt0ViHqr1kNTAryIIESvtLaY86Hmvzz4yyYBkpKgDp6CFA21bGamze&#10;cJt8ZryFZoU4Qx98zGt36YDDoU4Vb73kTlZhRHf3eVDp9d/rcbQf5WVMnVEpM3bNZbjrkGDTPaIg&#10;oaoqJ2VUWfcHX34t7QGOlL/2e0JJog0vDnFJKg4riVBADcosZLu/m5WA44kzDv0DHOxjC2MczWli&#10;QZkzrvX2lTIavj/WYraFuKAgTnQ5OfwuiC6nv7HWFhoSEqcxkkWv1tIZdK07hQx0T9GBGr0/1Ibm&#10;RLtzxKynPo/6uopgBmxTWTN4e7ydfOOk/fjbT7b61AprqfNXSftBJS4gY9jeKOvyeJA1kYKGO5zi&#10;Aear4fSXx+BpDQj23LvUX44KZx3o+I99+cOHNjdzsqskQ9HV1gVNFdQWBHvKy2CVWyLDIoNUVfLG&#10;cOykQ6k25fQoG1OUaBn5US5Y4d0jEIeu0b7drfeqob2rrKue7t2BEBmZXmsCLZ05rijh7UHWSHLS&#10;SHsIjStUJAS+wveEyHkPcc4adLvMrhoiw9LmwcGlCVgBBYzkrfrefrm/RR0IsRHF0nlnQstoD71u&#10;zhmJU8+WYJt0ZLiN35tgafsjpcd2u8TpJz9+Zhffz7d9LzxsB56fZ2df2f4vqt5+uoeQJz3m0fnv&#10;uc7Xuuv899ZFIKudAOySk6tt47Pz7Miz91uvnTF2p5xCaAFJwDWUQcCozMxbYNDuLH9qpoxolCsM&#10;oXIUcJwk2Z9YEmb+x73OCeorZ4d5JThCJE4B1VSPunkl0tvrilLs5c+u2+pnN+nfg90MaIoONl4Y&#10;agfOPmLt58j5ntTLaiNr83xs7N75ln4o3fadnW4T98Rb/BO+tubccjv48lZbfWWoHKA06Z5xllFc&#10;NkOGxOl5OabXVtnsC7NtXn6avfZBkWTj39TtfDFPbu8LJXqOCOui81JRcuYC6Zx/fa++kkHvXoHQ&#10;YLtX8g4w7SmQQDcSA+6raH+p7ofmsrWMfl/pGDoFmAP1wNmxLqEx6mSShR0PdQlDHKlBsCNs9rFk&#10;PUPqk75uXsmz7x6zv/8qndPF158CR099eMPWSp/uf261vfTZ87bp2a0WKb3TTfodGvvbpduC5VyT&#10;XKLzjnWlYosAu3OWtddUeVMgE58bbndsD3H0tS2lm+7Ws/TT3qAjYrVnOBjMpqLrNFS6MVr7AWXg&#10;ioIpFrMuyUbvmWyji9Is9YTXRuXEWAeoBvX8d0h+sCduXon+v6bsRj19p+MUEDRcnzvzXLKNKIx0&#10;w+jRL+gjHHRohCnwQTdiu8L0HATVmkuXtcJGST8xR46iJDpT6H479sKmC9ffON/g+U8/bbji8sZT&#10;YQKtd2ovKmifoDxhniUBKoDPLUuFI3QvrfT6RtKhbl6Jzm2Xh330XqXzStKOhdq5Nw5ee/mjF3xz&#10;L2f2fOmll/5nAlVbUu7hgof3ELhGpwAwCeJip6B6u1WfScAo5ZjHdl2dY6feOmQPXkiVDfAvnVci&#10;JwhccIecV1/ZShxAOnIB+3SpdJRdR0d31c8EpAj6ALoCdb4CsrxuXjCJ0zv0rG5mvPSZk1HsFt+d&#10;IzTI7tHZ5nNu131WkZ4L0H4yk5s5p+E5Qc4+JWQTpBc2IFGeKV2kz+koHTu1YKRNOjfGPJle2dVg&#10;izsW7aoZcSrKD+vqnKBK43q64BuFHPUlA9gqKqhvEUahwhHnE+eHTvo7ZZuqCyM4WnnZLIq/KOKC&#10;lrXVQ0Os1XJfm1CQ7OwVyQlsFqML/OV0QI3oI5norX3HWQfXcLaSjobbvAvpLlAcmOmxIORnq58F&#10;bk/7sPBGzozozdE/uvWAeoeLBOrsAa6DGYo4OhEz8sJcFyGdYjjdJE3BDB4B6bEn0vS7EEfHOGSz&#10;rw3a7Ke90npJf0F7Ovn4JHv/m4/tnc9ftri9KcKM0vXSn9BK1tXzwZJwj/4fup7Ben9kGezUkHXR&#10;ejCvpKbW1P/xMfb25+9JrP6xT795y+ZkjXSAvZpklJndUBSR8Eo8KkdWdo/CBOaSQe8DhQ+O+ODH&#10;Qmz26Qk28UyGjS6ONx+d/8EbZW90dkblRVq0nhGqIByAOyT/OKOsy+2LB7oz6JI2cgzrav/oyHJO&#10;/JZQOZWR5rclSGc23ukW55TLoWu5ZKDDKlQGg0OQNxLFqYejbNmlyNJ5iRcSbcm5SRZ5LMw6az2h&#10;Z4UGGWeip3Sn51CEFb992X7580/76ZfPbP/VJZawT3utv+EscAYowCI5xQW2d4lT3UNH7SFUxaFa&#10;jwhhiFidDWbDtSJ5pauD7AwzTnHOGZtxn36mI5qO0246F53X+Liih5h9M+3Gp2/avotLrY301y33&#10;6wzruah67iE5w9eAVgymEuYJxgnbpFMopzVzulaykHFC2HmnZEpr2UiOT+3Jfdy8kiay4a3m9rdB&#10;KwZb9CYfS9jua/Hb/WzsQeFt/T3J2HJgXO1DU+0zXUn+uq8TVxbbb7986hKnOIhQ9ua/+6rFZk5y&#10;Ixagf28tP4TEKRT6jNnYe3myzT6bYuue3iv77LWu0iEwS+AIQjvEmRmofQOTueIpYTqK4kbkRNhC&#10;6fD1sufMWpx54kHbdeNJe/ipZCt+fY1tv7zCpmTF2kTJz8Nn19iw7BRLOaz1ll8VL3sTu0c+ltY/&#10;WfcwUfZodp7W45BkXTLZXg579NYwhzuwSfhuXumZKJ1VikL6Ct8NetRj7bWP0J5SUezmdwnH+8sR&#10;HrJa+yMZni6n/szLG+2Nz9+1a2+ckW0sTZw+cvWUZCBSOEq+mvwOznob6d0w+ZlNZQPo5gw7GmLB&#10;0hONkAnpjDjZ2MjHfa3dskGu47ShnNQ60ku1pvV1GKP+xF5WfXzp1fXBgRav5+mP3pG8YndSc2Wz&#10;tO/oCRJjFCnSkcS8W2w+HYgEBCsIr9Mh6isMSMdCp7W+1mxJ6SxJAoSM1GAm8n3SQ40lX3RWUTDc&#10;TLKKzHql40dkRliwPpfu6Lv1nj2FE3vo85DfQK1V6A75HeAM7ScFBuxpiOzJIyUT7LufSufsQfW8&#10;94UcYcMYG707xqYdG2HeraEu2EPxVxf5GRnCq1PPRNjIkwGyBQGOPeFfQTWSV9KbFPX5Sgf1fsTX&#10;UfgRVE08FmyRwvT99TPYFoyL3YcGsIWegy7zJNlpf0aSCBvj61BQcpvWu6rWmyRSH+HeYcfD3Uys&#10;fjqzKbkRwhbxNrlkpLDFcGsiLE7nAQFNmGfA6jAawPxEsVId/TtsM1DRjt0/zN7/6lWnR7k+/OpT&#10;6/NwZCmDkHyDW+UjMM6jkvamkfM3SpPPdz8mH/9AlKv2Bze4DjLt47zcefbNT1/Z5feuWPjeDFcQ&#10;RQEonctQt0Nl3lzPmiafIP5wuHwonTXOm2SZcwY+pxgs4bjHdZveK/1HMsglTuU7lRvb0/lSsKmE&#10;68yOPBAvWxDgCoVg+4nLD5Q+j7RpJXE6L6X+GfO96dgngUuSHP0IY1AoWEq6ieRJRlGwfL94C91X&#10;OmuLLp4q0i+VdD5u1V6ylgRs0dnV9e/QsVdkjfAxF2uN9fwUDVK820r3S1Kv3OgeVl8+amW6RqTf&#10;Gkq2PfJh0YPBmcymHWVTi8e656cYgCJKfGASItNOptvUvBTHkuER7g/S1U36qKHsJUUtdMy6jlMX&#10;GISOjv0q9YHc/8vW3bOj1Ef3FR4N0NowVw0fniQpwWICxwS1SFz30hp2lnyTiO8u+SKIGSQ9xZw4&#10;GKu4xuT72/1nfWzOSelkyXwznUdiDFUlY67bRc9MMh5GB4r3Ru8b9lLR80XtyyDgf33tzt3UPnJV&#10;wA+wl0TIB5tcOM5WPLXEFp0ZK/vpb51W+1gLvQ/z2qBIpqiMAgMKddEFDXS2kNFK+v9qetbb5TMO&#10;0Llaen7VM8WvH9s+50Syo0FnbEY/nUG6IKCyh0ELRjLiTSRO6Q6jYBI9RYESiQwC2zCOJQrjjshN&#10;dXS16XnBrpuFYmUos+kCB2M0Bbto7yms59+g6g3cFWbj8sMs4ij+QJAt0LmclBPvYkVe7T2xLDru&#10;KR6hmAT/ziVO9ZkELxnFVR27qvdtvzPE4rJItrPv2jftET4KQWmKogbhX5+Icv5HC+m5xpI9Cj6n&#10;FU+28++dt+1PP2BLL4607df32Jc//jdl6g/SdzkvbrBpJ6ItTnsdtUN2YJsw7+PSvboPiraIEUZK&#10;14w7lWwzzo222UUJrkMXqnXiFcQYq8lXcWN7tA+tdG/EiCiw4/z6UkB40FPqT2i9XEGt5ITA8T1P&#10;Btuaa0fsG4Ze/j9fP/70rp16daPDQrPPT7GFl+bZ6qtzbYx8errKY+RHzTkXLd91hD36dJptf36V&#10;Xfr46Z1l4nXLU69sPjx0r59FHUm2g68/nXX4sLmk5HfffVD3hfdyDmy4MMIVLAdrf0Kka2acm2kX&#10;Pn7RXnz7mCVqL/AXKPD3aF1hGeggvUysq5uep7ueBx+dwmzOKxTPsOJRoEVSeWRRlK24MtUOv5r5&#10;2WvffNPR3dB/fL371fV5ha/c/8+4/CA3P39iQYj88P2fvP0//vbsR8/N3/7CJlt8aYxNK0ixpIPh&#10;FrXPYx7dQ7DkcnyRZFzrwT1xddbnE0DvKOyIrxydIxt81GM9tGcPF6TbB1/esMOvF8tGy05KL1Bs&#10;Mkayffz5B/9586PLcWUfe0v2a691XP7U9s+9e8JsRV7C1299cNglTl/6/N3OJ97Ke2n9M1O17kOF&#10;W1OkN8MtXDY+oSDQ5p+N17MvsvsvzRK2mmTrL82wVz/K+y/f/ObX9S8+sZTC+62J/CDmCN6UDTrL&#10;28lOJGYFO7roLvgXkik6oKFCxT+li7OWbGdT/b9jvNHzxUpvPnB+nPRqqo2SnPof9LrAPnYX/Buy&#10;xc/C5VNES7+k6CwuOZVhL39U4goI/vPr+U/etIcuLbClF4bbiZd325FXMi31eII7b4yRwpYPyw2x&#10;1JxI4YFSnHyvsCXNDcyk76X7IYnLuan1qHw8nQvGsDAfmU7aEOkkGAO6SY9T1IoeGKJzhl2ArS7+&#10;UKAtKB5uYwsSLFQ6hJnfo4Q5u272uBj27Xr+Bnp+FzfR/9Pdxr+jf0gEhsgGJeR55e+G6T3Stc8h&#10;jnocHecvu0cnMnEDzjaNQr6SE3RoC70fjHeMNIDOHKYWCl4TDvjbYxdmflLyZsnmEQWjvrhPOKWW&#10;zj223fkw2jdGpECbWgF8Id1FsqWa8JCjWneJU18bKWz20MXZ2qMFlpGVZv7bg22Q7nfEI9EHDxVu&#10;q+sE7//52npm68jALeHOZ2YUHUVhFC5RqFNNckJzEEVpI47720LZphkler9cZsFTJCysniudqT2h&#10;ON9f2AWWQPQWOAOmKvxpxl9QfI2fTLIQZiuPsAFFR8yKriX5vIUC6DIbW07+OLPnnZ+s762EUxkz&#10;h2/SUPrXT3Y8MNsj/xpmAY89JP1FEQAxIcZp0EVHDCnoyVCbd3GapRZKVg/pTFNIqMvFz8b0tJrC&#10;DjXLsEMVYbjewsX3SGaY8Uu8xP2d1r+21hg2sJvxDJKlJNjoOmVUkEv8aX+IJ6dlRxtjCWD8CdJ5&#10;CdSFDiDOhY8DFmbED2sxUOtF91/IvmCbdTbRhp/yWFh2qT8CQ06U7n/E/ljrLl+tMrhsVI9SZkXh&#10;1ooLBlpb6c2WslOD5WPGaz2g/SWvwAXe6woO03kYlhsne+K1ljrL/TaUslSFCs+BISggWlC8xL78&#10;6Rt7+cNrNmRbtNVa4+9YwyiQ7rfea+mSc+YIE5fHf4CRipg1nZm3CL+yFiROH8hebT/+ih76xxUK&#10;nn3luHUTzqDT9DbJVF2tG2MBmCEPM2i5pT6usxn5BjP3fiTYJp8cY+OFzUYWxlrkkRDnnw89HmFx&#10;shfMZb9D70HilMIu8OMtU/pYgzkDJY9xFiB91Eb6jPE+yCPxgkY6RxSG+kjHJel8EI+B8hs/tJ/8&#10;hkD5n+XlAzh2RmQO30IXspssPwuq3qmn42TDIqyt1pk17StZjt8Vb7OODrNheyJs3PGx9tIXHzqq&#10;3r/+/sNefL9QPk2sG3eFTMDAAtuIj+x1+E7tk/zgLtqLPtqjjrrPltItYKj4/cGWcTzMumofb4cp&#10;SvJIjowZpzAI3qPXNxQOo8DyduknRnu1WDbYFXMwQjBIryNGQzEiM5CZhw4jGsxK6MK79UwDtYdg&#10;0TgSp9J95P5gGxgiHBt3xM/umtXXqsnPrKWrPslTEqfySSm6xi8lcTpgnc5C973xrvvkZuIU4EiL&#10;PEmQ8KNe6yAlxiwhEo3QQdaQ0qqoTSe5Wl8b01I3Q4UJzsjEE5E2W+Bnwuk0i5TjQuCH7ht40X03&#10;y6gINIU9oe8CUEN1mNZfmGxvfnZZQvbvYDkDZk++/ZQtvzzJmEF24e0823Jtk/nu8VojLc5dWhA6&#10;F5OOC4zKmLUSmAOQk8XGsNDiS9IpNkuO6O4Qu0WK7yaVARlnAsB0+DE/gcPlFJmejZZgKmbITkfo&#10;SqJLT4ce2sLhMvxRB8JdcIzgG1QGDMuuqXVzdEW6MDBcCBy0M4Dh+EOxllaUYgPLgLOrskBpSBjg&#10;IyfwGiwQcreEAUPF5vfW/dfVvTJjMVzGiORp+hGPbX9m5bcLzy75pZ8cr5ZaTwJ9OFgIex05ss1k&#10;PCpoDyvp36kUaiJldps2vKkcgNbaszAprJXnZtjCc/Ms/XiSBe30Wk+tpa+co+U7Zw4psyP/9XXu&#10;lXONZx2ZUtB+vQyqFONdes+aUgDMYEEZ4PzRheGv/ZyS72czT/vZqIIAS5VBoROD6pdwAbeGUuLN&#10;ZDyg6iXwjIPQWYfn3oehXJBB1XO30R7iZJD4GCQhhvu9p4xCN61Vfd2/68bgYKOonIHh54HuPmhn&#10;R/hJiDEg3S/LY0MEBvpojaflJtv958a6CoMU3RfJBwoAWutvJ+WPssmnx1tUVrhTKMzFbaYDThU2&#10;QeiGiR2syvBu+qwBknUZUAHKSnIsK0qJ/qvrDaUnJUaQwN0X9ynlxv2ROCQgze+byvAMliIYd1oy&#10;Ueh1NDv+2luMC3KHsQ2QsWDGDwl9AjYUAVDRTMX31HOJFlfgcZ24OOqRWzw28eAIC3/Ma/2XyJhB&#10;1yRHGjqD8lKmUA+RPCJJE6/X+GstSEp2kOLHeaL6F3q9SCmrFJ3VVjLeKCDmnHL2oVaCS9yzK85O&#10;Cgj/9OuPturUCtcpxXmiEgz6Zq+UKcFPgtM4zdBpOIpeHGwp4HJaA2gA2i4Lstc/+6DslJt99/MX&#10;9mDebGeQCVTSKYPMUnjAIHg6Wm+uMQbqHn3WiJx0m3BKRqUg2pIFLFGKYXtDXCVNZz1vI71PZRnz&#10;Ktq/6oAuDIKMjP+2UAG9cIFfj7V80mP1HtMZW+3vjAoOL+cuUPogSvoOym9oprpLn8DBft9Dg0s5&#10;4GfLsOj7rTNlVJZKrvfIqBd5bcrpCMs4EVtahUnwSmvbS6+N3RNuKZLFpF0RtunKk/btb7/o+t6u&#10;CEgfe/kRO/D8Qrv85k4ZE6/rNh16MEzGJtTGSQ7H7Im1YO5BOgBHupVkb0HBctt4fZnlvjRfTnei&#10;NReghgadWZg1pNdaCFhPz73foN1ZemmKdHe405M4vFS3MStz3Klg8+hsQLvDHBUqSKl8hUqWCuX/&#10;nFeyIj/JXv38Odvw/C4Lzwk1r96D6uZVpxOt+LknrN8D4VZHgKvB9H7WbGGgzclaYTGyJZsLR9j0&#10;Q+muQGZx8Sw5BbtszVU5n1fT7JGnqX4L0xVoGcUBtux8kq1/dqXNvTjH5hQMsytv7JXh/e+ZIDA/&#10;Pf/px5aeO8b6SC9Uk3NwC3qPc4bcaJ8pRAk+FuYSpzg/VI/erfWp+LDOsmS4vPa5gWSUpBiU8+iK&#10;cJ2HB84KpJxhHmOihWQK/EvvQ8lHsDhys49FyV4RgJ4ux+DsK1vtzz/+TdXL1/vffmGbrm2wtVem&#10;23nZqeOv5TqWAobfA3AbyXAHyImiw4EqUIK9VI2SIKLbAYcNWwDTQbwcl6Zbg62y9CkBQjpcSLTC&#10;vU9wJEx/Q3KbmUNuXgmJbL3nsoIJtvjQAluQu8iGnojRucAJitYZF6iU3BCEaaI1aCgw6ChbZb8o&#10;fCJ5Cq0mXdbTmMktR3d0cYoFHPG6GXbMK8FOUvCDnqJ7OVj3Q1CN4A1FLzgUJE8onqHjMFn3ueni&#10;gq8uvF7Y6flPP2249OKaU4HHwq2hQA+BNpI45QQ6odrhvugkIShE4rSxABAVn3cvH2ydZRdGZkXa&#10;cDevJNiOPPf4T3ue2f3SqvwHXiy+lh2rpf+ftL2bTm9az2wRguRN9N63S59AZ8Lso1tlq+hOjj4U&#10;YGvPZ1j2q49J/uLl1PtbWqbWIbuUspKK9gFygIP3w4oguyJbhW6mqhTQ2FX6lBmnOALYJh/thV+2&#10;13rJIRmiM0XHqaOWwxZgo27arbIEKnoZWqNmWreakkkfggtyMsJytb46Y3ReUKnup3V3Hca6CBR1&#10;3xRos0+NlbyOsiDpqbADwRaZGevoS3Emqg7tYuXTdAnw0Z0EiG4snUCVvuuA1T0xt4tgOqC/luwS&#10;9pyOCyo6q+rfoIsBw2Bz2gpUt17hbxMK4m1YcbDkOtAV+dBR7eiftAbgLOjCCRoPxkHXfcYeDrW5&#10;54fZ6JJwpzOYV42zlL5n6LXiF7MWdVnp/ws0iOWglGdeicAowJ1EBp0O2L70EyHO+ScRimNF1WJp&#10;4jTQRucl6tm91lp/7y/5IwHKPG6K5ZibNe/E/fblj9/Yu5+/Ygl7kqyVzhKJA6jZSRqTOCWYO0i6&#10;GqeKggqK3qgipTKU4DWdLeFPTLQPviylDv/2p89tTdFMh3Uq6vVUB1Px2U3OesJRPbfkhYKh8pLr&#10;ynofEqcULcTuTREenijnI9Uy8mOtn/Q1yae4fRE2KjfcBRjAfdxXTV3OXkmf1pJT2LcsQAXtTh39&#10;DbNm6M7usyVYtiXCvE96LVl4myCms+VyPNov1/1rL3F2uWB8gPaRQqhZ5/xtnJygJReH2ryS0RZw&#10;OMRaU5xRtsYUDBHIjD6SZFc+edV+Y5bn799b3vPrLZWiAN0rRX1Uj0KBBFUyZx8aRmbNUL3aVg6a&#10;m1eiZ4SFIlGyzTw/kmVt5EdAO9ZIe3SXZJnEIa9nHj9dSb30c/MHB7vut7SD8+1F3cOmk3Otuf6f&#10;QAa0XMyIZ5YuSQnmgHMeua9onb1kOc50qbh5JdLjQ09IJjb6WHOKAqZJxib1sRowUcjxaShb3nxe&#10;f+sqXRO+2dfit/rIQS8NfLTRs+GUwxjSTOehvc5S/1WD7cmiCfbjD685KkKoev/W9+e++MzGFi0X&#10;Rir1c3CI+d6Vfda9PHl+jN1/Nt3WXzsonR9qndb6WC/tUzPdewfJM2wDzDelQKqfHNjOWhuYYUZl&#10;h9nUYyF29PJKa7nc18Ycm2RHXs20FZdH28HnZ9jZ1/fa7KwYG3XA31acXG7j8sdZ6iF/i97jb0kH&#10;oXqT/ZLdidI14oi/zcnzs0lZen9h8BHyY+bmDzf0JDOE6YLy11kDI9DdPXF/gj1xdon1WeO17sLm&#10;A+W3EWxg1AaJQKhhPeuFR7Ki7KUPiu3ka1ftqVePyk7/Lsf5H9ty/aK1XBPjcH4L7estkkeYeqL3&#10;hej56UTzcz5WiPR6S8l2D8lfhO4z+HHJ79JB1mx2KVVvXe1RfZ2FesKydSb2snLSa+Un9LZOywY4&#10;qt5+Oh89JU8E55LQnZILdMEgbJLwEAUYFJzgD1SXnr1LthBcTucWgSwcbHysttpfdGJ19AN/R9GS&#10;dDj0fh20Hr20lyT+m+jfsIfx0sch0nutZaPoCoSyN0gyM2p3rHBbgE0TVhgt7EVlO+eSAFqo9nTj&#10;2an2w8+fuvQhZ2vX9aOWuifGEnS/yQciXKcaRRQEYencS8qJsmmno13XEd1/dUgKENz4DyxK0neg&#10;5IkiO+wS+jNCflOwXt9Fa9BY6858xLqy//X1XMw47bfXY7E5YRZ9ILI0cTqtn6t8p8iWOVL1JfsU&#10;2iYcinSUvgS44rODbURBpI0/mWYTioZbG2yJzqTrRhRGp4iSYHNH3QeJ12pO7+i86uzOPDzWPvuO&#10;ApTSr8++/9YGrIl1/hy+gXse+Qd0QjN3u7d0B90bNXXvgVr7ZvInKESl8KWBfK/ZefPsmx+/tKfe&#10;vWxxB9LdLDb0AAwR+C4Uf0IDm5QVYbGHSqnE6DzA50H2iBUQSEnK8roANUnyVpKDitINjgpOPlTF&#10;YV2t2/0DLGyD/LX9wyx2a4jT1X5a2+h8j5txOvFUnHWVzuyoC18NZiDsiYfgqfZ8sP7NI2wAdiJx&#10;mlrokR2INu/eYMdQRJGY60Qo82Odzwhm0LpQjA2Nr/MnwQ3CMBXpOBVO6i4fxtGs6neVdK/4qNVS&#10;O1s5YfHb9XyB8mHBbhGZYS5xOuPUBOsk3665sAy4Ax8Yyt7ppzJsQeFwd47wlf1zPNZO9hXWJoox&#10;8UkdXS17pHt09+J+Lr3qPjjEOkm3M++wv3DP4EOlhZx0OYFx8emZX4WPj2wTqMP/9JOdZiQMna0k&#10;8+jeIVaQchw/N8BmnPazaYV+bg4qI3CIMRDAJFHMLFgwi0uc6r0nHxj3fMmNi/+am/ifX5sOPtw+&#10;8IHBP/RY62t+8rtTMhNs3pmZtvby/Q7Tt5GM36XnI/jeSLJMghK2LuJgd+rZGupzCF5X0edik+4i&#10;NqOzM61kzm97r2/8esQx+fC6fy66mWtLh/SSrmHMCowfMDMF7/RYH51FYj0wnHGWiAFhvwZq3RPy&#10;E2xoZqL11++ZJ0k8ChwBHqFQCnxMjKmG7D8dW3V0FohBeXaH2Sgw0hHpJK17YqbXouUnQMcINnOf&#10;pb2EChnZp1CcwHuQ1tTR42vtGGNCbKzddq/FZYU5W4DvQzElbFzsVSvpEBJDidAnCsdxThrobA3Y&#10;6bWHLz1kV947ZesuT7YHLo60rFeL3Yzrm1///POXffLNS7b1qTk2ItPjdHyYzgaJ00Dp+g74YpIf&#10;YoShmRE27nSqTT8j37Eo3iUJ3YgH3Qd+CvMVoVdlnjI21uFhyWg76WXvIa8wpmRVf/evGadgOP1/&#10;h10xlv02NL1lN3XzS/f2wZcXbd+1BXZ/yQSb66h677fVV2baGPml0cLjyQVBNutssHzpZPmtGbb7&#10;xQ321EfPzC8Tr1su3VifzWzuCOGlA69dPUmnKf/+zTcv3fX0O4dKHjqTaIzaoOMqRPsz7+ICe/rT&#10;V+35dw5bwkHhWfnZ4dnSDfoZfNRR56ad1oLEaVfhLeh6RxV7XHIGv499Rb/QSTi6OMIeemqKHXr1&#10;+Ocvf/FFF3dDZV96unIvfHz++X3PjHG+DnoRH2f90/N+vfTJ6zPK/uxfX2c/eH4hidMll0bbnOKh&#10;lrA/1NGrBuk+QiXb4woCLeZEadK0m+6r8z75yNLLFN1RbJeg+/OTfiOOsLIg1T786kWt+QVLki/K&#10;fEPibRnZQbbn2hx769NLs8s+9pa8d17uteSpJ74jcbosO+7b197Zm8q/v/PNJ80K3y46s/HZOW68&#10;z9zzUZKLEIuUzU/ID7R5Z2Ns1ZUFtujSHJt9eqItPzveTr+20X7+9ePSYMF/fH36889a9y3yg4Kd&#10;jXL6VWe9nNMfvpJrr+uyY/3ptoatCvYk2HmcvdFZZIQGz4kPT+J04bkx0qspNuJkog3aH+xGMzCi&#10;AerpsK1+Tr6Jtcbu9bfJuWEOq/382xe6m3/f20c/fGuPXl1jiy5m2IHrq+zM26dsYsEou1tnDwxC&#10;8VdiJkxhHmur9wbPEFfiPNAIAbsebBoucbpW96t7rS89gd3rtVV6R/sGLoIRBmYREq2O9Uoy5GIR&#10;kqdEyVfUMdkKPVO0/LpROeHWebP8Vz0zhVRQ66IjaBCCyZCipvrSP2B1CmYZ6zRgd6hLnPofDXM6&#10;jWIN9Bs+yUB9PnFvH8mS33aPK6xqoXskaUH3GJgLdoloyQdzou8vTP1j13NPfh2fm/ZXO+0HsYpG&#10;FO7oPJcXzmgprI49InFKbI9OwarylxoIrzTTfvaUbpqWk2irn1piE/JHSy+H20Bhtl4rhljiQ8EH&#10;tx1a8z8Tp0+c2ZEQ+kSc0/93Sn/cLjtM0wczK2vgc+mZoeFNOyof6pSvTTzpbxl5AZYsm5WGzTpR&#10;en6rr6a7TlhZzwTmo0irnWSMUQKthGegJ2asFv4JOs9Hdhod0Fe6n4IU5oc63SUbi935z8Rpc71H&#10;oPT3fVq7GrKbA3WufOiw1HuE7w+RDp5tcbLhcbonZoXDqkaReOhOiphnWHphcqmeRC5kJ8gT3Crs&#10;UFvYoU5aZ/lGvZ1fC5a5S7YSanRmb5b6kQPdehBTYZanwwJgP+lYmklICOILg1coliLZP+JUmMXn&#10;kagNdM0I3DsjnsDE4CP8HtaCWB3jeQL2em3m2RQbdiq0lH5Y9xigexkp/z1le7wFrJatlg9w64hu&#10;dsvYnsJpPV23JUX8d8se0JAUm+11hUtgaLoZKRajmMFHnzs0O9oG7vZaM52VnsIexL15DRiCvVl8&#10;apF99ePX9vIHz9iAJ2LkL/g7fVFVz9VX7wcl/G0P+TofGd+BUUcuH1GGXxmdUWPBEFuR/5j98vtv&#10;Zafc7Jm3T1o/yQCFBxSeMRu20xofN+qqvN7/VnSS5NeN3dB7Bm4Os8klw+VT0hgUZiE64/2F2dMz&#10;o+V/ee1OvQ/jd8oLt9fkLCAz8mvvWjzEUuQvBOlMd97lsYaPBzl2lnroBOkTCtBoxIs9GuzOKH4C&#10;MS3Wwld+ZwVhIOdT8DwzdWlfie/F50j/lwTZ5FOJFnA41CU0O4In9Dr03ZiDwthay8lZ4+25T99y&#10;RcUkTikWmX08/l/Ym8JuWHomHwu3yYe98pPCtK/C5jpX0Hc31hmDdStaGCNWmAZGCRKnHSUffWRr&#10;mmgvG5QVj1AAWkdn39F1C1viqxB3wJ+jAY9Cu9sWDnY041W0BsSye+mZievjn/hLP9LpmiSdRwMK&#10;+IyYsA/5usN+1nhWX+dr3jahl9XWuWgwra/VpZhX69NE35vP6W995cffMkiOTQUtLJlvd1B1qBwH&#10;PMFjgUOqPwAoBOiphoU7mU4RMuYErZvrppnVQ7fmpIIomynwM7Y4wULhZ9dNkXCFepJ5gcw59ciw&#10;eGVY4vf527zCJLvyztH/qsjBvLz42Zv2oJTBkgvDLPvGJst9Pc/CjiRbfTmzdP4FyYlnGDKVG1D3&#10;ttGiMmeJVvauukeSlFFZIdpojwsaAjyh5KSaEsUGYAe03alDQzctP3eTwofH3nUe6vdcdPtw+DNy&#10;gy3uUIwTxFoAOF2V9ewVcGC0FlW1FqUUvr52rxQWYAGHJGwXM2qGuqpOOm8RPOggCK4M1ucwG9ZX&#10;xrrNYxIIvZaZIP11L1Q8tJASorMWZRcpwzKjcJiNKBpp3fTMrENlHRw6+9gzKE6bynjgXEBlQPXd&#10;XSi0qX1c5829UnqjD8XZygsLbVhOmoBmiPWS8DBQe4h+v+bgA/8zcXrx1VdrPHBswZ5eG7z/NJYz&#10;UVeHnMNfRxeDjm/TVU/P3luyMj5Xhuukn0G3k5pNYru0Wg5KAyrsG2jfoOlhphLVNzixrST4VH20&#10;lIBDywMlNMFXHI1BUgIkKqFtoHrQ0RbgYHKh0J3iKu04dVWuWlPW5R4pTz8ZFT8ZEqo6F5/MkMM0&#10;3N0HQWkAOXJyr5ziSYV0nI2UYxvqAkiAiJY65ARyayV3sgZJHayqlHVFKcfbdUChWKgtWYam+hY6&#10;TsuMG4k95iVBH4ASZB/gCq+ow1ZTP9NJeafkY4iclLGnoy1NTjQdfI4CUwd2kD4bRyVYBxiKKoIn&#10;dC/CU99FiildAGzWuRRLLvK6gfuBOm/jDyWY31J/az2jrw1cNsjuHN/TVSDj+FM5TmAZBxYDEisD&#10;S5Ur5xDDwr8R1IGKMmSPHCc52TjWbfWaHo/I0dR6EqzuLBmM2hNrRa/l2/e//mSrTj5oLfQedKJS&#10;CQ3NISCJqh06d7pr/2pJcdGR7JSwFLKrKJdh6bg0yN778t+zKH745RtbX7zY7uG9tH4ABYa8E/yo&#10;jFGRIaaCFLpjgvzdHg6yqUWjbXxxquQqxGK1DlQ2e3Ue6DZtpjVmYHnFmf2tvtakHkZpal/93N+S&#10;s+LdLEJoDFpIl92+qZSSiqAtyVMocv1kcEIFLkh+YlRQ5N21Rp0fHuwGkbvn0T3ScdpxSYBF7QiT&#10;AxNsU09HWpLAglPAgFq9rqsUuHdHpE2S8YjYGmRLTz5sn/70o/325+/2/KfPWObLa23/88vs6ju7&#10;LX5nrEHhPEZOFvNf4p6QIc8ZZ1MOJrq9gAa802rowx+xtc/Ms6M3JtvIY0NdYg0KRIwLRpIzNuHY&#10;LNv6/HpbeHGCRR/xam3kmEkXkYChGm38Sa+Flc0rcYlT6aVuOmMAGKqho+XI9RGYY67X8vxEe+OL&#10;67b9xmE5kmFO7ggAzT0VY/nPPWaDHoy0utIvdab3sxaLvLawYL2FSt+tyE6wOUeGW+yTfjY3d7Id&#10;f/WgrYPu6Gqqbbo2yzJORVtcUaANJXF6LtkevfaQLbgw0xaWTLLCFx6zX//PvBKzb3/7W8+00foc&#10;Cra6G/5jXomAHLaqr5zoaDn/nWSrXCegDO99AoDMKym/UrZNe3ybgG0rvRYjSZFMlJ79gbOlVL3p&#10;RTHmp/XifAPGBm/2sxjZKfYiaZf02vEQO/rsg/bjz/99bz///ocdeumYm1dy6Ll1duGDyzbp1Hid&#10;tUBnj+h0idUeTDoRb1ECLTgvFPdAGUxBA98JcDC4P1Iy1Ohxr1V+yMcxGTSRTcPgox8CAJLSFVRh&#10;40RD9QqdSaKbVzLCLrxRYI89u9Fic4ItIUcOt4BiZ9kUgjDMRYJ6EQDVVN9raL2Yc0rVJp1AKUdC&#10;bXxJjJsjPqooWU4QtDtynPV5JHQJtkE3R5dXMM6R9Cs04AAeaHeYP0BSOkA6I0qO+uyCjH+uvJ2/&#10;5KlP320+7/ySS4MPBruOaKpiXQWjLmwlwSEq7rCjrXUfMCTc9cAgu0/321VAOSMzQg5qvHRXiOzW&#10;AptZNNvS96b8/eCh+x+HCrjMRP3X12NntkzlDN4pW9pEuoNgM4kwgrs4w3QfQ6E372SIPfnsNDnB&#10;4ZYOLa7kOkUgMVZnBKpG7BPzxaFgo2OF96QLhgQRQVHmmtHtjoPST/uDE9PrqNf6HfFYDTlrdNWW&#10;2ifJKN+5sFmyV3fK5jGLBHriurKJzCthHjcOA0nykdmh0icCuNLXzKRhHhuUkd026r7PTNCaDBW+&#10;8Jj3QIgFZMbICdJnjelpt6V3sQr/QbvTTw6Vow1m3bXnnJnyrL323QF5rQsOAAlTik0oiIJ6hqKw&#10;htKNBBK6rxNwFkYbVhTmCi+g9Aw7Ln0rOe6/Tc6H7Dm2C4p9qHj6S48FHwyz2eeHyq4Gu7/l/sME&#10;XleXPPD9znObP2+42OefCtP6lc6Sm9zH0eKXl86GDYSgHec3+USIC+Shh/tr/ekoIvAaqN+Ny4mV&#10;bHpc8I95Jf3171F7dWYll21kv+bmywn66Tt7+7OXpKOT3FwT5rFBiUPnCrR//XW+Pdg44RawIbO0&#10;cUTcjFHtFTKTuHO6ffrN5+6c//rHj7b/0lpH+VtBryfITfcj80piJPP3Sk9Do1cZ0C48xMy/Viv9&#10;bWzWGEc/N/5Uis5lhDv/4Xs9Nux4mJsXDN1nFdlGcJSbl8K6TOlrbZb7WuiRYGu3R88pJ6j2Kukx&#10;3WMFfW8tOWBeSdjuMDmpek89A1gOiv0eKyXnOEB6hnJ635rzBlhV/dxXuHtciRwdXYsupNmEwjQb&#10;eEDYXvLhjw3dGmaDtsom6Oe0Y2Pspa8+ckmwv/782c69utuGHQp1YwRwTMF6FPqAuVvrIgBKFS5d&#10;ajgwjK/oL2csXI7e2KwYh8s6Si+7eSWyK3QAUjlN4QiFjAQsoNkj8Vtfa3CXzn/64Xl25e3Ltih7&#10;vNuvxg8Odk5VlO4vcLdkDT2q13Iu6RoO17mJEt6DTs3Rk0l/pQh7dtN6MIO7ihygSlTmStbumNXP&#10;GmmNuKDiZV4JidO0/X5ymqU7dH9Um9eeP8Al1bqsHGI9dT10NNk+++Ki/f333y55+pe+f/jDL7by&#10;ykFhqHBXTMHIEIJsJE4JkGwuGWbrLo6yx587bD22xVhr6U3WieeG9pBgAtXRjAVg3gv0/AFy7IbL&#10;7xopW3fs6kIL3xhrCQdC7egrx2z11Tm24UqinX9zuy0+kWGMPHmoeInNOr3Q0g6WFiiE7SxNmgbo&#10;LNKxzdiFcVl+NiWPz5DvpPdPywq2ITqTBLtIkPhLh4XJieTvpx1MsJwXnrDZJ1ZY57V6DmHEbtpf&#10;qJrBpYN1z0O0vxMPh1vhS7ts2akVdu7GBjfjFBaGvS9dt7vWJTpnuY3OBYmhe/Xc8TqzkZKJ+8DR&#10;ei+P9qyjzjZnMGaH7ktnsvGigVZbzunt2qM60km1hS3AGLW1d7dpD6vr6vzAAEdlTrKBwlOS5SRO&#10;PcJvJJ7puGAuGb5qV2GydpK7qpJLusAoiIAilZk6VCyz7l2FYetJZumIgBbyTmGp1rIBzARtJ3lr&#10;tcNjLfReMHqQ7CD5QOFvG8kEDn+ndb42Zm+MPXhiksULL8QIw4HloCQDY6PDCKRuOT/DfvwFffKP&#10;/fTn37bm/OMW+USwjT8SbZF7ox325hxhc3pLfmJkj6edjrHRp7Q/en0d3Xtpx2mpXaFLv+3yQc4G&#10;EwBBP5KM9xzwyBf3On0KtgXj1tazNBLmbSbs2xm8kSkdVJBojcFQ0je1CIzO7mcVpX+gjW2qz6Ia&#10;PFQ2nwJKsEZajs6zbMHMM+Os3zqvY4ipJmyObQWrE3hj7ErnFUNKg37C9I2lbx84Ptm++uFjp0f5&#10;+kY42Gd1nFWUfnKMNGXYmmBczaWDJRPCFMLPVMsTXMNPBDPQ/QHj1JzcOfbVj1/axXcuWOqhtFLd&#10;o9fQeQ5e7ghm1t9FH4MlKsQG6XcEb/B5HJW4/p4CNrpsukte2ml/oH2vKZnDd8KHun1sTxuwVH7z&#10;zL7Wf8EQm3Aw2e0nXZUJBV6bfi7RxhXBtFO65hRr851AMHMt6bAkgAx2w8eDJSS1wGNj5CuE7At1&#10;tINQzuLXULTEjFPnu0tXU2TKmBGoeP+FHcBN0v3VhZP6Se4JClWSbr9N94qPWju5o1XQ2bhTzxYg&#10;HzZQ55ouoOEn021GyWSdC481lW/MeU+UH4wvPO1kij10ZrRLkJD4IHHaXmsIFSCdZBQjUvBbimF0&#10;b9jGMtnjnsCp6HTmHQ4QHhkinUvhM/4gRewUw8HQBaVue92XG3egtfbuCbCmJLd1RqGNzMgtjRWk&#10;yPcYme9vU09Kt5yAxjfA6svmEbwkcUrAkNgDMQgSmczGuv/IvLOXX7r8PwPidJwGLBr8Q0/ZaM45&#10;CeuhWcm2/MJCm5KZ7AJuTbUHdWQfmszt7wL5js5T+9BY7w9bCc9JRw0zyGqu9bcu0jfJ+UNt7skx&#10;8h+kb2XDw4Tl7pNOZ8QG3dnIGji7pdaR2A5JTLAzPgnxHy5iQbDJUFSfcCDOeupvkBHWje73xpKP&#10;GsIRxJbKS1eBkYk5UVxFDCp4b5SNzAt1eAxbR6yKOBEdZQO0b93BproX6Peba607S49RrEKhG4XP&#10;xGLqEMfTe963Jcgis0JcQq675Bj8i6y0lV0ntgaDAkldOroJMkOh6a97PvjSISt6ZbctvTDMFp0f&#10;Z1c+eOE/UkNmf/71i73y8Wl7oHioJR4gtuFvHmFGYoAEa6E1J/lJjDDoWLh86QTpuwybUSxfXesK&#10;vSiYmwApsUbWgiQOnbD4qx31Wgq/mLWKbeLvXKG19ozCNmhWu+0fblc++8gxRPz76x/74/fv7OIb&#10;m2yV/D86smecnWyLLs+3h6/MlF+qPc0LslHy7aedCbX552NszZVhtuelrXb5k+emIltm1yqefe7h&#10;C4nbfYXRk2zPa09flmZ3TDgffHm9x6W3dn88vzDSFT0SCww/HmxLnlphL37xrt1456hlyFb7yFeI&#10;ydW+7ZdOkm1hnEkb2bAuJE7lg/eTfz6i2GNJR6XTtTfM8Aaf0TkIHl92eaztf/nAly988cVAPvfm&#10;1xtffdX0qfcO/r78VKwN1roEyXaMk+1fdiH+nyOv5e179csva5T9qfs6/cG1tVueW6v3G2OzitMs&#10;SvopQOc6SJ9DQnq47jH2hMd6lCVOOwm/QqEIYwiFJ4lZOtPZki3Z87UFqfbJNy9byfvXLb0gSXtT&#10;6jPQTb7p4lh749Pz+WUfe0vBu28OXnxlxy9BwrELj8T98tLbO8Zrc8q98NUbTYvfPV288dpCW3k5&#10;0SadDrFZZyMsXvfAOJMZZ2Pt4asLbP7FWTalZLzNLB5t269Mtfe/OCds9mvpFpd9/fDHX/bo9Wyr&#10;tyXSKurs3EwEUURKrDaGOIhs5T1bS+PbXfVcxLdgDCqnCwp67BB+Ov5wkvT/gnMwnsXb0MI4nWGv&#10;K15Hr2GHKP4KJsa9Xf7jLn9L197tf+ZB+/L7N1whwc0vxvzsfH6nLbwwUnhuml18+6Q9eGm5KySr&#10;I18aZpJE+aKhxzzWRmtMc1Br2RRmmLbVZ6FjPbr3kGMhVlM6llmGjYlN62xiz/BxkROepaNwgYtv&#10;66LAh05UfHr0hZt7LN8+SthvXK4wyKZgN8e0up6d2D5MRbdyCR/gF+K3wzQFfqOItqfwy+i8DPNm&#10;hTv9RqyfhiT8YvQQeImxY0O2e6yu7BevZdwHNLLVpOegVoVanPM+9GiYzT0z2YKOR1tLPTMskcwb&#10;vVlw3Fw2ETvg8hO6jxb6fZ0pva2R7OSd2s/BWqOVZ6banJLpFns40gZJP5BM7SMMn7g89P8zcbrr&#10;zK7+yTsy/rhbNpXxA9iY+roYN4DtqaXPpFMx9qCwcZGvTSzyc/TZ2Kxk+cSjTgjHaz1qsW/SaxRM&#10;MgKJAq17hS3vlv5mBAQjhBhrSJMPMxV9XPyt9LpDOpeGNWfrsa/umXWBAWRzW+neiMm0lhzWElYZ&#10;JDnEXvvJ1qcfi7R1T013xdbEt+ngZRRUA9mrKOHSWRemWnJBvPlLr3j3l+JmnqsSrBokTod2tooT&#10;ezsmJRjQ2mr/iJe5uEHZ2rtCKb3GFe+VYbvbdJYqy4ei4QXGyyY6X/fpM9Nzo2zEqVCLk05Azvwk&#10;X9goCsvwG6Pl04LRSQLD6EJCy1d2deaZJBt7OsIVkDPPNWFPsGVsjbUOwqNd7h9g3ef1s6qjurtY&#10;BxfxIhKAFP/7Sd6iYXqTbLXVnjO6hkI5ErWw5SRmyk+Wbm0qTNJ7va8rUgUvlo5w8LcHTs63z378&#10;ym68/7T8myjnB4BnwZyMLWKGLQXl6Ds60Om4dUWD4Gfh18r42vcPtnUFm+23P/5wZ/wf/Xfjw0vm&#10;r32vJnvEGtaWXPXT5xMroMgHJjSYRmDxbKi/SdmXZNPPjLHheVGWTDxIstRPNpkYdxfJQA3JBv5U&#10;Ze0XTUYURtN92n9DsKXK3jA3GzsCO0493TMNeA31LOS5KCqPzgxxGA19RdcosXZfrU8tMDhxg5v4&#10;jsSpzk3C8QCbcDrIJhQlaA+9LlbZRbqJvEDbRwJsfFaipe4KsbR9yXbWzRE36eA/7LWPz9nc7ITS&#10;xCn6R1eqbN5QyV+UfKTx++PkL421YOk76LsphOv/KKMNsG86t8IErfQMxOrpcoWlCqYLOvJhKqG7&#10;npgORRy9dS8U6LE/FG0Tl6kLrtPfsAbdWTs9M3qRgjB8fMaYJcsHoiGFnB+FDIzMij/ga3cK87O+&#10;1Sf3ln7pY3WnyT+ST0rHaSNd1XW1k49zi/f4LKuqzXXZbwyLFBPV+cwDoQOrPYlTHUQUIvMBUXgu&#10;CKdNv+1BArK+roszWA7lpPwYm3x6mKOSiMyKckETwBGBAt7PA2WbBBHDEikgNTE7wgpe2mi//va1&#10;E7abXx9++6WtvLjc5l9IsS1X5tjpd0tsdP4UZziY2+InMJCWXVq9QScIHa3QFBAY5yAO1mJEHC+l&#10;ziyve0QJN8KwrAtwBxhAQBVOTcCVDjCzlwBiVDAPxjnWwYXWJEhKBuAzXE5j0tEk15lLt04NbTTz&#10;8yqv8Xc0RXRqNNG/U5UBVRndt111bz7bQmx8yTAbJAeKLieALK38tKpDkUX1JUkqMuAttK4dtU7w&#10;hNMFxwwQhtpSHQTdQZoOf+qJBOsoBVBFoJw9oHIExUX1ahM5nY6iTYJDxWM9Hexy2nza7LvKaC0q&#10;nCRnaYJFHQp31Ak4233X+ZhHgHR34ca+ZXbkv760FeXXZK18uP9jIX/Wk+HCqagsGcGw0CZeUwJK&#10;5yvO/ugcf5ssozKmwF9gq7Qah47TdH2nKoQgsY+eleBbOz0vFTnQ9BLUJwhPUJqkKoezv57bT2tG&#10;UKSdDlFFFHlZtcu/EqdcMi5UhBLMA8BQLQsdHF11PgIdDCdfdDrNZpxMsHgBkajDWns5wM0BFI95&#10;BZon2diTwy0yM9zNPPQc9ejABlgFlzjt6K4Kck6r06WgNcXhpuv5lhVlHadShjcVKEaF2WJUotAq&#10;ThVrBb2O/aktRXun1iloR4iNKomwpPzSmTAE+ghaUQFNkjNklwzOXq9z6AkCofyhv0rOCra555Ms&#10;pbB0bhzyPeChwdZsTA+rNaGXNdXndJzfzznSGJUqUoKt5DB10nsSwCLwQaIexwwZo1uDIAIUlEG7&#10;vBYu0NJKZ4ju3y66HDWJFAzBTLjT81/Nte9+/dGWFy2zO2R8CA6TtO/8uM6cPqOpzleXNT5u/9AL&#10;bm/Yp7IKeQIpPZZ67aOvGZSPF/OPffH9h/Zw0QK7W+8FdSQJ1narhzhKY9a2EvpIn3GzUmfAo2E2&#10;uXikDRdoTdF5pIOYoe5e7SfBmmZ65g5LBMI2xlroeo+1X6nXT+pjbRb5yJjHW9Ahr3NaO2wXAJHC&#10;JrhCwOx2QI1+9t+tPeFvpD+6yvD2JKgmOR20boirxr9pWEicdnogwCKeCLMxxaE2qSTK4jMjHc0h&#10;ewXo7SC5ppOUYodUOexjDk6yN7/6zP76+y97/cvX7NiNNXbw+aV26e1dNitznCVIx6Qd9rf4PX6W&#10;sNvPhmuv5mXGW8RmyeOKABu9f4atvbjU5p2Ntm3XUuyRktnWQoalFQFpneWmOlt0/kzMnG3bnt9o&#10;D1wa62YEBsoQUTXKHJUQAaqJJ3UG5ICQOO1ziI7uIOsuR4h5JejFcDnIVI9311lYmptg73zxnO17&#10;JccS8iLL5pUEunklOc+tsYAVMVZ/ah+rJ8PSYmGIwMcmC9kdaUszY2zJ8XEWvd3PJhwdaUdu7Lf1&#10;T0+0DU+nuu9jTkVZVEGQJTOv5HSCrXl6iS24OFPPNsUOPLvcvvz2RpmM3Pz62wXxd79yxgZLBzta&#10;E2SjDGBSJY5hjtUZoVK+m2wVupaKWGZIAv6h+mYuL91nBC0A9RFalwccO0K6pRfFCYR6HaAlOAyw&#10;cvO49QwJu/1t0vEQe+KpufapnML/nFeCQ37yrfO2/PJ023h5lj31/hl76KmHZDNC/jWvJFj6+sHL&#10;02xEfqp12+FxlNg4YgTa+CwCbAT+E7IirdFGj+s4hR0BajDsBVXkFICQoIIGB7uBfSGZGXcEGvcE&#10;y35xhz53iUVJ78UxryQnynrTZSB71PDBIdaU95RNoXvZzSvRmtSVvSLRFH8w2MbKEY84EiqHMM08&#10;x0rnlfjJngfrc0jYMp8JXep1Nk06UO/3n/NKAGfodpygEcfDreDlXU+fe/uZnrPPzHq2l5xL6DVq&#10;6bNxDugud7Tvui/2kaRVO+1TE9mTlgKD7R4c7GgP0zLDbNLJJLv/9AhbfmGJDT82wkI2hfwzZeuo&#10;o2eeO/M/55XsvLB71ECdbahX6TatIRt5qwAp9KvYbChP6RyZmO9vq5+Kt7ln5bDJVsVJrtNyAi1d&#10;zgdVutCRM8CfgCw0I2CE1gA33SeFJ3T3DNK+MYOSQGYIycQjpdTwNfT5JCidbbgZ6JYOczpRPzd7&#10;2Mc5FBSq1JB8+OpceuUEhcphIHE6tSDRknPDjZlGaVkBrhsMZ7n340GyAVNsWFGKeQ96LFxA1iu9&#10;TRcvOr8aNL3Q7ozv5WaO9JHj0VRn4RbwmtbYFRto7ZlXUltYgbmiNXRBf+fmcetnEgvu9zorULyF&#10;PIlsxFtagcciZT8JgjiKIelcbK5XuI9iqAH6f8cWIR0SsD/UZp9nLmqIhUqfkPyNFDBdUTjf5h6b&#10;YpWw45P72K1UjjKvZEpfl+wD2MIEgf1Pzg12QT6CkGAjqNQB4L56/xHClSH7vS4hSkUpc6gjpedI&#10;Ot2zysfmnphvX/34jb316Q0L35Fotwmj0VlBpyl4pdtaHzdXPkRnncpT6IkbaL3qYM9xEnXBmDBh&#10;31z76odSXPrnX79Z/vUd1kFr6Zx3/R4K1VayO9AWw5BQVTINS0JV/d4526somBhr086McPNKEo6H&#10;ukBB6uFgG64zChV+c+1DJa0Bc+Nd4nRqPzdb0+fxcEeli3w11rpUE+4kkFFDeuE+Ydxw6ZGEg5GW&#10;cDTYySeJZWx1v7XC5dKLt0rOKug5yuuiU6jHBl8bWSyMVuJvs87GWUZevPWU3r9Pshq8Jcw2lKyz&#10;JbkThcnlBB0dY69+83lp9ehfv9szbx+3CUeiLEiYACpUzgSFShR6UXAEVS8VviT+YKwgKUUSN3FP&#10;tM08keGCKK2lM9pIH/eV/mqtvyMxhU9B4rWJ/h46UTrFoDJiTmzYnlG29+mNlrY7zm7TOteTE0c3&#10;Tvz+EKcPoVrHp2DeMnYr7DCJ09LELIFqqO2SsvytzQMDraFsVLWJvazWpN7WCEeIQDmX7FYjyf3g&#10;R4ZY7FZfS5bthXq8qda7onRHvQUDraP2t6Nkijk1k3dF2JvvZUr9/+4ShHScfvvbn7b3lYvSFQlu&#10;tmF3vRZKIPwIkuTrCtPs8Qvjbcu1J4QdR0sP+7j5OwSEoV9zWFj6hO5AiiYp1PLZ4mdpR4Jt2MFQ&#10;23Z6jE3eN9qS9vvbtqtrbNNza23FxXArfn2tbTp3vyVJ9ubkT7MlF9Zaos4EhXBtOBdyJv30LCSN&#10;mPHDrNfJOcxQFe7TMxHUizsa4vwbKOgozIFZx0+Yj4DFjLwMW3pugQVti3OUs9zXQL1PF84bgTDJ&#10;boJ8lyl5SfrccLtwY73BGoTMHH/tZeGpVFd1D6sMc5Du0/5F6zynSzf0XgsmpYtGny1d7LNZfqbs&#10;bMBjsk/MXAZ7a1+q6zvYAoxRTfriNqqstX/tHxhgyfIrBmiP+2ivmaOVlE1RT7BbS7Dr3TojUJNC&#10;w4cTDi06xUIUMdaVzWmtPb1bZzZmR6h55aPVkwwSGGRERGNhhHbaG4IN90lGGe3QXO8FewuBQO6Z&#10;quVW2DBd/vqseZkJwmheSxR2A8OlHhRmPyo/RuuNjYzQ822/MNd++rl01t5Xv/xmk4/OsURh71nC&#10;iAG6B/xGOvNIMHFmIo+E2+RTpYnTQcIiNbEh4GnsifQlxXx9Vw127D0khtx6S/4CyhKnbbUWYFuH&#10;cfUs9+h3+PL48czFGloQb12XSTdO6O3orkI3SCc+FmPdHgx2WLq9/g1szf3T/Q/mziiItSklo8zz&#10;eJTV1f3cpJKlMw7bTkFV10dk56WDqut3d+jf5h+fZB9986bkA9z0j33/y8/mXZPgCkwdhuOZynw6&#10;ilva8TyP+LoCCgImFGNS6IM/0HCtv03Pnm1f/PilnX/7nCUfSnF6D9mE8QDfpT2vlS4JEZ4J2Rvi&#10;7h9fB58H34eEDToiSniW89pJsoguqYEfJztaSdd9s/pay/mSRQJUo7tbH+kR7JGfbF+ibOGsc/E2&#10;Kj/cjZ1hv/DV0IdR8iGi94Y56j6wJN0WA+XL8j1RuHvkqXDHXMUcZ3RdNT0z+rqhPosCJtaE7hpH&#10;y0xQjntivwnUyeesI9kcoPcjllFdv6s4rpfVTOlktZNKE6ewWATIhw2SnEbIfgwvSrWZp6cLO4S4&#10;oCEFThGHoCmTbSqKtmXnMoTzPI5q05tdyu5U7xF8aN23zhHU9e7zwS5l+MXtmfxuRgDcrfOFD+vL&#10;c8qmYrt76MwwUwtKR3Q5wS2KQwgmuwSE1rGR5BH2lxRhipuxgmHCX6OFyyYV+bnxCfifDWWb6b5l&#10;/+vJB6zKPWid6MbsrL1+OOuhg9euXatYBv/+6+up68X3hC/1+77Pah+nD4dIRiIcteQIe/D0LNnK&#10;AFeoU25aH+mbfi5hWQH2Dn0GdNONJP9gIoevhJ0qCke0kz2Oy42zYcIgxGRoFvDqaol+keyTUOBZ&#10;sYEwFpFIJ8ZDAJR57diqHvJRnA8i/TXiZKqF7Yp0MQswN2xlzfU+JNYp5CImV0mfS6wJ/ApWJkEb&#10;uj/eRueGWIjWnYQoMSJiVlD0UnTRSZ9BJw8dMnX09yRO3SgD3UPtdQHWAPkRHmdOLbGZsEyvS6q7&#10;OWDSZ80lK+hAulMZgZSSLT9bNuNO6Sg6TlOyRlvh20W2+9pSm38+2RaenWFv/UdRNF+///6dXX7r&#10;gE3PjZHuF1bc7i97ou90ZQmz4XPDZMf7hx6LsBFFUTa+JM2mFSdaqNYUX4cYBjFGxz6lPYCdprXk&#10;Cx3mWCy2CV/Kzx0ouwc+cgUG2r9y2seq0hUDD0+0F776suyOyr7++ct++PEt23FllM0Vlp58crzN&#10;PjddPuhcW3Z5siUWaU+FxcedCtP9hNjMcxG25uowO/Dyrr+vfvbCCGTr44+vVS25vuJ6zBPyEw+n&#10;2P7Xr5354J9/qvC7d764OrDk1ce/mir9QMEyhYNR8h9XXH3EXvn6Q7vx7hH5+gHuzCWeQIaEe0mc&#10;ai3u3VmaOO2ua/Axjw2n+xX/QDJEsoFCMTqGUvNDbfGlYbbtuY2/X/z41SV6qn+dgee+/iLu4puP&#10;/TNWeAia+OA9/jb2BDSjIbbnxq4rL3z55b1lf3rLS59/Xj3/nQuvP0qS8qkJNiU/3iJk/wdLfgKl&#10;CyhySM4OdCOieslm9JBtaS990Ub6AfyGD0viFBpdaEfXSN989u0rdv6jGzaicLgrBiB+SifcqrMZ&#10;duPDovO61wp8duF7b/ZdemXnD4G7w23ekbjfX3hjyyz9rvxbn37a8PR7l7I3PbvEHrocZ6NKhEfO&#10;hFlivvyJE0E2/nS0/O3ZNu/iLJt+ZopNKxpjy04l2sU3Ntrvv/33Xv/y59+2/UaJNdke4zpIHe05&#10;OkTy1FD2n+JFV0Co9adYpIv02R06v7cskQ3T2au8TPpHeo64Dr5w0hGvzTk72oYVRskWRtvgvV7H&#10;0uKC8jq7AcJuFKYxF56xW4n7A2zDeZK6T7uEws2v3//8w7JeKbAF58e4woOi1w7aky/u1nkIctTU&#10;jiZTa8bMStYYW47/CQU9M4rRs4HCbAHyOWvLxlOU7DqzpSua69xSOEMCjxgX7A3QENN1zrmhE5X4&#10;gWOvQm9I70RLFiediLV7N4c4NjkKNIhzo2tg1yOmDJNcU10kGHvrGYnPtt/ssRHZaRaZG+E6b/tK&#10;r7muSl2Ms6H4BvY62NwYj9JKz0YHLF1rzC+lUQZsAdtfmPDT6PwE85NPC1OSS9xx5qX3YbdoKQyJ&#10;jXS+l/YFVoDKk3pZZdnBO7RXCU+E28rLCy09O0ly63WJIWae99ffjVwbt+fMc/97xum2wsfuHr1n&#10;3Ff36v54TopniTeSzKoqHVzvgUHWUjaM5qXJhX42XvZpVD40vTqHsltj9DMjsWpKZ7bWPnn1zLAn&#10;wuhCByZFocypJrbaSbiAgmR8AzrcYMykWL+O9hQ6/n8nTvWdC1kVDrhTNgHq/Lu0Loyj8z0inZ/l&#10;cbPw0zOj7MGLI9xovNijpXqeWDJMIwkHEm3m+WmWciLexQyCJTP99L2GnqvyiG5WN7GD3Tasq1UW&#10;vqZ4jqYBzgGxMhcz4H7K7om4NriEglwYJ+tpfSjMpdsSXM0Yvw6yLUPzdDaKQxyj4hDJ2WDZJ/wL&#10;Cnm66/5TZYMDJI9gBHBZKYNXoM04Ha+zHW5hOcLY+nsYSjsI+zcc28MlrzouGmiNx5fGt4lxED9q&#10;r3UDV4D9woXnyP20ly0G57k4DTIgHRgn+9JLupWmu26P+jrWHwpRmH8PffDC4jn22Q9f2fPvXbW+&#10;W6KsOjIvW0KRueve1esoosW/IhmJDLp1maW9En4F79Za4GObirbobMOe+o/98ddv9sy7p20IDTrC&#10;byRXSczTWMNIRQqwKTgsN19ypvVspGtsVoZNLBlmqbmh0qseF2MaiA/3uOzlggHWat5gG7wuykIf&#10;DZff6me1JSO3TexjkTsjLVFnkOYdWECgMKboie51mOZ4bnwuignBHmBeYid0jlJg22yuMDixKmSP&#10;S89119LBFisdNOG0x53LIdJ1sAN1kE5h7GIb2ddhRxNsam6iRW8Pt/3PnrBf//xLeu5Pe/OTSzY/&#10;O9H5m/iOzIYdJvlM3if/SD5Sym5/m3IkwiYfiLF2km3Y5hjPFSh8Qk6Pgth7JCvNtgS5uAEMTcya&#10;pli7tj6XRi26zu/VmUuW/RiyUT6a5KGVdCAJ/UZaV3APzEHEBIhvt94U6IpIYNeigz8tM9jCdAbx&#10;BVyDytEgi9nra02EBasJ91OoS8FuA/Dh9L5WfWY/q601qiW/tK3u95bY3AVW+9GAMg54CYQ2GUB1&#10;nxY15hgc8DIMgBWqjKR8q+uGMCyV9Pco2LukGIbogUnyTZUzNu5UuqXnex31IUIHtR9t6lTFkzD1&#10;kdL1FYAK2eZnw6UAdl1dYN//9IFk7d98Gt//+rttenq7zTiXaA+cz7CTb2TbAxcethabvG4I/2CB&#10;L8A2A+JdMohgJ86hQB+0CdAGEkjH2aVS/1YtMokvZrkSrA7ZK+Oj56oq44lyI3FK1RdVOQTVoScE&#10;EMMHT8fWyFyPpR1Ncg4L1QJQGcC/TvVfbf3MQYBSBlqh1lKyg+Qc3Kv36q0NnXh6qJt3SncpXRlU&#10;gQGi4YAnMQj9BpURcL5z4BleS+Cc96ELkmocquyTjoZabG6UtRNowaABAqAToFME7neCdShb5sFA&#10;S1VPztitUoh3LBhogY+E2LIzsy1DQh6xN9gCtUYD5OD2WiPwsNL755PFG/7PgPmbX5vy1s/02Rjy&#10;Kx1CFfVZ1aQsG+o7dGYkz+pLCXd+THup/ZhQ4O+cnxE5/jZUB2WYAPdQAS+ACQ48lHZUS5H576rX&#10;3Ku1Zz0J8FNxTaIQw0LH25DDcsq0D8zIYu6fMySuwkMXBgVZlcNNl2dHKUIAeEMdrC5aWwLZQyRb&#10;zJFdeDbRxheGWaz+jSr3bvo7qjB7PhZs009NFTgdYeHHSql6ma3KfI+qM/q6pGk1XcwNpWOyge5z&#10;gPaVSlloJ6mAdI4kClT3hSNcX2tPwJxqYAIdBC8r6W9owydxGr4vwtEeRss4kAzh0EIrxzxB5nUE&#10;6FAzXN5f8t1Tz0RXBfcTfdRr884n2dAiqFYJQAbZXfP6WcPh3azWqO5WfVxPa6f/r6bvJHrp0mwm&#10;BwdFQ1IbSg6oMwhw0j2AwnR0BnrvIAHl2KMRrpqDLlUoE+EB99M+QdMWsyfa8l4+bt/8/J0tz3/A&#10;OcIACqqMmO9DJzdJ+z5rSKALaBFEYa9QwFIyt0rhlJfC6bU02D79BsoS2vn/spc/ecZmHBtjd2td&#10;Wgqc0HmDUQOgOR2EE+T2eIBV0ToGboMea6QNhaZX6wfFB91GAZKXTjoLox9PtRX5k2zk3njzkQFv&#10;vVyvH9fLuq1k3nGYC9oydJrzA49/fT0vMknSEXkIFYAOPRTsaL8I2BOM6iT5HLLex2qQNMWw6B55&#10;lm6L5extjbBxxeE2/mSMSzx313sTROY1dN703yh9mJdhE7IiLXZblJ16WeD5n3/svW8/tGMvb7T9&#10;1xfZmTe325riuZZ8WM7oIX8BnQBL2A91W4BNzY6wpCc9FrQx0Vafe9Am6rkJMjx4IdTyX1wjXeyx&#10;e56gwihIzqycXD3P1Kw5AuBbbMnlca4Dh6pdnB9mLNOlOK4wwGLyg6wHSVNddJt2kixRQQpNU4TO&#10;Kg5bd4G5JTnx9v6XL9iRN4otOT/G0YiGyLiMzQuxrOcftIz1Qx2NXs2pfa3FomBbdPIxC94baQsF&#10;5JZkjbcwyXHqvhTb8+wOe+zaNNvwdLqtemq4gEGUReSVziuZczrGVl1dbAsuzbJZ5ybZxqdm25uf&#10;njT7+990F4AQvi5/8q5F5023RoBqyYw7d9IDVJJ2hDJTzmlXrUU36bab3f31dAaoTmSOZmXtdTNk&#10;G7neG+RmKC4+N0ZgLd1GFiVY4OFg6f5S8PWf80pi5fRnyHlddWaMvfYxs9z+u6r12Y9eteWX5mlf&#10;RlnxKwfknB60hMw4VwnXSJ9PIn5cUYwAZYJ1faI0ccrcQrrrOuhskgSI0N5EZ4Vbg8eCrAKdL7IF&#10;dFfQkcSsS0Az1ZwARBxn1yUk+xSp3w2Vblh3frbNOj1GeoxOCu1RbqT1lFNDApHZoXTX1BTYIHFK&#10;8giKQWh3CG6FSwbS84PN/2CY5GOo3iPU0ctRmRqkz6Eoip9JnHr02f6yTyQgocphUD5Bwma6Xz/Z&#10;dpz8pEMBtvXyos+uvP/M6EnFE1/rtMNjtQRwqukzy+lc041+h84mc8EJlELDhTNWRzqz8cKBdq/u&#10;t7ds09BjIXb/2XG26vJiyf54C90dJRDqb6PWx+UeOn+oQZl5+q+v/Zf2JwZsDtW9CQDpvRvIJkLz&#10;CaUJXYB0ypMcGZXlbw+c87fZp31tZJ4cXAFEN68kR/ZDe4JOCNzp77rHcIDQoTjGzCuBDoQgqaPc&#10;l63pqzVilhnFUQNxSpBPnKCbOlDP5WQVXSb9cZcAYpDsUGu9b309j5/WzJPtsRDpdT85QgtPj7ak&#10;nHA3f4HKVpwrEk0DtkL3Nd3Si5JcIBZHiGS/o6Aa29Oqp3Sy6nScCvTRWdlnR5Cjrqby3jlB4AMB&#10;fgqp7tI6EKSFHhEqeYA/M+6opKwlXUwSgU6jJDkc407FWIp0BrOaYGSg0piuPhdQ31E6rwQWDzAN&#10;tK90dsyUzR11ymuR0icEj2AIid0Rbonbw6yZHCBHJ8+8ErpOJ/VxwWKw2t26YJxI1HrgNOD4kDR1&#10;c0t0XugqHZoVY559wdZcZ5kkFImXcOEjigCg9J+eN8e++PEre+OTFyx0R6LVcIlT2SzJfafVgZZx&#10;INzNycfG9Zb81tJaQedcXTbT7Zf2DfA989Bi++5nZnaRJPvLLr6eYz20dzW0jjjzdIA1WzHEBQqY&#10;h0IBHZXZFE3xu06rgmxS0RibdGq4q1CH1YHO+DRh6kTtX6dHJKP6XKp9CQ5zLmFIqDmjv8Xsj7WQ&#10;IyFOL6PvsFOcORwhkvfMek3OjLZwYQfmcVNA1Fe20+8xX5dQYb56OeSO59FFJ1hafqCNOeVv007H&#10;WkxWtKOF64zTuinIZhyfZquL59nog7GWfniovfQlHafQ0f5lNz44aTOkz5g5Q9KUYBx4FceUbjCc&#10;KDA0Ce5O0icttQdQ3JNQmyAbQrVnUzlA90o30+kP20dLXew13S/MKiLhQmCl8eJBznZ2E84feSTO&#10;umifKms9oXxtJB3iI9nwl+4m+MyIEBKPJE+jJZswKpBEIyhB91N8ppytuf2s7oReVkeXm1ciZ4iE&#10;XENhkoZyxqGDJdkcu8VXel44RjLfVGtyG3pJV1vdF3Nl2uge4/XvV1/aZH//+ZNLEELX+4t85LMf&#10;vmupxye6QFF3vZ7iMYphKN5ZlhdvG89PteWnF5snc5411DP2kq2iI5IqZtaTxAuJIgq1uuszcOSZ&#10;Z5Mse/TQiRhbWzDbRhz1t/UXZtmBV/bZ8ouxduzGPMu8vt6G7w+zsZkZ9tD5R/SaCNf9SFUzozkI&#10;HLnueMlGhM7fmKN+FrJdOHnVEAvZ5Gsxh7yuMBZ2F4Jw6CSYLyLkIEfpnM8/nWKTc0bbgC1e13VP&#10;gp57JcCOgwtrULjsT4Tsw5WXHtc5+dMVEuW/+Zq12TDUBUVItBLsAtN5ZbsmHIm16CdSXbErNsyH&#10;gLDOYIhky0c4q/G8/i5Icjv4W3tUQ+ehLsnuyb2trs5JPV33LehvSfIrfLTHvbXmzKih+j9U9qm9&#10;dDPnmvenY4oiKnQVFHcEWtB1sL/crT0dvEG+QcEIm5U/1lqu9Vgd2SPmAkFPCSsECQIS/q2Fse6W&#10;/DKjt4/uGZkj8A87QjPh3kjt2YycKEvTWoDdwHApJE6F5zw75PNo3ehQ3Xl5of3y67cOM9z46D2L&#10;2RprY+R3zCocbgN1BvH3HHbUmcIP9R4KsfHFMTb2FAk+P6sm28EIEVeQI7mtpPUZIMxNASqY3iVO&#10;dd90nEZKdkjOM8sQNoi6OmettBZgX2bTEWCJEV4a+KhXtqOXe5ZB+ruMXbG29MQ4m7JjuHVdMNj8&#10;9ax09YftC3CYOz0/0sZLn8XsTbHq8msIomHb6PAiaUGHYq8Nwlr692Y6y82XDLJR+1Lt2ffP2m9/&#10;luKmn3791ULXJLpimVtn6Xl4JoorpXfLSwe2l+7oL/t/p9aWLhXsbEP9e2W9H+xEM47PsM++/9TO&#10;vlViqQeTnI9Cp/QQ/R2+SxvJAEXU0YfD5TuHusAcwTR8HooaoesCH8YIHzOz2XXW6e9hUKogO3qb&#10;rntn97U6krWao7tbg+FdrfH0Pq6jJkDYis7ROecTbGhuqMNyBLVdwcPjfs53C9beEeymuJX5plS0&#10;g58is4NsqHy/hGORzhdsIN1/m9bO0bxhc9DX+hnWB2hiSxOnskmssewKPmdDPR9Ftg11vnltufG9&#10;rUpZ4pQg8r26F0YE4cuGHgm11MI0m3Vmpg3aGm53aX9JqEGbxyih0QUhtvh8ogUI/5H0oMipl84y&#10;Y3UINPWQ3GLLnA3B3+Zy/jd+kPxa3Q++B4FfPpNuBxeg11qAkRgTQcyALsUu2lNmZ0Jt7PNEaRfE&#10;XVq7NJ1bZpwSK+D7qBOMBvC3kTrfMCkw/qaK5AoGgAYksrVGFHxRDNhDZ2XjifXrBPv+59iGi88W&#10;35GwKvRLbHZ/6Vd/nQ90W9LxKFt2do5Fb46y5lrr8nRcz+7nEpbQ4fOc6Imbs+Bdd4nku6Ls731a&#10;l/DsSOn7cBebIZkCRm4nvUswj9gNBT50CFHIBU0g+0WcB+xOnAx2LPx+Oo7GnEqxgCdCraXOJn8H&#10;hiEACGMIZ6Gmnh8KTmJNxJyIQWBDog/Eyw8LtnDp6dD9pfdBzAoqTgLUxLIIgHfSutOJSTEPyUh0&#10;VzWtPV10FbU3zLFjRE90VrAxe5X9uVf730K2loA0su0YQI4HyM/2c/rx9g3CC6cW2Km3CmzlxbE2&#10;/WyCfJ+V9s3P/+EX/fO3/fjLp5bzwiPScV4L02uh7x+iPQ2Sn9BPe4GepTOKGGHQkWAXMxx1Mslm&#10;FicL3wWZ705hBK0HCePbtA7EHG9bKfyj19AZ2Fb6GDmli4buLvbHjXARziZxis/hyZxur35TqnNv&#10;fsFu99anBbaYMTv5STbh5DiXXJh9bqYtuTjBFfR6cjw25VSE7sdjU8+E2+qrY+zoa/u/vvLhtd7I&#10;1gcffFCl5PlVz8Y86WcRh1Pt4BvPZOut3YzT9z+/OvbEy+v+HH8ixGFfxqqEZ4fZ2me32hvffGov&#10;vX+0tKgmUzaez9pbuu7t9SxtduqZdB67ay8p0hhVhI0l+S5crL/BnoOLE3OD7f4LabbumUWW/db5&#10;k9c+fvsuPpuvF758e33hjSUWvbcUp0Xp9VD1zi3x2M4XHvvi8kdv+5X96S3Pffnp4F0vHfpr1ZXJ&#10;tu7qZNd1GL5L2Hur1l/7wuey92kFwiryN7ivDrKzbbX+JObxtRP1+/ATOvtHPLb6ZJp9/t1r9tQn&#10;r9voU+NdkSXPH6vnfaAkwZ5/P/fdb799rwWfnfvO652WXXnycxKn84/F//7CW1tnsobXzCqef//q&#10;qq3Pr/xj6aVEyzgZbNNKgnUPYRaSG2STS6Js8cUZNvv8dJt6drJNKBxlM/KjbM/TE+2L7178r87O&#10;3wTU9r96we7ZEe+S7i5xil8meaJ7mSQXfr+jSpYuI8bNqJZblvq6brCa0gf1dE6Ib7qO06MhNvvM&#10;KEs5EWrJOn/99nhc7BgGFeLlAZJxf2zRVn/3MwUDS4vT9Nz5/8WqCFvJxfeetwXChrPOJdje51Zb&#10;3ptFNkA+Lp2LMLklHfZ3jE8UQ5FkghWBgl6wCaNRQmRbuPfaZf4diUi6rKCyhD2MLuUmsmsNdf8k&#10;KGHg4DnBx65YTs+DTgiTrx8nezDlRKx1eTzEFZjR6U9cu7b0BOyFlaSDOYO3yybDIIA/TOdic+GK&#10;jMxEizsR4ewAxUL9wXLScSRNaTRB75GcuUe64249G7P1iX0wqgcdT3ybM8DcVJJug4V7KHRjj6BN&#10;ry4dTHEvM1YdPar0MfS5jKarLDxPF15b4ZcZx0barNOThWtDLWyX1wbJHxogrN1nue8/kzakPF70&#10;fFE1J/T/z9eGrA13TNw/6XUKDimKxRclvk3hFyycsEIwmoiZmONln8bKPmGnhmUFWLrs1ij56FCL&#10;w1CCn0JhUBvtGYW++EcwGUDNT3MQ2IRill7yzQdK/w+SLe6rdbsdmSPeia2nkIznxN4iq7MGuOeF&#10;0aal9PpdwisBR7RvwhM95QsNz4mwBWfjLDFLWFx+EFgD9jkKgdKPptnUc9MsIS/BYJag2J7XNBZO&#10;qzKim9VO6GAVhnW1cvidelYamnpp72g2KCef2d0DuET3Q8MIiXPiKcQOKDSrqp9peMFONtLruzwa&#10;aMOEEZMLS2MFYHPomumWxR8ithotWYQRp6fWppPwmGOZkq6ZeirOJp+OsMhcyYx0SWftXYNRPaye&#10;7rPamJ7WbFZfayo/AIph8hqN9Hz36FzQMOKnzwk/5nGFWRQf0v3t/FL9Dv8wUZhrwA6oev2sg/4d&#10;G03DGom9wcI5Cwpn2ifff27X37koPBnhaPHpBG0n7NBB8koXdvvlg12sgfxTaeK0bK+EX6G6rTN/&#10;sG0rfsL++OsvF+f97pev7fjzT1hv5J5YlNbojmWDrKOwAu+NbNNEwJ4j140XDLEpxWNttHRoco7X&#10;0eODawfr86GGHbjY31bmTbO5WcLfm8McExK4pfqkPhZ/KNKx1jEKp710WHthgDs2B7okI41OxLPw&#10;LROyQl1BPM9PjLOD5BG//u4FepYZehawnnB5OfkWt+tMhR8JsImnQ3Qu43SWS3UdGBs/i+/J+2Js&#10;jjBm8u5gW5TzsH35w/euQPKdz562BbmpbuZ/P61Z7AH5Q/KJklx8uzTGPUJ7PCUzyno9PMSaan0o&#10;rqUwm+L7bruDrFWZz0XitKkwCjTk7ZFrfTZ04lWkHwK2RdlDZ6bYxCMJdp9ktgW4WGcG7Han9NRN&#10;amxyfhSBIX/9tJ7EK9KOe53/Cq6nAJexUpG7feyOafI3J/ayutItxLdJnlaf3tfqETPQ99ryT1sv&#10;0blMK3jQaggsMQPMBfe0mbcu12HXwsQdCbHeuz3WXAoXaobOMi51tBlQ7FH1V2uZj+s8gdaTqrqZ&#10;RUly9NIs6YTHQgVoAAPMRUXpM8MI8ER1PFl0fk6UQ7ZKjtjHXz7vKrlvfhGYOPJyoc08M9Rmno22&#10;oy9ssi3Xd9i92+R06PN6ajOSMuWgyHg3k5KlwriFhIMqNoJBcLDHCwwySwnaBTpoSwPoZK0F3vR7&#10;aFXghoeyBCq8Nhw6vR+VM/0FDkhmAUjpmBia5xVYTnOtwFAG0NFRX+/bWJvFzFOUXhWMrDaTIDLO&#10;HpV8HXRPk0syLFggyQWftUGO5k7GhMABABpA1F+fTfCYWYso1hr6GUo/2slJ3uIIJWaGWlBmmLUQ&#10;qKFN2VFO6MAhKChCOL+d4tW9EPhsMFeO6YRe1ljfJx9ItnmnJ8lpCxOY131s9LMBciZ6SLiGbkj4&#10;fmv+iqZlduT/fB04f2Bs0KbIn+6QoaICs5auBlIaFXCcpVhpjW4hYSb4PI7EKUZFTlC6/j9DoIok&#10;aicpSwato9RwHghsdMSJlYy1XDHEDf5up7Wi0opgNbP9BkrxYligUK5xM3GK0za9zLBwzZFjo3vp&#10;JCPZW+tW97FAayUlHEhwl2CQXr/wfLQNO6F9FHjz0X620/N32yhlviXUZpyeYsOKh1rUEa/ba6pj&#10;oJGoKoce/vfqiR2tnBxpnHrmi1Cx21z3TSD2vypy5FBW1Tq31N+gfKBfqqC9cHRUuuea2hO6rFKO&#10;J8jx9rruPSicOLQkTgfpO9XPAdukyOSAe6TM+m7ycwlmBqmHHMBZT7ThJ3WfVPJIHtosHmD10zpb&#10;TRm+WhldrdXMvi7ABNUUjhczZXFOuujsxkhJDJYyIjFPUpBq2E76GWVKpX780VB3Lu6T3HUSaBsg&#10;5eKrPfORUYnZG2V5Lx+1r376ypblLXDGhO7augJRBArrAQyoGJE8kfimE9lVk+NkQz1IYEQGpu+y&#10;cPvy29IOnp9//8WyX3zC4p7QGdXfA1KYi3SfgFU1AsgAXN6DJLnWsppkLXx3nI0oSrakvPBSkCDA&#10;B8+6R47nuEMZNupQkvXCIZzez6rpNQQWao7raf3W+Wjf9ew6751kWHB+W+qcN5ASpkCBzoLbda5D&#10;DoRYCCBa/07QD8OOkRv0qHSdlCaUkshfeRmY7ouCLGxLlJyuaBt7Mt4CD4Y6+qD7WG/JB90DvbXG&#10;47PibXpRnKUcDLG1hZvtdxnVL376xo6/+qTteGa25b7yqO17ZpXrOCXY5pKmuobu97NxxwJtrORy&#10;VdFqe+jSOBuaKb0l8DZRQK3klWU2ZFektZQ+ZoB240ehcwmwadnzbeeNbbbk0hiLoWJJchUgmYXC&#10;iRmbY/MD3Jzc7hhZyRROGlQIHbQuXbTfsVpXf8lmD63Xgpw4+1B6OeftC5ZWmGieo3SlBP5rXsnM&#10;HROtsuTtNoGu7trbB84+bt59ETbncLgtyhxtwXKQg5+MsS1XNtumZ+fJMUu1RRfijHklEXKA4gsC&#10;bdbZSHv4ykJbcGm2zTkz0Vacm2jnXttsv/5WSmn3n1+f/PSzzbn4uDXb4nVzpZ0+kP7BbrWQzCZk&#10;el1BAfNDCeCgN5hLxMznqjqvFM4QRERPMD8yRvpl4bmRNu5Uqptx6nvw3/NKCISFbi2dxx3xZOm8&#10;kmknouzs6/vsl99Ku0Zufn38w3e29soqOXPDbN/1h63k7VM2IX+kA891ZSs7CKAkSx8lyR5hrzDg&#10;FPpwtqlUJdARJl0VlRXmqCUIkDEvydHI616oIITqC1oSHCYKRLAfUFo4Ol2BkaFHg11XOjNlIvVZ&#10;o3VGemzxOHpCEqTMK6kmHcqMxIrS1wS0mFlCJeQQrVNctscG7g2RfKSa91i4e286LADr/aWvCcgM&#10;EOAerPXxl7xV1fswoJ1uF4AvIAWQR+I0RsDo/sLU34+/fOzV9LxRv9G9QEcZzAScaQpdWuie6Gxk&#10;dgqVrSRPmDXFfLXm0iVdde7GCFStfWqxzS6ZZvGHY8xHIKq3dE/iyuC8Tcceblhmnv7rK/Nadkj4&#10;9jhHqXqH9EhD2UQSL44ORTaytmw2OiqduX+nfGzKqVLaHao13bySPAq9Ahxd0gDpYYqrCFZw0UVO&#10;opnKNwKU0JqVzisJND+dDWYD95Mub6b1gAnC6S9spL67ALN+5mqqtSJJAd6oKTBIwpWZ3DAkBO4L&#10;tlUXplpSdqgxd4ZK/976DBJ9AdtD7P6LMyyjMMWCDntd591AnWMK2CjuqZXU0erKHpQT4KOQCzlu&#10;pbVnvq+bVwJI13mpoquV5MIVt3Bv+n8H4LX+JFJxHklqg0WSsyJtdEmEHC85QpItqAdxvkiU9hGG&#10;YHYf9hzqYuZp4aT47vba7HNJjq4nWLoCRgWwXvqueJt0dLiF62w1Fi4px7wSZsrpotAI2h7oWQZJ&#10;vhMkj4wsAODfZEfAER2i9xmaHSPbGezwXh85VwT2wXPQO0JhOP3ELPv8h6/s9U9esKAdiS4QUUHP&#10;Q3K0h/7Gya/OA7YLx40Z6bAaYGdwGqBKvO3+wTY/c4X9+NsvZaf8H7vx/kU3r4TRADB7QBnYVnsJ&#10;5vzXvBLZLfYbWsH+j3pt0inpl+IUG1YQYWHS5X2E3TKOx1rs/lC7R44YDjpUO3SXVNL73jK5rzWa&#10;N0i6LEpn2Wsddd4aS581lvNDYLaJ9pIK5t6679jDIQ5zU10MHSgURP5ai1J2hFK76fCSLhz/uBzp&#10;/1NyUEsSpMvDrbN0PpWnXbS+YPMRe0ItTjI59tgIe/bjN0sTp3//aa9/fMHm5yTZYO0tyWsSNOCC&#10;kbKXcyWnadonz2NB1k/y0E73RqdYD9nOKOmmJNkw6MEaPU7BUmnQ5i69B91GdAQS5GHGLI4pMyPb&#10;yHmiaxUWEjowoVVlHi+Uj3SQ0BGAjofFpo1eC80QBZl0UFE0QuCGGfnQxsUf87MmcrZvHd/TqtCF&#10;LWeovpygOrLlDYTvGgsvNWNeyeohFiVdH76rtNu0he6vofajlWSmre6JSnT2OfiRIXbi0iL7449v&#10;3NpAS/S7rje+/d5mnn7UJU7Rz1CwU9BJMGB2VpQ9Itw95tBQm3zqccmsdJh0GxRqFNUQeKT6vsNq&#10;6VL9O1RWPbA9kueUwx6boeugdOCs3EB7QDji0I2DtuKp0fbkM6l24fUnbXJWmqUfiLAlJQ9ZxP4k&#10;ayadx3gO5sEza49zg60hOJAqTJG4T37Xeumfjb7S04HCfYyz0BnVmSbJE6C1C4Z5Y0+ATSoItvtP&#10;jbCw7aE2UHtPgAKdAiNPuPBnENhC8hcpW/TC63vsbznMf+m6+P470pejXdCCIiTOHR3dzO+fdTzG&#10;Zp9Ypr0NclTn/roHbAgdGgOEs+pqP3BUGwszNpUcM3KikjBGTT1TTem127SPzWf3tcTj0oey38gC&#10;PpXb/71yiKUT+kovd9QegmfdXoB7taa3SedBv0UihGRK0tYwS9spDJeZYlFPJFkj+bQke0g4UoBL&#10;5+l9ei90aFOd2+b6zpgVApcUDzhaeWHgEcJR4+WLDtP6gt0SdVEEFyu7HHcwwHX9xu70twNXl9uv&#10;v3/v2DP2XTpuCXu9DhtOPZHk5ijdIz3FWbxXOgr2Ix/puNFF8Ta2xKtz6ud8CuYfl/pAfa2yfu6/&#10;boh1kc/UQ/4PtGMkAQP3ey3icKjrDiNg4pKnep5mYA+9L4lTroFaF6r66+h8VNJak5SCQr2D7G/G&#10;/jibdGSYhW4Pc4UrsEmBuZPywmxoYYIlHk6y2mVFjU7XYNuk++gMdAFI6TXmUTaWjgzdHGT7r62z&#10;r38q7Qb69bffLXJtqp5Dr8M3wEfQz7DSkKi7T89DVT5zyygWIalwu3QK3Y9ttG/Tj021T7790M6+&#10;WWyphxJtiPaCQuxB+ruO0s/tKN7QGqIfI/aFOgyF34PPA64jcUphQ1wWFfTaX/07vlID6R7mg9eY&#10;0NPult6oM6K7/KouzqbePaevS2wxriK9SPbtfJx86ZBS/0wXQahA6ZAA7TWjiNCRA6QDOFMUi4Cn&#10;gmXPk4W9R5xItGbSdxQ6V9C6M5PaFdiylroovnbdr6wrGIKLIl1h2Ma6T5hHGL/g5ozJdlSV3a+T&#10;0MFhcTpeCGhT9B0hbJBWkGQzz06zsB2R1kNnjq42CrZJ6KQL6yw4Hynf12O9eI2era3utZZ8aIr9&#10;upN04zO4L/aa+yC4RrBQe1VFOJXuBkYKDNJZ7CO9wNgjaHmh0cWnb0nAUXuCnSUJB01aD72v6waQ&#10;riVZ6gLQxAqEdUbl+bsYAtSeBHFv03mluwUGhXqyy3UkU5XnD3Cd3n0eDbIDFw4sLoN+/+eLQPm4&#10;TWnvdls5xCVOB+keiH3ESC6mFY+22ZnD7R7J1K1aQ2ZYEci/SfVKh1MTnQPk2D23vkPb2Uw2a4h8&#10;5WRhdTpOSTyAPehIojiT2A2yRuIUBgZmRrtCHv0tmJ1AMvEf/t8jvDfuZKrspsd1VqMPW0oHMBe4&#10;GlhC90LiFHaYBsKtxJzoVMaWRx9OkRyFWLgwGYkHxg/RSYauI6HFHESS5I10H8S/6CT16D5dIYv8&#10;AGJhjDjhd3QwRR8Pdp2xnDX0H+O3KO65SxfdKzCyDJR8E3u7c1OwPfzUest7ZbfNPRdnM8+k2ZZn&#10;97pCon99/fOHffHNK7bt4kxLOVCaTCKISuwPm01RDzHBdhSQ6j4D5b8QMxxRnGRzT6VZgGQJWSEe&#10;QYyRWGN5nQEaH6D9by9d3Fw6uavwQMIxYSnpDDcKhBgYiVP5FdX1/hE58+2t7yl+K/uSffrh5/ct&#10;98Zi4USvTSkeZhNPjrM5pyfajDNTbNHFSZZyQvuaFSTfIEQ+Ko0P4fbI05Ms6/WjHz71ybNtkC17&#10;993bzr/w8DOxO/2E01Lt0JvXjundb+V373x2edGxFxa5Zgtm0DqfLDfctry41975/kt75YNjliqs&#10;MuC4R/ogQLZW66H9Yb/oaMYn76oLP3xkEQwC+lvJDTP+wQbISVxusM06l2gPXR5ne18++v7lD14Z&#10;xGd/bFb19c9eLHry/EiXvCMxFaezPibX36YXB9rG55b9UfLBSxmLdK+633KXPn5t2SPPPGyrr06w&#10;R69OsRE5ERasexgovDZQ99NP+DNWe59eKDmWPumi++pIgZLWvYfkjML5hGP+Fp4vPSd5Xqu9++qH&#10;N+y5L96xKedmOJ1C4hS2mrnFoXb17X2ff/vTu24m67G3Xmm/5PL2TwfvCbcHjsf/9urb26frnlzy&#10;+fKH1+c++fy635ZfTrGkomCtQ5CNEB5hXyadirb556drzybZ9JIJNuHkGJtemGzLT0Xas+8fsL//&#10;/JmN1lWKzzLfeNpa70qySjqfLq7Emdb5qih5oRAv4miIG0fHHHMSp60lk7cs83WBeZKH+MnMhmdW&#10;Z/LRMJt7drT8oRBLzAu2Xns87nxQJE1hLbJN9zNMNvgqXvlE07Mj7NTL2+zXX0qbBvji7l776iN7&#10;6OJSm3E23tZenmhn3i2WjzDcdbfRjAR+AB+1EpaBIa+l8Ajdo9gbqGFJnPoc9LqYNlTW0HnzTDDx&#10;0PGJXmqiM0AC8j7dXwedbcZjMB+YLizHrOjiB4HaY2GYggTtaZg11/vcIVxDM87N8XP4sxTo1pA+&#10;JoEJrsSuQQ+cfCjeEk9EuTgmeg3fEB1H4RD6jkYZxvi0kW4D4xDnbKXXM68YxjuKsoi9huz3WILO&#10;SVfhHpKQThdL38OaU0e4gKSds0XaP9gnmuj+qsqPrCIM4aP7WHl2jqVmxbgE7BDZr4HCRP2k9/uv&#10;CPxz8a7xy8+cOeM6nf/fr2OXdjecdXTu9bbyL2gGoYAJBggK1dAlFfR59YQdYRrBPpE4HZEXYEMp&#10;KJDdGqWzxZxiiqCZPe6ntSdB4xpTJBP3yneAVrgVBZiyhTAAwsRJfNoVW++TLtP+/CtxCsa7ianw&#10;S4URbpctGiB5QjZrylYQG/fobDG2b1JBuM0oCbZonVN88146s203B1q3dQE2Olt+x9nJwm3RwnCl&#10;vnsX/b6JfM/Kw7tZ3fj2Vn5YV4fBKmm928pG9tFzVsAWok9v3pPupZzsfhNhXtaIeAZ4hRF1JNnI&#10;C5B47fd4sI0pln+bh08R5IoWaVLw0zNStEMhR5DsSKjwMPMtKUCH4QsmhnGFMTb1TIRFCZdAQdxH&#10;2PSO0d2t5tAuVjujqzUWTm01R2szsrtV1p6Db5trfcn9BEh2IjK9jhmMAjlwnmsQkpyRm0o+Fqn9&#10;C5Lv7OfYzPgdRU0+0o8U8ywsnm4fffexPfPWWfPZFO66mfE720uGSEJTdEkxah+da4rWkEkni+Ah&#10;4sL6Xmeej+04udP+/OsvXX/aG1+8aMsKxlpHrXV9YRiar+6UDDfV62/FThFzKfPTy+n73Ut9bcKp&#10;YZZaEGuJOR6LdzZX67QlyFJ2x9v0nJHysz3WWLJZfmo/q6XXV5rcx5pP72PBsBToXHeS7qY48j7h&#10;stslAxTa3YVcYjf1/wnZwvPS2+RfoCgm1s/YojaL9TxTeQ6tL/hOMkgBfeghEqcRwv6x1lPvjf6g&#10;uIvkc2utf+zOUJtZmGgTJV8j9o20F95/zfmBH3z5vC3LH+r0YcB24p8BFqtznkQCVVcKidODfjZR&#10;GDxEOoDGKcZJUqyPrqKZp6n0cXPp5fukk5tvDHSNJDQHtUI/aj/uftDfJhwbI18lykbsjjWPfk/R&#10;WQUwot6rvrAKbADEA8ih0ETmihZ0Nonrp+n8gJ2IGfTTOaJpyLNtiNWZ2Msqj+vpaHqrTeltFYWr&#10;iRkQK6Cot7p80Was15jidVZPb1oBxQRA1iaTaKS6LFKKeYAcPGajYFygP2yojcCo0MFRSWCGipa+&#10;Wnwq7yZo00efSrW4PK95BIag1Witxb5Twk3V5wAdHObskBQaoteE7ZYzfSLGDZP9z4ocvi69/6LN&#10;Pj3GJpRE2mNPzba91/foUMdbPQG/Njrg8UflCOj9GeYNVcpda2RYtHhddQip8IvK9rjZao7WUQof&#10;A4Lz0Up/M4gF1SLSjUolDfRAzJNEMAh4kNDqr82jixb6wbRcryVlpVsTAsD6exKVzFCE7pBqwAoy&#10;yASCyXS3kKLkvRtJADA6E09mWLCA6WBtEuCWYbXQelIdz+f0kLAM0oGExgAw2V33UFU/k9ClijZE&#10;9wAwjs8Kd6C98aZAFwgsT4eEFBp0P2TsnbPFYdaBcjO7dFCpoG2h78sFMkZnJ0t5ytGRAu4jhUBF&#10;Ti/d68QdY97Yl7epTpkd+T9fJ66dDAnbEvsN2XxmohForS7FQVLQJS70b03kODCInqTpiBOlDpFz&#10;hjL9bWSW9lzKGJpjKo589XNpi73ABodAAo7TQsX1PTqUVI30kHKHUoCWffaDThIXfC471M6Z4f+l&#10;cOD5bqODTJCmtt6zpfY/UGC1mxR2ZGao3X8uRvunf8NQac0B5IvyRtvMrJE268xUSytMtZDDHvPK&#10;8PcWMGyps1BFB6VOYgerKaf0VjnTzoDLkBD8a65D6JKm2gN3XjBwTon2c4YF+io6eNy/cZ+6RwKz&#10;t0s+krLiLe5EkOtQcolz7b8vwBg5kAz4a29KK6hlZCRD9zmHkxnCzHZIsvTiMDe7dQCJlIcGW1UZ&#10;lArDutmt+l5PB7rR9L5269heLklEtVkzyVMXyRNFBAFyjAimkThAabpuHq01VKJxciZbYYTkZHZf&#10;4+Oo+Ibo810V9d4oy335sADxF7Ykf6GbU4BDS0KGqlSqPxjijjJtKaDijL2enU7TclLst0gBUSk/&#10;YHm0ff39t/Jd/rYvfvzU1p2baX6boE/j7/s7OoNWkgFHc8nF2rHfs+Qwa6+j98W5oE3CiXDHn4/S&#10;66JnTDySaJ7dkXb3iiF250I5vXwuBkD3AI2xj3QNyR+SVAT4oV+7h2AYAVLJH5z1zJQMPRiii47T&#10;0mA9ASk6OAZt8LU6s/V+U2RYdD8kTrst9lr4lhg5V3E2ujDOfPeVzoKGh501wah01c9jMuNsalGM&#10;jTsRYbOOz7CPv/3Gfvr9Z8t/45BtvTrVDr+w3Apf22bxB0Isdn+Axe8tDXAyb234EX+blBttW5/e&#10;ZAvPhuss6TkkH7ECaUeuTbCUIyPsrjK9TFUR3TtTs++37S9slgM43KLlZOBkQXlFgB1wOjJXspDv&#10;dR2n3XS+cNLaCFC4YgLtd3ymADev01l4IDfWPv76RTv1/rM2vCjdUUvfnFey+dI4e6J4tVUnsKm1&#10;7vNQtD1w4Qk5gXrOAxH2YM44R0/neTLSNl/ZaJufXSJnO1nOabjNPhtm8ToD0bpmnIm0NVcX2sJL&#10;c2366fFymkfb3mfm2OffXf+vQhq+mFey/rlsa7wtsjRxKt3jZE0/Q/cYozM/QPtwrxxqkpF0bQCq&#10;CA7gWADUqZ6ksIYKwTiBs/lnR9i4k0l6vgQbsD/Y0X0THCb5zSyeEIE8EsCRslMj5PwdfHalff3j&#10;O/9V1frTH3/Y9uvbbeGFEbbpygy79O5pe+DcAtm9IJc4BcgluMC+xzE3EJAgCN1c9wYFK5TxVItF&#10;ZIZZPf09SS6YDXAemEWADRoiXUZQjEpPBwZ0uaIL/Q7a13BdgOJA7U+E9mlsboR1fdxrDVaUUnzV&#10;kn6trJ9dJeEDQ6wea6GLQA1FPtCc9N4h0JubbsHZUaV0GZIdnCwAGV0TVKniwPtu97giGIJDdEzd&#10;p3ukm3WgZDNSn0+hz6jj4bbq8gMCI4mOLh9b5mYOM7dD59oFB6VDoPcDaxCwZtZUI4FCKEK669wt&#10;Khzu5lFlZCVbwC6v9UZvST9FLfHk7T626X8mTg9eOdY7aUf6X3Sm3CFdTOCWJBYd+G5Olj4T4BV/&#10;0N+mM6+k2M8yZK/cjK2sQBuun6mMrE6SRnqDqlk6KBwtqUAmSRQSduAMaMoJhuFA+kiWeh3wuOtu&#10;6RUqdJ3+cjaAZ0ZWden/byZOmfFRTfprgF7rK6DsI/mNOxRm6y7PsNQcOeaynwmSOeinG0gWgnaE&#10;2bwLM2SvkrTXFPrIgdI5rSGnquKo7s5e1UvrbBUm9JYTNMhVSt6rZyFx6hgSOC/cky4qh6Gavemc&#10;MV+NIC4OUF05RsycuEevS86OtJEloXJoS50u5uFAg0onNAH10J1ykvUzTjk6hAI0kuszziS5eW6O&#10;fliyGbbDY+P2JNvgZbJrAp2dZ0tvjPj3vJL60v0kACla8pFsk8ingAr6fpwf9gCnC7aS5MwI4Tuv&#10;ox7svp5kk58rMHPUP/r7OfnT7dPvv7DXPnrevDsSXRK8kvARVL2OIk6fwXnopLNEwM1hmpuB6ln9&#10;Ha6pqr1akr3Gfvn93zrorc+uW4D2y1H16u8pIOslmaBQ7ua8EtaRQjbYJ6K2R9v0M6NtdEGcpQoP&#10;gy+YURUjO9NXGAMqfz6rnParvvaLBH+5ib2t7QrZgBPRjsqJgpbb5SzX3qBrdakDRDKELrPooyEO&#10;N6AjCNwzr4QEGWMFbjpkpc80wJo/NMTi5eiPLwmyyScTLOBQsJNzKunpcsMZmpCVYImyJUMPpNj5&#10;9150iUHoV9/89JItzE1xgU8Sp3R3xOpcjD8qTLxDNmp/jC3OHmmBcsxgTWHWe69HfCxKtgwqsF7C&#10;uwSc6dzrLP3aTBitrnQg3VqMo6glPE/AB33CvEmqsqn4BWdU05qSqKa6uMajpZWoVNWSEINpBvpF&#10;kk1J0q3hwlSwSkDN6qszlXTU1+6c1dclpqtOkvMjLAL1KzM0SZxCyVNfdr2jdEoEBTI7/JxevlfP&#10;B1XjPeCbh31c0vReYYsBq4fY3pIZ9sdvn7vOyptdp5/98oetfSbLBu7xuIIdus2o8EdPTzgi+1cy&#10;yVJ2Rdmqp3LkhMdae2EcHNe7JL8UA3SRDMO4QmEGsk7COEh4JVX7O0w2Ke/6UnvwpHBETqhte/px&#10;g1Zvw6VIO/f6ZpuVO9ISZBuWljwoX2qsVZUtLg/1quSJIkW6gklggvU82iuSegHCl17p6pTDwRap&#10;dQo85HUduhQNerW+3p0eR2M1NDvAphdHW+K+cBeIg5aZhB5Bt4k5cTY5e7T5aK2hs3/7/eOSlX9c&#10;tfELn3xsAdsmOxtKcQmdu3fofiJlZ5bkpdviwtXWc0OYS7KQtCWwEar3oMCtlnRQee1V1Wl9rKF+&#10;pquS5GlDYX7oem8d08OaTu8tHSCsLDtHpTCOL7NqoM1sK5mh6I/npYiNwgCCNwSyasnGNJTe49z2&#10;F8b1CC/1l1ylHAy39CPp8uP8XWER8/0YCcMMZbqbwFh0TDfX945aB7o+CNDAstJdcjH6eKjDahS7&#10;ueS05D5eWC54T4Ccc/kVeu6EXQF27Npq+/33H+zLH36w5fmrbIz2c2pRrE3OTXBYkREVJHhJqNOB&#10;hjyNyI+2cSVeybr0t9bD+T5g4ql9rYrsJUV94NTOwt0uUa7XB+33WuSRUNeRz/kikEqhQivtHYlg&#10;MHB73T/fA3Q1mNxb7ynMLN1XeUZfx1DU6sEh5vNkqO4/xbppPQJ1//HC3PF5YZYqfZZ8JMlulz3h&#10;Ne5+8MXkA9OhQWEH+w2mRxcOlHwvPznB3vnqVWM+8O+//2kx64YJo/d3nQ7lJmlfJbcEj7BNjP6B&#10;4hl/ic5CzuQdOh8EbymgmJI5Xbj0fTv9ZpElH0qwIfJRCH4RsMZ3aaPzSgENHdWwK5FwwH67QJEu&#10;zgQdOYnZwVoD+XNae2bRE/REV9TRetDxXF5+VUX5VZXTu9i9iwe4wrEh0jPJRSHOFws5EOy6g4lF&#10;4MPjsw2UTaFAgIAwzAkwvYCdBktGgyWv+H5D8xPsLmEeOiedfsYGYwekr0mg4su7ANbN3/F3Wgt8&#10;zsaS6S7SoeA4/Hz8q+rJHa1uQnvXfQOzF8FUr/CFV/YjMT/eZp6bJj0xypblj3PsVhRr0wGSnBNo&#10;885GCWuEu2RIkO7vPukdArNgB3wgR41Yti/uIlB407eSfqQDgeLm/vIleuo98CGYV99aepyZU1AM&#10;3qf97ISvr4suQjoVYC1rr78dkQWFm7+LFVBsTexgTL7OzxFGIwi3EKQlxiB7S3yjvH6GRh97NuSx&#10;EMu6XphWBv3+z5fZ4fLz9k651HPVEBfr6KMzQsG+R+cyIzPWlp2eZN2W+1l52Dok/3R0usSb1vw2&#10;PR8dzzXL/p9YC4VRDfUMfQ8Jm+VEOCpMfCpmsd4ueYO6mNgNLFHIKV2VdFdR+OYSX9KprFE/6ViS&#10;155Mr40tTrO2jwof64yRxKd4ngJDCvChCK4mv4WiIrDz7ZILCnroYIo4nCLcGqLveh/dA0w5+AME&#10;5Oksc4lTPStzUZEdOi6IeUG/6wLiyJMwC7ExZpaGZknnS76h4mupe7lTepSYGrE1aGSjJRvg4Tqy&#10;1e0eD5NPus12XFtmE0sibdaZkZb72ukylFT69ddfv9pbwg0PnhpmkXtL4wgUVlEYNFAXRdt36nPu&#10;ES64R/fre9hrsbmlidPJF6haiwAA//RJREFUxYluXZmP1kTnnhhjdd1vVe0H4546yXcncXqX/Lxe&#10;u70WdyTYmknGSAa7YLSwNjSr9fT+CXlL7IMffyy7K3NsQe98ftrWnUuyifmRNqoww8aeGmMzz4y3&#10;yacm2f0XJllcTpAFHw+y8ac8jhp21Klwe/SZGZbzZs47T3/0gqO5ZcbpxRfXXoB20CPbceSt6wed&#10;0Onr3c8vbN33zEzLIBAru8SInNi8SNvx8lH76Mdv7I2Pcmyo/I0BwrjJ+ToT0q29tPfg/Paypx33&#10;eqy95GSIbMewAuFtrQX+WBfZMmI30LRGZXtt8plYW3Qhw7Y8t/X3k29fG6fHK//CV181ffOz008v&#10;zgsVtgCH4OeWMulMKfSXrz3DCt67ev8ZswovfvddnRNvXSp66PIc2/DMdFt9ZZwNpSBAMtR7k9ZW&#10;tg7bGiXfNblAPrXOeEfJSAdd7aWDsB8k5Bl/FVmoe9T9rj891L776V17+esPbdaF+RaaqTOi52d+&#10;+vR8jzDL1m++/u7NINap8N3X7nvgyq6PBu2NtKXZ8b+88ubOCXoG1z1+9ZMXp++8sfmXpZfSLbog&#10;2JL0+cMKPRaozxgnTDL73FSbVjLBpmnfRhWNsnEFqe79jzw3x376+UOXIOeLAreCd17QeqZYdZ2b&#10;m3ElR4EteSEREiWc1eZJj5unR3yb+BC0vsgcsWHOIN2C2MDEo8E29fQwSzwRZjE5XjdDHRluIewL&#10;ywGsK/gYyPkAyTvxvGHHgu3gs8vtm+/fcfd08+vzn76zDVc36RkSbM6ZRMt7dZ+Nypnl4na1dK8U&#10;glHw30JnlsIeGOTomHOz8SUPgYc81kf4qZL0A4wELs6te60l3UNDBIU7jaVrYT8Cy3SWvqVYFzlD&#10;V8A64SM5I44WI/9/dEGC9HeYNZReJ77dEN0gXVRfeg3bW136gmRqU9lkio86SQ4poI7YF+8YyYbI&#10;3qBDeuq9iXG7hIR+psgR9jo3xkN6BZY7xoIxPgW8A06iMch7wKs1jbT2OtOMJnG6f36pTayvz4dB&#10;ymEN2UMKg9GRlSf0shpT+1jqrnhbeGqChWs9/LVP6BqKZfrTNLHG+/PG7KUTteT/k5mAsT9zMhfm&#10;dFkX6HSsy3/oM6DC57MoUGLWZR/2UpgYRsXhebIhFPwcxYYxq1s2QDqtrjAE9K/4xyR5wGT3SDdR&#10;+NVMuITEMXiG+FTv/TA96NI9M7+2wk1bSyGZs/1ldlf+G3tCUomREbWFTQcIV8CO2FF+8KySGPl0&#10;wRauM4augFExQz7ZwuwxNrtonI07PcFiZa+IeVH4TCLqDr3fbcO7Wf349lZR351N134zUgm6fljP&#10;XIyb8+LwCffR36rP7e/oZsEq/yoG52ewi9Zp4ONey9D5jJIOBWNQoEZhFfOzwfvkffzkR1LoRlIQ&#10;6lTWA5avjLxo6bQ4C5UdgAGDYpJGE3u6jthKQ3WN6u7GJ5Qf3cOq6vPoQOSsEIuBZYXkPwWN4BYY&#10;qsB7FAphR5KOhjsafah3ewoj9iL/ofWkAJiu0/uLptqH33xoz7x5VvsX6RrP8OXJWcFkykz1ZsIy&#10;JL2Zd+6eWetxK0lT4a5y+l53rq/tLtknjPuP/fLbT3b2rWwbdTjaWi0v7WKuKPx+D3Eurf1N9i+3&#10;z7yP1r/TSn8bVTxUujbGYmUbYnUm+2i9fLeFWGpmsp4p0LG4MILxVmLqyIZ8vXYLBrjzg99J7ovC&#10;f5KnzDllrCBrxHjLLvr/hCz5ctoH5xPq2ToIp/EZnZbpvYQlnX8BxtP3yosGWsghf5tQEmGxx8Jd&#10;0TJdrI7GX+efsxwmH2FqfpxNKY6zUUdiLeu5Ipc0/vjrl2xV4QhHWx6n/ad4J1TnPG4fLISl8e2M&#10;g/42Us+YsMtj9ywZ5GIHxGbpKO0sGaRY9U5djEpBB1I8fqe+367v1bUfHTdE2MisVAvW/g1Y6Weh&#10;2pvWxLW0Pk101hpJZ1NgwrgzZKyN7pmCFgqtKexjfWkoAg/DJBSdK3v9+BCrPraHGyNVT/5VfV2V&#10;tLcwTjac1c91OlfQdcdCrdekM1ut/obA0tmEHAQpDhKKfHg4h1uOGMOzcZrb6yHrbAy0igIz0JKh&#10;sG/T32LQqT4eWxirzU+yBAm/31GPO+gtNgU62iMqaQGTPR8rNSz8DL1fhgT+wpsH7Nf/6uT5x979&#10;5gubd2amjT4VZgvPptqTV9cL9Ca7yj4q4aiavAPh0HsDVuH0ritBoXLLUTHKMQVoucMvQSWwxRBt&#10;KhUI9kJN6joFpAju071BG3KvNg5aE6rkMYoAUtp50/K8Fp+V4mgR6JJx1Gp6bS0pGKriq8pprFNm&#10;aG6X0YO6oYHuBWrAsfkp5jkeYr20ljhRBHcA0zj9XSXEJAqp6G6q+4fHvrvuo6qEkuAecw2gMWCD&#10;YwRqusu40JVUXoe3vBQV+0VSrraej7mWN2fFcB/15LhWkbLxXxVo889Iee4PcTM3ektJddGBoQKz&#10;u/Z43qGpuYcuH3LzGf7X14lnijvEb0v4lOB2DZJc+jwqUWtJibl2dX1eAykkzx5/G4pB0XUzcToU&#10;h+iYlKQcJvaNxEXADilMPS+dVwSxCVYA8KFru1v/Dw98Rx3SnlqvATIs7AVr6rpCONhcKA2eVUYF&#10;B5QAaE8dChL090khMuiXyprheTKo5+ItSUZuiA4wgUYU6fzjw21e7hQBsFmWXphigYc9bqYcFKUc&#10;zipSZtUSO1i1lE4usMlnV8NRlFIasN1jEduj5TjKsBAMR/lx6b6oKoFqiftCudKZgoJjjs09AjUZ&#10;ufEWnkOQrzTpgQwwCJsB6nQ1ucpMORl+Wi8qtuDFp5Ktn2R6Zkmspclp99N5gb6x++ohVmNoF6sk&#10;w1c5o4vVHNfD7pLDX2l8L9cVzvy8+roIrCYIaPvqNTcTp5w/unkIMHm1TtGHvHa3ZI/kY7fVPq6y&#10;sa/kkoR+5L4oy75x0D779hNbmLfAUT5BI9RQziuBarps75A8dhVQafmw1kTPijHAmFARzcXPQx6K&#10;t29/+tH++PN3e+XTqzbpeLQblF1VckQ1U/Nlg1xFqzMoOKzsN+uotb1Dch53IMrS8qPktIZYXJZA&#10;gtanq9bGT2tz97LB1lRKropAlJMPqmfkDNef1ttV/PPMgBNHGy6ADIUlRoBzBqikIMK7z+sqdzC2&#10;96GvBHju0Vr0pxNCStMBmrLEac/FXovcFG0zTibaqBPxAgdeayeZvlfvN1COJpWyKOeRR5NsamGc&#10;TS6KsnHZyXby5cv2+++/2em38m3LlSm27/p8K3zlMRt6KNHCd/tb/C4ZFRmXFBmXdBmW+QI+G55Z&#10;bnNKZGgE0JiZBQ3KI6djbXHxfOc83kyc0nW65vwW23R9hc27kGYRclowHIAJqMvpGkiRM5dYKKdI&#10;54p5JR32eax1mbOA4SVxyrwSgvZLc2Pts29u2IWPXrKxJ0dbmM4U80ridaYfPpthRy5vttpa82oy&#10;+j0ejLGlF3da0J5Im7o/0tbmT7CoHXqv3ZG27doWe/z6Q7byqYTSmTFnIuQIBTundKyM8oor8+z+&#10;i7Nt+pnJxrySVWfS7fp7e+2PP6BYumkPzH796x/b+fJZu2NHvKuu/M/qUYp3wqUjmVdCoY6b8SMA&#10;CS3kzXkl0FLVWCHjrP2FxiZBZ37e2ZE2sjjeMopipR+CXTenC8rLHgRtYSa3/lZnks66pIMB9tiF&#10;6fbhV9cFjv49r+TPv/+yYy/n2MLzY+zBCyPtzBuZcma3WdftwW7mCImAJK1ZhM48wSIqukmC0kUI&#10;DTfdSYBMz5FgqyuZAbSiJ6HZaKX7hxIsQPd7l17TAj2ne0SOSQxDvw3lDgkKZpZAsUsV+oQTMdZW&#10;ThCzkWpK71TRs1de5WfldBHcvF1nFgeIjlOoa6kK7rJF+vJ4qkXlRbnOW5IAfA6AlxkeFHoQ+PLX&#10;51L1DtCh4pj1hPYIikqohVjbCMnWxMI0C8qMtGaSrVv1e2wtTgi6lMCXC0rprJMEb679qza5t+va&#10;R5f4Sa+subRAtnOUhe4PtX7aE4bA99HrUldG5uT/f1D1Hr6w667Ru8f/yPmjuKMitvBm8lT/X0vA&#10;s5nOaPh+Agl+NqFIZzQ/wFKzoKRixpbWW89ZV+eJREGwfqbzAbpeZILkzt167jbSy9gp9g7nwM3j&#10;ln2Bdqe+MIlzZJ2Nkv5Cj3Gh12Sz7tIzsFfMXwAX0a0RSOBKZzL5WIStvDjO0vX/dFGRiCboRfA7&#10;bE+0o6dKzU9wiVMScQQssUuVR3a3+gkdrKbsALMASTa54Jn2sIJ0m3OCuIeye3J0RMIIODx0dDCD&#10;2xVaYb90n7drre5b7W/puVEucBSbLZAp2YIek3klyGB34bqUQ+E2RGtwn9aIedqsEx2jM0ribeKZ&#10;SAuTLqH7L0JrFLjM1+6c2Mvukl7usXigNRzX01EM03HaWIAXOwWdH4nYyONBztaC61xCQLobpgRm&#10;jMQdjRDY9bggQk8CosKTdE0DikmuzsyfbB9//4W9/OFzFvBkgtUQrgKzgTE4380kR3TcQj16h/YU&#10;B+mmg4p+p7ul6v2DbWXOOvvtD875Pzrvf9kbnz1vnvWBTm5xGin46Sk5BcTfqvVy80q0llD+0hmT&#10;cSjZppweZUNPRDrqYew59whtcTudPTpD684fbM1mDrD2ei3dLSS9Ax4Ps/T8GOu/V/pZa+uSN8Ik&#10;9SS3DaRPSJx2kV6IOhbqAih0ouMMkDhlBmwzcJnsr5M9Lj0XwXjm35A4nVCUaH7oOtkGknQkTrFb&#10;I49JP2fGWuT2MDt2o0T69m+XOH3n06dtcW6qq84l0ddf+Ip5JdiomB2yV9IVM4/E2YidoaVJC9ni&#10;HnJOoXEGb9EVyLySO6Vf7pWtwQmCoYTAAoUlUA/Sdc65HIKNlg6EhgvdxMxdRkHUkAw3lt/BCAc6&#10;Ze/T2UHmwMf3So+mHgt2NFWM2WBeiZ9+jj8kP0F2m6RpFV015GzWn9bH6ggj1ZQMMq+khr630f1G&#10;bfN1czbZTxL2TbSnbXUPnYRn2uuZ7tWZ7b5yiG3OG2e///ShaWVc4vQvOck//f6PHX/zBfM/FOc+&#10;m+IBAorMb0vfH2bbTk+2uN0Rtv7yceu6Y5QLqoO9wLpQ+3eT/DaRfqQzq6PWhVmvVOrGH/a6mYnZ&#10;zyy29efGWJrO0dKTS+3JFzbbQxdDLP/Vpbb4xBQLl51dXLLSAp6Y7hLvbv6P1q0D2FHnBz1GtxdB&#10;Qjo7++vzSPD4SbbCpYfC5adxrgngUPXv+6SnNDh7JNDGFITYmNxE6ymb6opFZFeh6t16aZ5tuvyk&#10;znqoJWz3tY8/LZGsQO0sv+3rr81vzwIXgCexQtCnk8732pPDrfjV7fbQqc3C4FEuqUkXn69kJEyy&#10;Aj17Fcmr65gXXoT+CmxRUxiDubTotXJjelgTYbqko8LKx4SBd1LwQ3C2NACI3kcHkCyj84skP2ee&#10;okoKHFoL39bROeujtYGymGpw8G/S0RjJm/w17UMTva6R7p3ODwpzwVgUL+DI36d1o3ihq9byHslH&#10;kP5/xHGvpR0qxWxgN+acRgnL+QozpBwNsgTdV8Ie7eP19fbb7z/albdftCk5o21SobBSYbxNyk41&#10;xpRgWwboc8CdFJD00WvSs2E18Vr7dT5uPRy2JXgoLFpFazRQa8bftxZOBWeAc5lvGXYw2HWNgW2Z&#10;895IZ4cEBV017GEpxazOG7I+W1gZrK73JpFZWT830Tlh3riPXgOFNLMRwdyJOV7ZnwhLPBptrRZK&#10;73FPXOhP7LkwGewWrVfI39Z9VpAP2kv3PupIhF16J0/69Df7QwcnYf1o9wzsNcEfPtc9l/afOcA9&#10;5BcwM6u5ziF0YrAv4cfjI084Ns3e//IdO/V6vkucgu+h3+qpfe9K4lSvJ/ETKdsYxlwm/Tv2A5+H&#10;xDI+C13KCXoWuqYaSAcxnwy8VVE6ool8iHqyU5WwpcO6WpW0ztZp+SBXvOajs5Io7IovFqCzSXds&#10;G/k9MBFBF4e/FLjd3xUV9Zfc4dsxogfdD+MRvt8I7XlbYTx8RXxD7O9NPV1dtohuR7fPZb4PawuF&#10;bNgT0TZgm9d1hNSQ7OFbEuyqktrJqstXraifwYgkQcFz/nr+pPw4m3l+ps1jDnLOGJdghkUDBpM4&#10;4Z35Z2JsSlGSddQ5CpDObI88cG71HASb6Lpw+0tciD0mqIYfpHuvL8xGAR/jCSgYo9sBrELxcxPh&#10;V2ZQMde+ufbCsavod0E6F411DokFEOTDjmQIG9O5Q1Ca2AFXqM7RXZLr0mIvrYsu6ADBMG7end43&#10;9PEoy79S7KhT/7++Hs5dvMUlTrXnFOXg1/rK7kVLLmbJp4ndHGHVRnW32tIz4KFbFpQGiitJFusK&#10;QxEMdjEWfQc3U/DTUecyNifcxWSC5FMxogDq2/Ir/VzshvlZPCMsYrBadNFzEsMgWcFYBxIKFGj7&#10;ZQbbqPxEPSdzR+UL6O8p4IUmkyJ8Ykp0W9bWeaLzlJgTY5hg3wo9kmQZ+SEWIXwIkxSxDhIW7Afv&#10;46hHJQtu3I3u+279jM0kuYPvRCzMBW/1+5r6zJDjoU4mGG9SX/vfSP+G7aCgoKFsN/KE/0zXXs9t&#10;Ebbtynp76MIoF5ubfWaiXf/kDYeTbn79/sd39sy7WTZFfggxJ0bqcP7cudB3YhoUAzYXhmym90eG&#10;SFgOL4q3CcUJ8sV1L8I1NQjgC7tR7MkIoBq6t3bCfp31nOiz3nu8FiM7iT9SARYw5FX75YpD5Q+n&#10;FT5sn/5MB2Lp128/f2olr66xqSeCbbzOxojCYTbx9Ggbd2qYsNEEu//cOAuTniNxOvqkxyLygm3a&#10;mVTb/vxKK363+PmnP3uxJXJFUv7iyxvOJu5hLzLs2JvP73cCp683Pjmdve3yBEuR/x0kvwDblKh1&#10;OPBavn380w/29kc5Nlx++CDpghTJOraWTl/0Mp02dJtS0OwR5qaQk6YJbBhJb5gQeHbPcY+NcUnr&#10;BFt5ZZnlv3v1IPTBr379dYfr7+55aYRsERgRfy3xcIAbQzK+wN+WXRplWW+d3vTGG29UfvHrz/rs&#10;fTn3rYUXxtpjz0yzpZeGWXJmiEuwd92o+5DsIrNRhwMtg8So/GU6TrtID6IvuGfYnULkS8UUSK7l&#10;s2yU7/7DT+/aa998bgsvL7OwTI8rtqawaUJOgBW9tPb7z755KZl1KvnonXuXX9n9gc+eKFuem/DT&#10;G+/vH6Mtcsmt61+8Nvzoq3t/XPv0TMsojrW4fJLIHle4MrIgyuacn2pjTo7U3o2wsSdHyYdLs7F5&#10;Yba8JMre+/y0/VNGCw9GO/3Ba9Zpb4ZL8v1LPiRLJEfBzVEwBwjzUOALtmy5w2PlV5T6DMgeuB5W&#10;FEeRrPWZcCrdkvJCLEr7R2FjM8kwhUmNZWcZrwUTD+/bV3IOzoqSDXj04lT78MvruqPShC5fv/7x&#10;l+198bhNKomz8TpH264utjlFC62J7F0lnXES6jDv1dSet9a/QXnOfMVm4H2dd1iHekr+XRG5zjEy&#10;T4yDIuW7dVbb6Fw5WlFi08KvsJswIqijviNP3bSHPSRvFGZD1TtSdqnzE2FunjBjTRgdQoyTRiVY&#10;efh/9BKxFrAg49ega/fbEWUpJ6Kst85wP8kGPkkf3TexbmIUfN5gfcd/hjGHAgDiGvik6EoarlwM&#10;Q68PzgqzFttLGa1oyCknvY+NxA8gYefsz/xBrjCZOAEMJHdLd0/JGm6jsqQ3JO80ClBI1hcsL53v&#10;eTTk8+xL20OQq//1lXMtp+qcI7PW91zvdclZ95myM/Wl82FCwuYQS+ikfU2SvRqmMzksV3aKjlP5&#10;VMOP+VvMoQBrKp3m7Br+qO4DncvzMV+ysmwLBTBgUP6NebOdZUdoDqJJgY7lyuhq7P1U2Ve+Y3PL&#10;cEENYWiKcJhve4dezzxxXtdvb6gtPZ9qE4tDzKNzRscv5zJ9T6Qtyppg80pm2fjT4ywmV366dCrJ&#10;1hbSM3RQVhheStVbfmR3FyuFiYyRZdgnX/mgPTaEuJmv7h6IteMba/1rCxeW5/7KsAnFTPwe1sCg&#10;bSGWVhTldKj3oOydZIGCe+6LjlMSpxSWDZZ/A6NnZ50PGCrwg9KOh8tfjjKv7ABJeOIAzab0csVr&#10;VXRVFBZrMVv+wLiezseu8UiAi3OD00O0jtHC4bCLQI9MrMBR0WoPGJURfyTUNQiQY+ghrEysms5D&#10;iixhKplfONne++o9e+r1Ev17pNXUXoFnKSy+T3vWVP5LS60Z49uquvi+5FByV0548RbYs/S93lw/&#10;O3DuiCuq/eL7j2zX1QctUmes+VL9vXx98jPtJI9V0SvELtFFbn/7W0Vh7gGPemxofqzOUrjFS5dG&#10;Smc6WZI976E9b8kYE2HTW8Hpk/S5er9ykv+uwjcUthJXZEZtG+0vIxTu0lmvoXNKDgBcwbmLka4j&#10;IY1tp1i6lXB150cls8u1vzQGweZZljgFb4Xs95dsRVrY4dBS3SgZ76YLpkf82ADpi2knkoUhY6V/&#10;I2x54Qr7+qcf7fNvXpe/N9aNZxkmnR2qvSbuEb3LzyVOU0igHvC3oUd0jo4EO9ph6H8Z+wXbHkwm&#10;jfC5tgTZ3U/o0vlgTFET6dlG2vPa0t2Dt4db9IFQGySZomPWR2t1Nyxe2jfHOiO5cMyDWhOX99Az&#10;QwVMtzGx+XjZUBhIaWKkoC3mhPTQY4OtquTLMbhprWnmqI7vqfNRSfvEurPXNHndsvDSPquzwVta&#10;sQJY12Yys6muhAx6j34HvXavbt6BMS0eCYdbl0mxIQA67CiFdhIogrujC2IsXZsfrY2n3ZoHxthD&#10;F0R3IclSjAo0Jv2liHy2yMk8GGDHnltp39DJ8x+G5YfffraHL6+WYQyX8xhmD1+ca+EHkq2alBOB&#10;RIBrcwkDyVGqawGAdQWWOmixUBIxORFuRgpCCp809wlvd139HdVodM7eCgWOBLiJDgWBX4J3gH/X&#10;aSOhJxsdfEDAQQAqISvRzTSl27aqLirhKun9agDY9BmsBxQrdKG21jMzk6m61nFEVqwFZ4c5OhwC&#10;P8zlwXAN0EHmM6G3GyRhphuT2SD8f009Tw0dXn5mzgCdojFZodZOyhbwyF45nmwpLypy6B5xjjXO&#10;pxQZna/15/a3phN62oQjaTY8J9kFgZlNRIU+RqyXBK2LQPmavAU7z7x75rYyO/J/vp5575nGI3eO&#10;fKeZ1h2aK+bXNJSShIoJA4NTQYJ4kJ4nRcZkqAAS1TgkC2jRTjksZ0UKlIHTNeXwDJZjyWw4qh6o&#10;KnXdBFonZvHBg081PlUzJE77Cqx1kHFnLodzosoOtTMqyCrCrOenZR+atKbaf6gSBx3yWG/t39zi&#10;EbbobLJL9pBk4H3pTPHqsIVviRIonmrDC1MsTH8ffDDI0Zbepb2jouW25I5WWxd0x1QgQX+LYh6W&#10;nWSjjqdbpeXad+5ppu6DdZdDeau+M58G+gIMC3vDBQ/83QJjaXnRbtZNuJxoEhG0kQ+WHLuKQske&#10;STGSY1SxBglwERxmrh7z5CYXh9uIYm9pkF2y1G+DzkFaJ0dlUEvX7SO6WZuppQFCBkPX0+uoNMGZ&#10;S8oOMT99RnfJVVftPbRerDMGK0BnOkaOb2v97k7JXFvtAQFVqqYx1lEywpkv7LP3v3rH5uTMsTv1&#10;ewZb3y79QEAOygyoNDrLKEDZybM653qyFPFEKXpm2MkwBK1Kth9//cl++vU7K3xph8Xs8Xedz1QS&#10;36Z9bC+DRoUfcl0e48Qeaz0JwNyxeIjFHYt0Fe+xUnhcnB8qVzsvG2S3D+9qdXRRMX6rDACfV05y&#10;cs/8/hay02tB270CnpI3KWOq7qm6ukvrUlnr00jPDZWod3+wLsmbngnF2kbKl+5xqPXqQxGB3Ole&#10;oEnotdBrERtjbVZJunRDohSvx1EMdFzjtVGHh1tbvZau04xDCTalIM4mFobb6LxQW3XyUfv0u6/t&#10;8rtnbNOVmbbr2hTLufGwgN8YCxbYit3hZ8lyxqJ2+lvcXn97+OxDtvapKTaj2NeG55ZWyhMUnJHj&#10;tT1Xl1qH7aHWamuQ04F9Hk+wPTcybfXVmTbzXKKjCaLyDWoUnHvmJCcI+KUX6d9vJk736r61FlDI&#10;dtZex+n3kflB1ueIxxafiLPPv33Jrnz6hhyUKa5iHgc65ligLS5JtILntlvbOdqzqX2t1eJQW3R6&#10;c2ni9GCkrS2YYDG610it6Rrp8K3PrbbllxNs5Ck5oqeDLb0wzILzguSwRtiSSzNszoWZNu3sFJtU&#10;NNpm5UfboWtT7dvvX5Mv/m97AO3OkTeuWpvdyW42tSuIke4hCECRiUfyzcwPujpxLgkC3Lkx0BzN&#10;GU43ciqgT5UjFVrx+ttZcrzSCyIs7USYAJ7XVUcSeKAQg8q4wG06i7qCdMXs8rcHitPsxgeF9oej&#10;Ayr9Ilh84d3n3LySOecS7ODz6yz79Tzz2xNjtSVfdHUmyXmlMhdntINsJR3yOEIk5Zg5wEwfEqdQ&#10;CcOKQMKzrmSyoYAPzi9V5XfpNXdIB/eRrWAeLY4e9gnabhyPMDmwjnZHumVyXpT12BLqEsVUuEEn&#10;X2Olnyv8ASBTTdtY+qyVdG83nXM6F1tordKPJVpSfpT1lQMEgKbKkpncJE6h68WZC9T/t9VZp5Ky&#10;t3QVVYME0ShcCdHns7YevX64dJ2/ACud3eAJAjXM42ZmCLNXXWe+znpt3Qt6p7L0VmXpjlYPDLJR&#10;e5LsgQtzLeFopIXv9tpAgZ0BWrfesjNjHok7dPLayVpl5um/vrac3FJr2oHpb3L+qskeYxvq6XMA&#10;gQSd6ugeONOhu/1tQp6fjSv0t1FUkGZDvcPsEuldrWVNgXISVCF7AhwVMQlBqOUpsLhTa8qzt5Pu&#10;gVmCwD0VkhTmMOcFfORmnOqznY3iO3aCSzaB56WTtbkcT6pU/anGk01gRlhqZoQtPpdkKdkCztrH&#10;AJIB+vym+ty4/QkuCJqSnyRbReJU+y99BYU+1Zi1EplX0s3pP4p3oCcBZxDsKqd1c5/PvZTdF1Wn&#10;0Jpgw5nHzRrhEPH9dtmwtqsFbHMjLaXQ4+aawuJxc14JnQ0kSuN26j6lq6BmBZxCS02ifcrJWJt8&#10;OtJRcjOvpNtG5pV0t/rQ7AiYNpM+xSkqN1ogdUJvJz9gJuwRuipS+p3uFdc1p6uDzgFJAapu4yQT&#10;/aTTobLmdyShfHU/BNAJVMzIm2AfffeZzuk1C9gWb3W0X8xIu/uhIY5OncBCWwHswcIADQXCnQOD&#10;g0zhmfAF1PrV5g22R3IfdYlTOul+/u1Hu/hmrg2UDWkm+aynNWrwwEBXuFMJ7Ce54sJmQUVdVxhp&#10;cv4Y6behlpwTYkmy2XTFunuUHHWYN8hGbEq0ecdG2eRDqRakdWtw/wCrOK6Xxe2TzMvBIQnXEbwi&#10;nXTnpkDXjY7T4BKnWvvYzFAXdKObCnxA0o1K3vsWleER7LD2E/vZUPIQLud+QonXRubHay9L55W4&#10;ZIsuKqET3bySoRa/M9iW5z8qB+gn10H4/ufXbUl+huv2JSkVsTfAUqXLoN2hgzFZTtDYoyE2LyfJ&#10;ej4svSIns7VkEueYas/e0gVU5d8tvcy8Eqh62bv2BJuEwaHUqbJMDtwGjz0g/T/6QIywko+bQwl9&#10;PzSvBOJhAqB7EAYNih55bqqW2+o90jNlj2WbcNQpSqR7KuaArzWZobMgTADNK7MymVlSY1ofqyWn&#10;t75+R+HPPdrPMPkhoU8Ie2tvBknfttD9d5CeIHHaUde9upcu+v+VR9Pspx/edqwZ6H1k4/e//rFr&#10;X3yhszLddSEht9xrZz1v+B6vPVYwyuL3RtrM3OUWd/wB4RzhKsns3bpvkhO95Ae1lmx2kE4haQw+&#10;g5kn9qAcTuHRHWfG2criUeYVbh51bIrtffGALbkQa/uuj7PjVzfq32XHClfJwU+3W3WeKo3p4WSU&#10;DnkwHXifhDdV2EMkJwOwOfreXZ/rlT6HUQc8yeyjsAMh8kWEnfUMIfsCLC0ryCYWJcrhlB7SGWRu&#10;Xvherx19YZ3NPbHMVTHHbfWxT7+44BKnf/79p33640+yI+uExfWe+vt7VgyxEJ3t1WeH27EXV9tD&#10;JRvk00S7hC6znhytqJxqOsIYsUCiu5L2icBEZWGLWvqZebQV9e8V9WwNJ/fS3vpZkHAIeJ7q/RA9&#10;Q5j0IZTvPC8zWZkxiD4hIN1V94/N6qaLggc6EdpJB7RaNFBrDatKsA2RvWQeIB2lzMeD4puZUiRM&#10;XaW1fsZeUyxL4pE5vinSh+n67HidAfRgkrBb/E5on0uLYSNkP4Yf9ervvHbi+kb7+sdvbePZJ21U&#10;TqQwYZiwYayNO57sMD6+z7CDGdZ9bUjpiA3pVuYxTjwV7maeOfwJpuZs6+dqkt++eg4KDEie0tHR&#10;TvfuLz8n7FCwNdH9365/q6LvjbVPrbdTZKezo+eA9m/IFvkhu4Kt7RLpLK0vVe/ltdbg9dryJRrJ&#10;p+iwcICTG4qrYqXDmAsaLxwbnxVpdz/o5wJpBN3QNQQ6mSWOnSdwWV36tLKuXsLPMHbse3qVff/z&#10;1/aXBCVj4wS7VT5C+cnaZ/kI7rlIpEpf0anYTX5BbellgqP3SsfSUYYP30RrNObIRHvjs5et6LU8&#10;Sz4QZ3201z2lDx1VsX7P7PW7tCZRso3QTpM8p0iX31NcggyAaRLlE/XTmhCbICBNMbYrpJAP1XR0&#10;N+dT1Rza1erJB+y9erALAPpnemxoodemngx3BUPsGz4avhydLjd9NzoTCNoMkWyT0IKyEJ8vQnZ+&#10;aEG0tXvY3426gRa+UlnxLSw59bR+jrIX/4l95uL3wq/Jh5NtTF6aDZQObSDbXUk2iCBOrZROVi2p&#10;g1XUWWFs0T36Pd2mIbLT6dL14Oq4nQkW/JiwL+ug+6brMVr3M/d0nC09M1Z6U3Zavvbdwr63C/vQ&#10;bUaizCVnuQfdn/PHkEHdJxiiss4aMxn76HU95Ut0kw2Gdg9bAp0jrFcwRUGhj69PQUqAMHQd/RtJ&#10;Rgp3kmWTUuSbJx4V/soqjR2kCotROAxrkktYygZUmi+50M9VtF4VhGOgu0vanvrHU68+17wM+v3P&#10;r53nHlnWR59FsA9GJIJndD8x2zA9K8Gm5w23VpN7W22dJYoJHRbQs5af3t/FVKAivFX/T3KbuZlV&#10;HtXz7dLaZYdKPwa62AxxB4q/KwmjEa9hfhaMJ5x/1hHMT4EP8sBYBxgYekrfBh4PsWE5MXaHZIGY&#10;FIVE4CD8lPJlwdWqFD1K31SQD0PMydGHat1Dj8TbiPxQV6hIsZBLgmj98eGIYREsZBahex69F0lK&#10;5hxTJEAMjPElDq/oMygWCTse4brbmEfOjNvqa4RzpDuIITDzEWYAbHYVPeeAJyNt9aUFNvVUlI09&#10;GWZLLyxyhWr//vrHfvjlEyt4aaOlCceAG+i+AzvQBcQMb0ZYoZ9gBKL7DP8jUvqFBMyYojj54UGu&#10;MJH4GX4esbVySyRP+Nh6VmKR+PE99nsdXTIxJIdxwbbEY/RsNWR/JpZstK9+KZu9+vdf9uGXl239&#10;hQwbqnM4Jj/ZRhYMlX6leDbdxpaMs7nnRlhYZpDF5gbb1JJoe/DSQjt4Y4dlv3bILn94pfiVn95r&#10;jFzRcXrt9a0XU+VzhRwZbtlv3dhX+u9W7qUPC248oveJk33yORjk4qCp+XF29I1T9tnPP9tbH2Vr&#10;34PMN9djyXk6i5LHe/Us90o3d5ZsdZFP3lm2OEJ/QyMCxUWua0Znl8Q3uCJY9zhCdmGC/Od55yba&#10;kddOv1340kt13//m/dCSF5Z8GrqNcWalBcJJR0rPFmxw88+l24l3ii9c/PLVGuc+emvo5us7vl9w&#10;PsO2XJtp959PsiTZqj56f6j0wZiwDpEAGVGg+xCm6iTb0lX3xh6QuKZYnMaO+ELpD/ksG86SOH3P&#10;3vruK1t2ZZXkyuOKsAN1Ddc9HL++/NePv3xuNmtF4vTBq/vfH7InylYXpP7y3seZdJw6uuOXv37L&#10;W/Luqa+PvrzT9rz4pM2Qnz5Oshak9xsGe9e5CTbyJEnToTaueIQNz0+zkfI3R+YEWvHLD9nPv3ym&#10;t/rHJTGe+uRd639gdGmntc6z02eSj/I6a8xBDJV/0maXx3Vqd3giyNrt8FjFVbJt0rmceYoiYVWD&#10;tSzxeKhrDIrNFt6UvBLgb6Vzhd6FaaGX8CNy/q/EqeTeI503vyjNbnxYYH/9B4sWZQbn33vWxhcn&#10;2Ohiry0+m2Gzi+e6gjN8NnQHseJ6sukUQN2u88K4ihbS0bCqhBwJlo8QYhXLdAX0teXRF3otTTt1&#10;pKtqlsW/SYTiK1EUTnybrlPi29BvUggXJ/9uTGGcddoW6gpM0TPV0EN6v5rSn+W1DthfPoumHM4u&#10;up5ihQFbQx1DDqNqiHFj7/Bd3DgXPQNFawMl4xQIttAakdRqLdm6VeeVZo0h+ls38kEy4psZYndq&#10;D25ZQcfpYEffT9MJzAckT11SUWecxCmMH1XG9jDvKo/NPDnKJVHIV8AqQFKI5M490oEpG6M+fP79&#10;M/2Rq//19dJLL1VadHTB/QMfC/+b5idoWCkibiSciO2heIbu/7slK9HCei6+rSstM8ASZLfSjtJc&#10;Ip9GnwcTxH3CPv7CffjC7szqXiiuhdGgpe7nHuniTsJg3bSHvYlT62pCzIB9vGn78UWxucQPJK+V&#10;tRew2KDb60kHkEfgijoYYasvjrMJhaGu25SCdwqmKY4MWOtj4/PH24TTYxxDAnEZ2CGa6rPvlL9x&#10;q3xxKP5vE9YDe8CkBJ4JEhaeJp+ly+aw0jgG98SZAevp3sAo5ADcv80ZaLcRV9DfwC4SvJO56uEW&#10;flwYRHicOAE0qOgwiknxU30kCzQvUezfRd/BoiTN4oVZp54Os0gaN44ECecEWJsZvaxWamc3iq52&#10;ehe7Z1JPazqltzVaNlg4Rb6j7OadWk9m+kce87oz10VYsavWnWI5RiqhB+P0+wH6/IY68zD+EN91&#10;yVXJJsm0efkT7K0v3rQzr+RZj03hjkWUGDQ2qIVsSyPtf2N9JrNTGT3iEowU+03qa+WEXysIhzWY&#10;52+Zl47rjP9lr31yzRYWjHDxw1Z6HXkBuhRbguMly8TgbsaDWPsKunx0jhKk2+JyoF3W+dZ5AK/1&#10;Wu9rLeXzMJavKqONpvS1ShQczupvtYSf8UOidofomQMcWyZ2kY7TFjpHtfR6CgLRHR02Qckd4mIo&#10;FC5RqNtCOJlkbucHB9mtPA/YrszPAPsQd5xQHGMB8guZKY4fHvVEgoVsj3VFAIPlM03JS3JFoGML&#10;gm1MZpqde+26ffHtO7b+1ATdV6ANYxzMExSSyh+Sn5e8289id+ksyScgfjBSvw9+3M+x6UHHy9rj&#10;13EmkFWYfpiHX0X4iqKBO/U89aQfoveGm7+eFZaZZjqjvSXvrZcPcox13SRPLpem94HVD+yPPqDA&#10;kiJV/OIU+bau0EA6vJfuM/aEsNTaQVZdPqZjIZmqPZ0GXW8f4cHStak6sZfD2eiGW1Zdy7ZGm0Jd&#10;m787rBxaKZDqMhaOB/qQ19roAVC6zAlsre+VdMhpl6fKhQqVtlIWUIGOLIyylPwoCzumxZISBXw3&#10;kyGADrONlCYJU+aXkLRzlTkEW3WAtlyeZh98SSfPn6VWRV+//vm7PfnsARsHHaYMy5yzwyziUIJb&#10;QA4M9CcEZSvh5Ars3yKwR0IUR5mDGp0lJayNLq2ElWDIeFCdw0xGKEioXnVzqSQgNXUYmItDwINA&#10;KVWCbB6Gi4TwsOxwS89JddXGGJQa2hyqARkczsB+B1ClZJj3yf9DE9VAfwvgTT4SY6F6fS8B0+5S&#10;ItCNEdQn849DinGBQocNJRHUW8JQUwqspoA8weghMkSA9FgBbag8oPdzzyTlRZCPylUCwgB8t3+6&#10;FxKZDecNsJ6LfKUER1qYjIqP3idAF8E+nOFu2ofuD3tt76UNe979/5M4xbBM2DvlAs4KFajQ2DTS&#10;e1cpq8ahi6iq1rG/noOZVlAeMjTbJU1lWDgc8O3TNeCSwZu091oHuihYJw4gxpgOqNbOsMi4Ss4I&#10;JJPgaS7n91btrVM0NxOnzqjoZy7dD/N4WUMOHkA/UgBwRkGKrbsw0xacTnHBoYE4tPobDGAfPbv/&#10;lgibdGaCJRYmWZjAU6he0+JJj92pe2LGacXkTlY5pbOr6iAY2kCGr/fjQTauaKh13BYi2Zfy0/M7&#10;A1KmSEnW0b1D5Tz/Xl5niYufmwm4xcuAMdTbJU4lW9Bg0h0NQEX+hugeoS7jOwH8plqb5oAN7dek&#10;AjkVJ0PMK6M0QGeL6p2GGV2sVnpnaygnvzEVORx2OZl0eDTUuXCJU52HeAE9ulo7EZzTWSV5zGw2&#10;HFrmPERLSdMRTtL/Hn0m88M6aH/oTo7cE2FHnt/lghVTs2a4+YG3yZBQ5UkFCpVgVGZ1lAJrvELn&#10;iUCKC4iUdj9QkVNeyj5u0yj76sev7bPv3retl+a7LqGu2geC9lC0If+VtHYV9H4uAMPesrZSWC2l&#10;KJOzot1806hMj6MexkmlU7zlzD4uwX2bjOutE/SZ+ixowAjMdH9QRlEgYGxmhKOIaqV1aSWD0lYy&#10;RYCBzjJXVatnCZLDEqi9ILjSS2tEN1MrAYyeq3XGSZxiWPSe5WVU+izwWtzmRFtybqb0QpKb+UEV&#10;Xq/18fZQ8TKn66B3STkQY6PkDI7IDxG4D7YpuRPsmfdftqfeO2sbrsy2bU+PsuMvLrc1JTMtSp8d&#10;vtNfRsXfIp70szjpsA1PbbbllzJsaqGfnAKBDZ0jKqnS93vs2DMLJTvJroOWxGnigVm28foWe/Cp&#10;0TbtrJxPAslaI6p8qd4aKN0Rq/OZUSQZ07nqtk/AX8/cVvdOd0wfObjxgMACvU76e0lBnH353ct2&#10;/fN3bPr5uf+aV+ICLicj7OxrO6z/A2FWZXJva77QawtOPWb+eyNtxuFIW1Mw0SIlb2H6+1lFC+yJ&#10;59YZ80oyikPk7FB1H2ohOgfj9T6LLk6Xbp9q009PtInFo216QaKtPhMv8PH/4+stwOussvZv6u6u&#10;1N3dm8aPxF2bpEndjSIVKNJCoZQqbam7N0mTpl6kxd1l8BlgGGDQQdf//u2TMO/7zbxfruvhpCE5&#10;53n2Xnute9m9Shy1UsUX1JGn333Oeu/LshpyDnAI3PmT7oHqkapGEg5QhnbTmvzPeSXVpF/ovIQC&#10;krkTITKUqUej7ObLUyzjTLSln/HaaK0HCUmq+pAraHZw+gmGhcjwR+tMLiyMEzDYY//6KTCvq+Lr&#10;tS8+spWPL7cFV1Jsw5OL7OJ756WDJrlkB/ot+WC4+eSAMve0q/QLZ49iH+awUYmHDYwUuKt/X5hL&#10;MtbRfboCId0He8fMOQJ7BDz66kz2ARzJJhOMocqToAf0ViROAV2zS5Js5PYYayedDc1IfV2ARqjj&#10;qWyk+xMKRf4/iacxkjVmIWQcSpL9TnDUjSTKKE7A/uBcEaDBeSTwxAxfaMUorugpeYR1Ab0eVT6v&#10;xKf7ySyKlTPlc/Ryrrpd+ptkaR3ZEJJ9jopGAIRiCah7XWeYdMfQlePt9rPzBcRyLe6gzyK0j1Ct&#10;jda+Db875PdFW3K2/1/26sjlI3WXHLv1pd5a98YrAgC/pfRhPT5LdqqGLmZUUBE6pSgwT6ugOBBY&#10;cPNKinX2DgeKqqgyZjaLK6bSGuFk4/jQHUtih0A8tN6uCEr6k3klo/XcHfT7zuHgMwGi2CoCOuUB&#10;UuZDT3hE66b9ayqwS3WlXyBuqGzi5KJoW3I51tJOay+PBGwDdrKD9i3zaKbNuzpfsppiPul/HBMq&#10;hpn3gPPDvJKqOYOcnkI/9xbgHqXnhKK5EkEDzgv35IJLskfCMNgquiexVzg+laWHqRxtonsctD7S&#10;ppQlOposAh/YjzG6nzBsj2SAOW7MAUZnjROeA1NAx0fiaKb+bsGVOEsQGA2VEzRCwLjFlCHWRDaK&#10;Apc2s4dLb0tPTx4iIDrSzcrBlpA8ZVZk7EmvC/6ROAXwopOxVSR00o/FyXZ6XEUh3Xl0ENFFwlml&#10;o2ZR8XT76KtP7aUPrptva5JzErErPaXHmaMK/WN3XWM3y+mSDDvKRNbF2fFA8VOdJUG2vniD/fLr&#10;r8bMjr/+8yPbee1uR83ZTvap/m1jAwlC/b2zVVy8B3sNPpKsz70w2fLK0iyj0GupJ2Tv6fYTnovc&#10;6LVpeybaTcfzLGidz9rod9voPemuayRbGScnhSIvaG2pHO0pvUbHG7bK0crLpoMV0oUp6XjGOUfH&#10;u9nkWufet+t55stWwZIgG1qBSbyHmFcSZROLk22U7N/grdJHWsN+0kU4zMwruaksy6afjLXJ+2fa&#10;G3993yUGP/n7y3b32XyXlIXWiA6G1APCd4f0/cEwSxe+yzssfCK8Hb5eztjt4+XABLnkFT7DQGRU&#10;+riT7C608HSYtNZnEnjpoue5UWeppfRR+t4cW1g8yeYcTbcgPSv0tSQVYLQhMAoTDIGevnr2npIT&#10;mFoo7MIBnCidFyv9SiEJHa5+rXfsHv2dnOz6M4ZZE9mo+rroPCVp2lpy3krOEFWlNy6Xg/hwqCuQ&#10;wZkOka4lkUmnaW/pbma6M3+lv/Z++YFk++ab113i9FetDUkgXt//9nu75fJG8+3zObmlEwObGimb&#10;+0BRjiXtTbTsQ1Nt/tkN1mddtPN9cN6oPof1g7lSzD/qJ+xL8nTCRmFF2Xi/nvehszl2z9lpFqTn&#10;9e/KtD3PH5ItnSr8kGKPv7Pbph2abdML77cGt0Ra7fwh1liOX2fpUxJCTaU3uug5hnCOdBHI46Lr&#10;p4+wF2eNAr2xBz02SOsWv99rY+Vgw1KBPxdPsr0sXueLGfjCEtJ16YfjbP9zD1jq/izn2PsfCrZ3&#10;PiyUFWQtfrevf/rZbjqz27o86HW2jeruROGWguNe2/rUErv3ymrzHE6yHpIDuhF80i2x+v/D9HvM&#10;ua5CZ6l0WGXtT23tGV2ANSXDNXQ26jLzSPvp3yW8dlT6T/fDPdHVwsxnKsoJCiAXrCu2nDNP0gZH&#10;muQi1eoj759gHe4Yb21lDwZJL1AklXkkzdpKV5JkqK4zRuK0s85I04cjrbXeh0Axs2lryZbCDMTe&#10;8EychSTJTIwwG8VVJFCj9W/OOx0QJE5zDnmt+MVN9uZnf7FFZxZZ3hm/w4QFZ+Is/3iK0yPdJGvL&#10;S5da8KaJ2judSeGYhOOxsgd5rujYMbhQaU5gTetTb+EoG75mgisIGay1G6nnHqhnxK/wH/S6JCM0&#10;XVD+gxHBvNBedZFsErzL0u8sOzfVxj7gc3RUTlcIO5PIZP5V/fR+1m72MOut96XYDMwN9k6Tjco4&#10;Ha+1jHC60ulN9k123VHUS5+y1k1ld2tJH0IlDAvBXRem2idfveNGVczZe5NVAU/Pkn+Aj4CvgM+g&#10;s9lUsovMVJedarRsnGOIoouRot220gM5h6fbKx8/ayWvn5D+SXJd/HSSUkWP7wLOwUeJOyS7pfOH&#10;7SZAi8/DvfTTuoyW3kyWTzRae+hmwGo9OkvuW6wYZx3nyx7lD3I+FcG6xlkDHPU4RVHhxyMt/5xw&#10;vM7EGK0jgSdogUN0VvCvR8s+UejG/YALHP2p/BxsZ4zkFd8v7UyMbJEwgtYN35AZp6wfFe3Q5MNo&#10;43yNiup/7LXwU4cN8j3PTbTgnX43d4/AFjRxNXR/+KrMYoJ2mNlQXslclM5V0pkkmyUfN3qXdL4w&#10;FL5vf52FscKyfmHSxReS7aEnbrJFZzPlt0dZR2EXApIUcneTvqjACs4Xw7aBZ7j088qy2W12BQK/&#10;+OoUMJDkho4OxoBGdwpfSvdQJAiGIbnHnDYCY1Ax0sWcKryYdSwQKyBm4Jg/SDjp/znqXJ1PCruq&#10;yb9sqYuCZgLZdMzk7p768eX33/8/4xZ8nXn5wKoJa6McDTqFFMwqDNV7s1e+A36bey7fJtwT6ajb&#10;6QhycZwl+kw9MzNoGV1QFf8d2y47XUty0k02LP6k342kIOiP39QUjCFZIHZDkI5Chgk6/26kgWwm&#10;zCzENIj9DNFFkYrnZJRlnki0hvJtSYZiC1oIp5HkIK7GvTSSroHNC9+lvvBGHWF22GiSjqcLq8Zb&#10;pNaPURHEk4htELsihgVmbarfd4w8eg46Tkh8EpNySVNiF+W4BfrC2OM+V4BJELGFbCuxNGJqNaSH&#10;WmjvKJoklgBrTdBuknVTbarOwbSLCfbQk1vsqx/+TYdLsdVnX79he55ZaslHZAN0PyOED4n50e1B&#10;5ynBawrAiA0yY3iC8A7ji9KlDyeXJbhiGgoV8Q1cjFHPwAifTjyfnhW70UuYaIx0WKTOG8VxbnQS&#10;YwpINuhvGm7w2c2P77Kv/xVIVv36y7d2/d1ttuCMx3J19icXp9nks9nyRbOt4FyefNGptuRStkWQ&#10;6NQZXalnfOS5h23jk3favU+utasfPbX3/a/fb4hc6e0qvfDenpJc2Rzvscl26v3XH+bnX331XoMX&#10;Pjj5jzsvZjqKWxKnjA3IlU9b+N5V+/KnH+3tT07apKJwizwTaSmFsl/S8x23Rjp9z4zT3pKPXtJb&#10;sUURllUYLkwT6ZLz0EZCgw22ICE55UKM24O5F7PtkVcO/vjU397p/ekXTxXse2L2D8z4Gy5dFCfM&#10;R+KUJE++PnPhpXQ7807xX9/97m/Nz7z35Mp7n7r3V1iStj67wG67kmrJwuqjZO8GrZP91D6BL4nj&#10;5pVKBvT/uuv++uj+KIDrKHvoaJYpyC7Va6HHHrqSZd9+/xfhoX/YvU+vs1jZDBKnUIRmngy3vU8v&#10;+e39L65voOP18ucfdbnzqYNvjxU22ngu95/v/+1MLmvI11tfvz/g9Dvn/nb7lVts9wubba2w95JL&#10;aeY96ZOeko90abJNOV9g+WU5VqD9m1yaZQWF8ZZ1MtLWP5Zln375pGOFEjSzF774m0Ucm2M3kES8&#10;TXKPPuOcS79015mgaaK/9BiFoBSQQ0lJcSXy5goYdDHaZqzOc5rOff65FIs/5TX/MY8xiqC9dC4x&#10;Q/x8MBaMisS4YcJB51DsPktn9cpbuxxV///8ev2zj+QnTNNe+m32hWibfW6GdZGeJ3FKNx62o5b2&#10;HPY4zmJ1XcyGJiFFLGac9qMm96hz7BKNOtd1pceg6MVuUhTBs1YT5ukonEPCjpEosIsRe6TYBb8+&#10;4QgMURk27JFoY7QPegZaXhpaiBmQOHQFDDqHDYXVYYeh8YIRSAM3+iyrONFGCUMOlV4bRIxb9wWV&#10;80jpPvQfMQwoQbvrnihycolTvXc34V1mh8LWkKjnCTnqs7aSqT8ZkmR3qulM479A0e5sonwC9EEL&#10;4YQmwg6TD2YIR2VKDj0WrveBlQhffbj8i7Zai7l7J33y0VeBGcD/7UvbUGnFqRUZ4zbGf0dXbZWb&#10;x1lDfWZTfT6F18S3KbyleCtRPneGbFQ28QKdKZqDso+EWYzOAAw4JK2J14bq3xTdURhCAwWj6NDH&#10;xA0odCOpii8zWvph8GGv1dkc6eJY+I4uvo29dRc2VxhB98UaDtGzNZIswFwwtTjJlp3PtwevzbOC&#10;4igX0xil/eym9+b56aycUjLF8i/kW0JRjCtGGanPaiGcA+tVpfzBVlMYr4qwHtiSQvNu2teUY6mW&#10;VpjqOrJvEB5x91ERdxcuIaYS6P4N3Cf/rhjZ4N0bZUnCtTGnZN9kHyn4YO72eMkEnbDEizgPxLjJ&#10;qwzU88AOQpNK/H6/LbgUb0nSeyROeZaeN4+0BtkDrKmwWPOJA6zdtKHW9qbRWuNga6u1ba6/dYlT&#10;8A7nUXvQX+tP4w+5Bbowh8hmxAt/09hFnAqmNBiW8CG5HxKnN52Zbq//7VU7+/Jx4cVoayzZIpEM&#10;mxPxAgp4m+hM9BMurUHSDHxG8pJ4czl+bbc0woqfK7Iffv7eHn3npOVS4C0c1UHvVVWYvfPd0OyD&#10;aeTT6r3/xFa6qgtb+fbGWUZxjCXJj048SWG8x+GpvvcKA+QMsDrCeIxedPFtcLpko5H2JPtApi0X&#10;LgzFP5He7iL812Onx3rs9lhrnQFYzYgZUKicIDvvmFl07ujI7infllE0MKo4PF5xyc9g1m/CoQRb&#10;cD7LRu3zOjpy2C8WHlliWQcKXJFq0BafTSlMsfziaMsv9VuefIMtj+21D75829Zfmm3JsuPZOtfM&#10;2/bIL4qSf+R8pJ2BK1n4JUd7nXfY53RFK+0dBSCw2xJHo+u0tZ6HZrhq+ry62uvmwjCDHpIdOJzo&#10;Gq9g72ouGWSdut4ZmIUMSw24n/EHsL8yPg/fntGEzKNHf9FxSp6QPB/Mn0mnJY93y2eZPMRqy4d2&#10;jRzyQSnYhcmSBDdUvVwtkYEtr1yxTtsTrRZKFmUlxQFYoasHwQrV4SbIN0A3QJU61HtUori5Tvo9&#10;KH676GZwtHNLCZZFycHwuERhR908s9xosyXR4ninJQw48gBMqkEjpLhXXMyx5z8o/l9zTn/57Xcr&#10;fvtxm3EhR2DKa7MuJFja8SQ3Xw0qEarL4XCusUZgnOoafQaOLRVZVICmSADpHqPTxCXdqMrBCEq5&#10;UblFVarrmkVB6v+TQGG2BzS+vLKgOOV0S2Yc8dmkU5kyjqHOcYbnmspADCr85Q7cy7DABU+gh8Pc&#10;lPfX7yQeiLVkHQiGQZMwHKL3w0BT4cTcRbjncSyp/mdtqKDFaef9SSxTwYrSA6xTNVybJCLVn+XK&#10;Crq9Whg2lCw/l4FxiVM5rrEbYqVgMxyvNYqXqguch5Hsg/YsckO8nXl5//W//fFinXI78l+/Fh+9&#10;7diNUrYoDYKrKEuStpUrDIvWkc6lpMMRLkiYhUHBEdJrCsF0KXWqGKGhZOYJNA7IBc4sFFUM/0fB&#10;9NRndNBBhuva0T3IoHcQkIFi0imaCgVe/uzOmdMzQ+sTLaPdRoqipa78ogRb9dhcgd7b7Obz6a4j&#10;iyHl0KgxLwBwE7ot3mZfnm2pZZkWLYUSLeCObCMHUPVWRlHJKYVOkGeGTm7kdr9NKstydF4VyQBX&#10;4Ugwg0uGvY6Mbl2tvbs/7hNjKMPU6e5QSysKJE59UhZQOAFexkpWR+qVmRTMfwVIYzSYg0Liv70c&#10;UQI+04uSbOrFGAvXgSeAjZy0njRIjn1/a6YL49JSznN3KeheOq/M6YOmkPdLlSEbpfcmUOou3T/0&#10;SVABBEkWEwQeCTjRed1LypSgHsEhqI2id8fY/mcfthc/fMqmHJ3tut6ggiS51FYXck/wvYf+ji4m&#10;ntVRCcyQUZk+3CWem2lN5pxeYC/99TV79a9P2y0lea7ah4A4wauGN492MwAIYlciwP+nUQms69C1&#10;cmb0/BmFMZZwgkC01xkAEjgd5g6zpml9rYae3xky5ENygSGI2BxreUfSLEyfRYC9Q3nilEppEqct&#10;9Yx0vUDzHb5XwEvr2kfrAG1c8IYQN+eMrpMWuj8X2JHBqqprzDKfZW/Ns+3PPGQZJzNcUJhEWPi2&#10;qbb/+sM2iGCr5Dppf4xlF0VZbrFfutFr+YWJtvepI/bEB5dsvWRz3bUM2/fCLVb4wv2WIyMFZR2B&#10;NxKnE/dH2+ant9uyRxNtVmmo5Z+WHpBMcDYiBUiOXJ8jEDfNJdG6rI2wW8+us/ufutOWPZZtMwRA&#10;ImWwKMrAgBDAJKhM8Cb7rORN+828Euap9Nb5QkZwtOiKjC9PnN5ZlmJfffu2vfaPj+y2a7db1IkA&#10;7VDUsUibr2cpe22DeValW00Zlo63eXTO1tv4/fF209E4W108y+Lk8E2Q8c8vvtUeeWGT3XVtos5a&#10;lKXLySoo9Tg6pGnn4uSEL7CFF2fJqZspR3CKAPxEW6L/f+bVlfbTj5/KEgS6Tpknd/6DV23Q/lyr&#10;gz4AvKF/pHtqyFahK5n710ugAUeUeSW9tDYAdAo70DENdUHnFyYdnCqdvvBSnqWXxFhKsRx8rUVX&#10;nZuu0sldJNdjBPSZ9UvxwHhd4dIfBdITR59fZV9/+7/nlXz23de2/ukNbvbVUjmPZ986Kr17UyBw&#10;qTNM5wmzSJl/ydxhkuydJLucQc56BInKQx6rpd8FQFfCvt4d4lgUMPbYAJwzaIcpEoFCl8pCgjEE&#10;TtCnUDq5xKn2Z+rZFOm7OGujdYF+hpl9dCm0KHeCmPdYXz+jyh5qE2xSPdmr2H1JllWS5KhnHb2K&#10;7o1ZKHRMcCEnJE4HCHhRVQ9Nb1fpiEr6nD7SJVH7JKPStdirVOm6Afu9joaMeUrOTmi/oLlor31w&#10;ulHnHToY7o2kBh1GfgHXuy8vkE7yO2zAHowhcbo22MasCv/lvkNL7tGSVyk3Tf/r6/C1a7WWFa4s&#10;HlA+rwS7DK28m//NZ8k2Qm1L9WZeYZhNKwmTfOp7OUITj+n7UwJzRwXYHhLI1lpBvTdKDjOd9STx&#10;0HEkegCNOIF0NA3fIYfF7Z8uYR7wg9NhFU5QuY1yc05lo5vKrpMA7CRdVFs2EOeJDrm+0j/zymJt&#10;wUUqDpEJ2QetvX+n3yZrX+YU5tos2auUonitb+D/99P+YB+qFwyxJiRO8wY5fUl1MMmpodrXGqt1&#10;VkicgoPcfaBbAzPDmmntHV0vzg8/l52jwrem9mjYBp3d88nCLtKLkgcoiUnkEkhh/ZhVH74tMNNt&#10;/GZm1wSSYXTn5hbHu+KNuDOSI+kMqupbzxxmUO7UmjjQVfXBBlBp8lCXLMfJJwDRSesRKpnBcSDg&#10;RmJmkN4TihyC0WMFwJlXAm0Ws76oNhwqfR2k9QwR8CZxuvDMVPvoq4/shb88YRHbkqyV7DYFX1Aq&#10;EqQj6Hyj5BW8Ak5ys1q0RyQYnY7Xa92bJ9jmkq3262+/OWr5Fz553G4pmmi97hG+Q460RnQl4hA7&#10;OjxwAPssmaZrqqvO6bTyeSUphT6BdJ0h3fu4h7027XSeRe2JtW6Sw9aSzaqSebpomFdHMpmk+EA9&#10;D51BdPhRPQpdKPOzKfgjgEn1aMqpWMlmIHE6RFd/6YVR2pMBcoICzyEHqBwvVdN+kjideSnW0k8n&#10;ONzBGI0OYF7plY56z+hHqDROsfnnki3/cIqVvnzZPf/fvnrDHjg3zbxb9Tu76Q6SHZE+oyAuUxfU&#10;O3kHQ22qnjFlV2BeSQfJJPPeqMSnsrqdcBVUvdDudNJ+Mp+mk84ONFbMWu62xmfTTuVbkvY1aj00&#10;+OHW/U6ttWSyic4bs4PoZKZDsY/+HqeYbveR2kOSSmn6bBx1NwpDuDFOTpD/kWCrN3O4VRYGaSRM&#10;0lDOD0k4aHpxvtE1NfXvtsvGmYfxCJJlZG6cnhFK1z4k4XTeuUhO9dB+LdgZY19++ayrKsYe/Vbe&#10;efr3n36zTS+WGYWd0DN21rNjlwkKrSnKtYS9KRa/N8mWn99so7dmOVxFZyOOMQk+qpnxj/oJx9J5&#10;SmIzXs+RsMdrK06m232ls2yE9nzYJo+tf2K7rX36TrvrMa+de/sB2/HkYcnVDOnPUVZD57/O9GFO&#10;Npn7XUPnm6KInvo3ibUxOkdUo9MRQTKK4rVgPW+4ZI5gXJxeoYuFpQKfIeoAMwejzbM73p1tqCAn&#10;n0y01VcW24TtPuuttR8rh/Xa8w+Z/fGzo8b7QQuz7rGz1n1DjPCy7IVkLVT4Axu4SDbhVsmS/0is&#10;/CvJtJz5Ufs9sjuRNlTP3Vh74+iGtS+1tD8U01QkC11lt/RGPT1f+PYQ80hn4p8xSzZMOjRU+99Y&#10;PizBZbAl+oJ5YL30PbIDViQwVEc+zIjVQdZR+95GOL2b5IuOtKzjKdZvg9/RR9cSvmjEXugctpLc&#10;tpSuhuGhwwMhjrZtoGwas0knn/A7Wt7kvQHMBnaLEYaL0it0y1RaZwnrTxEuOf3yw3b6xVLZmFRh&#10;QY/DhGDDTK0FWLGf8O/DVx+wtL0LDUq7NtoHz+EYW399hfYu2q1BBQbltcHCUS7pS5J8/EMUFlFJ&#10;H2IThG2ZF8ZIDTe7UxeYt4fOJolTzj1B+GDp7OxDSbrvJKuNrkB/oQO13tWlp5sIU7edNsQVCFHQ&#10;C+ZO1JV+OlpYPNHGbvJbNX7f4XRd5b4n9qWNzk7zpbIvwv10ULMfU08k2vMfXbW3v3jXVly4w9pI&#10;91XS+cRHwFdwPoP2vNnKIDd7Cb1cVe9HcAwdh89BEDd5X4E9+e4VO/XSAUven+AKCV2QTPLMWcVP&#10;JaGJTxMm+RgieQdnOZ9Hv0OQjqBuMjpZ9rGR1rqWfNPu2mP+vvX8kdZU5wifiqRpi4kDXFf4aOGh&#10;EOHi/AtRNrsk2YZukO2V7JCkHaMzRDwC6l+6JQngMV8Q347gN13wXskBFHbgzb4kTklWO5uhS3qa&#10;gmQ3/obgMHvNhf6m4ErP3lCfM7EkTX5KrKOSq4Ld0vpVyR5oVfFVJROMf6A72q/7jDqq/ZI+BzNE&#10;7Ul13VBQ8UGZiy8M68Xcs4nOR14tX3leWaq107mn49Cv8wg9pPts7g+sxsV+c+leK+mstZY8wQrF&#10;iAJsFh1FPaRruugifuGCxHyu8BSdSHRsVBOurbNG8qd74NxUxAqyTyBjEW4e1ki9l0uaSUaIMUAJ&#10;jS3AD6+mnxEcm3Zg3guCfP91bl3F12NvF51M2pri2ANGa0+IfUA1TywE/ZZzKsXSdyZbK63ln4lT&#10;cJDkuYYwHLT9fz679qrGfaFuFmLMSb/55duQJB+tc95YzwtNI7iO5CDB8gmSPYLFJDMpyKRLEpxN&#10;XGOU9Gzc6Sj5IHGOjraB/pYZhrX1PUkBChDArjCHNdd9sZa1hWfpBAP3ZBxLt5zjURYquQOjE6ty&#10;44+0f8SuKLIkFlUhO/wNs9pgVqpBgB58KsxRTf8PG0QnSqj2nGKfLtLJxJ8aSJaIrTXVfRFYJPla&#10;X3/vOxBncy6m2OQyj029kGoHXi2xH91Ig8DXH7IDb3xy2VZdnepmDjIXHR+UZBLrj+2h6JLmB2JA&#10;N4JftCYhxzwWL52YczZenxHhusZI8uLfVcQaGc2Fz0PRFIlT5nJTsF9X60asrQLfEvRv/XCsrXrm&#10;pH3/C80Yv9k3371tO6/NtIkn5ccVRtkkEqdlEy2nNNOmnMu3meen2IKyNAsR1p2qc3HHozNkY2+2&#10;AuGlGeeX/XHxg+e3vPH3v9crF60bXnrvwMOTD/ss5vgMK3z/tVX87IcfPm57/d09v9x8LtFihZPA&#10;zWB7Zted++Ap+/qnn+zNj465JKZX2Nh7XHiGYhZdxCR66CI52VOYiZlrqbrX4fo3vrljBtGadJMc&#10;Metz0rkoy9cezChLto3PbbQXPnur4O0Pj627uzjrDwoQKQph9mLa4UBxgqPrPZ9oR14//Pt7X73t&#10;L3zn4tGVj99i255ebOuemmJLLie7MS/DH/ZYf+05ST9mr+LT5J4Jtwn6f11ks7lHgvIwVXHfnOvY&#10;4kiLKPLYg5cz7dvv3rNPvpU//Px2SyyMdoloYhFQg2+5Nu2Pd/564cCXX75d/4m//vXGe54+9Oz4&#10;fcm25Xze3z7524Uot7D6eu+LT7odfOPCh0kn0m1RWZ7d/cRttuxqjsWeinJ0k4su5NlU7Vl+Wa6u&#10;LJtE8ls2iREnc4qj7drbW+znX750XZ1vff217uM2qyW7TgLqBukuzjlJv7aSczrxBumZ+khOKSak&#10;4JoYayWdDSh98cehrB0lvJmqc58p+fRKj48/GqD3pVmjjc5bM50xF9uWnPM6FLsj2YY6Nkd/t+fZ&#10;lfbd95/ojv7NovXZt9/brVfvsILzPis4G2EzzmVbvy1eN48VJqe+Wn/Y9uoIb5A0gB2NDiowT4z0&#10;u0e+UnPZWud/LNX96szT6U+HKkxXFKk4nab/TycpMQP+noIy/Av8APw6qDRnFKUI00XLPw62mtI1&#10;zDRljnU76SYKTx0TnF7pfoQNq7OemzPHjOZcZpxqj7EDdNXD+OUYKnUR4x6mdSJZBv6iI5dRBFVW&#10;BjsmDTrRKOBLOOa1cYd8Dms5X7XcLqJ36WqsjC4DZ5QnTmEA7Lp4tM0/m2/RB6JtjNZqnNbaFdpq&#10;/UdID3fX899dtOjr9/7+Qma5aP3Xr3uK7/GFbE76nFE+2FVY89zYCNkb97l6dujYWafU4xGOsnei&#10;7FWWXjOPhjvM11vPRacy/so44T7OKTFUGjYYP9BYuMbZRulzF1tl7YVRmB1cU1jCxZN55gpMVf7s&#10;+OpVtR8hWtPR2qs6D+os7vPZ0kv5dv/jC+2BJ+baxNN+hzdG6Hc6SuYodhusz51SMs0mXZxsCfLH&#10;6WAcecBjzWSLW+keb5g0xGpk9HOv4EkK6rFBmYVZFnowKpDIxYZU4ELwSrn9h8HIJU51n242Pfcr&#10;vBKzP8aSS/wWLWwVIt2PXaKQFfYy/CLGhQTJZoLHKQ7uJwxKHqaz1se/i8RpqsWXxwyIifdaNsaa&#10;CoM1yR5gzXQ1KRhiHYXfsSet9BzY45Y610l0LepvHOaXbaHxh8Q+LFXIQ6yem4QtrJYkC4kBdtaz&#10;8j6MpFtQVGAvfPiUHX92j+yh38kW1P0UGXBu6DxGNijSJaHofBL8FOLbXDNHWND6WDv+6gn7+OtP&#10;bN+za82vc0D+jD2vrbXrunqC1SUmxVnlYt3KC9GaSuYSjya7+DYNciknfeYRdqSwo8/dwsDCog2F&#10;x91oI/B/+dq31/sUnMi1mB1ex+pA9zv4hJE43YX32+v+mQkKjTiJ0/jjPudvUrgUujHExam7Ci/3&#10;vTvIGPXg3ptLz1f7lvE2++QMYfXp1mu3/An9Pfpky8XNNufITOsiHTVmc6TsabTlEOMu8VleqdeW&#10;FN9k1997QrZgrmVpT5Jky8dpnz075BfpnNB1Gqfv4/WavC/MsfXMLkywzEPxjnmO+CTFXxR4Nt8S&#10;6caL4MdV0/mDmpnYb+we2df9scLr2kf5zi3kZ/S5K8i6rBznmjLQMzSEUMzXTX/rch3od60HDZNg&#10;GVjNxrFH+h3GZyYUSmfdMdaqTRlqVaaWr7P8kcraZ1g8GR/DulSVT9oWnL7/rWet+84Mq62FqFCy&#10;VXVoaklpElSNkFPaS0qAbpkhEngot6pqAZlzCH0GBojq1kg5xpPKEi1aoAR6NihWoQxlM6EY44AM&#10;lIEBEOHAQHUHrRKBt7lnEuzMq5vLKRYCXwQknvvr2zZfgCavLNIKyvxuniDgD8cS8N9E71Nd3zeR&#10;MiH50UXvOUALTtVt7Ak59lqsFjqUbo6IwGI9PRczWKh2Yw4FYMwli/X/mclBpR6OBRVtADQMFHRo&#10;UXtQlMluLhHvgeKuo+dvqGdvp3WqofeoLaNSVxfBeTqNGmqjoZGM3R1tGSXxNlbrSFAHoAHI7a91&#10;hJOaw8kMSxKnfeT4Uu1NcAxqFii2SKZB5Rgtp7WDgEp19skpKm2kHF4Cn3WlyKiSdIdRwBE6wA66&#10;co8kSqnEuCQbdDFk3QmgMKB/gJRn6sPxVvby3o8++efrTcptyH/9ur3wrl3d5Xww/6wuTgTgg8/i&#10;ElitrLXtLuGMPizHR4CRTlMuAFvy7jCL1DMQQKdTrLXWHTo0lBrdDiTdoZMkccogZSosMbZULTE7&#10;pateqcByndBQOiHQ3AOGpdy4UPVLxxlVksxoWXy+wOaVZtuKi9NsoYBlqJQQ+wkNJ4lThkNHbGcY&#10;tYyOQC0D4umOYyYiwbw6i0ZbjfR+br4NiT8cNwaED9vmsZTT8dZMcucMS4Ux5z6ccRlj1aXUSJy6&#10;CnH9zDm4+p2uOvDM5yRhFCEQyvMRGCXx4WYO6JmhKeQgMxMlWIaH7lBmiPbV8xWciLXpF6MtXOBw&#10;rOQBx6/D5MHWIr2vNc/sZ42y+1vrWcNsqGSon84A9FO1Jet0Nqee1lrq9+kswWkh0NBD6w8VwXiB&#10;mmQSaTIKXaTY4RvvobOEE0zlkn9nlO24ttYee/OcTTwwxVWdVJf895JugF6Mbm2qn5mzRFUOcgll&#10;LpXr1aXo6+jqrTO46MIUe/Qvj9qVd085uaTyjFlG3ZbRoRMYgA41h3NcBSAc3TGXFHrwZp+MSrzA&#10;t/ZJuiVRzghdG9xz55lDrZmMSm2S3FT/EATSftUX4EC5DsPZYk30LDgUGPPhGCU5J7T+N5cBpRAj&#10;SGsOzRk0DiRLnVGREh4g+WxZkTglyK1rzDK/FTwyyw49v8dSj6Zbp4el4LXeBftvsZLnDthQnZVu&#10;Oqcp+6MtW2s/8ZTXJkoxTyz02NIzt9j5t0pt41N32X2Pxdn2p+fYhTfW2fwT2ebZKsf0kVCL0pV3&#10;MNXWP7lBDo3PppaEOccnZj8gVMBDBnnLpRybXjjFgdOgbam29olH7PbH59viqymWdyHaJXIwQNCU&#10;QRdFYCfmSIQcU4HbI3Sb6v/vk56WHEKjQQGHl+4JAfgxMiqrz6c6J+itrz63O568z1EY+aAV1drP&#10;lFN3+oVVlrF+ilWTMWl5c6TdUrbBQvYn2JJjcXZn4UxLYB6K3jv5+GLb89J2W3V9uqWfjbEEASMc&#10;vuDjHssribObH51nMy9Ms9mXpwSqSEuybeaZKLv/aqZ9/PfHZQgCTjlB2Uc/ftuGHZxs9dCBgDp0&#10;j3R4deluCnGS5FT13SmdIWNL4hTnrqac6lo6q7ALANahm6CjO+WYz2ZdzLHMEt2TnD5mWpNYb7sp&#10;wg0ix3Gkq5vA3GjJWhCJWTnqG55YYB/9/TndEW5Z4Ov7n3+xvS8dt3mXMvSesbb72VV22/mVLkFQ&#10;VborTPqOGZjNpF86Sf9AT9JC8oK+4awzN3LUQa/VuFvPRbcidkm2pYF0BgHrQTrPgJ8blsuJk34M&#10;zCuRDtXeE/AeqnUeIXuLE5goZ7ygNNmG7YhzThBVlFDQYJegFKMbkXlJJPAcyNC5IMFMgi14R7yj&#10;2h9Dokw6hoAJ1GLoKAKABFZwBKE9wwYDVLvp/lz1rn7mIUGse4gQUI0vjHPgra5+j+pdwCfJOSjQ&#10;mKEZqB4d5/4fIJUZds0ESqYcyrIFpXkCnnKo0IdyREdJD5I4nbA28tv9F9f/WZn8//06Au3Oyds3&#10;DH9IQE+OCsEnPoOAJJTpfE/SmCQfzk++ztWkPxOnwi8E7+QIEXgCD9FFia2CTowiH+bGUYWLs9pB&#10;z4UeJYk9SOcIJwgmAOY0OFohnCCCn85GBuwkP4MmmUAyHVfNZavG7I9wXacD9nht2ZU0m3vB785Y&#10;MIEs2Yd8nakHzi22pRcX2szLsyyxKM45JQQkKP5oI3lgzjUdp9X0is2hMri55Ays0eXBCLvx/sg/&#10;qWTpqOA+qskm0eHCXFNnz/X/3Hrpe7p9xm70WM65BEcZ5pV84mAjw8HaXxKnVBC7pOlWYRTtFRXS&#10;YDroRzNPxtr8y8nm1blihutY6dy280ZYlbxBViN3kKtyvfHmMa6yr7ZeoR9iFkcbXRFay2TpyxF6&#10;XwrfAPoE25A15pXQKT5O79dazz1ENmcIsqGzAA0uHZHzi6e4eSXPvfe4TdiebI0IiGo/cCYdjaBk&#10;7UbpC1gc6mLDtT9gJ0dVIweIbre6NwXZtrKdboblP3/8yk6/ss0y5Zxji1kfisZ667PpBHF6iP1m&#10;DfU+VYUFBq+WbJ1Nl26Jc51NCTqTFPqMlyMQstPv5p60Ftiv6TCN7Ap/q8/ufcc41+HdS/IGBu0r&#10;vcwM6/bYc2ElOqPAhv2lo5JPRNkYYWCS9330/0i+wCIydJXuhff8H4lT8KlHTsrM8zHSD9FuXgmO&#10;EI4ZGJw5dKHbfDavJN3mnUu2qafjbO3FDfbNj9/b379+x9ZfnC27RHV1pCVIFjw6E1DtM9cx60Co&#10;ZR8Ms1ydm5wjPusnRwxcQKFlU2F16P9IPkF5SgKH8R1QBjKztLnwGvOXh2yOsfRjCRZCx+yKcRYm&#10;fdtdWBBK5G6yw+A7ZI4ADEwYFHnBBEAhJgUMibJNIXLQSFAMkxMUJ/vk3xZs9YQ9KskRaixMAjUv&#10;CSKK4mAUqUxSTuvUVNjD+3CoRW4PdXSbI/SczPNnXivVuLySaGfvpz/stc8+f0xy8atLnLrkqa7v&#10;9U3xe69ZxsmpDm8RGAKD0Zl9f3Gexe9NlT6LsXuvbbO4o4ud7Lmgis7oSMk1uqq9dHNPYeO+uqAz&#10;jNTzJkkHzDuQYJt1/odv9rtgwJSjc23bi9tt2eVY2/rsTJtdtNia3hFm1YR9YN1oMnO4u1ec0OqS&#10;r+okUvWMY9aHOCYNCg1InIHvXNBKtpCZywQqovd4Akl43R805FSxZ0l+k4+mOAxB4nqanPvphWku&#10;gU0n/OBVE+zo1Zvsl5+/ch0eP/9mduilZ+RHJdpovSfJq2H6TGiB0bOTS9Ms6ojf2Sr0Kt0rccL5&#10;w+8vnyVPMk22oIr2pzpyLBzp5Fnno4r0RcNpQ238pmA3OgBMA67FR43YF+4SDx10RoZKH6CvoXSG&#10;dQIWIgo2u0uWmCMJ7XIn6b5Wsgt07KMXPPuoeo52FfBVCIDpfejuaa+/p+O7h3yvNvq72vIVR+rc&#10;TD+VaGnCA8zyZbRCtDAb2M2zTc8qvRi2WfIkHZkpW7i4KNWOPr/F7jl7l03Uek6UfIIJwYbZR6Id&#10;Vuwv3H3g8c1288k11kn/plp8wj6/bX/yAQvZmB6oBGcd8Cv0Cr3oYK1ZF7CP7mvAvRPciAj0R5jk&#10;Bjo9sC0FF10ojhO2JVDKmvTVz4dKFpiDF70/xlrjH+NToTO09jUnDnSYun3BIId/SSwnymdhHm6i&#10;/Oq007EW+UiUm4eKzgtgdf19uX1xbBY6xx1uGeOYW4bqPCTs9VvJ63vtmY+etuWPzndySJK/JkEK&#10;kuL4DHrGhrJTJDdr3CJbKb0K9S5sA27umnyP2F05du6VQjv87DZL3BPrii+Zt9RNF2vAzOKusg0p&#10;sschkq2B0rv4Othq9BL+JrKcdCrSrRXjDBrob3vLHpNcbCc7hS+FT9WcrtvcgY7aeozkFcw6WfZ5&#10;emGC7I7OkGwJPogrMgNHy3cDW+K3EzugWJEuvgGSHWaI4vulFvvk1wU6Tp3tJQim54bBCd3kMAO+&#10;JLqbNQW3CA9S2BYvHzB4j9/FKirLfri9yh5otXSfVMZTvNlWmMIvPR0rXZx5NkO4eo7F7k2zEdpv&#10;Zkt3JYCkexovPTm7JN5WXplpc0oybcWVqY7qrc5aYRL9fxJtbj+5j4p7gSqRoKHumRgQ8Yjhh6Qz&#10;hJ2JZdANySww9A94k6Jo/C70DV2unaWrSTDWl/6HLjlB5yZLdsPFCyiyPhZhzO3sp/V2FJR8fkWc&#10;QXJVG79ONgEa9wVHb35MkO//TJxCp/roWyefn7Qz1frpnih+JPYBpiMWAiMC1OT5J5Ktp3B3Y2x5&#10;Of4BD9SR7DEL3p2Jcl++qnQqHRCe416DChndSQEPyQqwNQxi/SXv6JNxWkM6u+h4ByOS0ARDEwMa&#10;rb+lmD75YACjM5oDm8jsLmSeWBLsLK1XTrAm/H/JPklOzgC4M/VIkvwrvQ+6VZ+D3IEXiF1BxUnR&#10;n4vl8TxgQe0Leo1XYkMViVOSxcTI/PKFwoTzSRxBb0hsDN1BbK2R9oziQP6+mex52slEm3ou2s29&#10;nFGWblfef97hpIqvX375p115a68tKk2RbpSs6f3oBndFC3ov8AaFDc3vD8QGSZzSaTlWPmnUab/l&#10;EkPU+kBxSYMGxaLEGknSUNg+VHvHc9LMEarfY4ZxLa2bm/WIHtNz0wTSbluSbXjpvP3022/266/f&#10;2ZufFts95+Nt8gmv8E2CZRdnWt7ZifJBM2y6o32dYrNLU13R6LyLabb4YootOD/JEg9LRkqX/Ovi&#10;Ry8u1OP9WbD56ntHV88+FiOfc4YVvf/aQ8vNKv/jH+/0vvDGpt/nlEa5mcYevZdf5545g4998rJ9&#10;9/PP9sZHhyzXdZx63Gf1kDx1FS4icdpP5whWjj6SkdQSqBUlO9Jh+HskThnn1UW2iMaUAmG5qWXy&#10;ny/NsmOv7bFXP3vm/etvbf1i+sEY+fzhLuaVqLOUdDDcUg8HurqnnI22HS9tszc/u/7u9Y+v/GPX&#10;CxvsyEt32n3Xcm3J5UTXxTh8i9f6ShY5JwMltyT680pkY6W7unJvus++uk+C89w3dLU++Qhhwvr3&#10;X86w77572z7/4Tvb/spBSz2T6Gj0WQeKQddcnWgvfnD69Lffvtn08uefd7n3qcOvhO9LtkcuTfnw&#10;s8+eCClf2hue/fTT2gffvPCM52CiTZKdXXSxwHXEZhTFWtRRv82/MMkKzuXa9HN5wtlZ8lmzLE+Y&#10;ZOqpKJsh+3rwmXn2+dcvy0X/zT787gebeHa16xZ3MqIzQbEjSXnGRIQLlwyT7IPZiIFwlupJ9unK&#10;doyEK4Oths4gZzurMMrSSuMtTOuP3qPQmmYdOqdhLaPBAX1HkRbj0EjgjJPPkiZ8suryNPv0yxfs&#10;jz/pev+QbP5uD11/2PJKIyxb+z3zPJgpyhVbkzgl0VlbZ44mCMaKUAzFeSWhHYW/KV+pu+yf6whd&#10;GuSKkClEhBmR32X0wJ96QL/TWffm9ISwOTqJ5B3JNgroco/JtsimE4ut0DX4qm0p7JA+ghq+9tJx&#10;Vl//jw751lpP4ttddY4LSnRuwGPEDGRXSMqCncBdPAM6aYzOLrFHmlYYeVBT60rnF+wC2OEE1vSg&#10;1xrLt3Gd8thBMA94HX2IHSzHGBSCMsIjVH5+/pkUC5Zcwq5G4QpNWaNlx0foWQffHWQPli358bVP&#10;ri3Sgjsa6P/2ten8w6H+h9M+bq73rCf9Xw3fHZ+MV2z0reNd0giGgcSjEY5aHnvl7NbhMPML7/XR&#10;M5LIY20oyqU4CxlA75E4bSZcQnzbFVtp7Yj90qE7WNi3seyu2yeeGYzn/DZsLvZnjNtXno+1pMgr&#10;5lCi3Xppss09kyn7PdkmnvQ5nMF7UmBPfGaY1nZq6XSbIt3DjGWfdCUJImhbYRqrkjvY6mb0syr5&#10;Q9w609HbXveVfDLBhulsOwZSfa5bgwoMwP3NHWUNJE9VwXyyi3SbUkjM3iTInhJL88nfJUZNwRDx&#10;KeJHMFGR2wAHUPA4RnpljNaNMShdJHMR8g/nX5RdK2GWvORIf9f/jrHWWjisme6zKcnDnIHW547x&#10;rkmCMweWaCmsniL/L1JnrKIRC7+WuCdyRvwgThicWdvttb+DmacpvFzxe7Cgzj6ZY4+/dd52Pb7J&#10;Oj/oc8UBLWUbyVG0kG9WU/LY9PbxDj8ySoFxFlyVZoywOvIvoXPNkv+684Ut9uYXr9o9F+YYDJjE&#10;EAeuCrKmWqvu+lxiYBUYObCmWkNd7bT2KceStPY+VxCRcMLjmBTQJwNXjrMWPH9qX7th8lCtfzn+&#10;0nsOX6vn2iufW783BL0jfeOY6LTe0KrfqO9JnBI3oPs25qjHrUdvPcdgYeXekoNuWv9+90gfguvI&#10;rYB1hCvr3BpstxUttWVls5yeJ5bZ8a4QK36u2BYdme2S3eM2RrqikOzTHle0klMcYZNPp9v+p/bY&#10;usuLbebJWPlG4W7+KOPOvOW+EfHtGJKnu2nMCrPsw16XE+ik81FdNryXdF8HyU7rLZHWTc+AvsIn&#10;ayTZJX8XJ594tO6J8ZFttaethdN6SoZgUaP5C+ZSWHJ6k0SWvmQsDM89QP4O4zZb6vmTJDOw1uLv&#10;w6iReDrCut462mppjSuRoGY92GOtBd2nLl6g70mctidxevLdV63HzlwpaIEtKSSUBB2EtWVYuq8N&#10;kVMaCETjQNIpSSDH0b/JqLjOGL2SDINOEGq3OIEfKq2gfmJeJPQxtMeSocao0KnCRQKVyhACINlS&#10;mjuevMn+/s1bAZvigtJ/2Edff27LLt3sgv1ZAhpTyhKsi4SAjDFt4A3lgNTVQhDoJhvdUYeJGUhB&#10;ezi8foEygXV9jqMQQvnquWi9JlAE7Y+jLEGQJdA1JbxQDMHJzqwIumtp9YWugkOXfChW6yEDxnPz&#10;XlIqDO1vow0jMEU1ThUdsFp6T2bVEfS+Qf8/anu0ZQlEApaHCnBgVOh8pEITp59ZAqMB3BhaDoD+&#10;DS81QT3oTQDnUfpb33GftdUeVNeBDji5gUNHVWQLAqD8GyUnA0NgPHgTRiXZQvZ63Bw9Em1UQ7qh&#10;2br66H3St0XZyRc2/fTuF9e7ltuQ//q1pvTBtYO05k2WjXNzYAKOjC5e9XlUhuK0MSMyToYF7vck&#10;vWYeCbdEOUeeR3Rw9Xw4F4217lBfMqMKuUB5NZVRgq6X2ShQtBGUIbE4QkaFjtNq2mP3eQgzDjbO&#10;DEYVRS7jAt0SMwHqyKh0lEwsvzRXiizOJp9MstlnYy1IB4S9pPqAji0Sp6Fb42yWnMqcshzzHfPa&#10;hCNeq1MOgOro/eum9HHzY6pQEa31rqr7Awz4pHwaSX5dcuN/Jk5ROLonaGId5QP3x4HTetWV8aWK&#10;D9o+OvciBSYxrMgAzjXJ0kHa9/FaFxwDqt7oOO2r89eOSiXdU/aRWJt+KdYiSZweCATVO04f6hKn&#10;KFYoDVrOHW6j1oc4ioEm2q+GWk/2PVaKbZgUBNR4JE+h5WV4OXNVCOJDk0FleSuqaqREe0jxQD1C&#10;oUDwIz576Ortdpok4d5slzitIXnDGW6vdaAarbYUF4FkKDXcM2uPSDjXnzzE6s4Y5sDRoosJdv7t&#10;Ejv64iaL2+NzVdl0cTHTkO6SJnpOt8ecR7em2lv2We8Xvl2AtTBWys7rHBKol/tLdzAEuvPUwdZE&#10;RqUO1VPsFeuuszBwdYQlH437s8KGYAxJUYJHAwVYmBfcTvqhyTo5mlorOnLp2mPNMebMfyQIQHCK&#10;zgQnd/NksOaPsfErom3GrgV26Jl9lnoo3XpsjrQuktGFx2+3U8/ukbGU7pQcJ+71W4b2myBZyqlI&#10;yyj2CNhPtIPP77Wtzzxod16NsS3X8+3YS7fbuvOLLHRLqIVJBnwyMHn7s+z+a/faggtykoqlI+VE&#10;JcgJIrk+bGOorSxMtttLptmQrV5LPDjTHnpyhy2+MtFmX4q37HN+GyMZodiFzhaC2NC6VswrAZiw&#10;BoMFvHHWqJzsI1lkNgPzSsZJXlZfSLV/fveem1dy7zMPuZkeDJenerTgVLgdeXa5zdix0AU0m94c&#10;abed22gh+5NsqRzrVaXzLOWoHDjJVsqRuVb45nE79NoWW/3kUpskHV5Q5nWd0xOLY+zmR2fblAuT&#10;3TzAmecn26SSiTb1TIJAYaQ98fYm++VfXzuLgG/+1N8+sPFHZrpZEtC8Oj0oPVxNcg5YjNU57rnb&#10;67p9mA/I7BIoelzl6IoARRWFGQS0U09AG5xhqUVRbvZUf+mbjjoP7XUuWktWmHfHzISKeSUMIYd6&#10;b/n5PHvtk3P2xx//rrKmyOf8e9ds9oV0m3reZ6sfm24rLi539qiKdB5US9CrNNN7cwaxSQ2wV9oX&#10;5pV4pXtG7Y+y6rIXBDUoXKoiZ602wFD7RxcAVZ44P7UFFEgSuwIfXegOEqfYFiiIk7W3k88m2uAd&#10;0Y79ACofEsfVZavrrpYt1DrgaNXUzxrKdgGkkRNs+pitfsspSXAdySMEfDkTgO3Rem70FcEfgmoE&#10;P+iGHyj75Dospb8JyjHzCQoWv0Bs5Mlo6yCsgO52NEI4PtKDVWVnSZ463a2zDtUpw/drzhxmg/Tv&#10;xSWTLVsglOSMm2GotXIzNKVrvA94vrr68nFfuVn6j6/Lly9XvfPUiluDNsT80VL6ms+ERry5ZIUg&#10;GB3t1aS7AJHMK8klaVoY7qrQ02Wzco6FWeKhcLtRckDCmy5FzgTJQLpemPvEPEYCXDAjYNMoThio&#10;tWfNmPNCoB4qZKfLeEZktMJWSq+RuMXBo0iL4BSzSoZprcfv89u9jxXY3HPR7pwyGwRqJY/eL3tb&#10;jM0pmW2zL8+wtKI41x0Qot8BXLbVfVQuGGqNUvtYTRKn0pu1dCY6E9CVbZl6PMcidyS6eT2BpKnu&#10;B/0qHdlIaw/Vv/u31r4GgSfdK3S9YVt9llsW72h3oJkeKefW0UJrf8EtUK7Rfcy8EhIvLpkvWaVj&#10;P/kws4xjLKZQv3800jnmPRaNsHrZA61O7iCrIweo87wR1nrWcEfHSOKULofWOhO+A9JnciDARAOl&#10;i2FFwFZQvU3BSJLem5k5JE6RCZwGgmcUh0G7M6+wwN774j27/s4lG781yc0/pjudBCOOjwPasjdU&#10;hmOnA2shmzFHthtgLHtTf8kE231xn/32x+/26Vd/sfVXFzuq7q4C9hRRNdAagdVcVwcXTi97LFsP&#10;Dhv9kMcVy6UV+y3pZKSr5McOOYrUFXIGpw6xehT5yFYR8KYojM79IfdPcMlhEmpdhYGYSdhLZ6iD&#10;nMr60iUEnCkQ7C35pPIeOcIp6KG9dvNKtF5D5Kg5Kp9yfOicYu1xuOR45vk4iz4aJd0oXaf1Dtrg&#10;s3BhQP52zMM+m1ecafOE4WeURtm809Pt+Q/ftn/880PbdHm+xUrGJwmnowNJuFExmrkv1NKY67hP&#10;3x8Ms3zp32DhDyj4u2q/6OjF3tIF1U5yDGVoZz1XQz0DepZEOTMjvTujLGqvdCAsD8sDMyh7Qm2k&#10;fYNWyFF86X04D+geZtiw12AA9pR5JSH7AxX0JE7j5cBFbApyRVs4QVDtMK+kHl2nC7XP2ic63JlX&#10;0kzY1SM9QwIMulfOpUuYCgP0krPrHHvhgM66cjdF2EefnrPffgt0V1YkT5m//dxnn9vMsytsrPAq&#10;xS799MwEHlcV51nuvnSL2R9tq5643eaWrXPVr8yxpBCDhGZn6T8qf0nS9tNnUqgTslXnSHqhYKdf&#10;sniLBW2PcZgrZHOsHXj1hN32aI4tuejTvnmtkfaXxGmj3IHWfPZw6yD5piuLIr76+llXPTOzdSsq&#10;8SncAYdDyUkCI1RnmsRp1C6vo3vlcyqo+uJlp3POpMpmChcQYJNTH7Pf4zAk+Gj4vUH2UEm+ffvt&#10;X1zilHW58O67wuMZ7tyPl41yfozkhjEek0qTzXtUPqJ0CWvdSVeCsAIUxQ10tmpyLsBaLmmqV+GL&#10;QOJ0uFVjTvLkwTZ2bZBjbYFqDn8qQvoJmngoPJFlElcE61ljGCTw5bpJ1qBaJwg4iI7TpfIbhOta&#10;SQdAlcwc16Adfjceo7JsYVPtTT/JbDPtef2NEdZd5xD/pY7sSLDWMPuQz1G0+eTbRAuvgdkoJAl9&#10;WDhBexexKcSteapw5h3nptoj19fZvKIpllXstWTJK5gwU9gw/VCU9ZAu66v933F1na06u8E6r5J/&#10;Kl06ZofXNj26Ru+VEzjPLrChV61LE63VUAoHkU3tJXJKQISi4SCdAXxQsC2UZnSbDtKeDdF6MU8K&#10;LExXJywscYdibPw6b+D98WG03rXk91CI0z5vgJvxi66LPhhhsccDAc7U09Hm2x1jtfB70J3oGS50&#10;IPZD57an/IiOOst0GaK/IyQ/u566xx5/77LddjnTjSeoP3eENSoYEihOLd9zZmyD1+tqnaEYbKU1&#10;JyBGxym+h2dHmh1+eqttf+I+6aJoJ4cwQVHYCyPAjdLvsEIkCaeSIINiGl+HAjFXOKqLTkC/5Jq1&#10;okOkoTAiXTgULLRbqHuQL9Vc/gR+Vfv8Qa7DDRr+UMn+5AvRln8ywXX4t9Nn4YOw3tClImdBkgcC&#10;p1CL49sN1hkjaBgpGWVWeFqhcMKmSOcTVsUWs6ckwvVelfHf8V+4XGBNF7iJeIzWgfniI/GHhetY&#10;Z+xVg6z+Vk97VUN+FsVsNdbKDgpPenRllWbYTPm4UbtTbYT0KMkokqOMbxktez7tTIzNLEqxtMPR&#10;dvej862nbEytNTr7ul+C7A6zIG/cD7JR4X/LZlbRXrTVnjLf1CVOOcuSQQq58OWZq0/nJQWlFECF&#10;al1aST5h/CIpy1mBri3rcCBWQNI0Xq/RYCjJDPEU9+wVsQZdFDQ3lnxQXHLbiRWFgnz/Z+KUYvCy&#10;V3f/ddKuOJc4JeZB7IP5uS5xqjUYL9ycV5RkPvmXzVaW+/P6vCo6C80ke44OmXgHZ0PPTAyghXR7&#10;2FGvxZKYl04bLb8ASt2akkFiNy5YrudGt5K0p9AVSk8SFiQSwOlg65TiBEvaG281hSfraC1b6G9g&#10;xiGGxLOTOG2le2ItiTUxQ7ixdFUX7XHcgRhXjI7OJq5BsoeYFRfNDiR9XbKE9RM+gcIce0+nEVR4&#10;jtpTmAV56Cj9EHrEb6HSD8yC7oqvcX+YC7jC7lZP8oTtJXFKoiNH951dLP0lP3G+9Nqbn39U7gVJ&#10;8evrux/+aoefvcPyTnpd8JiiC/xuAtXQJOKnQakNpSW+aTvJHL5XiHwGqF0LiCFK10CN6RJX5TFG&#10;GjS6SQdD49cRLCFMFCZZQYfRFcTIMLd/ei4KxttuS7Udrzxu//rtV/vu+w+t6IV77P4LBXbw2fts&#10;UVGGpRelWR5UvaXZNvMcvmeBzT6TbBGHvbb4cpbNKNO96FljpL8LChd9f+6DVwvKRct9vf7BiWWL&#10;TiZZ9LE8O/jmYy+8+vlHXb74x1tpp15ZbZPPeM0vWQbHU+Cz4OpN9vTf3rIffv3ZXvrLTssuCjdP&#10;iXCxMEsPPUsfyUhf6WYSki6BesBjmWcZOSV5ElaDZYpRDHTSMGs76qTfZsAMIj08pSjP9r68XjZ3&#10;n+28PluyLIypMw6NM0nTeF3EDVJ1PwWlftv4/AY7/9ZWO6vfP/jSJtv37BK759Fsu/VyorOpI4QD&#10;++lz0NsU5kItnXdGdk4+clf50yS5uc++kjm6Cnvr8p2MsNAij62+lGbffPuyffnTD7b/jUJhYOl5&#10;fa5H6xAj3bfiUrI9+8HRp7/89q2ej33+1sQ7ntrxY+i+eNv/6Jy/fP75s3/OoZQYVd7/+oWL3j3x&#10;lnkkSvcd7xK7eaUJFiX8v/hCnuWXZNjs85McVW/WmSzLPploay7Nsb1P32MPnM+xFz84Zn/8+qP9&#10;9Yd/2bRz662q5JmRPZwLGIHoaG+s8xCsdR+pPQajEqTvL51GVx46l/g2iXt852FbQi23MNoyS+PM&#10;qz0lBtdDv09CAV0JYxqJDjoMwSDdsLH6nsSMV77//DOx9spHZ+zXX39w54Tzwok59nKx5ZZEWabk&#10;YVKJ3zzCiXSvMo6D+El1nUWKrGnGobvOdcZKnzDjdOBOr3WTboX5ELl3Had6RmLbnHdY8tyZQA/o&#10;gmEKulf0BLFHYgewSFHYmrTfL9vls1b6ndqy35V1waxITJa4Hs1HdJ3C3kPxNjF3zmZH6fOpZ7It&#10;+JgnUJyl9eyv+6NohKSsG7ki3ytIGLurdBffd5N8Et9gjASxYPRokvTFIO1DA2EWp7tIHKJ3pY8Z&#10;RVeXQiH+TcxA99JDn5t9LMkSj0W75ibY1aD7HCr9O1Kyi284XHrv3rOzfnvmg7K17///0Lrve/TQ&#10;6NRHMt5po7VrKF+MomIXh6SwlVetHY1MUK/HH/U4VioahDhT+D2ebRT10tEf4jAiLAuM46HrF3lo&#10;r/1wDVW6XNxAP++vdccODNBZbyB86fxIbC14F3tb4cPNG+2KyxlN1kmyVPu+MMs4kmlLzuVb4gG/&#10;LTqXaqnHtXZac/YUpimKLIYIt00unW5TL06z5KJ4CzkoWdH5ZRb3jSSoJg60+ml9rVb+YPdZlbSv&#10;FO/4tI+9JSMUDPxH4pR70gUuq0dMVLiFBqGa2pu6ss9px6MtUXrCr/PBqCfkzLGWCWuQV6HjdKzW&#10;hY5kknujtG5dVjGqKcjG6/zNv5BiSSUel4QfKpzT687x1jq7fyBxyCz3nIE2QH4hfi95pTryHYlD&#10;JZ6SLZb9IEYAviOnQIwHH5RiU7/WOUz2sqnsZx/8LH1mF2eDAtik4Hi6Fb+4zx66uFI20eM6rkl2&#10;U2zHeSLh2fb28U5eq1LcWZ5Qgzq3ofAr80tnlEXZlqfusuc+fsLmyC7gx7s4nfaBLlnYym4Axzi5&#10;Yk31PmBnrV8H6ZjkE8IDOgMxenbGbY3X2nSVbhm4fIwrYmyS3McqkeSmeUxy0fTWIIvbHWvBwvYU&#10;TPbWc9NtC+aA5am/5KqLZALGGZrWWK8o6XdiJTCrMFKho84xceoBWg+Sgw7fIXPa17q3hdiywjts&#10;cdF066K9oRCzz93hdu7Vczb7wDTHwjRG5zhDeihbWDpTe5BcKP+uOM5WX7zd1l253RYUprpE6Thh&#10;Lr/8oghdjPzx6Gc+fR9DsSmFp/KjMvf7rBedr1rrjtJxJH3r6Fx0wj4KVxFHpRO//Wr5IgdiXe6g&#10;jc5k6xXjre3NY6z7HeOtM1S9wnowwjnqddkmGDQ66zyQNOVcEjfqqudP1RrDUIX/OFKymiTftPMC&#10;YX+dh8pTh2otdA658Ed51ZpU1vd19H1z9NP5D9+y/nsm2w0SIndQpGjpxITrnAoRzyGv9ZLxvlEP&#10;QGcKiVNAoksc0XGqv0G5evTws86nWcppgbrDkTZcm9dcN03FK+C5ox4GgSaByoPdyEYTGNNGxsmw&#10;31GWae/+9YrsyW8Bu6Kvr3/8wdZef8glTTPPRFjWWb+NfsTjQBjz1qDqban3aoVRkXDgIPWS4YMi&#10;MvxolKOHhboJRe+U8dIALSAChrPpujAIJpYHD+H+Hq4FZ9FJwBL4QPmTfPLvi9ZzyIjpbwj+YqSg&#10;TsFoVdV719DPXGBWrzgHzGUigDoWDviSREfVyyxEZlZRhYhhIRFNp+EoqO4kCDh2AyU0BBHh2CZ4&#10;H4ZjLoAYeSxQjVPdOU26ZwRcF1Q2DGz+U9Hq31TjZB6lgiEhcP9SNOMA8lqfURvlOD4Y4rrpYnUf&#10;O66tsHc+fy6y3Ib81691FzYuC1rvcwna6igOHD4OP4YFB07P3UqHF0ckTiCJqpyEIxGWIacoQQcj&#10;XEazzwYBd61JE8nK+G2AskDCik5b1grnAKrXGxF8gXfoMwAnKAEChk7hcLArDnfFJcUOhRaV/hgF&#10;qo8Xn821uP1SQnuohND7SFaG6PMI1pGspYNp3OY4m3ZxhuUIgMUc89l4yUxVyQoz8FrLea6b1s+q&#10;MDMOylkcRZ2HXls95pFcQZvkOk4lT86wYGgxeuV7QPeko7HCyZRibCb5GrXBYylnotwsD2YI4lBj&#10;TKiap2oUSs4I7TXfkzgdLcDaUc9F5Rdc/YlylmZeEmjTgSeATSVi+znDAh2nOPlyoNvPGubmtwKu&#10;qKImwD9B5yHutDfQLa7zhyHvKqCH09JJhmG4PjfliECg1obOL+SCzgQCbCjkIJ2D5Wdn2obLyy16&#10;R7ybEwmtA7SHVLYBqJghiFFx50iKpYKCq6oUff0loy2r2GPzznms+JVjtuGx5RbGs8uoUEhBqz2d&#10;AFAg/tuoYKi1flo7qrATDydbyqloSxJAiJNhj5JcdNW99VgTbB3yB1qLlD4ueVqVihwZlmY6A6kH&#10;EqWTpHQldySqOups8Tf9dQaH4iQK5LXTM1A5Rwf6wEfCbfw+5j8J6MjxoiqL7iQ6XlreqvuZpmea&#10;OdKq6v2DVkTb9J0LbNf17QKcWdZzQ6TrEgjfkmQTd6VaR+1/F71H/N5oS5Gxyjrts1gZl1StQ05x&#10;jN1zeaXten67Lb2UaOseT7ftT8+10pfWWbR0a6QMCjRqOQfybfXjd9rMMo9NIrlzgn2SQ7SP+V1Q&#10;+frskSsLbfSOWJty8ma7/8mHbMb5BJt+IdryzkdZkJwyZmhCYUZxBk42dHaTSsNtgmQQOqB+Aqp9&#10;tR4dZGC663xA/ZQuhzik0GP3nE+2b797xz7451e29rktcmrlCEuvh+nKOhkuJ22R3X3qLquh89H0&#10;pgi75exGC9qXbHcWpdh95xYJ0Ea5GY7Bu7Ps6GsnbcNTa+zYawdt7bV7bNHFZDl/0L5F2eIrk63g&#10;XIEuKNknykmSM1uUaFkyxJufyLXPv37J/vjjVxeUffnLv+nvFtkN0q+uuhgZQffdHUjyxxzx2ACc&#10;Osk0Dt1APVsj6QQXeMBe6ZUqa0B28nE5xgKdyaf9cuoiXCEOFLpQ6VIQQLKOblMod+gKwgGiiGV2&#10;caKbV/LLL/+e68PXa5+9bwsvTHfzSuZdjNMzzrduGyOtquSCzm6AIoUZdXSftXVVkU5rL0ACQIyU&#10;fh+3x+scFRKnVUjySr9QOY1dw2GCwQBwTbUlhp9gHoFnOptwVoagL6UzYnWWZ5xNs+E7Ylx3ZJ2V&#10;embJcU1dLfUe1bUGvA+0RRQrEMAAcBKMG7DBa9nFAn26H3dG9H4Exej2Gi3AA2UUxR2j9TwkLJhz&#10;2VP3UVl6hvMF9V2YcABdaWEU+myLdJRuFQGpGjhBun+q6p2+1Hkn+YTebzhjmKVsibNZ5/Ik4z6L&#10;0HrRzeicAICUgN7Erclfvv/3V4LKzdJ/fGkbKt1xfHlqyKbEHwlEMhurkUB989vGBSjfyp0/qN1j&#10;dRYyT+tc6aIogSrS7KMCcfvCrPvmMMdy4OaV7KW6Pdy6S5a76l6aSj+yngQJwUcUqTCvhHncQ3U1&#10;0X5QMOVAMjYA2+BsZble0/pDRTdIwLqB1myonjPuiF9nOMnNK5leEu0S0DgbrqtYOnKE9Fz+6Xyb&#10;emmypRTFujmyYw97rdUWnV3p3coUqMheVZ0k0KfPrK01JUgVeyjeppzNcZXVDtv9qVt1ySGro/Vv&#10;IFDv7lP/Dzq8insN3eGz1LNRjl7Qd1A4COdU8uDmlcjpo9AHh3ecnFV0Eh1qDO7vIewSJ920ULYq&#10;qTjCQuQIYOP63MK8kgClPPSHHaYOsRsXjhJ2nOAK7EjgM2c3Ws8VR/WxdFx/PfdA2TOoVrro7JAQ&#10;STjkc4U4TXWOHXuC1pDAOrQ4JNPmnM6zNz57zS6/fsZGbUl0c03osmbOBUHdBpKBpsIx0Gm5EQfI&#10;oUCx62yT0wplZKMlwXbk8cP2868/24sfXdV7phkzy6gYZn3b000lGaIymoC+69QFE0kfUQka/Ei0&#10;pRbhREK77DG/5MLRPcuet8gbaA1kr2s6cC4wzmfrbxvK1oVt8dttpZkW+YjXjZOA7omOPDq3mTVG&#10;Fxyd53SkJp7wu8rbgbLVdG91135DXTN4lc62C3Trubj0GVW0n959fptzPt1CD/qts7A8MpGze5pl&#10;ys7ABjNmk9dmFKXalDPRcrh9lnc61rY/fjAwk/zKAkuRbcw5KgdVeiBcepBK0eTdoRa/M9RidwVo&#10;d3Jl6zJlm6G8bSOsTAEITjJzTenao1unrZwhiimo6ocqrf2aCEs9GG/jtT8DVktH6cz2lkwzcoCi&#10;RGZSEwwGF1Gk0U8OEB2bI3Q2sNV0o6bLWQ/R/dFJhZ5NOC2n/H7pGeGBWtMCFcH154+0GlprKHqR&#10;dzoaSZKTOA2TDMfvD1DWMj4kmMQHOEr301V6oLtklM6+VDmA771/wn7/9ScLzDf9d/L0o+9+sHuf&#10;OmoR+2JctWsfPW9P7d+yUxPttqOTLf1orE0/m2B3P/6Ihe1Oc4k9nt8lmaVTmLvbQzqln64R+tk4&#10;3UOi9GicbNWBK7c57IXO7aoz9sgzB+2uJ2+W/pIvpN+vSyKY7r1JgxylUDPpJy4S6I2yB1jPJaNs&#10;vN6T5CSyQgEI9IZD9dzQ6U6Q3SdJGq0L+lcKSJmby5n2CqvmnEmw0btk/7XvSQd0znRPdDj31HmY&#10;sTfNVpVMsw8/fczNA8ZOv/HF1xaxa6pLHgzX5xHcJhnD3OZsOdbh0nfMbmNeV2OdfZ/+PRLMqnNQ&#10;BewI5q5wWvk3Z4SEnvRcM+m40avGOqpeklVU2TOKw7dftltYksJLOpGpFqcCu4+eg8SFw0KS+Q5y&#10;tHtrPztI77WRw91JrxTuYeO9e/3WTHJ7g2xWE+0Ntq21fK7WOm9Uz4OnCSJGyR4mS0dH7dDfyEYR&#10;EJiwKdQitwSCA5HCb6EPCTuvD7FU2fX12r97Lq2wSVpH5qlDZZYl3JGiZ0g9FO1kjDnfSVvjLWZ7&#10;prXT3tBZ3ufhSLvnwnIL2ZAZ0NH4PugpYVG6c/FjsZ10F9PJQKBujHTtcNlgMG1b6Ys2krP+Wuth&#10;B4SNZKdIZvF7YOIe2hvo8LOOJLtZy/gvVaYNs8ayJS1Seltb6eveOgMdpB+gDiNpmig/lDE4SUeS&#10;rCn+j0vy6d648IVkU6rp6qwz3EXygf0C64/VWt5zYa6de73QFp+Ps7zSSGt5h/xJqOL0PM5nYM+l&#10;q1yCW3oAm00QubNkpLbwG752yNYYW3P+ZuHTBRYuvEzikq5WfDrOETqDJE+qdBFyCgsVuK6L7gPf&#10;Bx+IgF6U8Hik8C/+DPRfzOems7TjvBGOGg2fiqut7BQJhFHyucL0ntMuRVvGMZ1FrQkFSmBFmDkG&#10;ShbRPxGSCQKEyBx2r8LPg62BxGnyGZ90aJS1kK+ELXF7KvnGNv0ZnERvgxuwKexLORYMOeAT1vC6&#10;oLPzvSULlXMHWe30ftZs5jBrJ11AHGeU9tpP4rQ4RT7udIvYmWwj1waC+cgDAVaKB0ncJwrnRclP&#10;vvV8nvWUboFukEQvsvEnhmFveSVox/1qn2vpc/Clxum5mLUOBXt7raUr2NC6EANhvSngRW8Hy7eF&#10;/QvaWLqkoLKG3poYQaL0AjGD+EPyUfRezOMEp7nP5znBJFoLbGsTndeR67x2V+Gq3eWw779+ffr1&#10;64MOPbvm22TtCSOASDxRkALrGbEQYiIwGCQci7XcUynu3l2CgXXXczaQXaDL6s9n1z3QsVZfuiBI&#10;GCVe6xuuvYaVppGwJt0vxG6IccEcRkEZeMUVcQoTui5J3QujURhjlYoe3B5tNe4IdrOom8smUoRM&#10;kJYifl7p/qqri8JD1qOZcEt7/Z5nL2wTwmPaw0DAPMIVxxJD6Kqz4+SmIkgrfwLsjC8Pw4zrNtV7&#10;wyjXXTa4ofTdKGGCcD1TH2ENGGTAGPgdsPMwIw3fkbmtg4U3M0v8li5cl3UmwpZfWWZffPfPgAPE&#10;l/T/51+9Ymsu5gmn6X4k9xQ+UiB0o96LGAHr05EzLbmA5rSJzvYQrQmsO0l0DAqjMJ8YBgaY3Ygx&#10;EmusLB+P2CMxSBKn3R+hAN3rbBXBbUaGOT8DTCcZ7vhIph1562n76Zcf7a1Py+y2k+nyqWPtvpKb&#10;bNrxFEspTLHMM+nSQ9k2vSzT5p2fbPmnhK2PRtltVzMspyjgT3F2c4oWf3n+w9dSykXLfb31QeHs&#10;ZUXZ5j2caKuf3Pr75b88d+mDL14tPPDsLcJOEW7udoR8ZZJsS5+40175+wf2068/2mOvr3WzTWNL&#10;Ii1UdotifLq18cP7SE8TIxwmm5tb5nM+yXA9L9T+FLuw91CKJ5wQNpce9u/z2qyyybb2yRn20FMF&#10;Nk14oLtkDrsapveOOxBInHIl63zll/js/ifvt1WPptvmZ2bY+bc32aZrM23puSRbUOa3WOG7UcKg&#10;3fQ50CrDCsZYjClnIi2+yGO9dX8kTrlPYpd9dO/Y9diTERZZHGm36n0++/Jx+/pf39updy9Z7tlJ&#10;5pHOZG+jtQ5LSmPs2jt7P3vn8zc3H3/r4j+mn7/FwmRzT1xb8ub3X782sHxp3df+168cCtqd5OSb&#10;Oej4E7PPJeu9PDa/bKJNKcmyGecmWlZJhvRchqUcj7NlxdOFt2ZamrDpnicW2T+/+8j+/tO/bPHl&#10;bXbD2nC7QfbD6VOdAbrK6M4cS+LwgNcV9tFBSqFiK50BF98rlz0KGigSzteZpfCL+aYTpPdgYqz/&#10;YLjD6sR/XEcwl85bO9kF2A0YNxIk3JQj21n28lr78ccvOCiB86KvJz54wSaVpFlOqXBwsezrSb9r&#10;7BkmW9Rba0uMtL2uFjqP6EU+s59kJEb4/8atHseQRyzdFXHq2YghkBDhvLs50YyIQQ+gP2VzKAQn&#10;5kz8gPg2xT6MUgnb7ZOP77Wmetb60kOuOej2IJdcJpFKjBt9WBmfR2vHeBWSzy3uDLHsU6kWoecb&#10;qPOCv8IZpUuM98d2Uug4TrgI/EqiitghsXF8aMYZkNRKPuVzNND1tJ7uHFfEVKV3SZxW5d/YRv2b&#10;7shxW3w2Sf5KsGwXesZhTT0THafEuLuummBD10ywRTr3V945eOztb59vVi5a//F16NrxQZN2579C&#10;zI5RaxTHBuxOhR4da7VXBrm4avRB7ZHOEjYrhRj3Qfm/ejYawNpozVvqPXpI/8PW0lxrREMRiXQK&#10;rmGrZIwG9P7dtS6wenGhz1w+BTsDvqsoVCpfA/TgGNnL9sJRNVeFWvLeRJsp2x4mG5B9XHhS/jnn&#10;kI5UCnAoqIOFJPcMsbVJlloYb2G6747aG85AD+EyujeZj+66GLHrWlOS857j0Y4a1SVOuSeen/tw&#10;MQP9nn6X7l+6c929yociRttKeC2jMMF1nEYciXSYiPgUiVMu5I1ZlxPkuxO7hmkNHMJ88HqSsyHy&#10;72edT7G0Eo+bi0zjVPfVQdZq4gBrlkkRmzDZxIFuHie+H3E62OSwJamFfgvSeSRJSoyGYjqopMF9&#10;FBZHC7syR5dYQHfZecawjJU/BCagAC79YJw9/NhKu7lwuvyrANYkr8RnkDCHNZIEHfP32ReSptDz&#10;MmoIVkX8qLkXI23d47fapTdPWqqwIjp7gD4bauCewtD4Yw7HuPXUVY6rquj9Bq7zWcoJGBW9Ficd&#10;nHyCUXTITpj1vXmUNU/ubS2Teltt8hH6XHDjmAf1e4di3TgYYhHE38iz0a05UGdiuDBgD52/Zvr5&#10;jXofdFSI5JVYJPKIz9BG68E4rx4kTsHeNB7ha+mqe2uwLTq+xKYcz3Ojq8BtN2q9px4osLFrhdH0&#10;t6M3CMccFh444bFUnd+4wkibeMZvc0on2UNX77XlJdL/W0Nt/Lpgi9gYYhHyjyIlA7DxBOv5/OUd&#10;qIyoS5PuGCYMTx6NvER3nYnmGwK2vofksYo+m+Rpt3WynQeiHBNOF+1J+9vGWlvtD2yZ3e8c76iR&#10;wRYDJFsUHBF3QR6IVbpGNHCP9iTpeKB4kGK2EfuEPU9EWKcZw6yh/EtH1et8LdZE3zvfZKSjZa6u&#10;dWpGvOexT96xoQem2Q1adDc3TkqLjtMBWui8Q8mWdjzehuzyOBpDQCCURTXXyLkspxSkMqWdbjb9&#10;gN9WP7bAFpblW6iM2yAEVTdNVXk7GWKqYJgd11aKhdlQzEok6EFVMPNRZ0horr+zR9jrX+UmxQR6&#10;frM9z52wtMIoyyyK0KsM+BGfDdb7MOyXah/AhBs0r/uH35uW9UhtZviRWKsnAIUwkTx1w6V14AG/&#10;0P+QcXfzqcpBOYLcfJlAuZQuGW4qBCsMC0FD3/4oR8HSUs9LghQgSzCegDOdLRiWAFVIkKu0H6RD&#10;SWfNgHWRAprxjoqEzpTBcrpdV6s2FaMCjQEdTcO0Drx/XxltElJ0CuF0UhHulyIimN1QoL0SxpDE&#10;KRUCUmR8NobOCTxVOnoeKpinnMk036GYwP1LiHAiSc5SVYvCQMB8EuR7L861tz67vqDchvzXr+2P&#10;7i4I2xTnKB9ZKwwLRriyDj5zR5hH01LrSfdiggAbgC8JehAZlRg5R3Rr9dHnNtTvQKc1WAenv56r&#10;ofYOJ54kFV1Q0Mg0l2zQyTNGax4sAAndJwnwG6SYK5zMahXOjJQ598KQcbogmE90o9ZuanGiq6Kn&#10;VZ6EPolvDAszOTvr0AzT8wdvjraZcionns2yeBn9Cfr9+ro/uOibLxzlZvzUlFPqjIM+j4HpA7d6&#10;BYb91kC/5wLROCFOfnQ5p1e/K+Pe4nYBGOfY6uBJMTZZLEX3sN8SzkRbnA4oNLxUZbE3BMhd1ahk&#10;gLkv/JxqJAxHO91vVclbBxmXmH1+Oe0xLnFKFxhdI90WjrDWKb2tlS6c/FZynpnp00+Khq4OqD9D&#10;BYgSTvldlVoXnQOS89DsMvOHihoC4PEyVDjKBJ6G3RNkY+8ZbwNWjreB+j5I7zddOmCBnMtxcpwY&#10;Pk/nNsqNSlYqRAhwcL4DiVOtAQEvGZQbCoZaZ9379Item3k23A48u91Wls1zM/EI4CGHvfUeJCj4&#10;W9eVVmGgddXQug96SICyMNUS5VQlyWEgcRq+N9JV3lI5dGOODGpqH2uU0seqUi2iNe91T5glH4l2&#10;sxP66Fmpsr9Rn4HBoOJ3nMDKYL1HW5019BOO3QCdD+abUYXbVvLYQeeDCl8SE22knG+YTIBnmFWd&#10;PcomLI+xqTtm24YrD1jKvhzrs97nAldj9DwkOZgpiYGO3+O3ZCnotPLEabycsaxiKBFn2M7nttvN&#10;F1LtvqsJtun6NCt9bbXNO5htkZvldK8PsUmHptvdT6ywyaWRlnMqQHsN5U70IcmHzlmw7vfw9Vss&#10;5UC63Xb2Lrvr2grLL/XZlHM+53SNlIx1k/EmUMY5GKH9Z64A80qCj0c6mk+AajfpdmYnM68EWg2o&#10;dJlXcveFRPvnt2/ZJ999bZtf2u3mlRA4CpcuSpYMb3x8iu26tM6az5eDvzjM5p1aY+P3p9ndp1Pt&#10;jjNzzSNnpKkMbvCudNvx0gk5n3l2x+XZdv/1u2zZ1VyLPR1l8cd8tkRO9rRzBW5eyaSybFdByozi&#10;nFMeW1QSZS++f8B++fUbZw/e/uZryyhZYdWkD6BvcmdPepjKUGa6MVuTQou+kn907GA5GBSh4Ey7&#10;6mVdzCthbmmyZCmnLMGiT3ktVDKF3aDLo63kuqXei84baGLp0qFjBgeI2Ui5J6PswHN32fc/QCv/&#10;bwfo02++kcN9h00+H2VTyyIFAnOt7xaP1dC5oGORIG9d7QXzSqANqqfv6fQkIeCXbfDu97iikgob&#10;wj3X1b0yrwSKM7rH3bPKPjeSbFJ8w9//r3kl0iXR0r+zzqRJH8Y6CjGKe+pJHukubSubS7c41YXY&#10;beYdQb/VVc9MNX33BwmSJ9p46YMRAn90bxEQRCehP7FZzNJw80p0nphXwj0wR5ZiJhJanDmCSiGy&#10;0zAkVHKAUWda4Jt5GLX0fC4oxjkHa+g5AaRt5420madyLfV4outswu7x/iROmMnNbJCFh6b+86Nv&#10;Xk0vN0v/9eue0yuDI7ak/a2hdHAl2QyoVerrtRIOkZw+np1Zr1EC02k6mxknKEoIs0y9QhsXJ6eb&#10;56wp7EBQdfwOfbaeHxBOJyABnUayEd2k13DOekq/ULk79rDHzSupJZzknG4AMjaqwumosBOyG0GS&#10;I6p860sfUyBzy8WJ9uAT823dtQVyBqPd/8OZJYgFLSl4J69osuVfmmJxwhIEEqAGpjCN4NYN+UOs&#10;eno/q0zHqewje9xRMpZ2MkP2Jj5wP1rnQMFVuX6VQwYlXQuBz0DQW+vDPZY7axG7oiylNMpioJaX&#10;HabrgMSpmwuh/cexD5ZzyPxkkqkDt+jsSAYIjnl3kjhNsUTpEjpOod3pvWKMmxnXWI5Q82w5Q5MH&#10;W7tbhVX0bG31HMzyoUCA4gfozaicpIOKDgXAr5vlKX0WLYeAufPsDQF2EjhdtDdUMlPlOeNEtr30&#10;8bNW8tJRG7gxzhUxNdbzk+CmAhucVnf5OOcw1SYwCm5yAFk2i0uOSY87I+3Yi8fss+8+t7Ov77fk&#10;g14bLsDP7MtaC0ZJFoPcXDPmldAJ4vaaNdTaUXkbdSBReDXWJRiYV+LXPRMw7H2vzlt2f6vHXk2B&#10;diewD6x9U11Tj+XbtOPJFqLnIODfYVu5nt7tcclHgifog57rhbOO+xxmgCoyRE4JzAjddE/9dW/M&#10;8nTvzSV7XE37OvFwti27NM2G7pOtklwxJ+/2wnts7vG51lUyNGpjhHRbvOUUR1suiVNdt5QstZc/&#10;eck2PbrY0mV30iR3zP31ytFhjiMzHSvmlTCrJO1AuM08HWcJe6PcbCTONuwqXXGChB3a63lg/aig&#10;a6yrMxa6NdYyjiTaQD0Hc1+ZV9JLjn1POUEtKKrS8/bX3qMn+VtHXa5X6FjBehTdJci2Buk8cw5J&#10;nMaflr5aJawvm10dJ8jJe8DhdfNKqPTVukC/01oyGEzi9FCkKz7pqzWddzTOovelW0etEZ2gPTjr&#10;upeY+4Ps1bf22q+/fO/mm7qk6e+BBOrX//rVDrzxpGQ3zekPCkLpWJx9ONnuOjnLck4kya75bPXV&#10;dVrnm11XCME1KKTp3CR5x7xNkqcww5DIixUm9eveDj221FK2pFot6a56uqdFJ5fauufWuVmhraTb&#10;a6FbhU2qyZGvJB1DV1E96T8SUc113vquGGejZMuoQh+GnMi+QRFJFzRsNGPkfFOIGqGzTCKKYDQB&#10;NvS8R/Ykr0Q6WXvqxhnod/k78A748PSTm23bo9vsuTeP/0lD98l3P1vm/lssCJwnuUeHQWFOgUVu&#10;UZz5jkS5ZEtnrRMYIUj6Y8JW+TeLpJMqsCNnEuxd4bTqtW7BEGuWM8AG3jHaQtAR0kkViVPem7nd&#10;BEcInpFcx2GGVYVOKteFqudmFg6MIB2E6VpK1qBd6qq/g07Yp3MGrRUzoRtLtgj8dNDfBwoMw6yJ&#10;MAcdqlFy9hOFFf2S/QiSpPJv6Bymy9Qj/Bau8ziO4syHQuT/eGzN5SU2v2SmZRf7LVHYisRpeqHP&#10;YcNU+c1UfROI6qfX8VqvVrKZUErRnT23cIaNfFA6nLPMerA2dN4uHuUCkSRtwKptJRfQ82E3hhJM&#10;0bmhEKW1dAWJUzDvCK1zJz0X58ZRCRLg03lJ1n4MWRPpijiq6L0bCk+Dqdtm9HVnsaPuJVh7j5+E&#10;3kkSdks+nWxjt/qsFnqPe+OM6XuH4aUDW0uOKYBAP4H1SVotLiywY8/vtrln8b3kD0sm8RFu4Iyi&#10;e/EdpKvwJUgcMRO9uc5eJ/09OAZKzmHSU7OOJ7mq/lDZoEGrJzhfZfTd42245JFkLWw5CcKpjhJf&#10;e8eFz0MR4Z+JU0e36nczJmGtguWIPW47d4SjhmuVGvCrOs8aan2ktwgEgn+nXNSzH45xrDx0BrbU&#10;eRkk+0ZinWuC1h/bSKGu8+10vkiOENhzHbuSgdBdMdZcslcJ3S85h6Wgrc6/W0fsEXgBrCCbAOYD&#10;M/DsE/b7bNQuv0sUuf83Z5RVzxtsTWRPms4abi2kP/k9Ol1jhWkzS9IcTahvR4IxQ5gi0DZ6fvwH&#10;Co1hCaNAgnEEM0uTnK6tr7WA0aGfZNdR8JX72RQCOyYDzqU+G1rCvvIZKAIeq+fsqT2iO5jOGnx5&#10;iukpUm6kveyptRi+TZh3lf4tucAvGUvgbHuoixEQKyBmkHJQuEf3BZbHThNbgLHJxRp4Xl31tBbj&#10;NkTbmtIH3FzJ/+vr/X+8lLbp8Vt+8m/Rfeq899F7jtG+IHMkTV1MQPsVvj/KppVm2WDZI4fRwD/a&#10;A2bj09nk5Bp7qv9H52NdCrh0lqCtdrTM8g3q6OfQ4xK7cYWqOltjJUsVXQ+uCB9/RM/GSJCRBz2W&#10;XBzrklQUbxEEpGDbxRP0mTy7iymtDHYUtVXB6/pZc8kbTQeefX7XZUXnMEVsxKqIWTHzuy14jj1z&#10;66Xn0d+SSKFRoBZyo/epps8g7kIsgG7r0fuiZbekAyTH0KejR4ip0ZFD8cVoyTBn2LfPY+nSX+mF&#10;EZZSGGlrH9/qxpRUfKH/3/y0zObL32V0Vw/tczu9B0FXYn7oKGKAdAm1kfwQ0K0n7NYfvK81mVWS&#10;bfc9vtgmyf5SEOS6jm/XPa+YYFVWSZdL3mBH6iQsRPA96Vis5R9OtRHCByTCXMKFv9H7d9010Yre&#10;fc6++u4TO/3CasuQfzXppOzxaeEy/V1GcbplyU8qcDMyM23O+anysfFJY+2Oq6mWo98dpHNAAHdi&#10;8a0fX/30L+HlouW+3v3k7LS7SyZZlGzwrY/ebiffKLNXPnnaHr42y9LkH1NgHCxM4TkRaSufesDe&#10;+Men9stvP9u1tx6SLy27LmwMXTZywdguEqdDpZ9DKB6Qnpl6Ls6y9UqxKuxszAsmTsZIjDiSssI7&#10;KcezbO31m2z144m2/KrHog6FWwOtRQutT7DWP25/uMULk9FxSlf3FOH5+6+ttVlno+yhp9Ls8tsP&#10;2ENPTrdbzyXbdN1T8lHhqE1R1kHnlIQ3CTZmA86SH55+xm/jdT7HH5A/KNvdT3tBcJoCEc+xQMfp&#10;redT7O9fPWnf/usnK3n/uhWcn+YoyonjRep1lnTfhTe22rMfPmObn98jn3+a+fZ6rOTp21//6qtX&#10;+pcvrfs6+MbVB8btzXDJTIpXF5+LspsvpjtWsFklmTapJMemnIOmV3ulfyedSrKcY/E2p8gvvC4M&#10;dyLW3v7rBfvi+3/aisd32w10MgrzVDTQNNT3iTv9ln881byHo1wxIWxBvbdHWhvoYuk2JcYtfUOj&#10;wHj97JayPMnnTRZ/VHpYOqCr9o7Zo9haipKJNWNbSUa00F5hxxgNhi2I19o98vhs++qfb7sCg4qv&#10;1z/7yKafmeEKERipRXxohPDtGOkPzjUMM67wQO/tEqf6GXNv40/FWMfNHne28KGImzLqioaexrIB&#10;FFJS4BtImqLXRruECzibfYValv1DB4KtQ/d6bfx2jzXV80KHTjEoydhqei/eE8YmN/IOn0e/A0Md&#10;xV4N9H3ysSSLPOm1wfsCHadQ4YOdiDli+8DvE4RjSf5TMEi8Aapeur/Gyq8iqUUhEwxV1dHD7BE6&#10;DHsjfUxiDRYA9289C4xICfviLLc4zaAtpqs1SJ8L5mOmJcUsXXVvo4Rv8vbH2dk3d1z/6JtXu5SL&#10;1n98XX7nWpcZ+6df73hvmGyNnl26k2JT7A9jWYgd1JZehVHJq3tNOyJbdTTcUnXe0g6EWYhw3yjt&#10;F4nS+nomGDjHSWZbgL+0bxSe1ZeNYLwfTAxubKHwaLDOEoVH7ZA39BzJUtnXKvJP3OiYcl+8lj6b&#10;zlz2jG76qD1Rll0Y7TBtEIWswqKsOUUTfPYgYfwB0p8FxZOs4EKBY6mK1BnsJt1BErbDHeOtSc5A&#10;a5TVP4C9tK7Ylxu19p5jwjbSNxV61/m2JPqQIe5PtpGO3NbCna7oV1cN7U27ZeMstTjJEmQXvEck&#10;U/hS2vuRsneMousvmYZBjGIf4tsU1DKKpp72qZ6eb4hkeGpZoqWWSAfprAwGU6zRWsl/aSUsytVY&#10;98soBnAdjT8k08j/ZMqWMouZgmJiZRRsIWfsFyNRKMInLkXHNYXFY4QTh8q/pHt1qD4jTvd6i+zB&#10;xAMx7vwSK2whbH2jZBxWqsrCH8wnbay/d3gADARelb9Vd95I6V2PzbkQZvdcWWDHX9jqWGiG44Po&#10;mcAdFP/XwC4RH2c9WUfeR3/bRu8ffTjJ4k/EWIpwNYnTuGNeG6AzQzNIz4UjrEVSb5c8rZU1wCpR&#10;ICs8Frsr2mIOeh2bHWNIKNLAXpM4dWO2ZEt6aI3pIoZhiHhQsGwLhQsk7snZMQoAHUFit5b8K8ba&#10;uI5nPV/tJeNt0oHJ0qWp1kh/20RyR+F4mJ4LRiO6s+k4TT/idaxaKae9FqW9Bx/kFibanReX203F&#10;ecLowhdrgx0TVcSGYMfGM2FDIMZdUWgaI/lNlJ0Zq/cGd1Gkxflg7ARFdxTOw3BCQWsfnRU/siX8&#10;3VFr2kZ6qeVNo627/N2B8hUoPO6pM4fd5LyQOO8lGcCfpXAQ+nGKFJOOR7rEKf4jnfIU+LQtGOzO&#10;RbWKjlP2mfXAL+GV+L9+1pq40eUPX7ZhB6ZaZQmgC64JsNGhM0FAafmZHJsoJwHnCsojBrb2F2AJ&#10;DM8uVwRLx1nUxhh78LGbbd9zG2zysUzXudVbh6WZBIYWX6oOAZbdJIhsFFUxzVl8PSgVm6PltCfL&#10;uB95dqX9+vPX9gdly/qCnrH0zWcstTBJG0KllYz7aY+rLCGQ11gb6gyLXqHvpap4rA5mzCGvRR6J&#10;dhUUCAmV6a1kWFD6JIUB9Tj+LuiFcsJRkQKoKiWFEBJkA/Q6h1sX3UjeA14nfM31zHVZuHKHBp53&#10;1swlTgFuWkOC3FQ11NbvdHogQgc7QQDC42gZ6XZC0ROgoUIEwAvvO0F6aIgJDNF9QXKKgAMBZCg/&#10;Bukw1MD483kcQKe0AolTN7CYjdVhrKLnidwabflFyRYERZM+CycJZ44gJF1UcHzTnu2V0l1SmGMv&#10;fHxxe7kN+a9f2x7bE+XfkmFNpFCgOausz4A6gWqJmvo3VHB0crFm0TKeGJZkXen7wyxqmxwxOWGD&#10;ZTjr6HcY3N9L/4b3vLmek30DZNTWWrqKTv0O3TLM0vMe0V5LuOmedNWgs6VspOSds47i0X4R7O0i&#10;ufIL1NNJCR0EidOxcgbhuoaSb5DWGUOOM0CV0yDtcdjmaJt+cZpllGS4weQEfxvpswECjWS4Gqb2&#10;tXqThwQopGQYqL4avZVKXp/jsXcAHRngXjDqKEMOmC7mZjVmj9gT3W9d/U7EIz5LFHCk6jhEhgEn&#10;m2QNRgVecirj2ScqynrhDOn/daMCQ7KGwvfu9tm0izEWccrj5hkyOL7HbaOttZRqm6Re1kLOc/MZ&#10;w9ycnkHa6xZaQ2iAgnd5Le6kz30e8ttJa0Cwjnl0XaVQUEpQQffVZ0EZN1wGpcvNAivaV2jARko2&#10;k/aEuXk0dA5QAUtgHrBGBSt0RjVvHescnYoqaHdhkAuGCgCG2pxLkTb5TLhtvX6/zTk92TnrzKbr&#10;q31g7kkj7T+zem9wRkVrqTWsIvmmgnykZDj+ZIIun4yL19EeQrHF3w26e7y1y+pnTWRUGupihh4U&#10;fCGboyzxmN8idc/9JAPDH5CzrleqXgdJroZIRpnxCU0cVUVU4/SSooVyi0q61pJR5uA10573vXeC&#10;9aDjtGCIM5ZVdeaCl8VY/pYpdufZ5ZLxSTZ0o9863hNqE7elW+T6KBdg66/1iJVTkKz9TpfOipdx&#10;gRI264zPZpbk2UPX7pczkG23X/DbQ48X2IHnFtsDZxe7INx4GZWCQ7Nt5eO3WF5xpJun4M6UdGQc&#10;oESyAV3vlksz7MCTG+zgCwdt/TOrbVpZkhXIwcgu8zkQSwe+m+mk1yGSKwa1Q7vDvBLmXvWSAaJ6&#10;lHklzJ9jXkl0UaSFy/jdeSHRvvv2Dfvsh29t56tHBYpI2MhJOhKYV3Lv1Uzbcel+azF/vDVcGGrz&#10;j6+yiP3ptqoow24rnGkh+7yuWnL0w1G2+dmD5juSYgWnk+zWK7Nt2ZVM6cQY/cxn88/n2uRzk+QE&#10;5VleaYbllmRJd6XapFN+y5XTeeK5m+zr797BGtjH331vky/cb3W0X452RzqB4heSfk203hTgQH1K&#10;MhEdyzrV0f5C0evmWQusQ+s0ROcj9ZScwdJ4izjhcd2CVGd10JnAWBO0hHaH+VnQ7SD3FBpQRQ5Q&#10;uO/RWfbFV2/IAfp30ODbX361B5582CaVRVpuqZy7CykCiVHWQDLXR2esr+SrvtajhmxSU10MKe+F&#10;7tc5BniFy75QLUdiD8cOZ4X5RhTRUIFKwYLTNzpvPE8XvSeVylR2VswroTIcgJh/Is7Cd8W4Ah70&#10;Fl1x9RxgCLEGOrtVpVNqyW4ThCKwRXCEjvrOsuuTziRbGF2CgC+dB3QU+snR9GtdCTqO1fc48iOk&#10;GwiI15CegeKQakICrIC/MbLBTeXAVyKQg27kkhNCARMg3dlcOSkkURvr3gZpb2Zo7yP3+FzAnsAW&#10;uhsAStC/n0Dunafn/fTW588uLDdL//XrwZIHx0Rty/yIQHQd6eCqOEDlFLUU+IABsM8hAmtUYUMr&#10;n63zRWFC5hEKfWSD9YxV7gt0+TLbxq2BdCbBBII+jYRdmMHYCfyCnAC+tF7Q1jXVGrkCNGxChfPD&#10;5ZxXvS4LkgMRblCyk0AP2Rdtt14usKUXpti9j82xXMklwVbo1+jEBAMMk07KL57i5pWknkmSvES6&#10;jvJWkpf290kupJtqZfSzG+jemStHRvsLC0fyyVQLOeAvDwKQONU9sO4kT9Gzuj/mSAZsWOBeSW7z&#10;/327/ZYkXeXTGcS5ozIPW0xQlpnI0OYScMV+QStMVzJJUypqw2Un519ItiToyKSv6bwZsFJ2LLO/&#10;NWV2nK7GAqjd5WyR/IMimw7f5pL1JMme/3Ck69qDTgcnCDYEOkap4ozVOYnQ+7WXHervAqLBzv7D&#10;XIHDPO1Yhj393lU78vRuOQkxbpwC4xmYGdRY+0bVdP3l45wTD8sBHabMK6HLrapsVlU5EJ7tMbbr&#10;xR329t/fse1P3uO6iKC4YV4JswVJplXX+XGYhIt9ZQ11tRAWSzyS5JKm8cflVNBxKie6r+5vgP4e&#10;2iHYESpRiAOGQ04km91Whlj8oXjJe5hjeyDYT8fpgJ3CBtLRzDltoT2lEwSHkDNGAquX8POo+yc4&#10;R5nZfv31GW42JFXEyJ/wS/Wbxtn8k/PtrovzrLfsaRu9dyvplkeu7rFbTyx0FfIj1kfYxBNRllXo&#10;tZxCj+xEpE09lWlFL56yTY8usan6f4l7IyxIdidCTjzzHKNhQ9EryVMwQqyufP3e5OPJDjsQoGVe&#10;XWfpC+acEgSj86b6vaGuoIWupOh9idLbPtfB1VH4o7XWD+e4iy4SSFSH4uwN2BaYVwL1JoFECr6Y&#10;TQ41lqM2kq4aIaw8VvdIx2nfO8daDa1xJXCIW48AvZJLnM4RLtP3dJ22vWWMheqMx0gHt9qq99HZ&#10;fOTyHJtfttraSV+SzKXjtLvuLeLe8Xbt5U2ObeDX8o7TX34PdJz+qP9c/fgjyyicEwgcCcf3lP7L&#10;2h9jm0oX2aTCVMuQ3Z18Yors33Zh0mgn3wTZoSjqJMePYsae7KHOPI5zmPYetpZdlxbapI25ASwp&#10;u+Dfnm2bn95lYXvTnB6nwKyynLrq04ZadXC5dC4U6Dxzq7wAvRWJwYk6p149I11JFBAxy5QAPEWK&#10;FGugl3qtCXZd3AOkc4PlH/hIdp6JtTDpEeYck7BGD7bX/kTq/L38xkkrfPlxO//8bvv11+9dx+lX&#10;//rdFhZtFHbUfuu9+H1opMMkJ7mFca6wlSIMqp/p7BwhLBK6wy/MqXNU7qC6rlO+p+LXFTUMs9r5&#10;g61Z7iDru2K0hQuLUNhK0Bk6dQLJ2LkmOu999Kw8243CCR20jmAB5iuRMIYKeaj2s6Mwa4vFws9a&#10;L7pOmWtPUAxqfAKs9SRb3fUe6CYYcAYjt3p/ggY+7UmSPpPET/jmUJugtRovnyZYZyN0o171/Qjp&#10;l2EUdOr+Fhfn2LTiia4am6rsWBKnwoQJxyMsUXIHRm0oOz18TYRN3pljbVcG/FZsfOKhJOu+Svfk&#10;HHn0lNZC+r7DolE2QPeMP0r1N7N9WkkXUHQ0QHbYVZnrWTpIDvtqrYfIP6K4iiAehRLDdW8klKBQ&#10;TZAu8e+Is/rSF5W1xg2S+zhM3Sqtjw26I6Ar6TyKlS6Pk06jEDPuZJyN2etztNZO36BD0TeyMWB5&#10;knuu+05/C9bHlucfy7YdTz5o02RX5lyMkM8WEeh4cAEb/T3PJxkg0VNbupnOhha8j84Icx4ZH0RS&#10;nwr1FOmaMdL3zGiCXq/9TaNtmO4Vu4w+i8WGoHskA272tmSCQBSFkeggxrN4JdMUENB9zwxtOk5b&#10;Sjc0ky/VRs+PX9V10QiHf4ZLNtyM04tRlnAoytEBUzRKchDcTJcNvhv+PUFCfHtiFKw5nVkESaHt&#10;jJN+jZHNbyydz3lGD9WTHFKQ7daQNQArYRe4wHw6yxQcgxEj5Ac6ulVstX6/3pQh1lD320B2C7+D&#10;wBAJWygF04pT5TNOtaidiYF5uFoXutzpnKEDBHvK+qE3p5UmWj/iJVojfGkKTqsQdAcn4OcLHzD/&#10;292jMEJt6XAwikefA+6DzQf/uaqwBp24zSSTBHEb63LdJdorZu7V1u8Q+yBwxmxpYgTJJE6PhluC&#10;1oj7aiadzvijmlqXavpcF2uQP0rwH/98wsYku7dk3dxyyPdfv17/65PL7jk745fIraGu8wi9SvCM&#10;YnQCzvja6IUx8n1y5Jck74kPzG0DB0nvoEddogA7inzr32AoKD976Tz55IeRVEJPMvaisWSI2A30&#10;eq7YT5/FOiMHxB5IkME0AhNbsGQzrTjOBmzUXgqP9NY5ZG5+Jb2/S5yCyYRVAyNG9DPtfy39rKW+&#10;h46ZOfBgfTqDSU64BC2XPrdaeSzL4TxkRO9HIoeGhWq8n/4N6xrF6QTwmwjzj9svrCJfbLz2kaJT&#10;gv3oD2J3jMCiMHOo3p/CicRTEZZWGGFJp/2274Vz9lt5DoiY3a+/fGuX39hqafJTx2ltOGt8dkvp&#10;TGJ+FBx2FVZrqv2lsJvO8Mb6nZ7ClmDIHPmIO5560DZeW26p25PciA3OPbFGEqfEHrvqjHXWPcJu&#10;k3bIb7eXTjKf1hpmLofFhK8rY7d3Zdupt6/ZG59etjvLsixW9zT7TJhNFbaJOx4jPzNbdi1Jvmem&#10;5ZdOtNnnp0jX+oSZ4+3OR9Pd/EJ8tg5bIiy3aMUbT7z//v/qiHz3k7O5956dYjFHYmyB8MKmZ7bY&#10;lXdK7b4rk6RPSQQLS+jynfTY/c9usXe/+UJY4Vd7+t1Nbv3i5dcz7w9/in0coOfxHYm2FVcLrEDY&#10;a875VMs7HuVkFPaEblozEs9jJLfxOicRwhW3XF5uW5/Enw63eedCLQSmAel8mBIi5N8kyHbH7g93&#10;jH4kTgvOxtqa6w/ZRPkYG57KteLXltr6p6bZisvZ8s0jLPO4z8IfjnadRX2kB5CFCVrz+aVJNqkk&#10;2hadi7cF5yfaCPn2+ETgHGywV+fXK7u2XD7vV988az/88rNd/Oh5m3lpjkXIZsAcFyZ7PemUz469&#10;uMaKXi+0u55YaXlncy1qr8fOPnfPK99++0rP8qV1X3tfvjxr/L5ct/7I0sKzUXrOiRYiP2tyYbrl&#10;n51kU8uyLackUd9nWlpRqp7Rr3ul0BzmoHBh15X27t/fstsfe8QqrQ0PUO9ytnQGWkkWZx6IkW3O&#10;djMQwREUJ/aRLNIkRKwA3xl/GXyw7Mx02/vCg3bfhdsskgShdADxo8ayuW11RqBSZ248FJ8kWSji&#10;gvYWf5FZixGydbeVZNpfPnvU/vj9F4eT+Prrt1/b4vN3uoQDc7fTiiLlm+r9JROdef/7iG+HOr1N&#10;EhbKVgo2Ek9GW49tHlf4TIyHAnk3km6pfH09JwUWDWQLsMfOPymPqzUTNsTWOZ0kOSHGPVQyFaJn&#10;GrPDYw2kI5pJ39Ac9Gd8W2eKrjuKtrFHMMlQsAp9KQyLiUeSLeqU19HZjxJOGCY8je0l8eti3LK/&#10;FK3gy1H0SVEoHZgUipNMC5XcEnNoLjtZmaYs/HT8KWyN9BiJ68oUr7h/C7NJH0w7nWqJx2JcbJdC&#10;XuIF6HZm81I410NrT0IzcWeUnXhh3Qfv/v25weWi9R9fxa8+1XLBoYUXOt4bbjX4bK1XDdnnGrI/&#10;teTvYQtqak06SScyfiKZIlLph1Sdq9S9+plsGbNsKWplHi70//jGXWRn8GlhWqQpqNbt8htlA4l3&#10;g++9Osdh8uW7yG64RCX2Xs9YXTbIjXpzGECfrefHFwjWWSR2QWFq2skoFxtgRNowkuw6q1DTEofp&#10;K1xIQVnBmXzLO5dvKcLcNBVQiM1+0T3ZQP43V80ZAf+IPEI72YKEY3pfyYZLmlLIw3pUYBHwiu6v&#10;qkv4jbfq5XtCkrezfPlsYQgYqhjnhc2naIjZ7ySnoGeGiYjiIYpfiHGTuGf2K3kSOqSnn0uw5FKP&#10;jZN9HCz7BtZrN2mgtRUOa50qTJrVX37YeDfvlVgZuYR2wiEZxbE2RvILzXwn7YErUpaM4UNjg8bp&#10;vUjOt9NnDbknyAYuG+ti/IyC6avfD5efk75PcqjXVsKzzJRtp1dGStKURtFAcz1vU+kMV0SFHOKb&#10;CIfDRpirszv9XLituDjDtl1bZWP1nEPWhbjEKawwHYQJXDEUawnuwz7rPeppTUfJr6XJL4aCROFq&#10;5pBGa/0oBKfrv9fcYdY0sZc1TepttTL6O6x84y3jLfNEoiuggZ2I2f79JAd0vfeQ7A/Rsw7c77Fe&#10;kpnW+mwKy9vpdcJB7YnOPt20xE8YZ8UowEGrpOdmSg7A4uQ79Gw1dAbCt8bqbEY7Bopmkuvhq7w2&#10;ZW+uS5q21RUk+U6Sfk+kAFT+DHufQuK0WHaiZJpNPhpnozbofnRvY+UDBK8Ldt2mNGNB30usmy5U&#10;GKsoRA2S3wQbHfeH7YHGH7npJLmGcYJuaZrMYCsB53dgX4T9W+rqRfJde4Y/wqgECvCIjdJcSaEG&#10;60nMkiKMFvL/uO9RwjvofYoiPTrLrbSfjfMGBZgrKwp4eWVNyv9NDKE1evbAyyet/94cu2H1vxOn&#10;BG2ptp4oxyJBSg16Lqr0nBJ8JNIF/FDQNSVgzXS45h3Kt+Xnb7KbT88UEI61EXsk9DKsUAhQhQjI&#10;puW/u0ATyVYUsgvoavEBySRCJx+Otl1P3GTf/PM9obB/0/W+8cVfLadIAAXKODZJr1Qd4ahUlVJq&#10;pPeGFgwQRradQB6Ds0P2eF1FN3MdqEB1zhdGQM9WWxvA8F8HjF0gsVxJa3Ggo4XakmA3xgVwgHGJ&#10;FljtoU1oJqNBYDLQtRPkgsaAU5c0La94g9IJ4cKxantfhGUVJ1mQDgRV1syapIOHGVasJ2AbOkiq&#10;ZZj9AWVQY60bdI0EAyPl2MYSJJAxrad1p4rfGUPuF0XGZxPsJLggkN9S95B3LMNiBcIIbg7TmrhB&#10;xTpQw7j0WXTD9ZcjhZOXczDenvjLqce+/PLL+uV25D++NlzeOSBue/6PbaR4MCZ0fNaTsOJI8X01&#10;fU9CAiH36hmTDoVbiq5UKSO6Wkc8IOdMwk7FKQkPEsOjZfzpAKW7q55kgGQAz0ZFfX39HrQRuYVZ&#10;Nn6Px+rr913lVMUzs2cYFhxMHXAobZOkfPpsYAB5qGUVxrhKjE56Ly66Vbrr3tpIHuDmZt5L+I54&#10;K7g4Tco+w1KOSVlLwZM8qKn1IzjaPKuf695ocHNAPqiiHfWwx7xyMEg2uHXnQhFW3Av3hyPMYZYh&#10;qVCQtfT3EY94LanQ56hbSJziSFHlTzczlW69pNCokiDB2W1rpDM6zBiupPdqJJkMF6iZcSnGfAL+&#10;w2UkCK7DAd8KBz+hpzVP7Wttpg21MdpjkuN0V0Kp4d3l05nxuSrjtpIvnCGqYnHwUOisTarAf77A&#10;T8g6yboMUysZxtoyEN2kVEdLmY2XHFHNCsUb8wyr634cxbLWi2ocR2Wgc+bkEkdTzj884dWnDzPf&#10;wTCbcYGETLhteOJOm3Qk0wW1qHgHfOHsOYexIrHAmukcNr9ljI3Z6bGBJE5PxVuMm2+KURGQ1rpR&#10;OT7krvHWLj3A/95I61A9d5A1nj/G4vfGu30aJQDXUTI7QLJOVT9yDxUflZ10nHZjTbQGPMtQ6biQ&#10;vRGuEhe6L85vU4HfbiROl8qJRpnKoJA4DV8eZ5M2FtjyM7da1r6pOlMxUthRtvHcOltwMN8N0B8o&#10;AJ2gfcKJSjkeCJahu5hzmnsm2e66cpvdVFZgS8rCbe1jmbZVDszBp263mC1+CxEQm3J4ji17dKFN&#10;pLr3iJwgnScqR5nNOB5QonWbc8xvV9/eZo9+UGS7Xthok4oybGZZgpzBOBsuw0nQr4fWeJAMh6NM&#10;0dnM0T5QGdR9t8cF5OlGgIqdoA+V4T7dZ5iM34rz8dLFL9k/fvrBjr511jJLM82vtXfzSk7ICbgQ&#10;bwcee8B63uKV0UqwOy5vs8j9yfZgaZ7dXDzLhgsQ1NK57iMnZPUT28y3P9GyBXRnlKXbkssJcsQS&#10;zS9HddGFXDk+WTb7Qr4cu4k2sTTLsk+l2K1nMu2+S9Ns09V8e+3jYvv9tx/tsx//JSd1m1V9UABX&#10;+0MSkXklVBtDx07H9ijtK44P80dw7ppL1m5At6D75QwR2CHwnl0YZVmlkpPjHht10OOoU6COAmRQ&#10;KUrAl9ledGjABEDXMkUEMXvDbf6ZOHv947L/Ma/kdzfn9PjLpdpbn6OVnyxHzyvHDKo5bAmVotX1&#10;PgSKm+l9W+r9SToOdY6n14bv9VpP6X4qYdErnIkmkkNAN1VwFJQ4fYNDIx2F/XIFIboG6N4JYgEq&#10;CICnyG6H7vRbK51VaFupHK2NI6d/N9bZxSkigQklWAPpWuaVMEOIbsopxRkWonPmOk4lZyRlcYAI&#10;AkKtAkCHFge6YIJGLnGqe+ZvQ7T+dAMyixhqwCbSx5VIMJUH39CVAFHmezkdvmScVdEzddDfJ+jM&#10;pp0SANbnMKtkhC7AJ/pniPTg0FUT7M6i6b8/+8H5ze+/f/n/nFey67H9g9MfyXkDyrj60p3V0SnY&#10;DpKnvArfQL9Cp2SCnpPEKReOUNYh2avtodIb4dZUa07ilI5SipeoVgPIU3xBcJ6kDk4yNCnobHQy&#10;80oa43Rrjd3zAq7n6dm5KpKVel6c4q5axxr3yVE5kGq3XZxi6Yej7JYLWZZ10uc6CXA22uvcknAb&#10;ps/IEwaaemm6pZ1JdHPnoUWqL6e5vdYFvddA+r82HadzRzs8Atj1HfU6O+ESp+AGbBXrwdpzf7Kl&#10;BCiZJ8f3lWTLKYKiQzH+oIC8bA3U8nTLMF+SjnQKnug+pjuHzhToCQnUEnSjWw7q9SCtwbwLKZZc&#10;Ilun84UT1f/u8dZmIvNK+lpTOUC16IST/cKZAhhTSQsLCTS9VOtzZgh0ExBgXgnYgs5tr843BTGt&#10;dab7y5b31rnHYcDJoZtk4uFkO/fKUdv26APWY53fzSfirPTR/2suewYma679oVuLbmSCz5WwV7JV&#10;jQWcSabkFUXbpqfvtOc/fcqWn813BRN0EPa/b4LrUGNGSECmtG5crCeOvta0rfRR0lE5gCe9rusn&#10;XutHlx42ZtCd+uw0PX9KH6vs5pXI1kkm6mi9Ix6OkpMiXSr9QDcs4J+zRoKJornO0qeMvWhYbrej&#10;5FyRzGWGCs4CDCqs/0DZq5rOwdXFPen5qi8JsptPLbdlZ+dJx0damwekj+4Os+IXS+2WY/Osq9Zn&#10;tJyU7ON+y5KNyjpJV0m41iHW1lxcZRuu3mELi1ItRlgU58a3Vbj04VALE6ZjXolftjN2Z6ATNXGf&#10;3udQlKNxdYkF7RlU8I03RlhnyQXODHSQ9bRndKVG7Y9xyXNog6hiJnHalXkl+nsCTxS6OepbnbEu&#10;Wg/0M4EfMATdpnS2pet+x8l2owNh40iUfep+y2irWzGvhHXmonux/HuolqDubSUsH4IOlry3kL7K&#10;2BdlV1/ZZOufOW3d1ggj3C37LxnrKtkZd894O/fkPfbzz1/9r8Spu377w9795ltbdGm9dHqANopZ&#10;tHG6p6NPLLOpZWmu8ChoR5StvrLbwvbkua595vj20mfgxPfS2WEfe0vnDNYzjtPfhmmd1xYX2IIt&#10;U10HbT2t6aj1Sbbu8Z0WtDPbndc62mc6MivLB6imM45Odb6I9r7t9KE2bPUEC9kQYndekN09nGRd&#10;9DwkoThP6HWotCbojOJsuuplMIPwBd3F4TrjqVrfqENeN0e4H2dR695e5y91rcc+/Pgxe/aj9+3U&#10;kzvsh5++dAHBf2lh1jx6yvo/6HXPiP2ESopuvOziRAuSriPwSICmvnBqr00R5tsbbY25ZxKmJLsZ&#10;jYCzqv0jKcw+1pk0yFpI1/W8bZTD0P11v9imCdpzulKYTQSlGviWAAFFcTeul33U56CvSIT31L2T&#10;1KTjtOmi0dZCWL+tZK6b5I3Zh630d1D0NZP+j90bY9F7Yw3KfejAW8l20WXLvJ5Y+cUk3McLE4yR&#10;nSJ4RvJ0pC6CAiPlkwx9EOwcbpOOx9jEogSH/QiO0sUPVVSc8FTSQWFRnd960s/p25Jt72M7rOfq&#10;RPnLIW4GdvAev7UDH2NLSKrplW71TjeNcnOTGMtSgVcJ0lLkzGxybBUdpwR3wX1D98pmCCuAg7uB&#10;HXR/N2qt8A/D6YA7mGhtpCege2/oEqd9XMfloBVjnA4m0QT2jpIfG4duOxmrPfTaKOHz9iuEV9gr&#10;/B90jrA8/jHFlew/WJ/ihzThw42P32VTSnw27XyYpZ+WDURuXcCGcxnACPjsrvNDuhUMTiDMJVCE&#10;E6Awxr/BJ6HLt7fOTj35K83mjrD+K8ZZsLDhRGHNrONxTkdQFAnTDjJB8JniWXRQzDGvxR2MsgZa&#10;txulh+hU4T3bzRruZkq1SexlrZN6WbfbxriuqhHSL8w4nXoxymL2+62l7ovOlA7aA4IvJHQoZsWH&#10;I+iDrqJwjzExdKCTOMX3iztF4lSfiy1mvaSDmKfZEEwk39H9DNuMT8lacpZ11YY96IDXwnZ5rbrW&#10;gv9XUxdBs1aTBlpD3XcdrTmxFWIgdI9lnUmxfPm4UftSbKRkEZYMujkJMLp5YNI1HSQ7UB1mSdf3&#10;EQ7sovVLOhznOnRdXIH7cPhFF6/cn/a3trAHRa25RZnC3T5XwAL9Nx0tdCSRIKUomuJofP0OkoHq&#10;+qxa+h0Ke0fofiI3hVrK3jBLkV9D8jRGGIoOcbBuNe09sQViDHXBcfjgOq902IdtyfzXPSUPxpVD&#10;vv/4+tvfXqzz3Mfn9s85kf4HTBHMNe0m+0IMxHWCoNskz/i0xEi8B3w29XS2dWT9sJ3EUrDp/Jvn&#10;55l1DxTa0zTQU/5SjM4C87mYBVlthWQQPSb8TkclQXEKW0mYkKSHKQF/nmI5YkCMbUorTpCe97ki&#10;QmSJ0QPE3VzyT/tNILu6/BWCuHxuNdkpCnk7aj2jdZbxG1y3ot4frISOa6+z4O6dswTW5Bn0PrBu&#10;1Ne637Bc2EDvRyMBeIlzRoHG6Efkn+o8wAxCIT8dp2AECkih1e+kew/GrkpvMb+OAuCUkxl2/cO3&#10;yv0fff3xu333/cd26rlVNv1onCt+bKX3riv8VV3Ph1zW0v2Do5vpc2uulmxIZuhIJXHKSJCk/VF2&#10;06lpdmvpQrvl9Cy78XbZKf0dscYqwgxQCbOedBwRk4wRDsw/7He4h3WqSJzCGNBxR5ptfW6/HXju&#10;dpuovWJ01Oyz0jnyx2OPxVlWSbalF8XZ5LIMyy/JtdnnJzs5yDkzyTY/fYd81UACobcwy5zSB168&#10;/sUXXcvFy32989GZ/LtK8i3mcKzNvjjJVlyZa/teWG9Lz6c4VqgxwsxjpdujT/ls60v77KPvvrZf&#10;f//FHn9zrWUW6YzJr2dmIsWvsHLAnuCRbd72wi7b+NRUW3Y1xyaflA4T7kZ3MsOa+KB3P92mHiso&#10;WWSnXz9lx1681ZZdks4rDBR4tpB9HijZDitPmrpLuidOz513Ns7ue2K9xeuetz8z3w69NM82PjPb&#10;Hrg+ywrOyEadiLbYfXGO/pKiduR5/E6PLTmfbUsuJdihV+61267cbaOkvyikpMAU3zOC5GxhpN16&#10;Icm++McT9uOvv9qTf33dFj+6xMKFgUdpLQjaZwjbb3lykW16crUtvpRvufL1/Xs8VvTMile/++61&#10;3uVL674Ov3EtPebQTNdxBMvR8vOT7IEnV1qYcFrWySThqWnysTNt4pkEyz6TrPOUIYzit6nCrZOL&#10;hY8PhNvS0iQ788Zem3f+ngBVr86T8591vmpKFiN0Picd8ToMCwsQ9rGX1pv5evxuZckSgfxxqyPs&#10;vkdvtyVFc2z20YkuTkTcBB+ulew0MehaenWJU+lYfHd0IAUVxIIp3okSvrr7bK49994x+/V/jPn5&#10;7ud/2fqn9souxFos2OCEbITO2BBhpcbShSRksXnE7ZilOkh7O1Y2HrYuWEtgHAIDE992rG/orNsn&#10;uA5YbKbT4fie6DFhh1qyLb2EOSnsAyORuEePBOt5wrXXDfTcjNOBnYn4dnX5ujQbubMFPtP6UYAB&#10;dmceOT9LOJRs3lN+R0GOr0dyrLv2zTFi6eor/QSTI3iAIliYIatJLxDrCJZ+jhZ2C5fP11I4sIbW&#10;8c9kHViduKDupwL7VJINCn4Q+c9wSX2Kf2BTpOhpkM4HLFV9tA+wxIzWe4/d5rEd1+/48aWPLyeW&#10;i9Z/fF376KNatxxbcbDTveF/NJZ/V1V2p7Z0Zw3ZGxKYYGr0dBtwkGQxTmcw9YhwsWQsSTqIpBBF&#10;XB31fLBvMU6P5HEfnevm6FnpOOJOYKJa+n/kH2j2Sj2S5Bi2YORxidPy5PaftpZ/6xXWQQrKo3Tu&#10;Gml9ovj+iM/NjibxRZyKpjH8wvaShf7Ck8P1s9ySKZZzbpJlFMbJz4pwbGrsY2PJf0P5350XjXSY&#10;gGekWxldHHfUH0icylY47MG+g0e4F2yj9qGKcEpLYkpgmHLM0kF7NLFEnyP5JXFKTIA4BwUuzEJm&#10;tjo4gyKR3vKPmCdMUQjdpvjhzDqdcjbe0s96bYxkYYT+jjhd22lDrG18T2ud3NuaZPSzvvINx+nv&#10;iMfBbsHox2w6TvdGuoQ8RT/4GhQGce5InAbJvk07lWzx26NttGxStyXyuXXf0AsPkZ4bJ9kcK/lh&#10;lCFsSNgqioooPqBgCRxKwSrJ7wAeCJylqgWD5TuPlw2RHTorfXNxqt1/6WaHT/Hh8OHpzGb2rTuH&#10;yDLrqL+trs8fLP9kyG6PhRyOkV31WbxwNX49o5FI/DJWoPv0wdZMWLSxnr+Onh964OH3eWR/4wN5&#10;MOFP9rDvGr3K/sMYRLHe4H0ex+TQSu9B1y2Fg+GyS3Ry4ge1ltwQv6eAhOagJsKPrsgY+dP9VdNz&#10;Dl0vzPKIx+XvoJlOfXi27X1ik/WW7W6tf8O2A211nGxr4knZVe09hR8ZxX7LLU52lMWMDhxyfyBx&#10;CgYdK39pQrmPNFavFGKT44LpLXR9sHVZOd51soNRh2zxWvqheBu3LTCegtwDnciMmmTkShthsqYL&#10;RllzyWFP/d0I7fWNwlH4KxSpYb/arRP+0r6CkdCVYGfwR9xRyZh0bF/JEsx6Efr85uWFudWJG0wf&#10;pvWQX1JRxMsr66N9675a52PppXnWbVfc/0qcoqhIugRtCbVkKQec5/EEMgXWGFZexw1w1qGSImi4&#10;IsSWF8+1GSWzzK8DkXjAY8NlDOngaaoHACDV1Y0C3ghWMbsT/vSaUgZU5UB5RpXITcVZ9vC1hfb+&#10;50/a778FKJ/4+uann23Rudtd5VYUzuZxbY4cmME6DFT7ANjpyoFiqbMUL8E971GvDZMRoC2+tYQE&#10;3nHXLaqFc8ZAP4fOwCU8y5WTU8xySDEsdBgRtAL4OsOigx8rAe/+ULhbF4L1VXRV17M01b8JPpJA&#10;cgpfB42gPoOIa+vAddUiZxYl24ijPkdxgXPF7COqTHCwMCpD9QodJAEGHIfaAq1V9f49dOicUEkw&#10;e+kw1NAzOMPIIaTyQQo2kPzV/ctxpUtvoIx8fmG2QdHqKM5wMgUKmG80XJ81QEazh4SLGX4EaGP1&#10;e+fe2P3uR/94vU+5HfmPr3svbumctnvWZ3Q+1tAzMUep1mJ9ptauCs6NBLeGnhcnNYJEl4BayoEw&#10;S5ZTFLlFCkDPMUSghE5NkpN0GI4SWKGigEpNnCsq4EmcUpVK9+rwjR5beuFWCxKQqwXoQS451DjX&#10;OAR0DaDE9PkdpSwSD8a6PYb2lcrIIdo3ZlWyD1Sn0E3G5xNQH6jfD94Wa7nnp1p6aaYlHPO7IFUN&#10;yWNVPR8VP42zZVh0ONvLqYVfH+dl4MORFiag5RKn7AMg/X86lxgWKZ0aWp8Wy/R3eh8cmZr6f0E7&#10;/RZb5HdGBVpgjBNBbSpHe8lwEhwkYUCCq4f+zYxGkoNQFLXQZ43X+k274Hd0ry5xqr/rI4VHILZV&#10;Qk9rKsXaYspgG/lAoLKWIEFtGWvfHgK4Xvd5zSVXgDAcJ4oa6JaCYinveJrd++gCm3080+I2ea3d&#10;vJFWV4qU9vcxUm5UtQyRLLXTulXS+lXXuhDMoPqXKuCqukc3P8XJpZ5Z+8TcvabzRljSyXArOCdg&#10;XxxpDz2+3DL2J1o/Ei6SCTcjUJ8PFYYDC1xSTNVmDncgyFWDSN9En5BhgVpLBjVGyp8iDv528O1j&#10;rV1yL9dtWi+5jxse3kpyEnswys0r66czxbzRflLczIKispfnHaxzSHv+jXr/etJlowSuYvf7LVyA&#10;GB3VXLJIMKohBlRApO/ysVazYIjjOCdxGkHidPMUu73kNsvZM1PrE2fD1yVb2ctltr7kFiczw7Ue&#10;GdqnhGNy2qSkoZ+Mke5igHbWmThbdnmR3Vo20+aXhtqaqwm2/tokO/XCnVawf6IMOTTps+22q3Mt&#10;+7SM0mEB5YPQvcgJklElUNhVZ8ezI9QeeiLP9rx4h917fbGcw1hLk3xOOhNvY6WH6bagq4XKJTom&#10;0I2TiqVDiz3WU2vAvB3mlvSTHqAqHicu+oQcOO3VTWWx9tmXj9k3//reit67arll+a5wJVJOf5SA&#10;/aKzUXbq6Ycs66GpdmfRBlvy2P0Wui/WtlyYYQuKpjo9VkO6v6Ped8WjmyxsT6IF79J6aB8XXIyz&#10;GeeS3WzPBWXZNkVncPb5XMvRa9aZDEs9EWerzs2zbVfvtRmHou30c3fbDz/81b7818+27NE9Vln6&#10;gLmaDtjJqSZxCuXHKNmcsfu91kafCTtCnwraHRl55zQJnNbS9yT8coqi9VmxLhAAdTYdlY0lC25e&#10;idasu84JQ/zppEanoIvpQGWuY86JcLvy+lb76V//kIUqLx3VV2BeSZJNLJWTqDVOOB7tQDMAsI/A&#10;fV29H52mzaWnWku+mYPXX3YsSqCp5w6Ptdc+cW6dXtGZryVQ4wa469y5hCo2tzxhg81Bt5M85YL2&#10;G30+Rrbas9tr47b7HDCqLztbMa8Euiw6W3ACqGrnlc4QkmwklltqTXNPpVu49CeFBS5Qgc2X7uD9&#10;sYN0LzN7lA4DZg92k02BjreD3jtMOp0kEd122LoGD4YHbCxUL9hZ6YcGAG4BHqcz9W/uY+DaCDdn&#10;yi/Hd7jWiapqgvQEuEbp/XvKERgiXXfTiQx77N2jx7755sNG5abpP772XTvcd9Lughe6Sfc3kF5B&#10;Nzm9xKV1w0ZT/U4HYuwR2SpAH8UNeoU2jqQQWAcngqIv6AxD9Uw4TThGyAZdKnTwdpI+cVV+6Ck5&#10;jSN00Rno5A1nlS4aZxt0YbNYA+3FSK1fJ8lEdZ2PxL1JtrB0onl0NqYWRlui5BHngmAKgfNB+vzB&#10;AsfZhZNt8oXJllqYYCEHvdZV55ZZv13v0XoK7NVM72fVXDJOn8W+3i9bDObQvbnEKY4ZyeOKxCl6&#10;Wr+LDGAjnW0VpmBeSXM5FKnH4yyxkJnegSH6dDU4ul7pEBxtkokkQpjHPUw/Gy6MAZVYY63tUNna&#10;2edSLK1UToH+Hnr07qslZznMKwnMj2uUNcD636m10HtBhUlHDbO4Ek/6HMUZTAjYbaqUmVfC75BA&#10;9eleIqWnoc1xsyH1mYPKf48K3OQDsXbgqYfsnrNLrJccbAA/wQ2cKgr1wGnQCjnGEbCL7A1JNBIz&#10;taXju943wWae89iDT9wkWSuzaccTXHCVikW6O6Fs7aS//VOecIawW2AwrWmnu4V79DfJwqt0hSbp&#10;dbTWCgeu/3KtLbT6Sb2thvbMOZ3CCt3vCrW0g3KEdlP4pXuVrHWT/BHY6CvcOYjCDp0/qJ9a6aKT&#10;LlzyOkTYik5Nup+YWdJJF05QTQIOgH0cXn1ffcl4W3T8VltQOMPRf1KV3OWeUFt9brWlbg/M5B4p&#10;e8K8kkxh64zTcuJOM68kym46O8PWX11ty0snOYaSsXJ4vJsC80pInEK1E6bvYRaBoih6F9W7HjcO&#10;obrOPnPl0cUNNkbYjRSISY7oLubq+AAzg6Jd8rCjsAZ2080r0fdQ13JfFIAFikPCZVP0XpKFATq7&#10;A3QfjDCAPjlFNmus5IJgHgmOeDlxPReMsIaTBlkVnB9km7Wmuro8eUqiB3aKJpL1CPSl7H8j6f/M&#10;I6n22vvFdvSNZ23AQwnWRffQU3LG65C7g+z4lSX2r58+s1+h6tX1y2+66DrV9fcff7EHnyux0Edi&#10;LVh7F/6w1+K0Zsev3WoFZUkWvI+uI4/dVrLGMrQfdPiDgzrrvRvq2TvdERjLgNMPK0eY/taj515+&#10;PNXu2DnXauUNEv4eY8PWJdrdF7dZ700ZTpc2BoOx53pGR2mpZ3K+iJ61gzDYGOGf9F2hdv/F6Za1&#10;L8MV0BDA4TwNkP2h+CFEZ3iU9ongH8kukvcUIoyQY5ssexArGYRhoK/u90bWY/k4m7812b748lX7&#10;4Kt/2Olnjtk3337o7CBrcffFw9b3fvlQvB/yJh0OrVhaUbyNORxtvfd6XEC+zn1Q0NHZ6rOWt8sn&#10;I0lKNzYJAO0XndnVJ5M81fmcNNiaag163TzSBWtJRvSWTBFIhJqwhvAaAUs6JAk2d5CsuOITyfwQ&#10;yR1MQ70kLxROtrxtrDXXurXRuW2q9WovvQXdWnfJGlRd0FguLMy0mUW5crBjHN7tJFs6Zk2wJQh3&#10;QVM9QWsDm86ItcE2hgSq1otAwThdo/UZ42UfmVefeQysER+YbSdZ9YIFdX4JZmcd9thI3VNb7f/N&#10;h6baM+8+Z+PXT3GBRbr1xu0SnkF3S0exv8htdempHjePcnNEweBUf9NF1kFnKlT4JO6gz0Ie8Vp9&#10;yXMbrQ9Japeo1vmByqq1zlYf+Qmd9DfozOB9uhfoCklUaI3rCk830NU6sacNvGWUk4fhWj+wt19Y&#10;NPqEsLiwzXidG+jYSDpyltw9onOkD/EJsZ1Q+CPjYIX43bG27tGlli+9MqlMPkFpuLVcFOhydecT&#10;m6S/ayX5ohgXnVpH9pK9oIsHnNFS7zdYe0sCDN+kr85kPX12S11e4Y2ZxzJs9ZUFNqMwSzIQ6Nah&#10;i9LNQxa2agaukzx4hT1jD/iEq0KslWSQZ2DuVesZQ62xdHSrxF7WIrWP9bhjnCvIoJDMd0o2+oLP&#10;IoWb2yJrkh8STwQGkRvkEYYKZl3CzkFRLGxVzAyDShzfL/q01yIOxFg9MJH2knnUULA6FiXWjzXA&#10;lwQzYKvLsSDB1gk6g2MkD8i487lkuztLVzaXniMQx0x36E1J3sYf9VtaSZpNPD9FeDDJJcrpMoD5&#10;i640bCusHLDrkMiEzQcZb621iJcNRS7+LAoujzVQlOXiJLJ51aW7RuyJsaWXbnPz5uiyqav3ouAb&#10;bNRU70PAEKxLgXBLYRh8/7r6fNaHeET4pgCbETTvCfJrfHs8Tr9T2EbBMAFsMFNN3Uc1yRUB7Ob6&#10;f77tef+47/zm/3PW/Qd/e7Hj4+8dfTznYJzDUSOkS4l5MBrGxUD07MykowudJOf4Rzw2qTDbxjzo&#10;tWqsP0UA+jwXW3HPzTNrLfTvapKfTsLEMdpLv84aNHzVtUckGPF53GgUySbYnNgOMR7krbvOCbEf&#10;cPFgyV56UaINfNDnYkQkKsCULqYgvV1Z+wg9MQV6JBuJBRFzYlxQe61nnNYJJjSSVsSoiFX1l+w2&#10;xI+uKEJAhjiL8oeZdQiFM/E99qmT8ANFasTF6AxGh0Yd97lgt5stJv+K4nYYIRppD0kmpdJpfoI5&#10;vdBqRtrk4nn2yT8DI1T4+v33X+3Tf7xou59eareXTXIzq5vqsxronqGaxAeB7hJ/NJDIDSRPYSWi&#10;aHXQLvlLkm+/sP+k0wW28txN1uFuYVfWRH5PtTVhLvYItShz9bGNSQfCLfKRUFf88O/YpV6FJVtv&#10;j7aF52fbotIEi5XeSj0ZbrPKJOeHYUyKt8ySdEs+EWXTzjIeJt/mlhVY2D6vFQjnPHh9qUXv87vk&#10;D4nL5Vd3Pv3699+3Khcv9/XGB4WzbzudYdFH4m3upSxbcD7J7n1svs0+E2PhB+ULSF+M02vc6Rjb&#10;+9oJ+9v339pvv/1kZa/cYYlFAV1CASKxno4UyssO+w7Gyo9fYzuev902PbnEZpxKsB6bpT90Jnpo&#10;3UbIDxmn9407mmJ3PfmgPf7eY3b+9Xvt1vPCmrInJCIYezFQtpxCjWitD1S9dJzSFZRfGmdrnthk&#10;KYfT7cSLd9v256bZpmfm2LqnZusZ0oT9kiz1WKIrTOupz6ODbbT80rsvTrGNT863XS89aPPLFgpr&#10;yf/YFul8ewqXwF7e08weTbCPPy+zf/36q73w+Xu2/Ik7LEK+LexFdCPGy+7dcTnXll2aYvMuJDqa&#10;5Ig9PjtybfEbX3//v2ecHnztuifr5BIXlwD/zSvOsfuurzCPMGrK0Tibc2GO5WvvcoqSLfV0rKWf&#10;ybCYo7Kzx8Nt+lkYWeTPHfPYyksF+v95doNsg4sBkOwjGaJzBSZJ3ic/UNiBIjGKgyiCZaREpT9/&#10;d7xFbU6wlVdX6NwlWLzOSIT8L3xj5jrX1BkiadpENgv/hTgYiS70ME1CjSSbjDCJ1TpufGKOlb22&#10;2b53c04DX78IQxa/+aglnE6zOJ0rYizpko3I/V67UetPQTjscS2kb1sJo1PIzOxdn9aV7nNYpJrr&#10;wl8l/kmyFl+PgmhmNf5bh+sSpmKGOSO5+uveoad3nac6f8GyVT6dQQpNKa7g3NHBSgdqAz0HMTrX&#10;MSfdRGKY5APYE1anxP3JFnk62gZoj5mj7mKXel8SF2AvVwAqmWL2M7LcRs9B9y+JKNY9XlgOyneK&#10;K11cB98Kvav7hgEJ2mCHD2Qf68oeZBxMkT5KcV3wsO6Mk+8JowUjLmgMopAUKk9GK0GT/uDlRfbS&#10;pxdXlIvWf3xpG6rcVfzA+i73RfxGYTfU+RWFOuhQF0PQczbVPgzT+0XpDML+liLZSdgZZiNlAxiH&#10;BZ7muaBX7ytsQvFz/Xu1N7IJ5ClovqlJ7EDPSAFT/tFJNvPMDGsrn8DN0yU+QMyA2AE2Z54u7VtV&#10;YcNI2X2K4etLd4ZKBsMORLqEKePE8P+6rA/MVG0uvUqhJ6yKWcX5lnkuz1KKEswrn4yYL0lAumpr&#10;yf+8ceFI53c10hpX1s9h8IkgIasz7RKnSyUHxJy4L2QIm1LuOzXW2aivfXEFc7rayu6n0oggG8FM&#10;Y2LbxLdGEy/QOtC4RJE0cXnONHiJZp46sgl1JEcUXOedibacMo8F6QwMl4wT12o7e5iLb7cUHmuQ&#10;3td6Lxtr42RboV/FZnbTuUg/HeVoVykUBN+ROHVjIfXK90HbPHbn5Vm2tGSq5e5NtCHyXRrqnqF4&#10;HSY8D27HZsP0U0NrR+IUXAelK/kAcGgDnYeGsmWBNQhghJrCysPWT7CC88KyJRHCQlPszrKZThb6&#10;PihZ17knLoG9c/LsZHqkVZZv3k7+x1CnPyOl06Llz8tXFAaLEr72Co/zd8Q1uk4aYE31/LDA1NHz&#10;15w6zMZv8snugAXDA/OMJev4ApxrEqiwVQ7T+vXTWWygs9ZJ58q3y28x8jUGy2chTsPM1VY621AR&#10;96f4btYwqwLzCzhez1ZVzzlIMsX5qSp5raX9veXEBnvqnQsW+oBf/p/0ovYh43ikRcm+RkvforuS&#10;TkfIx/NaTmmS8L5wrz5vNAlT+eujdCZG67ySPB2p9YbCF/8p/OEADvRu1vnSvdwomWSEZ/zBVLtZ&#10;tjlnf6zTS3Vk1ymMZgQIDY50m7ZZOMqNOeoo33m0PoMZpsRPhkn2KNIA63Iu++nzWsu3pqmBsQjR&#10;uleY02CTYbwPsfRm2k86TqvJv6oqPcnYEgp3HR6s8Eulh4Zs8NoNiSRVZLSr3iugjMJEMUpICDAP&#10;0gNSWZEo4xsq8OtmMWozWkoZcqgAlp3uDLU7zs2zrJMTLUQHIUo3MX43NAZSGjqIVQWOAP0BqsBg&#10;qybFFAjc6sDqIahoQQHkH421ibquvXPAfv713xU5VHU/eH2Ho22NPiajJeCTIiPNbB7HJy/FRIVc&#10;Ey1Qx01U22oDZTCpCqyGgpeAEJQDCFKBQFKTWQ8EkR0wrlAKgE0cdAlmJxk/OtMAvhXzTqPkJPbb&#10;7HFKEXBGZSUGBsMIXSlAP2BYxrnfgWoXStveq0It43S8jdP9VwzP7glY4n4lmK6TQoYFA8BQWzaZ&#10;w19J69tJzgbc5gya7yhnrbIMowOHLnGIgpWDyr+5fxmVmlK28Y/EWeapFBsl4wXFB6/D9AxQTkLj&#10;yjyNXtqHcXLoqYgNFXg7/sLaT9/97LWQcjvyH187L+9smXtg/iskTh3nuz6nrowKFa+VUAb6GRQA&#10;GO/RWivf/ghLxhnaG2Yh+px+eg6ognkugspUu0PT1VpyRGUqDi0dyTdIMWFMqYTspb26/8q95jmS&#10;Z5Uf0HPfJtl0ATAMSuB5K9aA+ZVRB6KdHLTTZ1HZj8PSQe/TQPLcDkCj9W4sOWimvcWBmvBwtGWf&#10;L7D0EgGuY1E2QutEZxZz36AlaqAD1PjmMa4yvedKaOOCXAVE+LEYa8xzANQB6Rh5QAkX9yZwUkn3&#10;heODo0cgqJYUbcieWDnNUVKSga4IaDigeKSajsosqqOhQaOispPkgwpmDC6ApanOzFApwKnnoi2x&#10;OJA4dTRl92vtMvpac1eR0sdaFAy2Iat0n3ovKCJYZ99e3fNRj+tqpV2fBAAzf0nKYlT6aF3SBMRv&#10;PTvdsnZF2dSjycasICgLoY8bJYVDkp3kKUkDgkpQ9eJk082Gc49MOCpsHH32aPYoqyHl0/HW0ZZ1&#10;Jtxyz4YL4Hrs/qtLBCD9rouqn+SQgApd6M6g4CRrDemcQHGS9GohhT9Qr9HH/RYL5aEUdLzWj0A0&#10;yaTBy8ZY24Qe1ljP3yihl9VP72ejVkvhHo+24L0y3AA1Kcv+MiauslwKF4og5uaSOMUBrrlOztc+&#10;qmPiLFT7guPbWnJC4hQaPKp4+6/QXuYNdntL4jR8ebzlb5lmd5Yus/zdc2zk+iSL2DzRrr/7pG08&#10;e5t1l8yMlLykCkjGSGdFS2dhVKC5TToFrUGM3XxhsS09t9BmlYTaqstRtvbxiXb65dttTdliGZtw&#10;y9o/0267Os8lTqmWdYlT6eEoOUR0IdVaT6dyuM0oibT7riXYQ09NleMyxyL3+ixWIJS5hF0EBEgQ&#10;UJ1FcQadulPPeC3tjN+GIkPS0325pP+pvMGR8+l+6TidezbO/vrFZfv2Xz/auQ+ftsnnZ7g5JWHa&#10;AwJ/M/Q7F17fYtfeftz2vHxKsjnfvPrsnVfn2/RTk40kex3ZlG6S7Zsv3GdB+9JdFyj7suB8tC2+&#10;mKZ79Nhsnb/JpTk2zc0rybCJZzIt5VSSTTmWbPNPJlmSwOkKOUUffP6EffXjD3bfk4cD80qQN/S3&#10;9A7zMgjERO32uYrUinklPeUAtdbrn4kjXVV10QExvTjJll6e7pxnqoOpgmNeCQkO9AWdplzoELo+&#10;2+t7EjhQkrIXe68vtG+++4ss1L8Tp29+/rHWd4pla09SHd+/3yUaR2+S3tXatrxP+yHd0VqfA60L&#10;lYZ0VMecjLbOAs+AaSpHmUeKnqeQhMAGAIzAqNP96BuSNbIBzB3CecD5cdTf0iUE6kJlq4K2+6yZ&#10;dGkjrU9lXThBNSTX6Di6ORwdmC5sJBT6FJQ00NokH2FeiccG6Xz0l82hkINZAYBfAC+BpqCtcuT1&#10;HATXuuvf2FTOPz8nAE/lHLMZHTMFe1SRqJN+qK/PRy+6f+tZqguYh22PsknF6TZOazFEn0H17wjZ&#10;B5wgKgHpkBqsM5wnAHXuzZ1PfPzFa/+r+vt/fp177UrX2QdmPtF9TbhzENDnlSjywTlg7QSEqWKn&#10;Cs8nWUw5HKDs5RWKsfAtdJwGKFFxdnB6g/YEkpiO6l3/rqvnpQCMjjjXnaz1D9JZZ44cSSKXOEWf&#10;SRdWInjFhW4U1gBbkUBgHkl1ObdRO6NscnGCq5qN1v349wWohyimAbPw3IOkt3Lk/E/GXhXFm0eO&#10;SVf9PjgDh6NJ7kCrz7wSgC86VHLSSg5FyNEYF3Rw96P7dUl3ZKei8lG/i+6GScLpbdmt6rrvlsIz&#10;iScSLaHY4+gFYRCBCo7ONGg1qcymY4Mu0wGSNyrdKb6ALYK1HaK1mirgnFEamPM0FGdatqp9zgBr&#10;mdZXVx9XPdp75XjHNsK5qirZZBZ+qhzwCVpHgvwugajzwJwKaOV59QhfRup+wG8UwgwX0B6v9yax&#10;PlSvFLitOjfTZh3PlI0Kd7RSTaWHcKrqyo4TlHSUnpKpgKMqHEGSZsowqy7bAy3YnIvhtkq6t/iV&#10;fZYqnUZRG0UTdHdCPcnMYOTIJaewXeyvXutqLUN2xFnSyXhLPiU9LD2ZSBGXsF0nPUvvW0Zbi+Te&#10;1jKpt9XP7O8KceioiZQjFH9IemhHgPGgs3QQ2BaqUAJOzCwBo1P4BIalWjlI60qxVXvJX1vZqNaS&#10;ScZg0JlQE+eH6kiejYD64nE29dBMm3Qs1xoJR0BNiV2L3CicrHWAsmeEdGq6nOYU2dnkU15hlUjL&#10;LPbapKIUu+fySrv97DSXJMUBCttIt1CIm1cSKseIrjuvzg20iNBoJsmhI6lRS3LUVXvCXC6qnaHY&#10;I4lQTXJP0r+b8G+08El/rWkXitRuHeuoU7vq+753BblOTJJuVC7TtQU7BrqbwjAqeZvovpnVkiJn&#10;fZzkAkpBHEaPZLbTrKHuXLh5JeBE5BsHqDwAgyMEVS9FAtH7fTZI+oq1STw60T782xN2+aMPbMS2&#10;fJdsgEIXyt6BktdHSqfZD99/WJ40/c1++vVn++X339zM0+9/+c2Ov/uqzThaIDs+2zZdW21LCqfY&#10;4Udvseln02yC1oVu9lknb7G5Zeut6xqPo6jqfrdwr+6D+XQdJKMU7OB7hWq9PTpXM/ZH230HF1rd&#10;nIHSI6Ot/9oEW1G61Trcn2r1JHONtWawpCBLJE5dESfyqWfufMsY7Veo5RwIs1uLCsyzNcGtW03p&#10;Ds6Wo3rUPYVL9kK2RLqRBqx5H+l2ghP4QHGH6AYLd3OISGIRwG8lDLjmyDTXZfTVjz9ZyUvn7bO/&#10;vywr+If9/PsftrRoq/M1GAvSWeeUAiRo2ZJk64IORVtfimu1pw1IsEge6ba+Ub4S/hez6tFlzNyp&#10;Jme2KhTk/FyYksRe14XD3Qw9sDLyhB8zRr4GPhkBy84O88iW6yLRQBIVP66JbCkzMKEtbibZbL1o&#10;lLWUbWgqnM8YEmwbxYvYyO76u7nHsy1Fznv4gURXINN62TgXaEnYyXzGMFcxzQUl72jhY5LMUFOR&#10;OOWc8Bok2U87Fuf0drKwnFe2BhzoESaMIrgrv3CU9r+bZH/p4en2zt/etdTti63KHcKs0nGjpG9b&#10;gl3cWQ7IMF2hPaVLWNeawqh0m2J/wSt0DicfiJHPnupGu7STPYJhBazXRM9UQeFHpXofYWM6jGEw&#10;wQeasM7jKNQbx/e0RsLUreO624CbRrpENFX0cSROD0ZYnCti9tvwnR5rJYzeQxidqnewuztr2D7p&#10;w46rJzgM3lc2E/8zcpvX7ru8yAqKoy2nNMIFnLreMc5qab/p/HdnFPujfaoqf5rvYcbADkCxxbgF&#10;/H1XyCl9DIU/ne1VZw23PivG2ZSjSfJhou3m4qmWezLDzaXvhM3W1V2ygP1mThzdoEGHhLsOet1M&#10;XOgQ6TYYIV3VcuoQa5zSx1X5t03tY320NzBt4C9ESSdOPe+38Q9rT3RW8flhTIJSvaPsNfJIgSK+&#10;fHddbv6aZJOuX6h+8f38J33mPRRvDRYKmyDTekYoid38UOwQe8z3XGAGySJXHenL4MPRNnanX7hO&#10;ulE2u6vksb7OfhPdc605I1yymkI1EpPRJE7PpFqmMEPkrgRXvNxCeqwRsRDJAR0VzjfWz+g8xz+B&#10;8hGaNJ/0Dd1B7vPZz4p7Yn/4/mZhyjVhNuZglq1/fK31l25vqTOHXoFeFrmlQwrmqCaSQQrBCPji&#10;33PeGZWBTEwQLo4vT5zi14zXetFRSQEEMQViC9CQQ+ENHSCJ6qaS3bhdk9/bfmX3/0q0/M+vd754&#10;fdDZ17a9Er/T67rvJkjvEPPop88kBtJfz4ZNHoPu26C91Z4lC++k7UuyRsguZ03P62Ir2PcKmZZO&#10;raT7ay15j5D9jRBWwA5VXir9rXWDEq6L/j9FVtD0EttxVN/6OZ1zxH5InI6Ub8bcuaHCJ8yLowgf&#10;xhfHoKPPqKw9BaMTWwJPVWc9+B2tbeeHIi12j88V9PeVzLluUz0LTAXVKZb6n4lT4iR6BnyIuncF&#10;W2WdH7qv8T1I9hDQZa3b6d6ihFOYVdt1c6CAlNgD2BZMhkynUkQnvYXOQlaWXb5X9u7fDQ6//v6T&#10;Pf9hkU09mWJThH/oloGNraHOSQ18ED1bdelmileIBRL0pnCQwpmO+syR0nPg3xDp36QjqXb7hYU2&#10;5D5vgD1B69tI901XKjFI/IME+cLEJkcLd5BopzvQFQzprFSSHWE8QNxRr5tFyMw9Ojzzi6Hkh443&#10;0bKKE/U5fptemmdTy6bY3NJcm7DXY5PPZtht57NsnD6H0QC9tnvtwaeLrn70zTeNy8XLfb3y3qlb&#10;5x1LMu+xRJt/KdNmnvXYgnOJNvFUpOxFgHo4RPucXJhsR94ss89/+EEY4Qc788oK153JCAwY527c&#10;FOhwBEd79nlszrl82/LcGjv20sM2R34w/nNnnVfwJwUuIbr/grJJds9T6+3pT56zx9/ZbDedle4W&#10;RqQ7luYRqAcjSJxKV8foFX816QSzyuk43WjpR3Pt9Cv32Nrrk2zjMzNszfXpeoY0m6H3ZV4ls8x7&#10;Sq47ag/pRt5wdaEdemmzrbq+VM+XbOP1/l21vu31eZ20RiTcPafky5cl2Iefl8j+/2qvfPGx3XX9&#10;fvkPUW7+4Djde5T2YVZJjM0sjbb556Os4NxEPZPfdl6a/e4//vHyyPKldV+F7704Jr9k1a+9pWuJ&#10;j2UIHy+7MsWi9X6x+n7xpdlWoL3LO51mScdgeUqxhBNxjpErvyTcdW8SL0o75rHwQ16rK/lxcQD8&#10;XskiWAHK1BjhBpJgUcITFF6T8OkpLFTj7hCnS+nin7g7wxZdWKDz7nOjE/z7Pc7faSv8yuw9uiRp&#10;qGmuc0YzELFQkn31JO90fdLt7dsWaZNPx9t9uu8v/snooUDcgP8+9+lbll2U75IP4AI6t0iM9Bb+&#10;crSa0luwQjUjkaF7nCDZCtVz0eWOXaTRpJ58HPAOSVaSwjA51sXvw9ersCfYl4KhbpY8DQuO+U36&#10;ieKAsXqeGOl9CrZIjLrmJr3Wl85g3An6mOSa83n0/6rpmSrrvevpZ/F7Y8x/OsqGIoPy9Yi7dCnX&#10;e8xM7r5Rn8FZku3FDrfXc9VYKV9R9zlms7DUftlH/W0dity1hk7noru48Nm5ynF7D93TlOJsi9jr&#10;l96TryzZYHQQo5UYdzdMeKyndOEQyS9U6hT8Li+eYk+/X7pLS12pXLz+4+vhyzuX9Lg/8pfayIf8&#10;ueryDRlXVnmB7AC6X/cATS66ncRlnPQPiVP8HfAfDC0UujoZ07pjXymUqaV9ofOeAnpyHVwtpfvo&#10;CJ54KN/ukG/V5OGoQFLfFVMFbI97XhJ0uojVhOzy2thHfFZPNoE43njpSmbqQqvcVDigA36dPgM8&#10;A5PEQOHUjKJcyyjLlQ5KsDDpFqjz+QywFZir7U2jrQHzIaWj8XHQ9RGHY1080MXL0KnoX/xkbCD3&#10;g22UHJHbgGaeouNK8p073hFiqfL5YdWAfpiCe+J9I3SeKPDBdydxyn701M+h4CZ5WlOfXUsyBH1w&#10;1skYyz3nsWDZlyGyByROuywYYS3jelgT+cyN0/taN+FeYtLEb2iA66VzkSRfm5huR60B8W384x76&#10;/4y4wl8Zvc1jN5VNtemH0ixnf7yl7oy2ZvNHWn1hf2hkR2hPXSxNmJ2CUmSf/SMPcQMyL3msJ3+H&#10;AgK3N8JBJD8bTx6sfQm1ycKx2cWRtvTiZPl7uS4By2x/h7H1fSPtj5Np1lH7Wkfyhey23hzpYoAh&#10;B3zm13mO1drBLsrseXJiQ4VTOk/sb82Ew8HjjbQG7fX3iQdiLUy2BcpiRiNRWA+Ne1PZc1iYiEFR&#10;KDlA9rIR53BLlGXshwnB68YUEDMAYzfRWaqtZx1IUfssilTBDoFzRuK0v/QNOAbc0fD2MNt46Zi9&#10;8Jcr5nvAb32WjjW/5D1VuipSetYnbBDpdJf8D+nenJJ08++McN28MPKQIIU9bpQ+H+Y+GEfoQOX/&#10;BW8KcQUIEXol3tVYurPfJtYi1QqOZFruvgR3btDX0JRTJE6xWXPJbiudUTdyRXqXBG0LYWPYZ52c&#10;SQbaSBaQFajnwc3E3xrpeSN0z7B14D/S3Rz2cIjVzx1kNeRbsQ7O98wbbFXkc7pOXAp49T3NiaO3&#10;++0GaCX6SriraTH/TJzqsNCB0lkbF6//D+1qvC7m4QyXQLfVhzkgp5vofGeILSopsKSj8TZOgBj+&#10;YY8UO5VSHGSyxJV01dSBJ1hTXUDOKWBAqR6ez6TLK1GLPkIb/dD5hfbt95+Um5TA1/FXLpr/MPSb&#10;gdkB0EkO1qaQwIJOxAW1JWgky+iqYu5GFx1W3h/QBgCFxqinlDaOF4FPqoMqcw8OYOrCKZACYE5Y&#10;AznUJHegZyJwwDwl7x6/DXvY7xKiBOvZgKq6oP9lltOfCp6EmQ6YA7s6ZB0ldOknY23CYYH48sQp&#10;lWxQNbbQQW+hTaVahK4GFCEBQpQsYLGdHGPoJ+kuaC8lXFXP6rpG3AHU/eowVhbAJlGHQ91Y65p/&#10;MlVGN9YFN0mgjSUIq8/iIohPworZYCH6OSCByvZt15Z/9dZnz6eV25D/+Dp87XDj6Yfnl3TQ/tWV&#10;kFafPcLqzh1ptSsMnF4BCs2kbAbqM5lBRsIDpwgea+YKEexqpzWFyoDK054ycl31M+iXmmhPav4/&#10;ut4CTO/yaN+GuLu7u3uy7vvIuks27iQBIhAsCRAkQEIgQIi76+7GgRAIVqSFUmhpgUKFtrSUCrTo&#10;fNc5z4b37df3H47n2CXZ/cl9zz1zjV0DUFlFN2O8z/OjM2tl9e02+cgCB9de+eIGRe9KNQ4HXN9f&#10;q7WgSj5Va4thoFo5KFnFmegh5dBARoKZdJ21rnS64kTQURy/NctmCqRCZ5RznFkS6ZG1lJFsIaXa&#10;fhaJ0xincot7MMGi9Q6Jm4KSrWxrrf36wbCw58jO1Rk98yRDBOgENHC2Gs4fZ0317+m7syz/VFh7&#10;Kdndm+7V9pwlDMsAKdExUiYkuAnwQO0zUAq1lwwyzjmz2Ibp3eaeC1veaf2+zhfzN4ZLUXSfMdLa&#10;5g20VvmDrf30UTbi7jgbrbVFhprKGOfsE9iT7JGch6MfY0LHCkEEOulIquUdyLPlp2dZhvaqcG9I&#10;DmTIeukM0FVA0tRBuxwaOm7o4KFy1DnmMSQkRfSeOOU/JE61DiROB98ba9POpdgUAdlZcrzuubTE&#10;0jene8KUa0H7hsPt12Adtb/NBFS4X3s5bxRCjNhE4jQkx05rvz/ded05K3TaDL092tpjUPRppTVo&#10;UjzUCnflW+4xnVXpAbp36HQi8dRGz9dFe0/3OxzwE7UHzDslmZy9q8Byt4edggVKL+abdtG7NZI8&#10;QO84dFWs1ZZCZW/r6N3SVubanC0L7K4zK2327iUW+2ixFWwVOPvgZVt78gbreXusjZaM5whgM5M1&#10;W3tOED2gc5wn3VUoOVh24XpbdW6FzalKtjsuBuyB58ts5+uLbOdzd1jSppAnTldeXm4Vp9J/6DjN&#10;gRJnb6pF63wBoukeKjqWardfTra7LofssVdWWtGJGRaSfIT3Sa9rHXFUMcJOsSpdcv3pHJsm56Wi&#10;MiRHMs/nlYwUUCJpSuVhmu6VXh2wpedy7dPPXvB5JZd/+1NbeOlGS5dhp4o2We8z9UTATrz1oD3z&#10;y6ds/SuPyJmT/Ohae56/yabLMSOxQSEFjuG8yhVy7KZaLwC6QN+SsyE53uVyMAM2p7LYZp6daXMu&#10;VNi0s4U2/WypnPRiKzqaaTecDdiU45HAyrm319lv//qxrf/REU+cojecdkd6ks7KBQey7DY9Q+6h&#10;DK94pHBn8FaBKZ0jwGwt6RZmZUCLNn1PoT0uJ/CR51d7pwVzUZm/11Rno5vORXOBWs4J4IlkBB8q&#10;80miMYuYeWqrz5XKSXzBvv/+mxorZfbHf/zNlp1fLcCabkUnI12nUNcyg4IqPuj/KFagQx7aa2jg&#10;4yWn+QKMA7YEXQ+SuEefuU2RfmmmZ++tv/fB9FcTX1QkLppk3SSbBMmGStdzLYLgdJ0m7glY3HZd&#10;T//eWjaqtuwcNGC1pA+cRkh6zTtB9YEiHftL9wm2MvtggYVPBiMdlHo2KGcAGMiGzzqVDaFKFHvC&#10;PAVoMOhsh8GBKn5mrEJ/3FnOUx0KXtgjHA9At+wE8zpqOxDX/0tfULU4/XCBlZ8scEYLKumZ0wZb&#10;ggcztd79tf5xjyRavt7p2I83fPDL/5+T/b//vPHee21vOHhDVf8HdX9dm2BiPT7SL/UEsmrfLKdB&#10;uIB9SNR9nFL+iD76WiKblfSYwJzer7P2h4Ivqu6ZV9JDdo1iFIJJzGSlE6C+1ozK/RFah1SdN5KE&#10;0JFGOk6x0RN8RhcMDa7jeH+tMUVoMBxAXR/eGbIyOZ0EwOjmopueJBHdC1DdMa9k5NpEm35yqs2k&#10;47Qq10I4JtKByHNnAcZm0vstJw/3GZ3o0GsJiD6UYlmHMz0p4raKClLkh73gWbDbOAD62kXX8Hkl&#10;whHMee8poE9HRPapgM/yApfRTcO8ErpvsCVQKUM9B4UqThKJ+3b3UmwSZ0N1dmafzfOO03jhxzFa&#10;ZwKx3WeO8tlxHYuHWMuyYU7JSscpMlRPGLGTnMzSqmxPQkNb3QsZ0z4wIwcQTNKQ5GKKzl9nnf/R&#10;98Xb+NWxPt+uhxybEQLdzCuZJR2GQ0vAAZopgg+9dS0YBKCVp0sLVgHHfeAI7LXAcsulk6RPA3ad&#10;HKHbn5pru15Zb4FtQRsne4pjhc3iPdhDApzuVIFJJMt1tX7D9Kyho9DKh+WsZkjnByznqPSr9pa5&#10;kYOXTbS2cn5gh2jAvBLtV3PtR8nhPOmhdKeWYt4hydlewjzMaCERyExucGN72W86crDf8Qe05job&#10;YB5wtSdPJJfQNDWHdofqSJxcvV8d6YvMbQXSz7nuSLTTWg+5J9mKNudZN3Sbfi9ae1Ck582XI1Ra&#10;GfR5JYVVUDFm203nFtv1J8u80hfaaGh2knUe0zclO0UpyaMUYQcSq1k6K8wrSRKeaSY5YlYMNMew&#10;ixBAIRnsiVM9A0n9dOkrgto9hLM6aD1xgvrL3kIvO2ytbLfuh4NI8UZ3XaOf9gEaWyj/CAy11Blk&#10;jjg2kWr8cZJV6OS7zhtjraeO8G7Fq86+f3Wspq9UkGptOrrOy7L+kkMKWiqOTbM//uVN+/Gnf7G4&#10;vcuFaxJ9pi2JU2iiHjo62T7/6zv21bff2C/+9Im98f4l+8vf37dvvvvW/v3td/b8bz+yB5661R6+&#10;NN8eee5Gu/vSLNt2eZ6tv3KzBbQu6JaCPbNt5YWt1u3hTMmM8LjetYPev6tkmG5bqAepkCUZl7Uj&#10;aOVbU2zfxdXWeZbOt3RIzwdybNGx9dZ/Ta61JfGn8z5Qa9ZG13D/wIsjoq2W9A5FfyGdiaKDAemQ&#10;UovaGIgE43UusDOcP7Byms51orAnRSpO+yxZpjiOc0dFMfMofWYPNlG/31nYcN/5O+ybrz6zv331&#10;rV342RV756On3A5++fX3dsPRh1zmoXRnzh1UlCSU8mTXE2VzqYbuIV3pXYBa4yjZ6vGPSWeDseic&#10;l+PaWDLciqKQGuwFpSuV8r1vHG8hYQKfoSVdxJzw+D2yQ3ou/LIOOg8+jkIf5h9zjvANO+u9oKZi&#10;BmE7rVUnnXfWr5F0QkutBwVEMDYwM33khoBtfPZOKz84xbIO5luf+9Os/a0xXpyRtT0i68zuZI+Y&#10;F0pChqQpnxiqrHVGJul6dDEWHs4SphH+15ki+eCUt/owyyj/cNDGSLa669pLdk2zD/74K5u3Z7XV&#10;lr6mynqQ7KhXrKOjCKpJjsGiA26N8jPfULadoBOUqxT1xMv+5uwKWfGeIj/rFGxNkv6AZYUOVrqN&#10;22kv+mhfBul8UakODs48Ity/L8+rrlvXJE7b6evAmyZaf/0eo2SypHOYywUWB5MzjoFq9nbCY+xt&#10;G+lhP19gedn2ltIrBBoZF4FOSxAWu/OpxTa/KtMqTqfa7KdgVEiIsLnwbvwuvgTvq31B1unSwA7Q&#10;udZUe0THGsmVkdpDfJMB8u26LaFgON2D6yHpoSWnplvZkUIPDrMmBNPQmd0la9BdYlvihT2ZaYjs&#10;tZPdGal9GqNz2HHWaGuFjs4dZN2mDHcdRFHh6N06A5XpNu9i2CZKVzauwRZdtI4kLPoK51JARWcz&#10;PjV6jiI2Co16y3aO0PqDm6E5zjyYY631bo3mSTdhj1mvGp3kfuRVXxJ/Su/PvLHGwlIpkqPUbWGb&#10;QFzgIZ1f6QsKJzotkK5bFAlmcvYJhmfLBpVV59uMCzPke+b7+0FZT/DXg/DSaRSwof/pzGUMR3dd&#10;l06iZOlQqOVhZLhqQzxwyv7wVToGNpms/TPtgfNrfF0pmmqg/QFnEtBsK/tF91BXnT0YAjhT4HC6&#10;YujGxM4lCGtB0VYo3JUu3UhxJ4xIP7BoCZs00Do11df6iyZYI/1dZ8lU6a5ZLx16/VCfGsj3X39+&#10;/slriYdef+jjePn0IyXbKcIMI/RuJGvpVh6sZ4ASP1r7CtUjGDr9QIbNPFliPbTWnDUS+cQDHMfx&#10;3mBWrS2Jko7CwcwpZY4k5wgfpI1wILEbYjgUGdCtx7zkdrJZJKqJdWDDkYNoyV5JZbZT3tUCO0hn&#10;ERiMFEZqD2UHweweW9K/EWcj5kSn8ZBHmZme4Qxew7TPFBMx26/NLfo99OZsyRCyczWupWtRPAtj&#10;TVvtEckY92t0xsBqxMg6yJcMCfeQcKMIk+QqBZ7g3eb6DJYOCUt30RVG8j90KNue/NFhLxy6+ufL&#10;f39qu6/c7eN1Co4GHAvVJj5AjERnhZgfRZJdJQcUdBMTZDwD7F39dX6StS5gtxitXdaBTPmIs2z0&#10;gwFn+uIabSVHFOARg8yQL1x8SDhDdokRDLWFA2g0uJo4raVr9xMWIHGWLn85XntFl+cU+WTh/UEr&#10;PZkv/yzT8o7l2qLzM+26C7NtbnWZRe8L2vVPl9uSamFQ2Wm65UZuy7Jtb1059/Yf/9ikRrz8z5u/&#10;OvL4nIOZFj5eaEufLbP5Z+XnSqeVyh/HF4gWRoWqt+x0uVW9/5z95V9f2nff/dOq37zNSoSryuRj&#10;Meaki/QGCUiKvkhI5p8M2x1XltvutyKJUzqAaaZgLEbSPun145mWc7LQ7n7lCXvrk5/bGx/ss5vl&#10;01NMT8Fwb8lmtK6TrmcIyWYH9f7Md809mmZT9HMP/2iLPXblQTvwk1ts7Qul9tiPZtr9L86x654q&#10;tevOzrDJwghxWmeo7Ul6Mfdyw3PL7Ik3NtqCpyq8aBOsRbFIVz13N60RPm5JZdgWn8+1D/9QJSwk&#10;bPTZJ7b+tU2Sqyy3P3F6FopuZp5Ks1nVaXaD9Ojcp6YK62fY4+fn/P6Tv7wQqlla/3PyvZ+NvOGp&#10;x/41bFNQtgVMmWK3aW8KK/MtRedn2TPzbO7Z6Tb79BTZ0ZCVV+UIu0coSafr+gHkVd9TkEF3XgvJ&#10;/Q+JU50tZBN2u6QdkcYgZiwT/4EBbrD2AtnkzEHVW7qryGafmSq/TWsr+xLS+8Im0EvnBh+RAoBa&#10;kmkvTJFO9kIY+ZmedJI8klRNlc1K17nI3Rm0n3503v73OLqPPvuTLTpzqycekrW+yfqackT4SDak&#10;sc4HiQB0LDiGQhC6jhMOBXwUEn48CR236dJr/fXhfHXRv8H+4zYEXw8/BQwsHUFSAExLY81AXXOU&#10;9F+08FfOgRyPN3hcXu9eW5+Gev6G6CYwpXCSU5bz93rva+VH1tO1g9vDliUfli5rEqfMr2RMAsXG&#10;6L8u+uCrEHdFt5DgbXSX1k3XptgMuRixJ92aaD19rrPHB6TDGDsDjuUdhA9qyw4lPZFhFZVF0gPS&#10;7brmRMkpOpyxX/jhxA6HCOdNkk5ELmG4mXek3C7/6vglLfX/M3F66OUjJWPXpf+rpeQDX66x7t9M&#10;ut9njeK/6xnq69k4izBiMbIJu+WJU2FCWAxH614klK/RelE8RAE0oyga6PtWwhi1tbYUeBAvaa6f&#10;C0Hov4cAAP/0SURBVO+YbPdduFvYIaOm2FrvedXW8hW7QyxV+jNB8jZOZ44u5kmbky1xN7YnyeM7&#10;JEIpDEZfw7yGb0RxUEX1NJt2brIVydak7hfWwefV2sLg0Fq+eI9bo32M3LB74i11XaJN0O9nHMi2&#10;4ZJRT2Cju5Fh9sNxgJ4HnAZOYV10ndpaqwbC6QPuSrKSM3nO4BYr2ewnPEb8bRKxHOkk5Iz4kCe0&#10;9KFAh2JsOk4p3qZwtETnePrFoMVJ9kfofYk7Dbot2toLi7XJG2Sti4dYn2WTbLxwN80/rOMIYc+C&#10;E2GPS1C4ROFVd2El1gPfgrUYvyndlpyZYdMZ4aY9mS6dFCtc13HJJBuhNRwrG0qRPkk+iiuJD9GM&#10;hb30mInelb9zhkXeG2wwd7y1vG6cZR1OEcaiMSjNbn9qpi08Vuq2D7zrYyp07frYdWIF7K+wRb81&#10;cfKF06zzxjTPkyXtDTqmDh8OOKsLuILGIJiYusqHbZMzwFp4jHuQjbg9ySqO51iMzhqz4mH/gVHR&#10;462y8xQ5DNCZGKPzNJFGIM7d42Er2a69kd4cpX+DmaaHfq61ZN1nrGv/OywW5hEO/8HH0HtS+EXe&#10;5Fr5Ih1WpdmBVy7aS+9UW+LadOt7e4wlo5ePByykZ846IlsjbMBoJ8aRVJwpct8+WnsFC2bMRvlD&#10;WuNoPTPMReMknyROx+ucwtKTvS3ZUp5IslHCU82ka6K3ZFnmvly77exNdvupOT4TuQv+mfAc8V6Y&#10;aFpI7jssiyRPoR4ervVC5xGjoZueJpTe7INkAYY8CuaR507C+enETyRfYHYYE5Kf1H2njrR6JE7n&#10;jrO60pEt5Xu2oANV3zPPlsRpW2H1lN06H2xUb4H7axnKzIXZZJwCHWQCxSEZnnzdpOSEFkY/S0t0&#10;Dx0EwDz0IT3vSbJlp6fKaGV70C9BhyPvYNA7VTzh5UNdI8lKnNb6JIL0orUAiLoPChpHPSynYrxe&#10;YOb+cvv1H16WjvvOjQp/Xv7oXcs/OsOr/DCGafpZgElLHQwoYXrIWDCfjoNI4pTZXoMkkO506H2Y&#10;sUDiBNogHAJadZmdBDi9GvhCoGtjVOSYN5ZD4zMR9bNULuAUpu2Qg7sl5FQ0vj7aAAxIa127Ee+B&#10;cudw6Jq0P7eUQqglBdhBG1x0LENOT8C7vIZIIVDJRoCeypvuOuxkxOkAxfA5T7cUGMarm4xbqgw7&#10;hpSqNOd/R4FfTRxKodXTOnqlr5TZqDXJNufMNIvfHY4EnSWkUOoRGKcKAsPiTrDWLSiAG78tkv1f&#10;/+yN/3jjowvzamzIf/058/KZZouOLt3bX8q+JYEG3bvJDVLoUjyu5PUcVEhSfct907dKBnaTkBJo&#10;FdAYICcp8fGAnL4sn3GCkej3cKKN1rPRBcV7ATwcJGMI9O8kuGfvm2Zlh2Z755rLJXt11aAAAvRh&#10;jenMhTYQrn/WLLBPxluH0TtD5GzBxQ/4IAjGPBsSysnbs6Wkp1vx6TxPtI3VQUOBu9HUuw2SkmPo&#10;cGMBoJFav47a02iBuOCRsHXT/lH9zLO6YuV5MCzu/PIZF6EXkpxDYdVMz52+L8vyK0OePBsjOSe5&#10;w1kCqOHII2NRT8jJlAxDfwnVE3OKuAaJjgFr4m1mtRyAMzKgkiOvgn5cTviGIuszZYx1hAdeSnaw&#10;FBrt8N2kKJrrffPlKIQE4KmwRYkQQEb2vDJHa0JSLWt3tq04t8hyJGO521Ntwclci18bZwN1rfFS&#10;VnQaZEhHMCuUavV60hP8PrNOMQZ19IwddLbdycTp1Ieg1+iHE9yolAnIzqgK2R1PL7QEvRfBUIAO&#10;znxLfk+/70ZYa9X37jhPyDSTs9ldiht6ZKiGoXglcRqSLiIQTWJ9MInTgkHWVu/eWkalw5SRMmCT&#10;LVWGm2IQiiWg+sOZxVGkGqW5vpIIGCcZoXCAGafhXdmWtjXowBlK1m53x1t3vVtbGfNOdL/qmepT&#10;FT93rNXRu6XfkWMLti+yO6tX2bxdyyz5kVKbvnORvfrBFbv90BzrLnkjYIkcUkWEAwc1AN3ydM3n&#10;y2laWD3dVp+91eZUptry86m29rlS2/jyDDv++t0WkNGYvGeB3fHcCiutDHiymAo3uj5InFIRyozk&#10;HlqfdOnnJU8l2+pLKXbyrfV25/PrpbPz3Flivk8XnS+KJQimRAvMLDlXYosu5Nhjr1ynn10pJz7D&#10;q+JJsEDrma77ZFem21L9zJ/+8rz965tv7BU5aDfpWQIC/lHaA+aLleq9drx6i+378XafxTr93FTL&#10;2BO0Xc8vt5x9FR48IXBJxfWUowstcGCed1lDxXrz+SK774Ulln4wbBUnCmz2uTk2VwBv2pl8fYol&#10;L+WWfThsC6pTbVaVwKneed3TU+1HH120e1/Y5rQ7UKJ4MYX0MPo2X3Ky6KTAgfQlTqZXeEueCVpF&#10;EqfxPt9zhHTCfU/fJGfwbu3fjZYmh53KLCq/6CwluUlgn7nYABE6MvkASABSfSWbKTtTbcnxPPvx&#10;B8ft22+vzjmNzCu5/8pWK5ATAe1OrgBEhvacpHRHPU9jXZOCBarxoZADWNPtkS/9M3xzeqQjVboS&#10;w08S6gddKJ3VnHNyFXw5kI3QqjJLgaQ41LNQqHKveL1TYg1VfVu9sycQCSjoWhSnMM/iWl87OQn6&#10;O7pQmPt4rf4/a3++ZZ4KeZcbgZRxuh7gArA7UECDYqKJ0ulUjuLIoauo0qOinY7TgAA9lHQdsFd6&#10;H5J4HgRDR+rZ0fFe6FNjvwbKgZp/psyC+4I2Vvpvkq4RrQ90aiRNR25I8mrIGN0zeUu67Xzpzs9/&#10;+snzGVru/9MJIsCx4shtu/s/GPi+6a0xXggDM0Ij2c16VJJKpzMvCv3FvJI8nR+cZuaVFMk59/kL&#10;uhdJOop8cIwnbEnx4BHzStgjqKGdql82CweIoi2qoLOPZniCx50g9kjvWUs6kbks/v+6P7ghZWfA&#10;MvaGnTYve1fYCo9n2lCtZR9AsPYT+jVwAPoLasXxOr/TqmbYtAszvHMpU2eQSm8CjOxbCwE8KAa7&#10;SV9zT5J6Trl3SDgA+QezYKuwof4c+jiG0PNJ53aSfDdaGnEI+Pvu+tmK6hzLlAxTQTpJcoC9IWBC&#10;ApUzDeUOVCeD5BwRpEL22khvMnMRCixPnJ4LWgy4TpiM7p9u88dY1zzZqaLB1rp0qA1aHRuZVyJs&#10;Qpc11PplVdleoU4yFWqhXvpwHsBIdINTFV5wIOhVlqPujbdBcv5wctvo3WAWiBeOAn8wv4ygHF0W&#10;zKL1TmHJnidOtWZUZ0acIH1kt2tLv3e8I9pncc+VPr5FTtCjz62y2M2yJdoLHFHsFrTWdKJ44hS5&#10;Ro71+3QKTtgVsNgDWZZ1NGx50vHMK4FensrukXr+ITeMjziAhYOtaekwT9YOWplkk08Vul0jETOI&#10;Die9R1/pHhI5o4UPRu0N2DAKFj1xKMdHz0LidKTeEd3AnJt2BEv0lZl3bRYKGwH2a3AJzu34R9Mt&#10;ZmfI5+fTGZS4vtQeOLPK+uk+UDZCO8o87lx9qBhlJndRlRyg6kybXV1m06SrqcwFC8XqOZlZAg0P&#10;iVPmnsbLMUrW2oe2pzhFT5L+rrP0Mkks5vhDvTNRsgN9F93F1+pc0WVBNz7zQ7vT9af19Hklws7I&#10;PH4B2BW/gspXKL44FxQzop+p5idxCr11lHCLz2KWjKbJXnScP9ba0HGK3Z4vR5/OUxx+dwz1le+1&#10;d13vTJSzmm1dJIPo5enHZtqf//oLe++vX1jm8futg56VohIomhldcPveQvv0T69K138t23fJ1j+9&#10;yK68s8H+9fWn9u9vv7VTP/+pLa6eZdP0TMxWm30qze65GLITr91vuXK4CLwlbyqw289tsj6PFflM&#10;Gva7p2STDjJmt/TU2lCdT7I+f3eG5T6eZIefvcMGLgJvRQkb51v5wbXW/Q7hF2GnoStjrWizfB7J&#10;wtXiiNrSO8xRHK79zdJ5KBEGWXBupiVsEgbXvRiV0kcOJHSV2I9E7QXdkcwMhuYM+icokUZIBjMk&#10;a2k6k0OEyejmhM5siHTK2SsP27fffGFffPOdPf3zH9mVt/d5QPDzf31rMw/c5WcXyitmEcGYQKAL&#10;nZSg8ztK8txTsgClFvRlHkDYHrYm0kf1SfrLeYU6isr4xvhl2q+GclybCeP1vn6csKDOpHQBnfkU&#10;DKXsS7XW2h98UpJDMKqQuOVrL86e3pFAE8UFVJYz17TdjROthdaqoWwCOgGavYlaB2Zbj9DvTtNe&#10;p+vMZO7LtISHM637skk2YV2iB8tgJpio61A5Pf5BXZNqauFZ5m5SaMFcbmQ4Svocf7hQNjXrWMR3&#10;pTqb5D6J06wjARuo9eksWzVnS7F98Mm7dsuhB2WjIh2W6Hno+OhOR2bBoGDRAStjJLvya/Ue3fTs&#10;6ACSoMwiTNsesLw9OZ4gY20IqlOA0V7/zsxQOmNInlBYiP4YpPOVKB9hSlWp9ZZNIHGKnmonXd3/&#10;JtkDnQt0YEC+N3gTLE5ByIStgQidoGwl9nKw5Kmu9s99YXwfyckY6QgCSHS2Rmv/V5ybZ3NPZ1mp&#10;fIKZF1Mt6skk+QqRObaeHJZObq9ndFYKApeyRR31uzBg4XsMlN7PkuyQxMc3odN04t2xNv94thUK&#10;x2XJ/t585jor2p/r/hOBNGw9Pg/ySEcgfkeq1qToUMg7Pzrp+aAShDq+8/SR1kHv3a14mIXWFcgn&#10;y/TuvvHyDTKqmF0vPKfzih1hTE0ffQ8+6iubSNIJu0MXDN30yJLbTOyjvqZLH+SeDFj4cLb0XIzV&#10;1/viJ1Lc6/oI3/GqH0mQkoQqwUvZZ2YXQqOXojPSTv9PwK/V7bFe7DNEtqi5bCBBbNaM7t6coyEr&#10;lA2fdnGahfcWeHC5t36HgiF8J7AwP0sRLHGOoPa/n/QtGBfqQ+bgUVTluhLZ43mwdboPOBSfPXPv&#10;FLvx8ByXpXpgHu03MRGYMOprXetKzkgODZdtABOBp2KezJB/k+ExAQKVXmizR7K1LcUTzswog8HL&#10;fUndC4peOjQaSa44qz2F5afvnXPuzJtnutRAvv/68/pHT2due+mOT+N1dqBrDO2U/GtNmM3scRB9&#10;CKiyV3zojozaEbTp1RWWtCEUOWfam/o1Msh7Mw8bvVpX79BJ+xt3UOdYMtFX7wG2aqtrY5vQNzGy&#10;g/11DzquiPEge+BkYj8UPVP8X3wy03rp3JOgbcY+an28wxVcofvClsJZpTjfE8k1GH7QYwEL7Q77&#10;XHDm0MIaQDGLF0tNGxXpzme/iGnpA06Bzo+kOUWZnEVYt2hkcDyoa5LkYFzIJJ0fiva6yc52l+6A&#10;uhHWuDGyreDAeGJveu/MI+V2+ucv2rcMtK758+lff2ZLj8/2EUJ0zwx9KNHqSB7wMSj+pmiRzqL2&#10;0tFOrVsTFyQBP1A6PEc6kqaLSbp/9qEMW3Jmqo18KD3SSSpbQ2c7nY3on6ITwoAHU90usd7XSt68&#10;ELTmfRg71km+LgU/yXv1zPK9p5xOs3L53qH9Ya19nuWdYE5cgc2T33rDU/NtxslC7QtjZApsin6e&#10;5D64ZcKOPNvzsx+de/uP9h+J0zfeO3h8yl7pwePFtvyZYptDIYh8Vbpguec4YbYYrdWMc7Pt6Y9e&#10;tc/lG3779V/swKsLreR0ppXK5yPu0/5x2XDZvuFaNxKnucJdC58ut3Wv3G5zjma53aIwdvyuoE2u&#10;Khf2zbS4o0V2z6vb7N0/vm8//fVRW3E6z2fn4nP1Fh4nEJyqZ2D0UJr8sYDWLFu6Z3J1lj3+5ja7&#10;8uFJe+LV62zti0X22CvT7N4X59qCZyq0BtNt0enpFjiU64lcunHovL3z4ixb88LNVnEm7MHxKD0n&#10;jSmd9Owd9YmXvz25OtfmnMu2dz7aI5/43/bB538yZrtmn8i18fJXSJ6G5GNNO5FqM6tSbfH5oC28&#10;WGGJsq0PVc/868e/u1hWs7T+5+yv3xm14tkn/zVsc9iZIBLlgy06HXYKyCS92zLh83nnZ9mcs1Ms&#10;g6KfU5lWcDzHQsIps6Wns47r/WVfg8IFybp/nY3yg3R2PRGE/yv910D6aZKuS1cuxbN5ss/YT2JH&#10;TeQ/URABq1rxznybe6bcE3Hoi7C+pmp/oUW+Zo3kWBiRpBjMLY1lj5vcHB0ZYaYzjG5gPiKynahz&#10;MUF7eeyV9WbffVlzcsz++uWXtubyk154myqZJjEKa0ofySCJU+LbxKlosMHnite/J0tWKVbhffCp&#10;mwhf4ecw99I7xXXm2wgTeLwAP0AfEqZ1pCOumTrSut4S7faRpAI03xSR5B3K9gSFr5H0jSdI9ex0&#10;avl10E36wAJBcROUtvjyCZLfvKoMjw0NJ3Eq2QBzwe5AfJvOZWZB0xHqY1d0T5Je9fXcUbIBmZIp&#10;pxXV3/Mu+Ct18WF0bY/JkriUTm6tr5MPlQsz5dsYcJ/kgvg2CVnimCRNYaQhdp+8SWsov5MCgCn7&#10;8+zsz3b8TEv9/0ycnv3ZpeTYDaF/tpMubkoMWPemUIf4ssed9f40jXgRg2SA+crYLfwdaPCHSAcX&#10;7yuwLsiN5AD9Gi3Z6qR3Yj4j7FK1pc895yH7Tedo/BNZtuLkYmGHsF0jX8bXGBvLfqHDwUP6ii2I&#10;E4Yfrfvi8zBKiNmhPgsenafnA2d30r7jB7IeY/ScU89Ms/LzpVZQmWnp0lXtuAfvpnXspHsMk15l&#10;xEdv2QNiLL3uI4md4VixgZ4X+fckOjbwKi7xxOl4j5PDlgHzZF1h9cH3pVjh6RzHuMjxQGEekpnR&#10;2oMR0ku+bsKZY7FbsvPQ12NrHIfoOmDwvD2pNv1iuiUcS3c7gl8S2lJkE5enWqecAc7W1Pv6CY7B&#10;iZMwGmCszjU08iTUyO0Q6/V8EOdA3/P/Y6WjbpBPNvdgiYWE22ceybJp+wPWd/kkG3lvZHQHzGYB&#10;rWs7rUND7Q8sOC30vcu8cBA+TzPJve+N9oWCXEbRFZ1KtannmBGfbiuemm4zDhZEmBRlZ/kMko9A&#10;sT42nes0lc8xVjLfBuptnWdwIxTxucLTdJmHDsnOyt6CuTnLnRlvlD3A2uQP8qLrhPUZsl/ZzvwK&#10;pqBzFNmncYHcR2OtJ7FAZpySOEWHD348aNnbsixVupEmDsZqdZMd7izbTHdnf71nZz1XHfyuGh+D&#10;MzdA6waVPja1x8qgnXvrJbvw4/0WLX3XVb/LGK284wG3yRTYE/djtFOOdG9ZVaalSldN1NrS1YvP&#10;NV6+ETS9FJniH014KMGT4LH6O8b8pG4WNr8vwfosj7OMHbmWKptXuCfPSugQ1vv11v3omG0mzErO&#10;jaLB1ksmWTt9+upsUYRMjJ9YE40HFEsO0NpQREveg1gq/kS/B+g4lT8rnceokRjhmoQnEqxFxQjv&#10;Oq2DnpwzzprMGK19HuMsSF7Iq08vXQNGv2vSZISYd1ebxCmgg4MISJPw0JUJ3zJUTUVaDAAL1Tv9&#10;t6TXBOO0oGuS7WY55AXHcixJwks3So4Ue8yukNUVgHFjpQ8dQjg+ZLK9A4OkG4ZF9+sphyVbLwKF&#10;aermgD3z0+323Xf/QwPy8ed/ttmVK+TcCQhpk+L0DDieHAy6WlFOXbVQUIrAqR04GLJBEsq6HEoJ&#10;PoCUADGByv5S3CQocRi945TAGU6BlEHt6aPs2oqRVkdfe2pzUMIoeioJ46QIxslRZPEJRHvQXpvA&#10;sFloh/1gELTQ/aAypfII6iwc26LDmRZLx2lNNQ6dYlS+Engm4YtRZL4OGwz4puoSh4lAWLoUNJVr&#10;7XUAUMAoybo1htAVLc4VylXCXrorX3tUFJn9I+A+ocYpIFnILA4oaqExiH4iYIE9YZsowSYJtfrM&#10;9O+ef+/IIx9//HHDGjvyH38uffhhg0VHlz0waG2aZ/nr6N4YzKbsIc+h96yt96RNnAQgs68wLMwA&#10;wTBSxZ76RJ4tOXaDtb5fAGY1HcCJDgJwsOrrvaDywZAie1QiAfRjngxYyp5snw3o6+1Kq0aBS4g9&#10;GCYD20POdLyuRTK8j34vQ0qRri6/npQ+yU+qzQkYQkM2Ue+ctiPLyqjGOV0gJ1PgTIqYIDfdtPV0&#10;n+R7MqzPrYletd8Xg6Tni90cktEO23CtKwFZNypXn4tnuvpVB41D3eBGOaY3aJ1kZEL7Q5YpsE5l&#10;LzOZxkmeSJqQOCVoNEL7i/NOBT20du0lv32kbJiXinPdQ4qu7KTO4mkZFZ1XDNOIjUHL3zXdBi2I&#10;sk4oVwGiLiuiLRblKFnCsDBz2INeUiYYEYoHSCLjzF0NTCdvD9is40UWlMOXvy1o11cXWs62JOeT&#10;p4OF4oEpR0osah0zFCKJJBxFnz2wRE6eDB8Jxh8MrPaonhRw9JOJnjidXJ1m86sz7dbz85xmgeQ9&#10;lHAEB6mY90C+ZAiueyp0SGB5tZo+Q55MtzAdpzIszA6BooBKOfZx0K1R3nEKlQPGZZDOQWllvk2U&#10;c0qwo/+aeBt6PzRxUqjae85kY50pulFHSEcNl2FnZlzc1kxL3qrrS//wTMyWab8y1poh03pfQEXT&#10;maOtFgpV9wjenmuLdy621ZWrbPGeFZa+scLm7V1mL/7qKVu4c7J1k17rq9/PkO6Esx7DEtBzJ6C3&#10;tP90nc47UWp3nlllc0+FbfGZJLvncr6tfaHCTr290laeXGiT91xnd1y+zcquJk7pOJXjQQVltN6v&#10;j4AjOg96pRly2O5/NmSv/OqgnXj3nM27cKMl7go4tU9f6YHBWivmw02QM7ny4lR74MpM2//Th+2W&#10;S3cLpMuBkywxrJ3EaZzWIKsy3RbJCfr4D2ft399+Y2/96UNb/eLdli6AMknvALVtjozk/Zdn2/3P&#10;LbOlT5f6vBKoep98eqGl75riidNOcsA7yOHNPzTTJp9Y4Q7gMD33TWdn2CM/ut/CR3Ks8GiOHKiF&#10;NvNsuU09XWjFlTlWWs3smMi8kgXMK5EzOkX7/8gLy2zB+WWReSUA/JrEKWeRQEyJnKQM6Z04gSO6&#10;lNCDPfRuPq9EuhoKDgKg916+08oOlFqRDGBA5wPQTjFLS+mOZrJZfKUqC+cDSh/mYlNtyDxQzk5A&#10;IHbry8vs0s932Bdf/rHGSplXYJ9655LlnSyxHKqbBSJK9BVqnY7aq8YCo3TlUxhDQGW4bEEU6300&#10;ZH2xYbonc4coaIDtAapeQHYLPQeA2XW9J7300Rkjid9bYGmY7Akdi94ZKrmPJ3ixI92aag9w2nhv&#10;ghh0aDXWx8Eg504fOk4JljXS94DwzD2FFqyZVzJqF1S9Ane6Ll2GdO34LGbpdKhxKHDoJj2FbadI&#10;hSrtHIFfCgTa65m8swwbj17A+dDze4CjRo8zgD5zc5ZNrS63qM3pNloAKhawpXuMJiAtgAXdyUCB&#10;KeaCDpcuWH9p6Xc/+e1TK7XcdWrM03/84e/vOnXfwwPWhb6BwoakKQU+BG6YL0GRB3iAjghmTGTq&#10;Pek6pas5H1srnUv1IdQyBPrqSM6oaqcrB3YLEt/sI+tJJS6JVWZ5VRyabHOqZlmfLcwr0RqzT+AK&#10;3l3v6VWr+orOTNsRsODuTGt+D3RCFKRFknMEynpK91Hph15iNieJjDFa67LKGTbl4kwB0jzLkC6B&#10;6p/3AEA2Aa/cOMHpEqGLZZ3bPyBH4FDIRmg9HdfVOMOR56n5aB/o9Gmjs4Guc92tTxdhj5LqHAsf&#10;lyOvvWSuKU4OuoauPpwe6O2YqcQZoyqef28mG1B/eZT1ujveplZqXy9E5pVMkPyDzbouHmed8gb6&#10;/LjmJUNtkOxLnGwpThCJ095rk638ZKbF60ww05TZ5z1kxwmOQblJl3CU9mz1pfl227nZVrQtw4bc&#10;Em2trhvvs/LGSlboAKMwCjaDhlpLsEYnrSGJtvq847Jog44JFhLfo5rEKZSgQx6Is5nnU23a2VS7&#10;+akZtvapJRYl2zxY1yIJQ+ARHAH9s2Mv9lRnsNWSiTbxCZ09rU3aQTkMR0LSAcwhiVS8k/gFf/Wf&#10;P8YTEi2KmFcyzOrK+Rr3kJymY2GL1TvTvdJXss48q96yXcP1/1BkQxNJcUdr6dPeOm+xWm8SsgRP&#10;oa1hHEVn2TWqLTkvneRcYqt8XonerbbO3sgN2i/hVwLeUGTN2rPannv3rCWuD1lnyUdQMk8xjM9e&#10;lPMbPiq8fypdujhkFafzrED20mc4yjmJfpiK7kgFadwjNRQ864XX5Bgl65zm7ZbD+4QcJr1Ld92r&#10;t547dVeu3Xpxtk07kGuNOFf6kEwAk3bSWWonjNZR60gHYC/mlej8U03LeAAonnCE6Fq9mjiFTh0f&#10;paV+Bjr88dukAyWLdJyCmTvOGWNthYfqM+dUNtvnt5CcQMbnyznk/xdOkJOrPdsTtJY622115opO&#10;zrW//v3X9tt//Fu2Zrv1vT/dZ5D20fp2l0+wYFuOffy7S/brv/3DVj6/xWbKXt11NmzvfXzUfveP&#10;v9p9Vw5YyfFMpwiEAq5CNmxxdbLtv3KdTds32Wmf4zZm2ZpntsufmOMUsAReGIsARTE4j67A3sJa&#10;gyXzWXKqU7Xum88stAkr5LBJZgMb58p5W6kzK92t8z7hvni76eQ0G7U+3XrdFWdpT4as7WrZGsn7&#10;IK0fQccincPFT8226E3ZVl/yj02jSwGbTCEERSRRkif8g6E6LxRsQOMMPTX068E9ARsiu0UBYSNd&#10;N+quZHvpzX3OuABt8UsfvGsnXtxk3337D/v95/+wyXuXOz0SZwbnnjlMdONlHwzKnwn6fHXmj8O6&#10;gw5l7VP3Z1gXPRsJUk92E6CR4wr2Yr/orG8t57bnwrHCtCk2SnYbFgSKdJl5ypybBtJzFPF00vqh&#10;L3Cc6SQmyABtF8Gv0ZLd9rfFeCKGBPO1+qATmBcFc0NvyTid/qkbk7wjJUl4O0Y4pp9kFDkPyslP&#10;EFYeJxkdKv00Uj9LwpREUCzBAekzulDH6N/oxs6VjWHWceiIsIBjWPm5BBvkwzJzr5/2vYOuXfJo&#10;tv38d2/YmhMbrd4t0k96HjBwd7A2siu/gnVoovXotzrWC5Edo8rOUcBLYixVvkXy9qClbc+ytnpv&#10;mADo5uBctJZ9gD4QWu9u2nv0Sz/pasamECwrOplrY2+Wbczqbx1yB1j73IHWd1mk4xQdmKT3AINn&#10;HGHGacjGbQtYK92Dzrr2wi4D9d4tKd7B1ktOa0tPenBW9+EaBE+WVs+yRadzbXJVqvsGKbuTrQEB&#10;Qj6cTenUjgRGsGPoZ9m4lugs7RsF0KN1TmcdKXWfhBEwg4Szg08kyGfJs5JdYUt/XP9+TBhG2M7t&#10;Ro2vA26jeAb/Z5DeJUH6tkiyCKUhyboYYZdedG1Lxjrq3XtPHW35O2bY+CcyfYb5aK1rSLi44rR8&#10;hHvjvWiNAubuD0rWdH4o6oA5CGYlOk/6SV7oSiLAyTgWOi8ILoWPBSzjsM6nfr8hwVnJXlNwHcEZ&#10;3v+qDwl2IJ5A4khnlXlN/F76rkxroX0nKEcReqelsZZ6f6Z8zKjIbGutPUnqLNmgQtbkXJmF9+Z5&#10;kAta8DbaewqMm9+qe2qtoQEk6BoUDoZWm+IBApwDJL+eJEVP8mxX/W6eSzLSQPsQs1O2bnvIKdQI&#10;NoIxmGsNTqYjCRYJZoxSsIsdrrcmyRYeXmh528u9AINOg6DOV/YugmaSQckhxSu1HadIhrQWjfSM&#10;2C+6jZoJu/W8J9lm7Ju7//mP3vo/59ybvVb3xV+dXPbw04u+Gaf9mIBN3hWyhC0hn/3mjFuSSYoF&#10;YRWbKP1HZzKF9rnH8m22/NxGxBVkM9zO89FzeMxF60GnWmvt94R92k90jmwDvgXz77BNMDHBKtBN&#10;ske3BvsG01MvfR3EWZTOmqC1hoWMggf2i4As3fKOy/nQ2Sq5r697cW3WlTWprZ8ZoudMhrVM96JY&#10;wc+XzjDFFNdUjPQYlts5T3TrI9nCpyAeQtcP8k4Mqxa+k+4FjsXfCAorxujZKObsoWdltBEdTCRP&#10;KUrBd03UOydLd5WdWGg//cOv/xcn3Pf2+vsnLGdbyAPesCsNlN9dG/kF/6Nnwd7aS7p2nC2o5kMR&#10;1RjJUN4+YcUnSZClWtahDFt+fqaNfFBY2uVfOELvjf6BcrZYPhUMeGHpUDpzPBbD+2jNOCtQ9fbU&#10;u6TpeekMhtZ06hmwPv54yEpPZjg2KztVaDPOTbUbn7nOZ/rHyA9bfDHTcvaSTKJrXHZRuGXPz65c&#10;ePfTT5siX3/+88vN3vjwfODMjx/7ZRidcLzIk63TT9N1lGp5svvJe+SjCy9BYbjo4o125bdv2z+/&#10;/rd9+eVH9sjz8m0poJdOBkdjAzsKzw3WnjpbwLF0my3f+5Znp1n+gYDPl8XOpR3LtesuzLR4rXGC&#10;ZPTB1/fZO398317/YJ8tqco2CpHayocaLF3DuAliGXRxpwqL0QELBWRZVdDue/l22/vmvXbfi+W2&#10;5kqOPfRSsd15ZY4tema6lR+ebtOPltr0czNs4r6gF7aBaRdW59uyZ6bo9yM2C3+g55Z066A96abn&#10;xw/I1doxAuiFX6yzb775u/3mH59p3Sqt9FSRZCfNYrQmFN6UnRAmqkyz+ecDNv9imU3al2krjpd/&#10;/cI7B/b+/DdPDTM7XJt1Pv2rt8bc8tzj/xqyNeyxK1jGph0XNr+Q4zGIRWfLbd5TC2z2+amSl7CP&#10;xKAYIaB1Lz8RSUCTqCRejM1qSOL0alIQudS5aiw9FaWzyizYAu1bySlkN82TEs11JhgP1kDyV7ar&#10;2Oadm2wp2h9kNE1YM/dAyDpcvSayrK8UEDu7kXTXtZJ3Z02QTDaUjU7clOyjjvDR7zg+1f7x5cc1&#10;Z4dxdN/bwTeftti9AUvT+XLZOSybLZ3IjEyYI+gKH4jvLT80UbKTsFuYVbrHY3B+jiOd/oz64JyT&#10;RHWKXWyosxhId8vfqDNlpF0zeYS1WDzBGY6Ih5PkhHUkc3/Y2f5ILngRh76SyGSsg3ecopuwVbon&#10;yVTsO8UZ0dJDedXZPhKAbl38QfxT2HG8817/Dn5gjjjxdDpO3T7I9kwUXsIu9pPcNhRmI9lcS89G&#10;E8XVmAF+cy3p5OHCtHNOlVv07pDrP28O0v6BexgdNFI6d4gwwWCtWWhPpiVuk98pfZa7M2xHXl//&#10;5adffNQJ2fq//jz74esDUx7P+Ru+cEP8dOnORmAYbCAf6TD8JvR5jPYwuDU5Yre2yh+RLe6ndVt2&#10;con82SLvOIXRZayejeR67bsSPclNstR1lO7RSjqY4vOcvdnW+/H0/+k4BQeRPMXm8pH9Zc6mx0VI&#10;Gkm/kZACU7gPy54IhzA2CDzPOD0K9ybpOcuqJ1vhmSIrrMy2ZMl0a+0l126sn+9zk/Dtuiy3Fa1l&#10;h8AMXdemCJ9nSrbSrZXW8IfEKc/ltr/G/pNv0JowBxbGJPyrYcIDeVVhx7jpB+WbSm+QNI2SPXCq&#10;Xq0DY/wonuyNTODLCSc1F3atr/WmsD1Na1l+QbItP5TiBRiK0neUWvLaAuucP9DaFQ62dpKLUQ8l&#10;eiEYMjRGPwPDAXaLRg3wHWNuPMat/ycBiS6fciTXivdmCB+m2JyjeXadnnW0fKUh8hnARfHbM618&#10;V47WUX4lvpHen7FeLvfCVrD5NNPHZQEspL3psCLKJp9JtSnnUm16VbrddnG6le3JcYYV4tsUWncR&#10;5vaYi2Splta999oET+yCF7rrTLd5WP7FvpBlHJdN0Lpx7idKv/TVOzDqpNOUEdY+u79j8c7FQ+RX&#10;h715i9g1YzD66xzig7SR/oGBDjxHXG607OlwYX4aSHo+GrD0rZnuxzDmrpPwAHvOO7XQB7rfbku1&#10;n3Sc6pxBVUuTAc053nkv3dJ3VZY994s37PCLT9hofFT5K/j9+dJpKdLrdHAmSS8n6R1Inpec1D2l&#10;vygspTAYBh5oeSm2xk8ijoCPBaUxcQVyRmkkToWtB98ea4myh4wdIZ4ApmccEc09FPnhq9WV3HtT&#10;BDIoXNhb706hOWcCymziqz10vojbdJFeIeZKLLepdNdIyQ80+ozWoKgxThghdmOCtZo83NpIP9af&#10;Ndr9zsY13aeOBfW15byxNupRyfQO+eExO1NtmBaY4ete9cDB1geQBsUHhjcsw5Ij5YZhydWiYDih&#10;x+BQdV2TYrecnWlFx7IsWQY7Soc6RV8DclxIVF41LHWkPEhccQB9ngnBRJSiFqCdNoIuCu9wkWBv&#10;fvY2+/fXn9WYle/t83/90+689IiAW9A3Z5IEgDl7fXQgOurAttcCkUTggEIzEZBDRICTmQou+NxH&#10;78RsBagMoDaB55nOGz8EWhhXUtNHW53y4Q5AO8ixJqCH4qcCb5KAAnPjqHz1NQKoSQGSkPXKOowI&#10;96GSVP8PnRVJN+hzCw5mW4yMO6C5HwpBwozBGqoPyVIMF8BgIFWK+p5ksNO/6BpJAj8jZFAbacNc&#10;ubJuGBQO8BLdk/vq+bvpXgurplpQBp12eAwVgTUMKYFDHC0CcgSh07YELLwvw8bjIMmY3Xiq2J5+&#10;d9eJ9//wfvsaO/Iff8689179FSdW3t1vXdgaAIS5t/bRaQxQpjV7SVUAijFGAp62TQK/PTVSZaS/&#10;Hy8lfdupW7VfGZ4MwLkaLRBARRVAnu4o72Ak8KF/b6Hf8SpeHaCGyCZrDgBgv7gnDh0fKdIeOpjj&#10;9M4ERWhBZ1YE9Hx1UPxS+lQtNdP1qAJiPcZsTLbUHRlWCi1oNYnToI3WQa6r96orw9VQn356p5b6&#10;YDihZoQ3PkHKNXQ4Q2A2Ml/OnRpkiOdBhq4+n56LZCJ/7xWluo53JNHWTuWm5Jy1h3YQBZGxP8ur&#10;9kZqv0iqAzSoRukhecA5ryWlS3VxpgxEdnUkcUrX97ANkvUtJdZr3kRrn9Xfmk8d6XRZCVt0He1/&#10;03uSHODFaz2Qtx7afz7ML/HEqWSC4oMJOrPFAulp+j26rfIOpFrhoVQbdb8UphQns66WVi+y9IcD&#10;7iBThYbj6Y4RdBpSXu7kSQZ9LbQGBEMSdyXZ1POpViagvFDgfvmZmV7tS2U8VLtQBddBfgF3BCGk&#10;SFtKyRHchZawwQNyYLYELSyjwrvjCHk3kmQWmrn+MlzMd+2Q1c/aZg2wIdrn8PGwjde6uvLEqNwX&#10;74HPDiRNpTQ5v6O15lTkYJxb6d3GPh6ysM423XIACDoYmW1RT+/HEOoha6RwZ4yya2cJxOjdQitz&#10;7ca9N9iqk3faDXtutcyN0+3Ggyt0hk5a+ZOF1lVGpf/tMZ5Eoio2Za+cdylqKglJ/EKHOPVIjq2q&#10;XmnzKvNsfnWSrXom0+65Um47Xl9se6/cYxV7F9ntl2+zchnkfILZ0sHZ+kBrApUl8xOYIzFeZyjv&#10;WKqtvZRtP/3NOTv9y2ftthdWSdYKLF66EieKoBWJiDFb0+2hZxbYvjfW2SOv3mPzT0+zpD0B6yvd&#10;1lVgt58MCd1hqTJ6s85k2fu/P25fffuVvfvn39l9r6y38LEMi9G9o/QeVEYtOZ9nN14otOsvZtic&#10;ixV6zwx7+MwsC26f6jNsoEHGscrcN9nmnLnPg5zMNSs/nGOrn1to2ceyLftAhi17epE7sNMrS6zw&#10;WFhgpNRyj+dYgd577rkUOUERx2/WqZB+J9Nnd/3gBBFQ0H4BGrP3pHiwOn1HivS15Fdr1F97XU9n&#10;3wsy9PO5Wwrt9ku3WHBXlgV15kIHgjZEALv7Y9KvkjuSfVREU7jRRu+ALqfiu7lkvuWd8T73Mk3v&#10;cfOFcnvyxRU180oif7773uzV3/3cJlfNEnjARqVZvhy43CMU8ggsSod00V60l4wzT48kVJzOcuCY&#10;bKXOIZTAbXT/FrJpGP3W+nkCTi30dz6vpMaJuJo4hXe/tfQxSSJPnuqDDWReSeYe6Wq9N3YcPcW8&#10;kua6BgFWKsB/mFei92os+1BfMttCf5e1M9syqjJttGSHhDJJ9b6PC+RKHxEYJIFK1ZcnTgVisI1U&#10;4aMXomXDMvamOp1zU+07dFxufwGOem6n3UFnYP/1/J10v+knyi3zQI7TBbntkDyjI5hhhgNAIogu&#10;N/TjcMnoqtOz7ZVfV29/7/v36teYp//4o2249tGnty4duj78LzpeuDd0uQBz5o26s6f70ik6Uucn&#10;TdiHeUnMK8neKcdU96Y6luIMZAzmDXTmSOkUqpABYDAreAGJ/p3unfban4oDU2zlM3dY560180rc&#10;2dB7otuwl9JvbrdlxyhUSdghJ1W/z5xQAkJ0DmDv20uWmdXRRvJAAr+XPgTmS05OtRIB84KqAgsI&#10;BxHsqnVzrDtV9aSbOi+ZYG1XRFt32Yl2em8ohpN0tpjd6EVu2mc/LzV74TKkfaCTqb6u0Vi/B3Up&#10;yYrO+vn86nwLSoZJgo/gHGntoR4cJXnoL1kgmcUMEgI7vWu+NtGaNJJsddfX0uMZPq8kSfZurNaY&#10;hESvZROsY95Anx/XUk5Av1uiBZpTPJANnVGfh3R+T4RtrAAzlcp0d+JkAJaxWVQNTtBz3Hpxvi09&#10;OcPmHiq27McD1kqOdlMSpwB0yQydeqP1aaxr8t6dZW+grvIuUb0/HR5OY+V7I7mUrSL5TPcTc/cq&#10;zqTZiqdm2Mqzc+XsC4Po/kN0bYKUXn2NnWMdta91tGYD9W/MFaFrPWV/2AJHgtJfAWMMBnRpVI6O&#10;1qf/rJHWDtqdgsHWrHCItZbTmr6NuefpTmHeS+cQWmbmKtO9C5NGX60b9p5K7uYbqfIPWsn+Ass9&#10;HBJW1vmTjqBKtr3ktLHedYR+v+vi8T4P0hOnejfoAIdBp6nn46w2Xp1kd1Vvs59+/IrlPpJlA+SI&#10;hISJytBZ0rMUd+HAMa+kqJKgY5Hl6BnoSqWwgGQQiSISbSRPOTMT1yf6HBNGM+TtSrHgpiSbIEem&#10;vdZ6oOQ562CxzT5a6jNmsA3M4iGpgG3CiSNx2kkOEB2nJE5idc2usttddfZHaW0JBnWWTqSIEfze&#10;Sf+G/wE1FR18o6TvCX5TFJW2VWdJ78+e1pYTRNCFuZA+/82x/liry/po78ZoPSdKvimGaCfMUXZq&#10;vn3+j9/Yp19+bauvVNmQh7KtD7hR+95Vfkr5E5n2sw8r7c1P/2RLn15jFVqfGcI3e15ZZGffOydb&#10;eJN8JHS+fCXZIrrZpx1PsQ2XCmzRkZmuq8dvCNjdT2+y0J7lXpw6Vtizm859t5Wx1ktfGRWAX0DX&#10;fcbugE3Q76w9Mc0qNs7xszt7zxrpqHlWR2tFAoeOxyWVpdKZst/CO/c8M9MC0kfIBN1IMVtTbPrp&#10;LFvyzHzJeI4XEOCzNNM+oNPbS64IdFB1fbXjdIj8BHyFQXo+CiwzhJeG61rMlqGrPOveNHvnvWr7&#10;9rtv7FvZvXf/+AfbdflJ++LL39qvPv2zFe5e4MUv3J+ZTl10XWjuM/cHhOHAXrK52i+KRtHFzJlM&#10;3hu0ATqnDXFYayp9cebryS+rVbOfLStGWPcFYy2wR/ZBMknhBhXtdJb0uEu+g96NoBSBE0YF9NXX&#10;ziRRJTd0tzLXZ6yeqwt6UvJGZXUt6Wqq+umk6MVZlw4ZIrmL0fcUA9OFwsgUAi3x6xIsU75NrN5l&#10;rOSbmTzo5zidh8Qnkp1+lPMxQThyov49TucFHFgoHEBAKXYP3SJp3pUE7W2hztuAO2Kto/Yx/cGQ&#10;vfHBJVtXuUlrTMFTvNXTunTXta6BVUiyS1CjsfT9oFX6Hb1LA9mTxu4zxVkP7VWQooVtQYvfFLam&#10;kuch0tkjhfHG7pD+0D5AGwa1L9iY7vRu0oN0rsG+EjwasrGyXW1InGb3N6h6e8uu9Nb7kRSK1nqT&#10;8M08Iv9RmHzizpA/H+cG2kBGHfTW+3q3G4EifWBNoMsNzE+gZ+GpqXajbEt5ZaRSP3Qo2ZpIf/u5&#10;xP5Ivpm76EkrdPNNsdZZstNC54KCzZiH0uyW04ucvr2P7sks5Pz9shuHU71wK2lTspUIf8Rov/Bx&#10;6Ib0xKk+2PGeeg6SW3TX5cknb3u/fkbPz9zxLtoHcH77nP7WecooS9+sM/Vo0OWU5EWYsRmngj5P&#10;CZ+HWdKd9W4ER4lB0EGN3xGvtQztIx6S7j4e/hXjB5gNmSndkHMkw2nJnXlDfnR93hXdBKarCUx6&#10;oBK8hw+rd++t6wb0vOl7pI9qdD4dP030830lv02l5+tKRrDhg/Xv2YeDVqR1Lj5TYuG9OV4MRmAR&#10;GkeCuHXAfvp9sG1b6T46qCgQJYFHEH0A+whmuZo45Xmu+rd6rnprk22g/IkhsinNdD18Jori6ko/&#10;ENCnA5WulZHaB3Q9drjB3Sl2W+Vtlryx0Lv4sdGp+vf07TpPT8o/kf7pqD0Fn7lt1rsQY7gWuRBW&#10;IVHc8f40W3x46c6X33uvWQ3k+48/n3zyk8bPvXdo0+pz0312KwXKFIlnSFYH3Zvg9obAJokFZJO4&#10;AbESsHPa/pDdcGG61lP3Fg5yGw+OY5+QafCb3g//Y7DkhzmSHfSe4CrGe6BjoJKnK42uKhL3w/R3&#10;zpih6/eXXMAcMV74rfR4nnXW712ra9Ltju32/eYjeah9q/TsXQlOPX41KYj8T3hC2FH4Edp6qAmH&#10;SVd11Xm+ZuqoSOyKjjJGTiFDfIS/GSdBkhj8Qve/X4/76N8YCQLNMM0GBMzpUId+lYINkth0bYAF&#10;iLl58lT6+8bzq+33fyM+dzV1+o0dfmWt43/Yi7KEZyh6uvbq+0jHesxPMkRcrC74GP9NHxI1STsC&#10;lr4rzSkwE4WDcg6H7aZzM2zYg0Ffb3wYfKUc2VRikHlHKUiT3MjXoNiMcQw/JE6RQ53pATqvsbtS&#10;LVrPnqTP1GrdQzg761hIWDpooYMBqzhdbjPOz7AlTy8QVsuwhKNBW3AuaAHJI/oFv2fs3lzb/u7l&#10;p1777LPmetE6r/98902PXlj2l1VVUyywM9WCJwpt0VN5VlGVapNPyUcXdkrYI1tK4vJwwG569nZ7&#10;9Q/v2Rdff21//dtP7c6ncqRDsvS+AY/1dEEudIacbl54KE/6YerpsN3wTJHeUfuh9UyWXE4/W2Hz&#10;5RePkl8VfaTUHnxjv/3sDz+3Z997wuacDDuFMcXP6PForSF2IJI4jWBQT5xq7ZZeKrP7X55nq57P&#10;sVXPhe2+F4ts1ZXZdv2lOVZ8aJYV7M2y+RemWsHJAouXraJrbEZVli24WGCl+v2wrjNJNpGEKmwI&#10;yArxxoLDmVZcFbaqN++wr/79Z/vki7/b0fee1rtM9k5l74LV12K6kXSdWWcCNvtiicUcyLSZwsx3&#10;Vc/5/uDzd/zsq6/eHsE5rvr47XHLn3/s3/23hb0omAaP0oPJNu18hk0QfphVmWcLn7le15hluUdz&#10;PFlffEr6UftaoO8LpaujZG+jdM947UdLrZsnOCVPPs5A5woWxPHCq2CHrIPMOY7IF4mATjor6DOa&#10;OEp3lzorUrquQzc+Pls28SPpfZJk0JrS9ewxRvxMybnrdvSI7oWvTQMJVLyM4pq8O9s+/MMLEqer&#10;rIrf2ysf/ULrkylsINtFYlRfo7VmbaVnGRtDgRlxY1gM0nQGJ2wLeDGR+9M1MW7OCcXXzJyGmpJ4&#10;qOssdBmfWWOtlvBTLYo2549zthPiEsSGKNbN1V5A+Xk1rsJXOr5hBLl6Dz4kVRlhhe+JXhz/QIoV&#10;1HQ9E2/pL0wGYxD6ZrD0hxd46B7jtAboSOwt848p1MbXJtnS/sl0qyUs4Q1IV+PbfOW++lpPNijr&#10;sSybVlnsNL00HdFZRsyAZyZ56l1+su+j9Mk/mGUJwpgU7iRpzba9eId9/Kf34txI/B9/fvLJr3tm&#10;bZ38eUPpUorp0FW1dF/XW3xkB+j+p6txvPzdJOGF4I4Un589UPfrLlmat/86y9+zwGM2FL3307v1&#10;0Blh7CFJU09ky9fiOhQw4eOP0bvQtc3vuL2BdQIMUFMoxwdbTSNAL2GYRtJzibo/I43Yf5dlPSdx&#10;TRL3UM3SoT1Bn9KqUis6XWQFldmWIvxBE1dt7XsD2dOOwgu9dC0K8RifyDioEQ/DkJSjs5puLbSW&#10;XrSCLPBc2BJsPzhAskQhk8f/kXX9/Zj1aVYgbARVL3JOfBudFC29FtqTYSm7Qq7fid0SM8K+MNaI&#10;uEN97LvsPfmK4vMBH2nQX9iil34ucXOOTbwny9lP2hQMckYamA+JPzAGcsxj0ulHQl6Q0FPrCb6j&#10;WI78D0lT4m10u2ZJ9xdID0YLB6HfKeBIekLy4n52smXuKbLrD041qOSRebA0iXLPsWg/2DNvmKvB&#10;bNjY7qtjbMr5NJt8Js2mnwrY7RemWc6ubC/27a3fpxO0GTkNsIzWqvltMQZDCzFGCnVbEQdcl2op&#10;B2iqCjkzZKrOAraOpiYYfzrqvLarweOdZd9p8EkkKar3h0GHglvGHhA36sS9tJfMeEVHUmzdTz/X&#10;7mHZIvkDAe0rM8EpzG2odW+o94GNs7fWoMeSiU5Te1Xu6i4XdpdOIOkPBhm8OsdefO/HtuniGm+o&#10;6nxTlPyjRCuUTYapMUVYKFFrHLcXVsV0K5G/k6Z7wUw1jriMvhIfSJKPlCSdO0m+wAjZbvynCcKa&#10;ycJ/GVvk090Tb5O0v4nCA3T4w1garz2j8Ha48AVsseiNOsKCnNMmSyZ5zKCP/ACKfNvpjMHWSbEs&#10;hbO95AOSOIXBtKnegya6sRsSnYUAdjiKg8AH0Q/H+7irViROaZKaOcbqkw/U+SBpSjwFauZorf94&#10;7c81zE+CJqKRLu6JOS0kiw+VAdWHvAAzpTJkXDAqVHtRUUUnBoeq613JdtPpmQIzGRajwxklIAz4&#10;CQq40Dn2Q2WZrk0bLS2wBKoclOMwSBG3ksOSKUNP1T3B0VtOzbK//fM3NUbF7F9ff2M7Xjsip03K&#10;UJsznky0BKy/HCWGL1P1Cpcz1fmxEo60g2F3xOm0cUUsB5lPEy0ctCUEZpnRVhvFj3LCOSDLPnWk&#10;NSkbZtdqAQlC0j2JASCxGSdQkro9U8BT7yKBw3hgWOtIYHEW/nfilKCEV+lI2cLXnL0vR5sjAKA1&#10;6S/gDOUhih/DwhB2ukMB21RGQK/UAGpaOUzQLMJ3PVC/V5cuKxlGD3rWKHOct4iyHe9t97Oryi1K&#10;hwXQh1FHERGE89lcel8CCThdIe1T5gEBECk3qphmHM22029v+tH7f3qnX40d+Y8/b5vVu+f8g6v7&#10;PpL3PUP+6aTl/tBRuLNbAxJILEBLx1zVJMlAqkDGGB0YZqMOuReHZ6H1eDDDFTJVgkP0zsypxanC&#10;uWIOIQC4od6bJALVSdBxNaFzGUcPhYXs8JXAF86m7k/VL84elSKdpRBYszZ6b+9u0r7QbQS9Ygs9&#10;HwFnKADCOzOt4kyxFVbleuKU+WjQFlBt2mbBOGs9Z4w7bAAgZsn109ql7i+wlMPZPtMN2stI4lQf&#10;ngc5qnFWCG40omJWf9dI/99czxA6AvVhwAfA02k6RoYvZVeGLaiaZ9efneL0H4O1X10fjRz6jjIa&#10;vbR2UCLQtUpSI3QoYLmVkdmDgPqB+rlRqxKts4AQVSlU4zddOsmpSr3SS2uauz/oZ4KONmgkmIlG&#10;9w0BhXYCWc20HswxzJExCckRGC9wBj13qc45VXID7kuwMdqHey/eYRmPZHlym8AGdCAeiEYWqa67&#10;Kps1e9R04XjL3J9is86mCiin2sLqAltcVeFBZPRCDxIQ7BG/qzVupvPWR7JDsqWZ5L+F/h3KnZHb&#10;gp5wzjka8OeiG4mkMAnwfjdHWYeCwW5YWucOtKF63xStEV13UCW10bN6NY0MQ3c9XxOdWZ6dICFd&#10;qUN0FptpvYdvlGERyMIAECSiKhb+92aSOQJso9bIMaaSV4alzvwJFl6db8sPLrU7T9xpy/bcbtmP&#10;zrLlR263U2/useCGLOt9e4wNlqzl6lmDNYnTdClqADxJEgKrJQeDdsvJW2xRFZ1qyXbLU2l213MF&#10;tu6laXbstbU6Kzfbbc/eKp0bsLyaxClD9OlggqpmlHR2Lzktw6TzmDuz7lKR/VJg/MIHL9lSOWvM&#10;Qkw/FPIkPTNvASFjtwbskWeX2J43t9qtz13vDir0QP21Hswr6a7r4XTlCQDNPZtlH3xywr757mv7&#10;5Wd/8HklmceznFvf55UcTJO+CdhcOUDXX9DPPzXVkvZn2n3a4+wdM50KE+Pf9jEMa7Hd8PSjNuRJ&#10;ORuS2wKtwx1PT7UiOT+p+0K2XI7rHOaVVFfomUJWUZ0vJybXwlqzaaf1znKCqBDKlnND8LG15PGH&#10;xClGVPtFdyXnHgonkv4kjEn0DNU6ERTnrMKLX7xdju75uQKSeg8ZcaqGx2rvcWJx4htK5rBtULuT&#10;XHGaLALN+n0cE6rcknRGCo+HbObhAvvF7y/L7/kfWvkP/vJ7W3B2mQfzmRcLTRS0O9gRqviYx00Q&#10;D2cF+lMCqSlHAk7jS6UngJoOCxJGvfQhAMU5aUXCBieCMwYQq9GBBMtwFnAgqMyF6jtqS7rkJdta&#10;kLiU7uLdObcExZyiC+cHfSrwwb9Bm8nf0Z0ZlKOaVZnpdODMKxko+aICHaBLMQcdpgTASV44FbP+&#10;HtodbB7zSkJyOsdLxptoPd32Azy9w1HPfdVGYjP0/KPWSj9UlUkGdWZ1Tafq1dmlUo8ZZmOw07JX&#10;BKjpzBwku7nw6GS7/MujF1773WuNaszTf/3ZfWVf2ZhHwn8jQVZL+oVOjBayk075g14WJqgLwNIe&#10;oCuzdK4K9wpcyxGasF5rKVDH3CunYdL6t7o3wWfLkDhtqr2Arpf5c9j+1pLz1tqvzB1l9uCl+23A&#10;luxI4nQZ7xnRbf6+NTb7GunMBDlL0GaTaJzwpIDkXukrvWNHrSFUT9313nRb4ojj0PA8xaemCKTX&#10;nJmDIS8MAl9APdxy1mjrtiLKqYWGStclr9M7yOYHD+TYaDksflZq5CASkKx5lqt2S2uDLoeWqL5s&#10;V6+ViVYkfU2RT5L06QA96wDJFOwIUP+SxGK2DNSEYBnmCVPZ2FjvU1fP00brXnAow2ZcDHridKT2&#10;Dsem/4pJXjnZKn+QtSoabH2WT/I5F8xRhHUCe8a8EjoRqUpFfxD0xvEmEdJPcgEN4pKzM2y2bHH2&#10;loBNP5Ir7BPrXZ/YcOaVjJbDCm0miWfYP6C/hmHEi5wkA/X1fGCVq1iqluxV89mjLV0yMIt5JdXC&#10;oHKClldOs1HaCyqzfaa2rs3cTseUBFS1r63lQIwQZu1MR5q+JuyhGytoGRQ5SUdSSDBYvz9Ke9hz&#10;5ihPnDI/sLUcwT46F2VyVAlIUp0MTqI6kyRTRz17a316EYyUjiBJ1FMy2f/xkJXvLrKsA0Ebrd+h&#10;AJAEI7NufF6J7HXnxeMF/OUE1dhi9hXqyD76fQoeW61KsceePmJvfnjFMtaFrL8culS9W8GxgI/j&#10;AKOQQMUBgra34nSxZeiMUhkapfNBksi/F15hXglzSqgsncC66/+ztgkrSbeO0Xs3kKMy5LGAZRwo&#10;tOVVN9rtp+ZKrsEeiX72eNemks3Wkj9mlfCBihLciP51mlDkTFgZeSDpMVBfwXLo/1ZaszQ9MwwT&#10;sHVMkOykbJZjOmOUHJ9RHhig2xQKnqbYb7A+yTg5RlBWxQpfgPNb6zrgrtIT8+3zv39sf/v3N7bx&#10;9edt1MPF1v+uOBugT185qdkbgvbKO3vtpd/92m64cKtNqxS+EVZafDZsK5+ba9POFHjwIOdopCum&#10;UF/Lj6TYPRezZBtn2+iNQRuk+yytWmvFR1Z6BxD4v6t0SU/JFh2nUPV64lR/n7kzYOPl+N4seV92&#10;YJl0dLTdXLXT+t5dYM0lv83l4EatS7DrToZsnPDTmPvjbem5LFt4cYaN1L1GoAekk697qtBuvDTX&#10;Yrbne6Ckjs5AHenAEdpHupgJakBzPUAyR+LFP9obkqckNOh8Haoz0PjWGGsqmS9/KGy//PCCff31&#10;F14w9Lu/f2E7r+y3P3/2jv3s959Y9q6ZTqU2UPIJfRj6ikAX89exeUO3plu7x4U7tJcdtfbo1fGy&#10;NcPl5zDzEopeOk9bag/pNAXrN9CegXG7zxtjmbsSfZYbAQT2nuLebnK66dQiOUrwgkQZATU6DaGe&#10;JIDSUfogVjLcdaXwnfRlE+k+ElAkTgkk0FEOdR1dwHQw4MuCOWFxwNlPpON0a0Tu+Zkx0i2j70/w&#10;DmwSp4ly9KGemiDnP0p6mCrrbOEdiuVw1sGAydoPPjCRFAjXDJUsd9G6TliTZpfePmEbqrdYg+Vg&#10;j1hflz46V14EQVBD69JEsjxydYx1lb1ooecGq7bQe1HdTpI3XfZlota20QadCRI1Wu8J+jtmJpI4&#10;ZR40c62hAwcjMweWNYSud5xwYivpJg/W5A3yxCmUvgQ8oZ0Fg2cdFh4XJqfzA4zeVJiGQBDYneRh&#10;K2II2D193I/THrP/jMGYdbzUbjxT4sHzGWdSrOh4qrW+UT/Lu6GvCJZiq6COl526VpiHjkaCjnX0&#10;rAnrwvbQxVUeGOwv2aTqvfRkqhepMK83RToF5oioLRHfkgIiOirxeTrrgw/UW7JANygUyrAxQX1O&#10;orW19qD11JHWXjq6Q+FgG36rfFT9LHpzrOQA6vrcE0FrL12LT1ZHe9JV/gKJUxgiuuqZmGUZlL2b&#10;X11ii89cZ8E92e7rxeh+GdKrmZKD8LFs63BbvDUiGT5HPqLk0GdSe3BSH2xyTYLSg5eSZ7ozkg9l&#10;WuBwkQfkKFS7VracwqeW88dZ23nyOfWppTVkrAuJ04KqHCs7U2i5eyOFaQSSWgkf1NeeOD0wNkwy&#10;T5FyiuSml84EQTI6Fjxxyh7iY/NsV/1uvsr+NdBeUwgJ3Sh7DOUv3U+wAJCgxxdvqj1HrtxX1ns0&#10;vzvZWafGPxjy2argmhTtE7ECGL0oyAP/eryG+JDsK8ExgtckGEkStHswbLdX37Xtj/afMyev/vn4&#10;87dbPfOLvRduqCzx2AajQQL7MnQGAx7ghqaYLniSBnRdM8LGZ4WCaXRWZp4pt0n36ryxByT8dP8I&#10;dtO7g2O1PrUlE72FiSh8cKYl2SGCocRuuA5dbEN0XojtEOMBZzLqYoCuP0iYOmp/wIqP5ltbncVr&#10;bhSG0/qQFI0kJ7Qnwsm1dU2fe6qvxJroOIUtBtar1K1Bj42gz+hu7iS7ce2UEda4bJjVp6OMPcPO&#10;8Q66FnT34GlGKDSXznAcLpljH9nvRloHknOJewM2Sj4TnT5eDKGzwpzFFALhOvtQhCbKX1t35Un7&#10;+7//XePxmH333Rd239nrvDCLwttsrQuz9yPxMN1LdopkEra3veSEZgPHpJI7fB1m0HrThc4ghQZ0&#10;hS47M92GrZV+0fvXuTNRe5NqRbKzxCCzDqRa6p5U99d7Sl8ja5401Rp50uIB+UG6zijpvYnSaWny&#10;xUqP6x56fhjDSk5mSP8GbXL1ZJtxbqYte/o6S9f/58uGzqsOWJwwOYUiXXRmxhzIty3vXL748p//&#10;3OyTv77cc8+lZe8XbU6xMvkMU46ErKyqyBZdzLOKU/r/EylGghKfmkRzqvzrlS/cbz/99Nf2r6+/&#10;st//6YotPZtts89Ns7w9GUbHET43NoyGE+KnOdIPFC3fdKnCCvXcUbsDVlBZKFxRYjNP5nl8aNKx&#10;Mlv3k/321u9+bFVv3W3lwhtRWyNjWuhs5/4+MkX+cDrJXX3P6J4ird3Cp7Pt7hem2IrLQVvxbJrd&#10;dSXXVl2ZZUsuL9L95lm68NCccyXCfCUWPJLlsaMFp3Pt+qfKrLwSxizZEu6j5wXz4w8ST5t9qtSm&#10;6Hd2vbLEvvjiN/bnL/9pZz94yWaem+OF1tD7UixUcizVJp9ItZmnAzb/QrEVn8ixmfIx8ran2Nwd&#10;wW9ee+fxR77//pPGlR//dOyyK4//u8+ODGfEIPGWtSvF5p+XnB4I2JRjWcIzS2z2xZmWfSTPY2OF&#10;JzK8aYZO5BLJShSxYv3scK1JT/kfTg+N/CMrkquGktEx8lmRo5DkKV/6meQwXafIPXNzKbYu2Vlu&#10;s6uL3bYio+DWkN6HWFkkcZrkOo6iBFj4alO4gM7A1/QzEGPjhRsY3UE8M3V7hr34i4P2/fdf15wg&#10;s9/89a9WcJgkcyRhGq21ihVGYEZmk4eE83Xe6ZDifNEdPnRzurNFuU/DeZaeIp7NKALivcP18214&#10;Np7D9cE4u1b4qUn5cKtXOtTqzh3rfgnsLcg6MeOC/dmyk5GGI0bsuD6XfmjAWeUc13xoOGJuq4/7&#10;uT7Khkhflp4udGacvug44ThGclAwAoMbOpDuUEaRwYTXel2K1dI1mQU7ZkOiJQoXtagpXPd3wS/D&#10;Z6ZwChslO9RIdqdsd77lHc/1GAfNHMQMKAiBehR6emKK2Hgo/AsOZ1jc9oB3nIIF1l1aZB/+5a25&#10;NWbiv/68/9ln3Ur2zv8rhdI02oA9KPzC7kR0v/ZVa9JHdoNiG0Zb0CCWIF0PxT3FVAVPFlvh3rke&#10;jwLDtNc+9NPZoMmmkT6eE8B+6MNcWqh1PUmmM+SYh/gEGIB3R39jd7VvJKjHS0fAVlZP31O0Okpr&#10;STzKE6d6TmJbDe6K91gRXbETtP5TZQOLqvMs/1Sm61h8rDrCWS11jw6zRjsTF0khfH9GaUzaovNz&#10;rNB1DoX8/5U4xZ7wVdeoJ+xCbLr2rLFWX1hl9KNhy6qKjKMIHpQ/q+elK7b0cJktu3CdVRzOshjp&#10;jG6SN4oliW+Dq5rKD6mva9XTHjMbtPRc0ONm0Kgil6PXp1rfuROsffYAa1cwyJoK6wyQjzxO+g7/&#10;GJybeYh50RF6W0YUOd7T2rO+TdcmO1U0LDHFOlPMH08gxqnnzD0gGRJ+I3429UCFrTy60DrfneQy&#10;7+MHfE/07mAeMC16A0wEbtOZGnxPnM25mGZTq7XWp0J26/mpwt4Zfn9GQMDA4iMp9TvQT/fQvVjX&#10;OpJzkuZ1yV3J30FnFZxEb0VG0TF7k7gHeAWq3na8uz6dZo+2xD1Bb1xknBNsU+B35K+L5KlzjW6j&#10;uJ+Ywuhd6c4M0Fq2PPEJ2SPpcuIM+GMt9Y4t9bNtdMb73ynfVjjfabwdN5BMl6xrTWFUBXsMuzPf&#10;Xvrl63bX8SXWWzi5m/YtQRgxTzoN/UlBJQyH8foEhRdKTwQsWTLqM061X5P0lQQoiVO6TpkLjN/k&#10;I5d0hvE9w1vkN90XYa4jR0LukXGTUZKZgWuFxSXX+P2wVJI4bSD5bSoc00I6Y6B8P3zfLpJj8AvJ&#10;c/dbtBckT2kCbSRZpohl/ONJbotgWxojOSLWEfdArLWiE1/4v7b2lsLqltNHWnP5W8zwhba3mfYw&#10;dptwpJ7nGmhgobgiQ+9VD1rQCEVMnNOTxmuT3PgSlBb4oGIIA8D8KDap/cpEW1Y1U85UttM9JUhR&#10;JdJeuytgPeXwO/gjkIgiEWjC+XUnARDOgdRLN785Ws5Gss9VG6JrTDmYa7/+8ysyJ5EB2jjm53/x&#10;opy2YgdvdJRFSUmP0sK21HNTGddHiwXdxQQBoHiBQDp3vIMRJQhIBIAT1NPC03lJx4x3zKEMMCxa&#10;qFoVI61hyVBrIADaQuB9rBaWYBmVg1GPC4DtzPIupLoSJBx0AC1JUwJWPwSGCZjKoECFhWODY56z&#10;I9fSj2R44pQg5FApBRYfBUJnEZQGo+SsM+Ojq4wKyWASp1R3pwgsON0kXZdUn6LICXxKWfn8NH2a&#10;zBtvmZuy5SzlOOUkNMAYlFFSGN11uMbrAKOUoDdl9kRQ65Yl40vVBtSLJXvDduwn6z/6+e9/NLbG&#10;jvzHn9dee63u+mcfu2nUptJvCS40qDFsCC1dmhhn2vahgSLABV9+qpRTColTGZqeUui9JAPTDky3&#10;8RuzIgpZP9tHjlNb/TzOFp0Q0GHiMHjHrr6nWhwj2QyDKoF3Z5L9wsmmOkJ7huNIxykdQlRod1gR&#10;bcm6dysdFKexwPDq2XA+meVFEIUATtaesJWfybPSqgLLOprt87So1m0gg9JKiqP1XMmDFGadheM9&#10;0NpTijD72GQ5EZk2Tga5Ng4eZ0Uy4LKMDFHVpd+hMxGjAiVcMym7TvqZ5CPZlnYyQtfFPC66KKaf&#10;nGqrnl9pGXuzvFqTxGEnGVHmkEE/TTC9oa5TR+vdWPKYvDfFMgReqSpEiWAoOiwYY50z+lpHKdYW&#10;FcM9OTBWZ4g2+07a+4ID0ACm+xw+ghckTj2Bqu+bS6E0kLyN0honPZpoYQE2KKNTBLTplAtK9gbJ&#10;0Y55JN0eeX69hTfkWl29M8nHNloPP1sAMz0fCtbXGSOjPWl+w0TLPZxqM86mWrHA6I1nSm3O0UIb&#10;qPUnWNpfz4PSx6iQ3Oj7QIInVGuROJWs19IZqK19Hy3gHD4eqWQKyKgkSHYH67wM03V6LZ1obQsH&#10;e4U8NA4JTwT93wdyZrWfLbX/OOid9YFmD8oUHNRBBHu1Jv12BqzNE3IUdU5SpVMIHvB7dJm205lu&#10;uUJAVHs/XIal7fRRVl8yV197nHFXga04tNzuOrbabt630nI3zrFbT91lO17cYDH3ag0fSreKrYVW&#10;JCeTQFNA16XalWocOjZDRwKWsy/gFWrXV8216ZUptvxCst39XLbd90KJHX97jT33wWW744U7rFgy&#10;kyXFjjPA8wWk8EnEjpVe7iwZ6qu9xmhtfHaK/eZPP7HLH71pNzx3p0B3UI5cvqXsz7JxOMPSCxOl&#10;R+5+aq498PKdNuN8nhs4gmH90P8CIB0lMwn62fLKLHfefvbRbvv2u3/Zr//2F9vy1n7LPZnvSbFJ&#10;MpTQ7lydV7LofEAOWYUl6V53Hp9sU/YtcsoQEkytN8oJ2F1ktz23XSAxw0ZJxtNkIG/Q9aeeK7QE&#10;rckSOT9z5MDOOTvVMqUnSyozrfB4joV1r9lV6R6woioxsFcgQ+/qtDvSF1dtFY4zNDVU9pNgLj2S&#10;KgdZRlzvRmeLU31LdzKvJGt7ns07U2HJsmmTdOaCOouAEQJ+UEgR/GN+Ks/fQnvfRDLgBSLYCt0P&#10;6lto+hKPBSxKdu74qxvMvv+X2yn+fPbFP23N5Sc8uUV3cazegc69XjpjzPwkUNxdsk+1OKAemUiW&#10;Lm7KeZLug3KHeQXQ81FkQIKBivF2Oodux6h85yM5rDV9tF0ruSToiiPB/MMRWt9Jkoucg9nWksQp&#10;NoPKQl27gfSqO1PYKfQpQFrvhJ2Hwpbu+riN6ZZfnelOJ1Qf0IuR5O0q8AX1GJ2AMDGQoKKqng/U&#10;iLV1H2jq6IgeKdvcbEOqA3uKbGqhIzjnciDrYrOkHxrp/7N2Qi1f6AFz5AKKM4LtBFhxtOjOIoAf&#10;L8c5TXsJJVT5vnyrfnvbW1feveLUWf/Xn1NvnE5J3Jjx57Y6w8yrZl5JQ4EsKkjdTssmkESme40g&#10;V4ZkoWCPnn1Hio2TTYJCJLA97NW+BHhIMMTI+eqg/YC+t6H0kgcDWVddB8cyZlOOraq6yYY8kW3X&#10;3ImjqfXFTuveP1Rq6r1JLFK1DLZoLJ0ZJVlCZ7Hf2Facp47S0TBpNNN1oZqERr68copVnC+3Ip3N&#10;EDRR2B/0rtaznewV86ixxcxiHCNAOlC6P7QvwybsDVidGtny84KO9gBo5HmwpyTWamn/60m+oPzv&#10;L+ehqDrXso6nW8KhgPXbKlmQXmAmt9PuaF/oEGHmCh3IdFOM1PswUwf6FLpOs/ROM5/S7+ucjJYz&#10;TZJ10rqADZgz0QPT6O2eiyfYWOEDaIoJ3g6XLBUfC9mkbZFEGQH3yLwSYSUwnn6WLuHF1TNs7sFS&#10;C2rvph4JW7F0Ye/lk2yE3pskHlTPqXo+EjLsM7Q7rcAQ2Oob9HxaZ2bQR5wgOQxag6YLxlkuVGDn&#10;JWPSOTddmGJzj5Z61x82C7rJYbIbzLbzYIiwHfR9Y+Q8dJEcQT0EQ0ainE7mlWQJI4eks2AMociH&#10;IEW3mSOtrd69Vf5gTx6PWyM7cSrXZ5EA9rtoz5gt11ZfCerCvAEjyBidJ/AuCcQBjwYsf3uOBWU/&#10;xusdqWztIVzTQbLeRO/Vd42chyXaT2GjH/ZXck9FOcFQdGXHlel26JWL9uI7py3hfjkZ0h/R2oP8&#10;E0FPnGYclvOjD/NK8iQDzJ1N1/6TOBor/AiehEbbE0T6SgffxHVyZrX2JKxDW1MssFl/L5vedWmM&#10;/j/XgsJbMw5NsXkHy62N9BIzRUl0tNWzw+7QRDLTVrLZXvLTXfZ2hK7ZQf82RD83UM8ORoYtBtxA&#10;wQYd3zi4YByemfmmg/WJlm1KeTLJWksvNpIjSNK0tmS62YxRPiuzjr7HOcQZ6qjzm7wr5BWprXQd&#10;xmbkHJ5uf/z0J/bFV1/b/nffsmGPT7MBep4hdwnbro6z+PuT7fyr6+zKRz+3BedusrKTwjdH9TmW&#10;arNkB8vPsP9pPi8W5o58YaCigyl2Q1WabXt6gaVJT0DtdXPVvTb/9FrrqLUYJNmIujfeyoVHOku/&#10;kESlU5PAU6p8mijp0ulPBm1d5RIbo71bWLnD2q1Isq46P71WRFngiUSbfyroVFgJG5Nslhz5my/n&#10;+swq6GSnyYld/uwMu/7SDDnpxcJBkn2dBQI8zEMicQoFXfImra+cdSqdB4HRtCb9dIbG6mdIPEBp&#10;VUuy31Z7NP3RkL3xzkH7xz8+EUb41v7xzXd2+LVn7Je/fcle/uh9C+6u8GJGugB66jpUDKPPkyVH&#10;MTj00imtH0tzKsjO+ncS+l30HENku8DdTadGEt3sI8ksZgo1095BpdRFmDq4Q864rkOh7SjpoOz9&#10;uqb0HEG9DjrbBA+pNkePdtWng+5DAoPu5vj1iV7cQVKmmT74M7VkEwkWQt8HdedYyTPFtVC6Uigc&#10;K3wIe07cY0kWJ/1NcQZnYZT0wljpnRj9PB3ZcY8n+xyfq52oo7VmGXrOrKMBxwLOOiLslKbrktAu&#10;OBCwyZsL9PshG35Hgh16cbM9dmGH1V8mu609wl6zRw1lx5DlunLkW0uuh62MsU56h1Z65rY699D1&#10;gnWTdd1U6UMKWFtKp/SVTI2RThohXd1Aa1xXPw9FKAHWXvcmWHPdg4INMDPUaoGdGdaueIhjapgB&#10;ui8e7+M6SPbTNQkGD0q3ZQiTR+/N9CDQNbKTLcDs+h7MMUQyV5sgoPRrM+kWEn10/NPpV74/15af&#10;rfAkyLQzwmo6P9Bzu0+H74BNk1ziO7v9lKwxs5ZALSNxYtdl2ePPbdBaSx4pEhKWLDih9dRaYsuJ&#10;VaRqj/BtKQZvon3Hr8DnIaiKD4RNofi0ULgLenhmUVJk11i6vdnUEdZROrpzWD6V9DUBNMaHjCYB&#10;R9JT2LLFzdH+fvUXTXD9i94gONVB16HILFq2MEXn9vbLt9uC03Nt3JZ0myCZ8TlQwrLJx7KspzBC&#10;C/mY6KK6elfX1zW+k/uS2GcwmjAbXXQjdY3kg5mWf6pCtijZfdK6kgko2VvIz6TQt1FNgpMRPxmH&#10;s6y0ssBKz+RID2UJX6U6S08HrZlTm171i7X/FGglyV53k2wQDIdCEPvrnZ48l/TmD343z6ezQgHh&#10;UMkXP4eMRphZYiNMHOBo2ZkWWmeSsP4OwrX9H0yTDzjHBt2b7J3OFAlBxUayG3pg/HKKVutqz0mW&#10;1tanqZ4R/FhPNqyR9qf3I9nf3X/x4Y2v/e53/2fh3Lufvt7pzNvbfjH7UK6fATpfwsJLjE0ZqXNP&#10;ARQU4tgwiuivzjzFP+6rn087kGnFuwo9uIwsOkPJVfwGfpTuvFYy00l6B5lrB47QmnEOsCPgWOjY&#10;sVcUG8CS0B8sK5kg9kMxIrM0Sw8UWSt0jq7pczxv04fYEffTfetIj+Fnsz/EmijWhzEmflvYEjcH&#10;3QYO0TvABtBa+1a/fLg1Kh7qHWW+Z5IhZpXho0Njie4GM14r2fV91xpzL+JXzYUzo/eGnEKdYuLe&#10;0svdsIn6vSHaG3xWYg5xwiDJe7Pt0I9P2zdXm03tW/v7lx/a/CP5HrujwCtzr87CbXoXZIyP1s47&#10;m6TPO0huPdEp+a+n52kvvZG2K+AdXHRvReka6fvDtrR6pg24J93fnw5p6M2JPRKDDO9OtaDOOTJL&#10;8NiTDvhnYFzJNjaFpP4kPXeU9p1ihUKKbqV7c4QXC4RzYDeoqC63WRdm2cLz09yWlFeFrULXx4fy&#10;2JzwVvjEdNvx7pWLH/7zww4vvb1p90zZgbCwTYmufePZUvms5Xb9hTybKl+4XBggS88JkwbXCxzJ&#10;sQde3WS//Ox39tVX/7Sf/+akbHOWfJ5c4QrpG9l14j10b3rhkt6nRLpsxulsW/rsLJup58w5lmvT&#10;z5f6GJsy2fOWeq644xX28Bv77JUPL9mOFxdbvnAGFK5jiItq/RkFla73Zr5puuwBSUFG/RTq2oue&#10;zrHVVwpt+aUUfZLslmczbeWVGbbi+Zst8/B1nkibc7bEKs4U2JRz5ZYt+3TDuSK77uJUm1IV8K5f&#10;ZC5acgF7VFvh3hZ6j+SdQSuuzrf1z8+zzz7/mX3+5T/sud+8pfvd6NSz+A5JepZi/T7rRNH1wvMl&#10;dt25Mlt4Kt9ydyZbhvDH2pNTPn37/YNlZ97/6di7frTz3xP35jsNek/pV/zthWclK4eDxjiuG59d&#10;oP2bYflH8y1dvnbBCZ1z+d1h2euSY2mWKDsVQwJBuh5s3lg6y2VFMsWZhSWNwjE6mxjxw975/Fz9&#10;7nCtJz4t5zB/a7HNqZ7ssZI4vXuisBLxosQdIcctzDe9ZlWCF8K2ulF6i0Iv6WSPjXGmdd5G3Bdn&#10;GcKFNClN3B6ww6+uta+++UvNGTL74tvvbd7xZV5Uxv4R30mQ/8Bsa4po0SV9JdN0kaUfDVtfndGG&#10;en4fN8d5rjnTDaWDu8meQ0feXl95Bo+3Y1Omj7Z6ZdITRUOsvnSEF6LKToKpSW7m7c+x3g+l+Gxy&#10;ruvX1sfH+/xwD53nm/T3WkdvPNL1B+j7qdWlXmw9QHaPxhLwBt3qsI5R5EFxLIWW6K3WugeJU9Z2&#10;5AZ0T5rVX19TqMz18cvQv7q2JzGlPwbo69STpTZRckbMnGemUBB9DtYbq3Xqr3NP/A7WvBzJSIJ0&#10;2Ri9H3GeVWen2du/fWG9lvr/nHP61h/ebz/v6M1/BP/5uBthD6eQBcfIDtaRnoaVCxxDwjZV+hC2&#10;hFi9EzMiYclJ2BC2yYdmWyvkQTqdMSKwwjGWBFa0uro2MRgSp7D2MQoKjMzeXkMsVPdzO4vsYHPR&#10;47OkN+UbjdN7tBF2gQp64roEn2PpiVN8UQp6tE/IA/F+mmSihIkny/6XyI8vqsz3AtHGwlnIQkvp&#10;4nYkTnU/Cmy5Pr5mgvzKjBNFksGQ00P7WUGnsu/EtikIAKMIB5CAZQZ6HckUo3LGPZFhKfJBQjo7&#10;0E0zuidhR8DufG6lzayaI/9CMq2/66x9ujregWJeGIlqCUc5je198VZ4lpiDfF2tC4VBnYVRO2b2&#10;s04Z/ax93kCrp7WBZQlKeJqjYp8I/JA4Bd9djW/TYeiJZtmXjtJPFDUyPjBaOiRWtgZWpXz5bRQ0&#10;DNU+LTg+3+4+ucI63CUfQmeIsYO19Gxu82X/aRirrb/3M12D0YY9lOCJ07LqNJtyKsNWnJlqCU8G&#10;vJinh56B+L3/vn6n6YpoZ7JhTE1d/Vtj8jnCDO03SI4OZ1jOyYAzWNBoQzx+sDAKbCrtr8441Rr0&#10;WzJJ+i3D15a4UGftdzM9F6MQuwrzMX6E4iGa0NAhw4T7e2oP2kgeJuma2IKxWgeS/MzyBTe0ET7v&#10;vSpW154g7DvSfYxaerd2K2NtKH4HMiAZG72m1J775cu2YGuF9dE65G0SttyeZTnaKy/S0Rmm45TG&#10;Ggowi6WLiQ+M1tkcrvWgQD5G/lECHaSPJtmkBxM8ccr8UwpQYVxN3pqin0v0whxiYvhd6CcYxCiK&#10;76l3pkGDRH8drQVns7Fks7Z0Rv97hCclP+QWiOuxfySw2wur9ZZe6HdfgjNO8i6xm7GN6Z5bwvbC&#10;qDHhnhin6m0tjNJIZxDWozbTRlorfW0qGW+gtWl8e4yNlO4G116TIPDHrDUMk9PQyqAA2ElCkSSM&#10;26FF0SdZihyHKVvKHzoKWq4Be81kXBaemGJZh3Nk2FItTi/KjMU0Ka0RUu5+uFEaUgyAYg4aAV8X&#10;PpJLWoDGUviJm5O88gSAlq0Nf/3Dk/bdd/9T1fb6x+/K0ZnpxosWcCrj4LrvIqNKAolEETz/BKLH&#10;y8lHQH1uBEoQkFij+Otp8aD5wil2Kl+UgZSTK6rJI6xByVBroQ8dDOO0maP1nlQojtsoAZdT2fae&#10;JKsvZVKLAJqUFYFn6E78gHAPOUE4781kSNvpZ7pKQLM2Z3u31lA6eGR4qdSiowKABy0r1AUYLqof&#10;u8moNCZgq31gRhtzxTpIKdSRIHgikOoX1k4fgqYor043RtvMQ5MtVQoPmgYflC1hwykgaEFAa7AE&#10;GO53uKazJOTZhwLG/A+MQJ6M3b7X1vzzJ7+9FK6xI//xR8tfe/erh27I2DntG5JRzKZzY6J19aAr&#10;CUc5cfW1FlTKj9eapQp4JOtd4d/uIscKWqngtnyLkYKNVLLosOrgELShc4dKn7p8RTmxpvoeQ9GP&#10;dn4Cv1TWQBXkDpzeXwJN9TU0bFfpl9iP1suiHNgxG8B5+nHAMSzao9YyaFBYsDZQWRbLqBTLqDBr&#10;kfZ1n5kqw1JbRqG9HNHG88ZaUymSVjKYvaVs8o+WWuBQluQv4PQL/h6cFxx8wIkbvfFeseAc/TL4&#10;HLiB2sfMY5mWdjySOI2hunJLwBadX2Bzz89xqprR2geGH3fS/jWT08KMpoHrSZxKoS2eYG10VhIE&#10;LtNO6Wcl/yRe+JmuN4x3qlo6eZrpoNfRz1FVQsC1jfY+72DYJknuON8EEAjKkzQlgNBW8scsh1GS&#10;r4kPJfo5pyooWYoQSu7cQ9o/OdoJG8O249UdFn60yKtPWkiZ0jIfSZxO8CSxDx4HZOAkaf3aLJtk&#10;+brGlDOpVnAy3Zafm+Y0fQTmcHZQ/CSlcJBbSuHTRVpXe0DlLvNzSJpSLR67J9NCrNvRCI0BlIZQ&#10;fhGU6nnDhEjiVEa1ixzH3N05Fi1QS+ALRdpWgKDfnXE28K446y5DUFf3q6tzOVDvGq13HSkQOkD6&#10;CorsZIEgOhYHSCY7ar+oPifxgqM3WGvQRbLWdNooa6W9zVtTZLceucnuPLLabtm32koem2+rq9bY&#10;Y8+useS1qTIo023rs48ICBd5B15QBiBFRoVOTToOAjp7uQLIJVvL7cbKRQKEcmjOJtudz4bs7ufz&#10;7cnXb7DT7+2XM3ODFRKsOSjdo+vwfGn6fSofqcDtuCXduhJQ0XU3XJpiH//pJ/b8b35mS67cb2Mk&#10;U5OPFlvF6ak2So4plHbQeyw5XWS3XZ6jvw/6nDwcml5bI/NKOsmZA6AVnci00tNhe6lmXgmz2/a9&#10;U2mllSUWLeMexTvonlSOTqtMswXn0m3RxTIZzCxbfqTYbjl+s/XVOjD3ii7FSTuLbNXzW2w4Mwml&#10;95hLMVMOyqwLue6UXw8N0VPzbfa5KbItGXKOg3qGbHd0p+jnSOKnHgt4gpjZ1nX1nP87ccpXqujp&#10;2vd5JYcj7Agk8UZL9ltIp5JAZF5J/vZ8OWtTPMAYI1lhXkmOnK3OzJkA8KIH9BUaw4aSl4bSJ1Cu&#10;u6xL9kluERxNlzxCP3pX5Rz76utPI0ZKf7769jvb9cZp2bIMyascYu0zCYhRuhcV+CSBmP1KkIZg&#10;GnRIqftDHrh33Sedhe5roudgJhsUroB1glPuVKBr0IPSS3WlW66pGGGtpSPoiiNxStCLApys/WGn&#10;D2NGibMjoFP1PXPG3ZnD6dEHQAj9KAk9HJbxumfhmSybqLUfJps/UDJDVykfqPFJEpHMIEmKQ8TH&#10;56Lo2aMEiKByGq7fa6b35H2wD/UAm/oKdZcHVKUnu+n7WcfKBbJznFJtlK4dJUBIEoHEKTRuQ6Sr&#10;++od0reHLFW2HUCVLxt85I31f375vUtdaszTf/159levDk1/POeT9nrfprpfXdknusvQje6UyW6B&#10;DfrpnjEER7YlS3ekWGBbio3k/gJ6i47Ps/GPZHpFMU7PRO1fDzlBOMkN9b7MN3X7onWlenS4APD0&#10;g6U2ZFMokjhdqvUl4EbwkYAjH+0ZwSqChMhqMz1DomSIbpR2chCcVUHP2Fn4hM4nAl0E6yfqOcsq&#10;J1vxuRIrIIm1N2Bt6XSQXWgiu9t9eZylPCS7KqeCZFN/6cZ29yRL/jO8MMHnlWCr+HggS2vAc/FV&#10;9ooAMJ1sreRYMcN54L1JlleZaRnHIrQ7VEnTbcr8eIBmX860nps5I/21d1SdU1nLM0Hfw3w65lVM&#10;u0CQON3tFQnWjN3lFl5Xal3kALUvGGRdFo630Q8kuCwR1Biu65QcDTgVGPaBeSXMOL1KvdNTX8E3&#10;dC1NP1hoIa3h3KN5tqgyy0auirFh0vMj9fOT5LwU7MiwzromySE6ghtpTa86ma2k21ty1pBL7VFt&#10;yWMrrWMZlaPnUq2iKt1uvjBV9yiwIZwr2UxmafWT3SDB7HhS+9Tpjhgbqv1hfb3rSM+WuDdoWcdD&#10;loFDoQ/4mdnidLh0mTHSmSGgHYIpIXVDyHJPZHkwBbpM6J5IsDLyoLuet4Fsz9V5JaMF9Adv0ll8&#10;JN1C2zMtSXqDQJLPRda6d9T7MLMEhoXuy+Xke7A7Mq+EADSJ2eZ6D5zhbitDdvonz9mFnxyyKDln&#10;HSR34+XY5Eqn4byhY1Nka+k08XklcoiD2hOcHxJFUOtM1AfHiA5Tfpe/p6s2RuuRqr1PlXM6Sra0&#10;n/RKytawJUoPMw8oJN1JYGeg5IGiRIrtGsiBgxWEIsOWWtteq+I8+cJoD2jawMrdpH+QCbqmwPtU&#10;2zOrc5DuwbNCuzNEssn87fgnEqytHM5WU4TnZ432ZCkVoz73VfINPiEJN/C+ZIvbFfTOGijYcbBD&#10;+4rsvQ9P25dffWlnPvjQhm6dbz11r346V9AijdCzH3z2Nrv0wZs27fRSy5V9zpE/RBfM5Ko0m3Fe&#10;e6q/yyVxKl0IrSCdp9D17nhurk3eWmTDhJ0WHbnVbri4Qec84hTmP5FopXp2mBo6SWb76/zzvql6&#10;p0l6riTZsA1V19nyvSulA++0hsK1XXV+hsqZmyFbtvxMgSUJu6U/mWzTK1PthqcCNut0rs+TmV8Z&#10;tNufn2tLLs+Qgz/NWt5BglHOpzAxWArZxdeJk132eZbgaek45mf3E44aqr1Ik7yR+EL2W0mXFq1N&#10;sKrnV9kfPv2ZMMK/7avvvrez77xhL/68yk7//EeWsqPIxko2oLGms5Hrcc6hHJsoWegku8Lcb3Ao&#10;uq6W3rmd9naIfBFm3UPLS6C9+YxRXgVM92kzfdpoTzvOHGWBrQk+Hxyq0CTpolvPLbZRDxV4EGiA&#10;njlGckOXYXtdm+RXZ+0xxUVtdZ+odcKgwpzNdOaZu1dberTBjfJjSCro34fI5sbI/jBjKEHnl4I1&#10;dB+zkxO1RgT5x0v+J2jtSCqO1FpQWQ0FVbQ+JGVG6++Ga/2Ga80yhbHChwNejR0HfhPmCegr2HDK&#10;kUzbdmm9zd6zyCbdmWzbLz1kmy/usIZLIgECkicjpFdaLp1kzeRjsC6dtCaDV0ewKQV+BD/4nrnI&#10;aSQOhZEJevQjMCCMO0n3H67na0A3lmxWZ8kMHdQkHttovXoLI4OZwWWFB/Osu9a7TUZf6alB1m3h&#10;OBt5n/QSelU6gGIw4gBhYfLkg1leQEnSqL581rr6nqIz5jm2XSXMsXiSU0n3lU6j4pu5TwU7Mu2W&#10;87M8iF9erY/wY+fboiOzhEhOyX6wR3RDuI2SvEH9SsEzvkf0ulzb/aNdlrYpy4bo+cN75L8eFz7e&#10;E+maTqUgTvsLnZ53nOrjBaP64P8QWKOanzhD7qGwJ9V7g2ekSxvJ/jlVL/pZ799l/hiff0rnA7PC&#10;k/TO6QdSrJ2erblkpp7sZl/pPfz3FvLFCAaSOB0j3YYfNevsDLv+4kL5d2FPbJA4TZU9zDyeYSN1&#10;HhpT4S99RNCwjvQ037sPiS/JWoAviFFo38YI56dpvYtPlVt/rQc+abMF462RzkQ72f16+K7oN/0u&#10;3cfBQ9nybQusqDrHKRjH6bnwfRkt4Ik6/GI+ws8wspBIbk8CWzLXTT/HjFMKGNzP5sNzeWGwnmt5&#10;TIRaXz5DR62PF82CxbU/FKZSVAZVYTetG4Xa3q2hew7fIL24u9i6ai8J3vn8Za07sYJJ0g3QOsI2&#10;VU9nkW7ea/UhxoCdJnDdXDorelPht1tf2bv+ve+//z9HNfzkkxeGHPvJI3+vkH+PT03iNONAwLJ0&#10;1uI2JtkQyQBFKWN1ximWBm9SBEhnFCwqsTo7805Os7436/zpvrCw+L6A38ALWh8K0VoLq5DkIGDO&#10;GjJehtgNNInEXUgaENshxkNino7TgXoWYkDMQC/eXWA9dA7b6XottWYe22E/kHudG4r667JPYHe9&#10;N51vLe5K9MRp9KZ0j0l5F5fkDNaL5qXDrHHxULtGfrDHspAnyQPXIcmAz92QPaqJgzmGERYlkE8n&#10;1Eg9FzS8zHcEy2Fn6aIeL/w4RrIxQeeF2FtgX6Fd+sWrNd4OZDtf2UefvmTFwqQUbEMzyozxFvgT&#10;YH1iRdhcPVNdyXszvYc3NPDO+vSn40b+aZzwNR+Kf9LlOy2snGpd75LfdmucbH+yZQiTEHuE7ppE&#10;F4lTZqBB4+2JWOJDt8gPlOyBFwfLvhDbpAAUxqpC+YIUL+fr7EGHm7wvLP1TalPPT7PZJH2kJ6ec&#10;DVmZzjcFNp30/j0l31knKmzb2+ef+cVvz069+0jpH9MkQ0HJbNG+VJtTlWPTz5TZwvM5VnZMvome&#10;j2IYumUm6npZR/Pt8R/vtY8+/4P968u/2I9+tUMYIcMyDodd53TQPZhdCW4ZJ9mA4pfE6eTKDFtw&#10;sdzKTmZYxdlSm3Im1+aeLbe8XWFrJn2VdGyyrX9tq11497Dd+0yZZeieULhSNEbXj3dQ6vkIaAd2&#10;pXr8AaYq/OhFz+Tbbc9B259sN11KsmXPhPT/U7xIO3xwnjM1zJXemH66yKZfKLWSyjybeUafs8VW&#10;fkrnVxhxgnzmcZK7nk/q/CPjeo8x2I5Tmbb6man22z+9bH//8m/26ifvOVUxxULYIOIWdOQWaJ1m&#10;6Fp0nHKfWSdClr1D/temZCvWNfc/e8ul5z58LnvVi49/FbM/13EZjDOc54WyGWnHg/Lf9S5PzRBe&#10;n2IFJ4o8NkBCPPtI2EKso+SE2bYxWg+C+cQZ2+mMuu5zWdGZlaxAdZ0oG488eUeyZIPkMGvonZby&#10;GdIezxaWqvBuaNj0iG/H62t4byiSVJR+hqGxifQgRVh1KV5weya9wVmT7uotew2Dy0RkQ3v1yLPL&#10;7PN/fsAJipwjfVad32AxOgvEfEfrLNGpS/dmR+kQCpSRaeQqKP3RXmeCeD323M8y95H+qCV720w6&#10;CRwH7bl3TJKAQx9QSCg9wZgQGNToQMePQ/fBSJi5N0t6BR0c73SY7o/qK7ghEkfVtTjT0hs0BtFU&#10;0E7Yfai+Z8zSROlZZpySUB8kfddBe4ZskITro+cn0UkTUnvpSShA62ptRwhHjZRvX1c/6zFVro/d&#10;1/oxZ/Sq/k1/KGRTKsuFUVJlJ4QTdZ3ox+UXSK8Nl70aIT2OXgeP0V1IQidJa0XiFJrkm04W2isf&#10;nz/18ccfN6wxFf/x5+3PP2+1+vwDv+sm+9jY45rCg3pf2Eiu1T5Cy19b9pFOQpqSwJzEjqIkkxSe&#10;wQ45RFi+YF+ptYexQLq2Jf6C5IuuRxKjsG7WuUPrKnsIG2ZT3QvfBr+RfIuvMXKDvUGHz4zYXmJQ&#10;FCZT4ETCaNha+SPS0bVhaKTQhj3WWtbXPnXT8w2W7Y7Vv5fq7BZV5VrBqQKbsCXoDSpcF/+nuXBC&#10;q+uFeyUTjKSD/SD+SelGnaV4+UQkvJ1FkNwG98D+XcUo+p7EqRfFTx/tbBdJW8IWPBm0gM42/uMY&#10;PW/B4WJbculG+UJ5nhgboWfqondtLnmgiHeAzmQHrUc94YzmWuPed8ZaTnW6xWrvaCyjyxpGpY75&#10;4LF+HutllF5X4T50EB2nUfL1gweC7k/SbUry9GqMu52+NtPZAZ/BkERhaILOcJx+l85OinAohISp&#10;cPnp5fbgmTXWanWyNZAtJgFXW/LtMq97MguUwmTHAFoDEoxjKFK9wDibNJt6KstWVM+w6I1pPl6p&#10;j+SZaxCvIybC2J02OgvEj+rpmepIJijA7/eobMaxDG8OYRYzTDQwIA2T3zREOqOdsDjsL23CfW2c&#10;9jtHWI5ku8cT9EwdbonW88fbQK1JM/wX5E7nKEY2ihFJjIekiIv1hw5/ovwTCq09vq0P/gNNRf2X&#10;T7Q2ulcTyRyYknFLFDn4vGPt/8R7y+3pd562OZuLbNzdKfbg+XV2z9kl8nG1/sLeqdKz2Fv3b9DF&#10;x0IWpzWHRhifmQL5ifIH43QWE/WZIIw+rCZxSpEqfhMxAy86leyQOKUwasIT+ln5LhN05hiRxdmB&#10;Rri+8De4mbwT8jtAvtbQe6FY1ppqvztpffH7KEIfKlmOkT9EsSxU6sX75tmiE1O8c5x4VkC4fOyd&#10;8muFnVpNG2mNyf1IP7bQ96xHQ8k4tL0dyKFtlX+qa16DIofeyp0dCdDVxKl3nOr/nX4X4CSBY74o&#10;4D/7kBSGjCCAq4nAyszDZTJYuQ7i4mRQ6J5L4HstAEAYih1AG5UszBqqR0UOjgFCqJdmjmPsxkQP&#10;gIzTfZgnU/mTh+3rb/7uRoU/H/3lTzb3xArn/GeOEYkAEhFQwXTRpgySMAH+k2RsJkgRN70r3pro&#10;vn7oUb4oJT4CdCjo9lpUZu+4M4Bh0QJdO3mE1RX4rCfj0kAKfJKAHA4QAYyhj+CQhqwdv3N1jaRs&#10;CEzXApAyM6zGuNAOTHCIuU8jJNTBjZmWezLXBm2HXljX0yFHKRBwY95ddwkF1fR0nRIUYl4M1ya4&#10;x/50eCzVmuhnnRoVY1yjXL3jdPFEG7AaqoypMrrBCEWMnhcnHxDUS4IL5dQgXXegDi/V6VOOCOQd&#10;CtokreWgTXLmtGebriz75sX3TpbV2JH/+KPlv/bU22emTNk/75+0g3vHqfavntaVIcI8A8kFlAuA&#10;nqrLOPZHe0O3Rletdyf9W+xjAsibAxGgK4XcSw45+waAIbCPMea9MdisKxUlPB/r5PMycNqksGtL&#10;6dchaSBZoqqyuw4gCQk38jJwo3QIobhyw391T6T06E7ooTWB6i1jT4bPgCmoLhKgybH2UhSRCp/I&#10;bKVOOjzNoD7S/zODpqOeL+NwiSUcyrGx2wNW524ZLYyd773WA6f1qtGTgcHY1hMAaDplhM/izDvB&#10;4OwI/zcUBuE9Obbs8g1WXlVsE7RWzKChtZ9KR2hqMSy9JdcNdQ0onVpLUURtTbaUEwGfb9lcPwfw&#10;7rp8UmR4dPYArxhh5hrBdip2CBhD6cf8DIK3JGA6ylmk+h+D1FqftjI2dAONkgJLFuCgSy9N54qk&#10;J4aFzoMUKcuTb1dZ4RNTPMjZWgCRpKwnk7T3UBzjrDt4I3GqNeihd6bTtPy0DMvxdLvjwjwr35Hl&#10;1THQEEJbUEsggGojqqS8G0ZnC9pQuv4wKsxRTRU4zZZRoQOGzhIqHUnGMwS+28LxXh3fLqOv9Z07&#10;xrL3ZTr9k4Monf9mAhw9BV7oGOlwa7TLUF3JGLPKcFSgMgDkkRQiMEhSso9kqbWMeRvJTkvpipYr&#10;oq2HrtWZTmQB4rYCHvlrCuzWozfbnYfvtJX77rSKxxba6up77JFLd9iCvXSe3WFP/+yM3Vo91R0p&#10;qnGgaaN7IVH3CBwMyNEUSBcgv6l6qU05GbA5p5PttmfSbOXlDLvvxcn2yKs32+KnS6xIDlmmjDzd&#10;lswrgXYnRc4QXVn9t8ghkOwA8tdcLLRf/uElu/Lbn9nSKw/akG1ByViWzbsww0LHsm2SjBAJkOky&#10;8IueKnLaHYL7UM/QVdhVOqmr9Ay0O0E50DmVQTv91m32768+tT988Q87+t5TchKnWCLGUc9B1wQV&#10;wOXa41ln0m3exRKbdDDbZuzPts2Xbrd1Z26zMesDXk2XsLPYbr/ypA3ZnuGBcIpRyg4l2/TzmTZO&#10;92JeyYJnFkeqR4/nOM1h8amQ9jsyr6RATlbM4XSL0xoS2Gd+pic4kTmcIJ1BOhKgioVSPucgyV9d&#10;Qx9sRHtAoH6Gvc/bUWwL5Wyx18wCxtbk7gv4fDyn3UG/6ytzPRpq/1236eOyrXsB9ifpnBI8pIq8&#10;YleG/e4vr0tFRuh6v9d/l99/y9IO5HqQEacNmmEqwNoA7KSLqdKFahsHKln3jpezBM3P1XklJOQI&#10;PtExA4UOs4Ch2XNdhn4hoDVnnFeXX1s2zGl3mMl2dV4Jg/gz9mU4yEevOoWV9C1OI5253g3JB52q&#10;exGUhAIGezzmPhKneTZGjulA2Su6kUmYMmeSqlG6K0jQMoscCnvmKdB9QHXqKAEciht6SC5xhK7h&#10;mtKNBFC9S5Z76v9r6dlj75PcVJVazO6gVx7SdThW12QeNzYLYEgAf5hsRM6BLEuUzh2hM5ss4LLj&#10;pdXf/eL3r8TWmKf/+vPSJ+/2yNlS9tvmAoT1CERJJ1Hc4fvIR/q8tuzLgA3JNlF7SNdDeGckIE43&#10;GPO3FhxarDO6wKl6sUtUC3aXnsThY64iCWgSw6wvNMrt9b7ROyTvslc+8gCK4vmyVyS6cTqwDdgI&#10;3RtMwWwXOu2SZSMnbkv3ubpeBKD1aSr92lw6sbX2ioQyMw6LTkkXnC4SSM+x9D0Bn2OKHGDvuiyO&#10;solrdF/ZHbrqoWbr9yD0hdmWvDdgbbSWP9gq5BgZAn/x0fd1ZF/qSLZILEP1N1RyA20ZXf7IOcHH&#10;KMkquteLrbQO0fo7zjI0Q1Q09tTfsd7YK3AJ9qz0fMCSdH4H6v16SSbjN+da3AP51iGPOacDral+&#10;duiDCe68M69kuJyI/KMhp7Cm25S5eD6HW993x9bpPFBNmC+bVsC50T3yJKfTZB/iHkmQno93ehYq&#10;Z+cdKHfKU94bewPGiFQzT7IG2rdG+rhMsgbamzZyOiafS/P5ptOkb6DdKd2bp3XUPfUcdGxAcRMJ&#10;UEyyhsI+fSTvzXWmOdcwRDRflyqMrHU7Id2lM89ZoDIWKkzsVefpESeIeSWdioZY6hMB2YKgyzXy&#10;3l92iYIgsEgXfU8wtafw4Vjt4fDdAS9iaLNe9mRzhjGbN/ZJ2XS9GzRNVFPSSUvytfsyORQ43TVy&#10;546b1r++fhYHvfeqTLv40xftyEubbOQqOV9yRCY9lCBdG6FTc9od6VrmiYNXmFcS0BlhTgk4gSQR&#10;80p8pqOwFv8/TM8NLSxJ1STh5rCwylg5MqPujnOabZwgqP+TpKNJoozYJNnRO9fXM6NTweic1VbC&#10;FHScDnoIevIEpySCQpcufbAlgXocZN6ZKt7hDyS4wwntDrT1cbJpsRtlw4W7SJxC+eoYTliRIjvW&#10;oxbYTt+PfQL66YDVleyBMVtLL8dtD9vl1zfav/79N7vyu08sYe9yn5vfR8/UDSwhZ3ZT9XV26YPX&#10;bGrVMsdJUMhnyC7TTTHjfDAy41Q2jAAcwdQs4RYCqw9dKLIVB2bIwUuw6w7ebLdf3iRcluaJnnLZ&#10;1EytUTfpOzoJcb77611jZJcmbJC9kK1bdXS6bXp2s41fW2SNdO7b6ROnNV57dratvXyr8Fu6pQvD&#10;TatKtesupNjCp+gUTrV5VUG77bmZdtvzs2zxU3Os9z3SFWA32QTwOXqcGWL4bVCDQ4/O/fvpOQeu&#10;kVOun4mXvJHooGCgtfYp5+5oe+x4ub37/jn795d/s++++95e+fWHVv36Hjvx02csaXu+49Dhkn3o&#10;cvEtSczSvUoHek/JMtgAG9dV96OQBb9nyLaAJ1aQX/auhXxF5s7QMdxK37crH2Ydp46wpI3xzj5E&#10;1XDpzgzb/9ZBK962zNrKxqRsSLOZB8tt6HrpHflhFD60E6aG8puk9CjJ3dWiGuwBOB0flBncBArA&#10;jymSJzrToHCN3wFVa6SojPWl42QcyTnJKM4/NopZPp441bmAtYBkKnNiORMF2teMQwHHfgnCbvjR&#10;jL8BG84/nmeX3zljD55/yK7blWc7Lt9rmy9usSbXx1oznUuKnbDrbYVlW2o9kOmOWguKC1rVYNS2&#10;+tpaMkNACYwY0LpQrU9wDYwLvR/zXxk5gk/UWuemn2S5n85mU123r3QA7wx2ztyfYQO1Fu3Cfa19&#10;wWDrsmCc03+DLyZKT1ERn04SQzohfChsPSUvTfBXdYZ8pvndiV6Rje/pHZHSPZ31+yQ4euuT82TQ&#10;Vl9caCXCjiXV0rfyD/qtYvZWjU2SHWqmd44U50ZsNdiovT74HmkbSqzyp9WWtWOy00ozm44OIdaS&#10;Ti8oP53+S3vFnsOMha+DzwO2YK5lT/094zwyZUegNYN6nll3VLCTmG6fO8DaZ/aTXR3vidOmkptB&#10;klfYE5L2plgbvVdj2cz6sr/4nq77dR2oWplxSYEAY3JKThXYkkuLrehwsdP1hmULg/rkybaO0H40&#10;114SCMQH+iEoeRUnEBsBt2GzZbtGCvfECgflniy3rpJhfFIKfhpLt3WeP9bq8TtcQ/4JXb7hw9lW&#10;WFVkBVV5lq3fG6ZnxPdlH2ANciyJ/AujNdLZHCP9jk4BE7Ju/SQP19L5Ir1Zm/mZV+0Jz6h7N9N1&#10;BlJsqWvWBofja+tDQJgPBUuMi6FwwoOvkr3RG+U3bA75OB2o5TiXzFWOF6YYI/tE8Xhr/S7FdddK&#10;BsEj9SWfdL7WFy5qr/XI3Fr21YmfVN0uqF27Bu79x5/XPzw7cffLq7/O1nkldsD86mztc8UR7fcW&#10;Eqd6bsnnCH1gHkP3ECsheUBAfpxwzszKChu3NuyB+1rEjmrwtsundEQT+aZt9W4UFzoOI8kpWSRh&#10;R9IU1gi6ojpIHvCxwfzEfJhRSAwoeEL7uCXPhksGYGpgtnkdyXYkMaH7gZn1rh4PQQbA0bfEWTPJ&#10;QeKWoM91wxaCm6ASpzihbtlwq0fHKYlT7ZnHMsA1WmdkHNaUH+IhfHgv7WMjyQLMJwQQU+WLEW+i&#10;eweGD0YHEQwdpn8jLkdHY/6B2fbzP/zWfR3+fPPtF/bK+/stTc9BMUK8dFvqlshZ8rgIeFvrhvzU&#10;kxwRlOaedI7QdDBJ+w4LAd1osWAMYePAgQybfXyydVyZ6HSJFN7lHIoUHjADkjhflGwI5539884o&#10;1uhW5usmWg/8E/0MPm+UfMgsYZhC6azgoaAVnszwGayp8o+mni212Rdn2IxTxT53e+75sGXtFD7R&#10;2pKs6qszm3kibJvf2PvXIy+t/ThvY9p38Rvl4wjH5MnPnFoZthlnSmz+uUwrPCr50vOlar0m8XzS&#10;w3knSmzn28ftd59/ap///Td2/u0HhKthxdL+SSZILLUS5mAcynDOgWyCU/zreRkfVSisX3a22Iq5&#10;z+l8S9DPNLpfPsuxUrvzpfttzxsP2g2nw14cyb7RlUvgnXgA819T9f5p0ockT0P6/5wTQbv+mUK7&#10;6dl0W/x0ii19OtlueCrdVlwutZUvrpZum27ttX7Fh0I25XSulZzO1P1LLF9rkH004FgHtkGSFvi+&#10;MF6103tAf033M8VBSy8U2ru/OW1/++dn9tafPrRVL9zv9LMkTvGBQ4eg1pTeJ3F6ngRtgU3WdTN3&#10;yP8CT25ItBt253118b0T7y67dNt3icLH0Hp2lP3BX5sjn76oSu8sPHz9xenCWxVWVlXi75ynZ8w9&#10;numzAsu0hnScQlPPfNVBOiuM6SIG4H6W/FXYEEfIh4iSfNFcwJizNMkGz5elvYRhCX0Yuz5kM89U&#10;eIFrrOQTnQXtbEg/zzx6fMl60ml07cEO13DyCKuFriRWS9OGdHlH2dw86X6Kzpm7fFPVdPvo01ft&#10;+/815mfnj6rkQ2a57I6QTNB1SrEVvg+z16Fi5l0yDoc8KcT9oI91n4QP99K5xielEJVYMokCT8Kh&#10;D6ZJj5cMs/ryPepKR/SQLqQhCrY+2P1Sd4Yd83A2fY3QF1onEn7uO3F9dIfuRcEFjBtQbo4QFqk4&#10;XqKzFvKxT7Cb8QFTt8Eu6pp9tXcwJ1G8w9/RKMOM/iHyF4bqGRrzrNwHfYG+xQ5q3dC/tfX/k/dN&#10;lgzmu++JrkbPwvpBPH64rk+R9QB9xsgfoPihVGsNNekoPc9wPcu8w2F75uf7Lv31rx+2qDEV//GH&#10;QpxHL29+Z+j9KdZKugRqcZh6GrN+sot8X0/fE6skxk4HX6L2iJEBjEqh2YLmmsxdmZ60w25TGD1S&#10;8tVae8X/exMZ+px1RQ9K/miA6alr+Jqzvry3PvWmjfQOYXQ5fhE6mWYwkpU9Vsd4k43H0Xk+7IVw&#10;L/YB5ipYFSc+RvNAvuVXFQgDFAq7BSPyqOtRpNZ81mjrdL3eSzoZpiqKFSc8HraME8U2YVfQC+R/&#10;SJzinxHL+P9hFIoO8ava61opwu1ZxwORGafkcYTz5p+da/MuzrLUvWG3sTSGMRYBmlqK2ohVtbkt&#10;xuNXzbXHXYUDYVSM0vmFfYbie4q4OpYMsfYZfSOJU52rLitj3U4wam78ZnR5urNggfOIcYNxmFFK&#10;og38R26ApH2UdAtsfbCocsaZaRy/Odn63Jdi9z7zgG155jHruDrFmtwmLK3r+Jgu5F3vzAglZwQj&#10;ZrBggjXUGsTpd2dc0HX0zLNP5dhtlXNsgu5FkRJ70IQkueSo6c3RzjoBmyLxxWsp4ND3bfVsI/Se&#10;OSdCzu7F6A7sBzEf8PYACqskBz6GT3g84ZF0+VVBGyH5H6b366xngv1kyD3x1l9+Kaxx7BdzVYfK&#10;n4f9gWZCirjo3EQvjhPOpbiebtPWkkN+n67fnssnWTt8ZoqbtKfMKKdYhVgJflLMfVOs+o3jdseR&#10;KTZ3d5kde/2U7XtlvRVLP3t8W89N0Y77N/q+5FjIUrxQTedF1yJB6l2nj8pPekzYRXrD6XWF1cfq&#10;36LkK1JYTQMTrGbkHNkncDQju1LlO3bWdYgz1tZ5aMiZlH4AIzbVHvXSenC9vlpTGsroOobqmKKG&#10;5M15NudAkXzoWOu2PMHuemarPfrcGkt+MmBjdIadseoW+TylQ61txQhrofdvrnVvNXWkF+4y87Se&#10;9Ocw4clu+jiWAgxByQeVIJWZfoB1CKH26yiFMFYLP0IOOdVkZJNTZZw9UCDDwgDtRnqRsl3QxGY5&#10;7z2BSKjS4gSCkvSyTXX4mDPllW361NED1WUOg8CwA9FFk7wifvj98V6pgLEgKfDYs4vtH1/8jpI2&#10;Nyr/+OprW/v0dhug58CoQHcLMILvua0UJ3Rxw/WcMXsDNnRLuoMzPq7wEf6rwVsMjN6trhy8rhJO&#10;HDsUFAqksVfjDLbGMizNpFRS5CRn75cDLUEerAORsiUQmRvHgSLwcDPt23onEqn/K3GKQWA2ZLQ2&#10;HCcr5V4Z+1O5TtPSV8YPI05FR3ttLrS6fbSOV+ljCHp6UkqHtKkcIMDhYK0rSTKohn3NUFw4XLoP&#10;9IpJGzKsvLLcaa6gZemvfaSrsq3ekeQbXTTMjXPHVYd9skBfvsApnbsE42IFWB64MNde+sWxRTV2&#10;5L/+XPjF87lzji75rPWqBGuug0Q1KklTKKScVkfvXV8Ghw4RknYTJU/R+krQkXliKB0PREhY3YHX&#10;gWx+V7xztTeWcPuaEtwloClFTTU8FJLMraJ71Ne7JhBYV4Jcn6SBDjkUMHScUsnEzxAcGyxjzOwM&#10;B9PsLwBe92ceHU4PoDVrL8Psi6y4ulRAOtMpd5y2QI5zQ12jnb5vOWeM1dI9cOK76bkyjpRY7CE5&#10;obsCVptgATSYPLf2AKq/1jieGBYZGLobqKJpUDHSOiyZaJlHpGCkrGkL57BOqYQ6bZ7lC+gxp4Tq&#10;fIIdJE7pTEOm6bhprHOC4whlb7QckjQp2EHaN6gwoajuIsXXUYq1A1UpBAq1L1TDQ6PIXLfM/UGD&#10;ChO6wE5SLnQBYlT4NxQ3Z36QlBOBzwTJBsEdgqd0mhSclBKXE1iwZ4698MHLNmP7fK9EayZHq4UM&#10;gBvt6+gom+AUaH62cDa1Bn1vi7LSyjQrPQNIDtp9l5ZaHk6zAB0BDAAIOgAnmYqYBqwnZ4s5FJLb&#10;Zvp/6LbTdJ5zZZChaCVoAx0rhQHQaXZmzVF2MiojpPjT9gZtkGRhuP6tp56HYFhnKcs+dyd4NxU0&#10;cw0lY1DwDpbyHrEnYL0k/+11vVHSW8yy6qTfp8CjhQxLc8lTE61vd71vj7mjrbH0Vkvtbd59ubaC&#10;xOmRu23V/jU2bdMNtvrMapuzv8wm3RNns3dW2KnXj9p9OlMkPOlYwGBTRUPSEYrcAjk7qY+G7Lbq&#10;W236STlG1Sm2/OlUu/lSuq18LlcOx1SbdSHsQSGqRUO7Ix2xJE75iiOCk0+AKFn/v0QO1Ju/qbYX&#10;Pv6JLXvhIeu1LWhxW+WcULF6ukz3zHBdOauSxGmxTZaxh64Cnc18FCq2GAZO4nT68SKrqC60nS8v&#10;tn/+82P7y7++sHMfvmxzL85zOnX0Lo5KsZy8cjky00+n27wLxU55PUV7VKpnXLI3w24/fr31fkTv&#10;vKvYVlzZZH13ZPoMKJKBObuSbd75kMVDVXckw5Y8u9RmXWRWdoFTXBbLwSWpkMH1SJziMMspH6f3&#10;7i4957Jy1QmSnq8vHTNKZ4h1ppMDqsSyylRnR+ije1LcUk/nNW9bsS04U+Y/RwUp1FAhAYxJ2n9P&#10;eOm618owtpQMNpXMeCcEYB7ZBkDqA7VEhoD5cOnypC1Be+W9w7JT37id+v777+3Dv3yqtZnmDiMV&#10;2NBsxmkPoQ7hXMOS0P+JNKecT9c7jt2e7olSmAr8TOH8SEZhRqDjDSehLUkbnoMADs/EbAk5aBT5&#10;1Jo9xoPb0CwBxKHdy92XZX0eiABy7ziV/iNpAvj29yCJKfmmGKeZ9DA0a9jHgXclylkutPGSU+Zx&#10;U/HKrCiCWlR5emW+7BQdkxQcdNT/Y0sBNHS1QNPRluQhVZbobHSv7IPbXgf5Ajt6/qKtubJZuo8c&#10;G2b8jZD9plqf4hYCWz6XDjum81h0OMMSdwR9NjEdS+suLba3f/fiwhrT9F9/fvrb33advHf+x7Uk&#10;E9hI7k8gzhO44A45KCSp6ehlZmaC5J8AQ8KTKTZA94QhIf/JEivbtzBCuS8MQ7XZAL0zBTNU+jbR&#10;V+/ilf7HvsGOMEy6hOIDH3mAvGALuB/7RWCTr1oDaATb63p0AzAbb7TkGfn1fRGGaIA86/qtpSsH&#10;aU+ZV1LuidMCy9f5ZXZROznidZlrJn3fVvvfRHr0WpLp2s/2kptxj8veHM4XHgr6OINrVtbY2BpH&#10;INI9EvkQvMXG8ft19P3IddK5pzJ0nnU2ahKnFPuk786y66qm2LTjuRYn3UMHLgVgHfXprXWk0pnq&#10;0dra8wFyjkt1vqnmYxQElbWTNgZt9O2p1jZ3oLXPr5lXsjbeizew19AJZh0OeiEPwW2C3N20TswF&#10;7iJ5gjqZ+wW0V0XSq5Nkt6geJaCTsy/FhgpzQdVUuLvY7ji+0Prcm+zFAgTNsVn+7uAnHCA+yCX/&#10;D4ZYGWMzL0YC+RUnA3bL+SmWtTvHZ2R0AZTrXNUTHnMnVeew/Zp4a6dnwQFyynthuWYPpVj6gaDl&#10;ngxaWOcgoA9J4C7CjlSAe8ep7DRFTu0rhssxCHhHOhS8dMcRhMV+EVTugtMl+SDoGbMvYKMItmkP&#10;WqyTPXkiaEH93kRhbAJddG1C2YMz1IeEyHLZZOEWlzd9asuh6iW9TsEgBWT9V2bbpbdfsMcv3G39&#10;5Lh2ka6BarRAe41e98SpdCh4n2AlidN03Yvk0CTZVuaVxOIACd9DTzpeGIEOO6h5oe0loZoprDJR&#10;tjBOugMKOuaVxGi/cJDopgQjtpSMM/aCxClFeM3lELWTzu13Nw5VgnXSV5I/VAxDt8MaQTdJQVVj&#10;OXswSIyWM8zzkjgdqfVJlW2NfzjOsVBLEhM6G7Xl2DMXEqreurLfDeQYNZWcxm7Vumrtma/rTrf0&#10;GYGZrWdvsL/9/UN789PPrPDEWut4j3SdzicFV30lJ6sPTrXnZQ/nnV7pzBzMukuVTGZJJqfKFjIX&#10;lgCod5vKDmHDmLu9Qjb3yXNLnX58/sGb7J4Xd8uvCGvdEi1XNhOK1TFaS+bH+KxR9JPOzVjJGR08&#10;cVqDzE1Z1lVyAT1Wx4Xj7fptBdrLg7b7J0cstDPf7eq0U6k2+2yK8GWW5R8K25zqsN36/HS77fkZ&#10;tvCZ6TbyofRI4Fy6gu56WAPoamTERjfJMbLaT/gLCrIB7AHYULI6SvfHBsHqkndPtK3YkmjnX1lr&#10;n33+kX337df280//bHuvbLGTb54XRinyqnN0em9dE9wH3Tm0auPlB/UQNkFvwCYDFaszlqxJEh6T&#10;j6QzUFt71FDnkopfnNhGwuUwqrQrG2YdJw+3mIfiHIswS6tie4ZV//JpW3zkAWu3LMHKnsy1B595&#10;UD5oqRf/coZJtsPe0APZotBS+JAgJ7qKwBFnuo50M+cDncMMaoo34qVf6CCiGHec9HSibAUdJ+wT&#10;GHQIXaW6HkUFCcIf8Y8wYyvR8TRFhyPYW8l+ps4W+BIMCPagkCB9T6rddKrYnn77rF23a55NujPO&#10;Zm4ttUfOPiAfK9bPBDaGYiUK+Og4bShnvuusSOK0CbZb9g08S2Ey836ZbzdWOge7jJM/YnfAhgvj&#10;tRSObSxdCL0es10J8oFrHSPL9tOpMZh9lp6ZoL8HU7eRH9xBOppEPx0pFBuCwaEozT0WsIxDQfcn&#10;GKVC0aMXs+l7WGNIHFF4hv3rJHzRVdfvpJ9JlY5f+8xymyrMWyxdO1mfoXfL33NbKX0sHd1SNreB&#10;nssLZeW/N5XeYo4m9jJn03R76Vcv2fTD13uyl/NHlxA6gPVNks/uyWztEYEzfBx8HQ+k6StjDyhE&#10;AzdnSFfzPZSudM431T2h54JKviMdp/LbSCA1fTjV+gl7JOk+Sbvln8nW8l74Wj1lc0iY4rOx5vgy&#10;BAih+4QWdNHTs2z++bmemCIojw+YcTRovW6Pdt8QG1gPv5agpGxyC123ha7ruEGYyhOnWlfG/Ew8&#10;kCm7XGY9pe/rSXZr6YwQ5Oqgc0KVPMFwaCIpKIFtokS+LcnT3APZwpA6a9oXfGCKA37wi6V7m2pf&#10;CC57YYlkA5o72I4ogGUURD35PfVm/I89YY9g3SAZSFeFJ2IlV25T+V44AxrWYbIN7SU7+PQkwMY+&#10;Lv0m7EuBD/aYYFeU1j1KOneYzjGsUQ30zsRkOI/IJgXsFCGzN4zOKNw984uLv7jy/8R+P3n/Ynjj&#10;pSXfw3gxQOeVTslsrUW5dHPBtojtIcDuzCL6sB7QWtKtRIwEZobCE8WWsTnPGuoZaoPJHCPovfmq&#10;9QHH0z2aKB+OZ8JOM2qAoi2CfMO1dtAl+ngc6UwSp8yC76ffGSg9knUq2zLWh6y9rk8nBrqC2Ikn&#10;ssEowqneccpa6qvj6FvpDE20xM0B6epUTyIxPz1TOqTFsklO0+uxq5Jhnui+RvtGYLGzzl1DzibX&#10;qikc8w/3WSIZ1F411IdCzvh9QRtJcb++J7g9RmsXIwxArI2YGwm+xafW2F+//Mp9HcpEv/jXn+zo&#10;a3d5UR2xRIrFJqyXXde7Edu7ym7C/LS6sscUSnlXMR/powRhAgpYwXLMzccfDewP2dSDedYWbC29&#10;TbKNxCkUkGASCsFH6tnoju0h+fPiUPkzxOIYy9BdZ2+Y9BidsjRjFBxN97mr+Fr5x8K6vv7/UI7N&#10;PFtuC56aZ2VHcx23LTgbsij5AMyha6gz3U33SdbvzpH/XLo9UzZH+lH6PfnxZPfDS6XDSL7OO5sR&#10;Sezq+Qh8U6gyTnq4sHKyHf75Bfv953+w3//5Ldv/2k2egKRog3geCSRGPJCYJhFJAhT9ShA651i2&#10;lQvvwzCTfSJg5brXSNmYevfrvBwpspsuL7X7nptrRccl49J7sY7VmEFbE6eVjaHDE8aTpJ2RxGnx&#10;qbDdeCnPbriUagufFj54OtnmXki3Zc8W2Z0v3C2/vsQaS8bC+vmSyrBl6b6lZwqstDpfvnjIdSyY&#10;ltgDmBXqWFgieA8wLh2zC05n2Qu/3GZ/+dvv7d1Pf2NrX3ncC57H6nf4PVigiOWUH0/XvfOt4kyh&#10;5QtjetB8Y5LF6OwkrEuweUdLnPo3RvvX+LE0ayRsTdFc8UEKtcMWuytgi89NsVnnp9mMM+V636Bl&#10;HQoId4U9kVKqtWA9kN9Ruu8AyQsNKk103t3P0nlrIB1E0nCYZJ74NvER9oDuZuIHUfKziPGNuSfJ&#10;ZlYXe+KU4qGJ4Fj5glC1EpynM5zEKcVftW+QzhJG8cQp9gsfQ3aNkQBQTDO3lOafaUdynVXx+2+v&#10;niWzFz54x1J2T7Nh+neK3PlQZEVijXgxHadjJfNph8Puf1J466NDSLihzznXrtOFY+SDklxtil9J&#10;4nT6aKs3eYQ1k01vLt8LJrxB0jvQPDM6hvhgwpZ0G6L7RAoR0Du6tvRPfb2fFwL/r8RpC51j2GV6&#10;CxP3XjzBKg4VWKyeCx8FFjfXIbo/yRdwFPoKyk0SnPh1JEmh4aXIZJLklJmyjXlW7D5YAH2r7xmT&#10;1GHpJJtVOV17maHryEfXdYdja3UdYuXo22HS5RT9kcidsk+yLp8pbXfQ9dYQ/Oc9KVb148df/c1v&#10;3vw/maq0/Ndu/9HBF4esC3nTRF3ZHBgPmvms9QmOEykIJg7DDNHRer8YndlxkikKatmLFvqkbBWm&#10;kM4i3kRhyFDpiy56tghdfcQ2uq3UupIboauP8Ueuw5AV2XKagRpJVxLfvmaa9k1rgJ8CDuJZ2t8S&#10;5SwYtdkX/ZvHhbSWFMBA00qiFqre0lOFsv86R8RZ9PskTilewQdidmNn+Q91JBPYeXyvSY+FLeNU&#10;kQ3fGbBO+n2PY5DbkDxdK2zSXvducNUWzhprTXXfBsTL9Zwx0t0UhTED2TsPd+VK1yy2GWdLLF4y&#10;SzMVmIgkHjqd5iBmj0IvS6MStrX7qljLkK8ZJZzUQTixpXQKRRmdKZYM9fFxbDBAdtPvILP4bBOf&#10;1Hn4X4lTp2iVjYfOl+9JrjIeiwQ24zPSsSHSzcy1zNW9Unfq/K9Lsx0/2mvHXz5gne9Md1ZScG0t&#10;RppwnvTuzeVbg1v8jOlZG+t8p21PsSkX0qy4Ks2uF9a6tXK+F0q2BwtIzh3/6mfxY4n7XcXHxLcp&#10;YiYXwXgCRuRkae3A1cmy5+BRZ167Vdhe69uW2H5mP8vYnenNBcN07YHSY4yTbCr57Kvr9pD+YfQI&#10;8SgKDztpLUcJ+w/T2rfV2hCrI5c0THqLJoymepeWkkO6q2Gq6ntTlLWpiBQaN5Z80GDVSvvkI760&#10;z4kPTbUtT99rk+6SjK9NtvtP3menf7rbphwKefwZWl1Y/NzX13sUHQ9akvTDEF1noDAyI0uiN0QK&#10;ruP19xQLk+gcKqxOchX8zZhPYnEUO8CECKME3beDH021KP1dU2Kk0ksk7H18A3IvvddQ/0+x75A1&#10;jIOA+YPO42Sn8W5/X4rNPHqzPXDuVhu6KsYG3pZhm16ttG0vbbDUTfIfdV2acQYulXyXDtUaDPfi&#10;SeIFzfS1sXyuutKfDbTfo+WztngkLaIfJ8hQ9JZBoFOCYFUrHT5ac+mmIHBLcJ75HhiMOBnUJAkp&#10;mXEqcsZtT7UmMixZT8rIHsnyADydKGT3ocyklZ3kK7QtADdAGvSCDTisOAd8OIgyMH5oJNRUI0NT&#10;cPvpUvvkL2/a999FAtJffPO9bfrRMe+ywglhUPYoPdd4AaQm6yRoEkAGLUfvD1ofHSbv2kEZoVjc&#10;qGiREXq+l8DAB46D0JwAlRyOBhKapiRM8wdb84LB1kLGIF0Ho+x4aoQHXoKfItDqc+P+l/KjKsG5&#10;4N146YOCFUDtpsMyQgLTSsom4S4ZfCmvQRJkKnKgbems60GV2k8C3UtCRUBopASrl56pjQ4t9+gt&#10;h3NWVa5NqQ5bnIwu1JFujGsUDdU4DWSUJ+/Jt5wTBc4f3lMCg2HBkED1B8Wcz+mSgu4nkFm6J2Cz&#10;BcqyDoQ9cTBWa0hl+C1VU+zyL47cX2NH/uvP8++/kbK88vbfNr47yQ8oCtypDLROKF6npl0e5RWW&#10;VJqOlrEa90jEuGEgoDbucz8VBdkCGlo/rVkDgedxcq6glMTpgu7C90zyx+DwNjooBFxpt3ewgyOn&#10;d6eDgP0ieYrD2V0AgIos9pqk6hAdypYAahQX+82+6PoNJYvQSsLtH9ydYYXVhT54n5lxbW+PcSex&#10;rj715YRS6d5Uh6Ye99G79tN5yDlcZPFywoYKaNXWOnuiV4YFrvjAI5kWXB9wg0J1Vz09R7sF4/wZ&#10;O0jBZQjQJcuopAl4JgoALHhqgc25OFXnJuw0aTjbON1017TQerSVTNNqzr3Z64aSq7E6U7HHAjZU&#10;ZwTquq5aF+YVQX2Icm2us9WCA673h6oKQ5Kpd5uon4d6B3mnwp8AAuuA4sZAEKgmaBLzRJLPikjW&#10;+YYaN/eUnCD92+xjy+wnv33bZu250c8VlXp0+Lmjpz2B6tHnlbLOkse6+rv+t0dbiQxK2WkqeHNs&#10;w3MrLfmxgNPv8V6eaNWz0qUMfUMdPU+9GqNCAqsRz6ev8XtDlqF3pqiC+UoEhaAeGvFAgrWer98v&#10;HWbtZVQnrIyxCdIN0IGhjDGuVKp10leGXze7kerlyEwXqpgHrE90+kMc4A6SHRL0KOvuUsA+q+fm&#10;aKecbKKf7UHydf5YazBlpNWXvAXuDdpNh5fZnYfX2Or999qczUvt1uplFn5STpGMAbR6y/cvsTvO&#10;zvwhSEaHQbT0JdWoOEYZ+v+Eh9Pt9qqVNvNUjk2rTLEbLiQ7hc6tl0O26kq5TT8X9uBr1v4I7U6a&#10;rpOu3+OaUfoepgCMDM7RHOmpF97bbs9/+Ird9OLD1n1HyKvUZp4p0R4UyAkpdorP68/kyWGqsKnV&#10;QcuQc+DzSqS3B0leoA2CWjd3f45Nlv59+Pm59tnf3rG//eufdvk3b9riZ5b+MK+EAGCxbEDFMeac&#10;ptuiC8U2V/dacDLXcgRGsiVL6ypnWnDPZDk5xbb65R02ak+uJ2fp/IiXo7TgbFBOQMjnqCy7fL3N&#10;vjjT8o8XypClW+GJsIXl6Ab1rnS2Mu8DavbhkmW69gEebsDQvTqD0H1T0UiAntm80EwXn4x0TbPH&#10;DmT1szlbim3+6cle/cp747RDUZ2wLRChGCPIoK+A+NYCJbVxOrBRAHocCcnQ8Htl87QvUGyOkzE9&#10;8do6++Zb2BEitDuf//trW3BqudPGxwpMjGe9dK5aS86gxgY8DpC9JRmSpvM/THJbT/dkvpTbK/Sr&#10;5I5EFMElEqdOJS4b9sO8Ej1Xw7LhVr9kqAeZ+wsUQnFBxwOJyLx92ZLxVNexnFmn9EEHcm517chH&#10;+lFABJpED3rJPvbWOk07W2rj9ugsaa0HyxYDtnxmk56bblMS39FPCJjofVpK1gl4AzJH6EwBmppp&#10;jx0gEvABeLJ+OAX8v3RFK53LCunS5AOZ3s3KLD+ANTSl0KeN0fVJlHTTWaYIJO9ISCAq4HZ4vAD6&#10;6vMz7a3fXV5XY5r+68/bf/yww5wjyz+oA0AF9KOTcGjRV7o/dgtqYs469E/J2kfmbMXrPQF5JK6S&#10;N2TY9CPXeRUnctZc9oQ56swrgUq5vmwJ1cvQBzbWV59XIl1J8YvLJbrQnWdhHPaLil/2TvsL5TCJ&#10;WIJyEx5K8NkfyO/VxCnJJBzLrvfI/mm9x+scV5wsdGr5AunSVDqUpZ8IdLbRp8OsyLwSbA82D2wT&#10;sy3LQseLLVb6k8CuPxO2FQeYpCnOD88mXQ3tjicR5Fw3lzM1fEPI0k9J7x5P92o8aILo3Fh2/ka7&#10;8cKNlrEr5B2n4I32ujaUdL20f+0ka8wE51o9702wknMBp3sdrnWl4pLZH52LBvnMkg65A3yWRDfp&#10;agJNbSUvEx9L89k0BGVIXkTmlUQ6hijwqf+A7rEh1VI3p1iewDpBrljpkUzpMSr+6QIbqDWbdnCq&#10;3VO5wnqs0XtLl+M81dVZciyALAqL4BC4TOr9cVb7ySGYezFNWCvNJuvdbzk3Rfgvw6uyof8ZLN1y&#10;1UmlSAwqTHBL7fsjZ6CWvoeCKO1Q2PJPRgp9CKQxl5cEPV1bnWeMsnbZA9xWd5k7Rjg67AEbmCao&#10;Wm6qZ6XLlkSDJ04lB1B4U2VOAoR5JU11DwLNVFOP0/u318+2ldOEs+/zSmSr+i+baI2EBSgqQ/aY&#10;3ccse6jEKBgYtCrPnvrZ87b66I3WW78zRmsf0P7kaq+gvHQHTjjf5y9TxCLHjiQp6wslLzS9UO7Q&#10;bRr3qPbtwQRPRvlcx/VJktdIUGmiZBs5IfGEYzVeazFGWJNAMfT4PE8dPVtd6SHv9gK/6fvews7j&#10;12oNtJdQQUO9RPKruzAXOJkCQJ9XIgw+Rs/AtYdrTUZtln3UO8Q9GGttp4zwDsX6kjGw2NV5JVD2&#10;Ntb3OFvjtwd8NAJFC1D8tAZzyf4t21Vin/zhVXvvr/+wBee32aiH5GBp/3pJd/aQjC/clm8vfnDZ&#10;Fpy5xzIPBjwBFis/ieKLyafkNMq2esep7CPUdMw5z9XX644n28HLK2yk3mXBwZts/Y8O2YBHc7wb&#10;GRtIMJBiw9Y6pyQtGa9BAeQ4PSO6q7OwzADtd8clk6ytsGXf6yfYrrPL7IM/vG3n3n/ZphyeawV7&#10;9Qyye9NPp8peh/V9ts0/k+WJ05suV9j1z061uE2ZrmdqSVfgvGKPoWqFzolKa3Qw3aY9SZrqfiQy&#10;Y/R+Y2VPGMvRRjg/8/5Ym/VwrG2S3/DRJ6/Z1//+h/3m71/Y4888aQdfPSa8UiInX2dS7zNA79dN&#10;1xknGeoi/EexQ1/ZzTYkUSR7YHX8RCrcO0vH8izQRRHcoeK3+VQ59NpLPm3Kh1mHsmE26d4YD6qi&#10;k4u2hu3sLy/bjcc2WNclCTZne7Edfu2gZe253ppLX1OFDnUTQSoYT8beG2f95G9S8EdyBson9w9l&#10;d9GfLXXmxknnkUiJk22YQBBemH+k7hUjGaabnuRLf8l8X+2TJ04l99E6E9EEaHROoOjFlozQ2gWF&#10;NcD9YD/miBJgcCoqye2y6lJbdfR2nzU8SGc3eX2arT62xDotkXyjryTnTaU/KIyAHqyeznUP+Sd9&#10;pB8o7GrIR89MwpdC02hdF9pq5nH307PScTpMthrqW4qosIfM/abLtJt0Yu3rxlsH2RK6YwfoWSkc&#10;iBO2hqq2VZH84HljhXe0XsIt6LJ06QaCT2DydOk65iOSmKHYDKYOkqb1tH6wfLQjEArG17PBHAAz&#10;A/TGD19eZXMq860Uqt4zOrv3xFp9bCWJU+GFVnpOCnLdfmoNGkguYLWgsCxnyxz7yUdv2dLTq22C&#10;5CuLzlf5KnRbpQgfJm4Vlte7kBjFZjTV80CthQ3AluAD0YlDERbz8HoJZ0CtO/4R+d2LxjuFYZuc&#10;AT5Tq7vOGz5WV60lFITRRwMWpTMOpTj+LwVHXXQvbCA+WyfJhHdvS+bx58KHQjbrwmS74dIiS9qb&#10;6eM68AFDR3Vf7TW+ZWutb0NwAfhA9jtK/nXB5jztkfYezEZxrt5h0LZ0i94XtoKTJZKTeGvE/SUL&#10;6LMWsv/MbMZ3pdC3iWQifW9QWKHACuTjZu7LsqF6B2ZFNpCMeJCWALjWmi5rGDQI1qEnWW/s7gDp&#10;eNafZ2xYMVI4ONKp4thBGILucHzzDvpdkmFgO/wmuk2R2QbarzE6Dy205961pHtGb860oQ+leSyg&#10;kfQoM4kJpo/VufJ5Z5JzZwTTuSQ+xFewhAeuwUWSg5mHF/31yq9fL6+Bev/15/WPLs6++9wcp2cc&#10;LdtDNxkzTqcfybKpB8LOYkIRAHNNKdAjxoWepaCD2At7GTySbVMPFVtr3ZPAPff3mMsCrbns03j5&#10;DeVVIZt/Ls8GkxgW9iUuREEPQXyK1UkW4KdC1UvCZ4BsYn/Zp4Gy4znVBZa+Nt3a6uwN0vr0kQ7x&#10;WapgZd6XfamJLXnilFjT1cSpfEyo54ZLvpjjmLsvNULjXRO7IoZFxxtB9ya3xFgXPROzF3/oNiUG&#10;VhNwRN9djV911vrHap1GCY8wOqOxbC1JmjHS1YOlE4itDZSfctvTj9nfv65h1/n+W/vz5z+3Ry/N&#10;92LwUdKRYcn3gLv13OAsYlV8JWAv35m4X309EziUmGDz1QkGIwLz8ifofQgK00mUfjBshbuypTfi&#10;vDgV5gYSiiSR4oT7iEUSt6ILtofW3+V5abR32hDD7CF56qN/YzZ8ip4n71jQAjp7QfmTOUeESXWd&#10;rGN5NvmsfNaLs7zIIFm4c15lmuO6enr3OsKZvfU+Ew/rzOue44RtJjwk7CPdTvEXycgi+ajTzpbZ&#10;nDNhZ4WC+QLfHH9vrPBZ2ekZVvXL5+z3n/3O3vv9c/ao/GnWZ4Tes4VkoolkBJr8MZKnPtJBJBZh&#10;peL9p54usdLTmZZ9Us9+JN2KjgZdrmoLA8cdLbDrn5lm153N8EaWUboXnb4UucVLP1OsCyaK1zNC&#10;r8w1wSBTqzNt2bPZtuiZFFuoz3UXU2zmuVRbcqnA1ry0xobuyPb4S5L2kmC+31dyPvVMgXfPJ+i6&#10;XIvEH4kxZKKFZJFuwQ56tljdb9qpoJ168z77w2fv268+/Y09+sZuixNGGqPn4P2wHcQ/SqWz553P&#10;t8mnixwjebexdA5rPE72hxn60cJy42XjWz6RbtcKYzeWXgrvSLE5p4M2QlhpVlWx1n+yVZwr1Z5m&#10;eDIkW/uYsjfgFJIZ0tdJ+v0BkuM+etbu0s3ddf59Nqf0DInT4boPBXfEQYhf837sI9id5qA2wkID&#10;JFfTKuVL6Toue7LxJE8pouI5sU/IIPa1trBEk2L55GBvfAt0h77S4JL8ZLIzuYzQ+uXsC9j5nz5m&#10;33z1Nz9L/Hn9kw9lM+b76DyKcKG7Jc7TTWsNdfRw2XUopRMOZ3gxL2eXAuuIztCZxp9Bh0hnEe9o&#10;I70CFf01woq1df4aCzc1I7adN8iZ8AZrnUuPpLpsoK9iN+m+G9IicU1sD+tUo7t/6DjlXsKiMFTR&#10;RdZpRbT1ks9Xvi/fYo9leWEILG7EgGHigSkG2tJeuv5gfT+A35FOgga5gZ49c3vQ5pzL9q5w4rh0&#10;dvq6Yfv1TnSUjZZNnHm6wobKBlLIREx5hPQs/jG4fZiuO0x7S+IUGVp4KteKpOtT9gRcV0Ntyjie&#10;fS/f886v/vDu0BpT8V9/9r9+4uSYx/M8ceZrqY+PDJiv9ZMeu1bPgm9NgSWFPjBLjHw4UtReT7aP&#10;mHXylkzrJRvn1Ov6MBasj2wN/jcy4qOTtHaw35HgIhbaTWvl/rl0Mz4bdrY+eRLtGfsGXT3FFuhx&#10;WCA6LRd+0/syHulasAhrJvtLXAKc1EEyO0E6vEhnNr+qUP5ojvwu3UNrWlvXpXuO5BCNPQ3Lh3vh&#10;fXvta/zjYcs5WeCNch0lc9fI3njiVNfuJPs0c3ehdcUe6vevFe5ord/nOvVla+Lo/JRupTgsXvqo&#10;4Phk+RrXWXm15EKYF5+QWfHEvshvtCK+o3doLYx1NZ/RRXg0Sbhygs5uL60vSXcSp91nj7aOgd7W&#10;kqS/nrXHLRHWLgqVoOpNle80UHoUfOcfyUELcJ+wfgt9mGlPnAcfnE5TiiNoYAI7psp+TnwsZCfe&#10;Pmtn36i0dncH/ex4MSDxGM6v9oQRhTQJIhOwcjXTWqbtSrEp59OsWHbj1rOzbfmphdZPa08xFvtK&#10;Yq+eZIYRQ/X1TPX1LLWI490pedHX2rJ//WRnMhntI/knr5awO9WLOWC46rtikjXWOrfJ7GtdCwZZ&#10;cG9ImCLCXsXoGEaNQFU7gPvpHHoHsGSinp6/9YooY7YzRSNdtO4UXsAIMVI+Hn43BRd0GcOc1VY2&#10;eeDNUdZaskEskUS2x0x4Vs6/cHl4fbnduHeqDb4rzkbeGWdZD+XY+ourreJolieiPWmKvdE9ia2S&#10;CGaUD2s+UO8Ny89EYexJ+lBwESU72k/nt7/sN8XuxDij5R8iJyOflO2WHomWHI3RNSi+pSmE0Zrk&#10;Jj3vUBOHgbK3idaYou0hejawHYX2HeTvEW9q+0DYVl54zHY9v97Gro6xUStz7fFXTtv2Fzda7OPp&#10;XgyGDPRfPNbaMaZTepERMU21FlD1NhPuZaRG2xsn2kidiyboU85EtIxETxmVPlLSJFdayQnyLg0B&#10;trbaYIJTvBDc7tD2JgiAAGAIDBEMoIstZn3ACo7mePfOOB04HEuqcsPaNJ+LgyLWhnoX6HQ9kBR4&#10;bSmAiILUR1+hSqMiB8NAlcgsbchbH5+2b7790r773uy9P//JVj77SKSCREalvxaXAcl0P9FlM1gf&#10;BCNJRpo2dk9maqE9OAxQRLnUfCXhSKVgZxwqAV4Ch/WkQOpRtSej0kIAFGrUVAGmyZUYUxkCAWq6&#10;i1rem+zBUgwvgU6G9jsfvBsvfXD+pMzoQoGSpqUO3pg7kqyCjlApcug/AKLddb1WAgO9tOZUSPTQ&#10;QRsjoXLwrk9zGeuybWF78MW5dv3FTCs7qd97UAC7BsRD70Pwp5eeYcHpyXKUwp5p7y6hIVGKw86c&#10;LLo8h/1/dP0FeJ/Xla8Nx8woWWZmZgbJspjBkm3JzHYcZmyYGmZGx8wM4aRN2xTTNJ1C2s4pzrQz&#10;c04HO7S++96S+749836+rueSLUv/53n2Xnut36Lf4t9WRk3Bwa9kveoAkCZOraByVoHgYTtg7J3P&#10;d51stiH/48/3fvfjOXeeuf9HPe8GVLKmGhIpWjs0J06tAOjA9wdxEOSAN+E2AxDq+8iZL1gZdveS&#10;WPxseVMAlzXzgDtXRBCpMFoJmxKnyJ/BfhNnOqJWjCSZbA70ttyI4geEt187LVqj1DROacYpDp1V&#10;t1NYpz4qPg2/xp79sHqzKwbOLkY7OYteKYulOJWVR2pZu9LIZB91NqzYbbF5ZvRCTjtvmZG6kJWP&#10;Yfx+0Z7KmINz4fDzVqxzkmvOSe9bFsfG/Y0x4nZkXaPCZSVO360cRn5/zNVzogJnuRBlbTXb8oPL&#10;40qMypbzq6MY59rEqZUVVqZK36LC78o76/in/Wat22JUpzydFwsBg85ttGtWwzEUJTagbmxkVo2O&#10;jrx7R57VSnhpxayuLt3VlDgVGBmAFrT0ZA00sCpGK0umco4mAGjmPpGbAo/S4Vg9VH2Uc/5Kcdx6&#10;5r740e9/HpftuSFVdUrRbTI8gTXWSlqLzu6bjhnPa7XdyDsWxYqTRYmqdwdOwLMf3RdzHilMiRuf&#10;xSHnGiATPheSuakbjs+VVtFkjrNUc3ZVRD4G2fZ/gzY6jFaSTL8fx4u97865HVg5KvJQxNJBjELm&#10;h3N1E5wY2OAMjrx1UUruGiSwMl+DM/6+nMQBPwG9ZhGD1dNWJw5n7aws0qiYnOiCrpDKYPiOWdE1&#10;JU5nxFx0xlW7d8Rtu++M23bdG5e8fGNcfnhH5D2TF9N4rumcgZxHC6Jhr1SZGhT0JudOJ1Tnwe8V&#10;Y2jmsYdfOnp7bD1SH6uP4syczYurnT3yXkHc+uGy2Hi2PCVOndtZ+gYOJYbJzlOTp1bXS+MihVz2&#10;y96rIA595444/+PzcfNXHsZxLE0FGduOLov1J5fHhnMro/5wVWw/XR/bzq1BH5VE3cGiNLfKy+rR&#10;fpw1B7cbIFt6pCJuc17J7z+Of/rXP8Ynv/1R3PTB7U3zSrAD3r/W5OTBgthwlD0+tzw2cZ9tRyuj&#10;5lV0P07ChpfL4o6jW6Ny58q45+uvRM6e+lRh63nWSd5xgnU4WJoSy5e/vSnWnV2HM7osVe2mKqx9&#10;TfNK7GwtBFg4r2QBl/NwM9DdOg8psKBx5+8T0CU6tOUAmiKMYfWhpq4fnW1pUUwS5j3NGpxck2yZ&#10;zloOdir3hfyoQH+2BshIISOItXrUai4d/jT72HOo84CMj7htUQL6UurMwpg+9d418cd//mtcn6bE&#10;6X/y5Y5zj8UC5OvCvJJF2E0rzqVBk6JwFOut/DnvSEe/o0kEAyUCU8EwV2vkrxffl2bdLu2ky0zC&#10;eebQL63RLd3rxyeKbkGCSUUrOC2SqXijKsbhBJnUE0xdZMCCdepkFaHOgPbKe5kM5me6qI+1JwCq&#10;jScaYy42fjyyNQZ7NQFdLvAyAedXq+mlRZa+17PTBr1qp+NE7u07tX24iXb7QqIp2XhBunqdMz9T&#10;fckezEOPmjT1eaXq0iGShtv5U3YAWK225Nm8qML5zedzLZpI80qOLo+v/eL0yc8++6xts3n6iz+f&#10;/+pXGbdiq/qg36Q7tGNfB6y97510KaCLZ3GuqPYnDxto9eAinwEwl8neS1fbuGdd9G0ulOp2e3ai&#10;o+oMIFNHtUSempgTsFnYaqkondlh4iXZBXWh763Nai6maQEIa8O+WgAjDX1L7OWUBxanIrA0J8y9&#10;cI95NueV2M0xlrVwXknj0dpYfqI6lh2rj+xXy9LnaGfs3jVw2h2dpgMjG4TFKNnY2dpD9bHkjdIY&#10;yplL1aNJvpBhHRWfiWfTSZPmT6p9O1gywWULni6NgsPYq0PFKRghK0TJzqq47t1rovFwA5iwICXp&#10;DbZJGZ/FNZq1GXD7ooQLpA8e+KVFsfSUTj46lnXVjpuo7oetMnHqHLl2OoF35yTqtZQ4BchW7i1J&#10;62GHmN2WVg5qH6xqT1XnyKBzSaRLS91f7J1BNbtOFz2Vm+bebT+0PR46fXf0v6sgJaH7so4GXZPM&#10;gx+kfEz2yiCia7BlVgoibDlfmOgjVx4tixtPro/cZ0sSqB+OjbLYSqepBVdvzr9Vwm2QcYNszshs&#10;hZz0exQQvr8iKg43zWP2ct64Mi0tX+8NTdWjGeWjYgJno3ZfVbK9ntn+yJDJTxMYI3mHTM8r+9gd&#10;OTOYaAJkApfBH50L6dfmYW/shExzDpuvITif45xXAuhvh3xor5wjIz6260fMOvnOZXH2s7fiklfW&#10;xhhk9eoD18YNh7ZGDecs2RmuxehZuxicV1KPY2dniEwO0zgfsx/GAcIOmzjNZS+sHhVvGkiZxf/N&#10;N5n5In4DeNaigJQkwl44n8izPYP1MACSKB2xswbHLWZwDnFH5HoUMjHdxCk6Xnrwvs2y0A0Zkepr&#10;OvdwjIWYMO/5pbF6T1XMREYnI5cFyOuc+xYmWv0MdGQXdLfOvU6hVKc6Qe1klwE3WYTTA9kygOZZ&#10;M8DdA7td+GhR/OAnh+JXf/ynuOejI1HzdFmUPMJ7gxlGsE9rnyiKr/z4aFx++rEoBzta1LQQHS/L&#10;ztL9FothW7EPsh1I02uXhUnU9QfzY/9Xr47Kp2pi9Wvb4rnvHEGnNcTsR3Jj+aGmWfTKdH90jYn0&#10;xJ7BeikjbTnfdg2OYi+HXz4nUahm3zQvPvn+K/G///Hv4ju//mnceObeWLavNBqwxyuPF8b2t4pi&#10;y+nquOxcXdz44bq46r2GuPidxijfVZuCMTqhY1hraR/Vw9KVOjPKLp4h3L8fsmSCbSR6ch5y7N45&#10;NqIfOrX0gexY/lB2XP3ykvj6D3fGH//42/j7f/mXeOK91+PFj16I0jfrUvJxIZ+p72EhqTIjs4ud&#10;pzLddEMvtWdPh3FPGQYMLIl7Tfx14h0zkGHl2O5hKZTS3/Ede+DgTrp1PtjQoCJ4ip/f/+mBuPLI&#10;wzH0ysVx1WuN8d4PzsWGg3ekWeXOWHV/1Sn6I9Pvzk6z79tjFzqLV7VRfkX+tIHOq3LGtuwKdqFY&#10;oDYJOz8OfWfl/jR0nRTeztVxnXT+7bqez3k0WDADf2QG59hu1Km8u7hNTGMQ1C6uRXxd9EpBYndp&#10;3F8VuegN5zOP5r4LOEMXv7E2hl/LWdWfxK62x+Z046wYjO0CHhm8bUaabyTNrp3InbmkEhvAszia&#10;wCI47bLMRmnO0aP4k/qLrK+sK9q/oTfhj7EXYuSOyMIwbLiBDIOQhezTUPR0BuvcmXtOvQsZ0DaD&#10;r+1kWsKVvw8dh64zRmAwsJ346jZsIl+draaf4axYE+1t+HyDpxYDmbh68oN74spTa9KM08bTRfgr&#10;YB98hoSx0APqZjsOk41C33bk8zvxbi3xERteuST+6nc/ji+/90wUv1wS1YdNRDb5LHa75TzXlLB2&#10;5p7sMe2wyybxZDRwxqk+kMkVC1ZKd5ekDms7o+3m6opsd0RHZNSMjX74FEOxYfqKaZ4k+zYfP2Q2&#10;GL6DdkR5Ye3seLEzQrpisV0KcCMDqXhkVwkYvjGuen9HrDyyMgXjDdjZcTr1S+CPFZPSSBiDY9py&#10;MUIvzuTWw6tiuPMd9V+1U+y/3ZMz1TWHqmI0tqwNtrNT4+SmwBr2vzW/q/2WOcsClPzXSqLqcE3U&#10;4OOW7azAR85LNlYfOM2YFGOCNQwOymyhr55YCvieHUFTnlgSbbGVdqh04ew5YinFa8QzYBu7eS16&#10;c8SAvnrqSgFfSFspzjSx6vzA5Cf6/7yHAcpx92MrlUH+LR6wMMRYgTjMEQ1ixNbsebLTyKyy2vJi&#10;8BvvJEa+8vDNv/vmrz4va4Z6/+PP1356+vGrjzTEdPbADmlHDFTsxtc3afYGGJLzZcGDMREZVKTy&#10;1ub6HMqFcruEtdsKBp5yG8+DPjDpYdC5JfIxDH25DKxxybmyePBrW2PzzsqkLzLQL4khBTkywaWc&#10;DcNOpWIc7mMRqz7W+NeLo+FkY8y/syAV1TujLMuzw76nYL334txb6Ch2ScV0rK3/7pA6TktiHHhL&#10;VjZnaldhXzLBtfoBJkTaLZuYYllS47qvFo1YpJwSs8pt8+enr8qAOoHP7sczGjuziG3ikwWJCU26&#10;2SnY1dHPNsXcTOjsOP2l+PS3v0o+zn/915/ix795P6470ZCST3aAViLjfcUuyopnmq8tubqtmhyd&#10;V09u6tpBd4mRpTQs5x7ONp3tfnFm5uITVO+rjIJnytMIEZNq2k8bNow92jXjLGM7nFLxHvKX5Av5&#10;6ImOsCjC7lmp4Gfz8wvRUyZLHc1SurcUTFySfLHyI3VgvTp84dWR/3pRlB0sjnX7wamcdwu4Oz5W&#10;EBPRnbIcWQQh/bdjFCYioxZz5qO/TZxuPN2I3wtOxkfPxx7Z7Wmn6zw+c8OZbXH+51+J//WHL+Lj&#10;L/bGzeeXJzxtIsfRHh3RFUN4VucnD8cHNBmcDSZZdqQ+1p9aFsuOm/wrSr9Tv78kFfG1AgMvOVAZ&#10;m89Xp1nqzjUVG1qY60x9E7deMl0ZzDaobeepGHnj2QowQElsfzs/dZxuO5cf604VxJXvrIh7vnpn&#10;jEKfSiWpH1SP/20syK6slSfKY+OZVVHMOVLupFKUxck9zwCfdeZdTHIsfLlpRM7TX7k4fvY334kv&#10;fv+zeOn7+yIfTC9TlFeiEub56vYXxLYzNbH25DIwf2HkgJ2mgSOdiZfm5bMPJsbn8V6Dni+K1g+C&#10;gdiXxdjYLcc5x5zl1YeqY93pFbHiZH0s3luZkjY1B8u4R3FUsMfFB0vS6IZxyOUwZHgU9suYWpr1&#10;y3kQD0/CbottjAUsEMOxniY3pZ2s3cee8H1tbePBeuSkJBX/2Rhk4lS/0diBnVCeI2OMadwEZ7ED&#10;OtlZkklfpnjt3FR4aFG4HaXGKV786o3xx3/6dYob/Om/It783vko3bMmdSCLj4xJKRPTjM8gKxYG&#10;mhRfgi4TK6XiT2Xf83zh8lyjn9tjO/rcmZNYWmy4ce5qG7BT57rx0QP71p2zOB5daPxmqcXl+Afz&#10;nymKyY8XNSX3+B39UGMmMiAl/aT+SDqKr/y/I23UPX0vmRv1L9dF/uHaGIP8SkluV6Yyrr+mLjS+&#10;LR6YADbSDnfk3E7h9+86vzZu/3BlrD+B7L6an5g1LuiNtJb47VUvVMfKw3WJpUZ/0CammeybI7Rk&#10;2lKXi1vEsvqGdeix2t34r28gd6yf5y0HHfPCh9f/+q9+8+3iZlPxP/4c+t7p53KfX9WUBGUdjVVY&#10;ZGYDhkUgFif3RJeK/Rw3ZbGH97YgzJyArAE5T4EpHsDfVs+xN8bDZVkTG/3ZPrq2/KzyYoJqjPEf&#10;fTP3zrwI798BnCfDXat109PIMW2ZLA3G2gdcNScVF5rQbtEck0oF08ihzAcWh83gXNYfWRpVx+qi&#10;EswwFZthsbQj7sQancHSPS4B7zRMSja+K+u88OniyDtUGRNfLIreFr8bwzG+xt4XPFkZNa/XR3v8&#10;DuNPFlln4Fs5NqMvslXIOhvfLsX/Keb8XXJ+W1z+3tZoOF7TFGPEjgxnraRttsisC/tocV0nbYFF&#10;3Ky1cdbF6Op57J9MMsa3HfMx+OKZ0adkeHTlWTt6T/yP+ayHCclZz4L7dvHzPK+FS8YKbAaySMzk&#10;ZFd9C+zxTONVd2UnXeP5FiuaOC3n31Wv1MW7P/sk3vvsHDapLO2RxZPGZ5IdY71kN5INI8k/8iDb&#10;iDHG1WfBsMcK4763rosrDl4SfcETMuj046vxbRPDFlBlgQ/MPZgstRvc5iPzExPxJYsOlacCZbG1&#10;foE/b3Hx8GvmRgdwV1bFqJiybXoUGPfnc0bz+X2QwzbgI8cmjse3cu5+C7CKmEEb2+9q9A3rbsGK&#10;nb3SFcvmOgt9ZnNkJ3xJZ6IqW915t+HXz0/+lffTJ3CU5UV3sP/gj3YmTh+ui2XPVsRk3ms0uNgY&#10;d/VLZVGzryzZGCl656L/jYnKqigt8CLWXGw16Z6cmPkAPiR2cwG4ci7fl+Z7EDrAwlOLWS2qmINO&#10;tSvZsWnT1P3YUDutp/L8dsfr55gcvlAk4vitzsiwZ9RiG+e8OpKwF/vv+AMLrPs9UhPPfmV/HPvk&#10;xVhw24KYfWddPPLVffHQO3ek4gcZbJe8go5ifXsut+MUX5Mz0gu84sxX4wbGDwbcsSjFbG2sSXOy&#10;Z+4sin4GzfmQTIMr3FQh8XB3Z4F1fmfx8FLwzuZwyAMvBaHGb+kB/s1GTALYL8OYz0Wxa1AEQXak&#10;FLGQUk2lDC1C58zRdhunRVschvYG67haGwjGsHREAHJxsqVfmsKiVe4qj/OfPx//+m9/iP8ApL37&#10;089i9YHtKTlqtdMoFteKnCQMCIgVB/5fCeBoOOBCxWRFRuqOVCEl0Nh88T0TdM5Q6oMQdhT0AzY7&#10;LpsQPWpxGJeOi15syBITpzh3SzHy41FEc1inbgB/HQWTMMmYeJhUkn6uh6o5cSr/vJ/bnoM+/OqF&#10;sRowPxlBSAac5zdxKlWvM6w0bhoWOz9TdTYKoC9CsH1/Xdz70ZrYwMFcfaggyngegbaJKSubBPQz&#10;7s6PtYA3k9ZWKdiqPJ01N4FkENhKYRNNI3jP2Y/mpiS44LR0ZwlApyhVskwE7K/bXR7nvv/6L959&#10;993WzXbkL/5871c/G33/Ww9/o/89AAXevaOOG4pBCh3p+UzkttChAuxqzGawN1Z1DkJZtMcotGE/&#10;nCtkILIpkQ5g5xrAzxp8dU07cTnrQ4WiIWrLGgrgx+KAOKQ7KTEMWCsUWUcEW+NiYHDCgxxAPkcD&#10;ovM34b6cyOA+JueSA25AhHt1xsBZGOD65r1cGvXH66Ma45K7syxVlEgn4+8bSO6HEunM3lnBaaK2&#10;P8+WqGyQz/7sX3v2L70HimX0g6Wxev+ayEQGbOtuMkzTUkA7c/mEmHjtXABwaap+LMcwbDi5Ni59&#10;d1usO7MsinYXxzTOzAgUhglkZ6Y5K8gKOyu20vwbHCyVhA557t7i1Ok2lHVJlASs94AV46MncqvT&#10;77mSCs6KHIMdZW+WpioQjZCOqgllFbgBJS8TMiYEpqLIZj68GOcC0MhVAmDXsEhp/PSHz8ev/+Fv&#10;4rZDd6ROj94Y6C6+O/Lu2ggspLc1+Cntdivkc/x92bHydHGsPlkQV51eF89+cH9MfrAwBYJHA44N&#10;VvW8bn6i/ezNc2X4rs0A1CC/wK0vYCMfuSw7gOMD4NYhEJA5P2kaeyy3fl/A4KjGCVGA7pnCOzjb&#10;dAB6xg6WtuiVoTcv4EKePJvslUmFvjjAw/n+pJ3FMQGdIbiTomkh59PEaddbF6U5UJmcXxMvGfzO&#10;sMtmRw/kzWqtcZyri19fE7ftuj3u3HVfXP3aLXHJ4W2Rjf6Ss30Kayo1QdUbPDfPnAtINnhs5770&#10;2Gm+FWd5OuDvmn3XxfbDK1PidMeZvLjKuSPv5seNH1THxnNViU7XrkupgQr4nGID2/zbQPQFR83g&#10;Xvnugnjiow2x99PX4poP74jBL5VGb858w77yWOcckVPVserMilguRdrRsuTg2DU5l+exknEQuk0g&#10;owNk9XnVwdK46tyy+OEvT8Uf//nv4/t/+/O4++OHk+63WMXgX5mgg+dbfaQotp+r5z71sfZwcVRi&#10;iPKfzYv8x3Pjpt0r47F374mbP/xyLN5TkWhq+z+YF+PQp5vQabXHS1Ny8fK3NnAeVgO0VqSA4lKc&#10;nloAhTSIK/YDqjk3c7m3c82saLQjLSUCpJThbLZBdgSTAg8pHuzSKuL3ZEYo3dNEKeT+z3ukLLaY&#10;OOW9FwG+LPBRJ1YAsg1WOzdC4KT+NjklvU2qtEfGUzIM56QXcrGU8yHFjMD8hhPr45d/+Bb+z/97&#10;XsmxWPhKeUqUT0ffSnk/D6fHhIEdPpNZ70U67PtKoi//7sD9UgHO1dxDXee9AMWpchR5smOjrV2i&#10;yF9KnkovD5Bsb4U5xn3wfYsjBzvoeTLQl/9qWUzG+U9r5Odq010nE2ipehR75cW9pBoaZ5DXgNJt&#10;i2Ld4YZYiLNrNdYYnSAu2RGk7+rDWRnG807BVnmfTG3tXZxn1nYC8jwVcGdAIAVS/XxsRKKp5asz&#10;GAT+1c/VxYrDK1LA0rlSFtrojNpVa5LJy4Irg861r+MAoDftsJvBfllgsg2Zfuuvdn7y/29eCcvf&#10;8akPX/r2eGx1V2yJespqUdevBXZdp8hAnIVT3t8OPmcrOGJgCN/rh/5wNnLNztpEEatO6sL3nEva&#10;izXw3611hNRVOhbYlraswRDw02BwSGLYsLNTudk2O1XxyWrhJeWPtFxdeFcD9cNvB5BhTwTUCU/o&#10;/F67MMmDHbcm7JxXsvxIbSzFCanFEVr4SmmTXUP36mR1xgb24/10ijrx/W7I59wnrR5lH98oTcm2&#10;v5xXgiwrQyZ2+X2pgRJ7BJ/XC5265PniqDpSnGZyW8U+A6y1/ui6uOydHVHGGZ7JOklV5OdmIg89&#10;wTDOK+lzG+vAO1uJOgD9Wnm8CDmyK4yfQ2asHu3bODHNpJZ2R3pGZ8NY6d1LnYnj7nzlMayhldI6&#10;QRb/GMi1C0Yb0Z97CbwXPo4N5/xZNGJgzXkluc/nxQjO8E2nb4nn33sqBtxVmJwIA3SJ5UJ55Bx3&#10;5Sw4xyRRyfEM2vuZT+TGpvOFsQystfZIedxyYiv3KExJJLscZUoQ27VHhqSdMpmh3Lfia4v7cJ55&#10;zgmctyp0lnbTDjPnQFvpaoXoWM5Vnw3TElVvZunImHP3EjBYeUxlDSdpm7FRPXFkdDLG3pHdRPOD&#10;fOksayfm8q4zwN4WjYitSixgQccOwN5l3LQwVY2abO3D7wy/YX4C/93REV3ZU2dziqN01H3+6Xcu&#10;j2PfOhK3H9gSDU/XxKtf2RWvf/WhWL6vOEqwL9rZxehdi2NMnNZhCwqwbePZh4nYPm3bHNbA7rpc&#10;9sIuDPWHHadSZf15Xgm+wRTwpfgjFz1oYYdUvlLdSX+cAgk8T8fLmpJXFjf0YI+Gcg9pl3V+xMmp&#10;W5B7D+HMzH6qJFa8XpGSGr2uWRQ7jtwXj75/eyx+Xlpk8T+69g7eHzxvwq0L8tyJdbd6VNpXq0md&#10;WWLn/MgXihJNrwV6dlpaeGiH0ETW/9zXHozf/+Pfx9OfvBdLn6qMygeyYwnO2STWu5L9fOez1+Lm&#10;t16NwteqIg+7nI0Mz+f9SncVxBpwz1LOTplJUy6L5exIsbr/xbfXx7bXNkXFMw3x+qenooC/5z21&#10;JBoOlWJTi1JQ2GCe9F/S6FpUMvu5ouhgEAmdNaa5wn/kjlmx7qHF8du/+Tj+9U//Fr/4u7+NJz/e&#10;G2sO1aUiywauTWcKYsf5irjqnZWp4/SK95bFxe+siIYTK5AZfBjWehjvY4WuPojB6OGeN9bZ7tpB&#10;rMMwqdj4tz6F3YIG+4chXwUP5kTFg9mx7JHs2PXB1fHrv/1+/OO//Us8/7UT2PvHo2rX0lS852cO&#10;4zOz2NPZ6Ph2yOAEvj+GvbJy33M/lDNrwsHC2nZg07H4SFnc1+6/HjqvqydHbztN/Qrey1wxMcZe&#10;MycVJoyS/pNnexp8ccvZJ6LvZTlx3c7V8bUfvRdXnHwkdRvqmPtO0sDLyDP2Ltl80FXIm8Gx1rxT&#10;6ihQP6CTu3GepJTTd7LT1i5Di59GoZc8z7L56OPY2SiVsbJq4tTzsPAxfB/OwVS+P/7uHDBvbhQj&#10;H+JAz4FYwECD1dniwFr0nYUEOv3O4p+GDV77WkOMu159g+3EJrTHH3BeVit0thh0yMWzojf6Sz2f&#10;IT41AHLLotShnQ3G0C+2ADOxRYBxR6NT+mybGT35HX2rlvgpjvgYxRmSgkoqrn7oR7uZDVwv0Sfc&#10;NCX64buIsafcuSgFsGRTsCNHLF6KrijeXx6D72yy/akwx+5InlM9bdeDI2563wSG4T3cA4uJDWY8&#10;9s5dcdPZbbH6hIEn7PpjixNdrcFl7aOB7db4PfoWUn12vCkbf3hxmo948c6rwVq/jDc+2Ru1b9ak&#10;2VAmTvVZivdgb55qYpwxAOOsK0eKSEWbgVz15pLCzXcxllG+qwR/Gz0GrnAWbyd8Wjude9SNj/41&#10;Y2KwBQz8vLPxJrCW2fhes9FpJtcTcwV2rif3aGOhGJ8tXa8+nEU1dpXZ+bT6VF3seHdzbD2zKfl+&#10;BeiFkv0lqfo9i/Xtji6SEiwVQfG+nbCfK3Y3YmNrUjGaa9oWjNUHDDAFDLR4X2kMY6/8ebsMpVbr&#10;y9UR2bDj1C7UTujU7NdKsf9gBvBC0RsVKQHckzPQhT12ZFLCl+y7mKg7cmOnpB0u4g/laBr2tYOy&#10;wed1NHHKPVIHodiB35PO266XDuypvnqSK+0qf/drB3VKsjnNuAOMKWV+fzCCsQC7B8RfBp5Tdzc/&#10;L/5OsRnW1piCWKYLf7cYuDPnIAM9fcPx23/x6W9+OqMZ6v3FH3Bfq6/86PA72/dXxRTOoUwZ8zi/&#10;5TtLUnzEBMl83mukOkF5Zq9GcXZHsCbqN8cLyNZlnKfxxPJY8lhpehY7G1oiG5417doq/Bbp0O/4&#10;sDGuxl8Zwjnvj5zIduQM5zRmgs+xEcEYjzMzHSU1FF1lMm7licYYfz22GNxlMV831jBhcmNHnnl9&#10;VTE7a+n5Twxw4Ext1Rzs3Hj0ZgX+nr61PlivK+ZGRt24FLvqDK5q6bxTvtcPmcwAo6TxW/oVYkvj&#10;VOo51jZhPnEQ++XPGjuziG08z2rH9hz0lLrEsSLG3GQ3qtmzKo599rWU6Pn3//hjfOUnu2PVgdrU&#10;RefMV2dAd1a22LPW4FKL0tqBr0zmtl+LPeZsN71bdmKYcezCwmfyYg6600SETFl16JU5jxbG1CeW&#10;RP1BsDm606SpsUfna87l2Sw2d+RFFnvn51mApe3ojkwO4PmzeGY7TufsLk62V0xTdbgqarCzdmfK&#10;qKQd3HpmZSpsNglZ8xr4FNnoir4dor3j99OoMmTUpOmU+9CP6JbZ2CopwZcfqYgtZ1fEmuPFSZcb&#10;+DbZPM214FkveevyeO8XX40vfvf9OPa9B2Pz8aauyAngI2cnW3BhMNbibZNkjlQq3d1EIbzuRFXU&#10;HyuJEnwf6S+X44/153y0RhcUHsSnP1UazhLUB3WfZHYx0WlxeYn6+c2CNO9a3GXswfFA298qj4vf&#10;BsufL0gdp1tNnJ4uiKvfWRt3feXWGPVKccK0s3nfhsNgPj7fWdaN+OgbT9bEyuMr+aymkSn6LDax&#10;yFJlccAAbNh81qSadbzpbG18+tdn4ye/+2Hs+vwIfkRlSibbAWVC0kSunV+bz1RxLU9Mg9lg2Wlg&#10;R+eFawMn83kWjLkHFq2YhHNup52Ga5CJRexh3d7K1PG76tQK7EBtFIKz6tiTIvxDC65NpJr4dkRa&#10;T30K5KId62ehnGwb+gQyR4hT5jTLk2xaJictShfLOUN7CHih9s0K7B7ng/OgnOqDLDbGgTymMTrI&#10;s8UgMkC0r58Q7dDFxraNcWu3xRkWa1n0PhXZMO5y27lN8ds/fIba+s/4P3/677j59KOxBF1t4ZPJ&#10;R5kJx/tMnkPuaeI0901k7c2y5MfJCpli9eoLz/aF881X9bHUrcY7e6NfZKpKhdZLx0VPbJvMHWPB&#10;syZNVx7jHi/w+azROHSUujp15aqTtO3qb//ufdRP6A51Rga2XkY8RyqUg5GL2YPRL+OjsM76g8Z5&#10;HCcmvpQSX19bnGcc0iKHReixBz5aH9e8VRUr0akrwMcmRI0nWpRkwVUmfvSKPcvA0eWpq1S7Y8GL&#10;8mHRqKwgFlPabTrxAT7TpAzrl/8q+OSNkjQqZSJn2WLOp9697J8+++WHW1jwFs0m4y/+HPruyRvK&#10;Xt6QGC868o7aPwuS24oRufRR9CeHoyMm8iwWeoxDt6u/baAyWS1TizHOC2PcOrFGQzkrdhm2Rocn&#10;phzWThupPya17iTWvRd+cIqVaF+5tLsd8F/arJ0WmdfMSzbSkSwm4/tfPjsxi5ngTYkk7dO1C1LM&#10;IM2Dx84aU6k7UhfVR5dGxeFq1gyMAraQPaIl8tgTfygLP6I9WLoDmNp3nM1ZXrC/NBX4d+fvrRyb&#10;xjO35VkbDmyIWQ/gL4FRxB5t8S27I1N26A0ElxdyRtVBdqlXo7+vfO/S2Pb22nQe7eaewvNnqPO4&#10;2hrfxi52fbQArMd7GydBjjJYA6nV56HrRyJDFiLp+w++bFb0KR8VnZFZZa0XcmEjn4X6857hnmBo&#10;saaFV9phE2cmPqXlzmR9U24FuRh5+6JUyGoXurH4CrHjvsLYsHd9fPqbH8c3f/RRTLy3PNEu9+Hc&#10;tET2XDML0trhd7kOFnV5lrteOjsqeFc7Tm2ue+y9O2Pbnq2J9cVZnL3B1s7tN59jo5DNcLLrXMDI&#10;njHZK2Y9Uxzlh8sS06M+goV5JoRtfhp+9ZzIWj81BlSPidy7FqUOZ32KEcibRbQyO8qMOh690g05&#10;1cbL/tGb53Tu/XjkLuWcWEvjJlLpy9qWic10FF0vPqMbv9MD+zmY9+vNvSws9v2yjG8Y4+fcdwD3&#10;lT9SE6UWvnF/GRwtCs1FP1WiX2X5y30Nvcizy1CrPbWLPQe7bsfpJPTnNH5+LvtlR/g87J/jTEbj&#10;8/h5+rnjOcOyUclm51gD18G48DTewaTqCH7f9UpFApzDNjyjz5kaCMFQ09Flw/g8O31lQbEYdxD7&#10;MOiJZfHmJyfjzLffiHm3zY8Zdy2P5z7ZFZcd2JQ6oLUtuc8jZ5umRa+GidFn1eQ0CiYLWeuJbHdn&#10;Pbqwlp63/jYgsHe9xGuTWNj+LxQlygi51A2OZghGODBW6Us74/yx6SiJZGAwfnZmafwMCGj0Zj1S&#10;ELV7y/5sgKRnUqnkcGCkNmrTnDgVLHfbPD3aLJ8YFwnEuTpx2eGnM2cAxhlpUwAruYDd3Z/cFv/w&#10;jz+Pf/vP/4oDn30lSl5vSNW/Q3keLw+XlAZ24Fl5rGCU8xwm6wScJub+TIGSjArCxX1sbzdBZ8WG&#10;AV6z/7awS9Hbs2ZsZNSOi947ZkWRrdg4d42HAUS8j3PwunMApDtL1Th+tn9XGaZ5Dig+A+w45Fbp&#10;tEGpdWLxR/C9VYcbUsepFWYjWGsr4/qg4DQoBkhN5hmYtfNPesYs/m8jiu/adwAHRwDJB3iO/QjS&#10;I7nRFiVj8Fe6nqLHyhKXuQHlERxQnTxp5fryTqlag3+bVHS2h469bc86/waipVAzceo8k+X8++h3&#10;n/3nX//xrzKb7chf/PneL3854NF3n35/+P0oQMBBJsLUGWfC5G2rbbOTo6Pj24k9NvgylfvM4jkG&#10;obi6870MDqjDjA1QpQPpmiETPTgQAkj/3RYwo0G5qNkJ07AMQ4FocNvg4KW19bCgyNoDxE2ctkV5&#10;j2PNhrJe7q/UuMPuQSkhAy38Hfede2usWgEk5PdWIS9+uTRqj9ZG1aFqnMySpEjaYQxMQnREOWcB&#10;8gX8XXBEpE0YiJJZbOIUZ7gnh1sjkN4DGVgAaFi6Z2V0RZG1QZ5bAprc9/b8vRu/P/qGeVEq5/fB&#10;4ig7WBrbzm6My3Gm15yqBdA38b8ryxqVbuxZ4kLHsEh7nGjEcKhc57GP58ZilLWVn31RhHbSDMFQ&#10;Dl45MTKRXYOkcnKPujcnJVGk3y3jeR20rFwYOOrPuhhIlsa5N5ddWc7YnfXQ4ph536JEeyidlB2n&#10;FQcBpwD5nZ/sjt//8e/jgaN3RU/WqS+KQ1oK98IO3w7Ko0ZdA75jNkCRPXkoB6NSFKtPF8Z157bE&#10;k+/dG+MeKEhUbVbqC44GYsgy2PsOKOn2vGsyKF4m2jmjw5EJq8YqDuAQoGdMqDm/UXmWBjvTQDSG&#10;f/Kls2IhoH8437PjpsdNC1O1cudtM2P4rQtjMpfGVjBoV1935HYwYGQ651GHz3lMzhJU+Q9lzXyX&#10;nshLb/a8M0o568YFMeKy2dELgOD+DuQ+K1+sjjt2fSnu2fVAXP/GbbHjyPZE1Wa3wXj2RQe86HUA&#10;HE6MlZh2VTqfdY4JOx0ZwPM01v3i1y+NSw6vj9Wc8S2n8uOK80tix9v5cd17ZbH1rZqoMHHanDQ1&#10;AVvAGviZVvU48yUffalOlH7ixnO18dQ37ogd714bA14sSXM6y1PxRyWyXhIrTi2LuqNVqTLVuTEm&#10;ZaV2SzMFDVayF87kkZLVjqPtp6rj61+8Fn//j7+Lv/rD/4qHP3kuFmMopSKay2VC0kv9uO3cUpy5&#10;+ljBXpW+nB/5Ty+JRRjJKtb1kXeuxYncEku4b88nC6OHQBpd1cjvbjglDXlRXHFubWxunleSJ53V&#10;vuKoPVSRZqo0SNWETJp41Ek02T0EY5qScwJ8LmlKpFmSUs+qJ5/PyjIdNOeV2O2rvpl2X35sOtEQ&#10;i9gHA2bOKlG3F/PzY9FNrTnTziuxUl793QE9k2Y/qdvVJeg4u/pqAAZ2vxpQ3XigPj79X6fiv/7r&#10;38HkTX/e/8mnseTVxpjMs07B0fTnpACS8la6EudRSwFox7lVsNK2pApzgw6CYe/lV+TQ7sa+yLzA&#10;OSXLTMABqJ1r1An9Ip3LUJzNsjeaggpWXS1+sTimPlYQLZ1taXJZB0gQ7PlKiVPvw8U5kyJ0HsDA&#10;ROUI5H3NvmWRva8sRvLcJql14Eyc2pGVgkC8wwz21vmrFr6k6jns4Qhk36Inu5YTJbDvoM5Gj7pu&#10;dnl2Buit3buG81wdE9F5FsVIIzeRr1bIp8H3OkOcHwPQq3YqJ6wTekAaMWfxrkb+j33nqe//0z/9&#10;vE+zefqLPyx/y1e/sfftqQ8VR2/1Og6C80qcCZGcP969Je9ttbpATUrJHGRB2iWp23Sc7OIrfqUk&#10;dSGYIG3H95rmlaj30XXuhQ6l9opLamdn6GnbrdhN7857m5TUpkihdyFxakCvK/fR4cm6cX6MQqfZ&#10;MZ3slBgFmyKdivrdyr+5fGYDWGCpM7mPL49FL5Ugj7OjNXYmzdJGJw26HCCJ7RNMtuNzZjxeGmVH&#10;lse010tiMO/3/8wr4Xl1zpSj5sSpSVSD5xbeOFNjIfigHN2vU2EwYtbzZXHZ+R2xlTO6hLNpta3J&#10;U/WmeLE7MmBVY9/bcOR4X53MvjcvjEpnE3Pmpd/shExIe9jf5EfpiOhdNy468bN9b1oQC7FV0uuY&#10;oJVSzepnq0dlIdBembz0jGTwbwNO03WOkbUC9WCzHlp6uCgKXsE2gHMefv+J2P+1XTHq7pLkSLiO&#10;Yr0UMOTdLWjr6N4ZZOBZTR5kP7sk1p8rjGXHC2Prseq47eTFAP2mmbsmTjvr4PGzGbcsjKGclWSj&#10;cQD92oafaUqc5qeOBrvRfbbCnU24WadgDDYok/WVqteOU+eU2qVoAMDESy8cFwPeY7GNw7+UnRL7&#10;4lf1wlDwuBX2Blz6sDajcWrz+Pf0Z/NT8Z9FXz3RgV1MpPB3E1u9wR9dkDcxQT/k3LOr7XM+38x7&#10;GmPPV56P1c9UxYqnKuKl916OM5+9keaVFKJDDFRaGGnAzQ6BZVLdPQ02RT9ITWiix5mO2ZyHXDDl&#10;XDCplK92T9stYHB6yQtgTHSBYzUSQwGXa+Ea5bPfOjcGg31PndG2XOKHdpxLaZ4n8nnupewEA8BC&#10;2tP+OPLVr29gby6PSWCHETcUxAMf7opXvv5klD5fnHwBbeLEG+dG74ZJkYUD1ANnsBtnrweXSQoL&#10;n5zxMwV71xufQYYB18filL68l4nTQcjkc8cvjt//n1/Fa9//JEqfqY8cHFfnl89mr/LuzY7jX384&#10;Hnj/ADJX1zQH83n1SH6izV9z0qKfkqaEKfYnfX2zIFbsK4hHzi6N2w5fHbMfKYmXPjkUS/ddESWs&#10;x/ID5UlmDBbqZ4jNhrMOFk4YyLdCuO+Vc2P0tfNiKL7JWPDI7W+siH/8p5/Fn/7zP+Nv//iP8eb3&#10;3o4Nh9fGKrDE8sM8xynpeqvi2vfXxw0frI8r36uPHe8si/VnG2PEfeg19L/0WAYl7ci08EuqaJlq&#10;RuCEGphS9gbjgNotYLJcPTEYfJXD+St6ICdKHsiOuw6siB/8/Gz88V/+T+z5zgdx/1sPRe3OpclJ&#10;tzt9KOfDpIiMEAaYpCUc8nxRosXsxBnK5F1n8X9d0bl22jtn3SSEdNNSJmWwjybCLQbIUn/g4I64&#10;YnZKnNqdqr5Y+Xp9bDu4PfpfPj9ufGNdvP+Ds7Hj2H2JWl1ZM0Al7rXzTnrr/lydkTkrx1ujS8Wt&#10;JsPUv+qHCcib3akWuol3ZmPHpbD0OadilyYim84wHWeClK8G/DwPJpc9A+O5p0EBbZnYwiIEsZ8z&#10;vT1XCROC5crYc30zuydM4Dinp/HV5THpBvS1thNb0A4c15Vzrq53Bs8w9r8vmFRGDIu47FQ3aNuH&#10;fcoDK8rENJhzY2B7Ovp6BLqnx5YZiYJOv6onemY8Mj6OM2SysAPv7gynwcjCcO7vyIuZ+Cx9wdZ2&#10;bU+8Y1GTD8k6i13F4mX4B6V7SmI0920vjlC/3sYzg90tvpbqsys+ir6Yc7MdO2OFuUURD567LW57&#10;+4o033TtOTu6lkQbbIF7IFWfzEMd8Hva4I+5Bq3RbSZOO/Ps1+2+Nv7mH34bRz89CS5YlnyD1HEK&#10;PnT0xIJHcmL6fTkxBizorCnPkZd776xTC0UNrtjJU27Ajb9n83cZB/QXuqEfei6bkKjRlP1kg5GZ&#10;CexbNph06rPIsHZEfYXfI810Yh/i802c6sMZRzFxmwuuXXmiOi59Z31c+tZWbGpp8gFLuCahT+xM&#10;kh63M76mTEf6Fu3R16Wv1Ufhy/XRxhgDa9GdtbS4eDJ7ucTEqecEfSbtor/TCz/IsTLt7RgQF6JT&#10;F7xcHJX4tiZPC14vT4Wz+r5pJABykDAga51iIZwRuzI6cM4MYFr8PAVZbi+NMGeuHd8XayQMLHZg&#10;byzoGAlmcxRES2TnIvbIYtd26Cm/dn4oP7I4w+leXuDqvthyu7eMBXTja3/uOx29YkffcM6AAWiD&#10;YsYS7EDW5+2ETDiOwLnK4rU7zj7wk5/+7S9HNkO9v/hjId1bP3jz87VvFsd4zqEFoRYrFOHnqZsn&#10;sy/O2TZQpzwbG7EI186scZzrYZwZZ/05d6zuYG0sfakmOvEsbVgndcR4MPYKMJGxmLXo1yvfKotL&#10;Tq1oit+oD/g6HbkzaZq6rLiHMR6LHkciDxbV2XG68mRjjFPPgNfasN6dWMOE9T3vrvEOMKD+tVdz&#10;nElb6aghO22kYVx+UOrVgqjGvvS1Oz8lRMZGd+TWWaKJltuk6S1NQX1Z1hIm5b7pK5ffa5Uw4YLo&#10;fUdulO4uS/G9oeAw5z7aUWhc4kK8zfjakler4uVvnox//o//jH/6l9/Fse8+FOW7y1PMbiH+1hKw&#10;mRjXhKl40iC7WNOkTRdscXv23fdqzX3FkInulD3x71LFz8TXqAaHWLSWj++aOoTQnYvAIz6b8/bT&#10;XrIGM/hql1WKIyHXya9k75y9n/VcURjbnA6etPi2GP94aUqcFqeE4JpTjbHi5KrYcnpl0u81R4qw&#10;4XnRFplsc39eSlyZQHOshrOUTerJqiEGms0e52LnVx2tju3Y0kZwrk0W4iaDverdWa8Vx9XvXh8f&#10;/OKj+MGvvhovfeWaWH1In7s4FRw648+41xj0ykRwnCx0NjKsPL4qGvHXlx8r45ksTsGHPVAcy3eV&#10;ptFVrZ1xf6gsGo8XRzbvJk3vfN7NJKG0vRa1SPnopX3JQ187d64KDHfpu+Wx+TyyC86143TzmQL8&#10;7cK47u3NcfuHN8SoV/ErwFgG7dccLk8+dxl+QP2x0lh2tIQ1W45fXpfG09glN1XcztdU8M/7SI1d&#10;e7g4toPF3//hG/HD33w7Dv7oeJQfWhpTkR3ZFozhaAtNSm48XcX6rYpK/GI7PqexzrIMaT+dQSyz&#10;w3zs5JxXm7CCrC76AbV7ClIcrPjN8lh3em00nGyIuiNLU3K4/ohj4yqihHuYILHYxBFpGciE40QG&#10;sPaOv7AIRx/O4kwLeNUNyp6FFnNdM+MsYOGlBwpTEUnVq2Vg7uJwDq/y5zUXec3j+SwIkZrVQsBu&#10;6D8Tpy3Rm8a3ZQIw2eTZ7ocPYRGVI6KkotxxrC5+9Ku34r/+69/id//8p9h08IbIBuOP5nk8b44h&#10;sHvaTt0h4NWJyEo+ui3n1dImX9FzpI5oPs/Jn2k+3xYSWBThOBkLLiySsLvQ4oqe1WMSc8ck8Nvy&#10;Q+DE4wWpkF//11iQ62LiNd1Df1Edob1AVyX95Ff0Uhfepx24Qva/0kdLo4g9GPVSUTqDMgzp0zlj&#10;eRD7qT6UJc/CEounxGML0DM3v78itp8qjlXoVBPiVchvD3S9hWxtwRWjrlsUaw4sR45LUqG2unQ0&#10;ttAkmYmRJp2NfuXzEx0oesQ4UDZnsJDzOwPbPg7cMpM9fPDclv/45Ofnb4uINs0m4y/+HPrOyU3L&#10;3tgeWbx/JliwB3anHetp52BbcJJzT41hOK9/FHJjk5gFdj3x3e2UNcY4GBvVBb2bYgPuDV8tpEqd&#10;amI5v4d9dP1s7OqOzfN5e9/Bz7uu2gD88jSKDj3uaIae18xLus7GIpOefS6ZGb1Yg9TAJRYRf12L&#10;/QUrGBOT/Uo699pDtVF5uCbKDlSmQvRWW2dFJz5XH0g2l+68T1tkQmrpztjbWdrHfSUxDD+qO9hN&#10;tg7teibvsOH45hgJNjdhmhKJPJcFqT5j39WTkn9XyJnMV19wz2s/uDS2vbUydYDbpe0IiEw+U3yU&#10;KGDBYl34dyriElPw7l1vXhiL0WEmToerw5UfZGX4VXOjL35zN57dOf8Z+EEyocoKM58zUoL+sKFG&#10;fKcfky5koxdrIfaXAcWk3NhbFkTFzvz0nHbHOuLBwqPLjlwaX/z+l/Hpz74e8+8rS8U9acSANhLM&#10;bRFEB20oa5ESp6yV9LDVvOtaE6ecn2c+fDDW7NyQ8i4mzy1m7IgMWegsI5XjBlsqFxbVi5P5rAxs&#10;/mz0WhW+opjaWZsz0akyVtg8MORK7DrrPAR/J5/9H4VOHI6cWGzeEexv/KQbtn+GhaDXNo3sUA/p&#10;v/RmnfS3pqE7jZnpD8zV1oJfHbMnw1wf5LDrVfOiJz8/hOcdgH3W3xKD9TJxqgyDDzsijxWPVkX+&#10;E6UxEnkdpl/Iujpm0cJgqZgTTS9+sDPlbeQxr5HLHsn+oo80kTWZyfOb41uIvE9HF6TEKftk0bVs&#10;VrMedawkuA15mY29mMuz2y0+mrWzID7JuvoNWRGPeXXmMnE6mt933IvnsjdnzTPQHXs58In6ePlr&#10;B+LkN1+P7NsWxox7yuKa45dGzlOsCzJjQc+ip5GXjdPSCBhH/KSLv/dA3kwk97h0dkxDzoxfeaYH&#10;cZ+LrIAbzzX4CUAdym4QG9aJGycqAITaQ+3DmwizGkwHUgoFA1ZWNC3HWVmKYVp2sDzNwbLd1s5J&#10;f14KjoUvcMD5LG+ooui5eTrgbjwgf1q01LB4oQxMDo1DAKSUEIQ5u/TLb2+MX/zN1+Pv//Vf4oGP&#10;34wZz1Umqo5hHCop8YZzWclnAHosRsXscSEAI1UAoUxaCOgRimRUEPh0qQhZaGcrJWq8q1B4/Lxg&#10;XaPSq3J0ojLos31mlL6aH6sAp3Yh5AGUDLL34BAq9MmQeJk45d3+MnE6L1VWS2XbBsU0EoFce2BZ&#10;TEeRD0OInVvm3Kwe3NcuGw/6ID7XDs3JALTRKAzpCHacqovLz5XG2oM8x34My4H8qHglP1UK+B59&#10;UNSNu5YipDiwHMC+CLuBRauqrZwbgaCaTLUT1Rke8xB0O728DAhIVznuOdZTJSsH/Nfvj9/877+e&#10;3mxH/uLP57/6POPZj145M/6houjKmmZcPCu6cnCdE5RoljAsvr9VMFYbWwk0FznojZDZ5ZfBmjtL&#10;x2qjFFhuNiw6S/149jTfFGOSDHbz5dyewbyH1Jat3Efvw/o6d7Argq0i7YwRGPfA4sjiELq/7Ron&#10;x6jb+dzm5HkKlmKIvZfUniZYBrPW81+wmq4K5VcZOQBWO5NSNwJyKY10b5zZDJRmFg6JxqYv97dD&#10;TFqUgTh7dl4lBYgMlbxYE5VvLksBWCmNrBbqBJjoiWz3QabG3jgvCgDsSwCVdcdqAK2bYuu5xmgA&#10;HOdzhiw0kG7a5EQP9j7N+WQvdcTT8/Nebfk6Eud+EeBQKg8Bn1R2JiIHbsC44oS3bwZpdgrYcWoX&#10;aRkAcC7PLXVXBj+vETEQrZIxYNULxSWV0PRHMVCePxN1glKu0kNFsWx/bez59t741d/9Ku44+KXI&#10;4Eylwgplnv1ug/HsahcXe5yeVRngOWY9lpuCIqtPFcSNb22LL5/7Uoy4DwcZRSq9sMn/TN7PCsp2&#10;GNDWVjf92aggQyirUVfMiULWuwhnw9mJBpzkQhcEWP3ZRePP+Vpwd3bM432HYBAMBEqz2549tBNr&#10;BvJViU5S4UuHaPDIxHhPFO5U9NZEzkEW8mWFnB1MVgsbuEkyjrxKHyj11TAMlFUo7dhf52QseTIv&#10;bnvzqrh/15fjll13xcWHt8ci9nE6a241s4GARS/np24ok3QmTpPhQkfpqOXz79m8S8Nzq+OKI9tT&#10;1+b6E/lx6bklsf2t/Ljy3eK47J2lqbPRDlMDVs4rsdNUB83KVpOm7tdsZQjd0ni4JG56Z1Vsf3tr&#10;DH2pNNGlOj+m3u4xPmf58YpYc3pZLAVQJaeKS2fUjkJlyq4wDbzdmQvRd+twmI5/+kD89u9+Gl/8&#10;4Vfx7Pf2xCKckQvzSnRITeJKpeu8kpWnlkUNcmPSPgegOh8jOVuZZV1ycf5m7y6OnjgALdnzLtxH&#10;J2LrqZLkZG473hAbTZyeWYnzh9PGfarYd2ftLd1TnAJkS3jfCRjTkYDzQeyX1WhpjjHg3oCrtkqH&#10;3wS19CB2XwhIEl0iQEnKtrHogI1H65Md8ees4hIA68BLRWh3fCvkxK7BVux9e+RL8PT/zOsBOHEe&#10;83CypYezurgG/Xvus2fj3//0Dylp6p8f/v43UbXnkpiETZwMEB3Hey/geUxi9UbeJ/Bv2RJy95Wl&#10;bsUU3PBMaau8rD4XJCB7LW7JSd0CAklBm05Zx5VTmmZxo1+6ovPG3psTK/YWRNmbOIjYgAXs6dQn&#10;CpvOkzZKB4jPN8CaHCLvIeAGGDkD0YT/AIDrgG0zY9UbyMeh5nkl2AeDPpnIdEqaeqH7JgFwdBrc&#10;A2mQ1c9prsbh0pR07805b+E9tIfYCe9nh+VInmHz8bUxkz03eW6A3GSpzqdJKqnlrfC26Edqo017&#10;S6OO9S14owRQyVqyX5XYqp1fu/unP/3t5xOazdP/+LP/05P7ZjxZEx3U+zokXO19b57HYJUFKc4r&#10;cc7GBPCEMmA1rPYqzVJgzZa8UMb7Iq/qNi6TGCM5s0lPuY5eri22o/OtTbRIBsfS/+vEIjcGkKR7&#10;br0WvCMo5b5SYXdjzUx+Zl3tvJK8pq4A9iLtOXZL6t6OyIXJwtl8Zv3huqg7vizqsR8mVnQ20rx4&#10;bIxzzmTI6LRycipayeQeCwG5NUeXxdRXiqMfsub8uWRzPSvIcfmDxTHA+4m9sBk6Ue35HKmBPBNS&#10;ChZga6y8LtpTH1e8f0msQ3eogy3SssLTAJDdRd2VDfYs60ustWeFz3e2dDH2Y97epmKxfsi8dKsD&#10;m+eVZNaNi+787MAb5qegiYHdWVaP7imJMQY4kKs045SvJlBNTDobxY54E3BW/qeqRnSYQSO7PIt3&#10;FSBL+bHr2/vj/HdPgh3KUzdMCm57tlxbnEed3C5833+baJZZYskLeanQZ/nxwrjyxKq45cTlKaje&#10;C3nQJjgLxM4pAwEdeYZWnEeZIVxXKYGk7R3BvWuR/yo7i9CLBokm86xj+PnRNy9I8zJ6VY6KvtVj&#10;oviV0hSgnchn60B0Bx+1v2xOyBRiYsquJpO+FqJ1v35+coDs5u4N5pUu28rOaej2FAzHJktNb+JV&#10;+zw2dZzaJTQjdQBnca5StetN6DXeOffLDdjyy2IqzzztzuxY9ujy2PvJi7EBLLQYnawdNBBoENAZ&#10;zb5PDu9hUGs0azmVZ56LzFo9KjWp8x11gMZw5k12TvX/eDbpmSzM08Zov6SCVW78nkVsLRM19bzk&#10;qNltmuZDXTE3db5PBIvInmLS2q4dE+kZ9xXFFcfvi1c+eixm3rEoxtxcEY995XDs/MYLUfBs0xiM&#10;lEy7ZnZKrvXAAbKwqyOYTgaQDuASZdw5vnbPdH2Yc8QZFg9ZBW0Bl8HXzuD67c+Wxi//5ltx6Cc/&#10;QDesi2lglnm3L4xFVrVzvfzWtfHCN09H7itrUlelAXlx3ELeexWyuOxoMbYQ24N9dj57DbLZCIa/&#10;41RxPHL6WvTeknjsgzfikhO3x4o3SmP5wYpUAOD8LKvjh96dk/CM9OXz0MEjOFuDWZsx18yLQTz/&#10;zGvmxL63b4l//7d/iH//z/+KP/7rn+L4j78dG8EhK4/aJVwYK3Hor3i3Kq7/YHNc88HauOK9pbHj&#10;nfpYf7Yupjoyg/NvMM8AvwmiReyXjqcJ25HIoYnTIVyOPjBxaoDbJJl0wSZO87+cE4vvzY51PN+p&#10;b345/vAPfx1nfvS9uO7M7VG5E3/QID97rU41kGEBQUdk1KSGe9WC8+LMHxMHdvyZODWgPox7SQtr&#10;B537ZpBPR1aHNgtcncneDsQ/K9ppkrDgz7O354ALhl09Jy59fkXs+vjVqN65NZ1PRz+4v8671D8S&#10;v9r90UWdhz3Q+bajTH2sneh07fzUKeq8nEUvF8R08Ntk5MU5zZP4XvKn0ANSw0mrPQ6Zt2PPwONk&#10;bJl6Y6zve09OCuYVif04S55ZMaAV2s67L0ZHmOg0sayj7xxYqcaXvVQbk28Ef2g3Dbbx/Nr/NuhL&#10;MeiQHbOiG+vYBZ3RA7tr56lBUtmT7HpyLnCmz8H9xLhZ186LLugeu1P6stYjbgfnI2cL2GepeDtw&#10;HylSZVoYzH4bFF6M7bUrpQvrP+GOhQlzKwMJy/LcBej1EvDcuKvnRT/Xz7PcnDhthd2ys6flg9gH&#10;zpPzSrUHMs2Y/LrtxLVx53tXp445g/gLwVKdtBtiLHECeq8buqCtyTrxA7qtJ78nU8Dlb1wVP/+b&#10;n8bJz07FqoMrovRgk6/iVQYOHXt/TkwBc+ozOuNNH8fEqWdc9gLZdixCmwa2Kec9xOvSvVvRbjeD&#10;DEbdl0+I/isnpm7+Aay7ATm7pBeBR8eBEZpmpTfhM8eqtEQ/6bN15edkpLCgaCZ7YNJi2ZGy2Hx2&#10;GVh+c6w4URd5YPH8g8Ux+W72wiJt/KfO+Jd2e+o7tt4wI/Jeqo7aN/AnLXhjPXtpO5E7C8RzdhUn&#10;+2BCM6t2XKIflwK+LXtoUFP/tT3nej7nq+ZAZVTg4y5+pSTZV33fNN5CHHDBN0bXdcYOuDcdVkxK&#10;ttsCvcmP5Caa8248VxfOXhs+N50P7IlJPnGT4yGS38f+iCtS16l4nO85rzSTc5/wEfczluQ69sX2&#10;GguwADcVTIjZOTt2yXTEd0vBY85ia3CosYUu4N0Mrq7Ip2wgD7/z5A8+/8Uv+jbDvL/485s//nzs&#10;4e88/ZuGV8GVyKrY1cSLWN/YlnEPO8UmsBbGJ8SyxkcMzlpMPYB1ttNiJF/trFt7aFnTTDftEs9c&#10;/CIY4UBBisWsPZAfO04XxlXnVySa4RG8mwknkz1DOP9+pnjWDiCpE435GLeaii++9sSKGA8Oasd6&#10;t9wmWxN7IhZX1l3j/3fi9EKcifVtz2ctAPstfjE/6o4UJjY0k0j98JWl6TV21bN6bCr4Tp2Y7jGX&#10;sS4LBS9Q3DXJLntvvMUYGe/YnbO/ZGdpGv1iMs+YmixMxtiMDQ7hMiA6/Vl8zHefjt/80x/jd3//&#10;eTz9waVgsKZmBxmQZj3Inl86L3XZKc92jRt47i6b2/qpTcWhYnLs7gzsjRStFuIZ2J6D3TMxWnew&#10;POpeL4nlrLMdesYaxRDqT4PwFpo7B24qlwWHdt45Pqg/++oey/wyjuefyFrLqFe8Cz+Qq+ZQeVRw&#10;9pagt9aeWh6rT6+JDWBki3Eb8L+nc7bTXD/Os/FEi4rFb8biUuIUXGIHzRT22Nm5jfhIF59piIZD&#10;PCP+8gKwkkxGiWGI57/xw9vjvZ++HR//7Hjcfm5t1OLDloNVxbBSVUoHPJ5zOoH3sCOrYnd1rOZ5&#10;7H610NnuTf3gGn7PzlxHg7TBZhaj82SMWsS6W0w3Hx/ZYmiLxgy+X7jEn+IuO3WXHyuJS98pSt2m&#10;G88VxOXv5OFrF8R68MjN714RN7x7cYoDt7iHs4icNYD5KvEBZCCrRWdVc9UfLo9VR1aAEUtSobld&#10;yQOfLky6visybpx46eHiWAbm2fvJXfHtX7wXh354DD9kVSqo1d9Oz8N+ypy18QTrd7YhStHDjmGx&#10;yEhqRwt4TVZLWen3jV9l6Vfdz7qxPxZm+zyLXy2NjafXxsqTy6P+SG3qVqs5UhIV+8vwF5FH/j25&#10;WQ6ccWqHvJ/pqKpUqIrc2KAyHTk0yWDy3hi2zIU+o8lxCxOW4lMv21UeRbtLUgxcHWIDij7jEs5i&#10;f7BCOqt8Xpfrscf146MLvtgF+U8sdJzz7ujHQnTIHJ7HMRHLWN/3fvhC/Ou//Z/41t/8Jgp3rok5&#10;+risq8xcwzhzXhYwuH6OCMt9swT5KmqKb6NrE026uuPCufZCr9swdCGeYHLKGGxHnikLHZFZNSa6&#10;g6Gm3ZcdDYcLogGfxwI/49uTWIPk16IbLuidPxfaqJuTjuIr3zeR10IqWc52yX35UXGkJsaCwbS9&#10;FrbrdzjvUV0ow4wd/up7fQhjl6WvFsdN79XH5mMFsXp/c4z7IHJwLxgC3W/8Jef+fJ6xlj0qTCxE&#10;svAZr1a32lQzjLOZinhMvOCPqEvGoful+Ey+KjI3FNkxyXYHft0HPzn80hd//0W3ZpPxF38Ofvv4&#10;0vV7r/jvXshGd3Rlzy34C8YLxDfNsWdzBxngCt/J+LZYUCbNjOvwvbSL4Kdu2j1trAln1sgCnU7Y&#10;h5QsdU+0l+pm/u5IPm2VrA9pfb0Pvr2+fBewrqMZMsFYMom1Yc1bbpoZfbdNT7GTtL/NMZz0mdgR&#10;aWC1OY6ZsIBAmt6q/eWJ8cN3sKFHH11c14f36r5iYmTWT0gYcAZrNO/N4tQBL6Vue31G7Peg23Nj&#10;y4kNMeAW7i/GQJ935Nlkysji8waBlRa9YowPPXSkNNafWYmu2RgbTtcgV8WpQUGGKsftZLEWFqdY&#10;dOzonRT32M57I7cyJlm0ILOcCcfU6MO6DMT/NY7embUwttwFP9liK5lNLfa0uWIk++0oAml6B/Gu&#10;5g0ysAl2gFoUayHbYHyo7Jfyowy9Kl6UVbEMH+3qk1fET//mZ4mlZta9ZWlURHv2MRXYY8ccu9cV&#10;zJXOAs9pPDDryrlRfww7ctbCA+nJH4qlLzUkNkYZpkys9sC36vxIQYpxO9KnhfjY65acFFcegHzN&#10;5WfLDpZwrptYXG180O+1oHrA5bPT/o/cPiMK0EUjwKKDwXAWR8uW04m1yGQtapBvP8fCR5vU7NS2&#10;AN7zId4YytrY6DUH32PuC/kpcdoBeTG+7bz+rshXH3ye/tjnrmBR5/pmmjhFfk1Wmucpe7Q8ljyO&#10;j43vkIV8OdJlAufN+LbnLIfnsxh0rl2n6KqF6N0C7mVRuLGBsfz8ZJ5BxoBZ+knI/Ch8HWMfo9kj&#10;fcOJyNw49L6NGsZNxRuO4LHD3PE9qYkMveD5aMdZ1G/za0/8C7vNbUbowzrL0NMeO2YMt9dDpXHL&#10;6fvj1fceieybHY2VE5OfLUwMXDax+LzzH10cvdZNTWxGvVhvC66z0I+O+zFPmXnN3FSEl6HcIgMW&#10;Fl80/g0Oyk7AOA8rVZVBVwW7AwfQziuVkJ0htrurjAw4XKgiFyQ402DdwdJYc6SK7xU1zYBBqO2e&#10;lNZAGrauCKHZegNBJi2slLRioQObaxJMA6PCGI5w1iA8dlDJcXzV8fr4zs8Px1//w+/j6vMP47hy&#10;CNmM8RgsgbuVHP1Rog4rn8W97azLxcClCj6ViYpFA6AxUSl5+XeVTVJefEX4OiNAbTUEOEzySWdW&#10;j4msrTPS3DOTpksBqQbpshHqlDhtBqTJmOjcqCD9XA2KXRwYKzP/VtpK/zt4zeRYtbc+puHEWkE0&#10;HKNokFWHRSoFk1gaEpWdDvhYQMhs3u1qHa6zxRiVgmjc13TVAZQn4JB7j9F35MZKjIpUxc4/MLhk&#10;VY/VtTo1Y1ijC7MwPczT+Gwrq+zyMbEmDZWzba3WqHwhL1748Jb469//8P8zcfrNL77o9sY39x6b&#10;+RiKhbUz8dWNPevH145WjPjevK8VUDoKzrSZxjsM4JB243utWHMD11ZX6wQnw8LnOLtH6rtWKJyU&#10;yE5BfgABe5OqJ1wf3iNVVqV7YFANFiPcOpxWNY4E0HbS6WL9df4mfGlB4tFPe6+Ty16lYd3cy6SY&#10;zrCJ09LDlVHMlcMhletbSkWNgu/Rb+2UGIxi61szJlEZ9Ee5LMBxNTEzgDXtz0FPXTzXLYqq1+qj&#10;4o266IDT3ZEDaCWplw5tfxT+jFvmR+GhklSN03BieWx+a22sOl0d1Yeb6NkMltnJpCFJiVPW7EIF&#10;c3JuWWODD3aVzQUM2lmhE2rC30rs/jxnj7pxKVDaEnnug4Hw3BnEsfLOhE1fjJa87924pA2wGrsH&#10;98lkfVUiM1GCA25bBPguSLSoUhkUYVgq91bG8195Mr7184/j6t1XpgCts2bSPjUH7zO2Y1wsRDAw&#10;rczzHPkovM3nS2IlzuWtb22Lu09dFX1RZlLhdtd55syZoDO44mygdhoqu+N0ItmvgTjPo/lcO80K&#10;9pXGYpwA9Y0A15mPs1CArrXB0XwVMc8/kHM/6OaFKaDUjTURIMwDeJUC7vujWww+On/FhLYzKCYi&#10;/xaOmOzoy5lczDqN4PkM3Minbme1lL9S5A3TmKyclCoIpVu1W/S6V9fFg7seiNv23hfbD21LCUKT&#10;PQaZ7Kye9Wx+qoYy2KRxkYpHR2AWytpEqtV3+U/WxZWHLou1h0tizbF8HLG8uPh8flz2TkFc/V51&#10;LMeBksLB39fpMNBmcCxVRKKTdJgEGjMxkDpOG06Vsu4rYuQrTdWjzhX787x1Ra70AAD/9ElEQVQS&#10;nMOVJytwlhpTgckCnktQ7kxou/kyOK8mBexOUn6WHy6KFz++Ms0r+dnv/zpe/8HRyGueV+IsHO9v&#10;EG0pemnbmWqc0WVRjdyk7ht0zRTWUuriaTgWs3l255UM4NxJQ92O9bHLayugY4qUZoeqAVyN0XCq&#10;PhbvaZpXUitFJECuAqe3jPOTY+CK/RpuMg+dpQ7tgEOgvLTGSErdMYd7L+Ty+a1sdR63yV3p1u3E&#10;SPNKDtSnzjmDus7FdV7nYvThEq4L80rsUGuLDdHhNzmVAK1BjfR1Tsx9NJf1xgFChqyMfu3jW+KP&#10;//SrcF6J83/e/8XnUX1gewq46hxb9TWbZ7JzQSA9FeMth3/u3tIU0ErJOe0Iej1dF6pH0ZtShNgl&#10;Y4DbrnznlbR3vhV21CIfi0ic27T8gEGHQoB4fsx7uoh3Y605T2leiQEtzmxKnGq71Ct+vvfiTDun&#10;zdkRBkGXvbw08nFEx6LvElUva23XhQUuBoW8xjy6JIEdK4A7CljQrVccro8vfbgSZ7YY/YqzwOel&#10;9eKS7kxa99xHSmLDsRUxkbUX5Izg7GuXhgCgTCZI3WYBkVV7i55YEhsPVcayvWVRtLMkOd52ZC1+&#10;Lj+e+eCa33zxu0/zm83T//hz4vPzj+a9sDLtY6qA573UoS21VdiQ1nzPAOEQ7i+oNllowlZQaHDH&#10;ytK8Z8uxnzip2g7szxBBID+X9H5zMNAEq+snvaA06NI5pnmarivvbaK7HWDMeSUmT9uwDtI7d0PO&#10;TNr1vWJ20mnSJf95Xgn3VibEB+r56di/ukO1aV6JxT6zwWMGME3Equ9NDJkM0k4Z4HSe3cIni6P0&#10;UA0Od3GqCk/zSrSh7P3kO/Ni+9E1gH+eEcdAZ6gn4Lg3tk+wuBhZNXFqxbnFFZtObYwr39+eaAcN&#10;+JsQG4fu0g5a/GLiVLppg28XaJlN4OVgR+biOFlNb/JxqLJz2eyUOO3GuTJo3+/aeTGP/RzOZ81A&#10;Zgt38/M8r2d7oJ/L53fB8bFKtTO2y4pjA/tjwEDSk9tVXohNrMAZsoN+8XMlceKv3ov3f/B2jHig&#10;KgXo/L1UeIVtEu+1x/akWVtgNuVC/JKL4yftTiP66Etnd8SNx65M+92V+0rXqCNvYlI8JQZMwRfs&#10;ZwtkoR0yY3fo8IfRx4fLsFdNHac56AVp8MVeI2+Yl4qaDG6OWj05itBjdlWP5bOHsNd2WJnUtONs&#10;AOfG82IxhYU+Ancx3ix06HDOovNKLNhwXon0l219H96vM88nhc9I7KsUP+3ZVwM2UlSmYizktA3v&#10;XPjl2lj34tKYyhkbi02czT3Xv96I/qhMNsZ5JdKTGqxcyL+dVyLtjkEtKXpm8j5zOP/zOZ8m+eZg&#10;86xAdTSE8yTTbEj2SOd2wjNNQR+DX1IMO6/EM94Z+bhAM6UzZNK0izLM1xk4QRPudJZQXpqlZ1Gh&#10;VeqZXy6P+999JU5867XIuXNhzPhSdTzwwd544SuPxWxsvMm4vDfA15fOiIzlExPFq92mGci080qc&#10;4dKVf/e9YX4qFNLB0ok18GKAxy45uyekOSzi3599cSze+sUX4OSL0xyZuV/Csb9zURTwvo8e2RD7&#10;P383SnduT5TvCzgTFiY6k7nhgEHt0kRjLzWfCdHKndhT/n4d/sSzZy+PSV8ujMff3xm3vP1gbDxY&#10;H7X7y1O3iFW88x5Ht7IGA3FSraq3GHUqaz+MtRkJDh1yyazIvXl+nPz4/vjX5sTpP//pP+Ptn/0w&#10;dhy9HBxRiM1vmr1z2TvlceOH25oSp+/WczXExjO1YFnszjVSay5MHXgmTueDQ8eyt+pek6XD2AOT&#10;p84BlPXFIEVvcNAEZGbxQ7mx+MuLI/ue7Kh4KCee4cz84nffjg//+iex7dSNUbarJAVM7CLqyWcM&#10;5DMtourC2o60YxMb3vFh8AZ6yRmW0lH3BMPbKWFhmr5ma/RDN/atB7auD/vZB/zVB4e2l4mtjdMi&#10;jzM7HF01iPOg/pA5Ziznvfauorjn+M3sRw26mvMh7uc+0qP3RJ9Iwz7hdnyLHdglcGYb9EIb9F8q&#10;/uR8OOJD+jdnWS20YAHfUjs4CB3n+TfpYmGcXZT6NyPZG4O+Jk5ncC4SzS/v6zwiAwXiA6mnxH5i&#10;ADuAnBVXCG5b9FJ+KnJ1n6WGHcdn1j5fEdPQJ9JMGwRpi46xcMRnzTBxetkcdML81D0ui4JFfmJW&#10;g0xLdoJn0Z/9OGcTefaJnOEul86ODOS+Nz83Eh09gD1fjE0peLQosWl0lc76yrnp+86mHsveFoJd&#10;s/BfOrH+U+9aFOMNaiAD88CJBuSdW1eGXR5/+ewYtGV6tNR2JRoy7CdrboCzDdje89TnFtYauRUX&#10;6/tdD1a+972rY+WpIrBqcZTxjHZ3JP2MDpTKNRNdYIwg4Qd8c4uzOvJ1/ctb4+s/eS/e/OTVqNtX&#10;m3wU9a0+S8n+whh6V3YqGB3Js8pgoY+Txd6LU7qzHybPe/F3i9bs9p3Ke1kpPxhZN0gmvu+2bHzy&#10;//qiM8UDfdATE5/F7mHLRvLZ+gQWz6m3LEhpiSyoX7uxR3Zamjy181DZscu08VRlbHprDe/bGEXg&#10;2IKDxfgl7AO+pTS7YgOLc/VnHBez5AUwz+7G6HBT03r2Zt1M9jobbwFYeSg6XsalPtVjYiDnYAD7&#10;5HgUi1gtNmjPGTMIXoJvW6R/+2pJYrESCyW2DH1vfW3jIOxbBvI3+d6c6IRN1qczuGsAy2S2frZF&#10;wH5uCnDqg/M7A5AvqTNNWiVmJ33t5LvzuWBxi8EykWdtjlipK3jHufUWTrTkvl34vsxFUtWbmBLn&#10;2L3ahLHZe96nH+vbQ/yEXHTic8c+kB/PfvWV7/7Vr3/9/8mK9Zs//Gjsm1+7/zd1L6M/sZPDOLMW&#10;UOaCWcbwPsY+LI6bhP4xJmISxRiJXafOJLOTyRjKENbKpFDjsdqYakEvWG4Y52KpxS/NcZhV+/Nj&#10;u0XB76xIM+iN2dglYnGB3ad2ulgM4Sw/k7ImTu3enPwavs7RFTHcOAHr3WYzfqpYRFvo2hpD8rqR&#10;tXA9PVfidS4Tp9noEJNOS9Hv9UeLoopnkh3NubzGrlIXMn6LLDJprIef6+cYDxPvGwNLF39338SE&#10;3MMOvPlvlMUiZNbkqcW9/VgPY2wWyFmMYext9OOFseXEbfHDv/1N/PjX78UtpxuTL6hPWLETW499&#10;TDKEXJs06ojcpO7o+vHREflsj44xFiiFpUlQR4AZKzQJmuh3kfGVR6pi/YGyqMVuWtxvklL/1Lij&#10;s/XtNh0PzjaZ0A6Zac9nWawhq5bXwCfAXZwTY5tz0IfS9BZij2oPlaWi8Lw9JbHudH1sOL0uGg4u&#10;jTnos2X4ThZ+JWyP3prwUlFK1Or7aFtk7zIIrB02wWonW82B8th6dnmsAHvmvZzP2jUFjy3wnPtm&#10;Sdz24Zfi9A+PxYkfvBiXHq2N8v1N/qzFpl0eaOoil5Z1LDhp5kslseLwcp6nDL+xCc/aQZ8ohg8U&#10;R85T6H/OUXd+pwj9Yce/cR0Lpu3SkibTRKHFvAbh9XktjhbPSXe78mRpbH+7INaBcZ1xeinXmtOF&#10;sfZ0Wdz67nWx/czq1L3aFl3QXVl/swDcArbmcyrwKasOF4NRimL1kaVRubc2UQunET/IdCfWS/s0&#10;njNfeaAUvFgcT7x/Sbzzo8Ox//t7ouHE2lRsbeDeNXK8Runr+bH+ZGVsObMs+enT2HtHPUzGbsrm&#10;IIWucSl9dhmk+oAjL0LXdmSvXQtlf/YrxbHx5Fqw1rJYdqwGX784qlmbamQnh3exiG4qMjCOy9mb&#10;yrO0mTK5idnb4nNZGDkdPTEaGZ/Ku0wHQ05Bzgz+z8cuSMG8gn3YcKgqSrF3qeOZ/ZqM7Fkcs4B3&#10;MvFlgWYbMK10rdJld8IXkwEgFaNy2XndBaxb+GRu5CKTMp0Zx9n7jVvjD//nl3HmJ98FG1SnxKU6&#10;y+JIz51xbmPGFjIojwW7S2MEWDcxRqlr1R36mp5p9YZf/bc6w7NtEQo6tTM62RnpvSpGNxVYgKEm&#10;gt3q2dta1rKarxaPW5icZhCDO5r0jvdAF6mH/HyLm7TT/J8+lQx/Jk6X3JkbZfiozgy02GIY62yT&#10;hvrP5qBEn4menQbGtOPfOHDDrvK4+b262Hi0IFbuy48G9SrnMBdfw8Iw9VjNS+VRebAi4S6bbobh&#10;E/h3WWLU3+ps/y0emwEut6jBQhZHCeUjN9rt1C3Pv284sjzOfvb6Sz/+w4+7NpuMv/hz9Ptnyi45&#10;fP1/9MNWOc9Uqt4s1i+TNbXAJeFD9Km+gh20U9CNNiT1YL06sB529fbl7MjaInNZWn/2aARY3oRh&#10;+rf20HgM69sCO25HsIxN+tEph+B9uG/CA17Y3h5gp5HgSNdcX33A5mmJ7Ut9cCFxahzCWI/2vRv4&#10;S4xafqAiCrD/5QfLYwS4yJiBBVf66M5tlLnGcQw9l45Lsy2N2c14vThRpfbjmS4U2w672waHjTHg&#10;RrAovy8TTEqcIt8DwUkjVk9KGDcX/VBxpCI2nl8X684ti4aT5alIxWSgMR2Thz1NIhqLQCak809j&#10;jVhX/eue+K3T0Q2zOB8j2ddMdHpv8FtfbEYfG4NYDwvD2yLP2gyTarL82WluA51z7LtyWWCt7Jk4&#10;dcROFn83oT7otkX4V0ui7DD6Ecxo56nY8WJ8uY+/+ChOfHN3TMJ30OdOI60uA+dhxzqvYQ+QdSnz&#10;PQOeo+HXzIu1J8ti7bmCWHuiOJ756F4wc3W655j7kR9srfLeQj2Pn+OsVceAXXS7fvii6IasDABb&#10;LUQuyg6VJ8ZA9aA006PZO/ei/5WzUwfoxOvnRS72ZgD7OuTWRZGJ3HRm74xLdgXrrXgRHI5MDrll&#10;ITglOzL4nt2S/cC0Fo2MRqfJAifrnQ1Gjv+xmMpRdBYBygDi6I5+4n1+rz3fz+C5xSUyN2aBzUsf&#10;xQY9yrnGR7PA08S0M9xt6nH0iAWm5t+MbennpFzci5yPZn/S826cT9s5E1nQXxpsTJP1clayhQ/G&#10;DdT5dqyPxT+cjSxaXDUWXSI+S3qN5zFx7Yx/qZBt2vN9Z96XHZl8lnGZDsiWsRnPR9f7sHM7t8Vd&#10;h66IyZfNjrlPYmvQpxYeGLNyTeY8sCglS3tzFpKPie7Owt/szlq4/pk3L0x6Uf9UnDuKd7lorMk8&#10;wNJwgEJPPkwQa7ee1HMCkqGCQW7k8F0p5jQqBoPtnJK7WidqNcZqw4laDHRxcnhV/laW+3edRCsA&#10;DAZajdMDJ61n7bhoibNgZ54UMK1RBh7qEdfNj1V8xkIuA9Kr9pfFuc+eiu/86gex4egNMeTxJrCk&#10;MnQ+jvQNXbgMmNihamVh7s7SSHQgKhMMWaqAFCRe6BhSObkBGh3BPqDOjhiVjrRFvVAiParGRNct&#10;MyL/+bwEUDUq1QBU56ClxJa/K+gUlKoIVYgGur2HFZncQ0oknRmD227Esl3LY9rOklQF6XwAN64D&#10;6+ww50QpxBqp7HS07ViTnu+ac3VxyTmA9kEMy/6CaNibH/V8tcK9LYd43uNFUXeosgnA8FwGQORe&#10;d3aI3RqCdatfB3If52gJ7O0GkA7YzzCh4+wK96r4uSXx2DtXxU9++8PFzXbkL/78+te/7rj3e8d2&#10;5z9X8989eV8HE/dkvbL4auDB2XVe0qHaTSuA9V5SF7R1fdwPDqiBGQ1gMvgoexMf4zBqrfk596MV&#10;e9a0vuwN/+/sQisIDcoaTJuAAXDGacuVCDVCLl3AgLuRVZxzg+LOJJ1063zAKTLnZ2hY3Gfu046f&#10;ca/k15/5IuATMJsLSJdipCM/68BsnVeBgUOv+yEDJtE7cYhsm18A+LISIg2gZr90anVA695siLI3&#10;6tO8mVbIkwZPBZTJ3/vWjo1Zty9MidM8APCKk8ti/bmVseJERao8nsnZM3Av5WVHDElnlLx8+PLL&#10;pyS9sorcSs08kPd3ZsM45F0KIOlpRmGM5t2SkypyOgnQcP57YLyloprEuhUaBOWMSkGncyEtU3fk&#10;oQvrLf2XVRSCHIc2D0FB5L3hDA0AOEbF53Pm3LVHN8fzH94dtc/VRXvW0uHSaY+Qb89w1raZ0c59&#10;85wh/3aRFzxfFFvfKovGU0Vx+/lL4o5jl3MvZBI57XT53BS8Eky0fLggWt8PqNBQuZ58bjv2zHlW&#10;I/jcYnRByd6mGSIm+kagWJ0rsPihnEQ34R7lsSdWFplgyuKymkdaPin5BmFoxmEw+16FocIAe3VD&#10;B1mdPQqlPMHEKUa3J2fF7hpBT6JF4j1NphuEsCpnJIYya+XkVPHkfE0TARueKYuHdt0Vdx94KC4+&#10;6IxTjAbGxACRwZkp/NuuTI2VFYxSLE/ROeTfzuGcxrmb9Vh1XLb/yliH8Vx1FGfcxOm5vNjylt0i&#10;pdF4oiw5T+pRk6fOoLOIw24FnRrnnyzEUZrFe5hMrTtSFJvOVMXY10pSskQDvPxI87wSnDHnlWw5&#10;szzqcdLmv1yUqmN16E2g9kHnSNExGD3hzAsrXu98uyE+++X5+OJvfxr7f3Q6SveXJ0fmz/NKuGcF&#10;Du4W7rnh9LJErbQY3SLtTnI0ARGTWQ8d3jlWs6HXpSnqiM6zy3njYRwpZHr5nnJ+33kly6LkoNWj&#10;FqyURwHOivNKdHjn78Eu8J7O4x7C1ZnPsUNUXWFQaKwJWkCauk1KK4P+iwQkPGfFHjs80JPIXe2u&#10;Gv5e2lw92lSFnvtsXhRg/K2CN9BjJX2SAfRJJ2yUcxBTEA/g5nkcgx5yDwyqKpd3v7Utfvt3P4iI&#10;/4p//o//jic/2sv/16dOBal3pH6yktTOE6ljpmIHrBjOw6H32QUpqXr0gn3y0qbwVQfFuRnOrO3F&#10;2WvJ87TApnRL9FxjomfDRIBJTizFTjUeK4hprr+BhaeLUjFCKwMn6kLOlgme9PcLQRS/cmZMzDpn&#10;vBPvWP50ZZThIOtsSqtoktpOHbsenFdiF5jzTAVCVpL2ANTMQB899OGmuPW9FbH2KHvHeo/BMUud&#10;POhTA8CCxepXl0b9oZoU/BBYepade+jcBp0Q/23AWsrShThZ0mAWA/5K3ihJetoAy4Kn8+KRt3b8&#10;42e//NqWZvP0P/6c+Ozd6yte3pCSo+3QN214L+dAOMvD/XNeicElQZAOkAF+ZykYaE2zY1jzqTyf&#10;Tt+FeSUZrL1OrIUtBhdT0h57Z2LaWbQm2Sby/xkGALGLBpC8dFYs8rHIxE4aO7G6ga0cwt/30plp&#10;Nq8zolujo0wkSenThXulGew83ySea+mhpVF9rC4qD1fjBPAMvI+drOp7u7KyLp2duqPbAwCd/zAb&#10;rLToQFmazZbpz5sk0rlCBspfbYi8ZypTV4DBNQvXeqIT+2DzBmBT85Efu02dcVqG43P52zvi4nc2&#10;xorj1cmp9yxbkWoVo85VaxNO4IxUvOQ54f49blyQgjnzdzclHdT7Q8UoV8yJPqUjohsya5dMJu9s&#10;d6JB+RlPFUUx97MC/8/zSvj8rsiW3eLduCwQM3Bhp1cZmMzEqfdJgSZ0Yd3rS+Pjv/5efPLjr4J5&#10;aqMd+yZ1S2tlXmxmIOPa+dHOM9F8BjriiBVwli/MK7n/7Rvi6sOXgcsA4tiV/tzLvdL+juU5DcJr&#10;m5MjxGWVr9Xfk55gvXAcpeQ2KGKS2UCNQbdR186NnmCVvlWjY+7Vs2MxMmAS0mrLTOTI4IaJw/Hc&#10;w+5T8ZKFhtJw9rt4VpqLOxlbqN6ze9fEqXakL+e2B7bX+ahdOWM9+PlB/Nukhwl1MZmd6sm+sgZt&#10;d5g4rYyaZypSkGo0ezaJr3nsUdXu0kSLZ9fpHJ7dynu740ww5CATzk6fzFrM4OfTvJLHwanoTueV&#10;DOf7o8FhnicdHQMVEzlX7v1MzrDdq1KiOXtnDHuobm0hJuQ8JIpOzkvqMMJ2WxQ1ivcSzzob0/n8&#10;w7hnn0eq4oWPD8U7n+5NidMpX6qNhz/eHfeevzl1oFigkv8ymHPb9MhYMTF6cxb6gSPs0nPeqXS9&#10;HdHf/bFLzptrcWduCuBawJTWUVzH1eGyOTGFdXz7W0/GV3/54yh8/droj35y/vMYMNKSB3Pijr1L&#10;49xPP4wVe2+KhehyO02dlW1gW3u4EnxXtr8YeW6izTPYXYVt3ILT/tzZ7bHg0ap46qOdcf/Hz8Sm&#10;U5s4a+BB7JzVuFNZz0mPgOF1UllX6YtmsaYjLp8Twzk/zjide9P8ePH8lfH3f/xZ/Md//Hv863/+&#10;d7z/iy9iMw7iKvTvsiOFsdzE6VvlcdtXtsd1H6yPy96tjSveWx6bztbh8JZHtxuwc7znYHS6FfTz&#10;moNaJsDTmvPOjj5wDqqBzGz2bwD7NpLvzUFHL3hgccy7Ozuy782O63bXx3d/diq++6ufx6Unb49i&#10;fJ25YAtnPdo934fPnA4WsDhgEOsvJVwKnIBJ26Iv7egZwllQB2Zx38nIufq6C3qzB7au74oJ0Y+v&#10;/djX/uiO2Tcgx2DbUXzOEGTKIJodiBVProlxnJflT5XHaHSeBVXqZh1p6eHsKLMrwHmiPbBNXdBX&#10;2qjUKQ+WNHEj1bkFxAMeyk9yaxGvz+vZt2tC+bbqeCCfY/LH9bJITKYlO2UsiJDOyeCC8u4ICDtN&#10;p2JjJosFOVPaAAviPMP62wP5DBlRxt6+KGp49xnoBGfxGoyTAaMb+9OG9+rVODnJgLOJTOBZLJEK&#10;lNQTYBfZHvpiry0EFNuO5j4y4XQHM9jtZ2FhH9Z49C0LU+dpG3RwD3SFBQtiZwsgLcbIfRFcjJz1&#10;xGYtvHdRqgYfxjWHPVVOrfIv21MaY5HJPo0TowPPmZJxKTjEPt8Htn8Ef5k9dvaQtGUjOffd2O+r&#10;9m2KB969PhpPFseW88VRDla16z/pZ/SxQZ0s9sGEYvoeeisViPC14ImqePq9O+KWk5dgm0oiH59K&#10;v6rAboe9BSnBJXX4SORB30Zmh86siz6PzACt+LvJcxOnxayVAT31k3St2i59OGnkZ6KbJjzE8yO7&#10;JsBMcMwBfw69NyfhieTr8KzdkDFnK150R2505O9i0l7YQwO4zkdcgg6oB8OvO9sQjadX4Fs1JU7n&#10;o0P64bP1Yl/0FaU71Hd07MLi56uicf/q6GjiFPyWiRxZ2DAJWVmADRh5HXuPT9qzakz0xW732zA1&#10;BZHa2zGADW/LXhiDWXy4MkqOLkXeSpv8Vf125MrzkPaKdzQgrp2byhnuxnu33DIrzaw1eShjTzfO&#10;XCuerYX+Ems75Z6c6IZdMjjuiIbkx2tb+Z3ku/N3u1qlte4MpklJO37G829XeaKM5b7Oe+vHmk/l&#10;fKSzxpq1xVZfiCN4JrPQwxl8NVDaHZmY+3hJvPLJnq/+8Pe/79IM8/7izxe//6uZL374pd9VvpgX&#10;kzmLYjWTHxZF2iGeYh/GQLgGs2dDLLjARjl73ZE1nlUL6YylTGD9qg6ik58vjfa807THlkTd/kL0&#10;fX6Kxaw6kB9bT5s4XRaL0f/GbBw3YUDbeaHaLRPSJqLSuCQ+b+yz+ICvl0TD4cbob0K6bnzylZs6&#10;w5AnZZ13T7Ll94wtGWMy1sT6tkee87DJlfgxNSY8sCUV2JVu6IVu1WMjq2ZsomxO+yu25+ymPfZz&#10;TLToW4h/m2Nh4sxEs4wMtGN9571akoK3Jk3Hcx9ja724TOJY+OnYLseM1B+4ND76+XfjKz/eFVsO&#10;VSQa1nmvF0fDzuKYdiufh75phbxIP90xMa1MS3ODe66bkqhMZRazqzGbMziNc2X8SXm1KHIm9159&#10;vBZ/mHMC7lBvmkw17mji1M7MCejHsVwmrOzCNClvEn8k+qk3534QOGDUq+BOnknf0s+x67T2QNPM&#10;0MJ9nEf8zI1nN0Tt3hp+Bv9wV350tduUc9wBfDUR33gGunM88iGNcyqGQYbSDE7+LgYuQz42n3E8&#10;jUFi5MyuG95pFph7Pvbv1vevj72fvhqvff2uWLuvNHWAOSJLfW83l4Woxu5kHsl9oxrfvCFq9jUl&#10;KKvQZ3abJsYP9NuML6MLbsqOgTyPtOQL9/I9/OkZu3hHfs75y3l8tVA4G72WRi3wu3bCugbrzpbG&#10;xvMF0XimECyfH9veyo8VpwpZg8q4/b1bo4F7z+HnTTx0vGlhlL2MDwAW1544y6/2YFFUg7PreOfG&#10;42vYK/xMrjRiyrPL7w1l7WsPWABWErefXhUHvvdsvPrtp2PViTVJ37qXKY7B1yJs4obj+Pxn6mI+&#10;a2JiYzLrKx22Yxk8S2Mfa+osliJ6MGesNba75W2LE0W4nZJzXimO9Xx2mleLzCzZU5KSztX7SlJc&#10;oggcNpM1GoEsjEIX90RnWVRsbFTd1QO56YYOEmvI+Ga8RnYo5cxEvb6OGD7FN47iEx+sTElxn0lG&#10;DJuJZO5z/qQUrO3wAYwZZS4dm2hx1eVicPV6i41NnXJlYLly1mcy8iVr16Pvbo4f//Zb8fq3T8ak&#10;57Av2ljkbiDvPgD56M6VxXPLOCPVfxF7YkfnRZc36QQTtilWcCG+nXx6/Qd0sjoEv+Uizp9+n1hP&#10;XGzitAv2Y/Sdi6J2H7gU38lxRqXgftfA5FuKmSb7wOXnqOP97ObEXtLh/Ey7lZOjM2d73q0mTutS&#10;x6mY324uY44myWTC6MVXC0pm4DOMAitJrbtqb3nc+H4tctCUOJWRxXEWpTvxa8BnFt82HqxOMRKx&#10;hwUH5icsgtEm29UqJbAUmnZUTuf7jv2ZymUcXZZIz5dJNTtOrzhYFye+98Lu//W/PuvZbDL+4s/p&#10;n7ybc+Op2/9l9L3oFfRuygeoW5t9eYug1dPGYoyD6LMaV7dD0fxGSqqC1SzAdrTPBR3eD99lIPfX&#10;DvpzqZDdn2dPLNK3oGsgOqUP72vHfuaV+ESrp6a50BbFd7WojbUzlt0GmRq8cUryEVIzkXvkXmNP&#10;bXRTn1tMYgyv9GBV5B+tjcX7y5L/krBec8epLFWDLp4ZvZCHbjXjoivfd3az8egx6OI+PHMH9kyd&#10;M/r+oth6anP0vwF/jftbAN4F+yU274ONGbF2cmIflT67/HBFrD9vkVhNVB8rjfmcP4uQ7DBsaxKR&#10;dWuNnm0pNkNvmDjW7skK1g0cOwU/atrOohjOzxuLMdY8Hxw+lvv0xI+TndSfdRyhtsPGEJtCtPUd&#10;7DLErjj+ozsy15nzneJm+OqyAY0BW095aHFKnObxrHngMBOoy3dXxFPv3R53n7wyBt8GjmMNU1wR&#10;e2kBkHNcpbNNZ0A52DQjBl8/Pzacqkodp+t5z+c+eCCyn6pIsm4BZHdkwbnyrR/Mj1Y8f6LpNb59&#10;C/4I+5hyJ5ybBchqxYHSFOOVTdDzZ3xtIXhj9NVzUsHvLJlr0DWOx3Okhs+S5r5jX2WpmgTWGMra&#10;2TVqYtW5vLJxZt6yIMaxn6PRZ13RIxPRK/odXZCPVsie6y2zlXS9/bHLA3nX1IyGn9BZvIic2vzX&#10;k3uVgWGW4KMNvGVRk9/DexoP1BewEEZdaVx4Ens9Az/YYieLQmUwSkWh/LyNFrLLWVw65cHcGMDn&#10;9OOS1chGP+Nv0hQn/Yq+t1hkCp83CHssY1HCL+oz1t+zaEzPObt9rpqbRvv0Zo0zsENdka0WyI0x&#10;1a7IQ84j2NSHC2Pk9kWxYf+WyHuxJGEyc4gWyBQ9Db6/eEb0rR+Pb4mPiX+Z5bmwOID1H2hcA3ns&#10;gl2UDtlRLRdZmTXcLrqXilPwawDKyaRNSwTHeRgK3RQUofQYzi2dxgvZQTARA6NSWggwrcE52IJj&#10;sAgFNw1waIeqwFNwkYdxmIgjI0gzkdXJZBQOQweUQjcE0g4JQdZFAPYRPNSOAw1RsLc6UWhK2/vC&#10;126Ifd87DPhZx4uaIMxNi2nFo4lTL51n5+TZMTYDQUl0rwDFFtc3BQqTQRGQalxcfC/Aook8E6et&#10;V0yKNgoeG9jrMhw2FEk3nElpyKoAqMUY4/JdVkkVJeqh1GXqIVJp4YCkgLdBOO+hctXAcN8WvGvH&#10;peM4IOOi+tX6mP5maQxj/QY/XZgqiQw66sxLwySFkEI2GaEajEJZ+ExhXHN+WVx8tjgaD5g0tWK9&#10;IJZp6ADOo27LjpJXylPAxao4O3c0KlaGJw52BFCqKb83AqF0s6VDNJA3jK8GaEwEGtA3Mbnkmby4&#10;78zW+MnvvrOp2Y78xZ+IaHH887ceqH618T8dntwJY9ILRdydr840S++tUsEgWHlrV95U7mHFrgpe&#10;2gWNsLRUOmqpqkkDgmJWSfZCUSdD4t55aVj4qgEyybwYuVrMz83GsDivRwrk7ijSDuxfDxSBSbOW&#10;KOAuteNj1PXzEi3Tn/fIrxwiu029n2s+/YXiqHL+y4GKJM+t+bkuKCLpenVcNAhZGJhMHJIuteNi&#10;wJVzOGQYFfbPgL+VJQZMrchasasxqt6oTzM3W6N4rNDtimGRmsZKmRl2KeAILAYAN55aEQ1nlkX1&#10;0dJU7WJlhh00dul2uV8aERUsZ4/Dr/K/IFftkNlBt+A8IuPjOVcGby1uGICRsDrd6mOf34ppKc+s&#10;oluAXNRwvlVA0iQYpGrB5T2sBDNxqoM3BFmZBaAZhMIsejkvzbUQnC/mXOfsLor85/KiHmd0HMpJ&#10;sJSFQUrdUQYaMKR2nLr+FxKnVtgVvlwaW86XRePJorjj7BVx88EdkYlesSpeCutU9Yec93gEoKZR&#10;cS1N6gACMnCUswCfUpLlo1NM+lk9aQJSZW03QO5jGFXuMx5DMu/FolTp1x35sgLfmatSFdh1OpB3&#10;GnD1vFQ55pycVLGzCWMIMLH71cKRfpy1LHSfoH4058TzbILYoJSBXKmlxl07LyVz7ZLy/gYWivl6&#10;92tXxANHHo3N+7fFQvZlBuDNc2eXkmDNoPMM9JUK2k7hCeyL1YYm9azQnPlwRVyy58pYDyhfdSQ/&#10;tpzKi61n82PVmYLY8XZBbD5XyRrw/jgaXhoqE6cG3XQI7cy0ynQWuknZKN9XGGtOlfJeTR2ndjSt&#10;PVqWEqzOLVyGkW/gWneqMVWOSg1j8YRJ3UF87YmRMtilg1pzuDguPlYc7//wtfjRbz+NEz85F5WH&#10;lsY0ZNYuf/fEQHsJz7HxdEVsP8c5wPGTejOBWO49TX3NOlkhpqMgm0A/zrGJEIFw3W6cKUBM8Zs4&#10;s2dWR8PJxlh2tC6K91pRXQaoqExd03aVOV94Au/ZGUdi0JM86+OAAD5Hp6UlgMTKbiu2Lswrmcsz&#10;pnklrJX0xktxcCeiX0sxnIUAOmeU2BUlqLKLroCft6hDg2sHqEwErXEwWqAL0pweQJvBTHVd/5sX&#10;RhHvIv26PPk7ji2PH/7qfPz3f/0p/v5f/zOuO/1g5LxazFltKpRxjf06z2Am8jAJALMEB6rgjfJE&#10;wWKyvr12RCfIIGTqOPXv80MaPOc92+ndHb3Q8vI5KUnWA72UZnJj5EfflxN1h9j7EwVpJu5M1sA9&#10;bJpX0qwH1a83AwgNmnlWLzha6mx+zip/u1mLHy6JsiN1KXE61OpR7IPOST/WN9HR8tV5C84NSZ1g&#10;nOnpnJ8vfdAYl5wtiVUHC1KxTynr042zZ6dMW85mPwDjyr3LonhXWaouc87UGL5KTTIQXaRt0nGU&#10;nnISZ3MBetEEazb7YgHFDACgFFEGqO8+veE/vvOLt+/GLv1/zis59fm7y1fs3BFZ2IYeAEk7Wrri&#10;9Fjk0w59qs2yu6n/3YtTolYaSp31DHSb8x+6gAecyZZmkTbbDb9agS8FdivWUBrgZMNYV6n5TXSa&#10;LBJHpHUVD3CZ4EwXtkonyE50dbTgLwvd2Z/zYLDLLsOmQBnYhH87JzYT+R4Pxqk9iCNyuIYzXJmK&#10;oxLtDnvVBnmUZsRAcxucLOeVSM86k/1YtK80RnKuBc1Sl+hcyf6w9tjmmHxPXnQ0icjv+1wW3YjF&#10;+q+alDrGC9H9Fs5UHyiPaz64PLa/vYbzWJGAt/NKsti3VD2K/bkIu9UZvZGo9sQB2KpO6GPn1S9A&#10;dyn3shwYUByKHu2r465TiK2SZmUu2GMG+sFisbI9nBn2OFHnIVvOpBOkS6/Zh3VP80rAZeNvWxTl&#10;r3Nm0R35XNqsMnThxn3r44e/+1l8/otvR/5DtdGJdc7UViN7dle1NUmgQ6CDyR4ZpO166ew068R5&#10;JSuPFcYTH9wTW/duS7SSw7F5fQDMyrDOmna0J5dzTRM7gg4W+kKWgxmsc+Wh0ihGVxWhE60QH866&#10;SA04/Jq5qeNxMHhAB0Q5kabGxFQ3zp/VzZ14nil8byBnpg32tSUyJ71XX+zYeBypaa8VJxqbwdzH&#10;AI7d9V1Yl87cvzfv1EP7h0wPweYNNIjOfra4BFsqFlKG0QHKfulD6NSny2M0v2vBgvMsTYBWgLet&#10;Hs3h3C4A19sdJz4pwJHN415SkjqvxETrLM7KPHD9Is6ixTljcS5kQpHKznkl0p4bFB8PXtL2WTAy&#10;jTNm4mkUP9NEHdjUuWWi35nnFjVYZW5xXX/2zARUP+RfyiYrj/s8WhMvfXww3v30QOTdsTAm31EV&#10;D7z/YFS/UJ7mXFr8s/h5dMnm6Ymq13mY0rtmIms9OH/dWP+eF89M9sE1FG8YvJ/N2upgi6n68o4m&#10;kfpwvXzq8vjm//puNOy7O3qAycayV0ORhdnguStfLYivfnE+rjj2eMx9uiSdCyur/ZqHnV51oiJK&#10;D2J3WVMLnEzyVfP31fgTL769LZa/vD5e/HhvPP7Js7Hl9MVRtKc0FX5qt8ZrM9GtmeyNOmgs8pPN&#10;2RiNjNltKMXWCHT6hpeK4rOfHY1/+9e/jz/9x3/EBz/7eTS8eXGsOFoYy49IP1iYRn3c+pWtnOF1&#10;nOGauJhr05mlnOvq6Hf7kpQoG+I6c7ZmIANSdlrsOJzL6mK7BYfdDkbnHDprdTD4aSiXc8hmuc/3&#10;sn73ZMdq3v38956OH//253Hj2cdjiVS97Mc4zn5L3sPg0XRwQAtsWj8+z0SUzBMWdzlnbwjfG2Pi&#10;FBm22MVAptRaXdw//LPMFRNSAapzN0dsnR7lLyyJkp2sFetlMd0IPnvLobWx8dUrEuXSINaqC2e8&#10;LfuWsD9fO/FOWciSFc7OlFLmLBTyq7OZ7d5vge6UukoKtmHYIgPhBgMsHnbGp2w9Fg31QV5Mtg/k&#10;ckaPidM0q5trPOs5EpsotdZofn4hsmLy1YJfmRY8DwZ9pKGc9zQOPM8kS5C2yi7j3Mc4Z9KigTlM&#10;NFtAIc7v6lnGrxhz1ZzIYp2ctd6Jrx3AqQbjTL7KENCf55Ta0MSBnX/SueqbDAazOBPVMSv9r5gT&#10;Q27E7m+bmQoK2vPZ4mfni6XgALhlOvtmwnXRg+wX79GHsyu+8h6OiSjaVxIjr54bvcAgvVk/CyFS&#10;sFAsD6bvxv6aHO/GuZJpoQ+6Q9/rkjfXxpffuikaT5QkVpoKZMV5TSlxpC5A52Wgk7VviUoe3Z3F&#10;eut7OOOp9vm8KMInccafPpXBL0dRVLyZzzstjOnopeE8r76N59pOPX0efapW/Ls7z2Oyp8akg1iR&#10;PclAPiwkci50b3DVFM/aA9g1E6f87jjkbB62bAgy2VGfLAWqZ0cXPjPNAruNz+VrN2xhL/StnTXq&#10;Tot6qo6UxPLTdbHyzIrIxz4sOYi+eHhx9KsHv7Ev+oomTvUdu/K14PmqWLN/dXS6MSclIQ0g6m+M&#10;ZU9msqdDr58fnZaOi0zsaKaBIz7DmXBSQjq+RP9qBDKwZH9ZVB5Ziu4txQbwjJwzq/D/3HHqfmFn&#10;xBjOu+2KrysVoN3D6h6TyPrYaQ4acjDrgcWxkHUtwF8yMN4BeU34h325iD1LSVL8YakCx3D/5M/5&#10;fWywncYmnowBOLLBPRYvmWCW6cxkdgooi5k4kxYqdddPRC66ss52RC55vjb2fufoPmMRzTDvL/78&#10;9G++W/PUO9f8QwnyYUDdYOpc9tnRBs7WlZZ3IHspA44FPheKIOzwMGYyRjumLkFmpf7O210W1buq&#10;Ygxnsvjl/FiOb2UMxs6ohv35sflUQdzwzvLIf6E4xWykIFdvZBnXQS7seBZ3mXi04GkY+zf5jZKo&#10;39+Q4gKdbCBgXdMaGZMSO/n+4hLPkXjdPTJ+cf2i6ICOKMH/MRZVBOapBPMUYqe7gw+MWfXcNiP6&#10;Iq/tsP+tsXkXYfNaNOPJNErKeyi33oOvxuMSYwr38O+JChR/Jht/yxFOfbCRWVz9WAt1l0HNfpzp&#10;ha83xivf3B27vnVvojI1Vpe9C//vUGNMMzjMObYzyoSRVM8W8zmaoTOYxPsYCxyJLOWjFz17xgpN&#10;hoor54HzN51tjHrOiEk/fRhjjdoRY4/GSvTZpNC12NwYZepaQt8YQ7Gzpi92cRjXBD4rD3/ULvxC&#10;uxFTIRN64mB1NJyo4z4b0D3413s4py/lRVuwv/bIRJWJU+ObJsjsLrRwyPEhzrW2AMDnyse+bzxd&#10;E/XIhewKBo8tltCXnoV/edU7G+Opr98R97+1JarQHeX4skvQCQb4W6LPe+C/2t015il8Xdau7lAN&#10;OKApaWoRYAlY2L2o4O8j0TueJ0fUzEX/zkT3SdG7iPdZwv9n89U4QD4Yw/E2+ubJP2eNS3jvbW8V&#10;xeYzTV2mV7yTl8YByQa25dzSuOWdL4H365JPb+yuHfKY8yTn3LgDfrNzWU2eehXxTKuPN0bOa9Vp&#10;TyxAa885aoFsGvOr3Vcei3eVIgtV8eRH18dDX70p6o8vjcmvNo21mc36JIzE3q7Dv1/D+smWZfOA&#10;82PtTDLhYAGCOM0guus55oWi6MBZ1bboE9TvzU8UxOuOOhO2MZZzj8I9ZekZK/eXJProItZjHs87&#10;lp8bhDz04Pzpw3YXD/M5MgM5I3es9+CyIDN1NCNn49FxxmtmIZ8mNNafrIqlx+tT8vJCfHsil51W&#10;eS+Bw9Fx6lKLMmV/64oflljx0MctxeHo5s6XSqvJOx9uTOvh6I2rT9bFmc93xy3nH4yhyIG6Q5w8&#10;jHvYEWXhgntujMGihsXIcU/kMMUGOEeJ+jUlTpt8zeR36ttfzpk2rsD3WzRMTs0mXcFz/dCx2puu&#10;9RPS7HNn70t3LzNKOXhqJu+cfJoLusc4HzoiNaFc0B34Qhc6HY3DdsX+z7huEZ9Tl2acSg06BPwh&#10;k1wHzqWYy7iFxXn6eTIPWWiy9kBVXPdebaw7VpAKUkyaLttTwN4iJ9jwKejPFcdrWfNidI9xPwti&#10;0KV8jnEa9bdxBM+lsmOBqkUv/pxxr2zPMPvns1j0tmNvdRz9zjPv//IP3xvQbDL+4s+J758be/db&#10;D/x6zINFKR6cATbqrl+mvfed1c/83UK2/t6Dz1QvyOLVWgyGru0KXrZArI22McUHwAvYOVkVUzLV&#10;ddTOqfO1m/yMlPZS2RYjczMtHLh5QbRdOSV1LXdrnJy6/rSV7mlb8EH/NZNTJ19KmrsP7hH2wRiY&#10;dkPMayK2FIxfeqg6cvaWRleex+J/5dHktyPu+vI+Gdwjo3JMdMLO66+p95z92I9nMv4g88HY+4pi&#10;++nN+BzzEtNF29X4lsoQl8xGwzdMTSPnssFilUerYtW5xqg9XhHlh4tT7M0ubVmGbBSTAlY925LL&#10;0QbGtRLGA78kSmL8yRmcV+mYTXqJvybzc2PWNhVQOm5Fpi6LZOY8kx/Fzyu7xem8dECntuSZbcpw&#10;jrEjLtKoBuTFXMSIOyz8Aj8ewh9DTyzhEj/aQFb9Ql4UovO6sl+eZUfkKO/mpqSvlSUxrbOFA5zl&#10;weDMDaerY/XpgthwtDKefveBmP9YaWqqkq2wK3vjrP9unN/2NgZpW9K5Ym/Bwhb0yhIxB9ksOVDS&#10;VOiC/6cusnh3Ic8y7oZ5Cd/lomN7I89dwaQ9kZmu4n7WrDt6JfPyJhw/YMescN6pic0+YPIM9qbP&#10;lXNjLPs59MWixG5g8bWjM7uCZ0ycGt+2QCATWXfG6bAtTe/aGx/XwiZzOan5D9lf9OUmxiDph/vj&#10;8xiTkSGuEPuiDpzGHms/zE0kH4d3mcO97ATXFxrNz0/kzIxn3yah26eh4y2o1P829meznwXCYjR1&#10;q4Vaxk+MnQ/l92SDaAUObKGfxvq35plasj+yorRBbmRFGoSO6cbleUvjQcG7FkZbfC5L04QduXHd&#10;8eui+MXSGMj9LZwTH9oUufjBnOi9rKk419hBxvIJnI3JifXHGKU/b2FMD9ZG9qmLHFZv4tTF7ceB&#10;kcpGR8BqeiuBVXoqclvfnVs6mReygsMXm8j35z6XD5ArjK2AnSV7y2MWC2jWXEdTI7QIYDcL57CD&#10;SpyNaM8L23HqIdBZMGgnPY2GZQI/8+D5m2PF4XWps0jQcOO51XHHO7fEjJcr0zBh+aqlyeiLMZES&#10;x3lxQ3kug/ImExxAnqpkVHYqf5UTB+3PyVO/amQwNlbztgbYWb1pJ1EPDIsBzbY45z04qHNQ3lUA&#10;ZZMTBj9K3yhICikpRD/bg+TnCz4FpTp+zc6fHSvSgXapHhO9uJY+XxNz95THEAxTPw6CVEod2Wzn&#10;nFo904N1NsEp3aS0NQufK44rTJyeKY4GKRgxKMtMnvJ1FQZmAYqoZk9VLH6zrCngzGFTiZvUUah1&#10;4K18cY7HcP496R6EnXv1BeD34avO/xz2fgR7NAylns1Bve3Emvj0V1+5u9mO/I8/5z7/4Lrlb67/&#10;d4eCS/nWESFuh1K3WyBV47i+HMLOKF0pbxaqBLl/d5RMqnjk/wbwf8pUCuRpPBBqk0x/ptblMKf1&#10;1bFTyfBzQ3g3Kd7sVOzD9wZfNTfRElr1ouPRmedJHSUoE52RkVfNTgn/JAc6Du6VRkaDxSWfvIlT&#10;578U7i1JNDTyZ0srI3W0eyl/u0kyO06lwxyEEpoOKBgOKLCbNVWkeF21IFbuWZUSpxk4mh14pm4Y&#10;oWSQMFJ9OIBz782J3IOlkQsAdQ7k8uPVsfQQIB6QnKhdOEc69lLpSnmSAg8cfqukLyROWwGI+l43&#10;P6ZzJuw4tVvTIECiMgasZdWOTUmdtlxdUfKLnwFUvl4T6/ZVJppUO6U78fM6+razd2cfOqLMOyN7&#10;Ui1aPTeY3yt4YUlKsOUh8yZPcwDisx/KjSX358TYW6XcaiowcF0dEu4ZtmOnlWsrsMLx1mHKe6U0&#10;1p8vixUniuNLpy6Nq/duioHIXaaBB/ZYR7mDgRXk0SrPtJbIQ1vOZUpaV42OwZfOTtTbObsxbry3&#10;usZOT53TvMdyU4XMQv+NIrZbrheGxWobaSelJpNKeiBr1hP5tDK7N/83DLCYhaPZi30addvCmGDi&#10;lPW0215O9WE41SmozjN2RqZMnPbgGn09QIrn0pBImdoPRT4DkHPtCyvjgaMPxsa9F0eOQBvlL+g3&#10;6G9lXAHOyxQA+yT06xi+mkAbhyPg4OtEHfUATs3Oy2LjgaWx8lB+bDzR1HHqbNjN5/Pj4rfKEjAw&#10;mJ2oZ9FxxehbA/NppolOH3slvYXzTqSPbTzR5DTaZWawavWh0uR82UG29Ehxmlmy4lhlNBxpiIWv&#10;lKREhVVhQwBuVtt2QR7s+qoD+KzeXxgHv3V/fP9XX4mTPzkXtUdXxhTWyY5mE81SARWgFzecqIgd&#10;Z1dGtc6KNoB3N4hu4tTORCmsZCiYj0PTB8f0ovvyUpVw2at5UdE8r2TTqTXRcLIhlh+tS4nS2iMl&#10;UXmgPIp5N99xMg7WJK7BrOMo9IHBGWdAprNogoQ1d16JHXw6QakKCsNoknoJBr4GB7f41fyoebWc&#10;dWqaVyJNr0Eu6RCX4ADJsJCCFnyeFHhSijobRFnXYFtYoa7rDtAo5Odn8z7O92k8UBof/uiV+NOf&#10;/il++r//d6w8eFWi43NexACTjwAkB94LLsay/1aBLd5ZHAtwClphR9K8kgtA2DOvPfHSRiGLqboQ&#10;PdaaM9sJ+bTwyFklGVw90DGTAYQrDhXE6hNNHcDzeB8ZHxJ9y59tVbMeVFfqYGkHtYfo3S445SbR&#10;pGsrujc/Ko8tTTNOLapx5pwJhax7F6fKR4NP2hmpCUehs6yyW8Ce3PT+8tjK/Z3/tBqb1XiA97wr&#10;OwFdg2VTuMeqg/VgguLU5WRnhgDZz7SoxwIZ7ZUJE6kbTWhb1anzaoJeutKRrKGdA7cca4iPvzjx&#10;6v+/eSXHf/B2yaa9V/13lsCJc58pwDIgha4y6diSd2+JvpCqSUYMu61kZLATVAoTQafz3v7veSUD&#10;kevUYcKaWQGYbJh2i7/rnFi4ZCCyqeO0ySZ2UEeibzqCNboDbqcjcx3Rl84/7Q1YtRgkdQI3O6Np&#10;v7B7fzGvBD1eebAqKvaXJ33Xks+VQiYVymyYlopNrHLusWx86qqzcGEhetNgWCa2wiKti27Ijt63&#10;Lo7NJzbGULCOXSR2BXQALOtQWcjWr2FColkuOFAUBYdLovF4XVz9/sXgu2VRA8D3bOvk9eGZ/dx2&#10;2JOmeSX8HScnYQDtJ2u4AL1gsHkEusTOWasGh90wP/rVjEnVfD5nt8vmpEToHAPNXFKbqyO13315&#10;ZmlanW3WC9vlrES7bwxyjL5tUeS+2FTkYze6gfNyvu44vDV++jd/HZ/+/JPIf6gmxCqOinBtpXhx&#10;XokzfdO+XTavKVHCMzhDec3ZpvPz5FcejDVvbIi+nDUd8IxrcFSQld6Po7cezI82Jnx0hAwSonvs&#10;pu5zyeyYib6rOFiSkgqpWwJ9Z1JeWpohV81JQcSh66akJKTFAspXFvvchs/uxFp05zOW4JzMujs7&#10;+vL99soA62hwfRTfd776SM60CQydUWnCZI6wQlb6HjtOLVQQJwzAmXU/nR2aaKCa5as971vyIPrv&#10;ydIYjQNll5qjCyZYUII9kdXAgKXOkPM/pOGzKLGAe03gnEgJNI49mMIzTOWMzkMHiDPtnHXm4xj2&#10;eJJ4DflzTovOmjrPghkrUQ1UO485zStRByG3OkFiiM6cSWcLjcWuduO5hqAf7OjqzNUe2cp4qDzu&#10;fevJOPKNV6Pw9kUxiZ/Jf6Ui6Qjtgfoh+xnw0MZpOD9NMzHTXEwdIWTcIrvul81OPowOrjIwAPs4&#10;AXxjALYNstaRtZKqtx17cfsbq+KTn30lth59LHW26JSO8bp5YVQ+ujhOfvvpuOOtl2PmkxWJNsqk&#10;p121FpM2HC2L6sPliXHCzja7UQxSWQD5wnub48V3Honjf/VePPaNx2Pj6a2Rg71u6ubGBrHOE9Bx&#10;jmKws9Fq+mz0+Sj2eCBrNoBnG4uznI1/suujG+Lv/v5z7M6/xls//nFUv7AhGg8XRP2Rwlhh4vRs&#10;adzy0da49oMNse2d2thyvjK2nKtNs5IHPZCf7JjBJjvuDF6aNBiMbEtDO1j/D9lSFnVsZXMYyvcz&#10;+LddW3PY49nspRXRS5/Kjd1fvT1+8rufxr3vvBJ5b1TyPga889PaSrXk+BETfb1wPi3YNOAqBXcr&#10;bK00sqPBhuJ42Uv66NfxXM5i6oVN0sZJ09sXbD3+pvkxB7nLfTk/JeYdc2FAtODlqqh7ZUX0lSVC&#10;O43Nkc3BKvw27FtbdLsJeAsAfN+22IHkePO1C3pLXdqeczjIAA4yIZ2ngd6R2DaTMMqYxT52ptmJ&#10;mMH5HcAeiXPsPBCXjve8g3mccWonqlXUso3ItCG9od0YYsEJyIkBWWnlLAgZyjpk3JqdErFzOOvD&#10;kTGZACzw0c5oU2Sd8UyPQh9lso4GUJy/3x58kOaXcj/n8vXm+XqB5fTtZX3oDW7N3DQthvKZMq/0&#10;Bv/2vHhWDALTdufc9WSNxcyevV68u/OZrADPBbdIibz4wewU7NAP01fRL8/eZcKyPIbhe/Sy89Ei&#10;VrBKsoXiMTB9O/ZE6loTp84n7ca+q282v9YQ9569LhqOl8bacyVR9mZ5GuGj76D9sOOxI3bSAlRn&#10;bouH3DcTxMP5DH2RNDt/Z0HqHFgCVjT4W/ZGfgoAuaY92Ad9G4MoBuBSJTr/1geye9fixVU8/6Y3&#10;aqMAXzsT+WjD/rfjyqgbH/1N3Cqb/Ly+iokku7sG4CPJtpR8HfbGwr1WYgRstbrKbjJp2QzUqQfE&#10;4zU8mz5fI75fATgxBztqR0F/ZNqEtr5idy4xQhf0VOELVbHu4NrodD06G/zWlvU06CwttTPLR/AM&#10;3fBznZdtV6izs1uKsXj21OHEng5C7gr2lODjVqbEaS/28yLOQfKBxYDaP7EGl4Xbo2/BflSPTUHB&#10;Fvjqzl7z85J/x7O5Hhahtse2KwsGuJyddxHrnXClWMi95/O00UNZ/xQXacYyJhLVa+mefL7Uu1OQ&#10;pxx0jiw/qUjY3zfQz3m0q0S6O2evOZO9A/te8nJDHPzOiaebId7/+PPZr7+646G3Lv3n/KeXpGJs&#10;fXU7aCz6l1GlH/ZEDDHRDgLXE12n7TKoO4B9G/Ll3IS1jKUM4/3mvloc9Qdq2Ku8WLErP1bsyU8x&#10;GGMxK/YXxBZ8tGveXhb5L5WCYZv80NF8hp2mMlUYtDVpb+Kx79OFMRQZmr6rLBp31UeWhc6cGwuP&#10;27oXypSxI949YfIL6yludw35dwbPbFGk9HgWEzex+yDryFCH5ROjg2dRrMNn+G+LIJOd9Vz6mV7i&#10;M7+K/dEdSQ78fy6LUIyh6S/ZSagONsZmUfF0sIxMYh1Zwwkvlsf1Z6+PO97ZlKjxJ7HGFftXxANv&#10;3Ro5d+BzIDfGACzEs/hB2c5AXo2HiWfsHJ+C/GsTtZfGCp1VLc7P3lUaW8+tSt2NC8BJxhhN0CWa&#10;Y746W9KzZXeq8+ZlxTNW6Yx5k34+6zD067CXi5L+S8V74Be71sr2lzSNdThSg4+5FLu7Jkpfw7/G&#10;X5oGJre4Rizbn72aiO2yw1bKZ7vXZb8w2WNRU+os5rk9y3Yd1fH7+pImneyqtMBzHj7r1jPVcRu2&#10;/nLOfj7PYNGjNIatLRRH3tqDJx2VNenFklh1bGXqoJdmV+rJsv347HuKE3NJBRjCs6cuyEKWTKJJ&#10;0buAexRw71x+3gSqPrJdls43NU5g16Xz6vX3t50vjE2nC2I91/Xv5sX2c/mxlr9vP788bn37NjBr&#10;bYzjuTs9gE3m3M59MCfFPC2KrthXGsV7i1NS1w7UevRm+cGG1EQwEDtzkXj4niYWlpLdZbGYaxm+&#10;x83nV8eN76yJ2sPFIVWvNI5iSouGFvN1Hf79atZvJrjWrmOZ8Mayvp4/R3LYcWqBoUyH49mPTo+B&#10;v9GzXdDJRa/jr/Msqw4tj4YTjbEMf7WQ50osOeyznflS4s59ExvI5w8xdsf7yehmwka9brFqZ86L&#10;Y0fEPsa37f61uN0Yt1+Nfct6tPpYRTScWhHzkHWbEkz0K48W8zvL2mIwz1Nrzqqsdxn146M7PrqM&#10;bDINWUjQDb287aXVcfPbN8csZHMq+7jqYHk8/NH1sebgxsjA3lpQPhE/aDTvnIkOMs5nZ1QqtGY/&#10;85EPGZ5SchRdmopNjBdojzzTFy7+PzG6oAvar0AXGMPAfhq7c360I4iG4ouVvpofpfuaCqEsRHMG&#10;ovYm6QX1urEC9Y9f1R3qJy/0RQf9Fj6nW+XomHH5vFh6sC5GvFwcg8BLsoL1Yh87cD8LH7sg88YJ&#10;9Bksvh6OHll9qCaufqc61h9r0qn16NZ649t786ME327JM8aAamMSMmaziudPxkkZhMRh6m7jSoPZ&#10;T7uVZUgx8Wzzl4wfc9EBaTTSk+AusNnGXRVx8NuP/9UPfvnxyGaT8Rd/Tn3/7eEPvPPw5xMfKU3x&#10;Crv6ZOtogz/QQl/e9zYmg/3Uf7CAIpf3HAgWNNHqmnQGy8qWlGboqsNZO+2kXdL6MCnJ7Z5pG1lT&#10;m7x6YJum8Ix2KrbH7o0Ap/XAf+vYODnFk2XH0h57b9kfnL8++r7FTUlzdbd63M9rtutt8e0tRire&#10;X4lfXI5OKY525jXACtKmu4/tLRLjfWSU6MX++XUqcjYW3Tkce+d4jVY+L587/v7iuPjM1hiOvDh7&#10;tZNJP7B4T37HcXSjN0+PfPTRwn3FUX20OhpO1uF/lEUVuMeud9nfZISx+1gmvraps39xdGav7JK9&#10;wFLVmXUe/zDYjPMqo4VnwSSrbCMDuKf3bsdzy0ahnliG77cVvSUr1iDOr6ONZBcRg8lUpex1Qu4c&#10;9TMUPSIr0uQ7FkbNhcQp+jIPv38udmbhvdmxAKycic11HnAn/GVjA86edw86uLbu8RZkgLM8EDyy&#10;Ft214nRhrAdjPfrWXbHgYfwjcJYjaDJZO6mJu7IPrcQ2xgr4XOPmPdjjfthDY3czngFHHyhLtOv6&#10;3BORb4vGs9EBU66fG8MvmRWLXyiK7uDTnpfNSbGIHuiRTDBft/X4RpzBfmD2PuxBrx1gevzCgeCA&#10;nqzVQM65Sczh+DBd2Nsx6DLzc12QM8eRGIfvcCU/y2doX4Zun5m6ic2Bdef51RetLcpCTqbh40lT&#10;b5OaHacm1o0DLnzROaFNhVbaTIvkx6C7pnFPqdlTgRr6SnYtC6otArbzdDK6fgQ4zIJIm9D8PP0q&#10;2UfGcKaGPYXPxNk1Lm0hzbT7cpLPYvJfGTCZK312F7CGI9XEc7IkGeuxi9lxW8ZxZVgx/mgcYOKl&#10;82Plnkb8A7AN2E/GB2P+2c/lpTjGoFRwjUyvwN9Er/Wy+IW1dvyW2MI4TSb7PkzMK53PSBTMSA7M&#10;EBSedFXOJ1GwvfEghNcKr8QbjvBpWMbyQc6hSgF3Njjv1YLYeKouKg5WpMBa4oDnmsLPSEUk7aMZ&#10;eCk6OvPyXZeOj848oAFFHcEeCKYJ1FnXL4qDX38prjh3Y0x/oyQlfMoBD/V7yhJ9gokWq42cw9AP&#10;0CHlo91RAzCwUzVgGBUrwVqinATeVk5awfxno6Liv6D8VYAIjXNUNHSdeJ4shMfKU4PjHdZNTRtd&#10;/iZgEsBgla0VwrbsJoWoYfGzNSj+W+OlAvDiXh1Y3J44qz3LRkZG6cioeaQMgFMVQ3kPgVkvFIlB&#10;xzZstE6xAdyRbLzKOAnks8Vx+fkVseNscTQcajYsXMt2NxmWpRjeFYerYyaOlBU3w3Tu+Ewrl02c&#10;OiR/Mntm5+lQFIaOuNl9OzGlxJIuzYotD5YV2zMfyY1rDtfFN35x7s+Oydd+/LWu3//598f+/Oc/&#10;b++/3/3hx2s37b34X62KtjumFYqlow6O653em3XWmecgjEBxzUDRzuHwD7sKha+CR8C78L4m7v6c&#10;OMU4qxhN6KZOXpWTCkangcuqGqtHDGK05F4GD5xT2Q2ZseLFhIbUTg4x1unriPM34vJZaeh7CkRr&#10;qPws94ivJiisppj9QnGUofAK9pameTgmJlP3M58n6HB2qlXo3WrGRPfasTH46rlJOVjJ7cy0ZKSa&#10;g5HrDq6Pqp0N0Y3f6Y6xs9rDymHnM1khP+fenFh0sDQKuRpOVEcdgNEZFdKIGlx1JnBHgGcn1sUD&#10;Kj1TAojIxYXEaWueacCVc1OBgJVwBtsF4HaOSvUnUHOGiBUyKtc6lG0956/qZSvzkDkAscFn5+le&#10;qIiVxsoKDSuwR/EMg5HZRc/k4mw3gXANi3MsNSglty+IiShlwVJvQSKOnrP7OmvMUC4GO9x/CyB8&#10;79LXy2Lt+bJYfqo4bjq2LbbvXJcS+CqeTIylMy57oCRb+44millLu4Icdt2vblz0rhgVw3H68vZW&#10;xPydxbEQA+zZVp4NTM3/0sIYyvvmoH8yAAoaEynIpMK0StmAxIXgkIC1L/+24k8aw0Fbp0efVZNi&#10;5LVzYwq6ZCzrKdDQAFhVaxAqdZxyvhOVIF81LFnoBKkL0uw9zxDGZO0TpfHgkVtj054daUbmbGRp&#10;3EO5KRkjuJPCwsSpyW67hawoGo+OTIOvBexfxoF5ZUtsxPFcdiA/1h3Pi0vPLcHByY/1Z+06LQyH&#10;h9s5aVDbzsk0v4RL5/lC8lRHTX0p5YNB0+n8uzVOoN0by/kZh/+bcJWWpepQcdQeKI41R+ujfHdV&#10;CuhJMTqYqx3OcgoUoTuquG8lMvDkB5fHR1+ciuM/PA4oWp8qJQ1S62Av4D2KcObXn6iIbWeW49QX&#10;JWNn4Nwh/1Pubxr8bfJNurs56m6dLfbfDsq8Z5bg9BTHnJdLYuPJ1bHqxAqc2prIAwz5nJX7y3AY&#10;cBB3FcVUvk7kshNyEJ/nXtm53AY51glSj5o49dml/hEkSLkz++WmDiqpdRtwElbvq4xynEEpcdJs&#10;S+zaLOQoBzs1DGBvEivx+yMH0nR3ASCacLEoIc0rAYBKB73kydxU2WoQTgdz3ye3x//+x9/GR7/8&#10;KfuwJlHz6UhbcS5w87JzwWSEz5X7ZklMRA+l7it1lDqFz01O0YVL3SrAFhgDAAzqZwgMNgKanMdd&#10;NToly6Qwd16JM7krAYPZSa/gaKpntVFeKcDV/G8/+0IART3Lu7bi3HasnxB52MAaHBbpuqzcT/MA&#10;kGcdVjvADKKrj6XjdDaqcw2rsEO3fLAsNuMErZJ2Zx/O5oGCVLncWd3Mcxc9ji1nb63iHsq+SXej&#10;7bGYxnPtvJLUicr5mvHokuTImgTXqc5lzaayX3ZF27187aGl8dbnb+791f/5PCMZq//rz7HPz2Vf&#10;fuSm/7QC39mmXdAJdsb3RBe0vhCgYq2thNUmOpNMOXW4fleAZxv+ry8g0U6pRH3WbPPt/Mjk+XQo&#10;ErNFwgGsJ+tnB4azQTw/SW9vbcIb0p8YEPWr+slgTKoGBgD2YR+l9k6Vl9orMYW61H+zD93BYYLN&#10;8n3lUXK4KqrBWOM4Uz6/2MXP6IRsDkbX9cbWZC4dF+2QUenEZr9RnKr1pVnuZNXjzTggd+TF1pMb&#10;0zwM7Z3U9CZOnVfSn2tYw4RYjNO6eF9RlB0tjw3n1sbmt1bGqpM4YXzP+cGufyfWIBNdIX1cmlfC&#10;PaTVtyLTQioTMjNwBKSWt1PLGTcWbPXGVkmFKMVTS0B5e/ZDlg27vxcgT3aNyiBiEMaZJSl5inxl&#10;IntW5hqUNcghbe6M5nklMjcUctmFsfXI+vjeL78bH/zgTCx4oCrNCbXYQAfTcyttsvNK0nnTEUUW&#10;BmJXV2CT16Fv154oiqe+cm/UvrQ8BSHHA/Dbspf9wFCtkNcuYFD3t6WOcXKGclJxzUDsy1xkxXkl&#10;ubuKw5ncc57FWWEfDBYMuHpOmhc46tJZUYAuGoXTYEdfJvZI9g6Dip04j2tfrohZ3MeuPhNXPbBp&#10;Pdc6by87UfWOYj8zOI/TON/qNGnqtFcmTjugR/z5fiZOkSvxUTv+7SxhMZUBgB7gtKKHS2LJ46zz&#10;HdmJwmkw+2fXTQm2Q0d30SvodveOe8xAf83j7OW/xFnE7o7lHcewHxbGWKFs97dU0iPYmxHsr06S&#10;SWE780bhmBi00L7ORu+7HhP4WWl3Ey5j/XVOTWA5x64lZ0V61hn3N3VZWezVBlzUBpzTmnPZ+f6C&#10;2LLvynj6/N0x95q5MenLixP7jF3qzrmcBrZe+Pji6MV6ZeH89F4JpsfO+3dnvnR278FGk5EvZUkZ&#10;MDEpFvb8tUO2OnBP58a05lk2PVYZH39+LG4+/wqOJM44azjxVnAHOGgSWPqOQ2vj3rcfjLlPVTUF&#10;3rikfXPdliKL1ciU9ljfwSRKGb5ELXb44bcb45OfHo/3/vob8cDX7otVx9ewxkVp1q+60dEdJtwz&#10;uYfnRv24AL03FuzU75LZMQCMZPLWKvtLdy+N735xMP75X/4uDn//0yh5TBzB/bHzzjnddqY0bvhw&#10;S1zz/sa4xMTp2RK+VxUrj1fF9KdKEvWTQf9O6En3073rj0xJZ9sf+czine2EFDvO4N1GgSn05Uyc&#10;zre4hb2047T08dx47Ny2+MGvvhv3vfta5L5WkWyfPmAvAzk43dIzZSDrvXH0x6ED7UgwydCWe9jh&#10;K+NQJ+RYn83uX0eNdOPMZuGfWQ1sJXB/zplsBAZZF7he7LlsCNJRW1yZr71dPj6ysNnOME30n+ho&#10;cacOtTOPpCMeytcu6EwLFlphGxKlPGdDVomhPN8Y74+Oc65kf/DKCOTYeYhWuic6Tt7JymvXyU7r&#10;KeyFvpt7MlnMwzmw6MKZitL5GQQQ+4m10sxzZDDXhCprKJa0s9jueEdYTL9zUYwFb5o0dp6StkJ2&#10;GCvVM/CXB2GfDHzo81jQIe21yRcDlFILex7UoRYfj7llQfTld9QHVqabFO1j0GXbzBiEnuh16ezI&#10;YE3FzFLSZfF5maxbV+RCOvFh/OycG+fFVNZcPGuSQywuJi/YXxGj0T29K0dHX/ykLGSztbZevwhM&#10;n9htsAsdkC9HDGgT7Pxb+VJ93HHqylhxoiRWny+Jmj0V0Zt9cJ5U8iHAJ9LhGijTNolRsgwq8mwW&#10;MBbfsSAW3rUIXIjPj73wKtdneSUvBvNOdkzo0+jbXPBx9Hmk3c/yTPF3acirLKbjZ1eCPfuxNga3&#10;9fsMmmShJ/StpHhWTu06nvdmUQxBNtqCnVro62K7DMzZ5WCy2AIPg/IWnk9EL+rbmbSRHlSfr4Ez&#10;V3a4PBYcKIkFyMUA5NmuAQuAM7kMtJtoyn+hNjYf3RSdTZxasMV5s3On9xOcP/y6ETxr19px0ZN1&#10;10dNCSnjHfheyYdFlvVR8neXRCk+rvOMjQu0ZP2T3RPLiDHUwVdgM3jP0fjqXSrHpKCgerkN5+VC&#10;4rQrz2Vxrt0JJmhNgNpV2xp5TZ/nJXa9Rhy7MAVHLfpI92jGMiate6hzOdvGAvqjY2dfPy9mcll8&#10;5x6l33f/eSf9fOmdxWoGjp2hv+KNdXHsO2dvFt9FRMtv//jb4775V9/887zTb/z83I13nVn/b1LI&#10;23FsIlB/2WL0weyRes4AnawBFoYYiDdGMoFzbeLU/7PQwVhK+j/O6bLD+Os7S2OlSdPdTTGYlDgF&#10;a0vVexW63MSpMRsTyuoWk7MZyHl77tmGdcgSP6MHjf3M310RDS/VRmbpyBQb6mlAmDOUioiMoYhN&#10;xeVpPVlXfQMxJntmQsAYlN09JjrK8OcsIGnP+W0HduvGfvS9ZVFTAr6+aSZcCqy7z3bKGPvyEvNr&#10;b/nsVtxD1gc720eD62Q3moFvYsGkzBpSK2ZgWxehS4aiA9o9AE5mXWp3lUX1Hvw25Fs9s+nkZbH/&#10;G69FxT2lqRGiu/KM3jHG1xldbMxPtjlZXmT8cJ6p+EX7IE2vMcZ5nLHivWWxGT+yEJ/S7xljNNZo&#10;zDF1H/Jc+gT+n40GqesKXZMBxhEzDnq6MEa9yBkxacJzOQ7FQo8izkLFgbLkM9ceXRaNx1bE9tNr&#10;ouCVkijGJxzC3pmAbcHn9Hue3zUQrL3jfhZrj0CvSyErVkiUg8hW8b7iWHeyIo0lsaBEf3IR9mcO&#10;72FB8YojRXHJ6cpoBAssfq0Um1ybYj0m01sib50ex1bxvLm7amMlvrj7atLTgnoLJMvQNyayi1mL&#10;zvpuX0KW+B3xWAH/V8r6Oz9del67Zk24WqjlbM8c/j9bWcEvbTxZGBvO45edKoz1Z4vjhveLYvO5&#10;/Fh1ujCufHtt3P7ubSkOoI3q9OX8lJCxuM2krUVfFexJ8R7WSV3LZ5bw2Y1HG2LKy+XR56nCaI0f&#10;0JLz3YtzXLyTn91bHUW8y5ajZfga5VEK5rGIOK0LX/XRs/G1V6MTV50oj3mslQkD/ZwxyJhUriaf&#10;9A1l00s0+chkZ9YqjUkBd89/Pi/ydvNu+2vZg7XRcGx5FO3FR9lvd2xZ5O1smhloYfMYsKej6JQL&#10;E+vGDLRJ6iXjIxZOiN+SbHmxR+PYe5OjNhSIW+v2l8Ta08vA9cWJncikuvJo4l87bmeVuq0DZ7Uj&#10;fpgF150am4plPeP6fvqft++6LJ7/OvhoT3VM5fcWs5bL9pZG2evFkWmyCD04g8+fzPN2x3ZKZ6r+&#10;MJGrbbd7ujuYQ3zq2W6rL8PZvXCm/xzf1j6pO/i3tLzOXe3I+bPQqx3fN6aRha1cwj64P8bOC9nb&#10;+civXX4puadev+CPKn9+rvoJ/ey9e2ILnY/Zo3RETEZ3Neyti9GcJ2mVLY4Xv7fgbJrolXFABh/Z&#10;x9Stjm5ZxXm4+p2lsf44epUzqF71auSq32kMoYo9LU8F8v68+MNxdiZa7EC1E1x9bQfq6NsXRX/0&#10;n92Fw9hbC/wsLlWX2Rhj4rXh1eLY+fV7f/21X7w1rtlkXPTZTz4b8a2//lY/WQze/d7XBjzy7hMf&#10;LXyiMtGz263bjve1IEybmtbWvEEzZp7EPedcOzcmY8Nks2qBTTNhk8X/pSKMZjtr4ZuJ1g68f9LH&#10;rq2X+l154WfFbM5KtaDb0SuZ4LMuDY7emYJ+npN8PPe0JTLVFx99FJgzjWCy89i4gX/3Z9ivjsi0&#10;Xbcl+yuj6EA5MlsSbcTVFv6vnZb20TE5+l0mBWWu6Iqv5Dno/2xhkreWfEaKQfD8kx8sjUvOXpKY&#10;jMzbmK8xMWfs15jomK3TU5HCAs5I3bGqWHasLGoOFacYsh19MvEMND6AbCefzsQputbRBq3FimJc&#10;MFVnbODUBxanYif3zP/XhpoMywK/ylJlc5AxDztz14HbKo0ZoAdMbmXy+TaH9eb3TJwar+oKbuqG&#10;XuqPDI3AV7FArBLbbaFdDnpWxqqFz+TFkls5C7ctTPi3K/jAYmTxlO+oHW3Lv9PeIQ8WQozDzq47&#10;XRUrzhbG2oMVcf/pW2IuetAiV3Gq7COObejC+6qzUqxA28deDZCJsnxkKjic90JpLNlXFvPQU66V&#10;Y7xMNs67D79ix8wYf/Xc1ADRCdnqB1Y3ydkdGUmsiRumR39wWe8r56YEdk/jW5zp4dfOS/6PMYnJ&#10;YKEJrOcQMI4+l8Urzjhtx9nuzCUTjDigOzJqV6Yxpa7se1v3H7zXdv20NIpv2m2LYvKd2ZF566JE&#10;R20uybiMTAuz+cxR6EFxgftmsewUbJT+2QR0+Th8v4ms/WTey3/rOzrCbRSfJ1WvDVX6UZ5l5xWr&#10;8wdhV4Y8B7bAVkjx7VihDN7b4ndjBjYwyTDq2L2erMEY9ngYV2oGE29yrlqwZ+pju0b7LRsf46+Y&#10;Gbngfps+9BctuNX22Oxk0nbsTQuiN/tt4lSfMxO9KYPlKPw/mWtaccb7ckZlfbpoHB9kINrE6QB+&#10;oN1DTVSNqSqKg5jFC9mNY8JUI2LFV3IA/cpm2CHiwWg4XBVVh6pRvIA5fj7NOuVn/D+DMC62idMO&#10;OFfdAf1dMC7OqXQepCDLAz33xuz46mfH4+GPno3ZOytSRY7AN4eNscrH4J+Bm1zAWlcMSVeBHYZF&#10;gCe4chD8CJTphWSTCdREEXsBNKr0Lyh/FQ5KRhqFTvUYOgyA7c4OrDXpaieGM5vsGNOoOPxYMGfA&#10;PgVML4BaDZfgrflQXUicanSkTs0sGRE9C4dFwW1Lonh/TQzHqPTnkNs9a9LIoJ6JQSltDeJMehAH&#10;1XdECHecq41LzhcDMJooeuu4BGlLAfBrcYjqDy9FsAr/TE8g+LAyN81tM6DFPkl7OOqunBiCcA3l&#10;wJiV999SqxmMNskh7Y7CvGNXSXz4o4Ovv/vuu601Kp//4vO+579zbt8Hn55Zp2H56MffqN22/9J/&#10;kUbNJFc73tWqFQNNvrdzVlphWKQtHHxbdgznwI1AaIevnRKZHHoVvDS/ad5KUsqsHeuYqKgEMq4r&#10;++X8k/R3nSwOdDeMr5VF0kgZlLXy2LluKjRn5CbaWLtHUHRdMQKjUDgG+tP+KAvulUZMRcE9NeDz&#10;cXYqMNwFe8qS0UrOIp/ZBmVjhUJ3njsDoNG9eixO6tgYfMXsGM5aW/XWVgOYkhB8JvfYdHRrVO9a&#10;Gd1Q7lZXdgEsmTx1tlZ/DuFc3s2O06pjFTjQpU0UOxgVlaWUe4Jp5aAVyt4gdJqpx17pbPr8BnWk&#10;6RrOOi80CIMMSVFt9bTJJwP8Dnu3Qt3goB0nBU8tiYUGtF5YkgbyW8FnFYwBYJ08HVuDMVJAZHEf&#10;wUlvDONcfq/qsDRcyL3BaJN0dy+K6lvnxVgAwkUobnWCRvxC4jSDc9PONfaMGcjHuNUCDDe9VRbL&#10;TxbHjUe3xdpXG3AqlyQqC2l12j7YpGda8d4mCBKNFGeoH8q7f/WY6Oc+XjUn8vaURw7nWgU3BOBs&#10;1eu427Nj9IapMXrL9DSbtQ372pNn6AuQa896dQMU9GL/7BTtjxHsc/mc6MUzqficBTdw24zojUyO&#10;unRmmvFp0YVdPAvQNTpJzuRNlAjsrYalM58ziN/rvw4DevGsNJPAIIBUA4UP5sStezbF1r07Ig+w&#10;OwenTroZKan9WsBnWrU4Ef1l4scEpcEnq4sckj2BNVnxwvrYvG91LD2Qj7PVNOd0w5kmut6tbxdG&#10;zbGSmIvOW8IaWGWZx55IUyYtj9X2i5GlBTjSJkvnchVaRcXXLny271L5SkGaA+BM0vIDfB6gxu7L&#10;5YcqYsXRxvRsOoJ2VXRH/1uVabKsGkezBIfz9jOr4uj3X4q9n74Wa0+tb6JhAGDnIFeLeY/CV/Nj&#10;HQ7QxjP1OGtFSZ6nsU/OOLUyzE4MC050SGYiv4OQ35bcw/ljVphJKTj95eJYe3x1rD7RGI0natO8&#10;ksqDPOf+0kQfZYJ4Bu886rXi5AhlYVt0rOxU1xEVDGjcDFyrzyzcMfDhbBw7npx1tAh9V42DueVI&#10;Rar+FUQkh4nP8vKdprNXzsiW+lnKDYNodvK15lx1WD89BddacM6kayt4eHGU7SxOtG92ejzy7qb4&#10;xd9+Gkc+/xAQhK7njM7nHiZOvXTadCikIjGZW4y+HQlAaCHwBaC21I4Y5DBw4mUwxX+r39Q1Ozhf&#10;Jm75u3RXGdisXhWjoxtO0ShAfC17WsPZrWWPi9mbGexn0rPo/vQZnlEDcX7187d78Zn8n9RpgnTn&#10;lWiHKw/Xp3klVpCNQE6dC9OOdVZXqDukzJ+OjZHaUQq2ehzmm99fGpua55U00ZkVJJYG9ZNUvStw&#10;zovRt4kyjbMxgjNnt5ifN5y9HM76OBvbwNx05EIgb3ep80ry2TuTJFaem+Tcsa86jn3nuYM//s2P&#10;eyUP6P/689YXX51185m7/23EvXkJyEpR2gs9mgHoSXO0xAGsrTJjBew47j2Rs9+T9WrF2dee24Xi&#10;vTsgp8nGs0d2TQ7imVJwmH+nhDbraUGOFeHt0eEDkHc78/sDxEyKOZdEih11ZRfkZpj2xjVHlgau&#10;n4IzmdtE46McaLPYi1b8uwV71Y7PVCcV76uI3CPVkX+wPIbbscfza2d0Igz2SmtuR5b0zR2510ye&#10;YVYztav2ttM92JabcdDuLki0O4NuXpDmzLdFrlNwlL+nxOnKCZH/sjR/BqPLY/35tbH69NKoO14W&#10;C/cUp7lPzoVrD+6SitEqUunNTKQmqjMwkDa6C2sy+fn8mO6Z5Tz2wFnqxf+P52eHr2rqsGm9eUZy&#10;FKW4k5LFrlODPyYXnLVkALoTz25XuQHwxM7B92dwZsfekR2TH+L8HUEPYqfy0Xl+bdhTFbu/8Xy8&#10;8N4DMenuokSn3MHCHPa6JevkLJcMcZ97zBmw63cQzokV5WvPmTgtiWc+ui+Kn60KKahH4KCabDCo&#10;04p3trBEBzB1VX1pcbS4ZmF05X37ALLnIdMVh8qbqNJeR+/gTFjcMRdgPvraOdGDtZ5864KYz550&#10;ZX+zkKle2NyOrIEzZ+xkWvQwWI69cebIUH6mJ05Rd3BOJrI0Hr1hAEk6OgtxDDxaGZpoD3mf9tgp&#10;6Tb7auM2N80rkV5G5y1ROKFPeoJpSti3fM7WEM6lDotB9d68n8+cjW5XVyZqXfZaKj1nOC9+KT9G&#10;s8dDwabStia6Hd7L4h9nWA9gf/p5lriGsQ5231g9ahIj0fW+XhzT+Sxl3+6phL9df+Q3dYBzJmX4&#10;yALjTLNLjs/JZN91QKV1spilI7ih8Knq2P7S8hi1dU5UvbI8cpvnlfTj/E5hbRY/xnkBh8n00bdx&#10;YqLeyWJvnPliQVfWlxalQgy7Ju1uTPNn0V+etw48l4wfOqdteJ7yO3Lj3DdejEc+OojzVhq90Qcj&#10;wR79cB51oEoeL4jLDq+Phc+Vp0p4g7l2yTuz1+7d0sPFsQBZWITdtbumlK92CV13oirOffpcnP/p&#10;W3HnRzfH8iP1aQyEATNnqjnLWp3UAfmTSm4QPskCZZ77DgR/DEZOhoFrLFhZzJl55b1r47d/+Dxe&#10;+fpXI/veqlh68P9JnG46XRo3frgtrv1gU1z2ztLYfKY4tpwqjXUnqyPnpcrojFxIFdua9ZiBzjVo&#10;add9Hx1krj688yCwvLM8p/Fs0k47b1Bq2kWc25nIw1Qc4MU4wtehk7/+xdtxzzsv4aOVp8SRRRYW&#10;IOhkq9dNiPX0PKETLHy1O88KZ4MCFljamejcHYsb+7NPdv5K09sbx7cPPuOArTNS8t2u0TmPcX/s&#10;ux0HJhXGIAMG/gaz73aptgcHJvYI8SGf2x5d2gpdMJZ7jsf/karbwEBrnXF9RL7qmA8HRzqTZyhy&#10;MZVzpr87GrvjfD87ck0i9mVt7Bg3QDcafZwSpqyNFGrinvHoDWkdLSDLYe+lfRyPXpM6zr9LR6X/&#10;Ja2v/lQ/zqKdPlnqNWRsBM+gvrAL1oLStjx3G3RBnzWT8eXmpRmnCZtiLzKw7xZ5OafRjiCLKu2I&#10;kn1p7DXoJj5ngBXp6AIxtvOs+7Ku/QzQ4Utl8H8WVEgJZ8dpb/5PNqa5vPd4fKkRqyfHhNuQPdZY&#10;9gyL+LLBlwX7ymLcLQuiX9Xo6A9e7w+ubqcN0yYiQy2Q3e7ozPboGzu57MbQ/1z6XHXcfuLyWHGs&#10;NDacL4nlB6sjU58ZXSAesXujF3Y6Ba2wS/rvWei5FjybVO9V+CJLbl+Q/HF1vr6UPosdyL1MnGKf&#10;PEMGWLUbftXnkZY/k7XV1xTrVbwC5r87O4rweYbeAt7T/7PwUzlDL2s3nJMls4IUZIveKI7RV86J&#10;bqyPBZTiMTscUuJUnIV+0ofTp7F4z1mHjknJB6Pr8y3F96s9VhmLD5TGQnTHIOy11MuZ+Ina8m68&#10;byf+XfjS0th64uLofAM2xrUEZ/iZnZG/Qc8VxYjr5kUXfNLuYD/H1vRk/5wT7bxMC9Bl1RAXpy67&#10;gzWR81p5Ci47xzIFw9OZ4O/NQdcM1mXstXOjR/moaGmH7465KXltoLUdelOf0gS93Yt2OZvs78nz&#10;mLRK446wP/rsF3Csvrd+frqXF7rbrlb1ivjG8T7DwBojeN7hnOdhnCVnvOufGUMwMK/N7QZea++Z&#10;xHb34ndXvbkpTnx6/lJjEV/74VuLz3377Lvf+slnI8R7+2Jfqw9/fOjumw4t+/dZ6LFh6AgLZPRP&#10;JqGbRnBO7UoYxl4NQuZlW7DT1ZiWBS8mbOxKdXyKsRS7PsYh645IWAfusqvQuEudXVFg21WHwVFn&#10;C+PSt5ZGkfEz9OBkcJyFARaISUntHEXH43Th88T9I7CDi8EnVY+URs+CYSk2JBWya5bwOO+a4lMG&#10;5zkrKT4iHhRfssYmpE1uSHFrYsikmokI/X4xrUHIwc4/BsN3qZuQZiym3+cspxiYn22MyjXW5rKX&#10;nvMUr0IXSn07F3tlp53FAl3FeHxth6waGLdgxQJvGeWMyekvT+XdTZze8e6D8dHnZ2LpA1UpjmJM&#10;T/xhh1RiQqkZl7qHE0UgtstOvQVcxgidl2kyyn+X7q8Ei1WnLqUx4ByLVYw1jmGPjD26XxOwKbN5&#10;RrG4RSWpK5znbMNlUe6IF4tiNM9lbFNMs4TnLNtbGuX7ivFni/F5V6B7VnDGGvEtS9KIAvWD+qoD&#10;93SfTNapr8ehpy2WkXJdGmcLi8ZxSStccQCf9URpGp01F19Iu7+IdzCBKo6q3l8Ya5ET59Auea0U&#10;e1yTGlD0V9ugJ3rxbqM4z1VHGqOC5zNRWY4uc0Z+if9mr42/FLzY5C9cdHtuGlFTvqs4rji7PB74&#10;qCGNRFnEnjlSrIb7mUy3U9TOVTtOHRXQeKow1pwpiOUn8X3Pl8dN7xfFprNNVL23fnhJPP3N+2Lj&#10;saWpwKeruhq/oz/no8znZv1KuF/B7pLUmSuuseux/tDSWLS7NhXGdUa+ZY6wCKrgVfz2/TWxhHMn&#10;rfVq3r9wV1HClPPwB3LQu8aHc57JiwYwyprjpSGbmMnwlDhFni26S2sORnWWrXshVbTx6Yu4h918&#10;M55Ykgo5a/dWxKZTa2P5seXctzrKUtK5lHUrSSxTc7CxJg5G4MsOw5b35HllOeuEDRDDqxMthJrx&#10;TBP2EscZNx2NnDn+weI/k6mF6P7VJ2uTvEj9LbuICX9jHYu9B1hEXdiWz+uE/eiBby6NrV3fqcmD&#10;ryZOHzl0Q5z6wdtRd3BDSi4YC8hm3T1PzjRVry7gWXzm9vgaCSPxvNJKSvfvzyfdaiIPnZE6HdGn&#10;f3G+vUycojf8mXbLJ0W3peOjOzhK/NoFvW3Dib6F93J/3OcC1msu+2YX9591j/pdu6GOUk9ciHGj&#10;ky0uzqwZGz2Lh8cY3nH5Touti2Mo+5TJmlmEaOLUOKYd+I42sLDErm0TKI34sle8WxWbThY0sSra&#10;zc+lnl3B3q4/vjyyXytJfoRdyLKwDOF3jd9Owvcwee25NFk16sYFMQA8MxTfbCz/Hs57OgbBhL0d&#10;bM6urnk2P1768Obff/jDw9NTkIA/X/+rb9ad+86pIx//8PSQr//8630efffJs4ufrklxYm18B2PA&#10;YBHjfq5xa2yrnXgZ4BEx2gjtF7Zs8BZsL759a/S0BVqp47Q5NmBTicU0xmpdU+MLF+IGduBbtGkH&#10;rvHENny+DEZd+CrTWVt1KH9Pe7l9TrRZMSkG1o+Lsfxs6jjVhqvD/Tz2SRnsDl63ELb8QG3qOl34&#10;WnF6Lguh9PfTyBpkReY9i2u7g926gZnVaz2fLmxK9vnZXtx32iNVcem5y2MoPqh5my48kz5pBvLd&#10;l98fhyzm7iyJPHBN/fHKFF+089tuf2Nv+gFSzVpI19ICbpOInL1OnmX8C5uunGPeGzmeBZaehezL&#10;zmYMoAtr5tV/2/Rohy1pD2boCC6Zg43Pw//P+XJOoq43KWjzmYXy+rNeJlzFf8aXjGcOx0Ybk0lU&#10;6AewC+haO0/znl4SJTfNjaJb7cAEU3M+Orpe66cn1hPjIxngwWSXWTfjNhPuWoIOrY6GM4Wx7kBV&#10;3HXyusTAoz+dCu15T2l6ZYQ0lp9i3OjwHmB1C+b6l4+MPjVj8K1LIh9dbzHiJPCifqzsMxOvmh1D&#10;2JPZty+KYZwVZVHWS+l6O/B349s2Awy8GdlCHvuzlx3YBxOiA/l3b/ZlAHI5hfWZjp4xZqUNteO/&#10;M89iYrEnP+f7WpDZ6/oFMfzSWYnFrD17kppH+L4sTTLUTGDdxuHn+X/OuO/LZwzG/s5DD0q97git&#10;6Xy1WM2iE7HvoufAzZ51/KE0xsezj4xN0YaCyUbyPfNt+rfmi/SfhmB/ZJA1AWuc3DiuWH4cP5OJ&#10;jBivsevX5Gkb5MZGFp/dxGof5QvZkj2vk/qL82CcVPZQx29MvA75wl9Ul/RHttQrxoSn8HwytFpI&#10;3hdfx9hBFv5mN+TbZoghYLee4FPZu/rx7oPUBdKHDMRptxrOgLb0EYL/1EmAAHTkB6Xalbox0Vbw&#10;/wP5IAdU235tUE9DU7e3LOqOVsYCDkqqmOGlxyP8Bl5UXr14KEF0aw5HD0B/t+UToy2b6+D4VhzC&#10;FgD27Jtz4rMv3o2d3z4eC3fVxkTAj51Zi1B40q1YgaDjLt2jVS1W/3flkHd+AMWKotYQ9UdhJAEH&#10;HAq4WyNoTcYEZa/Cv/B3fwYlJl1dJ0Bmd+e0rJoUwxF8FZtdpyNxFvNwxpwraNKiAkUgbUhyxi8Y&#10;Fg2KwWipaP1snT8NGJ9hFWBG0fDIyB8ScxHQUhTZcIx336cKozvrZ4dhSw5Vaw68ybjuCMc4BM3q&#10;JYNiG0+VxKVvA3qOY1BwvARiVXubqDvWAC6rAAqJPgoBMFNvtYJDuA0AyyU/DmVhh9AEOwsumx3z&#10;+Hfus0Wpgl2Q7T2spB3FvirgazCc5z9749QPf//DLhoVHJRWb7z35j2vv/vsN//wzz/q//WffLPw&#10;0gPX/nOfu1lj1tbWfwF7ew6Y3RxW59g50Iq1SRRfgPjeJrRY714o7fYInsCiDwfuQuDZdXIW7TD2&#10;rYl6gD3x+xprHDE7oRRe6VKsdmjJvmWypx6irqunNs104VnsoPIQ9agYFUNRsomayP1pTpDr3CVD&#10;xVeD//NfBlwdqsbpLk+VlK2Qy44YldRxyj1MvklfZUdXLwzLYJSKoLUdBrg1a5eC3DqffOaWEzui&#10;Zu+qVFGZ6BVwWHo1TkqztWz9XoB8Fh8ujWorjq3EARSY2HLgu/Q0JiCcZdOK50rVKa4NciF9s06w&#10;8mRCsO+2mYnmUcpXqyW68TPtWRu7Rgyaq+R0/sfdlZ0SitNRukUv5KVKNatoM7mHFTl2jKXZP/x+&#10;O37XymqDDf1umJ+Gt5cdKU5V3NK/WGG4+M6FUXXznBjL//u+3lfqik4o2Uzfk2ds61ogC9L0tOEM&#10;OENr4/nSWH68OK4/tCVWv7QsJqIsu3G/1vexl4BCO4p87zQrjt+3ir4Pn9u3ekzqOHWuaMW+ylQ5&#10;aJdjX+TUjnO7LYZxVidgXGbx3G2RuZ6sTa8r5qbWegdGZ3BZLWJgusclTd/TMZcqbjBgp8/aKTEU&#10;sDMFXSV1bg+ex0rORNULCDFp1pEz63yDnlxZ/LvvemQNB9PK1k6coQF3LIrZ92fHttcBf3s2Rj56&#10;dD57OZ73lCpkKFcxesM9NmGakg4aFnSZVDXOVjOIV/FUI7+/Pmr2oUcP5cf203mx6Uw+Dk9BbE2V&#10;osUpIemMUzuCEh8+zksBTozgxMqpHPZrFt+bzTWPf0uNaGeUQfUl6G+dMStQdR6rAQtVXGV7i2MN&#10;TseCl8qaqmsBTReoJaQyqNtXHvm7y+KyIzXx8tfvjuc++TLPsjLtxXTWTNqahThCua8UxLqjpbHu&#10;dG3qfNWZsDtJkGznjJ0YOrx20xjcHum8Ej7fSuF+/IzzguxEXXPEzrZV0XBiaRTsKcUB4jl53iYH&#10;0PcqjtH83FDWuTvg3IIHZyfqOHfS6eUSQBkYn65Tg4Nj4HMStsJuJB1andMNxyui9lhtSl763mlm&#10;Cc+2AKch58X8RP2twbVAw07uzoBFAayDwqWgSolT5KAEmVmxrzrNK5nOdd2puvj4i1PxxFd3xoTn&#10;y9LMHR0y54QKiNL8HXS0QMagw5I3i2MgzmGyHdwvVfBfCGR4cY9kp5DDpA9NNADiWmC4u3BuDHD2&#10;XDYhutSNTxTUVQDIcpxRu4t11ufw7inBo+5LTpBgAqDKOUuBGgMoOmB8fgvetTW6qxN2cOo1C/mc&#10;ZTH65eJEDTqc5++DrTVJZsefs5sGcgaci2wlp505K3aXx43vL2VtC6Jxb1PiVFqzGpztiZypIbzb&#10;StY8GwfUxKk0aeMNHPC7MiQM1YaxFlK8WXBgwNmuVqvQdLIWgytM5Nj5owO1dU9lHP7Wk+/87Dc/&#10;GJw8oP/rz9s/fnv4vW8/9DcTHypKSdvuvKc6wspQ9anAy6IUdaAdmdpPQV0HdJHrI2g00Kszkaig&#10;tU3qBWRtJGc8Ucygs5qwAOvrmvLzFlQogwvZ7yJkcNQtCxK+aY+edDyBlKRSFmk/dGL6r54UE3k/&#10;i42aEqd8DvtlIsMZl215Hucr6AAVH6mNnP1l0eduHCyeX+pXE0/S9fW32tB7oDs7YHOmsX4GtQSx&#10;djSp48UpI+4piIvPbIlhN86PNsiSowoMcHUGMPbaMC2G8Tx5noMDxVF+pDLWnl8Vy05U8feSWISD&#10;LUW3XRod2f8eOHsGBw0cy5TQlrW8MK+kGzZ6EjZoJnpLjGIHoYHT+Y+AOQD9WZwpaRGVc+cTOjtv&#10;QXPi1GS981Ba8MzS9WgHnVdiANwk8DTWfyw2bsI92ThpzbQ7OEPOKylA327fVxdr36hOXSod2Z/O&#10;7h/23cSpCTSTjJ63dMY2zYwBODNrT9TE2jMFsf5YeTz7/pdjyVMVKfjcG8zRhbORdD7nva16y4pZ&#10;nT/koRV71pv3yQSYz2afyg+WpsCS9F3SzPVBvrXFE26clygx5/GuI5CNjtiTbgD+7ty7LXLZjf9L&#10;xVEmZC6fk2a/DkAPWQErzazV3WPQe86s7YEeMZCf81J+E6UO8uczmkjpxjnvf938GIqNsyo4g3s4&#10;CsLEvgVYjlfIQ95ycDrtThEHKo8m6gycmOSRTs4CF2l2p2K7nOu0gHtZhGe3qJWd4zgzdppOfbRp&#10;XskQsKs4ZAh7pNOqIyIu1fHRmbLDSwaAwZz9kWIzdZs4GSfYrybQuyrLvO9w5LsvukZmEumXWoBx&#10;xEQ60AZ+ZmL/R2xeGFceviZqX6uMQdx/KGtioqjmzYJYeCe2Gr3YD0xk8jQLR8i16MJ5c/6QQfX2&#10;4NMurJtBdZ9bX6cF97MTweSz9K0zwQ573rs3nv/GEXydpdEfeXIW50idOPyi2Th+Da+XRja2xULF&#10;+fgp89H3C/hagv4tQxdnc2ZywesGUvUjytCHm8FXr3x0bRz54e644YMrouRQVTifVQrqsY/IBmLV&#10;dG6qXG/HmbGzcRpnbgjP2Zd1GgamliLVAkix/qW7auKTnx6Ne84eiFl3FMTSAwWJdcJr65myuPUr&#10;O+Lq97fEpe/UxYYzpbH5dGms4UznsXadkWE7rdqxvjMeRLexPt5TVpDeOLN9WPsBrLuJUwsznW0t&#10;w8tYZGEBz2rH6UT8i5msxVrk893/H1VvAeb3dZxti1laLTMIdsXMsKJlXjFbkmWSZZntOOYYEzNz&#10;DJJlMcsWmEMNtWnSQJMG2jRp2jSlNG8haTvffZ9duf10Xf9rpdXuD86ZM/MMPfO9g/HYh6/Fstfb&#10;U8DEoKNUZNKxD+dn9QEyeQd9x8HYlIHsr9Xd+eji0fgLzuhVD/bn3sXYnSHIslSmOdhhu05LORvO&#10;lpK9ZOpnl6TuXmkULaiw89QOg9ItkyNj9fjohV7sxbP2RE/b6dSPPetlIQrvOyE9y/xUwW4Bh52d&#10;fTnH6tLKG+YlenDtj/SL4hap9j232js7Z7NYFymrZPOxUHUi37fDVLaEhHv4vrTV0x9blhJ6Fo0Z&#10;ALZQ1YROmpEHnhuN057F+lZwFqU3l/HAbnOLAPOQVxO7yZdE/9mJm6djz1k3+TzkmrmpG8J53Beo&#10;eu2uci6awX/P7qhds6IAnF7Ou0nj3Qu9Mox3zUIXZHM/9YPzvzPRxVJlJ1p7/k/7ItX2DPRWOedI&#10;amjHTzjzUJYWg90dB9tjCvuUOk7xkwrA085HTThDTI8cmRjPRW/2+VxtosyVoWLF8+1x54ldsf54&#10;S1x8vjnWHl8ew8A5Fr4anJQpygKnlFBE9xno03Zol53v2XH7vFh614IUGF8M1k1UvZypRWC33Jvm&#10;pyC882z1bbTvduXbjStNsIxSjgUwcdryGjoDDL8AHTb5oSUxHPs3kPWW2rvsjuoUQB7GRxYJO3iV&#10;rULeMc08Y60svvKdxJ8pccp99OF6Yhuk7LfDahpnwoJui1D1/fQBG482x9KnG6IInWSnaR722s6k&#10;gfzbIqvG3WvwAa6OobejJ7VVnIferLPFSgVg9JHOy2bN81oru/aOj36x9s3rGGQrZJ3r3mqN+iPL&#10;kYm2hNekrE52T2YnZOhC0NWOoFE3zI1srtcHf1r7bYJ9COuRAv68Zy6y5+xUZ32N5d0GI//pbIlZ&#10;/CrGBMfaBeMokzRaQp9QbATusNN7EPioP/JlQXIBn3xwrEWthVzTwG5f7J9U8sYS1BPGFvrydztu&#10;su5ZFhfv2xXnvvvh1r/57Y9y937hhdO7P9q7+5vf/Gaacf/z//n5wPe+9+aL1xxY8d8yhVk8afHA&#10;AmxCBe/nTOJqsNAyzrH3nMD+mngzSTMDeZmqL4EuEoOqm7RdFma2gDO3nFoZHfgfxl6MwawEa1x0&#10;siGueq8+LkefWkBqzEacms2578+9bDzoiew5by0TvZH/TEOK/dQcQO9+hp+rrUixoYHIWlojsbjY&#10;ycCg80iNKV3A7ciAOFNWhU58IGNRqesUW20nxwD8kd7YTZnECvFrLfbWJ+i5Bd2h76C8inf9pBiY&#10;95mVmgoSExjyYvzEjkGbFUaBX03WGFszxibNsEXeMoP4PlOwddXYuIXeH4w5fXdTvPjVffHdn34l&#10;Nj7S2TUCwnO7dXpKHA0D62XhV2hTfVcLZTx/dqoYI5Sm14JVqeqXH2uPDUfaYir60tiieyHzgAUb&#10;xh6NQYqv52BnpQ10nYydOXO+3xP1UYLeG4k9TjFN1nupBcd8TKbZ+V27ryXWnV4fa0+txWddmxLC&#10;bW/WdTFQsGfDuIcUtCl+ibyM5Tks6rT4T7lXLkYhKwaJlx9ujq2n2lJBlP6thWHOy5uLnrDjtANb&#10;v+5QfZrnuWxPe6w6siIlenrwvM6/077N290Rq3gOOwllp2jGp1/ylpTC6Iju7815Gj2gX4C/LNPI&#10;RUea48Zza+K295bHCvwscfmW082Jor/DgvfujlPnCzbwzgb3TZKuO9UQV7/fEbd+VB+XnMFP43t3&#10;f+mmePprd8eOk8tjOXq0kPcU12bdVg0exI8Bt9RyfYP7xhzsaJUytvlAG3u1Nsa92Jj82t4PdBV6&#10;Lf28Sdw1sZA1aH+zPtaDRex6XZDWpasIz4TjLPZvHe+xBbxtQbedxQayx7C2JstHu9acS5Nek/lY&#10;3F3JvXogl67DeGxwh4nivc1xydmLYg372XZsVeqYbsMPaPF52QMTN+U8U9krjen85SDLdhU7DzHF&#10;ntCFlWBAYzTGT02WGigv4esYn4NnMvbovMwt6G4TyLN5FhPnFj8lul7uMQXfJcUZOaeyF0pNPXj9&#10;5ORfWcBgkWoe+u6Fk3fEN372nbj09E2fzDldzLp4noqRd+VQ3CT9deaT9ekcDuEcWsgwnmd09IrF&#10;oOnMoqelqUxYWt1x4Xz7UZ90/19fCwd5HkeOjQDbOGLAYsVc9K3FZw1g1WWsVSpEwj+XVjfFG7Tj&#10;fryfushkrPrJe2lv0B/DsPs2Bo1cNT5WvNIeE19rjjITp5xrG5tkA9M+qg8HcN8yZMRiRfXuCvTo&#10;Ne83oUORk2Pq1q4Yt6OGUofv6XUxkz0zXpBiAeyJIxnEZjYdWMBrcZuFnFVgRwtwml9qiongFlm5&#10;pqGnbEyxeNiC7ManauLp92/69y/+6EhdChLw5+g3jo5644NXf3LqG/uuMnH6zEcvHat5cS16CpvE&#10;GllI51g6baoYcSDf640NG8z5KMGG5oNTCvDfCsRX/gzfk9Wir7LFOUr2G52Xx746dkcZSbPg/T9s&#10;sXEmC5CMa/qONh7ZXZgHVhsO/jOxaUIsxYjY04H4MsWrxsWoe7G/7ou6XR2uDem2F4NYZ+cyNh5e&#10;EQ2H26P6taaUCB5gIRTX1N8yUZmLHRgOnszH7ueum5Cw61BkTh2friVW4DPj6ZVx9XvXxYi7F8WA&#10;jVNSw4zsGLno9Rz0+ziu1cA5bDrWGstPtqexOeqk2W82pWJ3Ow+TD4oc9GLvEjbk41hImS2MGdus&#10;JuarAm8aI5TxwN8RZ5gALQPHWmw9ANviWJz5z9amESELPrckdZwa8xPf2Rzk6BljSgPZAzGg9tjC&#10;f0fA5ONPtKIfmnlG50IvO9AUS5+picZPz42GO+bHQPbHETkWHIu9M/Wh2YMMz4N4iTUz/jf2s3Vx&#10;6fnO2IAO3XawM+4+cX0sfBSMCU4zNjLwYeymuBdMmGIFt7JfXFv/pph1K2irinzOY+0brNf+1hT/&#10;rORsp/FV+L9jrpwZxfiuS7G5BXdWx2DWKB/c4jiNIexfNvI2VJyHzDueLhecJPOjOKCIc1nCvjhH&#10;dfxnqtMoMed2OzJJGzuENbUTM4354HctDMjk7+X6E/yeOYXUxMG/xd8FvLOMi2X4vvrNBfy9BD9F&#10;Oud57ENq5kJHa/+64tv1yddf8qKNQWB+zvwY5N+ZqMb7LDJNvhIyb+JU39I4xGTk3wKH0exlJR8L&#10;qqbzcXTlOH6uGP3pKBVHavQEP/ZnDWQIMtc0iWtl6iPxXOaY0rniHXuyHsbZpEUef/sCMGFDFHC9&#10;fGRPfLfoZfQ8/qt2xyL5ou3TIhdfMwdf0yRyDs+ay/+Zh7JIpRR/SXa3HrbYyv/uXIAcLpqBYZGS&#10;rKcdCgihVAB2BU1i4a0eNwg2io/KrAoFlbjH+XsHCtdOIduNDZbobCYDyfUXv8o9HuxyfDzogjo7&#10;5MzkD5BTmQ22UnLuLYvjB3/5YXz4k2/HumPbU2JpFkDOgLcOuEEUOw+dW6dTmMtzSps36KHaKGYR&#10;BMqpGwDlk5I4OMapItIgscbk/xoXjQCgX5A3iOcx4OinxIpSAS9CaVW3SVupGJoAqtecWgfYW9GV&#10;2FKx6DRgWOzq6mlA1usbDBT8c1+7G3LrR0Tu0rKYwoZ04sR4OKycygVM27beCyHVQbPiXQoGudqt&#10;VJbmavOJprj+g8a4+O36VD1uRVknwMgKOau1GlFMFVzHKugqvko3alWtiQo7gaXTUYlMvn5OUuw1&#10;GJImDlEZ39Pxt8tDKj+rq6y4XP1KTRz74xe+/te/+dEnw7Pf+7OvLn3g8K0//vqPzq781l//YMn1&#10;R279ndRuPXhfK7VVwlZu9zWZwLtrWFQQDh62stSAtXN0Svm7itEqf+nHEhWAyl7DzPc0GjqpaU1V&#10;2N1GR/mTZkuqlDKMhRU/Xieb+9sBliqS3W/22EpH6W+KL52e5oEkIOP/6TzoNHI9k2JSoS16FQfk&#10;6PJYtK818nE+BCIGKKU9VIlnYgztzsgFGOSj5Iqunp0KBvohawK3HtfzjD47z3fFO1fHxqMXRy6/&#10;Mxy51tnMxSFKc7ZQkvPYl9rjrdEJOG0CHCzDqMzFETHQNw+ZNRCtIUm0tSpalRaGXxDVl+eysiQl&#10;8FjfGY+znygneb+dqaei0Fkr5gwZSB/CM899vjbmP45DeOfCaHypJoHfctbPGb5Dub7VT85G07hL&#10;T6Nyt4p/7M3zY/YjS6LteFOqkjbotwSQvOSehdGOYRl7y4Loy97kcB2dWgPu0kPa7dlbJ5kzNYBn&#10;HMA5WHkEh/N8c6xDhq/Zvz3WvLIqRqFA7RqS7qcQmfUZehnU7jb4KjqrWwpXjkvBmAmsQ+tB6agB&#10;1pz5Es6+xlEas9JNk2Pa3QtTZVWiVOb3DDZLOWZrvrQkw5EbP1ZxCYLsuJGmpGLHzCjZMiXKWDO7&#10;vSai/+wAtzpxDIDcxL2K15+V3lcaYDtVCzjDdgUZDLJyvQKDNhHD3cm5ufitFdHK2VqMIRmDsShB&#10;0UsH1YhiljJEgyII9LyNRM9aCT2TPRqP7DU+uTou2XtZrDxQn+h6d75TG1edqU0FEzsAlZec75ov&#10;YqDNJKLOlJQ+UojXYPwX+X84SEmucG5m4XDJNz+MdbYYYf7DS7rmovJ7bQBSKzWb0SNS/Gxgn5oP&#10;bUiBISsFe7IOPXk/u7xacDKXcT424Kzf+/4lce/HOxMNxwxAthSOBtR1OOxG2nIcJ+jM8pjjvdX9&#10;CagsixHs80g+E9HfdnVOxSmdxHoPQ18p687abd1dl+Rs4xHnlWyKdSdXRpNzVHhOHd7FezmrvNdC&#10;ZzbipOsElbKOQ7i+4MsAhVVedmBLN6XTPcN78dXgvzMTJ7DmOjuL2ePNJ9pi49sbEljRMOsgmzy1&#10;W0Xa+RKLfHBUrQYcynnWiJr0GoB+SR2nfEzQb3huVdx07rqY/kbXnNMtR9vitW88HFe/fXOUPdeY&#10;ZhS7FmNYVwOOUqBIKz8FG6DzWfNWUxftqzpKXaWOEgjr9PjhHsl28T276qWO6YNOMRhhIkQZG4Cc&#10;D8N+lX96QTQhH4JW5aJlL4AVGfjkfKmrkr7q0oPJ8bpwH0C5c1QH4ugNA2BM5pysOCLtDvaFZy9h&#10;jZx35PpaiGOXRR6OpzNGKrT/fDYc6IhPfbgizSuRzmxdd+JUyt76l2pjLjpw/ak1MeOlxpQkVd9b&#10;bW73mUUdJmFMtpiENfBViVwIbqTzrQBIJueUdZPCw2DKxW+2xsFvPPb9H/z8K5O6TdX/78/5Pz5f&#10;9PhHT//FpMdbU8B5OLrZjraB2mnfHX2QHE6dFp7FBO0M3icL3WbFp86IRWM6E2l2Z3IeF6UOULtk&#10;HTqfbJWA2k+yWegbbPgsAR/vkHH9vBhze3VkbJ2aqkelULMzRMApCDe45EzRsWAjKSUv4Im0X7dz&#10;P2yVlatFrEED62uX9LL9zaly1VkP0ke7f1by5/DJRifmtY9JowemuZ6cszHYrEL2TQfCIFPl/Y2x&#10;69wVMfb2hTzT1ASUTbianJA2eNTFU1OFfvWhpmg/oWOwLlafbIvl4A1pwu0EsJvGblDxhVQ6FvtY&#10;wd3PNQHYageGs37j0K1TOa8m3k2Q+Aw5nPlydK/BhYH8rBRIzgWpRy627O6MzgPNUc5ZHIQOMilr&#10;VWoOcmBRhLTKzqqr4v7Ox5h4d3Ws6k6c1iLzy5B9i/SWPLI0FqOXs1lHq6uHiDXYc1lNZDgZhi5P&#10;62yVNs5kMT930enO2GTi9Hh7PP3BA7HkqaYUbBavZPD72qwMzoAU88lGe03+T3lyVl0W2HEqZ9y5&#10;V1LwG0ydCN7SYat+pjamAdqtCq19uTFysdeydJgMHa5dZx2Gs5cmQ0o51zriUko7R6Xo5gWRxTOX&#10;7JwVE9G1IzmTQ57CCWKNrB7N4FmkYRrM+bUaNZ/PCJzDyqtmJQdXyk1pVsXeBi77IyfTsTkzWHOT&#10;NM5UNIBsN6BFI1ZgqjN1XrUJBhGni8HRjaN590oDH58FY3JmpM0ygToFmyl1lEVZVveKL+ysuDCv&#10;xES4iUELh/yeGFf96fyUfuCFIciAnUZDwA0mdnRgvI8JD5N4af4v589iBbuenO8y/ooFsePozlj8&#10;YmtaYxOyc1mPemxR9dM1UYyttkNRfGKRZg7yptOl/5KHc+p8l0xx5R3ViXq2p9dGtvQlTGb34nn0&#10;BZ4+dX3s/caJmPbsVvAWOOuORSkplsfXifxu+3PLYrH01bxv9cvYF97RIFgLung5spnm3YLXxWAW&#10;PdlBsu5Ifdz1zur4/J98Nm786NJoONiSupPterejxdk8nhPXtzf6xq63hM9Yd+ebFiPLjjQYxTO4&#10;F3VP1sQj714Xq1+8JiYiC1btrzvJfQzun2uJe768i/tcHld/uDK2mTg924q8t0Xr/pbIQ985Z0bK&#10;rDmcm1n4DuqLItbdTlH1YT76JtdgJc8wFfwpNZIzaxZwvuexV9PuXhTT71scy7G3J775dDz78Rv4&#10;S50pAGjXVh7n1uRFCZhpGPuew55bUGXxlFSnJk0y0Rcjrp2b5HcQeywLTf4T6i7WAr1pkKFg3YSY&#10;dFd1ouSVecjkh10+Jmp0rkvZV1kmyq+aGXn8vDOApKNypp5JAgsMLEaxK1rcZYe2BQuZ/JxymAqi&#10;kK3Sm+ZHLufBghXZXaqwUwbrR7A/JrNHo9sHIy8FrEsFspDm+Oif8I4mQp1vqqPvPaZxNpaB9Sq5&#10;jqM+DLibNNV/rQUbWuSYzT5aOV7E3pXe6d8XRS62I4tnkaZbxhNxukG5XHSnFHvS6g7lI32qdJva&#10;dQtiTZwOR09Vsg6O0angHBhAGXHZjBgMnnXOt1jYucJDuZ/3HqxtBDNbKJptxxr/7se/S3n+uZ9d&#10;nAI44z81P9H8FXJ+pfC3+Kv5YEdMu78m8k2aov+kAO4rvuA+Po/z1U1gWoRnl49Yr5z1an6uLW48&#10;dHmsP9ISm8G26050RCZ6UMpZuypMnGYi31IzOwvbIicZq9xHdVvrrfNi6Z0LYrGJUzBsLWdMn2UR&#10;Z3E0Z9b56Po0ybdBjsUtKXDJVxOwJdiUOeiKlldrY+ZdC2M+cqzPlI2PZ3GcXRT5dy1KPrlBJoOz&#10;BsnncK6zkRF9saGsn3R3jplxhm9KdHFGHI+h72aCxM4kk62zd3dhc6nkl5/sjLrjLVH9XEMXlTh2&#10;Vx9Rn3G4uor9Xrl/Y+wEVw69i2uJRcQFXNMZzEXPgE9vmoedr0oBT31UE6cW/g7cPj2dFYPiWcjf&#10;/DebYxk+7pI3WhLdmYUDCaeIZdyj5BsjS6xN6TWscfPo1GGamEjAJ85DMz5j4WgOZzN1hSCfY3m3&#10;HOQ1Jcm9XncQWBw5iPWyEMrOwvQ9/EL1t75sf865M96NBehTWUDhXG+7p40ZDNg5OwUIjSVI4S9G&#10;S1TV/LyJz8v3Xxsf/vCP1n3jL84s+dyR23723ne+2tkN93r88pd/nnPqW68cv+zNjlR8rp737M7g&#10;HMiQZFxkGfixlU8+8j1+1yzOLvYK7Cnt41R0m3ERGY1MmFjYZ6Ky5o2m2HisKTrQ4cZejMGsRq9v&#10;PV0f133QEBefak6Mavo6dqKblEjsBdot1kIfQKpbxzON5lkaOTPzb5iXYkLGhowXJPYL8SjvnmJI&#10;+qkX9sqgeMKDi3mn1rj+9OZoB4ctxZ5od+ycdQbZUO5lcPNCHGvIqvHRk71Lv68P4XWNffnVuA32&#10;zRhVGnEkHt41LxXxm2QoQ88N5rxmsxbG2ExamYCyOGgI+trCReddz0YHiA2aDqyKt//8q/GjX3wj&#10;Vn22PfrgHxnTcyyC1NNZyvXK8V33QS7y8a/0f72GMcILsULPpLO31+B3Wsg4wkArspQKLdnPSj7q&#10;YRMoU7B5dgWlwlDjJtjtTNY4Ez+vAozljNNRnD8LPBZw/prwJbtobVtj/el1serkKuzwyuQDW9gi&#10;+1ZPMS3XGMM+pY5TsIv3HMGzVLImPoe+rIlT8UzL4abYgD/cthudjt9pUYw+sSN/TESZAOrEFzJ5&#10;v/St5bHy8PIULzWB4Cz1guedzbw21qTihq4ufke/mDD1uSy48N+T8A/Eq/3QLc4w3XqsIXad4d5H&#10;eB+D/281xy0fXBo7326LdmR0Kd9bgL9sg0krmHgbuNau03WnGuPqD1rx02pj+zv1sYnvfeYLd8YD&#10;X7g2rjjdFJuOYq/Zl163gzmQSefnOn/UWarOOHXkk52s0o834rtedGp9TN/dFhlP1ie9N4AztoAz&#10;t/LY+phjfA39vBL/T8xj4dgcMOQc1sK9nvdcbazFx1h7Av+ed53wHHactfEsjua8WKQ0Aj9rLPrO&#10;onM7TivxEQbwf+Lvcs6bRWj1e5pi6zsb0n52Hl+dxvq0sgb1PK+sKbN4HxuCHEdXxr4Oxp8dwvP2&#10;tPON66gL8zmvxqlNmtrdrKw5WsgYqn6q3efOsN2GP9R0sDUV29ss5Meux9Q9DQ7p4znWZ8NmmTg1&#10;0ZPOwBZsOB8LUJ469un48a9/Hvd8/DR+QnsXtmZNTCTL6GCyaB6yNZVnNXmUx5rYAShzQxX3K+J7&#10;qUjFs8S5TmN+bBy5cLYvnG8TnJ5tdElKnIKH9FEsvCrivZ2LLrW+Osvu4CWs1eYDyMrRbdgD7I42&#10;Qv2DfTAeZuIt6Sivr57iuv3E4tih3NqKKMcWtT/TGNPfwH/jDGqnZIO0YLc3Z1R96KgEWRX1jaXG&#10;tEjgmnebY+f5hth4wu7+rsIUz43sWRuPtaSuM7sFjXFbDGPs1sK0Kfy+uN9C2nFg1ArspjPyVyEP&#10;xhEsqpCSc/orjTGePbfIftETy+JzZ6+OL/3wxNZus9Hjna9+ddiz7zz51t6Pnz3x9b/4eulzX3j1&#10;QNvL65K/pG+aaEFZa/3tfviKxlf7gk2Mg8poJ22qdiwPG1V69ZyEx3K4t/7qJ3aRjx2qylGKvZgE&#10;dQ/98G9HGFgcaW7DrlV9I5uDjPvKAtbbvezeYynYC5aPifLPLOpOnPJ9fifFdYxD3LAw+U1eq+5Q&#10;Zyw93J7iJr3R9YPAuSY6e2H/ZP60uUQa6cKW0akw0W7eLDB3LxPnFldZrMGzz3huFbbu5pgMrs1Y&#10;PzElc00oWvxsg1AV7710X3M0Hm+LDj7GjqvRGbPQE1JZ25UoVbN6zwKLVGTGJ4O9TB3a4MbBvLPM&#10;TaNvnJvO4hhsjHkCmSjMj5Rcx5oYQwEbjL6nOumP2fcujvkPLk6JU8+tvoI0084Wt7jfQm5lzy5E&#10;GyxmfG5JjOQ6UlMbJ0vFJfvBjSZOPzUn6m6bnxprpLx3/EVf7Jh+ozgt2RrzSZwBi+smoD8uPt8e&#10;a9Ghm/d2xI2Hr0pybcersZDMR+oiB9lMxeT6r8oB1xzKeS1i3WwMcmRR3d7l6O+WVEThvGs7c23e&#10;q7x8RqL0XcxaDMLfkr00jaFj32QZGQRWHowcFmD/PYeONDBXYHOQPlQFfoKFw2OvnxMzXm+KXPyw&#10;ctbIkTFiBRlF+mlT0BHGGobyO2Vg54HoKXMzFsVlIv/GHrItcENflIP9ivCZi8EZ+sH6wAvwB22e&#10;ESNYcO3oR+Pb4oUl2A+7TccjN3aMVuFPjGRNZGM0aerHDl0buiwAV//nozMSmy16TnryCejXLNZE&#10;vyGP53RP0ix/faNt01K+wRE6E7nWcK5jEUJKmnIOhxgXEbua5MdHGf9ZcDnX1Fd0PNdYZMy9r7x1&#10;YWqamI7fMBpcmA92ymNvsjnzMgWK4Xqzb2kWrB/2oIczYsqtxsGwDHoWo8JH46SQ22avknbGTaLl&#10;5SIGDa2+MiCuInDmlxW/VhptPrMhpnFYpPoQDFkFYPfRYjZrwbMoURZc4ZNv3eCeHadmg50/JECf&#10;cWN1fP9n5+Pbf/Pz2HX21kRLMOW1xpTJFsQOYpGlUhjDM+uEZmNk7XSwStwFN0Dem59J89tUelfj&#10;LGtYUuIU5ZOAqR/+btAMoZGSdygLldEJ4GyrStW5OYIADIXZ5YUAtBqef92+1nj2S3dFxxuXdh18&#10;D5IOjQdCBamRSgaLj8qW+0rDkldbHnmLS2Ls+gnRdrgjqnj2CoyKg2ml6NWpsKNSqr5hKk/W08HP&#10;JlucQ3jdBy2xBZCzGrCkMenEsLShKFYftoKd62AQinh3gxoGtU1MjeV7UsRJXzWCtRm9dUrqsBvt&#10;PvJ/qduQ+9mVpQNfyfNIw9b+Qk3s/coj3/v5P/x4Yrdd6fH9X3w/+74Dt35v70eP3/mnv/rpnFuO&#10;3PG7MQhSWlfW0PlAzq11rpodJANQyoNZC2cASo1YxAEv0LBcNy/Nr1IxWVHfUzpajYgBTBS0QQer&#10;UlOSUyOhIcDpMihg9arvZvDF6pshBvsx3FafDLqoq0LWYK2JU6tmiy+emrooUmVPt3PYFdxe0HWY&#10;MAyLX2uOevZj/t6WRFVkkkKncxDXsOoni8MxDCWZDdjIRS7yds1OlaNdjjE/r/Hj+p6Py9+5OiX6&#10;7bzMWT0hzYQZhsK1OCB3zcRYyJrX4yy3HW9N3YHSrNpxpqLxfEhlqnJNVaoaXJ0mwIAJijR7lXd2&#10;hs1gFMWYh5fGBJUTsp8MA8oii3UpRskO5RyV4pRJDyqH+EicW2dJWIBg95vUqBohaVXS+fbffIZ2&#10;B8Wc+TnzoSWx6kRXIHopgFZAP/cz1VHz6XlR8akF0Y81zEJh9uE82b2j8cy8clb0cY11xpQBzsDa&#10;o+2xCVAkZdzFr6+N5ufbIxf5HqyMIpN2CDgTz4ClZ6gfMmDXTB4KMX/luNTlO+b2pdGA8Z+KbpqK&#10;IrbLXRmpunl+lHC2Zj28BIPIu7BPVqVL7zSMr86iNKiRy3MOQtEnkMeZdKC07fZ5GPpC9E4FhmXS&#10;/YsSJWkp77+IPbGSUWOuYbHqeQCypSykoJbG6nrkmHcoBKSVsL5SFy58bhnGE9C3uymq0X15nN9B&#10;rG8x+1OLc2ty0apJK2xNHE7BsOhIOCfOAHHd48vjsr07YiUOz+pDdXH527VxzTmcndMNccnZurgE&#10;YGniwgrKxTjNUvWaCHUWSj1gdwn75DwB59HqfEn70DWvpDaBq/H3L06dls747AD4Nx2wopXr4WSk&#10;eSUnN8eUV1rSLK9eKXEKWOdT/2ZrStg0c82r3u6M686tjE70js6h+kkjPA3DLsXSlmPNcdHb7clZ&#10;s3vTTr1xAIlK5E47IQ2rdNAXOnyHsh4mXPoge1L4OK9k/cGVsfXtLbHuxBr2vSMVGbQebMGR7Oq4&#10;NSk8Fpswkv0ayzVyOFdSKw7wrKOThyLLVvqnWXMYRZO1Am+D936Vlnche7HmcDPO5Hqc0qZUPSr1&#10;lPsjYHONR3N2DFj1RwcNRkaGa68EbVs4Y3zsKFc3XP/qpfHcV17A8WtLbAdS3lx5cg37uDxysKN9&#10;AInOuprCs2apd7GZBej9MdzTiuQG3idPG6D+4vzYyZNAsEU96MxPEpv+vft8DeF5BmE7TYIUAiac&#10;Wyi1XOFN86PulbpoBRRaIWwV6eLP16WZ0kn3qU+1VUmv8tXrcibSB31rxZmUvxnoukmc4Q0H18TY&#10;15ujDFktxD4YQDGwIiDVxqiPpz62LAUCKh6qjXWHlsdNH3Z1nK450E27s6+r+3T17rpYubs12o90&#10;pgpzk6MmWyeyJs6lsAjE6lGdKWkXJ6CPywRm6Igyrl3Ce1rBNg0doK1y1sna15piz9ce+OWf/Pyj&#10;Wd2mqsePfvSjYXz6+/cP//ybOU9++PwXqp/ujP4Az5R0Zs1cr17Yq0TVC1A3WS2Imsw5rv3s4ph+&#10;d3UM0m5gw9QDhdjjfqliEJ1s5xJfpT1PHZzafNfW/2NttQUmVKVozkQ36HgVoH9y0Y/OeXLek0U5&#10;g3i3RIeH7SqQPskOUgOv2j3v7fW6rykuUNfXH2yP5iOtqUt5ML9v1Z3FZtpgdZ3yMAAnSL05dO2k&#10;mII+G/kSep9zZ/IpVXmCU8Y+2BhXn78qRt22kGeaknS4SVNn3jgXeswl06LGYMnBplh5ojPWn+pM&#10;89maOYsmfxZwfqzAT93HnOv+Olmsz0DkuJ/3UZ7Ut9hQAz5iOKl3UyIUfW+xTOElOAHcLyUrsCPu&#10;92V7OmLL51tTZ0elYJnrS73j+TBZMRg5lqpV+1EgFkXHjrl9YaIos3p0Gfqvnq8LsXfV7OHSexZF&#10;MfYkg/UfCrCWDkjaHWe6pHPmOvOsdkWMQLdvPt0Z6842pOKHR8/fHYsfr08zUUyuOEZhoIlT9kFa&#10;4lRBaoCE/5MFoqB9TOSAH2c+7TO0xXwwcPVr6BSw6iievRpAPh2H0PmmC8DaGZw/bZA0mTotaV4J&#10;ODQf2+2cbm1gnrIDBh11y4LI5ZmdUTgZLDoOW17E+1vspj3R4ZCpwUSgNrgvv58Jzh7BvVI3Me+v&#10;TIqFlJnhrMP0exbHNGSugO87e1DqKzuy5r5Yl4I4VZz58dgPHRcDqVOwvxaV6FyMZU1MmjlnfDxn&#10;2K40aVvHcEal1/VjEEA9bKDR2WQWO5S/1FXsaJHEdCt/OYOJaoePNNq9kOMMns/kbyV7K6Wn7BT9&#10;0el2RWrHBvBxPIQFaeN2zoxGdEAVe2KVrnjaQO68Z7oq0cfeMj8KkDGTpxa+SN1qR69FLFKHGTC2&#10;IE96WKuA7XAcivOVxyeXtfQ8OV7irr3b4tAfH425r1yR6JWHI0smAMv5ZKM7qp9YFkuxX9L4WQTn&#10;bOlF2jP2f6VJfeS5Ubus7eb57EReBYbfBcZ67OPL4uYPN6Kzm1PgTJtpst4gk8n6yciNxasmf7Sl&#10;M8F+pcpL93kfir5xzrrzNZsN9t5dE+NxftceQB+fxJ6e4D7nW+PuL18d1314aVz9wYq45ExzXPxO&#10;c2w81cpztMQ41sLEqB1NMx5aGtMfBduwFqW8n0lVO06VkTyewSK12ci0dFOT710cC8BKUvU662kK&#10;MlXP8776xTvjmS++Hs1vLP+k49RAhjJRwXrbVTYU+ba4TFpAOykNyhWCq5x7mM3+DwV3mUzIZW/F&#10;rQZ88laOT5jPGUhzsOMmK0s/NT91+RrINoBmN8J4ZHf0p+amxKmOtTiuL/tpgYMUa72QJZPCUv1K&#10;4d4PH8IEq7Iny9Bg/l366QUpaG8hqnhNGa56GrvDfaQ89d7SuHudMt5NmkdpPw0K6sc4BmU858F5&#10;v3ZX2MU9OQUVuooHJht4VVaQk9Gsm5TsdurZgV5y56Io4/wWXjM3MlmnYeisDH0Y9PcA/r+Idyph&#10;vUycm1ySicZAgTpNhhOLW8qQRWchT3lsaYzYBDbApy3gvEmBPAi9kiiMsYcmsvTtTViJmQ3UpVld&#10;/Iz6cih7NvfJZVGCXRlrsod3lenGogoLxeqwSZMfbEizmvLxk/JZR89vf306P/g0YnyLXZwrJ128&#10;3ceLn2pC32+IVQeaYv35pth4oj2y2ftPOk6xgybU7Px0npYMNsPxifqzfxaSLL11Xsy7Y0FKWOmj&#10;mDxYyXla+AxY5Lq52L6aGAau1LexcEyfSp9nIHJsUMhu7knoOZM3o+6ojmnIsGe38rYFCd/ZtWey&#10;Td+qL79jN75d83ZF6WPpi6UgFevkTKXe/Ezy2Uycah/AotKVJ9YTdN4Czn1KioC5W/EDG/gs4Xqy&#10;BGUb1EZHOedUdpNh2PTlBzfFjnPXRsZnsDcGL8UZ7L/drMOerI/8GzknBqzxdU3gakMMnllIdSFx&#10;apfGLPyRWnzcZbtbIgM87zzjlIi9YP+UK/xYfaqyq2Yl6tgByEpKnO7iehYamXwTs/C+FkUXI68V&#10;7KUBqpQouNBVKj5l3xyZ4Rkx+Z1kQFyEfA9DNmXxsWBIZiC7Rooumxn5yNwQ/m28IFHN8T1jCamY&#10;hv9THtTV5azr1QduiI/+4uvt+z98YtuDh279h+/87U/yE/Djz89+9YOKg1975sOLXm9N40HsWvCM&#10;SamZqOnYpyowrJ0PFoiN3DwpzeUuRN8aK1F/i0WVcYPOJdiUPM6/BVCrwRgWqxt7ccSJxVqb325A&#10;p7bEuqNNqaioCn1mwZ/y7XywZHORf6nmCzgzUppazOCZmb4D+764JPJqyiNrzfhU2JfwaEp68FUf&#10;AH2Q8Lp7b6yJa81/bl08/5UH42J8YllBqvEtRqFTTYJk8uyFV8yMTGTCWJYzcLX/CVO6nxcSKui5&#10;dA9srpigl4F3fQH22GKwStbLoma7ZoytZfN3darMdCaJlKsifETZfPTLjS1sOn5FfPXnP44f//Kr&#10;0X5vSypQM6Znd5MjKgYj48NWjU9xGmVGpiWLSRI1PftkrNDk2GR0yrp31kfT7ubUeaIcOYbKWGMl&#10;mEemgTH6kfzdotHETOYZBxf2Za8yjF3yqQBjjcBHdLa6I1Scc9mIrmlkDxvw1TadWhtrTqyOtn3t&#10;qQDZGZaJVvlztTGCd3VWm4FgE3wG8GWoMJmujBQjF+6ntIpNRxqxsU3R9BrPz7NN5ToLPeu8W+0b&#10;9Smx54zQOWCpZfs6sPNtUeDZQMYG8U6lLzUn2uCVB1qT32lR9AIw9jIwfh3PbDLLBLlsQj1urEaG&#10;amPtsXp8rMa44nQXe0W1vt6+znj6jx6Mz7y7OcmoHZ52CPvey483xNZz9bGBn9/wdmPc8GFTfOrD&#10;mjSfd9uZhrjvi5+NW87tjKvPuo88L/ItlfAAzvMc7IczYn2GJu6zACxvPGgJzyqN8FbWsGb/ysjA&#10;NvZBxzvKxWTi8qMr0uiBanSs5yaNe8IGprn5rzak+MBsZHcVvupq1s93cExQLvjHDs9x7HEl6+m6&#10;Kx/aS5ti3Jds7mVn8HB0eOub6H+ebeOJlbH2xBr8lDWpu9jC8Jr9TSnpK4uYibzK15uiABnui3wM&#10;4yz2Qh/2kjmGc6X9TPP12GPj2+65Pk4Fel9/VAaVifzORjtaj3bGOK4jg8QkvmeM26RqHe9Wjm7s&#10;dcui1GE6HHkfAE71DAzx3+jVTHTbwwevi1/989/Fi984FM0H1iaZN8lg/MEicNmBTC6Xsh7GiZ3V&#10;PYTv2/1t/Cuf50t6wTO7c27IeJPOuH6X5xs7nr4a41aPcOYGgn0zsM9SsuasGBtF4ItBYLvh2OpJ&#10;9y2OZeCQBvTcrWc2xz3vfS4K8BH/b+I06R90d7qnugNdog0cwCe3dXTkLyuNkoYR0fQY/oCFsj47&#10;+2TxvXT3xmZsitE/tIBlKjh24hM1qZDQGfw73uXcg1cdMWTi1K5pu/tlWZRe1NiDPnAVelo9rv2x&#10;o9K4gcXVY4wHrp0QpTfOT4yUMurJ1OR4iDmcU32YkcjUvMeWxZ0nLokv/fDtW7vNRo8PI/o8fPS+&#10;m55/+4GfnvnWmYoXPn599+pX1qeZ8epEE6cD0M2DWFPZSfpfPjMG8/2BFr1ePTcK2VN9QDtPbdzQ&#10;jmWjR52NntbNNcQOWpxp3CPZS+2u3++OyfQzJs3a2NGuLRyC3ZPZzgSnzWW91d3+jnYdjGCh2mh0&#10;QhppJzuB++91uV9P7p/JtZRfWaqWYG/U3xYmiaOzwAfOhzRWajF5Gl/SMjoyvS7rNfgRcz+cC5/N&#10;GPdN1djQ1bHz/ZtiikWl6PJMcItjFMQt+lZj8TVtAmgS2xxuTkyFzsT27KlDZ7CH+qk2OPQ2KW/+&#10;hI/F1MZTZJXoinPPieJrZqcCYfWtsSZ9nwHseSl7bLI2Cxs3/fGlMRP5GXvXIvDnklSUNop7ONPU&#10;oiWLuVOClt81We+oJcczTPvskii9dk60H2iMNmTLxOky9MTcp2piMT6Ds/wHcSZkRBiAbTQXYOI0&#10;18QpuDPlldgbaa6nYgcuPocPhU5dA+a45M3NaVa7DCSeYxO1NvqlxgXeUWaOQdi+LOTEgkAL37JX&#10;T2DdVsfCvS2JHWycOlB9g+81evv0GAUmk+FLrNYbu92H3xUXD2K99OVNdjrCQIzgqJEh7KdNQjat&#10;lbDXxdyn6rJpKSmrLhnDXsh0aGLfxou+XNc4zTCwXS7XGslnOP5FH7Em+29Bt7jUTvli/LMKfBO7&#10;O00qy4gmm9cs/EULR2Q2sxFvKv6N8iabn0WtJkstJJ2AnrFxyhEosgXpM2nfS8ATjvIqQB/JRKXf&#10;5d5bsDQJX12GV+f1+7t2yMuqabJU38gmt948Yx7P5T2k6O0JtjUuo79nI5bNUvkb2UP8QeMno54C&#10;P3Nfx0loh+Y8zt85f44emoN9HYdPWbB6PLgMLM47O57F4s+e4CRZV1wni5d7OJ+tiBe1i2cwRqU/&#10;Cs8h1X1RcGn+IAfewIwvagWOs4s0LgJLu/qk77GacTYvufXcppj5ZlOiEbPrVKDl3B8d6IZXcHDv&#10;ltoMwURgDEYP5CBYkaNzZOfgJITruz8+GX/5T/8Ud330NMa/NSZggJ1vaqVrL4RESoxSDJczngp5&#10;qd4stJWYVg6aUTf4kUCgoBuhSB2nCMYnSc1uxZ/+n5/z/vK0a1SyUCAqJWc/WSGigbEKu+Hlurj6&#10;6Mo49739sXP/bV0VBCoqQa0KUAXp37vvkfiXUYAGI7MAx7mLS2ME120/0JlmyRYgxHYfmbCTPqcf&#10;TrhdEVL1Wk1jsmEK79gM6Lrm/fbYAsiRdmsFhkXjolFZiYGp2VMfJayBM56kJzJolQ0gqEA4pC4z&#10;qF2JA1/Mva1ozUNADBjY8WJgZiaClEAx6+bg+7bnlsXnv3DPz3/0t9/5hMpAut77D939/kOHr3/2&#10;h3/3i6n3nHzwt3MeQU5UxKyhBkU+doOgA1jXwfzbBKnBimycn2KEu/yCYeGgGqCf/VhjTHiovmuW&#10;nOvH9wdzcFSUyVC7f37/wgcDoXPn+wzEWFlh6c+kShUMS6qEYs37ANiz2qoS/aFdD+lagocLxp/7&#10;OQQ5h3Ve8lozSh6n8s3mNNtEUJCtPPK87uVw5FTnTQrn7JbKyNnF9TEqgrY0g1RjxXXlqt/+9lWx&#10;4dTFKfijMnSotx9pNLPWTIwFj9VH8/HWRNfrDBGrcZwnkahEObxSU6YOI/YvVcEpX8j6QP/tWiC/&#10;PXkPz8gIO234PSljHCre38AH61Z8mVWeU2PaA4tiHkCzEhAnvcBSlJdK2XmXKUnK7/Tj5+3+6YXc&#10;GQzU0OSjrAo+tSAmYIhWnWyKGsCnlYALAMjTP7Mo5n4aQMCeWmk1VGPHftuplLt+YlonaTvcA6v2&#10;/feGk51x0fmmWA4Ianu2KRY+AZBCufXAqPTmWfqwn4n3Hadax1gQl8f6ZbH+eSZO2ypjyt010Xxo&#10;RUqYSFFjFaKV1AY77RhdwNpl82/5+g0kqiztPNWwSGNgVcwg1sBkhRVjdsn2Zt+kIyvgPiPWTcTx&#10;nB+lrzYlKgOdHgOUdmmmiiPW3OsMQubKWZsRONwG0q2Ecs5Zye0LUzfcVAzvmj21sRpZWvhCYwxT&#10;iWP8cvksYf1ns19WTkpva8fpNM52LYDfDjcTp3M+2xjb9+yIVftaEl3vJafq4vp3m3F2mlJV6MXn&#10;Of8nPO9dAZgaE6d8rLQSZNbhQJk0veR4Y1x/DifiSEtM517SLDnXsJj9c9akzk6LlWH7m1OCrZn9&#10;tXt144m1Me/NFVGE8RuMXuqHYctBRhpe75pX4rNuRu9sP4kDur8xUXzP472cV6KsWVm08WhjXHS6&#10;NTlaBksNAluMMZav0jPYJZiqR9HlEzCuuegdWQ363A0IwolqRN5WoR8vfWcbsrM+3beV73Ucao0G&#10;bMoygP08gPYkAFklTvEonFGrqIYC5qSy0YHWkE/CPs3kPaQVNHHh+TLg5cfiH22SieBtZ3CyACxp&#10;XgnvIE2is2idV6IuNagwENkZLEDkTPfXCTLJhK3KMpiJ7rt77zVx7DunecZNieJqLk5bHU5lcqK0&#10;Rcj4HN5tBs8sLaHzgkye6gDJmrCA57BDUbkUlKVOR5N5/pszdEGvpX8bhNIJsiu0uzhDSssh6DWH&#10;1Q/jTCxkH0ymS+XcgOPuPklVl5wer+1HPejH5KzX1mYZdOP/cleNi6zm0VHFO27YuyomoSMNJOSy&#10;n4NZZwODFg3YvWH3ySQcIGe6WW2//mBn3Pjh6jSvZP2hruSpnadrnVfC123HVybaZ+kxLjg+dh3Z&#10;3WRA3uCJgYlEu8PZKsYuFnMvdaPBZSsMfR9lyEBKJyDt81+67e+/8pdvL+g2VT2+9ePvtHztz7/8&#10;qa/8/CsDz373K1nPfvzimbrnVsZg3jcVnqAbZCqwcyIVVvE9AaQdUeNuXRDjd8yIsejREgEoZ196&#10;DhN3zpdLjiQ6Qap3i3Kk7NVu2ZWc6Hq1U/zdoNkI3svEivdRXwpMB2/souEzYJ0CPnbWsIfFa8an&#10;2RH91P8GscQROkRekz3RTtv12sz6Nh1uT3PWnMErYEzzStg/dd9w3s2g7vCOseGMHc+BgYLh2Ike&#10;6MEU2AWzjH+oOa5779qo5BpSqBngykSerY62aGwM77/4jaZYdLgl1p7qiNUnumZyW0UqGHaehbOw&#10;erP/A5CJNN9NG8Je9RWQgwH6dxebzH1oacx3JjHnUeff5KeJ/MIdYAXeXQDc+5KZMQ2bs+K5mqh7&#10;ZEm07xWES9ODjmXfi/iqIzyE37Pgy2SqRS4GKstvXRgd6CXnlUgtb+fpspdqo+H2+dF418LIxKYM&#10;QY60VwbluxKnvKvnQfvNujkjfQJOwPZ3lseGc2DYI+3x4JnbcLLr0rwyKT77gqmk6bXDvQfPkRKn&#10;2kH2v3Tr1CjCVpk4mP08Z+9gSyxEB85krco5N1ZYzsBOVF48NSbdPC+BdamfpBwVD1ld7LwSqeTt&#10;GCnEQSt0L9Ev2iCLlfIvmtI1r4T1nIYuHoVes6NmAXrGQPVgnRxss/NKtMPOY6nEQVQeBt6GI8H+&#10;qM+kHsrjPtPuqI4pyFwm37cj13klFgDNR//pBElP5yxGHTlnTE3H/la/hCPDvltBOumBJTGZtTBI&#10;4Wz8yXxvLDjTWSVS9paB83VETJyO5jmrOLOj8Q+kKNVpkcI0m/dO80rQQQb6DZLbMeV7SD8oq4lJ&#10;l2HsTab7xVmUfUQ6zUL03/jrZsUinkuKHQsfpOIyQaEj58wqO/kKeX/nlTgf066XgTjfBugK2ENp&#10;J51ZWnY163/j/NSJ5kwdz3YO505mk2E4jFe+uCKOfHNfNO25IXKRb7vQh7JusklkIluTPweWxD/w&#10;XU2UuE52Hyxhbzo5N8ssUEIf28mr/jJgbEX9RYfr446zLXHjBx1Rj/M+k+cS0+ngS5VkR6MVseJN&#10;gwfqRZ28Cp/XAA44yz2Vdlb9q73N5jyMumZOrHzL7v6GWH+yIXa+2xq3fvGquPK97bHzg8647FxL&#10;bANXbD7ZGuuOtMYc7+n9WF8T2vp3JpjspjRxWsRzZGBbTRiP5j6OTFEuR/N/M/h5k07T71kU09nz&#10;Jcjn4+eviBe//Fq07F6VGA+msP+p0xx9Ic2nNsyARDm2S2YjA0bSzBaAyUr4SDtl8Eg96CgHz12f&#10;K2ZGLudrBGdt1hM1MZtnSEGzG+elhHMlOKCIn9UXVd7G3bUg8laMjWz0mRXVJiZS4Ekbim6Vuls/&#10;ayD6wdEcJk+HoosG8vfh6OjRrKPzEJ23pu+ZCsGw5yZopXm1UjqfNStijcpMkCL/zjh03uko9kNq&#10;qpG8s9jOMyOlph0kqQMO3DKG82Bx8fwXwNzYiUQDJd5E9i32K+H+ztHMZp/Vy9K7D0Tu+uC/lbEG&#10;zvk08CU27ac/xO9ZIW5V9jIwUqHrIc3+fYuiAnzujNNcfs7CCu2PBQtSY3uexMgGAO3+H4reGYKf&#10;ZjeqnekW6MxnfcsvmRYj0Sf6TWWsgbP61QkW1c16uDnyOqqS/sv2Pui1bM5T6mTTjrG/iaqP/enx&#10;2dqEjWexp+3PNafOuU3nGmPz6Y40p0kmD/3znrzbYN4/x8CcuIt1EOcYh7A7cRa+yHR0mGN8luzr&#10;KppZeaopZuHP5uBDyOphIiQx8iC3FpjKkDAEO24HgyN/xuGH13IepaQUXxjIn/sYv8M7FG6flrpU&#10;LTLVZ5Iy1MK7qsdrEnOEvlhXse6cxEbRS3xgMNCvyT9cnJLo6gOL8ixGERfr+9UfaY7mY62x+Pmm&#10;yOXdUrKU90yxAvSawarVxzbFpWeuRrd3J07FBRZW3bsseoIjc8F6Fnn70deyE8FCbRP/Vtcbf8ji&#10;3Re93hT1h7oSp/mse44YgzXs6ibhTPge2EF9qtIrZuDndnecigv1pzgLJnLFpIP8N+9bhqwbdPok&#10;sXfh4/niWgYOjWOk63f/X+X9tTH/qebIQd60ecpI2c5Zaaa6dIGeT4NUqcNG/MBZTDPekFNjDMZS&#10;piI7nz5yR3z8o2/UP3z4hpvuP3j7T4xNdEO/Hj/8u+9O3ftHj/7Zxs83p8Spo5uqsDkGw9Tb2kn1&#10;ZDFr4DgbqaWr7ljYVdT5eF2KmeShe7P4OdkSZEWRam8RfscnMRe+Luez+jj+EH7ZtR+2p05Ux4EY&#10;FJeq17XUPliYrs2y08YCkHzO/KiX9Z86YsIW/OZFpSk2lLFqfCpo6Eqcdic13RcxuuvnOTLWdPvi&#10;6Hz5inj3Byfitrc3R/Mr2OrHloGBqlN3VaJx1845N7VjTGSj/5yXm+IHXps1TdcW7/vxe6x7kmX3&#10;W9+CZy3jOfPAdQNYC2Nr0n7bxZ+r/QYfKO/ZnAd9JZma5iBbu87cFT/8za/jJ3/9hWi4u7GrGYJ7&#10;G1szxpfBczmeqxf3KmL9ZWGyEMvEqf7YBTr/abvxd89uiEWvNKWEaRm22Bhj4cP4jvjK2ibtfQVr&#10;bdGHMuj88748dzb7PRC9N/DZhihjnY1pyrpkgfp8MHMjNtbZ88v2tofzMNeeWo8f2Bqtb6HL0Bu9&#10;OVt9H0HP83sWOxibkUJYylipgg3k2gVr0fdwnmHSq+zl4cZYd5xrv1rXNfMdfW7SVOpCE3qdJg3x&#10;w2ai92ssQN7bnAoM7ZDN5hoLX2+LLSfWJXpU2a4srjLhWOtMUfS4hVYyaOR9ekGykXO41sYTDXHl&#10;2abYchR/3qQvP9d4eGO89ad74qkvXB0rjuAr49c7MsfPqlONsfFsQ6wFC2x6uyFu+qghdZxefqYh&#10;Lj7TGA9+6dG46uTlcZX/Pt2YMEMx72KcduL9i9Mc3SU8h7N1F+GH28Vp0a/MgisOtsX6YxtSF4++&#10;QE/8qJGs5fIj2IXXm5OvIF1v894u/LMIfeusU5mGHPOyEhy0+lhjLECHj2S9nYlpE44NOtrxkche&#10;KrZGNhLFPZ9S7uW8bEclNb8mG2B96hxee2pDrDy+ljVtjGauV7uPNcXvtktWH7YYGc7na59n8ImQ&#10;8SHIcGIlEMuDC2TWsDBKH3Q8el48Z2FomjePbddvXXNkVbScXJ4S8jIQeAaML8zk+cR1nkeTLjZw&#10;mKB0xI8dXENNmnIeMjjf9711Zfzj734TR77/hVh39JKY+FpTTAMTGDORcU6/ZzrnKpf39ExIz94H&#10;mdN/KuWZCtBTMnRciAuYKNN//+RcG9tOXznv6FB/JsdEQOfYGN5elYpjyvC/TGCKX8eC25Y9Xxur&#10;dtfFi1/6dLz59SMx6nPtXfpdHW7sVH9Vu2EcIsXPZyZ8PPAq/E6ul7O0LArQZTVcc9abLam7Xgxi&#10;Y5A4tifYxfi2BSwmhsVE7qt5ge2nWmLHe82JRtpCwxTjPvS/+lb/w0KOMciC8/dNnNpEVf4kfgp7&#10;IlvOqCu6YobDwC6j0QV2tEm3KuWpBf4VXMMO4rn4Bjcf2hQf/ej0691mwwB3zwcOP7D2wUM3/frE&#10;Hx8Y/doX33p52xvbIgef0Xe0w9RiM+2fdmkgazscv8AxTsYbZdkovXR6SqaYOM1kzSp418XPtUVG&#10;d8xA+XJ8XQl2Kel1sYPrmv6va321FyY7s0xqaxO5p/eXcUMfOTV6cW87Tu1WHIlPKW68YHcvJE4t&#10;WLLr0Xhb08H2qDvQlihPPc/ibhOn7qNJvMHY8wxssEwT5mOM7RifTTjmJq4n7uDZZjy/Kq54/3rw&#10;VV1iXsvApxpq0bX4DMwyGnxQ91ZLtBxtiSUHmpLeqebsmbROzXPY0wxsVIr3oiNSETeffmClND5A&#10;eeU97OzN2zkz+f/G6uwuNr5tHNw5lj67LEDV3Z2MebdXg7WXJL3uDHEpeYdw3QFc1wJri+QGgmHt&#10;QrWJxJF8mfhPLeiH1mNNXYyK2IUZ+NOzPzU/xsmoyL4MZt/6srcyhuatm5Ti3H3dK88T58uZ4rOe&#10;QHbPt8Rq5LYFGWt9vjnN2pUVoCdYRer41ARlroC17Mse5bPXdm/KMJJnzAC72HRwXVTvaU7xAhkO&#10;LNwtRheJ8yej9yeDv3vzLOIix1xm8Awye5pnyUMGTRqKEYwB9e6244PYs8JLZ6RC04rNk9PM77yX&#10;GhNLlY1U4gWTisYLBvHzQ/iYlxnL2lrA3Zc1G3zzglTg6rtn8czZYLbyu5z9ujA1zfVn3/pyDePl&#10;njEbGqagw6eiy7Sh2gcLisfwPjI0Ob/XQjUToP59JF9lUHJMju8rVa/rZ2zQxKm06WLnqchCJefG&#10;xGjxrq7xVMaNhvBsvfEXLCow8aofnJipxLbXdeEafSpzRXn4QHlrxqdrGSfQTzR/KW3v1IeWJNmS&#10;0Wku/z/l7uooQl/aRNKPd5SJcrDyinxa1JvDmlm83GMmhmUIii4PYOQnQ+DEv6XW6cHDJGHnAQbo&#10;YKDwDOI5O9PgpUbFWUSpigThu/zsujSbTtAxE8DqwPdZPIyV5ssAAONR0sU8pBzCBQBGnSI7HgwC&#10;W1kxmYf74+/uj3/+j/+MV/74bcDO6pQ4HYUBGYZAujB2BY3l40yEYoxWD4yK1UMDOPD5LIpBtaRI&#10;NCAcxKT8VVQCx0s1Kir+buMCqBx08bTIw+mTciCnaVTk8SnicMmjXsaGjGdzpd/67HuXxnd/+Y24&#10;9+ST6dCn4CcL2aUA+TvC6yYOZEOt1vX7dlUMX1aeQHJZ44joeL01JmDYrdCyks9KikSDgGHxgOdx&#10;wJ01OgmHXWGsAVxe+97y2H62MdZYkXOkEWDUEO1W5WBYGvfURznv6ywAg/0G4TX+fk/FWcHaTMDJ&#10;LqgfERkcomEAcaugR/FOAnwTpyYyygSGOBW1Ty+Lp9698e++98tvfkKB459Hjj+0+7a9lx388a9/&#10;XPnIuSd+s/SplhiqUGJAB6LUU0ckh9ZugEGsgdWv0mLlmTBlPYr5WoYg53tQUSIb3lgZrW904riz&#10;bhoO9sjuHhPJVoin/TLI4d754Xv92As7aeV+13jJ5z2Uew7ZNDUFa02E99EwmDhdPyEdxCQHOg7J&#10;sHA9DrodKEUYhmWA1vbDq6JOp5KDa1WzidMhGBLp4DJ4VitsswBA+RiW0itRViYPVIaCCg2Wz3br&#10;4rj0nV1x2fkrYhLXVpYyUYyZdjkg4845mP00YO54S6pumQPwtKpQKmbX3i44O2lTYBujnwZJ+3fe&#10;1woaKRWkYjSYpCNSdmd16rYuQdad+TUQgGAnTxEgJhcDvuhZHLjPoWQwKnkovzpA0VzOUD/Oh0GD&#10;TH4ngzMrxVRfQJ5VGr1ZD+m9ym6cl+jnVp5sSjMzU2cs+sHE6SwMSw7vmyiVWEeDTbkGJddMjCzW&#10;ySoPz5RdUNIJbH1nRWw93xhNe3lPFKWVezpBGhaNZ+pmN9hww8IUSDY5afXL4Eump2BnMedx9n21&#10;UYuj6ZwCgbPAwiS3c5uk5pDuapiGkfsO9RmQiWzk0Y6dbK5nICsDIDKkew0FH30BAyUmafmZUu5T&#10;cfWsKAWoDgZQzwHcV0rVe9viyMAoSR0xiN81SFX6qQVRetkMnPwuyjKDrhWAF8GZgdqml5bFxr0Y&#10;YwyUVcsCcSkRFqCn5mAABH5Sxaob7ThdggMhNUCVxgRDv/G1HbF6Xyfnui62n6iNm883x/a3m3EI&#10;GuKicw2xCqfHbgLngUiXY8ep4HIjTrxzLZfhpO083RwPf3lr7HpndZqDXGDglXeRktB5JVaKNuCU&#10;Oa/E5KsAwiRbKw5Q+9G1MeGFxhjOczrrzUDTYhzQTpyFxRjBDhygTUdw1vg9A/bOFtMRUg/PfrY2&#10;1h5uiq0nW1O1q2BJmpSxvJ9Vwia8U8UwhltnVBqkStaglzYGeRyD8RUwt7zVHJeeuShWn1wTnUdX&#10;pW6dVqmFsSnSh859rTFR7lhR7LwS7ZXzSgYjV9JxeL6t9DdRLdWDlE5VPIsJjDE+B2dGvVjNNbrm&#10;lbTEPJxd38HgqA68we3pz/Fc6B+LIgahN3MA5c6N7A2QMvnlJxPd89ihm+MbP/2TuOTUjWkmiV0Y&#10;ron07lJHOtNCCrjJgMhBvL9JU5O8UtdZ+DOFdXWeanJIsFVdiVOdIGxUN1C+4CAlXYM89jFxKg3Q&#10;inExGt1uoMegSy6yb+WcyXFnINXjZC/b3Zgq/a3CSvpU3aru8qOO9drqTu7ZizNhVWpW46io4Por&#10;X+6Iqa+3pGpd55WY9DUAakCyH9cchsyWIiPOLzXAvBx9cc37rWleyQaceinNrM7v2Fcfa9jD7e9s&#10;wGkGvLEu0qBpr6RCFDvMAjvMYv3tHjNBIGV4qYECfnYi62Vix+CGs4NM5hjUauBdn3rv2t99+YdH&#10;WrrNVI/3v/d++Vsf7fn5u3965KKvfPcrWS9+4fP7619alxwMqUDtSjfQbEJTe6VD5IwnkyHlN81P&#10;SZRSHKUSO8vZD9kOLEZKVL2uITZECh+LNVJwkDUVRKb15fvSuvbmvJnos6PW5Iwz6KT0GYLuTok7&#10;19y9vHJuSsYXrxwblehXdXHaewNl2sVux9XEgsGipkMrUgWpSc0BPK/2ysr+pHN5Hzs3BPo5rZWR&#10;DfAbiw0Yhk4bgt5N1zL5hO2d/FhHXPf+DYkOJhUDIMvDcUgS7Q5YbAzXqeceTUebY+Wp9ug42pRm&#10;yEn9JSiejx62CzcxFqjL72Id0ONS6po0FmeZkLaysuqWeTGNPXfGbxY6RcfZ4HXF1bOT4+VsrlzW&#10;ew57OY/nXfDZJdGG3rLKXNpXKeEdNWDRnrbOOcbaROn0BNNSqnYcbo7W7gSVydNlOFWNn54XTXcA&#10;/LVVYiv3f/vMhDNNEme5FmICu1mwY6PvXRaXnF2eAkxbDnfGfadvioWPAa4/szjpwT7oGAOIqZBJ&#10;PcN79sRuOZOwCP1QyJpLVVn9ErrqQCtOI87D5xsin30TR44D8JdtmBSLeL8y7IVJCTvKxBh2W5o4&#10;tXPImaNZfM/5b0n+eH47UIvY12L2ZsJdC9MsZXHvSNbIGWOuS+rk8V3BCFLTWOBk55WB0/5cs3d3&#10;oZd0YSZOR2ATR5jYR+ayWJti7JRdtbOeVjfWJ3ocWV50hHTmZvF3k4OeRSlS7doZw98tinE+b2IW&#10;MNnJmdARKuLaUpQalDaA7bySFPziI8Wa3Xgl4BUrjZ1DaQLVwrverEMOzzYVfJrDWktT298ABvha&#10;Xex5E18YBBr/qbkxGR1ql6EzS6R4U/eaMJXi1qSVM8mdi2lVtPRSdtA5w8v3NsGsLzKC58hj7bTV&#10;solks1/OiLFAzy6rdmRt/x+9FFsO3QlOXBqDkSfnEVew7lIXTeBddRDF3fpAdkOaEHOWl0n92kPg&#10;KHSyRVkmU+04tVPEopLLj9SC77GpyK5YsOLROpy6LpzWF1zmHCjn+xp8KmY9ZmFPi5AbE4ImxaWw&#10;9PvS9Y7153gPceCKN2pSANRg1BU495/6eEdcfn5b7Hi3La441wFebY5LTrfHuqOtUYPM6riaDLXr&#10;XuaRfpzTRGnKmhSyVnl8snnvMs6CCaZhyFcB727wYgq/Iz6cBi6d/8CSuPXIhnj5Ky9F4+61MR99&#10;rZ6XWlwqRFl8tDnSN5beVR0F2m7+z1EndqGV8z4m8cRb4nYDIX0fr0/J1MmXTY/ZOLUWakn5P4J9&#10;N4k8kzXPfYqf4dmca1TBOZ3yucWRD24v5MwN5zomlVKHv76a2BUdbWLU4ID0+waPlL9e6IgM1nbs&#10;reA65MdiUjuhDPKN4WOBqrOopAK94OyLMaegu1yLUZwhK6wtuLBjUWzn+dD3NegrO4dnoJJnTMFj&#10;cIb2X8rT/jybXePS9I6+aV4U4TMVgucd+ZGYEjinvZDXAmTaYophyig2fCjvZ7DO4p1i7rsIWVPv&#10;F77WFCNunhulyH7exdOjlDUcYAcB+qY/1xuGnAxmz31+aYETZgY79+P/ZWZxDupA7jeX8191xYwY&#10;xceu4XJst+8hJl/6VlsseKwpSjvHpGKGYdunJ/s6gE9/bdn12EvkWKyvb9MX2TaYKhPSJPRgzat1&#10;sflcY1x8tjPK2Jc0fwu7ZoLFwhvPbh4f96i/tpXnHc46TccXmX7HwlR8ateAc05XnGqKGQ+if7At&#10;ziQyoTKEe0tP6+gdO/KcgTSYs9sLWTGR3YROUwfoK9m5vfRF/MsdM6PgiplJZg2+WmhaiBzYtTIK&#10;/d0fGzLUtWSNXCfl14Lu5LP51cAg93Vuk2xCJlylqDSBM5ePwbrmYy2x8OXmdIb1ES2wlabXLulR&#10;yPTFZ7bH5eeujaH3dOHQ1OkgJmAdHRVTdi1rI70evq4+ql3CfZUH9tm5sCaas5CjJa82RdvhlVG3&#10;pyPKwGvSMicc4LWUBa+LP6SdLds+NSVO+yH/aY4X+z8IWzkM/TyAvZBFKOvauanIzSKmhCU9V34u&#10;PKMxj7TGXdglJX35v2UvtsbWfWuxNdgZnrOU5y3Zid7lObV1Fif1EYdxD+8jNnOmXH+LnYwx8Dvz&#10;H2uM+95+4A9f/PFXZ9xz4OpHHzxyz5eAfD27kF+PHt//22/OfeXjz/xkOfvq2TamIVacbeIUubUT&#10;3FhOJufIdS9oHIldnhV2PYiv7NJ2lqEsB7IljEWvOPve8SjGWtrAssZejMFYxLr1TGPc+OGKaECn&#10;yyhkodpkbJ4FJzKK9Gf9XWexYyby4+zMKvyO1t2tUbVqbOQtKo3hS8sjc9W4rrUSj7IefYxTIf8p&#10;puT3eXdnNOsrX7r7tvj+r74dz3/xxlSc6aywMvSwGKPEjvC2ysjhvZSLvI4xyd7/L87nun41BuY9&#10;LvgU/r8+APcswJ4XinOwp705qwbR89B7s7BnI9EDxqRSUc8D2HX+LVNTzVsr4nNffCP+/t/+I37w&#10;k/NRdxs6TbnhnFjInbNxcqIkNLFRgO88mrNWhz7Un7ewIMUI2SP14rK9zSmGOJe/i/uMLabEFTpn&#10;Antk7NEYpLY6yZ9f0SuOTzBmaSehCd7CF7s6T6dw3sQzS/CDOg6AafFN6/Z1xIaT62ITn+a9rdHC&#10;9xxTJZ7NwE+VkUL/0WSY/qpMSVLHJv8V+bBoQJY3uwQt1Ft3rDmaeR/Zo+bh69nFblelCc1m7Lyd&#10;lrORSZmzanY3hx3pJsjKkbEVh9fGRvzcajBdGnsDRpiDD9loHMFn5981z4J9sesG/xsP1sdFpxrj&#10;+nc7YgXXXoqul4lr+Yldce4vPow3v35brDuCfw+GdrSNuMIZfOve5meOywhYH9d/VI/c1sWl5xpi&#10;+7n2eOhLT8bmI5tj27GGuOa9ztgEZpgGjkodrrdWR/ue+qRnpR6uwz93vNR8ns2uSOfsXnx6E9im&#10;PcUzLRopRj+0H+mI+bvbUuK0cTeYZ19DzOJ3FrI2djzNsEgFf24131+Jf6FOVL+aqJSRZKxrzseC&#10;BpPWxgvmsifaHROn/ZEDY17qa5tH1h1eERtPrQfvrEsJmw78gJb9TWmuqkleGRUHIhsm07OQkyyu&#10;kcW/eyI7qVnBGBh6qgAdoYw5LsEYdz5yVcBeOR7K51p5oDM2nl4Rs41HgfPmIL+z+ZiYkv1lwRNg&#10;AHRpNnbQBhxtl8keu7YyOA852O47Pr8t/uX//Tq++tc/jWvO3BHTX2+Kqpcbo4R3lbmgGB1lnGMk&#10;uMn5kH1ZV/0sz6Pdp9L32jCRzrJxAnWFPqNn+MIHHZrOOzrUTy7nTyYi2fhyG0ZE7toJye6nGe08&#10;r7h/y4GWeOe7L8X7f/7lmPzo+q5iYOQuXduz5kfsgO7oi55Sb9jdltU0KrKWlEUh+mzRLfOjGhkx&#10;LpPNvpm86mPBD7Zdu2tBicWV0zgrJp09+xeBQa95vy3Wn26IVbIqHu3CzW3oXONb054HE6OH7WQu&#10;QRfIjCNlr93IUsKPAn+PXDc+jfYSrxdwD0eHaOtHgcUc82f3q4lTWfiu3Lsi3v/ewZPdZiP9efrt&#10;5+s+/eaOvz7znaPzdv/R/vuv3H/FfzvDsT/Xc4SBTReyS0iHOpD1NW7g6CRHKBSwHo4Xk76zhLWy&#10;mHby/bVxxclNqSu+K77N2vEpBPOkdb3g57umXEMbKVtVEfp8FL6RHad9+Ri3NFEkPWnXfs+KwSZO&#10;2cdK1jrR4YNru2LRXOsWaUoXJKa7ichT28GVaUb3dN7fWIR2T0YKO07FfjI8DAP7mvMoxA4ZW02d&#10;miaKEj7ANuB3TX9hdVz9wU3R8EprFG+eHDmrJqSkqXmcTP5ewvPX7m+JRnxx2ZbmW7DA2bNI0IJD&#10;mXNSnIvnulBY5pmzUMcEnKPV7F62WHAYmNeRkJ77LOTHxh6ZErNvq45smU/wAarBzaVcLx/sNvGe&#10;xakRouDJ+sSIlsXPGpvKRc/qp+mvWfzmTGnZUcV2TeiEZvRONTpyyb6m5EPMBHOPBVeLQ0yY2QHr&#10;HNcC3tECN6nLPUsWYA8BZ1U/2xSXvdscK8ECc57AB0YuC8BmQ3lm81HmCRITiXsExnLkm/Htfqx5&#10;DvaxqKMqRoDtGw+tiQXoAHWKa6W9kwWlbOOkmIdfpYw7XsOCOruQByMXjqqx4KyE50wxCvZ2GNe1&#10;ANmGiEzwQinvWaCfxdkfyftlqGPQewvBosYM7Kh2NJAyNgjsZsHymBvmpvyVbCLGIgdvBU9iv0uu&#10;5F58xuLjWcQs1nQ9xG3l6EyZqqqQN+M22nVp1WejD51xKkOViVLn/prcTIlUvk7k9yZzHtVBYuWR&#10;/L+FuRZByzYgq0Sab60scI0qzk7FrtmpeawXGEas5AxgGavKkAGvkeJcYiVjO6415ythTLCHcRrz&#10;kCZMLSI0Lib1+1TWuBhcov8+G300G91kk1gF52IQz9QXe2CCWD1rTCuvG7v2mPVmUwzGoJg8FXBk&#10;YlAyeeABT2A8fRiVtL8IKE4zXHg5DcsYFLoUBga47MCawOG49O3V0XGwLVEXmL3VybXj1OpaK7HG&#10;3rs4SgCuabZHd+LUjgcDPAKtiWz8F//4jfj3P/whzv7oW7HhyGUxGbBZwvNZAaqDPR9FaJWPyr6C&#10;6zrbwAoujYuGRWo6FZKUoUnZqKAEhyp7P58YFj58Pzkbdpxawdk8OjIbR+FII3C8k5Ub49mwlpdr&#10;Y/fXPxM//8cfx+PnPg9g60p4djkHfDxUGjAOVS8/XpsFzuJgZC0ujZyFJVGyrCyaXpBqsjnROGax&#10;filxytqaOO0N0LaFegLrO421tO3Z5PPO88tj+/nmWH2yy7CsOAYwwLC0Y1SsBpNeQkrKCRwwZxVZ&#10;mWeVnDNWClkXKc3yubedgRk3zE9K1XlWBgENQEzmPs5bTTOunloWj5676l++9bMvbIuIT5ySZ888&#10;+/Sn91526i/+4c9Kn3z/2b9a+kxbqlgxUZycG/ZN+qchHG6DYR7wFATg8JbYIeBXDmgxgucBrX2x&#10;MVWjZ+hsajjYI+f3DMWIp1mZGgKUcTIs3Wts4l6KxpKbcfSsrEV4C7mmHWB93WeMuolT9zFv9bhU&#10;ZZqCo4IH98Y9Yq29ZxlrUP1GW9Qd7IyFODIDMRRWMAzfiFHhGv68HVh9uKaVkvkalstnRH/AS2+U&#10;ceqU1VH0+sjB9tM745L3rozpyszysTEUozLI5ClKdwgyPvO5pkTVOw+j4vwLK5B13Cs5Z+6djl0y&#10;JuxJOm8aV55JSsxhONJWgg/lmeyWyVfB87sGcTJRmkOQGwPKpSiViitnxkLOnJ3dUlrZsj9XgIIR&#10;G87+Ggjwd5w3YzBBuRuK8pUO0nb4yuvmxETWd83xplTJXQ0wNwg8467qGI9yMXlrYtt5iAY55MWX&#10;D9xK4aSskIeerF8msr/5zMpUTV63uy5VYEm5JnXBEM5pCjQYcE/7z7UwKnnKBl+Hsw/57GlR59iY&#10;/kBtLNjb1lVtCIAaiYzbCT5qx8wYhaMvaDXglyrBMBwm8HMFrfw7k2c1iCVVYS/kyWqcC4Pey66f&#10;F4X8XNm6iTH68mkxAgOfz5mczb6MwokyiZ/JOxqE7q0x533KWc985Ni9L74Xw8x1R9y6MHUAVwHU&#10;ljxXE5twwpZgoASHdpyZkJ+PrpK+VyBjknw6INtKF6vlJ3LOK9njKvZ94ytXxLq3VkXHvrrYeqwu&#10;bjzfGNvPeO4bY8vZhliPAyQtmfNGFvJVp2jFofrY+Y7zylbhfDRF58HG2PVOU1x+siU24uRXoit7&#10;ds8rWfIiBgFAs4jfb9jfnPa2HuCwCJmsB+yuO7keEN8G4K1PyW2reBfynCuPrYt5rzanAMIa7tfA&#10;O0rZaTBIZ08anZnP1vJ/Uq61Jto0B4XbdWei0tkwfkahk6S78/+k0BqN0eqnrkZ2reh0NkvDnqa4&#10;+J2NsfIU63B8TSzjWdtwTqVZ8p6zuF8pezXC5ClnIBOALq28FEupoIFz43xSAxlWrAnAdDTKcUJM&#10;mKo/fC4d420nOqLlUCsOclfC1MSpNMIOT5/3Ul0CxhpiA0k5Jiq7k0z9+FiVPxyZf+TQjfGjX/04&#10;bnv/kZi7pyWms6cLkaF5XNP7SEmuQ6WTXcGzZHHGhvK5MK9kJLLQ17OujsIW9bEQx3OkQ6SNuvC5&#10;YMeQXROnzgtyjpGUp851sGJdfTj9kaWpu8Vq5+V762LdwVUxXBDnOevWpdqbVLFq4EQ7pZ3svneq&#10;VK8fEWUA87anG2Pm7pZE1ZvPnpk4Hcj7eHb7fmZp2AVlAYEJEoPtJvLTvJJ3G2LTifoUZEq0O9ip&#10;lcjllpOdabbbSACKwY+qp3BkAS9WmU1HNjzbzh6oFECha0fduSg27m3BzndVyI15lJ/DZoxjz515&#10;Uv34svjsmZ3//aW/OH5pt5nqcfKbJwe98u5L5/d+/PzuH/z9D4pe/uLru9s+vym9b1fiFB2gw6eu&#10;4L11UJwNJlWkXWfSoGSxF7nYs+KrZkc/1sTODen4EihzDflkcbaLsdMWByX75Xr6d86ZnVtpDjPv&#10;1A89M5jrF3LtLPbRgFL/hA34HZ5lMPonzStBv9oZkyo8tVUGN7sTRYNYa9e3Bqd92ZEOdDnnBodB&#10;gGuQ3wCndCTOY8ji32leCTbLAoJMznKiDvRaOlbotElPLo8bPrw5JoHdnDNqMlcHISVO0bujWZtl&#10;Vugfa43OE+1pLttC9MQM9IR6eCF7mAcOtJqyy8nCbmFXhvI9O2HtepFCcjg6c+QNcxKOsVrfzlET&#10;QAPRiaXXz030N3Z4SbdpV9Oc+9CVDyzqSpxyNooB29L7FLCWBi8MQEqdaPA4W4z00FIc1bnRfKAx&#10;mo/gAKETnfW8+PnaNK/ErlMTPCbFB7FefVivbN43j/vavZQcwx1zoj/4r5I12nauI9a/0xAXHeiI&#10;249dG/OQa5OAzisZguwXCKB5hlRByl5rB6WWF5BbASw4r3m1PZr2tSb6utHo3lyeU0e4CrvsDPKl&#10;vFcWNmMotkcQLhWscwWH4TgOYQ+lq3G+Y6o4Rg6d95mHDDqvpBAHpgrHZvobTakavRj9tghMbYLL&#10;rmfpMfujI0w4SJdZdgN4gX3tw970Yg0swBqO3tLhckaiAddcvl/C2lTgqDlDcC5nyuSeSTxnMYoN&#10;KzlvVsTLXDGJ97Fb1O5SHSB9AQsd7AqXvtR5JVK6WpyVusnB5s4rMfFkEHIK+s41qUCPFCEj7n8f&#10;8KNJq2Hsw0C+6iBP4ppeQ0ycsBZ6axDPKdtDcv5Z7zE40FbkiyukWzTovegF9DzvYiB0IvqkYues&#10;FLTNXY2Dz/WdZawOthJ1ENdylmU56zKYvRQb2TU9iI9JPPGIwZJ5dy+MNz56OK46fn8Mvxe8ob5m&#10;3ZwPW8V+TbBiHwfRbkSZeKbzvjIYOGvXWToNh7s7TtHJKRBqQBUbuvKtutiIrb/2fG0qRkozNHk2&#10;fSyppbULOp0m6kx+WyAzBUyfjczkWbCGb2HVsclNq3FNXJuILwajdLy6LDacru9KnJ5riU9/cUdc&#10;cX57XHq+LS4+1xZbTzfF9nc6Yu3R5mjc0xxVnLHByJDVwGKSLN4tF/mwGzEfeZVu3Lk/Mg3IkiGj&#10;jAnu8XYe85l016KYwM/PQC52vLkynv/S09H4xsbkq5k4TVS/yMZA1lu/bChnRjrcYvCBwY6e7K0J&#10;0xHYMAuATFobtJGJx24DKX7rcHAXI0dpFixfLQp17u/0x3C2WTuLLnPRadJITsIOmjgtXjch2UXn&#10;TkkD1rvbD3Bt7Rr1nVN3FB+rq/UF/fto7qttG4Ws2llSxTuPQJcW8Lx2JJuwkJVoBO/k+TZparGi&#10;XcjOXjZQ4FlwXZVFO6EtdrRwzqpnx6VIX2bCQMpfA0DDeLYM7ET57dVRhV5zHnKeH/Sy3aAX/Jcs&#10;dMUIsKgzYXvrv7JWVovbgVXEGpigK3gG/+C1xqjaNTPKwOgF26ZFxbVz0+gJMbDd3Ylqj98ZzZ7n&#10;iG3Zlzz0kn5cf9bMsyiusBhgLD7kSLCGlM7OYbPzTFswD3ww+4mmKNZHQh6lz3J2ZR7vYiFkwiye&#10;F7C+Y0EsrtEHUJcasK3m3GzAR9hydnmUmWC1EEj7CM4ZzDPkc249u3btWJgpO4T6sYp1mnHbwjQ7&#10;cBFny8C7lI8z0QkjeFa7/yzi0bcxZmDBjj6PTEupA4FnsEvQERPOuy5CH6oDF5ogunZ2lHCGMrAz&#10;g5B5sYe+0RhwUAly3t/CNd5vCBgh48pZqYAq2SUDxPo0+nD4bna7GvRJlfjcy0SDvp+Fs3XHmmP+&#10;qy2JFtguU6lM9RMtvnGW7Nbzl8Vl71wdacYp/pH4zILVvuioPp+tjSJ8vfzmUYmuV7lWvi0EcexQ&#10;Bj6sutSCk1ncow57tmRPe4xAFrP5/YRT/Pwf33g43y/YPDmGgx36OvoGu2iy3thMoT4Ve6rPXYgM&#10;Wdw2hLN+wS9Pfrof9sxuF9c6zcNz73n2AcjtXGS//pWmpEcs/DDIbGFAMfJWfhm2DztqN0Uf9t4Y&#10;goXRJqWNLfg9A3Xzn2iOB888/K9f+P67VZ85dN2Lj5x86G0g3ycxim/99OP6Fz+87dct7KFUcBY6&#10;jee8TUNWjR1J26hfJk1+SubVVcSYbVNSMN7udTvKDNbls05jON9T2TsLdU0OiWEtVjf2svJYQ6w6&#10;KbuaY5RW4F/XJr/BrprJnHWpr8VyFxKndjsPR36kGB31WlM0sA6j2kdH7sKSrtgQZ8e16sm5S51F&#10;nKEUsPa8G3RnDVPiFJm65sAD8Yt/+qs4/u0nYhW+nJT5FhVKfzcczJzZNIrP6BQDcXTAYHRZin2x&#10;nulc+fH6fsT/rGsqHuOs+3cLvXJ41p5cL80Nxa8qxG4bUFSPq8+HsvfiYb8//vOsx8Gt8da334//&#10;9/s/xLd+cCqW3MQagzuc5y/ecAyEsT5tVgnnbCRnyGSiMUELC4wRGiucDQZs2d8al7+zJmaw9sYU&#10;jS26P5XYAIu0xBsGao0VJRn2vPH+/dD5xiztJLSrcLh+4XMNMQUca6djPdi1Ex/SotKmA+2x7tiK&#10;2HxiXazgfm172Beu2wssm/VEV9GYhU+JRpjrGcTVd7QLRsY9C78q+J6+aAvYc51Fy+gRZchE0FLe&#10;rStx2uWjL9KfBD+1Hu6MxehkmVpkdCrH/9l4akus3N+WfEYLrfQVF7Ov9XvA3OAHfe55jy+N/pyz&#10;LK7fgexdcW5FXPfOymh+08JY7ArXXvfOrfHlv/p6HPmTe2LTUd6T+zaDo2Wj2iwDEDhgZUqcNsS1&#10;H9TH9R/Wx+Xnm2LHu2vioS88FWsOrAKPNMQtH6yLre+0Jn2aCq6RwbbXuubeiwvr9jYlHTafj4kR&#10;k8Sbjq+Ouv3rIpc9MPmcj/y0H2yNJW+2JwpkE65LeZ7UMODv8F7OyJUadzn3XM3zLsW/kKXQESgm&#10;KKVj1uZW8TN2n6aufX0ErmcSbIAU//diV5+tSYnv9YeXx8YTa2L9iVWxZHdTtO1rjI79zalTdjH7&#10;UMa622ma/1JjSpoqK9I6f1L4ia1Q/sU44tnU4cReizGKtFfIovqjfS/46fSqtFfGnlJsja/S7E7n&#10;bEgVb1dWEXZBakgTpxZqWrQnU4GU+dc/szH+5V9/FT/5h3+MBz9+Map3t8bIVxojk/upMyrAEcYg&#10;LMSweLE/62qHbQ/ksx/PUMK6DPRseqY9t+oKdW062+oPPhfOu2d8J74hGCALW5HRWpUKozPaxyT2&#10;QeP3ZcaonlgWN5/cEF//6en42s++HTOf3JJmwSe9rv7pjh3os/ZEdxjjliXLxGJuw8jIqi6JfPTZ&#10;vF2zYgE+e/4LjZELXjJx2hu7Lm6xwWMAfzf26gxy93I8crBqf0tc/QFY9G306nHjTZxVzpSFKupd&#10;izaNGbjeRehvR89ZxOaZLOAsVmK3Kzoqo6CtMs36tknAUXc2hxSzXjM5H2XIjMUOFmRu39MW57+z&#10;9+sHDx78hK1gz0f7qm/afcVPzn7nSN3uLx+68aqDu35vMWlPdKdzTbVHA7BHqYjH+Db3kckkMSew&#10;Hnb3FfP/Zfp0YOOJvLe4eiT3M1aabDg/b0GRfkby87W/xrpdV/5fuuh8fUWe2ULabOxiATaxABs5&#10;hM8FhrBB4AU7RJ1HmeIP6nc/nyROTaaZOOW8HlweNfuw/U81pJi8jUHqZa8je0cv7LqNQrnYjQLw&#10;sj6G9NVipi58wHV5xunProir3r8pmvYsjwpsZg76fCA4Yyg6PXMNep1rLTvUEkvRh8ZQxbsmTSdg&#10;901y6wv2873BVClOp2zxb8cdeeZkEUpJYjCf84BHP1GTEqfGGSz2EssV8LWAZ5/+uSWJpldmJguE&#10;S5FfxxeV8/OOJDLRmqUeYv/7IW8yDg7mHjYQWPRbtn1aKphrOdKUmKFsDpoNxp0iiyG40qI9C+17&#10;sZ/DwbSOCBGDW8SczhPyoEwsfKEVnNaSqNAn8UyOyZAhZxhnqh/vlZLP6hbPDpg1i/XP4atxw2zw&#10;WcHKsVHB+yw+uDJmYUfF0zIMiVNHIMPl3HveA/g//NuEqIw4vdkvk8zKhJ2r5byrxYyyu/Rmr/rg&#10;L9hEkcWzVoBhZVwq5z5VD+FHcg87r41tWnhksXUGv2fsyISujC+VrIGJSMdXGXsQ/2UhM8XcqxR8&#10;MfH2hZHN7w1G7m1gy+Zc68vPf7EOeatNIw4siDB+MPnlRvBCXRp3ZEwvFWko3+ypn/F8fwK6zoSp&#10;OqiKrzbvJapi9tKiGZtfxrM3ZdzD+5RxX7v3U+yLNZQdSF2X5p/yTuoZz5OJZkfCDLlhfiqeLkD3&#10;Ob5RtkeZae1kNh9iHmXi7Ranz0uNPupxi7mauO8smzfYyxyeNZ1R1mo4MmEeq4w97FG7H0D7itzv&#10;9VHIy1qJMxhF0wvDrpCnGYQKOgfJdvs02JWbS7+oI23nmtn90RibrRiu5RgxA9d2kEipZGWOzsM8&#10;DOai5zEsLFKRAQ0AozO25H83oGh141gW4b0/eiH+679/H3/yt7+IHW/fGVPeaIkSDmB/Dp2dHQbs&#10;x3BNg4kuxBAUoiCvF0IrTW8h3x9ioFgBsGtHJYXA9WChewD+k0G5EJjeNS8Fb6R1upA4zW7EEKwe&#10;H8U4ZokqkA1e+0ZTnPv+6/H3v/2bePnjAyiA7mAkAmqA3cBVMl4are0oVg0a6yWAFCDnzC+JQkBy&#10;w9ONMW1PS5QC7Ibx3FLX9bS6ged1htNwlINCZQXEWITPjpyLT7fHJe+2JMoNQfsKAJAzNqzGaX+r&#10;HsONsHLgpFqTDktwp9Efy34orGUbJkZ+TXnko+RyUArOLCpBQFVa8szbAWd3lMBg3uPL4qGzO/7w&#10;tZ++e8c345t9u+1Kj9c+3H3/nQd2felPfvxR5VMfvvSduufaYih7YZLURNdQnCD5te0gcWixBrUf&#10;a5OcLv7faokM/u5hL7p+XixCzqQvGc1hSeumYQG4SNdr0iolTi8Y7OSYLUhzu5wjVIpSyUPZ67gO&#10;5XeG4ej14frutUGQLMBB7nKAAWuZrqtRQWEZNPZgWYGi4li8uz1q97fHfJyZgSpW9kxqKGkv7ezS&#10;GRUcDENOTSZkXTo9gWsTUSmpolHhgPp8205eFpe+vyNmAfKsILaiK8MEhxXTrPvcZxqj5khLmter&#10;A61RqeL95R23Ky4NElfRovBTVY4KAKXv+Sq8bm56tkHs3cCLpkTRtXNSEMYZIM4NsLrVCuCR18yO&#10;Spx+q/nyWSPp5kz+Cjhmc9+BnA/fMxPHxyBTl+wt6pI97iUFWdV1XJvrr5HuBfCpYdEBmHRXdVTy&#10;HD6D79sThaQBzl41LgpZn2HsfdozzlYf1s+Ojc1nl8f6cximV5At9tUWfCkUpHJKOqUbUOnwO++m&#10;ivUdCeDMYS9zOaslAM8ZDwBOX29JCRerDqVxkb+/BCU+4ooZMYVzYjC1D2dZgyFdQR7yZzA6C8U+&#10;gbM0nPNlB5TURCYZ+nDmS5DBIu5RsWZ8jL5ocozm+hZhzEJHjUDGhiGDw5EXq7QMMNmV5ozTMp6v&#10;P2e9XMfxFpxAHEETp6Mf1dGuiVW70XHItgF36QCtRrfjtBpnbgLGwASdlbXOyEhJx8dQ3ij9cfcs&#10;jvUvbI+Ne9fjTNTFtqO1cePZ2rjsLGcdw3zROzjqZ+vT3Nl57En1mw3RsK8h1h6pj/s/vCRuPH91&#10;LHqzORoBLhvRDbvONKV5JUtxTAYAhJxXMhcHbD6O1iI+0hY5r2QJf5ceqBGHchuOx+J9K2IAev/C&#10;vBILVJYfXc0eNKduno79XRTBOr5S7kjH4DvZhbLaLpoTOEE8o7z0xcinXUA6QRfmlZjIdOaBVNMa&#10;reHYGenHhiOPbegyg8qbTq6K1diR1ThktTi+rYecpdU1r8Rkczm6s+r1pihmDfvh/MiQIOtAqmTD&#10;Trk/U3gewbXAvIqPARAd2xHIoDQNdsRuPro8mo92prljVjNO5jrSxc7Fdjk/KJuzkuQTOckEPJlk&#10;GoTRtnPQeSVW4t//1jXxi3/8ZTz7tX3RsH9VOt9W5OroGcy3wlAns4o9d8aRQQnnBl2YV1LMM6Yk&#10;mQEsPtKpJH0IsE12CllOdipVlvJ9zlhf9IrdpsM7xyQAW8BzCiwzAe1SaC7B+dZ533GsM245e0vk&#10;fbahK3hpIMZkEWA7AW7v6T38CJ7Qkc7MKqgpi1LnlTyC04FMyfagnnJGmXN70yxZzmBvdKg0uzMe&#10;XpqcPJ34q861xFXvNcYG2REOdyVOTYgvRzY2HGtKc2HykQs7Rq3yl8bMgp1J7I9zxJxpOg5wVgZo&#10;rAAYzxM7sG/ez65Dq9gMuFiNPIczd8fJS+LD7x+5o9tM9fjwww/7PPP2E7e+eO6h757/3qnKl7+0&#10;55XVr25KQcSedhyhAwwIJsYC7NIAgOZAsMEAdIXr5+zAHOyUtPIGCQewF9noS/VW0snd9kjaSoOz&#10;0vZ+kuh0Tfl/Z2g7pN7AQIaJU3SjwW3v2x+Mk4qq3Ev+reOR39FFu2NnzP/OK+F62kHkwWuNZK0a&#10;D3bG0kMdMRH9YqWftKYmOqVdHMr1c/gqrZ6dKFno5FLwQBbgsxfY7AJ9ic835ekVce0Ht8T0R+oi&#10;QxoaA97q8vXgA+xfJdhsyZuN0Xi8i3rH8+x8YSm6DEIaKLDQpyfP1c/EqQ4R6yGeMLBrwN3EqYwQ&#10;pVfPSlV+AuA8sJSOjYHEEvbWSuwh/OzY+xcnDDPtnkUxk783vtU110YsI/WvHab9uY8JeytP+/HR&#10;IZYmtPzq2YmuvN2OU34v2SyuVXPz3FhyK/gLOyXDhEVczn+zctR5F0O4f9o3zllfMIt24uKzbbH6&#10;ncZY/2Zr7DpwaSpgsxDNWUoG+nP46v3TWQJI6+jaeVSwaXIC5lZ1L359OToUe4UeGI+OK+TMpATK&#10;ZdOjjLO8AEeiN/fuq/PFnmVy7qSC0hEb7LVYG52gXuCOhKewi1LYlwH+TZxWch1pvyvYAwtClr5e&#10;H1msi13QziuRXkgqHymKy3lnOz5S4hSsasI0gzWXBaQUuRx5Bw42a2MFqdXgYuZZnOVqztgkfAEx&#10;vHs3Fttl4YdzO8ewBjo8E+9bnDo6DdiO5GOwyXPsvBIpTE3CjkbPlfEx4Cjtmp0cdhXYvWWHjDNe&#10;+7Inzm4RQ2aC6VwX6SQnfRbZRadJP+rMVpMlVn3241ya+M7pGBMTHsEhQy85M8zkooUy1QausMl2&#10;+c0RQ9+MQ7h6QqKTyrgKR5PzMERfgXOVw3Xz+ZTwHBZJWUTWHzvkOAF1gTMXLbao+tT8eOqdW+LG&#10;0w+BxxpjAM+UcBO4opL3nHT3omh4vjbGq9NwviyOkn5QymM7LZoOd7E62PlgEZoFQNLwrdyLPX29&#10;LnadrUNmGqKYZ7P7ScrFPPbFpF4VuEC7JdXyQO41Tl3I/uZyvhOFFOsnrayJUymhLfCSNqz9haWx&#10;5XRXwPSys81xyxcui8vOXxbbz7XF5efaY+up5th4ujXaD2Ff32qK8fz+IO43kn1NM07BlAY0TJzm&#10;grtzeFdnNGWxPpOx5RmcHbu9fT5nZE0DH05Gnqby700vtcRjH9wXzW9sSFRsFkyZAM23yA892we9&#10;JW1yIc5qBbLQT/nlLGUi6yOQzSJ8BKnQxF0WZ2pHlbEJPMe8x2tSIM2ElElmq8enPrwkJee1RY76&#10;GMw6StMvbWUJZzIPue8H/hmAvespRvWcsIf6WcXIymD8B216ps+FDOZg20eCVw1IWAwgPpdC2U6s&#10;XO4pBauJU+mhEq7l59KZQGZNzLgmo3nXMXwV29mdaiDJmaNiWIsHZL9QRuw4tZhEmerP+/bh2Sxm&#10;sGjHqvJsMIbB1wx0lLTMdl2bUC1lrzwXCZuiR6SvdT6qiYb52P4K7jHq841RuX1qVIDRi7ZOTUGH&#10;fuybGFgqV/0ibdU43scgqkFHsXOaf4oNFFP35drSY1ZdPydK0EHZ7JUdV7KGiMlnvdoUcx5vjjIT&#10;I6xhNr9fDkYegwwWsodW7ye7CNYXN0hvPwB75BxfO15mc17XSdV7tiOqWAeL0hIe4dkGswaF7J+J&#10;pSGc+V6cSe3iAPZwBL7IxFsXJIYYxx2Icy32nIbOH3XlzBSA0afRt/GsOq5An8ciKP0/53M7p9VE&#10;kOdMXymXPXAu/rhbkEuuYeHGIJ+Z3xGbOJe+gnv2x15aUDmU9SngGQ2qO1crxQO0D7yjX51t5Vgh&#10;A/2jwZjT8fksmJ3Eviw73BwLX2nGdkxJFHlS9eaABfQdJ2AHL37vsrjk9A50MtfSTqGH7JZOVGQP&#10;gJtY22wwWiZ2Rx+1H5hBemMpIj1byrJ+9IyX0D372mLpmx2Rhc8i7XkPMYv4QpyRfGOwD2c9f/2E&#10;yGqpjAFgFH1pA2gmdj3rdtjocxehJ8VjzoZOST19wW5MJDa1yEVK3AvBYDFH2V2LEt119SvYLXUJ&#10;+MIAqYVkJmOLkDf9VFkzBosd+J5dFXZQZHAGLIo1lrD46eb47LlH/+ajH5+vfOjELceePPPk/m7Y&#10;5zihXl/72Xtbn/ng5v+sw/5rl0o5s1LD6wuYOLXL2TOb9D57aOK0xKI1zqkzte0wE5MaVLNoYgay&#10;YBxGv2S5xX92m6bAPp9TjbHtfHNceb4jFfyNQOdbBCH1XBZ4UduQEgbsgYViFh1KXznxjeaof7E5&#10;KppGpZhQSp5im1ynNMcuxY/A/J5T5FKMkdZS2frMsrj1+JPxD7/7dXz5x0fj0v2dMY6zaIyqlPdy&#10;3+02NYaVisfxDwazZ6nAm7X+5OP1sRuJqlcZQH48c3a9F4lZuWZv1s+Y2gCeW1rSyehAbfjsV+pj&#10;IO/XVz2ADhj/WnNsO3lDfPCz78cf/usP8bU/OxwLrsd2IUN+lJ9Bm6amblO75439zXt6WUoKOj/d&#10;8SjGJ4wVSrneeqAjLjm1JiayD+I/ZdbRDLK3yHBh7FE8nGjAxfSeO/7d60mei3Nm7NLkmEnTbJ57&#10;8T5HvGhvLSpujrq9jfgjHbHmqB2KG6L9AD7zG10Yos/nahMN+QT2XVY7GTIs4DOBZzPCGK4vVaqx&#10;M5MB6p42sPFasKdz/0342eiwCP1rh6YsE2kGKTZwNme+A19zEd+Xtacnazvyxca46OTGqN2NP4+/&#10;afJ0DtepBRs4LsZuTeejjnsA3cn5GgX2toj61o+3xdUnO9P/1YD/przcFJe991D82S//LN759mdj&#10;09HmFCdoEhfjg20wIXXCWafoWf5+9ft1ccOH9XEF8nvt+9vi4S88HZ37wAI8790fboqd766OFmRd&#10;3K381T1XE0vBnIvZe5OgFusltinexURo+/7W6DiyLhVpqvvy2CvXddm+zmSr63jGZs6PBT3awWqu&#10;o280hvPZwjusOtyUxgVN4n0ttC5gHUeyvhYxaCddf22mOsR5xc4jzn6sLvrcXxPTnqqJFnT/CvZ0&#10;w6n1sf74Kva4OVH1duzHd+F+Dez5VNa4r52myEY2X2X86/d0F1tV8l/8oLtMjnj2xVJiLWOidi4q&#10;i+r5euR9++l16b1lUnTEkPJrYaBxBJklTAY4ozwff8qOvH5bpidWRfVqLufhysdXxT//9ufx9//v&#10;3+Pzf/wOGHFVjEQ+TJxqq8rBro50cqansSK7xFKCl88A5N85sBaTpXPree7W4Z/oDr8aL1Cf+DP8&#10;fw5YyGLD4a1VKb6d3TQ6ssFaUmGX8W4LkPlHP7g2/vyXX4nv/PJHMf+5y7rikdoJ9HgfbHjS8+hk&#10;75ESp9iIvlw7twFdtqA4cucXx0ywyVLszUjWWZaqYch5KgjmvWRU6o/tdX6+Had2r9s8VIevdNV7&#10;7bEW38s55cqpDULGDtS7slJM5fksrjb2Z+GWnd82CpWwJ6NumBsFtRUpcZorXkLnmmB1rrodxPox&#10;Y7DDjpcZz35e9EZTnP72a7/8q3/+q8xu89Hj6Dfem33znp0/eP87R7a99bXjl155YOf/kz3EtRvG&#10;+w7jvfSrjBnY6ebIH+lTbc4oZJ2z9F+wWRZe52PbpnKfea82JuZIC7OS743OsmhdXJFiPGJRE6fd&#10;Or4/eNq1MckoZnVMg/PrTbRJsZv0NbgtY9UE9m9UlO2aFb31691/cGCyE1zfIpvhXiclTjux/S0p&#10;vm/DSB54Yxh+ZPJ7kfU0rgEbkaXd6KhKIyy0M+Yi0vOZP+G6U5/qiCvfuw79vDrKrpzRxZKBvRmC&#10;D6JsWchWw3mbjy8hrrK4Qka1kfh8JkAtiEjsgsa50RGpkJ+PcW+7BS1qdQyAoyeGbp4cYx+T8rsu&#10;JT+H8HuDeK5i7E7J1ikxA/9EfGcDlt29Rdi+Zdy3+Kn6ZJechW9OKpvfFS/5Lr2QPSmeJz6wJFHg&#10;NjxfE23oHZtHFvC7M7Td185J40JsshGz9maPZQIxN1TEWU4jH9kDO06ViaUvNcdmdGg7unKMMWAw&#10;bSZn1HiBTQVJp/ie/N5g9tsCsTH4K+Id5aWAdRuJ77Fk38o0+mIq+sMmOH0sR0QWg3lnfm5J5IKf&#10;0igbzrrJXOOO4vQMsLnd7WX4Ggln69/wM8a49AdG7pgZJaxlBfta9ZnqpGOk6p31IvdgzTKRN5k8&#10;LL6UYVMG0Ur2UeZG8YaFbPraWRsmRy73NSY/An9J1qDerNEQ7ul8WqmyTZCO59kTvS46Sz9/AnjP&#10;kTVVrPk4/KBKnlO/yCSqnafGXMytpRED2HH9KEcpeL0c7Sy6YfwTXTHcCn6/lPNYis+YYzIXfGtx&#10;oEXUFtrJYJUjFvA8iaU4D8ZXnDdswXohuqF8F37By40xGP1hcZwFWRZPjvmUxenzEu23Ra02vcx6&#10;kOcFw1kwmY/cWHDrGuexh2Vg/jJko0fb/qY0N24ogmdn50AMS0/+PohPPw2LD+SBcsE45M6alHZT&#10;h1CDYjDJgfHOCVtzWGq35Sl7rsM5jc84jJRBYitMOgGhgosiNly6JpMvKgUTjH7KAcmnP3o04n/+&#10;M/76t/8ad33wfCx8szPKEaqhLLbBRY2WnUvSWLlhlVzPQH8/gI/V4g70z2UhLygaO+HsMukpWNSw&#10;aFBS4pQP308BteVj01D9RHNSPyLyAJ4l1+DIs7gTOPTXHr4o/vinZ+Kf/u03gZJNwf6uLh4OkwpL&#10;A+PBYhO9R6ocRLicW5K7qATDUhLZ1aXRiJM/983mRH+Yj1BIe5gAINcyuOvHAIDBF6nY7Hq96Fhr&#10;7HivNda83WVYVvARwC8/COjgswjh1OHL5fcUhskIwHQAv4kwW7kL2yuTk+DA23wOVyEHWoNpAsHE&#10;rBXcxQiq3amzHlka9759eXz8/ZPP/ep/fjW42670eOPjvXfcdfCaP/3Gj89PeuGLe77Z+lxbchAM&#10;QKsEhrHO0rWqUHTadHx6se7D+V4Oijkfpzv3kumRicAZlF6EcOqkqHAM+Cns7pMH2uReSnTy7/6s&#10;a3IeAI79MYhWAFjh7cExYCxV8lD2T4PmXqd5tTh/eb7zrRqkLoWSjICOHIbF6hO7BZbuaY86QJ+g&#10;16DREJ49H0Mg3aEBs+zr5/FeGDBAf05NRZQ69wYZTwFtn7kblLjvF5+8LHZ+eFVUv9gU2ShbKWzt&#10;pjZoJ4XVvGcaY8nBljS/IgFknGgPrZ04BoF07NKMUxWuZ03n9jbpD2ui9PaFKTFsUCwTJVB2+fTU&#10;dWVSynM3COOQqQLlecffviCdiwLWzSHGKsaFnA/PjNX4/bnmUPZf2rREP4m8JaeM70tzNu66OVF5&#10;5axYIfgGfM43cYpuGH9XdRQDClSm7kd/nmWIss3a2GnjfrvGUiYP4FyPuGl+bDvbnioc5z+Dw8Nz&#10;6uA5DDzRdulUdhuV3shDsYEdZLQUcJeJUTApXsw6zvocSmx3a0o0SrskdYpz2YqQp7HXzwlnUTiL&#10;UFnoj3KXjtdKLef+yFtux4YVRybCU4Ucz2cXcTHPX45clmG8KvhIdW0iTupU5xkN5twMYY+ljJM+&#10;wq928JajNIdwvdGACwdKS9/rrK5xD9kVVhOLAc5z0UlWtifjxFovQxkv4dqjAepjeYcJfKQycMaL&#10;ANLgmnMmVj2zJbbs3ZLmk209UhvXn62LnefqE4jccLohLjpfH/WHGmM2eyJtZh2O0UWAzDe+ek88&#10;+KWHYs5eQBLfb8WRuOpMfWzFuXcuslXEfThLk3DA6gAKzuIwUbr4zabkyCzGUTOYu/pQR6w9tj5R&#10;MknTbsLFoGcH35+Dw68j17a3a17JEpxDE6kmTu0gncb6LUdeDF5V47QJmJwpUIHh0SAp5yYvTaBc&#10;CLo5w7n02YY096r/fcuimWs6r2Tt4eVpXsmaE+tiESC3EeezBgd4zuu8N885Et0p9Y7zG3s/47wS&#10;bBbG0Hl4djWoK+zCtANJgJ2ogvkqpaMB9q55JXU4bCuj6eSKGIsxdU9MAOvI65yZGJ7zGLLD+XAG&#10;WvaKcWm2qNX4g3B+sjTY6Jw73rgsfvPbX8Xh736MM7490fVOAzh6pu3aNVhnInU4a2R31GBkS8oQ&#10;aSJK2JcC1iMl3wSofHoJgPygy9JHe6K9kl5LXYMusxhj+PJxkZGod0ZHyVWzklNn4HQcIKvm2dro&#10;fKM+HvlgV7z+tb0x+qH2rnOufUIHGpBJwUyvdwX39Uzwd5N7w7WBNeVRsKw8lpjIAnSXgQeKec4s&#10;QI3dBNqqwci2FLIGaqXFGcP+GxTcfvp/55WsAlBKvyxdr0U+q4520THlsQbqLivIh6ILBEjiAxkS&#10;pLi1+MNiDJMXzkSQHtLkTynnRBlUPiv4eWcZ3nRoU7z//WNvdpspA2g9Hzzy4PKHj9z2q7e++MyE&#10;17+0/8ltb1ycqhYNMkuR6qwSk5kDsNHSwjl/dBCA0aKQYvbUClJ1nUlPKXYTJfcjDSm43WXnF0Zf&#10;1k8HLs3nMDClbRG0GUDkq9WVI5C54fyONjJ1O5nQMtGprdImgT+GsJdpXokzjNSHqeOUjzav287k&#10;s84jkZWGA22x9EBrOjvOTbU7Sopdg+DSGErtauWmM2xMrGeybj0vUMvfzLXRATq/k59ZETvevyFm&#10;PdXQNUoAmzcQ7DUU+ZZBoJLr1O1xDltL1BxqTrpG/eD+pnklYAsd2GSrTCiLD/lYZWmHYJJXbIFO&#10;Wa4zYzlbJjby2FsdClk28nEMcgHl+ejTBdiHqeyl1Duj2eOlbzZGCedQRgzXsT8/35+zZMeF1DvK&#10;4HDOzxjkLpd9asHxaftkXkljzHquNubcNC+msKZW6nuG7cS0+8LEcBb3NVDbFVCcHb043xNZJzvx&#10;VoOxOnEw1r3SGVXaS9awF/ppEPiyt+/abZs9p1Zo5pnEYg3TmAfsfO2ba2LR3paYYeKU987mOS2g&#10;GYG9Goe9mon89gTr2EVjBXAGH0cbKIcmOxNLBjKno5Rmcuus61Bj05xXMnLDxBjL8xVpTziTNehy&#10;ZySaYOznu3KOlQODw2OR6UywjGfHWYZWrA7bOCUFTKx8LQW/WSBk90YfZE/qngnYMc+YM0llBbgw&#10;r0SK7MUmTtEBYrbUFc7ZHMn62MlUgk41eSqbiRSmds5W8e4XqsMtmJHOTB2bOgr4+QLOdwZ7YhX3&#10;cJ5NPWuyJu+OrqSWVLUJB/FeOi52MZmQt/pXvD716dpkn6TuUrerw2c8jkPNz9n5affHZJk3sO/D&#10;2RtnEuWh9y1mMjDtertOpf8ncaoNGcS9Tab6f1Ja5V07N+7ctz3uOvNQlHyurWtmruvF2pUg75N4&#10;15oXamMS97SYwmTJdDCXrAZLsZWNdoBobzlD2su52H0p65Zjvxtfro0dJ+piKX8f8nBd6m6wM7OQ&#10;NfB5s7mHxWHZfC8D2RvLew6VShR5K+SsGphWDnVMXVOftQj90vDUkth0uj42oIcvOdsUN350cVx2&#10;/pK47Ex7XHG2Lba93RzrTzRF84GmqAEHSJ3uzJtR9yyOGZwr6c6KOI8mGvJ4X5PZFkqWsnYm0iwY&#10;UDeORIb8ncnYHefmOue0nX258+1rom3P6tSFkY0eNGjiObBgwUCNQcV8/Cvn2Hmm1Z8mDqVJL0Un&#10;ZPG1L2dMnKlfU8bzFXK/eZ9bEgvwHWRpUf+aOJ322SVpjXLQCwWc0WGPIGusf/mWSYn9RTwp/hH/&#10;JT+Qvdf+mRjN4t0Gs4ZSWqpPpUB2znMR1xK7jWQ/xC6JDQGblcU9deAtqshnjXT47Zz0LEg/ZaHq&#10;aNZgBOsmphvLPSbxO87itVhMnTCGTxkyIhNTNbZaPKlfbfDLeWXuufSlzhqSJk6dnIGPrM7R/y0F&#10;25ay5wYu1B9DeB8rq8W52s+ZYLpizuxo/JqKDZOibPW4KOOd7IYwOSUGNrii/bfIzAKIYq6r3kjY&#10;mTMonZj6R1xgQbRV2YX4HhaTmZy2e1xMPu01cOFTTVHGmZTaN4Nrl6wYG6VgCPWVwYvkK4k/OM+p&#10;2IY1NSBm8ES2ik3vNMQ2dK+UazLqSMPlsxlIS93i2LIM3mMA37NA2URxPnp/bHfiVB9lGZh31YmW&#10;GH/93NTdbwFC8jH0bfj0NUbBvg1lv6RuH46czML/sot+CLZAX6mAPajkXSfdxxojm+L3xObDM49E&#10;/tw3u1HtQpBNwUBWoaMSsA0pSGYQ02CzVO7c27iIfrwUn2JdfT59PzsyFh9oiepXWqKYdZMKTruU&#10;ix3Wd5z28LLY8eGVcenbV8TQ27kWe5zwocFX3sX1K0cH5NRWpI7T5KOaFFcW0Kf6sMpLf2TEWEvd&#10;/pZYtrcj6RV9vws6NfnErHEPzrJzXgtXjU2jimT/ElPIyDGU61g06rsqjxWcdwtgU9c966UvaEdp&#10;ejZ1NNfO5z6JfcgAFus6+t7FKdm6kHNbxnplou9zkLMCrpdr0JZrK9v6bsYOUgyBv5s4NbagfRgE&#10;tm18piUee/fZv/zCd98Z/+iJWz987vyzr3XDvlQw99W/OHPro+/eEEuftEtsaUouWMAo9pexYsSF&#10;M8veSQHt+KL8hhGp0MaRE9PQIVP4Wd/Pzhu7J5z5bYxFDJuK1k/yOdGYcMJl77bEFWfa0pgdaVct&#10;KjNe4yxi6Qcd96Lc92E98rhuGT7RNHzplqdrorC+IsWEchaVxPBV4xPm68V6p/iUX9EDn8SU/Lje&#10;9yyLR87vid/++7/E9/76C3HX6R1prqY2thRbn9fJ/vFOxrCywPFSc37ScaovwTpfSJwaC+uFPkwJ&#10;yG5fYzjy7kxXu8Rk1rIRQaaeha/YTVKTkoXarwz03UDeyeL/2bvb4qZzD8f3//7XEf/zh/jiH++O&#10;aVfPTx12spiYuB1onA9dUHB7dUxmb5a/VZ86VAyoG8ebjn5Vn09FPprxNTce74xS9mootthz61x7&#10;mwBG8p42aKRuZvWlZ439NPZ3odHDQlr9+GFPgmHAYC37m1KyrxFM6ViaZdi65UdWxeqjK+OStzdH&#10;50FwI36sCZ6hyEsmH2maZ+On2HFqIe0onq2Sr6O5h4k9C3bGgo8W7u665urD+NFgTjthxcfOJbXA&#10;17E6ndh/R1tMfw0/VrYYcJSJUwt9Z+1ewe+uSOxA+r0WcZhoXIo/rm896+X6aOXZS7DDnlnnBm4+&#10;1xEPfXVX7ABT6Id7r+mvtMXNX3w5fvzrn8Z733skLgYLW0BYi9/cdgQse7ohOo41RttxnhU8sOO9&#10;urjug7rYhZ92y8fXx73vP5yoLlt53nveWx+f/uLFseJUc5SxDvoyc8CEdbyro6X0+x0PMRNb5rq5&#10;trW7m1jPNVH4Qgv+wNJUYFuPv75of0diVavh5zp5Fkc+2am5gDUw+SmWbOZ7K/ExXCv95ETByvfT&#10;aB/WeDTrqf21i8n9mIOMGLPMQk4dPaVdNpax6lA7mGZzrDu+Jpq5b737jV9gErqBv9exHlL05rOH&#10;uS82Rs+n2QfkZSj3S/6RsuR5BYcMQqaMjSpzFgP2Q/+LGU28SBe8+fTqVEQqQ5WzkGXt0x/13w0m&#10;ifG9y8BiWWDIQfhU4oohnAFnQ2aCNbZ8tjn++Z9/Gv/+h/+Ocz/8dnQeujjGvQqm5xomeaoeQxe5&#10;RsjidLDU/M9zJllTWbWczT0M2ZF2NiVL9bV2Yhc5daeWeQAA//RJREFUx+oPx458kjj1rHPGbRrK&#10;Bv9K3y0Ve9IRDSNTwafjJkwSN77YEvu//mj85a+/HT/9+7+Julev+yTmn2yF5019xLWS/vDD9WXF&#10;8VrGtrPmF8fEiyZF+77mGMG+F4MR9NOSbcRu6Rsaw7X5ajz7pn+Rz70X8fXq99pj49nGVJCifl11&#10;oiHNkl51qCGa99R3zbRXL6N3TCzaKGShi2xEI7ZPi9xlZVHYOjqNJCjmOR15p58hY5+yWsUe5fFv&#10;Z8+vw386+I3nfvvTv//BmG7z0ePd73152s1v7vyz9761/+Zj33pv6659V/1W3NYHWyGLhrNpM3nX&#10;Yfw9kzX2eylmgs2zWCxfu2thGb6V9mzaA0tSYZysJrnovbRXfBzr42iiC/ZX3Gfnp3EDsY3zce2k&#10;LQJ/GF9yby1AHooeVUen2eUrx6eiqYrLsc0WMKnfbeJRl3Mt4zuyZIxPidOOVJih7evL8+eiky0a&#10;SrYdG2N8Xh8sp35konm3YDIVgYkR9I/FidjxaU91xK73r401x9ZHxXWzEwuIRci52FGL28ZePw8f&#10;pjUVsRknsGPaTl9jXhY+jMRO9VIOvLbxX+2ZH7CSMULjx/14vmze1QKyMWB6dYDxOpsCsvjdAp6t&#10;5IoZ6UzI5icT01De2bhB0158GH5+IDJrAbANRRn6655pMSD3kiVBhpwKcOzip5ZFe+o4RVfzuzPB&#10;4Y79MBmpf6CNke1C7O3ovTzWLMV4wGHON826ZHo0fL4psU607WOf9YeR9QzkrY/3lZWq23+1oG04&#10;71XWURWldRVRxLVkR5QyeRSytHj/ipjIWlmg7EznoVyj6Ab8861TYxa6YPityAb7PgDZcsTGcGTR&#10;RjTf3fvKipr2nntIJe0IJ3MFI/n5Us54WeeYGHXT3Kh4uTE1neiTeY6kajaxmHwInxGcYcepzD8p&#10;nuDZZo9NnFrEnYXusuBan8F4unjPQrkK8J1jfPTz7WjVDzdWb9H1Ij4yVI0zaYqPKNuE/qIjfYz1&#10;pPgesioTip2ndopL0W9BRQlyIeOAsdoy95Ofk1JXNkobBPrzsSPWmJ4MPxZlpHNkHoLzYLOUFMYW&#10;yheg98Z+el5U8Vx2BZsMtehilrGOG/Exee+R6BObPJc4PxffwvE0xQ/XJjYWfY7BrJFNgBU7kX/u&#10;2cNAu85HqtbCuAxjcXsAPPrxwMMQxhSM7lZ+AuIMBFkHzUBJJiDAAbwGUgXmbQCTzhPLYzqGoIqF&#10;FIwaSEj84hwiuwOWYewNZrvoJk5zOLjSeRjUKUQoD737QPzPf/17/Mu//Ue88LXj0fzW2qgEDBl4&#10;8yUcvD6Bw2NAfhwvWsj1ez/E9VhwqSKsCpYr3DZ0lU2i6VSoUKrSsCZakgsgEsNi0i3bIHQzRgWF&#10;lFNbHnksdCGL46ZPxbm7+/Su+MFffyV+9x//HO//2ddjwP0YBDeqW+mlQLSBU+7XFejmHii04bxX&#10;/kKrcUoiD8NSe8+imPtma1SwxgWs7QAOSTrYKiqEVYGV6kwaJ2e15gFS1x5ojKs+aElUnStONsZy&#10;QJCGxRlyUmcaPJPmazjCMIaNnooB9t9SShXhUOkcFHBgkxPKOxUC6qV3ERQIQmynzxQwY5SlQvnU&#10;ie3xwfePH/j+L76f3W1Xerzy8Zv3fWrfjh986TuHZr76RwfONT/XHgYXnK+Sg7NjpU82f89CwVs9&#10;MhSlY7DLAEieGX/2OZ//G86/DXY60865VKUclkSbx89qSDIxMgL49G8+vVhfKYo03AP5udL7uwJE&#10;KWkKOLBDaziGy64RlXwayo7zl980MvJu4ffcH5W/sqBy4RpWEQ9HqS3buzwaDnbGTPbCwd12HuvA&#10;2goulWM+a5d7Be/FuuUhE1IUOLsygQmuJbWOAU4V6uZj2+OyD66Mpa+2pE6APBRuqgC1EpvP/Kcb&#10;o+Zwa1eVs84zwMKEtZ14VjjahZPkiTVNxkV54t92RxjYGMB98jm8BnbKLp6SKiEF8FbDGfTsg/Eo&#10;vnlBzHhwUQp0OCdNujkp+xZhwBfhRFhVKXe7CYChnNUByFaSO98HGTTJM+r6uWmOZ8fhlpQ4Fewa&#10;iBn1mUWJgkuZNmifwx46x9VKUql609w+FFVvzlI/lFkFyt5A9OZ3GmLW4xhH3s/ZN4LPZFA0moIx&#10;9lxKLterbFl5lOFQllqphxErwsjPfQjQ/HpzmmWmE6MDbCKjEKNSecdC3gn9g4IfoDFhP7L5WKE1&#10;nO9VfnpBjENeBuF09+N5DRZZLeSepcAxcluC4S/n7I+0EgnDMvH1phgBqBvA89nJaqeLHR7Sjllt&#10;XagCZf0mfQbwisNdZuKU33VovTQLVvPMQfEOQa7tJMhnvZc8ZdBAp4D95lzqdKW5R+ixSSjrsRgS&#10;g2+tT6yLbXsviY69gPOjODdna2PnubpYfRwAybnfcFYHCKdqbxctpYnTS082xclvPxfPfHNPLERP&#10;ul/1OCGXnqiPnefbYtMpKRNwDpDREXdUR6vzSpA/HYqat5pDigh/ZxbfawBAbDu1KWa/3ByZOIg9&#10;cVILATzthzuwD22pE7OF35eSVcchzY7BKbLDeQ4O8SqDVzh0Ji/GIdt2VRoYteM0OUTdX02cGlQ2&#10;ATQCe+PMJudR1b5Uy3PVx+qDy2P96Q2x5uQ6ng1gYvUsDrBzVapxTKwaGoYtcV6J9PKJWp61TZW8&#10;fJRlgY/Otx1AzruzSCMHfWPXmwbTs7Nif2esfXtlTOfd7YI1kKlzNoPnczbb4ieXRil7OBTZcl5J&#10;NoDOYIBVTpl8dZ7Xp17ZGv/021/Ex3/5g7ji7ZtjKrI6geczWCbVsVQjzqzRRjkvcIDriuE2MKGd&#10;KuX7g9R36hHPEPKW9JT6TTtywU7xDMkJEvxyVgyKZFtV3jgyijZOAjgsTcmKkVzL7t81yMDerz8Q&#10;7/7go5j66FrOG/dAftO1LzhBXEuQJYWpCRq7S4a3VEbW0vIoWFIa1cj24rdaohDZzcaWW4k+QN2E&#10;/FsFKA5wrsA01teAgYVRW461xNXvt8bGC/NKupOnXXS9UhUChlkDu8Ps7LbwagRyUcbHxKmVZaO3&#10;YTN5P5Mk0rBIfzYcDGIF6DzOV+rgQG9Ox6G/6q2Vcf67B97tNlPpz8OnH19051vX/vXeLz6z8K2v&#10;Hr1n574r/6cCver1MtBtzuFOVL18dV7JMNbe6ssB6ErtWAH2pAx9UQBIzMDBGfOZZXHF0U1Rom52&#10;DbX3rGEhdiglCtFhyTHy++gM17Y3+sMK13LWRxuZAC0/Z6JDOr0L+ypVr/NKRt08r4tpQWfFxKk2&#10;T93MV5NRYx+pi1bORQv2ynnJUigOwp7qCBnUHGwgHT0qBaz2L2fF2NQVavArOSo+m8/5qUU4+CvA&#10;EzdF7cstCYRK45QJmDdom4UuL+Xnat5sjuajLVGNnpFe3m652TpC7LNOq4VHyVahI5K9QieneYQ6&#10;x2CfRNWP/R5+6fSYgK23IjuXs6dOtOvUDpfsLVOi/FPzYzH6spJ9t8tOgN0CFi1kj3ujE7zPEPbd&#10;WSepmxVbZyDb7gDXN/PKWdGALmu9kDjFZqVzzHpOwP6bMHW+qcU1w8AhVnnq8DnbMDmcl7J27Mds&#10;nEwDoQaWlj5XG3OR6XKw1BAwlOfV95RSNNktdKkO8zDsq5040h8VtlclSszGt9ZE9Z7mFByX4rMI&#10;HaSTV8a7Tr9tQcLCshhkgINcIwt87KqRZrkQuSnl3fpxXeedJmzBMw5FlzkjXtodO+hGct3hrzRG&#10;EXpP+jQp93uj85wDORi5Hcx1nc899iaeERkRH9hxO0jZ4N0LuJaJB+eoWGwhhrJwTIe77MElaV6J&#10;+kvKOp0sKdTs9K55mXPL+7hXFqakZJF+APtjx91kzqNMCzpydp7qSNpZJsZJlDs4VVZ0SkU1Vh28&#10;a3Zim7HTxi7lgWC3PuxHIc5VBXY74SHPgDoLmRR3GFDPZ53FVNKYmVCTAtrZWDJ4SOMkLbb63sTp&#10;bJ5p7OXTE+tHX2S096M4116X69lR6qcEvWDXbZpnyFnJxp6bvBvJdZyZNIQ92PnS8rj3zL1R+ujy&#10;VEFuQYSJ5hxwzhSetxHbNfcZnDwDr+yLTA0G+Zy/1Qxed564RUqzsZfzxIDY/k5sWh0/s+VQXbS8&#10;VZ9oynM4QwN4hiye1TMt64VdFXbmW6goVfIw9i6/rTKKWYNhm6dGFvJUhYxNZs2yTUazlksfXZyK&#10;rdaebIjtZ5vjmg82x6Xnt8X2d1r5d0tsOd0UG040RsehpljGedNGG+yX+cJO/mzOnTNM9UVMHpkw&#10;Ezeqh00oWK3s+S4Er1sEK6365NsXxow7q6PusaVxzZGN0bmnI9F0OzdPqmiTv84ElpFEnC3NbgFn&#10;K3XRsccGiMrRvaM40wahTAhKlWagLQ+MUMzvzn3YmeFgKG0Ge15k4vQ+7o18GSzTB7WzTAe4Yjuy&#10;3lEV2Z4BrqW9M3madCyyZAesRXgmF5xBJmV3Fn+3Ir1MPcb7FrEfdr3YiaSdkubJgMx49sHxE0X8&#10;3GjefQznwTmz2kO7UE2cVvBVbGeB8bzuQgqx32g+BqUt0nImeR57PMBAGufWrtJsdIzdmllgVbHH&#10;cGQ3j7M/wMQneyRtqonTwfx7CH/3q8wIPq+d+FPBTKVgEH1usW3J6glRwntZsGpBqBhY3yUlUdE5&#10;VZznceyj+D6jG0Nnsa6DuHevHXOQSXwuZMvxOoXIuz6QekxMPuXzTbEA36aU58vxuTZPjjIwSTlY&#10;Pn/FuMREdGG9k+5kvZzV54wlbeNE9M2mtxvwFVpjkn4d8iweca9kLcrj2WWmymINpM+3AESdaLFT&#10;hfKGnp2PbfJ8LT/WGiMdV3IVOgSdkO7nz+NLGXwbxns47sV1kg7NRGYtes2iCen19JmkBJvzKLjv&#10;pvmpS7ov6y0VurOax4GrRu6cEVkGYtwLdLZJwSzWPPk0+v9+7U6cahcn8Tsm7ox96POJvaU9l9Zu&#10;Efa3gPdyXliWPiO2ST01B/t6yftXxNaTl8aQW5ek7l+D1AkXoHNkZxmpTqutSJ33+qj5+EueHxOn&#10;ni0TVnZPyXLTcLAjavYt53wsTWcp6dRueevh/vB36Q0LO5x/NzIVvopHLf7WNjmuQCyqnpYhqoJ9&#10;0gdyT/XNjeNc8N/t5s1DHyaswWcgP5Po27ETxoKKDcwhV45TSTEB4z+c+d7gJ7tNjR14Xg0++17G&#10;FgyqZnHdhmdb4/EPXvjTD79/auL9xz71tcfOPLkPuJeoer/73e/2+/KPzjz1mTNXg3dr0jgYCyik&#10;V7Zg0yJycVQh72mxUz5rbeI0r6Y8itE3+gViFGMnE8CnxlIM3C5GPoyxrDwEnrVY/XhjisGsO9MQ&#10;O95vju0nm5P+K0TH2RHnzGNp/tIad3+1GKfgcfQROFr/oInnK15a1hUTWlicCrPTehkzYo1T0uNC&#10;TKkbayrL/dA7L3/xePz7f/4ufvKrP4kn3r81ZoKZ7TotwiZY7J9bW96VGDGWhY3Qpia/Qfnxw9ob&#10;A0uxMDGG+wY2NSCfx74WYb/0o3ojY72xR9mswQTsqMF8Oz+UX3WcCYnRvG/tm8vj4S/ujr/97b/G&#10;//z37+O9r74c4zyfYCLHIuSgS4dypg0eO6tNf1HWIjvpRnM9O1QsxDPoOolz0Xq8I1YcaA3HNAzF&#10;1hhst8jbWKNF84ldQzzg2qBLTHgNfayua6wYn4HPNiS/cBj4ceYbjWnsg3a3fh949qCB8uZYcXRV&#10;rD62kr1bm+aEVoM/HTkxDGwwFMynLzP72S5GAPGuyTsDwbKgOH7FIgDnXi8AF9eDOdceAiPj/6oX&#10;ZTcSky3knjX8n/62vu4U9r3lSEcsAFv1QR76I5u1RzZw/5aoxaeVcnyGiUHwlgVWdnM697SOZ8tF&#10;h/Xl3DaAcXd8sCGe/PquhBn0w6v1v19bEfd97UD88h9+ER/9+ZNxxfHmxBJTdwBZRWbXgGnbjjaC&#10;5xujEyxyxbt1cf379XHde61xz5fvihtP3pboqBu53u3nVsaDf7QrNp5tj/Gv4K+yzjInNJrY5RmX&#10;6IPzbmk+pc/6Wn1iz1h7bFWMfb0zeiKjylFK6h7oTIyAnqG2fbyTxWOsjSwUxfi+JppbXq2L1azf&#10;IjDIbN5ZeRiJvVRnuuYW8BlHlhFKm+5ID5s8hnNG+z1sMszka12s2t8c206ti7XHV0cT9138piN+&#10;0LHs0VLsQyv+Zxn4MMPmIGxjjycbogdy49xh2WySD6O9QBf24bxZeGF8NBXtIocWcFpMMe0JZ8ev&#10;iIV7m1Ihjc1BJnKSLCMnS1inVt7d7mkxm7S2OWDcbHSq8UAZYFbfWxe/+Ycfxh/++3/i23/zi9h6&#10;5IZUaGlifiB2YxL3cEzGWM62iQOZa/oil87fdyarzQfeL9lC9QW2MHVEdZ9tC0E/iR0YU+D/M9F3&#10;OSZN8Q2z6yoij49JL1lnHLmx4pWOOPtnr8ff/MNfxK/+6Texcs+t0Us7lnQQtkLbpk5TX3hti5v4&#10;aoFVPjYjd0FJ5M4tjnGrxkXHvrYYwVrbKWuhWcodeB3Xl2tYuDQen97mAfWIsaOrzrfGlvMNsRos&#10;0ImOlVbaWacmTmVVXMD1ctThvPtkdOkk1t1xPXaOFTsvemlpFLSOToU4hdirfO4pM4h63ThTKXI0&#10;AAxp/LDxxcZ4/SuP/b+f/+MPF2k7/PPOn3w0a+fuy77/9p+8ce/5P//a6h1vXvX30/UVwAQW3pkw&#10;kYlK+2SMW6YXi6EtNrcxqFBsZGEZtkr7NulecCF7l8bMgAXt6LtgEx3FoYyJi8R7qWiONZZFym5J&#10;O52lQe2JHejFPYaANRJzgHvJxzFNudit8m34/sptsuPGjtCL2OKet8hcCe58ojEaDq2IZbvBGbx3&#10;b+TAfIS5Fn10/dd87L/PnwtmM/FccdvCNBbkQnyoF+/ink95oi0uf3dXrDqxMSpvmptivjkWeplA&#10;Bb9UXTMHfdOe2AlNmFpkIaOkxQSj2SfzDBcwUcJHKefBh7Nl8YNjkkzOOXovZ834GH9vdRp9YrON&#10;hZUWtZpUHn3D3DQGxViBmM2RIRZztaHfZTYyDzXg0wtT8cNw1j7JnO+C3PX3XtiV4i1T8e+XRtuR&#10;5hTX8Jn1S81LGCOSlcYRP1nmEvA1pTDWlun3i5sH8H1xeSM6fdtZ9Oqb+MvoSHWG2NZin+S7av/5&#10;HYsLlKGienAx9rmUdXZMgWwbVZyhRfvQk/iExgcdYZWNvbNpr+Sy6en8i7/EXhmcZ/MpxrkdjVd8&#10;/byYfA++An6M3c99eHbtu/mt/ryDzC/G0Ms7x0bFZdO6Gk5eaowp7E8mOM5ie0d3DEN+ZLZyzMto&#10;9sHYhkW0+gI2gA3lGskv4HnL+H9HgigTPZF9Z2+PwufTrjmOrZxzOYazlmLc3E/WJRuDKsEM5fpE&#10;fIwNSK07Fj9b2+KIDFnzxoktOePDOOOyhdhY4jXTmrCfA8Hio6+fG0XoUGfMOipQGmH9hHL2OsXP&#10;WO/kR4l5WAP3U4ztWItxd4GH0dEpXgBmK0e2ZJaw0zif95IFbwrPb7J3POfAMXs56Nx+6C4LbnM4&#10;Y9L+VrF3+Z6LRoy7AaehzzXEoCfrYwgArwfKqSeKYxhfe10QQIUd0CJ9Uh7fk9JksEE5DoTc5dL4&#10;NH6+EYd9Zcza3ZwqhcZzcHRqTQ4ZMDeoX/tGfQrCG9i2wtBsfj4LYCV5MYf49dO3xx/+8K/x+9//&#10;IU7/+Tdi/eHLYhqH0ESgLyywSME4FlbDlc+B6fm52mS0rR4aijNewSL051AlEMoCJgccgZcaTGP2&#10;CUhFEQ3g37l2DHR3m2Yj3LmNo9IiTcJhdIDtdfu3x49/9fX4t9//Lr76w+8ALGs5HCgBlZ5OSLdR&#10;SArMa/vxnrxX7oLiyMGo5M4rjnmfXhBz97RGJWuRg1CkLg0PmUaQa1ixKe2K3Pm5vIPdka2s105A&#10;+vqzDbES0J7mbAjij/D1MKAAQ63yyUHgJrAmdpyOBJik4NWOGV00BnYRLR+bKNEKELAC7inI1zhL&#10;fTicfR4KUNbYXPLWhnj7O/tO/PhXf5rXbVd6PP3eK89ds+eSvzz3rTcXvPFHh15ue7YjKnj25Lhz&#10;TT+JOheQYLWrDpfGXNrVbB0klLVBiSzWxfkxznC1lT4DJS2VajIqGBJnhlnVnhIIfk+jzfrqoBnc&#10;s0p8AkY3dWNwLUG0xkp6H/dSql6TCQUNFYkDvRfKuau6moOkYWF97dAcyN4teasTMO3gbOT9Jhwc&#10;riF14UD2TGfV6pMCrp0SzhqqLZNjEGumsfNaOhspuHndglh/ZBvO7k72oj0Z0TwAhEApDWVfMS6W&#10;ANRqDrakeRR2mpo0Hcs5K2OPJ3I2DAan86XS1SHwvdknu26ckZR17dwUFMvBOE/YNZvf53dRKEOQ&#10;9/R7/I7UxAJ45+vJv58lgGDNFgDsBOG5KCWv2ZP1topTWuQkdxoWlINJDOei5XNG6gGidYDvBRgW&#10;q7or714UQ3fOTlXg0omZDBB4KVOFvN8gjTr/lyrRUGwas8128JxujIkPdQXATY5ZZJFAmPdEwTlv&#10;KQMd4DyqUpzJMs5faeeY5MxKVTbrUenAmhN1iUpPIFR6K8DWdXgAp4p3kDJEerFM5EH5ck+cBzvh&#10;9i6qOwMl0rQpM55L5SGT/y/ivkUo1VKU6shPYzRebYwxfEaw3lK5WcWnYcnEqFyYI6WxsvNiyl3L&#10;YhTyJeWkVcbukR2nMwDMc5+ricHIqcbbjoZFfH8e+1XxOHvOXlv9NgVQaVXWFM6twTUrcZY81B6X&#10;7bsyVr7VFBcdqY2rz9TGFWdxLHB8BJIb38FB4e/NOCHS9NqJuetUc3z0wz2x+7vvRPX+i1ISsMYK&#10;zH31cfMHq2LL6eZYjEPkvuuAtb5WlwpPFvNxrqkUQlYRG8i16nXribVRu3dN5COXvdCnUsu24Mgu&#10;ebMrcWp1rE7ZLL6m38Fxm4Z8CfZXoIdMnDqHdQLvayehs2Ps+rT70+HbBiO0AwY/nWlTjqPbHzvT&#10;D9lYgLMq/dBazuQmnmP9yTWxGDvSjm3q2NeUqmvtfKtgj/rhZNhxmsM6DucaWXzSQHbtkdWjyKgy&#10;Z/VqJe8grXsFXwVigllpX9t4p63YKp1cC1WkIPVjlfoMzqi0j1JhFBhYseoM5yObs21hxWB0hJ0p&#10;Vz+1Ln7zz38ZP/zNb+KeD5+J6t1tMQrHLBeb5EB6O7Hs9rYL3CDyQJw1Z5Uk2h31Leshk4J2IxX0&#10;GGTU+HfL6id2SkMtGMCmGES00EeGhGyclgzOSxFnQvpLg7WzkLcrjqyID364N775V9+JeU9t7bIx&#10;6i07A9QtfrieVapWH1qx6FwAHavMxTgh1SUx56qZOKDNaWaQAZREcaluQodq750Vpq52XoldflOf&#10;qY3VB1rimg86Yv3bXRTTK3XWsVOtOPF2nc58oS5KWYOZrHEpAMZ9GIvz6hwbK8xGAQJHrR6bKsTs&#10;pNCRsLsnE1m0s8wKMSmPi3SeWFvnlZz59ut/+n/nce/5aM+sW9/c9cP9X36x862vHtp5zeFr/jCC&#10;55SSxFmK6YM+sMvPj11lVoJmgRekU3VeSclVs6MUnWswdcy9y2LlvvbUqZzoWtwfPhb4GFz9X3pd&#10;9JprzP9JnSrFmFSPdliYKLPYJA9MkapH3UvebyA6NBf9U3HdnGT7U+Uoz5muw5lVTzqvZAJrVr9/&#10;OZ/2GPdMQ/TlWWUfsLJfO9QPuylwzuD6eeyhCQOBX+/7/zcxka77qUUx6enlseuDm6P1ze55JThi&#10;A3EMpAw0cZrPvZftb43aQ01JNxh4slLeOW0GMew+kB4+JU5l3vD6yMUAbIoyIa3kUGRJ2qIBnJER&#10;/LzBJxkP7OIxAZqrvdo8OabctyjmIzelODt56KcR6EGrxZ1XYjGRc+J0gKSs14EahD618ElmEen1&#10;Si/BViETLcea0uznJXsbu0YX3DgvRt00P1HXGsg0SWkwT4cvF7vc32Cw63Epzj94Zc7TTbH93dZY&#10;eaIhpuNU6WBlcj4T1RSfZJfFJdqta3DyfDdsgnPYslhz7aDdXUv2rYg5rzcl59EuS9+5wkTghokx&#10;9+6Fic1AB9bkVl/2y+6ufOyQBW3FOIPShOkEKZ/OIVROTJ5Z5eh8pDLsZNXDYG/0djE6cNHn61Li&#10;VGcmi9/TTjkvXApa6ZNSdzNnSLk1qK7T7CweZ89PwDmQnnKgWIF7DGf9y3jvec4eQleneZ1gQ+kO&#10;xSzVVpXyPpVg4gLsm/NKrBC1087ZMWnuI/iolDOsoyS1nsUqFZxtk6djeV4d6RGce+fBOHPRbj9n&#10;nJrwtyhMXZcC3Py+ekZ8bdJL/D6Qd8jnfQqXj4kC1lp6I2nd9Ass+hsBppqKI1nE2ZDeVno36dRa&#10;2IcZFhBiZ62AT2M1WCsLopwhVMraDubaPZHJPtgPqfel4qnEtrueOmGd2LI7374ZDLKatcYx5xoG&#10;rkwETry9Olpe6Zr/Nha7qa+TmAvA8HYgtB5tSLN3DQyagE4zwjhTBhOXYQNX7q2L1rfqE+OHxWUG&#10;Q3QSpcLVgZ+B7cjV2eNsTeF9s/i+3QNpriT7aSV8Jf83gf1I3Yecv7kPLEpYwY8dp1ecWxuXnNsU&#10;W8+0x0VnW2PT202x4WRTrOHcNO1u4FnrYxDrPRFZnct5FVf1QTYGc7ZNvA/DN3HukUFEk6xWGbs2&#10;5Zxbuy6l9FWeJuEEL3poSWx+vTmadzelGXblyIXdkO7pEH7ecRNWlVdcNiMl+hJ+Besr83b8V+CY&#10;OsvIQFWySzzXEHy6XPTN3EeWphnxVpeLf4t3zIypnCsdXgObJjysUk/Fupdy3ltHp+R88iXYR3Wl&#10;1cjOyyxkv51HJu2+hVCD0QMG3ko5z8U8r/ucsB2ym8O+poAt1zaBMY53KgfjlnIN6ZrHIjMzHuRM&#10;IPsmiqT6VZeJ7bRfdto4F1TsZ4LGeVuehdmPseec097qe/EwdiSf9y3h3Z1jJC3XENYqh+dzfTzn&#10;+ch3LvKaaNzQQxb3OY+oL89bjJyMA+tLyzWKZyrFFhSh14s4+znsVy/tjrqHc2bVe1/02UiecQr7&#10;Zhel2DlVtGMDB6GbxMomw+wQKeQZSm+en/yElPBAx83gPnOfbUrzUYu0mSvHRhmYpGxZWeqKzmQt&#10;LexJwT19ZWykyRBZZ0yMmHh0BM0mE6fY/54mWfTluK+YXZYku4YtrDSx5rwwv2/ByQjkzQIVE6dS&#10;YjcfaUkFJqX4R86FSvpDfc3Hgi+LvBMO4vsmH2dj0+w4lRYt24CQviR7Of/pGnxwdCZ7688ORO7E&#10;JuqT6Z8CJ6B7ctAnw9AbBoDtEEj+v0kuv2orPCv8/mSwcTmyU/lcl8+nHpX6dLH+1YvNqWtcpgKL&#10;UKW/K8ROLAPXbn9/R2w6fkkM/jT+pthQ/0o9yL6biBtxKbKKT5oHDrTA244GC8Wlg9SHtRrfmWdj&#10;wNYtB9tj6b7lnGn8dW2164L8pwCT54F9yUXfFLWNinz8r4GcveRLs952NlhYI5OQ9Izj0Pcmly12&#10;TgXNyu2Foix9KtYvCznscVWX/z6Uv2eiGwyQO85hxDVzkl9nAFrdZdGRQWltnuNoMnluYwjObna/&#10;B4slWGc74Fuea4sn3nv+9PlvH5t0x6Frv3//6YfPAfcS7vvRj37U/8MfHH/l2iOXpmKeDPTFEDBT&#10;Yvjh/Baz98Y8jH0YBJQlqaC2PPKR05EXY1c5t3aaOjLCj4FmZ2c3IFurDnfHWsCzxl4+SZy+1xTr&#10;DzYmCvPh/Owc9lf8rb+ZdBo+tZS9JspywKsypUx/DX/sgSWRv6i0Kya0oDgy2PeE+01G8M4pQK7c&#10;JpnqXt/b8J/vq4m9Xz0b//GHf4+//s13474T18QUdIu0kEXo0lzHTCETF7pOLf7/hOJRH4JrG/sy&#10;aaqus4giJUK4n91T5dg4MY+z61PMj78bF1JPOfrJZgeTZupEk0LSjnfu3xj7v/1h/L//+M/4r//6&#10;9zjx8ZMxjjOYYnrsb16K+0xNzDR2cepjOntTHzDFBNEjiQ6Xr1Px69acWhEd+hzoUMcH+N4WErkf&#10;MtqlIvvuOI7FoOoRn9FYpYkwKXpNmvZ/Gr0AFmzZi5/9hqNtGqMWv7R6T1N0Hu2MdfiXm46vjA7s&#10;rnMp+3L9HH7frrRx+Bd2EZpAtfBAyliTYsYz3ecCfs6E/BQZkPbg5+jXPNlVxG5B51L8en1V4yeN&#10;2Fb9yVlvNEfHkbaYj5/Um3NY8CS+0alNqRsy0fKCC2TjEDemrk7sRQPPr70biBxlssdr3mmJO760&#10;Mx7/yvZYwXM7N11/f9qe9fHst87Gr//57+IrP3oxdpxoixp85gaeS/u/HEzbivw287Hz9PJ37fBr&#10;iBvw0x79+mNx2bHrEpNTDffbxe8++bXr46oP1scC7jGQc2dQW2YMn8ln1Qe3W3Am2KWa+0uFvAJ/&#10;s+bAqoSVTSDbJVh3qCMV1xg3kLJY9g3jBf7bERbKRAP4dTlnyLWczPVHsPZZD3P+0JniZz/GTIzz&#10;JrYbZKUU21/IzzjntADc2fj52ujkfbecWher2dOmQ+0pYVrD+s9j750t33mwi6Wq9xP1kfN8F6Oi&#10;MtOXvRzCtZIPo21AF9pxJnuF8e08bH2vO9HB/J9Je/X95hO868HWNEpNClixhjE8k3nzXlW+62MB&#10;+2kBXQ74UKxjgUii7kXfdbCmv/y7b0f8z//E3/zLb+PT5x6PheClicitxXvGU2Smseg7FSyAG3r7&#10;jCZO0WN9WLcS1idHf0Tb2n2OB3C+Ter0Ajd8Ejvo/v8s7IxxUeMFOXUVia3AgqTRtyyIyaxh7dMt&#10;cfqPX45fSyH8L/8Ua/ffjR3rtqH6uyY+jXejpy/oEq/dx8Iqrzm/JLLnFEVFW2U0722LSuRD/yQD&#10;u2nMr6e/r17kevr0Flkad5b1zvjg5W83x9buxKmj6Ix3qWvtOl2BHC9kPaSONokyRV9CPMb+VKJv&#10;i8B4+UtKo6CJ52B9s3lGdb241CJ5CxJKXFv0WyE6ZB6///QH9/7bj//m203aDv8c+Po7iy/+/Laf&#10;Hf7SC89+9a9/sPSK3Tv/cs7jPD94Q0r+QRfPSL6eCZthxrH5avefRarZ/FvWIWlwTW7JpDD5roWJ&#10;3t+RcM5elLUh6Xj0rMXgMv0kTOT39T2wo325Vyb2wiYMMYn21piqnW7D1ePahctnR+YKcD92q2Iz&#10;dh6Z7GkCVh2vLsdW2LUsI85odEzDQWQV3ZOFny7udTTisLUTk8/l2IZcdHWhz9+I7W8GK97aVfSd&#10;Ytz8vPFZn3PiY61xyfmrYv3pTWD8Bcl+2kiQbUIe+zUOHNqyry2mc44ncubtNlRHWORu5/SIRzlH&#10;vFs6Z+KjhMv4N/IuXh/VHV8usGFmw+SYxz472suCqz7+DvZUtpXJ2M4pT9QkWvkh1/P8rJmsN81v&#10;NSX93J+1VlZNkopTHe34fzGg+Q3jdpPB6s44rUY/y6iojNjtOoT1NlZgstL53MYLijrHpP1NdgfZ&#10;78leWMzVsMecTCP6D1+E+ybGO+yR4zTSu4mxOB/OxJVettgcQl05mHxklOIDufYjwEiL3mpP8W0T&#10;/I7fsxigDL9mxK5ZYMea1O3Ym70fatIU+y2Dmba7HD9wGuumHtBHNgYvTvNsSqVb0u1HGU8v3zAh&#10;sSaMeLkxxrE3w022Ind2VA/n+kP4GAcov2l+DOO5LYZzlmo2smIMJ5d764+MZF3M/yW8x0eWq7Lb&#10;qtOccsfgVLBnSWfz0e4teBkdjl8qTa85AeNwibXoPnyO+xenok2Lbi1oG8Pf9QfVb455G67coOur&#10;WINczozMJo7oUF4Tqyk4MeEL5MZ4w2Bk35zTBT8vFSawn+ZgbKSb+JmFqXEnHxmwI9lCLBtlqiy0&#10;xK8ZAcZRn5sEHq88PmAcn/1kPfpxbgs51wXbpsbIK2amQvceSwCHzsbLAQxoWIY83xi9+GoX51AU&#10;1CBukECcFQLXcch5OCsXBU92kPVEsJ3nYFVU9bMNse3tNTH/zZYEhqwks1pIoyelozOZpEGUd3wm&#10;irP0xnmRyUFx3pUzOF2U549+Kn7/+3+J/8KwfOMXP43Lj98Scz7flDp0zMY77FtnVqo/DZYvK11H&#10;X5SiyZk+fM1l0aU4S0qelzY73h+nuA9CnxwzFb+0BizAQL6aOM212/RC4tQuTcDfBJxKA0L1TzXE&#10;l35wPP7wX/8Z3/zpj6JHmhvHIdUZ1LC4NgqUC7qda3sPFI+VzA7Ozu5OnM7cNTNqWBtnKtollZ4Z&#10;x8IOKRWWHZZ2YxjIzwK4yiG95KW62PF+S6w9C4jHyVx9jK9S9mJYnHW6EuBRwfunWXFsvoGW0QAT&#10;FfRIlKtKNiVOOUAOgi7C+au4vYt+awprOBXhyUfgpZcYi4CvfmlFHPrGK2d+9nffLei2Kz0eOffU&#10;7ste3/KbQ196sn73lw/fvuK51Qj90q5OPg7zUNbQjLxJU7mnM3l/D/NADm8uSqJg46QUMJZ2x8Rp&#10;ogND2IfyfpkotyTwOFt2hhTzDIlit9uwJC52DqjG10S9M1yHco3+3FM6rwzuMcC9xPHozyHPw5A7&#10;07XkujnRDwWWHE9kICUN+LfVK9Jj1extj+ZDbTGZNZByaBDP7TwhkyJy+UttYOI3z+TnkrIoxal1&#10;Vo6OZKogMinvAWX/1xzZGlvOX8Y56kjBlzyMWy5AqQCn2K7MRRjhRW+1xCTkXudZkGxlhs6ZHTLK&#10;cgInGhUNhc4S/9aJKeIc5iLLvqtBnjL2VCApFdEA1jCBG9ZRbvCxgC7Bl9VEJqF1Yuc/VZOC39me&#10;Y35WYzKI9xAUp8Sp9+L7Kv5czqPc6vVv1EeDiVNAp0P9R35mUQxCQdkJ4+xXky12vhV0jk1BYzu3&#10;dNCkMXAIvpUkm8+3JOqNKQ/jaPteXD85lJ4TjRA/b0WsXXwFrZUpcVrM2XNWQdEl7AX3mvmUwfum&#10;ZITVJ0M4L3Zx2pEg+JI2b4CAhnNnUYDOt/82mDSOZx6NnNspYbB6qE6j55I9G2QS2iQJZ7wIpToS&#10;IyUF4pjXGhPg6cdzWiUr/VU2v5uqcpDDHNbUQN6kO5fFGPakmH87T8EEoYBn4lOcv6fVU12JpQE8&#10;38LHa2Lhi100DFYQqQ811FLdTOH/RrKH0rvNu78xdu6/NlYjJ5uO1sWuM7VxyTt1qWtkBWfeeWXr&#10;T9VHG0DS+SVWlF57ujW++ZMjceJHX47aI5enxFIDDpWVrnd9uDF2nF+Jw9SQkhD9kPHaNK+kIZxX&#10;IoXHIuRiLs6ayVTnziw/0IaDtzFyMDBWN9rJ02ZV7L6OpLOXobu1FcqFCUHfQR0shZHzSpyNaxWu&#10;cu73pFC001QqV50Ag65TsQM6XbNf6Aqo2+1ud+sMnE8rhFcd7IiNJ9fFuuMruuaVcL1OZ6ZwT5PC&#10;E3nu3tiZzDSvpGuuzcBncIY4J6m6UbnmXe2msKrILnqBtoGRXByhNDeYs1L/anNcgq1aDNhL3Umc&#10;Q79OAOxJq7cUoz8KA29XsYE75V16eeeVWFyRy9dLH1kZf/+PfxF/97t/i5e/eSoa9q1Os8Wy2WsB&#10;X8lnlyZqRo2/SYgc9r4HutrkaV/Oo7TyWcibwfmUOFVPdQO0ZEcEz9qUdL5wkLApJk5z2sdERmtV&#10;ZAF4M1tGR+bOWVHKdUuQxTmPLYu7z2yPP/35+/H9X/04Fj9/RVcyWVuFHtXGdCVO0V2ch9SBwlk0&#10;cZqcqwUlkcdnBmdw6d7WKHuxMXJZk6E8bxrwz3kyidU1r2RJTEeG7TY1GFzP+dn1fkesf6crcZqK&#10;fHSAnFeC82rFuUPkZ3GWcwVR2CxlYhzrIM38qNsWRgnn0cSpujeHe5Vh8+3q0JFVvu3Y0XEcz9pu&#10;wik48a1X/v4HP/jB0G5T1ePIV09NuXXvtd8+9rXXL9n7zSMbrz5y3e8qkS/tySDedQhradBzEOvt&#10;RyCqE2H3WTH3NJAnqHUGo7OXJyIvi3gv55UMQRaSvWePpFg2sZecH4GkYNl15f/tjrMDWDrZfECn&#10;18xA5whALeBKzi56aPDaSZHV3EW3bKIi7b8fHReub0GPnVSVOPl1B5bH0rdaYwROv4BXJzzZKp6/&#10;j6CR9zNRlo0DlCj8PAc4TInCxG6VK73uwpjweHvsfO+GaD24OkbsmJG694aBwQav51mwfxU4JEv2&#10;tUT1ga55JRZIWDleCT4UyEqz1Vs5sHJUna69wqmWCsdOREHtIJyQYazdYGxJFWtg4tRgtjPcdWB0&#10;ai1+sWvYWTXaNxOEdqs4X9X5nTrVVpnaqWa3asKYrJEVy+JOuxxLAbL1z9ZE+1G7CRqjeq9UvZxh&#10;ALZztsUV2ruUEOD90qwtzo8UgmkPtBecgQXPNsVF51ujE5kd/7mlMZJrS7ObgUxKFdzVVcuHfTVp&#10;XcTZscrWoHU258RO1gr2YtGby9P88mnoj3HYApPnJpVKsTMz7quOQpwDaXf6IWcyJaRudn7fbi8T&#10;rNLeOn9TGXAWrg6AXc8jrB5F35R3VMWYz1Sn4hGDTPPQUdImm/SUdifNKwHrSrszBidIp83zakLG&#10;ebgmTvN59gLkxKCJHacWB2Uhw2IxOz3mc5btKjSwKf3gePTW+FfQ+dyrkn2wgnQUezKKva7keUfx&#10;jhNZL8+jc0rEnVLz251axM/nogvL0PF2CXrNCn7e4Hs5WMNkqXbbZPswHCGD9SZy1CtJ/nl3HVkr&#10;YqUjlaK/sGNMFG+flmaoZKDTDaimZBkyarGUdLXqW+2sPsZC5G+yhSU8j4ET18KiqGzOop3lFWBJ&#10;2SXEUP3Bl46CKGTdRrI+dkI5m3juHdVx0+Htsej51TGANRNbOevFjipnjLai16rBKSaLTTpPSzYO&#10;G/taXbQdbohlYHS74+ySlfbYOfcNdmW8UJsCf8170a+siUUFBul6c48UtOEzgzNSdD/niu9Xsc6J&#10;laWtKgrBXtK/WWAyhmeYDOawuM6gzsy7FsbaE9hjsMO2s02x+cTy2Hp6VWx6uy0uOtMcm99uivUn&#10;mmPVseZUzFqNQ20XmX6B/oNFR54b/Q8LD5xxmsHnAgW5NlWKYGXI7sxi/m/SbQtiyUNLUlfo6udr&#10;oga9od8npa4MHnYYmoTrjRw727mIPbQYJu0ze9yP81iI7shDN0tBbmGb1dppr7Dbo9njmdgasaAO&#10;sPPuCy+fEePvkH68LjnDFiCKEdNM9cunRqEdFpxLxzP0Aa/3Ud9zrubdiz16YWNMeoDfQ+7sxPZr&#10;Lrq5+LIZqZjTSuMyr8V+5j9cG3nI8NAHaxLl6wR8QplPhvFzI3D87b6ewN5UsgdVnIEqzrKYTmxn&#10;x6l2z7NkEiIVCXFNfYAZ2GqZDpLN51xKL+W8zRKTDfqO2KtMdHIez+coCgtysvh/5cJgRxbrM5Df&#10;MWjWh3U0mDgWPDOGszH60/OjED9WfWeH31BkQ8wtJbY0cH21+ciwAY2JYOUhnAGxc+py5f8NGMp0&#10;I6XXJNZdOroC7N9A3t9ZTHaMzEFu5r7YEgXoHWevFqKfimorUuLUtc/ciI1iXVPyRh9P7OF+c85M&#10;SFYh11LzbTrfnAqwxFX99OXQewYmDe4WGrjCjzIZaMGLAUw7/R1hYjGCidM6cKNz7cqxB3m7+F0w&#10;QwrU6ttwTwuc7AZIs7vYV/dw5sv16fzlfXphopDWZzLpNQq9LZ7vSrLyuzxnPrJmwnv0ZdNiOL6s&#10;jA9S+Rvo0kdLfo33MrjcrbukcLVA0A5o6T7dbwvAJ6MD5u8Bz77QlBKnqTAXX1HbpI5ehB656Pyl&#10;4N+LOS9cy7VjL+wONOEvE0OZ7Ef4pDKhiJP6c2YsDjZxqg9r8lGfeTTP0IKPW/NWR0oKJyygnymG&#10;Yc+0L735exG2orBxROpEGojNFm/2Q04s+PJd+/N3Z7upV1PMx4JkdTOy6OzV5Kvzc0X6GeIhg65g&#10;ogzWVrsihpmCf2TiVD/MhGg+6+j7OuPbxKkyJx2wMYRsnst/G1uwwMjAZPtzy+OJ8y+8cOxrr029&#10;cd+Ov7nz+H1fBu6lxOmHP/twwOk/3b936+sbYwJn0CK3PM6YM/Wno6/y0Fvl6LYS9lP6a7tIUuIU&#10;n7N83YRUBKF9mKF/xu/J2lTGWWoDTxhjSbEWKXqP8znJ52xjXPF+c5oL2Zf3G4ZeMAjnSAjZq5Qz&#10;/UQLDe3gzOS8OHe4Grxafdv8yF9QmmJCWQtLIgMZSOsn1hfzi/XFkcaUxIHKlfL1QH0c+JOP47/+&#10;+/fxZ3/1Uax8oT11vpv4UFfYNWTsyhiW8atcMLQJ0hSj8EyJ81lPu9IGbJuWWGbSfZEt1z8PWe6H&#10;X6I8y5ZjIapya/Lf+IT+m36fMz4tILFwYuPBK+Ojn34//vO//jv+67/+LQ6890iMZj+N5TkSQVrr&#10;Yvbc7k3nd6oH63bXp45N6XktMDJGqG8/4/Wm2HJ6TTS+0hwD2O+EMTlPFoc7Hkz9nmjW1ZXK8K2L&#10;YwB6N4P96sUZ64l+Hvx8Y/S1+QP/0MRlLftj4nQJNs6Zo8s4d2tOrImLTm2O9Uc7o/VN9DL2biB7&#10;rbxkgPlMnNrwYbxSzOJHO2YHmQVagx4BAz9v0hK/cU9TtIOTZSUwNqTdMTlYyzpZLFr/en1M5joL&#10;TJweak1JsT783LgX21JxsLFQuzCl6LWzcCa4zm4tE29tPPNUZNlYVTnPs+38inj067fHgx9vSAXG&#10;xmUmgCXmvbUldn//S/FPv/vH+JOfvBZXnuxIbGGNh5DZ09g5MK2J08bDjeDkhrjsfF1c9V593PTh&#10;2njhT1+LjYd2xDTwiNTD2/Dfn/nadXHHl66JBn7HwkFte80zNYkp0Oeai86dys+b+LKjyO+37WuL&#10;NUfXxSB88Azsn+/VdLANGWlMvn6Hhd7o6Fre1dFY+ciQiTDnnbYcbIrJrKX0tFLpSsFrwd2FmXmu&#10;rV9NRGo/y/i+nYx2nRqDVoe370N2Tq6LDSfXx4ojK1Oy1K5Tu1ylTW4/wPNiF/sgGwOfbogByIfs&#10;I324juxavfXjtA36yJwJ6VMtwsoBd/TRd+b/+vHVRNzGwyui/fDyGM97KLcm1cUfFvZbGNeETCnr&#10;duQ61sDGEWNcNgYZ6K9nPf/ql98I//zLf/4+nv7ywah9oxOc3ZAaM8QJJp4s+PbcSWEthbRJ6T6s&#10;medTObUYJdmGbtvah3NnF1YvdGiKb6Njk07h/GevAQOgH/yYNPWT11aZEhGp+IJ1ePDUjfG3//Sz&#10;+Id//ZdYd/hB7BjYTJ9WHeRX9ZF+rtdNempmwsaZYixH0c0pjpKaEdH+WnOiHi1gv4awtjJWiiH1&#10;3bSLxuNGo7NMsPTlTJeBAbaARbe82xAr3+kaL+VIOpOny4/yb+RQumsT7RNYTxkFpFS3w6/qZnRp&#10;3YiUOC1U/4GTLCKquA1fi085Z81i+BHcq4D1rLxvccx8cEncc/LGf//h335nubbDP698vKd+/Uub&#10;fvHG+w8d+s7f/mTyzt3XfW8+8mGRor6jmCR1k6I/ZfGxWHawthNMpb9rkYjJtX78rMXRJk5HYnsz&#10;0GE2TwwAryW/HrsoW81w7MKF5iATWH7U89oNmWdK76xORS8yYxnLzHBPtQt8Mi0k433L1oxPrF9e&#10;sytxil7Ev9d/kGVp3BP1UX+gM5ahU7LwyYyBZlugBT4w5qOc6zvkgTWNmaeP7+teddvwFHvi5yY8&#10;jt9w9opYfXpDjL1/cRdWwW6JNUwujsWPanyrNSaz79JzmwTU9qauQWTXPbBJKhUnGDdQf9/E544l&#10;0fdesP0DS6I/aznIAleuPenOhVGG36iduVCsP5C1dDxLJj7DINbLBJ9zOcXfUrFL/S6ziNc2F5UB&#10;xvT30pnm50zg62MVcR6n3jk/Wu10BzvKqGUH/TDeIcW3kZ/EUMWZlTWlCH8zBzvmXhmjS+MAWTeT&#10;tSlxio9X8pnF0cv7SdHru3lmxFf8/HAwmcUTReYQsM+F2GcxeT7XGHHzolgMNrNQwg77IvwM8VUh&#10;zzDqenAPZ9PnsVHJYmsb0kza2mUpc+gk5MSkonbRYjNx2oW9dS5pHs9aDNYpWTk2zY2tQh9XgUGd&#10;s2vhm/6G58WPc/LF90lW+T8bmmR8yWC98riusfKKK7mHsire5BmMfRmPlwlAn8y4nDravVfvL3oJ&#10;W8ma2xBRiU8kM5L+kYWmfmQwKQaXWVjr981hDUTnZrMO2chNKjrkay46pA86qAD8b6G5xQo+l+xh&#10;2bxD9ePt0fncxhiBTDjupx9roLzbLFUo1kNHTbyH3+daFjrK8me80ZjsCEffgH9HIquODjDGKBOO&#10;fqsMaSZfHRuh3FjgXXzFzNT528Nh33aDjMdwSXcx6JmG6IXQ9uQA9+EFpEVLQSMFwuQTD+r8jCHc&#10;3M61xF2t0eHrJMDLtlNr0oDoUQAG26cFHWag01wADKWJWkGJ85OKOTCDtkxNidM8gLTO2RMHb4j/&#10;/M9/siAnfvyb38RNpx6KBa+1Ri7XLsSoLtzdlCq70oxMQI2VLX0w2BoWZ6hYlTOQfyfKFIVIBaDQ&#10;m2jj+n14eekMevL3nlbWopRS4tRKHD5ZOH1+VSGMRjDl4p+I0n36zG3xH7//5/jTv/pJ9Lm/vuud&#10;/69hQaB6cz0rEnrxcZZazmY2FnCcPa8kcvhMvWQa4K0tcjkkQ3h26YVVJlbSWk2sY6xzI0h1g/33&#10;HEDLzndbY7MVOaf4YFhWn8C4YFhSV8+hhsSlPgawb3fXDNbGuRc6xEWrUHA6WEs5sDhZCpuUo1Zp&#10;DON+dsQIgOx+zRE8cqAWP94UL3/40Fe/+8tvlmlU7Ob5zMnPnlj7yrrfv/bu5za+9qWDW9c9t/F/&#10;7MY1MGmAT4fHuTy2t0t9N4j1dZi21fBWWxXgGDo7VIe9EMGb/siyNM/LwMNAnBmDkekgIluFPFuq&#10;1uD3NS7pgPv/fO13++JUGZCUHPtnAsxOm0RPwV4LHBJAWFoa5VfNioGsn4fHrqILjntP7mn3XcOb&#10;bRiWthjLGqgshmJArHAW5BjcdBCz88eyUR45i0qjlLWUOz4BdwGERsXkKc+6+tB69mdr1B1qj6LL&#10;Z0Qea20wNc2vWTk+5j5hZWBzTLAaB7mfhPwLtNynWRgDqWiSkr+QOFWmeEYD01kccIOvSZmzhlZQ&#10;SB0mmBqErJtwt7V+DDJagtOv4dSo+E7DWdvqp2uS8yBVr8PJnc9ngCnRbmIo0734voGMohvmRhHG&#10;tfbl2mg8KE0jDgJA2W4Bg0/KdG/2Qjotu2qLODe+a6JO5v/6csYM5k0HGF0s9eExnA/2ureKz7PZ&#10;bcTkSDdImsPPOoC6BMVWXoNhwaiUtI6OEpR0Kfs67/mWWPhqU+pg1CnJ432lRytj/yc/uixVzOt4&#10;53Itg0N2nRpsk/rMwNVogJVVz4mmgv+3u8g9s1o/l7NasmFiFNvxdcnUKH+lKcbjvFVaRe7v8IzO&#10;jJOCOgdD0Zc1HcR6Sa0x+falMZH1dVi1hsuk9ajPOTsTsPskwId/C45MnM4F7C1m302cWpUj5bCO&#10;o9SXzqixGsfPpHvqYtf+62Pdvo7YdLQ2rny7NraerktnvS057l20O80HrbBvTI7hTW+3xnf/6lS8&#10;/5ffiRUnb0idks4xbeJzz3vr4uaPt/D9pkQlpY4yqFm3h301aIRzo4Oh0ya9kN2ktfzf6mProuC5&#10;pjS/0ArkOgDCsgMdyVHWKdRWWKllQmUhNkPK9Cp0TyN6fdWh5qjfi4zzfQ2prAImWyrR0f5bCkid&#10;aBPHJjjswNJh7YtDKlVrIw7hchyuLW9vTvQ/TfvaU+VtK89Qw/UFSEt598HPNaBDGyLnBbtPG6Iv&#10;1x/A2nZRXfMRoCED0qyVIfd2BDvLYyD6LQMZsottPgBi6+m1Uc3ZkKpDKjFnUgnAJnA+61mfJS/W&#10;ps59E1+ZnGXth/PQ1BHZW6bF5gdb4u9+84P43e//K0784BvReXh7VAFU87iG9ISlrItVwVZzp65W&#10;1m8ga+pc18HYskyMs2c5FY4IjLVVglb/3q3Tko7xfP1/VL0FvJ9nef/fxl2OuyU5cXeX4xr31N2V&#10;CpSWQkvd3S1Jk7ZJvWlpkWLDBozBhG3IGDoYDBkMu/7v93Vy+t+vfT2v78mR57mf+75cPpeJHnii&#10;L3Ha2DeT22If5J0yVgSAWmTFcvbiwc98IP7lx1+K7/78R9Hx2EVHjVX4jj1RpyQPasjzDGWn8s7E&#10;W6FOEPqqaFllTD9hVnTt64yJ0FQF+5HdWur6K+2mWJ3G+Thk9QwcGWea2528EoP5vLfX980rER3B&#10;YBN0u+kQegq67Xi6NRbgbPo3eTa8/yz42m4EZ39MuGBxwqeVwZN2vpezZhOsBskNnmiM6agK9eS8&#10;kp3s9cEv3/vn7/zoO7XpAfHfx/7+b6Z+4MDFX37lS09ec+irb2y56IWLfjUHe0AIFg1Pu3jsNhvO&#10;13ZnWWzhuw9H1yRCAs8t0kiF54vtaELPLWEPrDYuwhnL80EHDID/7V5O+XleH6z8IPcVB8hPg2jq&#10;cTtxTGbYEWLHvnpLZ9agpV2ehZxf7Rk4SdoTnomXz/C8uOxsnYgT1wwPNj2D7cPeqQtMnGrQ2zVs&#10;MYuwotoy3q+ga2I+P89dO8hqV3Ug99UJOvedC3FQd2Fo9lXkpQG6A/sLZ8yEoAnzFfCcEN4Gcuw2&#10;nWzCgrMykZB00F8MI6+pgzxP+N1KRYuORGwQZrLxBuQbZ2414VB0jjSjPjMJNv/OpnQwLUgRVt7Z&#10;jnac1vP7Q7jfCO5tR6Uz6SzQS5uL742AJ03W1Z8wO1bfuTbWWz2KzLPLYOGDGPHn817YBiYR1W0G&#10;FayOtXO8DP2WyUkLEeAvu6LWPtAex3+sM3pfwGbFJp0ErY/FHsoZp76n75syZVmMYe/rsFXrNjQm&#10;Qoqz2XSaG46fG6v3bsR5bA/ngirvnHlSfuWKnPe34MbVUYpOktcGnSXMP7QgvXF+wm3apebsj77E&#10;qR2n6BzuPYYza8AW8R618P3Ey/n3Y+1Rc19fB6P8MQZ6M3FqBfRw7iWEziScgQL+zkpf5/uqa3Wc&#10;7bjpn1diElC7yACAwXATp84yFVq3AXtdPeVcYjsHVuncsR/TPrw6JvMeVgmL6FB/1BFypEDOnuGM&#10;nfU4jfO2wncssk9+tWjIhIu/75odLeAYB4MQVnJb4Stkr85UOtm8k6NBLHozeSqCTBnnXd4zCTmx&#10;MCazppGcU8J18Zx50OeUK5dHMc63RTvqmdXQgnM3dTKrWYdQrs5pl18snKqBN01+OwNT/8YuOLuN&#10;CzmXOtbn7Bftx9pLl8UZT2yMrgc3RAn8JPqEtqXFVCZYex5viaanu6AbnFN0mlC96hS7R7qRfa3Q&#10;p8FJ5aRIEwvVpehQHcvl9zaHM1ANUlockOcF34/mmSaLp7G3peztSM7KuTBCIRdAB5VCtXOepbyH&#10;do7nMo5z1Baf9f5lCZW+Hhm8+82u2HJIFAeu17rjxDc6Y8+rHbH9pY7Y+GIn62hPaHqr1O16ns76&#10;7W61UNEiQ/0o572YPB3Dz+uR1XZ62JU5Gdo2cVzGz+xWXXTTmph66dLounVVBsmFZNdBVbY1QBvj&#10;4f1job0xyIWqk+akz5F+pbIRWq3ERiuBN0yoV6HTLNbTJ9BenYQv6lgAO6CdiV3Nv2uxtadeuSy7&#10;PoqRRc7Fk+eUU/VnoT9MHLJHIzhj+c7EgTOpznl8R9z1+euj6/Fd2aXh3CdnDlkZXoWssCNAf6yG&#10;exkM0IkWhcNCimJoyI7TQvbGQJdQbMJXO9ZFfrD62URMv13n75osF6rXoIId2FZUz+Pf2n9WbR/D&#10;uaV+hxdHQefl2NbZoYJ+MrlmoMUCH30gfe/h0EWBtgB7JeqP+ssuaDu5Z+Afa8vWX8h+tmNPG6Rh&#10;X5Ux6oBB2Ojj4DkTp9qzE6DfyZydcN7azs7zEkashH3y60E8azpy2s5s6cNCFhFElHFLoeMVj3ZH&#10;HTKqCn1UBW9WYcPXtdRGFXufXWfsrfOiMlGjfsR+HsyeCQUobN3mQ61xMrJ3JfxiEXV2S8qT0EPR&#10;ZnwM7mkwbQh0Y9HqML7v2tVv8tQS7MLWg3Z3tUb18bOi4jz2hDWm3nNvea9MnEJD2Q0IvfXPnl8n&#10;FCa0a5F1Vtpz5kW+G3b8UM7WIOJwaGoctFbF98uOQ37yTkOQC87pLtWWM2DGPTLZpX5SXyBLLahc&#10;yjs5m1E+0OczqGhwcdaTnbHswY6+wCP6t8zk+MbJiXJlfGMPvuS2w7tjpPeDbtMeNIaBnBLmuAba&#10;0Cct2jAlRvIz/VtRkoTuTh8WWjbhqaxtO9iNTd4bNfK069Su0H7h95Vt/l7NxUuitLk2Sji77Dj1&#10;vOAVzyDh3DgTofTsAjGAmcFI6LTPN+/TV9oW6btDi/ry6hSLMUToEWptFnxQg23hDFMLuKVv5+wV&#10;sHbnbIlapf1iDEEotEJoVtvG7olGdOOme7f+9bY37rv64OcfWn3qUyf+4ZIXPvDNfqSRr/zwKyMO&#10;fuHhj3Xcg//N/ni+hdgp2XFqspdzNcBadTk+Ac+2i7msqS6KV9dkXMTOef2E+Xd59s0xFX01EV53&#10;jFXGWEyYYsdm7AUfbNdbbXH2O13RiozTnrZobCp/a1GX/xbGPWfXSUMfWZexnnHY5Suf6Yql7LUw&#10;vcaETDgYgNZ2c4SDsaMcneGe9seWDDBjcw+8rjkO/d1n449/+m0c+MztseB2/CnWbNeGsYb/G7sy&#10;lmXiVFvzWPbSWJcJlYGnYmfm1/gWnpO2Jntskn0ENC7KkD6UzQcDbmrOkQnqbNHdhDxe8mR7orkZ&#10;1FyIX37681fGN3/y42xy+BPr2vvmjVF/OrID+8iYnoV9QqILD6hP5XxMfU1h+214UB4aI5yArbHk&#10;mc44CX9sCXZN2pcWIXDpr43m/Iexp322MXuizlA34UMZozwW+XwM63J0yzF3tEYtvp3jQexwXYN+&#10;a9vfnp1F6/Z2x66XdsTxrx0XOw734ieboFoXw9BDFrGO5Z1NdBqf7E+WarfIv6JYmKwaxbtPRPYZ&#10;YF36VAfP6UhEIe1V7X31nvC1zsVt5n3l++U8e/1znewlv/fhdbHwyU3w96aEvrVgeSY6rQ7ZMAef&#10;eiG6wu7OdmwKkagsppqJnXDRJ06Ih792Q1z7zpYsfp6K/GpkX1cfPC0Offtv49f/8+v4xnf3xQWv&#10;bUxEqjZsjk2vtceGwzybax0ysvvFvo7Tc7muePf4ePKbL0bHvt3RyLNn40vtYs/u/cK5cceXPhzb&#10;Xu6JYt7ZGN2iW9dGC3spvPk81md3sDN7DfjbXeuMwR34E2V3tKW8XPmYne5dGTMwKbH+2T6IZguv&#10;l2KnGYtybqiz8boOdmYzgQWHpdCBM3bLufr33TMweWrcxJE6xhDG4s9ZyDQS2jA+up53O/6VbbHr&#10;5Z3hvNUlT5gsb0futWeBd+8+1rm3LcZCHwOgjxHQ2DHSO/cRBncA9J5yUbl2AXoAmTcMm2ccesS4&#10;WBYuYJuNY80b9vfiO23NpPVEE6dcdk07hklUAW05Cyct8HIM2khszDHoDLsh9RPWIIO+84O/ycSp&#10;c06f+/q70fnUzpjC7zoOZx6fFm5boGrB9wR40O55m4NsDEr+ZH+E7E2bwfiA8Uj9Cnh7sEURyJCB&#10;JyJP4HljBznex2IK5Ltd6YXrahPpqPrshQn1razb/sjG+Ob3343/+t1v4rhDN8WxV/Ms+czCDfcF&#10;eaQOH8T9j0FOZWENerrYmMFReVaGPO15oDMm4p+M4Zzs8kx9yN4a582iEvhYm70WnrE4SZ9o1wud&#10;cdo77bHtjTbozsago81ByN1t2LHORNZPVDbbcWqDkLMQa1h/cTOyDl1Y3j4hoUXHo6fqsVPKuGwO&#10;6u84LeactV0cLXLmk8f97z/+6G9Pz4AB/93z8ft7ex7c/Z+3vXrl57/1sx9MuvzZD3xhGbZ8MWvN&#10;UWDso/aQ9pgdp86ttbDMbj39iDJ8Z31xR4YVocNnfmhlOLNxLO/ne4+StriP5yVyzjjWlvFoZHA2&#10;BWFjZcwbneEYgSoLJniGiU1Htwibr5w+9jSeadJydVVU4X+WYkf1JYj4uT7+xdxLm4VnLmCPWg6s&#10;jxX4iHa9ajOJmiZMveMJXY/6P2ecZrNRXVRetCR1VxaoSFvaHcjc6bdjkxw5KTa/viM7hI39lm3R&#10;bsGn5rORfVi+tyumPNyexdaiEcyEl/XD1KUL7kY2cxZ9hWXQ1VE70IJkR+AI0erMVVGcCrFpat63&#10;NAtuLUgyZmDcWhtiDv6chQPDsemc8e+8zQnIyA54vRH+M6ZtHEbIa8euWPjWp0OhPeRogfFjbI5Z&#10;VyyJbuTzymfaYyGyWT93EPunL5/5BM5lNLao3aYV3ZOSf3OuJ2cwGh9BvtmIPD/+iM0jzYk2oD1r&#10;oWm+m2cKP1okb7xBG756TXXUwoPV7Q2ZyKzkfKd9cG2swTabD883oidqpTl0XQ3vN/n9y3MclMUJ&#10;+qMmLxMJhn+7Rn2yqdjulR+ERjmvkdBA6ntphfUXIncq8JeroJeq9Y3sMb7to31NLeU8wyI8i9LM&#10;0RRi5zmObix2cNqx7O34E+ckqlGZcSZ43gapyhOxDT03bQfW4e9ZGKBMF5nBAkMLjxxTZCGIKEz6&#10;RvpFjhFzJJ1NVXaXNn6U9cCPzt33fJ19mgXrfG8ccrmce4la6JgM6XcQskhIXX0ZkTfNG1hQWnLZ&#10;6jjrlfPj7k9fG2u4lzEEu7XNVziLuJJ3L2PPp16/KpEORkEDxpRqkKdzOfeG0+Ylko7Q3xb4OxPZ&#10;+KRNbcL/WjhRxN5WQAPerxz7xpjBMU0oOTt95kNEg+xmgGBHogyOgZjtjDn2RhQLD0pDTqIwyMAm&#10;Z2W0ghxi1UA8lkU7+/S4l7ZF+3PrYyKLqkPIaVBm+y6EMe8Bh6djOPFvlYrKZRybMdaNsDMRh/nm&#10;vefE73//s/griuVnv/t93Pap/RBnV85c0ngTJrKBlzQTXctn+Z2tMYSXzMSp6+QagrMynM1OImID&#10;zaxbZTeKZzjDw87TYRqQEKOJvpLeSVGkQjlqfKpcSnsbox4lZ9J0Jkb/5oc3xze/+25884ffi+Ef&#10;be9LcLkfVlwe3ZsMQHNvE6fOUhthtcGKyihY3AfXO2XXjEwCD7u3LUaz14M5vH6nayCEoQNnl41J&#10;UBNNfl/H+8wjvXESzqVQBltf6YPgULlYmdP7fHvMvtVu06aEsDKw6WypclvZexqjcG1NlKEorZwQ&#10;77mB70+B6ZztIlyvsCkGBWxtN0g7E4H/4Rev+MGnv/3GNJXKj3/845GXHP7g1zof2BiPvHPT1Y+8&#10;/cSaEx857Q8LIfwh0IFzLR16PgamtpK0gH22pXzh1Stim7Ofrlga1Tw3iZyfWbVjslIcet91LLSz&#10;7NbWGCozsn+VODiDZGAVjQaB+6uQZC/Gw2DCdJgQ9Pw8VwW75+xlR1iJDvtqhNTp82KETC6Rcxap&#10;qPj3sTzPyprO/Zti7f6erCJTeUmD5ZunpZAcwN8kFAOKw3b1Yu5XA404iDrp3+eqVLivSY8tB7fE&#10;Ce+ckjM6Jp6/MErtxNw6PZ1YE6dz4anpT2Bg6zijVJL+ETTCa668E8HAnqdxppGh8E2aYu3QslVm&#10;5VwGVIS9KcPBNkCnAW8yoZA9tJrLOS5F0IoQcqMx/EaijIUyWAX/rcQZL+fnKhoryIW8dm6VTrNC&#10;XqFkF2otCsu5n+vua4725ztiEUrFxGk9itz5YhpKwh8O47yF6K3qmdiXOHWP2a/BJ83PpJLGzYnQ&#10;6/pDbVHJWvO9VJoqMZ1C95WzMiAknEAmTuE7lUotDl8F+1YFba14WOO7T7FZvWc3SzU8KaSA1Wd2&#10;/iooxV8vQaCqYAwijYROJkEjlRdiCLAHGTCCJwdjTPrsQdCVAWs7gWq6JkTl7hlR9RDvyvvW4Uhl&#10;Bzj3Ga6hiPwYDS0OZ+2j2LtBnM3cK1fHLNZQhxOcHTYGzlBMwqs0sq5GjAs7Eqyum8+ZrMKg0PFq&#10;4MysUpyELMwgCr/rgG+vCR+Cz586L44/uDVOONwcZ73WFMe90hLdL7RHB47PRgzIHa+1RQ//FobG&#10;juCrkAv//MO34ss//Lc46c1rs6K9DWfQqser3twU1//NObHjzd6YivGk0ToZJ7Yd+em8EhOlJk6d&#10;zbMUBacT18z7bz+8JSY9sSG7QE3a63ysObg+O3oMnusEWclpwc1yjCSrggyAteMAbnmhI+dNLcGZ&#10;MvhuZ4pBNmW/80pMoCQkEZdVSkJV6xQMRlGWIsPbnmqNzQc645TXdsWOl7dGtzMacHh6MFLsNl2L&#10;Q+rM0xoc13HIz0r29Zi7LfjBmeLfWYjyfxKnvrNdGHYQWM00BJlqNdoYaH02fOG8kpX7O3J9dkMJ&#10;BTRBncU6dbrXoxedYSLEqEENIVPGQvvjkGV2Umz4UHP86Cdfy3klf/sf34+TXros5uJU2hVosM6i&#10;AR1hi3wS+pJzMEBhVe0AnR/XxnOlt6wSlU6haeeVqENSf/UnTvmZMnEcRnqhSVO7Mg2Q4AxZGVbH&#10;85wf2PFQV7z81Qfi3//zW/Gz//5FbN9/dRYUpWMo/+kI+bXy0Gf6DJ5n0FQnqMjE6dLKmLxlSmza&#10;15UOfTX8ZxVYJpCg6dxfPrPIR/0IDZVBAwuQZee+1RMnvmW1MzSr82P1KPTrvBKhsZah8zVKSpFp&#10;OkBzeX+DM6XQW/WemVEs7A7vZud+BTKsnGdOgA7tOpR2rB4dzd+bLOmGZx///K3xw5/+24r0gPjv&#10;yNc+M/3S/ef/7eHPPXLHkX/8m94LDl7880XQmHPgxvG+FlnYdef8rCL22EtZn4lTvqc8qrBABWPJ&#10;Kr8pH16VHf5VrK8SOrADKqs7uSyYEK1AtASDiMoa4fQ0BIXZn4Q8sJot4Qp5pvCWmTj131xjOTcd&#10;v5oTZ+UMxtQrOizqGO+LXLZYZ/LtrdHy3MZYZ1D8Roxp5FJRGo4zU+faLWOHvknfhN3hHBs+gAPB&#10;3/YlJtCRPpMzn3Z7d5z99nmx45U90Yhulnaci+Y8D4O4E7j3mv3dsQxnRIhe5ygtgu9n4YAaxGhA&#10;ZqXtIy3onKi3pAlozKImIWM17ssvwKnknlNwIk1kmDjVsXFfrMStPW9xdmlUoe9L0EPOK6nCoezm&#10;udqMY5Gro7GNRDd5b16J78KzhqBPhHytxjFYcvOa6D3UmR0FziuZj3PlLOoR7KX2gU7rWGhcuCor&#10;SIvZM+FXEkbHvePMW9AxJ0OzGw60pFFfB61ZcW4HYr6r6CLYeDpUwjFVdEzMrqoqbAK7kwtOnReT&#10;sGtW7tsQM7iXgQ/tMCvinetWefIcjPF1OR/T2TWjsXOcxa1BLpRzMXvmfFdhai0SO5a98bwMHCck&#10;6jl9iVNhd+rPmBf10L0zm+Y+2prPGIY9I9ROBqD5/XG83yTsaiGTTXyNgqaEKDboLzqDdGLi1GRc&#10;vwPvPWo4i5UP9SEE1CHDlItTuWYhb+02cDZpziXh95xXIiyp8MKT+L4Jz1rOVhhmK0vtEHR8RLn2&#10;KNckbCDn3ZRBJ84ZrYcvcl4J/GfQ2MrcIeyJXfM5hxRZ5fkNkB+gXzvrypC7pV2TYgqOr86ZATgT&#10;WdWsQYdnGvZLiZ1g6JU5OOuroIVZVy2PMnjLmfrD9VO411j2V0itSedgq3EGx8rP6PZhdhVg61hM&#10;MYX9qGIPLQozsN3K+TWhH5wV3sG9p/NuJvsnYY9seKwp1u7riAnIJbsEMsHH78g7XTjo6w53ZLDR&#10;LjfhRS2es/DIbpPFt6yNTnTNGGSc722Q34pqk2POnam6ZlVCvhuId18n3bQ2xuN4VyAjy7cjP+R5&#10;frdKXj8qXyZetATHHn0sDOobojb0xo4Xuvl6Q+w50hXbkM0mVrcil52VtuyJ9hjLmRbCb/o6jn0w&#10;OJGOI+sx8emnlcFTsY8ar8N+ZG3Tr1wRDVwmR6awznroacJZC2Lx+5cl5LP+iEGyrKSHn+3EdH05&#10;0x56LkIHZKW99CmNnzm/b/4PdCHiz1jkiNX0otK4t0IKz+Pq7wKt5/dnXr40C56kQwMj+jHO96w7&#10;t29MiXtkh6L3GXny/Jh64eLYCo0fv3997Di8M/nFBHQBz/RqOHdhJtOEhazifmNu6oPudP7fGPS2&#10;nTLa33YAa3crv5xxNJkzMmk6kTOq9ntH7To7Tg0gW0is/dMAbZqI1WnXD8qkvX6OdA4vGjwqsXMT&#10;WVzMXpVvnhrlW6YlXJx6YSR6QWhpi38MhgldK9SmxTp29S9EBlYjHyrwf2qEBcPGNuAnqoI6ZzD8&#10;5qV8cexGOfJpCrxoZ6DybTz8kMEJ/ka4VL+nHnOmfwX8oH8mdK8JgdnIoJWPdUcdZ+g+13ZPTBu+&#10;Dv/ZxKlBlwr8Cc9TWZZ6TRtEPkSGm4gwgHUCvsKyx6BBfn+oNjprMxno/EcLKSs2TYmRu2dnVbxz&#10;U634rrp6ZRalOcvQxGkbvFYDzdTa1cgZJfQ9zzJAJASeASkLIkUiEQlgEfzYhN3iSJdRvJdFEtL8&#10;GGRKA+ejbSNijzQ6HFqbiJ1TuX1azjgdjYzO4BM/Swh36CDf6//4cCZ7Vt+NfQ9fW1xooax+jMWz&#10;Ux7viPn3t2fiVB/RAlt9xvoz5+U8xuPwJbcf2pHzrd9LnHLG7l8Zz6tjPwwWF2+cmj7qMH5H+nYe&#10;lT6sa8wxNsiEdfu6o/3ZTVGPXM71GavwHLwv+5yJU2i+bG1tlMIvo+HLtDu9oEmDqCazTSyLclTA&#10;uxr8TT9OP1W6ggYHsodVH+L+6FX5edktrRm4Hs8elvKZ+gA+tAtCWMNK6GX+xYvgxaZYef2qLFZz&#10;vqk8aizB0T7GFgzu2U2/7b7df7z9zXt3H/7iIydse2RrnHHgkl9+++c/H6PN94WfvzHmno/d+C/z&#10;OFdtdc/MpM8M9tuZrGNY72TXwBodpWNAtLypLorW1EQxtnTZecgeeNuitHr0VBbzIeeUjcZYjLUY&#10;c7GDfys+2PHYCme/1RuL4GfPfSB6ww6xEuhMPWosJwOQ0OCgjzblLMWBdyHrn+qOOafPT/s6Y0LL&#10;K2MUNGCnkjpQmz9tRW10z0ma0g7Edx56fWu8+s0vxnd+/LU49enjMxFtbGoC9pGdx8asCtbWZAzL&#10;WFZJ54SwO8ogorESeX4oPosxsOF+3yJNz5ef5zgbfLAshEM/D0S3DTKGdCc8pe5GZk3gslDBzuuE&#10;tEOmXfXGPfHD3/wucH8SJe7xV66JBmwhY3mOknCkgb6B8I02T6gPs7sS2eE99Lnq2WuLtFZBpye+&#10;uiMLj95LnPJpjDG7juDPpDX41705lnMecCNrZn+FFR6BrhnMNYg1C1fec6AtWh5rwR9ui3Z8WOFb&#10;mw9uiONePT52vnZcbH6hM6H067Cnh8PvdtwaWNXHMEFnJ6xFLtq8dp0KOe9oLSEE7TZ0Jt1SnrPt&#10;ufaYI3IA63Eu3zJ0ejM+8I7nO6L7iY5Mqs3Hbu/EbzUGMJL1roMfWw/0xNKnsAXcG/bD5KWQjXZx&#10;rkKmdbJX5ehhGyjW4s9f89nz44m/uyHejw5fwTNqscksHmt98dx483v/EL/93/+Jf/j3F+KyNzal&#10;zeGsyG3Q6vpDfeNSLLbufbE9znynNc57py2u/sxZ8dw/vY2+6Ik67jWFe23e3xJ3fPb0eOhrN8Xp&#10;b27j7PCbWMPsG9dE9/72LPbOCzqofaAt5dlc5LZFi+sPbYmp+J5CKzsnv9WEMr+7mPfffqArNrFP&#10;q/DfTS4KwWnwuv3RltjIPhnMn8fz7awdys/GwMfqeBtjLNawUMp9tLNzCnZVMbxays+G83uO/TJ+&#10;ve3lTbELn2bnK7tjxd6uaN5rQpf3fqI1nNEqQlcJ6xl0G38HPw7mHBP96YamTMCnDJe25D10XsZk&#10;keUZU9YexQ8QaWndo+2x+/Xd+Pn4xazLpK7d0wbdhXNfxfNM1pkImc3v1ktf6FMRquywX3nx4vjn&#10;73wiE6d/+kvEp7/7z7Ft35nZoSqaxzw+J0N/ypNE7cJ3FZXrvcSpa4ImLLy2oDB1A592WtmENJJn&#10;mNwcgh6V59W7JhQtpihEvtuVngUWNimwLgu+ZkD3C7Bv7zrygfjFb38Zp750awy047Rfrx31RdUb&#10;2XjEfe3CNMY9XoQj5Jkdp8UrqmLdzS1R/XhnDGWPRyNLs5idvTwWXZYQoOiDOuylEnhWP3ksz+h9&#10;piPO+XhPQqBbmKKc9eqH7F35MOePrWSSWn6sZ28skClFxtg9a3y2Ar+3HF1agc5wRqHoAiPR58Ju&#10;N/B3wnALt1wOn7bd3vGnd7/1yo0cwbFcA25+644zmh7c+YcPHDjjn7/7n/805aMv3/za4o/iC7wf&#10;2xTZPIL9FF5+NLLSIiLjQHXnL47ee9dFz91rY8Jxs1KHa68VcTlGwPn4FhQOY++mIU8br1mbOtoO&#10;0mJsKAu5U6erR7ksCtPuV7/LH6OMyagL2PPUx6dhr6kj0f2lq6qiqhP7X7mI7jV+03cv9hnbQ1jT&#10;pXdi3zy7Me1Mx9N5L2PS+viOpVNHj4J2RvMuGTNAFzacvaBvfrlrs7CYn9txN50zPeHNk2LLm7tj&#10;KTaN+yxcrzaf3acN7MX8JztjIvbgbOjXjn2LGUV5m4fcnA1t2fSUMt34nPQkn8FP8tcYuww5r0xE&#10;r58cDRcsjEpoZ4R8znkJDzsWujeWOIC9Ex1lBDbYWPZrojGD/Z2ZOB2NLtSGEw66lPtqp+jr27Aj&#10;7yYMLjQzEx7sQR4s39sec5Hh5qUce2H82LmY2tU2KJh0q7QACXsqZQL7b3GaceX1h7ti1xv4dMg6&#10;Zd6xvpc62/diby3I1P61acxxGdU2c8Fz2uQ1GydHCbw6+3r0xdNdfTqS9YsQUnPVyijl/jOhP8eP&#10;6H+O4/zTz4O2ja2YKLX4vJF9FwnItWUBvTYTZ+vzR/G9HO/D+ThXtfyaFVnQYPHuOGxT41h2rlrk&#10;Pgy7bCT3HAuPDpbfz1ua6FTaSaX4RiXILgsY9ZPy7KQ11iFtin7j2DXloDGeRGbhXSbcj55A1jvK&#10;Rz/IwtlazkcfSbRSvz+RdYiwav5BRCLzhyY2Lcyy87oY2VzAZXGqkPW1+iDYFxZZF2PHFeITNNzS&#10;Fie9tD12Qn+tN+F74R8IRW3Bg6Mm9JNNnE7+6OpEQHRkhwXU2vPGoSeJfHTF8swlToHmRAuYiVx3&#10;vINIVIPgAZPWuQ/IPjtOa8/l3e0islpTmLPxGDCDWPQgPq3IUbEMZjOGpWKBSY86I27cIDZZjO1M&#10;nPIzZ2nZsbjr+W2x/oVNKPbWrNLsm2/ERrKhwsI28zwNk2lcSzAShKt0NqVZZAcsX/fY6fG73/0o&#10;jbHf/u+f4tDXPxMdj2/FSTP43pKVotU6cqxTqJwJvGwhm5BVcigWg8TjWa+OdHYiKnxgBolKpTIc&#10;YhoCEdpybdXMCDajFAYpVpn0G5/rMDwxqGthTqFQrOSdiPC458iH4u++/62o/2hnJo5T0boffnJZ&#10;ZWCA/RiNYL4WH9pAtEqlaElVTNjYGMtgkpH3tGZ11SgOUuVksNXAhHB9wkSZeR+uAwaROuPsxJd6&#10;46S3u2PLkb6AdHaeWgGJcln/PM7jPRj67IkBevdECCznvZR0TYpCO055L+eeFe+YmVUljTDnSNZd&#10;wNl5DpUoZmfYaYxW8L0Tnzj9vw9/8dGlOiX/+J//WXHusxd+r+Weznj847c88eTn9y0645lL/msx&#10;imwEzCaRjmcvrSQVplfHaM7ly+Ks57viEta688F1MREn3sqLEoUJP5+GgChi/0bADCbyWu7pidJL&#10;2EOItOBKhKTCQMMeOrMaRydQB3gce2SrvvPbEnIZ4SA8nVWaOnpWJWciYWV1NJwyJ8bgxCSDe7HW&#10;AQg1mbSMZ3Yd3BzLnumOYhhaaALn0ZbidCb8IWdnRVExjFeEkihCMVfBgMKWKCxSWSGo+o2W9c9u&#10;iT1vnxS9GG8T37ckqzNKUVLC/JZwT2Go5mJETUWxWHlu4tSZIZ7TvNthZs44A8MI9+QzHVLpAnq2&#10;k0d4UeEchmqAIcDEDR/LmY3k+yo6u0j9nfHyADRj58kI3qmQM16OUW/HqfM5BnBvIb2ElRmLwsnu&#10;lqP0a6LexGk1615159rosOP0SRShiR8cVxMJVnOp3HR8TZwKsVuAw293jHtmYnI8Qs3ZVnve6szu&#10;SGd35XsJ9cE7pNA9hX1VqeA0ChVh12cNBl0qFQMlCPtihP+KR7ozcToNXpkKfZdxVs5jq7oSRxie&#10;V/kLtWiXRSnGjfMJR3F/lfDkS5Ym3KYVwEKhqshGQHt2mtl1MoKzNXhX3eUcqGkh9OFClKhdU84b&#10;MMA6jr8bCe0UWTXIPo2HngzezLtsdczmXYS1rPvQqqi7fk1MQNFp0FkpOO1mjCYVPGczG1pfjZOh&#10;02TAzIpJu+8dTC1MkHPhJnJNxrA66dEz4pSDO+OEQ81x+tHEaTt72PkCjuDhPkdoI4akidOOg23x&#10;oTc3xb/9+JPxDz/9YVzw8Ttj8iOdsfqp1liHLL/wld6440sXxhnvbI1FOBEjUFAGkDtwVqxoXfNE&#10;W86s0djXmTERKsTQ5sObYsWBLdkFamLeLsGW5zbETM7B+SQ9z/K33M/KYROulbyXc3XbH2mJLc/j&#10;XOGgzuO+U5DVKio7Ngy++846oxoIs7icP+eMTx1W55UUQicdj+NI4aCd+Or2nFfS+fz6nCPT9lxn&#10;LOe+Qgtv5L3rcYCG3YVj+dDRxCm8MPSOo/JUWlM2a8BwVmXwkArZBKrdY3b15LySW9fFzpc2RPPR&#10;eSUqfIPtJm3kT+eVdOGQiZJgIFZDzYpRuztLkKMFGFBdV62J7/7HF+OvKKt//+Uv44o3b4/lT3bw&#10;98h45KgQdwtNOJggRxcKx3EsevVY9SnrGozBWMP3hVJJWWKAFzk1GNq0O3qgwVK/7yWPIXfGIked&#10;Z1SEsWuQJKvLkTcToHm7vFru7Yo3vv5Y/OSX34n/+s2v4uTnro+BJoCQEX28zqeyRjmmbjx6/0yc&#10;YmAI01u8pDIakDM9T3fnUPlqzs/E6bG8U9+8Ev4eOTKCTx0agwgjoIGZ0P2Zr3fFyUfnlWzE8dH5&#10;2SzcGXpq0wHsDM7Obj4LPWZx/tO4hLMzCSOsiDA0zivRySxmz62sE7pT2E/nxFWyFp1ek/rLOLO7&#10;P/nh+M5PvtmrrvK/57/09tyznj7zm/s+fdcTn/7OV1efv/+i7yy9sy278OygEYJESBZhN+w+0CHK&#10;xKlGO/8WTqkUuTBO+Y+smI7BaUBER///mVeCjHXNo9j3/mrPNCrZYzvhC9njKTp46DP3NwP3OE0+&#10;M8+Sa4yODLZGzZ4ZOZfjvc5QaCDvxf6aZJxwe1u0Prc5mtFXJfClCSVhcKUF4Xkd6F+KbDbgbfJb&#10;Q7EGp89q9eQDznYg7+79p9zaGae9dU7seO24hMTJ4h7peduMKNwyPSadvTA7vRfDdxZLmOyxIGMy&#10;/GzQv87Eqfzlva0e1SaUJnAclG8m1exOqbgAPYF8n3fd6nR21XUJ9YwONSg95YMrEhrb+YkW+hSh&#10;5+uRT104QdqLVnofy94O4X4mQ5Jm2VefZRWqxSrl7OWs61dH9+HODMrYfSQcaiFOkN29WfzCPtrF&#10;ItyjnSaZOPUMz+jrvhqGzmh+vAN9hZzZxzvCi2MwmoVUU1ak3vIscCYHc2YmHSta+5IDNRb6oL+K&#10;MKYbOLfVe9cnkorzN53HI0JCDTqo5oz5uW92bxkYtevZ7uYxfG3RkR2Nc6/tmztv4cQw9E46w9gY&#10;Ih9UndMHFVPN+ut2TY+J8ECNCVqe5fgK6c0uKCHlhUm2yMrEpM6Q9k7aMjiC2r8FPE+6rmMtzrXM&#10;IgD+bpT6DIffeSXCq9dwCV3jSIGZVo8aNMXGaGSNtfCB89xM9OoUzUb3TeFz4gdXRhX8Otnf0XdA&#10;vmWnJ/yTyAPoRou2LOCaaEKZvVN3q5ftenZ2YR3v4wybDChoK+jAs/cmh7Rf7Uaf+oGlKaOd6Tie&#10;+1m4M1+76qLFmQiqh06tgF2BU2v1t10rOa+Wc/Q+Jeytcx+l9TK+zgI8ZSP0Wf3h1YmMMveKZdF4&#10;9cpMNA/l3Ofz9cYHcLRvbo5T93bF7oPb09H07DY/0hRtB7t4Lvofnp+jjkOXCDEmrH7XSx2xAJ1r&#10;Ak3/RUQGO7mbnmyJudgOnU+0RDlyVL7QQRTdYhhnOJo9sHK+Eb6yA1LHcy50VbhjehaXlOKQ281u&#10;IkfeEb7Vbq7a8xbF+v0tGew/8UhntD/VG+vh5x2vO3+6K7a92pHB1K0vdmAHOz+8PSt9S7FXFiHD&#10;re5OKGL+ndDurEk7yo48q6LnwnPCR9Xw7uodCyAn8lkC7Ql9bDX1bOGO1MvqHv7OuXWOAnFvpUVH&#10;QhQp85CbFiqaJC3n/IuxtSxK8qxL2PuEXkKGWbiyEBk0H7vBoGoD+mjCOQti4qVL0p5wPq+BhrH8&#10;XinPrbpwUZRgUyrfMjHBfdyrudDDijuboune5tiGXVODDrcTuxR71ATfxPORy7yPfkmhMh86NpBV&#10;AB0P+WhTDEMuiXZQgRwr4L1MpEvvBgIsTHPulnN7DBBo2znqRWdcPtL2q4Y+avjeXNY8kbOX3/Vh&#10;hvHuFvQZwCnCV7PL0oBFfnKNYE+kUyHNTQQp40axb9qodh0M4nvKG7vCGuCF8hORF9rTyLscU4Es&#10;cA6avGYiLDtw2VdnezdeuDght/Qb5Icy+FKZaWGJCUyDv/X4jOOQGepAk+faOHPQCyse74pKztB9&#10;rumZGDWdPLO1Liq1JU7Axues7XbPLjd9OvlMuQOv2dFjd9TuNzti1VMdOYrEokztkgG81zh8J30M&#10;5XapOgr6Hsc+KTsnwY92si3CZm3FJmx+qClq0TcmTocZYFaG8CwDZ56nhaH61/rZozjPeY+3x1po&#10;QMjpEfyOhTYmkg3c2PFk0YAFmHY1jeTsp7AH5Zsmp08vQlQJ9KZvlsFs9aHvpR5MHYdvCw8Je20n&#10;o+NllFcmjPQBZyO7F/F1+j9bpkUpn449qT9/IbZuT+zCl9z8/Pa+wl/tMwOn6gTO0I5+i3j1SYvX&#10;90H1WsxjgNeicJGyxnLmnrcdLwbm2vF1J7Auk+vJz9p+ylVoQKjoCWcviJLVNTk3dbj+L88TPcui&#10;UZ8pWpdoG8ZVLGIYzHmrQ7MAySAr52qBkkUznt04vtd+X2/KR+WIxb2T4Y8quxGhqzLooQYa23LP&#10;mrgYGXX+y92xCPoqQ3YZmB4DvZo41a+3YGYO/Lb7kdN/8+Cnnu459IVHr+u9rztOfOaMP/3TL39c&#10;r8337j8cKr/kwIW/MHYxiGsEzyo/6nc4Esjk8CTWX4NuSL/TgCCyoch3xpY2GCf0o13sdrpZhG73&#10;aSe0aYwlYy2sc4vXkfY47mOdcepr62MKdKRt4HicBgta4CGLKUwI5Dx86GGYgT94ZQj6b+lj7TEV&#10;/S36WMaEsLVHwh/ahnaHGTvKOWWeu+ckTfFpMLzy+vZ4+1ufi73v3hkzb0X/s97Z0Jbyt8QCeexI&#10;Y1fGsIxllRrw5Z5pH7KX+hPyljZAFp17tpy/MTI7hYVHFW7QOW0DubdwoBPvaMl4krG2avTOHIPi&#10;yJbp+EtNj/bGo59/Jf7793/MWN0f/vDLePD5K6JeJIHjeQbPakQHaDfY9GAwfR2+54IHkd/Y7Xbo&#10;NeJX6f9YmNny7Po47sWdCeWfc/n1MdjXHDOjvOjX0X7NNUR7kvfP5Bc62ZjlANZpZ68+aMde/GBj&#10;myZO93fEGuzDpufWx7ZXdsb213dH73Md0YTPavHjUGjF4gg7XOyUstHDuKJJdJNZdpIaFHb+mgU7&#10;oh7Iy/OeQI+iPy2Ky8YR7mNBVBM+7NmvHhfXf+z8aHq4I+Y+3YEd0J5F5GNuaY3eQ1vwobtSBk01&#10;acn7p22AnrBLp2VvZ3RjHxRBy6XoCuFsr/ub98cTX78uLnllfSxhTyvu65uXvOXVS+LTP/i3+J8/&#10;/j7+6T9eisve3ILf3J6Jp12vtaWeN3mqz74eP+zMd4TqbYtrP39pPPePn4w5T3WF3aMTuXrZs1ve&#10;PTUe+dpNcd47J+eIJ+XmNOy7LQc6EznBkT2LeK7JcGlh6sPtsRid083eLtu7KX3NBfc141d3xEze&#10;6binNsSN714SOw9tzOS1gfvRyFcRC9ex/90HO7ODdw57anxgJOcqHPwk6C2RI46eg8W1KUO5lEOj&#10;72yN4fzuDPz4Ts5400sbsXd243Nuj1XsbQvv276vIztlmx9viVZ8+Ub2bQT3ElFxwF2tfXNDucdI&#10;7KssLpa25D1tYmTkCM50gN9HjsqDInCI6HT868dnoqiMNenbWGhtcte1reLc7JC0MMCmlOWcZ9Gl&#10;yGKD/fDesvMWxDf/+Y1sDJJv/vGnP47zD18bax/rjHruLR3IG6IsyXeiVRnUHw79DUAXHYvPNZhP&#10;x9xYbJpxUPU/emAEz5C/5XVH0zkKayA636JJYdiLkAvvyYmW+hyXMgV7ZTp7YHFY213t8Y3vfi7e&#10;/+pdnDu85X4ox9wT9Sl70i+nlBvG/cYZi8gZp5VRvKwylnxgeTTgT1ksUoLMS8Qe7qHeUS6OQEZW&#10;8ExRS9TF2rtroL2zP74xtr3VFptfb085m0UqyF0L/NY+0RqzjaslL7ZEKedvkW3aFkcTp8YMjLda&#10;/NyI7ytalTD0ojDatVsC33qWFuJO/EjTX/a+e8fj34xvDvlKxOCb3rzl6uYHtvzlwieO+8E///AL&#10;Kx/41NPPLL0JXxfbbjB6UtjcnL9tQQ9yTX2xEf6//M3uuODF1liCr2CCrBSdVsLPJ1++LOP26j99&#10;jsYPrYvlt3Rghy7OBqHsoEOv9iOMZbEsnyb6Ctkvk8rDse8ybsCeD+UMc5STHafYQiUrqqKirSE7&#10;a9NHwg7MueIXLU8bZwRycvk9+MTPbshkszFik66JLrVtWvqVJge1HYrMUQjTC01ks5Fnnvdc1Bfj&#10;Rk9MvrEl9hw5Ht23K5bCv+X6H5umpv9RjG066YJFsdj4Nnw8zRg39JvF5vBVFloaUzVpqp2kbDcm&#10;IU1djf2EvNDmGoP/Yhx+9PopMeGMeRkbHMo+OCfWYjdnXjtGzbyLiIEiKxmTbUD/deztiDrOYwi6&#10;3uT8IH7X7vCElTUu4yfPNY5Qc9ysmAYP9jzbGivQCfPwfYTHrsB3MXE6mn037m8i3LEw6lHHz6X+&#10;wS4yaVf1vqWx/sUubIL2zGll7Mb3U2drE3FOw0/EztG+w89xvyqb2F/jBXZ6Y99b3DbrBotvOrPA&#10;y/2qF11IP453m4E9YYxe2FmR0Swqq4D3is7i3rx/Az+bgP+aKCrYW/5exri5jGc5Zs5cTI3IkDyz&#10;Epqcit2pnHWMk3HGEZytsTB9r3H8uwB61RY2BlWgT4RNanF+8e7ZaWMUb5+eSEsWsznGQ9twOL9v&#10;/kk+K0OOTOTcshMfPbr0AfQ8+tXZpn1+0epED5n8kaP+El+LYuPIoEkfWpU5u8HQw2j0uaMqK+Bz&#10;i6+dk28cp/LKFVEN7/UX1jqSYvmD3bEZfbkcn27F7dhDF2GLsk/SrQXQFex5afeEbDgYx/0c02FS&#10;vRFa0m+sPXlOTEBeZHc0+sbuWZuyxkmb8MGIM/SH5qaPOAL+rzhnUY7wOmatAXOudSifYgSYswKO&#10;uastjrmNz5tbUCwYVFajmVHXcPE6b2kmXTQYszpMh8EAGBuxef+m2PTi1piIApD469hQDSUr2FW0&#10;azFmDIAaSLe6a91T7ZnlH4PAN0N/5QMnx69//YOE6v3fP/81/uZ734ltT58eS1HUJhsM5Al1VIdi&#10;FUPbihyvY9jgrPbk0nmu4udmnVUcwtgMP2o0DmfTh7KxVpGM5dMAavHRxKlKpXBNdQoRcZFrIczp&#10;VlfD2Gapu+5eH09/7qGYaMephp3vLWMajJZpFDYqFYkXoZcJYSF1llQmlEF9d0OsuacpKnn3hA/Q&#10;WNXYZi+F5zIobeVvBU7ZIIXMJTgjEMuOZzvjjHe6YvuRo8Y7Vxr0XJtRLM4KcHac85XsrrJq31ke&#10;43A6C02crjFxipMFI4/B+azDwXEAcuEHVuScidHsn91PdoNYbd1x+8Y/v/TFJ07TKfnGT34w68Sn&#10;Tv5JE+d331sffemlr7899/LnrvleE/RRgsCXsNxHu3MyqMh+bsQ4vvzNzjj7+eY4EyOyC6VVidC2&#10;49QqIVu3R/IcBZpOjUqqnvUocOxodAZaCirowsoIoTOyKoc9Fp5Wo8F5qcINWRGjU251VTqOGAQq&#10;lroTZ2fFsE5JJgi8n0qKZ5Zdtjy6DvTmzJGR16zKZ5g4tUNmPIIuqzy4hGEoUNlwhjKgGOAZ1Oae&#10;GiwDWIP/7tq7MXa9dUL0vrw1GtnTDNDa3eI78zkfppyOgalSsVLb+Q12Xxj8t3LUKtmEFfDM+2lK&#10;BYaRJH/V83vFCEgFgoHxBhR6EX9vZajzON0X4QJMwPp+BmLGXMr54uDPvXltJk6zwg7aEspBOOuB&#10;7nE/P0O/4sPXXcbeowiX37Iq2g624/TAo/BxNYazQZrslFEgI0SsRsngHZ8JIwa9Dz1uToxHEcur&#10;249gtOJ4FsiXKksVpUKZexi8SUNj6/QoYB8TnrelNmoQ8FXQbKUBYgTUyke6stvFilQNaRPmBSiV&#10;qsuWZbDU/bdjyO40K72KWMdI6EE4vfrzFkXl+Qj4ozQwknUVQHtC9po4Hc37VKG8fJ4V7RZ4zEeJ&#10;1vGug9lDoTWtkHa2QRFfj2afRrGfwmQuuHhFzOd3DE6bOBViseF6Ffu6hCCZfOOaqL16ZQYM5n9k&#10;dTTDY1bsimFvEk55uASDWqhKu9gMQtcjX49/8JQ484WT4oRDLXHyK82ZOLWavvP5tugycQrfb3ql&#10;D6a3g+sjb2+PH/zss/Fv//XzuPozj8eEx7tiIY7b6mfa45RDnXHPFy6IKz59ZjQdaovRnIMVcDnn&#10;9Mm2NPBX4Eh4vnNRpnYUrcVR6n22NzYe2hYjkP0GtpqeaImO5/vmlQi708uZOlOqCZ2hU2BydCy0&#10;t5q/1xmdxR7Ofqw9qjizYcg355HoWGgYOJs6v+ZnQu/UwQd2mo5BlhSj0IRO60FeOK9k58s7cPQ2&#10;xeqn2mLNvvZYjpGzDAdtw3NtMZnPY3F8xtzbFoOcV4L8GoQidO7JAPVUGjHwD7Rql5FdWcW8v5Xh&#10;8sBIdIRzkHbjzPUcwriExnR0dO6d6TOTNZrw7MSR1JHVWZyAUSMcS3b6YbDbQd98xfL49vc+bfFo&#10;/Nfvfx93fvZArH2qJw0hEz+ZIObvraI28T8XQ2KMBrxBfHhQPhTi1m7K/kCW8sTOK3nkvXklBs78&#10;hI7H6wQhi96bV4JDJGJCwyVLYw6yfxF7+cjHPxQ//dV341e/+02c8uKtcYxOkPuRugo+ZA90gt67&#10;N7zrwPkCnKD35pW0NkQ3DpAyS33lLCG7RCy8SBnCp105znabAV0MgQYsIDjx5c446W101Bt98GaZ&#10;OH25b17J1hfaobu2TMhPYT9mwyv980omY0BZHVa6FieorT67IMdjoNRAs1ZWymMGziewp2Xsp/MV&#10;F2NcXv/6ZfF/55U884VDS055/JR/ffzjN7/41R98Z/YF+y7+u5V3tqdR6L4KJ26g0eCcSUxlh3Mj&#10;TDyZRE0IEOSCw/Ytxph+1fLUqWPhUzso0hjXscDpUVcWYNT1daD2dZ1a4GKF4xBkuckjYRuF+lEG&#10;2fWqjsxgKJewOzmvZPvUrJbM+yJz8mx8DvdXT9ZB3844bX2qI4rZB7uAnB/lTFIrDDOgzjsIf1uC&#10;fjCZXoGhnLO2lLneVxnN7zXe2hUnvXl27ML5n/3R1RloVe+ZzDCIOxnDvHNvNw4Fugp7y3kldptW&#10;wqsN0KoVvELopq4ycaq+Urajp5xPMRV6MAg9HtvACtf5H16VibhCdPZA9wqaSfixW9dFw23rMMSX&#10;J0zPeOjSOWTtyC7lYzoj3NsOcXVbVj/7HC5hd4Q0Kj9pTsz84PLsyl+NfLCCX14tgm50CIahQwZf&#10;vDRGI/d9N1E3rBx05n3SPM6NdlIT+nHHm+3R/DSG9LWr+woN/p9ACjqf/bU70krMcpPdOEIV0GkF&#10;TpHdcjXw1opnemM+/C6qhN30VjdWnLMw6s9dEBPQDSbnB8HndgmJvOFcEvmuAh01Gz0ihK0OTUIG&#10;8XMrjT1bO6RzXgn0UrVpcky+A/rHnrBLwGdYLOU7mTh1RII2VCW2ih2Rx6KzTFYV4fRo/wpRX4GD&#10;b5WwxQTpvKMzDYILP7mcszYI5PotcrHSX4js1Y+0pLNjR52JIT+Fo5rKNQOdKYysyRV1noVA9TrL&#10;0IMQWc6R0lYX8k+nZTCyyG5Ouz5zvAN2m4nTIvZxGu8z4QPY8LyPyR2LSHKN7JOdiqXtE2LG1cuz&#10;KFNYVruqTcqbOJ10/sIoOZo41XmTFmYhk+w2Fb7TvdXXkG4K4O0aaN2qVG3I5Dlo2nnuY5ARi963&#10;JOZCyyYPRLVouHRpbHugPXof7ole9Pb5r++JqfBSKfTViU7tPNSbhYsNOGja4jPvEsFAGN5WnOz2&#10;WAE/mUCzY8POEotG7YiZyrm3sLfCgSpThQAXHtMOeAsTdSydwy8MZBnyZz5ycxz0rO2lrVble3CW&#10;M7EJC6UB9rTy3EXR/XRz7MBeOOFId6zAjmp7pDl2vtrN1RHbcfiF8NtkN8rzHejY9pQr2sULb1gT&#10;BZyvM9GFR9RhtZssC2aQJyXw8XR+x1ELw6RN6EwUEAMYBh6EMSrjTCdjo1lIJv8adCvF5p/CNQza&#10;1wl1Zk6BviPvaZLGmbMmXi3MyzlCnLXBAqEm9TcLWZ/y3zlHFnCYkGrgPRsvWJjoEQbADZYU8XsV&#10;/LzuEuxUfDqhOC0cMCEhNPYc1u68xcXYIr043DNvb++bfwz9jccHmHjh4kQWUU8qB3zfIujLsQX6&#10;Hs5/ddas3WUm1uwuncIZTj/KC87yEZkmCwugTeWctpX0qO1n154B+oWseeq1yLej/K4OMvFdgrwo&#10;4WwtdLVIS/ksjKuBFhOkdiXIt551Ae/lLCOLnizKcK62xX/Kz8o9M7IrQVQVkRYGG2hCDhRCO9rC&#10;2s4WXIhM5JwfdexIbV7WoU5U3mgrW8lexrnZReEspBJ5H59FeE3nHy9/tDMmsZ4K4cd6JkW1Nnxr&#10;Hc+ekLquZNuMhHQbzTPtts+CCGhcXhvB/ooosu2Njmja35kFuMPxIZR7JrsNypXxDs5Olfe1B5Tr&#10;dmOUI3+0XZfgozRjk665F1mLv1XH+Y1Qdmvv6Nsgl03EaGtlsfMV+Huc5Xzs5CXwsag8oi8ZJHFe&#10;p3PL9fctErBYQfhSu8wasONLeybmqIYiaF14w4x9qAO1p3wv6YZ9PIa/GwkNzGGfpJ9a+FefT99P&#10;pC1tqgX409mlwvl6SacToNn2F/Al3zwh1h/ckkGqRB4w6cx+2FFuwXFlFzoen7SAvxF6ejy/YwGO&#10;EL3yzVhoWVk3CBpd8WRntGPTK7OdS+qVyU5tTf7GjoGGMzinldVZYG1BVnYq8UyTscZQnG9aCW2b&#10;8LBgXl0h2k8WkWlbIAdcV3aiwmflPHvVLS3ZNa8dMwzZMREaqsQ+kbbsNl0Dn5zJmZ95sDkuO9Ie&#10;O5GPtWdBn/w853lBO8LPFV64JFayj2c9deFPD33l4+sOfO6B+9vvwb98fFd89Xv/skyb74v/+rGm&#10;Hfdt/5Nw4qNcB7b+COxg97v8GmxVbBFjHtokwkFn4nQdtvPqmhgPr41St6rPlG3I8GnID32bjS/8&#10;/3GWvsQpPtgbbXHq2x1x/KHuhD82RiOqQzl6xkT1AN5VOT5EuuPTgtAq+NHxHWuRA42bObOlfQhk&#10;Rez58J2z+sYJsefGjtI21Obop19pCh+/+rrWeOjd+2Pr/Ztzlrxjsqahc0UQs5jImFXhamgC28RY&#10;ljLEPdQ/Hsn7ZbNAfwyMzzxb+MjCCAOehZyt9n3G0NTbytg7sLXZDwuCKtFPNi+kDuPqfWJPHPmn&#10;v4s//OkvGav7n9//PG7ff2nUnICPzTMMrAoTmZ3190D3xvoex79CZojIYyOF3abGCBvgh47nN8WO&#10;57dGKe+W/pv6hjMbjrzVrs7EgPvh5T7fjL68waRpSxxza1/M0tjl+PvbcpSMMU1jjev24is/25HQ&#10;+D3PbYjtr+yO3W8elx2pKx7oQxMYxt9ZTCFShYhQwgeLnuIlApGFOsLK25zh90RpsrhPuOKN3Hv6&#10;zdhg2unoO+Fonel51uE9cdMnr4kLXjw+Vu3tiFZ8yWJ11F0d0XN4M34i/jTyK7vQuZ9+4gK+FrGk&#10;9fnuaGVtos0Us5b1L2+I2758XTz5tWvj3Bd7YznvVcE6pz3cEScf+WB86cc/iP/90x/iX390JN7/&#10;se3sZTv2fV/iVJjehKXk/Te9JMR0S5z1dmfc8MVr46V/+UIs27sxkw4i+WxgjTd84uR44us3x2Xv&#10;nh/L93cljPFEZN9m/PIF6EuLZC1eskNUP9duKRO5rSanD26LY6GdmXc1ZYdn5zNd8eG3zo+r37o8&#10;Tnx+QyaxRaLQZjXWuI6vuw90xmTuYwG3sUgD5s7YtVvNYmNRBj2X7PxlLxyBkfoYmTwUGnBMkF2l&#10;W19eHztePy62vrQ9Wvd15cigNta0Dp/AhL2zdWc93h52Qh5zO5eJ05ua8xrop3Gqfp5TriHTTEIN&#10;5Qwy1gsvS5dzsL1PeH13LMFHqkYHZlcya6p1bdC5cZ1VPK+R/TQR7DijRvxUk5k2HMw7a1585Vsv&#10;ZeLU60f//Zv46DtPRPsT63MPLDQwLmKBlQW76h6RO5wfmx3hBvTRmxapjmYPByMr1Q0WSIhwmIUR&#10;yFBj3MLK6t9ob2XiFPmeSVN8TgtHKnbOiKlXrcgiVGcrNmDfX3fokrjghffHiGuO+nbuh/LIr7WR&#10;uW9C9aIflFujuydFsTED5dnSilh04cKY+2RHVLAXos1kwRL8O9h7sIciQdhFaGzJ+1oUt+CWtXHu&#10;Oxti91vIWeh2i3OkkbnC9Qrda/Gho46MoXhVs85CbNUx+L8FzfVRjBwtwy/QVhqpfuEZxcZT0UPT&#10;sb9qOScLI0byXJFCyt6/Om564eJP/uDn3676yg9/OOKGIzff03x/b5z66LaffPW7n+o49Ldv3dl6&#10;W0fMwq7TJtJu0idIdCB8lZmXLY0LX+2Ji15piTOfbYrjH8OOPGN+ohkU41tNtIDzaCzWmGcVdLTs&#10;o9iPylz8CQuMhhqLUXeyxpwpij4V+XAIPyvlzG0QsSlEXS3ygogE+vpFJk6XV3J+9dHwfnQPdl3q&#10;DH0k7mWBo8msZez/2n09GddUP9ng5KxbcwCiVA3TzkO/irJSKFQvurD65DnZ3ZlFWtwzuxfR/xNv&#10;xJeA5re+sRv67Ez0o5yvjn9fYuz0/EUx1wIQ49vIBzuw7dIvRp9aSDoJ3ZgzbpGRGTcwcSpdORMU&#10;fePYJuM749DPY/DRq46blfxk4tTiNNF2hrIvFdjd2mU57519KYJ+KvhZC7K0EjmkjZc8zD1FKnAv&#10;+hKn2CzYaOoWE6eTzpwXnftasjBkAfzpuMLR3HMUvKQPXcR+l22ZmmNhtD+d1+3+mtcxT1V35fJY&#10;/0pXbIA+p+GPJDqo8sF3Yl2D2DdnG+ufmZh2FEgl/CYai/ZxJe9YDu8tuhlZ+ij2OvLXwspq1mfs&#10;egx+qT7GyPctiyHo7yLO3gYj1zUe+9eC6Hp89brT50Uh/qF2ofp9rLYp11DONpFr4IVq4x7msi5Z&#10;nIU2jpAxIXss9DYKeizy4vfH8u/sOIUWLbA0wS7yjeM2nFkuipnv45gaR6hY/C3ymSNAlt+5Losa&#10;LL4SISCRZnkfx/5MQLZUw3ciVFnca+J0Ot9ztMxEbEBjaiN5rjC+tdCJhQ2j0evCNFea6ET/aGfL&#10;G8ZJquw4RY7qUzjeoX3fxmjjDOchF7xMgloQnxDH7F25xbOc40RksLZYAXLHPIkxWWV5zfGzoo6/&#10;0VdVx1jMP+N2dJC0etSuNklrB/Iw+KWIfS3D3z5m5ZMYEBg4dh9NeKw9oS5MmvZX5GhEvXdxYKlU&#10;FKBsWioUkyISK4LVCp3OJ7tj96s7YgovUwkDVaP0dORquRogkFUofaGsrIQwCNfBcyciCDXuDFhe&#10;dPee+K9ffSeD0X/+S8S//vJXcdrz12TbrxlsDTdhm6zEKWKd5Rg9dotl5ZlODIrFilPxlhXYJk4d&#10;smxLugN/rfxRuI7m0kjXuStSCGTilEv4lrUolrb6KGfjdYY9VKtEnHmz8u6OKFPRKgBUJjKmTKNg&#10;4DmJK8+zdNQHYqAWCqmjobysKmq4p85awYPtMYp9HsF7ZHUieyqspJ2Do/m3cyH8vhUkQyHoVgj+&#10;rHd6Y6dK5dW+6z2DHsXS8gxGAY54I3st9nsV6x3FexZ0WZmKEc1VZsUATlUZa6xm7QlhhGCZd3dz&#10;DMZAHszfiQ0uHNc8zvHpT911QKfkU//6lY0bH9v9y6Wc182vXfWxT/3z30y99qVbvth0Z2cUsWaV&#10;gXDHBuc01Cfg6Jz1UntcegQD7YXmOG5/a3RyblYuCNPlnFVn6ozhbx0ILU2NVYGyrgziQ6y+fx+N&#10;Lcn5p863yu5Ifs+kh0Sec4t4trj7ORuEazBCY3xrQ1Zy1uzheTyjH3IglYH35KpBIHVhXK18sjOc&#10;ZaDSGo1xUYgiGM36rE5XSZqcHQ+D6pDYGVSOU5738J4OSD+tLxjd/fTmOB5nd/NLW2PGR3BsUSZ2&#10;nSp8TZxaFeecTmGahDAQtlMBUwTNzr1udR/kgufd7zD4DA0NhIh0Vgo918DsVpAWIHzr3rck50Nm&#10;4JCfJ647wtuOzBw0zr7aQWKr+dQbodmnOhKqQuWRlV8YRZlg8hnSL59W6dResTyqEY5zblwdzXac&#10;YsRp3DccTZwazBiFIi1EiJT1NqZALuJdBxoQYY+HsP8WIqzDYN58BEN6b1sqq1Rgyg0rYxBqJexx&#10;GX83HiVuNXw1Tl51S23UdvUlTk3K1vGcRY/0xJSjiVM7eITZEN6w7nLn6UDjKCgDoDrj47lMHhQj&#10;2OrYkwaUSj0CztlPJi2yqwUFKN9b9WXAQdzyhALjeVMQrEseR2YhvA02G4gu1MiBForORrGw/rEI&#10;b4OFC3mPRZcs4xyW5SB34XqdD1cCXRooFv65ge8LU6XxtQ5lZbCvAsViRbPJH2Ew5+JgaEQ6xL6S&#10;/d9634lxzgtnx/EvtMbJLzfHnpdxNnFA2nCEeg71QUY5t6wVR6gLx++WT+yJn/z8y/Efv/5N3PKl&#10;F2Ly490xhfOa80R77DjYFnd//uy45Ysfis0vd0YJSsVu9qVH55UYuNVosOKqHmdTx82ZbM4rcVZI&#10;xV3tOa9kOU5A93PdqeCdGyfcai/PbuJ3DS4Iu+rsUL/uPNiZM1AWsIYKjVUUVSlyxSpB5X3C9kL7&#10;Dg/3Mpg4Ch5wXslwjJ7F6IVujOTjjs4r2fbitljK+lY90x4tOMDL0BXOHVrJ12O4v5WjzrWxi3MA&#10;6xjJ5yD1lLwkbSNbLLpQGRfyLsM4pwxysdcqz437emO780pYr2sxuWuwRX3lzDxn1TjHZS46xwR+&#10;AQbDqN2zo1ADedesWHHpsvjWv76Tuup//vSXOPSNz0Xn0ztxaFkf7+68HCGZJ6CrhHG2Snk8eyBE&#10;+0DeV6jTwfyeASkN1ExuQVsGtQZCrwZTMnmiTtGI5eeF8IwVgs4sSegdnKESnAbnLthxKjTc7sd3&#10;xD/94PPx3//zuzj9lbviWGF31NHKBo1Wvpa+MyDHZfWogY5C+NB5JQZ1ytEZPXcjs7AJitnrEThB&#10;GVRhb52h0R8gMlBt5fhgfmY32Y6cV9KBkd3n9GxBF+S8khf5N078SvazHrmlcTKbe85lP+wGrke2&#10;liC7S5C1zqZzoL4GZB1GngkDK/EW3NeczqrdP0L9Cqt69tMnxj/86Ktnq6v878F3n1y1/dET/+O2&#10;197/1e/98sf173v2qndX34oRj147FuNXh7IEm6AEuWN3g4gTo5FdQ6GV8cgEjSQT5DqF2gYzrl6R&#10;CaMxrEGYoffmlXANRR4UpP5AtiEXBvJvr5Sp7M94/q6aNeYzkFvCqQ7juZmw5plC9Zo4rVo/Kd/P&#10;IGXOi7bz1FlOrNnkxRzet/nA+liNPC5Fzmd3sIlOaEEjXT2psTxOWdjWF0QrRw87c8OK1X5HyDU3&#10;3gp/v3FyziuZdtvavmQUxrVdL35OQA+vfrrrvXncBkoschDGTvioFTgZQgAmH2lv9fMaPJVwvTet&#10;y6pFO6kKLYDBYBd2x2o/i3OkGatLhdQ1KJ3wiOh3O1OcQ2biVGSRHLWA3tCRtDDDZH3SL89y3qlJ&#10;DBFKZrxP2J22nGG0+CnkGfQ1FNq2I26w+8m5WhRlMZOOkAnn7DDUScI+q+Rcevd3xHFvtWeRiPrK&#10;wMSA/uILn8f+GZgw6eo+VWEj1tpVBZ1WCpvKzya9f02s3eu8ktZovB8nCHmkQ1iFgz/h0iXZbWCl&#10;pskOac95GSZO7S61m0d4KRMuntcIvi9tJkQTZ2sXmt04VZyP8PgTP7o6JiCPp3E+SQ/QnJ2UdmM5&#10;11THarxFXp4LtKhdJtynTpCwnXaxVaGr+wKS7AV7pYMv2scSHAe7703wGBxUTjtSQx9BO92E6aRr&#10;V2UFqV2mk+Hlxo+ujQl8LS94TnXIVqEZhU41IWiXhpDuddCP+s4uWBMWpeyBgQi7gJx5N+b8ZbFr&#10;3ylx17vXxyp+b7iBXdZrdbTd4tpV5dg/Uz+EE8W9hOQcw/vbeWrQqeGsBVF1KU4lMsWqfTs4hFx0&#10;TopFnp6jhVAVPM8iNOfyl50+v6/7xuIHzlzoVRM487nPmts7Y+C5SxMm1WT86hvXRDN+0cZ7u+Kk&#10;Jztiw75tUQc9r7xtTXS+sj4a+JkdM0KQC/c4A5tcJAfRIkT0cWbwYq4lj7YmNJtjUhrZ81X3mGDG&#10;PkM2D0FGDIF+7U4fydcWTmonuP4sxuDe8roQk8Xamax15iVLohmbzUJGgyKizXQ+3hQ7hZU80hXz&#10;7u2IlXeujT2vrkcmd8a2V/vk8aZDHdmdsuzp9qjBTiyEHubegK3nOUJTCUPO9xLWiU+78Ko4VyFm&#10;E3oVu88ZTHXYFTXwr459MWtzHpTdZc6tsdrdwr4a6GUu/7Y7204BHfoyeVodzZrLOd9S+HI8PFIM&#10;beYMJXhVeTmQcxoBb9jF61y8emhTJJNq7LspZ83Lzr5a7S9oxq5tA08TrlgWRchBUXecPWVHhvbg&#10;8tvQy9DEPGikmbNY/ej6fJ6FOoXQhYk312tyTwguu00Nmlfw3kOhN3Wgc1tNnhlkKuZcqlhbwlPz&#10;bBOppfCzPKC9auDOwLKBaYPAQlAZFNXv0kbMqmb2awjyeTDnPhT+LTJZiC42uSyvWvlukm0Y5zoa&#10;fh7HVYgtYuDLxKmFNAbplMt2PE3jHU1Ombys5L0MvAzDrhiJHhI1w45eE3JDOV9RUxpOnpNBjRL8&#10;BuemCkXXX4yojW2B0MSrVqTNXM67KePtep/ygPK2Oxq5TwXy1RmnCdeLLV+Nb2A3+Ti7xKVTnmtF&#10;fMob6MniIpPQK55si01vdET34d6EaB2CPFDuWTRRsK0v6FOO71oEPTgyYwi8auFJNftt8F47et2z&#10;8BY8pHw0YT5MO+Wo7MugmbxvEao2y5Xw9w1N2PrtSQMWM43lrPWZTAhKQ84RzQAk7y36gPJjwlXL&#10;o6ijIZPOlazb6vjUgXydPhv3yWeqN5AJQpDNQ06Wc94WoVjNbkBx5kNtfXOjkQ12bBiMsntDH2Tq&#10;B5Zj52+M446cEBue3fpeIvKYk+E1ZTS8Uow+EYJan7SQv7OoQ191EHyXPv+2GTEOHaU94rpWPNER&#10;7fi6Uz/I2vj7XKdBVu0M9tg5zXWnYjesqI7xTXUxFB7Ql87uR2jLopLhnIsV++ph39EgVr9fns/h&#10;vnapG0jThzfYZGzB7w9hX032GzArlJ6kLWznNfghe/Alzni+OS5+vSXOQybNej+6KouZ4Hd+Lzuq&#10;OZvlt7XEJQeu+sdP/uPfLnjkE7c+tfKulmh5cEN84t++eoo23xtf23/9cnjVAJz+8JDrkU/8jYkY&#10;O6n17415VCDDtSstIi9FNhSvqsliwVGsRx6u5O8mIjuU22ufau2DM/8/idPNrHHH621xxjs9sf7p&#10;DniR94fGjsVOsOhJyPIh7LnB3ezGlYawe0beiZ9yrzCs+LLo76JllRkTKlxZHYN3zuo7C3glu7l4&#10;56Qn7SrpV3sTOiuEZlfc05n6pQSdZ0HeFGReFWdUaiHlWugBu8QYlrGsIvhQ+7WQfTSBMpJPA6vG&#10;wIzDKGdEIRkEPVjArz2VzRHyDs+qQl5VY7eNZx9rlKfwgBCky7DbFmMPbN97YXztJz/KMSX+99vf&#10;/TSuf+q8qMIm83k18JGxPSHr9aukdzvHtI1q+Lc+ljDAFuQ5q3PzS9tyfqRoQPn+2l7a1vLYURpL&#10;2vXT37m+KY75CH7NR5tiAPtr0nTAHX1IHMv7Y5p86iu2H+jIxpBNL2zFp9wdJxw5PpOEdqmIljSO&#10;vx0D/WjjWtgrMoDJugbWp89q4YP+qYVgzkIzcaq/uBgbYKOjXuAN5yEr16WbDQdbY+sz3XHyi+fE&#10;lW+9L4v07W4SEWzKg93R8dyGXKOzMLVTTCYLYbyIz9nItK7n2mPdvU1ZrDCR3zHR+9DX7oiHv/L+&#10;OOPFnljxcEsUsr7ah7vi/E/cGt/42c/iz3/+3/j+Tz4e13xsRyJU7XmdM8L/6jrUnl39C3hez0tt&#10;cfLH4Lm3e+P2r94Vb3zn67Hy2T1RcA/7xntt2NcaV7+9O576+k1x/ReuiZZDm6KCPZly/Zro4b20&#10;YVyzIzb0i0WVMkC+yCJs7t/+/OYouBlfgXs1H2iPk148Pi598/LYsX9PbGWfTIAtfAhfgD2383DN&#10;/c3Re6AzEZ9mcB8baQrgF7v41bnex8RPngXnYELb8ynB3rPYeCx0qe3Zwj13vbg+drx2fGw/vCPa&#10;n10fbfvaovlZ7B5sG+fIJkz0U+0x2vmm/fFt7NJjroOOPgwdGeuW7vSXpDNlmTysX2OcW3kGTzoO&#10;54TXt8faAxuijnVXsMYG+MSuxmrWpq28DruuH57dkURrONORyp49s2Lm6fPic197NnnG/371hz/G&#10;E195G1twe3Y7rWBfswAPWqqCLkezxkbuY3NLrlMe5Spkn9RNylqLH9JnQP4bX7UTS37XjjV5kAXf&#10;+CtF/d2mNgc11aZtMQE/QT9aWGibg2bdjE9+d0cM6fft1EHqNflQWYc9kLoBm9gY9yjsUOOtwo+b&#10;OJ115tyYhr4ZzX4449QuwGMuWRYDuYdyUTQZi41HoQ/Sx0U212BbnP7m+jjpLWxTbNbNr/Q1CWTi&#10;FNm74ZCwn5w9e2pC3dFlxfi3Y7dMjyJnVa+oirLWet5nWnb1VnNWxt6MpUyDN40ZGCMayTPVDxZK&#10;nfPIcd/9wj++tvYz3//G+GvevPWNJffx7Ic3/ufHv/78pne//bULe+/Zmgke4wJjsUHVRyIEaUu1&#10;3b0uLn+7Nc57qTlOOdAcW56EfvHxLKo1j1Fz/qIswLVBw1FuyljHpwxQl3O5tqHKdW0h1qi/PABd&#10;qs09EFqr4uwtAhqsPjAexJ6btDNOM5ozs7i9ZE1txmszXuR9jUkbN+AeJrNW4jOsQwaZfJeuB6kL&#10;sI9MADnj1GYXfVGLaIqM466qxlacnrPu0z7wnsa4sbcmXt8cu187Dn9iV6x5uivqTpoT5b2NfTa6&#10;Pj7vq/8lHyvLHENnTMgiiCk3r8P2WJljyzJncpSOMsnov7EbzDs4eqcQfTqa+5ZsnZo8UIqd7Sxk&#10;E6fGrss4D4sV1QHG9YTqHQ1tNaOLhTsfapzg6O/qwyf99j/rCnQodFN/4uyoP21urEXWWcxqDNTG&#10;kbHcc9hpfQlH7V/j9trgdmsKgZ0xOfZwGPTViF236fWe6IE+jWda1JrPUXbweyKnVGB/ew+Lssx9&#10;VLXUZcdpDfes5B0dU7f4Ntb9YHuO8TA2KPx02SXYUuhlZ4NaPDyWtWiLe0mHhdhjjsyYgB04kXMQ&#10;kcjEqXEg0R6VMaL0jIO2SllHtR2nnG/duQsTKWH2fc1p1xpnGK6vhewwxm1DVCE8mvTOs9Iu9YxZ&#10;ZwXnbD6scOPU9FEt4DTfY3LSmMbC29cmb9oJbtGyBVEmg1eig/XLzEeZPM0GCD7tODWOIJqcxWaj&#10;eBeLTMcj04U8HoeMdfRXETJZhFFzE56hoxorkWfjjWNsnR5lrHXD85tiBfrIjvQFt6+LRddzH9Zm&#10;zN/3MJ5YsbExE6d2r1bwXMd2OHt3Id+r2T0Dn2ZVyhX1veiL9dCt9pt76ntWSufY6oX4tOPZp2r4&#10;6xjnQjn0Wzz7KThdg1AoQgkO5zOx3zEWEiLAWQIGXSUQLw5mCISrM98XkMXR5BDXPNIZxyWUQUcU&#10;ILDGo1Ss4mrQEOPfVksturc5pt2BkQKDCae14P62bBeuhMDOu31n/Od//UsqFSvZ/vO3v48r3nwo&#10;Zt2D0oU5F7LOel6yDEE4lk+NGhl2MF8PgAnNTlsBMA7nzqpPHXyh4zTahWmzo8SvnRfpZZeJyR9n&#10;gapUxmt8stkJgQiT6AwLATOCd7NqXciSMjY9FaqKViWrkadyVeAY7FKp8FyhEhRIJSgV4Q+rUVYr&#10;cGorHm6PQvZlsPc5KkicjzYOYWpyQ3xlq10ViirFRfzN6R/rje1vtMcGgx4wbF9FTl/itAuDJNuO&#10;uV81xCczZWcSDKNxnolTAy0wQwnOdu37V2RVexEMOB/DdjgG5wCIVLgKE7jVCKNrDlz4nV/+8rvj&#10;Xv76O6e0PbjtN/MwMj/04iWf/ey3vzzh+tfvOdJyz/oo5eyH68iyh0IgqlQWfWhlXPZOZ1x8pDkT&#10;p7v3t0QzhlXVmQsyeW01ok6cSVe7A9Moln782r2DWEtxChJrm/e3AsL5knbOGByw28XZgaPOXRRD&#10;EDDZVcx9FWo6fONNKiyrilqUwFiFKEJhAMTfV7GLYkHIVLHXzfsxQB/viLFX4tycbzIQJYzitePU&#10;gJ0MM4Rr7M4ZeYZiwBefjTKBWXV0NB6yIof1tz21MXa8cVz0HN6EYYURgsNfaqBWhuNylqXd1s4+&#10;06Cy88IqzmpodD7OcrXC7/8WISiA+cwOL4TLKGitDD40+DPOxOl5CxPGw0oxHcOE8eV37VpKGELe&#10;cSTCyKDWVATJssfbs7PPWVXDeHfhjLLjlP3ph+sVlrAGRVyLoJ1//cpoFwMeeZAzGrmHc4WErbXa&#10;pNjgce+kFMh21lq9pBM2mLMdh5Pdvh8jBFpd/VRLzs6SvgcoM6AVB6vL5xUI5ZE4rFaNmLysUbF0&#10;TciuUxXLJATy8se6E97UbsAqFHDd1fAGymLilTjYV61Mekq+5p7F0F+FSoX3qebd6gwGncd6dfQx&#10;KoRYsDBDnhzC7znj1HVk4pTnObdLJVqAY6rxYKVZAe8rrJ8QxUPZ12Hs02i+t5C/X8bXJk4rWUe1&#10;14dwzBHEVpg3fBjl4Gw19nMWa16N3DNxahLReTF1GJXC9My+pzmKUBhCGbjm1rt2x0WHL4kTcHxO&#10;eaU5jn+1JWF5259ri16MR4flb3ytPTpwhpxhduenTor//OXX4ie/+33c/7UjMeXJ3piAkW7ydAt8&#10;d/tnTo0HvnpTnHJkczSiMIdxxkLotePEGXBaAF8uwHioRP6qVBezpnQwD2+Nxge7EmZv0UPNmRCd&#10;+Wh7ypgeHM5NB/vmjVrEIoTRSORGM87chuc6MnHhVYPiNHHqfuqQWoFm4NDqSRMxBjWmIXvsRCvn&#10;ewYl5yBjTJzuenlz7H5lD5+7YtnTndmV4LwS54524sDZDV38UF+F8Qj2dpAOEMoui2e8lJ3yEWck&#10;5LLFAkPY58Hscxpr7IMzadY93olBuCNm89450w/nXmdHjP450N1qnjcPg92K2Bm8f/E1qxIOp39e&#10;ydKLFsff/fPrqav+eHReycZnTsm5NXaV6GRO4zLpb1FLNe85BrmvXv2/80qceZrJHI1VPnPGMgat&#10;z+qfzZtJVGjRAG8JToKdpv93XknlqXMTQnAK+7AWvfrc5++NX/3u13H2a/f0JU7dE/YjdTh6KzsS&#10;TJpy36F85uxDC20M6KCrDKS13IwR8UTfvJIROm4GLJArBpbtVnGWhnCdlegduxvVXRv2Oa+kC3nY&#10;F3Ayedo/r8Rr9aPsJ2duB4ZGp52nBi/KT4OHeY+cV4IMz9lfyBJhd4RItxpOfjEAbRFIkc/FCOq9&#10;qyO+/O1PfNQAGsdw7B0fv7+3+9Hjf/X+g2d9799/9e8Trz300RdX3tj8V6F9Bih/MKZ0Ju3CUX4Y&#10;yDPwOAedNPeqZVGLTLCazaCvgWNnhQqLpiOj06eBV6JzgRxQhxZjY7iX6QQpS5ETylRtIw00+cPq&#10;PAOcKZv5tODGgi7RDJxXIlS5AWmLgPx+Ou3+LjpBp2HBrejQZzdkJ/945IQGq4ac80qUZwY3Dbz3&#10;IRJMTGOx/hx0mLaFOo/3lrZMEE2+Ebnyxomx9cjuWHwPTijv2j+vpBTZX4+OW/BkZ0zkWXb0OEtS&#10;fhVqXChmYedN4iQfGWRjfam/2QfnvRnQULePxbh0XknN+QujHJp3XomBfffQWerT4X2hk0ZggwiD&#10;befLBPaga297TOV5CdHD96yO9KyHQHfua84rQSeWQTPV2G/TLlwU3chIgzrznuRC9uj8jEFfKefl&#10;J4uiqjZMznkl2Y3jWXEGBporeF9nKB93xABLCzYeti7vZbdI8gpnbFW3yZVy9J4z+6qxE/vnldSu&#10;xwniZzPhsZVPd2ei2c71iTrs7EkVttS0a1biCKyJwdqh2Dgl0ha0bXJXuinlTCdfsiTKoPUBOkHQ&#10;S3aca19wZs4urUAe1GBLCC1fyf1qkUfOTHY8hkVwzitx3uHIsxfl3Eb5xQC39oooEFnMxT7ogFWw&#10;ZhEfLBBK+8t1YHOM5iwXmTiFL8vRtyZQDdo4r8REn0GqRpwe55Wor4TtzXklfN8kmQlx5YwwVXXQ&#10;vZ0FQnwL2aRTZYC2nL01uFzN+kw49zl7s3EuZ0XJNevizNdOictfOSU6b1id80fdg/fmlbhu9n3q&#10;h3kGMkcIXitITeTYBdF4OraFxUzYVwbcDEbORs5Uo4dMzBuUFp7KhJRnYNLcmSgJOyRNwG+V6Otx&#10;7P2Ci5dEzz0bYtR5yxP+1qrcldhBa5HhXfciy9A/u3Da5tyAD3Pz6tj2Wk/MeUDEinUxC/vUatYZ&#10;XCZJu9DnTdCYiVOLs7zs2hHufgLrXXLrmiwE1SkdzDkMg3d0msfzWcDP55s4Zd+s2q6HDy0MKO6B&#10;7nTA0UOLLl8SpzzaHROhA6vja3ivzkfWZeL0uDe6kLVtMZf93PFqT2x+sSN2vNIR2/kUqrf7+Y6E&#10;0LMjehS0Kgyv8NmD+dqkxQg+rWAvgDbGYCuLDiCMlHacjqXFi8quYn7HfStlnwrZ0/JT52WBW/+c&#10;oQrsQBOnJlYtQHD2TuUVVsyrh7Dd4Icq7PBx2pfQq93qFfyeIxUM1jkryv20C7oKOhK6XVjWSWfM&#10;jRnsibaws3CEBC6HNhxHUmz3FTaq3bEGGBuxG5ejQ+agc+ZBI6vh1Y6nN0QlskD4fe1D5xdlwpj3&#10;tfChVNnPs8bf3BxDsMGdrzwB2i5iL0w66WvZaS1MbwN0b2FABfLRr03CCdO/4In2qMbmM4hlMEgf&#10;0i7ZhqvwPXjfkpPnZtLQIMR4nHPRjoS6NfhiMUsGWpDNFhlaDDkMW3osfK4v5147g9c5nXZUiDhi&#10;sWTFVvZXW3rHjLSP7bQeyj6aOHX+oMWhFv7UXrQk6o6flYGNSs5ayDKLK/wboestNByB7J2MfVuO&#10;vJ3Ae9uhZlGFEJOLH+2K6eyV3fw1yKa04bFNTNra/Tx89+xMClYhNw3mKmvSF+Aahk5djsy1yGrD&#10;S93JY4ORBXZYCDdWiI5LmLGeSX3dJLyz76runoCfuRD9ZHFnKzbjkjvXpu9Sd8nSGGpwmXfr1xfG&#10;BOx81l6Rh6w8z4AZNC/ShHJPn0lZaSeUHavSgF0r9R/Bl0B+TbgMfxm7RD+zCB0hbdjRmVCEwrnr&#10;s6kv9OHgH7tK5l2xNGWT563P52V3gz6NReN2HTiWxNnbJpcnXrsy2p7v65zq2r8Z+mLtpyAD3Tdt&#10;Q2UCurJUmw+/voA9EZkg6QJaGI8sMMHseBn9NHlvGXqiCV93kn6Ysl5bBZ1ifEJ7cjjPaDhpdvrM&#10;BU11mbjWr02fmjOQb+yGtrNrDPvofiaUOPs7lM+MUXCWRcj+nM/J3yZqhjYBP/O8xkKbU5GrduNk&#10;YQc0vvLeptiJj3Lm881x4WvNcfk7HdF8G7yGDBmP7DBQrb/pTNUVd3TEB1684Ytf+e4/Tbnz9Q8d&#10;WoQcWHZPZ7z0tx/7QMRPR9396lWfqOcZdjWpuwfCr4OxVy30LMcHsyBBGPpSdL17YwdCiXGeFVVR&#10;zJnm/PPLl2fBaw1nPQOd0YbPYXwlYyzary/jc73anh1RZ7zdE6vRkyYffUdtNGfajUMWGMNxzmna&#10;gujCgciqAs69kDNfg86oM8mJfW1MyDMcCT8mchU2eMY/DIBLT+/Flvpoym4OE/DqPIP/Bh3VvaXI&#10;jeJWfIE11Rm7MoZlLKsImWFRsZDHBchTmwRy/AW6rxBbYixyw9iYRZB20wuJm50d8In+ySTW6zz7&#10;8eyHxcD1fM7DrjEGNxef69TDN8T3f/mr+ItBOv779W9/HNc+dlbU75mV/DkDPbkG+8SCAQvFLf5Z&#10;ja9Zi19Yh11hN14xduEY5OLsx9FJr+6J9qe6Y7R0ql0Cfclf7yUYTLI4zonv29Uo2lbGJoVP51l2&#10;kQ+8gzXD1zNN7iIbljzVHs37O6PlgFDg+LWHtseWF3bGifBXO/8W8UbZbsHzGN4/i3qRy0LzGktL&#10;6H323NjDUH5uF5NjrezacfTAYuS69mod9o8FY1X8fhP+8/oD6PzHOmLTsyfGBUcujW0vbIpl+JLj&#10;kDvLn16fHZHOCRU20W5Fk20W6joSQwh/i4PX3L0ui89mPao/dUE8+Y174sEvXRJnvNgVyx5ojgJ+&#10;Vv1wT1z56YfiH//rl/GXv/wpfvizd+OGd3Zlodbu11vR73bytsfafcg64XQPt8VJb7XGaW9vjPv+&#10;7ol46/v/EM0Hz4ixvIsQ/L3PtMZVb22Np756Q9z1t7fGZnzwCaxv5g1ro/2x5oS/nY9fYHGg69U2&#10;1F/WDl2K3uk4uD7q7u3IfWvF3jn91VPi1FcujK4nNkfv023Y6W2J5OQMUyEmjQN37W9P/9puUouW&#10;R+sLI1ttCrA5oAHeEV2wgXtKSxZPWYRox6Jd0RbNLX8AHfLC+tj58nF8bo/2Axtj7TPt0XqgM1bv&#10;7YhFnJMB8XnYW2OxZYV2Vj4I0ZwNQZyrMiNjuvKcchw5qU+ejQnyIrpRXrQrbM+rO7DptsSEh9tj&#10;BDRXBR2LoFh5VCfaATv9tnU5w1eEjKYnOqIYvlL3zj51Tnzqy08lz/jf7//45zjyz1+PVY+eHIt5&#10;jyWsc7KxAvjNbtNS6Fp/oti4vOvU32SdjlYbDw1YrJKzRpEhaUfvxsY/yu/y/XhsCxN66i5lRIEy&#10;Av8wiyvQ2VUXL82CSOHsh3LvMvbf4oAsEjMmCb/lpS/pvmSMVnk1L/2isTbkIEdLjBksrogZ6JJ5&#10;+9Hl7MdobVrvow5m/9Sz45A3xdgajkGwc1BfVzt3z8s9cfLHumLT6+2JqvZ/49uiKtq5awG6o7Ts&#10;5hSy1BFFFsc5Dk+kQWOuhci3SnRBMfLcvZmO31V/X1sMuKWlbyY5stRRJt03b/j93ndvPefIl98t&#10;v+Llj3xxLjZyz329//Xi5x/c9bff/5ft2x865a8z4Fc7Q7WpTYjatCFKzfH4mpe/3ZKJ09MONmdR&#10;wWx0t76Veqv2nIWZGHJcjDZd2gbqg0xGzo8xJgjRFZnoZA9scrFgUn9tEPKuBn6z6M7xgr5Dog9x&#10;XwvKRqrfTZyuqo6Gy7in+tczsXkl5SQ6F323CPm6+pnuaMTGsThZH8buUBEpjG0bj7BAyfF2hR0T&#10;2cPqKMdmFLo//UHuOehE7I4zF0X99U2cx2504PZYurcrqs+Yn+MNtckqsF0aLlqcRQ/ysQhFNgk4&#10;nkDaNd44jXU61iltIz9TlnN9YHUMQl8rC+z8d53DOcMSdNdUeL6G/a9nHy28Ur6Oh+dNwGsHDeQ9&#10;nWHrbPomZGkj9GZ+RhvAAs/ByBALz93TLGKCh/UVG9iHCafMida97A98qhwWUakU30NoV32vcdgp&#10;ohBqP4vsY8GRsNSDOI8h2LMzr1+DzdqFzdoWDeyvIxBEKzEOZL4hk/f8vWP6bBQSKru6rT5q2rm4&#10;pzNHK7GHl2PXiEBiobgFIY4NrD9/UZTpOyHXRpy7KIsfpKucswmPV3DeVdLIpUtjgqMwsMelI7uT&#10;bQwyvzKANYzF/itj3TZCiZZZc+b8PKMsSof2xmj3Yr9kYxD2nShhxsqHnrc4Co+blYWQIr3YbVq1&#10;cXKUt9RGWe/kjNXYQFWEXNFXGcE95mO3qTMda+IYEnVjLXJ2OXtbiWwxcSoCj3GOCs7FuIH+hGhK&#10;ygORHC20KuedB/I56qbmhGN3/KBIhDniCRqwEU5E00Sngo4nv39NbDy4IZYc9ekWoB8shirEzjPW&#10;Ndo47cqqqIKunWkqSpmoPPqJk5Gvs5ANJk4dLySCkWOFLA6zQdJ8lLEHk7AWZBoTNAZRCD/WQSPH&#10;COO5GGVWhrCeitAeaSUOix7AvwfweQw3SUNFxWKwzMpsiEQjfCg3UeAqGE1qORNnOQRs0LtpXx+U&#10;QSUM5LykWgwkDSY7m5bc3xyTEIAG0+fwvVWPd0UVxGci48ybtsVP/vOfUqlokv32D3+Ouz//Ko5m&#10;d85OFI/aTbCKvZiXt5JduIgxvLQdPMLxaPyNY5MMuA1GWNnFMQJBnzPquKwIMGhmhY4dKAUQVyZO&#10;USgFCKRClEtJcx2OzcyYykZbCWB18TDuWw9hWFmWQoDv5V74qUBQcLHZ/YlT26eF1CleiqDDUK5c&#10;XRMtN+NM48yYLBiCYOlLnC7LIKGza+zEdFBuiQwBI47kPjM/tCJOfaMndr7Zlzi1RdyqHJWLcFyb&#10;n8MIw6Cwo62Svx3L/ewutRKxwMTpqpqo6JqU1SEmN6shVlvTnSs2D6Jz/oaG6AAIyqogk0Y9N3T8&#10;5lv/9tmVT33mhSvW3bv+DxLmZQfO/tYbf/dG1V1vPfp4971bol7nEcYx+Cw8VyVr7b1vbbzv461x&#10;zqvNceYLzXH8fhQLRuNUHN1xOvow9+T3Y6xjFNutatDXwF/C5yGsnTtrEDWhHaAxYXbsjEiIIT7t&#10;iJ3CuYszrZNl9YNBHIlcwTYOA8Hu3urt02IM97HaPBOcCAeVjIqoAkG+/NmeWIAR6Iw6hYaV0TlP&#10;iPWNhekURCYDxzj7DaXiOSrQ0rAyCM0Zm3jwzJue3BC73tgTvS9tiek4dRmYQ6HoFFutMQ3hamWh&#10;TrNGUXYG8w4Kx7kXIeDYi/7K0n6jLZ2Hq9ekwtDZV4AIWze+cyLCY046UpV8z04olYkDsXOwN+8n&#10;01uJMwLhOPXaVbEGw9EOEn9u8MA5TSZP5dkM5vM9eaaUvRATffG1K6LzYHtW6S3CYJl2PUYfDloZ&#10;RoNCthzaqsb5rOxoyE4eq92GIdBGsHcGc7owmu2OXvYING4AGsNBaCcd9bH8Th0CuQbFUgj/CVnY&#10;cN6imLxnRtQbiEa5VHVNiKkI/tWPdibUjxVMdjpMwvlVRkzGCTcQamVdziVUubA+YXyFfnZwdt2e&#10;mVHOfXNeKUrPJJSzlkZgDGRVP8+t4V4Gon0XBfsM3rUI/lFRO1snA4Aoh0J+3yCMMHoGERZCHysv&#10;XZmJ06qrcJg+6HDr1VGJwSPkj9Vm0z+wPOqvXB5Tr1kVK+5uzUqc0fxMg9ju+/mPt8eCu5uyQ0Hj&#10;wKHgK27ZFBc+97444YXu7DjNxClOlIGh9Yf6kk+72VfnnG54oS3u/sxp8fP//vv4xe//GM9869Mx&#10;Z++GqLdD9wGclL2tcdOnToqHv3ZznPfxE9KxETZlKkp/I87kMp2dh/scTCE2DObkvBL0QZcVsc9s&#10;TLz5hBt8riOmIbNauO/73jg+th/qiZU4JnZiWh2kXGziXus598nwlAlDk93980oSrgPFamWmsJ0W&#10;0uhwTUc/FELHRXe25swaYe06cbA2vbg+55VsfXlHrMBQa8YZbcNBbXmyLZofa8Eh4h15n5HcbxD3&#10;S5QEdJXzSoQHPhY5loEHk6fwvPSXHUe8vzrMijTnyamrTnzjuLByuAq9J1SD67Ij2M6WnFdi4pR/&#10;C1nqEPSxBndVyBgoi89dEF/+xgvvzSv5p5/+JM54/gOxkr1S381G1zlD2ve3S8ZkagXPGKbDgxGf&#10;XRB8CiU55kJknXIK/jUAJaS8sDvOI9OA9jPnVKjDTJzi+AgtP95Aibrq+Nk5M2A2erWe+x/36Jb4&#10;7k+/FVcfeThGfvhoMhm6PuZ9fCprNNTVU9xX2WmQbIzVo8jOTJw6rwQdNOHxjhgB/QoZlXNglBnI&#10;CzsHRUeohL6FUHF+8nD+vfah9jj7nY2x/S0cH5wgK/X755VsxtB0NMBM9mM6Rk4jZ2dHhjxQhlxw&#10;7oqzu4Tq1SgvRa5PZQ3qK+dqTb69KSt77Shyvvpo6E5EiMNfemQvRzCIa8Bt79x9Rscju/547hO7&#10;f/ovP/37Zbe/+eCjy29u+0udgT341kRj/7ySfqN08TUr4/yXu+IceGyes/EMWPMz55VMfN/SnGVa&#10;whoM3k+AJ1bc3hWDudcQzkr48IE6Rshc6SznlSArDFpaFCFU9Qh0ldW5OgwmxTJoeRrGLe9YgmHn&#10;zEyhVzKwydn3OUDLEmLHTq/Fd7THumc3ZVXnSIxN6SPnZ/P3qfeQT+ORu3acOvu2GAe57rS5OWM5&#10;A8I6QjzTzwk4Qce9fkJsfXN3H9Q2jraJ04QN5NOEqzJfmTANXnZWhR0DBpKmYfvMxKEZou2jLein&#10;elqdxVlY5elMOHWSwf0xG6ZEw+lzc1zDcM7ZeZQGwgxOW0xgAGA4+yWE7Sj0ex173PlMRwbtRn4Y&#10;faeu4ne147L7RltL+uPZwm87J23aOfOje38r8sju+b6gTnaWsM+jOB87qOzMza4tnKAR8E/uM7aG&#10;6CPl6IyeQ12x8w3k8UM4FdJ4v22nE4nuGIrOEG7H5J4VmM4rqYNG/++8kmkfaY6lT/VBy1tgMhGj&#10;vAyaG839Z8AfJo0HQgMjOC9nLZYb0ECXWJWs7J+Ek6T9nDYKZyW0l5eJKRNlwu7UcObq3IrLl8Yk&#10;5LawwCahhd2xc9XEgkWCY3T+2GeTLNKlFZrO0DNZqtzS6RW6t3+Wt7xvgtjKZ+1B5zyb8Bcdwc6K&#10;yfe1xmLlIPaKnaWT0FcNPHci5+mM00nY2nYUVUCbzitpgJ8NaA2CHoQmd2ZPOfLZIKXOk1CoFdiA&#10;NepszqCUfR3LGmdC5zsO9EYzOqfpDp6FTBRlw0C/XeHlOJwlvH+94zPgq/HQgIljfQkTEQ2nzo36&#10;y5dngsog2xLWbOenv2PnsYV2yhQdWWfyO6+kEhoZLm/Kc+gMizSEO5p34eLY/tDWGH8+DjdywC7h&#10;+VetiMW3rI3Vt6+LjY92xaYD3bHy3s5Yc/OaOOmNzbEMWTkBHTQdXpmHHTgHeeW8qw3PGbTszDmn&#10;i9C7Fi3NR5esxT6acvGSWHjtyoQgk97lB2GohnAJx1qEjbHgLvQoMkibZxLnYodccRYCTIhaznT+&#10;JYvjnGc2x1RsEu2pauiq+eF1YfW+iVPntQknu/u19bHxpc5MAmw+JAJAR2x4vi+4OBOH0xmWM65b&#10;k9352o9Fly2PUvjNkQ8mkcZ5bqxjptW70JH0aUdiA2u0K1p+KkU2SdfCMJsItftZe1ZIpunQjTak&#10;PlgV9p/JWIMNBqXKWHcZNFgMb+qjaDeb9Mu5Q/x8OPuRszU5TwOnpfgrdpBOOHFWTIIWhI0uQ54o&#10;K5yfLSywXRUV6Maac9Cn3Nd5yMvuw8nmHkLlLkPHdz3ThSO8tK8QBR43GTsAeWbizFlAzu4u4dLX&#10;dO6x0JHV6mv1AXskDFstdC/sVD08oS6Tn9Om4+vZt62LRcilGvSWc8vGwAfOhddPqBL+Fp4t5/0s&#10;OHQuUe0pc6McH6aiuTbKlfH6ESYOkc0WxugLGQwaC1/bpWsiehh7P5K1WLgw67G2nJVkpXkVvFLD&#10;HlokYBBPyHht4JHC4ULzoiOUmDjdgT3PWk2GCdlVjPzRpta2NmhkN4QjayrQ0Y2ctdXgFj7NQS6s&#10;eKQjZkMn1dgOFpLUY7837pgWE85flGc3Ht4xeKPNX8D+qvsyYKrfwbssuL85dthl8mpX8qPyeTiy&#10;cRh0ZNGp8s5Ak76U9yvld3KOGf6kfLQcG60d+3jlraszcVpxydK+oJm0hTzzEtpdn8ckkTZKMWew&#10;HPt7zo1rYwR0ZedC6m/kjKM9hPOTF0diJ1rEbHdPFbZeIf60Pn2BdAA9J1qUSVrtKd9JH9U4gEE6&#10;fj7nvAXogbVp4+jz6fsJzakNMx3ZWmnilPN1hq3FtnaudR7eGDte3xMd+zZzHityzv2Ak7ALlVGs&#10;VThzi8v0ScdvnJrJL7uyR7P2YmxAi5/G47NalDyE9SxAHy3b3wNt8k78Tq4Tea/d4N9ZlFx3ArYX&#10;dt94eCU7fvmZPrW/P56vS89ckJ0jFjGlvudv0ndUv0Cz0tFo5K4Qb8dwT21YoaOVqfr4yvsp+EhC&#10;T4/FTtGPa3+0Jfbsa8kYwdn4Ope+0xq7n2ZPuIdIX2OhPwvE9OXW3tEVN756z5F/+Nn3yq87fOkn&#10;hWRbxP498ZmD933zu5+dc8Jdm//N9/XMnMPvLMoBRxNc5dCm/FGrXJd+2OsKaNVCaBOnJehxA5wW&#10;qhjnqUC2KGM24GPs0G41gP9Ke2xEZor247ikM97qiYU3rs6EtfGwAp7RgFxUJhjDcfxA0vcVq2IQ&#10;tFPKWuvxH7qR+TVNdX1JhqVVCTE5nD1J29BYAnudRW79iVPtHfcbOtRHcFyNvpbFZyYfhAd3Tnip&#10;RZTGr1ZVZwyrL3E6OfldiOxR0MVYdVgmVuB/bQv4y8THOPZXmF4DlukbwSci9wgf24AetdjJxKkx&#10;N4tdHdcy5+7OuOpjT8YvfvuHbG7wv1/9+ofxgQdOi3rsSaGal+G7L0A+2CVo0t05aEsfww/GnlAW&#10;CsXoTNBKfItVyOBdL++JdQ935KiqRMLgvf3aIrjUze6FdjY8N4D1ZkIGHSBcr6Na9P+G4QdOZp9L&#10;ua+FXo52adnXgXwwcYovcnhbbD+8K057bWfOPxUNoBxd4TWK957Juc9GLgvNa2GWgVTHglXAwxbe&#10;mriqxGdxht9YdOrCJ5yl2o68ZS2s1c5IUYosLvZd2p/cHie+fG6OnhHNyRhM+4FNscoCP+T0dPeH&#10;958NjxrXtOjOLijhZZffzTqg8xVPb4xrPndtPPH1O+Luvzk7TjvcHvOxj0awB5Me6o3rv7Av/u3X&#10;v8nE6U9+/tm47ZO7Y/1L7QnTuxF/xu5Vx92ILLXhxb7E6ekf2xJP/8Ph+NR/fCc2Hr4oxvO+jo3q&#10;fqolrnxzYzz6lQ/FQ1+7J858+zzsf9aJ3tVW8T4WW5s0tbA4591ynjOxuS0Ka8ZXn/9Ybya4Nh/q&#10;Zp9Pj+3Pn8bf9kYbP+/d3xZLORdHqQ1lvxZBE5378ZWhtVLWILrJSOjNgky7/o2VSCOeQw20b+HJ&#10;PM5IxLmh8IH7bSHXYnT6ZmyxE149LrYe2hpdBzbmuKLOA9hmfBr7sBjTotvKB9qy0/TYm5tjIH+f&#10;iVP20kLmpCmTOtIa/GvXkvxsDCu7AZEvZejJXYe2xNYXt2cxeRm0Z4zb+aTStXE+O6vdsyncX6St&#10;lY9pX7WlzTTrpNnxsc8/0sc0/PenP/81vvrDH0TXkxdn8Z8J3qnczxizfKftLMy1ax+A76bPlBDW&#10;rNckp4iEQ42bIkNMmojSoY0/Cn4XVtSRdDmG7GjidLwxbi5he22mqUM2TuPsHbtjIZPFjj5/mHuh&#10;DJIX3Q/OK/08ZTxyyvhnJmjQ632JU+TZ4oqYuWs6vmp3FkgYk5dn5OWB6AoTJI4QK0HmKC+1yQed&#10;syQKsH027muP097pyhmnxrdtDtqC7DV2sOPltmhhT6UH0T6KkVMWNuvTpaxbXhVlLfUJd1+M7ivG&#10;XhHC1cJZ410mcTxvi0NMjmtjT7psZXz04PsePfz11xsvfv6D33FkUPvd3b958p3rz/jmj/990VlP&#10;XfLX+egC54UOR86bhK5Cf8y+Ymmc/UprXGBj0IvNcfpz0N7TnLFFyNiOdrnVnD4/JiKbzY+IdmnX&#10;6ED1IbaaencU37MRKxOnyDfjihnflsaQ7aJU1fH3IqBYXKte1e5w70dhE6m3LLrJYiH0r4XvaR9o&#10;w0APjmuZg9++6OmuqMf3NIZgkbiNQdpUJoBEOxrKp4nTgrYJ2cUqhL1Fkvq8+sdC9puQrbmuKba9&#10;ujs2I8dWPdsTNfhGpex9FvVhv9RfsAh7EB1hrAA6bURu2dhTilydhW/TiC0oclaicvqpbvRS33Ae&#10;NjbYDap/M5L7FYugZv4GvtTfkO+chWtxlolhdaR+s3aboweb8IWnwdeO9LFoyWIH0WJ8lvGYpGHs&#10;MmMTtdiWk+HBTs7MwtWl2JCL8dEq8L9tvinBp5B/TBYmYguXcerMIUEDFjrNwwfccaQzNhxqjQrO&#10;Sf4wjm6Br+O1tL3rexszOTpa+wmfZ8o5C2ICdmwd9nE1Nm0ttv2KO1pjAbLPeIG+trN/RUqsOmN+&#10;Js8dLSXdZeKU+xqHNqZvzm3ChYuiFnt89NG4kbkIR41YPGfxvX5FBX9bs3lKVMH7NafNS5SHSchc&#10;cyijuY82Uxk0oA+hf+Q5SE/GC/oRuoydWLhYvq4mC8/LjLFra7IefWIRKC2kNb5rAZb2QqJLcR6i&#10;yzrCR5jeOuxPC8n1Mybw70lcziy1yF6/wzia6D6DkW0j+LQ40zF/xoFs+HGPLQav5oxEp7J5az7y&#10;r+uZzlgC7c1HL8zjczU2lh25JobNARjHrNkzIyZjg5Rx/tpNVdDcRGTJlGtXRe12aJhnGu9QvsxF&#10;T1SyFmfGGiMohV6q5BueVwgvispTxXXMsif7EhxjWajttsI2WJHzXvcOD0tsdS+Fdn/iFGFgkC87&#10;A3khidMq/SkYFBtfQHk9t7EPyoB7lrCRGhxeJjkXPsC/MW4NFkxHIa57BOMDBVbIoZ9y45b40c/+&#10;IZWKNtmf/vSX2P/1z8Ts2zdmtbGVag5yrdOwYX3CiFi5VYKwz7W6yVwjYTgNHuc9KiCGQVgGZ4Qt&#10;sMp9DM6js69sVS+A0NPg1PD0QsGU4kSIAT/3w6uywqAIBjTxVMQzali3cHEZXFPRqlAUCjzr2KMV&#10;ojo0AzhkE2528WgsVyLs1l63PCajcB1SPpx3yPuwn1Yvj2Qvx8L4dTjdxQpW9tiq3cZLFsfJr2yI&#10;E97siI0oEmcmWY2zXaXyaltsegHDCGOqHEFjpYrBoP55UCZONdDLc1bM5Ayw1/CMIg7f1vh5dzVF&#10;EWtJjH+cQCtehEabc+WqP3z271859c4jD9244o7uPxkMOu/p03506OtPlzzw8ac+tP7uHX+ezh7b&#10;6WDHqRVOlQixk59vjXPfbomTX2qJUw42x859KKQnWjJJJDFbEdR4Ccry/QhJnmMwe5BMy6XDlpAI&#10;/F4fJCIEqqNnIEOlggIezPcVKhWsXUz5nAfI39iVNZizHI8SKMApqUZguJcGqvsqdlH4PMPgolC9&#10;y/f1phNrp69VsXZyWflrUMekbHapQt/jtk7Pahz30YBaCny+n8kG3tsK0TWPb4itR/bE5pe3xQLO&#10;oea4mTlvx+CPcL1WqNtpp6GsUalhrrFusGfGmShlHK50kEz0SEvyGPRw7AdUKjgK8FUF/GfXp3j0&#10;ZRgnVhyW8b3R0g9/4z1G67AhpI9lTQ4ft/Nk4gdXxGoMR6FYhD3UGLJD0CoOjRkrZXyuwQX33ADF&#10;oquXR8fzCCSM3QVcUz66Osp4X+dQGbzIWWsIUStZNFacW6UxNdIh0ucsjO5D7RhAfTQ5iLUJCyDs&#10;k4G20q7GKJ9XFlUOp+f8Gji/OR/BaEbYNWxsjHoUlQHpmWcviOUPt6cga8TJMlBeze9k9ciHDPLg&#10;sBrcMQANP5sgN9hnsKAKxVm3fXqeozTjbKWh/M5oFItBuoGsxc6fWpw8gzLVvZMysDDr4bYow7iS&#10;1gawZqFCreg1WexA8sGciRUoC89cHGsvXRWT2K+JVxk0W5lzhUuhSzvd7ciZ8oHlUXMlvA4fL8c5&#10;0hAeZhCOc1NJCsli94PBNn/fYNvij/bEBQcuj+Nf2BgnvNwcJ77WEs04G2v3wvMvYEziEAnBYwJ1&#10;/fNt8cDnzo5f/vc/xX//4c/x4re/Giv3b02FZdKu55mWuO6dE+Kxr90U7/v0ubFmf2cmde2G3YQz&#10;aSenMLLOhhNedwa0OQMHTifDjuGm57alUzH9TqtHOxLy65IXT4g7P3ddnIQD2vJMWyzBYSpAxhpE&#10;UmF146BO5R4zcQJncW7jUKJDeOd6FJJJMpOmVjNORMmJNqAsF6565K0tMZTfmYRyczbN5hfXx87X&#10;98QWnJOm/V3RhlHd/mxnNOOUCm/YJjQ56xzGvh6j02yxT84r4XncR8e6z+iHl6RvDNT3qtB0AJTV&#10;8JYVx8e9tjsWPtMdpTiIJnaFaaplfXadOq8kZ/thENphYQXVRHSBM9g0rubBu5/9271HE6d/jR//&#10;92/iurcfidbH16dssdvIIJmwkuqs/OTs0zlUn+Ig2gUrfN8YnJasHFQeQssjkNOZOEWuaTRbnKIB&#10;7bwFAyU5k9ukKVdfkc8MaG5FVqFblW6S48G3bohrX789xjjj1P1QV0PDfUEZZAw8K6y8RpedBeMw&#10;9oqXV0bBYgM7FbHg3Pkx66mOKGKfKzi7YfIG/DRIQx+ZZJFNGjw8UznlXLwFt62Lsz+2IXaZOH3j&#10;/y/w2fpSX/JUCKUcJs9+eOkIlXIeQsgU8l4mTkuRcSYFNfarkGsWdGiYTsEZFdZkHDbDEJMy8HkB&#10;53nbS1d88ts/+nbxJyMG3f723de2P7gpTnxo8y//7vufXb//i6/e3Hp7z59nwGMjMY6FKxT+xDla&#10;DpmfdN6iOO1AV7yPtZ59oDm24aQ2Grxmnw0eO/OuSuNd+czeVfDOq25qwflBtmhAYgxmgsoZTMht&#10;KyF1XiwGGsn6yqBH50I4Y0QHaijPVc/ZSVIgVO/Kyihrro8JV6DfkNeZOEUfqfcGck46MovvbIV/&#10;e9P5F2bFgh67JEx+2UU0BEfHatiEnBSqlz2sORHnmbXmvbhnwr6yXqtHt7+2K/XV8sc7o+qE2cjw&#10;KX0OJwbiRAx8g60W0SW8PHQvr5bzHsnHyLjBvFcGiI/qnrws8jFxCo+VI2NMdI5ePyWq0YVWIBpA&#10;HIyss6o055UgB0226wCZMDA5U3X58mjFHq1Ghgnjm3MVr16dEDwD1W3Sr+fAmRfxvdoT58TE0+dG&#10;B7JupUEd+FMZ7lw0z9d5JRlsZ5+zehKdNd7gPXaFjr82YOUlS6PHZNKr7eHsfTsL8t18J3SAdpwF&#10;djqcmXREZ1Q4j7sD5477VXFfOznnfrQJfdkRjdCnVZ218ISIHDrJzn01oehZCZ/nOemkmdQVwmsC&#10;sr8eZ8mObW0+i8fUU+o34QrtmDGJYeK03EQCTtPUh/oKVMZCfxYljeBsx2NPFfD7FhCNZ7+Ehha2&#10;R2h9E21CBhk4dR9MlheiT4djs9qdO5C9soN64R3rcla+ARvnN9lxMBUaWPmwyeC+6tEJOng81y67&#10;nFeC7rOCtMz3RSfW4Rw18P2RnN3IG5tjDPeyqE8onrQ72NsKnCYDDNr85TtmxnDkXfOTG6LnyY6U&#10;IQtuXReT0J8WNg7g3UwIViIXSrsm5Dxxq+2FKrMKOYO6OE01J82JBmhImDMducXw8hw+1U/SvhC3&#10;5TyvgPOyC7GUvfdyhp/FVdJWlc4cdDXvgsWx+6GtUXLxahxmbAzWMQWbtZH3mnvj2uhA93U90x5t&#10;j3dEM2s95ci2WLm3O+oNOvN8k6az8BPsIth4ABv9JXQuNJqQfNCpCA8r0C1TL14ccy5bmtDlzjS0&#10;U3sUZyL0cqFfw/9T2I+Rylh4ys7KBuhlPLRQCQ1KExOxuTZBu/XwkDqign1dd/+6vqDTG91Rh7yy&#10;Ov3E1zbFhhetlMaPwEbbgE2x4XnegfdYfH9zBrYmXI9NyTmaRM9Zmlzj4DvP1YC9xQ/OuJQXDCQI&#10;yzgRfitnH8fDT8IvayeWYzdVnbMoR4NY2KE/M5N1V0KjpcjWauixVHsN2jZ5brK0nH+bPNXOrfb9&#10;cFZ1zh3toA1mAH46NGkHsYWENcjuCTunJ5RgHfviHGoTZDrdk6DVEuilcm1trEMONl65OpbdvjaW&#10;34eTfTcX9LIQPbT6ifaou2JZ+ksmauvOx/a/BH+D9xbi3+5DfT7luF1Jg5F5FgFokxuksWiugveq&#10;4NmObKiFL/oTp454WXhHU6zEvtL+KcM2HIqfZUDJ5Ew5tDocupPPrXYfwXnXGiTBbxOOVVtcPrXo&#10;tRQZ7T4Jyz0MHWNRn5DI4+Bvu3a1WQs4tzk8y+KGauxk5ymZWLdYQHh3k2FCdQ7lnAaehg/D3xhk&#10;NOFo8lfoXjtX7WDpD9jo1xlMcU5VDfeqY8+FbJ3E+8xBLix7qD3mXLo06pAp2u512NMz8c1mY3M0&#10;4oeWs+Yq3qdiXnmUtU2MYbyrAem+5OlyZM262Gzi9PXOqEDXZgce6zSxYxJQH8NCymqLfo/KzFL0&#10;90Q7TuEjean1APbpzaszGT8WGrKLIRF7eD/1scEYId88M+Hr7Ug2QTH9ulUxmncTVj7hunmm+qkQ&#10;We35i25Ujk4TZr7i5NlZoCZClQk2deCx78M3E5rXOIBJHZ6XPhyXcNfTT50bk5BPSY/IVH0/C5Em&#10;Yq/6dX/HaQW0Z6HvXPZiw4ubYwu2b8vezfgc2BPaCjwzA6PsmUFPYxRFy6ujEB5KXxTaKWavS5Gh&#10;+rBF6HL1jjaTHSBL9/bERGTyGPa9vzhLn3gwvOX71u2ekT5zAXaItCHKifpHOvCe5dhNFiMIt2dw&#10;zURpn37kDNGl6vrx0M0odKp+cY4cQI8NYA3O0RKKbcrly1J3jkJOzOY9ne+8fV9LQh2e8mJLnPWx&#10;1jgXn7EGWaKs1fYz6OzM4Obbuv9yz8eefOzHf/3xyPcfOP8bM7AD53Dd/uZD+z/3rVc2NF/X+dNB&#10;8JH2Z8aosB3G3taSCaZSfH0DyRZllUPL2jpC8InCVZCJU3QKur0C+VLJHtlhbtfhhoN9sRVjLNqt&#10;GyxWxZbdc6Q9znxzY8z4wLIswPdMhF40ETAOfjaGk3CHxgmgNQvGnKFZgy3Vfhc+7JraKMG+dhyG&#10;cRlRmiwozpgRe9eXOO2joYwt8U4WikmzwpMP556F0PRUbKwF6EEh98uwm41ZSRcZwzKWtX5yolZk&#10;gwDPsNizaNesGAd/WTyov2xRVgmywu6+/riZfsl47GsLRU1MOWdMqGqRkvTDZ0K/M2/riTs/82L8&#10;/g9/fC9x+stf/0dcdv/JUcGzyrnP2kc7E2nLJIydvMYCLLStQm4YBzS5KcxpNfZSy4EN2Q06Fx9M&#10;qMr0UQziylfQYNKsfpxxkaNrPEYoUaF62ZP+WZWj8VMM4NuNtwx7xdhm677OaH+mI1rxd3e9uCuO&#10;e3lXnPryxhwZUoc+saO2xAAtct7E6UzWnO/NfjvXVb99LOuXrkwqC18shKzjQhbiE3c93R7TkY0W&#10;4loc3YFv2v4Evh827NrHu2PjsyfEaa+dxtdtMeXe9uh9fn2sYV1ZnMi7GxNyVrTzMU2eNpk0faw1&#10;ddNc1tO7f0fc+qU746lv3BG3fe60RKNSdwzi3Sc9tD5u+/KL8f1f/y4Tpz/7+d/EXZ86PvohTte/&#10;AN0+35adVfOPJk5Pg8/OfGdnHP6XT8QXf/LD2PbSB+AVfFJooJf3ef8bm+Lhr3wwnvzGg3H5p66J&#10;5Q9gF2NDLWc/V+CbGww3wemMa+cZ5jgHPpfxs9a9HdG0tzfq2KPjD2+KE146M7r27uAs2mM5/vD6&#10;/W183ZqJem3dVXc3Rde+jpyxaiOACenRfLrXzjYsR186CsjktYlsu38tSBN1Q/lrIbJx6zmc+fq9&#10;7XHKqzti94s7YvNzW6Lpyfbo2t8Za1iT657M7xhzsyjTooqE5uV8M3Hqpc6QrqS586Ez+RdetDGj&#10;D32mjxc9555n18eWF7fF/Cc7owxaNr5dwTsLO+18UscgGcvQTnJe8mLt50e70s6cjI36xmcf6GMa&#10;/vvzX/4a3/nFz2PPvquTV6QH6UvI8Dr2wuSoMnwqtDHAGK3rtFMPf0s7ZCT7qG8pP49CdmvbWlxt&#10;wYSwvSP5HI29Zdww4d2PygcLr8u7J2XTgsWA1fif+mAWZtjpa8FYyiDfWznUz5faDcj5PgSshQmt&#10;auI0u+gXVcTUrVNiLXteAi8P5h2Geh/8OIuLs0MQu7JM+wj5ZYzSEW3aNe3IhnM+vj4s9jPxvxFa&#10;VfZ67eRqelJ+hVf1+1hrKX9jMWjGQJZVpb2kj6c+LUfeV6NzjPU2fmR1TGVPh5jT0AZALxvLK0QP&#10;Xbn34k8+94Xn5p+579Kfa7OvvqP7D/e8fPXl3/7Rj4ovP3jt75ZAL0W8swWXFoAVIYtW37I6Lni7&#10;NU59jeuFljjxWWjvqRbkHTLeGAMyVySkRt7PwuphrEF96LvajWgsZ6QIJ/ok2Pj9RSGizWjb2d1s&#10;ka2IPZ6jSI7GDPRBLKIatWV6Jk4LlldFw0VL0o7KBKf+/VmLswHJ4rK597TB8x05D9tZ5OpUC4Sy&#10;SOvMBTHaODHrsSi/uBXaYA+LeyZlx2V/obUxde2O6g+ti00mTl/dGW0He2MSulwUkQrsZRNsNRcs&#10;StknbLc6wqJou8TtIp2Jz1R7FvfSl/fq12vKc2hqIPpMvhqn3Y59MW6jTWy1ifxTAI/aXSxPapuK&#10;ruj7uW4Lfofz7mPY49UPNCfEuaORUm+gI0Zit2mrOGbE+2esAdopxQaYdNws5DZyFjlszGAhsk0b&#10;p4R9dI6/xQc10hK+togn+qgmk80vjOJM5t+Jb/VmR3Q+19Y3qolnmL/IWAG/W4F+r1hSkfZoJTw/&#10;A99jJjw79aTZUY/tUcc9J2LbLmWPcq713dAO+6f9Xr1nZjScjW/KuTnLX79fpI4xfOYIIvhHRKBJ&#10;5yzAbpuZSVBpaDC0MQzbXp638HoUNFAJ72vbV9lxKiIdZyOqnn6cqC9D+Tsbjhz5MYbfH8p+iVpl&#10;UtJcUUVPY5Ruxy+yYPlooYU5HtFr0kbDXhnGvuh/Gdccy3lb0GORvXGjdcjBafhhEzhDRwvUsVcW&#10;k5qYFOHGhjH9wkGczwjkmVC60kMJ516MXHfUj4XsFs8fC82M4/dqThb5a3oUYMssQBeseIQz5J3m&#10;s4cWw659CH0EHy68Fv15gkgqlVF7yuyUpYnWwf1saGhElkzD7zOx7DpEMPJ3LDjQn0tUQd4xu3b1&#10;Q5Cr4/ANK9n/Uu3eNc+0xVJecDREN+3WdVFhdcat/YqFTyF6VSgKbI0VjWaJ0cQpm5aEzEFkIJaN&#10;tzOs58DG2HBoK4q9LWHanJOgwVTN5k6xqgYl4MwAYVEcyK9SncnvKECPv35j/MdPvoFK+StG2V9z&#10;zunhb301Gm/dFpMxGBLuEYLTkNOwqULJ2DVVDVGkIaVhxeYL02sVldUKSfQQ8FgIywSZlRwSmJV4&#10;CrpCnHQhDIRkzQQZRqjGaBUEu+bGNbEQBaixOhIh6uwtocDs0Esl2y8E/BpC1Pg91gpRBJnPLF5V&#10;FYUGornKEHgrP7gkGmHWAXe2xgjW35c4XfZe4nQk97FCvpDD0yi3OrDh/EVxMor6pI91x4bX+ipy&#10;TJ6kYjFxergt507YFm3n4ZizF+YsPAPQCdXLe5XDrFYQ6LyU4VzqMBbh4M6F+CrYS6utTKxZZW7C&#10;qPaSFX967jMP3XjLq3c/tPyOrr9MgRlOffyE37319YP1T3/+xVN67t316xkw9xgYLeEOYWwDS+ce&#10;6YzT32yJk3CGTtzfnM6R1ULrHsGo+BBrY98noqyLeD9bxUdzNlYGKRQMKKfTBmPakZqJaL6vwh6k&#10;ApPOMGIKOVehEwt2z04HW+FvW7b3LlQJsNfCW9lxqnIfhMDLSlgMISsk7EpYsr83GjFuB+vwsQ4F&#10;hB25BszrOWuDnAqgAoM3OJVW5NgKn+etE4ugyov1r3kUhf/67tj08rbES688cXZ2w1SwJxVbcYph&#10;ShWLTrOd0hrmhZyVbeOTT56bldAK96w01SHtT5xCx0Ij2eFVgXFXzbkWN9XB7JMzgWNA36poFaNV&#10;vcJDGlTXIRJmxHmcE65aEeswIuW/PlgpB94jjPxahQ3teX8Tp2PYFyttlnA2nS/0xOInUCoa+B/F&#10;SEOBCwcyjs9SFIKJ+MQ9RxEPxOnMKmX2vwjHt+fFrqzOnYSDnIrLM+RvC91jHP7y+eVRDi9UcI85&#10;/O2227tiFnRbCT/WdjZkwGf6uQtRaMI2oozheediVF+yNAWdwlcs9jQGuAzemezXyBkPD02EDutU&#10;GOcszASrRqXKT6dRR9JZUaW8RyZO4QmhehXsBqKL+OyXbwYaiqEbu3gMTqu0TKYsZM1NF6+JqZzX&#10;xPcvzw7YOgwlnW4NeQNowglXsp+T+VyL3BKyq5DzsrLFykmTjitxjhqRJwbZnLEz57qOOP/AFXHS&#10;4Z2x+yX451UMsmdxOnCmep/H6TrcHse93vqeU/TI31wQ//2bf4nf/u+f483v/mM0P3dCVN7XFpXs&#10;1/q9rfHBj+2Ox792Y3zob66MpkMbohBDdgJr6NE5e7Yzi1gcui8KgJCcdp2KPrAao6Ltha0x4kYM&#10;+Nuaopk1bMMZueady+L0Q2fE7me7onOfidOWpOOh8OKa+/rmlUx7sA/e08pkq4/sqLSS6L15JXz2&#10;zyux81T4YjsARrA2g51NDyEzXnSe8wl87oh2+FTYrBbnlTzTHqtx3KzoXABNj3FeiU6QCVSdIHWW&#10;s2/81EjzHA1oIU/ko4Snhl/yZ3xOvmltHP/q9ljzbG/Oea1Vt8An9dyvFsWvo29lsnrH5IEzSJay&#10;R1YBKgumnT433vnCY30eEP/96vd/jIe/eATHeXvO5Bbj3/c0kF+PHhzOOwrNNBpdl7rKbgX40IDq&#10;WM7FqjaDiqIk2CE9Cpo1+KGxbQV+ATRrx35C9WLICMtld2FJE04Q9N6IQ2FgvxjjQOSB9rt6YtNj&#10;e2KE1Xe+M/zxnpyR91NXCXPeVz06onfy/zuv5NQ5MW9vVxTh1DsHyOCjwUhlsXJEeey8kjHQr/c2&#10;EDvp2lVxxhHnlUAzBkRNnKKjrNrvp1vnlcgDJjwsoCpCTo9ENhQK1Yu+6p9XYoFTBfqoSMcVfp8s&#10;tAbyYAD7OJp3NNmsMXXJEyd9++9+8IUlb3z720Nv/sS9j699oCe2PtD735/7h1d3vP3Nz1684Z5t&#10;/zvnutVhYNoEjPrKgLMw30s+vDIuOdIeF77SHKceaI4TcPrmX7Ikuwvt4DQ4b8epxR923liBOskg&#10;M3+v7BdqREM0HSBkRlZs8nvaSRrrjhRwRpzV/ykHsQsMkhkQHbflKOwOjkI9zogyJnULNJDBIvbU&#10;ZNZSdHTz3u6YfDc0zl4I7WbS1YSY81OFShdyJW0ZYXfQ984rEa4913UG+iAdq0VRhx7ZgRO0A321&#10;9ununG8m5Gd2+KL/ajHarSafAv0KITYTHpX+7fCz0nsqZ53zSnSk5SXeM+0f5PcxyDLtrgkmLVj7&#10;GJyrsm3TYgIyxM50gyEWPg1gP8rRX4mQwLnadVbIWk0wG/BoRC4NRm5oUx2rY6L9KQ34HGmPZ2tU&#10;16E760+ZE01W/OIEqauE6hWKyWIekSQKTtVhnIrRPzFtIG1AHUxpfjhf1yG/N7yGXfVqO8Z+cwYO&#10;kkc8R2wF+c+OyDIcuuw0h/+qWtHBwu7gBAkfK4TvwhtbYtZD7TEROSJcVzU0U8L6TYg08q4W9Zi4&#10;MBlRzD3Hcv6OpyjgfBvQVw0m66Er90MIVLv3TE5ZST4aulHvVDnzDyeoFqfJjhC7Fi0eUM7ZUVai&#10;XMIJSphXnm1CQCh8Ya9LOWO7ZV1rzkTjrA14W/gmZJPFRML0LLptbXaDC7NUD4/W8bXzSuy+F9LL&#10;xKmwOlZp2nWac06hCStJ7dSS5oRlVa4P1qZA9usElSKT1Y12BClDCjjPahM/nIFJK7t3ep7bFGs5&#10;v7m3N8U8fJFZyBK/rz1jwqJU561nYky6AeeHeznTvUAb6pZ1MZ/fr8MhroSmElqTtTuLayr3GgDN&#10;WYVrAaVJCjvK7fBzXkkFe2X1unznuiqRRRbIzcD+2HF/T5S/T8iseZnYU5c7A3UG9L2Se7c83hob&#10;93dHN2d+ypHtsY6vDZg5V3UmukS4qbn3oov3223fN0vUuavOAxPtxKTPpEuXxHTOc8Zt6AP2ZCAy&#10;ZDBnMghbdbQ2CHTYcGOfDtU2FGZI2hqBcy89CylVhQxYdd2qqOA8h0M7Zfx73X1r0zfY+lpvVKJr&#10;6i5YHCe+sjk2vdTLWjqi94X26D4o5H9f14w2gKg6kz+yOn0IbUpttzHQrfPdnR9oIYP8UcH+ygd2&#10;L9rlZnFJGbaWBQaZzOO8rI6u1K7mXSxedSboVPjejlMDQs7DdA6zQSz/zuRe7fuwr3ieHavVOu/I&#10;uIR7xX73jEzemdQvhw5HoYtqLlock7ZNjdkfwSHnexZmDOIS4imDbDj65aurY9MHu2P5rVtj0T1N&#10;sRTbZMmdTelkmzwVAq4Gv0ToJzsADSQKPZpjaKBx52I5/8/q97Hoakda1HEWws7pq5lscT6YEL3C&#10;BNtNIfSTxa92YSu7l+IHN6L/Hc1RAL/YjW0A2O7IAfCrUNra1lZzN1jIAn+WotMr10/ug9jumJBz&#10;GS16ECpL9JPh7K1BD/VYwvzzPWdw24UuvGwF9oCFHSZOTRj5++oHbeAC5IpyYTDyoeL8xVG7aXJM&#10;Oho41Ya201AdaZBJG9vgpr5GHTpFGDpnC2vPTcEumM+7zbpsWT7LgJCzVT3nTbd0xFL20e6+8hXV&#10;UbGgIkoX40Oh1weoi1wzZ18NL/fAG5vf6IbX0HfIAxOFA9BZ47iXPmwZ97UbYrzrhzac6+ucKeX9&#10;osfbovVgd6yCR2r8HfbUoHKiYqQuXhZD+LcJdfnLDgchHlc/1R7TPrwqdYTw6MoYZYQQ1RYJOCJG&#10;PecoggbOu373jL4xAuiTagM83gt+1EdL3593SV2obcW/HbHSCG8oL/Rd9P+0BSazZ8qmhJuGhyuQ&#10;WbXc0ySqMJTrX9wCz+6Olqc34RNzT/g5/UztAmyQQn43IWbxSYuQ4YlOwO/UeJbQjr6ZunwM+6Re&#10;tQtk0b6eRCOxCyELqdj/gcg0i4NFIKrZOjV9ZufFjYE+DLo7KmIozyzgPArwkbXRE/2IvRnCv9WR&#10;6ZtzP+lu7EVL0nfPpDd7OgRdkjNKuZz9KRS9nQwGpdbgN1gguQ0f5YR9zXHSoZY49UhrXPJx/MBr&#10;+rqJ7DI3PjAZvlpza+8fnvr8S1c7Oujivaf/YCq8PRsZe9Nrd71x6POPXDTv6vZfjzpzQdoczhuz&#10;y8mZ0c4RNnFqYXSFssUkMHqwvGtClK4+2nGqLc1+GaQsgG7lYTu/LExVfhpjMRG1ARrVRjjurc44&#10;68jOmHLp0ow5eO6O+ynj70YiH/+fxKn6kHM+Ft6vRN433bwyKqAhY0EZE1pZFcPYa4PUxozeS5xK&#10;T9o6xhrcZ2i2DF0yBtkxnH8LbTnrBnylW9ZEPe9d7vxCE6fGroxhGcuCF+ThkaxxLDQmzxv7GmvM&#10;xOdguyrnxiHXHItwDO/en5S0Q9ZOHJFCym/uS+LY7WrszQ7D+ps2xANffDv+8Kc/G6XL/3/xq+/H&#10;Rfccn4hdjej6lQ9iC2Hz1XEOdsfNwc90jpsxQBHoCvGBSvEp6h9oi87nN8fG57dkwD2bMODb5F/3&#10;UDtbPjjKyxmH9HLeo4mk9Pu4WGcR/qBw7iPYpyx6xY/twlddi95tggd2vbIn9ryyM47Hv1xq9y/r&#10;K+Lv7RpyjROwdYRWN3GkrBbZQAjb0Zyte2NXorP7RAwwEWPXaNfTrVkAPww5oG/rv1sfaU6Y6GWP&#10;d0br3u1x4kun4bN2xoxHe6L7QE8WbYiMYuGwBbb+rnw6FxrRv13E2lfgTy/Dptn27Alx31cfigPf&#10;vCdu/+wZsQud7XiyY67BJnhgQ9z51dfjP37zP/Hnv/w5fv5fX4n7P31iX1zwJWyOQ+2x5VBbH3IY&#10;z9z4cluc+bGWuPATJ8Zb3/tifO1nP4tNr1wTg3mXmuvb4vRn98T7X98cj/3ttfHstx6Paz93c6y9&#10;rz2WYpusxv6z6GsV7+xsa+MyznoVjcmGFhPBTexz27Pro+qe9jjx0NbY9sIpse7pjWnrLFS2PdMS&#10;y/GJHechGs7iu5qiE9++HJk4FJoR6US+1S8WNlpkA88oz8FEJO9tc085snQo52FCX0jH6ZyZI3xO&#10;enVb7HhpR2x6cWeseKoz2vd1RNv+jliFvTURuijmnGZx7oPvbH2PZjLpri+uj2x8W3u6P3Gq76Qc&#10;1R9Qtqd8XxnrHu9if7fH0mfQWXe1RgG0XAaPS9cmTo0BViOfCnhPk6eOEljzWFciiKjfX3737uiP&#10;b1t48INf/SZOeu6mLIwweWxiuL9rr4h3nAWNOFN2kLF4aV/7DHrTB8oEJ7rLMRQmSTNxil6x82wM&#10;fG9xm52oRdgU7yVOuTJmsHEyuntpNN2xLmrwPQqQZdo82ncjWbvvmvFI96J/D5BVJk4tuM6OU+SM&#10;M5uLFiHPFlXExI2Nud/GZgayLzYLeB+Lu0yciowxlrN1fu8gbBmL6pRJTXe3xXmf3B5b3+jIAhVR&#10;1YwX9CdPhYkWWcQEW7FQt8i1MnyvhOq1W1KEDmN5vFOxNiY6Srh60XGkT2dNG/8ZrYxHfpo4PO2R&#10;s7594LP7Ok95+vzfmThddkfnn2976cpb/v2v/z782ldu+/ZCzqPCNaMvLZIRHngjvHT+O+3QGvR2&#10;sCWO39cSPfC8+mzJ3U2p8ywMnIpNKWqMY76MNw7h/Y2TJgQ+8rfiKuQbOjvHxvBpQbo5AHWsOQa7&#10;0435jEZPJzLEcXNSJ47HlxUdomBJZdSeiz7nbAbz/X4bQVuwEt07717ssic7o4h9Hsj7lpzYl2gu&#10;5u9rjSOzNyaEh/NeJa0NWchTgg1n52HqIG001uo9q69eG5tf3sW1I5oP9saED67IxiDHnFjYV4Vv&#10;YYGDcLO18IAFDSIqWpAzGXvMrkZ9sKSnjMup26Ap/u1saOlqBDQxCRtF+GgT8RZa1bL/FuYnmql2&#10;GXZGjubjftodFmeZKxA2f+6j7TGSM/aeFhrZsZ7PwmZKdAyeI2JMxcnYjrtmRM8zXVlYY/GdsriK&#10;PUu/nH0p0vfQX4Zn3BNjAOYRzDMM4RwWose2vNmFv9ea9lMWkMGD7mVpd2OUzimLcvazHD3cAC/2&#10;XNcaTR9pihrOy4SsjUH12FyL4HEbVhyJU42cGAfvVWNjN5yLDw8NOL5Dv9N1SQN2mxawD0LcTjpj&#10;XiLFiHah727+xcbAcdCeuYtxnI3zxu1sTZSqU+cmCtMU5KC+jfvfP7LOYjyROEWgGiv98jeOMxCh&#10;y/mexhz0ve04beAdhKst5BnmpjyL6desjGnKZc7bBif1p7Swln2d81ERqvDVeB/9ogJ40OYku2vL&#10;+LcjLYwZ+Knf5sgv4+gWPwm9LC+ITqA9Po51G/MRHUif0bEBizl7E6eLuNQnq7At59yKX373cbFo&#10;D347NlHlmdjs0KOFryJrONJkGvw+8+LFUcc5iIZUeN2apLfZ7FHZ5ctjNHtpp7koAZk45d/j4WHH&#10;PFZj6x6zEoVqFVABfzgBBTXlwbYYdDuKBSE9UKPkxqOKBWWWQlsBKrNnQA5G1aDXyLM6EgZwSH7H&#10;3p7Y8NzGmAUxOxNAGGCdhcSsR7EIRzAaI8SNqkE5LkGwrbi/I4NMe65dHz/48df/H8Vy5Nvfigm3&#10;7kqFIsTNJF7arwtQfCZmF0P8jRgfgzWkXOf7YTYY0blao3BkNRJ1MAp3zYoSq+8hLh0Cha9MUYSD&#10;XgSRq1DGm2jECBXiaSYCZudDGFkI9UIMbzvYrApw9oPdN32dtly8v9UNuScQlIqlP/GmokqnRMGE&#10;wFt40fyY9Fh7HIvCHcr+9idODcoO4T5m34tYe/EHuB9CbCQOzASc1dNe2pMQiFtfa0sYAwMx/Tjw&#10;W17U4EJosZfl3EsouAyWQfA5Y5XLeZQGDw2elV24JOHxdNznYJxZ7TCE89AJdB6JzDPinKVx66EP&#10;fuXON+58d97N7X9pxAE44eHdf/nct96Y+9rfvbt++z0n/GQ2NDMCYtLgNyC45ua1ceHbnXHiy61x&#10;vErl2ZbYiWLpfbIlWq16u6c5xp0ulJiKA0ZhP6tx3EfynqN5f2G/rEg2wFWIgrML4hiEfiYRERjO&#10;8nSfnUNWjkIstDqWPfZvbFNXARehBKx8qmibEKNRsFaBDOTnqVhQCAYFymDUxft6szvELsKEbnVf&#10;MAIqNfxhDCuuDS7YCeW8vwKMA6G8cs4G9zyWPTbxYBB2xaPrY/sbu3CutqRxWXHa3GxvNyBYtmdm&#10;FhPUISSdoWEnh7CdpQgY5+5N3jGzr7LSy2C0vKSjAC8di6JI5XqUryayLrvLqhHqJk5NtmQVML9j&#10;F4gOv50U0rtddkIVNlxpMLotBzYPhn9VIEJWCD2ThpBC1CoglQ1/b6BmMX/T+0Jv8tUyDOapCD8T&#10;jWM5F+dYlbBPKpUKnE47clUaBqIV2tXwyaaXu6MTw6eGvztWOArkhNCjVSju7NTByKlcVRXlSysT&#10;c344ezjyjAVRwSUGfEX7hJhw4eKYjIFehlFt98g4DIAyaLNeCF7O3uCi1fAaBCZOTYg79F1IuUkI&#10;vkrWWILysPPL6vo0HjlLHUgx2sdyfsL+CjGmkpyEQ2+gdZjywmQbZzDkDJQEZ2wQQlgRkyLCTS1k&#10;j1suxghHztSxV5OuXpmdnA4vt1hjDGdRi+KvuWxZTOZzNeu3msXOPJP+djbOeqgtFuFMTrh6VXYm&#10;mDid/uGWOGvvFXHK4ZNj++GW2P0KDtT+9liIjO54rj06X2iP3Rhs217DIXqhLfZ+8eL4zW+/E7//&#10;01/i0//xPX5+blh1qxHjvJLL39wST3z9urjjKzfHxld2RQPKTOiSduFu9xu8xSBHFqcThwxWgS94&#10;hDPneV3Pb4iau/qctHUHOuLkl0+Ic19/H/fdHhueac+5gsIOOrzbbs4l9zZHD07KNN5LeJrZ8JbJ&#10;kgHQmgaU1aJWJVk0YEA+Z5rwTJ0iu4Z0pA1+rry/ObZDe7tePS62HdqRsDtNRxOnq/a253w4YZjc&#10;k7HQh47zEHSMRnpWjuIA5Txu5EsaZ8lPyBDO06DnsfKYNA+tC4my6+Wt0ZHzStpinM4Pa3Qvqlhf&#10;zivBIJ6mgcM7WcHewnML4RXnicw41erR+zNp6n/OK3n9H74azY+dHEsftBujJaahKwziFt3aEsXo&#10;Kx3OIu7tWk0iqK9Gord0AJ2HYefneC67qNVTftqRUog8Uq5b9JPVo+vQV1ZbGojh62IMTueVOFQ+&#10;oRY1UNj/Wp2Xj+C85HsjY+R51p97AF/0F4AI/zoGPnBeiNWjxUsqYiq8NvvZ7pxDNJz7CNnv35kg&#10;HYFRarFGIc9x3lcGOdjjInhk14t980q2Oq/EuVA4QiZO1VebDrcjLzEWoYF69sXZUOoBg1eFTXVH&#10;55XUJUShAXa7zIuvRA6iC6bwbhM5k4G3oOv5O3WnnVGbbt/065e/9Mjpn/zmJ0d95K073llwT0d0&#10;3Nf16yNfefrEL3/3n3fueOjU3wuX6kwuEybOOR2H3SL0+iZo+PJ32uLcl5rj1IPN0ftUS8xwBjf7&#10;bsK6+pwFOa8kYXfUR8haO/XVAep6Ext2pvTB7vQlVjXy/B2dBWV/+TUYftzLqkSDs/3dBcMx0DN4&#10;twoD+9K+vxfCN2HltSW4h3p6CTS0DkNfqGILwVyXDlDBtr7E6XAdWGTzEOikqGtSFktVbJkSIw1w&#10;Ihf7A3PqhdoPr4vtL++J7a/uitV2yJ09v89I5n52Y5iUmwXvTsb5N6jjOTmX246r6TetjRlX4EhC&#10;X1Y9a2clPekIYTtYTDYEOquAnk0oj9iIowZdTsMucF5JFvqge+34LkImDNOxQa5KO3a7jeRzzaNt&#10;WSEsRMsgfnfQUX3l36gHM4CGvhrP9xo4v/oTZ8fap1vCecQGb5RpxTrGOH5D+VTOl23G+Mfot9PE&#10;whmDDJ7BIOyFRs5myxt9iVODZs5bSbmhM8R+5XzQo0llHaei3ehz6LMG/Zcdp+oPznHxze0x7cH2&#10;mHRfW0Jrqa9rsWnsLJ2EHhzHWnRuLPSxklF4Krv0pO8G9nQi7yF0Teod7A753mIfO0ZHQ3tl/Lsa&#10;XWsVbM3p82I2ssgCFbt3petEzeC9hCO0w0Y4V2fdaMdUbJ7S5wii/0SLKGuty3MZxHsOwB6yqnk0&#10;f6dOnXtL36yvlB3Y2RaSNNzf1wVRpX2J3SD0Tin6ynm/zjwVstdZj3YRiHpRCR2U4PgIYzkWuWbi&#10;1C4Dvzdc+xw5ZLC9kmcqR61wrUHnbn5hcyzjvYQ3tVNvxW1rM9E2gHMQcqwYG71iA7bPjTho6Aqr&#10;kZ0jKQzPvJvY7+Nm5sxx5yA5M3QeNNzA1+6pczTlkSrfH7tMqP4C9qnac+Fcs6AB+qpHhpawZ/XY&#10;Ij1232JLOBKigr+f/n4cN3h9Nue5HPm+5IGW2LKvM3Y+2R0nv74t53op0+p5X7vp1RsmQ5ynthV7&#10;fe0+9BfyZg20aoJ/PvQ65YplMQkHdxa8NdRAwjkmcRZnB7GFbwOhw2psCwNwJjPHwWcTeP+R2D2l&#10;0F5ZT2M6dTPetzQKpQPkirZa0z1rY+er+Aav9kQZ8rkEG3fHoZ7Y+Op6fIaO2Pgcsvgg8tnEKTaG&#10;RXJ2nzkLcbS6k3tZLCJUnfCtJgqVPUPxTQysFbFmz019JHyR52RwyQ5RK/OF6HQ+vDPh1WmVyMKJ&#10;0LdzespYr4lT/SkL4ISSc35mPfZSFc8zQOWYFKFqPZshp/ShAwg3LEpRIbJDqHZhZuuh7RkfWpnQ&#10;XkM4m4FcJlaFixKS2orjngvXxtbHz8DHFJ63OZE+hFZbwtms5gyEtne0SSVXPe/iPjs6pZC9EJZV&#10;/Slc60jsZxNiEzlfEV4Mmuj8W3RXDg+MgRZL2J8cFcG/JyBbhJCaiW1hQEl0DeVeJX9vR3KpiWP2&#10;Q3ozcWOHscV8Wdhg8a6yBXu8hH8bFJR/DZ4MRq6I1iMNWyCSSUjWbAGz85qEoBLtprpzYnbRaj/Y&#10;vZfBP/49HrvCLhW7QIo4A4s/JqF/yuHf8fifo9E9ORPL34fuLU51hIWzoYQ0G8PXFtSVY2ta5NJ4&#10;5bKUr9ruVafMTRi4Eeoazr2c/a9Ax1U31fbNd0LujOL5mQjkOaXsUfshIVC7o4G9NHE3xE4H/t7Z&#10;1OVt9X2JZOSXhVRjubew5Y3QgvMA9VE6TZwim6o2mjhFdutT93fLQMeOJUm0DHhnkOcDbax7Cnl/&#10;zcoMlKXu5nnKXbu+Gzg7u3oHw49joDPpow5aNHFax/sL35vweuou9jxjIv3B9kyc9vlTjVtnRB3y&#10;o5jf1+dTh1oEqv1r0Xf5SfCOgS3erfy4Wdlx1nN4E3bTzkw4DLmAM+Wc9DUzkIme9TwKlmOf2XGK&#10;XnNmqHplIrRTzXlZ/Os9c3426xNqfeEzPSmzhVjrC4rOjwEmTrH7Em7aOXULK7Io1xng+kgWK+hb&#10;J/wjsn0MslsYQTtxMyHt3vJMO3VNOI6AZ7U/RJ8SBs6EtFDddnJYOGbx9xjWN/vOpiyk7n6iJXbs&#10;bYnj9rfE8RasvdQaF3+8Mzruhi+gIZOwyr9pyL7OWzf99o1vfOr0X/ziX6rPffyk/5psnAoe+ujh&#10;j37jvtdvfLvi0jV/UX959gZiM0CK7rIoXH/U+5Qj1xNNCp6yi8TEqUE1O07L0QmOb6jgfbRR7FY0&#10;pvLefFNk90bjLdgIp7+9Ps45ckJMNXiP3JL3xqG/haDXj3ekhPIjaQEaGGri9E58ssewe6/Cf4cX&#10;jAUZE9JOG8qeCAun/9wfoxigjaStY6yBe+qr64cJM2dxRQG0ORefZ+fDvbEIOqzUXj6aOM1uZPSk&#10;hVEicWnvGBvJ+Yc7ZibiWl/idGHGDuzwcy5sFsGhmwdKq9CMyEM2I4zFZ/HZjeynHXHOMqu8cXM8&#10;9befiT/+xZRp3/+/+OV344I79uQZL7u3I5ZhwwkTKQqaI2JMsk3gvsbtLLowJmgCbNojFvBsiPUH&#10;1mcRpTDpWTjOPiYKxFE5kZc0p/3gxTotkB1ok4fFsnxOfBB9yv0NkC7FpzW26YiXdU877mZDbH/l&#10;uNiD3bv9ue4cu6Kv7nrqOHPRK5zL53y+BnStSDh2ipu8s6hce3cUdq3zb6ugP89Ve7MD3e5oLXWP&#10;SErte3nuvU3p3y59tD2an9oQx71wYnQ90RVrnumNtU91xFz21iJlY6HGAUycmlQW+clOztl8rnqg&#10;Oeazf3uePz2e+MYT8ezf3x23v3tqbOf+Neh/11N43/q45+tvxo9/+/tMnP7iv74WD3/mlNgm3Uq/&#10;XJue72uMcfa1qD8XfLw5Lv/0mfHp//j7+NYvfo5/dm0mLTfevTvO2LcjLnmxNx79yjVx8B+eiDu/&#10;fF+suqczFmK/C2vZwJpnsa92yM4ycfog/gHfsxjYWX3aEG37emLeQx1x4nNbY9OBPbH2iZ6Yw7kY&#10;qO6E55ezDm1LaW8hsqDzmbaogS6GsLfT4Ff1dtr70KOFuhbgVXAOJlClQX0gZ0ZboDmdcxJ5LWeq&#10;IlNOeHkLZ7wbft0Zq57uyrM3mbvCZC/3Ho8sd6/H39uWCdOEebY5SPrhZ/1JySyCga+N7aWfh/2o&#10;7E3kNPhxMX+/9YVNsWZvV6J72T1dzSVdmzzXf5nIOkfgw6g7hDlf+3B7TPjgmkxmHH7njoj4S198&#10;m69++tv/ibMO3xOjoEG73S1SaOSy09Z5fxawSmvj0B+Z4FW/4XsNxJdz1FGuFV4ZBe85kzDnGCO3&#10;LRK1U9EmIeFPjRX0d6WXravJ5oKOG1pi/UPdaWNqIxYj4xPRg3UbK0zdJi+q75RJ+pLIKbschfoe&#10;hZzJ8T7GuLmE618Gb41+oD0htLMA1mSWfg1/r188Eh/RAsxByDJtwzHo+fa7O+LiTx0fxx/pGyWx&#10;6SiqYqJV8dl7EJ7hnCs4o0Q14d1seChyjr2JU+wLO2jtOrV4bzzP0W/SZpRnja8YE7KrTpQNm5ra&#10;b9r8x8NfPPjQjgdP+b06ZfFtHX+9+dDlj/70p98cdeuRBz6x4gZkHbrLHEfG4dFhpx7uiLPfbIen&#10;W3MMnfpLqN4Om4Pwkaodv4CeEZrekXnqwGJsLAvetIVFK7ORpxBdlQU2rDF9TWRbIgCqQ6B9aar4&#10;zL5O0xxfd9ycLNw1cVpionpBeVTh/0qrOYtUGwHbSAQI4Wtn3dMeMx/rSLtN+8ZiJH1YrwZsnmru&#10;PZY9MAdS1DExCkXFxM5yJIY6KFGxOGOLriuuWRubXtnJhY9zsCcmfgQ9hM2g3kz75ZKlqW8tsLZD&#10;38RpzVFbdwrPsZMzk5jQQdpGyndjBnxPuvIdtLWm8vsiNBZh30zGtk+UF+hEe6MEe1tUl4HsVyKz&#10;8Z4WaFl8vBxb3iJU443G95TXFsLk84z/ScN+De1on07YOSM2PNMdy5FXosItQqZVmhDEjrJZpmjL&#10;9PStLEgSnWkwe+GICXWpvsqqRzti65ud6MjWcDataxF9Uh+ihr+rwaaoWlud8W2Lq4tYs8XJ4+Gv&#10;mm3TosoYuAWGt+KnIkcd3VbN2vW7KrEDJ1++NH1B8yHFIirC1xbEmjQdx341YDPXGS/gXhlPQU6J&#10;ImFhlGNoMibEe4jUU4MfUAnv+976HPX41snHyLIBnPMo9tKYgQXUOS5S/2zT1D5UDi7P2PnBxhj9&#10;Xg3nKWqITRz6FSbfJ0PzFrTYuGfXr7RQzTtZvDQd/Wl8wMRpNeciQlYBsrYW2W7x9XjlPDKngu/r&#10;t2mjF1y3ri9xyu8U8bsmlOUN312oZWNVY6H9xcjUZchzYe1X4Nfpz63FL195f0+c9MBpMXvTtLSx&#10;qs9bkGuyyNr7j8ZWUyZP5ftV0K/oMGM/siZtFVEITYxq2w1nbyxW1Zcy7l8Cn2rP1+G3HeMcAAPg&#10;ZnnFi89u0KzIaUqFeqwCx+ouFQsPTQYwGKchw+EkzIiCO5XLshiOQl/7ZE9sfm5jLHmiM+ckVGN8&#10;qfRUBvVssJ08Vg8nzB/PFLd+3aM9Uc7fb/tgV3z3P76EOkGpmDXlv0/82z/HlNtO6Bvcz+YIc1OF&#10;YHEWQwkO6VyM0hIIcAAC/5isGuozdKyaGX8dRg0EOxQhUbBzVmI2p2JhY3TETJzanWnL/3gUSn/i&#10;tLK5LpZfsDyuOHhhdDyyNStVihA4tvXaMWWiMSEfMfSsSDLAZ4DeDh5xwzOpxjOLrGzUSOYyID3n&#10;9NkxhfUOvKct158zUiBkuwMGITxt1x/PvcqvWhkD2GPnwszgoE595YQ45xM7/5/Eqd08dp8KI2Mw&#10;xs6YehwYg2yVEIRQvUIFl/BOCasK4Rs0Kmedwr8VYPxbHa+gy8HZ7NlAiNMklrj5p9x/wp8/dPjK&#10;P86+sSUms7e7H9oR737z1UWf+9431538wKnfn3cdxiRnplAxCN3zQFOc83Z77H6xNXYfxLBHqWzj&#10;2vBUS0It2LVQeQGCGCZWsayDJnY+3htLpD0D5Aif7AjkczzM5J5IWwYGDa5aAW/X7zgEoNBcBltM&#10;JniO43fPTqhYoQqtfCpdVx+jUMx25xzLGRvklm6HIGQm8p5L925Igy+hr1De7ouJU4NQ9QgGA5fD&#10;UcCjEESFK2uiACGoYExBzPvq6BgMV7E0P9wdu97YERsx3BbyjtXncT+Eo0Ouxcg2eCjdC7FSBU/V&#10;YuyUQj86dVM2TM3kbToFKhUEWkIU866ZTJXP4C3nLQlRUdRan52advU4x1cYOgP17pcV8CM4NwON&#10;VnIZTK2G0deg0CchEJzzqAIZCJ3kTBMFqBfPNWlu108limvhlSti4+H1qYxMcky/EQF2NLhqwCy7&#10;V6wER7GMZ0+ESdIJH4RyN4i08dXO6HwBxwujZYBygTXpkDewFxOgZyG9qtZBkxhc9XxvBPvpOVop&#10;Vb1pcu7dxEuXZkdw2d3QNfRpi70DvG3VH2fi1LXwN8Ie2pUgxILrFyatAUVucrfwLPZCw4KzHydt&#10;GDTiXE2Uj+d9DM4J1VuOEeDcHYdMZwcPfzOA+xkwcq6Uc3mc1aWSFMZh4WkLo+Wi1bHgqnUJxyvU&#10;op125dCkc0xHqSTY9ypo2plQq5B7nrmzPYTLrcKgnMG7OU/O7px6rhrOsR7D+vgnLoozXjo7E6d7&#10;XmmJtfv4PZyN1mfbo+uF9tjxUmtsRwbswCl67suXxe9+9/34/Z//Gl/6yY9j+8uXReFdrdkd0fVU&#10;a1z2xvp49KsfjAe/dlec8tbZGPTtmfxoehh5izM5H7mvLLZCcqrO2z04cig7z71lX1fMebQ3ITc6&#10;D3bEaa+eHCe8dE60PLox2qGn3mdxyKCNcdChsm8uctl5JZNwkux4dR5jwu5wbhY6WB2qc+GcLx1x&#10;kzFC7NTx7xHsl8UbDgcX6noDxtnxOLlbnt8aXQc35bySjoNdsW5fZyxGX1mB2chVybOsGh2AHB3K&#10;nmYFMjwxyKSk8lke0hHn0wCPGPk5c9cAC7xil8iOQ1ti8+HtWeQz5g6h5VtiErqkir2wsGIdcstZ&#10;OK5XmItVGKOT+T0rq2eeNCde/MSdqaP8z3klX/nB96P7mUsSgsOktAaF1U7joWGr9t1jnS1hdwZy&#10;5pn8w2C0O3cIxvVQaGsEtG3wykINISMsDLADzWCmXfVZPYphZmV5/0wju2uq4Z8pnL2zEoUysvrL&#10;QMcI98WAnryu/FKPuy8m6U7BCIXGnb9o9WjfvBJk3WJhd6bFugM92eUpNFXOgGHf7Hgx0WWhQpFy&#10;CXli94o8Y4fB+qPzSjY6rwQdpZ5yXokO0Dacd2fV1nBmJhU9g3G8rwZ90drarB4VJj9heNTV3LfC&#10;c+PedkOZxBlg4tTzRZ6N4GxnXLn2rze88L4H3/3eu+UfeOm6v5+LTdB8V8fv9n7itvP//qc/XH7m&#10;kxf/dh6O0Uj09EhkupWcFmlMRhed+nxrXPKxljjnpeY447nm2PJMayy/c11Uno1Dx77UnDE/nys8&#10;iRV6KRvcR2SeOt7ilLGcYwZf+ZnGZzpA/I6JhkpkQi1GmbPihqJ7hNI0KKjOHMn7+b522U68GF3F&#10;3+vQ9TlAfQ7VCO4/G55eZscpulr9NwbZVSysPOejHJNelKHO+C7onJTQ8mUbGtNZ00ZT/lqVqgNY&#10;iS1nYGHjy9tjxf7uqOG5Jev75pU4b60e3WVBg12Gzvk1kGRAwA5ERxZMFU5R+lFOmozXAZKm0KlC&#10;JA7CPizkbIbys2HcsxhdJWyrQShnPwtvKQ+O79c/vKcBaOcnqq+tUjQwM8578D1peYi2J5/SXQZt&#10;eYYVpXXO7ThhVrQ9iTyDT4WW11ivuABdwD7amVGAjeAcFqHltX9yNiNnlwVau2bHrOtWxY43unDW&#10;oUkdL+053scuJIPWziuvgzY1nh33oI0yac+MqOtoiFqTmCYDOIflt1iA0pZzmy0cKeFdJ52zMGeZ&#10;GkAchO1o0VHO5IZunBtnhbewkM7KtluyyMQpdJSJU+SLQWsT7c4zLMOmrNYJaquPauwnoccasdVH&#10;cQ7jdcrRac6X1Nkeis2kfHMEgkFT4ZSE3dH2rdLGsXoUeaE+HebfsUaTbWP4eha6XpmhPBIqTdi1&#10;ahOnOJnaHDpAFvqYHNWRtZpUmN4a7OJC+NSqaXVaJXJIWN5h2DsGd7TzDU6aeFP2WHRRic0ofLAJ&#10;uOnovg3P9sRS9IjdePoEdl2Uo8sHYwOVIP8sAKzaNjUMcpRxP/2HCtbhjFOLKuyuq0YXK1eseJ4H&#10;/dYZjOW8LWQ0WW0SXFvPKlvhumqkEfZWZ1wI8kp4zoIVE6VN16+Kmeh35UUlezT9gyuycHLWDWti&#10;qYlr5EwXsuz4vZ1x2mvbovVQV9TCLxYATeb5Jk7tkFyDnjRx2nSgIzsCDeQtNBjG1/OuXhYTcIBn&#10;fBh5zR561tondm36tZX6FqfYwaANPIR9a0SHmwQuWW/31MR0wqW1Qn53NOdop2DznWtilzL31d6E&#10;Gy1E1m/a3xGbXunNDqrsOH0O+fy8cIZtserp9iy80y4XjldoJBNrdoGP4r52OiU/4uCKFFCKPPPc&#10;hH80EGWVfwk0bFCrgL00UCpGrQsAAP/0SURBVCBaRzHrFElBqGphkB194FxlZ8uX8zeO5TDQZMGi&#10;3aY1/F6hQQzowqp2u66t/LVbTfSURuxYZ9uKmjIWv6h64+SY4VgE9T5yycCJMN6i6JRuRocsKY81&#10;Jy2I454+NVY90BLLoC8dbJOnXq3YQLM4oyJox8RpFfd0HtVg1jGWfTBJWwTdmjgyYDmKZ0h/Bn5N&#10;lIiMU8aeqMcq4Hnhqqu15eQBrpnQsiMQhHgcjf4X2cnOkjm3rI0SZLv2usV/iYqCzKnlLLWt9dvK&#10;kJ3ZLc+/s3OT/bBzQbluMZ9QWRaZCieo7pE2LGBzrr7BBfdYODUDQkJwOecwbWD20sCnRY3jTGwh&#10;E4QoFmJbHrYT23sn9Dt/K+9YpV13FmeHPrR7sxL61jYX+rCRc7EoV9lSjZyzO9yAjLN2tfGr8Kfr&#10;sFkMWE2Ajwqxu9Pu4Dml71+RM+u3HumMRvZFH8Kk3iD8qjHQlqg2OfO8Z1IfBCG0ZDJ98kdWpW9i&#10;12nP8z2xkn216FP45wH9idOj9o4FPfo8WTTK+WhzrsGmlp6c86SvpIxQvhvMtOhnKLwmLKPwXiZX&#10;qpChzoir5v6FvH8WimFTpo/mc476aTlDXtsKOpy8fmrUcqYl8J/2fxXnbyGSxSjjsFtL2MssQuV8&#10;K9FlFlP0vrgpdry+IzqeXB/DOB/HKFj0kYlT+DEL6JZVhjNOx2ydjr2IrmA/6tj3SmSkPqxnb/La&#10;9eh3Ln6mN2Zc14T9gS0grcBPOdueT8cMWKhqILaoCZ+ZPVdnqHv0yQwYqbfV6aOQBUK8uY6h7rM6&#10;kjNUbsmjdjcWcd8y6HMuf7Pjse7ovLM1JiNTas5E5/G+orAYC+h5qiW27++LEew+0BK7DrfGWR/D&#10;PnyyJSqxzezKsRt95odXx5Y7tv335//lG9t+/Mt/qj/90eP/Wzpp5Lwve/aiP1305Dl/GsPZadcZ&#10;P9G2HchaSzljg2B2HtnxXo6cyaJx+Mgi8tJVNWl3JZy3wUHWrj3h/KsV+DcbDvfFVrRd+xOnW15r&#10;jzM/vjXOevPkWIAsK4ZXjdGot4Wcc2yV8QQLG7LAi3vZcTpIBJsnOmLRhfB6f9LURAM8PpDzNDaR&#10;MSP2zvMZBP0ZQE86wlYyEax/pF7NICw0uvL+9XH5cxdG+1XsV0tdlOoP8D7GsPQHingnE6cWS9gk&#10;IO/YNCDvDfN50IcJxrHoZ9eZPgEyVb+kEP9kzmPtUYkdMxw6VZbadSoMrnGEmhu3x4G/+0L8ORM/&#10;ff//7BffjjNv3p7z0poeWx8L7mpJf66UZwhjPP8hdLG+lb4flzFBi8nnP4pOem4jvuP6GOU6pC/o&#10;Nkc3IdvSfpW35DVjj65Te9CY5NEYpU0ewq/OQ77XYWtZiKtuXYqv2Ly3I9Y+1RYdBzbGjlf3xJ5X&#10;d8dGfFtt3OH8bYPxSWjVwhuLnXxPUaFMHJlsGaLPgxxQ9qsDVuO3L+BvRrL+Bcge9b9dbeoeEZV6&#10;9uH33dkUU+9tSz3f9mR37Dy4J3qfhhf2Yt/wvakPtyU0byOXRcvz8L1ncYn2NA7ZMJvfWYnts5jn&#10;nPXqRbH/W8/Evr+/M25795TYyLsIfXzM5atizJ29cffXXs/E6V//8uf4r1/+XTzyudOyQ8/EkzTc&#10;s78vMWCh8fZX2+OiT7bGBz97bnz+h/8Y3/r5z6Hxq6P6Rvz7B0+JXciccw/3xsNfuSqe+4fH4uGv&#10;PxZt+PuLblsXa1hbJXZ5A+vUhpmJbWUy3KSo4xwsaDXh2/x0F/zdETuf3RKb9m2P5ic7kWvsEfva&#10;8kgLdnpbFtI5a3rZHeuiE7ujmrOwsK7p/j4YYseweM4WFuu7WnAkvL0xBGdFSz8WzDVaQAefl/D9&#10;Vaxv9+HNsePlPfiZu2LNM13R8kw7nx19M065r0kYZ9jWslZRFaX1wdy7L3Ha508mfSnb+2kOPhkA&#10;TatfU77DkxNva4ktz2+KrgO9OdLH+JSF8SKMOJLHOadz727KwkIbJCzeW4YNPe+2jqhGnz575IaI&#10;+PN78e1f/O4PcdErj4TwohZom3Rt4D7F3HcodDYDv2IyeziU7yX6Dray6xRBThQDURK0sYydauOX&#10;wOOigRhDGINcSbmMLSGcd8oHrvKmmpi0dWqccu+eOPPZs1I/GUPTBjPZ67zCpPuj+m0AMsmuyPQl&#10;uac62jjoSHRuf+LUywIpET3GPNQew6HloRZbu1bs7CHqDOSicUqhOociJ00IGVfd8Mj6uPBTp8Tx&#10;b/VkfNuxVPpkG41x87W2qp3F9cjaSt6tnKsCv7X4/yROLd4yNqnPZdLSmIHFayLoaHvl+UJ3xpNN&#10;YE7mve5+68Y/dN+99a/Gtxfe2hE3vHDpk9/++RfG3P/xJ55vvrEtavXtsUXME8y8fGmc9UZHnPJG&#10;W+x8vjX2PNunw7bsawnhuW1Q0X8qNPl12bKYi9+/9aHu6IbPJ2j76gNyFsO4RmBzjEVv2nFq7GTQ&#10;Ub1qcnk0a9R/qcLXLkZ2Z4yb9xWKeZxwu+x3Afq6nPO1aSYTnNoI0IBjaIqh00UPdMesRzrSlpeW&#10;tRGEX01UKexuIWQdO2ax0/iuSVHgjNqW+hzdkgUDnMtQ74vfUMO+7Xh5G7pwa7Q+1xONN2PDYmeY&#10;aDVRrw9bkvqhJRpYt/EuZVQJsrMRe0LfNZOX/TrNZ5g89XvqbGS8tFWLDycipoVholKWI/9MaNkw&#10;NQracb+MwwyGBkXkGcp+WqC5BDliQWoJ+iaTsaw340PsY8YnfA5fD0aeiO5Rn4lTbEbOS5lr42A5&#10;9u8Y9SW2h3PQc5yNBUnYtepL/cOBnJujY4xDbj3SgQ/XkjaKcmLQ8XOjCh9mIvxdz97UtOBjr6yK&#10;mk72lrO2MEsfyXEyFm5V75qRhQDG1ixQGg+fiMyhb1SPvWScYzTPsttUe3cU9k0Re2ACuRF9Y+y6&#10;DPtjKPaN0MV2llsU5WXxrI1EJk6reReLre20XYAcd9xJxqegEWfI28k6jnczfjAMu8JkbQU0Um7+&#10;gj2wgcFu0yxaRobUsH/DOQOR2wp4V5OLEy5flrxpYfQIzr2Y87cYJoulPtrXbVqHj6RfJES1Bc/C&#10;9docZxfxQOmH32ngbwdxTsLQO9/UjnqT74780Te3KFt0Je3bkrMXxhpsFJEO9eMsiF0Mn6++vzma&#10;HuqNE+7aFZN5BwtFqi5ahA5ZlzkU6cD7TUMmN55u9+q0REy0GFS9JGJFGfcezd65/8b7bUK0w7Xy&#10;fdjKrNVRmMc4PNtKJ6GgnF3iLIISDD07TY814KrAUZFdw2WgTGGqYuk3whEqVvBn1QtMbFBsxSPd&#10;seHg5liztzedBCsHZKY6mMtZi84knYbjaMBcI2cmP1v7WFdMhOA3XN4a//r9z6JOTJymXolPf/c7&#10;MeuOU1CU62IuSmkiRpLVOAUyKAc0k/UX8JysntOoMnGKsLZSuAhmEk7WTLoOusZjCYyjYnEz7CLI&#10;+Wr9iVMckhK+Lm9tiNUXr4p737o1Tjxwdma+i3hn23gbIPgM5smYCgIZU6NOxfr/UfUecHaexd02&#10;ltXr9t5Xvfe+Wknbm7pkyXLvvWHAVBv3XnGRi6xmNctyN6aTQkhICIFgSAjJ+yYkgdSXkEYIMN91&#10;zZGcfOb3sKvds+c8z33PPfOf9h8cnWG8Zzo6ly2JsrWNUbq0JsqW1OTXWefOjjkY8pGscc66830U&#10;ZA6gDrtBO2dmODvHquJKjMoSPvPiN3bHdV8+N7a/3RcbMCwCeStz/P504rSS9WtEaUufVY5TpUNm&#10;0tQuHr/PKoptM6KaQyI1rgG32QiQhj9ne7G3JoHHojwMtE792Nrof2wwqwZmAUh3fGZrfP1P3r37&#10;K9/7yn3nPXvpPy28AzDpvWNAa65YjNPTGZd/rjt2vQpIO9qdNL3bAG5DOENdex2a3hNTP7oqKYVW&#10;4vheBpi9/rXdsfEpFO4n2gpdIijZpN7l3kb43siVTmxW93INQxGOZW9bkVdpi0xs5Qwk91PFIe0A&#10;a12xpjET3XZgOtcneeBRcM6la+Hv2w8MZTLErgtpF6XqqtyAMUD5VfF3VmwZXJvke+JkWZHjzJ10&#10;klEuw/hcA9UalrWf6Y/db0kRsi3BdP3NGC+MSoWVrazLBJSitDeCKisZrXQcBVAzSNPaPw3gg/xo&#10;OL08RwI2E6gYDBM+OR+Us1fBgS8ZmopCb4nprP14zuaIT+HE81q7ve0wUkFnEJ0zKf1UNQZ8NfLm&#10;5zvrRzmVMjE7TnXwThkWKzHKkTMrfhbdvCI2ntjwP4lTlK2dMxN431Ir4r0HgxndzVGC8jZxqrzo&#10;jM1Hrre83R89R3sKtLc6gpwJA6RTWItmXt/E3zbYdbquMZrYQ7sJxrKe47ifes5mNbI6/ZZVhY7T&#10;xwDsnHOTkU043jUXzIuxODEmQwUDzuCxcipn5bFejbyu+ZolUa6DzOvtOtIJlxNdUGlAeiL3IRip&#10;42d27+pMt358dSx9HIcIgCNItkI/6Ut5nQFX58VaySWl82I+r/vGNbHs1s6o4vXN/G2rVf44+SYS&#10;BSvS9NbetDwmf3BFLOeMCawt5HBekkUfswDSy1D4Jpqdc2qXggUTg09eEle+emNsf6U7zn0DR+Nw&#10;QT93HeIcneDMn9QB6olzAJWvfPOj8R///lfxX7+K+KN/+Ps4/63boox9dl5JD+fthrcG4unf/0i8&#10;8O0n40O/8fFYtqc/jbWdkG3oC7uIrMA0QWiyQjra2ThZy/d2RycOx7qDG9JR2fHyUFz85uWx+ej5&#10;0fZsf7Q/0x0bDiMbgA47aA0immxyXkkmu9EnOlbj1W8aPeTN+SJSHCWNB86OVOsGyKfxM+lhtA3S&#10;L85nDzbxPhe/sSt2vXJW2pF1+wHOR/jcg/1ZsSqlpjN/WnGAPmCnqXofByKZEbRZfN4Zfq9e9hyd&#10;CnKp86xs+wBG2MDERD5305FNsf3Vs2IxDl4Vjr2V0NJa1wgCsS3OR5kFUMxAOIZ5Beu06vmBpMGa&#10;fsH8OPGFhwpGiv9+xT788B/+Mc478ulMdkl5auLUbgNlWGfcNXYG4nADsTg+WazC1wrkwi4sqwvH&#10;cM4mAMR0gAziS52mDsvh9Oilcs7H6erRTJxaDYaukYJlwX3rciZoFlIgV9PZ7wz6GkgUpLoWnPVc&#10;G6u5tVc8i0m1CVK5YCuy4xRbNQ2g3XNkIBqe7Ema4eHIlfrDApbx/L3zSiqlDUHuR7HO0n1YhdYN&#10;oLzqS0Nx1ts9sfGUrbIKWofeYH7vgcK8Egu17Lq3ItFux1KcICnRqzoK80oMFFfxno2cpaRt44zN&#10;YP2H40xKm2Uww6KRMnTmh/Zd8/kvffuz02469sm/notMtT3S9/M979728e//+MdNtxy57f8tZ12k&#10;ItQeOK+k+rJFsfjWVXHtO104Q11x2SuFmdxWj0olV8uZdq5EA4DTxKndwCY01GdJP47OM6A5ER1R&#10;rF7VGVB3Y8MTE+hssuZSazo3UBul/kwHl/c1KTfWxAPrbdepHfbOQRGYfwB98wE/i39bpTj/0e5Y&#10;dqA/GSWG60Cgf8pwoAT40jVOQNfbMewM6bLe1lzDcgD/OHRf2hI+19+5x1k9+vrZse3NXdF1bCM2&#10;flUWjlRuBmDbcYrutMPfoI4JQIvdpNq1S2rubWtShxv0SLzjpf1wPdAB2eWNXNiBbGfcBO6xFGfM&#10;7sRx93RkEM0ZLiZPk5YWvJjFd6ydCfBJ1y7LgJGzlwXOdrgY6B4D/hRc57q7tthCgys1PLtJzN69&#10;nUkPtQw9aQVpDe8j9afdVNImSeFYh/NQyxnRvmeQHBmwKGre/Wtjp7PjwSxSyPgsiTV8DftU142T&#10;096QlaImgrJ4B50+beesaD6VPG3ZOj1WoOOXIZvzxKesn/QvTRcviEbkzJnsFmdpr5xXYiJjnNiE&#10;tRvDs0y5cVk04UhJX2bidJg6QIcZmTGRrhNUw986z7JOiuCL5md3xEx0t38zknOow1vJZ1WC3Yp4&#10;fSaokUdZVnRya4amJJa0uykpb3GK7HjN4jzXisuRBXasS8knre4YLgtdnPG8DlvhvJIW9rbx1jUZ&#10;UJAyvw751uY6p7jCe2F/xqLzLd6RTqyYfTdRlA4Q6zsBjCrGnYj+1QkzmG0yZz5r1Lmv9xSFKk4X&#10;dmA9emTmp9pytMIcu7NwqBvOmZWJUp1y5UzMO5l/S5fvPJfqj60udChgE+ahZw2KFiH7JhMNqCTt&#10;DueuhPU3SWpAXaynnR/OPalvLKqsZr277sTGY8vt6Krnb+1Ed8bwtLvWxkIcxVnsgQHFsw71xGXv&#10;7Iqh1zbkHG9HM0gnaZJEyrVV6JOdr/RE94n+mPWctLg92V3m/NP5d+FQsq/OW3Fezjj2w+rfCuTF&#10;xOkY7q+Y8zaF9xEfWpAhfaDJRZ1akwAN6IFm9r5MjILsmNRc9+Ca1Ldb39wQtdiXIvT8Bmz+pjeG&#10;CkFV7qcXjDZwquN0zUu9UcY5nYnesxvATlCDAnZxjcOvUcZMnGgzDRBWsSZWm1eyllKfWVxmwqVU&#10;fYTMWpFcwWVC3gLEcZzfJv62hn8nRSn6ySSrQSznDhtIkLq3mjM/kfez87DOwgvw5iT+XhzeiuOq&#10;3DvmxSINC9l08ud/dGXS58ooocw5y2gS9kqnuGRpVczfNit2vnBWtLHei5FtKXotklsG/rBCeTFn&#10;1oCDNLMNNy6PYepw9JRyXIQeKge/jzYAiK0eyWdIve/8aSul7XAuRZeVsnYGSos4A9U8p5jORKRd&#10;b1IbOt7FYKQYUPmcoT3CXmdySruOr1F9vbS505OqXjucCVODGKeKXqVhtYvCRHYx663vI1WWYyq0&#10;FcPB/2LYaSZOea1sKnXoOPWO41ek70sMzLOO5G9lUJBi2QLPxssW5j2PRn/LrqKtElubqMs566xr&#10;9ZWLohn9ZWetgewq7NIUcOxMsS+61ertiQZDkTULT61Or13XFPXgk8bupmjZPiPth8Uo2iMDdJNY&#10;r/UHu2PbZ/tiqcFWzqUdGZls1183ccp66Lvqt5uQ93k8gya47MTpPz4Yq7gHn7mSNRhujEJ8o21y&#10;XdhHZ8nrrysfNcjv6hd70WFgGe04Z20M65gBKvbeBNwZ1/OVvR57NxgV/6d2YEoUg0u0ZaORA21W&#10;BtRPYyqLXflZoZCoYKMmD0yPOp5D++X8J30/ZUfGmYm8r50oPld5Z1PUXgt2Qy9seGVL7HrzrOh5&#10;bhC8gb/KOtnNkN2IYKwy7FfpqcSpbD9SPLtHSYHN10qDyeiDMWI77sdEVds+fHjOjJRuGeTjvZzv&#10;bUCwhDNXtb65kDhd3xSTdiIvrLsBWwvHLBqxYMagk9Su+pquqQlXfXP/bSfASPRB2lTeswHfrZcz&#10;du3JnXHtK9uj7Z721J8m501YGwsYeLErth/ujh0voRuPcOHXXPpud5x3tDsapctGN8hmNQ9sufGx&#10;7f/51e9/9anv/OXXbrl4z9n/ORNb4VytvkcHYv6t+MDcp+xQGdhnf0dgF+wwEAcabLTwRltXjT7I&#10;Ln3Ok0lTz5g+rMUJ0rM3IJdl2AD9Iqkija1k9xP4dQOXidOrv3x2XP72ebEaeTKWIjVjFTanwiA4&#10;62NQMkcuKBOsmRSRoy0w2N8X8y/D9oOrS0/Fgiyqd3/FZ8NYv2QFUYbQK4WEBRd6RvrxBp6lDnkt&#10;Yw+L0Teb958fT37h0dh420D6y5WcsUyccmXilHszlqLvoD3TlzDIra41zmLhhawN48X0nhcvdOp4&#10;znUJ8jnjuZ5oxH46A1TaSGNu84y1cR8t958dr3z3D08lTo3URfzk79+Li+7cFI08f8eLQzGP10mN&#10;6uxQGRLsTmzgfTMGyHsaE7Q7b+X+wdh8fGt0799YYPtQvpQrcSFnJ/HrKSycfouXzQYmusAWGaO8&#10;pzMmootkjBJnWOywgPu3GKj/UF+seBHbe2xL7Hz93DjnjXOjb19f2tMizqNFgXYi2mWXjR3cVyXf&#10;G6NxJnsyy3Ff6o1q9PfuQ+fE0DNbowR/0/l4Q9hUE6f+3vl+W/DTnVU8D70ore36vb2x8fAufOcN&#10;SRsstfgM7IGd4NI0zuF7OxRNoK5+vitKuJ/5YIo1T4Etnu6Lj3z5k3H0e4fi4LcfiHu+fE52Vjq3&#10;UP024cHBuOf3Xo6/+tm/x69//cv46U//OJ7/ncuS4tSY4MZXeqMb3TrnmUI36Dlv9cfNXx2KT/7W&#10;1fGbf/29+IO/+3H0vPzhmPfQ5rjymQtiw/P43ScG4+nf+1Ace+/ZOPDHB2P7sXNzpFAbdrIJf7aZ&#10;c72GZ3bu5nSTgezrNOUbf2Eu+stEZT/Pue3oVvy8LciCLBs9abc7n+7gZz1ZlOd4qlWsk3Pim8CX&#10;zlC+9PDFfM6GLLA7A11tUbG08LJaGWfQB5Gu15hEGftSg14yplCKDFhwveP4xtj5xoWx47VdsQy5&#10;6tzfG72yfIArJ3Pf7uXUB7C94PSRxg3uQn5kpzJxqkzxeXl59sBeeSmHnM/3/Tvku54zveHwlthy&#10;YnvOqa3jHqp4JkeZyHTi3i4Fm5eIPW9fm6yKUkmufGogmtBT+1+/lUPzX+/Ht//5P38RH3v7QLIb&#10;SDtpkreJ81bF+xXxfrNZ1wY+p4jnzpmh6BXtiwmiCtYtqdI5zxM472Lp012n2ns7Jcdy/svBD5k4&#10;VT+010c1NmcyeOeDz18V97z7QMx+bCDK0FvlnLMW7lf5z3h/6iFsmr6e+vXSJZk0zSIPzuc4dKfz&#10;MdVpJUtrczTCMnyq4md7YzzPMELcxPmR1l32NwuOLC7WhxjP55Vgh+q4jx0Ht8T1X7woLvj8piy2&#10;3oj82nFq8Yq6V+p0izacm1+N7yVmN0lqrF6qYL/q02QnJLilCBwiS5QJG1kqnZeZ/ilyZVx5LJ87&#10;lvvvfXgoVtzflfHtJff3xCNvfurrv/f9L17x1Fef/2b7vd3Rwt/bnW9H35LbVsfV7/bG+W+D+aVy&#10;N2mKDdvKme95oQtZ744lj4KLLpwfs8CRW1mDD755bpx/YCiW3rM2KrC12kgTpzJ+FOlH4+9ZHJmd&#10;i3wdhv4zUVjH/dR9BOzNay1GEp/aQVwC5i9fURslC6vTjxnLe453j8+zMBo5RWaLeJ/lT/bFEvCU&#10;rCl2tYptKsAGFeDJSp7HAmD92Um8d6ksVcsLBetj8Csyt8PPE6Nhz+u4z50nd8S217ZH19Gh9Gks&#10;tC7Xj0TW9PVNlsmmkdTanI9RnFuLn5s2YXPP532UHXGR+l2dznOnXPGsskImjkD+LSZz9nirRUzY&#10;i9Gc7RxXBx4bjV2chC0wwTmKZ9BHt+DfznVjpMZeU17BZ9lxqh3Vbhgz4BnGcV5q8JOakLeN+wZy&#10;ZIoJVxtAalhHRzNNwNeQwroSPFtInE7J5L7J2mGss4yGg68Mxra3e2Pu4x1ZPOY5MD7XzN+3sq7O&#10;+xfv1nIWGsTvrLPMVTJ+VHL/YmXnys/mnNejN31OC8GrPBdg6HJkTmw13j3j72Q8MkdhfFv/QpYs&#10;sW6N/s0HV6SdVE7KPffgNxstjBtZ9NaQLFWtUY1MLnoI/HlvoejP+7bbWzks5vnshtbX829zVjB/&#10;43lylq2NhJk4BTc1cT+OAirVv+N7i/jruAfjjFKT2xhUiSxIW26eb8bda7NDtgGdJfOIhaYWXOtr&#10;lvEsspkMd1/5vQVLjrc6A9uu32WBrGyFzqxVfiaaOGV/7IiVHlp2stXoy+VcS/HhFmBjLGju2NMf&#10;m+8eiEbwrLG16g9y7jj/Js5tELMJay4+9PSL52fuT5Yi/QN13iyeo/pi5ID1LAKzmpw2DmlOSt+0&#10;EvmqA2t/QP5/EyTpjKPk57K401DSw6TAMGEqMDEI/b8Ni0qUzcrAq1caFg6DCoDNbXtmIAaPbMGA&#10;boyZGFgXMqsQMAJlKP8WK60QuioOtbMhpmlYMDSz+cz+j3bHD/7iK5iT/0mc/u5f/zXO7ZUxHWfT&#10;LLaGRSNVj7GyPXw6hmWUhtWFT6CjglyTyc3s5EFBSzujM54VOSghA2h2H9jJ4+IVIxhFp4BnBSC0&#10;BjC69qb2eOV3Xoq7P/9ItN6HIeMZrVA3IOJ75+fk4edg+r2H1EraU/MqDFQ66FiDomEpBiy3bJqa&#10;XYlJf2iwn/uV/sZZZlbkKCAOI7d1eTzOcemO2dGG8OzAobr2y7tj99t9OTx7CMNiZY4GZjtORzfK&#10;uwWhrOOg5GBbvuoUSDNrcLa6t3AQrDiZyEEegQEax2daoedwc4MNgmerluUkN+BosLrxo6tjJns0&#10;k3vY/ERffOjQOb+++Kmtv155d3csBMAVIUxjeGa7PHYf646L3umJ7a/gAL7UHRu9uK++A905I2E9&#10;4M2ulToUTO9D7XHla/1x7qGeGPjMekAUTg73o2GRnsDgX3ZiqmBVtl6uL87JKJRXA4dU8O86m0yw&#10;M3ei+9ilE1gTFSvr8/fj2Hc7tyZiTFW0zvpxltKK/f3ZOWyQIId/72DdMCyCDdv/PTh2WBbtnoOT&#10;1ZBVTZUokUze8plJJcR92nW0Cgdu+5u7o+fE5pgDUDbpbdK0AuVTdNWSLA6oYa8ncRlIHAmYkDa3&#10;gT1o6Z5aeE6fT+MpONOwCNT4udXQytFI5KKBs1i5C2DU3hhTPrE6Rt7XmQlFA8omgMciPyYurPg+&#10;k2c14eqMlzbOdzWgPmc8cnadbzoBUJdV066pMozMObOwHGW8GKO/+ZVNSYNlhaQdd1asKDfO1as2&#10;6KXDiXEw+JzdV5csSZk1qbTp7YHofAmd4r1dtjRGsZZWvgsa61H4OR/O5ClrZGeH1bB20tkZXots&#10;SM81+1Nt0Qown4xRsZugnHuXlrEeZWfg3gowAwV2JNhxZdWWHO21PFcjis/qGOkoHCDuTCUDyHZI&#10;GNzT6FpJb9VOw9CU5G53ftkCAO9oZEt6ZEGX1OEGtsoxtvK613N/Uhcsxlh039AWa24DKHA+7HJt&#10;uqPQeSedoZQAdR9eia5YFq03LY/l6Kaci8UZkoKgCDnQWWrnmsleGFA02KZR7H/8grjx9Y/HLs70&#10;BZk47YklOB5d+wFrr/bE5pO9OAc9cRHXm9/6ZPz8P/4mfvHLX8f3/umf4/x3742xp/T26j1dcfXr&#10;/fHsH9wSL733XNz22/dFJ3rZ6iyrvu3MWicNLfpUpycdIBOnODHOjF6PXXBeSe0TvbH75a2x++Rl&#10;0XNwW/5uCTp9Iw6ZiVOdzCLWYHkmTnujkT0bBXCS7vH0vBIBvq/LuU6nbIGsAQJaq5kNUEnxIdWG&#10;XTpSG174xvbY/fqu2PHqrlh3oD96cYC7DvfHGn7nrEcdZKt0hyMfWdxzv7TyfNVW6VR7GQxQfxjM&#10;4jx5/guV3Pw7ZX5NtL+Ak/fqWbHqpcGoxvl2/pX07w2PdRfmlbAudhFZWDSNe5TuovPFwQxgNqNT&#10;Xsrq0YKh+hVf/uZffhZXvPJwNGAvpOWVekhHzy4dZ5nm/Fec5JE86+nEqYE+GR+cpWYhUibs1YHI&#10;rB092ijPhzKvHiuxkgowY+Vogaq3Mak4p98AmHhoXTQCRnQc7Do1QCGYsUI5AzHqGQGlYBQnyOSf&#10;TpDgazxnUz0n5U7FsppoHWzNau1J7OkwHE2rydQTdkaenldSwpl3RpDOiMUG6s81rNF1X96eRT6Z&#10;OMVGnWXi9M1C8tQOp9b7AUbYvuqPrEpQqW6VqtekXyVfpeGxU87ZnZV8lskE9YnyOVaaJdZuFCDI&#10;2ePaqYv3XPbeq797pO2qlz78M+eVLH2o91f3v/qRJ/7oxz8ed8cbD7+3lPW2WsyOTzv/1O2dT3bg&#10;rPXGBW9ht453xXk4QhsPcOZe0AHqyC6gKuzgzNsAVgbzsQt2bYzhe+eVaAOkcakxCageVWcLSllb&#10;O++042PQWyb5S3itutl5KSPZz9E4n5OwOXacliyvjZarwA2s4TCDZ7xn4itsgRQyc5HFBdirSnSL&#10;a2+SSzteji6qM2HB2gzTRqDTKnpac0ZtOTJit2o6/+hmMYkBgOpPrI1Nr0m7c1b0Ht9YoHXkfRp0&#10;GLYV5kLbDeCMCove7Dg3eVaM7Zl2SwG4Drd7WQxoMt6zpUzxrCPAH8rYuE+uTer4Uu7RroqpNy/P&#10;wIgdWXZCWlUrreuwa5dlR+UZ3ONI1nQ89lDaHSlMZWkweGJAys6I/Dz0svNKBNd2YZg0noxdGXix&#10;L1ahrwxkqSvFIo4OsGDOQjlnBcpiUMk1QRzA2lroM4KztYB9lnan70RPIXHJsxgUN7HgPL6cVwJ2&#10;q+GMNeBsD97RHYP3dcfU65ZGAzKqk2TidAnY1EIJk80GT6TdaQA76ABKl6S85Uxu7ssknUUcUu84&#10;q33K1YvTmZuEY2Ch1ISLFiUlkHQxytc45LuOM9KIvNThvNThBKlTnAmVM1Y8e9xzKZ9hsZeV1lJJ&#10;+nfiXXVDNc5xNc5uzQC45FR1douJG14rm4SBAfXOjFtXF2acst+n55XMQg+ue7Yr5uIEtWpf2dsG&#10;zr30hHWcfRNt1eowntmuRJNr0t64TxW8T9HdHVmUaQGNnRkGB6SAbeRzq9kf55wu4DOd029Sy+TP&#10;MvZl9TPoX/RX94PbYsVFOPvg2JqLWAd+JpWzBSfin+n8e/ZHViRtq46YlPg5r4T3cqaeNn88n2Vw&#10;3ApcKfqLWP9q7qHmJs6TWJfnt6LVTvSkr0I+urDpq8FrJgLtOJ0N5irhbEt3v4AzIYuO97zlYE9c&#10;9c654PGzYiYyYLX1VHS9gfsZD6yPJej87cd6Yui1oZzFswwsPN9n5bWzH0QHgrlmXLko19OKajuk&#10;7Di1A7gIma9DTuaAwexgF382owfsFNep05mtt8gEmbBjUWdPh3ndfW2xC5275c0NORajhGfqfaYj&#10;dr45iE3tiy3gi/4j3BP3NXCsL9Ye7o1mdMF0cJczeaXnFRtXIFvl3JNzdp0xo7wavKwAE1UhT8qU&#10;DC1VnEX9qkoLA1jnEuRc7G0iVefa5EozMlPs61jvpJ7ltQaMLHhUDqRsN/FgwsSEaQYGwGgTeC/x&#10;W+v1S5PqfxR7n1XlrEsd/tS8Dy2L6fgxBkaciWywtRSMVct7FC+uimawYCcyvBKsswQ5W4psZecp&#10;X61YXrsHfHzu3CyOqL0ZHSwuVp+xHwZxi7jsfDGQaxeMyQQ76/V9WpC3cayJzrdFBGI4z4EMIhYX&#10;LH6kI5OLE8FlFo94bxYMzWAPK3HAM6HPek1E7pqw33UGt7pbMgliIEu8XAMetgLcmV51YNoK9qJM&#10;3xA9YlJ5jP6Cdod7F8POwP+oZV0awOnibv1BOxwsFC7HnzRxOgIdY2e6gUi7zxt4fmfze35lvrDQ&#10;Q//YuZCeB/2POmyU1frKqTPKTDq0Sk2OXqjpb8muYavRx/M3Ynpn7SZ1GX6CmF85beJnzpIdw3tb&#10;XKzttOh30zvI4P6h7ESxCCi7PPz8TJw2RTV7qE9rJ2wV6zXt3nXpm5g43WDH6afQP5xtq+YzuSK+&#10;0yZz5Zxa/XXtCTJSigyZOG34GL4258zkqTOns4BTXcploM7K9JHYoVbOQ3UHvvTQVM7e+hijLeJv&#10;TLgm7dn/9tm0hXZToPsm903Lwqsx6ClZUPT9JiI7NdiHUuTAjmkD2hWdjVEHDpqJbujEJm8B93Y8&#10;sxE/Bbxh0ppLhiODaWU78VPFaKvqowR7oF1x9pkFXMloAI4q4UyKXbSrdssu3dcfUyzERgZMSCXN&#10;N/tjRf143rOyrTHKFlZHCTZuEvZCX1r7Y8Gp3QvqUmU8C3t9Ni+f8zrsMT8rQR6l9nUcSxFneCnY&#10;ru+J9XE2fv9V+CAbnlyXBbJ2JhsDMBbQzZ4bG9jg9VJ3bHsZf0cc9lpPNN28AhuJDWRt5yNnC29f&#10;H5fu2R437T/717ufGYpZd66Nmfy8lf2biLzpA1YjV2kL2XuxQSnPLeWqxX3GOiZwXpSPLBjiLGXi&#10;lHWsMDjKz8u5f1m6GpD99fhaxlSMrRhj2cBXg/dnv9Ub13757Nj56tboeAjfh7Uy0GrxoFhUTK1O&#10;MpZjIbMz36V0nfQ4+O1gb0w9a2bGgE4nGUpPJU5z5u9p3KcsiUN4r9M+ijN7HXXSgi9v4LUe2fnQ&#10;G5+ON77xcmy5fShtgDORLaTMGJZMNMiAfoMJBvVtOfpTLFSEPjUILOVhJrCM+xi78jO5X4PeY5Hx&#10;lmd6EgMaY9PezkRvzsdfnY8vNO2h8+KtP30v/R09H68f/92345w7wZPY3uVP96Q+1i+o5gzNx+e0&#10;EK/84a6UfROnxgSnoJO7XxqKDce2RtcLQ1m0kWfWNcjYIuviV/WBvouxR/yl7Ljzvk164evKONTk&#10;vfE5zqhN5iJwYLs+LJez7IZe3hZnv3Yu1y783570t8S04hu7TZq9n5SZAqPBeM6rjRdnGvdkbcTx&#10;sx7tj/u/9Ehc9OL5MZ7nmIvuGcCHnow8Gg+0kM3E6RxwgfOf7bRc/UJf9B3eFdtf2RZdR2Rx6sl5&#10;phayOwrDmccWLq/hfZY+1ZWsRn61gHBg78a493cejKPf2x8Hvn1vfPoLO5Iy19nu6vsxd/fEDV95&#10;Kv70n/85fvWrX8bP/uW92Pv1y9LX2ngSmeWSrtgC9AV83fXWhvjIb+yMj/3mFfHZ//MH8ZUf/Xks&#10;PnBRdD15Xly1Z3d0gknOPT4Yn/mda+LIe89kp+tV79wQ657uilXcTxZZ49tJtT0fH1ZaYRlWpj/R&#10;Fc34CjNM0O7vZa03xLYTZ0XH/s2xiuefjd1tYe/XPN4RA/h+zuu1gM753/r6lbyHCZd73/lUXPLy&#10;R5HBzizkN8gtZtQvdj+qkMukseUsOA5ENgjjwFLimvQeONgf57x5Qex87exYd2gIe4Kvyf6v5hIr&#10;G4ebjFw6b7eYM5nyoxzxXtkYlPLFWVDGlEHlTvnzfKI3c+QPeq+B++k/uJFn3JH+hkxaNZ4T7qVc&#10;3IFcz7cZBLmQwl/GoTnI1TLWpwWd//wrH+XQ/Pz9+Pa//Nev4o4vHo9JyPIy7k0fwqYO4yTK5Rzw&#10;STHra6GDyYnTnZPep/+2kEk7JouO8xml5Nb+Wvwiw5psayXg/yL1w+pTiVP03mT00Sf33xgnfv+1&#10;6HnhvKjFP67mfaRHt8s39YK2Tr3v5/m964FuzhmnfD8WPZOJU/RZyRL8TjD64k+CWZ/rzdFHw7xf&#10;bIeYYowYRZ0GbirlnsWYxuRbwK7bjm6Oi9/ZGZd/YXPq3AF0rp2mFl2LVbe80sP5xhfNZAaYBl/M&#10;gq8KdJ3+bqUxEItiuErPnp0MGxYelYD/ZV1I9jP3l7Msja/jIiyoLOF7GTpmsbZLkMEbD+2Mi5/c&#10;/Ouzn9ke89m7KciMjSF2768Cq1/1+d44x8KEw+COU/Zr6GB3rOdcyuy38qlOcNKSmP/BZXEh2Pry&#10;k/2xeU8H+HN9zMKfMGZgkms0Xyed1nfa0sQNp75njSqMjWCzbc7RF1Vv23U6CZ+6VNaCBdWZBNXW&#10;qOMtjrHofhjPbEGWIyLsVDY+c8aVyzIh5vzQsi0zCkl23tP4pn5PjvdZURdV4E2bpow3W0xvvOlM&#10;7FLVzavRX2dHHzps9UuD0YR8Vp87J21nKT7IaX/P2JmNIRPAOWcgy2VcDb1T8AkWFnIk+YxcYiUL&#10;zZAHOyuH41+JnUqR68YPr4zStY05sqICnWG81Li0WMNO5fHshXg2C8OQVROnNmDMBzuNA6fIKqLe&#10;KOHMydyQzWziedea/bej1LELm18cyliivpgY0oJJuzstand0RcYLfD5kzNyROkDWQZv3hl7bGBve&#10;7I2Fj+GH+v6su35KE7iqgb2ot6BavwxcZyNQ+kTsnaynshxZvNx63uwstJH10tigrEIN+KItYhHW&#10;08JBu5MtXhTX2WE7GrmYyDO0WBwMjrHg1g5x9ZQFEoXE6exMeBezNtLMStVr0XjDeXMLYxnRf3Z9&#10;G0fKGfTcezmX48Hq+fzssOQMiSmMi9exFhln5Jw5QqQZP8HRLI4JsUDBWFQda2dstJwzZNPOWGSg&#10;nLNv4lTfwAJF55vaYWqRqSMHZIWpNHbOz2SfGsnz2whWwG9gY97L2eKyFSZVPvKTner4P7XIvSPw&#10;us1P4MOZONWf09daxtc1z+DrfYRn4b6NP9V+aEV2nKcPYJyCs7WAdZh2vg2Uc/IzZeC0kMqO3Dqe&#10;UXYe/SXjJ1IiWzw9Et9CHVaL7/uBVQA6B+RaCel8h2k86KzPdMaIRzAsp4PQGK0PfKLwoalADZgp&#10;/KcEKpWphgVjI5XL0id6YjNgaMOxTdlZZYeRc4fsMjGY3ogic16c1ZtFPEQLiz0XQLYKJ6z/1r74&#10;kz83cfqr90HZN3/8E8DYtVktZODBqm6DeQI/q/utILKLTmcuO1E0fBwgK01L+cwRH16VTsAkhLsS&#10;50sAWZFBaSl7C4BS2kONisAzK0D7W2PtDW3x+W+ejBe+fgzg2JfVOHUAV+ltDdwUAO6pS6PiIdKo&#10;cBnwMhBVvL65UF0olQGAuaG3NVY82xljMdyjAV+ZsPRvUYDDOAQm0eS3lvpJSrkSjODqB7qi7+hQ&#10;XPmFXXHBZwcSxPcBijbjZEgjs42vfUd7Y8otGARb+RFoK0J0Op3jUY5hcx6lysAgmr+3wtluPGc4&#10;GBTPmRHsh4nTGn7n+jh3x+DSdJzSmYCAjc91xoZnOmLd/QDTW9tisQYWoTMYPPmmZXHeya44922M&#10;3HGAG87QJozKZq6+gwBIDIs0HSo5KZz6cKYuer07dh3ujoFnOqP7afaRz7CiWAes5MolMcL1NfHh&#10;umpUTsmXc2ich1EGCDHgZ7BeozKGey42cLy4sN7S95gUtdN4NIZFQ2/HqTz+i/b1ZxW4SfVsyUZh&#10;ne44LUGWx1mRxH0qHzpZWdU0NCVGAp6ybV+DxuGyc2jxAzzv62dHx8sbE0ybQPO1lT0tUX45DjkG&#10;2Mo4nSirGqyicOhxE0q8pXPy/yROvQx051nieVH23q+ya0DJgFw9z6TT3IIyGH1fZ5QjP9IDaWyl&#10;CpJK18SpwQDfx9m8Jk6bUdCjOA/KmhXQnrv3Z7H498jcGNbFtvR5rOvQyc05F8OiCrsUqwAsZYIW&#10;u1Y4G/K/azgNeqkLJvAM5beujaV7h2LTO4PRgdNcY2CCex+HDBucr+e+VHoGfzNxOjQ5ajEqAiEr&#10;lwyqNbJe9cjp3E+viSacCgFkLetpUrYRQFRrFynnREAovZKJDROnzgI08JlJy928js9oQsHZKSpI&#10;sQJPaqUMRnOGs9IfubDjtI7nseNjPoDA7kkD0WMMurvW/K20BKU4300obYfPL0SJ2nHa9unOaL6l&#10;QA/cCijysrrQKq/sOGUdazEqS/iZNK2j2atR7OEI9k2qnlU4Tivu7Io5n8agIQ9WLa97YHt8+PXb&#10;4oLX+uKStzqjA4C2CAesHWflbByibYBIA6IXv9kTn/327fGf//nj+K9f/jp+8P9+Gud/7sEYfgog&#10;LsXRuQLQ9tw3bolj39sbD33jieh4eiiW3rcuAd4snCnnAc7AWTIZZUGK1ZPTBP183irOas/hoZj1&#10;TF+ciy7fdvwCHJENsQAwNhfnaeDFzuxkls5RfbXw4fU5r6SZ97KbUgdLeikdH+2GlZdW3NttYRLF&#10;oLNVSnbfKpfTeZ8yLu2QVbXnvybtztmxBSdo9cHCvJLul/rSEZwJYDHpNh9Hbjy2JudwC9ZOVZFm&#10;wc/pQh/1hvrDc4WcmBTPzh1BG3pkGTZnx8ltsQ5AWMeeWNjj7J0WdEMjl45hK191opu4P7sP1j/f&#10;F004FXXonQNv3VGwVaeqr51Xcv0bz0TRnTjGyNPpeSUmUyayN3NYZwN+BtDyPrlHgV5W6Jn8FVAK&#10;1NEv2iVnFgiMrTY0OGUwxIKM/z2vxGpzKQtXAbQH2EOp1Qx2S49YA0DQTv7/5pVwVjPgd2nBCTJ4&#10;I/X1BM7o/55XUo/NaH+uK4qe6U0qrKx2Za8N3gvi7EJyvmcdn6djZJGHQ9XX3N8VN331nNj92f7Y&#10;8kbB+ZGm9/15JdgHdYrOQfk1S5NiyCq3so7GAjvCKSdIW2VVpF0DBsimfqot5rKmRTzPMMCUNB81&#10;fO4obMbgw7v+5bVvnLj+ohev+fcZ7NPCB3vi/hM3H/r+P3x/wqOf2/Pu8rtxRDlfvtYKTRkSznmp&#10;N67FETr/VeTtSGcmTrcc7Mpu7U6LAgBK2pWZn1wdo5EXZ0gaoLRIYzTPKs2NnQIVgH0LxlLGlC/+&#10;zs5Q5cukuDQ2AlP3z6CVtiXp5cUizitZUh0NFy9AF68oMCN4ialwJkoA2nMf64l52CvpTqVYkZ63&#10;ctP07EBqvnJx0iOa3HHGTUXfZBzJuihHvzo7XHmyuCcrhHnPykyc7oytb5wV3cc35PzNKhyqWoC1&#10;1L9W8tkdPRXHS/tot4HdewaTpt6wLCp5BmUgr8Qtp2wItiPnvfHvEZyN6SYGcNLcz+nXLYla30PA&#10;zDo5f7MCfS4dWzol2A9pZSfwHCseXZ9V+Z4Vz8UwALfgOT/vRuRWGeZ7aaqsHm3F+R/a2x9t+01I&#10;Ya8MZFx3KnGq/cNeSfNoMU5l/+TsItUxtDBh9K65sQx8uuPdAc5/N3aFPeQ+/L1YsZZzVovtr+Ny&#10;Xknj0NSYBYBv4XlzPuZ2bBqvadg2I2dUGgBrBtc1I38Teb561nTq9cg339sRo/00eWenz0Teo5j3&#10;knFg8qUL871KWBcdXzvJTtPu+P14nqNKh4z90a7VWNGMEzQNp8HqZNdcnDCJtSzjMlBsVXcRMp7J&#10;LQudBngWznd1b3NWZ+t4yeBQxPNK2WRFsjpARhATp2INE6fibGdxreQ8LLh3XUzBvprckNLQZ7Rb&#10;o5ZzbHKuDFl3Tno19tB5Je5fBb6Dzu9Y9L+vlQrfIi9lwGC61ZyTwAAL2QfnlSx7vCNWPtFZmD+J&#10;A7T0ib7Y/cxlsfwc1gR8Xnc5jhr3VGYSns8cw304r2TWTUujcdv0nIcywYDtXc4rQYY5mxN2z8tz&#10;byJIyuVqdKndmY3ghWbOnEk5iw50zKpYC4MMFmW1fWp1rMJWmQCs5WezeK5azvW8u9bGXPSqyVGD&#10;cBte6Ipr3uZMvb4j51FV3sHv+P0C7mser1nMMw1hx7e8MRSLX8DfYi1NnJpoX/AYjhp63hm3+kMW&#10;aFlANh49YyLcxMYE1is7FHE6nfvfzPM55sFE5WkH16SVndbVPIfjJlbf3ZYV+0NvbIrST67NDsCO&#10;R9bFzjc3cP77C4HVIz2x6Rg+F75D9+HemAF+mfyJ1fn+o5UpPksWkBL0mvcxkfNRiQ61e6QMbCS1&#10;dx06aOZ1rL3dw9xPzoLhkiJyOPdvhbj0wVIuW/0/mucq4f6kWTNZaefaOP+ONbBDXNtiEUAm7XbM&#10;zuIhk752HzZfha4DD44+ZTe1OY3YjVk34pOJsXh/iwPHII+T0B+1YOESdGvduibWoz2TpMvAKass&#10;HkO+VoIjViNra/EpLR5w5pczh02cykwhs4ldKha8jbkb/C6eQL7sPJooVubymSrYF0e5iFHFcHXc&#10;QwtnxOSpBQFiIoscR3IORnMOJiKbjqopwscxwSzG1K60qnv1G7C7OvxV6xpzVn8mDvElqsDLjay7&#10;CeY86/yt1Md2iquDLZawK8zO6IYNU6Le5LT4gb2w8Ggs6ygtnpjCQIvFgbJUSGNei/5x/SweMUDk&#10;PrmXXuIP/aSqa9lndR6vq+YsTwcnGUSbg16QFrjpooLfZnGnmL7GQJIJXO6/HjmVyrcOHehnTeD3&#10;Z1zAmeYMtnN+Nr3dH6sPbYpK3teEtDZhvDKg34qfId2YhT1Jdc5zSNOob7KIq+/EhljOPSmP0pjm&#10;HHt1OWtiAtTO9PTX2dMR6Ita5HcNOLIa/yQ728Bbdmrr+2XnB3pZZqNS5GwM+9aMr2vxbA3rZgHk&#10;cHRu+oD8XdojMab0dtxzIanIv/ms1t6p0cgzjEceTMDbNWUi1mLBCuSgnPWs4Ln00y1EsbNo3bEN&#10;MYR9XvXEYIzg/aVFNHgqw4420k7C8lVgBpOn+DPjwBXuZZH7xT7bceqcUwsoZMlQV87DPprUN/hm&#10;TMLCLXGNdmg0tqJ8JTjSxGlnc4zlGbOzhd8n1Sv7WYfc2l2dQe/Tvrhf8VGdKSqG02d3vunk29ZE&#10;51Od0Y8/f9ahrvTxN77QEc18zux71mYMwCRR94GejA0YIzBWsPlYd85kvuStrpj10RUxEVwqK4HF&#10;2QvBfesfWBv9T66P7S8i35yd6bdiX5Edn1+2qVrO71hen11F7vWDXZnMcFatM+DLsJlSFRoDsRAh&#10;Z41yKV/iKIOx2kq7XXvQhcZUjK1s4esAunKQ789FRq/+0k705WCswy5JF+mcP7snZMESA8oalvv/&#10;YXQ18jMaTD/use5YcrA3mjmPxoAyFrS0JorXNqZvnzNHM24ERjP5Lq4yxmZcCTlynvP0B9bn/OVS&#10;ft/Ccz34lWfjq995N7beNlhg0uCMyJhmDMvEaQXPYjBdDHE6aSrjRDFfLZYcxrqUgfNM+GUci/vX&#10;H9HuGzdrTV+wQNkvHrSIzlnNc8EcMx67KD7/wx8UEqenkj9/85Nvx+57N8cKA6boaFlWStkHmTcW&#10;oGctUpc+2aRpPTZRuTSZOnB0Y2w5vjXW7ukryBcynh2mrGvGFv3KOUjf5fR9qoeNTWoH8J2H45tM&#10;e4rLIC3nSv/S4jtjm455WXeoLzad3BGbXt0Vu09uj9XgDAuxx+MzGh8sQr9P4X4MYJvAK0LmTNaZ&#10;gDcmlt2P4M1le86JE3/4aly7/4Jku5v/Au97aEN0SaXK80lhO3SggP9qWa8WfOyF4NGew7symdd1&#10;qD8Woq8cBdPE7xdg/2eyBhbWrMEnX4hNkiVDuvU1n+mIrYe2x2e++VQc/d6+OPjte+Pj72yOtue7&#10;Mhn3gRtWxQh8zN2fvSO+/fc/if/+5X/Hz372Xuz7vUv5LM7WK73Rf6LQFDP9mZ6Yv683dr+9KT7x&#10;WxdyXRGv/fBr8eaffzumPbcttj97UVzyND4wrzv76FA8+luX8pnPch2Mj3751ujc052JXLs6pWtu&#10;f4ZnPZUAnsv9Gj+QhnkmmGY5enWI99jx6vnRtm9TzOP56z7Tk7SzBrZNnE7nb3zWjS8OJH2xfrcJ&#10;zT1fvDPu/vLzUfXgYGJH99tCJdnwxqk/2adW1l1/WvrbcdhR39ffT0Yn9OM3nP3WObGZfe5FrtYe&#10;7Ik29n/lgd4ckVPjPiOXSSvJZzrnNBOmmTg9FS/w7Cln2oGUP/wwL3RI+nfovgrOzMCBDbHjxPZY&#10;+WJ/xglyBBF4r5JL+yLjlvI4EXtTw73bHLScMzUXedpzKnHqf56ff/3Fr+P+r74eE7k/aZVdV1lf&#10;HI+SnfPISTHvOQ6cIZNL3isy6VkQmxhPtODSTkbte4UX596ia3WjlwxsxrbVDyXtDYknpuA73Xbw&#10;xviN738tdh69Lm2EBVmzPgmGOZXEyPUw6eVXz6DnUT3F5Xz1MWC0EvzNMgtCltZmN+TCDy/NxGl2&#10;nBqXYQ20x2egc4xVGmMuRYYn8P1o7m0KNmbg6KY46/UtcdUXt8YWcGvfq4XmIOl6ndVr8fXSx1lb&#10;MJ2YRlttjLXcjlM+swqdJ+uW4w2MYYqPLP4aDx4rTlYy9hpZMolbCuasMVbMelkQOJV1nY4/sQyf&#10;atf+rlgHRlx3b3vaHRuGtJsy+XU9sS4u/3x3nMX52nC4YLdsILAAaO2LhasNHWDhz4KPrsy4wgUn&#10;sW3gmz7sYTvnpwQdbhxAm12M/Uqcoi1Ne4rvidy5RrLPyJbjDHOTm1Ksj0Ofj986M2PRJk5L2VNZ&#10;qmQnMwEtM4VYxmTeHBNyz/RGMfI2knVwvezGNdkqnbpdm8btxT0Wb5mMrWQtLXLMTk5+b8GWCdQy&#10;7mnDsZ3RfWJLrESHTQHz2ZWn7awQk310dTaMFINrLLopY89tzjGH0dDZWug49Tm1iz6n8W3tHD9T&#10;5+d98zP3qhV/uKILnwYsZxGCCXxta8YZkEELDPUvZDf0fSyCttlvKX6VsXXjXMM+3p7ximQwEI/d&#10;xGcjuxY+Kt+N2MbBvRvSPjjqQV1Wd9OKQiMO8lULds5ipM7GKNswNW38CLCO8zgbebaht7YkG8UC&#10;Pnck9zBMdjjj26yxNNL1yGEDfy+rosXT1fxcpkJ9MCmBm7ZOj6kXzM0zPgU7MAWbU8YZaQH/t+yY&#10;GRNYz7H4oRYH6PdbcG9srYi1slC47qbleX/6u1XgDbGoxccmTUvB1ckowuv1oerRBcbbm8+ZEwuQ&#10;7zpws7E/u5xLXEv2W9meyFluMF69cxZnqBDfl+WmdnByochsfWPmM5p3z45qZFgWRouLZSWp5Fw3&#10;oafGZbHR2jiTfZiALMx92o7TddGIDLZw3quQaf1H/Qz9dOcH13P2KjkHdpzKyuL+WcwlS94YbPlY&#10;5GgcrxVny3JnvKtq87Tsul3PWbP4dRW2pA2MsZz9WMm/1z0J5r1yUVStrItyMFaVMQB0vM1qI/ls&#10;mXXmo5unnD0zCyhSl/L5yo/sGBZ2GgNwTU2IWyBXxDqp+y1UsEj4A+2nqCxmo5gbUfAmH23FHvXo&#10;qYocE6cGozUwOiSCU5WoiR0WOy+E16SUhsWgyCIM2/bjW2Lg2KaY8WxfdhPVCpYwegIxA+pWg8t5&#10;bOWJtAuTuemVHPShhzbG904lTk//9+2f/H2sfubGpOjSubASwWoc6YLM2FvpNQFjNo17t7IzDSCb&#10;4kExi+zsBAN0LoJKVSEWTOo8mJV3YbLaEmekCDBtC7pC0359W3z5j16L1//4S9H21JZMIlYjbNP5&#10;XOfS5YILcDUsGhWUwigcuzNROGcg+K7LRCtVTZxaYZidC02x8CkE5PHuGMs6TEBATDxY3W31hcFo&#10;W9LNyo9BwenkLnpMANAfl767My7+fKHaoR8gvxmj4sB3qWQ2ApKmfnBZdknIfV6N4smKEJN+GEsr&#10;jNL55Ll0bKXUGY2iruM5pGE8k70fjVCNQoitutfxtaK5hoPZys/nI1Bb93VG12Prox2jsp5rOWBH&#10;qkXnLU350PI499Wu2I3zs+looeN0i5eJU8Bk26mO02VWrWFYNr3YERe9gRE62h2D+3Cknu3KAb/N&#10;H1mZidCJCOcE3jsVrJdK1zXi0I9iH+xUNjllILISAS/dzd+wViUmTlnnctcb5/FMQM8E9noEr8kh&#10;z8hpOc71/L19UYZcnsmht9q4zsQphsjqVWmtBCFSJRt0kO5YQFCG0zUaQ6vM6/Q7lNvE4Ny7OmPT&#10;64C1lzdmMsrkWQ3OmIrGAJP83a18lpQjVjqWc+8G/Ky+bjJxakDYZ/O9BWcaFg0MZ82qYbnmzzBY&#10;goybiKsAqEy9dklSf5lASocjDe7KVPw+j0lfgzFVGATnP0zhvFlBbYBbmjOpAaw8MUmY8svZNuhp&#10;lf9cHOGhV7bEMpxc5wc7fN/KklLuQ4dMcGI1jvI1nvMzgfeQqm/Mx9cAUgdj8zv9OMddSbk2gvUr&#10;0ahsmhYNnAk7PqzIMZjSONga9ec6fHlG1NgpbRAJhV/HPlhV3GDXn0kH1s/OESk9annPUayF1XR2&#10;RQsIrLaT6rGM+y9BZpzTWsO9VV22KCtrDeJVIBtWj0jRUeg4nZ+UcdI42p06HVlawBqN9UzzPHax&#10;qSBNsBr4swO6kXNhtdBC3q/zhrZY9enOaLllVVL1GnScdmd7zrOrwEhU83PpH2owlEv4uUGTMfzc&#10;SpqRGF8D7EsAyCvv7oyVdwGUeUZnBS29e0Pc8sadcenrg3HFO5y3IwXnaxV7uOMkZwsnXtrTS97u&#10;jc/98V3x8//EacKD/eFP/yXOe/eBAnURzyDlyxXH+2LPNz6c80r2fOu56H1+aywG2LfzXk04Oc4r&#10;ccapzo+JUyl9TLBP4fv5OFyd6Jz2vf2x68iW2H5kd3Ti6FhFO5U96Xq2Mys6TydOnYPSf6AnWngm&#10;HdLFj3YmG4DdIVnRg+xpvARC0vZaKZqdmFxFPPsM1s2imgpk2plwu09uzsSp80o6Dg2+P69kpbYK&#10;Q1nEWs7HWNbhjHzggcK8klHYhNNVyJk4FXAhF5mMNKgl2NIpPw3gkPtpfP42ZN3ClFacqxxsz/s4&#10;R8Uqb2l35vJ5ztOr51xPYf3acIjn3c+zY1xfePVTWKj/mVfyz//58/jwOy9yvjpjNnsgJbHPKH2x&#10;9zfLxDNAbZJg3rU5dZ9SzFfyGm2AwS2BtfKq/tfxUSdKxWOS8X3anVOJ06r1DdG6ZVpsf2BTXLD/&#10;3HBGiZVtzvtSF1WakMXWpu0WNHFOzkwnaEkWgAiSkzqWs21A7vS8klqA9Cr0fdGzvTEcPDBC2fJe&#10;BRC8t/pjLO8lRaGUiyM5H8Xcc/ejfXHjb1wU539uKGdEFWjlTRycoj17uTdnCUhlWMfnq7/tCizv&#10;aCpQFGKLT88rkfamWJ3POW7BoXNNTZxmJzNyZ4eIybD5H1v/65d+6/m/2PbUeb+cik2dz/7c/fIH&#10;T/zlT79T/NxvHNrfcW9PNOnAXb4055u0ci4vf6M/Lv8szvaJwrySXS91xfZDODn7nMndg0yuzXWf&#10;ik1ytsoKzvjS29dE1c3omqsBsugBu+kn8v1E9F/S9yFb2iipZ4Zjp8bxc7t+LaKQejVnJrOfVrNN&#10;ysQp6724OrujDNi7F6fnlWj3JvHccx7rjbkv9EcZ+EbnShAn/apdpxZz1LPuVg6ayC0ZnJqOrMVf&#10;Y7mvtCf8LmfagYGqwURbX9vBXmzHXm1Aztdn4lRcIPWmM8GUw+noAavxxWyN6jTwwTT0dzX6MzGP&#10;sqQMGehCHvJ7L86ZsmXgrJpnKlldG5MFu8j7JOyevythXUwSWYQkLtPpt0uyiK/LHloXKzn/zitJ&#10;Jwi5fX9eySkHyO8NqNRdXqDd2YBeWnvAWf09/G0PNoL34nllnNChcV6JjoBf05Yi9yNxdkaxD2vA&#10;ATs+2xercHpzXgm6QvwmG0EL9qEZkN6ILanlXNTbCcZ6GiAuY93t0qrFdmiXnPtSmFfSndW3FhTY&#10;STYNB/pMbIt4S/tW6DpelM57KWs4WRxjMAC7a0GQQUJpYTJxyj1IE2TSw24oqTBNnFpstIDPm8Le&#10;ZQEEukwaRp0tZ7uKW0ycWoQmDjGgUMF9VlhUJyPH2oa04VZvm1w3yFDKe9qN3frhFXk2fQaDMqfn&#10;ldglbzLQru/T80oMilq9aceps/8nckZGoA90jJrYf+eVjLpjfXZ22HFajgzpIFm5OYHLIjAZHMRI&#10;q9Ax7U915bwSceAKzvnapzqj/emBuPiZi2P+5hlR0lYXtVcjw9xTCfehHIzlTFt0M/1anhW7P9b7&#10;4J7Kuf85OKb14KWJYIQxnBkLpeyQLHW9wX31t6yOevBEBfsnLZIzsE08WnhWjpzMZy1WcubLkLMG&#10;1mf6J3g27nsBTlfL7e0xlb2TIaELR+3SV7fENs6VNLx2BE1l7SywdJbK7Ic7oscuptf7Y9G+vmQx&#10;cB7bIuyuwcgGnNrWXTjWrNtY7seiRov+LBoZhx43+N/CfdjBY/LExHU19y5WVf5M8NdY2cwZEqfp&#10;vC+/Y3UGm/pe3xAln1ybwYbV96zJmacDr/XHhhMGOMHpdp0e7sG+9sQU9rflo4Vq98Ta6g4TqOgh&#10;Z2vaJWxwwxnlFrmZqLIjctZ1S5MG2YBWGbrcbgdtludEB1666UnItsGB8ZxxEzPqriru2cSpBY8G&#10;+4p5VgtDsuuas2ORqwGjZAlB/psuBy9jS51haGDV0QlN2IiZ7P1MbF4l9sTqZGmXxMY1F8/H56qO&#10;avyfFbeujvVPgrU4M6seXp8JU+fpZoXy3t6YBOa3MKGR/bUjWraA0byXWHk8eEK/cjRnehjPL1Wf&#10;tFO1yLsdk9V8ncD9OPtZDCctlfRUFkXM1c49IcNERyZMpau2AGk6e2ngwsSpVFkWecz44IqoM9kp&#10;tm6vj8p12EETp2JZL86xCWpt+3jW1L+V7tjuZHHOmeAZMexME/wbp2ZHvN3VFsqO4TUy5JyuSjcZ&#10;eiY/K79qCfLTwudMBT+vihJ0rnjePVC+PDNi7DG8rgI5lD7ZOcJFPKOF0I41mOXXDVOSJtwO4xr2&#10;0rNo5XbjxinRwL2bOE22Ge5faulSnss9tUBx+TOdsfntvlh3ZENSwjozy9m6JnozseWzI+NSU0vT&#10;q09mcmQ++2Zx58CJjbGUdVfX2dmcQXd9Gp+DvdTXGWmC6COFPVWG2vm7euy6PpLJNwuPKpAzqf8z&#10;yIutScp59m3aLSvTTldfht7nbH9AHwTZNtiX9sig3unEKedTfGTSq7kX24H8Gn8o5R4sJini0q46&#10;50kM4Zww/Q8799UL3Uc3xMbXzoolD/dl0a+0xfqaBqxHcjZKWDeLrSqQae2DRTV2Gtl5aseEY1RM&#10;tkuVnfM3OQeznu/LZLe+byZgseEWBpm0cyZ9xfK6KFtUE6WdzTEJ2XAmpnERA4lV6E9jBHbypq3x&#10;WcXP+uRcdqIazHQmqp0HVv534csPYE93HOmOC1+XjheZZK0trszEKfa9G31obMAYQbJT8Vo75S58&#10;qyvmfHJlFvNUIo9L0Ulr722PtfetjfUPr4vt+zvxYdbFZLEj9+S4nuwK4OvYD4MTsUkWo498AN2v&#10;z8VeOEc4dT9+ZcZAkCmDgVICipPEUtXKGrLtTHvxqTjV5KlBfGMtg2DXC97dEFd+fhd+SH8sebov&#10;ajhX2szU25wbYzenuzksQrb7ws7EM8AEc/Fb6vjcTJyaYFhaE5M438PcJ+7PALV2P9dVmcqYEpgH&#10;mdWHMvZVL602Z3Dxo/2x7/dfjd/53hdjy60DWRhV3tkYxdhHY1gl4Pa09TyzCfCcb8oaGfsq3Tkn&#10;RvJ5o9Fvpch2JjW49yzg1G6Buzzbzm60k9AYW3aImpzEP9SWzXn0kvjqX/wwE6en//vrn3w7zn1i&#10;R85ytCvHwgCTI7XoR+dKeuacRWkSVmY4Y4IySvUd2xTbjm+ONnSknd4+f8YST1/iYP2304kbY5B2&#10;nJ4ukEUvj3ykMB7BM+VM8xm89zLOt7HNdRbcHuqPra/sjA2v7oqdJ7YkvpH5QgYAC/Rk15jCfbnG&#10;NeAGOxO9xnP+h6Hz87P5rE1HPhy//YOvxE37z0/mpDl7B+Ks4zvjYnzH9cj8GnXRC4V5l43s+WSe&#10;T0zae2hn7Hx1d7L3mEicgu/fwmVg2TEI057qjra93bEcf3wRl92Kq8AF55+4MPZ+58U49r39ceiP&#10;7olbsN1tfI7P6Tkcdtu6WP/qzfG1v/6L+Pkv/jv+9WffiwO/d1khTnCC50aOnTs6F+y2cL+J/61x&#10;229fGbf+9lXx8g++HAe++xtR/fRgXPDchbH7qQ2x5pneOPvwxnj4qxfE8e89F8e/fzDu/fpD0ffC&#10;EPvKuQSvyJ6xjO9dXxN8MgrKsmEzywy+mqiVHWrX6xejYzfEIp63gb2tQn7mg4fs0FvO/WxBD1zy&#10;8jYwyLao/UxPzAFT7fvSHXHkW5+LKU/uztit+M6Z+JN43sKeoDuRnamsvQnUSexbMec8O5TARFLx&#10;737r7NhwcncMHdsS68E0a7mXNQd7s0jNGXrNXI1cVfg3Z+gXn5KhnJmbDTfs9+nzl/KHjufSd8pm&#10;BPR7JTpmaN9QbD66KVYeGopGnt14tDFuqXPtqp6BHjSmIR2lxfxiwgW8biGy+fRrH38/cep///bf&#10;v47HfvOdmMjzSTddi2w4is73k67Xzq0SbIaY29jJGcbitXFcFqY7W9AEmgXBYibPufEuz76dbjLu&#10;mTg1XpD6ga/GJu04vW3/DfGt//PtuO6N27jfjijFHujvKt/ZKKXspy4qrIm0quopacWHYXNGgp3t&#10;OC1Hr6nbHPMz6zrw856eLGiYxBpLNS4FvnZDul4LTIzpTdI/3jU3pmBPVx3eEJte3hTXfmlnbH0L&#10;nft6oVjFQuut4FhjCKsfZ994FnFmNZhR9gDnjvv5dp6aTEpaUrCl2Mj578kAwloOu69QoD+cf5dy&#10;L3WuCe9RBq5pRkdN5n5koNrM+V1z/9ro4GpDJu1MkwlJe9r79Lq45HMFNoJB5HjT4UJjkMlTO8Ft&#10;SGjnmv7Jtlh515qMb59r4pTf92HzOvYUWHtksJuEvZzIfWTTjDjbeJQXuEO2AuMqdiyX8QyVrHcZ&#10;62QDUBEYKGM0dpz2Go9eUYhB8HsLrNwfWWvmPIr8PNkT47WHyK1F/tq/CkcigRnGsT7JvsX7V4AZ&#10;ykycgjktYnVO6hkXLUrcMYJLXN53dEcMvLIF2zeQsYHqq/DDWO9yMFcJ9+oYIYthLEKpRR6NNZso&#10;q1vbHBUXLAKfFmLcad/ETX5VrnjWxCTgRkel1HDWvZ+6PvxTZF0/Ltkc/Ft+L3OEMW6LoZx3L+6Z&#10;Cx5Yjt6pwt6rMzwXFsqN9u/EK+IW5FidYm6jgTXsfw5dim0waTrrhd5M/iW23I1vyOfnaENsasmp&#10;xKmjhcQXDcjz5rc3ZuJ0Mj7ZMNZJxsssROa+6vm+nu/Fuw0dDeA/sAmXfqeyK81tA/+efNH8mILd&#10;qnuYfWLtJrFWjphrAWvLnOE+GN8+zQxibEnfMyltjaeIqcHRFraKRbPDHOxWzNlwPYvxZ2wqMnGq&#10;f9jA9wvQv8YDLV53tF0Fa+cIvkn8vc1HdeJ7dIejDKp59qTq5TL/YXNGFfilFV/VzlhzPuYD/FuT&#10;wc5I1u+yQWY0ezaBMzcb2yDzhH6Qs4aVB8+jflSZfhM43/yRTHAWo5Sil4chSxarjkEny9Qibs+C&#10;VfSPidMWzmIpMmehzGrw8tLHOtJWruarvl2bGPMzHTHb0T7LwFkmfPFpJ/LexoxGu86fbuccYkt2&#10;4I/goxink1lCZr6pd7Znfsw1TeykvwR2GoV8yqprYaUNVR/oPjIQ6w70xRwcLikuzNQblCjG8GeV&#10;hoYFA/WBO1GkCqIg67RAAsC8DLqalPJADOMgm0TYeGRj9OMETHuhP4pZxEqMgNVdBtqlj5kLKGvh&#10;AcpZRJOejXzuEn62+4Wt8d4Pv4hhsYsHq8L/ff8f/im6994SM+4H4GCsrSAxoCPwm2bFq4GIhwr0&#10;MKW8fyZOpZPDEI7h3st5Lp1ElZVVd4LIdAx02E8tjonTYoB0KeCzAjCt0Ky8elV86Q9Pxm/++bei&#10;/4Xzs0LVCt+ZbFqxm+xaZGUgCgBhP1MlhjAZeDNYKegb392aFYYlXMWLa6JqTUMswAEYhnGUZ18h&#10;M8Ak2NbRyxkZvJcVcak0ub/lALAVOIkXvbUtLv/CtuSA78eYbALYZ2Uk36vMZ35kRTqXeeAQLh3O&#10;05Q0Jk6lqDFAategFSelKOzJCGktCq8wM25NJuF06CttT0Yh66RLObWC9d11sCs6T1XjtD+AskJQ&#10;nS1lFcfUjyyP817vjLPf7GHve2IIg7IBg7EJp6gXJ2nNc10532Q5xmPBrW2x41BnXIBh2Xm88JoN&#10;L+Js7S0ARoMY2XH1UdYVOTuT+zxTeUNovb8xKLBiDtVkAIkGUgWRwRopKk51nJYvqU1Ku+GAnkns&#10;80QujYVUTzUooHmAXjt+k1sdxWiyzWHIVmlYvWvgRp5wA5127WpYSlEoEwBO7qvdpqN4zRkcsBkA&#10;mU0nt0UvZ0mgqLNRvZ19wElzbRyIPBnFItWGStIO1PHIfSuKtqmjNROnBcPJe+sk/C/DYtexgMjq&#10;LjtwbW8vX1UfUy/luQWPnJ33u06QHYOCVpAU80x2LKio5wAo6zk32fKu8eFvBGmnA/w5G4azYgeX&#10;waPZVyyOjS9vARz35szWmShcqXqrkIekPWQdnJNmUMOAYxF/57ykCTiQ7S/hpLzTF0ue6sjE/zjW&#10;3cCt9Ad2CBk8qUUW7ThttOOUvbPrxE6Qit0YFvY6g3Gc43Q+2KOsXuIzqgFp9eydswkM6px27k2c&#10;mrgp4TVlJiwNLnQ3RTGfJyjJ7lTOvF3YSduHfFmdbQW5ASbvb/KHV8Z8dKDzIoYrE+y9FAYWDxjA&#10;rEZhN+Oc1wA+TJx2XNcW7Z8GjH9sVbR+opA4nYHSVUfNuAMHDl1RrXG6ZmnMuQ1l7f5z1qyaVCc5&#10;52gFumvl3R2x/t6+mIaerWNvV9yzCQfp7rj89aG4inXsO9abs4+W4GxsOs65OlmY/XDpO73xhe/e&#10;E7/4+d/FL/Bgv/dP/xRnvXlHodCF/RQ4nXesJ5783RtwvJ6N/d89EDuOnR+rMDBSGbSgM+t53sLM&#10;UAAd4Nw5K1O5p9PzStbt5/MdhH5kCw7Pjujc14cj2BtTH+mOdU91Rh/n2wpL51qveGhdzitpQVdV&#10;o5d37dsRK57sz0pROwAELRablALOHcItJZSUf3YtSD1kUrKS7y100THbfnxT7Hrj/NiRHadD0cF7&#10;W7G7Yl9vTMcpkX7Njh/ZBkagR00YW+n0/6se5dylbhaYGtRCTpwJJuVZnjfkv5L133R0c2w7sTUp&#10;6rPIR+eMe2tB9uy2snu3hs8z8WNlnUnp1U/jMCEXTx69GRvlvJJCFOGnP/9F3Pa5I7wWR5HXTcdZ&#10;yqABDt5YQNdM1riFex6LU3Em61GogmR9OJtWmI5HBuw2kn5Ng53zSpBzg1mFWRbzc+5CKY6CdH46&#10;QVWcxVb011VPXRS3v3VHzHikNyYJBHFIcl6JdlybzdlPECm4BKDoGBqYS3vF9+M4hwnKLTrhquL7&#10;5fchs1aPPtoNmDnlsLF2BoisjhzDeaznGSbgBHjPNbzHpmc3xHVfujgu+Pzm2PwmdgqQmfNKsFuy&#10;JWzAqXf2az33aMDfsywNoRSiSYm+rgDaqgCtdiVJp2P3RAMgy7kQzispBHxwCthfqW8MAJ6759zo&#10;eGQgZzHOv68r7nr55i/98f/92sr9v33k5c77emMK+sl5JXagz8E5vOrdnrjwnZ4462WZDwozt7Zp&#10;r7BFnS8WQJlUinYNdiEH1796dlx6ZHMs4qxXsbY+r3NnpZqxYEOnegRrYzLASkc7+kehw+20rkcv&#10;mYQtR59YCexMjCLWKhOni6pT/wnKTH56GeRUZkuvXRErnx6Mpc/35Zx17UPaPNamwoAf8myXnNQp&#10;UsAWmTjFVlV0NMU49FzKPeA+Z5xq+3AgzjqxDYd0R3Qf25AUVnaalqGTsyNBHYqsTkNurZy3O8DO&#10;Q3VX81k4rLtPJU51erRb2qtTZ0kKbLGgdtpug8pLsUNgqhZsRz3rNw77p3Mk1hmF/E3gXNrVYmXw&#10;cO5VikaDK1LnZOJUOcVOptz5vdWjfi7PYMKsAQeiEZwy+Lzzj3uTRnw1DlSNyTLeV3BfLQ5ClhIL&#10;8VUM4Jxbq0SdWdt9bDB2oEuXgkssXlNH6Ig2XDAvO0FbNk4pJE5xKhtYWwvnyjgzBqxruGftQcPO&#10;WTH7oY6c1VTDutldpC3SQXJW7hk3rIhxnmcuC710UjwvZbxmGjrFdXcPijxTrME4XmNQ3KKJ0/NK&#10;THzV86wGB6rOnxcLWacZOIwGIoYhiyNcQ9beCmKTMCa5XNucb4p9M1FqQMGihHKexQCyjp4V187M&#10;larQ5K6FWVbkl+r8cllc1sDeLUBnGQhqwjcwcaojKfVOLTIpVjVh5L/Fsnaitty7Lrv2DO6Jlctw&#10;hPw60nPLmdUJkvLGmerVVy9J+rz2Jzqy09TZ34u4h5VgwfV7+mLnw9tiMo5siTj2OnQjtmMMzpgJ&#10;EoMhc7QDV2CnWcMR/EzHqxS9PlPbApaZIKbDQcyAC+dsjLYfvWXHoPP+1VnSwZo4reG1zm9xDu3k&#10;a5fGQmx3Ba+px5G1eMLXOI/VYpEWPrsZe7OYvT/n6FBse2NHdpTWI69TwQBShjvDWzu37vmu2IHe&#10;W3WoL+axltpbGR4WYeuazp8bk7dN557YyxssJijMCdVBk5pReqBi7QO21uI66YibkKtKMZmJNmTC&#10;2a0ypSj3VjivuG1V0vqve20gyrCFUj4t+tRq7OlQDL3aH4Ov9EYv+KAXfNF3WGr+ngxAtIBbPO8G&#10;uYZxPrOgDywqfa6dgM4otvh1vPeGbNVumh7TnSnPeslSk3O2WGcDd8qu3ZDDkemx6PqJyIc0YhaQ&#10;mKSwSM8K3kmcE/0Vu209K55B30dcKG4T54nD6sSPrKmdXPpeYk4L2aax91Is2tlnl6gyNhGd694X&#10;L3NsR10s+eTqWPVkVyxBrpyjuwQZM8notQqcq86wm7KFc2mnbeIGfVPeq4L3zQIw/j0C2XbWms/i&#10;TF8DowYATJqO4/cmUy0IagAvWAy3mM9rBevZsVrMGUgMyLmaBuaRyaSE58wZw5zfFXyWjCxVnTj7&#10;nFGTpzl/Gv2TiVP8N+nAalknacpdkzLObAl/KwuCHfNijmnIhgwOdq9mQh0bauevbBXqGZPUJrgt&#10;0piADrPrUerkig+uyHM8+ib0OHtvICnH2rBf49EtMjDUnMW+IQdjPoU9YC8MGs/EljdsnR4lfIZV&#10;9dnVzefUIIeNdpz2oD+5f1kxnEttUrWqtzkLXdXF8x5dlzih+/hAro/rr09hAUH5KV+jEn/BvVa2&#10;peo1IKNvIlvWEFhxMWfH9zdxKvbTp8lRJFwmvg2+n4HdshvBoPkC/tZxBlKb6ysVsZbiLAu/DV7K&#10;bCQFoskeRyCUr0D3ICPO49cn0/YbmE17ZBG5QXVxpj6cduRDbdHSOzWaWIsi5MKYSnZlcLYm855V&#10;yFQWt+kb2TmDbpy3pye6wNsbT26JBfd2J64o+JkLMnE6lnUp3TAlO2xkHbLw2zVXdxUpD+4X9kj/&#10;xwIaz+0IzurMF/pTJrUN6QPzd8UGWtnTWs6IAabShZyTzuakenQdrMRXBxpUrjAIaXxDG8/65GgY&#10;nxV7XM7v9dUngVcWPbw++vfiy+PH24VzFr79ea93x+7jXbH49jWxBH1uDEAWk6593e+P8knKQ7DX&#10;TjDihW93xtxbV2UCfjK6yBhD24PrYt29a2MdX41BtD+2PrsGyrF7RZyHLPji9Xl/nEPHNUkFa/GK&#10;8++lvhdHG/swBiL7lgV6dpxKh22XbnZXb50RzdgiRw0ZUzG2IquXsRYDpReDZy9/d0fSPC/b05uF&#10;RznLGZnQ7mmLM1nP/ltANBIcMOrBrhhm4hR/qnptY5QsdmRTgdFlIuudBfbsQyFxujCLVHKciPoH&#10;eRUDSe8tg4cBU7sz2p7aFm+991vxu+99IQY/1sdzcXY5X2Vr6hJvmTjVFmZXFjpZ/ZmJU/Ed3ztm&#10;wkT+OItM9ZPEVnydgF7regL8hS836ynsPfZJpiTPQBHPITWrzHBLn7wqvv5Xf5k+T4bouH7042/G&#10;Fft2xQpeY/LS81bKujgH3SaJFmyxiSBjgBViSnyrhmd6Y+D4RvZ+Qyzm53bBWNhq4Dfpi5H5jKOJ&#10;+/Q7vE+/muTy3vV18QUmoIPKby90dTv30mLYtfiqxjY7X3LOZX/sOLkztr92Tuw4vjnq7ioUXZp4&#10;s8vEAL0zyU3KVfEzC6+87HY58/RYijvWx1VvPxbf/svfjRtePC/qee08aXgPDUTvs+iTtCPd0fVM&#10;Yb0a8aFNeK3Ez15/YHtsPH5WLEf2W59Fbh7vfn99m/W1eV27TQXP8XN+ZpLP0WVXv3NzHHnvUBz/&#10;/otx4Ft3xM2vDeZogHJshzrnTHTZupcuj7f/4tvxb//1i/jpv3w7nv3aBUltqn3vONwbC9EpYrfF&#10;+3rinHe2xae+dm3c/lvXxKHvvR2P/sErMfuJobju+Qti8LGeWPFMf5x9eHM88KVz4vh7z8SJ7++L&#10;J7+5J4YOnZ3z2PPe+HznArbxLPrLrdy/LEpTn+jKOZyznu9NJqqtr5wXq58bilXIva8rY4+kQRzY&#10;1xXzeA8Ll4Z45o6XBnMNZt/ZnonTr/zwD2PRi1dG0tFyBkaiOy02cj+cmdjAfk1Bp03H9hjXVT5H&#10;od/FmgsfXR/nv3V2bD95TnYxdx5Enx7uj57DA7GUz7TYRt9enFANJisw7SFLxriVJ4uYTZ4qZ+45&#10;vpMJJM9nMgwoj/g7xZztrmfd+8FYc2RDlLGfFdyPRSpedp4mc5c4mtea7LDw1AIjMcietz4Wv/6l&#10;c2kzZBD/8d+/jue/8dUo5V5kjKjh/WSfKuW9avmqXbAIvQs7Of/RjhiBz5DnwLgKMurrsmiEs+I5&#10;N3mq75DnXvuNDigDR5g4tVikDFxR1dsazeiIjz1/TfzJX/9JfPqLT+LD9EUp52+y7CC855n6y66D&#10;uohLm6rNSKY9qcWNSfI5xavrM15QZFEIeGvGZfjzzxTG+ziOzqL5HEMHRtEmG6/Uf7MAuWjnnJiF&#10;rV/OeR08PBjXfuns2PF2oTFIut7T8W27TjueWp+YQl1eyecaIyhfW2ADrDRxKo4xxo0+L7U4CN1a&#10;gy61KCJpQLkP4x762TZNGPd31IENOM4p3vJCZ2yyIeA+bM39azMRsxRMbEFiCe/V/+y6uOhzhQaG&#10;/gMFu6X9GjzYHete6ALjI9fI/ry7+fuH18bFb3HmTnbHtiO8dn93DPGaTvyAlk+1FQo1r1maTA7G&#10;o8Syro2XjUHaD2M3xhBNnIqnMzm2ZUYhZrCgGjvWEkXGG9gPE2YyWVmsKCaYh/xVPtWbmHU4eLoW&#10;zOR6idllkRCbTwS/lOrPgquyWB75MCkpE1RS9fI3Jk8ngG16DmxFVw/F2gN92WAgW4Z+h7bXxKk6&#10;31FcxjdlLUgmMrBw7eoG7h9ZMVagfue9s8jMy2QqOMu41ng+70x9Ac6idsrRCCbHjJmPUdYTU0nV&#10;y/0iA1nsy9751YLSudhk/ULlVR/QUQh+9e/EBWcox5zvWp63Efnoe5pnwReT0t34aiPYzpmdtXy2&#10;hWxibrFBEXh8Avclo6JF8bLPbX9nIAbxrWo+uiqGg3fLxLvdTcmwYhG0LFSytVkwaAyg2svX8N7j&#10;8IXqeN2UK/AvOec2BpkcHo/9rb9iUbRcsjDjR+LotN/suUW0FpTKwFGCDNfZ7ev9gVdcs9FiV+TZ&#10;c+/5H+O/WScxnOMHPBd1u+fEvAfWRxOyaYGSDWDlrmH6ELyedWmW8Qb5Oh3fz+5t9ITsHDZn+JnT&#10;uZfZ+Dwl/i340Bn4lVcvTQaAEta8BN00XhuKLOiLzLu3kDh1vI8jxGTkGYmOddZpFv+mD7U6CynK&#10;2OvMqanTeJ8iXjdanWwxC7IyibMxlc/yuWc+sA6b1I3v0JnsBfpzOYblkQKL0HR8arvgyzgjZZ8A&#10;Q2E7RuobIpfqYmfkN24psK8au5KJxlxcC/6+WNA1SR3DntloabGZ+N7idsctfaD3yFC0H+jPYd92&#10;AxncsCpjIs6edCdpWAzY8WHvV+QI7Jw5gOI0cST1h10cUjP55lJXDgKGeo8MxqwX+2M872OljFUs&#10;Gi4pMWbykC33AbBYNAMtzQAfAxCXHtoRf/xnn8eo/DKNisblz/75/8WOg7fGfJTwZAywVDdW9UwQ&#10;7BjoB2jIdeysTOdapNHloJzB5oxnA5r4vHEIi864gDLpDFREKE6/Ol+nuKMpAzNJFYjj6uFZetXK&#10;+OIfnIhv/dUPAOxXAtZxjHnGWSxu7al1Ol01YRZ/LEJst0jOrRDw6WD1Ti50m5o85au0uYvvYn05&#10;NM7ls1Mq11SHC8HITeTei91gNq+RTVq7bzCW4+id99qmuPpLZ8WWNzHaGJMhLitxnGWwGWU+77bV&#10;hapcjcKpxGkFz+Sls2CVUdIZ4LgWsRZWnjQh0A2s2TD3F8E6g+cx8FayY3YGdw1qKuSrcVZ2HShU&#10;40h7tQLj4oyCyRgcOxymfXRFnIuTtO0NAzEYPgzLAEZFao71OEmrnu3OStNle7pjCU7Q2RiTC97o&#10;iR3HMIxHe2ILr98CqBrgtZNZ5wwYYlgNxo7GEGSnp8lB1kgDLq/6NPbAylQrOUoAB87fLOOgl0rV&#10;u6gaYzE3RiCj/twW9pwV44HHuZ79fF+MRH5MHGo8pRzTsGRnlwYFJSqlgdzWmTjVsLCGVrmYOHWP&#10;szuIfa5h/wZObIm+Y4OxkPe1I6pCZclaG2C1C6IFR79SpxkFY3WchmWKicB1LRn0SKfbZCnPerrb&#10;SFnImTTnFaia/LcUh6Vrm6JlN8/EeRjB2ZR683TwOlvMucawLiM9n6zblCc5a5yRCSgkHQYrOexe&#10;Gu76atAERsiyVbPSYc1EMW86uimkMViAYZmFwq1nHaymyYp4q3FQpFbkSEFp8Mv7l4qv/UhfbHqr&#10;L+Y9jMHjHjI5gBw6cLuGfzei9GoxMl5S9Vq1a1dQLetv54dBylaUvJ0c0tnY/W6wqoJ7ldKuhnt0&#10;rozJcoM/UghLTSj1kNQMdR9amcFEEwEmE5xDZMeJwSIVrvN7DORpJD330jJUYVicRTr3ETtOWQtk&#10;wkp4O2Hs4KjAmAkoG/ksac0KidPVse7TOJMYz1aA0GT0l7QEHZ/pi170zTSc/qprl+XfWW3TauIM&#10;UOBgamlf7WZcxPMt4m96HhyMGbd35PDpzgfOig+/cXtc+QZn/bObkoLbLnudq5xJxlnfCoi8FHD5&#10;xffui//++T/Ez3/5q/j9v/vb6H75Q6n77FqcAWjfcaQrHvvalXH4vafjJRywK96+LtoB7que6ozZ&#10;T3HvgIBOzts8ZENqptl8dc6pycKZAN8V+3VsB2Pr8W3RdWBbrN3rwHkcPu7beSWDnG0dkJGs+1IM&#10;WR/gsIH3qEPGP3Lypjjr0BVh55JzCs9A3qXQm8CZLeJnzisxoGyC0pl0diO18r3O7wz0yhAO1e43&#10;L4xdr50dbQexUTh+/Qd7o+1Ab95j6nXO1DyeY6JFPjo+Vo7yvulQW5VsUEDwZGCLc5TnivOfZ+yU&#10;vq3BoA4c2hzbXtmec1ucV2IC03kl1eyZCR+D2zrbFSZ4OTcCkJU4To3s76MvXY+R+l/zSn7xy7j3&#10;SycBEF3JvT+bv5fGKStSuZw7UYmjqLMjNUXaKh011seA6iRAxmh1Brrlf88rsUNkInIn1XQZ8p0z&#10;uXVYdIIAeC2c2w8+d2Uc+NqhWPfsWVGLI1XFuZiKXBroThsjeASo5uf5vdW0OobqMXTFGM5IzitZ&#10;UphXYoBu8a2rouaF3pjInp+prWI9TTDZBWVw0SIfZ54V3bQiSjhnzqbYsn9TXP7uOXHpFwvzSrRT&#10;W7icWbIRO7X1lZ6Ywx47n1MwaTddhTTp0u7w+eUmTgc5lwYUz56ddNt23VlIY8JV5zQrknmmseg+&#10;KcmcYdjI2Z1759pMnC68pyM+efSyf7nv5Zu+8/ETN//zUmRsOjIjDY1JxAWfbotrPt+Ho43twQa9&#10;TxvH1bm3O+ecWmVtYHHWtUvi3AM9cd3rW2Pn3t5Y+/D67DL3faSoc15m0gsK7q8vBBbze/RI6mw+&#10;t459NUktqJX5wkrgYvSRayxNXjXPP56/y2IlnmckussZ1cU4bQs5p4uf640yHT/WwQRXzivZjB1H&#10;pu021Q4a/NVBlqrXZPo41le5l6bXKmGdoQruZ9vxHWCG7bEe7DcF3FfJnjlnTWwklarziBv4TM+B&#10;xWl2RuvQNGycUeg41V74bAa0TtstbQB7kfNK2C87h+oMxCOnTdhCO5MEplYUaqvGIZ8mVbSzY8SN&#10;3Kd6WTqZhayxc1JSTpE3Z13YAZbnWHuFzDkXWQdRmtwNz/bH2lOJ0xU4rn6uNDLaH51og9MmHjw3&#10;BhcMyhmwb+A8D53cgL3qjUXYyFHuGT+3srcZ58arcaA1Gnuaok46bJwf5/aZ+HG2ipW4Jjaads3K&#10;5EGTjhD6o5j3rcUOeSYrkRMTUHaKC9ItxBrhs7JWdiNb/OU9ZuGWwQXslYHoMmyTwQ+/t4jHbqiG&#10;HTOzO6z23LkxH4fexLa63kCtOC07Trk/Z9jYba7z5RnKSmy7mnCa7TYt5XJeSRP7Xm4ntOuks4D8&#10;2K07Az2sE6OuLkEGqtk7g2Oz0bfN0niBvUySOqe2CixjRagJpEb+baeN//bvTGyegS5OOjH20ADw&#10;cPUdGFNKzXoceB01HbaOF3qSOlWduRzHx5EOJlDXYIe6kL+69Y3h/OOaG5bFWN5b+sLsOuTrPPyI&#10;GZfiwLJm/sx5JVL9OF+0Hiwj7jfRYcBFR3IC+zoR+TN57fmWotFzaRFIDfpWOlDlxw6fmTxvBc6+&#10;M0TrLMriNQt1BvFxWsWg2gP2YduBvtiCzV6OzbQ4rpA4XZ/MBXaYSXVs4VMH+GjB0/gsBh3xXZYg&#10;d80Xz4/J4J8Gnk2n1qpxu5ItiBCDjmeP7GgvwV/wnJV+xGKVNZksMBCSXWsmjThHxTrvyMqST6yI&#10;DS/3RPvJ/sTv0ptaLLLjxFBsfLU/afy6jvVGN/iix47TQ2C9h9bzjKujBh16OsgxnLNqQajBJplw&#10;1PcmDrMgENmyu22GiVPOsUlO7ZT7ULlzVlLsJpUVV9F1y6KONa/lfU18OTemDpmXlaTEfeG9qq4C&#10;V/P8Bix1yE2+5RxXfTSxp0ET1sD5SWfgiw43ccPnz7xsQVL/iz+ldbJjSiafsmuWpn6tRB/O/8Qq&#10;5KkrFoCLDORbKOzIAYOb7k3jLeDLs2ZmNbWJOxPEzgifhLyqd+2YTjzBvy36Stnnkmmllsvv7cQ0&#10;qVigsgUrIIfzwK8mDSwaS+xnABgfWDp9aa60feXgSuVw+6M7o2EXWNXEKbawygKHU4nTZAxinxvR&#10;IeXoE/deObWoTx9DfaxOmYtfnSNb3JvByVlsKFa2sGKSOBibY7CrGBysL2SRbCYn0XN1yJ/JX3WK&#10;ibFKdImdwxbiWlkuo0s9OqOK39vZ51iFxke6YgYYx0r0GvSUnfJieUefSDNm4jTxfldjNGyeHjW8&#10;p4UKdsiV8DqLmKbf256Jqa4T/YkFDRLJRuC8zJxxqq+B7yX2ruf97Z6QDUImFq8NRzfGQtldkAXn&#10;JYk100aBTwxElnIWx6kvsCF2QjQiB7PwR03Sa3O0ExNZyyJtG/YxZZ9nlNqryJjDZeB/sFYV8isN&#10;v+tmsZbMIPl6fS8Tp+6DthCb7c8be6ZEM/unrIxDJgqJmULXlP7rWJ4x57Jx3yat5jzLWTw6mL5k&#10;6+3oduyUNtu5aJk45f1L2VOLeE2cFrEv6gcDWBZaZJcC75dzqfi3idPh2NGpYNVaPt/7lnnCIGv6&#10;w7ymhmfLbiEwSFlXS/7cSntHp5RgKw0oG6zT586zyZpJ2+zMXJ/RcRDi0iawWTeYacv+roIvj6+y&#10;43h3nPtad5z/Sncsxz9YAp4yBrCatZfWsB//IWMEB7ujl++NZZz/dnfMv311BhgbuWdjDCuwdcYc&#10;Vt+7Ns7a15kBdFkNjAtI5+zIA3WfsQvxgkXgFui3su8Wh0/C75fRQX/cGIixELsoDEB71ixA85k9&#10;G9NuXp6Jp4ypGFsBtxpr2fBGX1zxxW1xyVvbYhV+cdu+wZiKvlLvaQuTFlBZcI0MDiNrxlTsahun&#10;n4dtMwCZs02XsX98nch6D7sUH511zlgCl3GO4chYvhfPI+6p4jlm3mFgFczy8bYYeP7c+M0ffiu+&#10;/t3PRc8tPdkVkvimDeyOjSwWP3PGstOMfTTGlfSd2DljOnapmCyUGtQYWfoC6LYaftb7xPpYw73a&#10;Taif5UgRxzUYb7OrcCG6rOfZ6+Obf/vX/7+O0//7178fNxw+J5ki9IX1YyaxJnXYkmTeQVfoFxoD&#10;NBY4iXPV/FxfDBwdir6XhnJMk2fH4jk7qJMhBZ2T/po+S8YoONfGIE105YU/wvuMQweNZF18ngp0&#10;s7Pj2vbhh4NvOw/1YnMHY+jE1tjmbH98SWkwz2RdDa7rc8kiZFLPTqlJ/Mwk3Wj1hVjFz2U/ht3d&#10;Gbd85WD8yV/+QVz14vnZiT4fTL72xZ6YhY6fjK1fg0yveJz3AJ9YbKY/7RzTtS9uiZ6XNmVRvfNG&#10;m/Qpn5GmtysTjs7JXMn7zEauTE7Pw0dfDD74yJduj+PfPxwvf39/7PvmJ+KqV/pjCX/nfWfilGdY&#10;se/8OP6nvxM/+/nP4yf/9Nvx4Fd2xWb8K4tTO7Dpc/E3LS5eiP987ttb4ravXRe3f+2aeOGPj8U9&#10;X98XCz6zOW7ee150YDfanhvCZ98ad37+rDj+3mfixPcPxN5v749txy7JTtgZ+ApTuX8Zk/THnV3q&#10;z7zfOVwykziP01EEG45uj8V7BmMB+M1C7Apkx4aCnhcKHbUWPWchBXjJRLIMJS9+8c74/b/601h9&#10;+ENxhgFzzxLPaOLN7l8TqBaYOHN5JpiqjvcrA2sZ11I/SY17/uv4Nq+cxX5vyU7T7pcGohs5WIxv&#10;rwzblTYCWbfz/wxj3PeAqfws49y8T8oYn5n7zhpn553YEB17mmXAWPKap3pj/cEBZAt5+kxPMmXV&#10;KN9cTSZOkYmFrM0EzsAE7JEMgo53WM/6PffZT8Qvf/Gvp05OxH/+MuLwH309Wu7qzESA4wi81xLO&#10;TBlf3b/p/Lz/M2CVR9cnjfTp+xyOLMvAIqudM6yde619l5o7Y9xc6nLnc5s4TYr3tfXJXCNl6Yee&#10;vSL+4m9/GE/81sFY+vhQdo9NBgdMY20dMfJ+sTWXoyws6D2D8ym9qjGDkbvRv9giGf5O67ap586K&#10;ycjvMOPb+gGuq++BbvPrMPSaBW4VYC0TPcvvBuu/2Bf9B/vi2i+cE7vfAZ+ie/tO9iVryib1L/q4&#10;6/nOaACHG783pmuRkMVlsgFWgZeqxTFc1RYX6V9zj5VgIjvJxYO5v+i6M9EnOf+Vz3bU21juw0K3&#10;nQc6YwDb0nZPe6wCX1i0swx8OBE8YBFu/wvr49x3OVuvODsZ24XdMgYmW8tq7JrMfqv4Ko7uenJ9&#10;xujO5izuONYdm3mdtnEj1wr2MRmreE9Hg5motKvVJJiYJBN96Bw7TvUjjVVaRK+NckZpzjefX51x&#10;n0lgJH3LMtbEueTGiZ3vOgsZKnWMFbJn4lTMZAGtRUKyEeY8dDCkidNSfpaJU5usWNczLGBk7RJ3&#10;IP/mddqf34jPsCHWHxqIes7rpBuXJwOKcjaCs+I4NRkeGljnes6WScvGm1dG9bK6KLcwX0wlLhIf&#10;iZssuDaGwF6YiJe+2GK9sZx1m1oq1jRkvmXsXevjTPGcGItzN5J10v/WPxotProcDMDrTJzaSGRO&#10;xvnIJWAAfYH8DHGBvgv63ISiIyz6Hu9LBjvHki0EjzTzPHWso12c1b2sE7igqgNfmbMkW47YzlF4&#10;zuXe8s4AOK0nyrCjY7MooVC4VMN9y6AoVW8d/07Mqw3mDMqG4rg6mbBaWPPp1y9J/0/fIH1t/YdL&#10;FmbhlsxXJu+UUYsWJ/H6Mzk7Z3L+9EXq8AHKLPhCFsay/zZwOdIxxzNyvxbe25lbLRbHx5KWWwre&#10;HKmBjkxWDNazmNdk0pS91g+o4+xncSNnyPhRdf/k/L4CvWG831Fayz7UER13DhaYNMGbxquKwEGy&#10;UhgvGImeljrdgqTZyKDF1s45r+Pn+kkWltaqs/zKM+s3yTBjU0CxZ5S9yy565MlYlGwt+mEm2E1g&#10;t+DT6RPO4Vwu0fagZ43bz3m8M0cEWHC9TAxyLuu+pDbKeYZJ6LFiMJSY227XOmRqDniqaQvYnLWy&#10;yHEY9+goFf02cxLObzU/YOJU/emoH/H0OPSJxRsf6HtpMDuLFuHMC6aqUMrSqVltPuZhDIuUGAah&#10;VTqCltPBVxUhwp9BOS6rHgw+6CRXceh7XkARHtkQqw4NRulDGE3eT2DmjDurWZyT48OPR6Ct4Knl&#10;xqXAvfTQWfGdP/98Djs/HYz+y3/5Wew+fm/MASQ5VL2av7UtXJqGeo0y10IM6SqAtYmpNLoaPzbK&#10;jZR/PjsVz1uQILsM4apGEVnpr6KwQroEQcw5loDPGgSkoa81ll2xIr74jSPxw5/8KK448bFoQDBM&#10;hFjR24BS00k7bVTs3jOpp6FVEahw7B4oOZU4LTMYrWHBSVnwMZw8DKjzL7JDCmERbEsRlVQGrIdV&#10;qtUI5oyrFkcnwFIKsB3HN8ZVX94dm9/sj55X+6IP4zKggeH7jSjzlY8gnAbgODAmUO2c1VCW4/Tp&#10;eFfphKIUqkxSIfBVKNAWhMqA/jCTDuzzGSgJD6oH0ABIdrEgLO0AapX+cpwYE59Wga5k/3ROdKKm&#10;f2Jl7HKeyRu90XsUI4cx6dch4lq7rztWmjjFsVrKVymydr/SF+e8hjE50h1bDVwf7oltvHYzTtfK&#10;JzujgsMobat8+KOQKYM3qQS5TBQaSMp5MzisdpRKQaMhLGW9M3EqlQHrcOaVy2KiPPw8z2j2/4yL&#10;F6d8Ln++rzAwXCeQQ6FSs6Lb7icDiQahJ1y1DJleFKXtjemsup7Jda2T7IE7ZVjqOC9y9HceG4gl&#10;e/twNjqj+PxC+/4kFL0BJ2nurMYpBeiNYc3tOG0enBa17c2ZiHg/AO17a1j83gA8Pz/j/ELg2/Z6&#10;qcOKAEEGISqR/+EmiTAMZ1yDweVcGlS3ekenWxpEP3/Oox1Js2Pw0vM7zmAQyi3nsfgZgkTOi1XF&#10;dspOQxFvPbIpq6fmA+oNQFYBHKtYZ7t3kj5LOiAMxijuKcEUz2CwfM2x/hjAyZwM8JB73y6fcpRu&#10;HcZZWs4WFLPV5xqVejtOMTQ1PIudnxoCuyymX74oh5s7N6OGZzTxZvdcgwAChVvM+2SXMXvlPtmR&#10;bIeNNILTrl+aAEFaAQ1CUikhB1ICVvH+Bg3sOjTAV43MNPAMGhaDt9IQ2T2pjBmkyAAq58QCBoP0&#10;9Xy+81AXcC47rl8V6z6Ngv4oxvS2NUmlNwN5uvTgzliNIXdWVjVAoeJKz1hbzsY0yOt8WR37cnTi&#10;XJ5vDjLR+8BgLLy9M+dm9Tx8Xtz0+qfi6je3x7Wf3Rndx/tiOnswC4dJR8hKJxOnV7zTE1/63r3x&#10;3z//x/j3X/wqvvqjH8aSgxcUdDT37wzJTYe64sGvXhBH3ns6jnzvQM4rWf9MgRLbLkopN9Y/21mg&#10;38WBm3PqasbJcS7KEpy5oWMbYsdJaYa2xJLne6NJJwFjbwBy8HBvNGP8dWDW4SD2HeiLxqd60o48&#10;/M7H49bPP8n+9WYgK4e2sz/SaI3BxpSj9yygMXHayrpJa6WDbmeHZ6UPIL37zXNj28ldOMAbs6Os&#10;HbDqXILZ3GM1sjwZHTwP2a7B2ZSKJW2UeswzYZDTveSzU2fogHtxLvJ8GdxAZu2W6ndeySs7YuVe&#10;nDjsi/pQm2EVaQ17ZFGR96Rz0sB92u2wHP09+2Or44GD10T8+j8Khor//vW/fx2P/NbbUXxXTyzF&#10;4ZEhwTkGgjq793Q2rb6dwHuZoEqnzftExqXyk87YhJnJuEyccsmMYPLUQgF598twGIoBuV6lzivp&#10;borWbdPjlueviS999yux/fA1UWNgHf3uvBKTwOlonbZX2nCvU4lTq0c9J6PPmlNInAKitVXqvEU3&#10;A/CQvyLW4UyBjXvJeyT48iu6o0idhE51jrQVcxsPbYyz39gaV35xa2zXRuH4bOQyiWrl6BYuK8RM&#10;ahhsd76UgN7EqZ0dOa/EYNDAlAwA2YGrDdAJrcD265BZPapMlaDDrB4t5myORxdN/3hbzEQ2FqJ/&#10;zscp70ePdPP8cz7xv+aVsLZtD7Rzf905L1jKnex6wP6YOLXQR8qd1Xu6AP8rYtaNy+LcE91x0avd&#10;WZXa+yRYA7nTUTVx6rzMMp4/HX11uZf2Ct1qQZVUbs6B1ZY6V8ygtU7OOIBurveCqijrmxIjkNMi&#10;gSh7PYLXCtaLkdN5nLWZz/XmWAOTbj5rrtfmGVGOLjOoLbX9OPSUslGyvEB3LMX4MGTAIJSOidTy&#10;pTeuio1Hd0XPK1tj5UsD0cq5rb2kUMFYjo4sA8gmpaDVwiYItLECWa76PjuAsXs8U9oNE6d2tHrx&#10;bx2+ZB7h3xOR59PzSmo2Yqse7IoiHGTttmtjYmIC96ZjoP3N6m722VmOdhGZXNABOpP7KWPfRoqR&#10;/Dw/189HDgXsTdzzwJ5Cx6kdSMtwoBrYMzsoTVLWbZiaFZcmH5wJ44xZKbfsHJS2a/DNLRkUXfYE&#10;WFSdwBqVIJM5r4R7q+tviXpwU31nQ87YNuljAs5Ol3IcjQbO3eTds7KrzICdet7ipmbuoRksVoq9&#10;ch5LJjEB4yaK3UPpME3wNPJ77ZXzSuqQZW2pFbg6W0kRw97ZLWb1aT3Y1Xkl3ofJwmY+K88gGMZk&#10;qYVCJj91ghpvWpF0VJ6jGoPFfHUtysG3ZesK80oacaZqsKulrL8BYBPwlTzTVOy9tDmjWXe7+Ceh&#10;7y3c0fFqwvmw67SS9XemqZ1T0t84u8SKUumHx/DvSSa+2TPneusQmfy2cMbKTvXQGPRGA/tnh92U&#10;W1ZFJ3vnfBKxYRt7YeXoUs5u+9M4QzfhU1gkwlVz0/KUybHIo45wDfcinda08w0QzcrPFP9P4jXN&#10;6vFz0A3IgXrT+W46XXZmidUt+LKDuJx1tWrXqmIrjk2aWnndwJmai32vvmF5/sx5qNM/tCKTAFN4&#10;Rim5Zlswhe3vfaYT3TaQNsrOhlaedwbrZRLabkhHODhHtP+V/qTkNKg6AzuW1GxXLkr6qEYwyEj2&#10;cwL7YTGBzmnO20evlYAnnNmnf6DzZsGiXYrifSuE7dg30WqHvFS9Cz6yHNvdE+vB2QYQdHCnoMe2&#10;Hx2ITSf7o/tEb6w3aXqsNwYtyOJaYifXh1dmMlg60mHInbRfWRHPetmxZzdULXJht1ypjjUyJVVv&#10;LXi3FnktOxdnGtnVt6razdrzHMXcf87S5dnGIuNF3GPdjpkhZWsV2C3nCSunPO9E9kSa2BJek5iN&#10;vTEBUOOZRJ9VopOktff8y0IjdenMi+bFTHS8tNFSXhlcMEAqdWgWjq6ojXkfXxWLda7ZD7GL1yJk&#10;zOTpCvbDPSzfNTvG+ZzcqwliuwtH817i2pyzjLzJfuI8tgo+v5pLatsxXFZOW0EthnO2qV2qng0D&#10;vOWcn2GsmYVz/n36wDL18IwGR5StaZyFjx+7PaZetCpHxYivZQuqRWc547TGi32uFwewZhWedc6s&#10;f5vFnNoc5MKCpFZ0j+e+YZA1Zd2sWjch4RwsE5quq89qEYlV+xYO2qkx5YpF2cnn7C073yb6Gdyf&#10;WFv95QxmZ3HbNSzVZRaYYY8XIMczrsCH4rL4RiwvpjfA4IzT2s7GHJ3RzPdiaLujy9fVZ8J20jn8&#10;+7a26AbXdpwcyCSnhUfqQZOn5fo5vDYr7MX1nOFKZGwa9t2iTguKtxzdGPOuAfcjC56NxDr6NL4P&#10;l77OBPbCrgMD8AZ1Dd4XIdsW0OSYAm2oegEZPeNUgc6ZvNbAdRM6pKi7JZPF3pujAWQsyEQp/86C&#10;nv/tt3nhizV0T8FutCSLwyhkRZ1qx+kU9l8sM44zZhdtGWdhLHK9AHzdcRT/6dimmIIOM6GWPib3&#10;ZZB6PGfJ7uBkP2prCMeOSH2tT2rnYzk2yS4B5weLB7wPi5UWPdeXLAH6vnavFnM2HROgTOR4lIXV&#10;mTgtxVbrQ1vY5Rm26NjueRO/4ph8VrE0l9TPBhL1y2TGWoru3ojvvu1gVwaJ9em34tvvOtkTF7ze&#10;lz7HYnwPYwBZRP1id/ScihF087UH/TMIRtz9dncsuJO1QbdZeGCMwVjDEuzdUvTp4N6uQlcfdnO0&#10;8sl9mvBUjk346/+YsLTjVB1Zpe3kmTORj4zbuSxeNhhovCep3DZNT3xtIcfCO1bHplcKMZUM3nMZ&#10;axkCI1z+pZ1xzqtbYxn+0rpDg7HAIl10nF3ao7gfE8valdx/cc4djg/pjEp8gEX3todzTQsxoELi&#10;tIT1tpMtRylwjybJ7brMtWZtvSzmMSg9DZ9SX9Lvzzp0dXz7R38WX//O29Hz4a5o4Fx4xirW1EU5&#10;z1SyvgnfYVYWXZowNdaljTP25Zw840z1YAcDnHmfnAuThPptK+5dG0seWh+VJrM4J8bYMtnJOdc3&#10;mocu6993S3z37//u/W5Tr7/469+LG46dF7PRwyYhjOmN5Qw6m3WGvjy6Qr1nDNCi2VLO1aJ9/THE&#10;2e3a2xct4HP9ntHIsYlTr2EG3A2wG2+0YE6fRf9WqlJxBL7eCHCliUpnoDlb3GdwTujafXaaDkbX&#10;od6kAN9wYnvseg1fEl0/gX070+QZr7cISOpXbbSUpyNZE+2LtH7pl/nZvHfJ/QPxyDfejT//q2/E&#10;1XvPy+J4E56dyLM2ZDr+9npkeh5rJz1pA3hQqkKvthc3RRc+5vw9hVE4Dfh/FitPx3eejmyswk/R&#10;1556ChfMY91tMLjjdx6KE99/KV7+/t7Y8/sfiXOPg3HBYXZYpc7BRk19bmc8953Pxj/+x7/FD/7m&#10;5fjo5zbFxuM9ObprHVjE7k5n75s4PeedzfGJ3zZxem185o+ei3u/9lz0P787PvbS+VkI3fni5th+&#10;aEd87LNb48h3H8mO04PfPRDnv3EtOAX8x/tIxzsV+V/Lexsbkq3KBLAJ4kpkxC7aRfx+4PDWWLBn&#10;IBbyc2ci1jyKLLG+68FJS54GJyMny9AJXTy3VPbS5+7//O3x/R//ZZz16t0x4lZ8Tdfes4DuNHYw&#10;jMviu1qw5RTkpzVlSbvKerAWDR9fHbuOb4ytr+7MmbarDxS6jbsPDeT4j6nIr0md8eoI7FcJ+5Cs&#10;isYL9MO9tB0mWjx/+huXLik0BmG3bA4aga4bg85bhl03bj6Irm59Bt8M/a18izvsRm5Gniy4dnyA&#10;7Coy0EzhXqUyf+FLt8XPf/7/3o9v/9evIl79k29H0z09mWyQ1riOc1aBHJUhR/VPITesrXpwETrQ&#10;GMHpxKmxlTI+r4g1cOZ2kbFO/Mrs2uN758TrS0iNL0NVxaraTDbq07SgE29+6uL40U/+Il76g7di&#10;1TPbsqmkHvtuh7t632Ks0/F+8wJnoJctAM6ziX0wcSQuT32mbuNq2TI1ZrK30pQPPx2X8X3AVSN5&#10;L22sPoJjxOqx52vRNcv3gke5rvz8uXHOuxui97W+6MUepA5G/xr3kuFs6lWFwiv1vkVC2dSCDy1L&#10;VbXxbfwaf263WCX6VJ9qMmsmDWcmcNEh0ho7n9pCEinmxbg2N2w71JU0n4vBFivB+KtNnIKnLGiW&#10;0apvb0fs/CyyjX2w0LAXu2XytMO4lIlTLr8ufKIzel/oikve7ovtx7tj69Hu2Gxz0CG+P+AoIM76&#10;p8Hk3N9E1ttCPZOd2tbEcdgRKXyl5LboUbkzFqT/UuyM01OJ04r2phiPrTHfUMrPHUlnsnPMlcvA&#10;tujcz/QU9Du2WpYiMZ5MVTKU6BNNwv6PRWYmgrGccWrhjbkBE7nvF9Qj+1LVrnlqMHpPDMW6w/05&#10;jms0/oix3Zpz+Uz20/iG3eBFyKZdhyZOlaOKhVXgEoupeS7f1+fkTKVeP+3P81l2bhqDsiB+vL4F&#10;99KEX2geKunS0XfDeP0o3kNfxiKwYdh//aTaj62OBchOozib55X9oRQdbow919SzjD1SjzhixwK8&#10;rofQDTyLusrEqSNdKnlfsYC+cbKcdDXiq/BZVy9NuTfhPwVdt+GdgWgD65jsLhNLgydMNNbjMzbj&#10;m6c9Bq/WdDRk4tTiRQtMLZCexL+ngFXnfXRl6k5jnuPRaY6Iq8P2NXAfxpVSPpFNcbdF0e6JBctT&#10;0ScWUBvflk1rHPdg8Zhdkf7bvI3jIseI6zkDDch4LedCdp8ZdxUY8zzPypx5Dn0ImbBkXpHJJuMl&#10;4HKpeqsHWqPa0T6cMZ+vhGvo3gvi4s9cFtX8rYXgMnRWsKbqYptfjBWNxs8Zjj60McfxLzJPyEon&#10;Q0/m+tgv8e94LhOnFl2LGbw37bK4O2WI7+04zc5hzoRMZeXcdyV4fCl2NRmDsL0Lufw6HxvstRgs&#10;molTdFGV82qxG9V3cpbYf/3DJmRq/u2s48bJOT848Y+fxc9tcKhn3ZIS3HgB6+f+KWfmGUyWS738&#10;ga4DfdEByLDtVYe/jhv2IGSFs1QGBkDSqAAkTjsk/8uwDONgOY/NQK8dGAbqSnF42ngwO06t9mli&#10;AasB4BrHJqtyMCoOxl2AEZGa0JlHVroalN61d0t88wdvxa9+9d/xKyyL10/+7d/iytcexwnFyHI4&#10;rHK1a8nK35kcYqvjVgFY+h5aFwsAhOM1pGxIAh83DJAzQocd0KiytGLFAEomB1FIUryWdTZntZ40&#10;BiYZrRpYctmy+NzvHYwf/dPfxc1v3pOVonYZNLnZ3OtwD6NGhcMvaBc0W/GhUTGBOkrHpKc1gbIJ&#10;0zQsi6tjzgeXRhMgahLrcIaBftcVBWhycAwbY0K2BGBolfuSj6yKjkMbsnJrC2t59Zd2x7a3BgqJ&#10;UwyLQWkdDjtO25/H2HLg7GYpNwnFcyRVL5fPZPBQw1KlU2tQECA+BcCqoU+6C0Epz2Ei1IMo6Jbe&#10;qeKG5dH9ZEcMYgys/lwqFcEj62MNaz6dwzgegZr5qVVxzhtdOXN1I06TTpFzTOxoc7aDcw1MnjpL&#10;cS3A6YLXBuNcjGHS9cgVz9etBq9RSF0A0Bk401b5WH05zKAq62Ml8jBky/WWorEOGRjBz3OArwpM&#10;o8J6lyxgredWpYG1G7aI5yjFaZCyzQ6OSgz2UpxUg7MqdKtXnNeUc3Rw9q3C8ECNwqgUs48OGDaZ&#10;kK37/H0mHPhq5ZWFA403rAAoboj2I/2x5IXeDJQ4X7N+01QM27IYBWhq5F6lobJabDhOrF3WjV2t&#10;UbfmVOJUZ0ujAhhJusOkMkDp65xzvixMyOp9jL+B99q+KVlpNvL2dRnMckacHOg6zCORQZOmXmNZ&#10;u7kAALvpdBRUElZd2ArvmcjP8DxzVkaxplU7ZsQU1mDwpY2ZSLLrVEpAE6d29Va4RtL9dTRllbbV&#10;SXmP6AOrZtYeH4xBHOXpn1pd4HVXBtfVZ6fpQmRr+vYZUY+h0dGrR6kZ3JX+1wBcVqrzni28zmDM&#10;VIBtPYZlNOejElmdfAnGnmfUmDg/z4SLnVbSDVZzTlox3k2XLiwEEvlc527ZTVyOLFvxY+LU+YI6&#10;5XU8o51QjVKaYViar1uadItjWEsr4wxuG3jXeGVFDp/fgKGQL34BIKTj+tXRcVtnTPuYNB9rovWO&#10;9liIk3npgd2xnL2t+dCK7Pgr9+8+3pZVbxrzIq6RnDUrdBagF2fjBPXc1xfL7+zM5FP3Q+fH9a/e&#10;Ete/uTNufPf86H25L2Yjq3NxgJYD0KTg2XrCxGlvfOX798Yv/usf41/+87/j9T/7w6h+bmtBl7Cn&#10;duxu2N8V9395d1L1Hvvewbjv6w9H3/MY/Sc7Yz7A1orIZXyfFELoUBOE0vHY6evcEn/ef6gvdr5+&#10;UazZtzmrs+qe6Ilq5Nv5bc4mWopc9eM8Xnhsa84raXiyJ6YBVJ9692Nx6JufjSmf2ZlzCpWvrBzl&#10;DCiHXtIX67RORmdPQA9K6e48QxOUa59xXvLZMfTq2TF4fEvOK2nHCW472JtOmhWqzlG0k7sax+uM&#10;B7BVOkDqU9Y3HWxplqQV1VZxrjKw5VfPmOeLs68xHdw/FNv4jNUHB6MZJ99Eo0lOq9YFNjNx/Gbe&#10;ty4roKQglZZkEQ7wQn5//2E7Tv8zHSAdoX//71/HU1/7fJTc1YOD2B3NrKuAzqB3Gc+qw1zm7A9B&#10;A0Az2Ry0VVx2j+u8C2pMxmmrpN/QCSjl7GX3h4BqaEoUodMnSde2piGrLFs5Vx994er4gx/+QVz7&#10;+q0x7a6OBMhT7U7icwWNGXjQfrsmOkGsg0Db6kLB8Ug+R9aF92dy83XWNTgqz/WGc4TG8wzOK3FG&#10;iQUnBs5MgEhDN4lzM3r3vJh81ZJoR3dsfHlTXP3FHbH9zULwSRslXW8mTl9nH7En2qAEJ5zFSp6p&#10;zK4ynSBtMOcsK96cyaHjyr1KJW7BwRk4Y8qSBRXOy6x1bbDtdua1sI5TAGGrsU879nXFWpzN9fe1&#10;x6o71sQi1nskOtZE49pH18ZlX+iOHdzPEHKs/XEWiYnTtTg26/YWkqdTPwko/+SquOD17jj/ZHds&#10;0fF5tis6kM/pnHuDlgLXInSpjmXqcZ0EdIgBRrHUOGRf7CN1eBnrrSPrnL+J7K1On7Q75Z0t2clh&#10;gYwOUGII7R/vJ51189O9WcVv55DdVzmvBL1p55f0PAYRJ/H+zoXNIp/2hpzBmnSbfKYJQSmZTWD0&#10;HNqGE7SVfRrgzHdnp5dFVRV2qrCPBhdk9dBBN0hhRXcZOq2+kz0xcSrbCPeaz6ru1wnyjLEX4kEL&#10;U6yObMTGeD/V2GRnpcpoYvA5nRlkcTzPon6Vhl5bK16aje5Yhd2R7tvEuHIr3besDeloibdY52EA&#10;XWlMTTj1PD3Is/Rl4nSef4tTl0kF7YSfn/agMStDtY1F3JuzNip4zo1vbY4Nb/TGbPSZxRUjz8V5&#10;wi7ZOW2Vbv2g80qac15JA/tWY8cVuMIiojKwoEnMVkD6NHS5AbFG1qsI7NYKZmpGtqVisrPM57Rr&#10;VPzgnpjwlzKs6oZlOXOtYcu0KAWXjLh4cc5ZsaCvGFxq0EZHSgelbuf/JE4XoI/E0haRmThVDuwQ&#10;s6I1nUlwpLNXxTRZNKczx7Nkp82pxGnTzplJly3OStod79NnQv85R3I8tmkUZ2Ycds2A2HT2pgE5&#10;aOV81bCPJtnViY7bsJrUjrs69E0FclqGHlPnmywaiRzZaWfSyOp7g5zjue+Wa9j/zdOi8da2WAM2&#10;XIbDI81O22MdsQLMsvqRjujAPs27HMy2Ar1k5St2NQNHvJcz+a1KnofDZfJaWqQM7rD+VpjrtFlU&#10;YfJZiv4Msu9gT1gnk2OeN+e8lIJNhvOziciWAXb3yJEHtfxsNs/TcjOv42d1rM2UD6+Mxaz7FJy/&#10;qdj1yexhM3p79eMdYPC+WPtSb7LetPC8FtvYCalTORe970zw/lf7szp6Ps8798mu7CApv3FZoXPz&#10;ykUxnnMkZvFMmEDNLgI+t/L65Th867Kj1/m4jjkx4JNzb5GfWpxcGT1MhNTynPNuXpZzA7tf6YsJ&#10;7JWYafLVS2Ir52TrK/3R/3IvvllP9B52zmlvbDrWG8uf6ozJt6yKube3J1OJc3PHIavSiMmK4r4Z&#10;SGtELqo/DA4bmhp1yNS065YlfVEdOFsbJf1aJVjcpKdzwBv4WwvPJvE+45F7O6O1aXaLm9iQESSD&#10;YMjfKF7r+VDnW8woA4q2zxn4BiZM2o5hze2UMnFahi8z/ZzZSbVo4lR5LEYu7HIu+xC/R2bsSJj9&#10;idWxEEd7DntjV3tS9iJf8zi3Vi7bHewZNXHrXHwx9Wh0jDPWxnBZsPiBjxWSqHZe6+wnVS/7YWGk&#10;9tzgqBhOxqUa7sOZZL6v83+ygICzYMejAQI7lk0OZ0EUumrJtSvi+S8fjAXXDWTi1C5L6URr+grd&#10;ZCYeDQw2cPYtKJWi18CFs4nVm9ocEzcW/7V+cHnUct4b0XeJcTkDFqlMULexpuJsKXvVS85ILRTU&#10;old4L+mFa3kOq7uLsCdibCm/TPBO5P1bna/Ez8eAM6t5rin48fP1wZGHakdZ8P6J5bFNdXy2Fexi&#10;fSvwp/K5C3nfFp6hYi1n2YQq+nvyLSvBuT3ReXIwx5ikLcFv8RqnzeRvLaqys7rUJBDPPQ2/Mwtl&#10;uIbwvWaj/2S1GYN8ZrBQnwYcnLoROzSWvcjEKTIi28oiYw/ImbbKYhrn8DpLSh9qDHJqcZhJFMdH&#10;1G2eEcXcpzJgQjm7I0ycuu76T9pYOwc5r3nf/L12qqFrStS2NWRF/XDkwYJBA9zOAxuH7rC7sAHc&#10;ZvCxGD1h92wb53Pw6MaYJl4Wm/FZmTjl/R0zoz43yFnu+7Kf2k3tfym+jp0pqedZe2l5tcsWJC4C&#10;v5lUMACrDFgYZBLNkScmt0vmVedlx6k+tDLiOktlL+2evnauJfeb/jfPdybPaQBcGz4FH6gDrKTv&#10;fnpu6SbpCfm6C1/lkjeGcr7bInSgMQBjAXasdaAPjRGYON1gYPlkT5z3Fq+7uy399lb0kDOrjDUs&#10;swMI+9P3bGf072FP9HXFyNynwS3Hr3iPJvRNCNrVONUCVnwwO0H0/Qpzywrd2yZOLSi389mu9VJ1&#10;EDpp2ePrMpYiS4qxFWMsxlo2vdEfV35pF8+zORY+gy9yYCja0IMmTsuRrQnsl7Ebg/Lpx/NvE6ey&#10;otXz3PNvb8uRDMaASuzwNXna2Zy6UHYy8Z7FcsqrxVApV8jQMJ6zWF8Jm1qCXhJHXnT8w/GnP/nr&#10;+J1vvxFdH1wfDeJknslOsuwoM3GqLgZDWMhgEiULMN1XdKnxBulyCzE97pPLbvhZ6Mbeh9bFmofX&#10;ZbJLX7CeMz4Rn0qf0NjbTPD3ziOfjh/+0z/FL0/F5/zfD3702/i+u6IVuyu9+Qju2znrBjctKHMc&#10;VCOfabFaDTLZ8GAH/txAjvNa/TS/xy7IBuMaOFfPmKIz+xJLn443Kof6t943nyG70ATup5S1EVPW&#10;se8G7/VrjWl2GtvEX+w5sjE2vbw1znltZ7QhS6N5rfhRKmXHk9ltasJVivpsurBRRP/xlNy7l62P&#10;bsWH/v1MEF/9wjnpt+ofmDhdAV6Zy3O2P4ce5P0mgl0t+p7L+s3h2dte3BCd+waTol8ml0Z+Ztxy&#10;BmtsotTEy0rexySn9L4L0U/dLw7Eo7//WBz//v448t5z8cTXb4jthwq0uw3ovtPr0vjUxrjv9w7H&#10;3/zL38Xv/ODxuOyNvug53hu9x3ti1Ys9yGp3+vILOWtnv7MxPv6bV8VdX7sxHv7m4/H47+6NW1+5&#10;Ka4+sCNWg0U2HDgrzjq0Oz74+qY48J374th7z8dL7+2LGz//wVj9bG8s4L6kEZbasmMfz723J5Om&#10;FoD5GVXIhx1Zno/+Q5ti4dP9uRfT8M/rWQ9jX3YkmzhdgN1YA7aTsttu1jk804uf/1T85T//OG7+&#10;3J4Ycyf+vHsu3vcssV/ueepk8F8LcjmZPXN+/nB+JjYpRfdvPzgQZ726E4yzI9oP9kUX+9+xv4+9&#10;6km2Iuc16/O7fvokI8C22W3qfitT+sgpb6dkDh2p3rTgxAJU7YTsR7NvW8O+9saG4xvR2/gcyKJF&#10;Ji3In53Vdci3CfyWuwvx9DM5C5VgAAu3nnz3lvj5z/8ppLr2/Dhq6Ut/8QOw4lDSTMt6pf9VwrNN&#10;5ut0i7Sx672cy7UPgB2MW/oMrgtfZbOYiI0z8ZQ0vcYN1Iv6l5x9fYly/Wiwv8kxbal+RAv2+IYn&#10;zo+/+bu/iNe/+xux7tldUY6tsnjSeKW0ltnFn7pI/xZ9hF72XOpTGjMoAluUrqpPfXY6ceoIrlng&#10;+PIHO2MUZyETp/y9enE07zWW7/UDavHTWtDN3c/0xZLn+nJcx2Xv7I4LPrcp+k2cnuxNmnSbgzby&#10;/SAyPeWW5VmU5+z7bMqwAAadV7m+Mf0oY9w2d1Tz+xrwVRN6xYS1RemO9bAgziYPMZdYP8fmgAFm&#10;mTjF/1/LWV6MLK4Ct61lvS3ckfnQOfJD+9bH7ne6kzFLtoRuzq3yu56ztYrzu+rZrqTSFk9u4neX&#10;vT2YSVNj3BZnG9/exGcMmGgFa5djX8eg78XaYt5MDoo9tCHIvWwnJei28TyH3YReuY8r66N4bhX2&#10;C4yI3RvHs5g4tQDRotuc+/kQ9g/9k0kh9KodjM5/NXFqoVMJWG80mGI8v7M4rYAp6qOa9897MXHK&#10;e0nVKytI26PolJeHYjVnairPVwR+qd4IvgHzmfuwQ1BsbhJQ+2uhWD3YoGxuBb4T73U6xs06DsPH&#10;zUIzdZg+Pe9/JjjT4jXv1ySiMfeG65flyA0pyfXXirGvJfjVjr1xDraMGTI/SbW8HNmZzF55Hs7k&#10;PRyzYJIs4xSeY/Zd21FyBb4x9nLNPd3Yhf6QqncReruez5IhpxzsZIOUZ8SizJF8buI87t8iPHXZ&#10;hncGo+35rqi5eEEWPTtiSiw7G6wxH7zayNnKjlN+Zsygjn2zmM3LvFMD/twsZMwGkGbOt7T2MpY1&#10;WXz6wRU5okKWHfeslD2YqO9004osRG/96OqoBecq53V8NeZlJ7LFkMa4LZAaxboYCxD7S8dtkUQt&#10;OHP6nWujns81Aen8e/Gk+F7c6LiKGu6rDj9MP6OaZ0p5AUsoFyZOi1mXy577ZHz64MejgdeXg1tt&#10;QDIZLa20hUv6Zo7GcN/0yabx82p8tUZ8sip0yyT9RvDGaPeIZ67i+0l8rx8/GWyQSVJ0vYXRYuax&#10;2OPsOGXtbRyTxbGSdV8ipkKfL+TSj9Ofm8uZnYt+XcC/W89DLy2rjQrWxJi7idhJyKwyoW6b88m2&#10;aBhsjUmsU8aT+AxxVj3rKyZPlg70ZvozrKPjlVyzcchshQXaGpZuDIvGzqors8YCN2nL7JIZpuLT&#10;oPDGaVwMunp5EEyccggMHJ6umJO+RprL+YCRjkP90X1sY6ErFPDVzMY1o/TLNC48oNU1KlCFeiSL&#10;V//p9tj49FD81neOxC9/+V8JyDQs//jv/xE3vb0Ho9Kb9EB2U2kw3SwHlhvUWXn/2ui+tz2p+gzC&#10;572yKQZRnKk3kQUpxuESZJswzU4XAeVpUNnVnEHj4nYcOgMRHK6Fly2Pd76+P37y//4xbvvcYzED&#10;g6gANyEADptNw6VBOGVYvDSsdqEklSvKoah3cs42LdawLKuLkkVVMfOKhTGZAyv/ewb6BYMcUDfG&#10;wIGVemXct7Rw7Xd1xOr9A7Ech2PDS4Nx5RfOip2ZOC2AemfGZeKUaz2KuZSDa6dlJYeqgmdS6Csx&#10;Ljnst6MhnQbp5ZwVIy2qTn4tIGQYwm6FhuBf5e0sDIMfGaxHIfR8piN6ngMU4cAsu6s91mRFjt2n&#10;6zLYNvtTq+LsN7pjG/djtWkfIG89zpHdO1anLeL+pctwuLxg88K3BuNsHJRBnC27fTJwzdcBHKk+&#10;/mbVEx1Res3SmICxHqEi517TwKjAVIasuRQ2BmKkePV5K+3AcR/nV6dhqeM5qzAsggerUk04TmRv&#10;ythDaVbsSjDAPY69kuosg8c8bzEKRQoHDVAxe2CHRrGUisiFFZsqUitkvM5E7mtZn4GDG2P9S/1Z&#10;AV2GMhx39RIM8/RMQmusnadRyeGVBsaz5FrXrW7kaipQ9WpUeE4d8DN1eg1IYzw1ega9dSYyGcrf&#10;aayqO1qy2i4TL8jLCD7HCmZn3Rhs9bVJKcX7zL5vXcza01MION6yJunydBJMfOQ59iuyPApFVo1S&#10;aD17Ns+zCTDfG0sxKrP4e3nZBWBZjYNRcdaOycWRfJZJbR2XTJye6E+wM+XDhar3SmWutzlW8++L&#10;ngVIXzg36rKCvjkpE6w4c75S9aBUglMzYFnDWdXZqjcQzZlzFlmj8+auALRyxqwSMwhtkjuDi8iC&#10;PPtTWdsGA9sCKOTduWQmwT3f1TrOgIKk5ta4IQuNfN9oRQr303DNkpiNTrICzE6Lkex9Fg3wWQYj&#10;pXyqO3dOUpzMx2Csu25VrLu1I2bacXprW0xGFpc9hFy/eH6svqMjqj+8MmqQ31LAQw0Ku/EeADtG&#10;xSSTVTmV99r90JkUResx4m13dEcxn93/yAVx3asfipveOidu+tzF0X+8PyvrdYCsSu17uTeGTvTG&#10;5W/1xJffuyt+8fN/jL//95/Hvu9+Oao+M1hw9tgLA7b9L3bFPeiLY+/tSbqfJ/9wTwzhJC3HcZmN&#10;zjSxZ2Vrm9WuBr/Q03ZETsahk7p3Lvu/jjN81qsXRvvejbEaWbCDspJ9kWpn44Gu7CDv2dMVu1/C&#10;CT6yOZqfBOTjLDzz2Y/GF3/w+7F47xWFwpsMRK7JmbwJFExAGtzgfaw+dZaB829GYH/sLlv0eEec&#10;++bZsfXVc2PL8W3RiZ1a/1JfdHI5r8SuDyl7DLTVct7OfBBHSwfo9Pwbnd+PnbJX2JYsREBWMmnq&#10;2eCrZ0656X2uP4ZeGor2oxuj+nEcQO7HYpsSbJ/dp8qiiWLn7BbzeRXstR0uy1inB16+PuJX//F+&#10;9ajzSvZ+4zei9C4cTZyHGtbUeSVVvJeBxqw6Zv0WoUe1Y2eqD7xPbQnyYXJpNA6gtEAG+U/PKylH&#10;1p1joH5yJoV2qhh75VwKE6fNGPsP7bki3vvL78RtX3gCWe7NYHWr80p4hpz36jooH6eu4ayBCdph&#10;zithTUbgRNjFatK0eInJ05qYdgk2k3se9nBXTDSxjROUXR2CL86dSVTpNMoBrxO4zykA26X7+2Pg&#10;8FBc88Wz46x3+tLxUSdYVLOVr1v52vHM+gwYCiSt7vL8l6lXVuLY8WxSkp6ukDToPx67Wgbo0v6P&#10;Yx2d12x1oR1MFl8IckrQfVLGmTjte6Yzu0Pb71sbHWADq3WXgkkqrlkWpejXjifWxsWfL8wrsWpU&#10;50b7s9EK0r3dOa9kzd4eHPr2WHnPmrjozZ4491WcnyPYqBe7kZmuWIPzU3/ziph47vyYiA1MBgpk&#10;SpCfyUHBHutjYN2AUTX6wHkl7qN21cpg51WbOBWgTmJN1fOTds3NOZsyeAiM5yLf9c/0ZsGNDAo1&#10;vEfOKwGIS5XujDO7Nv3eymITpzqUJazvMJ0xbJmOvw6vNPxd+7fG4MubYh1OkBXvFTgN1ay3lHVl&#10;PEMTOsnCjiLk3MDpeGSnEh1WuxZAbcDYYIZ2w+c8FeBO/MOzjuX+vW+LyCwy0Mmt5tmmYqucSWSB&#10;XK4N8mfQVbnWcdWZs2vEYOmSvcgueyy14pnssYBWJ97PlFXBALjnuwa728A9dz8xkLbXQPp8/laq&#10;Xjs7K5FnKZ/tMklaeWRJGmy7I72/Os7atreHYuh1cCWfeybrYyBAx8EkTR2OTD3rrL1qNHGKbbTa&#10;UApRuzi0rc41ab1gbsFesU8yq3geGtnrZv5eKunsEBZvcT/jWRsdZDuUy3GE6pxbBiar2TItsd8o&#10;C7WQDXGpgU/XUufYAK2JUM9FHfZ5Lja5Fexl8ZMB+Ar2P7tNsXdWjzZyDt/vRjQRg4NnIcLpeSV+&#10;Zss5c2IaZ0rKKBOndgJWgVss8pGyzuIqK37HcubmoOv8TGflOd7BJKkUhc4MnMRXnSLX1Rnsdka7&#10;DtIMnom+sEvAIMAovrfSX7wxjvtuvXZpOjaTPWPYoYWPdsZSdOZKrhU4QitxgNqf7IzZl4A9pJIy&#10;4XvLqpgEdrHbVOfcZJnU3M07ZiSNqL6LNM6jwDpT7gBDs5YTLsHJY19PFwPaaSeelH42Z0Vunp6d&#10;LhOQr2oT2KyDiSIDLzM431M+tDI7OQ3Cz/jIyliC7ZnGc7ZwmRyTmnUh+kVqXBOn2WXKGrRyX62c&#10;I5lRZuKnrHgBvHuiL9o4dwtMnOI4mzituWVlYqDpF86LSTevjDHsped53Kkz7Zz6Eq4mZFS6oUng&#10;PBOndkjb5WlhQFIq8QxWklshO+eGJTF0GF0GVpiow4iOkuq2f19vbHxlMGl61zvbFJzed6Q3BrhM&#10;akwHz+hDZVCDcz2adZImytmPBiedT2V1eTXPbOeagYNpN4I7kfEaZVZbxddK1tQkjKwgTci185bH&#10;Y29K+H4i+FkfRfmcxD2N4d7KTZxylkbybBaL5AgO/TR1JOemHPxejdxL5W9FsvZSR7ocjD31rJkx&#10;AxmtQl7VE2Jrg+LF7I+075Xo2FmfaosFyNcszsz8B9fHYmRrEfZ3Dt/PfZyfP9bJ+QHn8fljTZxy&#10;Pkcjq2IRqcL0I+1mdranCXkDHSbEijg/Utg5k7Ocn9mVKX2vldR1rNFMbI4FUhYiWDgnZWsV8uvv&#10;LDxUL2gTum7pjs99+6vR/vGzk/2ocm19zvuWDaUKn8ZAhp1yFk+Uc385QoK1laFgFPItzZkd1HN4&#10;pqYbC/rcjtNGdIg4txY5V9e6Lzn32b3ic61yFy97NSA3VrQbPPV8pn7mMwzgWHgwirVp5Mw2Xjg/&#10;x0o0IN91j3TFFDBT/SfbMhhnMEdbrjyrr+w4FetbgT/nnFlxHviwE7ycASf0kPfZ6gzxY93R+Vp/&#10;lCHjGUxD/kyiSDMnpW8mTtHLJoL0XWegM6SEXPosZ+rwppiBf2DgaKw2WCx1yrcxESXTz0iwlb6P&#10;wftpYNz57L+2UBxo16kFzxaOOMvXhGH6Xugri91q+vAR+MzRyIBdmo580Sez8CxtIWsv/bvX+4lT&#10;Pr+pk3XA7xfXKzt2u6qvHIekXbOIS39rggWeYCtZpWROGDqyKYtH9S1HYG/1Mz+Ajs7OEzCRvmhZ&#10;e0OUcOb0UZMVSnkwvoEekPba7ll1nEH1uc/2Rs3HVqfvW+xZ8kyxjhXsr/TzxfMqo2ROVZRjp/Wh&#10;M3bA76XRNskljjGYe/ryeaVylurcoN7yR9bnmA59dwPDJk5Pz35zfvzF7wxFL36Ecxsd9WEsYM3+&#10;nvQtvHrQQVvY/y0ne+Oct/BL7m6LMvZmIfK1+qF1id2W41Ms4Op4ujMGTJzeyL4qz9y/dtKYheMj&#10;7GRwBrLd0Noq8V41z50FVMhgxkDAAsZELEwwSFq5cWraZs//iuc7M5Zi4tTYSiFxCmY1cfqFHbH1&#10;6IZYhdytfLE/uh7tzbNRgb2ROS2LPtx71iZlEH9k5AOd0YyOn3fLiihZyDovq8tYkDGhos6WTD6I&#10;z4wZ6UsXYknIy6l4kv6Le9iEDi9i7aehS6599bb4v//wd/Hbf/R6rL+5IztoPL+ORchxUx1N7N+p&#10;uJa6mK/+24S4uNOYimw3qdNYL2XTczEDuey6tz3asPPZRch+6WeJBWZij7VlU/Fxzz9+T/zopz+N&#10;X+LzFKacRnznz96Ns5/bHC1gxtE+O7ZC9qbZnLNGdFIpvp7+XgufUXnn+qjFB7ITtOtQf3b+a9Ps&#10;6rHhwI425/UlVeTp4Lo+i76ccT2TaF73dEQltnYMcuhZL0HHOmvNzkhjmsY22/fjexzdFJvxIXe/&#10;uivm3ckZdo94ZmNvNmD4XHWsh3//fqzz1DPkfrBG8588L77yf/8s/vJvfjeuevGcmMx5bcc/Xo+P&#10;sPzRAv27CWAbTxzDIgOJM8wd09L2woZYt7cwDi3jl2CpaVyOxJmDb29zwRLOxALOhsnVhVxDB7fF&#10;03/4ZBz73otxGP/9od+6Ijbt64oFT3VnA8dpOal+oi8++pufiT/7++/FyW9+PHa9gm+Fbe843hvL&#10;wBsmO9V3i1iLnW8PxIe+fGHc8ds3xwPfeChe/f7n49hv3x9nv9AXq/Hxdh05P3YfOj+ue2Uo9n3r&#10;zjj63T3x0nt74xNf/niseW4gmTKccbqQ+5Sa1IYIC4Mn8xwWYE5+uDMvE8Z9BzewZjwzzzkZ+zDZ&#10;xClyPB8/WpYNO4RW4z91cf4X8kwzWf8Xv/DJ+Mef/XM8+Fsvx/i7e9OfyLMg3ldOwT76n8qPxUhZ&#10;kKSvrw+tnwUeGHq2L856bVdsf2VHrD3QH+sP9Eb3AROnvTl31MIDC6I8oyW3gqVsDjodgzVmcLrY&#10;2vX1Qg/Z2W/jgsUNFjnYeeTYBrtY+44OxcJ9AxkvqOOctHJe7KouRw5dCzG672eBo80wFobec/Ka&#10;+Ld/+3GeG8/PL38VOTN4+kObohW5ciZnE3JSjixZAC/bmJSUXfiybXfjW7BWKafKqJiE10lhLMZK&#10;hg50ojj3/Ri35x9f0ViBM5AtUDYpIlvPNY+fF3/7938RX/jT34/+F85JGs1KzpJ+X37G+4lT9oFn&#10;MKlm4dBI9JXJq7FS9eKzZ4x7aV0WW9d1t8QcbEIZz3/Gvac6Tn0P/tbCkjHotQncd81HVsU0znzX&#10;8wNp+9Yjr+e9vj0u+cKWGET3WrBibNtro/oY+9B6N/eHvvfKGaft9QWfBnzgiL30dbCBjgCqRH84&#10;R9U8wZi7OjJxmh2eyInFpRamG2OR0nc2+HAL9ktbthC/YTVrbXx79cPoB3Ekds7E6a63e7JxwaLE&#10;zgPc84uFgsgVewvnQpaxFcj39uN9cRHnTUZF7eAmbKJ2cehAIb7dw99N/tiqLNQbq+4TN2CrMr59&#10;6hrD/ioD3p+doJXioA346PhCxdjrsuV10QBOTl/X5CfPbGzU5plpD3HfnMmkqMXGiDNrwE9VQ1PT&#10;z5aVcJyYh3Wwa7JUpgIwRSl2Mrsr+czh6mD2ehRfl9/Pc5zYkPpUveZaFoO9K/l779WifxNn5ZzF&#10;4fwu49R8RunMsqj634nTK5bGcJOypxOnN4AtxFJcFrhq80qRu2qbii5bFKPR8clWh862w3Pctcty&#10;TvswPtdci6PYam9aEYuRn0Z0bcosZ1labylaZc5J2RMX8nMZQy0qXHVnZ/QcGcycxCKuZjCo+NgR&#10;FyZCxZvGVRzlcCafk/KP3z6Tszj4dn+seKYjavFHlDkbg6btnhVnP4mM3r4mGjlbFjJZ0NrAnmRD&#10;EP6NuMz5/sU8h8yosg9kkQR6qAEfs9lEJPI57hJ8fmMA/FuMN45nHyOe5GxOtijS2A+4xdE7lTy/&#10;yf/sjEQG0sazd01gcZO2Jk7ruI9q/SSwtbGdEayhBRCOAzPxmQ1IrKfxatfGAgRjBMbfKsAUslTJ&#10;+jKhtzVuO/l0PP/2U9F6Jb4yeFM/2aJM41uOSpnAmk/g6wj0snTfJk71hUyeWmRair+U/gX7YbOF&#10;P/P77PTktWcaC0V2bIwwfjCG70fwt2eC7Yyx5czfqxenLZqFDZmPnEvPu5hrtrYff8vEacsF3Js4&#10;Gd/Qwvtxt7XHGN5nDLq/Ff056+Oror6/GT8TmdNXQB8ZMyhDJ4kVs8gavZkFC+yFvpDYzkY4desH&#10;Bl8aiv6DQ7GYG5GiyyBHKssrlyWt6DAUeSo+lbQBcI2Y1TiCDw6Ch1IKIKk1PqCA6Tzwt8746Tww&#10;EBsBLB40FXs1P5Pu1gOmcXF+YS1CY3eCn1nOQ63DwL76tcfjF/8t/SFm5de/jp/+x3/GrZ/bF7Me&#10;6otagNJ0FLJ/7/tILSkgmYays1ra4I1VDwmM2BQ3oQRwJC2agpKOuIvhoqhcNTQaGJxTA9GZOEXB&#10;6PzNvnRZvP61ffH3P/tpPPgbB2L6g10xgfe0ItdBuGlgPVDSiHhx6KWqk9YhOeARziIOTFEaFZSd&#10;FIhLqmPORfOSfnN4VjvxPhptBEJFoqNnsNU5DFKzrHmkNxYCbNoAVoMHB+Liz26Nc94eTEBvMNo5&#10;HIL8LXwVLFWy8UlttWFKGpF0Dk5VDMhTrfMg0K7lNQbk6lmvBgTOLi2z/c5pHcO9ODMlK3IQIIM4&#10;zjhd82xXDvtdggOz+oF1ser+dbHmwfUZWJp5ayFxatXoplMdp9LxrDFximFZxv2bqBHIObT9vM8O&#10;xNZXMIoYkk0HujJoncO2MTK9/F33XgDXbayBgQnux4OeMqeS1qHgPu3atIogKS01KAZrOnEg5lVH&#10;8cwKnPXWrNifyD5bcVppZzEHvZxDqDM5Frlwza2oSecJhWGHQgX/Vjln8ErDhCNiRU4J7y3Foglx&#10;A9t2DQmoqlE6PXuHYv3BvgyESW+T3QysnYFaE5QZiOTwOutARSAFQ+Wi2qg1capB8fk0nnzmGZ4j&#10;/61M6ZwjS1l5jGxJjVlsdUxHc9SjCO3Qk0JNCsrRrI+Ova/zfTybUvhNuWttgufxAMRhyJqBp3Eo&#10;iaxs1Xgpw5zBsch2/Vmzopn18nmWPdebFHN2EFahiLPTBlBi0NV5OqcVb1bZcr+TPtkW608ORAf7&#10;OvmqRUl3UI7ibblwXqzCGRP0zb5iUXZzZ3GCxoQ1co5TUgpiWOwItYLXgEzJw11J71LMvdVcyOej&#10;tKwAcgZg0vSyByM0xJyX8einaaxtvZU93F8FDrKBz6zMNwGlUdk0PSvR6llf2/FrAV8NnBMD5TUY&#10;absDDHxJC2qHm8PRpQXz2a32lb9eYzgXGVl73epo+8T6DKROv7UtpuCQLXsEsLT3oui5vz/qORO1&#10;Vy+JyssXRwP6og7d55keiS4V/DcACEyIzEJvrWQvBu4bjHJkffMTl8V1J6+PD759ftxg4vTlvpiL&#10;rpAqcQlAvRenaODl3jj/9Z547Vsfjf/4+Y/jR//67/HoH5yI2of7CjIDGJE7v4MzdNtnt8TL7z0V&#10;J76/P178zv7YcfySWMoZtJp4uufx+Z6c02IVvklRuzln4TDXPYEzwxlZakX/sbOQhQ0Z9DDBWoXB&#10;r8b49DmvBHk3ibgCp3EtTord/804SJ9556Pxhz/6Qaw7fEvBfihryJ7PbvGAFZIG13WmpbOT5saC&#10;GivylXFpDs9/bUdsemVXVguvPwSQPtwffTjbgmztgPeggS3BTg1HXpIdwc+6k692n+oAq1u1L8h5&#10;dt4hD1nVzFfBqiC+HcDThW7tPLohyrl/g2V2c5s0lQ5TezP/8c6krrHQxwCoDlA7a/XwazfEL//7&#10;Z+8nTn/+y1/Hse98Iybf0x/zH+3MWTdV6IMS3quCazbrNR0nu/+J9bHq8Y406gVbJV3EmijnNc6U&#10;Um+o1+wMKZdyC3CUBTHqJwx7EXaqVCdIWlvOpLSH1z95cfzgR9+LJ377pVj62IaoQk+0AhxNTo8F&#10;UJ6hPeSsaGulQLfIqdA1X7DbwzlXdrImMMdeWT06BUDofORh2L4zuTfpkvI9PPOsnRWpOqKVyLt0&#10;6QvQySudL4TTeu0Xzo5z3hk4RSevjerJoJRXz/Md0XDR/AQhAj+7aDM4uuJ0x2lLdleoG8oAtNKI&#10;Vn1wZUzjWaxmy4IRnFwdUp0CuygsdrHzs+nT7bF1b0dserYj1korf097LAdgmYwpYT3s6Op6al1c&#10;+Pnu2Iq9kgJoENsz9FKh4EfKnXb03iocORMiVp5e+lZP7D7ZHduPYa947eZ9XThSgG4creIr0bOc&#10;c7sidSIEVybmLPAxsWzhjGwa6gQ7s3T6khVCLALmKFlQHdXrGvPerLR337Uzoy6WdmdpdpxWPtWT&#10;TsHwTJzOLxSloOsmot+dB2jSWGrmss2n5pUYGNw5qzCvD3k36JpjFdBra57dEH0nsFeH+tO5Kvkg&#10;IFidDKg38CwdXMO9nEmwmk66DAUNyE7NKvZFO2Ti8xT+SwdIW+XPOOPO2xjPZ+lgO6/EcQPiD4fu&#10;j+e8j0DG338tDkRhPi2OHDpZasAxn2iLOft6oxSd4gyn4aypWEt6+5Q5/s6EqlRqFSZOkZuuhy2q&#10;6M9KeOdItdyEc8F91HN2DBDoZOS8EhyYYmTWNZF6tBkdshUc0v9yT9R8dFWMPGd+znvRvuUcRq4G&#10;1lnHo67L6lFwBnbD6k7ZFHRom9j3qVcsjFb0pTrXJMk4zkM9P2++1Pk5K9NWWfBQvnteOqo5r0Sb&#10;xTNZBFWuvWLfpL03KG81deJSrlH8ewLrK3WPiSkTZLXYaItTnPFsl5ldQCZLC/NKkB++b7hhedR5&#10;n9g27XAmTnWEpGPSLrMmc65eEWtu70lHWppHk18msixWcl6YcwGlKC3lmeagy0yc1oPX69HRDexL&#10;HVcZ+ynmdnaJSVOdIrG2s8PUvcPwGUp5vVX+6qBhvNY9NCg/5VqeC5mT0WIZ9mMuetYZTyYU5z3a&#10;lXNOVzzRGdPAy3bBl4rRDSAjD3aQWYhTwfczwTdN26dnIF3dlvNK7kJ/I8fVPJPMLdIWWaTh3BK7&#10;sw3ijGIPEtegY8R50mLXbkLfIL8WZlmgMJl1NLncwLq2gpel7l3E2k/lOS2grOV+qrgPu8j6j/bE&#10;upd6M8hs0N4ZRTrIVrhKy6etHDji7LX+dNj1XcSLk2/lbOFvTMURt+PNZEgFZ6Lc/eT7MZyzcci+&#10;82VNmI5Bv8zivS0SSXl0b5GhWuTRezdoNAfncuilrug50Quewm5xbhsvXhD9e7ry7HcdMXHaG+3o&#10;O2kyB7jssp/98dUxx+QVnzmKzxY/JkbkvIxl30Yib9U8mzS0Fowoj5OvW5Z6S32mDXDkghSkVq9X&#10;cmaacHjHgMPt9K1i3e0Ur0bn1xsI4pyY7K1Qnxn04TmTRQaZ1DYk6wLvIT6v4/UN2B87/7Ibnf0a&#10;yxlv4XdWN5vod8atydNiZK6C5y7vaYnqtoaYCz6bJd5iP6R28pLWyQKzWcidzBv1l/OZvOcE9IpM&#10;N+qfD6QOQm4NtvL9GD7b4Ot47LVUU6N5nV2OWUl96jJxWoOcN3O+Z4AfZMax49oiAotQpGBr5vcG&#10;LDzX6pnd95wV3/rLP42ND94QJegbAxZJTY3MZyGgdp5zW49OL9N5Rx6dIep8KxPtJvvGs3ayptRd&#10;szRtp93yJi8tTmxg7U04JhWZBYTolpQVfl5pISPyIwOMs/ntnvX59SnUCeov9fRoPkOqKguexMme&#10;w1IwuuMMfKbxyoP7nlh+as4LrkM/e/8WHM64eH6sBu+24TtOuxJZlSaVZ3LGbzu2t/O1gajkLGtP&#10;zrx+ZYF+3wu5tjgs2ZLQadp78bYJuEV7sNkHNsRUzngD8jFRrJcxCjCKmI810dcZwf2dgT4Sb7WA&#10;fR0/IlWd87sKIxwWZaHpSP5mJM8trvFvatCxdmJawOD8LF+Xvhj3lLEO8TYybTFe+m36cBbpcf+N&#10;nZOj3M4Qzo52rJQzU4b8WjRoobiFp5Xnsa68t8VgsjG1Y/sswm1kj0fz7J4xCwvEap6xYtZBX9Qi&#10;Eu1s+qj6OVxSy7tOdtyM5d/el4xEM/b0ZjGqe2hXZXbVc27EFrVD06IIX7lkNve5ril9aH1pOxdk&#10;95kk3sNe63O7lp65pFRVBpH1evRfN36APrujDrwSH+HTp29/vCcuwMb2HTZBgr7jGS3WbN8PztpX&#10;iBF08f0mcdUJMNbb7Ok9bVn4Y2zBGMNqWa7Yh3no3ZVPd8a6Jztiothh19x8lkmsiwlvKTRHeWbZ&#10;NztOZUcQI8hsUo+vqY40BqL9E5MYG3GkgbpX+yCz1mpn0Z2KqRhbOd11etab/XHZu9tiw6HB7Cxc&#10;+HxvrNszmJTZUtGNZC2M3ZxeI3WFs+HFzM3P8Ow3Lo2SxVUZAxJbGxMq6mnNfTUZY8xIxrYM8r4f&#10;T+JCDifwPNL0WbBoUuWWdx6Jv/npP8VXvvVqrLpxHffPGcPOl4CfjWHJBmVsy07TjHEZ3xJPsFY5&#10;75s9KzcgzXtmjAy5thta+vFWkxnof5N7zq4UA1Zwfpzh7nisqQ/1xDUnH46f/OxfozDjtOD4fPkP&#10;D0T/4+AoZDxtMOewjM+ZgW6tRec6u1gmk1rslmxtUh4OHN2aMUJ18nBZSzyHrIUB9AnIqgXgiTG9&#10;XAvPtcktfToD5PhV+kvKuTLqM7TyXnZF9uHPDb60IdbttyhoM3K4A+y+PRqx32nP9Lnu4HPBuQ28&#10;j0w/WdSunvecu388R2JVXrvmhevij/4OX/tvfy+u2ndeJtxWPtcba/EVFj1a6HKx89TiaGmiLaTT&#10;F7ZzcNXezdHxQn/M9Gf8ezrP3spVAcZZjO+9FrvrDPlZXMZb7Crd+vKFsedbT8XR916Iw999Ou77&#10;6gXR9TwYiWfTpkh56ty3St7z6s9/Kr7256/HPV88L/o5b73HerDvPckWtpDXGztYiW++8/WeuPzd&#10;rXHLb10f933jrnjjB2/E81+5JQae7YyOF/vj8leuirMPXRyXHB2MA3/4iTj07c/Ege88G7f/9p2x&#10;6sXNyS5lctfuUvGLneLNfF/Dc/isjv6ZwvNZZNd/YGPMeHIgO5Wdcep6mJyfjH5fii+9ADu1HJvb&#10;ubcnpjreh33b98Xb4l///f/x2V+J4vuG0OGsv+fBfXc/2Ics+ud9LESueLAzzhBnnhpXpZys4mc7&#10;Tu5k/XZEx8FB/HqLojdGO5/jHDzl2aI79bRMh5Me6S7EDdxz997A/c18774rV+iPMegPZ1pnQ8Op&#10;pM8k7msl/kb/4U2x5sBQng2ZDYxvy67oLGsbUmZiZ2QcykIsnsMC+xsPnh1/949/mufmdOL0j/72&#10;x7Hg4W3Z1W2hs6PsZKiTkthkurPyp4Fn6tEzjk3JOIdnl/cWWzg/dgR+QMYM9Cs9/xk/8Cs4alMh&#10;cVoE/ndWoZjRwrVLHzk7/uYf/k/8zv/5Xmzcf2lU3oZ94tkaeYbTRY7v6yT2wwKtLPLA9mQ3Lnqr&#10;SOarJYUYdwn6rQHfYtlDa2PC/47JeH7ZH2nCHfMzDuxchk2ayffLnx9I2era2xvbX94Ql39xW2xE&#10;9/ae7CskTLlyzik/m/lUZzIJySaYxYLthQIz8VEmTblMEDqr0mJHYwYykzkr032X+lx2PulgZSo0&#10;puneOuPehKa4cB46yo5Tbc8qsMriO8FsvH5o//rY+Ta2Cn9x6Eh3MlNpv7Rlq/m6FB9GVgUL+896&#10;rS/Oeas/NjgGaD/n+WBXFhMZ3x7k37181rJH12fBaSn3eCa2OJOn2I/h2BFtibNDxVjGK5yDXgZu&#10;c1ZtFrbPqkx6fZlwZKnKxKo6Hjxp44/4xqL9zFGwT6W7weXYv2yawueUVUemClknJrEGOTIIm+gY&#10;OOOfZyLnMjSKL8eii+ffvj6GXt4Yq1/ozqIP/bpJ4HITkbIOjmOPS7gqkB+TZxa11mCfS6aXRsX5&#10;+lvocJ+Ps2NxzPuJU4ti8HGzEM2vvJdxg5JN+BDnz41JnO+cccrrZE80eaW9tJBM/OX9a7fVcbKD&#10;5CgYXj8K+bXQLW2xZ5l994xXc57rwMbLPrUuug4PZpGKfln9dWAxfWywQM43Zb1tnjFO44iEjD3w&#10;+TaT9LyB//YY5xy8LE6vAJcu+XRbtLPmyz8FduFvHa9hXC67Tb2w0Y7LMblpY6GsTtJwl2J7ZLGp&#10;AldXg6u18UWsgzEvZ7mKfXP2LbLQgN815cpFef82JDmawhxOGeucfpKxC+S+mr9p5G8t8pbVR0bF&#10;Sl6bHavo37F8vvFF8x7SHleDL5OqF39cRsVqC6vBEjniqL0hWXss5By3cXo895tvxWd/7/VYcN2a&#10;qEUucmQedrsZ3ed4kpHsfbJict5MUM7AL3aWqX5yhbKujwTGsKB8HHsylp+NRS86s94RUXYXp55H&#10;vozzqN9Gsm+eiSL3jnM4+aZlGS9I3w29eHrsyjy+n4UetCFz2mX4lMi0XbE5LxUca6OFVMAWMs/4&#10;0IpcFzF/FqjxO4tym2wi0NdAd4qf9GmN3chSqW9QigyYpP5A/5GNMYBhscW8nhuZiGKXpkjnxVlN&#10;43GMBIAJVjQqGjGFXaEXRPM6KxJMIEn554EbrjCzSav39cWG41swtj0xgQey403DYlerXaAO0J5+&#10;D0oV5TwMxVrGIkpBtudzn4r//C+AWRqWiH/9+X/FPV86GkseHsBAdWa1l9VGzkwS4Dmg3CBFk0lD&#10;7t1ATTq63KuJIoGf3X5jALlZjWMSTWOiYWFxrNBW+LODx5lxfG9SZ+bFS+Lkbz0f//Rv/xp7FJaH&#10;e1MIrN70GXKdXPQ0Kl44GKzBaITRYKVrM2FwakzSqCzB2cGolC+ribkXzYs5GPKRHPT3q51UlgbU&#10;OKBS4JQiPHU4Aqs+05fdkW0vALBwgC58Y2tc9NmhBPZDJwvgXhqDTVz9r/RGy93t2aEj9WEmrgTS&#10;KMQKqyyz2rIpqwpMENpJ6lwqqSUSfLBednWOVHkbjFMRsz46sO0PYkz2AKY5CIvvao9l7NNSnZqH&#10;ANUY9Nm3r45db2IkXumJwaM4wSZOMSztUh5yrQYQLgaIGxTrxNBc/Nn+2O5rTzlaUhlsOXX1Y1is&#10;yLHr1Bms41AqCWIE0MqdipB7HMGhqtMJ0DFAKaVh6TiVOMWwVKxrzkqBIsGDAQOeRbpZqSimPdsb&#10;o9xDZNjK7+pTiVMHKlepUJDn03S3Jk5NJljJaedHEcpqBGs8GuUkv7yzgNY92x9th/ozMTKRc2QA&#10;3wC3HafS0k3iDE1CsVj5IJ2QnT2lc6oKiVOVO2fGJKAHOStc+LtU1vxcKgPn09mNpGNmMH5S7+Tk&#10;BR+BgVC5mFi2Es4AijKYidPLcLb5++ZPtycwt/JaGgOTd0k1rcxey2cov6cUWcNZM1PZrgfMmDh1&#10;/qUdKIIQlbJrZPXaJO7RWcEGVQzsWW2t0ex4tT/WvdwbzRegUAE10kVP//DKWAjYX4TSVmHZHZcd&#10;p8ihQR2NikBOoyU9YSXyNBm9U8s5l0JaukNnoZYgB6PYz+y683O5J6nBTbRJLT6dc6ni12hZNWTg&#10;s9j75sxX2VHMfdvdVqFh4cw7z8yOIiuQ6y+cH3N4zv9JnC5OcFFtsIGvzpmrxUhIvzCHe2y/blWs&#10;/DiOGs8mZaczTlc8OhiX77sktj66ORpPJ04BPXUYC+eSGCg38Oal8p6P8yVFzWL+dtvDm9Bfa+Lc&#10;PdfhmF4VH3z7wrjhcxdF3/G+mMkeTH26Jzuq+o4CIAFuu052x96vXxo/+7cfxp//9F/ijq+9EBMe&#10;6CmcDfZzCsDbBNCH3toYx777aCZOD333UJz32nWxkHOYxSaAvCnPcUY5j1IH+jNnssx7qivqcHjs&#10;PjU4NXh4C1+HAPDchx2ZGHy7tbv2dAIScZpYN2nXpUdqwoHSAD759i3xJz/+v7H11Xti+KfRL4Jv&#10;9kkueavTvOwcstJ3GgZPJoJK/s45sCY6BQlnv7wJvbYzhl7ZFqsO9kWPDAaHTeh3J9W782mc12s3&#10;wThB+unqxnQsTtks7ZUOmGcJGc0kEvrMJJt2yi6KZeyD1an9xzZGHc9oxXDO4uGSxtxZrFIOadwt&#10;nLHTyi4n6egfe/tD8V8//3/pBPnfz38Z8fqffDum3896cY817EMdcuy8VGcFmoRsYW3XYuiXcSYm&#10;8cyn71NHxRlulayLsxwKFOPYK+0UMmcC1cBXGSCo2MSYup0zVgcAyOrRJy6Iv/jrPwnnlax5ensm&#10;M5sAQ7PuWRdFn1hToJLVgeHcO8/Ys2OXXVZ2oy+kKS1ua8jZACZNtVfOK5F2ZwzPcAb3lmuLrtD2&#10;OyPZuQ9j2dOKm9F3O2bHKtZuOU5454u9ceXndsd5726I/tf/p3rUQNQAtqrvAA71VQvTcTFRVIEO&#10;8FmccaoTpFOUwVJ/js62iq4SWzuF/fifxClAyOABZ7QUHW9HhXPRnI219UBndD+5PpZiD1fctzZW&#10;Prie89mR3ekTL18cnc+si93v4vhiM7VVheRpwW45p8RCJauqFz7ekV0Ol73TFztP9GTidMuRnnSE&#10;tu3vip69YI9P4OCgZ+w4dei+xTo6Ptp019okWS2YxMq7Cay39srORjtOy1bXZ+K0gnWfBCgUR5Vu&#10;m1Wg6wVLSc8+h/MhBbYV1zpXJvXs2JEG12dRx5n8spNrIg6UgdUyC6b4XpuQQd5Tl3p6+WcGou+V&#10;jdFxeCA7y0fpjKsH0YnupwPyTZhWIuOeZeVS6tdKcEylHafa4NP2WPukQ+T54lntnrBLxllAdv4V&#10;oQNN8Lfcgn25u6NA2+3fgyGHI0M6B3YAOuvLWaAlONMLkR1n541kvcRvJkGyelQdYoCEM6geKb4G&#10;IM19d97XlbOMDOosQkc2fnBF1CALOizOdM/EKc5AKY6ERWFJUc29OkJi4zsDse5wTxTxfJPYFzt6&#10;KrDzdpw2ou9zTiA633klshR4/pzL6Qw/Rz+08nyzb1yaONTqUTvnx4jd2I/Ga7G/6Bfl00ScNmvC&#10;FYvBHMtiEljXWaGNAntspPZpog4N920HjQFhnSHlYTTrUsW9S8vqvFI7XmdgT5ruBb9wJsQEVozm&#10;zEQunSArM+vRE56jDChoX1kLKQoNHpfys7aPbYhzHr8wbVQlMiVu9H2a7y8wAFhgNZJrFM6r80qs&#10;IJUJpRYdm7NJeAbxowEQ57yZQHUGeTXPZUeL9DeyKxhQcqaR1MSn6b90hCpZh8qdszLouBhcaFW9&#10;1KlzH3V2SWcs5N8G2aZcaOK0Nqk69UkMwlqEZGehwVgDHc3bpmUhVQYKuMfhYH6TOXWsr8kpO4QL&#10;QSRkAOxiYr8Y/aVNN9EjZY/sJFLmOgNVXOM5awQjT1ePJuPF4piNHM/W1wBrTOb5TSDnM3NfveBY&#10;E6cGFuzKbGWPprNmLazF7Mew9dhTZ/8PHOvLIqT52A8d/qnoKKtcJ4OLpGqSRcO5M+WcJefWikd0&#10;2vwcqektOLAwdQnYoeZ88Akyq4xKtWogRYdPVps+dFQP+k1fTAe5Cdnoe3x9bDiJTj6GDkaPqe86&#10;DvdGF5fdX3NubYsZt7FHrI/0RKXolwx4cValOCzmDFbr6POeWVzJ+ZjGuliQmBX8rjNnw8RpHZja&#10;e6njfk10jLuIZ0KWK3hv57A2op/qLlmYHb4V6jPkvozPGcOzKocWJ+Q8Ts8D72WRRDPyNhH5y6Ae&#10;9zWW929k/wy+G2Ry5pd6YyQyKB4t5Xe12BOLPecgU9JRqk91tqV1slN1Pt+3g2NargKv8fky/6Q/&#10;J3ZAnrJzGpkyWSt1r4lQaevsqPKr1eB2MkzkazG63upq/UQDFX5eLXrUbkM7rkcit1XIRiO+as4P&#10;ZR3qwJ4f3nNN/PAnP4orn787ynsLttCZZDIR2HFa3l4X1evqs2ii+JplOT7CRGgJ+sHkmYGQ8Zyp&#10;uTxP4+XsCxhYfK3OaGSNHIEhQ4sBobxYV6nJpPTytV52s0+/eUWeZRMfOeNWfYIuFHMrDxOxFQZk&#10;TKqZwK7BH28Vq/NMFj1a/FjA8lOiDrwivhbrN22aGtNvXB4LTXg+gM/I+TndMdJ49qxow+frfL0/&#10;GtBp2oJRVy8vFDAgAxO5xwp8EhmUlC11qQEgC2UW77FjazBazkNXb8Yeik1O4xx8G4uXytEXo1l/&#10;52pL2TUT/DuVz9E3ykJT1s8uiJwlxd4bxPQ9zkSeatEjJejNkdgH6XuT+ccA3ynMlHYPeS50nC5K&#10;Hy5Zgvjchs4pUTKjIirZL8cKjEUm9QFNhE1EdjzXJq5L+f0Yg+zoghX7+6J7/2CUoYvs6tEe+NU5&#10;7551WY9yxunaxgyY2jFr4lAfxQShOtKib30XsYKFiq17epNCPUetcD4N3ok9fP5K/MiimZX/kzjF&#10;Ty5zX7Q17PVYzlM+o36FdtuzwfOO4nsLA5Y9vD59dTtOZY2yq2YzPrw+/RCYavPxnrjk3f7oe6kn&#10;fX9pOWUXOB0XMEYgVakxg0H9mre7Y8n9a2Iy97uG91563zpwcqFYez57vtRkCzqsHL2RRXc8hwlo&#10;u02T6cO955lNJDjX1WJbRxvIIGbsQ9tnLERGDueBSvFootlOTCnju471ZCzFmEoWpfPVWMu5b/fH&#10;pe9sj/XP9ibtpwWnbc8NJguBs75HIHd2C1kUlevF/ho3GwFunoqPtfjGJVG+rDoxtbEgY0ITWXvl&#10;z1m22vlMRhhPUvdk4tTCRHSKdoxnsct7zoPdcfeX98bf/exn8cVvvhIrrgebcebEBTK2GMPynIgR&#10;kqLXomF18ikKZpPssh5ZqKpMZsyHrxasVvL+Tex5C2dEGyabm00I0pBOBdsYe5v/UE/c/MZT8Q//&#10;/h8ZmyskTyOO/saDsYJzLTOJTDQ+Q/Pt7UkxKhYo5X2M/RlQdZaYdm/o2JaMEdZhT+0sNzFlcZ/r&#10;MJoznh3dypz76ppq2w2s2hX4aXAWfps2PgsVWCvnqDsSZQEy1v/SUAwc2RhrDvRhb7fGWa+cA2bf&#10;FOU38F6+p89+x/qc4y+7imMbiliX/Plpv1EdAk4Va/Yd+WT82T//U/zl3/5eXP3iuVHCWkgPqY9t&#10;Ya3sQdqViby2kfdzrqvFUpk4fXFLdO8dSDrfyfiEFi238LuGx/AxPANcM57pyc7CLAbh6wVvXRPP&#10;f/vpOJyJ06fi7i+dE6uxUbPwH6fiy1jwKx4u5bMveP3ieOF3PxyXvNYXa49j118usEks2Yuc+p6s&#10;dRs+/vaTPXHOm/1x01evjLt/91Nx9L3n4qOv7U4GuI0vbYxrX78+zn7psjj/pYHY940Px3PfeCj2&#10;/uGTce/v3h/dh3bkfcmUMZ17cGxPF2d+DvrXWIHJUemHTfgt5JwPHtwcM55yTBv3zLPO4DXiNvdr&#10;DnjPoLf4x45dC7YtAtz3hdvi3/7zp/jP34rKh7cUsL777pn2PLE3drI5s9o5udXswXBkK2OXvgZ9&#10;Nw+bf87JXbHtxM7o4JnWHxqIoSOb+Zy+mMn6i2tHcZaUKeOcldzHcOdwqufcd+XLs6e+068RD2Ab&#10;TB7JIpideJegm/m5c7K7XtoQnYc2RCP7LVuWMQy7Nf0cYwgL0GEyX/gsyY6E/j/3uU3xwx/9Xp6b&#10;7Nrmeu8f/jFWP3Z2TENfSCFssayUlxZwS988GflqBjtIbyu2sKgn1wQ7LbYwHm5RWwlYycI1C66z&#10;MxMdoF8njX3pmobCnFNjwGDGWvTBhQ+eFX/9j/83vvW3fxW7X7ouWU0q+QyL34e7Htxz+l2eBdY4&#10;O07Rp47mc5SMTEYT8WEtBJGqV9vUiP5Z/TA2Dsw7jPvKmIw6jTWTJtwRNsb09CHmcC1+rj8p99cg&#10;U4P7++OaL+2I7a/35lxTE6cWWm98pSe/X469KLuy0C1qfKAw1xmdZ9E1ej0Tp9jIHEeArks6YJ5l&#10;rHF2zmb6SzzDaJ7LYmJjgzIRTrlhWfRhx0y+zGcNjG8ve2Bd2h/jB3U3rYiNBzti21vcIzZN7Czd&#10;fLuJU88wZ0gmN+mZTZ7u4iye/3Zfsr7IwmDHadL18tUEqjaz4znw/z1ro1r5UNa4r4zHqp9YJ4ti&#10;lfVyMLjF8jKNlQ0WEqfa6+IF2BP2QqreApOI1MNzwNMLYxq4s+zx7ozVWBxWaeJUnMd7iDmkZ7Xx&#10;RawyAVkptTuPfSzFTtZlDBmbxHuLPSyon4bs9Z3YGItf6I0mzvMofTzwiHhd6uoSZNBYnPE7C1ot&#10;tq7azNpOKzuVOC10OY4Qc6nnHXfH3+bzgqcybsB+GLNOrHTu/Iz55jg93k88pZ236Hm0fw/eypgV&#10;PyvFj7TIpxlb42dbIGcSLGMGfoY6RPnjrFSD8WuxlfN5TeepxKk6rPb6ZQV6VrCAuSCpnHOECGvj&#10;yCvXyc9a/CK+0ut9sfC+NdlgZ1Kx8Zw5uY9LkJX54OCWi+ZHPVg6O06RQ+MQ+phZ4LpxWkwA28k8&#10;YPyhGPtjrqoanCJjiMW8JTy7WF3GwxFgykyccu/irckXgGWUe+S8jvf6/9h6D/g8z/JuO/He1t5b&#10;lmXLtryHbEu29vK24+y9IIEkZBGSkARCyN57L2fvye6CFmhLectoaelLS0tLW0Ype5/fcZyPlLf9&#10;/b60N5KlR/d93dd1jv+5TegT02VCITaS9pJdpxrAMxZB1WuLGTAHEzpeZhG61sTbWaxhHmdcwTPE&#10;R0Xspfa4967E1hCXiynKkRmZhA+fVRxcFW/89RfjL//2s7H9/cOZuKk/vZTnNSN3LfiYyhqNL5g8&#10;Uq/di1w3wdoEuwp4fiHnoO2gzTRHG4KfOdPdcTLqYO06/QZTPXNluviEzyiPZ7LuFta45P1d0aMu&#10;hFeXqUeQjV7LkJXLoXv9rivejV2zFZwMTixWlnE/C9b0DWQHqPdtzAQLi8tMQPK51eCHlrPW5bml&#10;Hau/gP00JmTirx3hTPTVfjpsGOIZf2pPbLwPA5tFOBMjW6FBJDMRmDUsLlsgKkTTacXvVCxeMjig&#10;xXLu+RpWMqPEz2JKLtkcPRCZbWc2PzIWRbyUIMw2Nb6IGTm2Bl4BsU9DQChQ69ggW2lc+/J5qUDN&#10;xvH/fvLr38SNf/JqdN66K0FOIwqz5oaBmAmTLkFhNcLIOmuqOIgKBFwphzTd6lgUi6DQoFU6AGFW&#10;HaxG3zOYglIxc6WOrzofbHNSAsEYOK1DgCw7eW289If3xU9++uN47sufjq7bxqMGwvASzOZ+QNS5&#10;Dypa9kuhMAdizIpThMTc8cVRvBalAlg2+Oaci2UcxFrA98JbBwszTlXaKieYXEPPwKmVTR28R89D&#10;47ERcGE//TWcxUmv7I6TP7EzsyAnWxgI7ne8OBx7MTzW39ZfqCBAQJo5YRsDZ3nonMte3AZPRwDW&#10;KFWHAbdfsiUVfLa/klA5h/n8vAhizuxxCEejuffanmyt0Xn1tliNYlmjEYNC2YgBuuJDPbHiqq05&#10;w27kpdHMYO9/EkWocQSwNEPTVsMGV9bc3h/jjw2mI/rIicCpmakaXDkbBeXiz0b42ZgVPRhNC1lL&#10;BhIVnBgqlRgnneyPJd6VMGsJhrwGo0qh0lm1zmxZWhlVPbwvf2Pg1ExomUAnfc3Z62MFQNVsWoGA&#10;syx1mKXRiZIwsKZT1NY5zg0oAwiYSeXsISt1F0NjC7mvmccz+ZwOiO47B3I+zRKE8OybBjObrQ6h&#10;Z/XHPJS0VWoqFfdZJ0wN71CEUql1xqnGKII5Axk8z7ZRhymsoQeN+OkIUo1k29eYoWrwpgKB2PBB&#10;ePEa+FMApbGO8p3FPlk9Mod7ZJYy91tyOXwFKLF6UyfQdPZMwZazClUs0i5nb4vogrBtj4H7R2Or&#10;GYuAZWebVZ6yupBwAJ8sgM+L2HOzyvM5yAB5vhWhPP76WPRx/o22FNtaE80HO2K17Z1v7sv2F6uv&#10;7IklJ3ZGDXtZz37b/rB6XGfLogzo1/KMlg9syRY3zlcxa6iY/W7SqcZXnexmBunkNfhlxpEOjYXQ&#10;Q/tFXelArAIYCqQc9u0AdgVghVn2KBrPX0edLarqDyyFz1vTmK5H+RlgsnWrrYd1/DtLqXCP1Znt&#10;ZLKBgdOsOMWg2ohMbGBNOht15Gy5c1e89+nT4vh7D2bmrq0PKhHcNYA399v5flbn2a42+6xf258B&#10;uA746Yhbd0f3laNx8gPnxlkvnREXvXl6nPPxk2IEQ2gFZ6fT1ba4A4eGYyd8vhvj6KOf2Rv//sM/&#10;j699/z/igs/cGDMMHCqLkCW2MTCL7z2v7ohDX7khnv+bR+KZrz8R53ziwuiCRgX9ztvs4HvbaW9A&#10;xjis3GxYM0pts7JIRwfPHntqb6y+f/ydeSW2WbLtjnPdNqHAOjmr7rsGcjax97Ut511vXBz/9IN/&#10;jfM+cR86BQAncBF8f6CgvLychaChYask55U4u8TsSRWl2ez7nxiLI185OvY5r+TQWIwcGo1BfmYS&#10;yTLkvoa4DnTva5DdDORs1cse5zPkC2W0gVMveMRsZlvNmG3lbCuzD1devR3wOxx7nt+TSSoa+ho/&#10;zssxqcTsMIPNtpmayVk6u8d5JmYn3vrWBfGL/zGv5De/+3186v/+fXTcvD8rj6p0KrKXVm1pRLfe&#10;O5zG8zbbj12HAcjPdfbmWtFVc3lGEQr8cOjaFuOlB9BNOrugYbNIDarYWlIjyOox6bwOfdUCz559&#10;67HxT//2t/H61/4k+h46NmcQOhPA1oLqk6nuRRpB6Cl4X8fo5LwS+VcdbpVLGbpqcl5Jw3hrrEBm&#10;l/MeOhneMYLgh5kmMnAvq2hqkMUGlvpuH4otj46l7Dj97WPipE/ui1GMoMl5JWOvjmTLnZ3PDkfH&#10;RfCU78hz3wmcooPNdst5JV4AToNGzspr5HnSlu21supILILsqpJPke0GWOcgN9tsu4P+6L+zP9Yj&#10;e5yXuB0Ddgu6UV3ivJLhB/riuI+hb14ejuGJeSUjjxfmlWyFvrY+MBhd6K110PwoRtHpb+2IA89N&#10;OAU1gDB+9k3orvUY5KXIetvuGDidoa4SrOtEE/SyX9mmG9xgFWnOVkculiLr3O+cV9KF8Ylu03go&#10;5sydV+IsD+dd2N6qA7pJ3kHWGhyZbGNcga430GOixxzou1gdh/FqNUU1Os2WepklbdINn9Po2HIz&#10;7/rizuiGn+wGYqWsgYn6EzrTsKxCPslbVufkzBLosh46Kl9ViTwE15g4p85iH7PqRt0ziYGgpanK&#10;ZvEP8tGKLFsANWKYaiRkRiiftYJuIefpO051Phz7Z+vomos2Z5W7iREaFALrYvT0/++8EvZLnNb9&#10;kX4M2XEMcPACZ1f3vk2F2R3sbyb6QE/lQy05B81kNo04z6QZmt799o7Y9vhgVqZk8hTyXWdqPUZB&#10;M8ZmkzqJn9WqrwyaQq9iBeeVmN3dzL50Qm+d0ImBU/fMVnUGQ+pZh4A7k9S4X+kJnCdrMJjackVP&#10;zpc3UcmgRQ3PduaewQeTCXJeCc+yZbetl+rhAZN9nLdau39JJuvYKlN+NtnNz0zOK7FaLwOn6VAF&#10;67H+6hHoBWxkEp2Va84r2X3DmXHp4x+IRv8WI9XAbhXfO6erxveAZp1ROhcZtQjsadudSmjBpJYq&#10;jDCDReXQjjNp0hECfZZxWW3pXKEZl23LymArOWZw7s44teJYGtMA1ujWWNzA3tlG1XkltlD1WgnN&#10;57wSft52CgY6+KsS489KR1udOmOnmHsZOO1kLxr3tMVC3j2dO8i6+ch050g2Ho3xo0GM3Mx5JZzZ&#10;PGTdFOS+hlDlMWBH9qmY9244Y23UKVu5j5jXVkRWIWYF87vWRT2/77xsayzh3i2XbM2qUx38deiE&#10;Br4OPdgfg8+OZEKSLS7tMmGbsAbkr85VjXSrOne9MBbrHxqJDnhvMTjUKkGzh5u4nOsj9rCK3Msq&#10;4iJk2nxow5afzrU14NIG9tt8zbZoh69K4IHK/qZodN38jXin/fRVyLPB2P7iKDi3J4PKVt9uv64n&#10;9r40HiOsc+SZQtKIrTINXvQ9OhxrwXCLOC/p1rEPVki7VybkTYNu7Uijc9wKcufiZMWwgVOwaRrv&#10;0GgZtJutMblKwVmlrNfZyrYUrUY+1HE/ZbaZ2VbV2mrW2fnaYiZzOgerDP2Xc3v4TFZMwR/iw6qL&#10;+R1y1MSfw8/eFPP4XT34fAX7rE2ZbXWhUemuBlxlBZ2twtdcuy0N7aWcRRrX0hdfvQzQ95qMdc7G&#10;Qga9Tiz1pPYQOtPqwFnQuRWo4szF7JEtep1pOg1srx4U49v6eSFfnX3q1cS+t/NZq1ysHlGeub5y&#10;6EKaUe+ZVFGF7Lv6mQ/Et/7tW3HpM7cj19kH5Lezu5xVrS40s91M8Fr2aB7rcz6pjgvlykzOQWeg&#10;a7BVVeMpqzJp1kCoGFesq01Qchx6Frll9YlZ09otJltkhj3yoGawMdrfsz4rI3W4zeHclOPZapy1&#10;WsXoDNcmdFcZ8sUgcB24bTF8a3egtKXBC2J5Mb3VsTqQxPptRy4F+0OzYB67P6y5vjedQNoIVh5v&#10;fXggxt8YBTeh28X06BRtL2WyLeiy6pTzF8eb1ND+EexQbBOrF0cfGYtm+Ng50fO1adQP6iJobgpn&#10;I/ZWlokXFmJvLwfzLr+6JxNexVmz0YnqULPK03mpPvPs+axV6+pG24q5x9pgBrmms4YMeqnj2SeT&#10;Xb204TKZCB3ZONgWRW2lUa+NhPzT9nPGajFycD73k3/qzkRvw1O2dF2ELOh6YiT6HhzOgPbsY1em&#10;jWmAsw07owGeyVE0JkZB0zo+pysfoCETZpzlaQKCwWsTL+yMZGv8ZVZ0XdiVto9+D23hYr7aDrd6&#10;sCVKOioyidfZ14kpsMtM2CuHhm0XuIKv9dD2dHgzg1T83Rz21ST3EatNwUCOOxAXTQZPteHH+fmB&#10;F4bizI+Nxu5Dg7EOHKkPQLukB34z6KSPQMw1gs04hE1z4I3hWH99TyxFdm/i/uuhlzUfxW68ehty&#10;flts5O8Hb9menSzEfOrgheiTIng3bVlwvhUPFdCl1dP1/NyqiGodgv1gZgOng02FwKlYE9oUexZz&#10;v9U39obdsna+OJxOe6ucDJrqazn27bE47Y29sQFM3/3wSGzCXtj2+I7cG20Qux4l1nMNYj9kkN3E&#10;LDzQfltz1rooWVOVekxfkD6hecOLslLZChp9Zwblk26VPd5jAu/MB//U6d/iLNfeMhr3fO7Z+NFP&#10;fhKf+vPnouu9WzN5TCdnKThHH5aO3zp4VH7Ux1VIHIZv2C8D/CYymTitnDyM81UulSJT9Z1V8bwa&#10;9HctPL3izgH0v3tp61DsLey0pTePxvvffiS+/wtHaRn0KURO73n7slgH1m5ETpq8qNPf0Vat2E76&#10;3vT5ObPRjnbzOBtnGu58em9sf2w0qq/gzKDxWby/QYD5nJcO++RDHevnubdc4n1526/gEmdqWrmS&#10;n2PdYi+7Ba26eziLQUae3hmbHx+LHc8fGce+dkLsvH805ovNTajg3Z07bXcNux7ZDc9koAwmc6aH&#10;XcQlzgWrTrmiNw6+dmv8209+HP/y3S/EuY8eH1XX90cX9rhd2AwWmoAjbrK1YDO/0z5di11gYsmG&#10;h1nLQ2PRjt3cekchabn5jqGsHh3AZrazjVXJ7dCJAcm1943GOZ+8MB7667vi0Ffv57orrvjkURkc&#10;aL/Lzib96WCXVuxktOvZ8XjX6zti9/PDMYBe38nXPvS6CcbrsccN6Bg43QF/7XtpOM771Glx9Z9e&#10;Gvf95eVxwtOj4ISxOOa53XH+mxfH7ifOiNOf2R93/fFZcetnr4l7vnhz3PT5G2L/88clXllpRxfW&#10;ajJ3H7zbDR84D3fyvRp5RzHbjid2R+vdY9GGzl0Hz1qxXMX5iOOtmG1jv1byc2cjt99Z8Bkc+vRV&#10;8Ytf/Vf8yT9/K2rvOT51UPK0fgPPnHMxkaPuqgIGtPq6gr8zOS/tfPRiK3r5uOcPxsGXj4kB3iMD&#10;50/vzuQa569awZZt26HRKXy+Avqew30yYKrMhx/SV+AzPX8r5eDROdiWjqTT9yW/Ov+989Y+aGxX&#10;jEFrdu6ZxZrsLOd8fxMFTLDqgDaqwQFpA8LPLbz/3jt3xP/55qeSb+QfOejv/utHsfmuU5Jf9Hs1&#10;3qQt0ZedGq1EroFOq3l/k4cr0fPqkfTJX4JNyfuY4G0XKdepbzCxGDjQBIpaZQE6thQMUQKu0MYx&#10;cGpQ5aTr92er3m/+57/HWc9fnPPrxS5WnOae87x3bDv2JIOOEzrQbnj6Jhduro+SdTXpL3C8T21P&#10;Y3TfsC0qoYkZNwwkr06e5eHcK+cVYi80ohM3Ils2PzKa83jXQwdD9w/G2Z85EPteL/gK9G8rh8de&#10;HAG3FrBqCxhQn66+SBNByzJwihxPH3dDVIFjtH3VoS3ovUXgwHnInpTJvIMBvHLwl4nGqUOQke3I&#10;5x3ospXonBVgmXXoHMfQ2V1GH3czdumOxwdi9xsjifGHnzZoygX9qsdMsl4LrznT2S45J7w6HCe/&#10;xdod7YMeNFhq0NQAqrO/R/nZGFfvPdg36LUMnLIusedcrg7OoJ7zNNHK1q7ZkUVfCLoq4whWnK6q&#10;Tn/0QnCA1YYFm3RZlEOjdmwzMHc4enoWMr8GWzZn2Yv9wPU5/kgMA743Qb+kC7xp4JQ9XWIADVq1&#10;K9tUzncOuKHtgk0x/PyODBxWIrsc7VeivcTaLE4qY53zuWaaLMS5WmVdNYxezcApeg0+Emsp501S&#10;83uxloVixo+ms2bjJibNiKntttlw/IqYq89Jf576kOc4Y97AoPPoHbEwBdmvbbaWPbf1rXamcsL4&#10;jDotfTCJC6C/i1kT67XSsBN6HH92RyaVmMSj3eVILPfZ1sVW41qdWwq+mC7mgdbnc5+ep8AD0OWq&#10;D23JZGyTsZaxN2tv6ssisnXg0pXYi43gYOecNuxtT592FZi4hqsOXFx36uqsILctt9XzJnraEcbE&#10;OBPAnEPuGA67Q8zirNSnyjd9Bi1HwcvSObpe/7tjjiom4zRie55lEnAd9q643+fnmA/wj0U+Vvwb&#10;a9P3Zyti/dtWcNu1poy9sbuWba/T3gBraoMYPzL5vfWULfGZr38pvvqtz8fwlTvSfjDxU/94IzLZ&#10;qk5jWZ5BLXKrFlniKDoTJOzCY+DUUZAmkDjWwBb7c5DXBlKrtCnBJRbDZedT7mMSf8EG4+yQGyZX&#10;OQKpA7zQA4ZcyZ6vnLDhtOeWIgM7sO+MKXacvRbZgCw4a32OnMqkCdagHdByLZ99DzzBPmprGJh2&#10;nJYxxNrTVyM/wIecexW2k/an3ZGMidnRp0Z/Pvj6sJFDI9GLclF5V3GQ8zQ+eYBgZCqEKqCYIfFK&#10;kL6EwtQXUrFIkLyMLTXMZsx5KzCATrCFCKyeh0dj7Nl9senJ3bEAAClgMyt4PkJ5Ht875Nr5MrYx&#10;MGteY6KFA7jgyZPjv3/2n6qVvH76m9/G3Z//RCy9bV9UI4ibufxbFUYO4kZAFLHRHoQzajSejDDn&#10;OlEslv2aoWS1gRmKgkjBpM5onSkao1WjizJbTyffZOC07aS18fQf3BE/+dl/x1tf/3xsuGN/lAPK&#10;nWMgUWSLYZVrgju+cpk9aDWi7QzMilgw2hYlgOTJitOStdXRtq8jlgE8prMnhXl87K37yeGkknrf&#10;llgA8Wy5yUyxHSgWW24MZ4XVwRd3xymfQFmrTCYvndK2vUW5mMledt6mzHCo6ofBIPg0EAwm6RSE&#10;iWydVMa7m+lqhqHA1gowz9bArdnhjTrGYIiK/ewNTNh7dXfOm+pAqSwBCCzHkNmI8bkRQWEwtfPD&#10;3bH7ZRTJ86MpXJxr2o0ycW6SM0FsQSLAcs7AMArq5LecnViYL6fhZYaqrXp3olTG+TqiU5rv+x4c&#10;zJZbGqnTocda6GT7B7tj60VdScgKa8vazbJMpWLFKQqlpKMyKrsbs5R9NkygYvHcyxAyNfzMlqO2&#10;1FOg2wLJ35erWBAEZjovOBqgxBkqQG3VVGKrOASKe7EcQbAYBq/mPgsQtv7NekD81kOFFmy27ZjG&#10;751BZQvHBYCPhdCgs7+mKVw+CP1w3wXNJVGzvSWmqzQ1uBHO0o/8pGLRMaQDy4puDQqzcMzMMau6&#10;GkVooNAgghk2aTwg4P0be9fbek7FZvWJgcjlAN5qwIOGsCBx1kf6MniSDnBpV8MDPtSR24RgGLhr&#10;JLowEM126+CMdbrpcJmPkl1wyuqCE4v9VhEe9i7Wf/r6WISRu+v10ejl7Or3YIBvrY1V523IWWWb&#10;uKw6tQ3c4mMBdAAcM2FMWsh5fTp45bvdi6MF2mu5dTAzQ8xckp6b2fdy+Nugl9nBKn7fM7OYNJzh&#10;95b3boiq7YWKGoMwOpbsEa+TKM+fe2cQip+rUFr2L4nGsZb8m0beeyWGn7MrnF1XxP4JQMw8Mshm&#10;+66aY5bnmjs5895zt8YGPlvL2jou2xrtKKRNd4zHmU8dF8fdtzfM7rG9h20xnMdTo1KAp3WcLUSG&#10;2BN+GYp9OXLMbJ3xG4fijLvOiHOeuCTOevGMuPCN0+Ost46MYYydDs5hKUaWtLX18ZHof3E0hp8b&#10;iXPfGI6vffvl+LN//Uac9PYl2Vc+ZRFyyZkr6zi7M54fiUe+fHU88/UH4+mvPxYf/MMPRu9DO7Id&#10;kC1g5Euz5aw2WYxhZuWU80+tWNUgdF7J8BM7uddYBgdssWRQwwy+NSiubL/N2W69awDjBGONfxuA&#10;vvPN8+N7P/5e3Py5l6LouvGCLNYhoMyUXuE9ecHqSmW5c1usSJucV2LrrR33217omNj/0hHQ1Hi2&#10;/B5AV/UiD20LVKchLjiChm2BtgAezCQfAXICKL6qs5StAifo1GpTsySdV2JyyzT4q4lzNLFj7Dne&#10;87HxnEWqfG+D/nQM2mJ3MfS4GPrNlh8aQTzPuSxXvXBG/Oxn/5ZZo16/+V3EF7/zzwDoo7Mt0yL+&#10;1vY7xQBKjWtBmtUuY7f2xuBNvdl6NlsHuVYugafZqrbnNIDibGaVuJnj5VxmQuUsSgyGYtvuIJPk&#10;m0Zk2xk3HxPf/re/iT/4+y/FzkdPzrkB5edszDax7+hvzkAjzkx2ZYWtQAWuVtbbHqt4S8EIsu2O&#10;AF16X35Lb1Tw/jnvXD2hMQU/OJvZVqTOK6m+ZCvAak0M3j8eqx8YwZgYjpNeOxinf3JfJvhMBk6d&#10;XWLrnd3oq7ZrWB98bTt4OyTYdlhdJXATkObMEt7N1pPV6CJnWeic0AhyCL1g53D0r8kh6nP3poQ1&#10;LEdfHHgcXrkNox3ZtRW51AOo7b6lL4e/F7O3ow/1xTEfG4oDZrI+PTGv5LHC3J7NGETyha13nMu1&#10;76nhOOPtnbH/2YJDUONn/1OD2ZbOuV7D/F3T+wuzJt0TjUuTL+zaYBcJ5ast5Ox64UwF28Zn6/jd&#10;6CMMFueVGKiuPx1do0OQ35UoZ5H3VnW1Xb89gzHqZ+WtwaasyGXPDJIZYDGBZb6/O2JiXomZxbsW&#10;p/PUTiBTkJdWF888YXWsu3Ygdry0J7qfGEmjXMBbLkhkbVbK2qJVx4TOfitWlFm2oy9dVh41x084&#10;95QzYkSDsuitxILyN/Q0BXqyjaB0YtZn1RBG+mmrC4F35LTGs9W1zrWyAteg/RzeUx1vRcBGsJHJ&#10;BbZcPRy6mo18lN+yDZ68PCFDvIeVt11X9cUoRpDy0ar8ZoNJyPhyDQloqKK3PtsKSe+Zqeo6ec9W&#10;ZIjzSrY8OJAdB5whqGO1HqNnDBobA+c0o5uy4hRjPLsUsE/O7yvMKykEhRYj7xYjN1uQlzXsWQ10&#10;2ayz1upB9H9m+7IeddYCMJez4RowFDRkbA1rJrB6rxoD0GCK+sqKVqtEFnJ29dB+E+tvNnCqnty3&#10;JNrAYQblbM+VxjafK4MuKtj7EvazGr53FopYzzbFWXnbh0GAzDAxoXioJd776EfiwbfujrZ3d2FA&#10;sT7WOA96aua+pcg/W+sWQQszkfVWTi7h51bT2eXDtjt2Z7A1ry3+DSw449FZb7WceTN7YnWAhtTk&#10;vBLxllmfyp/Z0EsNaywHo6iLOpGJtm9bPxE4NQC0Etm4Bj3Wchp62GABOnsOPKQzV5mjcdWErOyw&#10;PdKORTljMeU8v5vL+nX8O3NRQ1Q5YyDOJAzPRAe3a/DnJfCJeMkZodoD6nwDp55XJT830FdhNSJ7&#10;03n51lgChmnmvU30bAA/W21fgjzddHtfDKGXnXXUxF6p22rAZ+JrjWTHofSia3e9tCPnYtndYTny&#10;xSosA451rKMRGtAYzlnIrsOL9RpUN9nAualm3lqxuBYcvObK7qg9iXNHXjZiePt56af95JUx9MhA&#10;bAMrlH4IXjG4whmvu2Jz7HlhLPqfRY8+C5ZA7o0hx0wcGXoUmYesaWSPp/IMsaOtKJ3FaOeUafDt&#10;FHjWSuPF7LktwWrY2yVnY5yyXqvVlFsmhGTFKZdBVGVeA7zq+9SwhlodQfyt7eWV11bY2lq2ThnE&#10;M6vBS86f9D6Jy7mnwY2cwywGFLdDb1bBlsBbtdg54kpb6Gp4S2vpTOQ9xOs6CXVsOEvdwKkGtpWg&#10;Xo4ZWHWTgVP4F/3ivB5bhivLU9ZwzeacnY9jtxaTSOo41xnSMPrUxCEDvVYATWd/rPqUJ0zAcxbw&#10;InBgA7SYXZDA3bZsdc6lCXc5c5T9cE7UBw69Nz7z1bfirEffD05d+o7dZqKD2LgcjJqYGfk+G36f&#10;gdyVPt1T91fnlYEPgz/Nx2OT8PmG0eZoYf8NUNdAz9mmFTmTnVfYe/ldeZFVd8g9/6bl1NWZ5DOD&#10;fZ7Cc5TLVrWKuQ0aWqVtkFJ+cC+k8xbsWGdEm3BpACdnSiOXcyYz+MF1t+xrj5XQ4erretMW0CZY&#10;fxm8g41g4GfLfX1pOyy/DTykLZT2DHTi2rmnga25rF+dZhDX8RjaJlacDj84FosOLs2K00yy9VLG&#10;o4OtbpmN/BL/GACXJ00WXIz8VHeWsvfyfuof3jcdmD774u7skLUYbO8cUpMWrCi1ba62mBVxc7D/&#10;sjqZ9ZowrUM9W8j599Bm/cjitPHqwW3afDlWAnm6gLVkG1w+q41o1XIVONHEis2Pj8bme0ayerQI&#10;W7UM3tDWXI7etDWa82+1RQ2czmcdJh5pq2rnaNeUiwvgFR38GXxGBrbegT32PvhWB5vYAxqYC0+V&#10;sL/V/di2yypyxmmZgVP+Vlu6nLMzSWAWdL3pwq7oR9Y0v29LzFDnwx8LkT/b7kd/TtjqYxO2+06+&#10;OnZn0jF84MXhOPVtK4kKlWeLuJSPOScUjKXDWVy/7enh2IpM2v0q2Ov6bbGM89moTXV1T/oXlsBL&#10;S9HHtkMdunFbdgoQG+tzEtMVIa8yiI1cMKnO1qvK6HL2t/SYgtM4g6TQoi0L1YPlWwoVpyahOW7B&#10;VsJj2FvjYNP0qUz6V7iO/9iOOPa1vZm40nnncGx5ZCS2PLEjem4byVa9qXf03bCOxEfKKOhn6s28&#10;M3J/GfiiZHXVOxWn+oQWDrYmfjII4egfbftCwJS/917ngNWh5coPbUsZUg79WDzwxF+8GT/+6U/j&#10;7S88GWvO3pL8ow2gf0IfViXf69NSlxk4ycApcsCzNwHGZFUTVLNyExmmnjYJvZT9E88vQEZVIxdb&#10;kYvpBHUvbygUKzTfMhZXf+q5+K9f/fod/1zEb+PDz787FnPPYujNc3DdS+Fx98tgkj4/g6cGquah&#10;C9c8vhN7a39sf3QsKi5l76Bzu3dZZWPVVLYtlo/AbAX7Dcyn71EbhvVOu7Y/qpA903kfP2crQ59R&#10;bqDyweH0aQ4fGoG2xmLXC8dwdsdjAwwk7ebeXgGuYV3anSavLkRXpF5Bph0Gv6W9mmeATrh6NC77&#10;Y975l7+Mf/63L8Z5j5yQ1TQb7xvMuaat2IvaJc1g1EwmmQh82Vlo7o2D0fHQePQ9MJoVu01gTnnA&#10;4MNGaMhAkFWmzRNJVHbP635od1zyR5fHg//n9jj0tQfjqa/dHRe/uT//ruXOoWgFJ82Btt2XIp61&#10;Hntl6JnhGAV7GNQx2XozPOV9nYlqgLYL23yY3w08MxInv31MXP7ZC+Kjf3Ji7HoUHn5mR5z6yv64&#10;4lMfibNeujQ+9OrJceUbx8VHPv3BuPmzH41rP3dNnPzqmbEc299qUxM8FvM1Z3xyv0X6Jlmb7Xhr&#10;0AXOeO/nfCvvduTGQAYsTT42CDgP2mrnnNQbK8D4jkRZCsazg8qhT3847N70Nz/4r9j2+AWF84Z/&#10;/6ffQFtkPmenH7mJd8+CGGzm/CyyuARMeeDJfXHwpaNj5NmD2HVgnCdHoYOR9GuYBDhHGxY+s+pN&#10;uV5s4NR7eO4GzK1sntD96iB9W7ahF5vb1WiKo22wVZaja4ef3c2+74/6+0ZiAfyuni/i6xzuJ5/Z&#10;VbEaOaZ8yPFdrL/7ppH47FdfgG8KPRXloG/9+OfRe+/ZOdbHwGkzazL4anXsYvZdvTWbPVjIPeRT&#10;O7fYQcG1Hg6u0Geg3p57LHgC20H97rxTu3Zkq1D4v2x7YxRvxS4EL4mJtDGO+uju+Nf/+Gb8yw9+&#10;GOe/enU+x5abzmo1oTb34D3wgXLJc0A/mhg7F12j7JrpjFNsWH0GmWy9sSaqu+pj40fQn5z74bxP&#10;+mQ8P84yE0uUb/x7CXvV9+COHO3T9dBINCJf1t01EO/69BFxACyg3J0cSTeKTN7JJf1aoOFoHmWe&#10;gVNnGRroUa6nf1s/906wgLYT8qxR3xDvlQVKyCWLUWov2px+RRNvbMfZju29y1bY12JrX9GTI7TW&#10;fmRbbASzGERtu2QLdv5ABs22Pu1oGAuD0APosS3Q8Ga+iuUXwfPr7hyIo9F7J9rW9xn04+OF7gv6&#10;uNWX+rVHngR3871BVf1nFvBo2y/k62rOdQjc0QzWnok8LQYPV2q/qdvH2wpxhInAaQ32jMm1Ym9x&#10;Xc625nwMkNVI1+y1yTLlyNRybMEcSQfGM9lK3CDuKRaz26qXq4g9bYe+OqC7JaxjNpjLvbYbS99z&#10;u2ITMks9rg1mxfZCPuu4IHWgFafOt7RC35azlVsbszio3BmnE3I6u3sg27X5/dk09KV+XIPxc8HC&#10;xk7sklXLuzdBY9qiOYtbmvHv4fFZ4nPeya6HpeJebCbjSMrbIp4tXxzOOvQRpZ9CmoOOrdq04rQe&#10;OlmFnBh5dme2dTchpQkbxg4WpTsWZ7Jg+on5nO2K07/N2ZjwbCW/tNh56aack968vz022dWMM9yI&#10;DbscPuy8YGMWBdWAqeugQyu7s7ALDKLfxhFVzj+26lR9qG1Rhx3TYBId+2EFtEnM+nVm8jN9SLPY&#10;T+cPNxjIm/BvG8DTT21VedVe+B1snLEt/s6EyWZ4vmXP4uyWpT+t/fyN0QF9m2TmOBgLiLQfDNBO&#10;QcZlIjprrOqFp4x18P4GTk3izMDpqRvj8c89FZ/4q2dj6OrxiY6M2NZ8bYZnDPIbnJzBGWThCTQk&#10;ZrND36S/YJY0zVkqC8UavpejDIvQuxXoAJNTteEs9MhRghZo8rl50Io0Y6vl5R9GhqJ3JzsGmQjb&#10;waVd147cWoZeWX4+OAc5UM9zTBLLhG3O3/su9nNnro6aoZZCsqRyDZpRflZbIKbP6AB85LnBU0XI&#10;/RLOoJarjnd1/MhhBYfhMABmJFsKlvHCOatLQmFzBULObDzMdggqFIGLVwpUCBLlI2MWwWAqFh/i&#10;bI75HI4Dxwee2h09T++LutuHcnBwCQBYIDUToGILo+UoTWfFCFDsP66QO/W+ffFfP/q/BVjG//zq&#10;d78HLP5xrLjtiGhBqQhUBDy2vJRR5yEgFnAwZsHWYKDbGrOKZ+U6OQRbxjUA/loBoPZ7T+JKxSKo&#10;BFxCeGbJluqIzsBpc7YYWnb86jj0qVszcPqH//CV6Lnv+GjkvjqirZx1tuRkVpqXrVpmIATmw/wL&#10;EQQaUqUGTlUqgmUVC4C5aXRRLOfg58Ho091bgIDlynNhGgMGOggXYHhvu3M0tjw2HlseHok1gPUi&#10;nrsL4XX6p/Yk8454Wb0zoVSsPDWDs+ay7nDIsW0LrDypRFmadZDGMUQhA+ecLojQTBqDOLMnwEcG&#10;sFEstoWYhqAqxeirYc96r+qOLQIn9tDA6TKu1RD6ehSMbXTWXtOTbXp7XsDwQ7EYOLViZxNGUheX&#10;fcQFfotvG4jtAM7jXhuKozCShnXaqFhQImbijKOQvFQsoxPXIpihCOFYiUAd/uhQ9Fy6NZrOQGlz&#10;1lmBYIAXJjfbtmKyVa+B0y31UYlxO+coqwoWZ4ui7P3Pe1tdp4Fg5phCSiGkA9OybBWPbS6KEQq2&#10;ZTLLt5wzLENYWbq/DENtCSCunb3KNmJcZsb2HhpN51gzzGw7Xtv3mLVdBuPP5d+2apUWVSw1R3XG&#10;/OZiDOBFhXaKAnr4zWDOdN4nB3Tz8yLeU7BmH37B21TWM5/7OTuz/bwNUQEQnM790uCHZwUmZmqb&#10;QVLKvxWQtmlayRlIs5mpLyACzJiwkDysUkJIZeD0qGXZnrAPYL/2odEMrpk1UotSk290iLe/f3Ms&#10;PmZZZrBm5pBtF1h/4019OYdgO2DcxANbZmwAfKhUtnKtux5+xyDuOKFQualDugHayr3XsOUMaxD0&#10;ztCqRBZNBk7rzloXLccsT6CjwteJkw4j+GsG6y9VSUMHTXzONp/SuWdlmz4d1p57Leefc389L85V&#10;Z1IL63eGXRV/o9POWWlmx5iNk3MFeIaZP5nZzc+qjkZODDbGSp6fgVP21aBo+yWb+dvCDK19j+6K&#10;cWRd+wf43Xs2pCBuOXdjJoRkFg10M9e1IgOXX7g5NkLbZsT1XtcbFz3y3jj/6Q/Eu188Pc5+7eQ4&#10;+bVdObNk5cPDsQKj3lY5BnVGMO6Hnh2OYwBnH//KjfGpb3029r96VswQHAIUbCFn60PnCR8PLz30&#10;pcvi2a8/EE9/7eH4yOc+Etse3ZNBBltbWslqsoWVJy18b9sdkwoyO5b3cQ6bM6RW3DserfzMWSYa&#10;SDqjlpiNB0i08rILwNvP2jrvHc62MXe9dSHG/Q/iib/6gyi/Yc//CJxCexoo8IOOJOeSWfFeixyc&#10;hozO7ETktg6pbowOK073v3hE9B/akUHT8ad2ZuB0GUBJ48t7aFzbbrTYeSVWYKtP5InMIuV7nyt4&#10;0hGYAG1VZr1lJR78WXJ+V2xmb0ef2hVbntwZ1dCegW6d8laLlPMcs62X3NgXM5DLGulzeYbVJOc+&#10;cXT84If/gKbyv8l5Jf8W6+84LprZP7sqtAOSTBqyPZH7bVun1QDypYDjKn5+OHos94Qrq3Ch+5nK&#10;FsCbTg/nE03OKxEkaRipp4oENMh1HT91+5fEyTcdFf/03b+Nz//j38S+J87MII6GVmaPIs/TueNe&#10;CEYu4D3QNyb4GEhW9ujAKdra8L/mldRua4w112+LMs7+nXkl3gfZZJKNsyLdC6uQFsMj2x4az8DX&#10;AADDuKicAAD/9ElEQVT7qJd2x5mf2h+7bNX78mgGTDNo6oWc6LgT4Ag/q1/MxntnXolJDxpAvhty&#10;wVmNgsEKeM0WQs7K9NydZ2ZLY2c26OgzYCAIbIb3djwKXSNzcl7JDb3R7XVTb6wBdKn3Rh7sjWPe&#10;Ho598NBujBsDprbd0Yln9usadJRJAZu4Drw4Gie8NZZGkPNJ9j1ZmFeSgdPHoBt+tubG7TmrpATZ&#10;nPNKlOlgArPZCvNKtqQhbGtdsz7LrZxxLreOtOWFeSVWKZpJqYPLqtRy8RQyrh252eKMU/SzMt7K&#10;IasUq3cgz05dkzLZwJkZtMXsQ6nB7+76cL66yW/iENsrmdGZ80qu7I3dL+zJ+Swae57pPOSi8xQ9&#10;VzNGpVfn3cxFZ01HblWjd0raS6P6+DUFY8T3Ax/YxiorbMRA0pbZpQZPueQ5wbQB4hrWPN9zky/B&#10;TOpFA8t2dZD2DGjO5D5WSIsVqgG/U8FFygkrA5yhkjysrlJvwSvlAllof8Pl22Nkou2OreWbztuY&#10;znWDmyaMaXCqD92n2ZOBU9ZvMsroG2OccX9WaJjFWYbuWHXe+thz1yDGQU80o480IMRMGdiBxtx3&#10;55XojLDC2ZlElfBHBfyu08H2UPUYQjrx556GUatxwf4X83zngVv5bes920MZpK0aAHOim8QqOe+X&#10;Z2RXFOjAhAErCZ3H3QhN1I6gJ9VdH+xOXOSsOZM/ZrGPtmM1WciOIwYlTW6y2vSdeSXbG6PMQMz2&#10;+pgz1hYffuXBeOPzr8aqczF0+Dv1opWXjr1wFrtzRG27o6w3S3MJz6uGz70MnpUhc8vRgfM4Dy8x&#10;63zOpZK/q+esE5dwfiYuqvecMaIjYBr7r5FmYlHde9Zngo8OpuUYQpPzSmw56rwSnWtt71pTmFdi&#10;lTZ0uRAManKnWMrZoh2XbcnKtqxy9mx9Drxm9XI1+2u1qbg/55WA7wycToVedbYrT0sxOOeCX8rh&#10;P7ODPSeDjDmDkns2cC41GNzV7I1Vc8vAvTrlrTp1zqlzlCrRIZtu2h7D4N9VDzmzC5ricwbz1FON&#10;GHar4DW7r+x9Hkz/5Hh08m/nidv+zkQ4DbLFp6/OQKVGrU5kg2MV0FAxP5vDfrWCt2fzjlU8b9nF&#10;4IcrunMuqYFKq6QrkX86zJeCsQYf7M9WvQ1gk2L43va4y963MXY+MxrbnrOt32hWpowdGo7BQyOZ&#10;PLLhlr5ssTiL8xE7lvPOZn9b9aYBb7ZyKee8CPw/F1wkzTTzc9uDle3ryMCpreRdTy007fcmg9Rg&#10;MNvOPOdscr8SZIf2lzNmS+BJE2QMctviusbAqQ6RCWeQzv+czQQPOgvIGUgmrdoiLKuk+5uiA35Q&#10;z0lfqUuhDe0024m5jrW8l9UvJjk4ekKDewX6XJqzPVv3g8OxGBquNHCNrLAV6aS+VOdnMjHPVNeZ&#10;sLCAdVhdatW855GtXJFPtoKvhi+c92vwZyn73QQd2E7PaibbeDfyfRuYMDspsB81p6+JI2/ZGde8&#10;8b7ov25HlGMfVmyuLdC8iUQ6COFZcW31gSXZVcbOAeWcaRX0YeBUnWPwXidCA1hZTNsA/4txrWTW&#10;rnE+utWGmfShk02aY3/spOO9lRNNBuHhfWftOkKkiLMRa4u5te2LOMfWEzqj/tTVGZSTtk24NtFG&#10;B5Gy0k4RykhnQovxxfrtB5dGJzak3We2wN+bOY+um/vgW+Qo9tXmO7BtwQRLwAQmQ6aTjEvHZivv&#10;vAKbw+QgA0DVR69IG1TbZOX9wzF0/2i08Jmcccoe/K/AKfo4bR1lGbitGLlgS8xm+MbK8zLozBbE&#10;Vu0aiM8EVp4/FXlVek1fJqfaNcYOTOq6ucdhh7Hn6UjHNtNGs4uBzsCcych9Uh9yr/LxJWnj1Y63&#10;p/NPeWW7cv0r5eoG3k+nkbOcbO+p/up5coS9AH9qh+qw5N7LwLEZONXH0odNv7YmyvuaCtU+8jyf&#10;005J3kLX2RLODgLTeJe5yOdMMkQnaftqC+lUNgHWdsDVvU2ZZGzrP6t2KsVhnJcjaarQUTpHG5GX&#10;m9iHHdcPZ5cqK9HrkBHDyAtnwg8rQybs9l1PD2cAddiEMn5vYtqJbxTaEnZg+1uZ5rnpFzBZ0ctR&#10;IVueHoktyKRdrwzHJrDUGnTQBmTdGnhHm1EHXDt4ZD36YAhbu979AQ9PZ78b2ZsieCKd8pyxGFq5&#10;28K717DeKmzarLZRF8pD0jt6MH0j/pt3tj2lzu8dk74UrtGXCz4WfS0nfWJXHHxlT46YWn7bcGx9&#10;ZDS6HhuL/vvGoxReFwvPZq/04VhtaaB+Gjpg3q2D0YaMX3wkuguMpw8ofUFWaA22Jt1o3+eYCTBT&#10;tvpV9njpWwIrWKVpB5Am5Ma6Ow/GS1/5o/jxz38Wb/7Z47HpXV3hLGNlo85OHZxVOm2RmRkwFUuY&#10;/O65o9taoHsrLHP+m3KS/SplXw0+ixmc8awen8tn5BVbk5vYmj43rkU374jb/uj1LGaYTBb9/W9+&#10;HO975MgMHNoNy7U7t8x2tVbdzUZn+w4m4pXzDtXsSdeh3THw9F7shRFwMzYrOlfbXh9iyVErYuqp&#10;E3ykf0Jfo/Yj8jd9euCJ+fBL2RU9MQ/a1AdhtZ2t/gwW2O1Gn6ZJQRuf2BG7Xjw2jnnluNjIGvRV&#10;uq9TrsKOQGZZHWqAax5rz/bvk/pDGTLhG6m4YV/c+6U/jJ/96tfxz//2hTjv4RMSdzif3I5LjpvJ&#10;1oTQ4RTebz73LMKebcbuM4i68YHx6AK/O4+1AZxoh7yFdzmHdCyDKHb1spK0A56wfW3/w/visj+6&#10;Iu778q05Y/SJr9wW57yyM+r52/o7C7P057hWbLhi9FmnFW/wz+BE4NRk6y54aj28ZQeoFXcPxWb2&#10;Y8AqOXj1mNf3xqV/8p645OMHYgwbYP9Lu+Jdbx4VN3723nj680/G1S8dHe96/oi49O0L4iOfuSqu&#10;/qMr4+RXzs7uOwZhl1hxyvf69/bxrKXwQgXrahYD885W8fY9PB5L7xwpFLZw3gYnZ17Xn34w5+GV&#10;cRZLwHoGnZYinwxUHfqUgdMfxHd+8os49qUbwI7QqDwNXxUCp5wLl05wW0s3QJcGsKdxr8P97NnY&#10;G8i0PQ/tjn3PHxXDzx8dW58A47AX/by/QZIS6FE6tNJN2bEATFXLGnNkmveQ1iYDp5PBmjPRt+Aq&#10;uz0VQ5/zJ3y77diSjg4aee5ALHlwNMq5t8URJklrs8g/jvmR3xwpoy1ogGntR/vj41+8N+J3v3qH&#10;h777s1/FzgcuSNyYfMZl8odztd07u7ZYgCFmFktZga4/yWCA1dPF0J0jk/SVVaIHM1FC3sdmeaeD&#10;DbrDOZZ2HtQ2aAADHHP1jviX//i7+O6PfxJXfvzOqEHnKWfc27TV3IeURYVrOvpOn0Ex+saCAitc&#10;S8ApJesnAqdclVzrLtsUxXcMxexbBmMK7+s6rZwzUUgMaTDEwOng47ti8yPoPPav+tr+DKIbOD34&#10;5njKXvGro30muwCMPQftgdfElBk43cb78HzxzqTPQAxia9IKPtMITl6kPxEeT58Q+tbKtTpkjl1D&#10;5ogfwS3tp6xm/7k3fC226ODqRMethS43fHR7rABfDj86ECOvwFvPjMS2p0bQAeiqCR1mF4Wl8Jk+&#10;slXIPbsvnPDWUOx6digG1ZNPFPzbO+DBcYNv6Er1pjrT7gtF0IYJhAZNd1w3FJ3vXhelYHATUSux&#10;MbK61sAndmf6DNDZdlZ0dMPsU9dEORgvA2ecuYmfBpCsQhazzzEhVP+I+8JnKrFzTAwVX9iBbR56&#10;1BFJ5Ztqo4hntKFLl0Cn666Enk1W4/fNZ6yJwaexWx4djmXwq/znOIdZrFvda6chg/mJzfmaCYTr&#10;62JBe3ksPAWZK6ZDTit/lfUZOIWWZoBRytl7z8G4iUVCJs5VYbs1gDEXsf+zkPcm26Y+8G+413Qw&#10;SBGy38RlbYVOMGUD+26HjSxow26164xJ2umv8O/RHTXsqVWVK+GTwWd3xQpkgsUhzdp30IHdTcrg&#10;r5Xvwz4ZaU2/Sj4XOTATvN/77HChC+CF6zOguBTbVP/2FvCsmFY5tvKCTdGM3WnAUpuuXjuH89O/&#10;7RnUghsrbh5Mn6JJUSah1Ytf38u7+E7suUnQBiTFiLORQ7bpr7x0a9TvnojrQPf6zW27LI/X7MJ2&#10;8t/oebsO2cXFLnTN/LsG+8iORIvO3ZBBQ3GKvpYK7DE7/+g3MKGoWDvX5HEDp6zdDlUm9vue6ZdD&#10;L5/9zGlx1UtnRRf4OO1jcKJJfkuwQSvVodCBiVh21VnEz1Zdshm92F1YvzYF9CjGEVfOB6MvhD+1&#10;ocp9N3ToNM8O/euM3ELgFBmMDJp/1sbsENPE+XVesz26xP4T9tsKZKy+VUcJ6adYDh0svwjbHhxk&#10;LFA5nAlR8JbdQewcuPgUcDO4z25Ojg0yQb8UOWHVrzgxu3VADyYaOAu5BLnVAD6qY79qxlrisBGY&#10;ehwjfvCJ8WhAIdtiyla3ghFnp8zhD2yHMNWsETPUFKSCF7/y8vY511iwZalBNp0UZoyVn7k2NgMG&#10;eg/thOH2ROPdw5m5Pg+FkhloCGez2gUBlQglQYov4NzGfbeMxLf/9YsolN/Hb7h+/dvfx0t//eex&#10;7o6j0uhdAsEt5qvl2Ea4nXVqNNtMHKsoF7pmg0MCIC5bIZr53XF9bziAV8ezgdN0RAsu+VqDASeQ&#10;NuBiWbMBlY5jV8ajH7shfvKTH8bn/+kbMf7Q6TncexF7ZPZcgjmV62RWA1dWDKJkvWxjVzS2OIoB&#10;yfaAzyoejJ4GjJWVdw1EKUJ2nlUYMjl7OguhMMv78B7zeR+NBJVK90OjOSRcp9HY0zvijE/vy3aH&#10;Qy+OpnLZwyXQV8H0ItgUmJabZ4s6CL5Coud7/62hYJCxFqZqMPuC5yyCkKwyScDAmZq93AgRTeN3&#10;Zj9YZdF9xZbYfOdAOgOWA74NnFp1ajbouut6Y9UN22PXCxhIZruhVHqgq3UPDkcXwNKAj/MSbf1p&#10;xen6ewdj/8v2gUd56LTByHonAwdFMoZiGeHnZsGraNbe0Q9TI/BY70ZocxHMU84aDTjaG7vcnvcK&#10;Jc7NllPFK6uiaGlFKgNb5c7VsDRwphOG83bu33JoswgmtSJH47NKxwwC1dYHVdBytU46GEbDpmKw&#10;ZSJwyt7x920IdefPdpy3KQOsBjVWXrkl+jB6VwMqbcmpwTGT+1sNYva2VaG2anXQsU6Ymj3LYn5j&#10;cZQOtPEe0I2CmbXqAE3a4XvfrwilYrZ1CesyuzaVDnwyHWFTx3vUQD9WhmTg1OAr9OMc0Jl8P5uv&#10;9oyvxeg1cLoAHnAeaPIE/Dzd9fGMBEUIKNu/1B6zPJ252wDAG6A7Qf1iBJXZzPZ8t7JkKcJQx8gC&#10;W0lpiHihHA2K73hlNDbfP5AtoJowFjfc3Bc9t/XFttv7Y/NE4NRqCI1XnSr1KCozZtOo5Wd1KIa2&#10;D8Gv0LsVhQYBbT1We+zynKWqwi9GuVayJ1bzqlTKEY61KMkG9qpsO0AKGverc+oqWbNgIR3dOqc5&#10;K51IKrYW5ICVKtXwRe2+9pwbVmTgFFor5hwyG5/3to2XFRDujZk7nYDF/nO2xIaLoQPOoYHzXf6R&#10;bbGU9+uFR7ow7K0mkl6rWFMbAtfqA4PpVkOYQFKL/GgDBG/i6xJ4aA17/K77j4tznzo33vXiKXHS&#10;y0fHUS+OxK7nhmI9hpFVOTpYN8Lfo/DYAJdfb/rM8fHUl+8GUB6XBoTn7/y81Rg2znKy8u7hv7wo&#10;nvn6/fHU1x6OG754YwwcOiqNPgOntuWdnFey7P7hqEImLcIIWmrwFBpYjZE3/uSeWH7frqgHBDu3&#10;ZQmf0ankHLc1gAaBrHNNshKU+1kZf+ebF8VPf/HDeP0bf4XBd2RBZ0hnE/SXgVPksgBMA6ESQ/Nw&#10;/m4ycCpAWsGeHfNKYV7J4NO7o//Jsdj1zF5k3GisAGD7d9l2h3eeDj8auDjceSUCZBXlJPBXRgPu&#10;lNPys1mZ2Uqdy1ZZVpfYitd5JYNP7c5q51nsZQ16z+oSk4mqkakrMfSkD+W+vKLxcsz94/GP3/mL&#10;DJs670cj6G//83vRf/cp0XZzf1afL2UfbRdvux3P0X1t/SA0fiF8hEyYyh5kxSm8NRs5rLHt/UuR&#10;LRlE0wDye3hlMvFHWVSyVYAzkT3K54697kD83+9+I+eVHPfs+dHIO5RxH4ONgtr/Na+Ed3DW4jvz&#10;StwH6byn8X/NK2mA3ruu55w498MmdFU6Fdgzg0Du7RzW7ZynpdzfeSVrzfh+CNp9akec9emDsf91&#10;MAa6yaCpbXdMsDFwuhpaLnnXuoIDXcMA3Vumw1ge1nmnjBhuzpZCBpCqMbZaeRcrQXRM2dJex+Uc&#10;3klnpq01bHXa+L6NMfIIBgzntQre6rqhNzYDsmz91sVlG5qxR/rjyLeGY9fz6JiJeSUGEk08sgK7&#10;Cx2lE8OM7QMvFwKnu54pBEsnW8r71X87r6T3/sFsuVMF7ynzM7AIaM8qSfZIEKjBXoZMsGrGYE3Z&#10;zkLgNOeV2F4eWTWT97TVkiC+QkcpZyLYLb9rOPnCuU+lOkjVdwbwoOEE2Pydumy+gVMMSWec2sLT&#10;oIe0Pg+dlq1wjlsVbfCfFadmvNsmy24TAnVbtUxDFxXBU7aHK4b/coYwvFR1dGe2HczAqe/Gs8yQ&#10;Fe9MOorTwD4JnoLHDJya/COPz+GZVu2U8x4mDUmDzuTT0WkVTzqbpT/uabviFfCiTif1WuI76FiH&#10;cz5DZ6KAGpozyGqb6lWA8gFoLavooT1b9Rogs/JGXOAcTfWqGaUlOtpS366P5ci/wddHY92t6Df0&#10;gHM8bMNr9ZpJPqt4/xbwosHZSToUUPtZndNW7sxCTzfB43Y9KYFvp7HmcnSCM0qc4aHu9nuNE9s0&#10;q7s1OBvg+7Yz13BvjH9oPYNMrGlyvqn3dmaNswwb+Hv1pBV6tQbMdy6K1ku2xGIM+nngXdv/zuMc&#10;StFXOs8NflYiD5ULldsxejSy0slQmFdSsa0uSvcuiwf/5K344t9+LvovGU397rwSW3ea5GPrpWk6&#10;zqGN7AqAIb4cnOdMTw0hM0id52jG/hzOw5Z5tt8SM84Do1Uimw0U6dRx7omOE+X+FD5jqy4Dvk3o&#10;xTZ4tRvesUoh502aVALfagwZBLIN/PL3IiPAsNK9c9rNJM7KVfZax9myi8FCYL+p7G9Ww/NMZwMt&#10;OqfQlslqzkw4cV95RztK2K3EbiQ6mHKsBXRR55xE/m0LIiu40jBkPxy5UMtnbeW7Bvyy4iPbw44S&#10;reyBgdNKzttON2uv2RZDL4xG58PDSRMGzKxEsUrUDFxnnOlk2fX0SPQ/M1FxegcY/8GhaDgROoOm&#10;FvPVGXEa7KXwrJVjGZSENsy6XYStZMtGZ/JWgD873702u74sOX9jBtHqXLMY9bgVMXhvf1ZPLboW&#10;+4h71XA5p3X3Y+CHF8eiF/thO2vJpJFDI9H3xEhsYT2t2BkmihlgruCdzeqeDY/nDD9k2ULOsAX5&#10;YIswHTdtZ7OPBtfgj+L9HSnfUjbx1ersanBTCXRvVZ77bxcOW+IayNEQtTNKBXxQDw+kI4DPlmrE&#10;8/c6AwwEW11v66jK92zImdoa2GXcQ/moQ7Dj/Rjo0IZdPTSQDXw5s2Yh925gXVac2h5Qh5IOxnb0&#10;gYHT1Vy2eup5cCSWIWsafFeuxCrKGd5XR4zBLWXOQujO+Zil0Fkxl+3Zs+KUr9rKvmc5ctoODNpJ&#10;TdgmNej+Ui5lmdi/Fv5acu6GQhIfMt7EzyWc5wDrWg4/+J4VtlvXdkOWZ2suA6fi1COWpqNKfCq2&#10;tcLY+d8myMiDdrCos/03n3X2qxi3ZQfySx7gWbYEr1V+KRs5izrlE/InbcXtDdkSvJazdd6helWn&#10;lLPClF8m8ii3a09elXOdTMIUx4rVTeJoPIBdDfYWy5s4mUmRfC/Wbzt6WWL/jdDittv6o5vL6sHW&#10;kzpZa2Osu2k7GAFch97NqjB1AnbFPGSabc46ztsQJeydVZaVrNGKe1v1rgGz9t8Dv+2FVtD/2bpT&#10;GcA5aNtM1/ZKpzgyiN+JHTJwetnWdN7N1u6Ctp2vnYE3n807Wk1rJVrD+dhT8PYU7iN2NJmhhH0o&#10;Yh0l7ItJK+o/E1p1JJu0qm5RV5XtWBoLsPHq+rHxoBttPwNW0pKJVNkth69iMxNFV947HNvhwfXX&#10;gSPEe9gqi9GHTdCGLSgdrzMZOK0wcMpadOTnPEu+5rxmbWD2y0QJbb8FrNvAqS3Fs/oI/SYvGTgt&#10;Zt2V2xqjGFvZ5K1C9SV6gvPSmbmQtWZrPHixBTrW9m6C/xbyjiuQ0drmQ9jt2vDa7Gm7Y8Ob7Kw9&#10;YVL0wZeH48jXdC4j410HeMMuF9qVBk/t7GEb0S1PjcS25+xEYsJbb6yFx/Qt6GNInwNyb/mVPdmN&#10;oO+jPdHA+g2qT2Nv6pD1C3PPC/aFs4Rb0D8N0HAD662DZxIH6PvQB8I1WdFtpZKz46rR+XbIGsfm&#10;0peiT8UuXvpY/Pdpn9oTe1/YFVXIfhNDe7CNu3T48z464K2ydO6hSXzp8Ltie8wBLzuDcund8Ad8&#10;V7am4ANKX5A+oaFFGYyXdqZD5+KmrJqVDn0X7RbuNR/ZoQ5pQ55tv/f4+NjffiHHR7382Qdj/ekb&#10;0ldlJYvdZ3wndf1kpWn6uCYDp+zZMoPO4DBxStphXGVgEX1mJZx1GZiqBLtkLnuqvJrPXjpGRZ+b&#10;vreOW3bGQ3/2qfjFb36f8xkdT/KTn3w7TrhzLNv1OTtQX55VJibeloHd9PVZIajvz446NXcMRR+2&#10;Vt+hXdFz/0hUoz+ybTn0XXYQOx/77DB0rjZJYsr/6XNEttsmsgzenM/ZW9whnauTlEX12JHbHh1L&#10;n+aI1YY8Y/9Lx+bcy+XwQMoV9nUG61iILKjljLT1ZsuXvO/knqTs9xyQGQ13Hhsvf+Ov41e//k18&#10;+1//LN778PE5xkUbest9YFX1u74D9lEb3A5F5dihDWAabbltD+6IDdjUFXxvJxW7Nllh6rgdW/Wa&#10;PNXCv9u5nx1uxh47Mq763JVx75dvjce/+lA88dVb48znd6ScbYCH6thXq3rck/ngimXyEPzT+ww6&#10;HB7SL2CAw4pTq6mszJfHTG7Qvtn9wo54/2dOi3NfOxDvefOEOOXN3XHWx46Ke/788Xjpz++JMx/f&#10;EUc9uTfe98p74oMfvzSu+NSlcdab58ZGzk2MbcWpCdTysBV0W8EOrazfylJ9yMrN4YfGYtWdI5kU&#10;7QgLK+qtjpXuLGpxv5aB9aw41SdoxekTn7wqfvmL78cPf/G7uOCTj2Nr9hb0sNcEfvQSV86DLk3E&#10;1Ncwk3M3KUW6Mwlm9PbR2P/8kbH3paOj/4lR5NFYjD0xHqulNc7chGITkw2czgbjVIJn53AfeTYr&#10;m70mfbvpV4PGtI2PWpGFEvq4i8DLiy/dEoNP7YyRZ/bGukfGYh7vZ6Vp+rihUYOdtbx/C3xjZwr1&#10;i4VIy/n9oU9dHb/+1X/Hb3/3+/Qb/OCXv4ujH7s8P9vOXnlJY84Zdc+kLSsPy8DNxcgIv5/LujOZ&#10;Fl7Tf7sYLNN6waaCT/udwCnfIwtq5X/0bLbeTP3cGo3IvSOuHIl/+u5X43s//knc8oePpdxcjJxp&#10;1lYTS4EBkgcnfNyHo4+sOJ1+AvIK2SWvFm2uT3mWlfRcleintReCCaFzi64yIZ516i/QXlHGGUTW&#10;x7ztYWgVvLzxvtG0j5eiV07/5P449u0dYfX/4Euj6eveNRE4dRb2ijsGo/Q92NHIvAoTYMBIVv9l&#10;G3blO/qrivezcMLOHi3YCyY2ZMUpfG2ik92rDDbPxFbSzmoHh45Ci8uv2Z6jV+xiswx7fgV0uZqf&#10;Ledr/6MDrAFdBZ/1QPOO0HNUgEFTk30de2NxkJi+74mhOP5NeO25gi4csgMDvJIXutJL3WnikRWp&#10;NeBFqwc7L9ocq9EnjdCc8QB9x86OLAevWUFXg01nxWnOJe+syrM1YbRc3/ZOsB3nbFcXMa2xHJML&#10;7U5SARbLoJ1JdAaHwFAWATnnVSyQgVMDskMtaSPUowM6oStH16k3TLDrR4YYLF6MHHCEz2xoWXvW&#10;qlErBcXczhi1YtBxEuUr0XFLKmK+STD827aoc8B0mag/8bNZ/MxAbxHYxS5RFjUYXJ0GvRjUakAv&#10;O7oquyOKzbyP7yTv8nuDqNomK28G97L3+tjTP8We5Vg89SlyYdLvJf9oE3actjoGn9mZ8szgaT06&#10;SHvE2Z+OmjE5sJT9nOEYIX0cPM9OUb3PjcYgZ7dEmxS7uvODW2MrOFY860x2RwosuwjaFmNDj3Wc&#10;Wz32i/4DRwWIQdrOXhuNtwxGPTxeDG/Ly9o5pfCHVdLqQm35CjCYXZFMwHYOrgVQFkkkPtOmh39r&#10;tJfg9RqeV7uTZ3L++oMauV8r9lQz523LYH1pzfCMSVAmLphIbuDUVr0mCRu0t4uMxU6TtkaNWFN/&#10;HDKjsqs2aWsL+KebM2kC92p/iFPFnRaBFLFvh6GHpYFydTHfmzjaqr+A7yt4jwW8j51fZyBbTTI1&#10;aFrGVcX7WcBnTGLSfnP26OS5GSMpgicWcX5rkLObODPb9Gq/Leeys5+B01Yu26OvuGhT+v0d56Mf&#10;K+03aQq6SLv8OLA051sG7SwQ3/PcUuSDgeBMvsCWMEZWq50k7mbNzsuvNVDMHh02/DhA8ckd0ffY&#10;WCy7zfaHABte1Dk7zp7ReDbDfI7CT8GjUSKo8HofQuhM27WticM46GythKBO5w+HsvH2gdj+5C4E&#10;zni2c5iGATPzqt4oQXHYskZBabaWWdTT2FCj0dUf7Inuj26PP//6qwnKfodW+TXXG1//P7H2ruOz&#10;gkfDt4n1qJhUqL6wGYNpSMNMGkP1gqQPFn4vILJKxV7SBsMms+9SsehMAVhqSNoWydkXGUBD8C5B&#10;UT7w5kfjRz/+Xlbx7Hj4TNYKQXCZYauTKJU6a8+WIjIows+qDp2Uh8FwJSMYMSoVAHMpSkWjp2Zr&#10;Q6yG2UrYb8G1TmAVtVnDCkvnP81lfw0O9wDOtz40EsXXokg5mzFAwGmf3BMHXkH4AvIF+nsR5oJ7&#10;gX4/QMxB/jooVCL2f08DQWNBh3QvTAFhyHRV7FcF++PAYMFtKmHeQeNPpVYNwc3HsDajYeMHuwB/&#10;/dmqV4fA0g/1xGLOzbZlqwCOaxAaVsdtf3YkWwBauePAb4OkZnppLGnAtd0GUQsaUYS26s2KZ9Zs&#10;VlgaYSoTAJ7fD/AzjbBtGF228Ktgva0ovFpo0nM2sGiGue0oKxBMme0Ms6tQFNjl7Lnt1RaiNOxd&#10;nsFRzlvF0HT7UApjhflczquc33mPGujDLPZqaMLe97aMqUSZmFFVjJFVDO3YRkDHRfPp/E4FhAG3&#10;/NKu6EWZWqVUyf7bftNsZzNqkvnZ55nQn8DPdrl140tjfkNRVA8uimn2UGcdVsMsBJCY0aVRPwUl&#10;YSZqEbxlFqaBSmnLjJx5rF1nXwl0mJUd0I4tRVKxSEfwr9mYtuAsZ89sEWrLnRRMAO7pADuN9gSG&#10;0i90rKAq532s3jDAsP6R0XROLIE+dIzZrs1AlUq4BCVuax3bC021dQnfe65Dr4zH+tv7omqgJZrf&#10;tSYdcf0GTu8ciK3csxP6WYzSsn2XThWdHSoX+8WbtKADuQO6sorH/u9msLSyprrjV6CMUW4olXTi&#10;oDDmwefz2GNbBNo+sOkojETuIZ3rBJcHio/ujGzvJfDwYu06IBp4xxaM2Wb4vJrP1+1ZDHgHoPA8&#10;FbEOZHu/WymkYrcK23YKCtXOozqj95ytsebCrqhH6JfLq/CDlWFrr2XfrkbxXrw5q1R0OtXbPx9+&#10;ypbKOvQ4s0pkYBN738n3Gg3LAGdH3Lkz3vXEKfGuF06NY1/Yn9lqIyhpW+LYNnQtAG0TIHMU8DiM&#10;cTTIdRI8f8knjoxejJ2pdgUA4M632gHQKogbeXgo7v/i++LQ1+6NJ792f9zxpVvjwAsnJFhYDX+2&#10;cb62DZcHBbAt8ihGnmfZfGthZsP447tjyT07MsnFuS3OK7FbgNVk9up3/t1yntXH3y/jvmb93Pvm&#10;hfHzX/4wPvvP34rW+04uGL4CcI0SlRj7IMipRoZXoxecc2rb6QwiCnzg7Rbo8/gXDsYRLx0DyNkf&#10;3ci+8Wf2xOBj49HO85SJs66E9uFH26xVsY9zUKoZMLXSVOA/qXwF/racAXzNgobsiiBotEPANP52&#10;KfJr4NCOGMGgb+Pdp7MmK/xt8e5XDbTlgHrn4Jj9psPU4Mf47cPx5b//+ETgFAuI/775Xz+KofvP&#10;yr2pR4bbptFh9c746WS/Nagb0Fk1ADGrU3SMZOAU+asBL7ixDe28YzpTT2Vb14PoVBN8kEn/c16J&#10;1SIGdpzNd+w1e+If//Vv4pvf+49474uXRxvPM5BnBVlm66qz1VfuB+dgxen/m1eyLgOo87sbU19l&#10;4JSrpqcxtl7LOWEoT79hYKKVcuEsBaVm2s/ibG3PuRZ9sflhHUrQLPJmCEPk7E8fEUe8jtEzETTd&#10;y2VW/16uIYyG5vdvjmLeK7sFoHtTX2kAKct5t5zPqLMPPmpkv5yDkPNKrCYWi8CXVpnIs+Ups5dH&#10;21nrYtx5JQCqlRg/2RFhgje32MoQ42Tskb7Y+yZGC4aNPGbgdPsjQzmzRAeaemsNNOb8xWMw2E59&#10;eyx2w4+23DFz1FmnGUDl0vCxXW/3Hf3Ryh4kFlCu8lWjIp3srF3QVvYedK5gbJwLnWOWZ4kVp+gs&#10;K2mKAcuVewDCvLM4StnTxvqbMFaUz1bGWL1phUGlOhw5mPKJczTZbT4ycDJwWjrSGovQFQYpprJ/&#10;ttCdCU01oUvHXtgRa+0yAq1P0xGFnrSFpjOjizlLA6e2tMrZlDqRdy2NhYtKovp4aAV9oaPelpbO&#10;QZkC7civBol9hnNzbaluNqtdFxby/DrWNS+dE/IrNKj+hn4M8mn4TUX36Uiu4OerkV0t6A2Tj5QV&#10;xZy5VVCpp7ykY2iu4r0GxlpiOfs7+vTOwrwSZJltCQ0SmJ3rHlvFW4Gesf2KGZwGn3VwbuL9R14f&#10;hS4wENlPMdLid6/N2W2bb0KOf2RbdJy3MQMQGh92KagDM1qhYiJOVrRyb7MdbcvtbKPp0GUdxle1&#10;gQXWqQO7AgPe+ZszwIZWcbn2JvZ40QkFEG77QI0es02dVyK/V6Cb5P0i7l+HHjNrVR43iJLzSi7o&#10;ytnFZm66bwbaTPKphA6sFNQBanWq7TezzSfPKetGx4pxu+ui/tj18cqXPht/849fir1X78vAufrS&#10;9jsm+RRxTUG+OQ/dwKkt0ZYh8+1mYrteAyvqXnGqbUpn89VEMYPFJfy+ib8x4G72qV0jcl7JBPYw&#10;+K3M1altt4btD3JuNxUCWCvZS2eXdCA3rThdia7pPHddOkbKbSNqEAT5PoVn6FDSubTs/I25j86G&#10;N7BnslUNtFtv0Ir9yi4j7F+1rUThKQOQBk6r2CdlS8nu9oJ+h68Mson/rPTMVqjwjVWnVknaSsns&#10;c2ec1vP8BmSrladl8PZCcLPtP00c7ET+OU+zGVlpdqu43SCeCTRr0I85T/mZkaza6EDGbLJC9ZRV&#10;6RRpgU/mY8s4094qPwOexfCS3UNmI0uqsGuaeb5Z0c5pkibNjl537fZouNjA0urMOm8GM22/uy/6&#10;XhoFS/VmW1Yzg5UXQ/cMYC/sjL4XRmPbRODU2emua+NdA2lYGhAqFmfDnwYxxX7OpbHDgEFL53cm&#10;bbKv7XymHF4vhl7n2+IIueSoEG2qGq+D7D306JzKCuSP86oN/smjYqrZ/H0J8r8B7Fd12poo4d3m&#10;8vt0BHkfA6fwnEmRVdCMibAGwfyMziZ1RQc00Mo+S3Mm+Iq1bJtXdfb6nLe/Ef2+BPpyTm8h+bYQ&#10;OM2sZb7vRi93cN8q5E8mvug0VU+KWZJ2uzO51S41OsrtLGCHATPrDd7M5LMlynq+L4Y3SqELK+Eq&#10;z2BvWEeFWJa1acAXw1ONYEIDBSbHZCUu57IUO2Yxtkkt9kbaLtptyHLtGm1Tca2V8cpTg3ZWGSZG&#10;5XsdxkWsZxmyq+EIMAOfbZrAuGLdrEBTJiqzxMHsbTF2i0kdGUji82LnBj7vust4B4NudgawXbNJ&#10;m2JvAxV14Pdm7jcDXl/Iu5k533Gdz4V34FPvZzKkyR6FwGlDLEIerkAXdxk4xRbow0bo4esiA/59&#10;zbHq6u4YfHksZ+o7e34KtKJtYbCyBHnnemdesT1mQUdW2mbgFHm/+sFh9O5gNO6CPqCTKZxLJteg&#10;W9TBVv8ZJElnDDRjRY1dP2ouwfbjvbSRtJW0mfLctaHQEdPBS1bJVRso5B7amrbp1QbTFjNwaoVc&#10;dpcQU/Jvu0zZdi6rlPh87c4lMb+xKGp7WnIOtGswkz7loPJSWoNudFCXgBGVDduxIddcvTVtSu0s&#10;bcxSMEGNdAW+KQYTWa1ou0UdkCbX6fgtYy22zbYypRxeceyCM8Oncn/bZ7ahE+WjnGHK2RQhI+ww&#10;UbG1vhA4XVaZHQls7W4gvRw6dF5jOvt5R23uFtZQDY1Lf1vvGwwr1bXR0wGMza7t7vd9Eza9FX9W&#10;nOqrMHij7a8PQBvByrUchYDst+K0h7/rQRaNvzgcG8BRq9Btdrdq18fA12U6spE5ORbko1tTphi8&#10;KIdWW8X94KLEXfDoHLCCsiArdVivXQR0Ouv7KPhAGgpJ8ptrM1lAJ1krMmE72E+fSuLTl8GsfD/C&#10;tZ/vT/3kbvDfeI7vmIcO2vzgSGx/DBl+c3+OhhLL2EJdOkqbAx01m88WsffLofMmz2VNTfqA9AUl&#10;xsZGngp9i79NbHM+fPqQfA9xAjpKH0IldKjPyffsve+EDJz+90/+K57/o3tj7SnIC21Yz413cR5Z&#10;JnV51r63Pi6+VoEprRxSdhtwcg540qF4BZ2uE7qYy7m3tkOvZF/dSzt92K1Nn5s22pJb9sSTf/En&#10;8cvf/j4LG373u9/Ft7/z5zGE3KkB01iBpP+qnrOy0s6EEQMUfjUp1KBnA7ZEHzZc7xO7oCN4Eflv&#10;G2nXV85ac6wEe5GB0+yOw6UMVh7DK3ZWquX+Bsv1VRkA86wNnDpLfNsjo7HjSWy5x0dy/uTBF4+N&#10;Y589CL6d4G/O53D2sxQ53soZqSfmsHZlcyaWa6Mq/z0LzrbzgdPjT//5H+M3v/lN/N/vfC7e/fBx&#10;WR3Xxdq70aX6TC1qMGlnrliJ/SrmvibSzeFz3Q+OZWc955HaynMp+HYFcmsUu2MNNlIF+9EIP6zk&#10;fhvhj2NfODmu/cJVce+Xb4vHvvpAPPaVW+K0p8eikr+v4e+dXWjXqsNY73Se1XbvcAzCP9u5Xx/4&#10;w5a9XY8Ox4r7h3PEh763rfCiI7A28Lz+p8biPR87GKc+vzM+/KcfiEv+4Nh418cOxP1/+VA8+Ifn&#10;xyif3/nwrnjX82fGxW9eFJd//OK4+JMXQHs7suq0477hqGTNDdy7G57pe2ok2vkbsYzJ1XN554EH&#10;RnjP4ZjB+gwYW+lp8YqdguaB22zLuBScZ8JpJlSwbw9/4or4+c+/Fz//9e/i1s+/jdwG62kreA7y&#10;lD5S9JJ6VFtKP4oJO9rq2c4TG1/dseWa/jjq+aMzeDr8xDi0MAYtjMcmdIvVsCZazIdOxePKjWJx&#10;FT8/nJ8nT3j2nHvSHrRswpdJDbORtfqLHZlTenRntF7YFQPYHX2P78TuHYu5nM9U6Hs+9ymD3h1z&#10;4dx1R/yoS+1oYLFGK2u/9sVz4eHvJv/oNvjRr34fxz/1UdZXGO9jR0Xfbyp86KiAKvSRHRUtGBH3&#10;iDWclS0NHAbtz0TmzYOeZyPT06etj5uvBf/20vQZWHWmXZj+X3RqPVhg72UD8Q/f+XL853//OG75&#10;o8czcNrE+utZt0UpJiAlBvIMvNCRdjpYgLwy6WMO+2CrXrtUGTQt81pdHavfsyZq7x6O+TcMFIqu&#10;3Ffe38Qrff1iyTKwVBc0arfLZdCKXTmU7ye+vTtOeHtH7EZ3DL84Gnv4aiKLSYDj2Otr4Z86bPjK&#10;cWSqXSLBSPoO3sExfQ1ZjVoLXtE3py+7HnrL+EXGLNZHBRhT3p8L5nKed8vxK6DZgew6t0L/NvKl&#10;/cPqn+2xDN52hn7fI4NZqNSNjt4Ov+VcVpN/0GMWBi29ezAWw59tXN2PDcexb6BDnoUn+b73sUJX&#10;N/WjRUHqS33fWY3Kz5zZrv3nuIhGC2I4R2MBjhoo4WzLOT8DZjnLWv2xtDJKVlRi0yzNefcV4jqx&#10;MnJeTL0MO2UWtKhfbDrnZCWlnROrsXUMlmln+lnH1C0Ea7iHnuNC9Qh4Uj9F3Zlrox5co/3kjFT9&#10;I928s8UTM6APZ8bbGW66chW5OQWM7CgKk2TLz9wQ5cuqWGc5+AVMxLmbaL0APhJDaasd/u6NMYP3&#10;NFConVwEflEPmkTkKAztjoYP8gz4Jbs4TGAzsZiJbvP4W/WW+G0JNo5d8hZIs+oLzlrfYCbDieuU&#10;I+gPW9UbODVBtfeZnRnwXolMqz8bewe6ng4vLdRf29cYC6ALkwOmncxaTwKHgnd7XxjLorBFp4PZ&#10;h1tjFbwtlt1+e3/0OBoKvLL0/dhl2DJWnGq/2Da3oJ/rwcd1sfi966PdwCly0W5eZbyPHU7tqFZk&#10;kRR7YMehMuSTVdqlF7MXrEsMl9Wj4hfuY5c27fVyeV1M74U9aKW13WYM3raA9+qgGxMpW89amzjH&#10;dsDvjKKTFsBRjoSyE6cBXmNgJllXsQfaH3ltqo16dHMHa2jhXBxhI/7KwjFsCO1hA6bKI3VTOfrV&#10;2JIz5qsvx+bhHUq8OA/bO2szOc/Vzj12bPL97BCkDyFlhbEo5bDnpuxHBhlkb2Tt65ApG5EBnf/D&#10;fnPe9WL42VnZOfbnUrCqvhrW4noycIpd6Ei3Nnh6EfhR3GfHsBzLAv3qp3AcnzEkE0/0wbnH+uHm&#10;8plK9sdkjAyc9j8+Gkc/syP2PDEaXQg6q2vMcLACTuBi5Vq2oEOQZ4BPYKFCEcRooGiccHgSe4nG&#10;GZtrT2yj2OsBlQNP7wc4jMYye8CzMVYOGDBNMHVVoSWcmewL2SDnP81FSTjP4o0/vTtsfeh/ZrZ9&#10;6u+/HpvuOTUzuAye2sbTwKmRYp1z1QicSjahVhCmYDxrfUxRsXgAXDM4yOmAo3kGFBEYAslULKzX&#10;gbrOWaxACFv1ohPN1mbtvM+9r1wdP/yvf48//OaXYvD+E9OpUMZ9y/g61b3wYNMpz+YLeFHcZoFq&#10;RBlQNnBqe94MmiLwDJxWQYjrb0Sx3jpRxeO+QhzTWbdGiYplHszfihDvQ1CtA6g4U9BMx/7HRuOk&#10;T+yJPa/avqDQwmC3YJ9rlEsHcCv3rcHYSsI3w8iMARjnfyoWGVVHUBXCQGA8w6CLxAUT65x1xqll&#10;zTMRcGYtdn1wS6xFYLaihBbDCG0oFoNFmQ2KYbPplr7Y8QJK8JlCm15bgmx+mLWjVCyFN8u3BcPJ&#10;SpIVfN3z3BCKxaxUFWdBCalI0vjiqwrGDJfhJwpOaSssDPQ2woj1p62JqjPWZtWCwb8izt6h1jpQ&#10;NChLO6tTsZShzCvNnEVJlKWzoC3bJLZgjDbfOsCeb06goYMqhQ6KReehgksayQwUHRSeoYZOT0OU&#10;ongsqc/MkKNXTAwR7oglF26Mjax3OSC2AqFoiztpQ+FudlsaygYvoFdbTNYNtmU2csPw4jz3w6Bb&#10;HUsZqOP5809dkw5RZ1P57xKUzQIdF3xvT3szO0uh8TKD3tDPFPZiMnCaQVSem0Y95ydItC2hFXrS&#10;rD3grda2qtnPmoFiAMSAUNnRy6NhqDE2o3g3PDQSK/k7K041qGbAZwqgZoU6wtq5LCoWeX8WSs/K&#10;4qGXR2P9DQDGviaE7IbYdtdA9GII93BtQrmtBowsMXAKDRosTeHEuWTLDfjPmW9tyCADp2XwrEkP&#10;jfBnIwKrSuHO+nQCliq4WZPvVoTMqIC3Gw4ALrwPSqXS2UlmWXE+Vj1UTWTZl/L3OiTqEX5NPMu2&#10;xBXwSe3utkwGqEOAF3EepeybFSeZVYOCUbY428ksnM4jO2PbOVti9YWbMqOtgn2shSdaEeLOX1h7&#10;1dZov3hz1HM+ZvRLLwYj3LvDWavzauqQf83ccwXy0MDpUvZ4GL44+dGDccqzJ8Xup3dhDAG2AFjO&#10;bHHwvPu7nu81VMwqdWbJOEbSHsCks/2mJs1tjoXwrbNSajFItgLs7v78e+PQ1+6PJ792X9z5V7fG&#10;qW+8K5Zh+HTIk2aPAvq2YAANAuhs09sMn2vc2VZoGUpoGMOg9p6xbMm2mnu239QftdeggFGW6YhE&#10;N9hSUQe4ToI23uX+ty6OX/7iB/HV730vNj1x/jvAOfWG32sACxpQZLZSsD2NwdhpE04uZal95Q8+&#10;tTcOvnJMjDx3EEN7hDWOY6iMRwfrdHD8LPYxFSz6ykrbBdznMGWZ1fNeBlBVvF7yBvrM+RxWDeQc&#10;KOhXXWe18Mgzu2P8mX3syUjM5v3MdCuGZ6wWTQOI967j3dJpC8/Us/7uGwfjc19xXom66nc5teRb&#10;//2zGH3o/Gx9X6uuurE/OxTo0LE1ajXv6VrNtirhPjMMAiobeG8r8kp5pm29DXLlvBKUeAZNkTNW&#10;/+sIKoMOnVdixamBUzMJD1y9M771na/Ed37ww7j49WswfvqzNZDZ6rbVyz2YnFeS36O7ofHkY+jd&#10;CoaFWxvemVdiNWTV5vrY+KGtUXbHUEw1cKox675qTHme7L1AuYl367ljJLY8NpZdEgwS2L75zE8d&#10;EftfH81ZJQZPc94pxscurqGnRzL5RuBehb6tBKyZ4WagZzJwmq3l4V8dxQ3I6xb0jjjCuS7pTEEG&#10;WLlbZvIM8trq3MXI950YQauug6/4fKc8ybltQPYYYGh9/5YYeKg/dryGvnTuj4FT9E839LuVy7kl&#10;K+E3K6vX8w7OKzn5rZHY++xQttwxeLrv0P9rL6/ho1Ni9NHBWIUMOBw9ZSKMTjRbxfWzhmUYejr1&#10;bbdUwXnp4LQqq7RrInC6sipq2Acdr84rMbFJR5LBsDYTSeAvjSgTapyNl217JgKnRWCtedBzOgEA&#10;eaXQRQk6vwQjy4qVds6+hjOfju5YwDOcozjw3K7YiMFq9vsM6FwwXc7lnFSz9NQpzqE3AchEn+rB&#10;1gycVp2wOjFCOofRMbYnzLY7vOtUjNEZ6iawzzzW7bz7Ke/dGFXIaNtHSveHm9U9wa/OgbVd4nze&#10;eR7y3E4XzvtbdcdAVqY4e1VMYkVsOgnEWdIctGsQo5J71w81xQrWPf70jgycagg1afiom8E4Gvh2&#10;lNCQdpzE4TmvZEO2jOoxCxh6XP0hsAXYyOrPNZdvyVklmwTf6MBVF8PnBh4wgqyIy+o3zs7gpRWd&#10;Deil9psHch6YM2zV8bXI/PpTVsVc3rsYHk7DBIxslqxORStSasFRTeDLGmi8vBfMyVptD59tZeFv&#10;zzZbcvN3tdB1IzKg2cAf63D2Sut5G2MpuNlsSYPBxeIU9tsgm45E29D+73klGEQGYgyocy06ZVM8&#10;+/nX4y///g9i3w0Hcp6K1apWWjawNvfelv454wzZVwcmbwfnlfMzq0015maftymr7XSCzAaPWCVv&#10;4LSUPahHZpp5bJWVs/KmaczmtTmmszadF7bM7vjg1qw6sF3qMmSlRpCX80qcR2lVwooLNqQxU/Nu&#10;aB/eN1HM1jq2ErYaZimGaC3vJ/3LI9OQT1bMVp+xJh3m4ris2rfqR3zHGVghWgvv1PKzUmSnM8zt&#10;RJHZwQaT4CmxmLq/jr2tAysvQp9vZW2L2QczxA2ciktrLgB/8k7tl22NMfTxqsdG0JsDmblskLMa&#10;W0Us40wbsXA66J8ZjeVgKyu+1yAva961NqsAPOOGC8GN8JEVgcXgPqvcDHKYrT8HWWfVvW2qG8Do&#10;5cjGFozAtVd0R9+NI1F8NoYo7+DPeu7sjd6XRhOXGAT2fB1D0Xvj9jjw2t5MvuoBr/eCt/uRYeJv&#10;E/9qtG10zvFM50CW8P0ceHUae2sgZi7natXk7JPBq+xtGxi7jL0sQW6VZBLqouSZnL2HjLOFa6NV&#10;RfC5e2x7qCJoVsPdYPUCnlEkT/H+5ciB+ZyN71oL1jZBIfnBr+DFBmhAZ4NY1DmsOhLFd0ves74Q&#10;OFXPiR+QtfPAuGKvFp63DpkiThGftcM3zsRJOru+LzOVux8YjiXc1wC1SSGTjhblzRRoWtymU11n&#10;ovrUYLntkm07nQkj8IDzqQyy2crYKjTbX1pdawsrHXdToRfv41x21yVfm7FtEqbVwE1nrk3ZXIux&#10;noFTdEPablag6hgE2zYdsTSqOQ8TiXRYSKOl6gDOqopnL0O/1e8HB8PzOk/EuM5FlibEPFkBPHEu&#10;2cIPPGzmvJhZ7Fxn5jrvKD6xoiuDtJxPKXuYVQrIiWbwe+PuJWl3a8c7a869rT+yIx2ZaUPzjFpx&#10;i05MLiug7f6wAZ3cfXt/2gS96NYVyNuq/uZYednmGHxxNDbCG7ZUn7QtZijT4N1FxyK7teM5CwM8&#10;jt1ZCS/Zmn3brWCscfADz8uWbpyJM5TUSbM5I30Mdnrxd6XY0Uux0XTkmNg89d2cNXtXCHaiW7Ch&#10;HNXhLCRxaQU6xipWnezaXvPZwxJkuvxkNya7PDgnzGQLz2Ih55JVbayxaXdHLGgqjpquxigR83Jl&#10;8iy4xYx76d7qG5NLSm+yEhOs/+RILP8gtMU720qvDJ21gP1oRN6Xog9KehvTFrULkgG3rIBCfrkm&#10;q07tulRp9yzW5uxW6bgG2dpmhTOfE0uVj7dFEfcuhzbLrRayemVZVToLxRVl6JeF4KmZ7LeJPlXI&#10;vjpozEQX8Uzt+zbF0CN2iRpKG11bXZtd211H8NbHCnhqiN8f9dpQHPES8h3+a0EmNmPjdCBjTNxc&#10;B8bqemgofQXbeO8e7Br9GVvvxJ7gfG2X2I5N1gb/6HNYBN9Y6drz0Z7kndnsdSYy8DkrKNLuhUed&#10;cWpCfjX7rQ1mS8qsNtX3MeEHSV24ueAXMcmp6caB2Oo7TfhS9KlY5aSPxYS/Ez+xO0axPVqR4bOg&#10;IWnP+YnKEgOnjh1YAN3o3Et8Aw852mIu2GDNrX3RMID+XVOTfK0vSJ+QgVOTzEyO1nksvb/jRxLr&#10;cHYmyxmUs8VtA1+33HVkvPLXfxA//O/vx7OfuivW8Lf6qqpt4W9gGN2e3VuUmV7wfQZR2IOFBk7Z&#10;r5nIyXfsDfCY2NlZv/rOTMa2Hbpjsw6HTlOGYo/oc7ON6LLbDsaLf/3n8WsNHf/7/e/jS19/JStt&#10;ctY5/LKAdTvGxMBPmdiNq/RDBd+fmLL9nuGs2O1/ah/vM5wyRZ9hhYmP0P0M8KNJE9pl6WNUDmuv&#10;iPfR/QvY1wow/CxsOX2UFm8UwUNWta67E1yO/j3m2R0x/MQoNt2BOOLlE+Pg4/ujSBrhs3kfPrvw&#10;o4WqPv2RMzgv5cs0f4ccTZwpzuVnQ0+cF1/9j/+M3/36F/H33/7jOP2BYzIZagP0u+newZjF/kwX&#10;LyFjZvNz7ZMy1ljGfs3k65aHRzOJuRx70G5G2tddjw1F76NDsQRemIVt1QQ9rcM27Ll7OM58+z1x&#10;459fFfd86aZ45K/vjge+/JE4Edu8mPvV8PdWcKbdyzvPxE41OKqfwLmLO+yg8yx63CRmsHAH982K&#10;U/jS6jb9cT3sz4mv7Yz92F/v/uQZcdkfHB9nvrU3bv/8NfGB1w7Gamz4gQd3xCnPnhjve/3cuPTt&#10;8+LST18UO584GF3wsUkPRexzETa4FeMD4OgV9w9F8+28G+ubDS/1IJcX8y7TsUHrsBtNNtCuzSAI&#10;tDcdfFiLXNI/sRTbRkx1/9uXxc9++t0MUD/xlS9E+bUjhbOfDHxAA5n4fwm6nftYvFJ/XX8W5Bym&#10;rQCt2OK5E91/1PPHxp4Xj42+J3fG3qfG48inx2LEc2BtJvvM1IaAHqZyGXiphh5meB8TmKU1L58J&#10;H9qWV3qcO2GPW+kuvdZD61abbnt0V2x9eCw7Xskv81mbiQIGvLLzCTijFpwoplnA+9i14txHT4p/&#10;//7fFVpU8d9PfvP7OPOFW6PuumFwInKS95J/LFQwecKgjRVPJhmY3CW/zhdP2F5YPoZ+Z0uH/K4E&#10;npffs+oUGZCyANmvPW3CiDa1nQXqxltj98V98c1vfyn+9Yffj4988u5scV7NuqvYD/F1yrK09bnk&#10;B85C+05/5KyT1sQc9FNJFzYFOslE6woDp6uqYtVpK6MFOpmK3JDX0ucjPkI+mmBiwqftXTfCQ45g&#10;ssV2doNARxz75u445u0d6SNQ/vpVWWxSi5jVTlCZwIk9li3XNyHLxUf/Q8ZrIzWiG2vQ/w3soUnr&#10;mUgvXkNuWGzjLH99nwv5XCt23CB2vx0l07+NrjE5q+PD2zJhZyU/H35sMByTpb7ajr6yittq09Xw&#10;7Yr79J0VkhoWYbNsfWAwTnhzKPa8YJvoodiKPtyOXpz0b/tVvD3wODoHvtxwM1gDe8ik5nowoJWE&#10;ziC31az0VHzUssJIBQOnG7Ht1dkrqnKUhcFIR2KYjG2VXS2ftQOewfTsqIh8tbrUsTUmihqbMZBa&#10;4d+Cr3z/csf72P1qCPyg3cP+aDeLL6w4tWPJBrtHPjqSHemkNWMvJlguAENpFxg4NeFsCtiqDp4p&#10;XVoZpSZkWV0KvU6Ddk3yzhFErEm/t7EGn2GXn2JoSYxl215txAWsoR6bynncs9Gx2owpv6VD7pfj&#10;7PjZNL43IcI2yQa/xHnTLtuWuNvE9ew8Ih1ro/J93WBjjpqzS5VjAzqRxyamzeN3yiYDe43w+WzW&#10;YmzrcPD5nGNW5uiX/hdGs2q/9Xj4n73uun0geu/sj+3g2S239OWIgc5LCoFTbe8M4IuD2Xv92+Xd&#10;tdFqFSa6wDbxVs+boNow1patYBPTizE50xL2Zj56qAibz9bsbeeA4cRo+se21kbtSGuO5jEYnv5t&#10;MLfySXuinufWT+D/7FgDb7SeuSZHlWSCJ/fWt5AjHjxnsKJtcE0QzzgYPGQsJXHSpsLYEBMh7TjS&#10;AO6y46PJgzlmi/XWYuvYpcWK04XwjlX9tuathzaq4NUivi/RLmJv9TVpLxlzmItsa+D9MnCq/SZO&#10;N0bhVzE8n0+eBRdJK46KWIt8XA+v2V1nGbLVaylXG3aZRSId+m6u3Bp10FUdvKNunsQ7tvdX17Rg&#10;RzmeyBE0drqdBn0pl+2SkxgRmem+Gvg22df2xo4XcoSFiYWHjcO8JwFYT0L5jd8/knPdMrtf4uSm&#10;EqZGtMrmMB3SPCCFqITo13ezCRyAhs4CCD+FNADNlqebYa6Rpw/GlgdGYy2CRQeCrd9KEFilKP6F&#10;GN8CgDZeugSi1BA2sGPG632vvR+d8uvUK1adfuHb34rBh96bUXqDKo3cq1bhzmEYldc555DgWghA&#10;xZJDb2GibC/Mhs1g/bNY/wwdImxIZl6wVkGlCkZD0mxZjT7nh2m8th5cHne8dEV874f/Fm99/bPR&#10;fceBzFayt3zORJh0ILtXkwGr0wptix0qPENgD0OYXWiWiKDZVr2V62tiw9UQEyDjcPYoM2HYTx1e&#10;ZvgqLM3mX8QBG4xYyudKUOpWNmwDcJ748QOxHzBv1abBysyS5HIWh20zBDA1GDcVMGtmVqLYzCCQ&#10;4SzxljAE2yrhOs7TKh7b27hPvoezZHQKlXE+OoErMJg3Xb451gGUWnnvFghsyQe7YzWKZQWXP9uE&#10;cWDbw/5nUCwoAo2gLsCbLTA1MjrvH842Iw0IjJUolvFDg3HUG4VqHwFkD0pFo8vLtgYaY2bC2+Zg&#10;B/dbgiIoRojUc9b17KvzpiRknXFWZxVD4LagMJBQstJMl8LcOGdzmpWbzuoJxdKCwWgAV4CcbV5g&#10;jFp+l3NQdCTweTNzdZJqEJdBCzn3r6ch5u9eEuWct/OdDMIZOHV21uJz18cGAOli3rUWAGWgLGcE&#10;sc6F0jXPylZd0HcFgqK2uznmN5dE3Uih3d906HYB72U2dRHARIf0VHhP41xnambkwF/zErCsTkZ2&#10;Hq4tE3RuyovZNhdFOQNBbMB76ukIBdeJQNZJZ/XcZODUodRWalm9Op89tT2cYNF3cibRug91x3oD&#10;pwgoszjmnctnFIwYFg3sickBZuF5/6KjOzHql8bmhzg7FMuqq7ZGNQJ+4+VdMXA3IMI2Brf3x/rr&#10;e7MCbMnpa6JapQIdmrCQWdDSJUK6/oglBQcXtF6ufGCt9TsBBSpcnuV+54xKzk2l6Hwp97MR4VwL&#10;OPA+OobNJq7js84vNkBh+yqF4HzOeiGfq+tviKbdi6NpJ88HkAgizWpuwiAT3GWVEu9pq4oanm2F&#10;RL0zTlnzyiNXxvZztsSqCzdly48q9rHk0q0JkAWeG67YGivf35WOVtsF2xLbdkgJHpVvnJmBphbO&#10;fQ18thJwthyB7wzG4x7eHcc9fTR8ADCDJ6wEMQvf9pVrzdBmj23LMwqAc87pkNmlgLgO+Cvb1nKG&#10;ZdDDkjsHoxpAsJa/u+2zZ2bF6eNfvT/u/NLNcdbb74sNGDW2CNKJkfNKHhqKvdxzCWdeoiEHCNEQ&#10;UNZuf2Q8Wu8ejVJkb+1tQ1GK4poPsFcOKjusSFoCT28BRJpZa0XOfW9eEr/85ffjX378szjh5ZsK&#10;BonGKDQ7OaNQZTYTPjFAaZVlHXRm4DQrc1GU81G6ux/aHUe8dHSMPn90bAdg97MvveyL81tL0QE5&#10;awHZqZ6yhY2Zo1MmDSAzh5VpE7StrhJ4WQ2XlR6cr9/LN86ZHX5mVww/tz8WPziW80oM6lptatKN&#10;ld3OK2m8rjeyRSzPXMD7r8AwfOsL92AA/ToNIP/7t5/+Ko549PKoSwMIWmbfnL8znTXVI3cyiArN&#10;6Pyugq/Mmk+HGrThu2cnBj5faoLIhH7KllvImWy7o1yCv7LilK+1Zo+iz/ZfNZ7Zo//+4x/Hhz55&#10;T9RdO5DthM381jGQgYtJ3Y2+tM2tMyWULbNtNYdsyaBbBk4B5wD0cgyhtZegS6Cl6TdP6CvObgo6&#10;ajpnZPtG77sI/TH0+K7oenQ0q07rroe2oIUzPnUgDr45FmMvF+ZxG6jaod7i+9HnoEFAjk7ZrKCE&#10;d7PtjjoY3WVrE6ttlBElALVaztEh9CZ3ZctXZJHByVoAsTPZzFa0LVnbqatj9/2DmZDVzuftktD5&#10;oZ5Y/+Ge2PBR54VtjaEH+2PktZHYPNF2x8zprgcKl+00rYpoRV9ZcW1l6Ulv23YHvYR+GkM37TqE&#10;XuLntqvT8MlW808Np8Fkaz+dOk3s8+i1Q7ERY0hnt0lh5fB7BokNfPJeBqdLMC7KOquyest5JKUm&#10;dikTOW/1j3M+6m/qTwe94DG7SbgvO9syO7SUc9OYN2g5D3mnvrfN8kKMICtOO5ALqy6HhpHZBpcb&#10;+dzAszuzMngFvC8PaWzMgSZ0SlfCl1abWG2gzNdoqdzSGAtaS6L0pLUFrAO/HY7OsjJgCjpODDSd&#10;s5BmM3CKzLQtsEEIA9uNJ67MILk4I+fOTRhA/s00k824h61Tbb9uZXcje1+kDlVmgtsO11Ek1tKx&#10;6N9z9laxGRToBPcNP70rloszOLeWs9dntmHp3vaskGqBdsz4tM1jOsi5NJi7nxzKLh2rLoMPe+qi&#10;7XgwKzLYWSWbkGfO9laON2KAWDml/vCMKjFYPD/vWXfSymyd1givOxd5HrxhAKEJmT+HfVJnJ4ZA&#10;zlgJmg4DaLUa/NS4DxzaB+YEl2n02EXB8zGpLzuCwPuVrLmWd2lGBhTmlTSm8bT4bPYJfZOZ87yP&#10;VWcGxexY4fgMA6e10hj3toWf6zWruErdyGVnjQ+8fEk88AfXxujVw/BXIXCqIabjwJnh03gXg1RW&#10;y7VwFis+sCVqkCNWd1RgHJsQZvstM0fnctnKaA5n45wznT62W9KZaMJAVpxOyOFieGE2tGNHBhPv&#10;ttxnxSn7zWUVYDtydgkyaxHyXezb+QF0LOdcd+7GKEO2J+9DFwZk7W7Q/i7wBIbiQt7bwKnPnM/6&#10;M2jFXlUfKDiQK3a153kUoYcaxJG8s614dDK5JmcIihdq1ftcBkLU/fXQj1h5EUaj7b7blM8Yik1c&#10;iwyQ8d7qnqUXb459z4B5H0Uf3wZNIHtb0SutyCEz+NUFHehlZxqNPzuaOttqCzuzNJ2zPgONtl1s&#10;RF5kQp+YD561esxEvZnwykJkiwmVYkuTYuZiw5jMtfyMNbER2VzJHpuB3Apt9d68LQZeHI1FN/fl&#10;TKqsSOZeW6/aEntf25Mz0UzCsjLMZEfnnXaxFiuctPnkyWLOySqBTMzjrD1DW7M7B3U+v9eB2Hby&#10;qsyOXqBekmblE/C2e6scMxjdpDOI8zBwmhW9fN576yiwyrRUfKYjgHvNhq9neB78bcEZgJ0GD4q9&#10;6s5YOxEE2xzTwP+2EV3ImbWCKZ1xatWPMiNpF5nRfM6GXF8n+26FQT08aotr6WsZWMHAqRWom5H5&#10;tdCTjiYdNBrqBjBMPnQO5VR4NjvUsOfqZhMFxJ5zkElFrNeAQRHyzKpPux81YM+2XdgVNdBOJXhM&#10;zCfuFvssBKsaSDYRSuO+QRrjHQzQ1yP/fO/yDTWpC8Wx6fjoRi8io5yFZCDbwGkG+NnLzOJnzY6N&#10;WHHNtmjYg+xgr8w4F+PWIbtK9iALOfsaHSzspZhYGVkHzet0FDNnwBOd0gQW0ekhL09jH9wTu+Ck&#10;HcVXnSz1OxZnq60S5IKVaLZBbkR+Og/J+xVwPc9gHWJ9Zas417EuBk69+u+0ehDcPtgcHedvgB5H&#10;wbwjUXkM9s5RKwojBE5em/TfDN0oO9RHs+ABHZyd6C5b9XbdxLkiHyr2LynoBi47gmjb2EJZueys&#10;OGVQOWdndUjlBeAXMI/Oc4Oi6lVb+KUNxTvnvK6r+wpV9ciUnAXGOhZgP2j7mJjjfui0syIpkxv4&#10;vQ5Bu/xM5eeNezrSxqteU5cYZVriO9YBPekQMyA9A75awM9q0B92OlkHxl16MZiQs9HWyWx36KMC&#10;+TIfPijqa0p/QpkOVM4/ZzGpK9Qb7JFBs9pR7FXWZxcHsZ7Jezrdcr4Z514Bn5WZiMday8B4dmcy&#10;eUvbuRxaK+YSn5oQZzJ7DTzn/PV6vs+EDfSDNvkQtrlYXFvdBOe03/k+u3dg0w+Dj458fTj2PFsY&#10;m9CM7V+HvFt+33Am5Oob2IgstILHmXG9XPo0uqGLRchOHdZrwG0d0FiLrdHBcrZu777Gea/LE/MX&#10;wVt2b7BV/WTgdMYV2BPQRwM0XCP+gKYzWAp9p9PR9rzwlk5BndHV714XDeiZrsfBcRO+lOzm9YJJ&#10;6cPpaznxEwdi4PGxWAKdl10Dpudd7LBjgNBkOPHwbPhSOkqMDZ0ezufm8Ll112/H3ueZk4FTLs9w&#10;4WBrVg3Ph3ZmQTuHGTgVW3khS8Q7h2PDzGUv5iJ3qpFn62/ZHU/++evx/f/6z3jyE7fGcvS9vqqs&#10;FFbXd8N7/ltnrbJ4wgFYjhyYBS25N85fFMPrG3MmnG2ZDZjqO6uAbrVJ5nDOM9lLfWyN6BVn8Npa&#10;cN1dx8cn//7r2WJU39zvf/+beONPbos28QKfNzHM2c+t1/bGXJ6zkDXbXc5AksEuE58cZ7T1wdEY&#10;fOqI6L1lKJNntG8q0BMmUepLnMq+JEZ0Lw2eiv20X8CP88UWyH7PXxzqfpVCAyanDN07HCdChydh&#10;E+/2euHIOPbVE2PX3Tuyu1DeU1zCerQj1MsZhOS8xBRToPt8js/TXuXne567LP7m+z+IX//qZ/G1&#10;f/x0nHzvUVGFTDGAY2tdiyicXe2eantqwxo0tZ3wFOzDNdjF7eABgyqNXOXwgDziGKu6O4di5u3Y&#10;GvD+enTUzsd3xjmfviCu++JVcftfXhf3f/nmuO+vroij4Ks5N4AxodNKbYEPcYbs51RorBF5ZtB0&#10;O5dtTW1xug7atLLeoM4aeG0be2KFq8EPZ5MeeB57jM8f/7Fj46JPHx1nvrUrrvrMKXEQvtZ/2IcN&#10;fPzTx8R7XnpXXPTmOfGBT14YR790QvQhb33vctY9l3U76qcX28nK2QW3DMZi3q8aPLye59ZjM05D&#10;hip/LPzIwKR7fXF3FEHTzeBXOxPZyUq77s433x///ZPvxC9//et48Rv/J2pv3l3wN6uLtVk5F5OY&#10;PL8pYED9yHYenMnXvK/4EpnXjB486ukj4+DLx8foU7vjuGfG4kRk1bHolnWsr/KqbZkYMOnftmOO&#10;/541GVyT3nyetGeiMfecBk3acaBUHKms5WpBLu48tJ+z3A09j8Qizlh6t1tPubTPV4t7KsAaDcgy&#10;W3kbMNBGOPqOPfHNf/58wEHJR1ZwX/LWo+zJaDSjCxquK3QYdK3afaX8XQX4sxoetfpfW6HsvdhO&#10;JhDrh4aPDTxa+b4AvKtOsG3npByw24r+4Kw4NZlpAp+NXrwtvvFPX4h//N5345LXPpr4yMKpTNwW&#10;Z7sP7r8ySdvp3SZbr86gkglOs9E5kxWnBk71F5SurIzlRy/LgP7h10qrnA26V/1qS1BlhPaX7Ts3&#10;3FEIspvQ5NiNDuTlUa/viWPe3h37XjJxZcK/jSy2E4D+xRXYC7ahrTy4NKvjtHettM+K+wkZb3C4&#10;9mBHBsRawFtlyLH0CfE++nytHmviXS28MVBn4LT/weEs2liErG0FA624sjvWXd2TCTtL+ezY44Pp&#10;d+uFR3LG6eMjhZFX0Poq+ELfb3Z3gN677hmIo18fympZg6MG29KfDR9PjqYTd/c9Vvi+596BKEFu&#10;1hs4hR5rwHeV7NdMaQYdtxAcWWpgWDvO/e6ozC4R1WNtOe/Vzkr6uO2qaFcSW9zrW/PcnJ2tX8RZ&#10;8pk8BX5JuhCfI3tLkbn6fYrEAsOtha4a4FlHs1lkYnKkwdN16OXOh0eiBb5WjusXsOKzDHq0/Wry&#10;JddM9rRZXmkvT9+G1Yna+DP5aoWjdo3+JgPYzmc1qGub3hL0kxgru2XAlxYn2KLa7ojqFmW3f6Nt&#10;YpcqcZZ4zWTzRWD6RcitDPZDa45EqFEnoUe1JQzQiR/TrgDfNB+xFHm5IxPkl/N3ldhxJgIqw8XS&#10;DdC13bNMZpoNvZeCx9ou3JQYdev9yPEjlsQi7Pwhzm2bhUHg2S1gnFWTgVMwh11fDOBXwXsGrcXG&#10;Xm2XbMkOVbbldtyF1aV1O9ujhLXaFcZ4hFXC2h76C7QprDhvsT21GE28rl0wsigTLhPXgbdrwPVW&#10;JotV67AJ7TTTjC3gTFfXsujUVdGBXjZBfgE0ZpK09r6diMSi1djj+v4rttSm/eAIDW0Qu6JVbqmP&#10;etZmNy1je86Y17dtApvB09r3b4mZYgr20BEP9cgt/fJNp62OFt5XP7nJ1sVgi4XabdD1PO28ifeb&#10;c0kBm2vbmWRtUH6mNKXMkQeg48NPX48M7cpK0zXoIEdYacPZnaqd9zJoqvxawt6u+HBPdl2qQQbb&#10;jWAGssakVfVOK7JYn8pC6Mb4jB0L1S3656wO1meizDSxICtOeW8T44qwYR1NYwLKYeOAizEEwNC9&#10;/dF7G4YkBCgISWEJkapcLIu2NddhKhZe6B0wMyFQJd7DEaJWxAl+dPCWY/isRIn0HzoiNiVQKrRJ&#10;sP3aAn6erS0QqLaI1aFQzcbryJ0OcTd+YGtc9eSp8fNf/HACnEV87d+/G3sPXRZ1KBQzt81eqhSw&#10;aOyyDlsk2b7V4IpzLTXOBXCTgEiHnZmnlkJnNg5AcjIbr8YLQi+14gXBaymuhn8LYO6WFy6Lf//+&#10;P8eL/+dTsf6mHRnBLuWeZtHpGEpngvsg0OXKKl2ebRvTqRB/MYKtZC1KxUwcnaR+v6oqlsBc824b&#10;LGTjTCjrWeyjGYtZiQGj1wAmrIBxboBtS82u34aAPvUTR8Se1wqVO3kJ8lEwKplBwJCVMg1XYPzy&#10;DhoI6UjNwOn/UCw6ojCGjPY3cg7OjUpAefamFES1/NwsR3vRC+w3XLk1NqIgFkF0zSgig6edfK9j&#10;2gzllTf0ZqZbturVEEIZ2IbHgJ0Gkgqm7faBqEUxGmQxC2f/axhcz4yk8jAbp5e/MftdxaKC8ecD&#10;XM5O2Xg7AAzmM+PAuVOWms9HCCoMnalVgnAqhdnNlHBodgZO2eesIEUgVyJUJhVLw2lropF1TAZO&#10;rRyt4ee25M2KD5gjDX9oxHZMzorLYAICaz5CSqE+lecv5O+s4CmGjhadtTY2YywuA1CWozidQeHM&#10;o4UqDQ06AQjCbyYMKq1WbqiPhRjV9ePtOdtUp7cKboEKR8XBGdguOzOKUSzO8CuCp1QqVszN5p7S&#10;iADNgdzSYWZpyq/QoM4UK4F0bDtXz7YtFQCTdGYCIBbCC7MQZArnuQgwA0E6HUt5d52za3VoPjIa&#10;axFQK5EJViZP8zms3/edyb4eduKamMp6Swzq7GqPLYdGY/TF0ej6KEYMhn3PR7pjO8rWoLrB0w3X&#10;GTjFED5zbWa5K8zTgaMy9+xQKjqdWxCCzcgKg422uWwYARxMKF3lik5eHYs5A4DfW31gP3Wd2lXb&#10;6gqZPV210TjR3jSfwRl6mV1ly6s6nt+6Y1G06Eji2TXjrdA2AAvZo0Kex75VHrsigYVOVNsC5dwh&#10;+Kjz4MrY/t4t0XkBIIezrGFv5nG2bQhuK0wciG2lUvtZzk1bmW3+5kCjUwUW7F8t/NbMXi7iHVax&#10;9pX83ZqP9kY3NHnkAzvjaME4xogtQ23vsR5g6aySNffCRwZOkdlWl/fCa840MUvdAGgO8+d+tjwR&#10;3JRiZAkKbvjDU+KJr9wVj3zl/rj9SzfGOZ+4KDbdNYJBhfIxUw6DzZYjuzGsujjDRhMk+Dvn9jmj&#10;o++BUQzmkQzAmXBQBn3PxTDUueS7mJ3Ynll20D/PLQRO3x+//Pn34ge/+E1c+plDhdmYykoNUnUJ&#10;++Vly6h5KFkrO+u4/0zuVZhX0pXBp7E7xmLf80fGzpeOAahibD+BvOOrDrNy6FkD1uoCHVhzPSPu&#10;NZN7ZRU/e50Vp36V/5QX8i58Zsa9CjEz86GrZpT70NM7kUf7Yt2j4zmPRaPHhCFb6XqZ3Wpw3Bac&#10;U3kP5/gs5feHPvnh+O2vf/zOjNPv//K3cfJT12AEDUQb91nMpVGQ80r4vEk3JdCNbQedRajus8Iv&#10;5wCiCwxYLWU/l0BD72SMo1NtmZ5VIiYnAYwEu7ZvUVc1odP2XT4cf/ftv4zv//RncfsfH0JfIHM/&#10;hIEKL70z79X9n7hMPJjBu+sUNQFC541VrLYlt+JUB0/F2tpYdd66qESuLbwZQ1hDCHBj0MRElqxW&#10;x2A12an/0UK16WbopRKDuZV3OPUTB+KYt3akjhpCVxkwfWdeyfMY4XcOZOW8g9x13GaFDV8FJ9ky&#10;A8Ap39oiI2d9fbA7K+CyNZPnyplqHFklafKJyS7tJ66McfhBkKjzzcoFKxhWYkxYedr54W0YSf2x&#10;49WR2AIPmeSz+RF0DPTrpaPDTG3bVjtLV8PnhLf+X+B05ImJoCl6Sd00Dt+YQWrg1IpUz9OgwGrA&#10;/nZ4sRXDYgFgUbop5+yzVS+AOoNlgFINoGzVi1zK6hXO26BotphD9nQgfz1DjajZ6AXbowjIndlc&#10;LfgFaFcj5+ZwhnOReYLdCs6uBEOpBWC4iPNaxfkLkjX6nUlhtYSJGQZyiuBXKyWtnpqNTJ2DnHIm&#10;m22jDUSYoFOxri4WLiqN+bZlB/PpcJghXgHn5JxSsRu6xACemaq2U5+DbhAPCUjFZE3oFNvuZqcO&#10;/t77TGdfZrBGW6aYNKYu7Ly5L5qQI7PEochWZw9NYR8zSM8e5LnrBD/HqsqW6Dh1dfKuQdOVyDOz&#10;IjXGrNTRybvyAgwS9txW+FkNxLNtL9tj0Bv5ufwifo+xsBx53oWe2oK+6r6lDyNoW6x4f1c078Qo&#10;6XdeyaJsmavTwUpGaVTDoAq+qEMmVrBGk5FMYqgWaPMs5ctkO825vG/iOoPn7K8BkswCh96lBat6&#10;5HdbANfzLHGpCUP1YJsWDCCDpxp9ttyyMq2ZZ1rt6Yy+rEBD11Sw5waLSzkP56Fme0L1m04TcGAG&#10;NqAPM1P7wdEH7hiJZeCqTBJCHhrYWmolI3SqEWPgtBT6MDHJ+Ytt8F8V51nJexo0cryGMmAetGPn&#10;j5xXwvs523OG8sx7QEM59413VwZpzGqotXL26r7NnJmV2ladOtvUIIxGkYEuK9cNnFrFWAZe0QGb&#10;iTXc184KJiq1n7Iy21NKY7bgtZ1bObRb4ywf9jdn+7F38ktWcYkhpR34wKSTcvBHGQZaHYaWCQgG&#10;kNX58l4FNFTFZbveNta7FZy7TAPNwCl7sujizVHLOzu7pZn33w3/dxk4hX6L2cMG9FELe2GHBgPB&#10;6kcrbJ2r3ImsXMy/bZ/XDo1KA7biagQfiRkLVW2diUFNBK3gnG2VaUKlhmcDzy+Gn8VRVhcuBotX&#10;QldlBztytk3PDT3RBx5ruxXa9F0mznjDBetj36s7M+nKLhNi7B4whFijBznYwHrN0naWYTnnZNVh&#10;tpiW/zhns3Ndg8a37V7b2GcrTssmE1HhD9thZVUjtFzN3jfDo43cy4CHmMoW11aXG5y28m6heFvH&#10;DjRstrmtgcXqtnA3q77KoCp8Io/M9vxZgzO6daLYNaHppJXRAG2ISWz3ZOaybaabz90Q7fCo52GX&#10;okZkv8leBk69DJwuA5d234fNhLxxvqa42VbS6XRCLk1Tb0q/3FengG0FnVlmtbVOwPmsV0eTFafy&#10;gR1IaqBVq8KdN2W7KBNupyKznANsu1YxoVWFtchykzttkdsE3nSPck6R3XLQDeJYA585k5HLdqt2&#10;WrESOhMd+JuF2pqseyH0Z1v3Ou4lTbSwp63KEm0i8Ln2uXbNZODUKtQG8HQlOt9KUbGzCRv1rF9H&#10;stja6hBtUivaDRZWcA9nYzaOczb8rhh6035vMWkQOsiKN56dXV4m1qE+bz+hM1ZBM+tYn7ZAFzRp&#10;8LTvpu3RxGfXvH9TjJjN//QoNLIsK8+mHbcqbYzp8IDVzFYMTNUmYG0r1OXYJpseHI5NyAudQxXQ&#10;mTaMNDoXXCUP2VpanWPA1URng17LwdPV523KaoKcXSX2UTcgA5zNrT3vGAltK6sJUyciV7XN0gaD&#10;ZrWT1KUGyqQXHX/y6Qzu6UwxbYim/cuiqKUkypZjh7IeHXOOHnF9ttDTcTOXPTSxpAhs2QHG2vT4&#10;SCx534Zse61tqb0ynfVJ5/PgAytO9SFYGWI3ouQ3bBdxoU43bdx3nD2+E/tRzb1NIJjkJ/0CVpwo&#10;36wUslWvc9bTdu5riBJ+byWnOnYu724ChaOXalhDHTS26npsfXSndrpJz5POYMftOK7GMT3+fIjP&#10;7NPGfxI8dUt/2v6ttw1k5xw76Kzgcg6jQR2TQW3VuxNMuB7dW8f+68B2tMsi5JzBfAOnq9XP12Ev&#10;wDNT0D1WdZnEYoW+/qMMnMKjOtAa4cE6kzW0/aHDgu/DkTBc+kS4dETXI8MXoWd0ZOtD0ZciXp30&#10;rziP/9RPHhGD2MMm9VbA/85s7H4YWYl8nyddIgdMYBJjHK5/zHOGfmbyzu0f7sbeB4+tqUkfkMEF&#10;z7B4sDWmQW/6ivQZWdnyTpDCr8hbqy/sDuU4qlreq/P6kbj/T5+N737/X+PRj90Uy05Ynfg/W/7z&#10;bs4wV4/kTEMveNxOC14G062AcwRDJpQiI+06JT4pNRgDnVlx75xmkyKt3tfHZrVWM+9rxWnP/e+K&#10;L/7zt9+xdX75q/+OB9/8QPqD9G3ouypnPwycynf6+Pyqv8zEXhOq9AWq83sPHYgN12FPwt8ZOIV/&#10;i8Af+hJzrhz8W9gHeNo9FTdiH1ZAF2KexJD6KNkvk1jbwfY9YLfhe/pj+FHOElrc++LRcdQrx0Xf&#10;Ddgu8GUmz/LZwz7UG6Vgh5wDyL66F+nbhEczAOfztJP43f6XPhh/+/0fxC9/+eP463/4eBx910H2&#10;ENyBTsm2obzj3In9tC34lCuRG9hJJXw/56P9WTTg3DU7k5hk18zfmDxlJaiBU20rO09oZx/1zN44&#10;7zMXxke/8KG44y9vinu/fFPc/hcXxd5HB2MG9mTVbYPZ1lvaOhzan4utuxx+0obZznXwFd4bHlo7&#10;UXFqgrFJCluRqye8OpajvJZh3+zCVulH9x/3sSPjos8cFWe+ORJnvzEW3Q8MZjvgbfePxpFPHoyz&#10;XjRwem68/5MXxgmvnBT7nyi067VCtuyOoVjMvbu4n37KUt7NubZ2ZjJRqZH3mv3hviiHfmZgDzpK&#10;yGpw99mkL0eRGWCt4L3Eaze/ekH88Ef/GL/41a/ipW/8n6i7Y2+BTs/+f9gjaQA5bntzW+Ea1Ldj&#10;zmFZ1MPvTl2Xnen2P7Y3Drx0HDhrT+zl3fvuH4jhO3keOLMOPTTD+0g7XCYaOuPX1uzpN5DeJu1k&#10;nw1fHw6PyqcGmbKKU58XWGTosT2x5ZFd0c0Zr7xrqEDnnIvt+a0+ncG/q3h/20Na7eY9i+G50esG&#10;44tffw0eKrTq/Q0MdcMfvxptN+3OilNldhm0qZ9cGe5IALua2LWjgueWYHOZwGS3gtwTMJHJ3cVi&#10;cHSngVP5P1t2ozvrwIPKOhOkxMTiXkdkDV24Lb72f/80/u67/xzvef6SnG/uDP0S7MVsBy32Efu5&#10;D8ol3iG7VKEL7ag4R93cVUi2NinEqsXiFZVgD3AEPG7Vffp+4Ct9jbYEFVvqP1iInbwSHLCRvXM2&#10;rLhTTHbsq3viuI/vTh/B8IQMNmCpbN7BV+eK2n2x5hTsKnCLScIGTssm/dtcmTDJ+zegd5uwASvc&#10;xwndO43ztFNJPe9qNyV9rbXotwETYZAhi9AzDegUi4NW2YUO2dbIXgw8VKg4TV2FbNmKjHH00ip4&#10;bANfO6Flq8EbwSPr7hyIvQZ+WbvdXEwk0rfdC87W922SUQZO+Xl2aoC/9W3Us16TNEtYj11ZxN3S&#10;etm7+BnvZKJP+gyyS0RlVA61ZuWfowxy5ut4WwaMl4Bzc94nez0HuhVr5ux8aQI9YCDdBG5bpOsL&#10;K7HilPMrAlfM4veOcXIsnPjDTgVl0NGGW3pjzUPD2BPIInUbdOcox7lgHc9UXp0OvtU+aDi4PIpa&#10;yxL7VPJ7k1YMBlqoYIdHC4+U3xYLqaMWiJ+Q/QYN7RI1C9rKKj9osViZyn2zG0jK8A3p3zYQm6MR&#10;+Wz7tZwb8lifhfJhOl8diWF7bBM/Te497LwtMRPcXTOI3c4ze5/amRX4jh8zuDePZ9nJaBaYYSH7&#10;dTi6VfzpHF9jRu0f6IqhF8ei7+HBWHTU0lh+2qoYvncALNuXc04334wNy76v4l5N2prgaZOrDVL7&#10;tdLkx+76aMW+bkZGNkHvBnRN2G08YnnMhyZtoWxgWT6ZzVotCjSQqK+x4QxwmIFY6LtMu2AYO0vd&#10;Ca+r88U5ditzb2vBOI181tnq9foMwD9N8IsxuDnYsbY09zkG0bV1S9hDR11a8GSyZhW8pF88Z5xC&#10;FxXdDZmoadFZI3tnVxuTig2cOlZCmWY3i+nSBPRaz95XXrQ5GsBpzfBSJe9ZDF3Y8raY55dyLspD&#10;/agLLkS+gdVakF8Wl6Qc5z6ZNKCOR/aIrewQMwM8sPqmvth4R2E8yBLeRxvO4i5H41hFblKbFdet&#10;FjrxM6vxTfYV/9u5TF9lOXjZe09jz7MdOc8r5TN1nJX2ShZWYpc4IkYe0c9h4rsd/+zgddgIjCzg&#10;7Yb5++7EoAG0momRwpIPStzTzjTTuStmKwR9sUkgYzaO4IbP2AN6LsK02Bk3KJZiDItFbODAU0fG&#10;hntGo/uh0WhFIZgJIHGrEGaiVGbxIjUYtDVsroJ1JhtZB5Oced+B+P73v5lKhf+Pf/jBD+OE56/L&#10;weO2BpoH6FEh+/dp5PNizsfKSlMNcYjBiqUUlgptNsvWO8UonczQZGN0QOucUsBmazyMksy6hdBU&#10;LIv2d8RNz34g/vU/vxWP/8XrsfS6kZzj4CFYOetA5MI+sFfuhcID5vbZCgJbqpagQATJtmcRNNui&#10;pQzF0n4eewrwOMwsLPeU99YI00iZDgGb7Wu/7q4HR6ISJWpVlj2gu1FGZ37iyNj/+gSwV7kA8ocR&#10;6FZPjD4zHMtRRvUQkueQWZW2fLKlwYTxbX9sHX+1xxeGZwv+3UcFn2fg7KJKfm7lsdkjVsJu+nBP&#10;bAYkLbkSQwYGqWNfzRJTKdmr3vmOzl40mGMAtA/FshaAbHavGWoOkl+MgKpDqVi51fPwUOx7dTj/&#10;RvpzJsNWvpr5riPHFkAaX6lkAHlbUVpNCJyqsxAu7JHnaIWBFQ+C5nKURQnCoUzDcpWB04ootvIU&#10;oV+E8Fep6Jw3M6P21NVRzxpUojp9bW/oPCWzNqvNKICpKmQYGMcMYytOS9dWJ+hYgGIyaGqLj3kI&#10;vLkIDR1GbWeuTiXofLYMACnAoY0E6zI9CtGMB9vflEIvBndVLA072lMBWEXqXFyNYY3wWQgJg7pW&#10;nGoUl0LXVkukYkHYWbExB4GqgbhAgCOo1KnNugwizdH4kJb46ryaJfcOxwIdYgJRLgfYz/B7eMYK&#10;5/x7AJp7UdvfEGuu2BpdDxfaYnQAJqyUyvZDPLMMAT7dNaBQBE5lGma72mPTC2Ox50VA6rU92XJu&#10;28290YVC2XAzSgWaXIWgc17AsrMBtwifzOxgb7MvO//W6VJ2QmdUwd/OlHT4eBHrat6xOErZQyur&#10;FNI50wmZYwaf6y6HD5sRvjl/TtAkjUPzNShvEzmc6WPgXIeeFRIle+F7lJjzTVvGW7OVWDVfm65A&#10;sJo5w5m5f9nCmUuHo1lVBnWdtbbi4MroOWdzrLxwU7TwXHu5u1Zb89laqoOfd160KZacvT5bOday&#10;XyZ4pDMPWSRwF7S1ck7LUOi26d16/VCM3b4z9t47Fgce2xUb7h+MLRgxtsOyytQEBHlpHTzVA29o&#10;2Bv0GYDf5RtnFR4+MdNZQ7UVEFEOiNNgu/bTp8QTX70nHv6KFac3xOV/fGlsv29nrL0bYw7QWg/g&#10;X8L9+x4ZioGnR9IYWsrfO8C8BJnff/9IdN41EnM4k0r4xkpPZ7zY5sk5p9KgA7q3s2Znq9pK8M43&#10;Loqf//w/4qe/+n3c/oWPF1q8qqA8M/bAdcoPtsaQfq3CdHaYbbBs5yPvqNx7kH1HvXBUHIEBPPr4&#10;WDivZAzjbQNy0SpVFaXVBQbNBHAGJMv4eYJ1g6a2lfd5E/NK5PfCvJIVWdFnRp3tG1vftwk5syMG&#10;ntwFIB6LOeiqqfDIXBSvzvrJeSXOHzEb33tZWeVMy5tePi9+8tN/j99OzCv5L975zOdvRk9hRPJ5&#10;K1qUxznvj/fVMCk+b1NWjji3zqx+HUBpJKIHZ2u8sMdFBoDQQZn9BB1nEJXL4GBVf1OU2UYDoFML&#10;AG5Afu38wEB87R//LH7wk5/EvZ97DlAxHIvYn+Zre2O2vOv+y+upr7jQV1PQ2bOQO+7JZOA0q+vN&#10;HOUqX10dK89CXkJfJRi4M9C5OgiUGWbvuQ/TuW8ZsnmLtPmIWZgjMY/9XwHfn/jWnjjxYzsyc38I&#10;2bALY2I3esp5JQZObU9VdRG6BjmgjhIQ5owF5YFOV3jT9nPO2FAnNaJ/zSx3/mIadciFinM3plN8&#10;nhiA/Wo5bkUM3gN4+uj2WAlPL7uyO1vu2BJ7OZfzSrY9NBDj6M6t0LvztdQ/Jg+sv28w50F3sK62&#10;2wdzJpdt5I97Yzh2PYexA6/1P46xc6gQLLX91ZhORPSWlRfj/Lv5qp5sQdvGets451pkVc4rgTat&#10;7ixHNua8Et5LTFCkEbS8Mg1cK92Vp9l6BbmY80qQDyYWTPce6AUTgTSCxSwZ4IF+DU5YmTIfulbn&#10;a8AuNBChYYLuaT1nYzSesrqQLY0e6YXX7fJgS27bUluRky0nfYaOCWUVdKrB4vzGilU1GTgtmQic&#10;WoVklYdZ2JNOLhPsTPqxgtnqVh3MJino/LNivw6skHgNbJNOC+4xFRCtE0wDzOxVMdDyG7ZnQCn1&#10;mslvrMPZx7Y1TIwlHSP3Z/NO4rTFgPO+QzsK80o4O1sKWg00nf2ugJ8MuhWD9zIgoj5mvVaJ9Dwz&#10;Gr2cf/s56zEUGqMTsL39tv7Yhs7axtd1/HspRtA780rQFw3oYueAVPSBp6DPdtvfICcdIWHygxmV&#10;jkEoYX06c90PE33MENcQ0MAw8NiMoVBjWySNE/CY+qfUs0c3GeTNwIZ6Ed5sAIc08w6ttt0Em2rQ&#10;NJ+xJmXRDJ5ni1rnmmSAlj237bEzTnNeCfrQy2So/zmvpI796ITvOs7HUGf/TTTMgLyyEF4241w+&#10;F6ubXWxArum9Gwp4zwAm71HKeRTx/Jns8xwu55WY6GRbSo3CDJymnJ+Qw56bPIvscCZxI2e/Br7d&#10;BK+tuKEvVqNDrKIVHzpLzhmuVqSvvnRz0retvRZKP6zLahnnXDlDtO1YMBi8YLvS+by39GYFSFYz&#10;slcarrYyt2K4HHmvk8zZd5OB0yLkaYn6nbPViWtwyH3XqKww8IWxbzvBJmh4CxhGJ5hzXluQQYvA&#10;CyZPZRUrcmj3I4PR/fhIrECnmnhTCSao4/N12B62kl0GBrYzg/KjC5nRpvP1gSHk2tacs29gXMyQ&#10;c6xYQwm8Wip/cz62zHResRXB5egrx2nkbFqwfDWGcjP8UIXuUA7UI0M2X7s1Z5w280wxpS26DJyu&#10;PH1VHHhpPIaeG8uKUwMX2wx88FVsodPbxLxi+MTEvxrwo11TlPk5k5EztpOBrXxN7Gs9kXtD3zoU&#10;ddgbuKlmXzNhjXdSjhkc1NFoR5dqcRX0mpWmvKPJItqLVgZnkhrvaAWwhmu5AVPOthAYQD/wd/Pg&#10;H3Gozh2TNeyuYtCuSUzLudtKX2xhAKWGM1l85tpsuW51sq0jG9HZS6BPE5pssa3hrf1rldtseEls&#10;b3WEMm06MirfGZqSlrXJFn2kkKxltrS2p3amiTGZ3c5nnWcmNqiBXwxuWr3dAObTqWB3HLs/iAnV&#10;487bd86o822dG9rKnuj40gmZVafiWGhCx6BOjPp9yATowDESJoWWQ69Z3a9Mgw6b0BU16g9lBDJF&#10;fFsL/5dihzpDyspdA2diYp1o1eIg7i1mFjvrYLVdnPQ9BV6dDg6bzR6UIZuUDwZPF7AvLfxtGXpg&#10;JnaB849ttVfGPlegw9XdOvIM1GXglH8vOWVlVkF0Qltd8LQzZzdiE2y/oy/bpm2+ZFPsBR9sxYZQ&#10;15dDO7YB1MaYzmVgPoPXnG8xcsC5l6uxTTY8MBwbsT1tMWa2ffomPC8DqOgTu4Ms1CHO33h+ziBs&#10;x4a2FZ3VftpLYn1t3NRJOvSgcysXGvi7+fyNHYG0uRZyGTjVFjO5Vh1jZakJRAbyijhHk/BmcQ9t&#10;xKYD2J7YeEWLy6KKPZOGpMuUg9KWugjdOo13shvXKnSxztSl56zL5Kl52Cpzddpwtjp55msHwed2&#10;UipDdyzg/MuQ4xkMFROyHrFSNTaqdo7JcO5HJfeuhxa1fTNBbbhlwi5ekcE8K06LV1QVbGfOSrvX&#10;RDRbc2frfp5v4qqdvOxE1XXvQNrk2uZpoyMztNmtqHGWYpdJ0Fwj2CYmR/ciWwym1CrXbx2I1QZ0&#10;ODsDp6s5P53J+gy2o4vHXhgGN8Kn0F8Dl9UBzs/S+bYEWboOWbbtRuQT69GhWA5vVaGPnBMsr5po&#10;ZYDOYJZJ4SaHmySujn3H/6EvBF7KCxrNNvRgVTuHiEv1pehT0beij2XfayNx5icPRv9Do9mRzUQi&#10;g4lbsI+tzpqFPJwB/6t/MjlLbK2Ogn5m3YptdRk2Iji6dCJwahJ9Br+HFyWtiJMMuk9WO79zwXvS&#10;jImWs6HDKs6k5aODcdMfPhbf+c9vx8Nv3hAr4A11mD4r5aPBU4sACn6tgo8rCwWQoeIyqyOn6ptg&#10;n1yjSdP+3GSrbKPIV9vp5Ww8dT/vqa8tAxXQ0cgjF8ZX//0/0ienrfOjH/1LXPXUGVEPXVjdrdw0&#10;caQeG2zuRBDJykD9ZTPAFHXg2J5HRtMn2Pf0kbEcu1DnvPaNbd6tOLKDXfIi95rch7Rb0PlWBS5E&#10;vud4Iy/WKyZU722Ebnrv7I9t2LW2ih41cPry8XHwleNiC8+ZKnY9m3e7fFsm4skXjlfIRF0xig5b&#10;bTv5E92Stirne/QrV8Q3fvAD7NkfxZe+8Vrsv31f4lhbQ67UpwWteT768eZwv8Oww53zOe2q3piH&#10;XFzjvE/o3qRjg5Kd6HuDjUuwqWrR/013wg/g1n1PjMdRT++Oi//k0rjuix/CVr8x7v2r6+OmL54f&#10;Yw8OxBzuVcvfF/H1MJ7pNQ/7eN1DQ+k368cOORp+M3C65uHhbANsNZxjmsZePCKu+5ML4pyXdsc6&#10;np1dJuC3Yz9+IM779ME4+fXhOPL5wUxkrWKdW+4diSMePyLe8+KZ8f63zs2K01NfPyOOAmcPPgRm&#10;Zu11+gjAOau4/9aHh6KZ72tvRY/y9wYRF2Wr3r6YBR9Mv7pg1zt3Ubu8+LLuxHe2BdauNEBy7Yvn&#10;xPd+8Pfx81/9Ml75uy9Hy137ORf21YCdZ4FcT7pVF7PXVmJrV89Dph8uLvQMT7ON7drY+/Ce2PPK&#10;CbHj2f0xBsbZzDsnbdzRHyvAcI4bSNrhstWziVpWiBrczU5VPk9dYqDdC1ntSCr1gMEJOwIs4N+9&#10;D+2JrY/tA8Niy2L3WpwzDTq3ssmka4sNbCFt8twsnuG9SqGxLvTXG396X/z2t79JPjIR4b4vfiba&#10;bzmYSQpl8IndrorZPzHzLPjAhL8K5IV8Kk4pwfYyEasQTEZP8eyyizdHGTgifdys04TBxF9c1XYa&#10;MHiDjDdBz9EQg+/rjq9884/jK9/5Zhx/6LwoZ+0WD8zkvlmQ4Z67F/IhvONZOH9fXTebr/Jr6eZC&#10;4NSK01Lkm7Zsw/aWaIH+Drt+oOCLEa/Bz+qSTJJFxljt6UziVfcMJz+ZVOGcwmNe2ROnfGJvjvUx&#10;cJoXMjm7AfB994PQHXtUfd7GlOUVYKQcSTfp4/ZnyEKTt+qxBRMny5foEXnbefAmWVYjTxeie30n&#10;k/jGH4VPOaelV3RHLfKsEZpsQzdkhx0+u/2hwdQL29ETdmfZ8hg4X5sTXbYWHrD9vEFTk2htTb/L&#10;jgUvF7rGORtUvSjWVm+qL519qs948An4kft13tQX1dhTrqUEHGir1tmszWrLynOwBwaaohQ7rrSr&#10;LpOt02/Q35xnkEEeMTLYThy96EOFUVjKUKuD9XUZOJUWxHH6XMvRG8UHlyf2zgIr/T79TTHr4LLc&#10;Eytx54ARikwSQJdsvnF7JgspywpjEruzCjATtJTVnKf6agr8bZfABc0lUb6iOipPX5uxkKQX7mlb&#10;egtTTPbz565Xm8sOcAZxxVniKBMo7cZWLU/Jr/DpYXxev4F602IjA6e2Im65Zlt2qTJIJj+YWK/P&#10;zhmnObteuxM8Mx3aE083ohN7n9qRxSOrOStxTc7ohI+kTZ9v51Dxpz4Vu0y1XbUlZ+7uxMZbenRH&#10;rH3/ptQ168Czm2/ti/WcXwe2wYpLt0Tz3sXpH1AvZwITZ2OQPwseoClpxMQ87YVa7t+KXTP71HVZ&#10;2etemLRqxyqTxa3s1bfsvFn51u5YaReAH2wjayJ+YrtRsB3nqlyqhgcaoJXWnYtynJG+9oZT+Hv4&#10;ax5n5d7ZhchnaecaOK3DztO3ULqpFhnRWKg41R8Hb1dsb8oioDbW2bCrkBBrN6wa1mvXE0eX2HZ4&#10;Lntvy1vtwwrWrf9KeTIfjGS8Yhp63DmzxejsnPHPGc89vyvmXbQ5mtk7x/skTuYc7EBrkZoy07b9&#10;Jjjoi1rPfm9A77azh4vAlY5aWczfigEspHHu/Jprt0XTcWB1aMDinOxUwH31s1r4V4kdatDUxNjU&#10;96zNd9A3Z+DU5HWTEOzOYsdVE6PFwHbqqtq7NA7rPzSWTL0JBeYcwv57BmLDbf0Z4dYRplLJVj28&#10;rE4/s/+N3KcyUZhKlPzeajczcpwnWaliYTMXX9iFgNmPAt8BUB6OZbcNpLIz+9NsgFlc07ifTnOB&#10;egplFljFpu29aTy+9U+fn1Aqv49//u+fxvlvPhBFHLwZrgsBcw18NWvMbD8z7J1D6GwijTwDqKWn&#10;rE5DOsEQhpNZTzPPWl9wSnHlfEUuFYyzFXVG22aoerBQxbMY0Hn9UxfHP3/3H+LeP3seg3kgqysF&#10;iOUGWGRmCPudfXBPDHZJiDI/DF2CsaNAUqlkFY8AuqMi2k/ndzB6VvG6RpjaLFUVi7M77btcxJrX&#10;YUyZvVQN4K0XdKJkTvv4UXHw9ZEYfWk0hhDkg3ztd+YhysX2h2s5v6ziNRNfRQIjaNDqUC1FQFqR&#10;UgnANsO+DiPZtqFW/gqkDZxaqVEMoLZ6a677xs82frg7tt0/GM38zOzPen5uJo4Bb8vclwCCRgFs&#10;Bk41nrY8MRIrH8QIspoAxWLW2xLO34ot+1H3PDAIqC0ETntQIhsRyGbwmK0qPerUtZ2JlyDPjNYO&#10;hKPZ3falNvNKJ6vOZDNFbPdYooMAYaExmBWnKyqjfNeSWMB7liNwFF5Z0g5dlN+IQkdJmc1rZm+W&#10;u+uMVhBAD84VstLUwKAM5BkaOC2GkQQOGrK2pjbj39ZoLSevjO1m+fGepTC0gVOrdVUM0zTy2E8r&#10;bWYAzss956UVUbSoLBWMraLMVJ4jzfI851rZikAHzmTg1BZQc6GpefCX7WatQDWzvhKDxpZkU3Qw&#10;a4ijxKZDg2bhKGgUonXQvAaqWZBpIHBNB8xl9rOCSfrV0cBVhBJVcCxDKax7cCRnYdoyxJYCCWIR&#10;9PMwUuezZwakSwxOsifV8Mq2l3fEGHS49uKNseTkzth6FwD6VgQbYGItwqwDUGIm1LL36qiuz+cY&#10;PCgkLTQkfRqUXXDTQDpjVMzl7GGTThp5W8cAz53PO83T0Y6CUyBvuro/xm/ZEWuRAzVW2HBOBmCs&#10;wsre/5y9lwa0mdbFnG8VSqwRHrfiVKeyVUStl2/NSmsd3bYG1SnlZWaOwfoGFHwVfNR55MrYBqhe&#10;c+GmaGXfa1QWyAXnrC63wu19G2MFV/t71kcTysmAhcFdlYJzshoBzVUoQrN3Wnmv1qu3Rff1AMKb&#10;h2IIOTyCQb4Svnd+yvChoVj3SCFwuhgguoJz3AKPODth4JmRnG2is7OOz2s8CA41VG234z62oVg+&#10;9Inj4pG/vjUe/Ot74q4vXRfXfP7K2H3oyNh4OwCPe5ZguBUhn9dqUAHgrE5ezN833DIYs6GvLfDw&#10;8rtHYkbOK+mPIuSQbZ+lO+WrrZ+cV9LN31uh18rzb331/PjpT78bv/7Nb+LFr/9VlF0LiOasCoEP&#10;vqKoBM62LjNAYksoq+oyMIc8Uq5OgZZXcP8jnzs69rx4TPQf2hnjT47F7ifGog/jzXbOpcjGudzL&#10;tmRWaOvoqVUBI+tTrgr8+X0+8xyUO7ymrrLFjIAm6QGaqjl7Q7bqdV5Jz8NjmT1rZraz/nyGmaRm&#10;LZolK6ieBa0t5N7O/Dv3kRPj37/3DXSV7oSIn/z693Heq/eyVxiT7JeVulblWgGjM9LAQhW0W816&#10;bZFVCg0UuVYveMzWLDMwiNW/5To+1FH7C4HTBGEYQ2aeyS9ZUQUPaQSNX7g9vvoPn4v/+NF/xa1/&#10;9Fgsum4wZ+mqOwxw5x7ohEgjqKC/DZoqc5Rps/laMmEETbaWV1+tOKUzmqG/aRi42SFBGeL7sz6r&#10;6nUg+05mDzszfRHGsy3Ebbl69Ou74jgDpy+ZyW8rNi6MH5N8RqwuAG/UA2Q09FJHWQUAb9qOVAMv&#10;jTyAX8NRy3L2Uj08poGVM04Fw6yhBOOoiecZwPEsM3CKrnLWbjufX/zB7qyQshLa1qDOPO1/GN5i&#10;DQZNt3PJQ1abWglhgoJOjVaMOq8ufn78G0OxG57TSahTRj01jF4yeJptd/i3wVMDqetv6o1y8JLZ&#10;rs7YqoHmDBwaeFgIj+pwLTcgjL4xW7YEPGDFh45mk5bSMEf3WLFjaxBbDc/m/aygsTrGFn62XXLP&#10;dKDrJLWiwHkl89FJOtmLMWCL0WHlGLgaYwZhbE9txZ36ZDP704XhZ5vumWAqnQ5T1aVgOedqpa6S&#10;HjnXWp5bzvqKF5dFNTrFPbe9VQYE0Unz0QcCXJ1ZOa8Eg94kH1tDGli1aslWpvUfADMhK0w8S8cY&#10;n09a5Hvb0vv38nHjtdujDaywgLMzcOqsTdtmZ9Uba5wqHSNLZqJTnePZBm30PTme2b86iuretymd&#10;mFZMmJigbFdvyvde01lTGWC997nRPPe201ZF9XBrrEVXmTzovJKtfL8OvKERZLtLk2vS2aCDWiMI&#10;nFi2tTZazl6XbXfM5NQBV4QcqR8ttFu1+lPDpJR9KkV/zGX9mXXJutougP/hXQ0aDaoMonNGyevi&#10;U3CKCRPl6CFnlTSMt2YVYVacwhPNp65KWWSlm/dOpyd/X8WeO/Ow3opKHcbcW2eq9JKVpvLXprps&#10;990K3zQbzGJ989Cp6laD6jXuG5hKmtDhqTFix5nadyOv+PkC5HYJMtBkReeVZHtc9LTzm+rRn2V8&#10;thn9PZfPaAAd7rgMZb+BN3lW44nzqWevVkN7Bk5tt7McWWnrnSV81YGyiHtoBK0Fe9ZxxjnvRjmW&#10;chI9B320IQta+Z3zzA28T1VvQLtz+V39sfAFe5UZv+yd8zLtKCJuKIHu3Csx31z4wSQ8ec19dLao&#10;AehMmuIzVZxBNfiy8d3rY/P1vbEYOWK1acflnCN2gFVYGlZWg+64tz8GDxVaeCmnDLRZiex8uhb+&#10;TkeR2enKj75nRrM9p/Km7ZqesJ2ihnbLkR0ZIC3iPM12lW8NkC5AVxhUdI8rL7HlK3KBdWewBDpq&#10;OnlV1MIrBu5MBl3/4S3RjW1g9bb3MgFMDNXK/fc8NRqDz49n9vw21iLe9uoDt3eAz+cbCEBuLeAy&#10;QDpL+cU7apdM5yydIVsCVrOyzTnuGvo6WAzGpRMHnstqU2RarYkHGNAmBpioZGVcJbyRSR2sy+rp&#10;npt7Y+ShoXQOehaO4TCBoJzzkR+c7VQGXlSezeJ8HX1hVahrnIv8qGctJvyWaEdq74lx4UdlwdIz&#10;1yaWsgra2TtNYFCdtgbo2zmPZWCXrfy+HdtmAffKIJpOGujJpI7p0i33tA2ZSZoNyCKT9qR9Zzxp&#10;GzuPagGyyZZ6VqIqNxecviZqjkEewkPN6J9p/Gw697BKs4GzslWv84FsdaUeb8QGNXDadDy4Ez51&#10;rItJDgaNM5loS21Wpla575zlJD615VYJeymmsK27gRNni4ptG6H5av621GAa+y6tVCAXxMMmG1SB&#10;39PRCJYQO6/g+WPY3j3XDkYJuGkW/OTsaW1ZaUf7SNnaxJpt7SWv2dq5CHuqGJmTgVODN9rXJkVy&#10;ZmbILzltdSw1eQmdrC2w9Ka+nF+89e6BWHH22lhx1tqcD9z78ng6eMrRXWIzg3vaZ86BTPyCbDEh&#10;o5az1jZZDVZdjXwwUOwM0MnAaeoVzu5wZNUM+DCTky/qjjngy07sUoPDttfVRtLWyharp6OPsKGm&#10;gCMMLpWDwZzjb0vCeeyzOmQue2iQTgdXtuqF/gzcG/gy6SIdfnx+Cj9rdP1tZdnivuYk9A57JQ3Y&#10;TlFb35ZqWakITS0EZ4s5ep8YjcVnoOORVwY39adoBxo8LUKv2PUo6QKbK6t94C9luzaUZ5OygL0v&#10;4lz1x4jTipGldSbh6VzTFoKeivhs2f6OKFtVXWjVu7KqYDsjR0qRhwvEoOyhI1HUJ/M4c5M52j7U&#10;EwMGS8E8k/a5lzZ72u58ry3fzWcMnJocbYVGx43Ic+RK+62FGYkZOEUOehZdyJwtYKdtTxc6Z+lA&#10;1gdUjf6oQ84aONX5baK2c/N7btyeiTdz+L1zzEqQvwvhAZ2i6fgEYzUhc5XL9cgLeUufh76PTDZM&#10;nGngFJwJf5rkY5cLk86tKNKXok9F38owXw+8NhJnfPKo6HOUFXaP8xDtxrUWu8kAb9r57LOyKKtg&#10;kBdJb3xuDjbUsveBn1awv+y1PiB9QfoTSkYWpd41cCkGz8DppB9J+oX3pvI+Ji3NAcM5K6z5w33x&#10;4U/eG//079+KB167Njr5O31VGTiFz3R42slCn1YhYIKtoByGJmZjh840UV/9iTyzA04xslFdVwZ9&#10;WYGs074MOaZstStVE2e2EP4xMdHWs0c9c3V884c/it9i62ju/Ou/fy3edd/ROU92Nms0OGIrUiu7&#10;Z3AO+kH09elUVXe3YZNuvGcEvTcW2586Ipah08t1zLNWnebZphf+Ufb+Lx8jtpvVgPNZk1UrOj11&#10;ps5gvUU8ezWyRN+lPsxNdzivFro7NJbBs/0vHBOr2DsDX+lERy9Mv6o3q/oMajlzOgNQ79iJPJP3&#10;yGdDX8e/+sH42+99P376s+/FZ7/6VAzcOM57bY+VJgHwXJNisosKNskU/aP8Tjt2Cs8ow2bqfnAs&#10;OvhsDTixCrvadvjOR21BftXz7zZs956HxnIO54Fn98aln7ssbvjih7HVb4x7/ur6uOEL50T/fQMx&#10;HxnRzH2sTrc1rQHJGvTXZnjOS9/bwdexs6BhA6f6ogzq2I3qmDfeG6//7evx9J9dGgflVy4Tr4/5&#10;+N44+1MH4oRX4dfHWRP3r+CMuu4ejgOPH4j3vnhGXPzGOXHZpy6I0956V+x7En54dmfOam806Mv6&#10;lVuOKNE3UQ692yFvPT9bfc9oytspH+rLJOTcH30U4kowpslLOsDt5GTi+QeeOjn+7Xt/HT/7xc/i&#10;lW/8FTSyL+V9noX2qnwljrwQHMjnF6Cv9UOYVJp+ae6r3LWKbfiusdj7ykkx9vzB6AePqf+3mBCJ&#10;/Nhuwvh1vTFDOkfmS0czuaSjaexpJlxnkJDLrzzfzjmT7XotlNAOV/d23z0em544wL4NRde9IxmY&#10;0FFv4o1+DQOnzmis4+cZxOFetqZcjk364JtXxW9+88v0G8hPz33lL2LZnSdkkkIl71QC/m0Bm0hb&#10;duNxxqmjWUzqc9SB3WzmgwWVeRkskt+gc3142e0DrFCzV/92e+LBTBw0eIOurEUP1KOfB9CXf/WN&#10;P4wvfftvYu+j787kDGcRymNWAWeSq/s+sQ/yol2GlFfqZAPJpVvQSfpHkWslJlxjz9Zuqo+l8GEG&#10;TqHVDO7ytwvQteIJ8ZOViVaM2epfjGz191L26eALe+LkT+yL3a8gh19EDuvfhqYHkctWnvY9As/w&#10;d/KdxU7p31auY/emf3vCh2AyWj02ix0s65AbBX9QVyaaFqHTKpCrxfI+8rsCbL8DndVxHXqKn9nF&#10;oBYaa+AsTQSp5vseK04N3EJP6qt1j46k/pIXVnMt47Jbjmtbc1t/7Hx2KP0eOQLjEegDmaSOnMTa&#10;k7rTwqEhg6vQqNX62jFF6AKTFo29zGJ9xRdtjlJ0e2kfOlr7Xnucfa7Y2phz1012qtQ2VBdg27k3&#10;VgBqpxsAtIgqqx+1g9DvdvFS36cflyv3Tp3E/efzWelUn5AYrMQCg93tsQEbxW46jvFS9hjM1O7P&#10;bok8R4zsDHr9evX9rTG/qSTKVlZHBXjVWd6OLrQwSJthrt0KOQfnlGeHUt5B34aFSPOOLownkSfL&#10;sZlsQT2Fd8kCpJPXZkzKrphZwaq/hHssvxb7Cn2sjJkMnGYL70lZji5VtptcJR6oAktteWwsg912&#10;AVoAlsiqVt+Bz+hjd1/En+onMdbya3ugx7Houxsawebsum5bbLgTWQKPrgSz2DWpXR+TWGUffCf2&#10;5Vk1Ji6J4aHR6qGWmKc/EJq3db2da+qPBoOgh+1oIoazYMdk0vnIJztKtUB7o7eOxbYr4JWJ++rf&#10;rho2Ebjgf8/CMJ5hwuJ8+LKK86zl2c3QRQN4PwOnJ63MRGPb8dtB5h0bQh7mfBpOXxs1YPe8d78J&#10;2vCWWAW86bqbwfCtx63IRC3fp4bn1ICBHZFXe+7GmCcWSvsG2xu9Wcy7SWvTod0pfK9/oBSMsJD9&#10;1b6bbkUtmNKCBxOvbe+bPvKLudDFKZ9Za+J4zlxsZaXq+lv7YyNy3M6ltoaX3/T1WZBkEpMFGxuu&#10;385a4Qv+bcW2MlL87biDJmRvOfaXFaQWWUobjmNx7FE5+6WdqS8uu5SKlzkfk62dHWth1E6w7mED&#10;T+xIkGu58mZAhxH0AZT06lv6M7tcUGpU1kvlZs/6/6dYUGYpUPkKo9vyT0Fq6bCKZfE5G2Lo8f3R&#10;ct+uaEWhdgAUpppxpMGPkM/B1xC4rRo1hKaZYcdm2R5ny0eG4st/85Z5bZnd9h8/+2Vc/elnMsPK&#10;SqOFKBZBnTNPPRQr0CSIaoxOI+EGTyVAM2eyBzwHYjbYPJ2ZCI+1HEQDhy64tCzXLF2VifNYsj86&#10;xNGKAPrI4+fHP37nG3GnrQ9Zuy3WbAVhhZLAXaUiyHSeyqRDcbIFpIZZ6e4lKJUCWFaxZOB0aUUs&#10;NhrOoR+m0vdgzy9UdmqECdis/liI8G7EwLd1oxnrVmRtAQid/PaRsf+N0RTiVvFsR5n0CvYxPIcB&#10;QxthZh15Dex/ZU+hLU0hmIRS2VgblVwKyroDS6OG/bAtjhVCUwDSAksrJcoxii19ttXjbIhm9Ye6&#10;Y8v9gzkbUyDfyLubZWimRuMFXdnWbheKwqy3tRDWOhSCgRgz6TpQoCsQTlYPtHNmi7m2QGd7bInD&#10;ug0EbUaxbOFvtnIJAh28rULJYCr/NkN/3a19scB9kRbZJ/daxSLonQcDZOBUxWIW7dJKlEtllI+2&#10;ZUajgVONC52fzSeuzNaZtnnU4DLIL9AwWOqe2Ptfx7aKyuCg2c8qFY2uUhSTs9LSQIC+bIGgA7sJ&#10;5jKwrCPMGZC2uZiJoLAFlMaRLQIEfWbJOlvGLOSiReVRv3tpZovP5p5WKks7BkunI9j8ebYOVnnx&#10;+/kI1vkYxA6qdn7cLBRU5a2DMRO6VNBkq14uAy4GWoswlAQ3Ogl6HhuJEnglHZkIN4NdCrrM3BSU&#10;6nCABq1mMqi44vz1sQnwLc/qANRBkgET9l8eV5k6K9S2vWV9hUHsA6+NxdBzo7Hq3HWx6aKNKBjk&#10;yI2AIWhRxWI2l7Mk296zPrNmEtyw51ZHGMgX/JghVgVwN/hnn3N5rREgaMu4as9JZcY+SQPlCNtV&#10;CMKznzkhrv7kWXHMfePRsGNROpjMQqvd35HZtpUojirOXQdUyYFlWX1UtdVWB83RNA7QSCDZHJ2X&#10;TQyqZu90YnsWZvQ4F0zZYkWKCmnlkatiG0J2zUWbYhGfbxBoct6ZRYkh2AHfdfCOtvZzHmw9QtqK&#10;Xd9H46wSntJYqzt1dSw6aVUsQRhvunYo1hh8vK0v28rYksrB+aOHAFycg7NKO/m3bX82wQ/7rDSH&#10;3/ufMkkBgwUDxvZDGpfO5GzVwMKAsT3WBz9+dDz45Wvjvi/fGrf9xTXxkS98KI575ZTYBlCzjXYZ&#10;ZzznDgAEIKIfPlxj2x3oqg35VKIRxM9boOvDnUMBMBTIOLPkMLMzoQkdFbXwtPNKlvBcqzCvf+nc&#10;+O+f/Ev86te/irf/4e+i/uZdafCkvtA4ZR+cGTbp4LRKtgGeFJAV5pXwO3inBf1z1FNHxREvnxBD&#10;T+1J4/LUp0bj6CfGYi1rLOZZhUDMhqzQtgJgAXJz1kcxLhMo86w0hg0YcnHPafCjQZ1SAKItd6zC&#10;qwdI73xqX/Q+vie7IzSa2Yusm5xXYgZpCf+uRvc0Xon+QibabsbkmWPu2h/f/PafFXQVyuoXv/19&#10;XPGxJ9FPo9GELGhCZ5l84Kwf5Xoxa6p678Z35pWYyaTTMVstq6tY9zz0gq3IFsBn2YoDfZpzKfzK&#10;VQHfvDOvBDmlUTR0fnd8+e/+KL7zg/+Mj3z8jmi+pr8wp1VZ5L3dC9Zd0N0FI2jaCasTpCrTZsHX&#10;xbZsUdahq2zRUbayKpYd3RHLoZPDeY/DBaPut0YQe20wy6p/5xc4r6TvkZGourY/2yh3QDsHX90d&#10;x35sd7atyRa9LxbmlZjZP/gCsgIdYWC36gjOAvmtM8vAn8ZdobVaQR/X8/saeK4RTFKKPDr80sL7&#10;OPOigndp4mzsjuC5Cu4G7hvKwEvOK5EnObPVVxday1v1PvLoYAZy35lX8uRIbFBfyWf8rVXXOa8E&#10;et+IHDvu9SF4zuDoUGyFRww2WGFqsHRyXomZpDmv5G72nbVm4JTztQ2QSV0ai2bxG+As49x0YJrp&#10;afaol2Be2VO+h/NFzzgjztYgy6/CEIfO1c2zke+2bs/sUeUm4DArpwF6OsCU32XdDVHM2RUDdtNZ&#10;zjpsf5NBCxNdkIvOK1nJWVmZrpPLJJxsD8p6NdTUE7ZqdbZfE/RZZqJPe3nUYKykIxd5nPPuuK+J&#10;VgJcW8TbrUFArlN5cl7JVO45Bx7UyaiuyjZZGkGc3RTOTue1ujzHHPC9VVM5r4S9Uk5YoSUQNwN1&#10;Cmu0G4e6ymQk53i2sEe9j4+lQ3bFnYNZgWJFmM7LBfCQAHoGdG7bep3aGkSN522M/mdHo+fhwWg5&#10;dlk0wmN99wxELxg455UAzlezjs5Lt0SjwQroUPxgFUcaKPIel+04zbA36SM7JPAO9WCOStaWYwLQ&#10;HyYxaQxn634MY5MSW/g7555I42XoKw2TnFfimcLLzisxCOV5+471oy3RBFZVT1WCUVtO7MxWNRU8&#10;x0BGMTSV80q4h/JER7lVWBXouWy7Ay5K3hIL8jVnKoLxzCKthe9t+WzbHa+G929Jx5RGpA70dFCw&#10;p00GdZCtFb4D/y5mjw2w6WSZxaWRZ9amVVrVGrvaC9xDvadzIu0FZEUGvzn7+eDc5cjTdeg1x1BM&#10;zitZwnu1svcGG5dolF6zLZqOWZ44VceknV6s3DIZxFmHBihsaVzKPigzxUJz+EzDUchOjSD2Uces&#10;gRzxlHxoIkMN52PnlWJo1vmbVm4788Squqw2nTAqa9HRtlFt43dbwDNLkD+t6Pp2Hdmso5Z3NOBX&#10;y36O3Nob48gTq+9rwTvZlhW5367zGd2mPFkNndqK3ySzpfcNp+Nx6Q296ZBzVmvz/iVRDV6Unw1m&#10;m+xgwNBztatOLXjO6u0inl3G56wirEFetrHGFn5n9YbrXvfBrujFNlgCPZtQ6v2UAc7A3PHgYIy9&#10;MJaBU505m8CH6XxFfi29sS9tGrvfuKe2as0z4x09v2nw30LkUdnpyCL2qpl716A/S5RLBqnhJRMB&#10;bDdtQo8zgpuPWhZNyMHEcJyX+2sVr62Ql17YFXvBOUe/OhZ10J7ZzzqyrKSrsJrWgA88UNGN7QLO&#10;tmvHNINbyIKF3NPglYmz9egAA7rSrfLLER712GlWhZsgZiWts1kNnLbzvcGcFdgky6Gx9fy+nZ8X&#10;w79zkHE5P4n3NgnReZS2MdchY9vpKs7TrPTZ0G+2XIUHTJSxSraI/VF+zpQmTuiMGtZr1XYVPOT8&#10;PLOpS+D/OmwQHVzuQ+pz8LAJEi1gxSb2pHJrobLQdr3iVEdEGOzRdjW4MZmUIUZV3uo8qkEWrPow&#10;shJMq7xq4n51yA3xvF1zTCqSvkwgFBMb4DZ4qy1YYTUrOmfnDf3x4U++K85/6dTYCH6wxZbBem1Z&#10;adHPW11sQKqe89cuKIIW7ERSxzlqb6rH67GZnFmbSVC8m/OVnPe7BL5OWwAe74Tmt6GHuj+4OVac&#10;vjqGkMcD0EDbu9dkZaXtam0T5ygQ7bB0goEX3UMdIra2tQPLuivAU2bhs4+TlQXSq069ueivOfCd&#10;CXqe33xw1WZovR06m8ceaiMVw9+OhTjcoOlJvBO0NR1MaxBgHnwmRjKpbB66c/6xK/k85wMfyUu2&#10;lJvG5Sxiz8IAqq3x1DWNR2HLtZXH/ObiqOfvZiCX1Gd2lDIYO+tU9B304vzKohsGYhE4fBtrazke&#10;moCHTJZbiEzSsT+XPfcMywyCr63JSmy7A5XqDIf3lW3OZ9LOkV/EBFaZq2dtt7ro3evS9s0AG7yU&#10;gdNdS6KksyqKllQWAqfaztCN9p1OV1saygM6J03aMPHHMxPjaJNrm2ujm3yk7NB2tzuHtrzVNbYC&#10;Nzm65z6rA/ryMhFGX4A+gdXYH/oI1vPZNby34332PM+ZXr89mtEj9ZxR+he4nPElll0PFuu6HjwL&#10;3+mbaIEO7Khh8pZYwuQGxw45UskRDvXIHXlHn4e+j3d8IYkz66LhjDXZgnbNbQMZ6M25z8hlfSo6&#10;7bPi9I3ROPUTR0YPclsZUo8sX6BPhu9L0IcmDRU65EwETqU/6Q0baS4YeBn0XLasIrtM6QOarDq1&#10;Cly+MuCuzjGp0/NKucO7pG8JPduGjak+sAV+M8+94q3b41v/+s24+6UPxzLoIx2Zg8hJ7VjOVl+W&#10;Pi19W3Xwzjr2qhFMuQDdke1IXRvycTr3s3q6THrmsjreBGFbBvpsq6CtyF8Az2ibFYP/z3zltviX&#10;H/88fXLaO3/3j38We2/em1WgzsEWo5pwn3PzkXvTuPT16fOzyrMVO7MD26ru7h0x+NTB6LioK536&#10;yiIr4vUhFjqYoGu0U/RNGMC6YGtMvRqMBa/obDWhpYh9N6DuzLM+aKwX2tCHaQKcPs3+J8bjIHbj&#10;Puw6/XUmEti60bUYzLLwohyMMY81pn9DXOnvfab4VHkDXj3+lcvj69/7Xvz4J9+Nj//lvbH+msFM&#10;KDMBZB1XE+8rXzt73aBZjkXh/gaKDTj3PjQeW7DbbXG77C4DqYMZ0DRo6sxS+X7HoZ1x5KHROPDC&#10;EXH5n14eN/35R+LOL10fd3/purj2c2dGN9i0GLvKeaAGCj3HJeguu+QMPmlQBtvj+eE4aMUptGsV&#10;qvNHV2DP2BL4jI9fHl/4l6/En/3dE3EBdtf2x9kf7J/jP3lEvO8zR8WpL9tuFHnH/UuR5ZtY08HH&#10;9sV7njst3v/GOXH5py+IM98+K3azp8c8tzO6sJEb4GMDt61gbme9dvFedtTYeC88/8AIvDoSNQZM&#10;DWpq+4LHs5sUPGoi/nLwURd8ZycIk2HOeuhg/ON3Px8//fmP4+VvfAkbbF8hAUFe8Dw8F/GjMhR8&#10;V6TfARtPOrUy+DB+pt42uLnl2u1x5KvHxq7njkyZ2nU/a7ytPzaz/wP3DkQPskdflC31bcU+U7uH&#10;e5ugmuenP8xnTgbu+V7bwXtbbZqOdeRv923YjoeOiOKbkVvsmb4/6Uu6t2JTHpiir4d12hbb+8xQ&#10;LiE3rn76vfGrX/8sOem3MNTH/v5vYs19Z2T3mgrO2KIg/Slz5B2wTjkyIEdyIJ8rkMn6mIvB+blH&#10;BhvgDYO1dtBqZ20r0GnZ1UIft7aD+h4ZYVKV3Wjq0Bnbofc//9qn4ov/969j1wOnRRX8VInsrWM/&#10;TFoxcJoJc8gEWxrr9zQ5SBxtxdpC9Fp5T2OUTSRbTwZOq1bXxLKb2EuTrTn7xGTIBxOwvId8Jo4T&#10;s1mZWwmd2FFR/L/3md1x4if2xc5X9W+PJJ1ug2b7kc3qFKs17eTVxGUVrRVyBqWy8MIgqr4LsFL1&#10;AHbTGWujBpxcrf3MPvo+mQzE/tUh/xaJXTgLExWHbcGKjirjzPyd+scioTr2oxU66bu/P30YXei7&#10;1dDUev1y8N8KkxPghU50mjOwDeR0IhfG4MvdLxdaaG96pKAb1Zn6ub3s0JBJi/zMMRlDvFcN+z+P&#10;tdg9TV2So9egT2c0Fo23FXT0lkLgVB93eVd9JlcZOM3OM5yrGHHJFd0ZxJwJbrBjjcVsjsIwiFcP&#10;TsoiEnCaflyDo/oM9HGX9nJ/5LH6x7a4JoiJT63eXXP55lj3yEg0IL/t3KG9a1GVZ2oxjUFpZait&#10;6+u6m2J+Y3FUrOZsoBtlr51RDLinb0A5z/vZZlgfusmqBtUN5M49ujNm8TltxCrOYy56J1tSwztT&#10;uI9+AlvZ6uMWi5ls7ugHE0QyoR5Z7gxkk2xMkj18Qp/pU/S9tIXdi17eRV/PUt7HFsPp14ImLWQq&#10;4b0zcY0ru3qwL+tu2Z4JVd23bY8V4PQhsOuGWwp267LrwbMTgdPWD2zJJMhszQu/1WsPoZftcFE7&#10;1hbVJgqge2bDX9oKzdi2zmIXAxiEzK4u6MAi+KUZOtx91+648mNnx/kvHBPrz7EqtJAsUD0Ezufz&#10;Jssl7uMZJps6m7YKbGMyYSM2WLbq3VYXbSesyIpYfdnl7JvxsckOS+Xg3lp+noFT7m1Vbq0+A3hJ&#10;O6QW2msGGzQfxH7rb8zkSOWQHXMchVOL7WHba/feuIKjfvTTiEVKsEmnYj85s9YRMxaKOGfVrkYm&#10;6+ujmQvNpH9UfM8ZWJxoop4yJ31LxlHA1JX8/Wp0zBp0jomXBkmNLxg4bRIPcubt6MWV13EO4mju&#10;OYM9dF3ykIFTix9NnpjDHhvrUhaZ7OpMVW3ptFnYR/fVmf+VYEjtO2XGevDFCW+Mx2Ejj++Mfph4&#10;EwplMwZ2NwrQ7KbRBwZjHOXbddtwtj+0wk5jcLaKUKellSupWCZAhgthIwU/Bk115LWetT5GH9sb&#10;bfftjDKU/hIMHQFLgigEvIPqjQbb7kRHiUQuILLNWdPlvfGpLzyCSvlN9gT50S9/E3d87s0ouX4g&#10;s3oWXlNo6aWSMVrsTDF7vmcbKK6FGvIYNlahpDMappjGphl11mm0G4Xn/AyreGoFmRxwAxvVYFkz&#10;QsX2h037lsSVj7w3vvntr8atn3kk2lCACmEzsKtRWLbeVLHa5sQMgYyM8305xrIOBSvVZrIfJRjB&#10;mWWoYlldHSVLymOx7Zhg2Kw4ldlharMoFAY6BKxoKkfwWdZtyxN7+S8FqG9GOJ/05kHA/Fi2khlA&#10;qfQ8DxCybSdKZZSrG2BgG5KG92NQ2tIRRsg5NhgLtlLINlA6z/aiTNnzWt5LhSvRCk7mQiDVEHcL&#10;z14Do8kAKz7UneCthp9ZZWVVQTF7arVpFUTuMN7xZ4Zi6zMjsepRgBvKwBZktmK0es3We4sBAQZ0&#10;zTDqunMgdj5daGWQmaoTgVMv581phNkS0UzWLfzbrDEHbtsKzgoL58cqeHXgLuSMSwAVZQgKM5UN&#10;nJaYRaszegDF6nlwpioWMyVaT+hMQ0DDsAwhU64DA+Gmc6aeM6/h7NNpD7CowhidrDh1z8qgEZ3B&#10;GrPZ+xzBattne35vvgsmBqzaRkJnrwF9gZxGtYF9lcrhnHPJcatiYVtZFLeWIViW5kwcg4E6u6zY&#10;UbHMQqHMgoYNmups0jGok2gB38+Etqwsqjm/K/fWrEkFg8a6sxgSGEBHCkezWFo5p65HxzKrOYOf&#10;/FuaEiSZSazwSqAoH6HAzMjtPG9dbHxoOJYACgR9GeTiGVaXzGad81UoBp5QqFbiNp/YGYOvA24A&#10;AB2nrYrNV27NDD/b867kWmNGjn3Hr+yJ5jPXpjNHA7bm/6PqLcD8PK877ViyGEbDzKAZMWukkUaj&#10;4RkxS7ZlZmaO2Y6ZmZkZE8dO0iYNp01TSOFru9t222bb3Xa3W9o2Pd99n7/kdn1d7zXj0R/e93nO&#10;c87v0O8gn1bR6/T5/3bKSHdRgZxpxMqRxQYNLmshCKwxkHgs644iW4IuOvXFvRiVo+PKj7fEUcjT&#10;gtORXT7HSn1nBOpAChI0XBoWjWHF1rlRiREzsNzEfvrd/vuiKzD4F68pJE75TrvGNegaiDL2T5rG&#10;KkDL4r2LYz1GYMml3TFXHneBF/ebPPT8//yzV+Yc17lnrMggSMvxi7OCLQNn6DaNilXmDoDvODA/&#10;Fl27PoNUCzG83XdvRAejKzkrG3BENr2KwwVAk1IiB5kfSpzufqdQWVqofhtN2pwJ6FbnnljpXI9u&#10;mX33UJQA5K/4aDcO2LXxyK/fHXf+6Ja46fs3xEkfnhJbn92UM1oaHhqOYhxak/7rObNruWbjQNlJ&#10;peO8mM+2OnYKjqu61yrSI3Eos8MVWbLLowUgYKLX2cFS0934+lmH5pX8c3z6x3+Ak2X1aEFfpvNz&#10;KBCZYEUbwL2r46Sb+ZIJWZOsGEuH+O9+Zkfsfesga7Ez9r0yHpufGIxt6LjVGE0BcXZDe74MfiHP&#10;Vj7PBtgV5pXwXYepnnTETyuAL2naBIxJccZP+fq1Veue2ZbzSpzR4j3p/NrxL7ifxlXJWXCWrWDW&#10;z5abf9NtI/Gj330fM/VvmTh1Xsk93/6AtdsazciyxT213E8toMqgitTCVk4ZCK8+eVkGKyqRF3VG&#10;rgmOkDQ9UwETc5Q5g2iCXe8VACwdopVQJci5nZkGTuo2tUX/Bevjxz//evzJf/+LuOK9m6OZPark&#10;M+eg32fqvBpURN8Xip2w2fw8AgB7JDrCzvsp6LOSnoYv5pWUra6LkoWV0aYtR699yWQ0esN7nHAG&#10;doL71xky+Cd15zJApAECqfFyXgm6fs+bdpxuTwdi7K0C9dk4cqsD4s+VzvBmfZxHmF183QUHqNxC&#10;CnUwl8lhKYca0A0tgE3ptbKKjOeZoA7HybMLyDmdVj828FmDOMqdtxTmlZjsmX/1+lh+fWE+dyuv&#10;HUSGnBNs4sAzZKGOFHLOK5GuVxo55xE5T30lNncPdspnODyvJBOlvM9OU+eeDnLlvBJ+DuGAqRNq&#10;kcMaHDdpKe2YtytB7GNyMueVYI8MhmfidF5lVA9hd5BDqzuTUs9uePa/045TzzUyJ0VNJdihFjuX&#10;r8MOmFR3voW/J/1eb0PSLc/hNdPAQM6rknbHpKoBU6nKV9wF0EevaD8MFlh8UMw9mjhw9q3n8vC8&#10;EhMjJe3lUQxuqbLwgMsOmBmeIXSjQWDPnjTDnieBux2ndumYyLYydBYyMoe1lyLe4GZ2mfIZOtG+&#10;LwvGkKep6MR27EQHWNFub2XNc2FCxO6c6dj5WWI6nSDu027kRnBM33ObYzmOk9RfOhvSeRosn8pn&#10;aqcmOK/khOU5t8VAXfuFq2Lw9fFYB8ZtPjAv2linEXBvz73IsAEWZNmZuEuwkU06Qc7/w15kYoi9&#10;OTyvRFYV6WIMqBoYsTuxYWtnJhvEgLJHCNCz+JCzJ12NlLNN2AiD2FaCOlOkhr03gXl4XomJU7uO&#10;prMe2shGnrNVjIqdMinSjF2xAK2YNZjKnpWyv+nI8HdtpYk835fzSjZwfjhDOa/Eorm19YW5Kshm&#10;A8/dhIxpY02aqgsreY6p2LKkCdSmsQ+VBrF5TdvlPVErBkMudHicV1LGvtjZm2MT0FnTeb+UhiaZ&#10;HE2QHQLo38PzSqaoe9gXqU0XgA2sHjUJbNDEy3klshbYQWiiccEtG6IN57KWs2xwUlm1srUI+2Nn&#10;kfjIoLVdSKnv+b7Z7H/Dnq6k1hefVUovxJo6w/TIlKNVSYlawbpIVSWNrHhdCq88U6ynDqU0qiZO&#10;G8EBHTjLPbdvjA50s4nTduSygfWwStzu21r2fODWDTH6ylhiWKmU5/gaZNduRwNDjhkxud+Lftr+&#10;OnjlcV6H3e1E5kzoG/hwpm49n+WcYAt7fL5anDdn+1dxfzX4Hi2sRcXF4BV+z/k2YJhm7tEZoEU8&#10;+2zOycqr1sTY66PRif6yyMEZNflZm1pj8O6+2PLGeGFWEzpr5XOj0Q2OkLp3wV39MeHM1V/M0ZJ2&#10;PGlo1QsmBdC79eC4Wr4rE6eslYlTK7OliLTjsZ7nsNvRZJzFbBYWNnv/6AeZQFzjDNjz2ctv3pBB&#10;q52sh3ScSZOMjsziESu2xeGDnBUL4tizTJyyzwYTi9CHUlPbjSG7gswQaeeQXZPWpRetifbTl8di&#10;C2nAKLJ9WBDaYVAS2dLx9lqNzjfokfPD0EfqJAtZpcTL4IufyfcaGHduzgzWQb2qLEvVa7LBZLy2&#10;MCnjkQlZEhz9YdCnDJwykc84gvNv8a1dpXavS/3kHB19C/WLQRTXqbq3MUoXV2WAxLU0IenvDciy&#10;yfOcv8t+q39zRqFre87qWIyfZgI2E6fiAvRFJfa0cqyQOC1gYfSYeNhAqsWFYNoqXtN1wuLY8fRQ&#10;XPbR5rjuq0fFOa8eiNXY/CrOi/6H2NtOdf2K2hPRS9gFz1oJe9aILqoD+5qk8rvr+WwLkcX0Yn39&#10;g2ZkJueMI19S9i7m6jbJcXNvdB27sMAs9N5YdF2wMkqwi9IJmwydjU6azndbdOa+5hqiGzo5R46D&#10;WXn1mmSK0o9LmkX2ZsIhv9wimlnsV3YuoTek0FyJL9TFmZQiNQNIPNtk7NGXjl+W1PL6ab7HeZwN&#10;V/Sk/zYZWzZr97ycJ+uokGoDSJwlfWXZgixQyup/Xuu5lSZXCjbt5qym4ijfuzDZRpTNqWCWYs6i&#10;hbETwILOE6+7Fd8RPdCDPWrgsxPz8X3aULGtwUmLdu0OPtxx6sx7OwzETRkwFSOy5znLVN8M+TDx&#10;L17qOAOsqe0AczhfvUw9P94RpQurkp3JBKq+c5mBWfTdHHT4FHCpXZATeEbjKyXgmeX3D8SQhSH6&#10;6Pjm6aMf8tkP++/68nbUON9NHWdXcTu6UN9fql5nQzoGwWJQaUONFSzhWo0ukmZ06Vc25NxoO31K&#10;2TcvYw6y9KxGl628Df8JWXBevVSKFgzYZWaCRZtlUquW/fUzLHbNDlPwrLEPE6fGQuyqUGYsoKrA&#10;p9EGjeNrmTi1c8+Yil1Oxli2fzAeJ36yL2Nj2im7TovA1lIBGqNJ/cB3O3dNvXGEvrT4FFw1856h&#10;mH/S4igFOzlCyBiQCVznAk7fu6DABMI+mYQ5nDgVs2QnBDJs0VGNxTD8fzXfpd256v074g/+9Hfj&#10;3te/HJ28z1iVMas6mVlGOdfIjtScFlp2XrY2dj26OTvE1U2TjN/xmZ4j9ahya1zB4mBp+suRyRwX&#10;hb12XEgHulG6UH8vu20wLvn4yfjrf/y/BZ7e+GX88Hfej6U3jESxdh+9ZOzKIKZJbuValp2JXCaj&#10;pO1tx8+sZv0aHtoU4y/tjg7XX38cvVZ8ALzI+cnOW2259ob1yILXy3vxPzfGNHCImF/sseLOoRh/&#10;ciRGHxuMIa5eMLsxzFXKqLj8uU1x4K1jY+ezW6MKX9zznfbLpBtyU4s90FdJKj9tij6pvmL6R3w3&#10;/z+RZz/q7avit3/xV/G3/+vP4u3v3hFL2XeZB5bcPZBXsvmgk4zj5fx1f+LD1tw4HBvu2xTHvLg1&#10;zv9gTxx8AX8bGVoGTtXnLkE26riW4zPtf2NLbOcs7XvnmLjuu9fGHT+8MR78ye3xwI9vjBt/5YRM&#10;CFegIyxmVl4X8rknvnxMnPDmltj24nB0c34sBN3/7kjseM3xPsMxn++xC86Zwhd8dnP8zn//0/jD&#10;P/8sbnhvS/ox4++OxolfPyqu/MYxcfIbwxmjm6n/zlldze97n9oWZ716Ulz+0fmZOD37a+fHFp5l&#10;70t818tbYh6fXc79lLGnHQ8OZxJ3A8937ru74rS3dsSOp7bE6jvGYtp1+o3IHXsofjMOYBelNLsr&#10;DyVOp7L+xz+0JX7/Tz+P//1//jbe/PmPo/3hHZHjh4wZHEqkawMs3LIwyo7mcmTJmETOczQei2xM&#10;OGYJuL0nDr57VOx8dX9sfIYz/dRwrAbbr8M/6HtkKEYfHwLvcz0+FnPR9TLeOKZkthjzcPzhdL7T&#10;pKkXetSOZYtBbbQwQWHsr+fO4eh/YXfM4qdnxaJ/E3RZwM79mcwUh9Sggy12s9BXzD6H5z/poX3x&#10;T//8N5k49TR957/8SWx46pyoBSPmmePZ5po45bMsvCwDi1RyD1WceQulZDY02ZS6xvvlpzOFLWRd&#10;duaK2PTE5qg/GTuN35DsiuAw5x6m7cdO6GOsQ2/92m9+FN/9gx/H5oePz8I1Wd7Kse+lFlh4BnhN&#10;0cmFDkHjBiZO1VcW82mX5oy3f1FsncnTeRVRvrAyFt3G3plIRleqbyzGswFEdgcLLOao41mbKZyf&#10;Gp63jed1ZMe2FzfHsV/bGZveHUtWqD50ce9r6GP08jB41vFV7byumrW2WCgTp+Cn7JrsruM+alLH&#10;miCr575r8AdrOe8pHzyPfoiJ5zqwwUIL6dhzR3yMPAEGRL9Ly1vBsztWxaSqDRqN6LcNjwxk/GI5&#10;OHkZ5805whYbLOCsWOjbaZwMTGnHsJhyBDtosfXwK2DsQ/bSAqO1/uQy7m0BkrbU4qMRzlUjOrKE&#10;vbYxKAu50MUzjBdwryXo9WTi4DmNbRszqLApC9xhp1zlQEN2nRpPlW7YmdOz2B9xSaX2ADymHNTl&#10;axtz1rcYQxyRsRfpljc2RjE4Ihtq+P5ybJRsgiaSFl68Klagb+feW2gqyAJW9lF50I4djuvJSFPV&#10;3ZCJ0/KlyAM4LNkUxazifmyRhdwWTFvcJZ28CTj9DZPAYj0Tpza/OQLQ7kzHbngOJ/o9vE/Mn8Wy&#10;nAff1/3ASHQ8PFIooDiE08vZ81L2VUrYjP+dX4gZ6EtUDTajE/B10I0yYVpo6/uyKAP5nMFzW1Ar&#10;9W3FMDiW9Vr94MYYAhN037wuC/0ssl4KplkqluU+l+MbLri+N2emN2xty/iA3aH1FsBjn23oqd3c&#10;kfFA42OOuTAm1ITdNX9hQWkt+2HBtTFB/ewdD2+Oy987GDd8uidOR79vvKMvk6EVq2syXiQG9SyL&#10;//QfytgnfQLxvN/dyL+ZOLUws/2YBdF1EzqT/dD3cj8ssjBf5nxzmzhqkAkLu2pYo0yceq7BLfXY&#10;6KaTlmYRucXINpEZK6hlr/RjmvFDHU8ivp3F2bHg2uRnLb5Nyzn4R2BHi6stHp/DfpgU1WdSt4if&#10;7PZ3lnvmoNgHE60WEExmHcRDRciCcfnqs1bFMnT4cvCaBa8mT+eKKy2g5v2ObnM/F93aF83HL85R&#10;a46h8jMdTWgstx7ZMM5ljtDYjDjDe5XBzMJS/Ux1o2tqYbUFktXiL3SJubWtLyNnw89uiX4O7gYM&#10;bTegw05A572MHwIj6+Vu5hB2XLgmprGRVtFMNGDuIdHZQJEeDlpPPYggq1DZ/HKcnjqU7+CTO6Lr&#10;8W0YT+f72N0AUMF4pkFhca1Kl1ariQ0tRTnNBDTN4EGKUbTPfHxt/N//+7/TsEh/+NxPfiVq7sBY&#10;HzIs9SjOmfyuETVxaZJFqjHn6FiJULZ7fkxFIDNgj2GRNkEaxJls+PxzVxQAjF2ZGhUdPYBnVvfi&#10;oCjoCsmVj58RP//jn8ZtX380mlhwE4UO8ZcqVNqdrDREEO0MMNBvAlkH1UoNq1Kl0iox8YYyT8Oy&#10;zMRpRaGqHAVkF1dWOAHoDEQ7q0pBkYdahV2Ls6mSauB55wP0lgPUDr6/L/Z+OB5jgPoNJk01Klbi&#10;YFjGuBzw7qBwqVas5EtaGgTdA1G6gt9Vtvy/CrSWtW7GoCdVsooD8CC9bDH3XcF6VQLUrdptum59&#10;9GIk2vlMDUspf5euTcriCu5z7vUbYsjuuFfGYsmzo7EEmeoCENqxKO2elB52cQlWrfSTymAAQ7UF&#10;w7IRg6HjtRZDpBGx09EKnTQw/OzBANnZY0C6BUe2mr21UnM6a25ljh0P1Qh9mQrChMLS6ih2bgvG&#10;pbq/JZVDCc6F7fbyujdaCY4cKrfyqdvZkdVYh/a8GjkoRelV2PmDYlIZpVHBQNuF6twZQYQJVCs+&#10;pCOzkmfVnX3RhUw1o+iPdD05LyYxrZaezsHLGXLsc7HOSnaclkXN1q6kRNCRzq4CFLagxMpLv8Pk&#10;jobL4IiBQefeWIHtkPp65zexrhXstZQ+Vj5P4nUma5P2gKvk2KXRjgNjR4EVi1mZxlmYdU1fVr4b&#10;GMokkPTbKCsD3gaFF1+4KrqlQ32AfWO/dLJUijqIR3KPs1mznJPEmpYi2+2nLYuB98Zi6cODUYfj&#10;vwbQZPB5iXMGASMr7uyPeQatPOso4Mr1BRms6GfP+CxBTnacXtCdiRS5yA1WaUSkEDAYYdBa0GhH&#10;ud1cmx8Zj4s/2BtXfDwS57w/GAdeB7jf2osD2ZIKv3q7iSbONs6kiVGdy3LXcwvG0EDVxoaoN5mO&#10;IbACqf3KtdkRVMy6GbwzCJLBaC6pBWs5s5VrCx2nmTi9uDu6DCijw5ydJUWBVASd6JwulGzn6Sui&#10;/djF0XTc4gSkmXxmjXXqS3htLc/RsrcrFl67LtagB5awRiuRoZUPYpAxDqe+uiXO/OhgLH92PJbg&#10;kNhxOu9RzsMzw7H/nZHYzdlZjwO04YXR6OTfJuIEZmIL51iHbI6J09sH47x3d8a9P7oyHvn1u+Ke&#10;H90aN33/ujjtkzNzXkn/49ImDUcNzk8TZ3Upn2PwpsmEqh13dxW6xVsBJdI8zeKzpTx3vul09JKA&#10;2JlTUis631cK7Dnosy+/cmr89f/4/fjHf/mn+Pqf/H60PrS7AFx1SjmvroPvzYv3WyVez5n8f+aV&#10;nFJI5Gx5bAsA9GBseW1XbH7JeSVD0c8arUOHdPIeKSHTBvFaK/RmoTudV2IiOR1anWGDGVYuA77U&#10;3zpBFvk4S0pHyARP/5Pbo/fZHbH2kdFY8dhozjYVsJlAnYneO5L7KmGN25Fnq1TVlXPY07X82/u/&#10;9mj867/+S8YTfvnLf49nf/07Me+evdGCLqjg3Plc0st7PxbFmGywc0MHyOqnEuTkP+aVrI+ZfGc1&#10;tsZgdBZ1eEYMOu9Anv0dG5Udpyb9kWsBykae8Qe/80n8/C/+JM58/cqo4n6lo5nF+shakGt+OIF8&#10;6Ep6fZ7dGcuugUU+mTjVVpg4XVAZ9RubkY2h+BLnMueV8MwmvOYAOqw4zAH23LdzolYgnyaYLbaY&#10;i6O//81tSbvz/8wrAQCaRLX71M4rCyVqzkV/cw4P26oE8ga8+Jldp+jnOkCTc68q2Jd0TnkeQXEp&#10;62cVmR3f4hET0qMCfABtB06R1b0mTKW8tXOhkj3tBduM8/192B67Tg3+JXWcwTzOgAlU8UUt+7cA&#10;+2WX7Pa3sEGct17OnwHCXpOl/Mx5JTg+zvVKO8VrFgKi67CL0jG7TnNOBQCiOw3slZ+PA4mtKsXR&#10;+aLjFCeolHU2mGtCVDsmVUg1Oqcd/DUNvansahdMplSh4zIhBNaxmlSqFil7tTWuW9LuoJung8WU&#10;U9+n7ThcQWnXhs6cFGKZzMR+6FAW5pUg29iInGHC3+t3876W0uw6rWVtTU5LM6jDJEi32yM7U3hO&#10;EyMWAMmeYEeMzr3VpZOwzxaWGPCeZHDJgBif4U87Mg8nTk3C2pnU+sBwBt08DwZbElRzZpQ7i0/E&#10;S4Juk4/abBOnK7C9K9CbLez39EMBGsceSGV05DHYxaMXxzTtG3is9fLuGH5T2m/26riFsejM5TFg&#10;MYbJ/3sGovvOjbHoxg2x+GpkhzPnvJJM3uzAprDWViVW4GRUX8n6oPOklpd2pxZ71c53TDXxIw5E&#10;xySdKPd9JOdEG1CJrKZDz7l1rqAyX4MjZ+DSeSVJ02uQnOeSMaK6ryHnlbThgDmvxPNQfxC7xHnM&#10;sQ6snQ6oST5tlUkUC4uqsK2lfLaJ0+w4tdsG7Ffei87gtW3gcytjq/lcEwg12G1pkwyCer5moH9m&#10;sGfOgKvAfjmvxNEMUo2ZIPXc69xk8tZ9YX9m6CPwjG3ouynus/qMy2Tlkaex58iwgU9nTYvznWvq&#10;mJCsGuWsdYI1TGoZ6DDYZHGkTmnLQXA9Z8D7miTu5jPncI4bOd8yBkzks2UfycAosmshR9Kbs77S&#10;hh6mjxVbTUcWtStS83puprPuOlAWLZiYTMpCriqe1z3RTutXNKCje3DIpAduQ590gpubDDRdjCyC&#10;B0pYj+6beqP/lVFs9mh0oTcMqkp55hxwO2hlOmm/bzA7NHa8NBxWrc8Fwy1gDUrYk0pwioky539a&#10;JGGCw+K9Ws5tjiHh/qqRLQPo09iDCudoKi/YgQbu1bmtdayrQZ+l163LREAbdtmCTPcvWWb4/O4v&#10;r0H/jSU9Zjf4wQ4xi0ekDLMAZjprWcEeSQnnWIycKa+NZR+dG9mILm1Cfgx41IOnZ6PfTHDZJViO&#10;vbIorQHMnR2P6BvXWkpo5xlJRyVziDi+HbzXfVd/rMO32MK9Wrkt1pNhJOl+kXsDAxUDzVHRXZMF&#10;RH6/AZDE1uyNwTgrgu0ym+W51+Yrd/xuYVPn6QWq3lZky3lJ0uY2soeOM3GMxGLsllS9C5BBdbW0&#10;yFbQm9gyYeR8sQxM8pkGi2rAFs72ncV3miiwU9/1KmdfDNRIdVmJ7q+TJQFsUYLNEfOZOPPe7Rxr&#10;4Jw6+qHeM8+z6ZuZdGxC18iIYwDDoiVxrAERdY3+h36KgTRplzPAwuf4u7TpdgR2XN+bTr8FA2Jb&#10;Ma64unrUbmtez1rq3ygD4gp9i/Ju/n1jU6y5tif2vjIcZ703CKYeiks/3BM7n9wcrci3QaqcTwsG&#10;L0XGatifevZUjC4dtT6dGLeyr9D5ljYMGyXGF+s3Hr0gmnhdF+daX2ARGErfoJvf7eJuAAcvuW8g&#10;+t4Zi4VXdmO/qjNYVc6zFLHnR+6al8Wq+iCuY90tnMFDidNVV7OmPG+piVNtwwU9caSJU864CcAi&#10;MHFSaer34EevfGY05iEHBvusYjfQLFuCTCR2FU3keR3P0IG/2ngpv7NujmSR/WMaMudaV0tzy/9b&#10;QGTiVDus76btKwFHTWK9avfyvg47TkuibOe89P1MqhkTKOb1djbk/aJjXT+LbrsfGkx8l/SqfL7d&#10;n9LXW6xq4tT1LHPGqfaBf1dfl/LsBnga2E87vWVMEhOYFBMTG0Bs4Qy49yZNS9ExZe7laHviO31l&#10;ZU3MITW2xV4zzy9QGmqbZSOp4pJZaiO4yY5TWTfSZ8dH11fXZ9d3z79xOQfOGfLDYKVV7Ks+ZC26&#10;rxG/ROpwYwLOV+8CLy7m9SZOV700FiOvjuRMd89POWe3lLPi+THm4JigNazPvK/0ZSxK5iuLNKV9&#10;y/iLmJzzNRPfqgVbYWe+yeScfWcn1Ap8ThOX4su1nDdsrn7mbPyabvxWE6cWnxtLMaZi8tRA+e4P&#10;xuP4j/fHKu7ZGEwTMqR8WLRZceGatIEmA6TVnwWmdyRDJjPAVaXIUPtxyARrLFWv328sqISzYUzA&#10;rjEL4fTzs9MSn0dsZYeFCUNnc83m82WTKkUuG3nmi9+5OX73T34r7nj5iizAN2YlXjBmJZV/UnWD&#10;HeotGMG3WwzWKfL8oLvspE5dBjaaDOYudQ6vyRjuQ9/aAKqz6z3XU9mvevw/GUlKwRrG3m7+xqvx&#10;d//yy4zJ/du//VO8/+0H855k4JnNPVtA5DxHZ6RbuGbR20SuxHD4TovYe3291kc2x+jzu6MBWSsH&#10;j5Wjh4wdWthmR1Ehtsh++pPP9v0y01lM2syaLweXrUN32OQx/vhgsietRTbW3I8uxz8cFJc/vTn2&#10;vHkg+lkDO8stnMuZ+eASGY6qeCbHr2RgledNXMl3ZaLMC5xhA8KBN6+K3/nFX8Rf/88/jhc+/3LM&#10;vxL7c9WGpHm3syzn7yGP6d+6tpebwBqI09+6Om7/7NI4561NcfrrozEEvux+bDgW4EsV3zccE/HN&#10;7TodeXZTHHhlUwzhCx31wUlx4/euizt/eGPc/+Nb474fXRdXf350LL57IOM3jt6pvW0wtr90YTz1&#10;7Ufjhk9PiE3PD2cXnGNQ9r89ErtfH86CQMf7+F2L+M5LvnF3/OHf/s/4q7/+XtzwzuYYfnk4tn4w&#10;Gmd88/j48q8cH/teGclC0TLsYQXrsgJZ34nffcYrJ8ZlJk6/flFcwLXplV0x7n2+tiW6Hx+NItbg&#10;yDuHopbn0G9y7MLep4fiLM7NZe/tjTu/dTNn64RC16lFLfr16mLW2yC2dMfVPJd2cc9dw/HT/+/d&#10;+Lu//+t4++c/isUP74jpnKGMNWNjc0/83X1ine0UltmkHNwoq0N2UqMDTJw2gov2vLkztr+6N3qf&#10;YO1ZH4sj1nOpQ+w6dW5sH/8vpptv0Q86z2LRGX6n9+l3phzyE5mciC4sQqemnjeJhY1bdtNA9B/q&#10;OJVq1sS2iUCT58YOpKh2hrXNQeKOGfirMsSYpB/mnPz3v/7tPEv+9+t/8Vex5YVLow5/ogi5s1ih&#10;ls8zGSTbRwln09EGMj/IMiGbjT5WPjfr4fk+knvXLzIGtxIc51g0WYCSBQRbKi7LpKl2gmsNWOJb&#10;P3knfuXn34uhB4/J4gyTGxZTz+R319rkWI4O8/yAAY3zJy7F/luwksyK+BnZTW/iFH+2jKvzlg0x&#10;BdnIxCn3532ZsDHZK8OD9Je1+BNF6CRHNbXzvPPBBaPPbo4TvrYrtr1XKF4xadpvfJvLjlPHV7Xj&#10;N0y/dSCq0XGZNE2dXgdu4B4OxWpl2mmwkBVc4ji6lDv22A5E77uM59MXM46tbzaA3pANow6fotzk&#10;Cn83gVqmX4fuXW1BBvezHLyszVrwJBc+p/i9BT3fjM9ajyxq5yxq7UXONr86nBTDYmupetNGGt/m&#10;yv/H7sko1/fscGx6CewN/hXf64s4e32Gth/ZU/c7B1oWljITp/Ow2/jjFct5TuRBFr0sxNZ+49O1&#10;f3ldTDIZxGdkDPkQNjCJJ7W7SdOyAfxZ5RkMkfEWcEUpa+Yos0nskZe+lXhEFqTOs5bnyLdOnjfH&#10;NiJv2UWMLDrz1sJmz+ckrspVdUnVW74MeQDnWLidhal8n58pPb2juKbr3/L5Jg1n8ZzTjEdxP8Yy&#10;jMEaa7MRSUa/Cdj5KXyO51BsYlJY7KbPtgpdJ3NPFmagWyajg51vOZN7crRfxv/AX47WqOS5LVQ2&#10;cdr16HA2dDn2xPd5/xNY+8niO2xoYiJ8yGp8/57HBmLNq2PRccGq6DxzefTe6yxNcOyhxOlS7rXj&#10;WrAwOMlGBosGXVf1hPE6m3VcS31AO+XtgJx2xspoxS9z1Il4T1/PRKbjOBbjY5325p648uOtcdnH&#10;g3H8W8OxDTmZdwr+zopq/Ht8K97jZyeeB9erl6pZ2xzLA+6pRSbqLJrmXpz5WXcja8J6lLPOjqGR&#10;VcmYgThYSmWbjmxeyOSyMuJc9sVVUc8ztOAXWYh5uLPbkYYyTVq80HgmZwp7mf4AclHBPpRzpmpG&#10;W6OBf9MvKkVW9NNMpBs31G/yctRWCWcxY/6e0UP2QVbJLKrnMp9njMPRROahjBmYOLU4WVYHi6zr&#10;0a/qkfns56qvoG9Pwubf0F+wy3ym8VXHBjSDVxy3UYZu8Izpw9ltOgXbUa0vJjYcw6fmWS0wMHFq&#10;saQd/xvAvTZKfGnguW05m7HvieFYcg+CcD/GHeNnd+HgE0PZmrqKDdwAUFnlovOlBpATIGjIFEod&#10;GjZecGeFpIlDZ294KNc/vDUWPbkzO3cW8qBZkYOysiIgE6f8NBhSidFpuIoHArQZhDEA85WXzo7/&#10;/fd/kcHof/jXf4+3f/sn0XbnWNKiVfl6DMwsFk2AY2KjTEee77bdWQNTifCX8MDZ4YBhzmAr9z6d&#10;++o6fhEHgcOG0BscUdBrBhqizgsh9GoEgF7y0CnxW3/wo7jxk/tTyc+4GNCE4ZDaTGrADEDbxcSz&#10;H54xaZt3dgch1AbxVSzFa+pyvkXJ8kI3ZAsC3gQYmqCR9r7soOC9OZsVRTObdbUzyQBSqZ1eAIRO&#10;q1JRyHvf3h17PtgcQ4ATwf0ginkjBmXjK4D+V0djHfspnWElgKT24MIvqAxKDYijHLOKgP+38rwK&#10;oZaSwQqBrEQ8Z01SX8lZXs2e1bNXOjCNKOJ1yEQzMlADKC7jnqsRxNrLe7JyyDlyo88iNy+PxtKn&#10;MSzcwyIr3gBuVrI5O6GZ57XKzAqxRfy+Blkbd1bjazpiGBNksBtjpEFxTsrh5Kk/DVJvwRlbcj2H&#10;kvV0FoYUS1KrCSoqcZJMikphJJVRqVW08yqirK/QIVo8jiJDgViR02zi9BbkBrk1eZIzAJBXK6ST&#10;6pXX6Yza4egelvFvggK7GP0OZ91I0TQFOTARl9XBvGbZjetj/mMjGdB0jq8JBoM70iap5K1o03DP&#10;RtkUdZZHUXt51G3rysCyFE/Z4biHQ+rn8zcDopk4wamQFkNasFkHFkUl/+/rpDGVkrUYGToSWZSW&#10;wWdV0WgwDSqVanw4uxrnVu6rDvk38DCLfTWpovMuMCoYljU42zjUKMyFl+GcADilcpRyLgMPnEkT&#10;FXNYl3LPN2tpgKZseXV0nbsyRt8djxX3ocRY33U4yw7LXsD5WoDMLuX3NCp8p4GhynUFmZSi15mN&#10;zpCr6OV3ZK0GORdo2tXSzP1ILeA+ZcKIsyuAXIQcnvj2zrjs0/G4+KuDceb7g3HUG8Mx8nB/8ssb&#10;iKra1lmYr4UCNFjkleu5CYNosFp6NKm5MRZ2ZjddgbOILBsYya5WvkvHVpBq0rpBecAgLdm7OHo5&#10;J0sv6o4ugFUja1nK/RYBtASDrQCfTvROB4ZIY9NwkHsHmKdzJai4mvPGOuikNu+aGwuuWR+rOK9L&#10;7mStWCcrZncCUO7/2oVx67fvirUv7so5CtLumDhd/RzO/LujsZNLilEr1xaiy6ahI44Q0ABU6wDc&#10;FTpC7Pnpb22Pu390RTzy63fEfT/+Stz6g+vjrK+fF3tfHI+dL23CuRrOYIbUO1n1zjmchxyX3j2E&#10;jrK6B+f70bGYooNzfX9SARuUnGSSFt06kzWQFlW6d2egzkL2L37u2PjLv/5Z/MM//2N8/Y9/Lzof&#10;PpQ41RnmvKYD5HogtzqeOsWH55WYlNUJUJdqOMce2hzb3z4+Nr2+L0ZeGsP5RM+wRv04PVYY12Iw&#10;7T6R2kMnx1lHc9DVk9Wtyq3nzuSpiVP+3YpmCwxmcH6l61X+rHRb//Dm6Hl+Vyy4H73z2CjgxrmF&#10;vRkEmINRl2bVCqacZ8hnmsQxybCY/Xvy4xvjX/7l/+Q8bq+3fufX+ZzCvBKfy3klgmpnbklRIcVm&#10;BfZKcFiEDsu5BoDj1MHI/QS+bwZ6uQh7ZmeIVDvOK0naHc5Bziv5T4lT55VsPLs7vvuzj+Jnf/4H&#10;cfCli6Oa+9UpsHqrWMfB9T6cOPXM8wzqCfWOwbGZdpyubyxQtmiruEoXVETtmoboYp2/oN1xTXm/&#10;VWBzOBcGTaQg11lYiAMhhZL22WT67te2xck4Qdvfwel5ayxG3h4rzOXGATFxOfDMMHoJIMmZKDdQ&#10;eshWWT2aQUJ/X1+XTp/zSpp4nhrO/gRZGgDCdpUUo/cOzysxMGl35xace7vZ5mGX7Pau4d8b+Xdt&#10;md0La6041n6+xPl5ARvz7GjO6JHuVfpqgw5Wj7Zwb85p3vLacNLODWGDLORZjU2SZsdkaR82yspR&#10;LztQB3mNAVApj5wDq+PgZeJB+vZK9rkMW1OqneE5c14JTlBZb2PO1jBhZoDTxKk4ogG9qTOuwzcZ&#10;/a6jI7WrCQk7mgyySilShC2Sll49qq0v2dgYM5AVZd65NM6Ks+NUcO28kvU8s06QidOJnGGTn3aH&#10;Wn0tXYoJKilRGzbNzeBvKc6agN5uminoN6tGLUpy5rRVmpPYh6xg5W9FyJWJWp/HxKUV06XIoEU+&#10;2S2s/ImXwE5TsXPaOjtQ52DT227oRR8NF+ZFKWvomhkA4yy4EGuaHOOSKSHp9zkLPU+PJd5YBN6o&#10;QEacb6pusaJT+zrLe0Kf60RKc91xTQ/4aTzGnhiMjqPnx/Kr18Za9/0u53H3x3L0sDNxF2A7W3fj&#10;OPbhPCGfrrmVu569KkD2DPRWDeda6tJJ2NVaE5IAdgO5OoM6JjM431ZYOgutDPlbyrPMw1kQa5g4&#10;TaBut7H2BifITjsZMuySLNIOYY/r+hujhX22gtR7qcMJasC2Sntj4lqnwnklJlKszGw4fUXUohuy&#10;swY5qO7H9mET7VYyodrkOh+3KHGvlZXV/H/OK0Heas5fHdM4I1PRwUVXYLPZN+/brsfpl66NyegR&#10;8bnBdXWZFKWTcSqOxLF1Fts0bGgzzyiNuZ2h6jMxmgWG7l/OJuM8mHB1ndewZ1LytmJrpLnquLkQ&#10;lK5C12oPu+/YmCwhdrEkFZPFX8hFOXqmhbNhl63OsTNL1G9S9RaBjZxvXo6NzzEMOrLsm8WMc3Ti&#10;kFU72FdcC7ZlL3SM7AyvQI5zFifrKfWxTmUNfxd3NOLgrrmxN+mOWrALyUCDrJVwni2Km4V8LgQn&#10;e/5XoxOk71IXlqHH7XS0IKARO9AGZnOG+QhO8Dr0xfx7BzPo6PfbEVg71JhJWitiszOMM+XYgRr3&#10;l3urRJ6c/zeLPTH5nEkW5MOOZRNxdsfWc26X3NaXSYAmPnu2z8Dfa3By3e8VF4HX0L89r4ylHlOH&#10;ObtZ+nF9PvGOa2T3pZXfzhHNKnTOkxXlzhZsQM6dz2mHv93qJnKs0BYvG2gwMFeLLGu/6pErO2ZN&#10;nOZMHJ6rAfu3ULYNcINdIJk45ewVY5dNspo0qxKfies5a+UmTtGN+kqe/QwoYbcMIFpFra9SpB+j&#10;b4oMmLww+DfvzBXJhtGKPZJ22lk6Otp2Ns+/A4zK5XzuBcjfNHU1es2CIsde2FE4SV3F2VaOrUyX&#10;qn8Oez0ZeVdn6vwbENXu2Oldzr2Vs0a14FCDROIhZ4fZXWggsly/CVwr7W2d+jptLnYPnVKHTjCQ&#10;UruxKZNaMt0Y/DAxaJW5tF/OcZea2ySdGFVZ9cxP4n6a8NUNVlg1Lbat2YD9tHhiuDU7D5SvTJyC&#10;iWvVP9s7swuvgfPRf09f7MfOnf7eUFwEpr7s09E49d1dsRqf3fk+JlfE4CYSpXBuVr+xJnZV193a&#10;nza4wgIQ9I7FyElFLsYH6zftmxeyMMgAscw155zPR38t5/d1yFsr/vgyzvnw2+OZ8E+a4vWFhKDs&#10;VXO4TxOOYhhtUxVn0C6PxdjsZdetLxSGgOPSNoAB9GnsQjc4qm+bCWvOq8ny1U+Cb28CGyk7XLL7&#10;pO8kzkdGj8RuzwLntCAPrfi3laybTArazgniHl6vXdavky3IIrwMCOJbSItnUNAEUMM+fp9bEbNa&#10;S5PlIYO22iPPsO/l/lJOsVV2kc17hLN3d3/6kvqUFu1O43P05+zEM1lqQEzbLm2vfqCJ+TJ8KAt7&#10;pGiu46x43rRT7pOBf2mN285Ynv5axQDYgNdol0tHConTEnzl7G7WrhmEO3NlBkFno2cswvEsmCyf&#10;j3+0+Xk7rP7DNz/sq/tT372bte3h/wdeGUl8Z8xgGfjJYLLJ7mbsawv6zo5T56svxGYbK7DQuvvF&#10;0dj8In9Hho0p1FyGL4iek+JftgHPrsxonehgdW7dVb1ZkDAVuRe3ZGcadkHq4zr2uhL9Xou+8FyV&#10;24VkYFiaY3Gl/p/+JL6mCb3V+E8WnhtDMZbinFOL0gfBiLs+2BQHP9ybumIu8mMRu++pBzfN5j6l&#10;wC1BFxm7sXgsfWmLhvDDatH1HUctiFLkIJmwxNXY4Zzlht3MmfPIknNlM3F60oqki864GjjdxKmd&#10;/VPY/6nqFNbjnDeuj5/94a/HLc9dHO27Or+IV9UNFpgl6ozroGfnIuNrxbSnI9t+vjqIK2Nh6DE7&#10;SzOWgNxnMQuXdtCErq+ZaoyNsy/Ljj5P252jcf93P8wmBmNy//TPfxePv3d1dt1OYQ+KuP9a8IHx&#10;gsNxvUycGt/iMvm6DF0/mf3semxbbHxmZ9pYY4UyQRk7dBZeNiBYZOUa6C+ie405TseOLkaWN+ov&#10;c61ArgbwVXuRMWOWyx/ArvK39RbWIk8bn9kaO17fHxvuGUof3s5pMaF2oeSm/qR41Y5lwSp6OXUH&#10;ujvnq+ojXY4uZb+Pfv2K+J2/+m/xl3/ze/HIxxdF16VrYhJntpW18R5kZdEm5Z6zRxaxW5g+/uye&#10;uPD9PXHym8Ox54XBpBjUtzaZ2YRcTLiNtQXnbnt5C744tpd7PvGrp8UN37sibv/h9XE/vvq9P/xy&#10;XPH1Azl3XMpkGYxq7kAvv3dXfPZb78cNXzs2fZCeFzg7yOyuNwqJU+myLcSYz7osfGIkrv7Vh+Ln&#10;v/j9+MkfvBAXY/NNRG3+cDTO++YJccXnR8fGp4diCv7dTLCseHYx+7314U1x5msmTs+LKz89Py76&#10;/LzY8ca+GMW3Oub18Vj/9HhMvnsoZvF6dfFybLiz3ddxRk94YyjOwtc79/2jo+uuTTFVeWBt0r+V&#10;AZC1rsaOGjOwmUb62s3Yg+/9/OX4H//rL+Od3/lhLH1we8y0scS1Ffd7ZecYn4NMSMVfiTy4R1P1&#10;FZQz9JbMSXUnL4udFlq/sjfWPcE5Zm1XcV9L0D0rWX+Tp9I7G4RfcdvG6LmqJ/rB+8ZCHSGn/GbM&#10;QBn0e40tIJdT0cdFBxZlV14puLILPNr3/N6ovHskG03sPpxkohD5ML6dso+8TUIfyTpSAT6QZtRC&#10;u5V858//8GvZbep5+t2//ps46tXrou0OY26FTtpMnHpmeb1zCT2rX3SlcV60SxbQpZ+kv8Z6HAEG&#10;r93eAVZdn2Mhms5blYmzxGNggjrwpfrCQotVrNPXv/96fPbbvxq99x0VZehVk0uzOY92nua5wOap&#10;m45QL6HnpnIPYj2xXCk41UTrbPBZxgvUb/izZV3lsRC7PNOOU2MG2jk+JxuaeA5HmjjDsRxMYLJD&#10;1jwTp17rHx+L4z7ZFVve/Y8xdMqrTAAZ48Znb8eOFKOf6q9cV5hzqk7v5vvR8RXLq/N3iybr8A1k&#10;nciOU30RcRw6xeLfInRBA3vk/FL9lg0P2inKmmNrarjK0LXGDlwTGUS679oYY5yvlc+PJlvTYs6V&#10;zQwyKMhOkQwVyKKx5WRgu28gi6otvtnwPDbS5jQuY7HaT+3m4fi2nahjL41E/0MDOfN/Fuuqz16m&#10;7gf36G9V4X8l+6G0uqyxdrtsaU3GrorAFxk/MVHGXneAqyexd1PZM2OeGUPCtjf4ExxQImMS9r6G&#10;95YjQ+UmycAVFuiZOHXcwJHYVFlwZC6w2Ljt5CV5xnOMDnrT9RTP2HwkU+IkcHD6X2BjmY1mNpey&#10;F3wPa20BmDHsMl5np3YRGF8qYMcliEH9m/huEvYvmQz1EZCV9lvwBbEbUrTrQ4rRpPw1XqBfL36r&#10;PM3EKVgQ/V8HLrTz0dFDslTNxrfLuKB6gzMkVa9MTDVb56IXRqMT/NF+90DM8Jyix3M8Fvdaop8v&#10;xjIujSw55qDvqaEsNO04b2UsurQ7etBdFgCKZRehnxdxr9kYdN7qxGEmTvPSHxr3//kcnl/2VRu3&#10;ZMVqxG42gq0cxWDnbY7O4BllmRh9YlNc+MkOcPhQXPCJidOh2AWuWn4p58Y4WT9nmL0xIZ5d5MaM&#10;2F+Ltb1nfYA871mcXZNx6DIwlEnnZDbjOY3VmNAWt1jkX22RGXtXgywZmyhFvsqWVEUT69HMvctw&#10;Zz7JUQPV4x1Rj3yY8K0/bXkyTYlxLVatQI8aH5AZpZF/K2btpect43mL2S8ZuLLQmZ8z1QOcMQtS&#10;jSOmLkPHKw82dIiH3Gv3xTmk6zh3jrKbf2eBprft5j6wYV/6dRYnz0NnrpKl6lRwDLghbQ6fO8lk&#10;uvvDuTbf4uga41Tei8VuNllKgyw2zMQpetIu7mR94vWl3Lvn2MLBL/U+tz3Wcpg3YmidP2FizuSp&#10;g4oHHweAAEJWfKUvll6yJroBK1Zh5KExsM2hSZBz2LBwEGyxLmUx7Wqw0qX7HquqdyVV4HwOcyuH&#10;TppeDcoslFZyVwOk7LBp4MHdQFt4rd4+9cH98d9+8btZjfMv//bv8dkf/h6LsiW7eGYDXg3Sz+Be&#10;TARV8Po6H5zvrvOgsyhZaYNjn/zVboiBHJS4zlE9hmUDB6ZLpQcQMhCtg2qFbgM/rexvwDCec++x&#10;8aOffyeuef8ugDwHEmU0nWfU8c2ZJTrVGFedbCsh7Poz2GF1iKBUmiudkKL+AmWuwF2q3nY+29b+&#10;CTcPfJE4TapeBKQMY2YwvdhnYq0EeVYfWY3TieDveXVH7PtoC07mWHK/b3jNq2BU+jUuKOsqjLQV&#10;dXUc4tJuFCIHOCtxlmJYrMrBATMgYXVLDYZjpgEpBRYBt/re4JFV9R1cjRyEuVf35Ow253tI7Wsn&#10;aj1/99LAduBgjj0zGOtQLMsFKRoGnBFnxpk4tdK0EUGv4/0qDSv1Vt7aF1ueH4pNrxU6fjQoVqvq&#10;hEk1IlVs/o3fDUpvQ2msvaMvSgBGVj2l8HOfBmWlC87uWozD4eS0VTklG5rywPl3qwekKrLj1MC+&#10;lY2lOLwZDMXYaEiykwvjIb1PI3KUssS/uXcaAyt6ZvOeSRxmk5sCiHwvSnbhlWtjAcq4GnBrpZmK&#10;2OBO5Y65mTjVmZ/AAZUO18Hezjit2uEsmkIQxORJVuPw+ZP5bI17ocusM6u6lLWcj4dc6Wg0XYIx&#10;ZY9nAjpmohxM5iaw4zXZho/xs5NkwTXrUPqjsf+VPXHsq9twOnsSFLTgmGq8MpmEUtNolBqIZw26&#10;ACSLnxzN89qELDnwWxCV81P5/jLOSyY9kS1lqvOy7hhDHrvv7ItOnHQ7fzQoFibMZz1W3I7s4hDb&#10;+SV9rUak0oBOb30hWKvR94xwFqRfabl+KE56+qQYupRn4yy4LnUGY1i7qgu6Yzug+MJv7IyLPxuK&#10;cz4cjFPfGYqjXx2OTU/ilB/EGKjctx2q3MagVHEZMLITvAYQUL22NjoNUhlIAnRpEBqvYL/OAdyx&#10;bjnXFEMxh++TktLq9UacVBOny/Ytjg3s47KLumMR69TKc5UDtLI6mr83saad7Gkb57gBo9hgkIz1&#10;M+CcHcfIhrSigqIWHPulX14Xq9BnzoNdADjbcF9/XPLq7vjkx8/GM7/+Xgy+fDCWPFQoQnAOqWBr&#10;1zsjsef9QzSjnh2uxrsGs6vRWTJWj9Zy3ooBcCe+viXu/sGlhxKnt8atP7guzv7s/Nj+wqY46vWt&#10;seLR0Whgnxtw5tofBNjhVBhcaubMtnGteAiw+PBYJj2+dB3nRseAZzgC3SR4cj7JQoyXtGt2dRzJ&#10;3054bGf8l7/8fs4r+fSP0duP7Mr3pCMswDLIga6xAtgAu4k9KZyqeH8aO5xQuwBmIffrkKPdbx8d&#10;W97ACX6+kDh1Xsm6BwCmVvHiEAnALbgxiDkVfTADRywTvF/QyvO9Uj6pr/l3uws8v5mEMlHFeeq5&#10;Fwf0pb1Rfje6h2eWsshgg86/tKFSTnkZBHIvfQ7tQTPffcur58U//tPfpa1yXslnf/T7rOtp2WFv&#10;4EFqeSuUp7MGFkBUYIQrT0TOOKfSY5mgt5oq7aqdfldvwPnekIE4OwkauM+anXMzcSpdbw1gTMcg&#10;E6foJOn5NgBAvv0bH8Rv/JffjX3PnhPVnCXpzpyvaVBZijsBZBZK8Df3QmBiwkZdKgA2eWewNh0g&#10;7cT8yqhaXhvzpd3B0T9Mu2OAwY5211vQYRd7K6A17Q623I7TTtZp+8tb48RPd8e2dwvJ0sGcyV0o&#10;9hnhGnpuOKk2mnmtQFVAmPOnOJOla/iJzs3u8CGekfNk4EgnKB1bAyqAK4O6JhJ0eHSGSsEBI0/i&#10;0FioxRo6r6SJc+q8kmoAWhN23LlbUslJU7niudFYgc1Z8vhILOScWRXvDCK7kTq4Nyvbxl8cLswr&#10;MSnKaz2Ddp6a+LD7dAOX9HQb+JtdW4NPDUct3zkVoG5CJ6v4wUl2SpnUm4P9LwGUF2fitPKLeSWz&#10;DUpjjzJxqqPLfrdcjRPOe2QSyFml6N/sOEUuku4Rfe28Ep1dHR2dIKmTpAPWCXKPpLaX5jKrVtGJ&#10;Vux3PzuWFe92kjvTUuBowi9pgtBTBqinYN8bB1pjZmMxslCV1Z0mTpUbu0l1hDyjVo/apZUzTpFZ&#10;q4pNnFpkNB177fzhMmRjqsUXyLaz7HXEpa5ynkd2/vB+i1ZWWAH+yEiygyRuY6+laTPY8J+DJ54j&#10;C15MOq4Hayx6dCQWPDCUz5Id6+glqQrtwpXy2vkppTvncWYaY/HN62PwrfHoe7g/pInsvX1DdKNT&#10;uthzg1SLueYiz3NZ+2YTp72FIgVZOjxvSa873JqziCxOEcvacdp8NOcVwG4xgskhk5nT0fOzdRj4&#10;95U3DsRZr54QZ7xwMJaesjS7SbVV1YM4VrJNiFPYd+2VnacWQpk4NRlhIV8j9srEadOB+TkvsAL8&#10;ZhW3s2Yz8craSz2ZtDt+Nja2WkcRWahYxbnGEaoZac15pS0maHgW7bjUtM5jFG84r8RimJwTib6q&#10;wZ7M1LEBhxhgMACWTtG52Er0iJWkVpDqlM7md2lvpDPVDiSlmpiZ/Xb+tFTqyoIyZpJp6V39YIWh&#10;nIesw+PsIgNMziw2ueUZNqHSZscpZ/lIg5PoR21ONTq5gTNvcY2MM7P4TH0SA8zOLMmCAgMEJk5l&#10;HNH+g2+SKg15syv84PubYz2YUlYLmSycdVrtvbnurEk1a1R//JKoY23a9s2LnmvXJd1RDTimje9X&#10;99diwwz0O39fPWO3izpiKTqkzMQpeqeZe5etpenGvkwQm+Df+MRQFm60o2+csVlzCt/Nvlsh3Ii8&#10;ZtISGTI4lkV87K0Fm+IG9ZizryZyFkrZF+dWeY/uofN6289aGWvu7I+B18eilXNhN1QhcWrRRVMs&#10;OW1xbMZfWP/KePSi/3rx/7z60YfdD+OXsJ+uZxVn0kCXGDvthj4fONEO+Crsl3RN9RaHsa92LOnI&#10;222o/BqY06mX5kssbbJefZYVylxS6K5h/7vxNzc+OhRbHUtwL3aAdbcAoZr3euay6I0zW4n8VoHd&#10;TNxKDW1ix+5QMbyJ/6RxV2don7ANJgekOGs9Z1WODGlXrrAddchWs4k3bJTU0HORufngnoXchwE9&#10;u+UncqYmcElFN8kgugE3dJHdlc5wL1HmkWmZh3S8/Wk3cAl/U67rkYeGrcgda2KHvZjPAibPQgX2&#10;p07fFD0ubbHdcBUWtWLvnF3dzL+ZOC2dX4GvVpNdIl8kTpFpO1bU0xYTGrCyQj0TgGBzi2wM8lRx&#10;7lt4nxi3Ft8vC214bRZJuJ74QXYql2EfSrGvzezH8MMDcRQY+pS3h+LsDwbj4q8PxoWfb4+j39+b&#10;CRF9lDplDRmSKm0VuOr0506JeTeOJsax2LFirEAb7TgBMbUYX6wvHbiV3hZPGqiWkk98MJ/1X866&#10;d52zMlbd0hujb43F4tt6s/tBfZVzz8EFdlRISa4PMoHz1gAWNYA3H39L+l9lTOYabYS+jDjPYG+D&#10;c1f53mJs2c5nxuOY1/fFxqfHYukt3Osh/8ikij6TScpp/L8zuiyQq0Sve57tfijbNS/tnbhHX85i&#10;VvWhrxdL6ifoW6T+5XPU/1UH2Je5FTmWRZw5QfvF++3ilEEk5ytlXAJ/mu+yWHEJ96Uvqe7SVtup&#10;ob21+MjEZgUyYlePOs2z5jmq6mtMhqSk6R1tLfijXCbltMsWLDXjk+n7ZgU9MmARUfEQvjL4zqIt&#10;Z5w6hkYfuvbsVVkQYwzAZ5lybIGdZfkN62M7Z1QdoU9u54w+ur66Pvth390uGueFbnsJHA1uXHr3&#10;QHZY1HLmZBcxFqDOW4IOXP0or+FzjBkkVe9L2IKr1kXZ+d3IXE80cJmQNxFai/7seXAgFklHzX52&#10;8Pd2znw59vbwrKr0uTlr1fxdWreUcbBkzuvHTzX+YiykdA120MKPO/AdkKX14EWLzvvQiX2vjWZM&#10;xaL0IXza3R9ujqPf2R1d12+IeegQaZUdpSE1uAxDzvqX0lwfXRzzRccpuMoupHn75yMH5VFq9wa2&#10;3hl1E5BPWShyPj37LOuN4zKMIX2ROOU1FgEZ/BdLSU9ejd0745Wr40e/9/348pPnROuOuQWKXva2&#10;FhtQy/5aDNVy1oocjbWedZbVaCb6NJnisOvKnExv2gNti3YucST3UIMeq0K/2xE3FV1njM2EnfME&#10;TYA99+NvxT//a6Hj9O/+91/GZU+dmLGXbBDgvElHWmTBKntj8fhs9s3iU7GcSaBlN20An/XGkid2&#10;xPpHN6dOKkNWy9CDzhE2jmbXbfprxhb1E8ER01hrA+LLv7w+lqOLlvM5ffh+Q48XmjyMN5jYtgBL&#10;9jw7Lnue3Rrb3zgq1t0ykIUME7i/HJfD99eDJ2UPEosqM5mMy/PJ94kx/V7u3+c3cfrbf/Fn8We/&#10;+K247a0zouHC7ph4yfqkbF6JLnPediaY9N2wE9PYo0Zkfedrm+LMj8bjpHeGYuzxQrHUYnBqA/tS&#10;cddQVBkXwffe89rmGMVvGHp2PM747Ky48XuXxe0/uDYe/Mktce8Pr4wLPtmT/pHjZyzmbL17W3z5&#10;82fjO7/3Tlz07tb0OwbwOTxz218biV2vF86jiVMxyBLO1w3feTDe/e6Dcd0bB+P4l/BVkOtNH47G&#10;mZ/tjzPe2RaL0cETbh+MEj7fDp4O7n/TI5vinDdOiEs/PDuu+PS8uPyb58a+t4+JjZz5neCWLS9t&#10;zviQHZ+Vnml8p6U8n12kR78yFKe/PxynfbQl1nLGTVAry4UEH+vEGanmnFs4U4RcWni2Advw+U8f&#10;j//+P/8s3vntH8TyB7eHM6kPJ7vy8oy7V6y3GH/iNbLxbcxOIgsynWE74aANA4tjxws7Y/y1/ein&#10;segH25hcsTDP5Poaft+A3AyBwaTvdSTHmisLOmWSF5+XhcaeQy9lAnm0G81i5jLOiwViHchC3zM7&#10;0WnjyXJiXGIy596igSnI1kxk3zPn/xv3dN6fidOZ2KhOMNwnv/ZoniUzp//lf/5dnPr2bWBe1os9&#10;KLsVLIRdsBBs2nlrs4tW/GdMUqaPSs60hWSOCMikIN8vW9cEzokYbPn5K2Mp+zMXnNtw1IKoBwNX&#10;W3SJjlBfWHC99PjF8f53no2Pf/pZ9Ny9P30UC2fFlOXozzwTnG2fPTERZ2gmtqgMXWFCTeyl3zOF&#10;85vxbfz1Uotx5pbFyuvxx+8Zzs57dU7OzUdHmgA2xi1jh6xaJk5nIdsdPOtcdPzae4fjuI93xeb3&#10;2DfwgB2n6mTH0amfB1/GT2edbQ4SB8jSIw1qxg5sDLI4ht/F/uLhGtZZ3yETKNyr2Fa8VMdezBXP&#10;Xb4udZhxN2fe2zBkjFtmEGMFJk2r+ffu2/uy0WclPr80vRYKrX5kKJkTmu8tFEPYTVjNPVmgtRK/&#10;ZcP9/bHzzZHY+ELBNmojD7MqajeTqUFdhXyOcIY3P8vngN31841x2wAmDi/Czlggqt0v7cW/P2S3&#10;S7Fps/EbS7JQDfuuHQB3tl6DDLN3dnRapJU+ELhC9p1yk19gvjqwQsNedL72x9grGNRiNT9rGuvj&#10;XjvuUJYXC0+b8MEsKm/BppivUebMbRgztoHIzj315mT+JjPf7OYScC22l89xlqY4y5iqr7Vpwdiz&#10;8S3ZGsVOOcvSOAH3a3y7Cvtcj79UzJrOZE/E/FOReZNoFg76eeK3utNXJFPq4FOb4tR3DsRKsOUs&#10;9qwJDJBnQ9yoPueSTj7pWPcvjDWy7eF32XHqGKEsysP2Kd8l0sfjG2fiE5ly3XqfG44BdOeC81bF&#10;4uvXJVON4xMdSbWU71yKP+4IlRYLtvwOcIddphbuml/ys/RTtKfGyPrv3BUnP3owfU+ZpYxvWxRh&#10;A+Dy+0bi1K/uj4s/H40LsjFoKI5/Yyj2ouO7+W7zEyUD+O478CG4zy/i2+I37r8S+W/G75/r2JdD&#10;vkMmTtGx2mkbNoyly0oym3WUOaWO+zBxap7DeIHxg/Kl4EKwoT5lI3JweOyB/krlRvw79s38hLG5&#10;Weh2ZW4aP4vQoVM4M2LSthOXRAX6On0jzx7fYxGue5GxWv5efdGapNl1lGZiYl4/HVkwRmucyCIC&#10;mfHKL1wTq58eTQpz112GqjZsVQM6xMRpqxgNDLDEjlP0lxgm7ftF6zLO7LmWQUd661I+z8LbmdyD&#10;Ywymg31sGpPZSBmR7Ui/Wj+tHrmtRf8OPT8cY+DfLw2+uDuWPSEYHk0HZoH0Ofx0ePZGDMsmAOUG&#10;hLL98p4UiHJuYhJG4DC97JcQ9sMUIyrXSWyCHaelfJlVBEsR+u4nd2Ec+6P+3FVZXe2w+CNY2Kk8&#10;xOGKnIkAK2mUpCe1QmA6h2Tw5vH4/f/6/bQr//eX/x7f/pM/jgV3bs0ukKk3FygavBcd2GoMpRl7&#10;BS+dOxZFKgGr+aZiUA4bbGfzTXOB2NCVl63J6i+vOsCtjp60nVbqJ9UUQnfaXUfHd37r87j0nVvS&#10;4Z3GAkt3p9FQSNKgcs92nFrRZuJUxSAYNgg1GyNpFn0WDqqVhgauigHRbZvn4jiMxASe4/BaGoiW&#10;rtVAsFUBKgqrJjQOAicrpqUa3PL0ptj/yZYE9SZO17/yHzNOBf8b2Vg7O6W+bLWTxwOswBsIT4cU&#10;o2KyCOHwsNQgUP9RccHznbQsKjBuLexRo44Jz90GYO3FaSlDQKUxsJOpDgFs4KrhPpswgANPAUJe&#10;Lsw3dS6jIKoDMGVwtvmuwWhgv6wSsrvYgJj88v2PDiRl43oDNhiUw9U4GpRMnCKbzl2U0tEB2tL+&#10;6MBbbSV9mobFtZrjIWXdTZBmcnqe9EMc+p6GPCRSHJRzCHQcazAAznVT1qS6cJZYVoWggAxclKL0&#10;q3FGc97poX/L+Sgoi1Lkwo5lu46zIghZcD6HXSLtF6yKdhz5Ip5zAmsn4LN6UyfYAKgAROe56Dgc&#10;a5SRzlTFLpwq/q2I57FCWAfKYIiG0wS/8msC3modA44T+VspMm7CthmgJwXoJMGloJ2zOPEY7os1&#10;kfozZ9Xweum7Rl7aFWd+fGqMPjYeM9nnIuSo7FDiVOo8uwA1Gkn1yDM1828rWft2AHEHxmGyygfZ&#10;MHhRovF2nVSsyhTr3XV9Twy9ORYrABcLLu6Oxez5Qt6nYTE44qxTabpa+V6Dy+UAHatikkaMs5E0&#10;iMhjNYZS+pXNDx+Ma1++LFYfL80lzhzrYKCg6thFsRpn95yv740LvzYS53wyGKfgmBz/6lAceHEo&#10;Rp8eis5T2Jc1OKjbMPjcawYMvLhnaY6rxgEWnP9Fe7piwa7OaOA5DKZbXSaNn7R2UvTaTZGGnrU3&#10;KNbEPTjjdNmBJbGetVrmc3I+5iLHzmQ1cersytrjlkX7/sXRxto3H7Mw58vUYMilN5QOaCZ7lbQB&#10;GBv56pde1RPOOF1558ZYdm9/bARs3f3+ifHj3/s03vrdX4ltr58cy3CCugAtzi0xUbr3ba730Ns6&#10;QThd8q7veH5zDD26JYr5LAMUTZyxcnTGMS+Nxx3fPS8e/vVbM3F62w+ujwu/dWlsf2lbHACIjr64&#10;JToAf84rqQYUmaDtxqEwIXnsq1vjqFe2xvDjm2I+DuhEZ47gxJrYzMQGP6VpbUbfrMKYmWiahp7d&#10;e+9o/P6ffR5//w9/G1/9o59Hp4lTX3/YMTUIy1lwDrCAVpugXqjjfo9UHyIneV44Z0tYn6PfPoBD&#10;eCA2PjuKYzwUK3F+enB4tFE6zxu4115krp735bwS5DlnJDqvREPsd/rdfi+/S8kmeFPWq9iD8l3z&#10;Yu0dQ6znnph9N+AIua+8e6hA/cF9ZxUqv1voU4PusEPSqmirLcu4/1MfPSb+1//5y7RVmKr4/p//&#10;aWx8+vyowRmwEKACXTwP2yfliAkGOzYqkQ87mew8Nihn52QGXHDKdQKns8524C0GQG66dzwDKDmr&#10;BH1Ti07S+ckAKA5QLfpt7Rkr4/MfvRk/+qPfjD1PnIE8r49K1reKz7XjMoEh4NH5Seo+O2atLFTG&#10;BREmwEpG27Kj4XDitBSAXoEeXXwT92X1qICZ/Z7AWlqtZUd9AlI+uxyQ4j6Wsz7NPK+0ZpuRyeM/&#10;1Qkq0PT2v1Go5LcTShpJq7ecNVeHrBpQ99xqm7KCFJ2bII2fOa8EQGnxkgkTO04tmJoA6HH9nFey&#10;AN3Rfl1vJm+GHjcJ0x+l7J0OUHb5sAbV3GczukxbtgWHZhVOkNTy2isLfUxoSCM3/z4wD/cl1rCy&#10;zcDGjrexsZwXnZ912DiTp4fnem3kc7wMGtrBNfLScFIzFbvGOtxgpKSzZd89/8XsYxl7V3Ko4zQT&#10;pyvrolQaKJxhu3WkXrFC1EDidO7fgKvJsZx3i66sAcw6z0TQXAY4NgiW1PIbcIzQyaXgmFJ062Rl&#10;X+cFO5gzOtGJ87FVKwGgdn4U39ifiVkZESwS0SnJeXKsr9ipdn1TzispW4BTCnbS7iWdZtosbBX6&#10;0W5R3yeFoXa5xGQh/+a8Eue8G9hswgZYjDDJM8UZMOAsZjTplfNKkCeTYN04ofMfHSnMxhKTcOak&#10;9SpF52bXm4HJC3DEuUc720wM9j2KvXE0APprGvudeO9igDxyLl7TEROTGoQ3sbzi7g3ZAb3unr5Y&#10;fPLSGHoA/XtHf9LKL+SSQnbejWAvbIIzVDNxCjas59xZua39qh1ry+4Ku62mcl4ng+GaxCacwyps&#10;uZ11roWJLgv71t82GOe+dnTc8vlJceF726Pv5vXRsKk17aCJU5MoGfx2b3XaNrVnwNqkibi0gTPu&#10;jFPvpW3/vFgIVnfeYc4rATfqnJpEEbvV8vdaMIxnyHklBks8RzradXxuM7bHZIlJjsSHygb7pRNt&#10;Fawy6vpNZy3nsA9T2AeTxs049SZGxcHTeaZinrUYuZmtruan80pm8do5FliYOOX3ybx+Jp+pzpHS&#10;0CKCYpyhKl5vEGuZGJwzZjGdFaQG7Rqxp3atOjdqEXax9XjwDPcxmfuSzsduaLsNLCycjQ7yMw8H&#10;z6ewD35nNXud+MJEBOtaIQZgTywWVPd2s+e7LeZ4ZCDacNzstqlCFsXEWaClD8FPqXprsOOtrNda&#10;bNF87w9dYuJUzFCNXS/h+6QplBZsCPukc2fxhZSA03ltA75OB783oRPUK84Nlx5W+90mRT7yW8ba&#10;SqdplbBzde1Ullp6jnIh9kCm0uFFD5aDU/QNdE4z4M2z1YCrLFqwa7HlwIJYi/O4EV3b+chIUm3W&#10;5fnnc5CHzmPmxzBYaeOrY+gv8Df4OpMez41mMMiihCLWwnXSH5nM/09iv6wwd411jOuwTSZiG8Ga&#10;Vsnbdad+sdO3AjnNrgaex8IOK7yl5nXeVgOvkaZ27sVrMnhph0rfY0Ox9RX0MXpZymkTxwb2KsBm&#10;jlGwq8DEqYk5Z5zZSW4RXxZAie/3zcsuW5MZ2k91l0wWZfytA7/TAHIb2KIFudJBbwZrtGOjUt44&#10;v0vZj1UPDGfnmEkqGSkmcImlLTzJrhe+1+5FC3RmY/OcY5zzm5A/C+u06aWs02zWqeqCNdlta2Bx&#10;InjI8zQB7DcDLGKwsJ590L9wDn/lkuqoRF9nQgzd1MQa5dmdX5FBQPfW86+eMIBhhb3FERWutz4u&#10;e24nh13CFhXp9JssXbBzbmLcDuTBQhsTgGLsLMowKLAJW69fugZ9gk80+Nhg7ANDH//KYJz89lBi&#10;6wu+OhwXfnNv9N4/kkEfx1Vof8Su845eHFc+d14c9dRpUecsVNbTItEMNvC5di94z9KiWnTYylnp&#10;vLY3fQHZICyqXIj+XIy9XXD52lh2Y28M4M8uvhcfE1uoX2GQsBR5LR1tzYJedb/raNK7A4yW1HF8&#10;ps+mX1SQT+RUfYRvU8y5LsZ+yBTVg1054+OTYstr+9Mn0TeStUhfKUej6KMh8+LRiTf1x0z8kMZr&#10;wFB8tsE8i1m14SbIKrRz7J/U8gbysmhF24sOtQCtGF2c9hG7XjyvPErYo+w4Rja0sXaAmIDNhAsy&#10;OvvWgWjFfnVe05O+ZCUyoI9n4PPIY9lbPrOEM6U+tztZ22ARnZ3cNf2sz1r8eW2hdgP7buG6AU07&#10;M2SrqD6Ns8ye6wObgLX7uKwPH25RVY4KsOPUxKlJcWnVpopPkTHtVxb18lxLb+uLoRfBb0/jg+CT&#10;65vro+ur/2ff3WKycQvjnh6MhfiezqES2+v7m4gyFmBMoJUzueTRAl25iVM7TkdeGE45qQbDNV68&#10;NmMMOeMUP6uEs23idB6fKQOCDGWt6KFKZFEdNdHgKOdLW1ytfjpzZRZC23Gq7TscVM9YCH9rvmB1&#10;1IPNpdjUhxKTetnZZEzFgL0xlj0fbYk9+EDixyZeazeRiTftj/hfTJcU3+itLJAWn4jjec28h0di&#10;PmtozEeqXmNAc5Blk0h2jjvqp4Db5sdkY0h8TiZO0Sf6KRba+hqLlaewJjIynfDCpfGd3/6VuOyx&#10;M6LlUOLUmJU6wiR6LWd+/p3gF+zK6mvRieMt2EawurrRBIu4CL/NvXZGWiV+kL61sTOLmC0WmoZu&#10;k5a8lP0y1tbEM8+/c3O8+tPvZROD//3V//ij2HPntqRDzDEP3HMVZ/FI/TyeX9wmhaqxPpNIzrdt&#10;vxCMcHVfrHh8R6y+bzSqwLviMs+vXbXiVDFhzjn1snuXz9InlM7PGKSBT7vUNz01FAPYjw2PDMZa&#10;bIh4yE4UWV+WI5d9z++IPW8cFauu5HxhOydwf0kFyLPrn5RgB3Kf9A89m+qO9A8LPo0Fe3Yk733l&#10;svjN//Yn8Uf/7Ydx+YtHRTV2Xh00h/Vpwg/Mgj7WNNdW/x7fZC0298xP98W5X90cJ7wzHOsewubj&#10;Y0vrKU3vnDsHowp/u/eZ8djz8ngMWbT0wpY46xvnxTW/dnkWNz/4k5virh9cGud8uCMbDqZyz01g&#10;h7n37Y47vvNGfPWnD+OfD8cK/I8h/P8hsMQWbOhO/mZSZ+7hYmvO143fvimufuGUOPOFE2MP52z0&#10;3bHY+9XROIP72+7MSPDXVHxVR5PUgWucGbf5sbE4643j45IPzopLPz0/Lv78/Nj/3vHR+9RobHt+&#10;OHa/ujlnqJbwLEX4ylU8l5ink/O+4/mhOP2D4Tj/s51x4J2d/G2wwFrmWl/OmrOvjrmp5wxP1p9k&#10;vZeDNd/5/m3xF3/zR/Hmb303Fty3LWYY2/I92uD04dmfxP/GDbCpyIWJU0clZYKS86LttnknR/y8&#10;cXSseGI8/bXeJ4djwW0FloOehwvx7WFsnnK0EEzXct7qaMBuyyrxBdsN8pDxbf3ck5BHfrcAU1bB&#10;8h1d0QpmW//E9mi7ZzxmIAdLb0ZOwRkWDRjbTgphZYzfZ3OPs5BdRwCYRJzD6594/8tGDDJx+uf/&#10;6+/jrHfuwR8ejlKeuwjZm/mVgdQnJTx7zaEzmolT9IUFD8YC7ByfgEybHJjwZdmY8JewDZ1HzU+f&#10;Zi570n4ZOBF7L0OcxZoW51nYtvi4xfHGt56Id378EeuyO0rFVtyf48m08XkmONvO25x4SD/Nwu5n&#10;wwg2XbunL6CfVYy9z7iBNLJzy2LNDdhx5D0Tp5wPcZQNHSYtjYvLXleEPlO27d63aNKxFstZv4Mf&#10;bI/N741n4nQ9GLUXv/uwfh7gd7sLHeXhOa4D+2WCCxuYOn4FONGCLZ7VEREWNtoNnPuJ3OgP62/W&#10;okvary6M7ykTH9wNHry7wHYnK5VF5w2XYIOQCWfoL721L2esrnq+kDh13uci7Fc92NGmgxZk3EJa&#10;E7r6hXZtm0zb8eZIDLw8ml2lX9hJLguGtJ892NLeJ4az+NoO1WbnPh+yu4XRK8syF+D8fSn4LZJK&#10;in0ZSbAppduxH/zdblPZEqvBe2XoJRthklVNXMJ+5ghCbLyNQdIa1/v/+hXIU5kYwrVjHYuQKdkU&#10;xU8l2H0LtY2jus7z0a9V4KgpibPBSciH2MjP0AbYpCBFsCPYitpKo3I1MoFttrAsC/08N/riNj/x&#10;XDmPk+8zcarcWUg9g2e3oKjxNP4df2k6a3qE38fnHiEe4t5MNBZi3EujgjPY/ehoHPv+yXHs6/ui&#10;jfdMY++cn2szhX5n6nXu1fiBBXYmR9XR84yroocrjOehk4wbWnxeCl4uBS9ZxJ9UtfgrPejXDejO&#10;+eAGu0sXc7bm89MCQDtPF7HXbSbmwE8W+qcMgn/tXqwGr1VsqIuaM1bk6K75t47GFe9eFwe+PB5V&#10;PId5H8+yvlwjeuiot3bGRZ9ti/M+AbN+OBgnvjkUx7w0GDudZ30beA5/qFgWHp5FzGd8O+NAW8CN&#10;rF89uHke2GDRXvA/+2wy0PE+FtHlSEjWz+5XCzvNpYifmk49lDjlnrPjlPNTzrN7NaI7bM6wuNPz&#10;Vbm0Oqp6GrMAtB6sWgeWrmTNJ+J3mSswXuUcehk6m3g2x/vMYQ9KwRXqK+MARex1MfsxB50+h3Pp&#10;ec4mR3U7e+HISvOJE/Xx2HNZUjzLG54ay+SoSdNC4nRjNGCvmpCRNjBZB+fQwshmzreFK7L8qRtt&#10;WtG21bM/RejHSccsyWK1KdzTVGRLzFu1Hp9lNc+nnzTQhN/ZkDE2fVaZuKQJH3tuOL40+tKeVAAa&#10;lnWPDMcSDvuqu/uTxsCZAYP8HHsSBwWlUXXGyuwuzIf7T4YlaWoRejtOfciZBxYlLZzOxQJudN3T&#10;e6L4hsEM2M5D2ExaaTyl3rA7QCBjRY4K1KCyn+XPxVdtjN/4va9iVH4Z/4Zh+f5//dOYf/s2HOCN&#10;MZ3PmIOhPwJjK22crdUGkbN7jYNuQNqqgmr+Li1ighocopncz5yzV7EwzdFxwuLs+mx4YjTqz1sV&#10;5YDODCIBQKU8Mah18h0H4hs//Vqc9fp1mXCa4eYbuESRTGJj0ph74F0Dnt+fVuMk/Sg/D1eVHonS&#10;K8aBtOpREN28qSOWcnBzLqGGFSFzroVJmtm8dhq/m4k3GC1Yb+NZrcCvQnBGHx6N/V/dGkNvFqoj&#10;TVZKketsJS+pBwX3Vmg6b8KOjDQsqw5R9WLcDFArGNJlGfyZxYH3PjPhwD1r3JwN18r3a0AaAZ99&#10;DwCscMwr+HsJ91FzXnfUYFSquc96AEHfk4Ox5qXRWIZBWIJTJa3o3AdwhHCMmwBXzq6sBqDoRLVi&#10;JNutHrx9Qw61t/NH+kOTdauQxy+uxwD/GKdVGBcpSaVhsQq++gCHXscUeZvOuk9l/aSl1enUOcqq&#10;p8U8azdAAUXt30s3ogjY16qjFyQ9ocl+6WFMjDo4PSs3WBOpq2r5WWuQwgA3MlTSXaBIKkahOitN&#10;OpCZfHd2F/PvJmwbz1geLc59uGOw0BHFek5lH6uRIys77LiYgGGZyf7O4R6dLVO1e0F2e83wWTgz&#10;mSjdi6OEodGRcm6P1ckGRu1CturLYHQJMt6CUz+N/Zhu8h2wbsJIgyCdo878zOML1UoGIre9eVTs&#10;e+tAdN7OawExOWeYMzGNtZuiwdNRQFlNZ21nca/VKInFnAvn0jagEyalbHRnsMFAdSY2UKwJVHDk&#10;u25bH70AHCs9FlzVk8EQA9BdGBPpek2gOm+wHd0h/W7ZGmRReVQOWT+devn3s0gAOTnttbPjhHv2&#10;RCfAR0UraDTo13zqstj87Hic//XxOBeDcuaHQ3HwzeE4+qWh2PXsUOqqRWctL9yf3UWcU6kZ7RSW&#10;zrLUICT73TbaHO1cnTiV87ez/xj6pst4fnSDvPkGTqvt0HJPWFMDZA2c54qe+lhyYHH0cE6ccboQ&#10;/TUP41l9w4Z08MvY34pjMUJ7FkUre2B3rYnTUs5JdikC7K18UXeWnbIsq74WXNETq24eilUYg5X3&#10;b8zE6aMfnR6/+0ffjfd/7weA/9MycSrtzmJ0dD9O/v63CnNOnflgBdu+l4filq+fGVcCxNvv25HD&#10;83WyTJzufnY0bv72GfHQT74S9/74K3HbD2+IS3/1qtj8yu7Y/MxQ7Ht9a6zirFYCIKTeqcbBW4Zj&#10;oXNx8sub4ry3t8TZb+yOi969OBbfd2yhI9TgpA6QwXFkowxdswTw2MTeSV20le//2R+/F//r7/86&#10;vvr//U4seGRnTPXMncsa6ASZxOTM2oVhcsTgjqCzAr0ww8SKdsHXYDANcOx9fVfsenUfOmY0htED&#10;Br17Ac9SgY3g/Gx+YjCG0BNrkLkaPtfZfw5f105khavfKf2TP9lLnQCLFQRyjZMqBgAA//RJREFU&#10;lYINZHA558hCojl3j0SdwQLWQ7qdpCXm/kyaSjNVgQ1pvo7fOTclXNMAC+O3jcZf/c3vZEDB/372&#10;i/8eW1+8PGrRBTN5LitIrUiUckou/RLOZQamAC4GQQ22FSFzaQt0wpER55VYkdV0tDTCw4CydakL&#10;DD7rBNUj0xYAmRSoHWuJ1QCfr33/lfjeH/4ktj12crIBWKko1dosbJ/dvUewpup3K8wMEGTXrbaa&#10;+7C7xrPvzOKcxcS5znklOEILbsDxuevQvBI+S8fPhI2dJ84uPDyvxMSw8x4t8hFMjj2zKU742p7Y&#10;+t5Y2iuDURsOFfmMcI0DRrvABEXITc3JS1MfeHa9slhlZaF6NOeV4OTVX1aYV5L0+8qOzhj3YQdW&#10;PfrFgNlkHM0BZGIhn5u08qxpMa8vQ6ZKL1wTdayDdNjDbxXmlSzl/EgXtxT5MfEmlVwLdsvig3rB&#10;GZ8j88a214fznjNpyntMkh7usliH07Pe/+dz+jifPpfB4XLWWHAvRpE6MGexsy/lAHGpQ8v+U/Wo&#10;dis7kLA56qqcV4JO7LgSO8IZsbvFvbLK2ICg9skkieDOz1GWdDjEMerlUtZMXORem9hU1tWhh+eV&#10;OB9O/GMAye4sk+oGkC3ScSalumoia1W1tqGQOF1Yjc5anq/5osORz7S7xgCtlL124Vhw4lzPWYJd&#10;MRCvE6h3oCcb0HHKiF1BR/I9YiaTDiW810R8Gf9vAqPj4ZGYoJ4B8Dory3klMnAkHavBNPZep81i&#10;GG12H3tnstXAlNSRGWzhNTr6k1hTZy86k7uc1xrQX/XAxlj/xngsunptzD1xcfTe2x/L2K+l2Kkl&#10;t21MhgQpA02E2TmW+AmnQtvh2kuDU7O5I4vTpCCU1taZn82c4ZLTsfmutU4pOqaStWhlz495bmdc&#10;9dH+uOrj0Tj5raHY9PhgdB6HDsp5JTyHtonPNmFk9WjS4WP3K9fVh3PH65GJeoPf/C71ZSvfOwf5&#10;suo294N9MIli4Y9d5jXaZ3CL9toEaRZ+LaqKOj63+YQlWbRjENn5RNU7uqIB+dFBbMa5K8aWOa9E&#10;OqFidKDUtxZnNJ+OMw3uLQJT27lZYiKdMziFS6qmOfxtjsFuHV3PqD4Cn2OSadbJdjODgzkL5ciD&#10;Xfer0eEW6DjGw4SildotyKPUtnXoboNwy+/oi+ZDgd+kedZh53ImioHLnMPJvzvz3hnsJm/dixqw&#10;ms5rtV1YrGl2W2nDuQ8vseTYi5xj/BznyTjbr5L7S8pV9s29s4jNDkiTko4AWHn52hwT0AYedo5e&#10;9eU9WYyhfdc3amGfRx/FNqELFj9YCIDN4J4tQLSLtpx7bkXOupBTuyAHXhiOloeG097WX4APYpIX&#10;jNq8pS3KuJ+p+DDO/DEwoUzJSDOHM1KB3ZEWSpo2nV/lpYb9r2D/rY5u2tIea768Ntajb1s4F45t&#10;qOazxJfOjmze2RF9D4I18BcsxJJeU/ytTlsB5rYj3ECGDnUF8qSDK7VkFlfwcwZn0oSynUrOzmni&#10;bzKm2IlXjCyVmrxztjwy43kp3To3C3NMGNWhv/TTOq9dH31PDWcCue9x9KvV1Pibtccu4jVzs3DE&#10;kRk55xSdVsE5KR9p5fx3F+4DXTSZe5jJubGgSB/EboGUOc6+3fIyJLVc0B1LkDOp461IlvKzhXNr&#10;B6qOt/SbC7HNq9WF6JcZ+K8yt1gc6UiQpCADU2QhpP4QMjcLOVe3O097FhjfxL0dsLIlTXZ9kAUT&#10;vuJI7XliPu7JbtkidLmJU0c/1G7rjDLOZPnSgm9m8K9Be85zp+3lb46x0CfVZzNIUc5eJFOF+w5G&#10;NblVhP6U0q0Jn8Bq907OeCdrL8Ztt9NkrC39C22KeNhLKng7KUvBtPNOWpw4agcY+ugXB+OYN4bj&#10;dLD1OVwXfH00dr2yOdrPXpk6zdlGdkM37V0QB27ZGue+cV503TmSXYWN+8FTJnH0iUxQiSWkCdsx&#10;F+zfkyNdOln39AkO+QbO71uALCy6bn2se2UMjDvAuW2I0iVVOa+7jPsziKNPqg9yBGtrgZ1dHgvA&#10;g02cSW2MPk/aBoN3rJF+oQkqi7KVCbsXdr++O3a/fTALNZLpANn2fVP0mTjvOeP7it5MFs1A36iH&#10;9PGUMRPpRZxJg78GE40DWERkUayMOJ4tXzsD33C2ep+fpfOrYg6+qIE+i2Yt9CpGp+sTirfSTiEb&#10;s24DO3NOmy8pBJvSp9R28szKogWERegxMVEygXCODKLW8jrnWuqzVvZzTsQM6nV0gDGYLEzi+avw&#10;NfR90wdGFxqgq+htjBKTeRYY4yvbiWryzwSA9Pn61vrYxlKkj3N+pAX2q54o+OQWmv1nX13fPXWI&#10;idM3Rnk9OBA92YFe1+evYv3rjWPcCb7ivHXgZxgjMFaw7Ek+Cyw2+Nww+9mTRTW16FRjDGXSrnOO&#10;q8B3G8D9FnE7xkW6dEe/ZGAW3S99t8UNduLXom+liHM9TNwb88jzBZ7UljvnrIXPqeWepE9XByZj&#10;l/rw5UJMRZwqZt398ZbY/uymqOU+6tHfGYvxedA10szJKuX5N3ajP53JBs87WHnBY2AS9qG4oyzX&#10;uIQzPBk9qU4QC1rcb2G0eHCiCVM+J2NJ/DRhYbLds2QMwjnTs5GXPc+cH9/4zc/iokdOS8YiR0yp&#10;HxI3gwPrTl8Wjayr3YBd4Dz1aAlyO/s6zoF+AP6Q8RtjYxabG5y34MWkjPOUS5EtMZ4Bx1k86zTj&#10;NZzZ+bdviTd/9qM41HAa//Uvfhp91w1mQY0FB0ci21Ll5UgszpB0trMO/T6ZszQXW14GXphxTaGZ&#10;YtkdwxkjLEKPOILoSM+v63d4DYyt6QuZDOKzykxgnLEy5mOrR/Hz1VfGKPsfHYo19xboZR23YAem&#10;Mc3BF3bG7tf2xZILwSR8R85Ivoz70R5jl8u51xyppB8BXviiqFeMiZ6ZeFVhfMzmFy6Mn/zXP4if&#10;/+m34/THt0clz2thofNWLczJRDm2ITv+THSj03a/tSMu+tYxcd7Hm+Pgm/jt3N+i+wZzDWbeOxzF&#10;+LlN6K+x5zfHnudH8nmGX90Z533rgrj21y6PO354fTzw45vi9u9fEGe9uzXqXNeb+pMyedGD++PB&#10;770Wz33rktiCvpbdbSPyatxv08sjsR07upozatNCJxhk0dOjcdrb+2P8lm1x7qun5bibze+PxYGv&#10;jsYJH4zEBmyuBaKyPXkeZBtp5efmJ8bi9NePy47TK79+YVz02XlxzEenRN+z47Hj6cE4gE1Y/dho&#10;VHK+Z901mPN8HffmnM9B/PFTpXz/+q4467OjY+Nzmwoz71mftM/8dE6xVOoWkzv6Zj72+7lvXhP/&#10;9Rc/j5d/41ei/a7N2Z1l8V1hX1Z+kQDJ5Cmfo39uzCiT4H4+8uLMaZM5I/eNxO43jo41T23KRJWj&#10;CFZga5wjaeGs4wHWgbtsDvL/my5Cviwa5PtkmirEZfEhkO0CjTYXumYq50U/uQR934heXffYdvDc&#10;lpyr3XYFugv9ZjzOGIa+iB3O3pvnrwwf2c+ayFmxOO0rL54dv/y3f8jE6V/9/T/EOe/cH123cS54&#10;JuecHsmeS2lpsjK7CdHryRrCd8uKZrdXFTp7GnKYz873WdwlbX395tZYcsP6qHlwBJ3L/vI3dWH6&#10;MX31aTcWHlwUL33+SLzyvbej/dadBR+Lc1gBZhAz5jqbePJcHrqkjU/WI31N8E2OLUJPzRxvz8Sp&#10;I13moO9WgXer8OWy0J69ztFG2BTtuF1vFnrpK9Ty763scxvy55iVJdf2xtHI/Ph74zGIHTFpuu6l&#10;Qrep+nmjMWbOeS2f34idbjgVjAo+qFDPLwcj4udkxyk+mvjUZLjF1knTzX3KEFKKPa04e1W0gqGN&#10;f9tpu+q2vlhyV39Us4ay8lUY3z6fi59SLC+6eUMmbu04XcL5kgJbBrgW9KzFQNq1GvRkJX6L3cUW&#10;hjWDQTe9OpLJ3rW8b6V20gt5LNjM4Zx7bJzbhOoguqDzKmQo/Q/8a/a4GF0oo4/FqRb4a7/KsNkl&#10;4MaSpeBD/NCMU2PfvSrBFuVX4SOxd44RUE6rwHpicdlIyvUnuZx1ahGcTV6l2EM/y/mp08DvWawl&#10;7uc+3Oty5K56V2fOljVxOslYHrbERis/X9a2pKlHpk2cFoPTZyMDVWvBJvhUObJHTITMVGLrLLJ0&#10;TJQxL2Nv+mXF+HCOyjiSZ7ZQqOGM5TkCZzbfZSzMOGOygiB/04wtiP35jHL80d6nt8bBD06K3sdH&#10;YhbnTt/TYhsxgR3eqTe4V//fWNsU7J7FlO3YyRb0VcYM0Ctid0f32S2a8W3steOq6o9ZEN1gU5n9&#10;5l28JhaiQ5bc3h9d2kVwrE0Cc9GZMmC0IlcWdKcMgn+d9W++qApc3HreqowFDj++Ly5587xYy9kS&#10;N4jhtcc14PnlN/XGaZ9sjfM/GY6zwd8noUePeW0o9j83GNvARxvu2pizRkuHWgtJbTFO4noTp5xB&#10;PqsJOejgDHeA/+dtbY/G/qYcNVMO5km2J74ziy5ZB31GY2h12OYq8TY+iD6oMQfjBSZOLdiuQUby&#10;bC3jAjdWdCND7GeDOshcA/YwdTl62RE9zg3NZij8FBOq05Vhzrz7keyqPjs+U/mZ+Ja8z1n8slSl&#10;Pda+8joTpybxZXmdDkZovGRtjh8wj+H50ndLJiFxHO+3ONmmPBPbdeC1meBPR2/4mdOQC/3DLPLd&#10;1FYYf8BzG2O1acxxHZX4GubJTHyX94GXuTLWurUD+9Ado5zj8efRaeMv7U3e/Q0c2o0Y2IUYdzvF&#10;1t5vQGMo6cuGMawDOLZNKLkSvmSKCtpEjYaFLxTkeEkpk4pVihrAYikHcC6KY90zu6P4xqGkclt4&#10;PQCIh7XK0jlKGmkNjNXBOilVF3YnDaogp42D8s0fvxz//st/yy6en/zZn8e827cndaj0KnbzONvR&#10;xJP0c1Zb1GxpSwcmK+kQILsydBrSCLKh0ktOwZEuQ4k07Z4by+5GYaP8FiqMKhwOSgVGRcPSgCNx&#10;ws274+MfvhWnvXR5lKIQnLdox4ZdPmaqkz5CZ+uQUZmMYc1gPMJkdbsUQFZ+SG82ZwDHBPBe3FEe&#10;raNtsYTvnYBhzHu7oDDjVIG2W8POPoNNpSgnQYxV0QL1eoR7BPB19Fe356y4vtfHohfQtJZLA6Nx&#10;2fhiIXE69VqEB4BWf4D74RBIe5hzPjRuOFoGJJwd1YKjMluAi3AfwfPY+apzWI8Rm4cwGpSW511w&#10;MQfBtANhOobFYJEUZZWAWamp1j86EN04P4swKEu5nLsocGu+dzBnZVi1qPPkQH6DZM676bp0dYy9&#10;NhK9L45m8EYKoB6r3zEq3Y8Px0o+w0DOKj7PrlQpe2vORTFx6JMWCcGXtkqg68yYUoMBBgg1LAYj&#10;1tRnO7kdp3bglOM41qNA7FRwv5xbk8HKQwkIKQvk8E7qG96T82K2dGQAMqmOUU6TOcQ66tKEWSlT&#10;oPltjubjF0Unh1p6jXTWOScmM63sNsjs3FgTOgbnvC8Tp/W756PoDNCh1HDOdYZ1mO2EFWBYVWyA&#10;XFod5+RN1KDxWgPB0nKZzCkSXPF9Uv+Ucm9W9kznddL6FqOglt4OyH3vYIy+sDWT6e6zMydMJOi8&#10;ZWDoHAASIPFIFRvfX4fR6uJZGjEqDZy3SQBdgxZSoNh1mVUnrFPZwsqoXNsQy+7rS9rY5Teuj2XX&#10;ro8uZLTr1o2x8KYNWYmzGEUmSJEWo+nAgsI5Qx4rufI8sd7STnUAOBbeORRXf3xFnPrAnug8YUnO&#10;2TEg77leeHVPHPu+lZLDcdr7Q3HqB1L0DsWBF4Zix1ODsfmpoVh5PudIA8DaJk89e2YHRNJfsl/1&#10;PF8b+9XWXxdNG2qjC6PftKk96lHKc1xDgGNSoGEUHAxdhbyUouDr92CkePZFB5bEWvZxCbpqMTrM&#10;WWItPKOVa1UY55rjeO2OhdHGPjicvlE6DADY4WC+QXZ1kbqkBuPXdcma6LlpKHpQ+Ab0+x7oj/ve&#10;PTF+9gefxyd/8Oux6+3zkrrSjlNnAhlc2P/WSOx6E4fr9dGcp7b1xaF4/rvXxKs/fBdAdnrUIYOe&#10;/TkA0k1PjsYNv3pKUv/ckzNOr4krvn1Z7HzrQDpsx76+KdY/vSmm3jMU05EVB90v57tWGdB8aCBO&#10;fGM4k6c3f3Z+LH9gd4HeyGfRATIpiWyUc55MnFZ9BZ3Mvw0C2L//85fif/7vv4xP/7/fiaUP70w6&#10;FgF0OkEpc6yJjhTyOBN5rAZw5jwDz2baFoAfur0Wp3/byztiG07wusfHYggdIJ3gqge4HiwkT4ce&#10;w/l5ZDDB79qr18XKq9dn8F8daMVzYV4J33nYAeNcTMdwzvEcI1ul7H8X39n/wp6ovnc0K7PsOpwG&#10;OPdeJnO+jvSeuE9/t+OhBCdLEKCzvPKadfHbv/9JIaLAf3/wP/42jn79xmhGlgVK0hDXsb4GAQQF&#10;Rci0iVOD4SbmTXoYQNGeZXCDe59gkhK5qdoxN7pv4lxhLwSTVQAhQXBSc1ltjt5ypsIKgOcH334u&#10;vv3z78XYwydkwcsUzqyFFuXo5wQk6PeJ6J+samcdDAxbPersuzJ+1+YUb2jMeSXZ3eC8knkVMQ8w&#10;P1OH0PVw3wGgOkEOWDeZZZdNhcAEgFuhvRLUcK1/dCwTp9veK8wr6UNenR8lpbzsCFZiduDM2t1R&#10;gx2q4Lt1eASsdpxkEQy/Z7cf57AGPCElxxeJUwCx4Gc29qgGuVGnWUQjjbPdbFaYVXEV83e7bl2T&#10;Kl674o6NMcr9rMReLQT3LMC+SG2V87hNnPLT8yNFftNtBTpJz51Ughuex95qo7gKP0eyetQO1MNJ&#10;1LGXsVWcnYYzVqQ+0QlxZqB2fTpArkqbrK0CnGeRj4lT7JUd8bORgzKAt7ZG3d+OE2TiNAMC/Lvz&#10;amrQa87ItGrY5EI5r89CIvayrI/3Cm5Zs2JeO4V9yo5QC8n4bOkuW09aHCsexT5zhma7p+gkA0Cz&#10;AalWmSbtDusoEK7E9jmvpHwRYJlncGa7mMtuUzslkg2Bz5963LJ05GUasarRhG2JOtR75jXtduph&#10;9w3kJiUO3+W6WBE6jXu0a8qE1qqHBpPifxZnd9JF4ETOg90mzpC0WCGdee7NxKkOih1t69GLWaiF&#10;7pqd+sngzJp0sGZ7T9iYCpOmOAVWa/Y+NpBUfB0XrY55562M3vsHMmkq9pVi3s7TVvBJI3tVd6hz&#10;0USAFZ1SHpk4zbVED8juMR15dNanRUGeBztvnf1hUKMKx2A9dvSs93bGFV8biYs+GYwT3h6KnS8N&#10;x/LLwKKrca7Ys0xKZOIUZ4NzLabVea7Cmc35KJz3OnCpAYKGfXw262kwNeeVmGBFl9lxKl2gibX/&#10;nDi1G0XsafWsFZTS9OocZEUtjkL1po5MnBqUqUffOqfE8+UIgFoDCegPaSAbwNIl53XnHMfCvJKV&#10;6dQbNDUw4twiq9adVzIRmU1doc1D74rTLFix4EzanRnsnzRuMt1Y5JDzSlhLOwKlU61Fl4gj1qDT&#10;O05FZ5lIt1iHz9XBkp7NhKQOtLjZxLtYRtmajH2201bdYZeizmUhccq54zwWs0ee01ETpw8MZmV+&#10;m8lhPqueZ9GZ9DKwbWC5gfVqAYtJz7+YdXeMRStXzjg1UMD6VCCTteDkvvs2xsCzhTEV2WWN7nEe&#10;n7Ni68FALby/C9uyBBs2+MJwzEXvLOUeWi4GG6ITnKvTiNPbxFp34oS3gD3EPga2tRMWY4pH2tiX&#10;CvZpjjKGg1zHT5OnYlYD4EvPWR7D6NjOx0fT97LY0AC5hRb16I11t66Poew4LQRz1GPr0F9rwd2T&#10;2Jsp+CNF7JdJ7iL8jtngfAML/rSiuApsVouPJ0WwXdba03LOhB1EzlEUU2fHqc/kuWGP6jiHdi43&#10;YW9Wsq+uUy+2ewP+5WY7TvE1lWWprWQKKUFuc0YvDmzlyupwVqf3pt63w0mmBPe0Ft/NREuJARCD&#10;7eoH9QY6v/OKnljJ+nZyVrOTGT9TZ1unW1pu6XqVM+keZ+FUG+CRBcZZlXN4plnYSSkAxS4mArI4&#10;BznXF06KTq5yMT0/nTk8x0CnOH8j5473Z2GY+lXsA9YpR6fUI0va/lrOXSn21UBEBiNWcs551loL&#10;h+YVOgpMnOqTiplNOtv1nwUV2PUCRsXXVs+hb6XKbGKtu/h8sW3rxrpoQ5fY8WmC3XOQOJiz73ku&#10;ByOXrG+IpactjU1PDMZ2MPT+5wfjqFeG4mTw9Wng6zM+HooTPwLb3wy+5TyYOLXYq4X9P/q2LXHD&#10;J1fFqnvHEhM1409W42OJ6SvRLWJ877uR+2m7zGTX+vQHDGwsvHFDzON8dIF7l+InLAXbr8cerwaT&#10;Vm9AN83Ht+D9Jrsq0ZEZpAXPWHxqwYq+SccTo9F8AevN+ZjMmXDfM0CGHtAGGZg32S1edb7R0LOb&#10;46j3D8aaB0bTn7JIMn0l9txgnjPT9akcBSSbVQ2yYrGlMyknHINt5DuqlU/3D9uqP2RwMZmHsDNi&#10;qTLsbMm+hVGvPQY/2Wlo5/aMc5BZ5MPkZA3ymsVr4mhwZeWtA9EBxm87h73lbIrxMjDN5+doGO0t&#10;f89ENNjMmWPV7LPnRF81C876GtOHrUF3+NOiWwP94jID/Pq++sAmSJW9ShOnYA6DsGVLuU/szlTu&#10;U6w8hXOfFPDIr4VQVcicXem9YB+7ZPTJ9c1XoyvsbtNnl3JQPLSe15g4XXTt2hwH08H+VqHTK7mM&#10;AWQsAF/BTqgF6H9jBYv4HEcmbMR/M85UxToVcZ6NMczgvBSxd86d7X14IKr5zFJ09Xz0qYnTLODj&#10;SuYkbM0M/tZ85bqcNS71ud24xjwyqO7ara+LOs6DCVM7Z5SlnPN8KH6SsRQu6XqNsez7eGtsQ4c2&#10;YhcdUdTOM7Thq5SzruLl6ciMOkAbZLFJJu/5NxOn0i93sY9zpGu2aB6d4Kw2Ew2ztNPuA3JjwZsd&#10;OIXkDJcxJZ7nSGyZmKAaHaqOKUO+dz9+Znz0o/fi/HuPixYwoLGq1A/gAhmz5t/cmxSES+4diPaD&#10;83O/p2FHsmtHe3wFvj//n7Ex5NpL3GZBZkU/NhJ8Y/DVzv4K5LKc9THm1slZf++3fpKxuH//93+P&#10;3/7Dz2Opviw+hTG70nNXZ2GKrBA+/1Rso/Ods6Oaz1hoN57n4Np+bM2uWHR9P75Xodt0FmfGrjZj&#10;iIfjifoYE7hXu1UnmexlrU2CODJqBJux9r6BjFEaq7SLfR4yVYhjIo9PDMfIC7ti78t7YvGZy9NG&#10;HImNSvzAZzaC60vTj2A9xJPqd75Pn+gI9lI9IuOP3YO9T58Zv/b//Wb89I8+jWPvG88YgXvsqC7j&#10;YBYc5jlGt0/A5ix6anOc/vWj4pJv7I8zPxyL3S8NxaI7+7PzuuYufMq7wKj4Fu33DceuFzfFTmzg&#10;MPZvx5v74+JfuThu/O4VcdcPr497fnRDfOXXzokz39qcSSKpny3kXP/ocfHEdx6PG9/dj90snLth&#10;Y2Ocvc34HVuxo8v5e5uFCaxPFkVha+ffsDVOfPWoGECut3wwFgfAortfHoqV+F8y2tm5qV03FtvJ&#10;em55cixOee2YuOTDs+LLn10Ul3x2Xpz6tbNi5PnNYdHfvhfxxZ/eFOV3DMZ0zvQcnsuuO5lDLLI4&#10;7s2hOP+rW+Pibx4Tx3y0N0pux39UP2uf8ZmPZN3Fl+nHndUd7fzbIx9fHH/4334aT/zgoyi/fTTK&#10;uC+LOj0L2YXsGXe93S/eN4WzLgNUqXEtbSzybbGJeGmQtdr7+lHR+9SmWM8aDTw7Gt2PDiXF42rv&#10;8UGLpQajD7vv+i9jjYxlOkfPeXhZNO2+gnGli8yOSy7n8M4xBseZFS+ufWhLdN6/NTvem85ckUwI&#10;0lObvCnm/lxPk6diE2OeFqVkgQ7n5kL28p//8Rc54/Rv/s8/xPnvPhhttw5nF7xMNtPBwNOwOcaU&#10;K8CzFmM5vzj9LOyLPojJlpwveOhsS9c7B0wmflp22epMoBvL6+AcOCe+Av3nuA+LKRfihz778Z3x&#10;zK++GPNv2haVnLH0OXivNKpHGDfJeEkhxq2fJ3Y3VmGnfMY1sQ2u0zTsmrHTLARG362+Bn/7weFC&#10;ob2+AOdLe5uzoDljRep49ryedTbu14TNrUT3Lzl/dRz99tbY/N6mGMCOWMDS81KhmEU2gD5+Xwl2&#10;nsP51E43X7Y2fRwTisYLctSQsUn+35F87eglqd6z8wyZm3TKyvRZ3etWbEgH/rXFlkvAJHZUFqMX&#10;ZAhxfrW+TDF224KNBdf3Rj/naxn6RXtlwY8McBaoNCD3WWjNc1iQ4VmaC7asB09ufBL5ep37B2cf&#10;jm/7czXvN2G6UtvHZeygz3gEcmixpgVLmQ9QF6qXuPecPYsfakKr1EIc/PwaMKSNWs44LQUrVoEt&#10;2i7vSZYYC8JMTFaB+2RAcQyMPp+dhY4jdOSTiUILimUjkta+0I3H97KfFfg9KWvgjNpt7dH1FWwu&#10;etbxcNk0wf7NRv5MnNqkMwH5kbGiYsvcKJpbDo7Fr2XPLfg2xm23p4ladb5FoBbsW+hlIaUYSVat&#10;iWDZop3GoC2y2RDTuabyfRYHKHviKztpZe7Q56s9vzu2vLIn9r1zIBbdMxBTOAfSeBez5xb4iukO&#10;Nwapq6eDqWaxJgt4bQuYS2Y+z6mvmcY+1+AvJhUtMlRh/KmrPNrwP9ehN7Uriy5ekzNN1SMytIpj&#10;k1Hxhg3J0tlm4lR5XAP+RRYtis5n5Px24j/aVLD/+RPi5o8ui9XG83jmZHti3WuOXxKbnhmMMz4d&#10;idM+BH9zOdv0KPT0Hv6+7ZmhGL53YzSA3Uv0a1nPZOQR13Nmk2GRfWsFA7YPNkQLPkAb/9Y+3p6z&#10;VJ09amG1Ha5ZRMxl3EDKWsf7KBfKQJXFWCboF1RGucXW6IrqdWAM40rKCX9zbYwX2KhYD+6frq6U&#10;CYxzpl2dypmqGgG7sJfT0NXF6G6ZG40hlfHMYqYKdJv+pF3rJjVlkjJuI84XK4jL9fHm2KzG73XI&#10;tQV7Jk6NF3jpx7XcyJnj3LZgJy3CXn77xmi7Yl3ah2Q15PPFJXaeN+C3mPNRd1nQmFTs6DlHRVX3&#10;1KevYeygBD+sjOc2HmPBSi17N4wOGjFxuu2VA7EOcLeBQzz41GisQCG1cTO2Ia/ggEiJ2AtAGQao&#10;LL+rP4NXpdxEGcI5SYOGAcwKGoQ4E6dczhMoYUN0oOee1x3rn94Vs28czA66JZetyVmqLqwgw+5V&#10;HVx/ViHolSyM9DRyXTcg9G984774t1/+a4K1n/75X8TC23dEA4LnzDhBxGRA9WQOUZnCLp2TTiHf&#10;q+G02rcCcFh9zMICHa6bgpKeYLBhx9x0tpdfsy6rRlZgUJuP5/U6IDjr0qE1IDx7rhyKl77xYBz3&#10;zDk5z8L5R7a8S4ujk5yJUxz4LxmI5vl8RqudKgCEJsBKfBaNPkI1m787e2zO3IpoG21Lnn0rKTJJ&#10;IJDgmU1Ymv03gWVn0mzWpRUj6tDsWax3E8IzgJN58Gs7Y/ytQuLUhFWPF5vqJeh3SPWXEJJygG/r&#10;uSsLgQefzWC0QXGUp7OtWo5aEK3Or+FATeQebbdXgDx8zhfpwgjIEV8OUFn9EKBPcIUhtKLAKh2T&#10;yWUIfj1ysfaRwbwPaVKsPrWDp/2B4WjAwZUCpJJ7MhGhE6Xg23HahDHvexGH7HDiFMW03iocLitb&#10;8ydGJSkNMDwbMSxtV6/LYIEdxQ6ZPtJEO2C2iENp56cOksFoKzwN/tsBXIYzUAJY8CA4dzJnIbFX&#10;xcqJBoVLiqvk8OY9DchRBjA5MDqolbao42QafJWC0MTpDPZWA2BFqIn0hqMXRDNnqZS9+mI+G/dl&#10;tU4xwMfgtZzr1SgLnVYDJtW7MIQ+i0oM+bD13kphlcRslKjt+841sq0+q3H4uzQhVo/VsX6eISlA&#10;JvF9c87iuwBMJbzGKmoTIRU847q7x+PAe8fglI7lrAmVm9TMKlHnvBZmVxWC0VO5N2eONJ24OGmU&#10;NJIl7Ll0NFaWGtRKqmeUp0bB4EZNX3OseGQgluEwL71+fSzGgMwDjCdN7019sfgrfbEMA2O1uTJV&#10;v78wD+GLxClnwXPrOTXxtgggfu+3borLnj8x5mGElEUr7Q1kbnxsIE7/6nCc+N5QnPDOUJz4znDs&#10;exkH5LmhpFyx43T1JatxjpF3g9cAhQyY8vkCTxOndus0Y2SakIfmvrpo5t+acEybLl2TAQKDj+lQ&#10;8v6k++Z75wB0awEIBoOW7F8cPazFsgucccrz8nzzADuNBkgBN/XHLud+kYW9CwtdcgBdafzyjHPZ&#10;xaNslHHWagdaYgFAsQc90GPw7sH+WPvwQJz//Pa4/72z42u/87U46v0LYzFyteAhK7QLc8j2vTkc&#10;W14biVGA5NrnCsr8qW+fH9/4+a/ElpevyPNfxxmTynmQ91zzzRPjwR/fGPf++Oa49Qdfji9/5+JM&#10;pg9y5va+MhpjL2yKmnuHcG4Af/zsQjcZHFl2X2FeiTNkT35vLAO8OgATNUYCdfSAgMSAwir2vAyA&#10;M5FnXHt1T3zjp4/HX//tn8Wnf/hbPNeO1NkJoHV+vA45P2lsWbsZ6BU7CWYLtJFPQZldaQLtbc/t&#10;iE2v7o81OHMDzwA40UXOoPT+uvm9l6sfXbEae7Xyyp4YAOQuRP8ZBCvMK+F7NZAmT/3Jfk7kfGiY&#10;Te6UAAxbAcp9z+2Kpvs3ZaeKnz0F2Xdej06Ulezel1cTsl0FYDNYKWVlF3L9ya89EpJY6QT96d/9&#10;7zjz3bui886hnIlaeQv2SqpbdLgUoyZTKjnftchGUmYoc5x1u7gMNLi2OkCC/QoA1UpkehlOSPvN&#10;G/I9dQCjGmS3HhslADaBthRZe/Obj8c3futXY+CBY6MU2+jZLkJXSH2Wa+1Z58ybONURneb68vw6&#10;QeoNO2Kmbu8qFNdwNu1GKO0sj2WXr006pv+HqhebL7ixC9FupHJ0kfNKpuHgWz1qoHrVfcNx/Ce7&#10;suN0Yxb64Py8VnCGDFKZOF3AOlsI1YCuMClVZuIU/SB1TIXBLnUFejkDeMiPACsTp+4pz2Pnht1e&#10;7exRC3JUzr6su2djLLq7P2pwVOu4LGpwKLwFQM5bWMmZ3fzGSKxWZ3EGkukAmZ9//1A6QiZPGz1D&#10;yKzBvtXIdh/ncivPIBW+AcJunB+TDTo8SStv0uHQ/49Im/UsmOKslTETPDT52KW53wZznQ9ZcxA9&#10;uqk9O0UNrpZ0VabjUiQDAUBTXSUQrgVwt2PvpqIvrNA0AGQhjwUhgrmkHwfgmgQz8WXyLZ0ggX9v&#10;fXac6mA449TZPOnw8r6mYxbE8gfBeg/8x7wSHTOZDgzmJQsB51NKMueVzMrEaQ34Z1l2mIpTLC7x&#10;fuy4cUyBTo1BdROn2pFJ6NIMJHPlDELAbfltAzGDfdJRdV2sbjapU8LnGYyvPGVZrH6QM41Ds/np&#10;bdmRZNLY2RQ6ZEc4EkJbxb2avPC5febVvN7As/NKnEOoflV/OK/QbjeTBK6HDlHVYHOsx1YMgp2S&#10;dueKNbGC/bbQRyBuJekS5MOOviZ0vJRG2XGKQ+HMtOzoWY/dwtbORtarkPmO64Zi823bsJtLYwZr&#10;4biIGuyH1aSt2OcDb++Jiz/fEpd8OpAzuU/EGdr7Kk70TYB5PrvUJAvn1G7TnFfCJYV4dqxic2qR&#10;/2bOeZ1Jcml3sKE66Ha7ZOKUPZGmtQhbafFeDdj0P+aV4PToBOD0SMko3ac0vXaGZUGYiQnsUK02&#10;Tyfo5GUxE72jzZ/G2jv/RZxdBcZuOZ71FPehT0yc2qEn5dbh5Ok0McKFa6IJDJBz0Q8Fyawutzvr&#10;i3kl3G8xeHr14yM5vmMeutwElvNKTJxaHNGMXJpUWY5tbUVfJsWzGJ69nXQZvgL7YyGWCQ9xiTPd&#10;TSRPQramoo9kkVB36Ly5piYk1XO1yjj3KrX2+IsjsR6bthodtBSbUct+1ejccX+pk9lju03r+LvJ&#10;rqVnr8RR7sNBBpezLrX6LTyvWLj63NVRf9Ga6HZOOTpiMX5FM7JUiu5J6kj0lgGcZt7vM0tr1/fc&#10;cCYPFvP9tejYUs6mHaGOCunCwRtE/peBDUq4jzp9FvZISmEdz3p8Jeenzj52ccqls22ye+hQ4nTR&#10;yc4xNckxWig+47waJDFxWoduWXn56kys5oxn9F/qM3TX+idH0ZHsPbZttjqeM+r8TGdSiQGlcZzD&#10;ujcgC03iU/Syncdi1iLkp9TvwFmXbjoLAfCzLALIKmd+iqlbwGB99/XHJnDLBnxLqXoN+i56eDBl&#10;w+exw6IEGXaMgvJrZ3b1UEtMMwiC3rcQUZrwHIvCuanxvrDNJuyPAJNMuBQfBV2wEidaKkcLUGUl&#10;sKNZmt65txTGSHSh3w1qL+U1s/BlpFVVx6nXcmSGuhB9oxxLUVzP3k8HvzhCopQ1KvIMsh8V/NQX&#10;UrbqORvVYHy7QrRTM/Rxtb+cKefv1oJnTYxVDbdFaVdFBiJMkmZBIvqginNbik2w0MFKdQsflGWD&#10;K565nG92GKOir913A09N2Aq7jZvYf7FtYlwwQjNrZFV7Jk7FwVxJ8aW9ACsvP2dFjD0xFONPD8VO&#10;7Nbel4bjhLfB2eDrE94dykLFsWcGo+rEJVl9bSFnG8955qP74tHv3Brd9+JbgHGqTS6pb8axTQaO&#10;9DW5b+c3if3brl6fdIYGmhZYQMAeGA9YjJwvvqonlj87GiufHY56fAILttTXFQZrwAIyKugTS8fr&#10;jMl6/MqF6I/2M/G5kZcZPH92jmEfxD36NqWX4Xfri4Ex5+Bn9z4xCu49KoYe3RYV7JlFAQbas7OC&#10;zy86HTnmjNrlMAGcY9GVRdjGMybhb0oxpj/gGph4msPZMzg5i/eWWZTAemoTk8qQ1xt0Kke/VmP3&#10;TfxYJFTE3w1ESh2aPuJVG6KEtWt8eCSaTl+aRTOySlhIq+3OblrvD1un/65OP+yXWpygr5prbWeu&#10;9sNCBQOk2KAvgRkcqyMNm75v+sD4tSaDy9ah/5G57Dhdwn3y3jmsiV0Zdj9aRCVloAn3povFxgUf&#10;3O4tffL/7KPrs1twkYlTfPT+V0ei7cJV0XLJmtTt0rDp+1eAhY0FGGgWeyx5ZDixlzGDNWCxXuxy&#10;I7qnnH0wtlCCXjWYJiONjDWrHh1KGmzx3jw+s/GKdVHNHhoMnIgOstDLYgmLwdvAw45fMhCYHaeH&#10;124D5+FU9CH38iX2twpZ8p57wKN5vTiaMZUNr45ljOWoT7bHZrB3E+dsNjbNwGcr+sNgq/S5djfb&#10;8eo8WFnDUldcAQbB7utDzUcWijrKo4TvlwZxAvdvgU+xuJXPzFgR53iqMSSTpv5UNs5YnQwOeU6N&#10;RYChypDvLQ+fEC9/67E44aYt0cyeGasyZmXyvGFfVyzDF7LQduXNvdGwvQObgqxho4wHpf1E3ipO&#10;Aksa12B/1UPqAYPr2oZysJLzRu0cco0svnV23/zbt8aHv/0bEoumn/Orv/5qzAVryzhjLKQU21fL&#10;ek7GJh6O6U085MvY0bj8GvQgZ23adeDpJ3fEInS1MurZmsWZMllqcspY4hHIoesoXXAJ7y9nXx3f&#10;tei2jTmape/+wViFr7ccO7oUjNCGPrGDyBimMzh78Jc3v7Q39ry0M9pO5gywzpPQV+mzogca0TsV&#10;6AWxZfqhh2yKM4FNDqnrnSlaxLN3Pn5KfPrz78Z3fv56bMNWzDCRxL3JrGSRcOJRPxdZnX1jf+x6&#10;b2+c+839cf7Xd8TJ747EdvSp3bAWBc+6aygm346/cyd79OBo7H9xcxb9ruPs7Hn3mLj02xfHzd+/&#10;Ku784XVx14+ujZu/c1ac8Pp4VCFLE/hsGaQGnjwpHvzmTXHyS5tiDe8zbuZcV4uPtqC3pepdwXls&#10;5nx1sSbGGasvWYvNG4jx58djFJne/tFonPDpSGx9ejCbMlpuLRSZ+kwmKyxk24SuPPX1g3HpR2fE&#10;tZ9fHJd+dn6c+fVzYvilrbH+kaHYynfuenFbJoNn8UxT8W9lW5P2dw2+1wHu44wPRpPq/exvHB3d&#10;z20trFOuFevGGk5VHrWLyHo1+vHWt06Ln/2Xb8ed3349Jt5WaEKYIJ4XX7ovrj2+ZybVsfGz8Ftq&#10;0CvGHfStJ4BTZ3BOSjhPPdf1xv43j4qBZ7YgD8MxgGz0IRud+HIdyMsqfAXlx5jB0COFzuUG7NN0&#10;5KCSfc2krveqXCC3jgXIBiF+Sudp3EDMte6+8Wi7f3P6T3Ze2Wxk8s0OR2PkFvkZLxU72Bw0FV1s&#10;c4qx1uPv2BX/42//MGS//p//8I9x8bsPRzvP7XgfaaL9HO1EEc+ThZ9iAf2+tC9gQc5ONbhwBjol&#10;YzFgTROVU/BDjHnNPXZhrLCI4nH8bOdn6xPoy+BHVKM35u2aG3e+ekE88On9Mff68agGv+TIMzCX&#10;P6d6NlzzQ3pJ+tbZPLMFchX4qWUHwEn4C/paU8RO4DQpZO04XXcNWAkZ/IKdkj2zqDM789lLE3uO&#10;/bDIsp3nrUS/V+PjLTh+URz15vbY8d6mAksVOnkd+tmu04xx8//L2atpvM+Emn5l3bb2qOK5tLWH&#10;O07V+/X6z2AxmWlyZB/PY4ONDArifH2zdv7NApgu8H+rxXN85hHslb5PGWe6hHtyPEIn8mTH66pn&#10;sFfYrJVgjwVgfDvH67Rx2LU5vNdCZEdB6M/UgJdW3rsx+l8vMLus4Vyu8+LsJHPDoUt7mtgbv2El&#10;ONTxStpdWVwcp2S8ykSUdls6XYudTJ4mZsQvy2JFbF0x8iF2bsbma2Om6uuo57Uf422FTkhsYC02&#10;UB/A1ybzgNjCzwJHGP+1q3imzBmsUyFmgH8Bjm+5EV/G4o9Do1jEszO4TwsjJyMfU8DFJqTFpcVd&#10;5VGzHpsiRkdejSuYOLW4expyox9oHN+Z3PXIsKPljEv5eeKohtOXZ9HbVGyItn+2ncHGn/l3O7Dn&#10;8H7xWzP6Y+8bR8WON3YlhasFLRZQGOs2NpcUwup3zqdMNTYlWdjp6IG5j45ELXtngk2Wndnsc/VQ&#10;K2tRBfasjQrxUVdZdDnaCDxgsfnCS9fEAqnw2d95sqZwLccuLeBsN3OPDfiqVfqe2ONMnG7gLHFm&#10;LWaToaj+KwNx0ssnx9PfuSXWgY9qsXV2btok1cpnH/ees6GH4/h3huKkd4eT/WXvC+hbsPnY08Mx&#10;/OBANOtPjRzauy/i2/zke2rBpDIqNm+sj6YNddEC/m/kNY6Ny9Ey/HsWR6hD0B/6uPp4VWAuO04t&#10;zNbnsOvWUV3KWjUyZwH94eLrLLZbgq+yvSt9knI+27no6gGLiSbh90/BLlaCJRq2zI0a8EcyOXFV&#10;cvb1l5wNL1tUEftjfNyi4pxxymd4Th0ZqRxavGpsUlbO2qvWJabKpCl2ax6XDRr6dhbFWpy8AJ9b&#10;n96mLQuvcra2fhe6uAzMUXcU8gpuMn6lDNr9rw2X9axqbUGHmDjN2Bz6zByCVMvFF3Rnt/sI5/hL&#10;21/bH2txrHtRRAMogzXclAqgnoNvVn05RqYHQzAAGBviNW0oD2calZ8HYPIBNYAoVmmNJrEYVuRI&#10;/+dMKWdLSfu19undUfSVkZjI4e88Z2W0c/DsVp2BI2X7rA7KkRipOWyq1LRWD05n0azyeOiNK+L/&#10;/us/xy///d/jZ3/xC8DbzmgCtBqEL8aw+P0TjluWnNRlgkccg6za9pB6oHXyOITO8BI0Ovjb6p9Z&#10;zjRF2BbiqCxjkaV5a7kIBSn/NwKv0NTyef3nrIo73r409j96XDhXyOCnzmfOQ+WQydtuS/HhSjl/&#10;Juf39s4MhFm1YWW0QGwyBqaEzSjuLI8WDudqQM1EwIxA1n93tqtVzia8Zmss+WxneSgcDTzvDISv&#10;mQ3s+3IPoGdHjL+Ng4JC7sGo6HRYkeNlRY7Jb6nNJhnYw4BlAsnEqY6oTgTPZ+K0ee+8aAZUlSC0&#10;ExB2n8dguNSwOi3NCKK0LkXsxRru18rB6fxNpSnN5hQuHcKWs1fFOpM+fLfBY6sC7I6bi+EUWFXw&#10;DGUYR+/JSiE7ktqv7Y3a4xbFqicBLQawMCYeihwwj4Jaxs80LPzUsEhvsP650VgEAMgg0D6cPw6T&#10;3SrTEP4qZC0dxuUFZ7B88SFDwH7I8V6yvi4dx9qDC3GuOKSss63ueTBcH/a13IQy62QrvEFpHdyK&#10;rSiGtcgWStTkvIE6qTosELDrxspjnY76vV3ZtaSzYVdaggUUtvNq7BA1eD1DxYG8GKg0uVuxG+PI&#10;c+icK6dSZ1l9aVerdDkpv9y7h1zgaOVzhQFWDJCKZhqAqQqZtuNUejpBTRH3ZpeRHWHSPGy4d2sm&#10;TtfgTNi5k7LG88/2TOjosefpPHCeTZob9Go+en4sZf/qAfhy9ksZlLOE+WxlqBDowXib/EWBr3oS&#10;54C9mX91TxoQq6+ce2l3hYrNAIlUvbWAl1qexY4yW+JzbtVIawYF6k9akmu3EL1z4kvbYst9Izk7&#10;t5azXMc6NKI79r0zGid/iDF5ezhnhxz3xlDseH44k6bDOO2jXD1XrY2aPkCB68S+2olu8lTedpPU&#10;9SjOxqHGaMKwNCIPTSjRZvao8VJkWcPJGtZxLmoNfrMvtRgW51hlhf+a+liyb3H0APqWnrc6FqKM&#10;F2I4592xMerRXdUY5/rjlkftNr5j27xoQb7tcC3hfLi+kzkvdpFbSVzKd9UNNEc7/2aXbs+dG2P1&#10;AxvRxwNx/FNb4+h7t8Rrv3Z/HPPRRZk4nc9ZmodDbMB3D8bUrjYpQQVbVkzf/tWD8at/8Fkc985t&#10;2XFazzpOxaCsQ3df+dnBePDH18W9P74Rx+yauPo7l8QxH54QG54ei628f+crm2PhQyNRxn6X3D0U&#10;tfcPxyIcrgXo/10vDMZpHwzHuV/fHtte2ZLVx//PvBLkqQQd0nlDX6HCmDVYDAB4/wd3xl/+zR/H&#10;137/N2PpA9tjNnubdCnKm4lT5CkDXbw/O1eRYe1OhYkcZNOqbJOb0lxvenRzbHVeyZObkgZR8GnF&#10;1xLW3e7TPil7H/caikUA4HkYubaLC7TIExO48/kWuXD2MnF6qILSIgWDXFblGZzvfXJbdNy/KWZx&#10;rlbc2pc2xrNiAtaETxa5cBVxj9LM2LE9BVmo4V4fe+9qm00zc/qXf/8PccEHD0bnnQUnaA5gyaSR&#10;zrW0tvV26yBnzjnz7FdgPwVBxThVGXQR/PF9UlOWoRd0JlbdNRBd92ODOQeCTSvNTYqYPDVxuhC9&#10;9uLXH4hPfvpZ9N17dHa2WA1aytmxQykBCetuoZN2ykIOg8M6X9oq51iZ1JP3v3RdfZSuRl9aPTq3&#10;LFZfiW1GJnJeCWt5JGtpsstZl3ZuOOjd7g4TpzpAzivRSVyG3j/uw52xBSeo/+2xpI40adr/WqHr&#10;dIjLgHUlcqpc1ezBIVuHbkAPC9Iy2KWuANA5u6mW9atiXSwY0fZrr0wc1WGnO9gjZ9xWsHY9dwFo&#10;wS1l2KoqzqVUb42X9SSAM8Fhh8vYG6OxGtl3vlZ2UWBzmlnfhnuGovnuwdRFJnSdV+JcnO7b+2IX&#10;525AG3eou1Sa7MMdp4fnlRhEdM6SQ+Sbz1+d1fvZFXb0wkxgGACqwrF1NrZ4IOeVHOouKgaIplNq&#10;4pS9tVur7oqe1BszWW/3KilccYLsLCkH4NpRUYdjpJ6xOrQcnZLzSrDxJQBsC9FMbHqODJBV8re6&#10;fV2x6N7+aGJPZ3JuxUbS7miLKnd1Jj2UNkEwXLWxKYpaS6NiKXuCzFiJ7GwSg34Gd+0+tRvWLi1l&#10;WOxlN00WYe1bmN04tXZ/AGylrZ50ncUVODFiRu7N2ag601LOVp22nPM8HLvBpWd/cFx2pUlPZ2eh&#10;hUFprzhv2lWTdTokJThh3Q+iD7BXXfcMRjV2UZ1iIEOwXaz9xL7oSNv14WzSddgMK+8XyRpww/pY&#10;hMMl5brVi4ul4UGnWx3ecn53JjOT4go5tFKxlvUzWFnNGS7jXDfegL165pw458Fj81wX45hIoZh0&#10;iGC+kWe2xvmf74kLP0WHfoIuxSE67tXB2PMytuqujUlDWmyXMHuX4wJ0aHWEuG+THTWcxc6t7dgd&#10;C35wyFZV50x+E6czWA/l3ySueDeLptjrBs6jHadWzea8ErCeTqB2uwHdIf2wlL/S7FeClyrXoUPY&#10;NzupZEmwM3sy58t5JbM4O9LM++ytOh3oPX2ATJyiVyaDVWdiH6XhsfNcSr167i07T3ifezGFf5/C&#10;Hk8AkzgrcDaObwUysPap0Zwx85/nlTSmE9QXrehYaXfsBGgBe88ygKbd4b6moiMN9EmvNgeZFovN&#10;xOmehkxIkzoVTFoDlhdjON/RQkcTxRZgSblfja4fQgbGuKRrs/Bm7T392G70smfTwgbW0sCyeKCW&#10;e5Y+dtGpS2MJPlA7vooBFxOnlejZSvSKhTSys6y4pTcLMuyAVo9IA1WH/Jo0tQDAcRdJJ3TfYHZx&#10;LUVvOPO0+up1GbQwOFYDNllw7MJYjS1bgh6tPROnln/LcQHcoxS6BqotAJSm2C7Oeu+Tsym1kM70&#10;/BMWxdgro7HsibGQbleWFnWOOsN/X3A2sgmGcK5pzmt6ejRnN61/ZjRqwV0zrAzmu6zKNWFkIMZO&#10;SnGgAU9lXZomGTWkhpb6aI6MKVziOf2rGpNAYnJlGf2XnXTKEfLqfLHtr45EP7h/8DHwG75LJ3ug&#10;XhG3eWZLcdhNdGTi38Qpus0iHZlcrHCfbBdg6svGTPjXIasz9CexdRarzgQbS6VlMUYjsmVCXspW&#10;O5vn4svMA5vORc9LCb3woaGYCRYzKGMxrkUddqxL7SamkSK4CPuS1G78TYc/9SH2z/Eh5fx++O91&#10;+Es16PYKdMFEME4x52mqZ4HPmcW9ZUGkRVOc+9LOiijPQER1QW9zZg24yEJgcKzGIIbJkdXonx1d&#10;MZPvMKlvIZ8Y1TlDBkLE+gZ+m7HlYtrGQ/i2EXzQwJpaDJAFGdiVtC3omuxA5j5XX9wdo+yDGHoc&#10;LC0l2MHXh+LEd4cSa58E/jvw3mh0XLk2sbjfWcc5G0G+T35pe6zQXqLbG7DDJv6zy5v79TnE+uqV&#10;GtbAxKkUvZ71VnwDZ5TpK8xjP7rAjIu1xfiCtchQSVd5IUhjASy+hjOjpyJ7mThlD/VNFoGLO07G&#10;dvCdxZzZ3Cd9GTEmunEWcizlpsF5i0VXcyb3vnMgxh7fxRlaXihsZt30mbwmYVuc0VjBOZ1hoTQ6&#10;xkI1/cRZ4ESTKto/OzW0oxb/TEJeTG4aELRgO+n2xZTYpXKDS/iOJtWdaWliZo77xXsneI/43I51&#10;kZGk4wHwx4ngBPaoWv3Mnk1H/mbiD2pvpZfNUTuuq9/PmdJnlXIxWYBY5yxAPeTPWiShHM/mrNaB&#10;K0uRhWJ0vvNiMwC7viF9WtmZsivWz+EMScVtQMmgrT6PBWvzrlmH7z2SPngGfA/55na26avrsy/n&#10;pwHh/hdMgg5HwylLo4U9FadL3T6RS+pyC6ir7xhMdg+L1u26sWvOGad9YPg28Jk02MYWMhjHeTZx&#10;OgObIkOBTC+zOUMt7I2Y8/CsszynnPki9K1Fcq3qG/x1cVDGPCxKMHGKXqnG15OO2XuSMWLDC/9B&#10;0WssZS3/b4Hf2NujcfCr22P8brAS61ZkIlO9AZbX7zbgbuGEHRvin4z1KIP6CeAC16STMytVbwk4&#10;bSqvUxZNoNv1ZPdYFrMgN5PRIYc724wpWXBf5vdpu7x4Hikjx+7dG3e/f3Vs5tml7jdWlfiEn81n&#10;LstY1hJ02dILVuZ5n8MZN15jB7X2UwrdSu04MpSMStoFMRL6whhaGeujTGc8gP3yMubWddu2+Oh3&#10;f5bdpl5vf3Z3Bom9V22Exaal2DkT3cb0tP8WCU/gp13Giy7pjinHgn9vHIpVT+2KTuNK4kfkfAZr&#10;5xiiI7Frymwmji/oyRmvzrYv4dw3ojv6HxmMQa51YPsV91hkzb3pMyJT0kf3PzGSRTgW3m19dS+6&#10;bFPUgr1NdBkYT/zA+a5h76u515kmnMST7KOjS9yXnIXKuSxHLqp5Xfsjx8b7P/ssPv7JIxl7k5bZ&#10;z8p5qer087hMIlwMjnxiS5z++dFx9jd2x6kfjMcxjvd41DFbG3KGaBm+hUnGSq6exzbH7he3pH++&#10;Dvt71EfHx8W/ekHc+L2r4o4fXBO3f/+quO7bp8UxyGQxWGgKvlUF9zP83GnxlY/PjW34ICYEnd25&#10;FAyzDPw7+tJI7H51OBM0LWBiYwaOTLHYyWJfC7o2vzsaOz4ey66mDQ8hx/i4MtSVgfXct3K+Z+Gd&#10;/TGKbj35taPiko9Ojy9//cK4+LPz4uzPz4nNb+yIbuRrgH3Y9+qu6LhnOIp5tiL2ePbdQ8jLRvy+&#10;vtjxHDgXf+nMT7fFud/cG/s/OjqKb+ov+PoW1LlufJ/FDvoKleioi585EN/7/Y/jps+fjalfwWaj&#10;O6YYbwTv26V5xKmH4lXsmR2env9kFGJdviTe5Pzb9W3idOHFa2LXa7tj8LltGSPo1zdjvfShXUdt&#10;/9K7+jMB7xgyu5jX3DeQBX2VyNwMzlrGOM7BVzEpxNmdqHzKUIBOVqa0qatuxwY9tCPlVba3VfiJ&#10;M2/sz5j2bM7EkZ4BnjNZOtjHaeovzosMg1uuG4v/+qc/yPj23/7jP8XF7z8WbV8ZTiabEtb0SPTe&#10;l05dFTOxP+I2GYosTFJviE1NSFmMVgzekM7aggVjgUey31K+S8e6Bh9jATphHrJgoiwTOuiKKq7W&#10;zW1x3sN74oZ3r0DHD+Ue2L3obHm7yZzhPJ3zkP4ceskY9yyTV+g0aV61D1mw5HlgH2ejU0oWV8ac&#10;ttLovhKM+NChjlPuy9c4TkP6WQtNDnecivNN3hdpa49bHPP2dsXRr2+Jne+PZ8f/BjDsGmyPBS3q&#10;ZxuDVrFXnokJyKqzYB3vIAtQjqMzxs0zmmCsw39uO31FNGLP3Qd12kyexyK+OfguNdgK5+waP05s&#10;8uBQFOkPo9tNuBwJxpmJPJhkXXB1T1JirwEvr0WObAyymaGRM13BXmnXZnA/k7QpfEYmTo9fFPOu&#10;X5cj9TY+i41DBo1rL/Hi/ca1szGI/5dVUfY4czDN4H0Zi9zjOdzrZAuWuQ8TXSa2pOktjHgAD5g4&#10;5bWl2Lpi5WNTa9Rd1pMFPca3slhRvxJZ0AfKxKnFiGBmG4Yq8ImMwYq1/DftQo6PQ8aVU+VB1kTj&#10;Dc5gt+jJtc9O8PPxE3itciV7mXGDcjCE3XylCyvB7i1ZZG2iP1lA+SybiKZyTqRmL+V3i8BNvlkA&#10;bzyghNcYp2gycYrNKuO5HbE4GZtqXHuOcSrOnQxGxribOHdHvXVsjL+8PYs2kukI/SKz1RSxoDrD&#10;s4xddsSUzUlioWW34IeBPyzkypGRyKcMSjkz3rXVXzY2Aw6dx96vfH0sluBHdF7YHV+MlQHD2thm&#10;AWYnOl7cUcP5dnxQ4nhlEd/amI1rpB8oTfyWJ8bjhGe2pi9pUZ1+lHHxngf744SPh+O4d8Hf4u53&#10;hmLfK0Ox9ZmhGAWXjzyNPUHvtrM+7lkWYIq3uZKZRj+LdWy2EYj/b8CeN7LPzeiC5uPBG9yf+aUa&#10;/C9jjzW7uPhemVHN41T1FthLqlkf9YPzil2DzB2trM3i/px7eiihWuu4Iu7dwuXJxnQ4X3PQyRZy&#10;6IP7zPVjyBf/b3yglL2oRIda5GnswNihbEY25tWxX5PABIXiR/QO/6Zs2V0sJrCYq/oa/GF0eQfr&#10;beGrzVmO/rBQoR6ZrMO/6zBWhx63m9wmFPNUFoGXI68ZA2TtyjgPs/cuSCprmxkmIBf6atkghw6p&#10;dU15/jL0YNVIgT0pZ+liP0eeQadtfn1/dD+1OVZxiNc+OpSVSwsBJU04k2Z1F+NQrsWw9PI3Acv6&#10;hzk0OI5W2lk14wDYL53ZnYEzEz12/5k4tbtBqpgmDvy6x7dH2R1jCUqaDy4ESG/MjjzByWwTmQIQ&#10;FKut2M6xcMGm8Tk6oJc/enz887/8n/jlL/89fvMvfhGdt+9MXvMiFmoO9yhNovSlzguTfqAcxeEM&#10;q1wcFtpZIZU4IXNwoLKTx6A0ynIagiIdXuvOudF9W1/UPDQS1TfiMCGImdQx646TseyERXHqE7ti&#10;412jWYmUlGg6JwJWNl66Xqs0rQxNw2JAQ8cIRaCy0PmYxt8EWm7gHO51zgqrgFuiFyV95G2DCeQE&#10;YEfwvAayk3aMtbJ6X77o7FhCKDQ0dtKtvmhVHPW1HTH6zmhywEtjINDvQ6kL/s2KtyE8OoCTrt8Y&#10;MzjcFQY3MCRm06X6KUUoTJw2SFlj8AkF5X4YiJb6xrVTYTVcjXOCMFtVtO6e/pzfcGQKpEpzTUzx&#10;oHhfAOglCOtqjJuOlYZBmt62+4aiCUVbjXI6nDidfA2GBWDQitKQ/tS5jsOvAHhRCsuQw4VcDt0+&#10;TAXkT/++zMQ+Rqv7/oGkbXQmmIkwk82u8WQUlh2nUuqWoLSlMjARquOrY2BnTgnyYdeEiVMDyg7V&#10;rsAhMuFqx6kUD5XsvTSYOl1SIqr05H43sFHG3wyEC5x0mjMY7V4buN7eEStQrJk4FfAIDtlD/70Y&#10;5WIXqPs6C6VRisKp4B6l6q3kAOtw2+0hVa90jVYl26Ju4tTkrdVfdrJoCO0iskqzBkM/i2euRK6L&#10;2GuDRc5fKEIReh5nImszkNF1D22LnW/sSUq8StZfYzfhcp5fY8FZK3T/GRham/TADrFu3tsZy1FQ&#10;VuNIG6JCc5aBFULZuSIFFcqzpLMigzc9OMpLnh6Jrit7ouP6DTnLxplHdle039wXczEqnV9eH3Uo&#10;VffDM6YsalgM9EsnJDWDDo2zqJx5tea+wWjmGXNuMWep5/7+OPXT0Tj2vUNGBeNy4NWhpOc1YTaI&#10;rIwiQ70AFWkRKgF3KjyTpnYvCBSkoaxhfZuRE5OnjZzlxuGmaN4xN+fZWQVjUKqO9a7ne5NOjb0Q&#10;hJTruKJYF+9fHGvRBYtR7ovY46T4uJ1nRWmXo4/qjgOQbVkQdZvnRTNAsJF7bwLYTsVw29En9ZSO&#10;gM6MVL0t/Nuiq9fF+js2xIYHN6IvB2Lv0ztix/3HxGmP7Yij3zs2unBinEfYCRD1nOx+bTiGXxyJ&#10;AS7Pv0Pnz3pzW3zy02fi3I8eTJrRMvS3M5TX3tsfl366L+750Zfj/h/fHDd//7q48juXxHFfOy16&#10;n9uUlUz7XtkUKx8fy8Tp7LuGYs697Oe9gzlouzCvZDgu/HQ7ztbROHljMdXAAHJ0mKpXKgaLPCaY&#10;zOLZ2tENz3zjivjTX/w8PvjdH8fce7bGLJ0b9j8dH5yBdFgFNoccKPWVc67LTc4lJSN/UxexX8N3&#10;D8eet47mOTfns/ZxLcM2rcCWGPTeiG3agG3azLNIE9R04ZqoORsHBbtyhJ1K6n0doJNwvqyexGkx&#10;cSqA86zpaDWcvDR6Ht2Gs7k1JrFXHVesjWrkP7tfef9MPifnlfDsdsfaSWQSUoown/nLz5wS//7L&#10;f8rE6V//wz/FpR8+HvNwqnTSZn9lICZzTdRpwlZYnGA34WHZruKsWzlacXBRTE0nfF0GOqQpsWO+&#10;cUtbLL2hN5rUqchaBjwt8lhfn0Flg2cLjlkQT398d7z9ow9xCPclveY0dE0Zsl6CHGbi9JSV+fy5&#10;Btx7dpzy7Nl5gi4TWAp+ZqETpeu1MCLnlXAvtTpB2CG7hu3wdwaKAaPprKVBnpk4Glb/CmKcA1UC&#10;SJRO7eh3tsXm9zdhq8YK1aPYqOw2fRVbxe853w9Hw8B24ylLk4pG+5uJU/UDOtngVwaJeSbpNqRi&#10;Ue4M5gsEK1lXqcDt7Co2eYFcLL67Pyqw9SXoRxMbBnrruSrQY/PRR0OvY6sAQkuxK9LuzHtkOJqc&#10;V3IPegcA7szdMu7JeSU6Qc6vGH9l+It5JasMIj5ZSJrm79g9nR4vi4cG+Oy56MNMvljhh16R2ti1&#10;Kua+pUlJ2h3sQHb2LqnCiQAIYwecOZLzuNk7A1JH4BwI8oqxF87qtHrUhF7OdmFt6rVf6DsrOsuG&#10;sGMAXFklZmI/LD6QSi1n+rLXycKBrHUgR5X3DxdYLzjH7nsJulnanaScQxZkoSgZbYsiZKByJfcK&#10;npPK0mrUL1gSeD4pd3NkArbJ55Li0yCi87athpXidY6JU9ZTZ1cZsthuMp8jXpzFusziM6S7XfPE&#10;5jj44Skx/tyWKGX/xIZT0Q12wghyU29wPiee1Z2MD1M4v8vQVXbj23FqEVg6Sdor7q8C5yFpV1iP&#10;0kWVUcv9dJswemksunCCFqK/l4CXrB7tYq+l6u0CM7nf7eetzgTDYYaECtY26XDAmg04twbs1jyw&#10;I654/6oYPb83AyliRIupdBS7Llsbp368Iy782lic/dFgnPL+UBzzutTyg7H9ueHYgK6qG26JEmyg&#10;CfMs3uIyEVTKPluY1dDfGHM5/3NxiOezN/U8Tz14zpkgzsJPR4h1yA40HCJlrB6b4lxAC8d0qKr4&#10;PZMQPH8jciPFt06y1DsVS6uiYhUyhA5wFqEVqZ4hdfkk9ulI5M/uE+dv1qGL/ZtjAcR90u24J+Ia&#10;aXhK2T9n5IkzkpEGuVW/mzh1v3WMp7HnOuX12ML1j3Pu0LEmrE1g5bwSZMR5oO3oBB3hxbeiG87H&#10;eeZsTxRT8ZnaH6m5TdSUbGrPQjN9D4PnUvXa7VwFVjZgbqDcrsUy9iypLZ1pfu6qGLbw6HDi9FHs&#10;B/hBuiKLI3Uky/lMq/prkW+reKVJXXDcwpjPutdxL03Ih4VdDdhz7U21gQ2eafFVPBc4dT7Ppj6Z&#10;xbNIE96ADm1Eji14s7CxE1k18Ln6KTDvA0PRfv36TJjox5gom3dgfizkffOwmS18RzHyJC2STDpS&#10;VEmL3MQa1IDxMlGPLk89wzOKeTqPXZj4YP7TozlnyMS4eNIAnP/eceLiGHsBfYaesotsOa+TdrOX&#10;e5emehZ4066oOe6bQUv0ll0Cniu7iupPXJIJrkbuq4N1t+NKrFzCd5SAv6R7snPWoh6xdYN2jn9T&#10;xhu4z35w2+43cUSfHQZj4HuCY1pu3ZhFPAZ6LB4xcWqnuPKrLajua8o5ot5PJhfQiSXaLtas7rhF&#10;WQw4hfVyJIaJ0yme4Zs2JPbV55CC3wBdAzqo2aI+5M3L/ViGP+a8JAsjTcTb+WqgMKkY0Sfaz0nY&#10;HX1Juz5NmpqQNhBQjZ21SyBZb5D1ptNXRPWGxpjJ3/QBnOeW7EjgnQbuzY5FE6dV65uiZG55lC+o&#10;LATC8DGkwJJpQWxtgKyGZ5NeT0pvda4FI0nTx3l3hpcFM9oWqT8NAtpNLqZNbAvGbR5rSZxhJ63z&#10;DsXCXtqPDH5yNiw2tJp9EBsmu5Rz35ybfyIY+1iw9kF+nvK10Rh+ZqiAiXlfw8VrYvW9A7ER7N11&#10;e3/Ucm7r8CWz+h09md0fhxKndumL/TvA83PxDzpYcztFfI++glR9cy9Zk3Z4Hb5gwzFgMhPH+BgW&#10;mBrI0key49mCOsc6GPBazPnp4EyWW2zF8yXGca9YI30bad4Lcwx7svtYFpGtr+6M4ad2x0z2yuS4&#10;RWT6TNN5vzSqdqjKxmOxsF3t6mD9tznIrzSLBouz62dLe/r3JlwtFNeXzPXkdV51/L1KKtz+5pSD&#10;OVwWhfs5BjOTWhYZnch9VfL8S5HRFjCc58MCh9J985PO3kLaLFQCE2TFfzd+/KFAnJ0NFlnYEeBs&#10;+tR1YDeD5p71WbxfDNyKrdL31QfW1y3MOG3IhGkmTg2I8b1T0X92cmvLc1wJe13HzxW39yWzjZ2h&#10;Bn4P++YGffXV9dkNJG9AhoZfsnt9KBqxRc2Xr01a1Kn4/BPBzHbWGgswkWZsYC541j3MZOwLI7Hi&#10;kaGoYg+kUnfkQu4nvsFE9FwJsrIBrG/Aew4y0AgeNyBXhj2RbUDmA9fT4s1GzmjjPvbBZAPPLPOU&#10;spj00ej/WejwSciQn1tvQulQ4tQYioXoa18sFPcZY9n31e2x8ebe7MaYwzkv51nqbh3IYnz1TCZO&#10;kSP1xQTOvnGRZDi7ZSAD7J3bOqNoIef56KUZiNfnmQL+zsQ0cqPMlCPbxo8mIB92GBWhUwzma0/t&#10;fjBxqu+t3V3xlaE445l9sfr0pYXiILEyZ8wYRCV6u+bhkVh5H2dqL3oR7DCTfSgw5XBPrKXJTIuv&#10;xYHSHjonOal+kQ9HYuibaE8tUNBn8zLmNve2bfHh7/7sEFXvL+O+Vy6MUvziqScsT9aQMs5MFmPr&#10;c/E9s7BdGdvju9uw4+3YC4umZn0FfPz4jujAdlsUauJ0OrZLX88Yogkqi1ylCpbW30Id5046i9zO&#10;wD4wU889/bH07oFYYOIUXWLhi7FLY5gmUFc9MR7jr+2LoQeG0983Hulcff2qYvS/yUFn4Yl5C4W8&#10;7Bv7mHSwPJNJATttS7DdLffvj5d/+E48/dlVseCC1QVKZTEo95R7rb7hOYtuHYrjv3owzv1sX5z9&#10;tW1x7FvDsRd/Ye3dG2M231mG3FfhT09FduZwjT23NTY9PRarHhgEL2zCHz81LvnV8+OmTJxeHbd8&#10;79K47FsHYxe+hvOWTZxWI1O7Xzk1rnzrYAxhM200kKWt9d6haOUsDXKGdr1qkwG+DP9vzKD4KuN6&#10;2CRwlnK9+b3R2P7xWBz/Ib7PXf3J8iQmsWjW/ZNm1GaNAfyhY17ZExeCxa/66vlxydfPi3O/cW7s&#10;fPdArGSd12Ivd724JZY8PBZF6HATw7IAWJDQhI4fk86X5z/lw9E459MdcfY3jooNL++JKdeC/zmn&#10;6fu7hhesTXaAOejWA3ePx0c/eS6u/Oj+mMzzVvJZU0xk4et9sT+eMfcMuZjC51goof7M5IfFfnyO&#10;/nzXGctjyws7wUA7Yznr1O1M00yqD6U8tiA3FkyaOF2PPPU/WBj50wHenKZviQ6S5tPkvQUvFrEY&#10;V5uEfJq48TvsClxxU38senhHyr2FAAsvRyexFsZIJ3NNEwfzbyY1Hbc2nXVWr3ufqy8biN/47Q/j&#10;l7/8ZSZOL3j/0Wi9dSTnZFq0nSwrPPdsE5UmRjifFjxajGacSqr9bBQ6cWlM9Pk9b/pKfMccbRQ4&#10;b9kFK7Ohow55KD95aep946LqjQbO+nb06olP740q7rMEvWSjh8V7YobpYJ852FF9M5/9CM65ZzUp&#10;QsGi6iSLpyewTu7jNGxa6WhnzJ5bFj34Dc2PjBSKrfXX+SxtrfTvxXyOOM77LEa2lUFZTMq2zI1W&#10;MPCuFzbFlg82xfBbBXYqR8D1gg+TQp1L25M63HjyVwai9ILubHrSRzuMOdT7xv+a8T0b0E1Jy815&#10;tynJ5K2zsWt4ZrG8hd/NF3XHioeGYga4JDt3ka0JYPpZ56zO4rjGK9fl+el+pmADpemdy/ly1rod&#10;p3ZHz+BZj8A+lGDrjIGISTsvWJVFOBZqys7wn+3lYRtqgc0y/IVsDnp2JLouWp14xy5NmYRkxXA0&#10;jTjFWEhS9XLZJCSri4l0u4SLsVEWTprAc6yNiUmTaeZHjCWYEC9lfWpNCKHvq0eQHbCELAOJBVw/&#10;/l/7P4u9NXFqUY8+rxh+8RXdOcNY2vyMhbGeFnQrg8kgxdpayOTfLAKs72uJav6emMjzAkYqR5bV&#10;x8btxRe+15iDCVYLtkrBPkXgkxowS9oqdFeZ54bvs6hIdg9jEBa82TRVf1lv7H3rqNj49HjS6EvV&#10;66ieyZydSej8LLZIDM+ZPstkXnuUdtfE8pvwDTgXMpcWaR9ZXzGhPkZiInFnVyFxuui2DdH9+liO&#10;f2q/sDuTpuZljFtZAJhJvOvAHay7cez0N40ZgOXFa7l+O/HRsM+NnO2VUoSjh2TUqkE+TYC2Iyf7&#10;3x2NEz4ayfj28WDu47EhFqDIBiPTQjYHPTYY846az561ZQGfcW19JX9aeKtsWxzdxNk+HONusgMV&#10;HeFMbs9rDdi0gX0VB5o4dZ9nslZVfXwGZ0eGmyr0QyZOweCVYnnjceZUlLv5YPMF+CbjHYXiWT6v&#10;HL/bubp2nJqLcFxGCftdO9qeLCL6RrLTVesvoUuS8YWfzjk17jOL/dVnK/ha6Fx0ifNNU67UGex5&#10;G3ZlCb5yFr6ydo4HaUF/mR+bhYwYd2jDF7GoKuca87zmKPW7bNKsRAdXb2nL3J85HGMG09HDflel&#10;MS2xNTjaYtVkKnEdWEd9pZqTl8Vi8K/jZb606c0DsfqZrUmzIl1EOvJWUSAYOpYLMCyr7+6PHq7+&#10;+/tj5NHBWMpNTedmygBk2cmCYbF7xW436U/tAJVaRie56eCiGHxkE4BhJKsR6jjgzjmdaKv3pTgn&#10;KC0rczKQBti1O8SK2iIBFMrqqFs2xf/5h19kI89v/PlfRsdtO9IBlj7ULp4jMJQmTssRjqymQCEk&#10;rZ/BYg6iMxR0cGahADN4rgL3ELqJOvYI1Npr16aCb8KpquTQm3jVqBiQ7AR8jmFIF924IQOeFTxz&#10;50lLovUUhJDPOJK/mdCSHsKKOZ//cMepYFjKp6SRQaHMQii2PHBsLDnQh0JpiAEEYCZgKhOnCoyf&#10;haDY2j5Tp49DLnVGGeDBzhn59CtwnpecsyJnnDpvrf8NQL6JUxS6hkWKmUF+tgMkp6EMDNp4wKtP&#10;XRaVGEyTpgbMNCoa4XqMVDNGp5TXWhVlQNyEuIlTaWIqcULsXLLyfB3Kw3lvzprKahNkQEdAeisr&#10;RBff15+J08UGwx4dibaHhqPtfhxbwGIpIMBu1ZkYu8nssY5v+w0bogElufgrvTGCYbFrzgrWRcjg&#10;Un7qnFmhI/97VudgdNY9g4yiQOoA4QYRqgT97InVnrO4d2fXlq4odJyWmOhkD+3kVAZMFpcCOjqO&#10;X5zBaA9kJU5UOpkYhVoOiEF6HaSqXpQdciA9QXarrmuIEpRGKX/TkTaB6cBi5dzEqECmbnNrrDG5&#10;zJ5OuA75BvjrAOgcmOw0cVp3EoBBmcCZqsRZrd2FYdN54jU6UBoQDVX5XpxW5CADsBo+DIxzZ2Zq&#10;cPgsA8bVV2PwXfuLcTBYU52AKRx+jZIVGiaG3ZuBJ3fGtld3xkJkwuo8z6tt69N1bAyIYWAFoSqs&#10;NJRra6J1R0csB0iaOHIu7UxkQOVSwn1Z/W0VikkVaTyb9s9PMLPKogtAYydnpYP3taDYnI/ahgOy&#10;AKPSyv3Wca8GZxPYqIwxLM7mqeC8Vp/N5wuWkVm7j9dbWYKilFLAGWfHvD6CQzIcB9/BoLw9FCdx&#10;GdxxNpOJU6tR+zEwa2/qzY7hOr6nln21GseKdAsedBSds9XMuW9CGTZhbBo0LjxvHfpHkFio5p+f&#10;QSm7NDQydu5Z0GD1+OJ9i6LnjO5YhDJecEFPLOV5pTafhwJv4P8bjl8RddsWRtXmrqhDnzi7teF0&#10;dMU5awqGASMi8J+KsagbaYsWvrPr8rWx+rbe6H1wY/Q8MRDjT+HYPHNKzEVnbXp6JM9EJ46KidP1&#10;/P9O1mL4heGsYtuIs+SZ2PfcWLz67evj6q89jPEYjBL0o0kKaXMu/WR33PmDK+PeH90Yt/+Q13zn&#10;kjj1s3Ni6MWtsZ312//SWAw+jZ6+czBm3DEYxfcMRRfndgEys+aBgaRtuxBn8MJvHozd7+zM2RIZ&#10;1DCQrZPB70Xo8aweBaQ0nbs6Hvr4wvijv/jNeOtn34nGO8cLFNbqDZ0eHSB0RlaC6UDp8KBrapE1&#10;ndov+Trsg/MrPQ8bkaM9bxzg2TdndfpG55Vgp0xo2Slk1a5dJYN2niID86/vTUaA2TplfK4BEr8j&#10;Z0VgLC1wMSg66VD1qPNK3KvuB+283Zbdd43nrsokmoU23o9sCJPQG9oR6UAbAUHO1VK3Oxv6zAcP&#10;xP/95/9h3jT+9p/+OS776EmcsJFMBktRNoWfU7inYs6nwUVp1aqRjcK8koVZ7OO8Emky7eq0gtQZ&#10;rSVHcdZ5vaBVZ7gVsNd08hJ0ldVs6Kk+AHB/Y8w/MD8ef/+2eOV7bwH0dhfoNJFZg6WlBk8EJFKd&#10;Huq2NemboBcHKEE6es0CAW3xVH4vAUQIHp1XsuKytVH1ME4Q91MoCMGhYG+c85yJE97nrD9pcU1+&#10;SGdWzXmy6vfot7Zm4vQ/zysxSGXHqYlT6dc883Z3SglXybN8Ma9kRU1hXgm6206XVukw+Y7sONX+&#10;IENW7pcDVpuxo23otFnnczYNlt87kEnWIsEi9+acV6vXqzh3865dH4Ov4ADhBC3W5jwxko5Qu4U+&#10;OAZ2wVhl71wug7vOK2k4b3X0P1WYV5KUdcih12ov3n94Xkk66ThA/Th7C6VHMpHG+ptYsChJJ9M5&#10;fVYsG6xKJwjbkvNKxtvTIVVflWXitCWaLl0bU9g7k07ZlYjucl5JdnKtw1axVtI1V2+dm46JHQOF&#10;xGltzGLNjsQWSFlroM6kRIJ47P7cm3szsfPFvBLOsUEsKQgN3IkFZrLGpZtxZNDz1asbcj53sYFi&#10;LqtHlR27VA1AG5jPpKKyxHPaEXYE3z0bh6kW/W3CYhbX1Jv6k7pK2XPGsEkKC8+UJzsqhp7fEUe9&#10;d0xWiVulbdBh+pd7cyZmkXoD2dMJMrCnjZvOPcy/sz9aDnX4ZbIVHeQ8xuwMAjNZZGA1cum88mjk&#10;PPU42xG8sQBnWfo3Zx3OtwAGXb7gVvYbbNJq0gV5qxkEF6zh/QZe+1lnsISFVV3nrCpUjz51IC59&#10;48xYe+bKnFus/bCjTHaGdXdvjNM/HY+zPh6KMz6UWn4oqc/3PTcY258eipEHB6JxvC1KhnFqWTdZ&#10;LjJxKp7F+bHrUVvVPtwYrRvro4Pf5+L4NSI7BknFnmmXxEEGw8Xk3EMt92LiNEcyKEdgmqTX4bJL&#10;xWKLtL1iJOy5vxsoyQvMPiPtFA4QukC6PZ2PTNZv70qa9llgAalKncdv9+NsdIDzSkrAG9PB2pWc&#10;O6n6DCzq8EtpLu2O1Kcm3S1Yqb0EmweumwteknbHzqSkjcPvkHanDZ3gviy5fWMGwsUrSbvDZ9rN&#10;YhBKu2rVtHIktaQjLiyQcS6UM1ncs5x1yvPmvJLEaaxfJk5Hs+NUtp0N2Ix+znQz+23laQV43qCY&#10;51b7X8eaWlnbcczCZM6ov6JA1esMv1rWqJT7snq+hmdfdPHqGACnOt9uLudLmyZVuB0uBnCk7HWm&#10;mHS9PXy3s4+kCG9E9so5UyblTZx2OvqB57bruYOfdlXZ+WYhhvPrnak598vro4ZnrjGwxhkygWZC&#10;xflVXcfMz6RoJ7hArGEi3043g+QmNVtxvvuw/T0vjsUqMIWd893oMRkd2tB7U7ERJnqyINZz59pq&#10;u9l7u4pqcMSV86adc2PuqYVEQCaUuMo4M3ZOi6lNnObYC/UFukXZlt538MnB2PP2SIyyB33oUOnY&#10;mtDbZYcKEU2eqve1BUk77fnb0Jide1J2T1HukP2kHQXXV2P/prBOSfeEzBnIM7lhkm4pvl0d+1DK&#10;2kv1Ll2vleLZbQpOnYcOMIBdwVofnimpP2tgxkRx2k4vPnsaGLYUmy9dcgVrY6K9iv2oYj8svDOp&#10;2oSTbTepRcBZmIjMHuFZQr/V4tfVopcyebWhKYrnlqed9WxazW1hYgX628SptHc1GzjD2kP1GOd+&#10;Cntg4tRiCc+rxQzqHJP9JujFm/Vg2iavkaZowYY4A93EYlJUcf7FxO6NGNki4NXXrIsBzwD+/chj&#10;gzGOXOx5EX0F7jsBnG0g58xPhuOUD8ai6+wVqeNbr+yJHjCXhXy1nNkS1rQa7GKQrsJCEGy39lus&#10;b+dLPevWfNW6mH9tbzIO6RvISqOv4B7MRxevfGwo+l4bizbwTVkX66KPYfJ0fgVnY176IFNZS8e9&#10;mIDTL+w4ah46vjpneCcmZY2PABcY7J6KnBowEaNqF6RYG39xW2x6YV/6t9oPOx/0maaz72lT8IXL&#10;Od8G0So4X8q1ndRFYMQM/PLaw5TTOZ+e783OH85CJk5ZG3V5DX+vWlEbpSOtYbC57gRsIefJJGw5&#10;r7UQQRl17r2B9lX3ovv28Bmsn4lTcalFJrOxyUmPv7ExfdoSWZT4bpPRBuic2VmNL29y0IJR31/u&#10;Z2DjleFZrHvHmSvS982CabGDsteLT+tcdYOE4gXkYTbn2HiFdkTf2uJk6ctX4wOsx9ewy9Q110/X&#10;Nxfz6Ksf9tl70WX68svv608/r+2KnqgDR01h7Wdg+4v43YRAq4k0dJ7JHmMFvt958yvw4SrQVQbZ&#10;MsnofupXeG6RFedHy7Dg2KQqcH0xeM7EqUUDyob+1RzOgCxaFoUb41A3ZMxjVW3qkqpjsT3YbWkV&#10;p7LXdrWJ1da/iO4Dm9rZZExlIzhv5K2x2P/xtlh77bqoAG975pQjWWS0b9OQIWM1UgZq23IUiHt6&#10;9YaYgm7pY63a2avWkWWx99FTooTzob9t4UsJ922sKGecIi8mJUyeTuf5tOsGvudwNZ6wOLqkFmZP&#10;HKHQxvnZdCfnxSQ7z5axKpMh7Kn4p5n17LkN25iMJPWpw5WxTAZcxj5gvx3/UY5My4hmjMHCDGNn&#10;xtAMwmbilLXXzyvmWY25td22Nd7/7Z9mLO6X//YPcdGDR8dUzpgjO1wDixQTr6HnjOkZ23Pv9Bnm&#10;fwWbjjxNOgH5uk09szk6TsNG890WBkjP+yUTsKyhZ0xdW4SetOBf3NcJBlAvDdzfHz139ceaewZy&#10;llnrzX3RgO5Ycf9gJqkzhsm18qnNMfrG/tjA+2zgmHxgUeIC42wVyGHl9QVK4ZQvk6DaNRNy6HVj&#10;NkdcBVbFf5a2tvHuXfHIrz4W1758MJrAVUdyn4lBfTaLftEt+oSrn90T537jYJz5tR1x6sfjceD1&#10;4djxEmfmVmwaeKYSf7oGXTcdOS6/Yyj2vLolm1EWPzCEzG2N0z4/Iy7/9nlJ1Xv7D66Om757SVz0&#10;rWNi01PDGceb6F7c5vzp4+LUl3ZEL8+rr6Hvb+K4mTXoB9NaVG0sxqTpevBlyUVrkuazi+9ZDeYZ&#10;RYfv+9poxlEcT2FxeyVyKebTNmbhq2cNP9PE6QXvnRyXf3ROXPb5+XHxt86NAx8dF4seH+GMi2Fl&#10;qNgcpdzXdOSkkWcsun0wWtCbQw/15/Mf/+5InP7J1jj767vihK8eF9X3jBd8SDB8xsj8nbV3vuEg&#10;2Oqpz2+I896+MQst5tyA7rBLVdx3eH84A7ln7oHJdeRM2z5DeQOzWrwwdc+CaDtxSYw/szX6eAZj&#10;iSkb4Ju1+Hnz7x5ImbaJx9jNenzF9Xf3x/BDA5nQsIHHokA7s20OUVcbmzVeYIzXIkDZ4erANKvx&#10;JVc9vKUQF0A/zMXXqXEszxViYPxRzp0FBI7dsSPbwqtZvN84a9N5PfH1X3s6/v2X/5pUvee9+3A0&#10;2nHKHpRiE5K5jueZLSYycWqMG1xvU4fd4sYiTYyVc45lxspCds6hSVrjhDJLWOwnq2IjeLQBP94Z&#10;xuU94Cn0Ri2+9lrw6tA9/VGEnVD3N/HMC7Dx4uCp6GL9e7tKHRXjszvLXuYLsWjpXvQhus/uP2OI&#10;XdciEzcdF2VL62M9fqvFyBbvZzwnC9fRlby/hM+bZpEOOl4mLxPklfjnleDG5k2tsfXZsdj23ngM&#10;vjkWva+Oxhp0srFtrz70tB3VJZxj2Q8tTJfNSGYZu+XK7DrF7zHBbNykGbsrpftkYzfspQw5Jay/&#10;eFr2N7F5MffSetaKWPvQYHaNHmEi7SJ8TM6NY2WKuW9HY/Tw3SvAxxbpdj6Cv4D9mguOt1FBRjW7&#10;VaX618+1GK/p+EXRDpaxKHDIgiIwtonTJZ4fZDITpzyLSVT/fw3n1q7w+dob1lc7Xck+mzw1vm2j&#10;jn59CTjRoroS8FXiBTCCiVMLDetYv2bu1efMMUzgBH1KfZ8sQOxmXbAL+sTicjF76VhbFIstwNiO&#10;C8nEKZ85VXztZ4B3jCMtuWBFzON580za3ICfbROaDFjGwk2CmYizgce4Td1GsAa/J9MVV2IkrqSo&#10;5zvSJ0m/ErzD/1tYo9yKtWx8kJXULkWLoZMCnn0woavNmMT+WTjZft3G2Pf2UfhSo9GK3prmWbuw&#10;J2PiR2I7ciQCcpyJe2TURqmKVVWx7JqeTJza6CS9v9jcYszK3qZCfFvc2QkG5eeK+9EPr4/FCuzu&#10;3IvXYI/AL+yvc9Ib0HuyDnah82Qgaj5tWSYeXedMNoI7XJ+qPV1RjlxoC+Zhv/rR644Fqj+dNWNt&#10;Bu7ui3M+HU12l4NvFbpND74xHNufGYpRdPwQ2LwffDyAz2hRbDU4TqYhO07LsdkZ52bt9Ffr0RMt&#10;44eag9i3Bq7Gk5cWGDrYUwtsLZQ+nDg132Z3eU1/MzinNmm8K8E7xY4R4fkzAQxGNGmahf7zuFij&#10;ys1z0y/WnxNPi5+zWIrfJ56xMotaa4daowG/Wjyt35RFpod8bLGcTD0ydzgLOrGTdhq76niY7CxG&#10;LmQzkgmoA/9wxX2FMYAmTm2ycryP801NrmvbW2/tTwr2Gmx8Nuqov42fcc7nXIiOwQcqRc/YACf+&#10;t5tem59jKcCJxonsuNVvyc57z43+E3pkIWdU//hL297YE2sxfOsFvRzgbkBXN0q2C2MipZE3J9/9&#10;EgzzKn7282+9GJZmwFuJXX8eEh8WwOisD4PRKlcpjgyq1aKEex8YBjQMs6hrklZp7iUoIh5YJ9Rq&#10;9lxoDKNBETtG5BS3ytnW7X4Ozl/+4rcSrP36n/23aL1te1ICaVhKWCDnxvjwJk6tyEngh3IwmKyT&#10;aYdFNYrDCsYJhxOngNrJbGwZjn0VCmT+yYuj8/HRqOE+5wCMsjJDB4OFa+SQLbtgVbSiiKbyGXY6&#10;HngShf5Egc7RTtJ00HSwuQzIl1gFhCLI7g823Ay/z+IhHr//QGy9/EDUAnQH7huK6RpYg9E8h4Da&#10;yhI7FjRW0wAH8nXXsA9yM+fMrJXVsRAQfcxXt8fw22PRh2HpBgyZsMwEKg5AH793sV8zEESpHuz0&#10;rMeRSKofE6dePF85h0PKx7ZzccRVHADeCTicOiEaN5Nu0zDGJtnkH++5eX104Hj6mZkA8Z65nH1U&#10;ffqKWIrjt4Lvn4dRmI8hMHHaCniztd9K00rBAABwGobSLkYTpzUo6Y7L1+SspfXOm0MOF2Bsc74i&#10;P7PbFIOvYckqV2TUAI8UMTlHBsfOfZZauJp7V+k7S+SwMyiNTVbvAtA1KmXramMujojt5Dql/z9X&#10;/x3e55n194ESe0fvvQMkQYAkQKKQIIgO9iqS6r1QvXdpRmXUex313kYz0hRp+mjG45mx32S9Gyfr&#10;vbxJ7Hjj3SROfMWv39hxnF2f/XzOj9Tr5I/nAgn8yvPc97nP+Z72PeX8rdwgJbJQI90zSqMWpZf8&#10;3juQD5SPQKNsO04rxqrSzlO+zwSml0FfA90erprZ5gSiq5+ejsXu6SlQ7usMJinT9SiNVQaaNYrc&#10;Z3acmjj1/zrd3Gd2sGJY/GzXxz2y68wusSUaTn5nZ8tyg8kYqobrkUEBFnth0EcqBAM/OiPOBtnz&#10;wZHY9eHeWI9TtQYFk0qJ/cuAAp+ZgFTHgfPpvCwVRwtnxsSpSTQ5/6XsO5PXFQOUMriTRsXEaWWu&#10;5+Qn87EVpd5z63Aar2YcBCt5BacmUtpRaA2cdTszTIC4zlkZtrkGp60RxYQRuAFnGKBcwnNJXSHl&#10;Zc/3xtMQbLxnJE5+PRNX/mw6LgDwX/rj6bjws+k4652pmMeoSLMyhUGZ5N9DKNdG9kOFLjCwcytn&#10;Q2BYrBZ3sHYjhqYJgNE01RjNGJXm/R1RyxlZcwmyDwDIuVEqfRw3B3dbiW33RfW2xuiTqtfEKYZ4&#10;PXvchy4UfK/nWVuRq6ZLB6PxQG9U7mZP2acGHHjn2tq54HnRQC9Hl9g50DDP92JMGnnfyKNjMf7S&#10;eOx4HaP6+lQceudwFOEISFVoJbYzgdoBairus3CODPramTvxNnqbtbIa6cmvL41HfvNCtD8xk/NZ&#10;FrKegxj7G392MB7/e7fH0//Jd+Kpv/pu3P/n2+Pab26ImY8OxE7W7eBbOHnv7c2OU3XSEq5yLudP&#10;WThzDk7g1T+bx3E6EVf99pzofWNPIRGJXPhT3e5MEJ9PmbdK7NEfXh7/93/253j7P/lFLHlsNosn&#10;FllBiZESQKfcGZTkMmkjra5UNpXoBoG2gUadfh2Ubfdtj+M/PDsm39mfDtDEqXklPTjPJj624jQO&#10;4siN4AAJMLYju9Xs50o+uxj7skqnQjvDmi/gXFjkYpAi55Wwv84rqQVMjDwzH+te3JtBg5pLNsZm&#10;nl1q8TMMyHJeTNhZNCJTQhuG2QKcZeh8nbkTj+6Pf/XX/zTnlfzrf/fv4p6v3gJczWXnYi3PXgmo&#10;tgsvuxPsDEAuLZTIognuwQIKOwGTPkpQ6vlEj6yQOhJ5XXdFf2wE6Jnk2/DA9gI9FzrNKnGDq2uP&#10;dMXTn9wab/z+rdjw8IGko5TqU0Cljlli4NfAjmc+k8enqHpZ30ouO21McNjRoa0rwY6WcM7tOB3G&#10;4WpEn+e8EgMGOK06fhb5OHvZzs+lvE+KOwsl1O8VOLU9rOGJz/bHwZ/s+dt5Jdgnu063+28udb3V&#10;o0uR1VbWtB7dI9tDdqwYeD2VOLVbrONqzhbO5xLvAXtq4trEkbPVpG6zq30N56vru2NJu2MF6GL2&#10;fiWyZAFQyal5Jc7Xdl6JTpBdLqfnlbRikxuwVw3oL+WwGHlsApiZwKkHEG95Zjymf8C9v4MDjpMj&#10;brLIw/OXtPJcVpBK4zuGAzQIXnIuqPtbZoAPubPTN6v5+Z3OnQFznSArPpMyx73AobVLUnDcjm6w&#10;s2EJuqRC+4BOM4llJZyOopSsBspNmJjIyMCpIJe/lQGsBZ1So5aJyZA1naC6Xa2s9baoewYMwhql&#10;Y8sZNHhswZt4ReArHWvV4XVJm1g7hA69AHnBFlVgw6S8KcduaXNWg1uUtdPzSqoFpMiX363jVQ9o&#10;X4VseIaWY08MqklBdHpeyRrOoQ54A/tz8NPjceSHZ0Uf4HeJQRX3jr21+M058IXqUZxw1sTAcMnu&#10;juj93lh0ghOa0F9Wj4rLLCpyfnbFxuqoGuSsiAt4jg7uZQh7ZXddH05Qdpuyv84q2cBeb8aG9yI/&#10;rTjbzdeCbTh7rqWJG6lsMmgOZrC7ynkl575/Sbz795+NGbCl80rqWBsDgvVgoqMfF+YDXoK9uvTH&#10;M3EBDtHxDwpzBHe/hUP0ylS07gGbzOBgsm5WiJtYqgCP2FlsF2G7jjC6ouXUvBJncrfwHXX3bC8k&#10;arFXWUTGZbKvDBueZ99gKved80rQE5mcsUpUpwinWdubLBpWkPaBlUy+aTPB7Ekrynm2ot8k2WIw&#10;Q/UusUhnVFpIB9b6P88rMZFnoNe5MlLS5hnVaUHWSzgDzpO2c8qiPCmUa9EpBt51QmW3+XZeiYlT&#10;9EATe24S21Eh0v8v5RzbcapudvZZMZin3qQVuMvgwsrzwd8mI/g+uxdqpK9Ef2Ti1II3z9NcS2Kq&#10;IuRswiDiu5xT7J8FV7vfRwfgm2TXJjgtO8tO2HG6PgtA67Hj7axN130F2ei4i/MDpnE9VrNePncD&#10;GKbn2kEcXe4Z/Nrz7HQWXtTiUFvRX41s2vlmoslgp/O5p/le6cqbwDrF6Om0C/gv3cipHZDODLLj&#10;tJqzWH6kJ/Funh32XmrWldcgo9yb9EcmxwxEVCMrneetT3+g8735TIBnEgS5NHHqdzTxnh0vTMTW&#10;jwuJ01Hwg7NOt4GvOx6bzK5OfRdnzBRjt6TTE7OsZq+Xez84krXYr2auTnETrzMhmBiWNbcC2ir1&#10;GrCYhR7J7iJ2RcaliZoU43w5V6D25CwOgf+bvzMWdkKpw7KQ0XPHPsqs4F56/pQ1sehSv9N14Jkd&#10;w1HH8yzlvpYZIEMGlL2lrLtJul50STP218KeBuSqHZ/KBH0rfqiJ1W7krB9dLf2xASCddX9mAa/Y&#10;WNvJZ8oAVHbLSAaI7L53DzyDBgIsKrF4YDX3JhuRQQht4zLWLjslkRH1kvMbTXolKxJ+haNbZF4x&#10;MGGle3adGsTqqYyStZUFf4TnS/o51tj78ZllRfEz0gfi/2L3anUW6yCmFds2zbdmh3kD+6ENcpZV&#10;Bl+VMfSIGNlk25b7tyd2NihjgsJAzZG3p+KCT6fjsi8LmPvyn07H9b/Ctj00lkUhnWAyO3ikZ7WT&#10;1+InaYwzkDfenNTKp+23OLxF7H/7aLSyB665iVNpUi1SakMHdN08FFs4B1Kor7tu4FRhZmWUW/Xu&#10;v7FDCy4bTOamImyWOFWa2HbORMXm6ixIy30yqK6d0P6wXyvEftg2C4mdZTv97m5szFncy7YCPSh2&#10;0YKhfL/6Coxayx6vQa+Z8MsAD3K9jHU+8+KBLHiq38v+oZ+dzWjw+m99t+7Ec9pZO05rttRHMTpz&#10;ubYRWTUw7eucWWdhkvdrV9Fy7FYXdqh+P5/Lfvl5yt9KbSs+lxTsFnRn8e5wQ9oGfVNnY+dYIc50&#10;Fv1mwQJrz+U9q2dXo8e7TqKf8X31gWUyMDbhmbKDtcB2wU/8ohrOloU36piUq7Tdm2IrcmGRWCZK&#10;WXN9cv3xzad89A38tHN0G/rUxOnaB7GFnPX2u0ajHjwobV4ROLoGXWgswA4dO05NnBorWAtm2oSu&#10;Gnx5KmcVS5mXvgT7dqb25z58Omz02FPjWcS9FH1mgls6TWMsJiKdVeUZc+5z201DySxgLChjHafi&#10;HiYI9ZerOPd2K8m65HzMcb5bXWkBurEUE0w7fjAf0z+ajxM/3x9b7xjO2EstttqZsbVgGGVL/8Iz&#10;Lg626DjnqSmD4ORFYP7xV2ajbb49dly+J45//8JYAobRX1CvZoe+smIMAnnQH3G2rAwcxpSc02vB&#10;3LYX5+Kcd/dG58Wyu2yO+ttGYjN2qoX1tSvEALhnbg3vb3hhJtq+PxcbbkQHKROc86XsaRbn61Ph&#10;V5iQtHBOus0cZ4WelvnE2JkFN7JdSD3trHBHYlVzyQTV8ti++PI//wcZi/ubf/3fxvEH5mIF617C&#10;+VnD2ktDqJ0xlmdMLwOhYNfV7Hn3vduy6G8B/kfx4yb0ZqMZ38CksXR8WczK/WcMkTO+hH2XLt+u&#10;6wb2c+RlbDS2cuipidjIGTYmabFFI3q8E7nQ/5Oe15jBDq6hN3fFns+OZlKrzKIHZMTgqUk6u1Kc&#10;q7iCe0ss6TkUN6gz9EtZ94WcyRU8s+NSah7fE3f++JY4jm/YyPpLF7mA1zgDcRHyp+9awzOd/dUF&#10;cf3vjsXlP98Tl/xkNo5+NB1730e2wZUWJy5/ejpWY1dXgHP6X52Pox+AQfFZNzzvvP2Dce3vroo7&#10;/3hDSNX74F/uiO/+6aa45bdnxxxnbwm6ddFD+KImXN87GHted87jDL7LTIxht00EdmPjJt6dSape&#10;kzGyWFi4KVOLbH4y64x8Nhd7v56L8389F0c+mkl2jyr2TZ/TBF8jNtKOKGeA78B/OueTI3HyRxfG&#10;zT87GXf89sa49Ztr4qJfXhwDYARtqh3A+z/cE83PzmShwBr02BKe08Tj6POTsf+DmWRYueyr+bjy&#10;l/vium8uiOmPz8oiaXGhVJo5ZxZ5txhs041b45aPLo5z3r8qfV+ptGWpSd/d/eF1hQIudLzJEPR1&#10;GXJm55f6wMSpned2rMlaMPPKrpj86HAWeYyzJjYIDeHHWlSbhTv6dmDPvicnYhMyNWZC45Xp2MTP&#10;MnBVUouCv7xXWXssstGuGFsrtTAG+e2/k/P48nyhWIKz0HT2upxtb4OIzSg55/fUuXDWuWNHVoBV&#10;HVGiL/ruTx+Of//v/yb+5b/5t3HtFy9Gw6OzqSedibsY+XNMQjE6ogrsL5a3GCRj3GAIGwFyfiLP&#10;m4UAJk5dW9ZktViR1zfKVvUI9vnl2ah7YEeUcqZkGxRPyFTQc/6G2Hj3aFLSyl6z/Y6ROO+zQ9GI&#10;j2zRo1jL8T0mqdRRyzijdqxnkS52U78tmRu4z6q7dsYVr5yM5p09MYpM9bw6FwsyycZ9IYeLOT9i&#10;mDJs6hI+dzn75ygLZ2BXsM4WgDSiy/bij+//ye7Y+cP52IY9USebPPWywM4Eo4WjaTvBAo3Inmsg&#10;Xkxd70+ezZhfK3rEmdeyT0gDakKxjGfQT0p8wGcsQyd2XLUZXTuVZ1WmEvdMX8OiUX2bZj5DG7Hh&#10;7TmeC2yPzXOOcPszU1GJDJVxZmwIcvZqCbIrpmlCZzeeWBsj+BdTH2PfwLn6BdpQRwN5hi227see&#10;GgcxkTr69mzGtLQJGRvmuUycJo0ydqYEfV+6AXvdB1bEJ62ZxL/hNbJUWRjVCC6QCceEkAxV5fgD&#10;Mg+IxZNVwIQpMmRRbcUsfievr8C3y0YjfEKZhYpYnzXY/hXn9icuEtdbYNdxBT46NkZdtMBcinvK&#10;eaiwi5PXOZJA/LOYPbbZqGGiLWrPxT81vq2ts7jbi39n7AkZ1TeQgcVmHymxV+sneO6QH3MSJtqS&#10;EfNOfEr2wWfVPi3gDGkvtz49F0d/eFYMs642/C1w3zhrq9nX1M/qdPU7OjsTp7KhbKyK/rtGohmb&#10;IQPAGj8fW+Cc1sSu68CdPVUFNhgwl3Zl/JP52Ig+bWVtW9FzDey58W2L/7qwQ55rR9G14bfZvJcs&#10;FyYc3SPWufY4/heyUQGWaUU/7GCfN6Nnmq4ZxM/fEMfQxzf8ajou+nImr0t/hP790FnShcYgmxYn&#10;wds70U/dF/blyCFj6RZHaOe132LLevahAazXDM7LkXQmT72wtzJJ2embvgDyVcceSxFczPldytmo&#10;tYAbTJGNY+DJEvH3+qos5JSxSv/EOIg5AIs6lZv6A44l6okVnKGMcYPBZMvwfNuQ4ii/Us+5+gEs&#10;qZ9ao98GdrCRoMwYAmc/C0x4XfpuXHaGG98RB5sLseO//ZHx6GXN7PA1r9ACBrDrtMW4Ieuavh26&#10;wELZ7DhFDvwsP3cZOKIUeVAniHWNzfvcC5EpsVbGYC2w089EPyZtNefF3I4sLVXn9ca6l6ZjBF/5&#10;DB2I7W/uSQfISq0RjcaTOP1cdozpbOaNISTr+J2Dr7e9MJmtxmXXbknHuVzDwhcr+Cn8KFcf0q44&#10;ExCbeV/9MzPcPAvKgWm7clMahTSGXALjDL7zkM6QcabmShbWbqP1Vw/GP/gvfppg7f/y//rn0fbI&#10;3qTPc3B7HYek8u4dUc13l+hsnDIsdlPmXAsOcw7ARTHYcZH0fhoWq+/4rjIccyu763Eue1hoDcsq&#10;QKkBwUzAonwdotyGAa5hwW3t7+RQXP3l8dj52u4ouncsDf9SjLlUddLb1d05GrU34BynYenKKntp&#10;h63KMKjTiAEZvh4nYKIVI11IUGQw2oQKgpL0h7zHWZMGoYr4vV2C0p4UA3RLUWzdGLrzf3E45r6c&#10;T3AvyLdacwvX1ncLVTkmTp1NdabBSpSc2fdqDGjSzelAoDQ1vnLAt7CPVtAbLHPuiolTq9rLEagS&#10;jLEUGCboBh8eix6EdikgTpCyjH1awf3l7EvA+ZZndsYg39+BMpKmtwUF2wSI0kmyQtPK++UAIUGp&#10;c/DaHuQnCrmRPd7x/mxse28uHeH1ABupeZ3bYKKgn8/r56dO2mYMjEGe5lsxZuytjp2D/4tQzhXc&#10;gzPdSlijEg64gYganQqARRnKupA4rY8OlI5B/WUGk02q6miaVJYKKfccYGJV71hTlGFEskKLfxtg&#10;9PdWuEvJYRGAyVepBwxwG+xsuQ8QyjMvZ408rFY+6/xanayj1HxOb84cWWrClHszcZoGBZmr5F4M&#10;GlUd7MrZcVbt+L7sLuLvWf1+ojCzzS4mZxk4z8wOqjPscEWml/MeO0+sVtaR6wFEHf7srJh9d3fK&#10;xKpM0o/GEoxQMYr+2wTWyYKy0mBWDNREM0rZDj7psOy6MmBkdWkV91tqgAejUoZRMbiz7uSmmASQ&#10;S7nZicPajt5oRV9In+I8mHbOqY6KirEGY2jQKJMhGBUrcmqcr4ZishvV4ItdAu79NgyLVVt1nIUd&#10;T43F1b/EoPx4Os77vNBtaufOfozK3GsmTzEqpwzLEMq1eXcbjnMXSrsljUpW06IwrRY3cdqAA21F&#10;Tit/NxDta8tvH82KI6kns/OGfZKWzJlG1ZzNhotR+NsbY8NZfbHtyuHYcM1wrMUZW8/Z6cf53oCD&#10;1IVRbUQfNh5hz/d253ygRj7H4IPnxNk8SXPIukuLWq8jjtxWc5ZGH9wW0y+Nx9jrk7HjzamkHtLQ&#10;2bk3gH6yCKHtpdmYeGcmjn7mHEXAF+skVc9ph/GaT/bH4799NFqe2oWOnEgazt4ndsbVPzkQj/zl&#10;lnjyr+7l+k7c+6fbcGKuj32f41TwGVLUnPPpoZxXUsaer0EvrX5qKsrZOxMJh9/DoP9wJq799QHe&#10;dyyO/vQ4Z/mUQ5PVoxg8/60eR8+VsI63vn08/v5/+XW8+KcfxJJHp6MRnW8Hpc6qxqpQOYrssi4L&#10;Wcsy3q+cOFM3gTbyvOySTWl8e28eiqM/OIocH4hh7td53DpC3dghK9F7kROpmwZ1fJxXgjxseXoi&#10;6SdqWfM1p+9PI4o+Pu0EmDhdI3Bgn6tOrI8tj/GZrx7I5xBgONfSynQTpqu4JwOxngX/XW3ghc+3&#10;4lowPnvPdPyzf/73v02c3vf1O9H16FxUo/tKAWfqBM/aSgCLQFYaiKTgElxotLkHO+SKtad8/pnY&#10;KivtpfetQE4b0W1DT/Gs6EZnQ9Uhx986CFzt6PcbXzornvjqoeh9YFcmrwXdOk92ta66FuDImlu1&#10;d+ZFhcvud4No6heDZatYE5Oidq8XoWcE58Ud5bH15uFo5jv/48Sp80os8jHA6PwCB7zbKWYXTwXP&#10;WofN6AEYn/hkXxz5yZ6cVyLVzsh7OPDYqNOdpzoLzoxdxDpXI292/proyXklgDQr4CpG67JrpuPK&#10;gWi9B8dTJ5E9NShktb9zNZwx3MrlbPBW7PA65MQKUGeILQLQrkT3FN0wHDU4qz38feoj7uPd2XSq&#10;rfY0cSrtjvO3qpBVHXZtncEE6Vud07n2/m2x87P5GPN9yJ+BRBkRnPGVdHP8Oy8cpGH01wiAV/um&#10;HqlGJ6tfXf8iOybc820N2W1q4iq7/wCuUkBl4lT5UC9y7+oOg68mNU2Yam+csy4DhbQ7tWAfqxrT&#10;KVEu2Df/Jm2n2GcFdiNnZqPXtIe1djHeM5LzWdaw7skggS03YeDfDQAsRlarWF+xgFWG1aPNORPO&#10;7ojCvBLwCHZqKcBWJ6aE5zGhK43jas8X58xuU7+zxcQpe7PGAA16Ywl7YsGbFbQmTrNAgv83cD5P&#10;/ODcpFNc97SJU4AvVxHnQJaTrDg32AWWtLPdpKy2u/872zm3s1npvcjAgecS+a/FScrZLRuRJSt0&#10;uyuSOmngs11ZpCVVb7dBXBwZca4BI2f794BVmsFcdQZPxAfYfZMAzgJ1vpwViHXYC4PCh988GHd+&#10;fn6MIPvSpmYl55Hu6PveWFz41UxcrM360UzarLM/mU7qHWdyz3JZ9NNpgGOKz9NemTDl+7LIxwIC&#10;8GDrrtbCrEKwajO/b2b/W8/GmcV+60hbWKS9yo519sC5LwZ9TJxm9aiJMs7TadpLRxGkg4DtzcSp&#10;Yw3WV0fdbpwu7SD2LmfQigdY+xXo4SWstQnjhpn2qMFWiU0zcYrTLOWOHULOKzGpZqd7o9jYwKR7&#10;di02j32TFtwgqTJmQL/qrm05R93EaXaccfadV5IVpOBVnSBnmdjVtpbfmSy1ktgAaAn/bkAHSCNZ&#10;MdOc+luZXc736IuUiWHBV2IME6fpyILlDTDLRlN+5eYYRQ9JEzv+Kvbvrek49AmO7L046jqe4io+&#10;28Spa2ritJl96jp7XXTfNxbt2HyTp+XoQrFkznDBlinf0iRPvTwJXp2ODTrGPFsldlxGBumITOCI&#10;c+y02/AsmIX7MICiU5hBLfR1PTLdcnIwVmhLeaYm9IV0R8kggMxb5GOwvhKML6WhifNaE6fIQlK3&#10;sedt5/fGFvB43/vz+Z0mGEycJhUwusNZvePIqIkqC0gs+hg0uMrPdejBheA9K899n76PSQEDxsvY&#10;dxOndlrand7M5XqViJP4TDG9ndMGWnQ6/c4afCyxbc6+5PkakLOJVyexC3MxrR5GXzprteMu1h8d&#10;kjrOxKm6331Efg3qVKEvK8BhSVHNd9aqr7AXa3wePn/ZTcOFAJk64pTNbwCXmTBrRp6cM5tyxfm2&#10;00ZaQmkopeta/+I0OAy/gv0uQz7toJclZrFBl1Ofp6/qbPNy9kQZM/im/ZF5oUiZAa9IJWoHtsES&#10;cYH2MVmULETANml/avFNpVeukE4avVQv64rdiZxFAzWey2I7TsHXNfqy2kPWopHvqeaz9BGTMhcd&#10;XM9lh6D+gfT4jUd7otniCrtNkQWpvRun8HV5LvfFKmrpmk2cinsb+N2WB8dOVbODpTNxOhX7Xp+K&#10;sz8qYO3zwdwXfjkdV//KYo/xqGcPDFZISa+9W46ulDq8Hh0vLqndAb6xMMPAEfft99bdMIT8bwu7&#10;0fURajnrFtPKYtSuDr5xKDY+N5n2deMdnOF16Gu7cU0gq7cOrY0V6Bt1gOenDhtt8LEdfG1xjGw4&#10;Wa0ONhFb6tvINpFjJQyocwa6sSkTb87Hkc+PRf8DE4ndVnNmLAZaxfpoA8U4zmn2byZRKzlXpdjE&#10;JXy+rD/aszpk1EIlfbuMc4iflG8D3PiD+nMNBrWxF8v3d2cQsomzraxUcz7W8H0WStvRsoz1WPbk&#10;dMpjJX6LhQZiMn1LK/al9rWbVtlPOmdnpvLd+qbl4+g2bJM+q6wIjpJJPxY7Us732B1UzHd0XWXi&#10;FBvAVbqLM8q91vJv/a/T7Ewldiiivw0m+UziUovqGq7bEoP4IptfK8yB1xfvwyfXN9/40nT66vrs&#10;Jk/FUxaktd6GTkTGW+/ZlsFkCyYtJjYGkIWE6PzmZ6ai6Xn0/4vsoZ/1DtjwpcmoRb6XokOlt84L&#10;f3A5stXMGR5+EjzOmbIop1j9y1myYMtOXqnh7FJ1zrEsWgZjM8ng+THm4YVOsnhCOlGZxywu78C/&#10;2f7+XBZuGEPJWArYdAw5nPliPs75+cHYfMOWZLIqYe2kDzQmo20sQTcYq7EozmToYu6tkDjdEWeC&#10;+Ud5rvZdnTFw6Qi6DVyCjbBza8UFmzIYaJwo8Te6vpG1Uq9ZhL/0Ep5RjM2zj74yH1f+6Dj3MBTl&#10;6nhwfBu6t178B/5PfY7creD30vS24xM1H+mKSvBCOc9r0qeA27GfdsBxdsWFFmsrsyZN1a9+jrT+&#10;xsVMFNTetSOq2Cs7TqVJbnlkd3zxD//TjMX9k//mz7Hj1rH0o+wSFc9K1ZuMStpofS31MD/L8Qc6&#10;btgaqw50JzNPJbI+IL0lvoNUknbyGQCXUSUTp6xpMeukjSi6YnNsypjjVM6flAGpBdkpBEvHow09&#10;In4z6aVfaFHtdmOZb+wCQx6NTehzz6SsNEnLa9zvuztzDr6UgjnT2HOI3Ce2ZP0zwK5sWFDInpU+&#10;OBF7X9oVg7cMRyN61jPvPaZscp/L7kB3fnAUv/jiuOrX+5Jq8WwpFj+Yifk3pqMW2V3GGpg4XczP&#10;BjDq+Bvz2Ulqgm6AZ9v3xaG44fcn446/c3089Jd74sG/3B73/t0b46bfnEgK2TPwNc/gPizonHt9&#10;OtmW9AMH3wLDvKe9nooOztPYuwV64G3gyl7koBKM6r1Wcg/Ojx77fD4OfD0Xl/5yd0xj5+vR4c6v&#10;F6cVc0bbxL3uNTZzjO898fHhuOyzC+KWr66OO357U9zyu2vi8l9flkWh/ezLEN+x/7352PTibM7k&#10;XMi1Gp/COJ/Jn/3c2+GPZuL8H8/GRT+fjxu+ORaX/+biaH9mPhZxTlbg10hhvwAbaeKl86L+mEHe&#10;xp6bK9BLc0+OZUtZYp9yf9inLOJCT5jYK+M8OiJmOa+10GIZe2JM0HEWU8/MxcyHh3I2srKxDT9t&#10;kLXarBxh8y2esohKBhBtkEn5bXaXsb7iUOfnN57Tm/e60EIczrlxA+XeDjkLHzqR7f5X5rI71OR/&#10;9aGu6HiQPUeGMvlm3NlzweXoE/WPo8VydBc/H3jz6vjrv/nvM3F6zY+ex6eYzmYF7dsa1rHhlm1Z&#10;bJ3NHcayxjiv6jTZBnhOY4Tq8yXYrGwMskHo7h2xXIyIrbehaO0NA1GJnq3G1qqvxGP61DYHtfBe&#10;R0lJC17PPR1kzc755HA0oxeXcb+yUNlRalKpmP1qcha/OMRzZZyStTARnIWyyNHwvRPRNN0ZW67b&#10;Gh2vzsWZPEsWgfP5K7HJYhd1pUXaxeCqSrBDOWsndW8JeKgO+7UbPXboZ3sycTr6KTr5g4Ju3oKO&#10;HjbOjT2qYx2zy5Y1cs5pw+XoRnHStzGDQuK0+dzeaOEclILbMlnPWRfTWnAqS9Zq5Ew5ar1+awwj&#10;86vBJWv47KXI3Arkya5Y8VwbNk25Xw9WteCnE5vXgB6zy78SWXIubfkD4xmzsYvWucHek8Xw4hrt&#10;ouPm1vG+fmyljUFpQ/l52p6aPJWuN4v4sPkFG9wTRexlKevluhfjv5WAA8rwa6VQTVpRdLmJ01Ke&#10;uQFc0MaZkpHFQkxHNRlPqACDlY42ZKyoZju2fwj7YKE2f6/EriWToGNbwG+O9bHgJGlxuY9kJUD+&#10;6s/D13wePYb9tDDG4i/nUleA+407G6vVr1h6YgOYvDnq8RcddWKSPWPcfI62Sgy1krMkG4A+gixA&#10;slhpB1aCn8pZszU8g+enWr/RfeZaxN45siTthjYXWzr3pqPojsTgC+wH8u3IwRwDyR4sxybmODoL&#10;LbCnzv7V1y7vq4yNdxY6oqs5+yZOxfhZzDTBOp1qDCrprMDvb4hJ8xMfz8f6+7dnN6++Ww3vk1L7&#10;NDtrCZ8h3mxCh4m1ZLjQx7Yosn4avxM5rEMPr8H2VPN6Z8bLNmDDkDNtL/7pbFz5i+nsNpXl5UIw&#10;99H3pmMXeNz4diZO8VX1V3su648G9q3Bded8y6akX2VhfR04tYGz3YTfK/5vsYgSm95wGWuLTy5L&#10;Ty3rV89+GDcw3p3jflirBvyzxBTiAWSrqKsy18JC/EycInfGwGuRI7Fo1Qx7x3fWsyd2jdrsZ4G7&#10;PqsFo0ktvbszVoJBzSdlrIA903e1AM7vtQC13PeeikElhudznK1svEy5yC518EInOkk714CNaMQu&#10;2PHbgf62iaWOc5djcPh979OTGW8Si7jvxgzEkWXgYOOhFqIUfEd0MOfKRqZ6zxrPLM4zNmvnuiyt&#10;WfzLVX9sbfRj70Y5n2fs/fRojL61L4dmj3CohzAwVn73AUi6uMk6FIFVXY0IpDez+cmJGMS42JXa&#10;jHG1/bj8vA2ZaZYv2EShLdQaFTt5qo70xHoUUcfz81kpuoybU5G1PY6AnzIoWZmOgnLRVrB4tQBf&#10;E686gs0s9s//8FqCtb/6J/8MwLQ7yrkfDYvCO4TB6sBQFHHYdQRVlEl/Z8IMwcmKXBSJlWtWw9nF&#10;ZCBVQ2x34unu1P5HWfTvz0btfdszMGjXqY6IFGfSMZSyiW702msG4zwA2dALs9HAPThEXHpPK+/M&#10;mk+zjgI9eb6dWWXnn0ZHGqXlGJbFGLcylEuTiVPWsfip6QIo4qAbqLR12fWUtsKMu7RncnubLV92&#10;DOU5WBPtAIJzvz4Us4D6HT8oVONsfncuBrgMlDijowtlLui2Ym6RTibCZFWA9I5ZkcP6CKyzGpz7&#10;rsMJWcL6C2w16iYRqvlZhvISYJZi1DZ+d3t0PTeVXWyCBBOtKw2wIeRWW2/BqTFYLJ1o16nuuGYM&#10;i/QkJkNUMs5qkB7Hqr8OlIedmJWX9Mc2KUdxVnTC1r4IsDaBDxDuEyBiUNbymTpmGhY7RbruxSHj&#10;sOZe8VPwbmKvdH9ncqt72E2cWo2rg5tzQXU8ef4W9sZZk9LFyQmu0vEwVe8oBBrTCbVaxKA2iqSU&#10;q2y8BaWBEmTdBAvFOPECchOUJiVcRxN0HbcCBOzak4raQwto9UzUosCskqnj8OnQLgUkJhUwCizp&#10;E7nvyn04O6yHgMRuRwNRGYhGFqUySFpCvs8KIlvjVQxSREtTeYbfh5OygNeYUDagLX3xpgem4hBO&#10;184352Md+1CN4vasLUGeTPyfKW0ncpYVOYCiYoyRznTjfEcMsQ/NpxKnC1G4VrvWGNRXgcr9rmFZ&#10;Wxm9Nw7GDpzMLkBH0higN6TqlOrS7lODJNLqWWXobJoqQdupwK0K2TWtwsk2GeJMkUW3jcbGFyZj&#10;CpCiU1QHoJl7fWdc9vMCTe85PyhcRz7EMXnT2abTMYMzMYFBsWp++FGA8B6MCmuqwnNv1QkaGBNU&#10;TaxnHYalZbYl2uw6nWxE+bPut46kEjVRYEeEjpuFH1Z7SzFQh4xLv5aJ0ytGYgMKuee6kehCl6xD&#10;J23gWov+auS1Dcc2RPUBZJO9SAN1Cc4wIGON+gIgqqNvArWePa/lcw0qDXxnW0y+tDPG3gBkvcMZ&#10;AOhLKb2UfelAX1qIYBe3lILS8dj11gqIcVi2wc4hzsbZnKPHf3l3dD9/IDvmTJy248Bc/sXeuP+P&#10;J+Oxv3dXPPlX98e9f7o9rv/D9XHoxydiK2dNR+HoRwei94W5KAawL3ff0SHL2ENp7Xa/oRM1E1d8&#10;tSuu+83huOq358WG1/YlDe63iVN0uTpcqhznPl/w/L749T/8OJ785t1YAtAyUJbn4nr0DGvkdcYV&#10;XKyDnRhSmZchk+V8p12CaRuQOcFV51WbY/+HB2Pmg0PohpkY5Z63sd/qCWdk6UjLiuDMre3PTrCO&#10;yA8OdKOFDNybVajOO8jvZo+XmRg67QCxvwkw2feNOKcbXj2UQQYBY/+9o1HC51tdZ9WuFJHaDruw&#10;qu4HIKPPVwMCcl7JrePxn/+jr+L/+//7D/Gv/93/Fvf84r3oeHQ+q0edaZOzoVmbVZyhSoGsMokO&#10;zpl0OjnISv774o2xSN3NeVZ/L+A7StEf2rOBO4YS7EktX+F70G/aKZMhTcj6WQ9PxS2fXBkdOC/O&#10;E0iwij6rA4iuwjko4nd2ii5B/hZgh6SQs7ovdRA6yaBZdqWiH62uXYk+dL7lFuRTKtTUM64B9j4r&#10;DVm7Eu0b79FpqkK/6DBIZWxnftve9jj6/q44iBM0+8O5GJd2B+dnu4GpjwqXCcgSzr3zU63Szy4r&#10;O2zUwYBOk8MGduzEaD01r0SqV539NTyPYNf5YVXYsHpsi45z481DWWizSkcmZRTZ5PWrOH92BUmx&#10;6T0MnUqcalvWYrNacPpNnOq0Wnl65v3jGRDu5P/12KmuG7fEOI7c1LszMcz7+nifAYykkuf/XoP8&#10;O4OMAKxtb6HDbtoatSbHWI9ywJ9FVsvYCwPzhcRpAZCqD7NbBzkwAFoM9pBWrxF9uBQbazBTe1kF&#10;CE5WDPSa4C7nlWi/wEA5r0R7ZUKMvxm8tDtN1gP3NmeNALarWct1tw9FGyDUtU82DvEX+MNCMylS&#10;DPrrmNh15b3VbWvOUQZ+hnpN2SpDlj0nJsTc79PzSkp4nQHCMl/Da+vZNwtnpOGTYmk58uG8EosW&#10;7NpRlpxnVYVtOusH58Ts+/ui+8nJAu0mdtRiKysiM8BlYJxzbDWp31WGLu+/fzS6OBNJmXTKCTJZ&#10;UTup3WZt7aoBEzivpPvukcK8EuybAT2LfCzCM0Fu4MgOtW6AeAu6V7ogmTqStsVCH3ETe+CcjPp7&#10;tmeQyaDerJRrvM/O5wbsd/1FfUlBetHPC/NKzsduXcx15H0coTemcz7VzFszsYuf6842+Ydjpb06&#10;lTjNGfp8TwV6qonfSynfhP1yXkkLWMMqagMOBiDskMx5JciYVILus3LurBaTFjmvBD2RzuDaqqiy&#10;IMFOMGTEZHKFv+dyFonzSurBflIgSle+RruP/tHhtKCwbgrbCSY0UVrGs4oRc16Jzo94kd+V8lqD&#10;qNl9ol3gWsxeqHNPJ07VuQ33bo9+9sDCKjtNnXOoHje47hyyGjCiezOITm/k/yb37Wp3XokFltIi&#10;1aK3cl4Jz20XwCr0sJ1H4ujqYXCcgQXsuwGVcrE+Zyc7utCxGzmf09hLMYPsDUd/OBub7MJGXpv5&#10;u0lZ8YJ0/Q2ch1Zwd9c566OH89LK2negQ5pvGcku00Z+OjvZQsISvn/7sztTF/SBlzuUSeyFgRiZ&#10;PiwMs1pebNODT7UDO977+lw0YOOlVLcboIk9trvedU6aMGxkK3pR5gq7IEzmSs9aznfrDJvsq+F1&#10;Jk7FmgbYOi7cEMP6BfgDdnubCBJbZjLBRCM4UnsyY+L0nbnsvN+I3vK+TYisAKfo2EqBnDOPea6s&#10;MOdeFnImy8A0Jk4b1EnaEvbUhE5Sx6mjkOGk6PV3+hn89P8yJDgiZPLliTj209nY/elsds2YvOi4&#10;bThfU4ucO27BxOlpxgF1kMlwO+Ic42JCywSyV5mJOT5/BevhPDxtQM4mRX/IftDFWutUW1yjLKWz&#10;zdUqvsGPbUb+1AfO7bRQzqIpi4osNsnEqc48Z0IKvFXYRse02Gldqr+mnuOycKCCc1B9qWeiP2nX&#10;7Y6VZcBkTzH2RxxSgy5MOmWDHuy1gRWTOknZrt+iruLfJV2FxGktz+5zZ6Eln2uyqAQ7YtBUjOqZ&#10;NcGvnk4beLgrMW2brALzrMs2sAHrI9Wnwa/cf22GwRR0SyPnYctDY3kOZB+Z4aeYeg49dfiDv8Xb&#10;6rHLvp6JA++jK2/EdrB2O5HdYd6zBBtVgp1ced947n92CLNfifEt1kXepMlfjJ2pYB9O+wXqz1Z8&#10;he4n0AG3DkfXUxMxojzeP5IJPX2MnHWKn1FzoDsLRRew/hXohmZsslTfrfjZ5f3oMDBc2gbkU59G&#10;30abY8JU21bK3lsQvh0//9CPjsXwE3Pp08vQo8+0GPlNDMtnl+J3G2Cy4KARXWtwcTWfb5BYyuk6&#10;zxi/K/Uc4n/WsA/a1WSE0G/gMmDoDNJl+kzce+3h7ljNvtmpqr46U5xloB+MYdKh8+7RqJyRape9&#10;4v3OTq3gZ8nBnijGxiZWUEa2NeVcZ/3SClkFWF99VoPgrvvpQFqF5wFZXsS6N105kL6vgVPfmwVY&#10;fJ4zrkvXVxeo/9AHzquXLUy/JwukuNo5k/rcdpaKdwz8WmSmb97PJQbXZ/dvFkCPfzgbNdcO5viV&#10;NnR8DXbVdXTOqTEAYwHOgzNxagDaWIGzTg0Yj77gWKHNsYi1WY7dycJs3ruIz/D1mx19wP4ae7Dz&#10;285udbTxEoO4C8EFxo/qtX970Dvo/G87Tnl+8bUBtyV8nsnNpcijsahRMOlWLgu/jaUYUxn7bC47&#10;Ts/+6mBswP8woLYCn24ZdkfaeJnWpKu3g9T5bNocg4Um6e2WW/n4VGzjuUycio2WGnNARxgLsujQ&#10;2JBFcuqbtfjMu96aY914bmTMmFIF+MZA68BzM3Hio8MxiL0xcG6hbZ0yx55nVwTykh092iIw+ron&#10;sKEWqvD3cvRudrqDn5IqHH1YIlMce+Peijez8wi8nUwH6IcScGQ9Nnbstflox3aVsF6lqSvn4/N/&#10;8PczFvef/GdfRt/Vw5wHnpnnkKI7qXlZE2Va/8jvs9Ckkc9oAzuvQE9pP1qfmYteMHbtiUKXd1I0&#10;8swmkpfIGsFrStSf2Ko6cNjQi1MxiJ0ceHIixw0ZizRQbbJMHdLH2llwpS4YxoaNYb+G39gTez45&#10;K9ZdPZCybhOG+N8xAzYR2GW5lHtdhm43cSqdowWNGQvh+6WJtWjyDJ7JeX4ykbResTl17QrORgbi&#10;fVb0TenD03HB1xfFTb8/Jy7+xVyc+5NC1+duMMXO5/HDwIlrkAW7MVewli2sx+xbu2LKc4PsmTjZ&#10;85PDcd03J+P2P94Qj/79e+LBP98ed//x+rjul8ezKzVZ6fC9jHmOv8Q54LwZH9vJd+zFfvbyfxM4&#10;29+eiYMfzWaHuF2oxciq9rqJNepFvie+mI9DX++KK78+wFnD78Je+LyLeBbpTps4F/Vc2sUxYwIf&#10;HopLPjk/bvnqZNz9zS1x0zfXxKW/uSy2fTSfRV/OCN2P3I68MpfNEctNsnMf+k7t3xmL+TenYg82&#10;5Pjn2I+vZuPkr/fFjb+/MCY/PBELjBuor9kTuzhN/jj2qevmYfYTvw19bfJ0BZ/lrDpjVI6WcmxA&#10;Mk6wb3bTWsBgMZSdiwbItftF6EsL1rc/NhUzH5+Vce1txrfRYXYj2QXcx9pbOGVnUhsy5dxTmcMG&#10;sUHGEZw5XX7VQNSjuy1cNXFrkediZVVchC63sKQZ3dD/6q4odnarGAx567lrJNYoP9gTaatzxITy&#10;Am5yNn8xNjw/A7k8+dQ58S/+p38a/9Pf/C9x8rNnouEh1o89aMAudiAzo8/NZgxK7Jr+AbZbPGRy&#10;RjuhfDvWY+VV4DPWKWd5sm7LwUfSt8ow0n1xbzSzn7IpVYrbeJ+6MeOd6AALNI1xN/Bz7/Pzsfut&#10;fUlFWot82P3vvHv1kkw8c+/OR42Uv3zGSvUa77HwVXxp8YoMByU7m2MLGGwdOmSRRSr64OyLDQOy&#10;hBTzWjGlyRbp9I1VL72WvXQUyo7GmMEPP/zTPdkYNCozFLJrfFv9nAUu2CPjLxnL52zYSNWCL5ex&#10;PhNWPFeycaHTxMr60MXIiThuIbIjXakFp85lLEJ3yejUCaYZYN/X4I8s4bOlYrfRwWIcqdPbbxqK&#10;cfwFmRU6TJx65p4vMCrK6liJjix9YGcsvXdHxmalDG28kudlb7ofG4+pT7Ar2Di71jZwDXL+taFe&#10;FsJrV52dmqxV/LQr73SnprSizvQsRi+a29BmiwXEjXaPVvCaUulH+Zv7WY6Ppn9t0ZVF9+XIgIXW&#10;rouMQ3Ya5zpNt0bpbFuUyXoEFkg6VvS/cW3ZGG1asAjBZKgjHhqOdkc7OniFTRmuvUUm4Cxlvpzz&#10;ljSw2J5VvH8191GH7dM+V4MzTZjKgmGMopbn8pmMIWTilDUyviEVdolJVr6vBiyvXrI4fzn6Omd0&#10;owOMZYjXHM/ieIz9nO89nx5M6nB9SbuItT2rOWfLwHHJIoAMq7P1Q6smW1m7qth452hsYN3tVpaV&#10;xGJr54NW7WhOP9lRGbKtVQ43xeSnc7Hxw/novGdbsprl6CZ9B+TO8TLGDkzAG7dz1I1scPqe6WNv&#10;rolq1tm9c5yFz1KBbpx6dzZn6urH9oD9Lv35TFz80wLWPhd9eeLTmdj37kzONjVeYHOLMW6vtZf3&#10;JxV/LetkEayJvmQS4v8NrE/DSG008H+bKWSfaWTvjEFbPGBeQCZFiybNbRn3tPu98uothWIz8176&#10;HNx/sYlT2V6MUVlgjX9iEXpS2g6CPfSneY8J2BIwpjFuYwfGBM0XyC5VDd6sQTeZI7Igy9E+mTTV&#10;Z+KnTQ8lvM+C12QZAXuoK0ycignEwcqVXeLrH8fWP+MYLfw3bTJ7YOFLm3ZL/461bUbvOmZupYU0&#10;YLFkw2NvV7LO5fheMreIqxOfq4u4H4spapE796rMOA94qAy/zOLzes5PHWtYf6gr+p+bzJjeGXve&#10;OxBjbx2ISQ7xOIBj2xtzOfNBPu+13JTUmc0YVIfYbtL4PsbFwdmMUd4k1QrKxMHEBvbsInJor237&#10;ZoqtnhZ8d6NEel/YG4tv3hbL2FQPUNdDKBeETKOZHacoKC+pDFqsCOQzrERbc+GmeOuLh4Fq/yH+&#10;8l//k2h4cD67Fa3s2ITS8l6kSpF+Rg5u54IZIFGB6GhoVHI2Ez9NQmaQ3yAhlwmwinEWCEWy4eYt&#10;0Q7orDGZx6HMCguVi84qn13HJtewyVvv2x4H39uThrUL8F/NZqw0YcffOxHK6Vfns2sh58sBbpef&#10;2JCzvMyaG4BYgAGWhrdlpiO2Pzkbtc/OFEDR7dsjZ6jyHTrFWcXIZpqpl4JB46vhKttaG60oobN/&#10;djDmAfXbcDKtkOxnMzdyDeHI2rlpgvNM1xdlIwgsA3zo0GcQGoE/nTitNhB3KpC8FKOu87EMRWNV&#10;kEK9HKOxGiVczdqt59k3YCwWAeCcGWh1oYKe9FMclA2Pj8cQ97AWZWTyVKdIKkATMStRMIIpOelX&#10;omCc2SBVRipI5GQTymAnBrIfg6gRMXBjIENAqHLzdwa3kwcew9L7yHi+Tx54HYBinA9pINZoZOyI&#10;zANuhTrPiJOgQ1uCPJRiOJou4DCawEa55zwmja0BDA6Jr6+T/30IxbG9seBYoNjLAQJJo8X763n/&#10;Vp5H4C9Xu9UzdjFotNuk9ntqOjuocn3Y0zIUqY52MWfDZG8ZrzVxWjnZHLXIoE52VuKoBHmdAdTT&#10;hkXnPNvEec1SzoQdp2UoouZjGDQcRJM2BtMWAO5NDtj5k1XKfK4Ar/ep3XHkRydilHXVCSr3dTiX&#10;i+/YnkmqJSiNRex3zjnlDFuZmUFyzqj0cXaGr+JZViB/Jils73cdcv5SV0VSefbfMRQ7PpnPru0e&#10;5KgbQ5KggXMgJV0Tiq2a77JS18pUlW1WhKmgNCwqagzoIvTEUmR1FTI1AHidwbBYXdLz8I448clU&#10;XPozwLcAnOucTwFW703HboPQyI5JMikMDPiMPopClXrX9fS7NCgmYjAuBjo8z/X8vwlj0rq7LZqn&#10;GqNxT1s0AZwMxtlpIi2fhsXKnJwpBthynWsmW2LDkb7YdvlIrLtqKLpuGI0OgFczZ62TdVqLbDde&#10;OohSZq/ZQ6vPVcg1F/XnjALP8yJAs46cxiI7W3GG6zhnvfeMxuQL47HjzcnYzrM5e7H+AcAhxr7p&#10;/rFCdT3nylnARzGqWzlr9axPH3rQ5JNFBXten4r7f3JpDL56NFYBWBegK6WSOO/z3XHH37ksHvv7&#10;d8UTf3VfUvXeipN2ztcXZueVDAIH356L0Tf3FM6riW8coDX82wrJ6Zcm49BHM3HRlzg/v9gX1/7m&#10;KDrovKh6Yq6QlDJArnPgddlgBgZmkLUP/vBY3P/zZ7N4Q+d7OefG1+j4pJPqz6wG2xoL2HepwQ10&#10;rhKUmTDhNSuR5daL+hLMTwCSBl5zpmuhgtQZcQafpcyQcqcf53r7MxOx41nk5+WpGMbJLLkL3Yl8&#10;OwdkKU69ASt1sufJ7lMD+gYw3IsBQNHQq/vTPjhLodv5AzgvUueqgw3ESb9jB2o58roKQK5etyim&#10;6brR+M2f3sx5JSZO7/zq7Wh+pEC7Y2BMChefdzXfk92CyKW2yn9bqJIVhsim9ykAyw5ZjL/fVYxO&#10;sDBj/YUbUjda5FN/y3AmXDLwIWBGn4zdOhQHX56NCs6htNN12GaLACwukVZsNTpSJ8fEaYFSH6DI&#10;2fOSftWOwgyS42DU3j4WQzfOR2lfbYxcvxUnaDbORJ7OMHGqgwpgtjtNGveV2CoHwjsTqPp7k1HB&#10;mbCK0QTAnrfmY/+pjtNMnBqUMnHKNc4l7Y6AciVnv4R9dJ63XX7ZTSv4tJMCvSxlajPnqBFnzgSE&#10;esw5CCZODaZX8511rJuJi0Yc3m2cF7sps3JZ28bZW4X+sRu6Blst7c6Wt2ejl7Xsxr60vjCdM04b&#10;n5jKDuHV3JNUST5TzrO4tD/nlYx/PJ/zSrxvE6YbeH86PMijSVj/LZWdTlJWqN43Wuj0NBjpGrO/&#10;yzj7UmDqANvtkQFR9KF08YUu4aYs9KkFHKdt5vXSIlWi05xflnZBB/qU42SBUC3vTWYD8E5+pmvH&#10;v+0aM1BrEsAkZnZMohf7bhiI9eiPDEzo2LKnOa8EGZQexQrB2nN6U0acV9IwhuPOZ/ksmTxFr3lZ&#10;KW4Fb7XYzoAytsyOLYNhpfu7Y/WRdVHDOSrCXpWi+5wzaBfQAuRMB2sNsm8Rg/fXAA469qNzYscb&#10;uzOBqd1x7wTBS9i/QuIUfaEDDMAWlFdsrYmNdw0XEqecMwPkVhZ75qvHsdvrC4Bfm6UTYCfoth/s&#10;ylkZOst2NZqgM6CqrnTWqTNwG5Gl5qv9DNZZWTQJwHrnvBJpdfkeO5+kjtmJLBh0qUfuDPgN3Lct&#10;Lv/5fFz6FfbKbtMvpuPCH07HwXemY96k6fenYgJbNcP71l2wIemX6yzeOZU4zXklYgLWsQGM5pxC&#10;u8iScgcg32wCBXuaiVPsUyZODaYiX8XYk5XsZe0EZ4h9c66NlH4WOUmxX2UxgkkNZM4kjVQ8JlWr&#10;502cdkUjclZxLfqYNZQqKYNRJ5FXfl+L09nMmtlhXqo9BD8YdNFuFuaV4ATxWmnX0xZoFww+iCuR&#10;HROnK87BWeG52lljZ5NJ25mJU36azGr47o4oRUZMjliEYTDDgq8zed5k8eC+xC+OWzD5VMZa2e1s&#10;EFfdZTdCOTpZ584Ecc3pQBPrUKgebYmq8zfEes7pOLZ08s3p2PPhTBz7Yjb6vrsdfdmTIxUsTks6&#10;VJzMOuS7BV3XeX5vrOderGBvR/e33zwcTTj4LWBk5/MaNCq6fHMMPT4Ww2+iG7DNnfgoq7l359uV&#10;c98VnAMDt8qdLCAjyIGdI9LOV3Jf2oUWZKENR7SU9bWQpg65l7K3Wr+C+8v5mJwbKRINPDkDsZbz&#10;6jmsQAdYSNF5SV8MvzMXg/gDq/g+u5lK0fNZLIrNaeCs9l49EPPosi34DSY+pA2ze16cvVp7wbm0&#10;oCEZIgxc8jsd0QWcySK7/LFL4qlmZE4Mru6w8EIqersalWfX2ySKGFhqJzucGnDoJ17YGcd/Nht7&#10;foAd4PnH9Fuut9gBJ19ZR0cpv545C4QsiEzGF+5HGjJ/ViNH2dFq0B9bU4bclrHOy1krZx4arDQQ&#10;LFtSMzjGohtppHPGqRfy1sm5F68auKq+fSTpxS3ELOGzv02cKsfI3bfzstkPE6cVnMOKU7Jv8YB7&#10;ZWGOelP2CBOsFpAs5ndSOTuf1QBCzsdEj+gzWMiQVKmew7XoqvWnCj3E2D2VUW3RBuugP1vLdxax&#10;51Zgi02lRU/7ju4VNzTdOgJu7QTbNiS2tepcrNvAHuhPyHQhDb5Y2Jn/nh/pfIceGkvs7Hw3sbRj&#10;LyzqOAQOtUtezG0w5+KfzMT5PwRzgrGbn5iMyXfAYC+AE8VunNkz8Q0tqqnYhk8ltndeq/fuGUR2&#10;LY5Ub1qMrW+QwSfWvvtxzsKdozkiaFQGpe/hn/D+9DEM3rgOB/BrkEM74FeAFUy+yVBUf3wdPh9r&#10;xhrow+jLKK/6NmXocNl1TObYgaAPtIX3HP7hsdjy0v4szCtiHfWZTidOF6h7rkHfIc9ruN+W83qz&#10;u3PpWdgpZC4LzVizLJblO2t4XnV+Mj6YNPbfyKRFLHbaLtXnM1nJ2bOIKc8BZ3ch9ynNp/PQKsAc&#10;7beNJCuOgUQL2fxsscAg+rAJuynGk2q9HL+0nM/QNy0U+2L70RkWeTv2JNcauarkNa6JtOTOgtaG&#10;l0hfzhn1nMq2pQ9mZ6/4o5h7tmNSWn9n7+eMNdalG50o1tG/cL3TF/fSN+fadCrw2ws+HGfvZISq&#10;A6fpt+q3OKfQYukVrKsF78YC7BCqBXu0vliIFVgYbeJ04LmJDK4tUtcYW7hpJIumFnNWu7AVfQ+M&#10;FTqX+b0FPUXoJwsInccsW9Yi1rOZPWs9ib/G90u1ZuI0Yx48vzMLnaWfo3QMrCEbzfgMJk4tonPm&#10;vbEUYyrOQZ/54Xyc+NmBWI//UTZYk8XP2sSl4BRn7Xq+kx0MfWHsRsyRMSa7lvEbtr24Kzr3FGgJ&#10;tVs5C57P0P+w0MQRIWXsrcxuU9+fj3X4KhZhrEJXV4BRDcrKorP3nd0x/tjOqOU7ZBZoZK8KRZN1&#10;nGFwAp9Tc/e2pB7su3s4k+cVyEQpPmzG18R3N2/L7j6LjVwb4w52VJSJr5GdnKmPTlC2lnB/JvU2&#10;g4ntCq9kDxsenIuP/9M/ZSzu6z+8GTWXbsnkj/NQjdmJ7zKOJ17Qd+EsGQztwJdUnlZyj+rQtc/t&#10;ifXIQTX21c4hY4Wui53fdi8tunooqfdbkNmN2M8B/Ls+fFFp+zexBhv4aUzSOceJGXjuGvTJ6Btz&#10;ybpkPGDkjb2x54ND0YEcShGcc8y4L0cPGOQu04fgXpWZLBrHLztTG6dPaswN7CGVs77DMn4m+wi6&#10;3sCyjEHGdRy9JYve+AfH44ZvLo0bfnMwGUbOAe8dsNv0renY8r0dSfd95tPTseTxqahF3zmCwi7N&#10;cfBnFxigj3Nz5KsTcdMfro27/+5N8b2/d3d898+3xr1/uCau/upIdtMqT8bd7Lg1kWzAXT9j92ez&#10;cfjLufRD2lijCb7zIH76CGvgqDXP0AJ8Hsf8bMLXmvhyPg59tTeu+snR2IpNdA1kvnLOo4Fnu3ht&#10;CGliz+04PYzPfckn58VNX10V9/7+1rjt99fGyd9dEzs/2x09xl+5/z1ghvm356L5exNRxrWQZz3z&#10;kcks4pl4gb+/OxNHPgYH/3QGTDwXt/zuRFz8y0uj+ald4Sw819HRMRXoTdlaZOxo4D6SXvpufAVk&#10;b6FJee4zx5y4R/jw7sECfmd8UgrMSu3PKTttN5qFNsZrd310LIbRT1Osl8xc/S/NRin3tuHBHYXE&#10;Kfsr1aasYZtZa8dGWIRtwV4P8tWAfSnBrvv94gFj3NIKS/9sc0z9xf2ck12ckemUH5sxWq/enOsv&#10;/jh9FpLtSjzCOlewJ96jhTh779sT/+z/84/if/ybv4lLP3ki6h6cjDKeuRX7tgX9WHkH/g92wAIJ&#10;C5/U7VlIhj6Tet9zbDGg+ic7TjNugNyyjuUz+AA76qP5YGf0PzsR1c9wnvHFsmhCHxuMXIOv2Why&#10;i7Mno9Pe1+ZjAiwoHXYrsrAKPJ96lr9vf2oqRl6YSRtu0fSao4XOPyk1M7nH/kjxXTzXFoMnh6P/&#10;9T2xDJlI/YOsWQSov27xiMXO+gqLWRv9eQt8SubBj9i5Sc75kZ/uyeKVYTs1LezTPsjihJ7Wt16D&#10;XczP5WzYkFPDnspokjEDMQdrlOwt6J7Om9DV4EL3wK5F2fgsMrRjfBXyY1yy85ZhdM1ElLL/2odk&#10;/ULHix1MHNdidyxM6EfeZUnowmY1cQYq0POreEb9aGOlFikuwbbUGjsDXzt6pe2ebVkkPgzOdj6q&#10;9tM4Tsa3T9nPjHsjoxYuGq+txY9INoLEAuuyqFn/phwceHomvtiqGj3vGAznNpagy/VxqrGPdvYZ&#10;f7SIsTwTa8gNf69Xz4MBc9Yp8pNY3bjBxkJXYTVruIH97cHPK9/XlTjE/ImFkPqoFhgUPTSRBWmy&#10;+5h/qQFzGqO2sMf4hAwbq8BDtbvB5uj4ZKExearvvKc92fzsdLSQ00KxGmyOIxDOPH9jjrETRzVd&#10;tyVHKjo6ZhW2Rapei+JWnsJr5lbWsJ8HPj83dn+8P3rAE03YGhvxZCVZI95QlyO7C9hz9bzd05k4&#10;3Vwd3eyJe2jBh2NgnKVdwf1Xbm8+Fd+uTLa16vHWmPxsVxZUdWFr1j6wo5A4RTfUoyfVlRY4laJD&#10;9UvrwSPaZZPayehkHmKmDdw+kE1nxsFN8Fk4PYCebgQHj+MLXfHz6bjwC3C2RYpcxz6ajv1vnxpD&#10;Z9IUbH6aFWbdFZuiHp9KdjBlXCzn5Wgm49eN2+uinj1v4TUtcy3ROIHPdWFfyrAxBfMQyTajHuD1&#10;Jk7NWckW5r3rc5hENHFqzMBYgTJnvF+smEWsnC/jFMZ7jHVb0GXXuIXNK8AoFok5akjmLJm49I/y&#10;0l9CNvWbyrGplfiRpeoq9s2GNs+oiVPZo1ahW8RLxmiNTXWA1TrZZ2l6s/CVy8SpTHc2Tejf+TsZ&#10;hpx9bZxoMfel71WJv24cXt8ni3N5dufsruY+xL21nJUcX2Qh6zbWEmxs4lQ/tJ4z7OzgzU/ujO3g&#10;wzP2vb43dr5zOAY4wHJE73xzLlpwiEpYxN7vjGXSwzZYhcXKLrtRe7lpDYzJQ4FMIw+/XGCCYCa9&#10;DErUh7QiQEDXAgDc+PyupF1bzo1WsJmdOKgmcaweTUUv4GLBrMqr4IGlrDVbXcLnPfXujfEf/sO/&#10;iz/+V/9llH8XQUepNaKkxl7ZE82ACQN0gn6rNUt5QGeDZTAZxSBtXVY8I1B2buUcT42LgIjvsCLF&#10;aoyO4z2x/rmpKEIJ1py1Nh3SGoPbGJYGFFILjnATCzz5zEzMvgWofp5nB9A6p9PghVRWm1in8efn&#10;ogPFWaviQjnbdbuaTc85YBwoeeClXmw8tDa2Pz4d9c+dTpyOpYMu97sK3USsQe5SBKiSgyYl8ArW&#10;WCegebYtzv7xgZj/0a4Y+nQ+Nn0wHxvYzE0YExOnoxiWdTizmSBGAS7AsKzhwFbdPhrlCEJS1qBA&#10;rU6t5fnbECYDQc4NSUDIs1hxnXM7NGY4KA6PbwbUD7w0FctYe6kInC9rssOqr1IORO8T4zGAwlcZ&#10;dXDZcdomJQvOajFg1WTpapSZLdNFAB0rlq1EsWp6HXLkzKktPEMf792MMclKHMHZKeOyCcVhJY5J&#10;os3PTETDOTitHHQvk1smL1YLxhF4A4GVHG6HHBuMlsKwjOct3VobHeduiAYPEnuTiQrkRaNiQMkg&#10;o9QH7ruOqM5pziM8lTgt4/eb2Kvx7++Oxss2RTnyLc2T1a0qsIl7pmPt0/PJcb+MNVsBIHdGTi0G&#10;wyRDg12/fF4RTrgGTaNitXIaEJUeBkRFJI1OuWDGADlOjolVHQw7Tku55xae3WBcOmys/ZmnaFOz&#10;2/vIugxyLsH56uOM7P7h0Rj5/mx04KyaBMiuOxS8XWGrkGk70BZqWDBKpZw3gUc9SmULjqp0BDW8&#10;x/mADnGuOcB9GeDRsHRWRGlvVfR9ZzRGP8bpQ6FlQBHgoWExmVWNrDi43xm9VnZJB1JlFRwyaGK7&#10;QCnJHmloBXtcgpX1yMOuD5Bp5Hjm+5NxyU8xKj+eibMxKGd/NhPHPy7MiTNRmEnTl6djDNm0Gmer&#10;VL2HkQvXkf3LeQ7sqwFJA/XZxYtilMKsmfV2FpTVO9I7OdtMudC5tBqnBmDo/KgiATEOrvRrfYf7&#10;YvvlI7H2KhyS60eji32ov217tHMm1mKA2wH19cdPJU4BNCah65C5SvSEhl7gpn4ziCbvfT3AoAbg&#10;1g1Ann1+HIM6GTs+mI6Nb3COMADORC1m/SdemYoeHCCr/E2cDr3J+eLvBp+dT+bQealoLnl/H8Dr&#10;cKxg7xzMX8c+nI2jc8cfLo2H/nJ7Ombf+fMdcfsfr49LfnUp3zMbG9B9M3z+3g/3RD3geglgws7p&#10;VVwNOMXbn5uIfTiDGvTLv94dV/1yf1zzuwtjy7tHYpF6xkSGTphOOjJvV93AzUPxnc+vjOt+eGdW&#10;8SfFt9WHBhYMMLCmhUowHFeTIQDUIuTSeSVWb2XiFH20AkBVj/51XsnUp2dl5fsOwGUyJAA21cNN&#10;GlKecz1yZ6BhCwZ2J46CVVrrsVV2QXmmVp/i4TcAJjXUGRdtzpmnVrtZhdmPXRp+ZXcGVQz0N7E3&#10;zQBFqcbsNpG2PDtB0ZWrsSPSZa7kc6y2LOW53//pQ/G//+//Jql6b//qrWg8Na+kkrOnI25182r0&#10;Vc4dRfdmABPZNNiWFXgCIc+uQQhp5VmHBchUkYEsXt+yvyMGnuBMcZ6bHhjLjj8LPpxLUIO+Wn9x&#10;Xwzz+yLkxXlafScH4uAbu6Pu5uGsmtX+LEXGTdxLK+QzWtUoQP92XgnPYlVm/V3jcd2bt0TLznWx&#10;9eRg9L06F4t4lqTdQY6dw2Sw1kDPEmTaeSUmvKVmq+TvdltoO3cjl4d+sjsmPp+P7Z/OxZA0vaeu&#10;sfexVwBIO1WXssbFfH4za6VOzyIfu+OwVVaACdxbzt+QnYBJ68H3eZ/OWDKBtBz9UsRa6ei1XLYx&#10;9YGVqBZkFJI4nD3OWRl2tQFMMop+2chZKswrmY0W7FUn9qoGe+V84CoA7UoDQug/K5L9TAtWRjhr&#10;Mx8he9iqDcji6fkkyqV0vQYxDGpY4GNX+IbHxnN+rftq8jSpUVivSkC6M0my20NgaoUb61XOa6VY&#10;k1avDtDbcutILEFuMumpvbLgRr2mTmNtatFvBlVNvtlRYZC2xEA8drB8rpA4tVtG7CWdoYE2neae&#10;y/syGCntTjolngtsfzm2zE4AO5atTLQzomwbDugYTrryItj20mZxifHEfEk1jW6t53fiwIXIURH6&#10;z05FA9F23Ol8S2ljh6uV49op6YB8rddaHLKzfnQ8RpC1NvBmspHciBPEHkqXZbK1oC+QP+63guer&#10;xAnquwVdzB6uRnZKOJN2oy64ZABbw3pir0yclnVXZOB5y3M7Y8enu2IAEGziq5Pz7f42o0Ma2XcL&#10;Btvu4Wzz3a04OwYXxZKZOLXKku+sPoJDC84r40y3oV92IsNbwCTN1+KY8Uz735iOG3+FLv7JTM4H&#10;NHF63iczsf8tHCETpjg/O7km0GM9l/RnlbDB0GRM4bJDK+eVYK/SAcoCnyZAfHM0cjXjBElRZqFT&#10;NfYpaXrZh5xXwu9cqzrnleBYS8ukI2QSxtktJjPSoUPmTG6Ia3SIcl4JNq8OjLJKfcwZ9tzYbare&#10;sjOrdgLMwhlajR5xzqOdm1KlGrRJthT2RyfI7nyTAtoFA5baOumfTJouQYZWoDdaHxyLTc9NRs8j&#10;O5Oq1+SVLCTOObYqX9p2E9mbsE0GOy1YOeM6PpPPUw8X4QRKmWzAQMyc80pOyUdWDoPV7OaTqjg7&#10;htlHRwKIp8Ria8EMzhPaznne9fFMHP3xbGy+f7TgPPJZDTqXrGkjureJ19vl23lRX/TjF3XeuS16&#10;OJcybDRzH41i5Gu3ZrWtvsDwA9uSfcUg6dqnwMz4NBZAFqO3qvh3NfJsQNmuaot7TOCuf3oySnEi&#10;tQvODXUtTVzWol9r0Fkm5CqwX55N9YiYN6lh0XsGgpyvaxdqdvzxGZ3oKxloTJx6JuwoKEHXm0BW&#10;zhqRqbU8zzQ6qp/XOHspu+bRXXZolPIsVtqLDy1KtMDJqmznnNoJJu60c9QErCMo/G71TwX/Lwfb&#10;pm1Djk2CJmUvv7cYoNxEHnhr59M74vyvZuOATASslXMGO6/B2ebes+OUS7x9OghmkqcKfZfFPdyX&#10;xTI1yJSdnXZVZzIAWS1HtzvLyOSLXepSysqWZMepc/hcfwPvreARaZ2k5JPy0S6erjtHCsW/pwKB&#10;2W3L5+RZQOdY2CvlbtJOsS/VXtjTGs6As5iquK9KdLu0TmJIGR70Aw0oyvggBrQA167DZA1ANrP7&#10;W/2vjurhHKKjKu0o+D8lTqt2NKVOtltF5oLTVL3Ka/oy/E5b0eieTBSwbQM+iVhXe6H/aeLUglkx&#10;scUzYmRHAAxI1Qt21mbufLmAqXc5g/btqTj24XRWwZ8Ad1/w5Uxc9jOpxqey+noO+z2A3pPa20Da&#10;CvwQE4aVIzwXdi0ZZfQ3t2GruG872MtYf5msxAn16FqLkpJRBf/SoLX4YOCpHRnA0McwgKXudvRF&#10;Jqs5a+pefZMB8F8jGK18EN18dH0yJlk4YeGeBWLFpwNu6CI7F+1IGOQ9u35wOLa8sT+WIScl+Iz6&#10;TNKE6kPJMlEK3rET0DmIFu2VspYrsZ0ZcAUnqkPUPVk4i46o0Ra6p5w9i4kymOSe8BrHuhhMlPXD&#10;bpssemKv1KEmsorRda2Pz8TUg/NRb/ETn1OJzhGP1V3QlzMuhx6cijLWNKnWx7AN2novsR9nxOIp&#10;O3VkSXJvcwwE361NrudMdOGr6vuWuQ92ABgXQQ7Uj98mTpElO7lNyp/2q6Vg63t8ZyZO1QsyQumX&#10;65Prm5s41Vfv12cHj+vD9yEXjaypRVTt3x2LUmyk+tqZY3ZhOT6hhn1oQze2v1CIFXSCvTby/k34&#10;GRbkFIozOMfoGQutlyIrG17k9fdyftmT0puwKeC/tDmcV3GLY3EW4TM0oWfbLwe7oD8MJuZYIoOY&#10;rs11+FJ81sL7TidOt0cbumEUHTj0zlxsfgu8Bq7b9P58bP1kPqY/3xUnfnIg1uKnqYdW8X2LkZlK&#10;9EA5usU9NFajj5izV5G9jGfx+RXo/e3Pz0frkfXgt4H0sdUrybKBXjE+ZsKhFnluRS9tf3YmtmLv&#10;ck4yrzcZuYl7G2E9Z7inuVfno5nnlDa+0b01RoEuN35iILQIPWb37tqLuBf0ijZgxQnOBM+4ALuz&#10;CFu+mDWrxLYYqK6yiEVsDbYpQ15KLdhizRwFZDK0lvXZ/sqeaAcTGXMr/+50vPdXf4j/8B/+fXz0&#10;08fQYxuzQM4iqEruX/r2pAU2ecUaZHENPnEXeyZuleJWPdr33K7oUA8jmxYyGys03mSxnkUPS8H0&#10;DeD8fnSSMcYB8NUG1sXYo/Sv6x8EI6C/Lb7ofXBHFizVPjwe42/OJSXrIDK57c2Dsf/tA9GOXSpF&#10;D+v3ZBcL96ju0b9awb1kopsrk3FiB/+Pf7r0AfwcR3rpT3A+m28HF3CPFrys4JxkZx2Ytuy7E3H5&#10;ry6PO35/ftzwy71x0U9n4uxPp2P/u4WO/Z77WHfk38TpGWDTauzNyEvYPOyyeNEizX5s37k/Py9u&#10;+cM1cfcfb8BHvzMe+IuJ0yvj6h8fiD6ezRjhEu7JImELFZLWE1t99MvZuBCMKeOUAeWdjhz4CDni&#10;rDjey2d2ZFfPa7Ox9eO5mPvxXJzz9f64+LOD0Yl8ycJkc4R4ROrTZGJAJ+tPO1v+4Pd3xyUfnxs3&#10;fHVF3PO7W+K2b66OG35/bcx9vj9auYdu9LWJ6j08z/onp2MlZ+sMnmmBHbbI3RC6w8SpBTjn/2gm&#10;Lsfe3/qbI3HL7y+N6Y/OjmWsdTH3YOK0DL+kFp3TwNlt5F4WeD7v3pFNAYs9r9eD/fAZMsGNjFh4&#10;shLbbOe3SRI7R5NlgsvYrrHFrbcOxYGPjsfGl8BByMWON7BX4Jwi41Rg/y6eNel6+b4+nnk9MrYO&#10;LNDHT2MI0vr28BnaAovGZKtSZqXZdZycLFGOy+h/aibqHpoKWTns1Gs8d30yqNhpKm1o+p/c10LO&#10;RrG6Awxtp5e+2cRN4/GP/+lf4l/8zb+Ocz96JCqQqSr2e/PT7PHzu5LO2C7n7BzkfJaaPBUPaVfR&#10;/9kchD6wOWfBbduTDngB524B+1pq1/3OAt7bct9IVKBny67fkpihHl9NFgu7y1qNd2Fr+sCze97d&#10;lUka4yj9T01EObrWcQMNyPvkC/jMyLEj5yqMZ2HrTSBbGGKXr4UUYkR9uo1Xbo3Nr+3OLuRMcGKD&#10;pbyt5PXi82JstGN1HHVRcot+xtakh3W24s4HxuLoT/dm8cqWj+ejz8Qpezdo4pR/63trRzLGjWws&#10;Zf8rsS2V6OlcF3Sj1PZ25VtI1ul660uy/naXr0B3WXgok6JFX5XohRrsxqYnduL/T8QyPit9GPSl&#10;Me6VYN1q1mEYP0+GKWPbGePGBkohX8FeG992jrexK9n17GRsum4w176VNR95e6ZAz8r7N+N7ZOIU&#10;fb2ey/h2H7/LGAKXyZm2G7aessNgCzCEcQ5xuPT8dpyKGcWGzqMUfyQVL/tZy88OntfZ+8YfLcRN&#10;PCAuQN/XcT/uefqG+E4WqRsT1S/UF3T0w9T390YfuqqC94tDMsbO69Yf64uplw5EyXd3pm4XZ8u0&#10;IguHMSxxcCW4UqapYnBl4iDfLz46hZGSbYW/y5JzOnEqVijjGWUaXX2wJ2PhdTy/ORuZUiy4kznM&#10;xrMVx3qjiHPnGIJS9n/+87Ni+oO9+E9TGevMRg7OgJ2/Fo1Z+GmBnLbFuZvVk/h/PP/aO0czAS4b&#10;p8Ws5fhWVchl1WjT3yZO28vxXTpjBzhg4O25aMPvM2EnQ4r03mJY49wWbZRwj6uQMTG58pdsaWJg&#10;fOwq6YE5Pyb4HfVVymunsA9jFqShZ7UZl4KrLbI+/mkhxn30/ek4AM527JgUvRay7OBc7nxlKrqv&#10;At9gi7IAU0zP/lbuqM81LzVmsK2Oqz4a2bMWfK368fpo5nzLjuT5syDPsTw2i1TxeuPRxkgzTgXO&#10;lL3kdOK0Ym1VVCIXJlDtxM1i675CEav+RM6/FRNzRso5z+KjNay5Y79MjNrAJIVzpXLCa/R/atAT&#10;Vfw9fSh0i13t6kXxXrIQ8BmrwEsWr5o4lbVTfGXMxmLjdmyiCdN21t8iWIthq7F39VwmTi18MT6y&#10;mD3VH1iO7nEcXiZyOQc1O/FJ2Sf3265/z1XtfmRSX4zLWfjG4yxErJ/BF+UyFrf5ifEYQwedsfvl&#10;+Rh/51AB+HJ4h1UKOPMqlPU3D2USpAHBasWwaFCtjOvEEe3D2GzGKHqDLXeMRAMO/5knh2LR+Ruj&#10;6AQAiJsxUFfFRjQCVjufn4vFtwMiWDCpQLpPsvF8XlZ0aFT8ycapqMoQYofIalisyrv9xQvj3/1v&#10;/1N884//cdTcPZG0ny2AiLmX92Lsd2ZnagkH1ANbySE0EZYZ/8HarKaRP1tnpQSDLGf7EoD3Igyy&#10;i5UV/oDMhl0thWrGZ6cBSL1ZWeb8TxewDnDaerQnOtj0g6/tiZ2s0XaE2C6trSjartsBY1cNxuD3&#10;xmPrcwBXNtFkilQrtrnbFahRkz7VILuH32DzGM5S5fNsAkbSSiE32AH/PvdKDztGWmq7eoC1hsus&#10;eMk4z4PiPPr5ntj9xS4MC2D/AwzLqcTpVjbVgM3mF6YKc+AET6yX4MOu05qsyEHoDUZwsDQsrYDU&#10;2tsA1RiwMwHsUvXqPFUAOp0RuIa9kQ6jir8P4FSf+RCOMkppIfdlldACXiNP9cZHd+RsNyu32zAG&#10;OkMNrEcdQKqE71/lPXAvOrAmXg1YaBQMfDjbaCdGxYHJGwE4UrjpnPW4nqeSpzpsW04lTwdY/6YL&#10;uG8UcIIA1tlkgFWLJk494BqC7DScbAaUdWWQ2qrRNgMIgOZiFLCOrfKSFbomkjFCOiM6E1IZZdIV&#10;Q1Ml77kKY7ghxh6dj83PzWb7uUYlA1koB6vHjz18NIZfOJRGJek9UdRWV1hdLqVe0+FC0kSqAWXS&#10;bgYr42r2IaN8Rlbs+1kYIruTKnWOObQm/jUUy3Hei5HnevZs0S0jWbmqcsqOU0DTIuRHeobiI+ti&#10;OUps7O2DsecHR2KYvbB6rhzZFMA4P3ENhsgAlBTbZ6CkslpOparCPdIdQ0/vjHoAZAnPshplL01W&#10;zb7uArWTRqWzIsr6q9n3sRj4cD6rxZvuwrA8MZlzi0yYNuLgNKEvNEzORqszEJ3znP42eGvLv4mr&#10;Uu7tNNhf+8h47P0Iefj+NAZkKi77CmPyw5k4hlExgHP0g5nYg+FxHpNUBlbKb9OwvDQVmzjHTdx/&#10;nQ6ia4cMGCwUPKxhv6o4AwaTvHJe3CyKkbNez/1VXrwxajDUBpBz6DVrmV11Kn30h/u4/lBfjFw+&#10;HL1XDkXbtSPRxj63sJ5e3TgLPQDAphN9WSEvqLVayyCnXWaC4EV8VvG5G5KGL+kAkYESjGr7rcMx&#10;+czO2P02DtAH07GZs7AWHbOMc2Zl5nr0i3O4pgFvUgGZpLGbRYfAs9Pz/dlM2syzFjvemE/KETsE&#10;y9iHEx/Oxe2/vyS++6db40Ecs+/8+c644w/XxsnfXh6jANENGG8pJw+pS16cLVDLPs71zEysQLb6&#10;MVj732P9P56Ji34yG5f8fFfc8M05cd7X50fNo9MZqDfYvgKZNLmhM91zxaY4/vyeOPzGWYUgBXK0&#10;RmDDOmWVL06QMmfAYwFnyY5AAUUdAFT9YLXmMvSfzAV2V0w9MxuzHx2OEc6/7AjbuYbQMwL8Rp5V&#10;+iYpm+TBX4sMbsHJNBA4it6QFtJuG6uGdV4WXbw5E0LO+TRh44xkE4jdN26NwVfmstjEWSbSIkof&#10;uVzHzcISderNXPzbQiBn+S3jdQbUitCBj7x7XfzN//I/xL/+X/9d3PazN6LhkdmoQO8m9SuOnfqg&#10;SGBlJ85EIXGa84UMWnAGEggBJqUi+9t5JWOx/Oz1WdwhVY8Uq+XoWAG+DpwBUKlBBNGtyGz3jTh6&#10;6DcByjy6+vIvzsp55Va7uu5W4C3lzFuFLbWYw/b9TgtAEvAI0Pmb1O2HHj8Y3bs3xADndu3359D9&#10;Jk65J2Q8qVxZQwPZq5Dp1XynQVGToMXqxjFAFfZ3Ht1z+Gd7v51XsuWDudj6fuGy0t/OLCv2FvPe&#10;Bex9OXJXe3F/IeCFDddWnZ5XYsGInV4lXAZplqlf2Tvtld1eWdCDHDVdNZB7X8ze+TuTLnYj+Ewl&#10;l22OJpzm7e/PRi9nrNMAgAFYbE3rM1NRyfdX8j4r2hdjrwyc2JHYZPcx62sxhwHCQWydyQbnlUgL&#10;7MySnAH2KraYf+sE2UVhIFGbbjDU0QV2slhlZ8C9mOdyXomJU3ViLetVDpgtxaFxXknOdeVerb4z&#10;cZVzzbBnFvOUmQDRUeKncymcV2Jnl4mT7MDhcgZFjk1A5rSN0uqms4IcNZzfG7XPz8RCHNucV8Ke&#10;yj5gxXTOTESe67HPi1lbKZTqd7Zm553dyVbB/h/nlQBwfQ/3W4+tWg0GtChhOd9bzpqJISw4sDsx&#10;Kd3AX4vYO2VP++l8SscdbH9uPs76ITbU/WAfTldra0+Xsa8Z3MoO9aFYiJ2o5Jkr+iqjj3Pbxbqr&#10;t4o4LybsdJgqrS7NhERllGKvyjfWYlOmYhyHfNP3wJG3jiTedbaunSj1OEMGPKr5DAvWWi8H3IML&#10;yk3gmDhlj+qmC/MupPwsBxfbRWDgdSNyIYVlLc7jeT+ajWt+VaggveRLnKIfTcfZ6PS9OEHOK5nj&#10;Hqwc3YkOy+pR1i1pctAJYhGLsNzHWux9I/ohu0y5CvNKuNBjdkOZ2LFiVCdAJ8hgvfSqpeDohnlw&#10;BGdHDFS1tUC7k7joVGWxwXLni9fgKGWhGbJy2plyPqyFFs73WQUuXYr8FWEXq2faYgW/s2u7+pKN&#10;SeWs85HdplziQEdWZIWw+sbEKZ9jgDLlEBlM24e8tDy0I7qfnYpm1lxaf+eVZBILvOC8EoNnJlKd&#10;pVXGv08Hnwy+Wk2qzbQAoIQzYULfQgSLCy1AtAvXYHkZzl929vP8ie9OJRy0ueuem8oZjSNg57lP&#10;Z+PIT7Gf94BRtNnco8H/Zl6XtEY8u4nTdp65h32XpnctstPJ2Wy6aThqWZNqnDQpPos511vuHE6a&#10;XJMLBjulXNd2OIpEB68W+bLSuBUZl2LKOacWnq3kM8R80jOfHvFhAMRkrEm5KvC5zmSlBTPstXNG&#10;7bSXGkl6WClbDU4oP91X9OMPFCjOZCewW28VeOZ04lR6rHbsijPhfM2Gl6czMSLN+Fb+XcEzrea7&#10;tW3ZscM+uv7qiSXo0hJ0mEm3ehzzJr7X+asVu5E59sM5SVXb7WZAjrV12Kg65NekknrNLtSRJ8bi&#10;3K9n49AXczGBHh7DHjRIrch7HLuSs4XR/9nlzXs8fwYkZMOxStgklHM7q+ewmehBg4dSaxuEs5hT&#10;nbkG3NT+gInTKZzrHVHr2nM1qtORs85TDrjUsfq/bXePxjI+3xm8a9BhBnKsUhd/+fwr0EcrkWsp&#10;oU2uV3mxRgYCTJyq32RmqQHniyFNAokttLliPzGgSU/Hb+QMV2TSggwDEyZMS3tOBSf8dzfntasi&#10;dbsJ5Epp7Pg8i25yxim60zEQXp5716Meuaw/0Bkt09hK1qNO/xX9YWeKQU67gE1ci4m1Acq6XcP9&#10;925L7KxfO46PJ6YWW+99YyoOv1/A3Im9P0ef/YyfH4O10V97P8TWPYU/yJlcAV6xGDqLbreyX+iX&#10;DLCgM90/5/zrAzh3r96ibGy+3cDN6N62J/Hn7tkenWDcjWCCLc/vzCCfPkZSFrMWtbs6s7vPbsMi&#10;A/3oja3o3JbjawvMQjzfmdgUkx/6Qc4jtRAvRwIZtGXf17HPg5y33Z8eip3vHY41N3F28Mv1mRaz&#10;fqcTp8YK1FEm7+ovxU5zVlboU/ls6VcUYg3O9dKuGyDUd9OHE+8XEqeFQiJ9PYOXrnMtOiQT5nzX&#10;KuRTXLIKudzw1J4496lzomG2kHw1bpBFTpdtig1PTsfUi/ujEjxVuq4yqeTsDMzE9/ZCUU8yJRk8&#10;w2fVfujr+He7OAxmtaGX9X1l4rKwqgobpl3QnilvmThlHfQHlSVlKpMY6ECLW2TT0Pd2LIi+uD65&#10;vrlBX5mh9NktQJn4AD/ku+wN51w91Mk+i58Wo+9kEZD21OCyTEbOhzNxaqygB4zofOUt+JwW5MhQ&#10;IIOJCfmFvNc5eeqnRnSuIz2K8YnsEFHnWDSTVL2cC5MF1chXq3SUBhRZF2NBxjxqeOZK5GahvjL3&#10;Iq5eCo60qGIE/SODzyaujKW8Px8jH8/FLJj1rB/tiQ5wkAwgS1hHi43V9+oaY0grsYEmVixUNJlz&#10;OnFa/DR+2Avz6IRNhYAveKSEPZWhYzW2yn/LwNF1x2h03709BtBRQ2D6+pOD0cFzDj42nrKqXyub&#10;0pF39kUXeKSFPbEgwmISC66UqzpkrRqM2sd7mvdLAV7Q8cv4HgsvZSWwKaEI+2LgOmnTxZEWJoqv&#10;lR1lmst5vqvQfeV37Yipl/bG2u9NhnOJa+6ZiHf+8k38b//+r+O5j27LpI/FJZUXsAcmZ9mvM/j8&#10;TJyyR8b2ysHza2/eGmXoIgumPIftrInNFCZOxY3GCqXuX4yuFdvJnNBy81D0PjlRiDFiJ7vQ1QZE&#10;W8AIbdnQsTNaeN7+Owvzpk30mTQdQEaMHW1760DseW1PUr+WYCvFmvosjp3ynvStLEhezPpnstSL&#10;z0lseQfy5mtM9nCt4Hw2cb816G3P5nI+T4yxChnc/uZh/ODL4vbfHY+rvpqPc380gw89E3vetqh7&#10;Muruxu8wXvbEVCxEzzVg77e/Phfz78xkt6b005s+5H0/Pzdu/MPVcdffvSUe/vMtcd+fbuAzL4nL&#10;P98TXQ9yH8iTidNOZNXubGcKS1d6PrpYfbwDmW3jPI68xfd/VAjG54x5cHIN57H3zbkY/2wu9v5k&#10;Li78+UF88vmc1a2dXMMZsGjd5KP0h53oVYvYNj+2M3a/PBfnf3x2XP+zS+O+b26KW35/XVzzzcnY&#10;9cXBaOf7O5+YSMaBKb5/kNcWWYQJBl/8+FQWG28E4x3CfuzleZ29etGPZ+L6X+6N27+5MC79xSXR&#10;8vhsdv3pa5eiM+3K107YkSW9dBbp8jMbA/S73aPLCvtlvFTbbIGeRbeOVLGYMjtDOaN2uW26cUvs&#10;++AIems+ddQWMQ5rV3nntpz5Zxy7Dv+nHTtkE4xF251cNgptwhZtxrZ1ciZbeO0aYxZ8t9hAFh4L&#10;rsvEYJz9nkfw8R6dzu9edbAn/aYNYIsssub+MpnD38QRS03SITt2fllM2M/v/+q/+En893/913HO&#10;Ow+CfdGPYMxtz87HwJO7YgXrsxpdYfFNnlFxkXoNbGSCw5ELMhPphynfJh+kRvcMlqAbqnYa+6qP&#10;dZf04evOJs2usTH9jRp1ADZBdopGzvIoOHv/e3uTDtpxfFufn4oNsu9ciw25aQiMgNxy1rrB946p&#10;sEhTf9amDgt+xUwmp2QKW49sbXp9Tyy1WN77ARsbMyg/h/fweuPMKzl/JnPK0Bs2ekjDWomuHr17&#10;OI79ZE9sl972o/nof2cu+sDqA8iZrIbi9kb2KGffKifIrh2fNVcOFOIF6LXsOMXGNe5tj1Z0tZ1+&#10;YjjZKOyws6vdefSOm3Mk3SqwwEZ8wnL8wTOxEQt5vd3QNgTYVdnIfW57o1AUnYlT5Emq3nr0tvGC&#10;5eCGUq7VnCXtncxpzdIHjzdGA/Zo6/OTMfEhz/NqQUdZdFSwo1OxDhuoXVV/aWedo9h1B/sktuOy&#10;eFPMJw4vd/yMPi2Y0cS3lM3KuuMqZFRUrzfiK1tMLuOA8Ws7To1z+3oZFS20dp18rcWNFlKVD9RF&#10;CfiiHT08/dYh/LDxjEE7JkDZqgBzDJ67Jc5965LEeSYm9cH1BXPMFNgnZ/CDK2W18lLOLPIUD2XX&#10;KvozC8x4JhOnvkbmE4vQjB8sQTZMnJbx2jL2RUYAY6fGFZNunv1bia8hXrMIt+UhsNwPjsb0u3tS&#10;n+o/LvassZcW8jmyZinnVIpvdYeFYc7g1z/qvWVrJq5lVFgFTlzB2bSLumq48T9KnJaB49dm4nTD&#10;6zPRfCfYAvlvfWIyu9WdES1zTYWFQNyjdPn60GlXzUOI602eTrZGMfKTOuoGziW6eefrYOx3Z2IK&#10;HH3pj6fjfHTjcXH2J/zkOvDOdOx2tik4XDYYsbkxrW0vTkYH+qieNaqzYcu9NUYxVh8l/F/sWLuN&#10;vR2ti3pwgCM7GtnzBmPbNxYSp+Yd0tdnH/ShLDquuXIwx3WVy0oC9rbxLGMmMlWlb1KIH6Sv4mVy&#10;mO/Wj3RvZbhzxqmFtY65sAHDES516BY7kcv8fv7vaB+LrfWb9NnNXyy3gMHEaWII9CQ6z9GLBT+s&#10;N5Zzz/p8FmmaONVOGRvwatGP4Mylb4e9cPzHRuyqjYJ2wFo0pb9ahVzo1yvv1aOcBRP0xvZ59uya&#10;3t1ZiPFsrkFvsJ7sX8YdkU87+u34X//4eOaozhhHSUx/cCi2vIrjyqEdBXy0A2gNWFv1tfGR8QwM&#10;GcxWmausTjuba63MQYCce3rB6wdj64PzGSzzQQ3oWn3iRrQABNc+N5tz6+xyMfHTehzjwgPaUr0E&#10;oLUSpZqdBCgqg6I1KFKDfIs5HGc/vD/+xb/8f8Sv/9F/HlV3cpg5sPUoycmXd0clRmYli79aBYFR&#10;0VkwMWV1oQ9+en6iVKoOo18EeHTOgzO2rGqs4MA641Rnvf+GwWgx0SeVAcJg50S2lo81RDNKYcMV&#10;m+Lwu/tyCP2wRgVFN4mTOQpYbefAbAFsbGDD2jlM600gsXEOdbYaJ2mSDjm3EuUHwDcwNfrYTGzD&#10;oN/x5dVx8oOLQqpeuz2tQlTpGQSyUr+EtShjHZwduIrNrcVZOvTRrtjz5e4Y+2w+B2dL0+vMpsF3&#10;CrRbAgSTEGm4Wa8coG2FBEpHJyLnzqhwEfyGczB8BqIxuNKCmiDLYByvTQpmhLmMdSvnnvt47sWA&#10;hDNRSnYYrWHfVDhWGzgndhpFsBeg5AxCZ8Y1sB7VgEaTtiZOKzBwzke1ylYamuoTAP5ZFJmfbZLj&#10;3bmsCFvH2np1Y1g6rfrip0rOuQ4Z4Hl5JlrZD2ltG3UcUKQG/KWCKzURZ/DB/ecZq3cCDlDQHoIS&#10;FJoJTClTiwEjJk51Msp0NllXad3c73ITpyiQWuVJB+zUrLSq4Qb2DWfxuZko5bmt0LCCVJpdg56H&#10;7sEhf+l4UjwKzp1b64wj5chZTM0AKuWtAkNkYNTgRzravN+kiQYsq9EPodBQgBqVrBjib1KIreCe&#10;Teb13cW5wdgbjNSg5iB6E6cXb84utCKuNZyr3Z8ci/0fH8gZIV0o+DrkPru7kQsreROIcmYTjHKv&#10;drAYtJLeYjNKwtlvOvZWihsQrNmNA4nR1qgUoVRd603PjGfgbS26xOp+h+xbFOEsEf/fcP9Y0mTU&#10;3zwcbSh8A/1Jp2HHqcGVLXUJpMp5BpWnxrEbsKZRmcBYHfhwOqsqj/9gJvZ/yIVjsAcgbjehA7Ot&#10;jrcSZzvyY/Bn4z3bosmEvGvK2hkkEkC5rxYv1CJv9dsBnMhGI/sulYGJ08abcLrZK7t2GgTw6BQ7&#10;eez8lYKwHpAl/dq6Q30xdNlQrL9qKJquHokO7rmF9axHObcCVjtODnGmMA7sQdUezivvseoqqaR4&#10;NhV1Bv/QA7UAE5MH0vhKgbgDXbL/bYzpB9Mx9AHgibNQgmOtQ+BaOkx8QucIw2rFacuTUzGMUd33&#10;yWxs5v9WrVmlO/YKZ469cy6KlXAH35uPm7+5OO7/0y3xyF/ujAf/clfc/Idr44rfXR5jH89nV88G&#10;DNK+t+fQb7NRhfMjxUoFoFB6rQ6+e5eUhtzT2TiH5309G1f/9kDc8PuLYuK9Y+iOgpOWwW1kUOrb&#10;Vs72+luHkwInwS3ythq7kQlBdT2G0a5F5c55agbqLdCoR0/YYWaFqc8tcMt5Jeid+U/Oiq2siRW2&#10;wwDYTeiGDTznep1QZK4BI2olWBOyqDwOI/ejPJu07kXIr/tql4GFAtn9hHGXLkcdbfd4M7q/75X5&#10;WGMxC/dWjm7pQZ5OzysRTEvBLTDzsitqDeDfWaEGuq988kT8d//i/xl//W//17j1y1cBVzNJNWRi&#10;por1HHtuPruzrOyumcR4q3vQS3YKCCYzAOdZRx/qFNgZ7tpZFOK8EvV110WsB8BdwF5+uZVSgFQr&#10;63GinAtnQq6ENa1DzuafnIkj7x3MOXtVODvS/KnfBZPNt43EDPtde8twUr1YVGAXrt0aKy7cFAvB&#10;ABbLVM60xSZkf91rc7HgtBPEXuc84FO2SieoxP1jfYq1DddujdUTgA106hT7cPRnewGf81noIw2a&#10;XVB2QxXmlfAs7JvOhkVEdiW33lhwOHSAMvClreKs1iNTDeiS09WjMiSkzsK+2uVaJPhCZpqv2xpb&#10;2PcS1n0ln63T5Iw5WRKcvdBy/dbs8trw+mzSWHVha5qx/U1PTUUFsi+YLkNfWiBkF3wre9d4EqcM&#10;3bz2sZ0x9TH3jb1dxz5swJl0rqnFZ/3YJed/WUG6md8Z3JCOpeYCgKI6n0ssoKyoT00iWJDjzA2T&#10;xHaOlBtwn8LegF2sHq1HL5jQlBZJvJKJNRweWTWcVVKYV4I+nWnNAJUztKW1NHla6WwNzo9V0Dob&#10;ReAx6Xbsaqw/2h0d7I3zh7MrF1u/gO8pM4mOLNp9bIDNToGVfK4djNrOTJbqHKBf7Yq0s97CMBO+&#10;Jk6l7jSgrIwV8TnarkqcBtk+THA7zyaDIeiAVcicgWWL7SqRofl3DsW+HxyKQfZEWkVnZXnupPmz&#10;Mj4dIPbc5I1V/z5f2YbK2MAa9b8ym0k4u45NqgvWqyb4u4FhHCGD8BVbGmL8bRxUdJ42psOqU+yV&#10;nY0WXnQgL038XMl6OM/YSskMUmCjkiEBTOHc1KRERSeYlC9DByhLznozcdGKs3zJ1zNZ7HOOFJen&#10;WBIOvFeYH+il3ZJBIBOnJ3HKXTf2JROn6AT1gvignv1qwAlyXknH6Xkl2LS6C/u+pQl3TrpdJ9If&#10;GcjxPFSBTZy16tkxaVGNbJk4LREX2WWK3bV7yecx6ZTJG2TNRIqJ0zL0hJ12zhs2aWfFtTZaOl+7&#10;Hu02lIGiiL8pJ9Km5rxHfl+G7nIOXCFxik1AV6wEZzg313klUnU5Z8U5VmvR31bstnDemgxgsfYG&#10;sRrYb2fINmJ3ujmTBt/VtwagDXgaCC5B70ppXYKMmdB3JpD3ugJd5Qw4z5NFdNKh27meDCvYep0g&#10;bftGnDAru60g3ff5bM7b7L9rOHWwdEsWNZk4aGB9m/nZjjx1gDk7TOjeOvJt4tTATznPaoemcxyl&#10;Hdxw45asjHdcRTv3b2eyAUpZN9TD1chWM3JjQUYvdtfCJ/HyKvC058ECO+2SM16k9jZJl3SwYklt&#10;AWdOh1fq7HpwSxn2Ux2T9KAmZtAjPVdujK3cw2auRmTSGbTLsHnqD4Pq+jgtrNO2ZyeSttxKePWY&#10;c+Jm3pxL2nMLaYpY1yW891tmCH+CdVZhewzaZ+L0+Dr2f2Os2deV7Cvi2EzOOfYCeRVTepk4lS6s&#10;Gv01/OhYXPBzcN0XszGOzyKFuzOhpB9NR1UdN4D+B2Pqx+X54xw6s8rCUxOQrkHVTEdU85kWIlZg&#10;s5ajZ5QTEykWdGVBFWtsVXjN3duj5t4xcMJ4znNrAY908LOL82+XTtO925KyVTlVh9lJn1S96Buf&#10;24BHCTZxDbJv8stuExOWleyPdrean1JW5QgR5HI1sljCZyjzS9SvfIY0rbWuDzq+wi5Bn/FUMMKO&#10;0+w6NTCGzipHZ9mBYeLUIhiDylXYL4v5ZGkxQJtnn32v5ntkUrDDIvWE1eDoLql6a9kDaTGlHc8u&#10;PO0GMlCLjmlAj/fdPpJBmbzQS2JqddQ01y7wpph7n3TWn87EBWDxwx9Po7umY/d72NCHC50HK1n3&#10;SmytM4P0nxLbu2ecQ6nC29FZjZyXCs5NLXuQneVc+goWW2YlP1gx/dhX2K/x5ijqKC8kTrlq5jqy&#10;u68Iedd3seN0E1jXMyrOd00yAQL2EYOK31aKn7Qh2P5y5Lmb79j4xAQ4dl/s+eR4VN65I7sX9Jkc&#10;3aBfZPdKfg/r6XyzDfduTz3sbHqTq3ZNi9+qpsFj6EpHFbmO2cWJ7Iv38/+st35huX4AZy6LDEyc&#10;8ro8U9oy7s2A4MAzB+LEI2dHvQlN3psJT+RPXap9Gn9hV9SMNWfitAJ/1qICsYHFva61CVOZkgyg&#10;pS/L+dd3NBkqA4ed6SX6XJ4jO06xYcqAhQn6c7Je2JHsOCDvW59aXNnE/doZI7Vg+t7gJIO9+uRd&#10;/Dztp2/m76Po0k3Ys1qwVY3JWeyRsSLto/6w/p2J0xLwcJU0hs8U/PshPtd5kHPvo3+e5m+cmRWc&#10;E+kTjTFkt+T3TBhNR/U1W6L0xuEMhC0G51Wf05tFlRaWm0hxn8V69Rf255pn4tRA+kBNdsWUoQuM&#10;hRQKWdBvnOfNFsCjf+xmMnEqVa9zoR2DJKvX4U93Ryt7UgT+MQYjK1MJ+7KGy4CbQXgLRe16XXzF&#10;ljjrlbPiu1/fFDvxI8aenceW4udgT4t5n3pb6kOL6dew3vqcvXdtiw7WaC2+3BB4rI0zPPQ9k5bc&#10;F89srGmYn4c+3B+brhsM2QhqsGnqeWNUxgvqLsIOoOMGsF8mjDOYii9g8b1JlGQCAke5Ls7AVsZy&#10;/7WPyoTBxIyfNaPDO2Ml91YMjhp/cXe0O3qD9aq+azxe/+Mv41/99T+Lm1+8KNlqpC62mKeCNU9b&#10;b8CTnyuMMeC/VahfL9oQZXznmciWCaTuF+ZytrwxpqQsdv34HLsO1907HZe8cSQGOaN9+nCP7IxO&#10;9qwLOTL2WIt+scjSmKRjw1ovwl8x+QJWHMUfNIa5FRw2gc8z9fxs0phbcLiQfVF/m0y068e4mPG/&#10;xZzBLLbgSmypnhefijdcM2TEBIF6te7ijXmul3PmxZ91D03G+T87L2765ty4/jeH4xLwgzGKXe/O&#10;JA3j1KuTrOH27LhbgO+6SP/U+8S+ql/tbDSutfOTXXHRLy+M635/Tdz9pzvj4T/fGHf+8eq4FX/9&#10;BH5GKTpSmTUx1PTMVLThZ3iNoHuvwH5e8dV07HpnJrrxd0bwpUyc9jyxs9B5CFZqehyMgZ83+cV8&#10;7P3pfFz9i+Oxg7VbzvlZCF4p4hmdGS/Lh4lDi4js7m1DJqdeno1zPz0RV//0wrj/9zfFzVzXfHN1&#10;HPnxkfTd9Cu3Pj2RhcybeW0xvoQ+4hKTp9xzy/1jsY+z7XocwH6c94X3Oxc3f3MibvjmwtiLP7+A&#10;s3wmZ8eEvaNl6jkvNaybbHk521Qdrj+O7BQSp4WYgWxDS9kzZ/E7b3EVcpEdz1eBD7XPyPHaKzbG&#10;nvcOxNbXd8c25GKbscNXZjJJbNFF781bo4V9cK5+DbhOel0xgThUFhTjCsZFpp8Bw798BIw3mjHp&#10;jOOKQZBbxwWsZ90qn5jOwrIlxujA8713ort8Dn5XwjlP2cJOalPqsYEl4DUbgxrRd19883z8d//q&#10;f47jb94XNdgD46RDz4LJnpyNpZwpmeb07bJghssO8TJ9EvS3tshklMxmMkU6/k7q0cXIuMVSybgG&#10;BmjBf9hofJtzZDeuBa6OkTK+WQ/WauasTCMr8+/uSZ1j4tT1mn5uItbevS1pxIf1y5BnCz3WgWOT&#10;RQI7qW9g8iy7BvFt9e26eE471g+8tjce/dXd0Xv/VHbdmxcQV0l/K1a3K7D0dMwBuy3e2XozevQn&#10;e2PHp3Mx/MnfUvXaTKCeHkZH9+A/ZMyaZ83CAnyI6jvAINjCXBf0ms9duxu7fDXyYtyJ9bcByb3X&#10;R3DeonpKhq4i1q7nfp4Ju2SifhG6QpaQ1dghiw4b0Fk735iOfR/NxgQ/TcS3YwdrwPeVrIk0vSZO&#10;la0lyG4z56DZ+1Efsw+t97B+jiZ6vRAfcC64CdMOPsOzq111ZrgNQlL2rntwrMAowr46W7nCfAjr&#10;VDrX/u2MUxOgXuolO06l46/Atst8U4RvaAJS5gF9ynLlQJzA/YjBtYv+29xH1WxbxmEdZdPF/oy/&#10;tTfHo8hiklgEnSejZ+/hvrj07ZPoJM4jetFxLsv1+dh3/QnxQjJ1ou+NOdiJKC20se2Mg2aSn/3g&#10;9znax8QfOFQGDeMTC5Gjov3gBnU653EpdjPHDeCH2oFuR/ka1qGYzzTW3/8c8vXZ0Zh8fS6bJoxT&#10;OsrBpgvzTRb+Znz7UnT8ZYMFSlbWxERt9/WDsQ7b78x151+uMd4l7t/aUGgMMsYN/jQZvA05tEBe&#10;fSZDio1B0sM7VkZ/1WY/OxotCGphHTIeA663cNAi5dLptijBnpi7Ul857mOU796Fbpx6fTrO+3Im&#10;i24OfyzOxh/9ADyEjMlMlWN9sBfGt8Xno89NRge6w45T1zJtPbbczuMcw3BkXdSNFuLbFk624Es1&#10;IAMtFpOxjrL0yCSSBVfIlbLpDNF61tycj6MgclQh2P104lR/xMRp+anEaXkvPgpyp29tM573shL/&#10;ZwG617FdrqMFZuJoCwXtFpUtJhl6uNJn4jpddL0KH6uK9XEcU/qX6ErjdDKmVCBby7lnZ8mbOLWg&#10;yoSpeTYLqJqQRQutazhzsgnV8ju7j23iEI9oLywmyeY//SbOSdUQfukBfGjus8zkrbad50i6amMh&#10;ozybSVSe0aJTC9T0R9c+Np5+/RkjHI5dHx6JgZdmYxsH1sSpxnwNykyntO+ukWjCCEoxYdWZbc12&#10;ntYjpA0YFofa9xtIfBqj9MR8GrTiEzieLIjBXqtQGnGwB/j7MpTKQgxdCQeqfn97VvgsQbmbZXZQ&#10;ezrlVxfoNKoAxx4QuySm7piKf/Rf/y5+8Q//QSy9jcPEgbAbZPSluShj0ZzXZiW1zrZDXKumCsNy&#10;U3lySX+Xrd9ncTD5XA2Lw4D93jI2XCov25x7L+uLdhRY442AIg6W2XwDh1U4t3YEbLp6IA69vz9B&#10;7DBCr2GR3mj7UxM50HzLI+M5LD0rlu7ZHl1yrrMhgkINbAWH3Q5FKYRUyJsfB0y8eyTu/ur6OOeN&#10;41F1EjCOEBkENjNuB5OVl8tR6OUItO3mcofXjjYARuZi7su9yQFvB49Vkn1vFIC/XacGa62iUGDs&#10;5FHJ2SlqsEPKGZWmwFm6vybWpZb7X6ySEUwioFaz1+GQ2ilg4rSYv1nxvg3BrUVpWOG1DDCwlL9Z&#10;bSxV7/pHAFrvz8YkjvcwwE3hdWB91RNcCHoxirCMdTEpYqeGM8yqz0VR4SAbGOp+FKEEDFr1rkGx&#10;206D0omxP915aqC6B9C4kdd037AlDUY9itCOC6ufrOos3VpfSJwO8pwYCimurMhRuZTiQKkodMgq&#10;ee7sOBWEGKQ3YIOC0dgm3YPBGA8Z8iHtpAFuD9yIwS7ur5S1larJylGNhJX149dNxsSLR2IFQE7q&#10;Yx0rK/YrlD/2VDo+FZ1dOFI+GfQ0WFmNcZemN6sbNCwoNAMjBriUZ+mVrIRfdnZfjN4HkHt5VyxB&#10;lnOuFEpwJYo7nXDOVzGOejHvb7xlW+z5/KyY+2B3dOJ8S2WRsyNR3DpRiwHLBsqtnDvd/VcMeEnK&#10;s30dsQ7nrQEAXcp+LeJZrHYq2w04Q4EahC5qL4/y0cYMcmwBmPc/juHSyeG7LIpwzqvJhwoAuAEn&#10;6TBaOQ9SIGdLfD8KeH1hnwyESXsqNdZy5MmApLPHJgHcBz/FqPzYZOFs7Ma53iMQf3MmxgF1UopY&#10;jet1mmqs99ahDEJryK0uOd1t6rpXHkLWp05V4nPVY2yaZllz1r4JnSfHvUalif00cJCD2TkH0gk0&#10;cu8Go3sP9MXWS7bG+isB3VcNxTqMbgfr04RMtbC2nfy+8QLWkf2zuzU/J503HG2AgAEug2eCxgyu&#10;8B0lGJtavn+U9Tv69u7Y+T66GIC29rVZAMxYIYHI+lhtswODeggD6xl3DqndToe/mE1aUDvfDATY&#10;PWrS28o550HtRjfc+Jvz4/4/3hQP/fm2eOgvd8cdf7whrsYJGvtsd3bGrEOu9+LUTb85h26fiGKu&#10;5ehtCyV0ZKZemizMK/mkMK/ksl+YjD07zvnqkih/qOA0yBhg0KoM2W483B1NANZWKwPRPzmvBKNW&#10;mFWArkeetAfOK3Eemc7oKnSzM1UNcmYFM4bUeWMC/C3OK/n4WNLzTgI+R7k2ogsEWP3oXgPwVTyv&#10;HWPrcACkk+/l58anJ2Pw+ckEPTpmUqBrmGUqMHlqZ5r2Sv2c80pe3BWVD/I82DKrYNulWwEkOW9p&#10;AfIpTW+eIc6/AcBKAzy836DT/vv3xj/5b/+z+Ff/9t/GjT98KRqlWHtgZ9K2DKAzBHfOdBQopp0C&#10;tOa8EnUNvzN5qtPl7DSd9uy44/wtE0Cii5Tj1rO6Yh3gqRaAX22gmfuuQj9ZDCNtRz32w8RGE/K6&#10;+0XsxOvzOa+oiXNYDJAw2WGn2ODD4zH1xnyCjgzmIPfL0VFrBBLIqPZGaq8iQPXmSwZj0xu7Yzmy&#10;4D7qbOhM6IBos6z4d17JQtbIhJM2owiAb0XsThycTJxiq0Y/nstZERb6DBgsf7dQ6a+eyApv7mUF&#10;eqNe28l6JAC1yIc1MhDm/rWi904nTj1T0oxU88wWHzjvZhW/b79xKOckl+HYZ4cBMieI1tFaidzV&#10;XbMldrw9k4E+Z2xJL9/MGajGCbLAyGIBqYCcV2LgqQEMZNWtyaXW+7eHs7w8d+temY1e3mulqEHF&#10;pJdHPp3z3Y/zY6eGiYj6K3AI2dvT80pMKubwfAOdUsliW+ymknJS2uRSvsd5JUndi501EKB8Jl0T&#10;9khnWJmxy0SKZvfeeWoVrFm5wVrpWAHs3m/9VYM5G9aB+FZ5qo+SnsdKXPCbVeI6emKvJeiknN/J&#10;ayzwOE01uDKLz9Cpxw0G837+rk2yglTwLV5QdqXdUZda9ahdWYNdNtncdM1gLGX9rfBbg62y8CrB&#10;sbaT5zIA52zaPR+diL2fHIw+7L5JTGdkidekS7YyeCFylnNO0RfSeDs7RNaDnluGYj17UWPAhs8W&#10;gFvJWDXekoA/q0dxgqpGm2MCvLT5/bnovHdbrEe3Jq0859JZJXY0mKwrRd/ZhStVot3c7s2380qw&#10;H2Iz6dxkSKhGL087zwrnxqBe/0M7IueVYLOcC+h8QKnlpW+b4TVWjya9PPrbf/eexClnnXUuM9iL&#10;TcpuINbNIp5G/q+damVdv51XgoMqZitUj4Kx2Vtnc4rZszAHW+L/M3Hq/YODT3ecJi0oMidGEtNk&#10;hSWylPNKdG6RUZM/2iptsVStyp9ddTIu1IEhc1YJVwU6RkaNchPMrLed1LLVFN8GXuAsnu4QXern&#10;oWvFwupdA6Yd4L0uu45MmKJfpUyTKs4CIQu8cl4J/3ZeiVXcJuukrLZQr+z20ai4jHvgHChvzvxM&#10;2h3uQ+e4GufRpPDp4jlpd0yc2rkrBay0sf1g1O1g5Ul00MEv5uLEzzjLtw0lS0QTZ9TEaSNrK2Vv&#10;E//uRhbWXrU5utAJXTjIUvU6O8lEgVT6S9FLZeg9O3DWXbkpxtAvFmSYtOvi2aSYLOJ9FpdI6VTC&#10;M9Uhd8533AHO2fQqehBb4llynurS89ERrJlJZtlfTAx5fnL9wRZJgcV6tl47GE04xFbxiiel6BTr&#10;rOUeBsFlG7kq0V3iDveyRNuDnNXYZYCNHn10R+x4fz4DihZczoGtj7y2C8d0ZyaT/H71VSakdGq9&#10;0LErxCzgLH2j+qM96e8t248uQI6db530UcozmDpnnXKV8/fSEfA0WHvo4W1xwVczcQLsMgWu2PHh&#10;XDResSmpsXMOrTrOxBsOrMG0Ss6f7CSyy9jdZZW03WYVM9gZ5Fv7KVORDrKJPLseZLEwcWpy2qrk&#10;auxKNT6I59RinUZsjSxKvmYT9tmK8DP5zAxU8j2lrHcmTtGNZ5xEjg2msUclJknZE9c0f2I37Tat&#10;Yg/smKtRxyJHUh1bKOO+rdSX4jIAlp2I+hyca/V4UrCKhXs4k5xTAxQmTv13jfZvsAbnvS0a0OPS&#10;XZWBIbT7zta0O1kZddaj83br+b903vX4tIlz+Y46k20m8PI78T9MvCgD3Ec9fu7a67fE9hcmUyd9&#10;i6e5dth9Cs4Sc4u9D4BJz/lyJg6j08TmM8j4ujtZE86kbE6e2zLkohw/KbE9ulmsrw6yY9vgUiln&#10;oIwzVMG6W5BmZ4b+ifMKN4DjnGE/BPavnm1PH6O4oyJ1d/lMRywBWy7Ehpegd2UHWIeNTyo7g8nI&#10;Q8qowXTkQ1uRhTen8Jpz1CqRaWeqTr+3K/b84Gh0fRecq+/I2izE95Gm0zEASePHpW+7/flZMMxs&#10;rD6nP2c/Vmj/sJ8G/NJP4/12/WSXNL6bQexMZnGOnT8nbZ3n0cp86RC1hyZOlQ2LX5fihw09uy/m&#10;79qTCWATsyZ7LKAwANoNfh3D7zVx6pxqx8ZUe6b8PimR9VXBRxmw5Fzpy+ZMsxnOEJ+xElzmPCl9&#10;X4uHTZpZTKw/LLZKO8DZstjdoo8a1iJ9al7Xjo61w0afWyYp/XJ9cX3yrgz2cvE7dYez59Y/O1Gw&#10;DZN+d08mTivB5+pvfX9jACbTZPVoBr+uxX8xVjD+4mTMfIDv/9TOKOP8LLp6S8YWZNsx3lPFXo+A&#10;4e0Sc3yQvq+F5gb6nOt9urDDRJDz65s4k8p62lFsoEFhuzwXImtizEXIj7P1loOv+/EZh04nTd8s&#10;UPVuAR84VmLqR3ti/0e7snu7eG9XFr179kxGLwS/rLGLmr20mEMcLH3l3uf3xX0/vzmOfXAshp+Z&#10;i2JkSHxsp2liOAO/6i1kVPaUddg5i5r1WbbiQ3dhU0b5KT2f8yyNNQ1jRw5+uD+23oRdx3Yl7Tw/&#10;60zGgwkasEsW/m2+biBlLenpkcXF3GcWSBtM5hykTLr/PI+YIP1w7GLO1tUumjg92JO01WvuHY+t&#10;L8xFC/bZPVh6+1i89M3P4r/5f/+DOPHwwWyQsMBEivpVrHnaetZksXZarMY5bX1wRzQf6844m0Xd&#10;Z94xFgOcp1b8woqz1sYKbJwF7+pIA9ubHp6NuWfAzviizjRtfmRn1KIXZP0xplCFD2Ng1G7zfnB4&#10;HXux5uRgzve049QYppTrsx8ciR1gQWMrrrUFlsm2g+1dxP7rpxjgtQMpaXxPX8YgXS/xhr4XPphN&#10;Fm13jEY9e+vaLeNMyV4z/PreuObX58SNvz0Wl369O875ohD4nkUnygo1zFko0Z95bDJnfi58aCJ6&#10;nsdvRb9Z4K2+24i9nfl0V1z0q0vi5DdXxb1/uj2+88er8Ksvj1t+d2EcR+dWoCsXWFDKc9fjn5g0&#10;9TxO4YNc8+s9cf0vZuPQ+9PRj5yMvYmO5t8N3+X+PT+cBymx1783FzNfzsfBr/fEyZ+dSJ29Qn8b&#10;uXA2XyXnQQYV17aD++3g3DbctS2mwSTH8bkv+/KcuO+ba+Lm398QV/32ijj60+PZPafe3ojcjiOr&#10;su3UPFFgpFvEZ6xEbqT/nX1jOia5Lxsqjv8ATPzlbJz81YG46bdnx+W/ODfn56qziy0yR+81YV8b&#10;3AP9QfW3CS/uLfdD/a5d1zfl5wp0zTJ0hQXGy/HzMv7APlvgILNO+3m9sfetAzH6xr5sdDER6H0a&#10;P7bAsBN94szcUp7bWafV4gFkTYaman7a3CE99KCxked34XfiW6AjHbcii4QFo/pUvfdsi5ZnZhOj&#10;Lud3JjPXcRZL+Dxtz0rkrVBYsDUTJxWcewuMfL/MUE9/enP883/5P8Te798dy3lumxU2cw66n5xO&#10;BiU78fQHxK7amQKrIrrNID/nNxntsEvGkfSXCmOFxmKlmMT4pViA9w3yLI3sWd2hrix4M3mayViw&#10;gDhi/lnk9929MaTOOZ04RVY38HwbkIctz4Jlxazsx1qwVBP3ZmFY6dkbMhaqfrNAxNE9zpqefG1f&#10;XPH5hXHbl9fFpvvwNdGXNg3UoQP1GWQFcT0s6lsNhhLfV29rjIFrN8WhH+/L4hWLrU2cbnij0Bxk&#10;16kMAS3Ine91nMsC5YW1NllfOo0PbOxfW4f+N57SdDm4kDVP5hDuTftrnM+EjvtiQaONDP13DCf7&#10;2kqez9Eyy5BF8wQr9YvB+cYM5sFCw0/uzPhCJ+exzhg3+qgU7ChrnvFSO7jtfHO8XYUMe8hiFXI6&#10;jF0Z4iwYJzCevdb4diZOsav8XwaHtLXGD7CLjdyjOsxCTztklyFznhPn4ZdtwB/lGU3uiONkDMrY&#10;Prbd2Z5ZQMt7TdyKB0ycWjjnXmcx0ZZa/t+UONAirPKt9VHSXRFdYJTtb+9KxsBS/Tr0nbO4jQW0&#10;7O6ME69cGDWcWUfuORJnNX6f9NU5L589FIcYpxD3OK7CBLXymUw4YHRZAGstsEReauyUxvZYtFPC&#10;dyzA7tRdPBD7X93P+o0n05E4ogyfZ6FxQ/bK2aZiNhNeo7xu1ycHYgj8IW1uOXpSSnp1nwVXOT4M&#10;G5OFdHyWul7cXAHOarlqUzIe1fA94gBjrM7UrBgsMJ0UgTuLuiqiBf98DBnUrnQbL+D82JFfzvcZ&#10;43YcnT5dOViuwTgw65QF/87LPJVkLAfLVvEax1BazKksbHl8PEddzLwzE+f8ZCbOQjfula0A+bIQ&#10;xmSp7C/GtWVUzJ9cw2CklhPrCg1WrKdj6MTz6W9h82sPro1aME/i/m110cj61oEXm9hXGxKrOXtN&#10;7Isd5zKoeW7LWHdHD+rz5ohC7r/SxCnPn77IKb+kcl1VVCp7JoTBmspfNXJnMtq8luNRzAWJyWQr&#10;0kfLhkbkwtmmdpnqp6bfdMqfNYHqyINVnMEF16Mn0ZFiCeNj3pvMK4vQkwvQEbJE9XDum5FNE6bO&#10;wq7nshg2R+Cgk6Tu7X9mKor4twUcju9Zxt6UG39CFi0i1Y8st2iE+7Aztpx7r8e/klbZAl3jlsbP&#10;CnE15NV1nmiOXnzlcfbsjI03D8feD4/gMOOscJi3IYB2Na02CICASlWmgU+wgmKoPXWz0vd6rcPo&#10;bHgCB4aHaTJArvCd21+g3uBm5CeuYVG2PD4d5Q+g6FCMCn3Nrtboumu0UBGKcGcXTyZOt6bxM8hg&#10;VY+Gpefq4fji774Sn/+932AUtsVC3qORM7jmDLNlbJTBPQMG6XC7MCoKlKcBRA2L1UcGLRcC8gx4&#10;W6Ui/3yp94JhKUPBth7qjL6nJ6Ls7m0Fx4dDLUjVSdHobL5uS1b9WdU2IqC1KoefGwEZ7YDdTTh9&#10;vTgE3a4La9WDo2CQt5jNKUdYpS3WsNjdtJrn3PT4VJz47MLY//7xGODfDdybc3sE4XZ2KIBWKNsd&#10;WQVAdNhzicI22hC7AWaTX+6JEQzL1g/mohejsv71U12nJk5xdgzqOSzdaorFVmtYDcN+lzsrR2cL&#10;x8kgncGT1htRSKyLzodOiAE4QYzJneUYjyL+Lm3YFpR5E4rDzxN8uldWeZWh0HsfHotpnJ8BQP96&#10;hNZZYS0IcO2TGBeEWYrlCgyKFLGrDIoZTOIQySNt4Lv77tHYYSCdezcxmTRnGJQOPuN04lTDkhWu&#10;gJ/eO0fSubODxspL6XKW4fyWjjTiYBYScrn3HPBMnKJcynAepTkzIWAlg46uBiVpDFD4WX2jMXJ9&#10;hgqJU5MbKtoMbg81xFZkfjP3YedT5SnAkEO8J5tj0yXDsePFw7HCCiiUaCZOWTepdxtRXDrYOW8T&#10;w6HSMmmt83N6Zk4mTpE5gwEV3GfOQtSwII8CsjLOwofbiIYAAP/0SURBVOG3jsUmnAJpjKS6yY4f&#10;FMOZGHqrJ9cgY0V89jrAxJ7PjsQERlAHxCIDE96eN8+AFVh2MgkETbgu8F5VbihCFXLXwzsygeb8&#10;EvdaBVQyDzhDgTp7yGqcsonW6AMIbHxrLgso1nIWrJDOji3ARw3noBqlJp2cOqXWYDZ7khRRBnAN&#10;3GKwdbalrzMpJb1C58mBGHsdwI08HPvRbJz7k9nY8zFO1bsYFq4p5H8HRmQMg/KtUdHQcCZ7rxvM&#10;+V1JX6IRN0CgHBgsYk3rUIAalFqDSlwNk5zvPe1JKS51gN3LJk4zoc3aWvzhjLGGSzZGI06lidOh&#10;S7ZGrzNOTw5FN+erC53UfBPO1VVbo+OyLTmLplb5wmA2YDTqeL/UA86Kq0QXCLalNxU8SIllsKD6&#10;ioEYAKCeeGdfTOH87MAJW8d5rn9yIull3YPm741npf8R/iblh2djGofERObkR5x/zoUV4luUT4El&#10;enI5524G8Hvzr0/Ed//ujfHdP98WD/7l7rjz71wbN/3h+pj74b7o4j3dgIG5V6dY37lYiz4qYg/P&#10;5Ow6s8TZbMNPjMdu1v7QB9NxPk7i5T+fi1t+ezRu/OayGHr7WNJkrRaY8uylnDfpuk7PKyl0nKIz&#10;kMEl3E9SOGIXknqTn1ZkL8foJm0K8iK7gUEr7YmdNyZqBm4pzCsZfGkutqODx9F5m3HsVqNrOnFs&#10;27hfu0ja7x9LXaxDtxaHpx95tCp2M2vVebUznHDS+dyFglD2wRlkObsK2XBGw8anZqL+4enUhc7c&#10;aLzAeXzjWcGbSVNnlvB+E7tWmpUh1wYQrCIfu2Ui/tF/9af4n//tv8FheA6ncDJpTXpYx60vz2eH&#10;/jKAgCA055Vwtp1lKd2aSQA7+SxcMGiXlMZ+J+vhbM7CvJLGpInb+iBADSe8HJuU8w3RYxZ6SLPd&#10;DNC0srzrmkHsxHxMci42PTWZNtr5bFbn1yBrY0/jRD4xnfQWFchiEbKo8yJ4dF6JiWArCldzHvoB&#10;swOv74mVpxOnOIjOb7MisYzntvChhPUqQkZNjGUxjcAEgD7+ne1x7Kc4QZ9gqz6ej43Il0U+A9ip&#10;Ef4t9U4Je5eV3jiMymvNd3ckBV4yIwhetgHmsNN203ThwAhCM3GKs3N6Xomz31aj18q4GnGSNmKH&#10;6tj75cjEUl4vdZjJ76RZ5KyPokOcUdr14kx04qy0YV/s4pXedzXvsVPboJNBtlr0oF1b6mIpi0z4&#10;5ixx5E/6uuzKwC5Jt2M1qawIm/ns0/NKWm7cWqi+NCnJeloNKogvx8nJ6lH0YM4rwcGtxjZUoIOd&#10;VyKVkh2MFmAlvQ0yk0UgyIqdArXaBtamcmtt5LwS/i5l4GmaGLtbtuPQb0J+TZxavWmw19e17O/m&#10;XMxFEdhutZWQyPQa7skKUZNHglwTsVJc24Vg0EhAbEDCrlNtksUp6i8T73aTfTuvhGdcjMOyGv3p&#10;/TQhp3YiSAO4Wjulruf7nFdipamULAYX5j47HvMf7Yv1ODQmM3OuJfuZ80o4AznCAFl1XolJiKpp&#10;K2Vro/OW4eh+aTaqvzcRxegDE4fef5VdOt/S7pTj1LXFDmmWkbsOdK1jJ5xXYjDdokBn7tlF7rwS&#10;k7a1nOuKIbveuADSmThlT+wiWaQ95XUm8SbRyVb79yBve9+eyi6AC35U6DS14/QYOvPgW387r0Qq&#10;LJ0iE6hrrxnIAj2L+07PK7F6tITflXIOG04lQBrZs2Yx6Xh9BoYbwJw5r4Rzm7Q77hvrawe4LCU5&#10;BxOsqBMgXaaJ028rRnGAkhbU5IZ0msiSXchikZxXYoDjqsGcgWWyzSrynEeCDNRjB51XYhdTtfZc&#10;3Xnq7xbXZeKE87eE/cyEE1jXpJFdOQZIHTmgU7/h0fFYi05uZ58tuGpDDqU9kqFC2p0GLpOoG56e&#10;zESJOPPMKwoBdWmRai7iu3c2FTrnsMvODXReifJh8D/HAZg4Ze3K3D/OSSaUTl2bH9mR3aYW+x39&#10;8Vyc9xWY8ib0KWtgwEJ63kZsuElZE5I9F2Ibrh2MPnD9Wr6/B5lrZQ+qkEvHaZSgUyr4d/X5GzL4&#10;MI5MSKnnHNMeMGMZa7IGnGYRmYGaZTxTNc/ufN0RMMx2bT2fJytMK06siUjxncVxdmqbJMzAN2ts&#10;4tQiEs9TGz6ahSJ2P2aQAvth8LwHh3/jO3PR8858LOP82ZGs7lvDzwyWIF92LG7+7vaYeH8uCxZH&#10;kc2pZydjArzYBFb3vNnZaULF7hwDYl5SmMl2YNKtHtvTCI41EFZsUgkZMVBu0CqTF2JqLv0ok07i&#10;czH20HdH4+yfsfbgO5lqLGio47lNnGbHqQEBixXw4ZxXm44s++neSo9pQld5r5ppz7+pK+vRk1K5&#10;2nFqgcxyfmq712L/TOrZ7Stdp0Fi55xaTOTPFnxXA2Z2YyxDTu3Sl0LcTgoTJCnH4JOl7I+zkGSN&#10;yOplLplkksKcNZKBQfadWjvueFbZHSyaNehl0kWqumrOlgGmZEUClzp3Uuo155rmuURfFTpPC4nT&#10;am3g5hrWGSzJGktlqR7PxCm2woCnDDEmThuxceqCxLTokMS4/KzH56tGZsQYdtDneABlAFlx3qxj&#10;FXY8N5kYeqc42qQpl92nE+g1MbcMMLs+nI1zfjwbJ75kzzg3znZee8OWTA7pw1eh1ytPDkaF8zjF&#10;93ZFeAZH6nJO/RrOiWe3Cp/CblN9BH0FO5fswNrA1f8auA7bKguGwSuDWCZOy6bak4JXn9Pu0QZ0&#10;fRdnK+c1svfqPf0Y5xU6w97AtgFkA8liBTsQSh8oxC12vDkfuz89HAOPgnNZLwt8DMxYqGZxg1Rm&#10;JobUOWvRSwffOBpNt4BdWeNMPFrMit5Jv4/zlEEs9HPOHcXm2uViF3Ydn+1z6HsYfGlUX2I7xZwm&#10;Th2P4+iaoef3x8j1E4VCWd5jgXUWL/N3g0Cj4PlqbZnV/zyrwVB908rhU4lT1lda7PR3+FkGVsox&#10;L+y5c8ISo5k4Rday29BgrnIAPktfmTOm72wQXNxej0+tb92D3hgA4+hzOybk/+yT+3998i3ojjG7&#10;jx9ApyHbFivbLeDZK2KvV7H2FTynMYA67GbtqcSpelF2LpnNlCdnSMlasJAz5j6bfFvIe+vQkVuf&#10;mcgE8Gr0rDSpy8B76j8xyTJ+L143yN1683BStKoDpTAWQ0o/V2zXEd+9EF/EmIj+s+OMxG9bsAPG&#10;TgzOG0cxcToCXt3xo92x5725aGKtZSuSjk76QhsLDPAV8/8a1iyZg9jTOu67Hwyx+50jcfbnF8fw&#10;s+ArZMgRTeWcUbFfJk7RMfqba1mbtdi7HtbJ7rZN+NDGkvof3JGF+cMvTmWsyZjTgY/2x9BtI1Gv&#10;bmSP1bv1u1oLhZY3DxW6l471ZCxLHFmGXrC7LZMKMgKxZuqMpFFk/7PbFBuZfrGFLXyu+M0A9nLu&#10;1wJGcZgJAGNuUqU++fVH8bv/66cxdOtYxuaM0dUgo+5Vxu9YE/WAWNvEtKwexmdKkXmLZFfdMx5D&#10;T89GA/6eCeil2jjtNj6H761hLfRTejnXdpQ28t3iMjshvfQL7Q6ULrED3GTHyEr2ogd53I4M2tQw&#10;gJzu+eBIbEXPa8ulSlc21N8Wi8uuou9mYY1z9o2B6Ifm7EyeYTF/d55e+nnoA9m8urmvdmy7Z2cp&#10;/tuq+8fj2I+PxbW/Pjuu/eWBuOAns3HW57OxB198+k1s6JszMYjfbnHHosfwoR+eTN9p/K09sRN9&#10;amFz/aOTsfE1/PYf7I7zf3NxXP3NFfGdP90ad/7+0rj6t5fEDb85L46DJcVC+kQL0UMV+OItL4Mp&#10;XpmJg7zvtt+dHXf95nBc8Ml0Miaoj3eBM0vAwPrYy/BXpRTdhG2d+nI+jv1if5z74Z4s8JJmsxQc&#10;sgJcUsbzGoBufGwy8YoJam3lDN9z5OOjceGXJ+Ku314Zt/7hhrj8t5fGoa/Ojp34cnbcSWU7jp0Y&#10;f2Muel+aj0U86xk866pMwKJrwbmTb0zH3DszceBjsDD2/rKv5uO6Xx+Ja359bmx9az96Fh8auaxH&#10;JnrA09K450gY8T/XQp5/gbrcxKl7xWUhv3tnsN6C5mXcc7Kc2F3M7/Rzmo72xNz3WfM39+dIoxHk&#10;w/ntFlnrN8osss54L/+XNt5OT4PyjlGoQe6ymIfnWw+utwPVBgVtkHFtbYyxXLsneziX656Zj8UW&#10;3vD/cs5RGzjQ79H2nAnuK4yj44yw7qvYFyn3PUMyilz01IH4h//0/xazz9+cfr+Jt/XIj8xZi9EH&#10;OeMPHyxZO/D/jQOYMCuzsMwk2Cz+v7KuHsQ3V3Y998v5jhwJhE4w/tl/29ZofGEmas9Bb/JZzjnN&#10;EQr61rx/N/u3693duU4Z4+ano5C67xiNtehp4wg92N21rJUj6XqQM9nYTJzl6AhjkWATu8Makdvd&#10;bx+Jc394aYw+Nxfd/N84w+liz0psoffn+siiYWHJKvRC1URLbLyyLw58uTe2flqgTDdxug5c4JxT&#10;C1wcR9fKvVhYLwX5Cj7b2MFSzkgZOi5HPAyfSpyyXlK3V5s4FafwnY4LEStb+K2PU4b8WETRdfPW&#10;ZF+TpUp2sSze5zKJU3ftltj59kzseB27hw+w/r5CEs2YgQWQxjrtKNTOLeV+7I6XctrEabVz+MGM&#10;217n7HPvzinOZgWuLnRXF+coG4O0p9pa/IYB/B5HE5kQN8kls0XO1j3QkwWvpRu05+wrclAlgwn2&#10;vtyEz1hTNltlExbvM3ZtsbUyY3w7i7NPJ05tKuJ3FlnJXGHitOP8vtj+1nys5Zlyv7B74hFxTR2f&#10;teeZE9HwyFQs5XxaoGjiqQT97Qz3RvERGNMkrtiokd81cAbtOpSRQ9nNxCm2SXzgZ1pYqSyWITue&#10;qTHOwtSLu6KcNVzAXhmz1dezIF9ZkXmxCIxSy+8m3tgfsx/si42sm8UQMlqoC3Kf0Rvun7TaZ1q0&#10;w7OoM/SdZJlsvnRjtD07nedeimvPpknZ8s1golO4swgc3nDbUHY992Nf11rIy5lsQq9b+Fehr2qs&#10;Ct0kE00pl3PqxWTGCozBZAH7HHgK27OKy2RuLdhl04NjMf3hXOz+qEC5fvgHs8m6YeJUXSmV7xi6&#10;M+ea4pclLuenDKfNrK2FD6kL8CH0JSqQdcekiN9qh2pz7GAyzuxsKCROOW+1mTjFrwWznk6cyqzj&#10;zGFjtepfxz/IUPV/SJx2F/ySpOnl/zKUlON7y4rm2IfmyzZn9/ZCzq8MmzXIqj/F5MmOgp7LpCl7&#10;YYy1Fl9A38nCX/12dYjjFzLmq63G31rG3ped8sNsojQXZaGBhRvNrPm3vhv/toHFpLSJUwthZX4t&#10;R1erX5ZqI7ALFeAEz3zS8JoXPNVxqm9rIW7dFOfH58LnTJYffBfH/YjJE2PtbI5emUBMnFpxs+u9&#10;wzH8/V2ZDBo1ccqh1eHQaWzg4ZwDZSV+NUJSjkIv4mbXcNMt3KABD1uXNbZNj04UgssA8FU8qIBI&#10;YOXhW4sxWoUxtavIAG0lyto5ZCv4vIKiR3AFXi4ahkW6JROOUstJhXLDm5fFnR8/UKBlMKCFke/j&#10;sKxBiesorTyKk4vQVKA8VAJ2D5YCmEs2sfk4FVY86FCuugrDC4h0/qQGyntUccgPrePhzIRlPF/N&#10;gY5oPtAZWwCkzYe6cqDyZgzYfg6pXNOClC0ouI1mwFGg7TcMZYfTehwCB9Z28hkdKNBGFKzJMwXA&#10;zkATAAbrlyMEGx+fjiOfXxgjr+3N2Ss1fIYB6Oze4DIQ4fBzu1OdYWGVk8lL6Xh2c4DsOB10Vte7&#10;c0k5uF7DAvi3m8eAcLFry3o5n9KKwYX83/Uu3Y0yRSCsPtWgSvXUAihMKjzW3xZrBdpgkYehGuMk&#10;RU7xef0ILcAVZbMQ4HjaITVIUYnwrf/O9pjFyXCWZgcC3MUetSAXdaxJDbIiVY9OlBV9Ds8WkDsn&#10;Sye7BuXccvVAbBFwAix1Ajr5nk72uI1D0KlxkdqH363FYZMmoRfFk9WTBvtQAip3u49LMRzFOJhl&#10;Vk34jCjyaoyPDoUzryoOrU0QI02gFRplyIrB6KziRQay+2KwjsNTqKaQ2qx8CseJg+TvRmzXxpFx&#10;EPEq9nHlsQJNoTQ3rWf1AxIOxdKHJpPqQYNrNUc1jlUjysGq8QQx8+1pWFzj7DQx2OWFkjEgbRBa&#10;Wkcd4cpJDMuutqQW3vowDv+rB6PtXhwA5MKEjYFs6S6y4xTFtZL3aVgGH9gZ8x/uy0pMjYNnZokJ&#10;LPbMjrHlGD7vbxH7amDUaiYDUp6fmonm6HkIMM35KmHPFtw0mnJRNYv8okzTqLSVRcWeruhiz7vf&#10;BNjgBNvtZwePlKx2a9WhJ2qQhXKU4hIMhpQAKvoM7LOeAoBMjLCOdjWa2HB2TeuFfUn3PPPhbAbX&#10;Tnw5E7v59xxGxQCOzofGxMSpFCwmUTUw45zLtVdtigb21Ypc996gsEmG/F6MplSL9aNywAOqNCy8&#10;RrqyesBGOsGc0wZBAGfViikNi9VoVszU8/71pzpON5gkPTkU7ei8Ns5VEzqrhvPTcsFAtPhaDH7S&#10;yOlcsq4WPqigpQ8SNDgo3+C2HVsGm50VoNN81mvzsReDOiMd77uz4UyTFafOmklFE6cHcUCcZ9qD&#10;A7aPf1/+9XTsxfBuxKkSdG3g/BhscGbkMsDc+LM748ZfHI17/nANztmN8dBfbo/b/851cSP/3/0F&#10;8oT+aH/SAM1UzALsBl+ajdWczzNxfhbhrC3le/s4bwcx7Pvemc4B5hf/eCZu+OW+uP2bC+LCry/O&#10;ZKNzTnVqigX56JU6zncLgNtghRWkUmQtcF7JTThB6O0zeGadIStEl13BT86l1Kh2jlo9rk1YylpW&#10;IuMbrxuIQx+cFX0vO4e14ABtwV7Z8dUAEOn/3njOumlF93Zjl1qRxR5+rkcWNyOb0lWrmwRcK9Cr&#10;Vjhb4LMc+XfOqcFIZxysRebrHp3J77bD3+rM9Q/tiMUA6XTM0KdnYthN/CzjXNTcDPDHTlp1uQl5&#10;+Mt/9mX8y3/zN3HZx0/h6KPj0HvDT8/G0HN7cl7JKvWFhhh9YfLU4GkGv6wS4+yb8LfQwo51kw/O&#10;atA+Fpt0cz4FoG/D5f3R8spsVDivRIBqhzVybJKkxSIA7mcAZ+7Ae3uze8QKUqtFu9EblVcORPP1&#10;W2PiRWQIANgFwDAJY9JUR84EcM7m5nkEQgKPtazV4Bt7YjnOflYCY7MFNgb0rSBNel/2zwSCyQPn&#10;+K5mPZ31MHL7UBz/6d7Yfipx2q+9wk5ZOaoD5LySWvYpZ5EhH16r0V1VVwByTfoYOOasSjHYyLO1&#10;Af6koc/kNTJkx7AsAmV+J/Jj5Z9dR30PA6hwrvIMALoFZQaSlqpr0JfOK/EMOWPLmSVt2HI7uGuQ&#10;G+f6OpdbdoQl6KWc837jUDofTehx7b/zvEyMWokoxY5Oj7ZJx6eX/0s5b0DReSU9d48m/hCo1qOf&#10;c14J914BWMvqUS73Lme17cFWYXfKsEM1OF3tOGx285Wzz9oH9/+0XqvXKdbGsUYmDgwgSzkivaWf&#10;24AOmnnrUBZzuUYl2KEMnqHj+49vjnNePy8qeE6pUF0fZ1SKUzJBJtAVS/Hvcgt9sKE1fEZSy5s4&#10;5fdS8qWt4vcGfLO6ENnWeV2JHBmQLtdG37A1nSzPyUqDCOgDg9IrxDScMZP1dZyV2U+PAEz3Jk1b&#10;K/e8yMAJZ0y7JWWSwY4MdKEvTELUzRUKkdZdP4hOsOABxxnZ0B7qFFeNNhUSpxl8L4va3V3ZSbLx&#10;jblouXMUXDueM07VGzXISRO6olIQju2WXl6grYOZSTiTAADrqnGcPD+f14t3TYLtQCfPYpcMEl34&#10;owK1/Nl2mjoXkOvgu9Ox7w1eg/NjIcNpWkxZEzpP4pTrxLC+VgT7PFaQOrvTYILJj7RTnP02bJrz&#10;ShrPw/HnzBqEsPgmE6estTgjnRXskMUEYrwsyuD+S045QUkJqjNkEN7Eqc9lcBkcdHpeiZS3RXyG&#10;oxosKlmjfuSMmyjT+VFOamSnQC7tRK3yDPLT5Okq9ILJcZ0Vz2g6pP4OfSJesYvSBOemJwqJU/W0&#10;NJ36EnaY1rP+OkAGDHWCNj4zGdXoKDvKF/E5Jk7tKqrDAcuur23gNmRQ2SrmfgyApEyK9cAZBk+S&#10;8pXzUqvTzuVs1N5HdsSOdwoJIGl6z8N57eKsiSVlMKkFt9lxamW6ayxbRi+6vhdM34EMS8ukrnGu&#10;aQ1XJTLhT5+t6ez1MfoiMoyOloa057GdOefdQKUzOJWvlTjRBuyk6x3E7novtbdhT8DCDegosewi&#10;1mwlMlDOz1KcerGIhUQr8A9qDhYS5SbT6rwPXp+BeX0g8GznVZtjM7qn6e35WHSyQFGlnna2t0kf&#10;C/Tq+V3PrUNJlWt3vLK548mdMcK5aEYHr+L1VgdngInzJj2eM6ycZ12NfhZjOX6iVaec7y9Xfrgq&#10;0AviLQsAasTWXugtA3WV7JeJ0C33DsdRsJ3dvlPvzWbi1JmOJk5l/DFxWqYjiwNvZ1zOzOTfBufs&#10;gM0uB9amchoMj0wbBDI4UMFaLOX+nGXl/DRlqxMfRMe6AjtgAKMJGXPOaS22po5/64QrZ50P7Mjk&#10;vj6YBZEpT+itDHjy3HYWV+NDegbE7gYEDDbU8bMGHJGV1XyvQSITp2su3pyjHvSxLBZYzXraYVKr&#10;3RzlnItLt3HWPY/rOYc8h/oqk6f+7KrMtZJqtBa7IE3zGs6An2mBSyN62M92fIcJpHowU6PdJNgp&#10;dYYYt56fdaxNxRH8HX0ddYLfy7+d9yRW7ryoL8aen0wMnWMvuApFieio1wuBHDst5rF5x7+YiXO+&#10;mo35j2fDOfOdl2+KNeI+znsVa2s1faWJU/WMuoUz6PdZLJg+ADbY89zAmtuJaJFSO2fAIPVaMFz3&#10;q9jLD+aj6hxsQ3t56m5/Vk60px4yGLaG71HX9zw5EbXTyDvyvAp94FxTE5Lp0/BzpZjC+MK1w5mA&#10;s1OiFnvnDN/ZD8Ak4LJidMUqZMrCUbHdKj7fZGgJ97sI+XGO/dTze2PymQPhWJZksplqKvhmrL3F&#10;ldrCLFoyCI3sShstY5MsExXsmwXK3qc+oEw0UjdbkLIIeZIVZuiFg9FzYaEwS+ynT+lz1GDLnDM3&#10;Bqaoxa+149QZZ+V8t7bW0TH6qgZCs5tEPMA5K+XsqAek97fLxiIDfV/HQuS97uR7+HcmTtdhA7bU&#10;FxICnKe07fhDvq77jpGcCbgOXNOjP55++FTBJ+d3XgZ8B5GDoXfmou0mdCCfUeEMqXPWpw1fJl4E&#10;w64GpxsDqMJuylrVjL/R5dk0VoDunwEXmkC1KGGxcRr9VGRKn6ESXCb9qHTglfzNGaN2L5mwlJ7c&#10;gl+x6iLkvwW7aOGLdtRn1LaV4r87d3sRn2WiWvukHKmD1yELp0cdGUPpxRcyUC+dvx2ne/lb/XRL&#10;xsPcN89aMbreeV7O7bLoO/GneOm6rdGNPG99dXcc+uGFMfLcfFLJSstbdYDza4EDMrSccywVejv3&#10;0oW/kqOvWBPHXsm21MNa9T9biDGJNZ1zuu+DfTHE672X+t1tMXjzUHScxbnn3yvxsXrxUZKGEVlT&#10;/69mbUygZNLzhtHsPqxH1pVfizUyNmaCwXVCdpWXEuR2FXpCthA7HNezv8b+jAcuvH4kLnnt1rj/&#10;k5uihrWXBtSinlXIcHbTYZ/zwr555kxSWjBorK8EXWXX5+IHJ6L30YmoxL6pv42/GStcCHaQsrUW&#10;38tYYid+p7EE7b+dXAbEy3j26vsKs8Hb7hrNgmRZGEyudz4/k4lTY5hb8F13f3A01t+wJWMpdpdp&#10;tyyytJlglQk5zsQZlxQKdzOozllbyNk0EWOS0s7Y7NJFH6xEXvvQS30WJ2G/pGodfWN/XPObs+OG&#10;Xx+JK9CF56ITj+KvW1gs9aIFKCZO7Yxd9OhULOC5a59At745H8P4BYPsrUWdNjlMf74vLvnNZXH9&#10;N1fF/X+6OW78/YVx5a8ujKt+dU4cenMyGjgfxlKk6y17nLP3wkzqyCM/ORQP//HGeAof/prP52Ib&#10;eHLCgs4XJrLIWptVjD3r8Wx+MhfTX87H+b88GFNPTSTNtcXYa4wNsl/6OXb0OlZAXWxBgUXBE6zp&#10;wQ+PxHlfHI+bf3NJ3PH76+Pkry+JYz8/L3Z+uivW8nc7/7Izmn9v/f58rHxoIhZ8bzJ9ReelmiSe&#10;AB9PgX8dtXTsB7PJxnLNL/ayfkfjgq/OjoYHp2IlWKTt+LoYuHtbtD+yM3VGJk6RYYutFyFPOccY&#10;PWUHmfuWhdfuLc9bytm2EEW7b4OOfo5dcNufno7p9w6nn+YIkBHOeAXytZjXWYhWf1F/dPB9dWBP&#10;O5eKuEzCSttrIV8HdsnOWpNkObIHX3gpsrsCPLYaOy7DSyP+dOsz09kV57ibCs6kSXaT/SlHYmEv&#10;4w7YykX4NGvQV8VgCNkt+tGbL//q6dj4wLEsOFjJ+TdB08x+WKxtx+kazm6p2I6rAj1vt1fpqTOs&#10;PdCH0B+3G9oReElhi47L16MTTKx0nYNNQu9WXIr+4Vz2Ybt7rxpIfNYIXtn92p6Ye2sX9ohzxJ6a&#10;bF7P/nYi+733bU/2rs6HJ3K8Qadxb9fL2AHPYGGfOq6CdXd0kc1Pe98/FvOfnJ1MjK08Uxm60HvM&#10;ok5eUwSmVBZrLgczYfeMiZXv7owNl26Iw1+g7z6dj4EP5zKurW42zq2uNnnaxr34fLJVrkbHmShe&#10;whkpuhJ8hM+WHblgH1kcmsFxmTjl3KffzXeL6/WfSrHx9egwWUTqr9sSPTz7Us7CGepNPl/dZrF5&#10;LZ/r6LCRl2eiFR+gm0v5rrMoDxkpR2aMz2lfXHv9ajFOxYS4oD19iA2cvWHtHNgqWRuMb6MLLESS&#10;fUfbagxBe7v5Ofb/kr5CgTJ7K86QFtmOdxNXXgUsV1cYz8E+J1UvOGHF1ZxvcwW8r3wSfxUdb+wo&#10;C7OQAxNCFgNXy/aozTgVbyjpLo+uC/ti4p356Ht8ZzZ4OS5kDXgk7QbYYvT+fdH0zK5YyLMu5u8W&#10;gekfyARj3MmCpZzDC47QJ621YAhMlAWd2BntgRjDhGx2TBp3FzuBpeqvGYmDbx2PPnR+MTpoOWe8&#10;wqJYsKDxNzHBEvT+GnBVE77CzJt7Y+dbcwUcyNlMCmHtDzJlnmiV8R7uzwIdfR/xYYn7vq0uWnjO&#10;DtZcv38JekasV25sbmNdFuol00lvTTR8d3v0gkdl1+hCn3bhS9SiL6QGL2cN6u9nr5Efmz7MoVjA&#10;bsxAX8X4dvmGqqje1Rk16C/xqHEWZ39uuHs0ppDtAz/E9/xqJg58OhOzYGzHFsjmko1A4O/E4qfj&#10;2/yUxr9R3YLv5bpV4kckvkbWK5AD5aSe7zdpWoN81LP3xon0jZwBrH9pkbXxbeMGxnvsDC3lXGQi&#10;06I35CNnnHZVfNttaiFnxYaagq+C7CW7ib7JVGvUcz5sglvBfknBbCObfvDpxKmY0Ph5NbKU42X0&#10;mdC9Yrcac2P8rYa1WyKOQJ9ru1azHxaoyExhsZmYYRN7YCxLlkH9NtnyWjhj9eiWGs6ryVIL32Uy&#10;ETtbHGWM0IJlGR0bxF88W/kmnm9/d/pRUj5nsncnuFqfpa8mMaP+i2dE/SFVbznneO3pxGnbuetj&#10;9vX9se37u2IjB1g6g/4XZ5IW0sPgwzWj1HRo1mi4MbByBxcjNCZj5Bnu4G+pXFHyazBe0i6YIS7i&#10;vQZKnOUh/eLip2bizGuGs5rXwF3jCYwGD54AGUWfQRYMnrzECzCAOq0KudV5A7eOxdC9MwXAg5A3&#10;8t39KB1nmBl0X3N4bZTp0HgAFaZTm2pFjj+Tp5jDVqpzpCN1ChQ5RLwcZaJiKR+ti3WXIkACu8Nd&#10;0XV8bZyFAum9biAa5lq4h+HY9f7epE7RCGfyjnvouBcAbOKUw9vFe5s5iG2sSxfP1qpjCBgzEK3D&#10;b5LMhJgbNfzEXOz9+HhsfG4mebLtBtJZ0gBZSVkOeC1iPRYjTFYtOw/T4EgFgj2Hk7vniz2x5aO5&#10;6APkC/Z7MSx9gn6MjBzpZa4tDuMCgEfOl0WhL2UPs0PSigKVLkrU4Ik0pQJrE9sO4TWB1IDAqhSL&#10;rtmSBk8HoYvDXs0zSx2SFVTsx5lcBsw23LctZjBonQh2C8/dc4oGrxrAsYrnc7aplICnnRf3sB7Z&#10;SkpcjEEdil7anEE+o+elgkGxlV663zZkqwMDZQVkH+u/CTBmVaJUVQZqrCzUKbE9vIwDkA6mAU+U&#10;hzS70lfpTJYN1mTQYoHGlnXQWSjdzt4b5EEOshpHo2KVND+Vm6TFQBkWqyy2NsTgYzi6KDGr8pzH&#10;Kf+2gWKd5uZ9PQDTw1H8vakMqK7i0Arc7UytAfRJiSCIKeN7nc1l5ZVJfd+bl4ZNI6hC49myGgil&#10;Zxea973/tRMx8nhhltoS1x3nyO6gYkCYFXpJd4qclQCyBh6bitn3d+ecFBWNfOyrBaM4QJ4BkwlF&#10;nIeFgLJFFxbmHi7V+eMenKPb+53tOTjfzggTmtJ71k63/y2NQVtpNOJkbfhwV7S/NhdrcXqtMGzG&#10;sCx/YGecyfpU8Z3VKDDpTEsNLGJYNfbOHivFoJgwqJBvHPkyoCXFj8mlhrPXAd4mc3anc7AO/2g2&#10;ZlBYBqcnrfoCiNt1OMqVsys0Li8XHMz2S/oTFGYX3hgOvMkXLw0L+1SNoq8DbHgZVGoEDDgTtYb1&#10;VMZ1jE2cygHvmTOhZreA9Km1PG/v/r7YcvHWWH8VYPnq4Wi6eVs0sa5N7HfjyaFoPGdTNLOOjYfW&#10;Agw6MgDbhoOtfGtADHQZ8JMy1eCXgLeSz7cbxIqg/RjzIx/vjlkM6dAHcwkY1+A8qR91/sdfnYqD&#10;H81ELw5YL+fgMA7bVT+fjmNf2kEHoHx5NrqsKuTcWWG9AD3Q98R4XP3VwbjjD1fFvX+8Nr73926P&#10;2/54S1z/+2vi4I+PZGeK8w63PD0ROwGHQ3xOifNK2H9pdxZx3tuQoUPvzwCsMfI4QOfzfSe/no9b&#10;f39uXPu7i2Ps7UOxGF1uAKqEZ0qaDoydAYKkPuLeE4yqO9BJGkg7BPKnek4jhw5yXonFOXY7Sum7&#10;nHWp4Cysu3Jj7H33QAy+tisDX85Gkpq4jPuSJ7/vzpGkj5dy01mndo9I2yANVi/Atg9dtA6wPYxM&#10;jj+Eg3c1zr3sCOoDZNuOdfn/rSqreBJbw/cvZZ8cbt57d6HyXX2aiR/OmQ6Qid569t15iqt4bxPP&#10;++O/80r8j3/zr+KS9x+LhnvGk+J+69OzXPOxDBkzoSiNloUWAp/CDL5TQBa7mHMgPNOcGc/dCmyx&#10;1bZF6OPUB+iPln0dWQFXj461slYdnrYFXZWdaUd7Yoy/7ftgbzqup+ckjT2xM3ruGI0unAi7GLoA&#10;/s4rkXannHsv4hlSXwnO0U3OLjUY0sHzjr62N3qfmYn9b18QdXeN555ZrSXNcXal8f7K67aGtCor&#10;WM/F7InVsIM3DMSx0/NKPi5Q9eoImTi10n+En+ILk1DpLNut/yCOLPY2ab21VQZ6sVUG6qWeXWpA&#10;lPOwGCdWJyhtI3ZrEbqtmDUz+Gm1ewWOiHN+rUK0CnMldtq5c/XYtHEppKQLRt7tqGh9bipqcbKd&#10;RWuwxLmEUsRaoW7VezM6Nzs9kJO1D+6I7ZxNnXCT+NmN4XpaSIV98t92oW7mMqi49kEANufBxKnV&#10;gjmvBJBZhkNlx2lSpgp+uaxONXFqUNMZjlKhCUKt2tc+fDuvBMAstbzv8bU5r8Rrti1pd+xOaTtr&#10;PfryYFJSFuaVFCgADbr2HemPy98+mR3RC7DJdg04V91knYU6Oa/EADH/tmtGWyvVicGITJ7q0CHH&#10;0lJqh6QFMqCsMySTR84r4X3inWrWbtHJwZzBaQI0v4/z5SgGg2p2IXY+Ohv7PjsGhtgdvY/uzDVe&#10;yb5pqxZx9mTEyKCJ80rQGXYL1JnMRd57rhnIYpFydNZy9Mwa9lcHvWq4MUH/6Xkl9TgN25DBXvBR&#10;q7hNvIZeqH9oPJo49wYEKu8CfHPGm7hyJvmWmsK8EqmR+gHW4Atn4khBn5TUNw7Htpcmc96f1Lt2&#10;mjqzxEDaoY9mk75tz1vTOTNw9vtTmZwyyGXiVHvVaRDDNRW/gj90gDLZx9rKdlC3HTul7HO1StU7&#10;Ke0OtuRGZ7xtyATO384rWZfFSXWcTeXUeSVSgVbhBJVht//jeSUmT51DaPLU5Kp6SJsp+4L4dAFn&#10;3hkzOY8IbGAhn8m2Mj4/6Xj43el5JTmzhP125IIUv3acmuDMGSPocKl6rRw1MO/8tBV81uandmY3&#10;qXjRhJUdp2LnemRD9olqcIcFd72cYWl4nBGZjhDyUIxzXC31EHjK8QlVOEHVOGP6LBb7mWRyRonO&#10;q3oj55WwDurXTMpxjrpxgpypP/vBbJzzs8LVefVAYW4vaykGbuSsGBAw6NGC/e+9dQR9uS3a2P8G&#10;rqqbCoUiZdgBZySJczzXdnptfXJndLw6G81PTMVabHEDcmmAporPyAQq/7ejxo7TgWexS+hCA7ti&#10;AgPyzt/Wf0pHn5/ZfYo82Nlkd6G6JFkt+H81Os+ZUeptZ9tpI7qwl4MGnN6ai+LLN+W+WrxlAMEg&#10;Rp0Uj9iRtVdvLjB48Np5dOJ2MMDYYztj4zPTScerHFVyWQBqADo7L7HzpTjhTXxm+6GuaFUvsKdF&#10;yjEyZIC5QuyFLDuPz+pnixJN0plUkXp2y51b48TPOCNfzsUE2G4H+rT2ko2FjlPfjw+Xlc3ibmxA&#10;dkb310QNOkW7k7Pn1TtTbTmnUSYeMZayIVW3BRZLtV3IlolT6bdL0UPqoiZsngn6GmStGlmTFUP/&#10;17EC4j0L20yGSAMv3aW2zqS9dFLlPLdY3C5PZUM/KVmCDORzBuw4lRVCO26hnPeZRTPKEZ/XzjoZ&#10;9K/YfipAgY0rWcd5NIHFMyZ1qolTO075qf2T9qt6L7iR517GfegTZ4Kdz5Wm2wIP/1+NrZDFxtn9&#10;mTAV5+LXSsmm3s/uMgt0xMN8r7NWxcp2Now8y76/Ij0f1ylMLVXfDvSVc/XF3jPouAOfz8b5YPKD&#10;P5iNbei0lgvRD+B3WXxqkGkruyu34VP38hxi/E3snT4e92jBSQV7U4V+sFJfH8EZ8A1gTCm7eyxk&#10;eQWZxaewS6S4vSz9jTWyBYy3ZnLKhJdJmcKcw/GoGwdHoTeXcfY9M4vxZbQ9a8QkBtsMWIML9HcM&#10;ZLvvA9ho6Xq3vTQfpQfxG7mMI0gLKWuKQTxHuaj/fKbND03E0ffOi3rWX5uXfhprbHLcAlhtZP6O&#10;fS90neKvIZvS1ZWmLPP8k81RI0byTHOv2f19y0gsR+dNvXBWdJ3VnwHHCnCCs+9MNEn7Z/LM7kM7&#10;TouRETtOnXevb1qJnc/EtNiRvdV3U4+XovOcebbGJBg4ycJUO071dZNVAH/2245T56ZiJy2aNYim&#10;ba/lXGvvu7HBxjpk9+rlfHTig+uL65PbJWPHmXTkAzKIgKPqsWXqShPndeAH5wUu43w5K17fX+aI&#10;lexBBeex8wk7l9D77IcJiin0z+aHxjLAtkh8zT4YuHYGbDm6qOsBzqs2jWcxcamN8vxZvGCnlexc&#10;BiUbwXgNh8FY6JwsKvP87OuK5fod3ItU/gtNyIDlZb/qe3kmYyayoBhDsePUmIoB+7kf7o49yH8d&#10;a1l6PvaOs2zxivSZFvJY6C5DgAxdFpkY6zGQtwEfbv7Ds2LnC3sz6J6sReDzTKTzfn3cZp5b2vd2&#10;9l+71wEW32TS8ObhaAePm7Q0xuT6W/g49/6eGEFPNc635tzQs5Dfvkv7sVcdUcr6rbsRzMNZz1gW&#10;smlAMP0sA8nIv4kaMYKyaWdSGbrU2Jh64HTcrAzZtthN2upVnMc+7sHEUSawWNsNd07GyF07s/BP&#10;W1SCHssCKe08OjL9ImN52IfFYOdmdIMyXcZrzwQHnPE4sgPWsujNolVjhMYKF/B9js9qe3KqEEvE&#10;j8sZZjxXCetp0tSrCKzq39pOgv3cC+8DXbLueXxWsLY6fOgl7JjFgpexN2Aqg8IWf0r7aBH4Mv1R&#10;fLekb+Q6k33zyiJe7Hh2LupfuHY8dyU2egh7OHgTeoGzvIZ1OPzFiUyaXvfLfVlAfPYPCjS9M+A8&#10;8Z200pt5j7SvjrpZhA9iN+cYeGALuM8EVDMysgX8sftHh+KqX18e139zdTzw55vjmt9dEJf+4vy4&#10;/BfHYu/rYFP0z0pll2eX4robnKv/dO4vz4kX/up78fZf7o9bv9wT29HbzlftQyeaABa/NYOderH/&#10;I5/Px9xPdsW5Pz0QvXeyPzyDgX6T3it4RjstG9nn9bzehKGJ8nJkUOaBfe8fjBM/Oh43/vriuPP3&#10;N8bJX18WF/7iwtj5yd48N63IrIVfrv/Wl2aSwWYhOLwIbG0x3DB4woLCCbCv3VRnfcq9/3Amrvxq&#10;Lq7/1YE4+cvj6I6DsRIZ6TzWE6P3jiaLoQXU3yZO+fdC9j8Tj5ynb/dM/5R9tYnDph4pGe12TGYH&#10;zpmdbkP4wTPvHc5ROXYTSuvZiJwVGXNChoy1rrun0HXqjMoy5KOUc2YizLis4yO62UsTmdqpjAuc&#10;U2BlsrHHYk6pu2vZz/Rd+b/dn47uqjdZlwk4zojnxDNicQHnYwU6TArUNeiwOrDl1MO7ouoGXsvr&#10;VoFVetG1HejZM7Fhy05syBF3UqBmwcypxGn6JWDbtOXiVp5lKXuf35e2bzTZP7QJZbymCTvVjI0t&#10;vWYwx4NMPbAtdrHH4q1mbN6uN/bExBtzsYX9tCuyn/2UQa4VXNv3ne2xnntqTZy+Iws+Ou7Znkwe&#10;juHIglttC/fpmW7gOfZ/cCx2vLUvujizxvcsjtc/0UaYOLVZYBlncSW6STwrda4UmusvWB9HPt+T&#10;o302vl8otD5d1LIRPW1BYLe+Pc95JpdjVYwbScOeY8GG0WkmdbBx2kR92QpsbSbUkA2Z5SyK1BZb&#10;6CklvpShJuO0a0uR36SJdi2xQ6vMYYD7kj79+ekspurkWsdaNmIPS9HdS5AXGf2Mcyuryk8Ler1a&#10;2vpp8AC4vh2fc4gz34f/2Y5uNb7dznO08BltrK20/NraDVyb2YNW/JHT8W0bEezSX4NPr+7+NnHK&#10;M9ZrW9jPUrHdREusQgfLJOiMU5PqpbzGTtBqfEfHJiRFu5jydMep9g2bXWTHKbK4HZ3Rx/2cqe/N&#10;OXOUjgncMnDMyE3Tsf6Fg7Ga53dEg4XrZVk0iN/J/YnFzKkUiSN4ZhPiWVAGLko2UG0Nf8vGIGXZ&#10;hC6/twFo4N6ZOPD2kSxKXcPZ0V+pFouBpTJxyv34XMW8tvmqwZh6e3fsAHfYDW4CswqZXKi9s1AO&#10;3bEGHecYLQuBLES1o7XI791aE23Yrh7OVyZbkRl9BeOz5X21UdReYDkp76/FHiHr786nXFgU1YoO&#10;rsA2OgLKzuRa44/on2S58rITc0tt5p5Ke8HxJk73Ync50/omC68eShYfC1bnPpqLE9gPfc+5j2Zj&#10;RozNNf4G/hjn8tv4NnLnjFOxuJ2qdkDWodtkuTQ2lpjefeX3jn6rMXF6qjmoARzUxPo2XropqixQ&#10;4Jzqu5g4NbFt0bvFuMXgqirOrYlT8aSxjv/YD7GwU1/MrmRHO2SsAjmqnu/IomIvYy71fKZMK9pd&#10;R35ZzGdMXTpcx+mI4bTdshTpt9TrwyFz5eA2GUNsupA1YDn7Yd4r55x64VeZ++nmzNWic5xpqv8m&#10;jqrFVlUiLzZUmJdRd+pjnE6crmTdyznLxuCyEJd9NWZQznfboFmK3qnd0VwozuXZxIz6lDJVKaP6&#10;tBZA9Dw8lgW+Z7Qd7orJF3EgXtudlDBWmHilMPBhdlg1sLDdtw4npU4xiskBzFIdWTlosEPjsh4j&#10;2YlhyQorhEeaG7ssDaqeedlgVHsQnplJRefMOp2Jmv042fdhKBBuA9DSyma2GeVq15mdqrZp+3Bu&#10;iHRgS1hMAycm3Ta8MBsVKiyUbiWOTxlOTLkHcYaDaUBRw+ICDAISVRpS4LGZKgONk+BgOd+nsJUi&#10;BGXb6qINgdIxKDu3N9oOdGSnVtd9OHmA0y0Ap13v7soKUIPWBuq6X5iJBjau5fqtWWHWw/1oaF0T&#10;A/YqVx11DazBlAyOcejNzk+/uDfm3z+UA7tdS2eASXlr+7CBVQMhVlGaTMjOXUCvAVSB6CTftetH&#10;e2MEo+IMI6l616KMrcjp5xrk3wqQCkSKlTTeGi4Oux1X2WHAQdOxyBlRGP4lrr9rzz1YOW1FjkEy&#10;q4ntJvKeum8ZykoZE7AJBEweANCc19EP+Jh5az7WA0C6USjdGFdnDMqpX8aaWMm3AGFfw5oYxJDy&#10;uQ4AbLWsB0vnY90jO/KZel+diVYUlZU4LSiqpsdYV+SrG0XXw+/Xa1z4mYfP+2ddVdAGLipn2qKQ&#10;OEWR8Hw6PSbGrMRUodVyAFcCBE7zttttKvBQeRvkcV5Szg7g/Vk9wu8qUVAlHKrKLfWx4Xtj2e1m&#10;NaQVEtkFjLLSMDTu6Y75Z09E1SMzIQ21srkao2IC2kpZqxcyeKGDzX42oBBMihr89W/KrfeUwTuu&#10;b6nOeL2U1Yc+uCDWcTYb7ODkLNhholEtQWll4pT7cV6P97PlubmYfGdXbGat6lhvq+rt4sgqKs7h&#10;Cu7POYV2++i4aCClZlPxV/GcvfeMZhLBpLuJZlvt6yfbCtRZGJai1tJoA5AMfDgf674/m9U4nQDl&#10;esClHWPScDXwu2LOWakyjJHVyXS/VUy9AIAuA5yAnJU4VdIjeu5rUfCNR7pj01MTcegHs3HR1wUa&#10;g6l3Z3Pu6Q6pbjAmw14aFi6pjAxEb39uMtqlt+AZDHBYQJHfdypQlHsOiKmRysDEKXvRMt0UzXyf&#10;1cJJUc3aZRW/yQLBIGu8EuXrmf2PE6e93HPHdegizlcz69rK/bdzhurPwaHnPDRzXur2dmU3gmep&#10;hbVKY8W+GkA2eGwQUFo356cIIsv5nvEHd8S5nx7IxOn2TwCMb84lPZFOg7NmB3nGQx/PxiaeX4fl&#10;3M+mc87JBT+bj83oAec1NqGXqk4lTq3Y7vzeeFz10/1x6++viDv+cHk8/Oeb4ta/c0tci7N27KfH&#10;YueHs6m/Nz2+MykhnFlU8ehkVsou4afVx5WAwV1vF2iSpSQ6G+fHzqprfn04bvrduXHRz87ORJMM&#10;AEUAOTvrGtArVsxmQkxn9Lbtcaav0SFCpyQ9EqBUMGuC1Aq2BegpHUUDZD6zwdoK1qn9/A2x+819&#10;McI1jCNm4nwAuXM+ZhGGt/uqzTlz2xlK1ciehT3OSWjDIWxCji1qUR8NIZ/nvXow6m7bmfMPDGwu&#10;YS+sblL3rse5bj41r2QxRt6zt/Z69CKf6fkyUZKON3pPBoQaDLTzSgwESF354ud3xX/3r/7HOPud&#10;h3DUd2Qx0WY+r4/LwM4SXmeRjxQyBlilvDCQYXDUYLHUpgauypEJC3ysGFeXrFCHqAuQWRkQBjkf&#10;zrGtRXatQLfKyzmXdp42I2dTrMXce3sy6GLgzTMz/wp6E/AulfowesFgTRf6ZB023bmfPoOV9dKY&#10;G2j134vZpyaeefzV3XHJx2fH879/KEYfnMmguklWq9Qs6ElaDM64SRW7Vg1EVmxvjE1XbYyjX+6L&#10;cWecOitCxwE53QQ4l67XhEEHjrKV44t5zgU4HwvQHytY7zKeJxOnw/UZ6BMwOi80A6I4QQa0//9c&#10;/feXpdexpokB5X2l9967ysqsyqr03meWN/DeA4T3AEGAniAJEiThvQcJD/pLcy+v6+mZlqavZtRG&#10;0xqNujVLWvovQs8Tp5Ldox++daoyT57zfXvHjnjDvVHEufR8adt1SK0u24duPPDIaDomO5ADZ505&#10;13oHNtbZRuU86/QbDuJfijlkSZvurJGaHy1GBfK+j+8X6yjPOvAGQJpxEisMOCKLskMcedd5Jezr&#10;i3Z+gwVwqHSGrBy1C0Pq3uw+5ff9P5zNOXRS1EilYkeTlPjFYJaSCwFmHWFBcBZ8YEsyuAWINUgo&#10;64Zd14XEaUOyJGhHpOrNxCn23O5UncSUqZE6bGB5tGFfpt86lolf58iUor+kYhPztB3vjutevikq&#10;Ods6ep43i6akXbKYp4E99PMtcjMArAMj6E5by/nOzhocIhOn6sgqZDaDx/yshLO/CbsnS8Lsd3Fs&#10;sN/b2StBcMmtQ3xfoWDOALGjG8SJQz87Fsc/OhvTOMjN3K+jIay+1lZtfnQqtiIfsplkpwA6Q72g&#10;zZcWqPnWQzkjpgqHdw+6RfqlYuV4uD47LbPYp6MsGq87GJNSP6E72vj8NrCF80qcYVyOrjSwvh/9&#10;U4qebZBpBdtq9WgmL0wyetnxg6NlwsUO5hLOtCMM1qwUxT5d9uVyXP6plfoFPWmwaFGKXs7e4isL&#10;GYwykOQ1jtyp12pZT3GAnSIyiqRTIrURtlwHyBmnVpA2LjRGPWvcdDW2BblwRojJPWl3dFYMXuiU&#10;WZAmDZnz+Q0gZOK0s0DV61WMI1RmwNwKS5P2fKeBlcrl1ux6NzHl3GkLDXUm96EndWKTEorPl1rf&#10;7rekQ2adpSg1iWsSz444E4POOssgEY6is4zcewOoW9nznFeC/urD5rjXstc4U6eOc2fFaDVrq6Pp&#10;vNmDP56PMnSyOlfbsgM5kBLJ8RXqA7FK+YlCx6lYrBgcUyuuSAcJHGcwmVfPiBjPRJHrIqPGJGdY&#10;+tHrfrsUV/16KdrQLRYGaKObpEM+y1nnnr0S6+AHWWTSdf9oOveND4ymQ1bO2bEwzK5THT871ob5&#10;/APYJ4Miveg3Z7hXcN/OepeuVBnSRkkTfZhnnEYf1n0Vx4/zoD6VAUAH084Jk3N2QpYgDybt6rnU&#10;92KVZLQAz2o/9TEMTlTyzD03D8QA2KGNq/jmwWhgrUyypx7gO9QzMm30Xt8fy68uxhJ6+NRbyOaP&#10;ZmOCvbEwyeCeusrZNxbZyWhyEZddDaV3HImhGw9G13mc8BV0AvdssETcVbbGuZEWFJ2mLGdSZwa7&#10;xT2UTaKzsHXDDx/NEQOnPgenvif1OfeJ/ZRG0s7nnM2kI4t8islNKtrxbUe+iaeNrtDKuZYsAhBT&#10;6pQ742gXslKEHOwEc7eDp6R/tOPUGfoG2us44wb8PMPKmpRPB5+djwZk0E6q/5o4HUz7p/NtJ7O2&#10;xSJSiwQM/tV79vAZc9Yi3+0ZMEAhY4tnRZtdDA5U77vWzchUzq3ib+1ArDGhyatsNnaAG5jI+cMG&#10;KrhyrpDd0pk4xR9AJqRTl31IbCpNukUTKQf8X/lruqI3mvGB61h3MW612HemKalGxcOV2IvExOxJ&#10;Fr6oT5x1y55bfJgFHey92FoZMHgz9VpBty28vRynPwJrcl4u/Xw5hsEVjZf3ZteOQbQS1nYHZ8Gu&#10;h2b05OBV6AdHcaBDleMS36OPouxztg0u7uHMV4PJLLrUZ+x5oUAt2XXXULIESJu2r7UsaqexNey7&#10;wRU7e8p5v9RZVfgP0tXrZzkeyOIauyQsoHCWsDhOW2PHt/ts5b86Ze6t1Zh87XjinGLOw2Z1FXZm&#10;nwF15djEKXtfyxmXqvDMh9dE//1TaZv10zIQKSWzdpl19Gdpf/XlXH/3mM+tUGe61shEFXo5R0Nw&#10;r1JeSwdvF9Oxl66JtrOFJFOF9tDfgy/rWB+LBA/9ZD4qJwpMSp4Li3nTXzRxim73fFRN1qV+089J&#10;On/stnZ4j/RsyIWFxI6FUF7qeAZ9/42O0wr2y5lhjn3RH9GnrudvZRE6AE7U59b3NnFqoZE+ud2n&#10;zfy8F18hu2i8R85A0jDyubXIhHEaC+3taLMATdpTYwGyUPWhE7vxD40V9IHT599YjSPfYn3Zwy1p&#10;N8DY7N0W8LMdrj1fxR9F7nch/3a82+lVyx5Vc6ZMkutPiK9lE0kqQJ41sRFr4/ncwzobA3EeYsZE&#10;7hoFn08lM4gUkAfBHb2vLGVwfuCtlZxHt/TpeqyA4ZzjvA/sUWaBPs9nt56JWpPfBveSIYz7tvi8&#10;hGc8yLosvXMq1l8/HTVgqiw8Q6fZDVLCOS1Fj3SBuzu4J4u1Ml6EnzLEGWy/fyR9JrsoHVlkrOko&#10;OGH57dWYwD6Y+G5+cDjmXpiPzsu6weroX/CVnUKl6H1jWY508N6S3hSbY8xLXC6GKzWQbvxHvWLQ&#10;dRZZ4f1lyKxJFgsB7Mwp4Xz1PbecBQ36/1uRx9IbDmey0uK6ZDdAXzt+JBNC4DFZeIzlGWNwXnTd&#10;2c4oce1Yo4vuHI2dP17KZ7NgVoyRMUJ+twWbIm29Pmgv9jBjaFzGxZxFXcPZtRGgFKxq4ZL2yNhk&#10;OfpQpioL6Y+a6EFORl5cjSXOtd11nk8TW45lcbRDyeNTsYs1scBcDGLMYytXFuSJK1krA+KFhN14&#10;jj+q474mnGl4P8/P/nX/aD2u+d35uO13a3Hjb1biHPbrFL6N8+mWXi9gO2W7k6uEv90EJpXBppV1&#10;XHt9JWMVB5+ZyzmG48jYmS8vizv+fFvc85d74hv/3QNx25+viut+f2Xc+NtLYv2luSzc2M6ze18N&#10;rg/yMPLOctyJ7/7uv7wan/zbZ+PRL48lvjz15mK0sD76RhZM9II1LVCd+2w1jv9mLc7yfXbebNOu&#10;83z6Q0Wsn7SidlUeMJHAOfX5nX1qp/v6u6fjks/Ox11/vC6++vcPxh1/ujVu+uMtsfTRqUwCdaIT&#10;jEksvLwU08+zv+zRRej0HfiWJp0NYh9C3y6CMVa4v+MfLseZz1bi8i9X4pbfrMYtvz8ep355eZRy&#10;pprxI8aenIjDnIPdX5sqxAmw5zlaDT1gEZ4JU/fTffN1E7Jk0WcFcrWD/XJP/Vkpn6V/4oifpffO&#10;xGHOk4lT7Vonz1l+B3qRs6wcNWOzlbc9rLEMVs7XV/b0B1p47eYs9JjQ51lMaiazHTIoC8hGUr4O&#10;nbblG/ixnBHtiWN4Gu44HLtdT/UFZ8j7NylgMVaJ96zNVh+gn4wviZ3VYXvZ874fL+bs3u34up4R&#10;i8dLsDMWxpkAszjOwmTn95sw018Qk4h9jKlfjI29GD3njEqLbdULFtf2PQEGegT7y7k8fPfhmHx5&#10;IaquOhCN6IZjr67GLHrwMPrGguAD7KeFf/V3D2fiVLltZ0+zIJ31akeHqb93oVuMGaTdRIeUnOmJ&#10;Pvbi9M8vjalX1xLjGm+0eCP9Be6zGBtnQaXNJyattKMWhOkz9lzdF6c/Ph4TH6xkccFBsLExRpOn&#10;6mkLddSxmSD2Mq6kXmetHQfnDO+yYfSb+BNbaYeb48wyZgOOk9VARgj1tl2vu8Qk3I9def08Yyln&#10;NeNV7Jt/s5u/kcp0Hhk3cdrDM5s4PoDdagffO+N0H//f8sR07ERObTyrQn61f9X4pyZPxeaNdx3J&#10;0URDbyxHu/ECnsHkeAPr08L58yxJO669NYHagexa8GjxvmsrLpVZ0WK0EvGwMQP9QjEg+6kcVIHF&#10;jbnqU5dZ2IXPaIOUcWQLoavEfsaawA3VJk5ZH+PbFrcVd5ZFMzp1hPU+zD2YcNJ3y1m87KuJ05G7&#10;F2L45cti/1MzYbGchZjiFfGWifvsOJ1tjAreb8xDv7RqsYCLchSNMQJsWI4M4nu9r8RN2Mjl587H&#10;3CunovHOo1kAb+GhCfUq8OlW7kVd4AgTu1lbkfG5t4/FOHvi2a1hzZvAS7vcZ/ZTtioTp7JtbMEG&#10;qDdkelCHi6dbWEdHPchmoL7bjQyK5+2qTKYTWU7wLQ//BDtoMxfvVdabsLUlyIdFPOpNZ1AXcbaN&#10;b5s4FWOblK4Hcx/GxlWz3mWne7IwyDEixZwB8xatdx2NFeT7Gnwgx1+svb+csdW5N5ZiEhwi4+IG&#10;/jbWOfX8QnacHv7aRMZ6qsWhxscu4Hl9LYutHZMk1W4NP6/mahLfLzclw2uZvgm/d2yLzWSZ2GYd&#10;pHUu03/k3xuJU30tfZD0Qyy01hfrN3ZQHqXgTgv0q5E9WSwcG6Nv08h+1yOvMj45u9z54jZzmLCs&#10;Nd4NPvSy07SB7zZul/kuvt8CZIs+LHwRS5hzkmnJpLkyr//Zh15SF9uIqZ42eZq62twB+m4Pr3Z5&#10;D3KOKsDsNgLs59rJuu9if2rwS/WxnGVaaSGqZ4n7kRVU5qqMhQzyO3RqFpYfwX9Cr9aucqaQ1SZ0&#10;4Oy7y3FR48n2WEJBT722ngmWYQ6zFY7OGCtBkefDuSiA4MGnZ6KMnzvkvxLAKaAR8MkxLNVZ8zML&#10;0YpwOUx98zWD2VlqdYnKsQHwLpWBtANSuEnfZleDcy3tqlHQrd63ekiAsx9lVYVjbvY8q6itsgCw&#10;7ebnBkAH+L4pwFGNQU6pgU6gdFW8CJLBO6ubDQYJEOtwCtqOs0EcVgNNO/muVIgcFtuzS/i5gUip&#10;XK0K7cRZKEbI6lFWU9+Ziv6XlpMTfeSeI3H8nbU0vlYUWhXSx3q1AlTav3IkBjCs0s9aPem6ON/D&#10;6sNWNlZ6lsz0m+Tjagfknnr9VMy/tRYDfI4Ucc5/MahhFUx2nCJoVl4Kbqqu7s9k2i4VFIpx8jvT&#10;sfj58Rh5DwPy9kr0mTDBAejDuGTXKcqkCqfkr4blIYwATqHVMNUYwaxW4lDZ5q9gVHOY7RBwRqZd&#10;m1ZPO+fFIE0Da1R+8+HskrMivxdFrwOUCTjuT8NnS/bhJyZi8Y2TcYBn0ah0fwsH4vvIBetiRaQV&#10;KtJO2rWsE5sdp/dyL9xH1Wn2GYXW+sBIdvL0v8r9/xSHBZmpR1FJGWulh7Rn0hlYKeIs3kYMfs5V&#10;Q2FYsWKC3eqprN62mpvn1Als4PCZAHXmVxnP47y0Yg6Nre0qOn9XdxoFzSH30GhUyodQRgs4nwYV&#10;TZxy4Cr4WS/Gsu/l5QzSGji1u0pw4qDrhmMdsfz8FbH/6eXkMy9hXU3meoBtPU+5RNmkweCZlYmN&#10;xKlzc8pxYnTMnUOiA6vDXaFjA1gaenw+jr13eXQbXENWdrBXtsVbGWzAMMEDsi09kwZ28oVjMQlQ&#10;t0psLwqlBKMusLRDOA0L/y7ibJainASg23AM7SxRgZQfqo1O9tPEqXz92zFYVsvXLRQ6TotNnDYX&#10;RzdgYuTDVZyA5aRIbb2QOHVodgWyb7WoVDAmTvepuJAplbxzm9a+sxBnX1jOmaPONd0H8LFToIYz&#10;IAd7BzJ+5vNVnJTlOPHRciy+jWPyxmJSh1mBo2FxFoOVOSY/nBs3/exctOFI1mC83Xc7Tv0+AaY8&#10;8FbJCmRqAFXN6ImBqw/E0esOoOO6AO4jGYyVxiA7BDDsGZxib6UmlJ6t/NIDOeM0E6fIfgd6pP7+&#10;cZzByWhBpts5a5XXHo72h+bi5DOnYujuo9GEHpX/30C2MmZg2uBCFqagB1XmjbcNZVW4cyNNYl3z&#10;8xOx9tFKTFxInDawh1ltiQPc+e3prG4d5rntELjty6V45M+n49Y/nIkpHKpOHLIm9FIp+6CztYt9&#10;t/v7jl8ei/v+7qa49y83xNf/6c549J8eiNv/ckuc++2VMfdzHCCAkgmOnB2LPul+fiU2f3suLv7e&#10;fOxGz9q1NosB17A7vPzML5biss+X45bfrca9f74k55UMvbKeAQ9nIrrXbYCYFoxc0rsib152wF6M&#10;rKazrdODQXR+2nbWWACts7QdUJa0uD4z7zMQbRfl6kvHYgYdY/XoGHbK6lHn3Vh93oiO7H8K26Rh&#10;RbeU8hnSTKmTy7naALf96CM7TwfR8TqMOll2wRlwk3bH4HTXA6PR+1Oe/cGJrFbTUbHCuxHZ1m5I&#10;r/ZX3XeXVOiFeSVJK4HevP1nl8Z/+n//xzjz6lMJvney/iYIZGTYdj/6ws9kfWovgEmBYwZ4AMMZ&#10;0EQfa6uK0P8Wp2gzTWwZMErbhmyXYasOf3Usmtnn2qvQAdyj85NreRUIO69kGbu+/u7xGJdG6bmF&#10;PCsmavo518qYwXpBSLfByq9NRsfD4xm0MphhJ48VgQZ9d6C7apHtlddPx7Wf3Rirr5yIHj5jY15J&#10;LTrIhLEdp+oVbYU0d3vYt8q55jh4Y3+c+RJb9dHqXxOnvQancB6k3Bl/azmrLQ1GbUPPSI1r5e5W&#10;nG+7EQ18ZVUdz+xzNt8wEDWsucEBZcMkrZVrVoxKGy9N705+3nPfcAzh0Bcht1YrCvJ1sE3wSic4&#10;A0h1JlA/z38QW9mpg4i9qTaRxrlxFp7FAs45reP/jeAeuz0qOa9Si4y9hgxy7xvzSizmMVHbid0y&#10;ideDjEqz3cd5tKOs+Qr2iX0xcKkTpa7dA6C221TApk1WDnLuRyZO+f9kQ9JfS0VngtI5lGUGxthj&#10;bYn2qlyn2cDpherRpPPVCeoujxb2Zurt9ewacI6ywa7CvJKWpHw7/ePLotFkI7rXgrc96CQr8HTS&#10;nMOno5NzVdGFOa+Ev7WTqgogWck9Kr92fWYnqsFj5ZPPLcW2mTjtf2IxTr52KqrEhKx7zhcBS2bH&#10;MPvtvBITp5Wc3cmXjsfqz0/FEdbLZK4MJ9kZwvvUF87N2gHOyE4BcSI6oxIdY8C68dqDSe0v3dhO&#10;/wbZ2Mb3lx9B58uO4NVZHg13DhWqmNEdfejEXvBEM/tdnt83HRXqDWRdCtZyZLEBXV2uA44jlDQu&#10;OA7l8zjCvEf9kfNKbj8Sh745mZSvq+8X5k2f+0Ray0LSdBVd6bxLOwJ0fDZmclugYoJKZ0Nb5Xpq&#10;701g+mripQb50Pmp1Z5N1EY9+2vRRAO4pwZ7KlbcmFdiRbLdLCZO628+VJhXgv3TiTJxagK5MDux&#10;MhMydppWWFWpQ8TnWkgnLqnn76Wt2nzr0SzeM2looN+AvwFWC4GSdoef5cwS9jCTRv4c3VaMvtgN&#10;PsnCF3Ske6EPYCdfMTheeuatfG7Hs1LY8vyseSNntMkzxh78dV4Ja+z/DZCUgqG3YQtkr7HDpQyZ&#10;sKNLmS8fZH8uJE49U3YB1YGRdY68qnguE3AmoJI2CNm3QKX321OZsFtjn6769XJc/qvlaMexNMBd&#10;C/aqR4dZ6NSo7KOH2nAMDz8yiu6bzMRp24Nj0cRzVnM+K8EOReyHSSELoGrBZEeeGIuj6LlO9H7O&#10;YkwHezTKuX8LSUvBDWXouUZs68Azc9hVbDC20ZlG4ultrKVd/zKTZJCaf1fikNpVXM958YxaMVzF&#10;mlaALQ26majJqm5kpvNGzt+bK9HC5+4ykQ5O1i5YFGmnt4EQqc/bLukGN83GaRz30ziFY8jkBPpq&#10;GNu6Dz3rfpl4sODERLg0eM60LMM/MxnoPNJG9IGOsQVTWQ0tdkWOlV3pek2aqq+yKGQafcJeHH34&#10;SFz5y6U4+dlKzPLdJrENHiqz3ldWbiubyqmBHvcQDF6t88vaOCteuq/yGXSlidPDhfmnFlhYwLMN&#10;PbGV+3V+qQUSzlm0gEZ7XYW+k96pDr3k1YycmfixG2Mn62xyQz0pRrNLYgvyuhOssI99LleP8f0m&#10;PxuRC4ND+pU55oHX5hvR1RbuqYc9G7xPzFfHWjnnsxaZamI9h8B81z5zLsYfXo/iI9j/7op8vooD&#10;nEkLGy4ELbKQk/UqQ6e6d1Ze+5niUlk9kqab+9CXEGfXXtEbh6/sjUPX9UcLe1MDpqgBY+vvlLG2&#10;Sd0N/nZ/3I8a9kUGi4kfzOTc5VlwtDpqHLvm7F0Lrqzqd3afGPwYmPSq3yzHpb8E91sQhA6uZ52k&#10;R97H+u5Abzrnafnbk3H+uWNRjc9l4lT9tHFGdvIe/UEL3PQVasCqSdnNPliAdPT91eh/mDNl4rSt&#10;LPa3lkUd+yw99y7swDbwtonTzu9ip1k7/QmDd7LmXHz94fRpijnLW9N+jKTPY+BNqlgTJ11gwPFX&#10;l2P+zZOZIN+P3JgIy/lynF99KgtG9NukYet8eCxW37kkxr+9mp0dJpsyGYqeye4JdLWzRQ0ASgVu&#10;4tT9MFGm75Y+H7baqv4dfL6d8SXIkX6ZOGf99eui5Sw4ahmZYS8z2aN+x56JIQ6AS6pGGwqdychV&#10;Uu95zi0OHqxO3WZxgv6Fui2Lffne4nO9sR+s4xz+KtkHDHQhN/odGx2nVtbXgNO0G0l5ji2yCLj+&#10;0p6kFpROPel5sZUGd+vB0fXYTLFSBTa37+VCAqj7KYs++HvW0s+tRb5lf9HXt1vQzlMpR+3w8O/F&#10;4cYIOtD7fdiAuddOxMi3ZqIM3Zd7oe0Qb/N36s/uB1gP9sQZqA2sjZRvhRhFoWDG4gbH11TxvM5n&#10;zcJ59I8JY2kWd+APFOYmgj1MpmOf7CwbRM9ZyGdQPmMo6GxjKkelD/90PWbByRYzij0sXqu+rDdl&#10;cJOyrH3ETmiHjdfs4zMdT6PNmnl9Nc6+ey56binYFGeSSVtorKDpsYlkJbNgyKCvMaNGMIhr0nX3&#10;cLQ8MpZ0jcaYjDU5Emrl7bWYfmwsStD/7Xz+/I9mObdtUQoeFsOo20vByMayyviurbfhX13AT9vx&#10;U+zwMkbSso4vNdcaJRaEWdyC3IrbipGn/fxeec4xMvj+Iy+vxwj2a7e4GTtnsjoZy5Dt3GvsisUQ&#10;W9CRick4a3neWJ828JVB/zLwoqw+rnn9T5aimeczGG83v/7FlqsHMxZh56JFRs6Psyi9g8viOfGA&#10;hVNS9soc1H4rtozv1yZL1etoBf1BY5fGMMdeXo21F1ej9XxXduntddY+uqGYe2znc8rQPSZq7RC2&#10;eHEzV9K+gi30T/ewfxmTxD77/1LuRza5/vtHohqZXP7wdNz4u2NxEzrwmi+X4+zHy3Hyw+U4/vZi&#10;rL25GEPPzkUr+szC5YvB1hd9cy728ywH8ceW7ObDH+vF33Es1dQHK3H+15fErX+6KR78h/vjG/98&#10;X9zwh0vjyt9dEjf+5izPMRe12Cu7d7ciHzWew+eXYv7DVXz4J+PX//6z+P3/9Go8/sV6rLy6EGsv&#10;g5X0m28fBjuPZxPF8DvLsfzFSpz8zWos/Aw/ALxqgr+UZ8zCv69NJ/OFCU5nDhuvydEwnNvJTJye&#10;jNOfno7bf3dVfO0fHoqv/Pn2uPEP18Xqpydj4v2VOIhvqXw65m3WAnqefRNn2rmuW3j+FvZU3W7i&#10;dN3EKZj41EfYj0+X4zow182/XYlrf38GX20tiwyGvoZ/ypmTnjfll+fZgZ6U9Sp9PvZKamVtsk0e&#10;FozZwND4CHid99lcov402eNInME7Dsf6e6dYd/ww7nOUZ1KnOc5DG5oxbt578NGx9PGL0QmlnE8x&#10;aQMy1845tQtXJjX91Gr3FDmwy1L50+8V81r0s++7+LGcHQv0LURoub4/42DG5TwT6jWLffVPK9DJ&#10;Fn8Z28gxQdoh/tZnqeX75zl7nZyXYrBwCXjB+fD7OEtlnNNMnBoHQL8ZM2hb6wKHobc5F/p52YSk&#10;/D4A3uHs2XVYqt+Ize++41DGY+0O7bnmQCy9vRpljvwBl5x+dTWmTE6iX9Q7jsOzAKAZfHkQn7/z&#10;Al43careshnDBiEpQNUJdafApCvNiWEnkYFTPz8LhlhKxo/s5OVzsguNZ7UAczfrILNYiTqb7xd3&#10;7WAvOq7si/WfH4tRzofxgv63sC9S+HP1c392ndp9ttHdnq/6lOC6Iu7JphNpa7MYWd8JnekMSgsm&#10;ZIQxVmC3sQmcOta8WhuJPTFGd+i704ktUvaUN/SeRXMWxC2qD3/CffjcyEcfeLEHvWXMSRZOcx97&#10;nuDveVaTOuZFLPRzPmIFdrHu6gMxxPkffms5mm1uYI2lY5bqt5Fzo42VWdHEvgwP5kecl27ntB2f&#10;FsaKV6TnT0pRns9EpcV42jztrsVP0tza8VeK/jNR6b7rn4tDLaQVT1tUWjl1oRBbrA1Oy8Tp5f0x&#10;8MZatHFvUtmr2x2zYkGp8emhe2dj6PUrs3mqCLtQylmzY88moaRV1X/lnrSZJunc1xr8RjFRzua1&#10;6Ix7FQ/mrHV9A35mbOHYW5fFxAvr2PejSbNrDsrnsZh0ywWd7OguC7m72Z/5t44nPbvFttLglqHL&#10;jPGYk3Cu8C7OWMbfxRToCvWC1L8mAGVLtEnOBKhJ1iLOZoP+RHaclkVxa2lUjTfGKDrYxjRHUmrT&#10;bOIysV7Cd9rhKhY1cZqMQ8hR5QT291BVtLLvN39ySQxcY+FtX3Yj7+SezAO0gAMsopsDY1zzu5W4&#10;9At0NL5oMhbI+vNKIcbtSECTprMvFXD53CvYuIfxfbHzOZvYxKlxIvbU2FGxIwB5BuPb9eO10cl5&#10;HLlpILpO4/fJ+KWsi//QOZ538Ygxbv2UKosf1EPzLVmEWi671gU/ZMM3MWYgfW/5Ukdc+uzVcfoJ&#10;dCnnwvFzdWe7ov6KvqgFe1h4nMXUfJfymcw41w38tbjUZosG3q//VKUfx75UsH7Gf90jixtkWy1X&#10;h/M8Oc7p5kNxkLPjuDU7vjf8t3r1o34H9s64kg1bnknZhWQl28pnKQcyYVUv4vvjR5ZzdirWuUd9&#10;Iu7HgtTqMfSjcTh9MAvNZediHfSRGrhkeWkH4+qrXmSnyjKO+9Srxwo0FziPR3CYig0k8aDZJWGA&#10;AiXTiWGx63Q/N1vOjTZh2FqemsqEiYFqKafsCtyFUOlgO8vITgmNhfzEVuzsAgTvVHg5ODoUXffh&#10;4PJZKifnU9haa/WOQQATfHYyFIIGfdn9YvuuAdADOExHcCis1NiuMuZQm2zKjlMPpmAQx6AKxbL6&#10;yGwc+9ZqoSKfhdphMF6FaNUhryX+3OodnA0TiX0akQdGon61OYYfHYmR99ZxCMdihI1wZpwgwW5H&#10;B9DaWeIA6K7bDudgf4P0GpQOLmloXJtO1kgjkYlTgGQNTknPzYMoiZMxDLDp9zN4v5X0Gk5psWxf&#10;Vph83mIUiEkrOzo0gsUnOmPsibFY+exYHMVhOYRRGXh1KboxUD0AF+lm+vm3TlcG+DFMVmpYPWcS&#10;rEynE0Xus6p47aps4ntNXjlDILsOcUYEFbbeN6MMqtg/HckO7lvKCucmCgYE5wYnnIM1wGfPvXoC&#10;g1IY3OvzD16ovFPJbkPY9/EenSiH11ut0cA6l6OwrVqwsqSBwzH6duEZmnEcrDRNZ419bsb4GgCx&#10;6ktHagAA1Mz9JM0MayoQ8KBVsz4b/NQGB3QonDllcNCq32Ll8Z6RdGDsvFHRe6m4q6yUwaHQqJRJ&#10;1zvfVEicskbJ6z1Yk0PB+zHgZd8DILK+Uq4a4HJ/mvjupeevirrvr8R+HUbWR8ocZdqKFo1EDnFW&#10;PnnePFscykygILeCGx1eCwEMTuvY+DdW6k99dy2W3zoTHQ9hrJAJnQ8dCCtHBHAmnDQaJk6Vl9nX&#10;juc8DYMEBsAqABU7BMWcNeXejuu93N9+/nZLgs2BVFoVYxjRARTv4+NJSSB93FYMlsPcaxdao7gd&#10;o2IguqUkDtxzNA5/sBotgFIrQp07VIOjYRWPsyI28bfKtfRdZSjGOgxezjQdqo7x+4/G5R8fixa+&#10;X9oYAxpZMcx9GABsATSc/2I1gzTLOCbTOABLb+E0vFagLkgKA64cmo1RcSbTJM5kyxnWTrDEujoI&#10;OpOmF0CUFJJZAcbPB25BllH6/dei4C9HLyD/nr1a5MLAiYbFShr/b2euYMvq4v4zB2P4+pE4cAfO&#10;4d1S9rFOrG0DVysOav1NR6Lribm45JXTsabDBXC3IswKdANcFmQ08LnSjtWvAyAMOmJETb45P6wW&#10;2bz8jZVY+2g1ZnHKDplYelHqWM4yILH08Yk4+f5SjGJcpX58+DfH4zt/f1M88LfXxRwOVasdp+iU&#10;XeyDVGj72YOeJyfiZpyrO/58fXyF9z3+j7fE4/98f9zxl5vj/N9cEzMfrUW3CVd0uFRtk5y/0VfX&#10;YjeOwEUmz7+Pw8bn5bwS1t8gWs4rwfm53q7TP5yMu/54aZz78rIo4Xw7r0TKuP7HxqPNhKOJU4Ho&#10;gxOxFd2xxe5oDKNOq47QJp0hnI/8GQDJLs1NrOsGA4EJF4PR0zifi++cBXw6+2cxxtF3VQBODaRA&#10;uAVw0IxhrQXUVmKnqtAxxVz13IOFLF3oEXVHO2ciK1o5Q3a97UA/7zGYhYOtY98LON76yFRWqpWt&#10;tWaA0uKWnOusY+rFeU5Qzdkoxhl1drUB6Wme9bf/46ex9OM7M1i3i/WX7qaJezcJajLWYHjaKvRW&#10;zpjgnOe8ErsC0DU6HqXck1WqOa+ENdXBsJvPStOyidrovqE/6tGRFehMg3XN3GODQXZ+X499XXlu&#10;JdbfWc8A6CiAY4T1kn6l46Gx6EWGrALuZm+7sd3dnF1pw0p4dumz1KPSitmlstOAEfd97J1zcfbT&#10;62OItZFJofLWoQRHBnGlvnEOsPeoE2XBkxQ4zivpu64vzljkgzwPf4i9Qr/36pxh+5xXYkW0dDUy&#10;STivZB9682L2bgd7aPDTxGkGe7HnBqOdV+IsQHXYJr7D4iz1YAU2S8ok5x8a/HReibZ1n04QZ9Mq&#10;XIM6VuJX8XfOSZ7CbvrcPexRB7Jfi8NihXm1oJif73Hd2U+d35xXAvCqXEJfoydMhk7g1Nmx0MU+&#10;GPA1oGUnRrf/ByeYPLVCXGrA5usPpo0w4WFAdS9ysONcX1aOymagLTYJWuEcbPS9XaNl2MZdyJnV&#10;1VbkOhNXG5H0NsiNek59upE41UkqM3EJCLQysBX7Mvv2WgyATUyumNyXMtXkp50rM988HY0/XkG+&#10;OG+sp3Zclgm7xU2cGuzNAC22qh55yCQB9+aVdhcZLswrASCjbzfmlfj+fZzJlRfPx8QPl3AkJ7Kr&#10;3I4Ni7KsolaXbeO7nFdix9L8q8dj4d1jia2cO1LMlRXn7jOv2pEd6EzXwiILg152f9hdYwGV3b7i&#10;0N3aQc7lfmSz7HBdUu6kveqpjCqcjkF0ZB97YreLFKoN35uNEjCLFcL1YjVs5V6BNt9nUVnOg/ds&#10;SlWDw1W5yP6DoSyMMtkv/eLBJ8YzCXfsIxyh38qQUJhXYuJUm2Xi1Hkl2qicI2gClWvyGRxm1i/n&#10;lXi2tVfKAbJuUZdzLGuxXXacSruTCVT23iIRnX3xsXuVTAasuV1dBuU9m7XIqDNsKtEplTjK/4d5&#10;JThDVtbmrNMDlRn0LzUBP9ucgQQps6ROL2Gv7JDOkQ1iA2TL854zSZBfO8DqLAhArkyumUCq8ncX&#10;qkezOIa9kJpQ2ctqad5XzP4dMHFqwMCzBaaSxcYEVt0Tk1HF2laiBzxzFupJxWPydStn132xstfA&#10;vnTVpWCySvBS0iVyP1JO6iCZ5C7lGWWbyFmLQzXZXZfzSjgrXd+cynklyx8sxyW/WYnTv1yJjusO&#10;ZhJbZ6kJ+2XHcctxcB26tYX7PvrIaBaedN47Ep0PYP+Rk2qerYJnzVEEvBq4Msg18NBwDL+B7X52&#10;MdrAwHbXGViv5G+ldirjsjrewp9BcIL6yPktjl6w+8s5jWK5UtZfrKqsW1yoD1PLvhiQ0AHWP6pm&#10;z3SM6/l9VnWD7TtuOJiJ0wP4B0W3D0XDos/enFXGGZAQb6MHmvmckW9PxqWswznWY/zHczGDvrIz&#10;wy57GYJMDCgPFjKZOC3mmSvR82KsmoXGaMRZbroB+cDu1GGLTJy6xtndiCxXTHOBY+0AyW4A5PHw&#10;g0fikl8ux/onK8l4MfU+Ppo6crohGtSRBvtMnFoECRYvVDxXFQojuX/3W5+qYgZ9x3sqBqui3uAi&#10;a7wbrGni1KplaeXsKreTfB96Zz9XsTqdta9Dv9sJrAxKG22Byc5LD0TRhfWu4nssWDIhtwW5lhGl&#10;jLXW0dbmWKFu0Y6yb+Le4oFG1sFgQY2+A9jC91gw6/k0gCe9cd+NB+MkZ//uDy6Ple8dZ404f92c&#10;SX0M7IGJYDvEs+NUP8RAGbrTQiUT884zdR9rT3WkHIhTPZc7kMFydMOBqw9ED/cxcOuhqOM+ql1L&#10;E1rol7Qr6JQsKkWPV3P2vaex704X9BJYwcKOSfE1MiDWFvMtvYkeA4MvsldX/Epq67U8QwZrLbbY&#10;zHfvAidsR/82sRZnsPPzX+cc64dxZTIduSlnbyyssPtPH2HvU2A1sGU9dtoz0viTxejHrx18cjyK&#10;OsqiBN1d1FoaNdPIDvshM5MMHBW8v/7b08gGzzJUF7s5L2KVzZx/Zy9KyW+iPP1f4wvoDbvY94IP&#10;nGlnJ+fSOyeTgSgTp7xHH9mYhT6V+7sHG2PnQ9t9w/i2x2Pxp6cLwcf047DB+BIm00ympu+mj4n9&#10;U5fnGBbOYyFw6Rmoj31811YwrT5hCZhflp2Sb87F+hs3RMt55JlzZFe+3dIm5oq+U+hMO4jfW3kU&#10;jJiJ00Ixb84RQy6Swpr1leLaJLaJUwvrLPgr4/vtrCrmTNQsqPd4jzLoPRvvGOZc4Str5yxMV/dk&#10;YphnaLymPwPoXWJGLn1vi5c3fHF98yb2ymLtEfa6lTVSFp2rrnzVfwV9hD3W19fnt9BoB/u9Dd9Q&#10;P+MQOq8XTG2XSAd6f/qV43EUm2/A1yCssQU7GLfwd84X7L4LjM+aSoXdjKxp3/TNPHPSBWZXOHvd&#10;hF6SgvqviVMuOxIs2nZ/c0yTMoGuLuJeZAQx3tDD1QWWk0bRmIqMIgufrMc058I9Tj2IPbA4Qv9b&#10;ikmTpUk1d9mBjAPsAsOKHS2ik/Xr2Lun4+CdR7EnLeiAlgxSyqAmy4uMF10W7LEGmYT41iw4jTX5&#10;Cn79I+OJKTPOxGXMaf3tYzHD/e4D1w6C6Sa/id5aQc7uPJKFjzLNZHG4sSxkNP38CzEuu5f1bU0o&#10;LDw+H2e/tRpV6OVkBODvTPhbIFfB78vRBXbR1XEmDz23FEPYLmcT7zDOIwZgD/THDIqKQRwTtIO1&#10;N3bnWKmcI4ge6HiE84YMlqOvd18J1n2EfdSWI/cyqe1HxvdccRCfD3z7zdmMHbbhl9n1b8FUK1jM&#10;DvEKdTZ7Z3Fb+1cnMlFuwkMsKlWw+sNCuFHwuDHM0ZfW4tjPVqL5VHuUgC3FLRYD5gggdL46Sj9T&#10;LCE7RPqd3Iu+5mZtBDJqHCV9PHSZCeQh8HPPPcPR992FuPzXp+Om367GDb9GB36+FGfAfMcskntz&#10;Mdbwi/uenomGp+ejBL+0kDidjSI+4+CFjkd9Eru3jXM5NuKS314at/3p5nj0nx6Mp/7xjrjq9+fi&#10;yt+dj5t+fSIWfzaTIwE2IVM7+KxqfMh25PXYJyfimf/h2fjb//sf4s//7s14+LPVWHmdNXh2Lsfl&#10;mDgt5+wdxb8ZQpcufLkaxz/H5/oWOpf92Yz8buXagm9ZboGxzwgeE39t5mc+9158rLHn5uP4e8fj&#10;2Men4qbfXBZf/4f74q6/+0rc9MfrYu3zkzH+AXqaM2OS3ySbCexu8M6mb+BzfXsuNvO59exrDfcy&#10;w2ety1Zl8c0HS3H+ExPPS3zuStz4u/U48cmZaOSeBh8bjz50gwx1SZes7LFnu7g3/537xVnbxOs2&#10;LoPs+i6lyEk1usZGBgvPxP+lnLuDYIrj753m3pbjMDpr/DnZhRZTptUnju8wkdeEHy1DlSxD+7Ev&#10;dXyW69H59amo5tW4Qht6yG55/UlZ2kqUa2TJYhjj4/5uC2svM4j6t/HS7kz8m8jMMUScIf0gOxjL&#10;edZqfFkTp9lJiA7RN7VgppLvHuM+lRPjN0mVyjkq14baNYg9V3+L8w5gN6549nT0IcMV6N9i5P1i&#10;sbcNM+g6x29ZGJEdquO10X6+O1q/O5NdfK1nOvFPwF3sXwX6/vxbJ/GJZQ8oJO6UVXV+E9jy0OPo&#10;JPSTRQ3qqx71FtjKLrzGe5E3zqPJk1rwn4Uicz9YjMX3TqZ/7Nxc13QP+6RPkbOp0UeyZ8hqIp7P&#10;wk/Oq2NbWi/vjfX31mLsg9VMnEoJ3cfndL+MrKGnTZ7K5pS6nPVK3x6/zWKB3eyffkmyeKHfHNVh&#10;YscZipvQAfqNG3TB7r1zxx3dYzFcA/c1+I0CtsiYOTpUZr8dvKeGPZt/YT2GfryUeQ+LvPpYR2Mq&#10;ZeD2rZxR4wXGv2RULAc7S39dcxKMDha2YKn2XFdSaR/GvrQ/vxTNyGMbe6y+2EicKmPqQmmze8FX&#10;Nfgf+tnJagHmy3mPzpDX7rP/dhE3X9abfngWXoNfy1kHn1F7VYgv1WWhZJ363XgB/mwmiCymQv+X&#10;zIAPwaCZOD3XG4dfW8v5nxYtKd/J3mRjEXI0eO9MTLxxdex7ciZl2G7F3Zw38wAyXIh1MpeCn1Xj&#10;fbGvsmBlYxAYyDi87CkW8djY4s8srGzjM06+f0UcfQY//vYjOS/UhJ5xB7HzDm0L9mw7+2fXaD96&#10;df7NtezMtSh1H/tVwbpn4Q77bPGLnYb7WAebFZxzavFT8cnuZNmoOQNuZ52dRbsVPWPsSMxnUq3o&#10;QsdpDb7F2KsL0QLGqUaXVYFPLBwrMg/Gd8pGZmd3qfkE5LAWv7tKn4f1rWdNr/j58Zh4Ckzg+nx1&#10;OgtVdvNsTfpgrJuzTK/7/Uqc+Ww5pt8FL9scJGvBqxfi22BUMfnshcagGTDF4H34/axxMtaBATO+&#10;fSFx6gxkZcRi4XbO4kH8vl6LyjnzMo+IP1PuWdNC4W2hW9SYQTnrqmyVL7Wmz2GC0ZiBiVPH+zgm&#10;xSLW0u7yqD/VHbe8f23c/PrJmP36BHqkK30280Xi4yzQRWeV6496r+y3Y1RMkuZ4IfRt0gVzr8Zt&#10;7QAvZf0taFJfOTrQwkK7Uc2t7OPsFLG2A/ildrzL8iqLppS95U8U9LV+nbPr7QDu5gyVyn6DPs04&#10;Brq+GH+glj3Rh5SBqmq9wCqTuJfnrxytSyzs7yxGTH8MXC37Ub3xMmS/G90w++FKXGR1yBzCMMsC&#10;9HOAhzGeUvWWAFL2GABBkKzqs8qh/qZDWZFjwFnKI6slvXG55R2Sa9IwK99+sJAdMjt4+HJu/CLA&#10;pDRfB74D6EOpCVjKThQqITpuGshqgVR+HgwccwGYg2pt3TVhmwP1+X4Tp9s4xAbcKlBKJi5LUOoa&#10;pBI2zQ69VC7zheCdB7htrT0WnlmOZhbUimCV+14UoGBS/nc/KzsPDUanI1HLAT6YzrTOQ+fVfTGD&#10;09iKYZl9YS1OvX8qaVMEswZ7rcoofXIyWhDQo4ArgyAtrIOD7Xu4rCiUE16a1iqUtMDViuweFPUC&#10;TtvACwB2PquUPdgEYNnO85fznLW812RrMcKjgXdOhhUc0kgZTDnC4Vn55FgceX8lBjAsvQaA2Ter&#10;P02e9r6wFFXch2u/CUO+DRBo1802LmkwNVBJX8ph03Fu4XA5n8OOU4FHUqCwVlZT1nOvlXy/oL/l&#10;WowaykbnRxBjNco+FSvCfhCwP/vSahrWen7fjawM8F6rjfaw79IXFANMSx6fypbqapyHxgdRjuP1&#10;GfBIujkNF8/S++ZKBkKlMWgTePEZ9T9ciFZedeDauTTqnXezruxTBmTY/yLWpxzQsiH8VuG2nOqI&#10;hiv6smvUoEsV+1/FsyalLcpHo2LiwgPinCS7S1Sezo6xA8Pfycsur7fG6sCj43HUjlMMnTMVpLNz&#10;3oHGoBFZXXjxCg7uWlz82FTSP9k5sP2Gw9mBZdt6GhVek/LR4A9nUKNSqYFDZnWIrfq088jAuQ65&#10;s6iWfnYqhn+2lvNoy+4bTaonlaDVHdV8r3vsnkj3uvzcOmD+RPRinCu4T6mBGgQVGJJM+CgTGCEr&#10;3wRldpzuvGYwr8rxhlQgjQBBZ8aVoaA0SrXISN1cS3abZhdPa0kMfHUsabVa2Cu7S7PDjzNgJW8R&#10;OmAXzpJJ0Zx7hGJMugnOmIal/9aBOPXpSvQ/NZGzfqwWsao1KSKRteZ7j8ZlOCaX/3I5Vt5fzm7K&#10;GROnGhWMiRQGXjk0G8OigRnRaUFpZzW4usCK2jQqXJP1sR9FrhMrPWInDmgbwPXAbYezg6eY71ah&#10;Z8EA623wREBrYEgqVoNWGoP+swNx9LoRjNJItKM/6gD1JSjuWva76Ssj0cpZt8vcrsYBdN4BHEgp&#10;wJMegc+qxYF2jplURcpj9XJbOuAmTq2y2c86reI4HP94PeY+Xo4BHJ+Db6zEbj7TSset7OXKawsx&#10;8dpSrLMW3/njFfHKv34yvvavHorFz05moKWFs7HbxCnnrhj9bPfwNZ+txK1/uDpu+eM18dA/3hxP&#10;/qsH484/3xLX/s31Mf/RsZwb0ci5Mskj7dERgOo+nJ+tyMA+ZEgqtTHswyzr7RyXE+8txaUfLcXV&#10;7JGzTu/705m484+Xx8CLJ2Inz2nn7/BXx6MfZ3gzxs3qXStZt/Fv5wylHGofdFo5HzmvxKpf5FgK&#10;rV3IhF0eyrnBYh2Ho09NIgvnM3GatDucw/ofLcYODK4G2IRWD++x80yqcpMbAmlpo9q+WaCSFvxb&#10;/CGtvIGZbTg/ezm/MiRIPVvE/jWg153Fuo3vtzpO4NrIuc+5ITokniP26mKfgf9LA6GB3438WJl4&#10;7UtXRdujfAY2Zif6TuomnaCLuZ+t6IN9BsP5TD83k12ec4PDBkkBsznTgudxllx+H/LlZ5Ugl1KO&#10;a6sa11ujHvky2WlAfPaJ8TjxIgCPfzfyvuWX1mLxrQK1/CHWy0ITn7sdu3rgaxMZKG5lnbK6m7Vq&#10;M2GBjO1AznO9BbcA1n2X92di4Pg752P+3TPRh4w06Mzx/IJzkzfSpUkF5vl1/QS6UpcZuOu5qhcn&#10;+ViM/WI1BnG0c14JNkpa+UG7TrlMNkrx5bXz0YmUl4tZf533TJpeKHzQYcykEXKUASF0XQXnKBN6&#10;gLYi7qkSHSgQk1pHqvetAN5cP34uxjCpWs3vZtEXY5yVBuTDRLD22tk3FbxfG2nlqLLqbHDp1wzA&#10;S2VauVA4v62s4fC72F9sbjv6z07TVuSmVZvF1cGl8+k1hBPccif6GlkSA0jTbnfzLuTFxI9dpway&#10;dWyzK8tA5oWO0713sS6cDwu8ch67QVNsdhaImWAD3JUPFapHLfTJeSXIU5GJU2R65u3VGMC524LN&#10;cHaVhQJJu4OzMnzvfPQ8dzLnf+1ij02QCaJ1auuQ0+xoZc2LLOQRBKMbM7DK/WkTLfLJYKtgXdCu&#10;U4T9Una675+K02+ejy6DUezpXs66iR+7Rrai68UmW/k+z0I9srPw+nrMSsmEvnBGcYWJU/eZPTNx&#10;Ks3NzqsHYjN/I+WODAn7kVNnezRxVqQ3slPVZOs25FB9XTZYm9WjJk9d445vTET3e6s5bkBqeYv9&#10;ZFXYwvcZqKnhkka1iLVw7o2B8ZyVj70ywZjzStDXJk6lQ9rE3ugAdT84nEm4818sx1W/W86uLBOn&#10;q1x26M+gL3MGt3YL58d/mzgVM9opbmIlaRZ1upR3XnU8XVc7xuqRjY15JQ3IQAO2uMoAsfZEB4Q9&#10;0BnSVslKsg8nwSRmhQVyQ8iH95+J04pC56k0NGAZ5ykWK3s6tCY45luj+WZwPnZRTGdgWkrYrF72&#10;rPPdVqnqZGWVJpedrQbjxax17K0UvjrU4laD2WJ66cPsApN2x/2vuGEwqVF7wQpSpm7MLGkCN9Q+&#10;PpGBbueV2CG2kTiV+tuxH3uRCfFbOrkmlMBlFSfQp8iAnS12H9WaJGCvLIAT02dXN7hOrGiyqPxC&#10;4tR5JUsfLselv1mJs1+COe3kBQfaHaTN7jjdGe0WxIEFGrn3gYdHo4f7a78X23/fSLTx6pgL8c1+&#10;7qmaMyZWFqv33X44i5ucxeSsf4OHVlEbdBe/KWfOPe3CJkmRPwHutaDHLhkTcTr8e5Bvnc8yn5W9&#10;sCjQLlNpkcTL2RnH/+tMJBp8Ug+yR56Jjuv6o+fN1ejm/BcZjAdj1iBjyptsBlJ2SxHdgB0ZAsdd&#10;/v5inHl7MUaxC87gdQyAOs8OCinUtvG61b3ERu9Bxzvj1CIwE6f12By7Dl07i3ic/SgFvT5GBq+Q&#10;20rnPLL+JvPVV8OPHI3zYLvVj1ZiEmw3As4pRy7sqG/wucTenjkTp4cKiVOvGhx7ZVGnOhMpM+i7&#10;lOeqqF1sST9mG3tioMTiQsdFtGDry5GncuyJ83ezoxlbJ81jta/4Kz3oyM7v4fcin1Y5awOL+Qyd&#10;b2cA2blk0DkT4wb/PBtevK+esyZbiQVHUsaryys5e7uxnZ5hq7AtcPCstrBvB+8fjiFs9yS4YAxn&#10;3GSy9LzZGa3/wXMXbyROObtJt813mfyQEs17E5tqZ+1k9Ux6/iwKdV7agVsOJbbt/MqRLHY1yFJs&#10;Qmsav0Md4+fp+6nL0fHS9g1xH5k4Ze835itZ8S6zi5hbhgb3aQksboX8Nb9Zjs5HRpPeq9GiJc74&#10;tgfxL1nn3sfH4sQny5kcz+c5WpPJuUrkxsRpFqagP/URirG9DfrKXFbxOzPsID7t4e/xux50tx2n&#10;LWVRO9UUddj+/Z4f9K/BysZvTXPG0VvogV1XDWRgTF9Gn2Yn+7TdxBG+jlhzG3/nnPIy8GUZOr8L&#10;32j5nWNx/JUTUYNc240izXPlZegx8JO61YBpib7THUdiAP/z2Kvno4m11ifTL3R2WSW6QRyXvtuF&#10;xGle6kJ9TOxndoCyzs7iNJDjjDxn5kov2PCdhVh787o80zkXl7+zsMQuv7Kn5zLwfAgdUXaoNort&#10;vsa+mwDX1suKlL6qMsJ+6sOWT+G/eeY46xbomTitBB/XIXd2ltTxfAbMa/RBxZzKHHrFgrkq8Qmy&#10;oJ5su/VQdjxK4anf7VXPv6VVNgagb54Uuq+DgV5fjoYbwFzIYgP23GBew11Hox79oTzo80v9aQxg&#10;r1iK5xKTiLns7HK++OSLq3EEWdCe6gdtsWgS/CsWbAKXtd2KHHMGnKtdB+a1ayELJ1g3i70tojO4&#10;2sLa1W7YUvUPmG0f+CZZR7i2gSM2s9d+dgnn3lhJxky4jKE48ijlz4QTPtj4E8gL37ub71OvSxOu&#10;LIk1ne1t57m2djv3awzHGJd0i/3I1/x7J+PgQ2OJ6arX2/OsyCpmjMjYkIwvneytONzu3CPYgc47&#10;j0QxNqYFLCl+7QPXGHNae+c4ft+J7Myctvjw5oEMODsKqh0fthLckDEs/QP0QsbTjHGBk3dxb3aK&#10;itWbsJ9zP12LrpPsE3gz8ZrxB/bdriXpemV928s+G2NzD10rdb+FdXbJqYvEGuXsQ5l7pZ2/9UJD&#10;AnqgnH3uupuzjy2SXc7Ck93IwAEDmuxvrj1/Z7H2JrCgHefNXqyHgU8v8YABUZNmO9ET+nSNd+AL&#10;cj6Me3g+9ddkJjFxatOHMczxV47hP4PrsU0WwKTuRg9biCDlbdL2cb87sWMm3qQGlG7SmcL6pTu4&#10;9yxSdu3QZ455OfodsOJDo7Hw/vG46bfrcTN44eovluKST8F6P1+OFfZj5bXFWH5xPmftlfMsOy2s&#10;F49yfyX8u/+5pRgE89ihaeGeI6lm8Imu+Zur4g788Mf+6cF49C83xhW/OxfX/O6KuPHL4zH9Qz7r&#10;/tHYi17cz30oE87nv/SXl8Xr//Ju/A//2z/G3//7V+POj1dSRzdi63IP2Ps21mMI3T2Mz7X05Wqs&#10;vLsY9Q+OZle2HTgW/Wei55uz+Kbz2VUrTtf/TmZA8InJ6BPvnohTvzgTV//qXDzxD3fFvX+5K277&#10;041x5ldnYwz8lHPUeZ5B/Uxk1Xmzm7/Bc3M569QY7d5vzcRh1nD99cVYAQ+vgpXtOr3s06W4/lfL&#10;cQvred1vTkQ/59x4ySA4yOLpQuJ0jHM1lqNy7DizSNrYtHHk7fzb2esmxXdytk30SKNrkYM42JE4&#10;3Zf2xEn81sPPreRsWROSmThlDTwTylGOGsFXauXc2Y1pp9029H4ln1eBPFg4a6NHE3vQjAwXgSeU&#10;Jzuwd4I3ZGdpvedoJhkt/jdO6zxS2YU6+fvtxgt4v2fDGKszM+3UtutMFhHvI7tXkUULeHay/l1P&#10;z6YPuYmz4Pxu9bIF1ZWc1eze0/8br4lx/KjD318sMAPqX/E5JpI9Y+6liSb9NHWDRSR12FE758rQ&#10;m7LXDH9zspDIA49c9vH5mHl1JTtzHV2TLD7om7I7j8YANv0AeMXCBvVVD3qrg1eZYhq+CrbiezNf&#10;YMKM+5x5bjXG3zyWI+0a0ffbOMuO75AVxsIH4xt27NuBZ5dtxRn8F+zHdvbOovu118CEP1+NQ5yT&#10;A28uR5d6Gn9dPd3z8nLSmGfilPXaYiwAXLedSxkoAws7LsDCEAv3mtBBNfewT7xXuVGHm1uoATPV&#10;Yi+SpQD9Lkbrxq8v5rxmvIo9cpzfft7jCLG5ny7HQWTUMQOyBPSBF42jJGMR+qoYPFmKnitCfox1&#10;N6LPak7jG080ZJJIrNaJPZHRoIPnyTgBeEe7WvuDhWjkdaNASb+nHxmotxFE3GxcAFmR/rQcDG2M&#10;tlI7iyy0XI78Gh9gj/Xba5FtGTjKxANgklKxnkx7YIcc/eAYExOnsguCCX2PsYYifMMGfKmRlwoN&#10;XTJU7gc7JZUrWMLY0oGHZmL+zavRu7N5Lp0bave1CeZS9lBf0mSoI9G0i1kovtiYdsafi4XEGVXG&#10;V03cKpf4BgOco9V3L022SotrdvIMRdpXfDAbzmwqs6DDYpeDrO25D8/ExGsr0fDsYsY4q7DJMqMZ&#10;09MWbUZv7FBv8BmeH/NR2zivJae68Rcq8J3AzNojzrYdiybu3KOK/kLi1Pn69attMfLGYrQhd3Yh&#10;V7Pnjv6q4tWCBmekb0dPlFgMa4EUMlI5wvqCeWVaWeFvF15nf+8FG/Ne76kSnKJ8S3c/+9J8XPd7&#10;dOHHyzELthZf23FqvCAZFcHfFjBadG2Mewp83oNfqUwbm9DXy3g6cuDPii0YQwdYiN1199Fov3Ew&#10;urinnqsP5PPJKJdjQi6saRVYtpIzYPKwHBuYHfA2bF1InBorkKa3YgBZMYaAn1XSVxFNnPNF9P3o&#10;99DrYPAefM1GzrwFEcq4n22h9H5k3zNYvtIWZchjFrsiE/X4Suk7gY8TE3FfpZzB3Zy1veD47exV&#10;Fpd4X/zeBo5S/E3ZWc0zmii3CNLRg5XsfRn7brGAl7hBzOqsYxvBstgafZDz6DkHnhuLDTNxyh74&#10;7OYGpWXOxCm/c8xPJk45K/k8rGsxZ7D1m1Mx/u5KXORBmHh4NGbfPJ4gbRhDaaC1GuFQQF3UjWpW&#10;gWozhldBsztsC8pdx8cKrS0cMH9uYlU+8zKEzE5QO7XsmrFVuhdlXcqhEGTJAW/HQ4PzUVA6BtFS&#10;0QNopeOyulxKXZ1RaVyTxgDhT4DG+5xLYzXk/u9jWDhwVsppWOxkLcOw6DR4QLsQ0EFAjC3lBmus&#10;IpbKwblLhUAqCgZFY5I1q3ERwga+T0BdDOB2LtDk9yZjHHCw/O5aVsEcQqEcYK1auOyKlNbYColD&#10;KFHnVKhQO9lcE4fSsRiYbgI825WhctOJPchBmnn7OCBqKbp/vJiVDFbEWr2XGXneazePFKFWOZcA&#10;FKT4LeVgOy9i8CuH49hHa3EU4NKHEm7FmDRY7fXyUnSg9NpQyjXcg5VOVgoaxMruDRUP4LGIz83u&#10;Fi4rVaUokKrXpLVOSFLeItQmkmoRaGdZWeHczH5ZcboZR8T1M5i17VZAAGvaC9Cae5F7YT+lKrab&#10;4IDBeYR4OzJiEsMuTMHwdoTaiu9MnOKA1q51FDi3uXowzs4YaeV5DKhb7eosP7+3jUuny8uAVM+j&#10;yAIyLBWA67MfeS0635cV6gq/SeHWs12FeV/IhM5jNc9Xj8zo1ConGhUrX+oxMvK/252Rzih/X4uM&#10;qpD8W3nlPVT9D44k/UTz9+dyvqFOrpXlymDdFb0x9eK5GHj2WAbrNwPG/Z1Ud5l803DweZnY06Ag&#10;j1UGmvh8E6fKYQYnkeNKFJj3pkNu59DSq2ei7YeFahy7FnS87eCQwlG+ePfPrq2hH67HuQ+cFWfn&#10;4VJsA+xZpV2DgpcOukB/ipPAey1EMLgj2MyAK+e02sRpX1W04JAV87dS5kn1pEGum23OShxnnBqM&#10;PvCNyejByazFeFkA0caeO2Rfx8cq45zhw1oLEvcCWgzY5+xZlHD7jQdj7r2lmHt1IavypNh0NmHT&#10;1f0ZiG2/7VBc8dlCXPLZciy8u8x54eIczuIgOCTbihyNi1QGOTgbx8VqMQOj0noKFAxgZdJljIuf&#10;lQM8DLL34tS3YVQ6uPpxVJsuYx9Y16QdQ85NRtvhmIkCrpzvxrkzcXrwksEYusYZpyPRgSGsMwAE&#10;aK/HAWxGr8jPbyWedCYGhg89DcC8/mB2BWXVGUZFXSA1Vi33WLuIsbuGM8d+lupMsj9HvjYZJ3Gq&#10;FnDMdHyciVD5Xc7c7YXK+dln52KB5z3O9ezfXhc//z8/G8/8m6fj9G8uyYppq5WLTQyyJ3ufmE6K&#10;oqsxzjf+zZVx4x+ujvv/4cZ46l89hMN2a9z8h5tj8aNTMcw+SkVzBOPkHJZJdEi1jh/Xrqc5gzo/&#10;P5rDRtiRsJAUlKdwGs9zj1f/cjnu+N163P43p2P108tiP8/Qdq4rxp8Yj6M4ZHt1gtQ/OEI5T5Gz&#10;n1RcN2AfMNgGu6wizcQpculcpJxXws/USYIMA2+H7x+O5ffOxhA6WCfNGQA6F4IWjaCB1Lbbh3Im&#10;pXNlNKxWGWcng4CfPeliT/oEqDgEUgBtR+6ljDJxqsF2dmIt4NiqWeeVlKKzSzmT9XzuNu9bR449&#10;2DhHOjp26ydNJt9fjkPSCPBTl6t/ne0hdYS6zIrmPeiDcj7TbvdMPPHZJvU9F2Wci6TfMaHOGTAR&#10;6fdlNzlOo/MLDCyXoD+sNOz+Gj97dDxpGIcfOJIyYRWV80pW0MWzb+DY4igOvrAYB9nPFtaqwcTp&#10;k84rmY929laqfYfed3EGBa1SofgsVQYPAQ3SvTXzfKc+uCSmXz8eHeheQaPJ6nLWLoEPsrz75sOx&#10;RScGu6+dK8GGOMu3+/KeOPuL9Zj6sFDFfxAnSFo0KdGkklK2naPljNO0yey7XZ4XIbelT04VEoLY&#10;ZfWmjAAWwUilWnBChzg76CUdX85mBkTQNVYcm/xxtmAJ9/vXeSX8jZSTVo/OITtj2Jh2ZMMOgAMA&#10;wDacmDLOzU5kx4CdjsMu9rwcm2mAz+5w6YdNnDbePRwjby3nXOE25FGqa/c4KZ1YWzs1DHrZfTDI&#10;79ucV8J6ev5rLBy7BMcRmTNZ7ozTjU7DBnSkRR/FyEEl+rYIvbgH/VOGTpKqVzo2g93V8zjOygrg&#10;zg6uKmyYNsQ5rNLumDhtYm/G3kR/gOssdjPQsB/503ExcXr0tukYffnSnOfqCAQTks56MbglmLSj&#10;NR0v3m+FoJ3X2qusIDVJa8CNZ8pOOHRZdsJqy/jZ1NMnYu3Nc9GMrSrhGewwkP7crsht/N8gSM4K&#10;Qs823nEkZt5ERpAHz2cdsmgwdZc6A4wmZe8+5EOstglduYm/24YdNzAmQ0Qz3y99fzFybOXxDmSw&#10;lrUtHzBxWrBV4oGBp6ei5+3VxA5d7Gcze2UQfRf/FptazGWgXMfbWWkVzjO1m2e4Lmf2lR/CgQCr&#10;yJzhvuxGh5nkarvrSFLtXP0rrt8sx+oH2CyLfLjsatZW2cGnvfLf2iudoKHv8J3sl8V00u4Y7K0U&#10;k1noswyeZa3EJCZNBf12njayvlbHW2hjoEJn3wBNLTjHAJDdN8WcA50UkzeZWOfZc24izkC+2j0L&#10;lvHfJfzOGUhlR6qjBmeigXPUdu1BbHBfITnHWZYO264NE+M5cwYsnZQ74CrncDpnNTvv/E7OnrT3&#10;29DjFoypI6XgMTCU3Spc4tmeZ+ejB8zsXkvlXMNZa/AVvFEMrtKmmsg2wF6FjjMJtlsnSGcYHWYn&#10;bCEAgOwfQ5/yuSZnDWbVcG50/JKOiucv6avMmW7ZCSaOnmmMlicnYva9lVj8cDkuY88u+4JzDA6w&#10;YlYMkV2mrGn7qY5CNz/P1/fQaHRjS02Ydtw3Ei33g6vAx8rLfs7PbmRUKuoKPqPjhoGYfp6zjw6w&#10;GKDxOzNRBkau4n0mlqt4jjpktQ3ZM0AywXu7WJP9nBHxj1XeO1lXixxNnFqEYpGCTm+D684Zk1nA&#10;iuxqntvErXo7uwuQn67r+3PGaR/yvheMU8fPPbd2H2bAj32uRhdJq3r0oeG47IOlOP4mOhFdoZxa&#10;ye2MxV3oee2jQS5lzo5Hg+i7wf1J1Ys+kCK+ymQ+z60fZuep1EYGdjKBgc5KzIvsVs2hN9iTI4+P&#10;xFlww9LPV2IcmzDJXlTdNJjvy45TE0R/TZwiq/4bx7ZqviWKryywf4jPqqbA5r7nIL/DVuy+sxAg&#10;M1BiJ0gjfqc2y1lxOtaVXHY015ig57WSs+xzWlQkVeFOZFhZkvIqfcUbh+JiXvewZsXsdQXrkNS8&#10;rHUWFvBq8YD2x6CliRyfW30sHnDvalxn3tvA2WnDhzr6vZk4yHdJPTnCv+3GlBrK51OfVyDXG93h&#10;yrDFFCZLPdMmc70/n92zKFV6HbJh0KcK/GhhUf/th6MDHdHOOe29Zzhp4pUjE35pZ9wX9Ew1a+y8&#10;X/el/7HRmARbW9QhplYGxtFRWfFu4hQ7LQafB4uf/WQ5rvs1OPMe5ApZbea5i9C56mgDzZMvzMfS&#10;L5aj+27ss5iG/bawRnxvgaKyakJEH0FfwSJffYecZ/jDhejEZg08M5vnNql6TZxONqYfp26pRjcU&#10;f3sumsF0ef6P1BYYqdBT2pT0acAjWUyK/rHIbSc6wyLHneCAzeAeu2zGwMpn3jsVEz89iY80Fls5&#10;k9LhGexz77LIm5/VK+vc4wr2rAvdZbAv/UbOjsHsrPzXLqMf05fDLmZHHmuurU6fj7U34a9+tmgq&#10;O7jBJe3fZ01fuywabziYRXqeNX3KauxQA1hk5MWlOPT1ySwekJnCuVb6pLUmTllbmQP0WSuHa6IO&#10;3FBl94j3ZmCd768Tj/F5yof4wOCWRSE5H52/U75KTnfHXvCIhZzZyYA/3Xnv0UwAWgxv4FvGmYbv&#10;zyejUNIJ8jsLZp0/14fOcN5oBpmOo6+Q16a7j6ZPuI3zlh0BnL+9nLft6HjH78g4oP53xmfrN2dj&#10;Grw6YHcq67MDPZNFN+yVbCsWKbdeZ0wCG8caSlNvd4Mxikp0n2vquA+p86Vzlip7I74hzWXSfIol&#10;wJZ22hkTMcDqXHM7f9pfkgYSf/n5xWh5eRmMUEicrn20FsMPgyc9d+gDE6AWlllkZgeD9LcmXmrY&#10;M8feyJhSijx3gSMNPE+/fSyG0DNJq4dMafucF5iJU/CNMSITp3ZwWZh6iHVpQsdoD40t2ZFk55Ex&#10;JzvDjn1wLMZeX4rZn85ml7jU23t4NufSyYxhDEs5tIgzE6fiaXxS7WYp9ylTRDG2qu8HfC56wvdm&#10;rAxZkFLXjmd1t92++nzGuezG93P0ixzj5NipjSK6PeyPMQRx5cUWKIixuaQwbMK3tpBAfLcNnSlT&#10;3QF03h5wwyZ8GpPjOzhXstsZS9Fns8BVWlopnV3HzQ+Asdgzu3taHhsvYFKeLRPoXGJAZ+Ye+VmB&#10;LU9cN/b6sVi4EAcw4a1ecD1kqpOWdg/n2eIXE24mTqXu1P+8iHNignYrMprrhj6w0NdimqFvTeUo&#10;rmt+fTxu/fVK3PjLlbj8k6U4+1FhNt3yG0uxiO81/sPZHO+hDtv/nbnYwrMZb7PQf/Ani5nYtYD1&#10;4EtLMfrBaix+sh43/OG6+MqfZIB6KB748w1x5W/PxnW/vypu/OJ4jP1gKukd9Ucs8Gt6djGLTW/4&#10;/U3x4X/4ZfyP//lfxR//55/G9R+scH4Wo+iryLgxVJ6xG71tB/Uo9vXYFysx+dJ8dkZt4bKAfhP7&#10;ZEelCfse1s/YpexJG522W8AqYoGT752I0784E9f86lw8/pc7496/3BO3//HGuPy3l8bEh6s5g9Lu&#10;P4tzfT5niZZxnjdZrICOruTsOi/XGMQCtkXKXmMHzjo999FSXAPuukXKXtZ1/YP16P/mdHb46rNn&#10;YgxZ8Z52s3eb2Q8poWWdcd+MFe+96VCU3I5scs9FyNgOfuf4nf1gBGXZxonjb6xH7wurmbge/el8&#10;Nr5s5bP2GjNQT6O7LASoxV5KResc053ore3InnKYfiD3IxOOetB5pjJJOSJIXWCDRL02FzmWhWY3&#10;OqnUYgmutofHYgf6zxm/+jLGTJU9/6ac+87CU3RLMbbNQnGLse2KdtZvy48X4yK+2yI67af4yoJr&#10;i1YtyHEMwlHWtQH5sENL7OGYHWMSef6N8bFedn1nfNt4GHqiDZ203SQPf+8s/Dn82BFs4flPjscE&#10;r3a4q9+bkdlG9tSivB4wuDED41rGDSz46+LsyQpj96Xds46RMB6r3zD7MrrztVV8+8WM15rYduZk&#10;KTjK5I3xmnL00X50zW79LXEs2Fz94O9X7LD7xWo2DnSAYxtNNGIL1dOt6GvZHs1B2OG7k7O7SdlA&#10;Bi7Gpu4yZsl6ZQEqWLgeXVBivAC7YSLZhJxdxjLAmTi1sCi7j8FTXQ/jB7PHaS/4G3MOSd/P303/&#10;iPP3zELaK5kC+tjvbmSqhH/vQB5kNSlir20MynmLrJPJoYpx5zwiXzxf0x1DeYY9m63IoTrLhgXt&#10;qsUjFvlpb9t/iP59hn+DF2XKMSFtQ03GjxZa8OEqE+c38pnN4k/uXfzRwPrWsZ5VvFYgfyZGxQPq&#10;Q8cyWMgmvnT0jIycMrzkSDNei/APG/EBHYM1wPpW4g9LP2t83y5Pmxe6OWPzb1wexd+Yy67O3fjj&#10;YvFd5hQ4axbuFOLYYH3OoT5GjvDBzmwkVfXBskNWphWwjH8z9g109xunspNQ5sldnHlZubQ1xkws&#10;5HVPSh+ajNPvXx6rbyIbrGGRsTrWfT/yXsuai/3VERYPWOBk0nTnVQU2Rf9deao7sXbtia6o4W/V&#10;M5Xo2ApkoB6fsoJ1KWotdJzWc49D+PB1zxUa0cSb0i87/7iUc7eP7zXB64iMvciWvoEsHsZjKsfq&#10;Y/T5+VgDB/fi5ysX5nJqOKd2CJtPmf3pTNzwu+VYRxdmfJtzOPtaodB6Ev0t/t6IFxjzNpHafj16&#10;LQuewBTiHEcJgXPEmMq8Hexd+FFdFk1edzC6ee2+Elm/40hUg4301XMuKboxR7vw/2LOnA0I2TBx&#10;DOx7QT4s3rTLVIbILL5m3coGqqIV33bM2Bbrcdh8zUMj0WwylmfKMXcnOxIzWUCb8Qwwq0VmhcRp&#10;f84oN6+o/2RusfJqvpv1l6VuF+/LuDBnLout1Y28p/T2QuJU7GTiNOmwubLJkX2XKazy4fFkr+rm&#10;PDnTWHZbbYRMeFI2V6L7/po4XW0vFMf67MivyWL9jWQ2Sv+rosCUYxMV6yr1ehc4YMrEqRUIQ3ce&#10;ApStZ9DQuWd2HDnny6ozFbqcyFnJzKuzpDS2u7jxvQiCNLu7NGgcJgONe/mdiRPp7vZb3Ylh2I+w&#10;b2dT2gU+/M5ZRVLvlvPdBmelUzSIJpA14GUFmItmFZFdlyoEqUE8nC6CdCAKoS3yDul1NpeHMFvB&#10;dXh4wHIOqTN1+m8ayO7PvTq8Vk2wESZg/2pYMHJ7rgcAz9Tj3HOoh2ujeaUtqr6zkM5ENQqg//bB&#10;TNwsAHSW7DBB0cmRb8VlC8JTZoUZADAHRZssxbB0I1AdVjpzwAy4tuC8W2mvkNZi9A49MBpTb6zF&#10;AQyTILtWgIWRk3ffZ9bJtuvDCoEy7x2lVLPSHFIzWdkzgLE7+eFaHMGodOO4NGJIag0C8yqVRycH&#10;vYV7kbrG9ZZWd8NxMCBdjDNdameDlccoTykWnEG5BSApOPa7TSDZySMoMXDr/jtnsJ693YzhuAil&#10;ZPJOQF2E0Wy/bxhgtJSHqQenoBeQbDDT4dm7EGZpmpMui71LQPL4VAYxylHatas4n+yhCrXzyck4&#10;YhIHh8ZAtPQuSZ/IgXHWqf/WEDdhxPt4r4Eu997gYw5+1iBbPYDwu9btHNAGDqqGp5H7b2B9mwCP&#10;BnBV6CYqCslbFDwHK40KB8vZWSZOc/ac9EhDNXnorOQYZJ2bMHJSfglMTIw6sLoORTX5/KkYfe50&#10;Jk510JS5EtYzq9ExGhVWKiNXJiUEa4Vu04aUVw2LTriVwyb+lEeV5IGbjsTqW5dE7fcXo85K//tQ&#10;1JyRdM5RUs4b2cH+bXt0Os58cE2svXEyRuwYAHg5X2MrMlR3L8qD5076U8DGZuTNrjEpRney51Jd&#10;CSiqxxqSHq0NGa3i7Jgc1jAYtKifaS7QGGBYDLr2AnC73lqJKg0Qci5Vr9VXtU8UKq7kpRewSO3m&#10;fAPXeKMDpg0DMPo6RgNgr0zt470Oj6838cRaWWF89uOFOIlzIkXYtFRhOo0YEC+r4g0+J/871zzO&#10;yyAKvA5jUs2a/bXqmD3VsNhZLD1y551Hoxsj0gVI9nXAhAZrsB85V4nXYwAyIGlgknUVXOlwWpFm&#10;8cjg5YfjyNUj6IWRaGcNDchJg9zw4ES0ok/slG9DTqViOswZmESfmmxvBhhmYhYQoNE02Oacwfpl&#10;/o9SL7uF/dR4sCed7O/Jt3GWP+W5f7ECAMWpRzcL5DQCOnKrry7EqdcX4/m/3BS//p/ejDf/7Wtx&#10;09/ckIPzW3VeMB7OGnFGYyug9yo+57rfXRbX/v7SuPvvro2n/tUjceff3h63/PGmOPbpqZxXYpLH&#10;hKTdeMuA3nZAnJ+xCSdQqiCTlHZsSpfsPJfj7y3F6Y+X49LPceasHP3tWtIMdT29lEH1I09MZJXn&#10;dp0g9Q97vJW12vLkTEH/om82oe+deafDo+63IrYG21HButr9rpOkUyGbwMHbD8Xq+2fiyHPLcYh1&#10;FeDZ0ZfsBJwldVYj75VOUZqwEuxUxWMTSeFplaAJbamDnUFj8MeZhgZoEoyyt860ki5HPb7HimHO&#10;SjGfW8o+NXO2dezVpdkdiTx7lqQVq+D/Wa3F92/MK3HuyTb0eQnnZ+z5tej+2XLsw8iX6Nxgp/Zy&#10;FpxXlfNKZjhzyGoJAKV4GP2D3lEWdYasDL4YB/LiB3AM0V2lBr7RE1L19Nw9FEXYmWr0Re/1/bHA&#10;+ahEvuv4/GPoz9nXC7Q7BnGs0LQIxcT+ARzsvh8A1Hl+bVQ7OltaeR0h5zIbgLebxe5sKWIP8Qzn&#10;fnEeMLeSgF767n046BbYWAEuKNmO3FrtvEfQLnDCidrDXnRc1hPHPzgWox+uxBB63XklVoxa5S/l&#10;ziHk1WplgyQZePEVGZHe2XlYVWvt2fVX6FxCT7suOvfoO+mapAk2YWPSSBo3KVOK+Zl0lgcBrFXo&#10;lrR7yhvnR9r0Ws7zwosrMfozZN7n5nv62PNubEo1Ml+GzDuvZAe20u6kavRZA/anyoSnFJQWFSEP&#10;R15eiOG3V5Kq/P9/XomUO663Dqgy2u28kuPodfbdApLsIOK+s9INsObzSS0u3bLsGc5osfrPzkYD&#10;+M4rMShrQZhMCDqoJtWSVgUw6wwzkxU61KXYmOKusmjEWTv85hrnejGTfVvZo71XouMBtM4rGbxt&#10;MkbfuDqp9HVULBAxqeJMRDt4kw4KWdNhN8BgoD67aSz2wWZlcJZnkY6n0oQIOMp5JXbGrbxyCQ7A&#10;qWi662gU89k+g0BdR2irBTzsswE1qUhbkXHnlYyg05vtIsJ2mDQzAJQ6j/ca7BF8W4Rnd7pJ3qTb&#10;H6zKKllxwj72MbtTOZva/IqBmgvzSsoAwXVx9MczcQi81MU+O0LBeSUmymVLMGi/n322s3UfMqwc&#10;ZeIRW9W41BpXvXIyuk/ZMdyVnch7uCftWrN655ZDOD5LcfVvV+KKX0rdtpx05hvzSnSATJxKvZPV&#10;ozhC6tijT01EDWtssLqKa2NeiQU/JSut2flWzR7XYL8acGwPXdUX3ac7ovFWnArkWGxuB2IWnaF7&#10;DOKWsb+VYAPxpvNKTJxmIsaONi8rKZU3sEwmTkcb4sgdOEBXHATf9aa9Swor7ZMOLrpE56IMZy+7&#10;0/i/3UVixP86rwRcBc7SMcpOc9bPAgZpcy8GszvLSNxq4NgA7h4TOj+dj97vzeLoTKfzY9epnexS&#10;81lYt+2RySxYcPaWOtxEwy4cKmf+b0cmLGLIuSvS8a4VgtLOK7GIowZMaddeVlXjxOa8Es6JgeF6&#10;7Ihz4Bo4jzPvLcf8B8txGbbris+Wov1S1pPfG+huPtMZzdhrqc3argYzXt4bB+4fiU7upQX5bbPj&#10;9P7RqOU57aIrAyPZDef8Vws4W9iryZ/MxWF0r1TtOUuXZ6u1kIDzkCM4+JxGbFT3d2aSZs85XPvw&#10;jXRu1a1F+CDqX5NeFttY8GBRVx33JX40UZJUreo+MJ5dtyZHNjpOj76BbsUZ35cdp3bCNReSmKyV&#10;3d7SZZmAOXr34Tj34VIsI692ZIy/vJQ6q419sRrf6mF9EedXl5iQQu5NqOpUKrsmZWs5mxZ32Llk&#10;l1GJ+gC5zcvE0RT6Tf21gEwerYkjT47FOWf7/ByM8/ZyzOHLOJvXoIvPVYv8Z5e33aQD7CHyWtqL&#10;njMpztokZZnrNIk9VKZ5T9VYfSbwxEg6zVYtt+AjSM1aiU0pfRAsy6WjbYLeS+fbwr0OE6c/BOew&#10;hiZJ1C1StV50M3aNV4s1dmLzTPqbtNE3St+Y/RLr5NwucER2oLH+UmEaSPA9Yj6xXxN72HPHUMw+&#10;vxCjP5qNQ98GI/KdBpgyMWwwzCQjl/RYpV3lKeNV4/gHfK5dGnbcec7TP2O987P5XAMRJiOqkdWB&#10;e8C47JsYtwtd4dxEfYVMrLAfqWPw/9z7nJeEju+/i/t6dakwf1lacV4zaeoF3p4BgyYGB4vbZXXZ&#10;FzL+DEUDz62utVDMwGglmGIZ/TeFre+8s5A49ewZayjDd3F/SjkvJrDszKhBxsrEZ/oOvBpobwe3&#10;2KliUs9ZU/tbSqPOxCk6yHlozgiuws9o0/dGl1UN1WahlkEXO8xyxjp777zb7DgFp+lbN3BeLeh2&#10;jqEBYZkgll5ZR/aviaIn57PAWJlS58nis9e9NoGJPSzH5115+3wM3QPeZ81MPlfNI/vieWxi2smk&#10;0Mcm6s+pjz2z/FyfL30/5Mr7TKx5q4nTiTj44xMx99K5aGCfHDe0D/2d44qw+yZOB/A1e9FVuRbq&#10;O86bPqlU0OWHatJXVb9nkIdzYyJcmsKkxsa2NrBeDfh3jQbrDGpf0Gn1BoOy6Ko28Uyx98vf648a&#10;ZO1+ZDRa8OucOVlvgQs+jbEdL7tk9M1b8DMOg396vjudesh1qz3WlfPZq8Dk5V/DhotfOHsGGe1w&#10;2/nkVHZtGUPpxf5mrAAMO29Q/GH0InpJJqsskhf7YgOqeF8r+tTuehkFingmR+tkkStr6c9MchuA&#10;zyI65NzYhpTBpTdxhvU3xIBc0lgaE9mKDbE4q9u4Cd/dDiY1QNrw4nJ0vgFufnclTvxiLYbvlTKu&#10;LwtWtAvOYbYDS9aFGs67sRoLKfbzeSbqK8ARjgPpAw+O40MNo1vqtO/cu3jP+aY5JxCsYozIokUL&#10;zY0bWUhhAa9Uj83qX2TUdTrINYsuX/nFarIkHH7waOKG8sXWKPreQnSyf2nneW5pwk0abYx2MVmQ&#10;hXfqcNZpH5/v9x++60gh5oBOdgSEPonBbWfZbUc297LPB3gOC9y38Tnuh7Lr+dCP1tbbZZ4UyeIx&#10;zv9m8L/JGpsoarClZcio75fKt5Tv7PkmmJo124MOloFK2mzxspedo8YQt7BeUjrLQLWXaw/f7yir&#10;ZjBHxjtS74IjOUsmz0q5T31BY5fOE59+61hMPMz6eE6QEVkoTJwWY2stpN2DXDon11hiFuZeh3wY&#10;qMVmyJxnMW2unclTMF63idPvz8bau2tx/a9W46Zfmuxbwh9aijM/X4rj7yyB85ZikesA+si4lp1j&#10;FuNdxDOZCD7wowLbj0nwfu8VXToO9lj57Hjc9Mcb444/3hJPmTj949VgyFNx7W8vjes/W4tD38FX&#10;5h4uRvcUPz2fzRqT2Mp7/nRP/Oo//Tn+L//ln+PLf/l2XIJOHv0Zfhnnx8TpfnSqRand+FfjH6/G&#10;sc/xvZ6ZSRYVkx0Xs0cXPTiR3TutJsi5J0eT5Fx6vs9ZzxbqjmCjjr9zLE5/dCKu/dXp+Orf3hYP&#10;/sN9cesfboirfn9lTHM+Rvnug+BaC630nw6yD/V85kU8t922FeytPlU1Pv3Ej2czMbCCHTn1/lKc&#10;Zv0u+3gprmdNb/xyKa78cj2mwECut12eyezkXnC/dpXJcngRciZL1Vb2Tf9Pf70Eed2HnnZsmvN5&#10;Ldg16WKiqX6tJdY43wdfwqaAJY/8hOflbG3B9tuJXJAn7Xgh1t3+4GiUcC7tJtuBL6H8WbyxhVfH&#10;DJUji+rDSl71MyqRq62cscobB8OZ/SZkbUBwXIMJTinLt/H3F39lJGPXu7i/LcifHfLGxy1uSQpW&#10;ZRXbtcmiNPbAuLVd/lKV689mkRP62dFBNgcZu5RF5Oh38GHQrRa2Wchh/MGYRCFxKisguFC/Ffyl&#10;X1GGv3SQz9/BfZswaz7ZHtM/mYlx5OrkR+wnPpid5vpTsio2sGbOyW51xA/PJwuJSUP1lkUvzoF1&#10;DFLtbdgvdIL+bSPrPo9dPcS69/IZNlPtZr0tWpCZSoyUmJV1qmA9Si18N9aG3dGPF1utgp3n0Xf9&#10;Nga9thK16OamF/5rY5A+7X72XIpYG1RSbpUPdIaj5Mr0ccU5XBaZV4Jbtf3ZgWuMnXtwtIUJX7Gs&#10;eFJs3XXf0djxg4XCZ6HfbCCzaLOS942D1YafmYtebda30Wf8vwtZMk66DdkrQma0deZGZFoQM1Sj&#10;pyrH8fHwxU2k113TH0OvymywnB3kXVwWjpiYM7Zdi53V5hpD6GbtW65j7/WpkSXxv9imaplXi6jY&#10;T+fTt1rwqR/A5zchAy3sl/SwWcSIncjZp9j76pnGLDYVK8tuIl42cWoBThm/K8ZPqltui0HWthe/&#10;peKpmeyo9ozJUGMirJszvfLapVHx7cVsIChCZsUzUjBbMJrsGuAd79nO4qp1MAm4yP9rm4x1Jb7H&#10;zkg5LB61mHP5J6fj0Csn0v9rxp8uQT5LsauZUGdf/PyLHpnCFp6K8z+/MibBblKEW1S1FTuSds1i&#10;B+RBvHcxekNf0XiHIw73YPsck1V1siuTYnXr+NH8bSbhxK1gPAs2s+MUzGnitAEZGUD+LLKzGbAG&#10;zGkeQupufVIbg3ZxzsqRE9loHDNXcZT1ZY1NnB5G16x8tJpxDXWXI0SMUdm845iViZ/OZLxgEbw8&#10;jZ82LTsVspF4+wL+ThaYFxdiHr05+dO5bEipZs1qZxtz73KUEDJugUDZAngU/H8A37RTfXTTYPSB&#10;ebuQudI7juSIE/37ZKhiryzk1G/IZj1+l2wOrI/dpfrPUvVW6n/4+WB4162Y72u6dziGfzSXhd+T&#10;+PFjT09Hx1UHosHYOc8lQ6b+UJ05Fe5VpqMq7L4xiWqwVIEtxKZM/BjOeiX3bOGZuM/CeItVk3lW&#10;rMx79vLeUvRoP3tuXDeZglh//Te7jMvYd/06X2uxOz2cpwqe+6+JU+xastdeyOEky8pKG35wX+Zn&#10;9KvcsxL8S2MGXsZGzB3oYymfNrkc+PZUFo5e5MHqv74/1t44lYpygMtZaA0o7K08iKAnE0weGi67&#10;DrofxuHn5jVkzjOx0mIvSmMnykqQIC2KztNuhGv3w+PZvr6LTWnmwaXk0MjYaSGVgXS4zjTaaaAU&#10;0LUJo78bZ8VAulVvduklFzb3UAXg386Cmtm3Cs2uISuZNnPApLGTtsSApAlZK+hsbz/EgWgBNO/3&#10;WfhcgzomTvNwYcgSHKF0S+0sMKCAgmnk3/Uozior5jgEDRiqaRzJ9U+O4xCuZxWexsBqTKtFpBer&#10;xnA7M8vuUikipb8QnFpJ2ACAkopIoZVCSOV5mPU68spqJhad31H2rbnsuLF6yflDG1XM5dzvbpTg&#10;XoTIjXNQtEGDrpsG4ti7q3GUQ201TgMGqobD3Wmykf3rwMjUfWcm58ZmZ5eANgHRRA4zrjAxMYUS&#10;RTB0oK0UrceoOGhdqhyTZAbC6nGwTGYZrNS4N53uyMDmtm/PZRWYyXUDWipPqU9nAFDOd3Wwv8bS&#10;5zPZYkfLbkEr+2zSu4jvlwve2ZtSBNSstCflkY5d691Hcv5DrxU5AOFOjIe84hUoLWfsmnx32HyD&#10;ySmTBhxWu7acXWXAtsRDYNekAc/VlgxsZlcERrIHhWpHxT6UnUGp5H/n+XMOCn+fQWgcUastNC4a&#10;3PzdnPNkaqIYZdICQOjFuXK+rlVw+1gzE44GgGtxfkd/thbzz58rVJkhZypuFYBBLSswDQwZJDfZ&#10;YTDErp0yjIr0vdJw6rxk8M4gF/tjt+TQI/K5n0lD7DxMjYpVpAazpTJwePYeZLDnmfW47NPrY+65&#10;1TikbCLHVnRr+J07Jm98zh0DTNlxWoqx0RBb2CC9SYmGZaIxK/gb7kcWWWfn0Vm5IzVfzXRTgcYA&#10;w+Ia9aHI+t5ciQrWogg5L2OPdJqc3bMHWTM4YkJSZ1C6aoNhOvgqqaZr+5NK+PjP12ISMOSw/D3c&#10;pwHbRq7e+4/E6c8A2QbWMCp2JUzhnFiNI1XsImdy0VeupVcWYgmjc/DmgaixGkdjjExU4MBnBf8F&#10;w1ILwGgHbElf0HX9QHTfdTSrZdRrzj2UukPKwwaDISpMdZ/ABz0k0DNBc/jKw3H06pE4eMdItPFZ&#10;KvAq9rrmgYloY03tROrlTB9AVscAWQ70nsBpscqokf0yISttr6CiVkOHAm9k3Z0DLZDezXmzOmj2&#10;+ZlYlfv+EwD/65yHFxazIt65C7V8p8Gt028sxAt/e2P83X/4KD7/95/H/X93b0y9sxY1Jk65h82c&#10;Qysj2wAWl+Ok3Pjbc3HZ787HbX+6Mr71rx6Me/5yV9z4h2tj7fNTMfHhShx6GUAKEDz43GIMc/Xg&#10;8G3TAWRfLwKgNz5TMFzTz8/H+lvsnZWjHyzHJc4rwZm86TfLcePvjsX6R2eiDr01KL0LztQuK76l&#10;3WF9knpJp4h/F+aV4LTyulNnlssZH1XYjebHkSH038a8kiKMcN81B+Lk+6fjyPPLgJKFGEX+BK7S&#10;ZegAJWUr69p2++FoBtiaEJEirBF9a1VmB4DXamgr+gwKSZGiTtx8rcnZ/uxYNHna+eh4AjJnkpSw&#10;ZwarGi7pjhp0vYGXnFnC8226mf3ibyxIqEJv6gTpAOm8OE/AZ6nls6YB+j0A5GLuYy+6Vcovu/i0&#10;UxuA0hkFTYstcewR9vrywmeVANYFgK6VxUU561K55v0WAhjob8KJc15JG9fym2tRwXqXc35Ov7Qa&#10;MzgcMjMYeLGC0GRxs8UCj3IGWAOLerRRJkyb+LfzSiwqMXHqmch5JZyFKX63/uHpGEY+dI7t0ikx&#10;0IDcWqlpEqUYvWShTjnrI4WkwX4p6Zo5N2vvrMbYhcTpAOfYxGmXdDuvLBXmlSBrdhVuOMkZ4OKS&#10;QrYOvZMzii2CmKwH+OFoYrdNXIsTpAv2XBoQdF5JA06Y84jt2jr09Ym0F4Xq0UJlsEFJg8+LL6zH&#10;6E9Wop09zXkl2Eu726zsNpFo0lTKaKnKrSJvQv4FelIAGcCpwTY6r+TohXklzmaTuk67kPNKwFDO&#10;KjF5Kl7owW7W4KQ6p7YSTCGuMpkkwHZ+dtoE7IOzFatPdWTwU3BZxr3bhaEjXj4vdXxdUmIKepOi&#10;RUDL3yftDjYk55Vwj5k4PdEdg6+v5aiB3Tr+6H67NqWH0mYevH08Jt++LrsWKrDnJk11+nNeiXJs&#10;oN0AnbaV/+e8EnCVgeKcpcb9JpW1SV2dMjCYVa+ew5PvXRFjP12NBnDfLuyAnRom+Qwmb78LTAIe&#10;seJfu9nz6FTMvbUeA8iBM8LsSHUERAZOxS86+ug+A6TaKbuKnGdncVsJILhmHcAOVpDe13kl+9CR&#10;dSZWTJxeqB6tGmuM0efnohNdaseLdMCyWJTirBZjxx0ncPHDyLX3ytmuQQ9L9Z+zMXF8r/nodEw+&#10;ga0AP2xFNgySmsBrRhZKOaeTry3Gtb9fS7pe55UsoBsXLyROpdsxaTqFzlZvz7wwn47R4cfA0th8&#10;bb3rajA+55Ww9yVL4JGzyAJ2q4nfH7z5UM5r6jzTGUW3DcV+7IU6z6I3O5hNSusUmTw0qOvMpDKc&#10;4CxUAstk9xqOkAkZnSETDiZmynDC7/n47rjnvctj5qnJ7K7MDlZksxa8KfW9iSJpfapZD9kwGsDS&#10;OiJVYgJe1RUmTzc6Tq2kV4bsCJFmupi1dAakMrWX9bJLIOfnsfaNnD8DXvX4AdLsFOMI7Uf/62ha&#10;+GLSsQy8aPegwdsi9sdErIVR6eTYcbWKo8bn6gQZPKoWw/RVFqhPwYE5y5V1sOLbeSUmFzq/Nh6z&#10;H6zEHPbrzC9X4hy21kSpBXgGups5gzJ9JH4UC/NvmWI6sEv192L7cU47HmD/kOUqbRavUpAaGBLb&#10;eY4POwMJvWsnQieXnQz7kZv9BpB4NbkgfpBiz6DbUXClNtCz5jktZi+kL5OiS51qQYWFgjqndeCT&#10;DDTxaiItcSFrLMZUL3RgK/veXI12dO/Ou/C9OO9Z9a3+ON6WhXL6dxYHDt0+GKffX0pc5QwwZ6N1&#10;ct8G+e0O3Oe6evaQOYt57Lw0UGHwIwspWM+GKw/EHvU+usL5vMV2aHMfG4UA0opL/S2Fl3hs+FsT&#10;cfIL138lg3aTvNZht00Kubd1q225fyZFs5DRamBlF3/BoH2FPqQ6dKqJ9xSoequG65ICcjP3vAMd&#10;YTCx82vgH2yAhXzSPEsvVoR81SFndi56qeNbkLNO8NpWbHfS2nKeTMJZ3GXH6RYuCyHTP0IWGvnu&#10;jYCrRXUmcOy8bOHvTJwa1DLo47m0EM8xHuqKkW9NxrJFFT+bj/Hvz2aBY/VXWFMwcSaJU98Y4OTM&#10;8uye1RqeOQMNYlHOXqFIC1nlnDYoD+hU6XodQ+JZ7ceH6r5nuIBxbxgA845GPX5lFh9ZMCsm5tWA&#10;gF0HYua+q/tiHt20dAFT2xm0+PJCLPDvpBoHe4vBxeJLnJmz4L2D6EOTpg1gW/VREedgGOx54hfr&#10;cRD73sp+ZqCO7zN4knPRkRsphbeyR55xO8ulwte/04coxf72iFvQ0xXsZ1FLIXFaY/KY9TWQ5+zS&#10;Et5vdblBkMqjrBcymraBPdOnKRWPcMaSGQS/z6B1ncEUA7WeOeyzuGj6J0tx6cfXxpEXTsdO5Fqd&#10;m528rKfFPhmQR/fazTTz2qkY+8Zy2rpCQBY5tbgk7SG2AvuX1LxgukzyGLA2aYrsp+/Hz5yLJ+vD&#10;xd4Tzz7xkzMx+fx6NOA/W3y7D53qvMzdj01lEFVfs/1BfDHkoHSAZ1XvgYUyccrapq/q+ThUk6wP&#10;UgiLl7yXkpNdsZe1rr3amMFQtLAu4jX1XBO4zn3R/815vj4zZ1dcYJdICzrZAG4rZ8dkqb53OVcN&#10;OEif3EJ76Y5HwXSdj4ykbhUL1BwDp/D9Reg27aoF9MX4R/r+6j8pOGWhMiEoVb6xAi/nf/c8OBrF&#10;6CWLkTejZwz8y27V8DQ+/6XIN+cpaTjBfmKMjFFw7mTIMHZhJ6pnIf0+fGc7WtSx2/neTJzqgyAH&#10;xkQsgKxC73aaOOUydmKAtAGsbuJ+EL/2+AdrWVBgzMWuF+NV+8DgjuYoZY/EAsZqtLkypMkGtB/s&#10;aHGhsY/BF1dimDWTOm8P+kqKyMQdF3C38aJSfHrnTOqfWHBfezs+MPebrBh8Ri920pjT3NurceLT&#10;kzGLn2tRj5SAGZR/dilaj/HM+NXGsCyslCknixDv5J54Vqn2SzgXzh/fz9rWoAuHkS+Ti/ogNhpY&#10;TGcMrRSdvoVzsJf77uWMyC5TxLMZgFTv5FgGbI5YcSv7YPJRP01s7feZKK/FbldjY5ybWso9SuMo&#10;s0cb+6v/k4l0dLBdfMYKXbNtT4K5xWF8n0X2W9irUs6cmM4Zrumjc36ysIF7MNm/nb2oQkaNWRq7&#10;dM2X3jqDPcOGirPR5Xbg2VmYHe58rwnuvdyzFOzet59hcVcmAdApFvZmvEw5wVZ0Y8OnXlyKqz5f&#10;j+s+X4zr0HuXfrwUZ3+BnvtwOWYNeKMf7QYygVXEszf9oDDu42KeaTv7O8BZOYCsSwc/gL4f5m9G&#10;312J05+fjNv/cH3c9efb44l/vj/u/OOlccWvj8fVvzkX13y6Gv3fwDfV5+e+9rMXdgDOfLgej//j&#10;U/GX/+2/j3/3X/4pfv6vH4pT6ObhH84WZkez31V8/6HXlpPdZ+ozE6fL0fYN8D+60zPl821lbbOL&#10;lTUz6VlrsZrP7BlhD12Po3zmsbfX0efH4upfnYwH/nx9PPyPD3DPN8ZNf3NlLPxiLUZ4jsNgXD+j&#10;B7nvxx814e+oFZ9fveFYHOeLW7Scc/6xLUtgZBPPruOVny3F9azrdeCB0z8/Fkf1MdHt6Qu6F/gB&#10;FruI0X0+4wUW5e1kH/XXnZUp44eU4CYNpXY0maO+qFluiuUfLMbRV45lEZ6MWkc479vEmciFfphX&#10;yhUy1nrjQBY0SLltYY+FmO6pBegm9ncjqzYJGOvazu/FDlv1/8E/Xd+ejq2cKzvgpTZV59eB2Z2j&#10;mOeR9d2O/dnFObRJRXsjw8FG8tTYtDOw7ZaSEtcYqk1JO3l/UvSaPMXeW1jtuXU+/ZGnF8PxD1L4&#10;V3u+sS8yPf41vs167WI9SvVlsPXlA5XRx30Usxcy6tRy5g/edyTm31uJU+iXkZeWovfH+Kzic/ZR&#10;2ktnGbdydu1KtqBVO12DXLd6j5xfabRrwMMWoBuLb8G+TL1+LBNbyrwFQNs5V/pwYki7TS18cRZp&#10;EWcvqTR5fp/PPRDfzYCNFpEv44vNry5HLbiiiUvKXvW1rGq7kVmTmzn2SVvPXkn9ra228Dfj21wW&#10;0jTgo1noutt1wsbWg1kawNEWkzgOypiNXXidt2Hr7fS9oAdkMpDW2/nqY5yHQZ5H+WjjmR1D54gY&#10;E54yU8moYNK0FNkyBrqbNbJYyvmJFs7I+KKPdvgnczHE2XTUn/Fx7aHnZOOS4lfa8pwpjj3YSJxq&#10;Yy0GqTjeGSVggRqey06/BnSc9rv35iPJPmCsVXyfWJz36FPKRCV23kiaihtkMcpCKzBDhYnT3grs&#10;f0sypHWzvs4A34UMSXO6l+9VpqWXX375bLR8ZzkuZs0dmVN8eX+B7pX1y65S5CyZTFhT5VXWKhlG&#10;M6mKvOm3mLhzXcqxY43glKXXzrOWK1EKRpPhI2ecYitq+c4q/B/3p+Rrs7H6/jVx8p2zyWSnfIpN&#10;9tyNTleutPEWyrEO2nebcSz6tYvZHIYJ1MqT3elHWJBvPkqKZYv27XyuBa+V91Ulw0lxe1k0cXYP&#10;vbcajc+yFuyll80WMqU4T1NK7R2eYeSvnNc65HkjcVoxWp8JvIm3wBEfHos29Jn+QzWY3LEv4oaF&#10;NxewAcsxhy6cxCZMYNtlijRmPA/2XuLawOFLr4HBvzcVzWI0/ItqfCnX2HE1jqoQ89jZ2XzX0RzR&#10;0Y28mzw98PBYtF8J7mNNTZDqjyT7IesvA5j6x4L0Gi90oExOlSZO8bdKWKeK4Rq+T71R8Ef2zjaD&#10;U6ZjDBme4jws4TPoIxy450gy3XmmLOZMNk1HWxl3n22MVvSxz22sUJaujF3wfc57lV1VnWU+aQty&#10;a0zYueOOCSvj93uw9UU8Uy/n3vitTTX6bTVczqKWVt3YeDHn32K9PvRmNpex59vQp9KnG9uXmUW5&#10;L+3ndQW59CxxP/pxeSb0v/L3hcRpJecm57VaiM3Z7fn+dEy9vxIXSc/RelkPm3M8enAgrNqSXkqq&#10;OSn3rLo1YSrg98D6b+crCfh2YhSdYbjVbC/CZwJ1k4YFA1escUHInBslUNYBrUNg6n64kNzyzvGw&#10;MlmQ3ohT5/D3DaDnYHoD6iqzCja73KCci8uDOyfLgK20ngYa9mG8dISd5ZFUUDjsVXxuOUbGAMgQ&#10;4KyGS17pKhRmGRviYmZ3jMrWQC2Kt5QNNihrh1odyuUgxr8UwO/Bbllvjeln5+LMx6di7eenONwY&#10;A5SKnZTNrJP0bs5T6/j6VCZJy1kLq6UyKI0SdEaEg/+rbzwU264aSCM9+e256H9xLYfhSz+7l/Vy&#10;YPs2gM1uBD6rlw18odSl8CxHqKxekmrM37XfNBjrb6/E0XdWowWQX4sxaUCBG+zwMnFajjKXjiMD&#10;j14oh4sBRQ7QNnlaiuIoswXb+TM6PXccAYQcSupD54N5iHRM3AOVj0HTesBw+1cBvDyPgfxN/E4n&#10;Tw70dg6slepN/E5j2oazY1duA9c25GCXRgVBl7LHynudVysGpAioZv1rrFJAOFuu648xlIRgrDAv&#10;bjEH9Aug5RZ3z6VNqkVhyjdefWlPVM2x9zqvKG5BcpnBFA6J9LsGsBq4knqVQ2Jb9jYdH4M8Jis5&#10;HEkDiUKqsILXQ4PC8NU5MAawDQZrhItRqg12S+DMtqB07UZyju8+nDlnpjayBgdRsrMvnsuge3Y4&#10;8Tv55rNDRuOhIdOwrLbkgdUZK+Xz88LoZLUysiuFn865dAzj31qJ6ddOZFWmclR270hST7s/2QWk&#10;/AOaJl+9NC776PqYfGYJwCLNEo4Pa+xMiEpkSzqq7Di9FQDB/03U7WA9LuYed7PHJo+qpnHMUR61&#10;9yOLrLFzBqUBziTJdHPsswK8rQynuy4G2CMrp4p5XxX35r6UstebMSpbOaMG3ZyHZTV6tYbJLlqd&#10;dZRw/VUoUvZ38Z21OP7e8ah9kHOMLNXrIHFPA9+aiEu+WI7V95bSWTRwI+DOjlOMi5Xwi68VZp56&#10;SZXTrp44Up3nNqmoDERrBHQq+VnbHUPRjGFuQm6l6u3E4A7cxX0Z3MLwFmgP5X/HqOIcqv+kibVD&#10;zQCZweJDVx3KxOkAe9sBmKx5dDyVeC3nq1XHmX0fRC8M/hCj+ZP5vK+5F+ejhTNiwtRzlIAefVY/&#10;dyFxytrvZX0sUhDcFbNmg9+cjPVPl2Ly05UEWUdwOKQutdNuD2s19NP5OP76Yjz7p+vin/+XT+OP&#10;/+mP8eQ/fT2Wfn48O06r2P+dnJU9Jg3Zy3PvLsRNvzkTV/z2krjxD5fG1//p7rjv7++OW/90Y5z6&#10;1dkYlxIYZ8tKM4dw23naw+dkdzlnz8SpXaylfOaRp2fi+BuLsca+rL2HA/RxoWPHrlPnv1z7uzOA&#10;y9k48NBozm/bi0ykQ3bPWAYXdILsotwkKGVtdSIEqL5qd6SCF4g6Y9TK0Y15JV3nu+LU+2fjyPOF&#10;eSUGeTvRxyZapF2QLtKKxRqcmLYnAdDIpBThe3VEWLsGHHDpwyxqaTXBxfO4Rlk8A3CQenMTZ8N5&#10;JVntidzrXAlAnXvV9lWMNPdvFbdzkkycOvOtgv9bPLOROLV60W4V3+OsVqkaDRQZGJAupIqz7xzI&#10;dIYMKNopCIA8wvOvv3Aiejg3VoA7Sy2ruLWN2DnXKKnasHXqkMaFlugCxFddgSOy0gyQmYm+N1ai&#10;Dpk8/97ZmHttNeeVCO61W42AfjtSBx4dzdmzG/NKrJ60irSV9WpEL1vkkQlR7I2Jkikcz5l3TiTN&#10;VAt216IQ91FbagGAQEj6dytw97JmdsBb7etQfuchrHNeR51XgpM9iCw7h9d5JeqOAyZQAUTqDJ09&#10;K7+3qHO4rNSVKkadmbS06OkmgEwDjpa0wM7f25hX4t7XoRNrrF5l3QSmvV8diyrnlZg4ZR2doWAn&#10;irrSeSWHf4zdBIhZ/e+8kgFkSsdll84hut3qcav/Dbo3sEZWylo9apKo7mR7dD05EYPvrEQHz6Kt&#10;0gmy6KzuBwvRhDPkvBKdor/OKznL2deOg1Os2s9EB/rWKjgr8+qQhRYcOulWTJAajK8CL9kJWm6g&#10;E9vg/DJtlewM0tTa0WMCqYL7KtNecTnDUare+pWOOPrKSiampQzbBebZn059wYnr/cp4LL59PecE&#10;rMYZcS7gdtbTgFgJ65dOkBfvtUowO2i8f+4zf85lN6qJUwuxpDCsmK6LTnTdyQ+uiIPY7bpbD2e3&#10;qBTA0opapLUPvHTRQ8gQ8l7Hdy68fBwdv5bOWhVnxCpuExvJlME95+xbPkO6TGXKYJfzSorO9CS9&#10;SvUq+vqZhSgHa+1hr/fpxKAHKg7WhLQ7FvtI3zqCA9KOzFXgyBv8cB53BfuqzjYwos2yE7ACGarF&#10;HphUsNKyknU+8fZyLLwIIOd5pBu30M2EoPIt9eLk8/Nx/d+sxNnPCgwJzuQ2cboxr8SZgQaNMnF6&#10;Ycapsw5NKBkwyKSWWASbZaKpWFuJXZJeqfPmQ9GNA90JNuy5uj/nzkjnmGcUWUl7hUzm3DFsiXPU&#10;kuEEjKe9tWst55VYRQmuSVYNHSMrjI91xCmw6Do6YvI709F5RW9hXglnKgvqlDs+az+2MDt5VpBd&#10;9rdAu3OgwJzg2QP/JG03v5NdYgcYW+ddylS7AOzGUzca1JLmULq0DMojlxuzJk2Wmzgt5eyXgFMt&#10;WMjCQn4mjdlWntluYOfK21UqRtMJknZH+2wA22SuxQgF2h2e08QpDp/nxO4wq2ANLrdydnWCZrFf&#10;p75YiXM4sK1gSc+FlfwtvLeVZ0sGCnUOuGTIhNRG4pSriTNTih5yzmkNOlv5sZvWzlYrivuemsii&#10;imb1APZGOZOdwJnzReDnvffg3KtvL8jiEfTINvCJAQfZBfaLF9hbK+HFryZOK7n/JmyRDp2zKQ3o&#10;G4yp53vtts05lji77Vf3xYE3lqP97dXYcQ/2yQIdMJF6xepzi+RMMFkcOHzHYJx9F0yFbI5g+0eQ&#10;TWeIO/OrzPtFJxh4t0goqdV43v3Yu0wmsF52pps83OHcPPSDRYiZOM3AFecH3Za0YDMF+fHf49+b&#10;ihOfr8Q86z/+5lKMsBdV4LNM7KLD6mUaQC8W2yXtPovJkVftgHSmBlLEvVL12kWtXFceqc351Rag&#10;7sePMeDT8sRkFnMaNN/H/hiINqhVx7NZoFXFv6Xtbf++gbC52HpJX5TwuQaJDLboxJuMMxFrEsIC&#10;EGW+8WxXoboauTAgYGFA2h2LUjjDPnMyIXmGebXgxzmWMz+ZjbW3ljLgMAU+nH4Bm/r4OH5IXeE5&#10;8FtqJ9kjdIGOvM9VY7EO50YZr+U+7B6zc9vP9+zbca681XE+pMHqv2Uwuu5DRsG4zaxHk0l+ZEA7&#10;mtTdYmI+38Sp6ynNawt6YO452UQKmNoOqr9ibV7F3pP+DMzn/Gax+dEfTWUwxs4/aff0zdfeORYr&#10;76/nnP3GW/FVTJyiQ51ZW8O5l9FiD3jLJKu4zcD0/iem03dwZI3Ji86X7GRcZW+b8TVKY29zSdSM&#10;N6bvZnHWXnTDHt5nIVvSbnnexVwmJNE523mfCf59nK+NxOlmfP0qzpb0iibQTQp246uNfn8hLvnw&#10;6lh+75ooR76zwwE753mvvBYZwhbVsI4WIE68vB7TP1hn3Qq6unq2KWMOnit9t1LkVj/OIGEmd9ib&#10;DFbr8/GznZy5/dcMxk7u0/vaC76Yeu5sDHIfzQ+MRgk61MSghS/6yBb49b60nMEwC4Sch+6cd33S&#10;GjBjVsZ7LjgnBuuqFrEZnMVk6BAjoscdqeD51acyCJnyiuw0oENKOS/S+tvlbre4PnT60ui8Fmyp&#10;AWGLvvez1nYDuz8yCumTi3cOoq8mOLsdtxUSVRaM1GhzuL9a1lo6OztIivRBeRWL27UllamjodrA&#10;kiYQxeNj2OVu/BSTBxbM23FgMHwreL39G1PRyD3pk9n9Xsoz2ZWv3jPwZeBPvG0naLJpeHaQ81Lw&#10;sZSbm7z0P7zQ18ZExBZFfG/7c9w/stoFRmrCJtWhr5teW8lxQcffW4veO8HcfGd27+hTIucV2DZ1&#10;i/JoPCbHSPF5SQOMLEvn2c6zdT+3HNM/5PPOd2dA0K59u1xltzA2JOOLhfZ2OvozCzubwBfO7zK2&#10;1AqmMfkgdp/HRz7/6dmYBTt0gCMNlFqUbAFSk+NeeGZjWKXIgCxghQTx0djCWnl/FpEYA6tkXe2w&#10;Ocp3Gh8xVmYxn51idqWVsMYGGnfhv0lxnrPGOUeJm3lWCwv0Tezg0sYbq9thoJN11U9xPmQjejXZ&#10;avhc7f12zrqd5E23o5vRF7u/Wpgpb4zQWKHxL8e3bOO5jSWafLWbZ8eTM1mo24QOM/ZoDLKcz8ui&#10;Q+7Dov06PteY5VAmexyPcDK6sH1SpYo3xESOt7IAXLrQPWCnLWIJ1mI/eMq4THbN8n0W4xZLd6vP&#10;ZWwQG22XnYw513+xGteh8677fCnO2mn6ocwifB/+vSwiB5+Zi818vs+irXeeqs/kbNLDYJgBftbH&#10;mTmEbhszSI7dO/fLM3Hbn26Ne//u3njin+6L2/7mfFz6y2Nx5S9PxSW/WI7OJ5HbezkD6jo+w9je&#10;2scn47v//Y/jX/+Xfxv/7j//fbzxD1/Bv1qIru/OZDG8WLkZm2Jsxq7pGe57+f3FZHeTrjgxNc9n&#10;sYp0wlWsmcVp2Y3KJT1xXpy9A9+fiSX8yWMfrsVlXxyLe/9wdTz+Tw/F7X+6I276w/Wx/PF6jIFz&#10;h7ELMgQ4w3YQndGN3Fp8ejFnXTrsBtZwy2P4UsjcGDh5Ghlefmsxi65NPtt1eoNry3X1l8djSozO&#10;/V10L/chxS331cHzmahSrrcYx2XfjGtZmGfRxHbeY8LdYkYLf5NxBdtrg84EdmL4lWNxkPUfs0MK&#10;P1ZaZindTZhuyJaXBfIm+Iu57x28ZwtYzcYgsZvJZsfSmeiXDclXY3IyG/i37U9OZpH4LjCv+EFd&#10;LVZo4IxnYu+esTybMu04mkj2hWT2ATN4H6Xofn1UR9GoJ+qRnYs5Kyb57Qz38+wIVw+Vgue6+NsD&#10;357LOdayElbxPmeIOsO+EN9mP/Gpd4m9sU3qBztOe/luqcBLuUcZJw7dMxRL6PFLvrg0/UXjBT3Y&#10;JIvJjJFUoVfb0M2t+Er6Z2XsTS36yrFsJk9rOaOND41lgbujDvpuHIjpN05Ey4+QWfbeLr1Nnmlk&#10;cyu4UfySRQ08bylnUZpOi+C0o4mZ+IyJ707H0kfr0fPmStS+vBz13G8bl3pafe0oty3IdOodnj+T&#10;xBfi20ndis4olcYUOyBrXw22fB/vK+bMG9/Wf9EftdPOpI0yIFV9C/5V3Y8W4iI+w3Nicn6va8v7&#10;hn/g+LmFQmz/O9gO8GIrurmYc2SswoIQ7VwZrzlLn3WxuEZ7aJJKpiYLHw9+azKLBfV3LUBqxB7a&#10;kV+rTPFawXppdx37U48dNf7saB7jwvphpc7plGUKP78JXOkYESlSq40dsK672Xs77W0iM05kjNu4&#10;kbNWE0tfSIolTgUnbCQ6jW9XzDTlnvVgF9M23Q3mBQfvBl95pqTXn3j+RPQ9vZJMUNKc7814F7LH&#10;M+p/lIMpjFEloyI+ggXWhfi2sQnwhXEl9LMdp+mrcA6X3zyXzQwygxgzKOF7a41reY68kI+2byzG&#10;uU9vjuOvnc4cjQwDlZy/XdjBYv0f1n4jcboFm2NBgWNmNiP/W8QV7gVrZ5Glxbal2I69nOkc/4It&#10;q8F/KWMN9lls3VUebXccjsPoUPFKCfJux2kN+2MuQ2roZOlCpsSznkHZEst5nsS8jvdBZ/Wj709/&#10;dDIOs5fGx+rBK1nkiBwe/2Q5znyylGN9ZoxxY0sKmLsQN9jA4SZSfR1+YixqxOtcFqu6d44lFF/r&#10;a+mrdnAOG/ie1psORfvNh+IAuiwZRvTXeP463lOnPwk2zeYM9JbFzjX6zfoY/KzSz0NGLK6u1V/k&#10;/FSAs2VuKjnRFUPYuin8xFmuVe5Zf+YQ9+ZemZjNWczsfTVYJGPx3GsyNupv8vz6S/XKLT5Lk2uB&#10;rJrbs/hK1hhZIJQr2TDVo3tOdxcSp+il+qcK43ySNeiR8aR23oG+lJ3MxGkV59AReZVgFvWphRp7&#10;0IM5qsJ9Qe5lqapewXflZ+Y8HDVV3ldRKLA2cXqgMoo6ynNEkxhJ5tnypRbw6kxM2HFqokmna/r5&#10;9ej/GWARsDYGCOlF4ZlYsdvGhdQAZRLV4Ahf1vEIhgIhcpi6zo/VRAY9LsYR2IxS3YMwC7AFRjs0&#10;NhyqpJFCwVgRIl2HldQZ9EEpW9FzMUJuF4nBNJ1VB2VbyW1HQgVKQcNipZjVbztRkHKBl6JodIR3&#10;s+EeSKsxbRcvxQEwsNiPQ5r81SyeCUirwe2osHo9HSoBEiC6XF5nhVAhQckceQLHDOVVOdcSHSij&#10;zm9NxzEcwvVfnIp2lJ1Og8C2nsNgh50Um1bOm9wrwrDYNeFsCOk6rYptwAgm5RXf3cQzLv7sWPQ+&#10;t5aOkQ6jYHELoNMOUbs3DYipAFVYpQJWhL4CpSuNjuvffP1ArL6O4/ruajSZOMWBMXHa7sX9tf8M&#10;pcf6OPNDw5LJUw65SeZNgMGLUOy7UHaZUOKyMsDk1mbW10C0VAY6JVZJ6+zqIFhd7pq2PACINpni&#10;5wE4NdIG0O1kmsDJlv6jlv23E8p1qkcZ6iyZWN+FnAherRQyiSrNqdW7ldJ38fkmEZvOd8Uw4Oro&#10;hcRpC1cZn2klQTlruoPPdn5rBaDCIL7UVCoQKZIqMCxJ3ydF3YXEqdVPLRxiB5YLtnUgddr9vtxz&#10;gzsYNoPWBhSTwu7CAbJCvpTfJQXiSF0UoVRN+Bnob3p6PspZx2rXh4NvZYRr04VTOf3KZVEK6NdJ&#10;s8LSgJ7OnsZL42Hw22C0AfJ0xmYwXlZ7ckCtUrOooPpC4El6hZlnj8fAi+tJYVODwt2PUpDz3WCJ&#10;QRmTFFJOzL95aZz/8LoY/T7OIOtupd8e1tpOnRL+Ztt97P1NOKQYFqkF5HWXrmQTTt1WlIznsmIa&#10;Y4vSrLt3OJNKGdzgbOYQ5anGDGTsby+L8ommOPwm4P6FpShlP0xqa/B1iJxFIU2viVMTgQKWOoBM&#10;nVXSOrQmTgUuALNRZOb4L9ajBYelGDBsx6cgZeKF2bj0y+VYBphL0StVmLzvBnA0KlIYGOQxAC39&#10;i4nURuTYfRcI2L2lM5mJBX5WvdQa7RiVegxzPYa2lfvpfhDn4IaBAnBlHzfmxUmD57pWIP9FnMUa&#10;g6EaGM7koWsPx/DVozGI7mjj86SgMfhWz7lq5kzUsgaDAKqjnEWD6cuvLcQaV6eVY+jRBOkqanRW&#10;nRV/q21Rx7oLovcKKtkX55w2PzQax36xGEufL8ch1kADXIm8q68u5lx3PD2TRuu7v7sy/rv/5eP4&#10;p//HP8UP/s1zcfLzs4DKpahj/z03OhNl943G2TcX4ubfXhLX/O6KuO73l8QT/3hX3PcP9xbmlfzu&#10;spj8+WrOOT2AU+G8Ep2MQT7H4IKUO9tMnAI0ijh3HV+bjGWroNiLlbeXkrrtPM7PNV8uxS2/Xolb&#10;frMas2+tRg97OvQ0dgA9mB3vF+aVmEA0YHYx+qMQEMf5Ri7tRDJprH6QwWAbdkCwY/K0jD1pPt4W&#10;p3CMB15ci4EL80rskNUpthgn6UQFa+xVwx0ABcDnrgsVSbvQNXa52yW+Hz1SB+A3cJMsCPz9XmRO&#10;2g1n9TTedjgDH1uQe52O0pXWDARo96Rg2ZhXcjFgS+qdpORm/+yaN4ErN79VpRezj1Y6OyenA0fk&#10;Ip0qkw4W+Bi0MMjMlZ3vYzUxwhp1fns+P6sCp8iExWaBoA4QTvEWnCq7eUoNkGCrKtFJLY+yVqyb&#10;Xat9Xzkc0+yh+3f+41PooeWk3nf+prQwjbzaEdrHc5jctwCqhTPunKUOLueVSNmb3bOAm6yQZN2n&#10;froco2+IEUyczqcO34VM2Q2so+k8VoNCJv+3YscEIlK0GCj03Cz/bD7ly3klPW+tRAs6w2Rj78sX&#10;5kvpBOFYSWfkWqbzo3zwPbISlNl9B1gszCsBcGNLpfa3Y9Fuf50g7VWtmIG/z6QPmKHz4ZHY998k&#10;Tk08W5lox+ksoPsQuroRWyZVsTNl+pApcYuUctLK2ymx90LQzxm5zn0sB+ybJLIbr/nuI3HwjZXo&#10;4jn+Oq8EnVaD7Oj0bMzkNvnTD9hswhHIeSXod6v2DfSWLRYoKe0Sa8ChsCskE/DYpkbWtwZ9JfOE&#10;c2qyo5R1sFOgls+pGKrO6kADp1UA1Ozo4u+0qUUmxfjsMdZ6kPX1DFoVWYxcmjitwpZ3ci4W37oq&#10;Sr6BXkH2TBB43qRWKwPY/rfzSjJRpo3me1NmkTd/b0DRZymfwq4hk7ImDKIL598+F03oiXpkM5Oe&#10;7JPYRcAuq4ZV7dvRZXPPHY+z7x+PYWS1jP3QATWIIwVLBnnAbRvzSmRG2KGdMpHB55WdwYkECFev&#10;tEftj3Bg0VMGiKSBM0BcoN3BCWorizpsw9HXF6P5xeXsQrbLLwuvOAMlX53MRPku7lNaevFBBfdt&#10;AtMZtCYfJ56fi5UPl6PnyYmUjR28zw4qmQR0ECd+NB03/I10V9grnGLpR2e1W9iqCWzTxrySKeeV&#10;vIht4N/dOGblOCVSL7vGOl1Jpck6lrDHFchB6yXd0XXPcLRj37v4vh7wh10pNZzRevSdwXDX1ASN&#10;NiVpdZGXwrySzpyNp7PsvJKsIDVpwuW6KXeNvE8nyFETA+hqu9WaOTt1OFt1p7CFJ9oLHVz8LIsX&#10;FsAlF86cM8e049mdzr141qXONhAinlRv5wxrdKT4IeebctmdfpCzlusPpqlg7ZMylX34b+eVSN/b&#10;yTkyiWqAcyufY1DXmTs6ZDmPRCdoGefGz/U7kF+TGpk45VxsJE59bnVZHfqjBH3b8tREjKMrJ9in&#10;45/Z/bGCA9+b4x3Ue03o5zYcYemx6jmXTcj44J1DSdVbD5aScreO81MD7jVxWoZNtvjD4kOTKfpN&#10;vY/gtKKLnQ2YevOJ6diOfsxkJJczb5w9bOJUhgTp9ir0I9xD1ni/BQ7ch4lT6aoqDEKscz9iFP5v&#10;5bZ7b5VwBoBYl2LwZRly1HZ1X3bt9aJv99x9NJOWnl1lS92hE2vnWw37OXbfkVgFY5jg1/8bf2Ex&#10;jqDrpUKt5D6tyhfjO5rDRMwW7Nou/m3nu4lTZ225/tu5X22azy9tVCZNvSwGQHcnnSl6zKTPxDPT&#10;mbCee285JsBvh99fjb13sY68zwS97CQpt9JJu4/oM/fR7kK7mOySU09WTDWFndNSS0nF1IDu2svZ&#10;1M7uR9fZyWxHWxl7IxuIDvZ+/m2nrwVvDchZE/Ln2Ik+dPR2dPw+PtdZs9l9j/xauGWnmUxF2WXN&#10;d0upbnebVdMy2ngetPulx01qcKZ9Xn5fgs5Lv5nzacHr8kvzcfwtRyGAY1nrOdZ84Edz6FTsAM+h&#10;D1KjH6q947kNXlTPsZZ8p7imFj1QjIxbzGwhi1hVOinvx+BpBba4BznuBReIcRvBU3Xoszae03mo&#10;YuFMnJpkxl44pkRMXjfbFJNSKaqz0FUL7MkGVVgmTfOV3/H7Rc7MeSvl38DW3VjA7GXIn4lJsfzE&#10;G8tZMNsEthbrSwlby3eZ3DfQJNZ11qJV4voK2zkX+g52n9lJ6pkZem+Vc92eRZr7WkozOWrANRNU&#10;/M1OzkzNExO5RhVjDbETf3bbldiVawZjDz5N0krzHVkoit139lype49c2JlVDY61M2rou/Nx9r2r&#10;Y/3n10SNOMqzZkKaZyplr/d4zpGjbchKz3MrMfv8iWjgDOpbOE+0EjmVHlvfzfnzGaDG96g63VnA&#10;atoQg1z4l2Xck8UN+8F2YsN9PPfUy5dGF7ar7bHx3FPPvsWxzuM1uSseb7oVXKyuswgGO6FParFd&#10;Vsbjqxrsk67f7nE7nUs5c8YyyjmfxbcNpU72s9UhzejqFnR7I3o9k+gWPHGenIemD+1Z1p41G3zi&#10;++3o2IVdLQEb2gVmQkGfXN/8MBhu7BWwJbrGgiq/r8pKfmRXimPHA6jfxIt58X9jAdXoQmkgpS+v&#10;4/Ms4BtHV7Vh55znJ0bRZtgdZwKq9avKLnoQXZd0cugek7/6v66XiWGLLPcgV4mr8Zu12XtPdefM&#10;O2MexolyJJT+E355UrMic20/A4MaM+Fq5J4sQm98fSUp+o69sxod+AKFICBr61gNbRn7aJerZ15d&#10;YIDOLndjOFISG9Nx7zqeXYmlF09GJ7/LRCv2uxEcVss6GhtqYk0tHDKJVYZv0OTvDAJj94wtNYEb&#10;lVE7k0ycnvrwZFLHdnGuLFSzk3b0e/gyBsSRCeMZ4sRMnHLmjXElIxjrYzLaGFgyG3E//U9ORsMp&#10;sFjGzJBh9LiYcx96apP3awyHM2JzRCm2bbe6hWfNWcknOrMLTQpHY3XG9wx6mnhLal3OTBaxYq92&#10;s0auv53kVdf2J0X8tsenovQbs4m1TTTKVHexuI9LhqCtyI6JtmKxOT6kc3nVocZ2ynjVtiYjAN/Z&#10;xTpps/Rn+n9irOBkNCIXUprm/fI3YkaTKbLa2P1q4lR52Q2OFFdo14q/vRTXv3dpFtRkF5vYE5mR&#10;Pv/yL47F1Z8ux5VfLMclHy3FyQ/weT9YjvV3ltDfCzELpusDT16Ev2CScx97Lz208dCmpzkn3KNz&#10;1+ySk6Z3TNyBP3TFby+P2/50W9z3l/via/90T9yCX37plyfisi9OxxmwpgU1shttYx1afD7sssmt&#10;n/3bd+Jf/vd/F//z//MP8eyfrk2mgLavT6Vu3IldO/Dachx4aSmGPkD+vlyJqRfnsojExL6Mf/rg&#10;Jv4sIFT+TeBb5JvJPXRr+ur822Tswhur6MZjcdlnx+OeP1wdT2Ti9Ctx259vi/XPT8QIPt3IW3wf&#10;ukAK796n53MOZPHXZ3M+5zb2eQ/n3QSgZ2Pkh7NZOLj02kKsvrsUJ1jH0x+yxp8sxZXYlGu+WI2T&#10;vzgWtegEfd6M0XLPk9+fiVPvXpV+oc01ziw0QWnM0jiBuHAz621sxJhNdhNhe50JOvDASIy8diL6&#10;ub+jP5nPDuVqZE7/NIt8kaVS9KKy4v+lhW4Cj6l7tuOH5Oxr5Dqbg3imHZxV9WAF+2Ly1ATSHv62&#10;nu/Z8a25LKjW7lt07AiDemTqYv1ZnkVZczyRiYFS/l2J/FmI4L2KkXfyM2knLVIxUWP8xu57A/c5&#10;7oDP9JlK0NU91x/M8UMyvGjvtC8mk+0wz9nemVQcLrCLWGjD+S47VBWd+E0d6DnHCdVg/7seHosj&#10;P55Dts7H0Kurf9XvFgHXsp/GDuuxmc7slD3QpHYdl7GCVr5fHdYAdjd27JiQo+z17BtnE/fabSq1&#10;6Q7WyI5n8WMWorg/6m72scyfXcLaa3/ElPzu6FOTsfLxejiKrhbfsM7YA/q5I+Pb/JtLm1IohEH3&#10;sP/SUBt3zI5pXkvBDNoBfSoZ82TBsVO5nH+bnE1qUWyjsylNbOqXy7JoXPJizrKfbXxqL5c+jxTS&#10;zlm0+N5C6tYfzOU9FaHvTarv5m+k+pYRczd7qD9azzNmUYsUqNjImqWm6H5kJCbB2zYptCCTtaxz&#10;MTJlIZhd+CXIVTX2VxuQ40vYOyn/9bvLwHyZj7EYDVzRbEGe9tyf4we4dhauipVydjW2uAw8YIGk&#10;mNLYrr6ftLzGHLLQapzP5jvEGNqVrm9OZbGOiVMTUM4VN3+jv9fNMw89dyoO/OhYyr3sT8XYZOnP&#10;K/CFxT7Gp8QfebbQw4X49oWfc2lrqo3jjOBPsjcHkNXZN05HGXhgv/4UcizTpjEo4zjGF8TSvd9c&#10;iPOf3hxrL52JHnCJiVZxyW7Oh1hfvzwLBm4cSj1fwb0741pceHEWrB2I/WAC/YqqFWwfsplnGlnZ&#10;eeuRZDd1TJ2Ys4jXzgeGYxD/yaIVx0lUIv/FvNp45t8YA3PshLP7ZalqRIZNBMt2WQa+tvisE3ld&#10;/mAtJtA5JoXTLnLWW+4biUt+tRynPhJHg7XB1VOvLOYl3hZ3m0SdF3Pzb98ziJ+WM2rZR2M9Fl3r&#10;39vwZcF1M1i8BQxey/63gDVabx+Kgw+ORhM6Q+yRY3VYR/3JHBXI/iSzGPqiDl/X7uhs5uLe7byt&#10;cFyh8R/lBJxtvKD2xoGYfPG/+i6ObDv5zmKMPj2d8YgsREEOHXFWdSFuJyV4Nkuyn1nAx7+lyfZe&#10;TKBuNF7Y0GiTmTJloaqJU/HIXvzK0juP5OzlVva7mTPmPFvzR1XYO2Osu8AMRWBN6fjtii4Cg6iP&#10;1KfuUQM6T4ysH5n7LxsX++B3OILLolWvLCrgstDcxKkJfjF1ETJbg38oG+pFFQiKTu7YDxfi0Isr&#10;0Y+A2KFie325zoUBQoWfL0gqA16lBm1GYTcDFLZjRLxhnVGVqYlUqQo2YcBUsFZQXIQS3YyCLuHv&#10;HMS7hffYhSdftoG4KjZ5nz/DqGcrvcERDKKdSKUIWs4uY6N1PPejwKRZVQl3PY1yQTEZlHNT7Fz0&#10;cr5OKc5F/fHW6MVg7UNZW+FeDpi0Ut1KJavNBJUJonktVhFhlHLGFEI/9BWUAEDFwFMnYM+k6BTO&#10;zeoHp5IOpJt18rKVfg8HqZSDU8t3+cyVXAagNSwC42b+1jlGTTpCOGYjgJHpV49H67PL6ZQYNPH5&#10;BT17MKwVGBIpmQxslCPQVgo6G6ZiGecZ5Zezjq4fiIWXOUg4lw0AG+dy1BscR4lLy2dFTgMKToO/&#10;YTwFFGlUBEUP49AgUNIYlJo4NTDKGkm7YrBAA+56G4yu4udWRWUyCSXYiADvRoEIsC7mMwTPgphm&#10;jPfc64uZJJD2UZqJHDCOYRBAXSSoRNhNmG7nb4sAEnaVVFi1O1+gL9QBrT3ZHgd+MBtHAX9W89iV&#10;qCPirI29CVow3IIW7iETzygLAy3O38ruLZWf868wmAa8mnkGnUVnlFQaTOVZbK8X1GclsEoCxZCD&#10;lnXyPTg6oyiKpDFAJvxsZaMYZWqQpJ81NhBmUUAqJNbLirPGR8ejwY7T1y6N6m/OZSLctUzqTmTe&#10;Shud6+w45ZmzVd5gFoYlf44idI8r7EadM8lYHQ3HOpCXU9H1s5XsHpTDXK50qdwMmtZpVDhLDezD&#10;8Xcuj+XXzkQfa2Nidxsgzq45KQpU2lImalQcnm0QyIpVqY13Ylg0LjsuNwndnIa1497hrP7O7lE+&#10;w8HzVr4nVW9HGUqxLYZR5nY3uxd72RPBpAHo7ciYsmYVoJU4no8G5Mj5o5k4RXHZ5emc2GGcjrVf&#10;rMZBzrNBKQMWDTirJz5YjMs/X0oqnCmTpRgQg88GcOzc8bLaU+OyoOFBkdeNs08oR7sWBBt2U0th&#10;pZy3cGasvDeQ1MB5asNA9z4yHm3oNwGHBQomRBqQHxPuBiY9AwboTErnLAz+fej6oRi+ZiwGOKud&#10;AE4Dbw3IduN9KO0Hx5Lmog+AdfSn89zjQixwj6uci4MYYSuCMriNLi26pC9q55qzs8IugXIDSciS&#10;lE/Oq7VDePFNnIvPlmPw/ZXofmk5abilHNOpa/zGVMy9vBCP/PKS+If/+E78m//8P8TL//J+XPWb&#10;y6MHB6uR+5BuyZnGVkYdf2U+bvz16bj6t+fi+t+ejSf+/vZ46B8fiNtyXslVOa/ExKnzSqR17eXc&#10;DnJ+m0w8ocsuwgGS2kdqJCt+pp4tzDpdfQtH8v3CvBednxvtOv3lUlyBsznK+bU7VXoFgxZZFXjv&#10;eOwXZKIHkjYap8fg5OabhjIJKdWe9Gi1vgd96bmSfsakpDOGjrHv/S+vxoEfIzussUBWR3w3BtlK&#10;ro198qy3cx6l65Vuahv6txg97KwSq0bVJTWAX3VIJsvQZToIOmAV6BRpNrahowzkJE0qoFXdZ0JX&#10;Z87ggrSvBvNNoAqcpEuRQs8uZWmgtC27OAudVidiY2VkMHAnc0AlOsqq6DIDF+gAA1ZHLbBhrYv5&#10;zArOt3pDetV0Hu3WFaBJ/wbYNalTPlQd/ZxpWRw25pXMPS89iIBsPcawEVakS61m4rSJy2CitDsH&#10;sF0yA3SzBj04qd38u+GpqewAqHNeCd8taGhET869sBpHXl7OuU3qdWnXnAWZ895Ya5PV2iodN212&#10;DWCoFh0mTZa/X35mJhY/5owjX9KgZVX/C8gzn9lmAhV5M5gt2N3BmhVsFPLhz1jvEs5kduJx2Ulu&#10;8MeO0+3IjlS9Jm8FYrWsrV2A6ng7tLruwVbptCtrd41m4lTa8nLeN459HEbGnW/q8zvz1QRzxXfQ&#10;mWAW9VhhXslE7EIODOrWXtGflf4mKrSFOl2H0Uc9ryyxvoXO3mY+x8ScDmMDzo+vTchSN/LaAui0&#10;8ytnWoJTrISvEMCjD5OqmbVuRRdoq0ywOq+kET1lsNwu1XRy+H7ndUsTmCB6EJslEMRJtFhE2p1y&#10;bKqOUe1cSyZATHjrvIqFrOwrEtzy/W2AzuXXL4uq7yzGxZw5u1GlY7NbS8zl96lL7UyyC06bmc4t&#10;96ZN3JhXIjaQFk8nTUA/8110yWunohJM1HQTjpWgVmcVXet7TTA4i6btuytx6UfXZtfVAStcOSNZ&#10;ta8Twnl1Jo2B703snfNKdrMeSbvD/pk4rTzdk45O7WJbOvlVnHUTPeIlu8E2Ok5LsFnS8Ay8sRy1&#10;yF6F+6Oc85pYgr1Opxf9JMjey3mrRCfp1CVjAVhiCH23+tFK2ivpmBwZIZNJM+tSh+yNfn8yrvn1&#10;EhixkDideRPbdcE+OY9bu2Wy1MSpFaUTvHZcfSBpd0wkGYTPDmKcyXR2F5pTrntxADot8sF+9aCf&#10;eq7DRiPjJtNNWGbyhr2sN3kmTsc5zMIHzp3zXLR/WQzWiaOM41PFdyS9M+um8910y6EYfXY+BtED&#10;Yzzj8Lenov0KRxuALbzEFzxjJme5r6T3RB+boNQJEqeqc9W9Od+RfbbbS721FSdIvCEVnjjIwFQR&#10;9q/k1sNJ7daKXlTPV5rEYk2lEKzAnjqrxMRBHfpausBK7KoBTivvDSRWohudA6ncJ1UnTpDVsiWe&#10;T+5H6iIdoEysggey41Q8yLPkCAR0bs/XJzNpJ0XSCWysidO2a/rzbEpF3bDSkpWxzmmr5/8yzxy8&#10;A2cUma5jHwwoNKIDc04VZ3QPcifNn3bE4I86ovdu57IsRjOYuBZ/YQuyto37t6CsGjtTfTcYC9ts&#10;1bQz7kZ+PBcHwQ4mwHT6StQznDmLTHXu7ArKopv8f0cGUqySN9FjJa9UrVJ1W2Hegmz1oV+HcPyr&#10;7jqSlNBZWIHdMGEmxbMd7/p/k48Nx8o7SzGBvRh/cSFG7Tplf7q1R9yr7CYG4yyocF83oaedxe53&#10;O7vSmf3iuS3iJdcP3V8Gvk15trjDAjZkxySdFFH1rOXET2bjlB2nby/FKGfExOme+4YL1e98XrK9&#10;IK8biVOrgaWKcm+lbMyuErCiiZ+UbR198HsxNkFfx+55fT1p+u2UsACn1EtdhE53rq7FGQ1gwCb+&#10;LZXiwA/nYjeybpWzgXkL+XagB6QF382rM0StzDa44AxwgzoWa1VedqGDQqzPmmSgjnPt/u3TNiKb&#10;+s19dw7Fyqvg3bcWY+WNxcRvBh/UEwYPSnsKM01r+XtnG5s0tdK7dhF/gM9Jinj9M77P4IvFfTmr&#10;CGxktbed5mXgymawxQHOVNtXjkQjurABGZWCv5V/W3CwodPU3/pAFhXUoHfGvjcVC+otAzbck8Eb&#10;cba6S+wtBheLi8nPg/XOfrQYbffi+6rXuf8OfN1jF+aktei3sVZ5BvmuWnypRuxYKb5oBfKT1Kb6&#10;CNj6/ZwbA/n6EFKXtmGvxKIWMlqkKVVv9VhDzpq0e20L9tj3tj8xUfDTRgqJ0+2s/zZ0Qyk6oAid&#10;KRWivo46SHr4InCSvtBWsMMWvseRPD18zsLLJ8Gv16QPK9bLAgv2zgS136ed340OantW5ptT0cbP&#10;9S0yccr5yeJXg1jYy43EaQ1/X7kMvkOe9e3s5rRQwQCkFHTJevTUbMy9emnUW8D1tcm/Bicrwb2y&#10;eujDabsbwKMGcyzyLXSc6pPyytoWEqdcyI0zrwxUSUvuORIzGFR0TJB42IST1GgtXI4gyvMpdTY/&#10;V+dp0z17BtGawC1JHYheMphrwWEF+LWO/0vvKZ4csqsNDF5/rtBdlX7rEjiF765nvezy3sb+6vOb&#10;eL6I/xsLMFDsiA2pek3atGOH55GpNin3kG9jChZlm7iyc63pwZHUg2IHi/Sq2FttXfXp7igzGGqw&#10;Ddm3OLl6qSUTx8r3Pp7buWjiSWVNVi9jIcZEnHtVi162i89OJp+nAX+nAVxa//pq9LyzGitvr4Tz&#10;bdUF6Ze7z/zfhIPBxipkLumzkbl9YIaM4fCMJh0t7m58hrPz2omYwBdrBLM2In8ZC/JiTY0R2Y1m&#10;Ekdmtjr0kLbdxEyza3QhzmTMaeG9E7Hw3Eo08d6e2w9noYVFrGOPcJ4s7kLHGsMqxk7YrbvJuA9Y&#10;2kaEveJibEOZMTDuQ8aAbuxuy9nOZChxbEg+H/Jrs4TFPTJIORvakTsWau9jfS36Nb6i7tFfNamQ&#10;sTrtFZ9pN7jUh5XIdso/n7uLs2K3WQn7rM7ewr1c9Dh2xbPOs5js2ord3wrmNj5obM+YorFEMVrr&#10;LfgYyKdFx8YgvTb+L1brRGdbHGrscvB57PmLq9nVlT4beMQiTpkDdj2G34cPugkdbmBW/yzpG8WS&#10;rPnUc9fGV7+4LVoew/dw7ew4Rc+svrcal2OnrkDfXfYJftUHS7H+3lKs2G2KrhzFX3Y+udhlE3u/&#10;BV/SIuOLvjaTGLcb/9kxINoXR3bIAnEIuZr5ZC1u+MO1cdefbotH//7+eOwfbo+bfnsmzuM3X/r5&#10;yTjH5/c+MJz+vgXsTc8sZKHpdb+7Id79v/4q/sP/5z/Gv/3ffhnf/N3labPFsBfdPhL7sXWHLELA&#10;rzry85VY/nIljn6f86u/xL7aJWxhqvrWbrd+7HwD/7dDK/0uzomxPRmFDnxrKpakrP5wPS75ZD3u&#10;+P1l8bV/vj/u+/OdcdfffiXO/fpMDH+wmkUGfS8t5VieTs7yIXxE5yNexN5u+vps7NAHYz93sh4d&#10;+JgG3i0mXABzrPOcx1hPu3iv+HQ5YwiXfL6WvlQmTtkHZXn+6al4/HePRf2Ta9kB6N5JiasMGrf0&#10;PRZQ7+C+nVFuEqBC2wuO67kNjPvqeqEYHD/sMM8sZbZnOFnAkJFMmvI3xuTERu2PjGbi3jFyfmYR&#10;9nQ3+s/49Wb2ehv/tkHExL/sWbvRRVW3DsUum4Owb8Z4nMPvyAtxxy4+xz1ImnpkTxnMIl70SRZc&#10;cw8muxwXJMVoUnoj//qhJnW0JWI3GTtKeCYLV/vw0y04FHPKllDq34K1TZRKBW/33WbOpdjZmLjx&#10;RQunGuea4+BP5nMOYC12pOOrE1yTcfr9UzH86loW+hrH6sSXrWXvjLHXiHk5nzYG1fJqjLue8+uY&#10;mwbOfDP/ruc+eh8YiRn01OGXj0eN8SL0oI1RmTjl+U2SVv83etPEqf6CRSj6luU8n/vX/+h4LCJz&#10;rW+tRv0rK1GPnrawxSISi1ykWN/HPWeBCM+YSWnu0+RpMgsge5Xz2AKwjQwMFrg4y3QXa1HM96ZP&#10;I7628eb6wdx3fXpxXS3yq7waZ9uOrNnRbCHj0afB6MiujVCOi5OSvQM53ce/L+L9FunYHCRjmmtW&#10;yRmo5/Mt5Kw6hh+F/bBztBn9PcqZOWCcDpm0yFrftYy1NadiF7ONKM4GbhaDG583gcX6yA5Zji3X&#10;T6wGTzehj41xmwS20UOMKLOUWEKdnqPo8JXSX/ff+kX4fnYPJiOMNKRj9TnvOuMQ+PFdT05mx7GN&#10;b86lrcaO6ldJ9a4e6n/+ZBz5yfEsdt/D+siwZueedMsV3GMmSJFVZ6xboC09r7hoY/RPxTI4QdzE&#10;ulTz/Ycem46R149nA44jFqrBP9vZK89wzphUl/NZI0+vxJkPr8JPWsli9xLwkcUpyresl/tZ+y2c&#10;lSyU49XmP4uG9nN/2zgTsisWncRusAb1q+1Z3LSdfVNubFpJlkF+Z4zbefIylkl5bsfpfvTlPi4T&#10;tbJamVuxEGUf8idVbyWy3WTMgWcqHUTmkLumJ9D/yKzxgPk3wRXYf/11YymHwdrGCyzA2WBTnAR3&#10;qxenLuDu7DoFh8/xO5uEDmAL9QmyEJX9MjYjlpfB0dEmrZzn5juPZmNQC1i/HTzVd+eRqMUXK+aM&#10;ZeIUOc/xO+Ip7kXfxKIAO6O17xZA25CRiVM+u1af3wI7ZQZ56XlsNLtfp18Ak3BfK285so37xQY6&#10;a1c95rVL2yu21O+zqN7z7hn38uwZW0B2xaQZW9LPYs/Ef9vRCRY4ZCEqnyWjbCW+zBA6KwvO0MV1&#10;7LU0vdXsnwwyFWAGGYXK+ZnFZcZyLdZPf5VzXHWcvVG+bYrz2VbaCp2m3gtnU/Yt/Ut/J9bO+a5g&#10;yGRqQpaLlNln57NI6CIBs9XVI9+YjCMvrUQPinKQg9wnpR83piHRIdawWIWow2jwSyfOIdp7ECSD&#10;BXalSdEh3ZmvF3PZAu0sB+eUbcFACKLqHxpLKgOrvQrDs3GuOSRF/N1WFOs2lJ+G3YVzpsw2/l2G&#10;4qmywtpN5nCYON2HIev47mzUIcT7ERarbE1yVaBc7KI1yN1yqiPa/VyBB6DRShjB434NLgtqsDur&#10;EwxuIzRJcYdDUtpfGb1X9mYnk5Ux3TcPZpb76DenAUzHca5xZlB0/RgWqUysWqxBUBsfHsvOUasJ&#10;67ispHdQrX/bagCIDXfO6ypGe+bt49H4o8WstlRh7ubwq6Sd3yIoSCfZ6g3u04ok6bGsCFUBGZSp&#10;QYFZtXUAUFfz2kpUv7AUVexbnYmONC4LOWfNhPZmDnQ+pw6DwJGfaeid06HCLLUbD8H2M01clLI+&#10;BgDsBvaywlJnxUC0HOsObvaZ0zixdnaLyXPedPtQDsmXktBZHdJT2oFj5VIaFZSsFEteUlvs5HLW&#10;auVsU9TMcAEGVN5+R89TE3EUgKlD0wC4a8QAC8i3XbiKWLNi1tMZMHaWqYy9DBwbVMrB4BzyOoPP&#10;PINVOR5Uq7o0AAY9szIVxZPVqRxuFZEKyIMjRZZVvDUq+VGMnp/Pqx0bGvwBnqsHGbAyNANngKO9&#10;yEo5itJOv6M/Ox4N357PORF2Xag09mp4TCZoRPhe56Yq0xoaK8ns7MkqYZ+BtWhab4/pW8dj6sEp&#10;lKbyUuisq72qP+/fIKF/b9DUIHcj+3z83ctj6YW16MHYujZWPW5l3y0s0LExGWeiSnodq69MPlgt&#10;ZFCziM/bh4GpnGnONv32e4eTo9/E6TYTpzxj7VRjFHdgVLhqT3TFUYyBe2wljvzvdlobBNXYbkaR&#10;7eE+7Wot4bus2q7jjOrQGhCrXu/IeYAmGNfeX05F3HQlSoxnabhvOM58thznPraCdCkmX0VRYzic&#10;F2dQJ+fFYVwyccq1imGafgagoRGx80ADnUlanMmBqkzMN907klTKBpHqWItWjMogOqxxoRngin7j&#10;3BksziAUslHo4ulKQF2P3rGzwATRwesPx8i149lx2o0+s5K/gzVq4kxJOahzZFHHMEq2YPAWY+mN&#10;xRh6fCxa+DwDzFb5GEC2m7hxDQPOujuLx8TRJsDuVj67iGvyxblY+2I5hj9ajX6e/cCry7Gd8+N5&#10;ll5u9oX5uPOTk/G3/+7l+J/+X/+n+PDf/TJu/pvr871JkQ0wMOm5g89eeWEubvzN6bjyN2fi+t+e&#10;jsf+/sZ49J8fitt4//V/c1UsflSYV+KcU4PaXei3A5xhnSvlyG7JMva5jj2Tvqn/uzNp2Od4vqTr&#10;/cVSnOO66vOluP6Lxbj2i5VYf3ctjuDYVuEsZTUrOk46J2l4rUxOnYQsWl1k4MO5vTr2+9mrKnTi&#10;doy/1aNJIa2tWmiM1R8vJu1OH/cnneAAOkJKHZNQOYePM54BRmxW263oJRzJ/ehfZytv4b538m+7&#10;2pxXIhAyMORwf4s5qlhb6aytTuzC2d1+YV6JoM3qvbobBlL3ZOKUS7uyA7newuuurzgfC/2ikef7&#10;BWybACs5Iwt9KP2J1fa7bxgs0J1id5Mdgc8VUBvQt1PcpMF+1kEqj2LOnDSXhcTpaBb6OCMwA3QY&#10;8/LByujnZ1lMgh6tQ5ccemwkpt/D2f3kWIyyl304ioI3i1ja+LfBhqb7R5JyRfvp8zdwdg3cN7Me&#10;Dexx7X044Hx3hXoFHTP10lomAHqQKQtG9rA3O7Alzg63u9N5U85IsDBJG1Z2vjtpfp1XIn3MbNLu&#10;FOaVtCLDzuBteH4pOnHu255fTMqaEs6Qzu/F2iplhf/riOxjv2RfyKpNA4c8u4HMfTy3HacGsp2x&#10;5tm1U12gVGLiFBvQdcfh2IudvYh9VPZMnNrZbFJ69PszMezaYNc7sWc5r0SHGlyxE9ncmFfyV5o5&#10;K+SRQ0Fr1RnsM/a49pKeOPSzuUzIWeTTwRpLzWvitJLLVyk47d5o4+fayEycXkh4JG5xXol0g+j+&#10;5hPtORPWbpUOdLL03hZ5GMA3QJuFPqyD3SvS9EjPZ7Lgv+04LSRO0dN9FWCipsRy3TidsnMo2/vR&#10;c/s5U45A6ORcrr96HgdiJR3Ondhx7Uope2+SdGNeiZ8rBhDDaSctcMrkPbasMK+kNaRHlW66Fgd/&#10;8bkz0f/CepSqF3GE9uAwOOdbPCGWsyBg2+PTMf7KJXH2wytiDF2p3lS37NZm4sTUcw6yCv7mQuGA&#10;eCE7J7i/3WCUXex7lZWI2OmqhZaoRy5lpZByWDpIC3AEyjmvpK00Z+AOoN+aWAsrhHNeCefSLhop&#10;fpIajrNRiW0o5bKjs3IUhwGbIhVO/w9mY5Zztfz+aoL1nchqOdi1CfmX1nH8pzNx7svlWEAXTgGu&#10;J9+Qeqdgr0yQLHA5Q3LhpYWkb5/+MTLHPmfiFLvoGue8EmTc5Lxd6A18fjd2uPvag9F940AcwN50&#10;Xdcf5ayPHV7S81roY/LEIID43Cpuaamcf1bD+gj+7cYrNnkI1st5JTyTycR97FnjI2MxwvqPfm8m&#10;5p6fL3RPfOVwNHHu0x7y2VmMogN8IcnbhK6VCjmTdV7Ikw6XDCXVV+KcogekCNxs4lS8wWXCwo4R&#10;K/P333o4+tiHatbfgJ8JrJxXwutu9s/AqfrAYrkeZKL+gdF0pDy/drXoADqvxI7S7Ea0evSSvsQo&#10;dqeYLM55kSbckIFSKYpZhwb0mcmOMvRtz7emcj/tOF37ZCW7H6U21amX2cWiOxPTspk0ct6aef7u&#10;ryCX3K+JU6uZpeq1e66ay/+Xc/8yy4gtZfLpve1wHJFOHt3SxPl3zIQFAEkliz5yPqqYrB4d1wlm&#10;O/T92TjEXjijyAIbz6h4WIc+uxfQARbdyL5gIlU9kN2t/N4kexPy4qwiq55b9GHQrwPo3Jq7keeN&#10;xKl4lnMtDbNzwDyT098YAzsupXyKrY78bCFngVlUs5f7LGM/DXJJ15h+E89rsM6uUDt0DeoYwLE6&#10;WHqwOtbQecyVONzO3jOYYHW0uMxCC+Vq5vm5TJwuvrOEHgDbvb8SlQ+yrryveho8buKR/SvCgRXT&#10;ZbDHWaacRR1zg/BigspJE6e8B8xq0rEa3bCfNd4BnpDivMlEN7ZtB/JkAFPnWiaBKmSrFh1vEZh7&#10;KmaTblEMnIwJnC3/Pv1Q9I4B2mLOnTO3c8Ys+5vV28iI9slgQHZSLElPxRnGThSf7LrAhNEdTZz1&#10;wQeHM2G6+laB3koqLgsoDEQ03IXdwg5U8qx1R9GjBrsMkkgrZkc150YMWs+92EnlGphIMgmtXBs4&#10;q+FeK85j+ybBAaxlOzhKrGsgpRG5bDJQutqWmFgcXq6sqONNuvGzka+NZeexmE7cKsZWHtRhU+xR&#10;YvALXaenZBkBm7ZJH8Y+NF3SHSM/mo1jH67EyPOFglmTymXYIfVNrXabtUs/BJu2n/vRF5XGXTpX&#10;fQcD1eVc7djlo2+jq69E33eUFqjWx9CR6NpMnLKXdkG2fhUdwRrZcbqPdd7P+ktBbbGjs+4M1Orr&#10;qIOkcZX+ze757QaVsRV2VHbyvfPPrcSZD66IFjBNBedKSm8DqAYfd/J9dejaHaydnZKzrx2LycfQ&#10;lXdORRu2Oylcsenpu3EOXE/tokntpM4Vp/Ez6fUdI6MvaALVMTrV35iLkeeOJ7W/xYXGJdRhdgba&#10;ndUFZhwEG9WDBTNxikxU+/nIV6GwoOCragNzTrr+lZT92BF9Wv1IYwd2ZCrT2gtnWOcca/BnFpaC&#10;Q+y0EJfoQxvwdORBHf5jCTrJwsPtnBU7amTiyG5K9jYTp3a2fY9zBG7Rd7cw2CBddkSoxzlr0ocm&#10;6xGX3WLGAuzosaOll9cedEwf+GgBPdyGfyabhDGFLKpkP9SZLXcfKehB40DsbcYkeBaLEVyvUuyM&#10;ydYKsIb2qXQITMQa7L15KJNfG92mmRADXxoTsaDYGeeydDWLPZ7FHvFcxlKMqbQjfxYROMIlGTXE&#10;Peg2iydkV3GWtvKobdzL/uxB/4sxTXhbPC/1bh3PN/HWsTj56kom5Z3V2cbvvEyaVqH3xeCykhlL&#10;sIhDSj2TjLKVSH1qQvAg9mPlnWMxAWZv4W/67jmS519MP3jzAHuPXkTHSpMo+9r/IbbFeu7n3CUd&#10;JZc6XFzVxPfJppayy/Mps9o6E+wW2Bm7cja03W/7kNVS/Jws6ONclFvAwGdvZh2M1VlAatJUWtkS&#10;zlUZzyD7VwU2a8c16E/8hQbOavXJ9tjG55gcUCc7i9BYodSHUmE739Q4oF1+21iXjsfH055nzBFd&#10;ktSP7jv/zw5UzmS3fiB7aCfU4ReWYwK8a/FTBbKijZCVQOwgnre4SX/Kbr892FdHPzjHWF/uivcf&#10;i6d/fVc0g4dSTviZheDnPl+Ps58ux2WfLMX5DwtJ0zUucd4EOtLEaQfYSb/crtY9nJtdPJty7ixm&#10;6Uxb0FXuo6M8DoEND72zEiufHYvb/3RT3PXH2+Khv783HvzLTXH9r0/E6c9W4uwnq3H2nYXoZZ8t&#10;sNjJmavF77X77vY/3hVf/C9/F//r//f/Fv/mf/1FPPrF2cQYzoXPuAD6ov/1QlHq6EersfrpSvQ/&#10;OZGsX8r9JnSfneAm9qWBHkDHiEPUR5k05dya8JXh5eDXJ5NSd51nPfXRStzy23Px6D/cGff++c64&#10;h+ua318e4+h7KYEPYhfci250qp2IlcjpJvT6JuSoGLndwhpkooWfHQVfjGFbpjlfy++Dv8Aex1lT&#10;KXvPf7Ic51iDibdXs5MofW3kde67k/Hc338v+n54Vc5AtpDLILuxA0d3yHZkkl/8WKItRk5y/8Eb&#10;ndf0xcRLK0mz6plSXprAns4pVieKgfTZlbGMHyAzDdcdTL/dRKmdjRZeW/DtbNRtnHET+3Zaaq9M&#10;RMtSUStDCWfG4j6TNdlZx2fvZS2VdYuyLRiyqMvkqZ3Pe9H1dnEr01X4KEWcXePbjhbyHsWUmfTY&#10;SJyig2wOEsMN3DMce9Vv/I1sinad7gcj70cvWdCdOtR9RzcWW9DF31ssaQfZUXzyRvw/Ey69Fkzj&#10;W6y9thqTr6xmkv8ge2kM1xhd6YNj0YRulgZTZknj2+oHaXuTWZG9tvDaWeqHHgVLvn0sel8Ed7IW&#10;dmeW8vvNnOtNXwH3Yof1L9WbzjaUJlR8mWwx6NgKzy770P3QaMx9sh4NyHz1K8tRhb2oYf9sTGlF&#10;79l5qs7cxPlIRkX1Hevu3E1xhYnTimNdORfc5iApSmXBsTNRimAxWy06Qj3u6BHzHImxwe6yJjpe&#10;LpP23Nsm1k+2yOGnp3OWseORHO3Tja5xVFQRzym1rzEk7ZxJYmOme1kvsYMYuJb1r5ytTzvbcPWB&#10;bAyyK9zEqSxVJqVN4ilXu1hXmSzL2H/jV1Xg7IwZs+fGVYwzlU9hj8ABjdyziVOp7HOeKs8hJWwm&#10;qPQp2WsLrkxcaiOShQcsLW4Qn+f4lQs+QQnYs2K8ITqfmMiRc9Kk72Pvq3h2i8iUVcctdv14JYae&#10;Xc25tXkWkfVi7HIJ3+34qRwJMV6bxcpiEMf3JM40P8OV54Kf91/SHwsPzsXc95fjKHJnrqgIH0YW&#10;RzsFjeM5IstYbCn6fuzZ43H63fMxAg6zOWs3+2QntzH2Iv1LZHg3tke8Z/GQjJsWWxtvMFnuuZDm&#10;2DWoX8VnyiJ5zjTyoj9jkta4v/Ftk599+IiHX17KuETRNwpF1voNFl+61zYUiWeNcZchf8aOjQ9l&#10;Z2N/ZcYwusEU4uV1/Ju+x8ai3rgP9zr6wlxc+eVyFqzabSqunhJbg7UtWBR3b8RX9Q+ccdpzZV92&#10;ReZ3zFmsB14zScvVBAZx7KWF9nVgjQbwde+Do9F3bX9UT/Be1qMeW6rPYuLUuesW3CpLFus1sDbi&#10;dUeCGMupBG/qE9QhOzUW6Ot/zTXHoadnkt1x8sWFWOa+1t724j4vFIKbGFanOtPd4llzasa2svAJ&#10;H125tBnSomzvpY41974y/8Te7QTLbUHetl6HPkNPqMdNntagf+w4zYIzdGItsmd3qaxU4kzjpupC&#10;7by4pQKsr33fDU4pwr7VreDv6kdeSI5msTX3UOZ3r7XnGCNjBoXCggr8zors5q3Eb5bO3CaXTpuh&#10;TJwmdzSO7ygbOvLKWgZ3D+G0OGg9laQBEd6TWWFvnst/+zCNNwxEC4fa7p2dPIicz8kJzwMJhgyu&#10;ZiIFg7n9QjCh5StDGYB0jlzxaQ6/jj+grpqH9hAaSN/mg/LAdpKYyLP7wc5UQZvKy6qdKgyR3awa&#10;I+kUTVptzI+UCsrZCh0sSudXZzJ5Y0BX5SxolDLF50pwicB77WCzrPC3m0MHpZFF7Ucp1t43HF13&#10;H41ynmsQZbL+znpSgjgw2zmwUhGUskmlCGsDQmsVs0E1AXENl4esmTUY+eFcXP7hyRgFAB97eTWm&#10;3j0RVSigfayNA883ZWB3NDYDPJOWAaPihnrYpSUzyaWDo/JxPlEdin4CsNT/7mpUAMqLpdS0KoJD&#10;WvEMwsW91QFgdrs2PJ/CI3d+zjzlO6ws0xEsnWnKQ25G3a46aV32AHSlnrGaU4qaEoyGAXCd9DrW&#10;tekawAEKPQdxa+QReEGolc061hpbZwqZ2NC5skooE6e838otK9k0cFZnWllVLg3VBAZTBYvhFPS2&#10;33c0B+hLyVCvM4PiUsFlBRuvypnB7XK+p+HekSjRiVQpaxxYp+JTGEyUi/RQDlBvlXIOmbWasoR1&#10;3alh4SDoJCZdEa9WzNpxmp0KtnMbkNWRNNCIQ1KGQ1qMwq0515vJCJ+zUiWKPKoIdyCbVkw2IBtV&#10;yHjD04u5RltwLMpYRxOUnoGNYLSKL7tjeS043fVRagLXPWYN5p+YjyteOh0LKPdxP9PEC/tWhdO9&#10;E3mwWyATpxiWap6x+9EZAChA9qcrWQ1W+u25rMbZhzzZfSL9p1UYUueplAws+DmlrIfnR0pSZz5U&#10;zgLMUDCN95qQYZ8Bo+kQ8Z7aycYoai+P4s6yTCBLu+k8AClLvKzG2YcusHs8K//4TmlEpOcy2VFn&#10;dRPKSOVUOduS1WgHkI85APTiW0vRimxZ+ND+tfE49Uuciw+WM2gjVcEksiVdr8EmO3c2jIrJyUVk&#10;5ehT4wWechR8duPNNmV3gt9Xe+XBpNarQUYtcqhBHzVg/A6gXKsBDftPdidVgF1rGs/G9dYMLFYK&#10;RpAbq/zVfVY5998wFGPXFxKnPTgrTVy1rFEJey01h51lBjzUowafFl7n/ni+wW8DhAHGKYcYD+mx&#10;pD5uWMWIXcrasjc6N9LXGhwyiD/wvWkcn+WY/Gw1egBah99YiT3oXEGi9IUTKPKbPlyN3//LD+M/&#10;/O//Er/6T38Xd/3d3TGEQTMYsOfpQrfoNs7a7E9n45ovT8QVvzoZV/7meNz3t1fHV//5objjj7fG&#10;LX+4NmlRRt5hHfmeg8/hfKGzBr47Gz0/WozNyPPFfI5JtnqeLWcks9ejzy9kcG0J43kSp/Lkzwvz&#10;Sm4EEDiv5MrPj8XUi0tJQbKZjKyYAAD/9ElEQVRRPWoCUHrMWj7bQMMWgL5zOaRDEeCr8zOwjC7d&#10;BchO54f1kp7EeTwzOGVWp+kESdU7+vxiAs09yKd2ScfatfXv6i/rjQ5sm3Q6uzGyW7BRFun42SYx&#10;tV1FfJ5dDnt5HnWxZ6ycfZKO2OCclckblXS1fF49P8vEnjqMs2VA1eCcXXIGUpxdqcxI82aHTjly&#10;5hzNZvSxM1/+Oq9kvjG7Dv1ck7It6KxD6Aw7Np1xVc3luhTz+Zlgdu2QOem0nadlgNnEaS+6125H&#10;A37V/Ozg7YOxwnm45DMAJrah99n56ANwdKCPTd7pJLc68wy7ZXGP9OfV2NIWdGkbslXLWljgpCNj&#10;1VgnYG3m1WMZpOlC52lXNmOrPd9Z2MS6ZzALe13KswkgTZA4s9Egi8HksW9OxfJHa3EAJ6iBe3Je&#10;SQtXN3tn5agdJmn/DVjw9xvzSqxUtxq9GDBdhj43qWQA3uC1yS3px0yC2vVmMNtzarDMSnPBdhug&#10;sTCvBPljv1x7MUD51f0xAgAcZG2s6BRoSc3sM9pVLXVgEd9r4lTH1XklMkOYHNYRsZq+QGN8YV4J&#10;58akq7RqJk6lHaz+FvqQS0fa5Kldp3VghKTDQ44tFJLOxK6kkkPV6cA0o28avHcwVjP6svbyvkwi&#10;7mSPy7H72gmrZ6VLNWFgl4lOgDqvahgbhlwk1eVMY+KYCgBzF7bTeSU6+EXoZSnmdrIn7pFzbaee&#10;PxEHv78aW5B7HXkd/n0G29i7tKfaJO4ti7lYU+eV5MwSg7RcOQdXzOVck+EanLjeWH7tXPT8eDFK&#10;+L66mw/FPl6dY+GciZzxzGvd1+bj5C9uiFNvnY1BnNAu1k7Zk01BXVzF3qcsgFuc8+usOWd1beNz&#10;pHszgVohhjSxsNCKfUTfqes4b7vV8ayhibN9Jk7by3AsDuaMXQvLpN2pUAfpfGEjnZUj+BZb6lxX&#10;cpaTwkkHBafEZE0beziIA3/645M5ryrnlXAfJjOc9bn0zmIW+8yhCw0IOQ9wBtukfXJGyQKXzs/G&#10;6zhy02inqUFwcIZ7l8kMruysBp+03z8CZj4aHTcORscNg9H30Gh02A3KeahjHQy2aK8M9NvtLs4w&#10;wSVtq0GgZLSwGwVZEM9o6zJxKs7BgShabI0D35mOqZ/NxzRnYYl7W9FWPY7O4m+1d1L1igMd51BI&#10;8tZHo+eNq8Y9BT+YPLI7rNFzz1pY/LcJzCmuFm+YOM35MnzmfvS4Mt2DztIxT2peLhNYdtzsZB+s&#10;ADYAUYbONkCR8/J4JrvFZfGQMrvKhDY4pexANY4498b3q4vUvXkudII8G/2F+a4VQ7XpMGYxHJir&#10;7bvTMf7eSs4bW/1oOel6O2/FWeNcez6rV3jls0x6NPIzE6c9+C8t3FMDtlofxK6qYuRVesWGe4bz&#10;GaTDruC9dq31SGvE2qa/wPmXHtRCGudAa+OkhtfO+5xtrEXv07Opq0vBJY4lKQfX1a22ZBGIxXHO&#10;N82gA7KhwylmtQDHSnkd0WbW3bkyYtq2y3uiD/3agc4tMXE6DcbnPCtvBsjzc9mrBnTp3A+m4jhy&#10;u8j+SydtQVLOOEfOTVTrk9jFsB3duZ1/W9W9m3OSXffeD9jb4M0+18v7QSdYGOh9GKgzaa3cVY7X&#10;Rh2/b0LHTb2ykJ2+8+8sxRi4bu795ahFvpONZQYszH0WsX9STFvtnAkiZNYq6Dz3Z3uymLMSHZeJ&#10;U9/DXjeCYd2bnJeO7da59pxbALiXqxj5svBLlp/9jxRmUTXyHtf+EJinBOfeRJJUe85P28RnbLtq&#10;IG38Lp47qabEgsiyDCLZcWqglmfKeWWLPLuU2yalTJyiT/WdpY/sf3I8lsG5hWDDUmJD/bgF1uIg&#10;+LB0FD+Is2pXeDWXieBKzmrlSlsGdC2EqOV820mj726RoVi1njOaHafc697zfax3dRzAJ23Gjkup&#10;mXTSYN9a9tICxvIj6HT1golTZEG8L4XVwXuOJA1v4mou9ZdYW8ydozK4NijElt5ditNfrsSB708l&#10;fVzzZT0x+/J8LPBcslxU44dKh5aJU3Ro7QTniLUT4xpoKuXM7AATWkiwlz0oRnenHwHWrOVve95e&#10;iUb0nkEsqdNqRtGP6BqDz/pV0ihKgVhusnm8IQM1FkDvFh+xF3ZabgM36euog6RfF1tJFyZuMMlR&#10;jI9k8Hv4x3Y9XRb9X1/M+IbYX98qC3ywQdXYnR18r7PMxn80HzOc1ctfOhkr31xKnWKAUt8tC5u8&#10;0Bl2EVlEkPaT/1toZUBfu2v3g4m8qu/MY/Pmki3BeWjbxTOcSX2mMu5P1hNnQddde7Aw4xQbb5ew&#10;PqlnOfUb+6bPmslvfpZz7DhvUrcaBzEgaOJMDGviyYJyL8emGFC2QzG78/w8znGJ+Ap50TfbBT40&#10;aepMb33vzZwTR+Tok1vUbHK767HRxDL67s4TtFgrfWXPoDjOuAZY0cKni8F0+qQ1YFFn7Mlq0wU+&#10;skNg1hEOdxY6DowpZMcpmKQEjNJy82DqjWq7JHgOWbjcR+2bY3D2XlMoqpGJRBxlTMP92I0evQg7&#10;YszDZIYdDcZCjInsNJjGsxgryVgMfk4RetpYSsUr2ALuR9rqBnSq+EY7YFB/K38rlbDxKTub9TPs&#10;eMu4Bs9qsd9uZGofuLoC/2vkrWNx+s1jMQR+uPSDkzHNc1tMX826GiOqxicw1qaeck6gRVHFrH3S&#10;u3M/2g6L9VffXouj4GjxaNeD4CpskbPrW9i/Ev3e/x9V7/lfWXadZ1ZOKGRcABe4FzmnAgpAoZBz&#10;rNyRHdjsZudUHUl2zomdc07swCY7kE1SFiUGUbJkeTzyeMZhrHGWbMtK9oS/YM/zrFtoyR/ODygU&#10;cM85e6+91rvSu0ycYg/04yNhwnt66WuaON/P+hgDk1mpGJluAhP3sXbi9CiIUw+A55x3uwO85UzH&#10;OjGveApcZPGeSSCLdMqQUW2x8TjXQYq96OLlXFoEZTJEOyC23WG3933s4a3YSezFHt5PamJnJJYg&#10;C8YKTbA5c3Ire2UBm0l62Vos0ten874RezxzmTC3oDmD3jjAeRwGuxi7HHl1Pc3xdzHSSpzJ78qq&#10;txu8tJd7mTgVW8a4CnCw62JSdcutM+n2n7+cXvjZjanh28gs62Mi+OArK+mcH6+lk58WRtGc+LDQ&#10;HWnyVJ9eWsWhV5Ab3if8Fd4lg0w5Tmob+1nJe9k56AzfPs54/vnlNIp+NXF68icn0vW/uDbd+Mvr&#10;061/cGs6/ctL8c2PppOfraXjP1hLR99jb7Hbxsn26KuBj4ffW8dvvzv94j/8SfpPf/1v0h//6dvp&#10;lh8eT4PPck/eTR+7Hf+9942V1PfOapr+fD0SvNoB9a6jXprvnk+Hn15NjZw5/XwT8fv0L/lbZdgY&#10;pEkgz0zXAzPRVbsqHSMY6Ru/dTLd9pvr0o2/d1O6+Ven02U//0aa/+FavM8gZ8VutD5xDvJtMZhY&#10;zriBMVKL8NXbrpO+0GGeURuziv13TY9iT87+PhdrfYrr2OcbMR5FGlb3Y/6RqfT9f/ximnzrlrT1&#10;mrGQPTtGjY+6n85ct9NvJ/cwQRLFIGAEY24d53en+VfWUw/6xmLwEXRqO/tUjgxHIh49oqwoY17+&#10;TF3ZccdkFFhKiW1zkH7vXjCqZ9zvLexrYG/tpi8/r6dA/cq/fUcTAHa76jPZCZ/hd6P4mXMitvPc&#10;WJhlh2kVtiKwOnbL5FQ5e57nPsYTPQ+72De7wvX/pFQVC9ahb8e5TzF+kTG+DOe61IvvjR1bMBF6&#10;gLUzpuRZFFtVGn9DP/bfdjh81UZsi13wxp9WXjNxU2igalNHI7N2nJZ+ZzKKA6XjtTmghneJxClf&#10;c+ivPvbp5DtH0tG3N9IEmPHUxydTy0urocdK+D396Shc4b2k65U1yPNrjCGKXnjufeIa3kkGPtei&#10;A99n4dMjqeGdtVT12moqw58sR77U0w3oa4t3qvQXsJX7WV/xqPZePR/xGWTYGGnVINgGzGjxYQm/&#10;Y5K9gnvacaqN1x+WPt/uN30uWc2a7+FzWfuIGfD7+7nUFSP4DOOskUXmfbynhRCyeJXwnlL72tFu&#10;XMSzYzGGzBgW8jnuRQxXpe/PZVHv8CtgPs6q7A312h90bcxVRU+ZPJXNUH+2kbMjy2Ql2NnCJmNH&#10;YtOKM4wujTxzC3Jn7ECmM9lS7KAXK2mzoqBmFCxgvBm/Uj/QxFDMz8f+6wtEHBwsWAaWMmbQehd6&#10;FT/ZUU7iZWdjW0hfhM3MKhO8b+eTK2kHz2psKvIvnBfH1Tl2JjAIvqKsopujpQpFWf4c7MIe97Au&#10;571wIp14di1NIz/D2MVtMn1xJpRlxymaOBXj6t/anLT45jlp/b2zUw84rNpOdvTsLtbbAlCL2i3y&#10;2Wueg8/Yxd/vQtZKvz4QsXdnazuesOJUT4Fy9khHMCXKjmoj2R7OTYyy6DVxij8BhnIcWgf7LeYR&#10;m8qS4LxjR/rE+CHWQxwbeI01N4ldy3qLxSqxyZ4Z5dTiGpmoRh7h/KAT7HCe/95SOvEZWBsfYP71&#10;pTQNxrbQ2nhBxLvB3Zs43LEZc8hLK2tR4TgPcxbogWqL5LlX9Xxz5EG8Xx3PId43zteFLW5HduxO&#10;NhYpW6aJzQbWMwqi0TtBp8za5Fgjsa9rLp6WncqZoI6uDF8bnCnF7tTLS2nu5UWebwm7gC1Ef+vL&#10;+JytVx5Mec6R+jPY1Mzt8Pey70SuEf0WRZ9c+lD6T9ryunN7wx47AmY7ciFT1VbOnKxixn3NkzSA&#10;DdXbLZwJu01L0IulYBjp/UvZ9wqwgLPRLcJqVu/ot6pb0H91+j2LLZF3sIjaxGl2uTU6ooNRcrWN&#10;n7PnxgzO+JomTivQlcqthcEVyHE/vrzdw1usqpTuaeT0SJp551jQYtlJKUWIg/09fCqXuHhBnbdY&#10;3DPGpQ1H15ZyW6RNrmi49qBYY44pX8tRmLUABzt9POyt3zyQihXWa8dSKYtVjZLSQEnlKZWB4Gs7&#10;i2em2DlY+1RaLGgNm2wXhnSnxRyMLL/fxKHZy8IJzkNBcmDNbOc0Vvx++zndaVD6Dz7TDh45uEsB&#10;1iV+zzvIQx+GhUu6DikQTLYFHetEY9BrCO6cvej7DaJMjrx/NB3AqHSyRnKTOzi7/HFAC05Z463j&#10;4YDXsHEC4QYBMQap7b6ZtAGwuf7Lc9PRN9c4BKtp+O21VPv4YtprJ5dGxXcXIAF+HOzsZgbNCIIj&#10;YN3JgbCLUioWKzrkzZ/G4R6VqhdDlzUwioGrwbDolLQCJg0El2hUeT8Na7HGic8OZwYFbxKh3Fkt&#10;Jk55bytjDIg4t84KBIMSBt/KWTerWLLrLamOe+dxkE2gSPe7jUPqrE3nstpZIo3TAOujYenEsDRj&#10;FEyc6nBZBWSSezdAfCfPJbWCXa9VHPqMTjH75gBpeeAbrh5KQ++tppZXV1It61yLPO4SeKjkuOxs&#10;tmtNSpy2b6M4VdYqf6vqV1ui8qViIh+dtDqJbSiI4PNG5ipxDJytZnBLgxGBHZR5dNHgnHpwClUJ&#10;KA6Vvd0fKn6UVAzP5rMbWWeTY4LDoJPG8LpXOQ5sJUZQJyB3ZraeNKQGOqJi8owDFjNOMVS1Ghbe&#10;WYdVh7si7pVL7Rf0pfPfOitNPTiTem4aC0pYZ9RZuaby0/kzkWkAP89nmDQYeXw9rXzvvDT2HKBY&#10;QIOSt+JRJ9N716DcdV6tttSwSONhAjmqcbh06pW52jkcXxzylpvHwnDrvBYhM1Ii1aJQHZps4tSO&#10;lmHAuQGSjAbl/rmUYT32o8D2eyaRZwGjZ9vZM80qbd7RgE0Vhrt2vCG13jcdA58NnBmI6bp2KBJP&#10;o8/OpXN/glHhZ9IaLr6xFFQGUoX5b4M3EZBGWS9ieJbexRm5GePVVRUBUzt2BJhWaFfNNqdKFSfP&#10;Ug+4jsQpz9Nw+0TqvBrjjIEs1ZiyTgI2AyHSWFkoIFe7Fbhy/Ae1ADps4LLhNH7ZZBpEdru/M5Ga&#10;WGO7ZdQRdmK3ohN6nlpIQ88sRGeR3aZe40/PpeYLAWsaKtbCxLPD2vOr7SlvJQ7PKI2qQUq7mdQp&#10;zXdOpmWciYUv1tOAFD9vrqYczo4D/3ezl8Pc46IPltPnf3Jf+jf/5Z+lX//Hf5Lu+sMH06yJHNbV&#10;WYvqF8H6+DNz6Ws/OpLO/fHxdNFPj+P4fD3d90ffTtf+6oZ01S+vSkd/dDxNfLCaJt5bSQc4d106&#10;GZzhQQsyTJzyOXs5b85Zle62mDN9mPvboeS8LruGjwEOpOz9+her6es/xtH6ciNofrLOf3G+bswG&#10;xSF9bC4tv3kyZMvqcp3XIsCEiVPpV2UJ2KHOQI5iXomyiRNUsdychgDU428dTwfsPH2+kDi1Wl/6&#10;dznr1VVV52CIWV+dbp1vK0fVH56HnQbkOZ+70SPb+JnJUSuLDVyV8VWwW8LfNt4OwGc/TexG0An9&#10;lONcNmMXYw4MoFr957wSr3J0Z82lhS4hKyZjXglgxcSpXW15wJ4OhMnWKnSUuiW6+tB3dp12Xdib&#10;erlfhvMSM7nR11INqo8jCIK+jM47HTJ0VQTpDtamjlPdqRPHwspph7j3sz6T2IbzfnxeOvT2erAP&#10;tD2nswHgRTadb9TE2Y6KW2yU9DBS77Ty7gbvs5zjxrumUhmA088cxKFaePtUzNtwJpXJrd2s0W72&#10;xq4yq8KsIMtcVKDdMSganZQ4CAa6rOwcxYZufHo0Kqbr3lgN2h2LaqRJszimFZm2+Kowj5t3Zf9D&#10;Nri0M1Y/VwC6DcTbiWQyVhpXk9oWrXieTBzY0VKFDEmXbFC/Ab2rjd4ahUnYV3RfKXulozTy+Fw6&#10;wL0Nqjtf0HklOkGl7NMO9qkYDGOlcQlfnZ1QgZzY+aEjIgVqJDDAL93fGvuf5pVYkWkBhWsqnaDJ&#10;U2ftWnDQiEMW64LON+FRgb6RBk7WhxpslcH1Zp8ZHVilHLF2ViDrtCknYa8O1YfjkXX/Daaiq6Xr&#10;i6QytsXfsfsjZqJNNKQOzl7PiyuBZaTdtLrW6lFpD3s4h6MvHUsDzxwLud+ObivGudDm25lTCKay&#10;7lyeq6C3115xVVoEowzzXOEMYG+rD9elzosH0/LbZ6W6J5fS/tNjKYcsBzUpn2twPwJavFvHfYvp&#10;nM+vTCfePhesZZfRUlR0Sqfk3HSTG1EwcMVo2sHXDDJgF94OHCRncu9D7sqdWzGETCy2Bm2PVFo6&#10;rnv5DANskThtrUxlgOK264YjwFPPHrk/dci/hVfi1GDgAJNUXn+ogL+0D3x+UPXiPEi7E/NKkNMN&#10;9NnUyysxI1xbLK7IXTuSTnxRCPpYAGSF6eYsbpMPBtj8Gg4Q38vMMXon2Nk9A3vUspZRpCVQ1z4i&#10;5yYnncldzzM1gq1aWccBcECba8j3dnvqBMW8EgOf/Nyq3ww4rpBcwSFQb3EPE6dBAQo+znJ+pP80&#10;4K4jI+PDLPrCilEp5Y/jCI0/Dn5FDqMQhb3SKS500mFXeU4d9GoTQjyDiVM7CK14tuPUZJyJCRMO&#10;xcitiQsxkN1gZTxjzI+8ZiQNgAvtTGjg3DuvpM7gDNjZYJsY0Y5Tg8ndj6ET2RsDTQZYxBWNYmMT&#10;2ryXWEV6SBOm3sPkbCRUxXA4wTrJYhYTp3bm6iNIW5bj/E9wbqfYi7UfrKbjP1pLvThnlepmZNoC&#10;PgMc0l8283dNR1tT97XDqf3OqWCH8CxlxVfIZS16y2eMoDH4ImbUg8ua0TNjT8+nHLJtt5o093Y+&#10;mjSVRqrYwIxBan7m+fRdh15cSjV8VrVnAPwhZjT4VnMUJxfnTcrP3ApnzmAC57NuqSmqh63ebQpf&#10;CT9hBHllX9qQ04Z311MxGNLEfBRtqB/4O4sgnRPYdtlgWnl+Lh1Hbk3qH8L2Sw86iN2wOHAfel6/&#10;QZ/Mwko79vfgg4UfxvOY0NCxlNY46Jn4tzohaC2RvZipCcYK2eHeOf6v4+K+tPQesvbZWprGET3M&#10;uZj/aC1VfRt7z++I3YLhhf016R37bDFjN5h8MBvzoirF0+rIqcZUaaDD/2evG5H7OvbE5L308dLw&#10;NqBXZLrR2TZxXc7XImyCfqq4zTErnY/PB9XgnvPRjayl5ylmp10ylHajc5zjV8r71yFjeWQtuk35&#10;ncD1nAc7VqQs+4qieDQbwThp4/WXnX80+thMktrq6PvL0eG7fGbEhOxBMy/hv61xjvU7+HvpjU0S&#10;G7ywS7T+DGuOHd2RpPXenP3Y+zOJvmret5jnt8OzA1tlUZ9Yt479E/vazab9rwRzRjDPxCl+TdB2&#10;g517Lx1Ii+BME7qFoM2ZRKm6LCriC1g8/v0++g6MN/06cs27tV/Wj+5bTpO8U/8LS6n9iXlsFDYL&#10;rO9ZzXEfKWINZMjSo29QjuxHEQFn3k6WUllN0M3V2NAhsIIzUU2clrVXxbwh4xFSo4kNTOo1mzg1&#10;sSzbAftuUawzi/Rp7DxwZrq+jgVB0lRKIep+GaSxg8iCsQaw4PBTYPT3z0njzx0PZoI8520zceoc&#10;xdBp6GFn43feMZm6sGsT90+nc14/kQ6A5/Q79d02qej08WQ+MnAUvh7/Dp3AvZWT3dxfH7z60cVU&#10;bIwCW+lMM1lvLDzRDqn79DGbwbkyoERnvRRq2gnu5RlWt+mr6rNq64KOj2eI4Di/Y3zFkTzO+bJj&#10;Q1zaii/cquxyxky2WcAunZ7voA/tO7SCIWu0xeyJzDARXOQyoFutHsOGNqFbhj5cS42nwXvgcn13&#10;Z+9lpnku/EQLi4I+kbMoC4S0dnYD7UDH5wzKo/87eD9HQ5g4ncOHcyaXeLeC9ZGtRf9Z/NRwCb5u&#10;FLO0hNyb/HIcR8QoXC9swy5+X4o/7WkkTln7wI/Iln7EXjCEyUNjIcZEDAK3g2eNlUijXsM7GUPJ&#10;gpVyb6ylATtOkf88eji6/F0f9J1F7GX69Dyn/rJF+PvRCwZTA6OjW/S5TBY69mGAz1p6Zy2tgdGv&#10;/eKcdLYdivgDxobyYO8sv1vNmjjLrpF1En+UIAvi1mZ8awsejamsvXc05v45p7nl3ulUx9X77GJq&#10;wL91LEPQE7MPFpfZVRhNAbynsS4TNZFQYd3KwMcyQPWi/3qRKxP66hDtYtD2IvMyv+3i/xs4jznW&#10;qUR9z/saZBUDlvB30YHPzxxlYszO2N0u9KkF2uJWZc+REDuuHI0Adzv4SwabbegkE0L6HXt5bxNQ&#10;FuLaibgNGZFSvRpb2A5WFserO6NxA91hDHIzHqksl/NZMsUYs+xh7ybfPJom78EGY3vsJqs1WcRl&#10;srsU+S1FDmQ1cj1MzluYajxk7x0r6ek/+jg9/9PrUh6MZbKpmvsf//56OuezlUjkncSvXQEbmTQN&#10;3W3RC3spU8o2fBSTZdIOS2+9577ZYOKrBQ84t7aDn3Vi+xuxq6PI+fAHa+ncn5xMV/38mnTdL65P&#10;t/7+Ten637k4fe3LY+lsE6f4/Otvg4evYw/BO7seW0g1+HCH39tId/zDp9If/ed/lf78r/80/fpf&#10;PJ+u+Hgj9IQsVRaT9CBrvfhYw7Kj/Gg9zb66mDLgFeXfd+18+mi68ONz0oANMsYIbkX/Xs3+sTZe&#10;FlAaZzOR2nL/TNiCtbcW01k/XEuX8My3/uqqdPr3bko3/PJ0uuRnl6SVzzfSQWz40Nv4dejtAc5U&#10;I7rDv92PPOtLWXTqSDN9OXW3RcqHXgEXv7acjogDPgKDsaZ28p4FFjNR/bUv1oLlwNnB+gEzj0yl&#10;H//Jy+nUJw+nHTdMRmd6CZd7uZ+ryNglsmPHdxHyWWMhMXIjJWXzqfa08MIq77uSelmrfs56Hp+j&#10;TJ3B78gOoExFZ7Pypq+DvDVif6QSLwdD7PFd0F923W9Hzi3otTnIjsoizvIedI/FcnZE2bFrJ7ZN&#10;ADK16M/YpSYDnd2RFvA6isHEqd9XINd2tRuz2Me/pdRu4jzIoGMxgkVAwaKHfrZw0WaJWs76BLqg&#10;DqyoTrNo2QJjGQZK0Ikms2K+N2fTopLQVWJfbLG4quvyodSKfqnnDFlAncU2rr6ymmbPME+2quPR&#10;iznO124wrwWBTaxtPXoqw3uruxyzEYVHj8ymy79/PH39+yfSAmdi8f311Ii82qW3nd8LeUI/6t/b&#10;TSu1elCEgqvUoyaPHb+ib+nlWsiWsfrpkdSBPNehO7U54gK/2qFpkXL+vunwF9VtFkzbHGSBUyRO&#10;WbegMLaICIxgx2cp53ovOC7m1IN93XdZLCv4t4XWYmvZoCwcd4a6Z8CRgSbzLNAefmQmqFRl5rLg&#10;x1hf8/MFBiNzHOov7ZzjmbR9jozwHfUfq/GfKhYak8Ut5ie6n1lIfe/hj7JOMh34GVv1RVkrC5Xs&#10;brYhwIL2+gvYO+yajJo1rhGyWibVKDq/Af1tcqwJfRez75Fnxx1FUY/xgMDgYD10YnQq9hQag4Kq&#10;13jKGTxhQVY565SZwKfAF3Necas+MjJmJ7MYN38L2BGsUsy+NoBdPNvqfZOqnhfPkrg/iseM0xwB&#10;A1nwzXOLW5ylWsF75HnmlYc578+txAzODvCUM5r3cKaqpTbGTu3jEivlzmDcZvZy5YOvpcW3TqRO&#10;1r8BudvP+lhorR9rDMjmFW2RBZNb8BWda+85M59iAaPny9iNuCl3lDPP2d7hWUZeypAf4/H6ESZO&#10;HXdgfERWtArsuNjUJgML6o2jl7O32lEvk6cWJTWv4p+5xiZO+ZxG7t2ObRrxTHy4mibws+rURzeO&#10;puOfLqcNdN2sIzvA1F52nEbi1HiBcQLwRyROwdTTz8ynJjBNBXjYZqDAemJ3nrPiosFUi9zLjlGP&#10;by3eN3HaAT5uWmyJ/IqJ0xwyH0w5PIMsYfpP7psxtBy41/i3RdDZaXMhNVGAaSK4BvkVx7fz3D7f&#10;LL7KPLo7aHrV2+hwC0I7bzwUMQkpo2WFkukxkrysSZUxM9efS+xmAVyM5UP3ydxm57eFbTvQDY4N&#10;3HbpwegkljEiij74bAsyHZtZg111lrCFSs5E328BM7pf1gcZL5s5mznshl3IUqOLYXIz+CL6kSZI&#10;+8DKK62Fz+ZZskut/Fz/slCk695ZsKuudPxnDetcjP7ofkm22NW0xUouBbvvisG09O6R1Mdh6X8K&#10;sI5CcJZbJS8fPOAaFl7UJKfB6cge6wx+czC1BaUhBhGhVTkaUJfrXyUg3UwVLxodgiigZhSAwcSt&#10;N+LYchAFbQbSBHM1HFYPYczNxOiYkDNQJgVB1oAHB6iUhTB4kkU4mgEk0i/u53AIFqtQTJE4FQRy&#10;ANrZjJ5759IeDJUc5WUozAi88L3DuA0Kx6Burl3cr1JHhw2W67huOJeGAal5wE4WhbaLjenFYTr2&#10;/jEM72Jh7gSA22ByKb9joiiHATMI5NXI1ca7SwElAFx4fDZd8N5qWnwBgcNJPgQgiEoeDqOKMsA2&#10;CsBgtB2MOsaRmUfpqtit0I+AkInTBcAt6zD63GJyvkDLWzgcL6N8eZYGnkmKJLthrVS0K81ZRDoV&#10;HhwNsHMno+uU/ZJGSmpiW/YbcMh1Ng0q1/K9tDjOeanGAQ8AgtOi89J8ThcKFYXJ2lshIGWcwbrW&#10;K4dwogs0z87OE9BK06uBMyi+BYNi63wdIMR5LlKQyGNeYdcrTnENcliJMpBGre6SgXSQA+pMhybe&#10;x8H4xSbxWFMrFK0e1LA4V7f97qlCxatBThS2M5eUqaqpgsA3ATJa2FtBkRUxAogSFJ2yl0G5G2So&#10;tluGAxIVCd1nLg5QUPRqsAzmcFn1a+JUh8/EsPMHpOhUOZtcq+Gd92NYdrOfUqGYqHF24+aMo1qe&#10;xftEdTJf7aQOsLBpWLwXxm7slrF09IXldIAz0cSzSrPlsHE7OU3eVLGPVtzqOFqNk/tabxp98Via&#10;f/dUGtMZVQZR8vtR8MpPzG9wrTXqyj3y7gyECj7Xz4lZEMiC1bNZ9qMaJ7z5prG0E+dvKw6+XdtV&#10;yGINa6pRscK/gXUYe2c19ifLGbdKtJz1MEC1D6AudVEVwN9ESjnv0IwTlGcN7T4w2Fl9sD61fms8&#10;aGEnMRhLH6ymA3fhsCN7c28tpXN+vJpm+FlUuZ8xJn6NAdpngjleKwZ5lJXL0AGdVVE5EkEn93O4&#10;NqoOqzmbdZyDCCDxLCZPOwCMXciZ1TQVZ/E7rFPupEalPXSIwWgDaBrv+D/kRx3Yjx4xcTrAOeq6&#10;YyLOe61gHZmsRhc0sP4dAM+DT82nJZyWZZ5t6c2lNP/sfGqRdpzPiUQPz5VF7hpQ4E06mq4Xl8UL&#10;VsbZJapOcc7pIg5QH/qjj/PQz3mPs8T/9z4+l069t5Q++ONb07/9i3+W/vGf//P06D95OS3j8JnI&#10;UT/Z7b2b9514YhZn5Gg670cnouv0xl9clO79o9vT6V/dkG749bXprJ8W5pUMv7+W+rmPFBOdOGwj&#10;2AMrrfwc55Vst4uVvXb2xwDAagZ9ZnBNyoljOEBe5/5wJV3wxWq66PPVdP6PAL+sR4Gqt1BxOfXY&#10;TLrhx6dT5d1LQbEVM8SQSRNb0rj7OzIXSO9SwnlVLk0EGJjpuWY4Tb5dSJza1SutoBW9shRo+LVp&#10;VvVH4oB/N/L3nQDsEn7HaiSBbQYdZFDImaN2sO9Dj0QBEA6+lOJ7ddivRVcCDreeKfIxeC0tbD3y&#10;LVWPyW0r17dj12JAPral7irsGLZFHWH3k0Fm5ztWcz7qWSvpxkNnYoTtGI2ud3SXQace5Nf5ReXY&#10;tmrOdyWX8yidOR0OkI6vtox1ci5qFFsAbJoWWiLQXYZudeZF+52TQT971g/OTmNvbwTVcoc6mT3Q&#10;CTLAY+DfwopSbLxU8XaoN3Jv5wfU40RZgVqD3W0FrEw+AaB762RQ9hjcs6s8KNiQvxLeRYDkwHsd&#10;i6j+xYaYlNNOGWiqZO2kGN34/Gjqem895ew45XkNnLXjdDivpP2l5dDnEXg6E3BzhkRQrN2O7WC9&#10;M1aMDQPgsNECL7vllRep+aRfF6fYiVqDs+uMVatHc+hcqXfDxvK80jcWc379m+FHcfhw3k2cSj9n&#10;db+0bXaVbGNdBNSCM2eW6DRXsT4GcqtwVpwp7TgAqaNbrkUev7eWBrDBUSjE5wiwnVVrAMVKUrs3&#10;6lg/k9VWZDrPNjqOwTXiKYFlzCvheVsAnSaiIkjFuhrk096HQ2JwFv2ZRbfZwVWgFXEmN4DPBJk6&#10;T1u10BQzOgy0dt03lXpYZ+eVSGGZ/Qbrxf4428Xiqv6XjqfRF05iq9BhYiMcDKuAM6xpYA0dKz9T&#10;kM3z/k/zSrgiUcJaB70sNrifdZ5551SqQheWoXfqcdB3safaXUG1wf7M8c409OBSOuuHl6a5l48H&#10;Q0Udsul62XG+Oa8kCgY4Q+pEi1/sOtyPHdrKmdjJmpSc7ImOwiyykXt8Pqp0pRqLxKl4CTsTM7lZ&#10;n85bD6Uh7JXU/xZclaozuPagv2PWngEI7FwULvBVdoCo0MVJqRjEHnImnGcjcF7gc2pw7KWnNRje&#10;c9dE+tqXK+nED1bSnMkQnB3tVMwr0W7hZEhv47xru7XsZBm6GdsIMA9aT9ZTrBKzB/0Z37fecAgb&#10;zDllDZ1X0nL9aOq/DYyJw6yusfPNrtA8OC2cfmRHO28QWcowvw/qncN8Lo6Cn1uHzqk9jP1VbpCP&#10;luuHIzliNeuiOvzdlXT8fZ4ZW9WMjJiMVJcVsXc1a9IxFwLrdkprw7zsso/OV30EvjqvJINOtOrZ&#10;sRgGuCyMkW69jM9yXokzaO0S6WD9W3B08ux1vQlJ8IO0jupMKVWr2RuTiWW3jqf9yOROdOIu8H69&#10;9prn18mJzmqdIHUu984e64yit5hXcub/xSvOAxYbqnfLOINV6MND7OUE9nntk9Wg6u2+lf1Hlu1Y&#10;kYI2EmN8bQS3OX/YxGmjz4kjpmPaJI0VercGma/AvjlzRUpQkyQG7Ex+D4GVLcioExuoP8Wv/I0J&#10;rFrkzERSVC8juyb4ZDPJgvsaDLZxTiqxFfomGc6exYs+T/1KoUtIzCj1V1Bkap84E5Wu76FsakF+&#10;u9Cr7e+spZKb8SlM5hiUmqqPBKqV9Sb/2q8YSisvLaSjOvDgd2ee9SPnBoQP6k/wjibv7e4wQGfH&#10;qR1GRfgTNfhcJk7VZ40X9secSW2TiVM7jkInoa+ki47CDs5TbqExbJ0V2Mc/A+N9bzUd5jzNfX8t&#10;lWK7isFEdtOJud2/qP5GfnXco0r+QBYdcsbGq5OmHB9RqBbW2W88idPO3jjvU4oxu5jrsGviUv0h&#10;7Up0MxucMoivbWHfnFnVB9bZg6z7uRbNWbgUY2OwF3v4XpvoPPpG1rjRAAR4MWYt8jcG9g1cVaF7&#10;I/Fp4hQ7EfNPORfKwvSTs2kNvGqBgh2+6oNJ9lvmEOcFyTAQ86r5ewMwtQa8OLf1G5xvPt9AgwEG&#10;Ka8iccqei1UjEIJelb2pzMQvst7BGe1GjurRvfXImNhXDGyBXpb3qTwIBp9B73Cmo9q6oyq185zq&#10;KQv9Al+fSZyGDuPfmxhcTC7F9akfraaVD/E9LxtMvbeMpCULEfi/QTBZx4Oz7Dv6Ex0sRbjY3+44&#10;Z5DX6M+i1/bzLEXoOH0bfQf1t8WXjU8tpdH31lIrtipGg7SL6bEvrGGwstwyGUG7BvbNRLoFneo7&#10;bYyXHfImZrfzztvZP32eMs6o3bf6YmIVE7bSpbbyGSPs/dxbx9P4a6dSHp/AAgsDTFHUjZzn0af7&#10;wHt78JkbwERN6K8+MQ1nZPZenkE7qU+nv+jFWdO3q0YWCr5eoUguqGV5zpjpD7atwe7ZUVT83cVU&#10;BW6ouwI8wxl2BqVzQR0F1Gmw2HNtN4i2Av0l/ZlnxPPxd/5qdSRNY2YZMiNtvgk/KVqreF/jBxaB&#10;Nh9rS83KilgBfGDwSP9ZvW5RmglZMaS4UHy4n/Ojzx2Uqvy7iefU5+t+dSWN4CvU4ffrs+u7iwWk&#10;Cq6cyEfC1oKnHPvagL8v7jYxs5v3auacGRswRmBgWJrVGexmB9jeeVsWIcdsfzCJCY4W/FtjD/V8&#10;vgmOzKWca57boiETzY4WMkieQw5rx+oiplGJjvDvTdba5VSEPIjH1V8mWSwql0Ldzirfx86QWv5t&#10;EV/Lm6tp6IP16L5X79UsN8a+VrOnEYxHpuzS2OyesEt0r++HPjdR63w84xXOqBs+Y/vnsXfno+fW&#10;n55PnfcUYkPGiJr01c9cOeyeBVnF/J1Fjhbo97Dexpw23j+WhpC1PTy3jF85bMnwk/MpN5YPWxfd&#10;/egCqXHt1jW2VYQOrD7aEYVwFs6Xgn3FeLK6td49m/rAU9qRKCjSn8AuGmzU37dg0BhCDnvm35Zg&#10;f5UVk+xVrL+xuTIu/ZNIcrPXdsMayxM3iAkdCWGTxB6wZ+ulfC57tRMsXnX/TCpXplgDg5928Thj&#10;37Uz+dpoIeN1IxFjVM9F1wlnUf97M3HqOTfuaGeuMcvep8Fmb22kEXCeCWTxX1ARcuYsspRxyC4U&#10;i1kd8bEb+6peMHGVv+9oeudPvkjPfHlFqr+dfeSst3O2L/xiLUbQnPj+alr9cDUto7OPnumwmUUX&#10;StvZ/ii+8a2TcW23CAKsb5d2mQkp7unsRwtSO9kvqTnFHCP42Sd/dDJd9ltXpat/96p0y+9fn675&#10;+dfS1358NJ36dC2KkBdeXUzVyJXJlz0mTjkvo+8fTQ//8dvpn/3Xf5f+y1//q/Tb/9sj6WJ0roWf&#10;+szV350Pmt4u5Hfs++vpyKfc6/HZoBvfj74NWs1nnc96NA3j+5hwVZ+aaLEQOC7WX1/fGEPLPVPx&#10;HCtvLaZTP1xLF395PDpjb/y963nua9OFX16Slj7fiESwo7U6ecZ+3tPZlzLtaW8d3Sbd9/6H5wuJ&#10;U86jBakjnIfDPIPxm801la1gA1xw6pOVdP5nK0FZHLFlzu74Q1Ppp//0+XT9j59JRafxVdChzjbc&#10;hYzvZg8jgQZWkbnIJL9+xqYM5NF585yjkZdWYsSWFOEmQ/bx7pGQ53fEelLqq59jhJ0/B0/23D2Z&#10;SnmfoBlnj43pGUfwjAfzFvJcAb7YZvwGm9Fk4t24As+nzxTMQuizDHtQZEIN3SOzgGfHyy5RC48i&#10;HomMR+KUnzVju2UvNAlnDLcC26y/ZaepDU8Wck+wnsXqN86fxYrGUsrRcRbKqO/turPLeBs/lx5e&#10;HRYz//GHerBp6l3HZThf2cKglRdX0szrhUR8D9hPhiqLSYyVVJt8YN/UU8a8Wriaef88zzh6/3Q6&#10;F+x4/DXsoTFucI1ja/Q5PQvRSYneMmlcyvMaT6vhnfXbjZuW8+wmke2mDEY+bGUtesfxPl3ggLbX&#10;V2L0lD6iHZrGuE1INYKti/lMdfoeLkcnqbsslAm9z1dp/LUHjo8QE0jVq82QQUlmiSzrIsuDcVST&#10;pvXYGceUlSKvxsmL+X2fV2w1jAyOv7GSmlmzduTcGafSBttIJF2z7CxSRVusXOr78izl+tP6dEvN&#10;YMPGVMH+6R+0PzKbhsU4LyynZt7FebB2qWtnTTRXsm7GREzSNmHXYlakMSPsrAn6KjCh2Lqe92o9&#10;0Y6Mt6dK4y7IXIz2Qz+6lpG4EoNbbM/XaAoKzIDN4N8R4wZrSknqczrjtAFsY47D7um9+sXIn/Hh&#10;HLJd9Mxy2st5kI4+Gmtu4J2Rtzg/6NoafBPjBTahBfun2MKiI2UPv7YCDNN2Xnc6wh7OPTqbWlij&#10;5mvxJfCnZYXRx89dju+DjdGfdI/qsU+tnIPFD89Pc69upG7shZ3y2hAbFoz1mauqw35sMnRtQaZk&#10;9DH+Le5R1oKpBQxqYa0dp8qnxZPSKpdfWYjdbSZOxayDD8+kntdWo8O2SJ3OVcIZsMjaJqZSdS5r&#10;nQEP1n5zKDUtYnfMQ3DGLPYUo9hEM4qeW0BPz765lPIX9KbOuycCO69iVyw0tNtUexIY+03+DV6w&#10;61T8LduLnZ1jD0+nHLiq0sQpvq8FzAU2MOTputFUK77nWYwXiPUb0Uf96JA8f2MHaQnvlz+7sJ4x&#10;is48Ge9rcbT40NE76ksLChzJF2w3yI7vY+K0Yqg29XHO9VkmngOvvbRUiBeYNOVnR/h+AP/ZGKz2&#10;vw65r5vHF9QXQhYcW6LNNibhPWz2kto4/Ch/xvlyTNv2i/HzwRoWUtgQaQw+/tb4B2dNpg5n51eh&#10;f9yLWmQhqJY5d846leUhhz3M8v5iNDuBHc9Xr48QsQALDQuJU/W856Ru8Uzi1Diav4MvGTLAeRAP&#10;m/vZDY5qZx/nPlhNWwQm0j91IsjLb24EdcoBlGYfClXO7WoDxTy4C2oLb1SJ+DcCEr662AMPcsAN&#10;OPPA2xDu7Ty8xssrw880nM4rUJnZtSY/ur9nu361CtJOz4sORDBiK8Koga8CmAqgvXTQy1ncCA5x&#10;eA3O1qIg7far5nP2YPzkiy9f55AC/qzwMYjSgWJuuhNQczXOE8bETtN9fLVq2OcXBO7g+y1cJpIM&#10;OOiYBAjFUR/41uHUguNiN5LzGvNs1LHvHQuwbaWJoLaa/9/1+GJQ0ZSxeQJHKeYaAU2tVsOiCKUz&#10;GEVJnguwWAAszL4IYOBwOHes/MFCq3gknTmEKqEdbLjVIm6oNDQefCklFEYTbKEMEbwh9slER+db&#10;AKeXl1MGRSfwd8am3UUmT/chVFbzmDS1SnyXXbaAo0ic8k4VKB25uCOoxGdKd2FQ2bb4CDqz7jVn&#10;ALMAwKBNBHcf4pnZXzuurA71MqgsbUk3hi2P0WnnWUyamvQUHG9F2djtWsmeNamAuL9dv8VzGBQc&#10;7CxG0/mfdl/Vndudhl5eilmNdojo2JQCTuKefJaVKSZPpcpoAoQLfNy76IyxhR2ZrZq1wiaXGpGH&#10;ZkCJh1QaDqtPdrHWJi+iEmIYw4JCz+BwRqCGA+Th0rhsJk6t9NJhNUhrQKUHo9mGc6OTLyjfh5J3&#10;eHj2yaW094mCPGQ5E1KD2UFoVWo8I0p7k2qpyo5TA2MY0qDq5TIpYCBkFoU9gVHpunUcxxQQxZmo&#10;QL5MVsQML34Wle4oPhN8jdz/8JtnoXSPY9xng16nEtnTmZEir+LsnpgdbOdPzBhhT4s5C7V8rg6J&#10;gVBnBLk2tbbX46TXnx4r0OdwX0G5RQsqYNemoisT9JyHBensr8qslj1xgL7nX8BiMUEJYMzAoFU5&#10;LSfQF5Goxnj3F2aTaTClohrHudSwTDw/HwpvBeB8AtC/9M4Zg+KFIfmfEqd8NbijUZE6wCrqyk6T&#10;utVBGWlHVh0gwOrtWvZIo2JAPMe/m9A1ziZtO4bjPYj8n+TZMNiNrGcenRSVzayrTpudDcq3oNpq&#10;nAHO0sQ3J9MB1rLnTs45Zz6LXBaz31Xsff3jOMacv4FnFtL0iwtpgWddtKPgOZ1HKbB5TvbE6hsp&#10;qnMo7dbz+lIj58OKLh0ZkwfKqJSRs3zGIg7cAZyTjldX0hBgy1kI7q00MQbiXvnNVenf/rf/Nf2L&#10;v/jT9Mr//kk6+vmJ1MjvOkvI5KAFEzMPTKYLnJ3yxUY6/8uNdO3Pz0l3/+GN6dZf35hu/NV16RIc&#10;twmcrQPfW4tZqnZfKOdd3ENZlopk+/1z0WG/E30uLYLG6/CL7J97817BubQi1wrSCz/V+VlN5/1o&#10;LY2/sxYd7iavnLMy/ehUevrXD6SBJy+MWQYmSuxo0RHaDuDRkdsHEC1WRyGXVjBVsUbVnNmOi3vT&#10;xGusB0bUZ5TiwwqjKvRPBDExyNEphUxHIJ89bDKZhk6yi7WIz415JTgLm3ZKnWKHYAW6Xhqe/egJ&#10;E0tWjG/lmS0wsZM9C/AIuUav7kSWDHKYNN1x6UGeG+dEGWN/fQar4GQ4KOb8aKtaAV/aA6lA7dRx&#10;BkRmuSVVAGLU6QPX4DBxbx0dEyMmT3Wq9l8wEPMaIonE2u28HKcLWxf6Ar1tkHb8ibnUwD3qAOd9&#10;902ndgDTBvZ86q2NoIiSdtlKW4MMJiYakP8azmw5f2PS1EvKMKtlW/l5O7q2FSA7cDtn8e311Icz&#10;JV2JHRqVgOWd7KXzSD1bdpx6NizyqWYP7ZR1Lrl0mAbSPD8dfNby50dS47trqf6N1ZjDY6WlCQU7&#10;YruwhdJ3mTANO4hsb7kJG4WjuhV7seWu2ZQ53h3gzcp6C0bKWI9i1l0buVlEYiWpNCjuu5V96kbP&#10;yE4BPvumAymFYzm/d+jRQvVoO//f/egcZ3Yh5pWU8546LtuxyXYoFfHV2aDOL8+x9joiOR0C3s/O&#10;0RwO6CjyPfAazh0y2cR6W4XsfBO7nIvvm4uOaGlhmtENUp5G5Sh7XodMiae0PVJoWrTh/DHncluw&#10;oRwX67TwjkElr72SfnwWEMj3QdML0DNpYKfi5rwS56Bpq0xctN81GYDT5LAB6tpvHIikvsE0Cys6&#10;n99IYy8cDZu6B3n1vNm5WK4Mm6wNG+i8ko7CnEsTp3x+JE75P/dYeW7EbvSd25/G71/ALhxJpTgl&#10;ZeCJeu6zG/0vZpFW1n0xIXToyY109kcXpImnl1Mr+qXEs3bnTJLyXlsTQRfefcvlFrcVxgwIpqWh&#10;MjDgLMKKU9hzAL40LNIhW7xjEspzaHeridPytqqY99p792Q6BO6q4wyUsB+edc+A9D67kDGxSZk6&#10;l7/NoIPt/jWpqTNpUFpM1/PsYprBSdj4cC113zlRoGnEWR19Zi59/SfOMbGCtEDhtmmnrKq3M2GT&#10;JUH69lV+p/8Kzgp4o8bkkpgFGTBx6kweKW9beP9mHKI8TpnAvwvboI6ow6mRbs9uVxNfPkP9EeeV&#10;dARG1FnI60TyvZjOpIKFUCYY6sfqUx3ya1dbxXg+9T0whWOGo4Z9kj54/b1C9aizTruluVaXKYPI&#10;hIWJYqGYVenacn87v2NeCf8WK9phZ+VqPXjEYM8+MNFOsLWJgs15JXZYV/NOB5FJmUliziR+golT&#10;55U4p6r6dvaQfSlBN3ewr3XoD6vUtRUWF9YdA0fh/OroRLf1CjrUc8Sz1OHgOIte/GbC7auuRZ0g&#10;5FZa2UqwZhP2efLd1TTFPh3BgT3rx2up747xSFAq93Z127ViYEJn0/nDXdeNpCZ0eBXP4CzTZpPn&#10;2ge+l+osx7vY3VnGObGiV2rqQfyI7pfQd/gKOeyU9IwWSNkV6ZxTi8osktqnI8j7Sydnos8Ek8Ey&#10;C0As1KjkuQxCxHxsrihA4PxF4pRnzfN/MW8TPVx1uC61XtgTHf1Nb62lfbeNh2/k+5uQNIFqIaT6&#10;pu/KoXT81cV0jL1XPvvYF1lADIL2cZmccj582Gj0w1btEPrZALSBruwKuH0+nxrAT7vYYwtKCs+I&#10;vIDrDc5Y7GExmw50Pc/Qf9VgOiI9Mtcc99Ufmv0Y24CuKprMRwGszurfJU4Le21FsKww9exx2Hr9&#10;EzBUUPWqA+P/cLRZT+eOG4yzKyKL/i9Dj5uQ38e6B2Uv+lkKOgvApO+vB9dYZb9PH5f91ofYyt/v&#10;RoZNnGrjDfCJvyNxyvrrU1gx7SzcHPKnfxpdnNgoqXot4JWOzkLOJvTE5FNzaeX1pSimW7HAgq8T&#10;z+MPPgtO5HupStUBsqC4VjVg5Vrkto7PifPMZWDJKulIKvCcYlUDIeqBRgsmzuUZ+Ixm1r/j9vHU&#10;pFyiz+y2tGAwqy8B1qybRsbxe2KWrP6OxZDgh6nn7W4DU/M84mv11jRnZA79oD7bxONSjB3/AXjv&#10;89VUj3wd+u5sWvxgNU3yf1aGt38Hm6l94oqOD3RHywZyjPxYGGhHorMT7UjUvy4xCcr5qcH2dj6J&#10;b8vZzF8+hK9RFftbcygXs8u3YUv0SaRPtMCgZoi14l0s0Cpl/U3WaDtrsT3Oo9TXEaOVoNsNlJee&#10;U2Adcpa63QOOCTrAmZx99UiafPuc1ML6iBv0rew8Mohtx6mjTcr0XdHJ+mR2xIzj1y88ORfBH323&#10;GMHCmlps5N9nFvFtDW557vjM6HBBJ8uy4hxnqVClmouOsqeWoiNwv+eIZzMo2IpMmjRzFEHVmcSp&#10;uE89HB2nyLx7Fz4r30uFJ5aILm/siswmUqOWgXekyFdWm9AnTeo4frdKlghkuXaRMyx2MHGKnten&#10;tiNyH3shLtjOpe+9H1wjtW0d56TXxOlb2FO7YcQJ4IKsnzOWS6UTDWk7dttkYjPnr5o1ljXE+I5F&#10;9bJvyDBhcXcDuMSuyoNvrabGKwuUiCYrndtnQbmFbxaTxVz41UJRdDV7ahFWjkt6bONHxnUMbkdh&#10;LvY6w55HEpN7iv1MxBoDMRZiTGSX/t/ThUI3YybGTqq4Gl9eTp34P8Mfrqcx9KdFZkFDbPCXPTUW&#10;Y+LUcUYRo0HmLAIPlhRxKzKiP1GCr2ShlZhj9pWlNIu9ORt/efoJbABrIj17M5dd4TIXWCSkzdvJ&#10;mdj5+GKqxF4ExTuXCeYjHxxLbfeyF5zd/eAl2V8OPMjaDmS/SpzaEGATQBSbcQVTxJH2WJu9/Nuk&#10;pj+3ELPmOzOpDyxoPCMaEwycLzenXay9HZoZ3iOn7lRfoPst1Mrx+VKGFonxxfpnLgvRXWOZEsqN&#10;5fE7Fk3a+WbiT7+hFp9gO+dP39Ei4wzvrGzFvEh0c8QZwAE2bAxwrhr0ITh/EWsUb3C+jUHqk0d3&#10;oGcCvS2dtSxwPSZO8VMOXM47aSfVjzyvowG2mNBgfffjX5hckoLdAtRozuDf3Y+en37wv32RHv7B&#10;xbwDthh5XQHjXRCdpqvpxMcrMYt7Hr24wiVjyCR7OvHyUtANR1Ew1x587Sw23hEwdr84uqvh7tm0&#10;9uwJ9n8lkppD76+lmR+upeM/PJku+wdXp6t+cW267fdvTNf+9nn45utBieu8z7kXFlIl+sAEpol0&#10;2Wwm3jmeXv5nX6Q//es/T//lr/6P9MkffyudenspugAtTGjFF+95fTXkd+yH6+kIz92CTdVXU+7F&#10;uJnXVtMMz3H49ZUIOoutd11/OO28cTyoLS0kDhY8fJ429KvPscY9jqDrL/jx0XTzLy5Jp39zU7r6&#10;F9fw78vS2g84J9huZ6kf4Owcf/FIGnn0SMrxOVXo9C3sqfJqYigaRNQByFYL53rSUT/g45V3C+vq&#10;+tp5eur7XKz7179YTb0vLEXCzaKBL//40XTv77ySSm9diPNt0l7q1Z3sZ4nnWrugrmJPLVyJ4iIu&#10;Y2pznJWDL60GlfAgvp6FUhXaRHTL5vgQ7YYFWVEwz7kQr3ZeP5LaOLMm/7Yb42Zd7Go14aL9sOvZ&#10;RFLEJXkeZwzakafPHvKL3jLW414W894WP1dhPyK+ze97Jk301uJHiaMj9o1c5sDA4mKT/e7RfnGJ&#10;dgVdtFk0dfhbvKt6h3tZAGCMW/k2Rl6Pn6kt2ep5N6mKztRmmNQxftfKubIoUUwqk8AO1mIOfTfz&#10;5kaMlTAx2cy52of9sWtUhpQyzpCjNexSbeGrXfLiqK77ZtJR9vIoezmNnhMzDBp/4m89E8qA+sFO&#10;brtu97MWUeTkGVbfs4c+s6P7fMcMNsjmqPmPj6Q+zksHspoFl5rElR0gz1nXzxazGYcxXrYH30Ad&#10;J8uEsmucW8aBGnwD8WPYONY9ErRgZOOXjjgwOV6tv2S8ACwbo+LA+c4t1XbsZe0cgWAupOe+qTTE&#10;+ZI+txl5budMGuMux4+xk97EqfiyAVnIIvs7OFO7wWMV4J9oSGHvInGKTLR/B8wExnFkkeOEnLdt&#10;4lQ7q07cw/fOInZWduP16Gv9bWy/CUhzJlX4QPr8dbxXM89unDsn9kHn7UEfy7wRa4ldkMHIeIyx&#10;bmc5RgyXy783DmHBcyQ2h2q5R2NqufVwcsRP7uH5mEGv7bQosPZbYDqe1YIXm9ak5HaMThFyFjki&#10;LospxUGO2pAlp3q9JVWKWXx+4974Jgc4UwvPzKeR+3g/9rmRvbMrUDrsUjCscRYbskLPi5t4p96H&#10;0O/fOzfNvMCa8UxixZgziux4znbzfI4EsvlLG2YssQrZMDFvcfp+1kPGyWrOtYnHOvwEmwC0Pcqm&#10;RSWFjtMzyTXWrO+x2TSE7y5lcTXvXMNl4ZeYdQe2zvEPNlCYR6njfo0mCvFzjL0Yl6ldaU1dj82l&#10;EfSy43tWPlxNbc4dfXI2ncDflKY8xmFwXixKNGZgstS41Ga8wI7Tje+tpv5bDkUhZYX+EJ9vbiI7&#10;jp90Nu+E3GWx2VL1Whxoo5VFvb0WH7GnteAxC0mNLUW8AFmJpkVtK2tnsZRxjIiXghnqF5pTDf61&#10;Ba/hh7BesogM46fIjqO/ImXvAnbQWMYSz7rCsw4g0ybQjQ9UYL9rHJdnE5O+nz4bny1r4yZjz99P&#10;nOq3muvbejF4XX/LPTSmyDOWuy+cgQ70k/HHmFeOLipnLyrQP+p9KcvF5xXoZRP+NkvtZe8t2jfP&#10;kR1DvtkTqXpDH+AfKV/6bvWz4HSLR02cGjvYTJ7jexlLk0ltH89wAFmY+t5a2qKgK5hWVC+8spYG&#10;XsC4oyytyKkzEXApytYAmg4qLxsc1t4MQY7g5Hk9afCeydTA31iBY7BRoCTdltUDmwZGvnC/7mPz&#10;bIOPLD+KPGZRoqikCq1HqTkMXEGMOQSALlvo7SrZr0IA3AmeNABSGQo+y3AKDa4ZdBfQGZCs56Aa&#10;zOngADbcMROddUEHyWXi1EHb1ThP1SycVUvyv2/j70v4WRx4FtZAizSejTgzxY8shHPjnIBjdn1h&#10;UFpQ2M0obmeTVHNJRWPi1Ir5LJtpFWEzitPDZtXZAI7IxmtLaRoQoKM8iaDZdSqYcHC+s9y2YQAN&#10;DhrEq1BgEKYINiGABjn9d6WJpxi63JFGH5lLsx8eCZrGhpdWUrnPoiHE6DlDoP8Z/g1glV7LjtvN&#10;assdrK97pAGzAyWCG4M1AR4q+F3XPAwLshH7zIEySFOLUYlKfA8eIGQn77VDBw9Dr9FruGwwjby0&#10;GDRN9Sjcpsfno6KpCVnSGAiYNGhRBQSorOadd7vPszi9Bn3tBkBIdcJU/u1PzafOd9ZinorVqVV8&#10;ZgAvPktHTqoMq71M6ljxreNqda+BXiv0K+xQQvlZEd/IszdwAJV3aSTtwKtCcTgHxntHtwyKfdMR&#10;9QrKV3/GZ0by1GoZnFfnwXTxbsqAwXSdJjuZDOSWst577VhibStwPCMpcw1rxN6Z+NfpCwpZHWw+&#10;W/AT3Tvsa/yMd7AaZ/LJ+ehUbjqN4scQ5G84FJ1uzt0wSaA8mBhynSx8aMJAT7xzThp/dSN13Y3c&#10;IYtFyKGAS0fdM7tLUMHfb2evrBCyQi2jg8T/29UnJaoyVrfcmmoM3qKodGyknzBp4+wgW/4NsETV&#10;Ek7XgXdWUzNgRtqEZsBTBTLv3FrlysuEqUESq8ubj3SmvPJrcLjfgGZ1ar/qYAToBl/CcLy/Gp06&#10;Xcj1CQDz+vdxMnE6JwBjgusIQmNYPDsaG2kMrH45+j7G5ynABaBLB9LqdJMbznvMAS7sfK1AeRo0&#10;CtpDL9az8+axlEf2MgM1KXOK/UHuG9CDVt8KnuqkMkBe3DvnIAisDdYdRN9MXjmTDrDmXXdMBqWK&#10;Tq/dS5WsRQVnWmd3ECU/idMx98oihoWzz9lovXwodOle1l/qWQex1y60pGbu0X4rjg+ApZV9LrqK&#10;9XbdeNaRJ2bTymdrafj7a6kbACllr061CaYMMrLMZz/zOxenf/tf/yj9m7/89+mD//Pn6dSPzk+t&#10;gk2ew7maVn+P3TcZNDjHP11LZ/1oLV3+D06mb/3+dUG7c/OvbkhX/O6lae7MvJKD3MN5JSbbTAJZ&#10;mb+H53JeiZQiez2L6HqrMDtwQqzCM7Am3bKJU+eVnIvzcw6O56nPVtPGpxtRiLM5xH/y4an03h9+&#10;N02/cToooyvRv84sEdRa4aeOLrp9Ku3i86VflHIpgmHsTdu5XWnu5bXU9+xyFPgMP78Ulfn+TezR&#10;qYITFBWjOs9+j53qAKQVqQ+RaROnBt68trN3Oj3VnNcce+iZlWLK6iw7gAy+OH8j5pWoV9gXqXcj&#10;Ecd5kk5ex8eOWQMyGe2iCQfOlQGLUnS6VfdZALBgUzqKKs+9INiECWfYBNwhPs9Ozr2cd4N1zuXW&#10;GTQwIwjcnFeik1SKXKovBMKVB2rSIICljbXIYx/bebb8beNpGSd24S3WiZ93Y7MMvpg4Ndmdx7lr&#10;uKtQrRWzltjXzXklXejTqecBCJzLYT7r7I9OpL7X1lINzkKG37M6NZKZvLtJjKDT8IwAvqq06Tx3&#10;EesR74Yu1460AoqXPivMK6nG8Sjn8yuRr0r2UNpzOzULRShjkWQzSLldB4jPt3JUp1Vq8ire1aCg&#10;To4UHPtwmGNeCaA4gpLhjB4IB7QOWTE50Io+3Hc/+8hn7UTnqatNvEm7M8kZcc6nlNTdJnI2E6fg&#10;hp23Tqb96DK7Xu3uttJYKjjvn8Vx8d10Yg3eScUyKPMD76FTZ1IuqkexTzqlUjlJ89eAzbDbMuaV&#10;oP91oEwkOV/9q3klyE8znxkMALzHfuUBHBAJSwBoOEGurd2nBqYBetFtBcjdLPSxKjVodw7nU/sd&#10;E2mId7OzQ5q3mFfCWupcSR/a9LgV2Ctp791gNNbUWcEGD4IKE52qDdQ+RTAMwB2dKTpZBl6RQZNM&#10;Taz92t1L6YKXTqblJ63EX42uXeky7dLSqbVAR9wSlbHovml+99j3zknDrH0tMrfvofkorrDjphJb&#10;I7WVyTdnXWzOKylmb2MmN7/jc5ad1RPzLMNmoZekOFI27Yiz4M8COGdym1ztfGgm9SJ79U8UcJFV&#10;whXIv/bKjuI9fL6UO9VcViYL6muxxwasK3syqQ47r5xqj444r8QK0A2cRGRu4o3FdNYXazH3Sgdo&#10;CvvkvJLo2uLfziuxCjtod3A27C7rPJ81xpZGRbD7Od1QmFcylovgSx12K9gR+L6ee3dja3ouwEYf&#10;zkWAxM43g8d2mzUi65vzSqymdv5o0I2xhzVWj+IERQIG+ckaVMcxqF5vT4dwgGRAmeL6n+aV8Hwd&#10;V4PV2Vf1qGudWWoJB8IEv/cScwUlN1+/mlfC80gHJB30bjCDs2g355Xs92zyezquuWuH0duL0eFu&#10;QaIFltJ/Zdi/6Aw0GCU+RF86r6T8Zs6fOpbPzIIrGlYLwZDAIci/cz11giz8yvJeOj6bFJaejZhX&#10;wvt75uysMUDcw/3FHJPs0zq26gQ20cBIKfhOFhCprSyikrbfAEsTn9+DI9rKPlQgKxZhtUTidCzt&#10;13lGjhyRkOFnZZwVg3X5kx2p7/qR1Au+yXH2HeVgsEGWHD+jmL9zXIL0YmWsgV3t6mu7UypuOJz2&#10;oM8tWLQrqFybsdocXe6eOfWdWLIWvVDPv53DqhOqAy9Wbb+kP7VK1WviFFzhe2tnLNKLv+dzHWvS&#10;f+lAOuf1hXTqveWgjj3wwnJ0nHbiP/RgN1o5I6044Y7jEEcYVJdO3cSpSUKpgu24k9bOmbYWUrh2&#10;BgJNHko3G5RgOs/IjjNmnRW7DqZZAW/YoT2OHp42cXonZ94KaeTMBL17LM2yexjUy/hmMQOUPY7x&#10;Ia7BTFPSyRWvmzitXQdfsScGLk0ytmDn6nWu0S1SzOvLbXacyhhjgaGjVQyO2nEqLb/rbbBm66Xo&#10;Ht7Jbg191xjngMw38jsN7E2jGMFkFP+20KKJc1cjpuSMqqelKrNjVee/CXw5+dxCVGeLB6W2cn7c&#10;5IvY2acX0gw2ZOCOcXQO+tuCKNdLSi70eh02I4qxtBWcAwtbxKaFYF9zyJpJ8PyFfVFgpsNfh37u&#10;RHc03TQW+sTOMfWJozOsmI9EL/o7qsHRkQbU6vn31KPT0QHkmAnxtTpLzP33C0HUgZNgvrWPV9JZ&#10;P15N3Y+BGfjZwger6eAr6Db0ZNft4G5nL55JnOb47GYLHNDNJjQreBZZMmKcDFc5vkMjdtKribNy&#10;AKyQuZHf8ywbxMBPLWZ9ZaQyoClTgMFlGWOys8gguq6cPbHII7pPrxqOLgJ9HQujo+iM+1a5juyX&#10;8iGmrUYuTBCMvbiKD3VuavvWTKrBRtVw5tV9Zci1SSPnudehl/LIlj6ZPkQHZ2McP7WLsxZFTbxj&#10;+IueNfajmvMRlHXYY5M4+oDKl/c2YFeJLtiBT7wLPO08uGJkRGauneD+UjBPC1ikCxsdHbTacz/b&#10;e2D7g7kImd/0V/V9TNJacGDyvUqsgGzYhVP59YHwOywm0hfOo0fEEpWcnQp+rg8avjPvUHsU3Y59&#10;VBebhBAbWzSp722BfFAkPrWU2t5cS13stTbHGf367jXoAqkBpeOzQ7tSvMGaiRMjmO1XPssiEjta&#10;WvGjpcy3u30MeWqy0wTbUcF+yTIh3WmNMQ30aMytBC+ZEMle0FeITWBLDHqLPYPxhbOZMfiLHZVN&#10;SexorMOkQHTK4wMbCzEmUsreHXh2Ef8V3MwlW1AZz5V7CUz4GrLwwUaaBMvJNGRcyb31HJvoiGAs&#10;99RfrriAPUMena3nXLut6hj9CfZzBL3m2fGMTzy3mDY49yMPzwYNs7Ehi3DsLDNBYpxIfLaH5zWm&#10;FKMxWCMTpMbjjppAuLPw/3senE9N7EEXOL+8q3B21bUyOhhw3MpaGPA3eVlzoju6coo4CyZVjIWZ&#10;TMnwnL3KNrrEIp94R3Ct9PoWKBlbM1Bs0bG2u5Jzpf8j1b4dc8aJLAqRhtRu7F3gZfVLUGVjVyqQ&#10;oz2cPRPJOTC447D0pYqw+SbPI7aATHkGjTFYcG3Bovsw/CDYyrgTa+8+G5uK2COXMRR1n8WZtWBM&#10;aUUtDB14bjnNvsoaXVDwEyO2yfOWskcWYMoCtg3/wiSbDBgxY1J8cuUoOOiy9P1/8nY6/e7RsMsN&#10;yOU5n62nc8AFjp7ZwJ8V2y2eSZw6k86k6Qh625hndGoi3/oZGbs/OTuymDhuovLb0+nY48fSLLi4&#10;F53Wj3+98vlaOvaxidOr0rW/uCHd+fs3pit+diKSpmLLIx+CS56ZiziPfrYxBYuxF949P33wr36d&#10;/uN//4v0Z3/5J+mdP7g+bby2yD0mo/in+7WVuHrfXUuTPP/a+0up/rbDEadT5h230/bmauBR7U0t&#10;WMV5oVtvnEi7HaPDM28Dg2xhXd2rVuRr6tn5YCBY+2iVNVlLp39+fvrWH3wrXfk7V6cLf3I52Gkt&#10;Tf1gPfVwT2eqn/3skXTw3rUYP2DhqZ9jItkCCM9+6ICbJsLfm3hxMU28tBS2xm5e7aHrK2uVa3/+&#10;D1j3D9ei4LPjOxPp7V/emB7/5Uup8o6V8LvdQ5mmdrOfFkoFVar3uBqciK416W5CJ7vakg5/ezyN&#10;Ih/9rKPUzq08TyW/L4aNxCm/F80pyJy2P4oy+HfLNweDHUW66Yg9skZSe1o4HpS9XPode3kfE/S1&#10;lw2mMn8XWStFb1dYHMtniUWqsHMm07R/dqFawGtBmh2znj3xjJ3ddqLm2NMK7JvNB857tLlBPyEr&#10;3uO5jL+PKnucve38v36tjIoyDJTzeVnwug0bdp+Lvy0gytj1OIhPhD3NLTZHzM4mG5t3irmPSc95&#10;/NgOzqB6sRkdZJenhaayQ1RyZuu47Dy1YUA2D9k6Wu+ZTnNPIyevocdl0HhlKY2DF3peWIrOe9mb&#10;1MX69Ns4i3YFRiE8OsWEpP6CMWQ73rVvtbynXZYr3zuaht5dT+2vrKTMs8txDrLoQ1ndTO7azScL&#10;n7Ft7dxu3tVu+m08q7F0aaerT7FuJoGwlxZVxwxNfKRa7u9MS1mDjKVa/KuNEV/nrzqYSriX+ywl&#10;eQV/JwtCn8W32inWRwYx5yrbdSqbmbO0oykJ+TaJ49iOIv5djE6OjlNwoYlTx9w4bi8HtlEfNLy4&#10;HDFyGa8caaed1eZKab+fy87O7C34G2AJbbTU/xYslpk7GcVe816Na2D/9ZZUz34bEzZ2aAFZxLTB&#10;oVG4KMMEuOArvKDNGOb/LLTC7hco/sENkw0xykkaexOnFnht5/NKwMDKSMWTS3EOLC5x5I3nWYwb&#10;xX3icZ7D2FblGL6izWzKv5hFXGKCluvQPVNpCB1rgX8dsmDSL8+aRbGsOQ/WW/vieEab68R2B549&#10;mibfPpVGlMnT+FuszXb23uSYBa4lYkPX/6rR8EOMyTlyJ8Ydcl6i+NciCc85uDq30R7jIUzW2rDm&#10;mLAqbFb4GfjljoZq5Tx0IXt53rOFs6KfUMK5LEVvFt+KD8fZc154JefZ8YmNrHEda2ni1ILdOs6Y&#10;8eweMNM4fubyR2tp8Mn5NI7OPvnFappH39k0NIkuNlG6WXBt4lQmKOMEa+jeY+BqGRUzBwpFwCZl&#10;xe42B2WQ+WIwaQ3P4Wz6BrBOI3a47VsTqU08NIDs23WNHDsHV5/WuJgsReo57ap2XBylbRXz1q+0&#10;hi8ViVP9EHRGHT+bAu+ps0c443bEqqulrF8+M++0n/Nh7M2CdvGfI4jEofpDOdbWcSU2BTTpN/G1&#10;kXPneJ8GLuMWUqeL10t4nm3fOJiKeCbxXhWXMQP90hyY2QYUC89KuarRQXvQyebNTKSXcX5ko83j&#10;90jZbtNXBTJWy1mJQmrkvrKf87jaFnpfTJGdAqezru59JM75nRjvw3mwoEz/dT/P369eA4dtMSAt&#10;JatV1XMc3IMcYoPlvRgWZ74ZoDFbv2mAzCT71QNiUDrHAvTcciiqggyoyvVvN6MCvfX2qaA9dJac&#10;HVK2nZv9rUHgdmLArfoq5kBI7eTn5r4BOEMhW5GzD+F3mG8lL25QParbTXTxLEUXYYAAFILPYhSk&#10;WWqVr06k4C/PwXXeTjt/l/8O90apGoy3IkcahAr+XXl+f1T4a3jDsPC7Dg42KOiilbRVsaEYVGly&#10;UJLS+jh8V0cyqGj5mcDVbkpnmu3jMFnNLPjN8n0j7yGdQY7Lr51s7sSzC2kEkDDIWlmVO/XeahiW&#10;MtbHNn+7Ca3eKONznGli4N0uHjs+nakhP7dOmFWhOdZi9N5pDuLR1PzqaqoB7O9D0Rk8lF5YWsUu&#10;AKW0GSbPDHLsxLAYgDSRJfe3HcAKWvU0jn4/TjNgswbBdc0dtuz+6ugZCAsQYuUUDpIgu9MAE/u5&#10;lc/SEJVz1QHCh19YjKqz3KM8w6PzYYClA5T/XVChYdGJMbFntZJt1HaGmgBwTkoEZOdRBhutqZ73&#10;63h/PeUBxPLtN/Jugl+pRHTkdOqiVV+wCogORzASoFz8fWYVeUHwpV7Ic1n9LxDX6bIjpRLlEc4u&#10;vyP1kXS9m92mcbjsOFXZa1S4wgjhvFZvdKRulGEr72dX0Q6DSAZV2J8MhkBKEuXfSnc52O2wqzRI&#10;sXEGzNs5FA5uHuXNmuNw+tzhcGNUeq8YTAdxrlqQA5N80rVkWbsmFKF0BhGwBGhY2SEdnHQIvffN&#10;p+l3zk5jz62kRn5PGgErhaSiMVjp+ZX207mZVlmqKJ3xIcVQUA15Dnn+SmTeOUsGbBpQwiaZ3DOD&#10;RgbyQwG7Nr2szdXDaRDD34SsNaKoOh/CwCPrWZ6xivvbmRddExgV5361oKgaMah2N1eqwHoyqfXi&#10;/pilaYeDdG2TH6yluXcB3z9eDereYRzPgxgVjYvGxMoc6XGi4v1MYNpqxbEHcNo0zjybHUYG0w0s&#10;OINF42nVrIlTqfGsvm/kGTuuwgG2KhtjVHqyOwx1FAVwtqxsFkgZjDVAJ7CT7kGjMsI7TV09lwYB&#10;wL3fnojOIKvwdJSrkfV9fBVwSoVjsnT+5cW0ht5YxFh2Xj4Yxsr1rzmBAWc9nSnbzF523j6eer41&#10;no4/fyxlbsKh5MyWog86ARlrOBGTn66nftaoF8en7qXlKESQ130aB+7hn5yd/vQ//yr9+7/+D+lH&#10;/+4fpfO+vCTodstw/LcDvNQB/dJDSEnIdc4X6+nrPz2Zbvv1Ven0b25Jp395On3zty/DoVuPeSUH&#10;316NgfUmlEwmSuMqFYJJ2CoTDsj45rwS54IewlmTjmr9veV0/MOCo+nXc5xXgjNo16mUup59HYqJ&#10;h6fSD//46XT8k4dx2nCmAV4GBCvQczrixeghQZSFNyYtN+eV2AnQfKItLT6/mg68wFqw3kOAkk5A&#10;WFDA6fRo/D1n/r7nzv3jarJbS5uGLo6ZSwB4qTeshtzJZeVSHjneh23aeym24zj3ut//R9f4fNzb&#10;jrvySzkLnPPohrwe+8O5skrec6UD5NzK6P5CbxZhpyoA8g3YhGrWzjmSu9mLCs5jJJ04+8qcCapJ&#10;9rOWM+u8jgyfE/NKODsGbQWTQdcLOJIlQYdIIFqB7irvrU5dVw4HJW/+9KHUhN6sBzQsYcvn3sCh&#10;xQ5IbbM549SCFztFpdyx0Mfik0ic8nx25kgtecnHJ9Jln56TZtmztQ+PpibsS4mJLW086+S767A5&#10;T3Kf9lnbxDO6hyaPTfQ6hzW6EJD3Vu63+tnR1Gri9LXVVMnzOCvD6kW7olvYwzqAqfPEpPp1DSyI&#10;cm5PVHOzB1KNWHThzEkrLks5zwaBBMbqRM+VQTcdUr8PYIjNauBcGWjyc6TnKkXG7BYYenA6TeEE&#10;OY/HylsdoKYXllMZ30sTvTmvxK92wm4D2EtB6ppbdOW8EhMs6ok+bHv/e2sp9/xyzMoq4XxYlWkg&#10;aAfrJQ3nXq4mbIYVrtGFoi5cAIOAwUrtIAacOa+kDfltRn7sSjdxKlOA+sK1jGCoRUbcu1ZbdyYx&#10;ZKLIzq6wnzonOJ4VQzhFYwBWdIo6tg2bFQVL7I+deRnBNvJQybM2PraUdt+LE4Q86yDpqBhEqMZu&#10;ioki+IudqcZmxrwSbSH2ywCp3W7jt0yns18+mqbYwwPYnwPoDSmaLLzTCdKhNchoR2LQxHCPpXfP&#10;SyvvnIUtnU/1/F0Rdtz1tpPADptyzr9Ui8662MY+6wgbZKjA4bUL2y7wagB6JE5X+EwcWZ1NHfN9&#10;rFkE21gfkypS7XY9go1CT5U+thhz9OwCNnEi6LZS1QCFyXjn71mE4VxLKzpjXkl3JjVwb1k8RtDr&#10;yx+upolnCvNK6q48mFY+WkrHP8URsvrSGYB/b16JiVPtlYU+Jk/tVph9ZTG1Hmn/u3klOvWuM7Jd&#10;eQz9YZcY9ilmcmu/2KtIYB3piI4ei6Dq2UMdRhOneYt8WNuggecc5s7viYKFqKafbSrMK8HuxkxV&#10;8Q62txF7p86ew35IJawTZMHLkfd5P2xqx02HInGq3RMPWqEZSV7x0DHuxZm3kl78YCdcdJ3imNnl&#10;ajJ5pwEMsKvzSkxA7UY3BDUO8i6F/xA2vwUnyE5TKbHFGo72kKLXLmADqhXoKNkEDPDpBO1HxzvT&#10;Kb+AHOI8RpUoe1yzhCPIfkcnnk4f58F5mIXEqYWQYBYTD1aPss6lYM3O57HN2LpDOqgfY6c+X0t9&#10;j86kSt45u8i5ls6W82hwxYSk9Ja914+k9juw9+yHyWyp9KWQLmOPpOptZI9kjbDAwA5QuxJ7sPkW&#10;E1o00SQ+R+6qeJ+Yt8jnKHPVyJ7z0KS4G0D/mDw1cV7CmZE6OGh5uUxG1tthynuIJ6sXm8KGmLxs&#10;4H52dNvZIFV31zfAVmDxHvBCzS1jXyVODWo4J8nqeqkvuy/oSSdfX4gZpybJhvkbO00ttpEmsuue&#10;6ZjraPAoAupcdsTpS5nsF1u7Vs3fHIyRKdGBzr99JrvepKN2rr1UvSZPdfZ7bxpNG5+tpcVP1gL3&#10;GYya+Wgt5e/kLKJXIuGKHttMnJogcj8jccqeVoMl9UvV8xYGRDCBn3tW3X+TcjH3i+cxcaqd2yV+&#10;Qa4srDCoW4letnJZlqAa9q2NdXemq8xDFt0YsHeEgH5oGWfKblNnL9lR3YmvOnvfJBhwNBIrJlAt&#10;HqhHJ9n1LwtEzAfCBym7BPvEZ7WBdedfWkgbnK1l9MHq+ytp5XurgREPPLWQJg1IPDbD2uFncUaz&#10;fIZfDVwENZ84hneu8Rzpk/GcdooFTbNyyvfVF6Ibz8W+aCM5q23cuxl/W/ouZ5iZ2BALS0deyrsY&#10;jNOmipkrOSO1PPPIHYdDF0S1u/qLS8wt9haDmzQd5t8HwZeL3yvMOZ0H902B18c5T33Ieie4s+O6&#10;kcD4Yn0TuQ2sS8tiSyQdDWToFxThIxi8dnSAvkPbg/g9nI/GxxbSgbfXUj22yyCR+14zir3kfDvG&#10;J/xIdIbUprUj6DSLZPFdLPiJQlG/ghdk7NB26gdYoCDNanRYchWhz014WTjjnL8RZH36rbPSwKPL&#10;oUssoIziG/cPe1TN3+uD1XHepWfL8299tIGHZtLADfhRyG0ENvXjOGP6drXIZswj5bypn+3+c+ak&#10;SUHjIgaBpIkzKF/DObMoyGLuHeyROtHEaTd6wwB+FfbcAGScC2QiCkDOBHm+CoQe5t76rKy3Z6gS&#10;/GMgvcZ34F3yrEvec8/PM+x1ZqEZvYLcgBvCd9bPRc4MiOpbO4PSIK74y8IxfQG7bCxmbnsX3/y7&#10;86GX7DhXr1YbmNenssCW+0pHW3v7RKEjkz2z2G6HgS2DpvqN6Hbnv/eBMw8hT3aaGED3MgBq4LgD&#10;uy3VpsFmYxDKfA67E9TkrKVFc7KOVHM/z2IECrGR+9DHBrENppYg7yYfjIEYC9nOZ7cja8a5jJUY&#10;M6l9dCEVsd4ZsK4xlVlw7yTPJtuAXfqRtBarsT/SZdeAISNGw70rsQMmTY3h2E1nJ5rjMYLRABxw&#10;kPc7aNwHm9Nz78xXsSGLhiy8NWZkPEuWjT3Ior6XsSWLV5t5NgtYLGppvm08gqQZMRP/14ROMlbl&#10;/hv/2A82sgnAZgATSlGkfVZPdMk6okL/xFhYJFW/NZ26WY8G1s/iIGNndestMSrHBIyJEm1SzTVg&#10;cWx4he/q7/HVxLZxoiLefR9YxJhdGc+e1/agC6uwrxZ3it1i7ifvJ461O1McLF3vNt7bGKEdtFHI&#10;j1wUoZNlfem/AxsP7tB/M9aYZd03Y4/RgcrPS3kGO4ZcG/3AQf5u1kT4iULRi2fcoKsF4dIA6/PZ&#10;xeyILvGJ46jK2UOpU5devSq99pt70pFn8P2Qm0n8FNmSzvq44MeaMHX97cQ3UGwHsR03beDW3ex3&#10;yPZNE2k/vkQZeNqCr32sX4a9dPyDbFLS9PfiIwxi59YjcXp2uuy3r07X//KmdOdvrk2XfLmRjuEv&#10;r38kJfBqGnsO35t103cwmWzR6/IHV6af/ts/Sf/1f/xl+g9/8Y/SC7/8ZlrEpuzmPpXIaucbq6n7&#10;dXzjD9bTHL781MsLgVWCKQJ/reiJxTSMrbXTc+y5xVSMntly3eG094bxVAX2N8G1xWSI/j7v1o4v&#10;6Yz2mHMK5pVG+JrfOpXu/Ie3p6t+59p08c+uShsfcy9+3vP+WmrDt2vDZ67mXmW8fxW61U7zHey3&#10;tNUmzE20GHvUvz+I/jDJtvDa0lfru8jXFWzjWR9xfR/7wmeLnarYvzt/eE568pePpNr7NgozRD33&#10;yKFF1/uQ6+28qx1hjnsJGeCKmN9qSxq65mCa4lxr4y2Qkk3Qwlg76Wws2EzIK2cR3/YrVxP/P/T0&#10;QhRc7nAuOvstLe82nscxMhZJ2MhRwppZ6K3/Wsb3xsF3y4pjjA/7bNzRGLKdvRYHO8JCZh3PUZVY&#10;irNlot9RJOIoWRwquIfz5W1yyHIexG0WylmolUeuD3L/ne4r7y4t927ObYU6gc9Tt7sGxny3oLMs&#10;PCzXzwQjWUxqgWYUAqFHTEDIhDX82Gw0K1iI3oS8hQ7CLtpRuZ99zPCedeiEes6qeit0mHYKDG/c&#10;wL2U3eiQsS/8nENvFWhO9/H7+s92h5rolHHGmZle+u/VPJuFeZE4Rc9aANwM5lp790g6+A525pWV&#10;VAImLeWzLEBUHtTZB9mXKu0L+k0fU2ZJdZeFiMqYDSye8cCF6PB6cwyef/dc/4n1iTgq+kTqY22M&#10;sZiWbx6I4gn9URPSlaxvJc/XdWchcSrjpAxmbdgL7VgGWxJU48YrkPti3jPPWlk0ZKGUhWOZWeyX&#10;MRHeTb+/Grxsc4O2poF1lsHSfVAPbuGc6MsWs7529JpAr5a9AhsdsQPkoOo42MQiO7CGNr0RH9DC&#10;ofCDONd2V1okadI04uszDUH3L3vHJmYwMRTU/2JzmTL4vcwkWP7GQwWmH/bdzkqLLuxKdO08xxZz&#10;yKRmYnXLbehtsFQUq3BupHKPzxS3gsUt7HNPK1h/Z6rXgW/HTDrrz/LZtWIyzquJU/WduQ9ZsWSS&#10;qD+OLudz8/x7/LWTafKVY2nwkblI4JrAdFyTReDia5PwMvcYO4yCCq6ICYJ9tBfGqCwGt2ElA5bM&#10;4UtLh+woOvGWv++Yl4zxFJNo+M12OPa8DC5Br8u8FwwM7EUte1yKzrXw1UaKSs58A+e2GT++nj2K&#10;jlP8kdrpxtSNHrXoxSKq8Q/W0gw67sgn2JVPV9MEvqcdraNcYuvNGPckGNvO0wX8BHXvynurqRU9&#10;pj9rx6lFcrIqZjjPst4ZXw82GdbRQt4869MOVm3E/3Deu3NrbUCUQcpZv5uJ02iI43OdcWrcQN0n&#10;1hS7+ncy32TxIxwXkke25pD9kWcL5y4ohD9AV6OvV3lOYwcj905GJ6n61PWU1cSYgf6Q95WRJxKm&#10;oVd709Q9k2nsdsci4bez3zZyyY5ScsFAJL/L+Zn4ywLU+muG8UsXo7nDYg2LOPZzXvTd7CzXt7NI&#10;x8LrRmxQ7vRYKvWzWJPqK8Al+AlV/ayfifH+gp8YMSLkoWYifyZxWoileT7KO8BUng9xH+tQwlod&#10;QL9NYMO3WCUQFHccvBEcwaGXllMvB8MKN/mfTbbEXEh/B/ASAWkNUfzb5GlXarn6YHQ3CkC3Y1ii&#10;EwkBtjJHodzH4bf7rdzAMS9YxYvZfWQguNjDbXUyAmAVTQ3/Z1fcHoTfriwPgMHYWhzCqAjhnla+&#10;1aHImu+Zii4BqUfseolnEvwhELastyIo2W+zuLyDnUwlKEAD8wL6ajamEqVTCQg0cbqdTdqD8Dhv&#10;0yCLYLR+oSWSdeVSr6KEM9zLgNcBK+VZI+llWjA6zo2TjrgMJVuDwpP6R4OkUbEyx2pCjUsfingc&#10;gzIEgB7HOM1wiKZwoutxFJ13YpWMSbZS1s0ZLK5HVFPybNJRlFlJPMHmu5Eoo45bDqfpDzZSGYp3&#10;ywsraRvPZBBUR0QKA5OoPSj0HShzk8cOCLfa0oD0Ng6XDoWCViV9Ul91yhlwMpnEPaODx+oEnUee&#10;IxKnyIgKX3Ddexf7hBKxkk1qCeeg5rhs5bbiWLCvspE+rxEDHFQNvF8MzOYdTarZ4SRdWTUGXkcv&#10;jIpVMbMIMUBHwZf+Q+Wls+Zn6UzuwbDofGlgnJWw955ZwALGkMOpsg7aAdbHmVx+rjMBcjhcefZa&#10;IOXMIZPHVnjpgAavO18NKhqAcf+jQwEFGvQIBgr5/5rJwu+WbZhQwblnfe2SsBJZpWRVsPQSdu7Y&#10;VWs3V+UjgEXkWboYKdcEZBrmqF5FqdShTKzUNQAdgGG6IQ3cMhYGulkFyFXLeqmoGzDMDShtaaOC&#10;FvhER3QMePgPPXcsLb5yMo1xBg24laNMBexlBsG5p2fDAfquvcFnk1Hbeeb9nEEpM1QeftWwqKTq&#10;UBR2pZmgttMnEun8XxajahBDCq789aOp7+21Qvc1Tn/XQ7OpGoXmHNUIJnKvLOe4hvNmVVHzEufJ&#10;wKWJUw1AV1V0yLU+txyJkwOA/pkP19I5X66ls77gexSysjT0MobltULnqZU5E/zMyneDOjoxDs4e&#10;vPVQdNLIU17WXhU85eVHO4Key3lKArUqZDXjv1mXDs5mM4bAoLWB9/LjhaoblbRFCdG1juxrSCJx&#10;qg7y/dF3BzkjU9fOpQGcjS6MUwdnyI5CZxhKt5Hh/LXhyB3iuWdfXkxLLy6mDWdGvbaYOgBkzlLQ&#10;SBlEMRFdO9MUg8rtOD1w91Sae2E1qlXtNtRJzgIoFt/CscDZOvDBaurBADvDRL3qXD6LFb79+dH0&#10;L//Tj9N//pv/mH71Z/8iXfizmyNgWoYDLr2u9Hodtx+OStbjm4nTnxxPp39xaTr9m9Ppml9cx78v&#10;TatfHIl5JaM4/K3odHWW1TutXCZppe6SMnufgMnEKfp9N87WKDpxnL2RtuHY91bSOpfzro5+fzWd&#10;xBk8H5Bw4pO1tA/5sHv50ANT6fN//N10409fSEW3zKY9ONheu8449yY+ytCJBm72C8qUYe0NX6Wl&#10;nEHnHnql4ARJ0ZR5FCcI5z2qpTgXBrwM5kvxazLV5KnUlt3YjAqAzE7exUSaCdM97J0VwtHBjk4y&#10;aLSDddfmtbC/WzjPOzgrVo1KiycQr7zhULAq+C4GY6QMKkEPFnPGMud5htriLFmsY/eodFxSNO7U&#10;sKt7eB4DTXU4Qc7SklpqXNvIvls0JOOCzo9Bap2ocn5fp2CbupuvMcPEJBmGXSDQBcDoZk3sajWY&#10;IIXIIg7M/BvrEVSw4k3qHW1VMc/hGZB61Hl9UmVa+d6EvrLY49ADM+kCztY5OD5zyO4cXw1mWEi1&#10;W9odZGDLLbw7612BzDpvymCKszENKMWsFZ0TA+e8n2tRx/k78umR1A3oaMaxd16JRUnOmzQ41I6s&#10;tQKmBcR25Ib95z3t5AqqNeRMehQ7KKUpyalDWUfXO+aVoLtMQGelKvQcc8asHHUulvSHOlzut1XK&#10;VciTQa/h+6cicdrOfds5szpD6qLoXMS2GMzZzX7kkZc93FvbJY192CqdGJ6hwoDhcnNqe2Q2HXwf&#10;XYitillZOFRW8dpxqmyVs64Wljnj1LnwFj/ZFRbzSrCt0YGMzq1fcV5JR2rkXXTopXYvRg9U8o7a&#10;iaDf0wnSwcQmmRQqJBUA0vx9VJVqqwyE8pzOMNMB72CN7dwrQcZ0kE12NYAfivl5kUFbZKZITMY7&#10;2l0grvMM1fBuziUxGWuyutZqUh0/nsXEvQwYspWsP4l+egpMdNNYUB3mWDcDrSay67HNpVyeTZMR&#10;BqSloF356ALk82jq5b5NyKTsDaXsfw34roqzWmvQgPMV3daXDYdTpOMWTBw63NpzMKkAv34Fpw35&#10;lMlEZ7fySjCeNL6sjQDYjtP+B6ZDd4qPpEQt4Z6lYlN0qNjNDhWZEYKFgbPXJF0U753B6ZX6z8Sg&#10;DpDjCObRbbNvLKXG83tSx21j6eRnK2kDPWegdIazIyPCLBhvDufHpKldqBb6SNNroY+UnY04Zs4r&#10;iVkiOLU6ria6pfGSot2k6WaiQxzQh+5qMAmKY2ZwwCC469mAPtTRCfzLGmdwFpx5HoUm/E69dDlW&#10;j+LA2EFbg/xEB+6th6P71fmKJk/Xea7j3ytUuG7g3B349hnaHbBBHbJYj8xHQgiZqkAuLd5wXIBV&#10;ztLvyOjhZQVpvToSud3J1x3Ik/SBMQICmbJQoAJ9EPTR981GB7yd+HvYOztc9iKjziqRUryS/4vg&#10;uolG3suERQPYIj/TGDbehLbOZK3dsHx2UPUug+vOnImvaHfAcwYvpCqTBnYfDqW0ds4rGXVfPlpN&#10;p8AcI8/MpQp0bdDfcrYtvHCNG/ns5pMdqetGcAZ604Im2StyyI10UBl0Vi3fm9y20rV2rTmcU89G&#10;NzrJuaE5cHAt7yI9ZzWyrYOb413ca/WjfoM4qg8c5XypPO8cdGbgEXVoFZc0uHU8m4kYbZEFFJ51&#10;EyGR6MGfE4tbTNcF1pCq12BqBXttsrXO3wdnqiccu2HytO3cznTk1YV0/N2C4+6sZvfGQI7YzkRW&#10;C+9lAsYAVTHy6TwxK/ztOhdb14HXm3FOLXKtNJGnn8ClLvL8mDjLjIqj0Uc87wB4be3TtbQAJnBO&#10;/rBn5aO11IQjXcZn2tVvolUHN7pJdXa9wHcGNuqW0EXInnjewk+DQRY62oFvIVqWZ7P4Rqyb5dmt&#10;TrZAwsIlE2V2AqlvpOw1OW/AylmKFnnuY/8D+6GHY6QFsl+Ev1iM7bBbP4+tHeXMf+3lhbQA/pCp&#10;xBm/njfPRMwc4qypj7OeGeQ+h35vxYedfWkxHXl/Ja29ucQ5KwSK/ZmB2cNgqEOcRf3xmgO8o3+P&#10;fc+yX5E45fM935G04d2juxw7J1aN7mZlhGcrPRuZcb3Btspt53cmo2BQ7BsYmL3LgmHDP0BHqj/F&#10;zJGcRC/0XT1UCF6DrTeLPsTcgb3B4KPoUDG5etDg6InPwHc/WWP/1oNutQ3ZaZFJwnmdYPxIaPM8&#10;DZy95oWmYJYyyaVvoI9gh5eXCWyTWY4KsFii9y3k4Y7JVD6Av8D+1h5iHXxvfAb9fouy6zhHdXZd&#10;4LsWkqaF4k8LQUvAD3YR6OvYfRDz4blvBMeRG0eYRLcAn2X3+PAjc2nx5RPp8AsnUj3/50y0Ouyw&#10;85+cv+R5bDRohn8lfrJwooUz3P7tidCVdhdYgKtdtHjXgF8NsmAiNTq8uaf+nvpPFiKp7GVy2c39&#10;d905k7L4u+prfcldrE057yeNbQtYO+ZCW2Cjb2tyUz3OOZKSXF9102eNWcL8jkUidjxHAot9MDBt&#10;UN4i6JwFZegBg0Lad4uhIinoWUW/B8MJWEXfWhwUzGFcu9F7edZIOmtn09sR3ISfGn40usWAsPPb&#10;7WJxzqn6TcxrUZJUoTGGARtuR43xCbt2oiiTvR58qRBsd66zRcFeO68+FMVnnQ/OBLWcsYdInJow&#10;5RxEbAL5NgAuZXwkTrVL/cjbQkvaxjk3luQlU4GFHsaK7E6Sdavz/plUy9o6e1pMYDJyB1+NpRS/&#10;upomPtpIPXdNon9bwl839mInhdSAEZe6iHONrrC4XeprYzfBGgZWreG97TDRn/WrMZ/DvJ+UstI4&#10;GhMyNmSMqJ6vWeydsSOLb/aio8TpxpZMvhprMmDoWdTGRHE9P1NfNRzvilhVFAaN54Pabgc6KxKn&#10;NgKo6y0oYG3sOCnBr4hYmO9w+1TqRM4s9tBWReyMtTWZs4O1kt0qj3/QcDV6nt+JxKUJINZbDG1c&#10;yqISxztYRFmJ/YouUfEs8m736xbvy1rUKkvsRxlyJWWuvqvrZBJqO/JvHMqkmjS3dh+3nx6NpGl0&#10;wIhrvLf6T7zHv/WfisEUFs3HDFjWQ3rwQ4/MoAtbQod63nwWE1H7WFN9apO8MtTEfFowtUWWe5GN&#10;jXcuT3d9cUHqug87B0Y/8dl6OgWes/tz4b3VmEkvblsWK7zGXqKzR9DV0rTqI0QXJe9Tzpm2CMJx&#10;MHtYEwPrjtoQ47SxhxaaH8bOrfC5Gx+dm77x29ek63/v1nTjL7+Zzv5iLW3gL6+ASexEsoO/94n5&#10;tI/P248/YWzhrM/uTH/w5/9X+sv/+6/Tn/7nX6ZHfuv8NPbMQlDwVmGvnQWp33/ww/W09Pl6GmQ9&#10;TB5Y+O765l4Ge2JrHR3RyrnaeiX+5LVj4G7+/qbJtBNfV1aprfoE7MUw9z/03EIwgS3zXEd/sJYu&#10;/PJIuu0PbklX/uLGSJwuvbeRllmrA++upQGwhgknk6a+dzEytFf9xr31wZwTqB9mMepuvjbhW028&#10;uhSJXOnrl1lnbc8cONr7HWOdTJwe5rN3s4ZngWce+K3rUv0jG+FzR8EE+yjmtThmlzqe39txGl/R&#10;Ymv2Xx2h3HZc1JsOY7ekdtYntmPRbjrtQDXy4hUypqxpb7H/gaHRNX0Pz6RO5LJYHwn95Tu45haO&#10;qxfVlXawx1g65CF8Rs7XDj7bEQvSpJqEbbwGDIWc7EDmHJnlWZOlKcP+ZLHl2gcbGExktN+OX4J/&#10;Hd3CnFdtm8VotbPYQRMg+EgDJk55Z8+0BeelnFvPubScGYuUsEkm/rZy7boYLHOiK2xDqSw8YKUW&#10;/DCT8s4WN5nbj0xIy++MU2NYxl1lVaziTEhBa3zes1zrWWedLfww1q0Ok5L9MHp8mD0aZZ0nOTdi&#10;ugPoPmMldpyqd7V3FqdaeGmRpcVtdn7vvpTn1q/W59KW4EdMvLKSut9dTzteWk1b0IfGnbKPYjce&#10;m4/nbgIvWHDleCNj3CaJLWTfzX2kzfVcSuNbOQxGAHtm7VJHd9XoX2oLtYnss3ujjMgi5dVySX/E&#10;AaQP38961rC+xgC7sfNjr63EeLJ6znojzyO7o0yDdmvHjOvrkXfuL4uO8ZQs8qnvYWFVFJPzbo5n&#10;q8FH63l2IfVwZix6l6WjHBkKNjRzKMiZXc1FnJ3935oI+mLxdFCfWqSEvGi3ZQyJ+DbvEt2zyLHJ&#10;PItIY2yA/h7YwcSxRWjihM0riq1NcmL3jW9njM1O4V9cOxLxAuNJFrcFDbQ4SN2PPndd/Hnj44tR&#10;OOA4Fgs5s/gfFjZVz+DH8px1y8jgSnNgIm2oP2vlGQ88MBNsPS1gHhkNohAVG2pMyvEMNd84EL6P&#10;xYB12P62WybT3KtnpZln11MPPpIzVy24i/yU78w5N24go90ebJoxjKCc9/f4ajFYYHN+11i3dLr5&#10;Ix2p5O7Cu8gMV5CHjkIhOli4ivPTLfsEl3qqi7XI8e4W9VbyvOq4wNLiWa5G7t8011ho4AGDRDE7&#10;vrL0+rKq9aB7R9D/Rz5dT+f/dC2toevH0PGDnJWDyLnU6WJsL/Xz342iA4PjlzVY5KYva+IUPCxe&#10;k9GrElmzGNEz5YghWQot1OnSDwV/6n9VjzekfeyResPGN/2FKJLCRlqMqQ41jrZpZ8VWUbyJPHiZ&#10;YG++biTNvLGShrE3o1wWf67ry2AbNt5eSkc/XE1D90yASQqdx/GZyqdxKeULnOiIDDv5nW/adsOh&#10;dA7vf/zJ2dRxBfIDdtC/3wOuCp8Lu+3XGvbE8Tnl6E794gowhPECfbj9fM1wxhz7KCuBjGXSoSu3&#10;jsORPcMigjxfLZ6IxLN7O1AbzQ+R0wx5YM/4+aaf6e/E+RjifLDOYuUy3umgtgq9tiVAKAtlx+nQ&#10;LYfS6AuAO5TSAI5cE0pB5zOSKhohDYvOGgsd33MZWGm67ACGaD6qTIsBMiZOTRxpMO2KCsDCzyoA&#10;wXKk7+flTKoJtkpQngYDajhcOv3yM+/g7/Zo7BF4laqGJaoQUGyxIQr/JRxiPmsvBlLFKHVbVOSi&#10;lKwuqrcq+JsIioqH/1cx2xVpIE+jUstn2sLuzDyNkoBTgOVhMaNfChi1wlW63SoTwryHQb2pFxbS&#10;0ItLqZWfxQzPzeQpDoA0DNVsphUJUcnD89Xy3nZ5OPe0g820Um30pQJN7yxGZenjtdTBWqsorZKx&#10;umjPzRxkntO1NYEpSN/9zeEw8FaXhJODcreDau49nBcO3d7nV9JWwFUx6yr4zGDopAZs4TnKeC6N&#10;SSnvbTXrLg653RtRHYMxU5htK89yMO1yc/6ZgUlBaz0gNJJ9rFPtshUzDVGp0IJR389eO79Snn7X&#10;NnvpYDrAgXLWm1VB9TrBrJNc9AE2dCo42HaR7MPA2IXVHJU0GAQOdy1Kx8pXg7JS8tRdNhhVzc6/&#10;y+OIZ59YDHomkx4GZTUqtmWXovxqeKdInHJI/SpQsYIoOOBxCIKuF0OlI2z3spRj1chJZgxHEafe&#10;II0BRZXS5mVy0Mr9qJRHAQbdAL9TstFeoNhhz50tEUPpeXeD99J0GAC02snqlJbHFgMk7lcpa1hU&#10;VDxLBfto0Ml1jS4h9tRgej3AqM8uRoyKwVIHPJsItQMlggS8fx2OsDMQ4gzyDla6jL9xdpp9YSON&#10;CiiQU6kGBczOLdWYmUySZsxKKBXobozgNuWB/XawtsanmjNjUUTe30eRNKDYrDS2ItrgqZXS1VON&#10;oWAqBrKp6fShMPo6viXsSQajv88zye+Xq7S4V5XyhOzlNSxLLalJR509KiiwKvakP3U9txyzXKxi&#10;N9l2MUbl5KerMTdzFCBml7YBG6vevzIsgP9ZnJhwZrj6r8LYWuXTxd4BCmNuL+uS4R2iosnkKZdG&#10;OsN+dJgwEoigEKU/qMIBle5Jqt4GA1HITsw54p3DYUT/CKA1PAcw7FM3zKQBzlAH8tuGohY0WsEo&#10;rZKATt1g4nT+lcW0/PJi0BjM4XC1oyujM0AHE0NSSJw2I6vtqRVD13/fVDgqu9EVpYDrIvbSszL+&#10;zHxax7GyWrWL89X/1mqqeGg27URXHnhyPl2HEf6n/+7D9Bd/+x/T//Jf/0268rfv5RyuxtzjnegE&#10;ZxG3sl/rGOHj/O6pz9bSRV8eTadjXsmNMa/koi+/mVYw6qPcYwS90o+eGn9yKXU9tJSaACvSEe9C&#10;v6njawCv6vnQ77x/Nw6W1EVzbxQoGwwILnCtfViYVyJF8EU/WkuNT/F3vNfQvZPp8z96KN33u2+k&#10;stsA5ugP6dbVxTGvhD0rRjfZVS69qrMHwol2D9ifGQD+6MuFxKnBiDzOmuwDVmVGx6lOt3ZCuebf&#10;7qF2o4s1MPijXEszrDO/jzOsU2m3k4wH6k311X72qEm66gfmI1mZ4d6CQCvblGs7o2JOlsAcexQd&#10;szyrFaS1Bo85S+U4M1VcUueaXC/1nQBzUs+HnptDn/J86oHJ23AAWE+peNXXgkKLftStOlTSS8Ws&#10;U9an6BLknb91JoXzStpxiHpZA6kg9wHu7CyfBojPvXUkHCCBfivrVGwREPvn3JQq3rVQ1OO8ksnQ&#10;aRaC9AISj720mI4jr1L3mPTpx8bIvBDzSlirLdKu6fxpq6wyF6SjV60e9X19b4t7IsnGWapEZy19&#10;ciSqkjvR6Tmc0JrvLkalZVD1IqdWkO7BJu1FVwh+TZzqCMc8buUMHVPjEHdt1XxjFPlY/e85V/fq&#10;OAjs/bdJ1JhXgh3pwE5WYht9ZqtynY2jY9p3z2QaUX/xf3Z2bM4rcRapwUILmfZjOztYD53FHQYB&#10;+GwpcGvmwCzYQh0gHa3WOydiXkm7torPMchhpb1rFZWj7j12Ko9NVKa+mleCDITDBr4KW4W9aT5W&#10;mFdiR6GgUVoj6Wtdy5hXorOjAzZSHwBvkyUhAqF8XhT6aFPUbeP51HTL4dSNDDTwXlbTS6Eq7XEd&#10;MlnOszoX1O4S6XKlJHaO6GYAwYR+2D2c2Rrsnh0HldhTO07j54frUufX+9IacjL98EzM4mwy4Yf8&#10;Sb1WyrkwGKq9UndGoR76r531nP/gvKDc7kL2PBsO+rejzaC31LDV7Lkd13uQdR0zg+y12FkLWRzt&#10;IC1rzCthP7IrbalSPcdnaHvtKhEUh51hbZwbOvDAdBpC9ho5/75vFfbKgMdO9tjLRILViVXcs5Yz&#10;1oQTn2UtrdJV5mqXW6MzWZvkLKZFbFXrDSPguqmged34uGCTYh4gl5Q7Fh0YANss9JnHyVgDeB+8&#10;n7PnzD5whoHe6FLTyeAedobV+Qw8ixWkMZOb5+sHc9Wb/GRPy8G2QXej48+eRFEheMC1ccyDxW8R&#10;DAB3RMLTLhzkJhKnrEUFmMZg0OKbhXklUgnaEbv+TqEbbp3nPHgXeEMZUHeKrxeRefCSeKgKp3OT&#10;ote5mtKVSm3cxCWNqcECndGt4Oyd4ld0oxQ8BqcqkAETpxZjVN83G3q3lH0IqlrOiAmuolsL80qc&#10;YWIncbX/5nP2I7tSJtdPovsicYoTxB4bIIpCznhf7Do/z3jxf5E4dZ2toOV81ICz9mJ7u7BXFi8e&#10;5r2XsFMnsIkjLy7EjMuoCPds8jXWGF3ufJgDN4wGM8TmLBmTuNroKmRepg2pO+tuHotzU48NyIMh&#10;GlmnUTC+nfX1yE8NcmoAyq4MZ9OU8rUCuXc+nB1aXffPpG7spM6g1KRRBMj+xkx+vo9u87l86LdI&#10;VKBHYh4rv+PZqnevWItOMFEH/lzzm2up9paxlEUnROIUGYguVT5L/Wji9OhrC+kETrAJMvF2l4U2&#10;PK+J0zaTG9hEfTKLd6R5tEsnZj+hA+r5TJNMTVcejEC0o1dM7Jo4tVtSmrRgAFFvITv16I+h28fS&#10;6g/X0iL+j8w7Y+yB/lAzOlmKLHWXzxkFcOI597nHs5wJjGcxgL6owfHoOGV/TZxmTJw6/oDzUaJf&#10;iPw1sCfSYppIkR7VwlT9BoMm+5EvZ+qaPG1EztrQ2/vRP5tzlax63nXBQODo6PpAjzXyjhMPTqez&#10;XlpIJ99bD6xuAYHYuYKv+me+q/o8q0/DWTCJ1nJBb5p5cTGtf7CaNt5eTkelP0SPiAtHn1uMAoZJ&#10;1t9ZqHaEmzStG86met5PSm5xTcwgugg/kDMWuFTZRNaCZemouLI/lZ8F5sGncQ2zrFMnej6DbJmg&#10;/woHc0WQhffxOV1jk5Oud/dFfVHgIY4LfQbW3sTdYvBInnJ21IOH+f7oJ6vpkp+tpVXe6xB6zoJi&#10;g4Ct3EOM7/k0cSr2b+ScNoKfZYwKDIXsSwlqd9a+OP/YSs5GA3vhWIq2u5CHwbp4NpPu+iC1YHXp&#10;SsVodRaSHs7z/vhWrI3FqwaYq/FXLDzbhgzo6+jzmMSQwlC/WmxvJ5o6ym4HKdqHwNOzz6/zfmen&#10;lqvQv5xffadqg63gF0el6IPpi3k18szOinecSi82zM5/E5tR2MyZrD2CrzndEEWxUtj6WfqAMXMR&#10;nJN/BN8Ym2sAXl+2Bjxj4rQMG2fhoN1+zeAFu/JLtWVWzI8jW/ii4a9y9rVNm/5qUIuxzp45dV3Q&#10;Y3Pf/ZwF4yjKSgOYIm8cRZxgMJWzulmEtek716I/LCzyjJgwDX+bazf745x7GaDUKwffWMFH5Dn9&#10;DD7PYK64LHCHdH/IXDPvsB997QgA51tG4pQzKFWviQtnUdWBWcWXB/GX6vGfxbvGFEy8FIE3LZAv&#10;FImgT+xu195hR4xNWDwc7Bn4kSbFLPqtUN8gIzHigT23AM6CD2MfFs+Lq8W/ERvB/pgUMGbiqJVt&#10;PMue53mvlzmX2IbWmzgj6MhCoTP2GvmS5cQOtyrsrEFAdZ6FdRG74f3sfmj+7nxa+HAtzaHfxjg/&#10;w/hSnvMesEcda5phPY0N/V3idCL8K2NIsr8YUzK2FDNOWauB55eiaN+ZjHa2VqCX1WvO5jJW5f5n&#10;phoKSUKu7bynI0CMcdV+DezIM5vsFJfbiWoRiDTKvVcPpxzrJ34Qk7quMo5YYGhsrZo1ssveIrWI&#10;A4kz0Gf6OsqUIzksdDSZW81ZyCGngRmRKYs9gzIVGS/jcyxSMUZgYtjufzG9FM4WQZg43XfvbNgc&#10;u4Bbr+a8qd+4p5exvegcZL19L30x91IKRalXjVkeRC5HwCzqwsA+nHFZUtThxmTsLtdmxZgiZNyk&#10;lYwCe64/nI68c3a6BHxm4ZNjZ059uprOttv0I7ABGG6Wy+SpgWy76kaQ1c7H5iLWEb6Q8TT2fQ/y&#10;s5P3iDmOyEKpOhbbXnfnFDKO3nxnNS3gfy+g+098/LV01e/ekG76ze18/UY66UibjwtMW9rEw88t&#10;RLHyjvC3TfAvpq9/+Xj6X//iz9Pf/r9/lf7lf/oy3fWj42nwiTnWFv2DzDa/WogNHEbulnmHtjt4&#10;JmR/C7Z7D/5Wx+uraYTnt1vWLnttuewRFdeCWW4He903H4nT3fgK3rP97qk0wnPYGWVC10Loc360&#10;kW7+/ZvT9b+6KX3zt6/HVhxJ66zVOHh45G18IHR/zQ3oVN5bTG0ceCvvsRfcs+M+fG+Lblk3z6UF&#10;i87/055I/Sg+ngWD+lUq+1N8rvGD42CFNs7U5EMz6fpPzkrtT6ymnZcWxj/IyGTjTBH7vJf3tLtx&#10;+61gR2RRv1q5VRZawaiTLxRYtAaNV6N/qpA7C+YjRoBchdwoZ9oZE2phd7tSD+vQi3zZ6WjswCSZ&#10;76YMexnfduaezSA7ke16fHCLzHfKjsi9g5mIrw12cyMbJkNNRlkAbROEPmmW5wtWOu6ZAQNYqOPv&#10;qldk5DIRll1pCR/PphbjmUPKBz6yRdsyXlVwvj3nFpFk8InEInZdSVVfzDqVSFuLjSizSx2/sZXn&#10;0d8tYs9liOlA11ooFXqH9bHYWpadxicXUo3nl3eTXc1CD3WX8YPAslxS047hS5j0kbVk8n1k+RPw&#10;Hfsp1graWxPb+vjo5U2mGpne7B43xp0xJouNs/DIcy4V9ui7a6kCTLodnbhd7MwZq+VyZJRzLh39&#10;JzYVn1lILbWutmbrjeyN/iz3rJxoCPtWql8i5uHewdph4RmX8SXj2vr00vXmwGpZ/WXe02Jd19Q5&#10;zzYfHHxtpSDjPEsz+lyKXSnsjaWbuDO+7f2dsag+kcI18C92O9gG0bN2jCpnXfhgB/i8Rj6vEfkq&#10;RneYOBUPGO8o4qs+kHqgdo391KZrp/Fh1LPO9zcpleOZG5EJE1I2ysisIRYN2n4wpHseySF8IXGC&#10;ODpshmMxLNoFT2jfKvnsiime8crh5GifPHJcxnuZoLMgPfaLZ4kidPRe93eXUik2eiuyXGdXIDIu&#10;djY5XKGvucSaGmflswMX87PuyweDotf4chMyboNUYCptH++avxF/CsyifJiEFav1PYAP/cqJNPkU&#10;ehddqg23GFD2ERlE9HtMvJmPcLzPXnSBlPUye2inNhOnET9kjXL4GLljXRGTsbnPRoVqMINMSpvJ&#10;tWrOTw922znl2i33QTp0/dNSdJoj4KTAtyjJcURNyJMYNyc9rRgEn6UGX11/rg0ZkXXIhrmzPl1L&#10;F/10NS1+sPJVfHsM22CX6VfxbXShuFubs4ZenXlhIWLyfmZFu2c3g48F/gPTi+UD1+tDcg6qWVex&#10;apsF+uI6sKDPYfGgfqyF1rIh2SCkbdWPkOWrzgvdY9FRg+dhtD78D4spa4bqUvd3xoOhSqaC8ecX&#10;o2lp4z3wP1/X8BU2PlpNg3djfz1PfIbsMPpw4fcps8hCBX6U93CU5kH08AXvraWjz8+nPvzTevbP&#10;WL3jKor4PXWnrGK1x9GfxgyuHUld+MXV7IHxgvDd7nDGMj6DvjJndRuXDBAyYNawPzJlmAfJgw/D&#10;D8W/iXiQfiJyGe+rneD5wodk3y3M9XeMzdhpG4UKg9lUwe/aHTwpVW9U5LBwdsMNXDWYDgGIewDH&#10;/ShKuzDsTjCQ5WEM2gMETycxQBQ39N8NlxxIfYAIZ1ao0KITEKGWHsUgVswj4Wfy3UuNZrBafnsP&#10;n7zTBgaCu53NbLr0QCrhhbejxHV2SnnxUoyLialqg6E+g4LP4uYBmwIvuyitOPQ9DCarAK0E7ACE&#10;Wxlj8Nmgi4Fnq5JUrlYrlbNY8oOrTJ2nKjWevMebiVMpEG15dgaYwEua4dFn59OhV1FyGJWWJwvA&#10;No/SK+J7waEHv4F71uvQCTp5Z2mhbNlvvWuqwOnP4o8CzqxGXMXpHOGA7Gc97Grdzz2clSrFkIFL&#10;hU9gruIy2aJDVqkwophaLzuQFgEqDa+tpr3PLyerJXeiwJ2v5gyvCoyhnR0mf02QGdSXAkcHwhkq&#10;VoEK+KRwiYoYDrzUkiYGTI4HhTN7Ep08Kmkdl7l8VM924VA4n8U1MThhN0EWOeg1cYrRtCLITlrp&#10;ep2jppO7FZlwdp10a9Im5dhn53ZlnVdlR4RBBkCBlIRWlnq4+lBc3QBC6SSkFTQY7QwR50pENQ5X&#10;MT9zfo/Kf9P5s3O1Bjmo5vBn7Yrhe4GG8q6jZbDf5Gx08HA4DDr7DBoVr3KUkz8XqNiJGsFC1j66&#10;fVZaU9tt46mBtZZepxQ5t9rLJLd7FGCadbWaLWvHqYABoxMgjvvL+V4xhfEEIJgQ2RzOLR2ixqcd&#10;2TFwaoAwh2GpQx6kp6sF6EZ7uvKBEfc8xiBznP7Drx8LytIDGDsdTityLBCo5qxYrWvXhNXytvP7&#10;t0XIe1B3YCBNOoTy5FznML5W3dQZfEJGDPxbsVuFkSk/3hlG1cCV8tJ686HUi8Nr0YCddOUAJ5WW&#10;SZuYRyd4QI6DVpurAcXZqoMm13hU9WQiCGWQzvmLOs5StFyAUXG+qRXIAarPJE41LNIYOJ9jCnAn&#10;wDO4ozPTwbo7x83PLGutRA7qUz1KOAZmsxZW2EcHD/92PbuUF5MQ7ruGgfezWrYJpR9GBXnJx7qh&#10;c1CYUgyoX+w66kGvTN44nfpZl072uJX9rQPwmFhS3p3loQMo/cI0z2Znkk7AgvSM3wB88Lm1yiLr&#10;YSVQLc6v1HOtGIahe6fS6NPzqfSZJYAJAJPntZJ58MHptPGjwpzTDnRH7+srqeXZxaA96ZBa9f3F&#10;9If/+tX03/72P6R//td/lm791TNp9JX1oAze9SDOEJ/h59tNdBxH5Ah65zwcoNM//1q67Q903K5J&#10;F/3k8rTG50/+YD31AVYPsP7feP1UWn3qnEKHBrKng7sbR84kVzgQkdQCTHPWTZx6SS2xbEDQrgX2&#10;8wTOz1nc72s/XE1zGJ1dyHLXHRPp3V/ekp789Zup+o71QsUk8mjy1O5OabViALv3ZP90amKuHuuv&#10;fj/8nQnWl+dEDw8CrqUEr0SfOK9H51obYaJUmhSLFcJY833rlUNpCB21TbCnbPMsJn5NlJmklRlh&#10;+92zaS+606SozAaVD81HktCgiYFrkzXOILHK3Apzaed0fgRovoeJXmf8qD9Nolr4kkNf6HhIqyHV&#10;bsxbADxH4pRnVdePIZcG1KwW34XNsnrUzjJnnVq5V45+MYHrvBJpfgSlznOy2rxhqSV1PDgb3f12&#10;OlotPsG6LL6DvABQtFVeGS47DPfy/yYqalkDAzcmTp1XYnFTK7ZoCXB0lPPlZ0xb7IO8dSBvRcj5&#10;VvcdmddJMBgdMzh5n+iOwg7Y8RR0OIBIdab07lLkLH5wJA2y/x04CrXPLaUKnsvkqbOcfDaLDQwi&#10;mvTS2TeBqhMSTjb6xH2qOQkABvwE2Een/P3EqdWjDp+38jAoDNHvXo0A9RITxjyrs5msyJXRoefO&#10;iTTCWbLgwc4OdZCVn9Gd6jtyXwumyrlvFtkwwLOHz7aT00q+YEg4kzhtPD2ahjgzzdirSAb7LiZO&#10;+ZztJk/53mrk7H0zKY8ed96JnSiujx2rOvkGRsUjTRvgoDX0z3k9gXkszNHplWa0CtsWM7mxleHk&#10;nHGABHrq5Ax/X2mRj4lTQK8djI3S7vCOeWzDft5lpxXm2KPyG8dS5qmltAUgWoQ9reBcu85SYBW6&#10;uwud0IUEKU7QelvMzAo7yBX09ofr0hB2YBxA23/PdDALeDXgDFlMs5919gxJVxmUMAJyPrv3kZU0&#10;+945afzZ5QiwVrFGBtN28rue1X3Y6BgnwNnfeQlOP3qhCntSy7NVcI6LAMKV5zrnrzto5Z2/4fxd&#10;g3LaXs9JFRg1qgcFwaxV+2OzqQ/Za8Je5ZF1xyrsBZcZUHPmXyVn0ySY5zmL/DaYnOG9K8AFdva4&#10;Zx0PzUY33gQOzcpHa2kA3TsAJjRx6oymmE+CfYp5JVxzYDttljYquk1NmHxvJR24CZ2GHFV08Gx9&#10;gHjwgLNDay5GVnl+55XUg90iaYrNtvO9y86hAzWp9jB4gXVyFu5m4tQiMfWcNETurQmUCP6gA+tX&#10;WwszTpGHSJzyGb7LoWfmg+b90DOLaRZbtYQtlS5t6bWlmDl1AFukzatCNk2m17AeVRaa8RlZZKEB&#10;+XSu4+acx4aThc7MBu5pcFUMYseplaPb2b89fFWPVyIDJgl6cEidpScVVTl7YTJb+lQp4YvQLxZY&#10;OotSJ0j8U4Qe1Y4ZPK4dy0cnW1SJsn416MfQ+/om2FOZJ9x7nSC/qiMjwS7W4h32rbUGPeQE+sgZ&#10;dEs4sc7cHHttIe1Bz1ahl00EiHfzBtBYB+n0D944kjpvwdlnT+wGrsbmmBiQKslAlwVU2Zs4V9io&#10;7Aryo+PP2ow+MJ0awQR2WvnOdqAYPLJy2YSO7BI6vBbGtaF/B7FrdqnvYs20JSYLYiY/+ixw+Ewu&#10;ZQ3CSJ+M3GhHTKTmLPri7Dhv1Oe0+6/h1dVUe5qzY0cRv6cza4GpzDwmTjvP7khHX5kPql6p2Tst&#10;IOEyaKbesEDQ5OlucR3nSoaFLVeORtBc/Jzjs3LowHb2tBLdHwknE7s+JzpCXB2BI+UPzFWHrA/d&#10;OZ7WP+XM4GxPvbsayQUTp1L1lk+wt/ojPKfzTCPIFwlT9pTL81yH/q1H3izEqD6TOI1gh7ZhHGyt&#10;nnBNkT/9LueYWsCrPGXRvwb6TNKbMDWgX4X9a8F+Whhh8UHMx0bu9T1NnDrGpQJ7k7tkILV9fSDN&#10;PDmXTr6xmC74bDUNgdektzS5qT6S2skiBav3IxmBPLl/TWC+2ecX0vqHnLH3V9OqzBzInZXl43Z9&#10;838WXLRb6NNZlWoHCmfWwofoMOHzI5kgxuHciU2tDA+siow0HWnlTILlnfssTbsJLNa7C1mo4ywp&#10;r/ViYTG/Oo7vxcQ1YHoxcyROOVMt6M0ZbL6YNeY1c4m5g6qXr18lTs8EvJd5nwt+BmY3EIQe0Y4q&#10;Q603jLJf+AqcQRN6LZy5xkVkVEylb4IclfFMFv/ZnaXvYGG1iSd9xx6TE/ewT9g7P6cSW1bueIv1&#10;jvBJZDGSpq9+qgEdiB5kjaIj1yTLOd2pEvy069KD4evo8+gLGOAKHK/OVLfxc59B/7j3fs4dvsjY&#10;q0dTj3IC1tNfdA6d3TZiI32wCPCho8I340zoq7Xwc+c0VU3qx2EXsY/6cjXIuhR12nh9PxNU+5El&#10;bZSxkmLslQFei1NN0NagU6NzSL+FtbAjNajB9VtNnPpZY5x3zp1znfV39VWVf7uGo9tSu38mcWqg&#10;1oB6Fe9gIled3SQ28nP4W4t4nW8aneH8Wz83j7wYUDQB4WgcA7gWGVpcWAmOyuGL28lusrP+Muw6&#10;OkSfPbqExEQG6jiTnfxdE+tShN0Ww+zmUn87Cy6jr8RZy3HmInEKbjJuUMezOkZBlpWd/H45urAL&#10;rC97iLo4KMaR9xipIsbWL2C/jZMY16k2SIuuMW4UM0e5n/SQFsyZkFXupC01sNh+/Wh0L8ikYtHV&#10;Lq4dD8+nPc8tp3p05uL3wKqcxWrWR/wjDrLT21iMcSSLy7U57pcxG4uuxCz6EYOckVV8WDuuDqHb&#10;DusLclbaxUhgDmNhGS5jRD5LnvNpob10t0WsTZ0+MfaijbMkk9swfzv1Mv4emFsc3Pz4YrB1WUS3&#10;mTi1mM8YlkwlwcC20JQqDrIW2BADzcaRjIG5tuJmR0t1XV1grog52tjGYJ9DX9llZfODhQkN6PQo&#10;SGWtq5EdRzNFTI7L5gbpb4s4j01XDEWswa4q5b0MLKKc23G6k/WRFt2Ap8VqxgRNnBnvKmJ/7Dx1&#10;BEwX79wPlmxGBj3Lxhgj8aUf57/FpD4Hz2zBagt/08ca9ZxJnA7fhI/Pu4Se5MzIHOBsVYvyxO/6&#10;Z/pjMrhYjKgNk4J0Hf9m+Wns3CNz6Qj7ZhD4KHptDUznaIUFcJEz66f4vUMvofdeWAoK6tBDJgJN&#10;0vAOGeRnH2dnG++U4RJrZ3hOR74M4GscQu/LTGKB0rEfXozffWO66fdvSVf8zoXpFLZEml4L8uy4&#10;PIjPb3feXvw1i9OrH11I3/jZM+lf/tVfpP/+//639Cf/7qN0+ocr4KOZtJdz1MZ57H15JQ28tZpm&#10;PlmLouVqcLj74yiwCrvEX7VAYSm6hsS5su1ZVFB6Dc9510LadS8+ADpH38xOOosrR5+ajznwS9or&#10;1ubcH62nG3/v2nT9r06ny35+PetyHH9/OS18fy0dfGc19RgT4rnFNCZlq8A10aBx/2yhsWYz0Xwr&#10;fjf73w2Gdk3tyJ5mjUxSu+YyiR3BphzhPY6zZjKQSR18HnZIanvZBErcS+Tdonf9b/W43b6ylkSR&#10;Dfuv3OrLSEc9zd/1Ii99nDFH2FgQa+Iu4l/oFOVNzBwJVM+Cvjn6pfv28dQHllI+d+E76BeW8W52&#10;FirH+pYG8sUZFmdJI7oH3bLDLkowiolTz4TFhbKn6Ne67vsN7HOOjEcrkz5vxCs4g81gf/WKSVa7&#10;5iyCtFHCc2rBRiM6rw+/YCf/rz4ydhJd2H6vbTWuOpKNpLCdV5UmD2yCQmeIqUrbKlkTzhL7Uvtw&#10;gRmvHlujze/G11fvGMeygKMcP81u20p0hmPonC2u7rIIpELfka85nmXg0bnwfUbZy4n3VtMyMrGM&#10;zOT4LM/4rusP43dyDlkzaektBLOIV91s4lN/0yJdu06NOR9+bC6NvreWyl5aSbvYt23o6GLOvPHt&#10;Ks5aDc/TcysYHBxtfNuibc+486ztbjWeom2tXGYtwCDOhvf816rPuLfxVylExXvZpSZ0PX7YfD41&#10;ngve50zJeiMDRNnXBwtY8vbDcYaMhdTyDI08i0VARXyvjLuvxkOUe1nJuu6cSo3Yi8C/2FaLnUwq&#10;ZkzQHm1LzXewZm+spibwUiNrbLe6TBraW4uV9vK9dthktY1lEd/minE8PK/MMf47D/5uxg9TLszV&#10;mD8w9isWFT8FHgAPyk4mTgjMAN6zWalWCuFDJmPx803MTjakvDgXDKaPbLLcz/N8RXEgZ1aZt4An&#10;c99cKkVfGB/LaIvBNzGT0jgEmEIWjlpk1qagSJ6Chzuxu7L11GHfzQHYaWoRRy3+ioU6FeAME+Hq&#10;eHGzvuXB766m4ZfWwi+yK1VmOtmhbPLSB4gkIN/XXsXfYd+1fzKIBsMI58FiBD/PpKlz3uvwZeuO&#10;4deiqy2C2Mu5qVpvT2UyVvQU/Ax9XMdOyPogM5UzXT3ju9BdxrjFrRbFZNhfO8bz2KdWZDbPmgYO&#10;Y62l6u16cCa1fxedg7/ryLlz0PPnfLkaBSLDfL4xbnXfZnxbjB1xbq5Fk5LYA5kUnOX/VeK0OwP2&#10;6CowUonleY46Y9ysWz1yJzNKi/twBgvWjOOLsSayJjkOKmLcPqvxA3RSdH/z/NpN/YwcMlSHPFi8&#10;WdODX3AolwYfnU3LryymKROn6OuVd3k29LNxj2We8aiJ0zvGI4kdRcziMuTKMS3BwGM8hTNvE5fx&#10;eAstL/x4OR19YykNfns8xmvWX1kohtl1fn90nlajs0If8pl5O061SeIIzoQ23XyIM04tUqjhnS10&#10;CJY4ZLcR2xdjOlwTWWj6LLIu+I9fJU75bOOGkRj15+x7gbUSf4PLGM1mjqgcORvAL5q24/TvKnLa&#10;YibOQYyDCdODT8ynDr5q/J0ZEnNBXMxwSnrie0Gj4EbKADulnKlpANSuFJXwTg6YwHU3CsWOSpWA&#10;zofKKAaq3z4VSUurqQXvKq6GC3pTOS/ufIsdCKOzZazKEZx6PxNAbmwjzyQ/tlVdUhHYeq8iDGDt&#10;53DYOjj89XyWf6txKkX5CR5VrFaeleGIRfAPoQm6BoEwDpjZ/JJWDAtf6zHOo0+up/Enz0q7rj7E&#10;wZ1LIwi09AXOjbMax6ReOVcVoKABY6nDY/LUS4pGqwt1XHO8v0N1DdRY5e5Mn6VPCuDagdcmCgzE&#10;ZBEIKRqjulhDx7M7X8fkbrT5G1BAqJtYK5NHrSjeCkDjXhyQnSgxqSatlrHjs4k1kPbVLicrZqzk&#10;tLpHznINi8FvwV31oXyqm+RC6ZgADMOi8K8DQpENkxVWkeu8OP+p85qDaRf3EDgaVItqFNbW2QH9&#10;OEAaXStydA6rcba2oAz93a06FxgVlW4xgq2AS4PkIOLsDJ/v++mEsYc6toMc0iErfFhnnYi9dwFK&#10;WUflSYDiVzsWcipdjcRBjISJORzWqMgxOTlWl5o5HHJ0B8827xdGmnvEPBYORSTQeIaCA1oIRlsd&#10;Ew6FFQf8XlAaYKRMeDVKccF+l/E8zm1U8UrnZSW4e+e77gVMtz20mKRh3ssahZNnl6FVVVZU8bx1&#10;/NvuAZ0ynW459w0k1+rgc+ANsjfzvk1nZMihyM4ZECDoiEuR1vXt6TTycmHovd1RJlp0KtxrHaE8&#10;eyeNWy1y7+w2O013o5SkXrDSRqcogxKWBz6CMxiPHMa0ysQp9/Zdqo90psq19lR5JnEq9UPLbYcD&#10;qNcCqAx2lPBs0h6Y6LMIwCruHPJktatJ20aTvDyzilTjZGVPlvt3c446AbLOV14BJJ/709W0YPU6&#10;xsSuzTGdRg0JBkV59zIQLf+7HZQLL+FosY7SGPhsOpLZ9Y4w8FnkPBKnGBdnxdXxTq2cyWbOvN16&#10;Jhvko8+cRK8hHw0qaGRew2JQyjmXm0k39aSAutPE6U3TqQ8Q2Msed6LfqpDjsscWolK+9fH5mINs&#10;gYVVQ3NvFozMyssA0Qt7C7MCL0DX4Nh+1XG60pZacRYP2gX35HxqQeZ3cJbtDrfQwMD5+g/XYs5p&#10;L06V1fjdADgDGzmciXPfWki/88+fSH/5t/82/fu//Yv00B9+kEZePRXOj/MWnRdn59ks67b+YcFB&#10;O+vT1XTtb51Id/7Db8e8kkvOzCuZ5x6bnYH993O2AKXSbUlRocNgYtHOma3IocklLx3iEc6+lDuL&#10;7JVdwCa1Dcav4XCd8zFXzCtZT3WskTSc93x6bnru10+l/IPHI1lqwMTZM8662IW8aEOcFeO8Ep1l&#10;CwWi8hiZH7z2YJp8dRV9AyDhsirb2dAVrKtGOy4Nt0DgjM0wwNJ0UT/PiU5C3mIAP+9ksm4367Pl&#10;W4Ukl4nHIpx9A0ZWaJcj386v2YONKNNWsX8GSgV9gnLnLDjjIZJR2hfkXWqJGnSOM4AsLBEYWjW4&#10;H/kThFpNZ5DJALN8/1KojXKG1IvaM6mVTB7bIRFB9WX0BOdSOhrnley4ZChVAuyU4dBV2DLnQ0h9&#10;KxhU9kcAOlasdbE2FvrY1Wn3fyVgvxjnrZJ3rVd3sneROOV7A/ctnOMRHKA55HcQe3XY8/fWcswb&#10;ruZv933Hcz4Z80d3IPvO6DNZGe+kE4reKecZpYkTLNvdJChaf+9oGn13PbXiWJdjr8qk3GEfGnk+&#10;5yQf5MyUA34Mzgt4TTAX8b1FGBZgbdf5VkZ0QtTr3KeC/cmIIbh/7DM2UwAYHXh2J1iJiQ3UvhqY&#10;NXHq3+iIBu0OjrqduFlkso1z28E6OaLA4pwIhnDffbynQa0Mz1aO3ghq95nG6Po0mRmJDOeV2L1q&#10;9ah6mHdxXpNO0BbWVRpoA0dV98ykym8X5pXEPDQDmM4jRbdIqyudT8NqU2rU7rJmWfSPOlvatUiG&#10;AkANlgUlLzo4koJegL2gZ8QxCTofvppYrTrM2uOoWFhgx6kD9A2kKKsl6JvMY9LoT6ci9jPL3hrM&#10;iKH+gEQBq468xVpVh+uSFKjaw0ikepmw4ZkO3T+VenAOWlgf9WwkkQSyyHs4qax14AMBszaLMzry&#10;wrE08fqJNMSam7A0YB7zSdhff8+gpPIlDX4J5yfoqtGDzpp2dIRzTivBRgbJqwH1OZ5Nyha7XMWc&#10;0vtWn+gqOEEmXcbzqRlZ7kJn1oNLpISURjCqpTnHziuxgrzcAgnumeOeQbvDO0prK/VO7VRD6rnf&#10;eSVLhZmMH66lCROi7y+nk2eo5YfZ/0MGSbVX2CcTqTpECwaD+F0Tpxvvr6aeS8CbfKYJIZ1ZO5Vq&#10;kQNpd8rREV8lTtG9dvG26Qhho53HXc277Lv0YMwKiQ5DZD2SYMiK65G5UPqyQtdhVNgeaY8zEx2n&#10;Ou84UlIaWhBxCGduCGylLV1BT6+8g+5+fYlnXEmjD05HBbNzdq14F58FmwfylUP3RIKO/4vOV+4z&#10;cP1w6gMXis0NvtqFGUFankXaJDtZDHibBKi/cij1sx9N2M0a9K24ZnNeiY6PcyidWWL3WYxFuLkw&#10;r2QPeFUaKt9DWlblPhKnZ+aVZHiOGpzVqk0nyOpRgwXqSB1IZNmCqf3ghV4LsrBzMlvM4PitfLqG&#10;reaZOBdWhKu3xGYR7OJzm/EpDpweDUr9hmsswioUCNSja8OBVebBX5XY2Uq7XjjHQb/Gc0nl2Y1O&#10;iFl66BcrmE0W7UPmg9IPXWcHYDV62K6FLvXiQ7NpN5iyir1Vn5Vjd+zmVN9YIBFUwmBRaacMppmo&#10;FQ92gzHOfe0odvhEFHU2vLIa3UDZKfAsv2d3WXQt8FlS/Had3ZFOvDKfToBRDuHIS53ehR/o+JWw&#10;HfiBrY/MBZ2qXRLqUHWz3eSuZT1Y0SrjNtZDu6WN1K7Fc6rfkD2rnsOBHsny+w1p5P6JtMF6S5E8&#10;DZ7RJ5rnPLXciY43ScHf1ILbTYQ6f3MzcRqBAwM+6knWVafXIgBtYEU3Z0OWGGyhNsiq+Xrkr+Ou&#10;KewcPhX7U4mNrEa+LGStVhfra6GjDYg0oBO6wDUGnAyiivWkaVVuS5DnDDZNCupW9NfMY7PprPeW&#10;0sVfFlg1WpBPE+xiZ30O39VOTiv+PQvOgWw+uzMtPDsXCcYlzpfzTU2irnPmZl5aTFPPL4Brsdff&#10;Rn66cdoNjgxnwe+tBfzCFVhUv5Bns2jCdQ+sirwZGLb721mfQdMOthUfNG50pFbez4CK+LeAh7nY&#10;Q6l7s2f3BmZ2XcXQDfNNaeap2bQhtkZnmdg1mCrujsAO12F0xxjY/BDYYO49sN1PCsWOzn9WdqV5&#10;1iezyMk9c//b0FVNyFwdutmizqDsRUeIv/QZ7BB0pqW+RDW6uQd/oB38aUFRIXGKTTuCTVpqC2xo&#10;Aq4MvZibbQod5xoZAFdfmVjWzhuQ3ouvo88ji0ktPzOGkOc5/GonvQn2MuS6FRkxCTPyEr7Ugwth&#10;6wysikmrkBHtiz5YozqJ9dQ3y3Fm9WEasCEmJTc7Ey1siKJY/NBIuHE/z7D6z8CQyYO2RxbxgcEY&#10;vIuJUrtl92P39CWlX9Sfqrp3Nubi6SdKdR3nSR3OGfas+/kGQPVZvdSJ4cu6/5xNZ1xWcE5rvo7u&#10;5XnEmRaA1I/zf36O9lzMoD4FT+jz5q/lbHNv5/VZnCw2trBQDNMCPtIXPwCGG35xKdVf2BcBXH12&#10;i7ntsNaXF3tbUFvOs4tp9fn1/YOul7WrREbsHDJGUG+hvolTrnp1CnviGkXS8wFstd3yi2As9J1B&#10;7eiUV6+6P8ah0M3GLNyH+iXeh/eQrUTKRBMzdp2UsKZ2SXpZlNcCBmsFF+YMDvMcldzHgtDdPE+F&#10;xVyvrQabV8s3sKWssTrJWe92fcnclQEfGGy0kNbYTHRhIQMmGyt47xn8V+lLZz/Gvry9CtbhzKBb&#10;xZH1yJDdnjEqg7U1TpRlfRvx92RgKEMGTU4bW2oBz1tYOAimGEM/GFA+8MixNPX00ZRlTS3qMlYV&#10;QXDp6pEf54IZUK6eQDaw+XZVSs27GQMznmYsqApfrueKocARdWB1MaX6xVjaPs6ouLcZndnMHnu2&#10;PC8GxWOGop8B7t7B79m1KDtQA2tlsYGxvCgOZ61MKhqv2cP7Zv5eMt6YoGc+YoTI/w58kRZweAfX&#10;AH5Lns82gRUxxjN7HNS9fG/hqkFwR3W0YEsPIpPGKgewdf34hQbb7RI0tineNKGufyq+NOlrga6J&#10;tuicdU14x4UXFtLow7NpFJ9Hil6DuoteYLooegO/OX7BBPhB5LQT3KpcmyzxLIevcPtU0PDra9th&#10;vdcCRb5K82kx9YHXV6MrUzreEWTh1GffSFf/4qZ0429Op8t+6+x04oeFbtNZ7KGJ0+57pwo0krxb&#10;DX+/96GFdOnPnkt/+td/lf7H//MX6R/9n6+mKz9YxI5N408tpfaXV6IT9hDytoBtXXp5IRVxf0eq&#10;6PN1c2Y9t4NcHfdNR8fuZmFu5rrDKXPvYtp133zaAd6SVthznvnWRDr45HxhtBh6fgV7ffbna+m6&#10;X14aidPLf+d0mnnrJDZhKeITB7n3ABjb2a4WqTjX1o4/Y0h2a5WbZPl7iVN1Xwk6/AD3s0tR2+Js&#10;v0hWu+7v8pU1MSjvTEALm5aemkuDPFPEfdlHxx7ZGKOvYeJ0H/bDQtCg8EQWwucwdoMOPYxsWaDb&#10;y5qahLHxQZ0gbo6RVpzn8B/FAPor/px/t10znEzo+7eOWzDZshP5NalpIsWiT8eIyZrguAk7Xh3T&#10;YpzVxGVQwOIvmtR3lIOx123YI5M7dq7bBW3jiXotCqK4f/uVvB9nVLpRz2wW+6INEbvJZOKc0wO3&#10;jQdLj0ktz6RJU5tYZFksOtpRKLLlvaNYgPPomTJWoL0vbqlM9XMtKXf/fFp74ZxUedsc9m08CqXs&#10;smvAj23hTDnCJvPMcirnveuwgXn2MWINyLlxSePaVZxvi4nakR2T32OvryQ7Tk2mL/8Ae4oPZEGJ&#10;eNcOUROwVV/rjSSWyRHHvalXq9gvZ21bnGmDzjD2fwyMXv3iSirlOYItC11t4rSO53HcTN+1w6kU&#10;O1PMOVMvO3/ZrlP3JlgO0MlVZ/VGMitnnIK1sEAp5idv+k/qijPFOTIbNJ5sT1nexRiRhfDOXazl&#10;ar31cBrgnHVz3qrRPY6HsQhoX/jOZ4rJ8QW0Xc71lmlS7KnP5oxF3+krql7ua/PJ2FurQQNtA4nx&#10;FWOu2t3oPD0T45Z9Qh/EJKgx6MrD4ADkyUSsNKpN2GCpYvPoaGXdhhhjXyZDI3F6JsZdSJzaGASe&#10;6q0OW6rNFgsYj9a/c96j83Pz7LUYZC/PEYXsJvk9D8ipRZSyOTgKseYBzgPv7VgsG/CMGcQMVuPn&#10;C3w+/kswZYpd8CHbZNy6ajhyDcGqiOxE/Ak9oB2tQUdU8NkRc+W8NGLPDj63noaeW07d2GrHozin&#10;205PGyXy7F1e3wd/NMNz+qzbsW8Wm6v7IybFmmROca5ZE212PX5T9kR3jOlSH8ngVrvQksrtOD2T&#10;OK0Fa/ai6807aLds0nK0l/bKay/PbnzbQkQTpzbrtYnJjc2Ie8Gssmm2YVfakZF+9Kl0vGf/eDUd&#10;+2w1TaHnLD4UQxsjUPcZL7DgWptjd2ehqxOsdduhlGG/xNIxVgOM4z3t0CwUQXIhd8a4xaJtp8Gl&#10;+Egmy41vV8nQhF5wBJQNQRHjZq9MnCozrnX4F6yNBSMWgdZP42OC26u4n0VZo8/Pp/mXF2NO+wL4&#10;/4hjfT7EZoUvs5KO8b3P6Z5Z3G7uweK9KCDlq/P+Y7wQGLT/4Zl0HutwwafL6ST+zwHOQYPJW2yG&#10;OMXiwnLkzbGKUcyCvstfPVxgCWDPZAlylIUF945iyXD2jOXYdSo7VdP9M6md/THuZByi3jwa6xcM&#10;RsYGWBOb4vTZGvjsqgOsE/sVBddc+pObiVOfXX/UmO4Q7y2N/hYFPToKWby2r/VE8NKZCgd4wE4U&#10;k1RSQeXJggpaFLro5hHQcCmI8mp33zZW6GzhsuoqOlIwKBqIIgR9Fy8kz71daVKSmK03OFIsqMfp&#10;CSXAYcuf7AjKKqmgtuikC6K5pADUKYyWbJ4juJpPj0VypxqFadIjdzbPZkUrCrAJ49POgZM+S2fe&#10;gKvGI5wggeQ3AQzOSzOYdKwjErgmiGsxNmUcnJLWylTaUZVaLxtOy09upKs/uD3tv3I09T0yk0ZQ&#10;dE1njIrJU5PFOb5aEdbOwZa+tQnj0MrVxmXVls56PcZi4rtzAQomAWRWWM9/spbmMC7tAKka1sXh&#10;9ksArFoDMiop1lbqNQP4zpOIGaA4TdLxaVwncbj7OIy13H839xf8Wz0pUDJ5mgP0Nt1YcFhsa7cz&#10;Kqo5WROpGayMKVLpTTdGhUETCk0nRH55ZaJgVFCGKCYNigrRDqLmKwbT9kcWwig5m1Bnx1k/A9+d&#10;L3QhIj92vlbwDLVPLKadgIgASzzHHu7pLDupD52tVsX6VGpUOFiC7nDCBBkI9cjT8xGwb2W923Em&#10;ylDmytIO1tLKy90oW4MeGb6PYDKHtBAwxhCgsOV4r7Pj9FycK2TEJLDdGCYloiMqHMZsoYqHw6RS&#10;0rAYkJM+LwLFGimdUB1gvs8e70wtV6AoTa4g0yYJrWosPg95Y82c5xbVrqxr5m6Mr4FpDLlUCtEF&#10;hbEKKkUUm7N9rXIKegqe06qiPOfFbkkDps0Ag2ZkSAfL2cAGGBu5Gr7BedBB4Oq4bykNPLcSVZfN&#10;KJEs93eYuV3YweGvo6lyRClJ4WBBgpSTzm9yHaKy0/9XWXJudJAarBRC8ZhY2mPQbaMzVSwAamaa&#10;C1087Ffbt8ZTH2C3GufTYIdVOc6XMwjgbE4D3bUYlaAy4Iw24kx1sga2xUsZUY2yqvYd2VfpMnuQ&#10;/ZWPC4bFbkXnJYx54awYWPMycPNV4pRrDXA2/sRMgbqv230r7F32Qs67Ro17R9LUi+eRQlLqMjv0&#10;gvOcy6B4NUa0DiNs8OmrjlO54JEXEzKh61CwGoOubw6m8ZunU/c1Y6nr2sOpA+fQalln5Uj3ph4c&#10;eK7gCDjvbgHjZ+flwovzqf1cdKcyBcjJIq9WAlUDXqtX2wPQ9d09lUZZhzEckGpkfgfPHCCI517C&#10;gM58tp76AJLS9Xa8sRo0mxWAWKn2vviTu9Nf/M2/Tn/+P/4mvfgnP0mjb1yYcjh4+9BJtQ/iFD41&#10;H8/js6zpiOCoXfLlRrrjH96arvrFDenrP7sqrXywkRZxUPq5RzefL/WrAVMpMCqQ8wj0AiYF0RYx&#10;CDqkoi5Cv7U/NJumcDyd67oi1Y6JUx3P9wwQAhY+Xk3nfLYWDuRu5OqC19fSE7/77dT82Mk4P+oQ&#10;nSB1vR2dOtWFeSXYoDPrb/eOzkPX1/vSJOtrBZKXFV0CvCiA0bFmn6LjSnulreLfgoIw2o/oGC4l&#10;ZyMH3fBN2CrewUCcVOC7uEo523s521b8mmDZ5bwSnq/CJAQ2Rko1iycM8ofzhHyXqJ959moBDedO&#10;x11KUeeweI51Fnb4Tv4/slbH5zivxLmAeX5vkDOkTizl7OpESNdrkMLkaQZ5tUJqD3ZLql5pSEqO&#10;dwUgjnklnKW8gVFsUem9s5HM7cXpsEra2afS7thFpDNUbgKNfbPi3SIdZ+sZ0PHKAWAb+Np530xU&#10;lQ28sBzOuF1B099DJnAeLXwyyGngYzcgTUpR2QGsiBWcxewj1qMKcLo5r8S9mH8DB+q99VT88mra&#10;gSNWxHPUYbMMKnh2dIp1MnaemVeynbPrGkhVLW1uVKjzbx0BA4faG4tBotAHR0i9ZfWcdlMZ2ZxX&#10;0npRL/plPgpYrFQUL1hU0nX74XDwTGjkeBZnVotfPMtik5hXoryjx8NxsbLNPWbNq6c4t9gog2nR&#10;nQbW6ARQdry5GsGuLi4DrZu08tv4e2mupRYpZo0zzmTDRsU8bhxhO0ulzbF7LOaVgHPUR9oTgV8E&#10;w7wX716JvTJgGoU+gjyAoFc8lzS6Oj/YqswIzhL2qh7A2abTi6Mnpdxu1tUKZCs0pVEzQWXVvTOz&#10;7MKOxKk4i3t75mr4zHCCdDbQ4QaHY2YJP2tAxocfAKSKdZCFoIpBLur5vGb0Uk7WD+4ly4O2106f&#10;JmzQ9Ksn09SLR9MAtqMYG2DRQzH7LpWLBQd2kHhWgnIIeTKQ6uzfoFlmf6VjNDBi8tQkujNO7dAz&#10;0GR3izIhbdzmvBILfrpkUwGb2MHYhzPTLAUz+5PBVkkXWcGZqeF+UkA3sM9N6GfnlbjOOplWHrbe&#10;OQn2WwqMI535Etjt7B85+wk7hG4deGU5AlMxr0RniEvqnXCEuHSEDAy1opME8pE4BaRH5wjvZEf6&#10;ZvK5hve3C9GO4a7bx8G14JlB9hjcalewQc5gkxAHYFM2C0vUodItRhU9/zbIYseXSZg6K9D5Xvyg&#10;gzbyzEI6yJlexKZa4OLzOX/x6Aer6dCDU5E0jES2dJXglc15JVm7WNmrzXklss4ce3YhbTyGLMiq&#10;IIZkHwwIFfM8YngTUMqUhUNVVwylHhxJ8Z/FlM4yNWliMqsIWTDQahJ8c16JPoHBMYux6sEx1TiO&#10;zuvR1pssqFE/8izi5VrO0aYDFFiFr84riY5sZNYq/BJw1wH0m8Edx0GM89UAz+wbiynPu0Twdwa8&#10;h35ucp3FBqzlwM1jqRVdbqLUpJNVrY3sk90H2oISi+n4/wr0j+fYvZH2qPeGkUgm2WVllboBKLv+&#10;94KDZeZxrm3mmpHQrSYtOh6Zi/niUlY777+W/Y3EqcUg4HALFkxO1junRazLvx2l4Uzn3ssH05FX&#10;8C1e30itL4LFXzVxio6eLCROTY5EopXnq+f3u8/qSKdemU/HsNdD4JZ2g9foxAGetxd9qD+oL2jX&#10;rwUtFrbIamIA2iLFPGevg2dvR0fb0VW5hjzaEYvulRmghv0xeSrONulTP9eYDj00lVZYbxPWBmUN&#10;SFtI2nz3ZASFMnZbmqRnj/9+x6n7GhRK6n91vbpivikSB+5ztZ3hPJMdAj6rxZxtnNlqZKvY/WF9&#10;pdqys6vi7plIzNtxuge9V4a/YsFnETIkNZTJAm33PvbADndtsUWebfhGU/dPpnM/XE5X/mw1Xfzj&#10;tXTwcfwYdFH2WGcUFkSSSzvl3qir0KfNYOvZp2cDC9ltakenoylW3wHTgpmmX1wMTNt3/1QE+ara&#10;KlP2QA0yVEi+i0NNXASFoJhByi0xqlh1rTkqyfWRM2f3FmZc6uxz2ZHZDebVX5ZxJubpomMM+ETw&#10;CZtY2VNb0EPg8ix7NHLPRFo18ImuUm+ZOBV7b+JwKXoN+Bx+0eLA5ZgPbCeVdGRNYHl1ZA02oWaI&#10;c2rilOfo4Lmb1VOcL7tB9Q0qeQ67RWS2MulUjI3UvytHNxu0slq/UkpzzzJYuRxZq19oi6CVPqDF&#10;TPoqzpA14CzOczatuM8uQ2crS11qgscAcw33FQfW253N34hblFkTqo3Y5W7kfOBZMMET61GYGoHu&#10;i/oDE9UgL85xzHPpk4npxIC5K0eiiC4P/rGzwgCkdniTqlcfdNPvc+axc3dNslTfN5e2X3uG9Ulf&#10;hecu4TPsotrJz7bjN9ZyT5liImlk8BV7pC+qTxpBz9lG9o4zAgYsa+OMcF7Cl0XH2z1i959dhlLL&#10;an9Nzua/hi02kGmCn/eT/tff1Xe2Qzoo8HjfPaytTEJ2arsnFrZIOacvPoSNO/Q8/s75vDPnXJ/d&#10;2ITU0J7zctbFYjTfYz82TDy6OeN0O2exBp1ibMAYgfPg9SMHn19Kec6XGMtOQH93G5il4Ub8SLEc&#10;eq9m4cxaOscSeQ97gv+qvW/QJ0cWMmM59NOh8B9kuLJD3jWN2AefK5NMPfslbXEduthYiTETZ0nu&#10;4H41YDeLUqeR/UZwpX55xAnQsVLIWXRdYTcE59p4mPPgpl9eSYvgCwsRLZyTotf5zSZOxc4WMM5g&#10;axtY0yjcuHU8YkNeJh+kuWw3VgIGzeIPN4PZpetteQ7fmM8bxEYdfHoeORlNF7xxYzrx3MnUapEX&#10;+22sqowzVqNNZn/DB8ImmzjXTzdp7IgqC/BNsJhYMclQwRp0Yaul18+7psiKXdvG0qrV7axf/U1j&#10;KWcsSP2DDjPuZlGKo7FM+ljEKftAJe9kjMVimYjl6fvwHFFIzbm28ECWBWOAxhQiJghONE5irLAM&#10;Gx8+Cvq3F32dQwdH8or7hu/HOkfskfNtLFI7b6GRTAjGKtuwq3aLd10GTvE5kQtjm+pLxzKp47W1&#10;+3lvi1w3fc1ydJF24dDjc6kXHLuEX2zH6TI6egH9N48f62XBsXEHZ2RKq5i/C7/Rs3sbX30H3lFW&#10;uvr7wfxn4pcWPMuK49o3Y0uH8A0mP1hLi+j+Hp71rC++mW745c3p1t/clL7x05NBgzvPPWfe4UJm&#10;2k2cum7ggHLkYseD8+nSn76Q/vXf/FX6m//7z9Iv/o8n03lvc47AEo4IkZnNpOUwuNTE6fgj0xHf&#10;kyWqmnXtf201DaJT7XbNmbxDF8ps5CzoytMTqe7+paDq3ckZ6OfznCdnYZGjgCwwNXFqYvcUn339&#10;Ly5JN//65nTV75xOU++cnQ5gB9bR/yPvrsV7GuMNeUO/W/xo8bOJB5NRxu0KidOJ8L3t3upn/Ucs&#10;0MWuuM5znL0F196CQ+65wn4Yr7CYfhSb0PXoXNqN3tU+xz4i1+oME4aOV7FJR9/b+FjEuLUL6MvR&#10;e/BtOVf6mgPIjSxL+hRRcKOMeylffI1EqrKH7m2+ZCD1cs9gJ+IyCeg7ONrE5zf+YXGJydMsPux+&#10;zrf+prEBaUJj3ILFeJyPZvwx4wpb8Ge289zGdW0QEqtIdRrxeO7bcCk6hjMqNhTPxxgK/TI+pxG7&#10;77ntx6abWC0H73hlxK7oUIs5Sh0/ZTGMNoKzWM7fW4BQhR0paTdxWpFyU83I/Xy67v3rUvfdx1Id&#10;cnEY+y4VexMy2/zccsS3G/Vn/YqOspAxj2/XjN7S7zPW7SgArx7OhYWXzj6fZt/m8Y/Ug6PIc4a/&#10;68auH3lrLcYKWbggdWgl++QZCVYA3j+KVNC3YtT+b4+nCf62gecp++5i2s6zlp+JbzuTOqcevbg/&#10;7dNWoYuM8XvZqLKd9bXQxFxD9YWDqbK/OjWp8/l//UsxQiFx2hLdrZE4nbfgrzHioJX3Tqet2F/H&#10;U5jMsWOv4+ZDUeTTBc6p4JxovxwDVMa6bMWmm0w0LrIfnGXcVOYc/eqyo+gxMGEtPlwl7yVDg/fs&#10;vH4kZmDHaAzWWKbGSJryPtvBN341rlWO3sxe2BeJKH1F18eibbuY/XcTcp5VRtR76Gip/iuRO9kv&#10;InFqjJuv5V0FnGDi1GI2/UaZHvVtY366vt0imOeCvtRxx2QUAlhE7hzoUjBwJXJprMU41ZYbjAfi&#10;l5k45avyKeNNfKaJU4uBscfRKCRu4VlsjGrCXsr+kUcvN7FGzfi20ubXoqfUN/X3zsQIBH1LcVoD&#10;+9r//JE0gPzZBZtH5pVzx3uJi/SxHItSB04z5rvTyxiUuA/9Zu5HO+B51pc1RhSFc2f1RDG7hXsV&#10;Jk6nmmKfqvrAwuBgGxVkwXD0hHtism43sr6P/S1Xn/GMYthq9FAUVSJPHax940LTGTakTKrdAKcj&#10;p+oMR2aN4Oece6bIUOZRY9zqtAnjBZy7aBDiingBejAYoPDJuy8diESs+Nyih9q51qBCz3JmAsub&#10;iGZNxfeNnImuy7BxYEDjBca3HZ2QAbNE4tSkKesV7ETGZLi0r+bh1JP6FtGEgN6o1cdurUCHtmE3&#10;FiNxGn7Ka0v4B3aa4sfwdfWDlXQUrDN0M1h1iXXEPluoZwFp0PQi+9JKZ8FM2W8OpsU3F9MVP1tL&#10;l/4Ie4L/03cl+Ns8BO9jTnAvsibGEIuI6SvZC6l6643z3oXvjJzYdaq/YMepI6hkqNrLmalA7+bQ&#10;NW34vCZfLd6pPYFfxNrFjNhOfEjWxU5oY4biyJhJe8bH9IriAs5JLWtYAy62GLCK9bGAbQr7vMVq&#10;gBjqywfYxjuOA+icvj6uQecxoAzlhq45iZJBSA3m1ZzNIrPQkUzgq10ebZcPpU6NCge/hZfTETUY&#10;rWGRolVwFPzDgAsd1iI+V7CxA6fNgI8zO2NWDwJdDejedj0HE4W1gxffx2VA1uoincRIBnkQEJJK&#10;BFhqQAPiBnCkntJhl8e57RyeDdAuWLIK36Spys+W+3IAjYFKuwmcyyFNQqVgjHcqR+hLW02gVaV2&#10;Pn8YxXjH5/enxuun08B9U5H0FFTYVaYTIT2iidNKnEUVXxuG0+6LPJtoFY4VAHUo78abD6dBjP4S&#10;gmKVruDMYM3iJ6vpMIZm/aW1dPUXF6WzPjqZmqw8R8gEiIIDE6d2CVbNFFrgVZwGxOwYaHh7Pe16&#10;ZjltfaSQOFWZW5HjoHoNrg6CM2FMnEbFIetgx9JWlKEVMiYy5fM2KJZjrZyPVcO9w1kXfHJJnRsB&#10;GxU+xkUO+O2PLxaC2fxNzEXFYNvOPYSycZ5TFc/grNUs67fLJAu/K4WJQ8itQtvPmrhWnXagTTdF&#10;otKAVdAlLDZE8PgAnyf1iOvbjhNhF22RRgVZ2sclOLG6TAquuhUUtIFlBF1Kw1q7VnXmWLMc+1+H&#10;3Po+OjwGj6uslGUtozrbv+PwGKSJQA0Kw8SWn7FJY6TT2omjMfwQzuyVKCxlnHsb1NdYR4Uke2Ll&#10;l6Bq6+UAdvbfzrx9yJuUAjqAOrxWsRrwNQBpxa9dANVjrD/nzAS71TiNKMQmvs/z9zGDkPc2aSpv&#10;fusVQ2EwdC46Ht8A3C6lVkCJyY9qQMN+9tmKz6guce8wFs4ZtLpwN8ZE2rx9PKcJmnA8fTaBhIaX&#10;321AqUhTrUNkR1ndeieGugmDiKON8omA2XfGUytgPXvfbLynjpFyZsLUjjc7Q+y+FcTZHdaMou5W&#10;ESK7JjgzIzjvGCGd8Qzgwo64FedZfMZ5AKhblTkCSDFIM8m/v6IM47L606Tc6vdwBm4fSzUGilR6&#10;HRgVgGEt71jNmTFZHMlT1rOOZ5FCpoO9kzIuKvI5/+57DYrVuchBz4vhzxlYEUypGzUsR3XECt35&#10;dpyOAPg7Lh1JnZcfSi034wxjHO0mabBzDT3Y/9xiVOX7nM4z0cDMPDMf3TlBZceaR4f1BGDtTOK0&#10;6vz+1I7TaPJR6rpmHJ2trKnG30DlhBU/n6+ng7xz5+urqYkr8+RCKmXtF15cSB/+0Q3pv/zNP0t/&#10;+f/89/TBv/xDnK+rIkBhJ/o2nCupXO2AtaJ19WMcRByds79YSzf9/k3pGueV/Px6jPRGWuP/DnGP&#10;Yc6dnXNS4DqDTUrCnehz2QKK0C170TWb80pMnlqdOsrZP4QTZbXUpuPjpXE9GZS9GNgfrKcctmXq&#10;kZl062fnpY6njkYiQOon6ZOCugb51eBpL+w0LLNazAAismn1UcvZnekw+kCq3ijy4SpHHzi7xko7&#10;52Nonza7M4LWWvnm6mGNe9GbWXS1iSIrX6WaiopB7hX036y73YFWklogYVB/x8WAb86JOsrz1IAz&#10;VaRzhB61+rUE/SdIC0DHve3W90xVYVsabzkc1FgGkCw0kbtfW2dXk06SNNEH+X/nlUi3I7WcAT0/&#10;y86ZDPJhAC4q8QFpcvfvl5IPQGzi1ErCVoNOAPid7IsU6u04MTqhQfmFTHagQ61iF8RVs1Z2/Vqs&#10;s5k4jVlLAlgTXrzvIWTYmWsmTnVerB41OWQATfrx3Zxdq7j3oSdqONdWRPr+BtR3XYZ+tUsCsOxM&#10;TEHHELI0/N56KnppJW19ejkYCwwUWTla8ehCqmS97X7did4wQbqPyyRzUO5wbgXn0XFmghF9baep&#10;lfMmcGLeIpjAS6AVs5jQtV7583viPsqt66l+1FHruPVwGnltJapHg3aHs9sMOC/HKYtqaO4bFaTe&#10;k7WyArMenSJmMHBpAVGViUrkQTnrQJ4H0VMmTg14Gfw1cWrVqPfWmbfyXbAn7a0JzqjIw65YfVot&#10;/S92wMIvqwANWDnjNHQo8mEXaThNOMORHDKp0FFgR/BrdJLhmIQTZLCP362YAC8gP82sdQNg0up6&#10;bZ/2SuYQi3F8V+nlOx4vzCuxO6dGh9K15KyZ+NZO1i4UnKDKM9WjGexVB86c838adYAs9uJrlr0S&#10;N7qXUs2qh92joEPiPbu+M5tmXj2VZp9eTT33TKcyHI9a/sYCN5OhBg+sHnUWq8Vdu8EqUr1K22tF&#10;dZUOoThUe4vM1XMucpwPKV89w66XlJkG2aRq1dZUYbs6cb47kD0dsxpwRyXvKrWLlMVl3N95JdJH&#10;WvjQ9LW+1GwRnnirHxsh6Mbm2b3W9jR658VlHF6DOevpIhwAK/F1gDwr6kA7TGIeIDYggkHaAfSh&#10;1G/OuW+cb+bZCntnx3ANjo3JAwuJTDg6o9zEnIwvWWRPWkG7kWNeyRh6AF0UtEM6PugZE6iRNGBt&#10;gqqas6FeUQ85t9tiJeeVZA/WBi1NB06FleEW6Rx6diEKXewwO/rWUsxfPAI2HTFxivxp8zJiQgPt&#10;OkLazqXmCEwFtQ/7ICXVeW+vpWPPzKW+mw+len7falgxhrTk4o1iP0OsL0bC0ZP2zESpZ8LLTnaD&#10;gM72lK7XwIFd4jpBGbCz4w6KWZccsmtizepR9zY6Tpew1TxnJBg4m5Fo4dqsHnaddSJjRqtd+tiS&#10;QfcGOyeVogm85U/W0sRrC6mMZ63A+fVse3kWawI/dqdu3q2K5zJoa2K7DtnRiVavO0KhHixUf8tY&#10;JCTqwLBiiGb2yGSm3TT16LpWdQ26waKTEt5HOv5y5G4P5zTGOqB7mx+YTYP8/n4DBHyGCZwIQGAv&#10;DE5n0QVZdQ/4MYoETdagj+qXG9PQjSPp4LPIKOvrTN9aMFoxfpBV3wbdortZHI+e0V/qOqsznf3y&#10;fMy3tTJaH84kr8Ufzkbuenw+9fEzixtMGjg7VNu8V9aDkfpUN9eUWnlOZ7SLtzLoNp9NWmQpqE1s&#10;R5Ea6y+O1iGfeHgqrVo0+v5qmkAOPSsLyFzLXdhw9JeUsVb61oDN3LtycJ2JPfcyEqfcV+fesRIG&#10;ZzYd3gz3yiKjdoZW8px22jWDnR01IGtGCfKkjS/j3EtDZjV/UPWy5hYAGrwvNgGKfBi40Z7tRm5N&#10;nEpvWYscNCMH/bcfTic+XEnX/YONdBWXnaOl6h1wYrDT8OyeFZPaYg7tUcOxtjTx+EwUrVmhrS5Y&#10;56uBEUccTL64mFY5h+NP4g+ZLGyqSDXIr5SvnkF9dL+XFclAkAFhKcoCq4IpDYjkeLaas3sL2FZn&#10;n6/Kewf2rgGdbAGhtF5iYud2hm7mZ3UzTUEBZkW7Xbt9Vx9MK/qoFr7xTDNncLcYXCwu5ZjY3Ir5&#10;Mb4/8sPVtMHVgdyJ5Q22xnzEww0FrI+P1YWP3opfbsGTSWjni+oj6CtUXTOSduMzOXfdPVIvtKJj&#10;G/G1ZE1wb/URM4ucq4XWKHKpYD+ledNX0VZFcahFc55XvpaxX3bb7b1gILqkYxa9MsEa6ROZaM7w&#10;vXSjxgYiIcq5HHgCuX/6WAR5PHfN+HzSPTfid+mD6Ys1IDvhj12LT8Fnau8asBkWJXhZXBR+szob&#10;vanPpy9pZ0vxpYPRVSLV2FYL4XhvC81M1Froor8vi5GBWH2qVnTl4APTqfdq/BkTsWIAZExsE7EL&#10;zlZQL1pAx7kJX5Z9j2ToQmOwLxjfiELbU/j0rL8zgi2+yhp4xbbrM+s7y4Jjl6gUwlIr6mOb6HDs&#10;TC120/3NoRt631hNQ0/Np0Z0h766PruJUynDneXWdu906uBylqiBRmMMBpTFcY7fcH6iWNUYgWwg&#10;JmKdZ2d3iHjZbna71LY9soCsDkWRyGbsQWpgz1MUdesPIFdRJCyl7BTrgywXIVd2wZgk3Qbetljc&#10;Ygo7kO0EsrNVu2WMxC4fA/FSom7hmXaDTbNvrqXDXFLPx/qw3hauOarBwmhjHQbfxVB2Hq+9ezRd&#10;8+OL04nXNsJfXfxBodNKKnLnoTu6ZPiR2STrj7EgZ2Pr5+e4mrnakCk7+8s5N/WssTElY0vGmIw1&#10;6Q+OPj6b6q6ZSDd/fFea+e5qauO+sjYZqyrn3IqxjWFJfWlQUBkQs8i4FrEv5CoaB/hq8j4DNuu8&#10;sDeSMJGMFnfqi7ie2h3xB7+jHoyYmzYIGfcz9D+cQWZzgwnEKt5HfWQMT1pSi9+ca74F39hiPWnR&#10;LRwMpjn9LPYgYoP8325+LuNM/jELYPFTruNM6auBb6IYSv2pH4d/ro/hGY8mBz5j4KFZzmvBZk3Y&#10;EXg+uI9zFKM60InSRwaVKXKsrnHEQXRgswZiJGNX+s9D900HA8bxTwrdptolkz8xp/4t7JN4jn21&#10;WGQAOXU2865InIKfeQ/PsPTikRzHryhGx6rX7Mjei5610G6Sz1vEt1aftjy3nM7+8eX43bek237v&#10;xnTBj4+GTz77XqGQaB692wmu3omecQSQnW37HphPl//k+fSv/vq/pb/873+aPv9f7kxHX+Z++C0m&#10;+pvAtj1vrqaDHxTwaN93JqIoax86rfF5O2WX0iD6ehy8V3rFSBTgOlfSQtWib+N7PSBVKO/meQTD&#10;GsOoANeNYI8O4SdJ1zsPTjKxfM3PL0g3/97N6fLfPZ3G3z8n9eDvbHxUwFFTvGctzxQ+LphGjGP8&#10;YoA1HkOWi/W5XTPssPLhjNw6nvUgzya7UYxlwsZYYGi8YsauUz73qEwN2EsLn/t4J4vKtc+FzmH0&#10;hr4B8qgs6sObOAk/EDkI28CZGDo9kg7wrK3ImqyKUmfHSCtkLIoDIr6NjCFv2pD4Gf+WTaAb/d/M&#10;XsiQVMP7bcNvsigg2BL4qixENzU4Vr3t/9l5WMpnVqN7w1fkyn2tNwL90ptuBUPZHBRxC+TSuILF&#10;UNqzHO9Vzrvok8jSoz9oTNSuSO1+I59pt6XNDxZDGCO36Fys6qicCnwgC2gsJNEvKEc3ZPiMyunG&#10;SL6UNFekprmWYCO64t2r08YTF8V4rplXkXFsu7OGu7lkLcvzNfvscirnd01etWErLQKJ+DZ6SGYc&#10;i1EcMzaDnC2g7ywQkKZ36QeraQZsN/HCUvr6h2elS390YRp7YSWwh3i9Sp3CuwcLpF2y2M9K9JbM&#10;Db23HEoH399I+15cSTtlLnwQHIqell49g+42ptLI31Rxb2dPGzfSR9zLOsQsfvU/exCxFHyG+uPo&#10;FdYpfCT21WIi9ZbMC+YNtC9eJlNlQTJxKuubHerGpuzkO/j8UuoFm1RiK7QbdiAbM5BeVyp6u1yd&#10;S2thpEW5veimPPo2GB7Qs1VieO7haI32y4eiEavZRLXxGeMP6EMLlWSH0v8xxu1YJfMcFuWFfeeK&#10;cQDYb/19GTbreb46ZEeb6JijcmQ6ipz5XeUgCpo6M4ETTAz5Wer9DD6uRTbxb/DCofunU9fNY6mL&#10;fbUYQLm26Ew8ZPJRneyayuhgUZJjrbagx6vPRfdqR8Q64BIxipS4JnejQJx9reVeTfoinN08f9vM&#10;+liU5jhBi9Fk6GwCZzgKzzEwfl7+9GQ68PzR1GMMg/2o4+9tJjMWFnE4zrX4V5ts4lT2HhmO9oH7&#10;nNXtuCxZjmyoEEd7RfJQG8L9Stkn80K1E42pGlmqsfsQ3O35b8F3MmYmJrXDUR/IOb2yHej3yU6l&#10;P2QBf5496EJPNK20RqG1xZ5icUcD2RhgHsTE27lfYgPQZ6OcsRhFdyZxOoXOM1bgjGDpri1atLhy&#10;9qXF1MK5j8Rp+D9VKXdef+iFGrBIjN7g+2gQunY0Gvaal9E3+sjsu8V0NZO8G2umDxLxbdYrGqqQ&#10;/Yhx618sFxg8vGTOydrIpt/VVplazu9JS28uReJU5gx1hP5LXJxzmSItCO29HjnhHKlv6tn3zfmm&#10;hcYzsDDYpOm+qXTOZyvphp8fS9/8yXpa5nNb8NNkrdI+W9S/5/xCsbVza9WFYpuq63g3cJHjPi20&#10;3qROrgebOz/ZWG0J2MIri15vVE74jIyyZuFCD+sHXgpmnSGw7lproUPbJoYzP48CXS7jaZWd+Byc&#10;mUhAs4blPMMI721h0xYpvmr5AA+DAOrQfZNBQzH0yFw6+CjKCUVoBVsehTt371Qavnc2BlcHkOFv&#10;DAzX8H0jwmkFTxvCoVGqQvgFSNEpghIJQylg4mVNqpZwUGx33smBtLonqhYFXQalLxvEGB0uVIwg&#10;0HIduwAahXAQOQQGjFo4dFbFlaiAWfRwUDlEztZxpmXbCQ4Li7eHQ2TLr227AmyTicGHjjApXFFp&#10;gfJ2Hp7VbBU4IiUtlamsqyq14UR0YCSv/eHtqfv2pdR/92RwHNt23cfV+PRSqnpqKZUDdoueWU41&#10;GFWNscakWmWCQ2XHVg0gz+BiFwB59rWlNAsYmAWgLUvVC8A2aHD5x8fTzf/gchzW46n1/pkC0MXo&#10;qrQNWLgWtrqbFFQQcwj68JOst108GLVtjy6knffhBGBYdEjKMCxZFHZutTU45WM2hQrFKly+Stmn&#10;cyHlSOlZgGWEJOs9OGBWpsYB0qAgH1ZrSdUb9GVcdveWcD+TJhqsmKHC1f/wbBiVPM+1WRVkgkL6&#10;S4GyMy00KtKTyXUvBekgYKreSm2cQqsVC8GhxnD0HFY+9PZqBKI7WeM65FIKA506Zxk4Y8+D4twQ&#10;A662hUeFDeuj8s4iT3Z22RERiRSNJIfa5GEkTnWIDDKc6WAoJMw5NDodvK+GZDMIkpltxIHGwWF/&#10;61FUUl1uOVNlFB08fK7BYYO6Jv53ss4qeefbbUeZxxw7u8yQzZifhYOp4xpUSTrcyGELMtjJmuSu&#10;GUl5FIWGpB5jIY1U2+3jMey/hbOVR0Fq3A1QNj11JKhu7YiqweA6t0dH0dnEtuM3YKA9Y8U8s1Vd&#10;Aq0d7LO0iM4yKSRO28NQFBKnOErsewMgqgr5NaBbdwQH0qHhSy3BFe6aZL8DYAKsq6Qq+T2VWDHy&#10;YBCxHHk3uBE0k9yzgWeKAOLF/SnLe0cVOufP+SYNAKIm5MTkzpFPVtIxzsQYQH2T/11jYneMgZtx&#10;A0wYGmkQ7cCUW73vcgAzhsrgioFSh3wbwLOKvFbDwv01LCZOpb1qYp+i9X6wENCLipxTyDsyH0YF&#10;WZfCrp6vBj+Ctm2di3MkBVD7ZQdS77UjqeVrg6nzMgwFsmjitAG9V89XaWPt3DBoPvcGIBInyMTp&#10;xHdnozglaBV5Bg1T7QRO5qwJifZUcQ5OLPrB6n47lvrsKOXsbPG86Hg8PBN0gmPojZ7XVlM7zlgj&#10;a+RczsPPzKfXfu8b6c/+8o/T3/x/f5s+/7/+KXrq+pR7BKcLYLfj7tlgD5jGCKt7VtE3OkDS7pz+&#10;zQ3pxl/fnK783RvT/NvHgrN+HiduGAPRhXHPA0pNRjiX2Jls6nFnlez5e4nTrThAVhAbYJVe2S4r&#10;kwXSV+ooSt17HON6HOfq5A8L9Ijd906nizjbI8+uRADJGXYGrcvQ9wLgfZwZiyLsTpUixL2I4CFg&#10;yTlNU0/Op35szgEcoF6cZinSdSCi4/RYR8oCZCJBrV3gb+LffN8lxTSOq7O4PJs6QNJjqp9Cn6lb&#10;WFM7DASwzkHbj937al4JOsUgthRXtciTNGR2SKoDTEiVc+4z2JOgCeIsSdXnWVZP7WYNpSKORJJ6&#10;FV1n50wTOmMIW2uS0P9XT9t5aqdAmcAd+Qtwy/M731SbXI68eA6j2KO9KjUADqQ50akQ2NZ9eyKq&#10;1qxuNjCxOa9EdgKTelLim9ySOsykqfO5TaQ5/N/5JYOPFeaVROLUeSWfYKdwyC0OsgvBxGkZ59cC&#10;mEreMeaVsH/O1DLxqbNY6KTPxeypUT5v4r21VIN92Pn0ctqKjSqNwNV8dB9Uc/8OAHMRn6ujo42W&#10;ksWK2tgb7JSVupXoIB0BHVKr6a2yl1reAoegYue8Ct43K3xzZ3fGnL5IzmADdayk6m29ZQwgu5I6&#10;n8dun0mcGrAq5XdNJm67diySGnYuSHXZjQ5uvAIZQGdID+v8sKBc18Zwz9Y7JtIBzm2jwUXky7kn&#10;zhbaAeCW9lln3tlWOtV1AFOTplGNh96vwQ7ImBB2nc+VnSCPzNs9o962CKZmSqcJW2UwnL+LTpNI&#10;KhSuSLxiowzcm9iMjhP0S/YbB8LZzd0zE5QmJmnsINReVXmeAZ12++R1SnWCWG+Dz66l76WjV4F9&#10;qonEaSEZHnvK1WmlIGfADjz1hJ03snzUgn2CDpP3duaLiW2DWYLgA49YtX80jSiPrKnBmxrOn1Xj&#10;Jv9iD3WmfQ4ui712c66dCWTSO6rDLexC3iyWs4Otfr0jlfB+Onkm3DMbHQV7KyDGLvjszivpZF8s&#10;3LOKtwT7LWWcXfRSbusEGVi3S6CR523mjOcNTA9gJ3SksFud6Cype5x3NM5enwK7OZN7AZ25OY/b&#10;joTNblOdIJMNOkUWkDivZOLp+VQ/js3HBlaANQTrznm3c9vK0dpIbmCv/Mq6xDy2r/UWkuwmTnkO&#10;9Zw0uRYINmCztPPRZSHG4dkNAEXhG+uZ56rjb0ycOjdRp6EPHLsIDp18bgFHaDGK+dbfL1Dfy0iw&#10;gX0Yvn+q0JXF50YRH461QfuQWR1idJifb8BnElt3Mbrh+KuL6eCdEymvPmAt7fQx2GyQ1RlL4osI&#10;bKLTHO0htvFcih3K2A9nRFUgo1UGDrgM2pvwl/pZu+Bcrnoc4gw228KBSJD21abaM06fa1A7Uv9V&#10;ki3TbeLtTLKNtdN515msQMb62aup97GnOKiz7ItBzYnXF6LStczOJf0RzrcsFHYa2lHfdLqQIK1m&#10;rywQK0If6UjrnCn3rWAhKUprwGZ2f+qgW+Xb/Q2wMX6VM9Bz6IV63qmcM2KnqkkF6dstaLAQxXlR&#10;eeyNncB7keUyzo37W408io2dU1rP15hZil414OHeiM+tJJ64ewLstBwjV0Z4x9yrq+hpdNgEv6OO&#10;Ud/49/hcJnc7z3ScLr1pNzY6kL/rwq/p4XzaGdDBZWGSwZuYu8053HUNOB4ZVCZNVjSKnbAF4sti&#10;1tYu9ewMOgJs6/kJPK0DCo6u50wdenQ6rWlP3l+NszGGQzqHzDUiO2WjhcSplJtW+prI8986tFVW&#10;C8deZiOYH8UYfJ5y4CX9dZazJR1sqQGFSwZSk5Xz6NwdyJAJoF2ceW2cRYh+LQFjGKxy5ISJ45Kz&#10;sSd+LrpF38sCgRKr7fUz+d5kirMP195dStf9/Ei64XePpwt+vJYaH5xNFeCDmOvjOcGfkkY5Zvog&#10;Q41HWv5/sv4zutLz2u8EK2dk4CCcg4OccwGFnDMqsYo551As5kxKFIOYo0gxS6RIkRRFKlFUFqWr&#10;e6/b3b262+E6zdi+tsfjcbft6XGPZ82s+frM77cPQGuNP7wLKNQJ7/s8+9n7v9N/R6et9FbS9K6D&#10;X513vPG+iUmDxuAkMNM0GLd6sTmVNpYFTZZUZMp1FAaok1e1cfzbM89+i1W3kqcmTreoer/CuKxh&#10;/bHCCJDQKciZtKZi48DI/J7hPerKwNBg6Y6LuoMmMVhOuCcxt9h7C4v7U9myuNHAj6MfgkpRnxhb&#10;3gCmt6hMNhUr712L7kt7U8vJttSA7bGYUlxTjhzpK+gT6juoByxSqsEu5JDhOjCviTiLTDILTamS&#10;K7vUGj5JBedNvVAPjgq/xbPP3oj9tBFF4DXHJMgU4tmyMCcosfGL9Ik8m77OZFrQNfJZJtPbwfHN&#10;Lx9P9WALfYB6bL6zi7VVBvRakaUcestZb/pIOdbUJFbbZX2FgiXu104PqcAsNtFW6vPp+1UgsxZC&#10;WrBn0lfWH3GNycKgC+R+pNHXLxeDaKNyYG+pEaXXFEdF8QrypW+rj2rS0w6SoFsGE8S4Gs5HJE45&#10;G/r6dvUog+pyO+pzfE4U7aEDYrSN/i2fo4+T5VkMEOpbbxUn23maQb71wRu5Br+Lb8De1J+D38hn&#10;qJeq+C67V2pXWqJLzfUSX4gTpQwtQmfu5FktJM6gY/SZZPcwMRRUvdiDWvSssYR9+KXGjA4+gY24&#10;oo97LYx8kKrX4LMxK2MT7rkFVEFNjz6yaKYM2x8dMcY21FPso1fMEQQ/qLO1iSZOxZ/GKYyX7BX7&#10;ILtFL62k/Hvr6Qh6M7/eGphM7G3h4gHsWjHnxeSjc/3F9o1fm+aMHE23/eradOazc8PXm8fHiTFM&#10;+Gp26hkEtRvLGFAt8h4JEfa/ChtgQYNrVYeePQA2L2V9y19YTnl1MOfJWJMz1Ueemk3Nt8+lm354&#10;d+p/ajkKQsSixqrKsIWVJh04/7IZ2ekfBX5jrAe60FiSBfFbMTBnz5eyH+0XdKXGNXxd7EANsi5m&#10;0GeKwk3OWKOMCvisEXPD/kRShs+QttF4lJTtrnPNTeAmcKsxPFnJMqyvxQoR8+E+LQYysRAFiTx7&#10;JDQ2sacUrk2cObtGHTfUJEsJ58C44laMsQL70s8aLT4+G1Tp4mHtZz+YfRhZkult4um51GyRmHoA&#10;3aifLY519mwF32OHjjPyjSPKOmanop23FhN2PTobfq+4Z2kzaWoC02sW+2QXkAVxYrwmMOAuPsvE&#10;nb6jSVOZIibxHa7/8Gia+hr7CpY8yGvs0LXzrPs762kEf3odn3sKvdkCfrzolzdEwfI9f3FzuuAn&#10;G2mZ7459fgs8wnc2giUc12Pxcxn4fccj8+mqz19M/+w//Lv07/7T30/v/Z0zaeFb6Fpkpgk/ptNk&#10;J/701A/W0yq2qY29k13BUT1tFrm8AmYFj/Y+OhMJBZtWdrJH7l/F1+dT7eMrad83lyLW5rMOvLKU&#10;Dn19JvzrEXT8CHjXTlgTvDf86oJ0559uT9f//tY08/GFqZt7WMbPN25gIsjkfzH7VMcaGzdw/t75&#10;35pPl33vWOrirBkv2PI7dqibeY2FYiZ3vUfX26SpBfST/DRmISWklL2Try1FIYszk8XBkcxHLjPo&#10;0moTJegb5zJGTA4dH4kc9K720hEZw99aimaNUeStGT/YJLfx7IGbDqcl7Jb0m44DUfZC/vCTjC93&#10;3zeRHF3QwvvyyJu0nTHrkXs3BmgSWP9DhqEiYwfIp0lV9XkG3S6erAAXWYxajMxYcLAXG7WXexdz&#10;2qGr/hdvirtb1HvGXlgf4wnRuMRz6NNqvxrRg103csauG4liCc+2ndQ1rLuMSuUx67wQD5X9oBwM&#10;b6FQJdjdmEFRU1lqWm9LeeTr9NtXgAGvSbVnRiIpEolz8KfF1rWcyVJ0UQm+0yF8n2b0pXFbR1Oo&#10;w4wROm7F5GkzNnn0uYW0yH7NsF9RKICPtIDcn4MevOeXV6RLfnxp4FMLD202iXvnfsW65SZBwUwW&#10;/Yppu8BZwx9spLLXV9M+zte2xxZSsYWUyFCFiVNjF8tNKW8Xr/4bMmCDkDbPsRLGztwb480Z/ILa&#10;DewV66zvEolTcF50SHJFobUFOtpF1rcGWx/xoRuPhO1wf1puG009rEk3uMfEqWN9jK8VK9P3TgeW&#10;19Z56VfW8L29T8+nzrvHggLXOLq20phBJAUv70uDyHrnG4WCa2M0dkEa3zbutRc5dhxSFLMjlzKY&#10;mAANew2usPBRPC8zQpazVo3siA0PcrbLkN3oOBUPKAdcxgvce7vuomDbZ56yEB28CG61mKQLO1SD&#10;Py9NuwVeyrWzkKOZSix7vDW6+F1b41QV6AhjgtrGSp9vhfMmJhhlvefABMbZI77N/YIPeu8AM91y&#10;JHBToxiO9+e52qXPv5eL342D5jYTsY1fwwf51tEoJjVGpO8VOREunzUvBmb/jB9IPX6AS4YRi3Vl&#10;enSGsWdOm2SiNZKDrFMem2LeoIQ9Cup9i8yP8jr9214Tpx0ph9zZBFbBWbbD0YJe41PF4L5SflYg&#10;c8XIWTU4uhEd0iXGNcmnbyoDIr5qOTq8mTNmfOkIuPn8nznfFP/62wV7YrxAfSeuNmYcRZToQOMF&#10;2qSp5+cKBdz6uvhAyrFJU7G7dOgyTNZyD/rUMiq2ovfF2xZOftVxOsMesF559s74tv6CfoOyHw0p&#10;J1gb9ILxbTFVJBSRi3KxRUdlakY3rqPfp7k/i1scO3T8g5V0jPszuSsjgCw6XTeCmdl7z5Z5l5Ar&#10;7iWKBpBTGwDHee/Vv1hPd355Ol31xUaawoa5F45ekZ0sYp+cT/VCjLTjXmTscaatfmgJ58PxKsWc&#10;Dxnz8tiCA8ifts7L2KT5xybOqntvwVT+/N7wDfVxLB7QF9UuGI9Sf0SBNWciuk5dY31O9lBmK2l8&#10;ZQAq2yhQ9U6/t5q2KZgCpqhwQZgOPzCeeri5YQ67FTkKi7MMuq4dTMcBw+MKLw+mw6ES15kT4NiJ&#10;KpWBlJsGB6Tg2osTEkF1DlgkT/2dw2iX3kEe3iCBlQx2GVRxD5UYFq9anDYpbARlVo4Us4DSftgp&#10;GbQLbPQg4OroaydS7VmMJ/djEE3QJ5+7FSP55YZI1GQwUFYc6pj4HAGYuGJOxVxTJMtigDYbLejU&#10;8dKRkP/drsNODpbJgPO+f2nqfmQt9XxtKqrCrJa3k6cFZVfHz0qMSgPGwOqEdtYozwGrReHZqi9Q&#10;L+Gw232hYZl6eSEtIWxTOM/zVl1jWJYxLBd9spGu/8VFafXDE5EQsA3c9njpzg4BZEN5o3hM9imM&#10;dXP5NILz0vH+Rtr38krajiLfhYNnJ9hBLikNbH3OGrzAAEt7aPWFfPlWaqlkYl9wZvajOAyK1XG4&#10;Yki5RsXDs44SZG+s8qw2YYDS97K9uxTwEMlw9rDCxCTv7XqsUJXazJpU6xTxGql4nPOmA1WCsjTo&#10;IoWIlZ86vwY089ejBFAOBrvtcInqefa6BSV7BODU+MpK0CIXo4B2s7YGPKMih++PQAhyWsNh06m0&#10;wkZnMgJLJmBxEu2ktZtY+kyBuJWGkaTFIZLm0mBiOYcqEqcYFivpy1hfE6cF2i0O/1JzBPGclWRX&#10;il2WkURiX4s8E64Z92yweyeHdeflKGMM+p5v4JDxzEX8f7lOhUFyntEAqBVDBpdMMEht0MBZaHtw&#10;KoKo9VzNOOkmSltRDs4GCAMKoDZYLdVDHYah7YX1oFSVZlPnXxASIEwl6Hlg/yp4ZitjnCVpEncH&#10;/28HhwlkAwk6GzoZGpSgveI5rD47wPkRkGSOd0b3kvMdI9GMQ5Z9cDLVsS92oJVzP3ZU7VPWUXCV&#10;t45uDs5G5ljrRs5uC+sycN1QqsdgR+XMXHPMiSjm3uuQXedLnfOJlSuradSgDAD3CLJhwtQEjoZl&#10;AkAXSTkTp4CzlQ/XUxdKt7yTPetC8aHoylh3q9m2quo1LHX8dCaZgZbsIroGwxiBJa4wLKcKVYYa&#10;YIMlW1eNwRV14zJrvdQU+q71qv7UDaBrunAwtV8DaEV5K+NbVbOtOADSTo2hZGfeXg6qXismh56c&#10;wQFlXdVhyGKtiY5pjMs8MgCALbuoL+WcMcHzHsF5GnlnLdW9tBTgyQBA20OT6dgPcCZwjJyl129Q&#10;FMO+C30z+Oxceum3F6Z/9e//lP7zf/nf0y/+5d+kifdvC2BXy5mxE92O0amXFsIJWTJwB6g97ydr&#10;6ewfr003//G2mFcy9+6pmMm6/ulazCvpwyGrRe4cgL5bR4X92s4eS4tZbuL0Ds6ATgBn0QrxKuR1&#10;yGAajppgwKpRO4PttrKDQaofKXtN2sr9f/SVhTT2rcUIJhmMUD+rm6xqNmFk4OYA9qIC0KaBd6C+&#10;el75nFT3AeSlqLZox3klBkai60qQxOvqTKixr38+r6Tt7EhUF/tegyZ2oOznuWLejvaCf0tRYkeA&#10;1U0mUnc9PBf2qIrPVW94BQ3jHbyP9+5E1g0mCE7U11ZQRqIIRz6LfLbiOHo2d7CGFjXUYi+jIwFd&#10;asFHnjM4cHfhrJl81ekTQAgGndd0CGBTjl7Tvvk3A2ECWWk71VfSddUtNKcMDtvAc2vp0F1TKQPw&#10;95x0c0ZzOB3apjacoTJshWcu82CB9ttOC68clzM5InEKgG17dLYwrwRZM3Fqx+kq9qob4KRzqFNo&#10;Ir0EUOlsWbvPdPA872FfeX7neOoIGUwZeWwmjX1/PZygA88vp52PYaewUbIjOGeqju/sufVIIaHA&#10;+a1iLw367Ef2pG21mlNqr/JTOIQWPIkbWCM7DrI6layjxSQRTMf+x7wSvteOO2ce7BFzcF/aPwNJ&#10;TXeOFeaVcFarOSfSthnEO8Tv2zhz23Vs1eNnx9J+zo4sEHaZCFxjXqS2ARsjVa8do43YqhFslcwI&#10;4gKTwToeJk6dE2Y18i5k2W5Hg3bh/PA5FdgB5akGvSTQzHPPTTyT1f/q5Up0Vzyra8nrt6pHt+aV&#10;eJk0EKiaRIh5JdoT132iPmZ7N5g0xQnU0bQgwaIZ8Y56MpLSrG018lAl7Q7P64yKqEZkTQ3OBlUv&#10;wFqbEzTAXtit1ptHgnYnClOQBauQG3GAcsiec7sEsFIx2iGgbXGmzfALFsWsBhWpOMkgqXTEQa/L&#10;95n8seM0I/7hXO1BDg7hBDmTyU4Ik6vS9RpkiM4EgG/d0Y6Y7WswZi+fV73Skkq3ZpyyNtXLLTi7&#10;K0G7I6W8OmX/Azio6DKfPyi5+b4ansMKdKtRW9E3edYzMCJrnZlqiDMhFXsfetnilnPRn6dwhAy0&#10;6QSNovcM/GzNK1EHxnxAfi6hA50dOvYo54z9q+IzDXjLcFIDzgvKnc0rqOXBSPXKHWsptbx7HsFQ&#10;9tQgiVRdQS2PzP8380rEw64NaxWUR3YX2W1q9xc6Y+iZuZhTMo3uncGOHDVpivOzNa/kOL8f+Tr2&#10;nc+vOs37+TwTQoGDwExitWB5AWM461yq4ks/XUnn8IzDD04UHHnOrbruAM9WjG602rSGPfGcivf0&#10;Myz2MiFn4srZ7TX8uxpM5SxBaVXFWg2seSt61qBQlesizuvBfrMvUlXbEVwDjorZUCauwACRZBMP&#10;8P8WFcS8EpPOPgM/y8GE/eyXzC/j7M889nAZuzTzDudf3bvCeuOLVDmrEHmMimR0dgcOv93RJrel&#10;kbbgxqSprAB2OtiJVoPDVq0Mg2GVZek5Wy7rjU6JHPjAzkZn2ZkgLgcrST8sdWk5VxQUqoeRZROX&#10;B9F70peJSyrZ4woDLpxHgzuBw/XfDEqwJyYqnY08+9xCOvzGRhRxDeHDdb69FrSM1ePsHfoqEq1i&#10;bHSkLDJt53akk2+AC15fCsqszm/OpQ6+WyYQ2Yca0In5F5ZDf0pbFpX8Nx6JcQ8xYgMHuwlZbMQX&#10;233tcNqrzhDfcn/eb+BFrkicor90VIfBK3YjhB/E2RgG80yC5XIPTKQSPjPOnLLOT/eyfDP5XcHl&#10;z0x/TcztN9lUIzXW5l6b9Ks/3p7KWNPoZLkajAZ2tntgP3ZFWsZD+KF2nNagD6tYa2kkTVCZOLVo&#10;uBzdYtGTc/TK9BvZdynE1ZU55DrPGWu5vC9GL5z99fF09x/OT9f86mgaAjcd4v8rx0y0FJJRBv/s&#10;ajBwaWKz/+HJwEB2oK0YGOGnVdsyk6g35lgHMVMWPFraVJ7Ksev1dvBytrUFVkdnFwwEF5IDkTgN&#10;rNrI79g+znrVed2FRPUmvjWIUzOFHZQRgD1yjlAtONzkaWBknqtUH9kZorGOValloy3m+y1j9703&#10;MbfYewuL+1NmkSNgdPWeAZ7Tn66mgRcWYoZ06VMLwRRSvtIWWL8WH3vw2kFkDX3BOQ4mDTECtshx&#10;O6XuF+dnH3q5nDNvsqUanzoHRqzU7xCjr7fiMyDvK61B/2hg0uLkYIkRF/KzejNxIgbcjywaP9iB&#10;7tmBzO7ELugDlaO39IkMGskCpK/kVc36mKDMYf9bX0QWz4yF7+uMcNkmagzmgYVNcumTNeuToZ8N&#10;MhpItmp+q6hI+2hRQw12OGae8jn6fqXoYwuTLGSstaiWMxQz/NHVUaTMT4tNHI0hi4v4t5p7tsMt&#10;D15y39XB+qRRMICPWo69NyC6lTjVl40zJ17k/MmAZKGRvm/VSTAxZ0L6Z/WIXeG+LjpYsC9281k8&#10;p0/tZcfLHn1sLkd+NOHb14Nt9MnbOasx+mbZrhXOu3iL77NTqh8foAq7pc8vXeU+/V90pkkUZ6pX&#10;PmVBJ7oQzCUDSicYrJuzJ91gJTZeH9UuliL+3zNXoE3f/A6+L5J8yr4xKGRKxivfq247iB9l0tXY&#10;xkH0svS0hZgHGAK5cx5nPfq9ljNtcblFoMZM9ji6A9k1ltL87jp+yRK+Is+m3fU8Y/Oc123sIKjn&#10;sWvqhG5kfeF7R9O1X1ySLvv0WFo1WWBch2sanTaPvzX/Bvj7rvFgcQqaP2T9EPeR4RIDtSFPBs3z&#10;YPUMVw2/t7y4HDEm/RS7FQ/j77Tcv5jO/f5l2O+l0GsW8BmrqmDPAysi9/rzxhP0azOcHeebxggU&#10;fSt+GgvbfcVgKrltIrWe15nyS3mwXT6S8uEzsZ6uWQafZfHlo2mCtYwiOvSQhZGlYH1jcsYPLGYz&#10;AVSLPgwsLC5kf0w8SZtqjMfxFFLOmoiPGKBYnr0xgbobvZxB75qIMm7Yg71yvqn4zlhcJIqQSalG&#10;jzwym44+v5AGb8bWghUtYBrA9xtBbgz2jz7GedTn8j3Ih7FNC00ruQcD35XYVwOztZchK7xfxhr9&#10;C2W7G79Iv9TuYP1jE3bS00biDt1nQHvw2ytREF3JPmr/ZKLZfrfF+4XirsWn5tKlvG4RHW9he6nn&#10;jPspQzf0I09D76+nDfz3kVfYU7Doxb+6Pl3/5S3p7JfXpnM/W0ur2AU7i51DauFdCTpn5+ML0eVn&#10;UeCub8ynS3/2fPrH/7d/k/723/936ZUvL0+j6FtpTE2MGhMYeA+b+tlGWnxzKZWDuw/xvgrOVy+f&#10;uYRdOYY+b769UEwgtWkkTtmTsm8453cl7XoGmcN/GX51KfXjI+/h/c1Pz6cBnn3gzdU0w+cf/Xgt&#10;XfHzU+nsH8+kq397Ji19cmHqRlfPvLmM3K9Fo0PLa6up4sr+8GEc3dRyZiRd9PJcOpdnn34Kvw+Z&#10;EKtrI6SsNTlll/oQ/tgweHRGe8MauP5edrvOcu/rHxYC9dVgKJnrlFMTp3YmxXgKfWb9Ec6UPmTE&#10;+0wQ8FMZbrmwK1hWepG1UWStgfNukku8Ove1ibTC32TOiHgD58krkvjGDVg3GxRyvNfitygyVaaR&#10;L9n7ojmItZRZ0XnQUkeaXHfsUCWfE8w92gLORwk2QDpnbZRsFlEIjTxK66v/2sJ3Hn9mLXWCA5VR&#10;fSNjRup/fcV6zmz9Qn3qAINuu3E0xgR5NgNj81ppyUsv4Cd6wSIqY45lPFM1WL4aDFECprLgovk0&#10;z8XzLL9+Ih1997JUAz6YRVcp6zKkmDiVKrySn9lvr0ZXpGvQxLnN8eyl7F8R9tpkkgktuwn7H51J&#10;JtGnOUeOX5j7VFbF9XTs49V0/c9OpQt+fAFYh896cCqV8+z6dvqjFt1VYp9MsoXtAit2XN2fxt4r&#10;xAx22nHKmh/4xlywA9h5WoFeqcEv1fY60slu8pjh7MW6y1gURUh3TqbKOWyG3WXKCZguCkvBDJEk&#10;RV/oz4eN4bKgqI793q1PiXxYaJDBfjSBBeyKN3FqzKIaH187ZhzDOFIxeyo9sONigrKXn3nwdDe6&#10;oYbv9nMdq1GFHbMj3vjU0MucT86uhTIyK+7iOyO+zfruQ453obuUpQz4RL9L/99xPSYmbRKTSUa2&#10;C2MaGWMf4O9izneFfvIEa2m8YBOD/zlOKLNRydgFvqG43M/LofNr0bMlYEOLmW0MMqbr2AsLhbZy&#10;Asa7PbcxSgQ8tIPX7XbNwaDlrGOtmABbXCfdq79v4iL3quvOMdYWm8HamDgVS1lwaiFQDbrSBoiI&#10;S13cg01qSi1PrKamF1aD+a2O9agGRzgX2HPvWamzoAcsLO26XcsWYoj1dnOe9vBTJjvPcXTLgldi&#10;ZBB+Uu6inlQKvgm2IIsuJsBSxzin+DORdORs5NFjskAUsQaO93BPbP4qZ23020xgVvAdNqi1YEu7&#10;rx5I3Zxdx/BY2H7oCvQsz2LxSyM6a+atpXTuj/QzV9JhdOEYenbijUJsW1wtzp4EZxs/WNQ/wC+d&#10;fHwq1Vq8BY6WvSWzhn+D3TWubY6okDg9HM1czn9tQu9V2F2JXyy7lPi/aqYBjNQbMUtxUyROA0Ox&#10;dq4hPlPtZH3EC6JRCBny32X6IOCInvvQjdyP96ptkolGv8WGmJX3VqLjVLvpTPjAlWAQx8IoVxHn&#10;QrbKJsGpd4+n4z9ZT2d+cyLd/cfz0+X8PvII9tNYBt8d+SdkS59LxgLtvvsWcn3zSHTHF6NbLbYW&#10;p0YinfWVTUiK9qBpZ4+yyHALsmWThMxljj6sBSvpIxorsyjXwkYLJ2RfiSJ2fUtjaZu+ph2+hfxA&#10;4Spda0k9FvZgA7c5P0elakZe4eu9ZTiomQbsOMUBr+AmpdkcvO1IGkfR9aA48mxMABudFY0LgqJx&#10;aecA5Xgwk2XlKLcSwIR0WyouO0sdmK5hca7c1sB46dfsfjMosAW8fBiD0UHVi0DazaKC3c/rBP5W&#10;A689vpr6n0Wo+dygJzBYpGHBOKr46pxNBNDL3jVVoELwMzxsbIaJ04M+w3JLKkfAy1BC5WxcCZvt&#10;PIWK6XwqaqlEcfMZGPNawIMzh0yImjid/WA9KCzt3vHKcbA0Lt2A/06DpoC5Bp67lg3cicIuxaDq&#10;GAqYBc7jT85GVf/E9wHWnxSMirQuF31+NF31ywvTsR+ciIRR/v7JoOgrRgGYNJXCsmK+IZUB4nV0&#10;alBEh782nnoBZIL9HSrvr82mgxiXvTgB/vRgOStIarGdCJBB+RiYy+XskzD47M+umwD0ONd2Drve&#10;7mlk41XuGpVNhe/sllhf/l6G4YqECZ/hvWW4T7vIpBvQCbCKM+h4TJwClHYrBxxuExAaNPfYjmGd&#10;gy6MrRRfdnMJMAzWOtcpc/3h1IcyaWY9NNoNGHPpD+1E2Klh4aDsQKb2o2yHvjkbVEMGDQwyblEP&#10;qBxyKNUMMm4w2CSKXVsV/J+BaBOn5TpHKJgSZ9tKWYXjEdTR3IfVphVDNUGrm8eRK0GJmpDWwd/H&#10;3laytya2o0LSe+b7nHkozXTWzkQMq51kVlFUYeickZjB4dWw2B6v3Ffo6GDkDEZafVOJIrDbxMRp&#10;q06VdIj3Asi5pIxqQTZqjjbHfLja51dSNY5fHYrCqv9KvtdCA6txosKJq4x728d5sgt2Ow6EZ2I/&#10;r9ltwAS5j8AMr7dCrxCQwhDx2btvwcHDQNac6EzldslYTTOSTeVjuVT30FTM+ZXOZS/3a4JvD2A9&#10;KHG49xq7ZjxnrEUD39fKs41iNBswpgZoyldaI1BoN59UNN3om+MYFbt3Jr69nMY1LCiqMCIGN1HY&#10;Vr6bWHQW1CoKW4DWtIpDt0nlVr3YkqpxWOrYj+g6ZZ/qtgwMa9OI/jK5boAtqMy4NAyZc1kD9Rhy&#10;bVDFxIuAKpIHnoOFJpz2xjDArVf2pb6bD2MkR2LOqbRi0rc0A6jUf3l+OuPUyhwTp1Ycz32wlnof&#10;nopzE7TI6DE536tm+dxFZGYdsMN91mNYRp+fT9PfwYnCYXB2iY69oLwaQL/2zmIa/3QjjfJ/gxjY&#10;NgCoM1BaH59Nj/3idPpn/5fP0//jv/yn9Mu//Sdp7Ht3xDB9qbCcJ7kHeR3B0ZJKx+IPK1xP4bCd&#10;/fKKdOdf3pnOfHknTv756TBO2Ab6aOR7a2mA75HGzoSFYH8Xl/riwP0YLfS7lXGRONUB4hy6/z0G&#10;bvkM98mkgYHA4Ozne51XYseF80qOsD5jT5joW4iB7jF3BpmU6lVgpuMd3PXYCuU5QJKGXz3PORv9&#10;2mTqQCeYOB1y7QGcUj14DqssGlCHbdqmQscp5xM70QjI7n1mPjqD7TDc9QBOnAlTZHHfrcg7jrCJ&#10;wX1czqvexz3IlPDfzCsBEDoTevdtPD92aKfBCJ7B4Eod6yVAc2axDk8TgMqOJBNBVtSbONXOGWhq&#10;QMYacWiG7hiNgGAEergEENLv2LFddKqrENzy7Ojw837BSQadLfWKwZO6yYbU8vW5dN2716OHT0Yg&#10;UOfT2Y7ap6ZX0KP8rAegV1pZy5lrYA/tLm0wIGjwj+es4nlNXrRxrpc4e9M48zPIr4Eg55WMApBK&#10;eZ8Uv9JjtZgI4Ll1kmVIMJnpUP6yk+gKbJSULQbse+4bT1PIVBMyXYGN2IX9KMFGaCeqDZzw/e04&#10;2yXouOjuZQ2cbxlOPjrIJOYO1rryUtbFeSUGQDnnzq62KniLvjA6k02cskfVOJgGVTMA8+3oGSsn&#10;XVvvtw1MIyWRCTULDOzUdV5JCWfF/S5Q9Y6Gg26Rl3NsanEyyzesSswWaNzV3eyhTBdt6ASro6X+&#10;leZS+jCpbuyc2+rasNPRgfYCRO1K2B8AXRUOkYErgaaVxAYflRuB7CGDfzyrwVhBqI6QwE8dauLN&#10;xKng2MB5DfggqCJNpmBfnMVq4l56wa0AVlTFes48Fxd2R1JY/WIVdM03sdXqGtbU4gTX03WMeSUG&#10;7LEP0YlnAAA73ShlPXbCali7KaSWbwLMZtlLaRfrALBSOJl4E0sYFOt/5VgaZH2cT+U8bxPkzgix&#10;498guEkAZ2Q6f89933nlEA6adIusA7IVRT6eb9bGpKCdELkTHemg1cF8ngnWWvRqKTbLeSWuUwbb&#10;bVeLiVOLIqR5cW7Jbu7Z2VfSKlkVr80ycSo9V8zkkwbU5A1gu2alJdU/Xhhl0Ym+sQr/3M/X0nF0&#10;mdRiYyZO0WlBNca5MWnqpa2KeSXovzUcjv6zw+FYmdS16KFKOkv0ggFyO02DShNZN3HawPN0nuX/&#10;kLeg3cFWmUiI6lF0i3STzuT+KnEKxgl951lQfrhyrhMyWtvPc4BvpDYdlfb9TWwrjpsJVClDTZhK&#10;qR6J04/Rz/ezb8hiGWth11xmBLlTB5k4Va50jtjPqVcX05W/WEtX/mw1nfv+chriXDmvJLr+OGuH&#10;wO7qRAM6Fh5F1z5yo500sOc+OGrBQpWg7uWclXBWDnJV8rtByTZsn7jVZGXt+egY1s8rZltiw02c&#10;1nOPuaPoHPFcB+vLnkXiVGeIy8SpFP0xbxPcNcheRZAUfDmNPZQBZhb7Gl3++BERBOZ814DXIvDM&#10;/beePVKoNGav7Ii3I1q9dBC9UoacOw+77DZHXyDDBrfYmzx70XxBVzoMxm0BHxj0q0IXmTDWpui4&#10;G4AuQ76LbxqJTj11hB04pTx/qTaEz6nibBi8d36oiQRnI4ttHTmiHhGbNx5rSWOcrd7XN6ISvo21&#10;63prNe1Hp1aZOPXs2hHJz2p0pN0LLed1pPU3F9PhlxaDGaGNM6tPY7FNI/erP9jHZ1pEtJ1zKn7U&#10;b9trNTXfqx9iJXPee2dN9oMRvReLZarAudGhL9ZiXwyG5bjn0RfmoxthVmec9R/mLI1tJU6RsThz&#10;m1W/4jrnMoVjyxXzmXqqC4VU6CP1cCT8+D9nojawf9LP6u94Pya4nE15kP2R0snCL2WsjOfZZWAI&#10;ObNYKMdzt/GsJh+c0WfwVAYMKe5KsWvlyLN0eTn0j4wAYzj8Z365ke7+4wXpxt8cB7uupiyyX+l+&#10;6KNxifHtjotqd+So695x/Efw0PfX0tK7YliDDytBV+w6zHIWV5HFlhuxn/ghZdh19XB0aSNHUlJL&#10;q2tCQSwU3TRiVc6pWN/AlqNIyg2WbeJbq6ytPG8AD0sTGrhcbMxeipHFytVeYNDA5WDp+umGtPja&#10;YlrlfFhdrh4Te5vYFYv77zHw54SBH3yzOZ5D7D4EZq/Drjvrdy94sPxYZ3ymgZ+x2/H1Lu1Njfi0&#10;+gS1YDWLVfRN7W7bix2yENagYSmYxEJZE6cWbIbN42yXz/qsrcl52PqTJehv6enCZ+GMWOToOmWw&#10;N45/cA6jnQfbkYNd/ptz617qE4njxJQWVFfwmiz3UYeM1HA2s8+tRGLLTpTmu8aj49TiMguDHIGg&#10;T9aC1g8VxQAA//RJREFU/Jj8tGAix9/y4MqKSfZdzDOFb4ec2y1rYazJxUrOg0l55TL/5HxqtOiO&#10;M7ST8yS1t683hnEI+XU9DuJ7ef5r8YEtvHZMTY7364uKHfRNAxNwOcPZol9nc4Uvq44TI6D3D7IG&#10;UjRqy8MHBmNFwNigqwVWvp71NYDa/7WpVMaz2UmlT2f1vjEc51LmOBv6ezJqOJKgBl/KcxI+rbEB&#10;fVpkvf2+iWA5kaZQhpXw9dFvMVMRXWcxmYn16icXY7ao9Nht2OXuJ8CB7IVBb9nG9CmUo7pT+LFz&#10;rKM6j+9RZxmTiKIBzwVrZlC3HlztLK/dN/Be1s64RFD1+fxc4upd+MBB8Yz+k+LzIPrRhOnBR+bT&#10;DvyHHfx798srqeNdcO6zYFxeJ+425lKO7rULwliM87pjhuLdE2kYvLf6wdF05S8vSpf8/Fha3ew2&#10;nflkPU2g05Y4z7Pouzzy7WgpC4vL8DN234lOZn0buFp4dufcGZB3HmYW/StVr/ElY02T762lw0/M&#10;oMtmUicYNYs8RiAZTGasqlw5w6fUVovrTKZb+F8tbbE+OPdtYblyXoIds5ip4s6p1Kbfy7pGIY4y&#10;yFrqP0mZbCFPx5PL6fgLxyLmZuzNeYxlYjOuPaznNvZV2l07eMNeal/Ylz2eOfYwOkD0r9hzi2wd&#10;fbEHG64PGVgNnWtHjvi/jufq4N9bxa6FsSxgd7BeljXvxjaN3j+ZRvCRpWK3wGjw2YUYKSYrQozs&#10;Qf7EPjH7DzxdjO4+gCzHCCF0gM+ljxnrwT2GHuLsLsR4goJf7GxbYw5Bz4uuk0HJ4n6Z1NofncVX&#10;BZMqn+yhBZYl7MMIMjyND370pYU0hZ8f7CHqOc5c+TdmYuzNzEfrQWtoV37nG2vp0l/dkK7/w83p&#10;ht9dHhTBJm2n8B+G+T7tQAn3dRCMbGe2weJ9yOllP30m/c2//T+nf/Rvfpke+fzcSPjmwbXOCJ7g&#10;Xvvfxa78+Fg68rL+Pj45fk0W/yaYT8Q76GvpHWXeOeAIDPbYTrnSh/FrnlhNmW9hw5A94xdS/e/m&#10;Oxu+OZdk/5JZwAJB53Jf8vmJdNMfr09X//amtPbZJakZ39KYpR21E6xhx+urqQS9FYXn2JtGMPbR&#10;5+fS0tNzafqpOTDFYvjYET8ES+iXGW8yWev8yCHjP9yzuNp9iDFNPJvfbYJ7hOcoQ4ZMhMd+Is92&#10;nRsLdr6j9MtSrJaJNY1vsw/Sddbjk8qk1MWaDvOziZ92S7bhr088NJkG0fUWOce4MmPb6ktkW/+y&#10;8bqh1P4U/irvqQLDVXI5szcoxdFrxrhDJmThun8m7RdfcI/ipSLeH3Tm6NgYucKZtIBmO/bI5FOV&#10;CUR+FmOb1NF96K21V08E84rdcGLPYK/isqnEpEQNNmYALGqRSTFnu0SMqlzzGRaf23Sj3XSen3Hj&#10;Qxf2RvNIFfisBEwgS1XrtfjS6JJGzl3/Syv4G2Np5vWl1Ic8WTjXhu5pQB6y/N7O3lhk3P4iOurr&#10;MqtMRGOQ50taammhTbZ1c0ZX3lxK0x+spcmP19PsD9fT6qf4ST9eS1f96lS64Cfnp7nvrAWbSQWy&#10;aGzexGkJMlmJH1eK72qRuDau7eKuYCerQp62P7uUtiOPu7nfA+hrk/rl+LWZxcbUgG5yJM4B4wbq&#10;e/UzP/UfbVpR9xw6jX+JHxhJN/0T/QXkQsrcwE/sT9hqbQy2tfbM4ULilDXez374uc7nbMF2dbEW&#10;jt2oeHwhmib2Ycfsot6LDFhcGD95nwwXNrr0s25ZdE/G2K/xbfYvw3ea3GzmfPVy7vPqe2xAKXth&#10;rMD50CbqdoNJLDppw+9svWqA/cS2i4fE3thcfQHH8emzm/8Q04ghSlmTSEK7/7xHG++eR+IULK4s&#10;RgMPP2WyMrnVDH4tR24t5JT2dT/nU2YCmxi0d4FBue9idLQsceYmOh7D50E/7RZ3i6eMh4h3jBnM&#10;8LvPCSbyyiw0pOZ7JlKG82mMuN7zhv6XpTNGIPD3HHqhlX/XX8G54CwUPYtOemYp4k0xCoh7K/W8&#10;W9xgPEJdzz4agzdR6igrYwYWJOzmp0UFXxVBcH9iHwvsXS9p5GXzM86UMXFqbGfeHAJrjG1seo19&#10;Yd33csajiIzXH2RdLBKwYDYHfq7WhvDdzdisfnz1ITCujTnl+C9F146kfbyvHBlpBL/Ng/U30PUm&#10;H8fAyhOvFfScDQ6LyLkFIyZPjZsa2xZ/j9yDPwmOt4C0in0zh1XD94mfo9OUn9EgxP3kWVtjISZY&#10;TZzqc1XYJAQOiOILbLyxKuNj+g3Go9VxWXRC9Sg+IfoyfA3WycRpaWN5jKUaAQst4wdYQDSOP6nf&#10;tsazrNgUxD0ufITeR1c3mOxGP8lYasFgFJwhp5E4XW5KvS8upMt/tZ7O/u40ftN56cKPsKs3Dwd+&#10;13+vQ385pkGfyxinXcWV2H/lylyKVOk1+M3GC2xoca54FTrYwndp//erk/hZr/zcyd+QBQtjjP/n&#10;jQ2YOHUdR8y9YBf43BpjqvxtK05g4rQUTGXswNEv5b2Fy8RpF/s1FolTlIYLGECaRW29pj+c+24M&#10;tqDEymeDYgKW4QcmUxeOQqPOjgBERY4wblW2t956JKqTrcip5DCUowD28pDbDUajSBRQq/tVAtv5&#10;+yGcoxIOzz4eroLNUqEIvnQwndFm4nQ7zk75JlCzyk0DJkXT/DcXUxWKs4jXBEWBitDDwUKoDDQq&#10;uUUcIwyXFS0B9nh/dPpwYKRBrNpoD0cjZlyyKA5T9nkqeF9xa0Wqn2lMeemXUAoG2loFt4CgxQ/W&#10;o2NJAGSC0IqEfSh1Z7VJZWPlnEkuuzylojBxaqdWJeugke55uADUxgAYGpZ5O3kA25d/sZGu+eX5&#10;gKiTafyN1aAXjCA692/VhJR1FWyywYqoyBmvS4McqiHnxm0lTtmvIhy/KtZ/H5cOWNXhmtTIfnng&#10;HSCu4TARIQ+4Af9tvEbjUMZzN7BOQavHnkYXMjJh8EwKA4MtHoatoEjMFBP4IJhWbPi5zmWwIsd1&#10;kPe9lKsMB8mOUzuGdvB90lraaWw1jpX7GqJh1rOKQ2f3jkYl5jjx3VIK9qJgugGHrrVAceeD00H7&#10;Upi9MgUAx9FmvaVEkKLOrsOossHwagCt9G6URikUpokX9v1qFCUHXKdII+J7ConTyuhiCAOKUxlB&#10;YwMgfF5uvTV1YeRqUN45FFedhu12nEvk2lk6FhNEcIv1smPsAK/pu2c8jX99KpSbFV8xy5cDqwGJ&#10;mXTLPKNyj4GrGqtL8nxbfWN3mtQXHRiTdv7dwWUyvgGnwYrnDq46nArlKvfMcrKzp9QgAnusUVHe&#10;rSQJBelzonxcbyksdgjkAPVSXe7jHq1QVVlGFTuGN6jBPEdn2Cfk1YCuHOEmS8uOFypyqo7kUhtO&#10;tlWxzklU1mswgqWcZ2m3nD9cx/tyKnfWuoHv6768Lx17DHCw5JxU1nqjI8CFfOUGpAcA6yd/vB5V&#10;LM5JmAQ8S2Ng547BG+dmTgve+WkizgDTPCCvHqNgV4lVI9mL+lLWSk+U7xZdbxgY5MxZNAZtTDL4&#10;WpWigaXoWDmNs6biZu+y6kMv5CaAlQZ3AUNrsJgzIYXKwM2H0+CNo6kPQFb7GM790wtBx+CcU5NU&#10;PYD/GPrNfU5xn4LI7gdx2DUqdt1gqOzUqJnlc5dxSqVCtuL93ok08Aj6AedtWIfozdVUim4x+eL8&#10;u9mXcDw+XU/9762nTv6vFUDZDLhtBsTf8+OT6e/9yw/T//3/+e/TL/7FP05T790e8weyBmA5Y1J/&#10;jOO8WL0shW7MDcHR2ZpXcuOXd6Tp718Y4PjoDyzswBjy2qxnmHWTCsJZJXs8t+juLpyIAzo/6LdI&#10;nHJZbdeErErjJn2jyVO7Fn2eOcChHT4mT49/zPebTAZ09XGm7NCOOcEAMW2LydNS9k9KKzuZpQWU&#10;aiw6BdwPdMPgHUdSn4UqrLlzTj030mzGjNNNJ2OrqEcaaoMCX80reaQwr0SaGoM3Vg47k2Q38qjO&#10;3sZa7cNGFWGYK3hWq/6kNNeYBwWtwBfA2ghIOsB7/3xeSSQJkL8A5pwj7zfn4HqexbMkpUqOMyfd&#10;vHrVpEcD568PAGHiNJKmPG9QSvF5UgQG7Q46qoozGJ0wVo8CXitnGwIMO6+kfqoxaJBufO+GtPLs&#10;ZeHEuAe9mwkjk8wGqZTPWpwkAX8b584uo5gvgQ61u80ZldWAjjZkcfGNpQIw+gCH2Q4hHKBp9q/7&#10;+cW0+iqO0E8uSJOvrcU5k0rIohttlrR4JZvAPRgSJrOpm/0axVZVAEal3dkuNSz3K11blQU2rHcD&#10;59AuM2mkpGuOxCmfZ5eTSQYLUCpxjgwM2u3mvMOYV8J3x2xM1lLZsLJTWjf1v7NmLe7Yhl2UYkva&#10;f4NprbcAcpF110fanXLvg3NS/s2FKOzSJjqvJPQmMm7BTDtnye6UDDYhnAOdIKtH0Rvt1w9GdXTb&#10;K4V5JU3gApNBnjtt1dZP/1al/dGpMUkgsMSuWvWqTcirtzkDERxHhiwgEEiKjbRXYdsO12KntuaV&#10;VG5W0PF+7GdQ+Ruw5/XdOPt2WHdhNzxHyrX62flcOtEm1nxOHX6rvg+gL7ZhT2NmrGcNHWglrvbJ&#10;atGYs8heWslagz7MnxlO1WcLDkST2FBZQp/bmeO8XDt1WtC7zitRt+bYx75XT2CrF2OeXA6dZyGB&#10;wUjPZ1DO8p3VnJdK9M0Brq15JXaSWlEcRX7eO+c7qGh5T54zXiWmZI+qwIw1jmHAVmW07WC8DA5R&#10;J3LXxr5Y9FHixVrYaZ5hf3UOpXKTFis6y7jfjvM6U/M6uDCSN5V8b2fYqSyOVFadg34///O1mFWv&#10;nbIDK2it316NgI92ys6sKB5B98W8wHeWU/vF3dFtqg0qbS7H1nYEO4N0P5E45Zmj65T7MhHdjhPy&#10;5/NKdPAK80oK+CwoOrnCIVRHqvvAs67PVxfOYDXyUo6eyLN+VpUvvbkUcxUN0kXClCvmlXy4GtSb&#10;Yku7Jh1fkd0ADyCnQUEKrgraKWSk5o5RdPlKOvPro+n6L9bT8feWU9f1Q7HfBiXFhc4rMXlRCy4x&#10;sVPFvpTeNJwa0QFFdpzi+BSxH+rb6q9Nb3Y6TUZ3oAmuWrCNFLmeWedl1Z3GKfuzeSUWyvm8OT5b&#10;hg1pdQqzSsD2/IxAAeekZqgmuqrsXivbTJzOfK+wd9pE6Xqn31mKoFbMssaHMCihDqnH/tnR0HpL&#10;oQCyAv3k89mhbPGmFdraKumwy3lNlZh5Cbywzt6IGdDVR74xlZqRe2l6q3juiq/NRhGDXasGWNTz&#10;Ju2LsDXanFbsor5HEXpOGQ+2jwiUbAY85sCnnMdyq4l5Lql4m4+3pHF0Wt+3V4P9Isf3dICtq/m8&#10;6kl0hNhdXKy+UUdytlsu6Eyrby2l3ufxW64dKgQt0F01yHkVn6GdHwV31zyIDuOZY9wD97uffVV/&#10;iWPsfm5ibwxO72ftTOpaYOn9msSTrlcn3m45qVXHX15IU9gRC8CigIpr+Pvr4Ar8JfE7exuOPz9N&#10;IJo4je7sSKIW2EVMnOpQmwCzutv/qx2tT1lsgrjThE2Reon7NnFq0KOQOC38PMDa6osanPL/67AP&#10;YgnnBEq1bJe8Qb1SbK0BTRkgnCUVSWKufuzZtT9dAzudTjd/eTJd9suNNAi+ql5GD6vTeVaLDeqQ&#10;NdlM7OrqvBObDB6c5dkNlDvGQSw2hs6wSHCW8yhDR8u92Bv0VhnPGolTzrV4v8ZzjF9qEMi/B0OK&#10;WJW91AbFnMzz0Bd2HbLm0vRKM+46NiBHjpCpBWM4vmKLpjeLDxAXZ9TATFCHg+9nXpxHL6xF4Ye6&#10;TOwdnfP820DP2JvoOu7ZjnW76U/8mP18cznVPzqLfM+Gr198Gp+OvcmN59LxR5eCcaYR/7sWOcpy&#10;6SPoKxjcMDko7qjkshNY+9nx1Bx2Ep/QwAvPVo7NqV/BxvM+6R1ltrFAzYKboKLlNfoyVay3vk4R&#10;+1fMZWeVI3sO8ex2nEayWfln/fSVDDLb5e/oAenCc08vFSiDkbF2bJnJ0kbWzvXTFzPQ1/kQ9g37&#10;ZddrE//fZNedfpwXvnK1hVDgNYsHLKZ13qiJU+nmj+ALDD2IjuN3kxj6jFXsp52nMpbswhbvumU8&#10;1WKj6qUu5Wx1YHsa0CPaAYtXZYDSR9VXNbBTHInT6oIvq91DBuwosdPSUQbKiz5wHszqeqnXxBvG&#10;P0zGOj4gkpf612CA/RYQglccN2Diq12/XhyJfhlin6vsWvYzTZzGWQcLga+NG9mtVAMusBBEX1+f&#10;3+SIhWh2nMp4UgbmsnCuDR9SBq8uns8YQhE2w8IM/QkpL8XbEXMw/uC6grfqVhqiACM6TsECsq9I&#10;D5+Zayx0GBksZw13s7Yll7AvfK6xj/3cQ9P1hzmfrCHr7LiRCotYwD1biVNnnPa+t5FGHscPnyjE&#10;WsRoFTP5VAoOiXmp2AKTqHneN4oPdvSjY+nqX16QrvzFsbT+o/XoODW2M2rBIefZbtHofARn6bM7&#10;psjCglL85nrkzDmVdnfln1lI+9G5Rci+IwE6WW/ZLZyr1f8EWJ31KtbfRnfZId8MdigCQ1TgB5jo&#10;0VZXWNxsXIMzX7XYEqOsomhJzMc9R8co/664eSw1HWsPCr1qZMgue30VE6cxZ5Yzo/2Zf24lBZMF&#10;+sO1NEktzt/BeTJx6jm3ANwiSX2iSj7H+dfOI3c0xQ7s+naecSf2UbaxYvDNdmR7J7Jt8W059r0e&#10;edB3bjMpKrbjOfTHYyY63ylddhd29fD9k2n8a1Mpfx32FznqR9Z6WLtmbFUHPrkY2tiFcQ9t8F6e&#10;2eL6g7ex5shC1WVgd+7foHkwz4EpW59biNE1dtBIT26HvX6rlwFuE5ld+PN9XBZJREeT8nU7Pu/9&#10;M0GnvAD2m8JOHsfunnh5JeVvG005bEUF93IIn6Ebf331h2BF8J+NBZ3vbKTrf3Mmnf392XTTby5J&#10;xywiMh646fdPYwf0Wey4dnaqhT0HHp5Ll//0qfQ//+u/Sf/DP/8w3frJsfB/G769ErEAA9eO11n5&#10;0dE09ORs2sP67EWPWXx95IWFWKux5+ZD79s0YbODScvtD82mkofnU/2za6n5lbVUxT70vLgYyejd&#10;Yi989OFXlgLbTvP5zn+9+KfHo1P2zG9vTid/egX3sJaGWIfjH2ETPlxP9W+vpYO3HikU84DZe/Al&#10;L/3OsTTHWs+BM6axGXabb7tvJpLpnvc92CJHlBk76eWeo6DNfeCnONrCa1mrNsCn+qMVxlj1/5BF&#10;sajJU4ttLTTVh/TZipAfmTUstNB+6gt2Por+Rt4G2K9W/D1ZCbvPjKSJh6dTP/q9FZ2lfVSXRXxb&#10;/MyZMIbVzlrYYZhD5g6ArYxzmzDTN3U0gP6isYJt7JcFA+V8njqnCKwUDHfG+iyu4XxF1zVyLHOH&#10;idPosPKcIjN9NxxOQ8+spP3oCJ/J+Le+YHRgiy3VhaO1qRscql9kMVApn2lxhAWoxlDKkPWKYb4L&#10;X9niOosqougUPV8GZra4sJs9EgfJ7mKC3AIhZc9CNscfdaB76tH7e59fjiS+CcMmdHUTciGNsPdn&#10;93w5eq2SM61ek3p8+lvgO+R5VEz9g/W0/Ol6OgVWuu5X56SLfnp+Wvzeeuq3uAb7beGSBeeyAZg4&#10;LZexQz8X/NR8uj263LImTtGLJk5NmBrfPsQ9WAxcuYy/bzGZ51wfEbk21m/c38S0dkD/1mKOPH6C&#10;ulBWnq34TMx6BAtEYY7xbdeWfcpcPRDdgvrHe5AHO1nzyIl5gB7OnT5gMWtSjiyZONVeKXM2Bsnq&#10;5JgfRw5lH5hKQ5zpZs5AxQrY0M/GVkZHPFhZ5j7prWWp6mG9M9jBYKpCP1rUF/MbufQHpLK1MC9s&#10;tph/ms/BHjZi341taY99JlkbZEfTvkd82+Qp74mOU3C0MW1H7aj3/QzjB9VglQ78rEb0jjM7LYQs&#10;uW86dJ2FT1I9hz5mvcr4bJtw6pHTyUenUw/vk5pbSlU7TsU+YQ+mwCgmNpF5cZFJqvZ7xgudo8hK&#10;013jkVOJETh8r6PUmnjGTvCVzQbG8SqfYa3FC+B0G630uywU8HxGtzB7px+knZNV02agveCqMs6B&#10;zXbaamPbsotYPGHXZWBqbEARMlzKnuV8zThnZL2VPeLeD9ek3LndqRM95Ag2u/erOctV4L2D+jnc&#10;h7mLHPsrg0f2qoHUfF5nmsE2z984FolT/Z29yJ5FO+qLFuz38kdgBXT9vAlSi0PweywM0eaIq2fV&#10;eVzBqIi+k5Gm/wy6CL8/irfnkVWxuvFFG4K4CglU5Ax80cx5qtMfNL6tD+Xe895qcJExH/Wgcpdj&#10;zSIeo//AntUa10dXmHRX/8TYCPy6kqbyGI+h/l9625j8UhQSjSOvERfUXnLGZ7Cfo9x3A2tQIwOY&#10;GFscrA9kUh45zCIfS7zu+t8dTbf88VS6A5/pxFtgxSuw7+yHI21830FwRQmypt9lnkoGT6nOs9h/&#10;x8hUgydk+3T0SozAEq/a+ILe1cfT3gf9M3u1E/1ooVoWfZhlP6tMgqL3ZGxRZpSHGtarXB9T/5Kf&#10;FudGESJ+kDkC10//SRaqVuyWo322CTRiIPIaD8vNN1/SXUj8oQiszMmjpKyUm/g6hx8F0ImgWz1U&#10;gdCU42CGYQHoCF4bruxPHU8iILw/+xgGmvdmDFaitPZz8wYHDqGEIjBtwouHtgvKipkSHQoUQDmK&#10;y8SMFd0GS3dySDQKgh3pCa1ybwKQDD82E8Evq4vMpAfVjYvA4utImISqQ1iq+b4iFHMFnyEY1LB4&#10;YCoQ9kq76HQqTZ7MAv45pFb7ZFZbUlF7RWpcRbGyDocwLAbHu59aSW08l8IsnYXdO23PLQW9nxUF&#10;tg07b0DKzkZ+r2QzpTJ0zoet3cWsozMd6wF/AoGR7wOsEbopAPbiZ+vp4i/WAd+n0/k/Op1m312L&#10;yh4TzlaMSrdzEOBfzSbHrCsUnU55521H0tD3N1IJ37uLexUE7WLN9zwyD+iZiyquqkEcV5SG3X3S&#10;3kkJYfWIvPpRccYaahxK19tQvt0BKt3TupOFjtPs8p8lTrl0CiPJzfpvJU51duzobQXU5nh+K2f2&#10;fhPgxVX85GKhcgdFKdDeBcCwEsiAdDW/twBGHFqfvXm4kFjUAUP5WkHs3vYA+kwgWYkpD/zOr81G&#10;EFpea4Nruw2IcJDcqwrupdLOSA2LAWTu28SvDqdOo45y0DFzOO38rGANy9x/jJDdxyXS3nBY7DQw&#10;sB0dpxpxA/WrrakHYJdDadppIXDwoOoQ2iGnIrfisWopH93Ldhk7+8ZK70acaqsopenovnEoqBjj&#10;/paaYk3typIKr4nPaBOUsK526nRz5nr4dweXdFBNfF7Xg1MxHN9um1oB+rMAemS0CAOnMrdSXqqc&#10;DHtnVXEt9+N3NwFwpPncw55bneb5lcpKWqvo1Eb2rWLX8AbdDfdfplxw/3acWj1SYmUKe+8csdav&#10;T6dG9kSavWIMXjFnuVjdwPpYjVPD99jxaRDLSpSBm0bTzW9cnfqO8uwoooqTJnMxhLyvCbBgINM2&#10;/jkMhkGkcS47d+x4m/8uRoXfpc0xKD2L8pJudvqF+VTLfUVg+0guvssOeYMyWX43IGR1Tpb7MYAv&#10;rWMkTru5+Bmz0nQwTyP36jJkJbjfDaxoWFhDdYqVu84XMDDVckV/6rlpKI3heA4id204RiYnPfd2&#10;nVol3Is8D3OvExjDKRzn6e+tpe7bRwqUSKx3HQa6FlBRN2cysA391JuaHphMDYAr5zwapHIIvbNG&#10;cpylQ5wfO3nHHptKy+iKwffXU8/bq6lBQAaobEXv3vjRRvrrf/pq+o//+V+nX/zzf5hGv3trVKla&#10;GVeGftoLyDzy7Hyyu2GcNZ1Dj618vJZu/NV56a4/3RGJ07kfXByVz3bzOs9yDAMpfYjVkFme22BV&#10;1Y3DafHp2XTeexupHsfX6vQAjfzczXkuQt8N4ng572+LtnKO/fJ7rag1eSofvgBiBCDeC2jajaxF&#10;4lTwhV5yXokJDOeVGMDSmFo1Gh0W7IdBsp4r+9IIa+SzH8HJk0bTGXgmTg3ODXB+pFfZYiOIywQb&#10;Z6Hrvongy2/mfTrtVr8aUNXxsdAnngcdI82qMxE959t5LsG4wVp1oN2GOjLFvFa6KulBTJxaPen3&#10;WuRjR1jQj16E0caQV7A+OuyC3DhjnM96wF/jehPO0lB05OtURfWsn8F6BGXteZxpg6GAEJ9fKgvP&#10;uEU+kThtLEv5heYAFqfeuDyd/9p1UYFm9ehhZMl5JXZBWjlag12pwrnf/xy2CuBvl2mOs+E5dO6W&#10;AKweXSGt/PiLC4VgAnsmlaUOkEGhjXdX0h2fX5Guxmke/fZqDPvPasOxK3YnO2fSikfpYp21lcEe&#10;dwAAnVdS/sZa2ovd3Pa4NGlzQdVrslI6RWdKOd9ZoB6dx4Bzi1KkgNyaV2JAJirGPEPITFTjup7o&#10;pug6Ucdzfr+aV7KCUwRY1y5aKW4BkkGz5ltG0gCOimfVxKkzU+zSstjHzszdfJ+JjQPIph2JNaxL&#10;H862narV2JhqnSCDolxS0zRwPgaQ9RbOo3PADDIaeNIBsvBBmyVLgkmMrFXNOBYmPKIib2KTtn0i&#10;G91MWYE8Mm6F50EcgWKez8Rp2CIDp1x225kUipkNOiXYzhodITsDsSW1rP/QM4XOljZxFo68cu0a&#10;OLPSwJTzSqS0jC5y5QzM5hwqA2QCS6tiI0HMPtaCkezsMxluFaKjAjoBs44gqEeuG5GZehxNrzae&#10;sQ0HqBUAG4lU7J26tf4ucNSrx1Ina1zH2rimW/TWJvycTV/PWXA2hbSKJj4Mfpo4dR1CR4jReK3n&#10;WZxistB5sM4rKeOMZrYSp0fR26xXzCfFvtWzL03IfgWyXsZrnZFhYZBJ0+giRK6KkTv1jh2TnZzZ&#10;Vr5LO6F9yZyHw428yi6gIzf4xnI672eFQNIIejioerFh6jsTDVNvFuaVGPyxcMSgz+yrYEOL9HCC&#10;TOxZAZlTt2lj0R8FCs1C8rSO+3KmXhbbYzLwq3kl2A11ZCRO0Yf///NK3Pda9EL2VGehaIMry95V&#10;tFakMq6my3rTyneW0xz3N8Z9z3J/xz/4r/NKTAQbnOrDXkVCBn2ZZd9NnG7NKwmnSGyGfrj089V0&#10;++/PSdf+ciMtvLkURWoxrwQ9UIxMHUQnSEVWjS4zCCWFd/lNw6kV/WsXo/ihCB1k4rvBLgv0fVAi&#10;cdl9VoFMNoJzTAC4R/lz8Qe04Vwh+6yL1aMmKLM6vdjzrzpO+X//7RVzX3it7ysFBxx+bSloFMfZ&#10;RytoLSSaYV3K2YtyaZ45b5GgRI9Y0e0MvWZ0gYkeEz/RrYKMZsDo+jbifCmmstFxip3SOeWnfonV&#10;yCNfm0wZ7LAd9iXYlBpeKxVvYFb2W2q5Uj5zN3bI4goDCnbbHhCTY0cq2VuruSPwwjk36BHU2XOF&#10;xKk6oPVYS5qSBvtbK9Gx6nd0otNawcyZCXQC79V/MHEarBqc7baLutLaO8uR8KjXx2IPLICtQ0dX&#10;8t4mrmHsRgYsaoGDweZSnveQVHCcLxOnzed2pBa7ccF7B5E/daLBIZljvuqAM4DH7w1g5AnOwQzr&#10;PQyGkTnDAMLYB+vg3vHokAhMxj5Z9BCdlziz7p/JAJOJ7muOz9EWVqGn/LuObv5oe8qD9WvRxQfR&#10;a1aDi5t33zeNDZehptAhYdGESZl9/M3kvIlTizw6wAMlYnM+2wIlk8P70ZUHWBcroU0gxAwy9sNZ&#10;fBd8jB3806l061+cl2743cl0FF+u4dLe0MHV3G/MolwEO6KfatWXYH9pB2VwmEX2ZsSGXOIiRzsE&#10;Swm/tz06nUql2eOZDGbEzFWL7exYmUQP48+JTdWpYlWTp/5UN1ZZZMUabs0BjgAKl/q7BUykvq6J&#10;YA+XeNmLfXWciQHIMnUdezX++HRa/rCAx6PzBywXAWxp+LhH9VzsG3pP6rGjPxYvrqRGZNaimYNg&#10;+wpkpKK3JjVNN6Wzr1+VJu6cSY0XdqesAR8DP+g6u7YNiJk4tWhA6n/3J/88/vXT4Psxnhe7qO9R&#10;Mak9by0UKvD6as6c+i18FvYlAiH6MuifmJlvQBk9JVuBPnQzGCzLWQ7ZX+QM8TNwFHtsMraYe3bs&#10;i4nTWuyXhR7d2LCeh6ajU6IRfK4v1o3/1cvfnOstO0cLstN6BbgNOxn+ucVF2kp0pbikX8zAv2Wa&#10;aUA/NvLsUrdKU1yEbrRr065TsatF0sZEdvJsNfosvF6qMb+zCTnyHMW5QxfokwQWNSjaXBn0/eHL&#10;8hrPnXNHA08jy6ErWCPPh7KjXqvgfgNP8HkV149EEaisGAb/9a31se1WdyZrwwvL0QXsLEX9dfGp&#10;MaOvfHbOeu21g2kATC5Dl5R6Jk5NAusXWAgvreUuA/XYzz3GB8CAzWClPLqm7bHZ6Ii0YG4rcWpX&#10;fuAscY1xB65gvFLmsXuF4jJsjUFBnrFyuQWMCH7H1zTBFbM82X+TnCbO7QBzLIYxEccL7X7EWAm4&#10;EGwoW9dOZPcgz9n3/kbq+8ZUyhxhDQ+zn5xjC2eLwCERi7kMjIseNAk29Z21dOqH56SrfnluuvSL&#10;jbTyo/VIFoyh3w6j0yz81Vc29mMMyFiQtiJiQ2Im1rsZHVuPzq5DpkwoZ0wisiZ2nTr6weSrSe2e&#10;Z1dT8T3oLtbQ5EHbBX3pUHN5ymDv7c4xhuUMw+gy8tzjW9opH4lT5F56WuNoFk3r2+fX8GWUV7uP&#10;PEOeH3CDiShnWUsROcQZbEbuxPcmTQ3A6n/YwW03nec2kvcGytkbg+q7rhuJovKd6F2L9XYiT46K&#10;0U4aC9zlOqB/6zg3tay5MUNlphEfKHAd50CWILv/y5CdPN/RgT8yiA2afJizaMEEa2CM0gaD3LOs&#10;kzSB2IJgnLFoEvlwvvFuZNg5yrKViDVjXjuXyfRD4HqLpqSAtWDbWbQWh0ziMwU9OZfUsSbypAMu&#10;QY/sQq7CF7ljMhWzB75+/S0wxPML6Shn4xzORsvNYCfOWol+iT7Gu2tpBf/JefIWjA1+9xj24my6&#10;5csz6UbkZuXDtQL7BfZw4FX85pcXw3eQ/cYkuZ2HzoK98sffTH/1z//79Ju/eTld8/31YFGpfX0t&#10;HUEGHe8z8eGxdN6n56bub2DvkOcizxVn1vnqPU/MpRH8AYPtznZ1PJc+77aH53gOmz7WUzt+4SFt&#10;vtgBXeDZaHhkJg3hp3tf067P+2vp3E830i2/vTKd+d3N6dzPr0qtr60lZ9Yv4xeOYzPaeY7yBybD&#10;NufA0UP3jqdLOFNzLyykRZ5t7TsrqZfP3P0Q/kYUOhyJBho7/nu+tRRU3xZT2eHkPnyVTOAcrLFO&#10;ax+vpTbWW3YZE6bOytT3DFY+bIPUjTJIFZ3uKuAwLxOn6L1W7svRUHad9iBzVfhGh+8eT2PIVR9Y&#10;ocXkg+/ls4xv65dEcxAYru3+iWAUbOS94tIcsrufvdmHfDr30Xit463UXcq9fp86Zw9nxQRuBfjL&#10;7nDtk0wldkQdQA4rOU9e1TyLOLb35uEoat4DVjE5nAGTyF4VhQ3qQ/S+yZ0OPtd4nsVAxg18v7P4&#10;o+D68sFUPoptwP5a+JHBDlXxfpN1jlhQP3RjX2xucnRJPXLW89xamgSbGTNoxleKcQ3oIumei8CS&#10;dkfm0FNtj+G3s8ahwzhbXvpQxZynUnSaOsNmAfXfxEdgiE/W0/GfrqWrf3Ucf+H8tPHRsTSMP5bB&#10;N7Q7Un0qBXrF8c7wXWW2EdNaoGZhXcObq2nXU4XEqQUuzv6VKWAf76/CnxJn2ehhLFadb7OVDSQW&#10;+m3nb55XE321q2ADdSF7GYlodJ62JBKnm/YluubF1uC4PTyz8um8ZhOnuTPDqR59Y5Izw9mSSvsg&#10;siBVb7CvYbe0O3ac2mAgK41jawaQ9U7wdQXYJHAxV+ReeL5aMMmI9NbmFPhcE7EWmzhP0+sA8mk3&#10;XRW4I3TBCXR82Gwu7tU4hzSnFpyYYDI2FuPatAXgJjtUvUyeGisSS1fx94gZ8JyO3vHz7Di0OKUF&#10;HVvLs4oL9c08m3vR5yGfyI8FKRV8h/PZm5Ef6YubxZPInX6Kibj+28Fms+ACC2yXGuO7tDN1/K0b&#10;XVCHzavmmVp4tj78nC6wjcVpDXag8sz9/K0FH9EzV/ssdhGsUMS5cqaoDQXGrpXlKIADx5m/yrPu&#10;xo608xajWQDp2TL5Jn4ObMhPE6fqZmP4Mjta+GruwrFXjnCRbjgDPqjHz2x7bTUa4oqUa7EQsi1F&#10;rx3W+ujVnD1jzTmevwlce97zp9NF95/AXweHDWdjFr95DuPbYlmZKGT6sxjAGPcE+i0Y3dCrNgOp&#10;56bQ4/oAC99bS4vvraRu/HXZqcTwjvAI3M731SFb/m63qzq9kWdpBNM4SsfEafi9UXxa6DitOL+Q&#10;OI0Yt+sWGAr/lD2r2WRqMoYQXZisT+1MQyprqUhV6IvD2DX1sDpZmziFvOq7eM19wE+wzugri6kB&#10;ebZYJsaimd9ARquRLfFB34MT6eIvjqazfzidbvvT+ens74+lmednU/6CruS4oQa+19hszKTHPu+/&#10;0AIvsDHfX4Zc1916JEkrbuLURjlnk6tfS8DnRehJE6aOY3HUml3TzcilYwqkindebiPyW2NXMfJf&#10;Kcsbzx340aKSzaLc8Jv6a6LjNF63lR/QD11qSu12CbM322zbtXvQgJgHrum8zgAiztM4LJABUNqN&#10;MvXkbDoM+OvF6CjsTRi4OgRYRW7wysRljvd28Rod7ToMSiVKTZpbq852olitXLA7bzfCZ0XjPg6P&#10;wdKdKDW7SQX5Dpc3SKdyM8lmRU4pCxgdEhwEjUILizD81FwqQ9kX8bkGcPx+aT2CpodN0hGodjaK&#10;AUHBOIrZQbr1HBLpBJ0jUopRNZscHMZS1mBYMnyG1ErFnZWp+TSKAgMhHYEdde3fmE8dKMhFBLr+&#10;FQALoNlEiR0IVstZ8ZIB/LfgCDSxcbUaFS4pa3TypDIo4apjc8cBDwYK+rnGMCzSupz/+Ua64hcn&#10;08U/Pg2IW4sqFecjWDlrteSBK3Bwp1HwGAkVXdUQhvO6wTT0wX/tON0m+MegmDTdg6ItP3sEYaiO&#10;JPIB1mInn2VlUiUCqUKx8kwKHY2D1bBWnZpctiLHmVHRycABMwAdhgUlG3S9s7mYg2f7ujQVBrmt&#10;DGy7fzIqNCJxyv2YzN3/5CL3NBsUWRo2g+r7UTo6zDqrDdyn9IaND02lCuTRytWQSYCv+9r2+Gzq&#10;fGst1WLITUwX8Vm2v+vUSae0m3U3IF3HAdLQOAun0lZ7jekcn7OIghBw8Nl+pmBII1glrS+vCSeT&#10;9bRatwTn0xlYGpOg+gXoKEv+LYvR1UF2TpDOdwYlvedWngkwbcDLRMnWeXJeaCP31SAIwwDZoWp3&#10;lJW+bTceTk1X8f0olhpk3gBYgIXxutSEjJucNdhj8qL1fjtOWZ+HZ4JK08Rpy4NTqYXz1XQJAIDv&#10;qHlmORxM+fWjktz7wGja8RAdV4ACK96bPCs4u7tZfwPVpTxDEeciZomgMAURUhhkj2FYOEc6vsqr&#10;1BPlJztjPSudt2Qw0cQpsi6ti5Q5uzAsJs4MllSiqLwMKtpBIX1qE87/5P1L6amfPJ7GT48EaDMZ&#10;FFTbOBkNGJap766kY5+thaM5CnB2zml072BUTJQatNHg+DerD9dwNmaemQ3FbCA6Z+Ifw2G3aSRO&#10;/cnz2vFah7NqJaEzp1SMdiiEQuQKBxODpO4wUBxGZTEfPwuJUww0RsQuM6txWi/vSx3s4RGe8TCO&#10;rlV4BtOldLDS2qqxQc6ug8BVsiZNJ7j/1usxcsi2Oqx2FWNl4nTB4F9nGOOOr+NA38v+IjMTz2Jk&#10;ea8z85xhYmWbtLVt902k4z/k7zgnziDtwaA1vLEaFNYXsG6//AePp3//H/9Z+uL/9L+k4e+ejYIF&#10;OyqLOZPOP+7CeNspMKRxxuit44Bc+XMDfzen635/FsN+SermLNqFtPjpehoU0PEdJciriXppBRsB&#10;NBe8NJcue5P15/Oi6xR9HslF9tN5nx3I8BDvM/FrYN6qqq2ZMVIFz+N8HcVZlYqiHh0rHaqVgup9&#10;aXIMUksfV87fDR5Z/RxDzDH62inp2VrO70xHuNeep3gm7kNwYiBaADfzwHg6782N1M57BVk6P1HB&#10;zDkwkdoOsJOCsAGQ2oATZZd+ODuA/6Av1/nheXT8nVdywGA+9+IcBQGbnYbl6EOH60sZZIX7AezL&#10;/kv6IxBmFaXBUkGalVQTfHb7gzjCABx5+yMw4Bnj/c7jbuBn53WAfOeV6Ehxbc0rCaCIDYzEqQB3&#10;BXCHDTPIZmWf80qsOm842p6aeZ7V189Np967JtWyFiZOhwE7dogGGwKOUDE6tAyZquGnHZSt6JMs&#10;61SJLinSLqPT7Fa1g7CfM+58WqtH53H85364nhaQi+Ps3dmfnZsu/MlFaRynJg/YNvlfxH1bke/s&#10;lgrkxU7F0MMAqPar+tOR9zZSJXITidNH54NO3q4DZVS6l9rl5tSsjkKfWGlrEM1EZwln2Hkx0R2J&#10;nqmcB68sNQfbhB2nrmd0nALanC8ooDYwaJAt5pUAuqSdinkl7IF6sAm908G6dH97OajCMoDzakEy&#10;92JBkIDXWWNee/heE2zKWO8T6ByrXLdod7hM6GfBJUMvLaYB5N2CEq89OnnYJu1VjCZAppyVUcPa&#10;aptMJETSYzRb0NPIVIP6gfsLJ4hnMlmhbXZGiN0k2iLloJA4BfABkst4n/PPa60e1V4BntV79TxL&#10;CXpYSkG7aHexv1JKVaH7xW4GU4sBqsqvxRE6ss7okXa6DIe0HBtphbNFRHUz+UhQhdPFvRi47b4N&#10;UIrjZ7eO80oaLfDRVilT4IN6Pk9q+egG4XOaH15MjS+tpRz4MsM6VLG2wRjCeYkZteyd92Ti9CDO&#10;mkEqi7ucBbcfnS7OCAp67Zuv5wxZ7FPPmfbzDiG3JVcOgf0aUjnOQAZQbAIhw+85nKCqF5B99kCq&#10;FwMeBvOcH6cjVImds2POals7BLvQ812uOxhR6pvSSwciGCXWa0JnTXCuLvgxZwI9bZGLNstEgvrO&#10;y25vX2PXwjx6dOmDtTT17GzKWRjYVfjM6pmmoEC3ajSoetVz6BE7sVzXZvaqcgA7ZcepwVCB/BTP&#10;xl7FPK+tpKmXTo+6kfWpnWav1Hnssdinjn87r0SZaeMsrHKmDUpJKyzdzlFpei1owVFb+0g2gNXU&#10;fhM2FDsYziuyGbjT6lFk1XN9yAIacOsNvz4Wcx6v+vlGGn96NjWyF84s0TE1aGug1q4undOgGjN4&#10;cP3h1Im9NHEqdrGjohr5rEEHmDAV15nk2n03f0c3R5IBfWC1bxYMaUK8kjWUHcR1segg8Msmm4VO&#10;kNStXlEkZQWuCQdtf29NKllsSl2c+wlsswVOFmbJgDD1DrqAPfC8VRpU8GyjRxo521YVNyInQauM&#10;bXKeloVhJujsKjiI3jSYW4ttka6wkDhlX/Ap7FTsfwDbjs0pNyCpXebZS5C/Mt4vLbU2zqTkXvwF&#10;mVSawBZNT6CLwE5lJiiOtwflmoEdKXfFqLllPt/EKfti4V3Hyda08PoJMMhq6kC357ifRqu30W8W&#10;eWx1nPr+QvKoIXVf3JWOvwNm4fXKi6wDzfh+4pkadGI99zCInpQZxLlRBoNcgyJtEvpIneN8H2ec&#10;lqBLZBood+38Lr7TSveg6tUpRdc1sf9zry4EbfsQtkMaRKn5RrExTXdyDq2SZs8qemoCn5XbMYzc&#10;Oi/Sz/Df7mvOPeezDEAFLeVgXcpzLiIwYpKePclzv461KMeOB2WjcoVtqebsV4OHgjKM34u4atFT&#10;rlk5Z99Z4tJN7eXzDuLERyAOPWVQUwwfc4XBFetvLKbb/gh++tMF6czvT6RLvthIvY9Oszf4MDyr&#10;Zybo1HitP5uv6E2jnDkTpwbKLV4TCyl/FloUOtZX0sCzzvZUTxQ6ay0ai4SgLDjj9V8lTnObWFXb&#10;EdiVe6vUr3WtxbVeyj96o3qkNrVcM5iy6BX1TVRhb2LlwMxc9Y4E6LLYIJPGH56MsQrOWjJxOg72&#10;tghELG6ywb9Zfa7eM4kqBdkCekRKMscElCPTsiUZvOmYb0tPf/ZYWv3mOanFxDIyZIe1PoJFlhZE&#10;WBClD7ET7FWsP4eetbiidgK5xeboe1SOY+fww5xZapKzCt0dhSH6LOxJBELVg/xNn98uHudR6vNI&#10;3SemcX52JJn1MS0a57ViNYNRjlLQNlQ/tRQzTS3Aa8Gm2Q3R5Lng6kJO2vlbG/+fv2M8/m7gr/VK&#10;MBv3GVT5k/gKBgw5a3nkqAOdq76Wgj/Yiljzes6L/lzQmolV9E/Rj1KFa/Ms4svE/SLL6FrpEfPs&#10;T9h/9J9+mD6qMqGcOWbmq8TpZjGwZ14/X0YuC0H9Dufue292rFqwq6zYkWCcw0ILcYrV/EHDyLWf&#10;M3IQPdKA/60P3oa/0fXcfMi0AUv9XX32Cj7TUSNdjoRQBtSTXLJGOCMtirQ5exY+GxPY9fhCclyD&#10;QWhjBjIr2XnlXKqd6ES7bKrZi8AfPqs+OXrLWITyHvLPedS3jU6rU52p6kSBQUPccAD58tkrNmMd&#10;Ugnqr2fBbtpUi+f3YluMlRgzMXZix+k+nrH3e5zje/CXpUVWf7G+tRP1YPuBuD+T8ofYe5NJi9j2&#10;Cz87la74xTnpQmzgPPh47OP1NPDBehrhktVBBjJ9aWNApWKezdiQhWMW2bfiM1bjxzjOw0JOx6tE&#10;bAmcnHV+pL4eOrmLNTPZ6pzWcvRX+9WH06G2CtaoORKflaxHBfo4Ovw5+2X4BBa1Gz/Lsv5SY5v4&#10;PcR6iXuyi82hn2U8CdYpA5/gdmfiFiF/FjAMPLuQ2jgHFicag8ug9/U/pGo0GV6JPEfnMp9RNZuP&#10;uIKjn0qx58b4DGRaDGT8b6cJbZ75kPuq/sWm1HB2Gn22R5Hvi3uCHSgSVeIW9s2CPGOOPehxY5BT&#10;4O92zl6O/RrmfU1gXAt9Wi5CHj37xmCQbcfu7GR9tmNLo5udPVO+as9DF/McJljyrPkGfo1JUzt8&#10;TIJaoB2Uieri15xtupwG9BHYw13YZ31cmw128rkt7JvY6cS7yMEri2nxtaW0+NJCjHAxaXjw6oHU&#10;jA8/hq1zXp2Mab5n+vun01W/vimd/fLGdPUXp2KUj2M+xCLaQwuPiznvZfpI6Ai7c00UXfmjh9Pv&#10;/smv0yf/w9fTBfjv0gc3gmtnv7uW+rCl85+dThd8dDroQXeyLpnnl2IUVqd+3jfnI4HqbGmTVTv4&#10;uc3ECFik9LEFsOp66nppJe0VK+C/l3LmPRsZ9qfn5aUYRTb21mp0xR4H993028vSjb+9MZ3/+dVp&#10;6J2jIa8G1hexGY74qWJtSzfPZ8894+moY4u+tZjW8ElPvi8mXokkUfjcrKcJLnVF6xNzMX/eQkTX&#10;P1jGtDvsi8kFk6fr2M0ZrlJ0r8l8ZbOQDMfv5tw7l1E/seh85AmMpI6KosL1ptR2J3IPrrEQoY9L&#10;HXPkG9Np/PGZNPi16dSOvnM+nvrZJL74WeYqfY72Gw8HnX8Da1mGrrT4M8P6ReyDc61vJYvaLr7b&#10;bn3HDKlDTW4GYwh6zMJTz6s6cRtnaA/n0/NWyWXyV7kfuP1IdJdbSFTO85g4jYJx1xO5shhZHd+K&#10;fbXDUcYEixQbzqBzsXPGd4tMnGI7o/CTM14pEwafHcVm0VxSFwWusruU8j216LP+Z1eiqE1ZqsZX&#10;Mq5kQ0AdlzJVwzk0cWpRXpY1qjKmiB6TSbGE861+s9jdeOUsMq8OPPzhepr8wXpa+/F6uvwXR9Nl&#10;n5+bTv3gOL4HWAF/24SzxUKHOFuZE50FVhiTgti5eu55hPOUe3Mtbd9MnMqqWNDZs1FgKC7I8NoM&#10;9t6CG9nJnOdo964YYB9yLm34XvUffmAt66ztMm+REzfoO4GhAq9iX+LCxuQu6UnF7LGJ7334ZBZb&#10;2/muvrH4oZprhyMJkGGbhCy0N3bk9+1lT0q1f/zuCLV2XtvNWa1kHyv4bBOnxn5CX/HZfe8UcgpZ&#10;bE8Na+usd+PbWzZ4O+te8eBMFHWVqG+1264TOjcKicCHxiYLlP9NUUDgSBT9NO27Me5C4rQqmKoC&#10;M6CzLaCUtUIWCxOnFnw4570ObFjLWZLy2jyMzxNMlNiImGkOfqq7rlD85WzNAssf2JKz3si6WuQi&#10;C0E1eC3iJNxHxNPxX+w+bxU78Rpj5B3oOYtEO8VYfF4T3xnUvWCmBu4h8+xyqgInWOTinOqseEb7&#10;wLPKCBnNQfxeH/md4Wgw2826i/2iaU6db1yb82esQIwciVNkpJLP3H/DkbSPs1I1xplA3oypZcAH&#10;DRf1BVVvHWfd+I85K1nnKm8aibik7FDmlMrxeeo5o+34hzd/cFu69anrU1Uf/iafV2ySFayXBS/2&#10;ovuPfgqeRm9NaBPQ88ZiLZrUvs8a6+bf/m2Wvy1jk2xg6cD3tAjYeeY5nt08QiRPuXJX9Ecerhq5&#10;NP4ic52j6PQbxP3GLiLpauIUu1fPvhnXVt5dt5yyz1rUmjhFnzj30xiCl4lviyjrOQfj6F4ZFIMB&#10;0nhGJEwLxZ/6L9PYtoFn5iMeYfOYsYcoOtMv5VIu5t5aStf8eiPd8odT6fY/XZSu/8V6GnpgPOXR&#10;SfpTMq1ZzCALi8x++2L/ZLZtD92ZPTsSxVXic3FJNXJShay6trI9WWRyEHnazz6ZCzJxGoll9qle&#10;fwmMnz/WkSqQf0doiA+i25bfy1tlqOJc8LsFr6XNFakyEqeFXEEVV2ahMfWat2MttsWMCg8wl4ev&#10;4XR7UMI0PTKXRjBgtkz3Alamn51PhzGm/fxucqyZm5Y+xpmgOi6CLecgdd49lpo1RiiXMkBRBsOi&#10;8267sgZFQGyizZlhhwwisgAl/N9eAE6Jm2dQDqNg9dw2Z1UAzKwc0bkwmedctzYAUi9GuZz3Glxy&#10;loDfb0WNQTVbz+WotivEStb9GlPel+N1OQRZqhy7LffzuUFpg3AJ/DRI1SZPuY8iBL8LpSv/u63c&#10;DjN2Dpy0knacmiwxsBDdB4D+Wq4qnqceI9INMGrlfflbRguVbjy3YNnK8lIUqy3qVspNInB9guvv&#10;FxKn5/1sPV3285Ppwh+dSmvfA3wjpFJXVF5rwBADwAHNThUCWAaBrJps4ZlGAfmlKFw7eCJxqiFH&#10;mPZxD3ZgaIDqdOYAAg6ENwBg8D7oDFgLO3utKoluDrsVNtfaoKQHQdkwCB2VOCpaDQyXnXFl7IE0&#10;mwe5t8pL+lMLStFgj2tQ+gSOEXKwB8OyA0Nnx6kUBrbTOxNKZ9lgUTXGqQul0oXBqGQfK2f5HhRi&#10;0HxwD+0PToRhsTK1HaNtl1stStakuzQGVhkYDK3j3wL1Kg6czqUBZANFdYDooMz08wwyIFs60zqV&#10;UWlrQE1nEwVjB4/ra4eUcqhhMdjjetfiZGT5DqkJHSafuwbHi73dA/iRBkZDbBBH0G4BQhfGQbo9&#10;W+vrWVspr+svKzjOHmg7juoMdmtEMSzSArWy9r2cvzyAQGDShGLoiTM4E79L1ysXvHOoWlDUnp/9&#10;TyymPYC0PRgwO2m9D530mIPAlV3KpwoMjcG5mOuCDDj75xDKSVkIWmYMT1S281OjIo2o3XFWxe1G&#10;PqrP6Sq03HtGDIodyUb1mcBcR9s5JwY9DmFUnPlajrLKILcGGGNwNvd6/Llz03t/8V5avHg6gtlF&#10;JpmQgyqUvkB06YPVdOyTtXBethKndpyaSN2qArU7xCCNwV7nsk08PZdqTCYAAjWoEQxirYMKDPDg&#10;71nBC7KXuwA9gSNcbVBJgxLGJRNdDbXndMYsRA1LPfKeXaiPAfx280QwRsoJ5EAjE4nTM4fTCLpl&#10;9OHpqEZteXEpNSO/PQDNvm8tpSMGzb1nk74YF39vvKIv1SiPnq2lplQzLc0E+hc95IykrocmUvNd&#10;ONKs3+DXptI6xtS5roOA2EMArz2CRAzD0Y/X0tgPjqYhPnuM/2/DCGe/tZzWcdA//R/vTf/mf/37&#10;6ef/9H9Mh9+5OR00OIsut+N0Jz8bn5yL2VRSsTivZPXDtXTJz46nm/5wfbrqd4V5Je2vFmgnpRY6&#10;Avjt5rXlN7CeAn8TJNzf0Wdm08Zz82n6ydmowDPRZKdawQFCx6IvD7MuPXyOFYPS7kglpAF2bozJ&#10;ZBMJxz9aTd04iQ5cj1nV7KGX82d0dK1YLzeQjpxUCgpWWDdk1KSJM/2OsN49rPsRnPsW9EwpwKbp&#10;0t409eBkGudyJl3MBND54T0adINkjTcCdHhfJMzQUdU8w3bAqoEdwa82Sn3lnInt98+kA5z7sFuc&#10;nS12hJhXIjUV4En9aYGBySeBmoVAdjtY5dbO95969URq+8Z8nM8Yas99RBIBUKms1eFQDfK9228a&#10;LcwE5P06gTGXCJm28kpdFQAYA15sMZE2jz0pQZallmji++xQGmSvp944ETRyM99eTIPsX7AjoJOb&#10;OK/1/N7BHncgMx383oxukcbaYKXzAaIDj2e1QKT7wam0AuCxynj64/VInCoXxz5dT1dqq356AecT&#10;GUHnG/DzvrWt0u5ID14OKC8fMXlam1ov6oz9r34DJ+jZpZg5Ku3OHp0Pfq9Ap0vz0cL73ItD2BSf&#10;3cSadK5WcRbmlUykkpPoLJMk/F1sELQ7AkDtlQFC7EcE27hkDajD4d2jDUJP7Ucf+JkNdr0hA12c&#10;1xxyUIXzY7DW6lGT6Af5Pp3Svcig1GJS7wjIpOkPKhIdcj4/Cn0M7rEf7WCmHtYjZ+IUe3WQ79zL&#10;udjJ5zm/TbaNXejwnGeRzwjbY+CK9anFbpioqefvUtW6t+oeK58t8ookNK/dmldicihoSE0uaJN5&#10;r7o5klvo5zzPXAEOKMXeitW0EZ6PEp7JRIDVdq6XgS5x1n5kTbu6B7wWM2ZZz8K8kqbAZSbjtG8x&#10;t9buAv6v5Y5CV0wGecnheLcif1vzSurula53OjWzx/UAfCv8qp5YSfnn0VfoJV/vPE+xiAGDoN7k&#10;832dyfdweL24FxMYdjhIgW+g2ysSp9xjDtAtFaGOZsyb5HWRONWhxr66xuXHO1KDTtBzi2BR9pK1&#10;kKbzIDLuvBJtlnP/qpBbGQqa0dHd1w2mAXRJdL51sdZ8rnN0Sjhfzgaefns5ncAR0kYdQYbsJjC5&#10;oK2SVt7gmzbLSnmpLO04nXgE3CzmAKTr2BgoEN8FpTz22YSGM+0MlNsFbiKoogc7pb0KrMrv0w1h&#10;M0wU2GERxSQ6QDgCVova4VQzhmOwpfO8TJw2lkdAdeDhqbSE7p98ExulE8Tv6+9jU3HS/Lt0OnYW&#10;NF2DPpZ2Cexs0sfirqCVBkuW8XnZhybTBV+sp5t/e07Mebzss9U0dO9YOEIxVxVsapBZyiQdIRMX&#10;VWCNkGtks5WzVoW8lSAjBlKLH5jh3zMRkJZF5BC2Tn1Uhzw1SjXN3jgzrxpZy6+0pErWMKpCTd5F&#10;Eo3zj278aq4p/1f+Z/NKMjhBX80r4XVd7pez49ij2e/w7Njp6XeWI2lth5ZBYHGuFd1tV2Lz7yxQ&#10;IZWCi5yVZnGPTrEBmZjtyb3lkPuGO7hH90IHVX0krmA9Bu4aDfq7ssfmI1AvTo/AmGdAHMRniJXU&#10;vQbiDApJ8bTTwJn7yrrZtSiG8DI5k3V/7DBCH9QM16RO9ODc2+ekjhdXgobORIid2NrGGN0whR9g&#10;4hRcGwEHnq33ku50/DvYAjudcJztqK97bC5oyzPcayP6cBg7K76OuduckyLu+SB4KpLW2EEZXfSt&#10;yjgjW4lTi0BiDiP7o1MeF2fRxOksdmmCtdc2GZB1PMDge+vBAiAttY6/uCwqfdnHqJK3aIAzs1Ud&#10;nANDWS2tDjMxmHW0CvcRCWF+Zj1HrGkje5IBoypXzqmWMrKSs6UOKkfGrCSXqs4AqEURzsXzXJnw&#10;32PClH+Xa3/ZczFi3iDNelPMGJ57aibd+nvk/68uSrd8eTpd85tjae57K5HYVKdHhzbrEyMDWJM8&#10;vusR5E6qwUiaInMGUhbe43fPo7iRM3n4W9gjC4OQ2dh3nlP5tprcs61dsNt8C6vmwKqBXT0Dp+xK&#10;rC0ETFhHE6jVrLszfnMnOqKrJ4JdYmNkuJY9i4JDns+/GaDJ8J4R9MTG99eimMKgtdjbwkV/V6eJ&#10;w8XoYnV13UbQkK1GN071zSPh21k9blBuYKUnfe/Ld9Olb1yT2kzeXj2YMnyn8/b0M9S/xciUxbVi&#10;sOg0Zy/ELbX4vNXj6B19D/z0urW28En2gjVl9REHavvFhUEzpi/DOVDfONdtPzrUGWUW52T4LvVR&#10;FAMj+853dM3s1vBMe5bDp8SXtsOmiXvUnrUg+ya/GpATfbFe/7bpo9kx2MV56bgSLGKnKXba2ZhZ&#10;sJ3JfpM/dvaG78e61/OZzsC32Kj9/snUhj9hoFbbqk32jBlol/4x6yxo7rcWrFLLPWSxY+H7e971&#10;TZEHCyZkATAoauJUX3bLp7VzRlo7kxdZcRDfkcM+6BP77BFL8LPQT7s5I36Hc6X1qV0HA/91rIPB&#10;qXYLwl9aTr3gm67HuBdtMHuir67Pbpd2Oz6hhaPONpcxQn9B7G6xtCMHpEw08L3H2AB46xDr7DzU&#10;RvScHScR8EdmHOljR4HFwp7nYBHzebm2iuGyK1zYNp8tilFNnLLW0Q2IfAQFMudXfKEs2H1Uruyz&#10;J+ohC0D2oof3gk92cU+OE9qGvjsIRh5+dz11yYA1WB3r7TrVjeeiM8oERSWf1YDtsjB0Bb11/qfn&#10;pMt+fk664PONNA9GPvLhesR2xvFxRl5YSLXgPmM/EQPiMiZkbMju71a+txtM2XjXeCQhajg/xpS2&#10;inGly1Q/2MXV8hB7ZKKCdZXivhf5P9RVmTLrrRG7ssDC7p5oBuA6eLo7krz6Vlm+S8p58bK+fyRO&#10;F5rCp7AQLoLiXFGUxmv0HyrBqh3eAzjILhJxlnigHJmKuBF7Ww5WsiNXfFq60hzrbIeOsSETvMb6&#10;LAIwqbHz7FgkUbUlxn3K+WlQ3P3vxF+rP8055CyGbKFDq/n8CKQbe/v6dMQgp56ZT4OPzKR25MUY&#10;ZWBO1suYS5x9sFB0cLMW+mTO6HXEjCM2whfkfvXBD4CxhvBJnelucYgjFYIaVuzGzyn8VhN3A/ix&#10;JjJLWXNZhSKGyeUMyyFeexKddxSdv4z/vfbaUlp5ZTG1X4fN5j7KwAwdb4KnkIMl9KhJzC789bWP&#10;z0/X/fbWdNsfb8aPOieC0BZZW0hkt+XhFxaDmvcgsmnTidSdxtAu+vTO9NO/91F65y9vSUf57i78&#10;uJ43ViP43st71z8/J63xHOW89hD604RyL5i3i/XVT+/BT1Yv24Ue8x+Ve/zSimeW0vJ3N1IbZ9Fz&#10;aSefLG4mp6o4y4PIpwURI28VimaOfiLuuyyd+f0t6ZIvrk8z7x8P3eCMawvvBr+DD8Tr9S1yx1vS&#10;0H3j6Rh4eYm1WXtzKR1nzbUXTbxGP9uudEeFKDv5eyfSYdZ+iHWQ0tcCv6CKZ08M2svessR5WP5w&#10;LdUiCxXItMV9ymVGvIz+OIhs68PpS4tp9AeD1p6r/dYjKQ+m6Xt8Lg0Z60a2pjlbY0/OpcPIlYxu&#10;rej6evSP+sQYZMQNkEeLfjrARfXorzJ0oiwpjkOoiBgYz8HZDrpWvt/kbSl+hudAZsSDrEW5OBob&#10;lpnJJzvjtl2HHdNGGivg/j13xtH77+Jsco/a6hw4JjpqPZvcQ+1aS8H/wxcw/uv4mTKLAfT/sTPG&#10;HMUr+1jLkrmmQmMAOE0dGmecz3DkW+04uBbdI5uSRdaV3Hs/cjL7+lIawZ43PbeU8siO44z0i+1w&#10;d4RI++OzqYP/s3kqg04xaWrxuMkkWdFsEmrEJjqX1o5Tm4PsOl370Vq69Iuj6eKfnk7n/OA4GAKZ&#10;Rc59RmPP+ns15/Cc6tytmCv+28gznHFkfLsj35Dr7Zy73cYNuA4ZEzvWnjJgxiz6ydErFkTYfWt8&#10;W3bFaAxCj0ib6kiuus3CiUiKY/vrbDBRX4Cpv7Ix2LPGi7qC8tOC+Si8umIwRtK0ooOM9YlNdrNH&#10;W7YsGMrQ8Yd4zX70jnkDbYwj1Hy9RTbZM8MFGcCGVVn0iM2sR6Yc+9KBLfEMWSxWzb6I3WWpEgvp&#10;Jzjj08TpAb5DlplIdqJz67hXmXbiWbDvYpsSsIwMNcH4xd7HzM5InFYWigx5n9gh4s68JpqF0OF5&#10;ZK0K2TchJ5Z2vJTsF3vBTXXIV2BQ75ur93b8HWyExaNiGtn+TCDmwTn60sGQgs0MxspNXJRdaEh9&#10;901EEZjF+s7JNXHaD57qQJ8749SRUWKutjvGUj34cA+6Xea83eytnfIyJ5hzyvm5s/WpDvzraA3Z&#10;FC08tgFDut5DFv8gAzHbE1vg+kQnJa8NnHxxTxRamxR2pIxUvfq77ktlX1VquHQg5V9fi3FSO5Dv&#10;KOrjHir115Bz/SAZbar43ibusw/f8LEvnkmPvvZAqkUeM7NNkR8wiZ0FKwyy/8YLtDWT2ABxsywz&#10;6ra5zW5TC6/t6HQ8xjq+gXNFLVqqbK9k7dvB6cgge6ufWLv5u/kFz6Uz+mUxrDmMPcfHjREd+Ev6&#10;UjKV2lDVgE3ST8gh7/oN9WKo0Iv408hFHZg1GlP0q5z12pNBJobCNpmPmuZ+jW3os3hZ/Cnjlr5M&#10;72P4mp4l9K17r/9ToOmtS613HEknfmyxzfF0+1+cn+7BX7riR6up52bwLZi9Hn9ZJh+LRvQhZYh1&#10;/6Qxt5DKgoBy1jcPNrIgqxgZKVM/cybslJcuXLxqoYGMNTnOjqMOg02HvREXmCRt4uzrRyr3X3Xb&#10;Gs8Iil58JdZAf8m4mjGDKNwVU3NZBNz9/HwaeHs1bbNCzcSp/Ot+eCOO4RAL0Ioj0P8UL/rGTBp9&#10;pJA49XdbqLsRcOei5bnpMh4saHJ4YEF/4404qijfOoSthAdyHoNUSHbs7ENIregsQgnZzWEFnm39&#10;grMD/NtAs3QfVtNULjaFIt0J2D4EWLUix04hQU8rzmcXRm4Hn2/iSIcoquQwCtFxapcBTnrNBM4I&#10;n+vhqeB9BkOsMjAoFV08/L1ysC4Sp3bFGCA08GTnaSn30HsG8G2VB/eREdCycT04BlJ62SEpKBHc&#10;alR08vajCMo4TJ2AuXbWoIJns0rCuSnOMTIg7ZxCjVQvBtrEhTMJDr8vF/x6OvXjjXTFzwDfPzo3&#10;rX1/I5INVkDrfDjzrowDkrXzbZj1QWnaft+AQz79nfWUR+Fa9RKJUy4dgb38dH1DKfL6eg6AYMkZ&#10;bzoUggI7L+0C3ca+HEDZB6WPBpz1ig4eDppGRWcljIoBU35KKSiw3oXhEihYia6hauBvTQBZaQr3&#10;auhwjLY/YaVQgapXZ2o/+28w1ypAjftBZKmVdewDtNVeM5AqZ1DkOHYGURX21luG08B311IrIKuT&#10;dbfqYBoANvrqUlC86WCVWeHCvUgzVMZ6hTHgmWu53+BAByzomBooMuBqwjCC3uFkcvFaAUZpVB0U&#10;jEpUmfKsVvYY9AmaZIDQIeQghzJrxuGVdz3m5/AcGcCV1T7VKKQmk2TIptXUeV6X5/tUcPLGa5Ts&#10;nqgBFEh3qPIvVJLXpWaAUw8At5GDX6sRQeHqUPZwCfCy/K2ZM9UJmPWzDvLMOzTaKnVAvckLZ9e5&#10;bnUAgTqe1+oSu7+k/DQZY/JnH/tuJ55nJ2fiFAc4WvQ3DYyBiEqMqAEyDUTOYIxrZDUOn1t9JBfz&#10;HmqfLSRO3dsdyJqv16gYoDB5aYCgHuXeevVguvX9O9Jv/+Hv04nr11IZn3XwygLAKObz29A1Bl2k&#10;CTTJeOTby0HVqzExUCNotntH6sM5fp8HPK98sJq60QM1dpbPIqc8kxXd9fw0UO9lgtoqJOnFYz4U&#10;Bq2W7zaIulWV475Lb5g/1pLyyLv872FYNDDsZz1/t53frh/p4dqv7EvtONX9t0idi34EIDZb+YkO&#10;sLNvAOchaGa8ZwyOVGxH3kRfXID+mmY/DKKh32oBtZVrbYC9UXTJfOp+YCLAQh4d0XP3WDry0mIa&#10;fm4hEp2Vr6CsAQ/q0nkckOnPjqZhPtsqVStaG/n+Gc7E63+8If3T/+tfpZ/+o7/mvm4qzIBAT2Y5&#10;M3t1MAG9DiQ/ohFE/5gQc17JmS+vTTf89kzMK2n+No4P59c5pFYStb29lg7cxp5yfuTzb8YZPOcV&#10;DCg2YYb7Hv/WUqoAVG+71+RioThGajTPqVV2VtBGt0Ls43Ih8Mb+LWNsj+E8GRSw8GErcWoSRd0k&#10;IDF5pfNtcYbzSioFS9gpz7BVZr08j98zyNXCVQkI12kdx8kevHs8tbH3nrtgJMA2mLC0OrXhMhwg&#10;bFwGJ0gakEPoJ2ftmJQzceowfKl+pEjRad370GxQUZtIs1pbR8yglAkkk3AxrwRZ1tAL1KwAjYKf&#10;4+2p55rBNPXCRpJiSz2unpQOKzodeB6LO9Q5fZxLQX4Jn+/Mj6CUQR/YHVliEY/0OgbEpuqjklZ9&#10;I41FKfIsIG4HIBjsk4a0gbVoQE9MIovDONTO4XGGUsPzS6nkheWYY6MNkwqsmefO3jUelDAWOMUM&#10;JoCiDlEzf59FrqaRk/FNZoTlH66nEz9ZT9f8+px00c/OZ//W0gC62+BnzAvj3ks4++WcqTLshDO5&#10;nc3ZfKotznD9G2tp22biVDul7BggkBJfmnzZEeweNNhplaey4GcK4KXCUdfsvoxzvYwc8H86nFvF&#10;IjGXkzOsvbJy1CpSi35qrh6IAJmJU4OSgtkGZEM7bTV1jvWIeasAM4OmOt3K8S72NOZUsL9ShpmE&#10;sJu86Q4cTb5LByiSs3Zishd1D0ym4XfXgnJHymsLyCIhz95LP2pCaBef3cL3dtw7EVhH22Oy0wC7&#10;hS4mIeyKscPIThqdSuevVwJAdYCksrTz1ORBsQBPfeaz8v4C2wb/Bgw621T6Sbt76rEVVuntRbb3&#10;3QDW8vPFSjxDKWtnJb02aeqpudT9EGvP71X8fwVyrt10Rkk1oNxipkicaq+wXa3oAml3qtgTu2+i&#10;EweM2IbdctaNM0/tJGnkDPh5xU84C34xVXKmMuyF3ZVBxwK+M1nheajiXEvNrQ7Rpu1CljwT+3Bu&#10;7ED23NhVGYlT7ZUgnzXTubRrSdpJqXrL11pwgppifWqOdaT211ZTA05YMXZK0F3B63VCy9hbcVmO&#10;82PSNHQcn3eEPZ7W/mEfrDrUVunEGti083ge+7Px6XrYI7tK1Kvj/G5SYZEr5pWg9wzIrXx3JTo6&#10;D9/Fd4E37KDLjCE3nOsIogPwTZiaOA3aXu6nAUyT4zxop6J7zMQToL9qBvnWGTQ5p7xjr6Rc1YZH&#10;Ve2JDrALuEf8Bp6PSvvpfCp1XgmO7OEXF8IhMyil46YNsbrVYJSdpnMfrweVezM6Ukey9kLwILIV&#10;BY2cZROoGfTa6JtL6erfbKSzvz+d7vrj6XTe+0up63rOJTJrhafz5k1iO6vEDhW7z0ycWqxZq58A&#10;tjVQL4a3K1ta9BL+bbX+dtZ5qyguj2NtEEtZ0G8QV+R0gFiTmFeCbnEdDBxX6+yZaAtHqJBgs6hk&#10;K3EaAWXwfslCY2rFLo2iu6SUt8p3gnM7xl659nboOIfeIswceK7/LPb+0dnUwfm2AE2cUYNelmnE&#10;QrTouuF9gfnABeXIcCSzvXheKV4H+Ay7bO04dfa4us9OR4PgOuMmTsXRModIPWTAzaSls7MiiMz5&#10;qeaeTMqo16Tpsmq9CizhPEODTe3OhHrzZMqjX2UOyvIdWc6nweXKa8HoJiDEtpxhC+vEqj2Xdafj&#10;YIHmRxdSBevXfAPyxz0637T2Cewj9zD14tHU9Ri4jfNXIX5nDZzlXamjzmdKf5kT97EeZeyxnRVi&#10;Z4M6QZdt0hO5N9FqVfTktxcjADvEukfilL04/N56akFn2VUdyW/l3kQpOs5kqcUG5fw9gj9cdUus&#10;sWefNc5gGxtPdkans/6KiTDpYA3gWEGfwdE+iH5SR1g1Lg1pOXrJmdPugTJox6kyKb2idO8GHy0m&#10;ESdbva7d1teNblP+Xxr+I/eNpxt+eTLd+9eXp9v/4sJ0w++Oxyyv0juwhZy1OC+sg4HXWKdT7Wno&#10;5YU0iy6YNujAGliw4LygObCRuFFZNHCsfTcIEv413yk9cGYIv/YIvpcYnfNvUEqsKmYVu+YtpuB9&#10;hcRpIWhiMKBGHYj+yOATN7JP9chqYONNnCxmVqalaMsst7Bn2dSKzyFG8x5Dx3FP2u8IYIPhTC5I&#10;NxZYnXte/v5qOufT1ZBxmWSkMt133UgqxxaNnjycfvv3f5se/smj6IjhlFfnYWPsvMzw7yiixb47&#10;L1G2D21lNXbCuZq1sizhG0mhVonsyiyjT2KitZyz4vq4NtGVy+91vK4eOajmeSrATzJOWTCsvy8N&#10;e7mJNrC9vlEkODmfFj2ZGLdgKLoikf99+M85vqMTm9aCPZNBIc+lL9bOv51rWoc/lkdndWMP2q7s&#10;D0phsZx7XcdZrZnNR5Iiexk+IOdcPa8/ZHBRiu8qnrOF8+a8Yivg1dkHsD/6lHbdW3BqIVXRGZ6V&#10;cyxTjXYgbJp+uPLFmpiwtfs+gjz8n8kwf+qrO5ZH/GuHauhJdHfgTv5PH9lCikq+08RpDf5kBbrW&#10;GYGeC0c8zL+2FCOYAi9yDXxvPbUb2GetLRCJxCk+e+bCrtQL5mkHY9qp4+y96LhAX+jzS68s/pIS&#10;d/s3F2PG/a4n2GOThuhWZ5tZEKQPK862y6727onAGT6HsQfPknjLMx5d1voB7idnVBxYxHc6087u&#10;NZk6xI7GOox57EXO6tDNdhQYEynH3tr5v3szZmLi1EB4HZh48js8I2tvjCXWkXWuG68P/C51pqOk&#10;Wthz/ZqVD9bTuZ+eSlf87FQ69ycbkSQYBi8fxrbMcK4HvzkbjEdiDJMKEQsyCIyclXKpm7ufBnui&#10;5w+go0rxSWrBo5E45WfnS0sx/3IQfyuHfygtZhXPaayjhzUrtSsWGQ7/Hf/cMxJ2TpxxHnYMeZNW&#10;0PEPxneMhTmzWZaj3AJ4jtdmxtBRvN8YWoazo/0zGbQD/7Hl2YXUfmlvJB2MwfkZsuLY1eseV6y3&#10;FjrglEHkbB9yXcG5KMWGGfPSZutPaccc9bLP/+OyMKiIsyM9tKw/TRbsiKGxlZ7pMnCDMUYLxu1G&#10;MvZoDHKCtZp4fCaaOJxT2Y4fZ1K56SR4B70c1JDaRfCAPsN+ZNmCfX2JSJxa+MqZavrGVMxnc860&#10;nYxblLDT+OqyhYiP1G2HwftS32rjpfs00L6DZyoFw8uacM4nq2ldHf76UlrkfRuvLabeK8G0YrNH&#10;ZlL326tplu+xKEZ/q/311TTxPvLy21vT2T+cSVf89GQEoJ33PYQ8SXXd/8xCqnxkNua+e2b0Qe22&#10;O/bB5ek7f+eF9OxvrwpWKNmoDvP56uUj39lIF/3q/DT86lI0LJQ9XxgnNsglA1SlcsbnOhJAxj1j&#10;RsYUZP5pevVouuSTU6kLWVP3STO7TfYhzoWdwTLpdHG2h99aTeP47kc/Wktnfn1Juv73t6RTP7su&#10;DX33WGoxPoe+0GYcNl739lqq0v5ilybvHU3rrPEc97aMnTv24Wo6/gPOBs+8DVnYg8zYkW4Cw67o&#10;4RcXg3FvkvU3ee1+TBlDYH+0OwvgaQuvnTeXwY+rEVcqm5x3CxvsfNzJvh8UcyITlZt+jDP9HLPU&#10;DjbqfWIuDbCHsijOPzefRjing2ACi2LaHsSHvg8bJKbjPNjZHrKJ325sXBaODBhOti31pFhtD2f3&#10;EK9Xz0nZqy9ioaqjhizYMFHq/EQ7TqPI4MLC7G3PUOjoTR2mL9t752gq5zv2IP/i0Wr8Ec+mGFA/&#10;ycIPkxot6LYDnC2Lu+wGN/GqH2PXrXStFYv4D/ov4K4ojuBMmICtWGoCL4Ap2Ft9WxMv2lMZI2W+&#10;cISCc4PVQfVcUocfRH5sdKi/axy7sBTxySKeL+h5Odde6hTXTF8wfCL1FmfkCPK/8Ml6uvRnx9Kl&#10;PzmPM3MiYkCD2JN61lpcafOJo+JMgorpvWfx95FHOOdvrqYi8MAO1nw7ejqag7Ax+zkflc5nxCbm&#10;NlrDt7O4VqymLZH6XQpo7YEJZu1AFD0jK8aCwndENqLQGizwX2PcYCxkynEOdkQfxBc1ISdeaREn&#10;fnMu2R2qDdtu/NWYAVjSYq4ibTe+otjEJOoeZYi9tJmoDT1SmHPK92CDjWXluZc+5L2HsxVxA85Q&#10;L/bWmZI5bIzzHI2P2fFewfNKSar/pe22kC5YZND/4Vdx1mrBHWXo/CowothArBB4YDNxGkl0cIrj&#10;JBy5YidojNHgdRbSHUTm1HX588DT2Cq7LXddMxyxHfG2DBDGh+1wlO5dTNMI1jKpZ0FenvPrWJaM&#10;xQxgYO20hZqRrLLj9L6J1GrMie8J34T17AJLqePrsPcWohkzaLtnItUgU+YPtM92DUeDFrZJlkSL&#10;RvUvTJxmwL36mBYgy6IojtPvrLioJ9Vx3zHTdBMfmhgUO+vXqifKuOdq3lNjx6mF1haK92ZSI2th&#10;LFR/Lej/0Ze7uZ9KbQln24SxsUWZlZr53rkHV9L3/u4P0rc/fjHVWSy61hbdyvsv5zX3T0aBtYlT&#10;aXiDqQXdpt4WS3up34whzKDrjBlEIS9nMaufhY2uRZ7rkN96L2RcHGnCWj/HvEu9cRT2scZ8j/vd&#10;XSg+1QfIzICVWLOGlYZUz/5ZRGcTmY1x6sR6izG6qoK9yDMRrD34yHZy58F64/jGFomph2MeK/e2&#10;9C73je00NjjFv7sfnIjC3qDLNxErrgRrFUtxi96/9JfrQdN7919eir90STrvveXUcbnzTTf9Kb7T&#10;HKIJcH0uxwmI3Y0ZVKrDwW5BkQ4eMJZ10PNmHAn5kaHO2OUhrhLk0pEHjswxaWqjmvE5WeFkkMnN&#10;ORILuWEdatCHNaNgZH3MdvxLfEx9z4gZ8HsU6vJv/1Y9k0992IkBzum2coyCB1jF4c3rkA09jGOA&#10;YbGLpB9lOfHkXJriDcOAgEGMebddpwo3oKf61tEIwAU1KAo5b0UOr/HA2+0kLd0+A1oc/p08lNUb&#10;Js0MQhogsBpDai4zxtLGhmFhwX0wAeoOXrvzSv6uQtU4oGQaWOwuFMuuhwC9900HfZuOj4ojOLgn&#10;OQC9CBpKt0mDgBL1/b5X4ORcTenRdktlYOJUB1NlgrPj4QoqMRapE5AqBazBkQPctwnMboytYEtH&#10;vx4QYsC1mqsM47KbDZX+xYSiM2INzhXxXCYvTZ4WaVQ4cPVcXRjlOYRw3ODBZvL0+A/X02U/PZEu&#10;/NG5aePDYzioq6kXhVqFEXKWm0G92jlAISA+OiQ5HHmEdByB1qEx8KtROfDATCrm536uMt4blacc&#10;AGfLSE1nt6VOpE6FiW87QAtBaZQIh9GqQiuk7cy0skRKIwPRkSRgX8KBwZG1wnwH32V1qEkO17YR&#10;B68WpWil5F4UnoZOOp5dAHCTC1bml2HIwllGCUkZUoxs1GMUDaBI9SMFZlCtIOhWtCpT3axFK0BK&#10;uslBDMsiRvkIP+1QcMagAWmrD0wkGpiu0SHgmZWjmNXGs8RQdT+X3w+4BuyxTlEEJNl/AUYZYMTK&#10;GLsYrJTXEY7XsNbVyJUzAO0G0Clv4hAOAfh1uMs2ExkZHUkc8haT88h2Flmr57V5DEmenzFMmtdr&#10;XKs3DPQ1RCWD6+r3NiLjJk5bTJwie1K/SXXYgmHJCuT4fmfkSYdYi1xJHXgQw+2QdivXNO4V3odB&#10;RAyqSVkrH4OGme/3vksFKSpjzxMyYCIvKtpZFxWe1ScmTzMY/TLkogL5z53qKvDko4Bib3AiWwAP&#10;FSgyO6mstouAFLJkEDDoBjkLNciFVeydOKkv/fLV9A/+1T9MF9xyOgoT7OAJKj/kuvuZ+aAxWEER&#10;mzAd5nyNcG0ZFsGyQWgNiR09kfRDWefRNXUrhWBxHcYvy/P5fVZ3O5PTe6hFThsxbAbwqjFABpGq&#10;DT6gDLcSp76//ihA0oAKV3SpYfCthDEQLE2Tr8vimLZf0RuJ077bR9MIDpwB1+bXVoPSxDkfhzES&#10;Vg4ZTJoE4EsH6PzWBhNlBhTZHwO82QV03Wn2AKemS8fkwcmg6TUA2YWxGnp+Iaoi+/jMNpwSAVop&#10;ez/lLBWc9KHvYLC4mgGVTToZrNsTv7gk/U//8ov0yT/4Mk28fUNUJSsvBkL3ocvtYB/j/qTRdQ1n&#10;cT7O/Wwjnf3dlensb29OF3x+TWp5Hf0GMNYZnPxoPTW/s5ZKcC6U7XpkfvDeiXTVByfSvEEVg/AA&#10;vHb01E6+a9tZAMaZ0UjEWFHWx5m2I9dqJR3TcE7Zy0h8s39BD/nJWiT67FIMql4Aj8lHZbkMeZJG&#10;JuidrEZGH5nQzpoQQK7bH5pKeXXHUwup++mFlOE7ezGYExb5cF6cu1bH/hvk/fN5JVl0XBvr3ch7&#10;G5BhefLtsjF4tAe9VMS5dfaj9H520m7DzhwEuNp1uB+5zeiYs5cV6IcqnCnnYW4HXNvJbce79EHR&#10;FcaZ6rke+caW7sUR1aZZXRr3od30PKlP0endnMtI6gn4OJfqU0G+ZzZmtwDsDIgISEzS6URlTnak&#10;Cgy/Br8bYHEAfVHEfhsw73ia8/OtxRja3qnD/uJSakJGDzy3FB2erU/Npzz6tBmZqGGNS7RTAJAK&#10;zrGX/y6/fSIdfnY+wNEwsuI8bivqI3Ea80ouSOsfHk3DyJPJzqDcYQ3sGqhwTqC6VCdouDaAkVV2&#10;zW+tpZ1PL0UFtcmDQzqg2AwruKtwfqT3qOccGOiSVsy1KL6kEPw0KCatvBWFVllKZWzHgR0mBvKC&#10;dmepUD0awTadIZOnl/QU5pUA9K0e9T6dM2qRVwfOilREe9G7RejzAzpDgLKYV4L+28elQySNq8B+&#10;AFvbCSaq4PvsOI5uEW2LNob7HkUfOJfK9c4gW85LlRZW+k1p7+w+reN5ne+UWWsNx6ZAu4NuwHY0&#10;IBtZnJaYFyIWQY/phEgDGElTL94j7apdJiZUw85tJU6xW3agdGKLLbqpwcZqd8oNwnA2d95wJCr6&#10;DJAZ3NmaV5LHXnXdORYJeKtLpUcx8RgUhLPYqEnWFXkNVhA+vyYw0mg4P9XgDGfiGtzqBCe2sdZS&#10;8bTg/PSCJ1vPDBco4Z+0u3cxbHYZ9+I8Uh0cwXEkmqJiEefvGmwHeGsv925RUgXn1SCI5yBmlRj8&#10;5WcU+bhOYBudS2lPpaqymKYM+YjkqfJ0rCN1oiPt5LCKtgrnX3oXZ5AYzLTz1WpVZ5XYDdXE960/&#10;tprOu389Vdnlybk7pD5AfvLoCenEFj9eTes/wBHifE1sOkHBkIBjYcVo0L2ZZMAJklp+mfPTd8Ng&#10;JPy0PXUbyCy2TwrYSJx68azeRx4M2WxAiH0tdI1xD9qs3upwgkw0x7wSi3vQRToBOkDRdX28A8xS&#10;VwgKhKPINdsQ9DPORJZ6bvYt7BMYalQMii6eRRd72fkw/eFaJHCazu9MNUvsiQEZHWwT8sop+996&#10;5nA650cb6cyXJ9Otf3Fuuv0Px9Pqt+djfEA93+usEwuynJsr1anVoyWcVTGSncw1yKZzzaqxGRaU&#10;2F1qEms/Do8OkBhLv8Hgl4U/TazHAdalCD2b43PyOsmh91gXdKfUqpEoZm2cR+u5CDp+Lp0gk6h2&#10;723R85eCo5vsEuas2jUnA8PIO6sxLsDAkF1pjg6xq7MRmzOIL9CJ3RvAHps4tYtMvWyByE70vlim&#10;EvkwAVeBzalgL+w4da6VVdp14DELriyEtMOmFJ1nMY4V5DEPnusQn2uHnp+vbOocZpG1IvS6xZzS&#10;rJWzH1t6zcSpBa92nMYcPvam41Q7zvfRlDcQzffk0TEW28Wc4fvQ8YsF/0GqIplOxPbdV/elY++u&#10;p0buR3pYqdJb0IVd6MU899uLDrvs/RvS6EtXBQ2WNln93M65rgOvyxRUz/mzOEM2H4Pn2sY67jM6&#10;Y7VXJvyRX4MzjTxHyB5yZ+LUhEwPdmH0e2ANK/KR8a3Eqc5/CXKrYytFr/tawuW/7S62E7da3ct+&#10;5pGL6DzkuXLYRyvgDeRYqW+Bo0WsshtJ1esc3UPo4EjWu2e8pp5/2wVtkYrBVqneLNhwVpIFUY6E&#10;sbtd+TaRqa/ce+NQuvSHG+nuv7os3f6ni9NNX55Il/2Sc/6thVS2FTzgDOugmwAy2dr3/Hya9JyB&#10;dWeRN6kHLVqITlN0lPOEht5eZS0HovDT7tKtbhn1kGMy6jnTYtMomtjEqnbg5df5G5jgq8Qp65hh&#10;7bcwbwbb0YB+NJEjNhYj5wIrF7CzgZm6c7sDmzqndI77ijlGYm6w95/TJtoJJJ2iWN0ztMx+Hv9s&#10;LfWDZR3RUYGsFIvfsGtT50+kv/+3fy+995ffT0NgxHr0uoUHgc95bZV+Oq+1oj8Kozj7+rMtdjob&#10;6ECWLNoUR0TilHNnDEGfXLuv7rOQTn1nAtWgqEF0fZwycFjECPR1eE4TR0GlbeHAVDbiBhaW2qWy&#10;78qhkI9DfPfur8+lDOfQQKkJxQwyZLBYX8xZxla1+28LWbt5fTN20oBk+HLY4Rpn2662RDJP30sb&#10;bAGtLAL1XHafGj9pAa9GARb63AJfu/MN/PZzhpvRp7XI3W7wrzNXa/VrDYqxn/qm0c3Npe/ouZE1&#10;qUDpXvBpy1k3Z0xXIdM+rzjFznO78aST9nMsCN7L50cQij2Pbnfss6OW+p9dSEucVRMZFoK1vLqS&#10;ejmnDSaJDZCxjvqDFZxzi2F6+H+TfdKvG+S0C0lfv5w1cB2MAezke3Y/Op92PjIfnTqNYNMMeqoZ&#10;/CHmNZYgRtt+73TMsNVnct606+pZisTppsxHYRD420C4QXK71sRsUZzNWuvfeo5lQZHmveEq9miT&#10;fldWpH3sobGSg8YnuA7hIzkHfRSfqvUCfF7XWpvHOXb0k/6sMlSJnNqJOc3rVr9/LJ3/2bnpsp+e&#10;TCc/XU9HONtD+Hyj2HwDoL36KAbP+f4SfRHea0woYkPoIxm0GsBJ6s49yFPJZkwpy5V7ZiF14ENF&#10;4vQF/Bve77gUkwwWGFmglpEWHBkOKm90TODJnppU3l+b9l7YF92W1TxrFKW6Tud1B826iXypMI2V&#10;xXgs/AnPgjbaUSP6QsbYWrgPZdv4mTE4ZwLvAYfFfFPOlZR+MlFUIO+yoxww1sVzxDNqEzmn2gzZ&#10;QCyutrtfG++In/3IWBabKsude6NsbsUSq7hnn89Yo0F1Y4/GICeewR95Zi71828TDM6CPAweC52o&#10;DrBrCNmowM5IDyyFn4k5k97Kl7GtMvTO6Gv4uB+gg7/DFfoNHId+c069CVOpFAfACMOvLKVGbLDJ&#10;xp2suzThFtXmX16KWOBJcOBRfOWFN5biM46/jj96MfjhBPeD/urGR9d/8rMa+XcPOn78u6fSVb+7&#10;PV33u+vSeZ8dCx3raJ8Bzo/61FnbdnkXg6G3mTx4YCYdQFbnXj+Wnvrt7enun5yX+vk8E6eOwLEw&#10;dvyDY+niL04E08Ru/Npq7PfQS/j6nOEuxyoZz2Xt9Afs7NzGZ0bi9HGf47p0x+eXpx58epNSFq7Z&#10;/V8kPjFxynf18nnaJ7/PIpnLf35euub3Z9Ppn16fht46mjqRU2MgU2DLEXRE23fW8Q0mUi2YfurO&#10;kbTBeRAnmzg9Yccp6+YImP08pzFEO5jF+wbOe74+FXZwmO81wRDFbeJr1ncGOzTLPdh5KvtWEzJh&#10;17M6QBm3K81koHN19/N5wXSDvrDIyCB9xzV8PmvRaWyFn4P4LMYxRp+YTYeNG3BJBd2O3OXRh1UX&#10;4697NpAn5bINzCODR4ZzK8OdTE3K80HOizEwk6bOyY8mIe7Dwm9n8ulHlnL2KtS7+MTi9D3YBOl6&#10;oxib+986Y913jaUqMNgu9x1bbbIoYphc+oWFEXPVqR37oK0tPR+bYYzcNbhyIDClDE1FS9g2cUAf&#10;OoEzGsWpnnF+NmHzHI8TVLmsvYWhjjWYQmcdYX0bnivoIH3jKq79rNVBdIa+SpuJeGQjEpWeZW0m&#10;cmpHvR2vDdzzKGd0ztg2l/pwBr/iwh9vpEt/em46/cNz0jyY03PmmC5p+8UCOfSSjCNiVPWYSb3B&#10;e0ZT/9trMUZHil4xW0FnT6cD2JlKYyBgG7sZazinJqjtNNWGVvLTAhrZ+PTnbcaqvoj9jJiBiVP0&#10;BbKhPTFpqn0xvm2hsMWfxlOMGShTzo2V0U42JYu9a55fTju1Y1zOyrYQQSYM5yq6JxnWwVyH7Iqy&#10;mjU/t5Q6n1tIlfrd2LAtql79g/ZvTKcuY3mcsR7O8iRyP/cKepf36VMcQJZlS5Ha3CKKcgvpsWOu&#10;k8wZdhGbhA0sjP4zblLKPkcTGjbM9TGpVqofJB7HfxeLO35MxorIf/B5edamRDuI/GaVw1sLM089&#10;X86BD+zAfdfjZ2S5J310E1MyGeTFOKx1Pc/uLGlZHkx8y8wVBU+srR3EXegEC6wtQqvh/DRo+8FU&#10;jibJ6O9hO/L8biGVbDBS+h8yUY5tj6S4Nkibz3PKalONfqngXGSMcbNP7rt7Hq/TT+Tego2Ie9cX&#10;trhGvFiDz1KOPbUxroZ7rTZxapwDHCaVfyP4RfpkRwNuF5fePpH23jQahWAyIYTPzvf43pZrh9IF&#10;T1+SvvzHf50+/OLdlNU35XwXc89llyA3+JR2ZcqoOIuN2Ypvq9eMh4qpjRfY0alvPvOdlbAt2h6Z&#10;EsTAtRYb8mwWQNlpmuOnTDEWXFtkLQObsYpqsH+NGGczaRqJ02n8A+Quv4weREaCbUidyO/6JLm1&#10;lii6c3xc+BqcizqwgU2I9diOI9/lDKOPY/TaVqE1+tzZrOrwUc53512jqWYWXwe/p1pcoVx5jvFj&#10;Vj6z0WI9nf3juekufKU7//LCtPzCXBSoB+ML36luNqktpihCH5YbM9Dvwl47wtGit1btGmcg2Cw2&#10;8UkJsuH4z2hSvAPfjt8z6IU6cEgWOTbJLCao43LcXANyoVwaz67GdzUvUIo/qV8pO5XdvSVNFRFH&#10;UHcWEqdVvCcPHp5Pw+jGbVJ4mljx8MXMCG687/6JSPzJ5e28xVmM7QKGZQgnfsAKKoS8A4PSgYDL&#10;kR7c15tGxYra7nsBdChZKSJNZgnC9/MQUqmphIp1eBA0FYrUW2V8jpU1zsYrOY3xsFuQw+2i7UBI&#10;w/jxsFKMSLNotarB3iLBOUrELs9IWukMcB+VPKCGJb/UmFpR4EUcHI1SdHoBovMcLlusd1/JAXdu&#10;HAtjUKVq3KrP5gJPOBvfgbDHEHsUg/dWyvdY3TaHQDcDWMoxKgLcSq7SZ5eiw7aCQ6gj2MhmmjjY&#10;cxal66YKJlHc0vNkUajNd4ylCdZ0DKMy8O5aGuGnQbhLfgoI/9HJdOzjjQjADQJGpDMTKEdiAYc2&#10;g8LTWZLjPstBHwbASa+5j/3ahtLbh7F1sLxUySYdqnC0TZw24FQb2N3PQYzqW5SkdFQlKICtihwH&#10;dFu1FMkFnJKYGadixjGKIDhrZOC0YqwuNbAecrFbeRhzyvisphsQVJRi01OFIPRODJ0UoTu4l33s&#10;tcPcozqfn/tZG4emVyDwVhwG3alGFAev0o5T5NLLWasDry6lvjdWUxevOYLCmcU572MvdF7tOHXG&#10;prKwl+eXmsVARVTWIEs6dx5IncaYC4OMHEK2KqwG1ikKo8KaBhipSTU8m+sViVeeWQPjvyv4rCYc&#10;OamMNKI5jK9VaQ5mtkJdpVzF4XSeQlTO6yzxnDHXBhm0S9WKHmeoHUKh1iHrdp1anR+OC9/bxGc6&#10;y0QqgzoUg8H1uHhOjYyJUwNBTfwtx08NShUATmqSvSiIqsv6CnMMVF4aK9bSYd5haAy2AgKLrhiM&#10;xIGKSQfJar0wJiowdQBX0BrwXFaKlhuAkirS9eBc6JzV4kRKyVwBuNvDPUnVK1Wd59rK2SrObVZK&#10;LhR8A+f1CP/30X/3o/S3/9u/SlfcdXEqY11LlQUNIbLY8/Rc2vhsLS0A2gTLOhlS1ljRXpgXtxLd&#10;pnZxbs04nTHIiVE3sJDjM+Lieazu9ntNUNvNY2A8d05n7LOztqQssyLHChMDSwYbak52pph3oDOO&#10;Ia5dqA/HXKpeaYuds2QgT2PSYQD0zOHUj6Ho574nMRpWizUhm63PLwUlwwj3Khe6QelxnKLD31rE&#10;QBUc22qAnonTeqmfWa8uqysBSR2Ap7zKHj3RCnDuw+GxK7ILAOscICkrDiAX0stc9otL09AHx9MU&#10;azHwzlrKvlZION//41PpT//k++nD//kLHJjr0l6BN/Ja6TlBP5hoHjKZyT1OsNZ2fRz/wXq66TeX&#10;FuaV/Pzq1PvWRmrhOw2MzX60lvoxFJlvzqVS1sEkVTd68QTvneEMLnMuT+A06iwVbVVmcf9Wj1rB&#10;2M4zOK9EgBDdCgbeAAg6qovvSnO1mtZxosbQdcU8u1RdOkDSzhgIsUPgEPpTUHpIG4AsV2v0OWsW&#10;VrTfORY0qx3Iok6QlHxDD0ymMezUwIM4PwCKBg0p+s0ZpzE3RzuAAW27hft7eiE1cd6sWspzlnQk&#10;NMLO03Ru3R7uSQfMeTb7sHUWKOy6bqRQxTpTn8qR4xpAh7bMxOlezlXMK8EBcI6kdrHvbKGz0W41&#10;A+1V6NdC1xyOEPYmOgkBOm0X9QdlUQnvlW5GYBYzTtEd0am6Oa9Eh6LSAiM+w2CH80rK+LvPupd7&#10;LOJeDej1PQegYY8MwjqvRKfdKtJq9tYq4ixnp+bbqzFw3fncW/NKrGiPeUzoFOnEusQAACXnlUhB&#10;No28rP94PV3xi410+efnpXN+cCJN8B0GQEz8OmPk0NXY1nNwAgXpABNBfpazM8z9NOEE7UCWTZza&#10;faCN2MH9HMBGVB7DfgNaDSJZyKOtio4BbItBGT9fmqzd6CW7L2oFxoAvq3Rjzhny8d/MK0G/1l3Y&#10;lfZtOkEmZE1gZ68bSnnuuZEzK+W4NG37sUMHuXbYJcoa7MLG7WZvD2C3tVlW/HfxWpkPDKgb8JSq&#10;V+dAG2OxySAgswF7bEWqXVs6ehGoZ//tdNrGWjs/SFmzAjaqQiNxihPAZ2UBc8qpDr/OkE5IUNhr&#10;d9l7g3k6OiYRSgF3UT2K/QgnQueP10il7jweEya1V/QHuHe0gYnnPTyPyf3oONU2cEmN2whescPG&#10;5KGg3EIag1GDnCPZOAIf6QSJz0ycYj8t8DBwnEP2rEB1tk07OkbaHannHOng31puPxKUg3VPLaVa&#10;O7w5R9KT2uFkIM5KUB2gAPTYH7FF01nOIPdlcMFqUmmwdYhdZ7v4/Bk2y4uzZvJWR2U/9q2Ks+LM&#10;tUrx3FA1TnBXanl9NdWhK/Yh4waHd9yGk3ZGO42zz3M7Y9R53NIqtlzSky759hXpzNNXBdOAicgy&#10;HWFeU/+NmQhsLeMESWtr18kYOs5CmWmciinwnDRUBnnsQLXCdIHz44iH7st6CxTxfdzTed2F2YLI&#10;+tacQe2VVbPOfmnCVtvpouMTCT/OeNBv2k2L7GmbLCIJe8VlZX9Q7DjyAjtnkGRrXolsC3ZhmnA+&#10;wn1JByTrgHrb5IiBWc/4PD9lGfCc5tH3znsx0OjoAplOTJzqFI08PZsu/+XRmFdy258uSmd+fyyN&#10;Pzmd6rEPhXkl7AkybPeU3S17Pb84kFXg9ArsYN2Z4dSJ3q1EXxkYqEJODKgapCtnb0ya2gEfBXHY&#10;rlZwq/REBiOcZ6ss5dbaUoWJU5xUMXswpEyhkzkXJkpNDlqRHQlj/m3SyWRSXDP5oIi321ZKuAEc&#10;Qjs3ZD9o+/p00FvKbuDZsjK3+aZh5HE0ipsMfhuMz5iQQdbsjLdi3iTOXp6hErm1E8s9cR6QZ1jH&#10;vdXxDdjzOvBaNc+5B6wqZWEtz2Qi2cIMWWUq2f8i9NR+dEUe7FyOjatA3i0UkAqxeprzzlkPfQFO&#10;dtxDtQkU9EIH6zv+CvYbvWYBaxNrZ1eb+t2umQpkw0IC6RzFhlZr9183kI7b7em94+zqzDoP7STy&#10;II3mEGfm7Ce3gRuui8CT/lbPQ1NpGqe+CfupXnaGsRX2peD5/WBFEzZ2tJmcdY6idkvsFQWc3KNz&#10;tOxq6Gbd7XIxmT/5/nqsc3lPocLXpLgOq4lTHdqtztNInvJ7dq4h9IaBHJOFdkk56zbGIbBW+njO&#10;ILJTUB/0IOe+BB0RzCjIWyl7YFHLLnR9UJKip9qQyTLOlkkIO6QtMJEJaTd6qJrzmMOHEiPb3a3u&#10;6bq0J516ZymqqO/806Xp7JfnpOt+jS/38UpqvAZ5Zz1d6yjqZZ+cyzrw1GxgxklkLZKSnj8uZ59K&#10;C+mc08PIZeZW5MJgIM8YnfV8p7Tssr3U49/Ub57/wKrIqNjVs1cD1jVpEslnz4HJVmyC6++V3WhL&#10;5SZOkTUxslhZzBzYGaxhUs+5mjXocwtB7IYVczt7VQwuFheTi+eknxOrD5lEeHs5HQPDD768EF2W&#10;VayfgcNy9mnxotn0t//r36Zf/oMv0+zdc0GBawAoKHt5jbYgYgKcraA85LvLTGJha03ihi8D3hNL&#10;1HH/Blr1TWS2Cdpi94T/1xboy4j1TIRahOY+WqBbIx7jzOoLmTiNuaKT2DF0nD6TXRIy8VgkXYUP&#10;KwuJbApSzcs04Xw3O8r1xWrBijleE74Y/nkn+K7t8t7oqgiqVM6ngb1a8EwRNqma59T3yylDXvpd&#10;+j+cewuOgsHE12vzvdgTO1nrzzUZwNlCZpv4/iqLZjhD0W3C9+iT+e8a5CyKf9Ft4cuyz/Hv6fpU&#10;hPwaRIyOU/WRASrWqBrdFj4yOmUvena3AdMHOA+3T0RntkW73eiQmRcWIolkcqb3tZUYESKlqkUh&#10;1cigvro+e/7+ydSKn2IhoklmfXt9fnGTPr/Y16Sfs9aNCYj7DqBnmvERsuDvlluOFNhmkIu9vMcZ&#10;gTnWZyugHbEH11eco+7C3kWMAmwk44TBUhm1jGUc4v3GNqKIEd1kMZ96uekUuMqAM3JUjr4Whxkr&#10;kVnM2MkuZK75Zc6fAX3OrDGWSExbNITdVb/FnGfkoc9OUPyg9Q830nmfnUiX/PR4BEYNIg6+t5aO&#10;cE1+eym1sb8Wbxr7sWD/ELrdmJA0fmIWZ1DLglalrWRtLMI3tlTDVQ5+zH8LXIFd7mWdTEAai7LY&#10;2O6XFrBZ3SJ2iv3UzkRRu/cMZqgwcarNZd2l8HRMT/g+2M8izkUzOkDa9LCL+BAm7Y2hGR+p4Hzu&#10;Ry/aFWossIF7M4ZmR5yJHel/LRjST4lievBm6YmOtIt138MZcTaetJn7uFfPtV09Ym9t2kF8ioPg&#10;P2dLyjQj+4pd3A3ndoSui1gi39HCZxhj7GStTZwaezQGOfv8Qlp43qYO3qtPy9/6+T/1cXQSGa9C&#10;zsXMJjh3IM+H0BNiYOcbimeq7psIqkG7ZmQIicJs8Ro6zXnb7v9h7JvYwHiMTAomIxwXIO20MY9e&#10;3rP4cSFxepzPWX4DeeAz1l7FH72A77gAvwQ/YRBdPs3/t+N/2XE6jC88986pdNXvb0tX/uYqZOZo&#10;YMYR9Oph9Og439v91Hyq1WfnvEg9vZO1KkJOR5C5W39yKl2KrbRZotHuVWMP6MmxHx5PJz7ZCIrX&#10;/c8vp+wrq+kwa9Xz5FwUMzpGxM5cGYxMVAY19cP49c+eSGd/9US6/+cXpqHn5tED02mbfgr7VHTn&#10;ZKrkbOpH9r9gnILvwRZIz3j+z06lK393Jl3ws+vT+LfXg4lHFr7+by3GDO/2d9ZSDThEWu2Rs4fT&#10;BmswzbquYSdOvL8SDGMzH62nOjDEXp5xH+uqnrbgwfmixj4Pc9lBKz5w5E/Q9rLGxg+MFTn+YoS/&#10;FSOv0XnOWZdZbR+YStagA/ihUVwV8RwwMrqv9Yq+1PHYbMiNCXvpn1e453HWfIDfgzaUc9V5H/KH&#10;j2xBWMgkl8mXtmsHg2Eghx9jo4bz0i1sMYFoMYOxA1l+TMhI3VpsMJ/XOCLAAtVKi9fQQdVrrREn&#10;sSDYbr7oOPUZwLbOWM1gXzx/xj8s2oqkVVzYP86s3WBdV+M/gXHKOJsyaUUnJWeznvNqJ2rxKq8F&#10;QwVjjTYDn8hYpbqi5cLuaGyyccZGDmnqHZ+iz2JyoOK5pWBSNHFayuW4J+ceO0Ipj2/XgPwUo0MO&#10;3IbfxaVuz7BWWXS2tKEDD09HjM749jA6Ubrq838kw9k56fSnx6NrTd+pjc/W7kvRWY2+iuJQ9LM+&#10;rsWAXWfwqd9eS5VPLaYdyOsO1sTEaSU6oQTd4Ex3k4IW6rVcO1Do4EXXaUssYNfHjrgBMr/3evQR&#10;+MaZiyaSIs5pvGAO22LCVJuq/cY25uykZ/+NA9jFbOGVmMVEYg1nIsd9O2bI5qCdYkn2vpjPDwzP&#10;+lvEq69tEtLO3gbkvA0bWgvWMmagvZfBSZvcfteR6NK2OKkfHTBjYSHn1vnqFqTvZX1l4JHJIRKn&#10;5lBYI9fHZJUUzDJWeNYsdlVXlaPbTZy6NuIBcUEZmFo2xqBQFTtIpypG9TX8O8da1nP+/XxtagPy&#10;5fiRGPPhd3C/lZyl/PnI6e1jKXP94WB4Ejdu4RrlT30fVLbgFfF5hQVPrGvdbD713YfNw87KJmBB&#10;Wj04QF0n3sjwjNXonnoTp1wV3Esx62unrXtYwtpZHKCNcnxM4ELOdTAl4NvqP2vvLdoK7M7vyoH+&#10;l8nAuMAs2gnzHGKAEuRF25CRqhe/0D2Ror+RM+F88SL2WttlLqiU/bSLXsaJKLRW76BPe/jbmTdu&#10;Sf/Lv/5H6WdffpYaJnjmc7tjHcQgtTePpPmP1tIG1wR7O8Ae21QyjF6LLnquiHHrk3P2jBnIbDqA&#10;/tYfNHdggWPEuLlX8XrEt7nsgHWOZyTBxfrspXjfWIE+lCw9ldONgZOk6Y2CM+Ms+gxgKIuNlHUT&#10;p/rMFqJHoln2iuXm1IjeH+N+LGRRx0sLHz7Lu9g1fo5zto1zd96CjRX3roMh1HHOOAV/9j06lS75&#10;xVq68bcb6dY/npfu+asr0m1/ODdNfm0CX5AzqG/DmnsfdfhX4sR96IFy9sfZ9Ob+jIXVYRMs6JXe&#10;f695Jy4xq7Ft9e5e9KSJUwsfq/TnbgV7snbuj4lTc5x1NmYoo/hhJsg9/8Y0SlsLfmWM9WmrLBTr&#10;8lPdGcXZHejQqfo08Ox8rMW2cBJZPIGo9DU6hb13jAZFlBR+ghNBygwb2PvNudSNwbGdX4PSgkPa&#10;DODR6TfQZ3eEN9J6dgQwtBCGKYAgB0QlouMhDY6UHT6QMy9CKfG3ontZDB56j4rTCmqDiQAc2+yd&#10;VRHVDt4rhyaPYqoH0AvA7XgsZkEFSdEpCvirsgIO5dvCPels7OfwWJWYxQmp5zA1XcFC8tPNqUTY&#10;KlkcwaOUQlUIi4bFZImzXHecNXE6FHM6HF6dw5jq4OdwcEsxKhVPLQTIPSj1IMrRjkoVifNPNKgm&#10;k4o0qnyO1DwG6AyUaFgGH51JMwidNLQCbWlKL/zJBkblaFRSOYDXil6HE0sNYjVW1VJLQeGp+Dwg&#10;3PPhJ2dTNwDKzs6oIuMSZEmDcpDnl7YvHGaE2ipDwZ/UEFGNyzqUXD4YBtwktRQ5BikLgWiUJcJl&#10;cCY6WcKoFIxLOftTi0MaCW/2Vnodq/ms8jYoZHVbCWuzy+A4xq4KWRh4bjG1A0iqWE/33y4eOxLs&#10;CGzmGa3gdJaEzqPJxGrkUZpdk1XdT8+lrjelMlgqUEM9t5D6kM8mQI4dVjtw9KQY8FDZuaDDrFEJ&#10;ul2eIRxSnUY+14pyh0ZLtakDGo4DRjp+8u+gLtL54NIhdSZmRsPCZ9U7awYw7wy6rI6GCgu5rTag&#10;xTpJCWIlkTN+VJpWpORZT+WuAdm1Mt9ZnPX8Xz3rLzVAJE5Z0yoTp6x7p4kMnq3Cw89aClztrM3w&#10;b4NgdhC08beGb8ykUta23IQPBttgntVUJmTqDHharY5RNbgi6At+f/ZoJ+BNShQNkCBCZ8r5aFFl&#10;olExICOgYI80EnYFaVDDSWcv7HLIcsa6rPJk36y4EzxZ5WbCtBAEweiwt3mMaBPX7D3z6Td/81fp&#10;P/wf/ynd9NA1qWyuISrdDLDo4HY/MpU2fogCxoBY3ShoHuSMTaCsdWoM0mwFp1XcVrtIHSZFgVVP&#10;dQAFg+cR/OHSuNjp6zNUI2dZHEMr7zPoBROnVuAbVNqit6rF6dtKnAo+ohpHfYjs1OicS9MkzzwG&#10;ofXy3kic9t4zlnpfmI85plLyduBkdQKMDCYNc2/jGECpZOxAG3wWoL3QkKrYb7sFDWTXH21LHYCj&#10;IYD/wMucDdayAV2Rv87AuRXNC6mRc9PLuZDK2mH0uwHrdo1e8OMTafST4xHwHRdw8VMjfMPHG+nz&#10;v/di+u5//2EaffvKtEOKC4OGXBZWZNCbOoR2eEi7432vR+L0knTz725Ol/z8hjT9vZORBPZ1q+ik&#10;IV5TB6Arvag7Krz77h5Lx95eSov+P87iiQ9wFj9cTY0vLacdOg7sq/TdAtj6ByYxtgVHdIp7jKAb&#10;Ts9W18LiZseFuq/2CWReeQTU6jgLVJW9fbeOhyNXmFeCPnJvNKTIbDu2Rgemk7UbQh5znJExPkeW&#10;hMPfmA6nW8qPprtx1NVrrL22QODlPrZz1pRhq8qq0B1W+epMWGG2A6cnkmfItoElacGtctp345Gg&#10;xhH8em5lJziIrG9D9nWCTJpqq3SArGrsv+1IzPCt5jNkO/DvQR3OObXD26qscmSzFZ3ld0pRYdCx&#10;RYeN13uune9YPN8cXc/qqiq+M5ge1EHIkp0H7Tyr+1wFYKjm/vueXEgT7JEB6jyOtDS9Uu/IkuAM&#10;KimADBS3IVeN3htOkInToBLjLJdwlWO3WvhcaZYHv7+eBrgmPl5Pqz/aAAwdTZf+7Nx07g9ORKKo&#10;x84BE6+cRekrq06xh+jgSJxy5gTNh5/CGXhrLW3HCdqmbUB3OXvUeSXarEppRvsL80oMupmEtbhD&#10;PWWXvODZeSV7kC/nEtcB7gXABkMiicaZFRA6oyS6TblMEOQv6ArnRXtsN4OJUymN2gzO4hA2ce97&#10;sZ92QHjZYexM25hdyB44h9CZzeWcz2aDAyZG0f1l6PzoFjHouQYox3kYeKPAjtDw4nJqxuZpk4J5&#10;g70xEWTSrorPd7C9HczKT9gdKzL5LO2dz2IC0Q54n7/CLiJkLbpNcYC2EqdlXVWFbkBsfNC94/BF&#10;UHUkWwiWcR5yPKt2R/YJg4omgqUCNghg8NPgfOeZ4aBlltpSvR3zSnAKYnYh9xiJCBwugbbBZn83&#10;YdOHnpJqRyrVepx9Z+L34zBLvWMi1qrRZv5fem9x2yH2veSR+ejktgtFh0v6K+f1BQbFKYsuFu7Z&#10;ezGIIrW8yTdHLgTodZ/Benbx+XuO36XdseLQKmsrjmsmwCx2pPG5zszJn+5JjW+sxSxjqYd2sBZW&#10;h8uO4FyeKvZYeitxjBWz3fz77k8eSo+/9VDMK6kerU/7eJ/z52rBvtI7S7uz+j10GvrNwPIous1z&#10;IgVVJBb49zg6dkEd+/5qWkPPdV0K7gJv1syyt66zoB4n26RgFPt473x3lmfJLbImnJ+tLsnoVNW5&#10;mQJfnNedglZeGyVGQuZ1iqzc1DkwsFKLA20QvpZ/17AW5chKju+f1C5hR72/+beWY87iwgcmTtfi&#10;p0Gvfs6pvkAkTtGVJsojcQrubLy6P62AT6/7zdF0Kw7QXX95Ubru5xtp4M4jKY9OihmQ7Is4JDox&#10;LQThknYnmGHAGSYMmtC9ZQZBOBsG2g2k1qMP7HSXnUbsaodgDr1gB64V6c4fNWkuNm3AMRWzKfuB&#10;W/hOO3QL801ZJ/CbXXZbtDuFWbU4QbGG9akLDKlts+OxV7wBvrTzb+opbIFnjvNcYfIPfNZ4JXgC&#10;fdxzNzLDfTkjuBbckkE/lbB3diIpS4ewD+pRqXot8PF8Kc92KbbgJHaB2eywL/Y5weniOqmiDao7&#10;49YArUmWMnSznTK5h6ZD3uyIs+uhfBVHj3vyDJpQUKdKCRrUZshpO/Zg4uWV1P74XBQCZXEsTRqW&#10;oZdN2npOLLyMpPKc761PQzcOpnPfP5pa75kG19emPLrGItCFVxej80Asf+k7l6aFN65L+7F9Vdxn&#10;J88x+MxCzNr3s5XhA/zfHrElutt1k0rUM12OrjBxGsWpfLfFgVOvFeZoBWYC0x/m5/j38Kv+LHG6&#10;Vdjm/pVuVgBbvKZz69+yOOXiVFko1HGyDoi97R7IYndNDLqm9egg9ywYj9C925Avq/fdA/W8IwZ2&#10;K3voLun+S7Enfq5Oe1Q9Y8tNkNexdrmVzfENyLDU8CaZl56eTvf84YJ0919ele7k55nfrKcLPsev&#10;ew6/R7yMfq60+xQb4X71PjwZFNHO15XK02ILL+fVD2A3LGiwq6fl61OFAIb6TbyDs68jXzOcRXej&#10;+0wccRU6TgsdeFG1zf6ZOBXbuoaBd/VhDEiyB3Xsh0Ef54uKkSMQ408u7Vct/65BlnPYSoP4BjjF&#10;3AZULWQUi4vfDPJIp2ih4CCYXVYRMfzgM+A4zkcVuj26WdAhR69eSf/hP//H9Hf/xT9IG984llqw&#10;LXkxO/ouulOxSfoOBl6lMLXDIott7np+ET2HzHMG9c0tdM2Bm8WFJuQsdqkDt+uzRNe9Pgz7oyzY&#10;baiP45gDWassFA5KV2MVvp7PrMVeam+jiI19977LrgUfeG7AC3nwYBtyoQzpe2WQlwxno8JAn74Z&#10;+kuKZ4vPWtGtJk297AY3QJ5lL+rR5zl0Xw750QfM8T0Wftjla/dCFfKobxq+oxfvk+5QLFZ3HJzI&#10;PckIkgPX2QGgLxpdBSZLN/1UdbMxAbsHtzpO/amOEE/q7+v7hg8cAarmQsCU8+hIBVma7BI1XuN4&#10;Cn1pmY56ePYx/BB9rxbOacfrq6mP3y2orkHmLGQMWm50Zf8351IneMcz5HwpkyC7wWkmzkxmiMEP&#10;s5+OL4gZz+A+i6tzTy+kKjEEe28MwWLaPayZfrw2WWrLAr3lnyVOwV0yUwTLCHtdyXqKDbcjD9Jf&#10;WhwcnbucX+MZFlPVYnOcCez6GReQAcxEsUF4u00NSG9DN7e/whl8fiFoBY2xRByBdZIi/wCfs4Pv&#10;qESXmkQyeGgw9JwfbqQLf3I0rWEXHb9kTMdk5wh2NAduEGtHcRaX9IAWiUahMXqpGVkSb1kYL2PY&#10;/meWIqZkbMlkRTX3M2Y3/qMzqejqw1Gk6RxHuyktsM6faI2YVcwBU9ey95E4HapL+y/kDPD8TWAL&#10;i1vE1fo/BzkH9exzOzIZhWH6x/oS6BqLm8quPxw0vXYH1/KsDexhdPTp97DW+jt7uWeLSrS/duoY&#10;Z4s5dJwRO9F28Xx22RnrKWfNLK7O3IMt4m8WS+lP2W1rrLAN7LkVP7TgqhofWCrsSJ5i/8STxh4d&#10;lTWBPC69uJAG+Xcb59M4Yx9+pnhF1hJtjnIuJbcJLbupLUqKxLH6AD9yENvjbFOZj77qNtVnN86g&#10;zwS+k552BFzguAlHWllsbkDeRNM+zv7wh+tp/ZO1dMrEqRiK9y6gF5denk+Np9pTGZg6y3kZNr7H&#10;51cj5zYH+Nmz75xO1//+5nTVry5JR/mcSV4TupQzNs756kNuLJRXJ5qIs5BzP/vRgZ9y+n0wJn53&#10;9bdXU8Nb62mM97R9ayWt/OSc+H4xbg0YoO/bK+C4hdSL/e58dDaKnIafngtsvf127OBDs2n7Iwtp&#10;8t2703f/p++mu350MvVi0+2iDJYl5LSEtasGg4y/sJD6+R71/Ag4aR6seN6PjkfH7MU/vy4Nvbge&#10;dkuK6Tpk1i6knnfWUsXLy1GU0nv9QHTlzvBsq28vp5PSuv8AvPXJOrh8JWK/+lqO4nAsizahl/s9&#10;bFGO+6B94b3uzxZzVdBZcv6Wvr+G7Z6KeKbjIaSmNl4rftqPD2FSpQacY+BcGWm5uCt1gVssfOnm&#10;Gn9ijj1bxDedT13gpu5HZlLnQ1PRFBQj6fDfLBbI8TkWJhrPU+6akVvxmzP3xKnqbP3v3exXNfdf&#10;gd+y4ybOAGdCDHYAmbdbuYzzJRNFjTEwkwT6NzxzUA1zZTlfjfdMREzC87eXM6APGMkh9J3F0uWc&#10;cfV/361HguVNlo86znaO+2y8rC+6//SXSo+2B2YI9gntgrFcMQK6ov2agfBL93Ov+mIWitv0YOyt&#10;/ztrqdjEKfJj8YZd8Lu5TB7p3zfePJIaWANj2xaCRJE1z228Qixbjey0oe+n2S/jX/1c0vae+mwt&#10;XfCjY+kE+77Cvsmy0ceZ2I19tZtbHz8aHLRnFriAXbSrY2+vxX3ETF7WZA/rXoJcHuD+y/ED1NM1&#10;6PS28zsL1OA8e+h+LnGcPqRF0BYOW/RhvMDZte6n40iMEUTiVP2JjSkfY38WmmI0lrEgZdOxZjJH&#10;mPDT/jum7IAxd2zZPmxZ05P4E0/iN2FnLPwuZj0t8JaF0pFrdilLcdx2FpyDnbcLWvspfmu6bjD1&#10;vbWWmvFFZF6c5Bp6fBZ/ejZmQWufd3ApbxbwH9R3xR66PiYP9c9NakrTayxa2xud1qyJ+CA6Tt1/&#10;fEh9d38P3IBtc92C2pUriraRdxkKgmkIeTQJVaOvM4ON4F6VIbFwjB5kzyy0M75tPNuRHbJVWXzd&#10;iA1xFmulBcwW9LCuslT13jseMTfnA4uljHFX8LOGqxKbb9epXb3S+RoHtznI8QGOLIpmBHMTxvG4&#10;nxgHwj1ZPFdtQS5n39E/jnXJsPfRccq91x1txjduiqtuE8ObGNYe+wxi3mpsYGV0IjaDpWpS+w2H&#10;oxBMfKddM/aj7+OlPRObGN+u5zv72euHPno0/Yv/7d+m3//d36bW+dbIMZQgN95z5prBwlxQfGuL&#10;QYxxG0Oyg1MsbVzUxhfHsk2A/Y0hLFkshc33Hi2yy2JfowGLz40kqhffneGs2djkGLpInKobjLux&#10;1+J/E6fGDFw3YwQxpgLfNIotlT/jVjKf4SNbaCw2tHA0uqE5J73cm8U5ssoNchk/0F9x1KT5qyMW&#10;/fAM7VdzL/illchdJXIovrTbdxF7deUv19Ktvzue7vqLS9MDf31luumLE6nvzGF8zbZgdAy2LPGc&#10;9puzU6LuQpZK+ZkxxofOythxitzInCYbSfht2EQL3/TtjOnsuXMSWzIRBY/iZdctmgD4/BjZxRmR&#10;xc9uahPk9Ty7BSh2nBpPMxdQwe/FTeVRfB2JZ9bFxGkF2Lvr2fmI6287aJCXDwiwoQCyqJ032Ikx&#10;H1n/SJxiVEYBvH0YmE5AikbYCrCW+wrzPWqkGWHjouKbRQuKTB6wgddakaNytqpfp8gAtEFPq+BK&#10;WSApYvdtBgmcabEDI1CCYQlqlPXWtBeguOMa/obwS2Ogccn7+Rg+OznkOHcItx2nQdXDPdjN5eDs&#10;HgRt8GuLqYiD5Ew5haDeQ8dPq3N0qCrGUQQuFk5ldB+aKedzBD55Dq/B02JBrYeF+61n8yYR6A6M&#10;uBWBzkSrxLjIv74dEGj3ZQWf2yLlLPdmYPQgn+FVYRKKS6fUZI4zzua+i+FA8Hq4rOI6/dlGOvnp&#10;0bQOmHL2gsIqXZZAW7ohebM9HCq8mBmEszT00GTqen0t7VaJP4hheQBHAFC0m+8/COBSIegs1I3X&#10;pXqewarMAwhkCYplqyrDOWJ2TG2Xrpf10rDYqWC3otSzOq4alFDWKF5n1qmUDDhI/+c+lfO+7JX9&#10;hU4a7qXyWYztI4WKHAeNHwEYOo/QQKX0x6UoVgPYBuhrkDe7VPswHNJ0Vs7Y3VI45MpmB8CoDcMi&#10;BaKOehdrHqCZz9aI2RW2T8eWZ94pyORzIynu4V1vCWfROWBycGtMD/IdVkMY0A9Hwypd1ihmxvhs&#10;/K3QfZotBJowMga3rZCus8sUhWUArwqFGHQmgiGccCmLBO11PJszBiKBB4CPLglkzxlMDaeR1SsH&#10;UIR9PBsG1ASuxszEKfJrgYKgpIazZUdtFXKY47kE8DnAiIal8cGCYSnB6Ozn+z1LdutpLCxisEPI&#10;QLpBP50J768WYyPfu7RFUhWbQHZWidQ9EaRnjVQs0apvQIpn1ThYQdTA+Y4kiEbQdcQ423FqVbhn&#10;+uBt46lKI4SissrfinAVoEbFxOnGN45H0OT/+H//v9Jdj59JZavNkZBQQVZw352PTaflH+B0oqR1&#10;LDQu/QB/ueDlVbeAoA/5Mdg2h9LeAITPvoLTfQvKkbMkWJRG1kC8CX0NYR1/M+Fh0KLGLjb2sEBX&#10;VjAsGhQDrKWc/7pz2CMTpDjWJl62dKFX0AdJvdBWmapxEJtNnN40lLruGYsA+ij3Y8dddERrFLlP&#10;n8OO0zGMixXIfU+yn+xFuXMZkZvgkmddDFY7V60XQ9qEDqlFD9rxVIcj2YoTU83+9nFmetG/tZyh&#10;Q+icUtb8nE+OpY2fnIo1cgh/J9/dgSG+FCP1/t/9Wnrxjy+lvtfPC+fIpKMFKwc5K3Xo7uFvFWix&#10;hzF2zrLT8T/za2nmzqYLvrghTXzveMwr6cFhWeHzRtBNrW/iBF0/FF1NR+4aTRvvLKfFV5fS8pvL&#10;6RhOkPNK+jCudmbuZs1jtgzyXwfA9vtMgkslbMdCzJBhH3VWo3LU5Ckgupd/W6Wm7onqZo0nn2GH&#10;j/Sm+9nTKs6ygNNiCOW064bBwrwSHJ5B5LGbMzKLcTtide03ZlKvtPKcH2lBpAyzgMB5JZ6F+vM6&#10;UxvOdz0OUDVrWsI5kj9floSdOJYH+F6rNq1eVX9bzRSze1jLPdxX+VLTpk7MpiJkT+oqnSALAaJ6&#10;lMsgZu9tOFLYCTtBnS3m3533qAMUswAMXmF/Wvm7lFLS+ZgYsUPCDkAdXSvAy1cANyZPBLnomq/m&#10;lSBTddP51ILe3YedyGJnywDv3Q9PR4BaQ9+CLo6ZSSbgkaESbLOzoB3E34vj0mhAA3BYwrMJiO3S&#10;dmaplwkxq+TGsHsDyOsoe7X0w/V06edH0yU/PTfmlcwbHMBJltqojLUJ5oLzeiJoq05VvxrwH/7G&#10;VBpCj+/TXiKPVj1/Na8EEFQpvS9nNIvtN/iiAyDdjrTH/rQTwcSpnbnquy1wb6FPJBs5uwYfZUgw&#10;aGgFvt1Z6t5qvmfH2bGorC1lTU1WScNn0U4TAFlKmJ3fLFwG1HWAZUiQwsiZbVJpKgsmEnpfWuK9&#10;yAu6MOaVoBfFH7IQWDGqE2SXuPNKnIlzBAxVib4+cDeOHvqyjvU26CrIk7I9kp3YKudSBwUeOsdA&#10;sE6B1bPKiwU9Wx2nJs+l3dFGVfuMrHHYKuWRNTfYZyKuGEwlxb8BW7seTMzvvA4HmbMlVrNozmBC&#10;++3stwmQa4eCytGAtkmqPFc1n+OMtGpsf47n1VGLeSXYrh4Tp2CxLN9jQU+7wVbWpRt8mAUX6mR2&#10;PDyT2vk9h7zFPG6dX86TlNc6FRYX5Fi/mMm9UB/detK6antMnO4E/9khEXNZdRy47yiEYo2i61Tb&#10;Dri2GtoZPFJEyoggBb7U8pX9GRy6nqBTt+vejibnlUgLabWm8/UsEFIerE50XsmRu2bSi1++nl77&#10;4Uspy1pm5prSjlvGI3Bax7PIKHDys7WovNTZGcU+RUIBfaZOM6mgIxQzQdDP0pJL39uI3FkJWnsa&#10;B5PfnVdi1Wokt7nU/fXYtHrwg8EDKXcMkkfgY5N6JzOFbQLPbs0riXncXDoe4YCoU3qwadoY1ikK&#10;ClhfAxI5sL2FNpHk3bw3EyPL2lOeZYYzPsu/ex+ZKthC7LxrHPTgYM0yMEXT4zPYifV05vfnpLv+&#10;dHHMK7ns07XUhfMfCSXuwZ86s1ZfWzkq1tyHHa4EcxjgLbsJ2QLDWdGtjMa4DmTFymMrR/UHDnJO&#10;pKrTkc+ZOEU2XR8dPQP3TTjvde4zsuhZCRYCZLQwr6Sy0NnL9VXiVEcSm28yziIFWS4GsNsdJk7B&#10;lIexXxbyTD81mzLsSRX6VWwmhmpALgx+W4gZCQbOT9D+cTbFOVbhRzWyCZaz4FvWPcOeRHBEB41/&#10;N3KGe8DqFmhIDW81tRhPNh7nejkbyAC657UUTCPlkBXZFiZY4GoCOwNu0jmNi+e2uzJYS8C6BsCb&#10;0Jsj6BwZDuyKs3izkjV0XnUT59S59TEKhfcWChXyaeDMUDr5/vHUdOd0Kh+uSY18hglbO5yc355/&#10;ejGtvXAsrXz7Cnw38dZI6scnEctbwCdzgcUV0iJZ6X4A21XKukU3H7oiglF2wrH+BnqkwVb27Dbo&#10;RFeaHBPvjby3Hgwc4jEdVqnII4Fq4rSlInWc6krd6OMS9F4x/3buvPKexfnW54yiAc+C2GCjNcY1&#10;mDhVL9ntL9WW3aaee6n1nAfuXCovR75k+HcWmTyAvIr5DL6JjU3ASNWWvQAf1/PmfqKjGpDxRuzK&#10;2H2j6ezPT6Y7/+q6dBvn4YbfHUuX/WI9LX28lsrF0GO16NmmoA1Xd3Y9MI4tXY8RDlMm6r+7mqa5&#10;RpBFseMQWGn4bXzCZ+YLXRE8l4EDA3wmj+0utoM17AP4VKzqZcFfFCygG8o46wWnP1PoNvUS+3JV&#10;g4XznEOLo8TIYmUxc3SbItONPHdQlyPvky/Mp6PfW0nz4EQ7YsXgFujZ+WOi1A5ZGUzE7PqqPnP/&#10;c/hkfEYZ+no/6196vD2dd+YY2P+/pL/5d/8yXfzspamZ86VvoKyHr4Ds6DtYwFKEHfL869s0gnmz&#10;slAsIOOsoXaunn+rO7c6ireojPVdlAeLKKT3Mhitj3OIM2oBlglIcUKlQTdtLOe6BtsppW74TMil&#10;voj4RZYWA3YtnBk7H6rxuxzT0oiOqudM6pNlkRdnNNdzBhzh03ohuo1zpS9n4tRzqZ6Xgl2fT9/P&#10;yy5S56cZAMvwXc6XcwaTvqO4rpLzV4JMir3q0OW1rKXsVXXoTDv7Yh/ZTwumtP/6qpHc09/l/6LT&#10;1L+DE+wGLEJ36GfVzhdkJGapcj4Cu7Keh5Bv57AbyDzEWdkOzi0Di+lbt2K7ZQYwmN6OnmzVx3kO&#10;vKzu0D9HBivFP+CLbs5xC3qhDjxtwqWc/TUBV8Y+iZ+awdgjyE/bC0tB1buLzzcYnuH1soflrhsK&#10;7CwuMMC9C91VwbmOjnUvdLv3rE62WzhmxCHvssc4y2wn79mGvEWRIc9rfMIiCGkwd4LhYt4xa6z/&#10;Vz3GuojjeU6Tldv4GXETn/lVziI2TtkI3Mra6jdWLTSHP1KsrjNIjuzLfGSs5vgnR9PpH21El4hJ&#10;gp531wMbSNObAYurM4396N84+9Cu5gP81CdoRZYswLHo0uL7A6yJMSVjS9X83sraqyua75uIeImx&#10;KOdU7vT8IoNN+DER7MXnd7590HiKF0ay4CjOGHJtzMvYV3SccikT3Q/MpyE+x4IbqfwszIlOZM6C&#10;97YP2d6DT5QBv9pxGkF0rrILjRcdjrl3FoAGLuCMG6x2tJXFgUGVyp5bOGUn7T5+341caRtlZohC&#10;QmTOwmBjhdkbDheSpiYAwIMZ7H09z2aMsYPz18k5NPZobGQEu7RgQu1x9AP3mMWedoNfo0Bc/I9s&#10;mpDwGfWHnDsptbfnvxocshd7uIjP69x58Y8sSOoz8ZqXRTyRJESn2WVp0dZBdMkB1n4nz228y068&#10;hR+spZOf4Pui8xw5Mwf+s+N0/vnZ1MA5349eyOE3T/J/7a8speInF1Mbn+s829G3zknX/f7WdM0X&#10;F6Z1MJddRmJIqXJNnDZjv0s586V8nwlyZ47uRU4tpl58y8D7cmrERx/kPPbg+/a+fSxd/MvL08Lr&#10;a6nsaSl88cf5Lv1ik82d+Ll2DvY/ORcjD8K/cczTE8fTrb9+J/3iH34/3fzxeuqXKQ6Z3M4++pzu&#10;Ywln07FBrscAn+loMOden/7BRrrxt9el839+AzphNQ28uJiyzy+lQ5xnRx4M8Zpy7qfoqoHUc1Vf&#10;Wv0udoO1XXpnmTOzmk6yfid+wPveWwumOP26GM3BWbCAsR3/XSYD9yIokzcx9lby1ITD4ia27uRv&#10;RciySRvZ4Iy1WnBt4r4cudY+hs4CMzefbk8d+CjVPL+zqiexs7Psz6CJU9ZJOZMlp/X+yZivW6+e&#10;Yu9NTkXRHrq8DpyXw5eQucnkXQXr5fmW0WInPmYJPmYlz2DidhdYToxnbETfYy+2tmqW+0GXSWe6&#10;DX9s7+WDnK3u6K6yG7LhrvHoxj7A93sGTdqHrgNHWvxdjl6qRbfPPDSPzUTXcqbtuJWK0svic21w&#10;xQnOq5gX7BW2QTym7eOct944HPpeFpGYe8ta1WCX7XIbAY9ksb2OmqlAB5XzczdyZZz14GX4K9fg&#10;U6LP96NDTVQ6u1hq4q1ipgzPrB8zDn5wHF3Hd9eDVfHoJ2voyaPpKLJjt7By34ssl3HWpbh1PFNG&#10;nYvf41gBYx02k4wh52WcufAd7y/oa0dDGf/XZosra0ZqUxPrYyPWLj5HOnJ9D+3APvZvB58vG9oe&#10;zpRrZdF5FHEiGyYEtxKnEd/W32GPitAVjg4w4W2+wMaUHHsjq6Pn6RD+rMxZxfw0Lq2sZtmzeBbW&#10;wqvM2A33mkXPdXO+m7EJwWYjZtNvQWflL+6OUTLN6Hp9kf4Xl1K7xQ7IQBb5cy60PqtJTIt9diBL&#10;FSYltfv6KOpu8E90YYIfDiB77nMUU7HvJk4jxt2/yVTBumonxA3GHaIxqK8afIBscP8WGZlcssEg&#10;Rlmwx8ZSLIisADdZBKbPbMNKjvU1liam2cI4/k2fxlyM8ZigQGZd9QdszJMRp5azZ1FsDT+N2zdy&#10;NfCc1fp86H39ngbzPOj4Q+ihrSYbE4DR/cpn2eEoromGOXE/Mm939m5xJfevrYoxXcZTwD3iRNcp&#10;Yt3YRRlLbG4Si9XiV7uWUTALDmvimWtfQK9oBzm/NhSEfHNV4adoU6TKzYNzBs+Mpxd+/kr6d//7&#10;f0x/5+/9ZepeB3fyuRYYOWffzlypep2JHV306rVXV6KLc8v2DKDfbIQxMbnCmRF3dysrnCuLuRtY&#10;U8fUSNdrnCJG7yHXMa4CrLmF76OwTrngd5N/+lGVM/gt6C3jt1vxbX+G/yAexM+PAgtwpf6q+kE/&#10;ylzb4e9wz6+vRvOLo1XsLo1iT+5x0gJQnslYctNlPYUzhN8cDWrIZ/Mj0+n0j9fSVb9aTzf/4VS6&#10;/S8vT/f85RXpsg+wiZf3xUifPGcwYhfuH/dn0YEsRvpeMj+5fhWc65JbsfHYReO0O5DJ7cjKbn63&#10;K38XPt1O/Aa7vm3ekUbccSRib3MvkZcE+xrTsGDC2JhFljn22vNR3FyeqifyaYjPqRvNpZKvEqeF&#10;9Qt/FMzY8eRsOoKfts0OzyoPmAduEwxLRdkioEFgek2cvrKYJjCKfRpgBLkDg9H+tenUrPHQaPA6&#10;ncsY1I9hMfBt4icGGxvM5SFtn1U5W6GiYVFZO9PUWXhywjs7asfdUyhijA4OXFQ3zDVG8N1karTs&#10;bgI3EyTVHCqrsGzX3WOAgQNu8sfusBoOf2l3Jo1ePZIWnjmdDlwG6DM4x4HrvHYwNWLIBZJWt1RM&#10;NkQVsxRIkTjje6XxaUAR2Cm7V5DHRqoITfblUBYTGgKUXEZwy1XLVYZh2YeCk95ohGfuBgzXYZjl&#10;uBeEOttVaiHnF3lZRdB422gArf7vrqVOhNMKZOecnvxsPa19VEic2hkgNWDmXpQmILT6KKBSRwkB&#10;VxFWYDAcJF7/5nragTMSRoVLh8BqJSkiQiEgHLUoyEYMRonrz74XAyKlb5UWM6hXeDYNi8OVpeSM&#10;mRkIczgpKhQVroZFJwaHK8Ma+vn7eI/Vku6RiUIpgsuQkyyGxaSpydMuQJ7JoUrWxFlk0jUf1Bjx&#10;TCUYbOcLOnC99+XlVC/NLd9nxb5X1WQ2dd83lgZxSPpROiMonTY+txkZbETONCz775qMmbIGmgQo&#10;OuxSC0qVJRWTlIQqCqtUrB6LRLyHfLPyJmghDC4Y5OdnRW8hcRqDs/0/XqN8qCQbMCy2yitvdciQ&#10;AT+rkQwuSudbjZNfj6w7a825S86sC8cZGW042pwaDfiiDGpR6nWbiVMdQw1LHqWjc9CsLCFH9RhO&#10;aaLs+opCBZ4xc8dYynH2pGErBUhYPW9wQDrLSNZgRGyV10AGjQN7aOK0BoOq82BVtUEhHU4rOgxm&#10;WoUTfP846qFkBGjIvcEJnfvsuYVOBenGKlE+JmyacairAA1Wh9txKh1qJE65pCOO5DDr1cx5u/S5&#10;K9Lf/Nt/nv7L//f/kx567o6YnyfQdN5jJfLWA8CStsXuROdyyAHvLBDpa6R5tYvTCsphATOKe5Wz&#10;YRWkyQCDPE08v/z8wQGvUUGHBG89584ZqHab6vwGjQE/HaBdJZVBOwqR8581cXqsBeCAjGBUQheq&#10;ZJUbAGs1ytSArIGvlssKidPOe8dTD/dk4lRlauDVjoF+n4H7HjVxalIVx6j/61M44uwxsmjQphod&#10;1frgZNCWzLy3kXo4G43PLKUSZMlgUguOoF2mNci3eneYNWl+cTmVogv2ANJWOAvn/fw0hpbPx2no&#10;e3M15ThjR99ZSi/94eb0tV/cm7pfXAdcTheCgwBbq7qk6pU33wKFuEeM9CpG7Oovzk/Xf3lzOv35&#10;DWngneOpjXNmt5xc+zGv5J31SBh4hiZvH05H311JUxjSJZy447z/6MfcBwZ0Nw6HAQyBplXelZzv&#10;gcdn0mH3ke+NWYCsj/e8lTyVKkmKxNUP11K9HenolRoD7OzlId4vBYzOuE5VJXITiVP2RfDTiUMm&#10;RW83azSAPA5gF+ae/6+J0z4pitDFnh3PjDS50V1goIyfzvRw4Hg1583ueR0J5+1ZHWpnmtScUhNK&#10;sWVCsZj7kPJU59NZwlISeu6lX9am7ZC+6qJCp4N6xoKintuPhK1wTo2U7QJ5E2GFeSWtBVC7mTiV&#10;2q7k/J5UDmjwM3RkMnyvlanFJk4NiKCXBPYmjwzwVq21pLxBWZ7dtbJqVJvqM4+/uZyOcF6an19M&#10;9Tge6uSYV4IMWbAkRVgnDqNJPCmBrJwtw7kr4TvLuZxX0ghgGX0O51KAhI06zM/pj5xX4kxu55Wc&#10;Yv/W48wKdJ2JrAxn0W/BjsC9qlPVb0P3jKWhoN0pzCvZyfc6R8RZR3u4qk51xXrULTSmSr7XmX86&#10;gCb6TJwKRK3i3G7xjzoWnVeYceq8Es4vsiEojBmAgnV1POfOauGDfI+UK4d4n3RVBtutbLQLu5az&#10;tV37+dh82sFl4MDkrHO5pEercv/5Xos9qsQ/nMOeZ1k3PtfE6da8EjsgOh6fTV3fWY8O7KCWx1la&#10;fmspOjFMEjnzxi59kyY77p2OgiMDXjGvBL1jwsY5NtpeZ3LrXFeg07W54fCwPlbYWk0Y62owcTNw&#10;KqWqtszgoM5LEThA2jorkTvPHkl595nPs+pe2fn/0fWf4ZFe15ku3DmhEQuFSihUIWc0Qid0QGo0&#10;gO5mM7OZk5izSEkkJVFizkEUKVJZlCgqWbKiJVsSScnjsY894zgzHsczDjPjdMZJtiynufZ336uA&#10;tuZc3/nxXoVY9b5777XWs9KzDDBJcVw2qMV5sFK0YgAd+9bOPpavm4xOHW2G3S4WH5mQrnXHdsQ4&#10;g35kp6zeQr6q2Kse7LKzqaSVz6N7qnzvWcyA7TY+OJ+23zcbVfSyHti9kLWozcSzTtA8z4++NYAg&#10;6G1izw2kWk0eVJzqd34fSTLtKGseThCyYudeFF4Auk2cSlPoXDwTyZVTo6nr/Usxm8ZOU7vONvH3&#10;Vo4GEwiOkA6USQTnYS/fd0b6iV/6WvrMtz4Z80oySz0hW1EZjv010XHG56TkRT+i0xwfYDeWRSEG&#10;dNRrJk1jHhM6dBYbcICvczyL3at5cIOOjzjCBIKz73TCDO5W2YsO1sR5JXkwnuwIa92m0S3Js9lR&#10;9/93XglrUUYXmGTNHyyHoxiXjBicj/a79kcFuEkOE75SDZo4XZtXYpeMBRJD96LrrdDUVulIgqMy&#10;uwtpx4m+oN26Qkfo9XPSW79/Sbrr+xelMz+8mHo9NwY/wRHOMy7w6rwSO54sVguqXgM64vQbp1L3&#10;YwvRzWAQ1U7+jffWCsE2sTcWYhmEUiflOLNFzo7Y2y5okwx22HWA0TsttBDniFOVG3CUdjrmYPb+&#10;2LwSaXfQnWvzSlpxgkycTmL/1hKnJq4OvXQkHXzocBTEZc9A5jhDOoGOB8nhCxjQagLDGkS1Q80q&#10;YPctwx5Ky+V8nsYb8RnAUW0WAbg37EskTmVruHs6kvdZ7KTzmUw6RoJUB56zaLFAJGL5Oqvjh0wV&#10;7p+N2dnaC5NHyrvy56syEx2n6lh0QnWxM02hl4YemktVA7f8vwmfPHqvi7WWTrMZf0BsqNNo8m/3&#10;zSZOT6aW2w6mpglkZbErAoYGN6ZWaaVm2KvZZ89Nm9mXKr7IJGsmxaLFe73KPHsVc5SRvQbsdwuY&#10;1sSD87tbuNcI3LH++iG9FwymmQ8cCUpaO2gGn5iPQPDuj4ExwIr6buHwc5k4bYq9a0u92CoLBlvG&#10;S6mhiqMLvlf2rcK2k1ZHX/0kfi3gO1okKOWYxU5Bc8a97+Q+d+D/SBUuNbx0fuvu5Oyhp4rYBzsH&#10;16h6t6FrdN6dwawOEpMoYwboDUAoaxX2ZNe14+nK11aQg2vTrd+7NF33nZPpym9IZYgNAPtI6W8n&#10;QBb8nZsupiHwwPQnl2M2/jQyZ3ep815l/5gET46A4ybEkuCldpO1+hl8lkExz3TbpLa/J4Iea4Wl&#10;0VHDWbNgQSwrxajYVn2RF/Ou4t4oHBzLcW4qKY99N/AiVq5hZosPTZzil7BuJnt2Pz6bltENM9yf&#10;RYvRxYSsiMntMJK61USDmF06xYNguHHOjEWjobPRq3aZX3LHuelvf/T36ff+9I/TzS/flnqwM9Ft&#10;j+zoK+gzhO8gdgEjWVCUwbeJ0QLIeYZnC58GO1k6Ax+Y91dO1Jfud+y5es6vWRNtirYjp4/DM5k4&#10;jM5NiyGQa/82ZpxOI0v4NAZRLaa2M1PfSL1Tj5wrQ2Vsl6xCBkxl2epBNgzs6ZsVODP6oMPgzU72&#10;KpKm+sfKpYlK8J+fq8+n7xcd+cZHDDCKXbSzyLrsAPqOznBt48ypD62Wj8Kmi4ZTB2dYJpqg52MP&#10;9Un1TQMLOqPS7/XJwQHa/wiSYzvUEc28n/R1kSi2CJr1CTq1uNcidnhX+Aj6zpm7poMmPQ826wIX&#10;2fXXy/M549TkxfhH8GUenklZzrG6TUYoffXSW8ZjBqIjdwwQN2Er1f36+M6ubWY/DR5Ly+0c1O3o&#10;QAPOFp/LRmXiVHpJsZAxAQsWt3JPbTx7rKf36vNyBYsIzyF2UU7z+Nb6sTGTnv8zaCxWkJbVgp3t&#10;4PEdN+6NebFFdSeyIDNBAzZF2sdInoLNo+OUPc19YDntehd77ue6hvr/rHNuEazNmcu+FcyDb2S3&#10;yAKyYazm5OdrlxTczrQc+ehyzGF0HqLBWQsCjPuY9NzCvVhQb+eptm0QP96YkTPjdnDmG/BHjCll&#10;vfi6G1/M5EMneFhKeIv5LEjaxnu6blWD2OiINosLwDrGsprRtS36rKynnWgW/gw6RsmgM9hh2wUj&#10;af+DJ9PMLehTfI/cHLqTs2lMw9ftYEEbEyxCz2B/nMsbc/aREdkWNuHnbNFW4cfKXqDcbMNeGdA3&#10;SaT/4d/YoWlHm8m/nax3M/9jB54xwTrWvIyN0WdwhJB+tjHEVj7HmZDaRhlLTG5JqWrDhonAfU/N&#10;R9HuODi7hA6v8v+DN6AHLOozVsU518/ejv8h1tvBuZDaWH/SbuYBzrJjE2bQtxa6OWPOgl7ZrcRw&#10;djmOYvPsCjLpWLmBfeN/xeE7TL7cNp16OcNLn1mOguHjn+IM4A/Poffm8YcXHjuUKuejs/ARetDj&#10;c3yWs5qbHllIPbxvmfM+9aFz0nXfvSNd9dXza5Sl6Na9fN4I58rZdy3IkAXp29CNG27al9azXjZD&#10;VJEX9W3lucVUfHE57eXqQEftfvXcdMO3rsEnX05NTy2mvg8sxXxix6w4y9ORP47fGX0A/5yztw7d&#10;toGzVn3h2vTKL7+evv1rH01XvQIOwqYb0wu7yPnctHoOuh6vdX/u4jlkVzkApj2JD3jDz1ydzv/a&#10;janvaWwd/9uODmjkzDon1hFF5ZfB3HfuS8NXjKZjHwUPs29H8IVWPnE0nfg0GPqztc7sFgsq9bHE&#10;i+htfT2LLcefnE9jYAMTUq6LSdOIHWB7xNmHkbG5j4Jjkbv2e/HvOYcmTu2gNJiun9iEby4jkMW0&#10;2sjqmb1pCBykvbcoZv/jc7F3U4/NRSeq62Wc25ibBdfSiDvb02SNxcqFkz2p/abdsY/S6VoAsN3z&#10;jGxbILLt9ulg7vOsbOP8b0EH1vP/dg1u4e8c7dCG/TY22XruULAAiS+MF2gzjct1IEvb0UXOGZam&#10;uVlbuWrjgoYeDFBCh5375Dkpf9Oh1IhNKfF/XRcOpT5kIZJerEUr/rSFaOqDSJQZZ1Rv8j7SoG8D&#10;G+5E76pPLAzOgd9G0O970V95bG+Gvcw/ig3m1WLnFuzQIM+7i1cLYSwCNnHq/OLt7J+xEuMPxgLF&#10;D1O8l4xs/R/GbvCe858ycbqSTnyu1nEqQ4902DHnlP+RSaJtAhun3kVP6+t2LPckKUK3Pnmk1gig&#10;XjK+je7bzB7JbBGFRNi+dmxRFT/XAocdPH+MRcIGOJrOhKkFOcam9BcjBsSaWuAYHafiVO2Let91&#10;wn/K3sp7gRvrea5IXvOejuvZqr1CJuqQU2PcbeBjY1ztfN/CfjWIMY0FsaYWacsuVeB3fayp8Zbw&#10;ccUfsjags5wZOs65HkMHOarMbutuzqaz1MXhMkHs0BfyvbksfGhd6k6tk+A5fRTez0ajnD40tl2G&#10;lDWGjhoW4GKNxI7B5snP1PvGDfw+MMVoLrqgLQ7zfJfAXeIEGwUynN22w9gXMEYGTF8+fzBiw2Lv&#10;Dtay4pn1OtGNT9GdytiYKESeB2eBg6TqdV2dqy7+dZSjhWft6CApeo0f2OFtp3UerFXgXIr1xVgW&#10;DtRxpqSzlnrZWI9jS/SBjMfq/1rskz2C7cLuu0eOzDIupDxF0Ri42II6YweefX1iiwvC59KXM+fB&#10;84kLlI8WdEUZO1ZWBthrO61tJhCTiVNlMowYF//bfvlY2nfb4fTx119Nf/pXf5l+4dd/Po2dBfYE&#10;2xpn8h4Kt+1Nh8AJ4nz9KffYppddxmBfqjHyjSIHxo/1B2Q+OoqO7cFfFDt0gKMra/6msQNwo/6N&#10;o8wK7LWdovpWaxg/8D77uZb4ky0jCqf0GcRt+vbzJk7xk8JvqiVOPRfhQ7k+YIHqTVPRUWrBpNTC&#10;e7FT5r/2GNfm2q8Pw71Ko96FzbPwz6LOwkFkiHOx58OL6eKvLqerv7WSbnrjvHRbsPJcls58bi51&#10;s/4V9qNsJzD3JQuMc6jFOBYqOY7IojcxnIVhBWTRjtM4/3fVbJTNlo5ZcVSho1gawJkyj9mVrf9s&#10;4YKjPWwkC0ZN3t8zYOGlIyBLFiwiB/X4k/kzB6PJofNEH/5l82rhac0Pja9NnOLP7cGmr9ts8Eoh&#10;5nDrSPjG3RehdDmwOwElGpKZ5xbSgacx6I/MppEHTJwCqnXKUZ7SfQhw5PSOqk0dF64eqdk0LAiH&#10;iR1nZgiabOWPmXUo2S0oFjsVBZQmGG1F3wHwcvZhDudGIcur8K7ZHcG+CEZjIDoQWivT7XbU4bVN&#10;tw1jIuiL7rBlhB1He/qK3WnlmVNpxyUTQRdhpefB+1FGCKZVCVKIZWYQEkFmGBaUkMk2DpIOq8Dd&#10;ZKf0bFahWu3XwYE9+DIKDoAljUETBsWqnG04DHZ8DuIQnPWhs9L4QwvheGR5rhadCK56jKpBWKk+&#10;pOhpxdjsfx8AHKA9qKOMYTn22lK6ADBxBg7oLAfUg2p3Syv7IfVD6eRALXGKArR6RKXYdx0O1Usr&#10;ad1q4tSE8k6UkfN7tnKwInHK/xQQrvb5aiQB7Jhao7IRbAhYTAZoxA0K2WGyljiNDh4UskbFINWa&#10;w1VASepo7cRAuka+T4V1beFz7QK1w2nTe+eCkkfDN/D80RhubUDV7hbBtHSednE6F83EqVQ/Pe/g&#10;9yby+dxInO4tpPGbp9KJ145H5dHII3MBqK1QcZasFWHN7JWzThsMRnOOrJRrkQKRZ45EFcrQ7k4D&#10;ObaABx2mQXWNM4ITlaU805qzFIlTzwPfB8WFDipXB/8XQWIUolXk7ZxFAzMG1bIIlg5s/lBH6lAe&#10;AH9V/l6jUuH8VXSarazgnFr10AagsyLHwEotcVqMmXImgax0NpmRYx9b2UOTtZ18Tsmzy9pZAW03&#10;6s77ZsOgSmPajGJtZd8863ZOW5FcnMWBVzHyvq12yHHmG/jbHRfXaPPsvLUqO5QWiiWCD6yXwZrS&#10;lbtiNo3Vf22rdBjRbcSeFHBW+9mHFs6llHpNGBaNUJ6/zXHZRVO2C4A16GUtbv3Q7el3/+SP0g9/&#10;9KP03vffk+q5R7nMHWivAdr9gSPp4CdxWAHJUnfsQkkP4Zw4kNoqfAObIxgaCwl0SJWNIT7fqniD&#10;Jya0O3C+ggaZy2CD91HwLE/VKoalMIhXHUVes8MASgN0GIz2k321anV0YAld6KuJ0+i60djuLUfn&#10;ipXKvZcMp+HrJ1IvQH2Q+9mF7NrVFzTDXJ51g0z7TZxiKPcA6gfexp4pM+gmu3gsWph6YSHd9s0L&#10;0pmfv5jnXUodjx1JdZxnEzvSndtl6jkYRueOA+pHdUpwmOrQO86gO/Mnz0gDH1lJQ89geJGLEuu1&#10;9/kj6e1fPjdd/dp5aQDwZUWeSSD1rVTpBWRxDzrHQJedAvt07Fj3C37yrHTlz9yQTn31+jT98nGe&#10;YTGcNOmodGz60FFF1tu9333TeDr+EZwXjP0SjqLzSk7gRM6gs0qASed6bAKcbmVfpd2pAGQNCOqI&#10;mlybMOjGvlppFc4P6zQPSFiRxgIHxo5og5TOK5GSahvvJ92wicmY8eH+sC9WDHVfNhLzRpyZoO51&#10;Rom0O84rmXjv4TT2nn+bV2ICtXQtoEc7hezZ1ddzzXjQ8wh4DWTbMSS9kx1QVi7JONC6qq91DqSR&#10;lI5xA3+zA7DVaoIP8JkHxG7m/qxqVL6i49TkJzLZczuAC1voDGaD5AaxcmegW/l8L2n1WsdyQeNp&#10;4DACt8qFgIvzW0BO7H7deaw/qCSk7gw9o4xja706z8ZR5/2l21mbV1J2jjbra4dZweIbwL1Vki04&#10;II18XX/r3ghcdqBLrO5uMsgA6PAZrSBt5czYvdrOZ++672AETy1emfx4bV7Jec4r+fLZ6ZzPn5mO&#10;vLISlch2SVuRb9WYySH1a9tudKrJH9ZpELlxXkmes2niVLr9RnS2xTZWNqsP/B/nlXSxN1uRbWeU&#10;aVvsOtWB3IaeWY8tjUQF+iWoxk2cKqeCaIMnJrSx5dFVAZgTCNpNvE6HRueM91Q39XAupEJvZ322&#10;Yj8t8pE6WLo6k6QWS1lZmGEtdvB5UvYUcJYrrF8fstgGHpCqTsfcTkntTO+drBfyEvNKkDPl5MCT&#10;AEXxAPewnfXdwnmWYmQdzyx1mXbKWVo53iuqKblfmQtMiAXlC3jI5FXYK+0/NkpAbKLIgKnBvQic&#10;akf42gBaiTNR4P3reQ4pCruu2hUV+jodBhuld7MIQafNxKnFXNL0qkMt+AkaR74XtzVxrnMzPCP3&#10;ZNVyJG2knbTjFJmraBO5pDZsN9jMedLOZ7nacXKdtapDuZ31lZFiq+cUOTdB2sreSRes05c1EMv9&#10;Wehj16vsE1KhOqrBALj0i8ptdCd4idWk39EOc+4MKuZ0JOxEBD8KuFsncqlDZ+P9S2k7+tU5zBtM&#10;ovC8UoJJvVMwAI+9s7u2/5qJdNnTV6Z/99u/mL71776aqtNV7qm/1lHI/dgh5Jz7Y+g8qahM+miv&#10;Ts8rQeYM7ASlGLrN5KQBA+nGxHDtPFvQY/Is8cpnmuy1ejeoJ5G9grPscHysvl5LnAZDwiBOEM9m&#10;V1nZxOmaI8Q+1hKnnTgiq/NKsFWRNNWuWzyGriqBLfagD9TB6viD6F1HQnhJvWORjwV8A5zhCLSL&#10;nXA6IjHHnnfdsSdd8NWVdA2O0M2vn5Pu/P7l6fbXz08Lj7HHVrS6J8iBXafiCGfCmYAycRpFWu63&#10;OuuGqdQDbjZxKmXfdq5NnBNxYwQMkRH1kBXtVo+WwDzOXFcfqvt1xu00i245ZC8LfjGolUMGnH8Z&#10;NNZ2mvZKu+O8kloSTgeolVfx1tgjM1H0NCzWMDj3Mngb2zH5roOpzrOBjTAIa+JUPGN3cvft+9LQ&#10;fYdxyGqBLm2U+KWVPTRwJhtI6/VgewP64iQxBPviWe3guYctctRnQBdIM2QFuQV/OscZdLayZtJJ&#10;51y/IYuecCZqHZ/v/LlWk+I49xHk4RliHANrEewqyHwHeFKGCrvoe8TgYMYO1tEkWQU93wPGzqwg&#10;/2JN9qeD/913+1Q665XjqXT9ntSyK5fakXPnguoDGnzdp2OP7zf+5DEc0sNpl7aVNes1EIS8D/F3&#10;BhktWrAqXAxq0YL4MwIR3ivn18S/zvwQ2MwZTmKCtcRpFHJhF0zeecajwleHlb1yP/MH2HPOgjqk&#10;7nBXasTR1a60Y0fLyG3xJDqBdTa4mDExtpd1AetaGBEdp9jzJtYhw9lqw6EONgP1Lz+3m2cLf2Oh&#10;sOtj94Y21bm8zlW3292CHfG6nxHV0bzq9FfwgUwEn/G+2Vri9M3L0y2vnxeFBZd/Df3wiaNpu8Ec&#10;fA+TnbIG9Fw7kfZ8EnuJnNltagDCAjZpkcWOw/hJY7waVLGzQzkyiGEhhGvRNsm+816erbj027F5&#10;gV3Vh+AbqfxcP4sDa9h3tXCQn0dVOnjDAEzMdL4Qn4Z1D+zMee5A79s9rJ7rA7dYPCcVv/jWxKlY&#10;3Pu0Wn6I7y1mFbPLtGBQxXn14iwLMi06ruf1ynsvTn//j/+Y/vv/+ov0ns88kAbRsdpffQRla81v&#10;UA+33AK2Yp+aOL99YFBnZxnczOMnhQ9yoj85D82OHgteiqyPOievHWDf3KM29GMdz6OPo2/kfGyD&#10;bhlwmsHACAwZPAIbZGfRH/pM/I8+lIVvdjgYuC5hL3KcjSxnr8iZ0QeT+ccCCQtbHe/guBhnnFax&#10;Qfpw6hY7M3Lo27bjfTVGBe5P388K+/AF+Zm+YXT5slZFZE5MF1gS2ZeyTrvgTDpZFpTHijqIvwlf&#10;VHtvInHVTzUOoI62cCr+Zu1nJrVY/+iQRyYtDHcEjp2s2vAWfm+S0iCUvnMjOqKJr9vxqe12ES/I&#10;SiLG3s1eH//08bT/XWCm3fhU4Z/XEqedt+5Jg/juHeg2g08dPJNFb+vB7s7J1/fQj+0BE3lutj9Q&#10;iws4NsLiUINhVc6Cwf5goUIfSpNYOrf/dBeQ9xuBbdcWvXU6ceoeo3fEhNvRoZ65WnxnOEb22OFl&#10;h2dF34s1Ug4K+8sxa9NOWwvqLMAP2m72u/4Dy2nwrWDYCDqLW8FX+IxF9KZYUKw6bEEczyFV7wn8&#10;ngtWk2iT4GNjOc4IlGFH2nbnoRnzMfZjV5cJ09DtXBaVjT2EL/fymWni0YW0hXXf/PB8ynJZjO81&#10;iLyZYOhCZgzEmuQwESjW2fT2QyGzxqwMoNt9vBbPapkuB6OYayoz0yHsnbEzz/rW80fS7GPnpoVb&#10;sLk8W34RO29iSAx7sjfmpxqUNNGT5Z4M2uaw78bgPEubeJYoXuAzc6yr92ScbwNyUQfGNqa3/arJ&#10;mE/vbEHtuBSexhLqwZrO/G/F/rVzVnreBkY8E9uN7FrU2gqmFrdaJK7utkDcmKOxx6mHZ9P0U/Np&#10;Fh92lO/dixbwZu9V4CjPAzrQhISsce67DAOy+DQqO+ibzJ37k92SR8BkYjNnvR/gsttTKliTc9FZ&#10;iT1yzMkQ2NYiErvNnJVos4frMv6hpXQ0CoaX0wlel8VRJgVfXkyzDx5I5cvA0MYt8ANMHFlk5F52&#10;Ye9asOd7PnJuuv67t6aLvnh2FOGZtLWw2K7tKfRpG38TDECs1wbWcz3yYbLIBKbxwML7jqa+l7Af&#10;z+LP8bcHvnhOuvgnzk4T/L+sbBYlmXxxFEkva+w1zLoNvfdQsDete/dsUIye+NxT6Y3f/dX0rV9+&#10;Pp36CLaYv7NoYy1xKiuR/m4F3OjoHvW8HbHSti9+Yild81OXpQu/fmPqe9+xuI/2Zzjz+OFjPOc+&#10;7Fs/slB8z6HUf8VYOvbBI2mWNVr4wJFgDDvj1aW08unlNMv7lHhffW07O6VFtgBLdo9R9v0guGyY&#10;Z3ZdokDRvRK7ru6dDC+OwbBwpw7sbxOD48i2cIZ9Bgu5nHnbZhMBdqSi3//W/WkrZ0dmjb2PzaXZ&#10;5xfSvsfngv7Z+JvrZpFpO/dQxUe0WCKHHhVj6ptV8NW733M4dJfF7juNP+IjZvn8PGfO5iCTp1u5&#10;D5tu7BqzIFBmCwsIsuil7GEwAVjdJhJj4VFohHxZ2FBx3dFFW00QsP71xgGQD22cTUAyDxSxMxc9&#10;e0Eq3zqbdp6Fr4ceHLtxMk3ej13i3LSBf0zMtliItqoTojnEJDLP4Mxn2V0ito38itWNWY6h38Ul&#10;xgoa1EXopUaw3gZeLWZafv+JtPDUcuphb2RCyKjjWWcTqOo4Y+YWy4iX+959CDmrsZENgu+kcD7/&#10;c0vpXORG+ZGpTb+p69H5oPs11uEoAu18UMuizxwLJjPJuicXa/TS6DxjNTIqKosWVlsMU9B2Ypcq&#10;PMMGsGwddj8Kc9GBUh3Xs8bGpTZwX63oQYulxHkx3gGdYWNQ2BeuiMeCrSvXT9bWCD3m50ijXEGX&#10;mizvQp7tNHXuqhTVu3nGAmdf+vUiutBC2/WsiY0hPeidMr/reWwh7KQdr9nDFlxjxziXHWCYRdbh&#10;yCdW0i5kx8a0Cueuim0yQR2U0GCiNV9JW9V85kBq4ZllwYsievY1GBmw7RYlZ4/WEqcZsF/EDLTZ&#10;/D4ag8QQYgR9S3wmsULYAWyGlPoFzoa05vr7JsBb+bz8cXQz62zy1MJex3NUWFtxj4VgFXS43YPi&#10;HH1Ok9Nt87WCntOJU9Z08LY9oQ9LyF6MoGMfnR0fhQric+Pb2AgbhnLIl4Ubjkm0gzjje3r+TZyC&#10;XYwTBcsMuMoCOOfd2pW6Gf1h4q6ZS+xX5H6Mg0eBHTZOnFw0BgLeFG9k+HtZF7T5FoNpQ2QNlW3H&#10;jkaxQht76TNr94wVWMRbxh6L4Y7cczR9+Re/kf7qb3+Q/uN/+Q9p1ynkgL9r4Qx6z733TKeZz6yk&#10;PWJo49ucZwvITEiKh2RuGdL28LWFPNooR+lY9FoAS8nEY2NQxAw4y0G7z5VBd5SOsvdievb0NNZf&#10;vdYSfzmeTb9ABrPT8W2+Dv/BQuTF7vhbi64s8tTf0L/uuvdAmsI/MRYfM1m1lav+ijriAHgnZrq/&#10;70g0J5jMjjmi4IKWdx5IZ/3Ecrr868vpmp85I936xql02/euTjf+1EXp0D37opBY/8lEe2mVPjkS&#10;pzxjHba7AX24lT13VIp5KLugnWneBCawQMtiv03Igqy2LcikIy9aODfOj3cGvZhHthPXx5xMK2fW&#10;MxB0zayl6xlML+jF+mpzargMbHfP4dTJmbDwumnVB/WSsaoVf7P33QfTBPZo3WaUid1jAYIN2rGQ&#10;lQswNChIk1zj7z2c5p6bT4cw0OM45MMo0EEOvRRNVR6gzE1Kx2ZXTA7hMRhnsKbnusnUicDnAN8b&#10;VnmHrbwxwZa/dW+AgRj2y/dWm1oVZheAiVAHTkvhZnebFQQbrt0TnafSkNrBY/dEL4rFartNKKj1&#10;vL/zDHSgajNh5IDPpb7lnnTwnSi3i3HmAWQmUwbfPp1yCiYLGt1u8ygXFi6o0FAk4XywuDprQR/G&#10;vbUiIGGIEDCdzIOAtv6XllLd40dShrVwaHUdBmYrStQKwj6e2+TaMKBLEJlF8ch/LzWSjrw0Ds6/&#10;tBLRGRjTgDiNihQvxxCuCz67El1cDq4X2I0DhDoxUiZeS2ehOBAQaQxC2aHIuq4cS5UXl6JTZi1x&#10;utkKSu5hM3tUnKlGEM4EkgEFq3rqMZRWZRqQtJKjkWezuk0ueOeDFAAJUcWiE2og2iQjim8tuRhK&#10;kHVqAVAEpSH/o2PqEOMmFH7zPQdTr0F0QLeUE0MoipgLx9cCiyIH3CpUg+B2/jirw0pVqX467zuE&#10;cedzV4Vbh3niHQBeFMoojlcOochzRqL6l/+TEto5A8453Qa4VKjscM44+4/7LALsrcaJLuYDCPR5&#10;gAnOkI5YBJlZz0ic8n0EoVmrOBMokTaMTSSoTa7yfQzPdk05E0EXqhOi08nnOUjZ/TC5FvPLUKjO&#10;iJPOK5KmKKIKRkWecQ2MHQQGjA28a6xzXM5r00kNY4n8mTi1w83ObgNf5dtR4JzfAl/Lm18HAJZG&#10;IBwkjTEyaAGDXa86mBqVSICrzKR2YL9tf9+oIwCgrGfvc9yjwZkAEchu0EfwvRXd0lN7mcixIsnA&#10;gIHK9lODsVfbcX63s+4NyL8Ovxzz7qfUg1a5tqMEuwAx9772QPqDP/+T9KN/+qf06MvvTnWeO8+g&#10;SQ8Mw8EPA8Y/ihxgVIYADp4X6WQNIE0AKKR61ajsBZwcAGw5c6kX+cpz9iJxurreBmNUiOULuV9+&#10;ngdQ6vTGfCf301efA9mxo8fAqgmIwhmsm4rbRLMBFS+NCpfJreKe9tRkOz/no/eioUic9nBOR5Db&#10;UQzc9KoTZteKlWcWPHiPUrHtw7D037ob3VIIo2IQO3fL7giq3fPTp9JN37gjTbx0Zio/spCa3zMX&#10;VWo9N0ymiacXggZziPNtJeguvq+8UBva3w/YP/7Z42nik8fTEEBsP8pcWhzn81z0KZx5DK9BDKkM&#10;NqDHTDIZPLV6cvrZWodHJDK511nu75wvnpGu+plr0sVfuzbtff/x6CYoAQY7eW8Tp0M8Z07Z4/5H&#10;rxlLxz+2WJtX8sHFdBa66szPLKU5dFcn++Uge5N3VtpZpSutxWg4hEfS5HO1Vx3VoNx5abEGFNCB&#10;zjo1wdB2J/oZ/RPzSngPZ/qYxNyqzkSOoruCSwPYdeFgVIe2c1mRvBvZOcpn6AwN6yyuzivpR2eY&#10;JKvgpMd7I3uCqCrnxOIg5080IWsG6ev4rAz6ZQdybXGH5zrmlfC1AMpuQStMN2I7W3Ck7BY0SKbu&#10;3H51bU5HUA0jM1LJVtGRLQDAbby3dOIZ14TnaBPs8Sr1qtQaw9fgvPCsTdoy75H/lSqjE5C2E3lt&#10;ONGfMiZOcISCrhcA5LwSHbmeS3AOfH9tC/exDVursyZ9zMRHl1PdU0dSM/KaZU+dV1LHpUOQBTB2&#10;cC6q6OVGE6c4L9LCSydmF1QRsFLg9/2sm910U9ioCRxiu4vP/rwzuc+I+U5L7JtJWml/t6KbtmBL&#10;Yl6JepVn02GLeSWXjaa9yEgrn782r2Q7654xgcIemWCJyjnsTA97E8VGgE8dTW2VQFS6XtkRpALT&#10;oTRxauAlZhwir9qNsFc6QKvOUN6ODu7LeSXSLua4N53ECjbEGSKlJ45EMM953M7fanzXTOq5h9/x&#10;OXYZyIqgwyWzQoV71Wka4lm7cVRN5K/NKzGB1X3deBoHWNq1PYycHWIP7ICWsraIfYqxBJytFj7X&#10;4i/nn0d3LOtj8jDmlaB/1bMGTq10tbM1kqvse3Sc6lRio7QZtQAfP2ON1U8xr4T3KoKDdP7tqDRx&#10;qtPXpjPCuczHe+PQoOesLLWQySSiXUAyekjF49wSaQLzrEEUHMxWg2Lo9LwSwLFUvR3YbQNd2ivl&#10;sJX91G5lsMMmT6N7TbvP8zbx2uYzs452sUa3sIAe5y9oE5Vt9jGHXGlL7GSQAi72n/uxwzgSpsh+&#10;VI2uAu5wRMFZ0j7mWS+BctZ5cKyjdEXd/KybvcizBxs559JB6nT8v+eV+PwjPO+tH7oj/fof/Vb6&#10;/n98I/XMdNeKrfg7cannYR6dt/TqcgRydIJGwTZT6D4Tp+qzWle9dmEpHcYOzKNDdz0+V6vENhnC&#10;usbMEs6gs0rsPPVVunuTqOqDHHhUR+j/Pa8kO43DE4lT7JNBcGy8l8mcKHgC90ZnKmfBNQoWGF6t&#10;BO19ZiFmqMS8Eu5X7Gngzm7TmFeCbFsENMC5tkhKJ9wZNYH7VnrS3ufm0mXfWE43//TxdMfrp9I7&#10;fvaKdOtPn5P2vn1fOM7KoJ2M4QRxP66Vjqvrp0NkIUncy41TkXiTrWYD58F5JZvArCZON4EnNhlc&#10;5TWorPm9iVOTiZE4BXdFlx2fYTe0lfZidrs6XbeYV8JlFWlzdybmlcTaWTWqA8Rl0nFI7M3e2NHQ&#10;/+yRoMra/SQ2463oQPWfnQoW24EbLcyyqKWT+xjHnqgfxZBWN/uMzn0Sb4hr2/B9ZNQwKBL7w2Un&#10;nPSuA9j9Cv5CFjmwMLUR/SPNm5X6bZxzg2wN+kS8BlU672fHV/76KfS/M07xV0z2GAAxCWBRCLIc&#10;1GLIfZlzP2InDrqsjAx2894lC2Q4VxXuvf/RuZQ/NZqKyFqHcgOek3p/+RMnwLQTYLy2mAffop3i&#10;/gbx+SZZl1FwwMjjy6kVvLeXM+886072rwsdbsdUFbxvcYUybSGExYAmTp0hGclTzm90nHKPg5eP&#10;pgNiOtcdXDD0ZC1xugsMY7GQNi6jw6rjymWysHhiIIqOtnJGNq/0pfrOTAR9ZAaKAAZ20DNncKB1&#10;kXMBpi+ei85jXXvQ+41g9q13HAjnusnEHBglEqecOy+D/q08r7rMeWHqIDtNG7HD9ehLA7EmFtzL&#10;8mri1M8Mxx8bfuDe/enON69It795VbrtzQvT1d86nq782lJa+cJKyr1tf3Jupdje4FUXNt2u7oOf&#10;WApabEctONbBZIvUiwYo7Oqc/PByqtyyJ4I8+hp22IpB8xPFCGLp02jvLBQSs5ZmsB1id7CsiVOx&#10;rVhBrBs+4yoGtnDQnxdWekMH6utGUAZdFIk8ZMx1M2BmgbTYVsxtkZ0sJWJxMbnV8c7KF6ubSHK+&#10;/x7woM/UwTk3aWkg3Krx6957ZfrHf/6nqMh/6msvpP6b8AHRB+EjqHdZE/W9lfx2K0qlvI2zJf7s&#10;uAIbxBmP+Unce/4k74vMRUGnOkEdx3Pru0TyhbXSrpjgybCXG7H1EUQ9hazatWrylL2U3tyC4DZs&#10;jzZIWjp9KHGGLErbwAAdnO0iZyfHeXFuZwV7pi/Wgtw6n8sYSQX5HHxoNnWcL539qmzyvvp2UuLK&#10;ZKOu1vezE9/z4iggA46uvZ30BZNc2m3kV5pbfcpgJUL32l3giBaT23Y+hi+KT2oSPorokKvwccSh&#10;fv5qYDS6dtBzzkfWjkbiFJ3umdEuGHh0bpNFcgahdvCsG3g+EycWvXez9713H0h57ifLGuiXyZC1&#10;Txpb5Fvf3LiRbGVVzngPmM6xF3bgylzhnPt69tFiX33+AtjHogDPd9N7Z1M9uqT7cTCp2I/PlOXC&#10;AjnpvvVXxNl2d/kMXtqgCGijT8R4xiaUU+mXG8DHJuns8FJ/GtMILAlmaOBctYKHi6yxMRD9exkp&#10;7Iw0KbEJ7GJnZSROuad2fKy+m9G/rKO4ylhLJE6P9wcOlLXH5JpU1VK7mzi7AN/nxGdX0rhFR/hK&#10;Mg3tQ68pQ+ILEwm+SsHehl53bNVOcJ+63c6abteMs7Tlwbm0gzXMYCNa8fmk7e18ET/yxSORWBav&#10;G4syjiY1qf6Etkn7F4llg+HGLpDv1kM1f9/CHotFBsBhYgxjYXXotH33onfPHozOI9moivgjxtBa&#10;WU8xkrS7dnN04VeVxY7n1Fh06riHdaynxeMW0ykzNgZIrbxOm41tFDebkBGrr+d3bchPm99fPRU2&#10;feNbsS/ajftnU8/NewI3ROEhcpl1jflcY4tV7sECoEH0srFHWYWm8YNlwZt6QDxdK9KvXjZyuvte&#10;PC7W8SwYe3TepcFxdUbPE/NpXqwjRsP3dGSBzBsm48RyFvZa8OhYKVn29L2dgWd8y8sEl2xqdtks&#10;vuLs+qNBqWji1G5K33f/u/ZHwWnHS2C+j61Ek4WJ0Bw+xgh+qbOb933onHT9t29K53/+JPp/KUYS&#10;jeGP92APJ/nczvfwbKyjI0/WsRcWQOufGlOT6rrLe8RWjD80kzY9eSQtfeWsdIz7GeD/o8Cc5+nD&#10;3+tmzXrxiY1JjrJuFnms573sOF334EK67duvpl/8g19LX/6lJ9LJlxdSD59rcmYd6yY7TwbcYJF+&#10;N360Hed96Hg7BI11OGLnyq9fmC766vWp77lj0SjSz2c0PTRfm6eKDNhpaPd0J/pg8cX5YJyaZz2c&#10;d3qctVtGdpz9N8z7bUFP7ASDuM7GDioWqXH2ZtkjWRiM/blHxg4i0e2+GUNgzWexUYeRvVbuVXYi&#10;iy3tbJZmVTuurvBsqK+029Xb98Ycd9lxph+bTfPs3R7Ohh3NQ8idHbox35R76sB/L7EmFm3mOKfi&#10;Tpn7esCBFphsN97KmZahqo77N56107EA17t/YEPxIXbW9TQhvR1dGx3QnFELFhqQJel6jZ+aOLVp&#10;pft6bILvzflXN29Dl5oci4Kfs7BT6G3jcbO3TqfqLdOpwSYMcFcv/nrE45E/fdwoTD2tE7jQZWLa&#10;YDRC/0XskLX2HtUrOTDACHhw+iO1zmW73+18b3x4Ie1AJ2mT+9FVzio2vi02bzRGwudmsCMWvKzF&#10;uC0GtCjCAhL9Yc/CgU8tp/M+fywSp0vgBIvmLUAZYu1bsD1t/F9+D3iRZxMrypyR51mHn5xLO59e&#10;jHNr4jTiWl6upfEUnivns03kUzu4ph49G3Nh0VvOuG4C19RZyIE8WVSuPykzn52I0XGKPQvbwmUx&#10;sl+3Otruql3hj1i0r/+iTbYbcyvP3cVZKaCrbXYocmaMpTluS5Yl7V2O/5MNM8s+dN4GBmc/TRD3&#10;IK+lS8DJB8HG4BoLM7vAsbPGrdA7FWTW5pgK584xU8qVlNBiAilKtym/dx+O58pM5lNhDoyg7uRs&#10;G/Now2dzxE0b2CFsGOtYS5ziL4hNxBngBuMHkaA2fiCu4Pv8nlKc+ZK4U/zBe0q3H3Ernj86Tlln&#10;WT+KnG0Lcaqc2SrYKYrC8Ms78MnFyNFItwAWRx8b37DQy8Rp/217Ui963OY3i8/s6GzjuSy+9rPz&#10;PHuBV78v8NyycpmvsKi+7Zz+aHyIRiBHgbB2dpJGxyk4Lst9SdsvVbMx5kbuzW7jKLI1pq38iqfF&#10;yciZlN6O9tGuassieWzMnKsbu9wGpolxkMiu8bQ1FsUaZkVHccZkljz24Nnp27/xs+mv/+7v02/8&#10;1i+n8SvAUdjniFtwD8MPHkpzn8YeoLcG0N/iZYt17TK14EMWAfH0FD6QRSkxuuP5I7EONiSVuYyl&#10;R+KUq8Ley6hoUVZhN+eW+xbXB8b3Eu+PsccmQ/UDDuKHYvfDT0APyuzleZFhUUZOE6eZvtYobnXE&#10;RIwBQc8MPDyTpsD+jqTTJxnHB9iDzNoUNPMxdC4yrC0cf2Y+/P4csuoopdajXWmA5zj15eV05TeW&#10;0vXfOTvd9sbF6Y7vX5uu/PzZafQa1o69EA+XOTPta4lT1l3sJsNSk74X+ksdJr6RpSqHXtZf3oyM&#10;1bDb4VSHnjbPJqNZC3p4E7ZLfd3FGQ4WsbnO0Hvqx3bOgX64I7U6OVMyndk4VY9fZazXDv9WbEZu&#10;ohRMR47Dapa5h1fZYLruno6u8HVWxTjzIzomOIQKsm+aQxnkUEyTGMzZp+fTPh1cDTA3Lg1UPwbW&#10;SkQDBYJqh703+3+ryt1K0iIgtAj4Frysw2mVNkFQXEKhbkJJWh1oZ4qXDpzgaxvKwfki9YAe6Qzy&#10;gLUNKEGD0lYQWsXQziXt1EaEbgvKaT3v1eDvdKDYCBWig/ENRA5G0BmHjAXrvno8dXGvbbfujUCZ&#10;ApU52hNZ9pgf5StKxFlCtkZv14lA0TZzz4JAk7xWBU09PpdGAccFnDopDKwkkwNe+kEDIb0P8jXP&#10;MMIaOSvPOYs5waPJU9bbAJyJUznCRzG+BzhgIxgWZ50ufxaj8rnjMTNB/n5nZe3DqE8AuHIIbxtA&#10;NxxhFR6CofHsxvlSIDcDumNOB4Z8A4rVbPx6DlhxHlCtMLHxOgGdOJDSCLSeqoFhqzJVtFZI6Oxo&#10;7Ns4tJE4XawBjpgXh+NiYFaHLdr7ETCpl9fdtC9tV7Fx4E0s27XlOkiBKX2xlCC5p46kQQBdJ/do&#10;4tFOZQf4ZgFHdnnooOoo9AC4rG4T+JqwVYG1Y1QmnVsocGPNTWpkAZVV9seZau0PzKU6nDIH3ptM&#10;33gXTqCGC1Ciso7goRVnOo0obgPHLTxfVOzigIazYYAfoxEBftbK81BLnPK8rrVng7/TaZc2yc4c&#10;gxlWLNht2YywaaSlTrZCNY9CtZW+yud0alRQWiqUDgMvPJOOtLPI2sNwrlJEYNRUPhrKVtYty5q0&#10;cc4LrJOKoMCZCnnj84oY1QrnvxkgsZWzJZd/JBAwXlICF6xgBgwY6An+dz4rOnDOx5hwhtfjaFqJ&#10;7D0bZFgLPISC0qjwtVQDDjYP6k3+JwYnIx863q0Y/iYcgSaAuADM/SgiUxF4x6CYPDXpY+fS6K0H&#10;0pNffT799//15+kf//lf0nOvPBozdq2etco7j+Nkpbq0vBqVQa6+Z3nFsIRxMVCDUdmLUVkLRB9E&#10;Nrr4bD/XxJazzyIQzdUhbZtnEf1StHOHvQyjwh66jxqWqLzn59L6NWFcTDIIPqzel6JQXRj0m6yF&#10;SYvCboNWmZCf3guH0sC146n7wZnQAxo8g0vOgLJrwMSpBtBu00MYlYPIdd+VPOvuAgac9+L9Rh8+&#10;nJZfXUr3fOuC9OS/ezgdfeUtqfLokdTIWZYWogMjMYwDZfWmelcqsHGcJit/ss8upiq65szXTqaF&#10;nzg/dWPc9+NYtONgd74Ph+alGmWQQUCDAgHW0TfO+LTDZx9Gzo6RcdbYBOnavJJrv3VVuujr16ex&#10;Z45FdakzLtRrzmkd/+hyasERlEZn4PIRHEUcFvTS4ocW0wme46zPLqVjn11OIzgvUt5Kh7INJ2I7&#10;urMFXW4la3Rm8ZlS/ugARWIBx8cZM1aNHsH5lDa4/30LqZ6zUWIfBSUGla1YtuOvhbMdyRX2SePu&#10;vJJBnJ8iOmYAXbD/kdk0BwCdeJR14zOdWeLvnSMU80oAYs5eMnFqAqYdIOYsa2d6OwTeSsJm5Cx/&#10;HUAZHeU8NMGVwfEtrN9mZM0ArpXYVpXuMCCHXAkIrUh2TvRWgRg2yuSp80pMnFpAIuWIl05hdJxq&#10;q7gPgahgfS9/14KNbD67P0BdmXtzNmUJcKqtajkJ0Buu6aUAw1aYI9fKau9bkGfW3UIUaYp28D7a&#10;VeeV2GFWZC+tYjcg08y1+fEj0ZlvJXUFYFzFVkuPaaeFiTwrjfMmy7DLzivpwGZOP7sASFpOw7zf&#10;Xl6lWTrvJ46nE59ZYd9wipBNu06cHWcRThPvnR1Hf6JTI7nHPRswdN8z6A5p0bRXG7Tj6G8TyzHP&#10;k7+3crSLNZKCYzOORwM2S4YE6cilbJbiX2o2GSuc2SS9mAUiWQOsOhDo+ug2NTjI2rahD51R65w7&#10;q05buDe7xTru3B8Va1bXSrtj4rT+/tlIAO9BRtT16r8WzkCDIJvPNlhTwVYNPr2Q+qRS0Uai09UV&#10;eSlELxpKg+iETmRS/TWJw68MOy9MCjyLmQwwOSfNz97MeWuxyIfnNlkVVNLoIrvqnGko5XUk6LFF&#10;4fRg/9eqce0wWSv+if83maK94nvpV7QdduXr8Olw2PXhjPXsNGuDjmtFjrSvOgV2/ag/y+h6Z+BV&#10;lQ3Ob9lgOudAWraYAY8TpIMmTajze+1uk7LQpLAzt0xAGAQs8Vw6jwaaDRDKDLHlnTNRERjOOp8V&#10;iVOfl7Nc8NnRvXaU6vxF9xmX89cjaa4TwvcyXUSRC5c6wM65PM8QSUntMnLozN/oOkY2nFfSzXt0&#10;sg8ZZHzrrciZjpA6kT014aV8a7e0WcOcj/s++2D6/T/74/RL//kX09DyQNgrqbcstsvyd3NSs3Hm&#10;DSJJu7PLxCnnOrpMX6p1n1pJalfDIn9rUGsXWNpiuRL2ynU2SSFNZpH7NYHqqywkZWyRe3iaekfc&#10;xn5G9aM0syZO1Q/aaZNznj0u18KEe97EKbYt5MjvkQsxuclwi3ysepVq0yTI6cQpOv7QJ+w2xQ5j&#10;w7rRJ20m6MDgdveYtCjfsjstf2Y5XfGN5XTLt0+mO753aXrH969M13zhRBq9bqJGQ6kjxL6Ec6L9&#10;BH/LOmAXvR3DBnLtnGwwwINtca5eBFzVp8i/3edSY63njKzHZ9iEvBb4nYnTAusflbYGnJBzMZ0z&#10;IKNrl88zEaiuaezOpBawWs8JdDC4zo7Tlt61xCkYhnVsQZb6HpqJyllp+frAHM4I3/fI4TTylvFU&#10;QmakYhfjKpPOULfzxOTjyN34J9yfjl0BvBuBMc6HOKSZ3zddz7niDKsL/i1xWqvE7seuWJBkYapz&#10;66XuNkkZBZpgGDtOo0iU82qFrUkLaa+rd+xLdWf2p0bkIqq30WsGd2KOPWsRgR7OSpmfS0/fjg4L&#10;GlH9HR1B5LvCM1ls5uzitmnZZzgz7PH0Pfs5n2dzFnmO0TawTjHwpR3x2kWLb0xyjj25FLNTD2Oz&#10;h9CXXfyuC3nvY89MnAaDiPLBusn2YlGH7+8sIjG1OEz81Icf5vkzWSrl5RC4xorlIfCL/l7zYK3K&#10;dy1x2tzfyjqPRgdOE5+15VhfJMPF5cqNWK/C+Y6kFHJhp7XdxSU7RJHtzrfZ7XYgbcMP3YENkFHC&#10;4q6gbn8b+AgfaSt7YOGHdIMZ7K2BFn1Nz8DOc4ewOeBLfVv21P2061S/QpYSKXtHwYO3fvP8dNeb&#10;V6fb3rgwXY98XPr15XTOl1fSvvfNpzznNGgo0c+yQ4gJD6MTnHkU3abI5NQHl9LIBziPrIszkKTs&#10;qpi4wscoGBxiX8SgOX1bE6fIuxg1CkxXL4NIYkyTIWLbLPoimFYsFhT7ruLfNnBEwQJPzpvjRirY&#10;h9BJXpxni2WyYAiLhAySi7nF3hYuisXF5BY2OtM/sLqJU2TIhKpsFO13ol95Trt/rB6/7fEb0z/9&#10;y7+kP/+bv0offePVNHUn9oDPUt/qK6h79R0cD2JSyURPC5/dCG7J4IvbJanPqf7TB9MmR/DZ+2df&#10;osCXdcqJh9ALdt+oqzOcJ32dnSZNuXKcS2dBZj0b/J0d5QXwWwc+kr6TPpT7LyNCA7aqA//KrhoD&#10;mRHEAjPpixWRW30zGbUyJr/Amh1gG4tvxR0WQOnb6c+pp/X59P3ivKAnDTTqG+ova3ftnjZxmuU+&#10;WtAtJk+DeeII54x16RCTav+0/e6h9oH1qAVA0fW8igNizqnYAP2XGfX7YspYAILuLZg4VR45MybI&#10;guqO9bDTR7rqRp7HGVHbeD4LLyyON14ihb9sDt34HLs5m3s5mxamBrsHOkSfsePdh1Kveg2MKcZ2&#10;xITzLC2o0tcvc/+RYEbHlp5ZTJvAWVvBA865tovcKwqHOBN2jRkr2s695MA/EWvg8vzH19iiiFWx&#10;nlFkxV7X83kyZhnDsNBMrGgMQ//Wztcufh6B9bXEKX7hZtbZjiXtjjGToOoFn41yhvuRZ7GWMZbw&#10;/5WZ45wp1mIMX2wf/pEzmuexn87q0386/rljkTgdRG6dU2bTgQwSkTDlMumqv2qTgXhL2nOTEJ6p&#10;LtZbGkypMb1kMjO2JJXxwEvoB3zBwkXDqYFnMRalD2E8yvhXBbtkl5r08xHD4jzYZZaZ64xCQ2Nd&#10;xp6M1/WakEG3becsDWOn8qypRRZ5u/TVeZxPu3S0vzI/2OVoolhqxugg4v/sonP+pUVs2SVsOfbX&#10;mJ3Bdc+S8a61uJ5jIjxT2jKLaPULjQUaEzRoboywbPc5+yjmU982io05DwXuQcYECw6NORp71I90&#10;xuks67EH367InrUig+VLwJKca8+F+D+LDoxuVz7b9Q8mBEcsgMfmuOyet7jN5LdBaztN1zoaLSje&#10;8/R8zPoLlhjOUwPrbUJeRjYpOh294GxNLzsvfU+TlZEIesfe1HHvwdT3Mvry4yu1ZCL2uBv86WxN&#10;/YDdHzgnXfszN6ZzP3MGflNNnw48BQbBHk48Phf0u3nu23icczFbwQtS9ktdLgXwzueOpr2cC+Og&#10;OV7P/uqJdAif3xEiEYRHJ3c9tpB6OUM9D81G44X+SobP1sex27TxqWPp8Z/9evrVP/yV9Omfe09a&#10;eh7ZxQbWEuAmTtFDsmeg92xsGEfHB9Xos6wV6zaHv375Vy5I533lhjT8xDL64lAaxu92/muRz7M7&#10;afQjy4G7qzdMpYVnZiMpYCLN0RCxfh/H70d+jP9EFyHn2yYOmzc60B82WkinK5OWcQOLtkxuOx5D&#10;jG3xdRRgY5cWsFG78FEbOO9i9DoLQsCPO9EpOW0D9lEsa9FlGX/WOc4x4/TR2XT4uYVg0ugHH0nV&#10;KwtVD3vYzlmUOrSFdWnkPNnpZpysLM2jndLIbySaOWcmuPVLnT+or7negljlgHOjnbJxxtjBNvDG&#10;TuVEHYUtsshcCllnMcaoLfRW57XIOfttI5FjBjbpn4l7+WypetvwF5uwhdWFzlTFVtYjN1Jx9oHb&#10;nL+qzLsGyn/Q9qsPhtANYoF5MAJybFefsUMTj+qSiHHzdfcNk5E4bWe/8+hn49rBrGj3HfIQcUfW&#10;rh9sog2s47ly+OLRXc992lWvvtO/qt6yJ6i1d4N3Bj68HCMKzv3C8XTGp1fwi5ZqhTjsn+Nsulhv&#10;E8yOxQp9i961SMjYyMQjnH/wRST80dWyKRpLkcLa86KvEwUuvBYPgLvRdz6LNsDElbMulV/tg7Ew&#10;k2tBz896hg2bqfm02su1+HbrXvwn/k58uPEadDj743iODnSZ49k8m612nCKbO7SXFtxY6MX6aPPa&#10;0YcWEFv8X+YsZ9nPMmvZw3O04we0HqrZYuMG/eCl/dhVfZEia+o6ijekrzUenEFPmhCyUcwYt/dk&#10;gbBFwQV88sCHnG3vWzaJFu5VhqHTDBVcWWn+fTa+1j80SWaOpI2f20wS4zQmi6kE9lA+TJzaDdvG&#10;eTbO36YumK0EBsnhYxofNk7QCWaqgmnK4CcTppXFDrBPR411CIwlI07EG8RFvPaZAEOf64tbtG7H&#10;aTv7KKYqsG7RcXr7vigAaGeN7bp2lKBNNvp7yp6xc+MQxkjcwyjWxM/IywqBXG0G820T83F/Ftee&#10;xoi8Rhct+kCqXn3/YMv0/cEExoJlh8mCuzJ8dgNnPoc8OUfUwlmxWLCk8CpNr4lT/c+Lnr08/fvf&#10;+eX013//d+k3f/8/p903zkfxhjaz6Xxs7RNz0YASPg/7b5Fhv3EhbM4ImMikpPHvfWBs5/7K7iYr&#10;YBQcGcf2s/0sdJlXB3sj20r5gpHA8jVMv3opM+ynMW+LJy0idryPPo0dp3abGj81oR0NZaxlzo5T&#10;/WKf36I4fQvufQjZlUnO+dUmeWVl2m2cG7l1fMCaDzP5ELZ8BjnifDgHunjVrnTiCyvpgq/Uxvrc&#10;8vo56fY3Lk5ve/Mt6bwPLabeCwZq5yOuWpG1n1maL0eMQLaIJv0H9lw2MXVuEV1SxOdsBhOoF6Xr&#10;jcQp50RadpvlbHqx4aWM3FQ8w8hI/lAlchclsEqMyOC9TPJHvoJnd/yJidPNN+0L9lALawuznfig&#10;q4nT1biB3d0dyKkF5+tUyB46HTCFRCXi4XRe2lYO9DCGdvbpuVB+Uhg4ODteMTAGA8sYjyyH3U4d&#10;h7gG/SCHs+O8fg4+TgbvoxGRMmMrxsGglgIvN7pVhXadNXMAnYXXDKhyjpyB64yCyqF3ELaZ4I3+&#10;LUAt5sywoRWU7AaU9w4Wyuo1QVl0aRxDEeIotOCIWJ3fcUZ/2s4m6ITsunV3UH9sQcEbwNLxakbQ&#10;InE6WAOcwfHM+1RZF51rKWyzKmAdAY0ghm30XQeDXtdq2FYcBYf4O4uiBSHbwfuPYkyl+JFixARe&#10;M0ZFKoM8V5Pvyzpsu25PzLtwNtB+QIGJiVGuBQzK8dcwKoAKk0O72SSDcwYq8qxLHiGMQKkKkXu1&#10;SqQbJ2wShbsVZWQg2mqcrVxBf4aRKR5Fyeg4Y1R0tMon+sNgBqUkjmX+vKGo9NTQbOMZDVQKnqM6&#10;YxWMRhDS5J7Oy5oDg9Nl5b30hwIdu4Odt+EMJMGW9JcmTu0s0vhaCdfDqwmMfgx8H2s1/M6D0XFc&#10;4H6d/WRFTvUx1tRgrs4Rn99z/USafArBRZFUWYdwRrh/DVMPRkbKCDuWNgNcTOB7Hty7VpS71LwK&#10;p+8jvYWBJmfINPLcfm/i1CBbOK0YEBOoGmuNikAjks2uMz/znEi9ZOI3fxVKkfdt4x6tkHZmUj0K&#10;Tgpj36PA2jqoXt73GIDMFfOYjiBfKAcNy2mKqcMGwmqJU6lcnRuVZ90MXOlc5HhOabHbUAiuawuy&#10;0c76Od8jiww4x8nAgBQGBT/H5JKBK5z36Djl7Mv/bpVa/tyhmCFSj0yY3DGgbnLHzh0rcYLS2MAD&#10;96bDIFWq4K+dc2cwK5xJ3rP5aoDpE0fCiMv9rrNk0EODEkaFy0BwGWdv+m3z6YPf+Xj6s7/+X+mf&#10;/uWf08d+8sVI7kiX2cI9t9y1P+37OIYCICxVTT/g30DmEIbFjq0+DIuOhdQFdrUJ2O1+c7C4Dr3n&#10;Jz6bM9zOmlsda2WQVG1BYbBqTNZepejV2GTZY4NLKkgrwzWsGpQwKlaM85xSGJt4zk+1p0YTpzx/&#10;F4q8H8PQD+C241TKBYNLVuFE8AvjIjWJiVM7TnUWuj3PyE2blJvXTvK3i+nMV+04PS+98svPphu/&#10;8XjqxPnYCbgyiNwCOBvDWJWRoSEcRPXuCF/bHVPk83I4J+e9ela68BvXpe5nFtMozvyuD66k8vNH&#10;Y46QFZlZ/t7qUmluN6Nbd3A+1el9T86Hk2gXqM6eg74Fstd/66p0wddvwqivREVYGeNu9bP89dLu&#10;lD64nBpwPocuHUnLHzqSDqKXFnDWLPI447Xl6Do1aNaMHK+7AZlAd8Y8Rfa5B/AxjjNqYk1wqNNj&#10;0tSh6BaHHGb9nBe4wJo5bDx7FwCK/fSM2O1pNacdhk1hqzjbyJ3dwNWTPWngbhxzdEwX8uC8EumA&#10;JtAhQ6yllaN2pMb8BPShQZ1GQJD2IIAEgK9w8+7Uzj1Lu7ODvzGY3cAeNbEH6hQ7XZ27ZPVvzC5B&#10;n2+8E/uDXG7m3pwxGkEs5MlKbBN7UelpsAH5N+m4Y/W9pR1p4KwapIgKUmQ1M4Xco1tPPHQ8FW9G&#10;D6KbTIw4w69qYBibZ0DJIGDMf9MBstiD/3HmXVTAXj+Z6gATVkZKL2vlpwUpwyYHcFoKTx6p2Sls&#10;lLZq22PsLXvi7M4enlNwLp2+dDsmh7ez1s4HsCMvh72ys3u380oAS30fWQl7tfDqcjr7i8fS8c8e&#10;S8vsu/NmnEUs/ZZOU7A08GwR5NNe8eos1j2c353cz3r2LBKn6DCvbXztrMBI+KB3ywC7DsDSJta+&#10;Dll22H8OUOV52vRj80rsNjQpKLhSN0WF45q9co0MJh7sSC04L+tvq3Uu77yMewNQlwDo2kop46Ql&#10;cl6JTqJD+rs4QyZ2dAwb2edGQHYj9+e8kTyyZRBBOTFIswZC7ThtP6s36AxNnkrhGpTb7L/z0pwd&#10;L7WTFcqtvMqUoCPYstITRSlSnFjkFe/lGWe9nFcSs31NPqPPdIK0/xEoNWHi2qrXdB7tDMQZinkl&#10;M5XAZyWeW5YOg8rOgLD7KnuoIxLKUgpaiBY6lLOm7uw4Byec81dGRmRJ0CG3S9LZ8QXXFptq0ZFF&#10;SEPITh940Dkl6uPiuw6lEs/UjSxKa+jM9zyybIDHwOlW9nknZ86EqJQ6dovowFp4oL2KZDEy6XwW&#10;nXuT22uFCO6/ndeRCMRWSdUt5ovCKO7XJL9B6BI6x8IhO91a+bsM9jXmyD29mBr4fAtTBMd2Rfjc&#10;EWRAZmSRKLO/YzfsT+//qZeDVvLXfufX0sSZY9FR2MTvvQcrqQ9x9tVT4+yvSQ4TpxbQGExVX46g&#10;36xMtLvaAMHKx46mIXCjAdMOPleaxkgCmgjmM+3sNdAotrH7yERp2C5kJgK+7rvzuHFsWg+yrzqR&#10;2KY1ml5tlQmdSN4vdtW69jwDiziI6Ae71ipvGU+7DS45/4rzaYHPfr7fj86VTs6iCK892qvLhqNK&#10;uNWAKo5UhnM4+Nx8OvWVlXTVTx1LN3z3nHTr9y5Pd75xRTr/g0dS78XDQYGmUxKdr9xbCf2sU2og&#10;3FmR0tM7r8Qirgw6p4oM1Xv+346NQpdutLKYcxMz0Lw4q1tun07b+RtZYmQuaAfbS3XfzvNI2RvJ&#10;LPYlOs45C8qHSbX8ke409ih4kvtv5Ps1p9D1i2QcWK/v/sMxm9wg4yCyPMg+7n3oYBq4EEx0E5id&#10;Nc7OV6N73eIBx4xUwfMWOzZjI0wMKVdShkZ1O+co6IXZQ1l8QoZX9yWSbOxD1yUjUVBop1obZ9Hq&#10;eeVRTJBV36JnmnkeZ03ZfRxYj+dvx5dq4PNaDBggeyYlTZIYiDBxmlHH8ewldMAw9rBkQJrPMGFR&#10;YO3akbkStkvaegPoLTyTuLOE/B+870A6/qlzUvvFPAe4KIf+6DIIhjw3ow/tNNMHGUB+hh+fTzOc&#10;7350YyRO0Wn99xyM5K5FdnYUW/3djPx5n8qgesJAmL5KjvuTCtuuRZNtfU/Mp0Hey2B1xwtLKYuN&#10;08mtVfpyWS3t+Uc+LSpw3Rtx8sViYlF9SfW/HUsWvJbQJQaGrLTuAKs7d1Xs3GLwkb2Rgt0ZdSbk&#10;o9gS51t8ZHeVQS4pxKKYkP2zo9gzYMepNt1CyX9LnKJ/DMDq9LOvBjIu/vSJdNf3r0q3vHlxuuX1&#10;c9PV3zqWLvnqcjoCNmq7dU+yo9GOhg7Or4F7O04NOljFLYPRLs6iSUk72MefXYiEai+4LnApn6kv&#10;EhjUYiRsjjrQwomY3baKW+PMgWX1VcS20lJHYOXHMfBaoIWrKMUful29L3aWMciZvRYBSNWvXyY1&#10;o5jbAl9xrrOZxOQWBYnRDQSJ2aWg894NjuaREeeu5cQtnOn7PnhP+pd//Zf0lz/42/T5n/9ymnvn&#10;cupYLRrRV1jzG5RlKf6akT9xmD5G8034VTyX9s/z0I5Pr09S803Q28iWPkswPrAXIW/YFf1RYwj1&#10;F4Mh2Ut95xw4IIohOCdWt+dcO85nOzbHjjt9KKmZ7Z7W9jsHr3zndFSzt3J+pM42hiD1bJ7zo4w4&#10;564brCkFe/hxyie2LOjglPs1n49XdUDYVT5Lut7o6jD+MQF+RCeZhBKHWURuUD2eycQyn5mTdlE5&#10;cu+QdQtqIhiOvOjXR/eIPizy4t+ZOPU9m06yXsZOwBb67toLfU87UFvnqmk7utbAfxMYeQt+cwOv&#10;vdh0fWsLxyxYsLPXUToj7PmUcst59lxKaSe1vjPq7Di12yyCxejqQXTWwN0HIpjvjHMLrPTjpDVc&#10;b0AUHVUEc2Xxaf2cTvwKWWYsrrdby2JJg78Ra+A5vPcoEBErYJP06WVJUg8bswhaTPUmZ85CX2Mb&#10;TXxt/Kh6HvYM7CxGMhaS57lNOm7jfIv/DMJH0Tn6Tpvefwl/7xqyzq6nujV/FjiJdXIEiskpGSZM&#10;ejmj8riJgNdW0i6w9thHwAb4NQNvZx+xGY7PMObTgD43BmQsqAXZsuvdGJF2YBe4MOjEH63FkrzE&#10;6x2s1SQ+5gQ43jnOnndjUSYCjZsZMOxEV9uBk+HZIoY1WKPlbAYH2PEtW8E2dKcUkpN37quxZIGn&#10;O5EHdW2zReP8LEbScD5NKjj+yiCkXV0lfAMxorE3WT8sPDQpZHFCG/pDH9yYnZjKxoCgM+Zzje1Z&#10;yNnI/steVcBGSgttUlaqdBME2qgOk/Dsox14jg3Kalu5V4t3ZA0yWXo69sg5m8JmzD0zH4lpsYEB&#10;bovCLF6MQD/n2wIEC11j9AivJrR68HudSWtRsQkbuzzt9tG2mTh1ztxu9t4ZnnZaW+Do/FVnZm4B&#10;w+iHGOvqRMc52kCGJON081wxnuEFfs57j9+9P5XYx2F0uv5SO1/Xc87tBnVmeeY+nuXFC9K1374x&#10;nfXpY1FcN8Ln9qA/e4194FO0+Vzcs3TMspnZcdb5AD4H50HGqebnl9Ju7kPmsdFXVtL5P1krdq7w&#10;WTYY7MJO9yFvzoTrYt3y2GoTNnZ5S9O7mZ9lnzuZPvjv30i/8Ye/kD78xu3pwBNz0cxgh1fMj8P3&#10;tVhZNjHxyjD33wNOMjZjkeAs2PHSL52dzvnazan8yEqMEzN5WuI5LAA30C6LQje2ovyO6XT48ZlI&#10;LB9ENpwva6epydMF1vEQ61THWlt4vEnMiBxLV5tFn9gRP/XIbFAZxz5xmeCWIl42jP0vYZ9Y/3ku&#10;YxnN6Joo3EXOLE7Yib8YM/CN63Bpxys37Y7uSdnr9uPXriVOPWOyBwxI2ctZk9kwj4+YYV1Mnmgf&#10;pLk10V+5FjyKvsjzeVtYK8f3NPO5+lHSem7FZshQpCy0cH5aeDbpfC3IdjyDcqIvY9OK58pxDCYr&#10;xDMVMFIUW7MPzpzeimyFX6jNx1bZ0WURkawCRc7ITu6rGzkaBd/Zpdp0DX47595kX8tkETnHbhjT&#10;1P7vxzZpG7mHbegkYyzO/pUqX70iJbysOY6iKaCDLLa26NrEqfEpaeOH2RcLPSwu2Mn+qAOynhNe&#10;1Xdb0Hd2ejvCbPz+mYiFDX+4Rut5/DMraeVTtVF0UbiATRCD6x+afM0fwMdc9XHjfnnGqXcfDBpo&#10;z65FLhHf1l7x2ijuNE5rnEEbKF5knR0DV2sMsVN+OGV4Tud5yxRWByZQR0jbaqJMDBWjfcDRazHu&#10;zJ5CFKQYj9vMejoqyHmevTeC75G7AjLRilwZx5BivQ95HLSpATno4/e96K/R+w7HqKoc69KE7Lme&#10;yniR37eAEUx2ij3GHpxJ4/x8gDNdYF2Nu7Sy712cO2MHMkBYyOIIg5hBrL1GH4knixbWiX/smgUj&#10;GVcyRiLDYIa1szBGBs6Yd6r9M95tHInzEE1YqzYxsARr56iYkh2y6FTXxTWsY1/U2RZwR+IUDC4z&#10;kn6oowcivs35jM7BVbzjGJnokEYvB1sIuMhkZ88NUxHXlHEr965a17JF1oW3IWM8Vwty04bMSVVs&#10;YZr4oJ7PCiYYPsuYmQyJFqk5TkYcLB72vQtLPVF84FiYJs54jr2XljXG1XA/wWogRga7yNpkjEv/&#10;Le/5Bxs2gi/FRRnesxH5r/Ocs+aNyInxAmMLsqNEjJuvLX7uQl5u+ODN6Vf/4DfT3/7wh+n3/ui3&#10;05G7T4b+NvG3HQwyZKEV512aXotj1KGelWFkzBGGFu1qj/QL1kaXjWKvWsRAnAULGWUcCYwuVhc7&#10;87O8YxjZxzUWmdP43lexAD6UiVNZqszLGb/RTzB+aiFJjL3R7rOf+lv6yBYKW/RrV/QYNtEiV2PR&#10;4iJH0Q2/vJSGsG3OOTVxOv1RfJh7wcPIT3a+M/ymrkdn0wVfXk6XfX05Xf8zZ+ATSdN7Rbrju5el&#10;ww/iz3LmgyFo1X8ycSpuL3JubGrbxvltYu0sTvb8ee92QVvI22jSFL1o44fxVAIFNAYAAP/0SURB&#10;VPNc61knC7QslNrGebFhoHjr3hjRVNjfkZzfaue68SZxvrN4LRgxntDUnUmNPZlge7Lh0eYVmSrF&#10;1THyZzVmkBGDgp+G2ad1m3FQpOxsEwRzYGIxeVOrfBoAwP04xgefnIu5AqMYZatxnKFj1dc8i9iF&#10;wnDIfitKzDk/JtvM6huQNmBXj2A0cTMb7PRAmVkNmOMAFHHWTH7JXV3HwbWCTgpZnaYMiyDFm1WE&#10;GQ63FIlBsceDSmVgVWgfhngHgNOFcsH8f0FfVBSwOK37yxyE1lRa6Q0FoyM1+nbelwW10lBFZsa+&#10;8XhvalaxYFiaVw2LgaKuaycxVhgEnsmqWZ00K3JMnA7euTc6y8ooukaBP5eUvc6Nk3rPwITVYbai&#10;W01u947JU+l6g88eJWySTfqWIp8xAWCZ4BCOcs2+upyOvVoLtmm8rK6SImOQz7IjqhXlHQHS1W5T&#10;AXI7jvIwQrjl4YUA/w4Tl0rAzq8tGJncMQwtz+j/WXlUPFyNBHUdz6WhjsoLnquBQ7aBZxS82IWa&#10;07lS6aHg7dYMypxwYlC0HiIcGJ9ho46Aiof/sdtPSlkT31YqNmBE1nMGdnLgB3C6rFp13pnUj3Zi&#10;2TXqDD3no+VZM4Np3YCz1stGUytKW6XYy2EdMhGicWUd7BKx8tOqHgOy0ompYO3u3YRQSQXjeWk8&#10;3hfK8DSNgcb1IA4XwtiCYJjIcr5gBKIxMK5PfK3DNFBzQKJbatUYG6hpYy2lGsxqrDEK0i1IR2Nl&#10;mwl5k70aq44LbadnLQzoaVCQC+l5Dbzk5wAuczjSKm/Oa9DBqXQwBEVb3O9DsSBXVuIoVxmep6Dz&#10;gUIIHm/W1q+daSgts/QxdeyfBRBSgDpTp+hzsm/RwWNAYK6C4cKw4ExKoWU7fCvrYAWpQWcDrlG1&#10;xHrHDBz2vomz32jQkzPhfGA7OaJ6aaGSWq6bCBohk/T1nCXPtdQ9QffFq1U4dgMUUPCH711Jn/rZ&#10;z6f/52/+KqrOf/K7ryXnRkqltVPnFrBtp4sJNSk7pJ41gSq1jDMCPTcm3U2waViktplCmZvAsKrQ&#10;gKWBNY2KgLBw4UjwwhePsD+D2TAiVmQLHLOrgQaTphoc2/EbMRit7KtzYoKiV4Bt1Q1GxYSygfzC&#10;VK3jVJnrOLc/9b5lPHWjEyc+hBHBoOz+wGI40XZwjnOPzj01SC1gnHg/5xbDLihrMFB1/+G08Mml&#10;dM6nl9I7vnVe+syvPJue/PnXUuf7Lkwb2XdluAmlv/vp+VRF3/Z5IRsDXBMYsEEUd5k1WsGhvuyb&#10;V6bqy8uphzXc99FjqfVF9BIA0w6OFmTJKur1ALHNGP6gduLsVpAlHZBdrPF+Xk3sHsUAXvPNy9JF&#10;37g5DT5/PGX4rDI6xS5wO1MPAHj7eNY8Z3PgspF07OWF0/NKVpxXwrM472WO9ynyvjoCLehvK9+8&#10;nClipbZzktxTHVSTuwYYrBiV4lIH8vCHj6ZlnKlhnt1CDqlj7PrfhI6xyrleW3WkWptXgkwbrB94&#10;a60TxXklu3F+nFey9/HavFMrR127CrJk54DUpc7YkbYh5pUol1eMBb2YATBnLZnglCI2Zlvyt86p&#10;2AR4MTCzHVm3UEEdsxXZq+O+rGpTFxqw3MHvpNVZm1ci0KtcjwOPHlQ3WSHZwLpEkALQYCdKdi/6&#10;gLNxybMXpvbb5tNObJ4GfuiqsbSH9TaxYkC69dyh1IxuajYowmUXZxtnNLrEsTECa7t+pKTSrtqt&#10;O+K8Ep13dGqzzg9OkHu6+RFese+Lz66kY88cS7334zRzTsImc23nmZ1XYuVo0MqzHoPci9Vww555&#10;Ls/EuZ9fTmd/Zjk6hf2dCXF1fCNyafdfbg/OyKr+VHeUZqux/xueqs0rMWloMn8Ll3Rp2luD684r&#10;Ke4rpu6rdtW6l7F7FmblkW+7u6zEtpjKrtOsCWrWOeiHWA+pC6WzXJtX4mWwreO6ybSJfRMsC5p8&#10;LxOzdhnbwW1ww2rsrPKB/OYBzdKCiEXsQDFxL/tEUKZrp/i7YeTQqkJtlQl9HfPSUlc6BFCe/cRK&#10;JNWkf+q8B7njfDr/y4IYaert/oxB97xqj6QCsQMkgki+l50VvJdFSXYW/x/zSvg6Z7LEQCmOTCTS&#10;WTfts+ttIlXalK479wfGKJ4H+LTSkn3Ns9a5o7yfNo2/NzFq9V0ZB+P0vBLkI6hUBLc67KyVHadS&#10;wEfHG1jAIqSBm6ZiLmCZZwvKY16tHpViyHWyclRb1Y4dKyID7vNOzlU99jGod/kcC1OkobTjVJmW&#10;qlgZN4nijNMtrLlrrJxZ8GP1qJ1VJs0Ka8Cbe7aTLop9WK/cDLYM+64ty7An7rNFV9ICbRevcsYL&#10;4D8Tps4tMVkQwXv0zf7bDqVXv/e59Od//VfpP/3+f0lTp6aimzwrzR33UcapPITzvw9d5VmeYI+l&#10;6nVeiVWjaxSWUsvLRGCwzo76TrvHsEvtfG6FtV6jlm/HQbHTSwaSdp5xLVFq1+narJK8ewwmMaFk&#10;9WjZ5zUpx3rZaWYwXMcw7Dh7q1Mc80qw1eIf16xy+56wSdpSA3Xeq1S1YtlInH5sOQpkptDHVTt4&#10;kRsDsnYMNoPXj6DjL/3acnrLt46lW944H0foynT7ty9Ly48eSl1nc2bWMA73YdLAxGnzxWOpjrWT&#10;5WIH+12vDKuv0IkG9hxDoH2yetTuHzuwmzivOozOK7H7yor+HPbQiv8SmK7A3hrotcNW58uuXTti&#10;isiK+L2+0ozfwOdwHnvY1/qg6q0lnXUOg74I+el518EodJJ2dgDcYefcxIOc3XP6Uj/OvUkXKVat&#10;lK7yGe3IfxdnZ5gz3vDumbRdmQI/6XRnLsWx5/7EZ1FsYgKP+8vhCJrMskNRLNt1Tn/qRh9sRQfs&#10;wM7bqePMlp3ob6myW9Fr2k11t4nUJnCuc26Ur218XosFXuxLzDb2MniArIjtlOc81/Bd+7DT6BzW&#10;zaRFO3jRAhkpn7TDo2Dx5iPgPJM74Bwd2eVPnZMyF0+kpiGwEOdtQLphnVJsZ9fjYA4w2AD7tefh&#10;mSjmtDOzE11WZY1NnJpkMfGvfOTBS1lps9At3l/Qh7IvgafH82ng+ola1+IztXUfeHw+gqAtLyyl&#10;prMHI6hTS5pygTlLs/h1rH1Gu4QNbTmE/8LPLcoJqmtkwUKoLH5Mbqkn9tdLyjY7TrtYP7uY9EGD&#10;cQDfwKTMJjCDnXY64Zu47NCtPIIdUC/xDPpAsrJIM71NHWwxh5hQ3aNe5LyXuTyD0jovPjmf3vr6&#10;lenmNy9LNyMf1337zHTF11fSmT+5HFjRBGyWfXJml/hMWfOSongIXeHsHGfTGcg3ASkFoYG0rHYN&#10;WZd+3efOrSVOOV/ej1g1Pwv+wO7JfiCWbQQfiG2zJk7RBa0GTvmZGNgEkpjYrwv4ggZgxMxi57J+&#10;n/uIPWjg7O3kDEkhKeaOZC86w8SpmFzdNwoeNaCuHRS7y5IidVfuQeQDWbfLXHv77GefSP/8r/+a&#10;/vrvfpC+9ss/k47ef1bNV3D/OOv6DH6tDyHmqGevt6APtuFjtNy2J7XwrJ5vE8d25MdMNvbELhKL&#10;EtTzOfYlWID4Wh9ImlZthgXXno2C67+fNdLG6iepM7HbBf0u5FWcL03pTv5uK/6+CYQmZDTP2XFO&#10;p+xIbci3vpgFrM5M10ez86T/vYdTGZ2kDxcjX/Qf2LfoTFYH4POpr62y99yUsKl2njrKpYLNioJd&#10;9Ow28KNBUWMEmTlk6GhnMPPoc5oIDCy16pPmxAPsq3YhOk/1XfldBJzBAzE7H3zQcoJn80wjk2II&#10;Yzz6ehZWNWPT9ZWlFLTTTB+6GbkfAkd3I9vOmcyijyNximzEPGhwT/+9ByIY6Zw2O3Sl5uzCDy+g&#10;E8QX0ow6K63COunrd/Ezqb3VI+JQg81SHBoQbmVtLfBybmAwG7Ee+iv6dtEhbCCb+45XC8NYJy99&#10;egOhFgIbs9hwxUQUaooTo5iOvZcm3m6Z9iPaxGysnXipjee2A30rz2ycRHau8JXAwYPvXwr6Qe2n&#10;ujBiLVzZ81hDYxecdWdgmsBxxqLdcyufWkrzUvFhT51vP4X/0sF5MT4iU4n0kI5gMQZk0rTFmBDn&#10;qp01dm6gjDgyjzSAz1vE6VzGlgpglklslHMHY230qcAsFvOb5HBMUtdNu/HzwTncqzGsiGUp/+jC&#10;YODgbyw8tVNjjH0rY9tNMJexkXbzZ5ytj89h4lL/X1YPE6fG1UxM6luW8LssXjMRbdLUMyMNdsTk&#10;kIcM58eiMP1wY3EWS1loaped1KUycJkg2gyODmYwzlU9+rZ4B3uD/o64HZcsJDHKgfezGE+a1v1P&#10;L0TM0djjCGdwL3r2EPp0+D2HY/5c5d2HgzlI3G8MMygqkf+t3I/MIhY86q/tZ19Mrs28jL8JxrHj&#10;NBhDvMDrdjSOm5xDh9ldpBxM4rNazLGV9VqPTnBNqui/mY/WmJq85tF3wQzH/869eCQN3nswio4H&#10;0efTfFab9pZ9NYkZbEbs+diLF6Srv3VNJJAsSBnlsyvYwV72uxO/VbpKY2r6m9tZL/dBlooiz78F&#10;36njpZW0FxktcW4OfeZ4OuPzK2mc+7bwx/sYZr2ca1rRfnNZ6DnI7y2EUvYa8W3yT52bPvMrv5h+&#10;5b+9np796WsjOW1hkgXB65CNDdhIWQGl6szxc6l/O7nHbs6/xYH6e+d//ox03tduRLbR+eyDScQq&#10;v69Djgb8O/6mil0vcy+7Hzwca2/MQT/fhPMsazdr4R7ruJP3l7J2o2eH9R4CZ6trTPr3vX1/jdmF&#10;y9eYRctl56kdrIdeWkwzXPPIXzdrr79m4Y8sSjsiNoyusigz/LRK6rp2IubMmzi1KOHws8gZzyZN&#10;r+vgaKQFMMoE72URdwPnVaZCY2fG/YwblE8Nhew2cwYde6NMbMNuSs0q7byybpy3jnNj4kebZWGc&#10;lLYmLU3sNmJr1Fl2q27hnEbcAL2l32uy3MSp9kCWHOMV+vr6S47NUMaN/8qsJttjr8X87IEYqf76&#10;PamMjrGgr3kv+B2d4N9GsgwdKMOCDU91fGabMWXWyEIH5wC3I//TLxyJUTM2vDSzFuqjZr6u4yyb&#10;QHNc3w78ZguLAq8ja3bTizO3oovj3PDezchRH2tsMeaIvgZ4Z+W15Si2n+N7qWmVubHn8Dn4DJNU&#10;zmO0ucFCoLUu2aF3TKf8+5aiU9p5v+psY+3bOJfKt7ZB2+hl8V/hsvG4B5mKzBcY5xaLKMfr2ANZ&#10;nOwezhvfm6k1Sph4i/j2bmwNvrhzvB1nIGujnfMZ1smmrW58FxOndvYWOdcbkWfnnBqTGwATWWzR&#10;ixz08CzO7OzEBjqeMMd+ltFhyri+cIvJq5n2iBMPsbYWEMrKGDPV1Zn8n4wxfbxfN2fShPhG3m8L&#10;92NRw2buSTyj3xNx+gPYYvbWonxHZohzjEVHzHYNG7hGJk45B4Eb+Do3AabAJoZtBDs4mskisRz3&#10;ZVxDGmhzMI7Ca8S2GqcoLHSlCufWWEEZHGMhgaNSxDvSwBbAozYH1bAZ/hr2OmIxdpxeNxEd8DYF&#10;WZBhjsQYgThLZg/HBom3TCDrJ0U3ITLVjE7PcpnfKR1FBh0bx/qJx429xUimxe7TBT6yHEUMDl87&#10;YgbgwsgRhY+Mb4bNC0ZR9QPP4og9Y9zZg+XUwvNofzehOx0Zs1P/A9m2wDnwKpejBfKsc/Wq8XTH&#10;J+5Ov/nHv5f+7h/+If3hn/y3dO6DF8U8bP0HC25GwQnKgHHtwMmclRHj2+jkEc6+I9ZMnNocZBxZ&#10;9rZO9PtWdL90vLKuhK/jeRbfYJPK3IP4xJh2xLfB9YHvlXF+llN28IMcddKyH+ynfQczydhnwaBJ&#10;+1gT9qiw2nGq3yUriXHFIjrS0XMyntrwMvn+o8E0IGuVRUEWxexHno0pDNyxJxlvaQVXNSAfez52&#10;NF381eV09TePpRtfPyfd9MapdMf33pJu+Nr5aeimqTij0UgmFl7hYl+ccyqTVAM4V5Yam/eauILF&#10;CKyZQYbMDzUi8xa7aqMsPNZP2CEmQdfr323mMpZpw4prlt9bTq0WmUyAHc8C54DTZZfJi73Rv7JR&#10;RR7gwtGY520O0oJcmz2aelb90H5wFc+3A7zS/QH0UAblLgCyslGw7+UD9VkZdW/NKd7vLCC7hVYr&#10;cgQxew26Ax773jMTg7NrmdrdQbEaw3c5qFbvN+FQ20obVAY83HYOkYfNrLlt0lJf1KGwpcKQ0rGe&#10;7zWUmzmsAmeV1Q6+D55/FTsLqSI0WG7FsO3rJk/rOFi2bBt0lLovexingENQFDBz2LsuHk5DgAYr&#10;RAVuBoelwqg/2Z+aURpriVNfDUpUrh6v0Rjwv3Lba1gc/O3MOmk6peIsPLMYwVY7rOoemEv1gJoN&#10;75wJKlnnGLTwdaPBdasNMSjOt5A2pF7jidJrxcDIxd7L345xCA1Gz34Sw/IqYAxgZuWB1W+2bO9m&#10;vf07OyqiqhRFaCWJDlP7YlcafXoxbQOcrcOIBw86n7sDBdugccNI6iyoGKOLEoeqwn0YDIjEqaCZ&#10;5xLcWpGzXoPDHkXCEQHKalRQyjot4byoYLkHA2vtrglnqI2DJrC3IqfEediM8isDKpyJtOFdAABe&#10;u7nHLu5RKgMpgFSU7ShMAxtdnDPb8g3GOMeh/XrWBxCcP6s35i5UpUJA0ZistpspZlvy/xUU7+gD&#10;MzFMO5LonEPPjvMEmtnbSCBytqMylvu2mkIq6qB74lmiMteL9YlAMl+rgILSjbNgwN+rHWe9NFdN&#10;maXuSD7lUJZ2OMW8qVMjqRnDYpAvb0cAn9OJQNpVEtU4KgkUhNUVdohoLIsorug65bw6IyYcbitm&#10;FjvTAM/SwVmVvqie53HmoBU4OpgmpE2c5lES/t7n3YncSL3TgoGz+tckQp7ntqqkZOUISiIcUIPd&#10;Z2FUkI8tKCZfpX/S0ERACAMXlUt8rQxboaWDZiClA2XWUG2uUa6h3OzSa35sIZRWC3Laci2yvxr8&#10;CAWPzPi1VaZHHzg7ffEXfyr9rx/8Tfqnf/3X9M2f/YmURwaaMGgNfHb5ccA+CtiZgcMYlREBCF/3&#10;c5ksHxYsA5ClQHQmiYDdYE4zOqoZnWI1jp1Dwf/ueebVYHjeZLhGBBnJupd+zRWAYTWgZAW7SjPP&#10;vkbVukEFA9HuEUbFShhnwrRNliJx6pmoIE8af2nKdmFAfPV+DuAU7EVmRzGAo8jyOI5aFETg5LVb&#10;iQOAlVp0N3+z8umldM5rR9NdP3Vu+uwvP5Ve+fWvASpvA4DNpPXoNQOqu3AQpcYz8SdNkY7XmHqX&#10;NehlbZyFcv6XzkiDr50Mmq1FnJnhF5dS17OLGOUjqR1wsgO5cg7ERvSMHSFWqDrzRKpeq550QHTc&#10;5nFcrvjaqXTpN25M/c+fSEU+0wrVNj7TBNEefj/EuuexAc7cXHxhPh1kT2JeySec88MzvYpjijPU&#10;x/NvQgeYdHdeiVQqHegDO0B1XIN+mSuSp3z+HhOoPJPXoQ8uBWXvwY8uR0FOlvMjANmuYcQGRFBT&#10;IMb+mCwwcFm9dU/agU6pAGD3c38LgH7nC40BNqU47kM/dOLMOqvEuRFlzo3drFHByTk3SGInTgmZ&#10;01btwKZYDCB9TRHnw6plK+BNiEbQAjsX80pYVxkG7EZzblZhoTM14SgYxGnhbAvarDjTSXPI/U7+&#10;3u6q7doq7lsZk3ZHoGai5Pi9C6nr9plUpz4GHPahAw2oBKUoZ9oZD+qpqCpHj6uvIkCNM5VHB+u8&#10;WdxjBZ30MMqe80qsws0+eSTmcEsD1oDTbOJ0K2B/jHPVjVNugtmuphb0qlWjJlCbkGkrV010abe6&#10;WLcDnDHnlQxwvve/spzO/9xKOp+zvIIjVCtoOBqBpUYdTWTSaq9gO9ChGctF1dfQY7Np09NHI3Fq&#10;9agzO6wcswgkw31brJJXV0/m2d++tMV7uRiQyN5L1Sudr9VhzisxeaqzabeRaxqJU+Q3aHqxT9qo&#10;6Mzl+8oVY1G9qxMkJtCWl2+YiiIjCxSkRtuG/FkVuhugK41cFjksYFd0JIK2GX3YjUNf5izLjmDH&#10;VMyNwq4E7Q46t4INmAcvzbBGfdgyZc6ulR5sVRfnoHjf4QDjdtg5s8+AXRM4pwUHxuCmNiEC5dy3&#10;VGjSKbfi+EfFKGsYiVNsl4nLOAM6RgJn9R0/zxjo4/uYV8K9FrEXdrYISsVcOpsyTKxVoLaf0RdU&#10;5xY9dbIm2iypdyqAVelFIzmlwyJrATKXCSyALWEv++04RUfZPSDVpcFkK5FjXon2kM/OIXN2zRV4&#10;dvfZAg7nDhnMjgpuPj+qRbGJJtusqHa+vd2O4j9pd+wCMvlmR84aVa+BaZNwJhCsDM6KWzz/gl7n&#10;sbIudvypJyy+kiLVjtdt3JPdazGnnPNm0D5oen1vztbsPUfTV//jT6e//MEP0m//wX9Nuy8HX2ID&#10;7ZC1I6LvnumY5ywV7xA6WCYMA8pS/E3wMzsX7Di1o9PAqjSXBghkyJByx5l2UtjHnFOuDt7Xz21C&#10;1xStIMXGxmXQlkuqTWVIBhXnlbRNY9exQQbk2znrazO5g7KXtZBhRBtnkCTveTJ4Dy7ove9gmhRn&#10;rurfCXTt1IeXY77iYfDmIWywjtAuHKV2k9fITMmCn3lk6vHZdMFPLsfcxmu/fWa69Y2L0m3fuyZd&#10;99VTafK2qdp8G5MBnBnpmqTqXZtXIl27s2a2nz8ctEUmFJ0DWgI3S41jIEBd6tnYiS6Q7q+NPbJo&#10;xc5s5990GnhA3ks4eG2T4F/0alCts/8l9qTKHpqYNDhkx+mmKznn6JM8/58F7zbqHK06hs44da50&#10;19unw37bURmJU153vfdg6uL89YP/DRZra3T2u5wDeePu1M19DKGTnVm2Tb0j3uDsyHizk311tpHJ&#10;OmmrxJ1tBhE409GBq63hnnvBs85P9FkNpOo76ePYTWSxjsl/CzRakBMrncWVFmFu5TOakIlwbNkb&#10;AxF2njpOQ3wuvpV6a/gWzhH20PlwYusc/+95z2OXytg1g5FSWQadKNhz5tGZdPTVs3Ac+dxhzg1X&#10;N+dROS4js85c6gF3O/NQX3CK824Xi0WzJeRJpgfvz8p/O4s9a2u0YWvJ3egg4DxaDDB481SS7sig&#10;ZCROn1gIpoLKc4upCQxrcadV0uGw9mTA6vhzrENQpXJldrfHz8tHe1OZ+7SDSjsrk4xFSNJTOa+n&#10;stQbSUELLO2e0rGuA1OYjLY7Spon7fEWnnM7l75qp4FCAxOcASmjPGctnFkDn54Fk1/qqOgcZC8N&#10;FrmvBjUnrhlLN371gggQ3PL6qQgYXP3NlXTqq+CiTy9HMVILsltgXYYfm0tTH0X+wDlj2AmrmGN+&#10;qOsirmSNLSob53c5MIKJUX0TE6ee51YTp5ypCHyAhQwgafdy6Pj8cndqZg2jW1fMiy7I4M+s4d+4&#10;kJMYYcF7FbCtMkGVOcslcRH20ctEtUXPdkqJuQN7g8GtQB8B7zrbVIwuVjcQNMw++rf7eKauZxdS&#10;PbLvWraBeT/4pefSv/zv/53++u//Pn3nP/1cOuvxi2sV++xfVNK7j1z6EC3iDT5b6k996uJd+1OW&#10;NRYj6YOUVzhfyIq+iUm2oNtjTyxQEK+rd+yGs9inDSwl1X8TZ8MRLeIB2Q30idzHKJTE9thhLM7X&#10;h6pDri1WsqLd7kspQ4PaHZ3UAg7VF7Ow0Q7BoJgFMwwg0557fbgo1EK2tOPSlevr6fNZFBRV9tpV&#10;dKVFtVXWp4vn18eUTtLYgQF1Yw5iigjysSYW6bWeORC0wmVtnbLOpT9S81VrydMomjJYylkJ3xY/&#10;3aCinfEyWISOOMw58Szz2gq+EMtaTG4BiwmzCvpt14M1iswizyi2tIijiGwMsOcV5N6il8L5yKXP&#10;eflY+Ozd6HOTyBZGd4l5kFU7NPX1K+iJKrizF99k+/1zUUzdxN8aZJY62w5eA8gmt+3wcyZzO7Yy&#10;h7xEcZj3zasxiPC52UPPuhjaDhNjFibr2sBiQXeJ3OrX7uB8WMBvsYFrJLY0FhJMHuyv3TvaCYt2&#10;xGEbHphLI+9fBv/0x3pGjMWLdZVFSvw2hW8xyZl3lIOdhsZqlk2cfmo5jSCvFsD3g4mc/edZthhG&#10;vCqGtoDe+dkmNupZl1YwcJb1tKvN7s46zruxpBbW0tiSuH385aU0chvroT+BrYlYFLJiknEz71O9&#10;cSrOsLbvdOKUe28AO9v5a/eyus8ko/G73ivHQv+3H++v2UN0pmtl95uFB43gIs+BzF07uCfZerSF&#10;xt7WkjzbDK5zRmVj2cze+b0dZmGzWHPxkvSWdtw6K9/gtQ0S67gXY4F2iTRiM9q1s8hJ7CPntIX7&#10;dfSXtr8bG7YHm7AfjDVm4pR7N/Yo+930E3NpCJ+txfvjvHYgS2vxS8+2iVPpLqVF3sZ99eoXsi+z&#10;Jk3RYcbVpsE50yZK0WWT4CGLVWQ+GH4ncs9z6LPtvh+/8pKRCOQaL/O+ZRLRR9VnllLxCH6QjEnq&#10;6/kXFtLQfZx/zvkw+Mou0Gbex2KBMrhfmy/j2uiL56WrvnFZWsBfltLWGesmRTt5vo53Ievcu77G&#10;NtZwm/YbOXR0kz5cK+89+cFjaeSdPD86d+ELJ2PefhQwIpeOBlE+Zbex2MkZtW3I7gif0cK9bLQ4&#10;lPcZeuIt6ad/89fSL/7WV9NDX7kkYrnO6zSmZJLEIgpZqprBJBm+V77b+Qy7oKMTibN+1mvH07lf&#10;vTr13I+/9G6wPevTC76QitsudFkTul5YilnGE+89lObBmjIY2FE1/4nl2vqxjibRqjzXRnxOk1v6&#10;Z0P4v5PYSTuIStdOpgkwqHEWR/7IsLeXr90/56W79odNnH5wMc3ymRajSY0tjoymDm0E+jfGdYFN&#10;evAFO3heO5N2WRCMvZriTA0/VOtu9rzNcEaGWTeZqhq5h2BW5CzLxhZMAmI89JyzZyPZjIwZz27l&#10;rJjcqFw8Ek0l+qnKgwkai4KiI5M93Y7+kTrWWd0mwmwsUi4t9ulBp9ooY7JMWmtjm7JXRdGhiVNw&#10;YDDlIe/FS/F5+N0odlK/VH/WQvNo1NFGHqzUfAf1An+v/yhFpR2NFiDH+BFsjL6TDD8VPn8va93N&#10;vhnjq+cM2UFssn0TZ2Ara9rLXu9Ah3sm9afEqca4LQppwlZY5OjMfhPH4k+LrYwfOfd2+TVprmsd&#10;ywf0l9jLKbE356aIfMgGsNbtr1+bGWlLQ+jH0gvLwVRg8blJ0+28OhtbbBjMS/q/xhl41g50m5TB&#10;xgtKYADj3Dme02IT2QnsSI4ZnGJ0cFMwKoqpTZyaNNVO8FqcZ5/F0DyP1OS+Vxc6aifny2S6M5o3&#10;sQ7ruGQIGHxmMWK3dorq85v87MT/NXYi45RMMNJnW2QkHayjAjpumEQ/LUSMe4B1cqxE0LOybiWe&#10;rw+9sesBdAifqVxK17tBm83fFPDBpcNt5Ux7/9p3/SKL4EycStMc8W38x4hva8uwE3EewA1+r89g&#10;LKED7GP8QLYPmwuM54tjske7onuykfMt20F0LM9UA7dUOHeOoYsCQmQikl9iKvCOM/ejqBBcEyxV&#10;ri+vPTadoEccG+Z4qZ08p4weFqUZSzbG7SUmcITTFs6UHcKN6nQT/rz6nsG2w2dFfAKZDLateX7O&#10;XtdxbxbqigNkPYnOV7EY+72GFU3ARrxJ3xGd47gEC/Nciyxno8ieyIphoUAzZ0zfTD99DavKmJLn&#10;c7rRTfd9/pH0u3/yR+kHP/pR+p9//kfpokcuw46iN/kMx9JMfGw5uuNlNjK+HcyKYmd0sjhaZjJn&#10;bhsDlVVxHzbBYhPXPM43fozxihJ74lxZfeHicm8NyyMjgef9msvYtng/CibxdfWlwsYj8/oIESsA&#10;k5pAFS8Hc+aRGmWtSUTZ84w/WWit/t79HPpe24g+HOf+dnGZODW2rQ9j81D3NWCv8VxqPNGPjZhN&#10;x76wki77xnK6xm7T18/jujTd9f1r0qkPH434eTHOS82HiuSpuP1IR/hXYnCb+Iy1SLOt3ObAzLnb&#10;9qYObIrxK+OuxrVtMvJrfbpGsLOMKRb8GLcrcZZMLhf34BNaTMu62DCgfjVeJEuVv89PIjf4i1nu&#10;PUZbgRdtxrJLd80PNUdgvqj5lj1pmH1cZ+W9VQQC9AAeJpb4uu8OnAOUop06dvHIQT6GYhtiUTQq&#10;kzi8Bu7HUKCd7zhQox7AmTCbG9W4PKjdC96I3PVmgjUO8j6rnO2AMOMr8LJqVLAlXUA9hsUgtZVd&#10;Cq+C6qF17pFAzGB0O4exh/trQFnVmQRFidQD0CIYLfhzsRc6U4sdp7MILYC3H2GVXqAZ5bWFe5VW&#10;ocgCNTgcH4USFfpczQO5JOe3XQFbEVgTp8EXrvFFwGxN7718NBzcDgx9gfe0omwH12bAiBUxdiQ5&#10;b88Ok53vnklbdJh5JnngbbsWiAimDfTZZdDP3wmeBj+0HHOmlnCypT10HoPg3KTpbsD6CGvfwf/H&#10;LE4UYST7UIrtdvEAMJofPxIHySCUAEanQKDnHEmrJnUaNEQG39rPH0mb+PwWnBUTp/LqO6/JqiNp&#10;Tez2EkRbyRsVOSoTE6cYk7XqT7tErDpxxqXUYtK+ls8dCH70HRziHEpvJ0bEAPnmd8+mKk6AlTV2&#10;iXZz2GPwOkrJAE8vxqEdJ8oKVAdsO7zd81jgjPTy85ilxLnrfHoxZkiVUEYapg6cNGfJ6qwJ9g20&#10;bce4WBXZdNZgOIcGljI8g8ZQuiIDBM7B1TCGQdGYaFQwvDFI3XOAQ6FhsUJeh006BDt82hA8Ox2t&#10;prISPLu/mCrn4HRwRqNaxqpg/kfHq5O1rZ7VFwHoqKgwcYqykiItumtmahU5bbxGFw/rmT/SGcUK&#10;OqDuoU6E3RcakRh+jLxasWYVsApju0aHPbCyJZKmGLEAVjrdPLMdrlY355z5pkI8OZCaDSZwrrOc&#10;ZffMNZbyS6NntbZt+lHFg5zmrKrhTHQgJ9HJwdqYWKzcugegsJCkOKvXseZcWo0TM5K4pLbTsPj1&#10;8UdOpW/+6pvpL//uB+mf/vVf0ldf/3TK4YQ4304qhTHA7z6UsJSWowZguHQkejAs0oUY6N0HMD74&#10;gVpn5zQOiTQGApcca1FgL+wekiIlaCevGgcUDYSyNGgUVferr1GN48+5NCxBZYCesNO3nXNSC0Kx&#10;brxGIlkZQKc5LLoFo+qZECj03QiQB/QNf2ApugIE9Bq7vTzHGLrBjjWD1BqWXY/OpJKBTUBODmdv&#10;/pNLaeXVo+ksrtu/fl769H98LH35N386nfzcu9KO++eQl8Mxm7QPmdYJcS6ZdNTdAC7nCGlcrfgf&#10;ZL1OfmY57fvSybQF/XOAvx/gftrQSxYYlAVn6CE7KO3WtBOxhMz14jBMsr69rPMg62uSaA7n/7Iv&#10;n5cu+tqNafSZYwHWRh5HpwhmdcZ4npGPLKcK/1fBoZl/ejbtw9BLu+OckmWAsMP+nVdil20dZ3jL&#10;lVYfj0d1cwdnRMoRKYWj25XPlW7Hr02c2sXirAsrruy0mAdoDPH5Vi9L+VqHPMe8Es6YYDeChIBF&#10;5afjZkANa6YedcbprI4w912j3ak53L2sexkA64xguwScJZddTZw6E7jjbdPR5a1jG0U+2KqN6EG7&#10;iZr8HrkzaRqzewDR2/jeKmYLBwyEaODbFqqpEZ26DsDexFk0gJNDxgTadtMboN1wJ6AfXWHS1oCf&#10;4D2Ho6Dt6cd2dSPjDegME4E96NEye2f3tPZHpy30FH8b3SNjBUA/ANC/RwdvvQVdwN+pw3XGDOb3&#10;ck7tKsuiNwX2bVxNyK30OzsBhRaeWFltlXSB9bODNo9uVa6aeQ4rRu08lZ7U5MX+Z+ajwqwPW7Vv&#10;dV7JWThC7n3M+UEmdoMVnHlnwjcH+LDYQvpHHTar+sYePJzyQbtT6ziNgBVXzCtxfbEvtXkleeQG&#10;ncTZadYGs55S7lk5ahWvs6sMLIQzy3q5nib2tBuRdDS5xxVMCVzSEMZAefZPCiO7MEo34MiyxiYI&#10;Cthv6Zt0EqXZdV5JmfPgmWnHQZZi147YMvcjlbq0WCYU2rFHrQeLkZg0Sdd97UTajyOug+8MHJPR&#10;UgL3sSbKQCtnwe4CaSJ3YiMN3pvszk7mw2lcY0jwnq2UDvyBfgpnTkdIZwf7G84i3691c9Wo+li3&#10;VedIHGPQUHusI2XAQIwlZpIatFW6Xv6/sMxZVMdjB6roZOevdWBL7DZ1XkkZR0OAW1zUfvEe6DIL&#10;fXQwnJklhZ/V5nZsBb0ha+y5tSjKynmTSY5tMMDs6AADaOp9g9vtfFb5hDQ7vB+A3uSXjlEWm5iT&#10;vvjUSNqM/tjC/Stj0iVpz9TLbdyTDlTQ7vA/shjYbeozuo4xD49njmTC3WDUJ45Ex6nd0NGBx99F&#10;lymvdpxKi20CYeWhc9Ib//nfp7/6wd+l//uPfy/tvx5bw1lzvo1gfvCBw8EMorMTlDs6QOy1XaZ2&#10;nloJb1LVeYB281u4sBsbF6wRyIS0weF8YRstMIqAsU4R+mVtFuHaTO5aAjUfSYNWE39gt1ZnnGKD&#10;pLUpoQdjJjf7og23Aye/1BMVljGvxMQp65NnfQYemQnqYJMy0qjZ6eb33uNB9P+MxQ8fx2Y9NYcP&#10;gCyxz7KZuFf+7vwvL6fLv76cbvru2TGvREfoslePp8HLsPUmCbz4fOma1hIYMa+E/ZNyR2xUUCd6&#10;j5ybPDbNIMHm1cTpRrBr3d0Hg5bMBFcj+nXrWzk3nCV1j3T8BRzjCBZxXx3oPRO0Bk3L2Hw/365S&#10;55VsvLbWLWfAq2iHIutWS5zWbL604ZU79gYlt52Pg/gz0o2OvOdgdM52cw4q5w2E/Jmo7OT8SR3X&#10;j/M2ck9tfv8Onk3cbHWqdHCyEhjssGgr5IV780zH/FlwlfugTPV5FvETZAxpwCZIv6WOaOb/mnhG&#10;E6cGpbV7QXnOelh0oV63+rvFrhplEDyeRwfYcWoyxPlEzuTru5Lzjy63sNBuebuBsty78yztmu1n&#10;3Us3gteQDRM7h5+YTUc+dXbKngJHDrFGQ22pA//MQGEH+tB5qd3YCwO/B6S0Y606weSdyLPjIkrK&#10;FPJvZXXruZxldEd0y4k3ufIGTDjDOq7i6X4ccv0n5aYLPGOBihSgXay/wXP3V4ok98wq6PwFI6kV&#10;nVtGr3j/dtNJvVS14IB9kfZJLOn5MmEQTjL/23GEPUDXF1kDfQKTQ3YyST2Y8Yyhe+2ys6MgcCzP&#10;0YUNaNQn4j2zJnEMrqB37NwookecC1tGzirsY4XzJjW1GMTgfze66NJXVtJdP3tdugn5uOnN89Nb&#10;fuZEOvW15XTGF1dSB9gnM4Mu2pVLY/cfTlNgHAOJBqAttjMgIXaMDgxkVBrJGJFggAafwXVpsdMW&#10;u58/gb1DB0bX6SyY1eQcVyTqlrpiD107Ma5Y1wDKaSzsz1a/dq2KR3siweIsdROnNTw9GYHXJtat&#10;Hxx5AF0WrCpitEicLsaMJovr7NSWJcbRD2J3dco4f5fHdwg6z8vG0/s/+3j6l//9r+lvfvjD9HO/&#10;9cvpgmeuiop9fQR9hTW/QR/CJF0j8mB3hcHa6tuQKZ6zdbgtfJB2O+mQlfBN3Bf2Qt1XwFbFepg4&#10;5Tzozxoc09exQNOOTX3nGN9i4tngGfpT3zbP9xac6kNJCaff73x1g7NZA3mshb5XC35XzRcDRyK7&#10;MkbYQWbhrrOXLQCKACwyGgkh5EBfL3w+dEHERsSsXDHnFJvShU7Ujrfqk/r+nPEOdIuME3YY2WUo&#10;Lm3DpxQbRZAQudKf1x/RV1W2outAH3Y1QGrAVMxQwI7aSVyYRR8bAzjEWfGc6BPbUeNzoms3sd4y&#10;cki175zkKrItzXXQloMXTJhYFNfJvahDCpeMRKeOTB7KcQUfpAS+cdSMNP369vr43ciWxRUmcTwv&#10;BiONCWznNY9+kYrTzkPprvVFjSVYvFflHJo4bQPreN+BbXxuC0dY36DcY30s8harqzvznKUie21M&#10;o5X3c5RGQSyMPoiicd7HWIgzgnewj8ZI9LPVAeJQqfmi+8k54ayf+CgK//i/Mu8TVLH4nnuMyTx3&#10;JGI0xmoWPyXbznLEcPT7BtGVxnrEJJ5n/Q2Dn8aAMlzGliz2dBZ8P7rUjvr1rMkmMSjraExJxpP2&#10;J9EFL+FjXj8RzCAyERgTkwHD57aTtV28Dq42MXI6jsW9N5poR+9v4qxuYh8asAkDvOcwur/1ouFU&#10;XuqtFWKBAw2Sx/gQzmUT97qTM7/9tukYbdCFvfKzjb1tYY0NTCqfBpwNKptgXc/z1Pm8rFET+2dM&#10;bwefbbJBRjM72qWgt3tIP06KZCmdq8iosUJxQ+4M1nxV51TABdKOTuBLTD01HzSqUqgag5xi7fdg&#10;gxwH4f312q18orsW8zCGydk2HqJNbeVs1YPd95rU/LFOU5N3Ur/GzEz9Ra4Rg8N8llScdgdn8QN6&#10;bwc769upD8CJ9di8Pez5kY8dDYpZk6dS9s7iQ+u3Lr64kEbwQcWD+tUj3Od2zrjUyyYJHF0m/evw&#10;B85Ol3/1wqCsFYMoFxa1SvErhjb5ZJKnhTPjzD871ywM3sHf2FF5EOxZvmt/jM9Z/tKJNMs9mXQy&#10;8W5sxG5T2W1kq5JqOce6mTiV+cjZwo5TmX7/Pel7v/Nr6bu/9ul09xfOj1Eb6jsbDxyBttN99uyK&#10;O9g3C93asAWFxxaCZUuGhBOfPJbO/PKlqf9RbAFn3o5VY3jbWDsplPe+H6yJTTNBMPXQTFr8iMxh&#10;i5F4luLa9TvC+kkFb0DaRKOxxzznpQP9MsR7yprXxnkafvt0YGuD+NF1yv6t7aH7aeepYwSOfJj1&#10;RE/VcSaNTVqoacdSUDiri9F7vRcOhc8X3fV8xn7tLes2yjkzcTpuzFusg80eBO/l0WdN6n3OgPYm&#10;4g7af2Qv866ZSJxa2K1c59BBnneZc2Rrkp5aebDIx8ICR9RZrGI3qWfUQogdfL+eZ6/nnIllui7j&#10;lfVr4G92KIvIWRSEoO/0de2WU8+3gIPK+ET6JlP3YYPAarK2mFhrYv8cNdcyW4svBH7wFT1YWu5O&#10;LexxPZgtCkK5N/FmEewjE8LE/YdSzweWOI8LKcu+N6O7t6E71vO1Y9A68WdNzNsFrd0wSalPJTWv&#10;nXkxiouzY4OQjIJ2Q499uFYktvLp5ejSVm86P3E353kv+zXxOOeWPSksdtVGO6B7o1MSuz+ojXlx&#10;OW02nswZi7gLl+dVXWSxUjADmjgF00j3u/Pa3ZFAEwvYbGWhtA0++p+yh8l2FLEkzoVFhNERia2J&#10;+LYXtqY41xlxZuP0JslkAutGj1kY3uSeeD8mTtHdjQ9yfpDjHuStBz9GNsWIcbM+4vcqPzdxagGR&#10;tPYFfStscpm1dKRU2Ej8R+c7G0/15/o+oS/eczjVY6O2sGeem83s72b+xlndJk5lVYoCce47GA7Z&#10;U9kVI0fgGvqKDYtEKfvvGkXBFZghEqfYAGelGrvW9u5EZxpXsUO7OF9N7axXzDo3FnWYv8Uud/H7&#10;iBegt8PvQyZOF/Kxnl7GUI2dR7G1uAh81I1/YoOUndotyLZUvDL15O7cH0lbk6fOR2/m53YWazvt&#10;IG0xaWqMm73M6fOAA4y3xMiaJfQ//lAwTfH7rdjGnWKec9hjMQHyH2M22O/Ail4WJKJrtKnGALL4&#10;Tw34jnn33bg9ungLe7tF/Id9lspadqOa345+8pV1NnH6+Jffl/7gz/8kEqf//U//Wzr3vRfWOs+5&#10;38qd+9J+sL4FkeJjcfIAds34tg0w4mj1mrbJOLcFio5QM6ai7hcPFliDoj4u+EjqYfVhsLmJ+5Bp&#10;49v/hutreD9i3vwsqHqNf63gD3FO1H8W88W8U9eDc1iwwRCfS79JjGliuf9dB4KOVybIcS5ZgSw0&#10;Vp+P8yqbgF2nU8h07yXDyCz3AB6fRJef9aWVdPlPraTrv3t2sO/c+uZV6c43r0iL9x2IZL+JbNlX&#10;LLSOmaNH8a3A7e3z4DrWrIW1NT/hlUO35fk7Waf0RWXu28glZpOyWx/aMyOziAwDGzlLQSPOzyzK&#10;LEwiF6xHxE4OVFIL56IdHVoyhoI+aF9lpszOdKYO3tMYeea6KewFWKi7FjfQFzWeZtzCMVzr4sNQ&#10;vFnA+FpnoUmTHqv0AFq9CPP+x+YCLI7yKi2qlIsTfB/UCQ/OpKpOOkBH8Nt2HiBJ5wVBsuq6+tZ9&#10;ESwzqaXDGjMaeBizyAY8itdPpaAwMDjIoqt0DSxH4Jr/MXDbhlK2OmezAgUg0nD04nwbLK/j/jff&#10;jGFB2Nt4P+k+wokG+Bo4Kx7EOeL5+ngeO7YEPlYXmogt4aT4flHRyAGrZeqzQRVYMYjBZ5s8is47&#10;BEulW+L5ui8eCqPdwaHPYUhyKEIrBJ0xuvW9fI9CGwD09bDJRRSroCPD/WlU8j4PRqUooNdZ5XmH&#10;UVK2Q9uldgBH2cSpIOwgwGuSw+p8TwfGjyDIDrw1wWYwLZQhBqbEQZQGo/TEQlpnIJbNtxLHxJrB&#10;6J1W+a8mTnWurFouAJqdQ9hwCqecwxnUNhgWnY8tV02m7SoJzoROqJSvUYWBQomqT65wQFHUOr/O&#10;9wyOfA6klYnlW1CwOoAYD4Pz3tN69sp5sCVAV5mvuzkvBqPt5pHKwERzB+tllUUZY935junomNQ5&#10;LrCGVtxJxdmF4rGzWaFwcHtU72FUrJJ1OHB0XXFWtvD7xnNRnAZgeQYre6zGMXEqkI8uFxREBGF0&#10;OFlLg5MRhOYcrDmkQdGjQrYrlN9r1Iu8v7RqQQ2JMWg/gVPBntezz1ZKaLzKnD8rzrrPMXHaHcpd&#10;42Lg2fXMGyjW+ePnax2nEYyer6S+d+CosB7uoVSRBr6ccxr0dYArK8HtQt1wF8CBzzSwXjgTA4HB&#10;tPpeB977cshzm8lAfu4cHx3QnB0LGP96ZZ69EnA5fFkFKie9V3ROsfeCv+g4NRC4mjg1MGkQQFlv&#10;5txblWgntSAphlYj1xW7M1DuVcBpFfB73tOXpTf+089Htfk//vO/pFe/9nJ0BUWwm8+f5JybdFSn&#10;rHUgWI3TCwgZeHYxjSIDVuNoWDQqAu/RR1Gg7INJZKvjS8oSZyWqygRFyIRVJK3sYwSO3EsuK3Ei&#10;iLR6+TMTpyX2Vb0VVC5cMV9Qo+K+nWT9xoupGSVqMKrjZH/qk/YQGZVaox8nySC69DVWC0m3tu+D&#10;tQSiQ/F3AUKLewAtGPfxZ+fT0U8tpeVXj6aTn1xON335nPTJX3og/fRvfTtd8vmHUutDq7MfcZJM&#10;SDhHOQKX6BcLB6wq3aeTx/oYrFiUJvcrZ6QM62RAtxODlnnuaMqxhiZd/d8WdLjd882CWeSyzHvb&#10;udqHU+58KhPAMa/ki2enC75+S+p94liAdunHinx+E05QzMTjb7qePwqQ3J9mHjsc1LomTuesGn1l&#10;KZJnznxxXkkDIHHjqh6RdsfOPul/6wGDVgzvXXV41ubLBO0OBtnk6QxraGWqlBX13K+dn/U37g2D&#10;aMVzXmoSA14mDXAk2nF0t/NM7eiAAw/PpBkrpHB8+vk86Z2cV2K3jABY6tDoikMXW1VmJVMATRyg&#10;MnpGqiEDDVZoS3drhZkUEf6sWfDIvURAG5vUgN1p5Aw2vBW5VP9ZxX75eCSpY5i9jo7A8qpdqYl7&#10;0djvRGdt4pmkAjRpGwHaoxhodI52p2oAAqfISr4RdKCVszrPVkCZPGyZKkW1oPbKwJgBpKDu4H3t&#10;zNTZVhe3cY/ek5+tLekGnFnR3IpubUIP50ycsq8muKTpdb5EfvWc2J0U80q4FylKnHdqNbnFKpM4&#10;lfs404MfWU57PrGczvzcsXT81eUIIvg57uFunFDXuw0Q7GD2oBPByVPP5iaKaeqd06nC+Q3aHYCP&#10;dN/OK9kMTpCNQT2lE2SQXdrSIvckU4UdRdIYmYzR0bOT2apLdZnUmOosgbTym8FGOsM6bJaBN17V&#10;kSZqN/A/dq1avdcJEBJk+ewZ7PfavJLu91kFvpg6kINuzk0X6zvIme6wup+z04JdMxjivBLlwVmh&#10;2hkr50ecgc4a2NVnMKMVmx8V9Jytbpx0nVs7X70aeW6pIqVw8j7tWlbvaG8s7NFBV79bnRqOMnb/&#10;9LySH0uS6hDHvBJ+ZpdiUByxfgbOdMBKgm10ml040vRnOdPOrdQxbVtAnlhLmRiqnDu7B8vKBPfR&#10;gYMhmI3OvsADlQjo6qQZcO66ZiIVWLcm1k0nuo3ncQZcAdtl4sViH2UuEqeeCeyYjqs0LBYNmPSw&#10;a0ssIUW6FK/OnhGLSjnrfAuTUjvAKe59BCQskMNORRW59ko9vZY4DfncxXtVU2NvJvS4c4BN7Oxk&#10;v7SjzioSh5VMgq/OK5FaS5Bt5+JFT1+afuF3fwV79Xfpj/7kD9PcXcdD9u3KsPO1//HZdPAV9DrO&#10;RB96VDvVx1mRhtCA0hDOb80GHI3A6sJHwXHPLkT3jTjBxEQkTtkTuzGk/LIzrnQcHME+xrySYZwQ&#10;5OXH5xGuzStp24fes0CQs15jRwBHqAux21FVKlUvtk1bJcNGFEOBW6U/t9hl3CJIbRY2d8yCGGzG&#10;bnS480rEn1NiSRkqcMpzyEw7jt+ZX1gO6h1pem9944J025uXprd976p0/Pn5cJ7DcVafcZk0DbYG&#10;zo3JrC3opEbWLsPXBn9khYnCN2xaUMNx/k1cbUQPWOSzAewvrapFcNKPO3er3eAhZ7SIPolkz0wl&#10;dZzN+TnRHfNKLCwxuGsnYgP4dju2JwvGtNumcLwvAkz/x7wS9cpte6N7xJEAzq2TQqv/PXzWcjV1&#10;sTcVHTaTIWCn6MRGn/Vxlu30sGuzjrNoUlmdq26WqtdAnTOs7WBzprAdpzErnfWQxqqd1x7xMbqv&#10;keeVUST8HJ7PMxbYhTNo4NBOM7uUTGCJCS1eqWcNm8C0a8ULyo0sJRmpGsWzyH4VPWlQ2k5Vqc+k&#10;vjJYn0PH6Jv0IQsdd08HDWgZfDj31Cz2+5yUPZ/PG2yNAFsVnOiaS5eoD9ONjPeaQOP8OOe00+QI&#10;eFz66aqyDW53ppyU47IONaGvnKEccs2lnlJH5SaLaeCtrDu4yWBxN+/ZCaaxa9sRHcq8jC86qlJM&#10;6d/YwdEIzm3Hj8hfMZGa2MM27IgUpyZJ7MBzTn8b++zvIgDA/5btFmA9q+hegzD6BlJf6YfaQRij&#10;XrB7XlvYhybPmT4iOFYf0+7ZNXsTQRB0X63jtCM68U3aB/Wqr+pG9PfK44fSnW9enW558/J00+un&#10;0rXfOTtd+LWVdNZPLKfpDy2COZDx0bY0du902o2sOV94H37fbnCU4yeCqle/mvWwW+ngKyu1jjLs&#10;gWdYDNo2KgOOc57Re8iaelNMbhKr1t2MzWAN1RdrODfL14F9f+xnYmMxcviF4Atp0SMoZJCQ701i&#10;OAeyF/zkvkfHKfjMr+0QtujOwE8fV2B2LpPqUo5JgZ27Er8E/a58PPTRd8aYjh/8wz+k//C7/yld&#10;+eINqQvdq4+grxA+g7qQz7ea3vE2m9AD9djKEufL4lefv5Y4Rba4P32TAvtSQM70WewoiLlavrJv&#10;efSqQTTxgZ3DOWm6wAH6RiaJLBZ37TyjBpL1naKgzb1H/iwi82yYQNDP0Pdq5uuwIZwlfVKDt7It&#10;WJjnfUTSlPdrxfeKeVq86uvp80WhgniVq8K56ZbeXJ/pzIHoaJSFwWStNqKEvxX/x16ajJK+r3QC&#10;u4g8yEoR/iL/s1bg6xUUzMYE+Hn4tVziLmkdo0CWMxQdp/rzYTv4/oz+CMKqJ7YiI1JYq29NnAYL&#10;FD66VP/qIccZlMFAMTqGfWm7ejzOXNVOAHwR9Xn5/pk0AGbqWi1StGhBX7+iHsH+5sGd68HqxgS2&#10;83fOiTMp3Y5eNSiofdA3NJHQAbawODtiDatxB3GcnSbSxyuL2ht9gs3oe4vu9P8ilsF+S7W9Xiak&#10;c4aik8SAcZx1fPr6kwOR7LCjSz87EqdgNZNXe/FPKnY9YXsjLiDGAld1XD+Vhvi9sRjjYRbGGaOJ&#10;hNmnltMMmMAYzl7kY4RnLuOTRkGvepdLhjNjQFKIisFMGneCI0fAhGICk1pb8KmbWEeTpiZPjelI&#10;nd9/9VgqnYPu4FmNRZk4NTbViBxU8K0K6B7tojGs8A28b/wI7axzHuNZ/Tz028BbwWTgj/a5rrCH&#10;ratdOurtHOe/DjvjmXAPLDTrfTv7jUyoC7fhC1jMJC2n7CUm2u20izEW3EtQzCOTrWIw9rXD5AR7&#10;aszPc2xgPGw7OFzfQ5pH99D4gwWgziUzSVXlvHgGTWhOmXQxgYWtGHlsLk2gY/Y/wXMgd1I9dt/B&#10;2QETmhTzUq7FacqSs9LtbpL9Ze4D6FN0rN2m+p7x3uhYRy2YjBvmslu0bAwMWS/iHzkLs8B72bW0&#10;GR+kCdvnXHgTP3aL2i25IHbiDMx+GKz3Iu8FJhQHqsu78JdkW2vn3Jio158b4bkOfuy8dMVPnhcJ&#10;T3Wps0Nb2RuTkjHjFR1oAZU2X8YY/btW9s/xSF3o3T3ch4Wco586lo596UTED21e0e8fYK2k53Xu&#10;spfJ2jLyOciZ3ep7eK5Y/6WPPZV+7rf/Q/ryz7+Ubn31rNRiwg1MshU8ZoGRdJkyDsW9sN8W/9q5&#10;WmA9ZQeTbv8MfMBTP3lx2vP88ej83cLZsDA5w31KxS3blkwKw8iKMnP0w4sxgszndhxZJKDBnbNg&#10;ZJmM1qlTL90VRS8WwvciRzuRC2eFdqIPpLZ0n8Z5P/dNG2kc2j11DUycziF/JuVk87AAQHroVvX9&#10;PL6ocTd0fid4uIN1cUbn+HsOBx30LuR6+FEuns/mIGMUnjWLyG0gkjkody1yzPmKuAPntnr5aGri&#10;d7KmmGBp4bMilm2SzcK+i0fC37Cj05/rZ9WxptF5jRyYFG27ahw/qdYpZZF5Xv//EuwC9+eIAX1y&#10;42wZ3svusDz+mbLYgl6MxOm5w+HLDKN7s+zRFvSr79XMHtr00IpPqW0wrhn6wf9ZxHdC5xorkH1o&#10;LXGqf6hPNgE+kWpa9iUTp23oowbO58YH0U/ck8WfY+yx7AMRozBmgF7T37Q7U0Y59V6efetCb04+&#10;MhtJFhOnxredEazu3M8ZCkZF1n4Xsm2Mq3C8N3zZ8G25MkPZNHTZaCRsHB3xb4nTA5FECft1oBz2&#10;0LhB4J7xYqq7Gj3GWQq/0VgnOk4sYtH1JuyFRbDihfCh1BvabfRoxLd9NWYwi+/E85kYdhase1Pl&#10;XqTq1YfOcTZtdNCe2WXtOJjC/XOpi3Mlza6sihYQid9tgBBL2xVuE5ENYCYA297GuWKv7Y7uBBNr&#10;fzN8nowNsqOp5wY5o8r3NjB5nfLJM3uu83MWjVVSdqb9dOI0GmXYRwvEYv2MafNqgjQarjgDa5hB&#10;TB7JUuPkFmLze5uzHEXguQg7a1KVs2Hzl8w4xqtsIurAJ+/EZned7EnlVXnQ74v15LNl9ohCdrBb&#10;+CveH7ilE5lRPxmH0/9zrmkb62S8QAbBiHGDOcSe4i8LSi3aicIe/CrXrYB/Kg4Qx0idrQ9kkabM&#10;is4ubUBna//FAdpJ1ySaiLgX1yt8Yn0VzkN0nCoHk6VgK2qbzOPXDYBXFtJm7ItNEuph/TGx6tpl&#10;0Y9Fz4PY2Be++eH0x//Pn6e//9E/pt//499Ky/ecGTajjfvtRJbE+cbFLKTpU0cbf424ATZH3Yg/&#10;ZMe8TTHO/d3/voXUjByLPXPss4XtZeTKWJ/FG867lzGmhvHbAt+L6aMoWHy/+r2JVBOG7pedyOZU&#10;jHFHIZ8YEB/CGFO7jYb8nb6T58QmRPN9Nl3sQueaOHXGqaPoHFEQyV1+t4fnmkSme1gv41Kdd+5L&#10;Rz+zks42cfqt4+mG189LN+IH3fH9a9KN37owjeMTOJt/LV6g/xQMVUdXfStjaKyZhcPG+8TtWfax&#10;DR/f2bdF/E5zgTH2DP3ujOM65Mx4pZ3vFvzo58V4G/GH+S18xQzPFZ23E+Bm3tdRR+E3csbLYEH9&#10;TCnNS5y5Iu+3U3/ZMZ/8T8QNuIzPFm3AZL/WWW0Ys+SOATxYTA+41Yid0guycXby7ZWeiQ134PgI&#10;ii2oejGCUl2MY0hHEfohhMBKTOlDDGZFJptDKsXCFg8fD6Sw27qvUdEwGugwky6lQiOHUuUtMJRK&#10;bxNCaodqHZcHp+6ummHSmS2c2Ysynkyt3J/gTloCD7d0TTEnASEz+CbtVHF/R8pfPJa6BPEAoR0q&#10;XhTdBoEBSkD6HmcPrlXk1KqiC6mAwrebJQDfqnDldNIAgV0XDqYDHGyD0QWNCu/rqzMFN2JgNgEi&#10;e+8+nPqePBp0EDk2PMv9xQwIwGbWILCOqQaGz6myweOssZ08uzEu0m5I8VabwQCwwqhPYljG2AOp&#10;G51XqZGIylI2vIDCG7sPRY0gmqCUqteDZWWKl05TzgQgG+/fN+J8l/bXOnnM7GtUiqyZhkWhNLBp&#10;ULoYHZK1QLTBI52WWsdpLRhtYNrEm1UwQY/H11b2dGg8UXwGSbe9d66WzL0XwAaQkvbLYIyVNB0c&#10;0HCuuKQycK0MKpcw1t3vBhQ7Tw2ju5313YRgtOKgCQwjCMT3Kltnpwwb0Ob9WjkLJqmznEPPRYPB&#10;pwWrimtdSCZKDUCYrMueQDhZPw2KlBcGpHU2DDgbdNQhVWB0VHXcclbv8DcGtrtxCk3UKeBW0+el&#10;hbhxb9rBfWWum8RglTEe1QB+PQhop8kZZCI6MTAqhQP8D0ZEB95uGDvn7B6KhDh724UhNbncJGhk&#10;DRsFOKyRVfICFC8TptI2bLBogM8xQBEKENloP9oZAYJox0cGdYZ0tDWqzrst8jd2bkXilNcy66ES&#10;Wws6RKCPezVILZBr5rwWVxOnoXwwTiYbdrgvyGR0m6LYpd+uXjBYm5OHQanw3p2AvStfvDb9/O/8&#10;avrBD/8h/fCffpSe/dR7U9MlnBfWrwhANHBkIG0U/eIcDWmf+p7CqHCe7UowuTZtUpJLxW2ASaoL&#10;CyAMgknVa/JU4273R/H8kQg8R6L0tAExULRqVDA0bfFa+717bUI8D4gJY68DZsCD710Pkwi5XcUo&#10;OPBvyyf60vC9B9I0str7wlKqoEhj5pNVrAa/uOSC17BMfHQ5Dd+9P4BYEQfXbtMzXjuaTnya6xMr&#10;6crPn5k+/AvvTK//9rfS1Z99JlUfXk6bkJP175qNTs+uZxZDb1k9apWWld7jyIAdCVJ+2C105peP&#10;B9W3AQzpbzPvW0otOEo6yQIyO6RdJ52PDGuVA8T1s86dvE8nAM71lE7yvM+dSKe+cVOqPHo8AGG7&#10;MsnfNKDb+gy68zc97JPBkb0PHE5zfLaVnjpCUvTqTDrzxZmajXy+80rWXzERHUfdPLv3K6XT4D3T&#10;4fDEnCDuVyc2ErO8d1SNsnY6P84r6UTnSd+TQafoBG3jnP34vBIDZl3X4HjgnFrBNsH6HH5udV4J&#10;TquX9DsHpOLhLBXQDTpUdhFksT/O1jGQL6221Ewt6FeDRwbvTZxazFPiM2MmtNTqfB2D6pEJE5rN&#10;yKEBtFbAk4mBmAF0y/6YOyyFrLaoCljI8t5b+bugqcIe2BmeA2xaXdV2rDavJAp9+D+7I7qRCwMq&#10;Fr84/y7mlWCHWvaXI3FqYFRqLqvD2rF1dhZJAaS9iq47ZEG7ZbfK9PsBaqxzDlstZZSdlXacuq92&#10;ZLk+Vt07R08acNdae2XiM6iiWH8daDtQrb61yGH0I8sR+F1+bSUtc6ZNngumrKozKaOez/KsOYC9&#10;Cd5a4rSmY4cBV+3YNeeJrs0rsapYiiFnJUfCE/sWgcHBLM4fZwgdI+1ObV7JUMwt28bzrWePpNAy&#10;CR7Vo+jXKACLQh/eJwJufDb6sLTUHdTAO9AVznKReaAHHOHsW8FSQX2G7G3i7OsADWPfTRDovPex&#10;vj3oZYt8rMjM8nftrJ/JlgL2p9nkFZfzmsRIQ/y8n/NsIl5mCZNmnbyPNJ1drI1nQbomZ2yZpNcJ&#10;Uv/b+e6ZNuGVAfB5NhvFINjCFin4Vu1UFP1o//ne+XXhFPO14C6cJX8OALYwrc17Zr0sHmpknazq&#10;3sDzSH3rfKv8LACWtezQdnMeDcoHhQqANoKTrKmA1g6asCfqR50gHJeY9YzMOa/EZE0r66izWFLG&#10;eD4DzALeMj+v4/cWNxnobEZW7Cy16re0gn51XgnyHEljbTNrkV/AIRKTAH6dVRPOE8+hAxCODzZL&#10;pyySB7xPI2ch5kNyHgoHOwLnxNwX9EUzOmsLTv8O8JCV6GIvg+4GHGJeiTaUda4i39e8dGP69T/8&#10;r9irH6b/+Rf/M53/4CVReS+Ily61H9yrLhzGRrnP0u5IjW7n4hBnpoezvdcEA3LirBKDOM5xrGMf&#10;TKLHvLhLOX/YSCmUdcjUMXFWDX7j6Brk9evalVudV1LrxGtxnqVBTrCZHbXBCAKuCYYEncilnhqG&#10;4TK57bzcoiwpyKedF7V5JTUbNfpyjSbU6tGD6PC9q/Yqx/5m56oxQmP4xSPp1FeW05U/tZJu+M6Z&#10;6eY3TqXbvndVuu3bF6ept+HMeGZ0gjwzYhC+Fv9bxCC7xQ73G50mXW+LDj3nKHvTbmxdLfhn4nSd&#10;dGTIgrSJUjeuu206rVM+uAxcmMQzwV2Y7oh1CKrKtXkl4hvOcvv5OMs6SL2ZGr0qGDiLXNlFbJee&#10;ybi1RIOyU3/r3tTNsxuM0x46k2sAHG3Xc+fZfbE3zn1rBft1s/c93HMPWGwYvTyJfduuXPLzmDfH&#10;+ZHez0DYTvZSmk67xVrtBlaGdNpZk/JiRxp4y64oTGrEL3K+z47ba0EDu0z0OyJRgh2xojkHzvTM&#10;VPm9FEIhsxbciSH11cB1RYMv89VaMQU436K9sn4Ca1fifsr8nxTR4qQiuqj/rv2p7z3ga+Siyj0d&#10;fXouHXnlXOwh6zeA88z6VJa6okgzJ3Z472zoxj3Y0DnOdC/2wm7TXuxFj1jCThB0gMUy7nNQc3FP&#10;cU7BtWLd6AbAvzK52H8Xa4icmGzrQoeqD4eRHWev53kOiwd04JvBmlZV2xUhnZfzBbPH+sGgLeil&#10;rhotJzbchJfB7bZDlZp8uMc9mVQ6zHqznl3smT5GE2dI3NyEbxkVyvol+JV2/xukaRPvcD8RMOI9&#10;nZGkjlL3uL+RbOIKBx98HN3OBh5Yx4KMANz35DW70o1fP5VufeOKdMN3L0zXfvfcdNk3V9IFX15O&#10;xz63nCo8e8tkPg3dtiewocV1sg05B1/bOSEOBtuJe2UxkcpQ366AXyA+iMIJ/JUymMFErj62el3M&#10;KnbNYycKkTitFVqIcdewrvj3x4sGI8jC1dqPP+hMYM6dXfhrDC7SX21U9sCdYkSxt/PoxeHqD/fM&#10;pKk4Xcze+9hCBFucnyymr1yHn4v8SLN/+zPXpr//p3+IwNKv/+HvpNs+dmfqRVfrI+gr6DPoO+iL&#10;2H3fZtyAPdoGrsuw7xa/KNv6IIXl3mD/0DfJIYPRccCe1Fhz2A/ljPcNql7k0/0z8eN4FmUkCmHV&#10;n7yn7DL6SqWFavhO+lD6dTuRvQ3YCbvpIiC+6ncFZa9niTOlb6aPZte1BQSue/hwnPko+tWOm+Tj&#10;/OvzlfjZmh9Yxbfu9fP0v9HXdgRkrhqPZG39Dfg07oeyjR4pXgl+vhNZxncTS1kUGnNUwQER1GEP&#10;vSJ+gd2P4qrVYGnQF4J7Wi8cjrMhbjDZGYU26udzhyLg5Mw94zP6mNpufWq7ZMSV+vIGcsWPrWCg&#10;LeDBLegDg5ut2B27a9qRXX13WVu60AmO65FWuwNsZYKsiKw5F1kGLmMBxgRMKGXR9+JM51FFZx/7&#10;ZizBZF/+cnCzGM5Yg/sGjjOwLe4Q+4csomNb0AM7OLsWCkbnpDhBvcz+G8wvH+mJ2WXRXYPdsOPU&#10;Ijq7bDdje2Q8iA4G7qmAXjcWUwI/BPUxdiKwqEVi7MEIOsvE6Tg2f9fztRiNdn7pUzVZttt0N75S&#10;JzrX2JY4Q3tvzCeHXBkDyt6IXmWdLSTrfBw5es9ccqat81WbHgKfo4OMKeV5rYAxpMfuuxzsy3PZ&#10;9WQBvyxTFjpsRw6iIH+K8wMGPN1VxnPaYW2njEWfJoW3sj95g/qcWbt6yzPI1BC6wAI65C4KwZET&#10;4xgbb96XnBtmMq0Tv9ICT30ZGxRMNvuZnhcbEKQY3cGzRVKX923CTjeaJOYyOFnUt8IPka7YEShR&#10;wML75jk/siUEVkAusu4/Z6af8zL6rkNpjPPivM5pC73A1OJq6Txd/33oGedqZ7k6sct2HhujiqIA&#10;vnZEgLER8fUkezSNnzrzwpG0F90ki5tJUy+TNvqhYqLdz8yndvxU46FStxvcj+Q39y917Kbr9qQq&#10;dmt6dT6nl92SFh2bBFr4yNE0A1ayqFlGD3VmG3ZyB7LU++6DqRnZbkcuKqzb4icvShfhbx/i/2Rf&#10;siippL+PjFkkYYOJsTipT+3uM2m3GT287Qlsw0sradf9+PX407s/dzwtfuFYGsGem+gcfnI+9T/A&#10;53HvETPg1Tju0LNH0yy4tBGZ67L44drpdM0XP5S+/1/eTK/8zKPpig8fD+pkY6PGVRyvIYOahbNZ&#10;zlgwVvB/dmFJl+jnTHD+lzjzl/zkqTT21LHUia8h/WsBX7jy6Fzawfn2b/chE45bsuvw6Idq9NbG&#10;DJz9v/Ax1vKV5TTDqzbDxhaLZLPsXxE73OXZQxa28vme+b57D0Si1K7wcS5pXi00MgEu5bK0vYfZ&#10;ZxMQ3dyj/rZ01p5rO5GD5hs9XEL32lFvknfkvkNp/1PzaRwbpv0ycbqL/TjMe05y9kZZxxHwlJS9&#10;FtB4vvQ/LPK0a80Enp2P21n/OmOqyICsitEdxqU/3cgz6b8rI7JB2XVqTHPzrftr3WystwUFxhcs&#10;9unQFt57MJpSTOJHItRiBGUUvGvXVCt2oHmwFb9tOBpwHJ/QhP7diIw7A9D7iULvRfDAcC22HfoB&#10;21+SOY/9tTs8Yty8mtQVR5V4pom79qZJfHz1umMpbBBSL9l1auLSAuep547FTHhZJfWJLQgxwWRs&#10;O86Meo+v26+ZSP3YRxNCox9Ebj5ZixWJJfRHLDA2vzCOXOtLlcADsk1FY5Ax2cFs6uVnxggt9taH&#10;V19vQ0428pwWYziaLBpf0NdRGMmzdjrihec3rm3cIAo42BcL8YP1SDvBmYjiKfRGJB71wYxva2+w&#10;NcZym9kDi0mkzzcRV76INcIOtrEvLfeZT6jZNBkDLC6wAaiETTQmbbG+VP+OiOpGVzkCy0u9XuV9&#10;MuIjbKIFC+LcNs6dxSDaCSmOLUIeRI4sdnQOqIwXJsQtSLbBzGJ97aDxSn3yaI5RV2Pvg/1CLGB8&#10;G9wQtL3YNPH9GmYwltQGRrDAS//Tv+tE51XEzOhsG4/sEHSs4HbkyIYd42Y5/jYPduhkDXsstBYH&#10;KxP6Otpm8In4JZqD1uKqri8/s6FIin5nWVt4JrNozMjmClYPzpIFr575KKhlr1r4HGeqxyxVnk9q&#10;+sBW+lf6WnxGFMlzrzFWiHtsYb+VpSJ7HnNYvT99ZO9xgb/jZ+acHMuQ46xksKEmTj1z+qktMipy&#10;j/XIbxRAcd+OM4r4dsS6pc0dShNgl09877PpT//qL9MP/+mf06/9zn9I+28HKyFLsigMv/dgzAod&#10;5mwPI09d4GSTpxZci/NH0WMxqxk7r4yIs0fQlY3oQnGQbBTmiWSek2HFokY7qltNdAZ+x4bjGwTG&#10;93v29N8Sp+wzGNEcRoyxxE8wJuJ5N6kdhZbg4PY58XWNltbkubExY7HT2CdHcVgoE3KKDI6jZx1H&#10;JFPObnTELuS4utKdmmeqaeIDR9K5X1wJlp23fPuMdP3rp9INr1+Y7njzqnThJ46nTv1UZFSsbJwg&#10;ClDRo5F74H6MGWSRCe2tTY1SHRv/CTZZznyZNZFp0ryWOi6aLZARcd4OcFU9+tR4UxV5k+VQppWc&#10;cbO+WgLUwtrCyVq+K9hweC1eyGch8y0jrBvnPMeeW6xiglUsFWwlrKeseTkwqeMq1tnSb3DEbH7W&#10;oKPO11xHql4xmqqridOJRwzWz6cxDYsARkCDgZl9HpDJz3a9ZyaNoOTtNmgwcLUaODFpJf1KE++x&#10;jYfcqiPkIWBRpI4zCWkCtQ2lpNNgctKqjhYO8g7AuYZFyt4mAJAAd/1t06nxotFwggzYFTBmAjG7&#10;h2zXt1rRlmyrBawMseOiNM3B4P0E81Z7bOIyuWigRnAoYDRIFwkzAaeHTsFBiW0GDOqYWZ0n7ZBf&#10;e89Wxx58dr7WxYMx0VkQVGQxXBtR7NvZxCGM6a73Y3gAQ1Y725VnACSqDgVFCIKBEqkMivys510H&#10;0/jHV9IYQCRAOAfWtu1wUBGwEdcZwzIMYFIAIhDBfVoV6VDegXtwUJ5djE61dRwkKww384x2tUTb&#10;vlUlGiP+PpJf/G+V+4lksMpFw8Ih8lnl4te4FxD6qOhAEUqPEw6MgVkDtjowODIGLE2ceoasEIjE&#10;6XU4CJyrZg6v1IeCdimE1/Naun8mVfmZHcoGrJ37FTPQuJyTVNVZYB2dt9BqJTF/I3WitMKFq3ZF&#10;l88WBKQRcGYbuwlYqYGkTDJoFdWrrPdO9rbec805jMACikLDkJ+rpDaEKSs9IM8S/O9eOpkYGIMf&#10;a4nTtYr3nJRoPL9Gp4Dgd7KmUoAZsDPgW8bJzSiwnmM+P3sEQIViswOz82RP6kQenKdj8EwjHUEv&#10;jIjvG3QGrLGBSoOcVhNXcdCsYhaQ2YbeiEHxWXVUBQl2L9t16s/r+FrKOAOIUf2OMiiu9MR7+VkG&#10;VpwFF4FuwYA0VwAjOyVMnIbi4ExHkNwAK5eGRUNYwEgY5G7gvBYwkpE4lSoMkGJSrR4QbiDKCjM7&#10;PkI2eD87UAxcSNvcyXm68aO3pV/5b/8l/d0//Cj93Q//Lr33g3emZuUKZVi5clfMRjTYMoBOkRbM&#10;IKadkCZPB3m1+j6qRJEH6cJ0SEzMqDBriVPkSicVMGclesnWewyGSdIIsrKnVt78eNBo7fJv3GsT&#10;p65VGBX2x06+08EY5W20wLO3pkber3hGfxpBDg++vJhGPnA0dXJ/Ugs7585ZrBPK7cvSGCynca7B&#10;W3E+Zitp4InZdMbnltN5n1tKZ35mOZ342Eq65LWT6eWfe1t64ze/kt762ZdS9wNnpDr0iXOBnRFi&#10;N6sOtE6QCYoevpbuWqfB76dYlzO/eCLtefVE0DofeBqd9MJy2vHkkZThb+utyBF8sE916lj2KXfH&#10;vqD+1Qmq6ohyz/sxgic/fSyd+vq1qf/hlVTGcRXU9LAn27ifzod1gI6mygtL8T+73n0o5pWaOJ3R&#10;kXTOC45QzH3BgSxyf1Z7S7PZwBkYuXl3mkKHSTlTvnEqTeKo7NKZ4tLxkXJn//trjo/BiBkTpzhZ&#10;ewDaDcizSTuTep5FO82ikg0QoKHtwlatzSuxevQwDrBAXFp5qbV0uo+8iIMKcPFvDMJGhRu63ySs&#10;VZzO9MtivxqxDQZSY14J9y/drdQYFRwaZ29L8bJTIMc6GhSx6Mf7c4ZaHc9q0GDDLQA+9H0zBr/V&#10;JOilADeAbyROTRDwtwK7SJwC3uwCtzugGeNevnIytfA/gzjwOrjSyGrES3x2C+/dfMgAqsGRXMwr&#10;ERhbKGHRUgQvBMz+HfeoLTUQuY9zZ8J7bV6J7Ah2nW7jaxNZMXOP585Jfa+Dho3WXlmgYhGTlzMu&#10;GpAzA2JSCA4BmOxAdl6JNM3z2K1pZGEtGGFHlsA4f6SbZ+M+V0G7unbg5j2p9OJyWof+0AlzXokB&#10;DmnTnAFl8PHf5pVkU8dZg6mBezJZ6owRO/8MillstZHzIENCzHVG1/9/zivBXhVnAYfISAvPI32/&#10;tqrz6vGomG3mPDivZKu0O1zSGtvt7syYbs6FtDs6Ls4rcVauXdtSYDk7qcq6thrwx850XDaa+h5f&#10;iCr3IdbcM+W8EkGfOrP3vsNp9CEcXD5zPZ9pYNriEyv2DYiWIgkCeNTeiF/QPYGR0B/OZVyzV2GD&#10;tf9+HzaLNeYMhZ3HzukYR9UsNsmqZQucWmfaUzOAtY5zohy2GJhkrQuHq6kLGa1ouzmPJk6DPs2A&#10;Fo5JzCthXQW6nlkx4ul5JVeORTeaNL1WkO5kjdbmlURglWeLmdysn/NFxZtbOZeNfFaGPTMxYaew&#10;9s9K1QiCr9or55TmwRRSM+80+IY9MQEcwWTtKX8bHadcBkakw5JKOa8jxHM1Wj2KHcyAY1o589I8&#10;1SN7jWIxnQ/u4/S8kktGwimp8vNbP/729Jv/4/ejO+ov/urP0pVPviXtRO6lcNzG2RlB7+3GuRl8&#10;EkdoNXGqnTKRIK2NFYl2nUg7LgOBxS0VdNB21wZ9od6IeSXsSRknzBniJStIDex6mTTVZinfyLqY&#10;1GSSNk3sljGYzB61uTer++OrCYP8isnk7lryKBwmnH8dxesnw9HZj55dS5xKJyw96NBLS2mXAV90&#10;t9ShvbeBrZCbZt/n7dNp7tPL6RIdoW+dSDe/fm66+bsXpbd+/5r0lp84K3XjTBY9L3zu2ryStdmL&#10;BZxTZ1bWs84WPKrXpMe2y7/lpt1h38RtdjjInrHuHYejklyn2aCtQVmd5zZ+L920dErF/WVsNmtg&#10;Mlmcw57oD1iwUOFztNNWzjafwHHG9hnQMXDdxv+5dpFYdW3QCfVgqR7sghR2A8isdKNj7zkEjuJZ&#10;ODN2BPtsnvOuk32ph7/vvX1fGsM2Siu2Hdugc2eRoR3s9ZyRbdx3G3Klk281r0lTMXQtcVrrOu3F&#10;XuV5j+LdB2LGayPyoU6JoibOsAGs6P5jrez2kK7XjqwqdtskULPV4eEA14IT7RbfLXfXEqfoiPaZ&#10;SuoGNzsnqAg+amcNInHqueMykSgLQxtrZlHf0efm09zHz07NZw6mJs6YZ8fxH3YMGZxqEIujB+3o&#10;OMDVg73o5v5NrJgUcYbhAH/jOA1HnOTtgI3E6aoORgYdh+I5tqq99+7p6ObvMQgLrvEaQH4cLdDG&#10;vdtBH4Ed9qqAQ78VOyyzg/YkA67WTrafhc+C/JTQH+3n9Kfs+TUa+/Bt+F8pp4r8rV3KHTxvAzrQ&#10;IMQm9sfEqR00FknZ4WLydD122c4zE6c59j26DtU3vL8Vz03iVfF0BF24ON9r3YMxhgPMr4Pdfawn&#10;XfLJlXT7965MN71xSbr+9fPS1d8+I13xDXDfl5bBPAspw/oM4L+KDae0o2DFoM5GbwzxKq3hMJfn&#10;8sAH0SVPzqLnugJ7+nzZYewC+22Bo/cjVg3cyjrrc68lTvVj1nCuaxKvfs8+qFvExtGlxlU8zP+h&#10;h7TzUYTIZeJU7Ojsd5MPYm8xuFh8XBuPvlsrcOxHHgbYPy8r6A+gT3rBfGI1i3OvfOjC9IO//9v0&#10;wx/9Y/qv/+P/Tnd/5t2pD13r6Bt9hQprre9Qo9Mbi4KBneiB7dhiC7pyrFkzvkckTo/1pkZxGPJn&#10;gYEJ7NiX8F8MjnGhb0zCya6jj6PPY0eyXdkm4+wOjYIbC09ct6PYO86RPpSYbCf/ux2ZaVJnI0Oy&#10;cITvxdf6YnaIh/+BTc/j18qoYNeD72XitDjL3oAHwndEDiLIx/dxdrjPql3tZ6AvPWvIWpZzb5Gw&#10;QfYmnrt8Ic+mbHOfRXRCp/uAvgu9x/sF/TX2Xx91LQiqfAUeGPs3vzYbidOuWjGAwUUxAbrDInm/&#10;d7a6Ppw+s1R8jj0yMaZP3YF8GLxt4tm3IDN2Y2pHtiBTjuCxW6uF9+7TbwcDOKOtcN9MzIRztlvN&#10;v8dXZo2kGa0i58YAYpwQutnOKPGYCSU7+6JrHH1qMH/T7dOBe4JVg3uOTtlVHBed9vjNUTgEFjDB&#10;ZMwiOoLYt4hngBPjbBjj2FfT/XZd5SbygSvbzx4MrCLNpMFZYyYmjfL6nA8eDipC/z5YPPh7C5oH&#10;8XmMgxmLMQhqB4azFQ12GrOZsMgBn67/wZlU4nO188Z4pOd0xEcBPS4eE+NKo1livYafRyegS6WG&#10;3ciais3b72cN+dqEUQf3c/jFI6n78tHwwe2eqdELYkP4Wn/E+YI553QhxxHD4ow429ZE5+YbazNF&#10;jcGs5z3z7GsE8JW9GfT0WC5JUx1xANYyx7rZ7e09OtKgFZ3YfxP4FZkQf5uM3ISudEa0sTmpdy3Y&#10;XPM3ZEto5Vlro3tGIiYQsT7uVcpSiyG2q2uVGeyk/luMBcKHUcdm+Dxnl+4CJ8saNPP8QjrwRC3m&#10;aOLUGKRxMGdfStXrueq+lrVF7iNxioxZPNbIvajrTfbvBX+ZON2P3tqDfyJbXNDzgoPG0WFBi85e&#10;ytom88jmy7h/zucQdq7TfeP+d1y6K/CItMkWzc18skY3GsXC+L+HX15MR/V92atB3m8XuEKqV2lc&#10;7SDufgf+Js9v8VUzum36Y+eEv63/bHxvUH+cq4tnLiI/xt/0M2UE7LsTnwNZXP/QfNqCfz/18nLg&#10;lM73H02zP3E8HXt1KXXhL5rMsdvVcSBezl12zJXJyPFnl9IZ6OUx8OrAO7GjbzmU3v6tV9PP/MbX&#10;0wtff2c6//mj0eG8jjOyySIH5MH70PeUqtfYZYX3rHJ/zkwd4tXk5Sxre9YXzkkdj+Pzcyar+HYm&#10;zHrwcdQRjiqxI1sWFuM4S6yV6zXDesnEMovM2HF64BOsKzajxP5uwF/yLMjG0nvLntSH3pDOewe4&#10;vv8GcCz+vXvm++lrTvFcJk2NIXhNs89SXY4hlzs469Ln2n2tfxiNQegOz0gwuyHz/cj1nqdq8W2v&#10;SJxy/3PPcnaeWeBrnpX36eJc1qMvHPFzOnGK/rNL2hnUxh+NWRu/9syLT9RHFiRl2HsLHqK4gKue&#10;NfK+xLcmOE2QKqdSb5vQM3HaB/begf41IVkvjtVnEV9zRRcWPmFmuA3bORyF1fphFqasZ81lHbSj&#10;tY7PccxLFNSoG7gcYVc40pO2YMMckSeVaegTfSf1J2s15nxDsIkMgdElCf6zMMZuZRPr4tL9zy2l&#10;nmeOpjznxXFFMgFaLCF+MHEq5bcsLLIpVcXN7M0A7znDXttxapOBMW59Juc+jj42H3GhDrCRfkut&#10;61T/Npuq4D3nf+54eB4/oYbb9Buk83dsmZS16nV1tQWj6vsqOj46/cECUuxaUGMxVRR36CNiX/Qf&#10;xXVtB7Gn2G3HXUS8YDVxajJVHO1e2RRmXkG8oqxpFx1nGPHtu309nOr53gR2O7bRYmwLhnPcYzQI&#10;8bXF1hVjCthSY58m92yQ0AY1cG8lbEEUGKNTHdGh3yzWLvG+su+IyexAl9lG3S7TlnbQgpHWffh6&#10;PIOxkCzPJhaJIupVLCAuCHYqcJ94IYquxIMmsvx/MTrnSR9YimGLuqTzt+O0HV3awN7G/FHsgB2M&#10;jkMTt3Uf70odyFbES6Va1TZjowP78BoJMf0V/QG+r57imTlTGXCB9OV1PJesOHbcBlUv6xp4i+9b&#10;eH5n1DfzOZ57/TJxmtTCfk5gYDGbCTnOjLkcWZKCgYq1DblnXe2iDh9Mv9RXfNN21sliBhnxZHHI&#10;7C6lhmoLGKotZnK7L5vxDaJo7CrOC+thMYQ4tYNrLca9+86D6fP/19fSX/zNX6V/+Md/Tr/wG99L&#10;u26criXm2Z+phw+nSXRRFOaiN70cAyV2Ns5t0XV0zaOzbLrZg18+9PRCamPPbeJwxqmJU5lIzBd1&#10;oBuDGVN7zz5GonT1Oo3z115/LHFqXKXGHso+sB+e+4j3s3fFmWoUqsY4G85KBV1gQZAyauJUf6RP&#10;+4GdNIG6C1m0yW8CeR7FzpWPdKW2K8bSwmvL6ZKvLAdN73XfPSvd8PqpdPObl6dbvn1xOvoQON4c&#10;FJi0Hb1pvKLmQ9VyD3F+uDImYcUSYEFnlVsUbeK0ZBGNyWTkfh1rLlObTRcZzojJZYu6LESxMMvm&#10;OXVihwX65nb0a/HPLKCzUSD8a97bGKAxoMLBSmrk960XcLZ5z628j5jSGNsaxla/GCPqdsxYVNpd&#10;yaYAnlzIVoTN186LhlIHwl/hTcYBLCZIhzWWXMMPz6a9gJcjONF7ngRIYpwH+dsYos3GtrhBOiUs&#10;QnkJJc/Pbbm2i8dKGytc7ILUsJj5lS/aajwNiuArBt9zT85W2yIw4//8/3VvxXDxNx5GA54tKhgE&#10;2oMlpaNVbdJ+mMyLtny7GA6gUFGSUi20vPtw2slh3MS9rre6h4XWAOmMR4WmB49LapYi/9OE0o15&#10;rN6fFwrDqsjOC4fSwadnUy8HyMSpAdQCxirD6wYUgkZE+hATp12PL4ax3epzazy5DNqZOPX5DOIG&#10;Hzz3b9fYLg7rEUC4mX6DXHaQDeicmkxi7QcRZo2bFTlhWDjk0s903sGhckNZE5WwiWoBrklNOx9r&#10;tIf8Pc/pQWgwSH8F98A6G/zRsBiQNrBlZZfc+A4cN+gWHTwGswXjHJ7ozMSweJWO9UQSYodgGaWi&#10;wqpg+KxM0TmIQLRGxSpTwGiDZ4q1KuNQFbhPO8DkOLfi1QNrV13b/XOpB3BmlUmONW1jTbcLYL1P&#10;/te5vAqKVMt28dgVtOXtOGIo3+0o3qgGBsBYwZNDQFsNpAOYDDjmF3AefV/uOwzFyGpAX+H6scSp&#10;RqWxC0Hi5xF8xAhk7AaZ60SZ4ywDfmsUg0VA0mjMQRQY59l7HRG7mD3fFROnKHZb0VXWMYvoQM2o&#10;RHWQDvXCKug3+HEYI4WC0FDqmG9lXQTPzg9u0ahowHn2zI0oU9ZdY7bDIAEyEQPrVQY4IRqomK+F&#10;UrJKJyqaOSe5edYDg9HE/xgYco+VFZVYBKM1LOy5ldHev7Od7IAwsLuz0pwaOzNxn50AeUGawNrz&#10;HEOzUUIdGDVpRg0Ia1S7MEq3vnpv+s9/9Lvp7//hR+mvf/C/0tvfd0NU9NjR3AkQPsCZt0vNZEsf&#10;oLUXZ8f5m14aliGUtpWnOj5WqZmc1MmQ5qGZfbZCXkoSqbWlXChgANcSoi3ONFuVa6twNCgRjOb3&#10;Bo5ir/lZ/qhdTKuVUZE4BVxr8FmLolSAI4WgSbOarQAgG0EWD6r/MHI93J/BLqkapezVaRr/ILL8&#10;oaU0wmvn1Shg9MjeV5bTmV9YSud+4Wg6+zPH0omPHU8XvnJGev/3bks//aufTw9+6ZNp4L3nhcFe&#10;h9w4R3EEh0OqFBOndpua8PTSOduJrI/iVJ7x2ZW0//Mn0k7+bxK5sUs9++SR6IC3sMDKbwdnt2D8&#10;7UI02dyhzgK85VlraYWcYXrslZV03levAIBzz4A1QU3ngxgq7qMNGZNGd5Dn7ZPW5v7Dp+eVLOAI&#10;SVtkt6kVuDpEMa/ECiB1Onqz87LRoCjajoNhomD0XTjHfO7avBIdntN7zP5KCWfydJH3LuDE7ODM&#10;W/kes0l18AWLq8a/B1tVwaA26eyi46dxdqYE4tgt5+I4r2S/9L0G9u4+ELpGQGaSxTPo7OEoOsBJ&#10;a2HdNyF3UsVv0D5wrovYCOXKSmypYZ2t2Sz4RndLTxgzotBlJhwF5VuwSRuQiwb2XOPfaVKG+5KW&#10;0eHl2zDs0pqvzSvJc57URQZey9o/5HGC+2xHD27nmWJeCTpAKrJmK8MAAeoiHSHtVvFIZ1T67sCm&#10;tLLWp+eV8PnSWU6+92DqxeHP4wRF0pTLWU6yI0gTGTPE1KucJwNJ0vKaNLWKy6CPdtDkg12ndvqP&#10;sr7DAKa1eSXSNNsZY6JIOhLnP9nx28Uz2x1iBVskTkPHtqUBdGf1A8tpk2wEyPBmrp1cBq6z6DVp&#10;4aMwCHtlRaRB3UZk2wSMQbG4BMXsn5WjW3hu7U4OHRaFPtorQbpBNpMJXNGBf6iSKuy7nVcWCEl9&#10;1g3Yc15JHXtigHijhT7vrAU77CDsRk5MnPp/UudUuHrAEjHfjzULCkvsc94kDk6GtNED6LAu3kca&#10;79Z7D0XHaTv7V0KerJKXgqwZPKNtNkkvs8bG63GI0P0mTu1Sy3D/nolIYuqozNTmkWqPImGKLnc9&#10;TbLpCEXilLMQ80qmuQ8Lg7TRPKvBbwOn3p+FQ86KlIYxZm7NoO/3l4OatMp6OK8kZIErOgEMRFlB&#10;ypparen8PO1pBC/Rld2Xj4Wj6HM6L6jlrbXKUW1TOEGcl9ab+SzWbSvraAW7wVo7X51XYqBOOsKY&#10;ccremawtApwjccp+KT/bOMfbtRfcX8wrMXgA0I7iPAG3F46RBQOxr5wJO9WsHs3vxSnkdxX0wNb7&#10;0CPInxXebcjw2kzutXklVrhbbXvvZx5Mv/dnf5x+8CMTp3+arnjsqujitku8iI6QnsZiExOna/NK&#10;1igr12jb1V+n55Vw2aXfBi6xU8PqVbtR2jnDOmAGRHIGz5Fnr9PzSryQ9dMVpXwfAWDOtWu0RtMb&#10;80rmausRRXWridPT80pwZrvfujfmlUgvHJe6F50wyr1J1WvHqd0yVpn3vmVXahvDucYx7kE3n/zi&#10;Srr0G8vpuu+cjHkl0pDe9f23pPNeOJJKnCcdMs9MzCvx4j7W5pW0neiJ7o9WsICFWjGvBH2bv2l3&#10;jGXYihzEvF9epepVD5g4UN/tVC7YL4PrznAuo9eK7Kvr4fNlpe09n3PBWYp5JQas0I/Ov8ziHMlo&#10;UtKJEndLS4j9jnklrqFY6NqJKHYy6W2nRz97aeeGyd9IfHLm2nDCMzjpsk6INXTuleERsMp29JGJ&#10;mTpsnPbdgHEUknEOLXiwCCDLOkRlr7hKLMbadF/MPaNrpeSyMM6ZUWJoqaYtbDIwrs3U4c9wTg3A&#10;S0VkB7ezfhztkBdDIocGJkrzlbjPllV87oyebuWb/7HgRgfSzvMoMENXtiOPveit7BWjUdi3gN09&#10;+JGTqdn59zqYrFHRym10rnTJm8GiVskfYr+lx7Oz1JmOBuDzPINFJVX0oXPpZGOJjgh0RbOBqEh0&#10;tKcm1lt7pW5y/nXp2aMxJ9YAioGkIfZAKjMr/A38R2CHq6T94D78nCw+Q/YgPip6roSDK2ORVePi&#10;1yx6RJuo8x8YjzOSBwda3V7GL2jgOQxSbmZ/tONB18t7WryiA27y1LMoJZ1JcJNnVtaHD+Q+sB+F&#10;w+hC95JrLXHqHscYjkXn4WRSAdy/8NgMcnJJuvXNK9KNb9p1ena68psr6fyvrKSDry5HN2WF9xxG&#10;7ixYcNbwMLbCgguZIRxT4Zkc43X6RXARl8VV0vl7htX5yr8djd6L9u7HE6f55e5gsBDbriVHfQ09&#10;wtoYUBETi40j4cbvpMQvoZebsP1S5aqjLNC0wMeiYAstxN4mTfVLnQcY4zRWcbqYXew+yOvIs3Zl&#10;LaU+cQVrI8PPqfvOSn/5138WidPf/5P/nt71pcdS/zW7o1gnfAV0u76DiVR9bn0KAyHb7j2cujhr&#10;JuObujLhg5g4zSJr+iYmj7QZsSer/ouv0rXaDe7+NYK19Hlyzn7mHOqbldSfFgKho7Q9zvcK3wk9&#10;JhNOPXanjnvQjlkMGz6XeIh70hcTT9ulvJP1KWL7TBKGbyl24Yp55/oR+njIoz6fdlT6cn0rO06d&#10;y2iiuBWZyC11xwiAHJ8jLXXx8gnep5Ta7Wa+AqzJ2cwvI1faB95Tv9OkqD5qdFmv7mkkTi0eQUb0&#10;bQ1S5eyGVu9a0KBMcn/6w3ZpmKTcbnIE26TvbHftRmShCrbpRD7aedY27ku6SUfmaCMd7WQsxZmH&#10;jayzyZn8A3Opil/ieB7xtfbetdPHN3la4e8z6IuYaR+xgMNpMzjLgjWTIlX0kzEIsW8UJvLz8lnI&#10;tPtlNwB6LWIP2DOxR1CysuetZ/ZGEDy6udSZ/H90Esj+cumu1I7ujHmfyI1B4zzvZ9ykiP+7g3sU&#10;/0YAXh3AWdNv6n7nwZRDdxhbiRiLxWjHe2MOXQQ9jcVw5ieR12l9FmyoVL0T2NdRzn2R57UAwbhO&#10;xHjE5Vxr8Z8dyJg4pProkTT6wkrqf8d04NsNrHkjaywWN6YUVLHogcMvLKSeyzjnnMncKWNRo4Fd&#10;3Auf3YRsfgKfV79AuVb294LRWAuTqtG5w17uZA+asDsmG8WkpZmulNldK363M0d5MLakbjSmtoNz&#10;IZ18F5i8gP6R+cS42fq3HYqCS5OmznA0lqWftBa7i7E97Icjkew2FasbO9vG3+rLWCSlbxk0vuCW&#10;SGhxzi18K7/jQBrE93Gmn8nRI9icaXxcY47GHvW7Y87p43MxpklmhW4LkZCriF2KcZHtDayLe6pe&#10;dX8s+Al6XvyTCfwX/RQTb/qfu9Bjjr8ZuJ3n5cysv2oyle6fT+PYpSo+c5Y1t0hqC5+3l/31mmW/&#10;nW0q1azjGOygXOJ7baRBZgPl/dyzrBJF/M4K721y3II5E8j7XjmZjnxiJcYQ2XmkT1/m6kKHlrGh&#10;4euxHrLCVdE1Jmg2PbqQ6p9eTAewBx2sj8Wrx790PC28uABOGOfs4HOs+l0WPgzwfQ9fW+A++sRC&#10;Wnj8SFp839E0xL1krzuSHv7ua+nLv/yZ9PBXbk9LrHWFv9mATG/g72WL02dR7r0Xi7c67+PscH8W&#10;mKrvLSyd+sDRdPyzJ1OB+9JGOgvS7koLRJuRFzuCxQyj7IPFNkfx5+c/UqO3nuX1yEe58B9lO3G0&#10;RS/7sJFn9qyJvwZv25uGH+G57zROzbli/SbfeyiS3iZPZWdwDIb7GftqAoJ9PmgS4uWjqcBZWY8/&#10;Xoe8BzuDvguXdqL3Dnwy9tTCj71geOPbdpyO8ox2O88+M59meL9xvh7iOeyazLIujWAN6aC1bQXO&#10;bwVbufnt+OnoEj8rZJJ7jxFYvCq3JdbFAg8Tp8a/jRMoN8agt4BzxVkmO+3etnjEji/xlD6ihQw2&#10;BhlfsJBPvG2TUBt+k7P6i+cgY5wRE5s7OW8WQduNtRVZM74staqFa5E4DbvfCj7vqRUEKafsm/pE&#10;dq1ookB/jt7CGcXPaY/EKbqI8+S1mc+IZAVnYtIik+eX0VezwRDZxBnRp/QSCzsaSv3XrP7j3nsf&#10;mY0RP4csNuAKLIFcuod9nL0+zpQdeRX2PHCeuldfF1zXjn/dxXnb/jD7yTrZcRYFl6xPzB3XfxrN&#10;RYzbZODOanMqzmPLWc8msKI6TkzguqmjtHsR2wTD6ReLn8QF+twRq/BVPD1VCAbFOtYqcCFrY5xT&#10;ex84EptRS5pi07BrxjLU3+ZNLDzwEttrD1v5WpaBEnLhGK7KjVOp8ZrxVGGNTZ5bZCo7TBv7F8ky&#10;5MAEZhdnT5puYzM2n+3keU1g2nGa1a/CH1D3GTMQa1tEbLJJHLIW37aTdC1x6hkQ99USQviYPKtY&#10;JZKsrLU0y9plO3+LFuWytm2ss/Ef7ynPOc7uw/6u9EbisIqvVLV40FjpLH9vjFv/XZyytxgyEmss&#10;7uDnnm0LeFpZI2lWtSWOw7LQ2iY4cafnxY73PLpwC/pX5iLPvZS70qwG3gX3RnwWf01GFouF2rB7&#10;bWfgs50EL9u4wN+alyid8X9S9YrD9BntIrY5QqZCE6f11ZZgczMmYNObrI7aZv0yRzu594FVee6Q&#10;UWR1793z6Su/8p30l3/zt5E4feOXvp6GrsVm8tkl429PzoWetDBX/NDL3gdDi7gZn1McvYYlTJ5q&#10;r0yyFtTd+Hxt+m7aWGTZ4oQO1t3iYTGfxdER+2FPxfUR4xbz831g/9W9bsVvduzMjydOI7YDhpKt&#10;obCaODXJ2owcVW/enWaRUYuMTOzqj/Q9txg+itfIB5bS+IfMVy2nPmyxRcydDx1Ox7+wki75+kq6&#10;UpreNy5IN71xcbrtzavS5V85O41fB07jvqXRNnFaNCey6hNbUBgYXn9GvIqsmZcycWoC2mIVmV6a&#10;kQMpevXX1ikPnB8Tpzv1FbjCx+OSKaXEulXNxRgX06/tBSvjo2VZizb2N48sy1Zkg1vJee99mdC9&#10;xrJkibUZSxzYYNwfORF/egZMaq/rx1BIhZjlELVxwCOAxcHvOLc/Kl66OdxTD80GP72dTkOrwegJ&#10;DsABjJfD2yOofy8GCNBjArMeBRCboQODUBd5QDngpQzZwsabyTUooFGxE8Iu0ZLdUBhFD3IAQw6z&#10;FbDOOLVbSoXkgm1HqONAXjYWiYOtGCrnzTnPwNlWQbUjILOahE0oHQKUAYSq7z6UMig557ZKByZt&#10;msbIDcqgpEO5aFQwLnkUpwmfHO8X86f4G42diSQdO+c27nuyNgBeCgPb83Uqgo7x/rmglOxh4Xe/&#10;fznted9xjO3B6JhxrpYKUWOmcyrAbEEZOadCiq4Ywvvx5TQPKBOcHcBoSyvSjYFyvojUmz0YDueN&#10;RCXmqhPgZdVdBQNkx6mAUR5ou02DgorncLaQCVYrTxoRDudAlU4ORGevQ6DNvDsvyIR29tLR6J5y&#10;DpnOeSROUXpBJafzojEzID2RT+1z1VQGgLgvUbXIYayY1HY/AN5RAWWF6aqzZBKwqvFgPzUqVuPY&#10;pp/h1dkO8vq7niZQrTquct4aAMdbAbTFYz0YJAAdxqWMUEgl1ge46LlvJqicDUDHbFP2to5zuJ11&#10;ygHIsxiF6LjUiZ2vxgzcqNDXGdNY6GD6TH7N/hs4irZuHPWYz4fyt8LG39kFY6Ddqqp2AQwObPGS&#10;XQC7AwEQYhYE65Dhs6x6jfNiYkaFjXJQWYVDzfvZGaRTHXTCnEHBgnNJqzqr7KMdalZPeJ6kMxAg&#10;SJnizN8IfLNmVnU1AgrzGAo7d8oqArtqkWOrOe3qDFpQnE0d0OJh7oM9akABNPN/rdxjADwMn2DS&#10;ihy7JFRmVmjZmdUGgG8/bziqcUychoOiHGnMAQ92SMgVrjHRqJg4NSBcRU77Lp9I7/zCw+m3/8cf&#10;ReL0T/78D9PVj18W1atWCsmJ7lmvdX1gTDAqfegW53c698OkhIZlt0lKgJbJO6ve7Th1PmATa2KV&#10;m8kAjUrFhMHwKkDEcHj5tYYlAmqARgNIGhd/pvGxg6G41F2jPnPdvDAsJY0Ka+EctdxwPrWgQH0v&#10;2/93PTUfzpYzHXsAdL3cv0O+paRxbprzHAyK2Z3XdeVY6gXsH//scjrnJ5bS+Z/n9dPH0vJHjqdz&#10;P3IsPfmd69JXfu4T6flvfjn1vfuKmI28HjDawPpapWe3lMUGFhP0mTgFyOpsbeOM9KDXFl/Bifvi&#10;idSOPqoiD/t4zbB2Daxl+z2HYth1njMUs0rQq87haOP9swC2PPpEesnxF5fSMXTPBV++JE09fyz1&#10;a7QNJPIZLege5djZeNI92lGgU3v0I9L0LqZ5nKFwIr1wgGY/VgvAq6+j0MXqLYyTs3LqkFUdq54b&#10;psJxdV6JoKE2b4ZXLhOnJlAPs8/zOD9SYQnk3OstnDfnlWTZm1bkyMRp13mcu3cdSlmeVXrb2ryS&#10;hQhuD7EG0u7oUFn8M8DfSYGjsc1eiy3x3GOr7KarXj6WWtFVm9BD6pJGZY37j0If5Mp5JQI7aW1c&#10;x5hXwtlzXonV1/XofCvLrZQLql/tnEDr4uHQa02sh0EiCzwygnCDYiaP0LsWdUgxWUHOtDdj9x1K&#10;BXSg1YcmDxp5f7upWxdxlnSAVp0gCz1K6ODQBchpFnnVQYt5Jay7lXa73rEv9b+8nErsY+6BuZRl&#10;z3c8OJ82PDQfRT0VdOnoI/OpzBmz67OJZ1TPFHTi1OsGEAURXFVkbPJh8IAyC3BaXptXgtOrbE7p&#10;xD5hVfh86kNGiyf7cWjQm+hXE30C8/6LhiNZsx1bGfNKAD+NnNugl9fZOwQO0a5pa5TVXYVUjw3f&#10;xHOFjVm1Ve7BTs7SJs51xp+rswzEYK+iuhEdvEbVayVm4SB6zc/y/LPG7k2V99AZliHB4gDpdqwc&#10;3Yx8qHsM6kuP38l5sSujjD7uARMpoyZay6xn59OLOJvYFD67cDv2Dfl0VkI3eqvIWROfOGfUeSXO&#10;jLeSvZH72Mx7aaN3ou/Vo3n2UR3Uio2ISlftq06BWOYw5z1slYFRg3nYfl7XZteEruMs+HM7kKSy&#10;CcoV9qyJe89wLgwqObtSBo4oNsOGtAJgtUNVdJrzSkykmBAwEaYNCNYCQTaX+FBc1yoe0J5yiYVM&#10;Lkvp5oxAHUQLoaz4MwFm8rSVM+/sCfc3Ch906nBkpKm2g7hg4ked6/srE9yTnWk59it/Tm2uqMFv&#10;98uqz5IB53CCKjXHidcoQBCzccW8EsCxTpDzSsSLOqqbkSWDfTEjnb8RMNvx41y9mDUHDuq9fjI9&#10;8qWn0x/+xZ8FQ8Kf/MUfp3Pfc0GNmQPHQ6pN55VY7GEwyuSpToWJUy/n/plUdR73fuyAtDs6RFn0&#10;jtRYBsaLnNeYyQ3WCgrQizmDygf2KSpHdYC0T579+L72MxOqFld4rqMTmb2JGXo4t+F4sDdi6fbF&#10;7pAbHYVIpB3tTIMPHE77ProcSVMDWdFhwb2N2xnBfcomYGLVrtO+i7ivEZxHcNzcq8vprC+tpEt/&#10;6li6/rvn4ghdkG7/3lvSbd+5NB18K7Yf2QqaXs5Lmc/u4OuO1SKxIs6plaKt6E2doCx7aRLKqvnm&#10;m2rUb1LieS4MGlkkUo+MmCS0WNKuaGeoZcFW7fzMGbSFKc4d9rqpJ5Na7LIBw3SIebiiUMR5JWJ5&#10;HB5n4Lfz/lIt5Y/hSOMYRpU162whYeHKXYHhrf517lCX+OM+MCj3FzLA+zkHydEEOnp5ZNRq7372&#10;0o7TJnRHEV/HIJ9f20UgA44dGiaM7URsRZ6Vm/CFxFfIVOUC9L3ygu7TxkrRJv1WCVtiUMKuF5NH&#10;MZeQr/UXHCtiUYJJaMdNlA6iz5BDsWQ78mOwq1ZsIV13PvWYnOe8lXh2O07b0fEG7S2EKXIGZWLo&#10;uHVP6jm3Lx19/0KafulEyi73oEs4N6xPYR9nir9v1WczeI5uPMCZ7kcnShs2AC7oAwMaIKreNR1d&#10;qEWwuV2hUuhmOHPej5ReYmQpwfWvCmBcfbEKOlOZlB5fHSu9YSc/j6r/oVriNLDWmQORUMqgl9u1&#10;SeIy9EL5FLJrsSD2TUqs1jP6Qv/p/CtHrTjoUjRZ3d7tOrC+9TyLfqJrqb63U3A7esr5YdJFuxcm&#10;g6Jr3fdlTSP5xvtHAoD1DnYYLoOwUkxVPCc6//gVyqZFt2PXTqSrv3Fuuj3mnF6UbvjOOclu7Qu/&#10;auHcShoGO1bBBBG4R+bCliKDYkeL7yJxypm0g10Kr4PIZuVCZJLnE4NmB3PIXC1xarBK3WyxkfRo&#10;UUDB74LKf1V/eMWaiH15PZ041WZw+bWU4OWj6A18VGnDLWS2E7CRPTVpvicCOouBwfeAxS0UdEZt&#10;D/cpVjfoaZeRs4K9b7vbpYOWTt0u6aV7VtIf/s/fjsTpH/75n6XHv/5CGr1+f6qe2Ru+gj7DWkCq&#10;XR2BHFhsvPn/x9Z/xll6VnfaaKvVuXLcOVSu6urq6urq6qqu6upUYVcH5ZwzEhIIUAQhlBEIBAgk&#10;JJGEEDkYsAki2p7x8cxxGHtsj31m7HntmdeeGRtjkgDb58t9rmvt2m3Z7/nw/CruvZ/nvte91n+l&#10;/9JnBzPK4qPvoQ9SODEcxXf6Jlne2+CLdkB7IF25OMCCbPfOLvcW3s/5iYVj+IIWURnM43x6Rh2V&#10;ou3JHyqHHok56ey9r5PSLwoaONMW6npZCCTDiD5ZUI6CHaQSLssSZOIU+Y650vp0Fsci/0GTpn0z&#10;UKU/wX1W1ZPe0/nsq3/ns+2Oj2A6cmrwst5xWk+cWmBhclXc55kKxgd0uz5q+2D9zMrOYeI0bAk6&#10;sFFklWHt9EmzFtjhb8YZm0d3sFayiWzjmeysNSgrbjUg3c+aG8+pcnY8d14VznsB/6rJRBL3Y+FD&#10;D3rG+E8GGXEevFT9Jj316WXoiOAxayR7WSfPdbqIGozl6B4LUeyiqSdOse+su5jOTpuy847RZ8Ya&#10;IubA8waF4nriVPnvRGZ2BB430VIvxBcfOjZoO89WuHBXFGC0sUauiYVEFgmYyNuOPo25rjzvJj7P&#10;xGkO2R2+Hdy7jq+iyxUbZwfcIDbCGIzP3e+IE2zoAmd2P7J+FDu596O1NME5Kd20N4oNO0wicA92&#10;PZlENRhsDMgCX/2ZqSePp5mnj6fROw9Esb0Fqj3gzixXzJAFWw5wxubRz84DNpZQAKOFPwJuEK/o&#10;n/Sr05EJ918dGx2n7jHPKJZ3Tto29HIPe9CFLi/jI5lQKB4BZ1kMwnuKraQctzBNHSlm3X7rbNhk&#10;56+Lr5o4cxaayBCjfxQxLX6XE3dxT8buLF7LIxNF8J1xltCb7EXnFZPJLipjecYCTa4XVpBtzomY&#10;sh1s5fw8qd9H8evF17ufOJoWwE57334kjckehB9nDFLbu5/fSRE9fM986EaxrbFLRxaILzay7n3o&#10;I2eazpug4X2m2NvJJ/EL+RoUr+yfszJlPZp5DCzPOdsENpZpqPx2fHcwk+tu57rd7Sam7LKZZr8X&#10;8blX8HuWPwJ2wveRvnf146tpP/sflOb4rF3Yya2sn9jCvReH2OmyFbw/+9KpdAg8pr43eG7RgbbH&#10;jv0yaxMNDdyP62sSXtnc8Nix1P3UStqNj9WKD7frE8fTic8dT9P3GxcFT7I2E6zLMLhqhEub7Vgs&#10;WRR2cc0+spSOv38tDb8WHX/byfTEdz6aPvEfP5ju+NINaa/0vuj0Lc4gRg7VbVHQp+yiB+2Y1O7L&#10;EqFsmjjVTpkQXfv0qZR7/2pqQyaNMTTxGjvtOnkf5Wfg8SNp7vmVKHi3Q1VWKtfsIGu24ozTF1bT&#10;AdZyijWbwA6qiyI+ZJD6tn348Uup7S1HIqEti9zYrfuim9ektzjW2IFJ2djX9aT4Ac8mnydLhuMg&#10;toulkLMouAAzSVs+dMt0+HZj+GjSQdvxaOGPMQOLrvVjxe5j/H6IZx9DNk3sb+Y5e3gvYwcWU1mc&#10;tQOZluHvzNfOphbWzX32/k1KOjdb5kWTynFG8CVkXdQHkcrWgL8FHJ4rCwuMx9p9nwFX2Xkv+5NX&#10;K3qycA4+k3FHnwf7oY3Jnw/utWBN/cGZMFkfTCHoc32dwHXoUW2HbFUmXapLYFzxFPcZIyHW78li&#10;NBO9rrud1SWevZv3VfbFah1879xHi0H2Yffnnj2Vhh9eCua7hn6Tec/nUnacg+wIFWXYfMI4Mr/A&#10;Xi++WIs4nud7F2fA5KGjOwa4LIZol17e+DZ6WDyfP1xNI+xHM/sTiVP0UBPnZDOy0opvnbPjDRsh&#10;rm8H07TINjSJnWTdmtA90RyiPnJd2T/xumfa+Zgy90TiFJ0Z+l77aWw4Yty51K/9XY/ZmIAt8h5S&#10;8FpkZsxpo2ezkTjFluRY+4q2hHv00ifu5Dx1YQctLJJNwEKj/juwj+xbCXuykffqxLbGyBzWV6YE&#10;fZ4BXjvCz47CMbmu/hR76C+YrLaQMli25vDJjXeA28UvNkFFs8xEvYAq2CfWcUE95olNBEtGASrP&#10;aMNIj/+3sydyE86xNXEqa0b+CNiWNW9Dp1pAYeG5rIPZo334sOOpgr6t1OqxixxrGck5PjsSp1zh&#10;p6CXYwQaOrqqz48sBdsQn6OvJ9NZO89kp2lgLWSzh33t5fctF45HYaT+t6wIFXEbGEDblQHDmCiO&#10;ojU+K7O/mIoyi7AGzrbvYr/U3yZJG/5X+GLGD04NRbGV57ERMxBfdo7hH+p3PVKn+taWG5OrJ0pH&#10;6/Ft7KXfV/n+8P3H03f++P+VfvSzV9I//tM/p89/94XUz1rJcqKPP4mucgzZ2DuPRfPbELZsiHPl&#10;qLRhdL842sah/ca40Vk2zcli1Y3OaUM+LF7xLMkSoT3IgxejgxI5t0jAr/U4gRhf3wes4/eedS79&#10;EtclmLrUfeyB+203sclK9WJhESxlfBv/2BnwY2+ZDwZBbaNFrTGT9T3LUWjsZWOQjHN7HO1z30Iq&#10;XTuZ5j+8ki74Yq1eZP2ts9Jrvnthus0C0u9fmU49t5wGTuKj4YOIW2XJK+kLo0Pt3I8RI94Lsmzj&#10;l3iiGxmOwlW+RryItZCV1DNmp/km7QQylBGDoxvbuEzC270sM5xxzSp+exSgu076/j6jXeXsu2xV&#10;Mg0W2dfoTt/LfVlQic3yrFrs4rgXz0kUGIAHPf/6Zht0hFr5EAWsB8EP8IGgl3FonOklvdwejOo0&#10;Cyc9g90UowCSCTZ//7uPBjVEP8BA+ocRjIrB4TYeVCEV2NoC36ciRZnoEMiTHcCYGzcRaeLUmV7S&#10;IYay1aBwGQSxctsAcFSe8vpNdx0MZ8rEj3S5JkKtBBHkGaQzsBtVpBySAspuSBDH4bYSph+wqIMj&#10;776zLBywLFVvk8bepJWOho4pghYO93oAQ3DqvWhUXOCghsJQzj5+KFqWnf2jQdFodXFt57KCfOC2&#10;mTSFwM28/2TquvdIauEeDVjkeRYTPT6rYNqOwW2sRxuAbfjhQ2nyY7UIVmlc3BvBnYEdK736TJqw&#10;1jpuKsqoxkTIpUKsIrhS9TqfzWqjTVwqpc1c7bx/L8KS0RjwnFaaaFikN7AKTgc0ujkRJCtyunjW&#10;dpRJO3sSc+Os7sBAR7Uu7xFGZcqfEaSFclAlbLsex4fXT3LIB5EnuyOjUhXn6EyMS1D0sO4mI6rI&#10;VZ4DkOUedUw7UZAmGwy22iHXxxpKSWpVTx9GxUSoXSoqcCvw3Osca1nkc50/N8qexlxT1r2J9+ni&#10;/w1gCdTtOO2Z5V73YYRRrFlpzpCfSJzqjLEe4WT6PYYjAgkeMNYoOk4xOBrUmIO7s544lfYrg0zn&#10;UeA9cwCXq3B2eRYrVwxI51m/nn0FFDOywnpG9w7nwapIq3HC6dWosJ5eFhdE4lRnFmNgYrgDQykw&#10;CO53nnMrCjxm0GhQ+AyDi85qzCLn0on1ntLpRwkZjNageI5x0uXQd/6f59qKnPwBDMZZw0E7KE21&#10;VRfSecY8Ww3L+n1Kn2PiVMMixUge42XgwqsLJdzOXm7SmNspxVkpIStB9Sio8OK1VpSOX7cvvf2r&#10;70t/8bf/K/3sH/8x/cXf/Jd03sMXBDi0gmgIBb0bJbwTwKsxkapXoDqIc2RVr3QGBmmkMRMk28Fj&#10;lZrOyEYTHOy5iWQrcrqsiLJSmHNcDwxpVOpBoghCG0jWsDSudYOj8ZGqywC+RsXkaU7DYjDaNWFN&#10;nSMoVZjvLf2wAWg77/YA/BpB86H3Lkfg3GSpHZx2nEo90o/MzuAknPe5WrrgC6vp4s+tpbNxeo49&#10;v5ZOPlNLj3zlyvTF7z2XXvze19PuB29JVfY8KFWR6wWet4QBr6K/pMLyXPQ9iO5hfWL2BGdHB+TY&#10;F0+k6odqqZPzMIcT0/Pu5bQNkNnKOcvzfgWctZi3g4wKfoJSSyeI9xtDh9ul6rySK798CQb8rDTI&#10;GTLZYdWX4NkkrclqHceYV8Jr/u28EqtvpeyVfmcOo7qV10ivoxNhZ4CzWkzceS4NjA0/sBiOqzNe&#10;pB42oO8VlDt8xkEdraeX0gJOlx3GOusbb94f86tfPa/ECrQKYLsXg2fC8QBrvsfKUa6Yi8OlA+S8&#10;knHWzCKfKvbE6jlp5aX61HgLiMPJumshbeOsSVflvJJI1iDPyrTFINL0etZdy3bkzllYdp1aGGRw&#10;2j0x4G+lrsa5dBFngc+04GIzr5cG2KBcY15JF2era76U2oe7ODOAVf5mFb+Opwm8oBFkHywk6jV4&#10;ps5CbuvJ054oXpEa1fvqFSxyz9G5xJl03sOeN+wLSo28TtBDh4OSyS7mLciVc0XtnJ10Hje/s+tf&#10;8GoBiEmeuvNsB4oBoKlUAUyMY+v3P7vMuV1JS59YrTu+H6x32AkAG/NKpKy1W9fgV4B2bYfzSlgT&#10;EzatyILzSkycOMt1E/psB7quB7vUmFfSCATlcH62asfYAytHg3WBfXGGib+XliwSaAB3KVwMrp2e&#10;V2KR0YzBRn6PTWlSf7J3BnbK2HLtjHO2erSdJk7RbXadFnDi8qxXCbmKClL0vgH4fv5/mPNopW1U&#10;j2J3q+IX6QSVH+S+VdvDetuNoiPgnBOTtjvvO5jGeK2VlG2cSRPXOlWbXe/QQdhT9HfYCO4/C2CU&#10;dqfnYCkCoY15JRFI9Kv6C13m5VrZheJcETtsdZoqyEHxDbN1Rx07E/NKOJPNN83EHPCwHdqgC8Zj&#10;dofzSpw7IX1KsA4cKp4uJnFOeC+gNoIPJmm4xzI4TMaHGNPAudFWWxnYHRiAs8JzGRjdyO8spNgG&#10;5pFCp3CiP6pHpQY2mWKFqkUQvXZSSXlogNdkAPbJpFsHciRNkljs384r+ZeOUymYkHsTw9goE6eB&#10;V9jnbvZyMxjE4FzmRgAx+2/Azbl6ztjrwwZWuHbdsi+99+sfTH/9w79PP8cJ+u//67+llbuOR0eh&#10;RUiD9x5I+9FtEYBjf00aaKcsZDGQZCfWNLJ9kPNg5ahBNIN0HciWiXJlQVtlksxnMdCUqw1Gokcn&#10;VrsUidP178Mh4mtjTqEVoT3T7MdxHAmxhHuho6rTsV7BKW2ODkr8L/jQKvVp7nfBBI0BJi71rglT&#10;C1Wk44lOCpwgu2YGkIlO8MnQgwfTqc+vpfO/UktXf/Nkes33Lko3f/fi9IbfuCFd/6Xz0zjyohOU&#10;r9U7lKXM9CqavPB+uKTlNTnczf9apKWjnz0J9gIf27FtUl9WDRNXZ0p3hgxZcWyBiV3gbeg95wPF&#10;vBITJZxnO2mjywq9kMHhKZ43Erg8giMX4wjvyadOZN9Ep3SSdlL18H8GlnUiXWdn/ueunAg2i+jS&#10;QPcN6NS+dSG6Zu1i60O2AytynkyMldkzqeim3jyfZnmNrANBi8U+Ohdt83XTMWfFObvdYIaYxW1R&#10;wHpiW/3kVUVWi2BgnTMD6BbGdKILwj/wPdVNvGcUlaKfOpARO4cc+RH0QTqZOsDsvZcziPXXOjhH&#10;UhBbeT/A+5g4Dh3OeubQR+Ij3yuP/KuDZF8Y5gwssf/TT51Af7FXYFyxb5b9Lyqb7gOYwi6TWeTF&#10;tRpBvxlsjIIS9F2JZzEQYjFIzHzkWTo4xxZWSPkcRSwGocBbpUOVNILdN1jgTLdInKJDTbaV7OhQ&#10;V2PfTHao94sX7Az2mk78iPIV+ADg7QprK2ZVf1gxrL9iQVEjcdo4Rxn04+AFo2nAtcUeS6VnZb/y&#10;lUEm7GKVncfEtYG4LvS6xTDa9eia5b2teBarOt4jgy8bxYgyubCfFc5alSvmnLInUdTA+g1wfxfh&#10;x93+vcvTa757UbrpO+dGIOGyX62lC79US4v4d9XXYpMfxd8DJxqEcD6+AQkxpCwrVqQ7330nOEgs&#10;JSW67y0GtZLcjkl9s8CoyoE6Gn1s4KFO1VvHtnGtr0dcYmD0yP8DH7N2ni3ZZdRPjpSxiMku8F72&#10;J9hA0GVT+KTqjjF0moVFBlTE6iZMh8FZBtStyN797EoaefvhwPgWyhy4Yyn9yX//XXTqP6X/+fc/&#10;SE9/+2Np3+sWI3korgqfgSs6UN1bfG9nqzv7q/2+Q6kLP76tv+5/5PCrxDf6Jp6R6JSzg8DzZWCM&#10;y/eQmUK9087nO4e5cKha71hUHvnZQGUPONJu0DxnxyCK7yX7lnZRKneZSaTM0+eK7iv9SmTJWaD6&#10;Zs38vR27IhWf/oM+XASlPPd8lrY1fD32xoCilOp2xNpJavdC/hx0KOsuTvIzxJV2GWR5djs0DHZl&#10;r9uTWu5YiMSpMh6dMOIbMEB0nK4HvJT7ui+bq39d92szx/qio9DCJO8lfGF8Yrtim9AJOzgL4TN7&#10;PtRFfK9PPYzudPZojucWC2d5bscddHImLZCPjnHOzzC6s8q5KSsr/OyMKamMo+uU9THoW+W97BwX&#10;WxkL2MjVwWdk0KcWIzrDeYrPt/A6aPE5kwbLDfjH/ClwTRQ66zODDYKpif3uYH/VvVGIqL5EhiJx&#10;imxYOF1YGUyt+q2skQUZdiSZFO28bHfER/SrY16WSQ9Zfjh/A7ey19gHC8+CIhh5aX7NdBp89Ah2&#10;4nD4QRb16o9a2H4Af2eJM23Ru40Ijp3axjO0sLbGeKSqtAurwDqr420GaLtzEVxwkotz8qbZ6O4U&#10;6/eA+3tYSztyDK5LYT7/3qOpbCyLtdFHEcvFvDVwoXS4VbC5LEuROEc+gu5/fyG1sAYy30gDavG6&#10;hc4W7FTQ/Ra2F4/1p350m4XujvoxgKpf1o6MG1Nr5bV2nEopqR+xg8+xW1T/KJimeE6L1YzXeUXy&#10;1MAu92pMT3xtYN3uO+fISekbDQ7ISEX9a9yD/9PH7sSna2Y/htHJo9gVx9A4P37uPcci1mjM0dij&#10;Mcgp8NY0v7MQsZ//rVyAjQYLGePQ3nq29SP0JQ+pt8Rk4J9J9ZK4jT2283Qfv5fqdeq9+IX3zkcC&#10;eDvPvxEb3vfO5bTvgYNpgDUWr25DL5bRc+pr59Ud+lidZUdfV//b8TS1j69G84O063bou06bWL8C&#10;cm4HfSSqeL/t2MuDnzoZs+9ljlKWnCPtSB4TxAXOjPPSu/hMYy8WTumXnPHYsTTwTF3GOtC9c58+&#10;nlY/vpJGXzeTtiNXUcTHummrB40X8Lk5/I9RdPK+BxfT/INH00nl7ebpNHDHeentv/q+9MF//450&#10;0xeujOIYO2/b37WcNj6EX4jMaAuczWtBrv7M8FsPRuLUOKejSIzNSN249skTqe/ZWmrifytX1WNg&#10;OT6jE8xrEXL+wUOBiXeyNvqJy/iLjTWzyPoQ10GuSWzGrmdXUzs4oIXz6Vneef2eNM2+tT9wJG26&#10;dm/ge4tB9z1+uM5WxRVdxHy10zeKu7FJM3x/ENtp8fUAdmkr2FHfQj9KObEgdPDGqVRGN5msn+U1&#10;xlTG+N9RzrcdzjIt7ud9jUs5zsbEqUxrWzjLjizR/tpJV7ZpAewQszA5F9s999gO54VaOKDfYGNC&#10;xH3XsV3ElNVZPE8b73cmuq+Js2lHdyf3agLTEQNb+dmEpAlQY6qy7sR7IUdD6JEcNiF73k7OwkLq&#10;4Xw7Fi/icmBpE1IW5HbXeG71KPpPH1HfoIpeLPL6RuFo6BS+Ot/UpNvwLdNBt99nzID9ttvUeEQ3&#10;X42fq9fsxI3Cj3ccT1vBVMbhtBUR49bP47JLsZmvMgYa19zJHh/4eC0KTfSN7GjzzFSwJY5pG+Aq&#10;Irut+ArauYgZ7OzBdpZD9lrxt86wuxddIcuXidMd2MsMzyNDgDFu43nq/Habg5BdmbiiwIo1NaYp&#10;+5IMBS2cLYunLGgyEadttNM0PtPCGey39sfk9zbWsgddO8gaaacsDpbNKYdMRIcv51zbJo7M40PK&#10;2NB7p7OCwQ/8r/P19fNz7JNFRBVZFTlPFtTbdNXEPdq15xgwx3doKwvo4aq22AJF5M7RbDKWGSuX&#10;1Un2TgsMIt6hv8z9+9XCEe19FEgZI8AemDgNXDCGDIATTCKJp4wbRIIazGJBdqeJU85xG2trTkbM&#10;YFLaIk/HI6iTsshi1gak+XIwNpXQtxbPRtL0sPgH3M9nR8E67+3aWtAe4/64KpyXLmydRbKOEerh&#10;ecwNyQARjIpcJrwtwLKwKoMs9JyNjuf82l0qdop4AfvWY4EmtqsXnzOKwrCDJfxpZ+u3cW+yHFls&#10;ZIxQ/zjwoZjZCz8sI7ZH9rVj3bOlYKlSfro4v00W9r+ec81zS+cajUGcDQuYzAWV+b7K15OPXJD+&#10;3X/9/fQPr/w8/fL/+8/pg195MpWwjb5/6YpdaRfYfgI5HzFRik4xeTqMrhniZ1mOjB2YSxJXT31g&#10;JWK+42D/pvsPR0zMoipHrJgz6j2LdViP+0QCHF+gjuHXYwavjnHze+PWUZDNfmTx0S20DV+BK5Li&#10;xk4szjtYifNicWWGPdv96GIUUsuiZUHxMPcTzUHco/bNBho7TvdyjYNfbAxa+8xauujLtXS1Rdbf&#10;OSfd+J3z0q34QLd966K0eN9sKi2W6z4SWM6i07K+MHIjG6fxC32rGGUo6xo60G7q8MFY72gAQz60&#10;Z8bMLDTxagJXGkuTycsRP55TYwayIPXj5/b7Xna5ulZ8djuXmM5GC/GimD/mXSMDRdajcAi/js9R&#10;F3eC+crLA6nVc8I694IHZR4ZegdyIR98BmPbxpuYvQ+qGQ5i+eRAGPBuhFvajD06cSjKMS47n3bz&#10;mtl3Hkl73XiU3RAH226nLhS2gWaDWd2+Hxsl1ZxgqZXDLle4oMCOU7PxVghaMWFluh2GMU+U14dD&#10;xMEVkHWioGIeBYdXBZ3xIPB6E6GVNwMSAL0aFqtkTQAJnIYAgxe++/JUuGB3KvO+DpUVNOZQyltQ&#10;cCYU7T7QkBmojU4OHW8XyI0F6HkvUcXIZwUlkIeQjbR6aBbBku7MYLOdKoJdk6cO5zZpacv9Xtfs&#10;XasAiKUYlp9DGRrIkFq0l8PYej0AmgPRZCAThVR642yafL6WDmFUDgIuTMD4GROAAQG7PPPSdXby&#10;3M5M7ESpj5wCXFw0EVSYci+38pxST9l1KvjReEqZYMuxwWidKSvvDSrahdpy00xQEEjr0ougWp2h&#10;4Zaut1WFgqLREbSCJLp3rADSqCB8VuQELSAGXW5+k6/7AT0aho4A3wAFjIrO90bkwipTu2X7AFUm&#10;Rw1qaVSsRJVWzEoBu+NGMBS7MJIjjx6NIP9W3r/9EvZiAaCNQjP54H77Guks+vg8Z5cJPupUBrNB&#10;pWSSPugsvHedWO4/EorsYdc6mNCZCgfT6txdGt16IDrojHFKgwrZymGUciROj1TTdj5Lihqd8c4D&#10;GKqrAQast1VMdmaVrFKcLUb7d/kClCzKIYK8HMyoDlfpY1SyrKNOnJUz3QC6LteZr90Y3u3Iqkll&#10;W8btNLVq1MpnO8GkjNJxt0hBJ0XDYqAnKuB0VnifmIFjIYSON06PAVYTp9n9pVTibLsGtsAX+WrA&#10;WLpSK3Ei+WCQb5V9R94Ff3Z/l3CWDVq0mzid4b3Y103co3OA8v6d9ygDTEoAO7sfPCt2v+5+zYH0&#10;wW99PP3fP/i7qDb//f/62+nwvSfqCRDO/OBDi2n06dUwIgKjEQCUQH8nZ0caxF1cUgPopAqw9tsh&#10;gzOlE6tyiy4eAERQ0HmWDRhxjuuG5V+uoCtbNyoakgAPYXA88z0YVIwyxt11iwCUwSgVuY4da2vQ&#10;rzMSpz2pim7ZDSgPuiYdn/csh4EZxSEzoGTH0TQO1hTXOErWboyjn6qls75QS+d/cTVd8Nm1dPyF&#10;tXT0ORwfXnP3i+enz738dPryb38vLTx5Hw7cnugwn0K/1p6upfw7llMOUOysD6tJh9ADOpEGMaVp&#10;2o8uWv38ibT7k8dTlr8v4Bzmn15LZ7xzKW1BN40A6ivI0lbOg5W/VgE6czNmnPJe0h9ptJ1ZesEX&#10;z8OYr6UCznIf+sgCgaGHnZOC/kG3HMbhMcBn8H31Q8vpyPPL6eCzvPajK+nIR1ZiXsnCC7WoVpQG&#10;eJM6Dj2ifAy8dl8a4Bm2cX4FrUP8rIMTnfZ8dS0N5E8DMkye7udy5qlVvIIPKzKlRzHZr17q8izh&#10;MBtcspu1iEyOot+lit3N2kjpFPNKcIIO4xzvY48mcIom0J9VLgMKAmcdd89o0LQJSNFXBpA2c97a&#10;DQRgv6L7Rx2JvlZnW5EWtoPnaOEZLe4xcWqVtpVzBmOdh+gZk4rOIiRnHLbhlEuNFjMWAXchW4I3&#10;DHbHaHfqOxdHBoM/wL60mjTlq12ZZ/Dedgf0AK5j0D8yHoFigI7BLCvn7XA1eOG9GQCJilfWavet&#10;02nuY7VUNJHJ+0mRacJPul4Bv89z4N2raeCJ5Uj02c0elaraVO4zaPH42uU98799fJYd4OMfqqXD&#10;7LeJ05hX8sxKnAuLqew4FRv03QDYMxhuIpQr5pWcHE7j/K9V09K3221m54ZVZNIHGTAzIWP1aJxP&#10;QH71vLHQre5BOEA8m8VX3TynyVM72dxHgZf4JapHtVfo/UawLZwL9IUzyLtdJ/RikX01iRE06NiR&#10;mH+OndIJ0pZKQ1tAz8iQIPWnXRQF5MbZfsWH6gHDQdZVSi+DPyYCzuBvzdipPGesDXk0UeuszyzP&#10;KHWWNL86DJ1gBOeleWnTMieHonMmEqfYCKs1rR51nmtQF2GjGtWjkTjVIXJ90GWROEWPaU+yBgd0&#10;Op1Xwvo4KN+KydBv2muL19CZ0qE6hN8Z6TnnlbC2g9gGEwLR0anu415CJ3I/fo2qUuyLNtHkdIV9&#10;sFPZcQw6Vwa/DCj7TI3EqdWAFjRZrGZFvwwJyr2d/EUddQC1gF7HSxDfa2cM799l9SwOk1SsnQaW&#10;lQH2vJE4DVvFPRYMmmOLpZ2yIr2Xz+jGztXnlWC/uccc595xD3ZgRPe0Oglsp+NTFk8qB+AXneKP&#10;fP+l9H9+9MP0i3/65/Qn//0P0uzrFuOMamMn758P3W7CQGr5EXSchW3BjKADhI6xu11ay33IuMEB&#10;daVBDSm6LSaLxIQY8OrJVEZudFTCLulU4ACdpunF5jSSqH7194J/i+CCqhc5j6I2v5oU1267HtJ5&#10;c2YiuYgMmJA4hG6XMlh6NQNMUoLuAftbAOTX/XYEoLN1iKpgoy7W3YDwpThCVpBe/+1T6TXfvyjd&#10;8v3L0xu+e1U6x+IlZRI5LOC8Wslr511QLSM7QZeJ/XROvUFtsaV0mRZr5U2a23HKOXCkhIV+Ma8E&#10;XWDQwORyE2dU2lsrke1aisSpehL51pb7fAbDc0dxosHm6jm7k/OcOx36Nv7HeSUmx6SflLbRexX7&#10;avvFwr6uD8w8yD7GLONHDuPHHAjqKRPQffgfBoztYimCt+3i7OO+d71lIajgo1COvzuvXQzt/Bl1&#10;Z84E36nBYL8Rg9lBno01qa9LWQaS23g+ntkiyG3en9iOs6IDb+LOYqOYwc1XC3Cki1Jn2EXViTNo&#10;Ei9m5WMDC7y/XbIdnKMI9KMn+i4YT53oKf0OEz7S9DqLXrujn2Tn+7hY4trJdOQZ8Ne7aqnrKHqX&#10;82LSMqhb1ZHYIj9XBhjlWdwhRe8Q2N1gTpkzb/W9eEK7J91WAUzu7CaTOzK1BH5GD6ufipztMbtb&#10;OC92MRTQj9oiC8/yd8yFvjYw4P66Xzl9Rz5/RP8SB7c4l+e8glfFpupL9l2WBc+A+NzXRQLJi5/7&#10;kIm+1+2PJE4kTlln1yPPleE+pXzaxH1bYa+Pqk7PgN+dHdXB3krX61gJk0VRSb/u4BfYS/dRXRkz&#10;NrFZkexFHxfRs8v3z6VbXr4o3fS9yzg756XrXz4rXc45Oo/ztPr5tSiSdRbinmfrONG5+AaWpcMa&#10;Yy1GDKygW8bx/UycDr8W24/jLgY1SRadkdo77iUq+g2GqJ/R13kTbOu2wTVvrEdDx/j1X2Fj/i8S&#10;LqyXs0Et0DLIK2VsM2eyzLmYAVOKvaPLB6y4SwzIvYnRx584GsWOkTgFvw9hD0ffvxJBIbttMvgE&#10;u247lP7dH76MTv2n9H/+4UfppX/3xTT/puXQ5foK+gz6DtL12oFqYYvz2ZynZtK8G51md6U+SBH8&#10;YJJD30R8ZSA5dN+6TTA4pk/je5q8icpydE7uAPpILOJasb/Oie7mLLl2+SjSQaZ4L3GZPlUULWjP&#10;sGXKjL6X59sgXzDd8HsDozs4CyYKs+iIGAnDmVRnhC3Wv1OmtZ/8TbreSJwqN/pKJ5Gx6UIqGWvw&#10;bPNV/7L3Bvw83scuC7tQTe5l1ql6te1S9arD9FHrFfF1DCAmEGfF2Bl828BcnDk7NtQV+sCBicBC&#10;vceqQRtqZ5JJU3G5PnTQyIKFTHZmOTv6m85TE/uKH+zy34qONoEyBIa0gMhiipJniLNkUa8+vcHd&#10;DPpcH6MffeecMLGVsQAvRy1Z1NGBv+sc2zlwhHp8x3V8zu2sJ/6+MYZ6AJuvXnxvUNYOa30z5587&#10;+18cEzNtkQdtjXN1LWLJH6jEXFyTy5E4ZT16p8AW2AOfcwv3aLxmAzqsiWfowz4O3jSVhs8ZS+MX&#10;TkSMxWSLXXAjYAiLPCxgdyafsRlt5/xHV2MOuDOLq/eg06+ZSjvAIXZataJ3DXhKfW3sx44s7UTL&#10;my1YraUpMTLPagGwlKpBYci6GlMqPXwkCkrm3w3O5HmiaJ/1CTYC8a72EBtVxP8wcer+RzEl+rNn&#10;DgzI/8nIZhHnFvS92LSb82zRrAVAuXN3phOPXpimbmWvOA+RkGGPLM6uvG4uDd93JLWxTzGLlDV1&#10;XIoYqoW1shnBxE8kgNbtlOOsTBAbMI6YHvdqQYD3qR+1jddHHAM9WxCnIY/GCLWNWc5CF7a6zKVt&#10;sYt5kjWefdfRNMl6S+Nu7DEYhNCNE87oRrZy/H8FuxCJ0zn0M+e5k3Vqx65IBXrwPfUkmutsx+ke&#10;9FjQ83JZ0CZNqDNry8hgUO2zdyZlTFjvewt+M9jQIs0WnmuY/bbI+wD7ffjjtWAeWeBaBDsdsXPy&#10;Y/hQyI/zPKe47+3c25nIlDEt16Xfrmr2qw38sPLp41FwbOGWiTljh3YYm/hUp5hIia5T9JwMORaZ&#10;bsefn8JWD7xtMfXjD69+5nhaeX4p9V/PfSufBuKx6c4SLrjH2GT9ual3Hk0z9y2kA6zhKrp6EBkc&#10;fctl6W2ffjS963v3pWs+e2HKsq7T6O/8e/DLHj+WWrh396wX38oiX/WEIwpkBJNOuoJsGv+wUPb4&#10;S2tp94drwb7UjxxIjS8jgCw0Fr5o4/Xn+7BtFszKSrX4oZW4Dny0lhZiPVdjVMQE65vh/j3PdggO&#10;XLErzb37aOrGrpyhz8KaiJuH8Nn87D3s4ZQ+J+sYton93cve6Xse4Hd2hNt8ItOhyRQTnfotFhj1&#10;XTMZzTf6dRb7GgcZ14axB9Jym5yf5f12Ih/6bYPgBfGko0dy2P5ebE23uBvcZGGstmIbuq/JM67/&#10;J9b1bOjT6NuIgzlf2UvHo6jZZJ42xiIgR5gYz1L2LI7Txy2/nvcCn+x+y5GUxWcTH+r/ho3i9ace&#10;PitNvA6fHvs2wL1Jw51nj9q41+he5ayZdOl1LJk+BrbBxKnJg+oq2In7NA4fcXb0qHNZbaqQBWjk&#10;xqm08Dy4kGe3w1g2RfW9+mnzfYei4GYSedrDWg++60ToGXFlQ8c5iiQag/i/uj5Er6D3RpG/2RfX&#10;0lH05fSzK3Udyj7aMGFcwnNf4XMCT2OjnFM/dfU0/l5/FE9IHbwRTBA0negRsb2FRpkafrK+Hvpd&#10;PWjitKXUhn+PPeV+9KHFAUHVy7qbOG1lncXvQS2LTMgMEXFt7EwkE8EK2p8SfqH20Zj4GDKzRz2K&#10;zMgoYI7EcQLaszPuWYyYewF96fxlCybsrNcOxmxQMIPFR84rH2PtovAWuZYNwPh/73H0GDiyBd2r&#10;f26Rvrqjyp42/Bg7Tk3Om0RtQk+bHDR2bJI5bLtx5dW+1MWzKudRRMMlHqjHX+r4Xt/QhFD4QmIU&#10;fIlInOIvWiwhE5a+du/RSsqsDERjkHuuj20nXoyKwMcus67Gk2XXyZs4FSODp2RSlBbfJjTttXio&#10;i/vRJzDRuvWth2MMhGPEjGW7viaX62MBZqJ4v53P7A07BYbDH434tr4/n53FpzBx2m1+Ar/ScT+N&#10;mE9xqR9bhi9zMXaSv4V/b+J0HR9Gx2kjcYo8KPvGsHtnS+DLzsDM+mA7kMON7pu5GfRRjKFDJ2mD&#10;9T8sbrDY/NJ3XZd+///60/TTn/8y/fyffpEe+Pib6/E3fLISunkUnWd82Pi2zCziZHXKOPpT/LyT&#10;v01iM4INCpsl455FHOKAZtbAQk+xoR3qOXBwLzi9ju1fheH1d7X/nO3T8W1/XvcBpDCWUSJnvoI9&#10;iHgL6+c6yAqT4Zx1IA+ROJ0tYr+OBNX5KDYl2AW4V+PbXtLLS0Wv3zLN1zK6Z+aDy+nE52vpol+t&#10;pau/cTxd/62z0w3fvTDd8utXpuu/eCrtuhw9yJ4FIxAyIYNTib2w49QkqrNxI96ODIlL25Q9dF0H&#10;+97N+csiM7k3zQWDggl184EbOQOyx+bFithWGWQdk6YcFd7IucF3LXOejJmYRK4nTlknMR22wIYE&#10;fUgvCwAqJubxL0eu2xPjDIxbFTmT7VGsarE1mLo2kCrs34ZZDTeKqx1gp0BFtQCXWX0rvR3sv+u+&#10;gzEnbsSqL8DjEMptJ98LODRQBsMH+CBnomZQagLFLhajl8t5WFbJ2BFoB90mDr1GOLp4EFopQuwa&#10;cl5FASOSQUgjWaPBUaj5Pw9yh8kj3n8rixJDmlnUzrtRQG9bSjvt6OQ9m1A2ViRI5TgAmH7N869J&#10;A9fOpqGb9saQcmeo6eAboNnwxvm0mUOR00k+Uq0nzqzIQQg97H0aaOlfNHAoh7hf7tWKHAOM0w8s&#10;pAmMcg+AxuHrbVYL8hnSrGxCydnBMoXATTy+BNheSu0YFCu9rdaIyiOeU0W07brp1HL1FIoTkIRR&#10;tQJt/sVaOggwawzijVlrj9aDOyZNbPW3OqV7TyaN85r+WwAsrJcBsS7uwcHZGuDNtx9IbTxj0MXs&#10;w2maRGBQogqPiVNBdg7j1m4SgNfb2ZHDKbIiRwXpvIcMRj+SjQZAdGJQhuHE4HxY4WILeIXnsvol&#10;w2utfjPhZ1WMFe6tgAErhIKih8t1KPF57kcXMhPc6Rj44DgHdBQ5DEMoVLvEpChuY20FTFKUSQ9Q&#10;OIHS1XDwPtJt5VW+ziXkdc4lDNpMfm+QcrMK2MQpSjxoF/ZiXAyeS+vl71mPcDR1MA1Kc9mSHYaX&#10;A66TbjDBmVEGl10vDZsVxy038rwcZo1TCZDrDCUd3Bz7IbWNs0pzSxgUZMVgYlFlraLCeQ4KJ9Yx&#10;uqq8cAK7TZ76N64sIF7ufDuhNCzOFXRtGvNNDSwaaAs6JBS6nRxBO+XB99yg+GLP+Ey72uyK8H19&#10;/qhudi6tnUwqJAPXvMaAdcbAnoHPZc4iZ9fKMytyHBpfZm9PJ05x9CMhjtKSKljnKSpwMCQV3k/K&#10;KyvJreaYfO2h9NK//3L623/4+/TzX/4yff93v5qmbj8ayVwN19jjhyNxJkVNo2rdxKkc7waiDRyp&#10;qKVFCoeHs+Df7US2cMKERHQQCTa5T4seNBYNw9IwHPWO0/UgtAZl3ah4tVutY7eX1S4GOAysGIxS&#10;kWNY7KbpUi5wvjvt7gbQSi8yjFHZzT16n865C6pe7tHugQiGPbuahgX0z+BcfHYtnfelWjqf6+zP&#10;1FINh+HwM8fTIZ7zlqdPpM+9/FT6xn/89XThh9+dOi6eTPsfPpTWnlpNRwGKpXcsBWXuGE7RsE4T&#10;X3WQfO9W9OLo7TPpFEB08bPHUx/6eO/Di2n8+bW09YmldCYOTswBRo5akZ9WzrSAVmrboP9Gn7jm&#10;Yzh8Jr9OffbsVHmylrrQxRZ6SK1p9Wobes4ZmHbB7/rASszfWsFhdJ7poolTvh7FiTRxOv8CTiWg&#10;exj9eIaBJmTU4pORW/cFZVCL1d3ouwoO0N5HAN88R9DWcenMznBZSWrXqZS9B7ivfTiZGQ0WhrEF&#10;WbOrIDrf2Ce/H34DIBN5GOK59uG02m1q8tSO093YqsP87tD7cJ75WXs2fG+drtfZCc7GjOAb+125&#10;AdCIXG9Bd27kjBm09t49V9qloC9Bf0vXmxFsAfCdRdOMrlMvxQxTdIHDy632tNvCxMUgRr+J31sU&#10;4cySLgy9wMqkr5VPmZW+kK3Sudg+1kzqJqnoN78VfX4nDrhOEJ/RY1IDvWWQWH1k9Wj+UF905dgB&#10;pb2MSlbuzXNdOG8s7bx5bzioBWTJmXJ21XhtY0+tiDaYvlene31eiXpTGhrtlInSHp14/sfOVGXH&#10;Tq5B1nd0nXbnKI6wtDvOZ4izLMjiLLv+VUCN1Yyh52RHGOtJUokOPrUStDsbsJV2/cScKeyGzoUs&#10;Ef6/9sqzqxOUBwxnWLPuC1kf9IxFOtF1ynN24JQFBZKYw8TpAvqJcxysCOoDnSD1NzbAgLnObX1e&#10;CSCY9ymKTQBdYau4IpmL/hUnaGtL/M7OigJXdFBwlrRxBYsJwD5ldFH1tdOpHbxgMYKBz1bW3flg&#10;7eyf1driAal+nVeSAYNExaw6nOe1qjICk8iJOMj1slvL5GEEeJE/6XfriVPW0OvfzCvRpusQGVw0&#10;QGpVn4lTC2u815jjYPWodgk7qSxpVxxHEIFI55VwrvqOg/tMnBqI5v+jqxEbpyNkAiSSryZ2+Z22&#10;z6pLA3HOK7HjdLt7yPNYRRr0olzOyvUZnXm29fLdqR0cFU6FyVP20mfzkiLe4gXnzUmrL8uD80os&#10;8onEqYkM9tzitQZVb1DuHKt3C9nZqH7r5Tz24AS1VMA4JgM4B3asb75jIfCHdNoG89x7HSED9TFv&#10;lO+n37SYXvrtX0l//+Mfx7yS3//T30p7XoON4W/SatslpkNhl77OvrpTO2D1vZdJD6vf1VtxJp5Z&#10;CaqbLHLQjL1udJz2sv52npTO38keYouQ84ajE12mfnU/G7bLi/+LhBL291/NKxE3gC3cs6xdpzhX&#10;VhSHgwy+kX1FOm1nfBmI1VGzsy2SH+JLHDurR6XdGUPnWkRUfNNsWvlsLV2OI3QNjtBrvndBuvn7&#10;l6TX/fo16cZvXpTm79ofgQqTWzpBMeeR82dCIBKE3ItOmV3YVt/H7BD2T2cog6PdcxtyAQaMoDXn&#10;ysTpZvScOtnktgWSZyCnOkd2fTmrsyLOMSHgWuEEteHQ9IpF2PfoxuH9rZ7Pr+LsDILdzsG3wGcI&#10;mizWXKxan+vDunLf0n2b3BFPSBtc1FbecyBVTvTHc5SRuejwWapGJeogcmOA1cThbva83QI5PrMZ&#10;3WPy1IS8lGoVfAZlW4cwKqLRSdERF+tSivM1ikNt4Gc7/swObJq0qEEhiz4z6Bb6zGCW/gdn2AIW&#10;Cws3oUu6xXUmTcUp4kXOjsEEg3jRWcCzVWvgQc6cXU8yTEgTp9wbvOrg6gNbjnImBtmHVWzrwOMr&#10;qdMRD7xWOfQ9ijy/voPFRCMPHgo7PI4tHXnzQhQeOQbAxKlOaj/4xDlbVv5meW/n2bVbhMs5jsDJ&#10;NPqXfSsgWzFugPWz0t6ZT+rYPs5ID+8jTu9FZjsGcfbF66yHBRn9b5xNzs4toXsMYnje9fWk5JRt&#10;wALdDs66tKXur3bDzky7QfrUs+jenluxa+ojzqABPoNfJqSasfUGPaVDlcXDWfAGY9xbAy/tfgbf&#10;S8EqHbvJUwMwlVcnTg9V4sxFNyj7MXHFznTFZ6SruiJd/+3z09XfPJGu+ObxdNFXa+msz6+labDT&#10;IJjR+abRcQpGtFt9lEs8aYDFynTxr5XfI8il9qvTxD+fU+BcBc0l96KOlhUgKvvV12DZdm0EOsTL&#10;/Qxd4lf1R2N9/Ns6RvZy7w2eyiBjYYdMQl2cn/KjdWwu1tXnnUZn6JuOP8nZEY97hhrYna9ieWkT&#10;fZ7sufgX7FXfjbPpy7/xYnrlF79IP0S3fvl3vpUW7zmLfRwMX0GfIXwHzzFnzkCGFJF2uJk47TEA&#10;Ag7QBymd4D09E54N/BKxWwGfRd/FZLJ4MJI52hZsjfbDQJ/Boyj2ZZ20q3ZmOKsuChCQUfVBBjzW&#10;yxX7zVpox9rxJyOgh8x0vWYmfLEM5zXLudBHsyvP+dWyGcX8UPSyhU6BYbwMTGI/cyZn2R/plWVz&#10;MJ6QP46c+dmst/rDuEArWE9GAukD1fOymkTiVLYR94lnMAjVyx67HvUZTHW5j6TZeiwjCqv4vlN7&#10;ii402aoP6Bo4SsbuPBm8tqFXpOjVd9aHVu9m8amdyR52nOfewt+cCxq4irXdiF4Rn1bwMSbde/63&#10;zHpY3CumaeMZoisHHWExgh0Y4sxGHGDDnQdTExjLNbVTwJlUI5xx40F2bNltk51jHb1P7xk8E8Fs&#10;9YNYxD1k7zrQlSZBLYQzdqGdcaaZ+tgz3gNOisQpesH1sCPJxGmG1xijMGEp7tQGmXAYQ66HrpyI&#10;sR2Tyv8eXrPcn/I8h3EvYzDS9Tr3K2IzXPNg68VP1NI49tVCUwv5vBxfZKzLhJxFK8Z+jAE596/w&#10;Nos7l9OedxwL5iwxcAbs3YsdauerMaXuBzlPfI7sZlKOmzg1oWJAW9mMxCnnpI/3y+8r1s+5+86e&#10;9zrmALto8ZF0g5uRUQtfW7GxFuGO4MNWLt+brvrAdWnqltnUxRm10MfiTIP2A+CgvQ+vhk60q9U9&#10;38592uER7GDGOrR5/N4iRuN1MbKHq9eCbfBIxvtFN5vk8X0tDgx8qD3nd+psY4TGCmNkgfE55MgE&#10;XT/rvAc/whijNseiYWOPJk+cdbobP1gafhOtJc5xo5BInejem6SbRf84u3KaNZxGH5lUi65Tfp40&#10;wcbfpXkdvv9gxBid27iNr1vw/4It7k34lMijmNNCCYs9x9HX+z9WS4c+XouOvHl0s4nTGFXz4ZXQ&#10;h7vevxI2zqLUVp6jcjNnGfxfUqdiz2STOvqZ42kRne/+9oE77M7M8nvjquJk6W7t+JTxyJhnOzq4&#10;F1lxRFAHuGnow7W09rnj6ch7+X/w3TbOaz82dQBbmkd+ut+qbUVvYpelNp6+dz4d5J6OPXEkVfE1&#10;xh++Jt31oTenB795e7rw02enHnzvih2l6PLutx9LTXyGsmvHqx2nIRPsyyhr38Yz+Rn9/J+JSztt&#10;d+Pzy7RXuBTsgy6Uqah0F3LH5zt30/mjA+yJRdFrL6ykRdbN2bCu4UGTz5yfKb7fhS2sPnE0klrG&#10;jU1cH0L+y/iuJo2cH9qtz8K9TRrr4PPtGt6tLXVf+Spdr12qM/w8y9d9nMsuxwBgBxrdhdrMqrgR&#10;HSYWmn7scNr5qJfxbeQMebPo2u7VcZ5ZVh27m7PIaJb9kKHR+ZjqUBsfCmCLVs6w/r8F6iY/o2gA&#10;fdRb64/zkD17KLC/BQZxZng2z7C2zJFtJpK23jUfLIQyneReuy+1ovfnH6mlLGdUH7WLc5O34w5d&#10;d+Fj56fDD5wXxb/GM9rQURku46rS2W4A11gQnDk5jD+13n04KrbqTv1rw6mArtKGeg9Sl0d8A7to&#10;MasFdVLzV9DtxrYtIlbucuinVvzeM8G5E/cdjJFIE0/UUvsb5gNjOhdfvWsBhjGDLTfuS83X7k1N&#10;yFAburp8z3ya4fwc/iQYyKJSZMLk6Sjv49gbz72XyVcZF0rH+tIEz+Yz73rrQjRYWEzVYFWUGayL&#10;Nc/zPI3EqclhC4qaS234JSP1uCnPF/FO1k07oc0IWWIPggVQjKqtwcZE4pQrfga3lli/VmyihZJ9&#10;+Pj68dqr8KH53g7cDca4jRuha4NGHRlxjJ/FHfofFlZpFzPcrzSiO7E148hnHrm2sMVO917W3gYn&#10;ZcHu/G70pQV/Rc5PqzEJbbT6nN9b8GO8qRn9H8VaJk3Xbbvj6LrwlRyVYbep8W1tn75aFNvrG+I/&#10;ReKUr9pEfYn4HzC0eke8of+RQb4d/dDDGlvAoY4P6vbzkGvu1Y7lAvo32KksDgD7mJiLEQXa2gk+&#10;33tD/rvQz91gkNLJoZAnm/JMPOunRLEVz9PFZ4jPLRKwENOEmH5/zKgH5wXrFDjIWEQwVIG/jSM7&#10;jkasIL7J4v86SqObfdYGWVwXzRaBDcFdYi+/x+aZODWGbtNN73qxtXbUZqHtyLmNWMb4ojOb94iR&#10;EtxLYFYvPuO6p9+Y/vT//ov0ys9/mX7yyo/SLe+9NjomxaXlW/el3UHTa0MQeoUr4q38bLxAX9yY&#10;8R5shrbIszCOvnaOugULJgmNn+Q5T8a3cyuDsUf/FrvrWzXwfSO+7d/tOBXrd84aJ2X95uqJUxmL&#10;XD/9h8DNc6VInPq/mWP9Uci5F3sni0HEOLinEfSshT7G4xsdp5NPr6Cvj6Vjn6yl8760li7+Wi1d&#10;+fKJdO3LJ9ON37003fy9y9MpGTMsUFS29T/0M/BRpOqtskb6T8bZ9atk8+nFD21FFwVLikVYgeGH&#10;Ujd6Wt1m4Zbd/Y7ycbSYBYy96AuZS/Sj9VukyK6AOQrzpfhM1yKKrU3ciiP1yzk75kakPrd401hW&#10;8UA+9eF/6JfaWFAANxtjdT3VLV34rznWY8M+jQyGpf3u+dSFsFkFZkWms0KG3rA/kqFSZ0h9KCWL&#10;VXdeVkZZfSwVpUk9+fTHUYr9GEuBVbsOiIZFp14wiwIRoEr/s82DgRLVMbfj1OHGMQcIoXSmmso8&#10;gslcVrJZkePsFbsaHAYtjayBLAFYld8N8N6C7Q0ImDS9ZpOtFr/knRekgSum0tgt+2Kwuc5xmYV3&#10;FpcVFc62cb5or4FaDriKI+juHF57Nb9HUJ3d6MBsjYsHxy46g22T982HkDuP01kGPVwOrjUYtAMl&#10;l+fASwu5++GjaeyRpdQBWIlOU4BztxcgTYeoE6AmxeI2fjZYMvjQoXTgxVpaAkjYZWcy1KSGlSmu&#10;sQZcR8RAX3Y6m0Z4jW3c/ayjQt0C2D4DZzM6alV2CJHBkswM+8rGC6oNqLXohOJwVS8c5z4wIDxn&#10;zLngyrAv7k8Eb04O1hMUOiso5eg4xYmJxKmBDZRVGUW7A4Vnxecgz53X6eFq5XO3IT8RGFtPnhoQ&#10;cyaAyRiD+OFcIS/NGAUdUoMvQU/A3x2ebNXaJt7Hqu9unIE8SlFHLmbw8b9WuZYwLNHqz+ulZQuK&#10;GRMfgI3uNe7fyiEDSipwjSGK25k57nnMA0ERSWFYOsHhZI10QKUxsMLZII7P6FyZSJweqUalqqBA&#10;Cjwpj3RyVfIGQ51Hk+EZrdJRgRuMLqKsiwY1DxXrlU28XySx2Qt55YNGknOi020S1URgzIzDeNl2&#10;7vsJgGKGAJ+lA+asHat6PSsmTt0nqYOtAMphMHPSimEcgg7UgKPdITrM7F/OIJvOhkACw2LlmxXs&#10;0b2DElORRgcef5NazySRnTn1xGlnBG57AAubOHcxV5h7CMWjQTmLe1g3LFYW7X/9cvry73wn/eDH&#10;P0o/++Ur6cvf/zjncT4CJoXzR2Lek/Qqzi8Z8lK/vB2dwt73Y1SGBcM4pybXBMgalTJyI1VMhn2X&#10;61+n1OCwnXGZWQz0ulHRAMalgeHr6cTp+s//EjzqSXnkwaSABjm6q5B56QYNADu3zSr/LpSudFFD&#10;OCGetRGdOp077t+A+RDnNDpPMYJWTu7GyTqAM3XspVo65/O1dOGXa+mCL66lU59ajfmmix84nmYe&#10;PpSuemIlfeab70nf/Z3fSDd/9kOp9dLpNH//Qlp76mSaMqjI2dfZlW5cCtcRfmfi1ID8Vs6XQGb5&#10;uaW0/PkTKf/MaiRFJz9US9vftZzOQGdbsGIS1CRYUP3x/zpBfaxzFGMYpOO+nVdy/NMnU/n9tTr9&#10;FfpJB66CXu9B3wvexnBqZp7FyGMz7FB1XskcXxvzSqThMXFqcsF5JS04UdJs62CPAiLGHzsGwMfw&#10;8L46R7twThvzSk5XkLK2Jmb3Wi0MmIgZNTiZJuW2oUu2Kq/rtiXmlSyV0+At00Gj4zyIOWTKaj7n&#10;4ej8OK9kjvtefD/vy+9iRhv2zqKLbQJP3iuq2QB30gFuxRgbyI8kLWtgoKIxr8SZahX+J+bFAqhi&#10;XglfPffdnH/tm0DYrsONvN7zY+WsCTeBfgs2yuCtVOLOXQgqNnX5Sc6kMy3P5SyhDwM0sbed7NNW&#10;9Ln/38PZ7zk+lDo5w9FxGoCpO5UWqymPfuhFX0uZLcVcgEHOt7QiO1+zNx3AWSkhr73IjklTqRVb&#10;+Oq8EhkJLPLZ+8yJNCB9rwBEx4XPi3naPquOPHJj4tTnHHrzwul5JVZfx7wS9mo3jtAATpD2ynNs&#10;10KnHYQ6Iga/0Kf5xQqg8Vhq4e9nsNba4h2sz5nofQNuOXRnPeCILuYZtVWZGRxe1q75srrtt8rW&#10;6ltnMjXmlXSv9UfiVHtl4jGcIMEOZ9ZOE78O6NDxGb5GUG3izvkwVvy63jGP2+sth4JCWEfUJIHJ&#10;Aal6dZSkopVm01kIMfuFMzbwJvb65ulwNDex721ngxWQiRJ4w3nc0rRZvCAzRy9nWRxjIEDHz+rR&#10;oFRCVrz/CL6ihwxSGnQW+BtEffW8kngu8YqgmMuOCp2goMYRw2FbYl4Jz6nzrY5Wvxng7+LnVrEI&#10;zywmMcjbC1gu4kRWsQvVWjXZbVpPkuIIrTuVXsGacLgS9yNOlI49J/Zh7bYBbKNzAvmVrs/KUe20&#10;jpBJH53AbZwhq2HtOFX2peq1eyRmdfKZOexCTnnx82awYydw+lmDxrySHhwVqVWCQh07FSwJ6Ghp&#10;Ow0iGkDNawvmypE47RzFCfLZkesNUl7zvFKhljhzQb3j/mu7WGPnlczdvZS++Lsvp3/4yU9jXslv&#10;/N7X05hFUvwtf+5wmnziSHTeOa9EJ8i5fnYMDPBzdJ6u26s5dI2FBM4rCQcZR9GuNgPw0lhZke35&#10;KoI9T88rWbdVkThlT01wmCSMalLPOldQ3eCAWPyU18azB+6FncEWfhhMLhyunk6wSDc4cNu+dBid&#10;bNW/CQ2Tvna2NeaV7P7gagStTJyOgvMNWI2/52g6C5tll9z1OEE3f+/CdOv3L0+v//Vr0iWfPZl2&#10;Xs4+el/IofNKLA7TAbLgKip6uZfoIOb7KO5ifevzSsAi7HG3wTXWZCPnSArnmBGNLtBPMJDu/N0t&#10;YEIZJUqcvRIY3k51C9lcG5/NQqbAovoI7KEMIAaRnHPaswtMB85zppBOVEGM8K/mlaCHzhoJB9Zu&#10;OQOBnuXKm+cDw5TsCkXWLAizsCZsA/bKohbP9DhObzP+gQmYbjEYlxTrO14DvuUcmTi1CCCLH9UD&#10;7jNxGh3xrIdBBoPzJopNDMe4EZ5vK7rAIGUEkXkm/Y7o6OZnA9LSG1ps0cl6R1W3lw7wwWLMmJU+&#10;y+SC3ejSIlXV48hazEjl0udo5WdteuH1+8N/23XPgVTDAa48upS6DiE/vp71Fff24TSa8DCJMQlO&#10;0X7uAgcY2K6gF6Xp7We/ypzrMXRA/lZwL59pYFFa6vZDPDu4OfAU51kHtLw2lIb5XLFTjBpgLU1a&#10;i/Pswo3OCHSccm7ncCu250z0ceEm94/nZD0dlWIxW+PMGxC1WKbDRBJy36Dr9TyJ6SuvRbdzjzLU&#10;9GgnxdHcZ471l5JMOjy74Q3q689ZwBrV6OgbE6jt4I1eE0+ss4wGBhsMvNhx6jxfq6bzYBHXzYrv&#10;PPvi7NMT7zuaXvvdK9NN37k0Xf3yqXTlN0+kS35tLZ33xVpaBhOKDU2cihVHwV5isCH88WHwpFh4&#10;kEt8KTXk+MOLwUIgFZefUVpaL27xzHtf+hXYDOcW5S1WYP8a2Na1iM51rn9JnP4bfMz/Ggjr1i9H&#10;1kzidaLHe7BXdmKXWRf13TTYzCK36BLhfp3jLVbX1ovdvW+xvEFtk6sWmjmnu3TNdHrhV9+TfvLK&#10;T9KPfvbT9O3//Ftp9a0XxjlpJE4bvoMFEBb6aLvEUnYm9hy247QzfJAyNsGAfpd4jHNfZB/0WcJ3&#10;QT7qiVNwEH6PWKGbvZQ2O4LHJt7sTOMzovjEs30QO8Pa2lmiDrEzKRKN6BLHpHRwLoOezhgEfm4E&#10;o8FwxjnakJtOzoFJ+d6D9cRp+MvsR/h2JrHEMpyDYBoycYouUAfoM+VXpVwvB2Wt86u0DQZscry/&#10;Pps2sov9sBgv66w69skO1vDH9eUH8OPxU6Oghs8r8j95bHz3OHuKb2swWXaqHmfN85oIroKrXAd9&#10;4DNvwl/mrEpBLI29+kU6VX3qEvY8z/MbxLQrNF/DP54Fm6AXnStvoZR2byfn12Cw858NgOrLKzsW&#10;XGTuOxQdXBX0XRO2N5KmxgJYty3oEJMEdp0W+JwBzyb61mKPAust3vB+TydOwZCROPX32j10QMQo&#10;kFkZR4xd5CzS5/t2MECfSR/OSnO1MwrLxE4RzPU9r9wTyTCL5zdx7rVBO7ABIx9YTYOXgheQvRF0&#10;Zta5V8iKHXx9PGfEYJBzE2TGZrT1R7Ctiy+tpeF3HIkOQWldLWI0ERfz/YztiLfw68VbBqCHHzqW&#10;9jxyjHN9JGybM2ONHUnp72wzY0p2IepnTj+yGJ0tds14VqKQE7tgkYOYP896ySQVFIOce22bsmin&#10;oAXlMeaHvbIDUQxiN8VO9qvv4ol09mPnpgnu0WYDz8NGsM5WLpsmZCWw09YkrZSQFm9aSNHF3vSo&#10;I/hsY0URq+N/Ipl6EVgVnWRMT6ps7bH3aBJO30jc28mzqsNjHjB6Ulp3i6Wq/H4cv8zYUD9r7GgV&#10;bZQFPiZNh40NsF67wShj+LgW7QzdjW3n3Ic8gIPsIG/mLDlP09jmDO8hA5Ed8+okE2vjyGwwWbGH&#10;zqrvU8ZZKymW7fRsQmYd9zJ123ToF3F5613zaQzcN/Q0vu+H635PUPXi9x5+vj7f9Ohz4Cn1Hntm&#10;PFA/QgYo59lbOGhByhbP9xNL6dCnj6c5fCY7evTH2vAJSuhQE6fGtKQ5dVSZ92Mh51b8KWfiGQPY&#10;7lq8cDwtf2YtzT20kJqv2pO2PgQG5fX9vFcr72UnZS/nqwt5soh4knVafPBQOvz2w2ng9fNp9ztv&#10;SK993+3pzi/ckE588lTKP72aWthvdXwvn7XxYXwzZMdCLuOv6r0hE6dgJce8yM4jZbWF7Bbl7Xlx&#10;LRjIZKlzPqPYfwCMsY0ztVk9gU2oz5Y9lmofk52K9WPdDn9kJRKnxgzGsYPDrHG/fj7nRKpedeTi&#10;gwej48k5xHb9eZ7UleOshTP4LC6yA3yCKxKn7ndj3/nqzNNBcF4L59o4swWfxrktRuhnn5zRPsm6&#10;a7eUNeVsjJ9HkD27m03e28UrZepO1jGSZjynCX9nZGfATRbJyp4S5+0WC645C5wZm4MyYPVInGKn&#10;THJ3X1GPhxgvjaYc8J3YzM7EJvZ6C2tnzC4L5nF+5y7WWr/hDH7fZLyB82Ks9vi9y2n2rmXO8U7w&#10;18Ho7nfGvAXkFuXFvaCLu/FFI/aJvei04xCdWDmBbeRMGl8POm3uJyhN8a2McTvb19E7jiLpZp3V&#10;SRYwKU82s4jPR1m3XazV1OPLKXsn/2P803iB8W3xA8/kfEgTcU3IkPTLjlhzNuLSp9dizu24Hdr4&#10;IsZ6LeKX4tavdlparFg+Uk394Mk8OG787rlUfvdydDHLqGg+QXulHc7rJ2rrsBMdY71RTNRc6Yh4&#10;oAlik57BTsG6RTHEeuzG+fURM8A2R8em+FOfQlvDz+LRAjY66Mt5D7F4EX1d5J4sgNE/CZt2x0Ik&#10;Th054nv3gzltTHB8VC+yYWF7qziC9ymyp477seuw/Gg9XmD8QjpaP1dWRXWshc0F3r+MTuxB/xjf&#10;tuhbNh6TsVtvm0s7+N+eA6XTRUXxVXvPHkYicT2+LYNXaQ3fGrsg5pN5x4L0wPo8b4zTMK7A/1pg&#10;KeNadGOaOGXtu1hrk5rKr/FWdZP+eYn1C+aoZfQ96xj+yP567MV8Q+APnyni24VI5pqIbVeekFeZ&#10;IsUMFpZ0iKuUST5Hqt56TH3veuIULI69N55eWB1Iubl8+Jd21+qD2TQUz8vnZsA/UsDLoml82yID&#10;E6cRK+D/vSz01X/wGe1ul4o3a2GtHaf4KY6GcuSSXb02IxQ5Y54LR6IYs2gkTvsv2pVe/5H701/8&#10;7/+ZXvnlL9Pf/cPfpEsePCdGexifcI6trBTqYPWJHfv6PyYi+/F5ZNoZR/4ttjbGLX18RZzBuaqi&#10;r2WVNHFqvMAxLr3h22ZTYPsGfueK+LYXOMf4dhQXiwfWfYAe9soC58g/sD8xfon9stNT3z0HrpPN&#10;xlhEEazoHO8p8Pso9ym7o/drbHsIfRoNQh+sx7dtaFlE/5/4TD2+fdnX1+qJ02+dnW753lXppm9e&#10;lGZvBzsqF8iBcQnlooSPIlWvhadl9iOKQPWtlCFkrsORO+pAsTt2wK/OfDbvYHHCDuTR5jhzgnb7&#10;R4KdvRKritllbQi6ZJ4r/EHWRZlvEyeLxfm8aMBEF+hLFvVD9CvF5/gQ2k+bGzLsbyNRbazDXKHs&#10;SxuC658rj5HZgRD14IR5iHwQec57ObB9dx2ITp2gMMBoNigjR7n2PsGCsrAGhgY44CoEaSENGMfg&#10;Xp26SwBeCICBM2lhrEYWYKqww8HR+LBgJqKsrO7icAqE42+81sCLSZFu3tdZFLa1exDMOucwYn2A&#10;OROnUvCFE23wD0NwgM+scGgGUHRWeLjAQT/DYtsVIkeyHOy9bGLMs+DqwLCYFCzZceo9ch+FCwDk&#10;fC1yQKUWMti26479aeL9K6njwSNpC47dDoyK4MeOU2dpSXcyiBEYYl1GH16KdvQePqvHAAaK3IRp&#10;t58BMLJjxvkAgtPKG/en/R+vpRqGRWokwZ0VyP0o2CLvLS2tydOCIJxDMML6dAHMKhz8McDhjkeO&#10;RkWOm74Bpath0RHRgLjxXtLRtuBs6VAUjvQnaWc7+WyrNcP5QA4Eu0EngeJRJmLYs8oQBWxgJgyL&#10;DshUNlVYmzbXnq8D10ymMs9nm7OJYauwovppPXHqXFmVlCC+A1naLAhB0KXXbbFagNdJ9eE8OKu+&#10;igB4qYxNLuhI9kq3xPMEzQSHxKCNle/OiGrnva1a0TgbvNnmPWEsYq4N966zGYEZqSsMMqHUTUBo&#10;OCrIXhXZyaHgO1AeDY58q3rDUeOwRYcuhtxWcOmsPHDBDc+9n/Fa1vpa9haZMcnRdT7KehHFICBB&#10;OVhNYSVyOO28X8ybBcgEpZI/28Wj083ZKwo6MLg7bkdR8N5WcMmb73wUDYsgSkOugx2zl9gjHWyD&#10;EH0aCAMoBgNQTHKDGzwQ3OksCwryKNDuGvvOPRZ55jyASefD7h2NioHCCBzyvl28v05Snaq3M7VJ&#10;fziDMkKxeBaLGNCiZ4TPdf3KKiDPCEbFStCDdxxP3/mj30o//OlP049e+XF67lfemYY4A3YLZC4b&#10;jw5rqb6iqgU9YpBGui+rJ/sBU1K6WUBQB91LALXDUf0raO8ByOr0Z5AHE6fRScT+RCceMh6BaI2K&#10;BsSvOs8al3WjEn9TIWosjlVPJ06VdZMPBn9NeJfZZ5MSBq1Mwu+UZkMjAjDahUG0+8TkaXTycFbH&#10;MJSNToLVT9XS2qdr6ewvaliOpwu/eCKd+sTxtPKhk2n2yZU0+qbZdB7v99LX35F+8z/9Znrb1z+b&#10;Oq6eT/P3Hkgn33siTaNT9vA5GtMcz9vHuVH3WpUnBY+BvjZkbv+jB9Pq59bS0MfW0g70gzNFOt67&#10;EolTh8pHlSaXidM21msIPeL99zhrgfU2cGkQvfbJk6nvubXUhE4xWGsCzVmg0rRIlZ7hs02UTvKM&#10;8x9cTisvrKaFddod55xKWWQFtjOupDXqvAdwhC4xyTV2w564584H0FHIuInTPr7ue+eRSIpKcWmn&#10;qclT9Z5VqibVnTOy8FR9XkkfMuK8kgzyG4lTdKBdIIPX70n9OAwj6Pegd8LQmziV3qkx53T2fQD0&#10;x4+lQZ5lDBug3XBeiQU+JmLt2jJwJ2VfO2smpe4O1soZagYqTJzaZV443l831DhA2qbo8tTBZH1l&#10;PjDAoAPkvBKrn63gVKdJpxvzSgCGnt+YV4JsGaAr6UwZbHDGKTZUO2Iib6tdp9or9IA0910nhyKA&#10;pDGP5ClyXEGHl9EJdmmUtZeAaavBTQraRTGIrZBSqorT6z7qqHfz/lKBbOT9O9jrKWz77DMn0q53&#10;Ho/nNrisvjHAbNJUFgkdhabrpyOZXLltJu1kfw8Amo58Yi0oSWfZvwlAVZnP8XwaYCrhdDUDgGIu&#10;F7rHgF4GHTiMg16fV7IQdljaygBEXHY/RvBnPXEaMwY4q8qjVFqCXe1U0PzzzHYdtAoqBcICL0Ch&#10;QDHWCVsViVN0n1+LACELX3TATZwN4iA6n8wEsdXE25xxyt5tuPdQDKGPQh7OoPRigjGdW4tZurhP&#10;cUSFv5lwMZlgtXwJO70V/WZxTgGQm0NXWexST5zOptE38xrk1O5Dg3Y6fSZinRUdXRLIYCR9tTk8&#10;QwR3uU/twuluUy6fyxmPdb1Wn3MWVJHaORPH4pmxnpBLwbeyUU9moR+xrSZQdGx7sStWqObm0f1i&#10;HNZQytXotjdxahCYz47EKWsYXU38PphJWOfKqeGUdY95dpPf2sb6vBJk/xbsOTKkLIn9rAw06Gon&#10;lxgtzzkqWdjD+4f9w+5IEeuM0/rMFhwznFYD2QYqLBASBxjINDgelZI4Q1YrWjRksslAqlWxPeAE&#10;q0cjmMi5lerMzgsxSYGzJn12dJsiR/XZJaOpynlcuv9U+sZ//s30w5+9kn75z/+cPve9j8UMMXFQ&#10;/uKxtAsZn/xAPeClDDeqMfuQZStInd0otbyU4xaXzKMHDdK1oJMNZjjjPWj7OE+9l3DmORN154Zr&#10;/Wt9LqH2Zt0Z4jLpEXYtbBB7gKNocZQYMCg6TZiwDhaAmDgNShz+10Dx+FsORMe5AQo7/WImK/p1&#10;jPu043RyPXE69SH0NnanH5vkzLaLv1RLV35tLd387bPTTd85P9363cvS7d+7LC0/sZgqx/rCrkZn&#10;IjjfbkCrR3XConI0ZA35EduzJ1Z7R+Kbrxn2M4csSCsmBZTn30Rb890HwznSiY55JciR8mRQXpq7&#10;fiufWZvTiVMdIs+32FC5AHeIZ6riEWyDHdYmXR170MPry8hSJBlYY/VLT20QG3gkEqdRTMJVROdG&#10;5ypyWdU5Fg9bqYt8WvGrLEudNcJet/NcQUUKRoqOaPwSg146YyZgwklnPaSHk4IoCtlM8nMNXLIz&#10;OtqldBejW0xjwqEDZ0/sHR0A6DfltIC9K6DfijyDRR87DMStn7+gHeWMuv4mjWIeP2ti5brdDdp6&#10;ZwZu1u/gvMvoIwWgeHLPQ4fSLHhq9fla6n/b0WAHkjbaM2PApf/EEH4QPhAyO/3wIezwsTSKrutD&#10;f8lioa83cqf+3lwEsiu8Zxa9Yld/E7LumbFgxcRpDv2hPFZOjUQAoR/b3IkNagOHSPWtXJZumAr/&#10;wmCLe5tjv/Sj1C8WfuTmwbXoVe2meFX2nxinwjq7BnbXvTpx2s4ZKq30pyrrZidIOzJlQNei1grv&#10;22fghvu0M0PGA22QCRKLoKL6nz2U9rEVeepGz4Uvu+7c23GqrJtAjY5T/QDWzQSW+NvAxMzNe9K1&#10;Xzk33fydK9N13zwvXf3Ns9JlXzuRzv2VOiZc5Zrm3BmA2IlOEYPJ1mABhrZz8NHDaQDdsg/buveJ&#10;IxEQUi8YfCiiI4vrnd3elzpU/8YEv3/rMXGmPmEdxAjdyPyrMbD36t8axRrqFueIhc+L/rTITrYi&#10;WV3K3ItjECzWM1Yg9m0kTsXoYnWx5AD/Z2DITnxHbexC/2WQH9lsyrzv4x+/O/3gx3+bfvzKK+m3&#10;/j+/n85+9MpU5JxFpylnV99BH8IzrN9dZm8t/m0xcXq0L4o29UGk6o1i6ot3Ba1gFA0o/+I47EFh&#10;pRI+rO+jH9bFefEMRwKOS/toNbvU6/G6ReSTPauyx2XPLXZJn0qdoj8pZXF00YCF9S09O7Jf9PL7&#10;6FYGN8TvLCbSv2M/4hzq25k4RaYtvHV8i2fM4H0k3jnf+WPg2ONDUWzk2IFmzqYB8nZ0QY//B87V&#10;XllcFedB/aeN535NyLbjo+qruo92nzv/1zV0DI/4UB+3W9+PZ9P3bdhxfWIp8e0IyvHZzqaThthn&#10;tShXH6sM3hH7+8zOvMwc5l71LbGVjoVQh4/hozvGwECyc4MNqJt4tWDbeW+t6FSTDtK9ykrVSJwa&#10;E2gCM1jQoe4r8xmD2ES7+0wsltBTxhbqMYY6jrNo1d/ZvRt6zw4u9IL6MgL/7imX9r4dXF86PhLB&#10;cwvv2rWr+tu8hywFdhsZiN7As1u0Y5HcVjDC8AdWUh+YyRjUsP7kTC7OgzGXPuRQpqwqci5TgYWr&#10;Nh2svLSWFj65lvqxnZ3IpHvoLEZjOxYddvA+xny6xYXoY+fFjjy8lIbRfzKISUsoxrfj1KREE5jS&#10;mJJrN/rUStpzHzqW5wpaa/SSnWFi30hKckYKvGd21rgF5xi7JvbrYc8t7ta2bgN7GXhXb2eQIxNA&#10;Q/xO27aP8zWMfFl4LX7exto3g1edH1pGv8ukZWdcK2viOhnHi7iVtk9/iHswadqFbdRHkA1Efyx7&#10;FFvHPcr2YQGEflSzfgWf73v4O4Ppnj/njZXAxv3gR2OIUlyqR6ZZY2OMwa5kzNHYI36K7HfOpdRP&#10;G7kdWV3CxoKBLFhoxufp4rXqKWObdgyagDVpKg6zaMwE206/GgC+H1vG81v0JG7cIS5jT2YeY+3x&#10;V03cyU7jbMddz6xG1+kMWGqWK2h6P7w+3/TF1XTwGd4PmZhA90UC7M3YLdaxmTNm15t7Zade9v31&#10;YmoLhR3zEbPesYMmPqU/Lb8JH4P1suupGTnegCxsfvuxKMrM8rccn7EfmVvlPWRa2oJPJoWpzSwm&#10;9u0yzbLH+h7OTh3Hzo/zuhme9fBjh9Lkm4+kladuSdc+cXO64UMXce+1NI4dMhnajx3v4r02WGjI&#10;udbHNf5jfG8nvstudLuzWB3VJF2vNmvheedWrqUtfFbE6vDHxDJBbY48S62aw4Y3OkOXP7oSLEUx&#10;55Q1lPLYUTJi0PGnV6KIyIJS8Y/sA3vunIsYy3bWVF/cOI9FbIM37U273nEkYgUmrN3Xxv5G7MCv&#10;3J8dqBYgNLEGXchKJE7VlWJ+C1k5C5NvWwya3ohvc0kNrexNIEuOqbNwqMx6Stcr3rGQxkJdE0sy&#10;kthNKDNK5vbZOmMT5z4nbkOfRWLHAlRsUB79YCOLxX6em9PNQayZ2GQHeuhM9JKzGS1eauLeRtAN&#10;Fra08pkW6/Vin3JgoH23okf4nCpYcoz9lgI2D4ax0Ne46yZeaxdwdOGj98NnHK8nTssnG4nTiSiY&#10;VX/mz+McYj+Mgdh4ZBKn/MRS2n7fobQN2VAv9bCfjhCSKcWC40HWZedDR1MJmTKObKJLhhOfMfxL&#10;7s/9MrnveCafe+L9S2nps8fZe84A+2IRyjDnoPTgkfCn+/m8MvtSAOtVwDxFdJK6ZuyuuZR/cjlt&#10;5FxZhH4Gz+daOYIhA64MW4d+t3jExGk0B432pPyVeyJGpm2xOaugD6LuauwBuDniSNjoGN/WsDXr&#10;tscxDOJ+mcVKvK6qnmPtbQxyzzZxP56VGKnE/sng6EiPHGfW+I1jaiLGzb3KKmORUB49aNJ+hHPh&#10;OI2Oy+pF+V27M6n3Amya5x9bahOS4+jUdXbTmYBV9nL8Xplr4jxEoTX3aVw5YrzgOBkEImZtjAAc&#10;UFgspz5kxlim8XvZepznKduRjBg+f707FRzIfhmXCLYd5NskvrGQTWD7dtbRQkxHh9jpWgFflc4C&#10;X4FnHEkSrInGT7mfRuLUuE8wSmGzLQgXn/ayLvp+sk0axw82Bp7XWIlrbbLQ2K7FOL18voWMdnBa&#10;3Fw8Cmabk/2K9+R3waiITyk2cR3EsZF8M14AjovRTnyN8THYG5Ot+mWlU/huyILjERwNIT5rBS9E&#10;4hT9svFebDDPaTOC59hzUVnHqSZNxa0DF+1K933yHel//N3/Tq/84z+l//7Xf5KW34QPwZnKgEOr&#10;7K+sFDHXFP1iobWJSMfDiJ3t8LfrOhpHOAf70VUFfNAK58q4koWdUvXmkTkTp8a+zL2IA8V8jRi3&#10;MYKIZxszANvLfFPH/mACfs5G4rSv3m3v/vA1/JijpXq8JxKn3bH/JWRRnW4nbBSFa1ewTcYNvCy6&#10;nsQOTuC3yIxaw4858dlauuAra+mqb5xM13zz7HTDty5Kr/n2lelCdPsg62WcQnmIwm9wWOlYvfA9&#10;Cgj5GpTB676VtM5tF46nDvUWcmxRtDrUXJCNDJ59GwMt7JGqv09dBB4Xo8tw1iL+5G99YLgsZyDG&#10;87AufrWAru4nyYSLDkQHWNgZBd/gKtnO8vytAB7pZh/0M3r3cjZYQ2MGFjn2YSM3yLE88+6jkfHu&#10;vW0mdXLT0enAA/TdCJC9+2By0KqVxgLgMCgY4vqsvUNBm7EX505ecg31AGBrgP8XtElRYCDQwILd&#10;hFa7xbwhHlAHLYLRGMd60NpZdRxqlSzKt8vguA9itQCCa1ePsx6lLRTcWc1mF0M3YE4nfhuHWjoZ&#10;B8lmDcghuINX746qAmfcDGNYpJ0ZYDGyKGWD2DtYXKujcqv9EYBxdlx7OCb5VLiWe0DZS9Fox5CV&#10;5yam5PPWydt163SAZrs/oyKWy2oc50hsxMi0sIGCkCGU4+Qjyzw7B0CloFHh/u3mCioOrlY+ZzPP&#10;vQNhGbh2Mh18bjkd/9RaOoDDLMALgTW5wSEc4nPsmOphnbtRDn0YYqt6yryvwbBW9igSlayLAYGg&#10;rQW4WU1RB9U8J89o4rQJJWF3rVWfzmTTUcyrpBRYHRKNOs/da1CTwxYOjIaJ99DAmEjtnsyglEYj&#10;YOQQfZ3d4vVTgOSZ4AZ3zzdz+Otdpwt1emTBD/vgsPEWwJA0CPJTt96CMTBQgqxYUVMW/AFEpC5z&#10;v3t07Gd4DtZOx6gFOTJxWgVE6/QJtqwi1Qm0i1X6wy5pKjQq07mY/xPPUBtI3Ufqc22lvIz5lty7&#10;geVIrmJsDLrGXBQdX5SOc/pUVnacNil3HCiTNzqlUjbtQI6sDLb9ewvr2W511QKHjLU0yNKYrSCA&#10;6dX506isGyorgA3MRfcIyr/E+pk4tdrMIKLPk0W27biKrjN+1jmNLlT3CoWeOz5Qr5zwLPEM0YbP&#10;5xrAi4obadh0lnme3Ep/itmv7HUehdTLWYnON4MOKNGo3kaZWOEqsFBOrSyKxClX73w5KCg3svYG&#10;mWLmVAQ/uE70x7wtK9d8jyN3n5P+/Z/9p/Tjn72SfvDjv0uPvnBXzJbwb/nrcE4xKtIS9Jsw1aDw&#10;VQNjJfOgSlpQDPiVDsz5iQPonOydgFecV+lrrS7J3gCQ4R5N4pbYWxMGERRCSaqoI+n5qkB0BI7W&#10;/+5ZMHFaWkJxGuTVoBiEMjCJYdaw2H0b3S28pvdAKY0CpD2X0VXHZResgaJInL5nOSpTp3GidAoa&#10;idNzv1hLF391LV3wxePpxIsn0uEP1qLCUad35Z759MLXHk6/8Z++n5789V8FjK2kuTfuT2uA1hnO&#10;wBzOjkUrVhIKLK3KsxpJCiOr2nbgyO6+azadtAL1E8dTK/e0/4mjqfD+1bQdJ2iHAQoBCHrGKuSY&#10;RYIT5Hp3cAYb80o04GufWEuTAFo78PoxoCUr4a/dg6N0MGYV21229yn2gec8Pa8Ex9HEqQlTnUk7&#10;EB0abidFL/fZyvk12GKXzewTR1L3o0fTRnSgNLhZ7mfnm+dPd5uaHLejIeaeRuKU3+FsOa/kEJ9r&#10;En0z+k5WAQ2sZ0pb1c97C8ZKyIbzSiaQKddXR9sq0qlHDqW59+BYsVcWtIwYGEAHCWjtto55JTj8&#10;dh5bESg7gRSK0r+bZGvMK4lZ3MhFBFe9/0uxUdonALWz7SzwsWBDSqsN6HwDKCYwTTRakdrP76ym&#10;M1gSdD3Ils7Twr3I+vU4BmePpOqddUqKXvZ7B+stnW5QAPGa7tBn6Ch1l+BJJ+joQAS3LO5xhk7M&#10;bOCrQRYpLAfZv0POSWNd7GTN8vyNeSVn4qSY7J3AcZxiT0fefTJt5rl1gBrJU6vdulhznXk7gLYh&#10;R3afSk+9H4dZmo6Z51ZibwyomlByFpTzSpxv1WrgAfthR8vA8lDK2XGK7GZxls5ENs9gre0k3oxe&#10;NanZ69wvdGPQ7gD8Yl5JuT2VcCi2cq/OdTI5YQVpY15JG+tsR9vprn4Tp+p6k6c6BgYL0bOFc8dS&#10;M5/ja0aRmTnWwaSoc9TzONZNyJDdws4rka5GihSTos5WsNLYGV4xr0Q7xs9iD7vATdBXOUcd7FfM&#10;XJVO8EhfBJ6k6pXaT7my01sHXBuiLdQhljnATrU21sn5piaZrR61SEOQrxMtE0HMKvHahe1gbZxX&#10;0gDOUhOpzwTV6q6g6MO2SHXp2tqZ6/ynzFJ/dKBKLW0FrdRKVoA6r8QZkjoT0blj4su1xCZJLa8j&#10;1JhX4jzNcNb4W4lz2ISsBs0lwNZCn2aey8RwBE7WZV32hG5wmIl8E6dZgw7gqcLxwaAdjDnfOLA9&#10;YKuwq+IN1qF4jHvhfgyGWixnsFk6x//HvBLey3MU83rAltqoevUoa8Jrm9ln5wSbmLJwq54srXcc&#10;i++k065eMJrOeeyS9Jt/9rvpx6/8Iv38n/8xPfPVJ8O22AlbQl7GPrAScz50fBrzStQpO9Wf2ASZ&#10;B3a/fyUcIeeVzGMHJjl3Yp0t7IM4x3klzoDKrqDD2KPTidP1S5Aedoqz3bBVccX/YYM4R+7Z6Xkl&#10;7EOMAdD50JEE3J+eVzJdSJMPL6YZ9LFd3qcdIJ5But5xbKqUPBb5SJ01dMdc2oU/sCZDwldq6eqv&#10;H083fvvsdP13zo/5prd+87w0cwtOHJ+r7pEyOmh32Iv6vBLwAzaznnivV486h87qX+eVdJ03FhSZ&#10;ziUpIDcdnCGLGHWCtuJrWMRwel4JsmRCQYepDzntW14vYGIN/OyYVyKOMkig/uWrXaZ2q1VMOOBc&#10;D4EN7Go06FA6NRIBA9cwI4bl/cQdBm3swDco7pzNOs6vVxYXkFcTPxbUSRFrRf1O/IcxXmNCTYfd&#10;4rUWPl/2GjGnTB1e7oXJTLu23Z9w3Nkjk119yJ5dQGeCfXdgg7S3dkQ63sKOU+d2Ks8WtVmYY4W3&#10;9KkWf25Dr5s4NXlgssZEjaMgsjh9XZxLAyPiS89zFEViq/SrlGO7XrRd+Zv2pjF0/iwycOz546n6&#10;1iOhYwwe2ZVg8r7ivvL/pZun077HDkfweQSfZuRufLx1P2+Yr33c0zC+jwGhCEDzmc6mLfGZ3o9B&#10;mcDVrHvfWSNhj+1A6cA2tLA3dnKZMCxeV0+WqPed3Z05d2c4wNG1Dz61UED9YZGEODccX+QqCkIW&#10;0I/4JjrHgev4LPe6gP6oIDvSn0a3txf62H2006SNZzAhYGDIrr4y+jsPPu1AL3SCq9u4WtjfDrud&#10;+fxIgnNFQR0yL/2ytM7aHOcSm9TMqSvRaQNrA+nUh5fTDd++IF338vmcpZPpCs7TBV+upeOfqQU2&#10;tFtnHzpiJ2fQgISYt4o+yWNLpOt3LpIFGNrW7Cp+C3pALJrXwee5g9rKznM+3+SpxQpWc2srIrji&#10;WvAaXxcXP4de4fIMNf5uAE1dawFXdJzig1jEanFiCdtWwMdybcTgMd9ZTC7efRdYEKyuzR9cT5xG&#10;8aN6Bj1YeC3+tX4JMn3HB25Mf/13f5l++vOfp9/9i/+SLnjHDeHz6yuU9av1HQyQseZlZN9ChU2c&#10;f2UkY9cH+txgXxEZ0ifp5cyF/uYM5tkDfRd9GBOo4ctyTvRxeiwyYU2seNdnjcAaciTjh4E019D9&#10;KrCmRYPS/L+Jc5kR7PwwMBsFQMiMsqN/qk9motAiKqmk7ULJIuvZ2XryOuw3ut19iLmaYI8ohtK3&#10;wK6qB/qwOYXD+KHn7wwKbgN4Ft7uwD7ErFCwqLawF10gLVmj4zTOiPZxXd71Vf29SVGxsL5ywQ4c&#10;ZcDAJfag+wQ6kmfPc04cPSO7SQ9+76abZgJ/+DwmTJ23bPCpwn5XwWUW+jjP0mBpZr4SiWGDkDI7&#10;ZDjvVXCRrD+uiXNgjXuELy8GAEdZHGEiJ8debufvEWDGDtox1AZmUC/Z6erctMpVu4NRwsJ6i4q6&#10;DSJzzzHX2tiFut64A/dv4iPm1yInMatKvcBeqw9aTNywnpnZcmoqd0Ssw2IZcZO60Y7T5mv2pjO4&#10;xw08u/PyZOlqwkYPvG8lqFU7wblVcS56vwfcYhekHZhDfLXwYxTfTJ1lcfvaJ9ciETT0mr0xRmQT&#10;sumsdWM7EePhvWRMU35MKjTfNpcmH11NI5wnfRG7LaV7dK6piSbXq92k24NH0p4PcPbftD86XYw9&#10;WdgWVNZcxizEcFnjO7Ol1I7OM4ZlLCuDXBkTakE+pXW0M8OOQccbDdhFztpHbOxybKV4GpsspfUW&#10;9kL5s9vYkRR2/fhZ/s7YWxu/s1jFZE/E5mL9wVf4B8b8CgajDyMj2D31cxQ3co+dPL/2vJW1drxO&#10;rzEgcKTybTGvMUZtSgFfRzs89bhxxXoCK5o0/MplDFIWIYt2epCl/tvQ5eg8i/s6je/cOBVzS41p&#10;7kZPmcQMil6+t7hZatwpvk5wmVAb4fVl7i8C9DyXyf0K/ume+xbSIHjPZzdZkNWfREdP4ufM4efu&#10;+9BqmuU6gF916KP4+S/V0uwHlsBWyAW2Tf/PWZB2U+0wdoN8G6TdzBr08z6OtJEu2CIT9apsderQ&#10;6QcXo0vJxJNrJD3rhvvBjo8di//Rhyw/jY+NzNWwLY6W0V+rvnMpiqjFOvqNPVwWvRTRyRNvmU9T&#10;+JR7sPfzfMb842vpnGdfl65+4sZ04eOrqfbRlbQXn7+N525ifzr4uuGRYzGuxAIC6YWNy+1+y0La&#10;++jhlGf9u3lvRwbJ2HHgg8vp4Au11M4aGYswXmusVr3RgdyZgPCepLc2bnLkIyvBqLfA2kl1LDad&#10;5fOlpJ9gbXZ+cDU14Vf1Il8yJo3dui/t4XNbWAcLKGUCNLljgcPu+xei6zUomHlv9zdoext7jm1y&#10;v+041pa2o/MjcQp2KnKmityfbFCj4BoL9/uRMWUtkvWsp80bM08cBbMcCfryCv8/YPKacyFGiE4p&#10;Y07sl8W0YlkLj22QMSag/GvPYuav/or6CZ9IxqPei/FpjAF4IRsWHmzjXNqQYONR6Wp8N74fFKcg&#10;B+o0G2wy2Cjx5SB7Uzh3OMng5/0X2TtHew3wvR1ZW7lHmzoqvJfjymIU2c46K0fl1GgUwyhjp+Pb&#10;3GewQ3CGtU3733kkmnYyyF2H8sTzq6OaudTfhdtm0gDrNMHP/fcvgWHriS91nTjWxKn6z4TjdnTp&#10;Jv0y7ttYTO2TtbT0sVqcVf2RKERlvYeRX/VUmfe0c9MiUBsj7HR0zmwJvKE8uUbGV4K69vYD0Yln&#10;Z6U2wmShz9hs3KC/M/Xg829TB2sn1En4ICagbM6Kwg/wSWBU/W7j27yH7xONQtqf+VL4y8YY1Lll&#10;7sXYiL8zpm9hZrDmcMmgY8wnYtAPHUnt6PNm9kI/32JQx2VlwAp2oEvjaxF1J/seowXwX6Kwx2cB&#10;f5kol643Zuuyr86rNWGd8/VgjyhQlqZ+Ab2HjSxYEAYu6OZ+u8FEXesxa6npbW4xdmWBoZ9hcaFx&#10;FWNIPqP4tUHVawzL+LIJSUetmFByNnXEWJDTVv5uHMbmowq4WKYQGXUsXDF5GXFmn0Ob7fthk/RV&#10;xB7GNEr4XRlwg5Sr6okca+L4JzGEhUWRpObnmIftZ3Ifrk0eW2Ezjlg/xiuAoYzdGePKWNgotuJz&#10;szy/BbvO7c7gc5osd86+WM8zGDFufLOIj4Eb9LdMlDrjtKXaEWsm/rWDvgVZdvyLNtdCvIo4Vcxq&#10;PAD9MXjJZHr4C+9P/+vvf5B+8Y//lP7Tn/162s/e5C8AiyBX/ejbMXB9FEKCi4OhCj1j/CBwszoR&#10;/WXBhwwWwVbAuhjjLaBzZFWNgj30iWx4NkaYDIy4D9jdfQw/HH9JTB/4XjzPJbb3/4xvOwPd8Zsx&#10;CpB1iuYCcKg+ukV8xssicYqOKOEbzj23Gp38+mmOoypyzzIeiPfF9bvR0wewhcvo8RX8mLM/X49v&#10;X/mN4+mab5ydrn/5wnT1185JB+/Dz4/P5GwZ6+B+9O9sUrLAsYT/VOayyNlcYS++siNnmtH97eC5&#10;Dva9Dd1k13HljZwZfWbOk8lTi44tTCohQ+qdRnGjZ8YGhwp2QnmIxCnYKMa4sCbGmxyZkbEgGt0p&#10;DooOZHUD2L9wsJAq106GLbWoIbMARvcciT3xHfqwgxsM9sy862iaxrCUcNSaPLzr4H/Q7kEMhdSp&#10;VifHnAGU2zj/J6AZ8HsEwUD1EJvch8KLqjEUfYeHwCCYoIZDa+t+BEg4DAaWVaZR5cKi5I4LtnBG&#10;ETQr12xF70AhGAh2RkIErC9G0fEeBjQFvFJ/5W6dCQUkZdT266ej0qdThcj7aAysqMsfraQBwJSg&#10;1wp25yhkcAqsxLErUgrLXpwKAacVF1bt2e5vZbbzBTRsHi7nmkY3Bpcc18M3TcVQcqtxrb7y6hAo&#10;sdhnYGhM4uYAT67J1EPHUtOd65vApTPmvDidBqm5rNLacfVUUEJVLhpLs08eTTWTIAhvOKgeMA6a&#10;ILvMe9sBkwXU9LBufRfWKVIMhMScIPZB5R2JUy/WR+oVB/5aiajz0OjikcpOQdIZdLaDHaOhZBBY&#10;6UkExBpwW/+j6xIFq/H1CtocLp2bPIp+m0lK94uDXeC5VHzdPJezhQzc6pxIZSA9siBBPv9tgOQQ&#10;Tv5m9addWDpeGgh5qtu5/x7+ZteMgXKpxAwaum5Wb5o4NcFa5b0M0jbzOt/D4IiO2yZl0GCdTqzG&#10;wWdQocuRzjO55yZGizyvgVcTxAbbVfT1jlMUEX83gKsRDaf1aF9Qq2VxOCJ4ewQH5Y116l4TBE04&#10;uRrpFu4vt1hN5XNGw5kPowJ4CfoH187PRpH0jvGeVjJoDAxcodScgyJVr7z4UkLlXjMdQYyYbwoA&#10;7+Xn7TxfcPezLt12NyHzdq9FoQKfE19X++p0oMiulUOugQkXK5e7URB2nAbVnGfJ1xrUE9xhYOz+&#10;tlJHGbCT4nTiFJnpmS+n7ci7gX8rMgxmWxFkx0cFo2IQxOpY7+nkWy5Mv/cX/yX95OevpP/1d3+V&#10;3vDUDTHj1irxvlv2RrDI5F8BnWLiweqWKBJQ5lXSGJX4ip6a4n/VUVaslkycAqQK3IOJHYM90f3q&#10;87CuBoO8IjAUV73qJIJEBqj53g6tRqC6YOKUNYr5s+tBlOEr2GMMsFSEUoQZiM4e7oukoclTux/t&#10;1hznbI5a+cg9mjgdfWY1TWFYlnAmlgCIJz9bSxd+qZYu/Uotnfd5E6cn0/wHcNDfvBBnZP8b9qfn&#10;vvKW9Jt/+Bvp+d/+Vup90/lp+vX70gqfMYOjPvvQYtDHZDjzeZyHDGDMWSbq4yrrpD4dfe10OvVp&#10;KVCOp8z7ltOuB3DKWa+Ox49FV4fVcRartApi0UF9fLYOXgvvU0SPD70DJwOjvfrCatr7wloANB1q&#10;kz1WDWbRmWey5+3os5n3HE0V3nvqKf7/Y/WqUee8zOH4mDg9hDHdx/e7cYj6eAapyAsAF6lxFt5+&#10;KJW4J8+mCSaBtV2NAgapKuw41QlqOEM6tyZOZ/h5ju+lN9rGvRgsf/W8koo0PNyfVdJ7nVfCs716&#10;XomOlxQ+7lU/62e3aae2gOfMAoKcj9lj4hwdYPeAMmbAbHvMK7GApl7lHZQgBr54HitCpavSjllh&#10;Zsee80oMVkvttOmOhdTGeTXhU7hlOjXx8+LbT6TCrXMRnNLBFMBJT3buI+emYw9flHLYrcG7DqRW&#10;nsVCpG72zopdnQOrFbMARDvxoqNwFHsFKOhb4qxacSWo4h6iW4mvBg6dizR41URaeE7anXrHqfMl&#10;OrEleZwenVGroJ37OoXTv/Nda6n59vlw9IPeWTDC/hv80Y40XbsXW4XdYk2qbz2Y9iHjh5xXgq2y&#10;sk76epMKFhRJadHP1WMn0VwxKHpneJYia7jz/oNB8WelvfNKInDNeqvzcjh16kcBltWSjXklxbWR&#10;sA/SYkbnmvvBpZ1Wru08c8ZGo0My9J02Sn2rUyRoB+hb5ej9D3K+rVyX4igqvJH1zZyxDY15JdyT&#10;Vd/iHzuzpRF1rrQ0tFLz9fC1H92/kzO6Gx3Vh1xvsbCLe+kRtEsTwtpuQ4Ys7LGy2WIgdbtzxCxq&#10;OhOcoINrcCUSzDhBzh+LpC+XDkAn9ikSIuAT55XEzBLskk5PY7ZpdOUiC6fnlazbl57LdqctyJ2d&#10;mL1L1ZTFaenivpu8J9ZNmm8dD+2qOl4QKbV8JE6tkjY5w/34vhlkLtYRO9wFGJam3sRpMzLqWXJW&#10;rMVpMY8b+x0FYpztHs5TUL6xBnaECIJNCEuDmV/D7q7bK+eV6CBZyKattHrWDlkrEy3KMmArrgtW&#10;DOyUhUGCfq+w39y/Z8p5Jdn1jlP1vgGMprcdTptY7+6rdkf3rZ0EdnFYRVqnwBuJZOol77oh/e5f&#10;/HF65ZVfpJ/98mfpwY/fE/SV0mzlr9+Tdj69GlSaBrmkNTNxatHMGPtvJ5Y6dA+6XWxoskP9ZUdj&#10;hnNgkjBod67dEx2EFmx1I9/iirBDfI0Le/TqeSUmPOrJjXVqZpwckwP/f+eVLNs9/C/zSpx1Nvmu&#10;I6fnsnrfdsjK9GAV/m50+NSr5pVksAUHP7aazvriWrro1+rzSq57+VS6/tsXpdd87/J0xadOpCEd&#10;ZRx0batYUGpQq0arJk65TApI1xdJHZygNvRjUPSCCSwCiK9vwK5gv9tZE4tUDO5uQYYMEMRsbfEc&#10;Z8Kq6hxnzDn6JWQhnETWys82OGIXufNKgiqXvYx5JegEcVdhLpcGpWPjfJrQt2ii0Y1oAZkU4hnw&#10;RB/7Y6eh2DrPfVko1XCSDdyJq6Ri1Wl1Ttmee+fTLnRcs7oW7GVxoTP4LejbLF7TTxD/6IyZmNFO&#10;sT+ROLVLkMvKZZ0+bYxBFXWwz6vzpyOvzCnP2gNl2g4d5UYa9x3oA5N4QU9owAfsGJ2H4BfPpVTu&#10;6s8qMi1GtIAxKme5/F62FAMDg/cupAVwyuEPn8R2HkpdnOeY5W/CBbnMH62m4tWTqcr53fv4kTRp&#10;EIBnN2itThxiX4beNJcG0CcWiAY7CvbPQJBFfWX2roc9Cxow3tdK7gH2QHts8MBktSwasmkEZSH+&#10;pgkndY1FISZnTC7HrH/kSDrqmMHJ/ri2zhcqrAymvEFJ9L4JpXrilIs9NnFqt0AReTLJE3Sr2jPt&#10;GvtoQl4H3K4su+NauGT0KKEjnMPcig5v42p2f9FzJqst8DURXmIvdfrVk87q0Rk3MGDi1ASdCTK7&#10;1RbunU3XfeNsztAF6eqvn0pXfX0tcOBZn6tjwxWwUswSAjOK10YMTrDWZdbIgIVMQxaS2e2UPxus&#10;zxq2g0X1OywaGboMfWdyjc+POZrImoUMBg/VKdoGz0qwrKhH+L5xBTb2d1zRlVBD3pEznz+HLEvR&#10;rH9m4tR5sBZa7cXGi8VPY3N8TjtkY7yGMQAusbyzvi3MGHjT/vDr85yPax+/JP23//HH6We/+Hn6&#10;o//x39K1T94aRTqeFX0GfQdn12oD9Cn0+7ZwD9uwyd12i6PPo+P0FH6JNpb3jOQM563BQKAPk0M2&#10;9Gn0bTrBCdFxis+nX2/izcISsZy+ghS+wVLh+nmOuFf9FjvwYk4YWM64QT1xujcoK/XF9MlihArn&#10;UareoNpF7yrrUidH4JA1bQQOg/5P27mPr5xdO/LL+p34iG1gkS2cGbtHxADGRoKqkHuLwiD0p4wj&#10;dshHAEedJ77hPfVR9VUDEyh3PINUjsXzxqJjxg6jKDhmDfR9Pd8GNrWtvdheRwRYVGBRrjEbC547&#10;eVZ9aovSW9DDFsl1cX8ZbKo4xG5ci5+de2ZhtL56BPZ5D4PDgWX03cGwji1qAe84982YiLjKWIB4&#10;z5lV7qNzofPoJOlbZTja7jm9uJ44DWYrrkbcIRKnPgPPGbEJbLtjhoxZxKgncIL4VLzVtSsXHaeB&#10;jTgLpzuA2Yemq6ciNiKuNk4iBrWItO+9K2B19pr76bsCfYQfmEFPV7EPFnAYg5ERyaTpmIWtH1xN&#10;q59eSwefBf9xFjuRK2M5O6QC9j54HwvbXVNjP/oGW94wn6YeWaoX5PGe2/iboyHE+p3oHwvxvUqc&#10;JYuvRm7dFzEnY0/GoOyUKyDX2p0ubQW+naOYGlS9xjVMumtHpa7bynPGPDl8Hqk79X2G2LOCvi1n&#10;wI4zkzHGEpQHk6RlcGzudfuDZtLP2YhsGHvrQu6NxUVd1TwdAAD/9ElEQVRDAb/Xz7ALUDxpgY60&#10;jSbvPVdiNZNC4vMdPKOYV0xtLNCiB+ny7HJ19JJzJsXSfcjKAL6Dczl323Gvb/rgobQTXTjG9/q8&#10;ex5hn/jfIs80dBN+Cp9nwL4Z3JjFJ7Gz0ZimTSFSnctaZBeiyVITd/qVxj2nHsYPxObksVnudw/y&#10;t4V1MQYxiF2TljPLOlsQVUTfjZvEBkftx7fdb+J0/evCx2pp7RP4/GC+vncvp0Fe38L52cYeyoym&#10;LGa1v6yTY0lk6jHZKmuFI4fs5neurTS40/rtPJtJNDH7Vv5/w0NH0ybswDZkdSPrU3i+lhY/dTwd&#10;eupodINuYR2MD5aR0Sx/70IfOTqjie+le99zx2yavLPeVbkfvXz03SfSJR95XbryyRvSEhjg8HP4&#10;3TxDE/cuW9J2faDHltKGtx2Jjqugw+frnjcvpL2svbq9nXv2TAzi8yijB3l9njW2s1i8YpFA0Gyi&#10;xzbxv8ZctRsDPPOh55fD7s19pHZ6DU1CGzNw3v4YVyeYTRYPE11V9O4YZyODD7aV541u5XV9EUnV&#10;J+p77SXGjYT5+r47o69O3cv/YLt2IC8d67hJm2NS0jEsFsNNIG8m58eRMZOnzjS2I3yfhZHsUx97&#10;1M9aD/D/dnbKdBSMKmCDbmRI3RdB/Vtng+XPdYvEqXoJbBb4j+9NxrSCvyyIOX2O+GpzkB2m+p87&#10;ODMyDXR6JnjPjtfis7Gm2zmbFo2b1BKPWhAkA6Jj8vQvTNKVeBYT4E3IsoxC6t5O8HroBuxE+2BX&#10;Kp4YieYT71GMKQVqI3Fq8VKV3+1+5FAUgmr3TZy23VenEbfz1HsUoxeRAWMHfQ8eS1u5x7CRnOcO&#10;7KTMJhHjxr5t5bLrVNs+jjwuv7iajr64FqN91KXiP3MIxmaiUI51N85Z0P9Df1p4Y4FBH/IjxXs9&#10;vj1fn/uJzEaycRwdr53gGfUN7Dg1xp1dG44YWSfParGNe2D8IOaeqr+4p4gZGJs15sB71It06rYn&#10;c6BULxpHnwfjEfeSYf9kq1T3trE2Ft/FeCfWRSY1Mabdpt2ebc6jxcQyEbbdUqfa7QIvRAE2esJm&#10;GOXEmFbYcLtnwV/qRVkYZV+UscyGs2b2VNxh7sIic2fH2mEa96ldnOL1c9joYFqss06IgSN2hS0T&#10;l0bsAMxnEVo0jvBaC7HEKjKCRTOXcsP5yCPfFfRQJ/hDRqzmi/Gl+buz0W1KKi6BNc5m/fTfTY6J&#10;cfhcP8P3spjQ4uAo6hKjG4MBi3Wwxx2cvfDvkCNjgD6TiVPXzliXjW0WBnUhj46cEyvKUBBYzTPM&#10;ecqCa2RGjAag9WKyzDy+ED6hhbrGGoI9BB8/GH9M0onX9SH4u/upr2VBae9cqd5xypp4Njbje8TY&#10;AOTEMY3GuCvYKwv8InHKNXbpVHrvVz+c/vZHP0w//+Uv0nf/wxfSOGfAM59n/SwKkIXKAhZj18bE&#10;9H1G0NdD4AcLE7zE0BOcNeOgzXfMJ2ds5jgPNglJNW3ziiPCwiYZVzKevY7nww/X51nH9RFL4G9i&#10;/xhRAC6QgcjEcxRYsk6u3wA6p8wzqJfcMwsyLVIrvXE2iqgdR2TCV9aCKno/6Ho5f0PvXwnmhQV0&#10;9rI+zKdq6fwv1dLlv7qGf2Pi9Jx0/bcuTJd8aiXtvHgsms4iMY8cmODtBddJwx1z/u145fMLxgvw&#10;qyIHw9XE+Wxn31o4Ey1838t69t/OWWBPtIn6a9L+O7NdNrcoTOJ8hG+H7GQ5W+YZjIM5nse1Eivr&#10;Fxo30Wc0iVy2Y9q4AfeSR44tcsni54ld9H0sXLLZQN/OERk9C+VUxQfeoJFxcLrUBlIeGDTu5iGz&#10;gPuhS3emAZRCBWU+iXLczeKNYVC8NCwmUZ23txchMJk6ymYP3wkAEvRzhaJCSFV6Vo84SyYSaDzo&#10;FhSO3XkxpwyBDIcHh8VKkGYefht/byRO42KTrSTvWlea7RzgEu+j4yLXugDFodx2qvZ6wHhwQaEJ&#10;kP4bp1IZBRbV3Xx+F4svQBDoCy4z/F9UZmJYDGRZodEN+BW4CBoNisesSoMyXFY9SPE3896lVAZE&#10;5FD2dqRIdeFib8WwmPwzqJDl51GAT8dbMPqCCRSuVYcxWBoF5My4dgyM9MMmK00+GVRe/cxamv/I&#10;WgTj7Ggz+DaMAZMupsT7W5FjkLzijFLWygDoIAcxw6Hc2Og4VbhYH6vZVf4m6OqdSs7wxLDgiLag&#10;KKoCWw0y76eicZ6PgFEApHGR0sfgpp24DQcmAtIGOHjPbG045vk1s15WtkijEZ287Ls0QM4M1LDY&#10;CSuFsPtotclG9qMJ+dqMMxX0tuyHTpS0IBoHE6FWgxVRRFLA9ODwOmDYhEu7jpxO7O2zqYhyCSoU&#10;fnZeSiRReT+rJ4MuTEWuQeEAW2lr8FjqWve8d18RQ8rz8nOPxkPDxXN50FQkOr1RPczrdVq7j/XF&#10;vUbFZTjp/Wkbz7UFULAZBbyNNdABdlhxFqNSxrjoIGjMYraK92L1MWvYo7Orc43cRRDMLgLPnmsH&#10;QPPw66BHcp9nEYz6fVQzYXDshmvj3jPIZKVWnzHmfCWVlNU4WQMWngFkV/rDCMazX4XaEE54f2pT&#10;IWEIBBEGHIMD3vPKJYCSYjQSp+yntNpB72BFzmJfOgM5tNqrhz3W8XJmqY6dVBCej6C8woG/+KGr&#10;0h/+1Z+nn/zi5+nP/+o/p0scZs/aOTe0evtM6gc4VXBENSxSIPWhR6zCVEkPoqQNzAh+dXacd1lA&#10;iQsOnSuY5dwZVLXaRDqlGPZ/ATKMgxz7t341DEzjikA0XxtB2KApY1+lStXAd8/kggbJc2jQx8HW&#10;bdX6IPXiyZEA9ybg7AgwWKTD44wGK4hMqo7hTEvBtvxiLS1jVM760lq66Cu1dNGX19L5XziVVl88&#10;EbM3pMDruGJPGkSPvfvTr0//7j9/P33id76X+h64Ok2xNsceP5IOvu1gmuYyQN/OWcmjT3RaegXx&#10;6N/CO5ei+s7Aw8qHcWA+czxlP7QW58rAfo613cQ9qge6OOfOpDUYpF5Xp3Tzt270SeWRo6zxUlrG&#10;oZsC0EozJFAqcY+epz6MlskHz+og7yuNg1RIzis5+pGVtPiclEWrMa9k4YVaJE1HMK79/I8V5IJz&#10;q7YW37YQIOFMA+bsmYGFXs7zBE6snayRfNDx4fJ+olrUi5/3c0kf4+vbLKSxKMdAzkIxVS8cDeoT&#10;6ff2sC/S7sRcHJ5PCiPBitXHE8hV1WTqW+yc4YxxH63IY6ddCuyzhruMDdwBeNEwbwa4np5X4jnS&#10;SeJ/pAjJWSHPmTc4oN0yYWmwzwC6BR3N9xxM2zTq6CADtVbQ7Xnr4dBtG9FXO/hfuxsM+qy9eTUd&#10;ftupmI839haLexawU/Mpw31Kkey9SPlicCPAKXrJRErQ7izjSKEXYi6ezpR2E/k1IGlSyKryA+7F&#10;O47FDCVnlcQsJWyI1GAWrYxgqyaQlel3rKTMXdgy7jfPvkWHO7rWxGmLASDWogVd1yKAQy6sVLbj&#10;1OozK+ak/tQRstNUerMBzqu0NPnDlVREfzuvJHtiKO26azbmo9lNq00wgL0NnRbzSnCCBN2nE6fo&#10;4eZyB4CvVD8zJhW0ywZN0V0C35hXwvobBDWhF4lTbZT6HL0XThF6PL/SX6d0R/aKl2JveXYp56I6&#10;Gn1mNWtjXolVtVJVSfVYn1eykEyWSmHoJQtAiWcbQo52cvaz/I8zPnV6ewxy2xnCfVll2sv/5nlt&#10;yYQ9l5XnJvJMtCgX/rzt8nr1qPbKew6bpV0C4Hdb+CQ+0Waw91kAnJStoefQZRZ2RDWfjgP6P4K1&#10;gj0+X1oTsUV0ARhA1iEBE6gznFcSNNMzhZj7aeLU7sEAlpwrC3m8lwbtTjhoOEAxrwQAarC9E11h&#10;4tTqSLvmrIaV4lB7VZ9Xsi86Fwy+SLcrZavVmHahmzg1CWfwK5KpOrGciW7whgVPmUWcHO3nBZwv&#10;wLPsCCZfg00BOxWdRnz1vnWCDCRKu/PqxGnuYmwyMq/zbIWhnXhBn23wgTPSoN2p8hnXP31H+pP/&#10;+efplV/8Mv3DT/4uvfY912ID+X/Wru/1MxEk2o0OcfaWFerhBPGzASHZEUxI2nVtEYgd9NqzfnSR&#10;HdgWYxjIjKQE8pdBRsQB9cSpdmo9gcr30R3GVU+caqdwgNb/z1l94QRp603Q8NVOa2e+RBJ5PXEa&#10;labs99Qz9e5XuwMMpEURHvcqrfwo97oLe2XH6V6cpX18XftMLV3wK7V06ddq6aqXT6RrvnUq3fzd&#10;K9LN37o0HXlwIeXZ/xwy6sxvMWURfChVbHScikHAESYGDKDandwBRlVvmSiPueqsuQVxdtXb5WfC&#10;agdno1N9p5wgm9oc5SiScfy9LMZF5qPCljUxQRaJU8/Y0UpQJEpJFhjdPUUXlrhPZ/UawHeOnQn0&#10;SFSzhiHPR6rB3GDwL498iN1N6CpvgWU8CzpSyGrQ4aJzxLWTb15Iu3hNk4l65Y7fx5xV7Fib5wob&#10;EUFuZLOkTBtU4Ap8pbOI825n7tDr6p1Zdnpt530tqNTpk2ElgoPInYkhq9FzVsaKw1iTbchpvdsU&#10;zMj+S30enazrVbuhN9CffTVsFe+trsugk4Ku37POfUoVbbD66DPLafnDZ6Wuu7ELnEODD8HEgqzl&#10;D3Kf/H8/9nAG2XFMwiC6y2Bj6D2wl51CFdbMLocIEKMvMzj5Fk1keLYcul56Ls+zidMh1ixGMnAu&#10;DLrJolF94FAa4gzlea1JnazJrUlewz3KKpK/bk/IurOP7SyLqnH1B3uem+O5scfabXF6x2BdNrr8&#10;yhkooE8LN/A+3pvYGb9LW+ylX6udN3miDTIJVObz7G6waNAEv1XrLax/O+coY8KLz/Gs2XEa3aYm&#10;wJR3/SNkS/k0KR/+0mQmjZ0/ki769Fq69lsXpGu/eX668uvHk3ODz+F8rXDODCDbaSNmHAALS3sr&#10;bbF4WLp+8aV0k845tcPGNTRxWsQuGEgavWc+VcR0YNYITnl/+DfaiHqBQb1gUNvQwL+NhOmr8bF2&#10;xcSsI18MDMYasccyjGTZL89ohv0KRpD1gLQBHzG6RXdi9v7A70fi3stgiX6wsPSlJXRVEd188p61&#10;9Ht//Bvpp/gCf/rXf5le//Rd0TGgryBLTd13qCeHYrYw8rARO2I3XseJkfA9pNounGXiFBvLmXOf&#10;irxG1qrwXZQN1qWH1/eeHErt4gNsVMGzEFiAvTnC//D3oBVFX+grGUhyzqlFE/pSMvi0Yaea0Tv1&#10;roh99WQpNk1fLPwyrqx/4zw4j6z3IHKITYxZiybpkAd9PP2RBvVfdGPwOWLXst0QR9APrLWz67Zf&#10;OpE2XTGZtnFtAdP38vcoYGLtpB/rNhjKudQ/1ZfVduijauPUZ/EZyJ0UqDKX9M5XIljuiJscaxB+&#10;pz4w96BtFYdtQ+dEUlZ9y3PZ7WGSr8C5cJ57/MwaSPedneOMgbftKrQ7PM//RLEHr7NATL9dholW&#10;frcVn9jiWjuGt4NlDfiJcc64sx5kPhOcbneUhYZSkNttqs5uRUdvvGV/6jkXW268wmdi3/4lccr6&#10;+Yz67+JtdGQWfWjMwtiFDCTNJlW4ZxMEBs6js0a7KX6Js1mI2aNncm/1AHw9cdqJ7Fq8IJV3B89b&#10;Yh/sWDFgb1Kqim6I0UvYz3Fk3iTc3IdqEavZ8wRyb4zCvQIfy+zTwWcY42njXoJt7PqpKFrdcfdi&#10;Gn/kWMr5fiY80JVb7qvbHxOmOa48n1nkDO3Dbg9dvyd86nr8iTMi7gUHRcctWKbjOmRxtoRs8Izs&#10;d8Q1wLmyibSyrz6nherSkjsqKYfOHbxtBqzQF93axuBiXiz3bvNB5sa9afTOA2GXCq/bn7rRf+rI&#10;drtBtUH8XyMuZ7GoXYYGGL2XHO8X54kzrM8nJreQfAPv6zqL8+1gFHPm1vpSF+/tWKU+ZGGIc2Tn&#10;nImrKXzMncYXuRoxR68J7MbU2xZTBd0k9fDINbwPtln7YnDZ7h07TI1p1rtMlyKJ5gzMmIOJ7rLA&#10;2aTa+JtmU1Vspy+DHMpC03zXwdR3LxgHe2ETgAVfYvQqcjHBXkyBj/bj45ros2PyIF9jxtuLq2kS&#10;3Wg3vvOBt4FlcuCEGImhvuB82ylpAmqM1zkj1SC0gWmbLloe5HmxgXt4xmFsqrSMXay1Y0M2Ipdb&#10;kA3jYTv4fgyfawmZm3nkYHQgOobC91FOe+49mFrxXZw/bAzAUQS72eu9d8yl/fcfTHPglsPvOpEu&#10;f+F16aqnr0m7Xzud5p86GjNGpRBu8nWc0zP5nDO4J4vjZVUqILe78UUtQLbzKJLCfJ7YydEVc7y+&#10;BJa0YEqMYUeo8SnjYB34gY4LsYhWfHzog0up9lK94zS6TllDE6gzPJfFexMfWEnd2BxjadE9zxkq&#10;3z4bMU9HmtgZbIdYmfvqx0bseRi5YM8jecq+xl5zj404whSX8iAmlyazm7OhjyhmHXnjbKpwNmTO&#10;mH7EBD1yZiEX+yBVr12Qk7xmN5eJ+1Hwj4lTu/EtCpU21yC7RV42xjjj0hFpMmpFAo2zkjsPXWyh&#10;I7Ypqy/HPW9FRzp3U7sY54ivxk6VOxM2Qb/M3+0+K71+f9BRSmuu/vBsiU2cSWqxv009xjK2s8bu&#10;Vzffm1wwdqEutzAg/EftEPaocwj8cHI09JI+k/jV+2g0O0TXKd9P3r+QnL+YQ75K7L2FHdEND1be&#10;qi4QQ/FzBTkYeGQZ3/dA6uB3vepent+YQS/yqS6VVVG6XIuZ+q+fDJrmpZeOpz3InL6z+nQEGR5Y&#10;f7/yA4ejYC78VdbCor8K92ASyrNQj2/PRyOWYz4y5+2MmEH4U/i9dpcFUxX6P3+wEl2+2otImLIH&#10;4UOy3o4DtEAqChCN/e2u25oGu0EwFOwvYv/2ps3iUdapzHradZoHV1qE2GFOgvWO5ClnTyY1R+mZ&#10;RG1i/zah200CWlxk4az34lcpWJ2RKg5tsJn5mT0nR+qdxZwdMbWJ016e07yBbGVexsqNH3SIgxax&#10;hcYLsOkRG2Kv7YIWDxvvza7Vi5Htsg42K5+NtWof6PoXPIH+jI5dfm/i1KS492PjiLH2TcjSNvEJ&#10;eszmIItJXL88/rn+lkxZ0ZhkfNt7ic+oxyAixq3dXixG4Vj+OP+PbtL+O8vdmHaMhOKZxJ2yp4kp&#10;ZBuyw9yuQ/1KY8YF5F3GDP2cLD6U8QJ9NIuqjZ2LF7IL+MA8b7t5Hf4mjrJ5oYEPo/OU9yrxd2Xf&#10;GE0W2bQwzJyIyWZZTWPuObIsi5WJ02icwwZHx6nfg4MmrphJz3/zk+lvf/wP6aev/CR94qvvi/nA&#10;FgAWzxlKg2Dg6hNL0bFpIVRlPRYpda8xYzs4g8GFa997OQfIt+xdnayPMW6paCMRyHqLzU0GWmzX&#10;KA4VyweGb+B6LrG+V/yPP7PHFlZlLSzCFws5xy8fAXv0X829gjFNmHb2gyOnC2nsbQfTfnS6o86c&#10;N9xrQRnfG9/uE++jn40ZHHphNUb6HP/CWrroq7V0+a/V0tXfOJWufflC/J3z09LbwX0ydoC59Y+M&#10;5UXilPNl97F+k5+tj16Q9UUZUkb42sSZ7OSMdrOOWfRnzLuWpYr1MGbgGDTPm80MxVtNnOrboc84&#10;IxbH9oLL7cQPn2wdIxsvML7iOYgxVMhiYdVRhehgZEk/PycjFvfmaI8cGMjCn95T6Aswlf9vHq14&#10;F+c8Kq8wNvvCuLCBD6AcEU7fvP+C0TAUg7x4J0rLweXSZlh1J5WBidNBgOSexw6n3QjELg0pD2Y1&#10;mM6Es76sZJM6zSCAVQuhXABkTSpYDaPK38CyAs3N28ovgNmuktEx4u8FAyLrIM2Zqwq0RieLQ28C&#10;1AU1IOUAeoMOJmuz53CYODBW4w4ChK3us+ojZoqpzLgXh3jHYTXIqaPphWGR3kxe9KBf5HOjysSD&#10;58EN524gDWG0D7wHBxeByrMeBd6/cx38NmNY7LIYwuBZPTP2wNE0+OBSUCJGNTbrIk1CD8rRpKmV&#10;LDGjDYUkZcrA6/al1U8fT4svnEi7OHi7AerOmDVJPcR7j/KeCnQO56WfNelhLXVkRt55NJX4v6DG&#10;ZV3ORFm3IEBSJ+RwnpzX2aBwahiW6OQ5aywURRufbxBfTnE7PA3Auwc9KOFehCboDjVMvo9O6CQ/&#10;831+eTCC723spxRLzowoW3mEsdPp3IwTFYIOqDCpm0cBWBFl8kAD34xjLJVhPWA2EzMADbzoyAmY&#10;OniPqBrBQGT2FesdTzpyrGfwxSNvwbnOOugAGqDVedvE/sqPbdA8AsooDY2JwXMdr06MRBYlFB0w&#10;VjtwuKNSxudDDlQ6ESxeD7pHUn2pPypqI3FqRwXK1w7fJp8JeWmxShVZ9xBnTgxHYNlDGu9tQIsr&#10;aJv4nDAsKhOuoDiwiwfH1Ar5AjJqEDooON0/nsvkuAbZygodVZ9TIOLMxQpyWcXhz+OUSxkVlcoG&#10;BVA8UYlrMNpnYB2kccqgRE2cSkEo8DNwYcDTwGvwjhu88HU8i0G3MrJgxYZUBpmjA0FD4znWCfL1&#10;Vn0b+ChHsLCaKr4f10WPXZv+4C//PP3sF79Mv/Onv5lqdxzjvThPGq47cZYAs85GkuYrKj35Glzw&#10;jx+JIFJQyAqGAb7SHxY4a4KRPoCt8zyyrL3OvRWIDnc2wds7WacyCKOiMVk3LDHfCQXq1/rf6kEl&#10;98DKtjzGxKoSK3KcX6YDYWds6Vg1KpE6AJx9OOl2k0pRPogOlNpFHni7vcuAP4Pn0s0sfqwWNAar&#10;n6kHyS7+ymo6/4u1dO7nT6XVF06mKRwQae060TM5ZP3Nz12efuuPvp0++/vfS/ueuCXtu3M2HQbI&#10;73/LfBq/dz6GdHdzTnR6da4z6NohHEgrl7bzO0HpwSePpCOfXUtjH1tLregI/96LYxPzSjh3Us46&#10;x0UwPYxe38UzZPmb82rLgGMrYA8AaGdfXIt5PyaAdFCce2TCqov1jvPLc1sZJSXOykdW0jGcwEO8&#10;7ohJUy7nlezGGRrFCZLWYTtnVOfAxOm+u+fSbvbUYEoXekJaEAPCQzh3URHM+gkidHx0cCf532l+&#10;P934agcXn70N/dqFvAbtjpVD5w6HjpdudTc2zLmmjcTpiM4Q14R2Ch1pN4fzUEexJSX+X/3ZpdEE&#10;JEppncUQt2K/OtA9Fl+0ChKRB5ORnjeDtFEQhA6IxC/nXlp5aV9MzOg4Cnid4bSRtVMHZdDP0peO&#10;4pTbkWdV/Q6eOwJ3nLP51x1Ie163EHShYzjcVvxnkG27kp1XsgUb7Lwvuyqjcx1gGtWjAJEyxj8q&#10;rbhHE/5Wr7re0clx9lB0+s48hZMOgGvBftgh6NdObLeVziZkqzyrnUATj+j4H45AjwG9V88rsQrS&#10;c9aCzGqvTFZOfJD9/yy2CqdX2p1RLrvFyzjdBpv6uEwW2mVaBkT1I0eC1dE37k9FnDK7mIN2g+fb&#10;zLqYSMicg3OjbkRXGfhrBfC0VLtSB+e0xD1YwWqAzIIXuw+tmjVpHLrK5DcyESAePSuAj+Dbuu7N&#10;Ha5Ed4WVsM6u6EOfltlvq0edtXVmI3GK87rhzvq5cr6iZ1s7FUlT5NnCHCsk83xfZF+tVFbODG5E&#10;UhnAbjdc5kLuib2JQAz/67ySLFfMK0E2tHkGX03abr+cNbXj1HtFD0XylDUTPNYdG2w3ayCdZj9n&#10;ybnc2mMr6mJeyUhPAGCfv27DsG+X7Q46wXDOkW9tUjPrvY3nNaHSfV09qNcNICwBGpUZkzuRgAZA&#10;RpDXe9ER4j1jXom/x8aYEJHaugsnWtq9ZvbQbhwZHyJRoQzxfCZOpdz0nIkvTKDpuFjVXDbAN7s+&#10;r8QkE59vF18UMeGEZRbQydy3IFpMEnQqYjG7vTyD6wFzHRmLvSz2yIsN502cdgRgdo6PM8MsyDNZ&#10;XuA8+JwxrwT7V0+cjoB3x9MbPnx/+q9/81fplX/8x/Q3f/d/pUsfPLse/DhWTpW7D6Td719O49im&#10;oJM3kYSOUf/3o6sGuCwosfPA6tFZdFX5voORNPUyeGkQrTGvpMciH/ZLPPavkhhc4fxgm2K2KX+P&#10;xOp6UtX9j4Sccs46BV0v+xXzSlwT9qYxr0Q2jTnnTXNPkTDF7kijqbNmAcog53UXenrXswYEa2nl&#10;k/8yr+SKb5yIuYzX4wTd8p2r09VfPCftvnpXvWqVs6X9VM6K+At+7ul5JexNdMCKj8BZHaxfB/LX&#10;qxMkthSToG+y6ODNb0S3ef6Rj170ZYXflzhvyo2BBRlEpIKsXIudnCtGUkyb7VeracVm0eHC+ztW&#10;IOaVgPktIJH+J3eQtUGXN3OexaO9e/KxliZ8pd2pvmUhDTx2NILYHdjUjJ2wvE6WiSqy0Yds6FDp&#10;1Dk/vsLeTaCTd70dG8TZtgo5fATkrhd7rr60CE2nOjpVuRdp2nT0IwlyrBSyJD3R2I3gWPSJNsYz&#10;KB2TmFdqe32jKITxvMSzodPRK1Yfb0aena1vZayJ8+g61gH1edmLwJnsfd/R/tTHesrqIIazkNGE&#10;rN01ztm1in3xfcfS6odPpDK6rhuMb1BCbBqJU9bbhMfQrfvSgXdZHAveYY8MHPq+EUDEfmo7Ksh5&#10;BzbZe7RL1YIMK+r1oQLboo87h7tSP8/keov1TFLG+AFwxSD4xrPpSI1InpoIYE1MnGZMEvCs0lM3&#10;9JP41JnjvegjE/kmpg0Kiev0bUzqt/d3o1uKkVjUkW6/cV90CIjNvQx+2hnkDHjp4p1xGpXeyFoU&#10;aah3uWQC6l6uFypYNS+FeYk9LLKXJZPs+ssmssTynImgZ9X+oDPL6PPaOw+la795Qbr25QvSFV+r&#10;J07P+0ot1ThnUhY62mA3dnSEsyiDSJVzmUWvWBiony1l5ZyFaDdOBQYVizqzymCSiRGp05QDsaud&#10;0RYLq6vVJaeDJ3HVsa9X/W/rF98bVLUjWwzt+AQD3hYs2FXkmAgLjj0ju9BpUcwLFjN5ahB9AL2i&#10;PjQg5L4OieXVi2Lity6Ef2I3/+LrD6aX/8OX8AV+kf70r/8q3fbcvcE2pa9gUEzfQR8ixnjw/85G&#10;dt6nM8R6zh6rJ07Ra2X8deVZ3CWTiXPZonqdS91TXsNPR2bynMF2k2r4OgWDdfpxno3lvgjG6PtY&#10;+BDsBZwn5/DqQ+lLec9Sf8tyJS5wpqlnL8+5iSQq3+ubWRBlx5LBG/1T/Tftr7Zav0JZiGSdPp/2&#10;3M/njJngNuGbWRkIWdRn9Nzv4Gw3c0b03WXP0sdUv8TceZ7B94wEKO8hFZ77p9xF/IKf7US1sCkY&#10;WZYGIgho4rQA/ooAlmfR1+vnnBxOW14zE1hGX1LfWR86WFJ4ppLnl98bs9huEHzOQkXuB/vchn0v&#10;Ye9lkdBX12fXdxfPGPRsAxNs5WyZQLBw2qKIzfx/UBpaqMDXDn6W9UJ9X718V8zq6+D5pe7NsccR&#10;Z7BTFxsZnUT6zKxf+PNHq0EbaIzCBJ0xC7FFBzIRRfcXTYSvKi5SZiJAzF4YA5GqzmJAx3SIqTew&#10;1naK5ZBZz2DMWuZ5q+hKu7UsApRWdwj5dy7pHmTd7nvPwPxHj6fap0+kMfw0u2K0QWJGYzoWXOrf&#10;qMc6xVt8ph0s5fuOpomHwNlgEqnxPWvGjP5V4pRzV0BPzn5gOUZKNBKnQTEIfjImpVxEpxqfk7Mb&#10;WP3D8ykLUlv3srfbb9mfzgRb2rkmW0qTtK7o3OHX7a/Tn8uYIHsOeMLiOuNA7qEsWiZZHa8gvo7E&#10;MrjV2I1YsnF5BvVl7C6T6tcxWUGhKMbj79ow2bfOQH6N/Tm3rlFgamB+O+tkcsiY4QDvP84aTICj&#10;XWPp34MudT3maOzRItjx+xfTAO8TsUnkpvcA2BjdLI28/qGzUWUpMmkmY5sJSf3JKJz1d/4dnTp6&#10;EzZAnMAzaRel5O1g7av4oo6bcnyDmLMZ+zb01ErMv51ED0vTa5fkIr5u0M7i/x7/aH2WvcXK3Xce&#10;SFvvlTp1Lm2z85jzFHPewR8dPMPoR9eCncnicGVLHGQ3ksx9UvWO8jqD5CbKpMttfvRo2KgN7Efm&#10;nfXuUGned9/DHrFfFmzKGqV+1q+OhA3nq43X7sbnHb9lOk3id+5hDefxYxbfdSJd9eLr05VPXxRM&#10;HgeeOJQOYYNGwYBNrPkZdsUh75vxnaPgzDPAekjVOwN+9Dl7WWuLuO2YFVvOvlBLhQ+sBmOQz2nB&#10;pudQ2tIMsr39TnxAcJNFtfNgjhPYPeMFzoc1eWphUKOAyBmnFfarif2QMSmoMlnDfp5Bdh6TlGIZ&#10;f+84oV2st8lyu4ttBNrFOtbHJ9VjCNEcZOwADKNclK6aSF1gG2fNj7DXJk0tBtsFRh8xnsMexfiV&#10;dblzRqzJUylpY5ao8splx18HOMFCAptOLEazK1h9sjnOxJ4oetOWqRuioAD8YiGsfmIrZ8aEmbHt&#10;8M+MdaMLt6Evt/L6IjrTpgxjmY6wUB6a0B/BcsLZCdy5XAVTjaexuw4EK0Qze5dBfkzUbXztbGrh&#10;57z+8hx4ShuBDhT/lk+NhW6KTkTuPz6b92wkTo0HTt97AH9mOTrf7Iw3cWqS38LrVnGb8We/hpyt&#10;pO43LgTznnrO+LZNQfrZJhJNnNp5Lq4qXjSW5p46llY+dTJNPb0aiW7P+y4xg2ce2bNJqMjnlVir&#10;ArJnYcPAPfNRrCV1f1Css9YW/eiTW0BtMrBeMIxdHO4NvW9jkJi/Dey3A19Y5iKLbIzJRO5BbOdr&#10;sf9RXL0e0250nPrVbj2fw/nHJlmMb9v9l+PsSGUto0IU33hG2btW7Sf3LCX9FvZxq2vHOdI+6gtL&#10;aS91uXo2D24ogKHbTIghI+KDjpMjoRez7LUJRWfqGgN3bSNvwOu8YpQJ9yUtu8nPKMrCH7SQUqwc&#10;iVSe3SJufeigZ+X9o5gKvBcxUe2i8RFsYoMdw+J4xwtFUf9SJfS7TV+OrNiOnrThzThijOXAP9cu&#10;xXuzfr5/2OhGvID39DO031FwDW4x/pxHT1kwY1IwYtyuBc8qvrJwycJui6/NG7kuJexKVYwYCa98&#10;CgYafjYeZ+xZ2x9F5zxL9lA18E4H56Qb/WGBXBEbZyGrcYPwU41T8zfPkIUYjZhBC3ihezybWm7G&#10;XrF/O64FS+h78R7ay0jgGt8W03JGdl0zl5795qfSD378k/TDn/wgPfGJN0fCTnstXW//+5bDt4nY&#10;NueonyuwMteAv1/XUSZMjW9rEyxC70TXya5QQLb0XYyd2IGuP5bHr2vEroNhB/wunm9ge5mq/Jv/&#10;E0WknHfpfQv4tPp3WeTCBjBZBbXPRWRDOe/o7wQfFtOeRw+l/U8tpYlHDqcBbG33A4dTEYyvTnYu&#10;69hTy8Ewt/wS/gvXScfQ/Vot/Jorv2G84OJ0zdfPTXuumUhZZcE4GJ/vfch8o1zos1q4YuI0fClw&#10;bvhWC/VGmA7OqKMyZH4x92PBdVHf3JhqxAsPpC1cMsiWwK/6s8Yr26+fjqICZwNXOd8x1gc9UE+c&#10;si7Ku/kRPjcjHl7EV3AN9NXRpcqEuSFzNj34vVnev/vcnfyveQHkjrNVBrNtiA1jMQQb+zEsJlFj&#10;VhtgxG6VEi+0U2KEjZSuYJBFNGEgoJHjXoU6glDsxLj3o1DlgNcht1rRKoUuFKV0dwaVrX7W8Nmp&#10;5tzNHhSp1ZS2x9b5pwHDOjLcvIDPBJkVISr3CJhpXFBAAnGNkgfN2R92nZoUFaBIe+vchABufLYd&#10;BcM49EOALClptnN1qdC4F6uXYqYmn9cI0hqwVVEWTZyyoNEV4ecaIAFcusAeoD42Zfo9x1L+HUsx&#10;k6GIAemRygDDYnfDDhwKg4cO/B+5/3CaeLSWWvi8du5bBWgXaJNBYJ4xKA1QRAaEDZIOXLozaD5X&#10;XjyRdr9nOYyKQuyaC+DlgdegO7t1gEMagTjedwBQlAdERYcn62I1znae02BOJE55NhOCKjIPVL0i&#10;pyP1HKzGjNJ2nJaocHetee5InHqdwIE0EIDwOD8jHBqNimuGs+ZBbuVz5O13n6oYcp2P4CdnDbYi&#10;E3bibLBCCFAnrcV29vEMlHO0wrM3gpC6YZlJW26qJ8E1MtERxP+aKLdKQh7yLXYDG0jjf6z0FXjL&#10;By+vfhtr3IlBk+bAxKkdLhH4NYiuwuAZYt4NjquGNquDgZJ1eHFUJCsDYzqhKBKUUSh/nt1gtocu&#10;s9xfrxxiXUy2ZlinOMDItzR0Or8m703sthncx8FTGTTuQSUSRpn3j+QA7xkDuq2E1nhzWYGbQ0al&#10;QLJ6QgOtrAse84AnO2vtThBQRIAOeVSZVz38BlIxYtFdZDUpfzMAZPV1GDbuI4exMUjdeh7AQYOA&#10;gpe2pJE4jeQp5zCq7nFyBMIORY8APc5orjYc9FkbAfLR4cP5iUpYjRGvjSAIP5s4Pe/BS9Pv/Pmf&#10;RuL0m7/9+XQAgyRFot3lcoUbfOkPo1K/rFwfNbCLopa2TArEhmGJ5CHnyyCOwTYp3pz1a+exwcAC&#10;gLpwMUbdYc6vCgxpRAIkROCI6/Tf6sbH85A/wj6hMFWQBlEMmBjQiM4G9ry13I48dKchwKLdO57H&#10;wbfVKUWcG+f8uBL3PMB97n12JahIVjAqJz5Xi5lWF395Neabnv25s9LhD6+loXvZ3ys991zI7eWP&#10;Laff+IMvpM///vfSqWfuTAdxoBbffjhNOf/zTbNpHIesi7PfqyFlDXSSdK6rONfdJjmRt6m3zsc8&#10;1f2fWEsdgFCrcXrfvp44vedggDyTelJ+7OTzTd5a1dzFXurAjbLeC84reRFdhS7Zjl5SBxrclRa7&#10;m88+g/dx7pUzRHSgjuL4LPH/B3F67DbVobQid+ajAOJnVtLOZ1ZjxqrB3xLgZafUOjxLKzqyzQAx&#10;sqXusvJJemGTp146O4JkHd09T9arh3c/gX3i++n32Hl8KHUio1EpiLxHpxyfoy7QuRnjuaxwVWfq&#10;BEWhD/K1F6fKuad5HWQc9X5kSbrnrrPR7wCILLqh00AH72OX3BZ0iIlDk6TaAc9LzDlDzgVdVos7&#10;myoSp9iyqGLkZwNQ29XD6AYrtotXOa8EB83kCTqrjdc18dwZzoj2bvT6PQG4+rhG2Fu7gezUtAIz&#10;KsV5H+2Xyb7oxlM/oT/sOK2scU7ZnwBB2iqdIN4zgi3ohwrr7sxbA5k6PS3YKufl2LXcjj03cVHE&#10;lmjbd3KunFfiftsxGEEfL+7VMybVozbWDntt++TjR4KqTHvlcPtRzqvn1m5o732Qz5IC03srHCxx&#10;pnAY0P8j9xxIxSfridOo0mVtxAWyQnRbPWrgET3pV22VtDvNALvs+eM4C9gW1jnHc2lvdE4jGOPa&#10;m6hAHqIDSPukvVLfcq7VfQb+BFc6HDq81WvAIOADaZC0k9uR75jHzSVFcjtnxkKWXvBNM3ZcvBGz&#10;SnR8xQ581QGwMtAZLJ5lu/TFC6HnzxqN7l0ZEbRVA1axIVtBacd+WvyVxUaKYXRKelgj79UuwqjS&#10;A6h16QDwvXYpElX8bJVnAXvo/4Ytt1ISkGjiVCfmdOKU93QWSgQXkW0DjFbsbXcv+Zv7arCsG/1X&#10;OTUSnZcmdmLWKp9twY/JiZhXor0yeGmQmcvgrd2GWdbM5L5Faa5lOEEGklkL5dIZp3bV6nz2IDPh&#10;7GAjgq4Up097JdVozIT0fJ3iMrjJs2TZL2nmu3CgLarTJlktHJS0YkadIe2OdpBnNKgiLZoOndXG&#10;OhQ63QbfnRFksMV9byROI2jPVwsM+i7cle75xOPpL//P36Sf/9M/pz/7y99PtbuOBEbt5bMqyPRO&#10;nAbnfjQSBV6NeSV2X1n4IXOLlL1Sxskc4QxH55XYcarTbAGU1eR2NJhgMSHasFFe3WGn6gnURhK1&#10;025Urkbi1EIEGSoMArt+JipzzuPmPrPsW7BlgG+cy3rg2eWg5XXGkzPCSupG7teZx3ac7n56Je37&#10;4Eo68vF6QE5qeROnV379RLpaR+jlC7kuSmtPHk59S6y5e4N8SUtqcsiEXTii6MToVsYpMZnpLD+L&#10;TIIukz2TEssEuNXyUeyI3AS1GbjQYJPVpCbh7G4wcWogv92zxt+qnEPZRuozSuv41cSp6xeU0uIc&#10;7T9yYAdy4NfaQCos4KBZGY4uiortA2VeX6cLysyXUp/BGPYvi47ajj3tehNyKqU199+nfPA+4VSh&#10;86W+dW7nmMUv6AMphGJOIjo3Zv7xNxMNBo9N5EfiFDmVrth1MAliMtlLR3EYXe8sFunHxcH6BcG0&#10;ol3EhphEyKnjwGfKbFAFg/mi4GHdwYzCBi7X3I7TPPcehRec/dIiMouukQHBimrpqAx8+7Xnur3B&#10;2LOAz3fs+bVURQfbIZ9f15vq3QLr3Y8uG799JhgfZBDQfhnkrqDzTJxKKyiLQD963MSSAd8C5016&#10;9y7xN7bTecjSy7cPd6U+7kPGCrGee5LBPpQ4H8qmHe8GRayKdg6SSXMT3vpzVgGbcG+saV3vj4cv&#10;EgUE7JdJo6CmRTZ0lC30y84UUz/3E4Up7H8LZy8CUnzv2gSzhPKnb+IacE+FayfrTjufJ02Y7AbB&#10;SMLn5JAnHXyppYqeN/SWVfBSpEnNGolT9a6FpujM7GQm7bl+d7r0C2elqzlHV37jVLrya2sxP/jk&#10;5/HxwIirnwAvPbcS1ekl9QjYK4d8Oe/QwmRx2hxYSoq7DmS3tQwGP4SMsy6ORdEfkH7WQICUxc4/&#10;VVerSxqJ03pgZR3/ctX/Vr/ULz3OKj5/Z2Bo7bydld348Hb5SJe5ne9N6hjwEYuLyU1KxHwyzo+Y&#10;Xewec5zYWwNF/r4fnGaCUkr0vTfsSy994+n005+/kv7or/4iveb9twettb6CPkPoD86u562AHbJo&#10;VwprkxC5C3atd5x2p5LdhWJZ7Sz7ZHV/w2+pJ045f+IgPrPtArCB1eOOOMA3CgyAXujhbxZENGh+&#10;o8oc+dGH0pfSp/IMF8EHdlGa3BK7mFDRF9Mn0zdzhmFWDKmvdgg5wC6a/LfbX9/OfQhfDz2p7xcB&#10;TmSlbvOqqZ1nsfNH1ozwHdE34kgDwlJ2B30ZzyjeyDhSSBnzfHpOTZy6r7vAOJxX5S4Ch1Ju499l&#10;nRU/ho7knpQVfd96MLWOh/QJpWaV5amLc9FqPIRnbHXvORtZ7iHYjtBLW6/lHg9WwvZ3cO58ZmdL&#10;WSTVzP/rs8c68fMOXpdnz+y+PxM94/gCfUgL5KQzNFkpLbsjA0ycFhwzdAkYWTuB/JlUMLj66o5T&#10;cUen68j3kTi1E0m8x1XgdRGz4LKryKRF9+pQYCIDoacTp6yRMRAZLhw/4sidjdyLsRKLzTOcuUEw&#10;acF4CjjXbrbqzdP1eBd6YeStB6NAzgC/Z1L/Z+mFE2n1xbU0eiM6FSxh8s1YjrjK2I6dujtYQ5Me&#10;xn5aOKujD+EXPVAvjDBOZmfeDt7fpIS+XR6sUuJv+cePpb3Y5gH1PvKojy1u8szErGdt3MU78Z+w&#10;b/Pl6BiKGBayFiNFWAfjOnaedbDuzeA+i4EH7llII+D9yrlgPc6BhWjKiwV/xtCkhzTJupX/zfJ/&#10;xuksfpedR6r0KJR2zcHdznLdciv7zTlz/I/B7GBW8H05g/qb0rdaZL3l9gMx5iJwOrZP+j3Pdw/3&#10;ZczQosI+1mGM9fUyceKsN30490D/xN/bOFDg/8UL5YvGIlYprrUT3himsUwLbtVT9W42E6dHg9LV&#10;wtlIqt6NL8bZrnIfzmzV3upDi+Gr7L82zPENsli0Ye8tAvaSSWmvPi7+ronToyZOX1hNR/B3x/g8&#10;9V4La93EPRqfsuBApgfZ6+y8a0JPTn+klhbQ92LI8v2L4CD2Axy5+KSJU/xUbGqJ+/IcON+0E/9e&#10;GbGgs+e9YLUXnKlbS1V8ac9SBXsRDHTY0q3I8Zl3H0zN2Glt2dQDB9MAOmsXn7GbdVxgPQ4/eSpd&#10;+/Fb0nnvORFsdZP8z0ETp8/V0o63H4uEW4zYArOeabwO39XCtUn86tnHDqeD7613S0sLbAOHsQDX&#10;oh9ffzufq4/o85owb2X/LVzbBtaz6cXmDgsLVz9RS8dYM8f8WGwtQ5fXzmdZR9ZZpqpmdKx4P3Q5&#10;+zH8+v0x/kw6c7t3DXh7RqVrnnr0EHt+NE3y/l672PNInq7Hj/YiD/v4+372fvBefDAxHjbc861c&#10;GwcY51mk51XOpOj1KoIL7YC0ecWf+zyb7g/y18xrtvOcdqTZrS3ThgWixl1tCrHb2I74PBgu7Ax4&#10;IWJx2CPZNJwvbUe2/oVnyqt03Z7Uwf7ZkWpxpUkUC0mcDSxdrPilE7k0rifuNI4m++EYa+x58Kx3&#10;KX/ch7p9O1fgPZNKYKVG4rRy1ljg1Rgx5HlGd/pehTXsMHrMawK8MfrUSiROLfKwiE395Ogn43/K&#10;c+A3rsnHVlL+7sPxzKH7kFcbp0wOW0DSmHXabozi5AByPp9OfOpEmv1gLU0gk9JvW+g+ghxbAOHo&#10;B+enej6jaJI9r96NfmA/Zcmy+MbEqQ1QFiBrA7R/6vh64rQ+qiE6CPEX2q7ck7ZwH8ahcuyH/rBJ&#10;UMdhmDi1iFJGwC4Tp9oddKgFSmG3sTfiZwsB1GnicOM0duZrv1o5B7I6OXMxihZM/PG/2rqtPLM4&#10;qpt91Oc3ESoD1eYb99UbmthbZUkfuRNZ1y63WCTG64L1g//XRuhba0MsUDJ2ZCLN2L4xpN7FeuI0&#10;4tfaRvy/GHejjQf/2nGpj+RzBBaJQivsqXFu7SKv7cImdoofeHYT6haS21yTAWs34Sd0WEyIjLTz&#10;7BYny16nLeuRBhj8GwWX2uZX2Wt9xBi5IQ7iM4MJC2xSOjWSspzjXmTUwqsoQuOyOaOATOlDyXQW&#10;jVMmLZF147DBaGRjgz6Cvo74jfNk0U8P+t+RBD5z5ij3ZFE5r9PfNBlm7PHVidMYo8J6W3BrA0DE&#10;DOYrgRnsOjZGJwvNDuTZ8xndpny+rzXhJ2YVp+66ZiY99asfTX/34x+lv/7bv0x3vO/6aDIqco6U&#10;WeebRowA2dY2OHLNbtOIcaO3LWC2MWhn2KtjEWNoYW060aPGL/OcLfNmwQymzkOfFlcGw78xRqAf&#10;3Ihxn8b3yL54P7A/f/dnYwZ5E6esnUXPdr47vqR8IX7UMvqIfesAK+VY3+knjgTL3y5sUQX75AiD&#10;qlgefeqM4TF0wkF0d+2l1bT66Vo654u1dMmv1mIMyZXfPCddg59z9sdqqWIhof4Z722yNvwMY1Tr&#10;GCywvr4wejEYx/CtYgY/8ptxHAf71mneAizRjZ6yic5YsudKX83YgecqsDfnoRuZlcpcJtlInHLG&#10;1QN1f7C+VlFICIZVfpT1XnCTRX3GSSP/wWf1gsvN2ZjbiKY+dfw89yjFL/dWvX1/2hCBaS+MzQyG&#10;ZR8LNnI/m2UlLcIhmNEYDPHVmQAOydeZG9Kh4rJqeORtizFTzjlBVQykD1hCmVkJYsWRFXiCXIOD&#10;TRiVDbeh1FUc/E0Q5YEM6jaE2bmdtplv5eG3IrRhWBBujYodS1IJG9y0AqKiE8N7ChDNyts9YbWE&#10;7yUdmK+za9ZuphyCqPO3/XVcADUHqhsw7OSwGpDrVHmwyZE4RdlYpWPSID6X94nkroeN99a4GFSZ&#10;fefhoD8sYFwFLTGX8t7FoF3ZiDLU2SoidGX+NvV4LTXfCkjGYLZwdWgEuVcrcTQorsWZOCftPiuG&#10;5fAHlnGqz4o5WVZoS4EkbYkAvg/jNcBal9iTEqDMxGmB1+twt3OZ3JAGV0UuPU4396FjHUaF57My&#10;0ars4IDn6uDZNXhR9SIgZz3sNrSa0QB1Bz9bNR4KUYXrOvGacGb43tZ417HD1/s6jEpQPLq/7M1W&#10;gIBGLgQeAO6QaWd0nskahHPIvkQyHCVqwCwSzL6e+47OFdayk991LLGvc6UwgFHVpjJBuUr71q6x&#10;4v2sDrb7VAfQ6qve81CMHNq4Xx3HKQ7xEorWxKkzVAzSclAiscmzuEZRuemzaVT4XSdKx7lR/mzH&#10;aSSRWJveg8VUQrHrYPTy1e5Tq9M7kPdm7q8FJZc/2hdVQBqUqPTVIIdR0YDxWSgSgUw4iAbCPNTu&#10;l44c7xtGhec0KCX9kN8HRTH3kMWYCcg0IGWDDhg5FaQV8cqqVWl2X2SlJlEBoTS7cerrwQIcJc6d&#10;CtTKmAg88x7OtzP4qmEwsOwZsLrIbu9GBVf2LJx95Nyig4LARnCrIeEzI/jBV7+3Eun4XWen3/qz&#10;P0w//vnP0od+5Z1pFBmRWkH+94EH6oEYwbeUnl4RjOZ3YVjQSRGcAViZQB3k7zuQk3YdLc6a+qaH&#10;dZIOsj7zYiLluTy/dhwErV9DYXKdNiystwo1fs/fNeq9AADpmpWDLvSPSZECyjjW6lhfai62p/bR&#10;njT0xv0xK8NiETte85zvEg63tAs5jEuJ+53DAah9YhVgWEtnfb6Wzv3SWlAfnvP5k6n26VPpwDPL&#10;qU/deB1n45q9aSuyOgfw/cpvvid96Q++k6568a1p6d2rafbxI2kPIHIP+lR6om7WSZBm52k3xlXa&#10;FLsnpeNVX47dti/VPr6aDnxiLbW8ezkCAjpwG0yevu1wUMno0DinaeLe+bTvEfQ36yx9kA6qAeS9&#10;719KizhlRZwhjVDMK/Fs8VqDvBvfwppjvKwcHeRafG59XgmOZNDt8OwxtwRnyM5bE6dW2XZfWKcd&#10;HGRNJ3iWHp5lm8EvzohBjDL3NY5B0hZF8pSvo6ylXa0mUS3ocZagf9f5sbuxBfnvPMDZApCpl/vR&#10;8UXkYYS12cmaxAxuHVE+X6fHCi7nlexCxgxMVPm/gTc5rwT9oXHEcJp4EwzbKW+1rXOZTHxF9492&#10;AF0oDWXQdCP3drG1cP8my6IIiP+x4ESaORP8ViA2XzEZ1aMxQw3ZdZaUhSEC8V7OqMGLCu+v4yIl&#10;yBj3pTNnp5V0VM187yw8u/mk6uiaBeSiPzrQVW3Ic6k2HAlc91b9raOp0x+UO8iv85H24lhKpWvH&#10;tjQgsiP0sAYtXN6j+ruKjOxCXoYeWk7beG4Tp+rgRuJUChcpyLajD7biiBhYnrjLeSW1uKyY86wq&#10;G661zo8zvsusv0mQHDaocD26TVo2PqfKmZYS2qB1XDyjTmfP+eMRBArnBXvlMzabOK12pN7VoeR8&#10;DWcKNoJlvRfsDHwhVZj3FMl0dF0jceqsLIOV4UjMFmPmlF06WV5XWrcjskF0cW+eLwGzwOwM1kUH&#10;RgfJjgCpRTuQfVkcrAK2gEZKm5jpqRPA/+sMhUOGLdDx6j3BV+yzzo7BT2mh7NSQ1k4bmAHPyJYh&#10;LrLKtFs7LbA1IYYz0s399uoE8DyCPiloDRhI/RRdnzyfADno6LRXOg681nULmhycAtkgsmcPRTdu&#10;CbtlwDKKe3ifCHz57Mft2hmIBGIkIUx26IRpF/kM7WBUpFrVy305b1DanSKgW3qwNs6dyYkcz5Xl&#10;MqDsvBKD+rIjmCS2kErqHKmmDOQ6pzOSHib+PE/If+AOQb17iM3V3lsE1Ml6itMsMohqYWyU51U7&#10;Y7DORHIjcZozyWbiFHlR15uwlVrK4FPQxPN/Fg/FDEvslrbPROrghRPpkc89lf76B3+bfvGPv0z/&#10;4Q+/meZuO1APUPI5MeND6h30h5Q7Fvxor6KTU5lHX40+uRRFNNotu/Lb0OslzoGJU2el5VlraXek&#10;QLW7ywpGbVEkMsJe6ehol7RV9aSGyVMdIZNCBuQjccr6ORNdOXGtosuS9Qya3Bn0g4lTHIMi8jn9&#10;7Go4ZjFPi3PpfHCx4hD3OQS+tMDFQJ5JHOeVnPeFWrrsqzhB33BeydmROL3yV06kqddwZnRapcJG&#10;Dry/oN3xXLNHddrSeuejhWlSM0lrvgOd1IJj25hX0s0e973eeSXrlGKeNfChHS3O8JR2Rxx4el4J&#10;siM1lme4njjVdteTPibZxDvRwcV5joICZMN5JSZfnP9qYZjdPHZtOa8k7H0UqpVS9a4DQVlvp6GF&#10;SZk76olTq6OryEbQEqqjD/H+YEWDWRaRtj9yNLUgizruMWfZLlCdfmylv9MRi0AUeCiSyCZ3dQ5x&#10;FD1fBZzFKs68QRWL4Eycqpd83qD65v3qidPRSN5W0W1STBvQNdjZZREKz2YySHxp0tRCiqLdhnY/&#10;clYLnB2DMlKmGRxwxrmJsbI2F10j7fDBdxxJh5+vpRL7YEdadobXeuaxLYW9+dTHZ47fOZf2ID8G&#10;z5xvWsGGOYLDhOkQlwFN56U608yKaGU75qjys3NO7Uq3CKR9pDsNsI8GDgyKOd/U0SsWnvYjmxGM&#10;dz/BwXZKWzCpDxWzzO2kNACEfEfi9NLxsJtBRcZrgqLYz/CccI5i9jOykuOsSJ3VxN4bwJdu3qCW&#10;/kUvdlV6O4ub7DjdxPfN2MM2cIXzkbrBrx3seQdy1QuOj9k4Fitwf3bISy/lebM4MpJR6F/PrrYr&#10;uhfW9WaVv9eeOpIue/m8dOk3z02Xfe14Ou/La+msL9bSic/UAisaPO63u4Nz2Y88diNfrfdzVlkb&#10;A4pT+IPjDy2mds5dS6k9ZQ/yuchlkXXWDnXqx7BvMV/Tbjz9NNcgdErdx4h7C71Sr0T39xFY4dK3&#10;MykihjZxamLZhIa+bYV97+AM7sCPk0XCYLSsEuq4mE/G/YrZpQE3OCSOt3BqyCTqo4ex0cMRiB1E&#10;Lh772F3phz/9Yfq9//5n6aq3Xx9dl/objaLL8Bvwr2UBKII9tadtfG72ssn1xCl7ageFOh79aULW&#10;yn/fw8vAmEkmi8f0bVrYOwtlLawLFgP2pUd6eDB+VOCL77UhnEk7du0gNjAW80U999gsfa3QRchP&#10;UV+b7/XD9M0MPoWc6rseqoQPpw2O9ebSxwtfT58Peaj7gQY0PbPV1A5uNPhpN067+EU7h84xWJ5H&#10;bqN7FB1goXXveuLU4uVO8Q2yr83XVw28xN+UN+Wg1y4UE8wGQrknA6n6vuED62uKE04OR5Cp88Z9&#10;cR7sIg0fGryjT+0ogizP6RzSreiQ3kXs8GIl6BilcTbo2YO+c26nPnvQ+nLfJm96ucQem3k251Hp&#10;E4urYg6cAW+wUtAbi2d5nTNwc+pDXmPCNWe3rJjDdRPHGbdgHe1A9ZxHNwm+tli7aGJCbICe7ER+&#10;7crq2l+M2IaB0EicsjaRxEavGVi243QreyfetFjPuEQLftKAiVPuOY98GVspou+MtRhzGcIX05cw&#10;FiP9/q73HEtLL55Kx55bTdULRyLwvckYDuvVeVW9y6rl6vosPJNIzXxm0y2zafdjq/F++q8WmElH&#10;vRk83g4WNoZkMsKEjeMh5p5aSgOcBWNOkTjVxmtfjBOJSy5Gvtmb3EIl8JkxLGNZJjGVW2NcJlMs&#10;lhODOe9UnDqITzlwEf4MsmXjgIlTY1DG0Hr4fzGp+1sFP1jgv4UzmLMTUx+I1+jniLlNDJ4pvkQ2&#10;e5Axqbd9LzuAYn4c+7uF57db0lnB+jQWRLRjJ9r5m3SM2vwydsSmC5/bJOJO/DbHaxljtEnATjRj&#10;j5MPoX/ejP3lfYpgOgv9erB9/dhtu02NYRrL1E/UbzQ4PfQ4/iK+tGNaLBab4n8GObsyEdg5FkVK&#10;yI1nbhK/uKJtYV3FhB3g5a3sd/UD9cSpnZEm+JzHqY87/9HVdBj/13lv6kP3VDtigsmEqYloZ+TZ&#10;tWtxZtbCX163/4P4xuhGffjN7PnEE0vpODp+xpgI9tSCYgtKz7Qomr9v4Ixu4r0L+NPTH6+lxfcf&#10;i642/1bl+SxOdbapNI8tfLXgqBMdvPuO2TTIed7z5vk0w5rOswaLTx5Plz1/SVp49Gh0xI28YX90&#10;fY58uJY6sEGO/jHptu2Bw2kDcrnN88mZ2M26Lzx2OJ16rpY68RW38dkmbMUG8zzTKOeglXvsvKYe&#10;15Xy3rFa+dfuS838rzTAg/jlFhbarXTwBeec1tfRNbXjdBKsamdv7qmVaLbQx7YI2M7MwWt2R+OI&#10;DTWd6AmLwKRN7cNej4Pjxtlbi+tNcu7kkkbYLlQT6sFcxb47+9bkee4K/Efsd/8NU5GksKPTjtzR&#10;txnfZg/4XtmTcaHCebTDvMJelFmPMrihrMwjs03IUTTDGCvljGsn1SkbbtmfmvAnjRsEYwh2Kis2&#10;R6Z60M0dV7C/N9ebTaLjk7PsuSpdvit1s3/qJAtb7WzVBmb4rChi5jMs5PKMmfRRRoev3xMz5+1S&#10;86zv4Pst3INsAts4v8aGOxdKoU/VDzZqlM7eeTpxalw9dIl4FV9KtgUZ4XbfOh3x5wJy5Ci6btZB&#10;Wtpmvt+I3NqBWb57PmX4nR30lfuOpu2cdYtFQuehSxq05d18tRDfRKL+2q7XT6fjL51MB54/Hs0T&#10;jumyI2+E9R4AF/YhzxFf49lLfI4x5T72uGSxNbJnbEuWGhm9mrn0uaWZjfg2Ot4i09b+ekGxM64t&#10;ItqMLuxlnywUUaZ8ZhkCOsEI3Rabha+bizUyySx+a7Ac5C6ZSNt5HnGFifKYG8u9ScHdbnxbu2YM&#10;AztisYo+p3auWazNOTVeajI7bCR/N+kYhZzsT1Y7yP7K2CjVbcs5YxEjt4M5qEd5nYnTBlOlhZYW&#10;85uAtdjyXyVOtf3YN5Oe8TwmE8EUMhNFUtP1wRZGsVXIApiB33foM2ojwQsWPrTy/j3ImL63uCAK&#10;51mzLgu9eGbt+TbvDSwVTVmskbgm4tterFvsBe8fWMjPwVc1ceqoBWdu+1z6OzaoBJsi62nRkljL&#10;wj3XKuJpxgXAZBbX5Y2Pg/c9S1l+b4G6iVuLrXvAX+KbjKMYjJlgA9vPw06638o4z1NYro9J0Ues&#10;6iPye4vLYwa1HaeVTt4jnzo5f3bPi4XL7HkU0YlReV1ppRJJVN9j7LI96fHPvj/97x/9MP3xn/9O&#10;uvi+U3GW/Vvlxqk0jO4xARrxbc6RCVRxskWGxltlP3Auc+BpbJXNKS3YtSxnuDGz2gaq04lTL3Bb&#10;5yB+sH7Oq3B8veCaqxEv8G9c4lApeC0gNKZkbMwu8G50hQx15geUhTbOSu74UBS22AVuzNTirmbs&#10;gMyqJk9zYP9x9PMxbNDaS6vp1Odq6awv1dJFX13DrzmZLn35/HTJr55Kc3dzz7uQJ943EursS+Q5&#10;vBf9I+4hj4xagKovrH+tP+tlPKjTZ0TeOo8Ppm72UnbMtjfOhc1xhJY+m80kHehuY7XGaD0TTV7I&#10;jQ17A+hTn7+xRvFVDIgM+Xld6AsL88WeRYvIuJfIp+AbGEOM4jN0sXmAgtjG33EVwUEbpK+w41Rj&#10;IujYt258tqNQ7LDsfxMAGQEffMNscjC4FSEGRIc0LlxVlOgggNIKvCEUnh0mKnvbZ60KM3BmQs6g&#10;ptRNTSbQEErBlIG0LADFAKgOjM5K0MIeqoZiEZQJhDU8CqNBZUFtBwZYeqscBroTA9HlYfOgo5gN&#10;StnFkzERxGeOXjYePPatLLqJU2cxyANvRaeGRZCeAXx14viqTDpZWDnNc3acoiD9XGc4WlkeVQoe&#10;Xr7qrC08DshD4A2MdRmMZlPbUZDbMSpmwzVMUhWaFd/7eA3jNh9Bj1aeS4dEg9KKAVUJaVg0Ki0G&#10;4FEIUmIsf+rcNP3+lTSA0JatVECQHZ4da85n9mJcdN7yvJ9zaUbecSQEfDMH73THqR1TKrjDGAaT&#10;goJrlJiBheg45bB0YEg7r9gTQ58jcYqRt0pD+ggNSwe/s2o1g0JU6F2jUI7rytdgtEZA58/qqpgZ&#10;oSDzfgY+Wnh+K4NOB6PZJxMBG5EB5cLEr5102/idwWWrajQQUirqiFl53sIh6cRhzpk4xYCFIgeY&#10;FPh7L2tt1ayBG1v8rYDdyt8cwt17/k4MX52CIQJC0xhBFEWvnT38LovCje7TdaOiYxXrtO6Mxu84&#10;9PG8rFPvMROn9Y5TO88MFG3iHgzkS1Vjh2sne6rceo/OZYrP1YHVuK0bluhs9XPYiw47Tvi86Djl&#10;IHtmnEOnQY3KZhOkHl7Wya+CCemiDJpY9VI22bmMsZCOwaA2CsAqfecxxoHHkIRhwTjaPdtrUICz&#10;rSEUrElrZfA4Ag+8T9AgGjTgvEUAj320o8ughTRhufPHU/M9CyF70qvpvJSPD9QTpmFYOB/eEwDs&#10;6G219Ot/8rvpH37yD+n+Z2+PzlWDisWzByPwHLRtOKNW8oaBMfiCgjYYbVDGql4pZK3mlIrVrr0t&#10;rI0duTq0Bl+VMYOWJt+ckyPlQiNoFMpSQ8LP9aBRPRh9Oqg0iCJnD0zqeAXlGsZWOcyy9tFpfqQv&#10;NRXaY49237+Qpt67FPRlJqFy6MCyQXR0ZhHDZ9fAkRdrUY1zFkbl5Bdq6dxfqaXzv7yWTnzuZFp6&#10;6USafjv/jyPZzbXpepxbnKIK5/TpL7w+ffkPfi1d/6m3pmPvXk0HOMv7cFYmUNQzOD52uVhxIzVm&#10;N1degMk9lHAQDD7bjXL4+eV08JNrqeOp1bSNNbJbZ+Ojx9KGB44EtYfUF1IaTACyrfKzU8pZRM7U&#10;cd2lonRGaRnA3IKMWW2j/NmlKsgxsKijYRB+iGc9+OxyPOsBnB6veR1KnCBpHyefWUm7MLLd7KkU&#10;ZBbIqL/77jyQyuiyLci5TqsOlnI0gD6X9t0KLBOmfjWB6owaO07HkYOYV6IjxB5o1NsNEFnFBsAb&#10;Rs9H4pT311ZJz2vi1Nk4UvAM8pk6QBPcu7pUFgK7ZsrYOPVXBvl1JnBU/yNT6ittlUU+2jC7SiNR&#10;h3wHFTZybxdvDPvnNRFk11b5Vf2A8d6MvtuMrpcOygStnToGCbQDwbpgoo/PNKFlENaz5HyhFgC4&#10;1cTO1TQBawI35lLyedGFaDAO/SF1X3F1OBJ/6tKY7c3nW5xg4YKAz1kO4/cfTLtwirOcsQhYY6N0&#10;2tuwIRba6Jxpx/r53cDDS1F4Y4BMAGvSzw76mFfC1WxASGDP+w7fhMxZdf3S8TSJrdIJsnNZgNjH&#10;+1k1XuR8F3l2aSRz6G6DZVap2p2trWzMK7HrLBKnzkQE1FgdqQ4+baucV3Korz6vBEdK+g51WFAh&#10;8+xeAnsTigKzxryS6DgFvBkwjPlW1+4NG2KAMjr/kEmTowagDOQbOAjaHRwibbWd/RtZozb2cgdn&#10;RdYKA/FSiVrRq43q4udmsE1UwrOXVhYL4nvWhvi8qUhAtyMPDvvXSXe9pfptzCvZou3TXgL+T1P1&#10;enG/WQEcz6NDmMX+GDjrPVinvdFRcY3Uzc60CzvG78POs4bKZQf3l0fnClJ1Enawt83o4S2c7R38&#10;fQe20jUvHO7D7uuAlOqOFp8fLA2n7RXvb3BW58QA/T5nRAzUg33sr4HQmPuG3nBt1DMx45TvDdpZ&#10;fe7cER1zHQ9ppqQ/iVmqfo+9CvocLmeC+yzOHdFex7wSf49c94IxokvIM8iZtdjBhJk4MQqxlE3n&#10;2ohtAOrOi7F72MSJILnM66NDnUscJ9Wj19jFe9J7v/x8+psf/iC98otX0td+/aU0ceNMJOAszLAD&#10;Xkr2AvrDRKgzrk2cjqJT7LxyZpXFHtqtvU+iwyzu0D4h6738v525ditlkYfGvJI8WDcqQ7FJ4QCt&#10;26ZIdnBpqxr2yt+JF3r3IRPg5EhgKgPghsnXzaThqyaCfszEaifyoMwP3DmX9qGHTQ46bzWH3lN3&#10;j2ir0KODzhj6YF1vG8yqfWYtXYi9inklXz8Rcxmdz3juh5fSgHI4xZ7wuRGk5b7r80rAQexFdOGJ&#10;Q8Qfi+zpIWQUnGWCsRNc5KwaO/kiGfg6nDZ1mw4Q+s3zJt2zTomJUwMGUTSGPFkUWboKHwIM5dzK&#10;Ou1ON45YvYo5dwQZmcMGrIE90Qk6rZH04Pss92aSvnA3Dhb6pfck+gJZzmLnDTCU3jTL2tS7WwwO&#10;2R3hDKxeZNLZKyUcKuU1f4hnO4EPwH1IEZh76GgkgnW0DHx1Xcb9sa8mfIs8n7ghq8MvljKRzHkx&#10;cWrXgV9NMvefhQzqI/GsgZ/Bd5E45X0sGLV7yhlw4rMKus1K9zx6T13SZac2zxzBCM6qFbQWM0SB&#10;JD+bQMkhJ5Vb9kWlujYtGH54fSTsOSN2z80/dig6Tk2cdu9FP7ou6BxxcJ5zXsXmTdy3EI50AcxQ&#10;0KFnHU2IVu1a4urnqvI3gzjeXxSvYSPswCjcip8W2BNdPNYTVMd9YD4DrmJ+HVNHnRQ5H3ajZ9Ap&#10;2okYk2Jw5RL8Q9ZONpAC650xWYnukKrPJILBoAiksKaehThHygYyoqzIINLHWTO4ZrFq0MhxGazJ&#10;sNd2wUmDGJd+BDYr5meib3ScZQBq04dAL+eRNSui7eqMpCl76Xnz3oKazMCTwQGLG/hcf6es5Tgz&#10;+94wnS7+2jnp4pfP5evxdP5XaukszpmFdQYgjn6ilsbAXkVsZxl94nwj2SHEOFLfTj+1lKbfdSR1&#10;7clHEZ8YVypZbZZFOMpKYH90gfPE/dzGvNfTesSvgYHr+qaBj/27OkX5kvVCOdaXyqHTpeoqskcm&#10;XLaArQyUGvhW1wU15RN8j24RO+qn1lk+7A47FHS9srGULsJ35wyZQLj5HVek//P3f5P+3//tT9IF&#10;b728XtxlIIozG74D+tzxGOIgi1LdJ/WCdKSROAUHZLDxJqeCXcCzxhk8zZbje/CeBtrtSo4iG20L&#10;n99t4lT/57jsIiZZsR2eX/2hdd8puud5jyhENVmFzYoxKfoCXA0fTEwcvhk2PHN7vWMks1jvOLUj&#10;tAM9ra4Wo3mWTvt92me/Ih/SzUWRHp/Rhc/YpZ/NnnayTiY08nyGBRe9YDoTnD1B1Yt86Util6Wd&#10;bRT5RqGUtpmvvr/+ugkxfVzxkN33UVChPRcLGcw6NRJFwMZiItnI9+673UImTgvY8wzYwI71LegQ&#10;5413rQziU3BO+Ju4R/wStIxcFkhZRBy+CTrKjvDN7JOJU/dLet7oFECW7PS2ENDnjwJz9QZ71c1a&#10;eE4z2MV6ALu+bl3j4l30Pd+rty3mFo8HewR6IwrbWScxRovdsfyf9l/cGLOw3Q9e7344p8qOe2NB&#10;Z6B/I3lqYhA/xcKnKEbnEvdZYBhdiNiGfr7qN1Q4m/3osEns+7FPnpsOcA70aS2a3sJzdqH7jIUY&#10;23HOoQkuZ8JZnF56/YE0/XgtZThTjnGSRWoT9yCdo4lTExPiKbG4IwAW33ssCrxilrt2DNkUu0QC&#10;E3mxuD1zNXZjoRKjOyKGpYyhu9wTY1x2JplI2YGPaYxFBhvjemNX4Iuzfo61imYDYyraMO7VxHI7&#10;e6mMGyB3ZqYBRDt3tN8mbaRs1FY5uiiDj9yz1BdF3EFL6rnjvWWX2YYM2SwR7HBcxhJMnGrzxMvG&#10;Ck38DPLcQ2Al52ja3WvCqhFnNOZo7DE60/CPTCT1YR9sMmjmnvrRNcYuZ56odxw2Ypoj6B9jCuId&#10;A9UGqXfJFIU828lWuRLMpMyhS7o4x7tvn0ll5Qn5svtkG3azHV03gB+785n6bNP9z61E16mJPmeD&#10;HkN3z/I7E6etyL6FqOrMXmRaWyOTgrhzh3r6fStp4mNrafoDS0E7nMUX285zr3zg3HTp8yfTgQfx&#10;v7CtJp70y3a87XAUZpqIa8X/7392Ne19cS3tfcfh6D5sfhAcyu8tRO3ic+1QlH7ewoQC7+8M0xEw&#10;lAXYB1i7RbDOQXT2Cr67CUJ9TMeI7H9uOY19dC2VwYObkHWLuXtY343YH2dIKg+775lPR99+KN3w&#10;0kWp/+GVSIbakeTM/9kPraTqh9ZS00NHgg3QritxgLrDMWJt7OWZyJ0MXbISLb24mg69WEsHPlrv&#10;4J1m/aSj38s1/PRKqrDeW3lNl7FX9sFElyx/46yXz23cwAKtqkW43Fs/uNHxSUPYzyjk4TJBYQLV&#10;pKldjbJNOavdGIJFeo766eP1ztKUdWoPMrdT+8UzuTbSxQ4gd2XwnqPoxrFpxrj7eW2Z/y+yTzn2&#10;Rj9ZWnUTZF3oRvWJdMcWVNt44AgRY8ziFW1293yJ50JXcD5tLIqxM+guE3pxrjkLdmdbWOBIC/1v&#10;49smcfyMaDbivRxhYFfVuF2z/J/7sZ3zLpuiPupW9JtxchMuFtrVE6foB+xE4WzuCR0XTUlcYtZg&#10;V+N9xVeOP9l9054089RysJFlkAkLrtv5jFa+PxNsYpJi8I2zIXPDbzuSJh5YimINE6dRgMG+NKMH&#10;bZwy1m8yUHtg4ezA1RNp+YVTaf4jpyK5XUaGTZyasHaWtHEIY93OnVfvyPg1cMdcFKW28j/hoyOX&#10;m9iDoDK+mLOmv6tfwvNFl+mAidN6jLt4qC8YMC22icQpMuWsaJOgjj9yDnok/1wj9ag2NewONgh9&#10;mgcD2vQUxfHcizHuGCWhf81528qeOW7IAhybsrrQLSZOW/i7hc5iKVmZLN50VJaF7nVWnXp8u439&#10;akNmeqcLqfXcesdpjJW4EX+C55T1Tbp34xTmLJy9aSLYZGoPdrlRDGWxs0w6zrMMPx1MEqyD2P2I&#10;QYtFtIM+n7ER1kqcakNNxLf5H4t+7G42Tuz72CnbzP1YwCVLhUWiduMZ13AmpIXagWl8Hy+Lm1jH&#10;+Cz3AtsrHjIuob9SOAtf0HgBzxQ0va4rl2Pogj1Tv48rz98sigpMaEGu5+cAvo7XCtif53JUiuMp&#10;smAjm1+c3W5TlKwMdqIGxauybVwMPBf20xi3l3aP/QzsxTP3zFeiMciYi+wMFsWJA8oyMhqz5v0a&#10;MW5ZSWwyGr5oIj3w4hMRM/jN3/t6OnwbOp3P9DP6b9sX47GiIUjdAS4WE4uT1U/apHpH/FI03oyj&#10;v7qQd2OGNh1W0dlV9I33IV6xILzMupfBv9FRuo7fZZ0LjL+O7RsxA+MK/t3v9UecaS4bij6xSXdj&#10;NI60sajOnI5FBhXwxNzTy8HQYPdrD/qvm/NmzCOSp9i4aXS0Y+hOfGo1ij/P/nJ9xulF3ziZLnn5&#10;gnQWen3kAvxsZQs5yIg1kU/vw1h7JE65nyiAxQ8u4EfJ6BS+lclTZKT9+Hq8hz02n9fNHnar49DF&#10;JkwtuJau1wKhHOsjZjEPaBe8uSCxZR9nXB/QdWoklz3PMZaDz1NG4zPRo1FoaXwMuSoh4yFj+JRZ&#10;/Vf8W3Mh/q7XeBX6dsOYFTpsmgsl6Jh555F1Jxlgi5KveFMc6hKHZ+qhevWXhkWlZlKwggJ1Dts+&#10;DMsYizyAA22Q1NlfVV/L6zpQHlZcqSAM2lklsgml04wzpMMnAIyONxR3jxQsJuJYgOjkwTgq3II1&#10;BV2g0w3INflp4kg6Q6sjrNCyotqscwTXWGwrVieunUzjOHtFgFYbis05N96HNC2bUDw7VF68twcu&#10;aAwA6HaslThMDXpGwbmBEA9KGBZBLF8PPLwYgTIrA+Q5b8egSCXagdJvxhhnr8C4I/hb7sIgP8oB&#10;uvtQnQZHh4iDoHJ0JqbVR91cPqt0Y37W5Otn0tqL56T9T68GBW8Bw2JwQfAuBaJfNWg5nktwYmDe&#10;KgapejcJ3liXjaxRKwJkB2bWKuR1x0FlqeMs7ZFVmQYZMudhyF1HhUjQyKWw6IAaYJZHPYSfNWoY&#10;k/iqgkRZC7itsIzKTwBjieeMxCFGbwfG5AzuZQPCLlWvFfAakCbWICqA2CdpPLYjNx5maXZj8DoH&#10;wIocExCdGCETklLSmMiz49TPzAsMeF8dVyv2rZjVwGhYfK8eDKqJU51ZDYkBdatxDIw5y9aOVA9E&#10;BIbD0a2vkc8XDur6IQ/ue4xxtx2nHkzu20r4rmsAA9yvBtnZA1ZI7OA+nZkxcSeG/jKejfcykBEG&#10;at3A1Dt46hXDVmIod1KBOY+mBRm1O7tRjWMxwOmvPFcEFJFdE+ZBH3DMToNKBHNi5hkKyYCyiZNI&#10;pmo8VUIYhC4rrq3QwSiasNG5FkBIV2hFTT1xyntxFotnoywAaZ4tZwG0CkScpXfZ7ugiNvhvNU4V&#10;I+V9RMcql0bOqm0DDwvXH0kv/9F/TH/zg79J1zxwPiCN/ea+dMB0aOw0qGJUTGwNP7AYdODOJBlC&#10;5p3B5qXxsdvQTvbo9kJ/9LI+nrtmZF0jIEj7//H131+Spld+J9aufFX6yIyMiIxIn5VZmeVdlssy&#10;6cq0RXfDNxq+0TCN9t1o342Ga2/QABrAABhggMHADmaGQ5E8XC4pibt7KFJHWoqiqJVEapfUSrur&#10;c/QPPPp8vpFR0zPaox/eE2kj3vd57nPv97rvNWjXVJ+cxYCiKO1K6QSGNDSdAFI6eJD5BKy5pA8I&#10;2DjTjGGX7973tNLKhHADg7yj3h26uf04DlYwGoSWCsdOFTthrQ5uAs7n31wuq3+8Vi7+bK3c+Gdt&#10;GoM7frNW3v+7S2X5T66UMzgnzuSYRp5rKH6dWQG0Mv/F124qf/Zf/LB86udPl3Mv45R97Xw58pWT&#10;ZeFLR8vBLx8tLYxtNw6ZtEk3sP5WJ0nX23zxfNn+xBLnan9ZevUszvxamcLBcpalM6I2o7NvwKG5&#10;nvOVwClrNf/YiXJIJ5T1dWaEVIUT6Ji9ry1nXskoTqKdaekaZz2kuUsVHI7cdoCiXfRWSy1mXomz&#10;SlbLaS4rV02cHvv+WnGAuLQ7I3zGVt5DHW6AxC6oUe7dBLjUXAZxW+iAiQ+grx9eTEDCDimTptLt&#10;5MI2GbDTCTr8crsDVSrMxvsBvVaxnW2WWZynae7NLtJ9z53JzE6dH2fjOLtbut4F9s15JTpBzu0e&#10;Z00s9HFIfx92I8Eb9L66ZUuSeYvlepwRZ1HHDmGrEhhAxlM9yt87m1Pq1wTrdIC0GX7N+dimrWIP&#10;dCJ33H8iybMWzy3g3cY5N8EmMPB/TAS1OE8zD9l9JUUPgIl7S3KBz1AmnSthcUUqBtUf0+2O0350&#10;n8EMq7z97FBPcCZTPcpZPsS6urc1gFuD567EViFDyE83e2FA20rP+mM4wi+slN4vn0xyVzsse4Cg&#10;JBQurINVpNLKO5vV9T/yxvmy+rNLZT+2KhW+yKlU1gY7pnlPCyOU0xq6sZM4HeN+pA7e/pUzWWOT&#10;pzrxUu4PbzhB6siOrbJqVGA3iC7v/eThOCTSIzkvJtXt6mO+lxY0BSgmTgXwOgdcSZyqd9F/3rs0&#10;Qv5P5pUYhGevDJhLk2QSN4lTbNUug6U6QeyHjtf13G83v4tdEjtsXFKwmuBpmXhhr6WXsXp0YG2q&#10;bLsL2eF9DMCOsp8Dyppry/8l8MhlwLFLXKCd5l4TGDUBwuWsETtlfJahyzyvTgM2y58pByaY01Gv&#10;/fIZ+Z8ECVk/baZBVwPEytdOHO/rkavtrPFmfteNrFsZL52TXUwmJ7SNrp/2MsnfvVzYL22hjlBs&#10;qd2EgMjhNeQM262zH3sl1thInsZW8SqdX582nHXRadaBGUU2M6+EZ7Bb0EIeWUIsUDPoJrWUeybl&#10;bo3nt8PE5FscJfWItmojWJ5KUM8uZ89CD7sCh5M4Bdtwv7s+cSiJUwN4JmTsak3AnnOh3TJ52uS+&#10;Zj90uLzxhz8q/93/9D+U//f/538q7/7mG2WKvRu5cTLrMv7qcmZ8GKTTARpTv6BLnBnqrD/tlEEh&#10;naH9r15IkK4Pfe350l40eHVu+SDrouM9guzVLvBs2CBtUzvhw+uGrYq94nd/ywlij9u0Ozi1gnhl&#10;ALul/hr66N7SYE3EK70mTvndwpMnyzEdIWyt51AnyHkl2irnKc68vlz2oaedtWji9OKfrZfb/3y9&#10;fPgvpN65Uj7+9+8oH/97t5aTD+NE4vgGy5jEZ121o6EjBbeYaLhKXQoOMblkZ56dgl034ShzLp1X&#10;4uzfOCHcr3RNBtU9a7KjiAGdN2xRYQrvDN5xRiwgcxaZXa694lXWoZ045fOx16HA1SE8BQZBni1u&#10;NLE+ol5gbULLgxNrp4004KGz5hns1pUyWCfWQHUDndjAfuQ+TfziODVN5nNZ1VxHBuuckzl8HBkL&#10;LByRwskEgQGw6Ejut4VOHMdXUe+6HyYC7foymRyq3jON0sRJc06OcwS1/aksR9eGFpzn7wd3yWLg&#10;TCblusX3+jMJ2rA24tCh4+wHz2B1rB2QOp8mTEykGyTxbE3YUcF72r0QX8rzgQ32s0Z4n1MvLpWL&#10;37lUJr64mMSKARaLGUzEVPdXyyQ25SC2c541slteP6qJIynNbxKm3L/JU9kbBtEjDe7TmcLOoLSK&#10;22SMCdvMUNo9kA4PA5r9rJ9BOINOFm054017OowtVxeICWTVCLUdaydLjEFHnVu74kfACjq2KYRE&#10;Ll1XnVrHKXQwn1S90kRJdaldsXAi9otn10/sdJzqgF+P/NmpMYi9sqBBOnETpyZott2+hzPGPnJv&#10;JnGV6/qSCUrk3f1FVxkgiG4Uy3su1OHqyQ29Oc57XfnZxXLHX99WPvQXN5YP/n6t3Gbi1K7TP1kL&#10;Ztz/zgrn8kJmG+rbOUNuAHtjN8YBu6leu8D+NsvORnepHW9Gf7m3diAYVLGDusp5G5J2js/s4FvP&#10;S4V7Uo9Ev2zolgRdwMj+Xr9K7GyQzyJEg7Wyu3gurH43OKmOGWbfjRWo6wz2WDAiVhezyzol1hLL&#10;O8bHeU52zzbxgWomfZClK/dfKP/uP/yb8k//zf+2XHngfW1aXc/qcrvoIj4E+nwUndx6H1gMGXU+&#10;nsm87vGN7pEbZyJrJmAa7E9mP7IP/m8Sp9oYbETYCbywlyZ1+pETE6cZVYKPYEGDdiDFN/yfAUDP&#10;kHua2Uv8vK4tQYal3YwPxtr8LZ9MHxPbnSJdfGQDe+KN+HVcodDVR36P76eseD4n8YH2goPqPMs2&#10;PqfPIl5xA7hERq0e9tZOamlIpe3svzR11cYnEGqgWLlDzpI41W/l98pbCpLQuY4dyugC3rdj0/vF&#10;QsrnLbPxm+2MMlGTblN9aJ7X+bZ2QyaJBuY0IDWMH9nPWegV/yAHwUDBL23/RVaRbV8+nnObuZHo&#10;LmMCJu0sor6efUwMgO+38LVFMdKO6w+o1wxoh+qWz7T7Q/xyNdaw8XXsj/LNs4m39SnSkeY+I18W&#10;n1fwT12ndJwiLxbexV65PrwOcV4tJtG/M4nrvLzrkfUhzp0222R5xprwe8/he2MuI8i0sRgLZQ9g&#10;O9d/cks59Ah7iO4yUaaOVd85WsjEqVhZfS527mJ9Ww+0aS23gi3tJnHvnQ0v/aWxox78qh38XPvi&#10;2Trx8rl0fxlzCp5HTi0UiB/N89oZ2WANayZOWZ/EZ8RsyIqjCZyBKeNIEt1+zfM6v3Tm4RNl7yf2&#10;p1jCZL02L/aL91J3p7gfP0UbYfKlFz+7dfe+dO9ovy1Sq4BfLP43EWAy27lpw9o0fQ9slsXldhxu&#10;4rmN+cmwYkBYalyTriYNjBFKtVdHLowdOqbkCL5DmGr42o4/Y41JZoFd7DgdEzv4HKybeLKKv6e/&#10;ePgbZxPD7DSDGNs0iWbRmMVtBqxneXU+d5OzZSeba2fX2HbuybjizMfwBbx/zqLFeFv5m93s8+wb&#10;K2UPvuzB76yW/VzOOU3X6Q/XUih9DN09xefZJbqdtRrhM/RtlaWWe6U9x05O8T5738U3xpcdQ0/a&#10;cLHjsTPlYz/6VLnr3RvLsWdPF0dwbWG/rkEO7EY1UWiBTw09a0emhc17ngA7oZMr+P7GQSxCk/XF&#10;ZOcIds0ZgrOs4wx+x26ZnJ46fTVxehg9Pf8V9pO/dYxWD+fvyOvn8yxzb66ULmRen3Un8n/tk0sZ&#10;W2KBhYnTM+CFh3754XL0W++PnMrkYYfwAYvzvruWoh/jmwbgW5z/Yeyt/p5Yz06hbmRc9rCzP1wN&#10;PbCfabepCdMDri3P54zTedZpiL3uRz6lYtf2W9w4fV9bjvTRxfkN5KvJ+WqiS6YcuwCmTcLUvWe/&#10;3X87UZUHO5EdWXOAV4vxe8XgYDULmk0ez/H/s2B6k6WyKhrfVv4cwzaH/B0Ao9h17oifYXTGCPrR&#10;5KmMTBXOwwBr3WWhNbJ+HWdmC/tm7Fs9qI6ykcBxA/0W9l6eTnOQha3Gxi14Vv8Zixv54tHMOfVs&#10;jSLrFr72G38wAYo8iuW0af7PFDpnH/trTMFRRWFjYu8cnRaa7s9wdpFxC78yZg390IsOlKpXzGCR&#10;t3okDRTqlw09Y+J07u6FcviN5fg6spztsiOetVBP7XoC/MbzjbMGztU1frTvueXMpUwXpBgLW+Kc&#10;WnW6xUHRjehE79uE7/nXV8r5H96YuE6Lvao938Y948YMkCvX3/h5YsGs0QR7b8HWDvSAdsQYt8xY&#10;UotXOWvpOEXHq+u1veIbC2eMWVYP1Msu1mQnf5e1NpGtz2jcgEss36Gyjc3BPqf70q9Zt2Ewh4wB&#10;xsJlOYh9474s1LXIyGROCsA5KxanmCjeZPE5+2tSxiSgOQLvQfuaRh/+X5tpYfEAMtP95RMpGKpc&#10;mYlddNyFfpA5jgpyYFy7lzU1HrOT1y7jR8reWbAN9x1f/SA+welmEuvB8ssTKeAMFtUGevFMsmDo&#10;X7tWwSP6kXwtVrGD2vEB7eTkZNlqbII9NN6j3DmCzrzF5D2Hyt770N02HrH2FtG6VsE5fC32DUOG&#10;jUHiFu4nxb74g7J+pjEIPZzEKZ93FV+JtbxYJ+dMW3waPAa+09fsxAuUU4vkTIRVL4GdzrfHlGQ0&#10;CPftvRobaifJOVusQ+ynONH3ZM/NPaV5g7M1sChLVV/p43WLsTrOtgWaY7fw/0m6tvFlm64XjMjX&#10;0zfPlofffaH83/77/1R++fd/UPbdDZZhncSjE/cfK2PobGXaYkLjjzM2c6ib0EEp8gBvTIClZaza&#10;jZ8l81sX+sgzrE6vcg4sOLKYTH9KxiwLcdzLFEbi4yRukBhBG9frlzvn9GrMAJ9oaB9rL7MmGNiY&#10;jbErsUBN/LCM/HBuLEyc/Pi+zFW34GT46TYjwgi6T4atYc7o1KvL5eQPVss6/ordpsa3HTvy4T+/&#10;WD7wVzeX2/7y1nLqefAf+6SsBfsqlxZseG8b+NRciCxVSZzGd2UP8a06idMd7Gf3rbMZU1WxAYz9&#10;a3wBPYjuvYH10Gfz0n807mZjh5hF/072RUdgjYMNUmjNOrk2PRP9Oc8W6uu7iS/1840vWUxsfs8Y&#10;mfuX/BD3Y2GfTGHD+BqJaSC/xvKuEVDsYZGs0nIGQGdGwCzfy/07jkGqsMA6TNLEmoUOXS+GeIxL&#10;isc6ylQKE4dpSy1YR3k0ORRJuvIa5fGh+SgNqxQ1fM633HT3wQTTrLZp2DbNIagsSymDM4yASGkr&#10;wHKWSSrYMD5yXjvX8AZAkwFNK4W2okSsyLFqQGVt558VdArZwr2HywFAhs79LhbcSgorvxxWb6eF&#10;zoIZZxNKLmo6Tg+zaBo0HUmE1I5TuzxSqaBTj3EZvjBajj55ItRtwxjaPoTcWYEGpHtZp60s9iDr&#10;N8rG7uQQzj0FGPzKubLTIDzPZWuxicNdbIwVOQJt10mjaMXC7o8tlNXvXSknv3cxANoE08izZ9tA&#10;EmPi5XpPPbgYR9d7DT0ih1KHN8Ozv8g68ZxWIVUvoDx5NjnHMyOKw5VgtI4Fh6vB76067TXwwVpb&#10;IWVSzQob90fecB2YdJsicCrHdkUoFwrYDt0oe4SuW4oxns9qRB1MO4RzP6zDtYBTf2a1p1TFQ4BK&#10;HTy/34EBNimm0rDKZYdGhcvOUxPw0qcKOAQCVvpYhexMKAdvG3w2Uev+amAEb5l7yr04IDuGUGcR&#10;53FwhbXgYDgvtetW5ImDmiC9yl3nSjnQ+dUI8HUCyHydKqaVicwviFPKQTKJuwUD5p5JqdiDctrJ&#10;Z+oMzmHod38KQ2AQWMPi+7luvvp5fFbf7nZAQ6Nl0nMIoyelqhVGmW/KGkqT4mxTvxaItul6car5&#10;7CTykzhtlpoGRecfhVRTsQPUDA7Yjq7ht+K6T8PK/ViFrUKyst6OGik/Uo2zYVj834bgQscK+Wxg&#10;LNNxOtZbqgbccXzTpSZA9m81RgZNUTx2n8TYcU6OffRM+et/9b8q/+7f/+uy/rmldtCae24CWA04&#10;W6Fu12SG8WNc1EeCXakLrC6bACi1uGaQaznwTVrvQkYMyGlUtiJPdgBbAW7laBScXVAaDYxKDMtG&#10;AClVJ1ztJGrbqHjZJWBVtgbZ9bdTyipqHXuDMo3TrbKj1sW6Ncs+9KPJIfWgXXt9nP06z2C18gQ/&#10;X/zuSln/8Wq58jMMyy/Xyk1/tlbe96v18sHf31xW/+RKOfbK+TKHXpxBZodwnm/QAPBMgtxLj54o&#10;7/71U+Vzv3quXHh5rZzA6EprO4sczX3mIDq5HYi/gbW3AGEnz25wTd3gTFOpX488d6qc/el62YMz&#10;sgsH/9rPcZ4MEOLwmzwY/OjezHW04/T4C2fKIvczgjNgwkx6tYWXz2MY18rYt9fKdpNAnjV0tEBt&#10;1wdZX95jG7pOB82kq3Oe13+yWi5gTM++u5I5px2ncvbbq2UGJ2jq1QtJ2Og8SCNrh58MBv0471b6&#10;6hBkXgk2YprnPPT1s0mQelk1nMQpr1b0Oq9E++S8kiPc6zjgxNnHBrnHP2tgwsTpYrpNnVdissDu&#10;B4N5OpjSv+zTsVJ3okOdc2ZC3qTmtuh7zrE6kHt0NmSqGpG1BI74uUAr9M12DmETLECQktSq7NgL&#10;ni80Wl7ouW7WSQdX2ZRGaRv6qhfbpdNhZ7zD6wW2mVfCuZhkDfaw7jpBW02cIifaretMdnGpAzy/&#10;0R9c6o/WRd5DHcG9+z65R2ypwDIJIs7n3i8fLXtex1YhJ1a66/Bqq+xq2Y7Nrnx8f2kgE03AvYGd&#10;+sM4Ruy5z52AC18HUHP1ameRi8xuvTJRDj9/qqz/7HI54rwS9uwg8jjH5yRpzfmYAS8oW6PYklHe&#10;z0T8uMUD7GeFvzGQZvLUrhar3O1MCSWstgYd2TvdqR4F1KInTXxauep8kirA2E5mbbgOkImGSjrH&#10;0fkWu2if0LfR4Qbd0H9D6K9trL+2TYpkZ3IL4LVf0qRcjwMjKAvNMjJl51QoeFgDu1+GuHRmrRjV&#10;AXLv1Ud1MFKDvdXuDIBBpHzpvjQTJocO/ahOUA9YxA4EK1YTcOR1673HwrBhQDfBQe7Xzq/QcALs&#10;tFsWADkzVaroVHmaGDaZuWG7LOzxfwf4nYnTgFZ1tboMR6KKfpbGJMVbyEmXlaOcP+myU7mKcx36&#10;Qv5/wKSv9lLQ6/q5jrxnbCT7kjmqR2ulfnEqiVMTYZlXwvt7qasbPI8J6X4+347cgH5tBdcojkjz&#10;PEDVQDbnN7OxTJxwFuwSkrJYqmPpDzvzSvrZ6xFwYvM2bQh2ShujreJrA+g6xNJV6wQNnx5N4DSY&#10;js+/9gHOE/tnh4ZBziRN+T8LfFreC9/v/ujh8tJvv1f+4//4P5T/x//4H8vzP3ygTBhc0TljvaZf&#10;Wy7prjKAgj4NtRS6JBc6SptlF5YVpAbGLAzqRVeKf9RFJuak3XE+jQ6ZbBX1tanYpk4iI0nTDcen&#10;c3WSHXGCsFVV9ib7xPpX2R+pdsQL2urM1ORnPWN96cZ09tNR7tuAowEhE6fSs7cTveB8fie1vImb&#10;5Z+27ZXzSj7yF1x/dWP5+N+/s7z/l1fKrJhaymtkwT2T7iu0O6zv1XklOrdiAF51MrykE7azyQKT&#10;AfRmhX2qoJ8MCPVw1uxAksJRWvQK62RSroatsPNpJ/jcs5QizDvA6J59nB9td7cJH50wHWk+Tzkd&#10;PDqCngV78TlJqJsgQcaGT4G/sHtS0g+8H/k4zn2ZoEPORz9/JPM16+hD58nY5ei9hmqY/3OdlVnn&#10;7Fr44ew7Z5w6I7uKXJp0V9dbtTykfCHvdhNPoI+c5eR9iIlMZg7qeIHHpAUNrbFye2/b9ldwxqq8&#10;twUsoakSd2FvkiAAMzXRVbIYJDGsr7OO88v+qx/EjQYvaiZ7+XqAz7LIQjmZQHeZAOjmjHs2DBJo&#10;z8WRY3zO2ReXyuo762WU82kHe+ix1TWc9yq6ZJrPPvg8thKd7jxTA93ptOA93askTfHr0mHD2qe7&#10;hjOWBC+fpb3K/BmLfWYrZYKvx7EN/Qbe2P8d2Gu7fSewz8OsZ7o6ebXLwCRMxeAH6+ZcSpM/dhfb&#10;ESRtsk6vejFV1Kypa+H5cL6vmFqn2YCRCUHn8Jk4bRfk4neyV9Ikb0f+7DY1OLGdq8q+Sgtt4rSC&#10;be/mtZdnkgkgM0435Lq2xF7ymQZgpA9LkAh5TBEkn91OnCKT/NxAgfMzz7x4prz/L28td/3V7eUD&#10;v7+YxOlNvwIn/slauQhmtPBsEv0xyFoPoi96WZc+LgMvdsxI16sfJxatHW20O6E5K0l0sV7SUJvU&#10;FR8YWOng21Rac08d/Nu+3oOPuWRVETtLfyjNsjbDyncxttXb3ezxTi6759R10uyPcxnItLgx3Vxf&#10;O9vGXWArcZbJU+c/j94NvlM/sG/H7zpU/tX/4Z+X//xf/8uy/sVb0cFgFNawyRnxnOhDqNNb6OMm&#10;58rEaY8BRTC+idNu9JqUzfokxgg6RTA5Zx3f5Qryw8/D+sAlO4jBREeuDGBT7YCunuIccmaSdLUg&#10;Gr1p0tMK9PbcWvaV93NevaNREthDdrzC+sMaRbbxEfo5DxYnDYXOmfNn8FY9rm+nP6l91ufjUn8q&#10;K57TaXD4HnDw2L2HM86hW9p7bL12zMJf7bQ6w0SvxXs7L89Exjodp5E53i9+qp+hfTZYJXbiLHfZ&#10;DbKIbuSeglORQWMrwUNih9vm4lNbeJ0Zp3yePvQA/qw+tXrDZ7QIWD9XqmApfTNzi+fVN5dCWF89&#10;Pjs/l47TgJzjE/SRe3gui8KUKf2WDlWvLFR28Eq76WgaKYudeWmnpt3qFeS7g3HjM/s1z+vXQ2fY&#10;OzEfesZgbmIVfN+HftQHGrk8nS4MYxtigG7tK9jI2IddMFX8ORlajI204yTH001td7RsKdJrWkw2&#10;rt+FXprAPzLeIn1k49mz0V/aeufzrf/RzWX+M8gF2CTdsh/i4tXOV4PNxkCM9YijTWQ2Hl0qe2Ur&#10;QKbr4EhnN24F7/dwzqR3NTFhklJ8bmHh8a8vgXOQTWXbxIav6MfEpDYwr4laCyquJk4NUCMzzpg3&#10;KW73m76EwVdjby38nb1fORmWCjGIdiyJU/SiuN6uNmk1TU7KYmRhqIWcTXwTY3Bibu2TrAiOvJBZ&#10;TaxWOee94S+D0dwff7+Z574WeZLtyKTKTm0Hz2zDhEl7Y4TGChvImx2ms+gN11x2g9GNGKOxRhOn&#10;zafb3YDaH4sVxrCdtffPlWn27SBrZexSGt7MuETvGEtQL4XCla8n0VszjyN3yPUY57bFfbv+7rf0&#10;+DXWfcKZb9p7bRGYx8aD3W+slAV8p/1vr5QD77STe46kOYS+Pvz9tbL0o7Wy+NZyCqjDnIEv3UC2&#10;TRRZ7JTONmSzl322kNjCYv1YaX27wIddj58vD/7ywfLR71wqh5/mf9mf65XLx9rdntuRm22Pn0m3&#10;z97vrpXT+OfNB4+XLfiuPrsza/VJEuxHjmus5TB+3DxrNYX9n31osexHFy9ix09i7w8o09g+Z3Va&#10;/L0Z2diHz33iR+vpqh386rmymefYzr5d++jpFJC6f/MPL5YT4MlHf3FnufSde1MUbOJ3jDNxCNtk&#10;8rPJc5lI1M/3uV1f/QubaaQw9tw7f/T0uyvp1j3Ms2S+Kf+779vt9d3He82DS+vYkwEwRcYhoKct&#10;Rp38FD41996L/EiXWkdex8FMFnI1uPa4z9oiPsPkaeYJ8r1dscYSDmOrpOu16LrJuoTFgzU2eWUR&#10;tXSaLfZFOQtVL7LXBDc3Of/z7K+J/RrrbWK8hdya9LfoxKJd42F2DerDSr99HT+34zKJU+0UdqnK&#10;NYBuq2IrpDi381rq6hRlc7aMxZkENqFt/HucZzLmZczYOG/GLvCeg9grdd8EMmzhxvT9x0ud+9+C&#10;PvZ9nVNrY5DFGhahWZDbSZzqQ9fA5J51Cy8Sq2Cv3ps4NYEw8+G5cgi5b6HvLNJ3r72MGzi6Zif3&#10;Ofbptk/sfNW9zy2XbnS7STeTp3biOn5GPSj+7OhG4yQNztZxsMLaT24u+15fCfOcnfyecbtNzSPY&#10;6T/3xCkw8tHkASyqNOk+xP5kxukXF9tNWPxeG2UxkrZXGymLX0aLbRTPiMsaYL6trgVrHXpy7sFC&#10;+MS4xXvmACxI1868N3GK7amugyVYa4u1e9V93I9JLp/LomEZ3yy4Nk6wS1+Yz/HMGH82PuFzaxt3&#10;6v+zn8YPLIZy1I9xAcfbGOcZvHM+zBPaEovkxXXOApWt0y5e11VsZid7in/Y68Fz4+37xKan4Frf&#10;BdxsorJ/fbr04R9mXiv7nvFw4IPYU2MFvCbJCYaOb8/X0s3bNawMDOBnbLGDVr+a9eo/P1q6WCvj&#10;BVKKz+E/jSKH4myLaDsFYh0WjHbiFBykr8j9GTcYvmW2bGXNgi94PrGBTUBJnIoHeG+/lnkxzVv4&#10;cG3f0uJFi9uw/9hB5TXFCGCp6tokvt5Y6RPfgPEstLTAvJ97tfs0OBFM2SmuMwmqDIauWR2jXIKV&#10;ZFQcsAiJvTRmYbJy1Pi4/yM2BauKNdMBy+vE5d3lwXeeK//Nf/z35dt/8o0yfQdyeuNU8OTko2AK&#10;i6zQI8YgzZHNPL8U3ZSxP+iiKeTZ+PYk18RjJ1MYYQGnxUhD6Evnnm9C1sVnjm6oWTCK/JmkFrsb&#10;kw/GB+N0sH07vt2OF3gG9JfFnUP4sEn83c7/IzeOUwqOAF+k0KzVU6bABAfRv8Y0hjln3eg9R3pV&#10;nlsqVWzN/jeWy/k/Wi2Xf9Km6b351xuJ07+4qXwEv+aWX14u8x9D5vk8sdagCXqxKnLmfSVOJUbl&#10;e/ezZqxgI3Ea3wr8bfyp7xJ+FzijFzwxwL7JJGWc1liKvtoW1kS/zWIhaXntfk7RH/ZOmnnxaOvy&#10;VPwFC0MTQ2EtlG8bK0LV67nmtbaEbLGmJsITW0MupHuunqyn4DtsG8iByVaLZx3XcU2qsXDUdMzs&#10;NDUofeyl8xmgPoFhGf0cygEjrvOkcnQeoRVgSZxiXGyrbwJypOjdw/sYlDW4brDDbkCDaQpfwBIb&#10;JS2L3Z526ZkhlkIqVLwIdl3DwiY6k8yKL+f+DGwotrqvKKAEpVEiBrqlsunlvbbyPh5kZ7BZ6TJ4&#10;Cw/uoeL/FhQEwEiNRRc0ysEuiBRMWkFiEk+eZx0NqQwCPo+OlJ4P7kU5cqAMtHl/bGAOnYkqXqVD&#10;PfLoscyNa7AeoWNDyAW8g1xWnWn0WygX6QZ2awieWS67MGgmTD0IGfbM2liRo4Mh2FYRGxB2zsIp&#10;9mLp3YsJwu32AGK4pScd571GuWZZ/2nWXoBs1fsse+JMhx0PocB5Vg1LZvSx1sMmpHXoVGQbhqXj&#10;WHQhWEPHGplp2IdBMFijUU5nAAfLdddhj/JlfRLQVjlqZFwz9mvo/QulB2fDvxUIDHx8fwLNVqw6&#10;c8EqLKuErB426SfFofumc6UR60cpSF/Tj6zJAR9HjPtONw8KdAgjnW4NnTVAvQmXQfZ7+B7+hr31&#10;b+SVz3By1qNTNd37IQylQWCNg4o7SnaiVFDg1WMjZcgqX4NaHm6D0Cp7rl7+3srcGGOdTL7XAJg4&#10;vRYn1uCaQQorErr5zOFb223lvRxEu1wNDI5wb1KltaSP5H1SkaOx8v1cN/ZCg6KT7atUURoFlZqG&#10;0oomnZKcH42J8spzKbMG20042V2qUWmhfBoOV9b5R0YNRNvZKU1vVUNilfZx7tdAK450HQOYQBRG&#10;oW7RgolTQFMCHLwmwK0MAHIMUhjEUAn1TPQnSeMMRql2RpAPg84xKCpA6cswuKna5jr84dPlr//l&#10;Pyv/m//6n5Wj7z+Yuan53UcXQu8VfWKAhWvagDQGxUqcdJsi/5M4Cw6kHgO8SZtgscM2DPkgZ38I&#10;pe58gX7OctU9YJ3iqKB0EzjTcHQMS0d55pWL13bgyEAsa4/8p21fygfkMzONWOfQeHUSp5yBec67&#10;gSMpZwz+beY8VgV86D757M9IW6ph+flauSz/+y+dGXexfOC3N5eLP71U9j8h9e6xMss5GOH/pQO9&#10;njO6BZma+9yh8syPPlq+9JsnyrlXVssJ1uEgZ3zuy8dCY7vnhaXSyzNLT7BTYA1gHUYPSHlc+9r5&#10;0HvNP3isnMWRm313rXShN6yCsypvM87NteilnZyNBuu48MiJJE5X3rqQ5JnVcM7TMjFs1+ge55UA&#10;WqNT1QnInXN7q+j17XymYNkkgrNGpW0488O1zOlaNHHK/+tU7t2oHpX+xwpadXxkirOrAzTF++uw&#10;9qMn/Zmdf+N37yt7HztRFnCATZju44oTbFcDMiF97wHt1EaRzzyOUTrNlhpljPfsx5BKJ7gXnb9b&#10;B5Fnsgtikq+t4jZJLKVPk/VofIXvTVLyTM5v3YQMVXBkpEf0eZ1Xch2XtsKiEh1sCyQEkAbrU6lt&#10;ldtH9yexqWOgA+X9pCuO57H6XidYyiqTtFIe93N/dlDY0dnHudJWJXGqY3jX3jKFQ6sT77ySXfxP&#10;ZnIjH1v5X4uF+k83A0wDfndXSvMSz8/PTR5mlgOXld9JnHqO18fK/L2HygKgx45TZwc5R8mZJVYA&#10;S82kTdIhNHC893nO3OPnQtfUja41WLaNc2f1uMnTAV6lbtnGc/sZC/cfKZf++FI58Z31FBU4k83E&#10;0m7XHnkN/a8OKWva9D5Z4xaOnvNKtjyDXLrGrL/0wAZWagZVNhKnKS6JrWonTkO7BvDezP1o82qA&#10;K+nhrZrNOADWf+DsaMBahvy7RgJ69G46T9F/zivx2VJty15LE639MKErMLvugZPl2vuwoSbbwDA6&#10;TNe4D8i/88KlU9M5SscEe+K+GCxQX2dQPbq7j3vTEeu6sjvrNvQJ9LZ/w3P28b/afhOKBlwNDku3&#10;aHHCoPceG8GlE6S9knbncC2U+FbGCi4TmOfZrODLM+7BPvG1/9vL/2hb4hSJKXRC0GNVgKozwKWr&#10;tMDJ7twu9qIzr0S2D5OY0mUmcdu5D+2We9GxV3yOSZvK8Vq68AbRBVVkNIlT3sc5niZOO/NKtGfa&#10;7brUi8i4Dk9L2eSz0nFqMkmnJkFunt/k2tLGvBJeLVTo5/67uF8DC87kSReG80riBI1mjq9dRga6&#10;tZfSClo92r+AHHA2pbvW6bQbO7T0/H86nXCgRjgfFvM4r+SrP3+1/N//X//P8n/5b/+P5fPf/Ghp&#10;iv/8LHTULPp0El1r4jSUlMi5DsZuL3SU3So69gZf/VqaTfWqswLVrZ6tAeWD/dCm6qw1rC7+n5lX&#10;8l7aHXHH1Z/ztXgmFecmulgjnXmxkdSWmW2DbPTgAA4tjZb93zpb9r/M/XD+xKk7nl4qIzhAY9xv&#10;9ZvYsteXy5lUkK6Wi3/STuTc6XzTv7hUPvTXt5YP/9Wt5cLLZ0vd/VaeTGYjl97Te+eVmGDs0O6Y&#10;GJQydBg8oqNs94tJ7z720URGD/sn7c62R0+nQ0PaLZOnUsAPfAG8yvrYEWgQfBtnS99jHN2mrtMR&#10;dC2yVuiG4Dg+L3OMkXt1iw6xM6jtHJHGOffAubHzVwe9biDaJBhXE5tr4nQYHaU+rD24mMCKYxiS&#10;tMDZVD7E+831icxEXnhksT17Rod8I3FqMlKsNvipg6WJrIzY1cnZGI6jPlYG+CyL9ZR1E36u1ejl&#10;iQRwfcbMsBG/8B6hczZQgT4zYa/Mt5B9/RQDsOKc3svT6SxPcQXrH+xi8pCv/RzPrfvUBFebVFdf&#10;h3af9dHG+R6jfObS15fK2XfWSsvz7x4jO8OH2rplaGGwTLJuB7GXEwa0sEuhmmeP6vceKU18mwZf&#10;23XQwOcY4pmdH9yQ2op7tUs4xWziKUeFzA6Uab62g8ExIz3Ymx72fDxBytPB5SZOPcsGyXo/zTlR&#10;H7kPYlX2zXWzWC+JVPUgTrbFAz67hQTqpl4wnQUHJk7VgWPoYjswutSDJkVZC4M1PdhhRz9YsGNH&#10;6g4ui19rYC2Tbs54cr7OEM8kBbLMNFZE17wfP4/LosWa+4AsqosHNuaI6mt4hWnGa36w7P/E3nL7&#10;r24sd/29O8oH/nCl3PKb9bCSiBWXf7xazv0QvISOaZg4xX5uehK8xzrZ2a6fvhcsZQHkjnoXfgy2&#10;AL1kkYjJO/2BKnYxVGZSAWIzxbZiXHWLDCxXMTD397excX8ZWZ0sI+AbA93iXgtRpaaPT4vt0md3&#10;tIABylHux1n+Uu1b/CRWnxSze7G3Ynkx/RgykzEzn/bMtUqLNZ3DF/rH//wP5T//1/+irHz+lo0i&#10;y/YV30E/xkQqz6Ysha6OfRpWHrhPMcCIPhv6UxpEA74Wthj00G9JUIzP8cw4A9eONFl31EeZ+aU9&#10;NXGKLXU0R3wk9bt+PfJUZ/30pUa4qpzdIbBB1pY1STeEF3KkDHneQ7eHTpdu31m+KToyYco6q6s7&#10;djg+H2fSAJYdHk38jFH2bYSzbgdcKP/QDQP6bthm6S6NaSjj4szr+Zydzn2yYMX327D/+qj6qsEA&#10;6kP1sfObeQ7/b9jE6TFsLLorxVb+n0Et7qfvjvl2kRfPlMQpn9dOnOJ/ck8WR/iMzhO0+KsCXpE2&#10;Tl9c7GLXgnhWX12fXZakYX1414pn8NyI702cKkM7OevGAELVy9+5js5O9bMr6AoLtI2FOI/Zme7B&#10;t/NgD+43lL2co+g1u4V5f7F2YhRcFluZjBPXyTZhTMPYxi5lXBvK2RS/GAOpngFb8Iz6RUmcgjs3&#10;g+9MQu1B16ljB3mGCXSanWYG8Y252HFqAeAMMr4HuT/13fVy7o3VMsaZMYZl7GYXl89gMXxiO54l&#10;bIKB6J2fPVpGnzxf9nCu+5BpY1LaK7vL7Oyo8v6eN2NJ2urd+DqLz5+O7Qm7BrJhl4bMbHXsgdjV&#10;JET3h8GlGx2nyoFYMYxhrHkXn29h7haeVR/GYL70n3t5rv1fEjNgY/ARKvjl6RLTtrAf29n3zB8F&#10;rztmwY7Q2B/WOf4Na28MxHiLCewBbEUVrCaNsHuTsQnYG/0HGZW2oj88K8YAq+jXYWykeNEYYY2f&#10;1fDbLKCRccrklPSoxhZHWRNjjca9LCCxuHMIXeC9aSNMbss+dAy8dZjLGKbFm8Y0g8n0H7lm2Vs7&#10;4ic/i3wgwxOfOxzmJQuDh7x/nl02mLGbp4IZMvuYNRzE93a26Sw46eDbK0maenVmnUrX67y3k28t&#10;537tDDWOJQZIPALc4ux17e5mfKHpt1fLye+ulLmvn02ssIu/rT99ubzwF8+UD9vR+gz6lrW+Dkx0&#10;LRjD7pkbkM8+ZG7iteWy8L21svjOSrpXN+O/OnpmhrUyyD6AfdamdeNj2BVoU4WJ0/2PnSyH8IeP&#10;Pe+M07PlwFe4P+ywI2Okybdzb+aJk+XYj/DfeLYGGNZErZ/tnNFrHuG5uJ+ZR06UEy8slUd+cku5&#10;+2dPgW3bCbU6uv7Ia+fLUdZk8JXlsp31teM0ulmfmWcfY92NW+xgjRe+CuZ4d6Wc/qO1rJ9J00Pf&#10;eU/ilLUUl46xn0PKCrLZTpyOl4mPLCQxrL4QcxkDHEdeg0nQS8ZK5sTfrIvMCO6/dM1zXMqGxdjG&#10;t02eGjtwhq8+maOZZO9rsR5jTxlnZf34umWHqfLIve+xKOiZM2XYwjnPr7FtY9zIt0WLdlAnDok8&#10;G9PZynlTB6QQm7UwzqYvI0arLjbQ8fjWrI2JtRQ9+zfInHEDxzHJFOgcegvrTAyk21C7g27JuCDW&#10;xfntR7jHqYdP4GccT5xgB/cgQ9Um9Tj/0+BvHBnWr85HR/RqI/BL1VMZR8dZrd2ED63tNHHKJX6e&#10;vnN3Ofpqe/7oMPJUARupn9RTxoz0jcfYn2721LmvC89fKJUHTqVAzdi+drMz71nd6DxXG4VMJlpo&#10;YtHQ6g8vlSNvgXu+dj4xA+MEFqkY33Y0l/p3hOey6E8ZMr7giKxOwYuJU8fm2H1cMSbCs6nrvbqx&#10;wfqA2oBusMPQ++ZTnCzLof6vtiOxbeMA+pxg6fjMYjnj274f65UEy/nxdLPJBuG4K9lgLIRRzw+i&#10;T53rHcp3Xi2MN0ZyPefAEW5+jh3JFlhZmNmL3Fhorc+fbn32WNuq/Bhfs/mnCxuYUYb6Bbx/H/tp&#10;srSH8+zvpW61+K+L/xsEuyUpKrbAN6yeBbdYhAXeqfE7x+CkyNIkFs/mMwUzaFf17zeSW+IVk8Wb&#10;eE7nrhsvcHSi9+l5s1GgD4zSz8/076VYb/E6eje+rMWpxmzMEYgvXD++j93lfYOJeW/x6Qg41eIH&#10;9X/G+fCcHVwlLk/clec2biALjQnLJnhMXGbiSnY5Z2knZoBOGEqilFeeOV23+C912T/wu0yCmVfy&#10;XFl4kYQp8m134QgYsaZuRldbMDh0vNGm6sVXkVo5Z9u4nbEF7e8GPk2j0gZmHVufLvd/+7nyb//D&#10;/6k888aDZRx8PsrniCfHnwQzcHZSRIhcqzvshrcRTrwsY8s0eN/EaRM80eQ82Jl9w712F4P91OOc&#10;OYsRLKY17m6Did2RFsV2Eqfd4PxOXDuJU147iUJ/7++Ua1mThk/iT6mTlCt1H2tggll/ftdYH3qE&#10;c4zunUbP18Hv2zjnxgyMG8q0cQQdbeLUjlNH0d30q/Vy2+8ulo/81S3lo3/v9rL+7fNl7PzYe/we&#10;5IE9SfxIGRC/Iqv+rmECHGwTP8oL30ofK13F4GOZYwfYZzGxfrD6uRv7uoMzby5vC+fNkQ8WYNk9&#10;L1ZVP9pw57ONgnnTQczz9+vnsB5hyMIXqJ0CCyOj8Zmdq4oOkHVseAm/QKyMr1k9iV/HXspMJFaw&#10;uLN6hDPF+rUTp26mNCVsnl2nzpAzcTrP5tr50s+NWhU4hlEKDQ+CoFGxEs9LYCnInMc4mVS1AsoZ&#10;jVZTSOWynU23U8Wh8zofUguZKHADEyBAGYVvWkfHzkY2eRhwbMCvD8HOTAcrYwBsqY7hXqwUVtno&#10;7ApK+1g4KSGkRJFu1o5Tnac9H5kvhwEKNRbdqmOBtQHpUB9qiPhfA6YVDFn/XhSKSuQIDtSdOJEY&#10;PJOvAakcULv0Uo2DQpFua9/9R8o8QtbgUFitHtDLZZWAdLkJmPIMDoWWwm//C+tl5EsnowD77rZ6&#10;hMPBfUvzeAN/uwkALJVAvwFhFNX84yfK6e+ulb0crjigfI5Vj5MmqlljO4AFlgZDdRomnuCgCnoA&#10;MzoD13Kp9DIvymQh62rVpXzjPQajEaR0nfKqwtTAOaPDCusk1FD4oVHWsNv6jnJV4OPAbBiVJBT5&#10;30GUodTDOksmGKR3zfPxajWnFVhW412LPG1FYWYPWHv/XoCaqiz2KN08/E6DkqQp957EKXuuLFlV&#10;1cPvpWoMBYV/wwFSsZic9+DEEeO9E7DVoB7ikLivOI0mTg3CuN/tqm2e69RG4tTn4VCnSoarfy/P&#10;y/NpCAQcOmCDqxMBRFYF2c5tRZnr5vcGjgZUzryajDFgZBdSi9fhExgWDZVKBGPV2QsDPaEy4L1T&#10;LaRhQj6kMYjiVj55Tp0gDYoJVI2pc67s4laJq8ybKHWDTqEtEPgbCOAMhH52P0bTlnee2c+3XV/q&#10;5soqMs0ep9tbI6J8ayB81UnTYAh8eUYLFgxaJOjCftgpIt12WugBXHa21lV+cfL4njPSOF0vB99/&#10;pvzVv/hn5a/+yS/LLGDNYKG0ck2MrYA2c06fXUq1prSHJiU1LFIYeM0YrOYaQ7abnEfnPhho9Mzq&#10;oFQ5C3HGXCfu06RL87a5BBjSpWbFMa9Xq05UoBvGJYaHy+8NQNplkkQxz6XiHfsCjtQH9qJkW2V7&#10;vYs12l32vc79oDMHMSYGtbrQd7VnAXzc+z50gR2XywahTZpyXfmFSdT1csufXiorP1wpuwH488jr&#10;bvTDLMboOhwUZ7x1A/p38LnLT50sH//p+8s59O85gP8xHCkrPWc/vr/seexE6QHUC86k7HUOpgFc&#10;wf7o1zfmnN5zGMcMx+MH66X+5krZhC6SKqmPz7uO/5UO1bMxD9Be+uqZctePbimtZ8+XLY+ejrNu&#10;ZebR762UKRy0Xdyfjr+dLlKTSIdg4k6KPecVtQzoYTPO/6g9r+SY80pwhKw8dRaMr3acNrluQD86&#10;B0SZUmbGec959LIgW+rnBuClyd5qoKa/cKTs/Vq7qjtVo6y31eDSR+xHNqTdOWjHKZfzSoawS/3I&#10;3dhHAeQmcbAJ7Xkl7Y5HKxedkyP9jrPY9iFzoeRBf45ht1r8/Qj7YgDM4JGziqR+7kVvtxOnOCPo&#10;Mh1Ai3ik/wi1qNWjAJH+2/fEYelGDwis0/GJztRpNuh3Pe8jwLZiSvo15z5qFyqeZfT8IO+l/mtx&#10;Fmc/dbDU+btd7IeOq9V+m9Hjfq0DJXgycdqHPktX/Gyl1C/tznxv7y1JJe2koNJAInbLszz/ib3l&#10;KLJrp7TJdmd5dmNDdmqrdILYh3HWscLPZp6Syng5wUCTeb2fEKi3KXqd2dTPs/j1DXymcyknP+a8&#10;kkuZV6I8jACwJjgTYoQx15jLtdehsOpTumg/y4p6Z/Rca6CANboenLET3S4mSFUkTlDsFaCuC3AY&#10;JwhwV1saC5VUaP51NtVTyJQBL2WsX7p/wHN0N3pbxydAnleTqTVslUVTBp6ccSJotivRbqw+5Nru&#10;t1D1cr4s+NEJsgBhJzrHBH+Fn9spJUWQNEK92iYuHR8dHAvNpGHSEeu5cXfsu9WiJsy0cSYytFHq&#10;Ge2zOGcbf9+Hjhe0J3FqBf+hWsB8Eqd8XTmBLgcLZbYpzxZbrCPkc2GDU8nnc+KYd2hSPFtWHQ8C&#10;Bi1Kk/EjIxCQEUcx9OLEWt1qgM3Au6A11aM42b6XNL0JWroXHVvFe+cedGIuT5d+nQyeWXtlB1R7&#10;Xgm2wSQ58mwyVfYEsVuKcpZ1XsbaQX4+z+RSe14JugF7VcUmV3D+QjmHrIv/BPcG6txnHX07Rmsm&#10;pbRVBs1NKPNzMaDFTM59sXrU9+hlD52JZULEgM7/3LwSq0en7lgoj//ghfJ//e//U/kX//qflisP&#10;r7fPFL+zKENsNa7zw2UH6bhOEbjZxJtFJFKXzyPTOkQL6K0KukhGBIugnJHWerw9r8SgrEA/c07R&#10;FdJta5dMYrQTGeAx7JPJnyROuTrJjiROwTE1ncLDFkHh7KnfWfu6ndPYfh3+rmZP9ubImxdCeW6i&#10;d5Az2MeZrIH37Tq1O8BglTS9F3+6mm7TG3/jvJL1cudfXi53/vX7ym2/vFT2fhynUqcYefKzTajr&#10;aL13XolJLW2/zmWqR8FGcYS4v771ydIHxhu4hBPCPvexj3ZdS/VmQE79aOGEhUDOC1Qvmji1gjSB&#10;ec7UOP+j/dZmJ3GqTUf2U8EM7lD+TYQagMq51iFjj+0+zd+AT2qfx8Fi/TMPj3sLze+nD5ZR9lDc&#10;PoBNrd2PHKNHKvy/CTuvyCxy0uIMjXJW9jy0WLq4913InMkJ5TFdSpxzz/KoMqatwOm32005tco1&#10;81jPjCRxWsPJb2JHRjgjdoEPe1bQrRaHNTgvBgX1iywstKitqZ7jc6o8n7a4H7/IpLF41kCcnb2u&#10;g3pPeuRgSfZKCnztofOxxEb6NHaDJvHE5xz/xtly4p2LfD76ivcJRrb6XKzKmk5cmipHscXpVkYH&#10;DvNe0vVKUyeloLZzgnUdZO3sMhvlXrVjLfSLDANJxmnzTPTOV8r0Zw+l+KCOPXa+af0h52O1kxNW&#10;iZuUHMPXG3kQncLzu1ZiWoMecbAN7rE2dhJbuOjvBtGVrquJX3Wg5ySygm+jzhpXL6Cr1cFShuqb&#10;1Hl1jtENX0Kv628YxPF5uA/PplRfQ8hPP3tuIYf0t8pzLu5x2D3cSICnQ1ddzGdlxqnUWOpn9Sfn&#10;Y8hzw/kZPdcqa2+fLx/8i5s5Y5fKrb9ud3hf+uVaWfmpnUSr5cBby+nulcWkm/Nqcd6QwURsqp04&#10;BuR3Nrpw4BulhY86/vnjSXDp6wxjkyOznLkOS0MncRodsrEuKdLg5x1s3INtbd2Ej6fMId9iacec&#10;SK/opV+ljO5SNlnL8UdOlAkwudg8M53F6WJ2MKiFJGJ5rxSXoGdG78EGsE7S747hP//0z79d/rP/&#10;3X9VLnzutvgI+grxGdQf7rG+BHrdwJaU+triXdhkdY4+SP0S5w751c+yEK+GzkvH6cZZ87w0OOPG&#10;FNQ3+joWHSWoxpmPL4RPKGVrfCT2OT6T+J/fG6RrGCDjfqQyq4DN0wUhXmNt4oshQ/HNsP+uv918&#10;g8ivZ6jtz7XtpfglsqFN9/N5tUNilPNuJ43sDHbQSRmq72ii1rMt85QsLRXO8gB6JjMHr5g4HQzV&#10;YpKwnE8Tsh1/NTafz/Lch44MGa7z3KH79707iVNxkXocfRDcIqZEb4lz3GufVZ86eIafmQy0iLkB&#10;5pHhyViQPrm+uf63vrrdhAPgALvY7Ea0GNpkwWb2SVy3lb+R8UasJ9uXPozFfn0Go/l8u+uH37c7&#10;40AGwNPe33tjDAN72njHwKyMQplriiwmRsE+9/K13UQJKrMm8f0S20DGkZvMnGUvxIPKg3tpfCoj&#10;hMDXdlfLwOA84QHOVY9JbWyCMZYpzoAxF3GsMRht/gJyf+q7a2Uf/ply6JxCYzdbPszzcg6dq26R&#10;hjEQA9x29dY+v1j2PreeWZ4m/vr5DDuRnK/qmCdtkMkJY0kjT58ps68sl0P4g9GBnhHOTjpP1/HN&#10;xfjoVwvBamA4u2V6WSNjWMp4RuxoP7nsrLVrVIzv/D2x0AH8o713780ZC40zuCqxM+4nzF3s2xZs&#10;skmhbeyZ3XzBb9ohPlP6VOeO6S8NY9/dJzuBDXRrX01GJLbHnmzlPUxuGL8YvKdNq7ddGVO+kAtH&#10;V4xhCyyw1MeTcnWMNTKeZXxRPyIxR3DXBHbBM2PXcx0cLluesUpjlsYu9T+MKxjTNLZp8a1Js9Aj&#10;fvloGRVz8VwjYgHuwUKQjKJCpse4mjxXYiesickOu+vsON39+krZ+/ZK8NL+b28kTrlkV7Lj9Nhr&#10;F8owuMC1Gv9iO3HoKAbldJT36UXWtz53tsy9s1rOfWc5CWI7U/t4hsUXP1De+IcvlFtfPVv2se8D&#10;+KRSfm5CL3juZWmro1tlPLHD9fC3+F/O4c6vgjexpdLkV/l72W4sAHbfZMTQ1kqlf4h1O/rcmTAB&#10;mTjdg389/NG9pY69a6Cjr8fXtMHDoud931ktY+j1HgutsY3uk0Vt14DTZGhyJNsXfnCxPP2Hb5WJ&#10;x9dSuC6u1Bc/zf/XWKvr2UsT8k1kShwgXpk0kSwe5qxp7099ZyWUwyafs5Z87oJr+85KmX9rpczw&#10;rOOvXIhdNmGjflZXO+dUlot0wPEZxhcdb2DSQRmd4Cw6lmfuxTaTovEDk+bSCVvQKCPMwW+1Y9z7&#10;+XrqaXAxa6cea9xzuOwGl4SlSnkD84Q2ltdR7j0sVeiHCWRzhP+R/triEUfoWJimLJvw0V7YsOLZ&#10;szBCSnmLDcSDJuRlQ0rBI9hoF/dvR5wNCPov+u6hdeb9ZVazSCXvxXl0bmbimZ5T7RXrMoZ8HUau&#10;dz/cvp/ruRfpevVbPXd2qMrGNnSR8womNFZrwWH9IhiYe6ujt+piTDExcp8LHWNh+Pit+A8vn4+v&#10;YFFDFXlVPznvdDvXJj7DmIhMHfo1C89w9h5bTsLUpLAYPkU5rM3muw6U67n37R/aG3aBzGf95IFy&#10;4s2Vcsz9Zm9M0LbYD9c38W30oOyWg+jmXuyScX8ZLoaQ2dDiGhfZ2INh3lsc2Gbxw0ZymTiNDeAy&#10;cTq4MpnYoYyAztM3mZZifuyOdqR6Ev8arJbkorZHv1ofmjXzd5k7avGvxVScb22mMQPXXf/FeLsz&#10;Tu2s9txcw88dhWMs3S59E6Hiy170nckei48sxDaPYXdlCqs5r0PYUTv51cGVu1lD1tbuQNlulHfj&#10;w50ZstpvaWrjj+mzs8cWe5pENInaOA+2AUvFT+CZxKPx48UMPGcYpYIHqqG017eTIlomCJsC+kw+&#10;8RnmJAaMVSGfMhW2OGuZ/c6ZaXJ/TWSoMg8G4f0yCsD3dB21u34e+NO9cazIEOvumjkfOExcfJbd&#10;tX+Dr9DLxke4arL24FOOII8j2MHE7236Qf5T8Mar9MTGTZI45fkHDoCxTuFz+dzItYlTcaI+hCxV&#10;YsXEuTk/YchBJj0LslyYOB1YnixbOO82TFjYkISa2FRMCD7Vp/NKw9K58XL/t18o/+rf/svyqSc/&#10;FIxrPMGkrnrOIlFxsPEC/R7zbDL1XY1xo2tNnsrgMmbsBLmS4lu8INaSOcBxXWnmUVcgTxaj1k40&#10;49+EiprXxAa49I3b8W1ewUCd4kj3umoR6up41lVGpwYYb/pTfAa6wfhCN37LLHZiHtwxwv1WOIvd&#10;6L5+Xke5d7tkF9/FfmHvVn++lqLPW37lyJH18oE/3Jjr6P3I8T79nfYlHh0yliU+5f2NGXQSpzJk&#10;Jl7AvsafsvELf04/fmitXWRt4tQiEWM/I1/CXj2wGNsfRlJepX/3LJnMlCVEDOt5aqA3W8jDzlY7&#10;cdqJ+6e4wM/Q/0dW3U/jAzJ0WBimj+neZh6sP9enQM6bnzvM3uIT4mMaD7/GjZxkc7Op3zhX9mIA&#10;kzw1KM01igG188bAYhOwYReJlIeCGZXaGMDGWQQCHxMgKj65meVptspXheAcUalKdDKcGWJQUQUv&#10;VavVjBqMpo4OlxXGKiwDAW16SAwuB8R5CVa5yXltQG4zCmqbxoF7s4rEbp8KRtOFG9CgCjI5MOMY&#10;q4UvH0sQXJB8PQfVJJ7/aweCFTFZbIMNKA0BoAdIusDMqdOocHkQhj10bKLVODqoez5/qOwFKJg4&#10;zcw4jIrURtIZXG/FkEoAgNLHPUrtsO+5tTJyP4YAxWAiecsnDpUtrMF1XNdwDztUihwMgbsJHGcT&#10;nPnuetmDII+/eL7UTJw+BXDnMAVo8jnSnPbwbFaECO7t0tvJz51vej2KXKHKoeNwGPxSidltmhmn&#10;k23DohNtQG4Uh8U1t1smCTUuK3LSDYUQm1yKMuR9UpEz37kwMJdmEpBN0gDDIgWMQVQrordiSK4B&#10;sMfYsW8aXCsfb+CzTHLHyeIzPMyDPJt0vVIASWWoEdYwWq3oq92lfTyv8wmsznAeqG3bVs6m6oA1&#10;lAZReZOG2b0dZD8N/CYgzDOE+pDDabeLg5GtcsgMOZ9pw7B4aVCckRQHjp87P6l/fSoVlDoNQxw+&#10;58TZeSX1ZqrbHj0Rqi+pQwwYpaoGoGdnTuSLw6pTGMOMAslnsfYm8vy8QeRfwBVDqVPOe+nMGljT&#10;qNjB2wZnKAfkUwe/cbZRRpy5ZDUEclk1GKBh4aA780ijKPWMZyoVQXy+VbtW1Fvt5iwPqQ4NViTQ&#10;p3Pm+VEGVNR8vg5TOnh0Prk3qVyu4z6ScOVcWEhQN2DK/aTbw4QuivDw+0+VP/xX/6j88NdvlbGV&#10;idLiTBrgG//k/jg4BogEo5NW86GDdJw6nTtzGBQdITt9RnFKpH/RKReUZP8xblVkPWuFrCUQzZo0&#10;kV/PsZU4f7siZ6NTZeM1RgXZ9+cJGgI4nHOoYTHhffr5i+Xgp4/xHO3EqUGrfc58wCnrRQfu8Kzz&#10;qvNh4tRKUJ2HFanXrMaRqvfndvKsl0s/Wy8rb50vC8juzOePl93oCqm1t6Bfr0FXbOKcbkNeDEKu&#10;vHauLL10riyzDkefPV3mPdefOlj2AJAbOEE+t06ItDxV9IA0MgZ/rUBVTx9743w58IO1MgMg3YHO&#10;cIi8fP3Xca92+Jj4nmc9l148U+77xQfLwa/fWnZy7uy6meXZDuLAmDgdYn8EaSasXdMkp1mDQe7H&#10;wIc0cs4KWfrhajmDMT3emVeiM4Qj5DwYE6cz6Mh+7kN6HWXNGc7q+7n7j7dnPhgA49zm3LC3UtXM&#10;PnkqidMp7sdkugE4K4itHv6780qaPLtdTNI/SwlU5z3nOYd7lC0Mv0k7K5admeGcwTkATWdeyRgO&#10;R509sXounafqHIPSyhg/tzreeSXKnPMsTHAKtk1M6gT1WxBxZSZVntKMGYySas2z41wFQeVW9srk&#10;md05JsqcV5IiH9bW6vokTvmf8Ttmy14MtA6wRQFbOeMWGakPt/AqBYVBDbvxDGwr4wbRRtC9Vdau&#10;M68kQRWDKxvn2PM8+9E9yMVybL0Bmi6dds5On06QBQDK3r04gTrpTyyVA88vo7ssLuJe2XfXwyKR&#10;OHDoXZNTJlHVH63bd5ezb62Vsz+8KYkjZbH5/LlU2cXxRE4m+IwKnxddjk6Z+NKROEFd4AW7EKx6&#10;3sweWAQkFfj/v3klw0camZHdzVoP38rzooPUXyZMrB43IZjOK3Usa6TjE93O1+ryYfcLHTuk02iQ&#10;nvuxW9ROrMqXuQ/uJ1S9nBXncw1gw69jT2SECAZBN0intk3Z5f+k3sn/cxlwNlHXw/9L7d3PZ+mI&#10;uNcmTqXhCquCtok11cYpW3Z8Rvak3fFe0dGZV+LcOsHjIbuqTIRPpKNEB0gA6hrp3JnodK1Cl8Oz&#10;X02c6qjyvhaSDWLrPG9Wk6bAiZ9JzW81cB39OfUZHH1thO/HOqXQh8t1FABnLwwKsx86KNXjNZz3&#10;mdAPWSkbanmeU8dHOsNUkfLZ6ULVXmHrnWUnnavJqCROT2IzkH9tlgnSJEPEKjh8sZUmRvi5TpGB&#10;WDFJ5gBd/Jt5JdqfJMPAHp5RHdRKZpxir7D328EHdvmKxZytI71qu+qUi/9vzytplalbZsv97zxV&#10;/s//6b8r/+B//dty8rMn2x0W2MVxzsYoeidzTdHBzitRf6uTop/QVdotHSIp2+deWEpBjzMUrWYf&#10;AROLk+0GcHanBXNNcFKL9Tfh8nfnlSTBIdDnay9/HufIpAx7UtN5tAAKO67zLY2mDn2dPVbGd430&#10;lDFs5fG3llN5H4zK5w+D2VvPL2UW/jh29SiO0MpP1srlX7S7TW/97Vr54J+vl/f/5Y3ljr93WxgJ&#10;Rnl+HZ8E5dkTZSP3JkZCDk0QeT/pONW5BAdkX7H/JiK6wEzOKzHpP3SRPWYPa6xnaOdZD6mITI5I&#10;ZV5FR1rYY3DVCm9xoJRO4+yvHWdX7Tg2XUwmBtP5UVZNoon5g1nY1yGdW/SCjCLi9cG79qYwL12b&#10;JpiOcb4+vj+BITvw7ZyWDcCgb+U8jjfPkAQE8iqlaGttooxwVmYf4PxaOX4F7IMtM4BtkFjdvAn5&#10;b6n32QsLAi0K8JKq18SFn+ssF+mB7Loe+/B85MNgmF1sdgeMYOsT0EW/qV/Vby3n7PC+oVTj531c&#10;/VKyHgW7Kge8v5XYFliYtDaJaHJlDHmX0tDghIHG+DS8GvByft3i18+Wk+9cLtWPs+4Wm6h32GNx&#10;ooGQMfZrP/I9+tjJBLgN7Jg4tbN+3IA3r2P8rA+7akLcIINUup5R1yWJWgMCyjkO9dQ9h3OG6the&#10;A8SuueNeRrHD6Viyw5w17BXb4MyKK6VarqMD3UODp+ng4Gc+p7+rcs9JnoPpDRDo15g47BnnPHFe&#10;RtUN6GaTxxk9IM7g6kL29EnsWrArzoIWAxW9/K6ifUc/mDg1cZXxFugrLx39zMIU8yJjspWYGI3P&#10;YAALHZmzou5ERqOr+b5+sFpOPHqs3PbbK+V9v79Ubv/1egIPl/+sHYiw8/uEmAmdYuBCWu3tnNld&#10;4JYmeMXCvLF7OOvNnlI9WC8Ldx8qS89fypzcBEPEKGeRNeRMHaI+6QROOoUX0SvqkvdiY37nHD7p&#10;qlpgMZkCKtph1sKZQvpZUttLT6cMtu47loSp2PwqRkf3pcgN3WJhiZ2n4uIp4wucdQNPykYdjP2t&#10;HzxT/uG/+qdl5XO3lPpiLedLn0HfQR8ie+6Z42zdgB6w68kEgwU86vQa9iE+Cfea7jf2SrrdTpGC&#10;SVOLQdUzUt+mGNvgmv6ffh++kPZLvSDtaZKmvodBE3yoET5/BJ8qvhVyrK+lzxXWCHRSihz0ycRc&#10;6F6LXEOri42Kj8d6qqfj26E39fXi8+VcWfTC5/E/jjGKXeR8NpHNKfCwFJ4G4J156rOrg8Qzm/Fz&#10;+27enYLQ0KQjW+le9fP8nI3PSsASHZCCJH1A7J9sWiaCLBTx/pTNgf2sB9hAzGFSR3pFCwp8JvGC&#10;PrUdNWLa+Fqcj0F0o2uhnY8vzt/5/+poMeogNm7ws6wHGNTgqF2Hmy2wY//seNT3TwyAvzV+ow10&#10;LUdYSwvFpWOz2Lz3Zuw4z9aJL1zFbpxtMZF+bWIS7E0S5+hHC+Zkompyv2Kf4EXlW1nXfnImXaNB&#10;fieldYqq0UWZR8i1FVvknDEbA2T8MrDbNNaCXRg31sKz6T/UwKtjyPTcy8vl9LsXy56HjkcfS0vr&#10;PEYTIdfyzMZ0jO3IjGLXpcVStS+dLHufXStj4EqbEfTl+3n268Dc0sh3WA/seh/hc+ZeXS77HhNH&#10;GizeiD0h4+IlMb6y76zTFJLgo6bj2P3VJ+FnssPYobTjXp6R57mee7FLq4trD/p2gnNiB5yxsnRE&#10;eZ+cqdBK8hzSxBqcvI69qmOTUpTJ5/msxsMsMJUByliC+2PBTg1dqW/n/pjc6uI9b/gM/hMyknmi&#10;6GHtpPSzBjhTBA/els3OuOLEc2cT27LIbBQbYYzRWGMT/2FGOwF+DusLOm+E/dEPPMRlrNLYpbPj&#10;JtVB6B9jm8YTTJrtsbsQ25rgqjYH26X9E/NrSy0GSKLT9QAbqg92YWf6xHj4r87+XHi7fXU6Tr3E&#10;T0t/tBp64CH0Yi/PMsUZMA5hgZKMONLsh17za+fLPv7n9DsrZZZ72so+b37oZLn02ufKu//4+XLl&#10;paWyF1ypf+9Zcc7xtezdrifBbvxv9Q0+Ex974Vl8D55/9JsWlJ9OvLWCTDmTdviLR8vOL/M1PvoU&#10;eGcMf+bIs6fLUdbkEGtw+KvoZGRCPGBxhF1F3c+ejb4//u3lsufdtdLz8kqpvHCubH70dIrjjdeZ&#10;OJ1gTw49d6Z8imd48x++xVm5tdygjeAe9MNPYb+m3lotW7lfi3A8z4khssb6tmMPgvHcN2Rvkc86&#10;tdFx2llLE6cmp02cOlN27LWVsh1/3m5ok9nGgTOrEFm0M7r/TvARr3a9OdfVLrY6Z3D6vqPtxPlG&#10;8jxjBpAHYwl2LLpXFl4rN8pHBV/OjnnjpLstkPCMI4tTXHaZt7hM5OvLjvM+db52Xr6UkTLpWFSy&#10;A1nSBuvzmKi8gfXUp5PNx9i1dmSEszGM76HtGbTAAUy8xRioMTHOjIlUWRb04fvEJay5CXK7V52X&#10;3GfshbNpMjQFQfoxXHPs8zh22uKIFKVgK9Rr3lc6PjmDlZtmMt9bG9oHHqlfBktq6/ms2FA+X4aF&#10;jk+VWfLclyORWpyjmrGlx9tMVca4t/Oqb2zhsUwDVT537itny+4nV2MjZP/Tx/b5NvP519yFHWev&#10;TIAOoDfEcJ5HO8Ud8TP1jQuZHy2T2wSfk/g2cm0xxRCfLVW8tOHGWGucSWeKmqhUP8X35vOqjrJB&#10;xye+zWUisFNAo9/gHHf1vt2cwdXIZuSTNdC3HE7TFraG9TFm8N6O06EjjSTH1X3KWJiq8B2GP4S+&#10;ZI9SXMD9hIr+gZPRb57dLs5B2Bd4f2MTg+yTrGg77zna1gnaIeRO6nvtaj++jvopBTfcpwloGfbM&#10;V6TJizXr015rO/je5Gv1pt3BcPHXwRd2nJosrRzAL7PzEsxls0yadowJBEO08cKQmISf6Su4RuIT&#10;980YwSD/14PPY+PFtg8s4L+eSjd/k+dufabNKmXidJD9t9jT9zJukcTpXl5duw1sYnxbf9G4jDPb&#10;LQqwY9siNAtGc/G1xVQWboVFk2cMMxQ4zMagEXy9Yfwa/fEhcF2Vq5045TzJCCP+8h7Yu6FFbCCy&#10;rNzLPGQBi6MggzWR78QNNnw3Czs8C1L8Gl8a5Gx0sU/Xsifd/LxpV6vxdXChGLHKvcQec7XOjJUH&#10;vv1c+af/8p+UW+69yN+22U/8rNmnT4PbsTtcsimKi2VjCyubePk9GHoKXaRvqY21eGynOIw1Nh8y&#10;9AAYANmQPchRleLe+tmxYHd9nKvJUa5O4tTvg+83ZF+ZHkQu4sugp7R3ex47V849tcY9T+IP9KUZ&#10;Q0a/PVyD2CHjgjZWmHdqcuZs4NNHOffjtbL2p+uJF9zGdcdv18v7/nCl3Pzzi2UWOR+cA5+y9/F9&#10;jCXtQx7Ye32jvCJ3sq7Ihmnyub7hTyVeYEwI7Oo4xcw3NTbEXvWD8QaQM9kY7Di1AMx8XhgelEPW&#10;LLk/XtXDTWzEyJkmvpLNXqzHxpW4mj49nzOELAbz+5kWVyIHMkINcS8j+pv6l+dZM86CY120Z5E/&#10;5PcaK0Tt9BJsaGzkgW/POz0fY7jnGywiB1lawdZnD5Y9T7QpHaVZzLB8FraJEnW2nDQaYyx4HUPk&#10;QFW53gfZ/Ax35sOtDLLVWKq461UcKAW7HaTca7AwDv8e5mFDN4ITb5B2CyBUI9FrQNTDqwHCgNht&#10;JbDrxnHfoQJBQUkpqdPbxavVwoJCu22mOJAOVw4IxKhcw2dfh5JLNw2LLXg3UOJsCJVk/ymcT5RW&#10;ZgqxWKn05jBUDdD5ymYLZmc/vq8cfnM5SWeNSRKnXHbz3IDiD9f/B/ck2WfQfOHZC4CcsyXc9qyH&#10;RuVaPv9ajIqdnunm4d6dHScN0fQnD5ST76yV+TfWyijAyWG9rr1BuBbvb2evc+TisLA20w8cT8Jp&#10;B3tyLc8rSNbweh8G94d0PkzSJVHXdqwNRidxOtlfWiscIJRFP88tlUGqdjUsgBWTBALyOIIC9Dg2&#10;GpW2cRlcm0wHr+vl3AArznTA7eYZ4OBH0HWaMCp2cZmQsGOpn7V1Jq2fYQeRVehdG8HGtlHBMGgY&#10;uUyeWoEmJYWdpQq6lIfSbMntL4iyYjozZJEJqY5MWFQyXwmn0gPsYQEUW/0/dIgDg2GQXqlyuB7j&#10;Ebob/tYAsUY0VUw+o51POmCX2vNmMluP99j2wb3FCi9pqw/g6BxBETa5xxHkXqd6GEBhYkZKC42G&#10;xqvPILcOr2uJIvFzaseRKdbUqk2rtJy5IOVhqHp1LHn16xxiDQvrIX1uA4XeNHFqsOHwcGmogDgv&#10;OjZSxQ3izBiI18DECceY6lxbQT9gVYUAAgOSxKmyrUHQqPC19BUpIOAc1u0othqH/9VJ1hk2qWJw&#10;o3nLdJng/BpQqpo4tYqE96lh6A7dear8+n/5h/L824+UGspJx8Su2vFPHQj9bssqPpNYKOfd6KDw&#10;v6N7lGPpkGZR4nampdoEo2JQ0+7yzADAKRDI6dQb2NABb/F7Oz6svrIi573Go2NQ8mpQictXz4KJ&#10;iQFkwflzdoJZDX4YuZpQJx0bCT3aBMp44TXOO3rSblM7L3sFdpxLg+VL318tZzEsJk4v/Xw1idMr&#10;P18v6z9dL2v8/PI3zpYzOBVz6K5Z/q+G/jSAfQMOyrU8QzoK+fwDT54qp/hbafSO4ajsVd+i52Y/&#10;d6hMPYvzjj6W2siuN8+KNHnS3Q2xnlbUHfjGUuaV7Pk2IBbQ65B6E3vXohecV7KVZ5vDiTn5wpny&#10;0C/uKKtvfbpswXm34EPHVR77/TgyOmaZY3s7Z1pwrXFCL9Y8z34+Z9VgWWdeyaEfrKUC1+TpPpxD&#10;aXfm0Y+uWZ3nFDRnXgmgQmAx9emDpQtD2IPuUk/Uef9RZKqJbI/iAO752tl0mioTnc7TzCvBLnkd&#10;AXwc/ta5svDycql+GR3LfdqtaaXWFLpwN8ZeB8h5JVYsOy9HKnkdILtOp/i6he70fDprx8r/9vzH&#10;djVhkkzsy9V5JdiidMajE6X7lAau/3ijDF0YS9ehASYDFv5Ne17JDADzYLrOdiKfUhqqj9X96ip1&#10;lA6gFVWC6/GPLJSD9x+PHh9njWVlMLFmxanU9jI3pNrUpNJGMEld1VzHseR9BPN1qyfZq8wr8Qzz&#10;aqfh1AdmM69kDNmtKLde7LeUTl0mTllz55XsQDYHsN8Lzy2X/i+diA4NQwKv23l+k6cm2qSA9bJT&#10;YAT9fYKzu/LHt7DXK6XFnoXag3Oh4xOHE1l3H6roxva8ksNJug/wN515JelM4FnV7f8/80o4t515&#10;Jf7cc7L1I6zF7e3uBivdO/NKpFI2WNixTX8rcYrNch5G5pWAO0Kpq93BATBg5KxOwZiBAoMX0pRJ&#10;17IJXSDGsAOsD12ePUVu7PTTcfJy5okgzmfswtYN3giIvAzgY82SuGANfX8DFupwi3ssdBAP2W1q&#10;QGhweSJ2VVukE2DAXiyjs92/MlX6ALl/a16JTp52WHvC8yXJiS5LcpOfb2eNlD3xSwUwupU17uZ5&#10;qgJRHJAu1s4CtunPHyn77z+WqjrXPglY1izrZjB2Q9bEDtJA+jsr8gZxTKRMkSq2in40cGDiI3SG&#10;rLFJVL8OnRWymUpPbIMJS+1uuny4NymiMq/EwDb7YxC6z2cGqHrfVo86N9YCrgZYwb/V+VHGO/NK&#10;Yh84gwa1B6Xrw171HR8p29mLbp7b4oLOvJIO1Y62LvNKuCZwmL74xlfKv/1v/335xV++WxY+jH2T&#10;jYHPnmRtxtE9FqpZkW7idAYdksDchs2yEMDKUenlLfzQlnSBVQyEV3V+OAvOtJYKT0dR22oFqWut&#10;HdJete3T3zhAdpx6ab+0VzqgJi6dV5I5nTpC6AUDvTr0DTtz2Svt1ST48fBby6m4r3Lf/ZzDhjYH&#10;vVjDLux+FUfoh6vlkvNKfvGeeSV/uFw+/Fe3ldt+f3M5+hDOLfJUEfMhT0mq8SoW6jjfft/gfuzQ&#10;+lvzSrjc4+6LJk5x7tGXYeQwmIiulcZ8K2doM2u0CTugLbMoS5ovnXcDBJvRgT2cJ5NfPe9JnGZe&#10;ifdjpyWYx+7IJCTB8VLE2k08yP0kgG8XM3i9H/mz4MGkS83ggh3TyIQzwvu4l518vn6CAf9BdKZ4&#10;STYSmShGkIEWZ0Mnew79LMVsD7IontF/qep4qxc4580bJ8Eh7WCMAQyD3RYAXE2cWmHLGjWRvdYd&#10;7fn+6nW7TbWBKTrg63Rcom9GtCM8vzbYDmWTn33gzj6wnfTE6rokjVkHEwt2+bouBtGdP2RyU33T&#10;SZxqJ0xUSHF3Gvt5+rtX0Fkn4/90OooTUNkzWMZ45pmvny9V1k2qpAZ6UHYGqVPHefW9m+xfzUSo&#10;Zwvc6f0mKMUaNPxMnqmBDhxAjibcS+UP25NOj4dO5nsZeZwvP8K5l77U97f4J12d57Vj43Gs68h7&#10;mIl0dg2kLCFz6MOGyXPWtxfZ10E2cZiAwvRAaV2ZTrdCdD73oh5wXIEUaJu4d7GXelH69S6eU0q5&#10;VDqjd02gDqDjKujhJKO8lDPW2iSfQZLM8UUWDQp4BdOri9WfvObSZrGec3fuLld+slbu+PNL5Y7f&#10;XUzXqbPwTZye+6NVMORKqtCr2EXp8MSYBi8sMHQsjLPMdo32sk+1MobsHQIzjnLvSQShZwawDwbJ&#10;1BnvxbjBv9EtHd+vjYs7Xbl2B6dLCvl27IXMCQZtHMnhTDWTHcqjCXE7c5zNJDY36DPH13bZO4Nf&#10;isxpsLyYfuyZM5lbNvl57CLncgRZsjD6vhc+Uf7wz/+6rHzuZvwe/DF0b2bGb+iOcbBVig94Fevr&#10;K+7Eb3TGtzq9Bt6JT4LuDOME+6Qe13fRJmgL9GnS5bE6kfOfbgyLAdg/ZSmMDuybSdQURRvwUn/p&#10;QyFz+lQmTpvItDZdOv0B7KR23BFB2hj9sbApsB5hkAAH6sPpL/h5Hf0oVtPnS8cpZ2yU+x7BDthx&#10;kcQpvqIyfwBbchiMZnfCdn5m4k3K3WH8uMyrwwfTBud9sQGeU/2xDguEvqv2Wl/Wynify4CvXRoW&#10;C1tgER8YWRzA9w2dLHrBAKyJU4s1xKWOM5LJyzhFcB4/c86aMtFmfmr75Prm+uhi2l1gJuVFDDzM&#10;3unTD6Cr7DgNhSHvp+9v4nQT8tqrD8N71/lsi0wszjS5YKJt4Cb2DX0e/KaO55mC43huC0Xs8q/y&#10;GekW4nPEzsZMuj/VHovTP9WOaXQ6qiPzwS34eayT1IYWrpksSZcQ97aFe7foaQ49Jqa1y8NZvXY+&#10;jeLnNLkc9WEMZhR7Ovfaajn9g0tlRj9f/Mj/GL8w6GnM6lqew9iO4z+McxmnGH7wdJl/DnzMWspC&#10;0bgLnIIMXW9HlWeNcy71qUX4NiEcQBb2fulIGTyBTkc2M4cXW5IEh/6YtoBzazKl//x4GwciX7J1&#10;KJ+eWYvZr//88XINuPrajX2VMnLyc+Ax30/7xfkxCWoxvzE08bljWUxybeVyluWIQVv2x7XJPFpk&#10;axu+oMkERwApe3Zwaw+N5akr9BVN3NxwT9uvciSGelgZS0yQtRO3yMzhmBCZkywCbmIX7Mwytmhi&#10;0FijbEgWvI5x32Llfnx/6T2NUZo0tdlDn1CKVuNxJsuMbZo0laJ39uHFFB1ZXNLQ5vD/sqHor1m4&#10;67zdjGVAD6hHHHViPG6Yz5A2ds+b7YReJ3FqUbBzTo+9u1rOg6HmnmXvkOsa7zv+cewMa5T4DHJq&#10;V5MjSHrQk47AOf72cplGL8oatQkf487vP1S++w+/Ula/cabs5xm3IXsWlNnkce2Dp0rfM/zti9jg&#10;t9dCb7v7Yfx5/m+B97MQeIe+uwFk/qfCfm3mf2oPnShT7NluXhfxzQ4/e6Yce8GC2KUy+dGFzLF1&#10;3FmTNR/Bvuvrnnz5bDmID78LH67C/W17Ct8M2dH3NDFUe/hEOcL7fARM+b3/7DXW+v1lO3tn7NN1&#10;N3E6+tZq2fL8ufhMNrlYRCUuVR6m7rNoFHyF3V187Xw5y7M479Wk6QHWxW7eBdeYa+6N5TLOujtK&#10;ZgA8kbgrsq8+bnlu8DFskLEA2U7TUZ5zmHu0KHfsQ/Nlz3MmKdoxbePbSZ4iFwvGDsDrdpsqO8a5&#10;x3lWC4ctorMoTrpY6XkturbYcQSZtKu38eBicfRPje/rfO8INuOSJgr148Kww2USRp9dFiHjVMat&#10;061tnA09nDgzWEA/x6RUD3bKGLe6w78T51lUcwNyuotncxZmMAnPZmHoDp7dIkTjmNovsXELHLOL&#10;e5GhypnC7pssVXZJJuHGew5g7zLnFJshq4HsSe3EKZf2kvXVfuqjDWn71sbK0a+yjqyXRQ0yKQ4h&#10;b3ac7uT57WwOvgMHOmdQyujZZ9fCPmDho7rnuruNcaODuLbzfCaS1dWejxbPcxB5Ov69S2Xsm+3E&#10;aV0dwJpLjeyaO+pHliybYJrga8csDT/fZqkyvp05oqy/CcbhQ/iKxransYXxmdoY0JiBSaUhsO2w&#10;upj7sHPSgpsRdRVn1JjBEFgh9tTmEF69YnfQq0Pg6h6eIbEL7j8NGmATCwQc2bOT+7FRqZ04PZHE&#10;+bXuHb8f1Afhcyym72aPLI7Zwd8qMxkRxP1rU1OMxNXvOWbvBvlfu3WNyW9Vf7iPygE/czxc5vWz&#10;Lhb6J3Hq/fKM4h0ZPCxyrUo7a0HlYdaGZwgWEStgS71SKCl25efiQzGWxT4WMJlE6sX3voHPMDm+&#10;F7/2+NurZRo9IIW08Wmp1i2aHleHL7WCsbyHxLh5Xz9DDDR8FBzCe8vsqL02jm9j0BDPkdiVula5&#10;5tV4k7iixnkUX8sA4lUXu+mz4eN2ZN/GJwvShiwwx56l4xTsYGxfH84RLcq2NskigxToKedcFmpr&#10;PxucqTpndADc5Di6gZtnU/Cs3rMDVJs2ju/YsjjPxCn3Il51BETz1Fi5/+2ny+//8a/KqQ9g003m&#10;cs/mnqafxG4hu9pyMd0Ml/rIjlPjBSZOvcT7NuOkeAwbpU2S4jvMh/gjA9yL7Az6quZWZBFqXBjP&#10;fnXi2504didukMQpP/N3/l26PMHeNuX5vmLaebDYvM+Of9U91lsqhxqh6bUzv4/zvuux02FWGsIO&#10;DHM2j6KfzzqKDv9l3XjBn7W7Te+0CPTPL5fz2I8RY0J8VhrVODsyfXaK+zr+UYqwkQ1ltMF+XE2c&#10;4s8ZL9BPHkDuBvDb9MGMj/axhzb/7OR8ydaRgjded2IrTeBblDWorvMV+TGOXD/VTMdpJ56SkQ3I&#10;p0XddfwOi7qzn3xtEWXY5/A/jSM0kK10xOpTICMyB6qvTLg66uMaKSPs+DKYonFx1qmJU2fLHfTi&#10;aykz+jG0Ta59j55sB0FVbijQdiD69FWqCEHOCIqhxeGy005aDbPbAuSRTx9MNZ985IJt+dcNVlqB&#10;YsWNgu2h98ClS45N3oHiteIyc6/4WysHBCKDGOEtbLwGRoc41dlcVkhaqWGmOnzyCIX/Y+df12eO&#10;hFLxGoTQDkhBraDTSu8KzlQvjkXoD2/cHadC5Wgwzv8PTa9OGe9r9ayV7hN3zpWjGPgm67eLdZAO&#10;0w44gzOC4Z1saPOO2QQc7ESZeuJsqXJt16CxHio/KxTlffdVsNrDvRt4N9hqgOf46yvl2DuX0nHq&#10;ITRxKq2LFXpSGexGwAfZjy7+duyLRxOM3snPMuMU4ZIS1/l0/TgjCqtOlkGvZOA5UAajPXS2edeO&#10;IPSsUzdKpIIxCdWYBkXAzOsgSjiOG4eiY1QEzL7vEMB9F4bFKtAmAqZBVoDdExNcJresmtGJCj/9&#10;lxbLdp0kwSzvrZPrHCwpaOsYS7ucDUZrFDsGxcocqxRDt8Z9plNYJasM8PMkU1k3DcoQzku76glj&#10;d7qVZ041JgbEdnWrb6Uy8GuDIanI4fd9e7g43HG0dAYwAh1jGqpeO4i4DwNyVi9bgTQKoDrEWdn3&#10;tbPl5Ksr4ee3A9ZnEVDswkiOchYGOcipiOmAF97TCmJnco6sT+b+BjcSp6FE0hlHWWZOFIAsYJFn&#10;0kn3vaUnrJ2uJ3lqd6fOcgyCwUkMi1QEOjN+3ohOPV/3+Twos1TkcDYqrHnmkmBYlO8EH3iPdEr4&#10;/gAjqQykqQ3/+z7OCHvTrcODvJrwWkZnXHrhTAINKiKvBFGPDpdDd5wsP/pf/HH5+EO383vnheHM&#10;n2mUiU8dKA2TK8izgNbgmVXqzqdwxqnzLL10ZqcAVc4iE4R7Hg1ehnsegBHKPOQqCU/23C7clrK3&#10;vxZarzjPGhbku2NQcmlUuDoGJ8CC/3NdlTODl511qJk4bXZnGPr0KxfK+LOcY86YiadQLPEMdqKe&#10;+77zTlYTBFv9+WpxvumlX6yXC398sRx/7Vw58cjxcvb5M+Uo4G8/TkxmaSA3W3lNUAF9YXfazOeP&#10;lDPI0pmvn8XpOZMZzbNW+X9if2hnrUg1kNENWPMa4fu5x06WSd7LIMDMV06WEz/+m3klW9FHoW9B&#10;X17DelmtN/3QYmacPvCTG8vdP32y7HpkKQUfjaeXyiGcmmM4M3WedRdyqx7MvBIcAhMTo/ccLtvR&#10;bzpe89iMM9/ZmFfC80vPq1OpE+Sr1HOzr23MKwEIJXGKfEp9PoGDkwHo6JvMX+PZJ7QznO9h5H/2&#10;kRMx4rtfbBfwmDi1S1lK+DAjYJusWDxqlRTrmVkL6FqpvqVE1RH3smJ5kueycrTJpdNjN6rD2q3M&#10;dSaqzpezdtQ10tfEGUJPD/BeUl1txuHWkTZAknkl6MbYl2ONBKoNUmjLkjTlytxNbRVy2s3670Sm&#10;pOzexnMZpOrDUU8gjt8P2n3H+43y/kceb8+SGWKPrNTeCcix4tTAmUEuwdMwxl37qH7KvJL1ae5t&#10;f2ZvaORDX2bilPe1U0eHaPJ90+XoK+dTLS/dTmdeSebsPHEmyfQxdEzlgcXMK9n33IXS/+DpshXb&#10;0YUNNoFuRX/mNvGcXehZk6jOMTJJvHDf0XLxxzdmXomJboGiDqjdpiZOJ/mshSdPl1HWWmDYAgs4&#10;c0bqs9gDA1g4ezqcJtxCs6utURdz9QB+OolTaXfqt+8p29CHJj/VxSZPDaJm7pWBbvR7cARrlMSf&#10;OtdAnKD6/FgcLfdykDWTgkZKUBPjNc7P1gdPtql3OJNWMZvk0inqUUb5DGl67GDs59xJGeKML5Mf&#10;OkUGFrVFKfDxPLO/mWPDq/p8kGfVFprIkJFiF/vr17IMSIdYWZ0K6PR+DbSatHGeZTo8V7ARfJ1u&#10;Wp7LAGioiXguHZXYN57VxGlAKs96A3u0jfcWv5iA1Al3z6rIWx/Av8/AMo6flF7OkJGK1Pk7nY6p&#10;BFo3qkftbjYgH8oV1tZEQoO13oUtN3FqpV9o5dm/zCtBVtOlzpm2O8V9SvcedqJlIBB7VQcwpyta&#10;eTVoFSoebITPzPP73KmaRYbb1aNT7aQM+sNguYnTdI+CIaycdlacFe7Vk+3EqfTGnm87fOyokUZU&#10;qmC7Xu2ONGHaTpy2yuj6VLn3tcfLv/kP/6689kfPl8lbZsOQ4GdMPHoihT4WXzi/Lx2n6D71U+Zy&#10;o2ed92fidJTXJvjXsyLAt3DNOTgW1m3nXnRcXCM7RXTa7B4zkaFsa49iq2KvNoK+rLnfx1bx6tpb&#10;RWx3sIEiu8HVl1Idum7isx2NrjLBmdz7Jo4QTpkdLHavGQyr8BxV9MChNy9kHve6iVNs1c2/Xi+3&#10;/Xa9fPgvnVdyR7n5J+tlysSssuDleWI/lI3IATLm+fR3IyawWNNQ3XjhfJjYMjmZmfLsfbr3xM/o&#10;RjsWTT5u51xJ33bDFxfLLs6bWG5QHKcO4LJ4xK7u0ctT2OuN6lnWpY+vgztZAx0cg+smJK0StePJ&#10;ruI4RRcnM69kCHzkDPoubFYDvdEADw2D+Zxda3DVAOQubNEg9k7n1e5sk6YVzx/v2cBRjiywX7P3&#10;Hyu7sH92nNZxsKT6M0CWQAZ7boXymI468jiE7MhUkyQs5yUd1byvzCAm7k0QiWn71ev8r4GRFB98&#10;jK95XwNeBndM4FsdH/xz+2wZ4j76DFRsJE51/CxCSLcZOD5Vu+gDk1AznGurjGO7fE9f8a1GsUEn&#10;XjJxeqn0P3yu9B5G3xh8Yi2HDEDsGSwT7P8IvocU7s5Ek5XBAiMxuB2nLfbLILQB2AH3lXNsgDDJ&#10;XvbBBPIIdr7F80nDZKLVghqTLNLR1ZGBJt8bUDX522Sfa+zBEJjA9ZHCSRsmnqyyhw19BAv+THrx&#10;jDrcJnktHNThVh8mcQp+T1ABOWleYu3QrSlIdI3RiSZya+h4k/Z2Bsh2YBePz2kS3GRCClbAq5Ub&#10;wfomTnl/L2dhirlrJtd43hQ7stYpZtFe6TsYHNjLOfFnJqq4LD5ocN+nXjxVbv/zG8vtv7tUbuG8&#10;XfyztbL2i7UEJAxMHH57uVSxi712WrhOnFvP7yRYZ+axE6Vrqr8MoZdD26kO024jQyYi3OMKmOTv&#10;Jk47uDeBFQOK6hvtKRhZe+NehaqKdQkjEuthcLQFvjTRrA8SX1hZ/CQ4FL0nu5EY3Qp6MfssryZO&#10;xfJien3VYV4nTJyyf1ZxS8N786eWyx/jEyzfc1OpHqq2fYUNvSFV7/lHj5eLr+BXqwf43G5saQ/n&#10;bejwSHyQ2hr+Cnpe3yRd3a4DZ6zju9g9o09jwFKbZydcOkm0kaz/iLZFXwvcJhNQfCUxKe9jMUod&#10;vSWDjwGdBj83KR32IjCD7BsG+BraSe2bNg/9ZGI1gbp97PHyeBnFdjhiQB8vvh5nKkUnyI8dUj3Y&#10;TDGCeNOkkiORFnnmA9iSQ+DcSTBg2JLUGeiYzCm/bS4UhF76pPqmCU4aLFbulDM+R3yg3g3LBOc5&#10;Y0hYe/WEGMH76sOnMell8ZaJrJwN9l4f2qCleli7YgV/KPk4GwPiE+SsLWvoLC6Duuk4Qk6la7Tr&#10;3MCoPr2+peMNrnFePLhH39/ObvGPhUQWh7ueBi9H8KM920nEYYfFMcYWxB2JNfBsPmPFGV3gAGMS&#10;xibEzYN8nsk876++NJoicGVevBj5V+Y5DymG9lxenEpMZDM2M11C3M8W8KnJ/0nstnPpPHcpjsLH&#10;c296eNU38pJR5fBb6+jNiynA6BT/92LPjeFoA8TjxnWM8Ui7aOHqwGNghqfRpWBG7czoh8CdYCM7&#10;Tru5jB3pg1ko0cDHPITfNMNZG1qsJeZkEFkfXSyU4hTPI/pVtrXuW+cSsO4VGyLfFltLZ+0M2Ws+&#10;dyzNAtdzD2E3YJ0MwBpINXFqYNKEgAkF4zXBxP4/+7lDvMpeOT/dOJjB/Mpt+NfIpHNvxVuDh9G7&#10;4gN0pOfFfTE5YixLuTLWZ6d2ik6xOQ3+z5igsUE/o/lQu+nCcSpN9I1UlWMmTNB7DdbCWKM0yY5f&#10;0WbZGWtS5QA6x7iLfqAxy73qJAPQ6h8wjl2dSZ6pgz6GvuD+/VyTbHZiNjlTwU8+Kz+Xhlys51rb&#10;zdeHPh0Dzzlb1DmndkQe8MKv3s+rrEom/i68u1ImwYeyA7V43zHlGnlIsRM20WT0dtaw9vJyu7D4&#10;tQtJwtttqo/x0R89Vr7xF18qp7+2hI90KrGxFDpztpQFk4f9PNv426tl6V18emSngm6dF9fxHnaw&#10;9X75RBnGntmssg15nbLQD394D+t49KtL+PpLZZFXR/9YoLuLtd/F33kf09+8UHaw7oeeOVWO48MP&#10;vrZSullDP+O6+0+GLjiF8uzLoWfPlJtZj7f+0Yv44B/OyB5jMLJInODZLNbu+/r5spO1Fae0xEGc&#10;VQtOZc2y6aEHWTzibPU/WivHvrNSDrqeXK6t67rn7ZUy/eZK1t0C3H7ex30xkWMSo8b9Z7Y0+t/4&#10;0yh61I5Lu07FRdLOzn75WPD5HP+vTbKAx+4vCx2dc2ry1MRp4na82qggE4Wxl/lnzsRvneSS8tji&#10;38zWZX3TBfkE9phXk+R2CjqSywKaEXUpZ92O0STz1I2cQcehDFrkwL1ra9qJU2cOjnL+8a+RFQsR&#10;0gzAM1mgYPHpNvdWPeyz8lyey3SSq6stHgF7ZBavDQmst3GF7eiWa5GdMPyBnTPHlOfy7PWDlXq1&#10;D4sjSWL6WbK4uT/iWOME+lKJA4oreN+DT58MBb/MarvYZ3GblzLmSBvnhU58rl08o58188JKdMZO&#10;ZMZCDJOnxglM4PrqiB99dp/HmM/sI4tl6fsbI37YHynKh/gsCxld692svcX8sjs5f93zXGc/HRWm&#10;3g5bCM+7827sMFhYfyQNLl7ofX2qTuLUOfT1O+ZTyGLDjjHtsFyiFxLPBQuoQ1PshF3NtWGDxFth&#10;b0I/2kEe7MF+uR8WBzsH0SIQG7I8v9o740bd4GxtoTbKGIUxhDqyKqOKsSXjDp3ke2KP+f5IGeH/&#10;E9vWvqCH/FvjBBaxWWSZAnrW0qLoXuTC542t5P7Fo0PGdsEbg6exF+izdHoqd/jy4odgBgugLSDD&#10;voobtJlJriJLfepE7EMFLGNSdy86dP+LZ8txMcqL+ArobQuAzRd0cQ2zVyPY7/js3IN5FO9Hmz0I&#10;1hhF/sXONu7YcZq5lDyX4w7MB5nrEEtl1J5xHeTH4h+TkzK7iO+rR8E1shqI17w8TzIs8ZnG4KRX&#10;7ePrdlEZ68D/9ssK5N+xBzZrtBOn4ERf/d5ziX6WHcBiMjtOnYXbw376fOqY3eCb29H/+z+CvjHB&#10;hx4K7uYaOd4qX37ryfL2z79V9qyBjcFZdimmMQR7pg4N8xr60bF0FjHvRt/KUJXOU64ZZH8MvWqh&#10;iXbdsZTa7xHjBJwzk7id5kPv03jsyPJE9qvNwtbGO8H2XB2s306ctmMJwT2sj8UhicUgZ+L5qn4M&#10;vnDXaA++1miZe2MlzSrDnEGbKqSTrzxxpoyhN09+b6WcszHoZ+2O0yt2nP7uYnnf7y6Xm355qez7&#10;NL7DQtvPEa9Z2B+/R8ypfCILiUttyKl+nQX0dbE2+9tOnIpdkRPkboDzGFZMdb/66XPgTfbFkZvX&#10;c3n2na/cYG3qnE3j/2m64EyMgquqx/UXNhKnG/rAexnGz7Rg0/hJ4hRg7HYTALZqfSJxi+zjWe6N&#10;va6vTSTR7Lz3BvI3tDJRrrEyxzbiFpdVogtfOxuDYhLICsgDcuKjrLruOZyOiT0PAqJYSKtCUhWG&#10;QbEyTIojE6dWtNvSX8UhziwcPtDKLjvCdDBsVx/RUPi1hx7l04dyMXGTxCmHNclLFfxNu8tmgGe/&#10;YFwFh9A4E04Ba92LUUBx68CrnO249HcaTqtyBjUqvF/lnInO0SRDnPV13UbiVFCSik4WPPNK2JgK&#10;m+ZcslSh8R5yn1tha8ImiSSDbWykWejqqXoqfQ4AgjTuPayJlA92f5o4tVpIZT9yC+CeezSRNvTQ&#10;qVJ78iyO4LGyC4Np1aOVHds5JDu5ArhRItIYWH2kYTnIHhz/7uUy/o0L7epdg/0KMsp3ls+atUIS&#10;Id+CspGH2YPYw/dxCBAuk7R2C+tEhmINZZmkKYLUs0HV64zTdN3tGcwMOquCrLpX4RhgtVIm688B&#10;y4FQ8DcUow5pEnFnRrnn/Sii3aXBPgjq7aiysqj+RRwq7kfq5lTlbHTzbGP9Q3m74fz08RnbkAcr&#10;m5xhK8jXsNjVo1Gx+8oqHUFOAxDjDA+rZa1wUhGYKNX5sypYp8FuYpOzQ2fHEnjPfBcMSJzIKHEO&#10;KQclh8aAkcaRw5410rDwfFWND8ogwXvX7ObZsulT3APK3wNuwn72qdPlMEblEED2zOurZe/z59I5&#10;JVVGv688t8ElKaEG+Eyd6CRjNSoH62UMRzCdA3y+hs4EaegbOPwGehoaW8EPz+qzORjc4IbdN1Zo&#10;6+Q3VDoGkpDPBkalhuy7f3bF2sFdOzua4FoC8nODqUK289Ou0hH+NpRHAacYBgPJKjT2xWpaK4MN&#10;kO9o9rBOjVRXhYabny8g67e8tVpOf5k90ZhwP1GEfD10aKgcuP1keeWXr5Xl96MbzrVSxebZmfws&#10;jgoOqMUAM5wfAy0GMGfRPW3+9wuRZavdDExP4kCOGjw0IcU9JUCPQdvC50vbo7L0PmNUuBwY3t0x&#10;KgakuTrB5wSlN6gRvZT9Pv7ebnWDBga2rbCtScmgI3WYZx7vLTMPHi9zr1zIrJUWRtEZkTt0qLn/&#10;YwB/Oy9X/nitrCdxulYu/mK1XMLALP1ovex79nQ5eN+xchbn5dQr58tx9IaUs84J7X7hXLnmkdPp&#10;bPTctz6wp5x87nTmkRzG4bHrdN65L+hRq712oFusHJY6S/BudakOvmt1DYZWGqJFnJK9OHYT3G/3&#10;M2dTnSN9iOdOul671X3fz39/pTz2598q9ceXM+NNXXLoW+fKKZ5lCAfqBvS4FG7qQYNrrvE46yTl&#10;iBWHUlt1Eqd2mmbuC5+7VyfonZVUjzqvZALAVWHPTcZXlU+ucfbJSkn1bWZ9IttSfrS4/yZnfPpj&#10;OH7IxB7OVmbVcHVmchukc17JEe718Evnyz6+ntC5QTadXVTHPphktjvMKlG7HXXGJ/jZKEBkz9On&#10;sXdnU+TQYD2kexa0miyVmi4FG5xBQazFJ7u0X/w8NgiwlaISzpfn1m5ln8G98+cGM9L1qUMiCGJd&#10;Df75bA5+9++ce+TZTrEHa6ED5PyWow8vlt3stfQndrZbtWryRbpl9Wm6HUxAoJc8184rqa4BMLg3&#10;wXxdIIgebc8rwQni1Wr1sZsny9GX2rNitd1X55XwdQ/XZj6v/uGFsoP9sCty/tkLZeKx86XNjoAe&#10;AkSmY4f73YGe3/rhfWU7n5l5JXzm2CcPlDM4zVYkmkwa50xIeTTB+rovznWaYQ9qyJP0ZI1PHcg5&#10;r7MHHUfDueN2bdpdH+pZnk0dmXkl6N6OE2TitLI6Gfo6i3y0HeqxsCMgoybWrEA0sRIQp41C34am&#10;xsTpqVYq4WVWsMrMRGg3z5l9R26cOWwX0nUPnMzweYucQrvDZ2UeN/vqjBG7laXlVUaUlzg/XuyV&#10;gRgLpga5dBadzaxetzpTWZPOSaconabIllXBdpwOXZ6J45YZo+yxHVUmw3R6rDJMQB+dHipd9Lh/&#10;K/WSshCnxefkVaCoQ7QTfLPN9TTZvjLedtQ8a8hI34XR0s/PPWtSk1u5Z1FE81I7Waa9FODmPV1H&#10;9iGJbN7b75O04jy7BnbZGmDWPiVx6nnhmTrzSgbRXWKJJE7Rq1aQmuDJPBbkP/NKeLWAyQKtJIs9&#10;Vzz3MDbRrmn/33kl7m9od7RRK1y8OnPLQI2BFB3aocVmguz94BK7Ybaz5lJMN30P7RtnQucnhUb+&#10;P/fVujBRPvfqV8r//r/51+Wxl79QxjmTrXXOD2s+8TgyjEynGACdbWHAFGdJGU63KZeVo3abNl9e&#10;LmOsh0HInFv22Dl4Vms7D9ZOHXWd9K4WVtQXR2KfOvKt02NysOMImQTRZnUKgDwXyoWUTCbZQr3D&#10;+3v+hwD5UjHtwlZPf+VkKkidsyLFYBe6T2pssf4Y934Y/Xz2j1bL6k/bXW83S9X7m/Xyob+8uXz4&#10;r24t5755pjTEOMiCcxrtQJSBIwkik+fIgl/7+/pJE0nYy9PtbkqTS5lXYoWmM4eRE7v4pE/yvFql&#10;PoQvYfeL+MjiJ2d0i+V0pBPMR47Ee9JBjaLznG9sACRrg/1WLtORdZJ7RE4780oMgjTB7knGIN+h&#10;xvQ+cGhrfN6oBQIXwX3ImqwyFoxKyWghxODnOQeeceRJVpl+k7I8i8/VQnak6999/7F24AOfIZRp&#10;6JyMjUDWxcDiL2XH7lBnUQ0t88y8T1hOWBMTpzpvzsKZxD9QV3RpU3lmqfAtONBJFkubOFW3NTuJ&#10;U20KP8tMHvyadGBxdZKI4lvtkc/r+R3nHneja9Ppg99lAM3EqbKic2ni9Bz+xdDzF0P9axWu8zmd&#10;c2ri1PmgDfBsL/Y+sxjVE8oy+zX2pWNllL0T27bAGP0fnI+fJJ40aGxSWGrslvRSPJNdvuO8h9RP&#10;Jlr62G+D5CPIpQGYGjpbmmVxzeD6JGeSc89a1XVmlSfW0K7IzKJ3P/HXMjP2YC1dghYOGuzKGeHM&#10;BPdN9OMET6a6PQW2rjHyZYW7xVXS7RmA08aKqaTID7MAesFq58xSujSVQlkd7U7itD2LU0on5MsA&#10;k74Felh7c7WggHW8+jOuCr6Foz/mP3Og3LJB13vL79fLxV+tp4Lbc3jm+6tlUbYPzqfMQV3cj11Y&#10;YhjpvWafOlW6fU/eW9uujFvQZke/ARETMX2sozq6g289K+/Fvvm5usbEEpf32cHN6k/tlN2Fmx7G&#10;t2R9LGQyYGOgpYUcTt61ENpD8WYK29B56sF0nPLzYHl0Tuapg20nv3gk95lZ0udHy5FL8+XlP/lG&#10;uXDPTZzbwXYBy0bwxHU9yvrc+uZKOfTUUgqO7Di36234eKvsGOnhPKP7OW/eU2yBnQAmTtXn6nKT&#10;u8igOMjCaQuBUoykvvCc8DNjDIMWmnI+vOIzicOQqzpXRp+oy0yc6o9xxa9E39bBpdKlqaMyOoV1&#10;1x+TCSQ+HO87hr6z29MApZ8bn8+OizNgMeRbn8UCv17ssZ0Nc5yfJXzHI+DbQ2D+PZ4R1l2dIXOQ&#10;yYuuO+ZLLzJk4lOfVIpqfdT4qvis7WS9ZxcfFzk12OQs1xRWcIaSOOV/pK8ePMFaoqsMIrc7Tds+&#10;sz60z+P+O6POAK2+tmMbxDhhr0KXGPjUvzVgvu0+MLdFQaxFL7pK/a5Pb+J0B+8dil58frs77Wwz&#10;FlDzjGMfxbTBymAS9ZtYycBUJ66QGIPrx2twEdhA/Z6YhHgCPWsxm8XyNbHG4TZNtUHDJE6Vd8+C&#10;Pp6BYnEL59mYiMkjcd41nz+es+acvfH7j5dt7GvfV86UGfSSMZYJdJ9ddRZfOrpq9OsXypF3LpVj&#10;+EfacPG8cY5uMHEK4JFZqW5NoibG42eBEatfsdP+TDCYtHOyDVg4d/1D7cRpmMPQi+LxKrh4L77b&#10;5IfwN7BDxpxMHqWYF1m3806fzFiYFJ8G9UPRm71GjrWhrP02ZPbajZhXEil8nqMCMq7oDPpVH4b3&#10;9T0GsT2JofG1cSltZS/75JgpP2fYuB2/S4fvTTOh4Aw7j76I5+kU+nvj3DkTz+7jnB3jNfp4vIdx&#10;msQCwYMjfG2M0KYLE9UWWhhDNFhsQ4bJqrDZ8bVUoXsfPZE9tph0FvxlkYHxsf0bMUtjl51Ypq9z&#10;+LdzJk7xqcZuxe/EHhtLGsZ/HuMzm9ybySMTPM6llIovTFnaHdbFOeyOZxh/FQz11mqZx7/pdJse&#10;ADvp5x763lpZ+u5yaT6wmKSVz2PHoMkhO+al2DeWuIm9NXF6AF/Z7liLVrfgX1zH3n/4xw+Vp371&#10;ybL0Ve4X38+A8C7u7Trkso9z1WORgQV576yVE29dSHJUVp+DPJ+zNh1d5bgudYodeNsexdcVx7DG&#10;s8iwhdrHvrpU9qOb9zyF/8s+O9fbAlGpkE0822wx88hifPhhR+vgN7tOmx85FcrgzIbkMw49eapc&#10;wt/+1l89XhZe+lC5nmfYyX4Z9z3+5nKZe3uldH/zQtmKvInHxS3Gdo0njqEzpTLuukf2vdPl9A/b&#10;7FSHXNONdd3LGu/GhxzjHoxd1F88X7qRHeOuFuWFaYb1NKEoxbJ6w3mLdoWbQLaY34aBiQ/tyRxZ&#10;49tzyIKJC5O7s+jWJNq/fjZyk+Yg9qMOFnXNR5EDZ6TWkDnjBQ2efwTZNIFfM0hvAhzd7JiJGs8i&#10;HspMei5nVCrvyr/jCYxxW4BgsszEqSxVSZyin9OhDe43dr3dc4KuFpdZmGAhSZP/s4i5wn6aWEtR&#10;tmeP5824AXRgFXs6hG1wZp+2UD91u2fdCzm/jnPei06KLhD7nW3GNxxan0qRRMbOoENM1Hpuwzan&#10;jsGGxjcC1+x9dLFMmDjFFqvj9WEqnEsL550v2A+2m/pEmw5c2u3Ws+dLH7p+56fRNfjIXtv5/BSU&#10;8Kp+78OP7uOZ+7i3qS8cKSe/e6nMvbJSRr56Pv6VLHR2oM88fKLMPnYynf+OzzFuMP0M8su+Oioq&#10;uA05iO/Os5s8E3slvr1xdeyAsW59lQbPbuxFn38Y2TReY2zbpGZn9nm72Mm4AdeG/RFvaa+SODUO&#10;xnMPIc997JdNLUNgYAuCLAxKPINzIYOWidM0HXEGLB7dyf92GxNgHfVJe9jbNNlwXsRvxlssALJQ&#10;Kc1BrJtsZs7oN8apfIs7jH/aXGVRtEwHiVvrl2HfxRgWcVlcb1x+mK/1Ceya1aZqB40P9GgPwaOO&#10;fhnY62gzfLrDjSSi3StHZwwtj0f/W8x1kHO0CNY7/cpqZNMZujYGeZ5lJrE4UlYL7UEn8Wz8ZgR7&#10;Lu4zhmFMo+rYFp4xheTGs5BtC4gtSEt8m70M3tKfQBd3EqfSpJq0rFs0zTlKDM64Bs/gOD4/I+MQ&#10;3DOu0K5yriy2kBmxwWuYTYzrnt/QJeyHBczGlPtZn11jvexze7ygXfkWJFxANi+/cKrsvm0m8Xax&#10;qr5m8OrRZvniG0+UB7/+6dLC/uoPGFvwM83VDILrJrHlNidOaYvQ252RPsHN6B9jB1OPnyzj2App&#10;7mUFskGlzmdbMOi9iL3ClMP5F6fX8Y+MW5sYFcO3fZ02vu9cHZzv1zZo9SHfxteSO9D+oo9SIMG6&#10;GSupr0wmXmvxkQyG+mgWT5pPmn/1Qjnx3ZV2obWx7V+ulyu/WS+3/f5iufX3l8vK91bCgJMuU8/P&#10;ht/TKcCX7cOfd7pNLe43OdnAN25j/w2fTrwrdsW3Fb+2O0652G99RBOnsgOJ27z60At11iYMMBtn&#10;wnPSRK6ML1kYGgrjDQzo+QjG13c0PoEvZ8fpsAlbsL64Kr40Z8ZZuvqXdfxWcx02go6sIDPg/GsE&#10;GFZmeQky9rJoVuHs4XUf1wJf6xAJ6nQ85zDIs0+cShVOU2DDz50Vl2AsGzzG91bqWP0jiIij7YNx&#10;efil+kgFEofOLjEFRINhpl1hM5AWJ4PFrV4YT7VeRUUlSOZ1GIU18j6UPRvvjD87P2wtF9D53gar&#10;+lHIVpfnuoAzcxTngQWVBmYbCkoQIHi1yluDY6DCQEmFBR3m703khoKQz6kZBBekB7BiUDQsVqTh&#10;SDc5tA7PNgHUzzObeNCgamCsIrQd3+prZ/ZJ1WKnXuXps2WnSUQUpBVCm7gnlVS6eNh4K3NiVFSQ&#10;vO7jQB1+93IZeWm5DHEAHV4+jiBLNzKOYZkCWI7yvcrXjl5ptSp8H8FivbsxonKHN1BWQxoDBDhG&#10;RUHqJE49XPzMw1V9356yHcVlgMXuDgFkaBw01Ah6x4Fxf9LNs3FJh2vCVapIKbrSmaNSdE8wEDES&#10;3M9VOgPWx9mgw1apCyh4f6kve9ljK3d28nxdygvPdZWmF5lx3ZxvJz2g7yctr23sAl/l04BSEhJc&#10;OoFetfPjGIX+BNfktZbOzgBb88pMGUUGh0+jYDecSgMcMSxeOmoH2k6bX+ug9rKOBuxToYQiN2Gx&#10;D2XoDIljANRzb6yVxZdXSxXDZ0DTIFNmlXIeBnm2UC4i33YJSdfh8G4Tijr0/SgTu1I1xFVAj055&#10;qm6Q0QQK+Ll0bjEwyI6gyS6Lht0LVqUKoHRcNCoG9LgMJiW54vvyd2mb97lQKuHyVj5VGII9ZXwj&#10;+GAFt4ZG+gCB6siNGP2RHpRKM5R6Vhp7fk+/slzWXgaIfgYZUwn7/xgUg1yD+yvl0J0nyyNvPlhm&#10;T/KcKCMrTAY5O849MmliNdk4RsVgi3ThJk473O9W5UjNqtEZ++jeBG0sYgitE8bOeQAGxZ27ZVGH&#10;lHBSRJvoqznM/b0dp3/HqCjvMTobFTn9xxpFquk4dVwWdwxrIDnvVcDErrkKZ+9UaIMzL45zaMWo&#10;84QnMIRWnp7EEZCm16Tpea4Lzjf904vltJWYAKt93OfyN5bKmTfOl0UcoKM4X3WBImd205NLmeUk&#10;fbg0moceOFqOA+yPcC0C9ufRuVLYzrFuOwDz6pIENHA0LVJpoYutsEylKEDrOA7aAk7dMM7awPPn&#10;yvWct01WWXMPzpQ0Yajj9bF3zpY3/tHbZf7pW8vWR06HokGWgTM/WMm8ku18L6VLqqFYe+XQTvsx&#10;HUV0jJ8r9ZDzSlJNi/Mj9Y6JU7tO92CIdxu8x/nsZg0G1SU6QciogF3dqB5ONwyy3uTeR/g7KROt&#10;it794PGAjTkvZCG0O8iD3ad2O2QeN+uv82M11yD6V32hvXFeyTiAX5reJFGxU1JqO69kkq8NmI8B&#10;zBusn7paR8cZpNsF1tqmDVkwcbqd8xijjH1JQlSwjd5KoFrwiV6wA1Id5kw67YfPV8dhGkBG7fa1&#10;aiyJU+yTFX0a43SXe045t83LE2Xhk/vLNDbU7hcT6XaaSnNmkMcuyX50gPSo/XyuCUH1Un1tqt29&#10;hs62019dmi4MLl/t9mheGi+Hv3m2tFg3ZykN6gRxGRDahlMoNZRdPt18luwMc0+wvk+tJXkcyi/W&#10;RPpMu06v+9jBct1H23bLGZk6Ic5fOMrZOIbjawDqb+aVgBXYEynPxp84E5ofk5b1j++Praq/cK5N&#10;4Y4sbf88+p41SoGIuphn6yROtVddnNVOYmnoRDPzPbYbMGKdDbppp8UIdp6255W0A9YC+HScaqv4&#10;egiQ7cwYHQ4TCHYLZB43es6ke+4HebAa/Fp0ndR1ft+eVwJ28eL/LFgY4Cw5l1XnbQBMovNjAt4q&#10;ZPVTxhwgF1b+9rqO7KkUaCZOdX4s/HHWuvQ0/q/dsgmMcr/aI6veZEUwgWg3RZwgbZWJVZ+HtUky&#10;k8sh/HYFWkWaQiGcoV5s7HY+12rDPkBfnCKet3LvkXRROhfTDhgpd6QNNLFrYFian3Q1+4rTGFvP&#10;frQTpwNxUA3SKYsmvjKvxDPDM6Woxa95Nl+1gyZPTXZmbpyJU+xWlf83SHU1cWpiDRvofFLnlXRs&#10;5eBiM10UFZ0K9Id6qFM9mg4jbIpFDBa6SZOljrKqWmegsjwRWjOxkN0vBtRj43B8tFMGC9Kp5Bk5&#10;PVrufeUr5b/8r//L8rFH7yytdc7kxn3tfuJkGTUZgJ2axk6ZPLWSPckC9E8odzbslsnTFvvrWbTz&#10;RAybpDh6xw575cNCKKl6vdf6ubHYKK+OfPdpr8RpsVU4QLz6e782cWqB4SD3pxM0hHxOPni6nHpy&#10;rYwim+6P7zOH7ZDe00DPLvSgrCjSyreeBeujO0+9u1rO/Wj16rySW/9srbzvN2uh3Xnfby6XA59G&#10;18yzzyZM2X8L60z8xPl5T+JUObQSOF28Jhu8kjhtO0KDON/OKxlgLUMZfWO7mNAglLJjgaF60YIe&#10;mVnEOMFuyJGyIy1UC5zkfENttbLt2qQILM4Pn2GC3f3U+dLR8qyyzwm2cX6S+OL+rOKWraGJXq4e&#10;5X9u3l3G0FUGyawar+LfmIQfZh1NnPp/ocHltaVuR29PPoCdFs9py7iGwbvaBrssDIRZsNlaHU2X&#10;aAXZGUTGB8FaSYL4XiZOee9R5N7EqRXl/fy/WM8RISaOxYChHleXYU9M+Nvtp46L/4Subvs2tSRO&#10;TZSk89YCQIMTfI5nWKrd6U/wXqyrftaQ2Fxsw9fOE5et4fx3L5f6S5czbmMU22wwJeffGacmiNDR&#10;dj8Mqhs45wkWoj8s0DKZauJ0Grmys1wfyYCE92u3ySj4PgVX7KkMKTNfdHbgmVBQSflv4nQI2yx+&#10;r9m5ydnY8blj6ZqUUttksEFTfbM6us+glevYcbIzo4ZntkswFE/oP89JP/IhnbNf2wFoV30Yaljb&#10;TuJUdgqLvzZpe5DBLmUSnd6NHejHoTfhXTPZp33WmXf//MyNRLqXCTcDJcrfoMECzoNUVepJg23a&#10;nxQadC7+Zgx5vPRjztufXylXfr9eVn91saxyBlfAjBagiSWl0d4FRtuM/ejFZkoROo6umfvqUrur&#10;jPdO4hSZN/iZDn9kbye+SRh2OCNX8a1roR55zxVdAzYWI1cP1dvFcciE8p1iF9aim/NoZ4HdpmJu&#10;u6csHpAK0WCmiVMDP47VyKwm7s/iErG8mF6cNoyumbwPu+45RDbs9hw7XC/3feOecuGeK6UyPxC5&#10;TUBK28C1566FsgJWOf8mfpS4R5lAd9bOjMUHqaPT9UmSbNvwW2ragATE0OP8TJ/G0T/qSQt8Ools&#10;9YPjgHr3IOOsY+abcl71mUzCeTal8dKn0rdSx+qHOW/Lgq5cYJ3QrLNWYhUDgJnPBeYIVSqf4TM1&#10;1yZiN2UxSkxDGeE8DiP3dnF6jkxS6r8e/eYyz7tejrOeR8DldnVUsdUyI9k1H+aPO+c3EqXIlzgG&#10;31TGEX3Vq4lTsSh2dfjESGxQS7+f54/Pq70GU+gLW4ykj5ziZs6DBXEpxhCLb9yTc9ZCE/ilxVBA&#10;6nsbxDV206EWlBVqO/a1l7PUrX5hzcWf+vQWsklVqK8vfaGJU312RyZV8F+kDDcxGwYXMSR/H+YU&#10;u0bFG1yun3RvwR5c4oJOp1BiE+pqdIKdqpX3L4BVwDzTgwkCawP/VuKUV89oA7/f/TKecK3dmDyb&#10;xf7TrP3YF/ApkX+pKacsWHj4RLr6RtFRxl5qyPMwe3Xwu5fKIeWb5zMJkXme3INJVEdZOA9/E993&#10;8V52C+/gufufPtvGi8iSetQgnXEbY0VdYHFjR9LXS6lvMf7Bl8+XCdbEWIWd2iniRc6T4OB/k/iw&#10;QAh9bhJpGHmrSDunjKnfuCcD7z3s2Y7PHAl1p91q2hq7QytnscX8rV0ddrvZfNCJodmpaiKuBx2g&#10;nCZxit+nrXPtM6cOX6C6Phl8aJdPlbPW4P0c3aF9MalsEHOQz01MiH1ylqa+mTHBBl8nRsiaWGAp&#10;M41xkgav0qRamGhnn7FGiy7nv3Q0BUV92Btxl7FJu6AsrjUBZrwyiVJxGV/bCGI8cwb7J+6rcg/a&#10;sBY6dZL3cM61cS67tqTqFVcabLfAqp9n2IEtGEGvTXDNvKk/2/ZrO4xKKTz7wWpZev1cEpd2VNew&#10;M8q/cUPxwqi2Gj3hHND6yxfK/rfxidHhstP142f0IVvv/+Enyr0/ubVIpSsNvoxm27mnrX4+97qF&#10;a5j/dT6qTFUmjVovLeOfncnIngHeZ6fxMPZL/95k6xjvIavH/FOnkzQ9wjoZS5jH75VlQ9apnehU&#10;A+TOwO/+xgVk83g58sYF/P6Vsgv58/1MIOp/yo7Tixzs5jycwdd+7Fd3l8Mv35rAdeaRs2eHkdcZ&#10;/nf4mxfShe6ZdlSAeMr1sOi95z7W6fPHyzi++er3V8pJbF06Td8xGd2eczrPNfnachkHVw9jW7ag&#10;xyxg0oZo87RFFp/uQr7UIaM86yRrVEevmuwwXuk87YVHF0PTLF6f+yp2itfICusg5atsWQf4Woak&#10;CZ5XxiAD7ntl72K/kjjlTI5xryaYq8iisjrFutu4YvFHGDj4v3TPsT7i1cSqOXeJW/JqZ71+aVPd&#10;iF2yOUd2ADFWCq5NbnJuXKP4ojxTyxFvvH8vcrWD8yMDYvAblwlHY+IpLuU9bQIZvjwdHWhzkOMt&#10;jPtaHGIMWR8j3f36WuJCZ2VzxjPaiPfxCq27fpCYS3sK7hJD7v/S4TBLOG/dbvh+9ROvNiw4rmkA&#10;/3GCy5nNxrOrXzmTDuSd6hr2wsTeVnS6iV+bgiwsVEf262tzv1OfOlCOv7FWdnNVXjyfUX+e9YZx&#10;bdZ4is/z++hF/l9Gyxb7thW9JP24s7Oz5sinBaiZcaq/tKHzr9oBXi1ics7pDu4zvj/nVBsyjK2y&#10;EMfYjSwUYgXtTgqtN+xQH75P9Va76BfazVD8vx3AWV/wgPPyLfDaji1J4hSdbuLU4mxzAEmm89qP&#10;v6ydGODcG8NuF1sjO6yXdtVCGmM9YlJnUWs7bBhylJCsFhbvGyfTdiepKi7hM4IzTE4hU7XTFgWj&#10;x041yzi/11+oGqfiiq7m+dox7rYPFWYUcTO2Uga1zdxHOpV5n8rKROJlR8Ejh8ElJ/UX3rpUHHMl&#10;TjC2XefeHDtgR+AAfqDJ+SRNI+O1jDhJISfY2d/pW1V55sTXWAuxXPIwnL3Et3kVb5k4VWbrYLER&#10;/KUkTk20afeVV/fuXKsdnzhYw4fHzxJ/uRazztBkHcDaxtU8eykO0Pe/0I4bZJwVPpbFmhbQWtjW&#10;Nd7HmZXGfDG2S1bPy+ilxUfQWfhzSfLpc4hZLWg62iyff+2BcuXuM2kUkpG0xt8YV59A9+p7TyKv&#10;E8a3uTJnmfMkXjZuEBY9i3PQvaNJnLYbLxLDxtbZpNTPZVzM7y3YC6X8jTPsI/Ithjdxinz/XYxv&#10;zKDzO2Wj/5bZ0oNeMPZkR7uY0I5TE6ddo72ZXy4lfZP7HQL/bOeMb0VOK8+cKQexdcfQ1ed/ulZW&#10;f7Fe1n65Xi7+9mK56fcXy22/u7GceOp4im5ToBis1vZ7xG4mStuJ0w3/iO9NjjpOR58u/rD+lD6d&#10;F/ts0t79Eu9UuHr5Wv2q7bdpy+RpzghrY9xKLN7J++jjNz6GbUcmukbbvqDJU9dDnWshZQ0sXEdW&#10;1XHx60ykIj8t8JQ/s8jEbmc7TmvK9PpUCo30x5M4tXpj/Pl2QFpag3mMiwBEwLHgxcbOY1jk5Deh&#10;NmFyDuM7zTWJQTFRqnDJCT+M8RrFeO3hayuhpPwzuG/FeIbC86DOE1BZVe4+WHZxQEMpomHhhhKw&#10;YCHNCptUqp7EwVE5INQ6NdI+1VByUfgcMJMmcXwxFnJRe6XqHuWS+XMcrj6rFw/xfjgQUot0oaB2&#10;4IT08tlJtKEArbR0fpZOloHRXSg3g8FSd/hZBkByCD1wGharFnDUR1BMx19cSgVMhTXoR9H3IGyp&#10;vkRxSvNnNauKwKCKnQZTT54t/V8EbHgPbPD2uzikGEKNipQrPq/Vkzo0BlUNNJz4zsWy7+XldJxa&#10;fWf1sQ7+mOvN500i5Dougr+pr50vg3yv0k4HmweFz/ZQWFmi8xBHmqtzsBKs43sP4tD6dIaL97GO&#10;MSgqKZSAnTbum9R9CQpoUAxKbxgWK1WsvhHMN1kzDdEwzxT6J/beoIRO1t9KnKo0cQCSoBOM4yD2&#10;IwNW6NV4LtcvFYpccdLYZ4GBhkXKQWkPdeSsoHS+yRBAPs4fxrndzcW+sobDq5PtxCnPb+I0hxUF&#10;bFXXKHvTsBpGpxKnc2Cu3QkaZ5RXg9FRxPnZQAa660CmQklFgXIVvB95+nRZBISdfW21nHx1rYx+&#10;qb0fdQ55up0BqlbSmBzVie7HmfZgO3/JgxwqOe5h4BSgnb/zfQUDUkJlRoSvPM8Iz6VRESyYHI3y&#10;NkhpQAflY0DZQIBAyFb4wcPD6UiqAiqGUQBX+caPGkAYiZMjyGwK9lkTaR3swEl3tfvCZ9uJ1hSY&#10;jXSXoVOjUSCeoxrPeOa7K+XUy+iIe3GEMCgaldAvogwHFirl8O3Hyl2P3VHqKNBQrxm85J4ncYKs&#10;SJ98dimg1WpAqQwMxDgzyaocuwpnAOHOP218BMCCrBiQC1WGOoM1qKM4DYRWWeOGhoX7lSq6cX48&#10;VI2dxOnfNSh5xaDk4uuBk61UxyUQwtrX2ZchFTrn3WBDz+F6cRba9NfPh07ECs0t6L4aoE46Wqlt&#10;nVF16edr5dKfrpV1rtWfrpbLP7tYFlmfaWR0D2dy5Wtnyso7F8ohHKhj318tLZ6xDqjf8sK59kwL&#10;1tXE3J57D5XD6N9jXMefP1MOIV/jnKMZgOZOAL2gyoRxhWcfQBf0AvANZjmvZAd/t/gKTuUP1srO&#10;11bKIPp9x5NL6Zqzuv3aL+NkcO/OK/nA60vlh//0bfT8h5IIdg6fScqT3JvUQNvQOYL/6EJlRJDB&#10;+Z76Mg4an1/ljB579XxZ+tFaOfpuO2lq8lQH03kwzoUJ/QP3YZK5T71gwA9Zcz91XnMuLFZBX4x8&#10;9hCOLQ6lAVVsxTgGcBa50Bk2gWo1VIJz2iqcZ2l2nHFjsncfr+6Nsun5mcEWWcHYfEIwfibBD9kR&#10;RgGCziwa43dV7skuk52siY6OlV3OO7E4IeAC2XdehZ1jPayDc0YEWyM3ypCAPhSMAgTskDEx3SsA&#10;5+d2GFrBnCA3uu86zsxODP8W9IG6PjO50fNWiQ6gZ6ucV8/zGM7lGM8upW+SCei163jVeUpRDTpu&#10;yIpmqysFweimoSvsC++nAyRdaYJKnGGDic5nbNN8jSFP7fNlUMhA0aDPzn7r6FjRKXhMRyR2Ywb9&#10;67wSOwtMnJrQv5brGj7fmSU6Q1aAWlltJab8/4cA1se/e7GMc2ZH2B9pzaRHthpYai3pehvsj13d&#10;7nuopvi7dHhiF1wbA3J96jYTAOipThHLe50gz66JVen/3ZPMadZB57Kq3Yp4Z1+kYwHd93cTp1K0&#10;64hKT2aBROi9eUYDCnZ/6ZRJeR07xb5txYZaiLSD/QptvZ/Dq46SM6m287fiCQsW/P84QciRwUdB&#10;b7pR2Z8+9m/nPUczL9XgmdjHYL6Vzur8HvZ6EDutQ5MZrzyjtDtWVab7VNodkzDaCe2IhVDYbPW5&#10;V+YS8nyhRmGNfN3C+4vbqti4vgvjyNOhJPgNch97Z61Mc9YsQjOQlZkj3Jtd4MNncEi0h2Ixbb5r&#10;t/E5bTBcDUuDtHnSFZs4TeKE/ejMKxnks8OO4H7yO2ktpenN/DgTWTyHMmqBj9cw9srEz+AJ8BU6&#10;wmSx+zYItqggx0m4of9DU2egQXuyIee1ywZn2vNKLKqpSNMy2lcGL82UXeCk65Fjz+6IVaa8twF6&#10;ky7t6lNsnV0c2LbPv/pY+Qf/xd8v6588l2C6SRtpxXfjsI88i51CH1psOI0zkflZ2ihsVeaVvNxO&#10;nkr5ZwLXs2+AwDnrUnOnowRcrJ6xA2+U8+a5aYBRe8AnPUl08MrepUpyA6clCYLsd+yYAWSrisW0&#10;6eRF5hYePl2Of2ERZ8TZJ/1xHBdevRAnrcKZ2/44NstiCc6kVHYH3riQmdznfrwaR8jE6ft+vVbu&#10;/N3FcvsfrpT1762USd5rcA75Et9xjsRB6QRXBnS6edU50hEywd+ZVxL7b3JpI9Fkgq+ffUv1KHvV&#10;B8bT+ZH6zfn0mX/H5bkzwWcBVCh3eLXyWEq9kSWrYk2cgls3giLKpdX2DZ0tu5d1aP2azzaxKJ7R&#10;hqun4+iiB6Uzr3Amm2JMMRO4RvxRR0/15vMPt8cJuLY8i9S/Un2K91vIqEwUM5wZ54tb9R+qL/SH&#10;92rA3QSH+qfJs4qrnJGZgJRJXR1CPjOOov4D2MLAuNg2tIfoA22Cn9HiuX3f6DI+Q4ys8y9eU9fp&#10;M/WbmDEgApZLQs9ED2dK3ej6e35a/M303e3uSoNFeU/OiQFwafENhJx9e71UX1vHXs2V+Ts5O9LP&#10;c/bVQaPc0zD4Id0c7Jmd0864lB5vzKA3Pxu771gYHVJF7pnkuUYMVnCvSZxyv3ZFmpQLQwZrbTdL&#10;g/0fZC/6sEH1T7LP6Dkpe+12sjBkhDXMjBn20cJCaVU95xYsZi3B3wb4aqyB1EuDMgYhi84pancl&#10;c2bQAXWwoAlZk/EmiTJ6gv2qI3ObwVHSw1sEZtepAa1tyEa/iSaew4DtwMWN4CT3YODRgkP3MHTL&#10;Bl/UydxPJ2k6qJ40kYWOtGs3CVPPjMEEsfi+oXL2q6fLnb+/sdz6u0vlpl+vl8sZ67BWLoCjjoOh&#10;DMprK7ejM27w3D4FVgYnyr7Se3YsCVlxlDJaX0O+kT07/fWPBnjeBA838K3r8HeTp+qb+H5S355A&#10;96kb0UfOCpJ2UKYEsXX9M4eCLQzWJCGpLLKXUhk6FsYERrA6X0vpZyFksDxnysRFk2eYvP942G3U&#10;s9KNOuv19i9cKhc+vYJvMpB1VGfoO+hDzH58XzkBljv37kppPrQYf2/zI8jMhYn4IDIv6JPEN+F+&#10;OolTz7eJ+9wn5yUJHHx6O/H03/T/2oULzSQgU4zEPjvPUPtjjCEFNex1fCrOaI3fW5yizyXFaIOz&#10;mcS7a4Uc6aMZYHNO+cA5ZAX7ZZe08tDSXkmbrO0Uf1gUxBm08FSsoG9ogdXI58Trq+XsG2vlxDfa&#10;vuQBsJHMH8pddaNDUoxsXEQ8pJxX8U3f66sarPIZDZAa8BlVj2BnxELiwCRO+X0Sp+ewrzxP6IDZ&#10;c1/1ne340JfWpw7FPGdkF5hlJ3ug32vHonGMjl9ucsXOBGku+3heO/DViUmc8rqT97zmIROnJ5NY&#10;SpGZOO9e9DwyZZGIhaKhgsVemkSwKM6ga9aN18QaeDaxW7CCSUP3diM+IVX6dazPwE2zORd2F3Tx&#10;jJ0xRB07auxDOzZyMxgRm2Li9DruRXwtHp782vnSRLd1c28WpxswNsZirMXvR7/SxgDzyPqJ76yX&#10;+Yfx6VkvsZwdn4lV8Sq23MG1feN3jtgQI00/fS72bScyI04UwxgTsRC2hzNu7MhE2sCjJ1N4eOTr&#10;Z8sE+ttgYof9yJECBn8biYM5Sgo7xTruMh6BzTJ5KRPCEOtoF412SWwqdaa+pbq19/Y9sRt92mXW&#10;026OIe7bWFhiaLyvbGzG1nbgFwW76Vt4rni1o0+qS8fKDJ81yY1+w15Uz4EB2I86Ot/kqzELZUZZ&#10;ErdV2GMLMZwJnIA78t3CBoxgd50t65w8my9swjBpLVWnbDXGGqfBX1P8n/c/iq3R95v/2rmy8GI7&#10;TrnPRJgJMvSO3e4T+NMmWOae4n3wCbwv70mWqkn2c9ruEfU8eFtWH7tPjS0MigkvjJZeZHEH9zHa&#10;SZy+vlL24s/q0+rbzvN6mNcVfP7jXwVbievvWyyjnIPaLe0i4xQ76S+A0XbzDBaKHub/9DtNkusb&#10;6Hutvn2p3P7OckbymFQ2ZiWNtDJpgdImXvteWU5n5syjJ3Jf0j3aNGHXo2OtdmC7upBjC26ryFAK&#10;PfjdQXCqhdfGEg5/jbVCn0qFqV/Tzz05Q3YPa2exn5jmMDI3jc++5et8z/6M2oH98Kkkl9WDE9j6&#10;Yy8ulbt+sA72XWnPpcfP7uM5nB+6T3+ffRhlX6vIlLbfdYhvytdVnkeaxRF8jOW3L5Qz766WfcYJ&#10;NtbV9bXradIuX+xK46Vl1gJd+w4vmQAAyxFJREFUg5xW1O/Y2lHeq8r6bOWMmfgev3t/MJkjs4y1&#10;Gas0UW7CXIxu3HQaeTCGkOYg1kN5ace3+RlytIerz3gj52WW91HenK+ZRiAv1rzGMzrrbpZ1n0Iu&#10;tY9S2duZ7b6Jj/rUi8axPZPIlX5duzmIs+o6cF9JzqHTMpcf+VCmBznPyowxEZOsI++fCxvLVs6g&#10;XZXqFROrvq8FCcGc2P9e46XYGDsL1TkmL7erp/lsu939W4s77CgfYO0srujVZ2Pd7Gx1X6TrTZE1&#10;61tbadtSC7JMhOz/1P74EBa3dRqD3GuTKl3I0MCH8F9umkqRhfEJ2byajy/l8x3FZyHhjo+0actt&#10;DjKBmjmnXF1g5dbH96PnzpWjYNApx9GhZ2UFcwygcaAxZDlxA/E572Uhdou9lJHQYtit4FC7fcU/&#10;jZPoPvwSsU9H5+szdSjbjSUM4/tbGL+V9RRbJ2HNvphElSVhCL83SR/3x2vDDlmgXrs0nfs3VmpM&#10;1iLEmrgWLGL83W72bch2EqfYvCROjS+wt3VzCOpNPq8P/WDBYT9raHG1RX2Zo85zqC8twt72mSPZ&#10;fynz1Z92omY/wdAWYmivjZel05b9NRak3ZMRyDivWKjO54xh5yxcNDGUpKIxkd08D2uhHxU/3sQj&#10;tlW/s4osZXwQn2HidGB9Mo0HUnQffe5MOYUsnHvrYpkH19nRrt9vfkda88z8XWnPHNVWG3tpitXE&#10;0siSMW67Ogduncuz2KQiDjdxGdsDfjUmb4OQbIvx4cy7gMMsjLQrMMWCni9slk1CFsElvqPPs5E4&#10;dd96eUbtkVS+iRlzxQ9MHgcZ9+K9PGv66mJfbZhjMGQTU74sOLIz/cJ3VsqBx06UiZv/JnEaNhLs&#10;cv1Is3zihbvLvnP4geC7+JwpZpxJ4rTF2llAKFOFXe8mUY0ZiJel6k3nKbq8xV5nFMaNzvffHflK&#10;TM/Ytuuq34XedlSMhSMj2Hqfs9McdBXni+3zio/MzxJP8HfiX/CjOZSwpiA7rp3FKFVsuH8nJppF&#10;7xrj6OYcXo98OmbMmKHFnCfQ1es/XSuX/3StXPmztXLzb9fL+35/ubzvTy+WhQ/vaY/yMU4gVtPn&#10;4Wv3RqztuYxvxKVfWUUW9AU6iVOLFCv62RuJ0370mR3g8cHQR13Yb4vutmNjZVXYwXppR3r4PkVY&#10;nEvxhsXWxn6HOR82HqTjFDk3JuK6pHlOPMVeNa5+XvtyrKF4Kixv/E6s5VXj5xbvbwcLGSM0X3SN&#10;VXadmSS7eZ3lgBgYSkXOi+c2wMm50CRacWQwWVCjUUkb/SMnym4MyeQTZ5I4beAYCxKs1JnAeGZG&#10;CsbS5FlmlQjOTejwupkDmm4jBFcDogKziibdNBxmqx+kaUjAEqFvGRRex1FV2fM/JkwEK9d/8nCE&#10;wgHkOjQ6ALbfD7DoUtFZBTp440xbYXMfKmCDHIJKq3g0LP69nQVSx+7kYDqjwAB5hBnFF3qojuOH&#10;UjI4Y8Dm6LOnyzhrZTeBTrfUSgZTpfHczOFTMdc/sKfNRc7njgOQu758MkOdrXwxEC497RaTpzyn&#10;99j3wb1l+90HA+iczbP45lo58PpqcYi5wX+rxJxxOo5hkdvfpHU3a28QzcSCrdVSBmhwpZ70QAiG&#10;dZqsPDDolNbl93ScWsVvELaKwLo2qWBkTVJRz6VhscLeAcoGzmJQPCAxLhwGaYg0EoLUW3CcMBQC&#10;Bg29cym814rCzn1dgwAK3LZ/FEeUvzNBZwC236AfytBqKiu6rEq3WlEnI1S9GhAUamfG5wjP18Jg&#10;SynkYbF6xflEOoJxBllXKyyHLk/n0HiQrPayI0Fwb/AslR06xwajWZ82/zvOKOvjq8Fnna0cPg8/&#10;CkvapEGcRJ3aGk6vRQYHrOwDhJ16daUs4gBr9L3fVEko+8jqCOdAKoM+3jNOIEY6RgVFMWTQ6zBK&#10;304qDz33bSe0ijKJU9eSZwqNG8+qsx7a6FPcg4rHQBJGQdCWCmoDOsiqwQH3KLMYkeE8o84o4G3Q&#10;yiT+vnVZajX2gf9RxhOQRsYNMieY4jqZOG31omjHQqln51KN87/8A55X2tkvH0vQw0BWgkoG7vZU&#10;yr7L8+X0newfa5ckDuDNYKbJIY2KBkVwayB6Wv0D+NawSNU7zaXTIpCyosSkUBJWvFp5Z5DHqr+q&#10;xgVd4vqEyoCruToZpSloimFBxjUqAiiDRu2rbVh0sp2r0+nylT6iiiyqzAWRgpKuM6wNjs9uznrm&#10;eaHjKpxzh3of+c5qWcSwLP94raz/bK2sSWXwC77/47Vy4YdrmR0ydfehsvvzx8si+vX8d3CCcBAW&#10;pe3hqn0V0I7Tft3jZzI3wuCudG4nnj9TTn91qZ04BfBPc35mAJoGeXVqK8i+QF7nRYdbcK8hNpFz&#10;7LlTZfEHq6XyxmrpZY17n14q13HuLDKxu7ALZ0cwdOWVs+X7/+Rb5dBLd6WC0Lmt2gL57Ge+vVp2&#10;cV89nDcLSDJjlrM5yNfTn2VPeZ9ezqDOVjvgt5KkqXNKvHQ0dYjmNuaVVHnfAf4380qUL51/DJGB&#10;/3Sccl6ldteB1qG2AEZnYu6RxciI8y18HReIoAul793XSZ5y2XWqA2TCylkju79wpOxBrpQfA7sN&#10;HWGuFnrFhO8k8psZnOhqK539P+/Fy8SeBS8Gd6QM3wWQFexnPqRgy3sHvEm74/kyEKXe7FLPYkd6&#10;0OfOOnXNTPBbuSX92QAgc4Bnli7VZJqOhUU76cIFKKgPWvyNAaodAIPOvJLruDer8QfVcdzTgF0T&#10;nGUr7ba/H5uKvk5BEWfDezOA7Tp75kLHcbZVDj11MvTGzuftZp+lBRvi1eCsZ1oaoDH0mcEc13/u&#10;hdUkNuw2tWvOhJssAQb5pd6RIWHA5xXgAn6lkz79/ctlBmfXwI+BX2nlK9gqq8d34wBNIIsmTdx3&#10;RwBYNGA3gokTKap28rzaxurRNu2OejgXNqtjq0wqqZPrPLdUcwPsh7YqXcA6Q7yKF5LwA6i1ndSN&#10;xClXZoNha3u4b4swGsheZiSg5+w87WctdnLW4gCBL+xKMLi2i2c0WWLiVOdcGqQ6a2jVdRLMOs3I&#10;b5uut915KqWUtDtXbRI/M3AoA4WOj4G3dH3wugs5sUJVG5R7FuQJ7gCXJk6HThscxjkwWWLilOfT&#10;oTNoGltlkY8ywdW2d7XYPzt8dSIGzmHbuS8rqPejJ6Sac3aJVGoVbLQJX6mKnenVsKLxAO/F5zo2&#10;IWvnfe0dLi0T9dLC8Xna7fa8Ep4d+bDb1MSpxSc+k4GDVKYiPw1k0dmATa6a1CgCWG1YnCAcWPGX&#10;yVjsqsniTpGR86qdV+LMi9D1euk0Yas680pqF/le2cf+19hXkz92nA7dOJs5GCnS49yYIDj/zOmy&#10;8AGwIrZKm2kHqgmaxvFWufflR8ov/von5cit7K2OFWfIxOn04yfLIPLsvBKLMUwKdOaVZCZ3kgc4&#10;QtordJB4K52x7OfQR/fGyaw/fKJ0odvEAzovnhkDxs21ydimJDI6TtCG4+8+5oqtajtGScLo9GAT&#10;DRQpZ6N37U2XY/3CGLauL3hsj3Rn6EgL6QzMOq9kgK/r6E8ZCc59f6VcwEZdTZz+9mK5/XeXy22/&#10;vVxOPHE8CSnpdgxeB++J88AuqV7lHpI49XfskXNSLIwKfRGXNL1X55XgPFsZ36bdwSFi74bUcZx7&#10;A33iVAsV7OJMF4rPhewoPxXOY+uTrNWpVhLhrkVHH/i5Fp2FbYP9Tsfp8TpODtctyALyVD1R23CY&#10;OTvsdbofkPGmdJs4REOrE5knaYGHQduqIwRYx0HwoTPgpB9sd53Wy8j6RBnn3vbYcWqwUH3DJe6V&#10;BtoiGItMklQBSzlntWpQ+py4qJ1MSdepyVju0QrXMXT1FM+nTvU9BrEJOoE6yc5eVp9Jh+35MBlk&#10;12aCa8iN3UKZOcs+JXGKPEc3oDdM/FgkaIffJPdsId923ttAo7R5npVJsMSJb50Dr66U6VdWyhT3&#10;fuQT+C9L4+lo1F8Y575MhJnwtFsoAW+uUS7nldqN5NzqOpjIIJZdxTIc2HXqTNgx7t+uE+l6pYdy&#10;dlUvNneIc+B7Ssvb59p/Yn8STQaTKyZA0Gt2e7exQiuzKe3Gjy7kudJly3qG4smkuXLGGhiMjJyI&#10;85AVK7Kd3aM9NdiUOWLoehM2zjQXK6nbTaCaOPV8Ohe603E6hMxW1vBJ+Cxlepa11F8cAndbJT0i&#10;TSz76/0lyePZ5HzoL4jxPT+ek+hOA3L+frZS9n/2QLnxl5fLLb+9VG7+zXq5aLEd2HHlJ2vl5Lvt&#10;2Xn65vqV0mWJ+UwINNHbuy7NROdnbZR59Lp4xyIDMezgjbtDbd8JmgT7qj/UKx1dwroEG7NWDXy+&#10;EXxUsbNzxHwPk3ZiyxHeU6wtk5DY22DcMLY7AWXwuUUiJlATDEIPzhiktqiEezUAI8aPL2fQFh2b&#10;7mH29siV+bL4fuzj7v7IanyGjeTpns8cLMdeuVBW8C3G0NWb2LvrwU/Da1PxQWrokxTIcL9iyAR8&#10;9Vm0A5xdq/Zb+kDqHPSkZ1ifR9lIIQS2S3um/UpVuX4P9sPAqfepL+VeJ6HL+4ZulDUxsJdEH8/v&#10;Gdc30x+TWSkd8mct9kEn4WdZVGslv/O6jWVoQ/X9Gpy5XvScFH3Sqxssdabv8dfXyqnXVstxsPTB&#10;p0+Xve41PqQFA9LsbgGDDSRx2k4Min8sgn2vr2owNHETzoc0Y1K66eOKC2V0CPMWukHfR/p0GUwy&#10;y5LLImO7kqSD05fWp9a/bnJv2u9+zu57fW99cn1zC4HsFEwnlJhLX1o5Ye1NFNgVFqpeMJU6Xjwk&#10;W41U9hZv6NeGRULfDkxl16gUxx3cljOj7fH8gEUMplls/TexCfxw9K/B8KpF8pytDlZsUzS27YUx&#10;j07i1FmqMmCIxTZ59rl2opNkoLF7xoJ87YGMXsYtjGUZc9F3MFa2F1154tvr0X87WJutrJUxG2M3&#10;dppuAxduMZaDvrHgUGpZGW2mnlwKTeQO7IRF0HZrbmFNOjEjX/u5BvFPZLc48gJnR8o6bSky7nlX&#10;zi2WcJZoZnLeZpfaXNmJbuxj/bQTxpzUUcZeLMbRLwmrCTJn4N/ib/2GgfNgLM6jf2+Sy0KE/A97&#10;uenug/FFB9CLBrNNstjlI4uO8YWd+BvSEhtsjHy7NwZB2XeL5k3UODt0s+ssHsQWO4tvF/tuLFDZ&#10;l1lokrNgR6/NGE30jbNvZabZbYwRf8IY4wxf2xzQ4L3E2DP43PMmvsBZxieNVWaWKf6sMUyxWWKa&#10;/G4Sf0YmuzRlIGujyPMkezoKBqih86Qa3o5ds0DXZFsF/WNRr/faxXtMGIOwIO715ST0TOw5g9Pr&#10;KNfqD1fLwhMny3buy25iE8vBfeog5FMcKIOaXeYj4MWDvEcVnSiDg3+/C5/IBPnqN5fiP1kkop9l&#10;EVkNW+Q5vB7fvQZWP8DnOW/WGfU2s8iUtJX92ar8fq7dmGA8VGpf8aV+9GF08TGuE19tzyicvZ+/&#10;5283GVtDxi2U1g+z6M+u/unnWEP9fnCthdwjnPk+fETPiHI7yLMcRT+tv3Q2BWcyw6nPurAHjn/Y&#10;y/PVeL7YdXUI8hKaTF5lB2jyfiaXLJw488q5svS99nPN8X/S9FpoPf/mcpkycQqWHuXazPvLrhb6&#10;fDCcxVgyVdkVLZ6x0EyKbQt07P6sGbdlz+0eMuluY4sdX2FXNL7NZdGuSffEt7mMG0gPbTx2Aqxk&#10;x+ksmF/2p91cztmVNtpRQCbe1XkmCY1xWwBgMYB+UGhXlTWeVYamrBlyNwj+sfAgTUPYo8yA1B5d&#10;mirbOGsWXCujSa4qr/oG6NhdvLcdujIkdbpRLYhI9ym6ts+EsrE8i4PELXyeOtpCG7uELbCz+9vE&#10;VMadsA9dnPdu49vRH+wLP0tcDvtrfFsdY0LFwta9H5kve/FrwlKFbrJAv5f1sPNUGXbExPDKeGg0&#10;jQnILjjyxFLp/uzRMDXZjGCh+Gb0jnF8Oxkda2F8pD3G5GDZ++Spcvy7l8rM186XFrJuTMbEqbOP&#10;JzirxmdqnH/PhiOmGuyj9KXXI8c7+Txjf0nCmejDTnQYabzEPJ3EqV1v6XZDV5t0r6o7WfMqNqRj&#10;UyrqRLGCNsf4tq9csjHWliczPk/Z0m+z+yzf23WLLmsiN1u5H8cOafMcPVRBPv1731u2iV72zOag&#10;Oudg9KmlIrNaGoPYa+2q6xE7yzOpJ8e+1G4e6udn4hCxl3EKfSPlSt8+TGjo83SQJk4ADro0Xka4&#10;txH23/2VdcLuTwuSOpjBy+SbiSztorjQuZBhzlFm9Y84dzbNLTx1OqyKFrSdfHM93drGOTJykb2X&#10;IrrOniQ5jE/SGR3UQL718zNCBewli1XfLbPpChwCN4k324lTfB1jB+4Lv8uMUzEWMikOS9GivtMG&#10;TkvsG5sis5H2p1O4Y1zERJ14z5iBVMOhTHfPPJcX2jGDYEX0vCwqMjo2+az+/bXSNT3AHhwum1l3&#10;7cLR1y+U899dKfvQeVPvw77q25oL4nNlJqkfbJT1z2Cb9rLu+CHiTzG59tKilCbyLK6Y0S49fSZM&#10;CI6gsynIGLcYWpzfwE4ZL1RHioO06fkejDGMztFeyigj5jQmL2NShc/U14l8d7B+8H0b73ewf2Jm&#10;xlCQlcRlOJNhhHBdTZwaS5yslO3I79xL58s49mII/eYM7GHO4T70sd2mSz9cK2sbo+gu/dl6ufW3&#10;F8stv7tSVr+3XEY5N2Kv+DqeG15TMCo2EMshaxaU5vf7WCuxvjEX9sgktIXxk+j0MWywuZjKKXC7&#10;I1L4ucXW6qyt4i32xULrG7g8//2cNQs97ao3XmxXeqi4/Rq5dl06eNB1MY4m42VYitxH5YrPy8g1&#10;MLu6QPsf1hhevexMzeiIjfhwA313jQdCsDHzTDtxqtMzxmV1jkYlyVM2W6oD2+R10OYePVGmdeRY&#10;XC+TqBMotlQRYzBHfcXICJAnuHp4YEFqOjA4KNJ1WX3Uo2LV4UOJS7ci57iBhgpA0QoIlUHf7Xvi&#10;yFqlLt2sAQmH+jb5n9ZGlcNm3xtBCL2sAQUPPe+X2Q0G4FQma5PtmRoqBT5zK8bKzkaBp06QBsUD&#10;OcDn93GYNEwJQvt7latJISv92OxBLw6OVHOHHz8Rw2vnkoYllWSAku28XvvwqdDLSVllFYObWsUQ&#10;mOSw49TKQ50X55BpGH21MkdDY9enjrwK9dhLy+XwO+tp654ClDQ9kHzGCM/eQllJlyx9gvTDjWfO&#10;loGvYGQQrE0cfI25RkU6l3SiIEQeqLyaONV5jnC1A3LOR9EAd7E2FduWUTihM9CoqPxRyqkmiFNj&#10;4IyDoHHhEA/exj6y/pkNK3jUWCPAx3FAbn1ptRy471hmWHU44G9gHwx2CxiGENh+AyQabdZr8iGA&#10;JjIpBYoUlxpNZ6o4sFnjYsWK9HcOxO/Q9PpZOnA6YzqDVlFK7VK9aTeHt5JAkspN5Wv3iaDWTtz2&#10;rEIcCR1R1kDDctUR1eHlWQ0W9mI8e2+dK9exl9IFGSyZ/PLRsp/77HScHgfwHX1zLRQz/dxflec1&#10;4GSiZopnMrgTJ9oDzDNLceeBNXHqoe5bHMnMDe/bs2aBQDjNNS5WO2NcNKAWMFitYcdpWsuRRQMI&#10;AgHpQHRyrL62Q1hjWTnMZ6AgDYjZjdIP2KoIlDhLo15JnPI/CUJsGJaLGB0+u+U9XJ4utvNXVyZD&#10;36MDM4ohvfCD1XIKp2IvoD+0aSgjDV0NxSPF3wifU9eQIl8GVqUxcN6XMisYajx7trQA4AG2vN/C&#10;hlExCDP59XZQxm41KwFTicd9NnQQ+drKd5N3Xp4T18bB2ukgY22trFa+Y1TGNwzJe6+Nnyv7BtOk&#10;zTL4X/8Qa82+DBsc454NGA9eBmRyXxX04hD3LTWNXeYLzisF/J/CgVr+KYblTzAqv2x3ECz/8Xo5&#10;/tr5snDf0TLDeZ/64mKZ5WwuvY2MfGelHMRhkOLWWR6jPGsXhtUAkYnzuU8dKAdYDyl2lCtn6E58&#10;+VhpAlSlkJHW0ARMBUfJbmZpBk2ImEi0s3Pm4cVy9N21zCvpQ6+bJMu8Es7NFuRxO2vmvJKVbyyV&#10;1//B0+XIK3eXawF7O9BbIzzf8bdwFN9ZLYM8swFRDa3Jdbv6nGnp7J0Kn+mMo4VnTpczzjjd6DZ1&#10;/sshk8I6RG+vlgnuwQrSOrbEwEINHZ6qaWRUmg47HNXfJhLGOOuj6AsDMhmGjk6euHtfEqbOtZlF&#10;VnSKTcxpo/Zxf3sBHs67OcQ6mUCtc1/O5ZTCZwFbVme9pHuyYlTnRyqoKkBXqkiTe9ImDfN5dZ6l&#10;xv9ImWIFY84ZspavuS+rmQwEWdiRADz3b6LHAI/BOHX5Dn5vYqBqBy3PY3DDOYa9OLGZh8ln6Dho&#10;iwxUGcytsKYmFQwECVYFR9Kk7bgHXcm9XMOrCdTQ9ajXWKtBzmm/iatzY6Fj1aFytk4cVfU1cpvE&#10;KVcSTJz9hUeOZyZZH4C9B0CkTBik2YWDcgPP3w94nfrk/jgj/Ti3E88jk18+UXbw2SbgTPZtZw2k&#10;BNrJvey6C4DPc5hMNhE5+YUj5TQO0MKr0n2cS2W1wNHg7xR7Osu6T/IzgwLSFE+DPcaxadexNlL1&#10;GsB2Dq+J02EAvPZFZ6AT+Oo4QYLCCrq4cWk6tmCAZ1cfZ34u+zV0y+4yeAX97LwrdZ22ykpL9KAA&#10;KF0Zd8yXbu59BBtgYcowusQuYIOjzuuwetjKNrskLPQRqHWzX7GB2Cf3bBe2ox+9vpM1NBlsMDQz&#10;JLh0ggZ4FpNa0pHZaWDHqV0OOpfKlgGlQX5mt4azuXW0e7gPgX8nSaUTNJSOU+5ZCtuNxIGVlQlY&#10;dWwVa+Tf+2y+qtv6cZRMekuNNOSchnPIA599EDynblnk7Jx8ZSVzh6xSdpSCARippa2cV7YNtGbt&#10;NmxgfWmsNC9iL/O7jcQpzyut4BCfJYAdwbnLmVG2eU6LfAS10vLakTgiWMfeVnWKDABiZ2o4N9Lq&#10;BNhio7VtOmAC78qetlNkJ0UKFtgDgwuRa+0U9io2j7OmnfQaOGritKcMvW8+VIJ2z2hDFp87V259&#10;9VzZ+8F24vTqfD1fj4yUe156sHzt3SfK1BJOlc4Z729iNx11yHKqRrFVYwZh0Gez32zP97Mq27M1&#10;ZaDtWTC051A7hWyKS+quB3K+iXsxwCU7Rhw2ft9wXgkOW4p4kO/YJR2g917IfIp++FqnRNplbbBB&#10;bdfeZJrdsyYw7bgbOtEq82+ulGnshg6ctNzO1ZEyToqgRZzB8z9cKWs/wxH6Bfbq1zhCv18vt/3u&#10;Urn0k4tl5gNzGxWknUus1+44NQAdp8jLv2GfpMM16BIqZhzHdH7qiHApd5kfBL5IMor1tOvWxKmU&#10;OwYYLA4JLSA/t4LbooIUGiA/BttkzPhbidPI+3C76pdLB8hiLZPuziwx2WDnmc52qlpNYiB3Jkos&#10;mEznpD9Hf5pYbmEXerEH0uYOr7QiY0lIGbQW6+NsNdaQMfTv7APHi13M0m6Z1NRX0OcYsOAKHeKM&#10;8oxAwM4588bE/BDXgGuBg+Y9J3EKTmohY87yTiCE/5VlocX7yZ6xi8+ykFPsbSLCwK4BAAMB6q0+&#10;Pr9yiPPCWUyxAWdLHCsdUdYCfKo8jKPfRllnCzQtXHLelqwWEx/fX069dK4svnohsynnHjxVTt13&#10;ERyOH6RNQ4/YleookAb6z6S2hU12yTk2wKSKRRdT9x8vA8iVBSa7TErwrBZEaIcyFxbZtDuqhpxa&#10;vFThb+1gtYJ3B3s+YNEt99Ji36WmUs8Z5PL8WVlu8qtiMIjzbSGJ+q+dPAXzmjjk+Yc3vldmdzV7&#10;c5Y8LyYGa4v4a9iUzty/BJ742kKm676AI85938Drdl6lHdzK7/sTdEFnKrOrOPPsm3K19+6F4Ax1&#10;UWigTZzyvHY+R2dvBAeSOBV3cyXpw/Nozzr01hPI54W3z5dbf3uZa71c+VU7ILEChjxtF9P3wFGv&#10;X0gAw2Rz1gzMM4KOcQaTford9u65+N/inxSu4B85r9KkbTCvukS98d7LtdnQNb6OINdiZrFzKK/Q&#10;KVKpDoARZbhJIBpdJvZWbvStnOmn3nP+mXovM+e5xGTqRzF9g/sV4zsjThtm0MlRHa5DdWGojJ4C&#10;w8wMxFdIh7q+Azp51rlnr10oy99fLdPfPJfulW72pXbj7vgg9Qvj8Uma3G/sgMUz+iz6LsiMOFWf&#10;Rt9G2ZE+ThygrlJ+LCLVJ7LwIh0I2B91fBJx+p/aJhP13JOdm3XOZkaj8KoPFjYB5NmgpMW64lSx&#10;X4+dwNpsnsGEZ/wycMiAs061y7zvhLMH1TOcG31D4yL6hvqMx19bKYvfOFuOgqf3g0tnLNYBD0rV&#10;ewPv77y0zLVX/3I+UwS7Yf+DAcBE/kzmIuMo6SjivOvr+mwpNuCcaMczt5f7znngiu98B74zr+oi&#10;xw7Et+acGzNp+9wHkxjQF9cnt8vGJJBFRTJ9GG/pE2egq8THJkRNIOrrW4DmfNOFLx4tN359uZzl&#10;/8QKYv4EC5U95Cx0u/vB1O6XsQVtjHiI10H2xAIci9YM0BqXGEQee3kPC/vEjJ4916ft+23Yi/fE&#10;POwAN6bjforNpHq0e2EA+5jZhffwbOC5BjJrbMUYS/PhU2UEHSVdp0m7A+zVyddXU0Bi4vV65NPZ&#10;fcZu3hvL0QexMFK63rAZ4J8ZW7FQbkw9zL46J9CiSj/T2JExJDG5o7NMUFnco24R76f7Xh/f4K1Y&#10;SD3Ouhtg7UM3mgQNGwr6Nt3YrI0jrLZ8rN35lVl56gl8+X5wnfN/U8zE/wxwv8bBjKHpizn+SkYI&#10;9b32zOJ5C4rsyOhn3Tf5fNirQTB2ZFG7i8xl7hx/Y0zPcVPd6N1QkCIbss31f/ZIcLEFt3YljuuD&#10;sdb6+CPIm2NnTJxO459cjS+i+/Zw2UUixeuer7ZHidnQYYzStTJmOcWlj2iQ2nimfuno7bujB5QX&#10;fU1nbM9gv1vYNX3a/g9gc/nZJL+zSK7CeTdBZwFUFd3WsjDu5Qtl/jX8YfCUc05N8nkd+vZKOYfv&#10;33hwMbShdgXpg4jF1EsyO9gwcT3PvIVn7Ht5uRx8fbkM8yw72HObHQZ4znnOj3s9jj010e57dfHz&#10;Mc6gcwQ34UtNvrVa9mKntZt2K82gY+2KsoC6C9uuHrGzeDO/b6I/TUpYrOp6zINHpeu163SCZ78B&#10;fbOLdR0wGYaeGeUyOTYirv3KqTzj0CvL5Xr8RH3VJr7yJu73evayD7nYgy/n/U7yHnbM7uIz7Uya&#10;wKeQqrcXe2AR7A3ckzJQQx+btNCX1teSznQz+3+AezoFDjUhvZu1XTBx+jbP+cZyu/PJ2A9XL7qi&#10;wprGHmNrxT+T2Dop3GUGrLOHk+6ryStkXHsle4D4Y+YzB9KJPM0zthuDwPB8LdPZ3zQGGd8+mzi3&#10;SaDxzx4qs5x149odGbQoXbYq4wQy8rT42oT/FPJr4b4jJkwkpXiWM2CMw4JJ91P/2POQjlvuaUjf&#10;BjuhTzV4frxs5Wxu5/fGISM7PKd62/FUjvyy6zRFCsiTZz1zTsWK+DxiauOQFfydxBOwzXadOlJH&#10;P92/N0GaBiH/nj2QidHChrb+4LIYinuyOaihHUX+LSAwgTHN/x576XxizjLmWARtcYfJ0+t4/h2s&#10;t8WnssIkaSH+4PwOIMMWs6RJiZ/vQo5sDHJcirpy210Hwoi48zNHwnq09P3LoS9NwRVra+J0BF9J&#10;1kqptR0p5BihmvpRuWQfHKFk/MnEqY0mjrIRFwXjbOj9YEDsQCdxOpC4wUzZxt9bpGzcOYUm7Jmx&#10;A9czI2q0PfF52pfvO3gafanvgL0Sf4iJjDFPf/pgufGb6AJkpon8GDcIWxVy3ot8Wtyln1AB8/Vb&#10;jMln1Nlbm5yMPQ3ceySxe9khM69Ve8tZM3k6xHvYJW9hlv6riVr3ssr/i2PzM9ZTTKNtM35vIswY&#10;lcX0dhO7/4kvGzNA5oypdGIGxhr0sfXtXLMhsPIm9s04lwVn2pB59uTAk6fKIud1ET0hVplHNzrf&#10;dGgDx+jT2pltrLozYqeCbNuAElwuFgJPGbPYedtcCjsGufSnmjyP+NOvxZ/qLhN8KQwyuacvI/42&#10;4YUMq8tT1Iwc698lPsH7JsbhZ4MdxEkVMLzxklCme7bEDhsxg8QN9Fc5ky3OU1MWBmyiow8GbZJg&#10;D3u/dKwce2clHaeH2KtxMQrrKE6VMajuc7F+46x370RfuhbND5mQzMxWZFbWtaYxSy4bg2KvwMlh&#10;U0RPTnDpow+jczzXDX0l5EsdJrOQlP59YCdjpEk0d7Dn+1hDcKWy3Y4ZtHH9/xzO99XxB8mXoDfT&#10;nY0s6s9I1WsOon8PeABdPsL99XHPg+i8Hs6a84b1RWwMOvvjjfj2n66VG3+9Xm4zcfrry+Xoo8fL&#10;MOseKl7OSZKmyJd+jh3Nylqoev25GFXswTqm4B1dp2zKOLQoe6v+Fnpn6CTnxGKZFfQo+qiLvXaG&#10;eC9+mkx85sbUH9vQjRYfdvy6vHJWah/Ym/ObtUGuu1pgQdeBs52Cbu4hDWf4HknUGlNjP4dZFwtc&#10;+sUzfHYK+8FgPZP9+F0LYULUD7rGzqEMz2aBrKR3c6WCdWZNG6BgWBCaOZwgaQ6G+PsZBGo3QiG4&#10;sftU6sMEph9CwbHJUjCFHx6jMomCGwJgW504cA+Kjs1XcSj0/XcfDLi028gK6Cgvfq6zk+SSgnzT&#10;TNmkYjBgpuEVBLGQIwhW4zOHYrQN7PoeSaZoWARDfs8hC2BjU6sXxpLFF8htQXh6PsJ7CtoRTpO2&#10;KqN+ft+PwbNKRFBlpYa/tyU8FThJKrHRGIoKh9lDuv+h4+nG7X/sVKmg4Id4Zo1LL0blBgB3H+/R&#10;sqodZSgNl4HLCspS6pQEoDEgOz+IMbEKRqPCz7w283sTjHaMHmXtj377Ypn+2vk2zQdrbRXOOEJj&#10;Z1CNzxrhPUMzhoHTwDtHzbkW6X4RJKJEDajo0HeMSgwLwpRsPD9T4CsLrBWKTdoH1yMzRLic6anR&#10;raKcApS5UklgYABFpfIauGl36WFNxz51uIzyeRN37SsHkaUbWZ+1J06WI184XKa/dDSzHA1GX4/i&#10;1KFLRwCKrWKLtOvMgWkJgpBBO3et2EvXl4l39tpOTulGTD6r4ExGmFQwGK9jMMw9VK3QQvkLtodv&#10;ncVA4KzrUHI4DKz3+jv2JkAEo6ajazLTZ7HjR4fUWSlWhplsbHeiVoqDrTcLhjSEOP5T7P8+DOZB&#10;FczXz4b6bPGN1XDza9ClFNG42Blp9eSQwYKFoTJ8qpVDmmoHnWyeO4lbA4TcswbRROAI69hiH6zK&#10;yVwmDIuz46SptFqjfrIdNExADlkXnBpgU2alZxSgaRzde5OBA3uH2wFQDK3nTCBnZ4TdAVLUaVDi&#10;oBmM4Od2zDhrcgRHW/73Gq819q+bszfN8553TtqbF8rBx9qJU4OMqR5HIaUqWtCxIVvOgjLIlOpz&#10;HNXtAKzqM2dDf9RExk2OScGzZ+OS+svB2Q6KN8GksZCuLrMidLYFf+z/oFXRyMQweiIdshpc9rbX&#10;WW+jGBbku2NA2q9/Y1j8vTJsR5RrWuU1VbWsaYJSOlGzFc7PvtLCgZL2xS46ZzWaYDzydpum98yP&#10;VtMxIN2aSdMrUvX+eL3st7sJOZj5DI4i53mCc3rmtfNl6QfOSlkpx36wVmb4/2EMVhU9ex26dDsG&#10;burj+8sC+vYYRjUzSvidlft15F5n8zp0jBU4mYNgkAv5cpakdDzdL54vQ+jow28tl/G3VxJw8/c6&#10;adLOWoG8k3Wbf/REOfO1M+X5399bjr/2wbITsNcNWK3yd85ujhOE47gT/W3npQUgBkN0CK3U6rZo&#10;BSM2kc7j1VQlHc6skvYcmDiZJk5fXynjOEAmnndw/0mcIit2V9rpYBW68yMja8jVOPrMWYDOGfXz&#10;Rtnr+a+cjAO0G1u1GxCi46g9craNc0q0UQdYw73fOJeKKW2CXTt7nzgVevNR7NEI+tiCE7v2h1lL&#10;7dQo+lT9Ke1O0247HQGuUJHx+SZurQ7PTCfOXwXbYsepYNhg2wD6JOcLwCqdzg4NN7+zmt7O4XTc&#10;G3jg/dOhiw6zMKbKuY7NUW/xfunEQq6l8bGzxqTkLvTo9ehwqWK3o+vsSDKwpX5L9a2640qbPsYg&#10;Wbr9uULXbaBFfcBlUsizv/BF9C97MIDj0f+ojhCg/dGTZRtyc90D2CxA2dQH94R+rYvPrj6xBHhq&#10;zyvRGTMJZ6WmgaE4Qpw35zk5k1uasgkc/eNvrZc59N8QMjiO/rbQx67MCdZ7hnM8w9nRyZa2x9no&#10;4+ALnX2djBsAQp5jA8A19GAnCGbS9L2J0+7Jdseb1LU9rIu235lPCaaxXwbWrs4r0TZpr9DheRVk&#10;A6q1Cc6yU44TMOJKNxL61dlDPZyPq/NKkI/rWJOeO+d573ZlqonaXrDBDu5X6qJN/L2UvAZ504mB&#10;DOkEWeyzy8AcZ9Rq4BT8cAYz+4m1HGYt1fWhLmJ9dXa8V+2N+Ee6nE6ytIndMoGSAiDkLdV82iku&#10;557ZbSodvz93rWSHkD56J1hHOhYTWC10xyHOySFw3iJn0rlqVk/bkVnhvmOrOO8jVlDbmaMjwnol&#10;cYoub11kfXEcBJkmOS1KCj0xzzOEzNq5YCDD6sgwQPjKfgbUApIb6NQRnQ9B6jnsF7LaWEcfuHc+&#10;J888cLBeatyrjl7mY+xmv8AGUg6GVl7MwKt4rDPXLpSZ6n3tpGt4pF52Nns4Z+AqZFvqn3Ge6+Lb&#10;azi4J8vULTgnJkztfjWBajDycKN8+pv3l088ensZPlQNVWiDzzDwZtHgILZK2p0p9GnoepHdNjsC&#10;dspglk4Rdksar3HkpIWMxBZxTzos6tfQNLLO4pJUlYuxOO+ZV4JdshNMu6R9sjvs6hX578/X4pA+&#10;7HCvzpRnBTnT5mtbGxuJ0+GVyVT/y4jQBJ+YfNmOHHdhs6wglR0gNL04Qs44vfib9XKz80p+f6Wc&#10;fRVnz/Vnz0O7w76bAApVL9jFzx/k53GU/Nnh4dDOplrddWQ9hxexneIa7ajzSjawuHouXYnoU7sL&#10;d3nuuWQi0Z4YjLY4JElTzoQBEfW4HejaarFEG8O2E6c6zg2Thjjm4o5hnEEpncQ+oXTDwRWz1pAt&#10;Z5bXDVxc2V262IvMIjOpi72zqEYKX/0bE1JSzVZN8prk9D24pEH2vibuP152mgAXg+BEZcYcusOi&#10;PoPO0u9OoIdN/PncdmCaTJShJLPlXRuTRb4nWGjyw+hz3le/xW5pO+mksLKj3ySnlKOhEWWPQ0HK&#10;vemzbOV3Jk6jD3hvHcHYBM6N61/B4au5DiaYXG/fT3kE38iEMIYvdvKlc+UouEafb+Gpc+XcAzeW&#10;wbNgcfZVJ3P80wdLC53dYH8ayO0ItmgYHRZ6JPSa2Nuuiwp47lrtFGfPDluxqLg+tKkGA/i8Ousz&#10;hi22inkHZ/IGfADPZh/vbwewY2CkBLXyW2qnUdmFsLFJXp9jLdHZJp3zjF46t8iaxZDqQwM06gsT&#10;p8qKOM+u8+pRbAm61USNPliCT+p6cIeyt8X75uttPJ+zjbaxB/34eOl0ZQ9N+rm+vn8D+dkL5h++&#10;F3yATGlf9VmUkRT7GhhAd1thrY/kOqbAgJ8noMCrmLiO3B59/Hh5368uldt+3e74Fjte5Dye5VyK&#10;KRfBUaNgGW1w5fEzKSRtvXShDKPTTZIlccp5894MColdG5wXmTIqh+oba9DWJV5/g4HBxRvYV7+v&#10;drmtp8TOVvxrm2QHqrHnTdbJbowO7rYwy6SzCQ477afRecHr6EGx+yw6UYwspne+6U721qTUsD6e&#10;mA+/wnXq5fMH0Snus76CZ1ffQd2x8MUj5ewbF8qF762UhVfPly51AtjJ/e+e6EviVJ/EZHESIgaa&#10;sQEdO9DyXtU3YgCDachPkm/YxSQzTR7y2cYYLCZNkJ2/N1BlZ6b+mB3MdsKqLzyLBvocPaMP1kB+&#10;Ql0shvN3XNKW9iyN5dnEtib5/JxhMO4wsqvPVwHTzMjMg56x4KB6D/pbXxlf9wSY6QSY28Sp9Jr7&#10;wKjSw+f+8RM3fexAir18jh78Un3SPnx1fdT4qsiW/rg+ZJvedzLxDkcg9SHP0rmmWIlz49+Z4NEG&#10;hcnIs8AzGdz3fNgVJJaRptdObZOmdjEZeOv44fHJxc1gSQsd9TsNoA+wf2E8cr/ZBzuN9PVvAP/Y&#10;9X74C4fL8uMnys3g9qPI86QU3cjeBGvRq902gMmzBbe5Rz6TZ4gzo+8sXb/+u3jB2IQBYufcD9mp&#10;asKVdbjKpIUt7dA2Kucp+Jnn7PGcxkSkHPZZnLlqcl+aSAvcLOodBhMbtLfjx87TfnSWtNPTL+Jv&#10;vHWxnPz6hVLlf8WHdk4Zy9FvtzjFzirjOTvBx/7M0VAmG0Z4ftfX0QVjJi/B7hYsJoHG7wfBZhZX&#10;mZQwQXvwCe4DP72izCKHna5qqQCNn5nwMEYlfhUDmzjt49mSJNEfcE/4uhf8Z6JANpckX5xLKnZT&#10;f3lO9FXY/wSvWU9jKOmU5d6kYTSwnUJMPjOFs+yvDGnd+OPOhUuQ2gS/8QP2xFie92NBp90f7pOU&#10;e47V6Gefg4+RrQnef4RnzugUY4estax1xhJb/GzyMZsyTpcZvpc+1fmVJkX3gMFMcs0bn2Q/TJJq&#10;v/ydMUxjmSbJZBwKTaxYkXsQV0iJaMK2aeKBtdDGOm+9xf1qp52pJ06xMGDsGxdSvD35ynKZfWM5&#10;89/0adMVyWXh84l3lssQ59fuF3WEsaTMn8XubefcbPksNsYAL/cz9dpyOfIKcsMzbWG/t6LXDVbb&#10;1bwHzKjPaZeyxZoWm+qLXANm3fE1fHE+d7cFO/zdXmyAicBdFiOwjvoTFgb2cT7tBDTh2oWMmYjf&#10;88JSEsv70dOO/ZEJ7QYLCcGEA7zHCLqmxdeyNoUphf+3q7b+2krZ9By+GXpnFJ9cul5nH9qR2eQz&#10;9zx+Mr5EN89iUlW66Une6zDr1Hh5uVzLPm5in7eqK5Atk5iZD4dseOakIp577kwSE+JU19aO0z1v&#10;s768x/TrYFcw9TQ2pQbWtuCrqm5Gtyr7FnbahCEznvIfBgz2YSQyDk7g88TtFig413WCewtTDNe0&#10;8sJZn2NdlB9lydmnC8hTCqvBmxb5SoVsp+k4rxbWtfiZncPKqTTexg2MxTTR5yYKZewxkdfPM9rB&#10;afGCPp3jOnLukIskTu06BK94bvrRaY69cT50/SLnS0zqWeNcttAlFi9tQx4yc9Izzfn0eS2yC105&#10;tsFuU4tc1WsW/8oGZ7KynzOaBAzrrh7Qx+3hf6SLHUI/mTQNLuMzOx2nnTFdzuSvgOvHkecj+DeO&#10;VzCmrd03zq2+2oYcOVJIZpZRPs8CIpkLLITo4Z63IyvOQdb/3IUN2s7zbOfv/Jk05o6OMsk4jjyd&#10;e+dSmX1lBb13Ll3Qw6z1uPGZ+yxwRw/xng30p/qibvyNn21Bl/SD3dSnFlg27BZF/4dVo+MngHs6&#10;idM+bKW/r51oj+XayT0ZK9D+JwbMOlnMYsNWinZybdgh/q9ybCSsAq79zL3Hg6En7ztWVpChm7+6&#10;VE4/cKwsoHMGOLPXGjfg+WQgUw7VQRapVMQ57K+JNWP5FZ5lF3sshb1xFuNDJoLsNLdQ3eIAC5hs&#10;prHoxpyF+2ijh762OFY/28L9UD+DOSz4zCgoPts9tlNZCndjCMbp0xyknWR9erWz2lt+7ppZfNTF&#10;WtoAYGe0vsgCums/e3LEQodvnUtz0EH0ooWUzqBPAdjnjiTmPfbhheRbZDzSzlSxCyly5LnFyMYR&#10;tt86l2JxC9Ecm6HuTXMQujgdp/zOuIG2zcRpikDBLTJ5aEtMLBozUPZl0Uj3Nu+bUXScA/fLWEgY&#10;g8DuxhBlILHgInFt5FscGqpePsMCPJnHjLeICS0WUqf2I2snLTBGR538+tkysZE4TYzbuPuR4czP&#10;FM/rt1skLA4V/zlj0/E4xtosIBQPT2C37Gx/L17Wvoyjf1w/czTSQIeJj2es3zRTmsjDkLEj11p8&#10;j9yk2B89MHSyFQwvzkkOx7h251XMz9fel1i7uo5dRp7C/MW92Z0dmlp9F/MCB8C6yKOsAcPoRjG7&#10;tmQOu+Ac6uPfbzMoOorO+PbN+Cy3/+ZiufGP18vMB9At4CrjAeJ5/Z8kSVmXQeNtfN1OnHLNciEf&#10;ykNilPjY/ezjpA2cd3Eewd5JkoOVxb2DnBXtcjd7tY3zLiX9NuTNJKqFOc72tuNUHOu59EzIAjN0&#10;x0IKBHx+/R79wJ4JfA4TpxZWJ7bGs+tP8nn6k8qYjG7mEP3e+NQIcjbC+vTyv/0r4Kb7T5SxO2bL&#10;NWMIg0PvpcyUglLQYUuxYEQKB1uLfTVobWLD2XgtBGsORWpFjsalwc/SWo9yq6DQnI9iksjZEE2+&#10;l6fZgJxc3uG2FsSgoD048pxbEelsLys+rCjQYQ3NHkJcXZsIjZUVR4KfBO4RTpWdwUnpcJ1fpeGx&#10;Gs4KCwPLAlRnYCRx6oIstUovCqQXp3IbC23njIFuE7A69lY8Wt3d7WHk7+wU0KAkIItBG1risGSj&#10;2wZGOrDK3sEyfx+g+5sXyi7WoYJhsQtLypUevt6kcbmTw3CBxWeTDTI776CXtboBITAQLVAyaWCF&#10;4jaNCt/bfm9X7DVfOJ5KjlkM/6G318oYn+NMuH6UrQEIk6ZxwjBkw6z9TteZ93aguxRo2zXkXFa9&#10;VTCUznbTofdQOQOok0TtJE4NwuroD69Nxuj1GijeAJ5Zdw7z0HnWk31RUbUrcnRqDEgPhe60FwFu&#10;Ca4+cbgcBvjf9p3VcttL58ryMyfLyccWy+HH2snlrdy3z2iSoVPxW0GQrQ62o9hku8PRncGnYdFh&#10;06gITjqGRYdOsGlVRr9A2E4FjQpXBqJ7kACfOhF2XjoQOAEl9tfAk9Vd6VTmuUyEd7rHbPM3EJ2O&#10;Uw5+Atkcwlw4ds76C20gStkKSCvS5Hy3K/DYNwGob6yVafbI+9MgSk9j1ZhUP3aI9Xlocf4TgD6E&#10;kfHQokgMUPdpuABS3r+0DBouZ/saZK3zLBqXdMKh/Go69ShwZ/KotO3ksHPatRxkTQc5R+5Vqqv5&#10;zHSc6ljr3PO5qbjgb+38k6433RGeLYyKhkWDn0427sEuI6suhm7eXZxD5XMt4OgvYVjOvHmh7MMZ&#10;NiCeynEvFGCq7JEr50yZXPLc/n8Le8/uyLIqXbcok14+QqEwUoS8TW+VTqmUzcyyeNPYwjW+8BSe&#10;ArqgfBXeNTR0Q8PhnJ+47vO8W5HQZ4x774c9IhSSYu+11jTv9Bmsvcf92AtnePS+hWJB9rRRznMI&#10;bbPXnQXiwP4l9nP+uc04NBPQ5MwqB85csaLDQJvt1gSWOv5b8I0ODZ07LY067qnArDJy/nGlbRnK&#10;JQ6k7ihCEqMP8GVv/Qkug8QNQKOZMAZ5hxZrpfvB82UBg2UJAN7ivM0MngfkXYW+r6NYbv+hqhi4&#10;9+eq//vdP++X2/+OIfBpDATOcxmg1fvM1dLDALkE+PB3684E5f8v/W6v9DA2plj/0W9spJXu3PtO&#10;lXPfvZF5IladXnUvkDFWQ06z92YDOTd4AEUyGF7ByEcOLCOnnQtiS4OLP7pVVjCCjv2wCn6agXoY&#10;eaxRbKXS3OcuZ+7lp/70JAbdvarihssWxGeex5DgfxdRnJMYW8rU/zGvBNmo8auMamOw7P58q9xE&#10;uVpl6v/ZqvfkwcyStN0BfDcP5pU4B8kMao3xnkYO/KHs07jQmbvE/TKvRNDIfaTDlY+fS4WX7d90&#10;zmkMGjg1azXzbdBTpzEslw1eYGg6f1VH18kvrZfFr2PUcWY6RJyZ42B7OwSYzGBb+XlBOTRmxnMb&#10;hWzb0QnoKjPbHp9PICbZrYC5qgUWQI/PfS4dZMoM250YjFN2K9OSdCMdSo/oltFP2WYCuafDSd7m&#10;c690R4CObStv68faFUAiMuIERo+Z6kc+XAXj0roFHeHcA50c9a1eBYbZn2GB1AGYsi2bhmV4TSOI&#10;KwkN8OPpp8+kVa8tmjKrxIu1H8boNahi4LCHTLT9hW1+zKhtPLtRbFPsvBKD3hp5Gg+22jFgm7mv&#10;vvJ7K4Mv8f1n39gr3R/cDp4wW9yZRZPQ5rQ8A893nr0ZvTfzFfiBszwGTZplbQapdCkQ6lxHdilv&#10;Dxxf/SSfftsddVXzfLscgy+PoduUezoL+/NKDELb2lYHXPQTZ+Rr5DsAz3klBrA1fgxsZV4JZ+H+&#10;2lZdvXscwyeBU3j2IfZkFDnYb0Hnaw29OMK+t/j7ExqT/E9/XonrcFbIIGen48SWS4PsoxnbZiWL&#10;g/oVUCaFGJBxj72/wUPXbSs+5ytY9WLQ0BnHGhk6daM3DhyMfSMo80qQ9+or9blBmmPQUDpdgH9q&#10;4BAdAJee26jmlbxwu9z+yd2yggxOK1m+3/mFPv/wM1eq2ZQmE7FnOjBbV6bKpFmA0NI4esd5JePo&#10;g5qYjvsElLOX/Xklk+orXg0aJnAKz2cm91X0xCUwGTSfgBD0qqPDVqo6mKOrdRi7RnSVelg5nDbW&#10;7H0c+Pz9/5hXwu80Ej3LDvd3Vurg9EhpvBfDnbORfxa/daPsYARdfBY5YIseA2m3MMYM5GLUNc93&#10;yod+8JFy+x2XAdiNJB7ECOJ+89DxJPRs4NTAwP89r8RXM0h937MzAN9fzSvhFbox4ckqLlt9mT3a&#10;5qydkadTUgxqVW3fCBKf9QOmnmPoXz2q/vJ38EWNfdcR2k+isi1kks6QCxoITXDK8qs7yXYdwRBy&#10;Xolz96fQtc6hNsklhhD66q6JPv/bitN75e3/57Fy8bPQJudu4lPmMmoQ6UTQ0SMfcf/+vBIzbhO8&#10;ZK9S3Q6mSBCE/awqTlvgum6xDblY3OD5EPJfx+Qge3EU/WWCggGs4+iwtIKFJ8RtVmTrEHGOoIEx&#10;90fcGkwRI6iZIEcLXZ12nwbYvCeGkMZgbAFkpJn0yeIX22Aw1m9OV2M03g2mct/QC8pBk1vaH4WO&#10;NznzvV4yxG3Zk+4yrKcHnRo46QdOh3SSQo8672JPgCHMYp8GS80h8zXW45iGxky2tCpHuuwHlA14&#10;tbElNMS0ceK8fhfPJN4C++lgqiPXUmEFvaf9Ld89BV1ZaXQYfD4GdsxcYNfNvlvVZkJDquZ47kkw&#10;3zR6xqClo0GGoAvnNKubpj94plwCm599eae0MJRPf+d2uf7pPfZxOudqO6NZ2xpDP87x8my0Y/wu&#10;Eyts5amssE1ZE7nyMDymHreSKa3iWX8qb9GVCaByjjrF7UZ0mP3X6LXNucE15+jpcBp9x0mwdz0y&#10;bQqjtWPgUlmxr2xfyDqTbOgZe4nR/OzsRP5OfBvMN6WhXEuVcuMCOlV5pO6E5xI45dX2cgbsdfA6&#10;51Q5fZznGeA8x29CT9BBnF3IwWRBaz9wr7mnFrB9r5UJzq0/08jgro6rOA90RiGzDAyacBDHwcGV&#10;2cD8jfMpT/7Lannsj3vlyf91p5pz+pe9cgcMucVn18FSV3++EweL3SrSteGb2Nz83INXhvmOVEd6&#10;b57L9lFpJSuG5Xwa0LjYto9z+46U+/gXOeM+xZGILBEzi511XBksOwR+ct65QUL1nZhbuev8JUdi&#10;mARmlxiTRUwcFrOL3Q2kiuXF9CalmazX9kLPmlThMxvcc7aqfGwnGvdUm0HbQRtCzHzj9e1yy5EW&#10;vI5AZ85QM9nMZMgO+MgqgdjoPFPmEGGvNG/Dt5yXFQYGUDO3FP6yGjkzw9GLqVgGN2jj6TC0+414&#10;NN12nlxKUMhqU/VTAqfaNMii6Dd4VBtMHp0CLyjXbf/p3CMd2yMb2HZ8r5UV0qn6q4n+Vndr89Vv&#10;9pL86JwmOzs4I12Z4Wfrb+yXS9iOF8Gwp7AxUuWEzrHatM7/P4gsGHznqTjbTSJLcBF930+a0gEa&#10;jKPT10Abe6AssoJB56AVRs2r6DpoxeSx1pPLCfomuRh5K8a14lQ9bYJeCyxj0m+CplzR8fBJxs7w&#10;+QC437O1JaeBo3SkOrDfTYw0CGCQwM5V2vpjz6yXM1+9Vq5+Zb1sfftaeQLb5K3Qt+NIpvj+6afB&#10;RDzL+OPgCc+KfQxe08fAusQFJvpazdVvZ+m8YwOFR96HjrD63r+DnvuBU2l+lL1SZ+R9MBLng4wx&#10;edQKn+OsSUxuIm8DXKrdpJNen0pmGPLcFgFY8d1G7/eg8TM/2eOMNpIAJT4UF5s46Iw/5d/xd/P+&#10;nSfBuCbDnY18GeC7Tcg0YbDFz73d2XKcMzCIZeA07Xq5l/cdQFc7FuYUe+XcNH1NCWpA5/3AqQF+&#10;K9iS/AMtakMMQStjfGZCQcaqcO460I+D2Y+AN1IxjPxvb89UxQTILvWKDkftuyRPoFf0kynLHd8h&#10;phVPi92y5+y92NrvtFor/gVoUVskvjvOQV+ePr3BD5xLVZHPOoEuNYiqTScdiZmt6G2z3kVsstZn&#10;Lmf9durSN9A2EMc5ZCQYe68ecpyKVVr6Iw10aQP6qk2uz3KWS5vDhHs/m32PnbLQlVxJzON8pvme&#10;NjRr5U7DIJ7YCT40oGeVXQNem0DPW3jQM3DKec+/tBUsZZXpqpdBVK6zb2zDt9vIwsvBMcqFtFuF&#10;50aRE4flFdb7IGs9gj1kQFB9a+D0Yc77ka9Ac/C+RQJWS2rvPcIZ2ZWk9WlsIfbwId43oIWVn+6W&#10;SdaX+fTg9lls2mH0ZbqXcI/MQOa9LdRNiND3Z8DvDPtzkusUtvNFcL/jrw5zX5NwprGdbUFt9eQa&#10;cmftha1S439WWK9dogb5n0ewP+0gM8pzWkVq0YAdCZa/uJ5Alj4c7SOx5RzPd/W1rTLF/z8AZjjy&#10;cWxdMOoREyuxkwzSybvaSFZ6i8fXf8pevlpdjvRJG2ReF17eztxV939CDKv8QqZYRSaGtCuTyT0W&#10;apjI3Hr6bOnyPHYhTPEEtqBnoc5a+MSFMgfdSBu2jvc5F7mkESuXl9kXW48uo89msUe1//VBSHte&#10;PejT5N/QJTaxs1DnPo9cYK8N6plgMcHeeA51cJFdmORTMVq6KqoveSYDc6FDMQX6Qfntq0UcBpel&#10;u/Azv5/YQaexNoPj0s9hZTV7aFK/CQ7BMfpO+J+6mBbMZ5DUcTJ2BTDB2SpVg2Z2vnHMne1QlREW&#10;I2mjmXjRD/LrL9B+uB84FUuem4icWnvxdhli3/Q5OWLBTjG+Pw5t2onJLgOzPL96wuS8Bvtx6PPX&#10;yjHWbsWpRS0DyNzIRi6LpUw0NIn/8CfhRfjv0is7ZenV3dL74e0yzr1aYEI7VxqUbiGH9LfVuPco&#10;1wSydIzX0Bffkbmg0OXENnh9qbKVvPR1V34DfdyV/FenGDSpIZuPvQes+hS0g86Pj5u9sFuY2DJB&#10;01Uu/l4M5//ZwSoBSfZxjueehb93X71d3gbN3/vBjbLxjavlsmOlvqyOt4MJ+lIbRP+2+hD5PaZu&#10;1p5n/cYLrKA9/sXrmYGtr97uTcpIE5WqhKXzpYN+cjybfpa00xenSS/QgAEjA40mp5o03TZIuTeX&#10;BGyD8Fb/6+NOxyZoLb571jKsnmQ/0okD+a2OHcSmMhhnsvUx9Jc+cVt1L3IeJq+ch08uP48cgS/P&#10;vbBTmlbKqtN4doNZBtqcWTt6ETtnHdyzDR2LydFhCVBJ89z7+FPQr3rQSyzFehIMRGZ66es12drz&#10;SOBU29yAsLac/IEMcb5/HcxmbCc4iO+1O5dnlFjEqUYS8vQb6GOw+88UtlOVfARGgcbFimIj+ckk&#10;237Sth3BTNZrw/fXf7VbbiGj9OvPvc1ALvYm+yJenUCHjoCjR9k3g/PaAKmi5Hx7HzmXsWcmYxlb&#10;s5uFXVgsBur7uFeQufM/uJVit8wwVW+zZnWWeLuNfp2Etu3soX08Ad8kaY9n1dfR3ERP6TPg0jeQ&#10;9rz917w3aYCfF8bRdStVtSn2ga33U0B2gCvEq/Ur3TLznH7VjVSXW/xnLOk8OusaOG3jd7tlx2pT&#10;7JNH/7qf8SLaLduvgImgLbGXwVLtm76to53T4Gy0hWL7iOX0GUgP+giwi4NjPny2rH7+cpnibPJc&#10;0rDdQ7D5LBDRBzMKVjGxIB2qoDW7JtrJ4Riy0epkbTpbV4vHJ+GL5ltW4yeJz0RbR3sQHJhk/8t8&#10;PzZI4i/a4fB7OjVBS1bfmphi4FY/hsVkLT4bUp5c7JRhzqHF/R7QoF38FEoWUGhWiUPwbUmiQk37&#10;3gOFYnbOAtcsh99COdmudwUgvAyzLH3papVtwEYr3KwAm+W1qRLnAHSs6ywyM8QqHgGLmUO2IzAj&#10;ZxRhYJWn83xUePY0Tps2mLwJMygwagg4gbjZ1xMYSV4aNDo5jUKf4DsUEoK/9HNnAzUEzBi27LZx&#10;dSp93VUoD+u81HBms1UqGvett6DkUGoDjy6k0jItDmRcL40qwKoR8hbPpoJxw8eWamXlo+fK4o+2&#10;kpFoBpItjMZ4HQNoHOL1EPdrY+gJ/BS6zm8yyHkUwG1Fig5kK1nMttQZ7dzPI3ymg36IfZRhbAVy&#10;6fXdsvjidloZ2MpkkbMyO8+5TJktyz77XmYd5rKN58MYBg8rjGUYvk/nkxkSOuPigFKxzFUZyBKG&#10;zmjL/TsbvQCxAcEl+21bGAGP85XGAZZVyb8CWGboGzfjqWqpsQ6Fp4LmLobvo69slr0f3yq3f7xZ&#10;rgHUzghyEcK2FrVNsz3U27tV5ra9+msQsRmrAmtnrQikRwB7to80kNFEoOkEVanYq1uD1gH6HT5P&#10;e16I3ha8rlejMAIa2tCJLMMozKULA0BWWfq3Zsem/zoMrQIxyKdjIoqWVw0535vVO/y2tdBPCzoR&#10;eFhxfRIBq7F7Hj45hyC88dp+WUHZWGFkkNfnHoNGNYSbtv3SgN2brRw9MLJMayZ0smsvTwZ86MRP&#10;4JT1JHDKq0pFx12qTMwawZBMxSn0nZZ17JvKUqdB1Wsd3tHA9ntPVRWnaefI+hp8Hge2QX2EgxUr&#10;CZxu8mzyFpcBWFtfxxmNEBteQBhjeNkyYwTQeuH1rXL7Vztl642tsv51aFAnA8Im1R88k06RUQSX&#10;gVODAJN+r0afxgX7ZqLFAvLm/ty4H26WHrzURakIYDWSrEoz0JCMMvYhDhwVC5cBLINuQ+ytvJSZ&#10;sDosUYbTnKsAyZlI/cDpqMYzSs4MnDiR+Nzfjd9ZKE3kUpz87K8yR4PV7CKVoIHTuU9h3PhcnKHV&#10;5WZ+ngbsGzS99ZvdcuePu+VRFEt/cPb+f+2XG+xLlzObe9fpch4APAN/zrDmUxh+G+zb9T/spbVt&#10;f6ZVF4VaQ8Y+CL2bYHHqmzfKhR8AVvj79e/dLGvSD/suzZvheZxzGECuHvdCuZqdaCeAVYDNEeTB&#10;4rdvlGUMrmPs6WFkhNWUg1+9kcydEZ1s8M2Fb10vj7+2WRZR4gbPdHBYEWgW1BmMwmnoWPBqhrYD&#10;zxOwFmwoN/nsKM+jA/LGS7fKLdZw9qcYmNzToGk1r6Rq06sRNM11GPmYakANIICQ889sr+NMHath&#10;DLY498ZMTp03mWvL39tyaeEb0AzybxZdZcWp1ad2S7Da1Ms2GP3ZNy3OSNk6hzHlmS3z8zx74swS&#10;acoAkkPX55HTCap6NlxW20XGsCYzY2vIfx0HJp94KU+cp23Fs7pKo2UU+WBQoYFR4nyaDP9nnwyu&#10;2qYos8PQmcc/fSWVi1ZrBvwqq3S+ITPNQh25M1tq650yjtI2ycYkn1Qtcl8Ngzg4+B9bAFvtokN9&#10;CDk0oAzzcv/YL7O44mhBpurYFXAaTFh712paG9sqyrY7ZsFbiWabd9v1Ko+tkBjjTI8rg5C5c1/f&#10;jHFu+1yDqQYbH0FP2XJHJ1AqrbiOYmArr6XZq7+4mwC2Dowk+HhBf87cmeVeHWjKWZszX1pPCxPn&#10;lTzIfh/lfqleZM3tm2AA5G0/aGog8X7FqXxs8EbAz54c4lltFWdwJm0t2Reze3V4J2mk73zjvbJd&#10;p3xrCyMLDCA96wDNbFRkrvNKMrOGPXAWTwKnGIg62MUFqXTku9Vbo+CCEWSZcmPKKl7ONpXKXLbq&#10;dRB/gimsx+oEDXsTH6K7uNKWhnvW1YPuJ/TqXCjBf0Ae8ksgp5FgdX2Xv001PLrKoFHWgs5O1emB&#10;UWgwVRCrjp8A6DnbKglb6IJxdM/cd26W09+6WS5+92bmldx8fb+cBjBL85knzlkf9/k5k4ZzTgGx&#10;OpjVgSaUCDYNlBmkSYam1ZLSJrSRahxxmPTse/UVNJxWveoQ6FBndAsaT/XLProYTBFHK++dHaK+&#10;UkdJswLsGEWclxWEJip5XumOoO7WSFGn+AouUz5lbij3N5g0MDNSxt5/rjj36Sj8d/6l2+X2L3fK&#10;OfZgHrzXr45UZ0UXnmmXJz69VxbWp3PvqpoMA4vvtUq9yxk7r8RqU1tOp334QeDU+aZzvF9A1k59&#10;+lIqzuV/HZjRU/Dt1CcvJjhna7i02ke/m2lrgM/zlLbVR/1ARxwAGkC8Ggz1M2l/BOyV4A/yN3Nv&#10;NKDVu+BSZ3n6fwbtnVs1/52NJJ8dQaaPI/NWX9oql3+1V278erfs/8duDKE7f3FeyX6qTR/7016Z&#10;h7YNAAU3YFgHl3AGGqTS3Bg4wHklqa4Do2sEGZS0A4Y6M44B6HRSOcQ5j13DoOU7rTqxVe8wuMI5&#10;WwZK5asj8M2D8P4Y+qvNOekUiwMfWSOGqoOJpTWN074cMHAa7CTWgEY78omGIMZPDCExEbTZgmZs&#10;ZdYPsDvXxEpVMYUJGs4AnUAOKgOtJDCBwEQTWy5JmzqQ+hWiXbCvNL34zBXk5bUyhKyJPkR+6DjP&#10;3GLOefrOTJl9R3Wu6fzBfnilpZrVkf3AqVgXfpjlO6xYC49Iv9BEl++JXGAf4ywQ82j8oyOCXaGr&#10;4+4R65TWE9Tju9xvu4uI9TXwOwZOxU3wYZO9NWnQii2DRDNPny0XweWn0Ms6u05DK6c+fqNMXGCP&#10;OGuDLKufvRS7TtyhQ0env616M4sWma3cWGA/JtEfznhNNxb2KXODwaD32wtzOTc83R/YawOmzmjv&#10;d8Jo8/3OFpwAi0nr0tsUdGIlhOtr30PfcpbaXfeDpgf7l0QScS1rF+caEEzVqXYNOK95DmwMLcUG&#10;8oJfnIFjYMjOG1aaGshS3yexAbunjmxoQAOj6sNNZA/n5syvFvec5CxX/xU6Zd2Z6XiVZ4EOpUft&#10;IS/1U5VwUAVzkkSofYWclm9sKTy12S1bP76ZOacGTh8zgQF+vPun3XL7dybk7ZQL4KhhdPQw/Gvi&#10;5eIPNssctDeCvZUOLvIb9G9QTDmgLtKwb7x5tcK9XuzBCHsh9hUDK1P8ndhYnp6GFnrQmV1FxL/q&#10;LBPyPHMDKlazBnMrd9GzVpXYCckOJ1bdz3F1f3g7QaV5MTKyUUy/gJ4XZxko155u3mDvkNdWRRg4&#10;1TYwk9t91WaIHGY95z97sWxrW/xiO8HjMfSm9qzYI0lP2JnpLKBtEmdYpQe0XWwnGlsG2mlDh84n&#10;0tbR5lG3GMi0GiIyTczmfeErnWjJ8le/S1PQUp7HSz3Nnt4PnMLvCZzCowmccpnkMXYTvME5952E&#10;0oN8aQt6R9xYNT335avBCTpI62IB+MXPNt64W86DXc+D9U87g++rdue4kSSgNraX+HjgXeAtA1Xg&#10;oQQXoYEkP0NfI67PC9tcmdjeZ1+w1dSVyovMzMLm1Aa2It3qJNuhJ7mYq+XPXvBFW/4Wi0EH4zyf&#10;+t2KNnndsTgD8I2J4VYW2Yq/hewwqTozhpW7yHjPQX/NsDKK34uxTxpYeW6jbCJz9Ance3mz3Pv5&#10;drn24u20xzTY5rw81/U/fQtgAuS/c7DiTGQ9meXJ6yD/Izad3AY787fymoHTSoeOVX4OLnWo+ybf&#10;OULIjlVWmut80/lu4oxzwK1k0uegT8W2nPpU9FdouzvrzdExl0xi58wewY46gfzSTj/K+VtFNWRC&#10;4TtPxtc0jN4aZg+PYTuOP3uzdPgb8eo0+GBya6Yc5W9S/ce99Bmlmgo56rPYAtsRL/W18SpZRJyi&#10;ExGZlFa97jF6IXYIesZxFYPgtSH2fMJRSeyNieE62h2jYfvFw+8/W05wz+ZGL7iupn5+y0oc8GK2&#10;JF3C34O8P65sdG3IE1vWed/OY/AGsqCGvLD6qeVcM+lR2Qv+0m+jTaIvT59egpJWo6ALHEuk818+&#10;qrNvzk82CNVAhtiNpvkp9D97rbwwYLrEZ/oW9TGufPVq6XzkXJnBVrASN0mz2n+8WmU6g5yJz5JX&#10;Z0F3+cxZnmKvONl5ZnWoDvkZW2Vzr4YJRG9eDo33wFEmwdZ15Mr/vLcVf5szUJ7ZqnfZ4B62rG1l&#10;Fw2kvrKdeaXXX91K4NXkDsdTZb4r9zHJP61bedUPeILvWfb/sbN1SlvNawCzyXP2Pns5LT61V/X3&#10;WXE8+b6qe9EDX79ZhqG5udd2Mg91iu85iw6Y+hL/z98eYi9t02unHm1W120yroFc282eM7kYnjuj&#10;Pc/7QfZ3ALtsnvdr369muyufV9izMwbIvnGzNNnn7hu75TAy3aBdjfO0Lf8haPUIcmAcLDHD+U2i&#10;Hwy0uj5ng+twP/vKVulg7x/i+45h78b3hdxIC1v0qr62NmtztMnKV9bL9Z/tlBX20j1dsh2ygdPX&#10;+Jn3GXuBHVlHvwzr7+J/rUISXxoInIRGUywB/TfQSVa0d5FdqcrjzFP0gfzrIa9t0dtG/pgENged&#10;6N/21dm4jogyGC+eX2JvnR07y3pXvgbtfeVaWWavF7hmWWsLPWzgdIp90Zdj8MukYJPIM/tZmQmf&#10;m9is/SA+t6p5DL7Tv2HyVwN9U0PHWBiknTEhP3Fm+kXkZ2duy28+f+ZHgpNt5yuPmwxhwUC6KsK3&#10;rnNMuwld03x8qRxBvjz09IWM0tG+1S+gLDBoXWfPTlgAwf3iw+CzjErj9/q57N6RLhbcW9xrglPn&#10;RrecgWYn0Od2SnStykYrTu32+Cb2YRQ5MPOOk+BCbFrur+7Qh2QbXkcO6SfQb2ihkr4PE11832RN&#10;2mbOkrRb2Jk39soy9G3x1iLnZPWvY3NaB/fUx20A1TbWzvp1ruaDHwO3Qfs1vquDfSu2SrIpl1hL&#10;H6R6IHbTfRsZbIsuPY48HGN/EjhVT2Kv6UPIODrtHPUpf19d6CP2Q5mhfDsFrd/+yXZ5/GdbZf9H&#10;G2X3xc2y8W+3ykV0t77fKZ+TsxvjzA2cmliajgzI3XFtFWiiwd7ZJbIBj1v0ZDHKBPpV/4EYTP+2&#10;+tdAvkmKBhMTOPWZoQFtpOhv5E0bvdk4B74Be0zwjM6kz1xP6MWAuknGBunvB065DCylfTE60fVp&#10;X9Zv9BI4HbIaF1vSKu5VdLet0pUl5+GRy+C89Zf2SvsTVWJVxeMX03HUDjXBAJyF/x9MDI1bbZrC&#10;LfXzU2AR6CDFQazHas+0FIaXxVcTyJcETrHf4i8wCVccpQ5Cjnc4o6oooBfbID57vlcMLBbW/9Hg&#10;anK/FvaPnW/Eg3ZW7OPE+Ld3sAflAfbSuJH0PrY+ldbnjiPofYsz/u1u2fzpNpgF2fB2+PcgcOoM&#10;fJPUR3rYpOBYg84d+CetetnrDnimDQ3Y4nsOeWuitUnXtubVz2uCgInXC3zmKCeT0TxTK04N8Iq3&#10;TfxIp1J+b4Wluli8aeC0By/bydQukCaHaudU/m3o/ADv57nA+SNn2T+wyKQ2IHzSgv8bnIs2beJa&#10;2re3ZsrcD24nocSOQHYT0ddqZ6qbv9opu3/YLff+E/vkz3vl8b9hq9gl58/75cKnoE/ON0nW0hM8&#10;1g+UJkgKbfXjKAmuQnfaqLGXkDGjyDQLNxee4hwMkHPOnnXjcqeMgFdrYJ5xaVesAj+lBbi4i/2y&#10;m8Eo2EpMYdC0SorFLuB18snl3Fe+N7B8YnI4PjXHQOT+nJ343uTlvi0ZnKWvAJk4AUaSX9LJDHmQ&#10;RAzW4sgyR2s8ILCY4qbOcJpAWE0fKJQZAQiXjpdFGMbAqRVWGkkdmGkZwWV7iTWU/BIEolPage4N&#10;NnwUIeCgZNvJKkBsjSG4MHCaVnwosvQ4hqCdJSCwUykkuxritiWDJdjpW+2CEA4CUX+nAlC4G3i1&#10;JYhOKB29Ztoo1Jzzlpll/Fzn/xzIXNOQucIhARJti+vA7mQ38jdxcCM0zRKr8/2DMOsIxCuAlKmS&#10;sanDh+fVGeA8lQnea6QPz4+V+feeSgaBxGbmuorUDGHnajkz8BE3+nYvwNAstLQYYj8GP4/iUUDy&#10;e+csjKHIDOZmdpyglL9z3tKDKBYDIhcAb2cAE1ZdLXEuGqVDX0Jxu7coMBWaFUI6IQ6j0DU0bVd5&#10;hHsMIAi7rNcM8hhaB0aEiiUZORBXP3CqM3rStn4Qoz3pnZmh08Z9cuB9DQGk40LHSowaGEFB7GVA&#10;0LY5M1+4Um5h8N5BqdxEoVzzAhhden4zlcsa1c6Fs6pVQ3XKOUEIHCsvDV7aLsEMRA30LnRjhpEV&#10;tGbkOHPF10HoyFkhKsyJD59L4FSnc5QKgiUKBgNAR4m04LPJFLb6EcBMocwUpDo1pRFbU4widKU5&#10;jVAFsUawzkMBTqpNeW/F6THuaQBfJ5o0Lw+c5DwMCjs7buOV/XLuO4AN9tAggEplDIY3294MONvG&#10;GdQYV8hjxMq84xi03sN2EJnBZdAUvuweCMm00RIkRrGwbwcVp1bKKAh0CAQgQa8JRO8CvhDwfaUi&#10;0yfDAuXQryKJwDRwqoLlMlCaLBBBm0oKPrRaLkFbhLTrt1WpQewa9HwV0Lv5GxXLTrn6NQOnKBUE&#10;YpyCF5oBLDpuEjhlnVEqCmr5CzoVeM58cyNzcuwFPwttz/wIxQKImuG9wdMZjAqd/wbypzQIpcWD&#10;KxV2nLsZay0rptw3lSBypIssmLjQrqoPuH8CpRrTB69mJA/1UDYGHaxY4x5WtqSNk4qe540DBcU7&#10;vIhShMesCJ3ivPuz4tah8esoFed77v9xr9z7024cX4/+937Z4+eL3wRUvx1F964z5RKyYNaKH9at&#10;TL36xlbZQBmd+eVunGNXf71bZl7aLpPc42G+33lAp79xPb31L38XugKQrbJPztcQdNnCWsPESsgh&#10;1m8Q9aHPrJcJPrcFRI39nHz2egKY4y9ul4cAZ7aytgvAI6zlYfZzGPly2na9z91MNcMgPOmcOV+7&#10;BiUxYkY4A3nvKCA18lJZKe1zhlZw6Hi0zd2FH9xM9fEZjMklrv68kpMYQc4rsVVvl+sEOmac/+/P&#10;K7GCbA7DVVloOzEz0GYBCmbg2tlAXlZGSNsLn7pQzdCCzzSY+/NKDGSk5Q50059XsvTdW2ktNg0w&#10;XbQNBHuxCBBf4koVJOfQZK22SbONbxfZ6bwSq1BtPygYdG99ViviR5FFx9izVIhCI2lNxnPdn1cC&#10;f1kpqmw4gYzQANdxIZ+rj2wtNI6esprY5BjXmjbh/C56Ct6r7SFbkVPqPvc6CUPKYb7zOHrSvzXZ&#10;SN0QnQSdj2BIjsifgmUvdaggA17PTGH0lcBDGbEE/+go77B+A6cGTYfQzxrqD7P+oxp+gN0paQoa&#10;S1XkNzbQJZfLYZ4jQTh0kzLeiliNIH+2JdmDymT0zeIXMYZ/da84+3GOM5hln6egPZ0kPfbX6goD&#10;t9KNtKhBZvWW1T7KFbPyDbR10EGVE6xyevX11P22O8rK5XqZemypHGJ/3E8DHQmeQitx4CCzqtbk&#10;lZ6qXqs2NQ0MhHFkaWYHsqcmSDWQbc6UvvHtW2WdZ7R9ioPonVfyJp7XfRbMZl7JnVkMRgwDXnWc&#10;CopNGpN2bHMn7ZhtbJa/WaNWoHaQmU2+p65h8D4u/s8zNcioEZSZp+xlYx1dpHMd4G/gVKekfJF2&#10;NvCDTjT1hkEsdUY/cJogMfpLme+ejaNLDks7nJfVGk30qklwp8B4V57bKFd+fLtceX2/rD6/FaeL&#10;z27bHR2JPejCliXqYysKahgUVvQmMIPeSIcE9OIQxrpB08wjhhYMQpu8YlA4gWE+F0ukOgiaTKYm&#10;+i6XWbjsp46CVEmjO9I2iCstCtXHrEm9YxWb3S40Bq3o0xls9VJfV6W9Kmc4+Y6VVHFqUA2Bz2pP&#10;g3+QkydYn63Lt5BRJjfNvVNHPs/jhQ5t274FHj79KOuRPri3xplYT4digv+2JdT44bLdlzLn/rwS&#10;Lo0ik3/a/3ohrbHUxV46NtMyC3lW+9x65EACzfC92a5m2xqY+f+cV8KlceRVO2g9auBUoyGtuNbB&#10;AHZF4ZxHFxtp4T4D3mrwnM5JNEO8Ax+qa5xZsvHve2UXHWWXhLsYQk/9nzvlif/9aLn5MoYc9Pd/&#10;zyvxVcPHgMP9eSW8amzqZEmVpsYshqUzgC9oFL55sQpkItPEWCaHmEE6hJw7Ao3ZYt4qhjd98kp5&#10;E3TnvBKdT5njrJxFvlRJBadD1wkqsw955bLtToNzM/NXY9aqULNG+/NKnAGl03TMQKXZz9y/w3kn&#10;uGEQAlkvP9eRQ2NfvZHsfu/fQi8Fq7CvtntKoJPvntoFM0LjC5+7nGz7QQxQK06n1Ac88zDy0Uxv&#10;W8wuvBWsomNAXYf8NWvWyqEE/Xj1OxP443unpX07psA7BmXEetKwiWBW78QBqO0DrhOzSvsG5WvK&#10;DNYtXhE7G3xyvxNQ5jMdDlZuiyEneb4uutDZ2nGWcdka1zZsJ3+0WZrg7ZPoybmPXkaf8R0aljzf&#10;6jOXUzHo/GNlszTcQp6Ju3xva8tZ5LoBBzsRaFuNIYMN5OvoMCEiWJuryxrVtXYoaqJ3Rzl/HWPj&#10;0GUDGWtnGbsEKLsM2HfdF84rQWAdjtB2P3Dab62kPGlh26VNOT9rv1SG8kjlUIBO2hjLVvc7x8/A&#10;hjaBvGd7P1sdmr2szBvSCc1z2FlgDJzqnFM7QdS5b+gYHlVumSDo+XbBWDXPF97TCREnjrIKmaWd&#10;FdytvpF/5JWFypkn74yvjpcmGPncv55N5vYT8ODjB4HTO3/aC39adXrzV7tlDMxkRY8O7i58ZcBq&#10;CFkl/hfjuz/iax0iYlidI9qV6gOxd7Cu8iRXJVuUNQN2WzndLF3+L3Y1NKfjqoXOygxgLmV5H2+L&#10;va2gd96WrSB7n7iYLjFi9WB25J+ObrF8E6zaQ17qbG7rANUWwz5whprBu2Dy8PFosLY2g7aDGf0X&#10;P32h3P7pdrnF+jdYvxWNx9VPVqpwvs2b3dgksU3uzkT2qAO0XQyCas/HtrMKF/0Zpw30ZFJRfkZm&#10;eTaZCeZ9sZW0meILQHaZwBPakn846zjz4G1b62uDqePiuNL+iKPmJDYbsupmL86ZyB6+Vx2tDnOu&#10;ssnXzkie+wq4C5yjTWiS2ARyfA2e2Hz9bhyT2pAGGLUpddx3Pny2TMFP4j+rGEc5L7GQujeJYOp/&#10;1mLFhXszqixgjVbRWm0UeaGeRZYZ8Ep1Afxj9VEcr77KD+gg9ZQJBbbhNqlE23oMrGIlnN0yMpea&#10;57a6pI5M6IHT8/ecjzi5st/hhc2pMokuMBilD8EZnnYWWgV7XEQn6Qu4/uLtcuOFzbL/k60kMy18&#10;Ffxp8ogJc6zFq/ItHDjc5C0D4SYicr76JLQjh3h2E9OmTKpwT9iLBE7REyO8xpHHfvUxpEF0xwgN&#10;feh8fCPO1NdpadeVUXTAJHrSJBDtPWXTCZ59Dv6z6nEJW+g0NtrFV3cS8HoQe2sEutThOQSN6Lsx&#10;IGDFmZdzb8XEJoToRE1CF/vV0IbD7jbIYVLeUXDjMFeN9wYSJ+BvW5QufewcZ2vnEHEgul2cw97G&#10;FwVNxdbX8QtPOhJqkP2w7Z1YNr4AdJuJPKk6hX6OI/sMYChjHTFiEMqqxglpGDrQd6ZPzcDpKHui&#10;w9bPtR/SQUDeYN+H0UkZGxK8xtmIU/U3cN7jPIO+PO9pZZlOyHExgbTFOYntTYjNKCbpAjrXOW+3&#10;AfVwZpry2SLvwwNcqW7k9/oe7UBl4DQBL+jJNrPOcPeMptFfthk0qU1dk6Apl+0d43NAn86iAw2u&#10;icdiW/Le9pJJ3HeN+ofgt8PIrMkf3i7TOrjRkQsvV8FSq0atyNSmPfe6Qf/NdGJIMhF0aeKBtqO+&#10;O2eOGkDVX9DGHlrj731mndKOJzkKD01iE3S5WtrAYH+TyQzc9d5WjYR64NubZRD73cDtCHpylvdW&#10;R9qFSwzlGBeTGmr6VtGnFmgYqDLYZhHMCljVpGIDp4vs1SFofIp9XPu3yhenP6OFTLKjymnW1eB3&#10;+mPmsN0PPb9d3oTesQJ5+v2nUxxikpFnP8l9ptjL5peuppuJ67ErwskX2C/2qc4zDqPPU0XH3rgn&#10;+n+VQ/pxrBZd+vyVcvMnrI37uqcr7Kl7tMReW+WbIAP6ZFwfBHLQ7h2ep/RoEk/OEZvJqjGT7WbA&#10;3T3uYQKauM/z9zKR1gTqqe9slLaBDNZn4NRkSBPDPRM7dcnfBjP8bBp6W2NfVr98NTRo4FTfgUlf&#10;I8gF/c7zfKa8MCnYwLLy3Mp8g6WOo5NnxbImxFr1V4PenHmt3SOWsbOOuki7TJ+vyQUJnLJOkw1M&#10;MjSRT/+vSQgG+fRtaY/o01R+1+UrMF7t3AT8t1BOwLtH4TuTZU3SkM6ju/leW+5bcToojftdyg/2&#10;xt+n8gy9l8CS90b3ja2NF0dknPrezbQa1bdk4HIUOWXijPOZH/gcsgu9ZvDJBGsTjyc9A/bJTjLa&#10;wLbsrkFDygT1gVWnYlcxmN0IHHNjkP/iG7tlDT5JO25+bkPvJ/j+FrRlUol73eFMjkHDdgZRJzkD&#10;2Ms22VMGTtH1kfVcyv7K332gD3gvrrTbnhh7iHMyoN2Clgychn+hG21NuzLoK/gfPm50x4jj6LjX&#10;RXXXr3fKzmu3y1WLgqDZdWhfPtPGnuD5XZdnbkGKuMfuFs5PNbHJbg/GBLSRxcQmUhwXf8pfXOoN&#10;7YkU3/Aq3tafrF/I2EQS6Nk/bQYToJxZLtZoWFmaxP750oXOxHWO+9BPZTczZ1ubeKtNLS7Vz+C6&#10;9CW4bwZOTf7PDFzO1ar1ta9cLavPXk9ipUldl+HJmy/vZ/RNEmEi7zgD1jD3cTDNjanQlPQvLs1z&#10;qSvQzyZB15/ieaBPA6XaOcFS2sf8nJar8IsJ16m+1q4DS2kfZ7SX9A9/pLuR/hdsHc8oXan0S6DX&#10;9H9IB2nLyrO0keeOYsg4C3HiAV5MV8Un0ZXoK/lKP54Yzu4mx5GpJlTs/B4s/oudBE6X3wa+hi/S&#10;2YhnEj+Kr4e9wH12U2zz3RaFWI1r7GseGrZQoAWm6+kPQ6b1/o0LzDytvOHzNrLfltcpkhLf3MPW&#10;Y//0e3bcB2SNAXb1V7qiQVMmBXX358H1VpxW9nBVECS+7/sKsJXB+GObs/FBJalSXxPYwziAcQf9&#10;S77WdrgXz9ODbm0fbxv5RfTeDQt8frNbtv5gQmcVOH3yr9gq2Cv7v9gqC0+CMU4bENVfUMWUtHMM&#10;nlYYG7oCd1UYHH7i59xXWxh+qEMvy/D0lB0trmETa2cd2Hc1MN0YONKxKdpiY+yBBWgD8IlJrnZt&#10;nUDnTUKvykPjZxZy1ME57SeW8yzaPiemRhI4Ff9p7+T7oUX9UT5L7EYv3huHsUOMtoM2tEUoJh+7&#10;hrFl1vGW1TKA7EngtAXwWvzspTILY9hWb15lAqPI0AZSl2CWzAxACS9y+MuA+wWBDQxltZ0znWxb&#10;oPCzHaLtWwQDyygd+/fb7qQnwESxWIJuC8UAQARUsnO8BFswj8HRDP5lUbbrlTGsJFV5qzgV9i0d&#10;WgZOFUh8p0EGFYYCIjPeIEAzXxTO4/xshsc4CsD2Zka4nRei89fqSKsoBZkSohmMYwFOc8kcU4lZ&#10;Ou3mJdBrpoLgVWOVjZZZZniuFY1GBIxZOAJtW8MdQbm86fPX4nA2OKURelxnl4KCvREcp2UfvxeI&#10;+Cw6yq3eSX96flaInPA7AEFW8JxHsVjRkGoHzsgKAo3KSfbXtica1mO2m/EZICqdtva7t03LlOD4&#10;QhtFAlOpRCCEvsNVgemVjGiEqJH4qX85WQ4jwATJOkzDyO4PZ1C7jtI3cCojqFx85TJLQKC0igK5&#10;8jMY7rWtcg4D6cyLWwFlyxhNcwijWejIytghziHCAQFmZYcOLysLNPqsPhBIapjOQlO2cXGuSmZj&#10;CRYxfAycmmmmoNXhZRZpWvBydlEsXGZWGXi373uEBMJYA0Dhm0wr9tmqmbrKEuGscE8lj8YoexPn&#10;B5/ZPiz94DlvgyjewyxZkwccli/teyZrnM36y3vl/Hc3U8UomEprI55dB4ICOrOzoCcd46kOgJE1&#10;DD2DxhXoC34QCFp9EKXCveI0hzZUtGb56mizhWMLAW5fd4GYmWsxEFAqXho2/cCpThRLzs3c9axc&#10;m9kdBkriEEFYa9ybdRYHBGcyudMtPTOXDCzcni7DpxoxDq0MM8Pu/E92ysavd8uNn++US19dL+0D&#10;B5KOEZ2ZVdC0EuoqNHnHdceJDGhtQquNb98qTZRLqtMwUlQsOl8Mok4DYmcFzOyBCkTlmsApMsJX&#10;K35tzWImdAtF1+HZdARY7eI+O+hc51laGfgsUSb/uPy8fg6lYbWjewqfOMPVOW4qfBW/dDm8Ah0A&#10;1upWZiETa9Bjl+e7+svdchvwtPXvuxmaXbXq3S2P/2Wv7P12p5wC9M6841SZes/Zch76db6jSQBN&#10;1nrO9tW/3y1XfrdXztk+8he7Zf6nu6UBfx/+5kYApfM5L2DgnOZeGou2IrK9oTJTnrfaXqeB2esm&#10;ShzBkLeFyZkf3CozXDoonR/SwtB/yHkl8IuBRKtV7Q8/yp6apXmG+5j167ySo8iOQWSTAcmzGDGt&#10;F7bLQ3ynletHBUgY3u595gNzLrZPsOXKyndupKXDaWjClkYnf1YFTk9haC69tlNmX0Bu/eh2slkz&#10;rwQZb/KLbaJnoeVhwIFZys23r4SvbP9n21ATIdKmkGsGUK5zd179gz6yI4IzS5xvY2JPP3CaeSU6&#10;8+DLqQ+eidOjP6/ECvFp3pvNaOunNus3y9luAbbfsWWv2cO24ZJvbd9ugEYHgg4kna9V4NQgHeAQ&#10;MGfLUluo1a5NJat7QP2js1gdojHO32mcT8AzxzQmBS+sSwCknEolKXrH1nJV5Tu8wu/NwFd+27pb&#10;p7QtuTo6v/gfKyxHeF9j/8bfhSxQ93E/A9pVCz95GADHlXkl8N80wHH9R5vJDDZwmpnkXBpDOrd0&#10;iGVeifIUkGXle7I+ee4T0E7mlfAsAzyv7YaVBYN8pqGWeSVcGpy3M69kF5rdjKGq490KYueVmOBj&#10;m2SdRzqmdHS0+Mx5JTrlJgB46TSwPVPJ4APd1E/46QdOlV86ydrXe2m7plPRqtE41NThnFsdI1HZ&#10;WBlAB8YPl987frFT6qzTQMLcxy4lkGClzkUwy5PQ0e0vo3MxxK2uT9Xpp9BHnLt0mNlayMoassyR&#10;A2bVmzlYYy2jrD/zSrjiNIA/1fGZV+L6OP9B9naUvU2WnGepXOfSyM68Eh1bOnXRhwbCgg00hmwr&#10;xDNoHEVXavC4R17sR39eiS173avMhdRhJs3yPQb7T2LUneX8nZt8DYPv8ss75Swyt8XZq1v780rU&#10;uT34Ulq0Qm8CozQz//g5rUtZuyD4OJhKWjFwqm7qsp7oKumVNfbnlSSjFHmqIZSZhLy21Dnsu/NK&#10;xHZm+PXnlairEzjlvUkJde49Lo5CZ9sCNRWn7H2CM+gqOyzoQOkiP7x/9ClAftIMXoyYIc5lHQPo&#10;NjLq2vO3yty74VEwZirW0u6ee6kTMbbUW2Y9Zl4JvKNBZ7Z/7RsbadfnPO45zlt5s4ZMs03vCns4&#10;Z8tK5I6zEw0U3J9XEszBe55lHKBv5qSGvvo8Rht7M3H9/2deCVf0ls+2iZ6GntoaVVwdDAxb44uJ&#10;fd6xk2BmeEynUwPZqJPbttxWy6qzrvxqt2xjCNkW9C66qj+v5Mm/3ClnPonhi55PWx2DPdBWAqhg&#10;hgrzcfG52aW5xC+cq5gh80owcLrPoFM+D0/xLAkOruvIt5OMwW/0Ka9mi8pbBrTtmvAIuiWjJsBL&#10;CZrKG/KFNPTOU+HbBFvYh74+t93O/Xkl13T2mNBYGV1eTTCdwf8EFXlvYtgUfGCVW31vvoyAma3G&#10;1PE/zB49/MzVcpz7m31vC+c4g3juYBq+2xmnBiAXWJ+O7iFlMTLH1o9pmyUP8D+9uzOZoTut89az&#10;1fFs4JTvSOKBxhrn5d5YLdnVEcjfBrtAD1bS+dw6V0b5vjjUoKOq4nSmmteDHNJYHMPQT6IX36td&#10;4roN2ExcMJgMXcM3OsQN+EyLk0zAgIecG7700XPlElh9EdyloW+VWxfaHUR+SANt8PzKl9bTut/K&#10;GfGsNpwBVDFXhzOz6mOKvXB2rzOjxeRm2RvQTXKrARSDWVzT7J2BtHTHQf4bODeAOg7eGcRe0pFV&#10;PzsR20RnlUEfz7QJ/diKU8dIAs+s0b3LmpUpBubBbPKsBrE64kRnOIFBeah1lr/VeXdgWJulb1Ki&#10;gd9DPMNh1mHilvp+FFtLp6L23ji0aqZzqgW5V0XLncxD7oJf7FyhYzP0r9HNOcRBIL9oS8k76hxe&#10;DXDFqSDPmBSjjEPWzCFXH//9Tnnqr/Ah150/gx3BkmLD22JreNWApIkP6s1xZI8zYYfgu3SS8DmV&#10;yazbCjAxrFhWXKgtMdiz8raSI33c63t5SGxcv9AJplB2JtmD/bEVs+droD3tO6G1Pua2m0tHB444&#10;7b0nUwWWJEcxu9UiXJPgW52efWxvkqSyzgCK8noCugwe1zbgGdI2S5sBPmtjQ5xDBt38eRU0ddar&#10;nUGsSjnG2kbAWk3sTys+tU3kiXynzl7ORd9BMvalHfSFcjGBRuUXe5TAqXqT87EVn5047ttLYjDW&#10;p03knvq/VsCa5R/7AH6MzIZPtcmS0GqHCngqcuoWNhJ6NzJReuBVG08ndJI24Dmdv851ltZsWenc&#10;KatXrr12J7PEtCGXwbg67Ff527lPX4oeqcE7zio1cBonjnbqgR0XDCCdsa7oa55fP4ZVSfo3+rZu&#10;WkVCM7a0M7gg9rHKVF0ldrS15JjYD15IwgrnLD+LXUwGEx+MIq9HkNPy8SQyK8FcbRLWlo5N2rTI&#10;fRNPpBmdWYNfwr6ATubAHkvaMy9txSdgy9Frr2yV9Z/ulLWXtxKQmICX+/6Evm8hSW9+jvzWX+X3&#10;6icaAfPawjJ6UIwLHclrBkw9h+zNgY9DzGj10QT71mW9Jng8/BHWA59kzinyx7ajYlW7z9h+U9k0&#10;hq1kkrqtYBee55lfx6bBlkkV2BfBxmIk9tBqaANWSXZULitr2Lca97DCcNrvg7/EYyapGDi1dWV8&#10;RNxPn5G+IytPDSbq75l7/+k8uzgoSbyb4BwuZZNOY7vFxR8GfagjnJmq41+7I7/zzLnnCej3Ec51&#10;BLodA0Pa0SYt6vg7fWT6mbRvJuEnkzEHwJq2MFY+WuUXXxt2hPRrAs8o8jG+FZ7LCmjHH8l3turV&#10;XtKXZ4BYTJhqVZ7XIInBvQn2W19gF5qZ/gIY+yvoYB3wXAaXtdUcf2TVqfpIPrCj3RI8YTKsPkg7&#10;DemTnOWzHueVlqqckb5L5wYug931GcS3yX4k0M5aO5zVHDxnEFBaV96ZJGCbRpObGvvIONZo4cQx&#10;nmOSM5gW13HeVp2mKvLlg8ApP9vG8OL3kXPoQ+WmhRnytZ0ZxP3O6x5kH0/wXW2+ww5VOsqHOO+H&#10;Wb9z5Kw0TVAE/ayNJR100MsmcBzmdw9/D3vtle2yyP2clbf2Eu/5Dm0y7f4R7mNS+YkP8146w3Z2&#10;Lqn36GKPOI9/iXWc/v6t0oCW32Qyy4/hP7C/M0b18fbYY9vRnhTH8py2SrVb1Bh/9+CzN1M1rrwz&#10;sG0StW3J9cfoe7Ub1XHO6rC8y/1PPg8GZo9GwRSD6Hi7YfmM+ue0qQeQo+mgwc9dZNuNV29nL+2E&#10;YgDV/13gZ/fb55xCXjR59iPshfa2OFpbQKzZ4xlSQcX5ddBHs/pbnuZn+E/aNyk2NMCZ9t53qix/&#10;izPlLPRpG0SeZe0mRDovVnpahraqIOqtdFA0cLrG3ujYd6apPnED+3bLsxvD4uevlAV+74ikLvTb&#10;VW7yDOoKA/AmVDWhCRNQDEQZ+KzzLC3sHZOaY9+o+8CmFvL025Ar36LPNsCc8GWd73ZG8Rjfldai&#10;rLffPaOG7pHHggG34U14z8CknQ5t/6uvzYBRl31TxpvUVtPPoA/Oe/H5lEmNyM/YOsjtJq/ytPpx&#10;/GyrrH79epL9xW0G/ZWVdlx5E3jZa/Qu34M+HpYm3Xv4y4Rpu1bE/uXZtWFNELdSXd+BstJkihp4&#10;01n3Dfb4koFT7FETJDwfK8iHoS9bpvegZ3WnSdcmIhzDJrdNrJ2rHpS+kG9Te9gY6AtHilU+gyo4&#10;qP6P/EeWar9oVzvuQr12XD0YuVYFqpSfJuj0/aTRQQd6yErVsSfZT/bD+cY3frJdLr10u5w2YArt&#10;mjQwD62aRD3JfllQYOLjpPEMA2rYKEk0RfY649PKRn1h3X8FRyMLtIecfZ5ApPwM3unrYRNOUlnO&#10;8+p71t+TzmPSlLYHa0iC594MZwsugYbiW3eP+ZuaSTLqUNY1Cr4XO2RvwKPa19rZ7pFjTJynqh/O&#10;Dk7LyJBV5PQKdL8EnyxzJla8X3t5v8yCA7RDrShX7o1wjq5FejR5PwlkYiAwiUVLsR3Rz03bxiJT&#10;xOC26e1xHztp6fO2ClW90YC35VsrTvuBLdu9W02rnom+URfy/QmcctYT2CvirvgMuI++b+nYznBd&#10;bLLYTMadwIlV4LRbeo7Tcb+wLzybka3ZckRfz9Pnyyz28s3f7pWbv9xJgsziU/Cue8zleDzt4CFs&#10;DLG0GEzdnGdSVxoU50z19WrfKIun9OHq3wYji5cNns6i/2KfsV7HT6i30zHlIHiqvTmJ7Guqj6Fx&#10;9WiDPct883uLZQhM008Q/WeMb9DUV/H/xFOr1agF+LAJXjNOY8Wl9CJWs6hw+NHFMvqDf3Sjc5zk&#10;WXSAnRG3frtbdv5jt+xZFPQXA6d7sVc2vrVeJtlfvyuJ1to40pN8Bm0liZQzEMNoE8VfAK3FbuPe&#10;DWi19+y1Mo++y8hBcEICmbHx2qnaN5nJRBlHu5mAMwZP6XN2TJHdQkzOiQ9EWQj9iL/6gVPvqT8l&#10;gVPsQW0wO3vZTSZtrVl7dT9oSxqLjcf7m9CGWAo50QJntR3zyRpSzLA1kzbzD5jJK/DSSbb67ari&#10;1AwulYTBwBleV/jc6h6DpzqqBTArKByDRrYyWOBSqK74Pzpkn7mSmTjpA49SmUbozSP8VbQ5QIUA&#10;960D4FVyGrUBYjIFIMcKhA6KwyCaGRoTjy2WYQSvDGMgUydZZo6ycAHfce6VNi8wYCpuIKwIFZ2M&#10;gjgUky2yDJCNI3QU3grxVPCw9igQCLbO/e2r3JJBeT6zxf08FTwax260DhDe64xRQPdQGqdhCJ3R&#10;KpSHWOsRlQmvhwQVCPUOgngOZdqCQGyZY8vM7tcAXAibVCV62AeKRSGYuXG8mk04Cfh4BEUtILQF&#10;4klBBe+dMTuDMFOp2GarzV679w7Vtx2c7Thtq+HsxxqCyEqaxkWEF4wWR5zGF4SlMPO9n6lYkt2p&#10;UQ4j2ZLWGW4KHp36CRTwmtJpCC//j1GTKgRedZAtfvN6uYRSufj6djmDMaRS0VAS+E0DzHTmWZXh&#10;nMhR9iTZIwgx56OMoqRjEPKZwWLBvop9FmFsZtwo5zyOkHa2rRmxCgKF7Dh/p5EyjGLJ/nJmginP&#10;XqOmhrBwBpqOX0HbpJk4CKeAaZUKf+8QadsoJKtIQczaZJYw/QHzm6UzgSLUKDCw4WDwZeh7RWDP&#10;ebQRjiuczYVX98opaEKHcRQLz2U702kz1N4N0EHoW7WTGV3Qt4rB/bT9XAKnML4Vs7ajUqhnThpr&#10;SZtnLgOnzge2pWyCn3yPQkA+ToadzioEjk6B+4FTztmAuDylUBNY+H86CVrwXJzRGKa2+5PGq8HN&#10;GGfylEANHnLeXU1AJthHMVzC4L31C66fAyC+cBmlgkBUEKnkWFdmLCG4BqEthXSUFs9glY1Z8xNf&#10;v1ma7Jf7NsXrJIJbx8scoDtZ7HzWc7+uY4Sz57YJ0+mnA9QMIkHmDEDVNqhW9lrxFMcgMsCrdbMb&#10;pRLFcl+hmG1fXTpt6tdR8J6TziAMDtuA1U81KmOVZ7VtnzThXMiJ79wqdWSiwdPTGE06dbZ+s1P2&#10;UCp3DgKn+3/eL/e4brx8q8y9Za3Mvgcafv/5svTpK8jXjTiS6ijSVQyCDRTy9T/ul3O/3C3nf7Zb&#10;Tv96rzRf3SkN+OORLznb5Xo5z9+tsScnAWNrXFa1WYE4zRm04HvnX5ogIV/Y/sYEA7MnbR1p+0GN&#10;vBnb/Hz/dnnooxfj7BgC9D4MaNN5IC+tAP47yBmrbh7gd0cwsHoAJOeV9Pj/BzkfWwLZwvMw8rsK&#10;TMM7j8/HULBiw1ZJl362U06+vlPWuJ8teq1YdW7JPGtyxqltjybhixEdTQb8UEpmVQqgGjyPQF9D&#10;o8N6pngeDRENf1upCCKstFm2rbzyFkBiFruyUKNZ/eS8EqtNzch1/um0xuKHzsKj61Ums4Y1e2KC&#10;iS1kna8zhpyZ/WI1r2QSmR0HB3Jmgv10vs+ozwrdarBooGo0+kw6HQzoClRtTSIYtc24GfBDGjOs&#10;T/ldzSvphZeHuNfDXM7DmwAwC5jkhSR2oHsMHhngMoPbed1D/I8O3SP8vfe1gkDjJ7P7kGnDGEG2&#10;io2s4PmSoYcsMztcZ0famQjkdK5eaJbuzkw5/aNbZZT9GkBf247VCmOdshrsD6OjR5AHs3y3VYLJ&#10;jkevmE18hHM3g1wHkc6yQ/xOx4+OIJ9NEHMIwGmbnqsYPyuv7pYZ6Hgc2rFNWQ+j22pps0c1sG0/&#10;b+Da8QAG+w2cOj9LI9sWt63duVIDqEQ3aQQdyKx+YEl5LDCbMLmKZzARSqePgVOzja04tXWyQYp+&#10;wLTvhMsrezzM/2iILH4Sw+w9J8vV72+Ut7y+Wx79/s1y/atXy3kM41me8zBGmtmjVdeLyols20iD&#10;A2lLCo7QqW2wygC0Mz+ckeHMIfnLQLD6SSddR+MS+W2ylBhFfaXBkOpTPnM+kUk+9ZMAccHcFkax&#10;fOHaoBdbbXq+0loyRdFVtpVP5SkyPq14oEWNoAaA+PgHzpUj7zpVamZe8j0aP2aPnoM3rvxos1x+&#10;YatceGGndD55MU4+g6a2GDKTfPZpnlMAewFQC4bx+2IEGQBar/b1uACV8zfwa6vIKXhjkme0SsfL&#10;9TRMSNE4QJ7aEjfzSnjfx1dWCVlx3Z/7Y+KSs+gEso4EMCiQajp0kGfr7ENbEIa+nVeyxdoOAqc6&#10;UHroZp/TFtptzsBAdh06voacvfWz7bL+wmaZ0+HtM3hxju71KMaGc/c0hNRXSZKDj7ofOJ3A6YQG&#10;ENg380oOHFLO4jZoagb/PHrL2VEj0IotFsWqZo8myAuenFJO6wTRoIZmYzjyrAmu3Z5JwKfSVf8I&#10;lA6DCZI8EL01mjab448upQJKfGH7v+yNhggYwAq9sfOdyEfb2k0hl2vIvDoYXTx2HX2dDNI/VvNK&#10;7v13FTh96u93y51fbpc5ZfpaFfxJ6x1e5TMzta3IFTskcMpnyeo9SDAyOBhczr4uobemlY0aImIB&#10;KwL3ZhM01SE0Cv0eU5egEx80aMr1oHLOQBo8Ii8En/NqoKL+9pPBY67ffRmYYo94TStr1j3Ba1pI&#10;sw8JrGn88Grw3cQ47+/7ZH4jX81Ad16Jc7An3488B8sMoJcHlc2ckRWnBsdOvdeKXnQE/2tl6CSy&#10;3ipSK06Vn0NPYGuoB7hHHNCcqZXVPc58jrOfA7soG+o6ZZHBdZ5PuyHV1vBPnpP3zuLpKsPhHRM/&#10;xaQ6Eqb8Tu0ibRH20+evWk7xHgyr7BhRPnAGMfIMVvL9Cdycr/ZG54DfNcl3LbC3jg4QU5vZvPKR&#10;c+UyetlZ8jph59GDPWyHAXiwgfxpg+eXMOxHwCLOubZixM4eYq0Jzst2vZP8ny3YdSYOwf+j8Lty&#10;teZ5SI/cP/acz/0vJ0sHPrKqysrrh9EXh9AJg9DqQ8pNsTi01w+c2mIr1XHwRgM7yzUm6SIX78Vo&#10;8q5yGNqU3oKjZ0bLifZwDGbxZwu7QtkqTelsjDz1lTU8+Eme4cNVZx6NcZ2U6pHxG5yRel9dqk7m&#10;nNzbOKegdyuX5z9yNnOP6+hhz9E9D19Aq/KIjkeTDdRdXjoU7icjsD7xd5Oz2/jhzfL4X++Ue3+7&#10;U/b/sl/uiiX/Y69s/3anrIMxddJNoCfl4wn2Sse29GuGu616lZNpb855mVUeRxsyt7E9F4wbrHuA&#10;ff+BgStZM3EFvpA+xCrQYOZ5cs62dZ792Pmqil8bjfNLgrG4j71sIYsTPESfiNWVfWL3KWWgTlb0&#10;vk4ju1g5H842zY1rnCW8YLKKHY5iG1j1ehD01nbQhjjz0bPpWORlosfUM1fKiPoUHWpya+MafI3M&#10;zLMcONCs0LGbjUH6JIHCLwZObQuszIjcgjaklegYf0Z3SkPaSuoSsUPmRoKBdPipp1JdIO2wn1Yt&#10;a4MlcMq9E0TmvQkMSXzamI4NlxbAnIm2XWw8+R0M6N+aSD6O/E/rSvbZjgwryOiLb9wpq+ybtpAt&#10;epOMi85a4O+tRKiSrNayBgODqf4/sE9jq0J36ru06jXBCZmR7iSsR7xi22udqybt6gxKRxNxLDLE&#10;zifazCYdB39xjcPHsa3RMf0EYPlFx5UzQOc+cyk2wFH4yFmYBpsyD5311uCPtvNmuacB38znRVf2&#10;vH50O4GRU9gVZ3Q4o5P0FVx8Y7usPr/J+UwFV/R9Cn0HqAl96VChXoEexcoGqkwGrb8FGcu93RP5&#10;TpzopW9DXnOWW/wbfGYSmGMPdLQPyvdch8GuBudN+rcLUod9V5610AcGlDwfA15rP96CH++mnady&#10;y8RDK1b0L/R9NmJ5fTmp5sX20I7ofOVGmcKm0C/VBFPN+Rl4Suxsq0p9RcfZQ31Hx5Cl8sspu2Kw&#10;PteRDgrKOOUpPB9fFGcY3xSXAZeMuOI7a9gNBlO1jdMVR9rhmUy81GaxTWf9cifyOV1apAHpl1eD&#10;iWk1C52KUdrI68ofgIzdQY/oe4OW7Lyir069o3/O5AJlvDoqreXBf3ZRiROcc7MK1vFC+v7U7/Po&#10;W32CdqBZcL3sjZ1+etC82NRWyQau9C3mwlaziiu+R3jES1+l7ZNNgjVwaoc8Kwj1VYpbxf/xbXJJ&#10;/9pTJnxMc//4HHlO/X/qL7FknOnsmb5A2xkPcd52f3J00OxBIM+gXgJ6XD1o4exr2+XUs9fKGHrD&#10;xInD0JKV8amw9D7oSn0/h/muCf7nzKvbabduBfJh6G2WtfX4G2fPiR8OaS9ge8+9Az3I8xmUOoJM&#10;XXgD+xnbXzx3FrxuUKrGniUYyZ467uwh7mNCt4FDu0lpUxlsVqaYdG1w8BExC2vyuU//G/j129C1&#10;WA37X1vYhOPz8KWzQB3z0H5lp7zpO7ew+dH70NksOsGijGN8f1qU89z65uTvzDH+AmfFM9p69wSY&#10;+Cjna5tR2026HyP8v1hv+L3IBL+D9V79MXT+0nbG+JhcbXB6gcuKUz+zrWXruc1yFPoYA/trUzuH&#10;1tn12mwm+ZhEnDE/YDkrTq3KkjfUAaEB3ouplrHnTIBIJ0WDgdCN9OM+rVgcBI0lGds9k9+hRYt/&#10;pEGTGfSHL3N+LdcFDU+BHxfYU4N6M8iLmY9fyPxXz0R5PQZuaIINmtjNkd/wcwob9F2hbxroOoM1&#10;VsXZ3ruurmWN2gvi5LTkRm9kbJD7pQ2lfoKW49+Wd6Hh+qMLZUx9szmdZBLlz8iBD1E9aRA3gWRo&#10;yvmmdl+J3OBeyghxltWmYtSMSBFTgHdHxS/I1JPgXdsYmwDyMGs1wdCuiifEcMgvq8wduTStfxbM&#10;qz3rSJ46Z3bfT+tz6lcQIyIXrMI1eNt936kEYYfZv4uv7ZXzP9kry9CQXcGsOrVduv7scV6NJRjs&#10;tsPisNgRvrOron4Z/aLtO/OxVUyM7HdQVH/Ygafyb9eiD1Jtd32qHH/f2XIC2TjOnuiParAPxh8a&#10;YAoTzfv+8b7/QGwpzZ1/FZsZHjJxwvbWp7kM/Jtg4Zgx/R4z39vAvriUNtIWoIhPxrBDtNkdr+HY&#10;owdZwyh7IJ6Yg7ZqrKsfOBVfKzMTROQy+J5EbGSYtK3eiWyHrk2ocvRGil6gN3GM+j6+YH5vQrkY&#10;VZ+z/l+TrMQLVmn2/Sji7fgMbvRizxuQ7XIvO7WluyjPNw028cq85Ff3y/Rnwco8m3LISlll+LTj&#10;aKQtnkUfanzM2ifgNn05CTA6dlHa5DJwKo4UTwVXcunbTqKavKtdy/+L48QT8YNoT4jXuEeSpVyL&#10;gVPuYcVgzot1pbOQuNz9QAfYrUpfQboeaq+afMRn4l8LF1INvDcX+12fjXS48Zu9+AyuvwBNqlPF&#10;/9gkduPRLhdfi6MdnZCOpOrLrV4q0NNpBQxs9xVl6iRyLGPouPRxd39wu0x/5nICc5NvXqkqTuGl&#10;dBdirdp4XezpdN2UJthrZZt2orp4CroV+5kg+s8Yv+8j89UYVfNdnKc8yP93uI8damI7Y3faqtc1&#10;jT0FnfB84+gWk6z1nV4Ge9/45U7Z+/edsv+nyl9w56/75VHslMf+vFfWwAcN9wyaThfLJQOmXOx9&#10;eIdLnkkMRRrjd/5tsDGyb/yDZ1IMNPNm+M/kQnCNNpb2jHa8Y3aSFGnSAXsbDAF/iNeMbT38kYvl&#10;KDyUOAu0FJ8BrwZP249C8wd7Y7Wp9qCBT9fd4vvvB065T+xKL+hHOjOQ3MS219/V4Gzam72swfX4&#10;O33gD5jJLMiw7c0iIH2Wg27DLCp4K3EcjL+AYrF8PqAFYKLz7ex3Ua4IN4GmLRC7KBaN7DleFXS2&#10;fbOU2xlyDtqewfixXa8g3L7dqRC9jqGHMjEjRWGfwCkEnNZtgnsO2IwcW2dY4i9oNiJvK4P0gNdQ&#10;4u/N7DjB7+M4gwE1BGyZpdAycDaKgnB+Zt3AKcSfjECFuMwrw/K5bY4MEtZsowrQU+FagWpFhA47&#10;jb0ETrlnHCAwpDMfOxj18yjc1jcxaFEAlvEOIEB0SB/+DMIdYKYg6wokUaw6WVoQzMxXUcA8t8Qg&#10;yLSiRKNeIy3tWHk2gwW9j56Lk0aH/7Wf75ezGBrOOVWAzXFGk9xnnHu2uHROt9h/nXPOIRHwDKvI&#10;EYA67s00sEVvMpB1TkDE3W2MkfPt+85oGUBHZeN6N8LdjHfnucVYgaHNhhC0JwAHISVzJYJ3vHRQ&#10;XGdeqTLxNIw0kNa4TgEYBZ0GTp2Do4HtnEjBQCqEEII6oW1dYfaLLStt42X7m7RdQnhY+WQGm1VJ&#10;ZvR5ZXYawsDsnbH3nklgR+eN35kgAoZjssdRTAoigxw6Xid3EWwGTxHYTTMLNDr4nXN1ddTaqve+&#10;YnGffI+QTHaO9MoZmX1sS5+pz10pq7zaA77HmVhxevrVvTKrEAIwpcUTisVS+1kUY8fnNZNCBxf7&#10;7DV+sdrLAc5g/AqC4kAA2OJThZKMHNYiIPFKr3OewZ7uExGCZq2hSKB/9yvtQflZYaBCFEAoYFtm&#10;PLFGlZcC1nsLQAWY6YcvXxloUUhxtTiXOH/ho6atM6ETW0foiDZwevWn22klZmb8hS9cKpkhC18o&#10;/FQkmTNlVjl7Z+/9ZLIByqZYg0PRzRBtwjcjvHYA6PZ9n+GyhYHtZDSE5O8RZMCQ7XQFIawvSsXr&#10;3myZ+RDKRHDGHss3zq+xB7yOoMmt6UqR+AzS/EwVeImCUanMjELXKEz2s866dNI2LsHb0LZriHxB&#10;EZp110DmTXhh3HV5Xbei+hdVtamt1VQkd/+L93/eL/v/dadcehag9+hymXv36TL1NLIQZXwW8GkC&#10;hBlI0wCrSwCwW3/YK5d+x3XwfWd+ulMmMdbe9HUUCus3cHoaI/oUMuY8MncKEH8IwW12pQ6l0Y/A&#10;B/xs1pdz48wG1xDQKWFlgvs4+/puGWBfH4KnNGptg/0g8uIR/491O6PMuXzOK9GBKZDVuPD5zHaN&#10;8STI415mZ/s/rbdhiMpnHziT/vuLX71Wrps5Dq/b0uj+vJLXq/fzGkasxVZAI/CrsmQcgNqA3myV&#10;qixMMEmjgPMwcNrD0EpQUYCPLNaomAG4Cmhsf2EWl2135rk0DFefw/BhX21BlNncANgW/GnWvi21&#10;l3jGZIgiI820bX3pehnl986YmeV3dQw/W3TpPB1nrTqIAyK34C2duMibQUCdDqfoKnSDMkV9kOC6&#10;WZ/QXrJH+fu03VHuoKvUMxq7GhqHBAAARgGbICj87sV+jgkGz6Lc0UlHkAECBOdy6/jQuRHABG0L&#10;bAfuAPKQc+ox23Xlflw6EtVV8q9yQT2rk2PyZq+cwWCufZsLA11jucElUDJD2bbww/DMHLrIqqIA&#10;EIxD26qbPW0GpC2ABvm9ctaKU+eE2J7M7E2dQLY8PMM5n3xjr8wh560+MRHLFkdtnVEaB8hLg6e2&#10;+7HSy2QAM9wf+dilJBo507W1j842cKrc5bJa53/MK4lzXQf0ODLxVOZLmQmfeSXKMujF/XTtZiBq&#10;AKZyIRf6SoMVXlA/LMIL5793szz2s63yxMu3yp0fbZTN798sV77hbA/3iX2Bxs3cVA+KT9SBGkDJ&#10;/ufsDMyZBT6GLBvktT+vRMAbhy97ZzC6zToztgAat0WaFdXKrAROpQHW0dqFN3i+NnpB/WR1j0kD&#10;yZLn783+F3+4BtcTQ0gjkcuMvjoGr3tUuzpVHv7g+XJc2YkR3wVLOE9CY+gCvHIRuXIBnXz55b3M&#10;fRoCL9iiTeyg48Vq/jGA5fhG1RZHPJYgDbJccBs98jjPBE0I6N0HDaF/nleirhLjqI876Pi03kG2&#10;+jyVcwveRl/1jdUk+qBvq+oyfmY9zslooctsTSn2M4CkIaQRdH9eCbSeefTwiK1v5SETsTL/WgyG&#10;3LQ7wi101g2zR99l4BRwDljPM7EuW+44d08doa5M9jXyf9JgEfQrHTu/bxoc7JzlebGMF7JVp1YC&#10;ldCKwWd1dyo/0FGZV8I6dZCNIVseRtbFIc2eqavSSnV3Lk73fpJPfxZhf16JgdPoLM564u3sLd9l&#10;tr0B2uynBp0GocbHerfMf28znWHUsXZCaXHuF8ySVmf9vkr0uYfOeuyve5mv+OTf7pYb37laJtmL&#10;/ryS8Jx0xTnHaOBsEvzhfJJgx9/F4OB/dObWkc9Wkaw8jYHGz2Z2+mzBnfvwokEoDNY6tGT2tHPS&#10;zd50Zonz5mwvPH7gdHJeifxhwK/z1tUYx9K0e5B5JcoE9bI8CI5J8EwjW0NImvUVOhUT2drTLO8O&#10;strZycoTOwTYRsyWa87aHEYfNLi/XUsMnDr/9uq/nC3zz765HNsCF/FdZo5r3M+jT46jO4YxrnTK&#10;pZ2h/AutmwjTVU9x9rPgVjOEzZxNsiXfUb+gE4Hn5nnSkp3nN+Bn5as8lCAnfG5STY//d2aLNpH6&#10;p2nwReyKThEDmYwwjKGvY108KS0HexlEQBe5BwZOu/IF3+0sNzO5a1au89zz8PeFH0O7P9hMIHtC&#10;Ix6ZfBS5YlCpfX2qrH0NfYgsGOT3Jn5kfrPOSjEt75Vns/zearFUOXCNgsXHMTidYWOmsPxty16d&#10;ZI40sTW87dkz3xY9f+wbG8V26IPKfO6bYAF0blZ5NboDmw0j2nVqdFcZydVrktsMbHKe8oCYVl45&#10;0R5KlnEyrrErrAq0VZwBjTgdPRfWYIDAwOnD0N9R1mcb7TpyyW4CYhMDXraUci+Vf1ZGSmuT/F6D&#10;3yq6xtPsK2dr4DTzGQ/4xQoFaVNngnz0z7xUW67nd8rqMx89U+7813557G93MuYhWDJVp3uZc+pI&#10;jFkwjdjTQGTmjV3tos/Z2w2eU13gmXPJL2JZ2+lOOOeHvdS5ExwczMvPBzjYq30DjK+cgpYiS6Bv&#10;nb86PJ1XlbmmB/QW7A19DoBpR8HJJlNOf+1amQTTidkNoIrhJ5GNo8idBudqQnGwPrSXJBVtAF7t&#10;4DMALtdGkNaCt+UF9vfUR86U27/Zi22h46YLPjUp1irasXX+H7tHmySBHPih71jR2exzJqkGmevz&#10;GQB1neqqVPdwbxNz4gjR1kXuOytWm0nbVqdeZmfxf7b0SzAXelGPaR/IR/0qiTj70M0GTtXdjZvT&#10;ZQAZpcNOPtepFxsPujWYqT6c1emOfoi9Ij/yvV1w+uk37pQ19Io2pLakbUrt0NHm1WqEMe47Cu6y&#10;I4NO4NikrCE2qu/Vm8pnbRcw3DgySKe9Nm5aZZtYxJ5YtWHLu77TVRs5I4mQLyanKwdMftCmjlMU&#10;eSgW1t62Y8Yg+qvD2XbR79KDVYxWaZsILx4xsFvTCWYXCPbT7irDrCF2HbpSH8DCy9gGr+6Ukwc+&#10;Al/PYWuc+/kuZ7oUHur7FcIrrNmkZwNgOhWTxM3rKPjNufzj2+Al9xmZIY+pRw1a93ZmcwYGTuPf&#10;ADMayFY327XHBD0TAsWedlASkxogMRndVqi+ziGv7Ggzhw10lme9+ou9VEM5A9M2qyZGuZfx2UAf&#10;4rgEpJGD4h59PmLfDrJWnGdL1674lrM4JmbGXjNoYNKOgQhlbZP9nYeXumC/yEJoUBujCmxA5+o6&#10;9KhYP2McOOvMf7zVLUOeKTxa+bSwDbhn/F3QZ3xf0HcdHjKYOeZzwkcGX5KUiQyQFpxvdwjZPKmN&#10;4z3lD/hK31vOVNn5JOekzIF/TIZIBRDfP+73872jJiEjc8UFJ/ieJB6gN9QXjkdZ+uJ6mWetJp8b&#10;LLADzSz7n7Z9nMEir/oWl9j/+Bqx7+J7hEf0RTp+Rd+kfiFf21yO/VnCvstYKtahbzOjOJQFygsr&#10;Tg1mw78Ge5o83zTYzmSLmnj+zXzO/zzC2U1871YCdrZVNCAyx9kb0LMK0tmbS+jNKy9vlZXPXyl1&#10;9qqD3rBYoWpNC79wtpPIq2Gw5xjycFKa5+rxvPLLIGe+YqISfCYtHn1fNe9xhu9THh/nGR/4KnT2&#10;/FZZfmM3zvdFnsXgvTpamnUOokmYmS3Oz1Os3e97kPs7Y9Ig8imDp+ioCX5+wAA+a3BkxQLYf5Z9&#10;Xfg68kXMCu0ZMDzNOu2oYpLDDDz6IDjyQeTVGDQ19x7Ok7N5iHVaMWiy+Tz72cN2thOW7fZtobz8&#10;2nZp8JwD8pI4gefUR2FwxZaUVq2bQGrhyOXv3kjyxAJ/b0tkA9PKBPfbvbbQosk52AXrOGdmRwCr&#10;6W2f39PWEJvz2Tj0OIlMmvsg9hPnH3uDc1cPGAy38nKGZ9V3bdWpuFgfgD7uFAd952D8j8FT/uYk&#10;e3eaywCg3apssW5hyjJrNbHCUVVWgTmLVzr2VZ+YbZvle9u5DoNZnD2prZcOQ9Cgz6kMs2JWPlZm&#10;Wolo0ngN/lMHxVbQdkefqS/FW49wpvKq8lw+jb+c9esTM+Fs7IbJQ2AkfqdvYkQeVS/xN32/wAQ4&#10;elB7UrvGn6F1X8WWPkOSD7mfSRo1fRqnkKfY4AsWrkB7JswMY7+fgE6HoF9HW+gzGPMceC4DPBl/&#10;A1/p79fWb3o+7IXP4jPrt7RQKIkV/E9PHy24xq4FF+Cziz/dLSc582l4Wb+OI2MST+B+Xfbd85JW&#10;TeA5BH9ZGWgBTvyh2Bj9AGB8BMj91pXJMmW3PNYh7lefjK/pq2mXUfYj+2TQEXl4PykaeZDWsuCS&#10;f9ZD+ncWv3Al406kWSukrZY+BV+vvrodmo1/+0dbpYP8cHyWfp4kBnOWSXZWR4N1TPa2S5zJLNr2&#10;dug0Mc5xEbbqjY+b9TlPWLvCMT76RY7xWQPZnip6zr7J/qlv9P84As5guPJsag8849+wNmebW+kc&#10;PxV6Mv4C1maHKnWjOtOAsraVrXodv+R5TX3yYrDbPPL6JLxiO2/PxPNZfXW/tMACBjkbnjF8PsnP&#10;ad/LmhxLon4Yt3sROkKfqnNAvefE40vB3+IqfX8JnHLZXTI+bnWpfpC78IHBUL5HrB8959+xvrTq&#10;hU7FV2NLVfFX40Jl84mD0qHMDhPYCyYqaINrl+kTS/GbvAUfeN5JGkSm6HOxa4OBUxPdT35/o9wy&#10;cAoOvfnSZpmVX9DFsT/AdI6ZMDDnlYAc3yu/qgs72JImAOmnHLNYBlzXEyfDR9PiZN47+m1aGQ5W&#10;qd2pxg6YqOj4ifi3WWf3bewPMkV7qxrvw7lw3uoIkxVsKd0PnPaxffzb4v3uSBk/yd7JfyZvQEfG&#10;aHxWz8RkYJ/ZBFmTk1vIfSu/TZA4C23rj9Znsvcf1QgR2/Q+9rf98ujf75adX2+X7ga2Eedb2Tz/&#10;CJbGztF/AN8YOBd7+z4Vn+yxe2dXFHHk/Ocvlx77dX+WLbhZW0DfzwT0bOJtqk1N6Hj/6fgNTLI2&#10;aUKZqH9HnFrZdMhE5Sg0NHl3Ic8wMDlSBrQFuXy24BXtRGxCx9hUFaf/uGI/e3/pAfvXuGHHilNo&#10;Kc8PLR56z+nygMpFopEBzX5a4qBVLDMCRq5JmFkFY3vEfvDUbJxT/LxmQJWNNiMn7TQAAg7StrLE&#10;rEqBpb3heygWs5J1wsaZCFGaiTjBg9v20MH1toMQyKeVKgTjhqUC4exEQKGD9jVodYim0gcGiKF0&#10;h+cHtOjQNRtB52KyLBDSKhWr5byHoHL4MQgNAWKQMs5tFG3mT8mMAimEjO2lxmGeKFuVClfTSkUY&#10;Mu22NKJ10HB5EB0EzcrXr5cW+yKjJPMawW5GjllSh9kH2xjkYFEsgjWzVjNoHNCsM82qjFQxHWTk&#10;aNybvZggH89nqxuzUU6/XhkcOjra39qoemdzH7MlbQGYylPOy8CprQKP2c4WQWtLzjhlYRAFikpF&#10;QdO6OlVmVNSsRcLwShUBxD1xDgKCQJx3ISBO1h77nmoelL4EFkZBEMoYtsbrfuZS2nueQoGs2LYA&#10;RWjm2tLB5ZzDFkql9dytzFnUUaugNzARZQ1RJnAK2DAANIYAT6sV7mvQ4QQMneoRhEgdOuoPYtdo&#10;URnrvNfQizPWzBsVomALIOFnGg7OUpvUmQSNee6N2zPQEheK06BiAo0yOWtS8bpP97NY+VzaMaCQ&#10;TEXO0FanDuQ/CaAyW1K+OP/KXln53m0YGpDO3jdgcFtfCQCShQrIiWPLYAuCX4WsAhtA+I2j6HVA&#10;a9xZvaCANMASI93PubffaXVPG/6YiHLiOxAyZil6ThNxJrCnrCfngyAbZj3OQVVwxLhEsCp0DZxa&#10;wZCK037gFDqvsu2nKqUmj9yUHzvFbGQrDJufvlQu/2yn3HTG6W93y9lnLsbpkT7hCCBBx0AcVwh0&#10;9k8llwx5DKk2gLsJ0DR7rIVSGdEQR2j3W/Q6R24KsDyPEWFbrkH+v/aWtVT5CjI6OgK4NIjsb56q&#10;bZ7LYLZ8pjNABTQFYEiFCvvqeuN87l9Wr7AngkmV9LiKWqOP/UzWtutwHwxAXemWQQPhKD8dGWee&#10;v5Vs+J1f75T9P+yWR/9zN84ug6Z7/7mf2QdnNCjurZSZt8PrH2W/PgMwfG6jrHFZzemw8DMYCjdR&#10;TNdRTJdRUlfNbPrlbmZ8DOt8Qq5aGXYWI8cWmwZPBfxHpL1/QTkAaAzKC6x1LD3EuegINInlNLw3&#10;xjPXvRdg9BAG2AMYT4PQ1DTPJkizXaI8ZnbU1Cd4RvjrYa6jBrf4/Sl4eOaVnVLjPExaSKsQgyn8&#10;n3ymQ1cnkpXgS/CArUtWBJQASS/bBK8AKOd5Pyeg5GwbP7xdjqJn4gDh/Nxj5/72+G5be5pVaUCh&#10;5zoEC7x3dqVyJ7KAc7VNvJVdzuo0E9x5JSaSGNQwqcS5LgYxbJtiz/4ez7f2lasH7c8qPbXE3rpP&#10;o8hMK0xtTdpAzk5pACE/zfoTuGoE1feQDzr8kDND0IkOh/pbzFJDdiFPbHehU04jyFkTw/ydsiYG&#10;C3Ta2ISOBAec0wiGxiD02p9Xoq5q6iCHr20rL0AwgaN1Z6EcfcfJ6EarPAUEyR4FvGlY2ZZ7AJnl&#10;XCOrEFPd6v34ncGePG8CpxhU8N7YaSty2uX0d26k5ZPna8a8mZxjB2f+gAYRPDP1FvQwxpKtwjuc&#10;lUFWk5OUr3ZrMICo/hzkbI6ilw2cWj1np4Uj/N0quODCT/bS+skMXjtRSLc6iMwgtTuC+zzFWQzq&#10;HOAz53s8Ap8MsOdmG9p2R7BVBU6RwcjHKnBaGUWCYoMpVqu04WHneJvko0MqdOIe8ZqZH+oU5Loy&#10;KUFT3pvYYSLVCM+tY+beb3bKvTdul40fw9svbpbrL2zCexXe6fD8h6AR2yCl7Z3gm/2NQcDe2mar&#10;CX80kcu2fjrBOm0nIr94DbIm9y4tm3i1PZczjZRV4g8D4kma4meH+Ku7AmzBGp5tOoIon6F9dZmB&#10;05r4A1CqIRZDSF0sYEWmG3w06FZHvx/7ADTHGnWWaniuoqfMpHZeyRnkySVk7sbL+2mX5r6Pw98a&#10;bVazz5tNjs6YVJcKXNVZgF4N/gQmkctjT4CZ1NPQbzoksB6DgfezRwG1Yhxp3YBDKnjADib2RLdx&#10;Xh2MoJaYwsCsRo9ymfVp9KTahDNrAHQn0EEdncHqcP7PfTBwKo1rEOlUMHBqMp4tP50Xrmwy6O/8&#10;q93f75VN5PbWi8iId8F36CKfx6QeDQDb7gyjF6xYszLRdoOpKGZPTJJa5GxtYW53hBn1FUaQGaRd&#10;ncJgGmf6tj92PgksVeD0oO0OV7LfoY8WGFhHYX9eifg0TnjnlWBYpg0t+imBU17Nnu4HTQ2AjDoD&#10;HZkwyb62uCaQN+Os1f3SyWnmZv1mDx2KLkX2N+Cvw1+8hrF2KxW3N9A3tum9dxA4ffyvGEQGbP5j&#10;t5x8Hxj1HPsGZugHTnNJWxpGnIM4JVV18pBnIwZx/zjbEeT3Ilh4Bh7JWXPOnmHwwPZ0GeO8xsDs&#10;Y/IkOqyG0SNONdniEZ0F7I3dBsSqGj8GC3ztPLmcbFX53sByAqfSNzSRwCk4yqCh771fgmq8tz2U&#10;ToNqXgkGNDTWMXAKphtxXsnb1soYdG4Fgd0WGmJOaNVMZgPQ68iVreffX44+CS5fh2bhIQ37BbCP&#10;zt1R6C0ODGhuDNqXv21x1UP2zPK7OY1ePjdwmMpAaC0zf3iWPLfPCKYSS4trbNWtg88WpNLENPJG&#10;nKdcT6If35MAj9gH/KrBPwI/xBHDHodH5Rl4U/lhkLEDn/UeRxfx3NKcmNtWumaty9/nwCAL6GVx&#10;XVp1oxeOXeWcOOcp9kp5kfbq8FDwtvL5aS51M59Z0e2suqM60XhW7bARdGRtayYySt0Y3kT/TWL4&#10;NuAhDXOTZRy9MSyuwJYxqWvkOhgTWsvZrtp6the7IkEZnsV9yrm6d7z38pxsUasc1CZTB2vHaCwP&#10;dIbK4NRI5hoa3BrBlskIFN6LMZrgcttEm0Fs4PQwa9Mhp51poFv7sqbRfn2yuq+BW+5hMEB660FP&#10;C5+9xPPfTLs6jeq0sz7gF506Og6qnyt7Quyt3EzlA783cDqLbbr/0+3y+N/ulkf/eqc88ZcqEe8O&#10;uHAXvbSBzLqAPtIWt/J0CFw3cRv5py3KM2qbZp/4Ps91nP3Xqa09aaCtHzj9BwY+wMTIug57p14R&#10;M8dG1ZaSB9FTdkZyTmJoj0ucphyvgUuGtV245/ynLpYuz9MFc82At8Tw07w3gagBtp9F17TR823t&#10;fmSCNoAtuQz2aRsMOHuIfUlgmj3Whlh9+nTZ/N1ebIurv9qNo/oItGbSbP0GMv9KJ3pG2yS8ZeCU&#10;7zXZU4dTWllj09im2kBZAqfse/AZzxDHmrqSM0ilLvuvzeQa66yvvou8OMPZcZ52IrBqXedTC3tY&#10;Gyyt3eBP9Zf7Jv8nSLTRK4M6rpAv8p92dLLx+R5biWeuGfLGKkRtQpNq1Y/Owbrw+n459Z2qG4S2&#10;5IrJ5uhkEyW76DA7UZnsPYLMExNpk0aOSVOsI85dsQ3PnXnOyL0JE55Yj7buFLLXUSwJqOoAZP9S&#10;/QSOrAJvs3HMGUxUn0sHsa2DCcD90IK29yB8K2aO34gr1U3YtTW+Q6esmKSODmogd6z0MAj7MH/f&#10;QDdq+0//uOo+pT9glSs+AuyMky/eLufe2AaTX41MdE2p9vGM2L8m9q02gPet/BBzqXwctrIKm9nz&#10;MunC/dBB3rrQLNPSrfKez/qOdKst5H8TC/SNHIfOj0lX6B6Tzp3Tpi9Fn4oYyIpyfS22uT/5ynYS&#10;W7VdTZzR0asvyopT8btnJI4zOdUKRBObtC2sVMusMvbKvTSoavDDRG8rV604HQI72y3IuWjOmFwB&#10;m3V3ZuOvUeboczIRxcQjnfppJwevOzLE4KCOPh3C6agl1vJs0SUGcg2aKvf8myFsXKtADeKIk0IH&#10;/C4z6LW9oGuDOLbOzUw4bQlxljgGPWJ1q4517xt/CTrGxND47HgeEzrtKKTdYptm/QsGbg2a6vzV&#10;V2e1qdVj86zVdq3xFbLny+xr/Ihc+hQXOQ+LM5yrp8+xHzQ1wGfHIOVh5adkf/nZufMz8Fba3bNW&#10;6cQ1SN8+l616Z5GLJl3Yec7gzQI6ya4CI/DG0NvhYejqkPT+/c3S1hcBvnPEjEE8A6gmyhk4taPT&#10;Zeh2ARtcH6fJEKkiD2+jS/lu+fwY+9jUWf7qTll6if9nTXXtdtY+x14kWZt9egRaPISd1XsafmMf&#10;Dd4+8PWNMvjCdpl9facMISNWuf8q929Aq1bZDUFToWPuZQLa0pfWk9DwCLaU8+xPQ0NWnK6yf8eh&#10;rUegY2elnn9lK4HTBQOnz15LIrUJZF328ST3cOSEwd7eG7vlweduxy48Dq+Z0OVosIf4eQC+Nlg1&#10;hZyY5twce9DhHgvfvlnmXtsp3Re3ywD3E+clsMKzujd2xhpjf2xtO/fMlXKa+1/0edxf99nLZ+Bn&#10;33d5lgnO4QQ8cYJnkL6HoNtR9PI09Njju2r8bFVdl9/PcB91u/ax2CyFBNIAv7doxXm5Jq9rj86x&#10;3i64TzpKK272y+D8sjYr9sIZg6nwrsF855w6d3f1K1fLLOtscgYN9lwf1Qyfz4KBTPbOmA5sO7tz&#10;6EeeAHum6w+ywECnfGfyQZJF4S2r9JMIgQwZRG74zPo4Guo1+Er+m2Kv9e/kf/UD8poZ1axXOZIk&#10;GPRdfXO6DIe2l6qAoBgH3lMWKCsm2afoNoO2B/sTOQFej0xBvognMotfmYMsF6cssKfaOi15TtyG&#10;bBw6eDVwOg5fRXag09LdkOfR56J/Rb+cc9cjFz0/aF0ft7rFAO+kehoc6mg7Z0qe+eluRp/0oNv4&#10;uDmjjPRhb02uaMEjE+CBEfbZbgFD6CsTCPw+E4VMoFM/Ku+tPJxmbV34O5/7GXrfRFwr5dp3FsoR&#10;aNhgvGeS/eCys6XtxdMtRL0aH2odOloID5+Fh9bg/UUu9Vh83HyuLrPoYYrnH2Cv9P2bRGKFtGed&#10;eIb2OXa0laOuwXvHF8ZZmRxgu2PliPpWOZKKU3jMpJwadDDCmvUXeGaenQki0r56Xn+a/nTni3e5&#10;UuQkDV5HZyAP0ypYHS1e8GIvUgWKjhFPGNis35oOfld/Ob5LX80C8sGW1atfu1ZOfgN5DD+ee2U/&#10;MjujhQ5k+4TJBMgH5/hqg1nQ417HD32yEWykn2LChFN4URoWT9o5JAUB/GwSfOZwsu623T/1OYCj&#10;tGVGoeEE+tE1TfCaFYGOJXItrmPcwCl02w+cDmEHWEVopyAxYSpO2ZcKK2LXw1/6y+0coo9Dmqg9&#10;tZKA9wnk6+oPb5Wb4NANcOi1l8G19+CTA5yqLWBQzo4pBi71jTjeRWzb3GffoVWTsCxAEQtnbjT7&#10;Nic+BktMgpFn0TE97j08P4Z9A/ZUnnKmCeZq44FlrZS3nbwy1MrKJOhm36pgc+Nsq5zo/mMcx30f&#10;N5h3oDuM/JgOdk2AW/sSPCRGNNFWO0a6TJeP95+Nz9nkCP2p+nKdPb/7u934Ch7XV/DfVpveLU/8&#10;/V658Sx830/+BHf1bZy+fZPAKfzXBG+ZfKEvz9+nAwt7OMAZ231w3gQ8zkLZoxyMjccVO3azF3mk&#10;DKyDI0w2UHckcGqnEGSLcSH9buJvk8TEOY58s/pcf6H2xaC2IK/KAzvNNbAx6uybxZl9WzIJuZ4r&#10;r+5Njf+3gt9khzZYS6xt0aG+qOOPL5UHdEDpbG0AqJyD04FZbLPj3FKHYXcF7mymmZACE9tl6LSe&#10;hxCsxlhGWacPPP+3AJOpYJy/pwAYQ7GYYWkl5ByCdgoGnPg4jI9isaWQmYMaa0ch0kEAsNWhCgKF&#10;gtnptvYxwGQFaGaqIfgVblaC2uJRw9YgXuaHymwKDy4Vi8aMwnxS4QLxObc0BjjXCN9jiX4qajR8&#10;YFqNiATx+M4aTCSDpsUBnwlSjc4ncKpykXm4dCCZ0bL65UoZO6PBCp5Un6AIhj6znsw9Hau2aTDD&#10;yoBxMi34G0G6jpoRCYIDF4AbMM18DAW6QgLFUmPfnAG08tJOOf3GflrD9QG9rT0mUF7OBG2gyJqc&#10;Ve3TgHEAillPtvFMkIPvVIDa971vRDjvaVKFCfEraPxMJggzIKxq7zwVBawxbqVHAAj7mEqx9U7F&#10;KOyBgqsFyF8EjJ2x2gxFYtbYwku8R5kIhMwks02PxtPQt2+VN/GMOnE0hgTedYS6swIVsHXAhr2r&#10;vbfzVUMPUSw3WNvlGB+2R0lgg3OPQQrQrL8XmuIzgbPBdoOl+X5owvkuGo0Cls72VAZn2+Kjsa4Q&#10;nQ7wcD5Mv+LFywrTBE5Zn456HdQ6sj0bZ6Ck1QrPs8RZCq5sB5qsvZd3Ar4SCOLSWW4gxqxSmVyQ&#10;YtaHmbTJSub90FyVFWvgVMPO1rxWzugcS9s2njXOL+kCIahz0T7r6SGvYuFMzAo0E7fu+XC2GpMG&#10;F6IgWUuLM9MIdT1pKQUgaN2ABli7QtoqHgOmCtNkkfJep4qKpXXD4DYChDM7/BEMTQyeKxiRBv7s&#10;gX7ucxfLxCWeRaGHstLhauBUpTKC4FQwWsHpq0bkGDLBjNJJZIz91B3cbyZOstZRKgZ3Zj6Mojjt&#10;3tRK8zHWD1+nlYlKRXrkSsYmSsXh19JCzp7nnYR3u3cRnqy7X8Xzz0pFB3XtHDytDJD/VCy2B+V+&#10;OqHqAkeNVBXs5mw58r3NUvM5OePLr2+X7Z9tlz0U6t3/2C2P/eduFMujf7lb7vznvbL5wq2y9lYM&#10;iiesfl0rs+xXE8P4HMB87XnW51o1YlCimQX8+71yhe86/8Z25oSe56rD4w+yP6sA+dP83YJKhv8T&#10;vD6CTEnwHtCu89GgjJXlVoVYGWf1+SkNEYw7Www7a3T4x9vlTc/eDE8508W2PkdROmaOTiKPTQRQ&#10;bh+Gx0xq0LnpvBKrRce5/xCAyDlT3kenqUaQjnJlp0kBBl5uvLZV1gCQq/D96stVpamtd9LeCN6f&#10;4ntanO8h5LUgTzCfeSU706WnjIIuIrOR3bMfOVdmlQ/SOWcZXubSiexsExN5DJzOqqtQ9DPsi5n7&#10;zj615Y7tiZw1sch7AeAq6zVwqkFukHQBurNVz5hymH2QhzXkTfKRp20rb5asvKvhHfkPP1ptWwO4&#10;GETTwG1BiyrgvuPS2UVpAfs4xgrPa8AkDg3oqPNulDtyz1nXdjcInap/dLrB22b5qddq5/me7aol&#10;lgDjKDpDZ0Yqrvm+KQxGgeaIFac8mwaIMjrVBehHndW23unP/vLZTUjJvBIMVYM+zr91Js4AesXq&#10;H9tCpernHufJ91k16fNMwhfqf8HkqEYKvOL648SDdpzHPcqz65gYZt80pHRAXcboPgkd6HCyytEM&#10;0uOfA4hzD1t02drf6qNjGK5H+VxjYRCZbra0e9xjberXKnCKwYM88bLNZvQXclkwZmsNK6qs6hxA&#10;h+rYcc/7OKEGbaXlP7K7Cpz6yqWcf3SxjMEr56Bb27Fce+V2Zg9feIlXrhX0mfTTgaZsQ1xXHgPa&#10;rUQ0gSoAFCMziU7oaHWDrVesTjwBX9pWxCzrEdY0xJlrVI7H0Kh4yNZF0kCc1pyvDrdx9tRKTFvO&#10;mHFXfys4hrUk+Iaxm3klGALJCGZdtohWL8UQMrjFz561MrN2rVtOAIjtvmEg2czpNfZ9xeAp+mnt&#10;WzeTmHHz1TtlToOHPdTRYZa8yV9puwM9W20Q553OYIMH6n7vi2xtWHEKfaYSB7pIEBD68WeNQder&#10;AzGBfYBxZgGiI5roKCvmMtM+TgJ4SANL56fG7WUDYchhzslz1ojV+WxiQhe5rx7wf4IBOQ/PxPaj&#10;qd50n6D10evdcgy6dW7lNGu99e97qWC6gRG08nb4jrPLDBSeSV2YAAOXgZdUHW4C2NWDBrrVVcia&#10;Blcb7GVVlRXVzixRZ1lxZbvyKXjGOf7uhc9jRYq0KE1Osk+2sm6DgdU52SOdJezNJHxnB5N0R0A/&#10;qasqQ6gWnSU2SBDozmL4MG17dBqzxuh/sQA06dkMIztqz22WNs8TWgQjOkPOeSW30DNbf9gr+xhD&#10;BmecV/Lk3/bLzks3S88KLTOEOQOrvavAaeVskL5MOujznQEuecn7JnCKYdN55kpZ+OzlMom8sw2y&#10;xk+wMjRj1eUYRquVHe6pBtAYZzPw8UvpYvDQxy4Fw1qZZsKGGFj5EoyOMev93AfxhIFT226JDUJP&#10;4Ki27XTdA40gMYj39dk2HEWAjMSOUE5P3qoc6eKCOpj1MLpUzDyBLNI5M6weMnAKf51/dKG8/5V/&#10;LUPvxpbBILZdtcHuzB1ExmlLyFc60A0g6MBUZk5znjPwwezblsvMu1Yx9MGa7EcSDniOVE7ybBpo&#10;2SNeJ9kfKyXSgpRLo1g9Lc2o+7oa0fIJdpFO6gRQWVcCFq6Z9Tqb1VcxnpeBrQ6fqSuUUTpph9Df&#10;VuarL5b+9UK5hI5fhHbFEFOsPS3DdqHF3kjpsldi2g46sYV81m5LkhqXgVSrK+QN7TurhQ/r/OMy&#10;mWaAvXNtttwWR1rx1v3QmbTqbX7xWuTuUfbeDj06FZwzahvWYFPOWVqLYX8FOkLGmC3ft7t0WiSJ&#10;g3W3+LwNhhCvmxhUP1UldIg9M+cUnrFSWifNCGczyjnZocH9sKrSYJB20jF46jjXKM+UwCm258QG&#10;5wXNOF8xDpODczMRyUD4JDJnGp3e+C77Z8LJGXgHWnQNXuFLziFBOnkIuaIO0xnpZUBX+dZYHS8b&#10;375anvr741yPwpP75bH/2it3/7hX9n63G6y5Djac+eaNjIo4yv3G72G7GABhb23BFvwhPxhERuYm&#10;qQLaqa075xS5ZqA0MqV6FRMPYwN0d2erLk7ooYy4gUaUX84jtEL5vhPHC1qzsqH5ZvbSNbHnzq2d&#10;tFsMWMv2XsrCLvrSeZG2rjdB2Nl4zkuU/lPBxmUbQHnZcxrlOdxbz1MbYu1Dp7EpqsDptV/sJrFB&#10;R0mcx7fgAQOnYifo2ja7ymptczFWqivhFW0aW6B5Hq7X8xCfSS9WW8TBw2eO5VCvxGbif8fQHeP7&#10;s5VdhX43+aOJjNaRp+0l/4vZUhmu3Oa9VeY65Rs3e3E+Dqp7taF1xHF/z0U61qGvDagtaCu4VFWA&#10;n9TLZ1/di+PeEUnaknbpmoanZtDXXfbPbiyRMbEVoSOeXdu0atHPWtSRyONUeegcR7bZus4qpSkr&#10;GHaQG2BL/SDjnKG+klSyH+ClOF7FJPCutnSSULkMANhpJja39gKyMskl6GBtc2WJIyj0mcQpq+xh&#10;j7UjDSqOsm+2JDyB3mxi+3exA2IPvLBVlgw8gRGt5DOYahWPn1kt2V+T60xrbuSH36cPQtteuSsO&#10;HXk3zyjtaEfnXKuAcuNkIwnhU+oavkfMqO/D79IXYpA4eNZXzwNd5AxInfLxpXhOyKkkaCKfbMt/&#10;6vW9cvI1bCnwssHjJNWzhyYRej76bmq8N7la57Od1MbRKc7m07dmRYSY0ACC3RSO6rfiXs34jKok&#10;RpMMptirtW+CN6CntLc7kHsm6WlLqJuUqwYGEzxlL2zXqe/KYHUc6fBGigZ4rgGeaRgcWeNvTK4e&#10;5+zSnlknLT87Nz8ztaUB/neAdTTB8k0rk+UreMwkRPfcud4nwB3q1FRSq/uRg31Hfv0tK+kOdxS8&#10;W5eG1Jm8RncgA6w0tEJPnWE3uhr26jAy185AtkVd5HcmtlpxbUWmiQSL4i3OYY5LH+Q0Pxvw0jdp&#10;YMtRYRZ7OIKl7T1Zt7aXtpKBs4zdYo0G+WbYd2VdjWcdhran37MWX4dd6Uys0S59hGcZ+SF0yJlb&#10;aWfS7xy0W1VA3s54hlXo+Dz2tRWuBgAdmVPNAQYz8wxJ/uLnR9Bv+rzswuT/GHQfgHbG0KtWGzly&#10;ZYznsuuGLfHbb6+qYe0G9QA209CLyH14pI18NdHAykj5VNoagLeU9VaHDyMr1r5wJZjSMTyOBDr9&#10;PVsas1/gfZ+jiWy2stuudbbFPvV9fsfe2XbW4FWXda+yZv133q/72k55GBz5APR7XFuF57KC9Ah0&#10;Kk6Sthz/YaHMcf7GJDS7sphgMMtzm2xuUkJ8cspHA6jQ/xB7ZRGJCdCr7INtT1fY0wX2Nq0s2a95&#10;9srqLH0GE1xH+a4T0hHnamV8DVmWzhs8j3MqJ6D3KeyOGf4mo3+kAc+fK4kWPLv2u3/fYU8serB6&#10;1IrSKS4D8SZe27mqx6utNbWPpEmTrfUf2DbdwqA56LKOnWfFoFV2+hdmkBWz0IGJAVZZmhirD9q5&#10;uQb37MwU7KFtBE3qr1NG2pnAggafTfykj9J9tgOeflH5vfPO1cyQNOFN/jQhQp1jIYE8rM8k7Yrh&#10;NWcY15CfJ/gufTsGTrW90qZd3ca+pQPKE0uRpfHtqvvAEJmXDvbV95WEPnSNCZRzyFnbkxvENNna&#10;Ih4r4y3UeeQz62XUoA7PZmKoPl2TMCZ9ZU/r8LwyNvrLohNkQ7C9/lr+Th+eOnUAfm5D76d/did0&#10;PgftNrW1tLme4X7ISS8rIL1/5AY6dNQEDfkIHnCkn/peH4H2ki1eu+xxywQPdGMSjtAnCeahL5pb&#10;M+lUlW5d2qHuPVfiEsiEVDMaNFW38j8z8ElGUR34tNRb8so8OstqUxMrOsiKCa6H2Z8jnJltzx3X&#10;ZKJ1DQxgcpF2rnoxRUDSpfIY+h1gfeoAdURdeaKvDT6LX1O5xp6lU5FY5OBZU8iEfDOoblXphDyx&#10;VeFt5bXdWiYuoDugCWf1m2zqHkS/iiHAo7a59bMETjenkxwvr5pYYNeLOS7p3o5t+tqWoYUzL+0k&#10;oUtM5DOZTGkHIXXnBDQfPCr20Z/vetn/dONw/8HzHXUOsi7ddaBPL+nc7xN/6Ddom/QqzuestDFH&#10;5QvXhP0zrm5C/8Rf7zrQ+fonTCCObwe6NVBuolRnRzw4m+CpdpM0bgKSgc74vbm3eFF6cSbtcfj6&#10;MHS1ZuD0N3tlExx64yVsfP6/H1hLJ5MD+0Isra1jwUKSl1m/XUCNB5nYY1KunWIMmMZXwKuBU2NG&#10;VjOaqD1+ETvJ+JuY9gBzJ0HcfUGPmOTlPsfvL+bk7+KXvzKZkSRVxekBvo9/u3o//hh/A70YOI1/&#10;EVrQH2Z3L31YdXGaCX/cYwD+szBohXXf+sl22U2bXguDqsDpU//rbnny74+VJ/7yaDmDHh2ZHqnm&#10;m4o7OQODpX0/Xd7zueMuxF+xeeAlMbUB0SH2xqTAnvKZs0jyyFWwhHvLJabz74Jp7PKqvw35oi8t&#10;Iyg5nyF4wxnJ8kMqTbXvuExibu+BPeH3E5NVxam+E3k43SP9bvagY8Kk+yCO4YrvQLvcM96eTgW7&#10;GEe8pU9I+aFPcuz2TFVxmrZ2MJ43NBveVpQ6lzWiDW6YJWVLDLNyZjGKGhy4bTR1Vs/BUJnxiDIx&#10;I8fqEp2yKnLbR3YFSvxeQGRg1QzlFkxmq7EoNwSLwsFS9GrobSXEGvYFhxAlSB0FKp1jb1tLIDNO&#10;dBSArQzcWOdGHEFRORTZNiUqEit5zGRwdoeOKR2OYygcsxZG+P0Awjp94FVACJ5+yxNbdBlE8733&#10;kojTikwHKUyRw2UzFQYehIew/MzlMoPxOAjwdlbcMZhmnLWeQIgcYf0KgQR1BTwKeO4584kLZRJl&#10;K3gfQqkOoOjsVS7wTlsVBIhZUrag670P0AKhLf5gq6z/FKIVTJkR9q2NZEtZMj/ifiPgbMt2jPsK&#10;2myJnFk33NMARPNGNwFSmUxi7sjkCqY4JxE2/E6nWD9w2kLA3X8O9iTZQdCLYCCztPoMgRE8/fSZ&#10;sgBgMhOn325DpWJWjjMhzCBzXkEHUHQUQfIQis+2jAIhgavGVj/4UMeYr7MeGcHAsRkmAoY6isvs&#10;VpWxcyQU1hq0dQUt1xg0NCItIWCs2omzmf9VudQFHQCLNkrFVr22c1JgNsxAQHDYWtMMyrRSYF0K&#10;Yx1sBkw1ss0ituJ07C2r5Rj3snXHvMYTysJq6kVoPIFUzmTFGX+8WqHmXBwD12YQWW3ikHqd0Cpl&#10;9y0BauhIw85zaawjRABck1YdQK86vdLGAJoVEHq138uZwA9NDSqFoJfCWkGKsG1AM00Mq2pwdiPG&#10;9RBrUflozCeQipL0vNOqV0HNPqlEEmjhctB1Aqecj/s0cRUhe6NXjim4WEvjs5fL2Z84PHq37Pxq&#10;p1z4zAUMdWhJAcQ5Rmi1USy9kWQAJXAqvaG0DNQ14Q/lioFTWxl04R8Viq1lp1AqzpGzVVAcptMo&#10;ljs8A3xj1nvmm/rM+9Nlhv0QODnnQ2Pf6u4EmlGytjrSEd9XbjpQ3GOVilk6jWvIEHhDGtIZIAjN&#10;ebhv8rvyhf1pPrqULH9b2S49t1GuW7XEtfPb3bLnrLhU7+yXvT/fK3f+eK9c+OKVsvgkBsXbMTCf&#10;Wilz8LdzME5+60Y586PNON3HXR+yVCB2AeV89d/3yjm+cx2FdfMXO2X61e3yEOBdh66teufYE+d4&#10;ziFf5W9b4gnUnb94BACZijb4yYCmRu8a+3gGYCfwXIMvmy9vlwfZ46PwhmC5+4mLmadjmx+zvKyG&#10;7GFw2UL7KDxmRcgq99XgG4Rvjx8AOh0pVcX3hVQeD+sEkN8whK6+gNGFkddPlOjPK0mLIz4L//Nc&#10;hzA6+gZCQwUF/09D003WkAo8ZHXvg2eq+S/IrYAJ5E4CqDz7FPdc+QrGigY0esiZegZBzZi1rfwy&#10;xqXB02Qo+wrYs3KmHzi1Va+6bZn/1SlnJwQDXgt87jlpCM6yjyZmWM1rFZuKO0kYKG+VtADL7Fez&#10;E1OBiMK16tRq8ppGonrHgJf/o7PjRruqaECGmc2m7otchcbT6k3dy/dGDqnAb/XKKLRsoNuWuDp7&#10;+/NKzPyWJwXKDcElz6Fjw/20JYkgXV2V2V/eG50lD1phvva5y2UZWppgrYc5Y+cqmT1qxenDnjsG&#10;VReQbbcIM1Y1xMUCNehMR7NtAMdZnyDMDLm07oXvDCp24KFjn79WTvBd51/fK2df3013hAX23/bR&#10;NQwgg/rOKJninj2dq+irQehZueKMOR3Y6isDSakgQE7pKIyjFlmgUSQgjhN6qR55ZkcIQdRR6Fin&#10;Q9+pZ/Z4XZCNnFSvpYIBeZjMM/bCagudIOeRY+uvbydg6kzuUy+aTQq98uwz0Oss+zWiHneN6A4d&#10;tVUrI2TFZWQdcl4DcoTzsZuEFSRjBiLlF/hkgnVlxgSXAFZZY/WMSVRx/oJTzCL0+9X9Exi/AkmN&#10;oCZnoTNYPGL3CQ3sOmuzek055blmvtmBvtKQ8FKfpNUIZ6Pc7ELDOqGsZEnyALxj0sHJ798qV1/b&#10;R5fxvDyXuMF2veOcyfSnwGrIf6t2A2jRM5lXAq3H8EKvtJ6AfqUT6KE/rySz5/wM2hgXsPO9dvNo&#10;m3ygfrjQrIJJ6LSmBgLGjEGfSl+5jvFUpaono485Z4PCGkXOrb2fPapDDzpPdwQDp/eq7NE2e+be&#10;1G5NlxPINPXDLDJBI+iWVf0vI6feDJ2scw/W4rwSgb5BU4MM7mVaAHPOGhaTGojIi3F1OvtmRqbz&#10;SqxGMBM78/28wABT0J7yqct5Oq/EFohpvaO+co+Qkwad2uiEdI94+1rlwMTo/3+bV3Jfb6GzWm9F&#10;tig/0FntdyAvLoFXDwxL98IK2qE76D2ez5Z/JsA0ed4LPz+YV/I7LnRW5nHbFvRvtundL5c/z1mj&#10;t4P94BMDp/cNIZ7LPZGuxBKpOOU1mdvgc2c1yXfTVhu8F8POWYbIy2Tm+nv2N213dARZHYZ8GgcD&#10;aPTYck6+N2EiM06hFWlJHGwyQTqvPAkO4J7R2xhCtt1J4BN6zLwSjPM29+sHTkNjOtsPaMiEg8w8&#10;xVBqb02HT6SncTDN0Q8jd8CjY8ii49zf8RRiW/dzDRr97M8+VzofuV3q0FoT/GjHmFn4wuzwIWRx&#10;EgrhS9sdmtxnNvg09D/LZ7bqnbUzBDQwwZ5oR8TZ7PPxrPJUP3Ca1tD8j/pPrGdVm616Fz5aJQKK&#10;d6zatAtIZq1ymUCgU9iAo/zS0SF2BbnAvuQyWMxagnPZxyme3VaRJniYWLbysXNl/XmMeeSblVcG&#10;83WOTLz9FHs8UKYxXOeRGcrrBE7hIyuHTPwwaOqM0xY43oqTVI/yvc7lPq5OQE7F4W9igs4/eLzL&#10;/9q20kCQiZEmgGkrNZBDym4DTNKZ9B4jl7OzzXJayXmWrDPf6R6ytrRS9XyRHdKodKazJk4gMF/w&#10;5+RwaMfggPaEl7pUXasz3yQRZw3GuQftDbAOdbeB07St0zZhDbH5uEJH0IaJAR1kQwc7dBrbdxyZ&#10;H8fUqcqRo10UjM85+HP4CD1m1rIJCfKXc1kNnho4PPWh0+WpvzxaHv1fj8OTd8s9+HPvT3tlx8Ap&#10;eFDMaSJbnf0b/u4m+gLZqp5HRo1BV2Nnq6RTKy0NyqUVvNj29myqS5Vr/yxLBpAlOgNMLhQrJxAI&#10;3rCKaIh90QE6zf/HOQ2dibnF3iZVjT+5UiUz8f9t7CwxppjW1mM9MHwPnFlnP5SZ2kRirEloRZnQ&#10;D5yqO30mg9sjPE+cVu4vNsSpD56KTXHr17uRWwYbjvI8dkip3ca+gQ5i26ObbEWdwKkXdJY27lzy&#10;i7hAfeKatXmkDRNlMhNcGaAc085FZsZm4v8ayAr1q7aotpWOH30JBn86Orbg8dgY6jl0d2w0u4/A&#10;942N6SrBBd3rfRM41cbjvvK586rEmra+TetSvrPJd9q1a+3V3TjsrU6MLQk+0racBUcYHDqOHh19&#10;21oZ5XnFQ9JUknkjy8Q2XOIa7ikmHN9mn9hjn7PLPiXhC9lh55O6mFPZxWexkdGl4oRhnkkbWlu6&#10;zqWOsZpEB642t9Xh4oI4yflfq3RqvI9T26Ac+6VfJIFTzsJAp/bFw8iIw+ihNrpSGyDVZPoIDJ76&#10;in0w9+J2WbP6Hbtn5pPsj3t3sC4dVwYS/D4DIXG2i33h4wnbq6Lr1YFiPG1a+V+fht2Y9HHYMlua&#10;N6A6cRl5pG6Btj0DfU/aM0c5l7EvX0+LXn0p2lAdzsEE12no2UTUKz+5V1Z/vBtfzPSHsaPgfQOX&#10;+kjSHYHv1Ydjly59OtpktqucxbZQhhs8CB6Uh9jfY8i/o9xLZ7ltevUdOZbJ8RYrX7sKrYIzpR/X&#10;Bx3qg3I0hD4oL+2J+MPAuQbE9V3pn9GXpV9lAjo1ydtAqJVoo5z5KK+emUlr+sakD+lb3aPvzODp&#10;Mc497XPhqbQLlce4j/c6jt3jPEbPPvpdGQTvRA8iR6SNmvYK555qSr7firMWdGTyhAl6S6zToOk0&#10;dJNEPfebn5cNkrLn+hL1Kfo3+hj1NTbYE7s0GdgyeVmbZIbz0o7TBynvNLBZ9GGaxKmNpM2YoBnr&#10;bBs4hdds76rdZctiiwu6/GyQxG4/2mBWZhkEbECnk1wGTpMcx2Ugbwb5pl18Djt+HXt3Gtk2jlzS&#10;1znmnvGqvZjWodDXEYPvP8KmgK5PYWtkLAmfGRw36dukRvd7iL2wuCRVRMigwwbVv41MxW43qLgE&#10;vjzFMyyxbtsAW2lq4rJBUyvR2p+/Us5+9lKw+BHoahL5e/a5jTLL/kXXcs8V+MxqUwOnzmY894ON&#10;0ntmvXQ+ASZ1njXyZpX9PWlAmHXaPWrs+a1yGGxk0DLJl1YXsu9HkWFD7zmdKurZT2Mrip+gY23w&#10;VLTC185TNeAn1lX/2vFiHFmgfeG5T7BG8cb117bKqR/eKkvYIl3sLVt6Z7+53P82r8Osf/DD0BDn&#10;mYpF5RZ0Z4cSk4stfNHPOw0P2hVAHJXAIH8fmYG+sPOg8s0AoAHeuS/Dmzy3/oAZnsPuVHZIMlG2&#10;Jc7Xxw19WQFt4MhRdia1zH0Ne5h9G9YuYC1z0ICXxUP6u9vsTZszUv+avGviaMZB+VzQmXxk4qhd&#10;E0080FdnFd5x5Qe0qn9G2y+Jz8pR9IwdmWxNXvkM9G+DE1ljl7/VhtR3bjKAM079jkFoeQAaDH7m&#10;93kOXu26km4A0Ll7Y6eTjMXDjjVRzc4xSXhD3lRYql6mtZM5yzq0dAI6OoYd72gGA+WPfOpKGZHu&#10;lR88v7PItWOnoEP3ztEHQx84lyp1K7pT/c6zmRBpMD1tV1nrNPs7yfdfeONeufDKbooKuvB8Dzq2&#10;ktkuisrlcWXkF66VAWhHHBrfqvYltnQTG0r7RdtXH4G2gcmxYiz1QXQlOMBkNQM4rXXwGrwjptG3&#10;E4zNntjC2D2KPaoOYg8MLs1/f6MswxPLFiW8tJ0q0+V/CprOwOdT0GoNGjZZSP+YgZzWDrjCvQWr&#10;2vVCHKmPWlvbtrutfXQp8tM2x65vFAya5CoD0q5PeQrd+mr8YORD56sKeuW/chfdmMIgzl2buOM8&#10;an5nxyO7sSQJLIFTsCL70/dvawOpE7382cBpjXWaDF9HJixzfsoEK0vnOXfHXDnCcY71nTJwqtzg&#10;nMUJJtpNsF6DqQbi1VnxRYBxxVjajVacBnMZOIV+0zWE5061Kc9q4LTvN3DWfnt3tsKF4IpUy0KH&#10;8cFhS6TjqPu4VlWciom8533fBGct7vP/DVwbiHRPlBmZZw12N3Dq+BYTBzv6z8HQI2CsQ8YmkN2L&#10;yN1rv94rW7/eKRs/Rv/w//2gnnQ20KoCpwYq1YUWBtnFKt0uPwvm5SxNHLTgpqX+ws6awi7Xx53E&#10;FOSJdGiSav0038m6k0QNHebifmI3u74dQ55YcRk/C3gzuI69s6OGicR9v0Hwp51cLFiC1ptvBZdC&#10;MxYjJOCufSgNsIY6z6vua2ATi+GG0UmO1rjw6lbZ+Nl2MPjO76sk63t/2SuP//3R8tjfHy/72CO9&#10;W70yMjtaJqRnsa6+AumIS7vAhC99Uybv3o8T+XfiQ2zlJjJ29gPoD/BDR4wBntGW086TP5JgvFHF&#10;APVlauuE9sFqxniGWIvY0pGg+vCVrdp1+l59be/Mxnd43OA2dqBnlPFC0IjtgKXJ9gbylffakT5n&#10;ZY8jL7h/A1vO7mY5a85W2ZHEi+VGGbvYLv8PF1Hx7FBLEcIAAAAASUVORK5CYIJQSwECLQAUAAYA&#10;CAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDxZKE+MwMAAN4GAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAAAAAAAJkFAABkcnMvX3JlbHMv&#10;ZTJvRG9jLnhtbC5yZWxzUEsBAi0AFAAGAAgAAAAhAG3m26LfAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;jAYAAGRycy9kb3ducmV2LnhtbFBLAQItAAoAAAAAAAAAIQAe1O8HLcsTAC3LEwAUAAAAAAAAAAAA&#10;AAAAAJgHAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLBQYAAAAABgAGAHwBAAD30hMAAAA=&#10;" stroked="f" strokeweight="2pt">
-[...1 lines deleted...]
-              </v:rect>
+              <v:rect w14:anchorId="6D53FE0F" id="Rectangle 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:179.45pt;width:612pt;height:18pt;z-index:251820032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrs3sUewIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X/1Y2nRBnSJo12FA&#10;sRZrh54VWYoNyKJGKa/9+lGy43RtscOwi0yJ5EfyM8mLy11n2Eahb8FWvDjJOVNWQt3aVcV/PN58&#10;OOfMB2FrYcCqiu+V55fz9+8utm6mSmjA1AoZgVg/27qKNyG4WZZ52ahO+BNwypJSA3Yi0BVXWY1i&#10;S+idyco8P8u2gLVDkMp7er3ulXye8LVWMtxp7VVgpuKUW0gnpnMZz2x+IWYrFK5p5ZCG+IcsOtFa&#10;CjpCXYsg2BrbV1BdKxE86HAioctA61aqVANVU+QvqnlohFOpFiLHu5Em//9g5bfNg7tHomHr/MyT&#10;GKvYaezil/Jju0TWfiRL7QKT9DidTstJTpxK0pXl+RnJBJMdvR368EVBx6JQcaSfkTgSm1sfetOD&#10;SQzmwbT1TWtMuuBqeWWQbQT9uLPPH6+nxYD+h5mx0dhCdOsR40t2rCVJYW9UtDP2u9KsrSn7MmWS&#10;2kyNcYSUyoaiVzWiVn344jQfaxs9UqUJMCJrij9iDwCxhV9j91kO9tFVpS4dnfO/JdY7jx4pMtgw&#10;OnetBXwLwFBVQ+Te/kBST01kaQn1/h4ZQj8j3smblv7brfDhXiANBf1qGvRwR4c2sK04DBJnDeCv&#10;t96jPfUqaTnb0pBV3P9cC1Scma+WuvhTMZnEqUyXyem0pAs+1yyfa+y6uwJqh4JWipNJjPbBHESN&#10;0D3RPljEqKQSVlLsisuAh8tV6IefNopUi0Uyo0l0ItzaBycjeGQ19uXj7kmgG5o3UNt/g8NAitmL&#10;Hu5to6eFxTqAblODH3kd+KYpTo0zbJy4Jp7fk9VxL85/AwAA//8DAFBLAwQUAAYACAAAACEAjGcw&#10;QuAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeDF2kVZTkKUxGpvopaFt&#10;4nVgRyCys4TdAvrr3Z70OO+9vPletplNJ0YaXGtZwd0iAkFcWd1yreB4eL1dg3AeWWNnmRR8k4NN&#10;fnmRYartxAWNe1+LUMIuRQWN930qpasaMugWticO3qcdDPpwDrXUA06h3HQyjqIHabDl8KHBnp4b&#10;qr72J6Ngty3ey+JmGl8+5u3yjfBw3EU/Sl1fzU+PIDzN/i8MZ/yADnlgKu2JtROdgjDEK1jerxMQ&#10;ZzuOV0Eqg5SsEpB5Jv8vyH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAq7N7FHsCAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjGcwQuAA&#10;AAAJAQAADwAAAAAAAAAAAAAAAADVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#6e3d71" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C80BC6">
+      <w:r w:rsidR="00277161">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0049CC3C" wp14:editId="2A2CB9CB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251530240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F77E718" wp14:editId="56AB16D8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5701274</wp:posOffset>
+                  <wp:posOffset>1819275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>219075</wp:posOffset>
+                  <wp:posOffset>8362950</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2164911" cy="1386693"/>
-                <wp:effectExtent l="0" t="0" r="6985" b="4445"/>
+                <wp:extent cx="2647950" cy="1485900"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="5" name="Rectangle 5"/>
+                <wp:docPr id="8" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr/>
+                      <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2164911" cy="1386693"/>
+                          <a:ext cx="2647950" cy="1485900"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:blipFill dpi="0" rotWithShape="1">
-[...12 lines deleted...]
-                        <a:ln>
+                        <a:noFill/>
+                        <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
-                        <a:lnRef idx="2">
-[...2 lines deleted...]
-                          </a:schemeClr>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
                         </a:lnRef>
-                        <a:fillRef idx="1">
+                        <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
-                          <a:schemeClr val="lt1"/>
+                          <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...75 lines deleted...]
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="54EEE4FE" w14:textId="77777777" w:rsidR="00693748" w:rsidRPr="0012154D" w:rsidRDefault="00693748">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0012154D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>Agent Name</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6BD3BB0A" w14:textId="597E92A4" w:rsidR="00693748" w:rsidRPr="0012154D" w:rsidRDefault="0012154D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00693748" w:rsidRPr="0012154D">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>RE Lic #</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00693748" w:rsidRPr="0012154D">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00693748" w:rsidRPr="0012154D">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>youremail@mail.com</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00693748" w:rsidRPr="0012154D">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t xml:space="preserve">Broker Lic # </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:86.75pt;margin-top:17.55pt;width:362.15pt;height:108.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0owjwmgIAAIYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r44dd2uDOkXQosOA&#10;og3aDj0rshQbkEVNUuJkXz9Kst2uK3YYloMiiuQj+Uzy4vLQKbIX1rWgK5qfzCgRmkPd6m1Fvz/d&#10;fDqjxHmma6ZAi4oehaOXy48fLnqzEAU0oGphCYJot+hNRRvvzSLLHG9Ex9wJGKFRKcF2zKNot1lt&#10;WY/oncqK2exz1oOtjQUunMPX66Sky4gvpeD+XkonPFEVxdx8PG08N+HMlhdssbXMNC0f0mD/kEXH&#10;Wo1BJ6hr5hnZ2fYPqK7lFhxIf8Khy0DKlotYA1aTz95U89gwI2ItSI4zE03u/8Hyu/3akrauaEmJ&#10;Zh1+ogckjemtEqQM9PTGLdDq0aztIDm8hloP0nbhH6sgh0jpcaJUHDzh+Fienp+X84ISjrp8fjaf&#10;FxE1e3E31vmvAjoSLhW1GD5Syfa3zmNINB1NQjQHqq1vWqWiYLebK2XJnuH3LfKzeZmHnNHlNzOl&#10;g7GG4JbU4SULpaVi4s0flQh2Sj8IiZxg+kXMJHajmOIwzoX2eVI1rBYp/OkMf2P00L/BI+YSAQOy&#10;xPgT9gAwWiaQETtlOdgHVxGbeXKe/S2x5Dx5xMig/eTctRrsewAKqxoiJ/uRpERNYGkD9RE7xkIa&#10;JWf4TYvf7ZY5v2YWZwenDPeBv8dDKugrCsONkgbsz/fegz22NGop6XEWK+p+7JgVlKhvGpv9PC/L&#10;MLxRKE+/FCjY15rNa43edVeA7ZDj5jE8XoO9V+NVWuiecW2sQlRUMc0xdkW5t6Nw5dOOwMXDxWoV&#10;zXBgDfO3+tHwAB5YDX35dHhm1gzN67Hv72CcW7Z408PJNnhqWO08yDY2+AuvA9847LFxhsUUtslr&#10;OVq9rM/lLwAAAP//AwBQSwMEFAAGAAgAAAAhAOKDvsrfAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyo01QhbYhTAQIOCIFoK87b2CQBex1iNw1/z3KC42ifZt+U68lZMZoh&#10;dJ4UzGcJCEO11x01Cnbb+4sliBCRNFpPRsG3CbCuTk9KLLQ/0qsZN7ERXEKhQAVtjH0hZahb4zDM&#10;fG+Ib+9+cBg5Do3UAx653FmZJsmldNgRf2ixN7etqT83B6fgw3294JPt5ePN8519IJ3b8W1Q6vxs&#10;ur4CEc0U/2D41Wd1qNhp7w+kg7Cc80XGqIJFNgfBwHKV85a9gjRLVyCrUv6fUP0AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEANKMI8JoCAACGBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA4oO+yt8AAAAKAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" fillcolor="#218341" stroked="f" strokeweight="2pt"/>
+              <v:shape w14:anchorId="3F77E718" id="Text Box 8" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:143.25pt;margin-top:658.5pt;width:208.5pt;height:117pt;z-index:251530240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4HFEcbQIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kSdoGcYqsRYYB&#10;RVusHXpWZKkxJouaxMTOfv0o2U6ybpcOu9iU+Pj1SGp+1VSG7ZQPJdicD88GnCkroSjtS86/Pa0+&#10;XHAWUNhCGLAq53sV+NXi/bt57WZqBBswhfKMnNgwq13ON4hulmVBblQlwhk4ZUmpwVcC6ehfssKL&#10;mrxXJhsNBtOsBl84D1KFQLc3rZIvkn+tlcR7rYNCZnJOuWH6+vRdx2+2mIvZixduU8ouDfEPWVSi&#10;tBT04OpGoGBbX/7hqiqlhwAazyRUGWhdSpVqoGqGg1fVPG6EU6kWIie4A03h/7mVd7tH9+AZNp+g&#10;oQZGQmoXZoEuYz2N9lX8U6aM9ETh/kCbapBJuhxNx+eXE1JJ0g3HF5PLQSI2O5o7H/CzgopFIeee&#10;+pLoErvbgBSSoD0kRrOwKo1JvTGW1TmffiT/v2nIwth4o1KXOzfH1JOEe6MixtivSrOySBXEizRf&#10;6tp4thM0GUJKZTEVn/wSOqI0JfEWww5/zOotxm0dfWSweDCuSgs+Vf8q7eJ7n7Ju8UTkSd1RxGbd&#10;UOE5H/edXUOxp4Z7aHchOLkqqSm3IuCD8DT81EhaaLynjzZA5EMncbYB//Nv9xFPM0lazmpappyH&#10;H1vhFWfmi6VpvRyOx3H70mE8OR/RwZ9q1qcau62ugboypKfDySRGPJpe1B6qZ9r7ZYxKKmElxc45&#10;9uI1titO74ZUy2UC0b45gbf20cnoOjYpjtxT8yy86+YSaaTvoF87MXs1ni02WlpYbhF0mWY38tyy&#10;2vFPu5pGuntX4mNwek6o4+u3+AUAAP//AwBQSwMEFAAGAAgAAAAhAFr78NfiAAAADQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonVRpoxCnqiJVSAgOLb1wc2I3ibDXIXbbwNez&#10;nOC4M0+zM+VmdpZdzBQGjxKShQBmsPV6wE7C8W33kAMLUaFW1qOR8GUCbKrbm1IV2l9xby6H2DEK&#10;wVAoCX2MY8F5aHvjVFj40SB5Jz85FemcOq4ndaVwZ3kqxIo7NSB96NVo6t60H4ezk/Bc717Vvkld&#10;/m3rp5fTdvw8vmdS3t/N20dg0czxD4bf+lQdKurU+DPqwKyENF9lhJKxTNa0ipC1WJLUkJRliQBe&#10;lfz/iuoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuBxRHG0CAABFBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWvvw1+IAAAANAQAADwAAAAAA&#10;AAAAAAAAAADHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="54EEE4FE" w14:textId="77777777" w:rsidR="00693748" w:rsidRPr="0012154D" w:rsidRDefault="00693748">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0012154D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>Agent Name</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6BD3BB0A" w14:textId="597E92A4" w:rsidR="00693748" w:rsidRPr="0012154D" w:rsidRDefault="0012154D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00693748" w:rsidRPr="0012154D">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>RE Lic #</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00693748" w:rsidRPr="0012154D">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00693748" w:rsidRPr="0012154D">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>youremail@mail.com</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00693748" w:rsidRPr="0012154D">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Broker Name</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t xml:space="preserve">Broker Lic # </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C80BC6">
-[...79 lines deleted...]
-      <w:r w:rsidR="00C80BC6">
+      <w:r w:rsidR="00277161">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C899A12" wp14:editId="15E852C6">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251798528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79824A78" wp14:editId="7C9835EE">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>575310</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8409940</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="968538" cy="1407609"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
+            <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="yourimagehere.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1106424" cy="1608003"/>
+                      <a:ext cx="968538" cy="1407609"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00B80A90">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03D57A30" wp14:editId="24292C79">
+            <wp:extent cx="7771428" cy="2336508"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="6985"/>
+            <wp:docPr id="1172783282" name="Picture 12"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1172783282" name="Picture 1172783282"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7771428" cy="2336508"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="0012154D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251810816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F2707DD" wp14:editId="5A9BE9DC">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>4953000</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8988425</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2352675" cy="784225"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="403968169" name="Picture 11"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="403968169" name="Picture 403968169"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2352675" cy="784225"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00C80BC6">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Adelle Basic Rg">
+    <w:panose1 w:val="02000803000000020004"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000087" w:usb1="0000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000083" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="151F76C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7BE6918"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2055,534 +1902,709 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1910392A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="88221CD2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36D26680"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="34A8A05C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1869022832">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="183176872">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1218589523">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="81"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C80BC6"/>
+    <w:rsid w:val="0012154D"/>
     <w:rsid w:val="0023065A"/>
+    <w:rsid w:val="00277161"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="00663FC0"/>
     <w:rsid w:val="00693748"/>
+    <w:rsid w:val="00B80A90"/>
+    <w:rsid w:val="00C665A0"/>
     <w:rsid w:val="00C80BC6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="42541B23"/>
+  <w15:docId w15:val="{A1D50F73-0467-42ED-A743-2A216D9100B9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...413 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00693748"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -2662,58 +2684,58 @@
     <w:rsid w:val="0023065A"/>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="3D0299"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0023065A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2959,68 +2981,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
-  <Characters>12</Characters>
+  <Characters>10</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12</CharactersWithSpaces>
+  <CharactersWithSpaces>10</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>